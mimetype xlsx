--- v0 (2026-05-07)
+++ v1 (2026-05-27)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="1" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Répartition" sheetId="1" r:id="rId4"/>
     <sheet name="Valorisation" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="350">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="342">
   <si>
     <t>Type Part</t>
   </si>
   <si>
     <t>CodeIsin</t>
   </si>
   <si>
     <t>Parts</t>
   </si>
   <si>
     <t>Vl</t>
   </si>
   <si>
     <t>Devise</t>
   </si>
   <si>
     <t>Actif net</t>
   </si>
   <si>
     <t>POCHE</t>
   </si>
   <si>
     <t>EUR</t>
   </si>
   <si>
@@ -220,50 +220,53 @@
   <si>
     <t>NL0011872643</t>
   </si>
   <si>
     <t>ASR NEDERLAND NV</t>
   </si>
   <si>
     <t>SE0007100581</t>
   </si>
   <si>
     <t>ASSA ABLOY CLASS B</t>
   </si>
   <si>
     <t>SEK</t>
   </si>
   <si>
     <t>GB0009895292</t>
   </si>
   <si>
     <t>ASTRAZENECA PLC</t>
   </si>
   <si>
     <t>GBP</t>
   </si>
   <si>
+    <t>11 469.36</t>
+  </si>
+  <si>
     <t>SE0017486889</t>
   </si>
   <si>
     <t>ATLAS COPCO CLASS A</t>
   </si>
   <si>
     <t>FR0000120628</t>
   </si>
   <si>
     <t>AXA SA</t>
   </si>
   <si>
     <t>ES0113211835</t>
   </si>
   <si>
     <t>BANCO BILBAO VIZCAYA ARGENTARIA SA</t>
   </si>
   <si>
     <t>8 971.06</t>
   </si>
   <si>
     <t>ES0113900J37</t>
   </si>
   <si>
     <t>BANCO SANTANDER SA</t>
@@ -328,104 +331,89 @@
   <si>
     <t>SE0007491303</t>
   </si>
   <si>
     <t>BRAVIDA HOLDING</t>
   </si>
   <si>
     <t>GB00B0744B38</t>
   </si>
   <si>
     <t>BUNZL</t>
   </si>
   <si>
     <t>FR0006174348</t>
   </si>
   <si>
     <t>BUREAU VERITAS SA</t>
   </si>
   <si>
     <t>FR0000125338</t>
   </si>
   <si>
     <t>CAPGEMINI</t>
   </si>
   <si>
-    <t>GB00BYYX6C66</t>
-[...4 lines deleted...]
-  <si>
     <t>ES0105630315</t>
   </si>
   <si>
     <t>CIE AUTOMOTIVE SA</t>
   </si>
   <si>
-    <t>16 757.73</t>
-[...5 lines deleted...]
-    <t>CLOETTA CLASS B</t>
+    <t>15 061.67</t>
   </si>
   <si>
     <t>GB00B4YZN328</t>
   </si>
   <si>
     <t>COATS GROUP PLC</t>
   </si>
   <si>
     <t>DK0060448595</t>
   </si>
   <si>
     <t>COLOPLAST CLASS B</t>
   </si>
   <si>
     <t>DKK</t>
   </si>
   <si>
-    <t>7 837.99</t>
+    <t>7 834.67</t>
   </si>
   <si>
     <t>FR0000125007</t>
   </si>
   <si>
     <t>COMPAGNIE DE SAINT GOBAIN SA</t>
   </si>
   <si>
     <t>GB00BD6K4575</t>
   </si>
   <si>
     <t>COMPASS GROUP PLC</t>
   </si>
   <si>
-    <t>9 626.06</t>
-[...1 lines deleted...]
-  <si>
     <t>GB00B2863827</t>
   </si>
   <si>
     <t>CVS GROUP PLC</t>
   </si>
   <si>
     <t>FR0000120644</t>
   </si>
   <si>
     <t>DANONE SA</t>
   </si>
   <si>
     <t>FR0014003TT8</t>
   </si>
   <si>
     <t>DASSAULT SYSTEMES</t>
   </si>
   <si>
     <t>DE0005810055</t>
   </si>
   <si>
     <t>DEUTSCHE BOERSE AG</t>
   </si>
   <si>
     <t>2 148.76</t>
@@ -505,74 +493,74 @@
   <si>
     <t>EXPERIAN PLC</t>
   </si>
   <si>
     <t>BE0003874915</t>
   </si>
   <si>
     <t>FAGRON NV</t>
   </si>
   <si>
     <t>NL0011585146</t>
   </si>
   <si>
     <t>FERRARI NV</t>
   </si>
   <si>
     <t>ES0137650018</t>
   </si>
   <si>
     <t>FLUIDRA SA</t>
   </si>
   <si>
     <t>2 523.90</t>
   </si>
   <si>
-    <t>PTGAL0AM0009</t>
-[...7 lines deleted...]
-  <si>
     <t>GB0003718474</t>
   </si>
   <si>
     <t>GAMES WORKSHOP GROUP PLC</t>
   </si>
   <si>
+    <t>1 219.54</t>
+  </si>
+  <si>
     <t>CH0030170408</t>
   </si>
   <si>
     <t>GEBERIT AG</t>
   </si>
   <si>
     <t>CHF</t>
   </si>
   <si>
+    <t>IT0000062072</t>
+  </si>
+  <si>
+    <t>GENERALI</t>
+  </si>
+  <si>
     <t>CH0010645932</t>
   </si>
   <si>
     <t>GIVAUDAN SA</t>
   </si>
   <si>
     <t>GB00B63QSB39</t>
   </si>
   <si>
     <t>GREGGS PLC</t>
   </si>
   <si>
     <t>IT0005411209</t>
   </si>
   <si>
     <t>GVS</t>
   </si>
   <si>
     <t>DE0006048432</t>
   </si>
   <si>
     <t>HENKEL &amp; KGAA PREF AG</t>
   </si>
   <si>
     <t>FR0000052292</t>
@@ -592,54 +580,54 @@
   <si>
     <t>IBERDROLA SA</t>
   </si>
   <si>
     <t>NL0010801007</t>
   </si>
   <si>
     <t>IMCD NV</t>
   </si>
   <si>
     <t>ES0148396007</t>
   </si>
   <si>
     <t>INDUSTRIA DE DISENO TEXTIL SA</t>
   </si>
   <si>
     <t>4 035.37</t>
   </si>
   <si>
     <t>DE0006231004</t>
   </si>
   <si>
     <t>INFINEON TECHNOLOGIES AG</t>
   </si>
   <si>
-    <t>1 976.89</t>
-[...2 lines deleted...]
-    <t>2 849.06</t>
+    <t>3 780.47</t>
+  </si>
+  <si>
+    <t>2 585.42</t>
   </si>
   <si>
     <t>NL0011821202</t>
   </si>
   <si>
     <t>ING GROEP NV</t>
   </si>
   <si>
     <t>IT0000072618</t>
   </si>
   <si>
     <t>INTESA SANPAOLO</t>
   </si>
   <si>
     <t>FR0000073298</t>
   </si>
   <si>
     <t>IPSOS SA</t>
   </si>
   <si>
     <t>DE000JST4000</t>
   </si>
   <si>
     <t>JOST WERKE</t>
   </si>
@@ -682,126 +670,123 @@
   <si>
     <t>CH0013841017</t>
   </si>
   <si>
     <t>LONZA GROUP AG</t>
   </si>
   <si>
     <t>FR0000120321</t>
   </si>
   <si>
     <t>LOREAL SA</t>
   </si>
   <si>
     <t>FR0000121014</t>
   </si>
   <si>
     <t>LVMH</t>
   </si>
   <si>
     <t>GB0008481250</t>
   </si>
   <si>
     <t>ME GROUP INTERNATIONAL PLC</t>
   </si>
   <si>
-    <t>DE0006599905</t>
-[...7 lines deleted...]
-  <si>
     <t>FI0009014575</t>
   </si>
   <si>
     <t>METSO CORPORATION</t>
   </si>
   <si>
     <t>1 500.47</t>
   </si>
   <si>
     <t>IT0004965148</t>
   </si>
   <si>
     <t>MONCLER</t>
   </si>
   <si>
     <t>DE0008430026</t>
   </si>
   <si>
     <t>MUENCHENER RUECKVERSICHERUNGS-GESE</t>
   </si>
   <si>
     <t>5 568.07</t>
   </si>
   <si>
     <t>DE0006452907</t>
   </si>
   <si>
     <t>NEMETSCHEK</t>
   </si>
   <si>
     <t>CH0038863350</t>
   </si>
   <si>
     <t>NESTLE SA</t>
   </si>
   <si>
+    <t>SE0023135298</t>
+  </si>
+  <si>
+    <t>NOBA BANK GROUP</t>
+  </si>
+  <si>
     <t>FI0009000681</t>
   </si>
   <si>
     <t>NOKIA</t>
   </si>
   <si>
-    <t>13 574.16</t>
+    <t>13 140.59</t>
   </si>
   <si>
     <t>CH0012005267</t>
   </si>
   <si>
     <t>NOVARTIS</t>
   </si>
   <si>
     <t>DK0062498333</t>
   </si>
   <si>
     <t>NOVO NORDISK CLASS B</t>
   </si>
   <si>
-    <t>2 944.79</t>
+    <t>2 943.55</t>
   </si>
   <si>
     <t>DK0060336014</t>
   </si>
   <si>
     <t>NOVOZYMES CLASS B</t>
   </si>
   <si>
-    <t>4 115.65</t>
+    <t>4 113.91</t>
   </si>
   <si>
     <t>GB0006650450</t>
   </si>
   <si>
     <t>OXFORD INSTRUMENTS PLC</t>
   </si>
   <si>
     <t>CH0024608827</t>
   </si>
   <si>
     <t>PARTNERS GROUP HOLDING AG</t>
   </si>
   <si>
     <t>FR001400PFU4</t>
   </si>
   <si>
     <t>PLANISWARE SA</t>
   </si>
   <si>
     <t>GB00B7N0K053</t>
   </si>
   <si>
     <t>PREMIER FOODS PLC</t>
   </si>
@@ -868,69 +853,69 @@
   <si>
     <t>FR0000121972</t>
   </si>
   <si>
     <t>SCHNEIDER ELECTRIC</t>
   </si>
   <si>
     <t>FR0000121709</t>
   </si>
   <si>
     <t>SEB SA</t>
   </si>
   <si>
     <t>GG00BQZCBZ44</t>
   </si>
   <si>
     <t>SHURGARD SELF STORAGE LTD</t>
   </si>
   <si>
     <t>DE000ENER6Y0</t>
   </si>
   <si>
     <t>SIEMENS ENERGY N AG</t>
   </si>
   <si>
+    <t>2 801.85</t>
+  </si>
+  <si>
     <t>DE000SHL1006</t>
   </si>
   <si>
     <t>SIEMENS HEALTHINEERS AG</t>
   </si>
   <si>
-    <t>6 494.00</t>
-[...2 lines deleted...]
-    <t>10 965.03</t>
+    <t>2 538.65</t>
   </si>
   <si>
     <t>DE0007236101</t>
   </si>
   <si>
     <t>SIEMENS N AG</t>
   </si>
   <si>
-    <t>4 208.42</t>
+    <t>6 953.04</t>
   </si>
   <si>
     <t>CH0418792922</t>
   </si>
   <si>
     <t>SIKA AG</t>
   </si>
   <si>
     <t>FR0000130809</t>
   </si>
   <si>
     <t>SOCIETE GENERALE SA</t>
   </si>
   <si>
     <t>NO0010631567</t>
   </si>
   <si>
     <t>SPAREBANK  SR-NORGE</t>
   </si>
   <si>
     <t>NOK</t>
   </si>
   <si>
     <t>NL00150001Q9</t>
   </si>
@@ -985,123 +970,114 @@
   <si>
     <t>FR0000120271</t>
   </si>
   <si>
     <t>TOTALENERGIES</t>
   </si>
   <si>
     <t>BE0003739530</t>
   </si>
   <si>
     <t>UCB SA</t>
   </si>
   <si>
     <t>IT0005239360</t>
   </si>
   <si>
     <t>UNICREDIT</t>
   </si>
   <si>
     <t>GB00BVZK7T90</t>
   </si>
   <si>
     <t>UNILEVER PLC</t>
   </si>
   <si>
+    <t>6 155.80</t>
+  </si>
+  <si>
     <t>IE00BJ5FQX74</t>
   </si>
   <si>
     <t>UNIPHAR PLC</t>
   </si>
   <si>
     <t>GB0006928617</t>
   </si>
   <si>
     <t>UNITE GROUP PLC</t>
   </si>
   <si>
-    <t>1 253.76</t>
+    <t>1 239.47</t>
   </si>
   <si>
     <t>FR0000125486</t>
   </si>
   <si>
     <t>VINCI SA</t>
   </si>
   <si>
     <t>FR0000031577</t>
   </si>
   <si>
     <t>VIRBAC SA</t>
   </si>
   <si>
     <t>BE0974349814</t>
   </si>
   <si>
     <t>WAREHOUSES DE PAUW NV</t>
   </si>
   <si>
     <t>AT0000831706</t>
   </si>
   <si>
     <t>WIENERBERGER AG</t>
   </si>
   <si>
     <t>NL0000395903</t>
   </si>
   <si>
     <t>WOLTERS KLUWER NV</t>
   </si>
   <si>
     <t>CH0276534614</t>
   </si>
   <si>
     <t>ZEHNDER GROUP AG</t>
   </si>
   <si>
-    <t>GBP-18412042</t>
-[...20 lines deleted...]
-    <t>EUR/SEK 2026-02-10</t>
+    <t>EUR-18412428</t>
+  </si>
+  <si>
+    <t>EUR/GBP 2026-03-02</t>
+  </si>
+  <si>
+    <t>GBP-18412426</t>
+  </si>
+  <si>
+    <t>EUR/GBP 2026-03-03</t>
   </si>
   <si>
     <t>FR0000008997</t>
   </si>
   <si>
     <t>Ofi Invest ESG Liquidités PART C/D</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
@@ -1471,241 +1447,241 @@
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>4</v>
       </c>
       <c r="H1" t="s">
         <v>5</v>
       </c>
       <c r="I1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2" spans="1:14">
       <c r="A2" t="s">
         <v>6</v>
       </c>
       <c r="B2">
         <v>3251</v>
       </c>
       <c r="C2" s="1">
-        <v>201907.0</v>
+        <v>200992.0</v>
       </c>
       <c r="D2">
-        <v>119.26</v>
+        <v>123.48</v>
       </c>
       <c r="E2" t="s">
         <v>7</v>
       </c>
       <c r="F2">
-        <v>24078719.44</v>
+        <v>24819039.34</v>
       </c>
       <c r="G2" t="s">
         <v>7</v>
       </c>
       <c r="H2">
-        <v>24078719.44</v>
+        <v>24819039.34</v>
       </c>
       <c r="I2" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="3" spans="1:14">
       <c r="A3" t="s">
         <v>6</v>
       </c>
       <c r="B3">
         <v>393</v>
       </c>
       <c r="C3" s="1">
-        <v>65266.0</v>
+        <v>64966.0</v>
       </c>
       <c r="D3">
-        <v>366.09</v>
+        <v>369.76</v>
       </c>
       <c r="E3" t="s">
         <v>7</v>
       </c>
       <c r="F3">
-        <v>23893099.87</v>
+        <v>24021643.37</v>
       </c>
       <c r="G3" t="s">
         <v>7</v>
       </c>
       <c r="H3">
-        <v>23893099.87</v>
+        <v>24021643.37</v>
       </c>
       <c r="I3" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="4" spans="1:14">
       <c r="A4" t="s">
         <v>6</v>
       </c>
       <c r="B4">
         <v>394</v>
       </c>
       <c r="C4" s="1">
-        <v>199102.0</v>
+        <v>198357.0</v>
       </c>
       <c r="D4">
-        <v>208.51</v>
+        <v>213.42</v>
       </c>
       <c r="E4" t="s">
         <v>7</v>
       </c>
       <c r="F4">
-        <v>41514909.27</v>
+        <v>42333558.09</v>
       </c>
       <c r="G4" t="s">
         <v>7</v>
       </c>
       <c r="H4">
-        <v>41514909.27</v>
+        <v>42333558.09</v>
       </c>
       <c r="I4" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="5" spans="1:14">
       <c r="A5" t="s">
         <v>8</v>
       </c>
       <c r="B5" t="s">
         <v>9</v>
       </c>
       <c r="C5" s="1">
         <v>591.33</v>
       </c>
       <c r="D5">
-        <v>110.52</v>
+        <v>112.94</v>
       </c>
       <c r="E5" t="s">
         <v>7</v>
       </c>
       <c r="F5">
-        <v>65354.58</v>
+        <v>66787.15</v>
       </c>
       <c r="G5" t="s">
         <v>7</v>
       </c>
       <c r="H5">
-        <v>65354.58</v>
+        <v>66787.15</v>
       </c>
       <c r="I5" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="6" spans="1:14">
       <c r="A6" t="s">
         <v>10</v>
       </c>
       <c r="B6" t="s">
         <v>11</v>
       </c>
       <c r="C6" s="1">
         <v>126616.84</v>
       </c>
       <c r="D6">
-        <v>211.62</v>
+        <v>216.36</v>
       </c>
       <c r="E6" t="s">
         <v>7</v>
       </c>
       <c r="F6">
-        <v>26794543.72</v>
+        <v>27395169.1</v>
       </c>
       <c r="G6" t="s">
         <v>7</v>
       </c>
       <c r="H6">
-        <v>26794543.72</v>
+        <v>27395169.1</v>
       </c>
       <c r="I6" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="7" spans="1:14">
       <c r="A7" t="s">
         <v>12</v>
       </c>
       <c r="B7" t="s">
         <v>13</v>
       </c>
       <c r="C7" s="1">
-        <v>672810.5</v>
+        <v>669771.77</v>
       </c>
       <c r="D7">
-        <v>92.8</v>
+        <v>94.87</v>
       </c>
       <c r="E7" t="s">
         <v>7</v>
       </c>
       <c r="F7">
-        <v>62437729.45</v>
+        <v>63544472.73</v>
       </c>
       <c r="G7" t="s">
         <v>7</v>
       </c>
       <c r="H7">
-        <v>62437729.45</v>
+        <v>63544472.73</v>
       </c>
       <c r="I7" t="s">
         <v>7</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:P168"/>
+  <dimension ref="A1:P162"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="O168" sqref="O168"/>
+      <selection activeCell="O162" sqref="O162"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:16">
       <c r="A1" t="s">
         <v>14</v>
       </c>
       <c r="B1" t="s">
         <v>15</v>
       </c>
       <c r="C1" t="s">
         <v>16</v>
       </c>
       <c r="D1" t="s">
         <v>17</v>
       </c>
       <c r="E1" t="s">
         <v>18</v>
       </c>
       <c r="F1" t="s">
         <v>4</v>
       </c>
       <c r="G1" t="s">
         <v>19</v>
@@ -1727,8386 +1703,8086 @@
       </c>
       <c r="M1" t="s">
         <v>25</v>
       </c>
       <c r="N1" t="s">
         <v>26</v>
       </c>
       <c r="O1" t="s">
         <v>27</v>
       </c>
       <c r="P1" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="2" spans="1:16">
       <c r="A2" t="s">
         <v>29</v>
       </c>
       <c r="B2" t="s">
         <v>30</v>
       </c>
       <c r="C2" s="1">
         <v>4275.0</v>
       </c>
       <c r="D2" s="1">
-        <v>152.85</v>
+        <v>158.2</v>
       </c>
       <c r="E2" s="1">
         <v>212.65645380117</v>
       </c>
       <c r="F2" t="s">
         <v>7</v>
       </c>
       <c r="G2">
         <v>1.0</v>
       </c>
       <c r="H2" s="1">
         <v>909106.34</v>
       </c>
       <c r="I2" s="1">
-        <v>-255672.59</v>
+        <v>-232801.34</v>
       </c>
       <c r="J2" s="1">
-        <v>-28.123507531583</v>
+        <v>-25.607712734684</v>
       </c>
       <c r="K2">
         <v>0.21</v>
       </c>
       <c r="L2">
         <v>912.91</v>
       </c>
       <c r="M2" s="1">
-        <v>653433.75</v>
+        <v>676305.0</v>
       </c>
       <c r="N2" s="1">
-        <v>654346.66</v>
+        <v>677217.91</v>
       </c>
       <c r="O2" s="1">
-        <v>0.73</v>
+        <v>0.74</v>
       </c>
       <c r="P2">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:16">
       <c r="A3" t="s">
         <v>29</v>
       </c>
       <c r="B3" t="s">
         <v>30</v>
       </c>
       <c r="C3" s="1">
         <v>2005.0</v>
       </c>
       <c r="D3" s="1">
-        <v>152.85</v>
+        <v>158.2</v>
       </c>
       <c r="E3" s="1">
         <v>197.9179351621</v>
       </c>
       <c r="F3" t="s">
         <v>7</v>
       </c>
       <c r="G3">
         <v>1.0</v>
       </c>
       <c r="H3" s="1">
         <v>396825.46</v>
       </c>
       <c r="I3" s="1">
-        <v>-90361.21</v>
+        <v>-79634.46</v>
       </c>
       <c r="J3" s="1">
-        <v>-22.771021294853</v>
+        <v>-20.067880725193</v>
       </c>
       <c r="K3">
         <v>0.43</v>
       </c>
       <c r="L3">
         <v>859.62</v>
       </c>
       <c r="M3" s="1">
-        <v>306464.25</v>
+        <v>317191.0</v>
       </c>
       <c r="N3" s="1">
-        <v>307323.87</v>
+        <v>318050.62</v>
       </c>
       <c r="O3" s="1">
-        <v>0.34</v>
+        <v>0.35</v>
       </c>
       <c r="P3">
         <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:16">
       <c r="A4" t="s">
         <v>31</v>
       </c>
       <c r="B4" t="s">
         <v>32</v>
       </c>
       <c r="C4" s="1">
         <v>279.0</v>
       </c>
       <c r="D4" s="1">
-        <v>1134.8</v>
+        <v>994.8</v>
       </c>
       <c r="E4" s="1">
         <v>1038.5548387097</v>
       </c>
       <c r="F4" t="s">
         <v>7</v>
       </c>
       <c r="G4">
         <v>1.0</v>
       </c>
       <c r="H4" s="1">
         <v>289756.8</v>
       </c>
       <c r="I4" s="1">
-        <v>26852.4</v>
+        <v>-12207.6</v>
       </c>
       <c r="J4" s="1">
-        <v>9.2672199582546</v>
+        <v>-4.2130503926051</v>
       </c>
       <c r="K4">
         <v>0.0</v>
       </c>
       <c r="L4">
         <v>0.0</v>
       </c>
       <c r="M4" s="1">
-        <v>316609.2</v>
+        <v>277549.2</v>
       </c>
       <c r="N4" s="1">
-        <v>316609.2</v>
+        <v>277549.2</v>
       </c>
       <c r="O4" s="1">
-        <v>0.35</v>
+        <v>0.3</v>
       </c>
       <c r="P4">
         <v>1</v>
       </c>
     </row>
     <row r="5" spans="1:16">
       <c r="A5" t="s">
         <v>33</v>
       </c>
       <c r="B5" t="s">
         <v>34</v>
       </c>
       <c r="C5" s="1">
-        <v>2473.0</v>
+        <v>4233.0</v>
       </c>
       <c r="D5" s="1">
-        <v>191.3</v>
+        <v>184.24</v>
       </c>
       <c r="E5" s="1">
-        <v>212.99808734331</v>
+        <v>203.36983699504</v>
       </c>
       <c r="F5" t="s">
         <v>7</v>
       </c>
       <c r="G5">
         <v>1.0</v>
       </c>
       <c r="H5" s="1">
-        <v>526744.27</v>
+        <v>860864.52</v>
       </c>
       <c r="I5" s="1">
-        <v>-53659.37</v>
+        <v>-80976.6</v>
       </c>
       <c r="J5" s="1">
-        <v>-10.1869869415</v>
+        <v>-9.4064278546408</v>
       </c>
       <c r="K5">
         <v>0.0</v>
       </c>
       <c r="L5">
         <v>0.0</v>
       </c>
       <c r="M5" s="1">
-        <v>473084.9</v>
+        <v>779887.92</v>
       </c>
       <c r="N5" s="1">
-        <v>473084.9</v>
+        <v>779887.92</v>
       </c>
       <c r="O5" s="1">
-        <v>0.53</v>
+        <v>0.86</v>
       </c>
       <c r="P5">
         <v>1</v>
       </c>
     </row>
     <row r="6" spans="1:16">
       <c r="A6" t="s">
         <v>35</v>
       </c>
       <c r="B6" t="s">
         <v>36</v>
       </c>
       <c r="C6" s="1">
-        <v>8789.0</v>
+        <v>9587.0</v>
       </c>
       <c r="D6" s="1">
-        <v>20.32</v>
+        <v>27.6</v>
       </c>
       <c r="E6" s="1">
-        <v>17.967730117192</v>
+        <v>18.456611035778</v>
       </c>
       <c r="F6" t="s">
         <v>7</v>
       </c>
       <c r="G6">
         <v>1.0</v>
       </c>
       <c r="H6" s="1">
-        <v>157918.38</v>
+        <v>176943.53</v>
       </c>
       <c r="I6" s="1">
-        <v>20674.1</v>
+        <v>87657.67</v>
       </c>
       <c r="J6" s="1">
-        <v>13.091636325043</v>
+        <v>49.539912535937</v>
       </c>
       <c r="K6">
-        <v>0.15</v>
+        <v>0.14</v>
       </c>
       <c r="L6" t="s">
         <v>37</v>
       </c>
       <c r="M6" s="1">
-        <v>178592.48</v>
+        <v>264601.2</v>
       </c>
       <c r="N6" s="1">
-        <v>179911.89</v>
+        <v>265920.61</v>
       </c>
       <c r="O6" s="1">
-        <v>0.2</v>
+        <v>0.29</v>
       </c>
       <c r="P6">
         <v>1</v>
       </c>
     </row>
     <row r="7" spans="1:16">
       <c r="A7" t="s">
         <v>38</v>
       </c>
       <c r="B7" t="s">
         <v>39</v>
       </c>
       <c r="C7" s="1">
         <v>7052.0</v>
       </c>
       <c r="D7" s="1">
-        <v>58.64</v>
+        <v>59.62</v>
       </c>
       <c r="E7" s="1">
         <v>71.911279069767</v>
       </c>
       <c r="F7" t="s">
         <v>7</v>
       </c>
       <c r="G7">
         <v>1.0</v>
       </c>
       <c r="H7" s="1">
         <v>507118.34</v>
       </c>
       <c r="I7" s="1">
-        <v>-93589.06</v>
+        <v>-86678.1</v>
       </c>
       <c r="J7" s="1">
-        <v>-18.455073030883</v>
+        <v>-17.092282641563</v>
       </c>
       <c r="K7">
         <v>0.0</v>
       </c>
       <c r="L7">
         <v>0.0</v>
       </c>
       <c r="M7" s="1">
-        <v>413529.28</v>
+        <v>420440.24</v>
       </c>
       <c r="N7" s="1">
-        <v>413529.28</v>
+        <v>420440.24</v>
       </c>
       <c r="O7" s="1">
         <v>0.46</v>
       </c>
       <c r="P7">
         <v>1</v>
       </c>
     </row>
     <row r="8" spans="1:16">
       <c r="A8" t="s">
         <v>40</v>
       </c>
       <c r="B8" t="s">
         <v>41</v>
       </c>
       <c r="C8" s="1">
-        <v>3225.0</v>
+        <v>2980.0</v>
       </c>
       <c r="D8" s="1">
-        <v>387.2</v>
+        <v>382.2</v>
       </c>
       <c r="E8" s="1">
-        <v>214.54963410853</v>
+        <v>214.54963422819</v>
       </c>
       <c r="F8" t="s">
         <v>7</v>
       </c>
       <c r="G8">
         <v>1.0</v>
       </c>
       <c r="H8" s="1">
-        <v>691922.57</v>
+        <v>639357.91</v>
       </c>
       <c r="I8" s="1">
-        <v>556797.43</v>
+        <v>499598.09</v>
       </c>
       <c r="J8" s="1">
-        <v>80.471060511872</v>
+        <v>78.140597337726</v>
       </c>
       <c r="K8">
-        <v>4.77</v>
+        <v>5.16</v>
       </c>
       <c r="L8" t="s">
         <v>42</v>
       </c>
       <c r="M8" s="1">
-        <v>1248720.0</v>
+        <v>1138956.0</v>
       </c>
       <c r="N8" s="1">
-        <v>1264089.74</v>
+        <v>1154325.74</v>
       </c>
       <c r="O8" s="1">
-        <v>1.42</v>
+        <v>1.27</v>
       </c>
       <c r="P8">
         <v>1</v>
       </c>
     </row>
     <row r="9" spans="1:16">
       <c r="A9" t="s">
         <v>43</v>
       </c>
       <c r="B9" t="s">
         <v>44</v>
       </c>
       <c r="C9" s="1">
-        <v>23927.0</v>
+        <v>19506.0</v>
       </c>
       <c r="D9" s="1">
-        <v>28.43</v>
+        <v>28.29</v>
       </c>
       <c r="E9" s="1">
-        <v>22.248209971998</v>
+        <v>22.248209781606</v>
       </c>
       <c r="F9" t="s">
         <v>7</v>
       </c>
       <c r="G9">
         <v>1.0</v>
       </c>
       <c r="H9" s="1">
-        <v>532332.92</v>
+        <v>433973.58</v>
       </c>
       <c r="I9" s="1">
-        <v>147911.69</v>
+        <v>117851.16</v>
       </c>
       <c r="J9" s="1">
-        <v>27.785561336316</v>
+        <v>27.156298316593</v>
       </c>
       <c r="K9">
         <v>0.0</v>
       </c>
       <c r="L9">
         <v>0.0</v>
       </c>
       <c r="M9" s="1">
-        <v>680244.61</v>
+        <v>551824.74</v>
       </c>
       <c r="N9" s="1">
-        <v>680244.61</v>
+        <v>551824.74</v>
       </c>
       <c r="O9" s="1">
-        <v>0.76</v>
+        <v>0.61</v>
       </c>
       <c r="P9">
         <v>1</v>
       </c>
     </row>
     <row r="10" spans="1:16">
       <c r="A10" t="s">
         <v>45</v>
       </c>
       <c r="B10" t="s">
         <v>46</v>
       </c>
       <c r="C10" s="1">
-        <v>7044.0</v>
+        <v>8517.0</v>
       </c>
       <c r="D10" s="1">
-        <v>70.7</v>
+        <v>63.55</v>
       </c>
       <c r="E10" s="1">
-        <v>90.255731118683</v>
+        <v>85.068231771751</v>
       </c>
       <c r="F10" t="s">
         <v>7</v>
       </c>
       <c r="G10">
         <v>1.0</v>
       </c>
       <c r="H10" s="1">
-        <v>635761.37</v>
+        <v>724526.13</v>
       </c>
       <c r="I10" s="1">
-        <v>-137750.57</v>
+        <v>-183270.78</v>
       </c>
       <c r="J10" s="1">
-        <v>-21.667024216964</v>
+        <v>-25.295261607749</v>
       </c>
       <c r="K10">
         <v>0.0</v>
       </c>
       <c r="L10">
         <v>0.0</v>
       </c>
       <c r="M10" s="1">
-        <v>498010.8</v>
+        <v>541255.35</v>
       </c>
       <c r="N10" s="1">
-        <v>498010.8</v>
+        <v>541255.35</v>
       </c>
       <c r="O10" s="1">
-        <v>0.56</v>
+        <v>0.59</v>
       </c>
       <c r="P10">
         <v>1</v>
       </c>
     </row>
     <row r="11" spans="1:16">
       <c r="A11" t="s">
         <v>47</v>
       </c>
       <c r="B11" t="s">
         <v>48</v>
       </c>
       <c r="C11" s="1">
         <v>5137.0</v>
       </c>
       <c r="D11" s="1">
-        <v>52.14</v>
+        <v>52.74</v>
       </c>
       <c r="E11" s="1">
         <v>62.283570177146</v>
       </c>
       <c r="F11" t="s">
         <v>7</v>
       </c>
       <c r="G11">
         <v>1.0</v>
       </c>
       <c r="H11" s="1">
         <v>319950.7</v>
       </c>
       <c r="I11" s="1">
-        <v>-52107.52</v>
+        <v>-49025.32</v>
       </c>
       <c r="J11" s="1">
-        <v>-16.28610907868</v>
+        <v>-15.322773164741</v>
       </c>
       <c r="K11">
         <v>0.52</v>
       </c>
       <c r="L11" t="s">
         <v>49</v>
       </c>
       <c r="M11" s="1">
-        <v>267843.18</v>
+        <v>270925.38</v>
       </c>
       <c r="N11" s="1">
-        <v>270509.71</v>
+        <v>273591.91</v>
       </c>
       <c r="O11" s="1">
         <v>0.3</v>
       </c>
       <c r="P11">
         <v>1</v>
       </c>
     </row>
     <row r="12" spans="1:16">
       <c r="A12" t="s">
         <v>50</v>
       </c>
       <c r="B12" t="s">
         <v>51</v>
       </c>
       <c r="C12" s="1">
-        <v>9962.0</v>
+        <v>8219.0</v>
       </c>
       <c r="D12" s="1">
-        <v>64.26</v>
+        <v>68.82</v>
       </c>
       <c r="E12" s="1">
-        <v>56.714487050793</v>
+        <v>56.714487163888</v>
       </c>
       <c r="F12" t="s">
         <v>7</v>
       </c>
       <c r="G12">
         <v>1.0</v>
       </c>
       <c r="H12" s="1">
-        <v>564989.72</v>
+        <v>466136.37</v>
       </c>
       <c r="I12" s="1">
-        <v>75168.4</v>
+        <v>99495.21</v>
       </c>
       <c r="J12" s="1">
-        <v>13.30438366206</v>
+        <v>21.344657144003</v>
       </c>
       <c r="K12">
         <v>0.0</v>
       </c>
       <c r="L12">
         <v>0.0</v>
       </c>
       <c r="M12" s="1">
-        <v>640158.12</v>
+        <v>565631.58</v>
       </c>
       <c r="N12" s="1">
-        <v>640158.12</v>
+        <v>565631.58</v>
       </c>
       <c r="O12" s="1">
-        <v>0.72</v>
+        <v>0.62</v>
       </c>
       <c r="P12">
         <v>1</v>
       </c>
     </row>
     <row r="13" spans="1:16">
       <c r="A13" t="s">
         <v>52</v>
       </c>
       <c r="B13" t="s">
         <v>53</v>
       </c>
       <c r="C13" s="1">
-        <v>9627.0</v>
+        <v>11817.0</v>
       </c>
       <c r="D13" s="1">
-        <v>38.52</v>
+        <v>29.92</v>
       </c>
       <c r="E13" s="1">
-        <v>39.211540459125</v>
+        <v>36.370108318524</v>
       </c>
       <c r="F13" t="s">
         <v>7</v>
       </c>
       <c r="G13">
         <v>1.0</v>
       </c>
       <c r="H13" s="1">
-        <v>377489.5</v>
+        <v>429785.57</v>
       </c>
       <c r="I13" s="1">
-        <v>-6657.46</v>
+        <v>-76220.93</v>
       </c>
       <c r="J13" s="1">
-        <v>-1.7636146170953</v>
+        <v>-17.734641486451</v>
       </c>
       <c r="K13">
         <v>0.0</v>
       </c>
       <c r="L13">
         <v>0.0</v>
       </c>
       <c r="M13" s="1">
-        <v>370832.04</v>
+        <v>353564.64</v>
       </c>
       <c r="N13" s="1">
-        <v>370832.04</v>
+        <v>353564.64</v>
       </c>
       <c r="O13" s="1">
-        <v>0.42</v>
+        <v>0.39</v>
       </c>
       <c r="P13">
         <v>1</v>
       </c>
     </row>
     <row r="14" spans="1:16">
       <c r="A14" t="s">
         <v>54</v>
       </c>
       <c r="B14" t="s">
         <v>55</v>
       </c>
       <c r="C14" s="1">
         <v>390.0</v>
       </c>
       <c r="D14" s="1">
-        <v>695.6</v>
+        <v>657.4</v>
       </c>
       <c r="E14" s="1">
         <v>627.40466666667</v>
       </c>
       <c r="F14" t="s">
         <v>7</v>
       </c>
       <c r="G14">
         <v>1.0</v>
       </c>
       <c r="H14" s="1">
         <v>244687.82</v>
       </c>
       <c r="I14" s="1">
-        <v>26596.18</v>
+        <v>11698.18</v>
       </c>
       <c r="J14" s="1">
-        <v>10.869433550064</v>
+        <v>4.7808591371651</v>
       </c>
       <c r="K14">
         <v>0.0</v>
       </c>
       <c r="L14">
         <v>0.0</v>
       </c>
       <c r="M14" s="1">
-        <v>271284.0</v>
+        <v>256386.0</v>
       </c>
       <c r="N14" s="1">
-        <v>271284.0</v>
+        <v>256386.0</v>
       </c>
       <c r="O14" s="1">
-        <v>0.3</v>
+        <v>0.28</v>
       </c>
       <c r="P14">
         <v>1</v>
       </c>
     </row>
     <row r="15" spans="1:16">
       <c r="A15" t="s">
         <v>56</v>
       </c>
       <c r="B15" t="s">
         <v>57</v>
       </c>
       <c r="C15" s="1">
         <v>1010.0</v>
       </c>
       <c r="D15" s="1">
-        <v>683.8</v>
+        <v>714.2</v>
       </c>
       <c r="E15" s="1">
         <v>503.2962970297</v>
       </c>
       <c r="F15" t="s">
         <v>7</v>
       </c>
       <c r="G15">
         <v>1.0</v>
       </c>
       <c r="H15" s="1">
         <v>508329.26</v>
       </c>
       <c r="I15" s="1">
-        <v>182308.74</v>
+        <v>213012.74</v>
       </c>
       <c r="J15" s="1">
-        <v>35.864301810995</v>
+        <v>41.904481359188</v>
       </c>
       <c r="K15">
         <v>0.0</v>
       </c>
       <c r="L15">
         <v>0.0</v>
       </c>
       <c r="M15" s="1">
-        <v>690638.0</v>
+        <v>721342.0</v>
       </c>
       <c r="N15" s="1">
-        <v>690638.0</v>
+        <v>721342.0</v>
       </c>
       <c r="O15" s="1">
-        <v>0.77</v>
+        <v>0.79</v>
       </c>
       <c r="P15">
         <v>1</v>
       </c>
     </row>
     <row r="16" spans="1:16">
       <c r="A16" t="s">
         <v>58</v>
       </c>
       <c r="B16" t="s">
         <v>59</v>
       </c>
       <c r="C16" s="1">
-        <v>2576.0</v>
+        <v>265.0</v>
       </c>
       <c r="D16" s="1">
-        <v>1193.8</v>
+        <v>1233.4</v>
       </c>
       <c r="E16" s="1">
-        <v>560.98286878882</v>
+        <v>935.36086792453</v>
       </c>
       <c r="F16" t="s">
         <v>7</v>
       </c>
       <c r="G16">
         <v>1.0</v>
       </c>
       <c r="H16" s="1">
-        <v>1445091.87</v>
+        <v>247870.63</v>
       </c>
       <c r="I16" s="1">
-        <v>1630136.93</v>
+        <v>78980.37</v>
       </c>
       <c r="J16" s="1">
-        <v>112.80507238616</v>
+        <v>31.863545108188</v>
       </c>
       <c r="K16">
         <v>0.0</v>
       </c>
       <c r="L16">
         <v>0.0</v>
       </c>
       <c r="M16" s="1">
-        <v>3075228.8</v>
+        <v>326851.0</v>
       </c>
       <c r="N16" s="1">
-        <v>3075228.8</v>
+        <v>326851.0</v>
       </c>
       <c r="O16" s="1">
-        <v>3.44</v>
+        <v>0.36</v>
       </c>
       <c r="P16">
         <v>1</v>
       </c>
     </row>
     <row r="17" spans="1:16">
       <c r="A17" t="s">
         <v>58</v>
       </c>
       <c r="B17" t="s">
         <v>59</v>
       </c>
       <c r="C17" s="1">
-        <v>265.0</v>
+        <v>2645.0</v>
       </c>
       <c r="D17" s="1">
-        <v>1193.8</v>
+        <v>1233.4</v>
       </c>
       <c r="E17" s="1">
-        <v>935.36086792453</v>
+        <v>577.65703969754</v>
       </c>
       <c r="F17" t="s">
         <v>7</v>
       </c>
       <c r="G17">
         <v>1.0</v>
       </c>
       <c r="H17" s="1">
-        <v>247870.63</v>
+        <v>1527902.87</v>
       </c>
       <c r="I17" s="1">
-        <v>68486.37</v>
+        <v>1734440.13</v>
       </c>
       <c r="J17" s="1">
-        <v>27.629884992829</v>
+        <v>113.51769566347</v>
       </c>
       <c r="K17">
         <v>0.0</v>
       </c>
       <c r="L17">
         <v>0.0</v>
       </c>
       <c r="M17" s="1">
-        <v>316357.0</v>
+        <v>3262343.0</v>
       </c>
       <c r="N17" s="1">
-        <v>316357.0</v>
+        <v>3262343.0</v>
       </c>
       <c r="O17" s="1">
-        <v>0.35</v>
+        <v>3.58</v>
       </c>
       <c r="P17">
         <v>1</v>
       </c>
     </row>
     <row r="18" spans="1:16">
       <c r="A18" t="s">
         <v>60</v>
       </c>
       <c r="B18" t="s">
         <v>61</v>
       </c>
       <c r="C18" s="1">
         <v>11529.0</v>
       </c>
       <c r="D18" s="1">
-        <v>62.42</v>
+        <v>61.44</v>
       </c>
       <c r="E18" s="1">
         <v>38.260272356666</v>
       </c>
       <c r="F18" t="s">
         <v>7</v>
       </c>
       <c r="G18">
         <v>1.0</v>
       </c>
       <c r="H18" s="1">
         <v>441102.68</v>
       </c>
       <c r="I18" s="1">
-        <v>278537.5</v>
+        <v>267239.08</v>
       </c>
       <c r="J18" s="1">
-        <v>63.145728336994</v>
+        <v>60.58432472004</v>
       </c>
       <c r="K18">
         <v>0.0</v>
       </c>
       <c r="L18">
         <v>0.0</v>
       </c>
       <c r="M18" s="1">
-        <v>719640.18</v>
+        <v>708341.76</v>
       </c>
       <c r="N18" s="1">
-        <v>719640.18</v>
+        <v>708341.76</v>
       </c>
       <c r="O18" s="1">
-        <v>0.81</v>
+        <v>0.78</v>
       </c>
       <c r="P18">
         <v>1</v>
       </c>
     </row>
     <row r="19" spans="1:16">
       <c r="A19" t="s">
         <v>62</v>
       </c>
       <c r="B19" t="s">
         <v>63</v>
       </c>
       <c r="C19" s="1">
         <v>22500.0</v>
       </c>
       <c r="D19" s="1">
-        <v>394.6</v>
+        <v>385.6</v>
       </c>
       <c r="E19" s="1">
         <v>190.92348</v>
       </c>
       <c r="F19" t="s">
         <v>64</v>
       </c>
       <c r="G19">
-        <v>10.66</v>
+        <v>10.65</v>
       </c>
       <c r="H19" s="1">
         <v>446464.3</v>
       </c>
       <c r="I19" s="1">
-        <v>386258.12</v>
+        <v>367955.41</v>
       </c>
       <c r="J19" s="1">
-        <v>86.51489491993</v>
+        <v>82.415415969429</v>
       </c>
       <c r="K19">
         <v>0.0</v>
       </c>
       <c r="L19">
         <v>0.0</v>
       </c>
       <c r="M19" s="1">
-        <v>832722.42</v>
+        <v>814419.71</v>
       </c>
       <c r="N19" s="1">
-        <v>832722.42</v>
+        <v>814419.71</v>
       </c>
       <c r="O19" s="1">
-        <v>0.93</v>
+        <v>0.89</v>
       </c>
       <c r="P19">
         <v>1</v>
       </c>
     </row>
     <row r="20" spans="1:16">
       <c r="A20" t="s">
         <v>65</v>
       </c>
       <c r="B20" t="s">
         <v>66</v>
       </c>
       <c r="C20" s="1">
         <v>6315.0</v>
       </c>
       <c r="D20" s="1">
-        <v>141.04</v>
+        <v>155.42</v>
       </c>
       <c r="E20" s="1">
         <v>117.4151037213</v>
       </c>
       <c r="F20" t="s">
         <v>67</v>
       </c>
       <c r="G20">
-        <v>0.87</v>
+        <v>0.88</v>
       </c>
       <c r="H20" s="1">
         <v>886117.86</v>
       </c>
       <c r="I20" s="1">
-        <v>139775.68</v>
+        <v>231479.46</v>
       </c>
       <c r="J20" s="1">
-        <v>15.773937791977</v>
+        <v>26.122874896123</v>
       </c>
       <c r="K20">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>1.82</v>
+      </c>
+      <c r="L20" t="s">
+        <v>68</v>
       </c>
       <c r="M20" s="1">
-        <v>1025893.54</v>
+        <v>1117597.32</v>
       </c>
       <c r="N20" s="1">
-        <v>1025893.54</v>
+        <v>1129066.68</v>
       </c>
       <c r="O20" s="1">
-        <v>1.15</v>
+        <v>1.24</v>
       </c>
       <c r="P20">
         <v>1</v>
       </c>
     </row>
     <row r="21" spans="1:16">
       <c r="A21" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="B21" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="C21" s="1">
         <v>40415.0</v>
       </c>
       <c r="D21" s="1">
-        <v>187.95</v>
+        <v>195.05</v>
       </c>
       <c r="E21" s="1">
         <v>98.458638871706</v>
       </c>
       <c r="F21" t="s">
         <v>64</v>
       </c>
       <c r="G21">
-        <v>10.66</v>
+        <v>10.65</v>
       </c>
       <c r="H21" s="1">
         <v>370725.12</v>
       </c>
       <c r="I21" s="1">
-        <v>341710.41</v>
+        <v>369250.26</v>
       </c>
       <c r="J21" s="1">
-        <v>92.173524685891</v>
+        <v>99.602168852221</v>
       </c>
       <c r="K21">
         <v>0.0</v>
       </c>
       <c r="L21">
         <v>0.0</v>
       </c>
       <c r="M21" s="1">
-        <v>712435.53</v>
+        <v>739975.38</v>
       </c>
       <c r="N21" s="1">
-        <v>712435.53</v>
+        <v>739975.38</v>
       </c>
       <c r="O21" s="1">
-        <v>0.8</v>
+        <v>0.81</v>
       </c>
       <c r="P21">
         <v>1</v>
       </c>
     </row>
     <row r="22" spans="1:16">
       <c r="A22" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="B22" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="C22" s="1">
-        <v>21007.0</v>
+        <v>15192.0</v>
       </c>
       <c r="D22" s="1">
-        <v>39.66</v>
+        <v>41.46</v>
       </c>
       <c r="E22" s="1">
-        <v>26.763661160566</v>
+        <v>26.763661137441</v>
       </c>
       <c r="F22" t="s">
         <v>7</v>
       </c>
       <c r="G22">
         <v>1.0</v>
       </c>
       <c r="H22" s="1">
-        <v>562224.23</v>
+        <v>406593.54</v>
       </c>
       <c r="I22" s="1">
-        <v>270913.39</v>
+        <v>223266.78</v>
       </c>
       <c r="J22" s="1">
-        <v>48.186004007689</v>
+        <v>54.911541388483</v>
       </c>
       <c r="K22">
         <v>0.0</v>
       </c>
       <c r="L22">
         <v>0.0</v>
       </c>
       <c r="M22" s="1">
-        <v>833137.62</v>
+        <v>629860.32</v>
       </c>
       <c r="N22" s="1">
-        <v>833137.62</v>
+        <v>629860.32</v>
       </c>
       <c r="O22" s="1">
-        <v>0.93</v>
+        <v>0.69</v>
       </c>
       <c r="P22">
         <v>1</v>
       </c>
     </row>
     <row r="23" spans="1:16">
       <c r="A23" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="B23" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="C23" s="1">
         <v>20770.0</v>
       </c>
       <c r="D23" s="1">
-        <v>39.66</v>
+        <v>41.46</v>
       </c>
       <c r="E23" s="1">
         <v>32.258620606644</v>
       </c>
       <c r="F23" t="s">
         <v>7</v>
       </c>
       <c r="G23">
         <v>1.0</v>
       </c>
       <c r="H23" s="1">
         <v>670011.55</v>
       </c>
       <c r="I23" s="1">
-        <v>153726.65</v>
+        <v>191112.65</v>
       </c>
       <c r="J23" s="1">
-        <v>22.943880594297</v>
+        <v>28.523784403418</v>
       </c>
       <c r="K23">
         <v>0.0</v>
       </c>
       <c r="L23">
         <v>0.0</v>
       </c>
       <c r="M23" s="1">
-        <v>823738.2</v>
+        <v>861124.2</v>
       </c>
       <c r="N23" s="1">
-        <v>823738.2</v>
+        <v>861124.2</v>
       </c>
       <c r="O23" s="1">
-        <v>0.92</v>
+        <v>0.95</v>
       </c>
       <c r="P23">
         <v>1</v>
       </c>
     </row>
     <row r="24" spans="1:16">
       <c r="A24" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="B24" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="C24" s="1">
-        <v>50610.0</v>
+        <v>47242.0</v>
       </c>
       <c r="D24" s="1">
-        <v>20.19</v>
+        <v>19.75</v>
       </c>
       <c r="E24" s="1">
-        <v>7.2636172693144</v>
+        <v>7.2636173320351</v>
       </c>
       <c r="F24" t="s">
         <v>7</v>
       </c>
       <c r="G24">
         <v>1.0</v>
       </c>
       <c r="H24" s="1">
-        <v>367611.67</v>
+        <v>343147.81</v>
       </c>
       <c r="I24" s="1">
-        <v>654204.23</v>
+        <v>589881.69</v>
       </c>
       <c r="J24" s="1">
-        <v>177.96068062801</v>
+        <v>171.90309039128</v>
       </c>
       <c r="K24">
-        <v>0.18</v>
+        <v>0.19</v>
       </c>
       <c r="L24" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="M24" s="1">
-        <v>1021815.9</v>
+        <v>933029.5</v>
       </c>
       <c r="N24" s="1">
-        <v>1030786.96</v>
+        <v>942000.56</v>
       </c>
       <c r="O24" s="1">
-        <v>1.15</v>
+        <v>1.04</v>
       </c>
       <c r="P24">
         <v>1</v>
       </c>
     </row>
     <row r="25" spans="1:16">
       <c r="A25" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="B25" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="C25" s="1">
         <v>109813.0</v>
       </c>
       <c r="D25" s="1">
-        <v>10.66</v>
+        <v>10.79</v>
       </c>
       <c r="E25" s="1">
         <v>6.1865614271534</v>
       </c>
       <c r="F25" t="s">
         <v>7</v>
       </c>
       <c r="G25">
         <v>1.0</v>
       </c>
       <c r="H25" s="1">
         <v>679364.87</v>
       </c>
       <c r="I25" s="1">
-        <v>491241.71</v>
+        <v>505517.4</v>
       </c>
       <c r="J25" s="1">
-        <v>72.308965578394</v>
+        <v>74.410294426911</v>
       </c>
       <c r="K25">
         <v>0.04</v>
       </c>
       <c r="L25" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="M25" s="1">
-        <v>1170606.58</v>
+        <v>1184882.27</v>
       </c>
       <c r="N25" s="1">
-        <v>1174599.13</v>
+        <v>1188874.82</v>
       </c>
       <c r="O25" s="1">
-        <v>1.32</v>
+        <v>1.31</v>
       </c>
       <c r="P25">
         <v>1</v>
       </c>
     </row>
     <row r="26" spans="1:16">
       <c r="A26" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="B26" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="C26" s="1">
-        <v>37217.0</v>
+        <v>29647.0</v>
       </c>
       <c r="D26" s="1">
-        <v>14.415</v>
+        <v>14.175</v>
       </c>
       <c r="E26" s="1">
-        <v>10.074887820082</v>
+        <v>10.074887847</v>
       </c>
       <c r="F26" t="s">
         <v>7</v>
       </c>
       <c r="G26">
         <v>1.0</v>
       </c>
       <c r="H26" s="1">
-        <v>374957.1</v>
+        <v>298690.2</v>
       </c>
       <c r="I26" s="1">
-        <v>161525.96</v>
+        <v>121556.03</v>
       </c>
       <c r="J26" s="1">
-        <v>43.078517515737</v>
+        <v>40.696356961159</v>
       </c>
       <c r="K26">
-        <v>0.12</v>
+        <v>0.15</v>
       </c>
       <c r="L26" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="M26" s="1">
-        <v>536483.06</v>
+        <v>420246.23</v>
       </c>
       <c r="N26" s="1">
-        <v>540848.77</v>
+        <v>424611.94</v>
       </c>
       <c r="O26" s="1">
-        <v>0.61</v>
+        <v>0.47</v>
       </c>
       <c r="P26">
         <v>1</v>
       </c>
     </row>
     <row r="27" spans="1:16">
       <c r="A27" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="B27" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="C27" s="1">
         <v>20694.0</v>
       </c>
       <c r="D27" s="1">
-        <v>31.52</v>
+        <v>31.44</v>
       </c>
       <c r="E27" s="1">
         <v>24.722061950324</v>
       </c>
       <c r="F27" t="s">
         <v>7</v>
       </c>
       <c r="G27">
         <v>1.0</v>
       </c>
       <c r="H27" s="1">
         <v>511598.35</v>
       </c>
       <c r="I27" s="1">
-        <v>140676.53</v>
+        <v>139021.01</v>
       </c>
       <c r="J27" s="1">
-        <v>27.497455767791</v>
+        <v>27.17385816432</v>
       </c>
       <c r="K27">
         <v>0.0</v>
       </c>
       <c r="L27">
         <v>0.0</v>
       </c>
       <c r="M27" s="1">
-        <v>652274.88</v>
+        <v>650619.36</v>
       </c>
       <c r="N27" s="1">
-        <v>652274.88</v>
+        <v>650619.36</v>
       </c>
       <c r="O27" s="1">
-        <v>0.73</v>
+        <v>0.71</v>
       </c>
       <c r="P27">
         <v>1</v>
       </c>
     </row>
     <row r="28" spans="1:16">
       <c r="A28" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="B28" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="C28" s="1">
         <v>6813.0</v>
       </c>
       <c r="D28" s="1">
-        <v>136.2</v>
+        <v>132.0</v>
       </c>
       <c r="E28" s="1">
         <v>41.358040510788</v>
       </c>
       <c r="F28" t="s">
         <v>7</v>
       </c>
       <c r="G28">
         <v>1.0</v>
       </c>
       <c r="H28" s="1">
         <v>281772.33</v>
       </c>
       <c r="I28" s="1">
-        <v>646158.27</v>
+        <v>617543.67</v>
       </c>
       <c r="J28" s="1">
-        <v>229.31927702056</v>
+        <v>219.16405702434</v>
       </c>
       <c r="K28">
         <v>0.0</v>
       </c>
       <c r="L28">
         <v>0.0</v>
       </c>
       <c r="M28" s="1">
-        <v>927930.6</v>
+        <v>899316.0</v>
       </c>
       <c r="N28" s="1">
-        <v>927930.6</v>
+        <v>899316.0</v>
       </c>
       <c r="O28" s="1">
-        <v>1.04</v>
+        <v>0.99</v>
       </c>
       <c r="P28">
         <v>1</v>
       </c>
     </row>
     <row r="29" spans="1:16">
       <c r="A29" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="B29" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="C29" s="1">
         <v>14503.0</v>
       </c>
       <c r="D29" s="1">
-        <v>12.36</v>
+        <v>12.67</v>
       </c>
       <c r="E29" s="1">
         <v>5.918163138661</v>
       </c>
       <c r="F29" t="s">
         <v>67</v>
       </c>
       <c r="G29">
-        <v>0.87</v>
+        <v>0.88</v>
       </c>
       <c r="H29" s="1">
         <v>99901.19</v>
       </c>
       <c r="I29" s="1">
-        <v>106571.66</v>
+        <v>109336.33</v>
       </c>
       <c r="J29" s="1">
-        <v>106.67706761051</v>
+        <v>109.44447208287</v>
       </c>
       <c r="K29">
         <v>0.0</v>
       </c>
       <c r="L29">
         <v>0.0</v>
       </c>
       <c r="M29" s="1">
-        <v>206472.85</v>
+        <v>209237.52</v>
       </c>
       <c r="N29" s="1">
-        <v>206472.85</v>
+        <v>209237.52</v>
       </c>
       <c r="O29" s="1">
         <v>0.23</v>
       </c>
       <c r="P29">
         <v>1</v>
       </c>
     </row>
     <row r="30" spans="1:16">
       <c r="A30" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="B30" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="C30" s="1">
         <v>2207.0</v>
       </c>
       <c r="D30" s="1">
-        <v>94.8</v>
+        <v>100.0</v>
       </c>
       <c r="E30" s="1">
         <v>112.68792025374</v>
       </c>
       <c r="F30" t="s">
         <v>7</v>
       </c>
       <c r="G30">
         <v>1.0</v>
       </c>
       <c r="H30" s="1">
         <v>248702.24</v>
       </c>
       <c r="I30" s="1">
-        <v>-39478.64</v>
+        <v>-28002.24</v>
       </c>
       <c r="J30" s="1">
-        <v>-15.873857830955</v>
+        <v>-11.259343703539</v>
       </c>
       <c r="K30">
         <v>0.0</v>
       </c>
       <c r="L30">
         <v>0.0</v>
       </c>
       <c r="M30" s="1">
-        <v>209223.6</v>
+        <v>220700.0</v>
       </c>
       <c r="N30" s="1">
-        <v>209223.6</v>
+        <v>220700.0</v>
       </c>
       <c r="O30" s="1">
-        <v>0.23</v>
+        <v>0.24</v>
       </c>
       <c r="P30">
         <v>1</v>
       </c>
     </row>
     <row r="31" spans="1:16">
       <c r="A31" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="B31" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="C31" s="1">
         <v>4871.0</v>
       </c>
       <c r="D31" s="1">
-        <v>88.44</v>
+        <v>89.46</v>
       </c>
       <c r="E31" s="1">
         <v>80.247620611784</v>
       </c>
       <c r="F31" t="s">
         <v>7</v>
       </c>
       <c r="G31">
         <v>1.0</v>
       </c>
       <c r="H31" s="1">
         <v>390886.16</v>
       </c>
       <c r="I31" s="1">
-        <v>39905.08</v>
+        <v>44873.5</v>
       </c>
       <c r="J31" s="1">
-        <v>10.208875136434</v>
+        <v>11.479940860531</v>
       </c>
       <c r="K31">
         <v>1.53</v>
       </c>
       <c r="L31" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="M31" s="1">
-        <v>430791.24</v>
+        <v>435759.66</v>
       </c>
       <c r="N31" s="1">
-        <v>438220.51</v>
+        <v>443188.93</v>
       </c>
       <c r="O31" s="1">
         <v>0.49</v>
       </c>
       <c r="P31">
         <v>1</v>
       </c>
     </row>
     <row r="32" spans="1:16">
       <c r="A32" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="B32" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="C32" s="1">
         <v>8881.0</v>
       </c>
       <c r="D32" s="1">
-        <v>93.18</v>
+        <v>95.5</v>
       </c>
       <c r="E32" s="1">
         <v>64.062438914537</v>
       </c>
       <c r="F32" t="s">
         <v>7</v>
       </c>
       <c r="G32">
         <v>1.0</v>
       </c>
       <c r="H32" s="1">
         <v>568938.52</v>
       </c>
       <c r="I32" s="1">
-        <v>258593.06</v>
+        <v>279196.98</v>
       </c>
       <c r="J32" s="1">
-        <v>45.451846009653</v>
+        <v>49.073312877462</v>
       </c>
       <c r="K32">
         <v>0.0</v>
       </c>
       <c r="L32">
         <v>0.0</v>
       </c>
       <c r="M32" s="1">
-        <v>827531.58</v>
+        <v>848135.5</v>
       </c>
       <c r="N32" s="1">
-        <v>827531.58</v>
+        <v>848135.5</v>
       </c>
       <c r="O32" s="1">
         <v>0.93</v>
       </c>
       <c r="P32">
         <v>1</v>
       </c>
     </row>
     <row r="33" spans="1:16">
       <c r="A33" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="B33" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="C33" s="1">
-        <v>54227.0</v>
+        <v>59401.0</v>
       </c>
       <c r="D33" s="1">
-        <v>7.55</v>
+        <v>7.8</v>
       </c>
       <c r="E33" s="1">
-        <v>7.6103192136758</v>
+        <v>7.6324482752816</v>
       </c>
       <c r="F33" t="s">
         <v>67</v>
       </c>
       <c r="G33">
-        <v>0.87</v>
+        <v>0.88</v>
       </c>
       <c r="H33" s="1">
-        <v>476257.25</v>
+        <v>523027.32</v>
       </c>
       <c r="I33" s="1">
-        <v>-4683.99</v>
+        <v>4558.91</v>
       </c>
       <c r="J33" s="1">
-        <v>-0.98349998871408</v>
+        <v>0.87163898054121</v>
       </c>
       <c r="K33">
         <v>0.0</v>
       </c>
       <c r="L33">
         <v>0.0</v>
       </c>
       <c r="M33" s="1">
-        <v>471573.26</v>
+        <v>527586.23</v>
       </c>
       <c r="N33" s="1">
-        <v>471573.26</v>
+        <v>527586.23</v>
       </c>
       <c r="O33" s="1">
-        <v>0.53</v>
+        <v>0.58</v>
       </c>
       <c r="P33">
         <v>1</v>
       </c>
     </row>
     <row r="34" spans="1:16">
       <c r="A34" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="B34" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="C34" s="1">
         <v>38209.0</v>
       </c>
       <c r="D34" s="1">
-        <v>92.3</v>
+        <v>105.2</v>
       </c>
       <c r="E34" s="1">
         <v>88.479431024104</v>
       </c>
       <c r="F34" t="s">
         <v>64</v>
       </c>
       <c r="G34">
-        <v>10.66</v>
+        <v>10.65</v>
       </c>
       <c r="H34" s="1">
         <v>306811.64</v>
       </c>
       <c r="I34" s="1">
-        <v>23959.82</v>
+        <v>70508.64</v>
       </c>
       <c r="J34" s="1">
-        <v>7.8092930242151</v>
+        <v>22.98108376853</v>
       </c>
       <c r="K34">
         <v>0.0</v>
       </c>
       <c r="L34">
         <v>0.0</v>
       </c>
       <c r="M34" s="1">
-        <v>330771.46</v>
+        <v>377320.28</v>
       </c>
       <c r="N34" s="1">
-        <v>330771.46</v>
+        <v>377320.28</v>
       </c>
       <c r="O34" s="1">
-        <v>0.37</v>
+        <v>0.41</v>
       </c>
       <c r="P34">
         <v>1</v>
       </c>
     </row>
     <row r="35" spans="1:16">
       <c r="A35" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="B35" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="C35" s="1">
-        <v>18920.0</v>
+        <v>21919.0</v>
       </c>
       <c r="D35" s="1">
-        <v>21.5</v>
+        <v>21.94</v>
       </c>
       <c r="E35" s="1">
-        <v>25.356563953488</v>
+        <v>24.852813540764</v>
       </c>
       <c r="F35" t="s">
         <v>67</v>
       </c>
       <c r="G35">
-        <v>0.87</v>
+        <v>0.88</v>
       </c>
       <c r="H35" s="1">
-        <v>557465.54</v>
+        <v>632186.09</v>
       </c>
       <c r="I35" s="1">
-        <v>-88926.02</v>
+        <v>-84587.33</v>
       </c>
       <c r="J35" s="1">
-        <v>-15.951841615179</v>
+        <v>-13.38013147363</v>
       </c>
       <c r="K35">
         <v>0.0</v>
       </c>
       <c r="L35">
         <v>0.0</v>
       </c>
       <c r="M35" s="1">
-        <v>468539.52</v>
+        <v>547598.76</v>
       </c>
       <c r="N35" s="1">
-        <v>468539.52</v>
+        <v>547598.76</v>
       </c>
       <c r="O35" s="1">
-        <v>0.52</v>
+        <v>0.6</v>
       </c>
       <c r="P35">
         <v>1</v>
       </c>
     </row>
     <row r="36" spans="1:16">
       <c r="A36" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="B36" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="C36" s="1">
         <v>21628.0</v>
       </c>
       <c r="D36" s="1">
-        <v>27.96</v>
+        <v>29.42</v>
       </c>
       <c r="E36" s="1">
         <v>25.199186702423</v>
       </c>
       <c r="F36" t="s">
         <v>7</v>
       </c>
       <c r="G36">
         <v>1.0</v>
       </c>
       <c r="H36" s="1">
         <v>545008.01</v>
       </c>
       <c r="I36" s="1">
-        <v>59710.87</v>
+        <v>91287.75</v>
       </c>
       <c r="J36" s="1">
-        <v>10.955961913294</v>
+        <v>16.749799695604</v>
       </c>
       <c r="K36">
         <v>0.0</v>
       </c>
       <c r="L36">
         <v>0.0</v>
       </c>
       <c r="M36" s="1">
-        <v>604718.88</v>
+        <v>636295.76</v>
       </c>
       <c r="N36" s="1">
-        <v>604718.88</v>
+        <v>636295.76</v>
       </c>
       <c r="O36" s="1">
-        <v>0.68</v>
+        <v>0.7</v>
       </c>
       <c r="P36">
         <v>1</v>
       </c>
     </row>
     <row r="37" spans="1:16">
       <c r="A37" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="B37" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="C37" s="1">
         <v>2718.0</v>
       </c>
       <c r="D37" s="1">
-        <v>115.4</v>
+        <v>106.95</v>
       </c>
       <c r="E37" s="1">
         <v>144.24165194996</v>
       </c>
       <c r="F37" t="s">
         <v>7</v>
       </c>
       <c r="G37">
         <v>1.0</v>
       </c>
       <c r="H37" s="1">
         <v>392048.81</v>
       </c>
       <c r="I37" s="1">
-        <v>-78391.61</v>
+        <v>-101358.71</v>
       </c>
       <c r="J37" s="1">
-        <v>-19.995369964265</v>
+        <v>-25.853594607263</v>
       </c>
       <c r="K37">
         <v>0.0</v>
       </c>
       <c r="L37">
         <v>0.0</v>
       </c>
       <c r="M37" s="1">
-        <v>313657.2</v>
+        <v>290690.1</v>
       </c>
       <c r="N37" s="1">
-        <v>313657.2</v>
+        <v>290690.1</v>
       </c>
       <c r="O37" s="1">
-        <v>0.35</v>
+        <v>0.32</v>
       </c>
       <c r="P37">
         <v>1</v>
       </c>
     </row>
     <row r="38" spans="1:16">
       <c r="A38" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="B38" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="C38" s="1">
-        <v>2447.0</v>
+        <v>15803.0</v>
       </c>
       <c r="D38" s="1">
-        <v>16.0</v>
+        <v>31.8</v>
       </c>
       <c r="E38" s="1">
-        <v>14.655774417654</v>
+        <v>22.690361956591</v>
       </c>
       <c r="F38" t="s">
-        <v>67</v>
+        <v>7</v>
       </c>
       <c r="G38">
-        <v>0.87</v>
+        <v>1.0</v>
       </c>
       <c r="H38" s="1">
-        <v>41350.1</v>
+        <v>358575.79</v>
       </c>
       <c r="I38" s="1">
-        <v>3746.17</v>
+        <v>143959.61</v>
       </c>
       <c r="J38" s="1">
-        <v>9.0596395171958</v>
+        <v>40.147610077077</v>
       </c>
       <c r="K38">
-        <v>0.19</v>
-[...2 lines deleted...]
-        <v>463.22</v>
+        <v>0.95</v>
+      </c>
+      <c r="L38" t="s">
+        <v>107</v>
       </c>
       <c r="M38" s="1">
-        <v>45096.27</v>
+        <v>502535.4</v>
       </c>
       <c r="N38" s="1">
-        <v>45559.49</v>
+        <v>517597.07</v>
       </c>
       <c r="O38" s="1">
-        <v>0.05</v>
+        <v>0.57</v>
       </c>
       <c r="P38">
         <v>1</v>
       </c>
     </row>
     <row r="39" spans="1:16">
       <c r="A39" t="s">
-        <v>106</v>
+        <v>108</v>
       </c>
       <c r="B39" t="s">
-        <v>107</v>
+        <v>109</v>
       </c>
       <c r="C39" s="1">
-        <v>20048.0</v>
+        <v>872487.0</v>
       </c>
       <c r="D39" s="1">
-        <v>29.6</v>
+        <v>0.933</v>
       </c>
       <c r="E39" s="1">
-        <v>22.690361632083</v>
+        <v>0.72294615277935</v>
       </c>
       <c r="F39" t="s">
-        <v>7</v>
+        <v>67</v>
       </c>
       <c r="G39">
-        <v>1.0</v>
+        <v>0.88</v>
       </c>
       <c r="H39" s="1">
-        <v>454896.37</v>
+        <v>728700.67</v>
       </c>
       <c r="I39" s="1">
-        <v>138524.43</v>
+        <v>198226.69</v>
       </c>
       <c r="J39" s="1">
-        <v>30.451865333636</v>
+        <v>27.202759399137</v>
       </c>
       <c r="K39">
-        <v>0.84</v>
-[...2 lines deleted...]
-        <v>108</v>
+        <v>0.0</v>
+      </c>
+      <c r="L39">
+        <v>0.0</v>
       </c>
       <c r="M39" s="1">
-        <v>593420.8</v>
+        <v>926927.36</v>
       </c>
       <c r="N39" s="1">
-        <v>610178.53</v>
+        <v>926927.36</v>
       </c>
       <c r="O39" s="1">
-        <v>0.68</v>
+        <v>1.02</v>
       </c>
       <c r="P39">
         <v>1</v>
       </c>
     </row>
     <row r="40" spans="1:16">
       <c r="A40" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="B40" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="C40" s="1">
-        <v>30296.0</v>
+        <v>4075.0</v>
       </c>
       <c r="D40" s="1">
-        <v>48.38</v>
+        <v>488.0</v>
       </c>
       <c r="E40" s="1">
-        <v>21.075007591761</v>
+        <v>687.66774723926</v>
       </c>
       <c r="F40" t="s">
-        <v>64</v>
+        <v>112</v>
       </c>
       <c r="G40">
-        <v>10.66</v>
+        <v>7.47</v>
       </c>
       <c r="H40" s="1">
-        <v>58158.15</v>
+        <v>375745.87</v>
       </c>
       <c r="I40" s="1">
-        <v>79313.08</v>
+        <v>-109586.72</v>
       </c>
       <c r="J40" s="1">
-        <v>136.37483310594</v>
+        <v>-29.165116305869</v>
       </c>
       <c r="K40">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>1.92</v>
+      </c>
+      <c r="L40" t="s">
+        <v>113</v>
       </c>
       <c r="M40" s="1">
-        <v>137471.23</v>
+        <v>266159.15</v>
       </c>
       <c r="N40" s="1">
-        <v>137471.23</v>
+        <v>273993.82</v>
       </c>
       <c r="O40" s="1">
-        <v>0.15</v>
+        <v>0.3</v>
       </c>
       <c r="P40">
         <v>1</v>
       </c>
     </row>
     <row r="41" spans="1:16">
       <c r="A41" t="s">
-        <v>111</v>
+        <v>114</v>
       </c>
       <c r="B41" t="s">
-        <v>112</v>
+        <v>115</v>
       </c>
       <c r="C41" s="1">
-        <v>872487.0</v>
+        <v>6829.0</v>
       </c>
       <c r="D41" s="1">
-        <v>0.872</v>
+        <v>86.24</v>
       </c>
       <c r="E41" s="1">
-        <v>0.72294615277935</v>
+        <v>75.66930004393</v>
       </c>
       <c r="F41" t="s">
-        <v>67</v>
+        <v>7</v>
       </c>
       <c r="G41">
-        <v>0.87</v>
+        <v>1.0</v>
       </c>
       <c r="H41" s="1">
-        <v>728700.67</v>
+        <v>516745.65</v>
       </c>
       <c r="I41" s="1">
-        <v>147618.05</v>
+        <v>72187.31</v>
       </c>
       <c r="J41" s="1">
-        <v>20.257707461693</v>
+        <v>13.969601872798</v>
       </c>
       <c r="K41">
         <v>0.0</v>
       </c>
       <c r="L41">
         <v>0.0</v>
       </c>
       <c r="M41" s="1">
-        <v>876318.72</v>
+        <v>588932.96</v>
       </c>
       <c r="N41" s="1">
-        <v>876318.72</v>
+        <v>588932.96</v>
       </c>
       <c r="O41" s="1">
-        <v>0.98</v>
+        <v>0.65</v>
       </c>
       <c r="P41">
         <v>1</v>
       </c>
     </row>
     <row r="42" spans="1:16">
       <c r="A42" t="s">
-        <v>113</v>
+        <v>116</v>
       </c>
       <c r="B42" t="s">
-        <v>114</v>
+        <v>117</v>
       </c>
       <c r="C42" s="1">
-        <v>4075.0</v>
+        <v>25835.0</v>
       </c>
       <c r="D42" s="1">
-        <v>493.5</v>
+        <v>22.78</v>
       </c>
       <c r="E42" s="1">
-        <v>687.66774723926</v>
+        <v>13.506966518289</v>
       </c>
       <c r="F42" t="s">
-        <v>115</v>
+        <v>67</v>
       </c>
       <c r="G42">
-        <v>7.47</v>
+        <v>0.88</v>
       </c>
       <c r="H42" s="1">
-        <v>375745.87</v>
+        <v>405329.66</v>
       </c>
       <c r="I42" s="1">
-        <v>-106473.77</v>
+        <v>264813.02</v>
       </c>
       <c r="J42" s="1">
-        <v>-28.336644125989</v>
+        <v>65.332751617535</v>
       </c>
       <c r="K42">
-        <v>1.92</v>
-[...2 lines deleted...]
-        <v>116</v>
+        <v>0.0</v>
+      </c>
+      <c r="L42">
+        <v>0.0</v>
       </c>
       <c r="M42" s="1">
-        <v>269272.1</v>
+        <v>670142.68</v>
       </c>
       <c r="N42" s="1">
-        <v>277110.09</v>
+        <v>670142.68</v>
       </c>
       <c r="O42" s="1">
-        <v>0.31</v>
+        <v>0.74</v>
       </c>
       <c r="P42">
         <v>1</v>
       </c>
     </row>
     <row r="43" spans="1:16">
       <c r="A43" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="B43" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="C43" s="1">
-        <v>7673.0</v>
+        <v>50646.0</v>
       </c>
       <c r="D43" s="1">
-        <v>88.34</v>
+        <v>13.28</v>
       </c>
       <c r="E43" s="1">
-        <v>75.66930014336</v>
+        <v>12.507396438021</v>
       </c>
       <c r="F43" t="s">
-        <v>7</v>
+        <v>67</v>
       </c>
       <c r="G43">
-        <v>1.0</v>
+        <v>0.88</v>
       </c>
       <c r="H43" s="1">
-        <v>580610.54</v>
+        <v>732048.31</v>
       </c>
       <c r="I43" s="1">
-        <v>97222.28</v>
+        <v>33809.8</v>
       </c>
       <c r="J43" s="1">
-        <v>16.744835531232</v>
+        <v>4.6185203268894</v>
       </c>
       <c r="K43">
         <v>0.0</v>
       </c>
       <c r="L43">
         <v>0.0</v>
       </c>
       <c r="M43" s="1">
-        <v>677832.82</v>
+        <v>765858.11</v>
       </c>
       <c r="N43" s="1">
-        <v>677832.82</v>
+        <v>765858.11</v>
       </c>
       <c r="O43" s="1">
-        <v>0.76</v>
+        <v>0.84</v>
       </c>
       <c r="P43">
         <v>1</v>
       </c>
     </row>
     <row r="44" spans="1:16">
       <c r="A44" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="B44" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="C44" s="1">
-        <v>25835.0</v>
+        <v>5640.0</v>
       </c>
       <c r="D44" s="1">
-        <v>21.25</v>
+        <v>72.64</v>
       </c>
       <c r="E44" s="1">
-        <v>13.506966518289</v>
+        <v>62.951216312057</v>
       </c>
       <c r="F44" t="s">
-        <v>67</v>
+        <v>7</v>
       </c>
       <c r="G44">
-        <v>0.87</v>
+        <v>1.0</v>
       </c>
       <c r="H44" s="1">
-        <v>405329.66</v>
+        <v>355044.86</v>
       </c>
       <c r="I44" s="1">
-        <v>227015.27</v>
+        <v>54644.74</v>
       </c>
       <c r="J44" s="1">
-        <v>56.007564311973</v>
+        <v>15.390939612532</v>
       </c>
       <c r="K44">
-        <v>0.37</v>
-[...2 lines deleted...]
-        <v>121</v>
+        <v>0.0</v>
+      </c>
+      <c r="L44">
+        <v>0.0</v>
       </c>
       <c r="M44" s="1">
-        <v>632344.93</v>
+        <v>409689.6</v>
       </c>
       <c r="N44" s="1">
-        <v>641970.99</v>
+        <v>409689.6</v>
       </c>
       <c r="O44" s="1">
-        <v>0.72</v>
+        <v>0.45</v>
       </c>
       <c r="P44">
         <v>1</v>
       </c>
     </row>
     <row r="45" spans="1:16">
       <c r="A45" t="s">
-        <v>122</v>
+        <v>120</v>
       </c>
       <c r="B45" t="s">
-        <v>123</v>
+        <v>121</v>
       </c>
       <c r="C45" s="1">
-        <v>49209.0</v>
+        <v>10680.0</v>
       </c>
       <c r="D45" s="1">
-        <v>13.56</v>
+        <v>72.64</v>
       </c>
       <c r="E45" s="1">
-        <v>12.45709504359</v>
+        <v>58.270883895131</v>
       </c>
       <c r="F45" t="s">
-        <v>67</v>
+        <v>7</v>
       </c>
       <c r="G45">
-        <v>0.87</v>
+        <v>1.0</v>
       </c>
       <c r="H45" s="1">
-        <v>708618.78</v>
+        <v>622333.04</v>
       </c>
       <c r="I45" s="1">
-        <v>59964.39</v>
+        <v>153462.16</v>
       </c>
       <c r="J45" s="1">
-        <v>8.4621508337671</v>
+        <v>24.65916963046</v>
       </c>
       <c r="K45">
         <v>0.0</v>
       </c>
       <c r="L45">
         <v>0.0</v>
       </c>
       <c r="M45" s="1">
-        <v>768583.17</v>
+        <v>775795.2</v>
       </c>
       <c r="N45" s="1">
-        <v>768583.17</v>
+        <v>775795.2</v>
       </c>
       <c r="O45" s="1">
-        <v>0.86</v>
+        <v>0.85</v>
       </c>
       <c r="P45">
         <v>1</v>
       </c>
     </row>
     <row r="46" spans="1:16">
       <c r="A46" t="s">
-        <v>124</v>
+        <v>122</v>
       </c>
       <c r="B46" t="s">
-        <v>125</v>
+        <v>123</v>
       </c>
       <c r="C46" s="1">
-        <v>10680.0</v>
+        <v>8218.0</v>
       </c>
       <c r="D46" s="1">
-        <v>69.16</v>
+        <v>18.55</v>
       </c>
       <c r="E46" s="1">
-        <v>58.270883895131</v>
+        <v>37.134378194208</v>
       </c>
       <c r="F46" t="s">
         <v>7</v>
       </c>
       <c r="G46">
         <v>1.0</v>
       </c>
       <c r="H46" s="1">
-        <v>622333.04</v>
+        <v>305170.32</v>
       </c>
       <c r="I46" s="1">
-        <v>116295.76</v>
+        <v>-152726.42</v>
       </c>
       <c r="J46" s="1">
-        <v>18.687061834287</v>
+        <v>-50.04628890516</v>
       </c>
       <c r="K46">
         <v>0.0</v>
       </c>
       <c r="L46">
         <v>0.0</v>
       </c>
       <c r="M46" s="1">
-        <v>738628.8</v>
+        <v>152443.9</v>
       </c>
       <c r="N46" s="1">
-        <v>738628.8</v>
+        <v>152443.9</v>
       </c>
       <c r="O46" s="1">
-        <v>0.83</v>
+        <v>0.17</v>
       </c>
       <c r="P46">
         <v>1</v>
       </c>
     </row>
     <row r="47" spans="1:16">
       <c r="A47" t="s">
-        <v>124</v>
+        <v>122</v>
       </c>
       <c r="B47" t="s">
-        <v>125</v>
+        <v>123</v>
       </c>
       <c r="C47" s="1">
-        <v>3929.0</v>
+        <v>6450.0</v>
       </c>
       <c r="D47" s="1">
-        <v>69.16</v>
+        <v>18.55</v>
       </c>
       <c r="E47" s="1">
-        <v>59.107073046577</v>
+        <v>16.917192248062</v>
       </c>
       <c r="F47" t="s">
         <v>7</v>
       </c>
       <c r="G47">
         <v>1.0</v>
       </c>
       <c r="H47" s="1">
-        <v>232231.69</v>
+        <v>109115.89</v>
       </c>
       <c r="I47" s="1">
-        <v>39497.95</v>
+        <v>10531.61</v>
       </c>
       <c r="J47" s="1">
-        <v>17.007993181292</v>
+        <v>9.6517656594287</v>
       </c>
       <c r="K47">
         <v>0.0</v>
       </c>
       <c r="L47">
         <v>0.0</v>
       </c>
       <c r="M47" s="1">
-        <v>271729.64</v>
+        <v>119647.5</v>
       </c>
       <c r="N47" s="1">
-        <v>271729.64</v>
+        <v>119647.5</v>
       </c>
       <c r="O47" s="1">
-        <v>0.3</v>
+        <v>0.13</v>
       </c>
       <c r="P47">
         <v>1</v>
       </c>
     </row>
     <row r="48" spans="1:16">
       <c r="A48" t="s">
+        <v>124</v>
+      </c>
+      <c r="B48" t="s">
+        <v>125</v>
+      </c>
+      <c r="C48" s="1">
+        <v>1288.0</v>
+      </c>
+      <c r="D48" s="1">
+        <v>232.4</v>
+      </c>
+      <c r="E48" s="1">
+        <v>151.16260093168</v>
+      </c>
+      <c r="F48" t="s">
+        <v>7</v>
+      </c>
+      <c r="G48">
+        <v>1.0</v>
+      </c>
+      <c r="H48" s="1">
+        <v>194697.43</v>
+      </c>
+      <c r="I48" s="1">
+        <v>104633.77</v>
+      </c>
+      <c r="J48" s="1">
+        <v>53.741731465074</v>
+      </c>
+      <c r="K48">
+        <v>1.67</v>
+      </c>
+      <c r="L48" t="s">
         <v>126</v>
       </c>
-      <c r="B48" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M48" s="1">
-        <v>182850.5</v>
+        <v>299331.2</v>
       </c>
       <c r="N48" s="1">
-        <v>182850.5</v>
+        <v>301479.96</v>
       </c>
       <c r="O48" s="1">
-        <v>0.2</v>
+        <v>0.33</v>
       </c>
       <c r="P48">
         <v>1</v>
       </c>
     </row>
     <row r="49" spans="1:16">
       <c r="A49" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="B49" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="C49" s="1">
-        <v>6450.0</v>
+        <v>5591.0</v>
       </c>
       <c r="D49" s="1">
-        <v>22.25</v>
+        <v>50.1</v>
       </c>
       <c r="E49" s="1">
-        <v>16.917192248062</v>
+        <v>47.572269719192</v>
       </c>
       <c r="F49" t="s">
         <v>7</v>
       </c>
       <c r="G49">
         <v>1.0</v>
       </c>
       <c r="H49" s="1">
-        <v>109115.89</v>
+        <v>265976.56</v>
       </c>
       <c r="I49" s="1">
-        <v>34396.61</v>
+        <v>14132.54</v>
       </c>
       <c r="J49" s="1">
-        <v>31.523007327347</v>
+        <v>5.3134531854988</v>
       </c>
       <c r="K49">
         <v>0.0</v>
       </c>
       <c r="L49">
         <v>0.0</v>
       </c>
       <c r="M49" s="1">
-        <v>143512.5</v>
+        <v>280109.1</v>
       </c>
       <c r="N49" s="1">
-        <v>143512.5</v>
+        <v>280109.1</v>
       </c>
       <c r="O49" s="1">
-        <v>0.16</v>
+        <v>0.31</v>
       </c>
       <c r="P49">
         <v>1</v>
       </c>
     </row>
     <row r="50" spans="1:16">
       <c r="A50" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="B50" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="C50" s="1">
-        <v>1288.0</v>
+        <v>18821.0</v>
       </c>
       <c r="D50" s="1">
-        <v>214.5</v>
+        <v>34.09</v>
       </c>
       <c r="E50" s="1">
-        <v>151.16260093168</v>
+        <v>27.498881037139</v>
       </c>
       <c r="F50" t="s">
         <v>7</v>
       </c>
       <c r="G50">
         <v>1.0</v>
       </c>
       <c r="H50" s="1">
-        <v>194697.43</v>
+        <v>517556.44</v>
       </c>
       <c r="I50" s="1">
-        <v>81578.57</v>
+        <v>124051.45</v>
       </c>
       <c r="J50" s="1">
-        <v>41.900178137945</v>
+        <v>23.968680594526</v>
       </c>
       <c r="K50">
-        <v>1.67</v>
-[...2 lines deleted...]
-        <v>130</v>
+        <v>0.0</v>
+      </c>
+      <c r="L50">
+        <v>0.0</v>
       </c>
       <c r="M50" s="1">
-        <v>276276.0</v>
+        <v>641607.89</v>
       </c>
       <c r="N50" s="1">
-        <v>278424.76</v>
+        <v>641607.89</v>
       </c>
       <c r="O50" s="1">
-        <v>0.31</v>
+        <v>0.71</v>
       </c>
       <c r="P50">
         <v>1</v>
       </c>
     </row>
     <row r="51" spans="1:16">
       <c r="A51" t="s">
         <v>131</v>
       </c>
       <c r="B51" t="s">
         <v>132</v>
       </c>
       <c r="C51" s="1">
-        <v>5591.0</v>
+        <v>118422.0</v>
       </c>
       <c r="D51" s="1">
-        <v>49.7</v>
+        <v>6.56</v>
       </c>
       <c r="E51" s="1">
-        <v>47.572269719192</v>
+        <v>6.824901707453</v>
       </c>
       <c r="F51" t="s">
-        <v>7</v>
+        <v>67</v>
       </c>
       <c r="G51">
-        <v>1.0</v>
+        <v>0.88</v>
       </c>
       <c r="H51" s="1">
-        <v>265976.56</v>
+        <v>948582.73</v>
       </c>
       <c r="I51" s="1">
-        <v>11896.14</v>
+        <v>-63994.16</v>
       </c>
       <c r="J51" s="1">
-        <v>4.4726272119618</v>
+        <v>-6.7462919127781</v>
       </c>
       <c r="K51">
         <v>0.0</v>
       </c>
       <c r="L51">
         <v>0.0</v>
       </c>
       <c r="M51" s="1">
-        <v>277872.7</v>
+        <v>884588.57</v>
       </c>
       <c r="N51" s="1">
-        <v>277872.7</v>
+        <v>884588.57</v>
       </c>
       <c r="O51" s="1">
-        <v>0.31</v>
+        <v>0.97</v>
       </c>
       <c r="P51">
         <v>1</v>
       </c>
     </row>
     <row r="52" spans="1:16">
       <c r="A52" t="s">
         <v>133</v>
       </c>
       <c r="B52" t="s">
         <v>134</v>
       </c>
       <c r="C52" s="1">
-        <v>18821.0</v>
+        <v>7352.0</v>
       </c>
       <c r="D52" s="1">
-        <v>30.26</v>
+        <v>60.44</v>
       </c>
       <c r="E52" s="1">
-        <v>27.498881037139</v>
+        <v>100.34154379761</v>
       </c>
       <c r="F52" t="s">
         <v>7</v>
       </c>
       <c r="G52">
         <v>1.0</v>
       </c>
       <c r="H52" s="1">
-        <v>517556.44</v>
+        <v>737711.03</v>
       </c>
       <c r="I52" s="1">
-        <v>51967.02</v>
+        <v>-293356.15</v>
       </c>
       <c r="J52" s="1">
-        <v>10.040841149615</v>
+        <v>-39.765726425427</v>
       </c>
       <c r="K52">
         <v>0.0</v>
       </c>
       <c r="L52">
         <v>0.0</v>
       </c>
       <c r="M52" s="1">
-        <v>569523.46</v>
+        <v>444354.88</v>
       </c>
       <c r="N52" s="1">
-        <v>569523.46</v>
+        <v>444354.88</v>
       </c>
       <c r="O52" s="1">
-        <v>0.64</v>
+        <v>0.49</v>
       </c>
       <c r="P52">
         <v>1</v>
       </c>
     </row>
     <row r="53" spans="1:16">
       <c r="A53" t="s">
         <v>135</v>
       </c>
       <c r="B53" t="s">
         <v>136</v>
       </c>
       <c r="C53" s="1">
-        <v>118422.0</v>
+        <v>33900.0</v>
       </c>
       <c r="D53" s="1">
-        <v>6.15</v>
+        <v>14.2</v>
       </c>
       <c r="E53" s="1">
-        <v>6.824901707453</v>
+        <v>9.481221238938</v>
       </c>
       <c r="F53" t="s">
-        <v>67</v>
+        <v>7</v>
       </c>
       <c r="G53">
-        <v>0.87</v>
+        <v>1.0</v>
       </c>
       <c r="H53" s="1">
-        <v>948582.73</v>
+        <v>321413.4</v>
       </c>
       <c r="I53" s="1">
-        <v>-109713.72</v>
+        <v>159966.6</v>
       </c>
       <c r="J53" s="1">
-        <v>-11.566067621746</v>
+        <v>49.769735798196</v>
       </c>
       <c r="K53">
         <v>0.0</v>
       </c>
       <c r="L53">
         <v>0.0</v>
       </c>
       <c r="M53" s="1">
-        <v>838869.01</v>
+        <v>481380.0</v>
       </c>
       <c r="N53" s="1">
-        <v>838869.01</v>
+        <v>481380.0</v>
       </c>
       <c r="O53" s="1">
-        <v>0.94</v>
+        <v>0.53</v>
       </c>
       <c r="P53">
         <v>1</v>
       </c>
     </row>
     <row r="54" spans="1:16">
       <c r="A54" t="s">
         <v>137</v>
       </c>
       <c r="B54" t="s">
         <v>138</v>
       </c>
       <c r="C54" s="1">
-        <v>7352.0</v>
+        <v>90544.0</v>
       </c>
       <c r="D54" s="1">
-        <v>70.52</v>
+        <v>10.194</v>
       </c>
       <c r="E54" s="1">
-        <v>100.34154379761</v>
+        <v>6.0786825189963</v>
       </c>
       <c r="F54" t="s">
         <v>7</v>
       </c>
       <c r="G54">
         <v>1.0</v>
       </c>
       <c r="H54" s="1">
-        <v>737711.03</v>
+        <v>550388.23</v>
       </c>
       <c r="I54" s="1">
-        <v>-219247.99</v>
+        <v>372617.31</v>
       </c>
       <c r="J54" s="1">
-        <v>-29.720036855081</v>
+        <v>67.700813660205</v>
       </c>
       <c r="K54">
         <v>0.0</v>
       </c>
       <c r="L54">
         <v>0.0</v>
       </c>
       <c r="M54" s="1">
-        <v>518463.04</v>
+        <v>923005.54</v>
       </c>
       <c r="N54" s="1">
-        <v>518463.04</v>
+        <v>923005.54</v>
       </c>
       <c r="O54" s="1">
-        <v>0.58</v>
+        <v>1.01</v>
       </c>
       <c r="P54">
         <v>1</v>
       </c>
     </row>
     <row r="55" spans="1:16">
       <c r="A55" t="s">
         <v>139</v>
       </c>
       <c r="B55" t="s">
         <v>140</v>
       </c>
       <c r="C55" s="1">
-        <v>33900.0</v>
+        <v>17534.0</v>
       </c>
       <c r="D55" s="1">
-        <v>14.24</v>
+        <v>28.93</v>
       </c>
       <c r="E55" s="1">
-        <v>9.481221238938</v>
+        <v>22.98188604996</v>
       </c>
       <c r="F55" t="s">
         <v>7</v>
       </c>
       <c r="G55">
         <v>1.0</v>
       </c>
       <c r="H55" s="1">
-        <v>321413.4</v>
+        <v>402964.39</v>
       </c>
       <c r="I55" s="1">
-        <v>161322.6</v>
+        <v>104294.23</v>
       </c>
       <c r="J55" s="1">
-        <v>50.19162237791</v>
+        <v>25.881748508845</v>
       </c>
       <c r="K55">
         <v>0.0</v>
       </c>
       <c r="L55">
         <v>0.0</v>
       </c>
       <c r="M55" s="1">
-        <v>482736.0</v>
+        <v>507258.62</v>
       </c>
       <c r="N55" s="1">
-        <v>482736.0</v>
+        <v>507258.62</v>
       </c>
       <c r="O55" s="1">
-        <v>0.54</v>
+        <v>0.56</v>
       </c>
       <c r="P55">
         <v>1</v>
       </c>
     </row>
     <row r="56" spans="1:16">
       <c r="A56" t="s">
         <v>141</v>
       </c>
       <c r="B56" t="s">
         <v>142</v>
       </c>
       <c r="C56" s="1">
-        <v>90544.0</v>
+        <v>3877.0</v>
       </c>
       <c r="D56" s="1">
-        <v>9.478</v>
+        <v>100.7</v>
       </c>
       <c r="E56" s="1">
-        <v>6.0786825189963</v>
+        <v>104.64825122517</v>
       </c>
       <c r="F56" t="s">
         <v>7</v>
       </c>
       <c r="G56">
         <v>1.0</v>
       </c>
       <c r="H56" s="1">
-        <v>550388.23</v>
+        <v>405721.27</v>
       </c>
       <c r="I56" s="1">
-        <v>307787.8</v>
+        <v>-15307.37</v>
       </c>
       <c r="J56" s="1">
-        <v>55.921944406406</v>
+        <v>-3.7728783605553</v>
       </c>
       <c r="K56">
         <v>0.0</v>
       </c>
       <c r="L56">
         <v>0.0</v>
       </c>
       <c r="M56" s="1">
-        <v>858176.03</v>
+        <v>390413.9</v>
       </c>
       <c r="N56" s="1">
-        <v>858176.03</v>
+        <v>390413.9</v>
       </c>
       <c r="O56" s="1">
-        <v>0.96</v>
+        <v>0.43</v>
       </c>
       <c r="P56">
         <v>1</v>
       </c>
     </row>
     <row r="57" spans="1:16">
       <c r="A57" t="s">
         <v>143</v>
       </c>
       <c r="B57" t="s">
         <v>144</v>
       </c>
       <c r="C57" s="1">
-        <v>17534.0</v>
+        <v>3030.0</v>
       </c>
       <c r="D57" s="1">
-        <v>25.7</v>
+        <v>225.2</v>
       </c>
       <c r="E57" s="1">
-        <v>22.98188604996</v>
+        <v>170.72784158416</v>
       </c>
       <c r="F57" t="s">
         <v>7</v>
       </c>
       <c r="G57">
         <v>1.0</v>
       </c>
       <c r="H57" s="1">
-        <v>402964.39</v>
+        <v>517305.36</v>
       </c>
       <c r="I57" s="1">
-        <v>47659.41</v>
+        <v>165050.64</v>
       </c>
       <c r="J57" s="1">
-        <v>11.82720140606</v>
+        <v>31.905843774748</v>
       </c>
       <c r="K57">
         <v>0.0</v>
       </c>
       <c r="L57">
         <v>0.0</v>
       </c>
       <c r="M57" s="1">
-        <v>450623.8</v>
+        <v>682356.0</v>
       </c>
       <c r="N57" s="1">
-        <v>450623.8</v>
+        <v>682356.0</v>
       </c>
       <c r="O57" s="1">
-        <v>0.5</v>
+        <v>0.75</v>
       </c>
       <c r="P57">
         <v>1</v>
       </c>
     </row>
     <row r="58" spans="1:16">
       <c r="A58" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="B58" t="s">
-        <v>146</v>
+        <v>144</v>
       </c>
       <c r="C58" s="1">
-        <v>3877.0</v>
+        <v>1897.0</v>
       </c>
       <c r="D58" s="1">
-        <v>107.0</v>
+        <v>225.2</v>
       </c>
       <c r="E58" s="1">
-        <v>104.64825122517</v>
+        <v>173.45021613073</v>
       </c>
       <c r="F58" t="s">
         <v>7</v>
       </c>
       <c r="G58">
         <v>1.0</v>
       </c>
       <c r="H58" s="1">
-        <v>405721.27</v>
+        <v>329035.06</v>
       </c>
       <c r="I58" s="1">
-        <v>9117.73</v>
+        <v>98169.34</v>
       </c>
       <c r="J58" s="1">
-        <v>2.2472891302938</v>
+        <v>29.835525733945</v>
       </c>
       <c r="K58">
         <v>0.0</v>
       </c>
       <c r="L58">
         <v>0.0</v>
       </c>
       <c r="M58" s="1">
-        <v>414839.0</v>
+        <v>427204.4</v>
       </c>
       <c r="N58" s="1">
-        <v>414839.0</v>
+        <v>427204.4</v>
       </c>
       <c r="O58" s="1">
-        <v>0.46</v>
+        <v>0.47</v>
       </c>
       <c r="P58">
         <v>1</v>
       </c>
     </row>
     <row r="59" spans="1:16">
       <c r="A59" t="s">
-        <v>147</v>
+        <v>145</v>
       </c>
       <c r="B59" t="s">
-        <v>148</v>
+        <v>146</v>
       </c>
       <c r="C59" s="1">
-        <v>3030.0</v>
+        <v>5306.0</v>
       </c>
       <c r="D59" s="1">
-        <v>255.1</v>
+        <v>140.0</v>
       </c>
       <c r="E59" s="1">
-        <v>170.72784158416</v>
+        <v>81.651703731625</v>
       </c>
       <c r="F59" t="s">
         <v>7</v>
       </c>
       <c r="G59">
         <v>1.0</v>
       </c>
       <c r="H59" s="1">
-        <v>517305.36</v>
+        <v>433243.94</v>
       </c>
       <c r="I59" s="1">
-        <v>255647.64</v>
+        <v>309596.06</v>
       </c>
       <c r="J59" s="1">
-        <v>49.419097455321</v>
+        <v>71.459986260858</v>
       </c>
       <c r="K59">
         <v>0.0</v>
       </c>
       <c r="L59">
         <v>0.0</v>
       </c>
       <c r="M59" s="1">
-        <v>772953.0</v>
+        <v>742840.0</v>
       </c>
       <c r="N59" s="1">
-        <v>772953.0</v>
+        <v>742840.0</v>
       </c>
       <c r="O59" s="1">
-        <v>0.87</v>
+        <v>0.82</v>
       </c>
       <c r="P59">
         <v>1</v>
       </c>
     </row>
     <row r="60" spans="1:16">
       <c r="A60" t="s">
         <v>147</v>
       </c>
       <c r="B60" t="s">
         <v>148</v>
       </c>
       <c r="C60" s="1">
-        <v>2124.0</v>
+        <v>4939.0</v>
       </c>
       <c r="D60" s="1">
-        <v>255.1</v>
+        <v>14.79</v>
       </c>
       <c r="E60" s="1">
-        <v>173.45021657251</v>
+        <v>20.810977930755</v>
       </c>
       <c r="F60" t="s">
         <v>7</v>
       </c>
       <c r="G60">
         <v>1.0</v>
       </c>
       <c r="H60" s="1">
-        <v>368408.26</v>
+        <v>102785.42</v>
       </c>
       <c r="I60" s="1">
-        <v>173424.14</v>
+        <v>-29737.61</v>
       </c>
       <c r="J60" s="1">
-        <v>47.073901111772</v>
+        <v>-28.931739540491</v>
       </c>
       <c r="K60">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>1.45</v>
+      </c>
+      <c r="L60" t="s">
+        <v>149</v>
       </c>
       <c r="M60" s="1">
-        <v>541832.4</v>
+        <v>73047.81</v>
       </c>
       <c r="N60" s="1">
-        <v>541832.4</v>
+        <v>80225.88</v>
       </c>
       <c r="O60" s="1">
-        <v>0.61</v>
+        <v>0.09</v>
       </c>
       <c r="P60">
         <v>1</v>
       </c>
     </row>
     <row r="61" spans="1:16">
       <c r="A61" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="B61" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="C61" s="1">
-        <v>5795.0</v>
+        <v>10895.0</v>
       </c>
       <c r="D61" s="1">
-        <v>116.9</v>
+        <v>27.86</v>
       </c>
       <c r="E61" s="1">
-        <v>81.651703192407</v>
+        <v>27.392313905461</v>
       </c>
       <c r="F61" t="s">
-        <v>7</v>
+        <v>67</v>
       </c>
       <c r="G61">
-        <v>1.0</v>
+        <v>0.88</v>
       </c>
       <c r="H61" s="1">
-        <v>473171.62</v>
+        <v>338561.12</v>
       </c>
       <c r="I61" s="1">
-        <v>204263.88</v>
+        <v>7070.48</v>
       </c>
       <c r="J61" s="1">
-        <v>43.169089473287</v>
+        <v>2.088391011939</v>
       </c>
       <c r="K61">
         <v>0.0</v>
       </c>
       <c r="L61">
         <v>0.0</v>
       </c>
       <c r="M61" s="1">
-        <v>677435.5</v>
+        <v>345631.6</v>
       </c>
       <c r="N61" s="1">
-        <v>677435.5</v>
+        <v>345631.6</v>
       </c>
       <c r="O61" s="1">
-        <v>0.76</v>
+        <v>0.38</v>
       </c>
       <c r="P61">
         <v>1</v>
       </c>
     </row>
     <row r="62" spans="1:16">
       <c r="A62" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="B62" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="C62" s="1">
-        <v>4939.0</v>
+        <v>22698.0</v>
       </c>
       <c r="D62" s="1">
-        <v>14.85</v>
+        <v>22.75</v>
       </c>
       <c r="E62" s="1">
-        <v>20.810977930755</v>
+        <v>19.026008018328</v>
       </c>
       <c r="F62" t="s">
         <v>7</v>
       </c>
       <c r="G62">
         <v>1.0</v>
       </c>
       <c r="H62" s="1">
-        <v>102785.42</v>
+        <v>431852.33</v>
       </c>
       <c r="I62" s="1">
-        <v>-29441.27</v>
+        <v>84527.17</v>
       </c>
       <c r="J62" s="1">
-        <v>-28.64343016743</v>
+        <v>19.573165206727</v>
       </c>
       <c r="K62">
-        <v>1.45</v>
-[...2 lines deleted...]
-        <v>153</v>
+        <v>0.0</v>
+      </c>
+      <c r="L62">
+        <v>0.0</v>
       </c>
       <c r="M62" s="1">
-        <v>73344.15</v>
+        <v>516379.5</v>
       </c>
       <c r="N62" s="1">
-        <v>80522.22</v>
+        <v>516379.5</v>
       </c>
       <c r="O62" s="1">
-        <v>0.09</v>
+        <v>0.57</v>
       </c>
       <c r="P62">
         <v>1</v>
       </c>
     </row>
     <row r="63" spans="1:16">
       <c r="A63" t="s">
         <v>154</v>
       </c>
       <c r="B63" t="s">
         <v>155</v>
       </c>
       <c r="C63" s="1">
-        <v>10895.0</v>
+        <v>1290.0</v>
       </c>
       <c r="D63" s="1">
-        <v>24.99</v>
+        <v>321.4</v>
       </c>
       <c r="E63" s="1">
-        <v>27.392313905461</v>
+        <v>353.76926356589</v>
       </c>
       <c r="F63" t="s">
-        <v>67</v>
+        <v>7</v>
       </c>
       <c r="G63">
-        <v>0.87</v>
+        <v>1.0</v>
       </c>
       <c r="H63" s="1">
-        <v>338561.12</v>
+        <v>456362.35</v>
       </c>
       <c r="I63" s="1">
-        <v>-24958.18</v>
+        <v>-41756.35</v>
       </c>
       <c r="J63" s="1">
-        <v>-7.3718387982648</v>
+        <v>-9.1498235996024</v>
       </c>
       <c r="K63">
         <v>0.0</v>
       </c>
       <c r="L63">
         <v>0.0</v>
       </c>
       <c r="M63" s="1">
-        <v>313602.94</v>
+        <v>414606.0</v>
       </c>
       <c r="N63" s="1">
-        <v>313602.94</v>
+        <v>414606.0</v>
       </c>
       <c r="O63" s="1">
-        <v>0.35</v>
+        <v>0.46</v>
       </c>
       <c r="P63">
         <v>1</v>
       </c>
     </row>
     <row r="64" spans="1:16">
       <c r="A64" t="s">
-        <v>156</v>
+        <v>154</v>
       </c>
       <c r="B64" t="s">
-        <v>157</v>
+        <v>155</v>
       </c>
       <c r="C64" s="1">
-        <v>22698.0</v>
+        <v>550.0</v>
       </c>
       <c r="D64" s="1">
-        <v>22.25</v>
+        <v>321.4</v>
       </c>
       <c r="E64" s="1">
-        <v>19.026008018328</v>
+        <v>402.09110909091</v>
       </c>
       <c r="F64" t="s">
         <v>7</v>
       </c>
       <c r="G64">
         <v>1.0</v>
       </c>
       <c r="H64" s="1">
-        <v>431852.33</v>
+        <v>221150.11</v>
       </c>
       <c r="I64" s="1">
-        <v>73178.17</v>
+        <v>-44380.11</v>
       </c>
       <c r="J64" s="1">
-        <v>16.945183553832</v>
+        <v>-20.0678670248</v>
       </c>
       <c r="K64">
         <v>0.0</v>
       </c>
       <c r="L64">
         <v>0.0</v>
       </c>
       <c r="M64" s="1">
-        <v>505030.5</v>
+        <v>176770.0</v>
       </c>
       <c r="N64" s="1">
-        <v>505030.5</v>
+        <v>176770.0</v>
       </c>
       <c r="O64" s="1">
-        <v>0.57</v>
+        <v>0.19</v>
       </c>
       <c r="P64">
         <v>1</v>
       </c>
     </row>
     <row r="65" spans="1:16">
       <c r="A65" t="s">
-        <v>158</v>
+        <v>154</v>
       </c>
       <c r="B65" t="s">
-        <v>159</v>
+        <v>155</v>
       </c>
       <c r="C65" s="1">
-        <v>1290.0</v>
+        <v>509.0</v>
       </c>
       <c r="D65" s="1">
-        <v>281.0</v>
+        <v>321.4</v>
       </c>
       <c r="E65" s="1">
-        <v>353.76926356589</v>
+        <v>321.31909626719</v>
       </c>
       <c r="F65" t="s">
         <v>7</v>
       </c>
       <c r="G65">
         <v>1.0</v>
       </c>
       <c r="H65" s="1">
-        <v>456362.35</v>
+        <v>163551.42</v>
       </c>
       <c r="I65" s="1">
-        <v>-93872.35</v>
+        <v>41.18</v>
       </c>
       <c r="J65" s="1">
-        <v>-20.569696426535</v>
+        <v>0.025178625780198</v>
       </c>
       <c r="K65">
         <v>0.0</v>
       </c>
       <c r="L65">
         <v>0.0</v>
       </c>
       <c r="M65" s="1">
-        <v>362490.0</v>
+        <v>163592.6</v>
       </c>
       <c r="N65" s="1">
-        <v>362490.0</v>
+        <v>163592.6</v>
       </c>
       <c r="O65" s="1">
-        <v>0.41</v>
+        <v>0.18</v>
       </c>
       <c r="P65">
         <v>1</v>
       </c>
     </row>
     <row r="66" spans="1:16">
       <c r="A66" t="s">
+        <v>156</v>
+      </c>
+      <c r="B66" t="s">
+        <v>157</v>
+      </c>
+      <c r="C66" s="1">
+        <v>34710.0</v>
+      </c>
+      <c r="D66" s="1">
+        <v>22.68</v>
+      </c>
+      <c r="E66" s="1">
+        <v>22.016528666091</v>
+      </c>
+      <c r="F66" t="s">
+        <v>7</v>
+      </c>
+      <c r="G66">
+        <v>1.0</v>
+      </c>
+      <c r="H66" s="1">
+        <v>764193.71</v>
+      </c>
+      <c r="I66" s="1">
+        <v>23029.09</v>
+      </c>
+      <c r="J66" s="1">
+        <v>3.0135147278299</v>
+      </c>
+      <c r="K66">
+        <v>0.07</v>
+      </c>
+      <c r="L66" t="s">
         <v>158</v>
       </c>
-      <c r="B66" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M66" s="1">
-        <v>154550.0</v>
+        <v>787222.8</v>
       </c>
       <c r="N66" s="1">
-        <v>154550.0</v>
+        <v>789746.7</v>
       </c>
       <c r="O66" s="1">
-        <v>0.17</v>
+        <v>0.87</v>
       </c>
       <c r="P66">
         <v>1</v>
       </c>
     </row>
     <row r="67" spans="1:16">
       <c r="A67" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="B67" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="C67" s="1">
-        <v>509.0</v>
+        <v>2142.0</v>
       </c>
       <c r="D67" s="1">
-        <v>281.0</v>
+        <v>178.9</v>
       </c>
       <c r="E67" s="1">
-        <v>321.31909626719</v>
+        <v>150.82587301587</v>
       </c>
       <c r="F67" t="s">
-        <v>7</v>
+        <v>67</v>
       </c>
       <c r="G67">
-        <v>1.0</v>
+        <v>0.88</v>
       </c>
       <c r="H67" s="1">
-        <v>163551.42</v>
+        <v>375555.47</v>
       </c>
       <c r="I67" s="1">
-        <v>-20522.42</v>
+        <v>60794.45</v>
       </c>
       <c r="J67" s="1">
-        <v>-12.547992551823</v>
+        <v>16.187874989545</v>
       </c>
       <c r="K67">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>0.57</v>
+      </c>
+      <c r="L67" t="s">
+        <v>161</v>
       </c>
       <c r="M67" s="1">
-        <v>143029.0</v>
+        <v>436349.92</v>
       </c>
       <c r="N67" s="1">
-        <v>143029.0</v>
+        <v>437569.46</v>
       </c>
       <c r="O67" s="1">
-        <v>0.16</v>
+        <v>0.48</v>
       </c>
       <c r="P67">
         <v>1</v>
       </c>
     </row>
     <row r="68" spans="1:16">
       <c r="A68" t="s">
-        <v>160</v>
+        <v>162</v>
       </c>
       <c r="B68" t="s">
-        <v>161</v>
+        <v>163</v>
       </c>
       <c r="C68" s="1">
-        <v>34710.0</v>
+        <v>370.0</v>
       </c>
       <c r="D68" s="1">
-        <v>25.16</v>
+        <v>648.0</v>
       </c>
       <c r="E68" s="1">
-        <v>22.016528666091</v>
+        <v>319.06035135135</v>
       </c>
       <c r="F68" t="s">
-        <v>7</v>
+        <v>164</v>
       </c>
       <c r="G68">
-        <v>1.0</v>
+        <v>0.91</v>
       </c>
       <c r="H68" s="1">
-        <v>764193.71</v>
+        <v>105706.47</v>
       </c>
       <c r="I68" s="1">
-        <v>109109.89</v>
+        <v>158341.35</v>
       </c>
       <c r="J68" s="1">
-        <v>14.277779124877</v>
+        <v>149.79343270095</v>
       </c>
       <c r="K68">
-        <v>0.07</v>
-[...2 lines deleted...]
-        <v>162</v>
+        <v>0.0</v>
+      </c>
+      <c r="L68">
+        <v>0.0</v>
       </c>
       <c r="M68" s="1">
-        <v>873303.6</v>
+        <v>264047.82</v>
       </c>
       <c r="N68" s="1">
-        <v>875827.5</v>
+        <v>264047.82</v>
       </c>
       <c r="O68" s="1">
-        <v>0.98</v>
+        <v>0.29</v>
       </c>
       <c r="P68">
         <v>1</v>
       </c>
     </row>
     <row r="69" spans="1:16">
       <c r="A69" t="s">
-        <v>163</v>
+        <v>165</v>
       </c>
       <c r="B69" t="s">
-        <v>164</v>
+        <v>166</v>
       </c>
       <c r="C69" s="1">
-        <v>46287.0</v>
+        <v>11791.0</v>
       </c>
       <c r="D69" s="1">
-        <v>17.55</v>
+        <v>36.16</v>
       </c>
       <c r="E69" s="1">
-        <v>12.626692807916</v>
+        <v>34.596599949114</v>
       </c>
       <c r="F69" t="s">
         <v>7</v>
       </c>
       <c r="G69">
         <v>1.0</v>
       </c>
       <c r="H69" s="1">
-        <v>584451.73</v>
+        <v>407928.51</v>
       </c>
       <c r="I69" s="1">
-        <v>227885.12</v>
+        <v>18434.05</v>
       </c>
       <c r="J69" s="1">
-        <v>38.991264513838</v>
+        <v>4.5189413213605</v>
       </c>
       <c r="K69">
-        <v>0.11</v>
-[...2 lines deleted...]
-        <v>165</v>
+        <v>0.0</v>
+      </c>
+      <c r="L69">
+        <v>0.0</v>
       </c>
       <c r="M69" s="1">
-        <v>812336.85</v>
+        <v>426362.56</v>
       </c>
       <c r="N69" s="1">
-        <v>817212.6</v>
+        <v>426362.56</v>
       </c>
       <c r="O69" s="1">
-        <v>0.92</v>
+        <v>0.47</v>
       </c>
       <c r="P69">
         <v>1</v>
       </c>
     </row>
     <row r="70" spans="1:16">
       <c r="A70" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
       <c r="B70" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="C70" s="1">
-        <v>2142.0</v>
+        <v>195.0</v>
       </c>
       <c r="D70" s="1">
-        <v>170.1</v>
+        <v>3092.0</v>
       </c>
       <c r="E70" s="1">
-        <v>150.82587301587</v>
+        <v>3658.398</v>
       </c>
       <c r="F70" t="s">
-        <v>67</v>
+        <v>164</v>
       </c>
       <c r="G70">
-        <v>0.87</v>
+        <v>0.91</v>
       </c>
       <c r="H70" s="1">
-        <v>375555.47</v>
+        <v>728045.53</v>
       </c>
       <c r="I70" s="1">
-        <v>44116.94</v>
+        <v>-64027.37</v>
       </c>
       <c r="J70" s="1">
-        <v>11.747116877302</v>
+        <v>-8.7944183930365</v>
       </c>
       <c r="K70">
         <v>0.0</v>
       </c>
       <c r="L70">
         <v>0.0</v>
       </c>
       <c r="M70" s="1">
-        <v>419672.41</v>
+        <v>664018.16</v>
       </c>
       <c r="N70" s="1">
-        <v>419672.41</v>
+        <v>664018.16</v>
       </c>
       <c r="O70" s="1">
-        <v>0.47</v>
+        <v>0.73</v>
       </c>
       <c r="P70">
         <v>1</v>
       </c>
     </row>
     <row r="71" spans="1:16">
       <c r="A71" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="B71" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="C71" s="1">
-        <v>370.0</v>
+        <v>20099.0</v>
       </c>
       <c r="D71" s="1">
-        <v>622.8</v>
+        <v>15.84</v>
       </c>
       <c r="E71" s="1">
-        <v>319.06035135135</v>
+        <v>23.229061147321</v>
       </c>
       <c r="F71" t="s">
-        <v>170</v>
+        <v>67</v>
       </c>
       <c r="G71">
-        <v>0.92</v>
+        <v>0.88</v>
       </c>
       <c r="H71" s="1">
-        <v>105706.47</v>
+        <v>544935.35</v>
       </c>
       <c r="I71" s="1">
-        <v>145777.0</v>
+        <v>-182413.06</v>
       </c>
       <c r="J71" s="1">
-        <v>137.90735798859</v>
+        <v>-33.474257083891</v>
       </c>
       <c r="K71">
         <v>0.0</v>
       </c>
       <c r="L71">
         <v>0.0</v>
       </c>
       <c r="M71" s="1">
-        <v>251483.47</v>
+        <v>362522.29</v>
       </c>
       <c r="N71" s="1">
-        <v>251483.47</v>
+        <v>362522.29</v>
       </c>
       <c r="O71" s="1">
-        <v>0.28</v>
+        <v>0.4</v>
       </c>
       <c r="P71">
         <v>1</v>
       </c>
     </row>
     <row r="72" spans="1:16">
       <c r="A72" t="s">
         <v>171</v>
       </c>
       <c r="B72" t="s">
         <v>172</v>
       </c>
       <c r="C72" s="1">
-        <v>195.0</v>
+        <v>87967.0</v>
       </c>
       <c r="D72" s="1">
-        <v>3095.0</v>
+        <v>4.0</v>
       </c>
       <c r="E72" s="1">
-        <v>3658.398</v>
+        <v>4.4621696772653</v>
       </c>
       <c r="F72" t="s">
-        <v>170</v>
+        <v>7</v>
       </c>
       <c r="G72">
-        <v>0.92</v>
+        <v>1.0</v>
       </c>
       <c r="H72" s="1">
-        <v>728045.53</v>
+        <v>392523.68</v>
       </c>
       <c r="I72" s="1">
-        <v>-69396.0</v>
+        <v>-40655.68</v>
       </c>
       <c r="J72" s="1">
-        <v>-9.5318214507821</v>
+        <v>-10.357510150725</v>
       </c>
       <c r="K72">
         <v>0.0</v>
       </c>
       <c r="L72">
         <v>0.0</v>
       </c>
       <c r="M72" s="1">
-        <v>658649.53</v>
+        <v>351868.0</v>
       </c>
       <c r="N72" s="1">
-        <v>658649.53</v>
+        <v>351868.0</v>
       </c>
       <c r="O72" s="1">
-        <v>0.74</v>
+        <v>0.39</v>
       </c>
       <c r="P72">
         <v>1</v>
       </c>
     </row>
     <row r="73" spans="1:16">
       <c r="A73" t="s">
         <v>173</v>
       </c>
       <c r="B73" t="s">
         <v>174</v>
       </c>
       <c r="C73" s="1">
-        <v>22258.0</v>
+        <v>2450.0</v>
       </c>
       <c r="D73" s="1">
-        <v>16.8</v>
+        <v>83.18</v>
       </c>
       <c r="E73" s="1">
-        <v>23.229061011771</v>
+        <v>69.860942857143</v>
       </c>
       <c r="F73" t="s">
-        <v>67</v>
+        <v>7</v>
       </c>
       <c r="G73">
-        <v>0.87</v>
+        <v>1.0</v>
       </c>
       <c r="H73" s="1">
-        <v>603471.37</v>
+        <v>171159.31</v>
       </c>
       <c r="I73" s="1">
-        <v>-172764.24</v>
+        <v>32631.69</v>
       </c>
       <c r="J73" s="1">
-        <v>-28.628407011256</v>
+        <v>19.065097890381</v>
       </c>
       <c r="K73">
         <v>0.0</v>
       </c>
       <c r="L73">
         <v>0.0</v>
       </c>
       <c r="M73" s="1">
-        <v>430707.13</v>
+        <v>203791.0</v>
       </c>
       <c r="N73" s="1">
-        <v>430707.13</v>
+        <v>203791.0</v>
       </c>
       <c r="O73" s="1">
-        <v>0.48</v>
+        <v>0.22</v>
       </c>
       <c r="P73">
         <v>1</v>
       </c>
     </row>
     <row r="74" spans="1:16">
       <c r="A74" t="s">
         <v>175</v>
       </c>
       <c r="B74" t="s">
         <v>176</v>
       </c>
       <c r="C74" s="1">
-        <v>107043.0</v>
+        <v>163.0</v>
       </c>
       <c r="D74" s="1">
-        <v>4.13</v>
+        <v>2049.0</v>
       </c>
       <c r="E74" s="1">
-        <v>4.4621696888166</v>
+        <v>1726.8698159509</v>
       </c>
       <c r="F74" t="s">
         <v>7</v>
       </c>
       <c r="G74">
         <v>1.0</v>
       </c>
       <c r="H74" s="1">
-        <v>477644.03</v>
+        <v>281479.78</v>
       </c>
       <c r="I74" s="1">
-        <v>-35556.44</v>
+        <v>52507.22</v>
       </c>
       <c r="J74" s="1">
-        <v>-7.4441294702249</v>
+        <v>18.653993547956</v>
       </c>
       <c r="K74">
         <v>0.0</v>
       </c>
       <c r="L74">
         <v>0.0</v>
       </c>
       <c r="M74" s="1">
-        <v>442087.59</v>
+        <v>333987.0</v>
       </c>
       <c r="N74" s="1">
-        <v>442087.59</v>
+        <v>333987.0</v>
       </c>
       <c r="O74" s="1">
-        <v>0.5</v>
+        <v>0.37</v>
       </c>
       <c r="P74">
         <v>1</v>
       </c>
     </row>
     <row r="75" spans="1:16">
       <c r="A75" t="s">
-        <v>177</v>
+        <v>175</v>
       </c>
       <c r="B75" t="s">
-        <v>178</v>
+        <v>176</v>
       </c>
       <c r="C75" s="1">
-        <v>2891.0</v>
+        <v>310.0</v>
       </c>
       <c r="D75" s="1">
-        <v>79.78</v>
+        <v>2049.0</v>
       </c>
       <c r="E75" s="1">
-        <v>69.860944309927</v>
+        <v>1910.4458709677</v>
       </c>
       <c r="F75" t="s">
         <v>7</v>
       </c>
       <c r="G75">
         <v>1.0</v>
       </c>
       <c r="H75" s="1">
-        <v>201967.99</v>
+        <v>592238.22</v>
       </c>
       <c r="I75" s="1">
-        <v>28675.99</v>
+        <v>42951.78</v>
       </c>
       <c r="J75" s="1">
-        <v>14.198284589553</v>
+        <v>7.2524498672173</v>
       </c>
       <c r="K75">
         <v>0.0</v>
       </c>
       <c r="L75">
         <v>0.0</v>
       </c>
       <c r="M75" s="1">
-        <v>230643.98</v>
+        <v>635190.0</v>
       </c>
       <c r="N75" s="1">
-        <v>230643.98</v>
+        <v>635190.0</v>
       </c>
       <c r="O75" s="1">
-        <v>0.26</v>
+        <v>0.7</v>
       </c>
       <c r="P75">
         <v>1</v>
       </c>
     </row>
     <row r="76" spans="1:16">
       <c r="A76" t="s">
-        <v>179</v>
+        <v>177</v>
       </c>
       <c r="B76" t="s">
-        <v>180</v>
+        <v>178</v>
       </c>
       <c r="C76" s="1">
-        <v>310.0</v>
+        <v>20222.0</v>
       </c>
       <c r="D76" s="1">
-        <v>2055.0</v>
+        <v>13.14</v>
       </c>
       <c r="E76" s="1">
-        <v>1910.4458709677</v>
+        <v>16.795990010879</v>
       </c>
       <c r="F76" t="s">
-        <v>7</v>
+        <v>67</v>
       </c>
       <c r="G76">
-        <v>1.0</v>
+        <v>0.88</v>
       </c>
       <c r="H76" s="1">
-        <v>592238.22</v>
+        <v>392115.32</v>
       </c>
       <c r="I76" s="1">
-        <v>44811.78</v>
+        <v>-89546.23</v>
       </c>
       <c r="J76" s="1">
-        <v>7.5665126779558</v>
+        <v>-22.836707833808</v>
       </c>
       <c r="K76">
         <v>0.0</v>
       </c>
       <c r="L76">
         <v>0.0</v>
       </c>
       <c r="M76" s="1">
-        <v>637050.0</v>
+        <v>302569.09</v>
       </c>
       <c r="N76" s="1">
-        <v>637050.0</v>
+        <v>302569.09</v>
       </c>
       <c r="O76" s="1">
-        <v>0.71</v>
+        <v>0.33</v>
       </c>
       <c r="P76">
         <v>1</v>
       </c>
     </row>
     <row r="77" spans="1:16">
       <c r="A77" t="s">
         <v>179</v>
       </c>
       <c r="B77" t="s">
         <v>180</v>
       </c>
       <c r="C77" s="1">
-        <v>163.0</v>
+        <v>52602.0</v>
       </c>
       <c r="D77" s="1">
-        <v>2055.0</v>
+        <v>20.05</v>
       </c>
       <c r="E77" s="1">
-        <v>1726.8698159509</v>
+        <v>10.438385422607</v>
       </c>
       <c r="F77" t="s">
         <v>7</v>
       </c>
       <c r="G77">
         <v>1.0</v>
       </c>
       <c r="H77" s="1">
-        <v>281479.78</v>
+        <v>549079.95</v>
       </c>
       <c r="I77" s="1">
-        <v>53485.22</v>
+        <v>505590.15</v>
       </c>
       <c r="J77" s="1">
-        <v>19.001443016617</v>
+        <v>92.079514103547</v>
       </c>
       <c r="K77">
         <v>0.0</v>
       </c>
       <c r="L77">
         <v>0.0</v>
       </c>
       <c r="M77" s="1">
-        <v>334965.0</v>
+        <v>1054670.1</v>
       </c>
       <c r="N77" s="1">
-        <v>334965.0</v>
+        <v>1054670.1</v>
       </c>
       <c r="O77" s="1">
-        <v>0.38</v>
+        <v>1.16</v>
       </c>
       <c r="P77">
         <v>1</v>
       </c>
     </row>
     <row r="78" spans="1:16">
       <c r="A78" t="s">
-        <v>181</v>
+        <v>179</v>
       </c>
       <c r="B78" t="s">
-        <v>182</v>
+        <v>180</v>
       </c>
       <c r="C78" s="1">
-        <v>17170.0</v>
+        <v>34742.0</v>
       </c>
       <c r="D78" s="1">
-        <v>15.4</v>
+        <v>20.05</v>
       </c>
       <c r="E78" s="1">
-        <v>17.370418171229</v>
+        <v>10.376887628807</v>
       </c>
       <c r="F78" t="s">
-        <v>67</v>
+        <v>7</v>
       </c>
       <c r="G78">
-        <v>0.87</v>
+        <v>1.0</v>
       </c>
       <c r="H78" s="1">
-        <v>344838.69</v>
+        <v>360513.83</v>
       </c>
       <c r="I78" s="1">
-        <v>-40275.33</v>
+        <v>336063.27</v>
       </c>
       <c r="J78" s="1">
-        <v>-11.679469609399</v>
+        <v>93.21785796678</v>
       </c>
       <c r="K78">
         <v>0.0</v>
       </c>
       <c r="L78">
         <v>0.0</v>
       </c>
       <c r="M78" s="1">
-        <v>304563.36</v>
+        <v>696577.1</v>
       </c>
       <c r="N78" s="1">
-        <v>304563.36</v>
+        <v>696577.1</v>
       </c>
       <c r="O78" s="1">
-        <v>0.34</v>
+        <v>0.77</v>
       </c>
       <c r="P78">
         <v>1</v>
       </c>
     </row>
     <row r="79" spans="1:16">
       <c r="A79" t="s">
-        <v>183</v>
+        <v>181</v>
       </c>
       <c r="B79" t="s">
-        <v>184</v>
+        <v>182</v>
       </c>
       <c r="C79" s="1">
-        <v>34742.0</v>
+        <v>6251.0</v>
       </c>
       <c r="D79" s="1">
-        <v>19.365</v>
+        <v>81.4</v>
       </c>
       <c r="E79" s="1">
-        <v>10.376887628807</v>
+        <v>78.514426491761</v>
       </c>
       <c r="F79" t="s">
         <v>7</v>
       </c>
       <c r="G79">
         <v>1.0</v>
       </c>
       <c r="H79" s="1">
-        <v>360513.83</v>
+        <v>490793.68</v>
       </c>
       <c r="I79" s="1">
-        <v>312265.0</v>
+        <v>18037.72</v>
       </c>
       <c r="J79" s="1">
-        <v>86.616649352953</v>
+        <v>3.6752143996638</v>
       </c>
       <c r="K79">
         <v>0.0</v>
       </c>
       <c r="L79">
         <v>0.0</v>
       </c>
       <c r="M79" s="1">
-        <v>672778.83</v>
+        <v>508831.4</v>
       </c>
       <c r="N79" s="1">
-        <v>672778.83</v>
+        <v>508831.4</v>
       </c>
       <c r="O79" s="1">
-        <v>0.75</v>
+        <v>0.56</v>
       </c>
       <c r="P79">
         <v>1</v>
       </c>
     </row>
     <row r="80" spans="1:16">
       <c r="A80" t="s">
         <v>183</v>
       </c>
       <c r="B80" t="s">
         <v>184</v>
       </c>
       <c r="C80" s="1">
-        <v>52602.0</v>
+        <v>6744.0</v>
       </c>
       <c r="D80" s="1">
-        <v>19.365</v>
+        <v>56.82</v>
       </c>
       <c r="E80" s="1">
-        <v>10.438385422607</v>
+        <v>42.161423487545</v>
       </c>
       <c r="F80" t="s">
         <v>7</v>
       </c>
       <c r="G80">
         <v>1.0</v>
       </c>
       <c r="H80" s="1">
-        <v>549079.95</v>
+        <v>284336.64</v>
       </c>
       <c r="I80" s="1">
-        <v>469557.78</v>
+        <v>98857.44</v>
       </c>
       <c r="J80" s="1">
-        <v>85.517196539411</v>
+        <v>34.76774572563</v>
       </c>
       <c r="K80">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>0.6</v>
+      </c>
+      <c r="L80" t="s">
+        <v>185</v>
       </c>
       <c r="M80" s="1">
-        <v>1018637.73</v>
+        <v>383194.08</v>
       </c>
       <c r="N80" s="1">
-        <v>1018637.73</v>
+        <v>387229.45</v>
       </c>
       <c r="O80" s="1">
-        <v>1.14</v>
+        <v>0.43</v>
       </c>
       <c r="P80">
         <v>1</v>
       </c>
     </row>
     <row r="81" spans="1:16">
       <c r="A81" t="s">
-        <v>185</v>
+        <v>186</v>
       </c>
       <c r="B81" t="s">
-        <v>186</v>
+        <v>187</v>
       </c>
       <c r="C81" s="1">
-        <v>5500.0</v>
+        <v>23395.0</v>
       </c>
       <c r="D81" s="1">
-        <v>86.18</v>
+        <v>45.825</v>
       </c>
       <c r="E81" s="1">
-        <v>78.047007272727</v>
+        <v>26.30677922633</v>
       </c>
       <c r="F81" t="s">
         <v>7</v>
       </c>
       <c r="G81">
         <v>1.0</v>
       </c>
       <c r="H81" s="1">
-        <v>429258.54</v>
+        <v>615447.1</v>
       </c>
       <c r="I81" s="1">
-        <v>44731.46</v>
+        <v>456628.78</v>
       </c>
       <c r="J81" s="1">
-        <v>10.42063368151</v>
+        <v>74.194643211415</v>
       </c>
       <c r="K81">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>0.16</v>
+      </c>
+      <c r="L81" t="s">
+        <v>188</v>
       </c>
       <c r="M81" s="1">
-        <v>473990.0</v>
+        <v>1072075.88</v>
       </c>
       <c r="N81" s="1">
-        <v>473990.0</v>
+        <v>1075856.35</v>
       </c>
       <c r="O81" s="1">
-        <v>0.53</v>
+        <v>1.18</v>
       </c>
       <c r="P81">
         <v>1</v>
       </c>
     </row>
     <row r="82" spans="1:16">
       <c r="A82" t="s">
+        <v>186</v>
+      </c>
+      <c r="B82" t="s">
         <v>187</v>
       </c>
-      <c r="B82" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C82" s="1">
-        <v>6744.0</v>
+        <v>15285.0</v>
       </c>
       <c r="D82" s="1">
-        <v>57.14</v>
+        <v>45.825</v>
       </c>
       <c r="E82" s="1">
-        <v>42.161423487545</v>
+        <v>34.734741903827</v>
       </c>
       <c r="F82" t="s">
         <v>7</v>
       </c>
       <c r="G82">
         <v>1.0</v>
       </c>
       <c r="H82" s="1">
-        <v>284336.64</v>
+        <v>530920.53</v>
       </c>
       <c r="I82" s="1">
-        <v>101015.52</v>
+        <v>169514.6</v>
       </c>
       <c r="J82" s="1">
-        <v>35.526733381952</v>
+        <v>31.928431925584</v>
       </c>
       <c r="K82">
-        <v>0.6</v>
+        <v>0.17</v>
       </c>
       <c r="L82" t="s">
         <v>189</v>
       </c>
       <c r="M82" s="1">
-        <v>385352.16</v>
+        <v>700435.13</v>
       </c>
       <c r="N82" s="1">
-        <v>389387.53</v>
+        <v>703020.55</v>
       </c>
       <c r="O82" s="1">
-        <v>0.44</v>
+        <v>0.77</v>
       </c>
       <c r="P82">
         <v>1</v>
       </c>
     </row>
     <row r="83" spans="1:16">
       <c r="A83" t="s">
         <v>190</v>
       </c>
       <c r="B83" t="s">
         <v>191</v>
       </c>
       <c r="C83" s="1">
-        <v>15285.0</v>
+        <v>34885.0</v>
       </c>
       <c r="D83" s="1">
-        <v>42.035</v>
+        <v>24.63</v>
       </c>
       <c r="E83" s="1">
-        <v>34.734741903827</v>
+        <v>12.137261860398</v>
       </c>
       <c r="F83" t="s">
         <v>7</v>
       </c>
       <c r="G83">
         <v>1.0</v>
       </c>
       <c r="H83" s="1">
-        <v>530920.53</v>
+        <v>423408.38</v>
       </c>
       <c r="I83" s="1">
-        <v>111584.45</v>
+        <v>435809.17</v>
       </c>
       <c r="J83" s="1">
-        <v>21.017166166093</v>
+        <v>102.92880126747</v>
       </c>
       <c r="K83">
-        <v>0.13</v>
-[...2 lines deleted...]
-        <v>192</v>
+        <v>0.0</v>
+      </c>
+      <c r="L83">
+        <v>0.0</v>
       </c>
       <c r="M83" s="1">
-        <v>642504.98</v>
+        <v>859217.55</v>
       </c>
       <c r="N83" s="1">
-        <v>644481.87</v>
+        <v>859217.55</v>
       </c>
       <c r="O83" s="1">
-        <v>0.72</v>
+        <v>0.94</v>
       </c>
       <c r="P83">
         <v>1</v>
       </c>
     </row>
     <row r="84" spans="1:16">
       <c r="A84" t="s">
-        <v>190</v>
+        <v>192</v>
       </c>
       <c r="B84" t="s">
-        <v>191</v>
+        <v>193</v>
       </c>
       <c r="C84" s="1">
-        <v>23395.0</v>
+        <v>182781.0</v>
       </c>
       <c r="D84" s="1">
-        <v>42.035</v>
+        <v>5.835</v>
       </c>
       <c r="E84" s="1">
-        <v>26.30677922633</v>
+        <v>2.4484739661124</v>
       </c>
       <c r="F84" t="s">
         <v>7</v>
       </c>
       <c r="G84">
         <v>1.0</v>
       </c>
       <c r="H84" s="1">
-        <v>615447.1</v>
+        <v>447534.52</v>
       </c>
       <c r="I84" s="1">
-        <v>367961.73</v>
+        <v>618992.62</v>
       </c>
       <c r="J84" s="1">
-        <v>59.787710430352</v>
+        <v>138.31170386588</v>
       </c>
       <c r="K84">
-        <v>0.12</v>
-[...2 lines deleted...]
-        <v>193</v>
+        <v>0.0</v>
+      </c>
+      <c r="L84">
+        <v>0.0</v>
       </c>
       <c r="M84" s="1">
-        <v>983408.83</v>
+        <v>1066527.14</v>
       </c>
       <c r="N84" s="1">
-        <v>986257.89</v>
+        <v>1066527.14</v>
       </c>
       <c r="O84" s="1">
-        <v>1.1</v>
+        <v>1.17</v>
       </c>
       <c r="P84">
         <v>1</v>
       </c>
     </row>
     <row r="85" spans="1:16">
       <c r="A85" t="s">
         <v>194</v>
       </c>
       <c r="B85" t="s">
         <v>195</v>
       </c>
       <c r="C85" s="1">
-        <v>34885.0</v>
+        <v>13177.0</v>
       </c>
       <c r="D85" s="1">
-        <v>25.345</v>
+        <v>34.46</v>
       </c>
       <c r="E85" s="1">
-        <v>12.137261860398</v>
+        <v>39.006635045913</v>
       </c>
       <c r="F85" t="s">
         <v>7</v>
       </c>
       <c r="G85">
         <v>1.0</v>
       </c>
       <c r="H85" s="1">
-        <v>423408.38</v>
+        <v>513990.43</v>
       </c>
       <c r="I85" s="1">
-        <v>460751.95</v>
+        <v>-59911.01</v>
       </c>
       <c r="J85" s="1">
-        <v>108.81975222125</v>
+        <v>-11.656055541735</v>
       </c>
       <c r="K85">
         <v>0.0</v>
       </c>
       <c r="L85">
         <v>0.0</v>
       </c>
       <c r="M85" s="1">
-        <v>884160.33</v>
+        <v>454079.42</v>
       </c>
       <c r="N85" s="1">
-        <v>884160.33</v>
+        <v>454079.42</v>
       </c>
       <c r="O85" s="1">
-        <v>0.99</v>
+        <v>0.5</v>
       </c>
       <c r="P85">
         <v>1</v>
       </c>
     </row>
     <row r="86" spans="1:16">
       <c r="A86" t="s">
         <v>196</v>
       </c>
       <c r="B86" t="s">
         <v>197</v>
       </c>
       <c r="C86" s="1">
-        <v>194772.0</v>
+        <v>14502.0</v>
       </c>
       <c r="D86" s="1">
-        <v>5.966</v>
+        <v>67.3</v>
       </c>
       <c r="E86" s="1">
-        <v>2.448473959296</v>
+        <v>44.812422424493</v>
       </c>
       <c r="F86" t="s">
         <v>7</v>
       </c>
       <c r="G86">
         <v>1.0</v>
       </c>
       <c r="H86" s="1">
-        <v>476894.17</v>
+        <v>649869.75</v>
       </c>
       <c r="I86" s="1">
-        <v>685115.58</v>
+        <v>326114.85</v>
       </c>
       <c r="J86" s="1">
-        <v>143.66197431183</v>
+        <v>50.181570999419</v>
       </c>
       <c r="K86">
         <v>0.0</v>
       </c>
       <c r="L86">
         <v>0.0</v>
       </c>
       <c r="M86" s="1">
-        <v>1162009.75</v>
+        <v>975984.6</v>
       </c>
       <c r="N86" s="1">
-        <v>1162009.75</v>
+        <v>975984.6</v>
       </c>
       <c r="O86" s="1">
-        <v>1.3</v>
+        <v>1.07</v>
       </c>
       <c r="P86">
         <v>1</v>
       </c>
     </row>
     <row r="87" spans="1:16">
       <c r="A87" t="s">
         <v>198</v>
       </c>
       <c r="B87" t="s">
         <v>199</v>
       </c>
       <c r="C87" s="1">
-        <v>12490.0</v>
+        <v>3229.0</v>
       </c>
       <c r="D87" s="1">
-        <v>33.02</v>
+        <v>111.5</v>
       </c>
       <c r="E87" s="1">
-        <v>39.262889511609</v>
+        <v>101.72289253639</v>
       </c>
       <c r="F87" t="s">
         <v>7</v>
       </c>
       <c r="G87">
         <v>1.0</v>
       </c>
       <c r="H87" s="1">
-        <v>490393.49</v>
+        <v>328463.22</v>
       </c>
       <c r="I87" s="1">
-        <v>-77973.69</v>
+        <v>31570.28</v>
       </c>
       <c r="J87" s="1">
-        <v>-15.900229425966</v>
+        <v>9.6115114502013</v>
       </c>
       <c r="K87">
         <v>0.0</v>
       </c>
       <c r="L87">
         <v>0.0</v>
       </c>
       <c r="M87" s="1">
-        <v>412419.8</v>
+        <v>360033.5</v>
       </c>
       <c r="N87" s="1">
-        <v>412419.8</v>
+        <v>360033.5</v>
       </c>
       <c r="O87" s="1">
-        <v>0.46</v>
+        <v>0.4</v>
       </c>
       <c r="P87">
         <v>1</v>
       </c>
     </row>
     <row r="88" spans="1:16">
       <c r="A88" t="s">
         <v>200</v>
       </c>
       <c r="B88" t="s">
         <v>201</v>
       </c>
       <c r="C88" s="1">
-        <v>13956.0</v>
+        <v>3286.0</v>
       </c>
       <c r="D88" s="1">
-        <v>65.1</v>
+        <v>89.25</v>
       </c>
       <c r="E88" s="1">
-        <v>44.134907566638</v>
+        <v>70.267045039562</v>
       </c>
       <c r="F88" t="s">
         <v>7</v>
       </c>
       <c r="G88">
         <v>1.0</v>
       </c>
       <c r="H88" s="1">
-        <v>615946.77</v>
+        <v>230897.51</v>
       </c>
       <c r="I88" s="1">
-        <v>292588.83</v>
+        <v>62377.99</v>
       </c>
       <c r="J88" s="1">
-        <v>47.502291472362</v>
+        <v>27.015445077775</v>
       </c>
       <c r="K88">
         <v>0.0</v>
       </c>
       <c r="L88">
         <v>0.0</v>
       </c>
       <c r="M88" s="1">
-        <v>908535.6</v>
+        <v>293275.5</v>
       </c>
       <c r="N88" s="1">
-        <v>908535.6</v>
+        <v>293275.5</v>
       </c>
       <c r="O88" s="1">
-        <v>1.02</v>
+        <v>0.32</v>
       </c>
       <c r="P88">
         <v>1</v>
       </c>
     </row>
     <row r="89" spans="1:16">
       <c r="A89" t="s">
         <v>202</v>
       </c>
       <c r="B89" t="s">
         <v>203</v>
       </c>
       <c r="C89" s="1">
-        <v>2071.0</v>
+        <v>67932.0</v>
       </c>
       <c r="D89" s="1">
-        <v>106.8</v>
+        <v>4.801</v>
       </c>
       <c r="E89" s="1">
-        <v>99.395852245292</v>
+        <v>3.1388160219043</v>
       </c>
       <c r="F89" t="s">
         <v>7</v>
       </c>
       <c r="G89">
         <v>1.0</v>
       </c>
       <c r="H89" s="1">
-        <v>205848.81</v>
+        <v>213226.05</v>
       </c>
       <c r="I89" s="1">
-        <v>15333.99</v>
+        <v>112915.48</v>
       </c>
       <c r="J89" s="1">
-        <v>7.449151637068</v>
+        <v>52.955762206353</v>
       </c>
       <c r="K89">
         <v>0.0</v>
       </c>
       <c r="L89">
         <v>0.0</v>
       </c>
       <c r="M89" s="1">
-        <v>221182.8</v>
+        <v>326141.53</v>
       </c>
       <c r="N89" s="1">
-        <v>221182.8</v>
+        <v>326141.53</v>
       </c>
       <c r="O89" s="1">
-        <v>0.25</v>
+        <v>0.36</v>
       </c>
       <c r="P89">
         <v>1</v>
       </c>
     </row>
     <row r="90" spans="1:16">
       <c r="A90" t="s">
         <v>204</v>
       </c>
       <c r="B90" t="s">
         <v>205</v>
       </c>
       <c r="C90" s="1">
-        <v>3286.0</v>
+        <v>4869.0</v>
       </c>
       <c r="D90" s="1">
-        <v>70.1</v>
+        <v>178.24</v>
       </c>
       <c r="E90" s="1">
-        <v>70.267045039562</v>
+        <v>134.29285068803</v>
       </c>
       <c r="F90" t="s">
         <v>7</v>
       </c>
       <c r="G90">
         <v>1.0</v>
       </c>
       <c r="H90" s="1">
-        <v>230897.51</v>
+        <v>653871.89</v>
       </c>
       <c r="I90" s="1">
-        <v>-548.91</v>
+        <v>213978.67</v>
       </c>
       <c r="J90" s="1">
-        <v>-0.23772885207814</v>
+        <v>32.724861440366</v>
       </c>
       <c r="K90">
         <v>0.0</v>
       </c>
       <c r="L90">
         <v>0.0</v>
       </c>
       <c r="M90" s="1">
-        <v>230348.6</v>
+        <v>867850.56</v>
       </c>
       <c r="N90" s="1">
-        <v>230348.6</v>
+        <v>867850.56</v>
       </c>
       <c r="O90" s="1">
-        <v>0.26</v>
+        <v>0.95</v>
       </c>
       <c r="P90">
         <v>1</v>
       </c>
     </row>
     <row r="91" spans="1:16">
       <c r="A91" t="s">
-        <v>206</v>
+        <v>204</v>
       </c>
       <c r="B91" t="s">
-        <v>207</v>
+        <v>205</v>
       </c>
       <c r="C91" s="1">
-        <v>97141.0</v>
+        <v>5247.0</v>
       </c>
       <c r="D91" s="1">
-        <v>4.477</v>
+        <v>178.24</v>
       </c>
       <c r="E91" s="1">
-        <v>3.1388160508951</v>
+        <v>127.64381170193</v>
       </c>
       <c r="F91" t="s">
         <v>7</v>
       </c>
       <c r="G91">
         <v>1.0</v>
       </c>
       <c r="H91" s="1">
-        <v>304907.73</v>
+        <v>669747.08</v>
       </c>
       <c r="I91" s="1">
-        <v>129992.53</v>
+        <v>265478.2</v>
       </c>
       <c r="J91" s="1">
-        <v>42.633399290992</v>
+        <v>39.638575206629</v>
       </c>
       <c r="K91">
         <v>0.0</v>
       </c>
       <c r="L91">
         <v>0.0</v>
       </c>
       <c r="M91" s="1">
-        <v>434900.26</v>
+        <v>935225.28</v>
       </c>
       <c r="N91" s="1">
-        <v>434900.26</v>
+        <v>935225.28</v>
       </c>
       <c r="O91" s="1">
-        <v>0.49</v>
+        <v>1.03</v>
       </c>
       <c r="P91">
         <v>1</v>
       </c>
     </row>
     <row r="92" spans="1:16">
       <c r="A92" t="s">
-        <v>208</v>
+        <v>206</v>
       </c>
       <c r="B92" t="s">
-        <v>209</v>
+        <v>207</v>
       </c>
       <c r="C92" s="1">
-        <v>4796.0</v>
+        <v>15195.0</v>
       </c>
       <c r="D92" s="1">
-        <v>167.74</v>
+        <v>19.34</v>
       </c>
       <c r="E92" s="1">
-        <v>123.78246663887</v>
+        <v>26.191000329056</v>
       </c>
       <c r="F92" t="s">
         <v>7</v>
       </c>
       <c r="G92">
         <v>1.0</v>
       </c>
       <c r="H92" s="1">
-        <v>593660.71</v>
+        <v>397972.25</v>
       </c>
       <c r="I92" s="1">
-        <v>210820.33</v>
+        <v>-104100.95</v>
       </c>
       <c r="J92" s="1">
-        <v>35.511922289754</v>
+        <v>-26.157841407284</v>
       </c>
       <c r="K92">
         <v>0.0</v>
       </c>
       <c r="L92">
         <v>0.0</v>
       </c>
       <c r="M92" s="1">
-        <v>804481.04</v>
+        <v>293871.3</v>
       </c>
       <c r="N92" s="1">
-        <v>804481.04</v>
+        <v>293871.3</v>
       </c>
       <c r="O92" s="1">
-        <v>0.9</v>
+        <v>0.32</v>
       </c>
       <c r="P92">
         <v>1</v>
       </c>
     </row>
     <row r="93" spans="1:16">
       <c r="A93" t="s">
         <v>208</v>
       </c>
       <c r="B93" t="s">
         <v>209</v>
       </c>
       <c r="C93" s="1">
-        <v>4869.0</v>
+        <v>6050.0</v>
       </c>
       <c r="D93" s="1">
-        <v>167.74</v>
+        <v>153.85</v>
       </c>
       <c r="E93" s="1">
-        <v>134.29285068803</v>
+        <v>63.192011570248</v>
       </c>
       <c r="F93" t="s">
         <v>7</v>
       </c>
       <c r="G93">
         <v>1.0</v>
       </c>
       <c r="H93" s="1">
-        <v>653871.89</v>
+        <v>382311.67</v>
       </c>
       <c r="I93" s="1">
-        <v>162854.17</v>
+        <v>548480.83</v>
       </c>
       <c r="J93" s="1">
-        <v>24.906128018441</v>
+        <v>143.46431800002</v>
       </c>
       <c r="K93">
         <v>0.0</v>
       </c>
       <c r="L93">
         <v>0.0</v>
       </c>
       <c r="M93" s="1">
-        <v>816726.06</v>
+        <v>930792.5</v>
       </c>
       <c r="N93" s="1">
-        <v>816726.06</v>
+        <v>930792.5</v>
       </c>
       <c r="O93" s="1">
-        <v>0.91</v>
+        <v>1.02</v>
       </c>
       <c r="P93">
         <v>1</v>
       </c>
     </row>
     <row r="94" spans="1:16">
       <c r="A94" t="s">
-        <v>210</v>
+        <v>208</v>
       </c>
       <c r="B94" t="s">
-        <v>211</v>
+        <v>209</v>
       </c>
       <c r="C94" s="1">
-        <v>12622.0</v>
+        <v>2190.0</v>
       </c>
       <c r="D94" s="1">
-        <v>22.45</v>
+        <v>153.85</v>
       </c>
       <c r="E94" s="1">
-        <v>27.150278878149</v>
+        <v>108.17011872146</v>
       </c>
       <c r="F94" t="s">
         <v>7</v>
       </c>
       <c r="G94">
         <v>1.0</v>
       </c>
       <c r="H94" s="1">
-        <v>342690.82</v>
+        <v>236892.56</v>
       </c>
       <c r="I94" s="1">
-        <v>-59326.92</v>
+        <v>100038.94</v>
       </c>
       <c r="J94" s="1">
-        <v>-17.312083235845</v>
+        <v>42.229667322604</v>
       </c>
       <c r="K94">
         <v>0.0</v>
       </c>
       <c r="L94">
         <v>0.0</v>
       </c>
       <c r="M94" s="1">
-        <v>283363.9</v>
+        <v>336931.5</v>
       </c>
       <c r="N94" s="1">
-        <v>283363.9</v>
+        <v>336931.5</v>
       </c>
       <c r="O94" s="1">
-        <v>0.32</v>
+        <v>0.37</v>
       </c>
       <c r="P94">
         <v>1</v>
       </c>
     </row>
     <row r="95" spans="1:16">
       <c r="A95" t="s">
-        <v>212</v>
+        <v>210</v>
       </c>
       <c r="B95" t="s">
-        <v>213</v>
+        <v>211</v>
       </c>
       <c r="C95" s="1">
-        <v>2521.0</v>
+        <v>770.0</v>
       </c>
       <c r="D95" s="1">
-        <v>140.85</v>
+        <v>536.2</v>
       </c>
       <c r="E95" s="1">
-        <v>108.1701190004</v>
+        <v>568.81764935065</v>
       </c>
       <c r="F95" t="s">
-        <v>7</v>
+        <v>164</v>
       </c>
       <c r="G95">
-        <v>1.0</v>
+        <v>0.91</v>
       </c>
       <c r="H95" s="1">
-        <v>272696.87</v>
+        <v>432275.1</v>
       </c>
       <c r="I95" s="1">
-        <v>82385.98</v>
+        <v>22423.27</v>
       </c>
       <c r="J95" s="1">
-        <v>30.211560550732</v>
+        <v>5.1872684778744</v>
       </c>
       <c r="K95">
         <v>0.0</v>
       </c>
       <c r="L95">
         <v>0.0</v>
       </c>
       <c r="M95" s="1">
-        <v>355082.85</v>
+        <v>454698.37</v>
       </c>
       <c r="N95" s="1">
-        <v>355082.85</v>
+        <v>454698.37</v>
       </c>
       <c r="O95" s="1">
-        <v>0.4</v>
+        <v>0.5</v>
       </c>
       <c r="P95">
         <v>1</v>
       </c>
     </row>
     <row r="96" spans="1:16">
       <c r="A96" t="s">
         <v>212</v>
       </c>
       <c r="B96" t="s">
         <v>213</v>
       </c>
       <c r="C96" s="1">
-        <v>6050.0</v>
+        <v>2044.0</v>
       </c>
       <c r="D96" s="1">
-        <v>140.85</v>
+        <v>397.4</v>
       </c>
       <c r="E96" s="1">
-        <v>63.192011570248</v>
+        <v>327.52179060665</v>
       </c>
       <c r="F96" t="s">
         <v>7</v>
       </c>
       <c r="G96">
         <v>1.0</v>
       </c>
       <c r="H96" s="1">
-        <v>382311.67</v>
+        <v>669454.54</v>
       </c>
       <c r="I96" s="1">
-        <v>469830.83</v>
+        <v>142831.06</v>
       </c>
       <c r="J96" s="1">
-        <v>122.89209743454</v>
+        <v>21.335438250968</v>
       </c>
       <c r="K96">
         <v>0.0</v>
       </c>
       <c r="L96">
         <v>0.0</v>
       </c>
       <c r="M96" s="1">
-        <v>852142.5</v>
+        <v>812285.6</v>
       </c>
       <c r="N96" s="1">
-        <v>852142.5</v>
+        <v>812285.6</v>
       </c>
       <c r="O96" s="1">
-        <v>0.95</v>
+        <v>0.89</v>
       </c>
       <c r="P96">
         <v>1</v>
       </c>
     </row>
     <row r="97" spans="1:16">
       <c r="A97" t="s">
-        <v>214</v>
+        <v>212</v>
       </c>
       <c r="B97" t="s">
-        <v>215</v>
+        <v>213</v>
       </c>
       <c r="C97" s="1">
-        <v>770.0</v>
+        <v>1540.0</v>
       </c>
       <c r="D97" s="1">
-        <v>517.2</v>
+        <v>397.4</v>
       </c>
       <c r="E97" s="1">
-        <v>568.81764935065</v>
+        <v>276.94614935065</v>
       </c>
       <c r="F97" t="s">
-        <v>170</v>
+        <v>7</v>
       </c>
       <c r="G97">
-        <v>0.92</v>
+        <v>1.0</v>
       </c>
       <c r="H97" s="1">
-        <v>432275.1</v>
+        <v>426497.07</v>
       </c>
       <c r="I97" s="1">
-        <v>2343.55</v>
+        <v>185498.93</v>
       </c>
       <c r="J97" s="1">
-        <v>0.54214318613309</v>
+        <v>43.49360008499</v>
       </c>
       <c r="K97">
         <v>0.0</v>
       </c>
       <c r="L97">
         <v>0.0</v>
       </c>
       <c r="M97" s="1">
-        <v>434618.65</v>
+        <v>611996.0</v>
       </c>
       <c r="N97" s="1">
-        <v>434618.65</v>
+        <v>611996.0</v>
       </c>
       <c r="O97" s="1">
-        <v>0.49</v>
+        <v>0.67</v>
       </c>
       <c r="P97">
         <v>1</v>
       </c>
     </row>
     <row r="98" spans="1:16">
       <c r="A98" t="s">
-        <v>216</v>
+        <v>214</v>
       </c>
       <c r="B98" t="s">
-        <v>217</v>
+        <v>215</v>
       </c>
       <c r="C98" s="1">
-        <v>1540.0</v>
+        <v>1909.0</v>
       </c>
       <c r="D98" s="1">
-        <v>394.05</v>
+        <v>544.1</v>
       </c>
       <c r="E98" s="1">
-        <v>276.94614935065</v>
+        <v>626.37567836564</v>
       </c>
       <c r="F98" t="s">
         <v>7</v>
       </c>
       <c r="G98">
         <v>1.0</v>
       </c>
       <c r="H98" s="1">
-        <v>426497.07</v>
+        <v>1195751.17</v>
       </c>
       <c r="I98" s="1">
-        <v>180339.93</v>
+        <v>-157064.27</v>
       </c>
       <c r="J98" s="1">
-        <v>42.283978644918</v>
+        <v>-13.135196848689</v>
       </c>
       <c r="K98">
         <v>0.0</v>
       </c>
       <c r="L98">
         <v>0.0</v>
       </c>
       <c r="M98" s="1">
-        <v>606837.0</v>
+        <v>1038686.9</v>
       </c>
       <c r="N98" s="1">
-        <v>606837.0</v>
+        <v>1038686.9</v>
       </c>
       <c r="O98" s="1">
-        <v>0.68</v>
+        <v>1.14</v>
       </c>
       <c r="P98">
         <v>1</v>
       </c>
     </row>
     <row r="99" spans="1:16">
       <c r="A99" t="s">
-        <v>216</v>
+        <v>214</v>
       </c>
       <c r="B99" t="s">
-        <v>217</v>
+        <v>215</v>
       </c>
       <c r="C99" s="1">
-        <v>1436.0</v>
+        <v>1240.0</v>
       </c>
       <c r="D99" s="1">
-        <v>394.05</v>
+        <v>544.1</v>
       </c>
       <c r="E99" s="1">
-        <v>298.01889275766</v>
+        <v>485.56191935484</v>
       </c>
       <c r="F99" t="s">
         <v>7</v>
       </c>
       <c r="G99">
         <v>1.0</v>
       </c>
       <c r="H99" s="1">
-        <v>427955.13</v>
+        <v>602096.78</v>
       </c>
       <c r="I99" s="1">
-        <v>137900.67</v>
+        <v>72587.22</v>
       </c>
       <c r="J99" s="1">
-        <v>32.223160872029</v>
+        <v>12.055739610499</v>
       </c>
       <c r="K99">
         <v>0.0</v>
       </c>
       <c r="L99">
         <v>0.0</v>
       </c>
       <c r="M99" s="1">
-        <v>565855.8</v>
+        <v>674684.0</v>
       </c>
       <c r="N99" s="1">
-        <v>565855.8</v>
+        <v>674684.0</v>
       </c>
       <c r="O99" s="1">
-        <v>0.63</v>
+        <v>0.74</v>
       </c>
       <c r="P99">
         <v>1</v>
       </c>
     </row>
     <row r="100" spans="1:16">
       <c r="A100" t="s">
-        <v>218</v>
+        <v>216</v>
       </c>
       <c r="B100" t="s">
-        <v>219</v>
+        <v>217</v>
       </c>
       <c r="C100" s="1">
-        <v>1240.0</v>
+        <v>208821.0</v>
       </c>
       <c r="D100" s="1">
-        <v>536.2</v>
+        <v>1.366</v>
       </c>
       <c r="E100" s="1">
-        <v>485.56191935484</v>
+        <v>1.6578395850992</v>
       </c>
       <c r="F100" t="s">
-        <v>7</v>
+        <v>67</v>
       </c>
       <c r="G100">
-        <v>1.0</v>
+        <v>0.88</v>
       </c>
       <c r="H100" s="1">
-        <v>602096.78</v>
+        <v>400880.32</v>
       </c>
       <c r="I100" s="1">
-        <v>62791.22</v>
+        <v>-76069.89</v>
       </c>
       <c r="J100" s="1">
-        <v>10.428758645745</v>
+        <v>-18.975710755769</v>
       </c>
       <c r="K100">
         <v>0.0</v>
       </c>
       <c r="L100">
         <v>0.0</v>
       </c>
       <c r="M100" s="1">
-        <v>664888.0</v>
+        <v>324810.43</v>
       </c>
       <c r="N100" s="1">
-        <v>664888.0</v>
+        <v>324810.43</v>
       </c>
       <c r="O100" s="1">
-        <v>0.74</v>
+        <v>0.36</v>
       </c>
       <c r="P100">
         <v>1</v>
       </c>
     </row>
     <row r="101" spans="1:16">
       <c r="A101" t="s">
         <v>218</v>
       </c>
       <c r="B101" t="s">
         <v>219</v>
       </c>
       <c r="C101" s="1">
-        <v>1506.0</v>
+        <v>26324.0</v>
       </c>
       <c r="D101" s="1">
-        <v>536.2</v>
+        <v>17.705</v>
       </c>
       <c r="E101" s="1">
-        <v>644.70630810093</v>
+        <v>11.791996277162</v>
       </c>
       <c r="F101" t="s">
         <v>7</v>
       </c>
       <c r="G101">
         <v>1.0</v>
       </c>
       <c r="H101" s="1">
-        <v>970927.7</v>
+        <v>310412.51</v>
       </c>
       <c r="I101" s="1">
-        <v>-163410.5</v>
+        <v>155653.91</v>
       </c>
       <c r="J101" s="1">
-        <v>-16.830346894007</v>
+        <v>50.14421293781</v>
       </c>
       <c r="K101">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>0.06</v>
+      </c>
+      <c r="L101" t="s">
+        <v>220</v>
       </c>
       <c r="M101" s="1">
-        <v>807517.2</v>
+        <v>466066.42</v>
       </c>
       <c r="N101" s="1">
-        <v>807517.2</v>
+        <v>467566.89</v>
       </c>
       <c r="O101" s="1">
-        <v>0.9</v>
+        <v>0.51</v>
       </c>
       <c r="P101">
         <v>1</v>
       </c>
     </row>
     <row r="102" spans="1:16">
       <c r="A102" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="B102" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="C102" s="1">
-        <v>93528.0</v>
+        <v>3857.0</v>
       </c>
       <c r="D102" s="1">
-        <v>1.366</v>
+        <v>58.44</v>
       </c>
       <c r="E102" s="1">
-        <v>1.9471246043965</v>
+        <v>52.349974073114</v>
       </c>
       <c r="F102" t="s">
-        <v>67</v>
+        <v>7</v>
       </c>
       <c r="G102">
-        <v>0.87</v>
+        <v>1.0</v>
       </c>
       <c r="H102" s="1">
-        <v>212673.35</v>
+        <v>201913.85</v>
       </c>
       <c r="I102" s="1">
-        <v>-65517.0</v>
+        <v>23489.23</v>
       </c>
       <c r="J102" s="1">
-        <v>-30.80639863904</v>
+        <v>11.633293109908</v>
       </c>
       <c r="K102">
         <v>0.0</v>
       </c>
       <c r="L102">
         <v>0.0</v>
       </c>
       <c r="M102" s="1">
-        <v>147156.35</v>
+        <v>225403.08</v>
       </c>
       <c r="N102" s="1">
-        <v>147156.35</v>
+        <v>225403.08</v>
       </c>
       <c r="O102" s="1">
-        <v>0.16</v>
+        <v>0.25</v>
       </c>
       <c r="P102">
         <v>1</v>
       </c>
     </row>
     <row r="103" spans="1:16">
       <c r="A103" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="B103" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
       <c r="C103" s="1">
-        <v>2324.0</v>
+        <v>396.0</v>
       </c>
       <c r="D103" s="1">
-        <v>121.45</v>
+        <v>555.6</v>
       </c>
       <c r="E103" s="1">
-        <v>126.46484939759</v>
+        <v>232.92426767677</v>
       </c>
       <c r="F103" t="s">
         <v>7</v>
       </c>
       <c r="G103">
         <v>1.0</v>
       </c>
       <c r="H103" s="1">
-        <v>293904.31</v>
+        <v>92238.01</v>
       </c>
       <c r="I103" s="1">
-        <v>-11654.51</v>
+        <v>127779.59</v>
       </c>
       <c r="J103" s="1">
-        <v>-3.9654096940599</v>
+        <v>138.53246617094</v>
       </c>
       <c r="K103">
-        <v>1.16</v>
+        <v>14.06</v>
       </c>
       <c r="L103" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
       <c r="M103" s="1">
-        <v>282249.8</v>
+        <v>220017.6</v>
       </c>
       <c r="N103" s="1">
-        <v>284949.75</v>
+        <v>225585.67</v>
       </c>
       <c r="O103" s="1">
-        <v>0.32</v>
+        <v>0.25</v>
       </c>
       <c r="P103">
         <v>1</v>
       </c>
     </row>
     <row r="104" spans="1:16">
       <c r="A104" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="B104" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="C104" s="1">
-        <v>26324.0</v>
+        <v>5025.0</v>
       </c>
       <c r="D104" s="1">
-        <v>16.965</v>
+        <v>67.8</v>
       </c>
       <c r="E104" s="1">
-        <v>11.791996277162</v>
+        <v>94.331723383085</v>
       </c>
       <c r="F104" t="s">
         <v>7</v>
       </c>
       <c r="G104">
         <v>1.0</v>
       </c>
       <c r="H104" s="1">
-        <v>310412.51</v>
+        <v>474016.91</v>
       </c>
       <c r="I104" s="1">
-        <v>136174.15</v>
+        <v>-133321.91</v>
       </c>
       <c r="J104" s="1">
-        <v>43.868769979664</v>
+        <v>-28.125981834699</v>
       </c>
       <c r="K104">
-        <v>0.06</v>
-[...2 lines deleted...]
-        <v>227</v>
+        <v>0.0</v>
+      </c>
+      <c r="L104">
+        <v>0.0</v>
       </c>
       <c r="M104" s="1">
-        <v>446586.66</v>
+        <v>340695.0</v>
       </c>
       <c r="N104" s="1">
-        <v>448087.13</v>
+        <v>340695.0</v>
       </c>
       <c r="O104" s="1">
-        <v>0.5</v>
+        <v>0.37</v>
       </c>
       <c r="P104">
         <v>1</v>
       </c>
     </row>
     <row r="105" spans="1:16">
       <c r="A105" t="s">
         <v>228</v>
       </c>
       <c r="B105" t="s">
         <v>229</v>
       </c>
       <c r="C105" s="1">
-        <v>3857.0</v>
+        <v>6405.0</v>
       </c>
       <c r="D105" s="1">
-        <v>48.36</v>
+        <v>83.98</v>
       </c>
       <c r="E105" s="1">
-        <v>52.349974073114</v>
+        <v>75.833339578454</v>
       </c>
       <c r="F105" t="s">
-        <v>7</v>
+        <v>164</v>
       </c>
       <c r="G105">
-        <v>1.0</v>
+        <v>0.91</v>
       </c>
       <c r="H105" s="1">
-        <v>201913.85</v>
+        <v>440490.89</v>
       </c>
       <c r="I105" s="1">
-        <v>-15389.33</v>
+        <v>151889.76</v>
       </c>
       <c r="J105" s="1">
-        <v>-7.6217307529919</v>
+        <v>34.481929921411</v>
       </c>
       <c r="K105">
         <v>0.0</v>
       </c>
       <c r="L105">
         <v>0.0</v>
       </c>
       <c r="M105" s="1">
-        <v>186524.52</v>
+        <v>592380.65</v>
       </c>
       <c r="N105" s="1">
-        <v>186524.52</v>
+        <v>592380.65</v>
       </c>
       <c r="O105" s="1">
-        <v>0.21</v>
+        <v>0.65</v>
       </c>
       <c r="P105">
         <v>1</v>
       </c>
     </row>
     <row r="106" spans="1:16">
       <c r="A106" t="s">
         <v>230</v>
       </c>
       <c r="B106" t="s">
         <v>231</v>
       </c>
       <c r="C106" s="1">
-        <v>823.0</v>
+        <v>39358.0</v>
       </c>
       <c r="D106" s="1">
-        <v>532.0</v>
+        <v>97.32</v>
       </c>
       <c r="E106" s="1">
-        <v>232.92427703524</v>
+        <v>101.07427740231</v>
       </c>
       <c r="F106" t="s">
-        <v>7</v>
+        <v>64</v>
       </c>
       <c r="G106">
-        <v>1.0</v>
+        <v>10.65</v>
       </c>
       <c r="H106" s="1">
-        <v>191696.68</v>
+        <v>375295.69</v>
       </c>
       <c r="I106" s="1">
-        <v>246139.32</v>
+        <v>-15741.91</v>
       </c>
       <c r="J106" s="1">
-        <v>128.40040839518</v>
+        <v>-4.1945352476603</v>
       </c>
       <c r="K106">
-        <v>6.77</v>
-[...2 lines deleted...]
-        <v>232</v>
+        <v>0.0</v>
+      </c>
+      <c r="L106">
+        <v>0.0</v>
       </c>
       <c r="M106" s="1">
-        <v>437836.0</v>
+        <v>359553.78</v>
       </c>
       <c r="N106" s="1">
-        <v>443404.07</v>
+        <v>359553.78</v>
       </c>
       <c r="O106" s="1">
-        <v>0.5</v>
+        <v>0.4</v>
       </c>
       <c r="P106">
         <v>1</v>
       </c>
     </row>
     <row r="107" spans="1:16">
       <c r="A107" t="s">
+        <v>232</v>
+      </c>
+      <c r="B107" t="s">
         <v>233</v>
       </c>
-      <c r="B107" t="s">
+      <c r="C107" s="1">
+        <v>74761.0</v>
+      </c>
+      <c r="D107" s="1">
+        <v>6.484</v>
+      </c>
+      <c r="E107" s="1">
+        <v>5.3890430839609</v>
+      </c>
+      <c r="F107" t="s">
+        <v>7</v>
+      </c>
+      <c r="G107">
+        <v>1.0</v>
+      </c>
+      <c r="H107" s="1">
+        <v>402890.25</v>
+      </c>
+      <c r="I107" s="1">
+        <v>81860.07</v>
+      </c>
+      <c r="J107" s="1">
+        <v>20.318205764473</v>
+      </c>
+      <c r="K107">
+        <v>0.18</v>
+      </c>
+      <c r="L107" t="s">
         <v>234</v>
       </c>
-      <c r="C107" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M107" s="1">
-        <v>356523.75</v>
+        <v>484750.32</v>
       </c>
       <c r="N107" s="1">
-        <v>356523.75</v>
+        <v>497890.91</v>
       </c>
       <c r="O107" s="1">
-        <v>0.4</v>
+        <v>0.55</v>
       </c>
       <c r="P107">
         <v>1</v>
       </c>
     </row>
     <row r="108" spans="1:16">
       <c r="A108" t="s">
         <v>235</v>
       </c>
       <c r="B108" t="s">
         <v>236</v>
       </c>
       <c r="C108" s="1">
-        <v>6405.0</v>
+        <v>6050.0</v>
       </c>
       <c r="D108" s="1">
-        <v>78.89</v>
+        <v>130.5</v>
       </c>
       <c r="E108" s="1">
-        <v>75.833339578454</v>
+        <v>85.498917355372</v>
       </c>
       <c r="F108" t="s">
-        <v>170</v>
+        <v>164</v>
       </c>
       <c r="G108">
-        <v>0.92</v>
+        <v>0.91</v>
       </c>
       <c r="H108" s="1">
-        <v>440490.89</v>
+        <v>536550.51</v>
       </c>
       <c r="I108" s="1">
-        <v>110951.58</v>
+        <v>332953.82</v>
       </c>
       <c r="J108" s="1">
-        <v>25.188166774573</v>
+        <v>62.054515613078</v>
       </c>
       <c r="K108">
         <v>0.0</v>
       </c>
       <c r="L108">
         <v>0.0</v>
       </c>
       <c r="M108" s="1">
-        <v>551442.47</v>
+        <v>869504.33</v>
       </c>
       <c r="N108" s="1">
-        <v>551442.47</v>
+        <v>869504.33</v>
       </c>
       <c r="O108" s="1">
-        <v>0.62</v>
+        <v>0.96</v>
       </c>
       <c r="P108">
         <v>1</v>
       </c>
     </row>
     <row r="109" spans="1:16">
       <c r="A109" t="s">
         <v>237</v>
       </c>
       <c r="B109" t="s">
         <v>238</v>
       </c>
       <c r="C109" s="1">
-        <v>26277.0</v>
+        <v>10395.0</v>
       </c>
       <c r="D109" s="1">
-        <v>5.884</v>
+        <v>237.9</v>
       </c>
       <c r="E109" s="1">
-        <v>4.1199482437112</v>
+        <v>604.24713419913</v>
       </c>
       <c r="F109" t="s">
-        <v>7</v>
+        <v>112</v>
       </c>
       <c r="G109">
-        <v>1.0</v>
+        <v>7.47</v>
       </c>
       <c r="H109" s="1">
-        <v>108259.88</v>
+        <v>842033.79</v>
       </c>
       <c r="I109" s="1">
-        <v>46353.99</v>
+        <v>-511045.29</v>
       </c>
       <c r="J109" s="1">
-        <v>42.817329928686</v>
+        <v>-60.691779364341</v>
       </c>
       <c r="K109">
-        <v>0.52</v>
+        <v>0.28</v>
       </c>
       <c r="L109" t="s">
         <v>239</v>
       </c>
       <c r="M109" s="1">
-        <v>154613.87</v>
+        <v>330988.5</v>
       </c>
       <c r="N109" s="1">
-        <v>168188.03</v>
+        <v>333932.05</v>
       </c>
       <c r="O109" s="1">
-        <v>0.19</v>
+        <v>0.37</v>
       </c>
       <c r="P109">
         <v>1</v>
       </c>
     </row>
     <row r="110" spans="1:16">
       <c r="A110" t="s">
         <v>240</v>
       </c>
       <c r="B110" t="s">
         <v>241</v>
       </c>
       <c r="C110" s="1">
-        <v>6050.0</v>
+        <v>10275.0</v>
       </c>
       <c r="D110" s="1">
-        <v>119.96</v>
+        <v>375.5</v>
       </c>
       <c r="E110" s="1">
-        <v>85.498917355372</v>
+        <v>348.24635815085</v>
       </c>
       <c r="F110" t="s">
-        <v>170</v>
+        <v>112</v>
       </c>
       <c r="G110">
-        <v>0.92</v>
+        <v>7.47</v>
       </c>
       <c r="H110" s="1">
-        <v>536550.51</v>
+        <v>480075.78</v>
       </c>
       <c r="I110" s="1">
-        <v>255496.49</v>
+        <v>36323.63</v>
       </c>
       <c r="J110" s="1">
-        <v>47.618348177509</v>
+        <v>7.5662283983583</v>
       </c>
       <c r="K110">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>0.4</v>
+      </c>
+      <c r="L110" t="s">
+        <v>242</v>
       </c>
       <c r="M110" s="1">
-        <v>792047.0</v>
+        <v>516399.41</v>
       </c>
       <c r="N110" s="1">
-        <v>792047.0</v>
+        <v>520513.32</v>
       </c>
       <c r="O110" s="1">
-        <v>0.89</v>
+        <v>0.57</v>
       </c>
       <c r="P110">
         <v>1</v>
       </c>
     </row>
     <row r="111" spans="1:16">
       <c r="A111" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="B111" t="s">
-        <v>243</v>
+        <v>244</v>
       </c>
       <c r="C111" s="1">
-        <v>10395.0</v>
+        <v>23683.0</v>
       </c>
       <c r="D111" s="1">
-        <v>295.5</v>
+        <v>26.4</v>
       </c>
       <c r="E111" s="1">
-        <v>604.24713419913</v>
+        <v>20.703307435713</v>
       </c>
       <c r="F111" t="s">
-        <v>115</v>
+        <v>67</v>
       </c>
       <c r="G111">
-        <v>7.47</v>
+        <v>0.88</v>
       </c>
       <c r="H111" s="1">
-        <v>842033.79</v>
+        <v>572823.62</v>
       </c>
       <c r="I111" s="1">
-        <v>-430733.92</v>
+        <v>139120.22</v>
       </c>
       <c r="J111" s="1">
-        <v>-51.153994663326</v>
+        <v>24.286746415939</v>
       </c>
       <c r="K111">
-        <v>0.28</v>
-[...2 lines deleted...]
-        <v>244</v>
+        <v>0.0</v>
+      </c>
+      <c r="L111">
+        <v>0.0</v>
       </c>
       <c r="M111" s="1">
-        <v>411299.87</v>
+        <v>711943.84</v>
       </c>
       <c r="N111" s="1">
-        <v>414244.66</v>
+        <v>711943.84</v>
       </c>
       <c r="O111" s="1">
-        <v>0.46</v>
+        <v>0.78</v>
       </c>
       <c r="P111">
         <v>1</v>
       </c>
     </row>
     <row r="112" spans="1:16">
       <c r="A112" t="s">
         <v>245</v>
       </c>
       <c r="B112" t="s">
         <v>246</v>
       </c>
       <c r="C112" s="1">
-        <v>10275.0</v>
+        <v>455.0</v>
       </c>
       <c r="D112" s="1">
-        <v>383.0</v>
+        <v>857.4</v>
       </c>
       <c r="E112" s="1">
-        <v>348.24635815085</v>
+        <v>959.46857142857</v>
       </c>
       <c r="F112" t="s">
-        <v>115</v>
+        <v>164</v>
       </c>
       <c r="G112">
-        <v>7.47</v>
+        <v>0.91</v>
       </c>
       <c r="H112" s="1">
-        <v>480075.78</v>
+        <v>419323.22</v>
       </c>
       <c r="I112" s="1">
-        <v>46859.4</v>
+        <v>10312.85</v>
       </c>
       <c r="J112" s="1">
-        <v>9.7608340083309</v>
+        <v>2.4594035121642</v>
       </c>
       <c r="K112">
-        <v>0.4</v>
-[...2 lines deleted...]
-        <v>247</v>
+        <v>0.0</v>
+      </c>
+      <c r="L112">
+        <v>0.0</v>
       </c>
       <c r="M112" s="1">
-        <v>526935.18</v>
+        <v>429636.07</v>
       </c>
       <c r="N112" s="1">
-        <v>531050.83</v>
+        <v>429636.07</v>
       </c>
       <c r="O112" s="1">
-        <v>0.59</v>
+        <v>0.47</v>
       </c>
       <c r="P112">
         <v>1</v>
       </c>
     </row>
     <row r="113" spans="1:16">
       <c r="A113" t="s">
+        <v>247</v>
+      </c>
+      <c r="B113" t="s">
         <v>248</v>
       </c>
-      <c r="B113" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C113" s="1">
-        <v>25452.0</v>
+        <v>31396.0</v>
       </c>
       <c r="D113" s="1">
-        <v>24.5</v>
+        <v>16.1</v>
       </c>
       <c r="E113" s="1">
-        <v>20.703307402169</v>
+        <v>19.602729328577</v>
       </c>
       <c r="F113" t="s">
-        <v>67</v>
+        <v>7</v>
       </c>
       <c r="G113">
-        <v>0.87</v>
+        <v>1.0</v>
       </c>
       <c r="H113" s="1">
-        <v>615610.64</v>
+        <v>615447.29</v>
       </c>
       <c r="I113" s="1">
-        <v>102637.71</v>
+        <v>-109971.69</v>
       </c>
       <c r="J113" s="1">
-        <v>16.672504230921</v>
+        <v>-17.868579777157</v>
       </c>
       <c r="K113">
         <v>0.0</v>
       </c>
       <c r="L113">
         <v>0.0</v>
       </c>
       <c r="M113" s="1">
-        <v>718248.35</v>
+        <v>505475.6</v>
       </c>
       <c r="N113" s="1">
-        <v>718248.35</v>
+        <v>505475.6</v>
       </c>
       <c r="O113" s="1">
-        <v>0.8</v>
+        <v>0.56</v>
       </c>
       <c r="P113">
         <v>1</v>
       </c>
     </row>
     <row r="114" spans="1:16">
       <c r="A114" t="s">
+        <v>249</v>
+      </c>
+      <c r="B114" t="s">
         <v>250</v>
       </c>
-      <c r="B114" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C114" s="1">
-        <v>455.0</v>
+        <v>433749.0</v>
       </c>
       <c r="D114" s="1">
-        <v>968.0</v>
+        <v>1.974</v>
       </c>
       <c r="E114" s="1">
-        <v>959.46857142857</v>
+        <v>1.3769785751667</v>
       </c>
       <c r="F114" t="s">
-        <v>170</v>
+        <v>67</v>
       </c>
       <c r="G114">
-        <v>0.92</v>
+        <v>0.88</v>
       </c>
       <c r="H114" s="1">
-        <v>419323.22</v>
+        <v>693594.69</v>
       </c>
       <c r="I114" s="1">
-        <v>61345.51</v>
+        <v>281374.14</v>
       </c>
       <c r="J114" s="1">
-        <v>14.629647745241</v>
+        <v>40.567516455468</v>
       </c>
       <c r="K114">
         <v>0.0</v>
       </c>
       <c r="L114">
         <v>0.0</v>
       </c>
       <c r="M114" s="1">
-        <v>480668.73</v>
+        <v>974968.83</v>
       </c>
       <c r="N114" s="1">
-        <v>480668.73</v>
+        <v>974968.83</v>
       </c>
       <c r="O114" s="1">
-        <v>0.54</v>
+        <v>1.07</v>
       </c>
       <c r="P114">
         <v>1</v>
       </c>
     </row>
     <row r="115" spans="1:16">
       <c r="A115" t="s">
+        <v>251</v>
+      </c>
+      <c r="B115" t="s">
         <v>252</v>
       </c>
-      <c r="B115" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C115" s="1">
-        <v>26665.0</v>
+        <v>8021.0</v>
       </c>
       <c r="D115" s="1">
-        <v>18.56</v>
+        <v>43.51</v>
       </c>
       <c r="E115" s="1">
-        <v>20.433680855053</v>
+        <v>37.070315422017</v>
       </c>
       <c r="F115" t="s">
         <v>7</v>
       </c>
       <c r="G115">
         <v>1.0</v>
       </c>
       <c r="H115" s="1">
-        <v>544864.1</v>
+        <v>297341.0</v>
       </c>
       <c r="I115" s="1">
-        <v>-49961.7</v>
+        <v>51652.71</v>
       </c>
       <c r="J115" s="1">
-        <v>-9.1695709076814</v>
+        <v>17.371539747294</v>
       </c>
       <c r="K115">
         <v>0.0</v>
       </c>
       <c r="L115">
         <v>0.0</v>
       </c>
       <c r="M115" s="1">
-        <v>494902.4</v>
+        <v>348993.71</v>
       </c>
       <c r="N115" s="1">
-        <v>494902.4</v>
+        <v>348993.71</v>
       </c>
       <c r="O115" s="1">
-        <v>0.55</v>
+        <v>0.38</v>
       </c>
       <c r="P115">
         <v>1</v>
       </c>
     </row>
     <row r="116" spans="1:16">
       <c r="A116" t="s">
+        <v>253</v>
+      </c>
+      <c r="B116" t="s">
         <v>254</v>
       </c>
-      <c r="B116" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C116" s="1">
-        <v>452334.0</v>
+        <v>2750.0</v>
       </c>
       <c r="D116" s="1">
-        <v>1.95</v>
+        <v>102.5</v>
       </c>
       <c r="E116" s="1">
-        <v>1.3769785600905</v>
+        <v>42.862934545455</v>
       </c>
       <c r="F116" t="s">
-        <v>67</v>
+        <v>7</v>
       </c>
       <c r="G116">
-        <v>0.87</v>
+        <v>1.0</v>
       </c>
       <c r="H116" s="1">
-        <v>723313.39</v>
+        <v>117873.07</v>
       </c>
       <c r="I116" s="1">
-        <v>292655.68</v>
+        <v>164001.93</v>
       </c>
       <c r="J116" s="1">
-        <v>40.460426150828</v>
+        <v>139.13435019551</v>
       </c>
       <c r="K116">
         <v>0.0</v>
       </c>
       <c r="L116">
         <v>0.0</v>
       </c>
       <c r="M116" s="1">
-        <v>1015969.07</v>
+        <v>281875.0</v>
       </c>
       <c r="N116" s="1">
-        <v>1015969.07</v>
+        <v>281875.0</v>
       </c>
       <c r="O116" s="1">
-        <v>1.14</v>
+        <v>0.31</v>
       </c>
       <c r="P116">
         <v>1</v>
       </c>
     </row>
     <row r="117" spans="1:16">
       <c r="A117" t="s">
+        <v>255</v>
+      </c>
+      <c r="B117" t="s">
         <v>256</v>
       </c>
-      <c r="B117" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C117" s="1">
-        <v>4492.0</v>
+        <v>30782.0</v>
       </c>
       <c r="D117" s="1">
-        <v>46.0</v>
+        <v>27.4</v>
       </c>
       <c r="E117" s="1">
-        <v>32.184323241318</v>
+        <v>16.750136443376</v>
       </c>
       <c r="F117" t="s">
         <v>7</v>
       </c>
       <c r="G117">
         <v>1.0</v>
       </c>
       <c r="H117" s="1">
-        <v>144571.98</v>
+        <v>515602.7</v>
       </c>
       <c r="I117" s="1">
-        <v>62060.02</v>
+        <v>327824.1</v>
       </c>
       <c r="J117" s="1">
-        <v>42.926727571968</v>
+        <v>63.580757044135</v>
       </c>
       <c r="K117">
         <v>0.0</v>
       </c>
       <c r="L117">
         <v>0.0</v>
       </c>
       <c r="M117" s="1">
-        <v>206632.0</v>
+        <v>843426.8</v>
       </c>
       <c r="N117" s="1">
-        <v>206632.0</v>
+        <v>843426.8</v>
       </c>
       <c r="O117" s="1">
-        <v>0.23</v>
+        <v>0.93</v>
       </c>
       <c r="P117">
         <v>1</v>
       </c>
     </row>
     <row r="118" spans="1:16">
       <c r="A118" t="s">
+        <v>257</v>
+      </c>
+      <c r="B118" t="s">
         <v>258</v>
       </c>
-      <c r="B118" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C118" s="1">
-        <v>2750.0</v>
+        <v>18720.0</v>
       </c>
       <c r="D118" s="1">
-        <v>102.95</v>
+        <v>29.42</v>
       </c>
       <c r="E118" s="1">
-        <v>42.862934545455</v>
+        <v>45.814635683761</v>
       </c>
       <c r="F118" t="s">
         <v>7</v>
       </c>
       <c r="G118">
         <v>1.0</v>
       </c>
       <c r="H118" s="1">
-        <v>117873.07</v>
+        <v>857649.98</v>
       </c>
       <c r="I118" s="1">
-        <v>165239.43</v>
+        <v>-306907.58</v>
       </c>
       <c r="J118" s="1">
-        <v>140.18420831832</v>
+        <v>-35.78471254672</v>
       </c>
       <c r="K118">
         <v>0.0</v>
       </c>
       <c r="L118">
         <v>0.0</v>
       </c>
       <c r="M118" s="1">
-        <v>283112.5</v>
+        <v>550742.4</v>
       </c>
       <c r="N118" s="1">
-        <v>283112.5</v>
+        <v>550742.4</v>
       </c>
       <c r="O118" s="1">
-        <v>0.32</v>
+        <v>0.61</v>
       </c>
       <c r="P118">
         <v>1</v>
       </c>
     </row>
     <row r="119" spans="1:16">
       <c r="A119" t="s">
+        <v>259</v>
+      </c>
+      <c r="B119" t="s">
         <v>260</v>
       </c>
-      <c r="B119" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C119" s="1">
-        <v>28526.0</v>
+        <v>5548.0</v>
       </c>
       <c r="D119" s="1">
-        <v>20.76</v>
+        <v>32.11</v>
       </c>
       <c r="E119" s="1">
-        <v>16.227387646358</v>
+        <v>36.417669430425</v>
       </c>
       <c r="F119" t="s">
         <v>7</v>
       </c>
       <c r="G119">
         <v>1.0</v>
       </c>
       <c r="H119" s="1">
-        <v>462902.46</v>
+        <v>202045.23</v>
       </c>
       <c r="I119" s="1">
-        <v>129297.3</v>
+        <v>-23898.95</v>
       </c>
       <c r="J119" s="1">
-        <v>27.931867115159</v>
+        <v>-11.82851483304</v>
       </c>
       <c r="K119">
         <v>0.0</v>
       </c>
       <c r="L119">
         <v>0.0</v>
       </c>
       <c r="M119" s="1">
-        <v>592199.76</v>
+        <v>178146.28</v>
       </c>
       <c r="N119" s="1">
-        <v>592199.76</v>
+        <v>178146.28</v>
       </c>
       <c r="O119" s="1">
-        <v>0.66</v>
+        <v>0.2</v>
       </c>
       <c r="P119">
         <v>1</v>
       </c>
     </row>
     <row r="120" spans="1:16">
       <c r="A120" t="s">
+        <v>261</v>
+      </c>
+      <c r="B120" t="s">
         <v>262</v>
       </c>
-      <c r="B120" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C120" s="1">
-        <v>18720.0</v>
+        <v>1624.0</v>
       </c>
       <c r="D120" s="1">
-        <v>25.14</v>
+        <v>340.0</v>
       </c>
       <c r="E120" s="1">
-        <v>45.814635683761</v>
+        <v>315.93599753695</v>
       </c>
       <c r="F120" t="s">
         <v>7</v>
       </c>
       <c r="G120">
         <v>1.0</v>
       </c>
       <c r="H120" s="1">
-        <v>857649.98</v>
+        <v>513080.06</v>
       </c>
       <c r="I120" s="1">
-        <v>-387029.18</v>
+        <v>39079.94</v>
       </c>
       <c r="J120" s="1">
-        <v>-45.126705418917</v>
+        <v>7.6167333417713</v>
       </c>
       <c r="K120">
         <v>0.0</v>
       </c>
       <c r="L120">
         <v>0.0</v>
       </c>
       <c r="M120" s="1">
-        <v>470620.8</v>
+        <v>552160.0</v>
       </c>
       <c r="N120" s="1">
-        <v>470620.8</v>
+        <v>552160.0</v>
       </c>
       <c r="O120" s="1">
-        <v>0.53</v>
+        <v>0.61</v>
       </c>
       <c r="P120">
         <v>1</v>
       </c>
     </row>
     <row r="121" spans="1:16">
       <c r="A121" t="s">
+        <v>263</v>
+      </c>
+      <c r="B121" t="s">
         <v>264</v>
       </c>
-      <c r="B121" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C121" s="1">
-        <v>5548.0</v>
+        <v>8960.0</v>
       </c>
       <c r="D121" s="1">
-        <v>30.87</v>
+        <v>68.02</v>
       </c>
       <c r="E121" s="1">
-        <v>36.417669430425</v>
+        <v>39.142283482143</v>
       </c>
       <c r="F121" t="s">
-        <v>7</v>
+        <v>164</v>
       </c>
       <c r="G121">
-        <v>1.0</v>
+        <v>0.91</v>
       </c>
       <c r="H121" s="1">
-        <v>202045.23</v>
+        <v>371367.01</v>
       </c>
       <c r="I121" s="1">
-        <v>-30778.47</v>
+        <v>299830.75</v>
       </c>
       <c r="J121" s="1">
-        <v>-15.233455400061</v>
+        <v>80.737045005694</v>
       </c>
       <c r="K121">
         <v>0.0</v>
       </c>
       <c r="L121">
         <v>0.0</v>
       </c>
       <c r="M121" s="1">
-        <v>171266.76</v>
+        <v>671197.76</v>
       </c>
       <c r="N121" s="1">
-        <v>171266.76</v>
+        <v>671197.76</v>
       </c>
       <c r="O121" s="1">
-        <v>0.19</v>
+        <v>0.74</v>
       </c>
       <c r="P121">
         <v>1</v>
       </c>
     </row>
     <row r="122" spans="1:16">
       <c r="A122" t="s">
+        <v>265</v>
+      </c>
+      <c r="B122" t="s">
         <v>266</v>
       </c>
-      <c r="B122" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C122" s="1">
-        <v>1261.0</v>
+        <v>9438.0</v>
       </c>
       <c r="D122" s="1">
-        <v>308.0</v>
+        <v>82.2</v>
       </c>
       <c r="E122" s="1">
-        <v>318.69160190325</v>
+        <v>92.341727060818</v>
       </c>
       <c r="F122" t="s">
         <v>7</v>
       </c>
       <c r="G122">
         <v>1.0</v>
       </c>
       <c r="H122" s="1">
-        <v>401870.11</v>
+        <v>871521.22</v>
       </c>
       <c r="I122" s="1">
-        <v>-13482.11</v>
+        <v>-95717.62</v>
       </c>
       <c r="J122" s="1">
-        <v>-3.3548426878526</v>
+        <v>-10.982821508351</v>
       </c>
       <c r="K122">
         <v>0.0</v>
       </c>
       <c r="L122">
         <v>0.0</v>
       </c>
       <c r="M122" s="1">
-        <v>388388.0</v>
+        <v>775803.6</v>
       </c>
       <c r="N122" s="1">
-        <v>388388.0</v>
+        <v>775803.6</v>
       </c>
       <c r="O122" s="1">
-        <v>0.43</v>
+        <v>0.85</v>
       </c>
       <c r="P122">
         <v>1</v>
       </c>
     </row>
     <row r="123" spans="1:16">
       <c r="A123" t="s">
+        <v>267</v>
+      </c>
+      <c r="B123" t="s">
         <v>268</v>
       </c>
-      <c r="B123" t="s">
+      <c r="C123" s="1">
+        <v>8368.0</v>
+      </c>
+      <c r="D123" s="1">
+        <v>170.96</v>
+      </c>
+      <c r="E123" s="1">
+        <v>165.93320984704</v>
+      </c>
+      <c r="F123" t="s">
+        <v>7</v>
+      </c>
+      <c r="G123">
+        <v>1.0</v>
+      </c>
+      <c r="H123" s="1">
+        <v>1388529.1</v>
+      </c>
+      <c r="I123" s="1">
+        <v>42064.18</v>
+      </c>
+      <c r="J123" s="1">
+        <v>3.0294057214933</v>
+      </c>
+      <c r="K123">
+        <v>0.5</v>
+      </c>
+      <c r="L123" t="s">
         <v>269</v>
       </c>
-      <c r="C123" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M123" s="1">
-        <v>600392.84</v>
+        <v>1430593.28</v>
       </c>
       <c r="N123" s="1">
-        <v>600392.84</v>
+        <v>1434798.68</v>
       </c>
       <c r="O123" s="1">
-        <v>0.67</v>
+        <v>1.58</v>
       </c>
       <c r="P123">
         <v>1</v>
       </c>
     </row>
     <row r="124" spans="1:16">
       <c r="A124" t="s">
+        <v>267</v>
+      </c>
+      <c r="B124" t="s">
+        <v>268</v>
+      </c>
+      <c r="C124" s="1">
+        <v>2970.0</v>
+      </c>
+      <c r="D124" s="1">
+        <v>170.96</v>
+      </c>
+      <c r="E124" s="1">
+        <v>65.312707070707</v>
+      </c>
+      <c r="F124" t="s">
+        <v>7</v>
+      </c>
+      <c r="G124">
+        <v>1.0</v>
+      </c>
+      <c r="H124" s="1">
+        <v>193978.74</v>
+      </c>
+      <c r="I124" s="1">
+        <v>313772.46</v>
+      </c>
+      <c r="J124" s="1">
+        <v>161.75610791162</v>
+      </c>
+      <c r="K124">
+        <v>0.83</v>
+      </c>
+      <c r="L124" t="s">
         <v>270</v>
       </c>
-      <c r="B124" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M124" s="1">
-        <v>758437.68</v>
+        <v>507751.2</v>
       </c>
       <c r="N124" s="1">
-        <v>758437.68</v>
+        <v>510218.83</v>
       </c>
       <c r="O124" s="1">
-        <v>0.85</v>
+        <v>0.56</v>
       </c>
       <c r="P124">
         <v>1</v>
       </c>
     </row>
     <row r="125" spans="1:16">
       <c r="A125" t="s">
+        <v>271</v>
+      </c>
+      <c r="B125" t="s">
         <v>272</v>
       </c>
-      <c r="B125" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C125" s="1">
-        <v>7978.0</v>
+        <v>5607.0</v>
       </c>
       <c r="D125" s="1">
-        <v>171.22</v>
+        <v>276.7</v>
       </c>
       <c r="E125" s="1">
-        <v>165.74537102031</v>
+        <v>144.60614588907</v>
       </c>
       <c r="F125" t="s">
         <v>7</v>
       </c>
       <c r="G125">
         <v>1.0</v>
       </c>
       <c r="H125" s="1">
-        <v>1322316.57</v>
+        <v>810806.66</v>
       </c>
       <c r="I125" s="1">
-        <v>43676.59</v>
+        <v>740650.24</v>
       </c>
       <c r="J125" s="1">
-        <v>3.3030358229573</v>
+        <v>91.347330570768</v>
       </c>
       <c r="K125">
-        <v>0.53</v>
-[...2 lines deleted...]
-        <v>274</v>
+        <v>0.0</v>
+      </c>
+      <c r="L125">
+        <v>0.0</v>
       </c>
       <c r="M125" s="1">
-        <v>1365993.16</v>
+        <v>1551456.9</v>
       </c>
       <c r="N125" s="1">
-        <v>1370198.56</v>
+        <v>1551456.9</v>
       </c>
       <c r="O125" s="1">
-        <v>1.53</v>
+        <v>1.7</v>
       </c>
       <c r="P125">
         <v>1</v>
       </c>
     </row>
     <row r="126" spans="1:16">
       <c r="A126" t="s">
+        <v>271</v>
+      </c>
+      <c r="B126" t="s">
         <v>272</v>
       </c>
-      <c r="B126" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C126" s="1">
-        <v>2970.0</v>
+        <v>4010.0</v>
       </c>
       <c r="D126" s="1">
-        <v>171.22</v>
+        <v>276.7</v>
       </c>
       <c r="E126" s="1">
-        <v>65.312707070707</v>
+        <v>105.72016708229</v>
       </c>
       <c r="F126" t="s">
         <v>7</v>
       </c>
       <c r="G126">
         <v>1.0</v>
       </c>
       <c r="H126" s="1">
-        <v>193978.74</v>
+        <v>423937.87</v>
       </c>
       <c r="I126" s="1">
-        <v>314544.66</v>
+        <v>685629.13</v>
       </c>
       <c r="J126" s="1">
-        <v>162.15419277391</v>
+        <v>161.72868208259</v>
       </c>
       <c r="K126">
-        <v>0.83</v>
-[...2 lines deleted...]
-        <v>275</v>
+        <v>0.0</v>
+      </c>
+      <c r="L126">
+        <v>0.0</v>
       </c>
       <c r="M126" s="1">
-        <v>508523.4</v>
+        <v>1109567.0</v>
       </c>
       <c r="N126" s="1">
-        <v>510991.03</v>
+        <v>1109567.0</v>
       </c>
       <c r="O126" s="1">
-        <v>0.57</v>
+        <v>1.22</v>
       </c>
       <c r="P126">
         <v>1</v>
       </c>
     </row>
     <row r="127" spans="1:16">
       <c r="A127" t="s">
-        <v>276</v>
+        <v>273</v>
       </c>
       <c r="B127" t="s">
-        <v>277</v>
+        <v>274</v>
       </c>
       <c r="C127" s="1">
-        <v>5607.0</v>
+        <v>2396.0</v>
       </c>
       <c r="D127" s="1">
-        <v>252.9</v>
+        <v>52.15</v>
       </c>
       <c r="E127" s="1">
-        <v>144.60614588907</v>
+        <v>98.584974958264</v>
       </c>
       <c r="F127" t="s">
         <v>7</v>
       </c>
       <c r="G127">
         <v>1.0</v>
       </c>
       <c r="H127" s="1">
-        <v>810806.66</v>
+        <v>236209.6</v>
       </c>
       <c r="I127" s="1">
-        <v>607203.64</v>
+        <v>-111258.2</v>
       </c>
       <c r="J127" s="1">
-        <v>74.888832314229</v>
+        <v>-47.101472590445</v>
       </c>
       <c r="K127">
         <v>0.0</v>
       </c>
       <c r="L127">
         <v>0.0</v>
       </c>
       <c r="M127" s="1">
-        <v>1418010.3</v>
+        <v>124951.4</v>
       </c>
       <c r="N127" s="1">
-        <v>1418010.3</v>
+        <v>124951.4</v>
       </c>
       <c r="O127" s="1">
-        <v>1.59</v>
+        <v>0.14</v>
       </c>
       <c r="P127">
         <v>1</v>
       </c>
     </row>
     <row r="128" spans="1:16">
       <c r="A128" t="s">
+        <v>275</v>
+      </c>
+      <c r="B128" t="s">
         <v>276</v>
       </c>
-      <c r="B128" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C128" s="1">
-        <v>4010.0</v>
+        <v>16416.0</v>
       </c>
       <c r="D128" s="1">
-        <v>252.9</v>
+        <v>27.9</v>
       </c>
       <c r="E128" s="1">
-        <v>105.72016708229</v>
+        <v>30.023207846004</v>
       </c>
       <c r="F128" t="s">
         <v>7</v>
       </c>
       <c r="G128">
         <v>1.0</v>
       </c>
       <c r="H128" s="1">
-        <v>423937.87</v>
+        <v>492860.98</v>
       </c>
       <c r="I128" s="1">
-        <v>590191.13</v>
+        <v>-34854.58</v>
       </c>
       <c r="J128" s="1">
-        <v>139.21642102886</v>
+        <v>-7.0718887098751</v>
       </c>
       <c r="K128">
         <v>0.0</v>
       </c>
       <c r="L128">
         <v>0.0</v>
       </c>
       <c r="M128" s="1">
-        <v>1014129.0</v>
+        <v>458006.4</v>
       </c>
       <c r="N128" s="1">
-        <v>1014129.0</v>
+        <v>458006.4</v>
       </c>
       <c r="O128" s="1">
-        <v>1.14</v>
+        <v>0.5</v>
       </c>
       <c r="P128">
         <v>1</v>
       </c>
     </row>
     <row r="129" spans="1:16">
       <c r="A129" t="s">
+        <v>277</v>
+      </c>
+      <c r="B129" t="s">
         <v>278</v>
       </c>
-      <c r="B129" t="s">
+      <c r="C129" s="1">
+        <v>4709.0</v>
+      </c>
+      <c r="D129" s="1">
+        <v>166.45</v>
+      </c>
+      <c r="E129" s="1">
+        <v>96.575062645997</v>
+      </c>
+      <c r="F129" t="s">
+        <v>7</v>
+      </c>
+      <c r="G129">
+        <v>1.0</v>
+      </c>
+      <c r="H129" s="1">
+        <v>454771.97</v>
+      </c>
+      <c r="I129" s="1">
+        <v>329041.08</v>
+      </c>
+      <c r="J129" s="1">
+        <v>72.352981649243</v>
+      </c>
+      <c r="K129">
+        <v>0.59</v>
+      </c>
+      <c r="L129" t="s">
         <v>279</v>
       </c>
-      <c r="C129" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M129" s="1">
-        <v>211542.8</v>
+        <v>783813.05</v>
       </c>
       <c r="N129" s="1">
-        <v>211542.8</v>
+        <v>786614.9</v>
       </c>
       <c r="O129" s="1">
-        <v>0.24</v>
+        <v>0.86</v>
       </c>
       <c r="P129">
         <v>1</v>
       </c>
     </row>
     <row r="130" spans="1:16">
       <c r="A130" t="s">
         <v>280</v>
       </c>
       <c r="B130" t="s">
         <v>281</v>
       </c>
       <c r="C130" s="1">
-        <v>14856.0</v>
+        <v>11445.0</v>
       </c>
       <c r="D130" s="1">
-        <v>31.55</v>
+        <v>42.14</v>
       </c>
       <c r="E130" s="1">
-        <v>29.939497845988</v>
+        <v>52.642768894714</v>
       </c>
       <c r="F130" t="s">
         <v>7</v>
       </c>
       <c r="G130">
         <v>1.0</v>
       </c>
       <c r="H130" s="1">
-        <v>444781.18</v>
+        <v>602496.49</v>
       </c>
       <c r="I130" s="1">
-        <v>23925.62</v>
+        <v>-120204.19</v>
       </c>
       <c r="J130" s="1">
-        <v>5.3791889306108</v>
+        <v>-19.951019133738</v>
       </c>
       <c r="K130">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>0.22</v>
+      </c>
+      <c r="L130" t="s">
+        <v>282</v>
       </c>
       <c r="M130" s="1">
-        <v>468706.8</v>
+        <v>482292.3</v>
       </c>
       <c r="N130" s="1">
-        <v>468706.8</v>
+        <v>484830.95</v>
       </c>
       <c r="O130" s="1">
-        <v>0.52</v>
+        <v>0.53</v>
       </c>
       <c r="P130">
         <v>1</v>
       </c>
     </row>
     <row r="131" spans="1:16">
       <c r="A131" t="s">
-        <v>282</v>
+        <v>280</v>
       </c>
       <c r="B131" t="s">
-        <v>283</v>
+        <v>281</v>
       </c>
       <c r="C131" s="1">
-        <v>5052.0</v>
+        <v>7640.0</v>
       </c>
       <c r="D131" s="1">
-        <v>152.0</v>
+        <v>42.14</v>
       </c>
       <c r="E131" s="1">
-        <v>96.575063341251</v>
+        <v>46.736126963351</v>
       </c>
       <c r="F131" t="s">
         <v>7</v>
       </c>
       <c r="G131">
         <v>1.0</v>
       </c>
       <c r="H131" s="1">
-        <v>487897.22</v>
+        <v>357064.01</v>
       </c>
       <c r="I131" s="1">
-        <v>280006.78</v>
+        <v>-35114.41</v>
       </c>
       <c r="J131" s="1">
-        <v>57.390525816073</v>
+        <v>-9.8342059173088</v>
       </c>
       <c r="K131">
-        <v>0.0</v>
+        <v>0.11</v>
       </c>
       <c r="L131">
-        <v>0.0</v>
+        <v>869.05</v>
       </c>
       <c r="M131" s="1">
-        <v>767904.0</v>
+        <v>321949.6</v>
       </c>
       <c r="N131" s="1">
-        <v>767904.0</v>
+        <v>322818.65</v>
       </c>
       <c r="O131" s="1">
-        <v>0.86</v>
+        <v>0.35</v>
       </c>
       <c r="P131">
         <v>1</v>
       </c>
     </row>
     <row r="132" spans="1:16">
       <c r="A132" t="s">
+        <v>283</v>
+      </c>
+      <c r="B132" t="s">
         <v>284</v>
       </c>
-      <c r="B132" t="s">
+      <c r="C132" s="1">
+        <v>4510.0</v>
+      </c>
+      <c r="D132" s="1">
+        <v>247.4</v>
+      </c>
+      <c r="E132" s="1">
+        <v>200.84106430155</v>
+      </c>
+      <c r="F132" t="s">
+        <v>7</v>
+      </c>
+      <c r="G132">
+        <v>1.0</v>
+      </c>
+      <c r="H132" s="1">
+        <v>905793.2</v>
+      </c>
+      <c r="I132" s="1">
+        <v>209980.8</v>
+      </c>
+      <c r="J132" s="1">
+        <v>23.181980169425</v>
+      </c>
+      <c r="K132">
+        <v>1.54</v>
+      </c>
+      <c r="L132" t="s">
         <v>285</v>
       </c>
-      <c r="C132" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M132" s="1">
-        <v>316296.0</v>
+        <v>1115774.0</v>
       </c>
       <c r="N132" s="1">
-        <v>322790.0</v>
+        <v>1122727.04</v>
       </c>
       <c r="O132" s="1">
-        <v>0.36</v>
+        <v>1.23</v>
       </c>
       <c r="P132">
         <v>1</v>
       </c>
     </row>
     <row r="133" spans="1:16">
       <c r="A133" t="s">
-        <v>284</v>
+        <v>286</v>
       </c>
       <c r="B133" t="s">
-        <v>285</v>
+        <v>287</v>
       </c>
       <c r="C133" s="1">
-        <v>11445.0</v>
+        <v>3145.0</v>
       </c>
       <c r="D133" s="1">
-        <v>41.4</v>
+        <v>159.5</v>
       </c>
       <c r="E133" s="1">
-        <v>52.642768894714</v>
+        <v>249.79685850556</v>
       </c>
       <c r="F133" t="s">
-        <v>7</v>
+        <v>164</v>
       </c>
       <c r="G133">
-        <v>1.0</v>
+        <v>0.91</v>
       </c>
       <c r="H133" s="1">
-        <v>602496.49</v>
+        <v>759457.32</v>
       </c>
       <c r="I133" s="1">
-        <v>-128673.49</v>
+        <v>-207014.67</v>
       </c>
       <c r="J133" s="1">
-        <v>-21.356720269026</v>
+        <v>-27.2582361837</v>
       </c>
       <c r="K133">
-        <v>0.96</v>
-[...2 lines deleted...]
-        <v>287</v>
+        <v>0.0</v>
+      </c>
+      <c r="L133">
+        <v>0.0</v>
       </c>
       <c r="M133" s="1">
-        <v>473823.0</v>
+        <v>552442.65</v>
       </c>
       <c r="N133" s="1">
-        <v>484788.03</v>
+        <v>552442.65</v>
       </c>
       <c r="O133" s="1">
-        <v>0.54</v>
+        <v>0.61</v>
       </c>
       <c r="P133">
         <v>1</v>
       </c>
     </row>
     <row r="134" spans="1:16">
       <c r="A134" t="s">
         <v>288</v>
       </c>
       <c r="B134" t="s">
         <v>289</v>
       </c>
       <c r="C134" s="1">
-        <v>4510.0</v>
+        <v>10426.0</v>
       </c>
       <c r="D134" s="1">
-        <v>250.5</v>
+        <v>73.86</v>
       </c>
       <c r="E134" s="1">
-        <v>200.84106430155</v>
+        <v>40.217699980817</v>
       </c>
       <c r="F134" t="s">
         <v>7</v>
       </c>
       <c r="G134">
         <v>1.0</v>
       </c>
       <c r="H134" s="1">
-        <v>905793.2</v>
+        <v>419309.74</v>
       </c>
       <c r="I134" s="1">
-        <v>223961.8</v>
+        <v>350754.62</v>
       </c>
       <c r="J134" s="1">
-        <v>24.725489217627</v>
+        <v>83.650482337949</v>
       </c>
       <c r="K134">
-        <v>0.93</v>
-[...2 lines deleted...]
-        <v>290</v>
+        <v>0.0</v>
+      </c>
+      <c r="L134">
+        <v>0.0</v>
       </c>
       <c r="M134" s="1">
-        <v>1129755.0</v>
+        <v>770064.36</v>
       </c>
       <c r="N134" s="1">
-        <v>1133963.42</v>
+        <v>770064.36</v>
       </c>
       <c r="O134" s="1">
-        <v>1.27</v>
+        <v>0.85</v>
       </c>
       <c r="P134">
         <v>1</v>
       </c>
     </row>
     <row r="135" spans="1:16">
       <c r="A135" t="s">
+        <v>290</v>
+      </c>
+      <c r="B135" t="s">
         <v>291</v>
       </c>
-      <c r="B135" t="s">
+      <c r="C135" s="1">
+        <v>23111.0</v>
+      </c>
+      <c r="D135" s="1">
+        <v>211.5</v>
+      </c>
+      <c r="E135" s="1">
+        <v>188.60455021418</v>
+      </c>
+      <c r="F135" t="s">
         <v>292</v>
       </c>
-      <c r="C135" s="1">
-[...10 lines deleted...]
-      </c>
       <c r="G135">
-        <v>0.92</v>
+        <v>9.98</v>
       </c>
       <c r="H135" s="1">
-        <v>759457.32</v>
+        <v>368669.45</v>
       </c>
       <c r="I135" s="1">
-        <v>-224025.26</v>
+        <v>66495.38</v>
       </c>
       <c r="J135" s="1">
-        <v>-29.498071070011</v>
+        <v>18.03658534766</v>
       </c>
       <c r="K135">
         <v>0.0</v>
       </c>
       <c r="L135">
         <v>0.0</v>
       </c>
       <c r="M135" s="1">
-        <v>535432.06</v>
+        <v>435164.83</v>
       </c>
       <c r="N135" s="1">
-        <v>535432.06</v>
+        <v>435164.83</v>
       </c>
       <c r="O135" s="1">
-        <v>0.6</v>
+        <v>0.48</v>
       </c>
       <c r="P135">
         <v>1</v>
       </c>
     </row>
     <row r="136" spans="1:16">
       <c r="A136" t="s">
         <v>293</v>
       </c>
       <c r="B136" t="s">
         <v>294</v>
       </c>
       <c r="C136" s="1">
-        <v>10426.0</v>
+        <v>14599.0</v>
       </c>
       <c r="D136" s="1">
-        <v>72.58</v>
+        <v>6.935</v>
       </c>
       <c r="E136" s="1">
-        <v>40.217699980817</v>
+        <v>16.348219741078</v>
       </c>
       <c r="F136" t="s">
         <v>7</v>
       </c>
       <c r="G136">
         <v>1.0</v>
       </c>
       <c r="H136" s="1">
-        <v>419309.74</v>
+        <v>238667.66</v>
       </c>
       <c r="I136" s="1">
-        <v>337409.34</v>
+        <v>-137423.59</v>
       </c>
       <c r="J136" s="1">
-        <v>80.467804062934</v>
+        <v>-57.579476834021</v>
       </c>
       <c r="K136">
         <v>0.0</v>
       </c>
       <c r="L136">
         <v>0.0</v>
       </c>
       <c r="M136" s="1">
-        <v>756719.08</v>
+        <v>101244.07</v>
       </c>
       <c r="N136" s="1">
-        <v>756719.08</v>
+        <v>101244.07</v>
       </c>
       <c r="O136" s="1">
-        <v>0.85</v>
+        <v>0.11</v>
       </c>
       <c r="P136">
         <v>1</v>
       </c>
     </row>
     <row r="137" spans="1:16">
       <c r="A137" t="s">
         <v>295</v>
       </c>
       <c r="B137" t="s">
         <v>296</v>
       </c>
       <c r="C137" s="1">
-        <v>23111.0</v>
+        <v>91643.0</v>
       </c>
       <c r="D137" s="1">
-        <v>201.5</v>
+        <v>1.748</v>
       </c>
       <c r="E137" s="1">
-        <v>188.60455021418</v>
+        <v>3.4322154447148</v>
       </c>
       <c r="F137" t="s">
-        <v>297</v>
+        <v>67</v>
       </c>
       <c r="G137">
-        <v>10.12</v>
+        <v>0.88</v>
       </c>
       <c r="H137" s="1">
-        <v>368669.45</v>
+        <v>368048.71</v>
       </c>
       <c r="I137" s="1">
-        <v>38383.34</v>
+        <v>-185639.9</v>
       </c>
       <c r="J137" s="1">
-        <v>10.411315610773</v>
+        <v>-50.438948692416</v>
       </c>
       <c r="K137">
         <v>0.0</v>
       </c>
       <c r="L137">
         <v>0.0</v>
       </c>
       <c r="M137" s="1">
-        <v>407052.79</v>
+        <v>182408.81</v>
       </c>
       <c r="N137" s="1">
-        <v>407052.79</v>
+        <v>182408.81</v>
       </c>
       <c r="O137" s="1">
-        <v>0.46</v>
+        <v>0.2</v>
       </c>
       <c r="P137">
         <v>1</v>
       </c>
     </row>
     <row r="138" spans="1:16">
       <c r="A138" t="s">
+        <v>297</v>
+      </c>
+      <c r="B138" t="s">
         <v>298</v>
       </c>
-      <c r="B138" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C138" s="1">
-        <v>14599.0</v>
+        <v>11996.0</v>
       </c>
       <c r="D138" s="1">
-        <v>6.11</v>
+        <v>28.41</v>
       </c>
       <c r="E138" s="1">
-        <v>16.348219741078</v>
+        <v>34.227461653885</v>
       </c>
       <c r="F138" t="s">
         <v>7</v>
       </c>
       <c r="G138">
         <v>1.0</v>
       </c>
       <c r="H138" s="1">
-        <v>238667.66</v>
+        <v>410592.63</v>
       </c>
       <c r="I138" s="1">
-        <v>-149467.77</v>
+        <v>-69786.27</v>
       </c>
       <c r="J138" s="1">
-        <v>-62.62589996483</v>
+        <v>-16.996474096479</v>
       </c>
       <c r="K138">
         <v>0.0</v>
       </c>
       <c r="L138">
         <v>0.0</v>
       </c>
       <c r="M138" s="1">
-        <v>89199.89</v>
+        <v>340806.36</v>
       </c>
       <c r="N138" s="1">
-        <v>89199.89</v>
+        <v>340806.36</v>
       </c>
       <c r="O138" s="1">
-        <v>0.1</v>
+        <v>0.37</v>
       </c>
       <c r="P138">
         <v>1</v>
       </c>
     </row>
     <row r="139" spans="1:16">
       <c r="A139" t="s">
+        <v>299</v>
+      </c>
+      <c r="B139" t="s">
         <v>300</v>
       </c>
-      <c r="B139" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C139" s="1">
-        <v>135502.0</v>
+        <v>3160.0</v>
       </c>
       <c r="D139" s="1">
-        <v>1.816</v>
+        <v>92.6</v>
       </c>
       <c r="E139" s="1">
-        <v>3.4322153916547</v>
+        <v>92.425990506329</v>
       </c>
       <c r="F139" t="s">
-        <v>67</v>
+        <v>164</v>
       </c>
       <c r="G139">
-        <v>0.87</v>
+        <v>0.91</v>
       </c>
       <c r="H139" s="1">
-        <v>544191.43</v>
+        <v>280866.71</v>
       </c>
       <c r="I139" s="1">
-        <v>-260759.88</v>
+        <v>41391.45</v>
       </c>
       <c r="J139" s="1">
-        <v>-47.916939816564</v>
+        <v>14.737043774251</v>
       </c>
       <c r="K139">
         <v>0.0</v>
       </c>
       <c r="L139">
         <v>0.0</v>
       </c>
       <c r="M139" s="1">
-        <v>283431.55</v>
+        <v>322258.16</v>
       </c>
       <c r="N139" s="1">
-        <v>283431.55</v>
+        <v>322258.16</v>
       </c>
       <c r="O139" s="1">
-        <v>0.32</v>
+        <v>0.35</v>
       </c>
       <c r="P139">
         <v>1</v>
       </c>
     </row>
     <row r="140" spans="1:16">
       <c r="A140" t="s">
+        <v>301</v>
+      </c>
+      <c r="B140" t="s">
         <v>302</v>
       </c>
-      <c r="B140" t="s">
+      <c r="C140" s="1">
+        <v>4911.0</v>
+      </c>
+      <c r="D140" s="1">
+        <v>55.3</v>
+      </c>
+      <c r="E140" s="1">
+        <v>37.257507635919</v>
+      </c>
+      <c r="F140" t="s">
+        <v>7</v>
+      </c>
+      <c r="G140">
+        <v>1.0</v>
+      </c>
+      <c r="H140" s="1">
+        <v>182971.62</v>
+      </c>
+      <c r="I140" s="1">
+        <v>88606.68</v>
+      </c>
+      <c r="J140" s="1">
+        <v>48.426460890492</v>
+      </c>
+      <c r="K140">
+        <v>0.21</v>
+      </c>
+      <c r="L140" t="s">
         <v>303</v>
       </c>
-      <c r="C140" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M140" s="1">
-        <v>298580.44</v>
+        <v>271578.3</v>
       </c>
       <c r="N140" s="1">
-        <v>298580.44</v>
+        <v>272593.93</v>
       </c>
       <c r="O140" s="1">
-        <v>0.33</v>
+        <v>0.3</v>
       </c>
       <c r="P140">
         <v>1</v>
       </c>
     </row>
     <row r="141" spans="1:16">
       <c r="A141" t="s">
         <v>304</v>
       </c>
       <c r="B141" t="s">
         <v>305</v>
       </c>
       <c r="C141" s="1">
-        <v>3160.0</v>
+        <v>130318.0</v>
       </c>
       <c r="D141" s="1">
-        <v>99.6</v>
+        <v>3.766</v>
       </c>
       <c r="E141" s="1">
-        <v>92.425990506329</v>
+        <v>6.8441790082721</v>
       </c>
       <c r="F141" t="s">
-        <v>170</v>
+        <v>67</v>
       </c>
       <c r="G141">
-        <v>0.92</v>
+        <v>0.88</v>
       </c>
       <c r="H141" s="1">
-        <v>280866.71</v>
+        <v>1032880.21</v>
       </c>
       <c r="I141" s="1">
-        <v>62616.52</v>
+        <v>-474037.21</v>
       </c>
       <c r="J141" s="1">
-        <v>22.294034063346</v>
+        <v>-45.894693829016</v>
       </c>
       <c r="K141">
         <v>0.0</v>
       </c>
       <c r="L141">
         <v>0.0</v>
       </c>
       <c r="M141" s="1">
-        <v>343483.23</v>
+        <v>558843.0</v>
       </c>
       <c r="N141" s="1">
-        <v>343483.23</v>
+        <v>558843.0</v>
       </c>
       <c r="O141" s="1">
-        <v>0.38</v>
+        <v>0.61</v>
       </c>
       <c r="P141">
         <v>1</v>
       </c>
     </row>
     <row r="142" spans="1:16">
       <c r="A142" t="s">
         <v>306</v>
       </c>
       <c r="B142" t="s">
         <v>307</v>
       </c>
       <c r="C142" s="1">
-        <v>6809.0</v>
+        <v>11049.0</v>
       </c>
       <c r="D142" s="1">
-        <v>46.32</v>
+        <v>36.62</v>
       </c>
       <c r="E142" s="1">
-        <v>37.257509179028</v>
+        <v>32.310395510906</v>
       </c>
       <c r="F142" t="s">
         <v>7</v>
       </c>
       <c r="G142">
         <v>1.0</v>
       </c>
       <c r="H142" s="1">
-        <v>253686.38</v>
+        <v>356997.56</v>
       </c>
       <c r="I142" s="1">
-        <v>61706.5</v>
+        <v>47616.82</v>
       </c>
       <c r="J142" s="1">
-        <v>24.323930989121</v>
+        <v>13.338135980537</v>
       </c>
       <c r="K142">
-        <v>0.15</v>
-[...2 lines deleted...]
-        <v>308</v>
+        <v>0.0</v>
+      </c>
+      <c r="L142">
+        <v>0.0</v>
       </c>
       <c r="M142" s="1">
-        <v>315392.88</v>
+        <v>404614.38</v>
       </c>
       <c r="N142" s="1">
-        <v>316408.51</v>
+        <v>404614.38</v>
       </c>
       <c r="O142" s="1">
-        <v>0.35</v>
+        <v>0.44</v>
       </c>
       <c r="P142">
         <v>1</v>
       </c>
     </row>
     <row r="143" spans="1:16">
       <c r="A143" t="s">
+        <v>308</v>
+      </c>
+      <c r="B143" t="s">
         <v>309</v>
       </c>
-      <c r="B143" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C143" s="1">
-        <v>130318.0</v>
+        <v>6146.0</v>
       </c>
       <c r="D143" s="1">
-        <v>3.936</v>
+        <v>39.08</v>
       </c>
       <c r="E143" s="1">
-        <v>6.8441790082721</v>
+        <v>37.432884803124</v>
       </c>
       <c r="F143" t="s">
-        <v>67</v>
+        <v>7</v>
       </c>
       <c r="G143">
-        <v>0.87</v>
+        <v>1.0</v>
       </c>
       <c r="H143" s="1">
-        <v>1032880.21</v>
+        <v>230062.51</v>
       </c>
       <c r="I143" s="1">
-        <v>-442072.52</v>
+        <v>10123.17</v>
       </c>
       <c r="J143" s="1">
-        <v>-42.799979680122</v>
+        <v>4.4001823678269</v>
       </c>
       <c r="K143">
         <v>0.0</v>
       </c>
       <c r="L143">
         <v>0.0</v>
       </c>
       <c r="M143" s="1">
-        <v>590807.69</v>
+        <v>240185.68</v>
       </c>
       <c r="N143" s="1">
-        <v>590807.69</v>
+        <v>240185.68</v>
       </c>
       <c r="O143" s="1">
-        <v>0.66</v>
+        <v>0.26</v>
       </c>
       <c r="P143">
         <v>1</v>
       </c>
     </row>
     <row r="144" spans="1:16">
       <c r="A144" t="s">
+        <v>310</v>
+      </c>
+      <c r="B144" t="s">
         <v>311</v>
       </c>
-      <c r="B144" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C144" s="1">
-        <v>8638.0</v>
+        <v>16242.0</v>
       </c>
       <c r="D144" s="1">
-        <v>32.72</v>
+        <v>67.28</v>
       </c>
       <c r="E144" s="1">
-        <v>32.065853206761</v>
+        <v>58.760913064894</v>
       </c>
       <c r="F144" t="s">
         <v>7</v>
       </c>
       <c r="G144">
         <v>1.0</v>
       </c>
       <c r="H144" s="1">
-        <v>276984.84</v>
+        <v>954394.75</v>
       </c>
       <c r="I144" s="1">
-        <v>5650.52</v>
+        <v>138367.01</v>
       </c>
       <c r="J144" s="1">
-        <v>2.0400105651992</v>
+        <v>14.497880462985</v>
       </c>
       <c r="K144">
         <v>0.0</v>
       </c>
       <c r="L144">
         <v>0.0</v>
       </c>
       <c r="M144" s="1">
-        <v>282635.36</v>
+        <v>1092761.76</v>
       </c>
       <c r="N144" s="1">
-        <v>282635.36</v>
+        <v>1092761.76</v>
       </c>
       <c r="O144" s="1">
-        <v>0.32</v>
+        <v>1.2</v>
       </c>
       <c r="P144">
         <v>1</v>
       </c>
     </row>
     <row r="145" spans="1:16">
       <c r="A145" t="s">
+        <v>312</v>
+      </c>
+      <c r="B145" t="s">
         <v>313</v>
       </c>
-      <c r="B145" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C145" s="1">
-        <v>6146.0</v>
+        <v>1699.0</v>
       </c>
       <c r="D145" s="1">
-        <v>39.32</v>
+        <v>252.3</v>
       </c>
       <c r="E145" s="1">
-        <v>37.432884803124</v>
+        <v>257.71209535021</v>
       </c>
       <c r="F145" t="s">
         <v>7</v>
       </c>
       <c r="G145">
         <v>1.0</v>
       </c>
       <c r="H145" s="1">
-        <v>230062.51</v>
+        <v>437852.85</v>
       </c>
       <c r="I145" s="1">
-        <v>11598.21</v>
+        <v>-9195.15</v>
       </c>
       <c r="J145" s="1">
-        <v>5.0413298542209</v>
+        <v>-2.1000548471935</v>
       </c>
       <c r="K145">
         <v>0.0</v>
       </c>
       <c r="L145">
         <v>0.0</v>
       </c>
       <c r="M145" s="1">
-        <v>241660.72</v>
+        <v>428657.7</v>
       </c>
       <c r="N145" s="1">
-        <v>241660.72</v>
+        <v>428657.7</v>
       </c>
       <c r="O145" s="1">
-        <v>0.27</v>
+        <v>0.47</v>
       </c>
       <c r="P145">
         <v>1</v>
       </c>
     </row>
     <row r="146" spans="1:16">
       <c r="A146" t="s">
+        <v>314</v>
+      </c>
+      <c r="B146" t="s">
         <v>315</v>
       </c>
-      <c r="B146" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C146" s="1">
-        <v>11500.0</v>
+        <v>9504.0</v>
       </c>
       <c r="D146" s="1">
-        <v>62.58</v>
+        <v>72.41</v>
       </c>
       <c r="E146" s="1">
-        <v>56.06224173913</v>
+        <v>66.785519781145</v>
       </c>
       <c r="F146" t="s">
         <v>7</v>
       </c>
       <c r="G146">
         <v>1.0</v>
       </c>
       <c r="H146" s="1">
-        <v>644715.78</v>
+        <v>634729.58</v>
       </c>
       <c r="I146" s="1">
-        <v>74954.22</v>
+        <v>53455.06</v>
       </c>
       <c r="J146" s="1">
-        <v>11.625932282905</v>
+        <v>8.4217061382266</v>
       </c>
       <c r="K146">
         <v>0.0</v>
       </c>
       <c r="L146">
         <v>0.0</v>
       </c>
       <c r="M146" s="1">
-        <v>719670.0</v>
+        <v>688184.64</v>
       </c>
       <c r="N146" s="1">
-        <v>719670.0</v>
+        <v>688184.64</v>
       </c>
       <c r="O146" s="1">
-        <v>0.81</v>
+        <v>0.76</v>
       </c>
       <c r="P146">
         <v>1</v>
       </c>
     </row>
     <row r="147" spans="1:16">
       <c r="A147" t="s">
+        <v>316</v>
+      </c>
+      <c r="B147" t="s">
         <v>317</v>
       </c>
-      <c r="B147" t="s">
+      <c r="C147" s="1">
+        <v>13306.0</v>
+      </c>
+      <c r="D147" s="1">
+        <v>62.26</v>
+      </c>
+      <c r="E147" s="1">
+        <v>46.506733804299</v>
+      </c>
+      <c r="F147" t="s">
+        <v>7</v>
+      </c>
+      <c r="G147">
+        <v>1.0</v>
+      </c>
+      <c r="H147" s="1">
+        <v>618818.6</v>
+      </c>
+      <c r="I147" s="1">
+        <v>209612.96</v>
+      </c>
+      <c r="J147" s="1">
+        <v>33.873086555575</v>
+      </c>
+      <c r="K147">
+        <v>0.46</v>
+      </c>
+      <c r="L147" t="s">
         <v>318</v>
       </c>
-      <c r="C147" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M147" s="1">
-        <v>360250.0</v>
+        <v>828431.56</v>
       </c>
       <c r="N147" s="1">
-        <v>360250.0</v>
+        <v>834587.36</v>
       </c>
       <c r="O147" s="1">
-        <v>0.4</v>
+        <v>0.92</v>
       </c>
       <c r="P147">
         <v>1</v>
       </c>
     </row>
     <row r="148" spans="1:16">
       <c r="A148" t="s">
         <v>319</v>
       </c>
       <c r="B148" t="s">
         <v>320</v>
       </c>
       <c r="C148" s="1">
-        <v>9504.0</v>
+        <v>170686.0</v>
       </c>
       <c r="D148" s="1">
-        <v>73.94</v>
+        <v>4.09</v>
       </c>
       <c r="E148" s="1">
-        <v>66.785519781145</v>
+        <v>3.4000995980924</v>
       </c>
       <c r="F148" t="s">
         <v>7</v>
       </c>
       <c r="G148">
         <v>1.0</v>
       </c>
       <c r="H148" s="1">
-        <v>634729.58</v>
+        <v>580349.4</v>
       </c>
       <c r="I148" s="1">
-        <v>67996.18</v>
+        <v>117756.34</v>
       </c>
       <c r="J148" s="1">
-        <v>10.712621901125</v>
+        <v>20.290593907739</v>
       </c>
       <c r="K148">
         <v>0.0</v>
       </c>
       <c r="L148">
         <v>0.0</v>
       </c>
       <c r="M148" s="1">
-        <v>702725.76</v>
+        <v>698105.74</v>
       </c>
       <c r="N148" s="1">
-        <v>702725.76</v>
+        <v>698105.74</v>
       </c>
       <c r="O148" s="1">
-        <v>0.79</v>
+        <v>0.77</v>
       </c>
       <c r="P148">
         <v>1</v>
       </c>
     </row>
     <row r="149" spans="1:16">
       <c r="A149" t="s">
         <v>321</v>
       </c>
       <c r="B149" t="s">
         <v>322</v>
       </c>
       <c r="C149" s="1">
-        <v>13306.0</v>
+        <v>42111.0</v>
       </c>
       <c r="D149" s="1">
-        <v>60.77</v>
+        <v>5.04</v>
       </c>
       <c r="E149" s="1">
-        <v>46.506733804299</v>
+        <v>8.7898750920187</v>
       </c>
       <c r="F149" t="s">
-        <v>7</v>
+        <v>67</v>
       </c>
       <c r="G149">
-        <v>1.0</v>
+        <v>0.88</v>
       </c>
       <c r="H149" s="1">
-        <v>618818.6</v>
+        <v>438098.94</v>
       </c>
       <c r="I149" s="1">
-        <v>189787.02</v>
+        <v>-196424.24</v>
       </c>
       <c r="J149" s="1">
-        <v>30.669249437557</v>
+        <v>-44.83558896536</v>
       </c>
       <c r="K149">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>0.03</v>
+      </c>
+      <c r="L149" t="s">
+        <v>323</v>
       </c>
       <c r="M149" s="1">
-        <v>808605.62</v>
+        <v>241674.7</v>
       </c>
       <c r="N149" s="1">
-        <v>808605.62</v>
+        <v>242914.17</v>
       </c>
       <c r="O149" s="1">
-        <v>0.91</v>
+        <v>0.27</v>
       </c>
       <c r="P149">
         <v>1</v>
       </c>
     </row>
     <row r="150" spans="1:16">
       <c r="A150" t="s">
-        <v>323</v>
+        <v>324</v>
       </c>
       <c r="B150" t="s">
-        <v>324</v>
+        <v>325</v>
       </c>
       <c r="C150" s="1">
-        <v>164813.0</v>
+        <v>5985.0</v>
       </c>
       <c r="D150" s="1">
-        <v>4.03</v>
+        <v>140.75</v>
       </c>
       <c r="E150" s="1">
-        <v>3.3790148835347</v>
+        <v>112.47258980785</v>
       </c>
       <c r="F150" t="s">
         <v>7</v>
       </c>
       <c r="G150">
         <v>1.0</v>
       </c>
       <c r="H150" s="1">
-        <v>556905.58</v>
+        <v>673148.45</v>
       </c>
       <c r="I150" s="1">
-        <v>107290.81</v>
+        <v>169240.3</v>
       </c>
       <c r="J150" s="1">
-        <v>19.265529715109</v>
+        <v>25.141601380795</v>
       </c>
       <c r="K150">
         <v>0.0</v>
       </c>
       <c r="L150">
         <v>0.0</v>
       </c>
       <c r="M150" s="1">
-        <v>664196.39</v>
+        <v>842388.75</v>
       </c>
       <c r="N150" s="1">
-        <v>664196.39</v>
+        <v>842388.75</v>
       </c>
       <c r="O150" s="1">
-        <v>0.74</v>
+        <v>0.93</v>
       </c>
       <c r="P150">
         <v>1</v>
       </c>
     </row>
     <row r="151" spans="1:16">
       <c r="A151" t="s">
+        <v>324</v>
+      </c>
+      <c r="B151" t="s">
         <v>325</v>
       </c>
-      <c r="B151" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C151" s="1">
-        <v>54111.0</v>
+        <v>3581.0</v>
       </c>
       <c r="D151" s="1">
-        <v>5.8</v>
+        <v>140.75</v>
       </c>
       <c r="E151" s="1">
-        <v>8.7898750716121</v>
+        <v>108.66342920972</v>
       </c>
       <c r="F151" t="s">
-        <v>67</v>
+        <v>7</v>
       </c>
       <c r="G151">
-        <v>0.87</v>
+        <v>1.0</v>
       </c>
       <c r="H151" s="1">
-        <v>562940.12</v>
+        <v>389123.74</v>
       </c>
       <c r="I151" s="1">
-        <v>-201446.87</v>
+        <v>114902.01</v>
       </c>
       <c r="J151" s="1">
-        <v>-35.784777606542</v>
+        <v>29.52839885842</v>
       </c>
       <c r="K151">
-        <v>0.02</v>
-[...2 lines deleted...]
-        <v>327</v>
+        <v>0.0</v>
+      </c>
+      <c r="L151">
+        <v>0.0</v>
       </c>
       <c r="M151" s="1">
-        <v>361493.25</v>
+        <v>504025.75</v>
       </c>
       <c r="N151" s="1">
-        <v>362747.01</v>
+        <v>504025.75</v>
       </c>
       <c r="O151" s="1">
-        <v>0.41</v>
+        <v>0.55</v>
       </c>
       <c r="P151">
         <v>1</v>
       </c>
     </row>
     <row r="152" spans="1:16">
       <c r="A152" t="s">
-        <v>328</v>
+        <v>326</v>
       </c>
       <c r="B152" t="s">
-        <v>329</v>
+        <v>327</v>
       </c>
       <c r="C152" s="1">
-        <v>3581.0</v>
+        <v>1201.0</v>
       </c>
       <c r="D152" s="1">
-        <v>134.2</v>
+        <v>370.0</v>
       </c>
       <c r="E152" s="1">
-        <v>108.66342920972</v>
+        <v>321.34985845129</v>
       </c>
       <c r="F152" t="s">
         <v>7</v>
       </c>
       <c r="G152">
         <v>1.0</v>
       </c>
       <c r="H152" s="1">
-        <v>389123.74</v>
+        <v>385941.18</v>
       </c>
       <c r="I152" s="1">
-        <v>91446.46</v>
+        <v>58428.82</v>
       </c>
       <c r="J152" s="1">
-        <v>23.500611913321</v>
+        <v>15.139306979369</v>
       </c>
       <c r="K152">
         <v>0.0</v>
       </c>
       <c r="L152">
         <v>0.0</v>
       </c>
       <c r="M152" s="1">
-        <v>480570.2</v>
+        <v>444370.0</v>
       </c>
       <c r="N152" s="1">
-        <v>480570.2</v>
+        <v>444370.0</v>
       </c>
       <c r="O152" s="1">
-        <v>0.54</v>
+        <v>0.49</v>
       </c>
       <c r="P152">
         <v>1</v>
       </c>
     </row>
     <row r="153" spans="1:16">
       <c r="A153" t="s">
         <v>328</v>
       </c>
       <c r="B153" t="s">
         <v>329</v>
       </c>
       <c r="C153" s="1">
-        <v>5985.0</v>
+        <v>19285.0</v>
       </c>
       <c r="D153" s="1">
-        <v>134.2</v>
+        <v>26.04</v>
       </c>
       <c r="E153" s="1">
-        <v>112.47258980785</v>
+        <v>26.240920404459</v>
       </c>
       <c r="F153" t="s">
         <v>7</v>
       </c>
       <c r="G153">
         <v>1.0</v>
       </c>
       <c r="H153" s="1">
-        <v>673148.45</v>
+        <v>506056.15</v>
       </c>
       <c r="I153" s="1">
-        <v>130038.55</v>
+        <v>-3874.75</v>
       </c>
       <c r="J153" s="1">
-        <v>19.317960250818</v>
+        <v>-0.765675903751</v>
       </c>
       <c r="K153">
         <v>0.0</v>
       </c>
       <c r="L153">
         <v>0.0</v>
       </c>
       <c r="M153" s="1">
-        <v>803187.0</v>
+        <v>502181.4</v>
       </c>
       <c r="N153" s="1">
-        <v>803187.0</v>
+        <v>502181.4</v>
       </c>
       <c r="O153" s="1">
-        <v>0.9</v>
+        <v>0.55</v>
       </c>
       <c r="P153">
         <v>1</v>
       </c>
     </row>
     <row r="154" spans="1:16">
       <c r="A154" t="s">
-        <v>330</v>
+        <v>328</v>
       </c>
       <c r="B154" t="s">
-        <v>331</v>
+        <v>329</v>
       </c>
       <c r="C154" s="1">
-        <v>1462.0</v>
+        <v>11195.0</v>
       </c>
       <c r="D154" s="1">
-        <v>350.5</v>
+        <v>26.04</v>
       </c>
       <c r="E154" s="1">
-        <v>319.92788645691</v>
+        <v>24.523230013399</v>
       </c>
       <c r="F154" t="s">
         <v>7</v>
       </c>
       <c r="G154">
         <v>1.0</v>
       </c>
       <c r="H154" s="1">
-        <v>467734.57</v>
+        <v>274537.56</v>
       </c>
       <c r="I154" s="1">
-        <v>44696.43</v>
+        <v>16980.24</v>
       </c>
       <c r="J154" s="1">
-        <v>9.5559389591409</v>
+        <v>6.185033479572</v>
       </c>
       <c r="K154">
         <v>0.0</v>
       </c>
       <c r="L154">
         <v>0.0</v>
       </c>
       <c r="M154" s="1">
-        <v>512431.0</v>
+        <v>291517.8</v>
       </c>
       <c r="N154" s="1">
-        <v>512431.0</v>
+        <v>291517.8</v>
       </c>
       <c r="O154" s="1">
-        <v>0.57</v>
+        <v>0.32</v>
       </c>
       <c r="P154">
         <v>1</v>
       </c>
     </row>
     <row r="155" spans="1:16">
       <c r="A155" t="s">
-        <v>332</v>
+        <v>330</v>
       </c>
       <c r="B155" t="s">
-        <v>333</v>
+        <v>331</v>
       </c>
       <c r="C155" s="1">
-        <v>19285.0</v>
+        <v>9107.0</v>
       </c>
       <c r="D155" s="1">
-        <v>24.58</v>
+        <v>27.8</v>
       </c>
       <c r="E155" s="1">
-        <v>26.240920404459</v>
+        <v>32.032130229494</v>
       </c>
       <c r="F155" t="s">
         <v>7</v>
       </c>
       <c r="G155">
         <v>1.0</v>
       </c>
       <c r="H155" s="1">
-        <v>506056.15</v>
+        <v>291716.61</v>
       </c>
       <c r="I155" s="1">
-        <v>-32030.85</v>
+        <v>-38542.01</v>
       </c>
       <c r="J155" s="1">
-        <v>-6.3295051349539</v>
+        <v>-13.212141057035</v>
       </c>
       <c r="K155">
-        <v>0.0</v>
+        <v>0.05</v>
       </c>
       <c r="L155">
-        <v>0.0</v>
+        <v>448.76</v>
       </c>
       <c r="M155" s="1">
-        <v>474025.3</v>
+        <v>253174.6</v>
       </c>
       <c r="N155" s="1">
-        <v>474025.3</v>
+        <v>253623.36</v>
       </c>
       <c r="O155" s="1">
-        <v>0.53</v>
+        <v>0.28</v>
       </c>
       <c r="P155">
         <v>1</v>
       </c>
     </row>
     <row r="156" spans="1:16">
       <c r="A156" t="s">
         <v>332</v>
       </c>
       <c r="B156" t="s">
         <v>333</v>
       </c>
       <c r="C156" s="1">
-        <v>11195.0</v>
+        <v>2662.0</v>
       </c>
       <c r="D156" s="1">
-        <v>24.58</v>
+        <v>68.1</v>
       </c>
       <c r="E156" s="1">
-        <v>24.523230013399</v>
+        <v>138.66598046582</v>
       </c>
       <c r="F156" t="s">
         <v>7</v>
       </c>
       <c r="G156">
         <v>1.0</v>
       </c>
       <c r="H156" s="1">
-        <v>274537.56</v>
+        <v>369128.84</v>
       </c>
       <c r="I156" s="1">
-        <v>635.54</v>
+        <v>-187846.64</v>
       </c>
       <c r="J156" s="1">
-        <v>0.23149473609367</v>
+        <v>-50.889180048896</v>
       </c>
       <c r="K156">
         <v>0.0</v>
       </c>
       <c r="L156">
         <v>0.0</v>
       </c>
       <c r="M156" s="1">
-        <v>275173.1</v>
+        <v>181282.2</v>
       </c>
       <c r="N156" s="1">
-        <v>275173.1</v>
+        <v>181282.2</v>
       </c>
       <c r="O156" s="1">
-        <v>0.31</v>
+        <v>0.2</v>
       </c>
       <c r="P156">
         <v>1</v>
       </c>
     </row>
     <row r="157" spans="1:16">
       <c r="A157" t="s">
         <v>334</v>
       </c>
       <c r="B157" t="s">
         <v>335</v>
       </c>
       <c r="C157" s="1">
-        <v>9107.0</v>
+        <v>1536.0</v>
       </c>
       <c r="D157" s="1">
-        <v>29.54</v>
+        <v>81.5</v>
       </c>
       <c r="E157" s="1">
-        <v>32.032130229494</v>
+        <v>75.67451171875</v>
       </c>
       <c r="F157" t="s">
-        <v>7</v>
+        <v>164</v>
       </c>
       <c r="G157">
-        <v>1.0</v>
+        <v>0.91</v>
       </c>
       <c r="H157" s="1">
-        <v>291716.61</v>
+        <v>111719.5</v>
       </c>
       <c r="I157" s="1">
-        <v>-22695.83</v>
+        <v>26145.71</v>
       </c>
       <c r="J157" s="1">
-        <v>-7.7800952095254</v>
+        <v>23.402995895972</v>
       </c>
       <c r="K157">
-        <v>0.05</v>
+        <v>0.0</v>
       </c>
       <c r="L157">
-        <v>448.76</v>
+        <v>0.0</v>
       </c>
       <c r="M157" s="1">
-        <v>269020.78</v>
+        <v>137865.21</v>
       </c>
       <c r="N157" s="1">
-        <v>269469.54</v>
+        <v>137865.21</v>
       </c>
       <c r="O157" s="1">
-        <v>0.3</v>
+        <v>0.15</v>
       </c>
       <c r="P157">
         <v>1</v>
       </c>
     </row>
     <row r="158" spans="1:16">
       <c r="A158" t="s">
         <v>336</v>
       </c>
       <c r="B158" t="s">
         <v>337</v>
       </c>
       <c r="C158" s="1">
-        <v>2662.0</v>
+        <v>-21879.83</v>
       </c>
       <c r="D158" s="1">
-        <v>67.7</v>
+        <v>0.8782</v>
       </c>
       <c r="E158" s="1">
-        <v>138.66598046582</v>
+        <v>0.0</v>
       </c>
       <c r="F158" t="s">
-        <v>7</v>
+        <v>67</v>
       </c>
       <c r="G158">
-        <v>1.0</v>
+        <v>0.88</v>
       </c>
       <c r="H158" s="1">
-        <v>369128.84</v>
+        <v>0.0</v>
       </c>
       <c r="I158" s="1">
-        <v>-188911.44</v>
+        <v>-118.83</v>
       </c>
       <c r="J158" s="1">
-        <v>-51.177643014835</v>
+        <v>0</v>
       </c>
       <c r="K158">
         <v>0.0</v>
       </c>
       <c r="L158">
         <v>0.0</v>
       </c>
       <c r="M158" s="1">
-        <v>180217.4</v>
+        <v>-118.83</v>
       </c>
       <c r="N158" s="1">
-        <v>180217.4</v>
+        <v>-118.83</v>
       </c>
       <c r="O158" s="1">
-        <v>0.2</v>
+        <v>0.0</v>
       </c>
       <c r="P158">
         <v>1</v>
       </c>
     </row>
     <row r="159" spans="1:16">
       <c r="A159" t="s">
-        <v>338</v>
+        <v>336</v>
       </c>
       <c r="B159" t="s">
-        <v>339</v>
+        <v>337</v>
       </c>
       <c r="C159" s="1">
-        <v>1536.0</v>
+        <v>-21879.83</v>
       </c>
       <c r="D159" s="1">
-        <v>87.9</v>
+        <v>0.8782</v>
       </c>
       <c r="E159" s="1">
-        <v>75.67451171875</v>
+        <v>0.0</v>
       </c>
       <c r="F159" t="s">
-        <v>170</v>
+        <v>67</v>
       </c>
       <c r="G159">
-        <v>0.92</v>
+        <v>0.88</v>
       </c>
       <c r="H159" s="1">
-        <v>111719.5</v>
+        <v>0.0</v>
       </c>
       <c r="I159" s="1">
-        <v>35626.79</v>
+        <v>-118.83</v>
       </c>
       <c r="J159" s="1">
-        <v>31.889500042517</v>
+        <v>0</v>
       </c>
       <c r="K159">
         <v>0.0</v>
       </c>
       <c r="L159">
         <v>0.0</v>
       </c>
       <c r="M159" s="1">
-        <v>147346.29</v>
+        <v>-118.83</v>
       </c>
       <c r="N159" s="1">
-        <v>147346.29</v>
+        <v>-118.83</v>
       </c>
       <c r="O159" s="1">
-        <v>0.17</v>
+        <v>0.0</v>
       </c>
       <c r="P159">
         <v>1</v>
       </c>
     </row>
     <row r="160" spans="1:16">
       <c r="A160" t="s">
-        <v>340</v>
+        <v>338</v>
       </c>
       <c r="B160" t="s">
-        <v>341</v>
+        <v>339</v>
       </c>
       <c r="C160" s="1">
-        <v>-48592.83</v>
+        <v>-23564.41</v>
       </c>
       <c r="D160" s="1">
-        <v>0.8682</v>
+        <v>0.8782</v>
       </c>
       <c r="E160" s="1">
         <v>0.0</v>
       </c>
       <c r="F160" t="s">
         <v>67</v>
       </c>
       <c r="G160">
-        <v>0.87</v>
+        <v>0.88</v>
       </c>
       <c r="H160" s="1">
         <v>0.0</v>
       </c>
       <c r="I160" s="1">
-        <v>-99.1</v>
+        <v>-67.58</v>
       </c>
       <c r="J160" s="1">
         <v>0</v>
       </c>
       <c r="K160">
         <v>0.0</v>
       </c>
       <c r="L160">
         <v>0.0</v>
       </c>
       <c r="M160" s="1">
-        <v>-99.100000000007</v>
+        <v>-67.579999999998</v>
       </c>
       <c r="N160" s="1">
-        <v>-99.100000000007</v>
+        <v>-67.579999999998</v>
       </c>
       <c r="O160" s="1">
         <v>0.0</v>
       </c>
       <c r="P160">
         <v>1</v>
       </c>
     </row>
     <row r="161" spans="1:16">
       <c r="A161" t="s">
-        <v>340</v>
+        <v>338</v>
       </c>
       <c r="B161" t="s">
-        <v>341</v>
+        <v>339</v>
       </c>
       <c r="C161" s="1">
-        <v>-48592.83</v>
+        <v>-23564.41</v>
       </c>
       <c r="D161" s="1">
-        <v>0.8682</v>
+        <v>0.8782</v>
       </c>
       <c r="E161" s="1">
         <v>0.0</v>
       </c>
       <c r="F161" t="s">
         <v>67</v>
       </c>
       <c r="G161">
-        <v>0.87</v>
+        <v>0.88</v>
       </c>
       <c r="H161" s="1">
         <v>0.0</v>
       </c>
       <c r="I161" s="1">
-        <v>-99.1</v>
+        <v>-67.58</v>
       </c>
       <c r="J161" s="1">
         <v>0</v>
       </c>
       <c r="K161">
         <v>0.0</v>
       </c>
       <c r="L161">
         <v>0.0</v>
       </c>
       <c r="M161" s="1">
-        <v>-99.100000000007</v>
+        <v>-67.579999999998</v>
       </c>
       <c r="N161" s="1">
-        <v>-99.100000000007</v>
+        <v>-67.579999999998</v>
       </c>
       <c r="O161" s="1">
         <v>0.0</v>
       </c>
       <c r="P161">
         <v>1</v>
       </c>
     </row>
     <row r="162" spans="1:16">
       <c r="A162" t="s">
-        <v>342</v>
+        <v>340</v>
       </c>
       <c r="B162" t="s">
-        <v>343</v>
+        <v>341</v>
       </c>
       <c r="C162" s="1">
-        <v>5517.13</v>
+        <v>254.0</v>
       </c>
       <c r="D162" s="1">
-        <v>0.8682</v>
+        <v>4778.97</v>
       </c>
       <c r="E162" s="1">
-        <v>0.0</v>
+        <v>4767.7457086614</v>
       </c>
       <c r="F162" t="s">
-        <v>67</v>
+        <v>7</v>
       </c>
       <c r="G162">
-        <v>0.87</v>
+        <v>1.0</v>
       </c>
       <c r="H162" s="1">
-        <v>0.0</v>
+        <v>1211007.41</v>
       </c>
       <c r="I162" s="1">
-        <v>-31.15</v>
+        <v>2850.97</v>
       </c>
       <c r="J162" s="1">
-        <v>0</v>
+        <v>0.2354213505597</v>
       </c>
       <c r="K162">
         <v>0.0</v>
       </c>
       <c r="L162">
         <v>0.0</v>
       </c>
       <c r="M162" s="1">
-        <v>-31.150000000002</v>
+        <v>1213858.38</v>
       </c>
       <c r="N162" s="1">
-        <v>-31.150000000002</v>
+        <v>1213858.38</v>
       </c>
       <c r="O162" s="1">
-        <v>0.0</v>
+        <v>1.33</v>
       </c>
       <c r="P162">
-        <v>1</v>
-[...298 lines deleted...]
-      <c r="P168">
         <v>1</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>