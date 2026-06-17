--- v1 (2026-05-27)
+++ v2 (2026-06-17)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="1" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Répartition" sheetId="1" r:id="rId4"/>
     <sheet name="Valorisation" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="342">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="337">
   <si>
     <t>Type Part</t>
   </si>
   <si>
     <t>CodeIsin</t>
   </si>
   <si>
     <t>Parts</t>
   </si>
   <si>
     <t>Vl</t>
   </si>
   <si>
     <t>Devise</t>
   </si>
   <si>
     <t>Actif net</t>
   </si>
   <si>
     <t>POCHE</t>
   </si>
   <si>
     <t>EUR</t>
   </si>
   <si>
@@ -172,99 +172,105 @@
   <si>
     <t>ALSTOM SA</t>
   </si>
   <si>
     <t>FR0000071946</t>
   </si>
   <si>
     <t>ALTEN SA</t>
   </si>
   <si>
     <t>ES0109067019</t>
   </si>
   <si>
     <t>AMADEUS IT GROUP SA</t>
   </si>
   <si>
     <t>2 666.53</t>
   </si>
   <si>
     <t>BE0974293251</t>
   </si>
   <si>
     <t>ANHEUSER-BUSCH INBEV SA</t>
   </si>
   <si>
+    <t>LU0569974404</t>
+  </si>
+  <si>
+    <t>APERAM SA</t>
+  </si>
+  <si>
     <t>NL0006237562</t>
   </si>
   <si>
     <t>ARCADIS NV</t>
   </si>
   <si>
     <t>NL0010832176</t>
   </si>
   <si>
     <t>ARGENX</t>
   </si>
   <si>
     <t>NL0000334118</t>
   </si>
   <si>
     <t>ASM INTERNATIONAL NV</t>
   </si>
   <si>
     <t>NL0010273215</t>
   </si>
   <si>
     <t>ASML HOLDING NV</t>
   </si>
   <si>
     <t>NL0011872643</t>
   </si>
   <si>
     <t>ASR NEDERLAND NV</t>
   </si>
   <si>
     <t>SE0007100581</t>
   </si>
   <si>
     <t>ASSA ABLOY CLASS B</t>
   </si>
   <si>
     <t>SEK</t>
   </si>
   <si>
     <t>GB0009895292</t>
   </si>
   <si>
     <t>ASTRAZENECA PLC</t>
   </si>
   <si>
     <t>GBP</t>
   </si>
   <si>
-    <t>11 469.36</t>
+    <t>11 661.00</t>
   </si>
   <si>
     <t>SE0017486889</t>
   </si>
   <si>
     <t>ATLAS COPCO CLASS A</t>
   </si>
   <si>
     <t>FR0000120628</t>
   </si>
   <si>
     <t>AXA SA</t>
   </si>
   <si>
     <t>ES0113211835</t>
   </si>
   <si>
     <t>BANCO BILBAO VIZCAYA ARGENTARIA SA</t>
   </si>
   <si>
     <t>8 971.06</t>
   </si>
   <si>
     <t>ES0113900J37</t>
   </si>
@@ -337,69 +343,69 @@
   <si>
     <t>GB00B0744B38</t>
   </si>
   <si>
     <t>BUNZL</t>
   </si>
   <si>
     <t>FR0006174348</t>
   </si>
   <si>
     <t>BUREAU VERITAS SA</t>
   </si>
   <si>
     <t>FR0000125338</t>
   </si>
   <si>
     <t>CAPGEMINI</t>
   </si>
   <si>
     <t>ES0105630315</t>
   </si>
   <si>
     <t>CIE AUTOMOTIVE SA</t>
   </si>
   <si>
-    <t>15 061.67</t>
+    <t>6 373.47</t>
   </si>
   <si>
     <t>GB00B4YZN328</t>
   </si>
   <si>
     <t>COATS GROUP PLC</t>
   </si>
   <si>
     <t>DK0060448595</t>
   </si>
   <si>
     <t>COLOPLAST CLASS B</t>
   </si>
   <si>
     <t>DKK</t>
   </si>
   <si>
-    <t>7 834.67</t>
+    <t>7 833.80</t>
   </si>
   <si>
     <t>FR0000125007</t>
   </si>
   <si>
     <t>COMPAGNIE DE SAINT GOBAIN SA</t>
   </si>
   <si>
     <t>GB00BD6K4575</t>
   </si>
   <si>
     <t>COMPASS GROUP PLC</t>
   </si>
   <si>
     <t>GB00B2863827</t>
   </si>
   <si>
     <t>CVS GROUP PLC</t>
   </si>
   <si>
     <t>FR0000120644</t>
   </si>
   <si>
     <t>DANONE SA</t>
   </si>
@@ -499,137 +505,131 @@
   <si>
     <t>FAGRON NV</t>
   </si>
   <si>
     <t>NL0011585146</t>
   </si>
   <si>
     <t>FERRARI NV</t>
   </si>
   <si>
     <t>ES0137650018</t>
   </si>
   <si>
     <t>FLUIDRA SA</t>
   </si>
   <si>
     <t>2 523.90</t>
   </si>
   <si>
     <t>GB0003718474</t>
   </si>
   <si>
     <t>GAMES WORKSHOP GROUP PLC</t>
   </si>
   <si>
-    <t>1 219.54</t>
+    <t>1 239.91</t>
   </si>
   <si>
     <t>CH0030170408</t>
   </si>
   <si>
     <t>GEBERIT AG</t>
   </si>
   <si>
     <t>CHF</t>
   </si>
   <si>
     <t>IT0000062072</t>
   </si>
   <si>
     <t>GENERALI</t>
   </si>
   <si>
     <t>CH0010645932</t>
   </si>
   <si>
     <t>GIVAUDAN SA</t>
   </si>
   <si>
     <t>GB00B63QSB39</t>
   </si>
   <si>
     <t>GREGGS PLC</t>
   </si>
   <si>
     <t>IT0005411209</t>
   </si>
   <si>
     <t>GVS</t>
   </si>
   <si>
-    <t>DE0006048432</t>
-[...4 lines deleted...]
-  <si>
     <t>FR0000052292</t>
   </si>
   <si>
     <t>HERMES INTERNATIONAL</t>
   </si>
   <si>
     <t>GB00B0LCW083</t>
   </si>
   <si>
     <t>HIKMA PHARMACEUTICALS PLC</t>
   </si>
   <si>
     <t>ES0144580Y14</t>
   </si>
   <si>
     <t>IBERDROLA SA</t>
   </si>
   <si>
     <t>NL0010801007</t>
   </si>
   <si>
     <t>IMCD NV</t>
   </si>
   <si>
     <t>ES0148396007</t>
   </si>
   <si>
     <t>INDUSTRIA DE DISENO TEXTIL SA</t>
   </si>
   <si>
     <t>4 035.37</t>
   </si>
   <si>
     <t>DE0006231004</t>
   </si>
   <si>
     <t>INFINEON TECHNOLOGIES AG</t>
   </si>
   <si>
+    <t>2 585.42</t>
+  </si>
+  <si>
     <t>3 780.47</t>
   </si>
   <si>
-    <t>2 585.42</t>
-[...1 lines deleted...]
-  <si>
     <t>NL0011821202</t>
   </si>
   <si>
     <t>ING GROEP NV</t>
   </si>
   <si>
     <t>IT0000072618</t>
   </si>
   <si>
     <t>INTESA SANPAOLO</t>
   </si>
   <si>
     <t>FR0000073298</t>
   </si>
   <si>
     <t>IPSOS SA</t>
   </si>
   <si>
     <t>DE000JST4000</t>
   </si>
   <si>
     <t>JOST WERKE</t>
   </si>
   <si>
     <t>DE000KBX1006</t>
@@ -703,90 +703,90 @@
   <si>
     <t>IT0004965148</t>
   </si>
   <si>
     <t>MONCLER</t>
   </si>
   <si>
     <t>DE0008430026</t>
   </si>
   <si>
     <t>MUENCHENER RUECKVERSICHERUNGS-GESE</t>
   </si>
   <si>
     <t>5 568.07</t>
   </si>
   <si>
     <t>DE0006452907</t>
   </si>
   <si>
     <t>NEMETSCHEK</t>
   </si>
   <si>
     <t>CH0038863350</t>
   </si>
   <si>
-    <t>NESTLE SA</t>
+    <t>NESTLE LTD</t>
   </si>
   <si>
     <t>SE0023135298</t>
   </si>
   <si>
     <t>NOBA BANK GROUP</t>
   </si>
   <si>
     <t>FI0009000681</t>
   </si>
   <si>
     <t>NOKIA</t>
   </si>
   <si>
     <t>13 140.59</t>
   </si>
   <si>
     <t>CH0012005267</t>
   </si>
   <si>
-    <t>NOVARTIS</t>
+    <t>NOVARTIS AG</t>
   </si>
   <si>
     <t>DK0062498333</t>
   </si>
   <si>
     <t>NOVO NORDISK CLASS B</t>
   </si>
   <si>
-    <t>2 943.55</t>
+    <t>2 943.21</t>
   </si>
   <si>
     <t>DK0060336014</t>
   </si>
   <si>
     <t>NOVOZYMES CLASS B</t>
   </si>
   <si>
-    <t>4 113.91</t>
+    <t>4 113.43</t>
   </si>
   <si>
     <t>GB0006650450</t>
   </si>
   <si>
     <t>OXFORD INSTRUMENTS PLC</t>
   </si>
   <si>
     <t>CH0024608827</t>
   </si>
   <si>
     <t>PARTNERS GROUP HOLDING AG</t>
   </si>
   <si>
     <t>FR001400PFU4</t>
   </si>
   <si>
     <t>PLANISWARE SA</t>
   </si>
   <si>
     <t>GB00B7N0K053</t>
   </si>
   <si>
     <t>PREMIER FOODS PLC</t>
   </si>
@@ -853,53 +853,50 @@
   <si>
     <t>FR0000121972</t>
   </si>
   <si>
     <t>SCHNEIDER ELECTRIC</t>
   </si>
   <si>
     <t>FR0000121709</t>
   </si>
   <si>
     <t>SEB SA</t>
   </si>
   <si>
     <t>GG00BQZCBZ44</t>
   </si>
   <si>
     <t>SHURGARD SELF STORAGE LTD</t>
   </si>
   <si>
     <t>DE000ENER6Y0</t>
   </si>
   <si>
     <t>SIEMENS ENERGY N AG</t>
   </si>
   <si>
-    <t>2 801.85</t>
-[...1 lines deleted...]
-  <si>
     <t>DE000SHL1006</t>
   </si>
   <si>
     <t>SIEMENS HEALTHINEERS AG</t>
   </si>
   <si>
     <t>2 538.65</t>
   </si>
   <si>
     <t>DE0007236101</t>
   </si>
   <si>
     <t>SIEMENS N AG</t>
   </si>
   <si>
     <t>6 953.04</t>
   </si>
   <si>
     <t>CH0418792922</t>
   </si>
   <si>
     <t>SIKA AG</t>
   </si>
   <si>
     <t>FR0000130809</t>
@@ -970,114 +967,102 @@
   <si>
     <t>FR0000120271</t>
   </si>
   <si>
     <t>TOTALENERGIES</t>
   </si>
   <si>
     <t>BE0003739530</t>
   </si>
   <si>
     <t>UCB SA</t>
   </si>
   <si>
     <t>IT0005239360</t>
   </si>
   <si>
     <t>UNICREDIT</t>
   </si>
   <si>
     <t>GB00BVZK7T90</t>
   </si>
   <si>
     <t>UNILEVER PLC</t>
   </si>
   <si>
-    <t>6 155.80</t>
+    <t>6 258.65</t>
   </si>
   <si>
     <t>IE00BJ5FQX74</t>
   </si>
   <si>
     <t>UNIPHAR PLC</t>
   </si>
   <si>
     <t>GB0006928617</t>
   </si>
   <si>
     <t>UNITE GROUP PLC</t>
   </si>
   <si>
-    <t>1 239.47</t>
+    <t>1 260.17</t>
   </si>
   <si>
     <t>FR0000125486</t>
   </si>
   <si>
     <t>VINCI SA</t>
   </si>
   <si>
     <t>FR0000031577</t>
   </si>
   <si>
     <t>VIRBAC SA</t>
   </si>
   <si>
     <t>BE0974349814</t>
   </si>
   <si>
     <t>WAREHOUSES DE PAUW NV</t>
   </si>
   <si>
     <t>AT0000831706</t>
   </si>
   <si>
     <t>WIENERBERGER AG</t>
   </si>
   <si>
     <t>NL0000395903</t>
   </si>
   <si>
     <t>WOLTERS KLUWER NV</t>
   </si>
   <si>
     <t>CH0276534614</t>
   </si>
   <si>
     <t>ZEHNDER GROUP AG</t>
-  </si>
-[...10 lines deleted...]
-    <t>EUR/GBP 2026-03-03</t>
   </si>
   <si>
     <t>FR0000008997</t>
   </si>
   <si>
     <t>Ofi Invest ESG Liquidités PART C/D</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
@@ -1447,241 +1432,241 @@
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>4</v>
       </c>
       <c r="H1" t="s">
         <v>5</v>
       </c>
       <c r="I1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2" spans="1:14">
       <c r="A2" t="s">
         <v>6</v>
       </c>
       <c r="B2">
         <v>3251</v>
       </c>
       <c r="C2" s="1">
-        <v>200992.0</v>
+        <v>200640.0</v>
       </c>
       <c r="D2">
-        <v>123.48</v>
+        <v>115.1</v>
       </c>
       <c r="E2" t="s">
         <v>7</v>
       </c>
       <c r="F2">
-        <v>24819039.34</v>
+        <v>23094144.55</v>
       </c>
       <c r="G2" t="s">
         <v>7</v>
       </c>
       <c r="H2">
-        <v>24819039.34</v>
+        <v>23094144.55</v>
       </c>
       <c r="I2" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="3" spans="1:14">
       <c r="A3" t="s">
         <v>6</v>
       </c>
       <c r="B3">
         <v>393</v>
       </c>
       <c r="C3" s="1">
-        <v>64966.0</v>
+        <v>64851.0</v>
       </c>
       <c r="D3">
-        <v>369.76</v>
+        <v>350.96</v>
       </c>
       <c r="E3" t="s">
         <v>7</v>
       </c>
       <c r="F3">
-        <v>24021643.37</v>
+        <v>22760438.45</v>
       </c>
       <c r="G3" t="s">
         <v>7</v>
       </c>
       <c r="H3">
-        <v>24021643.37</v>
+        <v>22760438.45</v>
       </c>
       <c r="I3" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="4" spans="1:14">
       <c r="A4" t="s">
         <v>6</v>
       </c>
       <c r="B4">
         <v>394</v>
       </c>
       <c r="C4" s="1">
-        <v>198357.0</v>
+        <v>198040.0</v>
       </c>
       <c r="D4">
-        <v>213.42</v>
+        <v>199.82</v>
       </c>
       <c r="E4" t="s">
         <v>7</v>
       </c>
       <c r="F4">
-        <v>42333558.09</v>
+        <v>39572130.83</v>
       </c>
       <c r="G4" t="s">
         <v>7</v>
       </c>
       <c r="H4">
-        <v>42333558.09</v>
+        <v>39572130.83</v>
       </c>
       <c r="I4" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="5" spans="1:14">
       <c r="A5" t="s">
         <v>8</v>
       </c>
       <c r="B5" t="s">
         <v>9</v>
       </c>
       <c r="C5" s="1">
         <v>591.33</v>
       </c>
       <c r="D5">
-        <v>112.94</v>
+        <v>105.88</v>
       </c>
       <c r="E5" t="s">
         <v>7</v>
       </c>
       <c r="F5">
-        <v>66787.15</v>
+        <v>62609.39</v>
       </c>
       <c r="G5" t="s">
         <v>7</v>
       </c>
       <c r="H5">
-        <v>66787.15</v>
+        <v>62609.39</v>
       </c>
       <c r="I5" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="6" spans="1:14">
       <c r="A6" t="s">
         <v>10</v>
       </c>
       <c r="B6" t="s">
         <v>11</v>
       </c>
       <c r="C6" s="1">
         <v>126616.84</v>
       </c>
       <c r="D6">
-        <v>216.36</v>
+        <v>202.91</v>
       </c>
       <c r="E6" t="s">
         <v>7</v>
       </c>
       <c r="F6">
-        <v>27395169.1</v>
+        <v>25692096.67</v>
       </c>
       <c r="G6" t="s">
         <v>7</v>
       </c>
       <c r="H6">
-        <v>27395169.1</v>
+        <v>25692096.67</v>
       </c>
       <c r="I6" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="7" spans="1:14">
       <c r="A7" t="s">
         <v>12</v>
       </c>
       <c r="B7" t="s">
         <v>13</v>
       </c>
       <c r="C7" s="1">
-        <v>669771.77</v>
+        <v>669179.13</v>
       </c>
       <c r="D7">
-        <v>94.87</v>
+        <v>88.97</v>
       </c>
       <c r="E7" t="s">
         <v>7</v>
       </c>
       <c r="F7">
-        <v>63544472.73</v>
+        <v>59537838.98</v>
       </c>
       <c r="G7" t="s">
         <v>7</v>
       </c>
       <c r="H7">
-        <v>63544472.73</v>
+        <v>59537838.98</v>
       </c>
       <c r="I7" t="s">
         <v>7</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:P162"/>
+  <dimension ref="A1:P158"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="O162" sqref="O162"/>
+      <selection activeCell="O158" sqref="O158"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:16">
       <c r="A1" t="s">
         <v>14</v>
       </c>
       <c r="B1" t="s">
         <v>15</v>
       </c>
       <c r="C1" t="s">
         <v>16</v>
       </c>
       <c r="D1" t="s">
         <v>17</v>
       </c>
       <c r="E1" t="s">
         <v>18</v>
       </c>
       <c r="F1" t="s">
         <v>4</v>
       </c>
       <c r="G1" t="s">
         <v>19</v>
@@ -1703,8086 +1688,7886 @@
       </c>
       <c r="M1" t="s">
         <v>25</v>
       </c>
       <c r="N1" t="s">
         <v>26</v>
       </c>
       <c r="O1" t="s">
         <v>27</v>
       </c>
       <c r="P1" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="2" spans="1:16">
       <c r="A2" t="s">
         <v>29</v>
       </c>
       <c r="B2" t="s">
         <v>30</v>
       </c>
       <c r="C2" s="1">
         <v>4275.0</v>
       </c>
       <c r="D2" s="1">
-        <v>158.2</v>
+        <v>140.6</v>
       </c>
       <c r="E2" s="1">
         <v>212.65645380117</v>
       </c>
       <c r="F2" t="s">
         <v>7</v>
       </c>
       <c r="G2">
         <v>1.0</v>
       </c>
       <c r="H2" s="1">
         <v>909106.34</v>
       </c>
       <c r="I2" s="1">
-        <v>-232801.34</v>
+        <v>-308041.34</v>
       </c>
       <c r="J2" s="1">
-        <v>-25.607712734684</v>
+        <v>-33.883972253455</v>
       </c>
       <c r="K2">
         <v>0.21</v>
       </c>
       <c r="L2">
         <v>912.91</v>
       </c>
       <c r="M2" s="1">
-        <v>676305.0</v>
+        <v>601065.0</v>
       </c>
       <c r="N2" s="1">
-        <v>677217.91</v>
+        <v>601977.91</v>
       </c>
       <c r="O2" s="1">
-        <v>0.74</v>
+        <v>0.71</v>
       </c>
       <c r="P2">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:16">
       <c r="A3" t="s">
         <v>29</v>
       </c>
       <c r="B3" t="s">
         <v>30</v>
       </c>
       <c r="C3" s="1">
         <v>2005.0</v>
       </c>
       <c r="D3" s="1">
-        <v>158.2</v>
+        <v>140.6</v>
       </c>
       <c r="E3" s="1">
         <v>197.9179351621</v>
       </c>
       <c r="F3" t="s">
         <v>7</v>
       </c>
       <c r="G3">
         <v>1.0</v>
       </c>
       <c r="H3" s="1">
         <v>396825.46</v>
       </c>
       <c r="I3" s="1">
-        <v>-79634.46</v>
+        <v>-114922.46</v>
       </c>
       <c r="J3" s="1">
-        <v>-20.067880725193</v>
+        <v>-28.960455309496</v>
       </c>
       <c r="K3">
         <v>0.43</v>
       </c>
       <c r="L3">
         <v>859.62</v>
       </c>
       <c r="M3" s="1">
-        <v>317191.0</v>
+        <v>281903.0</v>
       </c>
       <c r="N3" s="1">
-        <v>318050.62</v>
+        <v>282762.62</v>
       </c>
       <c r="O3" s="1">
-        <v>0.35</v>
+        <v>0.33</v>
       </c>
       <c r="P3">
         <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:16">
       <c r="A4" t="s">
         <v>31</v>
       </c>
       <c r="B4" t="s">
         <v>32</v>
       </c>
       <c r="C4" s="1">
         <v>279.0</v>
       </c>
       <c r="D4" s="1">
-        <v>994.8</v>
+        <v>911.5</v>
       </c>
       <c r="E4" s="1">
         <v>1038.5548387097</v>
       </c>
       <c r="F4" t="s">
         <v>7</v>
       </c>
       <c r="G4">
         <v>1.0</v>
       </c>
       <c r="H4" s="1">
         <v>289756.8</v>
       </c>
       <c r="I4" s="1">
-        <v>-12207.6</v>
+        <v>-35448.3</v>
       </c>
       <c r="J4" s="1">
-        <v>-4.2130503926051</v>
+        <v>-12.233811251367</v>
       </c>
       <c r="K4">
         <v>0.0</v>
       </c>
       <c r="L4">
         <v>0.0</v>
       </c>
       <c r="M4" s="1">
-        <v>277549.2</v>
+        <v>254308.5</v>
       </c>
       <c r="N4" s="1">
-        <v>277549.2</v>
+        <v>254308.5</v>
       </c>
       <c r="O4" s="1">
         <v>0.3</v>
       </c>
       <c r="P4">
         <v>1</v>
       </c>
     </row>
     <row r="5" spans="1:16">
       <c r="A5" t="s">
         <v>33</v>
       </c>
       <c r="B5" t="s">
         <v>34</v>
       </c>
       <c r="C5" s="1">
         <v>4233.0</v>
       </c>
       <c r="D5" s="1">
-        <v>184.24</v>
+        <v>170.32</v>
       </c>
       <c r="E5" s="1">
         <v>203.36983699504</v>
       </c>
       <c r="F5" t="s">
         <v>7</v>
       </c>
       <c r="G5">
         <v>1.0</v>
       </c>
       <c r="H5" s="1">
         <v>860864.52</v>
       </c>
       <c r="I5" s="1">
-        <v>-80976.6</v>
+        <v>-139899.96</v>
       </c>
       <c r="J5" s="1">
-        <v>-9.4064278546408</v>
+        <v>-16.251100695845</v>
       </c>
       <c r="K5">
         <v>0.0</v>
       </c>
       <c r="L5">
         <v>0.0</v>
       </c>
       <c r="M5" s="1">
-        <v>779887.92</v>
+        <v>720964.56</v>
       </c>
       <c r="N5" s="1">
-        <v>779887.92</v>
+        <v>720964.56</v>
       </c>
       <c r="O5" s="1">
-        <v>0.86</v>
+        <v>0.85</v>
       </c>
       <c r="P5">
         <v>1</v>
       </c>
     </row>
     <row r="6" spans="1:16">
       <c r="A6" t="s">
         <v>35</v>
       </c>
       <c r="B6" t="s">
         <v>36</v>
       </c>
       <c r="C6" s="1">
-        <v>9587.0</v>
+        <v>3643.0</v>
       </c>
       <c r="D6" s="1">
-        <v>27.6</v>
+        <v>33.95</v>
       </c>
       <c r="E6" s="1">
-        <v>18.456611035778</v>
+        <v>18.456612681856</v>
       </c>
       <c r="F6" t="s">
         <v>7</v>
       </c>
       <c r="G6">
         <v>1.0</v>
       </c>
       <c r="H6" s="1">
-        <v>176943.53</v>
+        <v>67237.44</v>
       </c>
       <c r="I6" s="1">
-        <v>87657.67</v>
+        <v>56442.41</v>
       </c>
       <c r="J6" s="1">
-        <v>49.539912535937</v>
+        <v>83.944912239371</v>
       </c>
       <c r="K6">
-        <v>0.14</v>
+        <v>0.36</v>
       </c>
       <c r="L6" t="s">
         <v>37</v>
       </c>
       <c r="M6" s="1">
-        <v>264601.2</v>
+        <v>123679.85</v>
       </c>
       <c r="N6" s="1">
-        <v>265920.61</v>
+        <v>124999.26</v>
       </c>
       <c r="O6" s="1">
-        <v>0.29</v>
+        <v>0.15</v>
       </c>
       <c r="P6">
         <v>1</v>
       </c>
     </row>
     <row r="7" spans="1:16">
       <c r="A7" t="s">
         <v>38</v>
       </c>
       <c r="B7" t="s">
         <v>39</v>
       </c>
       <c r="C7" s="1">
         <v>7052.0</v>
       </c>
       <c r="D7" s="1">
-        <v>59.62</v>
+        <v>51.88</v>
       </c>
       <c r="E7" s="1">
         <v>71.911279069767</v>
       </c>
       <c r="F7" t="s">
         <v>7</v>
       </c>
       <c r="G7">
         <v>1.0</v>
       </c>
       <c r="H7" s="1">
         <v>507118.34</v>
       </c>
       <c r="I7" s="1">
-        <v>-86678.1</v>
+        <v>-141260.58</v>
       </c>
       <c r="J7" s="1">
-        <v>-17.092282641563</v>
+        <v>-27.855545512316</v>
       </c>
       <c r="K7">
         <v>0.0</v>
       </c>
       <c r="L7">
         <v>0.0</v>
       </c>
       <c r="M7" s="1">
-        <v>420440.24</v>
+        <v>365857.76</v>
       </c>
       <c r="N7" s="1">
-        <v>420440.24</v>
+        <v>365857.76</v>
       </c>
       <c r="O7" s="1">
-        <v>0.46</v>
+        <v>0.43</v>
       </c>
       <c r="P7">
         <v>1</v>
       </c>
     </row>
     <row r="8" spans="1:16">
       <c r="A8" t="s">
         <v>40</v>
       </c>
       <c r="B8" t="s">
         <v>41</v>
       </c>
       <c r="C8" s="1">
         <v>2980.0</v>
       </c>
       <c r="D8" s="1">
-        <v>382.2</v>
+        <v>362.1</v>
       </c>
       <c r="E8" s="1">
         <v>214.54963422819</v>
       </c>
       <c r="F8" t="s">
         <v>7</v>
       </c>
       <c r="G8">
         <v>1.0</v>
       </c>
       <c r="H8" s="1">
         <v>639357.91</v>
       </c>
       <c r="I8" s="1">
-        <v>499598.09</v>
+        <v>439700.09</v>
       </c>
       <c r="J8" s="1">
-        <v>78.140597337726</v>
+        <v>68.772135782288</v>
       </c>
       <c r="K8">
         <v>5.16</v>
       </c>
       <c r="L8" t="s">
         <v>42</v>
       </c>
       <c r="M8" s="1">
-        <v>1138956.0</v>
+        <v>1079058.0</v>
       </c>
       <c r="N8" s="1">
-        <v>1154325.74</v>
+        <v>1094427.74</v>
       </c>
       <c r="O8" s="1">
-        <v>1.27</v>
+        <v>1.28</v>
       </c>
       <c r="P8">
         <v>1</v>
       </c>
     </row>
     <row r="9" spans="1:16">
       <c r="A9" t="s">
         <v>43</v>
       </c>
       <c r="B9" t="s">
         <v>44</v>
       </c>
       <c r="C9" s="1">
         <v>19506.0</v>
       </c>
       <c r="D9" s="1">
-        <v>28.29</v>
+        <v>23.41</v>
       </c>
       <c r="E9" s="1">
         <v>22.248209781606</v>
       </c>
       <c r="F9" t="s">
         <v>7</v>
       </c>
       <c r="G9">
         <v>1.0</v>
       </c>
       <c r="H9" s="1">
         <v>433973.58</v>
       </c>
       <c r="I9" s="1">
-        <v>117851.16</v>
+        <v>22661.88</v>
       </c>
       <c r="J9" s="1">
-        <v>27.156298316593</v>
+        <v>5.2219492255727</v>
       </c>
       <c r="K9">
         <v>0.0</v>
       </c>
       <c r="L9">
         <v>0.0</v>
       </c>
       <c r="M9" s="1">
-        <v>551824.74</v>
+        <v>456635.46</v>
       </c>
       <c r="N9" s="1">
-        <v>551824.74</v>
+        <v>456635.46</v>
       </c>
       <c r="O9" s="1">
-        <v>0.61</v>
+        <v>0.54</v>
       </c>
       <c r="P9">
         <v>1</v>
       </c>
     </row>
     <row r="10" spans="1:16">
       <c r="A10" t="s">
         <v>45</v>
       </c>
       <c r="B10" t="s">
         <v>46</v>
       </c>
       <c r="C10" s="1">
         <v>8517.0</v>
       </c>
       <c r="D10" s="1">
-        <v>63.55</v>
+        <v>56.95</v>
       </c>
       <c r="E10" s="1">
         <v>85.068231771751</v>
       </c>
       <c r="F10" t="s">
         <v>7</v>
       </c>
       <c r="G10">
         <v>1.0</v>
       </c>
       <c r="H10" s="1">
         <v>724526.13</v>
       </c>
       <c r="I10" s="1">
-        <v>-183270.78</v>
+        <v>-239482.98</v>
       </c>
       <c r="J10" s="1">
-        <v>-25.295261607749</v>
+        <v>-33.053739552499</v>
       </c>
       <c r="K10">
         <v>0.0</v>
       </c>
       <c r="L10">
         <v>0.0</v>
       </c>
       <c r="M10" s="1">
-        <v>541255.35</v>
+        <v>485043.15</v>
       </c>
       <c r="N10" s="1">
-        <v>541255.35</v>
+        <v>485043.15</v>
       </c>
       <c r="O10" s="1">
-        <v>0.59</v>
+        <v>0.57</v>
       </c>
       <c r="P10">
         <v>1</v>
       </c>
     </row>
     <row r="11" spans="1:16">
       <c r="A11" t="s">
         <v>47</v>
       </c>
       <c r="B11" t="s">
         <v>48</v>
       </c>
       <c r="C11" s="1">
         <v>5137.0</v>
       </c>
       <c r="D11" s="1">
-        <v>52.74</v>
+        <v>51.22</v>
       </c>
       <c r="E11" s="1">
         <v>62.283570177146</v>
       </c>
       <c r="F11" t="s">
         <v>7</v>
       </c>
       <c r="G11">
         <v>1.0</v>
       </c>
       <c r="H11" s="1">
         <v>319950.7</v>
       </c>
       <c r="I11" s="1">
-        <v>-49025.32</v>
+        <v>-56833.56</v>
       </c>
       <c r="J11" s="1">
-        <v>-15.322773164741</v>
+        <v>-17.76322414672</v>
       </c>
       <c r="K11">
         <v>0.52</v>
       </c>
       <c r="L11" t="s">
         <v>49</v>
       </c>
       <c r="M11" s="1">
-        <v>270925.38</v>
+        <v>263117.14</v>
       </c>
       <c r="N11" s="1">
-        <v>273591.91</v>
+        <v>265783.67</v>
       </c>
       <c r="O11" s="1">
-        <v>0.3</v>
+        <v>0.31</v>
       </c>
       <c r="P11">
         <v>1</v>
       </c>
     </row>
     <row r="12" spans="1:16">
       <c r="A12" t="s">
         <v>50</v>
       </c>
       <c r="B12" t="s">
         <v>51</v>
       </c>
       <c r="C12" s="1">
         <v>8219.0</v>
       </c>
       <c r="D12" s="1">
-        <v>68.82</v>
+        <v>63.44</v>
       </c>
       <c r="E12" s="1">
         <v>56.714487163888</v>
       </c>
       <c r="F12" t="s">
         <v>7</v>
       </c>
       <c r="G12">
         <v>1.0</v>
       </c>
       <c r="H12" s="1">
         <v>466136.37</v>
       </c>
       <c r="I12" s="1">
-        <v>99495.21</v>
+        <v>55276.99</v>
       </c>
       <c r="J12" s="1">
-        <v>21.344657144003</v>
+        <v>11.858544743033</v>
       </c>
       <c r="K12">
         <v>0.0</v>
       </c>
       <c r="L12">
         <v>0.0</v>
       </c>
       <c r="M12" s="1">
-        <v>565631.58</v>
+        <v>521413.36</v>
       </c>
       <c r="N12" s="1">
-        <v>565631.58</v>
+        <v>521413.36</v>
       </c>
       <c r="O12" s="1">
-        <v>0.62</v>
+        <v>0.61</v>
       </c>
       <c r="P12">
         <v>1</v>
       </c>
     </row>
     <row r="13" spans="1:16">
       <c r="A13" t="s">
         <v>52</v>
       </c>
       <c r="B13" t="s">
         <v>53</v>
       </c>
       <c r="C13" s="1">
-        <v>11817.0</v>
+        <v>2278.0</v>
       </c>
       <c r="D13" s="1">
-        <v>29.92</v>
+        <v>34.12</v>
       </c>
       <c r="E13" s="1">
-        <v>36.370108318524</v>
+        <v>33.421812993854</v>
       </c>
       <c r="F13" t="s">
         <v>7</v>
       </c>
       <c r="G13">
         <v>1.0</v>
       </c>
       <c r="H13" s="1">
-        <v>429785.57</v>
+        <v>76134.89</v>
       </c>
       <c r="I13" s="1">
-        <v>-76220.93</v>
+        <v>1590.47</v>
       </c>
       <c r="J13" s="1">
-        <v>-17.734641486451</v>
+        <v>2.0890159557596</v>
       </c>
       <c r="K13">
         <v>0.0</v>
       </c>
       <c r="L13">
         <v>0.0</v>
       </c>
       <c r="M13" s="1">
-        <v>353564.64</v>
+        <v>77725.36</v>
       </c>
       <c r="N13" s="1">
-        <v>353564.64</v>
+        <v>77725.36</v>
       </c>
       <c r="O13" s="1">
-        <v>0.39</v>
+        <v>0.09</v>
       </c>
       <c r="P13">
         <v>1</v>
       </c>
     </row>
     <row r="14" spans="1:16">
       <c r="A14" t="s">
         <v>54</v>
       </c>
       <c r="B14" t="s">
         <v>55</v>
       </c>
       <c r="C14" s="1">
-        <v>390.0</v>
+        <v>11817.0</v>
       </c>
       <c r="D14" s="1">
-        <v>657.4</v>
+        <v>28.1</v>
       </c>
       <c r="E14" s="1">
-        <v>627.40466666667</v>
+        <v>36.370108318524</v>
       </c>
       <c r="F14" t="s">
         <v>7</v>
       </c>
       <c r="G14">
         <v>1.0</v>
       </c>
       <c r="H14" s="1">
-        <v>244687.82</v>
+        <v>429785.57</v>
       </c>
       <c r="I14" s="1">
-        <v>11698.18</v>
+        <v>-97727.87</v>
       </c>
       <c r="J14" s="1">
-        <v>4.7808591371651</v>
+        <v>-22.738750861273</v>
       </c>
       <c r="K14">
         <v>0.0</v>
       </c>
       <c r="L14">
         <v>0.0</v>
       </c>
       <c r="M14" s="1">
-        <v>256386.0</v>
+        <v>332057.7</v>
       </c>
       <c r="N14" s="1">
-        <v>256386.0</v>
+        <v>332057.7</v>
       </c>
       <c r="O14" s="1">
-        <v>0.28</v>
+        <v>0.39</v>
       </c>
       <c r="P14">
         <v>1</v>
       </c>
     </row>
     <row r="15" spans="1:16">
       <c r="A15" t="s">
         <v>56</v>
       </c>
       <c r="B15" t="s">
         <v>57</v>
       </c>
       <c r="C15" s="1">
-        <v>1010.0</v>
+        <v>390.0</v>
       </c>
       <c r="D15" s="1">
-        <v>714.2</v>
+        <v>616.0</v>
       </c>
       <c r="E15" s="1">
-        <v>503.2962970297</v>
+        <v>627.40466666667</v>
       </c>
       <c r="F15" t="s">
         <v>7</v>
       </c>
       <c r="G15">
         <v>1.0</v>
       </c>
       <c r="H15" s="1">
-        <v>508329.26</v>
+        <v>244687.82</v>
       </c>
       <c r="I15" s="1">
-        <v>213012.74</v>
+        <v>-4447.82</v>
       </c>
       <c r="J15" s="1">
-        <v>41.904481359188</v>
+        <v>-1.8177529228876</v>
       </c>
       <c r="K15">
         <v>0.0</v>
       </c>
       <c r="L15">
         <v>0.0</v>
       </c>
       <c r="M15" s="1">
-        <v>721342.0</v>
+        <v>240240.0</v>
       </c>
       <c r="N15" s="1">
-        <v>721342.0</v>
+        <v>240240.0</v>
       </c>
       <c r="O15" s="1">
-        <v>0.79</v>
+        <v>0.28</v>
       </c>
       <c r="P15">
         <v>1</v>
       </c>
     </row>
     <row r="16" spans="1:16">
       <c r="A16" t="s">
         <v>58</v>
       </c>
       <c r="B16" t="s">
         <v>59</v>
       </c>
       <c r="C16" s="1">
-        <v>265.0</v>
+        <v>1010.0</v>
       </c>
       <c r="D16" s="1">
-        <v>1233.4</v>
+        <v>680.2</v>
       </c>
       <c r="E16" s="1">
-        <v>935.36086792453</v>
+        <v>503.2962970297</v>
       </c>
       <c r="F16" t="s">
         <v>7</v>
       </c>
       <c r="G16">
         <v>1.0</v>
       </c>
       <c r="H16" s="1">
-        <v>247870.63</v>
+        <v>508329.26</v>
       </c>
       <c r="I16" s="1">
-        <v>78980.37</v>
+        <v>178672.74</v>
       </c>
       <c r="J16" s="1">
-        <v>31.863545108188</v>
+        <v>35.149017390815</v>
       </c>
       <c r="K16">
         <v>0.0</v>
       </c>
       <c r="L16">
         <v>0.0</v>
       </c>
       <c r="M16" s="1">
-        <v>326851.0</v>
+        <v>687002.0</v>
       </c>
       <c r="N16" s="1">
-        <v>326851.0</v>
+        <v>687002.0</v>
       </c>
       <c r="O16" s="1">
-        <v>0.36</v>
+        <v>0.81</v>
       </c>
       <c r="P16">
         <v>1</v>
       </c>
     </row>
     <row r="17" spans="1:16">
       <c r="A17" t="s">
-        <v>58</v>
+        <v>60</v>
       </c>
       <c r="B17" t="s">
-        <v>59</v>
+        <v>61</v>
       </c>
       <c r="C17" s="1">
-        <v>2645.0</v>
+        <v>265.0</v>
       </c>
       <c r="D17" s="1">
-        <v>1233.4</v>
+        <v>1193.8</v>
       </c>
       <c r="E17" s="1">
-        <v>577.65703969754</v>
+        <v>935.36086792453</v>
       </c>
       <c r="F17" t="s">
         <v>7</v>
       </c>
       <c r="G17">
         <v>1.0</v>
       </c>
       <c r="H17" s="1">
-        <v>1527902.87</v>
+        <v>247870.63</v>
       </c>
       <c r="I17" s="1">
-        <v>1734440.13</v>
+        <v>68486.37</v>
       </c>
       <c r="J17" s="1">
-        <v>113.51769566347</v>
+        <v>27.629884992829</v>
       </c>
       <c r="K17">
         <v>0.0</v>
       </c>
       <c r="L17">
         <v>0.0</v>
       </c>
       <c r="M17" s="1">
-        <v>3262343.0</v>
+        <v>316357.0</v>
       </c>
       <c r="N17" s="1">
-        <v>3262343.0</v>
+        <v>316357.0</v>
       </c>
       <c r="O17" s="1">
-        <v>3.58</v>
+        <v>0.37</v>
       </c>
       <c r="P17">
         <v>1</v>
       </c>
     </row>
     <row r="18" spans="1:16">
       <c r="A18" t="s">
         <v>60</v>
       </c>
       <c r="B18" t="s">
         <v>61</v>
       </c>
       <c r="C18" s="1">
-        <v>11529.0</v>
+        <v>2678.0</v>
       </c>
       <c r="D18" s="1">
-        <v>61.44</v>
+        <v>1193.8</v>
       </c>
       <c r="E18" s="1">
-        <v>38.260272356666</v>
+        <v>584.99326362957</v>
       </c>
       <c r="F18" t="s">
         <v>7</v>
       </c>
       <c r="G18">
         <v>1.0</v>
       </c>
       <c r="H18" s="1">
-        <v>441102.68</v>
+        <v>1566611.96</v>
       </c>
       <c r="I18" s="1">
-        <v>267239.08</v>
+        <v>1630384.44</v>
       </c>
       <c r="J18" s="1">
-        <v>60.58432472004</v>
+        <v>104.07072597607</v>
       </c>
       <c r="K18">
         <v>0.0</v>
       </c>
       <c r="L18">
         <v>0.0</v>
       </c>
       <c r="M18" s="1">
-        <v>708341.76</v>
+        <v>3196996.4</v>
       </c>
       <c r="N18" s="1">
-        <v>708341.76</v>
+        <v>3196996.4</v>
       </c>
       <c r="O18" s="1">
-        <v>0.78</v>
+        <v>3.75</v>
       </c>
       <c r="P18">
         <v>1</v>
       </c>
     </row>
     <row r="19" spans="1:16">
       <c r="A19" t="s">
         <v>62</v>
       </c>
       <c r="B19" t="s">
         <v>63</v>
       </c>
       <c r="C19" s="1">
-        <v>22500.0</v>
+        <v>11529.0</v>
       </c>
       <c r="D19" s="1">
-        <v>385.6</v>
+        <v>58.9</v>
       </c>
       <c r="E19" s="1">
-        <v>190.92348</v>
+        <v>38.260272356666</v>
       </c>
       <c r="F19" t="s">
-        <v>64</v>
+        <v>7</v>
       </c>
       <c r="G19">
-        <v>10.65</v>
+        <v>1.0</v>
       </c>
       <c r="H19" s="1">
-        <v>446464.3</v>
+        <v>441102.68</v>
       </c>
       <c r="I19" s="1">
-        <v>367955.41</v>
+        <v>237955.42</v>
       </c>
       <c r="J19" s="1">
-        <v>82.415415969429</v>
+        <v>53.945584733242</v>
       </c>
       <c r="K19">
         <v>0.0</v>
       </c>
       <c r="L19">
         <v>0.0</v>
       </c>
       <c r="M19" s="1">
-        <v>814419.71</v>
+        <v>679058.1</v>
       </c>
       <c r="N19" s="1">
-        <v>814419.71</v>
+        <v>679058.1</v>
       </c>
       <c r="O19" s="1">
-        <v>0.89</v>
+        <v>0.8</v>
       </c>
       <c r="P19">
         <v>1</v>
       </c>
     </row>
     <row r="20" spans="1:16">
       <c r="A20" t="s">
+        <v>64</v>
+      </c>
+      <c r="B20" t="s">
         <v>65</v>
       </c>
-      <c r="B20" t="s">
+      <c r="C20" s="1">
+        <v>22500.0</v>
+      </c>
+      <c r="D20" s="1">
+        <v>344.3</v>
+      </c>
+      <c r="E20" s="1">
+        <v>190.92348</v>
+      </c>
+      <c r="F20" t="s">
         <v>66</v>
       </c>
-      <c r="C20" s="1">
-[...10 lines deleted...]
-      </c>
       <c r="G20">
-        <v>0.88</v>
+        <v>10.7</v>
       </c>
       <c r="H20" s="1">
-        <v>886117.86</v>
+        <v>446464.3</v>
       </c>
       <c r="I20" s="1">
-        <v>231479.46</v>
+        <v>277598.91</v>
       </c>
       <c r="J20" s="1">
-        <v>26.122874896123</v>
+        <v>62.177179675956</v>
       </c>
       <c r="K20">
-        <v>1.82</v>
-[...2 lines deleted...]
-        <v>68</v>
+        <v>0.0</v>
+      </c>
+      <c r="L20">
+        <v>0.0</v>
       </c>
       <c r="M20" s="1">
-        <v>1117597.32</v>
+        <v>724063.21</v>
       </c>
       <c r="N20" s="1">
-        <v>1129066.68</v>
+        <v>724063.21</v>
       </c>
       <c r="O20" s="1">
-        <v>1.24</v>
+        <v>0.85</v>
       </c>
       <c r="P20">
         <v>1</v>
       </c>
     </row>
     <row r="21" spans="1:16">
       <c r="A21" t="s">
+        <v>67</v>
+      </c>
+      <c r="B21" t="s">
+        <v>68</v>
+      </c>
+      <c r="C21" s="1">
+        <v>6315.0</v>
+      </c>
+      <c r="D21" s="1">
+        <v>144.02</v>
+      </c>
+      <c r="E21" s="1">
+        <v>117.4151037213</v>
+      </c>
+      <c r="F21" t="s">
         <v>69</v>
       </c>
-      <c r="B21" t="s">
+      <c r="G21">
+        <v>0.86</v>
+      </c>
+      <c r="H21" s="1">
+        <v>886117.86</v>
+      </c>
+      <c r="I21" s="1">
+        <v>166807.47</v>
+      </c>
+      <c r="J21" s="1">
+        <v>18.824524087575</v>
+      </c>
+      <c r="K21">
+        <v>1.85</v>
+      </c>
+      <c r="L21" t="s">
         <v>70</v>
       </c>
-      <c r="C21" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M21" s="1">
-        <v>739975.38</v>
+        <v>1052925.33</v>
       </c>
       <c r="N21" s="1">
-        <v>739975.38</v>
+        <v>1064586.33</v>
       </c>
       <c r="O21" s="1">
-        <v>0.81</v>
+        <v>1.25</v>
       </c>
       <c r="P21">
         <v>1</v>
       </c>
     </row>
     <row r="22" spans="1:16">
       <c r="A22" t="s">
         <v>71</v>
       </c>
       <c r="B22" t="s">
         <v>72</v>
       </c>
       <c r="C22" s="1">
-        <v>15192.0</v>
+        <v>40415.0</v>
       </c>
       <c r="D22" s="1">
-        <v>41.46</v>
+        <v>168.2</v>
       </c>
       <c r="E22" s="1">
-        <v>26.763661137441</v>
+        <v>98.458638871706</v>
       </c>
       <c r="F22" t="s">
-        <v>7</v>
+        <v>66</v>
       </c>
       <c r="G22">
-        <v>1.0</v>
+        <v>10.7</v>
       </c>
       <c r="H22" s="1">
-        <v>406593.54</v>
+        <v>370725.12</v>
       </c>
       <c r="I22" s="1">
-        <v>223266.78</v>
+        <v>264643.14</v>
       </c>
       <c r="J22" s="1">
-        <v>54.911541388483</v>
+        <v>71.385273272014</v>
       </c>
       <c r="K22">
         <v>0.0</v>
       </c>
       <c r="L22">
         <v>0.0</v>
       </c>
       <c r="M22" s="1">
-        <v>629860.32</v>
+        <v>635368.26</v>
       </c>
       <c r="N22" s="1">
-        <v>629860.32</v>
+        <v>635368.26</v>
       </c>
       <c r="O22" s="1">
-        <v>0.69</v>
+        <v>0.74</v>
       </c>
       <c r="P22">
         <v>1</v>
       </c>
     </row>
     <row r="23" spans="1:16">
       <c r="A23" t="s">
-        <v>71</v>
+        <v>73</v>
       </c>
       <c r="B23" t="s">
-        <v>72</v>
+        <v>74</v>
       </c>
       <c r="C23" s="1">
-        <v>20770.0</v>
+        <v>15192.0</v>
       </c>
       <c r="D23" s="1">
-        <v>41.46</v>
+        <v>39.18</v>
       </c>
       <c r="E23" s="1">
-        <v>32.258620606644</v>
+        <v>26.763661137441</v>
       </c>
       <c r="F23" t="s">
         <v>7</v>
       </c>
       <c r="G23">
         <v>1.0</v>
       </c>
       <c r="H23" s="1">
-        <v>670011.55</v>
+        <v>406593.54</v>
       </c>
       <c r="I23" s="1">
-        <v>191112.65</v>
+        <v>188629.02</v>
       </c>
       <c r="J23" s="1">
-        <v>28.523784403418</v>
+        <v>46.392527534992</v>
       </c>
       <c r="K23">
         <v>0.0</v>
       </c>
       <c r="L23">
         <v>0.0</v>
       </c>
       <c r="M23" s="1">
-        <v>861124.2</v>
+        <v>595222.56</v>
       </c>
       <c r="N23" s="1">
-        <v>861124.2</v>
+        <v>595222.56</v>
       </c>
       <c r="O23" s="1">
-        <v>0.95</v>
+        <v>0.7</v>
       </c>
       <c r="P23">
         <v>1</v>
       </c>
     </row>
     <row r="24" spans="1:16">
       <c r="A24" t="s">
         <v>73</v>
       </c>
       <c r="B24" t="s">
         <v>74</v>
       </c>
       <c r="C24" s="1">
-        <v>47242.0</v>
+        <v>20770.0</v>
       </c>
       <c r="D24" s="1">
-        <v>19.75</v>
+        <v>39.18</v>
       </c>
       <c r="E24" s="1">
-        <v>7.2636173320351</v>
+        <v>32.258620606644</v>
       </c>
       <c r="F24" t="s">
         <v>7</v>
       </c>
       <c r="G24">
         <v>1.0</v>
       </c>
       <c r="H24" s="1">
-        <v>343147.81</v>
+        <v>670011.55</v>
       </c>
       <c r="I24" s="1">
-        <v>589881.69</v>
+        <v>143757.05</v>
       </c>
       <c r="J24" s="1">
-        <v>171.90309039128</v>
+        <v>21.455906245198</v>
       </c>
       <c r="K24">
-        <v>0.19</v>
-[...2 lines deleted...]
-        <v>75</v>
+        <v>0.0</v>
+      </c>
+      <c r="L24">
+        <v>0.0</v>
       </c>
       <c r="M24" s="1">
-        <v>933029.5</v>
+        <v>813768.6</v>
       </c>
       <c r="N24" s="1">
-        <v>942000.56</v>
+        <v>813768.6</v>
       </c>
       <c r="O24" s="1">
-        <v>1.04</v>
+        <v>0.95</v>
       </c>
       <c r="P24">
         <v>1</v>
       </c>
     </row>
     <row r="25" spans="1:16">
       <c r="A25" t="s">
+        <v>75</v>
+      </c>
+      <c r="B25" t="s">
         <v>76</v>
       </c>
-      <c r="B25" t="s">
+      <c r="C25" s="1">
+        <v>47242.0</v>
+      </c>
+      <c r="D25" s="1">
+        <v>18.13</v>
+      </c>
+      <c r="E25" s="1">
+        <v>7.2636173320351</v>
+      </c>
+      <c r="F25" t="s">
+        <v>7</v>
+      </c>
+      <c r="G25">
+        <v>1.0</v>
+      </c>
+      <c r="H25" s="1">
+        <v>343147.81</v>
+      </c>
+      <c r="I25" s="1">
+        <v>513349.65</v>
+      </c>
+      <c r="J25" s="1">
+        <v>149.60015335665</v>
+      </c>
+      <c r="K25">
+        <v>0.19</v>
+      </c>
+      <c r="L25" t="s">
         <v>77</v>
       </c>
-      <c r="C25" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M25" s="1">
-        <v>1184882.27</v>
+        <v>856497.46</v>
       </c>
       <c r="N25" s="1">
-        <v>1188874.82</v>
+        <v>865468.52</v>
       </c>
       <c r="O25" s="1">
-        <v>1.31</v>
+        <v>1.01</v>
       </c>
       <c r="P25">
         <v>1</v>
       </c>
     </row>
     <row r="26" spans="1:16">
       <c r="A26" t="s">
+        <v>78</v>
+      </c>
+      <c r="B26" t="s">
         <v>79</v>
       </c>
-      <c r="B26" t="s">
+      <c r="C26" s="1">
+        <v>109813.0</v>
+      </c>
+      <c r="D26" s="1">
+        <v>9.594</v>
+      </c>
+      <c r="E26" s="1">
+        <v>6.1865614271534</v>
+      </c>
+      <c r="F26" t="s">
+        <v>7</v>
+      </c>
+      <c r="G26">
+        <v>1.0</v>
+      </c>
+      <c r="H26" s="1">
+        <v>679364.87</v>
+      </c>
+      <c r="I26" s="1">
+        <v>374181.05</v>
+      </c>
+      <c r="J26" s="1">
+        <v>55.078068726162</v>
+      </c>
+      <c r="K26">
+        <v>0.04</v>
+      </c>
+      <c r="L26" t="s">
         <v>80</v>
       </c>
-      <c r="C26" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M26" s="1">
-        <v>420246.23</v>
+        <v>1053545.92</v>
       </c>
       <c r="N26" s="1">
-        <v>424611.94</v>
+        <v>1057538.47</v>
       </c>
       <c r="O26" s="1">
-        <v>0.47</v>
+        <v>1.24</v>
       </c>
       <c r="P26">
         <v>1</v>
       </c>
     </row>
     <row r="27" spans="1:16">
       <c r="A27" t="s">
+        <v>81</v>
+      </c>
+      <c r="B27" t="s">
         <v>82</v>
       </c>
-      <c r="B27" t="s">
+      <c r="C27" s="1">
+        <v>29647.0</v>
+      </c>
+      <c r="D27" s="1">
+        <v>13.135</v>
+      </c>
+      <c r="E27" s="1">
+        <v>10.074887847</v>
+      </c>
+      <c r="F27" t="s">
+        <v>7</v>
+      </c>
+      <c r="G27">
+        <v>1.0</v>
+      </c>
+      <c r="H27" s="1">
+        <v>298690.2</v>
+      </c>
+      <c r="I27" s="1">
+        <v>90723.15</v>
+      </c>
+      <c r="J27" s="1">
+        <v>30.373661405697</v>
+      </c>
+      <c r="K27">
+        <v>0.15</v>
+      </c>
+      <c r="L27" t="s">
         <v>83</v>
       </c>
-      <c r="C27" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M27" s="1">
-        <v>650619.36</v>
+        <v>389413.35</v>
       </c>
       <c r="N27" s="1">
-        <v>650619.36</v>
+        <v>393779.06</v>
       </c>
       <c r="O27" s="1">
-        <v>0.71</v>
+        <v>0.46</v>
       </c>
       <c r="P27">
         <v>1</v>
       </c>
     </row>
     <row r="28" spans="1:16">
       <c r="A28" t="s">
         <v>84</v>
       </c>
       <c r="B28" t="s">
         <v>85</v>
       </c>
       <c r="C28" s="1">
-        <v>6813.0</v>
+        <v>23329.0</v>
       </c>
       <c r="D28" s="1">
-        <v>132.0</v>
+        <v>31.28</v>
       </c>
       <c r="E28" s="1">
-        <v>41.358040510788</v>
+        <v>25.38360666981</v>
       </c>
       <c r="F28" t="s">
         <v>7</v>
       </c>
       <c r="G28">
         <v>1.0</v>
       </c>
       <c r="H28" s="1">
-        <v>281772.33</v>
+        <v>592174.16</v>
       </c>
       <c r="I28" s="1">
-        <v>617543.67</v>
+        <v>137556.96</v>
       </c>
       <c r="J28" s="1">
-        <v>219.16405702434</v>
+        <v>23.229139211343</v>
       </c>
       <c r="K28">
         <v>0.0</v>
       </c>
       <c r="L28">
         <v>0.0</v>
       </c>
       <c r="M28" s="1">
-        <v>899316.0</v>
+        <v>729731.12</v>
       </c>
       <c r="N28" s="1">
-        <v>899316.0</v>
+        <v>729731.12</v>
       </c>
       <c r="O28" s="1">
-        <v>0.99</v>
+        <v>0.86</v>
       </c>
       <c r="P28">
         <v>1</v>
       </c>
     </row>
     <row r="29" spans="1:16">
       <c r="A29" t="s">
         <v>86</v>
       </c>
       <c r="B29" t="s">
         <v>87</v>
       </c>
       <c r="C29" s="1">
-        <v>14503.0</v>
+        <v>7353.0</v>
       </c>
       <c r="D29" s="1">
-        <v>12.67</v>
+        <v>120.9</v>
       </c>
       <c r="E29" s="1">
-        <v>5.918163138661</v>
+        <v>47.539804161567</v>
       </c>
       <c r="F29" t="s">
-        <v>67</v>
+        <v>7</v>
       </c>
       <c r="G29">
-        <v>0.88</v>
+        <v>1.0</v>
       </c>
       <c r="H29" s="1">
-        <v>99901.19</v>
+        <v>349560.18</v>
       </c>
       <c r="I29" s="1">
-        <v>109336.33</v>
+        <v>539417.52</v>
       </c>
       <c r="J29" s="1">
-        <v>109.44447208287</v>
+        <v>154.31320581194</v>
       </c>
       <c r="K29">
         <v>0.0</v>
       </c>
       <c r="L29">
         <v>0.0</v>
       </c>
       <c r="M29" s="1">
-        <v>209237.52</v>
+        <v>888977.7</v>
       </c>
       <c r="N29" s="1">
-        <v>209237.52</v>
+        <v>888977.7</v>
       </c>
       <c r="O29" s="1">
-        <v>0.23</v>
+        <v>1.04</v>
       </c>
       <c r="P29">
         <v>1</v>
       </c>
     </row>
     <row r="30" spans="1:16">
       <c r="A30" t="s">
         <v>88</v>
       </c>
       <c r="B30" t="s">
         <v>89</v>
       </c>
       <c r="C30" s="1">
-        <v>2207.0</v>
+        <v>12390.0</v>
       </c>
       <c r="D30" s="1">
-        <v>100.0</v>
+        <v>12.9</v>
       </c>
       <c r="E30" s="1">
-        <v>112.68792025374</v>
+        <v>5.9181630347054</v>
       </c>
       <c r="F30" t="s">
-        <v>7</v>
+        <v>69</v>
       </c>
       <c r="G30">
-        <v>1.0</v>
+        <v>0.86</v>
       </c>
       <c r="H30" s="1">
-        <v>248702.24</v>
+        <v>85346.19</v>
       </c>
       <c r="I30" s="1">
-        <v>-28002.24</v>
+        <v>99692.45</v>
       </c>
       <c r="J30" s="1">
-        <v>-11.259343703539</v>
+        <v>116.80949085132</v>
       </c>
       <c r="K30">
         <v>0.0</v>
       </c>
       <c r="L30">
         <v>0.0</v>
       </c>
       <c r="M30" s="1">
-        <v>220700.0</v>
+        <v>185038.64</v>
       </c>
       <c r="N30" s="1">
-        <v>220700.0</v>
+        <v>185038.64</v>
       </c>
       <c r="O30" s="1">
-        <v>0.24</v>
+        <v>0.22</v>
       </c>
       <c r="P30">
         <v>1</v>
       </c>
     </row>
     <row r="31" spans="1:16">
       <c r="A31" t="s">
         <v>90</v>
       </c>
       <c r="B31" t="s">
         <v>91</v>
       </c>
       <c r="C31" s="1">
-        <v>4871.0</v>
+        <v>2207.0</v>
       </c>
       <c r="D31" s="1">
-        <v>89.46</v>
+        <v>94.3</v>
       </c>
       <c r="E31" s="1">
-        <v>80.247620611784</v>
+        <v>112.68792025374</v>
       </c>
       <c r="F31" t="s">
         <v>7</v>
       </c>
       <c r="G31">
         <v>1.0</v>
       </c>
       <c r="H31" s="1">
-        <v>390886.16</v>
+        <v>248702.24</v>
       </c>
       <c r="I31" s="1">
-        <v>44873.5</v>
+        <v>-40582.14</v>
       </c>
       <c r="J31" s="1">
-        <v>11.479940860531</v>
+        <v>-16.317561112437</v>
       </c>
       <c r="K31">
-        <v>1.53</v>
-[...2 lines deleted...]
-        <v>92</v>
+        <v>0.0</v>
+      </c>
+      <c r="L31">
+        <v>0.0</v>
       </c>
       <c r="M31" s="1">
-        <v>435759.66</v>
+        <v>208120.1</v>
       </c>
       <c r="N31" s="1">
-        <v>443188.93</v>
+        <v>208120.1</v>
       </c>
       <c r="O31" s="1">
-        <v>0.49</v>
+        <v>0.24</v>
       </c>
       <c r="P31">
         <v>1</v>
       </c>
     </row>
     <row r="32" spans="1:16">
       <c r="A32" t="s">
+        <v>92</v>
+      </c>
+      <c r="B32" t="s">
         <v>93</v>
       </c>
-      <c r="B32" t="s">
+      <c r="C32" s="1">
+        <v>4871.0</v>
+      </c>
+      <c r="D32" s="1">
+        <v>79.36</v>
+      </c>
+      <c r="E32" s="1">
+        <v>80.247620611784</v>
+      </c>
+      <c r="F32" t="s">
+        <v>7</v>
+      </c>
+      <c r="G32">
+        <v>1.0</v>
+      </c>
+      <c r="H32" s="1">
+        <v>390886.16</v>
+      </c>
+      <c r="I32" s="1">
+        <v>-4323.6</v>
+      </c>
+      <c r="J32" s="1">
+        <v>-1.1061020937656</v>
+      </c>
+      <c r="K32">
+        <v>1.53</v>
+      </c>
+      <c r="L32" t="s">
         <v>94</v>
       </c>
-      <c r="C32" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M32" s="1">
-        <v>848135.5</v>
+        <v>386562.56</v>
       </c>
       <c r="N32" s="1">
-        <v>848135.5</v>
+        <v>393991.83</v>
       </c>
       <c r="O32" s="1">
-        <v>0.93</v>
+        <v>0.46</v>
       </c>
       <c r="P32">
         <v>1</v>
       </c>
     </row>
     <row r="33" spans="1:16">
       <c r="A33" t="s">
         <v>95</v>
       </c>
       <c r="B33" t="s">
         <v>96</v>
       </c>
       <c r="C33" s="1">
-        <v>59401.0</v>
+        <v>8881.0</v>
       </c>
       <c r="D33" s="1">
-        <v>7.8</v>
+        <v>85.88</v>
       </c>
       <c r="E33" s="1">
-        <v>7.6324482752816</v>
+        <v>64.062438914537</v>
       </c>
       <c r="F33" t="s">
-        <v>67</v>
+        <v>7</v>
       </c>
       <c r="G33">
-        <v>0.88</v>
+        <v>1.0</v>
       </c>
       <c r="H33" s="1">
-        <v>523027.32</v>
+        <v>568938.52</v>
       </c>
       <c r="I33" s="1">
-        <v>4558.91</v>
+        <v>193761.76</v>
       </c>
       <c r="J33" s="1">
-        <v>0.87163898054121</v>
+        <v>34.056713192842</v>
       </c>
       <c r="K33">
         <v>0.0</v>
       </c>
       <c r="L33">
         <v>0.0</v>
       </c>
       <c r="M33" s="1">
-        <v>527586.23</v>
+        <v>762700.28</v>
       </c>
       <c r="N33" s="1">
-        <v>527586.23</v>
+        <v>762700.28</v>
       </c>
       <c r="O33" s="1">
-        <v>0.58</v>
+        <v>0.89</v>
       </c>
       <c r="P33">
         <v>1</v>
       </c>
     </row>
     <row r="34" spans="1:16">
       <c r="A34" t="s">
         <v>97</v>
       </c>
       <c r="B34" t="s">
         <v>98</v>
       </c>
       <c r="C34" s="1">
-        <v>38209.0</v>
+        <v>67620.0</v>
       </c>
       <c r="D34" s="1">
-        <v>105.2</v>
+        <v>6.46</v>
       </c>
       <c r="E34" s="1">
-        <v>88.479431024104</v>
+        <v>7.6165233658681</v>
       </c>
       <c r="F34" t="s">
-        <v>64</v>
+        <v>69</v>
       </c>
       <c r="G34">
-        <v>10.65</v>
+        <v>0.86</v>
       </c>
       <c r="H34" s="1">
-        <v>306811.64</v>
+        <v>594448.12</v>
       </c>
       <c r="I34" s="1">
-        <v>70508.64</v>
+        <v>-88729.32</v>
       </c>
       <c r="J34" s="1">
-        <v>22.98108376853</v>
+        <v>-14.926335371369</v>
       </c>
       <c r="K34">
         <v>0.0</v>
       </c>
       <c r="L34">
         <v>0.0</v>
       </c>
       <c r="M34" s="1">
-        <v>377320.28</v>
+        <v>505718.8</v>
       </c>
       <c r="N34" s="1">
-        <v>377320.28</v>
+        <v>505718.8</v>
       </c>
       <c r="O34" s="1">
-        <v>0.41</v>
+        <v>0.59</v>
       </c>
       <c r="P34">
         <v>1</v>
       </c>
     </row>
     <row r="35" spans="1:16">
       <c r="A35" t="s">
         <v>99</v>
       </c>
       <c r="B35" t="s">
         <v>100</v>
       </c>
       <c r="C35" s="1">
-        <v>21919.0</v>
+        <v>38209.0</v>
       </c>
       <c r="D35" s="1">
-        <v>21.94</v>
+        <v>102.0</v>
       </c>
       <c r="E35" s="1">
-        <v>24.852813540764</v>
+        <v>88.479431024104</v>
       </c>
       <c r="F35" t="s">
-        <v>67</v>
+        <v>66</v>
       </c>
       <c r="G35">
-        <v>0.88</v>
+        <v>10.7</v>
       </c>
       <c r="H35" s="1">
-        <v>632186.09</v>
+        <v>306811.64</v>
       </c>
       <c r="I35" s="1">
-        <v>-84587.33</v>
+        <v>57457.84</v>
       </c>
       <c r="J35" s="1">
-        <v>-13.38013147363</v>
+        <v>18.727398999595</v>
       </c>
       <c r="K35">
         <v>0.0</v>
       </c>
       <c r="L35">
         <v>0.0</v>
       </c>
       <c r="M35" s="1">
-        <v>547598.76</v>
+        <v>364269.48</v>
       </c>
       <c r="N35" s="1">
-        <v>547598.76</v>
+        <v>364269.48</v>
       </c>
       <c r="O35" s="1">
-        <v>0.6</v>
+        <v>0.43</v>
       </c>
       <c r="P35">
         <v>1</v>
       </c>
     </row>
     <row r="36" spans="1:16">
       <c r="A36" t="s">
         <v>101</v>
       </c>
       <c r="B36" t="s">
         <v>102</v>
       </c>
       <c r="C36" s="1">
-        <v>21628.0</v>
+        <v>18101.0</v>
       </c>
       <c r="D36" s="1">
-        <v>29.42</v>
+        <v>23.04</v>
       </c>
       <c r="E36" s="1">
-        <v>25.199186702423</v>
+        <v>24.852813656704</v>
       </c>
       <c r="F36" t="s">
-        <v>7</v>
+        <v>69</v>
       </c>
       <c r="G36">
-        <v>1.0</v>
+        <v>0.86</v>
       </c>
       <c r="H36" s="1">
-        <v>545008.01</v>
+        <v>522067.63</v>
       </c>
       <c r="I36" s="1">
-        <v>91287.75</v>
+        <v>-39246.29</v>
       </c>
       <c r="J36" s="1">
-        <v>16.749799695604</v>
+        <v>-7.5174724010374</v>
       </c>
       <c r="K36">
         <v>0.0</v>
       </c>
       <c r="L36">
         <v>0.0</v>
       </c>
       <c r="M36" s="1">
-        <v>636295.76</v>
+        <v>482821.34</v>
       </c>
       <c r="N36" s="1">
-        <v>636295.76</v>
+        <v>482821.34</v>
       </c>
       <c r="O36" s="1">
-        <v>0.7</v>
+        <v>0.57</v>
       </c>
       <c r="P36">
         <v>1</v>
       </c>
     </row>
     <row r="37" spans="1:16">
       <c r="A37" t="s">
         <v>103</v>
       </c>
       <c r="B37" t="s">
         <v>104</v>
       </c>
       <c r="C37" s="1">
-        <v>2718.0</v>
+        <v>16387.0</v>
       </c>
       <c r="D37" s="1">
-        <v>106.95</v>
+        <v>27.7</v>
       </c>
       <c r="E37" s="1">
-        <v>144.24165194996</v>
+        <v>25.199186550314</v>
       </c>
       <c r="F37" t="s">
         <v>7</v>
       </c>
       <c r="G37">
         <v>1.0</v>
       </c>
       <c r="H37" s="1">
-        <v>392048.81</v>
+        <v>412939.07</v>
       </c>
       <c r="I37" s="1">
-        <v>-101358.71</v>
+        <v>40980.83</v>
       </c>
       <c r="J37" s="1">
-        <v>-25.853594607263</v>
+        <v>9.9241832457268</v>
       </c>
       <c r="K37">
         <v>0.0</v>
       </c>
       <c r="L37">
         <v>0.0</v>
       </c>
       <c r="M37" s="1">
-        <v>290690.1</v>
+        <v>453919.9</v>
       </c>
       <c r="N37" s="1">
-        <v>290690.1</v>
+        <v>453919.9</v>
       </c>
       <c r="O37" s="1">
-        <v>0.32</v>
+        <v>0.53</v>
       </c>
       <c r="P37">
         <v>1</v>
       </c>
     </row>
     <row r="38" spans="1:16">
       <c r="A38" t="s">
         <v>105</v>
       </c>
       <c r="B38" t="s">
         <v>106</v>
       </c>
       <c r="C38" s="1">
-        <v>15803.0</v>
+        <v>2718.0</v>
       </c>
       <c r="D38" s="1">
-        <v>31.8</v>
+        <v>105.05</v>
       </c>
       <c r="E38" s="1">
-        <v>22.690361956591</v>
+        <v>144.24165194996</v>
       </c>
       <c r="F38" t="s">
         <v>7</v>
       </c>
       <c r="G38">
         <v>1.0</v>
       </c>
       <c r="H38" s="1">
-        <v>358575.79</v>
+        <v>392048.81</v>
       </c>
       <c r="I38" s="1">
-        <v>143959.61</v>
+        <v>-106522.91</v>
       </c>
       <c r="J38" s="1">
-        <v>40.147610077077</v>
+        <v>-27.170828550659</v>
       </c>
       <c r="K38">
-        <v>0.95</v>
-[...2 lines deleted...]
-        <v>107</v>
+        <v>0.0</v>
+      </c>
+      <c r="L38">
+        <v>0.0</v>
       </c>
       <c r="M38" s="1">
-        <v>502535.4</v>
+        <v>285525.9</v>
       </c>
       <c r="N38" s="1">
-        <v>517597.07</v>
+        <v>285525.9</v>
       </c>
       <c r="O38" s="1">
-        <v>0.57</v>
+        <v>0.33</v>
       </c>
       <c r="P38">
         <v>1</v>
       </c>
     </row>
     <row r="39" spans="1:16">
       <c r="A39" t="s">
+        <v>107</v>
+      </c>
+      <c r="B39" t="s">
         <v>108</v>
       </c>
-      <c r="B39" t="s">
+      <c r="C39" s="1">
+        <v>15803.0</v>
+      </c>
+      <c r="D39" s="1">
+        <v>27.5</v>
+      </c>
+      <c r="E39" s="1">
+        <v>22.690361956591</v>
+      </c>
+      <c r="F39" t="s">
+        <v>7</v>
+      </c>
+      <c r="G39">
+        <v>1.0</v>
+      </c>
+      <c r="H39" s="1">
+        <v>358575.79</v>
+      </c>
+      <c r="I39" s="1">
+        <v>76006.71</v>
+      </c>
+      <c r="J39" s="1">
+        <v>21.196832613825</v>
+      </c>
+      <c r="K39">
+        <v>0.4</v>
+      </c>
+      <c r="L39" t="s">
         <v>109</v>
       </c>
-      <c r="C39" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M39" s="1">
-        <v>926927.36</v>
+        <v>434582.5</v>
       </c>
       <c r="N39" s="1">
-        <v>926927.36</v>
+        <v>440955.97</v>
       </c>
       <c r="O39" s="1">
-        <v>1.02</v>
+        <v>0.52</v>
       </c>
       <c r="P39">
         <v>1</v>
       </c>
     </row>
     <row r="40" spans="1:16">
       <c r="A40" t="s">
         <v>110</v>
       </c>
       <c r="B40" t="s">
         <v>111</v>
       </c>
       <c r="C40" s="1">
-        <v>4075.0</v>
+        <v>872487.0</v>
       </c>
       <c r="D40" s="1">
-        <v>488.0</v>
+        <v>0.872</v>
       </c>
       <c r="E40" s="1">
-        <v>687.66774723926</v>
+        <v>0.72294615277935</v>
       </c>
       <c r="F40" t="s">
-        <v>112</v>
+        <v>69</v>
       </c>
       <c r="G40">
-        <v>7.47</v>
+        <v>0.86</v>
       </c>
       <c r="H40" s="1">
-        <v>375745.87</v>
+        <v>728700.67</v>
       </c>
       <c r="I40" s="1">
-        <v>-109586.72</v>
+        <v>152098.42</v>
       </c>
       <c r="J40" s="1">
-        <v>-29.165116305869</v>
+        <v>20.872551139551</v>
       </c>
       <c r="K40">
-        <v>1.92</v>
-[...2 lines deleted...]
-        <v>113</v>
+        <v>0.0</v>
+      </c>
+      <c r="L40">
+        <v>0.0</v>
       </c>
       <c r="M40" s="1">
-        <v>266159.15</v>
+        <v>880799.09</v>
       </c>
       <c r="N40" s="1">
-        <v>273993.82</v>
+        <v>880799.09</v>
       </c>
       <c r="O40" s="1">
-        <v>0.3</v>
+        <v>1.03</v>
       </c>
       <c r="P40">
         <v>1</v>
       </c>
     </row>
     <row r="41" spans="1:16">
       <c r="A41" t="s">
+        <v>112</v>
+      </c>
+      <c r="B41" t="s">
+        <v>113</v>
+      </c>
+      <c r="C41" s="1">
+        <v>4075.0</v>
+      </c>
+      <c r="D41" s="1">
+        <v>456.9</v>
+      </c>
+      <c r="E41" s="1">
+        <v>687.66774723926</v>
+      </c>
+      <c r="F41" t="s">
         <v>114</v>
       </c>
-      <c r="B41" t="s">
+      <c r="G41">
+        <v>7.47</v>
+      </c>
+      <c r="H41" s="1">
+        <v>375745.87</v>
+      </c>
+      <c r="I41" s="1">
+        <v>-126577.75</v>
+      </c>
+      <c r="J41" s="1">
+        <v>-33.687063546434</v>
+      </c>
+      <c r="K41">
+        <v>1.92</v>
+      </c>
+      <c r="L41" t="s">
         <v>115</v>
       </c>
-      <c r="C41" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M41" s="1">
-        <v>588932.96</v>
+        <v>249168.12</v>
       </c>
       <c r="N41" s="1">
-        <v>588932.96</v>
+        <v>257001.92</v>
       </c>
       <c r="O41" s="1">
-        <v>0.65</v>
+        <v>0.3</v>
       </c>
       <c r="P41">
         <v>1</v>
       </c>
     </row>
     <row r="42" spans="1:16">
       <c r="A42" t="s">
         <v>116</v>
       </c>
       <c r="B42" t="s">
         <v>117</v>
       </c>
       <c r="C42" s="1">
-        <v>25835.0</v>
+        <v>6829.0</v>
       </c>
       <c r="D42" s="1">
-        <v>22.78</v>
+        <v>71.16</v>
       </c>
       <c r="E42" s="1">
-        <v>13.506966518289</v>
+        <v>75.66930004393</v>
       </c>
       <c r="F42" t="s">
-        <v>67</v>
+        <v>7</v>
       </c>
       <c r="G42">
-        <v>0.88</v>
+        <v>1.0</v>
       </c>
       <c r="H42" s="1">
-        <v>405329.66</v>
+        <v>516745.65</v>
       </c>
       <c r="I42" s="1">
-        <v>264813.02</v>
+        <v>-30794.01</v>
       </c>
       <c r="J42" s="1">
-        <v>65.332751617535</v>
+        <v>-5.9592199760172</v>
       </c>
       <c r="K42">
         <v>0.0</v>
       </c>
       <c r="L42">
         <v>0.0</v>
       </c>
       <c r="M42" s="1">
-        <v>670142.68</v>
+        <v>485951.64</v>
       </c>
       <c r="N42" s="1">
-        <v>670142.68</v>
+        <v>485951.64</v>
       </c>
       <c r="O42" s="1">
-        <v>0.74</v>
+        <v>0.57</v>
       </c>
       <c r="P42">
         <v>1</v>
       </c>
     </row>
     <row r="43" spans="1:16">
       <c r="A43" t="s">
         <v>118</v>
       </c>
       <c r="B43" t="s">
         <v>119</v>
       </c>
       <c r="C43" s="1">
-        <v>50646.0</v>
+        <v>25835.0</v>
       </c>
       <c r="D43" s="1">
-        <v>13.28</v>
+        <v>22.67</v>
       </c>
       <c r="E43" s="1">
-        <v>12.507396438021</v>
+        <v>13.506966518289</v>
       </c>
       <c r="F43" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="G43">
-        <v>0.88</v>
+        <v>0.86</v>
       </c>
       <c r="H43" s="1">
-        <v>732048.31</v>
+        <v>405329.66</v>
       </c>
       <c r="I43" s="1">
-        <v>33809.8</v>
+        <v>272719.84</v>
       </c>
       <c r="J43" s="1">
-        <v>4.6185203268894</v>
+        <v>67.28346501956</v>
       </c>
       <c r="K43">
         <v>0.0</v>
       </c>
       <c r="L43">
         <v>0.0</v>
       </c>
       <c r="M43" s="1">
-        <v>765858.11</v>
+        <v>678049.5</v>
       </c>
       <c r="N43" s="1">
-        <v>765858.11</v>
+        <v>678049.5</v>
       </c>
       <c r="O43" s="1">
-        <v>0.84</v>
+        <v>0.79</v>
       </c>
       <c r="P43">
         <v>1</v>
       </c>
     </row>
     <row r="44" spans="1:16">
       <c r="A44" t="s">
         <v>120</v>
       </c>
       <c r="B44" t="s">
         <v>121</v>
       </c>
       <c r="C44" s="1">
-        <v>5640.0</v>
+        <v>51915.0</v>
       </c>
       <c r="D44" s="1">
-        <v>72.64</v>
+        <v>12.42</v>
       </c>
       <c r="E44" s="1">
-        <v>62.951216312057</v>
+        <v>12.512910719445</v>
       </c>
       <c r="F44" t="s">
-        <v>7</v>
+        <v>69</v>
       </c>
       <c r="G44">
-        <v>1.0</v>
+        <v>0.86</v>
       </c>
       <c r="H44" s="1">
-        <v>355044.86</v>
+        <v>750765.74</v>
       </c>
       <c r="I44" s="1">
-        <v>54644.74</v>
+        <v>-4289.71</v>
       </c>
       <c r="J44" s="1">
-        <v>15.390939612532</v>
+        <v>-0.57137796405041</v>
       </c>
       <c r="K44">
         <v>0.0</v>
       </c>
       <c r="L44">
         <v>0.0</v>
       </c>
       <c r="M44" s="1">
-        <v>409689.6</v>
+        <v>746476.03</v>
       </c>
       <c r="N44" s="1">
-        <v>409689.6</v>
+        <v>746476.03</v>
       </c>
       <c r="O44" s="1">
-        <v>0.45</v>
+        <v>0.88</v>
       </c>
       <c r="P44">
         <v>1</v>
       </c>
     </row>
     <row r="45" spans="1:16">
       <c r="A45" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="B45" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="C45" s="1">
         <v>10680.0</v>
       </c>
       <c r="D45" s="1">
-        <v>72.64</v>
+        <v>73.12</v>
       </c>
       <c r="E45" s="1">
         <v>58.270883895131</v>
       </c>
       <c r="F45" t="s">
         <v>7</v>
       </c>
       <c r="G45">
         <v>1.0</v>
       </c>
       <c r="H45" s="1">
         <v>622333.04</v>
       </c>
       <c r="I45" s="1">
-        <v>153462.16</v>
+        <v>158588.56</v>
       </c>
       <c r="J45" s="1">
-        <v>24.65916963046</v>
+        <v>25.482908636829</v>
       </c>
       <c r="K45">
         <v>0.0</v>
       </c>
       <c r="L45">
         <v>0.0</v>
       </c>
       <c r="M45" s="1">
-        <v>775795.2</v>
+        <v>780921.6</v>
       </c>
       <c r="N45" s="1">
-        <v>775795.2</v>
+        <v>780921.6</v>
       </c>
       <c r="O45" s="1">
-        <v>0.85</v>
+        <v>0.92</v>
       </c>
       <c r="P45">
         <v>1</v>
       </c>
     </row>
     <row r="46" spans="1:16">
       <c r="A46" t="s">
         <v>122</v>
       </c>
       <c r="B46" t="s">
         <v>123</v>
       </c>
       <c r="C46" s="1">
-        <v>8218.0</v>
+        <v>5640.0</v>
       </c>
       <c r="D46" s="1">
-        <v>18.55</v>
+        <v>73.12</v>
       </c>
       <c r="E46" s="1">
-        <v>37.134378194208</v>
+        <v>62.951216312057</v>
       </c>
       <c r="F46" t="s">
         <v>7</v>
       </c>
       <c r="G46">
         <v>1.0</v>
       </c>
       <c r="H46" s="1">
-        <v>305170.32</v>
+        <v>355044.86</v>
       </c>
       <c r="I46" s="1">
-        <v>-152726.42</v>
+        <v>57351.94</v>
       </c>
       <c r="J46" s="1">
-        <v>-50.04628890516</v>
+        <v>16.15343480821</v>
       </c>
       <c r="K46">
         <v>0.0</v>
       </c>
       <c r="L46">
         <v>0.0</v>
       </c>
       <c r="M46" s="1">
-        <v>152443.9</v>
+        <v>412396.8</v>
       </c>
       <c r="N46" s="1">
-        <v>152443.9</v>
+        <v>412396.8</v>
       </c>
       <c r="O46" s="1">
-        <v>0.17</v>
+        <v>0.48</v>
       </c>
       <c r="P46">
         <v>1</v>
       </c>
     </row>
     <row r="47" spans="1:16">
       <c r="A47" t="s">
-        <v>122</v>
+        <v>124</v>
       </c>
       <c r="B47" t="s">
-        <v>123</v>
+        <v>125</v>
       </c>
       <c r="C47" s="1">
         <v>6450.0</v>
       </c>
       <c r="D47" s="1">
-        <v>18.55</v>
+        <v>18.11</v>
       </c>
       <c r="E47" s="1">
         <v>16.917192248062</v>
       </c>
       <c r="F47" t="s">
         <v>7</v>
       </c>
       <c r="G47">
         <v>1.0</v>
       </c>
       <c r="H47" s="1">
         <v>109115.89</v>
       </c>
       <c r="I47" s="1">
-        <v>10531.61</v>
+        <v>7693.61</v>
       </c>
       <c r="J47" s="1">
-        <v>9.6517656594287</v>
+        <v>7.0508612448654</v>
       </c>
       <c r="K47">
         <v>0.0</v>
       </c>
       <c r="L47">
         <v>0.0</v>
       </c>
       <c r="M47" s="1">
-        <v>119647.5</v>
+        <v>116809.5</v>
       </c>
       <c r="N47" s="1">
-        <v>119647.5</v>
+        <v>116809.5</v>
       </c>
       <c r="O47" s="1">
-        <v>0.13</v>
+        <v>0.14</v>
       </c>
       <c r="P47">
         <v>1</v>
       </c>
     </row>
     <row r="48" spans="1:16">
       <c r="A48" t="s">
         <v>124</v>
       </c>
       <c r="B48" t="s">
         <v>125</v>
       </c>
       <c r="C48" s="1">
-        <v>1288.0</v>
+        <v>8218.0</v>
       </c>
       <c r="D48" s="1">
-        <v>232.4</v>
+        <v>18.11</v>
       </c>
       <c r="E48" s="1">
-        <v>151.16260093168</v>
+        <v>37.134378194208</v>
       </c>
       <c r="F48" t="s">
         <v>7</v>
       </c>
       <c r="G48">
         <v>1.0</v>
       </c>
       <c r="H48" s="1">
-        <v>194697.43</v>
+        <v>305170.32</v>
       </c>
       <c r="I48" s="1">
-        <v>104633.77</v>
+        <v>-156342.34</v>
       </c>
       <c r="J48" s="1">
-        <v>53.741731465074</v>
+        <v>-51.231174774795</v>
       </c>
       <c r="K48">
-        <v>1.67</v>
-[...2 lines deleted...]
-        <v>126</v>
+        <v>0.0</v>
+      </c>
+      <c r="L48">
+        <v>0.0</v>
       </c>
       <c r="M48" s="1">
-        <v>299331.2</v>
+        <v>148827.98</v>
       </c>
       <c r="N48" s="1">
-        <v>301479.96</v>
+        <v>148827.98</v>
       </c>
       <c r="O48" s="1">
-        <v>0.33</v>
+        <v>0.17</v>
       </c>
       <c r="P48">
         <v>1</v>
       </c>
     </row>
     <row r="49" spans="1:16">
       <c r="A49" t="s">
+        <v>126</v>
+      </c>
+      <c r="B49" t="s">
         <v>127</v>
       </c>
-      <c r="B49" t="s">
+      <c r="C49" s="1">
+        <v>975.0</v>
+      </c>
+      <c r="D49" s="1">
+        <v>251.0</v>
+      </c>
+      <c r="E49" s="1">
+        <v>151.16260512821</v>
+      </c>
+      <c r="F49" t="s">
+        <v>7</v>
+      </c>
+      <c r="G49">
+        <v>1.0</v>
+      </c>
+      <c r="H49" s="1">
+        <v>147383.54</v>
+      </c>
+      <c r="I49" s="1">
+        <v>97341.46</v>
+      </c>
+      <c r="J49" s="1">
+        <v>66.04635768689</v>
+      </c>
+      <c r="K49">
+        <v>2.2</v>
+      </c>
+      <c r="L49" t="s">
         <v>128</v>
       </c>
-      <c r="C49" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M49" s="1">
-        <v>280109.1</v>
+        <v>244725.0</v>
       </c>
       <c r="N49" s="1">
-        <v>280109.1</v>
+        <v>246873.76</v>
       </c>
       <c r="O49" s="1">
-        <v>0.31</v>
+        <v>0.29</v>
       </c>
       <c r="P49">
         <v>1</v>
       </c>
     </row>
     <row r="50" spans="1:16">
       <c r="A50" t="s">
         <v>129</v>
       </c>
       <c r="B50" t="s">
         <v>130</v>
       </c>
       <c r="C50" s="1">
-        <v>18821.0</v>
+        <v>5591.0</v>
       </c>
       <c r="D50" s="1">
-        <v>34.09</v>
+        <v>44.66</v>
       </c>
       <c r="E50" s="1">
-        <v>27.498881037139</v>
+        <v>47.572269719192</v>
       </c>
       <c r="F50" t="s">
         <v>7</v>
       </c>
       <c r="G50">
         <v>1.0</v>
       </c>
       <c r="H50" s="1">
-        <v>517556.44</v>
+        <v>265976.56</v>
       </c>
       <c r="I50" s="1">
-        <v>124051.45</v>
+        <v>-16282.5</v>
       </c>
       <c r="J50" s="1">
-        <v>23.968680594526</v>
+        <v>-6.1217800546033</v>
       </c>
       <c r="K50">
         <v>0.0</v>
       </c>
       <c r="L50">
         <v>0.0</v>
       </c>
       <c r="M50" s="1">
-        <v>641607.89</v>
+        <v>249694.06</v>
       </c>
       <c r="N50" s="1">
-        <v>641607.89</v>
+        <v>249694.06</v>
       </c>
       <c r="O50" s="1">
-        <v>0.71</v>
+        <v>0.29</v>
       </c>
       <c r="P50">
         <v>1</v>
       </c>
     </row>
     <row r="51" spans="1:16">
       <c r="A51" t="s">
         <v>131</v>
       </c>
       <c r="B51" t="s">
         <v>132</v>
       </c>
       <c r="C51" s="1">
-        <v>118422.0</v>
+        <v>18821.0</v>
       </c>
       <c r="D51" s="1">
-        <v>6.56</v>
+        <v>33.45</v>
       </c>
       <c r="E51" s="1">
-        <v>6.824901707453</v>
+        <v>27.498881037139</v>
       </c>
       <c r="F51" t="s">
-        <v>67</v>
+        <v>7</v>
       </c>
       <c r="G51">
-        <v>0.88</v>
+        <v>1.0</v>
       </c>
       <c r="H51" s="1">
-        <v>948582.73</v>
+        <v>517556.44</v>
       </c>
       <c r="I51" s="1">
-        <v>-63994.16</v>
+        <v>112006.01</v>
       </c>
       <c r="J51" s="1">
-        <v>-6.7462919127781</v>
+        <v>21.6413131677</v>
       </c>
       <c r="K51">
         <v>0.0</v>
       </c>
       <c r="L51">
         <v>0.0</v>
       </c>
       <c r="M51" s="1">
-        <v>884588.57</v>
+        <v>629562.45</v>
       </c>
       <c r="N51" s="1">
-        <v>884588.57</v>
+        <v>629562.45</v>
       </c>
       <c r="O51" s="1">
-        <v>0.97</v>
+        <v>0.74</v>
       </c>
       <c r="P51">
         <v>1</v>
       </c>
     </row>
     <row r="52" spans="1:16">
       <c r="A52" t="s">
         <v>133</v>
       </c>
       <c r="B52" t="s">
         <v>134</v>
       </c>
       <c r="C52" s="1">
-        <v>7352.0</v>
+        <v>124618.0</v>
       </c>
       <c r="D52" s="1">
-        <v>60.44</v>
+        <v>5.8</v>
       </c>
       <c r="E52" s="1">
-        <v>100.34154379761</v>
+        <v>6.7631364650372</v>
       </c>
       <c r="F52" t="s">
-        <v>7</v>
+        <v>69</v>
       </c>
       <c r="G52">
-        <v>1.0</v>
+        <v>0.86</v>
       </c>
       <c r="H52" s="1">
-        <v>737711.03</v>
+        <v>988547.89</v>
       </c>
       <c r="I52" s="1">
-        <v>-293356.15</v>
+        <v>-151770.03</v>
       </c>
       <c r="J52" s="1">
-        <v>-39.765726425427</v>
+        <v>-15.352825243499</v>
       </c>
       <c r="K52">
         <v>0.0</v>
       </c>
       <c r="L52">
         <v>0.0</v>
       </c>
       <c r="M52" s="1">
-        <v>444354.88</v>
+        <v>836777.86</v>
       </c>
       <c r="N52" s="1">
-        <v>444354.88</v>
+        <v>836777.86</v>
       </c>
       <c r="O52" s="1">
-        <v>0.49</v>
+        <v>0.98</v>
       </c>
       <c r="P52">
         <v>1</v>
       </c>
     </row>
     <row r="53" spans="1:16">
       <c r="A53" t="s">
         <v>135</v>
       </c>
       <c r="B53" t="s">
         <v>136</v>
       </c>
       <c r="C53" s="1">
-        <v>33900.0</v>
+        <v>7352.0</v>
       </c>
       <c r="D53" s="1">
-        <v>14.2</v>
+        <v>59.62</v>
       </c>
       <c r="E53" s="1">
-        <v>9.481221238938</v>
+        <v>100.34154379761</v>
       </c>
       <c r="F53" t="s">
         <v>7</v>
       </c>
       <c r="G53">
         <v>1.0</v>
       </c>
       <c r="H53" s="1">
-        <v>321413.4</v>
+        <v>737711.03</v>
       </c>
       <c r="I53" s="1">
-        <v>159966.6</v>
+        <v>-299384.79</v>
       </c>
       <c r="J53" s="1">
-        <v>49.769735798196</v>
+        <v>-40.582935299205</v>
       </c>
       <c r="K53">
         <v>0.0</v>
       </c>
       <c r="L53">
         <v>0.0</v>
       </c>
       <c r="M53" s="1">
-        <v>481380.0</v>
+        <v>438326.24</v>
       </c>
       <c r="N53" s="1">
-        <v>481380.0</v>
+        <v>438326.24</v>
       </c>
       <c r="O53" s="1">
-        <v>0.53</v>
+        <v>0.51</v>
       </c>
       <c r="P53">
         <v>1</v>
       </c>
     </row>
     <row r="54" spans="1:16">
       <c r="A54" t="s">
         <v>137</v>
       </c>
       <c r="B54" t="s">
         <v>138</v>
       </c>
       <c r="C54" s="1">
-        <v>90544.0</v>
+        <v>33900.0</v>
       </c>
       <c r="D54" s="1">
-        <v>10.194</v>
+        <v>12.1</v>
       </c>
       <c r="E54" s="1">
-        <v>6.0786825189963</v>
+        <v>9.481221238938</v>
       </c>
       <c r="F54" t="s">
         <v>7</v>
       </c>
       <c r="G54">
         <v>1.0</v>
       </c>
       <c r="H54" s="1">
-        <v>550388.23</v>
+        <v>321413.4</v>
       </c>
       <c r="I54" s="1">
-        <v>372617.31</v>
+        <v>88776.6</v>
       </c>
       <c r="J54" s="1">
-        <v>67.700813660205</v>
+        <v>27.620690363252</v>
       </c>
       <c r="K54">
         <v>0.0</v>
       </c>
       <c r="L54">
         <v>0.0</v>
       </c>
       <c r="M54" s="1">
-        <v>923005.54</v>
+        <v>410190.0</v>
       </c>
       <c r="N54" s="1">
-        <v>923005.54</v>
+        <v>410190.0</v>
       </c>
       <c r="O54" s="1">
-        <v>1.01</v>
+        <v>0.48</v>
       </c>
       <c r="P54">
         <v>1</v>
       </c>
     </row>
     <row r="55" spans="1:16">
       <c r="A55" t="s">
         <v>139</v>
       </c>
       <c r="B55" t="s">
         <v>140</v>
       </c>
       <c r="C55" s="1">
-        <v>17534.0</v>
+        <v>90544.0</v>
       </c>
       <c r="D55" s="1">
-        <v>28.93</v>
+        <v>9.916</v>
       </c>
       <c r="E55" s="1">
-        <v>22.98188604996</v>
+        <v>6.0786825189963</v>
       </c>
       <c r="F55" t="s">
         <v>7</v>
       </c>
       <c r="G55">
         <v>1.0</v>
       </c>
       <c r="H55" s="1">
-        <v>402964.39</v>
+        <v>550388.23</v>
       </c>
       <c r="I55" s="1">
-        <v>104294.23</v>
+        <v>347446.07</v>
       </c>
       <c r="J55" s="1">
-        <v>25.881748508845</v>
+        <v>63.127452780013</v>
       </c>
       <c r="K55">
         <v>0.0</v>
       </c>
       <c r="L55">
         <v>0.0</v>
       </c>
       <c r="M55" s="1">
-        <v>507258.62</v>
+        <v>897834.3</v>
       </c>
       <c r="N55" s="1">
-        <v>507258.62</v>
+        <v>897834.3</v>
       </c>
       <c r="O55" s="1">
-        <v>0.56</v>
+        <v>1.05</v>
       </c>
       <c r="P55">
         <v>1</v>
       </c>
     </row>
     <row r="56" spans="1:16">
       <c r="A56" t="s">
         <v>141</v>
       </c>
       <c r="B56" t="s">
         <v>142</v>
       </c>
       <c r="C56" s="1">
-        <v>3877.0</v>
+        <v>17534.0</v>
       </c>
       <c r="D56" s="1">
-        <v>100.7</v>
+        <v>28.21</v>
       </c>
       <c r="E56" s="1">
-        <v>104.64825122517</v>
+        <v>22.98188604996</v>
       </c>
       <c r="F56" t="s">
         <v>7</v>
       </c>
       <c r="G56">
         <v>1.0</v>
       </c>
       <c r="H56" s="1">
-        <v>405721.27</v>
+        <v>402964.39</v>
       </c>
       <c r="I56" s="1">
-        <v>-15307.37</v>
+        <v>91669.75</v>
       </c>
       <c r="J56" s="1">
-        <v>-3.7728783605553</v>
+        <v>22.748846368286</v>
       </c>
       <c r="K56">
         <v>0.0</v>
       </c>
       <c r="L56">
         <v>0.0</v>
       </c>
       <c r="M56" s="1">
-        <v>390413.9</v>
+        <v>494634.14</v>
       </c>
       <c r="N56" s="1">
-        <v>390413.9</v>
+        <v>494634.14</v>
       </c>
       <c r="O56" s="1">
-        <v>0.43</v>
+        <v>0.58</v>
       </c>
       <c r="P56">
         <v>1</v>
       </c>
     </row>
     <row r="57" spans="1:16">
       <c r="A57" t="s">
         <v>143</v>
       </c>
       <c r="B57" t="s">
         <v>144</v>
       </c>
       <c r="C57" s="1">
-        <v>3030.0</v>
+        <v>3877.0</v>
       </c>
       <c r="D57" s="1">
-        <v>225.2</v>
+        <v>92.55</v>
       </c>
       <c r="E57" s="1">
-        <v>170.72784158416</v>
+        <v>104.64825122517</v>
       </c>
       <c r="F57" t="s">
         <v>7</v>
       </c>
       <c r="G57">
         <v>1.0</v>
       </c>
       <c r="H57" s="1">
-        <v>517305.36</v>
+        <v>405721.27</v>
       </c>
       <c r="I57" s="1">
-        <v>165050.64</v>
+        <v>-46904.92</v>
       </c>
       <c r="J57" s="1">
-        <v>31.905843774748</v>
+        <v>-11.560872813003</v>
       </c>
       <c r="K57">
         <v>0.0</v>
       </c>
       <c r="L57">
         <v>0.0</v>
       </c>
       <c r="M57" s="1">
-        <v>682356.0</v>
+        <v>358816.35</v>
       </c>
       <c r="N57" s="1">
-        <v>682356.0</v>
+        <v>358816.35</v>
       </c>
       <c r="O57" s="1">
-        <v>0.75</v>
+        <v>0.42</v>
       </c>
       <c r="P57">
         <v>1</v>
       </c>
     </row>
     <row r="58" spans="1:16">
       <c r="A58" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="B58" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
       <c r="C58" s="1">
         <v>1897.0</v>
       </c>
       <c r="D58" s="1">
-        <v>225.2</v>
+        <v>203.0</v>
       </c>
       <c r="E58" s="1">
         <v>173.45021613073</v>
       </c>
       <c r="F58" t="s">
         <v>7</v>
       </c>
       <c r="G58">
         <v>1.0</v>
       </c>
       <c r="H58" s="1">
         <v>329035.06</v>
       </c>
       <c r="I58" s="1">
-        <v>98169.34</v>
+        <v>56055.94</v>
       </c>
       <c r="J58" s="1">
-        <v>29.835525733945</v>
+        <v>17.036464138502</v>
       </c>
       <c r="K58">
         <v>0.0</v>
       </c>
       <c r="L58">
         <v>0.0</v>
       </c>
       <c r="M58" s="1">
-        <v>427204.4</v>
+        <v>385091.0</v>
       </c>
       <c r="N58" s="1">
-        <v>427204.4</v>
+        <v>385091.0</v>
       </c>
       <c r="O58" s="1">
-        <v>0.47</v>
+        <v>0.45</v>
       </c>
       <c r="P58">
         <v>1</v>
       </c>
     </row>
     <row r="59" spans="1:16">
       <c r="A59" t="s">
         <v>145</v>
       </c>
       <c r="B59" t="s">
         <v>146</v>
       </c>
       <c r="C59" s="1">
-        <v>5306.0</v>
+        <v>3030.0</v>
       </c>
       <c r="D59" s="1">
-        <v>140.0</v>
+        <v>203.0</v>
       </c>
       <c r="E59" s="1">
-        <v>81.651703731625</v>
+        <v>170.72784158416</v>
       </c>
       <c r="F59" t="s">
         <v>7</v>
       </c>
       <c r="G59">
         <v>1.0</v>
       </c>
       <c r="H59" s="1">
-        <v>433243.94</v>
+        <v>517305.36</v>
       </c>
       <c r="I59" s="1">
-        <v>309596.06</v>
+        <v>97784.64</v>
       </c>
       <c r="J59" s="1">
-        <v>71.459986260858</v>
+        <v>18.902692212584</v>
       </c>
       <c r="K59">
         <v>0.0</v>
       </c>
       <c r="L59">
         <v>0.0</v>
       </c>
       <c r="M59" s="1">
-        <v>742840.0</v>
+        <v>615090.0</v>
       </c>
       <c r="N59" s="1">
-        <v>742840.0</v>
+        <v>615090.0</v>
       </c>
       <c r="O59" s="1">
-        <v>0.82</v>
+        <v>0.72</v>
       </c>
       <c r="P59">
         <v>1</v>
       </c>
     </row>
     <row r="60" spans="1:16">
       <c r="A60" t="s">
         <v>147</v>
       </c>
       <c r="B60" t="s">
         <v>148</v>
       </c>
       <c r="C60" s="1">
-        <v>4939.0</v>
+        <v>5306.0</v>
       </c>
       <c r="D60" s="1">
-        <v>14.79</v>
+        <v>141.3</v>
       </c>
       <c r="E60" s="1">
-        <v>20.810977930755</v>
+        <v>81.651703731625</v>
       </c>
       <c r="F60" t="s">
         <v>7</v>
       </c>
       <c r="G60">
         <v>1.0</v>
       </c>
       <c r="H60" s="1">
-        <v>102785.42</v>
+        <v>433243.94</v>
       </c>
       <c r="I60" s="1">
-        <v>-29737.61</v>
+        <v>316493.86</v>
       </c>
       <c r="J60" s="1">
-        <v>-28.931739540491</v>
+        <v>73.052114704709</v>
       </c>
       <c r="K60">
-        <v>1.45</v>
-[...2 lines deleted...]
-        <v>149</v>
+        <v>0.0</v>
+      </c>
+      <c r="L60">
+        <v>0.0</v>
       </c>
       <c r="M60" s="1">
-        <v>73047.81</v>
+        <v>749737.8</v>
       </c>
       <c r="N60" s="1">
-        <v>80225.88</v>
+        <v>749737.8</v>
       </c>
       <c r="O60" s="1">
-        <v>0.09</v>
+        <v>0.88</v>
       </c>
       <c r="P60">
         <v>1</v>
       </c>
     </row>
     <row r="61" spans="1:16">
       <c r="A61" t="s">
+        <v>149</v>
+      </c>
+      <c r="B61" t="s">
         <v>150</v>
       </c>
-      <c r="B61" t="s">
+      <c r="C61" s="1">
+        <v>4939.0</v>
+      </c>
+      <c r="D61" s="1">
+        <v>14.79</v>
+      </c>
+      <c r="E61" s="1">
+        <v>20.810977930755</v>
+      </c>
+      <c r="F61" t="s">
+        <v>7</v>
+      </c>
+      <c r="G61">
+        <v>1.0</v>
+      </c>
+      <c r="H61" s="1">
+        <v>102785.42</v>
+      </c>
+      <c r="I61" s="1">
+        <v>-29737.61</v>
+      </c>
+      <c r="J61" s="1">
+        <v>-28.931739540491</v>
+      </c>
+      <c r="K61">
+        <v>1.45</v>
+      </c>
+      <c r="L61" t="s">
         <v>151</v>
       </c>
-      <c r="C61" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M61" s="1">
-        <v>345631.6</v>
+        <v>73047.81</v>
       </c>
       <c r="N61" s="1">
-        <v>345631.6</v>
+        <v>80225.88</v>
       </c>
       <c r="O61" s="1">
-        <v>0.38</v>
+        <v>0.09</v>
       </c>
       <c r="P61">
         <v>1</v>
       </c>
     </row>
     <row r="62" spans="1:16">
       <c r="A62" t="s">
         <v>152</v>
       </c>
       <c r="B62" t="s">
         <v>153</v>
       </c>
       <c r="C62" s="1">
-        <v>22698.0</v>
+        <v>10895.0</v>
       </c>
       <c r="D62" s="1">
-        <v>22.75</v>
+        <v>27.74</v>
       </c>
       <c r="E62" s="1">
-        <v>19.026008018328</v>
+        <v>27.392313905461</v>
       </c>
       <c r="F62" t="s">
-        <v>7</v>
+        <v>69</v>
       </c>
       <c r="G62">
-        <v>1.0</v>
+        <v>0.86</v>
       </c>
       <c r="H62" s="1">
-        <v>431852.33</v>
+        <v>338561.12</v>
       </c>
       <c r="I62" s="1">
-        <v>84527.17</v>
+        <v>11331.76</v>
       </c>
       <c r="J62" s="1">
-        <v>19.573165206727</v>
+        <v>3.3470352413768</v>
       </c>
       <c r="K62">
         <v>0.0</v>
       </c>
       <c r="L62">
         <v>0.0</v>
       </c>
       <c r="M62" s="1">
-        <v>516379.5</v>
+        <v>349892.88</v>
       </c>
       <c r="N62" s="1">
-        <v>516379.5</v>
+        <v>349892.88</v>
       </c>
       <c r="O62" s="1">
-        <v>0.57</v>
+        <v>0.41</v>
       </c>
       <c r="P62">
         <v>1</v>
       </c>
     </row>
     <row r="63" spans="1:16">
       <c r="A63" t="s">
         <v>154</v>
       </c>
       <c r="B63" t="s">
         <v>155</v>
       </c>
       <c r="C63" s="1">
-        <v>1290.0</v>
+        <v>22698.0</v>
       </c>
       <c r="D63" s="1">
-        <v>321.4</v>
+        <v>22.15</v>
       </c>
       <c r="E63" s="1">
-        <v>353.76926356589</v>
+        <v>19.026008018328</v>
       </c>
       <c r="F63" t="s">
         <v>7</v>
       </c>
       <c r="G63">
         <v>1.0</v>
       </c>
       <c r="H63" s="1">
-        <v>456362.35</v>
+        <v>431852.33</v>
       </c>
       <c r="I63" s="1">
-        <v>-41756.35</v>
+        <v>70908.37</v>
       </c>
       <c r="J63" s="1">
-        <v>-9.1498235996024</v>
+        <v>16.419587223253</v>
       </c>
       <c r="K63">
         <v>0.0</v>
       </c>
       <c r="L63">
         <v>0.0</v>
       </c>
       <c r="M63" s="1">
-        <v>414606.0</v>
+        <v>502760.7</v>
       </c>
       <c r="N63" s="1">
-        <v>414606.0</v>
+        <v>502760.7</v>
       </c>
       <c r="O63" s="1">
-        <v>0.46</v>
+        <v>0.59</v>
       </c>
       <c r="P63">
         <v>1</v>
       </c>
     </row>
     <row r="64" spans="1:16">
       <c r="A64" t="s">
-        <v>154</v>
+        <v>156</v>
       </c>
       <c r="B64" t="s">
-        <v>155</v>
+        <v>157</v>
       </c>
       <c r="C64" s="1">
-        <v>550.0</v>
+        <v>509.0</v>
       </c>
       <c r="D64" s="1">
-        <v>321.4</v>
+        <v>292.7</v>
       </c>
       <c r="E64" s="1">
-        <v>402.09110909091</v>
+        <v>321.31909626719</v>
       </c>
       <c r="F64" t="s">
         <v>7</v>
       </c>
       <c r="G64">
         <v>1.0</v>
       </c>
       <c r="H64" s="1">
-        <v>221150.11</v>
+        <v>163551.42</v>
       </c>
       <c r="I64" s="1">
-        <v>-44380.11</v>
+        <v>-14567.12</v>
       </c>
       <c r="J64" s="1">
-        <v>-20.0678670248</v>
+        <v>-8.9067523840514</v>
       </c>
       <c r="K64">
         <v>0.0</v>
       </c>
       <c r="L64">
         <v>0.0</v>
       </c>
       <c r="M64" s="1">
-        <v>176770.0</v>
+        <v>148984.3</v>
       </c>
       <c r="N64" s="1">
-        <v>176770.0</v>
+        <v>148984.3</v>
       </c>
       <c r="O64" s="1">
-        <v>0.19</v>
+        <v>0.17</v>
       </c>
       <c r="P64">
         <v>1</v>
       </c>
     </row>
     <row r="65" spans="1:16">
       <c r="A65" t="s">
-        <v>154</v>
+        <v>156</v>
       </c>
       <c r="B65" t="s">
-        <v>155</v>
+        <v>157</v>
       </c>
       <c r="C65" s="1">
-        <v>509.0</v>
+        <v>550.0</v>
       </c>
       <c r="D65" s="1">
-        <v>321.4</v>
+        <v>292.7</v>
       </c>
       <c r="E65" s="1">
-        <v>321.31909626719</v>
+        <v>402.09110909091</v>
       </c>
       <c r="F65" t="s">
         <v>7</v>
       </c>
       <c r="G65">
         <v>1.0</v>
       </c>
       <c r="H65" s="1">
-        <v>163551.42</v>
+        <v>221150.11</v>
       </c>
       <c r="I65" s="1">
-        <v>41.18</v>
+        <v>-60165.11</v>
       </c>
       <c r="J65" s="1">
-        <v>0.025178625780198</v>
+        <v>-27.205552825635</v>
       </c>
       <c r="K65">
         <v>0.0</v>
       </c>
       <c r="L65">
         <v>0.0</v>
       </c>
       <c r="M65" s="1">
-        <v>163592.6</v>
+        <v>160985.0</v>
       </c>
       <c r="N65" s="1">
-        <v>163592.6</v>
+        <v>160985.0</v>
       </c>
       <c r="O65" s="1">
-        <v>0.18</v>
+        <v>0.19</v>
       </c>
       <c r="P65">
         <v>1</v>
       </c>
     </row>
     <row r="66" spans="1:16">
       <c r="A66" t="s">
         <v>156</v>
       </c>
       <c r="B66" t="s">
         <v>157</v>
       </c>
       <c r="C66" s="1">
-        <v>34710.0</v>
+        <v>1290.0</v>
       </c>
       <c r="D66" s="1">
-        <v>22.68</v>
+        <v>292.7</v>
       </c>
       <c r="E66" s="1">
-        <v>22.016528666091</v>
+        <v>353.76926356589</v>
       </c>
       <c r="F66" t="s">
         <v>7</v>
       </c>
       <c r="G66">
         <v>1.0</v>
       </c>
       <c r="H66" s="1">
-        <v>764193.71</v>
+        <v>456362.35</v>
       </c>
       <c r="I66" s="1">
-        <v>23029.09</v>
+        <v>-78779.35</v>
       </c>
       <c r="J66" s="1">
-        <v>3.0135147278299</v>
+        <v>-17.262456028636</v>
       </c>
       <c r="K66">
-        <v>0.07</v>
-[...2 lines deleted...]
-        <v>158</v>
+        <v>0.0</v>
+      </c>
+      <c r="L66">
+        <v>0.0</v>
       </c>
       <c r="M66" s="1">
-        <v>787222.8</v>
+        <v>377583.0</v>
       </c>
       <c r="N66" s="1">
-        <v>789746.7</v>
+        <v>377583.0</v>
       </c>
       <c r="O66" s="1">
-        <v>0.87</v>
+        <v>0.44</v>
       </c>
       <c r="P66">
         <v>1</v>
       </c>
     </row>
     <row r="67" spans="1:16">
       <c r="A67" t="s">
+        <v>158</v>
+      </c>
+      <c r="B67" t="s">
         <v>159</v>
       </c>
-      <c r="B67" t="s">
+      <c r="C67" s="1">
+        <v>41196.0</v>
+      </c>
+      <c r="D67" s="1">
+        <v>20.08</v>
+      </c>
+      <c r="E67" s="1">
+        <v>21.968269492184</v>
+      </c>
+      <c r="F67" t="s">
+        <v>7</v>
+      </c>
+      <c r="G67">
+        <v>1.0</v>
+      </c>
+      <c r="H67" s="1">
+        <v>905004.83</v>
+      </c>
+      <c r="I67" s="1">
+        <v>-77789.15</v>
+      </c>
+      <c r="J67" s="1">
+        <v>-8.5954403138379</v>
+      </c>
+      <c r="K67">
+        <v>0.06</v>
+      </c>
+      <c r="L67" t="s">
         <v>160</v>
       </c>
-      <c r="C67" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M67" s="1">
-        <v>436349.92</v>
+        <v>827215.68</v>
       </c>
       <c r="N67" s="1">
-        <v>437569.46</v>
+        <v>829739.58</v>
       </c>
       <c r="O67" s="1">
-        <v>0.48</v>
+        <v>0.97</v>
       </c>
       <c r="P67">
         <v>1</v>
       </c>
     </row>
     <row r="68" spans="1:16">
       <c r="A68" t="s">
+        <v>161</v>
+      </c>
+      <c r="B68" t="s">
         <v>162</v>
       </c>
-      <c r="B68" t="s">
+      <c r="C68" s="1">
+        <v>2142.0</v>
+      </c>
+      <c r="D68" s="1">
+        <v>173.3</v>
+      </c>
+      <c r="E68" s="1">
+        <v>150.82587301587</v>
+      </c>
+      <c r="F68" t="s">
+        <v>69</v>
+      </c>
+      <c r="G68">
+        <v>0.86</v>
+      </c>
+      <c r="H68" s="1">
+        <v>375555.47</v>
+      </c>
+      <c r="I68" s="1">
+        <v>54198.05</v>
+      </c>
+      <c r="J68" s="1">
+        <v>14.431436719588</v>
+      </c>
+      <c r="K68">
+        <v>0.58</v>
+      </c>
+      <c r="L68" t="s">
         <v>163</v>
       </c>
-      <c r="C68" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M68" s="1">
-        <v>264047.82</v>
+        <v>429753.52</v>
       </c>
       <c r="N68" s="1">
-        <v>264047.82</v>
+        <v>430993.43</v>
       </c>
       <c r="O68" s="1">
-        <v>0.29</v>
+        <v>0.51</v>
       </c>
       <c r="P68">
         <v>1</v>
       </c>
     </row>
     <row r="69" spans="1:16">
       <c r="A69" t="s">
+        <v>164</v>
+      </c>
+      <c r="B69" t="s">
         <v>165</v>
       </c>
-      <c r="B69" t="s">
+      <c r="C69" s="1">
+        <v>370.0</v>
+      </c>
+      <c r="D69" s="1">
+        <v>554.2</v>
+      </c>
+      <c r="E69" s="1">
+        <v>319.06035135135</v>
+      </c>
+      <c r="F69" t="s">
         <v>166</v>
       </c>
-      <c r="C69" s="1">
-[...10 lines deleted...]
-      </c>
       <c r="G69">
-        <v>1.0</v>
+        <v>0.91</v>
       </c>
       <c r="H69" s="1">
-        <v>407928.51</v>
+        <v>105706.47</v>
       </c>
       <c r="I69" s="1">
-        <v>18434.05</v>
+        <v>120747.85</v>
       </c>
       <c r="J69" s="1">
-        <v>4.5189413213605</v>
+        <v>114.22938444544</v>
       </c>
       <c r="K69">
         <v>0.0</v>
       </c>
       <c r="L69">
         <v>0.0</v>
       </c>
       <c r="M69" s="1">
-        <v>426362.56</v>
+        <v>226454.32</v>
       </c>
       <c r="N69" s="1">
-        <v>426362.56</v>
+        <v>226454.32</v>
       </c>
       <c r="O69" s="1">
-        <v>0.47</v>
+        <v>0.27</v>
       </c>
       <c r="P69">
         <v>1</v>
       </c>
     </row>
     <row r="70" spans="1:16">
       <c r="A70" t="s">
         <v>167</v>
       </c>
       <c r="B70" t="s">
         <v>168</v>
       </c>
       <c r="C70" s="1">
-        <v>195.0</v>
+        <v>11791.0</v>
       </c>
       <c r="D70" s="1">
-        <v>3092.0</v>
+        <v>34.62</v>
       </c>
       <c r="E70" s="1">
-        <v>3658.398</v>
+        <v>34.596599949114</v>
       </c>
       <c r="F70" t="s">
-        <v>164</v>
+        <v>7</v>
       </c>
       <c r="G70">
-        <v>0.91</v>
+        <v>1.0</v>
       </c>
       <c r="H70" s="1">
-        <v>728045.53</v>
+        <v>407928.51</v>
       </c>
       <c r="I70" s="1">
-        <v>-64027.37</v>
+        <v>275.91</v>
       </c>
       <c r="J70" s="1">
-        <v>-8.7944183930365</v>
+        <v>0.067636851368883</v>
       </c>
       <c r="K70">
         <v>0.0</v>
       </c>
       <c r="L70">
         <v>0.0</v>
       </c>
       <c r="M70" s="1">
-        <v>664018.16</v>
+        <v>408204.42</v>
       </c>
       <c r="N70" s="1">
-        <v>664018.16</v>
+        <v>408204.42</v>
       </c>
       <c r="O70" s="1">
-        <v>0.73</v>
+        <v>0.48</v>
       </c>
       <c r="P70">
         <v>1</v>
       </c>
     </row>
     <row r="71" spans="1:16">
       <c r="A71" t="s">
         <v>169</v>
       </c>
       <c r="B71" t="s">
         <v>170</v>
       </c>
       <c r="C71" s="1">
-        <v>20099.0</v>
+        <v>195.0</v>
       </c>
       <c r="D71" s="1">
-        <v>15.84</v>
+        <v>2807.0</v>
       </c>
       <c r="E71" s="1">
-        <v>23.229061147321</v>
+        <v>3658.398</v>
       </c>
       <c r="F71" t="s">
-        <v>67</v>
+        <v>166</v>
       </c>
       <c r="G71">
-        <v>0.88</v>
+        <v>0.91</v>
       </c>
       <c r="H71" s="1">
-        <v>544935.35</v>
+        <v>728045.53</v>
       </c>
       <c r="I71" s="1">
-        <v>-182413.06</v>
+        <v>-123555.16</v>
       </c>
       <c r="J71" s="1">
-        <v>-33.474257083891</v>
+        <v>-16.970801262937</v>
       </c>
       <c r="K71">
         <v>0.0</v>
       </c>
       <c r="L71">
         <v>0.0</v>
       </c>
       <c r="M71" s="1">
-        <v>362522.29</v>
+        <v>604490.37</v>
       </c>
       <c r="N71" s="1">
-        <v>362522.29</v>
+        <v>604490.37</v>
       </c>
       <c r="O71" s="1">
-        <v>0.4</v>
+        <v>0.71</v>
       </c>
       <c r="P71">
         <v>1</v>
       </c>
     </row>
     <row r="72" spans="1:16">
       <c r="A72" t="s">
         <v>171</v>
       </c>
       <c r="B72" t="s">
         <v>172</v>
       </c>
       <c r="C72" s="1">
-        <v>87967.0</v>
+        <v>20099.0</v>
       </c>
       <c r="D72" s="1">
-        <v>4.0</v>
+        <v>16.07</v>
       </c>
       <c r="E72" s="1">
-        <v>4.4621696772653</v>
+        <v>23.229061147321</v>
       </c>
       <c r="F72" t="s">
-        <v>7</v>
+        <v>69</v>
       </c>
       <c r="G72">
-        <v>1.0</v>
+        <v>0.86</v>
       </c>
       <c r="H72" s="1">
-        <v>392523.68</v>
+        <v>544935.35</v>
       </c>
       <c r="I72" s="1">
-        <v>-40655.68</v>
+        <v>-171004.12</v>
       </c>
       <c r="J72" s="1">
-        <v>-10.357510150725</v>
+        <v>-31.380625242976</v>
       </c>
       <c r="K72">
         <v>0.0</v>
       </c>
       <c r="L72">
         <v>0.0</v>
       </c>
       <c r="M72" s="1">
-        <v>351868.0</v>
+        <v>373931.23</v>
       </c>
       <c r="N72" s="1">
-        <v>351868.0</v>
+        <v>373931.23</v>
       </c>
       <c r="O72" s="1">
-        <v>0.39</v>
+        <v>0.44</v>
       </c>
       <c r="P72">
         <v>1</v>
       </c>
     </row>
     <row r="73" spans="1:16">
       <c r="A73" t="s">
         <v>173</v>
       </c>
       <c r="B73" t="s">
         <v>174</v>
       </c>
       <c r="C73" s="1">
-        <v>2450.0</v>
+        <v>87967.0</v>
       </c>
       <c r="D73" s="1">
-        <v>83.18</v>
+        <v>3.405</v>
       </c>
       <c r="E73" s="1">
-        <v>69.860942857143</v>
+        <v>4.4621696772653</v>
       </c>
       <c r="F73" t="s">
         <v>7</v>
       </c>
       <c r="G73">
         <v>1.0</v>
       </c>
       <c r="H73" s="1">
-        <v>171159.31</v>
+        <v>392523.68</v>
       </c>
       <c r="I73" s="1">
-        <v>32631.69</v>
+        <v>-92996.04</v>
       </c>
       <c r="J73" s="1">
-        <v>19.065097890381</v>
+        <v>-23.691829241996</v>
       </c>
       <c r="K73">
         <v>0.0</v>
       </c>
       <c r="L73">
         <v>0.0</v>
       </c>
       <c r="M73" s="1">
-        <v>203791.0</v>
+        <v>299527.64</v>
       </c>
       <c r="N73" s="1">
-        <v>203791.0</v>
+        <v>299527.64</v>
       </c>
       <c r="O73" s="1">
-        <v>0.22</v>
+        <v>0.35</v>
       </c>
       <c r="P73">
         <v>1</v>
       </c>
     </row>
     <row r="74" spans="1:16">
       <c r="A74" t="s">
         <v>175</v>
       </c>
       <c r="B74" t="s">
         <v>176</v>
       </c>
       <c r="C74" s="1">
         <v>163.0</v>
       </c>
       <c r="D74" s="1">
-        <v>2049.0</v>
+        <v>1842.5</v>
       </c>
       <c r="E74" s="1">
         <v>1726.8698159509</v>
       </c>
       <c r="F74" t="s">
         <v>7</v>
       </c>
       <c r="G74">
         <v>1.0</v>
       </c>
       <c r="H74" s="1">
         <v>281479.78</v>
       </c>
       <c r="I74" s="1">
-        <v>52507.22</v>
+        <v>18847.72</v>
       </c>
       <c r="J74" s="1">
-        <v>18.653993547956</v>
+        <v>6.6959410015171</v>
       </c>
       <c r="K74">
         <v>0.0</v>
       </c>
       <c r="L74">
         <v>0.0</v>
       </c>
       <c r="M74" s="1">
-        <v>333987.0</v>
+        <v>300327.5</v>
       </c>
       <c r="N74" s="1">
-        <v>333987.0</v>
+        <v>300327.5</v>
       </c>
       <c r="O74" s="1">
-        <v>0.37</v>
+        <v>0.35</v>
       </c>
       <c r="P74">
         <v>1</v>
       </c>
     </row>
     <row r="75" spans="1:16">
       <c r="A75" t="s">
         <v>175</v>
       </c>
       <c r="B75" t="s">
         <v>176</v>
       </c>
       <c r="C75" s="1">
         <v>310.0</v>
       </c>
       <c r="D75" s="1">
-        <v>2049.0</v>
+        <v>1842.5</v>
       </c>
       <c r="E75" s="1">
         <v>1910.4458709677</v>
       </c>
       <c r="F75" t="s">
         <v>7</v>
       </c>
       <c r="G75">
         <v>1.0</v>
       </c>
       <c r="H75" s="1">
         <v>592238.22</v>
       </c>
       <c r="I75" s="1">
-        <v>42951.78</v>
+        <v>-21063.22</v>
       </c>
       <c r="J75" s="1">
-        <v>7.2524498672173</v>
+        <v>-3.5565452023681</v>
       </c>
       <c r="K75">
         <v>0.0</v>
       </c>
       <c r="L75">
         <v>0.0</v>
       </c>
       <c r="M75" s="1">
-        <v>635190.0</v>
+        <v>571175.0</v>
       </c>
       <c r="N75" s="1">
-        <v>635190.0</v>
+        <v>571175.0</v>
       </c>
       <c r="O75" s="1">
-        <v>0.7</v>
+        <v>0.67</v>
       </c>
       <c r="P75">
         <v>1</v>
       </c>
     </row>
     <row r="76" spans="1:16">
       <c r="A76" t="s">
         <v>177</v>
       </c>
       <c r="B76" t="s">
         <v>178</v>
       </c>
       <c r="C76" s="1">
         <v>20222.0</v>
       </c>
       <c r="D76" s="1">
-        <v>13.14</v>
+        <v>12.88</v>
       </c>
       <c r="E76" s="1">
         <v>16.795990010879</v>
       </c>
       <c r="F76" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="G76">
-        <v>0.88</v>
+        <v>0.86</v>
       </c>
       <c r="H76" s="1">
         <v>392115.32</v>
       </c>
       <c r="I76" s="1">
-        <v>-89546.23</v>
+        <v>-90577.79</v>
       </c>
       <c r="J76" s="1">
-        <v>-22.836707833808</v>
+        <v>-23.099783502466</v>
       </c>
       <c r="K76">
         <v>0.0</v>
       </c>
       <c r="L76">
         <v>0.0</v>
       </c>
       <c r="M76" s="1">
-        <v>302569.09</v>
+        <v>301537.53</v>
       </c>
       <c r="N76" s="1">
-        <v>302569.09</v>
+        <v>301537.53</v>
       </c>
       <c r="O76" s="1">
-        <v>0.33</v>
+        <v>0.35</v>
       </c>
       <c r="P76">
         <v>1</v>
       </c>
     </row>
     <row r="77" spans="1:16">
       <c r="A77" t="s">
         <v>179</v>
       </c>
       <c r="B77" t="s">
         <v>180</v>
       </c>
       <c r="C77" s="1">
         <v>52602.0</v>
       </c>
       <c r="D77" s="1">
-        <v>20.05</v>
+        <v>20.01</v>
       </c>
       <c r="E77" s="1">
         <v>10.438385422607</v>
       </c>
       <c r="F77" t="s">
         <v>7</v>
       </c>
       <c r="G77">
         <v>1.0</v>
       </c>
       <c r="H77" s="1">
         <v>549079.95</v>
       </c>
       <c r="I77" s="1">
-        <v>505590.15</v>
+        <v>503486.07</v>
       </c>
       <c r="J77" s="1">
-        <v>92.079514103547</v>
+        <v>91.696313077904</v>
       </c>
       <c r="K77">
         <v>0.0</v>
       </c>
       <c r="L77">
         <v>0.0</v>
       </c>
       <c r="M77" s="1">
-        <v>1054670.1</v>
+        <v>1052566.02</v>
       </c>
       <c r="N77" s="1">
-        <v>1054670.1</v>
+        <v>1052566.02</v>
       </c>
       <c r="O77" s="1">
-        <v>1.16</v>
+        <v>1.23</v>
       </c>
       <c r="P77">
         <v>1</v>
       </c>
     </row>
     <row r="78" spans="1:16">
       <c r="A78" t="s">
         <v>179</v>
       </c>
       <c r="B78" t="s">
         <v>180</v>
       </c>
       <c r="C78" s="1">
         <v>34742.0</v>
       </c>
       <c r="D78" s="1">
-        <v>20.05</v>
+        <v>20.01</v>
       </c>
       <c r="E78" s="1">
         <v>10.376887628807</v>
       </c>
       <c r="F78" t="s">
         <v>7</v>
       </c>
       <c r="G78">
         <v>1.0</v>
       </c>
       <c r="H78" s="1">
         <v>360513.83</v>
       </c>
       <c r="I78" s="1">
-        <v>336063.27</v>
+        <v>334673.59</v>
       </c>
       <c r="J78" s="1">
-        <v>93.21785796678</v>
+        <v>92.832385930936</v>
       </c>
       <c r="K78">
         <v>0.0</v>
       </c>
       <c r="L78">
         <v>0.0</v>
       </c>
       <c r="M78" s="1">
-        <v>696577.1</v>
+        <v>695187.42</v>
       </c>
       <c r="N78" s="1">
-        <v>696577.1</v>
+        <v>695187.42</v>
       </c>
       <c r="O78" s="1">
-        <v>0.77</v>
+        <v>0.82</v>
       </c>
       <c r="P78">
         <v>1</v>
       </c>
     </row>
     <row r="79" spans="1:16">
       <c r="A79" t="s">
         <v>181</v>
       </c>
       <c r="B79" t="s">
         <v>182</v>
       </c>
       <c r="C79" s="1">
-        <v>6251.0</v>
+        <v>7821.0</v>
       </c>
       <c r="D79" s="1">
-        <v>81.4</v>
+        <v>73.98</v>
       </c>
       <c r="E79" s="1">
-        <v>78.514426491761</v>
+        <v>77.206758726506</v>
       </c>
       <c r="F79" t="s">
         <v>7</v>
       </c>
       <c r="G79">
         <v>1.0</v>
       </c>
       <c r="H79" s="1">
-        <v>490793.68</v>
+        <v>603834.06</v>
       </c>
       <c r="I79" s="1">
-        <v>18037.72</v>
+        <v>-25236.48</v>
       </c>
       <c r="J79" s="1">
-        <v>3.6752143996638</v>
+        <v>-4.1793733861253</v>
       </c>
       <c r="K79">
         <v>0.0</v>
       </c>
       <c r="L79">
         <v>0.0</v>
       </c>
       <c r="M79" s="1">
-        <v>508831.4</v>
+        <v>578597.58</v>
       </c>
       <c r="N79" s="1">
-        <v>508831.4</v>
+        <v>578597.58</v>
       </c>
       <c r="O79" s="1">
-        <v>0.56</v>
+        <v>0.68</v>
       </c>
       <c r="P79">
         <v>1</v>
       </c>
     </row>
     <row r="80" spans="1:16">
       <c r="A80" t="s">
         <v>183</v>
       </c>
       <c r="B80" t="s">
         <v>184</v>
       </c>
       <c r="C80" s="1">
-        <v>6744.0</v>
+        <v>9735.0</v>
       </c>
       <c r="D80" s="1">
-        <v>56.82</v>
+        <v>51.4</v>
       </c>
       <c r="E80" s="1">
-        <v>42.161423487545</v>
+        <v>44.868316384181</v>
       </c>
       <c r="F80" t="s">
         <v>7</v>
       </c>
       <c r="G80">
         <v>1.0</v>
       </c>
       <c r="H80" s="1">
-        <v>284336.64</v>
+        <v>436793.06</v>
       </c>
       <c r="I80" s="1">
-        <v>98857.44</v>
+        <v>63585.94</v>
       </c>
       <c r="J80" s="1">
-        <v>34.76774572563</v>
+        <v>14.557451988821</v>
       </c>
       <c r="K80">
-        <v>0.6</v>
+        <v>0.41</v>
       </c>
       <c r="L80" t="s">
         <v>185</v>
       </c>
       <c r="M80" s="1">
-        <v>383194.08</v>
+        <v>500379.0</v>
       </c>
       <c r="N80" s="1">
-        <v>387229.45</v>
+        <v>504414.37</v>
       </c>
       <c r="O80" s="1">
-        <v>0.43</v>
+        <v>0.59</v>
       </c>
       <c r="P80">
         <v>1</v>
       </c>
     </row>
     <row r="81" spans="1:16">
       <c r="A81" t="s">
         <v>186</v>
       </c>
       <c r="B81" t="s">
         <v>187</v>
       </c>
       <c r="C81" s="1">
-        <v>23395.0</v>
+        <v>15285.0</v>
       </c>
       <c r="D81" s="1">
-        <v>45.825</v>
+        <v>39.635</v>
       </c>
       <c r="E81" s="1">
-        <v>26.30677922633</v>
+        <v>34.734741903827</v>
       </c>
       <c r="F81" t="s">
         <v>7</v>
       </c>
       <c r="G81">
         <v>1.0</v>
       </c>
       <c r="H81" s="1">
-        <v>615447.1</v>
+        <v>530920.53</v>
       </c>
       <c r="I81" s="1">
-        <v>456628.78</v>
+        <v>74900.45</v>
       </c>
       <c r="J81" s="1">
-        <v>74.194643211415</v>
+        <v>14.107657505729</v>
       </c>
       <c r="K81">
-        <v>0.16</v>
+        <v>0.17</v>
       </c>
       <c r="L81" t="s">
         <v>188</v>
       </c>
       <c r="M81" s="1">
-        <v>1072075.88</v>
+        <v>605820.98</v>
       </c>
       <c r="N81" s="1">
-        <v>1075856.35</v>
+        <v>608406.4</v>
       </c>
       <c r="O81" s="1">
-        <v>1.18</v>
+        <v>0.71</v>
       </c>
       <c r="P81">
         <v>1</v>
       </c>
     </row>
     <row r="82" spans="1:16">
       <c r="A82" t="s">
         <v>186</v>
       </c>
       <c r="B82" t="s">
         <v>187</v>
       </c>
       <c r="C82" s="1">
-        <v>15285.0</v>
+        <v>23395.0</v>
       </c>
       <c r="D82" s="1">
-        <v>45.825</v>
+        <v>39.635</v>
       </c>
       <c r="E82" s="1">
-        <v>34.734741903827</v>
+        <v>26.30677922633</v>
       </c>
       <c r="F82" t="s">
         <v>7</v>
       </c>
       <c r="G82">
         <v>1.0</v>
       </c>
       <c r="H82" s="1">
-        <v>530920.53</v>
+        <v>615447.1</v>
       </c>
       <c r="I82" s="1">
-        <v>169514.6</v>
+        <v>311813.73</v>
       </c>
       <c r="J82" s="1">
-        <v>31.928431925584</v>
+        <v>50.664586769521</v>
       </c>
       <c r="K82">
-        <v>0.17</v>
+        <v>0.16</v>
       </c>
       <c r="L82" t="s">
         <v>189</v>
       </c>
       <c r="M82" s="1">
-        <v>700435.13</v>
+        <v>927260.83</v>
       </c>
       <c r="N82" s="1">
-        <v>703020.55</v>
+        <v>931041.3</v>
       </c>
       <c r="O82" s="1">
-        <v>0.77</v>
+        <v>1.09</v>
       </c>
       <c r="P82">
         <v>1</v>
       </c>
     </row>
     <row r="83" spans="1:16">
       <c r="A83" t="s">
         <v>190</v>
       </c>
       <c r="B83" t="s">
         <v>191</v>
       </c>
       <c r="C83" s="1">
         <v>34885.0</v>
       </c>
       <c r="D83" s="1">
-        <v>24.63</v>
+        <v>22.565</v>
       </c>
       <c r="E83" s="1">
         <v>12.137261860398</v>
       </c>
       <c r="F83" t="s">
         <v>7</v>
       </c>
       <c r="G83">
         <v>1.0</v>
       </c>
       <c r="H83" s="1">
         <v>423408.38</v>
       </c>
       <c r="I83" s="1">
-        <v>435809.17</v>
+        <v>363771.65</v>
       </c>
       <c r="J83" s="1">
-        <v>102.92880126747</v>
+        <v>85.915080377011</v>
       </c>
       <c r="K83">
         <v>0.0</v>
       </c>
       <c r="L83">
         <v>0.0</v>
       </c>
       <c r="M83" s="1">
-        <v>859217.55</v>
+        <v>787180.03</v>
       </c>
       <c r="N83" s="1">
-        <v>859217.55</v>
+        <v>787180.03</v>
       </c>
       <c r="O83" s="1">
-        <v>0.94</v>
+        <v>0.92</v>
       </c>
       <c r="P83">
         <v>1</v>
       </c>
     </row>
     <row r="84" spans="1:16">
       <c r="A84" t="s">
         <v>192</v>
       </c>
       <c r="B84" t="s">
         <v>193</v>
       </c>
       <c r="C84" s="1">
         <v>182781.0</v>
       </c>
       <c r="D84" s="1">
-        <v>5.835</v>
+        <v>5.171</v>
       </c>
       <c r="E84" s="1">
         <v>2.4484739661124</v>
       </c>
       <c r="F84" t="s">
         <v>7</v>
       </c>
       <c r="G84">
         <v>1.0</v>
       </c>
       <c r="H84" s="1">
         <v>447534.52</v>
       </c>
       <c r="I84" s="1">
-        <v>618992.62</v>
+        <v>497626.03</v>
       </c>
       <c r="J84" s="1">
-        <v>138.31170386588</v>
+        <v>111.19277011302</v>
       </c>
       <c r="K84">
         <v>0.0</v>
       </c>
       <c r="L84">
         <v>0.0</v>
       </c>
       <c r="M84" s="1">
-        <v>1066527.14</v>
+        <v>945160.55</v>
       </c>
       <c r="N84" s="1">
-        <v>1066527.14</v>
+        <v>945160.55</v>
       </c>
       <c r="O84" s="1">
-        <v>1.17</v>
+        <v>1.11</v>
       </c>
       <c r="P84">
         <v>1</v>
       </c>
     </row>
     <row r="85" spans="1:16">
       <c r="A85" t="s">
         <v>194</v>
       </c>
       <c r="B85" t="s">
         <v>195</v>
       </c>
       <c r="C85" s="1">
-        <v>13177.0</v>
+        <v>13514.0</v>
       </c>
       <c r="D85" s="1">
-        <v>34.46</v>
+        <v>36.2</v>
       </c>
       <c r="E85" s="1">
-        <v>39.006635045913</v>
+        <v>38.885304869025</v>
       </c>
       <c r="F85" t="s">
         <v>7</v>
       </c>
       <c r="G85">
         <v>1.0</v>
       </c>
       <c r="H85" s="1">
-        <v>513990.43</v>
+        <v>525496.01</v>
       </c>
       <c r="I85" s="1">
-        <v>-59911.01</v>
+        <v>-36289.21</v>
       </c>
       <c r="J85" s="1">
-        <v>-11.656055541735</v>
+        <v>-6.9057060966077</v>
       </c>
       <c r="K85">
         <v>0.0</v>
       </c>
       <c r="L85">
         <v>0.0</v>
       </c>
       <c r="M85" s="1">
-        <v>454079.42</v>
+        <v>489206.8</v>
       </c>
       <c r="N85" s="1">
-        <v>454079.42</v>
+        <v>489206.8</v>
       </c>
       <c r="O85" s="1">
-        <v>0.5</v>
+        <v>0.57</v>
       </c>
       <c r="P85">
         <v>1</v>
       </c>
     </row>
     <row r="86" spans="1:16">
       <c r="A86" t="s">
         <v>196</v>
       </c>
       <c r="B86" t="s">
         <v>197</v>
       </c>
       <c r="C86" s="1">
         <v>14502.0</v>
       </c>
       <c r="D86" s="1">
-        <v>67.3</v>
+        <v>58.9</v>
       </c>
       <c r="E86" s="1">
         <v>44.812422424493</v>
       </c>
       <c r="F86" t="s">
         <v>7</v>
       </c>
       <c r="G86">
         <v>1.0</v>
       </c>
       <c r="H86" s="1">
         <v>649869.75</v>
       </c>
       <c r="I86" s="1">
-        <v>326114.85</v>
+        <v>204298.05</v>
       </c>
       <c r="J86" s="1">
-        <v>50.181570999419</v>
+        <v>31.436768675569</v>
       </c>
       <c r="K86">
         <v>0.0</v>
       </c>
       <c r="L86">
         <v>0.0</v>
       </c>
       <c r="M86" s="1">
-        <v>975984.6</v>
+        <v>854167.8</v>
       </c>
       <c r="N86" s="1">
-        <v>975984.6</v>
+        <v>854167.8</v>
       </c>
       <c r="O86" s="1">
-        <v>1.07</v>
+        <v>1.0</v>
       </c>
       <c r="P86">
         <v>1</v>
       </c>
     </row>
     <row r="87" spans="1:16">
       <c r="A87" t="s">
         <v>198</v>
       </c>
       <c r="B87" t="s">
         <v>199</v>
       </c>
       <c r="C87" s="1">
         <v>3229.0</v>
       </c>
       <c r="D87" s="1">
-        <v>111.5</v>
+        <v>99.45</v>
       </c>
       <c r="E87" s="1">
         <v>101.72289253639</v>
       </c>
       <c r="F87" t="s">
         <v>7</v>
       </c>
       <c r="G87">
         <v>1.0</v>
       </c>
       <c r="H87" s="1">
         <v>328463.22</v>
       </c>
       <c r="I87" s="1">
-        <v>31570.28</v>
+        <v>-7339.17</v>
       </c>
       <c r="J87" s="1">
-        <v>9.6115114502013</v>
+        <v>-2.2343962894841</v>
       </c>
       <c r="K87">
         <v>0.0</v>
       </c>
       <c r="L87">
         <v>0.0</v>
       </c>
       <c r="M87" s="1">
-        <v>360033.5</v>
+        <v>321124.05</v>
       </c>
       <c r="N87" s="1">
-        <v>360033.5</v>
+        <v>321124.05</v>
       </c>
       <c r="O87" s="1">
-        <v>0.4</v>
+        <v>0.38</v>
       </c>
       <c r="P87">
         <v>1</v>
       </c>
     </row>
     <row r="88" spans="1:16">
       <c r="A88" t="s">
         <v>200</v>
       </c>
       <c r="B88" t="s">
         <v>201</v>
       </c>
       <c r="C88" s="1">
         <v>3286.0</v>
       </c>
       <c r="D88" s="1">
-        <v>89.25</v>
+        <v>78.0</v>
       </c>
       <c r="E88" s="1">
         <v>70.267045039562</v>
       </c>
       <c r="F88" t="s">
         <v>7</v>
       </c>
       <c r="G88">
         <v>1.0</v>
       </c>
       <c r="H88" s="1">
         <v>230897.51</v>
       </c>
       <c r="I88" s="1">
-        <v>62377.99</v>
+        <v>25410.49</v>
       </c>
       <c r="J88" s="1">
-        <v>27.015445077775</v>
+        <v>11.005094857887</v>
       </c>
       <c r="K88">
         <v>0.0</v>
       </c>
       <c r="L88">
         <v>0.0</v>
       </c>
       <c r="M88" s="1">
-        <v>293275.5</v>
+        <v>256308.0</v>
       </c>
       <c r="N88" s="1">
-        <v>293275.5</v>
+        <v>256308.0</v>
       </c>
       <c r="O88" s="1">
-        <v>0.32</v>
+        <v>0.3</v>
       </c>
       <c r="P88">
         <v>1</v>
       </c>
     </row>
     <row r="89" spans="1:16">
       <c r="A89" t="s">
         <v>202</v>
       </c>
       <c r="B89" t="s">
         <v>203</v>
       </c>
       <c r="C89" s="1">
         <v>67932.0</v>
       </c>
       <c r="D89" s="1">
-        <v>4.801</v>
+        <v>4.868</v>
       </c>
       <c r="E89" s="1">
         <v>3.1388160219043</v>
       </c>
       <c r="F89" t="s">
         <v>7</v>
       </c>
       <c r="G89">
         <v>1.0</v>
       </c>
       <c r="H89" s="1">
         <v>213226.05</v>
       </c>
       <c r="I89" s="1">
-        <v>112915.48</v>
+        <v>117466.93</v>
       </c>
       <c r="J89" s="1">
-        <v>52.955762206353</v>
+        <v>55.090327846902</v>
       </c>
       <c r="K89">
         <v>0.0</v>
       </c>
       <c r="L89">
         <v>0.0</v>
       </c>
       <c r="M89" s="1">
-        <v>326141.53</v>
+        <v>330692.98</v>
       </c>
       <c r="N89" s="1">
-        <v>326141.53</v>
+        <v>330692.98</v>
       </c>
       <c r="O89" s="1">
-        <v>0.36</v>
+        <v>0.39</v>
       </c>
       <c r="P89">
         <v>1</v>
       </c>
     </row>
     <row r="90" spans="1:16">
       <c r="A90" t="s">
         <v>204</v>
       </c>
       <c r="B90" t="s">
         <v>205</v>
       </c>
       <c r="C90" s="1">
-        <v>4869.0</v>
+        <v>5247.0</v>
       </c>
       <c r="D90" s="1">
-        <v>178.24</v>
+        <v>172.22</v>
       </c>
       <c r="E90" s="1">
-        <v>134.29285068803</v>
+        <v>127.64381170193</v>
       </c>
       <c r="F90" t="s">
         <v>7</v>
       </c>
       <c r="G90">
         <v>1.0</v>
       </c>
       <c r="H90" s="1">
-        <v>653871.89</v>
+        <v>669747.08</v>
       </c>
       <c r="I90" s="1">
-        <v>213978.67</v>
+        <v>233891.26</v>
       </c>
       <c r="J90" s="1">
-        <v>32.724861440366</v>
+        <v>34.922326201109</v>
       </c>
       <c r="K90">
         <v>0.0</v>
       </c>
       <c r="L90">
         <v>0.0</v>
       </c>
       <c r="M90" s="1">
-        <v>867850.56</v>
+        <v>903638.34</v>
       </c>
       <c r="N90" s="1">
-        <v>867850.56</v>
+        <v>903638.34</v>
       </c>
       <c r="O90" s="1">
-        <v>0.95</v>
+        <v>1.06</v>
       </c>
       <c r="P90">
         <v>1</v>
       </c>
     </row>
     <row r="91" spans="1:16">
       <c r="A91" t="s">
         <v>204</v>
       </c>
       <c r="B91" t="s">
         <v>205</v>
       </c>
       <c r="C91" s="1">
-        <v>5247.0</v>
+        <v>4869.0</v>
       </c>
       <c r="D91" s="1">
-        <v>178.24</v>
+        <v>172.22</v>
       </c>
       <c r="E91" s="1">
-        <v>127.64381170193</v>
+        <v>134.29285068803</v>
       </c>
       <c r="F91" t="s">
         <v>7</v>
       </c>
       <c r="G91">
         <v>1.0</v>
       </c>
       <c r="H91" s="1">
-        <v>669747.08</v>
+        <v>653871.89</v>
       </c>
       <c r="I91" s="1">
-        <v>265478.2</v>
+        <v>184667.29</v>
       </c>
       <c r="J91" s="1">
-        <v>39.638575206629</v>
+        <v>28.242120945129</v>
       </c>
       <c r="K91">
         <v>0.0</v>
       </c>
       <c r="L91">
         <v>0.0</v>
       </c>
       <c r="M91" s="1">
-        <v>935225.28</v>
+        <v>838539.18</v>
       </c>
       <c r="N91" s="1">
-        <v>935225.28</v>
+        <v>838539.18</v>
       </c>
       <c r="O91" s="1">
-        <v>1.03</v>
+        <v>0.98</v>
       </c>
       <c r="P91">
         <v>1</v>
       </c>
     </row>
     <row r="92" spans="1:16">
       <c r="A92" t="s">
         <v>206</v>
       </c>
       <c r="B92" t="s">
         <v>207</v>
       </c>
       <c r="C92" s="1">
         <v>15195.0</v>
       </c>
       <c r="D92" s="1">
-        <v>19.34</v>
+        <v>17.72</v>
       </c>
       <c r="E92" s="1">
         <v>26.191000329056</v>
       </c>
       <c r="F92" t="s">
         <v>7</v>
       </c>
       <c r="G92">
         <v>1.0</v>
       </c>
       <c r="H92" s="1">
         <v>397972.25</v>
       </c>
       <c r="I92" s="1">
-        <v>-104100.95</v>
+        <v>-128716.85</v>
       </c>
       <c r="J92" s="1">
-        <v>-26.157841407284</v>
+        <v>-32.343172168411</v>
       </c>
       <c r="K92">
         <v>0.0</v>
       </c>
       <c r="L92">
         <v>0.0</v>
       </c>
       <c r="M92" s="1">
-        <v>293871.3</v>
+        <v>269255.4</v>
       </c>
       <c r="N92" s="1">
-        <v>293871.3</v>
+        <v>269255.4</v>
       </c>
       <c r="O92" s="1">
         <v>0.32</v>
       </c>
       <c r="P92">
         <v>1</v>
       </c>
     </row>
     <row r="93" spans="1:16">
       <c r="A93" t="s">
         <v>208</v>
       </c>
       <c r="B93" t="s">
         <v>209</v>
       </c>
       <c r="C93" s="1">
         <v>6050.0</v>
       </c>
       <c r="D93" s="1">
-        <v>153.85</v>
+        <v>137.7</v>
       </c>
       <c r="E93" s="1">
         <v>63.192011570248</v>
       </c>
       <c r="F93" t="s">
         <v>7</v>
       </c>
       <c r="G93">
         <v>1.0</v>
       </c>
       <c r="H93" s="1">
         <v>382311.67</v>
       </c>
       <c r="I93" s="1">
-        <v>548480.83</v>
+        <v>450773.33</v>
       </c>
       <c r="J93" s="1">
-        <v>143.46431800002</v>
+        <v>117.90729014367</v>
       </c>
       <c r="K93">
         <v>0.0</v>
       </c>
       <c r="L93">
         <v>0.0</v>
       </c>
       <c r="M93" s="1">
-        <v>930792.5</v>
+        <v>833085.0</v>
       </c>
       <c r="N93" s="1">
-        <v>930792.5</v>
+        <v>833085.0</v>
       </c>
       <c r="O93" s="1">
-        <v>1.02</v>
+        <v>0.98</v>
       </c>
       <c r="P93">
         <v>1</v>
       </c>
     </row>
     <row r="94" spans="1:16">
       <c r="A94" t="s">
         <v>208</v>
       </c>
       <c r="B94" t="s">
         <v>209</v>
       </c>
       <c r="C94" s="1">
         <v>2190.0</v>
       </c>
       <c r="D94" s="1">
-        <v>153.85</v>
+        <v>137.7</v>
       </c>
       <c r="E94" s="1">
         <v>108.17011872146</v>
       </c>
       <c r="F94" t="s">
         <v>7</v>
       </c>
       <c r="G94">
         <v>1.0</v>
       </c>
       <c r="H94" s="1">
         <v>236892.56</v>
       </c>
       <c r="I94" s="1">
-        <v>100038.94</v>
+        <v>64670.44</v>
       </c>
       <c r="J94" s="1">
-        <v>42.229667322604</v>
+        <v>27.299481250065</v>
       </c>
       <c r="K94">
         <v>0.0</v>
       </c>
       <c r="L94">
         <v>0.0</v>
       </c>
       <c r="M94" s="1">
-        <v>336931.5</v>
+        <v>301563.0</v>
       </c>
       <c r="N94" s="1">
-        <v>336931.5</v>
+        <v>301563.0</v>
       </c>
       <c r="O94" s="1">
-        <v>0.37</v>
+        <v>0.35</v>
       </c>
       <c r="P94">
         <v>1</v>
       </c>
     </row>
     <row r="95" spans="1:16">
       <c r="A95" t="s">
         <v>210</v>
       </c>
       <c r="B95" t="s">
         <v>211</v>
       </c>
       <c r="C95" s="1">
         <v>770.0</v>
       </c>
       <c r="D95" s="1">
-        <v>536.2</v>
+        <v>488.3</v>
       </c>
       <c r="E95" s="1">
         <v>568.81764935065</v>
       </c>
       <c r="F95" t="s">
-        <v>164</v>
+        <v>166</v>
       </c>
       <c r="G95">
         <v>0.91</v>
       </c>
       <c r="H95" s="1">
         <v>432275.1</v>
       </c>
       <c r="I95" s="1">
-        <v>22423.27</v>
+        <v>-17044.06</v>
       </c>
       <c r="J95" s="1">
-        <v>5.1872684778744</v>
+        <v>-3.9428734155634</v>
       </c>
       <c r="K95">
         <v>0.0</v>
       </c>
       <c r="L95">
         <v>0.0</v>
       </c>
       <c r="M95" s="1">
-        <v>454698.37</v>
+        <v>415231.04</v>
       </c>
       <c r="N95" s="1">
-        <v>454698.37</v>
+        <v>415231.04</v>
       </c>
       <c r="O95" s="1">
-        <v>0.5</v>
+        <v>0.49</v>
       </c>
       <c r="P95">
         <v>1</v>
       </c>
     </row>
     <row r="96" spans="1:16">
       <c r="A96" t="s">
         <v>212</v>
       </c>
       <c r="B96" t="s">
         <v>213</v>
       </c>
       <c r="C96" s="1">
-        <v>2044.0</v>
+        <v>1540.0</v>
       </c>
       <c r="D96" s="1">
-        <v>397.4</v>
+        <v>352.4</v>
       </c>
       <c r="E96" s="1">
-        <v>327.52179060665</v>
+        <v>276.94614935065</v>
       </c>
       <c r="F96" t="s">
         <v>7</v>
       </c>
       <c r="G96">
         <v>1.0</v>
       </c>
       <c r="H96" s="1">
-        <v>669454.54</v>
+        <v>426497.07</v>
       </c>
       <c r="I96" s="1">
-        <v>142831.06</v>
+        <v>116198.93</v>
       </c>
       <c r="J96" s="1">
-        <v>21.335438250968</v>
+        <v>27.244953875064</v>
       </c>
       <c r="K96">
         <v>0.0</v>
       </c>
       <c r="L96">
         <v>0.0</v>
       </c>
       <c r="M96" s="1">
-        <v>812285.6</v>
+        <v>542696.0</v>
       </c>
       <c r="N96" s="1">
-        <v>812285.6</v>
+        <v>542696.0</v>
       </c>
       <c r="O96" s="1">
-        <v>0.89</v>
+        <v>0.64</v>
       </c>
       <c r="P96">
         <v>1</v>
       </c>
     </row>
     <row r="97" spans="1:16">
       <c r="A97" t="s">
         <v>212</v>
       </c>
       <c r="B97" t="s">
         <v>213</v>
       </c>
       <c r="C97" s="1">
-        <v>1540.0</v>
+        <v>2044.0</v>
       </c>
       <c r="D97" s="1">
-        <v>397.4</v>
+        <v>352.4</v>
       </c>
       <c r="E97" s="1">
-        <v>276.94614935065</v>
+        <v>327.52179060665</v>
       </c>
       <c r="F97" t="s">
         <v>7</v>
       </c>
       <c r="G97">
         <v>1.0</v>
       </c>
       <c r="H97" s="1">
-        <v>426497.07</v>
+        <v>669454.54</v>
       </c>
       <c r="I97" s="1">
-        <v>185498.93</v>
+        <v>50851.06</v>
       </c>
       <c r="J97" s="1">
-        <v>43.49360008499</v>
+        <v>7.5958944127857</v>
       </c>
       <c r="K97">
         <v>0.0</v>
       </c>
       <c r="L97">
         <v>0.0</v>
       </c>
       <c r="M97" s="1">
-        <v>611996.0</v>
+        <v>720305.6</v>
       </c>
       <c r="N97" s="1">
-        <v>611996.0</v>
+        <v>720305.6</v>
       </c>
       <c r="O97" s="1">
-        <v>0.67</v>
+        <v>0.84</v>
       </c>
       <c r="P97">
         <v>1</v>
       </c>
     </row>
     <row r="98" spans="1:16">
       <c r="A98" t="s">
         <v>214</v>
       </c>
       <c r="B98" t="s">
         <v>215</v>
       </c>
       <c r="C98" s="1">
         <v>1909.0</v>
       </c>
       <c r="D98" s="1">
-        <v>544.1</v>
+        <v>472.25</v>
       </c>
       <c r="E98" s="1">
         <v>626.37567836564</v>
       </c>
       <c r="F98" t="s">
         <v>7</v>
       </c>
       <c r="G98">
         <v>1.0</v>
       </c>
       <c r="H98" s="1">
         <v>1195751.17</v>
       </c>
       <c r="I98" s="1">
-        <v>-157064.27</v>
+        <v>-294225.92</v>
       </c>
       <c r="J98" s="1">
-        <v>-13.135196848689</v>
+        <v>-24.605948744336</v>
       </c>
       <c r="K98">
         <v>0.0</v>
       </c>
       <c r="L98">
         <v>0.0</v>
       </c>
       <c r="M98" s="1">
-        <v>1038686.9</v>
+        <v>901525.25</v>
       </c>
       <c r="N98" s="1">
-        <v>1038686.9</v>
+        <v>901525.25</v>
       </c>
       <c r="O98" s="1">
-        <v>1.14</v>
+        <v>1.06</v>
       </c>
       <c r="P98">
         <v>1</v>
       </c>
     </row>
     <row r="99" spans="1:16">
       <c r="A99" t="s">
         <v>214</v>
       </c>
       <c r="B99" t="s">
         <v>215</v>
       </c>
       <c r="C99" s="1">
         <v>1240.0</v>
       </c>
       <c r="D99" s="1">
-        <v>544.1</v>
+        <v>472.25</v>
       </c>
       <c r="E99" s="1">
         <v>485.56191935484</v>
       </c>
       <c r="F99" t="s">
         <v>7</v>
       </c>
       <c r="G99">
         <v>1.0</v>
       </c>
       <c r="H99" s="1">
         <v>602096.78</v>
       </c>
       <c r="I99" s="1">
-        <v>72587.22</v>
+        <v>-16506.78</v>
       </c>
       <c r="J99" s="1">
-        <v>12.055739610499</v>
+        <v>-2.7415492904646</v>
       </c>
       <c r="K99">
         <v>0.0</v>
       </c>
       <c r="L99">
         <v>0.0</v>
       </c>
       <c r="M99" s="1">
-        <v>674684.0</v>
+        <v>585590.0</v>
       </c>
       <c r="N99" s="1">
-        <v>674684.0</v>
+        <v>585590.0</v>
       </c>
       <c r="O99" s="1">
-        <v>0.74</v>
+        <v>0.69</v>
       </c>
       <c r="P99">
         <v>1</v>
       </c>
     </row>
     <row r="100" spans="1:16">
       <c r="A100" t="s">
         <v>216</v>
       </c>
       <c r="B100" t="s">
         <v>217</v>
       </c>
       <c r="C100" s="1">
         <v>208821.0</v>
       </c>
       <c r="D100" s="1">
         <v>1.366</v>
       </c>
       <c r="E100" s="1">
         <v>1.6578395850992</v>
       </c>
       <c r="F100" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="G100">
-        <v>0.88</v>
+        <v>0.86</v>
       </c>
       <c r="H100" s="1">
         <v>400880.32</v>
       </c>
       <c r="I100" s="1">
-        <v>-76069.89</v>
+        <v>-70642.9</v>
       </c>
       <c r="J100" s="1">
-        <v>-18.975710755769</v>
+        <v>-17.621942628663</v>
       </c>
       <c r="K100">
         <v>0.0</v>
       </c>
       <c r="L100">
         <v>0.0</v>
       </c>
       <c r="M100" s="1">
-        <v>324810.43</v>
+        <v>330237.42</v>
       </c>
       <c r="N100" s="1">
-        <v>324810.43</v>
+        <v>330237.42</v>
       </c>
       <c r="O100" s="1">
-        <v>0.36</v>
+        <v>0.39</v>
       </c>
       <c r="P100">
         <v>1</v>
       </c>
     </row>
     <row r="101" spans="1:16">
       <c r="A101" t="s">
         <v>218</v>
       </c>
       <c r="B101" t="s">
         <v>219</v>
       </c>
       <c r="C101" s="1">
         <v>26324.0</v>
       </c>
       <c r="D101" s="1">
-        <v>17.705</v>
+        <v>15.06</v>
       </c>
       <c r="E101" s="1">
         <v>11.791996277162</v>
       </c>
       <c r="F101" t="s">
         <v>7</v>
       </c>
       <c r="G101">
         <v>1.0</v>
       </c>
       <c r="H101" s="1">
         <v>310412.51</v>
       </c>
       <c r="I101" s="1">
-        <v>155653.91</v>
+        <v>86026.93</v>
       </c>
       <c r="J101" s="1">
-        <v>50.14421293781</v>
+        <v>27.713744526598</v>
       </c>
       <c r="K101">
         <v>0.06</v>
       </c>
       <c r="L101" t="s">
         <v>220</v>
       </c>
       <c r="M101" s="1">
-        <v>466066.42</v>
+        <v>396439.44</v>
       </c>
       <c r="N101" s="1">
-        <v>467566.89</v>
+        <v>397939.91</v>
       </c>
       <c r="O101" s="1">
-        <v>0.51</v>
+        <v>0.47</v>
       </c>
       <c r="P101">
         <v>1</v>
       </c>
     </row>
     <row r="102" spans="1:16">
       <c r="A102" t="s">
         <v>221</v>
       </c>
       <c r="B102" t="s">
         <v>222</v>
       </c>
       <c r="C102" s="1">
         <v>3857.0</v>
       </c>
       <c r="D102" s="1">
-        <v>58.44</v>
+        <v>52.64</v>
       </c>
       <c r="E102" s="1">
         <v>52.349974073114</v>
       </c>
       <c r="F102" t="s">
         <v>7</v>
       </c>
       <c r="G102">
         <v>1.0</v>
       </c>
       <c r="H102" s="1">
         <v>201913.85</v>
       </c>
       <c r="I102" s="1">
-        <v>23489.23</v>
+        <v>1118.63</v>
       </c>
       <c r="J102" s="1">
-        <v>11.633293109908</v>
+        <v>0.55401350625527</v>
       </c>
       <c r="K102">
         <v>0.0</v>
       </c>
       <c r="L102">
         <v>0.0</v>
       </c>
       <c r="M102" s="1">
-        <v>225403.08</v>
+        <v>203032.48</v>
       </c>
       <c r="N102" s="1">
-        <v>225403.08</v>
+        <v>203032.48</v>
       </c>
       <c r="O102" s="1">
-        <v>0.25</v>
+        <v>0.24</v>
       </c>
       <c r="P102">
         <v>1</v>
       </c>
     </row>
     <row r="103" spans="1:16">
       <c r="A103" t="s">
         <v>223</v>
       </c>
       <c r="B103" t="s">
         <v>224</v>
       </c>
       <c r="C103" s="1">
         <v>396.0</v>
       </c>
       <c r="D103" s="1">
-        <v>555.6</v>
+        <v>553.4</v>
       </c>
       <c r="E103" s="1">
         <v>232.92426767677</v>
       </c>
       <c r="F103" t="s">
         <v>7</v>
       </c>
       <c r="G103">
         <v>1.0</v>
       </c>
       <c r="H103" s="1">
         <v>92238.01</v>
       </c>
       <c r="I103" s="1">
-        <v>127779.59</v>
+        <v>126908.39</v>
       </c>
       <c r="J103" s="1">
-        <v>138.53246617094</v>
+        <v>137.58795316595</v>
       </c>
       <c r="K103">
         <v>14.06</v>
       </c>
       <c r="L103" t="s">
         <v>225</v>
       </c>
       <c r="M103" s="1">
-        <v>220017.6</v>
+        <v>219146.4</v>
       </c>
       <c r="N103" s="1">
-        <v>225585.67</v>
+        <v>224714.47</v>
       </c>
       <c r="O103" s="1">
-        <v>0.25</v>
+        <v>0.26</v>
       </c>
       <c r="P103">
         <v>1</v>
       </c>
     </row>
     <row r="104" spans="1:16">
       <c r="A104" t="s">
         <v>226</v>
       </c>
       <c r="B104" t="s">
         <v>227</v>
       </c>
       <c r="C104" s="1">
         <v>5025.0</v>
       </c>
       <c r="D104" s="1">
-        <v>67.8</v>
+        <v>69.5</v>
       </c>
       <c r="E104" s="1">
         <v>94.331723383085</v>
       </c>
       <c r="F104" t="s">
         <v>7</v>
       </c>
       <c r="G104">
         <v>1.0</v>
       </c>
       <c r="H104" s="1">
         <v>474016.91</v>
       </c>
       <c r="I104" s="1">
-        <v>-133321.91</v>
+        <v>-124779.41</v>
       </c>
       <c r="J104" s="1">
-        <v>-28.125981834699</v>
+        <v>-26.323830936749</v>
       </c>
       <c r="K104">
         <v>0.0</v>
       </c>
       <c r="L104">
         <v>0.0</v>
       </c>
       <c r="M104" s="1">
-        <v>340695.0</v>
+        <v>349237.5</v>
       </c>
       <c r="N104" s="1">
-        <v>340695.0</v>
+        <v>349237.5</v>
       </c>
       <c r="O104" s="1">
-        <v>0.37</v>
+        <v>0.41</v>
       </c>
       <c r="P104">
         <v>1</v>
       </c>
     </row>
     <row r="105" spans="1:16">
       <c r="A105" t="s">
         <v>228</v>
       </c>
       <c r="B105" t="s">
         <v>229</v>
       </c>
       <c r="C105" s="1">
         <v>6405.0</v>
       </c>
       <c r="D105" s="1">
-        <v>83.98</v>
+        <v>80.84</v>
       </c>
       <c r="E105" s="1">
         <v>75.833339578454</v>
       </c>
       <c r="F105" t="s">
-        <v>164</v>
+        <v>166</v>
       </c>
       <c r="G105">
         <v>0.91</v>
       </c>
       <c r="H105" s="1">
         <v>440490.89</v>
       </c>
       <c r="I105" s="1">
-        <v>151889.76</v>
+        <v>131327.08</v>
       </c>
       <c r="J105" s="1">
-        <v>34.481929921411</v>
+        <v>29.813801597577</v>
       </c>
       <c r="K105">
         <v>0.0</v>
       </c>
       <c r="L105">
         <v>0.0</v>
       </c>
       <c r="M105" s="1">
-        <v>592380.65</v>
+        <v>571817.97</v>
       </c>
       <c r="N105" s="1">
-        <v>592380.65</v>
+        <v>571817.97</v>
       </c>
       <c r="O105" s="1">
-        <v>0.65</v>
+        <v>0.67</v>
       </c>
       <c r="P105">
         <v>1</v>
       </c>
     </row>
     <row r="106" spans="1:16">
       <c r="A106" t="s">
         <v>230</v>
       </c>
       <c r="B106" t="s">
         <v>231</v>
       </c>
       <c r="C106" s="1">
         <v>39358.0</v>
       </c>
       <c r="D106" s="1">
-        <v>97.32</v>
+        <v>86.0</v>
       </c>
       <c r="E106" s="1">
         <v>101.07427740231</v>
       </c>
       <c r="F106" t="s">
-        <v>64</v>
+        <v>66</v>
       </c>
       <c r="G106">
-        <v>10.65</v>
+        <v>10.7</v>
       </c>
       <c r="H106" s="1">
         <v>375295.69</v>
       </c>
       <c r="I106" s="1">
-        <v>-15741.91</v>
+        <v>-58930.7</v>
       </c>
       <c r="J106" s="1">
-        <v>-4.1945352476603</v>
+        <v>-15.702471829613</v>
       </c>
       <c r="K106">
         <v>0.0</v>
       </c>
       <c r="L106">
         <v>0.0</v>
       </c>
       <c r="M106" s="1">
-        <v>359553.78</v>
+        <v>316364.99</v>
       </c>
       <c r="N106" s="1">
-        <v>359553.78</v>
+        <v>316364.99</v>
       </c>
       <c r="O106" s="1">
-        <v>0.4</v>
+        <v>0.37</v>
       </c>
       <c r="P106">
         <v>1</v>
       </c>
     </row>
     <row r="107" spans="1:16">
       <c r="A107" t="s">
         <v>232</v>
       </c>
       <c r="B107" t="s">
         <v>233</v>
       </c>
       <c r="C107" s="1">
-        <v>74761.0</v>
+        <v>50094.0</v>
       </c>
       <c r="D107" s="1">
-        <v>6.484</v>
+        <v>7.464</v>
       </c>
       <c r="E107" s="1">
-        <v>5.3890430839609</v>
+        <v>5.3890429991616</v>
       </c>
       <c r="F107" t="s">
         <v>7</v>
       </c>
       <c r="G107">
         <v>1.0</v>
       </c>
       <c r="H107" s="1">
-        <v>402890.25</v>
+        <v>269958.72</v>
       </c>
       <c r="I107" s="1">
-        <v>81860.07</v>
+        <v>103942.9</v>
       </c>
       <c r="J107" s="1">
-        <v>20.318205764473</v>
+        <v>38.503257090566</v>
       </c>
       <c r="K107">
-        <v>0.18</v>
+        <v>0.26</v>
       </c>
       <c r="L107" t="s">
         <v>234</v>
       </c>
       <c r="M107" s="1">
-        <v>484750.32</v>
+        <v>373901.62</v>
       </c>
       <c r="N107" s="1">
-        <v>497890.91</v>
+        <v>387042.21</v>
       </c>
       <c r="O107" s="1">
-        <v>0.55</v>
+        <v>0.45</v>
       </c>
       <c r="P107">
         <v>1</v>
       </c>
     </row>
     <row r="108" spans="1:16">
       <c r="A108" t="s">
         <v>235</v>
       </c>
       <c r="B108" t="s">
         <v>236</v>
       </c>
       <c r="C108" s="1">
         <v>6050.0</v>
       </c>
       <c r="D108" s="1">
-        <v>130.5</v>
+        <v>121.78</v>
       </c>
       <c r="E108" s="1">
         <v>85.498917355372</v>
       </c>
       <c r="F108" t="s">
-        <v>164</v>
+        <v>166</v>
       </c>
       <c r="G108">
         <v>0.91</v>
       </c>
       <c r="H108" s="1">
         <v>536550.51</v>
       </c>
       <c r="I108" s="1">
-        <v>332953.82</v>
+        <v>277110.87</v>
       </c>
       <c r="J108" s="1">
-        <v>62.054515613078</v>
+        <v>51.646744311174</v>
       </c>
       <c r="K108">
         <v>0.0</v>
       </c>
       <c r="L108">
         <v>0.0</v>
       </c>
       <c r="M108" s="1">
-        <v>869504.33</v>
+        <v>813661.38</v>
       </c>
       <c r="N108" s="1">
-        <v>869504.33</v>
+        <v>813661.38</v>
       </c>
       <c r="O108" s="1">
-        <v>0.96</v>
+        <v>0.95</v>
       </c>
       <c r="P108">
         <v>1</v>
       </c>
     </row>
     <row r="109" spans="1:16">
       <c r="A109" t="s">
         <v>237</v>
       </c>
       <c r="B109" t="s">
         <v>238</v>
       </c>
       <c r="C109" s="1">
         <v>10395.0</v>
       </c>
       <c r="D109" s="1">
-        <v>237.9</v>
+        <v>249.15</v>
       </c>
       <c r="E109" s="1">
         <v>604.24713419913</v>
       </c>
       <c r="F109" t="s">
-        <v>112</v>
+        <v>114</v>
       </c>
       <c r="G109">
         <v>7.47</v>
       </c>
       <c r="H109" s="1">
         <v>842033.79</v>
       </c>
       <c r="I109" s="1">
-        <v>-511045.29</v>
+        <v>-495433.37</v>
       </c>
       <c r="J109" s="1">
-        <v>-60.691779364341</v>
+        <v>-58.837706501066</v>
       </c>
       <c r="K109">
         <v>0.28</v>
       </c>
       <c r="L109" t="s">
         <v>239</v>
       </c>
       <c r="M109" s="1">
-        <v>330988.5</v>
+        <v>346600.42</v>
       </c>
       <c r="N109" s="1">
-        <v>333932.05</v>
+        <v>349543.63</v>
       </c>
       <c r="O109" s="1">
-        <v>0.37</v>
+        <v>0.41</v>
       </c>
       <c r="P109">
         <v>1</v>
       </c>
     </row>
     <row r="110" spans="1:16">
       <c r="A110" t="s">
         <v>240</v>
       </c>
       <c r="B110" t="s">
         <v>241</v>
       </c>
       <c r="C110" s="1">
         <v>10275.0</v>
       </c>
       <c r="D110" s="1">
-        <v>375.5</v>
+        <v>357.4</v>
       </c>
       <c r="E110" s="1">
         <v>348.24635815085</v>
       </c>
       <c r="F110" t="s">
-        <v>112</v>
+        <v>114</v>
       </c>
       <c r="G110">
         <v>7.47</v>
       </c>
       <c r="H110" s="1">
         <v>480075.78</v>
       </c>
       <c r="I110" s="1">
-        <v>36323.63</v>
+        <v>11375.05</v>
       </c>
       <c r="J110" s="1">
-        <v>7.5662283983583</v>
+        <v>2.3694280098863</v>
       </c>
       <c r="K110">
         <v>0.4</v>
       </c>
       <c r="L110" t="s">
         <v>242</v>
       </c>
       <c r="M110" s="1">
-        <v>516399.41</v>
+        <v>491450.83</v>
       </c>
       <c r="N110" s="1">
-        <v>520513.32</v>
+        <v>495564.26</v>
       </c>
       <c r="O110" s="1">
-        <v>0.57</v>
+        <v>0.58</v>
       </c>
       <c r="P110">
         <v>1</v>
       </c>
     </row>
     <row r="111" spans="1:16">
       <c r="A111" t="s">
         <v>243</v>
       </c>
       <c r="B111" t="s">
         <v>244</v>
       </c>
       <c r="C111" s="1">
         <v>23683.0</v>
       </c>
       <c r="D111" s="1">
-        <v>26.4</v>
+        <v>24.75</v>
       </c>
       <c r="E111" s="1">
         <v>20.703307435713</v>
       </c>
       <c r="F111" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="G111">
-        <v>0.88</v>
+        <v>0.86</v>
       </c>
       <c r="H111" s="1">
         <v>572823.62</v>
       </c>
       <c r="I111" s="1">
-        <v>139120.22</v>
+        <v>105775.56</v>
       </c>
       <c r="J111" s="1">
-        <v>24.286746415939</v>
+        <v>18.465642181445</v>
       </c>
       <c r="K111">
         <v>0.0</v>
       </c>
       <c r="L111">
         <v>0.0</v>
       </c>
       <c r="M111" s="1">
-        <v>711943.84</v>
+        <v>678599.18</v>
       </c>
       <c r="N111" s="1">
-        <v>711943.84</v>
+        <v>678599.18</v>
       </c>
       <c r="O111" s="1">
-        <v>0.78</v>
+        <v>0.8</v>
       </c>
       <c r="P111">
         <v>1</v>
       </c>
     </row>
     <row r="112" spans="1:16">
       <c r="A112" t="s">
         <v>245</v>
       </c>
       <c r="B112" t="s">
         <v>246</v>
       </c>
       <c r="C112" s="1">
         <v>455.0</v>
       </c>
       <c r="D112" s="1">
-        <v>857.4</v>
+        <v>824.0</v>
       </c>
       <c r="E112" s="1">
         <v>959.46857142857</v>
       </c>
       <c r="F112" t="s">
-        <v>164</v>
+        <v>166</v>
       </c>
       <c r="G112">
         <v>0.91</v>
       </c>
       <c r="H112" s="1">
         <v>419323.22</v>
       </c>
       <c r="I112" s="1">
-        <v>10312.85</v>
+        <v>-5274.96</v>
       </c>
       <c r="J112" s="1">
-        <v>2.4594035121642</v>
+        <v>-1.2579699259202</v>
       </c>
       <c r="K112">
         <v>0.0</v>
       </c>
       <c r="L112">
         <v>0.0</v>
       </c>
       <c r="M112" s="1">
-        <v>429636.07</v>
+        <v>414048.26</v>
       </c>
       <c r="N112" s="1">
-        <v>429636.07</v>
+        <v>414048.26</v>
       </c>
       <c r="O112" s="1">
-        <v>0.47</v>
+        <v>0.49</v>
       </c>
       <c r="P112">
         <v>1</v>
       </c>
     </row>
     <row r="113" spans="1:16">
       <c r="A113" t="s">
         <v>247</v>
       </c>
       <c r="B113" t="s">
         <v>248</v>
       </c>
       <c r="C113" s="1">
         <v>31396.0</v>
       </c>
       <c r="D113" s="1">
-        <v>16.1</v>
+        <v>15.48</v>
       </c>
       <c r="E113" s="1">
         <v>19.602729328577</v>
       </c>
       <c r="F113" t="s">
         <v>7</v>
       </c>
       <c r="G113">
         <v>1.0</v>
       </c>
       <c r="H113" s="1">
         <v>615447.29</v>
       </c>
       <c r="I113" s="1">
-        <v>-109971.69</v>
+        <v>-129437.21</v>
       </c>
       <c r="J113" s="1">
-        <v>-17.868579777157</v>
+        <v>-21.031404655304</v>
       </c>
       <c r="K113">
         <v>0.0</v>
       </c>
       <c r="L113">
         <v>0.0</v>
       </c>
       <c r="M113" s="1">
-        <v>505475.6</v>
+        <v>486010.08</v>
       </c>
       <c r="N113" s="1">
-        <v>505475.6</v>
+        <v>486010.08</v>
       </c>
       <c r="O113" s="1">
-        <v>0.56</v>
+        <v>0.57</v>
       </c>
       <c r="P113">
         <v>1</v>
       </c>
     </row>
     <row r="114" spans="1:16">
       <c r="A114" t="s">
         <v>249</v>
       </c>
       <c r="B114" t="s">
         <v>250</v>
       </c>
       <c r="C114" s="1">
         <v>433749.0</v>
       </c>
       <c r="D114" s="1">
-        <v>1.974</v>
+        <v>1.916</v>
       </c>
       <c r="E114" s="1">
         <v>1.3769785751667</v>
       </c>
       <c r="F114" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="G114">
-        <v>0.88</v>
+        <v>0.86</v>
       </c>
       <c r="H114" s="1">
         <v>693594.69</v>
       </c>
       <c r="I114" s="1">
-        <v>281374.14</v>
+        <v>268538.95</v>
       </c>
       <c r="J114" s="1">
-        <v>40.567516455468</v>
+        <v>38.716984698946</v>
       </c>
       <c r="K114">
         <v>0.0</v>
       </c>
       <c r="L114">
         <v>0.0</v>
       </c>
       <c r="M114" s="1">
-        <v>974968.83</v>
+        <v>962133.64</v>
       </c>
       <c r="N114" s="1">
-        <v>974968.83</v>
+        <v>962133.64</v>
       </c>
       <c r="O114" s="1">
-        <v>1.07</v>
+        <v>1.13</v>
       </c>
       <c r="P114">
         <v>1</v>
       </c>
     </row>
     <row r="115" spans="1:16">
       <c r="A115" t="s">
         <v>251</v>
       </c>
       <c r="B115" t="s">
         <v>252</v>
       </c>
       <c r="C115" s="1">
         <v>8021.0</v>
       </c>
       <c r="D115" s="1">
-        <v>43.51</v>
+        <v>46.555</v>
       </c>
       <c r="E115" s="1">
         <v>37.070315422017</v>
       </c>
       <c r="F115" t="s">
         <v>7</v>
       </c>
       <c r="G115">
         <v>1.0</v>
       </c>
       <c r="H115" s="1">
         <v>297341.0</v>
       </c>
       <c r="I115" s="1">
-        <v>51652.71</v>
+        <v>76076.66</v>
       </c>
       <c r="J115" s="1">
-        <v>17.371539747294</v>
+        <v>25.585660907847</v>
       </c>
       <c r="K115">
         <v>0.0</v>
       </c>
       <c r="L115">
         <v>0.0</v>
       </c>
       <c r="M115" s="1">
-        <v>348993.71</v>
+        <v>373417.66</v>
       </c>
       <c r="N115" s="1">
-        <v>348993.71</v>
+        <v>373417.66</v>
       </c>
       <c r="O115" s="1">
-        <v>0.38</v>
+        <v>0.44</v>
       </c>
       <c r="P115">
         <v>1</v>
       </c>
     </row>
     <row r="116" spans="1:16">
       <c r="A116" t="s">
         <v>253</v>
       </c>
       <c r="B116" t="s">
         <v>254</v>
       </c>
       <c r="C116" s="1">
         <v>2750.0</v>
       </c>
       <c r="D116" s="1">
-        <v>102.5</v>
+        <v>98.08</v>
       </c>
       <c r="E116" s="1">
         <v>42.862934545455</v>
       </c>
       <c r="F116" t="s">
         <v>7</v>
       </c>
       <c r="G116">
         <v>1.0</v>
       </c>
       <c r="H116" s="1">
         <v>117873.07</v>
       </c>
       <c r="I116" s="1">
-        <v>164001.93</v>
+        <v>151846.93</v>
       </c>
       <c r="J116" s="1">
-        <v>139.13435019551</v>
+        <v>128.82241041147</v>
       </c>
       <c r="K116">
         <v>0.0</v>
       </c>
       <c r="L116">
         <v>0.0</v>
       </c>
       <c r="M116" s="1">
-        <v>281875.0</v>
+        <v>269720.0</v>
       </c>
       <c r="N116" s="1">
-        <v>281875.0</v>
+        <v>269720.0</v>
       </c>
       <c r="O116" s="1">
-        <v>0.31</v>
+        <v>0.32</v>
       </c>
       <c r="P116">
         <v>1</v>
       </c>
     </row>
     <row r="117" spans="1:16">
       <c r="A117" t="s">
         <v>255</v>
       </c>
       <c r="B117" t="s">
         <v>256</v>
       </c>
       <c r="C117" s="1">
-        <v>30782.0</v>
+        <v>30128.0</v>
       </c>
       <c r="D117" s="1">
-        <v>27.4</v>
+        <v>26.88</v>
       </c>
       <c r="E117" s="1">
-        <v>16.750136443376</v>
+        <v>16.75013641795</v>
       </c>
       <c r="F117" t="s">
         <v>7</v>
       </c>
       <c r="G117">
         <v>1.0</v>
       </c>
       <c r="H117" s="1">
-        <v>515602.7</v>
+        <v>504648.11</v>
       </c>
       <c r="I117" s="1">
-        <v>327824.1</v>
+        <v>305192.53</v>
       </c>
       <c r="J117" s="1">
-        <v>63.580757044135</v>
+        <v>60.476304964265</v>
       </c>
       <c r="K117">
         <v>0.0</v>
       </c>
       <c r="L117">
         <v>0.0</v>
       </c>
       <c r="M117" s="1">
-        <v>843426.8</v>
+        <v>809840.64</v>
       </c>
       <c r="N117" s="1">
-        <v>843426.8</v>
+        <v>809840.64</v>
       </c>
       <c r="O117" s="1">
-        <v>0.93</v>
+        <v>0.95</v>
       </c>
       <c r="P117">
         <v>1</v>
       </c>
     </row>
     <row r="118" spans="1:16">
       <c r="A118" t="s">
         <v>257</v>
       </c>
       <c r="B118" t="s">
         <v>258</v>
       </c>
       <c r="C118" s="1">
         <v>18720.0</v>
       </c>
       <c r="D118" s="1">
-        <v>29.42</v>
+        <v>30.48</v>
       </c>
       <c r="E118" s="1">
         <v>45.814635683761</v>
       </c>
       <c r="F118" t="s">
         <v>7</v>
       </c>
       <c r="G118">
         <v>1.0</v>
       </c>
       <c r="H118" s="1">
         <v>857649.98</v>
       </c>
       <c r="I118" s="1">
-        <v>-306907.58</v>
+        <v>-287064.38</v>
       </c>
       <c r="J118" s="1">
-        <v>-35.78471254672</v>
+        <v>-33.471041414821</v>
       </c>
       <c r="K118">
         <v>0.0</v>
       </c>
       <c r="L118">
         <v>0.0</v>
       </c>
       <c r="M118" s="1">
-        <v>550742.4</v>
+        <v>570585.6</v>
       </c>
       <c r="N118" s="1">
-        <v>550742.4</v>
+        <v>570585.6</v>
       </c>
       <c r="O118" s="1">
-        <v>0.61</v>
+        <v>0.67</v>
       </c>
       <c r="P118">
         <v>1</v>
       </c>
     </row>
     <row r="119" spans="1:16">
       <c r="A119" t="s">
         <v>259</v>
       </c>
       <c r="B119" t="s">
         <v>260</v>
       </c>
       <c r="C119" s="1">
         <v>5548.0</v>
       </c>
       <c r="D119" s="1">
-        <v>32.11</v>
+        <v>28.4</v>
       </c>
       <c r="E119" s="1">
         <v>36.417669430425</v>
       </c>
       <c r="F119" t="s">
         <v>7</v>
       </c>
       <c r="G119">
         <v>1.0</v>
       </c>
       <c r="H119" s="1">
         <v>202045.23</v>
       </c>
       <c r="I119" s="1">
-        <v>-23898.95</v>
+        <v>-44482.03</v>
       </c>
       <c r="J119" s="1">
-        <v>-11.82851483304</v>
+        <v>-22.015877335981</v>
       </c>
       <c r="K119">
         <v>0.0</v>
       </c>
       <c r="L119">
         <v>0.0</v>
       </c>
       <c r="M119" s="1">
-        <v>178146.28</v>
+        <v>157563.2</v>
       </c>
       <c r="N119" s="1">
-        <v>178146.28</v>
+        <v>157563.2</v>
       </c>
       <c r="O119" s="1">
-        <v>0.2</v>
+        <v>0.18</v>
       </c>
       <c r="P119">
         <v>1</v>
       </c>
     </row>
     <row r="120" spans="1:16">
       <c r="A120" t="s">
         <v>261</v>
       </c>
       <c r="B120" t="s">
         <v>262</v>
       </c>
       <c r="C120" s="1">
-        <v>1624.0</v>
+        <v>1998.0</v>
       </c>
       <c r="D120" s="1">
-        <v>340.0</v>
+        <v>304.9</v>
       </c>
       <c r="E120" s="1">
-        <v>315.93599753695</v>
+        <v>315.00185185185</v>
       </c>
       <c r="F120" t="s">
         <v>7</v>
       </c>
       <c r="G120">
         <v>1.0</v>
       </c>
       <c r="H120" s="1">
-        <v>513080.06</v>
+        <v>629373.7</v>
       </c>
       <c r="I120" s="1">
-        <v>39079.94</v>
+        <v>-20183.5</v>
       </c>
       <c r="J120" s="1">
-        <v>7.6167333417713</v>
+        <v>-3.2069182426911</v>
       </c>
       <c r="K120">
         <v>0.0</v>
       </c>
       <c r="L120">
         <v>0.0</v>
       </c>
       <c r="M120" s="1">
-        <v>552160.0</v>
+        <v>609190.2</v>
       </c>
       <c r="N120" s="1">
-        <v>552160.0</v>
+        <v>609190.2</v>
       </c>
       <c r="O120" s="1">
-        <v>0.61</v>
+        <v>0.71</v>
       </c>
       <c r="P120">
         <v>1</v>
       </c>
     </row>
     <row r="121" spans="1:16">
       <c r="A121" t="s">
         <v>263</v>
       </c>
       <c r="B121" t="s">
         <v>264</v>
       </c>
       <c r="C121" s="1">
         <v>8960.0</v>
       </c>
       <c r="D121" s="1">
-        <v>68.02</v>
+        <v>62.9</v>
       </c>
       <c r="E121" s="1">
         <v>39.142283482143</v>
       </c>
       <c r="F121" t="s">
-        <v>164</v>
+        <v>166</v>
       </c>
       <c r="G121">
         <v>0.91</v>
       </c>
       <c r="H121" s="1">
         <v>371367.01</v>
       </c>
       <c r="I121" s="1">
-        <v>299830.75</v>
+        <v>251035.04</v>
       </c>
       <c r="J121" s="1">
-        <v>80.737045005694</v>
+        <v>67.597560698782</v>
       </c>
       <c r="K121">
         <v>0.0</v>
       </c>
       <c r="L121">
         <v>0.0</v>
       </c>
       <c r="M121" s="1">
-        <v>671197.76</v>
+        <v>622402.05</v>
       </c>
       <c r="N121" s="1">
-        <v>671197.76</v>
+        <v>622402.05</v>
       </c>
       <c r="O121" s="1">
-        <v>0.74</v>
+        <v>0.73</v>
       </c>
       <c r="P121">
         <v>1</v>
       </c>
     </row>
     <row r="122" spans="1:16">
       <c r="A122" t="s">
         <v>265</v>
       </c>
       <c r="B122" t="s">
         <v>266</v>
       </c>
       <c r="C122" s="1">
         <v>9438.0</v>
       </c>
       <c r="D122" s="1">
-        <v>82.2</v>
+        <v>76.89</v>
       </c>
       <c r="E122" s="1">
         <v>92.341727060818</v>
       </c>
       <c r="F122" t="s">
         <v>7</v>
       </c>
       <c r="G122">
         <v>1.0</v>
       </c>
       <c r="H122" s="1">
         <v>871521.22</v>
       </c>
       <c r="I122" s="1">
-        <v>-95717.62</v>
+        <v>-145833.4</v>
       </c>
       <c r="J122" s="1">
-        <v>-10.982821508351</v>
+        <v>-16.733201286826</v>
       </c>
       <c r="K122">
         <v>0.0</v>
       </c>
       <c r="L122">
         <v>0.0</v>
       </c>
       <c r="M122" s="1">
-        <v>775803.6</v>
+        <v>725687.82</v>
       </c>
       <c r="N122" s="1">
-        <v>775803.6</v>
+        <v>725687.82</v>
       </c>
       <c r="O122" s="1">
         <v>0.85</v>
       </c>
       <c r="P122">
         <v>1</v>
       </c>
     </row>
     <row r="123" spans="1:16">
       <c r="A123" t="s">
         <v>267</v>
       </c>
       <c r="B123" t="s">
         <v>268</v>
       </c>
       <c r="C123" s="1">
         <v>8368.0</v>
       </c>
       <c r="D123" s="1">
-        <v>170.96</v>
+        <v>166.24</v>
       </c>
       <c r="E123" s="1">
         <v>165.93320984704</v>
       </c>
       <c r="F123" t="s">
         <v>7</v>
       </c>
       <c r="G123">
         <v>1.0</v>
       </c>
       <c r="H123" s="1">
         <v>1388529.1</v>
       </c>
       <c r="I123" s="1">
-        <v>42064.18</v>
+        <v>2567.22</v>
       </c>
       <c r="J123" s="1">
-        <v>3.0294057214933</v>
+        <v>0.18488773479792</v>
       </c>
       <c r="K123">
         <v>0.5</v>
       </c>
       <c r="L123" t="s">
         <v>269</v>
       </c>
       <c r="M123" s="1">
-        <v>1430593.28</v>
+        <v>1391096.32</v>
       </c>
       <c r="N123" s="1">
-        <v>1434798.68</v>
+        <v>1395301.72</v>
       </c>
       <c r="O123" s="1">
-        <v>1.58</v>
+        <v>1.64</v>
       </c>
       <c r="P123">
         <v>1</v>
       </c>
     </row>
     <row r="124" spans="1:16">
       <c r="A124" t="s">
         <v>267</v>
       </c>
       <c r="B124" t="s">
         <v>268</v>
       </c>
       <c r="C124" s="1">
         <v>2970.0</v>
       </c>
       <c r="D124" s="1">
-        <v>170.96</v>
+        <v>166.24</v>
       </c>
       <c r="E124" s="1">
         <v>65.312707070707</v>
       </c>
       <c r="F124" t="s">
         <v>7</v>
       </c>
       <c r="G124">
         <v>1.0</v>
       </c>
       <c r="H124" s="1">
         <v>193978.74</v>
       </c>
       <c r="I124" s="1">
-        <v>313772.46</v>
+        <v>299754.06</v>
       </c>
       <c r="J124" s="1">
-        <v>161.75610791162</v>
+        <v>154.52933656544</v>
       </c>
       <c r="K124">
         <v>0.83</v>
       </c>
       <c r="L124" t="s">
         <v>270</v>
       </c>
       <c r="M124" s="1">
-        <v>507751.2</v>
+        <v>493732.8</v>
       </c>
       <c r="N124" s="1">
-        <v>510218.83</v>
+        <v>496200.43</v>
       </c>
       <c r="O124" s="1">
-        <v>0.56</v>
+        <v>0.58</v>
       </c>
       <c r="P124">
         <v>1</v>
       </c>
     </row>
     <row r="125" spans="1:16">
       <c r="A125" t="s">
         <v>271</v>
       </c>
       <c r="B125" t="s">
         <v>272</v>
       </c>
       <c r="C125" s="1">
-        <v>5607.0</v>
+        <v>4010.0</v>
       </c>
       <c r="D125" s="1">
-        <v>276.7</v>
+        <v>250.85</v>
       </c>
       <c r="E125" s="1">
-        <v>144.60614588907</v>
+        <v>105.72016708229</v>
       </c>
       <c r="F125" t="s">
         <v>7</v>
       </c>
       <c r="G125">
         <v>1.0</v>
       </c>
       <c r="H125" s="1">
-        <v>810806.66</v>
+        <v>423937.87</v>
       </c>
       <c r="I125" s="1">
-        <v>740650.24</v>
+        <v>581970.63</v>
       </c>
       <c r="J125" s="1">
-        <v>91.347330570768</v>
+        <v>137.27733971962</v>
       </c>
       <c r="K125">
         <v>0.0</v>
       </c>
       <c r="L125">
         <v>0.0</v>
       </c>
       <c r="M125" s="1">
-        <v>1551456.9</v>
+        <v>1005908.5</v>
       </c>
       <c r="N125" s="1">
-        <v>1551456.9</v>
+        <v>1005908.5</v>
       </c>
       <c r="O125" s="1">
-        <v>1.7</v>
+        <v>1.18</v>
       </c>
       <c r="P125">
         <v>1</v>
       </c>
     </row>
     <row r="126" spans="1:16">
       <c r="A126" t="s">
         <v>271</v>
       </c>
       <c r="B126" t="s">
         <v>272</v>
       </c>
       <c r="C126" s="1">
-        <v>4010.0</v>
+        <v>5607.0</v>
       </c>
       <c r="D126" s="1">
-        <v>276.7</v>
+        <v>250.85</v>
       </c>
       <c r="E126" s="1">
-        <v>105.72016708229</v>
+        <v>144.60614588907</v>
       </c>
       <c r="F126" t="s">
         <v>7</v>
       </c>
       <c r="G126">
         <v>1.0</v>
       </c>
       <c r="H126" s="1">
-        <v>423937.87</v>
+        <v>810806.66</v>
       </c>
       <c r="I126" s="1">
-        <v>685629.13</v>
+        <v>595709.29</v>
       </c>
       <c r="J126" s="1">
-        <v>161.72868208259</v>
+        <v>73.471188556838</v>
       </c>
       <c r="K126">
         <v>0.0</v>
       </c>
       <c r="L126">
         <v>0.0</v>
       </c>
       <c r="M126" s="1">
-        <v>1109567.0</v>
+        <v>1406515.95</v>
       </c>
       <c r="N126" s="1">
-        <v>1109567.0</v>
+        <v>1406515.95</v>
       </c>
       <c r="O126" s="1">
-        <v>1.22</v>
+        <v>1.65</v>
       </c>
       <c r="P126">
         <v>1</v>
       </c>
     </row>
     <row r="127" spans="1:16">
       <c r="A127" t="s">
         <v>273</v>
       </c>
       <c r="B127" t="s">
         <v>274</v>
       </c>
       <c r="C127" s="1">
         <v>2396.0</v>
       </c>
       <c r="D127" s="1">
-        <v>52.15</v>
+        <v>43.0</v>
       </c>
       <c r="E127" s="1">
         <v>98.584974958264</v>
       </c>
       <c r="F127" t="s">
         <v>7</v>
       </c>
       <c r="G127">
         <v>1.0</v>
       </c>
       <c r="H127" s="1">
         <v>236209.6</v>
       </c>
       <c r="I127" s="1">
-        <v>-111258.2</v>
+        <v>-133181.6</v>
       </c>
       <c r="J127" s="1">
-        <v>-47.101472590445</v>
+        <v>-56.382805779274</v>
       </c>
       <c r="K127">
         <v>0.0</v>
       </c>
       <c r="L127">
         <v>0.0</v>
       </c>
       <c r="M127" s="1">
-        <v>124951.4</v>
+        <v>103028.0</v>
       </c>
       <c r="N127" s="1">
-        <v>124951.4</v>
+        <v>103028.0</v>
       </c>
       <c r="O127" s="1">
-        <v>0.14</v>
+        <v>0.12</v>
       </c>
       <c r="P127">
         <v>1</v>
       </c>
     </row>
     <row r="128" spans="1:16">
       <c r="A128" t="s">
         <v>275</v>
       </c>
       <c r="B128" t="s">
         <v>276</v>
       </c>
       <c r="C128" s="1">
         <v>16416.0</v>
       </c>
       <c r="D128" s="1">
-        <v>27.9</v>
+        <v>27.65</v>
       </c>
       <c r="E128" s="1">
         <v>30.023207846004</v>
       </c>
       <c r="F128" t="s">
         <v>7</v>
       </c>
       <c r="G128">
         <v>1.0</v>
       </c>
       <c r="H128" s="1">
         <v>492860.98</v>
       </c>
       <c r="I128" s="1">
-        <v>-34854.58</v>
+        <v>-38958.58</v>
       </c>
       <c r="J128" s="1">
-        <v>-7.0718887098751</v>
+        <v>-7.9045778791415</v>
       </c>
       <c r="K128">
         <v>0.0</v>
       </c>
       <c r="L128">
         <v>0.0</v>
       </c>
       <c r="M128" s="1">
-        <v>458006.4</v>
+        <v>453902.4</v>
       </c>
       <c r="N128" s="1">
-        <v>458006.4</v>
+        <v>453902.4</v>
       </c>
       <c r="O128" s="1">
-        <v>0.5</v>
+        <v>0.53</v>
       </c>
       <c r="P128">
         <v>1</v>
       </c>
     </row>
     <row r="129" spans="1:16">
       <c r="A129" t="s">
         <v>277</v>
       </c>
       <c r="B129" t="s">
         <v>278</v>
       </c>
       <c r="C129" s="1">
         <v>4709.0</v>
       </c>
       <c r="D129" s="1">
-        <v>166.45</v>
+        <v>149.85</v>
       </c>
       <c r="E129" s="1">
         <v>96.575062645997</v>
       </c>
       <c r="F129" t="s">
         <v>7</v>
       </c>
       <c r="G129">
         <v>1.0</v>
       </c>
       <c r="H129" s="1">
         <v>454771.97</v>
       </c>
       <c r="I129" s="1">
-        <v>329041.08</v>
+        <v>250871.68</v>
       </c>
       <c r="J129" s="1">
-        <v>72.352981649243</v>
+        <v>55.164279364007</v>
       </c>
       <c r="K129">
-        <v>0.59</v>
-[...2 lines deleted...]
-        <v>279</v>
+        <v>0.08</v>
+      </c>
+      <c r="L129">
+        <v>374.95</v>
       </c>
       <c r="M129" s="1">
-        <v>783813.05</v>
+        <v>705643.65</v>
       </c>
       <c r="N129" s="1">
-        <v>786614.9</v>
+        <v>706018.6</v>
       </c>
       <c r="O129" s="1">
-        <v>0.86</v>
+        <v>0.83</v>
       </c>
       <c r="P129">
         <v>1</v>
       </c>
     </row>
     <row r="130" spans="1:16">
       <c r="A130" t="s">
+        <v>279</v>
+      </c>
+      <c r="B130" t="s">
         <v>280</v>
-      </c>
-[...1 lines deleted...]
-        <v>281</v>
       </c>
       <c r="C130" s="1">
         <v>11445.0</v>
       </c>
       <c r="D130" s="1">
-        <v>42.14</v>
+        <v>38.46</v>
       </c>
       <c r="E130" s="1">
         <v>52.642768894714</v>
       </c>
       <c r="F130" t="s">
         <v>7</v>
       </c>
       <c r="G130">
         <v>1.0</v>
       </c>
       <c r="H130" s="1">
         <v>602496.49</v>
       </c>
       <c r="I130" s="1">
-        <v>-120204.19</v>
+        <v>-162321.79</v>
       </c>
       <c r="J130" s="1">
-        <v>-19.951019133738</v>
+        <v>-26.941532887602</v>
       </c>
       <c r="K130">
         <v>0.22</v>
       </c>
       <c r="L130" t="s">
-        <v>282</v>
+        <v>281</v>
       </c>
       <c r="M130" s="1">
-        <v>482292.3</v>
+        <v>440174.7</v>
       </c>
       <c r="N130" s="1">
-        <v>484830.95</v>
+        <v>442713.35</v>
       </c>
       <c r="O130" s="1">
-        <v>0.53</v>
+        <v>0.52</v>
       </c>
       <c r="P130">
         <v>1</v>
       </c>
     </row>
     <row r="131" spans="1:16">
       <c r="A131" t="s">
+        <v>279</v>
+      </c>
+      <c r="B131" t="s">
         <v>280</v>
-      </c>
-[...1 lines deleted...]
-        <v>281</v>
       </c>
       <c r="C131" s="1">
         <v>7640.0</v>
       </c>
       <c r="D131" s="1">
-        <v>42.14</v>
+        <v>38.46</v>
       </c>
       <c r="E131" s="1">
         <v>46.736126963351</v>
       </c>
       <c r="F131" t="s">
         <v>7</v>
       </c>
       <c r="G131">
         <v>1.0</v>
       </c>
       <c r="H131" s="1">
         <v>357064.01</v>
       </c>
       <c r="I131" s="1">
-        <v>-35114.41</v>
+        <v>-63229.61</v>
       </c>
       <c r="J131" s="1">
-        <v>-9.8342059173088</v>
+        <v>-17.708200274791</v>
       </c>
       <c r="K131">
         <v>0.11</v>
       </c>
       <c r="L131">
         <v>869.05</v>
       </c>
       <c r="M131" s="1">
-        <v>321949.6</v>
+        <v>293834.4</v>
       </c>
       <c r="N131" s="1">
-        <v>322818.65</v>
+        <v>294703.45</v>
       </c>
       <c r="O131" s="1">
         <v>0.35</v>
       </c>
       <c r="P131">
         <v>1</v>
       </c>
     </row>
     <row r="132" spans="1:16">
       <c r="A132" t="s">
+        <v>282</v>
+      </c>
+      <c r="B132" t="s">
         <v>283</v>
-      </c>
-[...1 lines deleted...]
-        <v>284</v>
       </c>
       <c r="C132" s="1">
         <v>4510.0</v>
       </c>
       <c r="D132" s="1">
-        <v>247.4</v>
+        <v>219.15</v>
       </c>
       <c r="E132" s="1">
         <v>200.84106430155</v>
       </c>
       <c r="F132" t="s">
         <v>7</v>
       </c>
       <c r="G132">
         <v>1.0</v>
       </c>
       <c r="H132" s="1">
         <v>905793.2</v>
       </c>
       <c r="I132" s="1">
-        <v>209980.8</v>
+        <v>82573.3</v>
       </c>
       <c r="J132" s="1">
-        <v>23.181980169425</v>
+        <v>9.116131585002</v>
       </c>
       <c r="K132">
         <v>1.54</v>
       </c>
       <c r="L132" t="s">
-        <v>285</v>
+        <v>284</v>
       </c>
       <c r="M132" s="1">
-        <v>1115774.0</v>
+        <v>988366.5</v>
       </c>
       <c r="N132" s="1">
-        <v>1122727.04</v>
+        <v>995319.54</v>
       </c>
       <c r="O132" s="1">
-        <v>1.23</v>
+        <v>1.17</v>
       </c>
       <c r="P132">
         <v>1</v>
       </c>
     </row>
     <row r="133" spans="1:16">
       <c r="A133" t="s">
+        <v>285</v>
+      </c>
+      <c r="B133" t="s">
         <v>286</v>
-      </c>
-[...1 lines deleted...]
-        <v>287</v>
       </c>
       <c r="C133" s="1">
         <v>3145.0</v>
       </c>
       <c r="D133" s="1">
-        <v>159.5</v>
+        <v>135.3</v>
       </c>
       <c r="E133" s="1">
         <v>249.79685850556</v>
       </c>
       <c r="F133" t="s">
-        <v>164</v>
+        <v>166</v>
       </c>
       <c r="G133">
         <v>0.91</v>
       </c>
       <c r="H133" s="1">
         <v>759457.32</v>
       </c>
       <c r="I133" s="1">
-        <v>-207014.67</v>
+        <v>-289529.88</v>
       </c>
       <c r="J133" s="1">
-        <v>-27.2582361837</v>
+        <v>-38.123258855415</v>
       </c>
       <c r="K133">
         <v>0.0</v>
       </c>
       <c r="L133">
         <v>0.0</v>
       </c>
       <c r="M133" s="1">
-        <v>552442.65</v>
+        <v>469927.44</v>
       </c>
       <c r="N133" s="1">
-        <v>552442.65</v>
+        <v>469927.44</v>
       </c>
       <c r="O133" s="1">
-        <v>0.61</v>
+        <v>0.55</v>
       </c>
       <c r="P133">
         <v>1</v>
       </c>
     </row>
     <row r="134" spans="1:16">
       <c r="A134" t="s">
+        <v>287</v>
+      </c>
+      <c r="B134" t="s">
         <v>288</v>
-      </c>
-[...1 lines deleted...]
-        <v>289</v>
       </c>
       <c r="C134" s="1">
         <v>10426.0</v>
       </c>
       <c r="D134" s="1">
-        <v>73.86</v>
+        <v>65.6</v>
       </c>
       <c r="E134" s="1">
         <v>40.217699980817</v>
       </c>
       <c r="F134" t="s">
         <v>7</v>
       </c>
       <c r="G134">
         <v>1.0</v>
       </c>
       <c r="H134" s="1">
         <v>419309.74</v>
       </c>
       <c r="I134" s="1">
-        <v>350754.62</v>
+        <v>264635.86</v>
       </c>
       <c r="J134" s="1">
-        <v>83.650482337949</v>
+        <v>63.112261594496</v>
       </c>
       <c r="K134">
         <v>0.0</v>
       </c>
       <c r="L134">
         <v>0.0</v>
       </c>
       <c r="M134" s="1">
-        <v>770064.36</v>
+        <v>683945.6</v>
       </c>
       <c r="N134" s="1">
-        <v>770064.36</v>
+        <v>683945.6</v>
       </c>
       <c r="O134" s="1">
-        <v>0.85</v>
+        <v>0.8</v>
       </c>
       <c r="P134">
         <v>1</v>
       </c>
     </row>
     <row r="135" spans="1:16">
       <c r="A135" t="s">
+        <v>289</v>
+      </c>
+      <c r="B135" t="s">
         <v>290</v>
-      </c>
-[...1 lines deleted...]
-        <v>291</v>
       </c>
       <c r="C135" s="1">
         <v>23111.0</v>
       </c>
       <c r="D135" s="1">
-        <v>211.5</v>
+        <v>201.0</v>
       </c>
       <c r="E135" s="1">
         <v>188.60455021418</v>
       </c>
       <c r="F135" t="s">
-        <v>292</v>
+        <v>291</v>
       </c>
       <c r="G135">
-        <v>9.98</v>
+        <v>9.86</v>
       </c>
       <c r="H135" s="1">
         <v>368669.45</v>
       </c>
       <c r="I135" s="1">
-        <v>66495.38</v>
+        <v>51382.69</v>
       </c>
       <c r="J135" s="1">
-        <v>18.03658534766</v>
+        <v>13.937333294093</v>
       </c>
       <c r="K135">
         <v>0.0</v>
       </c>
       <c r="L135">
         <v>0.0</v>
       </c>
       <c r="M135" s="1">
-        <v>435164.83</v>
+        <v>420052.14</v>
       </c>
       <c r="N135" s="1">
-        <v>435164.83</v>
+        <v>420052.14</v>
       </c>
       <c r="O135" s="1">
-        <v>0.48</v>
+        <v>0.49</v>
       </c>
       <c r="P135">
         <v>1</v>
       </c>
     </row>
     <row r="136" spans="1:16">
       <c r="A136" t="s">
+        <v>292</v>
+      </c>
+      <c r="B136" t="s">
         <v>293</v>
-      </c>
-[...1 lines deleted...]
-        <v>294</v>
       </c>
       <c r="C136" s="1">
         <v>14599.0</v>
       </c>
       <c r="D136" s="1">
-        <v>6.935</v>
+        <v>5.872</v>
       </c>
       <c r="E136" s="1">
         <v>16.348219741078</v>
       </c>
       <c r="F136" t="s">
         <v>7</v>
       </c>
       <c r="G136">
         <v>1.0</v>
       </c>
       <c r="H136" s="1">
         <v>238667.66</v>
       </c>
       <c r="I136" s="1">
-        <v>-137423.59</v>
+        <v>-152942.33</v>
       </c>
       <c r="J136" s="1">
-        <v>-57.579476834021</v>
+        <v>-64.081715134761</v>
       </c>
       <c r="K136">
         <v>0.0</v>
       </c>
       <c r="L136">
         <v>0.0</v>
       </c>
       <c r="M136" s="1">
-        <v>101244.07</v>
+        <v>85725.33</v>
       </c>
       <c r="N136" s="1">
-        <v>101244.07</v>
+        <v>85725.33</v>
       </c>
       <c r="O136" s="1">
-        <v>0.11</v>
+        <v>0.1</v>
       </c>
       <c r="P136">
         <v>1</v>
       </c>
     </row>
     <row r="137" spans="1:16">
       <c r="A137" t="s">
+        <v>294</v>
+      </c>
+      <c r="B137" t="s">
         <v>295</v>
       </c>
-      <c r="B137" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C137" s="1">
-        <v>91643.0</v>
+        <v>57462.0</v>
       </c>
       <c r="D137" s="1">
-        <v>1.748</v>
+        <v>1.64</v>
       </c>
       <c r="E137" s="1">
-        <v>3.4322154447148</v>
+        <v>3.4322155511468</v>
       </c>
       <c r="F137" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="G137">
-        <v>0.88</v>
+        <v>0.86</v>
       </c>
       <c r="H137" s="1">
-        <v>368048.71</v>
+        <v>230773.93</v>
       </c>
       <c r="I137" s="1">
-        <v>-185639.9</v>
+        <v>-121673.62</v>
       </c>
       <c r="J137" s="1">
-        <v>-50.438948692416</v>
+        <v>-52.724161693654</v>
       </c>
       <c r="K137">
         <v>0.0</v>
       </c>
       <c r="L137">
         <v>0.0</v>
       </c>
       <c r="M137" s="1">
-        <v>182408.81</v>
+        <v>109100.31</v>
       </c>
       <c r="N137" s="1">
-        <v>182408.81</v>
+        <v>109100.31</v>
       </c>
       <c r="O137" s="1">
-        <v>0.2</v>
+        <v>0.13</v>
       </c>
       <c r="P137">
         <v>1</v>
       </c>
     </row>
     <row r="138" spans="1:16">
       <c r="A138" t="s">
+        <v>296</v>
+      </c>
+      <c r="B138" t="s">
         <v>297</v>
-      </c>
-[...1 lines deleted...]
-        <v>298</v>
       </c>
       <c r="C138" s="1">
         <v>11996.0</v>
       </c>
       <c r="D138" s="1">
-        <v>28.41</v>
+        <v>29.24</v>
       </c>
       <c r="E138" s="1">
         <v>34.227461653885</v>
       </c>
       <c r="F138" t="s">
         <v>7</v>
       </c>
       <c r="G138">
         <v>1.0</v>
       </c>
       <c r="H138" s="1">
         <v>410592.63</v>
       </c>
       <c r="I138" s="1">
-        <v>-69786.27</v>
+        <v>-59829.59</v>
       </c>
       <c r="J138" s="1">
-        <v>-16.996474096479</v>
+        <v>-14.571520682191</v>
       </c>
       <c r="K138">
         <v>0.0</v>
       </c>
       <c r="L138">
         <v>0.0</v>
       </c>
       <c r="M138" s="1">
-        <v>340806.36</v>
+        <v>350763.04</v>
       </c>
       <c r="N138" s="1">
-        <v>340806.36</v>
+        <v>350763.04</v>
       </c>
       <c r="O138" s="1">
-        <v>0.37</v>
+        <v>0.41</v>
       </c>
       <c r="P138">
         <v>1</v>
       </c>
     </row>
     <row r="139" spans="1:16">
       <c r="A139" t="s">
+        <v>298</v>
+      </c>
+      <c r="B139" t="s">
         <v>299</v>
-      </c>
-[...1 lines deleted...]
-        <v>300</v>
       </c>
       <c r="C139" s="1">
         <v>3160.0</v>
       </c>
       <c r="D139" s="1">
-        <v>92.6</v>
+        <v>81.96</v>
       </c>
       <c r="E139" s="1">
         <v>92.425990506329</v>
       </c>
       <c r="F139" t="s">
-        <v>164</v>
+        <v>166</v>
       </c>
       <c r="G139">
         <v>0.91</v>
       </c>
       <c r="H139" s="1">
         <v>280866.71</v>
       </c>
       <c r="I139" s="1">
-        <v>41391.45</v>
+        <v>5156.58</v>
       </c>
       <c r="J139" s="1">
-        <v>14.737043774251</v>
+        <v>1.8359527193522</v>
       </c>
       <c r="K139">
         <v>0.0</v>
       </c>
       <c r="L139">
         <v>0.0</v>
       </c>
       <c r="M139" s="1">
-        <v>322258.16</v>
+        <v>286023.29</v>
       </c>
       <c r="N139" s="1">
-        <v>322258.16</v>
+        <v>286023.29</v>
       </c>
       <c r="O139" s="1">
-        <v>0.35</v>
+        <v>0.34</v>
       </c>
       <c r="P139">
         <v>1</v>
       </c>
     </row>
     <row r="140" spans="1:16">
       <c r="A140" t="s">
+        <v>300</v>
+      </c>
+      <c r="B140" t="s">
         <v>301</v>
       </c>
-      <c r="B140" t="s">
+      <c r="C140" s="1">
+        <v>4225.0</v>
+      </c>
+      <c r="D140" s="1">
+        <v>60.0</v>
+      </c>
+      <c r="E140" s="1">
+        <v>37.257507692308</v>
+      </c>
+      <c r="F140" t="s">
+        <v>7</v>
+      </c>
+      <c r="G140">
+        <v>1.0</v>
+      </c>
+      <c r="H140" s="1">
+        <v>157412.97</v>
+      </c>
+      <c r="I140" s="1">
+        <v>96087.03</v>
+      </c>
+      <c r="J140" s="1">
+        <v>61.041367811051</v>
+      </c>
+      <c r="K140">
+        <v>0.24</v>
+      </c>
+      <c r="L140" t="s">
         <v>302</v>
       </c>
-      <c r="C140" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M140" s="1">
-        <v>271578.3</v>
+        <v>253500.0</v>
       </c>
       <c r="N140" s="1">
-        <v>272593.93</v>
+        <v>254515.63</v>
       </c>
       <c r="O140" s="1">
         <v>0.3</v>
       </c>
       <c r="P140">
         <v>1</v>
       </c>
     </row>
     <row r="141" spans="1:16">
       <c r="A141" t="s">
+        <v>303</v>
+      </c>
+      <c r="B141" t="s">
         <v>304</v>
-      </c>
-[...1 lines deleted...]
-        <v>305</v>
       </c>
       <c r="C141" s="1">
         <v>130318.0</v>
       </c>
       <c r="D141" s="1">
-        <v>3.766</v>
+        <v>3.574</v>
       </c>
       <c r="E141" s="1">
         <v>6.8441790082721</v>
       </c>
       <c r="F141" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="G141">
-        <v>0.88</v>
+        <v>0.86</v>
       </c>
       <c r="H141" s="1">
         <v>1032880.21</v>
       </c>
       <c r="I141" s="1">
-        <v>-474037.21</v>
+        <v>-493667.2</v>
       </c>
       <c r="J141" s="1">
-        <v>-45.894693829016</v>
+        <v>-47.795203666454</v>
       </c>
       <c r="K141">
         <v>0.0</v>
       </c>
       <c r="L141">
         <v>0.0</v>
       </c>
       <c r="M141" s="1">
-        <v>558843.0</v>
+        <v>539213.01</v>
       </c>
       <c r="N141" s="1">
-        <v>558843.0</v>
+        <v>539213.01</v>
       </c>
       <c r="O141" s="1">
-        <v>0.61</v>
+        <v>0.63</v>
       </c>
       <c r="P141">
         <v>1</v>
       </c>
     </row>
     <row r="142" spans="1:16">
       <c r="A142" t="s">
+        <v>305</v>
+      </c>
+      <c r="B142" t="s">
         <v>306</v>
-      </c>
-[...1 lines deleted...]
-        <v>307</v>
       </c>
       <c r="C142" s="1">
         <v>11049.0</v>
       </c>
       <c r="D142" s="1">
-        <v>36.62</v>
+        <v>31.74</v>
       </c>
       <c r="E142" s="1">
         <v>32.310395510906</v>
       </c>
       <c r="F142" t="s">
         <v>7</v>
       </c>
       <c r="G142">
         <v>1.0</v>
       </c>
       <c r="H142" s="1">
         <v>356997.56</v>
       </c>
       <c r="I142" s="1">
-        <v>47616.82</v>
+        <v>-6302.3</v>
       </c>
       <c r="J142" s="1">
-        <v>13.338135980537</v>
+        <v>-1.7653622058369</v>
       </c>
       <c r="K142">
         <v>0.0</v>
       </c>
       <c r="L142">
         <v>0.0</v>
       </c>
       <c r="M142" s="1">
-        <v>404614.38</v>
+        <v>350695.26</v>
       </c>
       <c r="N142" s="1">
-        <v>404614.38</v>
+        <v>350695.26</v>
       </c>
       <c r="O142" s="1">
-        <v>0.44</v>
+        <v>0.41</v>
       </c>
       <c r="P142">
         <v>1</v>
       </c>
     </row>
     <row r="143" spans="1:16">
       <c r="A143" t="s">
+        <v>307</v>
+      </c>
+      <c r="B143" t="s">
         <v>308</v>
-      </c>
-[...1 lines deleted...]
-        <v>309</v>
       </c>
       <c r="C143" s="1">
         <v>6146.0</v>
       </c>
       <c r="D143" s="1">
-        <v>39.08</v>
+        <v>38.3</v>
       </c>
       <c r="E143" s="1">
         <v>37.432884803124</v>
       </c>
       <c r="F143" t="s">
         <v>7</v>
       </c>
       <c r="G143">
         <v>1.0</v>
       </c>
       <c r="H143" s="1">
         <v>230062.51</v>
       </c>
       <c r="I143" s="1">
-        <v>10123.17</v>
+        <v>5329.29</v>
       </c>
       <c r="J143" s="1">
-        <v>4.4001823678269</v>
+        <v>2.3164530370463</v>
       </c>
       <c r="K143">
         <v>0.0</v>
       </c>
       <c r="L143">
         <v>0.0</v>
       </c>
       <c r="M143" s="1">
-        <v>240185.68</v>
+        <v>235391.8</v>
       </c>
       <c r="N143" s="1">
-        <v>240185.68</v>
+        <v>235391.8</v>
       </c>
       <c r="O143" s="1">
-        <v>0.26</v>
+        <v>0.28</v>
       </c>
       <c r="P143">
         <v>1</v>
       </c>
     </row>
     <row r="144" spans="1:16">
       <c r="A144" t="s">
+        <v>309</v>
+      </c>
+      <c r="B144" t="s">
         <v>310</v>
-      </c>
-[...1 lines deleted...]
-        <v>311</v>
       </c>
       <c r="C144" s="1">
         <v>16242.0</v>
       </c>
       <c r="D144" s="1">
-        <v>67.28</v>
+        <v>74.48</v>
       </c>
       <c r="E144" s="1">
         <v>58.760913064894</v>
       </c>
       <c r="F144" t="s">
         <v>7</v>
       </c>
       <c r="G144">
         <v>1.0</v>
       </c>
       <c r="H144" s="1">
         <v>954394.75</v>
       </c>
       <c r="I144" s="1">
-        <v>138367.01</v>
+        <v>255309.41</v>
       </c>
       <c r="J144" s="1">
-        <v>14.497880462985</v>
+        <v>26.750923556526</v>
       </c>
       <c r="K144">
         <v>0.0</v>
       </c>
       <c r="L144">
         <v>0.0</v>
       </c>
       <c r="M144" s="1">
-        <v>1092761.76</v>
+        <v>1209704.16</v>
       </c>
       <c r="N144" s="1">
-        <v>1092761.76</v>
+        <v>1209704.16</v>
       </c>
       <c r="O144" s="1">
-        <v>1.2</v>
+        <v>1.42</v>
       </c>
       <c r="P144">
         <v>1</v>
       </c>
     </row>
     <row r="145" spans="1:16">
       <c r="A145" t="s">
+        <v>311</v>
+      </c>
+      <c r="B145" t="s">
         <v>312</v>
-      </c>
-[...1 lines deleted...]
-        <v>313</v>
       </c>
       <c r="C145" s="1">
         <v>1699.0</v>
       </c>
       <c r="D145" s="1">
-        <v>252.3</v>
+        <v>257.9</v>
       </c>
       <c r="E145" s="1">
         <v>257.71209535021</v>
       </c>
       <c r="F145" t="s">
         <v>7</v>
       </c>
       <c r="G145">
         <v>1.0</v>
       </c>
       <c r="H145" s="1">
         <v>437852.85</v>
       </c>
       <c r="I145" s="1">
-        <v>-9195.15</v>
+        <v>319.25</v>
       </c>
       <c r="J145" s="1">
-        <v>-2.1000548471935</v>
+        <v>0.072912623498968</v>
       </c>
       <c r="K145">
         <v>0.0</v>
       </c>
       <c r="L145">
         <v>0.0</v>
       </c>
       <c r="M145" s="1">
-        <v>428657.7</v>
+        <v>438172.1</v>
       </c>
       <c r="N145" s="1">
-        <v>428657.7</v>
+        <v>438172.1</v>
       </c>
       <c r="O145" s="1">
-        <v>0.47</v>
+        <v>0.51</v>
       </c>
       <c r="P145">
         <v>1</v>
       </c>
     </row>
     <row r="146" spans="1:16">
       <c r="A146" t="s">
+        <v>313</v>
+      </c>
+      <c r="B146" t="s">
         <v>314</v>
-      </c>
-[...1 lines deleted...]
-        <v>315</v>
       </c>
       <c r="C146" s="1">
         <v>9504.0</v>
       </c>
       <c r="D146" s="1">
-        <v>72.41</v>
+        <v>64.14</v>
       </c>
       <c r="E146" s="1">
         <v>66.785519781145</v>
       </c>
       <c r="F146" t="s">
         <v>7</v>
       </c>
       <c r="G146">
         <v>1.0</v>
       </c>
       <c r="H146" s="1">
         <v>634729.58</v>
       </c>
       <c r="I146" s="1">
-        <v>53455.06</v>
+        <v>-25143.02</v>
       </c>
       <c r="J146" s="1">
-        <v>8.4217061382266</v>
+        <v>-3.9612176259376</v>
       </c>
       <c r="K146">
         <v>0.0</v>
       </c>
       <c r="L146">
         <v>0.0</v>
       </c>
       <c r="M146" s="1">
-        <v>688184.64</v>
+        <v>609586.56</v>
       </c>
       <c r="N146" s="1">
-        <v>688184.64</v>
+        <v>609586.56</v>
       </c>
       <c r="O146" s="1">
-        <v>0.76</v>
+        <v>0.71</v>
       </c>
       <c r="P146">
         <v>1</v>
       </c>
     </row>
     <row r="147" spans="1:16">
       <c r="A147" t="s">
+        <v>315</v>
+      </c>
+      <c r="B147" t="s">
         <v>316</v>
-      </c>
-[...1 lines deleted...]
-        <v>317</v>
       </c>
       <c r="C147" s="1">
         <v>13306.0</v>
       </c>
       <c r="D147" s="1">
-        <v>62.26</v>
+        <v>56.79</v>
       </c>
       <c r="E147" s="1">
         <v>46.506733804299</v>
       </c>
       <c r="F147" t="s">
         <v>7</v>
       </c>
       <c r="G147">
         <v>1.0</v>
       </c>
       <c r="H147" s="1">
         <v>618818.6</v>
       </c>
       <c r="I147" s="1">
-        <v>209612.96</v>
+        <v>136829.14</v>
       </c>
       <c r="J147" s="1">
-        <v>33.873086555575</v>
+        <v>22.111348947818</v>
       </c>
       <c r="K147">
-        <v>0.46</v>
+        <v>0.47</v>
       </c>
       <c r="L147" t="s">
-        <v>318</v>
+        <v>317</v>
       </c>
       <c r="M147" s="1">
-        <v>828431.56</v>
+        <v>755647.74</v>
       </c>
       <c r="N147" s="1">
-        <v>834587.36</v>
+        <v>761906.39</v>
       </c>
       <c r="O147" s="1">
-        <v>0.92</v>
+        <v>0.89</v>
       </c>
       <c r="P147">
         <v>1</v>
       </c>
     </row>
     <row r="148" spans="1:16">
       <c r="A148" t="s">
+        <v>318</v>
+      </c>
+      <c r="B148" t="s">
         <v>319</v>
-      </c>
-[...1 lines deleted...]
-        <v>320</v>
       </c>
       <c r="C148" s="1">
         <v>170686.0</v>
       </c>
       <c r="D148" s="1">
-        <v>4.09</v>
+        <v>3.97</v>
       </c>
       <c r="E148" s="1">
         <v>3.4000995980924</v>
       </c>
       <c r="F148" t="s">
         <v>7</v>
       </c>
       <c r="G148">
         <v>1.0</v>
       </c>
       <c r="H148" s="1">
         <v>580349.4</v>
       </c>
       <c r="I148" s="1">
-        <v>117756.34</v>
+        <v>97274.02</v>
       </c>
       <c r="J148" s="1">
-        <v>20.290593907739</v>
+        <v>16.761285529028</v>
       </c>
       <c r="K148">
         <v>0.0</v>
       </c>
       <c r="L148">
         <v>0.0</v>
       </c>
       <c r="M148" s="1">
-        <v>698105.74</v>
+        <v>677623.42</v>
       </c>
       <c r="N148" s="1">
-        <v>698105.74</v>
+        <v>677623.42</v>
       </c>
       <c r="O148" s="1">
-        <v>0.77</v>
+        <v>0.79</v>
       </c>
       <c r="P148">
         <v>1</v>
       </c>
     </row>
     <row r="149" spans="1:16">
       <c r="A149" t="s">
+        <v>320</v>
+      </c>
+      <c r="B149" t="s">
         <v>321</v>
-      </c>
-[...1 lines deleted...]
-        <v>322</v>
       </c>
       <c r="C149" s="1">
         <v>42111.0</v>
       </c>
       <c r="D149" s="1">
-        <v>5.04</v>
+        <v>4.834</v>
       </c>
       <c r="E149" s="1">
         <v>8.7898750920187</v>
       </c>
       <c r="F149" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="G149">
-        <v>0.88</v>
+        <v>0.86</v>
       </c>
       <c r="H149" s="1">
         <v>438098.94</v>
       </c>
       <c r="I149" s="1">
-        <v>-196424.24</v>
+        <v>-202429.32</v>
       </c>
       <c r="J149" s="1">
-        <v>-44.83558896536</v>
+        <v>-46.206302165442</v>
       </c>
       <c r="K149">
         <v>0.03</v>
       </c>
       <c r="L149" t="s">
-        <v>323</v>
+        <v>322</v>
       </c>
       <c r="M149" s="1">
-        <v>241674.7</v>
+        <v>235669.62</v>
       </c>
       <c r="N149" s="1">
-        <v>242914.17</v>
+        <v>236929.79</v>
       </c>
       <c r="O149" s="1">
-        <v>0.27</v>
+        <v>0.28</v>
       </c>
       <c r="P149">
         <v>1</v>
       </c>
     </row>
     <row r="150" spans="1:16">
       <c r="A150" t="s">
+        <v>323</v>
+      </c>
+      <c r="B150" t="s">
         <v>324</v>
       </c>
-      <c r="B150" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C150" s="1">
-        <v>5985.0</v>
+        <v>2737.0</v>
       </c>
       <c r="D150" s="1">
-        <v>140.75</v>
+        <v>130.5</v>
       </c>
       <c r="E150" s="1">
-        <v>112.47258980785</v>
+        <v>108.66343076361</v>
       </c>
       <c r="F150" t="s">
         <v>7</v>
       </c>
       <c r="G150">
         <v>1.0</v>
       </c>
       <c r="H150" s="1">
-        <v>673148.45</v>
+        <v>297411.81</v>
       </c>
       <c r="I150" s="1">
-        <v>169240.3</v>
+        <v>59766.69</v>
       </c>
       <c r="J150" s="1">
-        <v>25.141601380795</v>
+        <v>20.09560077658</v>
       </c>
       <c r="K150">
         <v>0.0</v>
       </c>
       <c r="L150">
         <v>0.0</v>
       </c>
       <c r="M150" s="1">
-        <v>842388.75</v>
+        <v>357178.5</v>
       </c>
       <c r="N150" s="1">
-        <v>842388.75</v>
+        <v>357178.5</v>
       </c>
       <c r="O150" s="1">
-        <v>0.93</v>
+        <v>0.42</v>
       </c>
       <c r="P150">
         <v>1</v>
       </c>
     </row>
     <row r="151" spans="1:16">
       <c r="A151" t="s">
+        <v>323</v>
+      </c>
+      <c r="B151" t="s">
         <v>324</v>
       </c>
-      <c r="B151" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C151" s="1">
-        <v>3581.0</v>
+        <v>5985.0</v>
       </c>
       <c r="D151" s="1">
-        <v>140.75</v>
+        <v>130.5</v>
       </c>
       <c r="E151" s="1">
-        <v>108.66342920972</v>
+        <v>112.47258980785</v>
       </c>
       <c r="F151" t="s">
         <v>7</v>
       </c>
       <c r="G151">
         <v>1.0</v>
       </c>
       <c r="H151" s="1">
-        <v>389123.74</v>
+        <v>673148.45</v>
       </c>
       <c r="I151" s="1">
-        <v>114902.01</v>
+        <v>107894.05</v>
       </c>
       <c r="J151" s="1">
-        <v>29.52839885842</v>
+        <v>16.028269841519</v>
       </c>
       <c r="K151">
         <v>0.0</v>
       </c>
       <c r="L151">
         <v>0.0</v>
       </c>
       <c r="M151" s="1">
-        <v>504025.75</v>
+        <v>781042.5</v>
       </c>
       <c r="N151" s="1">
-        <v>504025.75</v>
+        <v>781042.5</v>
       </c>
       <c r="O151" s="1">
-        <v>0.55</v>
+        <v>0.92</v>
       </c>
       <c r="P151">
         <v>1</v>
       </c>
     </row>
     <row r="152" spans="1:16">
       <c r="A152" t="s">
+        <v>325</v>
+      </c>
+      <c r="B152" t="s">
         <v>326</v>
-      </c>
-[...1 lines deleted...]
-        <v>327</v>
       </c>
       <c r="C152" s="1">
         <v>1201.0</v>
       </c>
       <c r="D152" s="1">
-        <v>370.0</v>
+        <v>334.5</v>
       </c>
       <c r="E152" s="1">
         <v>321.34985845129</v>
       </c>
       <c r="F152" t="s">
         <v>7</v>
       </c>
       <c r="G152">
         <v>1.0</v>
       </c>
       <c r="H152" s="1">
         <v>385941.18</v>
       </c>
       <c r="I152" s="1">
-        <v>58428.82</v>
+        <v>15793.32</v>
       </c>
       <c r="J152" s="1">
-        <v>15.139306979369</v>
+        <v>4.092157255673</v>
       </c>
       <c r="K152">
         <v>0.0</v>
       </c>
       <c r="L152">
         <v>0.0</v>
       </c>
       <c r="M152" s="1">
-        <v>444370.0</v>
+        <v>401734.5</v>
       </c>
       <c r="N152" s="1">
-        <v>444370.0</v>
+        <v>401734.5</v>
       </c>
       <c r="O152" s="1">
-        <v>0.49</v>
+        <v>0.47</v>
       </c>
       <c r="P152">
         <v>1</v>
       </c>
     </row>
     <row r="153" spans="1:16">
       <c r="A153" t="s">
+        <v>327</v>
+      </c>
+      <c r="B153" t="s">
         <v>328</v>
-      </c>
-[...1 lines deleted...]
-        <v>329</v>
       </c>
       <c r="C153" s="1">
         <v>19285.0</v>
       </c>
       <c r="D153" s="1">
-        <v>26.04</v>
+        <v>23.82</v>
       </c>
       <c r="E153" s="1">
         <v>26.240920404459</v>
       </c>
       <c r="F153" t="s">
         <v>7</v>
       </c>
       <c r="G153">
         <v>1.0</v>
       </c>
       <c r="H153" s="1">
         <v>506056.15</v>
       </c>
       <c r="I153" s="1">
-        <v>-3874.75</v>
+        <v>-46687.45</v>
       </c>
       <c r="J153" s="1">
-        <v>-0.765675903751</v>
+        <v>-9.2257450087307</v>
       </c>
       <c r="K153">
         <v>0.0</v>
       </c>
       <c r="L153">
         <v>0.0</v>
       </c>
       <c r="M153" s="1">
-        <v>502181.4</v>
+        <v>459368.7</v>
       </c>
       <c r="N153" s="1">
-        <v>502181.4</v>
+        <v>459368.7</v>
       </c>
       <c r="O153" s="1">
-        <v>0.55</v>
+        <v>0.54</v>
       </c>
       <c r="P153">
         <v>1</v>
       </c>
     </row>
     <row r="154" spans="1:16">
       <c r="A154" t="s">
+        <v>327</v>
+      </c>
+      <c r="B154" t="s">
         <v>328</v>
       </c>
-      <c r="B154" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C154" s="1">
-        <v>11195.0</v>
+        <v>10494.0</v>
       </c>
       <c r="D154" s="1">
-        <v>26.04</v>
+        <v>23.82</v>
       </c>
       <c r="E154" s="1">
-        <v>24.523230013399</v>
+        <v>24.523230417381</v>
       </c>
       <c r="F154" t="s">
         <v>7</v>
       </c>
       <c r="G154">
         <v>1.0</v>
       </c>
       <c r="H154" s="1">
-        <v>274537.56</v>
+        <v>257346.78</v>
       </c>
       <c r="I154" s="1">
-        <v>16980.24</v>
+        <v>-7379.7</v>
       </c>
       <c r="J154" s="1">
-        <v>6.185033479572</v>
+        <v>-2.867609223632</v>
       </c>
       <c r="K154">
         <v>0.0</v>
       </c>
       <c r="L154">
         <v>0.0</v>
       </c>
       <c r="M154" s="1">
-        <v>291517.8</v>
+        <v>249967.08</v>
       </c>
       <c r="N154" s="1">
-        <v>291517.8</v>
+        <v>249967.08</v>
       </c>
       <c r="O154" s="1">
-        <v>0.32</v>
+        <v>0.29</v>
       </c>
       <c r="P154">
         <v>1</v>
       </c>
     </row>
     <row r="155" spans="1:16">
       <c r="A155" t="s">
+        <v>329</v>
+      </c>
+      <c r="B155" t="s">
         <v>330</v>
-      </c>
-[...1 lines deleted...]
-        <v>331</v>
       </c>
       <c r="C155" s="1">
         <v>9107.0</v>
       </c>
       <c r="D155" s="1">
-        <v>27.8</v>
+        <v>23.28</v>
       </c>
       <c r="E155" s="1">
         <v>32.032130229494</v>
       </c>
       <c r="F155" t="s">
         <v>7</v>
       </c>
       <c r="G155">
         <v>1.0</v>
       </c>
       <c r="H155" s="1">
         <v>291716.61</v>
       </c>
       <c r="I155" s="1">
-        <v>-38542.01</v>
+        <v>-79705.65</v>
       </c>
       <c r="J155" s="1">
-        <v>-13.212141057035</v>
+        <v>-27.322972798841</v>
       </c>
       <c r="K155">
         <v>0.05</v>
       </c>
       <c r="L155">
         <v>448.76</v>
       </c>
       <c r="M155" s="1">
-        <v>253174.6</v>
+        <v>212010.96</v>
       </c>
       <c r="N155" s="1">
-        <v>253623.36</v>
+        <v>212459.72</v>
       </c>
       <c r="O155" s="1">
-        <v>0.28</v>
+        <v>0.25</v>
       </c>
       <c r="P155">
         <v>1</v>
       </c>
     </row>
     <row r="156" spans="1:16">
       <c r="A156" t="s">
+        <v>331</v>
+      </c>
+      <c r="B156" t="s">
         <v>332</v>
-      </c>
-[...1 lines deleted...]
-        <v>333</v>
       </c>
       <c r="C156" s="1">
         <v>2662.0</v>
       </c>
       <c r="D156" s="1">
-        <v>68.1</v>
+        <v>66.28</v>
       </c>
       <c r="E156" s="1">
         <v>138.66598046582</v>
       </c>
       <c r="F156" t="s">
         <v>7</v>
       </c>
       <c r="G156">
         <v>1.0</v>
       </c>
       <c r="H156" s="1">
         <v>369128.84</v>
       </c>
       <c r="I156" s="1">
-        <v>-187846.64</v>
+        <v>-192691.48</v>
       </c>
       <c r="J156" s="1">
-        <v>-50.889180048896</v>
+        <v>-52.201686543918</v>
       </c>
       <c r="K156">
         <v>0.0</v>
       </c>
       <c r="L156">
         <v>0.0</v>
       </c>
       <c r="M156" s="1">
-        <v>181282.2</v>
+        <v>176437.36</v>
       </c>
       <c r="N156" s="1">
-        <v>181282.2</v>
+        <v>176437.36</v>
       </c>
       <c r="O156" s="1">
-        <v>0.2</v>
+        <v>0.21</v>
       </c>
       <c r="P156">
         <v>1</v>
       </c>
     </row>
     <row r="157" spans="1:16">
       <c r="A157" t="s">
+        <v>333</v>
+      </c>
+      <c r="B157" t="s">
         <v>334</v>
-      </c>
-[...1 lines deleted...]
-        <v>335</v>
       </c>
       <c r="C157" s="1">
         <v>1536.0</v>
       </c>
       <c r="D157" s="1">
-        <v>81.5</v>
+        <v>71.0</v>
       </c>
       <c r="E157" s="1">
         <v>75.67451171875</v>
       </c>
       <c r="F157" t="s">
-        <v>164</v>
+        <v>166</v>
       </c>
       <c r="G157">
         <v>0.91</v>
       </c>
       <c r="H157" s="1">
         <v>111719.5</v>
       </c>
       <c r="I157" s="1">
-        <v>26145.71</v>
+        <v>8718.05</v>
       </c>
       <c r="J157" s="1">
-        <v>23.402995895972</v>
+        <v>7.8035168435233</v>
       </c>
       <c r="K157">
         <v>0.0</v>
       </c>
       <c r="L157">
         <v>0.0</v>
       </c>
       <c r="M157" s="1">
-        <v>137865.21</v>
+        <v>120437.55</v>
       </c>
       <c r="N157" s="1">
-        <v>137865.21</v>
+        <v>120437.55</v>
       </c>
       <c r="O157" s="1">
-        <v>0.15</v>
+        <v>0.14</v>
       </c>
       <c r="P157">
         <v>1</v>
       </c>
     </row>
     <row r="158" spans="1:16">
       <c r="A158" t="s">
+        <v>335</v>
+      </c>
+      <c r="B158" t="s">
         <v>336</v>
       </c>
-      <c r="B158" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C158" s="1">
-        <v>-21879.83</v>
+        <v>301.0</v>
       </c>
       <c r="D158" s="1">
-        <v>0.8782</v>
+        <v>4784.08</v>
       </c>
       <c r="E158" s="1">
-        <v>0.0</v>
+        <v>4771.6024584718</v>
       </c>
       <c r="F158" t="s">
-        <v>67</v>
+        <v>7</v>
       </c>
       <c r="G158">
-        <v>0.88</v>
+        <v>1.0</v>
       </c>
       <c r="H158" s="1">
-        <v>0.0</v>
+        <v>1436252.34</v>
       </c>
       <c r="I158" s="1">
-        <v>-118.83</v>
+        <v>3755.74</v>
       </c>
       <c r="J158" s="1">
-        <v>0</v>
+        <v>0.26149583157511</v>
       </c>
       <c r="K158">
         <v>0.0</v>
       </c>
       <c r="L158">
         <v>0.0</v>
       </c>
       <c r="M158" s="1">
-        <v>-118.83</v>
+        <v>1440008.08</v>
       </c>
       <c r="N158" s="1">
-        <v>-118.83</v>
+        <v>1440008.08</v>
       </c>
       <c r="O158" s="1">
-        <v>0.0</v>
+        <v>1.69</v>
       </c>
       <c r="P158">
-        <v>1</v>
-[...198 lines deleted...]
-      <c r="P162">
         <v>1</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>