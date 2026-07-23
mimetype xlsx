--- v2 (2026-06-17)
+++ v3 (2026-07-23)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="1" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Répartition" sheetId="1" r:id="rId4"/>
     <sheet name="Valorisation" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="337">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="350">
   <si>
     <t>Type Part</t>
   </si>
   <si>
     <t>CodeIsin</t>
   </si>
   <si>
     <t>Parts</t>
   </si>
   <si>
     <t>Vl</t>
   </si>
   <si>
     <t>Devise</t>
   </si>
   <si>
     <t>Actif net</t>
   </si>
   <si>
     <t>POCHE</t>
   </si>
   <si>
     <t>EUR</t>
   </si>
   <si>
@@ -103,50 +103,59 @@
   <si>
     <t>PMV (EUR)</t>
   </si>
   <si>
     <t>Var.</t>
   </si>
   <si>
     <t>CC (EUR)</t>
   </si>
   <si>
     <t>Interets (EUR)</t>
   </si>
   <si>
     <t>VBCE (EUR)</t>
   </si>
   <si>
     <t>VBCI (EUR)</t>
   </si>
   <si>
     <t>Poids</t>
   </si>
   <si>
     <t>Nb.</t>
   </si>
   <si>
+    <t>CH0012221716</t>
+  </si>
+  <si>
+    <t>ABB LTD</t>
+  </si>
+  <si>
+    <t>CHF</t>
+  </si>
+  <si>
     <t>DE000A1EWWW0</t>
   </si>
   <si>
     <t>ADIDAS N AG</t>
   </si>
   <si>
     <t>NL0012969182</t>
   </si>
   <si>
     <t>ADYEN NV</t>
   </si>
   <si>
     <t>NL0000235190</t>
   </si>
   <si>
     <t>AIRBUS</t>
   </si>
   <si>
     <t>DE000A0WMPJ6</t>
   </si>
   <si>
     <t>AIXTRON</t>
   </si>
   <si>
     <t>1 319.41</t>
@@ -163,51 +172,51 @@
   <si>
     <t>ALLIANZ</t>
   </si>
   <si>
     <t>15 369.74</t>
   </si>
   <si>
     <t>FR0010220475</t>
   </si>
   <si>
     <t>ALSTOM SA</t>
   </si>
   <si>
     <t>FR0000071946</t>
   </si>
   <si>
     <t>ALTEN SA</t>
   </si>
   <si>
     <t>ES0109067019</t>
   </si>
   <si>
     <t>AMADEUS IT GROUP SA</t>
   </si>
   <si>
-    <t>2 666.53</t>
+    <t>1 595.27</t>
   </si>
   <si>
     <t>BE0974293251</t>
   </si>
   <si>
     <t>ANHEUSER-BUSCH INBEV SA</t>
   </si>
   <si>
     <t>LU0569974404</t>
   </si>
   <si>
     <t>APERAM SA</t>
   </si>
   <si>
     <t>NL0006237562</t>
   </si>
   <si>
     <t>ARCADIS NV</t>
   </si>
   <si>
     <t>NL0010832176</t>
   </si>
   <si>
     <t>ARGENX</t>
   </si>
@@ -226,110 +235,98 @@
   <si>
     <t>NL0011872643</t>
   </si>
   <si>
     <t>ASR NEDERLAND NV</t>
   </si>
   <si>
     <t>SE0007100581</t>
   </si>
   <si>
     <t>ASSA ABLOY CLASS B</t>
   </si>
   <si>
     <t>SEK</t>
   </si>
   <si>
     <t>GB0009895292</t>
   </si>
   <si>
     <t>ASTRAZENECA PLC</t>
   </si>
   <si>
     <t>GBP</t>
   </si>
   <si>
-    <t>11 661.00</t>
-[...1 lines deleted...]
-  <si>
     <t>SE0017486889</t>
   </si>
   <si>
     <t>ATLAS COPCO CLASS A</t>
   </si>
   <si>
     <t>FR0000120628</t>
   </si>
   <si>
     <t>AXA SA</t>
   </si>
   <si>
     <t>ES0113211835</t>
   </si>
   <si>
     <t>BANCO BILBAO VIZCAYA ARGENTARIA SA</t>
   </si>
   <si>
-    <t>8 971.06</t>
+    <t>5 102.14</t>
   </si>
   <si>
     <t>ES0113900J37</t>
   </si>
   <si>
     <t>BANCO SANTANDER SA</t>
   </si>
   <si>
-    <t>3 992.55</t>
-[...1 lines deleted...]
-  <si>
     <t>ES0113679I37</t>
   </si>
   <si>
     <t>BANKINTER SA</t>
   </si>
   <si>
-    <t>4 365.71</t>
+    <t>1 848.91</t>
   </si>
   <si>
     <t>NL0011872650</t>
   </si>
   <si>
     <t>BASIC-FIT NV</t>
   </si>
   <si>
     <t>AT0000BAWAG2</t>
   </si>
   <si>
     <t>BAWAG GROUP AG</t>
   </si>
   <si>
-    <t>GB00BYQ0JC66</t>
-[...4 lines deleted...]
-  <si>
     <t>FR0013280286</t>
   </si>
   <si>
     <t>BIOMERIEUX SA</t>
   </si>
   <si>
     <t>DE0005190003</t>
   </si>
   <si>
     <t>BMW AG</t>
   </si>
   <si>
     <t>7 429.27</t>
   </si>
   <si>
     <t>FR0000131104</t>
   </si>
   <si>
     <t>BNP PARIBAS SA</t>
   </si>
   <si>
     <t>GB00B3FLWH99</t>
   </si>
   <si>
     <t>BODYCOTE PLC</t>
@@ -352,497 +349,527 @@
   <si>
     <t>BUREAU VERITAS SA</t>
   </si>
   <si>
     <t>FR0000125338</t>
   </si>
   <si>
     <t>CAPGEMINI</t>
   </si>
   <si>
     <t>ES0105630315</t>
   </si>
   <si>
     <t>CIE AUTOMOTIVE SA</t>
   </si>
   <si>
     <t>6 373.47</t>
   </si>
   <si>
     <t>GB00B4YZN328</t>
   </si>
   <si>
     <t>COATS GROUP PLC</t>
   </si>
   <si>
-    <t>DK0060448595</t>
-[...2 lines deleted...]
-    <t>COLOPLAST CLASS B</t>
+    <t>DE000CBK1001</t>
+  </si>
+  <si>
+    <t>COMMERZBANK AG</t>
+  </si>
+  <si>
+    <t>FR0000125007</t>
+  </si>
+  <si>
+    <t>COMPAGNIE DE SAINT GOBAIN SA</t>
+  </si>
+  <si>
+    <t>GB00BD6K4575</t>
+  </si>
+  <si>
+    <t>COMPASS GROUP PLC</t>
+  </si>
+  <si>
+    <t>USD</t>
+  </si>
+  <si>
+    <t>GB00B2863827</t>
+  </si>
+  <si>
+    <t>CVS GROUP PLC</t>
+  </si>
+  <si>
+    <t>FR0000120644</t>
+  </si>
+  <si>
+    <t>DANONE SA</t>
+  </si>
+  <si>
+    <t>DE0005810055</t>
+  </si>
+  <si>
+    <t>DEUTSCHE BOERSE AG</t>
+  </si>
+  <si>
+    <t>2 148.76</t>
+  </si>
+  <si>
+    <t>DE0005552004</t>
+  </si>
+  <si>
+    <t>DEUTSCHE POST AG</t>
+  </si>
+  <si>
+    <t>DE0005557508</t>
+  </si>
+  <si>
+    <t>DEUTSCHE TELEKOM N AG</t>
+  </si>
+  <si>
+    <t>GB0000055888</t>
+  </si>
+  <si>
+    <t>DISCOVERIE GROUP</t>
+  </si>
+  <si>
+    <t>CH1216478797</t>
+  </si>
+  <si>
+    <t>DSM FIRMENICH AG</t>
+  </si>
+  <si>
+    <t>IT0005453250</t>
+  </si>
+  <si>
+    <t>EL EN</t>
+  </si>
+  <si>
+    <t>IT0003128367</t>
+  </si>
+  <si>
+    <t>ENEL</t>
+  </si>
+  <si>
+    <t>FR0010208488</t>
+  </si>
+  <si>
+    <t>ENGIE SA</t>
+  </si>
+  <si>
+    <t>SE0015658109</t>
+  </si>
+  <si>
+    <t>EPIROC CLASS A</t>
+  </si>
+  <si>
+    <t>AT0000652011</t>
+  </si>
+  <si>
+    <t>ERSTE GROUP BANK AG</t>
+  </si>
+  <si>
+    <t>2 471.59</t>
+  </si>
+  <si>
+    <t>FR0000121667</t>
+  </si>
+  <si>
+    <t>ESSILORLUXOTTICA SA</t>
+  </si>
+  <si>
+    <t>NL0006294274</t>
+  </si>
+  <si>
+    <t>EURONEXT NV</t>
+  </si>
+  <si>
+    <t>DE000EVNK013</t>
+  </si>
+  <si>
+    <t>EVONIK INDUSTRIES AG</t>
+  </si>
+  <si>
+    <t>7 178.07</t>
+  </si>
+  <si>
+    <t>GB00B19NLV48</t>
+  </si>
+  <si>
+    <t>EXPERIAN PLC</t>
+  </si>
+  <si>
+    <t>BE0003874915</t>
+  </si>
+  <si>
+    <t>FAGRON NV</t>
+  </si>
+  <si>
+    <t>NL0011585146</t>
+  </si>
+  <si>
+    <t>FERRARI NV</t>
+  </si>
+  <si>
+    <t>2 602.80</t>
+  </si>
+  <si>
+    <t>1 690.01</t>
+  </si>
+  <si>
+    <t>1 840.04</t>
+  </si>
+  <si>
+    <t>ES0137650018</t>
+  </si>
+  <si>
+    <t>FLUIDRA SA</t>
+  </si>
+  <si>
+    <t>CH1335392721</t>
+  </si>
+  <si>
+    <t>GALDERMA GROUP N AG</t>
+  </si>
+  <si>
+    <t>GB0003718474</t>
+  </si>
+  <si>
+    <t>GAMES WORKSHOP GROUP PLC</t>
+  </si>
+  <si>
+    <t>3 100.23</t>
+  </si>
+  <si>
+    <t>CH0030170408</t>
+  </si>
+  <si>
+    <t>GEBERIT AG</t>
+  </si>
+  <si>
+    <t>IT0000062072</t>
+  </si>
+  <si>
+    <t>GENERALI</t>
+  </si>
+  <si>
+    <t>CH0010645932</t>
+  </si>
+  <si>
+    <t>GIVAUDAN SA</t>
+  </si>
+  <si>
+    <t>GB00B63QSB39</t>
+  </si>
+  <si>
+    <t>GREGGS PLC</t>
+  </si>
+  <si>
+    <t>IT0005411209</t>
+  </si>
+  <si>
+    <t>GVS</t>
+  </si>
+  <si>
+    <t>FR0000052292</t>
+  </si>
+  <si>
+    <t>HERMES INTERNATIONAL</t>
+  </si>
+  <si>
+    <t>GB00B0LCW083</t>
+  </si>
+  <si>
+    <t>HIKMA PHARMACEUTICALS PLC</t>
+  </si>
+  <si>
+    <t>8 233.38</t>
+  </si>
+  <si>
+    <t>ES0144580Y14</t>
+  </si>
+  <si>
+    <t>IBERDROLA SA</t>
+  </si>
+  <si>
+    <t>NL0010801007</t>
+  </si>
+  <si>
+    <t>IMCD NV</t>
+  </si>
+  <si>
+    <t>ES0148396007</t>
+  </si>
+  <si>
+    <t>INDUSTRIA DE DISENO TEXTIL SA</t>
+  </si>
+  <si>
+    <t>DE0006231004</t>
+  </si>
+  <si>
+    <t>INFINEON TECHNOLOGIES AG</t>
+  </si>
+  <si>
+    <t>3 780.47</t>
+  </si>
+  <si>
+    <t>2 585.42</t>
+  </si>
+  <si>
+    <t>NL0011821202</t>
+  </si>
+  <si>
+    <t>ING GROEP NV</t>
+  </si>
+  <si>
+    <t>16 317.53</t>
+  </si>
+  <si>
+    <t>IT0000072618</t>
+  </si>
+  <si>
+    <t>INTESA SANPAOLO</t>
+  </si>
+  <si>
+    <t>FR0000073298</t>
+  </si>
+  <si>
+    <t>IPSOS SA</t>
+  </si>
+  <si>
+    <t>DE000JST4000</t>
+  </si>
+  <si>
+    <t>JOST WERKE</t>
+  </si>
+  <si>
+    <t>DE000KBX1006</t>
+  </si>
+  <si>
+    <t>KNORR BREMSE AG</t>
+  </si>
+  <si>
+    <t>NL0009269109</t>
+  </si>
+  <si>
+    <t>KONINKLIJKE HEIJMANS DUTCH CERTIFI</t>
+  </si>
+  <si>
+    <t>NL0000009082</t>
+  </si>
+  <si>
+    <t>KONINKLIJKE KPN NV</t>
+  </si>
+  <si>
+    <t>2 137.62</t>
+  </si>
+  <si>
+    <t>FR0000120073</t>
+  </si>
+  <si>
+    <t>LAIR LIQUIDE SOCIETE ANONYME POUR</t>
+  </si>
+  <si>
+    <t>FR0000065484</t>
+  </si>
+  <si>
+    <t>LECTRA SA</t>
+  </si>
+  <si>
+    <t>FR0010307819</t>
+  </si>
+  <si>
+    <t>LEGRAND SA</t>
+  </si>
+  <si>
+    <t>CH0013841017</t>
+  </si>
+  <si>
+    <t>LONZA GROUP AG</t>
+  </si>
+  <si>
+    <t>FR0000120321</t>
+  </si>
+  <si>
+    <t>LOREAL SA</t>
+  </si>
+  <si>
+    <t>FR0000121014</t>
+  </si>
+  <si>
+    <t>LVMH</t>
+  </si>
+  <si>
+    <t>GB0008481250</t>
+  </si>
+  <si>
+    <t>ME GROUP INTERNATIONAL PLC</t>
+  </si>
+  <si>
+    <t>FI0009014575</t>
+  </si>
+  <si>
+    <t>METSO CORPORATION</t>
+  </si>
+  <si>
+    <t>6 765.27</t>
+  </si>
+  <si>
+    <t>IT0004965148</t>
+  </si>
+  <si>
+    <t>MONCLER</t>
+  </si>
+  <si>
+    <t>DE0008430026</t>
+  </si>
+  <si>
+    <t>MUENCHENER RUECKVERSICHERUNGS-GESE</t>
+  </si>
+  <si>
+    <t>5 568.07</t>
+  </si>
+  <si>
+    <t>DE0006452907</t>
+  </si>
+  <si>
+    <t>NEMETSCHEK</t>
+  </si>
+  <si>
+    <t>CH0038863350</t>
+  </si>
+  <si>
+    <t>NESTLE SA</t>
+  </si>
+  <si>
+    <t>SE0023135298</t>
+  </si>
+  <si>
+    <t>NOBA BANK GROUP</t>
+  </si>
+  <si>
+    <t>FI0009000681</t>
+  </si>
+  <si>
+    <t>NOKIA</t>
+  </si>
+  <si>
+    <t>13 140.59</t>
+  </si>
+  <si>
+    <t>CH0012005267</t>
+  </si>
+  <si>
+    <t>NOVARTIS AG</t>
+  </si>
+  <si>
+    <t>DK0062498333</t>
+  </si>
+  <si>
+    <t>NOVO NORDISK CLASS B</t>
   </si>
   <si>
     <t>DKK</t>
   </si>
   <si>
-    <t>7 833.80</t>
-[...371 lines deleted...]
-    <t>2 943.21</t>
+    <t>4 269.92</t>
   </si>
   <si>
     <t>DK0060336014</t>
   </si>
   <si>
     <t>NOVOZYMES CLASS B</t>
   </si>
   <si>
-    <t>4 113.43</t>
+    <t>4 814.24</t>
   </si>
   <si>
     <t>GB0006650450</t>
   </si>
   <si>
     <t>OXFORD INSTRUMENTS PLC</t>
   </si>
   <si>
     <t>CH0024608827</t>
   </si>
   <si>
     <t>PARTNERS GROUP HOLDING AG</t>
   </si>
   <si>
     <t>FR001400PFU4</t>
   </si>
   <si>
     <t>PLANISWARE SA</t>
   </si>
   <si>
     <t>GB00B7N0K053</t>
   </si>
   <si>
     <t>PREMIER FOODS PLC</t>
   </si>
   <si>
     <t>NL0013654783</t>
   </si>
   <si>
     <t>PROSUS NV CLASS N</t>
   </si>
   <si>
     <t>IT0004176001</t>
   </si>
   <si>
     <t>PRYSMIAN</t>
   </si>
   <si>
+    <t>FR0000130577</t>
+  </si>
+  <si>
+    <t>PUBLICIS GROUPE SA</t>
+  </si>
+  <si>
     <t>DE0007461006</t>
   </si>
   <si>
     <t>PVA TEPLA AG</t>
   </si>
   <si>
     <t>GB00B2B0DG97</t>
   </si>
   <si>
     <t>RELX PLC</t>
   </si>
   <si>
     <t>FR0000131906</t>
   </si>
   <si>
     <t>RENAULT SA</t>
   </si>
   <si>
+    <t>GB00B63H8491</t>
+  </si>
+  <si>
+    <t>ROLLS-ROYCE HOLDINGS PLC</t>
+  </si>
+  <si>
     <t>FR0000073272</t>
   </si>
   <si>
     <t>SAFRAN SA</t>
   </si>
   <si>
     <t>CH1243598427</t>
   </si>
   <si>
     <t>SANDOZ GROUP AG</t>
   </si>
   <si>
     <t>FR0000120578</t>
   </si>
   <si>
     <t>SANOFI SA</t>
   </si>
   <si>
     <t>DE0007164600</t>
   </si>
   <si>
     <t>SAP</t>
   </si>
   <si>
     <t>4 205.40</t>
@@ -892,62 +919,68 @@
   <si>
     <t>6 953.04</t>
   </si>
   <si>
     <t>CH0418792922</t>
   </si>
   <si>
     <t>SIKA AG</t>
   </si>
   <si>
     <t>FR0000130809</t>
   </si>
   <si>
     <t>SOCIETE GENERALE SA</t>
   </si>
   <si>
     <t>NO0010631567</t>
   </si>
   <si>
     <t>SPAREBANK  SR-NORGE</t>
   </si>
   <si>
     <t>NOK</t>
   </si>
   <si>
+    <t>FR0012757854</t>
+  </si>
+  <si>
+    <t>SPIE SA</t>
+  </si>
+  <si>
+    <t>DE000SPG1003</t>
+  </si>
+  <si>
+    <t>SPRINGER NATURE AG</t>
+  </si>
+  <si>
     <t>NL00150001Q9</t>
   </si>
   <si>
     <t>STELLANTIS NV</t>
   </si>
   <si>
-    <t>GB00B0KM9T71</t>
-[...4 lines deleted...]
-  <si>
     <t>NL0000226223</t>
   </si>
   <si>
     <t>STMICROELECTRONICS NV</t>
   </si>
   <si>
     <t>CH1175448666</t>
   </si>
   <si>
     <t>STRAUMANN HOLDING AG</t>
   </si>
   <si>
     <t>DE000A1K0235</t>
   </si>
   <si>
     <t>SUSS MICROTEC N</t>
   </si>
   <si>
     <t>1 015.63</t>
   </si>
   <si>
     <t>GB00BP92CJ43</t>
   </si>
   <si>
     <t>TATE AND LYLE PLC</t>
@@ -967,108 +1000,114 @@
   <si>
     <t>FR0000120271</t>
   </si>
   <si>
     <t>TOTALENERGIES</t>
   </si>
   <si>
     <t>BE0003739530</t>
   </si>
   <si>
     <t>UCB SA</t>
   </si>
   <si>
     <t>IT0005239360</t>
   </si>
   <si>
     <t>UNICREDIT</t>
   </si>
   <si>
     <t>GB00BVZK7T90</t>
   </si>
   <si>
     <t>UNILEVER PLC</t>
   </si>
   <si>
-    <t>6 258.65</t>
-[...1 lines deleted...]
-  <si>
     <t>IE00BJ5FQX74</t>
   </si>
   <si>
     <t>UNIPHAR PLC</t>
   </si>
   <si>
+    <t>2 186.67</t>
+  </si>
+  <si>
     <t>GB0006928617</t>
   </si>
   <si>
     <t>UNITE GROUP PLC</t>
   </si>
   <si>
-    <t>1 260.17</t>
+    <t>11 538.08</t>
   </si>
   <si>
     <t>FR0000125486</t>
   </si>
   <si>
     <t>VINCI SA</t>
   </si>
   <si>
     <t>FR0000031577</t>
   </si>
   <si>
     <t>VIRBAC SA</t>
   </si>
   <si>
+    <t>DE000A1ML7J1</t>
+  </si>
+  <si>
+    <t>VONOVIA</t>
+  </si>
+  <si>
     <t>BE0974349814</t>
   </si>
   <si>
     <t>WAREHOUSES DE PAUW NV</t>
   </si>
   <si>
     <t>AT0000831706</t>
   </si>
   <si>
     <t>WIENERBERGER AG</t>
   </si>
   <si>
     <t>NL0000395903</t>
   </si>
   <si>
     <t>WOLTERS KLUWER NV</t>
   </si>
   <si>
-    <t>CH0276534614</t>
-[...8 lines deleted...]
-    <t>Ofi Invest ESG Liquidités PART C/D</t>
+    <t>EUR-18413000</t>
+  </si>
+  <si>
+    <t>EUR/GBP 2026-04-24</t>
+  </si>
+  <si>
+    <t>GBP-18413002</t>
+  </si>
+  <si>
+    <t>EUR/GBP 2026-04-27</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -1432,241 +1471,241 @@
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>4</v>
       </c>
       <c r="H1" t="s">
         <v>5</v>
       </c>
       <c r="I1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2" spans="1:14">
       <c r="A2" t="s">
         <v>6</v>
       </c>
       <c r="B2">
         <v>3251</v>
       </c>
       <c r="C2" s="1">
-        <v>200640.0</v>
+        <v>190252.0</v>
       </c>
       <c r="D2">
-        <v>115.1</v>
+        <v>118.77</v>
       </c>
       <c r="E2" t="s">
         <v>7</v>
       </c>
       <c r="F2">
-        <v>23094144.55</v>
+        <v>22595456.1</v>
       </c>
       <c r="G2" t="s">
         <v>7</v>
       </c>
       <c r="H2">
-        <v>23094144.55</v>
+        <v>22595456.1</v>
       </c>
       <c r="I2" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="3" spans="1:14">
       <c r="A3" t="s">
         <v>6</v>
       </c>
       <c r="B3">
         <v>393</v>
       </c>
       <c r="C3" s="1">
-        <v>64851.0</v>
+        <v>61608.0</v>
       </c>
       <c r="D3">
-        <v>350.96</v>
+        <v>376.14</v>
       </c>
       <c r="E3" t="s">
         <v>7</v>
       </c>
       <c r="F3">
-        <v>22760438.45</v>
+        <v>23173112.23</v>
       </c>
       <c r="G3" t="s">
         <v>7</v>
       </c>
       <c r="H3">
-        <v>22760438.45</v>
+        <v>23173112.23</v>
       </c>
       <c r="I3" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="4" spans="1:14">
       <c r="A4" t="s">
         <v>6</v>
       </c>
       <c r="B4">
         <v>394</v>
       </c>
       <c r="C4" s="1">
-        <v>198040.0</v>
+        <v>190155.0</v>
       </c>
       <c r="D4">
-        <v>199.82</v>
+        <v>207.22</v>
       </c>
       <c r="E4" t="s">
         <v>7</v>
       </c>
       <c r="F4">
-        <v>39572130.83</v>
+        <v>39404681.76</v>
       </c>
       <c r="G4" t="s">
         <v>7</v>
       </c>
       <c r="H4">
-        <v>39572130.83</v>
+        <v>39404681.76</v>
       </c>
       <c r="I4" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="5" spans="1:14">
       <c r="A5" t="s">
         <v>8</v>
       </c>
       <c r="B5" t="s">
         <v>9</v>
       </c>
       <c r="C5" s="1">
         <v>591.33</v>
       </c>
       <c r="D5">
-        <v>105.88</v>
+        <v>110.4</v>
       </c>
       <c r="E5" t="s">
         <v>7</v>
       </c>
       <c r="F5">
-        <v>62609.39</v>
+        <v>65282.07</v>
       </c>
       <c r="G5" t="s">
         <v>7</v>
       </c>
       <c r="H5">
-        <v>62609.39</v>
+        <v>65282.07</v>
       </c>
       <c r="I5" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="6" spans="1:14">
       <c r="A6" t="s">
         <v>10</v>
       </c>
       <c r="B6" t="s">
         <v>11</v>
       </c>
       <c r="C6" s="1">
-        <v>126616.84</v>
+        <v>106616.84</v>
       </c>
       <c r="D6">
-        <v>202.91</v>
+        <v>211.75</v>
       </c>
       <c r="E6" t="s">
         <v>7</v>
       </c>
       <c r="F6">
-        <v>25692096.67</v>
+        <v>22576481.24</v>
       </c>
       <c r="G6" t="s">
         <v>7</v>
       </c>
       <c r="H6">
-        <v>25692096.67</v>
+        <v>22576481.24</v>
       </c>
       <c r="I6" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="7" spans="1:14">
       <c r="A7" t="s">
         <v>12</v>
       </c>
       <c r="B7" t="s">
         <v>13</v>
       </c>
       <c r="C7" s="1">
-        <v>669179.13</v>
+        <v>672203.78</v>
       </c>
       <c r="D7">
-        <v>88.97</v>
+        <v>92.84</v>
       </c>
       <c r="E7" t="s">
         <v>7</v>
       </c>
       <c r="F7">
-        <v>59537838.98</v>
+        <v>62406225.98</v>
       </c>
       <c r="G7" t="s">
         <v>7</v>
       </c>
       <c r="H7">
-        <v>59537838.98</v>
+        <v>62406225.98</v>
       </c>
       <c r="I7" t="s">
         <v>7</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:P158"/>
+  <dimension ref="A1:P163"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="O158" sqref="O158"/>
+      <selection activeCell="O163" sqref="O163"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:16">
       <c r="A1" t="s">
         <v>14</v>
       </c>
       <c r="B1" t="s">
         <v>15</v>
       </c>
       <c r="C1" t="s">
         <v>16</v>
       </c>
       <c r="D1" t="s">
         <v>17</v>
       </c>
       <c r="E1" t="s">
         <v>18</v>
       </c>
       <c r="F1" t="s">
         <v>4</v>
       </c>
       <c r="G1" t="s">
         <v>19</v>
@@ -1685,7889 +1724,8139 @@
       </c>
       <c r="L1" t="s">
         <v>24</v>
       </c>
       <c r="M1" t="s">
         <v>25</v>
       </c>
       <c r="N1" t="s">
         <v>26</v>
       </c>
       <c r="O1" t="s">
         <v>27</v>
       </c>
       <c r="P1" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="2" spans="1:16">
       <c r="A2" t="s">
         <v>29</v>
       </c>
       <c r="B2" t="s">
         <v>30</v>
       </c>
       <c r="C2" s="1">
-        <v>4275.0</v>
+        <v>3035.0</v>
       </c>
       <c r="D2" s="1">
-        <v>140.6</v>
+        <v>78.1</v>
       </c>
       <c r="E2" s="1">
-        <v>212.65645380117</v>
+        <v>66.004850082372</v>
       </c>
       <c r="F2" t="s">
-        <v>7</v>
+        <v>31</v>
       </c>
       <c r="G2">
-        <v>1.0</v>
+        <v>0.92</v>
       </c>
       <c r="H2" s="1">
-        <v>909106.34</v>
+        <v>218734.26</v>
       </c>
       <c r="I2" s="1">
-        <v>-308041.34</v>
+        <v>39547.42</v>
       </c>
       <c r="J2" s="1">
-        <v>-33.883972253455</v>
+        <v>18.080121513658</v>
       </c>
       <c r="K2">
-        <v>0.21</v>
+        <v>0.0</v>
       </c>
       <c r="L2">
-        <v>912.91</v>
+        <v>0.0</v>
       </c>
       <c r="M2" s="1">
-        <v>601065.0</v>
+        <v>258281.68</v>
       </c>
       <c r="N2" s="1">
-        <v>601977.91</v>
+        <v>258281.68</v>
       </c>
       <c r="O2" s="1">
-        <v>0.71</v>
+        <v>0.3</v>
       </c>
       <c r="P2">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:16">
       <c r="A3" t="s">
-        <v>29</v>
+        <v>32</v>
       </c>
       <c r="B3" t="s">
-        <v>30</v>
+        <v>33</v>
       </c>
       <c r="C3" s="1">
-        <v>2005.0</v>
+        <v>1800.0</v>
       </c>
       <c r="D3" s="1">
-        <v>140.6</v>
+        <v>138.1</v>
       </c>
       <c r="E3" s="1">
-        <v>197.9179351621</v>
+        <v>212.65645555556</v>
       </c>
       <c r="F3" t="s">
         <v>7</v>
       </c>
       <c r="G3">
         <v>1.0</v>
       </c>
       <c r="H3" s="1">
-        <v>396825.46</v>
+        <v>382781.62</v>
       </c>
       <c r="I3" s="1">
-        <v>-114922.46</v>
+        <v>-134201.62</v>
       </c>
       <c r="J3" s="1">
-        <v>-28.960455309496</v>
+        <v>-35.059577834484</v>
       </c>
       <c r="K3">
-        <v>0.43</v>
+        <v>0.51</v>
       </c>
       <c r="L3">
-        <v>859.62</v>
+        <v>912.91</v>
       </c>
       <c r="M3" s="1">
-        <v>281903.0</v>
+        <v>248580.0</v>
       </c>
       <c r="N3" s="1">
-        <v>282762.62</v>
+        <v>249492.91</v>
       </c>
       <c r="O3" s="1">
-        <v>0.33</v>
+        <v>0.29</v>
       </c>
       <c r="P3">
         <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:16">
       <c r="A4" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="B4" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="C4" s="1">
-        <v>279.0</v>
+        <v>2005.0</v>
       </c>
       <c r="D4" s="1">
-        <v>911.5</v>
+        <v>138.1</v>
       </c>
       <c r="E4" s="1">
-        <v>1038.5548387097</v>
+        <v>197.9179351621</v>
       </c>
       <c r="F4" t="s">
         <v>7</v>
       </c>
       <c r="G4">
         <v>1.0</v>
       </c>
       <c r="H4" s="1">
-        <v>289756.8</v>
+        <v>396825.46</v>
       </c>
       <c r="I4" s="1">
-        <v>-35448.3</v>
+        <v>-119934.96</v>
       </c>
       <c r="J4" s="1">
-        <v>-12.233811251367</v>
+        <v>-30.223605108402</v>
       </c>
       <c r="K4">
-        <v>0.0</v>
+        <v>0.43</v>
       </c>
       <c r="L4">
-        <v>0.0</v>
+        <v>859.62</v>
       </c>
       <c r="M4" s="1">
-        <v>254308.5</v>
+        <v>276890.5</v>
       </c>
       <c r="N4" s="1">
-        <v>254308.5</v>
+        <v>277750.12</v>
       </c>
       <c r="O4" s="1">
-        <v>0.3</v>
+        <v>0.33</v>
       </c>
       <c r="P4">
         <v>1</v>
       </c>
     </row>
     <row r="5" spans="1:16">
       <c r="A5" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="B5" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="C5" s="1">
-        <v>4233.0</v>
+        <v>279.0</v>
       </c>
       <c r="D5" s="1">
-        <v>170.32</v>
+        <v>930.6</v>
       </c>
       <c r="E5" s="1">
-        <v>203.36983699504</v>
+        <v>1038.5548387097</v>
       </c>
       <c r="F5" t="s">
         <v>7</v>
       </c>
       <c r="G5">
         <v>1.0</v>
       </c>
       <c r="H5" s="1">
-        <v>860864.52</v>
+        <v>289756.8</v>
       </c>
       <c r="I5" s="1">
-        <v>-139899.96</v>
+        <v>-30119.4</v>
       </c>
       <c r="J5" s="1">
-        <v>-16.251100695845</v>
+        <v>-10.394717224928</v>
       </c>
       <c r="K5">
         <v>0.0</v>
       </c>
       <c r="L5">
         <v>0.0</v>
       </c>
       <c r="M5" s="1">
-        <v>720964.56</v>
+        <v>259637.4</v>
       </c>
       <c r="N5" s="1">
-        <v>720964.56</v>
+        <v>259637.4</v>
       </c>
       <c r="O5" s="1">
-        <v>0.85</v>
+        <v>0.31</v>
       </c>
       <c r="P5">
         <v>1</v>
       </c>
     </row>
     <row r="6" spans="1:16">
       <c r="A6" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="B6" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="C6" s="1">
-        <v>3643.0</v>
+        <v>5480.0</v>
       </c>
       <c r="D6" s="1">
-        <v>33.95</v>
+        <v>168.16</v>
       </c>
       <c r="E6" s="1">
-        <v>18.456612681856</v>
+        <v>197.01498540146</v>
       </c>
       <c r="F6" t="s">
         <v>7</v>
       </c>
       <c r="G6">
         <v>1.0</v>
       </c>
       <c r="H6" s="1">
-        <v>67237.44</v>
+        <v>1079642.12</v>
       </c>
       <c r="I6" s="1">
-        <v>56442.41</v>
+        <v>-158125.32</v>
       </c>
       <c r="J6" s="1">
-        <v>83.944912239371</v>
+        <v>-14.646086612479</v>
       </c>
       <c r="K6">
-        <v>0.36</v>
-[...2 lines deleted...]
-        <v>37</v>
+        <v>0.0</v>
+      </c>
+      <c r="L6">
+        <v>0.0</v>
       </c>
       <c r="M6" s="1">
-        <v>123679.85</v>
+        <v>921516.8</v>
       </c>
       <c r="N6" s="1">
-        <v>124999.26</v>
+        <v>921516.8</v>
       </c>
       <c r="O6" s="1">
-        <v>0.15</v>
+        <v>1.08</v>
       </c>
       <c r="P6">
         <v>1</v>
       </c>
     </row>
     <row r="7" spans="1:16">
       <c r="A7" t="s">
         <v>38</v>
       </c>
       <c r="B7" t="s">
         <v>39</v>
       </c>
       <c r="C7" s="1">
-        <v>7052.0</v>
+        <v>1832.0</v>
       </c>
       <c r="D7" s="1">
-        <v>51.88</v>
+        <v>46.45</v>
       </c>
       <c r="E7" s="1">
-        <v>71.911279069767</v>
+        <v>18.456610262009</v>
       </c>
       <c r="F7" t="s">
         <v>7</v>
       </c>
       <c r="G7">
         <v>1.0</v>
       </c>
       <c r="H7" s="1">
-        <v>507118.34</v>
+        <v>33812.51</v>
       </c>
       <c r="I7" s="1">
-        <v>-141260.58</v>
+        <v>51283.89</v>
       </c>
       <c r="J7" s="1">
-        <v>-27.855545512316</v>
+        <v>151.67134885875</v>
       </c>
       <c r="K7">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>0.72</v>
+      </c>
+      <c r="L7" t="s">
+        <v>40</v>
       </c>
       <c r="M7" s="1">
-        <v>365857.76</v>
+        <v>85096.4</v>
       </c>
       <c r="N7" s="1">
-        <v>365857.76</v>
+        <v>86415.81</v>
       </c>
       <c r="O7" s="1">
-        <v>0.43</v>
+        <v>0.1</v>
       </c>
       <c r="P7">
         <v>1</v>
       </c>
     </row>
     <row r="8" spans="1:16">
       <c r="A8" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="B8" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="C8" s="1">
-        <v>2980.0</v>
+        <v>5580.0</v>
       </c>
       <c r="D8" s="1">
-        <v>362.1</v>
+        <v>52.82</v>
       </c>
       <c r="E8" s="1">
-        <v>214.54963422819</v>
+        <v>71.911279569892</v>
       </c>
       <c r="F8" t="s">
         <v>7</v>
       </c>
       <c r="G8">
         <v>1.0</v>
       </c>
       <c r="H8" s="1">
-        <v>639357.91</v>
+        <v>401264.94</v>
       </c>
       <c r="I8" s="1">
-        <v>439700.09</v>
+        <v>-106529.34</v>
       </c>
       <c r="J8" s="1">
-        <v>68.772135782288</v>
+        <v>-26.548379731357</v>
       </c>
       <c r="K8">
-        <v>5.16</v>
-[...2 lines deleted...]
-        <v>42</v>
+        <v>0.0</v>
+      </c>
+      <c r="L8">
+        <v>0.0</v>
       </c>
       <c r="M8" s="1">
-        <v>1079058.0</v>
+        <v>294735.6</v>
       </c>
       <c r="N8" s="1">
-        <v>1094427.74</v>
+        <v>294735.6</v>
       </c>
       <c r="O8" s="1">
-        <v>1.28</v>
+        <v>0.35</v>
       </c>
       <c r="P8">
         <v>1</v>
       </c>
     </row>
     <row r="9" spans="1:16">
       <c r="A9" t="s">
         <v>43</v>
       </c>
       <c r="B9" t="s">
         <v>44</v>
       </c>
       <c r="C9" s="1">
-        <v>19506.0</v>
+        <v>2800.0</v>
       </c>
       <c r="D9" s="1">
-        <v>23.41</v>
+        <v>390.1</v>
       </c>
       <c r="E9" s="1">
-        <v>22.248209781606</v>
+        <v>214.54963571429</v>
       </c>
       <c r="F9" t="s">
         <v>7</v>
       </c>
       <c r="G9">
         <v>1.0</v>
       </c>
       <c r="H9" s="1">
-        <v>433973.58</v>
+        <v>600738.98</v>
       </c>
       <c r="I9" s="1">
-        <v>22661.88</v>
+        <v>491541.02</v>
       </c>
       <c r="J9" s="1">
-        <v>5.2219492255727</v>
+        <v>81.822727734431</v>
       </c>
       <c r="K9">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>5.49</v>
+      </c>
+      <c r="L9" t="s">
+        <v>45</v>
       </c>
       <c r="M9" s="1">
-        <v>456635.46</v>
+        <v>1092280.0</v>
       </c>
       <c r="N9" s="1">
-        <v>456635.46</v>
+        <v>1107649.74</v>
       </c>
       <c r="O9" s="1">
-        <v>0.54</v>
+        <v>1.3</v>
       </c>
       <c r="P9">
         <v>1</v>
       </c>
     </row>
     <row r="10" spans="1:16">
       <c r="A10" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="B10" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="C10" s="1">
-        <v>8517.0</v>
+        <v>10823.0</v>
       </c>
       <c r="D10" s="1">
-        <v>56.95</v>
+        <v>17.045</v>
       </c>
       <c r="E10" s="1">
-        <v>85.068231771751</v>
+        <v>22.248209368937</v>
       </c>
       <c r="F10" t="s">
         <v>7</v>
       </c>
       <c r="G10">
         <v>1.0</v>
       </c>
       <c r="H10" s="1">
-        <v>724526.13</v>
+        <v>240792.37</v>
       </c>
       <c r="I10" s="1">
-        <v>-239482.98</v>
+        <v>-56314.33</v>
       </c>
       <c r="J10" s="1">
-        <v>-33.053739552499</v>
+        <v>-23.387090712218</v>
       </c>
       <c r="K10">
         <v>0.0</v>
       </c>
       <c r="L10">
         <v>0.0</v>
       </c>
       <c r="M10" s="1">
-        <v>485043.15</v>
+        <v>184478.04</v>
       </c>
       <c r="N10" s="1">
-        <v>485043.15</v>
+        <v>184478.04</v>
       </c>
       <c r="O10" s="1">
-        <v>0.57</v>
+        <v>0.22</v>
       </c>
       <c r="P10">
         <v>1</v>
       </c>
     </row>
     <row r="11" spans="1:16">
       <c r="A11" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="B11" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="C11" s="1">
-        <v>5137.0</v>
+        <v>7015.0</v>
       </c>
       <c r="D11" s="1">
-        <v>51.22</v>
+        <v>57.1</v>
       </c>
       <c r="E11" s="1">
-        <v>62.283570177146</v>
+        <v>85.06823235923</v>
       </c>
       <c r="F11" t="s">
         <v>7</v>
       </c>
       <c r="G11">
         <v>1.0</v>
       </c>
       <c r="H11" s="1">
-        <v>319950.7</v>
+        <v>596753.65</v>
       </c>
       <c r="I11" s="1">
-        <v>-56833.56</v>
+        <v>-196197.15</v>
       </c>
       <c r="J11" s="1">
-        <v>-17.76322414672</v>
+        <v>-32.877410971847</v>
       </c>
       <c r="K11">
-        <v>0.52</v>
-[...2 lines deleted...]
-        <v>49</v>
+        <v>0.0</v>
+      </c>
+      <c r="L11">
+        <v>0.0</v>
       </c>
       <c r="M11" s="1">
-        <v>263117.14</v>
+        <v>400556.5</v>
       </c>
       <c r="N11" s="1">
-        <v>265783.67</v>
+        <v>400556.5</v>
       </c>
       <c r="O11" s="1">
-        <v>0.31</v>
+        <v>0.47</v>
       </c>
       <c r="P11">
         <v>1</v>
       </c>
     </row>
     <row r="12" spans="1:16">
       <c r="A12" t="s">
         <v>50</v>
       </c>
       <c r="B12" t="s">
         <v>51</v>
       </c>
       <c r="C12" s="1">
-        <v>8219.0</v>
+        <v>3391.0</v>
       </c>
       <c r="D12" s="1">
-        <v>63.44</v>
+        <v>49.85</v>
       </c>
       <c r="E12" s="1">
-        <v>56.714487163888</v>
+        <v>62.28357121793</v>
       </c>
       <c r="F12" t="s">
         <v>7</v>
       </c>
       <c r="G12">
         <v>1.0</v>
       </c>
       <c r="H12" s="1">
-        <v>466136.37</v>
+        <v>211203.59</v>
       </c>
       <c r="I12" s="1">
-        <v>55276.99</v>
+        <v>-42162.24</v>
       </c>
       <c r="J12" s="1">
-        <v>11.858544743033</v>
+        <v>-19.962842487668</v>
       </c>
       <c r="K12">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>0.47</v>
+      </c>
+      <c r="L12" t="s">
+        <v>52</v>
       </c>
       <c r="M12" s="1">
-        <v>521413.36</v>
+        <v>169041.35</v>
       </c>
       <c r="N12" s="1">
-        <v>521413.36</v>
+        <v>170636.62</v>
       </c>
       <c r="O12" s="1">
-        <v>0.61</v>
+        <v>0.2</v>
       </c>
       <c r="P12">
         <v>1</v>
       </c>
     </row>
     <row r="13" spans="1:16">
       <c r="A13" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="B13" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="C13" s="1">
-        <v>2278.0</v>
+        <v>8219.0</v>
       </c>
       <c r="D13" s="1">
-        <v>34.12</v>
+        <v>61.92</v>
       </c>
       <c r="E13" s="1">
-        <v>33.421812993854</v>
+        <v>56.714487163888</v>
       </c>
       <c r="F13" t="s">
         <v>7</v>
       </c>
       <c r="G13">
         <v>1.0</v>
       </c>
       <c r="H13" s="1">
-        <v>76134.89</v>
+        <v>466136.37</v>
       </c>
       <c r="I13" s="1">
-        <v>1590.47</v>
+        <v>42784.11</v>
       </c>
       <c r="J13" s="1">
-        <v>2.0890159557596</v>
+        <v>9.1784535070713</v>
       </c>
       <c r="K13">
         <v>0.0</v>
       </c>
       <c r="L13">
         <v>0.0</v>
       </c>
       <c r="M13" s="1">
-        <v>77725.36</v>
+        <v>508920.48</v>
       </c>
       <c r="N13" s="1">
-        <v>77725.36</v>
+        <v>508920.48</v>
       </c>
       <c r="O13" s="1">
-        <v>0.09</v>
+        <v>0.6</v>
       </c>
       <c r="P13">
         <v>1</v>
       </c>
     </row>
     <row r="14" spans="1:16">
       <c r="A14" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="B14" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="C14" s="1">
-        <v>11817.0</v>
+        <v>4362.0</v>
       </c>
       <c r="D14" s="1">
-        <v>28.1</v>
+        <v>41.44</v>
       </c>
       <c r="E14" s="1">
-        <v>36.370108318524</v>
+        <v>34.113535075653</v>
       </c>
       <c r="F14" t="s">
         <v>7</v>
       </c>
       <c r="G14">
         <v>1.0</v>
       </c>
       <c r="H14" s="1">
-        <v>429785.57</v>
+        <v>148803.24</v>
       </c>
       <c r="I14" s="1">
-        <v>-97727.87</v>
+        <v>31958.04</v>
       </c>
       <c r="J14" s="1">
-        <v>-22.738750861273</v>
+        <v>21.476709781319</v>
       </c>
       <c r="K14">
         <v>0.0</v>
       </c>
       <c r="L14">
         <v>0.0</v>
       </c>
       <c r="M14" s="1">
-        <v>332057.7</v>
+        <v>180761.28</v>
       </c>
       <c r="N14" s="1">
-        <v>332057.7</v>
+        <v>180761.28</v>
       </c>
       <c r="O14" s="1">
-        <v>0.39</v>
+        <v>0.21</v>
       </c>
       <c r="P14">
         <v>1</v>
       </c>
     </row>
     <row r="15" spans="1:16">
       <c r="A15" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="B15" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="C15" s="1">
-        <v>390.0</v>
+        <v>20865.0</v>
       </c>
       <c r="D15" s="1">
-        <v>616.0</v>
+        <v>31.52</v>
       </c>
       <c r="E15" s="1">
-        <v>627.40466666667</v>
+        <v>32.520991133477</v>
       </c>
       <c r="F15" t="s">
         <v>7</v>
       </c>
       <c r="G15">
         <v>1.0</v>
       </c>
       <c r="H15" s="1">
-        <v>244687.82</v>
+        <v>678550.48</v>
       </c>
       <c r="I15" s="1">
-        <v>-4447.82</v>
+        <v>-20885.68</v>
       </c>
       <c r="J15" s="1">
-        <v>-1.8177529228876</v>
+        <v>-3.0779847064584</v>
       </c>
       <c r="K15">
         <v>0.0</v>
       </c>
       <c r="L15">
         <v>0.0</v>
       </c>
       <c r="M15" s="1">
-        <v>240240.0</v>
+        <v>657664.8</v>
       </c>
       <c r="N15" s="1">
-        <v>240240.0</v>
+        <v>657664.8</v>
       </c>
       <c r="O15" s="1">
-        <v>0.28</v>
+        <v>0.77</v>
       </c>
       <c r="P15">
         <v>1</v>
       </c>
     </row>
     <row r="16" spans="1:16">
       <c r="A16" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="B16" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="C16" s="1">
-        <v>1010.0</v>
+        <v>390.0</v>
       </c>
       <c r="D16" s="1">
-        <v>680.2</v>
+        <v>685.4</v>
       </c>
       <c r="E16" s="1">
-        <v>503.2962970297</v>
+        <v>627.40466666667</v>
       </c>
       <c r="F16" t="s">
         <v>7</v>
       </c>
       <c r="G16">
         <v>1.0</v>
       </c>
       <c r="H16" s="1">
-        <v>508329.26</v>
+        <v>244687.82</v>
       </c>
       <c r="I16" s="1">
-        <v>178672.74</v>
+        <v>22618.18</v>
       </c>
       <c r="J16" s="1">
-        <v>35.149017390815</v>
+        <v>9.2436885497611</v>
       </c>
       <c r="K16">
         <v>0.0</v>
       </c>
       <c r="L16">
         <v>0.0</v>
       </c>
       <c r="M16" s="1">
-        <v>687002.0</v>
+        <v>267306.0</v>
       </c>
       <c r="N16" s="1">
-        <v>687002.0</v>
+        <v>267306.0</v>
       </c>
       <c r="O16" s="1">
-        <v>0.81</v>
+        <v>0.31</v>
       </c>
       <c r="P16">
         <v>1</v>
       </c>
     </row>
     <row r="17" spans="1:16">
       <c r="A17" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="B17" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="C17" s="1">
-        <v>265.0</v>
+        <v>1010.0</v>
       </c>
       <c r="D17" s="1">
-        <v>1193.8</v>
+        <v>851.6</v>
       </c>
       <c r="E17" s="1">
-        <v>935.36086792453</v>
+        <v>503.2962970297</v>
       </c>
       <c r="F17" t="s">
         <v>7</v>
       </c>
       <c r="G17">
         <v>1.0</v>
       </c>
       <c r="H17" s="1">
-        <v>247870.63</v>
+        <v>508329.26</v>
       </c>
       <c r="I17" s="1">
-        <v>68486.37</v>
+        <v>351786.74</v>
       </c>
       <c r="J17" s="1">
-        <v>27.629884992829</v>
+        <v>69.204503396086</v>
       </c>
       <c r="K17">
         <v>0.0</v>
       </c>
       <c r="L17">
         <v>0.0</v>
       </c>
       <c r="M17" s="1">
-        <v>316357.0</v>
+        <v>860116.0</v>
       </c>
       <c r="N17" s="1">
-        <v>316357.0</v>
+        <v>860116.0</v>
       </c>
       <c r="O17" s="1">
-        <v>0.37</v>
+        <v>1.01</v>
       </c>
       <c r="P17">
         <v>1</v>
       </c>
     </row>
     <row r="18" spans="1:16">
       <c r="A18" t="s">
-        <v>60</v>
+        <v>63</v>
       </c>
       <c r="B18" t="s">
-        <v>61</v>
+        <v>64</v>
       </c>
       <c r="C18" s="1">
-        <v>2678.0</v>
+        <v>545.0</v>
       </c>
       <c r="D18" s="1">
-        <v>1193.8</v>
+        <v>1223.8</v>
       </c>
       <c r="E18" s="1">
-        <v>584.99326362957</v>
+        <v>1058.7376146789</v>
       </c>
       <c r="F18" t="s">
         <v>7</v>
       </c>
       <c r="G18">
         <v>1.0</v>
       </c>
       <c r="H18" s="1">
-        <v>1566611.96</v>
+        <v>577012.0</v>
       </c>
       <c r="I18" s="1">
-        <v>1630384.44</v>
+        <v>89959.0</v>
       </c>
       <c r="J18" s="1">
-        <v>104.07072597607</v>
+        <v>15.590490319092</v>
       </c>
       <c r="K18">
         <v>0.0</v>
       </c>
       <c r="L18">
         <v>0.0</v>
       </c>
       <c r="M18" s="1">
-        <v>3196996.4</v>
+        <v>666971.0</v>
       </c>
       <c r="N18" s="1">
-        <v>3196996.4</v>
+        <v>666971.0</v>
       </c>
       <c r="O18" s="1">
-        <v>3.75</v>
+        <v>0.78</v>
       </c>
       <c r="P18">
         <v>1</v>
       </c>
     </row>
     <row r="19" spans="1:16">
       <c r="A19" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="B19" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="C19" s="1">
-        <v>11529.0</v>
+        <v>2600.0</v>
       </c>
       <c r="D19" s="1">
-        <v>58.9</v>
+        <v>1223.8</v>
       </c>
       <c r="E19" s="1">
-        <v>38.260272356666</v>
+        <v>596.61829230769</v>
       </c>
       <c r="F19" t="s">
         <v>7</v>
       </c>
       <c r="G19">
         <v>1.0</v>
       </c>
       <c r="H19" s="1">
-        <v>441102.68</v>
+        <v>1551207.56</v>
       </c>
       <c r="I19" s="1">
-        <v>237955.42</v>
+        <v>1630672.44</v>
       </c>
       <c r="J19" s="1">
-        <v>53.945584733242</v>
+        <v>105.12277544599</v>
       </c>
       <c r="K19">
         <v>0.0</v>
       </c>
       <c r="L19">
         <v>0.0</v>
       </c>
       <c r="M19" s="1">
-        <v>679058.1</v>
+        <v>3181880.0</v>
       </c>
       <c r="N19" s="1">
-        <v>679058.1</v>
+        <v>3181880.0</v>
       </c>
       <c r="O19" s="1">
-        <v>0.8</v>
+        <v>3.74</v>
       </c>
       <c r="P19">
         <v>1</v>
       </c>
     </row>
     <row r="20" spans="1:16">
       <c r="A20" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="B20" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="C20" s="1">
-        <v>22500.0</v>
+        <v>11095.0</v>
       </c>
       <c r="D20" s="1">
-        <v>344.3</v>
+        <v>63.48</v>
       </c>
       <c r="E20" s="1">
-        <v>190.92348</v>
+        <v>38.260272194682</v>
       </c>
       <c r="F20" t="s">
-        <v>66</v>
+        <v>7</v>
       </c>
       <c r="G20">
-        <v>10.7</v>
+        <v>1.0</v>
       </c>
       <c r="H20" s="1">
-        <v>446464.3</v>
+        <v>424497.72</v>
       </c>
       <c r="I20" s="1">
-        <v>277598.91</v>
+        <v>279812.88</v>
       </c>
       <c r="J20" s="1">
-        <v>62.177179675956</v>
+        <v>65.916226829204</v>
       </c>
       <c r="K20">
         <v>0.0</v>
       </c>
       <c r="L20">
         <v>0.0</v>
       </c>
       <c r="M20" s="1">
-        <v>724063.21</v>
+        <v>704310.6</v>
       </c>
       <c r="N20" s="1">
-        <v>724063.21</v>
+        <v>704310.6</v>
       </c>
       <c r="O20" s="1">
-        <v>0.85</v>
+        <v>0.83</v>
       </c>
       <c r="P20">
         <v>1</v>
       </c>
     </row>
     <row r="21" spans="1:16">
       <c r="A21" t="s">
         <v>67</v>
       </c>
       <c r="B21" t="s">
         <v>68</v>
       </c>
       <c r="C21" s="1">
-        <v>6315.0</v>
+        <v>15370.0</v>
       </c>
       <c r="D21" s="1">
-        <v>144.02</v>
+        <v>370.0</v>
       </c>
       <c r="E21" s="1">
-        <v>117.4151037213</v>
+        <v>190.92348015615</v>
       </c>
       <c r="F21" t="s">
         <v>69</v>
       </c>
       <c r="G21">
-        <v>0.86</v>
+        <v>10.79</v>
       </c>
       <c r="H21" s="1">
-        <v>886117.86</v>
+        <v>304984.72</v>
       </c>
       <c r="I21" s="1">
-        <v>166807.47</v>
+        <v>222214.58</v>
       </c>
       <c r="J21" s="1">
-        <v>18.824524087575</v>
+        <v>72.860889555385</v>
       </c>
       <c r="K21">
-        <v>1.85</v>
-[...2 lines deleted...]
-        <v>70</v>
+        <v>0.0</v>
+      </c>
+      <c r="L21">
+        <v>0.0</v>
       </c>
       <c r="M21" s="1">
-        <v>1052925.33</v>
+        <v>527199.3</v>
       </c>
       <c r="N21" s="1">
-        <v>1064586.33</v>
+        <v>527199.3</v>
       </c>
       <c r="O21" s="1">
-        <v>1.25</v>
+        <v>0.62</v>
       </c>
       <c r="P21">
         <v>1</v>
       </c>
     </row>
     <row r="22" spans="1:16">
       <c r="A22" t="s">
+        <v>70</v>
+      </c>
+      <c r="B22" t="s">
         <v>71</v>
       </c>
-      <c r="B22" t="s">
+      <c r="C22" s="1">
+        <v>6315.0</v>
+      </c>
+      <c r="D22" s="1">
+        <v>144.92</v>
+      </c>
+      <c r="E22" s="1">
+        <v>117.4151037213</v>
+      </c>
+      <c r="F22" t="s">
         <v>72</v>
       </c>
-      <c r="C22" s="1">
-[...10 lines deleted...]
-      </c>
       <c r="G22">
-        <v>10.7</v>
+        <v>0.87</v>
       </c>
       <c r="H22" s="1">
-        <v>370725.12</v>
+        <v>886117.86</v>
       </c>
       <c r="I22" s="1">
-        <v>264643.14</v>
+        <v>169675.97</v>
       </c>
       <c r="J22" s="1">
-        <v>71.385273272014</v>
+        <v>19.148239490399</v>
       </c>
       <c r="K22">
         <v>0.0</v>
       </c>
       <c r="L22">
         <v>0.0</v>
       </c>
       <c r="M22" s="1">
-        <v>635368.26</v>
+        <v>1055793.83</v>
       </c>
       <c r="N22" s="1">
-        <v>635368.26</v>
+        <v>1055793.83</v>
       </c>
       <c r="O22" s="1">
-        <v>0.74</v>
+        <v>1.24</v>
       </c>
       <c r="P22">
         <v>1</v>
       </c>
     </row>
     <row r="23" spans="1:16">
       <c r="A23" t="s">
         <v>73</v>
       </c>
       <c r="B23" t="s">
         <v>74</v>
       </c>
       <c r="C23" s="1">
-        <v>15192.0</v>
+        <v>40415.0</v>
       </c>
       <c r="D23" s="1">
-        <v>39.18</v>
+        <v>186.95</v>
       </c>
       <c r="E23" s="1">
-        <v>26.763661137441</v>
+        <v>98.458638871706</v>
       </c>
       <c r="F23" t="s">
-        <v>7</v>
+        <v>69</v>
       </c>
       <c r="G23">
-        <v>1.0</v>
+        <v>10.79</v>
       </c>
       <c r="H23" s="1">
-        <v>406593.54</v>
+        <v>370725.12</v>
       </c>
       <c r="I23" s="1">
-        <v>188629.02</v>
+        <v>329708.99</v>
       </c>
       <c r="J23" s="1">
-        <v>46.392527534992</v>
+        <v>88.936242032911</v>
       </c>
       <c r="K23">
         <v>0.0</v>
       </c>
       <c r="L23">
         <v>0.0</v>
       </c>
       <c r="M23" s="1">
-        <v>595222.56</v>
+        <v>700434.11</v>
       </c>
       <c r="N23" s="1">
-        <v>595222.56</v>
+        <v>700434.11</v>
       </c>
       <c r="O23" s="1">
-        <v>0.7</v>
+        <v>0.82</v>
       </c>
       <c r="P23">
         <v>1</v>
       </c>
     </row>
     <row r="24" spans="1:16">
       <c r="A24" t="s">
-        <v>73</v>
+        <v>75</v>
       </c>
       <c r="B24" t="s">
-        <v>74</v>
+        <v>76</v>
       </c>
       <c r="C24" s="1">
-        <v>20770.0</v>
+        <v>14000.0</v>
       </c>
       <c r="D24" s="1">
-        <v>39.18</v>
+        <v>41.29</v>
       </c>
       <c r="E24" s="1">
-        <v>32.258620606644</v>
+        <v>26.763661428571</v>
       </c>
       <c r="F24" t="s">
         <v>7</v>
       </c>
       <c r="G24">
         <v>1.0</v>
       </c>
       <c r="H24" s="1">
-        <v>670011.55</v>
+        <v>374691.26</v>
       </c>
       <c r="I24" s="1">
-        <v>143757.05</v>
+        <v>203368.74</v>
       </c>
       <c r="J24" s="1">
-        <v>21.455906245198</v>
+        <v>54.276350080864</v>
       </c>
       <c r="K24">
         <v>0.0</v>
       </c>
       <c r="L24">
         <v>0.0</v>
       </c>
       <c r="M24" s="1">
-        <v>813768.6</v>
+        <v>578060.0</v>
       </c>
       <c r="N24" s="1">
-        <v>813768.6</v>
+        <v>578060.0</v>
       </c>
       <c r="O24" s="1">
-        <v>0.95</v>
+        <v>0.68</v>
       </c>
       <c r="P24">
         <v>1</v>
       </c>
     </row>
     <row r="25" spans="1:16">
       <c r="A25" t="s">
         <v>75</v>
       </c>
       <c r="B25" t="s">
         <v>76</v>
       </c>
       <c r="C25" s="1">
-        <v>47242.0</v>
+        <v>20770.0</v>
       </c>
       <c r="D25" s="1">
-        <v>18.13</v>
+        <v>41.29</v>
       </c>
       <c r="E25" s="1">
-        <v>7.2636173320351</v>
+        <v>32.258620606644</v>
       </c>
       <c r="F25" t="s">
         <v>7</v>
       </c>
       <c r="G25">
         <v>1.0</v>
       </c>
       <c r="H25" s="1">
-        <v>343147.81</v>
+        <v>670011.55</v>
       </c>
       <c r="I25" s="1">
-        <v>513349.65</v>
+        <v>187581.75</v>
       </c>
       <c r="J25" s="1">
-        <v>149.60015335665</v>
+        <v>27.996793488112</v>
       </c>
       <c r="K25">
-        <v>0.19</v>
-[...2 lines deleted...]
-        <v>77</v>
+        <v>0.0</v>
+      </c>
+      <c r="L25">
+        <v>0.0</v>
       </c>
       <c r="M25" s="1">
-        <v>856497.46</v>
+        <v>857593.3</v>
       </c>
       <c r="N25" s="1">
-        <v>865468.52</v>
+        <v>857593.3</v>
       </c>
       <c r="O25" s="1">
         <v>1.01</v>
       </c>
       <c r="P25">
         <v>1</v>
       </c>
     </row>
     <row r="26" spans="1:16">
       <c r="A26" t="s">
+        <v>77</v>
+      </c>
+      <c r="B26" t="s">
         <v>78</v>
       </c>
-      <c r="B26" t="s">
+      <c r="C26" s="1">
+        <v>43000.0</v>
+      </c>
+      <c r="D26" s="1">
+        <v>18.66</v>
+      </c>
+      <c r="E26" s="1">
+        <v>7.2636174418605</v>
+      </c>
+      <c r="F26" t="s">
+        <v>7</v>
+      </c>
+      <c r="G26">
+        <v>1.0</v>
+      </c>
+      <c r="H26" s="1">
+        <v>312335.55</v>
+      </c>
+      <c r="I26" s="1">
+        <v>490044.45</v>
+      </c>
+      <c r="J26" s="1">
+        <v>156.89678936644</v>
+      </c>
+      <c r="K26">
+        <v>0.12</v>
+      </c>
+      <c r="L26" t="s">
         <v>79</v>
       </c>
-      <c r="C26" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M26" s="1">
-        <v>1053545.92</v>
+        <v>802380.0</v>
       </c>
       <c r="N26" s="1">
-        <v>1057538.47</v>
+        <v>807482.14</v>
       </c>
       <c r="O26" s="1">
-        <v>1.24</v>
+        <v>0.95</v>
       </c>
       <c r="P26">
         <v>1</v>
       </c>
     </row>
     <row r="27" spans="1:16">
       <c r="A27" t="s">
+        <v>80</v>
+      </c>
+      <c r="B27" t="s">
         <v>81</v>
       </c>
-      <c r="B27" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C27" s="1">
-        <v>29647.0</v>
+        <v>129910.0</v>
       </c>
       <c r="D27" s="1">
-        <v>13.135</v>
+        <v>10.326</v>
       </c>
       <c r="E27" s="1">
-        <v>10.074887847</v>
+        <v>6.8533852667231</v>
       </c>
       <c r="F27" t="s">
         <v>7</v>
       </c>
       <c r="G27">
         <v>1.0</v>
       </c>
       <c r="H27" s="1">
-        <v>298690.2</v>
+        <v>890323.28</v>
       </c>
       <c r="I27" s="1">
-        <v>90723.15</v>
+        <v>451127.38</v>
       </c>
       <c r="J27" s="1">
-        <v>30.373661405697</v>
+        <v>50.67006447366</v>
       </c>
       <c r="K27">
-        <v>0.15</v>
-[...2 lines deleted...]
-        <v>83</v>
+        <v>0.0</v>
+      </c>
+      <c r="L27">
+        <v>0.0</v>
       </c>
       <c r="M27" s="1">
-        <v>389413.35</v>
+        <v>1341450.66</v>
       </c>
       <c r="N27" s="1">
-        <v>393779.06</v>
+        <v>1341450.66</v>
       </c>
       <c r="O27" s="1">
-        <v>0.46</v>
+        <v>1.58</v>
       </c>
       <c r="P27">
         <v>1</v>
       </c>
     </row>
     <row r="28" spans="1:16">
       <c r="A28" t="s">
+        <v>82</v>
+      </c>
+      <c r="B28" t="s">
+        <v>83</v>
+      </c>
+      <c r="C28" s="1">
+        <v>28085.0</v>
+      </c>
+      <c r="D28" s="1">
+        <v>14.205</v>
+      </c>
+      <c r="E28" s="1">
+        <v>10.074888018515</v>
+      </c>
+      <c r="F28" t="s">
+        <v>7</v>
+      </c>
+      <c r="G28">
+        <v>1.0</v>
+      </c>
+      <c r="H28" s="1">
+        <v>282953.23</v>
+      </c>
+      <c r="I28" s="1">
+        <v>115994.2</v>
+      </c>
+      <c r="J28" s="1">
+        <v>40.994124718067</v>
+      </c>
+      <c r="K28">
+        <v>0.07</v>
+      </c>
+      <c r="L28" t="s">
         <v>84</v>
       </c>
-      <c r="B28" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M28" s="1">
-        <v>729731.12</v>
+        <v>398947.43</v>
       </c>
       <c r="N28" s="1">
-        <v>729731.12</v>
+        <v>400796.34</v>
       </c>
       <c r="O28" s="1">
-        <v>0.86</v>
+        <v>0.47</v>
       </c>
       <c r="P28">
         <v>1</v>
       </c>
     </row>
     <row r="29" spans="1:16">
       <c r="A29" t="s">
+        <v>85</v>
+      </c>
+      <c r="B29" t="s">
         <v>86</v>
       </c>
-      <c r="B29" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C29" s="1">
-        <v>7353.0</v>
+        <v>26016.0</v>
       </c>
       <c r="D29" s="1">
-        <v>120.9</v>
+        <v>30.62</v>
       </c>
       <c r="E29" s="1">
-        <v>47.539804161567</v>
+        <v>26.091655904059</v>
       </c>
       <c r="F29" t="s">
         <v>7</v>
       </c>
       <c r="G29">
         <v>1.0</v>
       </c>
       <c r="H29" s="1">
-        <v>349560.18</v>
+        <v>678800.52</v>
       </c>
       <c r="I29" s="1">
-        <v>539417.52</v>
+        <v>117809.4</v>
       </c>
       <c r="J29" s="1">
-        <v>154.31320581194</v>
+        <v>17.355525891465</v>
       </c>
       <c r="K29">
         <v>0.0</v>
       </c>
       <c r="L29">
         <v>0.0</v>
       </c>
       <c r="M29" s="1">
-        <v>888977.7</v>
+        <v>796609.92</v>
       </c>
       <c r="N29" s="1">
-        <v>888977.7</v>
+        <v>796609.92</v>
       </c>
       <c r="O29" s="1">
-        <v>1.04</v>
+        <v>0.94</v>
       </c>
       <c r="P29">
         <v>1</v>
       </c>
     </row>
     <row r="30" spans="1:16">
       <c r="A30" t="s">
+        <v>87</v>
+      </c>
+      <c r="B30" t="s">
         <v>88</v>
       </c>
-      <c r="B30" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C30" s="1">
-        <v>12390.0</v>
+        <v>6774.0</v>
       </c>
       <c r="D30" s="1">
-        <v>12.9</v>
+        <v>153.0</v>
       </c>
       <c r="E30" s="1">
-        <v>5.9181630347054</v>
+        <v>47.539803661057</v>
       </c>
       <c r="F30" t="s">
-        <v>69</v>
+        <v>7</v>
       </c>
       <c r="G30">
-        <v>0.86</v>
+        <v>1.0</v>
       </c>
       <c r="H30" s="1">
-        <v>85346.19</v>
+        <v>322034.63</v>
       </c>
       <c r="I30" s="1">
-        <v>99692.45</v>
+        <v>714387.37</v>
       </c>
       <c r="J30" s="1">
-        <v>116.80949085132</v>
+        <v>221.83557401886</v>
       </c>
       <c r="K30">
         <v>0.0</v>
       </c>
       <c r="L30">
         <v>0.0</v>
       </c>
       <c r="M30" s="1">
-        <v>185038.64</v>
+        <v>1036422.0</v>
       </c>
       <c r="N30" s="1">
-        <v>185038.64</v>
+        <v>1036422.0</v>
       </c>
       <c r="O30" s="1">
-        <v>0.22</v>
+        <v>1.22</v>
       </c>
       <c r="P30">
         <v>1</v>
       </c>
     </row>
     <row r="31" spans="1:16">
       <c r="A31" t="s">
+        <v>89</v>
+      </c>
+      <c r="B31" t="s">
         <v>90</v>
-      </c>
-[...1 lines deleted...]
-        <v>91</v>
       </c>
       <c r="C31" s="1">
         <v>2207.0</v>
       </c>
       <c r="D31" s="1">
-        <v>94.3</v>
+        <v>73.25</v>
       </c>
       <c r="E31" s="1">
         <v>112.68792025374</v>
       </c>
       <c r="F31" t="s">
         <v>7</v>
       </c>
       <c r="G31">
         <v>1.0</v>
       </c>
       <c r="H31" s="1">
         <v>248702.24</v>
       </c>
       <c r="I31" s="1">
-        <v>-40582.14</v>
+        <v>-87039.49</v>
       </c>
       <c r="J31" s="1">
-        <v>-16.317561112437</v>
+        <v>-34.997469262842</v>
       </c>
       <c r="K31">
         <v>0.0</v>
       </c>
       <c r="L31">
         <v>0.0</v>
       </c>
       <c r="M31" s="1">
-        <v>208120.1</v>
+        <v>161662.75</v>
       </c>
       <c r="N31" s="1">
-        <v>208120.1</v>
+        <v>161662.75</v>
       </c>
       <c r="O31" s="1">
-        <v>0.24</v>
+        <v>0.19</v>
       </c>
       <c r="P31">
         <v>1</v>
       </c>
     </row>
     <row r="32" spans="1:16">
       <c r="A32" t="s">
+        <v>91</v>
+      </c>
+      <c r="B32" t="s">
         <v>92</v>
-      </c>
-[...1 lines deleted...]
-        <v>93</v>
       </c>
       <c r="C32" s="1">
         <v>4871.0</v>
       </c>
       <c r="D32" s="1">
-        <v>79.36</v>
+        <v>81.08</v>
       </c>
       <c r="E32" s="1">
         <v>80.247620611784</v>
       </c>
       <c r="F32" t="s">
         <v>7</v>
       </c>
       <c r="G32">
         <v>1.0</v>
       </c>
       <c r="H32" s="1">
         <v>390886.16</v>
       </c>
       <c r="I32" s="1">
-        <v>-4323.6</v>
+        <v>4054.52</v>
       </c>
       <c r="J32" s="1">
-        <v>-1.1061020937656</v>
+        <v>1.0372636370651</v>
       </c>
       <c r="K32">
         <v>1.53</v>
       </c>
       <c r="L32" t="s">
-        <v>94</v>
+        <v>93</v>
       </c>
       <c r="M32" s="1">
-        <v>386562.56</v>
+        <v>394940.68</v>
       </c>
       <c r="N32" s="1">
-        <v>393991.83</v>
+        <v>402369.95</v>
       </c>
       <c r="O32" s="1">
-        <v>0.46</v>
+        <v>0.47</v>
       </c>
       <c r="P32">
         <v>1</v>
       </c>
     </row>
     <row r="33" spans="1:16">
       <c r="A33" t="s">
+        <v>94</v>
+      </c>
+      <c r="B33" t="s">
         <v>95</v>
-      </c>
-[...1 lines deleted...]
-        <v>96</v>
       </c>
       <c r="C33" s="1">
         <v>8881.0</v>
       </c>
       <c r="D33" s="1">
-        <v>85.88</v>
+        <v>90.31</v>
       </c>
       <c r="E33" s="1">
         <v>64.062438914537</v>
       </c>
       <c r="F33" t="s">
         <v>7</v>
       </c>
       <c r="G33">
         <v>1.0</v>
       </c>
       <c r="H33" s="1">
         <v>568938.52</v>
       </c>
       <c r="I33" s="1">
-        <v>193761.76</v>
+        <v>233104.59</v>
       </c>
       <c r="J33" s="1">
-        <v>34.056713192842</v>
+        <v>40.971841737838</v>
       </c>
       <c r="K33">
         <v>0.0</v>
       </c>
       <c r="L33">
         <v>0.0</v>
       </c>
       <c r="M33" s="1">
-        <v>762700.28</v>
+        <v>802043.11</v>
       </c>
       <c r="N33" s="1">
-        <v>762700.28</v>
+        <v>802043.11</v>
       </c>
       <c r="O33" s="1">
-        <v>0.89</v>
+        <v>0.94</v>
       </c>
       <c r="P33">
         <v>1</v>
       </c>
     </row>
     <row r="34" spans="1:16">
       <c r="A34" t="s">
+        <v>96</v>
+      </c>
+      <c r="B34" t="s">
         <v>97</v>
       </c>
-      <c r="B34" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C34" s="1">
-        <v>67620.0</v>
+        <v>72193.0</v>
       </c>
       <c r="D34" s="1">
-        <v>6.46</v>
+        <v>7.015</v>
       </c>
       <c r="E34" s="1">
-        <v>7.6165233658681</v>
+        <v>7.357602260607</v>
       </c>
       <c r="F34" t="s">
-        <v>69</v>
+        <v>72</v>
       </c>
       <c r="G34">
-        <v>0.86</v>
+        <v>0.87</v>
       </c>
       <c r="H34" s="1">
-        <v>594448.12</v>
+        <v>612274.31</v>
       </c>
       <c r="I34" s="1">
-        <v>-88729.32</v>
+        <v>-28022.31</v>
       </c>
       <c r="J34" s="1">
-        <v>-14.926335371369</v>
+        <v>-4.5767574340985</v>
       </c>
       <c r="K34">
         <v>0.0</v>
       </c>
       <c r="L34">
         <v>0.0</v>
       </c>
       <c r="M34" s="1">
-        <v>505718.8</v>
+        <v>584252.0</v>
       </c>
       <c r="N34" s="1">
-        <v>505718.8</v>
+        <v>584252.0</v>
       </c>
       <c r="O34" s="1">
-        <v>0.59</v>
+        <v>0.69</v>
       </c>
       <c r="P34">
         <v>1</v>
       </c>
     </row>
     <row r="35" spans="1:16">
       <c r="A35" t="s">
+        <v>98</v>
+      </c>
+      <c r="B35" t="s">
         <v>99</v>
       </c>
-      <c r="B35" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C35" s="1">
-        <v>38209.0</v>
+        <v>35376.0</v>
       </c>
       <c r="D35" s="1">
-        <v>102.0</v>
+        <v>98.75</v>
       </c>
       <c r="E35" s="1">
-        <v>88.479431024104</v>
+        <v>88.479430970149</v>
       </c>
       <c r="F35" t="s">
-        <v>66</v>
+        <v>69</v>
       </c>
       <c r="G35">
-        <v>10.7</v>
+        <v>10.79</v>
       </c>
       <c r="H35" s="1">
-        <v>306811.64</v>
+        <v>284063.14</v>
       </c>
       <c r="I35" s="1">
-        <v>57457.84</v>
+        <v>39787.73</v>
       </c>
       <c r="J35" s="1">
-        <v>18.727398999595</v>
+        <v>14.006650070826</v>
       </c>
       <c r="K35">
         <v>0.0</v>
       </c>
       <c r="L35">
         <v>0.0</v>
       </c>
       <c r="M35" s="1">
-        <v>364269.48</v>
+        <v>323850.87</v>
       </c>
       <c r="N35" s="1">
-        <v>364269.48</v>
+        <v>323850.87</v>
       </c>
       <c r="O35" s="1">
-        <v>0.43</v>
+        <v>0.38</v>
       </c>
       <c r="P35">
         <v>1</v>
       </c>
     </row>
     <row r="36" spans="1:16">
       <c r="A36" t="s">
+        <v>100</v>
+      </c>
+      <c r="B36" t="s">
         <v>101</v>
       </c>
-      <c r="B36" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C36" s="1">
-        <v>18101.0</v>
+        <v>17410.0</v>
       </c>
       <c r="D36" s="1">
-        <v>23.04</v>
+        <v>24.25</v>
       </c>
       <c r="E36" s="1">
-        <v>24.852813656704</v>
+        <v>24.852813900057</v>
       </c>
       <c r="F36" t="s">
-        <v>69</v>
+        <v>72</v>
       </c>
       <c r="G36">
-        <v>0.86</v>
+        <v>0.87</v>
       </c>
       <c r="H36" s="1">
-        <v>522067.63</v>
+        <v>502137.86</v>
       </c>
       <c r="I36" s="1">
-        <v>-39246.29</v>
+        <v>-15071.7</v>
       </c>
       <c r="J36" s="1">
-        <v>-7.5174724010374</v>
+        <v>-3.0015063990594</v>
       </c>
       <c r="K36">
         <v>0.0</v>
       </c>
       <c r="L36">
         <v>0.0</v>
       </c>
       <c r="M36" s="1">
-        <v>482821.34</v>
+        <v>487066.16</v>
       </c>
       <c r="N36" s="1">
-        <v>482821.34</v>
+        <v>487066.16</v>
       </c>
       <c r="O36" s="1">
         <v>0.57</v>
       </c>
       <c r="P36">
         <v>1</v>
       </c>
     </row>
     <row r="37" spans="1:16">
       <c r="A37" t="s">
+        <v>102</v>
+      </c>
+      <c r="B37" t="s">
         <v>103</v>
       </c>
-      <c r="B37" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C37" s="1">
-        <v>16387.0</v>
+        <v>7500.0</v>
       </c>
       <c r="D37" s="1">
-        <v>27.7</v>
+        <v>25.59</v>
       </c>
       <c r="E37" s="1">
-        <v>25.199186550314</v>
+        <v>25.199186666667</v>
       </c>
       <c r="F37" t="s">
         <v>7</v>
       </c>
       <c r="G37">
         <v>1.0</v>
       </c>
       <c r="H37" s="1">
-        <v>412939.07</v>
+        <v>188993.9</v>
       </c>
       <c r="I37" s="1">
-        <v>40980.83</v>
+        <v>2931.1</v>
       </c>
       <c r="J37" s="1">
-        <v>9.9241832457268</v>
+        <v>1.55089661624</v>
       </c>
       <c r="K37">
         <v>0.0</v>
       </c>
       <c r="L37">
         <v>0.0</v>
       </c>
       <c r="M37" s="1">
-        <v>453919.9</v>
+        <v>191925.0</v>
       </c>
       <c r="N37" s="1">
-        <v>453919.9</v>
+        <v>191925.0</v>
       </c>
       <c r="O37" s="1">
-        <v>0.53</v>
+        <v>0.23</v>
       </c>
       <c r="P37">
         <v>1</v>
       </c>
     </row>
     <row r="38" spans="1:16">
       <c r="A38" t="s">
+        <v>104</v>
+      </c>
+      <c r="B38" t="s">
         <v>105</v>
       </c>
-      <c r="B38" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C38" s="1">
-        <v>2718.0</v>
+        <v>3419.0</v>
       </c>
       <c r="D38" s="1">
-        <v>105.05</v>
+        <v>100.65</v>
       </c>
       <c r="E38" s="1">
-        <v>144.24165194996</v>
+        <v>134.56782100029</v>
       </c>
       <c r="F38" t="s">
         <v>7</v>
       </c>
       <c r="G38">
         <v>1.0</v>
       </c>
       <c r="H38" s="1">
-        <v>392048.81</v>
+        <v>460087.38</v>
       </c>
       <c r="I38" s="1">
-        <v>-106522.91</v>
+        <v>-115965.03</v>
       </c>
       <c r="J38" s="1">
-        <v>-27.170828550659</v>
+        <v>-25.205001276062</v>
       </c>
       <c r="K38">
         <v>0.0</v>
       </c>
       <c r="L38">
         <v>0.0</v>
       </c>
       <c r="M38" s="1">
-        <v>285525.9</v>
+        <v>344122.35</v>
       </c>
       <c r="N38" s="1">
-        <v>285525.9</v>
+        <v>344122.35</v>
       </c>
       <c r="O38" s="1">
-        <v>0.33</v>
+        <v>0.4</v>
       </c>
       <c r="P38">
         <v>1</v>
       </c>
     </row>
     <row r="39" spans="1:16">
       <c r="A39" t="s">
+        <v>106</v>
+      </c>
+      <c r="B39" t="s">
         <v>107</v>
       </c>
-      <c r="B39" t="s">
+      <c r="C39" s="1">
+        <v>11847.0</v>
+      </c>
+      <c r="D39" s="1">
+        <v>28.7</v>
+      </c>
+      <c r="E39" s="1">
+        <v>22.690362116992</v>
+      </c>
+      <c r="F39" t="s">
+        <v>7</v>
+      </c>
+      <c r="G39">
+        <v>1.0</v>
+      </c>
+      <c r="H39" s="1">
+        <v>268812.72</v>
+      </c>
+      <c r="I39" s="1">
+        <v>71196.18</v>
+      </c>
+      <c r="J39" s="1">
+        <v>26.485420779195</v>
+      </c>
+      <c r="K39">
+        <v>0.54</v>
+      </c>
+      <c r="L39" t="s">
         <v>108</v>
       </c>
-      <c r="C39" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M39" s="1">
-        <v>434582.5</v>
+        <v>340008.9</v>
       </c>
       <c r="N39" s="1">
-        <v>440955.97</v>
+        <v>346382.37</v>
       </c>
       <c r="O39" s="1">
-        <v>0.52</v>
+        <v>0.41</v>
       </c>
       <c r="P39">
         <v>1</v>
       </c>
     </row>
     <row r="40" spans="1:16">
       <c r="A40" t="s">
+        <v>109</v>
+      </c>
+      <c r="B40" t="s">
         <v>110</v>
       </c>
-      <c r="B40" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C40" s="1">
-        <v>872487.0</v>
+        <v>738619.0</v>
       </c>
       <c r="D40" s="1">
-        <v>0.872</v>
+        <v>0.8575</v>
       </c>
       <c r="E40" s="1">
-        <v>0.72294615277935</v>
+        <v>0.72294614679557</v>
       </c>
       <c r="F40" t="s">
-        <v>69</v>
+        <v>72</v>
       </c>
       <c r="G40">
+        <v>0.87</v>
+      </c>
+      <c r="H40" s="1">
+        <v>616894.2</v>
+      </c>
+      <c r="I40" s="1">
+        <v>113793.91</v>
+      </c>
+      <c r="J40" s="1">
+        <v>18.446260314978</v>
+      </c>
+      <c r="K40">
+        <v>0.0</v>
+      </c>
+      <c r="L40">
+        <v>0.0</v>
+      </c>
+      <c r="M40" s="1">
+        <v>730688.11</v>
+      </c>
+      <c r="N40" s="1">
+        <v>730688.11</v>
+      </c>
+      <c r="O40" s="1">
         <v>0.86</v>
-      </c>
-[...22 lines deleted...]
-        <v>1.03</v>
       </c>
       <c r="P40">
         <v>1</v>
       </c>
     </row>
     <row r="41" spans="1:16">
       <c r="A41" t="s">
+        <v>111</v>
+      </c>
+      <c r="B41" t="s">
         <v>112</v>
       </c>
-      <c r="B41" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C41" s="1">
-        <v>4075.0</v>
+        <v>5990.0</v>
       </c>
       <c r="D41" s="1">
-        <v>456.9</v>
+        <v>34.47</v>
       </c>
       <c r="E41" s="1">
-        <v>687.66774723926</v>
+        <v>31.569562604341</v>
       </c>
       <c r="F41" t="s">
-        <v>114</v>
+        <v>7</v>
       </c>
       <c r="G41">
-        <v>7.47</v>
+        <v>1.0</v>
       </c>
       <c r="H41" s="1">
-        <v>375745.87</v>
+        <v>189101.68</v>
       </c>
       <c r="I41" s="1">
-        <v>-126577.75</v>
+        <v>17373.62</v>
       </c>
       <c r="J41" s="1">
-        <v>-33.687063546434</v>
+        <v>9.1874487841673</v>
       </c>
       <c r="K41">
-        <v>1.92</v>
-[...2 lines deleted...]
-        <v>115</v>
+        <v>0.0</v>
+      </c>
+      <c r="L41">
+        <v>0.0</v>
       </c>
       <c r="M41" s="1">
-        <v>249168.12</v>
+        <v>206475.3</v>
       </c>
       <c r="N41" s="1">
-        <v>257001.92</v>
+        <v>206475.3</v>
       </c>
       <c r="O41" s="1">
-        <v>0.3</v>
+        <v>0.24</v>
       </c>
       <c r="P41">
         <v>1</v>
       </c>
     </row>
     <row r="42" spans="1:16">
       <c r="A42" t="s">
-        <v>116</v>
+        <v>113</v>
       </c>
       <c r="B42" t="s">
-        <v>117</v>
+        <v>114</v>
       </c>
       <c r="C42" s="1">
-        <v>6829.0</v>
+        <v>8463.0</v>
       </c>
       <c r="D42" s="1">
-        <v>71.16</v>
+        <v>78.02</v>
       </c>
       <c r="E42" s="1">
-        <v>75.66930004393</v>
+        <v>75.921323407775</v>
       </c>
       <c r="F42" t="s">
         <v>7</v>
       </c>
       <c r="G42">
         <v>1.0</v>
       </c>
       <c r="H42" s="1">
-        <v>516745.65</v>
+        <v>642522.16</v>
       </c>
       <c r="I42" s="1">
-        <v>-30794.01</v>
+        <v>17761.1</v>
       </c>
       <c r="J42" s="1">
-        <v>-5.9592199760172</v>
+        <v>2.764278200148</v>
       </c>
       <c r="K42">
         <v>0.0</v>
       </c>
       <c r="L42">
         <v>0.0</v>
       </c>
       <c r="M42" s="1">
-        <v>485951.64</v>
+        <v>660283.26</v>
       </c>
       <c r="N42" s="1">
-        <v>485951.64</v>
+        <v>660283.26</v>
       </c>
       <c r="O42" s="1">
-        <v>0.57</v>
+        <v>0.78</v>
       </c>
       <c r="P42">
         <v>1</v>
       </c>
     </row>
     <row r="43" spans="1:16">
       <c r="A43" t="s">
-        <v>118</v>
+        <v>115</v>
       </c>
       <c r="B43" t="s">
-        <v>119</v>
+        <v>116</v>
       </c>
       <c r="C43" s="1">
         <v>25835.0</v>
       </c>
       <c r="D43" s="1">
-        <v>22.67</v>
+        <v>29.79</v>
       </c>
       <c r="E43" s="1">
-        <v>13.506966518289</v>
+        <v>18.010864331334</v>
       </c>
       <c r="F43" t="s">
-        <v>69</v>
+        <v>117</v>
       </c>
       <c r="G43">
-        <v>0.86</v>
+        <v>1.17</v>
       </c>
       <c r="H43" s="1">
         <v>405329.66</v>
       </c>
       <c r="I43" s="1">
-        <v>272719.84</v>
+        <v>251851.32</v>
       </c>
       <c r="J43" s="1">
-        <v>67.28346501956</v>
+        <v>62.134934808373</v>
       </c>
       <c r="K43">
         <v>0.0</v>
       </c>
       <c r="L43">
         <v>0.0</v>
       </c>
       <c r="M43" s="1">
-        <v>678049.5</v>
+        <v>657180.98</v>
       </c>
       <c r="N43" s="1">
-        <v>678049.5</v>
+        <v>657180.98</v>
       </c>
       <c r="O43" s="1">
-        <v>0.79</v>
+        <v>0.77</v>
       </c>
       <c r="P43">
         <v>1</v>
       </c>
     </row>
     <row r="44" spans="1:16">
       <c r="A44" t="s">
-        <v>120</v>
+        <v>118</v>
       </c>
       <c r="B44" t="s">
-        <v>121</v>
+        <v>119</v>
       </c>
       <c r="C44" s="1">
-        <v>51915.0</v>
+        <v>50144.0</v>
       </c>
       <c r="D44" s="1">
-        <v>12.42</v>
+        <v>12.01</v>
       </c>
       <c r="E44" s="1">
-        <v>12.512910719445</v>
+        <v>12.512910816847</v>
       </c>
       <c r="F44" t="s">
-        <v>69</v>
+        <v>72</v>
       </c>
       <c r="G44">
-        <v>0.86</v>
+        <v>0.87</v>
       </c>
       <c r="H44" s="1">
-        <v>750765.74</v>
+        <v>725154.53</v>
       </c>
       <c r="I44" s="1">
-        <v>-4289.71</v>
+        <v>-30387.14</v>
       </c>
       <c r="J44" s="1">
-        <v>-0.57137796405041</v>
+        <v>-4.1904364853102</v>
       </c>
       <c r="K44">
         <v>0.0</v>
       </c>
       <c r="L44">
         <v>0.0</v>
       </c>
       <c r="M44" s="1">
-        <v>746476.03</v>
+        <v>694767.39</v>
       </c>
       <c r="N44" s="1">
-        <v>746476.03</v>
+        <v>694767.39</v>
       </c>
       <c r="O44" s="1">
-        <v>0.88</v>
+        <v>0.82</v>
       </c>
       <c r="P44">
         <v>1</v>
       </c>
     </row>
     <row r="45" spans="1:16">
       <c r="A45" t="s">
-        <v>122</v>
+        <v>120</v>
       </c>
       <c r="B45" t="s">
-        <v>123</v>
+        <v>121</v>
       </c>
       <c r="C45" s="1">
-        <v>10680.0</v>
+        <v>5640.0</v>
       </c>
       <c r="D45" s="1">
-        <v>73.12</v>
+        <v>68.1</v>
       </c>
       <c r="E45" s="1">
-        <v>58.270883895131</v>
+        <v>62.951216312057</v>
       </c>
       <c r="F45" t="s">
         <v>7</v>
       </c>
       <c r="G45">
         <v>1.0</v>
       </c>
       <c r="H45" s="1">
-        <v>622333.04</v>
+        <v>355044.86</v>
       </c>
       <c r="I45" s="1">
-        <v>158588.56</v>
+        <v>29039.14</v>
       </c>
       <c r="J45" s="1">
-        <v>25.482908636829</v>
+        <v>8.1790058867491</v>
       </c>
       <c r="K45">
         <v>0.0</v>
       </c>
       <c r="L45">
         <v>0.0</v>
       </c>
       <c r="M45" s="1">
-        <v>780921.6</v>
+        <v>384084.0</v>
       </c>
       <c r="N45" s="1">
-        <v>780921.6</v>
+        <v>384084.0</v>
       </c>
       <c r="O45" s="1">
-        <v>0.92</v>
+        <v>0.45</v>
       </c>
       <c r="P45">
         <v>1</v>
       </c>
     </row>
     <row r="46" spans="1:16">
       <c r="A46" t="s">
-        <v>122</v>
+        <v>120</v>
       </c>
       <c r="B46" t="s">
-        <v>123</v>
+        <v>121</v>
       </c>
       <c r="C46" s="1">
-        <v>5640.0</v>
+        <v>10680.0</v>
       </c>
       <c r="D46" s="1">
-        <v>73.12</v>
+        <v>68.1</v>
       </c>
       <c r="E46" s="1">
-        <v>62.951216312057</v>
+        <v>58.270883895131</v>
       </c>
       <c r="F46" t="s">
         <v>7</v>
       </c>
       <c r="G46">
         <v>1.0</v>
       </c>
       <c r="H46" s="1">
-        <v>355044.86</v>
+        <v>622333.04</v>
       </c>
       <c r="I46" s="1">
-        <v>57351.94</v>
+        <v>104974.96</v>
       </c>
       <c r="J46" s="1">
-        <v>16.15343480821</v>
+        <v>16.867971528556</v>
       </c>
       <c r="K46">
         <v>0.0</v>
       </c>
       <c r="L46">
         <v>0.0</v>
       </c>
       <c r="M46" s="1">
-        <v>412396.8</v>
+        <v>727308.0</v>
       </c>
       <c r="N46" s="1">
-        <v>412396.8</v>
+        <v>727308.0</v>
       </c>
       <c r="O46" s="1">
-        <v>0.48</v>
+        <v>0.86</v>
       </c>
       <c r="P46">
         <v>1</v>
       </c>
     </row>
     <row r="47" spans="1:16">
       <c r="A47" t="s">
+        <v>122</v>
+      </c>
+      <c r="B47" t="s">
+        <v>123</v>
+      </c>
+      <c r="C47" s="1">
+        <v>975.0</v>
+      </c>
+      <c r="D47" s="1">
+        <v>265.2</v>
+      </c>
+      <c r="E47" s="1">
+        <v>151.16260512821</v>
+      </c>
+      <c r="F47" t="s">
+        <v>7</v>
+      </c>
+      <c r="G47">
+        <v>1.0</v>
+      </c>
+      <c r="H47" s="1">
+        <v>147383.54</v>
+      </c>
+      <c r="I47" s="1">
+        <v>111186.46</v>
+      </c>
+      <c r="J47" s="1">
+        <v>75.440215372761</v>
+      </c>
+      <c r="K47">
+        <v>2.2</v>
+      </c>
+      <c r="L47" t="s">
         <v>124</v>
       </c>
-      <c r="B47" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M47" s="1">
-        <v>116809.5</v>
+        <v>258570.0</v>
       </c>
       <c r="N47" s="1">
-        <v>116809.5</v>
+        <v>260718.76</v>
       </c>
       <c r="O47" s="1">
-        <v>0.14</v>
+        <v>0.31</v>
       </c>
       <c r="P47">
         <v>1</v>
       </c>
     </row>
     <row r="48" spans="1:16">
       <c r="A48" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="B48" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="C48" s="1">
-        <v>8218.0</v>
+        <v>5591.0</v>
       </c>
       <c r="D48" s="1">
-        <v>18.11</v>
+        <v>47.94</v>
       </c>
       <c r="E48" s="1">
-        <v>37.134378194208</v>
+        <v>47.572269719192</v>
       </c>
       <c r="F48" t="s">
         <v>7</v>
       </c>
       <c r="G48">
         <v>1.0</v>
       </c>
       <c r="H48" s="1">
-        <v>305170.32</v>
+        <v>265976.56</v>
       </c>
       <c r="I48" s="1">
-        <v>-156342.34</v>
+        <v>2055.98</v>
       </c>
       <c r="J48" s="1">
-        <v>-51.231174774795</v>
+        <v>0.7729929283994</v>
       </c>
       <c r="K48">
         <v>0.0</v>
       </c>
       <c r="L48">
         <v>0.0</v>
       </c>
       <c r="M48" s="1">
-        <v>148827.98</v>
+        <v>268032.54</v>
       </c>
       <c r="N48" s="1">
-        <v>148827.98</v>
+        <v>268032.54</v>
       </c>
       <c r="O48" s="1">
-        <v>0.17</v>
+        <v>0.32</v>
       </c>
       <c r="P48">
         <v>1</v>
       </c>
     </row>
     <row r="49" spans="1:16">
       <c r="A49" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="B49" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="C49" s="1">
-        <v>975.0</v>
+        <v>17000.0</v>
       </c>
       <c r="D49" s="1">
-        <v>251.0</v>
+        <v>27.53</v>
       </c>
       <c r="E49" s="1">
-        <v>151.16260512821</v>
+        <v>27.498881176471</v>
       </c>
       <c r="F49" t="s">
         <v>7</v>
       </c>
       <c r="G49">
         <v>1.0</v>
       </c>
       <c r="H49" s="1">
-        <v>147383.54</v>
+        <v>467480.98</v>
       </c>
       <c r="I49" s="1">
-        <v>97341.46</v>
+        <v>529.02</v>
       </c>
       <c r="J49" s="1">
-        <v>66.04635768689</v>
+        <v>0.11316396230709</v>
       </c>
       <c r="K49">
-        <v>2.2</v>
-[...2 lines deleted...]
-        <v>128</v>
+        <v>0.0</v>
+      </c>
+      <c r="L49">
+        <v>0.0</v>
       </c>
       <c r="M49" s="1">
-        <v>244725.0</v>
+        <v>468010.0</v>
       </c>
       <c r="N49" s="1">
-        <v>246873.76</v>
+        <v>468010.0</v>
       </c>
       <c r="O49" s="1">
-        <v>0.29</v>
+        <v>0.55</v>
       </c>
       <c r="P49">
         <v>1</v>
       </c>
     </row>
     <row r="50" spans="1:16">
       <c r="A50" t="s">
         <v>129</v>
       </c>
       <c r="B50" t="s">
         <v>130</v>
       </c>
       <c r="C50" s="1">
-        <v>5591.0</v>
+        <v>120473.0</v>
       </c>
       <c r="D50" s="1">
-        <v>44.66</v>
+        <v>6.58</v>
       </c>
       <c r="E50" s="1">
-        <v>47.572269719192</v>
+        <v>6.7631364704125</v>
       </c>
       <c r="F50" t="s">
-        <v>7</v>
+        <v>72</v>
       </c>
       <c r="G50">
-        <v>1.0</v>
+        <v>0.87</v>
       </c>
       <c r="H50" s="1">
-        <v>265976.56</v>
+        <v>955667.16</v>
       </c>
       <c r="I50" s="1">
-        <v>-16282.5</v>
+        <v>-41147.47</v>
       </c>
       <c r="J50" s="1">
-        <v>-6.1217800546033</v>
+        <v>-4.3056277041057</v>
       </c>
       <c r="K50">
         <v>0.0</v>
       </c>
       <c r="L50">
         <v>0.0</v>
       </c>
       <c r="M50" s="1">
-        <v>249694.06</v>
+        <v>914519.69</v>
       </c>
       <c r="N50" s="1">
-        <v>249694.06</v>
+        <v>914519.69</v>
       </c>
       <c r="O50" s="1">
-        <v>0.29</v>
+        <v>1.08</v>
       </c>
       <c r="P50">
         <v>1</v>
       </c>
     </row>
     <row r="51" spans="1:16">
       <c r="A51" t="s">
         <v>131</v>
       </c>
       <c r="B51" t="s">
         <v>132</v>
       </c>
       <c r="C51" s="1">
-        <v>18821.0</v>
+        <v>7352.0</v>
       </c>
       <c r="D51" s="1">
-        <v>33.45</v>
+        <v>64.64</v>
       </c>
       <c r="E51" s="1">
-        <v>27.498881037139</v>
+        <v>100.34154379761</v>
       </c>
       <c r="F51" t="s">
         <v>7</v>
       </c>
       <c r="G51">
         <v>1.0</v>
       </c>
       <c r="H51" s="1">
-        <v>517556.44</v>
+        <v>737711.03</v>
       </c>
       <c r="I51" s="1">
-        <v>112006.01</v>
+        <v>-262477.75</v>
       </c>
       <c r="J51" s="1">
-        <v>21.6413131677</v>
+        <v>-35.580022437783</v>
       </c>
       <c r="K51">
         <v>0.0</v>
       </c>
       <c r="L51">
         <v>0.0</v>
       </c>
       <c r="M51" s="1">
-        <v>629562.45</v>
+        <v>475233.28</v>
       </c>
       <c r="N51" s="1">
-        <v>629562.45</v>
+        <v>475233.28</v>
       </c>
       <c r="O51" s="1">
-        <v>0.74</v>
+        <v>0.56</v>
       </c>
       <c r="P51">
         <v>1</v>
       </c>
     </row>
     <row r="52" spans="1:16">
       <c r="A52" t="s">
         <v>133</v>
       </c>
       <c r="B52" t="s">
         <v>134</v>
       </c>
       <c r="C52" s="1">
-        <v>124618.0</v>
+        <v>25673.0</v>
       </c>
       <c r="D52" s="1">
-        <v>5.8</v>
+        <v>13.21</v>
       </c>
       <c r="E52" s="1">
-        <v>6.7631364650372</v>
+        <v>9.4812211272543</v>
       </c>
       <c r="F52" t="s">
-        <v>69</v>
+        <v>7</v>
       </c>
       <c r="G52">
-        <v>0.86</v>
+        <v>1.0</v>
       </c>
       <c r="H52" s="1">
-        <v>988547.89</v>
+        <v>243411.39</v>
       </c>
       <c r="I52" s="1">
-        <v>-151770.03</v>
+        <v>95728.94</v>
       </c>
       <c r="J52" s="1">
-        <v>-15.352825243499</v>
+        <v>39.328044591504</v>
       </c>
       <c r="K52">
         <v>0.0</v>
       </c>
       <c r="L52">
         <v>0.0</v>
       </c>
       <c r="M52" s="1">
-        <v>836777.86</v>
+        <v>339140.33</v>
       </c>
       <c r="N52" s="1">
-        <v>836777.86</v>
+        <v>339140.33</v>
       </c>
       <c r="O52" s="1">
-        <v>0.98</v>
+        <v>0.4</v>
       </c>
       <c r="P52">
         <v>1</v>
       </c>
     </row>
     <row r="53" spans="1:16">
       <c r="A53" t="s">
         <v>135</v>
       </c>
       <c r="B53" t="s">
         <v>136</v>
       </c>
       <c r="C53" s="1">
-        <v>7352.0</v>
+        <v>85000.0</v>
       </c>
       <c r="D53" s="1">
-        <v>59.62</v>
+        <v>9.884</v>
       </c>
       <c r="E53" s="1">
-        <v>100.34154379761</v>
+        <v>6.0786824705882</v>
       </c>
       <c r="F53" t="s">
         <v>7</v>
       </c>
       <c r="G53">
         <v>1.0</v>
       </c>
       <c r="H53" s="1">
-        <v>737711.03</v>
+        <v>516688.01</v>
       </c>
       <c r="I53" s="1">
-        <v>-299384.79</v>
+        <v>323451.99</v>
       </c>
       <c r="J53" s="1">
-        <v>-40.582935299205</v>
+        <v>62.601024939596</v>
       </c>
       <c r="K53">
         <v>0.0</v>
       </c>
       <c r="L53">
         <v>0.0</v>
       </c>
       <c r="M53" s="1">
-        <v>438326.24</v>
+        <v>840140.0</v>
       </c>
       <c r="N53" s="1">
-        <v>438326.24</v>
+        <v>840140.0</v>
       </c>
       <c r="O53" s="1">
-        <v>0.51</v>
+        <v>0.99</v>
       </c>
       <c r="P53">
         <v>1</v>
       </c>
     </row>
     <row r="54" spans="1:16">
       <c r="A54" t="s">
         <v>137</v>
       </c>
       <c r="B54" t="s">
         <v>138</v>
       </c>
       <c r="C54" s="1">
-        <v>33900.0</v>
+        <v>17534.0</v>
       </c>
       <c r="D54" s="1">
-        <v>12.1</v>
+        <v>28.68</v>
       </c>
       <c r="E54" s="1">
-        <v>9.481221238938</v>
+        <v>22.98188604996</v>
       </c>
       <c r="F54" t="s">
         <v>7</v>
       </c>
       <c r="G54">
         <v>1.0</v>
       </c>
       <c r="H54" s="1">
-        <v>321413.4</v>
+        <v>402964.39</v>
       </c>
       <c r="I54" s="1">
-        <v>88776.6</v>
+        <v>99910.73</v>
       </c>
       <c r="J54" s="1">
-        <v>27.620690363252</v>
+        <v>24.793935265595</v>
       </c>
       <c r="K54">
         <v>0.0</v>
       </c>
       <c r="L54">
         <v>0.0</v>
       </c>
       <c r="M54" s="1">
-        <v>410190.0</v>
+        <v>502875.12</v>
       </c>
       <c r="N54" s="1">
-        <v>410190.0</v>
+        <v>502875.12</v>
       </c>
       <c r="O54" s="1">
-        <v>0.48</v>
+        <v>0.59</v>
       </c>
       <c r="P54">
         <v>1</v>
       </c>
     </row>
     <row r="55" spans="1:16">
       <c r="A55" t="s">
         <v>139</v>
       </c>
       <c r="B55" t="s">
         <v>140</v>
       </c>
       <c r="C55" s="1">
-        <v>90544.0</v>
+        <v>21300.0</v>
       </c>
       <c r="D55" s="1">
-        <v>9.916</v>
+        <v>253.1</v>
       </c>
       <c r="E55" s="1">
-        <v>6.0786825189963</v>
+        <v>227.21371126761</v>
       </c>
       <c r="F55" t="s">
-        <v>7</v>
+        <v>69</v>
       </c>
       <c r="G55">
-        <v>1.0</v>
+        <v>10.79</v>
       </c>
       <c r="H55" s="1">
-        <v>550388.23</v>
+        <v>448238.53</v>
       </c>
       <c r="I55" s="1">
-        <v>347446.07</v>
+        <v>51532.39</v>
       </c>
       <c r="J55" s="1">
-        <v>63.127452780013</v>
+        <v>11.496644431705</v>
       </c>
       <c r="K55">
         <v>0.0</v>
       </c>
       <c r="L55">
         <v>0.0</v>
       </c>
       <c r="M55" s="1">
-        <v>897834.3</v>
+        <v>499770.92</v>
       </c>
       <c r="N55" s="1">
-        <v>897834.3</v>
+        <v>499770.92</v>
       </c>
       <c r="O55" s="1">
-        <v>1.05</v>
+        <v>0.59</v>
       </c>
       <c r="P55">
         <v>1</v>
       </c>
     </row>
     <row r="56" spans="1:16">
       <c r="A56" t="s">
         <v>141</v>
       </c>
       <c r="B56" t="s">
         <v>142</v>
       </c>
       <c r="C56" s="1">
-        <v>17534.0</v>
+        <v>3877.0</v>
       </c>
       <c r="D56" s="1">
-        <v>28.21</v>
+        <v>100.0</v>
       </c>
       <c r="E56" s="1">
-        <v>22.98188604996</v>
+        <v>104.64825122517</v>
       </c>
       <c r="F56" t="s">
         <v>7</v>
       </c>
       <c r="G56">
         <v>1.0</v>
       </c>
       <c r="H56" s="1">
-        <v>402964.39</v>
+        <v>405721.27</v>
       </c>
       <c r="I56" s="1">
-        <v>91669.75</v>
+        <v>-18021.27</v>
       </c>
       <c r="J56" s="1">
-        <v>22.748846368286</v>
+        <v>-4.4417858595385</v>
       </c>
       <c r="K56">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>0.64</v>
+      </c>
+      <c r="L56" t="s">
+        <v>143</v>
       </c>
       <c r="M56" s="1">
-        <v>494634.14</v>
+        <v>387700.0</v>
       </c>
       <c r="N56" s="1">
-        <v>494634.14</v>
+        <v>390171.59</v>
       </c>
       <c r="O56" s="1">
-        <v>0.58</v>
+        <v>0.46</v>
       </c>
       <c r="P56">
         <v>1</v>
       </c>
     </row>
     <row r="57" spans="1:16">
       <c r="A57" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="B57" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="C57" s="1">
-        <v>3877.0</v>
+        <v>1897.0</v>
       </c>
       <c r="D57" s="1">
-        <v>92.55</v>
+        <v>191.8</v>
       </c>
       <c r="E57" s="1">
-        <v>104.64825122517</v>
+        <v>173.45021613073</v>
       </c>
       <c r="F57" t="s">
         <v>7</v>
       </c>
       <c r="G57">
         <v>1.0</v>
       </c>
       <c r="H57" s="1">
-        <v>405721.27</v>
+        <v>329035.06</v>
       </c>
       <c r="I57" s="1">
-        <v>-46904.92</v>
+        <v>34809.54</v>
       </c>
       <c r="J57" s="1">
-        <v>-11.560872813003</v>
+        <v>10.579279910171</v>
       </c>
       <c r="K57">
         <v>0.0</v>
       </c>
       <c r="L57">
         <v>0.0</v>
       </c>
       <c r="M57" s="1">
-        <v>358816.35</v>
+        <v>363844.6</v>
       </c>
       <c r="N57" s="1">
-        <v>358816.35</v>
+        <v>363844.6</v>
       </c>
       <c r="O57" s="1">
-        <v>0.42</v>
+        <v>0.43</v>
       </c>
       <c r="P57">
         <v>1</v>
       </c>
     </row>
     <row r="58" spans="1:16">
       <c r="A58" t="s">
+        <v>144</v>
+      </c>
+      <c r="B58" t="s">
         <v>145</v>
       </c>
-      <c r="B58" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C58" s="1">
-        <v>1897.0</v>
+        <v>2200.0</v>
       </c>
       <c r="D58" s="1">
-        <v>203.0</v>
+        <v>191.8</v>
       </c>
       <c r="E58" s="1">
-        <v>173.45021613073</v>
+        <v>170.72784090909</v>
       </c>
       <c r="F58" t="s">
         <v>7</v>
       </c>
       <c r="G58">
         <v>1.0</v>
       </c>
       <c r="H58" s="1">
-        <v>329035.06</v>
+        <v>375601.25</v>
       </c>
       <c r="I58" s="1">
-        <v>56055.94</v>
+        <v>46358.75</v>
       </c>
       <c r="J58" s="1">
-        <v>17.036464138502</v>
+        <v>12.342544120926</v>
       </c>
       <c r="K58">
         <v>0.0</v>
       </c>
       <c r="L58">
         <v>0.0</v>
       </c>
       <c r="M58" s="1">
-        <v>385091.0</v>
+        <v>421960.0</v>
       </c>
       <c r="N58" s="1">
-        <v>385091.0</v>
+        <v>421960.0</v>
       </c>
       <c r="O58" s="1">
-        <v>0.45</v>
+        <v>0.5</v>
       </c>
       <c r="P58">
         <v>1</v>
       </c>
     </row>
     <row r="59" spans="1:16">
       <c r="A59" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="B59" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="C59" s="1">
-        <v>3030.0</v>
+        <v>5097.0</v>
       </c>
       <c r="D59" s="1">
-        <v>203.0</v>
+        <v>145.5</v>
       </c>
       <c r="E59" s="1">
-        <v>170.72784158416</v>
+        <v>81.651702962527</v>
       </c>
       <c r="F59" t="s">
         <v>7</v>
       </c>
       <c r="G59">
         <v>1.0</v>
       </c>
       <c r="H59" s="1">
-        <v>517305.36</v>
+        <v>416178.73</v>
       </c>
       <c r="I59" s="1">
-        <v>97784.64</v>
+        <v>325434.77</v>
       </c>
       <c r="J59" s="1">
-        <v>18.902692212584</v>
+        <v>78.195915971006</v>
       </c>
       <c r="K59">
         <v>0.0</v>
       </c>
       <c r="L59">
         <v>0.0</v>
       </c>
       <c r="M59" s="1">
-        <v>615090.0</v>
+        <v>741613.5</v>
       </c>
       <c r="N59" s="1">
-        <v>615090.0</v>
+        <v>741613.5</v>
       </c>
       <c r="O59" s="1">
-        <v>0.72</v>
+        <v>0.87</v>
       </c>
       <c r="P59">
         <v>1</v>
       </c>
     </row>
     <row r="60" spans="1:16">
       <c r="A60" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="B60" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="C60" s="1">
-        <v>5306.0</v>
+        <v>4898.0</v>
       </c>
       <c r="D60" s="1">
-        <v>141.3</v>
+        <v>17.52</v>
       </c>
       <c r="E60" s="1">
-        <v>81.651703731625</v>
+        <v>17.049612086566</v>
       </c>
       <c r="F60" t="s">
         <v>7</v>
       </c>
       <c r="G60">
         <v>1.0</v>
       </c>
       <c r="H60" s="1">
-        <v>433243.94</v>
+        <v>83509.0</v>
       </c>
       <c r="I60" s="1">
-        <v>316493.86</v>
+        <v>2303.96</v>
       </c>
       <c r="J60" s="1">
-        <v>73.052114704709</v>
+        <v>2.7589361625693</v>
       </c>
       <c r="K60">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>1.47</v>
+      </c>
+      <c r="L60" t="s">
+        <v>150</v>
       </c>
       <c r="M60" s="1">
-        <v>749737.8</v>
+        <v>85812.96</v>
       </c>
       <c r="N60" s="1">
-        <v>749737.8</v>
+        <v>92991.03</v>
       </c>
       <c r="O60" s="1">
-        <v>0.88</v>
+        <v>0.11</v>
       </c>
       <c r="P60">
         <v>1</v>
       </c>
     </row>
     <row r="61" spans="1:16">
       <c r="A61" t="s">
-        <v>149</v>
+        <v>151</v>
       </c>
       <c r="B61" t="s">
-        <v>150</v>
+        <v>152</v>
       </c>
       <c r="C61" s="1">
-        <v>4939.0</v>
+        <v>14475.0</v>
       </c>
       <c r="D61" s="1">
-        <v>14.79</v>
+        <v>27.795</v>
       </c>
       <c r="E61" s="1">
-        <v>20.810977930755</v>
+        <v>27.220205181347</v>
       </c>
       <c r="F61" t="s">
-        <v>7</v>
+        <v>72</v>
       </c>
       <c r="G61">
-        <v>1.0</v>
+        <v>0.87</v>
       </c>
       <c r="H61" s="1">
-        <v>102785.42</v>
+        <v>448691.76</v>
       </c>
       <c r="I61" s="1">
-        <v>-29737.61</v>
+        <v>15462.88</v>
       </c>
       <c r="J61" s="1">
-        <v>-28.931739540491</v>
+        <v>3.4462143900303</v>
       </c>
       <c r="K61">
-        <v>1.45</v>
-[...2 lines deleted...]
-        <v>151</v>
+        <v>0.0</v>
+      </c>
+      <c r="L61">
+        <v>0.0</v>
       </c>
       <c r="M61" s="1">
-        <v>73047.81</v>
+        <v>464154.64</v>
       </c>
       <c r="N61" s="1">
-        <v>80225.88</v>
+        <v>464154.64</v>
       </c>
       <c r="O61" s="1">
-        <v>0.09</v>
+        <v>0.55</v>
       </c>
       <c r="P61">
         <v>1</v>
       </c>
     </row>
     <row r="62" spans="1:16">
       <c r="A62" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="B62" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="C62" s="1">
-        <v>10895.0</v>
+        <v>17667.0</v>
       </c>
       <c r="D62" s="1">
-        <v>27.74</v>
+        <v>23.6</v>
       </c>
       <c r="E62" s="1">
-        <v>27.392313905461</v>
+        <v>19.0260083772</v>
       </c>
       <c r="F62" t="s">
-        <v>69</v>
+        <v>7</v>
       </c>
       <c r="G62">
-        <v>0.86</v>
+        <v>1.0</v>
       </c>
       <c r="H62" s="1">
-        <v>338561.12</v>
+        <v>336132.49</v>
       </c>
       <c r="I62" s="1">
-        <v>11331.76</v>
+        <v>80808.71</v>
       </c>
       <c r="J62" s="1">
-        <v>3.3470352413768</v>
+        <v>24.040731676965</v>
       </c>
       <c r="K62">
         <v>0.0</v>
       </c>
       <c r="L62">
         <v>0.0</v>
       </c>
       <c r="M62" s="1">
-        <v>349892.88</v>
+        <v>416941.2</v>
       </c>
       <c r="N62" s="1">
-        <v>349892.88</v>
+        <v>416941.2</v>
       </c>
       <c r="O62" s="1">
-        <v>0.41</v>
+        <v>0.49</v>
       </c>
       <c r="P62">
         <v>1</v>
       </c>
     </row>
     <row r="63" spans="1:16">
       <c r="A63" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="B63" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="C63" s="1">
-        <v>22698.0</v>
+        <v>720.0</v>
       </c>
       <c r="D63" s="1">
-        <v>22.15</v>
+        <v>305.85</v>
       </c>
       <c r="E63" s="1">
-        <v>19.026008018328</v>
+        <v>353.76926388889</v>
       </c>
       <c r="F63" t="s">
         <v>7</v>
       </c>
       <c r="G63">
         <v>1.0</v>
       </c>
       <c r="H63" s="1">
-        <v>431852.33</v>
+        <v>254713.87</v>
       </c>
       <c r="I63" s="1">
-        <v>70908.37</v>
+        <v>-34501.87</v>
       </c>
       <c r="J63" s="1">
-        <v>16.419587223253</v>
+        <v>-13.545344036428</v>
       </c>
       <c r="K63">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>3.62</v>
+      </c>
+      <c r="L63" t="s">
+        <v>157</v>
       </c>
       <c r="M63" s="1">
-        <v>502760.7</v>
+        <v>220212.0</v>
       </c>
       <c r="N63" s="1">
-        <v>502760.7</v>
+        <v>222814.8</v>
       </c>
       <c r="O63" s="1">
-        <v>0.59</v>
+        <v>0.26</v>
       </c>
       <c r="P63">
         <v>1</v>
       </c>
     </row>
     <row r="64" spans="1:16">
       <c r="A64" t="s">
+        <v>155</v>
+      </c>
+      <c r="B64" t="s">
         <v>156</v>
       </c>
-      <c r="B64" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C64" s="1">
-        <v>509.0</v>
+        <v>550.0</v>
       </c>
       <c r="D64" s="1">
-        <v>292.7</v>
+        <v>305.85</v>
       </c>
       <c r="E64" s="1">
-        <v>321.31909626719</v>
+        <v>402.09110909091</v>
       </c>
       <c r="F64" t="s">
         <v>7</v>
       </c>
       <c r="G64">
         <v>1.0</v>
       </c>
       <c r="H64" s="1">
-        <v>163551.42</v>
+        <v>221150.11</v>
       </c>
       <c r="I64" s="1">
-        <v>-14567.12</v>
+        <v>-52932.61</v>
       </c>
       <c r="J64" s="1">
-        <v>-8.9067523840514</v>
+        <v>-23.935149749643</v>
       </c>
       <c r="K64">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>3.07</v>
+      </c>
+      <c r="L64" t="s">
+        <v>158</v>
       </c>
       <c r="M64" s="1">
-        <v>148984.3</v>
+        <v>168217.5</v>
       </c>
       <c r="N64" s="1">
-        <v>148984.3</v>
+        <v>169907.51</v>
       </c>
       <c r="O64" s="1">
-        <v>0.17</v>
+        <v>0.2</v>
       </c>
       <c r="P64">
         <v>1</v>
       </c>
     </row>
     <row r="65" spans="1:16">
       <c r="A65" t="s">
+        <v>155</v>
+      </c>
+      <c r="B65" t="s">
         <v>156</v>
       </c>
-      <c r="B65" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C65" s="1">
-        <v>550.0</v>
+        <v>509.0</v>
       </c>
       <c r="D65" s="1">
-        <v>292.7</v>
+        <v>305.85</v>
       </c>
       <c r="E65" s="1">
-        <v>402.09110909091</v>
+        <v>321.31909626719</v>
       </c>
       <c r="F65" t="s">
         <v>7</v>
       </c>
       <c r="G65">
         <v>1.0</v>
       </c>
       <c r="H65" s="1">
-        <v>221150.11</v>
+        <v>163551.42</v>
       </c>
       <c r="I65" s="1">
-        <v>-60165.11</v>
+        <v>-7873.77</v>
       </c>
       <c r="J65" s="1">
-        <v>-27.205552825635</v>
+        <v>-4.8142474091634</v>
       </c>
       <c r="K65">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>3.62</v>
+      </c>
+      <c r="L65" t="s">
+        <v>159</v>
       </c>
       <c r="M65" s="1">
-        <v>160985.0</v>
+        <v>155677.65</v>
       </c>
       <c r="N65" s="1">
-        <v>160985.0</v>
+        <v>157517.69</v>
       </c>
       <c r="O65" s="1">
         <v>0.19</v>
       </c>
       <c r="P65">
         <v>1</v>
       </c>
     </row>
     <row r="66" spans="1:16">
       <c r="A66" t="s">
-        <v>156</v>
+        <v>160</v>
       </c>
       <c r="B66" t="s">
-        <v>157</v>
+        <v>161</v>
       </c>
       <c r="C66" s="1">
-        <v>1290.0</v>
+        <v>41082.0</v>
       </c>
       <c r="D66" s="1">
-        <v>292.7</v>
+        <v>20.96</v>
       </c>
       <c r="E66" s="1">
-        <v>353.76926356589</v>
+        <v>21.8966858965</v>
       </c>
       <c r="F66" t="s">
         <v>7</v>
       </c>
       <c r="G66">
         <v>1.0</v>
       </c>
       <c r="H66" s="1">
-        <v>456362.35</v>
+        <v>899559.65</v>
       </c>
       <c r="I66" s="1">
-        <v>-78779.35</v>
+        <v>-38480.93</v>
       </c>
       <c r="J66" s="1">
-        <v>-17.262456028636</v>
+        <v>-4.2777518978313</v>
       </c>
       <c r="K66">
         <v>0.0</v>
       </c>
       <c r="L66">
         <v>0.0</v>
       </c>
       <c r="M66" s="1">
-        <v>377583.0</v>
+        <v>861078.72</v>
       </c>
       <c r="N66" s="1">
-        <v>377583.0</v>
+        <v>861078.72</v>
       </c>
       <c r="O66" s="1">
-        <v>0.44</v>
+        <v>1.01</v>
       </c>
       <c r="P66">
         <v>1</v>
       </c>
     </row>
     <row r="67" spans="1:16">
       <c r="A67" t="s">
-        <v>158</v>
+        <v>162</v>
       </c>
       <c r="B67" t="s">
-        <v>159</v>
+        <v>163</v>
       </c>
       <c r="C67" s="1">
-        <v>41196.0</v>
+        <v>1345.0</v>
       </c>
       <c r="D67" s="1">
-        <v>20.08</v>
+        <v>160.7</v>
       </c>
       <c r="E67" s="1">
-        <v>21.968269492184</v>
+        <v>149.10131598513</v>
       </c>
       <c r="F67" t="s">
-        <v>7</v>
+        <v>31</v>
       </c>
       <c r="G67">
-        <v>1.0</v>
+        <v>0.92</v>
       </c>
       <c r="H67" s="1">
-        <v>905004.83</v>
+        <v>218970.71</v>
       </c>
       <c r="I67" s="1">
-        <v>-77789.15</v>
+        <v>16546.17</v>
       </c>
       <c r="J67" s="1">
-        <v>-8.5954403138379</v>
+        <v>7.5563393843862</v>
       </c>
       <c r="K67">
-        <v>0.06</v>
-[...2 lines deleted...]
-        <v>160</v>
+        <v>0.0</v>
+      </c>
+      <c r="L67">
+        <v>0.0</v>
       </c>
       <c r="M67" s="1">
-        <v>827215.68</v>
+        <v>235516.88</v>
       </c>
       <c r="N67" s="1">
-        <v>829739.58</v>
+        <v>235516.88</v>
       </c>
       <c r="O67" s="1">
-        <v>0.97</v>
+        <v>0.28</v>
       </c>
       <c r="P67">
         <v>1</v>
       </c>
     </row>
     <row r="68" spans="1:16">
       <c r="A68" t="s">
-        <v>161</v>
+        <v>164</v>
       </c>
       <c r="B68" t="s">
-        <v>162</v>
+        <v>165</v>
       </c>
       <c r="C68" s="1">
-        <v>2142.0</v>
+        <v>2349.0</v>
       </c>
       <c r="D68" s="1">
-        <v>173.3</v>
+        <v>193.25</v>
       </c>
       <c r="E68" s="1">
-        <v>150.82587301587</v>
+        <v>155.49451681567</v>
       </c>
       <c r="F68" t="s">
-        <v>69</v>
+        <v>72</v>
       </c>
       <c r="G68">
-        <v>0.86</v>
+        <v>0.87</v>
       </c>
       <c r="H68" s="1">
-        <v>375555.47</v>
+        <v>423912.79</v>
       </c>
       <c r="I68" s="1">
-        <v>54198.05</v>
+        <v>99784.06</v>
       </c>
       <c r="J68" s="1">
-        <v>14.431436719588</v>
+        <v>23.538817972442</v>
       </c>
       <c r="K68">
-        <v>0.58</v>
+        <v>1.32</v>
       </c>
       <c r="L68" t="s">
-        <v>163</v>
+        <v>166</v>
       </c>
       <c r="M68" s="1">
-        <v>429753.52</v>
+        <v>523696.85</v>
       </c>
       <c r="N68" s="1">
-        <v>430993.43</v>
+        <v>526797.08</v>
       </c>
       <c r="O68" s="1">
-        <v>0.51</v>
+        <v>0.62</v>
       </c>
       <c r="P68">
         <v>1</v>
       </c>
     </row>
     <row r="69" spans="1:16">
       <c r="A69" t="s">
-        <v>164</v>
+        <v>167</v>
       </c>
       <c r="B69" t="s">
-        <v>165</v>
+        <v>168</v>
       </c>
       <c r="C69" s="1">
         <v>370.0</v>
       </c>
       <c r="D69" s="1">
-        <v>554.2</v>
+        <v>537.8</v>
       </c>
       <c r="E69" s="1">
         <v>319.06035135135</v>
       </c>
       <c r="F69" t="s">
-        <v>166</v>
+        <v>31</v>
       </c>
       <c r="G69">
-        <v>0.91</v>
+        <v>0.92</v>
       </c>
       <c r="H69" s="1">
         <v>105706.47</v>
       </c>
       <c r="I69" s="1">
-        <v>120747.85</v>
+        <v>111117.06</v>
       </c>
       <c r="J69" s="1">
-        <v>114.22938444544</v>
+        <v>105.11850409913</v>
       </c>
       <c r="K69">
         <v>0.0</v>
       </c>
       <c r="L69">
         <v>0.0</v>
       </c>
       <c r="M69" s="1">
-        <v>226454.32</v>
+        <v>216823.53</v>
       </c>
       <c r="N69" s="1">
-        <v>226454.32</v>
+        <v>216823.53</v>
       </c>
       <c r="O69" s="1">
-        <v>0.27</v>
+        <v>0.25</v>
       </c>
       <c r="P69">
         <v>1</v>
       </c>
     </row>
     <row r="70" spans="1:16">
       <c r="A70" t="s">
-        <v>167</v>
+        <v>169</v>
       </c>
       <c r="B70" t="s">
-        <v>168</v>
+        <v>170</v>
       </c>
       <c r="C70" s="1">
         <v>11791.0</v>
       </c>
       <c r="D70" s="1">
-        <v>34.62</v>
+        <v>37.66</v>
       </c>
       <c r="E70" s="1">
         <v>34.596599949114</v>
       </c>
       <c r="F70" t="s">
         <v>7</v>
       </c>
       <c r="G70">
         <v>1.0</v>
       </c>
       <c r="H70" s="1">
         <v>407928.51</v>
       </c>
       <c r="I70" s="1">
-        <v>275.91</v>
+        <v>36120.55</v>
       </c>
       <c r="J70" s="1">
-        <v>0.067636851368883</v>
+        <v>8.8546274934302</v>
       </c>
       <c r="K70">
         <v>0.0</v>
       </c>
       <c r="L70">
         <v>0.0</v>
       </c>
       <c r="M70" s="1">
-        <v>408204.42</v>
+        <v>444049.06</v>
       </c>
       <c r="N70" s="1">
-        <v>408204.42</v>
+        <v>444049.06</v>
       </c>
       <c r="O70" s="1">
-        <v>0.48</v>
+        <v>0.52</v>
       </c>
       <c r="P70">
         <v>1</v>
       </c>
     </row>
     <row r="71" spans="1:16">
       <c r="A71" t="s">
-        <v>169</v>
+        <v>171</v>
       </c>
       <c r="B71" t="s">
-        <v>170</v>
+        <v>172</v>
       </c>
       <c r="C71" s="1">
-        <v>195.0</v>
+        <v>80.0</v>
       </c>
       <c r="D71" s="1">
-        <v>2807.0</v>
+        <v>2821.0</v>
       </c>
       <c r="E71" s="1">
         <v>3658.398</v>
       </c>
       <c r="F71" t="s">
-        <v>166</v>
+        <v>31</v>
       </c>
       <c r="G71">
-        <v>0.91</v>
+        <v>0.92</v>
       </c>
       <c r="H71" s="1">
-        <v>728045.53</v>
+        <v>298685.35</v>
       </c>
       <c r="I71" s="1">
-        <v>-123555.16</v>
+        <v>-52774.92</v>
       </c>
       <c r="J71" s="1">
-        <v>-16.970801262937</v>
+        <v>-17.669068804345</v>
       </c>
       <c r="K71">
         <v>0.0</v>
       </c>
       <c r="L71">
         <v>0.0</v>
       </c>
       <c r="M71" s="1">
-        <v>604490.37</v>
+        <v>245910.43</v>
       </c>
       <c r="N71" s="1">
-        <v>604490.37</v>
+        <v>245910.43</v>
       </c>
       <c r="O71" s="1">
-        <v>0.71</v>
+        <v>0.29</v>
       </c>
       <c r="P71">
         <v>1</v>
       </c>
     </row>
     <row r="72" spans="1:16">
       <c r="A72" t="s">
-        <v>171</v>
+        <v>173</v>
       </c>
       <c r="B72" t="s">
-        <v>172</v>
+        <v>174</v>
       </c>
       <c r="C72" s="1">
-        <v>20099.0</v>
+        <v>9407.0</v>
       </c>
       <c r="D72" s="1">
-        <v>16.07</v>
+        <v>16.085</v>
       </c>
       <c r="E72" s="1">
-        <v>23.229061147321</v>
+        <v>23.229061337302</v>
       </c>
       <c r="F72" t="s">
-        <v>69</v>
+        <v>72</v>
       </c>
       <c r="G72">
-        <v>0.86</v>
+        <v>0.87</v>
       </c>
       <c r="H72" s="1">
-        <v>544935.35</v>
+        <v>255047.86</v>
       </c>
       <c r="I72" s="1">
-        <v>-171004.12</v>
+        <v>-80485.88</v>
       </c>
       <c r="J72" s="1">
-        <v>-31.380625242976</v>
+        <v>-31.557167348905</v>
       </c>
       <c r="K72">
         <v>0.0</v>
       </c>
       <c r="L72">
         <v>0.0</v>
       </c>
       <c r="M72" s="1">
-        <v>373931.23</v>
+        <v>174561.98</v>
       </c>
       <c r="N72" s="1">
-        <v>373931.23</v>
+        <v>174561.98</v>
       </c>
       <c r="O72" s="1">
-        <v>0.44</v>
+        <v>0.21</v>
       </c>
       <c r="P72">
         <v>1</v>
       </c>
     </row>
     <row r="73" spans="1:16">
       <c r="A73" t="s">
-        <v>173</v>
+        <v>175</v>
       </c>
       <c r="B73" t="s">
-        <v>174</v>
+        <v>176</v>
       </c>
       <c r="C73" s="1">
-        <v>87967.0</v>
+        <v>82767.0</v>
       </c>
       <c r="D73" s="1">
-        <v>3.405</v>
+        <v>4.19</v>
       </c>
       <c r="E73" s="1">
-        <v>4.4621696772653</v>
+        <v>4.4621697053173</v>
       </c>
       <c r="F73" t="s">
         <v>7</v>
       </c>
       <c r="G73">
         <v>1.0</v>
       </c>
       <c r="H73" s="1">
-        <v>392523.68</v>
+        <v>369320.4</v>
       </c>
       <c r="I73" s="1">
-        <v>-92996.04</v>
+        <v>-22526.67</v>
       </c>
       <c r="J73" s="1">
-        <v>-23.691829241996</v>
+        <v>-6.0994924732021</v>
       </c>
       <c r="K73">
         <v>0.0</v>
       </c>
       <c r="L73">
         <v>0.0</v>
       </c>
       <c r="M73" s="1">
-        <v>299527.64</v>
+        <v>346793.73</v>
       </c>
       <c r="N73" s="1">
-        <v>299527.64</v>
+        <v>346793.73</v>
       </c>
       <c r="O73" s="1">
-        <v>0.35</v>
+        <v>0.41</v>
       </c>
       <c r="P73">
         <v>1</v>
       </c>
     </row>
     <row r="74" spans="1:16">
       <c r="A74" t="s">
-        <v>175</v>
+        <v>177</v>
       </c>
       <c r="B74" t="s">
-        <v>176</v>
+        <v>178</v>
       </c>
       <c r="C74" s="1">
-        <v>163.0</v>
+        <v>236.0</v>
       </c>
       <c r="D74" s="1">
-        <v>1842.5</v>
+        <v>1674.0</v>
       </c>
       <c r="E74" s="1">
-        <v>1726.8698159509</v>
+        <v>1700.7471186441</v>
       </c>
       <c r="F74" t="s">
         <v>7</v>
       </c>
       <c r="G74">
         <v>1.0</v>
       </c>
       <c r="H74" s="1">
-        <v>281479.78</v>
+        <v>401376.32</v>
       </c>
       <c r="I74" s="1">
-        <v>18847.72</v>
+        <v>-6312.32</v>
       </c>
       <c r="J74" s="1">
-        <v>6.6959410015171</v>
+        <v>-1.572668761326</v>
       </c>
       <c r="K74">
         <v>0.0</v>
       </c>
       <c r="L74">
         <v>0.0</v>
       </c>
       <c r="M74" s="1">
-        <v>300327.5</v>
+        <v>395064.0</v>
       </c>
       <c r="N74" s="1">
-        <v>300327.5</v>
+        <v>395064.0</v>
       </c>
       <c r="O74" s="1">
-        <v>0.35</v>
+        <v>0.46</v>
       </c>
       <c r="P74">
         <v>1</v>
       </c>
     </row>
     <row r="75" spans="1:16">
       <c r="A75" t="s">
-        <v>175</v>
+        <v>177</v>
       </c>
       <c r="B75" t="s">
-        <v>176</v>
+        <v>178</v>
       </c>
       <c r="C75" s="1">
-        <v>310.0</v>
+        <v>180.0</v>
       </c>
       <c r="D75" s="1">
-        <v>1842.5</v>
+        <v>1674.0</v>
       </c>
       <c r="E75" s="1">
-        <v>1910.4458709677</v>
+        <v>1910.4458888889</v>
       </c>
       <c r="F75" t="s">
         <v>7</v>
       </c>
       <c r="G75">
         <v>1.0</v>
       </c>
       <c r="H75" s="1">
-        <v>592238.22</v>
+        <v>343880.26</v>
       </c>
       <c r="I75" s="1">
-        <v>-21063.22</v>
+        <v>-42560.26</v>
       </c>
       <c r="J75" s="1">
-        <v>-3.5565452023681</v>
+        <v>-12.376476625905</v>
       </c>
       <c r="K75">
         <v>0.0</v>
       </c>
       <c r="L75">
         <v>0.0</v>
       </c>
       <c r="M75" s="1">
-        <v>571175.0</v>
+        <v>301320.0</v>
       </c>
       <c r="N75" s="1">
-        <v>571175.0</v>
+        <v>301320.0</v>
       </c>
       <c r="O75" s="1">
-        <v>0.67</v>
+        <v>0.35</v>
       </c>
       <c r="P75">
         <v>1</v>
       </c>
     </row>
     <row r="76" spans="1:16">
       <c r="A76" t="s">
-        <v>177</v>
+        <v>179</v>
       </c>
       <c r="B76" t="s">
-        <v>178</v>
+        <v>180</v>
       </c>
       <c r="C76" s="1">
-        <v>20222.0</v>
+        <v>19245.0</v>
       </c>
       <c r="D76" s="1">
-        <v>12.88</v>
+        <v>14.025</v>
       </c>
       <c r="E76" s="1">
-        <v>16.795990010879</v>
+        <v>16.795990127306</v>
       </c>
       <c r="F76" t="s">
-        <v>69</v>
+        <v>72</v>
       </c>
       <c r="G76">
-        <v>0.86</v>
+        <v>0.87</v>
       </c>
       <c r="H76" s="1">
-        <v>392115.32</v>
+        <v>373170.77</v>
       </c>
       <c r="I76" s="1">
-        <v>-90577.79</v>
+        <v>-61785.38</v>
       </c>
       <c r="J76" s="1">
-        <v>-23.099783502466</v>
+        <v>-16.556864836975</v>
       </c>
       <c r="K76">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>0.43</v>
+      </c>
+      <c r="L76" t="s">
+        <v>181</v>
       </c>
       <c r="M76" s="1">
-        <v>301537.53</v>
+        <v>311385.39</v>
       </c>
       <c r="N76" s="1">
-        <v>301537.53</v>
+        <v>319618.77</v>
       </c>
       <c r="O76" s="1">
-        <v>0.35</v>
+        <v>0.38</v>
       </c>
       <c r="P76">
         <v>1</v>
       </c>
     </row>
     <row r="77" spans="1:16">
       <c r="A77" t="s">
-        <v>179</v>
+        <v>182</v>
       </c>
       <c r="B77" t="s">
-        <v>180</v>
+        <v>183</v>
       </c>
       <c r="C77" s="1">
-        <v>52602.0</v>
+        <v>34742.0</v>
       </c>
       <c r="D77" s="1">
-        <v>20.01</v>
+        <v>20.02</v>
       </c>
       <c r="E77" s="1">
-        <v>10.438385422607</v>
+        <v>10.376887628807</v>
       </c>
       <c r="F77" t="s">
         <v>7</v>
       </c>
       <c r="G77">
         <v>1.0</v>
       </c>
       <c r="H77" s="1">
-        <v>549079.95</v>
+        <v>360513.83</v>
       </c>
       <c r="I77" s="1">
-        <v>503486.07</v>
+        <v>335021.01</v>
       </c>
       <c r="J77" s="1">
-        <v>91.696313077904</v>
+        <v>92.928753939897</v>
       </c>
       <c r="K77">
         <v>0.0</v>
       </c>
       <c r="L77">
         <v>0.0</v>
       </c>
       <c r="M77" s="1">
-        <v>1052566.02</v>
+        <v>695534.84</v>
       </c>
       <c r="N77" s="1">
-        <v>1052566.02</v>
+        <v>695534.84</v>
       </c>
       <c r="O77" s="1">
-        <v>1.23</v>
+        <v>0.82</v>
       </c>
       <c r="P77">
         <v>1</v>
       </c>
     </row>
     <row r="78" spans="1:16">
       <c r="A78" t="s">
-        <v>179</v>
+        <v>182</v>
       </c>
       <c r="B78" t="s">
-        <v>180</v>
+        <v>183</v>
       </c>
       <c r="C78" s="1">
-        <v>34742.0</v>
+        <v>52602.0</v>
       </c>
       <c r="D78" s="1">
-        <v>20.01</v>
+        <v>20.02</v>
       </c>
       <c r="E78" s="1">
-        <v>10.376887628807</v>
+        <v>10.438385422607</v>
       </c>
       <c r="F78" t="s">
         <v>7</v>
       </c>
       <c r="G78">
         <v>1.0</v>
       </c>
       <c r="H78" s="1">
-        <v>360513.83</v>
+        <v>549079.95</v>
       </c>
       <c r="I78" s="1">
-        <v>334673.59</v>
+        <v>504012.09</v>
       </c>
       <c r="J78" s="1">
-        <v>92.832385930936</v>
+        <v>91.792113334315</v>
       </c>
       <c r="K78">
         <v>0.0</v>
       </c>
       <c r="L78">
         <v>0.0</v>
       </c>
       <c r="M78" s="1">
-        <v>695187.42</v>
+        <v>1053092.04</v>
       </c>
       <c r="N78" s="1">
-        <v>695187.42</v>
+        <v>1053092.04</v>
       </c>
       <c r="O78" s="1">
-        <v>0.82</v>
+        <v>1.24</v>
       </c>
       <c r="P78">
         <v>1</v>
       </c>
     </row>
     <row r="79" spans="1:16">
       <c r="A79" t="s">
-        <v>181</v>
+        <v>184</v>
       </c>
       <c r="B79" t="s">
-        <v>182</v>
+        <v>185</v>
       </c>
       <c r="C79" s="1">
-        <v>7821.0</v>
+        <v>4942.0</v>
       </c>
       <c r="D79" s="1">
-        <v>73.98</v>
+        <v>96.26</v>
       </c>
       <c r="E79" s="1">
-        <v>77.206758726506</v>
+        <v>77.429206798867</v>
       </c>
       <c r="F79" t="s">
         <v>7</v>
       </c>
       <c r="G79">
         <v>1.0</v>
       </c>
       <c r="H79" s="1">
-        <v>603834.06</v>
+        <v>382655.14</v>
       </c>
       <c r="I79" s="1">
-        <v>-25236.48</v>
+        <v>93061.78</v>
       </c>
       <c r="J79" s="1">
-        <v>-4.1793733861253</v>
+        <v>24.320013054052</v>
       </c>
       <c r="K79">
         <v>0.0</v>
       </c>
       <c r="L79">
         <v>0.0</v>
       </c>
       <c r="M79" s="1">
-        <v>578597.58</v>
+        <v>475716.92</v>
       </c>
       <c r="N79" s="1">
-        <v>578597.58</v>
+        <v>475716.92</v>
       </c>
       <c r="O79" s="1">
-        <v>0.68</v>
+        <v>0.56</v>
       </c>
       <c r="P79">
         <v>1</v>
       </c>
     </row>
     <row r="80" spans="1:16">
       <c r="A80" t="s">
-        <v>183</v>
+        <v>186</v>
       </c>
       <c r="B80" t="s">
-        <v>184</v>
+        <v>187</v>
       </c>
       <c r="C80" s="1">
-        <v>9735.0</v>
+        <v>9000.0</v>
       </c>
       <c r="D80" s="1">
-        <v>51.4</v>
+        <v>53.52</v>
       </c>
       <c r="E80" s="1">
-        <v>44.868316384181</v>
+        <v>44.868316666667</v>
       </c>
       <c r="F80" t="s">
         <v>7</v>
       </c>
       <c r="G80">
         <v>1.0</v>
       </c>
       <c r="H80" s="1">
-        <v>436793.06</v>
+        <v>403814.85</v>
       </c>
       <c r="I80" s="1">
-        <v>63585.94</v>
+        <v>77865.15</v>
       </c>
       <c r="J80" s="1">
-        <v>14.557451988821</v>
+        <v>19.28238894632</v>
       </c>
       <c r="K80">
-        <v>0.41</v>
-[...2 lines deleted...]
-        <v>185</v>
+        <v>0.0</v>
+      </c>
+      <c r="L80">
+        <v>0.0</v>
       </c>
       <c r="M80" s="1">
-        <v>500379.0</v>
+        <v>481680.0</v>
       </c>
       <c r="N80" s="1">
-        <v>504414.37</v>
+        <v>481680.0</v>
       </c>
       <c r="O80" s="1">
-        <v>0.59</v>
+        <v>0.57</v>
       </c>
       <c r="P80">
         <v>1</v>
       </c>
     </row>
     <row r="81" spans="1:16">
       <c r="A81" t="s">
-        <v>186</v>
+        <v>188</v>
       </c>
       <c r="B81" t="s">
-        <v>187</v>
+        <v>189</v>
       </c>
       <c r="C81" s="1">
-        <v>15285.0</v>
+        <v>23395.0</v>
       </c>
       <c r="D81" s="1">
-        <v>39.635</v>
+        <v>53.35</v>
       </c>
       <c r="E81" s="1">
-        <v>34.734741903827</v>
+        <v>26.30677922633</v>
       </c>
       <c r="F81" t="s">
         <v>7</v>
       </c>
       <c r="G81">
         <v>1.0</v>
       </c>
       <c r="H81" s="1">
-        <v>530920.53</v>
+        <v>615447.1</v>
       </c>
       <c r="I81" s="1">
-        <v>74900.45</v>
+        <v>632676.15</v>
       </c>
       <c r="J81" s="1">
-        <v>14.107657505729</v>
+        <v>102.79943637723</v>
       </c>
       <c r="K81">
-        <v>0.17</v>
+        <v>0.16</v>
       </c>
       <c r="L81" t="s">
-        <v>188</v>
+        <v>190</v>
       </c>
       <c r="M81" s="1">
-        <v>605820.98</v>
+        <v>1248123.25</v>
       </c>
       <c r="N81" s="1">
-        <v>608406.4</v>
+        <v>1251903.72</v>
       </c>
       <c r="O81" s="1">
-        <v>0.71</v>
+        <v>1.47</v>
       </c>
       <c r="P81">
         <v>1</v>
       </c>
     </row>
     <row r="82" spans="1:16">
       <c r="A82" t="s">
-        <v>186</v>
+        <v>188</v>
       </c>
       <c r="B82" t="s">
-        <v>187</v>
+        <v>189</v>
       </c>
       <c r="C82" s="1">
-        <v>23395.0</v>
+        <v>13956.0</v>
       </c>
       <c r="D82" s="1">
-        <v>39.635</v>
+        <v>53.35</v>
       </c>
       <c r="E82" s="1">
-        <v>26.30677922633</v>
+        <v>34.734742046432</v>
       </c>
       <c r="F82" t="s">
         <v>7</v>
       </c>
       <c r="G82">
         <v>1.0</v>
       </c>
       <c r="H82" s="1">
-        <v>615447.1</v>
+        <v>484758.06</v>
       </c>
       <c r="I82" s="1">
-        <v>311813.73</v>
+        <v>259794.54</v>
       </c>
       <c r="J82" s="1">
-        <v>50.664586769521</v>
+        <v>53.592618965428</v>
       </c>
       <c r="K82">
-        <v>0.16</v>
+        <v>0.19</v>
       </c>
       <c r="L82" t="s">
-        <v>189</v>
+        <v>191</v>
       </c>
       <c r="M82" s="1">
-        <v>927260.83</v>
+        <v>744552.6</v>
       </c>
       <c r="N82" s="1">
-        <v>931041.3</v>
+        <v>747138.02</v>
       </c>
       <c r="O82" s="1">
-        <v>1.09</v>
+        <v>0.88</v>
       </c>
       <c r="P82">
         <v>1</v>
       </c>
     </row>
     <row r="83" spans="1:16">
       <c r="A83" t="s">
-        <v>190</v>
+        <v>192</v>
       </c>
       <c r="B83" t="s">
-        <v>191</v>
+        <v>193</v>
       </c>
       <c r="C83" s="1">
-        <v>34885.0</v>
+        <v>25000.0</v>
       </c>
       <c r="D83" s="1">
-        <v>22.565</v>
+        <v>24.01</v>
       </c>
       <c r="E83" s="1">
-        <v>12.137261860398</v>
+        <v>12.137262</v>
       </c>
       <c r="F83" t="s">
         <v>7</v>
       </c>
       <c r="G83">
         <v>1.0</v>
       </c>
       <c r="H83" s="1">
-        <v>423408.38</v>
+        <v>303431.55</v>
       </c>
       <c r="I83" s="1">
-        <v>363771.65</v>
+        <v>296818.45</v>
       </c>
       <c r="J83" s="1">
-        <v>85.915080377011</v>
+        <v>97.820562825454</v>
       </c>
       <c r="K83">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>0.65</v>
+      </c>
+      <c r="L83" t="s">
+        <v>194</v>
       </c>
       <c r="M83" s="1">
-        <v>787180.03</v>
+        <v>600250.0</v>
       </c>
       <c r="N83" s="1">
-        <v>787180.03</v>
+        <v>616567.53</v>
       </c>
       <c r="O83" s="1">
-        <v>0.92</v>
+        <v>0.72</v>
       </c>
       <c r="P83">
         <v>1</v>
       </c>
     </row>
     <row r="84" spans="1:16">
       <c r="A84" t="s">
-        <v>192</v>
+        <v>195</v>
       </c>
       <c r="B84" t="s">
-        <v>193</v>
+        <v>196</v>
       </c>
       <c r="C84" s="1">
-        <v>182781.0</v>
+        <v>170000.0</v>
       </c>
       <c r="D84" s="1">
-        <v>5.171</v>
+        <v>5.678</v>
       </c>
       <c r="E84" s="1">
-        <v>2.4484739661124</v>
+        <v>2.4484739411765</v>
       </c>
       <c r="F84" t="s">
         <v>7</v>
       </c>
       <c r="G84">
         <v>1.0</v>
       </c>
       <c r="H84" s="1">
-        <v>447534.52</v>
+        <v>416240.57</v>
       </c>
       <c r="I84" s="1">
-        <v>497626.03</v>
+        <v>549019.43</v>
       </c>
       <c r="J84" s="1">
-        <v>111.19277011302</v>
+        <v>131.89954789847</v>
       </c>
       <c r="K84">
         <v>0.0</v>
       </c>
       <c r="L84">
         <v>0.0</v>
       </c>
       <c r="M84" s="1">
-        <v>945160.55</v>
+        <v>965260.0</v>
       </c>
       <c r="N84" s="1">
-        <v>945160.55</v>
+        <v>965260.0</v>
       </c>
       <c r="O84" s="1">
-        <v>1.11</v>
+        <v>1.13</v>
       </c>
       <c r="P84">
         <v>1</v>
       </c>
     </row>
     <row r="85" spans="1:16">
       <c r="A85" t="s">
-        <v>194</v>
+        <v>197</v>
       </c>
       <c r="B85" t="s">
-        <v>195</v>
+        <v>198</v>
       </c>
       <c r="C85" s="1">
-        <v>13514.0</v>
+        <v>12916.0</v>
       </c>
       <c r="D85" s="1">
-        <v>36.2</v>
+        <v>34.52</v>
       </c>
       <c r="E85" s="1">
-        <v>38.885304869025</v>
+        <v>38.885305048003</v>
       </c>
       <c r="F85" t="s">
         <v>7</v>
       </c>
       <c r="G85">
         <v>1.0</v>
       </c>
       <c r="H85" s="1">
-        <v>525496.01</v>
+        <v>502242.6</v>
       </c>
       <c r="I85" s="1">
-        <v>-36289.21</v>
+        <v>-56382.28</v>
       </c>
       <c r="J85" s="1">
-        <v>-6.9057060966077</v>
+        <v>-11.22610467531</v>
       </c>
       <c r="K85">
         <v>0.0</v>
       </c>
       <c r="L85">
         <v>0.0</v>
       </c>
       <c r="M85" s="1">
-        <v>489206.8</v>
+        <v>445860.32</v>
       </c>
       <c r="N85" s="1">
-        <v>489206.8</v>
+        <v>445860.32</v>
       </c>
       <c r="O85" s="1">
-        <v>0.57</v>
+        <v>0.52</v>
       </c>
       <c r="P85">
         <v>1</v>
       </c>
     </row>
     <row r="86" spans="1:16">
       <c r="A86" t="s">
-        <v>196</v>
+        <v>199</v>
       </c>
       <c r="B86" t="s">
-        <v>197</v>
+        <v>200</v>
       </c>
       <c r="C86" s="1">
-        <v>14502.0</v>
+        <v>17275.0</v>
       </c>
       <c r="D86" s="1">
-        <v>58.9</v>
+        <v>54.1</v>
       </c>
       <c r="E86" s="1">
-        <v>44.812422424493</v>
+        <v>46.130251230101</v>
       </c>
       <c r="F86" t="s">
         <v>7</v>
       </c>
       <c r="G86">
         <v>1.0</v>
       </c>
       <c r="H86" s="1">
-        <v>649869.75</v>
+        <v>796900.09</v>
       </c>
       <c r="I86" s="1">
-        <v>204298.05</v>
+        <v>137677.41</v>
       </c>
       <c r="J86" s="1">
-        <v>31.436768675569</v>
+        <v>17.276621213583</v>
       </c>
       <c r="K86">
         <v>0.0</v>
       </c>
       <c r="L86">
         <v>0.0</v>
       </c>
       <c r="M86" s="1">
-        <v>854167.8</v>
+        <v>934577.5</v>
       </c>
       <c r="N86" s="1">
-        <v>854167.8</v>
+        <v>934577.5</v>
       </c>
       <c r="O86" s="1">
-        <v>1.0</v>
+        <v>1.1</v>
       </c>
       <c r="P86">
         <v>1</v>
       </c>
     </row>
     <row r="87" spans="1:16">
       <c r="A87" t="s">
-        <v>198</v>
+        <v>201</v>
       </c>
       <c r="B87" t="s">
-        <v>199</v>
+        <v>202</v>
       </c>
       <c r="C87" s="1">
         <v>3229.0</v>
       </c>
       <c r="D87" s="1">
-        <v>99.45</v>
+        <v>100.6</v>
       </c>
       <c r="E87" s="1">
         <v>101.72289253639</v>
       </c>
       <c r="F87" t="s">
         <v>7</v>
       </c>
       <c r="G87">
         <v>1.0</v>
       </c>
       <c r="H87" s="1">
         <v>328463.22</v>
       </c>
       <c r="I87" s="1">
-        <v>-7339.17</v>
+        <v>-3625.82</v>
       </c>
       <c r="J87" s="1">
-        <v>-2.2343962894841</v>
+        <v>-1.1038739740784</v>
       </c>
       <c r="K87">
         <v>0.0</v>
       </c>
       <c r="L87">
         <v>0.0</v>
       </c>
       <c r="M87" s="1">
-        <v>321124.05</v>
+        <v>324837.4</v>
       </c>
       <c r="N87" s="1">
-        <v>321124.05</v>
+        <v>324837.4</v>
       </c>
       <c r="O87" s="1">
         <v>0.38</v>
       </c>
       <c r="P87">
         <v>1</v>
       </c>
     </row>
     <row r="88" spans="1:16">
       <c r="A88" t="s">
-        <v>200</v>
+        <v>203</v>
       </c>
       <c r="B88" t="s">
-        <v>201</v>
+        <v>204</v>
       </c>
       <c r="C88" s="1">
-        <v>3286.0</v>
+        <v>3138.0</v>
       </c>
       <c r="D88" s="1">
-        <v>78.0</v>
+        <v>89.4</v>
       </c>
       <c r="E88" s="1">
-        <v>70.267045039562</v>
+        <v>70.267045889101</v>
       </c>
       <c r="F88" t="s">
         <v>7</v>
       </c>
       <c r="G88">
         <v>1.0</v>
       </c>
       <c r="H88" s="1">
-        <v>230897.51</v>
+        <v>220497.99</v>
       </c>
       <c r="I88" s="1">
-        <v>25410.49</v>
+        <v>60039.21</v>
       </c>
       <c r="J88" s="1">
-        <v>11.005094857887</v>
+        <v>27.228914875823</v>
       </c>
       <c r="K88">
         <v>0.0</v>
       </c>
       <c r="L88">
         <v>0.0</v>
       </c>
       <c r="M88" s="1">
-        <v>256308.0</v>
+        <v>280537.2</v>
       </c>
       <c r="N88" s="1">
-        <v>256308.0</v>
+        <v>280537.2</v>
       </c>
       <c r="O88" s="1">
-        <v>0.3</v>
+        <v>0.33</v>
       </c>
       <c r="P88">
         <v>1</v>
       </c>
     </row>
     <row r="89" spans="1:16">
       <c r="A89" t="s">
-        <v>202</v>
+        <v>205</v>
       </c>
       <c r="B89" t="s">
-        <v>203</v>
+        <v>206</v>
       </c>
       <c r="C89" s="1">
-        <v>67932.0</v>
+        <v>23072.0</v>
       </c>
       <c r="D89" s="1">
-        <v>4.868</v>
+        <v>4.667</v>
       </c>
       <c r="E89" s="1">
-        <v>3.1388160219043</v>
+        <v>3.1388158807212</v>
       </c>
       <c r="F89" t="s">
         <v>7</v>
       </c>
       <c r="G89">
         <v>1.0</v>
       </c>
       <c r="H89" s="1">
-        <v>213226.05</v>
+        <v>72418.76</v>
       </c>
       <c r="I89" s="1">
-        <v>117466.93</v>
+        <v>35258.26</v>
       </c>
       <c r="J89" s="1">
-        <v>55.090327846902</v>
+        <v>48.686638655509</v>
       </c>
       <c r="K89">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>0.09</v>
+      </c>
+      <c r="L89" t="s">
+        <v>207</v>
       </c>
       <c r="M89" s="1">
-        <v>330692.98</v>
+        <v>107677.02</v>
       </c>
       <c r="N89" s="1">
-        <v>330692.98</v>
+        <v>109814.64</v>
       </c>
       <c r="O89" s="1">
-        <v>0.39</v>
+        <v>0.13</v>
       </c>
       <c r="P89">
         <v>1</v>
       </c>
     </row>
     <row r="90" spans="1:16">
       <c r="A90" t="s">
-        <v>204</v>
+        <v>208</v>
       </c>
       <c r="B90" t="s">
-        <v>205</v>
+        <v>209</v>
       </c>
       <c r="C90" s="1">
-        <v>5247.0</v>
+        <v>4869.0</v>
       </c>
       <c r="D90" s="1">
-        <v>172.22</v>
+        <v>187.86</v>
       </c>
       <c r="E90" s="1">
-        <v>127.64381170193</v>
+        <v>134.29285068803</v>
       </c>
       <c r="F90" t="s">
         <v>7</v>
       </c>
       <c r="G90">
         <v>1.0</v>
       </c>
       <c r="H90" s="1">
-        <v>669747.08</v>
+        <v>653871.89</v>
       </c>
       <c r="I90" s="1">
-        <v>233891.26</v>
+        <v>260818.45</v>
       </c>
       <c r="J90" s="1">
-        <v>34.922326201109</v>
+        <v>39.888310537405</v>
       </c>
       <c r="K90">
         <v>0.0</v>
       </c>
       <c r="L90">
         <v>0.0</v>
       </c>
       <c r="M90" s="1">
-        <v>903638.34</v>
+        <v>914690.34</v>
       </c>
       <c r="N90" s="1">
-        <v>903638.34</v>
+        <v>914690.34</v>
       </c>
       <c r="O90" s="1">
-        <v>1.06</v>
+        <v>1.08</v>
       </c>
       <c r="P90">
         <v>1</v>
       </c>
     </row>
     <row r="91" spans="1:16">
       <c r="A91" t="s">
-        <v>204</v>
+        <v>208</v>
       </c>
       <c r="B91" t="s">
-        <v>205</v>
+        <v>209</v>
       </c>
       <c r="C91" s="1">
-        <v>4869.0</v>
+        <v>5247.0</v>
       </c>
       <c r="D91" s="1">
-        <v>172.22</v>
+        <v>187.86</v>
       </c>
       <c r="E91" s="1">
-        <v>134.29285068803</v>
+        <v>127.64381170193</v>
       </c>
       <c r="F91" t="s">
         <v>7</v>
       </c>
       <c r="G91">
         <v>1.0</v>
       </c>
       <c r="H91" s="1">
-        <v>653871.89</v>
+        <v>669747.08</v>
       </c>
       <c r="I91" s="1">
-        <v>184667.29</v>
+        <v>315954.34</v>
       </c>
       <c r="J91" s="1">
-        <v>28.242120945129</v>
+        <v>47.175172454653</v>
       </c>
       <c r="K91">
         <v>0.0</v>
       </c>
       <c r="L91">
         <v>0.0</v>
       </c>
       <c r="M91" s="1">
-        <v>838539.18</v>
+        <v>985701.42</v>
       </c>
       <c r="N91" s="1">
-        <v>838539.18</v>
+        <v>985701.42</v>
       </c>
       <c r="O91" s="1">
-        <v>0.98</v>
+        <v>1.16</v>
       </c>
       <c r="P91">
         <v>1</v>
       </c>
     </row>
     <row r="92" spans="1:16">
       <c r="A92" t="s">
-        <v>206</v>
+        <v>210</v>
       </c>
       <c r="B92" t="s">
-        <v>207</v>
+        <v>211</v>
       </c>
       <c r="C92" s="1">
-        <v>15195.0</v>
+        <v>14401.0</v>
       </c>
       <c r="D92" s="1">
-        <v>17.72</v>
+        <v>17.44</v>
       </c>
       <c r="E92" s="1">
-        <v>26.191000329056</v>
+        <v>26.191000624957</v>
       </c>
       <c r="F92" t="s">
         <v>7</v>
       </c>
       <c r="G92">
         <v>1.0</v>
       </c>
       <c r="H92" s="1">
-        <v>397972.25</v>
+        <v>377176.6</v>
       </c>
       <c r="I92" s="1">
-        <v>-128716.85</v>
+        <v>-126023.16</v>
       </c>
       <c r="J92" s="1">
-        <v>-32.343172168411</v>
+        <v>-33.412242434976</v>
       </c>
       <c r="K92">
         <v>0.0</v>
       </c>
       <c r="L92">
         <v>0.0</v>
       </c>
       <c r="M92" s="1">
-        <v>269255.4</v>
+        <v>251153.44</v>
       </c>
       <c r="N92" s="1">
-        <v>269255.4</v>
+        <v>251153.44</v>
       </c>
       <c r="O92" s="1">
-        <v>0.32</v>
+        <v>0.3</v>
       </c>
       <c r="P92">
         <v>1</v>
       </c>
     </row>
     <row r="93" spans="1:16">
       <c r="A93" t="s">
-        <v>208</v>
+        <v>212</v>
       </c>
       <c r="B93" t="s">
-        <v>209</v>
+        <v>213</v>
       </c>
       <c r="C93" s="1">
-        <v>6050.0</v>
+        <v>3004.0</v>
       </c>
       <c r="D93" s="1">
-        <v>137.7</v>
+        <v>150.55</v>
       </c>
       <c r="E93" s="1">
-        <v>63.192011570248</v>
+        <v>116.97721704394</v>
       </c>
       <c r="F93" t="s">
         <v>7</v>
       </c>
       <c r="G93">
         <v>1.0</v>
       </c>
       <c r="H93" s="1">
-        <v>382311.67</v>
+        <v>351399.56</v>
       </c>
       <c r="I93" s="1">
-        <v>450773.33</v>
+        <v>100852.64</v>
       </c>
       <c r="J93" s="1">
-        <v>117.90729014367</v>
+        <v>28.700274980424</v>
       </c>
       <c r="K93">
         <v>0.0</v>
       </c>
       <c r="L93">
         <v>0.0</v>
       </c>
       <c r="M93" s="1">
-        <v>833085.0</v>
+        <v>452252.2</v>
       </c>
       <c r="N93" s="1">
-        <v>833085.0</v>
+        <v>452252.2</v>
       </c>
       <c r="O93" s="1">
-        <v>0.98</v>
+        <v>0.53</v>
       </c>
       <c r="P93">
         <v>1</v>
       </c>
     </row>
     <row r="94" spans="1:16">
       <c r="A94" t="s">
-        <v>208</v>
+        <v>212</v>
       </c>
       <c r="B94" t="s">
-        <v>209</v>
+        <v>213</v>
       </c>
       <c r="C94" s="1">
-        <v>2190.0</v>
+        <v>6050.0</v>
       </c>
       <c r="D94" s="1">
-        <v>137.7</v>
+        <v>150.55</v>
       </c>
       <c r="E94" s="1">
-        <v>108.17011872146</v>
+        <v>63.192011570248</v>
       </c>
       <c r="F94" t="s">
         <v>7</v>
       </c>
       <c r="G94">
         <v>1.0</v>
       </c>
       <c r="H94" s="1">
-        <v>236892.56</v>
+        <v>382311.67</v>
       </c>
       <c r="I94" s="1">
-        <v>64670.44</v>
+        <v>528515.83</v>
       </c>
       <c r="J94" s="1">
-        <v>27.299481250065</v>
+        <v>138.2421389334</v>
       </c>
       <c r="K94">
         <v>0.0</v>
       </c>
       <c r="L94">
         <v>0.0</v>
       </c>
       <c r="M94" s="1">
-        <v>301563.0</v>
+        <v>910827.5</v>
       </c>
       <c r="N94" s="1">
-        <v>301563.0</v>
+        <v>910827.5</v>
       </c>
       <c r="O94" s="1">
-        <v>0.35</v>
+        <v>1.07</v>
       </c>
       <c r="P94">
         <v>1</v>
       </c>
     </row>
     <row r="95" spans="1:16">
       <c r="A95" t="s">
-        <v>210</v>
+        <v>214</v>
       </c>
       <c r="B95" t="s">
-        <v>211</v>
+        <v>215</v>
       </c>
       <c r="C95" s="1">
         <v>770.0</v>
       </c>
       <c r="D95" s="1">
-        <v>488.3</v>
+        <v>499.1</v>
       </c>
       <c r="E95" s="1">
         <v>568.81764935065</v>
       </c>
       <c r="F95" t="s">
-        <v>166</v>
+        <v>31</v>
       </c>
       <c r="G95">
-        <v>0.91</v>
+        <v>0.92</v>
       </c>
       <c r="H95" s="1">
         <v>432275.1</v>
       </c>
       <c r="I95" s="1">
-        <v>-17044.06</v>
+        <v>-13518.01</v>
       </c>
       <c r="J95" s="1">
-        <v>-3.9428734155634</v>
+        <v>-3.127177577427</v>
       </c>
       <c r="K95">
         <v>0.0</v>
       </c>
       <c r="L95">
         <v>0.0</v>
       </c>
       <c r="M95" s="1">
-        <v>415231.04</v>
+        <v>418757.09</v>
       </c>
       <c r="N95" s="1">
-        <v>415231.04</v>
+        <v>418757.09</v>
       </c>
       <c r="O95" s="1">
         <v>0.49</v>
       </c>
       <c r="P95">
         <v>1</v>
       </c>
     </row>
     <row r="96" spans="1:16">
       <c r="A96" t="s">
-        <v>212</v>
+        <v>216</v>
       </c>
       <c r="B96" t="s">
-        <v>213</v>
+        <v>217</v>
       </c>
       <c r="C96" s="1">
         <v>1540.0</v>
       </c>
       <c r="D96" s="1">
-        <v>352.4</v>
+        <v>375.85</v>
       </c>
       <c r="E96" s="1">
         <v>276.94614935065</v>
       </c>
       <c r="F96" t="s">
         <v>7</v>
       </c>
       <c r="G96">
         <v>1.0</v>
       </c>
       <c r="H96" s="1">
         <v>426497.07</v>
       </c>
       <c r="I96" s="1">
-        <v>116198.93</v>
+        <v>152311.93</v>
       </c>
       <c r="J96" s="1">
-        <v>27.244953875064</v>
+        <v>35.71230395557</v>
       </c>
       <c r="K96">
         <v>0.0</v>
       </c>
       <c r="L96">
         <v>0.0</v>
       </c>
       <c r="M96" s="1">
-        <v>542696.0</v>
+        <v>578809.0</v>
       </c>
       <c r="N96" s="1">
-        <v>542696.0</v>
+        <v>578809.0</v>
       </c>
       <c r="O96" s="1">
-        <v>0.64</v>
+        <v>0.68</v>
       </c>
       <c r="P96">
         <v>1</v>
       </c>
     </row>
     <row r="97" spans="1:16">
       <c r="A97" t="s">
-        <v>212</v>
+        <v>216</v>
       </c>
       <c r="B97" t="s">
-        <v>213</v>
+        <v>217</v>
       </c>
       <c r="C97" s="1">
-        <v>2044.0</v>
+        <v>2123.0</v>
       </c>
       <c r="D97" s="1">
-        <v>352.4</v>
+        <v>375.85</v>
       </c>
       <c r="E97" s="1">
-        <v>327.52179060665</v>
+        <v>328.42823363165</v>
       </c>
       <c r="F97" t="s">
         <v>7</v>
       </c>
       <c r="G97">
         <v>1.0</v>
       </c>
       <c r="H97" s="1">
-        <v>669454.54</v>
+        <v>697253.14</v>
       </c>
       <c r="I97" s="1">
-        <v>50851.06</v>
+        <v>100676.41</v>
       </c>
       <c r="J97" s="1">
-        <v>7.5958944127857</v>
+        <v>14.439004175729</v>
       </c>
       <c r="K97">
         <v>0.0</v>
       </c>
       <c r="L97">
         <v>0.0</v>
       </c>
       <c r="M97" s="1">
-        <v>720305.6</v>
+        <v>797929.55</v>
       </c>
       <c r="N97" s="1">
-        <v>720305.6</v>
+        <v>797929.55</v>
       </c>
       <c r="O97" s="1">
-        <v>0.84</v>
+        <v>0.94</v>
       </c>
       <c r="P97">
         <v>1</v>
       </c>
     </row>
     <row r="98" spans="1:16">
       <c r="A98" t="s">
-        <v>214</v>
+        <v>218</v>
       </c>
       <c r="B98" t="s">
-        <v>215</v>
+        <v>219</v>
       </c>
       <c r="C98" s="1">
-        <v>1909.0</v>
+        <v>520.0</v>
       </c>
       <c r="D98" s="1">
-        <v>472.25</v>
+        <v>475.2</v>
       </c>
       <c r="E98" s="1">
-        <v>626.37567836564</v>
+        <v>485.56192307692</v>
       </c>
       <c r="F98" t="s">
         <v>7</v>
       </c>
       <c r="G98">
         <v>1.0</v>
       </c>
       <c r="H98" s="1">
-        <v>1195751.17</v>
+        <v>252492.2</v>
       </c>
       <c r="I98" s="1">
-        <v>-294225.92</v>
+        <v>-5388.2</v>
       </c>
       <c r="J98" s="1">
-        <v>-24.605948744336</v>
+        <v>-2.1340065158448</v>
       </c>
       <c r="K98">
         <v>0.0</v>
       </c>
       <c r="L98">
         <v>0.0</v>
       </c>
       <c r="M98" s="1">
-        <v>901525.25</v>
+        <v>247104.0</v>
       </c>
       <c r="N98" s="1">
-        <v>901525.25</v>
+        <v>247104.0</v>
       </c>
       <c r="O98" s="1">
-        <v>1.06</v>
+        <v>0.29</v>
       </c>
       <c r="P98">
         <v>1</v>
       </c>
     </row>
     <row r="99" spans="1:16">
       <c r="A99" t="s">
-        <v>214</v>
+        <v>218</v>
       </c>
       <c r="B99" t="s">
-        <v>215</v>
+        <v>219</v>
       </c>
       <c r="C99" s="1">
-        <v>1240.0</v>
+        <v>1750.0</v>
       </c>
       <c r="D99" s="1">
-        <v>472.25</v>
+        <v>475.2</v>
       </c>
       <c r="E99" s="1">
-        <v>485.56191935484</v>
+        <v>626.37568</v>
       </c>
       <c r="F99" t="s">
         <v>7</v>
       </c>
       <c r="G99">
         <v>1.0</v>
       </c>
       <c r="H99" s="1">
-        <v>602096.78</v>
+        <v>1096157.44</v>
       </c>
       <c r="I99" s="1">
-        <v>-16506.78</v>
+        <v>-264557.44</v>
       </c>
       <c r="J99" s="1">
-        <v>-2.7415492904646</v>
+        <v>-24.134985572875</v>
       </c>
       <c r="K99">
         <v>0.0</v>
       </c>
       <c r="L99">
         <v>0.0</v>
       </c>
       <c r="M99" s="1">
-        <v>585590.0</v>
+        <v>831600.0</v>
       </c>
       <c r="N99" s="1">
-        <v>585590.0</v>
+        <v>831600.0</v>
       </c>
       <c r="O99" s="1">
-        <v>0.69</v>
+        <v>0.98</v>
       </c>
       <c r="P99">
         <v>1</v>
       </c>
     </row>
     <row r="100" spans="1:16">
       <c r="A100" t="s">
-        <v>216</v>
+        <v>220</v>
       </c>
       <c r="B100" t="s">
-        <v>217</v>
+        <v>221</v>
       </c>
       <c r="C100" s="1">
-        <v>208821.0</v>
+        <v>238821.0</v>
       </c>
       <c r="D100" s="1">
-        <v>1.366</v>
+        <v>1.47</v>
       </c>
       <c r="E100" s="1">
-        <v>1.6578395850992</v>
+        <v>1.6222410089565</v>
       </c>
       <c r="F100" t="s">
-        <v>69</v>
+        <v>72</v>
       </c>
       <c r="G100">
-        <v>0.86</v>
+        <v>0.87</v>
       </c>
       <c r="H100" s="1">
-        <v>400880.32</v>
+        <v>448111.2</v>
       </c>
       <c r="I100" s="1">
-        <v>-70642.9</v>
+        <v>-43099.76</v>
       </c>
       <c r="J100" s="1">
-        <v>-17.621942628663</v>
+        <v>-9.6180947943278</v>
       </c>
       <c r="K100">
         <v>0.0</v>
       </c>
       <c r="L100">
         <v>0.0</v>
       </c>
       <c r="M100" s="1">
-        <v>330237.42</v>
+        <v>405011.44</v>
       </c>
       <c r="N100" s="1">
-        <v>330237.42</v>
+        <v>405011.44</v>
       </c>
       <c r="O100" s="1">
-        <v>0.39</v>
+        <v>0.48</v>
       </c>
       <c r="P100">
         <v>1</v>
       </c>
     </row>
     <row r="101" spans="1:16">
       <c r="A101" t="s">
-        <v>218</v>
+        <v>222</v>
       </c>
       <c r="B101" t="s">
-        <v>219</v>
+        <v>223</v>
       </c>
       <c r="C101" s="1">
         <v>26324.0</v>
       </c>
       <c r="D101" s="1">
-        <v>15.06</v>
+        <v>15.27</v>
       </c>
       <c r="E101" s="1">
         <v>11.791996277162</v>
       </c>
       <c r="F101" t="s">
         <v>7</v>
       </c>
       <c r="G101">
         <v>1.0</v>
       </c>
       <c r="H101" s="1">
         <v>310412.51</v>
       </c>
       <c r="I101" s="1">
-        <v>86026.93</v>
+        <v>91554.97</v>
       </c>
       <c r="J101" s="1">
-        <v>27.713744526598</v>
+        <v>29.49461347418</v>
       </c>
       <c r="K101">
-        <v>0.06</v>
+        <v>0.26</v>
       </c>
       <c r="L101" t="s">
-        <v>220</v>
+        <v>224</v>
       </c>
       <c r="M101" s="1">
-        <v>396439.44</v>
+        <v>401967.48</v>
       </c>
       <c r="N101" s="1">
-        <v>397939.91</v>
+        <v>408732.75</v>
       </c>
       <c r="O101" s="1">
-        <v>0.47</v>
+        <v>0.48</v>
       </c>
       <c r="P101">
         <v>1</v>
       </c>
     </row>
     <row r="102" spans="1:16">
       <c r="A102" t="s">
-        <v>221</v>
+        <v>225</v>
       </c>
       <c r="B102" t="s">
-        <v>222</v>
+        <v>226</v>
       </c>
       <c r="C102" s="1">
-        <v>3857.0</v>
+        <v>5984.0</v>
       </c>
       <c r="D102" s="1">
-        <v>52.64</v>
+        <v>54.82</v>
       </c>
       <c r="E102" s="1">
-        <v>52.349974073114</v>
+        <v>52.063464237968</v>
       </c>
       <c r="F102" t="s">
         <v>7</v>
       </c>
       <c r="G102">
         <v>1.0</v>
       </c>
       <c r="H102" s="1">
-        <v>201913.85</v>
+        <v>311547.77</v>
       </c>
       <c r="I102" s="1">
-        <v>1118.63</v>
+        <v>16495.11</v>
       </c>
       <c r="J102" s="1">
-        <v>0.55401350625527</v>
+        <v>5.29456847019</v>
       </c>
       <c r="K102">
         <v>0.0</v>
       </c>
       <c r="L102">
         <v>0.0</v>
       </c>
       <c r="M102" s="1">
-        <v>203032.48</v>
+        <v>328042.88</v>
       </c>
       <c r="N102" s="1">
-        <v>203032.48</v>
+        <v>328042.88</v>
       </c>
       <c r="O102" s="1">
-        <v>0.24</v>
+        <v>0.39</v>
       </c>
       <c r="P102">
         <v>1</v>
       </c>
     </row>
     <row r="103" spans="1:16">
       <c r="A103" t="s">
-        <v>223</v>
+        <v>227</v>
       </c>
       <c r="B103" t="s">
-        <v>224</v>
+        <v>228</v>
       </c>
       <c r="C103" s="1">
         <v>396.0</v>
       </c>
       <c r="D103" s="1">
-        <v>553.4</v>
+        <v>557.6</v>
       </c>
       <c r="E103" s="1">
         <v>232.92426767677</v>
       </c>
       <c r="F103" t="s">
         <v>7</v>
       </c>
       <c r="G103">
         <v>1.0</v>
       </c>
       <c r="H103" s="1">
         <v>92238.01</v>
       </c>
       <c r="I103" s="1">
-        <v>126908.39</v>
+        <v>128571.59</v>
       </c>
       <c r="J103" s="1">
-        <v>137.58795316595</v>
+        <v>139.3911143573</v>
       </c>
       <c r="K103">
         <v>14.06</v>
       </c>
       <c r="L103" t="s">
-        <v>225</v>
+        <v>229</v>
       </c>
       <c r="M103" s="1">
-        <v>219146.4</v>
+        <v>220809.6</v>
       </c>
       <c r="N103" s="1">
-        <v>224714.47</v>
+        <v>226377.67</v>
       </c>
       <c r="O103" s="1">
-        <v>0.26</v>
+        <v>0.27</v>
       </c>
       <c r="P103">
         <v>1</v>
       </c>
     </row>
     <row r="104" spans="1:16">
       <c r="A104" t="s">
-        <v>226</v>
+        <v>230</v>
       </c>
       <c r="B104" t="s">
-        <v>227</v>
+        <v>231</v>
       </c>
       <c r="C104" s="1">
-        <v>5025.0</v>
+        <v>3255.0</v>
       </c>
       <c r="D104" s="1">
-        <v>69.5</v>
+        <v>64.55</v>
       </c>
       <c r="E104" s="1">
-        <v>94.331723383085</v>
+        <v>94.331723502304</v>
       </c>
       <c r="F104" t="s">
         <v>7</v>
       </c>
       <c r="G104">
         <v>1.0</v>
       </c>
       <c r="H104" s="1">
-        <v>474016.91</v>
+        <v>307049.76</v>
       </c>
       <c r="I104" s="1">
-        <v>-124779.41</v>
+        <v>-96939.51</v>
       </c>
       <c r="J104" s="1">
-        <v>-26.323830936749</v>
+        <v>-31.571270402556</v>
       </c>
       <c r="K104">
         <v>0.0</v>
       </c>
       <c r="L104">
         <v>0.0</v>
       </c>
       <c r="M104" s="1">
-        <v>349237.5</v>
+        <v>210110.25</v>
       </c>
       <c r="N104" s="1">
-        <v>349237.5</v>
+        <v>210110.25</v>
       </c>
       <c r="O104" s="1">
-        <v>0.41</v>
+        <v>0.25</v>
       </c>
       <c r="P104">
         <v>1</v>
       </c>
     </row>
     <row r="105" spans="1:16">
       <c r="A105" t="s">
-        <v>228</v>
+        <v>232</v>
       </c>
       <c r="B105" t="s">
-        <v>229</v>
+        <v>233</v>
       </c>
       <c r="C105" s="1">
         <v>6405.0</v>
       </c>
       <c r="D105" s="1">
-        <v>80.84</v>
+        <v>79.99</v>
       </c>
       <c r="E105" s="1">
         <v>75.833339578454</v>
       </c>
       <c r="F105" t="s">
-        <v>166</v>
+        <v>31</v>
       </c>
       <c r="G105">
-        <v>0.91</v>
+        <v>0.92</v>
       </c>
       <c r="H105" s="1">
         <v>440490.89</v>
       </c>
       <c r="I105" s="1">
-        <v>131327.08</v>
+        <v>117771.94</v>
       </c>
       <c r="J105" s="1">
-        <v>29.813801597577</v>
+        <v>26.736521157112</v>
       </c>
       <c r="K105">
         <v>0.0</v>
       </c>
       <c r="L105">
         <v>0.0</v>
       </c>
       <c r="M105" s="1">
-        <v>571817.97</v>
+        <v>558262.83</v>
       </c>
       <c r="N105" s="1">
-        <v>571817.97</v>
+        <v>558262.83</v>
       </c>
       <c r="O105" s="1">
-        <v>0.67</v>
+        <v>0.66</v>
       </c>
       <c r="P105">
         <v>1</v>
       </c>
     </row>
     <row r="106" spans="1:16">
       <c r="A106" t="s">
-        <v>230</v>
+        <v>234</v>
       </c>
       <c r="B106" t="s">
-        <v>231</v>
+        <v>235</v>
       </c>
       <c r="C106" s="1">
-        <v>39358.0</v>
+        <v>51671.0</v>
       </c>
       <c r="D106" s="1">
-        <v>86.0</v>
+        <v>89.0</v>
       </c>
       <c r="E106" s="1">
-        <v>101.07427740231</v>
+        <v>97.261951578255</v>
       </c>
       <c r="F106" t="s">
-        <v>66</v>
+        <v>69</v>
       </c>
       <c r="G106">
-        <v>10.7</v>
+        <v>10.79</v>
       </c>
       <c r="H106" s="1">
-        <v>375295.69</v>
+        <v>471547.93</v>
       </c>
       <c r="I106" s="1">
-        <v>-58930.7</v>
+        <v>-45227.53</v>
       </c>
       <c r="J106" s="1">
-        <v>-15.702471829613</v>
+        <v>-9.5912901155138</v>
       </c>
       <c r="K106">
         <v>0.0</v>
       </c>
       <c r="L106">
         <v>0.0</v>
       </c>
       <c r="M106" s="1">
-        <v>316364.99</v>
+        <v>426320.4</v>
       </c>
       <c r="N106" s="1">
-        <v>316364.99</v>
+        <v>426320.4</v>
       </c>
       <c r="O106" s="1">
-        <v>0.37</v>
+        <v>0.5</v>
       </c>
       <c r="P106">
         <v>1</v>
       </c>
     </row>
     <row r="107" spans="1:16">
       <c r="A107" t="s">
-        <v>232</v>
+        <v>236</v>
       </c>
       <c r="B107" t="s">
-        <v>233</v>
+        <v>237</v>
       </c>
       <c r="C107" s="1">
-        <v>50094.0</v>
+        <v>38362.0</v>
       </c>
       <c r="D107" s="1">
-        <v>7.464</v>
+        <v>9.05</v>
       </c>
       <c r="E107" s="1">
-        <v>5.3890429991616</v>
+        <v>5.3890430634482</v>
       </c>
       <c r="F107" t="s">
         <v>7</v>
       </c>
       <c r="G107">
         <v>1.0</v>
       </c>
       <c r="H107" s="1">
-        <v>269958.72</v>
+        <v>206734.47</v>
       </c>
       <c r="I107" s="1">
-        <v>103942.9</v>
+        <v>140441.63</v>
       </c>
       <c r="J107" s="1">
-        <v>38.503257090566</v>
+        <v>67.933339805404</v>
       </c>
       <c r="K107">
-        <v>0.26</v>
+        <v>0.34</v>
       </c>
       <c r="L107" t="s">
-        <v>234</v>
+        <v>238</v>
       </c>
       <c r="M107" s="1">
-        <v>373901.62</v>
+        <v>347176.1</v>
       </c>
       <c r="N107" s="1">
-        <v>387042.21</v>
+        <v>360316.69</v>
       </c>
       <c r="O107" s="1">
-        <v>0.45</v>
+        <v>0.42</v>
       </c>
       <c r="P107">
         <v>1</v>
       </c>
     </row>
     <row r="108" spans="1:16">
       <c r="A108" t="s">
-        <v>235</v>
+        <v>239</v>
       </c>
       <c r="B108" t="s">
-        <v>236</v>
+        <v>240</v>
       </c>
       <c r="C108" s="1">
         <v>6050.0</v>
       </c>
       <c r="D108" s="1">
-        <v>121.78</v>
+        <v>116.28</v>
       </c>
       <c r="E108" s="1">
         <v>85.498917355372</v>
       </c>
       <c r="F108" t="s">
-        <v>166</v>
+        <v>31</v>
       </c>
       <c r="G108">
-        <v>0.91</v>
+        <v>0.92</v>
       </c>
       <c r="H108" s="1">
         <v>536550.51</v>
       </c>
       <c r="I108" s="1">
-        <v>277110.87</v>
+        <v>230006.18</v>
       </c>
       <c r="J108" s="1">
-        <v>51.646744311174</v>
+        <v>42.867572709977</v>
       </c>
       <c r="K108">
         <v>0.0</v>
       </c>
       <c r="L108">
         <v>0.0</v>
       </c>
       <c r="M108" s="1">
-        <v>813661.38</v>
+        <v>766556.69</v>
       </c>
       <c r="N108" s="1">
-        <v>813661.38</v>
+        <v>766556.69</v>
       </c>
       <c r="O108" s="1">
-        <v>0.95</v>
+        <v>0.9</v>
       </c>
       <c r="P108">
         <v>1</v>
       </c>
     </row>
     <row r="109" spans="1:16">
       <c r="A109" t="s">
-        <v>237</v>
+        <v>241</v>
       </c>
       <c r="B109" t="s">
-        <v>238</v>
+        <v>242</v>
       </c>
       <c r="C109" s="1">
         <v>10395.0</v>
       </c>
       <c r="D109" s="1">
-        <v>249.15</v>
+        <v>246.7</v>
       </c>
       <c r="E109" s="1">
         <v>604.24713419913</v>
       </c>
       <c r="F109" t="s">
-        <v>114</v>
+        <v>243</v>
       </c>
       <c r="G109">
         <v>7.47</v>
       </c>
       <c r="H109" s="1">
         <v>842033.79</v>
       </c>
       <c r="I109" s="1">
-        <v>-495433.37</v>
+        <v>-498875.97</v>
       </c>
       <c r="J109" s="1">
-        <v>-58.837706501066</v>
+        <v>-59.246549951398</v>
       </c>
       <c r="K109">
-        <v>0.28</v>
+        <v>0.41</v>
       </c>
       <c r="L109" t="s">
-        <v>239</v>
+        <v>244</v>
       </c>
       <c r="M109" s="1">
-        <v>346600.42</v>
+        <v>343157.82</v>
       </c>
       <c r="N109" s="1">
-        <v>349543.63</v>
+        <v>347427.74</v>
       </c>
       <c r="O109" s="1">
         <v>0.41</v>
       </c>
       <c r="P109">
         <v>1</v>
       </c>
     </row>
     <row r="110" spans="1:16">
       <c r="A110" t="s">
-        <v>240</v>
+        <v>245</v>
       </c>
       <c r="B110" t="s">
-        <v>241</v>
+        <v>246</v>
       </c>
       <c r="C110" s="1">
-        <v>10275.0</v>
+        <v>14655.0</v>
       </c>
       <c r="D110" s="1">
-        <v>357.4</v>
+        <v>385.8</v>
       </c>
       <c r="E110" s="1">
-        <v>348.24635815085</v>
+        <v>355.98855407711</v>
       </c>
       <c r="F110" t="s">
-        <v>114</v>
+        <v>243</v>
       </c>
       <c r="G110">
         <v>7.47</v>
       </c>
       <c r="H110" s="1">
-        <v>480075.78</v>
+        <v>699385.46</v>
       </c>
       <c r="I110" s="1">
-        <v>11375.05</v>
+        <v>57183.13</v>
       </c>
       <c r="J110" s="1">
-        <v>2.3694280098863</v>
+        <v>8.1761965712012</v>
       </c>
       <c r="K110">
-        <v>0.4</v>
+        <v>0.33</v>
       </c>
       <c r="L110" t="s">
-        <v>242</v>
+        <v>247</v>
       </c>
       <c r="M110" s="1">
-        <v>491450.83</v>
+        <v>756568.59</v>
       </c>
       <c r="N110" s="1">
-        <v>495564.26</v>
+        <v>761382.83</v>
       </c>
       <c r="O110" s="1">
-        <v>0.58</v>
+        <v>0.9</v>
       </c>
       <c r="P110">
         <v>1</v>
       </c>
     </row>
     <row r="111" spans="1:16">
       <c r="A111" t="s">
-        <v>243</v>
+        <v>248</v>
       </c>
       <c r="B111" t="s">
-        <v>244</v>
+        <v>249</v>
       </c>
       <c r="C111" s="1">
-        <v>23683.0</v>
+        <v>24553.0</v>
       </c>
       <c r="D111" s="1">
-        <v>24.75</v>
+        <v>28.32</v>
       </c>
       <c r="E111" s="1">
-        <v>20.703307435713</v>
+        <v>21.544834439783</v>
       </c>
       <c r="F111" t="s">
-        <v>69</v>
+        <v>72</v>
       </c>
       <c r="G111">
-        <v>0.86</v>
+        <v>0.87</v>
       </c>
       <c r="H111" s="1">
-        <v>572823.62</v>
+        <v>616233.11</v>
       </c>
       <c r="I111" s="1">
-        <v>105775.56</v>
+        <v>185953.21</v>
       </c>
       <c r="J111" s="1">
-        <v>18.465642181445</v>
+        <v>30.175790132406</v>
       </c>
       <c r="K111">
         <v>0.0</v>
       </c>
       <c r="L111">
         <v>0.0</v>
       </c>
       <c r="M111" s="1">
-        <v>678599.18</v>
+        <v>802186.32</v>
       </c>
       <c r="N111" s="1">
-        <v>678599.18</v>
+        <v>802186.32</v>
       </c>
       <c r="O111" s="1">
-        <v>0.8</v>
+        <v>0.94</v>
       </c>
       <c r="P111">
         <v>1</v>
       </c>
     </row>
     <row r="112" spans="1:16">
       <c r="A112" t="s">
-        <v>245</v>
+        <v>250</v>
       </c>
       <c r="B112" t="s">
-        <v>246</v>
+        <v>251</v>
       </c>
       <c r="C112" s="1">
         <v>455.0</v>
       </c>
       <c r="D112" s="1">
-        <v>824.0</v>
+        <v>932.4</v>
       </c>
       <c r="E112" s="1">
         <v>959.46857142857</v>
       </c>
       <c r="F112" t="s">
-        <v>166</v>
+        <v>31</v>
       </c>
       <c r="G112">
-        <v>0.91</v>
+        <v>0.92</v>
       </c>
       <c r="H112" s="1">
         <v>419323.22</v>
       </c>
       <c r="I112" s="1">
-        <v>-5274.96</v>
+        <v>42948.73</v>
       </c>
       <c r="J112" s="1">
-        <v>-1.2579699259202</v>
+        <v>10.242392491406</v>
       </c>
       <c r="K112">
         <v>0.0</v>
       </c>
       <c r="L112">
         <v>0.0</v>
       </c>
       <c r="M112" s="1">
-        <v>414048.26</v>
+        <v>462271.95</v>
       </c>
       <c r="N112" s="1">
-        <v>414048.26</v>
+        <v>462271.95</v>
       </c>
       <c r="O112" s="1">
-        <v>0.49</v>
+        <v>0.54</v>
       </c>
       <c r="P112">
         <v>1</v>
       </c>
     </row>
     <row r="113" spans="1:16">
       <c r="A113" t="s">
-        <v>247</v>
+        <v>252</v>
       </c>
       <c r="B113" t="s">
-        <v>248</v>
+        <v>253</v>
       </c>
       <c r="C113" s="1">
-        <v>31396.0</v>
+        <v>30264.0</v>
       </c>
       <c r="D113" s="1">
-        <v>15.48</v>
+        <v>18.24</v>
       </c>
       <c r="E113" s="1">
-        <v>19.602729328577</v>
+        <v>19.602729315358</v>
       </c>
       <c r="F113" t="s">
         <v>7</v>
       </c>
       <c r="G113">
         <v>1.0</v>
       </c>
       <c r="H113" s="1">
-        <v>615447.29</v>
+        <v>593257.0</v>
       </c>
       <c r="I113" s="1">
-        <v>-129437.21</v>
+        <v>-41241.64</v>
       </c>
       <c r="J113" s="1">
-        <v>-21.031404655304</v>
+        <v>-6.9517325543567</v>
       </c>
       <c r="K113">
         <v>0.0</v>
       </c>
       <c r="L113">
         <v>0.0</v>
       </c>
       <c r="M113" s="1">
-        <v>486010.08</v>
+        <v>552015.36</v>
       </c>
       <c r="N113" s="1">
-        <v>486010.08</v>
+        <v>552015.36</v>
       </c>
       <c r="O113" s="1">
-        <v>0.57</v>
+        <v>0.65</v>
       </c>
       <c r="P113">
         <v>1</v>
       </c>
     </row>
     <row r="114" spans="1:16">
       <c r="A114" t="s">
-        <v>249</v>
+        <v>254</v>
       </c>
       <c r="B114" t="s">
-        <v>250</v>
+        <v>255</v>
       </c>
       <c r="C114" s="1">
-        <v>433749.0</v>
+        <v>428784.0</v>
       </c>
       <c r="D114" s="1">
-        <v>1.916</v>
+        <v>1.952</v>
       </c>
       <c r="E114" s="1">
-        <v>1.3769785751667</v>
+        <v>1.3870007742826</v>
       </c>
       <c r="F114" t="s">
-        <v>69</v>
+        <v>72</v>
       </c>
       <c r="G114">
-        <v>0.86</v>
+        <v>0.87</v>
       </c>
       <c r="H114" s="1">
-        <v>693594.69</v>
+        <v>690525.31</v>
       </c>
       <c r="I114" s="1">
-        <v>268538.95</v>
+        <v>275071.51</v>
       </c>
       <c r="J114" s="1">
-        <v>38.716984698946</v>
+        <v>39.835109012876</v>
       </c>
       <c r="K114">
         <v>0.0</v>
       </c>
       <c r="L114">
         <v>0.0</v>
       </c>
       <c r="M114" s="1">
-        <v>962133.64</v>
+        <v>965596.82</v>
       </c>
       <c r="N114" s="1">
-        <v>962133.64</v>
+        <v>965596.82</v>
       </c>
       <c r="O114" s="1">
-        <v>1.13</v>
+        <v>1.14</v>
       </c>
       <c r="P114">
         <v>1</v>
       </c>
     </row>
     <row r="115" spans="1:16">
       <c r="A115" t="s">
-        <v>251</v>
+        <v>256</v>
       </c>
       <c r="B115" t="s">
-        <v>252</v>
+        <v>257</v>
       </c>
       <c r="C115" s="1">
         <v>8021.0</v>
       </c>
       <c r="D115" s="1">
-        <v>46.555</v>
+        <v>41.55</v>
       </c>
       <c r="E115" s="1">
         <v>37.070315422017</v>
       </c>
       <c r="F115" t="s">
         <v>7</v>
       </c>
       <c r="G115">
         <v>1.0</v>
       </c>
       <c r="H115" s="1">
         <v>297341.0</v>
       </c>
       <c r="I115" s="1">
-        <v>76076.66</v>
+        <v>35931.55</v>
       </c>
       <c r="J115" s="1">
-        <v>25.585660907847</v>
+        <v>12.084290427489</v>
       </c>
       <c r="K115">
         <v>0.0</v>
       </c>
       <c r="L115">
         <v>0.0</v>
       </c>
       <c r="M115" s="1">
-        <v>373417.66</v>
+        <v>333272.55</v>
       </c>
       <c r="N115" s="1">
-        <v>373417.66</v>
+        <v>333272.55</v>
       </c>
       <c r="O115" s="1">
-        <v>0.44</v>
+        <v>0.39</v>
       </c>
       <c r="P115">
         <v>1</v>
       </c>
     </row>
     <row r="116" spans="1:16">
       <c r="A116" t="s">
-        <v>253</v>
+        <v>258</v>
       </c>
       <c r="B116" t="s">
-        <v>254</v>
+        <v>259</v>
       </c>
       <c r="C116" s="1">
-        <v>2750.0</v>
+        <v>1996.0</v>
       </c>
       <c r="D116" s="1">
-        <v>98.08</v>
+        <v>122.5</v>
       </c>
       <c r="E116" s="1">
-        <v>42.862934545455</v>
+        <v>42.862935871744</v>
       </c>
       <c r="F116" t="s">
         <v>7</v>
       </c>
       <c r="G116">
         <v>1.0</v>
       </c>
       <c r="H116" s="1">
-        <v>117873.07</v>
+        <v>85554.42</v>
       </c>
       <c r="I116" s="1">
-        <v>151846.93</v>
+        <v>158955.58</v>
       </c>
       <c r="J116" s="1">
-        <v>128.82241041147</v>
+        <v>185.79470236605</v>
       </c>
       <c r="K116">
         <v>0.0</v>
       </c>
       <c r="L116">
         <v>0.0</v>
       </c>
       <c r="M116" s="1">
-        <v>269720.0</v>
+        <v>244510.0</v>
       </c>
       <c r="N116" s="1">
-        <v>269720.0</v>
+        <v>244510.0</v>
       </c>
       <c r="O116" s="1">
-        <v>0.32</v>
+        <v>0.29</v>
       </c>
       <c r="P116">
         <v>1</v>
       </c>
     </row>
     <row r="117" spans="1:16">
       <c r="A117" t="s">
-        <v>255</v>
+        <v>260</v>
       </c>
       <c r="B117" t="s">
-        <v>256</v>
+        <v>261</v>
       </c>
       <c r="C117" s="1">
-        <v>30128.0</v>
+        <v>2502.0</v>
       </c>
       <c r="D117" s="1">
-        <v>26.88</v>
+        <v>77.88</v>
       </c>
       <c r="E117" s="1">
-        <v>16.75013641795</v>
+        <v>78.253820943245</v>
       </c>
       <c r="F117" t="s">
         <v>7</v>
       </c>
       <c r="G117">
         <v>1.0</v>
       </c>
       <c r="H117" s="1">
-        <v>504648.11</v>
+        <v>195791.06</v>
       </c>
       <c r="I117" s="1">
-        <v>305192.53</v>
+        <v>-935.3</v>
       </c>
       <c r="J117" s="1">
-        <v>60.476304964265</v>
+        <v>-0.47770311882473</v>
       </c>
       <c r="K117">
         <v>0.0</v>
       </c>
       <c r="L117">
         <v>0.0</v>
       </c>
       <c r="M117" s="1">
-        <v>809840.64</v>
+        <v>194855.76</v>
       </c>
       <c r="N117" s="1">
-        <v>809840.64</v>
+        <v>194855.76</v>
       </c>
       <c r="O117" s="1">
-        <v>0.95</v>
+        <v>0.23</v>
       </c>
       <c r="P117">
         <v>1</v>
       </c>
     </row>
     <row r="118" spans="1:16">
       <c r="A118" t="s">
-        <v>257</v>
+        <v>262</v>
       </c>
       <c r="B118" t="s">
-        <v>258</v>
+        <v>263</v>
       </c>
       <c r="C118" s="1">
-        <v>18720.0</v>
+        <v>22695.0</v>
       </c>
       <c r="D118" s="1">
-        <v>30.48</v>
+        <v>37.4</v>
       </c>
       <c r="E118" s="1">
-        <v>45.814635683761</v>
+        <v>16.750136153338</v>
       </c>
       <c r="F118" t="s">
         <v>7</v>
       </c>
       <c r="G118">
         <v>1.0</v>
       </c>
       <c r="H118" s="1">
-        <v>857649.98</v>
+        <v>380144.34</v>
       </c>
       <c r="I118" s="1">
-        <v>-287064.38</v>
+        <v>468648.66</v>
       </c>
       <c r="J118" s="1">
-        <v>-33.471041414821</v>
+        <v>123.28176713087</v>
       </c>
       <c r="K118">
         <v>0.0</v>
       </c>
       <c r="L118">
         <v>0.0</v>
       </c>
       <c r="M118" s="1">
-        <v>570585.6</v>
+        <v>848793.0</v>
       </c>
       <c r="N118" s="1">
-        <v>570585.6</v>
+        <v>848793.0</v>
       </c>
       <c r="O118" s="1">
-        <v>0.67</v>
+        <v>1.0</v>
       </c>
       <c r="P118">
         <v>1</v>
       </c>
     </row>
     <row r="119" spans="1:16">
       <c r="A119" t="s">
-        <v>259</v>
+        <v>264</v>
       </c>
       <c r="B119" t="s">
-        <v>260</v>
+        <v>265</v>
       </c>
       <c r="C119" s="1">
-        <v>5548.0</v>
+        <v>18720.0</v>
       </c>
       <c r="D119" s="1">
-        <v>28.4</v>
+        <v>30.94</v>
       </c>
       <c r="E119" s="1">
-        <v>36.417669430425</v>
+        <v>45.814635683761</v>
       </c>
       <c r="F119" t="s">
         <v>7</v>
       </c>
       <c r="G119">
         <v>1.0</v>
       </c>
       <c r="H119" s="1">
-        <v>202045.23</v>
+        <v>857649.98</v>
       </c>
       <c r="I119" s="1">
-        <v>-44482.03</v>
+        <v>-278453.18</v>
       </c>
       <c r="J119" s="1">
-        <v>-22.015877335981</v>
+        <v>-32.466995451921</v>
       </c>
       <c r="K119">
         <v>0.0</v>
       </c>
       <c r="L119">
         <v>0.0</v>
       </c>
       <c r="M119" s="1">
-        <v>157563.2</v>
+        <v>579196.8</v>
       </c>
       <c r="N119" s="1">
-        <v>157563.2</v>
+        <v>579196.8</v>
       </c>
       <c r="O119" s="1">
-        <v>0.18</v>
+        <v>0.68</v>
       </c>
       <c r="P119">
         <v>1</v>
       </c>
     </row>
     <row r="120" spans="1:16">
       <c r="A120" t="s">
-        <v>261</v>
+        <v>266</v>
       </c>
       <c r="B120" t="s">
-        <v>262</v>
+        <v>267</v>
       </c>
       <c r="C120" s="1">
-        <v>1998.0</v>
+        <v>5548.0</v>
       </c>
       <c r="D120" s="1">
-        <v>304.9</v>
+        <v>30.87</v>
       </c>
       <c r="E120" s="1">
-        <v>315.00185185185</v>
+        <v>36.417669430425</v>
       </c>
       <c r="F120" t="s">
         <v>7</v>
       </c>
       <c r="G120">
         <v>1.0</v>
       </c>
       <c r="H120" s="1">
-        <v>629373.7</v>
+        <v>202045.23</v>
       </c>
       <c r="I120" s="1">
-        <v>-20183.5</v>
+        <v>-30778.47</v>
       </c>
       <c r="J120" s="1">
-        <v>-3.2069182426911</v>
+        <v>-15.233455400061</v>
       </c>
       <c r="K120">
         <v>0.0</v>
       </c>
       <c r="L120">
         <v>0.0</v>
       </c>
       <c r="M120" s="1">
-        <v>609190.2</v>
+        <v>171266.76</v>
       </c>
       <c r="N120" s="1">
-        <v>609190.2</v>
+        <v>171266.76</v>
       </c>
       <c r="O120" s="1">
-        <v>0.71</v>
+        <v>0.2</v>
       </c>
       <c r="P120">
         <v>1</v>
       </c>
     </row>
     <row r="121" spans="1:16">
       <c r="A121" t="s">
-        <v>263</v>
+        <v>268</v>
       </c>
       <c r="B121" t="s">
-        <v>264</v>
+        <v>269</v>
       </c>
       <c r="C121" s="1">
-        <v>8960.0</v>
+        <v>16320.0</v>
       </c>
       <c r="D121" s="1">
-        <v>62.9</v>
+        <v>11.602</v>
       </c>
       <c r="E121" s="1">
-        <v>39.142283482143</v>
+        <v>11.644976715686</v>
       </c>
       <c r="F121" t="s">
-        <v>166</v>
+        <v>72</v>
       </c>
       <c r="G121">
-        <v>0.91</v>
+        <v>0.87</v>
       </c>
       <c r="H121" s="1">
-        <v>371367.01</v>
+        <v>219859.58</v>
       </c>
       <c r="I121" s="1">
-        <v>251035.04</v>
+        <v>-1420.44</v>
       </c>
       <c r="J121" s="1">
-        <v>67.597560698782</v>
+        <v>-0.64606691234469</v>
       </c>
       <c r="K121">
-        <v>0.0</v>
+        <v>0.06</v>
       </c>
       <c r="L121">
-        <v>0.0</v>
+        <v>941.39</v>
       </c>
       <c r="M121" s="1">
-        <v>622402.05</v>
+        <v>218439.14</v>
       </c>
       <c r="N121" s="1">
-        <v>622402.05</v>
+        <v>219380.53</v>
       </c>
       <c r="O121" s="1">
-        <v>0.73</v>
+        <v>0.26</v>
       </c>
       <c r="P121">
         <v>1</v>
       </c>
     </row>
     <row r="122" spans="1:16">
       <c r="A122" t="s">
-        <v>265</v>
+        <v>270</v>
       </c>
       <c r="B122" t="s">
-        <v>266</v>
+        <v>271</v>
       </c>
       <c r="C122" s="1">
-        <v>9438.0</v>
+        <v>2243.0</v>
       </c>
       <c r="D122" s="1">
-        <v>76.89</v>
+        <v>279.0</v>
       </c>
       <c r="E122" s="1">
-        <v>92.341727060818</v>
+        <v>313.53187695051</v>
       </c>
       <c r="F122" t="s">
         <v>7</v>
       </c>
       <c r="G122">
         <v>1.0</v>
       </c>
       <c r="H122" s="1">
-        <v>871521.22</v>
+        <v>703252.0</v>
       </c>
       <c r="I122" s="1">
-        <v>-145833.4</v>
+        <v>-77455.0</v>
       </c>
       <c r="J122" s="1">
-        <v>-16.733201286826</v>
+        <v>-11.013832879252</v>
       </c>
       <c r="K122">
         <v>0.0</v>
       </c>
       <c r="L122">
         <v>0.0</v>
       </c>
       <c r="M122" s="1">
-        <v>725687.82</v>
+        <v>625797.0</v>
       </c>
       <c r="N122" s="1">
-        <v>725687.82</v>
+        <v>625797.0</v>
       </c>
       <c r="O122" s="1">
-        <v>0.85</v>
+        <v>0.74</v>
       </c>
       <c r="P122">
         <v>1</v>
       </c>
     </row>
     <row r="123" spans="1:16">
       <c r="A123" t="s">
-        <v>267</v>
+        <v>272</v>
       </c>
       <c r="B123" t="s">
-        <v>268</v>
+        <v>273</v>
       </c>
       <c r="C123" s="1">
-        <v>8368.0</v>
+        <v>8960.0</v>
       </c>
       <c r="D123" s="1">
-        <v>166.24</v>
+        <v>64.52</v>
       </c>
       <c r="E123" s="1">
-        <v>165.93320984704</v>
+        <v>39.142283482143</v>
       </c>
       <c r="F123" t="s">
-        <v>7</v>
+        <v>31</v>
       </c>
       <c r="G123">
-        <v>1.0</v>
+        <v>0.92</v>
       </c>
       <c r="H123" s="1">
-        <v>1388529.1</v>
+        <v>371367.01</v>
       </c>
       <c r="I123" s="1">
-        <v>2567.22</v>
+        <v>258554.23</v>
       </c>
       <c r="J123" s="1">
-        <v>0.18488773479792</v>
+        <v>69.622293590376</v>
       </c>
       <c r="K123">
-        <v>0.5</v>
-[...2 lines deleted...]
-        <v>269</v>
+        <v>0.0</v>
+      </c>
+      <c r="L123">
+        <v>0.0</v>
       </c>
       <c r="M123" s="1">
-        <v>1391096.32</v>
+        <v>629921.24</v>
       </c>
       <c r="N123" s="1">
-        <v>1395301.72</v>
+        <v>629921.24</v>
       </c>
       <c r="O123" s="1">
-        <v>1.64</v>
+        <v>0.74</v>
       </c>
       <c r="P123">
         <v>1</v>
       </c>
     </row>
     <row r="124" spans="1:16">
       <c r="A124" t="s">
-        <v>267</v>
+        <v>274</v>
       </c>
       <c r="B124" t="s">
-        <v>268</v>
+        <v>275</v>
       </c>
       <c r="C124" s="1">
-        <v>2970.0</v>
+        <v>8500.0</v>
       </c>
       <c r="D124" s="1">
-        <v>166.24</v>
+        <v>81.76</v>
       </c>
       <c r="E124" s="1">
-        <v>65.312707070707</v>
+        <v>92.341727058823</v>
       </c>
       <c r="F124" t="s">
         <v>7</v>
       </c>
       <c r="G124">
         <v>1.0</v>
       </c>
       <c r="H124" s="1">
-        <v>193978.74</v>
+        <v>784904.68</v>
       </c>
       <c r="I124" s="1">
-        <v>299754.06</v>
+        <v>-89944.68</v>
       </c>
       <c r="J124" s="1">
-        <v>154.52933656544</v>
+        <v>-11.459312486199</v>
       </c>
       <c r="K124">
-        <v>0.83</v>
-[...2 lines deleted...]
-        <v>270</v>
+        <v>0.0</v>
+      </c>
+      <c r="L124">
+        <v>0.0</v>
       </c>
       <c r="M124" s="1">
-        <v>493732.8</v>
+        <v>694960.0</v>
       </c>
       <c r="N124" s="1">
-        <v>496200.43</v>
+        <v>694960.0</v>
       </c>
       <c r="O124" s="1">
-        <v>0.58</v>
+        <v>0.82</v>
       </c>
       <c r="P124">
         <v>1</v>
       </c>
     </row>
     <row r="125" spans="1:16">
       <c r="A125" t="s">
-        <v>271</v>
+        <v>276</v>
       </c>
       <c r="B125" t="s">
-        <v>272</v>
+        <v>277</v>
       </c>
       <c r="C125" s="1">
-        <v>4010.0</v>
+        <v>7253.0</v>
       </c>
       <c r="D125" s="1">
-        <v>250.85</v>
+        <v>140.7</v>
       </c>
       <c r="E125" s="1">
-        <v>105.72016708229</v>
+        <v>165.93320970633</v>
       </c>
       <c r="F125" t="s">
         <v>7</v>
       </c>
       <c r="G125">
         <v>1.0</v>
       </c>
       <c r="H125" s="1">
-        <v>423937.87</v>
+        <v>1203513.57</v>
       </c>
       <c r="I125" s="1">
-        <v>581970.63</v>
+        <v>-183016.47</v>
       </c>
       <c r="J125" s="1">
-        <v>137.27733971962</v>
+        <v>-15.206847231477</v>
       </c>
       <c r="K125">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>0.58</v>
+      </c>
+      <c r="L125" t="s">
+        <v>278</v>
       </c>
       <c r="M125" s="1">
-        <v>1005908.5</v>
+        <v>1020497.1</v>
       </c>
       <c r="N125" s="1">
-        <v>1005908.5</v>
+        <v>1024702.5</v>
       </c>
       <c r="O125" s="1">
-        <v>1.18</v>
+        <v>1.2</v>
       </c>
       <c r="P125">
         <v>1</v>
       </c>
     </row>
     <row r="126" spans="1:16">
       <c r="A126" t="s">
-        <v>271</v>
+        <v>276</v>
       </c>
       <c r="B126" t="s">
-        <v>272</v>
+        <v>277</v>
       </c>
       <c r="C126" s="1">
-        <v>5607.0</v>
+        <v>1660.0</v>
       </c>
       <c r="D126" s="1">
-        <v>250.85</v>
+        <v>140.7</v>
       </c>
       <c r="E126" s="1">
-        <v>144.60614588907</v>
+        <v>82.307572289157</v>
       </c>
       <c r="F126" t="s">
         <v>7</v>
       </c>
       <c r="G126">
         <v>1.0</v>
       </c>
       <c r="H126" s="1">
-        <v>810806.66</v>
+        <v>136630.57</v>
       </c>
       <c r="I126" s="1">
-        <v>595709.29</v>
+        <v>96931.43</v>
       </c>
       <c r="J126" s="1">
-        <v>73.471188556838</v>
+        <v>70.944174499162</v>
       </c>
       <c r="K126">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>1.49</v>
+      </c>
+      <c r="L126" t="s">
+        <v>279</v>
       </c>
       <c r="M126" s="1">
-        <v>1406515.95</v>
+        <v>233562.0</v>
       </c>
       <c r="N126" s="1">
-        <v>1406515.95</v>
+        <v>236029.63</v>
       </c>
       <c r="O126" s="1">
-        <v>1.65</v>
+        <v>0.28</v>
       </c>
       <c r="P126">
         <v>1</v>
       </c>
     </row>
     <row r="127" spans="1:16">
       <c r="A127" t="s">
-        <v>273</v>
+        <v>280</v>
       </c>
       <c r="B127" t="s">
-        <v>274</v>
+        <v>281</v>
       </c>
       <c r="C127" s="1">
-        <v>2396.0</v>
+        <v>5607.0</v>
       </c>
       <c r="D127" s="1">
-        <v>43.0</v>
+        <v>274.85</v>
       </c>
       <c r="E127" s="1">
-        <v>98.584974958264</v>
+        <v>144.60614588907</v>
       </c>
       <c r="F127" t="s">
         <v>7</v>
       </c>
       <c r="G127">
         <v>1.0</v>
       </c>
       <c r="H127" s="1">
-        <v>236209.6</v>
+        <v>810806.66</v>
       </c>
       <c r="I127" s="1">
-        <v>-133181.6</v>
+        <v>730277.29</v>
       </c>
       <c r="J127" s="1">
-        <v>-56.382805779274</v>
+        <v>90.067993521415</v>
       </c>
       <c r="K127">
         <v>0.0</v>
       </c>
       <c r="L127">
         <v>0.0</v>
       </c>
       <c r="M127" s="1">
-        <v>103028.0</v>
+        <v>1541083.95</v>
       </c>
       <c r="N127" s="1">
-        <v>103028.0</v>
+        <v>1541083.95</v>
       </c>
       <c r="O127" s="1">
-        <v>0.12</v>
+        <v>1.81</v>
       </c>
       <c r="P127">
         <v>1</v>
       </c>
     </row>
     <row r="128" spans="1:16">
       <c r="A128" t="s">
-        <v>275</v>
+        <v>280</v>
       </c>
       <c r="B128" t="s">
-        <v>276</v>
+        <v>281</v>
       </c>
       <c r="C128" s="1">
-        <v>16416.0</v>
+        <v>4010.0</v>
       </c>
       <c r="D128" s="1">
-        <v>27.65</v>
+        <v>274.85</v>
       </c>
       <c r="E128" s="1">
-        <v>30.023207846004</v>
+        <v>105.72016708229</v>
       </c>
       <c r="F128" t="s">
         <v>7</v>
       </c>
       <c r="G128">
         <v>1.0</v>
       </c>
       <c r="H128" s="1">
-        <v>492860.98</v>
+        <v>423937.87</v>
       </c>
       <c r="I128" s="1">
-        <v>-38958.58</v>
+        <v>678210.63</v>
       </c>
       <c r="J128" s="1">
-        <v>-7.9045778791415</v>
+        <v>159.97877943766</v>
       </c>
       <c r="K128">
         <v>0.0</v>
       </c>
       <c r="L128">
         <v>0.0</v>
       </c>
       <c r="M128" s="1">
-        <v>453902.4</v>
+        <v>1102148.5</v>
       </c>
       <c r="N128" s="1">
-        <v>453902.4</v>
+        <v>1102148.5</v>
       </c>
       <c r="O128" s="1">
-        <v>0.53</v>
+        <v>1.3</v>
       </c>
       <c r="P128">
         <v>1</v>
       </c>
     </row>
     <row r="129" spans="1:16">
       <c r="A129" t="s">
-        <v>277</v>
+        <v>282</v>
       </c>
       <c r="B129" t="s">
-        <v>278</v>
+        <v>283</v>
       </c>
       <c r="C129" s="1">
-        <v>4709.0</v>
+        <v>2396.0</v>
       </c>
       <c r="D129" s="1">
-        <v>149.85</v>
+        <v>50.2</v>
       </c>
       <c r="E129" s="1">
-        <v>96.575062645997</v>
+        <v>98.584974958264</v>
       </c>
       <c r="F129" t="s">
         <v>7</v>
       </c>
       <c r="G129">
         <v>1.0</v>
       </c>
       <c r="H129" s="1">
-        <v>454771.97</v>
+        <v>236209.6</v>
       </c>
       <c r="I129" s="1">
-        <v>250871.68</v>
+        <v>-115930.4</v>
       </c>
       <c r="J129" s="1">
-        <v>55.164279364007</v>
+        <v>-49.079461630687</v>
       </c>
       <c r="K129">
-        <v>0.08</v>
+        <v>0.0</v>
       </c>
       <c r="L129">
-        <v>374.95</v>
+        <v>0.0</v>
       </c>
       <c r="M129" s="1">
-        <v>705643.65</v>
+        <v>120279.2</v>
       </c>
       <c r="N129" s="1">
-        <v>706018.6</v>
+        <v>120279.2</v>
       </c>
       <c r="O129" s="1">
-        <v>0.83</v>
+        <v>0.14</v>
       </c>
       <c r="P129">
         <v>1</v>
       </c>
     </row>
     <row r="130" spans="1:16">
       <c r="A130" t="s">
-        <v>279</v>
+        <v>284</v>
       </c>
       <c r="B130" t="s">
-        <v>280</v>
+        <v>285</v>
       </c>
       <c r="C130" s="1">
-        <v>11445.0</v>
+        <v>15766.0</v>
       </c>
       <c r="D130" s="1">
-        <v>38.46</v>
+        <v>26.9</v>
       </c>
       <c r="E130" s="1">
-        <v>52.642768894714</v>
+        <v>30.023207535202</v>
       </c>
       <c r="F130" t="s">
         <v>7</v>
       </c>
       <c r="G130">
         <v>1.0</v>
       </c>
       <c r="H130" s="1">
-        <v>602496.49</v>
+        <v>473345.89</v>
       </c>
       <c r="I130" s="1">
-        <v>-162321.79</v>
+        <v>-49240.49</v>
       </c>
       <c r="J130" s="1">
-        <v>-26.941532887602</v>
+        <v>-10.402644459425</v>
       </c>
       <c r="K130">
-        <v>0.22</v>
-[...2 lines deleted...]
-        <v>281</v>
+        <v>0.0</v>
+      </c>
+      <c r="L130">
+        <v>0.0</v>
       </c>
       <c r="M130" s="1">
-        <v>440174.7</v>
+        <v>424105.4</v>
       </c>
       <c r="N130" s="1">
-        <v>442713.35</v>
+        <v>424105.4</v>
       </c>
       <c r="O130" s="1">
-        <v>0.52</v>
+        <v>0.5</v>
       </c>
       <c r="P130">
         <v>1</v>
       </c>
     </row>
     <row r="131" spans="1:16">
       <c r="A131" t="s">
-        <v>279</v>
+        <v>286</v>
       </c>
       <c r="B131" t="s">
-        <v>280</v>
+        <v>287</v>
       </c>
       <c r="C131" s="1">
-        <v>7640.0</v>
+        <v>4709.0</v>
       </c>
       <c r="D131" s="1">
-        <v>38.46</v>
+        <v>182.8</v>
       </c>
       <c r="E131" s="1">
-        <v>46.736126963351</v>
+        <v>96.575062645997</v>
       </c>
       <c r="F131" t="s">
         <v>7</v>
       </c>
       <c r="G131">
         <v>1.0</v>
       </c>
       <c r="H131" s="1">
-        <v>357064.01</v>
+        <v>454771.97</v>
       </c>
       <c r="I131" s="1">
-        <v>-63229.61</v>
+        <v>406033.23</v>
       </c>
       <c r="J131" s="1">
-        <v>-17.708200274791</v>
+        <v>89.282817936207</v>
       </c>
       <c r="K131">
-        <v>0.11</v>
+        <v>0.08</v>
       </c>
       <c r="L131">
-        <v>869.05</v>
+        <v>374.95</v>
       </c>
       <c r="M131" s="1">
-        <v>293834.4</v>
+        <v>860805.2</v>
       </c>
       <c r="N131" s="1">
-        <v>294703.45</v>
+        <v>861180.15</v>
       </c>
       <c r="O131" s="1">
-        <v>0.35</v>
+        <v>1.01</v>
       </c>
       <c r="P131">
         <v>1</v>
       </c>
     </row>
     <row r="132" spans="1:16">
       <c r="A132" t="s">
-        <v>282</v>
+        <v>288</v>
       </c>
       <c r="B132" t="s">
-        <v>283</v>
+        <v>289</v>
       </c>
       <c r="C132" s="1">
-        <v>4510.0</v>
+        <v>8554.0</v>
       </c>
       <c r="D132" s="1">
-        <v>219.15</v>
+        <v>35.97</v>
       </c>
       <c r="E132" s="1">
-        <v>200.84106430155</v>
+        <v>52.642769464578</v>
       </c>
       <c r="F132" t="s">
         <v>7</v>
       </c>
       <c r="G132">
         <v>1.0</v>
       </c>
       <c r="H132" s="1">
-        <v>905793.2</v>
+        <v>450306.25</v>
       </c>
       <c r="I132" s="1">
-        <v>82573.3</v>
+        <v>-142618.87</v>
       </c>
       <c r="J132" s="1">
-        <v>9.116131585002</v>
+        <v>-31.671527987897</v>
       </c>
       <c r="K132">
-        <v>1.54</v>
+        <v>0.3</v>
       </c>
       <c r="L132" t="s">
-        <v>284</v>
+        <v>290</v>
       </c>
       <c r="M132" s="1">
-        <v>988366.5</v>
+        <v>307687.38</v>
       </c>
       <c r="N132" s="1">
-        <v>995319.54</v>
+        <v>310226.03</v>
       </c>
       <c r="O132" s="1">
-        <v>1.17</v>
+        <v>0.36</v>
       </c>
       <c r="P132">
         <v>1</v>
       </c>
     </row>
     <row r="133" spans="1:16">
       <c r="A133" t="s">
-        <v>285</v>
+        <v>291</v>
       </c>
       <c r="B133" t="s">
-        <v>286</v>
+        <v>292</v>
       </c>
       <c r="C133" s="1">
-        <v>3145.0</v>
+        <v>4510.0</v>
       </c>
       <c r="D133" s="1">
-        <v>135.3</v>
+        <v>243.4</v>
       </c>
       <c r="E133" s="1">
-        <v>249.79685850556</v>
+        <v>200.84106430155</v>
       </c>
       <c r="F133" t="s">
-        <v>166</v>
+        <v>7</v>
       </c>
       <c r="G133">
-        <v>0.91</v>
+        <v>1.0</v>
       </c>
       <c r="H133" s="1">
-        <v>759457.32</v>
+        <v>905793.2</v>
       </c>
       <c r="I133" s="1">
-        <v>-289529.88</v>
+        <v>191940.8</v>
       </c>
       <c r="J133" s="1">
-        <v>-38.123258855415</v>
+        <v>21.1903555911</v>
       </c>
       <c r="K133">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>1.54</v>
+      </c>
+      <c r="L133" t="s">
+        <v>293</v>
       </c>
       <c r="M133" s="1">
-        <v>469927.44</v>
+        <v>1097734.0</v>
       </c>
       <c r="N133" s="1">
-        <v>469927.44</v>
+        <v>1104687.04</v>
       </c>
       <c r="O133" s="1">
-        <v>0.55</v>
+        <v>1.3</v>
       </c>
       <c r="P133">
         <v>1</v>
       </c>
     </row>
     <row r="134" spans="1:16">
       <c r="A134" t="s">
-        <v>287</v>
+        <v>294</v>
       </c>
       <c r="B134" t="s">
-        <v>288</v>
+        <v>295</v>
       </c>
       <c r="C134" s="1">
-        <v>10426.0</v>
+        <v>1605.0</v>
       </c>
       <c r="D134" s="1">
-        <v>65.6</v>
+        <v>147.5</v>
       </c>
       <c r="E134" s="1">
-        <v>40.217699980817</v>
+        <v>249.79685981308</v>
       </c>
       <c r="F134" t="s">
-        <v>7</v>
+        <v>31</v>
       </c>
       <c r="G134">
-        <v>1.0</v>
+        <v>0.92</v>
       </c>
       <c r="H134" s="1">
-        <v>419309.74</v>
+        <v>387576.79</v>
       </c>
       <c r="I134" s="1">
-        <v>264635.86</v>
+        <v>-129617.64</v>
       </c>
       <c r="J134" s="1">
-        <v>63.112261594496</v>
+        <v>-33.44308620751</v>
       </c>
       <c r="K134">
         <v>0.0</v>
       </c>
       <c r="L134">
         <v>0.0</v>
       </c>
       <c r="M134" s="1">
-        <v>683945.6</v>
+        <v>257959.15</v>
       </c>
       <c r="N134" s="1">
-        <v>683945.6</v>
+        <v>257959.15</v>
       </c>
       <c r="O134" s="1">
-        <v>0.8</v>
+        <v>0.3</v>
       </c>
       <c r="P134">
         <v>1</v>
       </c>
     </row>
     <row r="135" spans="1:16">
       <c r="A135" t="s">
-        <v>289</v>
+        <v>296</v>
       </c>
       <c r="B135" t="s">
-        <v>290</v>
+        <v>297</v>
       </c>
       <c r="C135" s="1">
-        <v>23111.0</v>
+        <v>10426.0</v>
       </c>
       <c r="D135" s="1">
-        <v>201.0</v>
+        <v>69.71</v>
       </c>
       <c r="E135" s="1">
-        <v>188.60455021418</v>
+        <v>40.217699980817</v>
       </c>
       <c r="F135" t="s">
-        <v>291</v>
+        <v>7</v>
       </c>
       <c r="G135">
-        <v>9.86</v>
+        <v>1.0</v>
       </c>
       <c r="H135" s="1">
-        <v>368669.45</v>
+        <v>419309.74</v>
       </c>
       <c r="I135" s="1">
-        <v>51382.69</v>
+        <v>307486.72</v>
       </c>
       <c r="J135" s="1">
-        <v>13.937333294093</v>
+        <v>73.331642618175</v>
       </c>
       <c r="K135">
         <v>0.0</v>
       </c>
       <c r="L135">
         <v>0.0</v>
       </c>
       <c r="M135" s="1">
-        <v>420052.14</v>
+        <v>726796.46</v>
       </c>
       <c r="N135" s="1">
-        <v>420052.14</v>
+        <v>726796.46</v>
       </c>
       <c r="O135" s="1">
-        <v>0.49</v>
+        <v>0.85</v>
       </c>
       <c r="P135">
         <v>1</v>
       </c>
     </row>
     <row r="136" spans="1:16">
       <c r="A136" t="s">
-        <v>292</v>
+        <v>298</v>
       </c>
       <c r="B136" t="s">
-        <v>293</v>
+        <v>299</v>
       </c>
       <c r="C136" s="1">
-        <v>14599.0</v>
+        <v>21781.0</v>
       </c>
       <c r="D136" s="1">
-        <v>5.872</v>
+        <v>209.0</v>
       </c>
       <c r="E136" s="1">
-        <v>16.348219741078</v>
+        <v>188.60455029613</v>
       </c>
       <c r="F136" t="s">
-        <v>7</v>
+        <v>300</v>
       </c>
       <c r="G136">
-        <v>1.0</v>
+        <v>9.77</v>
       </c>
       <c r="H136" s="1">
-        <v>238667.66</v>
+        <v>347453.13</v>
       </c>
       <c r="I136" s="1">
-        <v>-152942.33</v>
+        <v>69760.69</v>
       </c>
       <c r="J136" s="1">
-        <v>-64.081715134761</v>
+        <v>20.077726742597</v>
       </c>
       <c r="K136">
         <v>0.0</v>
       </c>
       <c r="L136">
         <v>0.0</v>
       </c>
       <c r="M136" s="1">
-        <v>85725.33</v>
+        <v>417213.82</v>
       </c>
       <c r="N136" s="1">
-        <v>85725.33</v>
+        <v>417213.82</v>
       </c>
       <c r="O136" s="1">
-        <v>0.1</v>
+        <v>0.49</v>
       </c>
       <c r="P136">
         <v>1</v>
       </c>
     </row>
     <row r="137" spans="1:16">
       <c r="A137" t="s">
-        <v>294</v>
+        <v>301</v>
       </c>
       <c r="B137" t="s">
-        <v>295</v>
+        <v>302</v>
       </c>
       <c r="C137" s="1">
-        <v>57462.0</v>
+        <v>3492.0</v>
       </c>
       <c r="D137" s="1">
-        <v>1.64</v>
+        <v>45.72</v>
       </c>
       <c r="E137" s="1">
-        <v>3.4322155511468</v>
+        <v>47.941013745705</v>
       </c>
       <c r="F137" t="s">
-        <v>69</v>
+        <v>7</v>
       </c>
       <c r="G137">
-        <v>0.86</v>
+        <v>1.0</v>
       </c>
       <c r="H137" s="1">
-        <v>230773.93</v>
+        <v>167410.02</v>
       </c>
       <c r="I137" s="1">
-        <v>-121673.62</v>
+        <v>-7755.78</v>
       </c>
       <c r="J137" s="1">
-        <v>-52.724161693654</v>
+        <v>-4.6328051331694</v>
       </c>
       <c r="K137">
         <v>0.0</v>
       </c>
       <c r="L137">
         <v>0.0</v>
       </c>
       <c r="M137" s="1">
-        <v>109100.31</v>
+        <v>159654.24</v>
       </c>
       <c r="N137" s="1">
-        <v>109100.31</v>
+        <v>159654.24</v>
       </c>
       <c r="O137" s="1">
-        <v>0.13</v>
+        <v>0.19</v>
       </c>
       <c r="P137">
         <v>1</v>
       </c>
     </row>
     <row r="138" spans="1:16">
       <c r="A138" t="s">
-        <v>296</v>
+        <v>303</v>
       </c>
       <c r="B138" t="s">
-        <v>297</v>
+        <v>304</v>
       </c>
       <c r="C138" s="1">
-        <v>11996.0</v>
+        <v>11401.0</v>
       </c>
       <c r="D138" s="1">
-        <v>29.24</v>
+        <v>19.24</v>
       </c>
       <c r="E138" s="1">
-        <v>34.227461653885</v>
+        <v>18.151502499781</v>
       </c>
       <c r="F138" t="s">
         <v>7</v>
       </c>
       <c r="G138">
         <v>1.0</v>
       </c>
       <c r="H138" s="1">
-        <v>410592.63</v>
+        <v>206945.28</v>
       </c>
       <c r="I138" s="1">
-        <v>-59829.59</v>
+        <v>12409.96</v>
       </c>
       <c r="J138" s="1">
-        <v>-14.571520682191</v>
+        <v>5.9967349823103</v>
       </c>
       <c r="K138">
         <v>0.0</v>
       </c>
       <c r="L138">
         <v>0.0</v>
       </c>
       <c r="M138" s="1">
-        <v>350763.04</v>
+        <v>219355.24</v>
       </c>
       <c r="N138" s="1">
-        <v>350763.04</v>
+        <v>219355.24</v>
       </c>
       <c r="O138" s="1">
-        <v>0.41</v>
+        <v>0.26</v>
       </c>
       <c r="P138">
         <v>1</v>
       </c>
     </row>
     <row r="139" spans="1:16">
       <c r="A139" t="s">
-        <v>298</v>
+        <v>305</v>
       </c>
       <c r="B139" t="s">
-        <v>299</v>
+        <v>306</v>
       </c>
       <c r="C139" s="1">
-        <v>3160.0</v>
+        <v>14599.0</v>
       </c>
       <c r="D139" s="1">
-        <v>81.96</v>
+        <v>7.186</v>
       </c>
       <c r="E139" s="1">
-        <v>92.425990506329</v>
+        <v>16.348219741078</v>
       </c>
       <c r="F139" t="s">
-        <v>166</v>
+        <v>7</v>
       </c>
       <c r="G139">
-        <v>0.91</v>
+        <v>1.0</v>
       </c>
       <c r="H139" s="1">
-        <v>280866.71</v>
+        <v>238667.66</v>
       </c>
       <c r="I139" s="1">
-        <v>5156.58</v>
+        <v>-133759.25</v>
       </c>
       <c r="J139" s="1">
-        <v>1.8359527193522</v>
+        <v>-56.044145235261</v>
       </c>
       <c r="K139">
         <v>0.0</v>
       </c>
       <c r="L139">
         <v>0.0</v>
       </c>
       <c r="M139" s="1">
-        <v>286023.29</v>
+        <v>104908.41</v>
       </c>
       <c r="N139" s="1">
-        <v>286023.29</v>
+        <v>104908.41</v>
       </c>
       <c r="O139" s="1">
-        <v>0.34</v>
+        <v>0.12</v>
       </c>
       <c r="P139">
         <v>1</v>
       </c>
     </row>
     <row r="140" spans="1:16">
       <c r="A140" t="s">
-        <v>300</v>
+        <v>307</v>
       </c>
       <c r="B140" t="s">
-        <v>301</v>
+        <v>308</v>
       </c>
       <c r="C140" s="1">
-        <v>4225.0</v>
+        <v>10138.0</v>
       </c>
       <c r="D140" s="1">
-        <v>60.0</v>
+        <v>42.87</v>
       </c>
       <c r="E140" s="1">
-        <v>37.257507692308</v>
+        <v>34.227462024068</v>
       </c>
       <c r="F140" t="s">
         <v>7</v>
       </c>
       <c r="G140">
         <v>1.0</v>
       </c>
       <c r="H140" s="1">
-        <v>157412.97</v>
+        <v>346998.01</v>
       </c>
       <c r="I140" s="1">
-        <v>96087.03</v>
+        <v>87618.05</v>
       </c>
       <c r="J140" s="1">
-        <v>61.041367811051</v>
+        <v>25.250303308656</v>
       </c>
       <c r="K140">
-        <v>0.24</v>
-[...2 lines deleted...]
-        <v>302</v>
+        <v>0.0</v>
+      </c>
+      <c r="L140">
+        <v>0.0</v>
       </c>
       <c r="M140" s="1">
-        <v>253500.0</v>
+        <v>434616.06</v>
       </c>
       <c r="N140" s="1">
-        <v>254515.63</v>
+        <v>434616.06</v>
       </c>
       <c r="O140" s="1">
-        <v>0.3</v>
+        <v>0.51</v>
       </c>
       <c r="P140">
         <v>1</v>
       </c>
     </row>
     <row r="141" spans="1:16">
       <c r="A141" t="s">
-        <v>303</v>
+        <v>309</v>
       </c>
       <c r="B141" t="s">
-        <v>304</v>
+        <v>310</v>
       </c>
       <c r="C141" s="1">
-        <v>130318.0</v>
+        <v>3160.0</v>
       </c>
       <c r="D141" s="1">
-        <v>3.574</v>
+        <v>85.46</v>
       </c>
       <c r="E141" s="1">
-        <v>6.8441790082721</v>
+        <v>92.425990506329</v>
       </c>
       <c r="F141" t="s">
-        <v>69</v>
+        <v>31</v>
       </c>
       <c r="G141">
-        <v>0.86</v>
+        <v>0.92</v>
       </c>
       <c r="H141" s="1">
-        <v>1032880.21</v>
+        <v>280866.71</v>
       </c>
       <c r="I141" s="1">
-        <v>-493667.2</v>
+        <v>13395.07</v>
       </c>
       <c r="J141" s="1">
-        <v>-47.795203666454</v>
+        <v>4.7691910515134</v>
       </c>
       <c r="K141">
         <v>0.0</v>
       </c>
       <c r="L141">
         <v>0.0</v>
       </c>
       <c r="M141" s="1">
-        <v>539213.01</v>
+        <v>294261.78</v>
       </c>
       <c r="N141" s="1">
-        <v>539213.01</v>
+        <v>294261.78</v>
       </c>
       <c r="O141" s="1">
-        <v>0.63</v>
+        <v>0.35</v>
       </c>
       <c r="P141">
         <v>1</v>
       </c>
     </row>
     <row r="142" spans="1:16">
       <c r="A142" t="s">
-        <v>305</v>
+        <v>311</v>
       </c>
       <c r="B142" t="s">
-        <v>306</v>
+        <v>312</v>
       </c>
       <c r="C142" s="1">
-        <v>11049.0</v>
+        <v>3421.0</v>
       </c>
       <c r="D142" s="1">
-        <v>31.74</v>
+        <v>69.35</v>
       </c>
       <c r="E142" s="1">
-        <v>32.310395510906</v>
+        <v>37.257506577024</v>
       </c>
       <c r="F142" t="s">
         <v>7</v>
       </c>
       <c r="G142">
         <v>1.0</v>
       </c>
       <c r="H142" s="1">
-        <v>356997.56</v>
+        <v>127457.93</v>
       </c>
       <c r="I142" s="1">
-        <v>-6302.3</v>
+        <v>109788.42</v>
       </c>
       <c r="J142" s="1">
-        <v>-1.7653622058369</v>
+        <v>86.136986533517</v>
       </c>
       <c r="K142">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>0.3</v>
+      </c>
+      <c r="L142" t="s">
+        <v>313</v>
       </c>
       <c r="M142" s="1">
-        <v>350695.26</v>
+        <v>237246.35</v>
       </c>
       <c r="N142" s="1">
-        <v>350695.26</v>
+        <v>238261.98</v>
       </c>
       <c r="O142" s="1">
-        <v>0.41</v>
+        <v>0.28</v>
       </c>
       <c r="P142">
         <v>1</v>
       </c>
     </row>
     <row r="143" spans="1:16">
       <c r="A143" t="s">
-        <v>307</v>
+        <v>314</v>
       </c>
       <c r="B143" t="s">
-        <v>308</v>
+        <v>315</v>
       </c>
       <c r="C143" s="1">
-        <v>6146.0</v>
+        <v>121658.0</v>
       </c>
       <c r="D143" s="1">
-        <v>38.3</v>
+        <v>3.552</v>
       </c>
       <c r="E143" s="1">
-        <v>37.432884803124</v>
+        <v>6.8441790100117</v>
       </c>
       <c r="F143" t="s">
-        <v>7</v>
+        <v>72</v>
       </c>
       <c r="G143">
-        <v>1.0</v>
+        <v>0.87</v>
       </c>
       <c r="H143" s="1">
-        <v>230062.51</v>
+        <v>964242.4</v>
       </c>
       <c r="I143" s="1">
-        <v>5329.29</v>
+        <v>-465712.66</v>
       </c>
       <c r="J143" s="1">
-        <v>2.3164530370463</v>
+        <v>-48.298297191661</v>
       </c>
       <c r="K143">
         <v>0.0</v>
       </c>
       <c r="L143">
         <v>0.0</v>
       </c>
       <c r="M143" s="1">
-        <v>235391.8</v>
+        <v>498529.74</v>
       </c>
       <c r="N143" s="1">
-        <v>235391.8</v>
+        <v>498529.74</v>
       </c>
       <c r="O143" s="1">
-        <v>0.28</v>
+        <v>0.59</v>
       </c>
       <c r="P143">
         <v>1</v>
       </c>
     </row>
     <row r="144" spans="1:16">
       <c r="A144" t="s">
-        <v>309</v>
+        <v>316</v>
       </c>
       <c r="B144" t="s">
-        <v>310</v>
+        <v>317</v>
       </c>
       <c r="C144" s="1">
-        <v>16242.0</v>
+        <v>11049.0</v>
       </c>
       <c r="D144" s="1">
-        <v>74.48</v>
+        <v>39.96</v>
       </c>
       <c r="E144" s="1">
-        <v>58.760913064894</v>
+        <v>32.310395510906</v>
       </c>
       <c r="F144" t="s">
         <v>7</v>
       </c>
       <c r="G144">
         <v>1.0</v>
       </c>
       <c r="H144" s="1">
-        <v>954394.75</v>
+        <v>356997.56</v>
       </c>
       <c r="I144" s="1">
-        <v>255309.41</v>
+        <v>84520.48</v>
       </c>
       <c r="J144" s="1">
-        <v>26.750923556526</v>
+        <v>23.675366296621</v>
       </c>
       <c r="K144">
         <v>0.0</v>
       </c>
       <c r="L144">
         <v>0.0</v>
       </c>
       <c r="M144" s="1">
-        <v>1209704.16</v>
+        <v>441518.04</v>
       </c>
       <c r="N144" s="1">
-        <v>1209704.16</v>
+        <v>441518.04</v>
       </c>
       <c r="O144" s="1">
-        <v>1.42</v>
+        <v>0.52</v>
       </c>
       <c r="P144">
         <v>1</v>
       </c>
     </row>
     <row r="145" spans="1:16">
       <c r="A145" t="s">
-        <v>311</v>
+        <v>318</v>
       </c>
       <c r="B145" t="s">
-        <v>312</v>
+        <v>319</v>
       </c>
       <c r="C145" s="1">
-        <v>1699.0</v>
+        <v>5772.0</v>
       </c>
       <c r="D145" s="1">
-        <v>257.9</v>
+        <v>42.44</v>
       </c>
       <c r="E145" s="1">
-        <v>257.71209535021</v>
+        <v>37.432884615385</v>
       </c>
       <c r="F145" t="s">
         <v>7</v>
       </c>
       <c r="G145">
         <v>1.0</v>
       </c>
       <c r="H145" s="1">
-        <v>437852.85</v>
+        <v>216062.61</v>
       </c>
       <c r="I145" s="1">
-        <v>319.25</v>
+        <v>28901.07</v>
       </c>
       <c r="J145" s="1">
-        <v>0.072912623498968</v>
+        <v>13.376247745966</v>
       </c>
       <c r="K145">
         <v>0.0</v>
       </c>
       <c r="L145">
         <v>0.0</v>
       </c>
       <c r="M145" s="1">
-        <v>438172.1</v>
+        <v>244963.68</v>
       </c>
       <c r="N145" s="1">
-        <v>438172.1</v>
+        <v>244963.68</v>
       </c>
       <c r="O145" s="1">
-        <v>0.51</v>
+        <v>0.29</v>
       </c>
       <c r="P145">
         <v>1</v>
       </c>
     </row>
     <row r="146" spans="1:16">
       <c r="A146" t="s">
-        <v>313</v>
+        <v>320</v>
       </c>
       <c r="B146" t="s">
-        <v>314</v>
+        <v>321</v>
       </c>
       <c r="C146" s="1">
-        <v>9504.0</v>
+        <v>18981.0</v>
       </c>
       <c r="D146" s="1">
-        <v>64.14</v>
+        <v>76.6</v>
       </c>
       <c r="E146" s="1">
-        <v>66.785519781145</v>
+        <v>62.013117327854</v>
       </c>
       <c r="F146" t="s">
         <v>7</v>
       </c>
       <c r="G146">
         <v>1.0</v>
       </c>
       <c r="H146" s="1">
-        <v>634729.58</v>
+        <v>1177070.98</v>
       </c>
       <c r="I146" s="1">
-        <v>-25143.02</v>
+        <v>276873.62</v>
       </c>
       <c r="J146" s="1">
-        <v>-3.9612176259376</v>
+        <v>23.522253517796</v>
       </c>
       <c r="K146">
         <v>0.0</v>
       </c>
       <c r="L146">
         <v>0.0</v>
       </c>
       <c r="M146" s="1">
-        <v>609586.56</v>
+        <v>1453944.6</v>
       </c>
       <c r="N146" s="1">
-        <v>609586.56</v>
+        <v>1453944.6</v>
       </c>
       <c r="O146" s="1">
-        <v>0.71</v>
+        <v>1.71</v>
       </c>
       <c r="P146">
         <v>1</v>
       </c>
     </row>
     <row r="147" spans="1:16">
       <c r="A147" t="s">
-        <v>315</v>
+        <v>322</v>
       </c>
       <c r="B147" t="s">
-        <v>316</v>
+        <v>323</v>
       </c>
       <c r="C147" s="1">
-        <v>13306.0</v>
+        <v>1699.0</v>
       </c>
       <c r="D147" s="1">
-        <v>56.79</v>
+        <v>246.3</v>
       </c>
       <c r="E147" s="1">
-        <v>46.506733804299</v>
+        <v>257.71209535021</v>
       </c>
       <c r="F147" t="s">
         <v>7</v>
       </c>
       <c r="G147">
         <v>1.0</v>
       </c>
       <c r="H147" s="1">
-        <v>618818.6</v>
+        <v>437852.85</v>
       </c>
       <c r="I147" s="1">
-        <v>136829.14</v>
+        <v>-19389.15</v>
       </c>
       <c r="J147" s="1">
-        <v>22.111348947818</v>
+        <v>-4.4282342800783</v>
       </c>
       <c r="K147">
-        <v>0.47</v>
-[...2 lines deleted...]
-        <v>317</v>
+        <v>0.0</v>
+      </c>
+      <c r="L147">
+        <v>0.0</v>
       </c>
       <c r="M147" s="1">
-        <v>755647.74</v>
+        <v>418463.7</v>
       </c>
       <c r="N147" s="1">
-        <v>761906.39</v>
+        <v>418463.7</v>
       </c>
       <c r="O147" s="1">
-        <v>0.89</v>
+        <v>0.49</v>
       </c>
       <c r="P147">
         <v>1</v>
       </c>
     </row>
     <row r="148" spans="1:16">
       <c r="A148" t="s">
-        <v>318</v>
+        <v>324</v>
       </c>
       <c r="B148" t="s">
-        <v>319</v>
+        <v>325</v>
       </c>
       <c r="C148" s="1">
-        <v>170686.0</v>
+        <v>9504.0</v>
       </c>
       <c r="D148" s="1">
-        <v>3.97</v>
+        <v>64.45</v>
       </c>
       <c r="E148" s="1">
-        <v>3.4000995980924</v>
+        <v>66.785519781145</v>
       </c>
       <c r="F148" t="s">
         <v>7</v>
       </c>
       <c r="G148">
         <v>1.0</v>
       </c>
       <c r="H148" s="1">
-        <v>580349.4</v>
+        <v>634729.58</v>
       </c>
       <c r="I148" s="1">
-        <v>97274.02</v>
+        <v>-22196.78</v>
       </c>
       <c r="J148" s="1">
-        <v>16.761285529028</v>
+        <v>-3.497045151102</v>
       </c>
       <c r="K148">
         <v>0.0</v>
       </c>
       <c r="L148">
         <v>0.0</v>
       </c>
       <c r="M148" s="1">
-        <v>677623.42</v>
+        <v>612532.8</v>
       </c>
       <c r="N148" s="1">
-        <v>677623.42</v>
+        <v>612532.8</v>
       </c>
       <c r="O148" s="1">
-        <v>0.79</v>
+        <v>0.72</v>
       </c>
       <c r="P148">
         <v>1</v>
       </c>
     </row>
     <row r="149" spans="1:16">
       <c r="A149" t="s">
-        <v>320</v>
+        <v>326</v>
       </c>
       <c r="B149" t="s">
-        <v>321</v>
+        <v>327</v>
       </c>
       <c r="C149" s="1">
-        <v>42111.0</v>
+        <v>13306.0</v>
       </c>
       <c r="D149" s="1">
-        <v>4.834</v>
+        <v>49.055</v>
       </c>
       <c r="E149" s="1">
-        <v>8.7898750920187</v>
+        <v>46.506733804299</v>
       </c>
       <c r="F149" t="s">
-        <v>69</v>
+        <v>7</v>
       </c>
       <c r="G149">
-        <v>0.86</v>
+        <v>1.0</v>
       </c>
       <c r="H149" s="1">
-        <v>438098.94</v>
+        <v>618818.6</v>
       </c>
       <c r="I149" s="1">
-        <v>-202429.32</v>
+        <v>33907.23</v>
       </c>
       <c r="J149" s="1">
-        <v>-46.206302165442</v>
+        <v>5.4793488754217</v>
       </c>
       <c r="K149">
-        <v>0.03</v>
-[...2 lines deleted...]
-        <v>322</v>
+        <v>0.0</v>
+      </c>
+      <c r="L149">
+        <v>0.0</v>
       </c>
       <c r="M149" s="1">
-        <v>235669.62</v>
+        <v>652725.83</v>
       </c>
       <c r="N149" s="1">
-        <v>236929.79</v>
+        <v>652725.83</v>
       </c>
       <c r="O149" s="1">
-        <v>0.28</v>
+        <v>0.77</v>
       </c>
       <c r="P149">
         <v>1</v>
       </c>
     </row>
     <row r="150" spans="1:16">
       <c r="A150" t="s">
-        <v>323</v>
+        <v>328</v>
       </c>
       <c r="B150" t="s">
-        <v>324</v>
+        <v>329</v>
       </c>
       <c r="C150" s="1">
-        <v>2737.0</v>
+        <v>167387.0</v>
       </c>
       <c r="D150" s="1">
-        <v>130.5</v>
+        <v>4.08</v>
       </c>
       <c r="E150" s="1">
-        <v>108.66343076361</v>
+        <v>3.4179320974747</v>
       </c>
       <c r="F150" t="s">
         <v>7</v>
       </c>
       <c r="G150">
         <v>1.0</v>
       </c>
       <c r="H150" s="1">
-        <v>297411.81</v>
+        <v>572117.4</v>
       </c>
       <c r="I150" s="1">
-        <v>59766.69</v>
+        <v>110821.56</v>
       </c>
       <c r="J150" s="1">
-        <v>20.09560077658</v>
+        <v>19.370422923687</v>
       </c>
       <c r="K150">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>0.01</v>
+      </c>
+      <c r="L150" t="s">
+        <v>330</v>
       </c>
       <c r="M150" s="1">
-        <v>357178.5</v>
+        <v>682938.96</v>
       </c>
       <c r="N150" s="1">
-        <v>357178.5</v>
+        <v>685125.63</v>
       </c>
       <c r="O150" s="1">
-        <v>0.42</v>
+        <v>0.81</v>
       </c>
       <c r="P150">
         <v>1</v>
       </c>
     </row>
     <row r="151" spans="1:16">
       <c r="A151" t="s">
-        <v>323</v>
+        <v>331</v>
       </c>
       <c r="B151" t="s">
-        <v>324</v>
+        <v>332</v>
       </c>
       <c r="C151" s="1">
-        <v>5985.0</v>
+        <v>42111.0</v>
       </c>
       <c r="D151" s="1">
-        <v>130.5</v>
+        <v>4.71</v>
       </c>
       <c r="E151" s="1">
-        <v>112.47258980785</v>
+        <v>8.7898750920187</v>
       </c>
       <c r="F151" t="s">
-        <v>7</v>
+        <v>72</v>
       </c>
       <c r="G151">
-        <v>1.0</v>
+        <v>0.87</v>
       </c>
       <c r="H151" s="1">
-        <v>673148.45</v>
+        <v>438098.94</v>
       </c>
       <c r="I151" s="1">
-        <v>107894.05</v>
+        <v>-209278.98</v>
       </c>
       <c r="J151" s="1">
-        <v>16.028269841519</v>
+        <v>-47.769798301726</v>
       </c>
       <c r="K151">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>0.27</v>
+      </c>
+      <c r="L151" t="s">
+        <v>333</v>
       </c>
       <c r="M151" s="1">
-        <v>781042.5</v>
+        <v>228819.96</v>
       </c>
       <c r="N151" s="1">
-        <v>781042.5</v>
+        <v>240358.04</v>
       </c>
       <c r="O151" s="1">
-        <v>0.92</v>
+        <v>0.28</v>
       </c>
       <c r="P151">
         <v>1</v>
       </c>
     </row>
     <row r="152" spans="1:16">
       <c r="A152" t="s">
-        <v>325</v>
+        <v>334</v>
       </c>
       <c r="B152" t="s">
-        <v>326</v>
+        <v>335</v>
       </c>
       <c r="C152" s="1">
-        <v>1201.0</v>
+        <v>5985.0</v>
       </c>
       <c r="D152" s="1">
-        <v>334.5</v>
+        <v>131.05</v>
       </c>
       <c r="E152" s="1">
-        <v>321.34985845129</v>
+        <v>112.47258980785</v>
       </c>
       <c r="F152" t="s">
         <v>7</v>
       </c>
       <c r="G152">
         <v>1.0</v>
       </c>
       <c r="H152" s="1">
-        <v>385941.18</v>
+        <v>673148.45</v>
       </c>
       <c r="I152" s="1">
-        <v>15793.32</v>
+        <v>111185.8</v>
       </c>
       <c r="J152" s="1">
-        <v>4.092157255673</v>
+        <v>16.517277875333</v>
       </c>
       <c r="K152">
         <v>0.0</v>
       </c>
       <c r="L152">
         <v>0.0</v>
       </c>
       <c r="M152" s="1">
-        <v>401734.5</v>
+        <v>784334.25</v>
       </c>
       <c r="N152" s="1">
-        <v>401734.5</v>
+        <v>784334.25</v>
       </c>
       <c r="O152" s="1">
-        <v>0.47</v>
+        <v>0.92</v>
       </c>
       <c r="P152">
         <v>1</v>
       </c>
     </row>
     <row r="153" spans="1:16">
       <c r="A153" t="s">
-        <v>327</v>
+        <v>334</v>
       </c>
       <c r="B153" t="s">
-        <v>328</v>
+        <v>335</v>
       </c>
       <c r="C153" s="1">
-        <v>19285.0</v>
+        <v>2737.0</v>
       </c>
       <c r="D153" s="1">
-        <v>23.82</v>
+        <v>131.05</v>
       </c>
       <c r="E153" s="1">
-        <v>26.240920404459</v>
+        <v>108.66343076361</v>
       </c>
       <c r="F153" t="s">
         <v>7</v>
       </c>
       <c r="G153">
         <v>1.0</v>
       </c>
       <c r="H153" s="1">
-        <v>506056.15</v>
+        <v>297411.81</v>
       </c>
       <c r="I153" s="1">
-        <v>-46687.45</v>
+        <v>61272.04</v>
       </c>
       <c r="J153" s="1">
-        <v>-9.2257450087307</v>
+        <v>20.601750818167</v>
       </c>
       <c r="K153">
         <v>0.0</v>
       </c>
       <c r="L153">
         <v>0.0</v>
       </c>
       <c r="M153" s="1">
-        <v>459368.7</v>
+        <v>358683.85</v>
       </c>
       <c r="N153" s="1">
-        <v>459368.7</v>
+        <v>358683.85</v>
       </c>
       <c r="O153" s="1">
-        <v>0.54</v>
+        <v>0.42</v>
       </c>
       <c r="P153">
         <v>1</v>
       </c>
     </row>
     <row r="154" spans="1:16">
       <c r="A154" t="s">
-        <v>327</v>
+        <v>336</v>
       </c>
       <c r="B154" t="s">
-        <v>328</v>
+        <v>337</v>
       </c>
       <c r="C154" s="1">
-        <v>10494.0</v>
+        <v>1000.0</v>
       </c>
       <c r="D154" s="1">
-        <v>23.82</v>
+        <v>378.5</v>
       </c>
       <c r="E154" s="1">
-        <v>24.523230417381</v>
+        <v>321.34986</v>
       </c>
       <c r="F154" t="s">
         <v>7</v>
       </c>
       <c r="G154">
         <v>1.0</v>
       </c>
       <c r="H154" s="1">
-        <v>257346.78</v>
+        <v>321349.86</v>
       </c>
       <c r="I154" s="1">
-        <v>-7379.7</v>
+        <v>57150.14</v>
       </c>
       <c r="J154" s="1">
-        <v>-2.867609223632</v>
+        <v>17.784398599085</v>
       </c>
       <c r="K154">
         <v>0.0</v>
       </c>
       <c r="L154">
         <v>0.0</v>
       </c>
       <c r="M154" s="1">
-        <v>249967.08</v>
+        <v>378500.0</v>
       </c>
       <c r="N154" s="1">
-        <v>249967.08</v>
+        <v>378500.0</v>
       </c>
       <c r="O154" s="1">
-        <v>0.29</v>
+        <v>0.45</v>
       </c>
       <c r="P154">
         <v>1</v>
       </c>
     </row>
     <row r="155" spans="1:16">
       <c r="A155" t="s">
-        <v>329</v>
+        <v>338</v>
       </c>
       <c r="B155" t="s">
-        <v>330</v>
+        <v>339</v>
       </c>
       <c r="C155" s="1">
-        <v>9107.0</v>
+        <v>9000.0</v>
       </c>
       <c r="D155" s="1">
-        <v>23.28</v>
+        <v>23.24</v>
       </c>
       <c r="E155" s="1">
-        <v>32.032130229494</v>
+        <v>23.350965555556</v>
       </c>
       <c r="F155" t="s">
         <v>7</v>
       </c>
       <c r="G155">
         <v>1.0</v>
       </c>
       <c r="H155" s="1">
-        <v>291716.61</v>
+        <v>210158.69</v>
       </c>
       <c r="I155" s="1">
-        <v>-79705.65</v>
+        <v>-998.69</v>
       </c>
       <c r="J155" s="1">
-        <v>-27.322972798841</v>
+        <v>-0.47520756814767</v>
       </c>
       <c r="K155">
-        <v>0.05</v>
+        <v>0.0</v>
       </c>
       <c r="L155">
-        <v>448.76</v>
+        <v>0.0</v>
       </c>
       <c r="M155" s="1">
-        <v>212010.96</v>
+        <v>209160.0</v>
       </c>
       <c r="N155" s="1">
-        <v>212459.72</v>
+        <v>209160.0</v>
       </c>
       <c r="O155" s="1">
         <v>0.25</v>
       </c>
       <c r="P155">
         <v>1</v>
       </c>
     </row>
     <row r="156" spans="1:16">
       <c r="A156" t="s">
-        <v>331</v>
+        <v>340</v>
       </c>
       <c r="B156" t="s">
-        <v>332</v>
+        <v>341</v>
       </c>
       <c r="C156" s="1">
-        <v>2662.0</v>
+        <v>19285.0</v>
       </c>
       <c r="D156" s="1">
-        <v>66.28</v>
+        <v>23.9</v>
       </c>
       <c r="E156" s="1">
-        <v>138.66598046582</v>
+        <v>26.240920404459</v>
       </c>
       <c r="F156" t="s">
         <v>7</v>
       </c>
       <c r="G156">
         <v>1.0</v>
       </c>
       <c r="H156" s="1">
-        <v>369128.84</v>
+        <v>506056.15</v>
       </c>
       <c r="I156" s="1">
-        <v>-192691.48</v>
+        <v>-45144.65</v>
       </c>
       <c r="J156" s="1">
-        <v>-52.201686543918</v>
+        <v>-8.9208776535963</v>
       </c>
       <c r="K156">
         <v>0.0</v>
       </c>
       <c r="L156">
         <v>0.0</v>
       </c>
       <c r="M156" s="1">
-        <v>176437.36</v>
+        <v>460911.5</v>
       </c>
       <c r="N156" s="1">
-        <v>176437.36</v>
+        <v>460911.5</v>
       </c>
       <c r="O156" s="1">
-        <v>0.21</v>
+        <v>0.54</v>
       </c>
       <c r="P156">
         <v>1</v>
       </c>
     </row>
     <row r="157" spans="1:16">
       <c r="A157" t="s">
-        <v>333</v>
+        <v>340</v>
       </c>
       <c r="B157" t="s">
-        <v>334</v>
+        <v>341</v>
       </c>
       <c r="C157" s="1">
-        <v>1536.0</v>
+        <v>9642.0</v>
       </c>
       <c r="D157" s="1">
-        <v>71.0</v>
+        <v>23.9</v>
       </c>
       <c r="E157" s="1">
-        <v>75.67451171875</v>
+        <v>24.52323065754</v>
       </c>
       <c r="F157" t="s">
-        <v>166</v>
+        <v>7</v>
       </c>
       <c r="G157">
-        <v>0.91</v>
+        <v>1.0</v>
       </c>
       <c r="H157" s="1">
-        <v>111719.5</v>
+        <v>236452.99</v>
       </c>
       <c r="I157" s="1">
-        <v>8718.05</v>
+        <v>-6009.19</v>
       </c>
       <c r="J157" s="1">
-        <v>7.8035168435233</v>
+        <v>-2.5413888824159</v>
       </c>
       <c r="K157">
         <v>0.0</v>
       </c>
       <c r="L157">
         <v>0.0</v>
       </c>
       <c r="M157" s="1">
-        <v>120437.55</v>
+        <v>230443.8</v>
       </c>
       <c r="N157" s="1">
-        <v>120437.55</v>
+        <v>230443.8</v>
       </c>
       <c r="O157" s="1">
-        <v>0.14</v>
+        <v>0.27</v>
       </c>
       <c r="P157">
         <v>1</v>
       </c>
     </row>
     <row r="158" spans="1:16">
       <c r="A158" t="s">
-        <v>335</v>
+        <v>342</v>
       </c>
       <c r="B158" t="s">
-        <v>336</v>
+        <v>343</v>
       </c>
       <c r="C158" s="1">
-        <v>301.0</v>
+        <v>9107.0</v>
       </c>
       <c r="D158" s="1">
-        <v>4784.08</v>
+        <v>24.86</v>
       </c>
       <c r="E158" s="1">
-        <v>4771.6024584718</v>
+        <v>32.032130229494</v>
       </c>
       <c r="F158" t="s">
         <v>7</v>
       </c>
       <c r="G158">
         <v>1.0</v>
       </c>
       <c r="H158" s="1">
-        <v>1436252.34</v>
+        <v>291716.61</v>
       </c>
       <c r="I158" s="1">
-        <v>3755.74</v>
+        <v>-65316.59</v>
       </c>
       <c r="J158" s="1">
-        <v>0.26149583157511</v>
+        <v>-22.390425420068</v>
       </c>
       <c r="K158">
-        <v>0.0</v>
+        <v>0.05</v>
       </c>
       <c r="L158">
-        <v>0.0</v>
+        <v>448.76</v>
       </c>
       <c r="M158" s="1">
-        <v>1440008.08</v>
+        <v>226400.02</v>
       </c>
       <c r="N158" s="1">
-        <v>1440008.08</v>
+        <v>226848.78</v>
       </c>
       <c r="O158" s="1">
-        <v>1.69</v>
+        <v>0.27</v>
       </c>
       <c r="P158">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="159" spans="1:16">
+      <c r="A159" t="s">
+        <v>344</v>
+      </c>
+      <c r="B159" t="s">
+        <v>345</v>
+      </c>
+      <c r="C159" s="1">
+        <v>2662.0</v>
+      </c>
+      <c r="D159" s="1">
+        <v>65.78</v>
+      </c>
+      <c r="E159" s="1">
+        <v>138.66598046582</v>
+      </c>
+      <c r="F159" t="s">
+        <v>7</v>
+      </c>
+      <c r="G159">
+        <v>1.0</v>
+      </c>
+      <c r="H159" s="1">
+        <v>369128.84</v>
+      </c>
+      <c r="I159" s="1">
+        <v>-194022.48</v>
+      </c>
+      <c r="J159" s="1">
+        <v>-52.562265251342</v>
+      </c>
+      <c r="K159">
+        <v>0.0</v>
+      </c>
+      <c r="L159">
+        <v>0.0</v>
+      </c>
+      <c r="M159" s="1">
+        <v>175106.36</v>
+      </c>
+      <c r="N159" s="1">
+        <v>175106.36</v>
+      </c>
+      <c r="O159" s="1">
+        <v>0.21</v>
+      </c>
+      <c r="P159">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="160" spans="1:16">
+      <c r="A160" t="s">
+        <v>346</v>
+      </c>
+      <c r="B160" t="s">
+        <v>347</v>
+      </c>
+      <c r="C160" s="1">
+        <v>122291.64</v>
+      </c>
+      <c r="D160" s="1">
+        <v>0.8668</v>
+      </c>
+      <c r="E160" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="F160" t="s">
+        <v>72</v>
+      </c>
+      <c r="G160">
+        <v>0.87</v>
+      </c>
+      <c r="H160" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="I160" s="1">
+        <v>-449.39</v>
+      </c>
+      <c r="J160" s="1">
+        <v>0</v>
+      </c>
+      <c r="K160">
+        <v>0.0</v>
+      </c>
+      <c r="L160">
+        <v>0.0</v>
+      </c>
+      <c r="M160" s="1">
+        <v>-449.39000000001</v>
+      </c>
+      <c r="N160" s="1">
+        <v>-449.39000000001</v>
+      </c>
+      <c r="O160" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="P160">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="161" spans="1:16">
+      <c r="A161" t="s">
+        <v>346</v>
+      </c>
+      <c r="B161" t="s">
+        <v>347</v>
+      </c>
+      <c r="C161" s="1">
+        <v>122291.64</v>
+      </c>
+      <c r="D161" s="1">
+        <v>0.8668</v>
+      </c>
+      <c r="E161" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="F161" t="s">
+        <v>72</v>
+      </c>
+      <c r="G161">
+        <v>0.87</v>
+      </c>
+      <c r="H161" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="I161" s="1">
+        <v>-449.39</v>
+      </c>
+      <c r="J161" s="1">
+        <v>0</v>
+      </c>
+      <c r="K161">
+        <v>0.0</v>
+      </c>
+      <c r="L161">
+        <v>0.0</v>
+      </c>
+      <c r="M161" s="1">
+        <v>-449.39000000001</v>
+      </c>
+      <c r="N161" s="1">
+        <v>-449.39000000001</v>
+      </c>
+      <c r="O161" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="P161">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="162" spans="1:16">
+      <c r="A162" t="s">
+        <v>348</v>
+      </c>
+      <c r="B162" t="s">
+        <v>349</v>
+      </c>
+      <c r="C162" s="1">
+        <v>78920.77</v>
+      </c>
+      <c r="D162" s="1">
+        <v>0.8668</v>
+      </c>
+      <c r="E162" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="F162" t="s">
+        <v>72</v>
+      </c>
+      <c r="G162">
+        <v>0.87</v>
+      </c>
+      <c r="H162" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="I162" s="1">
+        <v>-235.5</v>
+      </c>
+      <c r="J162" s="1">
+        <v>0</v>
+      </c>
+      <c r="K162">
+        <v>0.0</v>
+      </c>
+      <c r="L162">
+        <v>0.0</v>
+      </c>
+      <c r="M162" s="1">
+        <v>-235.5</v>
+      </c>
+      <c r="N162" s="1">
+        <v>-235.5</v>
+      </c>
+      <c r="O162" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="P162">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="163" spans="1:16">
+      <c r="A163" t="s">
+        <v>348</v>
+      </c>
+      <c r="B163" t="s">
+        <v>349</v>
+      </c>
+      <c r="C163" s="1">
+        <v>78920.77</v>
+      </c>
+      <c r="D163" s="1">
+        <v>0.8668</v>
+      </c>
+      <c r="E163" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="F163" t="s">
+        <v>72</v>
+      </c>
+      <c r="G163">
+        <v>0.87</v>
+      </c>
+      <c r="H163" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="I163" s="1">
+        <v>-235.5</v>
+      </c>
+      <c r="J163" s="1">
+        <v>0</v>
+      </c>
+      <c r="K163">
+        <v>0.0</v>
+      </c>
+      <c r="L163">
+        <v>0.0</v>
+      </c>
+      <c r="M163" s="1">
+        <v>-235.5</v>
+      </c>
+      <c r="N163" s="1">
+        <v>-235.5</v>
+      </c>
+      <c r="O163" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="P163">
         <v>1</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>