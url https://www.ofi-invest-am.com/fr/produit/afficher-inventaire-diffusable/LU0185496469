--- v3 (2026-07-23)
+++ v4 (2026-08-13)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="1" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Répartition" sheetId="1" r:id="rId4"/>
     <sheet name="Valorisation" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="350">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="356">
   <si>
     <t>Type Part</t>
   </si>
   <si>
     <t>CodeIsin</t>
   </si>
   <si>
     <t>Parts</t>
   </si>
   <si>
     <t>Vl</t>
   </si>
   <si>
     <t>Devise</t>
   </si>
   <si>
     <t>Actif net</t>
   </si>
   <si>
     <t>POCHE</t>
   </si>
   <si>
     <t>EUR</t>
   </si>
   <si>
@@ -118,137 +118,143 @@
   <si>
     <t>VBCI (EUR)</t>
   </si>
   <si>
     <t>Poids</t>
   </si>
   <si>
     <t>Nb.</t>
   </si>
   <si>
     <t>CH0012221716</t>
   </si>
   <si>
     <t>ABB LTD</t>
   </si>
   <si>
     <t>CHF</t>
   </si>
   <si>
     <t>DE000A1EWWW0</t>
   </si>
   <si>
     <t>ADIDAS N AG</t>
   </si>
   <si>
+    <t>1 486.21</t>
+  </si>
+  <si>
+    <t>1 662.88</t>
+  </si>
+  <si>
     <t>NL0012969182</t>
   </si>
   <si>
     <t>ADYEN NV</t>
   </si>
   <si>
     <t>NL0000235190</t>
   </si>
   <si>
     <t>AIRBUS</t>
   </si>
   <si>
     <t>DE000A0WMPJ6</t>
   </si>
   <si>
     <t>AIXTRON</t>
   </si>
   <si>
     <t>1 319.41</t>
   </si>
   <si>
     <t>NL0013267909</t>
   </si>
   <si>
     <t>AKZO NOBEL NV</t>
   </si>
   <si>
     <t>DE0008404005</t>
   </si>
   <si>
     <t>ALLIANZ</t>
   </si>
   <si>
-    <t>15 369.74</t>
+    <t>20 816.09</t>
   </si>
   <si>
     <t>FR0010220475</t>
   </si>
   <si>
     <t>ALSTOM SA</t>
   </si>
   <si>
     <t>FR0000071946</t>
   </si>
   <si>
     <t>ALTEN SA</t>
   </si>
   <si>
     <t>ES0109067019</t>
   </si>
   <si>
     <t>AMADEUS IT GROUP SA</t>
   </si>
   <si>
-    <t>1 595.27</t>
-[...1 lines deleted...]
-  <si>
     <t>BE0974293251</t>
   </si>
   <si>
     <t>ANHEUSER-BUSCH INBEV SA</t>
   </si>
   <si>
     <t>LU0569974404</t>
   </si>
   <si>
     <t>APERAM SA</t>
   </si>
   <si>
     <t>NL0006237562</t>
   </si>
   <si>
     <t>ARCADIS NV</t>
   </si>
   <si>
     <t>NL0010832176</t>
   </si>
   <si>
     <t>ARGENX</t>
   </si>
   <si>
     <t>NL0000334118</t>
   </si>
   <si>
     <t>ASM INTERNATIONAL NV</t>
   </si>
   <si>
+    <t>2 790.12</t>
+  </si>
+  <si>
     <t>NL0010273215</t>
   </si>
   <si>
     <t>ASML HOLDING NV</t>
   </si>
   <si>
     <t>NL0011872643</t>
   </si>
   <si>
     <t>ASR NEDERLAND NV</t>
   </si>
   <si>
     <t>SE0007100581</t>
   </si>
   <si>
     <t>ASSA ABLOY CLASS B</t>
   </si>
   <si>
     <t>SEK</t>
   </si>
   <si>
     <t>GB0009895292</t>
   </si>
   <si>
     <t>ASTRAZENECA PLC</t>
@@ -259,549 +265,552 @@
   <si>
     <t>SE0017486889</t>
   </si>
   <si>
     <t>ATLAS COPCO CLASS A</t>
   </si>
   <si>
     <t>FR0000120628</t>
   </si>
   <si>
     <t>AXA SA</t>
   </si>
   <si>
     <t>ES0113211835</t>
   </si>
   <si>
     <t>BANCO BILBAO VIZCAYA ARGENTARIA SA</t>
   </si>
   <si>
     <t>5 102.14</t>
   </si>
   <si>
     <t>ES0113900J37</t>
   </si>
   <si>
-    <t>BANCO SANTANDER SA</t>
+    <t>BANCO SANTANDER</t>
+  </si>
+  <si>
+    <t>2 922.98</t>
   </si>
   <si>
     <t>ES0113679I37</t>
   </si>
   <si>
     <t>BANKINTER SA</t>
   </si>
   <si>
-    <t>1 848.91</t>
-[...1 lines deleted...]
-  <si>
     <t>NL0011872650</t>
   </si>
   <si>
     <t>BASIC-FIT NV</t>
   </si>
   <si>
     <t>AT0000BAWAG2</t>
   </si>
   <si>
     <t>BAWAG GROUP AG</t>
   </si>
   <si>
+    <t>1 862.85</t>
+  </si>
+  <si>
     <t>FR0013280286</t>
   </si>
   <si>
     <t>BIOMERIEUX SA</t>
   </si>
   <si>
     <t>DE0005190003</t>
   </si>
   <si>
     <t>BMW AG</t>
   </si>
   <si>
     <t>7 429.27</t>
   </si>
   <si>
     <t>FR0000131104</t>
   </si>
   <si>
     <t>BNP PARIBAS SA</t>
   </si>
   <si>
     <t>GB00B3FLWH99</t>
   </si>
   <si>
     <t>BODYCOTE PLC</t>
   </si>
   <si>
+    <t>13 415.89</t>
+  </si>
+  <si>
     <t>SE0007491303</t>
   </si>
   <si>
     <t>BRAVIDA HOLDING</t>
   </si>
   <si>
     <t>GB00B0744B38</t>
   </si>
   <si>
     <t>BUNZL</t>
   </si>
   <si>
     <t>FR0006174348</t>
   </si>
   <si>
     <t>BUREAU VERITAS SA</t>
   </si>
   <si>
     <t>FR0000125338</t>
   </si>
   <si>
     <t>CAPGEMINI</t>
   </si>
   <si>
     <t>ES0105630315</t>
   </si>
   <si>
     <t>CIE AUTOMOTIVE SA</t>
   </si>
   <si>
     <t>6 373.47</t>
   </si>
   <si>
     <t>GB00B4YZN328</t>
   </si>
   <si>
     <t>COATS GROUP PLC</t>
   </si>
   <si>
+    <t>13 524.78</t>
+  </si>
+  <si>
     <t>DE000CBK1001</t>
   </si>
   <si>
     <t>COMMERZBANK AG</t>
   </si>
   <si>
     <t>FR0000125007</t>
   </si>
   <si>
     <t>COMPAGNIE DE SAINT GOBAIN SA</t>
   </si>
   <si>
     <t>GB00BD6K4575</t>
   </si>
   <si>
     <t>COMPASS GROUP PLC</t>
   </si>
   <si>
     <t>USD</t>
   </si>
   <si>
     <t>GB00B2863827</t>
   </si>
   <si>
     <t>CVS GROUP PLC</t>
   </si>
   <si>
     <t>FR0000120644</t>
   </si>
   <si>
     <t>DANONE SA</t>
   </si>
   <si>
     <t>DE0005810055</t>
   </si>
   <si>
     <t>DEUTSCHE BOERSE AG</t>
   </si>
   <si>
     <t>2 148.76</t>
   </si>
   <si>
     <t>DE0005552004</t>
   </si>
   <si>
     <t>DEUTSCHE POST AG</t>
   </si>
   <si>
+    <t>1 208.35</t>
+  </si>
+  <si>
     <t>DE0005557508</t>
   </si>
   <si>
     <t>DEUTSCHE TELEKOM N AG</t>
   </si>
   <si>
     <t>GB0000055888</t>
   </si>
   <si>
     <t>DISCOVERIE GROUP</t>
   </si>
   <si>
     <t>CH1216478797</t>
   </si>
   <si>
     <t>DSM FIRMENICH AG</t>
   </si>
   <si>
+    <t>16 167.05</t>
+  </si>
+  <si>
     <t>IT0005453250</t>
   </si>
   <si>
     <t>EL EN</t>
   </si>
   <si>
     <t>IT0003128367</t>
   </si>
   <si>
     <t>ENEL</t>
   </si>
   <si>
     <t>FR0010208488</t>
   </si>
   <si>
     <t>ENGIE SA</t>
   </si>
   <si>
     <t>SE0015658109</t>
   </si>
   <si>
     <t>EPIROC CLASS A</t>
   </si>
   <si>
     <t>AT0000652011</t>
   </si>
   <si>
     <t>ERSTE GROUP BANK AG</t>
   </si>
   <si>
-    <t>2 471.59</t>
-[...1 lines deleted...]
-  <si>
     <t>FR0000121667</t>
   </si>
   <si>
     <t>ESSILORLUXOTTICA SA</t>
   </si>
   <si>
+    <t>8 800.00</t>
+  </si>
+  <si>
+    <t>7 588.00</t>
+  </si>
+  <si>
     <t>NL0006294274</t>
   </si>
   <si>
     <t>EURONEXT NV</t>
   </si>
   <si>
     <t>DE000EVNK013</t>
   </si>
   <si>
     <t>EVONIK INDUSTRIES AG</t>
   </si>
   <si>
     <t>7 178.07</t>
   </si>
   <si>
     <t>GB00B19NLV48</t>
   </si>
   <si>
     <t>EXPERIAN PLC</t>
   </si>
   <si>
     <t>BE0003874915</t>
   </si>
   <si>
     <t>FAGRON NV</t>
   </si>
   <si>
     <t>NL0011585146</t>
   </si>
   <si>
     <t>FERRARI NV</t>
   </si>
   <si>
-    <t>2 602.80</t>
-[...7 lines deleted...]
-  <si>
     <t>ES0137650018</t>
   </si>
   <si>
     <t>FLUIDRA SA</t>
   </si>
   <si>
     <t>CH1335392721</t>
   </si>
   <si>
     <t>GALDERMA GROUP N AG</t>
   </si>
   <si>
     <t>GB0003718474</t>
   </si>
   <si>
     <t>GAMES WORKSHOP GROUP PLC</t>
   </si>
   <si>
-    <t>3 100.23</t>
+    <t>3 101.81</t>
   </si>
   <si>
     <t>CH0030170408</t>
   </si>
   <si>
     <t>GEBERIT AG</t>
   </si>
   <si>
     <t>IT0000062072</t>
   </si>
   <si>
     <t>GENERALI</t>
   </si>
   <si>
     <t>CH0010645932</t>
   </si>
   <si>
     <t>GIVAUDAN SA</t>
   </si>
   <si>
     <t>GB00B63QSB39</t>
   </si>
   <si>
     <t>GREGGS PLC</t>
   </si>
   <si>
+    <t>4 379.21</t>
+  </si>
+  <si>
     <t>IT0005411209</t>
   </si>
   <si>
     <t>GVS</t>
   </si>
   <si>
     <t>FR0000052292</t>
   </si>
   <si>
     <t>HERMES INTERNATIONAL</t>
   </si>
   <si>
     <t>GB00B0LCW083</t>
   </si>
   <si>
     <t>HIKMA PHARMACEUTICALS PLC</t>
   </si>
   <si>
-    <t>8 233.38</t>
-[...1 lines deleted...]
-  <si>
     <t>ES0144580Y14</t>
   </si>
   <si>
     <t>IBERDROLA SA</t>
   </si>
   <si>
     <t>NL0010801007</t>
   </si>
   <si>
     <t>IMCD NV</t>
   </si>
   <si>
     <t>ES0148396007</t>
   </si>
   <si>
     <t>INDUSTRIA DE DISENO TEXTIL SA</t>
   </si>
   <si>
+    <t>1 417.50</t>
+  </si>
+  <si>
     <t>DE0006231004</t>
   </si>
   <si>
     <t>INFINEON TECHNOLOGIES AG</t>
   </si>
   <si>
     <t>3 780.47</t>
   </si>
   <si>
     <t>2 585.42</t>
   </si>
   <si>
     <t>NL0011821202</t>
   </si>
   <si>
     <t>ING GROEP NV</t>
   </si>
   <si>
-    <t>16 317.53</t>
-[...1 lines deleted...]
-  <si>
     <t>IT0000072618</t>
   </si>
   <si>
     <t>INTESA SANPAOLO</t>
   </si>
   <si>
     <t>FR0000073298</t>
   </si>
   <si>
     <t>IPSOS SA</t>
   </si>
   <si>
     <t>DE000JST4000</t>
   </si>
   <si>
     <t>JOST WERKE</t>
   </si>
   <si>
     <t>DE000KBX1006</t>
   </si>
   <si>
     <t>KNORR BREMSE AG</t>
   </si>
   <si>
     <t>NL0009269109</t>
   </si>
   <si>
     <t>KONINKLIJKE HEIJMANS DUTCH CERTIFI</t>
   </si>
   <si>
     <t>NL0000009082</t>
   </si>
   <si>
     <t>KONINKLIJKE KPN NV</t>
   </si>
   <si>
-    <t>2 137.62</t>
-[...1 lines deleted...]
-  <si>
     <t>FR0000120073</t>
   </si>
   <si>
     <t>LAIR LIQUIDE SOCIETE ANONYME POUR</t>
   </si>
   <si>
     <t>FR0000065484</t>
   </si>
   <si>
     <t>LECTRA SA</t>
   </si>
   <si>
     <t>FR0010307819</t>
   </si>
   <si>
     <t>LEGRAND SA</t>
   </si>
   <si>
-    <t>CH0013841017</t>
-[...4 lines deleted...]
-  <si>
     <t>FR0000120321</t>
   </si>
   <si>
     <t>LOREAL SA</t>
   </si>
   <si>
     <t>FR0000121014</t>
   </si>
   <si>
     <t>LVMH</t>
   </si>
   <si>
     <t>GB0008481250</t>
   </si>
   <si>
     <t>ME GROUP INTERNATIONAL PLC</t>
   </si>
   <si>
+    <t>13 204.04</t>
+  </si>
+  <si>
     <t>FI0009014575</t>
   </si>
   <si>
     <t>METSO CORPORATION</t>
   </si>
   <si>
-    <t>6 765.27</t>
+    <t>3 079.91</t>
   </si>
   <si>
     <t>IT0004965148</t>
   </si>
   <si>
     <t>MONCLER</t>
   </si>
   <si>
     <t>DE0008430026</t>
   </si>
   <si>
     <t>MUENCHENER RUECKVERSICHERUNGS-GESE</t>
   </si>
   <si>
-    <t>5 568.07</t>
+    <t>6 649.15</t>
   </si>
   <si>
     <t>DE0006452907</t>
   </si>
   <si>
     <t>NEMETSCHEK</t>
   </si>
   <si>
     <t>CH0038863350</t>
   </si>
   <si>
     <t>NESTLE SA</t>
   </si>
   <si>
     <t>SE0023135298</t>
   </si>
   <si>
     <t>NOBA BANK GROUP</t>
   </si>
   <si>
     <t>FI0009000681</t>
   </si>
   <si>
     <t>NOKIA</t>
   </si>
   <si>
-    <t>13 140.59</t>
+    <t>13 831.10</t>
   </si>
   <si>
     <t>CH0012005267</t>
   </si>
   <si>
     <t>NOVARTIS AG</t>
   </si>
   <si>
     <t>DK0062498333</t>
   </si>
   <si>
     <t>NOVO NORDISK CLASS B</t>
   </si>
   <si>
     <t>DKK</t>
   </si>
   <si>
-    <t>4 269.92</t>
+    <t>4 269.69</t>
   </si>
   <si>
     <t>DK0060336014</t>
   </si>
   <si>
     <t>NOVOZYMES CLASS B</t>
   </si>
   <si>
-    <t>4 814.24</t>
+    <t>4 813.98</t>
   </si>
   <si>
     <t>GB0006650450</t>
   </si>
   <si>
     <t>OXFORD INSTRUMENTS PLC</t>
   </si>
   <si>
     <t>CH0024608827</t>
   </si>
   <si>
     <t>PARTNERS GROUP HOLDING AG</t>
   </si>
   <si>
     <t>FR001400PFU4</t>
   </si>
   <si>
     <t>PLANISWARE SA</t>
   </si>
   <si>
     <t>GB00B7N0K053</t>
   </si>
   <si>
     <t>PREMIER FOODS PLC</t>
   </si>
@@ -814,90 +823,93 @@
   <si>
     <t>IT0004176001</t>
   </si>
   <si>
     <t>PRYSMIAN</t>
   </si>
   <si>
     <t>FR0000130577</t>
   </si>
   <si>
     <t>PUBLICIS GROUPE SA</t>
   </si>
   <si>
     <t>DE0007461006</t>
   </si>
   <si>
     <t>PVA TEPLA AG</t>
   </si>
   <si>
     <t>GB00B2B0DG97</t>
   </si>
   <si>
     <t>RELX PLC</t>
   </si>
   <si>
+    <t>10 371.60</t>
+  </si>
+  <si>
     <t>FR0000131906</t>
   </si>
   <si>
     <t>RENAULT SA</t>
   </si>
   <si>
     <t>GB00B63H8491</t>
   </si>
   <si>
     <t>ROLLS-ROYCE HOLDINGS PLC</t>
   </si>
   <si>
     <t>FR0000073272</t>
   </si>
   <si>
     <t>SAFRAN SA</t>
   </si>
   <si>
     <t>CH1243598427</t>
   </si>
   <si>
     <t>SANDOZ GROUP AG</t>
   </si>
   <si>
     <t>FR0000120578</t>
   </si>
   <si>
     <t>SANOFI SA</t>
   </si>
   <si>
     <t>DE0007164600</t>
   </si>
   <si>
     <t>SAP</t>
   </si>
   <si>
-    <t>4 205.40</t>
-[...2 lines deleted...]
-    <t>2 467.63</t>
+    <t>6 267.97</t>
+  </si>
+  <si>
+    <t>2 939.69</t>
   </si>
   <si>
     <t>FR0000121972</t>
   </si>
   <si>
     <t>SCHNEIDER ELECTRIC</t>
   </si>
   <si>
     <t>FR0000121709</t>
   </si>
   <si>
     <t>SEB SA</t>
   </si>
   <si>
     <t>GG00BQZCBZ44</t>
   </si>
   <si>
     <t>SHURGARD SELF STORAGE LTD</t>
   </si>
   <si>
     <t>DE000ENER6Y0</t>
   </si>
   <si>
     <t>SIEMENS ENERGY N AG</t>
   </si>
@@ -919,50 +931,53 @@
   <si>
     <t>6 953.04</t>
   </si>
   <si>
     <t>CH0418792922</t>
   </si>
   <si>
     <t>SIKA AG</t>
   </si>
   <si>
     <t>FR0000130809</t>
   </si>
   <si>
     <t>SOCIETE GENERALE SA</t>
   </si>
   <si>
     <t>NO0010631567</t>
   </si>
   <si>
     <t>SPAREBANK  SR-NORGE</t>
   </si>
   <si>
     <t>NOK</t>
   </si>
   <si>
+    <t>6 080.12</t>
+  </si>
+  <si>
     <t>FR0012757854</t>
   </si>
   <si>
     <t>SPIE SA</t>
   </si>
   <si>
     <t>DE000SPG1003</t>
   </si>
   <si>
     <t>SPRINGER NATURE AG</t>
   </si>
   <si>
     <t>NL00150001Q9</t>
   </si>
   <si>
     <t>STELLANTIS NV</t>
   </si>
   <si>
     <t>NL0000226223</t>
   </si>
   <si>
     <t>STMICROELECTRONICS NV</t>
   </si>
   <si>
     <t>CH1175448666</t>
@@ -1015,99 +1030,102 @@
   <si>
     <t>UNICREDIT</t>
   </si>
   <si>
     <t>GB00BVZK7T90</t>
   </si>
   <si>
     <t>UNILEVER PLC</t>
   </si>
   <si>
     <t>IE00BJ5FQX74</t>
   </si>
   <si>
     <t>UNIPHAR PLC</t>
   </si>
   <si>
     <t>2 186.67</t>
   </si>
   <si>
     <t>GB0006928617</t>
   </si>
   <si>
     <t>UNITE GROUP PLC</t>
   </si>
   <si>
-    <t>11 538.08</t>
+    <t>11 543.96</t>
   </si>
   <si>
     <t>FR0000125486</t>
   </si>
   <si>
     <t>VINCI SA</t>
   </si>
   <si>
     <t>FR0000031577</t>
   </si>
   <si>
     <t>VIRBAC SA</t>
   </si>
   <si>
     <t>DE000A1ML7J1</t>
   </si>
   <si>
     <t>VONOVIA</t>
   </si>
   <si>
     <t>BE0974349814</t>
   </si>
   <si>
     <t>WAREHOUSES DE PAUW NV</t>
   </si>
   <si>
+    <t>16 604.38</t>
+  </si>
+  <si>
+    <t>8 301.76</t>
+  </si>
+  <si>
     <t>AT0000831706</t>
   </si>
   <si>
     <t>WIENERBERGER AG</t>
   </si>
   <si>
+    <t>7 802.67</t>
+  </si>
+  <si>
     <t>NL0000395903</t>
   </si>
   <si>
     <t>WOLTERS KLUWER NV</t>
   </si>
   <si>
-    <t>EUR-18413000</t>
-[...8 lines deleted...]
-    <t>EUR/GBP 2026-04-27</t>
+    <t>FR0000008997</t>
+  </si>
+  <si>
+    <t>Ofi Invest ESG Liquidités PART C/D</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -1471,241 +1489,241 @@
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>4</v>
       </c>
       <c r="H1" t="s">
         <v>5</v>
       </c>
       <c r="I1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2" spans="1:14">
       <c r="A2" t="s">
         <v>6</v>
       </c>
       <c r="B2">
         <v>3251</v>
       </c>
       <c r="C2" s="1">
-        <v>190252.0</v>
+        <v>190615.0</v>
       </c>
       <c r="D2">
-        <v>118.77</v>
+        <v>118.28</v>
       </c>
       <c r="E2" t="s">
         <v>7</v>
       </c>
       <c r="F2">
-        <v>22595456.1</v>
+        <v>22545483.42</v>
       </c>
       <c r="G2" t="s">
         <v>7</v>
       </c>
       <c r="H2">
-        <v>22595456.1</v>
+        <v>22545483.42</v>
       </c>
       <c r="I2" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="3" spans="1:14">
       <c r="A3" t="s">
         <v>6</v>
       </c>
       <c r="B3">
         <v>393</v>
       </c>
       <c r="C3" s="1">
-        <v>61608.0</v>
+        <v>61722.0</v>
       </c>
       <c r="D3">
-        <v>376.14</v>
+        <v>378.52</v>
       </c>
       <c r="E3" t="s">
         <v>7</v>
       </c>
       <c r="F3">
-        <v>23173112.23</v>
+        <v>23363122.31</v>
       </c>
       <c r="G3" t="s">
         <v>7</v>
       </c>
       <c r="H3">
-        <v>23173112.23</v>
+        <v>23363122.31</v>
       </c>
       <c r="I3" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="4" spans="1:14">
       <c r="A4" t="s">
         <v>6</v>
       </c>
       <c r="B4">
         <v>394</v>
       </c>
       <c r="C4" s="1">
-        <v>190155.0</v>
+        <v>190429.0</v>
       </c>
       <c r="D4">
-        <v>207.22</v>
+        <v>209.9</v>
       </c>
       <c r="E4" t="s">
         <v>7</v>
       </c>
       <c r="F4">
-        <v>39404681.76</v>
+        <v>39971485.76</v>
       </c>
       <c r="G4" t="s">
         <v>7</v>
       </c>
       <c r="H4">
-        <v>39404681.76</v>
+        <v>39971485.76</v>
       </c>
       <c r="I4" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="5" spans="1:14">
       <c r="A5" t="s">
         <v>8</v>
       </c>
       <c r="B5" t="s">
         <v>9</v>
       </c>
       <c r="C5" s="1">
         <v>591.33</v>
       </c>
       <c r="D5">
-        <v>110.4</v>
+        <v>111.0</v>
       </c>
       <c r="E5" t="s">
         <v>7</v>
       </c>
       <c r="F5">
-        <v>65282.07</v>
+        <v>65639.87</v>
       </c>
       <c r="G5" t="s">
         <v>7</v>
       </c>
       <c r="H5">
-        <v>65282.07</v>
+        <v>65639.87</v>
       </c>
       <c r="I5" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="6" spans="1:14">
       <c r="A6" t="s">
         <v>10</v>
       </c>
       <c r="B6" t="s">
         <v>11</v>
       </c>
       <c r="C6" s="1">
         <v>106616.84</v>
       </c>
       <c r="D6">
-        <v>211.75</v>
+        <v>213.01</v>
       </c>
       <c r="E6" t="s">
         <v>7</v>
       </c>
       <c r="F6">
-        <v>22576481.24</v>
+        <v>22710712.09</v>
       </c>
       <c r="G6" t="s">
         <v>7</v>
       </c>
       <c r="H6">
-        <v>22576481.24</v>
+        <v>22710712.09</v>
       </c>
       <c r="I6" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="7" spans="1:14">
       <c r="A7" t="s">
         <v>12</v>
       </c>
       <c r="B7" t="s">
         <v>13</v>
       </c>
       <c r="C7" s="1">
-        <v>672203.78</v>
+        <v>673769.98</v>
       </c>
       <c r="D7">
-        <v>92.84</v>
+        <v>93.37</v>
       </c>
       <c r="E7" t="s">
         <v>7</v>
       </c>
       <c r="F7">
-        <v>62406225.98</v>
+        <v>62911985.07</v>
       </c>
       <c r="G7" t="s">
         <v>7</v>
       </c>
       <c r="H7">
-        <v>62406225.98</v>
+        <v>62911985.07</v>
       </c>
       <c r="I7" t="s">
         <v>7</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:P163"/>
+  <dimension ref="A1:P159"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="O163" sqref="O163"/>
+      <selection activeCell="O159" sqref="O159"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:16">
       <c r="A1" t="s">
         <v>14</v>
       </c>
       <c r="B1" t="s">
         <v>15</v>
       </c>
       <c r="C1" t="s">
         <v>16</v>
       </c>
       <c r="D1" t="s">
         <v>17</v>
       </c>
       <c r="E1" t="s">
         <v>18</v>
       </c>
       <c r="F1" t="s">
         <v>4</v>
       </c>
       <c r="G1" t="s">
         <v>19</v>
@@ -1724,8139 +1742,7939 @@
       </c>
       <c r="L1" t="s">
         <v>24</v>
       </c>
       <c r="M1" t="s">
         <v>25</v>
       </c>
       <c r="N1" t="s">
         <v>26</v>
       </c>
       <c r="O1" t="s">
         <v>27</v>
       </c>
       <c r="P1" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="2" spans="1:16">
       <c r="A2" t="s">
         <v>29</v>
       </c>
       <c r="B2" t="s">
         <v>30</v>
       </c>
       <c r="C2" s="1">
-        <v>3035.0</v>
+        <v>4310.0</v>
       </c>
       <c r="D2" s="1">
-        <v>78.1</v>
+        <v>82.86</v>
       </c>
       <c r="E2" s="1">
-        <v>66.004850082372</v>
+        <v>69.758343387471</v>
       </c>
       <c r="F2" t="s">
         <v>31</v>
       </c>
       <c r="G2">
         <v>0.92</v>
       </c>
       <c r="H2" s="1">
-        <v>218734.26</v>
+        <v>328243.86</v>
       </c>
       <c r="I2" s="1">
-        <v>39547.42</v>
+        <v>61526.53</v>
       </c>
       <c r="J2" s="1">
-        <v>18.080121513658</v>
+        <v>18.744152594355</v>
       </c>
       <c r="K2">
         <v>0.0</v>
       </c>
       <c r="L2">
         <v>0.0</v>
       </c>
       <c r="M2" s="1">
-        <v>258281.68</v>
+        <v>389770.39</v>
       </c>
       <c r="N2" s="1">
-        <v>258281.68</v>
+        <v>389770.39</v>
       </c>
       <c r="O2" s="1">
-        <v>0.3</v>
+        <v>0.45</v>
       </c>
       <c r="P2">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:16">
       <c r="A3" t="s">
         <v>32</v>
       </c>
       <c r="B3" t="s">
         <v>33</v>
       </c>
       <c r="C3" s="1">
         <v>1800.0</v>
       </c>
       <c r="D3" s="1">
-        <v>138.1</v>
+        <v>144.0</v>
       </c>
       <c r="E3" s="1">
         <v>212.65645555556</v>
       </c>
       <c r="F3" t="s">
         <v>7</v>
       </c>
       <c r="G3">
         <v>1.0</v>
       </c>
       <c r="H3" s="1">
         <v>382781.62</v>
       </c>
       <c r="I3" s="1">
-        <v>-134201.62</v>
+        <v>-123581.62</v>
       </c>
       <c r="J3" s="1">
-        <v>-35.059577834484</v>
+        <v>-32.285149950512</v>
       </c>
       <c r="K3">
-        <v>0.51</v>
-[...2 lines deleted...]
-        <v>912.91</v>
+        <v>0.83</v>
+      </c>
+      <c r="L3" t="s">
+        <v>34</v>
       </c>
       <c r="M3" s="1">
-        <v>248580.0</v>
+        <v>259200.0</v>
       </c>
       <c r="N3" s="1">
-        <v>249492.91</v>
+        <v>260686.21</v>
       </c>
       <c r="O3" s="1">
-        <v>0.29</v>
+        <v>0.3</v>
       </c>
       <c r="P3">
         <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:16">
       <c r="A4" t="s">
         <v>32</v>
       </c>
       <c r="B4" t="s">
         <v>33</v>
       </c>
       <c r="C4" s="1">
-        <v>2005.0</v>
+        <v>2522.0</v>
       </c>
       <c r="D4" s="1">
-        <v>138.1</v>
+        <v>144.0</v>
       </c>
       <c r="E4" s="1">
-        <v>197.9179351621</v>
+        <v>187.58613005551</v>
       </c>
       <c r="F4" t="s">
         <v>7</v>
       </c>
       <c r="G4">
         <v>1.0</v>
       </c>
       <c r="H4" s="1">
-        <v>396825.46</v>
+        <v>473092.22</v>
       </c>
       <c r="I4" s="1">
-        <v>-119934.96</v>
+        <v>-109924.22</v>
       </c>
       <c r="J4" s="1">
-        <v>-30.223605108402</v>
+        <v>-23.235262672466</v>
       </c>
       <c r="K4">
+        <v>0.66</v>
+      </c>
+      <c r="L4" t="s">
+        <v>35</v>
+      </c>
+      <c r="M4" s="1">
+        <v>363168.0</v>
+      </c>
+      <c r="N4" s="1">
+        <v>364830.88</v>
+      </c>
+      <c r="O4" s="1">
         <v>0.43</v>
-      </c>
-[...10 lines deleted...]
-        <v>0.33</v>
       </c>
       <c r="P4">
         <v>1</v>
       </c>
     </row>
     <row r="5" spans="1:16">
       <c r="A5" t="s">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="B5" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="C5" s="1">
         <v>279.0</v>
       </c>
       <c r="D5" s="1">
-        <v>930.6</v>
+        <v>880.0</v>
       </c>
       <c r="E5" s="1">
         <v>1038.5548387097</v>
       </c>
       <c r="F5" t="s">
         <v>7</v>
       </c>
       <c r="G5">
         <v>1.0</v>
       </c>
       <c r="H5" s="1">
         <v>289756.8</v>
       </c>
       <c r="I5" s="1">
-        <v>-30119.4</v>
+        <v>-44236.8</v>
       </c>
       <c r="J5" s="1">
-        <v>-10.394717224928</v>
+        <v>-15.26687208031</v>
       </c>
       <c r="K5">
         <v>0.0</v>
       </c>
       <c r="L5">
         <v>0.0</v>
       </c>
       <c r="M5" s="1">
-        <v>259637.4</v>
+        <v>245520.0</v>
       </c>
       <c r="N5" s="1">
-        <v>259637.4</v>
+        <v>245520.0</v>
       </c>
       <c r="O5" s="1">
-        <v>0.31</v>
+        <v>0.29</v>
       </c>
       <c r="P5">
         <v>1</v>
       </c>
     </row>
     <row r="6" spans="1:16">
       <c r="A6" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="B6" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="C6" s="1">
         <v>5480.0</v>
       </c>
       <c r="D6" s="1">
-        <v>168.16</v>
+        <v>173.44</v>
       </c>
       <c r="E6" s="1">
         <v>197.01498540146</v>
       </c>
       <c r="F6" t="s">
         <v>7</v>
       </c>
       <c r="G6">
         <v>1.0</v>
       </c>
       <c r="H6" s="1">
         <v>1079642.12</v>
       </c>
       <c r="I6" s="1">
-        <v>-158125.32</v>
+        <v>-129190.92</v>
       </c>
       <c r="J6" s="1">
-        <v>-14.646086612479</v>
+        <v>-11.966087429045</v>
       </c>
       <c r="K6">
         <v>0.0</v>
       </c>
       <c r="L6">
         <v>0.0</v>
       </c>
       <c r="M6" s="1">
-        <v>921516.8</v>
+        <v>950451.2</v>
       </c>
       <c r="N6" s="1">
-        <v>921516.8</v>
+        <v>950451.2</v>
       </c>
       <c r="O6" s="1">
-        <v>1.08</v>
+        <v>1.11</v>
       </c>
       <c r="P6">
         <v>1</v>
       </c>
     </row>
     <row r="7" spans="1:16">
       <c r="A7" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="B7" t="s">
-        <v>39</v>
+        <v>41</v>
       </c>
       <c r="C7" s="1">
         <v>1832.0</v>
       </c>
       <c r="D7" s="1">
-        <v>46.45</v>
+        <v>51.56</v>
       </c>
       <c r="E7" s="1">
         <v>18.456610262009</v>
       </c>
       <c r="F7" t="s">
         <v>7</v>
       </c>
       <c r="G7">
         <v>1.0</v>
       </c>
       <c r="H7" s="1">
         <v>33812.51</v>
       </c>
       <c r="I7" s="1">
-        <v>51283.89</v>
+        <v>60645.41</v>
       </c>
       <c r="J7" s="1">
-        <v>151.67134885875</v>
+        <v>179.35790628971</v>
       </c>
       <c r="K7">
         <v>0.72</v>
       </c>
       <c r="L7" t="s">
-        <v>40</v>
+        <v>42</v>
       </c>
       <c r="M7" s="1">
-        <v>85096.4</v>
+        <v>94457.92</v>
       </c>
       <c r="N7" s="1">
-        <v>86415.81</v>
+        <v>95777.33</v>
       </c>
       <c r="O7" s="1">
-        <v>0.1</v>
+        <v>0.11</v>
       </c>
       <c r="P7">
         <v>1</v>
       </c>
     </row>
     <row r="8" spans="1:16">
       <c r="A8" t="s">
-        <v>41</v>
+        <v>43</v>
       </c>
       <c r="B8" t="s">
-        <v>42</v>
+        <v>44</v>
       </c>
       <c r="C8" s="1">
         <v>5580.0</v>
       </c>
       <c r="D8" s="1">
-        <v>52.82</v>
+        <v>49.45</v>
       </c>
       <c r="E8" s="1">
         <v>71.911279569892</v>
       </c>
       <c r="F8" t="s">
         <v>7</v>
       </c>
       <c r="G8">
         <v>1.0</v>
       </c>
       <c r="H8" s="1">
         <v>401264.94</v>
       </c>
       <c r="I8" s="1">
-        <v>-106529.34</v>
+        <v>-125333.94</v>
       </c>
       <c r="J8" s="1">
-        <v>-26.548379731357</v>
+        <v>-31.2347099151</v>
       </c>
       <c r="K8">
         <v>0.0</v>
       </c>
       <c r="L8">
         <v>0.0</v>
       </c>
       <c r="M8" s="1">
-        <v>294735.6</v>
+        <v>275931.0</v>
       </c>
       <c r="N8" s="1">
-        <v>294735.6</v>
+        <v>275931.0</v>
       </c>
       <c r="O8" s="1">
-        <v>0.35</v>
+        <v>0.32</v>
       </c>
       <c r="P8">
         <v>1</v>
       </c>
     </row>
     <row r="9" spans="1:16">
       <c r="A9" t="s">
-        <v>43</v>
+        <v>45</v>
       </c>
       <c r="B9" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="C9" s="1">
         <v>2800.0</v>
       </c>
       <c r="D9" s="1">
-        <v>390.1</v>
+        <v>372.3</v>
       </c>
       <c r="E9" s="1">
         <v>214.54963571429</v>
       </c>
       <c r="F9" t="s">
         <v>7</v>
       </c>
       <c r="G9">
         <v>1.0</v>
       </c>
       <c r="H9" s="1">
         <v>600738.98</v>
       </c>
       <c r="I9" s="1">
-        <v>491541.02</v>
+        <v>441701.02</v>
       </c>
       <c r="J9" s="1">
-        <v>81.822727734431</v>
+        <v>73.526279250266</v>
       </c>
       <c r="K9">
-        <v>5.49</v>
+        <v>7.43</v>
       </c>
       <c r="L9" t="s">
-        <v>45</v>
+        <v>47</v>
       </c>
       <c r="M9" s="1">
-        <v>1092280.0</v>
+        <v>1042440.0</v>
       </c>
       <c r="N9" s="1">
-        <v>1107649.74</v>
+        <v>1063256.09</v>
       </c>
       <c r="O9" s="1">
-        <v>1.3</v>
+        <v>1.24</v>
       </c>
       <c r="P9">
         <v>1</v>
       </c>
     </row>
     <row r="10" spans="1:16">
       <c r="A10" t="s">
-        <v>46</v>
+        <v>48</v>
       </c>
       <c r="B10" t="s">
-        <v>47</v>
+        <v>49</v>
       </c>
       <c r="C10" s="1">
         <v>10823.0</v>
       </c>
       <c r="D10" s="1">
-        <v>17.045</v>
+        <v>17.17</v>
       </c>
       <c r="E10" s="1">
         <v>22.248209368937</v>
       </c>
       <c r="F10" t="s">
         <v>7</v>
       </c>
       <c r="G10">
         <v>1.0</v>
       </c>
       <c r="H10" s="1">
         <v>240792.37</v>
       </c>
       <c r="I10" s="1">
-        <v>-56314.33</v>
+        <v>-54961.46</v>
       </c>
       <c r="J10" s="1">
-        <v>-23.387090712218</v>
+        <v>-22.825249820001</v>
       </c>
       <c r="K10">
         <v>0.0</v>
       </c>
       <c r="L10">
         <v>0.0</v>
       </c>
       <c r="M10" s="1">
-        <v>184478.04</v>
+        <v>185830.91</v>
       </c>
       <c r="N10" s="1">
-        <v>184478.04</v>
+        <v>185830.91</v>
       </c>
       <c r="O10" s="1">
         <v>0.22</v>
       </c>
       <c r="P10">
         <v>1</v>
       </c>
     </row>
     <row r="11" spans="1:16">
       <c r="A11" t="s">
-        <v>48</v>
+        <v>50</v>
       </c>
       <c r="B11" t="s">
-        <v>49</v>
+        <v>51</v>
       </c>
       <c r="C11" s="1">
         <v>7015.0</v>
       </c>
       <c r="D11" s="1">
-        <v>57.1</v>
+        <v>60.4</v>
       </c>
       <c r="E11" s="1">
         <v>85.06823235923</v>
       </c>
       <c r="F11" t="s">
         <v>7</v>
       </c>
       <c r="G11">
         <v>1.0</v>
       </c>
       <c r="H11" s="1">
         <v>596753.65</v>
       </c>
       <c r="I11" s="1">
-        <v>-196197.15</v>
+        <v>-173047.65</v>
       </c>
       <c r="J11" s="1">
-        <v>-32.877410971847</v>
+        <v>-28.998172026262</v>
       </c>
       <c r="K11">
         <v>0.0</v>
       </c>
       <c r="L11">
         <v>0.0</v>
       </c>
       <c r="M11" s="1">
-        <v>400556.5</v>
+        <v>423706.0</v>
       </c>
       <c r="N11" s="1">
-        <v>400556.5</v>
+        <v>423706.0</v>
       </c>
       <c r="O11" s="1">
-        <v>0.47</v>
+        <v>0.49</v>
       </c>
       <c r="P11">
         <v>1</v>
       </c>
     </row>
     <row r="12" spans="1:16">
       <c r="A12" t="s">
-        <v>50</v>
+        <v>52</v>
       </c>
       <c r="B12" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="C12" s="1">
         <v>3391.0</v>
       </c>
       <c r="D12" s="1">
-        <v>49.85</v>
+        <v>50.92</v>
       </c>
       <c r="E12" s="1">
         <v>62.28357121793</v>
       </c>
       <c r="F12" t="s">
         <v>7</v>
       </c>
       <c r="G12">
         <v>1.0</v>
       </c>
       <c r="H12" s="1">
         <v>211203.59</v>
       </c>
       <c r="I12" s="1">
-        <v>-42162.24</v>
+        <v>-38533.87</v>
       </c>
       <c r="J12" s="1">
-        <v>-19.962842487668</v>
+        <v>-18.244893469851</v>
       </c>
       <c r="K12">
-        <v>0.47</v>
-[...2 lines deleted...]
-        <v>52</v>
+        <v>0.14</v>
+      </c>
+      <c r="L12">
+        <v>490.07</v>
       </c>
       <c r="M12" s="1">
-        <v>169041.35</v>
+        <v>172669.72</v>
       </c>
       <c r="N12" s="1">
-        <v>170636.62</v>
+        <v>173159.79</v>
       </c>
       <c r="O12" s="1">
         <v>0.2</v>
       </c>
       <c r="P12">
         <v>1</v>
       </c>
     </row>
     <row r="13" spans="1:16">
       <c r="A13" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="B13" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="C13" s="1">
         <v>8219.0</v>
       </c>
       <c r="D13" s="1">
-        <v>61.92</v>
+        <v>68.54</v>
       </c>
       <c r="E13" s="1">
         <v>56.714487163888</v>
       </c>
       <c r="F13" t="s">
         <v>7</v>
       </c>
       <c r="G13">
         <v>1.0</v>
       </c>
       <c r="H13" s="1">
         <v>466136.37</v>
       </c>
       <c r="I13" s="1">
-        <v>42784.11</v>
+        <v>97193.89</v>
       </c>
       <c r="J13" s="1">
-        <v>9.1784535070713</v>
+        <v>20.850956126852</v>
       </c>
       <c r="K13">
         <v>0.0</v>
       </c>
       <c r="L13">
         <v>0.0</v>
       </c>
       <c r="M13" s="1">
-        <v>508920.48</v>
+        <v>563330.26</v>
       </c>
       <c r="N13" s="1">
-        <v>508920.48</v>
+        <v>563330.26</v>
       </c>
       <c r="O13" s="1">
-        <v>0.6</v>
+        <v>0.66</v>
       </c>
       <c r="P13">
         <v>1</v>
       </c>
     </row>
     <row r="14" spans="1:16">
       <c r="A14" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="B14" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="C14" s="1">
         <v>4362.0</v>
       </c>
       <c r="D14" s="1">
-        <v>41.44</v>
+        <v>47.82</v>
       </c>
       <c r="E14" s="1">
         <v>34.113535075653</v>
       </c>
       <c r="F14" t="s">
         <v>7</v>
       </c>
       <c r="G14">
         <v>1.0</v>
       </c>
       <c r="H14" s="1">
         <v>148803.24</v>
       </c>
       <c r="I14" s="1">
-        <v>31958.04</v>
+        <v>59787.6</v>
       </c>
       <c r="J14" s="1">
-        <v>21.476709781319</v>
+        <v>40.178963845142</v>
       </c>
       <c r="K14">
         <v>0.0</v>
       </c>
       <c r="L14">
         <v>0.0</v>
       </c>
       <c r="M14" s="1">
-        <v>180761.28</v>
+        <v>208590.84</v>
       </c>
       <c r="N14" s="1">
-        <v>180761.28</v>
+        <v>208590.84</v>
       </c>
       <c r="O14" s="1">
-        <v>0.21</v>
+        <v>0.24</v>
       </c>
       <c r="P14">
         <v>1</v>
       </c>
     </row>
     <row r="15" spans="1:16">
       <c r="A15" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="B15" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="C15" s="1">
         <v>20865.0</v>
       </c>
       <c r="D15" s="1">
-        <v>31.52</v>
+        <v>34.84</v>
       </c>
       <c r="E15" s="1">
         <v>32.520991133477</v>
       </c>
       <c r="F15" t="s">
         <v>7</v>
       </c>
       <c r="G15">
         <v>1.0</v>
       </c>
       <c r="H15" s="1">
         <v>678550.48</v>
       </c>
       <c r="I15" s="1">
-        <v>-20885.68</v>
+        <v>48386.12</v>
       </c>
       <c r="J15" s="1">
-        <v>-3.0779847064584</v>
+        <v>7.1308062445111</v>
       </c>
       <c r="K15">
         <v>0.0</v>
       </c>
       <c r="L15">
         <v>0.0</v>
       </c>
       <c r="M15" s="1">
-        <v>657664.8</v>
+        <v>726936.6</v>
       </c>
       <c r="N15" s="1">
-        <v>657664.8</v>
+        <v>726936.6</v>
       </c>
       <c r="O15" s="1">
-        <v>0.77</v>
+        <v>0.85</v>
       </c>
       <c r="P15">
         <v>1</v>
       </c>
     </row>
     <row r="16" spans="1:16">
       <c r="A16" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="B16" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="C16" s="1">
         <v>390.0</v>
       </c>
       <c r="D16" s="1">
-        <v>685.4</v>
+        <v>687.2</v>
       </c>
       <c r="E16" s="1">
         <v>627.40466666667</v>
       </c>
       <c r="F16" t="s">
         <v>7</v>
       </c>
       <c r="G16">
         <v>1.0</v>
       </c>
       <c r="H16" s="1">
         <v>244687.82</v>
       </c>
       <c r="I16" s="1">
-        <v>22618.18</v>
+        <v>23320.18</v>
       </c>
       <c r="J16" s="1">
-        <v>9.2436885497611</v>
+        <v>9.5305847262851</v>
       </c>
       <c r="K16">
         <v>0.0</v>
       </c>
       <c r="L16">
         <v>0.0</v>
       </c>
       <c r="M16" s="1">
-        <v>267306.0</v>
+        <v>268008.0</v>
       </c>
       <c r="N16" s="1">
-        <v>267306.0</v>
+        <v>268008.0</v>
       </c>
       <c r="O16" s="1">
         <v>0.31</v>
       </c>
       <c r="P16">
         <v>1</v>
       </c>
     </row>
     <row r="17" spans="1:16">
       <c r="A17" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="B17" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="C17" s="1">
         <v>1010.0</v>
       </c>
       <c r="D17" s="1">
-        <v>851.6</v>
+        <v>874.4</v>
       </c>
       <c r="E17" s="1">
         <v>503.2962970297</v>
       </c>
       <c r="F17" t="s">
         <v>7</v>
       </c>
       <c r="G17">
         <v>1.0</v>
       </c>
       <c r="H17" s="1">
         <v>508329.26</v>
       </c>
       <c r="I17" s="1">
-        <v>351786.74</v>
+        <v>374814.74</v>
       </c>
       <c r="J17" s="1">
-        <v>69.204503396086</v>
+        <v>73.734638057231</v>
       </c>
       <c r="K17">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>2.76</v>
+      </c>
+      <c r="L17" t="s">
+        <v>64</v>
       </c>
       <c r="M17" s="1">
-        <v>860116.0</v>
+        <v>883144.0</v>
       </c>
       <c r="N17" s="1">
-        <v>860116.0</v>
+        <v>885934.12</v>
       </c>
       <c r="O17" s="1">
-        <v>1.01</v>
+        <v>1.03</v>
       </c>
       <c r="P17">
         <v>1</v>
       </c>
     </row>
     <row r="18" spans="1:16">
       <c r="A18" t="s">
-        <v>63</v>
+        <v>65</v>
       </c>
       <c r="B18" t="s">
-        <v>64</v>
+        <v>66</v>
       </c>
       <c r="C18" s="1">
         <v>545.0</v>
       </c>
       <c r="D18" s="1">
-        <v>1223.8</v>
+        <v>1327.0</v>
       </c>
       <c r="E18" s="1">
         <v>1058.7376146789</v>
       </c>
       <c r="F18" t="s">
         <v>7</v>
       </c>
       <c r="G18">
         <v>1.0</v>
       </c>
       <c r="H18" s="1">
         <v>577012.0</v>
       </c>
       <c r="I18" s="1">
-        <v>89959.0</v>
+        <v>146203.0</v>
       </c>
       <c r="J18" s="1">
-        <v>15.590490319092</v>
+        <v>25.337947910962</v>
       </c>
       <c r="K18">
         <v>0.0</v>
       </c>
       <c r="L18">
         <v>0.0</v>
       </c>
       <c r="M18" s="1">
-        <v>666971.0</v>
+        <v>723215.0</v>
       </c>
       <c r="N18" s="1">
-        <v>666971.0</v>
+        <v>723215.0</v>
       </c>
       <c r="O18" s="1">
-        <v>0.78</v>
+        <v>0.84</v>
       </c>
       <c r="P18">
         <v>1</v>
       </c>
     </row>
     <row r="19" spans="1:16">
       <c r="A19" t="s">
-        <v>63</v>
+        <v>65</v>
       </c>
       <c r="B19" t="s">
-        <v>64</v>
+        <v>66</v>
       </c>
       <c r="C19" s="1">
         <v>2600.0</v>
       </c>
       <c r="D19" s="1">
-        <v>1223.8</v>
+        <v>1327.0</v>
       </c>
       <c r="E19" s="1">
         <v>596.61829230769</v>
       </c>
       <c r="F19" t="s">
         <v>7</v>
       </c>
       <c r="G19">
         <v>1.0</v>
       </c>
       <c r="H19" s="1">
         <v>1551207.56</v>
       </c>
       <c r="I19" s="1">
-        <v>1630672.44</v>
+        <v>1898992.44</v>
       </c>
       <c r="J19" s="1">
-        <v>105.12277544599</v>
+        <v>122.42026721427</v>
       </c>
       <c r="K19">
         <v>0.0</v>
       </c>
       <c r="L19">
         <v>0.0</v>
       </c>
       <c r="M19" s="1">
-        <v>3181880.0</v>
+        <v>3450200.0</v>
       </c>
       <c r="N19" s="1">
-        <v>3181880.0</v>
+        <v>3450200.0</v>
       </c>
       <c r="O19" s="1">
-        <v>3.74</v>
+        <v>4.03</v>
       </c>
       <c r="P19">
         <v>1</v>
       </c>
     </row>
     <row r="20" spans="1:16">
       <c r="A20" t="s">
-        <v>65</v>
+        <v>67</v>
       </c>
       <c r="B20" t="s">
-        <v>66</v>
+        <v>68</v>
       </c>
       <c r="C20" s="1">
         <v>11095.0</v>
       </c>
       <c r="D20" s="1">
-        <v>63.48</v>
+        <v>66.5</v>
       </c>
       <c r="E20" s="1">
         <v>38.260272194682</v>
       </c>
       <c r="F20" t="s">
         <v>7</v>
       </c>
       <c r="G20">
         <v>1.0</v>
       </c>
       <c r="H20" s="1">
         <v>424497.72</v>
       </c>
       <c r="I20" s="1">
-        <v>279812.88</v>
+        <v>313319.78</v>
       </c>
       <c r="J20" s="1">
-        <v>65.916226829204</v>
+        <v>73.809531886296</v>
       </c>
       <c r="K20">
         <v>0.0</v>
       </c>
       <c r="L20">
         <v>0.0</v>
       </c>
       <c r="M20" s="1">
-        <v>704310.6</v>
+        <v>737817.5</v>
       </c>
       <c r="N20" s="1">
-        <v>704310.6</v>
+        <v>737817.5</v>
       </c>
       <c r="O20" s="1">
-        <v>0.83</v>
+        <v>0.86</v>
       </c>
       <c r="P20">
         <v>1</v>
       </c>
     </row>
     <row r="21" spans="1:16">
       <c r="A21" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="B21" t="s">
-        <v>68</v>
+        <v>70</v>
       </c>
       <c r="C21" s="1">
-        <v>15370.0</v>
+        <v>18770.0</v>
       </c>
       <c r="D21" s="1">
-        <v>370.0</v>
+        <v>339.5</v>
       </c>
       <c r="E21" s="1">
-        <v>190.92348015615</v>
+        <v>220.22580980288</v>
       </c>
       <c r="F21" t="s">
-        <v>69</v>
+        <v>71</v>
       </c>
       <c r="G21">
-        <v>10.79</v>
+        <v>10.92</v>
       </c>
       <c r="H21" s="1">
-        <v>304984.72</v>
+        <v>415475.0</v>
       </c>
       <c r="I21" s="1">
-        <v>222214.58</v>
+        <v>168342.87</v>
       </c>
       <c r="J21" s="1">
-        <v>72.860889555385</v>
+        <v>40.518170768398</v>
       </c>
       <c r="K21">
         <v>0.0</v>
       </c>
       <c r="L21">
         <v>0.0</v>
       </c>
       <c r="M21" s="1">
-        <v>527199.3</v>
+        <v>583817.87</v>
       </c>
       <c r="N21" s="1">
-        <v>527199.3</v>
+        <v>583817.87</v>
       </c>
       <c r="O21" s="1">
-        <v>0.62</v>
+        <v>0.68</v>
       </c>
       <c r="P21">
         <v>1</v>
       </c>
     </row>
     <row r="22" spans="1:16">
       <c r="A22" t="s">
-        <v>70</v>
+        <v>72</v>
       </c>
       <c r="B22" t="s">
-        <v>71</v>
+        <v>73</v>
       </c>
       <c r="C22" s="1">
         <v>6315.0</v>
       </c>
       <c r="D22" s="1">
-        <v>144.92</v>
+        <v>137.66</v>
       </c>
       <c r="E22" s="1">
         <v>117.4151037213</v>
       </c>
       <c r="F22" t="s">
-        <v>72</v>
+        <v>74</v>
       </c>
       <c r="G22">
         <v>0.87</v>
       </c>
       <c r="H22" s="1">
         <v>886117.86</v>
       </c>
       <c r="I22" s="1">
-        <v>169675.97</v>
+        <v>117295.42</v>
       </c>
       <c r="J22" s="1">
-        <v>19.148239490399</v>
+        <v>13.236999872681</v>
       </c>
       <c r="K22">
         <v>0.0</v>
       </c>
       <c r="L22">
         <v>0.0</v>
       </c>
       <c r="M22" s="1">
-        <v>1055793.83</v>
+        <v>1003413.28</v>
       </c>
       <c r="N22" s="1">
-        <v>1055793.83</v>
+        <v>1003413.28</v>
       </c>
       <c r="O22" s="1">
-        <v>1.24</v>
+        <v>1.17</v>
       </c>
       <c r="P22">
         <v>1</v>
       </c>
     </row>
     <row r="23" spans="1:16">
       <c r="A23" t="s">
-        <v>73</v>
+        <v>75</v>
       </c>
       <c r="B23" t="s">
-        <v>74</v>
+        <v>76</v>
       </c>
       <c r="C23" s="1">
         <v>40415.0</v>
       </c>
       <c r="D23" s="1">
-        <v>186.95</v>
+        <v>174.45</v>
       </c>
       <c r="E23" s="1">
         <v>98.458638871706</v>
       </c>
       <c r="F23" t="s">
-        <v>69</v>
+        <v>71</v>
       </c>
       <c r="G23">
-        <v>10.79</v>
+        <v>10.92</v>
       </c>
       <c r="H23" s="1">
         <v>370725.12</v>
       </c>
       <c r="I23" s="1">
-        <v>329708.99</v>
+        <v>275207.02</v>
       </c>
       <c r="J23" s="1">
-        <v>88.936242032911</v>
+        <v>74.234791535033</v>
       </c>
       <c r="K23">
         <v>0.0</v>
       </c>
       <c r="L23">
         <v>0.0</v>
       </c>
       <c r="M23" s="1">
-        <v>700434.11</v>
+        <v>645932.14</v>
       </c>
       <c r="N23" s="1">
-        <v>700434.11</v>
+        <v>645932.14</v>
       </c>
       <c r="O23" s="1">
-        <v>0.82</v>
+        <v>0.75</v>
       </c>
       <c r="P23">
         <v>1</v>
       </c>
     </row>
     <row r="24" spans="1:16">
       <c r="A24" t="s">
-        <v>75</v>
+        <v>77</v>
       </c>
       <c r="B24" t="s">
-        <v>76</v>
+        <v>78</v>
       </c>
       <c r="C24" s="1">
-        <v>14000.0</v>
+        <v>20770.0</v>
       </c>
       <c r="D24" s="1">
-        <v>41.29</v>
+        <v>38.9</v>
       </c>
       <c r="E24" s="1">
-        <v>26.763661428571</v>
+        <v>32.258620606644</v>
       </c>
       <c r="F24" t="s">
         <v>7</v>
       </c>
       <c r="G24">
         <v>1.0</v>
       </c>
       <c r="H24" s="1">
-        <v>374691.26</v>
+        <v>670011.55</v>
       </c>
       <c r="I24" s="1">
-        <v>203368.74</v>
+        <v>137941.45</v>
       </c>
       <c r="J24" s="1">
-        <v>54.276350080864</v>
+        <v>20.587921208224</v>
       </c>
       <c r="K24">
         <v>0.0</v>
       </c>
       <c r="L24">
         <v>0.0</v>
       </c>
       <c r="M24" s="1">
-        <v>578060.0</v>
+        <v>807953.0</v>
       </c>
       <c r="N24" s="1">
-        <v>578060.0</v>
+        <v>807953.0</v>
       </c>
       <c r="O24" s="1">
-        <v>0.68</v>
+        <v>0.94</v>
       </c>
       <c r="P24">
         <v>1</v>
       </c>
     </row>
     <row r="25" spans="1:16">
       <c r="A25" t="s">
-        <v>75</v>
+        <v>77</v>
       </c>
       <c r="B25" t="s">
-        <v>76</v>
+        <v>78</v>
       </c>
       <c r="C25" s="1">
-        <v>20770.0</v>
+        <v>14000.0</v>
       </c>
       <c r="D25" s="1">
-        <v>41.29</v>
+        <v>38.9</v>
       </c>
       <c r="E25" s="1">
-        <v>32.258620606644</v>
+        <v>26.763661428571</v>
       </c>
       <c r="F25" t="s">
         <v>7</v>
       </c>
       <c r="G25">
         <v>1.0</v>
       </c>
       <c r="H25" s="1">
-        <v>670011.55</v>
+        <v>374691.26</v>
       </c>
       <c r="I25" s="1">
-        <v>187581.75</v>
+        <v>169908.74</v>
       </c>
       <c r="J25" s="1">
-        <v>27.996793488112</v>
+        <v>45.346331270177</v>
       </c>
       <c r="K25">
         <v>0.0</v>
       </c>
       <c r="L25">
         <v>0.0</v>
       </c>
       <c r="M25" s="1">
-        <v>857593.3</v>
+        <v>544600.0</v>
       </c>
       <c r="N25" s="1">
-        <v>857593.3</v>
+        <v>544600.0</v>
       </c>
       <c r="O25" s="1">
-        <v>1.01</v>
+        <v>0.64</v>
       </c>
       <c r="P25">
         <v>1</v>
       </c>
     </row>
     <row r="26" spans="1:16">
       <c r="A26" t="s">
-        <v>77</v>
+        <v>79</v>
       </c>
       <c r="B26" t="s">
-        <v>78</v>
+        <v>80</v>
       </c>
       <c r="C26" s="1">
         <v>43000.0</v>
       </c>
       <c r="D26" s="1">
-        <v>18.66</v>
+        <v>18.645</v>
       </c>
       <c r="E26" s="1">
         <v>7.2636174418605</v>
       </c>
       <c r="F26" t="s">
         <v>7</v>
       </c>
       <c r="G26">
         <v>1.0</v>
       </c>
       <c r="H26" s="1">
         <v>312335.55</v>
       </c>
       <c r="I26" s="1">
-        <v>490044.45</v>
+        <v>489399.45</v>
       </c>
       <c r="J26" s="1">
-        <v>156.89678936644</v>
+        <v>156.69028069331</v>
       </c>
       <c r="K26">
         <v>0.12</v>
       </c>
       <c r="L26" t="s">
-        <v>79</v>
+        <v>81</v>
       </c>
       <c r="M26" s="1">
-        <v>802380.0</v>
+        <v>801735.0</v>
       </c>
       <c r="N26" s="1">
-        <v>807482.14</v>
+        <v>806837.14</v>
       </c>
       <c r="O26" s="1">
-        <v>0.95</v>
+        <v>0.94</v>
       </c>
       <c r="P26">
         <v>1</v>
       </c>
     </row>
     <row r="27" spans="1:16">
       <c r="A27" t="s">
-        <v>80</v>
+        <v>82</v>
       </c>
       <c r="B27" t="s">
-        <v>81</v>
+        <v>83</v>
       </c>
       <c r="C27" s="1">
         <v>129910.0</v>
       </c>
       <c r="D27" s="1">
-        <v>10.326</v>
+        <v>10.278</v>
       </c>
       <c r="E27" s="1">
         <v>6.8533852667231</v>
       </c>
       <c r="F27" t="s">
         <v>7</v>
       </c>
       <c r="G27">
         <v>1.0</v>
       </c>
       <c r="H27" s="1">
         <v>890323.28</v>
       </c>
       <c r="I27" s="1">
-        <v>451127.38</v>
+        <v>444891.7</v>
       </c>
       <c r="J27" s="1">
-        <v>50.67006447366</v>
+        <v>49.96968067599</v>
       </c>
       <c r="K27">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>0.02</v>
+      </c>
+      <c r="L27" t="s">
+        <v>84</v>
       </c>
       <c r="M27" s="1">
-        <v>1341450.66</v>
+        <v>1335214.98</v>
       </c>
       <c r="N27" s="1">
-        <v>1341450.66</v>
+        <v>1338137.96</v>
       </c>
       <c r="O27" s="1">
-        <v>1.58</v>
+        <v>1.56</v>
       </c>
       <c r="P27">
         <v>1</v>
       </c>
     </row>
     <row r="28" spans="1:16">
       <c r="A28" t="s">
-        <v>82</v>
+        <v>85</v>
       </c>
       <c r="B28" t="s">
-        <v>83</v>
+        <v>86</v>
       </c>
       <c r="C28" s="1">
         <v>28085.0</v>
       </c>
       <c r="D28" s="1">
-        <v>14.205</v>
+        <v>13.585</v>
       </c>
       <c r="E28" s="1">
         <v>10.074888018515</v>
       </c>
       <c r="F28" t="s">
         <v>7</v>
       </c>
       <c r="G28">
         <v>1.0</v>
       </c>
       <c r="H28" s="1">
         <v>282953.23</v>
       </c>
       <c r="I28" s="1">
-        <v>115994.2</v>
+        <v>98581.5</v>
       </c>
       <c r="J28" s="1">
-        <v>40.994124718067</v>
+        <v>34.840210164768</v>
       </c>
       <c r="K28">
-        <v>0.07</v>
-[...2 lines deleted...]
-        <v>84</v>
+        <v>0.03</v>
+      </c>
+      <c r="L28">
+        <v>826.79</v>
       </c>
       <c r="M28" s="1">
-        <v>398947.43</v>
+        <v>381534.73</v>
       </c>
       <c r="N28" s="1">
-        <v>400796.34</v>
+        <v>382361.52</v>
       </c>
       <c r="O28" s="1">
-        <v>0.47</v>
+        <v>0.45</v>
       </c>
       <c r="P28">
         <v>1</v>
       </c>
     </row>
     <row r="29" spans="1:16">
       <c r="A29" t="s">
-        <v>85</v>
+        <v>87</v>
       </c>
       <c r="B29" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
       <c r="C29" s="1">
-        <v>26016.0</v>
+        <v>28530.0</v>
       </c>
       <c r="D29" s="1">
-        <v>30.62</v>
+        <v>29.3</v>
       </c>
       <c r="E29" s="1">
-        <v>26.091655904059</v>
+        <v>26.345672975815</v>
       </c>
       <c r="F29" t="s">
         <v>7</v>
       </c>
       <c r="G29">
         <v>1.0</v>
       </c>
       <c r="H29" s="1">
-        <v>678800.52</v>
+        <v>751642.05</v>
       </c>
       <c r="I29" s="1">
-        <v>117809.4</v>
+        <v>84286.95</v>
       </c>
       <c r="J29" s="1">
-        <v>17.355525891465</v>
+        <v>11.213708706159</v>
       </c>
       <c r="K29">
         <v>0.0</v>
       </c>
       <c r="L29">
         <v>0.0</v>
       </c>
       <c r="M29" s="1">
-        <v>796609.92</v>
+        <v>835929.0</v>
       </c>
       <c r="N29" s="1">
-        <v>796609.92</v>
+        <v>835929.0</v>
       </c>
       <c r="O29" s="1">
-        <v>0.94</v>
+        <v>0.98</v>
       </c>
       <c r="P29">
         <v>1</v>
       </c>
     </row>
     <row r="30" spans="1:16">
       <c r="A30" t="s">
-        <v>87</v>
+        <v>89</v>
       </c>
       <c r="B30" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
       <c r="C30" s="1">
-        <v>6774.0</v>
+        <v>6201.0</v>
       </c>
       <c r="D30" s="1">
-        <v>153.0</v>
+        <v>148.0</v>
       </c>
       <c r="E30" s="1">
-        <v>47.539803661057</v>
+        <v>47.539804870182</v>
       </c>
       <c r="F30" t="s">
         <v>7</v>
       </c>
       <c r="G30">
         <v>1.0</v>
       </c>
       <c r="H30" s="1">
-        <v>322034.63</v>
+        <v>294794.33</v>
       </c>
       <c r="I30" s="1">
-        <v>714387.37</v>
+        <v>622953.67</v>
       </c>
       <c r="J30" s="1">
-        <v>221.83557401886</v>
+        <v>211.31806368189</v>
       </c>
       <c r="K30">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>0.3</v>
+      </c>
+      <c r="L30" t="s">
+        <v>91</v>
       </c>
       <c r="M30" s="1">
-        <v>1036422.0</v>
+        <v>917748.0</v>
       </c>
       <c r="N30" s="1">
-        <v>1036422.0</v>
+        <v>919610.85</v>
       </c>
       <c r="O30" s="1">
-        <v>1.22</v>
+        <v>1.07</v>
       </c>
       <c r="P30">
         <v>1</v>
       </c>
     </row>
     <row r="31" spans="1:16">
       <c r="A31" t="s">
-        <v>89</v>
+        <v>92</v>
       </c>
       <c r="B31" t="s">
-        <v>90</v>
+        <v>93</v>
       </c>
       <c r="C31" s="1">
-        <v>2207.0</v>
+        <v>3139.0</v>
       </c>
       <c r="D31" s="1">
-        <v>73.25</v>
+        <v>74.65</v>
       </c>
       <c r="E31" s="1">
-        <v>112.68792025374</v>
+        <v>100.62038865881</v>
       </c>
       <c r="F31" t="s">
         <v>7</v>
       </c>
       <c r="G31">
         <v>1.0</v>
       </c>
       <c r="H31" s="1">
-        <v>248702.24</v>
+        <v>315847.4</v>
       </c>
       <c r="I31" s="1">
-        <v>-87039.49</v>
+        <v>-81521.05</v>
       </c>
       <c r="J31" s="1">
-        <v>-34.997469262842</v>
+        <v>-25.810264703778</v>
       </c>
       <c r="K31">
         <v>0.0</v>
       </c>
       <c r="L31">
         <v>0.0</v>
       </c>
       <c r="M31" s="1">
-        <v>161662.75</v>
+        <v>234326.35</v>
       </c>
       <c r="N31" s="1">
-        <v>161662.75</v>
+        <v>234326.35</v>
       </c>
       <c r="O31" s="1">
-        <v>0.19</v>
+        <v>0.27</v>
       </c>
       <c r="P31">
         <v>1</v>
       </c>
     </row>
     <row r="32" spans="1:16">
       <c r="A32" t="s">
-        <v>91</v>
+        <v>94</v>
       </c>
       <c r="B32" t="s">
-        <v>92</v>
+        <v>95</v>
       </c>
       <c r="C32" s="1">
         <v>4871.0</v>
       </c>
       <c r="D32" s="1">
-        <v>81.08</v>
+        <v>80.7</v>
       </c>
       <c r="E32" s="1">
         <v>80.247620611784</v>
       </c>
       <c r="F32" t="s">
         <v>7</v>
       </c>
       <c r="G32">
         <v>1.0</v>
       </c>
       <c r="H32" s="1">
         <v>390886.16</v>
       </c>
       <c r="I32" s="1">
-        <v>4054.52</v>
+        <v>2203.54</v>
       </c>
       <c r="J32" s="1">
-        <v>1.0372636370651</v>
+        <v>0.5637293476955</v>
       </c>
       <c r="K32">
         <v>1.53</v>
       </c>
       <c r="L32" t="s">
-        <v>93</v>
+        <v>96</v>
       </c>
       <c r="M32" s="1">
-        <v>394940.68</v>
+        <v>393089.7</v>
       </c>
       <c r="N32" s="1">
-        <v>402369.95</v>
+        <v>400518.97</v>
       </c>
       <c r="O32" s="1">
         <v>0.47</v>
       </c>
       <c r="P32">
         <v>1</v>
       </c>
     </row>
     <row r="33" spans="1:16">
       <c r="A33" t="s">
-        <v>94</v>
+        <v>97</v>
       </c>
       <c r="B33" t="s">
-        <v>95</v>
+        <v>98</v>
       </c>
       <c r="C33" s="1">
         <v>8881.0</v>
       </c>
       <c r="D33" s="1">
-        <v>90.31</v>
+        <v>91.41</v>
       </c>
       <c r="E33" s="1">
         <v>64.062438914537</v>
       </c>
       <c r="F33" t="s">
         <v>7</v>
       </c>
       <c r="G33">
         <v>1.0</v>
       </c>
       <c r="H33" s="1">
         <v>568938.52</v>
       </c>
       <c r="I33" s="1">
-        <v>233104.59</v>
+        <v>242873.69</v>
       </c>
       <c r="J33" s="1">
-        <v>40.971841737838</v>
+        <v>42.688916545851</v>
       </c>
       <c r="K33">
         <v>0.0</v>
       </c>
       <c r="L33">
         <v>0.0</v>
       </c>
       <c r="M33" s="1">
-        <v>802043.11</v>
+        <v>811812.21</v>
       </c>
       <c r="N33" s="1">
-        <v>802043.11</v>
+        <v>811812.21</v>
       </c>
       <c r="O33" s="1">
-        <v>0.94</v>
+        <v>0.95</v>
       </c>
       <c r="P33">
         <v>1</v>
       </c>
     </row>
     <row r="34" spans="1:16">
       <c r="A34" t="s">
-        <v>96</v>
+        <v>99</v>
       </c>
       <c r="B34" t="s">
-        <v>97</v>
+        <v>100</v>
       </c>
       <c r="C34" s="1">
-        <v>72193.0</v>
+        <v>78800.0</v>
       </c>
       <c r="D34" s="1">
-        <v>7.015</v>
+        <v>6.885</v>
       </c>
       <c r="E34" s="1">
-        <v>7.357602260607</v>
+        <v>7.3408680203046</v>
       </c>
       <c r="F34" t="s">
-        <v>72</v>
+        <v>74</v>
       </c>
       <c r="G34">
         <v>0.87</v>
       </c>
       <c r="H34" s="1">
-        <v>612274.31</v>
+        <v>667010.45</v>
       </c>
       <c r="I34" s="1">
-        <v>-28022.31</v>
+        <v>-40787.64</v>
       </c>
       <c r="J34" s="1">
-        <v>-4.5767574340985</v>
+        <v>-6.1149926511646</v>
       </c>
       <c r="K34">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>0.17</v>
+      </c>
+      <c r="L34" t="s">
+        <v>101</v>
       </c>
       <c r="M34" s="1">
-        <v>584252.0</v>
+        <v>626222.81</v>
       </c>
       <c r="N34" s="1">
-        <v>584252.0</v>
+        <v>639638.7</v>
       </c>
       <c r="O34" s="1">
-        <v>0.69</v>
+        <v>0.75</v>
       </c>
       <c r="P34">
         <v>1</v>
       </c>
     </row>
     <row r="35" spans="1:16">
       <c r="A35" t="s">
-        <v>98</v>
+        <v>102</v>
       </c>
       <c r="B35" t="s">
-        <v>99</v>
+        <v>103</v>
       </c>
       <c r="C35" s="1">
         <v>35376.0</v>
       </c>
       <c r="D35" s="1">
-        <v>98.75</v>
+        <v>110.9</v>
       </c>
       <c r="E35" s="1">
         <v>88.479430970149</v>
       </c>
       <c r="F35" t="s">
-        <v>69</v>
+        <v>71</v>
       </c>
       <c r="G35">
-        <v>10.79</v>
+        <v>10.92</v>
       </c>
       <c r="H35" s="1">
         <v>284063.14</v>
       </c>
       <c r="I35" s="1">
-        <v>39787.73</v>
+        <v>75366.27</v>
       </c>
       <c r="J35" s="1">
-        <v>14.006650070826</v>
+        <v>26.531520421833</v>
       </c>
       <c r="K35">
         <v>0.0</v>
       </c>
       <c r="L35">
         <v>0.0</v>
       </c>
       <c r="M35" s="1">
-        <v>323850.87</v>
+        <v>359429.41</v>
       </c>
       <c r="N35" s="1">
-        <v>323850.87</v>
+        <v>359429.41</v>
       </c>
       <c r="O35" s="1">
-        <v>0.38</v>
+        <v>0.42</v>
       </c>
       <c r="P35">
         <v>1</v>
       </c>
     </row>
     <row r="36" spans="1:16">
       <c r="A36" t="s">
-        <v>100</v>
+        <v>104</v>
       </c>
       <c r="B36" t="s">
-        <v>101</v>
+        <v>105</v>
       </c>
       <c r="C36" s="1">
         <v>17410.0</v>
       </c>
       <c r="D36" s="1">
-        <v>24.25</v>
+        <v>23.56</v>
       </c>
       <c r="E36" s="1">
         <v>24.852813900057</v>
       </c>
       <c r="F36" t="s">
-        <v>72</v>
+        <v>74</v>
       </c>
       <c r="G36">
         <v>0.87</v>
       </c>
       <c r="H36" s="1">
         <v>502137.86</v>
       </c>
       <c r="I36" s="1">
-        <v>-15071.7</v>
+        <v>-28689.32</v>
       </c>
       <c r="J36" s="1">
-        <v>-3.0015063990594</v>
+        <v>-5.7134349519074</v>
       </c>
       <c r="K36">
         <v>0.0</v>
       </c>
       <c r="L36">
         <v>0.0</v>
       </c>
       <c r="M36" s="1">
-        <v>487066.16</v>
+        <v>473448.54</v>
       </c>
       <c r="N36" s="1">
-        <v>487066.16</v>
+        <v>473448.54</v>
       </c>
       <c r="O36" s="1">
-        <v>0.57</v>
+        <v>0.55</v>
       </c>
       <c r="P36">
         <v>1</v>
       </c>
     </row>
     <row r="37" spans="1:16">
       <c r="A37" t="s">
-        <v>102</v>
+        <v>106</v>
       </c>
       <c r="B37" t="s">
-        <v>103</v>
+        <v>107</v>
       </c>
       <c r="C37" s="1">
         <v>7500.0</v>
       </c>
       <c r="D37" s="1">
-        <v>25.59</v>
+        <v>26.23</v>
       </c>
       <c r="E37" s="1">
         <v>25.199186666667</v>
       </c>
       <c r="F37" t="s">
         <v>7</v>
       </c>
       <c r="G37">
         <v>1.0</v>
       </c>
       <c r="H37" s="1">
         <v>188993.9</v>
       </c>
       <c r="I37" s="1">
-        <v>2931.1</v>
+        <v>7731.1</v>
       </c>
       <c r="J37" s="1">
-        <v>1.55089661624</v>
+        <v>4.0906611271581</v>
       </c>
       <c r="K37">
         <v>0.0</v>
       </c>
       <c r="L37">
         <v>0.0</v>
       </c>
       <c r="M37" s="1">
-        <v>191925.0</v>
+        <v>196725.0</v>
       </c>
       <c r="N37" s="1">
-        <v>191925.0</v>
+        <v>196725.0</v>
       </c>
       <c r="O37" s="1">
         <v>0.23</v>
       </c>
       <c r="P37">
         <v>1</v>
       </c>
     </row>
     <row r="38" spans="1:16">
       <c r="A38" t="s">
-        <v>104</v>
+        <v>108</v>
       </c>
       <c r="B38" t="s">
-        <v>105</v>
+        <v>109</v>
       </c>
       <c r="C38" s="1">
         <v>3419.0</v>
       </c>
       <c r="D38" s="1">
-        <v>100.65</v>
+        <v>96.74</v>
       </c>
       <c r="E38" s="1">
         <v>134.56782100029</v>
       </c>
       <c r="F38" t="s">
         <v>7</v>
       </c>
       <c r="G38">
         <v>1.0</v>
       </c>
       <c r="H38" s="1">
         <v>460087.38</v>
       </c>
       <c r="I38" s="1">
-        <v>-115965.03</v>
+        <v>-129333.32</v>
       </c>
       <c r="J38" s="1">
-        <v>-25.205001276062</v>
+        <v>-28.11059933876</v>
       </c>
       <c r="K38">
         <v>0.0</v>
       </c>
       <c r="L38">
         <v>0.0</v>
       </c>
       <c r="M38" s="1">
-        <v>344122.35</v>
+        <v>330754.06</v>
       </c>
       <c r="N38" s="1">
-        <v>344122.35</v>
+        <v>330754.06</v>
       </c>
       <c r="O38" s="1">
-        <v>0.4</v>
+        <v>0.39</v>
       </c>
       <c r="P38">
         <v>1</v>
       </c>
     </row>
     <row r="39" spans="1:16">
       <c r="A39" t="s">
-        <v>106</v>
+        <v>110</v>
       </c>
       <c r="B39" t="s">
-        <v>107</v>
+        <v>111</v>
       </c>
       <c r="C39" s="1">
-        <v>11847.0</v>
+        <v>13862.0</v>
       </c>
       <c r="D39" s="1">
-        <v>28.7</v>
+        <v>31.25</v>
       </c>
       <c r="E39" s="1">
-        <v>22.690362116992</v>
+        <v>23.578557206752</v>
       </c>
       <c r="F39" t="s">
         <v>7</v>
       </c>
       <c r="G39">
         <v>1.0</v>
       </c>
       <c r="H39" s="1">
-        <v>268812.72</v>
+        <v>326845.96</v>
       </c>
       <c r="I39" s="1">
-        <v>71196.18</v>
+        <v>106341.54</v>
       </c>
       <c r="J39" s="1">
-        <v>26.485420779195</v>
+        <v>32.535675215322</v>
       </c>
       <c r="K39">
-        <v>0.54</v>
+        <v>0.46</v>
       </c>
       <c r="L39" t="s">
-        <v>108</v>
+        <v>112</v>
       </c>
       <c r="M39" s="1">
-        <v>340008.9</v>
+        <v>433187.5</v>
       </c>
       <c r="N39" s="1">
-        <v>346382.37</v>
+        <v>439560.97</v>
       </c>
       <c r="O39" s="1">
-        <v>0.41</v>
+        <v>0.51</v>
       </c>
       <c r="P39">
         <v>1</v>
       </c>
     </row>
     <row r="40" spans="1:16">
       <c r="A40" t="s">
-        <v>109</v>
+        <v>113</v>
       </c>
       <c r="B40" t="s">
-        <v>110</v>
+        <v>114</v>
       </c>
       <c r="C40" s="1">
-        <v>738619.0</v>
+        <v>697109.0</v>
       </c>
       <c r="D40" s="1">
-        <v>0.8575</v>
+        <v>0.8215</v>
       </c>
       <c r="E40" s="1">
-        <v>0.72294614679557</v>
+        <v>0.72294612463761</v>
       </c>
       <c r="F40" t="s">
-        <v>72</v>
+        <v>74</v>
       </c>
       <c r="G40">
         <v>0.87</v>
       </c>
       <c r="H40" s="1">
-        <v>616894.2</v>
+        <v>582225.08</v>
       </c>
       <c r="I40" s="1">
-        <v>113793.91</v>
+        <v>78783.32</v>
       </c>
       <c r="J40" s="1">
-        <v>18.446260314978</v>
+        <v>13.531419841962</v>
       </c>
       <c r="K40">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>0.02</v>
+      </c>
+      <c r="L40" t="s">
+        <v>115</v>
       </c>
       <c r="M40" s="1">
-        <v>730688.11</v>
+        <v>661008.4</v>
       </c>
       <c r="N40" s="1">
-        <v>730688.11</v>
+        <v>674533.18</v>
       </c>
       <c r="O40" s="1">
-        <v>0.86</v>
+        <v>0.79</v>
       </c>
       <c r="P40">
         <v>1</v>
       </c>
     </row>
     <row r="41" spans="1:16">
       <c r="A41" t="s">
-        <v>111</v>
+        <v>116</v>
       </c>
       <c r="B41" t="s">
-        <v>112</v>
+        <v>117</v>
       </c>
       <c r="C41" s="1">
         <v>5990.0</v>
       </c>
       <c r="D41" s="1">
-        <v>34.47</v>
+        <v>36.16</v>
       </c>
       <c r="E41" s="1">
         <v>31.569562604341</v>
       </c>
       <c r="F41" t="s">
         <v>7</v>
       </c>
       <c r="G41">
         <v>1.0</v>
       </c>
       <c r="H41" s="1">
         <v>189101.68</v>
       </c>
       <c r="I41" s="1">
-        <v>17373.62</v>
+        <v>27496.72</v>
       </c>
       <c r="J41" s="1">
-        <v>9.1874487841673</v>
+        <v>14.54070635438</v>
       </c>
       <c r="K41">
         <v>0.0</v>
       </c>
       <c r="L41">
         <v>0.0</v>
       </c>
       <c r="M41" s="1">
-        <v>206475.3</v>
+        <v>216598.4</v>
       </c>
       <c r="N41" s="1">
-        <v>206475.3</v>
+        <v>216598.4</v>
       </c>
       <c r="O41" s="1">
-        <v>0.24</v>
+        <v>0.25</v>
       </c>
       <c r="P41">
         <v>1</v>
       </c>
     </row>
     <row r="42" spans="1:16">
       <c r="A42" t="s">
-        <v>113</v>
+        <v>118</v>
       </c>
       <c r="B42" t="s">
-        <v>114</v>
+        <v>119</v>
       </c>
       <c r="C42" s="1">
         <v>8463.0</v>
       </c>
       <c r="D42" s="1">
-        <v>78.02</v>
+        <v>75.94</v>
       </c>
       <c r="E42" s="1">
         <v>75.921323407775</v>
       </c>
       <c r="F42" t="s">
         <v>7</v>
       </c>
       <c r="G42">
         <v>1.0</v>
       </c>
       <c r="H42" s="1">
         <v>642522.16</v>
       </c>
       <c r="I42" s="1">
-        <v>17761.1</v>
+        <v>158.06</v>
       </c>
       <c r="J42" s="1">
-        <v>2.764278200148</v>
+        <v>0.024599929751839</v>
       </c>
       <c r="K42">
         <v>0.0</v>
       </c>
       <c r="L42">
         <v>0.0</v>
       </c>
       <c r="M42" s="1">
-        <v>660283.26</v>
+        <v>642680.22</v>
       </c>
       <c r="N42" s="1">
-        <v>660283.26</v>
+        <v>642680.22</v>
       </c>
       <c r="O42" s="1">
-        <v>0.78</v>
+        <v>0.75</v>
       </c>
       <c r="P42">
         <v>1</v>
       </c>
     </row>
     <row r="43" spans="1:16">
       <c r="A43" t="s">
-        <v>115</v>
+        <v>120</v>
       </c>
       <c r="B43" t="s">
-        <v>116</v>
+        <v>121</v>
       </c>
       <c r="C43" s="1">
         <v>25835.0</v>
       </c>
       <c r="D43" s="1">
-        <v>29.79</v>
+        <v>32.4</v>
       </c>
       <c r="E43" s="1">
         <v>18.010864331334</v>
       </c>
       <c r="F43" t="s">
-        <v>117</v>
+        <v>122</v>
       </c>
       <c r="G43">
         <v>1.17</v>
       </c>
       <c r="H43" s="1">
         <v>405329.66</v>
       </c>
       <c r="I43" s="1">
-        <v>251851.32</v>
+        <v>309581.73</v>
       </c>
       <c r="J43" s="1">
-        <v>62.134934808373</v>
+        <v>76.377763719536</v>
       </c>
       <c r="K43">
         <v>0.0</v>
       </c>
       <c r="L43">
         <v>0.0</v>
       </c>
       <c r="M43" s="1">
-        <v>657180.98</v>
+        <v>714911.39</v>
       </c>
       <c r="N43" s="1">
-        <v>657180.98</v>
+        <v>714911.39</v>
       </c>
       <c r="O43" s="1">
-        <v>0.77</v>
+        <v>0.83</v>
       </c>
       <c r="P43">
         <v>1</v>
       </c>
     </row>
     <row r="44" spans="1:16">
       <c r="A44" t="s">
-        <v>118</v>
+        <v>123</v>
       </c>
       <c r="B44" t="s">
-        <v>119</v>
+        <v>124</v>
       </c>
       <c r="C44" s="1">
-        <v>50144.0</v>
+        <v>52768.0</v>
       </c>
       <c r="D44" s="1">
-        <v>12.01</v>
+        <v>11.48</v>
       </c>
       <c r="E44" s="1">
-        <v>12.512910816847</v>
+        <v>12.473015463918</v>
       </c>
       <c r="F44" t="s">
-        <v>72</v>
+        <v>74</v>
       </c>
       <c r="G44">
         <v>0.87</v>
       </c>
       <c r="H44" s="1">
-        <v>725154.53</v>
+        <v>760614.64</v>
       </c>
       <c r="I44" s="1">
-        <v>-30387.14</v>
+        <v>-61398.82</v>
       </c>
       <c r="J44" s="1">
-        <v>-4.1904364853102</v>
+        <v>-8.0722637681547</v>
       </c>
       <c r="K44">
         <v>0.0</v>
       </c>
       <c r="L44">
         <v>0.0</v>
       </c>
       <c r="M44" s="1">
-        <v>694767.39</v>
+        <v>699215.82</v>
       </c>
       <c r="N44" s="1">
-        <v>694767.39</v>
+        <v>699215.82</v>
       </c>
       <c r="O44" s="1">
         <v>0.82</v>
       </c>
       <c r="P44">
         <v>1</v>
       </c>
     </row>
     <row r="45" spans="1:16">
       <c r="A45" t="s">
-        <v>120</v>
+        <v>125</v>
       </c>
       <c r="B45" t="s">
-        <v>121</v>
+        <v>126</v>
       </c>
       <c r="C45" s="1">
         <v>5640.0</v>
       </c>
       <c r="D45" s="1">
-        <v>68.1</v>
+        <v>61.44</v>
       </c>
       <c r="E45" s="1">
         <v>62.951216312057</v>
       </c>
       <c r="F45" t="s">
         <v>7</v>
       </c>
       <c r="G45">
         <v>1.0</v>
       </c>
       <c r="H45" s="1">
         <v>355044.86</v>
       </c>
       <c r="I45" s="1">
-        <v>29039.14</v>
+        <v>-8523.26</v>
       </c>
       <c r="J45" s="1">
-        <v>8.1790058867491</v>
+        <v>-2.4006149532766</v>
       </c>
       <c r="K45">
         <v>0.0</v>
       </c>
       <c r="L45">
         <v>0.0</v>
       </c>
       <c r="M45" s="1">
-        <v>384084.0</v>
+        <v>346521.6</v>
       </c>
       <c r="N45" s="1">
-        <v>384084.0</v>
+        <v>346521.6</v>
       </c>
       <c r="O45" s="1">
-        <v>0.45</v>
+        <v>0.4</v>
       </c>
       <c r="P45">
         <v>1</v>
       </c>
     </row>
     <row r="46" spans="1:16">
       <c r="A46" t="s">
-        <v>120</v>
+        <v>125</v>
       </c>
       <c r="B46" t="s">
-        <v>121</v>
+        <v>126</v>
       </c>
       <c r="C46" s="1">
         <v>10680.0</v>
       </c>
       <c r="D46" s="1">
-        <v>68.1</v>
+        <v>61.44</v>
       </c>
       <c r="E46" s="1">
         <v>58.270883895131</v>
       </c>
       <c r="F46" t="s">
         <v>7</v>
       </c>
       <c r="G46">
         <v>1.0</v>
       </c>
       <c r="H46" s="1">
         <v>622333.04</v>
       </c>
       <c r="I46" s="1">
-        <v>104974.96</v>
+        <v>33846.16</v>
       </c>
       <c r="J46" s="1">
-        <v>16.867971528556</v>
+        <v>5.438592815191</v>
       </c>
       <c r="K46">
         <v>0.0</v>
       </c>
       <c r="L46">
         <v>0.0</v>
       </c>
       <c r="M46" s="1">
-        <v>727308.0</v>
+        <v>656179.2</v>
       </c>
       <c r="N46" s="1">
-        <v>727308.0</v>
+        <v>656179.2</v>
       </c>
       <c r="O46" s="1">
-        <v>0.86</v>
+        <v>0.77</v>
       </c>
       <c r="P46">
         <v>1</v>
       </c>
     </row>
     <row r="47" spans="1:16">
       <c r="A47" t="s">
-        <v>122</v>
+        <v>127</v>
       </c>
       <c r="B47" t="s">
-        <v>123</v>
+        <v>128</v>
       </c>
       <c r="C47" s="1">
         <v>975.0</v>
       </c>
       <c r="D47" s="1">
-        <v>265.2</v>
+        <v>245.2</v>
       </c>
       <c r="E47" s="1">
         <v>151.16260512821</v>
       </c>
       <c r="F47" t="s">
         <v>7</v>
       </c>
       <c r="G47">
         <v>1.0</v>
       </c>
       <c r="H47" s="1">
         <v>147383.54</v>
       </c>
       <c r="I47" s="1">
-        <v>111186.46</v>
+        <v>91686.46</v>
       </c>
       <c r="J47" s="1">
-        <v>75.440215372761</v>
+        <v>62.209429899703</v>
       </c>
       <c r="K47">
         <v>2.2</v>
       </c>
       <c r="L47" t="s">
-        <v>124</v>
+        <v>129</v>
       </c>
       <c r="M47" s="1">
-        <v>258570.0</v>
+        <v>239070.0</v>
       </c>
       <c r="N47" s="1">
-        <v>260718.76</v>
+        <v>241218.76</v>
       </c>
       <c r="O47" s="1">
-        <v>0.31</v>
+        <v>0.28</v>
       </c>
       <c r="P47">
         <v>1</v>
       </c>
     </row>
     <row r="48" spans="1:16">
       <c r="A48" t="s">
-        <v>125</v>
+        <v>130</v>
       </c>
       <c r="B48" t="s">
-        <v>126</v>
+        <v>131</v>
       </c>
       <c r="C48" s="1">
         <v>5591.0</v>
       </c>
       <c r="D48" s="1">
-        <v>47.94</v>
+        <v>47.49</v>
       </c>
       <c r="E48" s="1">
         <v>47.572269719192</v>
       </c>
       <c r="F48" t="s">
         <v>7</v>
       </c>
       <c r="G48">
         <v>1.0</v>
       </c>
       <c r="H48" s="1">
         <v>265976.56</v>
       </c>
       <c r="I48" s="1">
-        <v>2055.98</v>
+        <v>-459.97</v>
       </c>
       <c r="J48" s="1">
-        <v>0.7729929283994</v>
+        <v>-0.17293629182963</v>
       </c>
       <c r="K48">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>0.22</v>
+      </c>
+      <c r="L48" t="s">
+        <v>132</v>
       </c>
       <c r="M48" s="1">
-        <v>268032.54</v>
+        <v>265516.59</v>
       </c>
       <c r="N48" s="1">
-        <v>268032.54</v>
+        <v>266724.94</v>
       </c>
       <c r="O48" s="1">
-        <v>0.32</v>
+        <v>0.31</v>
       </c>
       <c r="P48">
         <v>1</v>
       </c>
     </row>
     <row r="49" spans="1:16">
       <c r="A49" t="s">
-        <v>127</v>
+        <v>133</v>
       </c>
       <c r="B49" t="s">
-        <v>128</v>
+        <v>134</v>
       </c>
       <c r="C49" s="1">
         <v>17000.0</v>
       </c>
       <c r="D49" s="1">
-        <v>27.53</v>
+        <v>27.96</v>
       </c>
       <c r="E49" s="1">
         <v>27.498881176471</v>
       </c>
       <c r="F49" t="s">
         <v>7</v>
       </c>
       <c r="G49">
         <v>1.0</v>
       </c>
       <c r="H49" s="1">
         <v>467480.98</v>
       </c>
       <c r="I49" s="1">
-        <v>529.02</v>
+        <v>7839.02</v>
       </c>
       <c r="J49" s="1">
-        <v>0.11316396230709</v>
+        <v>1.6768639442828</v>
       </c>
       <c r="K49">
         <v>0.0</v>
       </c>
       <c r="L49">
         <v>0.0</v>
       </c>
       <c r="M49" s="1">
-        <v>468010.0</v>
+        <v>475320.0</v>
       </c>
       <c r="N49" s="1">
-        <v>468010.0</v>
+        <v>475320.0</v>
       </c>
       <c r="O49" s="1">
         <v>0.55</v>
       </c>
       <c r="P49">
         <v>1</v>
       </c>
     </row>
     <row r="50" spans="1:16">
       <c r="A50" t="s">
-        <v>129</v>
+        <v>135</v>
       </c>
       <c r="B50" t="s">
-        <v>130</v>
+        <v>136</v>
       </c>
       <c r="C50" s="1">
         <v>120473.0</v>
       </c>
       <c r="D50" s="1">
-        <v>6.58</v>
+        <v>6.79</v>
       </c>
       <c r="E50" s="1">
         <v>6.7631364704125</v>
       </c>
       <c r="F50" t="s">
-        <v>72</v>
+        <v>74</v>
       </c>
       <c r="G50">
         <v>0.87</v>
       </c>
       <c r="H50" s="1">
         <v>955667.16</v>
       </c>
       <c r="I50" s="1">
-        <v>-41147.47</v>
+        <v>-11479.71</v>
       </c>
       <c r="J50" s="1">
-        <v>-4.3056277041057</v>
+        <v>-1.2012247025418</v>
       </c>
       <c r="K50">
         <v>0.0</v>
       </c>
       <c r="L50">
         <v>0.0</v>
       </c>
       <c r="M50" s="1">
-        <v>914519.69</v>
+        <v>944187.45</v>
       </c>
       <c r="N50" s="1">
-        <v>914519.69</v>
+        <v>944187.45</v>
       </c>
       <c r="O50" s="1">
-        <v>1.08</v>
+        <v>1.1</v>
       </c>
       <c r="P50">
         <v>1</v>
       </c>
     </row>
     <row r="51" spans="1:16">
       <c r="A51" t="s">
-        <v>131</v>
+        <v>137</v>
       </c>
       <c r="B51" t="s">
-        <v>132</v>
+        <v>138</v>
       </c>
       <c r="C51" s="1">
         <v>7352.0</v>
       </c>
       <c r="D51" s="1">
-        <v>64.64</v>
+        <v>66.26</v>
       </c>
       <c r="E51" s="1">
         <v>100.34154379761</v>
       </c>
       <c r="F51" t="s">
         <v>7</v>
       </c>
       <c r="G51">
         <v>1.0</v>
       </c>
       <c r="H51" s="1">
         <v>737711.03</v>
       </c>
       <c r="I51" s="1">
-        <v>-262477.75</v>
+        <v>-250567.51</v>
       </c>
       <c r="J51" s="1">
-        <v>-35.580022437783</v>
+        <v>-33.965536613977</v>
       </c>
       <c r="K51">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>2.2</v>
+      </c>
+      <c r="L51" t="s">
+        <v>139</v>
       </c>
       <c r="M51" s="1">
-        <v>475233.28</v>
+        <v>487143.52</v>
       </c>
       <c r="N51" s="1">
-        <v>475233.28</v>
+        <v>503310.57</v>
       </c>
       <c r="O51" s="1">
-        <v>0.56</v>
+        <v>0.59</v>
       </c>
       <c r="P51">
         <v>1</v>
       </c>
     </row>
     <row r="52" spans="1:16">
       <c r="A52" t="s">
-        <v>133</v>
+        <v>140</v>
       </c>
       <c r="B52" t="s">
-        <v>134</v>
+        <v>141</v>
       </c>
       <c r="C52" s="1">
-        <v>25673.0</v>
+        <v>17515.0</v>
       </c>
       <c r="D52" s="1">
-        <v>13.21</v>
+        <v>13.98</v>
       </c>
       <c r="E52" s="1">
-        <v>9.4812211272543</v>
+        <v>9.4812206679989</v>
       </c>
       <c r="F52" t="s">
         <v>7</v>
       </c>
       <c r="G52">
         <v>1.0</v>
       </c>
       <c r="H52" s="1">
-        <v>243411.39</v>
+        <v>166063.58</v>
       </c>
       <c r="I52" s="1">
-        <v>95728.94</v>
+        <v>78796.12</v>
       </c>
       <c r="J52" s="1">
-        <v>39.328044591504</v>
+        <v>47.449368488864</v>
       </c>
       <c r="K52">
         <v>0.0</v>
       </c>
       <c r="L52">
         <v>0.0</v>
       </c>
       <c r="M52" s="1">
-        <v>339140.33</v>
+        <v>244859.7</v>
       </c>
       <c r="N52" s="1">
-        <v>339140.33</v>
+        <v>244859.7</v>
       </c>
       <c r="O52" s="1">
-        <v>0.4</v>
+        <v>0.29</v>
       </c>
       <c r="P52">
         <v>1</v>
       </c>
     </row>
     <row r="53" spans="1:16">
       <c r="A53" t="s">
-        <v>135</v>
+        <v>142</v>
       </c>
       <c r="B53" t="s">
-        <v>136</v>
+        <v>143</v>
       </c>
       <c r="C53" s="1">
         <v>85000.0</v>
       </c>
       <c r="D53" s="1">
-        <v>9.884</v>
+        <v>9.737</v>
       </c>
       <c r="E53" s="1">
         <v>6.0786824705882</v>
       </c>
       <c r="F53" t="s">
         <v>7</v>
       </c>
       <c r="G53">
         <v>1.0</v>
       </c>
       <c r="H53" s="1">
         <v>516688.01</v>
       </c>
       <c r="I53" s="1">
-        <v>323451.99</v>
+        <v>310956.99</v>
       </c>
       <c r="J53" s="1">
-        <v>62.601024939596</v>
+        <v>60.182737741485</v>
       </c>
       <c r="K53">
         <v>0.0</v>
       </c>
       <c r="L53">
         <v>0.0</v>
       </c>
       <c r="M53" s="1">
-        <v>840140.0</v>
+        <v>827645.0</v>
       </c>
       <c r="N53" s="1">
-        <v>840140.0</v>
+        <v>827645.0</v>
       </c>
       <c r="O53" s="1">
-        <v>0.99</v>
+        <v>0.97</v>
       </c>
       <c r="P53">
         <v>1</v>
       </c>
     </row>
     <row r="54" spans="1:16">
       <c r="A54" t="s">
-        <v>137</v>
+        <v>144</v>
       </c>
       <c r="B54" t="s">
-        <v>138</v>
+        <v>145</v>
       </c>
       <c r="C54" s="1">
         <v>17534.0</v>
       </c>
       <c r="D54" s="1">
-        <v>28.68</v>
+        <v>27.4</v>
       </c>
       <c r="E54" s="1">
         <v>22.98188604996</v>
       </c>
       <c r="F54" t="s">
         <v>7</v>
       </c>
       <c r="G54">
         <v>1.0</v>
       </c>
       <c r="H54" s="1">
         <v>402964.39</v>
       </c>
       <c r="I54" s="1">
-        <v>99910.73</v>
+        <v>77467.21</v>
       </c>
       <c r="J54" s="1">
-        <v>24.793935265595</v>
+        <v>19.224331460157</v>
       </c>
       <c r="K54">
         <v>0.0</v>
       </c>
       <c r="L54">
         <v>0.0</v>
       </c>
       <c r="M54" s="1">
-        <v>502875.12</v>
+        <v>480431.6</v>
       </c>
       <c r="N54" s="1">
-        <v>502875.12</v>
+        <v>480431.6</v>
       </c>
       <c r="O54" s="1">
-        <v>0.59</v>
+        <v>0.56</v>
       </c>
       <c r="P54">
         <v>1</v>
       </c>
     </row>
     <row r="55" spans="1:16">
       <c r="A55" t="s">
-        <v>139</v>
+        <v>146</v>
       </c>
       <c r="B55" t="s">
-        <v>140</v>
+        <v>147</v>
       </c>
       <c r="C55" s="1">
         <v>21300.0</v>
       </c>
       <c r="D55" s="1">
-        <v>253.1</v>
+        <v>272.6</v>
       </c>
       <c r="E55" s="1">
         <v>227.21371126761</v>
       </c>
       <c r="F55" t="s">
-        <v>69</v>
+        <v>71</v>
       </c>
       <c r="G55">
-        <v>10.79</v>
+        <v>10.92</v>
       </c>
       <c r="H55" s="1">
         <v>448238.53</v>
       </c>
       <c r="I55" s="1">
-        <v>51532.39</v>
+        <v>83721.24</v>
       </c>
       <c r="J55" s="1">
-        <v>11.496644431705</v>
+        <v>18.677832090874</v>
       </c>
       <c r="K55">
         <v>0.0</v>
       </c>
       <c r="L55">
         <v>0.0</v>
       </c>
       <c r="M55" s="1">
-        <v>499770.92</v>
+        <v>531959.77</v>
       </c>
       <c r="N55" s="1">
-        <v>499770.92</v>
+        <v>531959.77</v>
       </c>
       <c r="O55" s="1">
-        <v>0.59</v>
+        <v>0.62</v>
       </c>
       <c r="P55">
         <v>1</v>
       </c>
     </row>
     <row r="56" spans="1:16">
       <c r="A56" t="s">
-        <v>141</v>
+        <v>148</v>
       </c>
       <c r="B56" t="s">
-        <v>142</v>
+        <v>149</v>
       </c>
       <c r="C56" s="1">
         <v>3877.0</v>
       </c>
       <c r="D56" s="1">
-        <v>100.0</v>
+        <v>96.95</v>
       </c>
       <c r="E56" s="1">
         <v>104.64825122517</v>
       </c>
       <c r="F56" t="s">
         <v>7</v>
       </c>
       <c r="G56">
         <v>1.0</v>
       </c>
       <c r="H56" s="1">
         <v>405721.27</v>
       </c>
       <c r="I56" s="1">
-        <v>-18021.27</v>
+        <v>-29846.12</v>
       </c>
       <c r="J56" s="1">
-        <v>-4.4417858595385</v>
+        <v>-7.3563113908226</v>
       </c>
       <c r="K56">
-        <v>0.64</v>
-[...2 lines deleted...]
-        <v>143</v>
+        <v>0.09</v>
+      </c>
+      <c r="L56">
+        <v>363.47</v>
       </c>
       <c r="M56" s="1">
-        <v>387700.0</v>
+        <v>375875.15</v>
       </c>
       <c r="N56" s="1">
-        <v>390171.59</v>
+        <v>376238.62</v>
       </c>
       <c r="O56" s="1">
-        <v>0.46</v>
+        <v>0.44</v>
       </c>
       <c r="P56">
         <v>1</v>
       </c>
     </row>
     <row r="57" spans="1:16">
       <c r="A57" t="s">
-        <v>144</v>
+        <v>150</v>
       </c>
       <c r="B57" t="s">
-        <v>145</v>
+        <v>151</v>
       </c>
       <c r="C57" s="1">
-        <v>1897.0</v>
+        <v>2200.0</v>
       </c>
       <c r="D57" s="1">
-        <v>191.8</v>
+        <v>170.45</v>
       </c>
       <c r="E57" s="1">
-        <v>173.45021613073</v>
+        <v>170.72784090909</v>
       </c>
       <c r="F57" t="s">
         <v>7</v>
       </c>
       <c r="G57">
         <v>1.0</v>
       </c>
       <c r="H57" s="1">
-        <v>329035.06</v>
+        <v>375601.25</v>
       </c>
       <c r="I57" s="1">
-        <v>34809.54</v>
+        <v>-611.25</v>
       </c>
       <c r="J57" s="1">
-        <v>10.579279910171</v>
+        <v>-0.16273907501639</v>
       </c>
       <c r="K57">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>4.0</v>
+      </c>
+      <c r="L57" t="s">
+        <v>152</v>
       </c>
       <c r="M57" s="1">
-        <v>363844.6</v>
+        <v>374990.0</v>
       </c>
       <c r="N57" s="1">
-        <v>363844.6</v>
+        <v>383790.0</v>
       </c>
       <c r="O57" s="1">
-        <v>0.43</v>
+        <v>0.45</v>
       </c>
       <c r="P57">
         <v>1</v>
       </c>
     </row>
     <row r="58" spans="1:16">
       <c r="A58" t="s">
-        <v>144</v>
+        <v>150</v>
       </c>
       <c r="B58" t="s">
-        <v>145</v>
+        <v>151</v>
       </c>
       <c r="C58" s="1">
-        <v>2200.0</v>
+        <v>1897.0</v>
       </c>
       <c r="D58" s="1">
-        <v>191.8</v>
+        <v>170.45</v>
       </c>
       <c r="E58" s="1">
-        <v>170.72784090909</v>
+        <v>173.45021613073</v>
       </c>
       <c r="F58" t="s">
         <v>7</v>
       </c>
       <c r="G58">
         <v>1.0</v>
       </c>
       <c r="H58" s="1">
-        <v>375601.25</v>
+        <v>329035.06</v>
       </c>
       <c r="I58" s="1">
-        <v>46358.75</v>
+        <v>-5691.41</v>
       </c>
       <c r="J58" s="1">
-        <v>12.342544120926</v>
+        <v>-1.729727525085</v>
       </c>
       <c r="K58">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>4.0</v>
+      </c>
+      <c r="L58" t="s">
+        <v>153</v>
       </c>
       <c r="M58" s="1">
-        <v>421960.0</v>
+        <v>323343.65</v>
       </c>
       <c r="N58" s="1">
-        <v>421960.0</v>
+        <v>330931.65</v>
       </c>
       <c r="O58" s="1">
-        <v>0.5</v>
+        <v>0.39</v>
       </c>
       <c r="P58">
         <v>1</v>
       </c>
     </row>
     <row r="59" spans="1:16">
       <c r="A59" t="s">
-        <v>146</v>
+        <v>154</v>
       </c>
       <c r="B59" t="s">
-        <v>147</v>
+        <v>155</v>
       </c>
       <c r="C59" s="1">
         <v>5097.0</v>
       </c>
       <c r="D59" s="1">
-        <v>145.5</v>
+        <v>139.0</v>
       </c>
       <c r="E59" s="1">
         <v>81.651702962527</v>
       </c>
       <c r="F59" t="s">
         <v>7</v>
       </c>
       <c r="G59">
         <v>1.0</v>
       </c>
       <c r="H59" s="1">
         <v>416178.73</v>
       </c>
       <c r="I59" s="1">
-        <v>325434.77</v>
+        <v>292304.27</v>
       </c>
       <c r="J59" s="1">
-        <v>78.195915971006</v>
+        <v>70.235273676769</v>
       </c>
       <c r="K59">
         <v>0.0</v>
       </c>
       <c r="L59">
         <v>0.0</v>
       </c>
       <c r="M59" s="1">
-        <v>741613.5</v>
+        <v>708483.0</v>
       </c>
       <c r="N59" s="1">
-        <v>741613.5</v>
+        <v>708483.0</v>
       </c>
       <c r="O59" s="1">
-        <v>0.87</v>
+        <v>0.83</v>
       </c>
       <c r="P59">
         <v>1</v>
       </c>
     </row>
     <row r="60" spans="1:16">
       <c r="A60" t="s">
-        <v>148</v>
+        <v>156</v>
       </c>
       <c r="B60" t="s">
-        <v>149</v>
+        <v>157</v>
       </c>
       <c r="C60" s="1">
         <v>4898.0</v>
       </c>
       <c r="D60" s="1">
-        <v>17.52</v>
+        <v>17.85</v>
       </c>
       <c r="E60" s="1">
         <v>17.049612086566</v>
       </c>
       <c r="F60" t="s">
         <v>7</v>
       </c>
       <c r="G60">
         <v>1.0</v>
       </c>
       <c r="H60" s="1">
         <v>83509.0</v>
       </c>
       <c r="I60" s="1">
-        <v>2303.96</v>
+        <v>3920.3</v>
       </c>
       <c r="J60" s="1">
-        <v>2.7589361625693</v>
+        <v>4.694464069741</v>
       </c>
       <c r="K60">
         <v>1.47</v>
       </c>
       <c r="L60" t="s">
-        <v>150</v>
+        <v>158</v>
       </c>
       <c r="M60" s="1">
-        <v>85812.96</v>
+        <v>87429.3</v>
       </c>
       <c r="N60" s="1">
-        <v>92991.03</v>
+        <v>94607.37</v>
       </c>
       <c r="O60" s="1">
         <v>0.11</v>
       </c>
       <c r="P60">
         <v>1</v>
       </c>
     </row>
     <row r="61" spans="1:16">
       <c r="A61" t="s">
-        <v>151</v>
+        <v>159</v>
       </c>
       <c r="B61" t="s">
-        <v>152</v>
+        <v>160</v>
       </c>
       <c r="C61" s="1">
         <v>14475.0</v>
       </c>
       <c r="D61" s="1">
-        <v>27.795</v>
+        <v>25.26</v>
       </c>
       <c r="E61" s="1">
         <v>27.220205181347</v>
       </c>
       <c r="F61" t="s">
-        <v>72</v>
+        <v>74</v>
       </c>
       <c r="G61">
         <v>0.87</v>
       </c>
       <c r="H61" s="1">
         <v>448691.76</v>
       </c>
       <c r="I61" s="1">
-        <v>15462.88</v>
+        <v>-26654.65</v>
       </c>
       <c r="J61" s="1">
-        <v>3.4462143900303</v>
+        <v>-5.9405258523134</v>
       </c>
       <c r="K61">
         <v>0.0</v>
       </c>
       <c r="L61">
         <v>0.0</v>
       </c>
       <c r="M61" s="1">
-        <v>464154.64</v>
+        <v>422037.11</v>
       </c>
       <c r="N61" s="1">
-        <v>464154.64</v>
+        <v>422037.11</v>
       </c>
       <c r="O61" s="1">
-        <v>0.55</v>
+        <v>0.49</v>
       </c>
       <c r="P61">
         <v>1</v>
       </c>
     </row>
     <row r="62" spans="1:16">
       <c r="A62" t="s">
-        <v>153</v>
+        <v>161</v>
       </c>
       <c r="B62" t="s">
-        <v>154</v>
+        <v>162</v>
       </c>
       <c r="C62" s="1">
         <v>17667.0</v>
       </c>
       <c r="D62" s="1">
-        <v>23.6</v>
+        <v>23.8</v>
       </c>
       <c r="E62" s="1">
         <v>19.0260083772</v>
       </c>
       <c r="F62" t="s">
         <v>7</v>
       </c>
       <c r="G62">
         <v>1.0</v>
       </c>
       <c r="H62" s="1">
         <v>336132.49</v>
       </c>
       <c r="I62" s="1">
-        <v>80808.71</v>
+        <v>84342.11</v>
       </c>
       <c r="J62" s="1">
-        <v>24.040731676965</v>
+        <v>25.091924318295</v>
       </c>
       <c r="K62">
         <v>0.0</v>
       </c>
       <c r="L62">
         <v>0.0</v>
       </c>
       <c r="M62" s="1">
-        <v>416941.2</v>
+        <v>420474.6</v>
       </c>
       <c r="N62" s="1">
-        <v>416941.2</v>
+        <v>420474.6</v>
       </c>
       <c r="O62" s="1">
         <v>0.49</v>
       </c>
       <c r="P62">
         <v>1</v>
       </c>
     </row>
     <row r="63" spans="1:16">
       <c r="A63" t="s">
-        <v>155</v>
+        <v>163</v>
       </c>
       <c r="B63" t="s">
-        <v>156</v>
+        <v>164</v>
       </c>
       <c r="C63" s="1">
-        <v>720.0</v>
+        <v>509.0</v>
       </c>
       <c r="D63" s="1">
-        <v>305.85</v>
+        <v>283.15</v>
       </c>
       <c r="E63" s="1">
-        <v>353.76926388889</v>
+        <v>321.31909626719</v>
       </c>
       <c r="F63" t="s">
         <v>7</v>
       </c>
       <c r="G63">
         <v>1.0</v>
       </c>
       <c r="H63" s="1">
-        <v>254713.87</v>
+        <v>163551.42</v>
       </c>
       <c r="I63" s="1">
-        <v>-34501.87</v>
+        <v>-19428.07</v>
       </c>
       <c r="J63" s="1">
-        <v>-13.545344036428</v>
+        <v>-11.878875768856</v>
       </c>
       <c r="K63">
-        <v>3.62</v>
-[...2 lines deleted...]
-        <v>157</v>
+        <v>0.0</v>
+      </c>
+      <c r="L63">
+        <v>0.0</v>
       </c>
       <c r="M63" s="1">
-        <v>220212.0</v>
+        <v>144123.35</v>
       </c>
       <c r="N63" s="1">
-        <v>222814.8</v>
+        <v>144123.35</v>
       </c>
       <c r="O63" s="1">
-        <v>0.26</v>
+        <v>0.17</v>
       </c>
       <c r="P63">
         <v>1</v>
       </c>
     </row>
     <row r="64" spans="1:16">
       <c r="A64" t="s">
-        <v>155</v>
+        <v>163</v>
       </c>
       <c r="B64" t="s">
-        <v>156</v>
+        <v>164</v>
       </c>
       <c r="C64" s="1">
         <v>550.0</v>
       </c>
       <c r="D64" s="1">
-        <v>305.85</v>
+        <v>283.15</v>
       </c>
       <c r="E64" s="1">
         <v>402.09110909091</v>
       </c>
       <c r="F64" t="s">
         <v>7</v>
       </c>
       <c r="G64">
         <v>1.0</v>
       </c>
       <c r="H64" s="1">
         <v>221150.11</v>
       </c>
       <c r="I64" s="1">
-        <v>-52932.61</v>
+        <v>-65417.61</v>
       </c>
       <c r="J64" s="1">
-        <v>-23.935149749643</v>
+        <v>-29.580636428352</v>
       </c>
       <c r="K64">
-        <v>3.07</v>
-[...2 lines deleted...]
-        <v>158</v>
+        <v>0.0</v>
+      </c>
+      <c r="L64">
+        <v>0.0</v>
       </c>
       <c r="M64" s="1">
-        <v>168217.5</v>
+        <v>155732.5</v>
       </c>
       <c r="N64" s="1">
-        <v>169907.51</v>
+        <v>155732.5</v>
       </c>
       <c r="O64" s="1">
-        <v>0.2</v>
+        <v>0.18</v>
       </c>
       <c r="P64">
         <v>1</v>
       </c>
     </row>
     <row r="65" spans="1:16">
       <c r="A65" t="s">
-        <v>155</v>
+        <v>163</v>
       </c>
       <c r="B65" t="s">
-        <v>156</v>
+        <v>164</v>
       </c>
       <c r="C65" s="1">
-        <v>509.0</v>
+        <v>720.0</v>
       </c>
       <c r="D65" s="1">
-        <v>305.85</v>
+        <v>283.15</v>
       </c>
       <c r="E65" s="1">
-        <v>321.31909626719</v>
+        <v>353.76926388889</v>
       </c>
       <c r="F65" t="s">
         <v>7</v>
       </c>
       <c r="G65">
         <v>1.0</v>
       </c>
       <c r="H65" s="1">
-        <v>163551.42</v>
+        <v>254713.87</v>
       </c>
       <c r="I65" s="1">
-        <v>-7873.77</v>
+        <v>-50845.87</v>
       </c>
       <c r="J65" s="1">
-        <v>-4.8142474091634</v>
+        <v>-19.961955742732</v>
       </c>
       <c r="K65">
-        <v>3.62</v>
-[...2 lines deleted...]
-        <v>159</v>
+        <v>0.0</v>
+      </c>
+      <c r="L65">
+        <v>0.0</v>
       </c>
       <c r="M65" s="1">
-        <v>155677.65</v>
+        <v>203868.0</v>
       </c>
       <c r="N65" s="1">
-        <v>157517.69</v>
+        <v>203868.0</v>
       </c>
       <c r="O65" s="1">
-        <v>0.19</v>
+        <v>0.24</v>
       </c>
       <c r="P65">
         <v>1</v>
       </c>
     </row>
     <row r="66" spans="1:16">
       <c r="A66" t="s">
-        <v>160</v>
+        <v>165</v>
       </c>
       <c r="B66" t="s">
-        <v>161</v>
+        <v>166</v>
       </c>
       <c r="C66" s="1">
-        <v>41082.0</v>
+        <v>42996.0</v>
       </c>
       <c r="D66" s="1">
-        <v>20.96</v>
+        <v>18.6</v>
       </c>
       <c r="E66" s="1">
-        <v>21.8966858965</v>
+        <v>21.809355056284</v>
       </c>
       <c r="F66" t="s">
         <v>7</v>
       </c>
       <c r="G66">
         <v>1.0</v>
       </c>
       <c r="H66" s="1">
-        <v>899559.65</v>
+        <v>937715.03</v>
       </c>
       <c r="I66" s="1">
-        <v>-38480.93</v>
+        <v>-137989.43</v>
       </c>
       <c r="J66" s="1">
-        <v>-4.2777518978313</v>
+        <v>-14.715497308388</v>
       </c>
       <c r="K66">
         <v>0.0</v>
       </c>
       <c r="L66">
         <v>0.0</v>
       </c>
       <c r="M66" s="1">
-        <v>861078.72</v>
+        <v>799725.6</v>
       </c>
       <c r="N66" s="1">
-        <v>861078.72</v>
+        <v>799725.6</v>
       </c>
       <c r="O66" s="1">
-        <v>1.01</v>
+        <v>0.93</v>
       </c>
       <c r="P66">
         <v>1</v>
       </c>
     </row>
     <row r="67" spans="1:16">
       <c r="A67" t="s">
-        <v>162</v>
+        <v>167</v>
       </c>
       <c r="B67" t="s">
-        <v>163</v>
+        <v>168</v>
       </c>
       <c r="C67" s="1">
-        <v>1345.0</v>
+        <v>2620.0</v>
       </c>
       <c r="D67" s="1">
-        <v>160.7</v>
+        <v>158.35</v>
       </c>
       <c r="E67" s="1">
-        <v>149.10131598513</v>
+        <v>155.30783587786</v>
       </c>
       <c r="F67" t="s">
         <v>31</v>
       </c>
       <c r="G67">
         <v>0.92</v>
       </c>
       <c r="H67" s="1">
-        <v>218970.71</v>
+        <v>442184.96</v>
       </c>
       <c r="I67" s="1">
-        <v>16546.17</v>
+        <v>10614.61</v>
       </c>
       <c r="J67" s="1">
-        <v>7.5563393843862</v>
+        <v>2.4004909619721</v>
       </c>
       <c r="K67">
         <v>0.0</v>
       </c>
       <c r="L67">
         <v>0.0</v>
       </c>
       <c r="M67" s="1">
-        <v>235516.88</v>
+        <v>452799.57</v>
       </c>
       <c r="N67" s="1">
-        <v>235516.88</v>
+        <v>452799.57</v>
       </c>
       <c r="O67" s="1">
-        <v>0.28</v>
+        <v>0.53</v>
       </c>
       <c r="P67">
         <v>1</v>
       </c>
     </row>
     <row r="68" spans="1:16">
       <c r="A68" t="s">
-        <v>164</v>
+        <v>169</v>
       </c>
       <c r="B68" t="s">
-        <v>165</v>
+        <v>170</v>
       </c>
       <c r="C68" s="1">
         <v>2349.0</v>
       </c>
       <c r="D68" s="1">
-        <v>193.25</v>
+        <v>193.6</v>
       </c>
       <c r="E68" s="1">
         <v>155.49451681567</v>
       </c>
       <c r="F68" t="s">
-        <v>72</v>
+        <v>74</v>
       </c>
       <c r="G68">
         <v>0.87</v>
       </c>
       <c r="H68" s="1">
         <v>423912.79</v>
       </c>
       <c r="I68" s="1">
-        <v>99784.06</v>
+        <v>100999.92</v>
       </c>
       <c r="J68" s="1">
-        <v>23.538817972442</v>
+        <v>23.825636400355</v>
       </c>
       <c r="K68">
         <v>1.32</v>
       </c>
       <c r="L68" t="s">
-        <v>166</v>
+        <v>171</v>
       </c>
       <c r="M68" s="1">
-        <v>523696.85</v>
+        <v>524912.71</v>
       </c>
       <c r="N68" s="1">
-        <v>526797.08</v>
+        <v>528014.52</v>
       </c>
       <c r="O68" s="1">
         <v>0.62</v>
       </c>
       <c r="P68">
         <v>1</v>
       </c>
     </row>
     <row r="69" spans="1:16">
       <c r="A69" t="s">
-        <v>167</v>
+        <v>172</v>
       </c>
       <c r="B69" t="s">
-        <v>168</v>
+        <v>173</v>
       </c>
       <c r="C69" s="1">
         <v>370.0</v>
       </c>
       <c r="D69" s="1">
-        <v>537.8</v>
+        <v>503.4</v>
       </c>
       <c r="E69" s="1">
         <v>319.06035135135</v>
       </c>
       <c r="F69" t="s">
         <v>31</v>
       </c>
       <c r="G69">
         <v>0.92</v>
       </c>
       <c r="H69" s="1">
         <v>105706.47</v>
       </c>
       <c r="I69" s="1">
-        <v>111117.06</v>
+        <v>97576.77</v>
       </c>
       <c r="J69" s="1">
-        <v>105.11850409913</v>
+        <v>92.309174641817</v>
       </c>
       <c r="K69">
         <v>0.0</v>
       </c>
       <c r="L69">
         <v>0.0</v>
       </c>
       <c r="M69" s="1">
-        <v>216823.53</v>
+        <v>203283.24</v>
       </c>
       <c r="N69" s="1">
-        <v>216823.53</v>
+        <v>203283.24</v>
       </c>
       <c r="O69" s="1">
-        <v>0.25</v>
+        <v>0.24</v>
       </c>
       <c r="P69">
         <v>1</v>
       </c>
     </row>
     <row r="70" spans="1:16">
       <c r="A70" t="s">
-        <v>169</v>
+        <v>174</v>
       </c>
       <c r="B70" t="s">
-        <v>170</v>
+        <v>175</v>
       </c>
       <c r="C70" s="1">
-        <v>11791.0</v>
+        <v>13126.0</v>
       </c>
       <c r="D70" s="1">
-        <v>37.66</v>
+        <v>38.88</v>
       </c>
       <c r="E70" s="1">
-        <v>34.596599949114</v>
+        <v>34.963768855706</v>
       </c>
       <c r="F70" t="s">
         <v>7</v>
       </c>
       <c r="G70">
         <v>1.0</v>
       </c>
       <c r="H70" s="1">
-        <v>407928.51</v>
+        <v>458934.43</v>
       </c>
       <c r="I70" s="1">
-        <v>36120.55</v>
+        <v>51404.45</v>
       </c>
       <c r="J70" s="1">
-        <v>8.8546274934302</v>
+        <v>11.200826662754</v>
       </c>
       <c r="K70">
         <v>0.0</v>
       </c>
       <c r="L70">
         <v>0.0</v>
       </c>
       <c r="M70" s="1">
-        <v>444049.06</v>
+        <v>510338.88</v>
       </c>
       <c r="N70" s="1">
-        <v>444049.06</v>
+        <v>510338.88</v>
       </c>
       <c r="O70" s="1">
-        <v>0.52</v>
+        <v>0.6</v>
       </c>
       <c r="P70">
         <v>1</v>
       </c>
     </row>
     <row r="71" spans="1:16">
       <c r="A71" t="s">
-        <v>171</v>
+        <v>176</v>
       </c>
       <c r="B71" t="s">
-        <v>172</v>
+        <v>177</v>
       </c>
       <c r="C71" s="1">
         <v>80.0</v>
       </c>
       <c r="D71" s="1">
-        <v>2821.0</v>
+        <v>2683.0</v>
       </c>
       <c r="E71" s="1">
         <v>3658.398</v>
       </c>
       <c r="F71" t="s">
         <v>31</v>
       </c>
       <c r="G71">
         <v>0.92</v>
       </c>
       <c r="H71" s="1">
         <v>298685.35</v>
       </c>
       <c r="I71" s="1">
-        <v>-52774.92</v>
+        <v>-64425.8</v>
       </c>
       <c r="J71" s="1">
-        <v>-17.669068804345</v>
+        <v>-21.569789077369</v>
       </c>
       <c r="K71">
         <v>0.0</v>
       </c>
       <c r="L71">
         <v>0.0</v>
       </c>
       <c r="M71" s="1">
-        <v>245910.43</v>
+        <v>234259.55</v>
       </c>
       <c r="N71" s="1">
-        <v>245910.43</v>
+        <v>234259.55</v>
       </c>
       <c r="O71" s="1">
-        <v>0.29</v>
+        <v>0.27</v>
       </c>
       <c r="P71">
         <v>1</v>
       </c>
     </row>
     <row r="72" spans="1:16">
       <c r="A72" t="s">
-        <v>173</v>
+        <v>178</v>
       </c>
       <c r="B72" t="s">
-        <v>174</v>
+        <v>179</v>
       </c>
       <c r="C72" s="1">
-        <v>9407.0</v>
+        <v>6211.0</v>
       </c>
       <c r="D72" s="1">
-        <v>16.085</v>
+        <v>16.51</v>
       </c>
       <c r="E72" s="1">
-        <v>23.229061337302</v>
+        <v>23.229058122686</v>
       </c>
       <c r="F72" t="s">
-        <v>72</v>
+        <v>74</v>
       </c>
       <c r="G72">
         <v>0.87</v>
       </c>
       <c r="H72" s="1">
-        <v>255047.86</v>
+        <v>168396.11</v>
       </c>
       <c r="I72" s="1">
-        <v>-80485.88</v>
+        <v>-50035.46</v>
       </c>
       <c r="J72" s="1">
-        <v>-31.557167348905</v>
+        <v>-29.712954770749</v>
       </c>
       <c r="K72">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>0.71</v>
+      </c>
+      <c r="L72" t="s">
+        <v>180</v>
       </c>
       <c r="M72" s="1">
-        <v>174561.98</v>
+        <v>118360.65</v>
       </c>
       <c r="N72" s="1">
-        <v>174561.98</v>
+        <v>122739.86</v>
       </c>
       <c r="O72" s="1">
-        <v>0.21</v>
+        <v>0.14</v>
       </c>
       <c r="P72">
         <v>1</v>
       </c>
     </row>
     <row r="73" spans="1:16">
       <c r="A73" t="s">
-        <v>175</v>
+        <v>181</v>
       </c>
       <c r="B73" t="s">
-        <v>176</v>
+        <v>182</v>
       </c>
       <c r="C73" s="1">
         <v>82767.0</v>
       </c>
       <c r="D73" s="1">
-        <v>4.19</v>
+        <v>4.225</v>
       </c>
       <c r="E73" s="1">
         <v>4.4621697053173</v>
       </c>
       <c r="F73" t="s">
         <v>7</v>
       </c>
       <c r="G73">
         <v>1.0</v>
       </c>
       <c r="H73" s="1">
         <v>369320.4</v>
       </c>
       <c r="I73" s="1">
-        <v>-22526.67</v>
+        <v>-19629.82</v>
       </c>
       <c r="J73" s="1">
-        <v>-6.0994924732021</v>
+        <v>-5.315119338114</v>
       </c>
       <c r="K73">
         <v>0.0</v>
       </c>
       <c r="L73">
         <v>0.0</v>
       </c>
       <c r="M73" s="1">
-        <v>346793.73</v>
+        <v>349690.58</v>
       </c>
       <c r="N73" s="1">
-        <v>346793.73</v>
+        <v>349690.58</v>
       </c>
       <c r="O73" s="1">
         <v>0.41</v>
       </c>
       <c r="P73">
         <v>1</v>
       </c>
     </row>
     <row r="74" spans="1:16">
       <c r="A74" t="s">
-        <v>177</v>
+        <v>183</v>
       </c>
       <c r="B74" t="s">
-        <v>178</v>
+        <v>184</v>
       </c>
       <c r="C74" s="1">
-        <v>236.0</v>
+        <v>180.0</v>
       </c>
       <c r="D74" s="1">
-        <v>1674.0</v>
+        <v>1582.5</v>
       </c>
       <c r="E74" s="1">
-        <v>1700.7471186441</v>
+        <v>1910.4458888889</v>
       </c>
       <c r="F74" t="s">
         <v>7</v>
       </c>
       <c r="G74">
         <v>1.0</v>
       </c>
       <c r="H74" s="1">
-        <v>401376.32</v>
+        <v>343880.26</v>
       </c>
       <c r="I74" s="1">
-        <v>-6312.32</v>
+        <v>-59030.26</v>
       </c>
       <c r="J74" s="1">
-        <v>-1.572668761326</v>
+        <v>-17.16593444474</v>
       </c>
       <c r="K74">
         <v>0.0</v>
       </c>
       <c r="L74">
         <v>0.0</v>
       </c>
       <c r="M74" s="1">
-        <v>395064.0</v>
+        <v>284850.0</v>
       </c>
       <c r="N74" s="1">
-        <v>395064.0</v>
+        <v>284850.0</v>
       </c>
       <c r="O74" s="1">
-        <v>0.46</v>
+        <v>0.33</v>
       </c>
       <c r="P74">
         <v>1</v>
       </c>
     </row>
     <row r="75" spans="1:16">
       <c r="A75" t="s">
-        <v>177</v>
+        <v>183</v>
       </c>
       <c r="B75" t="s">
-        <v>178</v>
+        <v>184</v>
       </c>
       <c r="C75" s="1">
-        <v>180.0</v>
+        <v>236.0</v>
       </c>
       <c r="D75" s="1">
-        <v>1674.0</v>
+        <v>1582.5</v>
       </c>
       <c r="E75" s="1">
-        <v>1910.4458888889</v>
+        <v>1700.7471186441</v>
       </c>
       <c r="F75" t="s">
         <v>7</v>
       </c>
       <c r="G75">
         <v>1.0</v>
       </c>
       <c r="H75" s="1">
-        <v>343880.26</v>
+        <v>401376.32</v>
       </c>
       <c r="I75" s="1">
-        <v>-42560.26</v>
+        <v>-27906.32</v>
       </c>
       <c r="J75" s="1">
-        <v>-12.376476625905</v>
+        <v>-6.9526572967733</v>
       </c>
       <c r="K75">
         <v>0.0</v>
       </c>
       <c r="L75">
         <v>0.0</v>
       </c>
       <c r="M75" s="1">
-        <v>301320.0</v>
+        <v>373470.0</v>
       </c>
       <c r="N75" s="1">
-        <v>301320.0</v>
+        <v>373470.0</v>
       </c>
       <c r="O75" s="1">
-        <v>0.35</v>
+        <v>0.44</v>
       </c>
       <c r="P75">
         <v>1</v>
       </c>
     </row>
     <row r="76" spans="1:16">
       <c r="A76" t="s">
-        <v>179</v>
+        <v>185</v>
       </c>
       <c r="B76" t="s">
-        <v>180</v>
+        <v>186</v>
       </c>
       <c r="C76" s="1">
-        <v>19245.0</v>
+        <v>22693.0</v>
       </c>
       <c r="D76" s="1">
-        <v>14.025</v>
+        <v>14.22</v>
       </c>
       <c r="E76" s="1">
-        <v>16.795990127306</v>
+        <v>16.368925659895</v>
       </c>
       <c r="F76" t="s">
-        <v>72</v>
+        <v>74</v>
       </c>
       <c r="G76">
         <v>0.87</v>
       </c>
       <c r="H76" s="1">
-        <v>373170.77</v>
+        <v>428847.57</v>
       </c>
       <c r="I76" s="1">
-        <v>-61785.38</v>
+        <v>-56378.49</v>
       </c>
       <c r="J76" s="1">
-        <v>-16.556864836975</v>
+        <v>-13.146510309013</v>
       </c>
       <c r="K76">
+        <v>0.0</v>
+      </c>
+      <c r="L76">
+        <v>0.0</v>
+      </c>
+      <c r="M76" s="1">
+        <v>372469.08</v>
+      </c>
+      <c r="N76" s="1">
+        <v>372469.08</v>
+      </c>
+      <c r="O76" s="1">
         <v>0.43</v>
-      </c>
-[...10 lines deleted...]
-        <v>0.38</v>
       </c>
       <c r="P76">
         <v>1</v>
       </c>
     </row>
     <row r="77" spans="1:16">
       <c r="A77" t="s">
-        <v>182</v>
+        <v>187</v>
       </c>
       <c r="B77" t="s">
-        <v>183</v>
+        <v>188</v>
       </c>
       <c r="C77" s="1">
-        <v>34742.0</v>
+        <v>52602.0</v>
       </c>
       <c r="D77" s="1">
-        <v>20.02</v>
+        <v>19.57</v>
       </c>
       <c r="E77" s="1">
-        <v>10.376887628807</v>
+        <v>10.438385422607</v>
       </c>
       <c r="F77" t="s">
         <v>7</v>
       </c>
       <c r="G77">
         <v>1.0</v>
       </c>
       <c r="H77" s="1">
-        <v>360513.83</v>
+        <v>549079.95</v>
       </c>
       <c r="I77" s="1">
-        <v>335021.01</v>
+        <v>480341.19</v>
       </c>
       <c r="J77" s="1">
-        <v>92.928753939897</v>
+        <v>87.481101795831</v>
       </c>
       <c r="K77">
         <v>0.0</v>
       </c>
       <c r="L77">
         <v>0.0</v>
       </c>
       <c r="M77" s="1">
-        <v>695534.84</v>
+        <v>1029421.14</v>
       </c>
       <c r="N77" s="1">
-        <v>695534.84</v>
+        <v>1029421.14</v>
       </c>
       <c r="O77" s="1">
-        <v>0.82</v>
+        <v>1.2</v>
       </c>
       <c r="P77">
         <v>1</v>
       </c>
     </row>
     <row r="78" spans="1:16">
       <c r="A78" t="s">
-        <v>182</v>
+        <v>187</v>
       </c>
       <c r="B78" t="s">
-        <v>183</v>
+        <v>188</v>
       </c>
       <c r="C78" s="1">
-        <v>52602.0</v>
+        <v>34742.0</v>
       </c>
       <c r="D78" s="1">
-        <v>20.02</v>
+        <v>19.57</v>
       </c>
       <c r="E78" s="1">
-        <v>10.438385422607</v>
+        <v>10.376887628807</v>
       </c>
       <c r="F78" t="s">
         <v>7</v>
       </c>
       <c r="G78">
         <v>1.0</v>
       </c>
       <c r="H78" s="1">
-        <v>549079.95</v>
+        <v>360513.83</v>
       </c>
       <c r="I78" s="1">
-        <v>504012.09</v>
+        <v>319387.11</v>
       </c>
       <c r="J78" s="1">
-        <v>91.792113334315</v>
+        <v>88.592193536653</v>
       </c>
       <c r="K78">
         <v>0.0</v>
       </c>
       <c r="L78">
         <v>0.0</v>
       </c>
       <c r="M78" s="1">
-        <v>1053092.04</v>
+        <v>679900.94</v>
       </c>
       <c r="N78" s="1">
-        <v>1053092.04</v>
+        <v>679900.94</v>
       </c>
       <c r="O78" s="1">
-        <v>1.24</v>
+        <v>0.79</v>
       </c>
       <c r="P78">
         <v>1</v>
       </c>
     </row>
     <row r="79" spans="1:16">
       <c r="A79" t="s">
-        <v>184</v>
+        <v>189</v>
       </c>
       <c r="B79" t="s">
-        <v>185</v>
+        <v>190</v>
       </c>
       <c r="C79" s="1">
         <v>4942.0</v>
       </c>
       <c r="D79" s="1">
-        <v>96.26</v>
+        <v>97.0</v>
       </c>
       <c r="E79" s="1">
         <v>77.429206798867</v>
       </c>
       <c r="F79" t="s">
         <v>7</v>
       </c>
       <c r="G79">
         <v>1.0</v>
       </c>
       <c r="H79" s="1">
         <v>382655.14</v>
       </c>
       <c r="I79" s="1">
-        <v>93061.78</v>
+        <v>96718.86</v>
       </c>
       <c r="J79" s="1">
-        <v>24.320013054052</v>
+        <v>25.275724768783</v>
       </c>
       <c r="K79">
         <v>0.0</v>
       </c>
       <c r="L79">
         <v>0.0</v>
       </c>
       <c r="M79" s="1">
-        <v>475716.92</v>
+        <v>479374.0</v>
       </c>
       <c r="N79" s="1">
-        <v>475716.92</v>
+        <v>479374.0</v>
       </c>
       <c r="O79" s="1">
         <v>0.56</v>
       </c>
       <c r="P79">
         <v>1</v>
       </c>
     </row>
     <row r="80" spans="1:16">
       <c r="A80" t="s">
-        <v>186</v>
+        <v>191</v>
       </c>
       <c r="B80" t="s">
-        <v>187</v>
+        <v>192</v>
       </c>
       <c r="C80" s="1">
         <v>9000.0</v>
       </c>
       <c r="D80" s="1">
-        <v>53.52</v>
+        <v>49.05</v>
       </c>
       <c r="E80" s="1">
         <v>44.868316666667</v>
       </c>
       <c r="F80" t="s">
         <v>7</v>
       </c>
       <c r="G80">
         <v>1.0</v>
       </c>
       <c r="H80" s="1">
         <v>403814.85</v>
       </c>
       <c r="I80" s="1">
-        <v>77865.15</v>
+        <v>37635.15</v>
       </c>
       <c r="J80" s="1">
-        <v>19.28238894632</v>
+        <v>9.3199024255794</v>
       </c>
       <c r="K80">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>0.16</v>
+      </c>
+      <c r="L80" t="s">
+        <v>193</v>
       </c>
       <c r="M80" s="1">
-        <v>481680.0</v>
+        <v>441450.0</v>
       </c>
       <c r="N80" s="1">
-        <v>481680.0</v>
+        <v>442867.5</v>
       </c>
       <c r="O80" s="1">
-        <v>0.57</v>
+        <v>0.52</v>
       </c>
       <c r="P80">
         <v>1</v>
       </c>
     </row>
     <row r="81" spans="1:16">
       <c r="A81" t="s">
-        <v>188</v>
+        <v>194</v>
       </c>
       <c r="B81" t="s">
-        <v>189</v>
+        <v>195</v>
       </c>
       <c r="C81" s="1">
-        <v>23395.0</v>
+        <v>19425.0</v>
       </c>
       <c r="D81" s="1">
-        <v>53.35</v>
+        <v>64.36</v>
       </c>
       <c r="E81" s="1">
-        <v>26.30677922633</v>
+        <v>26.306779407979</v>
       </c>
       <c r="F81" t="s">
         <v>7</v>
       </c>
       <c r="G81">
         <v>1.0</v>
       </c>
       <c r="H81" s="1">
-        <v>615447.1</v>
+        <v>511009.19</v>
       </c>
       <c r="I81" s="1">
-        <v>632676.15</v>
+        <v>739183.81</v>
       </c>
       <c r="J81" s="1">
-        <v>102.79943637723</v>
+        <v>144.65176448197</v>
       </c>
       <c r="K81">
-        <v>0.16</v>
+        <v>0.19</v>
       </c>
       <c r="L81" t="s">
-        <v>190</v>
+        <v>196</v>
       </c>
       <c r="M81" s="1">
-        <v>1248123.25</v>
+        <v>1250193.0</v>
       </c>
       <c r="N81" s="1">
-        <v>1251903.72</v>
+        <v>1253973.47</v>
       </c>
       <c r="O81" s="1">
-        <v>1.47</v>
+        <v>1.46</v>
       </c>
       <c r="P81">
         <v>1</v>
       </c>
     </row>
     <row r="82" spans="1:16">
       <c r="A82" t="s">
-        <v>188</v>
+        <v>194</v>
       </c>
       <c r="B82" t="s">
-        <v>189</v>
+        <v>195</v>
       </c>
       <c r="C82" s="1">
         <v>13956.0</v>
       </c>
       <c r="D82" s="1">
-        <v>53.35</v>
+        <v>64.36</v>
       </c>
       <c r="E82" s="1">
         <v>34.734742046432</v>
       </c>
       <c r="F82" t="s">
         <v>7</v>
       </c>
       <c r="G82">
         <v>1.0</v>
       </c>
       <c r="H82" s="1">
         <v>484758.06</v>
       </c>
       <c r="I82" s="1">
-        <v>259794.54</v>
+        <v>413450.1</v>
       </c>
       <c r="J82" s="1">
-        <v>53.592618965428</v>
+        <v>85.289989814713</v>
       </c>
       <c r="K82">
         <v>0.19</v>
       </c>
       <c r="L82" t="s">
-        <v>191</v>
+        <v>197</v>
       </c>
       <c r="M82" s="1">
-        <v>744552.6</v>
+        <v>898208.16</v>
       </c>
       <c r="N82" s="1">
-        <v>747138.02</v>
+        <v>900793.58</v>
       </c>
       <c r="O82" s="1">
-        <v>0.88</v>
+        <v>1.05</v>
       </c>
       <c r="P82">
         <v>1</v>
       </c>
     </row>
     <row r="83" spans="1:16">
       <c r="A83" t="s">
-        <v>192</v>
+        <v>198</v>
       </c>
       <c r="B83" t="s">
-        <v>193</v>
+        <v>199</v>
       </c>
       <c r="C83" s="1">
         <v>25000.0</v>
       </c>
       <c r="D83" s="1">
-        <v>24.01</v>
+        <v>25.425</v>
       </c>
       <c r="E83" s="1">
         <v>12.137262</v>
       </c>
       <c r="F83" t="s">
         <v>7</v>
       </c>
       <c r="G83">
         <v>1.0</v>
       </c>
       <c r="H83" s="1">
         <v>303431.55</v>
       </c>
       <c r="I83" s="1">
-        <v>296818.45</v>
+        <v>332193.45</v>
       </c>
       <c r="J83" s="1">
-        <v>97.820562825454</v>
+        <v>109.47887587827</v>
       </c>
       <c r="K83">
-        <v>0.65</v>
-[...2 lines deleted...]
-        <v>194</v>
+        <v>0.0</v>
+      </c>
+      <c r="L83">
+        <v>0.0</v>
       </c>
       <c r="M83" s="1">
-        <v>600250.0</v>
+        <v>635625.0</v>
       </c>
       <c r="N83" s="1">
-        <v>616567.53</v>
+        <v>635625.0</v>
       </c>
       <c r="O83" s="1">
-        <v>0.72</v>
+        <v>0.74</v>
       </c>
       <c r="P83">
         <v>1</v>
       </c>
     </row>
     <row r="84" spans="1:16">
       <c r="A84" t="s">
-        <v>195</v>
+        <v>200</v>
       </c>
       <c r="B84" t="s">
-        <v>196</v>
+        <v>201</v>
       </c>
       <c r="C84" s="1">
         <v>170000.0</v>
       </c>
       <c r="D84" s="1">
-        <v>5.678</v>
+        <v>5.714</v>
       </c>
       <c r="E84" s="1">
         <v>2.4484739411765</v>
       </c>
       <c r="F84" t="s">
         <v>7</v>
       </c>
       <c r="G84">
         <v>1.0</v>
       </c>
       <c r="H84" s="1">
         <v>416240.57</v>
       </c>
       <c r="I84" s="1">
-        <v>549019.43</v>
+        <v>555139.43</v>
       </c>
       <c r="J84" s="1">
-        <v>131.89954789847</v>
+        <v>133.36985147796</v>
       </c>
       <c r="K84">
         <v>0.0</v>
       </c>
       <c r="L84">
         <v>0.0</v>
       </c>
       <c r="M84" s="1">
-        <v>965260.0</v>
+        <v>971380.0</v>
       </c>
       <c r="N84" s="1">
-        <v>965260.0</v>
+        <v>971380.0</v>
       </c>
       <c r="O84" s="1">
         <v>1.13</v>
       </c>
       <c r="P84">
         <v>1</v>
       </c>
     </row>
     <row r="85" spans="1:16">
       <c r="A85" t="s">
-        <v>197</v>
+        <v>202</v>
       </c>
       <c r="B85" t="s">
-        <v>198</v>
+        <v>203</v>
       </c>
       <c r="C85" s="1">
         <v>12916.0</v>
       </c>
       <c r="D85" s="1">
-        <v>34.52</v>
+        <v>35.98</v>
       </c>
       <c r="E85" s="1">
         <v>38.885305048003</v>
       </c>
       <c r="F85" t="s">
         <v>7</v>
       </c>
       <c r="G85">
         <v>1.0</v>
       </c>
       <c r="H85" s="1">
         <v>502242.6</v>
       </c>
       <c r="I85" s="1">
-        <v>-56382.28</v>
+        <v>-37524.92</v>
       </c>
       <c r="J85" s="1">
-        <v>-11.22610467531</v>
+        <v>-7.4714729495268</v>
       </c>
       <c r="K85">
         <v>0.0</v>
       </c>
       <c r="L85">
         <v>0.0</v>
       </c>
       <c r="M85" s="1">
-        <v>445860.32</v>
+        <v>464717.68</v>
       </c>
       <c r="N85" s="1">
-        <v>445860.32</v>
+        <v>464717.68</v>
       </c>
       <c r="O85" s="1">
-        <v>0.52</v>
+        <v>0.54</v>
       </c>
       <c r="P85">
         <v>1</v>
       </c>
     </row>
     <row r="86" spans="1:16">
       <c r="A86" t="s">
-        <v>199</v>
+        <v>204</v>
       </c>
       <c r="B86" t="s">
-        <v>200</v>
+        <v>205</v>
       </c>
       <c r="C86" s="1">
         <v>17275.0</v>
       </c>
       <c r="D86" s="1">
-        <v>54.1</v>
+        <v>56.0</v>
       </c>
       <c r="E86" s="1">
         <v>46.130251230101</v>
       </c>
       <c r="F86" t="s">
         <v>7</v>
       </c>
       <c r="G86">
         <v>1.0</v>
       </c>
       <c r="H86" s="1">
         <v>796900.09</v>
       </c>
       <c r="I86" s="1">
-        <v>137677.41</v>
+        <v>170499.91</v>
       </c>
       <c r="J86" s="1">
-        <v>17.276621213583</v>
+        <v>21.395393492803</v>
       </c>
       <c r="K86">
         <v>0.0</v>
       </c>
       <c r="L86">
         <v>0.0</v>
       </c>
       <c r="M86" s="1">
-        <v>934577.5</v>
+        <v>967400.0</v>
       </c>
       <c r="N86" s="1">
-        <v>934577.5</v>
+        <v>967400.0</v>
       </c>
       <c r="O86" s="1">
-        <v>1.1</v>
+        <v>1.13</v>
       </c>
       <c r="P86">
         <v>1</v>
       </c>
     </row>
     <row r="87" spans="1:16">
       <c r="A87" t="s">
-        <v>201</v>
+        <v>206</v>
       </c>
       <c r="B87" t="s">
-        <v>202</v>
+        <v>207</v>
       </c>
       <c r="C87" s="1">
         <v>3229.0</v>
       </c>
       <c r="D87" s="1">
-        <v>100.6</v>
+        <v>102.7</v>
       </c>
       <c r="E87" s="1">
         <v>101.72289253639</v>
       </c>
       <c r="F87" t="s">
         <v>7</v>
       </c>
       <c r="G87">
         <v>1.0</v>
       </c>
       <c r="H87" s="1">
         <v>328463.22</v>
       </c>
       <c r="I87" s="1">
-        <v>-3625.82</v>
+        <v>3155.08</v>
       </c>
       <c r="J87" s="1">
-        <v>-1.1038739740784</v>
+        <v>0.9605580801406</v>
       </c>
       <c r="K87">
-        <v>0.0</v>
+        <v>0.22</v>
       </c>
       <c r="L87">
-        <v>0.0</v>
+        <v>697.87</v>
       </c>
       <c r="M87" s="1">
-        <v>324837.4</v>
+        <v>331618.3</v>
       </c>
       <c r="N87" s="1">
-        <v>324837.4</v>
+        <v>332316.17</v>
       </c>
       <c r="O87" s="1">
-        <v>0.38</v>
+        <v>0.39</v>
       </c>
       <c r="P87">
         <v>1</v>
       </c>
     </row>
     <row r="88" spans="1:16">
       <c r="A88" t="s">
-        <v>203</v>
+        <v>208</v>
       </c>
       <c r="B88" t="s">
-        <v>204</v>
+        <v>209</v>
       </c>
       <c r="C88" s="1">
         <v>3138.0</v>
       </c>
       <c r="D88" s="1">
-        <v>89.4</v>
+        <v>89.9</v>
       </c>
       <c r="E88" s="1">
         <v>70.267045889101</v>
       </c>
       <c r="F88" t="s">
         <v>7</v>
       </c>
       <c r="G88">
         <v>1.0</v>
       </c>
       <c r="H88" s="1">
         <v>220497.99</v>
       </c>
       <c r="I88" s="1">
-        <v>60039.21</v>
+        <v>61608.21</v>
       </c>
       <c r="J88" s="1">
-        <v>27.228914875823</v>
+        <v>27.940485988104</v>
       </c>
       <c r="K88">
         <v>0.0</v>
       </c>
       <c r="L88">
         <v>0.0</v>
       </c>
       <c r="M88" s="1">
-        <v>280537.2</v>
+        <v>282106.2</v>
       </c>
       <c r="N88" s="1">
-        <v>280537.2</v>
+        <v>282106.2</v>
       </c>
       <c r="O88" s="1">
         <v>0.33</v>
       </c>
       <c r="P88">
         <v>1</v>
       </c>
     </row>
     <row r="89" spans="1:16">
       <c r="A89" t="s">
-        <v>205</v>
+        <v>210</v>
       </c>
       <c r="B89" t="s">
-        <v>206</v>
+        <v>211</v>
       </c>
       <c r="C89" s="1">
         <v>23072.0</v>
       </c>
       <c r="D89" s="1">
-        <v>4.667</v>
+        <v>4.564</v>
       </c>
       <c r="E89" s="1">
         <v>3.1388158807212</v>
       </c>
       <c r="F89" t="s">
         <v>7</v>
       </c>
       <c r="G89">
         <v>1.0</v>
       </c>
       <c r="H89" s="1">
         <v>72418.76</v>
       </c>
       <c r="I89" s="1">
-        <v>35258.26</v>
+        <v>32881.85</v>
       </c>
       <c r="J89" s="1">
-        <v>48.686638655509</v>
+        <v>45.405154686438</v>
       </c>
       <c r="K89">
-        <v>0.09</v>
-[...2 lines deleted...]
-        <v>207</v>
+        <v>0.0</v>
+      </c>
+      <c r="L89">
+        <v>0.0</v>
       </c>
       <c r="M89" s="1">
-        <v>107677.02</v>
+        <v>105300.61</v>
       </c>
       <c r="N89" s="1">
-        <v>109814.64</v>
+        <v>105300.61</v>
       </c>
       <c r="O89" s="1">
-        <v>0.13</v>
+        <v>0.12</v>
       </c>
       <c r="P89">
         <v>1</v>
       </c>
     </row>
     <row r="90" spans="1:16">
       <c r="A90" t="s">
-        <v>208</v>
+        <v>212</v>
       </c>
       <c r="B90" t="s">
-        <v>209</v>
+        <v>213</v>
       </c>
       <c r="C90" s="1">
-        <v>4869.0</v>
+        <v>5247.0</v>
       </c>
       <c r="D90" s="1">
-        <v>187.86</v>
+        <v>177.02</v>
       </c>
       <c r="E90" s="1">
-        <v>134.29285068803</v>
+        <v>127.64381170193</v>
       </c>
       <c r="F90" t="s">
         <v>7</v>
       </c>
       <c r="G90">
         <v>1.0</v>
       </c>
       <c r="H90" s="1">
-        <v>653871.89</v>
+        <v>669747.08</v>
       </c>
       <c r="I90" s="1">
-        <v>260818.45</v>
+        <v>259076.86</v>
       </c>
       <c r="J90" s="1">
-        <v>39.888310537405</v>
+        <v>38.682790524447</v>
       </c>
       <c r="K90">
         <v>0.0</v>
       </c>
       <c r="L90">
         <v>0.0</v>
       </c>
       <c r="M90" s="1">
-        <v>914690.34</v>
+        <v>928823.94</v>
       </c>
       <c r="N90" s="1">
-        <v>914690.34</v>
+        <v>928823.94</v>
       </c>
       <c r="O90" s="1">
         <v>1.08</v>
       </c>
       <c r="P90">
         <v>1</v>
       </c>
     </row>
     <row r="91" spans="1:16">
       <c r="A91" t="s">
-        <v>208</v>
+        <v>212</v>
       </c>
       <c r="B91" t="s">
-        <v>209</v>
+        <v>213</v>
       </c>
       <c r="C91" s="1">
-        <v>5247.0</v>
+        <v>4379.0</v>
       </c>
       <c r="D91" s="1">
-        <v>187.86</v>
+        <v>177.02</v>
       </c>
       <c r="E91" s="1">
-        <v>127.64381170193</v>
+        <v>134.29284996575</v>
       </c>
       <c r="F91" t="s">
         <v>7</v>
       </c>
       <c r="G91">
         <v>1.0</v>
       </c>
       <c r="H91" s="1">
-        <v>669747.08</v>
+        <v>588068.39</v>
       </c>
       <c r="I91" s="1">
-        <v>315954.34</v>
+        <v>187102.19</v>
       </c>
       <c r="J91" s="1">
-        <v>47.175172454653</v>
+        <v>31.816399789827</v>
       </c>
       <c r="K91">
         <v>0.0</v>
       </c>
       <c r="L91">
         <v>0.0</v>
       </c>
       <c r="M91" s="1">
-        <v>985701.42</v>
+        <v>775170.58</v>
       </c>
       <c r="N91" s="1">
-        <v>985701.42</v>
+        <v>775170.58</v>
       </c>
       <c r="O91" s="1">
-        <v>1.16</v>
+        <v>0.9</v>
       </c>
       <c r="P91">
         <v>1</v>
       </c>
     </row>
     <row r="92" spans="1:16">
       <c r="A92" t="s">
-        <v>210</v>
+        <v>214</v>
       </c>
       <c r="B92" t="s">
-        <v>211</v>
+        <v>215</v>
       </c>
       <c r="C92" s="1">
         <v>14401.0</v>
       </c>
       <c r="D92" s="1">
-        <v>17.44</v>
+        <v>15.74</v>
       </c>
       <c r="E92" s="1">
         <v>26.191000624957</v>
       </c>
       <c r="F92" t="s">
         <v>7</v>
       </c>
       <c r="G92">
         <v>1.0</v>
       </c>
       <c r="H92" s="1">
         <v>377176.6</v>
       </c>
       <c r="I92" s="1">
-        <v>-126023.16</v>
+        <v>-150504.86</v>
       </c>
       <c r="J92" s="1">
-        <v>-33.412242434976</v>
+        <v>-39.90302155542</v>
       </c>
       <c r="K92">
         <v>0.0</v>
       </c>
       <c r="L92">
         <v>0.0</v>
       </c>
       <c r="M92" s="1">
-        <v>251153.44</v>
+        <v>226671.74</v>
       </c>
       <c r="N92" s="1">
-        <v>251153.44</v>
+        <v>226671.74</v>
       </c>
       <c r="O92" s="1">
-        <v>0.3</v>
+        <v>0.26</v>
       </c>
       <c r="P92">
         <v>1</v>
       </c>
     </row>
     <row r="93" spans="1:16">
       <c r="A93" t="s">
-        <v>212</v>
+        <v>216</v>
       </c>
       <c r="B93" t="s">
-        <v>213</v>
+        <v>217</v>
       </c>
       <c r="C93" s="1">
         <v>3004.0</v>
       </c>
       <c r="D93" s="1">
-        <v>150.55</v>
+        <v>154.3</v>
       </c>
       <c r="E93" s="1">
         <v>116.97721704394</v>
       </c>
       <c r="F93" t="s">
         <v>7</v>
       </c>
       <c r="G93">
         <v>1.0</v>
       </c>
       <c r="H93" s="1">
         <v>351399.56</v>
       </c>
       <c r="I93" s="1">
-        <v>100852.64</v>
+        <v>112117.64</v>
       </c>
       <c r="J93" s="1">
-        <v>28.700274980424</v>
+        <v>31.906027429289</v>
       </c>
       <c r="K93">
         <v>0.0</v>
       </c>
       <c r="L93">
         <v>0.0</v>
       </c>
       <c r="M93" s="1">
-        <v>452252.2</v>
+        <v>463517.2</v>
       </c>
       <c r="N93" s="1">
-        <v>452252.2</v>
+        <v>463517.2</v>
       </c>
       <c r="O93" s="1">
-        <v>0.53</v>
+        <v>0.54</v>
       </c>
       <c r="P93">
         <v>1</v>
       </c>
     </row>
     <row r="94" spans="1:16">
       <c r="A94" t="s">
-        <v>212</v>
+        <v>216</v>
       </c>
       <c r="B94" t="s">
-        <v>213</v>
+        <v>217</v>
       </c>
       <c r="C94" s="1">
-        <v>6050.0</v>
+        <v>5620.0</v>
       </c>
       <c r="D94" s="1">
-        <v>150.55</v>
+        <v>154.3</v>
       </c>
       <c r="E94" s="1">
-        <v>63.192011570248</v>
+        <v>63.192012455516</v>
       </c>
       <c r="F94" t="s">
         <v>7</v>
       </c>
       <c r="G94">
         <v>1.0</v>
       </c>
       <c r="H94" s="1">
-        <v>382311.67</v>
+        <v>355139.11</v>
       </c>
       <c r="I94" s="1">
-        <v>528515.83</v>
+        <v>512026.89</v>
       </c>
       <c r="J94" s="1">
-        <v>138.2421389334</v>
+        <v>144.17642990658</v>
       </c>
       <c r="K94">
         <v>0.0</v>
       </c>
       <c r="L94">
         <v>0.0</v>
       </c>
       <c r="M94" s="1">
-        <v>910827.5</v>
+        <v>867166.0</v>
       </c>
       <c r="N94" s="1">
-        <v>910827.5</v>
+        <v>867166.0</v>
       </c>
       <c r="O94" s="1">
-        <v>1.07</v>
+        <v>1.01</v>
       </c>
       <c r="P94">
         <v>1</v>
       </c>
     </row>
     <row r="95" spans="1:16">
       <c r="A95" t="s">
-        <v>214</v>
+        <v>218</v>
       </c>
       <c r="B95" t="s">
-        <v>215</v>
+        <v>219</v>
       </c>
       <c r="C95" s="1">
-        <v>770.0</v>
+        <v>2123.0</v>
       </c>
       <c r="D95" s="1">
-        <v>499.1</v>
+        <v>355.6</v>
       </c>
       <c r="E95" s="1">
-        <v>568.81764935065</v>
+        <v>328.42823363165</v>
       </c>
       <c r="F95" t="s">
-        <v>31</v>
+        <v>7</v>
       </c>
       <c r="G95">
-        <v>0.92</v>
+        <v>1.0</v>
       </c>
       <c r="H95" s="1">
-        <v>432275.1</v>
+        <v>697253.14</v>
       </c>
       <c r="I95" s="1">
-        <v>-13518.01</v>
+        <v>57685.66</v>
       </c>
       <c r="J95" s="1">
-        <v>-3.127177577427</v>
+        <v>8.273273606197</v>
       </c>
       <c r="K95">
         <v>0.0</v>
       </c>
       <c r="L95">
         <v>0.0</v>
       </c>
       <c r="M95" s="1">
-        <v>418757.09</v>
+        <v>754938.8</v>
       </c>
       <c r="N95" s="1">
-        <v>418757.09</v>
+        <v>754938.8</v>
       </c>
       <c r="O95" s="1">
-        <v>0.49</v>
+        <v>0.88</v>
       </c>
       <c r="P95">
         <v>1</v>
       </c>
     </row>
     <row r="96" spans="1:16">
       <c r="A96" t="s">
-        <v>216</v>
+        <v>218</v>
       </c>
       <c r="B96" t="s">
-        <v>217</v>
+        <v>219</v>
       </c>
       <c r="C96" s="1">
         <v>1540.0</v>
       </c>
       <c r="D96" s="1">
-        <v>375.85</v>
+        <v>355.6</v>
       </c>
       <c r="E96" s="1">
         <v>276.94614935065</v>
       </c>
       <c r="F96" t="s">
         <v>7</v>
       </c>
       <c r="G96">
         <v>1.0</v>
       </c>
       <c r="H96" s="1">
         <v>426497.07</v>
       </c>
       <c r="I96" s="1">
-        <v>152311.93</v>
+        <v>121126.93</v>
       </c>
       <c r="J96" s="1">
-        <v>35.71230395557</v>
+        <v>28.400413161103</v>
       </c>
       <c r="K96">
         <v>0.0</v>
       </c>
       <c r="L96">
         <v>0.0</v>
       </c>
       <c r="M96" s="1">
-        <v>578809.0</v>
+        <v>547624.0</v>
       </c>
       <c r="N96" s="1">
-        <v>578809.0</v>
+        <v>547624.0</v>
       </c>
       <c r="O96" s="1">
-        <v>0.68</v>
+        <v>0.64</v>
       </c>
       <c r="P96">
         <v>1</v>
       </c>
     </row>
     <row r="97" spans="1:16">
       <c r="A97" t="s">
-        <v>216</v>
+        <v>220</v>
       </c>
       <c r="B97" t="s">
-        <v>217</v>
+        <v>221</v>
       </c>
       <c r="C97" s="1">
-        <v>2123.0</v>
+        <v>520.0</v>
       </c>
       <c r="D97" s="1">
-        <v>375.85</v>
+        <v>452.3</v>
       </c>
       <c r="E97" s="1">
-        <v>328.42823363165</v>
+        <v>485.56192307692</v>
       </c>
       <c r="F97" t="s">
         <v>7</v>
       </c>
       <c r="G97">
         <v>1.0</v>
       </c>
       <c r="H97" s="1">
-        <v>697253.14</v>
+        <v>252492.2</v>
       </c>
       <c r="I97" s="1">
-        <v>100676.41</v>
+        <v>-17296.2</v>
       </c>
       <c r="J97" s="1">
-        <v>14.439004175729</v>
+        <v>-6.8501918079054</v>
       </c>
       <c r="K97">
         <v>0.0</v>
       </c>
       <c r="L97">
         <v>0.0</v>
       </c>
       <c r="M97" s="1">
-        <v>797929.55</v>
+        <v>235196.0</v>
       </c>
       <c r="N97" s="1">
-        <v>797929.55</v>
+        <v>235196.0</v>
       </c>
       <c r="O97" s="1">
-        <v>0.94</v>
+        <v>0.27</v>
       </c>
       <c r="P97">
         <v>1</v>
       </c>
     </row>
     <row r="98" spans="1:16">
       <c r="A98" t="s">
-        <v>218</v>
+        <v>220</v>
       </c>
       <c r="B98" t="s">
-        <v>219</v>
+        <v>221</v>
       </c>
       <c r="C98" s="1">
-        <v>520.0</v>
+        <v>1750.0</v>
       </c>
       <c r="D98" s="1">
-        <v>475.2</v>
+        <v>452.3</v>
       </c>
       <c r="E98" s="1">
-        <v>485.56192307692</v>
+        <v>626.37568</v>
       </c>
       <c r="F98" t="s">
         <v>7</v>
       </c>
       <c r="G98">
         <v>1.0</v>
       </c>
       <c r="H98" s="1">
-        <v>252492.2</v>
+        <v>1096157.44</v>
       </c>
       <c r="I98" s="1">
-        <v>-5388.2</v>
+        <v>-304632.44</v>
       </c>
       <c r="J98" s="1">
-        <v>-2.1340065158448</v>
+        <v>-27.790938498762</v>
       </c>
       <c r="K98">
         <v>0.0</v>
       </c>
       <c r="L98">
         <v>0.0</v>
       </c>
       <c r="M98" s="1">
-        <v>247104.0</v>
+        <v>791525.0</v>
       </c>
       <c r="N98" s="1">
-        <v>247104.0</v>
+        <v>791525.0</v>
       </c>
       <c r="O98" s="1">
-        <v>0.29</v>
+        <v>0.92</v>
       </c>
       <c r="P98">
         <v>1</v>
       </c>
     </row>
     <row r="99" spans="1:16">
       <c r="A99" t="s">
-        <v>218</v>
+        <v>222</v>
       </c>
       <c r="B99" t="s">
-        <v>219</v>
+        <v>223</v>
       </c>
       <c r="C99" s="1">
-        <v>1750.0</v>
+        <v>238821.0</v>
       </c>
       <c r="D99" s="1">
-        <v>475.2</v>
+        <v>1.348</v>
       </c>
       <c r="E99" s="1">
-        <v>626.37568</v>
+        <v>1.6222410089565</v>
       </c>
       <c r="F99" t="s">
-        <v>7</v>
+        <v>74</v>
       </c>
       <c r="G99">
-        <v>1.0</v>
+        <v>0.87</v>
       </c>
       <c r="H99" s="1">
-        <v>1096157.44</v>
+        <v>448111.2</v>
       </c>
       <c r="I99" s="1">
-        <v>-264557.44</v>
+        <v>-76523.67</v>
       </c>
       <c r="J99" s="1">
-        <v>-24.134985572875</v>
+        <v>-17.076937599417</v>
       </c>
       <c r="K99">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>0.06</v>
+      </c>
+      <c r="L99" t="s">
+        <v>224</v>
       </c>
       <c r="M99" s="1">
-        <v>831600.0</v>
+        <v>371587.53</v>
       </c>
       <c r="N99" s="1">
-        <v>831600.0</v>
+        <v>384791.57</v>
       </c>
       <c r="O99" s="1">
-        <v>0.98</v>
+        <v>0.45</v>
       </c>
       <c r="P99">
         <v>1</v>
       </c>
     </row>
     <row r="100" spans="1:16">
       <c r="A100" t="s">
-        <v>220</v>
+        <v>225</v>
       </c>
       <c r="B100" t="s">
-        <v>221</v>
+        <v>226</v>
       </c>
       <c r="C100" s="1">
-        <v>238821.0</v>
+        <v>26324.0</v>
       </c>
       <c r="D100" s="1">
-        <v>1.47</v>
+        <v>15.1</v>
       </c>
       <c r="E100" s="1">
-        <v>1.6222410089565</v>
+        <v>11.791996277162</v>
       </c>
       <c r="F100" t="s">
-        <v>72</v>
+        <v>7</v>
       </c>
       <c r="G100">
-        <v>0.87</v>
+        <v>1.0</v>
       </c>
       <c r="H100" s="1">
-        <v>448111.2</v>
+        <v>310412.51</v>
       </c>
       <c r="I100" s="1">
-        <v>-43099.76</v>
+        <v>87079.89</v>
       </c>
       <c r="J100" s="1">
-        <v>-9.6180947943278</v>
+        <v>28.052957659471</v>
       </c>
       <c r="K100">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>0.12</v>
+      </c>
+      <c r="L100" t="s">
+        <v>227</v>
       </c>
       <c r="M100" s="1">
-        <v>405011.44</v>
+        <v>397492.4</v>
       </c>
       <c r="N100" s="1">
-        <v>405011.44</v>
+        <v>400572.31</v>
       </c>
       <c r="O100" s="1">
-        <v>0.48</v>
+        <v>0.47</v>
       </c>
       <c r="P100">
         <v>1</v>
       </c>
     </row>
     <row r="101" spans="1:16">
       <c r="A101" t="s">
-        <v>222</v>
+        <v>228</v>
       </c>
       <c r="B101" t="s">
-        <v>223</v>
+        <v>229</v>
       </c>
       <c r="C101" s="1">
-        <v>26324.0</v>
+        <v>5984.0</v>
       </c>
       <c r="D101" s="1">
-        <v>15.27</v>
+        <v>50.8</v>
       </c>
       <c r="E101" s="1">
-        <v>11.791996277162</v>
+        <v>52.063464237968</v>
       </c>
       <c r="F101" t="s">
         <v>7</v>
       </c>
       <c r="G101">
         <v>1.0</v>
       </c>
       <c r="H101" s="1">
-        <v>310412.51</v>
+        <v>311547.77</v>
       </c>
       <c r="I101" s="1">
-        <v>91554.97</v>
+        <v>-7560.57</v>
       </c>
       <c r="J101" s="1">
-        <v>29.49461347418</v>
+        <v>-2.4267771199261</v>
       </c>
       <c r="K101">
-        <v>0.26</v>
-[...2 lines deleted...]
-        <v>224</v>
+        <v>0.0</v>
+      </c>
+      <c r="L101">
+        <v>0.0</v>
       </c>
       <c r="M101" s="1">
-        <v>401967.48</v>
+        <v>303987.2</v>
       </c>
       <c r="N101" s="1">
-        <v>408732.75</v>
+        <v>303987.2</v>
       </c>
       <c r="O101" s="1">
-        <v>0.48</v>
+        <v>0.35</v>
       </c>
       <c r="P101">
         <v>1</v>
       </c>
     </row>
     <row r="102" spans="1:16">
       <c r="A102" t="s">
-        <v>225</v>
+        <v>230</v>
       </c>
       <c r="B102" t="s">
-        <v>226</v>
+        <v>231</v>
       </c>
       <c r="C102" s="1">
-        <v>5984.0</v>
+        <v>396.0</v>
       </c>
       <c r="D102" s="1">
-        <v>54.82</v>
+        <v>462.1</v>
       </c>
       <c r="E102" s="1">
-        <v>52.063464237968</v>
+        <v>232.92426767677</v>
       </c>
       <c r="F102" t="s">
         <v>7</v>
       </c>
       <c r="G102">
         <v>1.0</v>
       </c>
       <c r="H102" s="1">
-        <v>311547.77</v>
+        <v>92238.01</v>
       </c>
       <c r="I102" s="1">
-        <v>16495.11</v>
+        <v>90753.59</v>
       </c>
       <c r="J102" s="1">
-        <v>5.29456847019</v>
+        <v>98.390663458589</v>
       </c>
       <c r="K102">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>16.79</v>
+      </c>
+      <c r="L102" t="s">
+        <v>232</v>
       </c>
       <c r="M102" s="1">
-        <v>328042.88</v>
+        <v>182991.6</v>
       </c>
       <c r="N102" s="1">
-        <v>328042.88</v>
+        <v>189640.75</v>
       </c>
       <c r="O102" s="1">
-        <v>0.39</v>
+        <v>0.22</v>
       </c>
       <c r="P102">
         <v>1</v>
       </c>
     </row>
     <row r="103" spans="1:16">
       <c r="A103" t="s">
-        <v>227</v>
+        <v>233</v>
       </c>
       <c r="B103" t="s">
-        <v>228</v>
+        <v>234</v>
       </c>
       <c r="C103" s="1">
-        <v>396.0</v>
+        <v>3255.0</v>
       </c>
       <c r="D103" s="1">
-        <v>557.6</v>
+        <v>58.05</v>
       </c>
       <c r="E103" s="1">
-        <v>232.92426767677</v>
+        <v>94.331723502304</v>
       </c>
       <c r="F103" t="s">
         <v>7</v>
       </c>
       <c r="G103">
         <v>1.0</v>
       </c>
       <c r="H103" s="1">
-        <v>92238.01</v>
+        <v>307049.76</v>
       </c>
       <c r="I103" s="1">
-        <v>128571.59</v>
+        <v>-118097.01</v>
       </c>
       <c r="J103" s="1">
-        <v>139.3911143573</v>
+        <v>-38.461847356598</v>
       </c>
       <c r="K103">
-        <v>14.06</v>
-[...2 lines deleted...]
-        <v>229</v>
+        <v>0.0</v>
+      </c>
+      <c r="L103">
+        <v>0.0</v>
       </c>
       <c r="M103" s="1">
-        <v>220809.6</v>
+        <v>188952.75</v>
       </c>
       <c r="N103" s="1">
-        <v>226377.67</v>
+        <v>188952.75</v>
       </c>
       <c r="O103" s="1">
-        <v>0.27</v>
+        <v>0.22</v>
       </c>
       <c r="P103">
         <v>1</v>
       </c>
     </row>
     <row r="104" spans="1:16">
       <c r="A104" t="s">
-        <v>230</v>
+        <v>235</v>
       </c>
       <c r="B104" t="s">
-        <v>231</v>
+        <v>236</v>
       </c>
       <c r="C104" s="1">
-        <v>3255.0</v>
+        <v>6405.0</v>
       </c>
       <c r="D104" s="1">
-        <v>64.55</v>
+        <v>76.88</v>
       </c>
       <c r="E104" s="1">
-        <v>94.331723502304</v>
+        <v>75.833339578454</v>
       </c>
       <c r="F104" t="s">
-        <v>7</v>
+        <v>31</v>
       </c>
       <c r="G104">
-        <v>1.0</v>
+        <v>0.92</v>
       </c>
       <c r="H104" s="1">
-        <v>307049.76</v>
+        <v>440490.89</v>
       </c>
       <c r="I104" s="1">
-        <v>-96939.51</v>
+        <v>96935.7</v>
       </c>
       <c r="J104" s="1">
-        <v>-31.571270402556</v>
+        <v>22.006289392273</v>
       </c>
       <c r="K104">
         <v>0.0</v>
       </c>
       <c r="L104">
         <v>0.0</v>
       </c>
       <c r="M104" s="1">
-        <v>210110.25</v>
+        <v>537426.59</v>
       </c>
       <c r="N104" s="1">
-        <v>210110.25</v>
+        <v>537426.59</v>
       </c>
       <c r="O104" s="1">
-        <v>0.25</v>
+        <v>0.63</v>
       </c>
       <c r="P104">
         <v>1</v>
       </c>
     </row>
     <row r="105" spans="1:16">
       <c r="A105" t="s">
-        <v>232</v>
+        <v>237</v>
       </c>
       <c r="B105" t="s">
-        <v>233</v>
+        <v>238</v>
       </c>
       <c r="C105" s="1">
-        <v>6405.0</v>
+        <v>70649.0</v>
       </c>
       <c r="D105" s="1">
-        <v>79.99</v>
+        <v>77.7</v>
       </c>
       <c r="E105" s="1">
-        <v>75.833339578454</v>
+        <v>94.694940197313</v>
       </c>
       <c r="F105" t="s">
-        <v>31</v>
+        <v>71</v>
       </c>
       <c r="G105">
-        <v>0.92</v>
+        <v>10.92</v>
       </c>
       <c r="H105" s="1">
-        <v>440490.89</v>
+        <v>624716.85</v>
       </c>
       <c r="I105" s="1">
-        <v>117771.94</v>
+        <v>-121795.15</v>
       </c>
       <c r="J105" s="1">
-        <v>26.736521157112</v>
+        <v>-19.496056493434</v>
       </c>
       <c r="K105">
         <v>0.0</v>
       </c>
       <c r="L105">
         <v>0.0</v>
       </c>
       <c r="M105" s="1">
-        <v>558262.83</v>
+        <v>502921.7</v>
       </c>
       <c r="N105" s="1">
-        <v>558262.83</v>
+        <v>502921.7</v>
       </c>
       <c r="O105" s="1">
-        <v>0.66</v>
+        <v>0.59</v>
       </c>
       <c r="P105">
         <v>1</v>
       </c>
     </row>
     <row r="106" spans="1:16">
       <c r="A106" t="s">
-        <v>234</v>
+        <v>239</v>
       </c>
       <c r="B106" t="s">
-        <v>235</v>
+        <v>240</v>
       </c>
       <c r="C106" s="1">
-        <v>51671.0</v>
+        <v>38362.0</v>
       </c>
       <c r="D106" s="1">
-        <v>89.0</v>
+        <v>11.92</v>
       </c>
       <c r="E106" s="1">
-        <v>97.261951578255</v>
+        <v>5.3890430634482</v>
       </c>
       <c r="F106" t="s">
-        <v>69</v>
+        <v>7</v>
       </c>
       <c r="G106">
-        <v>10.79</v>
+        <v>1.0</v>
       </c>
       <c r="H106" s="1">
-        <v>471547.93</v>
+        <v>206734.47</v>
       </c>
       <c r="I106" s="1">
-        <v>-45227.53</v>
+        <v>250540.57</v>
       </c>
       <c r="J106" s="1">
-        <v>-9.5912901155138</v>
+        <v>121.18954811938</v>
       </c>
       <c r="K106">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>0.36</v>
+      </c>
+      <c r="L106" t="s">
+        <v>241</v>
       </c>
       <c r="M106" s="1">
-        <v>426320.4</v>
+        <v>457275.04</v>
       </c>
       <c r="N106" s="1">
-        <v>426320.4</v>
+        <v>471106.14</v>
       </c>
       <c r="O106" s="1">
-        <v>0.5</v>
+        <v>0.55</v>
       </c>
       <c r="P106">
         <v>1</v>
       </c>
     </row>
     <row r="107" spans="1:16">
       <c r="A107" t="s">
-        <v>236</v>
+        <v>242</v>
       </c>
       <c r="B107" t="s">
-        <v>237</v>
+        <v>243</v>
       </c>
       <c r="C107" s="1">
-        <v>38362.0</v>
+        <v>6050.0</v>
       </c>
       <c r="D107" s="1">
-        <v>9.05</v>
+        <v>116.8</v>
       </c>
       <c r="E107" s="1">
-        <v>5.3890430634482</v>
+        <v>85.498917355372</v>
       </c>
       <c r="F107" t="s">
-        <v>7</v>
+        <v>31</v>
       </c>
       <c r="G107">
-        <v>1.0</v>
+        <v>0.92</v>
       </c>
       <c r="H107" s="1">
-        <v>206734.47</v>
+        <v>536550.51</v>
       </c>
       <c r="I107" s="1">
-        <v>140441.63</v>
+        <v>234681.17</v>
       </c>
       <c r="J107" s="1">
-        <v>67.933339805404</v>
+        <v>43.738877445108</v>
       </c>
       <c r="K107">
-        <v>0.34</v>
-[...2 lines deleted...]
-        <v>238</v>
+        <v>0.0</v>
+      </c>
+      <c r="L107">
+        <v>0.0</v>
       </c>
       <c r="M107" s="1">
-        <v>347176.1</v>
+        <v>771231.68</v>
       </c>
       <c r="N107" s="1">
-        <v>360316.69</v>
+        <v>771231.68</v>
       </c>
       <c r="O107" s="1">
-        <v>0.42</v>
+        <v>0.9</v>
       </c>
       <c r="P107">
         <v>1</v>
       </c>
     </row>
     <row r="108" spans="1:16">
       <c r="A108" t="s">
-        <v>239</v>
+        <v>244</v>
       </c>
       <c r="B108" t="s">
-        <v>240</v>
+        <v>245</v>
       </c>
       <c r="C108" s="1">
-        <v>6050.0</v>
+        <v>10395.0</v>
       </c>
       <c r="D108" s="1">
-        <v>116.28</v>
+        <v>299.2</v>
       </c>
       <c r="E108" s="1">
-        <v>85.498917355372</v>
+        <v>604.24713419913</v>
       </c>
       <c r="F108" t="s">
-        <v>31</v>
+        <v>246</v>
       </c>
       <c r="G108">
-        <v>0.92</v>
+        <v>7.47</v>
       </c>
       <c r="H108" s="1">
-        <v>536550.51</v>
+        <v>842033.79</v>
       </c>
       <c r="I108" s="1">
-        <v>230006.18</v>
+        <v>-425870.87</v>
       </c>
       <c r="J108" s="1">
-        <v>42.867572709977</v>
+        <v>-50.576458457801</v>
       </c>
       <c r="K108">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>0.41</v>
+      </c>
+      <c r="L108" t="s">
+        <v>247</v>
       </c>
       <c r="M108" s="1">
-        <v>766556.69</v>
+        <v>416162.92</v>
       </c>
       <c r="N108" s="1">
-        <v>766556.69</v>
+        <v>420432.61</v>
       </c>
       <c r="O108" s="1">
-        <v>0.9</v>
+        <v>0.49</v>
       </c>
       <c r="P108">
         <v>1</v>
       </c>
     </row>
     <row r="109" spans="1:16">
       <c r="A109" t="s">
-        <v>241</v>
+        <v>248</v>
       </c>
       <c r="B109" t="s">
-        <v>242</v>
+        <v>249</v>
       </c>
       <c r="C109" s="1">
-        <v>10395.0</v>
+        <v>14655.0</v>
       </c>
       <c r="D109" s="1">
-        <v>246.7</v>
+        <v>378.2</v>
       </c>
       <c r="E109" s="1">
-        <v>604.24713419913</v>
+        <v>355.98855407711</v>
       </c>
       <c r="F109" t="s">
-        <v>243</v>
+        <v>246</v>
       </c>
       <c r="G109">
         <v>7.47</v>
       </c>
       <c r="H109" s="1">
-        <v>842033.79</v>
+        <v>699385.46</v>
       </c>
       <c r="I109" s="1">
-        <v>-498875.97</v>
+        <v>42240.03</v>
       </c>
       <c r="J109" s="1">
-        <v>-59.246549951398</v>
+        <v>6.0395922443112</v>
       </c>
       <c r="K109">
-        <v>0.41</v>
+        <v>0.33</v>
       </c>
       <c r="L109" t="s">
-        <v>244</v>
+        <v>250</v>
       </c>
       <c r="M109" s="1">
-        <v>343157.82</v>
+        <v>741625.49</v>
       </c>
       <c r="N109" s="1">
-        <v>347427.74</v>
+        <v>746439.47</v>
       </c>
       <c r="O109" s="1">
-        <v>0.41</v>
+        <v>0.87</v>
       </c>
       <c r="P109">
         <v>1</v>
       </c>
     </row>
     <row r="110" spans="1:16">
       <c r="A110" t="s">
-        <v>245</v>
+        <v>251</v>
       </c>
       <c r="B110" t="s">
-        <v>246</v>
+        <v>252</v>
       </c>
       <c r="C110" s="1">
-        <v>14655.0</v>
+        <v>24000.0</v>
       </c>
       <c r="D110" s="1">
-        <v>385.8</v>
+        <v>29.92</v>
       </c>
       <c r="E110" s="1">
-        <v>355.98855407711</v>
+        <v>21.544834583333</v>
       </c>
       <c r="F110" t="s">
-        <v>243</v>
+        <v>74</v>
       </c>
       <c r="G110">
-        <v>7.47</v>
+        <v>0.87</v>
       </c>
       <c r="H110" s="1">
-        <v>699385.46</v>
+        <v>602353.87</v>
       </c>
       <c r="I110" s="1">
-        <v>57183.13</v>
+        <v>226487.75</v>
       </c>
       <c r="J110" s="1">
-        <v>8.1761965712012</v>
+        <v>37.600447391498</v>
       </c>
       <c r="K110">
-        <v>0.33</v>
-[...2 lines deleted...]
-        <v>247</v>
+        <v>0.0</v>
+      </c>
+      <c r="L110">
+        <v>0.0</v>
       </c>
       <c r="M110" s="1">
-        <v>756568.59</v>
+        <v>828841.62</v>
       </c>
       <c r="N110" s="1">
-        <v>761382.83</v>
+        <v>828841.62</v>
       </c>
       <c r="O110" s="1">
-        <v>0.9</v>
+        <v>0.97</v>
       </c>
       <c r="P110">
         <v>1</v>
       </c>
     </row>
     <row r="111" spans="1:16">
       <c r="A111" t="s">
-        <v>248</v>
+        <v>253</v>
       </c>
       <c r="B111" t="s">
-        <v>249</v>
+        <v>254</v>
       </c>
       <c r="C111" s="1">
-        <v>24553.0</v>
+        <v>455.0</v>
       </c>
       <c r="D111" s="1">
-        <v>28.32</v>
+        <v>883.6</v>
       </c>
       <c r="E111" s="1">
-        <v>21.544834439783</v>
+        <v>959.46857142857</v>
       </c>
       <c r="F111" t="s">
-        <v>72</v>
+        <v>31</v>
       </c>
       <c r="G111">
-        <v>0.87</v>
+        <v>0.92</v>
       </c>
       <c r="H111" s="1">
-        <v>616233.11</v>
+        <v>419323.22</v>
       </c>
       <c r="I111" s="1">
-        <v>185953.21</v>
+        <v>19463.78</v>
       </c>
       <c r="J111" s="1">
-        <v>30.175790132406</v>
+        <v>4.6417129010886</v>
       </c>
       <c r="K111">
         <v>0.0</v>
       </c>
       <c r="L111">
         <v>0.0</v>
       </c>
       <c r="M111" s="1">
-        <v>802186.32</v>
+        <v>438787.0</v>
       </c>
       <c r="N111" s="1">
-        <v>802186.32</v>
+        <v>438787.0</v>
       </c>
       <c r="O111" s="1">
-        <v>0.94</v>
+        <v>0.51</v>
       </c>
       <c r="P111">
         <v>1</v>
       </c>
     </row>
     <row r="112" spans="1:16">
       <c r="A112" t="s">
-        <v>250</v>
+        <v>255</v>
       </c>
       <c r="B112" t="s">
-        <v>251</v>
+        <v>256</v>
       </c>
       <c r="C112" s="1">
-        <v>455.0</v>
+        <v>30264.0</v>
       </c>
       <c r="D112" s="1">
-        <v>932.4</v>
+        <v>16.6</v>
       </c>
       <c r="E112" s="1">
-        <v>959.46857142857</v>
+        <v>19.602729315358</v>
       </c>
       <c r="F112" t="s">
-        <v>31</v>
+        <v>7</v>
       </c>
       <c r="G112">
-        <v>0.92</v>
+        <v>1.0</v>
       </c>
       <c r="H112" s="1">
-        <v>419323.22</v>
+        <v>593257.0</v>
       </c>
       <c r="I112" s="1">
-        <v>42948.73</v>
+        <v>-90874.6</v>
       </c>
       <c r="J112" s="1">
-        <v>10.242392491406</v>
+        <v>-15.317914495741</v>
       </c>
       <c r="K112">
         <v>0.0</v>
       </c>
       <c r="L112">
         <v>0.0</v>
       </c>
       <c r="M112" s="1">
-        <v>462271.95</v>
+        <v>502382.4</v>
       </c>
       <c r="N112" s="1">
-        <v>462271.95</v>
+        <v>502382.4</v>
       </c>
       <c r="O112" s="1">
-        <v>0.54</v>
+        <v>0.59</v>
       </c>
       <c r="P112">
         <v>1</v>
       </c>
     </row>
     <row r="113" spans="1:16">
       <c r="A113" t="s">
-        <v>252</v>
+        <v>257</v>
       </c>
       <c r="B113" t="s">
-        <v>253</v>
+        <v>258</v>
       </c>
       <c r="C113" s="1">
-        <v>30264.0</v>
+        <v>428784.0</v>
       </c>
       <c r="D113" s="1">
-        <v>18.24</v>
+        <v>1.973</v>
       </c>
       <c r="E113" s="1">
-        <v>19.602729315358</v>
+        <v>1.3870007742826</v>
       </c>
       <c r="F113" t="s">
-        <v>7</v>
+        <v>74</v>
       </c>
       <c r="G113">
-        <v>1.0</v>
+        <v>0.87</v>
       </c>
       <c r="H113" s="1">
-        <v>593257.0</v>
+        <v>690525.31</v>
       </c>
       <c r="I113" s="1">
-        <v>-41241.64</v>
+        <v>285957.0</v>
       </c>
       <c r="J113" s="1">
-        <v>-6.9517325543567</v>
+        <v>41.411516110829</v>
       </c>
       <c r="K113">
         <v>0.0</v>
       </c>
       <c r="L113">
         <v>0.0</v>
       </c>
       <c r="M113" s="1">
-        <v>552015.36</v>
+        <v>976482.31</v>
       </c>
       <c r="N113" s="1">
-        <v>552015.36</v>
+        <v>976482.31</v>
       </c>
       <c r="O113" s="1">
-        <v>0.65</v>
+        <v>1.14</v>
       </c>
       <c r="P113">
         <v>1</v>
       </c>
     </row>
     <row r="114" spans="1:16">
       <c r="A114" t="s">
-        <v>254</v>
+        <v>259</v>
       </c>
       <c r="B114" t="s">
-        <v>255</v>
+        <v>260</v>
       </c>
       <c r="C114" s="1">
-        <v>428784.0</v>
+        <v>8021.0</v>
       </c>
       <c r="D114" s="1">
-        <v>1.952</v>
+        <v>40.015</v>
       </c>
       <c r="E114" s="1">
-        <v>1.3870007742826</v>
+        <v>37.070315422017</v>
       </c>
       <c r="F114" t="s">
-        <v>72</v>
+        <v>7</v>
       </c>
       <c r="G114">
-        <v>0.87</v>
+        <v>1.0</v>
       </c>
       <c r="H114" s="1">
-        <v>690525.31</v>
+        <v>297341.0</v>
       </c>
       <c r="I114" s="1">
-        <v>275071.51</v>
+        <v>23619.32</v>
       </c>
       <c r="J114" s="1">
-        <v>39.835109012876</v>
+        <v>7.9435126672743</v>
       </c>
       <c r="K114">
         <v>0.0</v>
       </c>
       <c r="L114">
         <v>0.0</v>
       </c>
       <c r="M114" s="1">
-        <v>965596.82</v>
+        <v>320960.32</v>
       </c>
       <c r="N114" s="1">
-        <v>965596.82</v>
+        <v>320960.32</v>
       </c>
       <c r="O114" s="1">
-        <v>1.14</v>
+        <v>0.37</v>
       </c>
       <c r="P114">
         <v>1</v>
       </c>
     </row>
     <row r="115" spans="1:16">
       <c r="A115" t="s">
-        <v>256</v>
+        <v>261</v>
       </c>
       <c r="B115" t="s">
-        <v>257</v>
+        <v>262</v>
       </c>
       <c r="C115" s="1">
-        <v>8021.0</v>
+        <v>1996.0</v>
       </c>
       <c r="D115" s="1">
-        <v>41.55</v>
+        <v>154.7</v>
       </c>
       <c r="E115" s="1">
-        <v>37.070315422017</v>
+        <v>42.862935871744</v>
       </c>
       <c r="F115" t="s">
         <v>7</v>
       </c>
       <c r="G115">
         <v>1.0</v>
       </c>
       <c r="H115" s="1">
-        <v>297341.0</v>
+        <v>85554.42</v>
       </c>
       <c r="I115" s="1">
-        <v>35931.55</v>
+        <v>223226.78</v>
       </c>
       <c r="J115" s="1">
-        <v>12.084290427489</v>
+        <v>260.9178812737</v>
       </c>
       <c r="K115">
         <v>0.0</v>
       </c>
       <c r="L115">
         <v>0.0</v>
       </c>
       <c r="M115" s="1">
-        <v>333272.55</v>
+        <v>308781.2</v>
       </c>
       <c r="N115" s="1">
-        <v>333272.55</v>
+        <v>308781.2</v>
       </c>
       <c r="O115" s="1">
-        <v>0.39</v>
+        <v>0.36</v>
       </c>
       <c r="P115">
         <v>1</v>
       </c>
     </row>
     <row r="116" spans="1:16">
       <c r="A116" t="s">
-        <v>258</v>
+        <v>263</v>
       </c>
       <c r="B116" t="s">
-        <v>259</v>
+        <v>264</v>
       </c>
       <c r="C116" s="1">
-        <v>1996.0</v>
+        <v>2502.0</v>
       </c>
       <c r="D116" s="1">
-        <v>122.5</v>
+        <v>76.44</v>
       </c>
       <c r="E116" s="1">
-        <v>42.862935871744</v>
+        <v>78.253820943245</v>
       </c>
       <c r="F116" t="s">
         <v>7</v>
       </c>
       <c r="G116">
         <v>1.0</v>
       </c>
       <c r="H116" s="1">
-        <v>85554.42</v>
+        <v>195791.06</v>
       </c>
       <c r="I116" s="1">
-        <v>158955.58</v>
+        <v>-4538.18</v>
       </c>
       <c r="J116" s="1">
-        <v>185.79470236605</v>
+        <v>-2.3178688546862</v>
       </c>
       <c r="K116">
         <v>0.0</v>
       </c>
       <c r="L116">
         <v>0.0</v>
       </c>
       <c r="M116" s="1">
-        <v>244510.0</v>
+        <v>191252.88</v>
       </c>
       <c r="N116" s="1">
-        <v>244510.0</v>
+        <v>191252.88</v>
       </c>
       <c r="O116" s="1">
-        <v>0.29</v>
+        <v>0.22</v>
       </c>
       <c r="P116">
         <v>1</v>
       </c>
     </row>
     <row r="117" spans="1:16">
       <c r="A117" t="s">
-        <v>260</v>
+        <v>265</v>
       </c>
       <c r="B117" t="s">
-        <v>261</v>
+        <v>266</v>
       </c>
       <c r="C117" s="1">
-        <v>2502.0</v>
+        <v>18184.0</v>
       </c>
       <c r="D117" s="1">
-        <v>77.88</v>
+        <v>41.76</v>
       </c>
       <c r="E117" s="1">
-        <v>78.253820943245</v>
+        <v>16.7501358337</v>
       </c>
       <c r="F117" t="s">
         <v>7</v>
       </c>
       <c r="G117">
         <v>1.0</v>
       </c>
       <c r="H117" s="1">
-        <v>195791.06</v>
+        <v>304584.47</v>
       </c>
       <c r="I117" s="1">
-        <v>-935.3</v>
+        <v>454779.37</v>
       </c>
       <c r="J117" s="1">
-        <v>-0.47770311882473</v>
+        <v>149.31141105126</v>
       </c>
       <c r="K117">
         <v>0.0</v>
       </c>
       <c r="L117">
         <v>0.0</v>
       </c>
       <c r="M117" s="1">
-        <v>194855.76</v>
+        <v>759363.84</v>
       </c>
       <c r="N117" s="1">
-        <v>194855.76</v>
+        <v>759363.84</v>
       </c>
       <c r="O117" s="1">
-        <v>0.23</v>
+        <v>0.89</v>
       </c>
       <c r="P117">
         <v>1</v>
       </c>
     </row>
     <row r="118" spans="1:16">
       <c r="A118" t="s">
-        <v>262</v>
+        <v>267</v>
       </c>
       <c r="B118" t="s">
-        <v>263</v>
+        <v>268</v>
       </c>
       <c r="C118" s="1">
-        <v>22695.0</v>
+        <v>18720.0</v>
       </c>
       <c r="D118" s="1">
-        <v>37.4</v>
+        <v>26.96</v>
       </c>
       <c r="E118" s="1">
-        <v>16.750136153338</v>
+        <v>45.814635683761</v>
       </c>
       <c r="F118" t="s">
         <v>7</v>
       </c>
       <c r="G118">
         <v>1.0</v>
       </c>
       <c r="H118" s="1">
-        <v>380144.34</v>
+        <v>857649.98</v>
       </c>
       <c r="I118" s="1">
-        <v>468648.66</v>
+        <v>-352958.78</v>
       </c>
       <c r="J118" s="1">
-        <v>123.28176713087</v>
+        <v>-41.154175739618</v>
       </c>
       <c r="K118">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>0.55</v>
+      </c>
+      <c r="L118" t="s">
+        <v>269</v>
       </c>
       <c r="M118" s="1">
-        <v>848793.0</v>
+        <v>504691.2</v>
       </c>
       <c r="N118" s="1">
-        <v>848793.0</v>
+        <v>515062.8</v>
       </c>
       <c r="O118" s="1">
-        <v>1.0</v>
+        <v>0.6</v>
       </c>
       <c r="P118">
         <v>1</v>
       </c>
     </row>
     <row r="119" spans="1:16">
       <c r="A119" t="s">
-        <v>264</v>
+        <v>270</v>
       </c>
       <c r="B119" t="s">
-        <v>265</v>
+        <v>271</v>
       </c>
       <c r="C119" s="1">
-        <v>18720.0</v>
+        <v>5548.0</v>
       </c>
       <c r="D119" s="1">
-        <v>30.94</v>
+        <v>28.1</v>
       </c>
       <c r="E119" s="1">
-        <v>45.814635683761</v>
+        <v>36.417669430425</v>
       </c>
       <c r="F119" t="s">
         <v>7</v>
       </c>
       <c r="G119">
         <v>1.0</v>
       </c>
       <c r="H119" s="1">
-        <v>857649.98</v>
+        <v>202045.23</v>
       </c>
       <c r="I119" s="1">
-        <v>-278453.18</v>
+        <v>-46146.43</v>
       </c>
       <c r="J119" s="1">
-        <v>-32.466995451921</v>
+        <v>-22.839653279615</v>
       </c>
       <c r="K119">
         <v>0.0</v>
       </c>
       <c r="L119">
         <v>0.0</v>
       </c>
       <c r="M119" s="1">
-        <v>579196.8</v>
+        <v>155898.8</v>
       </c>
       <c r="N119" s="1">
-        <v>579196.8</v>
+        <v>155898.8</v>
       </c>
       <c r="O119" s="1">
-        <v>0.68</v>
+        <v>0.18</v>
       </c>
       <c r="P119">
         <v>1</v>
       </c>
     </row>
     <row r="120" spans="1:16">
       <c r="A120" t="s">
-        <v>266</v>
+        <v>272</v>
       </c>
       <c r="B120" t="s">
-        <v>267</v>
+        <v>273</v>
       </c>
       <c r="C120" s="1">
-        <v>5548.0</v>
+        <v>48320.0</v>
       </c>
       <c r="D120" s="1">
-        <v>30.87</v>
+        <v>12.05</v>
       </c>
       <c r="E120" s="1">
-        <v>36.417669430425</v>
+        <v>11.851401076159</v>
       </c>
       <c r="F120" t="s">
-        <v>7</v>
+        <v>74</v>
       </c>
       <c r="G120">
-        <v>1.0</v>
+        <v>0.87</v>
       </c>
       <c r="H120" s="1">
-        <v>202045.23</v>
+        <v>663237.76</v>
       </c>
       <c r="I120" s="1">
-        <v>-30778.47</v>
+        <v>8829.43</v>
       </c>
       <c r="J120" s="1">
-        <v>-15.233455400061</v>
+        <v>1.3312616579611</v>
       </c>
       <c r="K120">
-        <v>0.0</v>
+        <v>0.02</v>
       </c>
       <c r="L120">
-        <v>0.0</v>
+        <v>941.87</v>
       </c>
       <c r="M120" s="1">
-        <v>171266.76</v>
+        <v>672067.19</v>
       </c>
       <c r="N120" s="1">
-        <v>171266.76</v>
+        <v>673009.06</v>
       </c>
       <c r="O120" s="1">
-        <v>0.2</v>
+        <v>0.79</v>
       </c>
       <c r="P120">
         <v>1</v>
       </c>
     </row>
     <row r="121" spans="1:16">
       <c r="A121" t="s">
-        <v>268</v>
+        <v>274</v>
       </c>
       <c r="B121" t="s">
-        <v>269</v>
+        <v>275</v>
       </c>
       <c r="C121" s="1">
-        <v>16320.0</v>
+        <v>2243.0</v>
       </c>
       <c r="D121" s="1">
-        <v>11.602</v>
+        <v>281.5</v>
       </c>
       <c r="E121" s="1">
-        <v>11.644976715686</v>
+        <v>313.53187695051</v>
       </c>
       <c r="F121" t="s">
-        <v>72</v>
+        <v>7</v>
       </c>
       <c r="G121">
-        <v>0.87</v>
+        <v>1.0</v>
       </c>
       <c r="H121" s="1">
-        <v>219859.58</v>
+        <v>703252.0</v>
       </c>
       <c r="I121" s="1">
-        <v>-1420.44</v>
+        <v>-71847.5</v>
       </c>
       <c r="J121" s="1">
-        <v>-0.64606691234469</v>
+        <v>-10.216465790357</v>
       </c>
       <c r="K121">
-        <v>0.06</v>
+        <v>0.0</v>
       </c>
       <c r="L121">
-        <v>941.39</v>
+        <v>0.0</v>
       </c>
       <c r="M121" s="1">
-        <v>218439.14</v>
+        <v>631404.5</v>
       </c>
       <c r="N121" s="1">
-        <v>219380.53</v>
+        <v>631404.5</v>
       </c>
       <c r="O121" s="1">
-        <v>0.26</v>
+        <v>0.74</v>
       </c>
       <c r="P121">
         <v>1</v>
       </c>
     </row>
     <row r="122" spans="1:16">
       <c r="A122" t="s">
-        <v>270</v>
+        <v>276</v>
       </c>
       <c r="B122" t="s">
-        <v>271</v>
+        <v>277</v>
       </c>
       <c r="C122" s="1">
-        <v>2243.0</v>
+        <v>8960.0</v>
       </c>
       <c r="D122" s="1">
-        <v>279.0</v>
+        <v>67.76</v>
       </c>
       <c r="E122" s="1">
-        <v>313.53187695051</v>
+        <v>39.142283482143</v>
       </c>
       <c r="F122" t="s">
-        <v>7</v>
+        <v>31</v>
       </c>
       <c r="G122">
-        <v>1.0</v>
+        <v>0.92</v>
       </c>
       <c r="H122" s="1">
-        <v>703252.0</v>
+        <v>371367.01</v>
       </c>
       <c r="I122" s="1">
-        <v>-77455.0</v>
+        <v>291258.35</v>
       </c>
       <c r="J122" s="1">
-        <v>-11.013832879252</v>
+        <v>78.428708570532</v>
       </c>
       <c r="K122">
         <v>0.0</v>
       </c>
       <c r="L122">
         <v>0.0</v>
       </c>
       <c r="M122" s="1">
-        <v>625797.0</v>
+        <v>662625.36</v>
       </c>
       <c r="N122" s="1">
-        <v>625797.0</v>
+        <v>662625.36</v>
       </c>
       <c r="O122" s="1">
-        <v>0.74</v>
+        <v>0.77</v>
       </c>
       <c r="P122">
         <v>1</v>
       </c>
     </row>
     <row r="123" spans="1:16">
       <c r="A123" t="s">
-        <v>272</v>
+        <v>278</v>
       </c>
       <c r="B123" t="s">
-        <v>273</v>
+        <v>279</v>
       </c>
       <c r="C123" s="1">
-        <v>8960.0</v>
+        <v>8500.0</v>
       </c>
       <c r="D123" s="1">
-        <v>64.52</v>
+        <v>72.72</v>
       </c>
       <c r="E123" s="1">
-        <v>39.142283482143</v>
+        <v>92.341727058823</v>
       </c>
       <c r="F123" t="s">
-        <v>31</v>
+        <v>7</v>
       </c>
       <c r="G123">
-        <v>0.92</v>
+        <v>1.0</v>
       </c>
       <c r="H123" s="1">
-        <v>371367.01</v>
+        <v>784904.68</v>
       </c>
       <c r="I123" s="1">
-        <v>258554.23</v>
+        <v>-166784.68</v>
       </c>
       <c r="J123" s="1">
-        <v>69.622293590376</v>
+        <v>-21.249036252402</v>
       </c>
       <c r="K123">
         <v>0.0</v>
       </c>
       <c r="L123">
         <v>0.0</v>
       </c>
       <c r="M123" s="1">
-        <v>629921.24</v>
+        <v>618120.0</v>
       </c>
       <c r="N123" s="1">
-        <v>629921.24</v>
+        <v>618120.0</v>
       </c>
       <c r="O123" s="1">
-        <v>0.74</v>
+        <v>0.72</v>
       </c>
       <c r="P123">
         <v>1</v>
       </c>
     </row>
     <row r="124" spans="1:16">
       <c r="A124" t="s">
-        <v>274</v>
+        <v>280</v>
       </c>
       <c r="B124" t="s">
-        <v>275</v>
+        <v>281</v>
       </c>
       <c r="C124" s="1">
-        <v>8500.0</v>
+        <v>7253.0</v>
       </c>
       <c r="D124" s="1">
-        <v>81.76</v>
+        <v>136.26</v>
       </c>
       <c r="E124" s="1">
-        <v>92.341727058823</v>
+        <v>165.93320970633</v>
       </c>
       <c r="F124" t="s">
         <v>7</v>
       </c>
       <c r="G124">
         <v>1.0</v>
       </c>
       <c r="H124" s="1">
-        <v>784904.68</v>
+        <v>1203513.57</v>
       </c>
       <c r="I124" s="1">
-        <v>-89944.68</v>
+        <v>-215219.79</v>
       </c>
       <c r="J124" s="1">
-        <v>-11.459312486199</v>
+        <v>-17.882622628011</v>
       </c>
       <c r="K124">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>0.86</v>
+      </c>
+      <c r="L124" t="s">
+        <v>282</v>
       </c>
       <c r="M124" s="1">
-        <v>694960.0</v>
+        <v>988293.78</v>
       </c>
       <c r="N124" s="1">
-        <v>694960.0</v>
+        <v>994561.75</v>
       </c>
       <c r="O124" s="1">
-        <v>0.82</v>
+        <v>1.16</v>
       </c>
       <c r="P124">
         <v>1</v>
       </c>
     </row>
     <row r="125" spans="1:16">
       <c r="A125" t="s">
-        <v>276</v>
+        <v>280</v>
       </c>
       <c r="B125" t="s">
-        <v>277</v>
+        <v>281</v>
       </c>
       <c r="C125" s="1">
-        <v>7253.0</v>
+        <v>1660.0</v>
       </c>
       <c r="D125" s="1">
-        <v>140.7</v>
+        <v>136.26</v>
       </c>
       <c r="E125" s="1">
-        <v>165.93320970633</v>
+        <v>82.307572289157</v>
       </c>
       <c r="F125" t="s">
         <v>7</v>
       </c>
       <c r="G125">
         <v>1.0</v>
       </c>
       <c r="H125" s="1">
-        <v>1203513.57</v>
+        <v>136630.57</v>
       </c>
       <c r="I125" s="1">
-        <v>-183016.47</v>
+        <v>89561.03</v>
       </c>
       <c r="J125" s="1">
-        <v>-15.206847231477</v>
+        <v>65.54977410985</v>
       </c>
       <c r="K125">
-        <v>0.58</v>
+        <v>1.77</v>
       </c>
       <c r="L125" t="s">
-        <v>278</v>
+        <v>283</v>
       </c>
       <c r="M125" s="1">
-        <v>1020497.1</v>
+        <v>226191.6</v>
       </c>
       <c r="N125" s="1">
-        <v>1024702.5</v>
+        <v>229131.29</v>
       </c>
       <c r="O125" s="1">
-        <v>1.2</v>
+        <v>0.27</v>
       </c>
       <c r="P125">
         <v>1</v>
       </c>
     </row>
     <row r="126" spans="1:16">
       <c r="A126" t="s">
-        <v>276</v>
+        <v>284</v>
       </c>
       <c r="B126" t="s">
-        <v>277</v>
+        <v>285</v>
       </c>
       <c r="C126" s="1">
-        <v>1660.0</v>
+        <v>5607.0</v>
       </c>
       <c r="D126" s="1">
-        <v>140.7</v>
+        <v>268.4</v>
       </c>
       <c r="E126" s="1">
-        <v>82.307572289157</v>
+        <v>144.60614588907</v>
       </c>
       <c r="F126" t="s">
         <v>7</v>
       </c>
       <c r="G126">
         <v>1.0</v>
       </c>
       <c r="H126" s="1">
-        <v>136630.57</v>
+        <v>810806.66</v>
       </c>
       <c r="I126" s="1">
-        <v>96931.43</v>
+        <v>694112.14</v>
       </c>
       <c r="J126" s="1">
-        <v>70.944174499162</v>
+        <v>85.607602187185</v>
       </c>
       <c r="K126">
-        <v>1.49</v>
-[...2 lines deleted...]
-        <v>279</v>
+        <v>0.0</v>
+      </c>
+      <c r="L126">
+        <v>0.0</v>
       </c>
       <c r="M126" s="1">
-        <v>233562.0</v>
+        <v>1504918.8</v>
       </c>
       <c r="N126" s="1">
-        <v>236029.63</v>
+        <v>1504918.8</v>
       </c>
       <c r="O126" s="1">
-        <v>0.28</v>
+        <v>1.76</v>
       </c>
       <c r="P126">
         <v>1</v>
       </c>
     </row>
     <row r="127" spans="1:16">
       <c r="A127" t="s">
-        <v>280</v>
+        <v>284</v>
       </c>
       <c r="B127" t="s">
-        <v>281</v>
+        <v>285</v>
       </c>
       <c r="C127" s="1">
-        <v>5607.0</v>
+        <v>3185.0</v>
       </c>
       <c r="D127" s="1">
-        <v>274.85</v>
+        <v>268.4</v>
       </c>
       <c r="E127" s="1">
-        <v>144.60614588907</v>
+        <v>105.72016640502</v>
       </c>
       <c r="F127" t="s">
         <v>7</v>
       </c>
       <c r="G127">
         <v>1.0</v>
       </c>
       <c r="H127" s="1">
-        <v>810806.66</v>
+        <v>336718.73</v>
       </c>
       <c r="I127" s="1">
-        <v>730277.29</v>
+        <v>518135.27</v>
       </c>
       <c r="J127" s="1">
-        <v>90.067993521415</v>
+        <v>153.87776913984</v>
       </c>
       <c r="K127">
         <v>0.0</v>
       </c>
       <c r="L127">
         <v>0.0</v>
       </c>
       <c r="M127" s="1">
-        <v>1541083.95</v>
+        <v>854854.0</v>
       </c>
       <c r="N127" s="1">
-        <v>1541083.95</v>
+        <v>854854.0</v>
       </c>
       <c r="O127" s="1">
-        <v>1.81</v>
+        <v>1.0</v>
       </c>
       <c r="P127">
         <v>1</v>
       </c>
     </row>
     <row r="128" spans="1:16">
       <c r="A128" t="s">
-        <v>280</v>
+        <v>286</v>
       </c>
       <c r="B128" t="s">
-        <v>281</v>
+        <v>287</v>
       </c>
       <c r="C128" s="1">
-        <v>4010.0</v>
+        <v>2396.0</v>
       </c>
       <c r="D128" s="1">
-        <v>274.85</v>
+        <v>52.7</v>
       </c>
       <c r="E128" s="1">
-        <v>105.72016708229</v>
+        <v>98.584974958264</v>
       </c>
       <c r="F128" t="s">
         <v>7</v>
       </c>
       <c r="G128">
         <v>1.0</v>
       </c>
       <c r="H128" s="1">
-        <v>423937.87</v>
+        <v>236209.6</v>
       </c>
       <c r="I128" s="1">
-        <v>678210.63</v>
+        <v>-109940.4</v>
       </c>
       <c r="J128" s="1">
-        <v>159.97877943766</v>
+        <v>-46.543578245761</v>
       </c>
       <c r="K128">
         <v>0.0</v>
       </c>
       <c r="L128">
         <v>0.0</v>
       </c>
       <c r="M128" s="1">
-        <v>1102148.5</v>
+        <v>126269.2</v>
       </c>
       <c r="N128" s="1">
-        <v>1102148.5</v>
+        <v>126269.2</v>
       </c>
       <c r="O128" s="1">
-        <v>1.3</v>
+        <v>0.15</v>
       </c>
       <c r="P128">
         <v>1</v>
       </c>
     </row>
     <row r="129" spans="1:16">
       <c r="A129" t="s">
-        <v>282</v>
+        <v>288</v>
       </c>
       <c r="B129" t="s">
-        <v>283</v>
+        <v>289</v>
       </c>
       <c r="C129" s="1">
-        <v>2396.0</v>
+        <v>15766.0</v>
       </c>
       <c r="D129" s="1">
-        <v>50.2</v>
+        <v>25.25</v>
       </c>
       <c r="E129" s="1">
-        <v>98.584974958264</v>
+        <v>30.023207535202</v>
       </c>
       <c r="F129" t="s">
         <v>7</v>
       </c>
       <c r="G129">
         <v>1.0</v>
       </c>
       <c r="H129" s="1">
-        <v>236209.6</v>
+        <v>473345.89</v>
       </c>
       <c r="I129" s="1">
-        <v>-115930.4</v>
+        <v>-75254.39</v>
       </c>
       <c r="J129" s="1">
-        <v>-49.079461630687</v>
+        <v>-15.898393033475</v>
       </c>
       <c r="K129">
         <v>0.0</v>
       </c>
       <c r="L129">
         <v>0.0</v>
       </c>
       <c r="M129" s="1">
-        <v>120279.2</v>
+        <v>398091.5</v>
       </c>
       <c r="N129" s="1">
-        <v>120279.2</v>
+        <v>398091.5</v>
       </c>
       <c r="O129" s="1">
-        <v>0.14</v>
+        <v>0.46</v>
       </c>
       <c r="P129">
         <v>1</v>
       </c>
     </row>
     <row r="130" spans="1:16">
       <c r="A130" t="s">
-        <v>284</v>
+        <v>290</v>
       </c>
       <c r="B130" t="s">
-        <v>285</v>
+        <v>291</v>
       </c>
       <c r="C130" s="1">
-        <v>15766.0</v>
+        <v>4709.0</v>
       </c>
       <c r="D130" s="1">
-        <v>26.9</v>
+        <v>177.24</v>
       </c>
       <c r="E130" s="1">
-        <v>30.023207535202</v>
+        <v>96.575062645997</v>
       </c>
       <c r="F130" t="s">
         <v>7</v>
       </c>
       <c r="G130">
         <v>1.0</v>
       </c>
       <c r="H130" s="1">
-        <v>473345.89</v>
+        <v>454771.97</v>
       </c>
       <c r="I130" s="1">
-        <v>-49240.49</v>
+        <v>379851.19</v>
       </c>
       <c r="J130" s="1">
-        <v>-10.402644459425</v>
+        <v>83.525638134646</v>
       </c>
       <c r="K130">
-        <v>0.0</v>
+        <v>0.08</v>
       </c>
       <c r="L130">
-        <v>0.0</v>
+        <v>374.95</v>
       </c>
       <c r="M130" s="1">
-        <v>424105.4</v>
+        <v>834623.16</v>
       </c>
       <c r="N130" s="1">
-        <v>424105.4</v>
+        <v>834998.11</v>
       </c>
       <c r="O130" s="1">
-        <v>0.5</v>
+        <v>0.97</v>
       </c>
       <c r="P130">
         <v>1</v>
       </c>
     </row>
     <row r="131" spans="1:16">
       <c r="A131" t="s">
-        <v>286</v>
+        <v>292</v>
       </c>
       <c r="B131" t="s">
-        <v>287</v>
+        <v>293</v>
       </c>
       <c r="C131" s="1">
-        <v>4709.0</v>
+        <v>8554.0</v>
       </c>
       <c r="D131" s="1">
-        <v>182.8</v>
+        <v>33.93</v>
       </c>
       <c r="E131" s="1">
-        <v>96.575062645997</v>
+        <v>52.642769464578</v>
       </c>
       <c r="F131" t="s">
         <v>7</v>
       </c>
       <c r="G131">
         <v>1.0</v>
       </c>
       <c r="H131" s="1">
-        <v>454771.97</v>
+        <v>450306.25</v>
       </c>
       <c r="I131" s="1">
-        <v>406033.23</v>
+        <v>-160069.03</v>
       </c>
       <c r="J131" s="1">
-        <v>89.282817936207</v>
+        <v>-35.546704048634</v>
       </c>
       <c r="K131">
-        <v>0.08</v>
-[...2 lines deleted...]
-        <v>374.95</v>
+        <v>0.3</v>
+      </c>
+      <c r="L131" t="s">
+        <v>294</v>
       </c>
       <c r="M131" s="1">
-        <v>860805.2</v>
+        <v>290237.22</v>
       </c>
       <c r="N131" s="1">
-        <v>861180.15</v>
+        <v>292775.87</v>
       </c>
       <c r="O131" s="1">
-        <v>1.01</v>
+        <v>0.34</v>
       </c>
       <c r="P131">
         <v>1</v>
       </c>
     </row>
     <row r="132" spans="1:16">
       <c r="A132" t="s">
-        <v>288</v>
+        <v>295</v>
       </c>
       <c r="B132" t="s">
-        <v>289</v>
+        <v>296</v>
       </c>
       <c r="C132" s="1">
-        <v>8554.0</v>
+        <v>4510.0</v>
       </c>
       <c r="D132" s="1">
-        <v>35.97</v>
+        <v>266.8</v>
       </c>
       <c r="E132" s="1">
-        <v>52.642769464578</v>
+        <v>200.84106430155</v>
       </c>
       <c r="F132" t="s">
         <v>7</v>
       </c>
       <c r="G132">
         <v>1.0</v>
       </c>
       <c r="H132" s="1">
-        <v>450306.25</v>
+        <v>905793.2</v>
       </c>
       <c r="I132" s="1">
-        <v>-142618.87</v>
+        <v>297474.8</v>
       </c>
       <c r="J132" s="1">
-        <v>-31.671527987897</v>
+        <v>32.841359374303</v>
       </c>
       <c r="K132">
-        <v>0.3</v>
+        <v>1.54</v>
       </c>
       <c r="L132" t="s">
-        <v>290</v>
+        <v>297</v>
       </c>
       <c r="M132" s="1">
-        <v>307687.38</v>
+        <v>1203268.0</v>
       </c>
       <c r="N132" s="1">
-        <v>310226.03</v>
+        <v>1210221.04</v>
       </c>
       <c r="O132" s="1">
-        <v>0.36</v>
+        <v>1.41</v>
       </c>
       <c r="P132">
         <v>1</v>
       </c>
     </row>
     <row r="133" spans="1:16">
       <c r="A133" t="s">
-        <v>291</v>
+        <v>298</v>
       </c>
       <c r="B133" t="s">
-        <v>292</v>
+        <v>299</v>
       </c>
       <c r="C133" s="1">
-        <v>4510.0</v>
+        <v>1605.0</v>
       </c>
       <c r="D133" s="1">
-        <v>243.4</v>
+        <v>140.95</v>
       </c>
       <c r="E133" s="1">
-        <v>200.84106430155</v>
+        <v>249.79685981308</v>
       </c>
       <c r="F133" t="s">
-        <v>7</v>
+        <v>31</v>
       </c>
       <c r="G133">
-        <v>1.0</v>
+        <v>0.92</v>
       </c>
       <c r="H133" s="1">
-        <v>905793.2</v>
+        <v>387576.79</v>
       </c>
       <c r="I133" s="1">
-        <v>191940.8</v>
+        <v>-140673.57</v>
       </c>
       <c r="J133" s="1">
-        <v>21.1903555911</v>
+        <v>-36.295664144388</v>
       </c>
       <c r="K133">
-        <v>1.54</v>
-[...2 lines deleted...]
-        <v>293</v>
+        <v>0.0</v>
+      </c>
+      <c r="L133">
+        <v>0.0</v>
       </c>
       <c r="M133" s="1">
-        <v>1097734.0</v>
+        <v>246903.22</v>
       </c>
       <c r="N133" s="1">
-        <v>1104687.04</v>
+        <v>246903.22</v>
       </c>
       <c r="O133" s="1">
-        <v>1.3</v>
+        <v>0.29</v>
       </c>
       <c r="P133">
         <v>1</v>
       </c>
     </row>
     <row r="134" spans="1:16">
       <c r="A134" t="s">
-        <v>294</v>
+        <v>300</v>
       </c>
       <c r="B134" t="s">
-        <v>295</v>
+        <v>301</v>
       </c>
       <c r="C134" s="1">
-        <v>1605.0</v>
+        <v>10426.0</v>
       </c>
       <c r="D134" s="1">
-        <v>147.5</v>
+        <v>66.52</v>
       </c>
       <c r="E134" s="1">
-        <v>249.79685981308</v>
+        <v>40.217699980817</v>
       </c>
       <c r="F134" t="s">
-        <v>31</v>
+        <v>7</v>
       </c>
       <c r="G134">
-        <v>0.92</v>
+        <v>1.0</v>
       </c>
       <c r="H134" s="1">
-        <v>387576.79</v>
+        <v>419309.74</v>
       </c>
       <c r="I134" s="1">
-        <v>-129617.64</v>
+        <v>274227.78</v>
       </c>
       <c r="J134" s="1">
-        <v>-33.44308620751</v>
+        <v>65.399811604662</v>
       </c>
       <c r="K134">
         <v>0.0</v>
       </c>
       <c r="L134">
         <v>0.0</v>
       </c>
       <c r="M134" s="1">
-        <v>257959.15</v>
+        <v>693537.52</v>
       </c>
       <c r="N134" s="1">
-        <v>257959.15</v>
+        <v>693537.52</v>
       </c>
       <c r="O134" s="1">
-        <v>0.3</v>
+        <v>0.81</v>
       </c>
       <c r="P134">
         <v>1</v>
       </c>
     </row>
     <row r="135" spans="1:16">
       <c r="A135" t="s">
-        <v>296</v>
+        <v>302</v>
       </c>
       <c r="B135" t="s">
-        <v>297</v>
+        <v>303</v>
       </c>
       <c r="C135" s="1">
-        <v>10426.0</v>
+        <v>21781.0</v>
       </c>
       <c r="D135" s="1">
-        <v>69.71</v>
+        <v>185.8</v>
       </c>
       <c r="E135" s="1">
-        <v>40.217699980817</v>
+        <v>188.60455029613</v>
       </c>
       <c r="F135" t="s">
-        <v>7</v>
+        <v>304</v>
       </c>
       <c r="G135">
-        <v>1.0</v>
+        <v>9.66</v>
       </c>
       <c r="H135" s="1">
-        <v>419309.74</v>
+        <v>347453.13</v>
       </c>
       <c r="I135" s="1">
-        <v>307486.72</v>
+        <v>29108.76</v>
       </c>
       <c r="J135" s="1">
-        <v>73.331642618175</v>
+        <v>8.3777515545766</v>
       </c>
       <c r="K135">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>0.28</v>
+      </c>
+      <c r="L135" t="s">
+        <v>305</v>
       </c>
       <c r="M135" s="1">
-        <v>726796.46</v>
+        <v>376561.89</v>
       </c>
       <c r="N135" s="1">
-        <v>726796.46</v>
+        <v>382642.01</v>
       </c>
       <c r="O135" s="1">
-        <v>0.85</v>
+        <v>0.45</v>
       </c>
       <c r="P135">
         <v>1</v>
       </c>
     </row>
     <row r="136" spans="1:16">
       <c r="A136" t="s">
-        <v>298</v>
+        <v>306</v>
       </c>
       <c r="B136" t="s">
-        <v>299</v>
+        <v>307</v>
       </c>
       <c r="C136" s="1">
-        <v>21781.0</v>
+        <v>3492.0</v>
       </c>
       <c r="D136" s="1">
-        <v>209.0</v>
+        <v>48.48</v>
       </c>
       <c r="E136" s="1">
-        <v>188.60455029613</v>
+        <v>47.941013745705</v>
       </c>
       <c r="F136" t="s">
-        <v>300</v>
+        <v>7</v>
       </c>
       <c r="G136">
-        <v>9.77</v>
+        <v>1.0</v>
       </c>
       <c r="H136" s="1">
-        <v>347453.13</v>
+        <v>167410.02</v>
       </c>
       <c r="I136" s="1">
-        <v>69760.69</v>
+        <v>1882.14</v>
       </c>
       <c r="J136" s="1">
-        <v>20.077726742597</v>
+        <v>1.124269622571</v>
       </c>
       <c r="K136">
         <v>0.0</v>
       </c>
       <c r="L136">
         <v>0.0</v>
       </c>
       <c r="M136" s="1">
-        <v>417213.82</v>
+        <v>169292.16</v>
       </c>
       <c r="N136" s="1">
-        <v>417213.82</v>
+        <v>169292.16</v>
       </c>
       <c r="O136" s="1">
-        <v>0.49</v>
+        <v>0.2</v>
       </c>
       <c r="P136">
         <v>1</v>
       </c>
     </row>
     <row r="137" spans="1:16">
       <c r="A137" t="s">
-        <v>301</v>
+        <v>308</v>
       </c>
       <c r="B137" t="s">
-        <v>302</v>
+        <v>309</v>
       </c>
       <c r="C137" s="1">
-        <v>3492.0</v>
+        <v>13209.0</v>
       </c>
       <c r="D137" s="1">
-        <v>45.72</v>
+        <v>19.32</v>
       </c>
       <c r="E137" s="1">
-        <v>47.941013745705</v>
+        <v>18.36241880536</v>
       </c>
       <c r="F137" t="s">
         <v>7</v>
       </c>
       <c r="G137">
         <v>1.0</v>
       </c>
       <c r="H137" s="1">
-        <v>167410.02</v>
+        <v>242549.19</v>
       </c>
       <c r="I137" s="1">
-        <v>-7755.78</v>
+        <v>12648.69</v>
       </c>
       <c r="J137" s="1">
-        <v>-4.6328051331694</v>
+        <v>5.2148968215478</v>
       </c>
       <c r="K137">
         <v>0.0</v>
       </c>
       <c r="L137">
         <v>0.0</v>
       </c>
       <c r="M137" s="1">
-        <v>159654.24</v>
+        <v>255197.88</v>
       </c>
       <c r="N137" s="1">
-        <v>159654.24</v>
+        <v>255197.88</v>
       </c>
       <c r="O137" s="1">
-        <v>0.19</v>
+        <v>0.3</v>
       </c>
       <c r="P137">
         <v>1</v>
       </c>
     </row>
     <row r="138" spans="1:16">
       <c r="A138" t="s">
-        <v>303</v>
+        <v>310</v>
       </c>
       <c r="B138" t="s">
-        <v>304</v>
+        <v>311</v>
       </c>
       <c r="C138" s="1">
-        <v>11401.0</v>
+        <v>14599.0</v>
       </c>
       <c r="D138" s="1">
-        <v>19.24</v>
+        <v>6.484</v>
       </c>
       <c r="E138" s="1">
-        <v>18.151502499781</v>
+        <v>16.348219741078</v>
       </c>
       <c r="F138" t="s">
         <v>7</v>
       </c>
       <c r="G138">
         <v>1.0</v>
       </c>
       <c r="H138" s="1">
-        <v>206945.28</v>
+        <v>238667.66</v>
       </c>
       <c r="I138" s="1">
-        <v>12409.96</v>
+        <v>-144007.74</v>
       </c>
       <c r="J138" s="1">
-        <v>5.9967349823103</v>
+        <v>-60.338187419276</v>
       </c>
       <c r="K138">
         <v>0.0</v>
       </c>
       <c r="L138">
         <v>0.0</v>
       </c>
       <c r="M138" s="1">
-        <v>219355.24</v>
+        <v>94659.92</v>
       </c>
       <c r="N138" s="1">
-        <v>219355.24</v>
+        <v>94659.92</v>
       </c>
       <c r="O138" s="1">
-        <v>0.26</v>
+        <v>0.11</v>
       </c>
       <c r="P138">
         <v>1</v>
       </c>
     </row>
     <row r="139" spans="1:16">
       <c r="A139" t="s">
-        <v>305</v>
+        <v>312</v>
       </c>
       <c r="B139" t="s">
-        <v>306</v>
+        <v>313</v>
       </c>
       <c r="C139" s="1">
-        <v>14599.0</v>
+        <v>10138.0</v>
       </c>
       <c r="D139" s="1">
-        <v>7.186</v>
+        <v>52.34</v>
       </c>
       <c r="E139" s="1">
-        <v>16.348219741078</v>
+        <v>34.227462024068</v>
       </c>
       <c r="F139" t="s">
         <v>7</v>
       </c>
       <c r="G139">
         <v>1.0</v>
       </c>
       <c r="H139" s="1">
-        <v>238667.66</v>
+        <v>346998.01</v>
       </c>
       <c r="I139" s="1">
-        <v>-133759.25</v>
+        <v>183624.91</v>
       </c>
       <c r="J139" s="1">
-        <v>-56.044145235261</v>
+        <v>52.918144977258</v>
       </c>
       <c r="K139">
         <v>0.0</v>
       </c>
       <c r="L139">
         <v>0.0</v>
       </c>
       <c r="M139" s="1">
-        <v>104908.41</v>
+        <v>530622.92</v>
       </c>
       <c r="N139" s="1">
-        <v>104908.41</v>
+        <v>530622.92</v>
       </c>
       <c r="O139" s="1">
-        <v>0.12</v>
+        <v>0.62</v>
       </c>
       <c r="P139">
         <v>1</v>
       </c>
     </row>
     <row r="140" spans="1:16">
       <c r="A140" t="s">
-        <v>307</v>
+        <v>314</v>
       </c>
       <c r="B140" t="s">
-        <v>308</v>
+        <v>315</v>
       </c>
       <c r="C140" s="1">
-        <v>10138.0</v>
+        <v>3160.0</v>
       </c>
       <c r="D140" s="1">
-        <v>42.87</v>
+        <v>83.54</v>
       </c>
       <c r="E140" s="1">
-        <v>34.227462024068</v>
+        <v>92.425990506329</v>
       </c>
       <c r="F140" t="s">
-        <v>7</v>
+        <v>31</v>
       </c>
       <c r="G140">
-        <v>1.0</v>
+        <v>0.92</v>
       </c>
       <c r="H140" s="1">
-        <v>346998.01</v>
+        <v>280866.71</v>
       </c>
       <c r="I140" s="1">
-        <v>87618.05</v>
+        <v>7249.83</v>
       </c>
       <c r="J140" s="1">
-        <v>25.250303308656</v>
+        <v>2.5812350634221</v>
       </c>
       <c r="K140">
         <v>0.0</v>
       </c>
       <c r="L140">
         <v>0.0</v>
       </c>
       <c r="M140" s="1">
-        <v>434616.06</v>
+        <v>288116.54</v>
       </c>
       <c r="N140" s="1">
-        <v>434616.06</v>
+        <v>288116.54</v>
       </c>
       <c r="O140" s="1">
-        <v>0.51</v>
+        <v>0.34</v>
       </c>
       <c r="P140">
         <v>1</v>
       </c>
     </row>
     <row r="141" spans="1:16">
       <c r="A141" t="s">
-        <v>309</v>
+        <v>316</v>
       </c>
       <c r="B141" t="s">
-        <v>310</v>
+        <v>317</v>
       </c>
       <c r="C141" s="1">
-        <v>3160.0</v>
+        <v>2903.0</v>
       </c>
       <c r="D141" s="1">
-        <v>85.46</v>
+        <v>87.75</v>
       </c>
       <c r="E141" s="1">
-        <v>92.425990506329</v>
+        <v>37.257506028247</v>
       </c>
       <c r="F141" t="s">
-        <v>31</v>
+        <v>7</v>
       </c>
       <c r="G141">
-        <v>0.92</v>
+        <v>1.0</v>
       </c>
       <c r="H141" s="1">
-        <v>280866.71</v>
+        <v>108158.54</v>
       </c>
       <c r="I141" s="1">
-        <v>13395.07</v>
+        <v>146579.71</v>
       </c>
       <c r="J141" s="1">
-        <v>4.7691910515134</v>
+        <v>135.52301094301</v>
       </c>
       <c r="K141">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>0.35</v>
+      </c>
+      <c r="L141" t="s">
+        <v>318</v>
       </c>
       <c r="M141" s="1">
-        <v>294261.78</v>
+        <v>254738.25</v>
       </c>
       <c r="N141" s="1">
-        <v>294261.78</v>
+        <v>255753.88</v>
       </c>
       <c r="O141" s="1">
-        <v>0.35</v>
+        <v>0.3</v>
       </c>
       <c r="P141">
         <v>1</v>
       </c>
     </row>
     <row r="142" spans="1:16">
       <c r="A142" t="s">
-        <v>311</v>
+        <v>319</v>
       </c>
       <c r="B142" t="s">
-        <v>312</v>
+        <v>320</v>
       </c>
       <c r="C142" s="1">
-        <v>3421.0</v>
+        <v>121658.0</v>
       </c>
       <c r="D142" s="1">
-        <v>69.35</v>
+        <v>3.748</v>
       </c>
       <c r="E142" s="1">
-        <v>37.257506577024</v>
+        <v>6.8441790100117</v>
       </c>
       <c r="F142" t="s">
-        <v>7</v>
+        <v>74</v>
       </c>
       <c r="G142">
-        <v>1.0</v>
+        <v>0.87</v>
       </c>
       <c r="H142" s="1">
-        <v>127457.93</v>
+        <v>964242.4</v>
       </c>
       <c r="I142" s="1">
-        <v>109788.42</v>
+        <v>-437935.61</v>
       </c>
       <c r="J142" s="1">
-        <v>86.136986533517</v>
+        <v>-45.417584831366</v>
       </c>
       <c r="K142">
-        <v>0.3</v>
-[...2 lines deleted...]
-        <v>313</v>
+        <v>0.0</v>
+      </c>
+      <c r="L142">
+        <v>0.0</v>
       </c>
       <c r="M142" s="1">
-        <v>237246.35</v>
+        <v>526306.79</v>
       </c>
       <c r="N142" s="1">
-        <v>238261.98</v>
+        <v>526306.79</v>
       </c>
       <c r="O142" s="1">
-        <v>0.28</v>
+        <v>0.61</v>
       </c>
       <c r="P142">
         <v>1</v>
       </c>
     </row>
     <row r="143" spans="1:16">
       <c r="A143" t="s">
-        <v>314</v>
+        <v>321</v>
       </c>
       <c r="B143" t="s">
-        <v>315</v>
+        <v>322</v>
       </c>
       <c r="C143" s="1">
-        <v>121658.0</v>
+        <v>11049.0</v>
       </c>
       <c r="D143" s="1">
-        <v>3.552</v>
+        <v>36.88</v>
       </c>
       <c r="E143" s="1">
-        <v>6.8441790100117</v>
+        <v>32.310395510906</v>
       </c>
       <c r="F143" t="s">
-        <v>72</v>
+        <v>7</v>
       </c>
       <c r="G143">
-        <v>0.87</v>
+        <v>1.0</v>
       </c>
       <c r="H143" s="1">
-        <v>964242.4</v>
+        <v>356997.56</v>
       </c>
       <c r="I143" s="1">
-        <v>-465712.66</v>
+        <v>50489.56</v>
       </c>
       <c r="J143" s="1">
-        <v>-48.298297191661</v>
+        <v>14.142830556041</v>
       </c>
       <c r="K143">
         <v>0.0</v>
       </c>
       <c r="L143">
         <v>0.0</v>
       </c>
       <c r="M143" s="1">
-        <v>498529.74</v>
+        <v>407487.12</v>
       </c>
       <c r="N143" s="1">
-        <v>498529.74</v>
+        <v>407487.12</v>
       </c>
       <c r="O143" s="1">
-        <v>0.59</v>
+        <v>0.48</v>
       </c>
       <c r="P143">
         <v>1</v>
       </c>
     </row>
     <row r="144" spans="1:16">
       <c r="A144" t="s">
-        <v>316</v>
+        <v>323</v>
       </c>
       <c r="B144" t="s">
-        <v>317</v>
+        <v>324</v>
       </c>
       <c r="C144" s="1">
-        <v>11049.0</v>
+        <v>5772.0</v>
       </c>
       <c r="D144" s="1">
-        <v>39.96</v>
+        <v>48.18</v>
       </c>
       <c r="E144" s="1">
-        <v>32.310395510906</v>
+        <v>37.432884615385</v>
       </c>
       <c r="F144" t="s">
         <v>7</v>
       </c>
       <c r="G144">
         <v>1.0</v>
       </c>
       <c r="H144" s="1">
-        <v>356997.56</v>
+        <v>216062.61</v>
       </c>
       <c r="I144" s="1">
-        <v>84520.48</v>
+        <v>62032.35</v>
       </c>
       <c r="J144" s="1">
-        <v>23.675366296621</v>
+        <v>28.710358539129</v>
       </c>
       <c r="K144">
         <v>0.0</v>
       </c>
       <c r="L144">
         <v>0.0</v>
       </c>
       <c r="M144" s="1">
-        <v>441518.04</v>
+        <v>278094.96</v>
       </c>
       <c r="N144" s="1">
-        <v>441518.04</v>
+        <v>278094.96</v>
       </c>
       <c r="O144" s="1">
-        <v>0.52</v>
+        <v>0.32</v>
       </c>
       <c r="P144">
         <v>1</v>
       </c>
     </row>
     <row r="145" spans="1:16">
       <c r="A145" t="s">
-        <v>318</v>
+        <v>325</v>
       </c>
       <c r="B145" t="s">
-        <v>319</v>
+        <v>326</v>
       </c>
       <c r="C145" s="1">
-        <v>5772.0</v>
+        <v>18981.0</v>
       </c>
       <c r="D145" s="1">
-        <v>42.44</v>
+        <v>77.81</v>
       </c>
       <c r="E145" s="1">
-        <v>37.432884615385</v>
+        <v>62.013117327854</v>
       </c>
       <c r="F145" t="s">
         <v>7</v>
       </c>
       <c r="G145">
         <v>1.0</v>
       </c>
       <c r="H145" s="1">
-        <v>216062.61</v>
+        <v>1177070.98</v>
       </c>
       <c r="I145" s="1">
-        <v>28901.07</v>
+        <v>299840.63</v>
       </c>
       <c r="J145" s="1">
-        <v>13.376247745966</v>
+        <v>25.473453606001</v>
       </c>
       <c r="K145">
         <v>0.0</v>
       </c>
       <c r="L145">
         <v>0.0</v>
       </c>
       <c r="M145" s="1">
-        <v>244963.68</v>
+        <v>1476911.61</v>
       </c>
       <c r="N145" s="1">
-        <v>244963.68</v>
+        <v>1476911.61</v>
       </c>
       <c r="O145" s="1">
-        <v>0.29</v>
+        <v>1.72</v>
       </c>
       <c r="P145">
         <v>1</v>
       </c>
     </row>
     <row r="146" spans="1:16">
       <c r="A146" t="s">
-        <v>320</v>
+        <v>327</v>
       </c>
       <c r="B146" t="s">
-        <v>321</v>
+        <v>328</v>
       </c>
       <c r="C146" s="1">
-        <v>18981.0</v>
+        <v>1699.0</v>
       </c>
       <c r="D146" s="1">
-        <v>76.6</v>
+        <v>239.1</v>
       </c>
       <c r="E146" s="1">
-        <v>62.013117327854</v>
+        <v>257.71209535021</v>
       </c>
       <c r="F146" t="s">
         <v>7</v>
       </c>
       <c r="G146">
         <v>1.0</v>
       </c>
       <c r="H146" s="1">
-        <v>1177070.98</v>
+        <v>437852.85</v>
       </c>
       <c r="I146" s="1">
-        <v>276873.62</v>
+        <v>-31621.95</v>
       </c>
       <c r="J146" s="1">
-        <v>23.522253517796</v>
+        <v>-7.2220495995401</v>
       </c>
       <c r="K146">
         <v>0.0</v>
       </c>
       <c r="L146">
         <v>0.0</v>
       </c>
       <c r="M146" s="1">
-        <v>1453944.6</v>
+        <v>406230.9</v>
       </c>
       <c r="N146" s="1">
-        <v>1453944.6</v>
+        <v>406230.9</v>
       </c>
       <c r="O146" s="1">
-        <v>1.71</v>
+        <v>0.47</v>
       </c>
       <c r="P146">
         <v>1</v>
       </c>
     </row>
     <row r="147" spans="1:16">
       <c r="A147" t="s">
-        <v>322</v>
+        <v>329</v>
       </c>
       <c r="B147" t="s">
-        <v>323</v>
+        <v>330</v>
       </c>
       <c r="C147" s="1">
-        <v>1699.0</v>
+        <v>9504.0</v>
       </c>
       <c r="D147" s="1">
-        <v>246.3</v>
+        <v>71.16</v>
       </c>
       <c r="E147" s="1">
-        <v>257.71209535021</v>
+        <v>66.785519781145</v>
       </c>
       <c r="F147" t="s">
         <v>7</v>
       </c>
       <c r="G147">
         <v>1.0</v>
       </c>
       <c r="H147" s="1">
-        <v>437852.85</v>
+        <v>634729.58</v>
       </c>
       <c r="I147" s="1">
-        <v>-19389.15</v>
+        <v>41575.06</v>
       </c>
       <c r="J147" s="1">
-        <v>-4.4282342800783</v>
+        <v>6.5500429332441</v>
       </c>
       <c r="K147">
         <v>0.0</v>
       </c>
       <c r="L147">
         <v>0.0</v>
       </c>
       <c r="M147" s="1">
-        <v>418463.7</v>
+        <v>676304.64</v>
       </c>
       <c r="N147" s="1">
-        <v>418463.7</v>
+        <v>676304.64</v>
       </c>
       <c r="O147" s="1">
-        <v>0.49</v>
+        <v>0.79</v>
       </c>
       <c r="P147">
         <v>1</v>
       </c>
     </row>
     <row r="148" spans="1:16">
       <c r="A148" t="s">
-        <v>324</v>
+        <v>331</v>
       </c>
       <c r="B148" t="s">
-        <v>325</v>
+        <v>332</v>
       </c>
       <c r="C148" s="1">
-        <v>9504.0</v>
+        <v>13306.0</v>
       </c>
       <c r="D148" s="1">
-        <v>64.45</v>
+        <v>49.09</v>
       </c>
       <c r="E148" s="1">
-        <v>66.785519781145</v>
+        <v>46.506733804299</v>
       </c>
       <c r="F148" t="s">
         <v>7</v>
       </c>
       <c r="G148">
         <v>1.0</v>
       </c>
       <c r="H148" s="1">
-        <v>634729.58</v>
+        <v>618818.6</v>
       </c>
       <c r="I148" s="1">
-        <v>-22196.78</v>
+        <v>34372.94</v>
       </c>
       <c r="J148" s="1">
-        <v>-3.497045151102</v>
+        <v>5.5546067943013</v>
       </c>
       <c r="K148">
         <v>0.0</v>
       </c>
       <c r="L148">
         <v>0.0</v>
       </c>
       <c r="M148" s="1">
-        <v>612532.8</v>
+        <v>653191.54</v>
       </c>
       <c r="N148" s="1">
-        <v>612532.8</v>
+        <v>653191.54</v>
       </c>
       <c r="O148" s="1">
-        <v>0.72</v>
+        <v>0.76</v>
       </c>
       <c r="P148">
         <v>1</v>
       </c>
     </row>
     <row r="149" spans="1:16">
       <c r="A149" t="s">
-        <v>326</v>
+        <v>333</v>
       </c>
       <c r="B149" t="s">
-        <v>327</v>
+        <v>334</v>
       </c>
       <c r="C149" s="1">
-        <v>13306.0</v>
+        <v>167891.0</v>
       </c>
       <c r="D149" s="1">
-        <v>49.055</v>
+        <v>4.25</v>
       </c>
       <c r="E149" s="1">
-        <v>46.506733804299</v>
+        <v>3.4198942170813</v>
       </c>
       <c r="F149" t="s">
         <v>7</v>
       </c>
       <c r="G149">
         <v>1.0</v>
       </c>
       <c r="H149" s="1">
-        <v>618818.6</v>
+        <v>574169.46</v>
       </c>
       <c r="I149" s="1">
-        <v>33907.23</v>
+        <v>139367.29</v>
       </c>
       <c r="J149" s="1">
-        <v>5.4793488754217</v>
+        <v>24.272849691448</v>
       </c>
       <c r="K149">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>0.01</v>
+      </c>
+      <c r="L149" t="s">
+        <v>335</v>
       </c>
       <c r="M149" s="1">
-        <v>652725.83</v>
+        <v>713536.75</v>
       </c>
       <c r="N149" s="1">
-        <v>652725.83</v>
+        <v>715723.42</v>
       </c>
       <c r="O149" s="1">
-        <v>0.77</v>
+        <v>0.84</v>
       </c>
       <c r="P149">
         <v>1</v>
       </c>
     </row>
     <row r="150" spans="1:16">
       <c r="A150" t="s">
-        <v>328</v>
+        <v>336</v>
       </c>
       <c r="B150" t="s">
-        <v>329</v>
+        <v>337</v>
       </c>
       <c r="C150" s="1">
-        <v>167387.0</v>
+        <v>42111.0</v>
       </c>
       <c r="D150" s="1">
-        <v>4.08</v>
+        <v>4.752</v>
       </c>
       <c r="E150" s="1">
-        <v>3.4179320974747</v>
+        <v>8.7898750920187</v>
       </c>
       <c r="F150" t="s">
-        <v>7</v>
+        <v>74</v>
       </c>
       <c r="G150">
-        <v>1.0</v>
+        <v>0.87</v>
       </c>
       <c r="H150" s="1">
-        <v>572117.4</v>
+        <v>438098.94</v>
       </c>
       <c r="I150" s="1">
-        <v>110821.56</v>
+        <v>-207120.89</v>
       </c>
       <c r="J150" s="1">
-        <v>19.370422923687</v>
+        <v>-47.277194964224</v>
       </c>
       <c r="K150">
-        <v>0.01</v>
+        <v>0.27</v>
       </c>
       <c r="L150" t="s">
-        <v>330</v>
+        <v>338</v>
       </c>
       <c r="M150" s="1">
-        <v>682938.96</v>
+        <v>230978.05</v>
       </c>
       <c r="N150" s="1">
-        <v>685125.63</v>
+        <v>242522.01</v>
       </c>
       <c r="O150" s="1">
-        <v>0.81</v>
+        <v>0.28</v>
       </c>
       <c r="P150">
         <v>1</v>
       </c>
     </row>
     <row r="151" spans="1:16">
       <c r="A151" t="s">
-        <v>331</v>
+        <v>339</v>
       </c>
       <c r="B151" t="s">
-        <v>332</v>
+        <v>340</v>
       </c>
       <c r="C151" s="1">
-        <v>42111.0</v>
+        <v>5985.0</v>
       </c>
       <c r="D151" s="1">
-        <v>4.71</v>
+        <v>126.05</v>
       </c>
       <c r="E151" s="1">
-        <v>8.7898750920187</v>
+        <v>112.47258980785</v>
       </c>
       <c r="F151" t="s">
-        <v>72</v>
+        <v>7</v>
       </c>
       <c r="G151">
-        <v>0.87</v>
+        <v>1.0</v>
       </c>
       <c r="H151" s="1">
-        <v>438098.94</v>
+        <v>673148.45</v>
       </c>
       <c r="I151" s="1">
-        <v>-209278.98</v>
+        <v>81260.8</v>
       </c>
       <c r="J151" s="1">
-        <v>-47.769798301726</v>
+        <v>12.071750295199</v>
       </c>
       <c r="K151">
-        <v>0.27</v>
-[...2 lines deleted...]
-        <v>333</v>
+        <v>0.0</v>
+      </c>
+      <c r="L151">
+        <v>0.0</v>
       </c>
       <c r="M151" s="1">
-        <v>228819.96</v>
+        <v>754409.25</v>
       </c>
       <c r="N151" s="1">
-        <v>240358.04</v>
+        <v>754409.25</v>
       </c>
       <c r="O151" s="1">
-        <v>0.28</v>
+        <v>0.88</v>
       </c>
       <c r="P151">
         <v>1</v>
       </c>
     </row>
     <row r="152" spans="1:16">
       <c r="A152" t="s">
-        <v>334</v>
+        <v>339</v>
       </c>
       <c r="B152" t="s">
-        <v>335</v>
+        <v>340</v>
       </c>
       <c r="C152" s="1">
-        <v>5985.0</v>
+        <v>2737.0</v>
       </c>
       <c r="D152" s="1">
-        <v>131.05</v>
+        <v>126.05</v>
       </c>
       <c r="E152" s="1">
-        <v>112.47258980785</v>
+        <v>108.66343076361</v>
       </c>
       <c r="F152" t="s">
         <v>7</v>
       </c>
       <c r="G152">
         <v>1.0</v>
       </c>
       <c r="H152" s="1">
-        <v>673148.45</v>
+        <v>297411.81</v>
       </c>
       <c r="I152" s="1">
-        <v>111185.8</v>
+        <v>47587.04</v>
       </c>
       <c r="J152" s="1">
-        <v>16.517277875333</v>
+        <v>16.000386803739</v>
       </c>
       <c r="K152">
         <v>0.0</v>
       </c>
       <c r="L152">
         <v>0.0</v>
       </c>
       <c r="M152" s="1">
-        <v>784334.25</v>
+        <v>344998.85</v>
       </c>
       <c r="N152" s="1">
-        <v>784334.25</v>
+        <v>344998.85</v>
       </c>
       <c r="O152" s="1">
-        <v>0.92</v>
+        <v>0.4</v>
       </c>
       <c r="P152">
         <v>1</v>
       </c>
     </row>
     <row r="153" spans="1:16">
       <c r="A153" t="s">
-        <v>334</v>
+        <v>341</v>
       </c>
       <c r="B153" t="s">
-        <v>335</v>
+        <v>342</v>
       </c>
       <c r="C153" s="1">
-        <v>2737.0</v>
+        <v>1000.0</v>
       </c>
       <c r="D153" s="1">
-        <v>131.05</v>
+        <v>341.0</v>
       </c>
       <c r="E153" s="1">
-        <v>108.66343076361</v>
+        <v>321.34986</v>
       </c>
       <c r="F153" t="s">
         <v>7</v>
       </c>
       <c r="G153">
         <v>1.0</v>
       </c>
       <c r="H153" s="1">
-        <v>297411.81</v>
+        <v>321349.86</v>
       </c>
       <c r="I153" s="1">
-        <v>61272.04</v>
+        <v>19650.14</v>
       </c>
       <c r="J153" s="1">
-        <v>20.601750818167</v>
+        <v>6.1148742993073</v>
       </c>
       <c r="K153">
         <v>0.0</v>
       </c>
       <c r="L153">
         <v>0.0</v>
       </c>
       <c r="M153" s="1">
-        <v>358683.85</v>
+        <v>341000.0</v>
       </c>
       <c r="N153" s="1">
-        <v>358683.85</v>
+        <v>341000.0</v>
       </c>
       <c r="O153" s="1">
-        <v>0.42</v>
+        <v>0.4</v>
       </c>
       <c r="P153">
         <v>1</v>
       </c>
     </row>
     <row r="154" spans="1:16">
       <c r="A154" t="s">
-        <v>336</v>
+        <v>343</v>
       </c>
       <c r="B154" t="s">
-        <v>337</v>
+        <v>344</v>
       </c>
       <c r="C154" s="1">
-        <v>1000.0</v>
+        <v>9000.0</v>
       </c>
       <c r="D154" s="1">
-        <v>378.5</v>
+        <v>22.11</v>
       </c>
       <c r="E154" s="1">
-        <v>321.34986</v>
+        <v>23.350965555556</v>
       </c>
       <c r="F154" t="s">
         <v>7</v>
       </c>
       <c r="G154">
         <v>1.0</v>
       </c>
       <c r="H154" s="1">
-        <v>321349.86</v>
+        <v>210158.69</v>
       </c>
       <c r="I154" s="1">
-        <v>57150.14</v>
+        <v>-11168.69</v>
       </c>
       <c r="J154" s="1">
-        <v>17.784398599085</v>
+        <v>-5.3144078886293</v>
       </c>
       <c r="K154">
         <v>0.0</v>
       </c>
       <c r="L154">
         <v>0.0</v>
       </c>
       <c r="M154" s="1">
-        <v>378500.0</v>
+        <v>198990.0</v>
       </c>
       <c r="N154" s="1">
-        <v>378500.0</v>
+        <v>198990.0</v>
       </c>
       <c r="O154" s="1">
-        <v>0.45</v>
+        <v>0.23</v>
       </c>
       <c r="P154">
         <v>1</v>
       </c>
     </row>
     <row r="155" spans="1:16">
       <c r="A155" t="s">
-        <v>338</v>
+        <v>345</v>
       </c>
       <c r="B155" t="s">
-        <v>339</v>
+        <v>346</v>
       </c>
       <c r="C155" s="1">
-        <v>9000.0</v>
+        <v>19285.0</v>
       </c>
       <c r="D155" s="1">
-        <v>23.24</v>
+        <v>21.96</v>
       </c>
       <c r="E155" s="1">
-        <v>23.350965555556</v>
+        <v>26.240920404459</v>
       </c>
       <c r="F155" t="s">
         <v>7</v>
       </c>
       <c r="G155">
         <v>1.0</v>
       </c>
       <c r="H155" s="1">
-        <v>210158.69</v>
+        <v>506056.15</v>
       </c>
       <c r="I155" s="1">
-        <v>-998.69</v>
+        <v>-82557.55</v>
       </c>
       <c r="J155" s="1">
-        <v>-0.47520756814767</v>
+        <v>-16.313911015606</v>
       </c>
       <c r="K155">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>0.86</v>
+      </c>
+      <c r="L155" t="s">
+        <v>347</v>
       </c>
       <c r="M155" s="1">
-        <v>209160.0</v>
+        <v>423498.6</v>
       </c>
       <c r="N155" s="1">
-        <v>209160.0</v>
+        <v>440102.98</v>
       </c>
       <c r="O155" s="1">
-        <v>0.25</v>
+        <v>0.51</v>
       </c>
       <c r="P155">
         <v>1</v>
       </c>
     </row>
     <row r="156" spans="1:16">
       <c r="A156" t="s">
-        <v>340</v>
+        <v>345</v>
       </c>
       <c r="B156" t="s">
-        <v>341</v>
+        <v>346</v>
       </c>
       <c r="C156" s="1">
-        <v>19285.0</v>
+        <v>9642.0</v>
       </c>
       <c r="D156" s="1">
-        <v>23.9</v>
+        <v>21.96</v>
       </c>
       <c r="E156" s="1">
-        <v>26.240920404459</v>
+        <v>24.52323065754</v>
       </c>
       <c r="F156" t="s">
         <v>7</v>
       </c>
       <c r="G156">
         <v>1.0</v>
       </c>
       <c r="H156" s="1">
-        <v>506056.15</v>
+        <v>236452.99</v>
       </c>
       <c r="I156" s="1">
-        <v>-45144.65</v>
+        <v>-24714.67</v>
       </c>
       <c r="J156" s="1">
-        <v>-8.9208776535963</v>
+        <v>-10.452255224178</v>
       </c>
       <c r="K156">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>0.86</v>
+      </c>
+      <c r="L156" t="s">
+        <v>348</v>
       </c>
       <c r="M156" s="1">
-        <v>460911.5</v>
+        <v>211738.32</v>
       </c>
       <c r="N156" s="1">
-        <v>460911.5</v>
+        <v>220040.08</v>
       </c>
       <c r="O156" s="1">
-        <v>0.54</v>
+        <v>0.26</v>
       </c>
       <c r="P156">
         <v>1</v>
       </c>
     </row>
     <row r="157" spans="1:16">
       <c r="A157" t="s">
-        <v>340</v>
+        <v>349</v>
       </c>
       <c r="B157" t="s">
-        <v>341</v>
+        <v>350</v>
       </c>
       <c r="C157" s="1">
-        <v>9642.0</v>
+        <v>9107.0</v>
       </c>
       <c r="D157" s="1">
-        <v>23.9</v>
+        <v>22.82</v>
       </c>
       <c r="E157" s="1">
-        <v>24.52323065754</v>
+        <v>32.032130229494</v>
       </c>
       <c r="F157" t="s">
         <v>7</v>
       </c>
       <c r="G157">
         <v>1.0</v>
       </c>
       <c r="H157" s="1">
-        <v>236452.99</v>
+        <v>291716.61</v>
       </c>
       <c r="I157" s="1">
-        <v>-6009.19</v>
+        <v>-83894.87</v>
       </c>
       <c r="J157" s="1">
-        <v>-2.5413888824159</v>
+        <v>-28.759030896458</v>
       </c>
       <c r="K157">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>0.86</v>
+      </c>
+      <c r="L157" t="s">
+        <v>351</v>
       </c>
       <c r="M157" s="1">
-        <v>230443.8</v>
+        <v>207821.74</v>
       </c>
       <c r="N157" s="1">
-        <v>230443.8</v>
+        <v>215624.41</v>
       </c>
       <c r="O157" s="1">
-        <v>0.27</v>
+        <v>0.25</v>
       </c>
       <c r="P157">
         <v>1</v>
       </c>
     </row>
     <row r="158" spans="1:16">
       <c r="A158" t="s">
-        <v>342</v>
+        <v>352</v>
       </c>
       <c r="B158" t="s">
-        <v>343</v>
+        <v>353</v>
       </c>
       <c r="C158" s="1">
-        <v>9107.0</v>
+        <v>2662.0</v>
       </c>
       <c r="D158" s="1">
-        <v>24.86</v>
+        <v>57.1</v>
       </c>
       <c r="E158" s="1">
-        <v>32.032130229494</v>
+        <v>138.66598046582</v>
       </c>
       <c r="F158" t="s">
         <v>7</v>
       </c>
       <c r="G158">
         <v>1.0</v>
       </c>
       <c r="H158" s="1">
-        <v>291716.61</v>
+        <v>369128.84</v>
       </c>
       <c r="I158" s="1">
-        <v>-65316.59</v>
+        <v>-217128.64</v>
       </c>
       <c r="J158" s="1">
-        <v>-22.390425420068</v>
+        <v>-58.821911612216</v>
       </c>
       <c r="K158">
-        <v>0.05</v>
+        <v>0.0</v>
       </c>
       <c r="L158">
-        <v>448.76</v>
+        <v>0.0</v>
       </c>
       <c r="M158" s="1">
-        <v>226400.02</v>
+        <v>152000.2</v>
       </c>
       <c r="N158" s="1">
-        <v>226848.78</v>
+        <v>152000.2</v>
       </c>
       <c r="O158" s="1">
-        <v>0.27</v>
+        <v>0.18</v>
       </c>
       <c r="P158">
         <v>1</v>
       </c>
     </row>
     <row r="159" spans="1:16">
       <c r="A159" t="s">
-        <v>344</v>
+        <v>354</v>
       </c>
       <c r="B159" t="s">
-        <v>345</v>
+        <v>355</v>
       </c>
       <c r="C159" s="1">
-        <v>2662.0</v>
+        <v>70.0</v>
       </c>
       <c r="D159" s="1">
-        <v>65.78</v>
+        <v>4800.35</v>
       </c>
       <c r="E159" s="1">
-        <v>138.66598046582</v>
+        <v>4797.9191428571</v>
       </c>
       <c r="F159" t="s">
         <v>7</v>
       </c>
       <c r="G159">
         <v>1.0</v>
       </c>
       <c r="H159" s="1">
-        <v>369128.84</v>
+        <v>335854.34</v>
       </c>
       <c r="I159" s="1">
-        <v>-194022.48</v>
+        <v>170.16</v>
       </c>
       <c r="J159" s="1">
-        <v>-52.562265251342</v>
+        <v>0.05066482094589</v>
       </c>
       <c r="K159">
         <v>0.0</v>
       </c>
       <c r="L159">
         <v>0.0</v>
       </c>
       <c r="M159" s="1">
-        <v>175106.36</v>
+        <v>336024.5</v>
       </c>
       <c r="N159" s="1">
-        <v>175106.36</v>
+        <v>336024.5</v>
       </c>
       <c r="O159" s="1">
-        <v>0.21</v>
+        <v>0.39</v>
       </c>
       <c r="P159">
-        <v>1</v>
-[...198 lines deleted...]
-      <c r="P163">
         <v>1</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>