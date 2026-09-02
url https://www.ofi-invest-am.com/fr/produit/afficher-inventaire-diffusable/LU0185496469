--- v4 (2026-08-13)
+++ v5 (2026-09-02)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="1" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Répartition" sheetId="1" r:id="rId4"/>
     <sheet name="Valorisation" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="356">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="355">
   <si>
     <t>Type Part</t>
   </si>
   <si>
     <t>CodeIsin</t>
   </si>
   <si>
     <t>Parts</t>
   </si>
   <si>
     <t>Vl</t>
   </si>
   <si>
     <t>Devise</t>
   </si>
   <si>
     <t>Actif net</t>
   </si>
   <si>
     <t>POCHE</t>
   </si>
   <si>
     <t>EUR</t>
   </si>
   <si>
@@ -118,56 +118,56 @@
   <si>
     <t>VBCI (EUR)</t>
   </si>
   <si>
     <t>Poids</t>
   </si>
   <si>
     <t>Nb.</t>
   </si>
   <si>
     <t>CH0012221716</t>
   </si>
   <si>
     <t>ABB LTD</t>
   </si>
   <si>
     <t>CHF</t>
   </si>
   <si>
     <t>DE000A1EWWW0</t>
   </si>
   <si>
     <t>ADIDAS N AG</t>
   </si>
   <si>
+    <t>1 662.88</t>
+  </si>
+  <si>
     <t>1 486.21</t>
   </si>
   <si>
-    <t>1 662.88</t>
-[...1 lines deleted...]
-  <si>
     <t>NL0012969182</t>
   </si>
   <si>
     <t>ADYEN NV</t>
   </si>
   <si>
     <t>NL0000235190</t>
   </si>
   <si>
     <t>AIRBUS</t>
   </si>
   <si>
     <t>DE000A0WMPJ6</t>
   </si>
   <si>
     <t>AIXTRON</t>
   </si>
   <si>
     <t>1 319.41</t>
   </si>
   <si>
     <t>NL0013267909</t>
   </si>
   <si>
     <t>AKZO NOBEL NV</t>
@@ -190,71 +190,71 @@
   <si>
     <t>FR0000071946</t>
   </si>
   <si>
     <t>ALTEN SA</t>
   </si>
   <si>
     <t>ES0109067019</t>
   </si>
   <si>
     <t>AMADEUS IT GROUP SA</t>
   </si>
   <si>
     <t>BE0974293251</t>
   </si>
   <si>
     <t>ANHEUSER-BUSCH INBEV SA</t>
   </si>
   <si>
     <t>LU0569974404</t>
   </si>
   <si>
     <t>APERAM SA</t>
   </si>
   <si>
+    <t>1 853.85</t>
+  </si>
+  <si>
     <t>NL0006237562</t>
   </si>
   <si>
     <t>ARCADIS NV</t>
   </si>
   <si>
     <t>NL0010832176</t>
   </si>
   <si>
     <t>ARGENX</t>
   </si>
   <si>
     <t>NL0000334118</t>
   </si>
   <si>
     <t>ASM INTERNATIONAL NV</t>
   </si>
   <si>
-    <t>2 790.12</t>
-[...1 lines deleted...]
-  <si>
     <t>NL0010273215</t>
   </si>
   <si>
     <t>ASML HOLDING NV</t>
   </si>
   <si>
     <t>NL0011872643</t>
   </si>
   <si>
     <t>ASR NEDERLAND NV</t>
   </si>
   <si>
     <t>SE0007100581</t>
   </si>
   <si>
     <t>ASSA ABLOY CLASS B</t>
   </si>
   <si>
     <t>SEK</t>
   </si>
   <si>
     <t>GB0009895292</t>
   </si>
   <si>
     <t>ASTRAZENECA PLC</t>
@@ -292,194 +292,203 @@
   <si>
     <t>2 922.98</t>
   </si>
   <si>
     <t>ES0113679I37</t>
   </si>
   <si>
     <t>BANKINTER SA</t>
   </si>
   <si>
     <t>NL0011872650</t>
   </si>
   <si>
     <t>BASIC-FIT NV</t>
   </si>
   <si>
     <t>AT0000BAWAG2</t>
   </si>
   <si>
     <t>BAWAG GROUP AG</t>
   </si>
   <si>
     <t>1 862.85</t>
   </si>
   <si>
+    <t>DK0064982482</t>
+  </si>
+  <si>
+    <t>BIOMAR GROUP A/S COMMON</t>
+  </si>
+  <si>
+    <t>DKK</t>
+  </si>
+  <si>
     <t>FR0013280286</t>
   </si>
   <si>
     <t>BIOMERIEUX SA</t>
   </si>
   <si>
     <t>DE0005190003</t>
   </si>
   <si>
     <t>BMW AG</t>
   </si>
   <si>
-    <t>7 429.27</t>
+    <t>9 867.21</t>
   </si>
   <si>
     <t>FR0000131104</t>
   </si>
   <si>
     <t>BNP PARIBAS SA</t>
   </si>
   <si>
     <t>GB00B3FLWH99</t>
   </si>
   <si>
     <t>BODYCOTE PLC</t>
   </si>
   <si>
-    <t>13 415.89</t>
+    <t>13 448.86</t>
   </si>
   <si>
     <t>SE0007491303</t>
   </si>
   <si>
     <t>BRAVIDA HOLDING</t>
   </si>
   <si>
     <t>GB00B0744B38</t>
   </si>
   <si>
     <t>BUNZL</t>
   </si>
   <si>
+    <t>10 858.06</t>
+  </si>
+  <si>
     <t>FR0006174348</t>
   </si>
   <si>
     <t>BUREAU VERITAS SA</t>
   </si>
   <si>
     <t>FR0000125338</t>
   </si>
   <si>
     <t>CAPGEMINI</t>
   </si>
   <si>
+    <t>11 624.60</t>
+  </si>
+  <si>
     <t>ES0105630315</t>
   </si>
   <si>
     <t>CIE AUTOMOTIVE SA</t>
   </si>
   <si>
     <t>6 373.47</t>
   </si>
   <si>
     <t>GB00B4YZN328</t>
   </si>
   <si>
     <t>COATS GROUP PLC</t>
   </si>
   <si>
-    <t>13 524.78</t>
-[...1 lines deleted...]
-  <si>
     <t>DE000CBK1001</t>
   </si>
   <si>
     <t>COMMERZBANK AG</t>
   </si>
   <si>
     <t>FR0000125007</t>
   </si>
   <si>
     <t>COMPAGNIE DE SAINT GOBAIN SA</t>
   </si>
   <si>
     <t>GB00BD6K4575</t>
   </si>
   <si>
     <t>COMPASS GROUP PLC</t>
   </si>
   <si>
     <t>USD</t>
   </si>
   <si>
     <t>GB00B2863827</t>
   </si>
   <si>
     <t>CVS GROUP PLC</t>
   </si>
   <si>
     <t>FR0000120644</t>
   </si>
   <si>
     <t>DANONE SA</t>
   </si>
   <si>
     <t>DE0005810055</t>
   </si>
   <si>
     <t>DEUTSCHE BOERSE AG</t>
   </si>
   <si>
-    <t>2 148.76</t>
+    <t>2 614.57</t>
   </si>
   <si>
     <t>DE0005552004</t>
   </si>
   <si>
     <t>DEUTSCHE POST AG</t>
   </si>
   <si>
     <t>1 208.35</t>
   </si>
   <si>
     <t>DE0005557508</t>
   </si>
   <si>
     <t>DEUTSCHE TELEKOM N AG</t>
   </si>
   <si>
     <t>GB0000055888</t>
   </si>
   <si>
     <t>DISCOVERIE GROUP</t>
   </si>
   <si>
     <t>CH1216478797</t>
   </si>
   <si>
     <t>DSM FIRMENICH AG</t>
   </si>
   <si>
-    <t>16 167.05</t>
-[...1 lines deleted...]
-  <si>
     <t>IT0005453250</t>
   </si>
   <si>
     <t>EL EN</t>
   </si>
   <si>
     <t>IT0003128367</t>
   </si>
   <si>
     <t>ENEL</t>
   </si>
   <si>
     <t>FR0010208488</t>
   </si>
   <si>
     <t>ENGIE SA</t>
   </si>
   <si>
     <t>SE0015658109</t>
   </si>
   <si>
     <t>EPIROC CLASS A</t>
   </si>
   <si>
     <t>AT0000652011</t>
@@ -529,78 +538,72 @@
   <si>
     <t>NL0011585146</t>
   </si>
   <si>
     <t>FERRARI NV</t>
   </si>
   <si>
     <t>ES0137650018</t>
   </si>
   <si>
     <t>FLUIDRA SA</t>
   </si>
   <si>
     <t>CH1335392721</t>
   </si>
   <si>
     <t>GALDERMA GROUP N AG</t>
   </si>
   <si>
     <t>GB0003718474</t>
   </si>
   <si>
     <t>GAMES WORKSHOP GROUP PLC</t>
   </si>
   <si>
-    <t>3 101.81</t>
-[...1 lines deleted...]
-  <si>
     <t>CH0030170408</t>
   </si>
   <si>
     <t>GEBERIT AG</t>
   </si>
   <si>
     <t>IT0000062072</t>
   </si>
   <si>
     <t>GENERALI</t>
   </si>
   <si>
     <t>CH0010645932</t>
   </si>
   <si>
     <t>GIVAUDAN SA</t>
   </si>
   <si>
-    <t>GB00B63QSB39</t>
-[...5 lines deleted...]
-    <t>4 379.21</t>
+    <t>IE00BD6JX574</t>
+  </si>
+  <si>
+    <t>GLENVEAGH PROPERTIES PLC</t>
   </si>
   <si>
     <t>IT0005411209</t>
   </si>
   <si>
     <t>GVS</t>
   </si>
   <si>
     <t>FR0000052292</t>
   </si>
   <si>
     <t>HERMES INTERNATIONAL</t>
   </si>
   <si>
     <t>GB00B0LCW083</t>
   </si>
   <si>
     <t>HIKMA PHARMACEUTICALS PLC</t>
   </si>
   <si>
     <t>ES0144580Y14</t>
   </si>
   <si>
     <t>IBERDROLA SA</t>
   </si>
@@ -688,53 +691,50 @@
   <si>
     <t>FR0010307819</t>
   </si>
   <si>
     <t>LEGRAND SA</t>
   </si>
   <si>
     <t>FR0000120321</t>
   </si>
   <si>
     <t>LOREAL SA</t>
   </si>
   <si>
     <t>FR0000121014</t>
   </si>
   <si>
     <t>LVMH</t>
   </si>
   <si>
     <t>GB0008481250</t>
   </si>
   <si>
     <t>ME GROUP INTERNATIONAL PLC</t>
   </si>
   <si>
-    <t>13 204.04</t>
-[...1 lines deleted...]
-  <si>
     <t>FI0009014575</t>
   </si>
   <si>
     <t>METSO CORPORATION</t>
   </si>
   <si>
     <t>3 079.91</t>
   </si>
   <si>
     <t>IT0004965148</t>
   </si>
   <si>
     <t>MONCLER</t>
   </si>
   <si>
     <t>DE0008430026</t>
   </si>
   <si>
     <t>MUENCHENER RUECKVERSICHERUNGS-GESE</t>
   </si>
   <si>
     <t>6 649.15</t>
   </si>
   <si>
     <t>DE0006452907</t>
@@ -754,63 +754,60 @@
   <si>
     <t>NOBA BANK GROUP</t>
   </si>
   <si>
     <t>FI0009000681</t>
   </si>
   <si>
     <t>NOKIA</t>
   </si>
   <si>
     <t>13 831.10</t>
   </si>
   <si>
     <t>CH0012005267</t>
   </si>
   <si>
     <t>NOVARTIS AG</t>
   </si>
   <si>
     <t>DK0062498333</t>
   </si>
   <si>
     <t>NOVO NORDISK CLASS B</t>
   </si>
   <si>
-    <t>DKK</t>
-[...2 lines deleted...]
-    <t>4 269.69</t>
+    <t>4 269.41</t>
   </si>
   <si>
     <t>DK0060336014</t>
   </si>
   <si>
     <t>NOVOZYMES CLASS B</t>
   </si>
   <si>
-    <t>4 813.98</t>
+    <t>4 813.67</t>
   </si>
   <si>
     <t>GB0006650450</t>
   </si>
   <si>
     <t>OXFORD INSTRUMENTS PLC</t>
   </si>
   <si>
     <t>CH0024608827</t>
   </si>
   <si>
     <t>PARTNERS GROUP HOLDING AG</t>
   </si>
   <si>
     <t>FR001400PFU4</t>
   </si>
   <si>
     <t>PLANISWARE SA</t>
   </si>
   <si>
     <t>GB00B7N0K053</t>
   </si>
   <si>
     <t>PREMIER FOODS PLC</t>
   </si>
@@ -823,59 +820,65 @@
   <si>
     <t>IT0004176001</t>
   </si>
   <si>
     <t>PRYSMIAN</t>
   </si>
   <si>
     <t>FR0000130577</t>
   </si>
   <si>
     <t>PUBLICIS GROUPE SA</t>
   </si>
   <si>
     <t>DE0007461006</t>
   </si>
   <si>
     <t>PVA TEPLA AG</t>
   </si>
   <si>
     <t>GB00B2B0DG97</t>
   </si>
   <si>
     <t>RELX PLC</t>
   </si>
   <si>
-    <t>10 371.60</t>
+    <t>10 397.09</t>
   </si>
   <si>
     <t>FR0000131906</t>
   </si>
   <si>
     <t>RENAULT SA</t>
   </si>
   <si>
+    <t>DE000RENK730</t>
+  </si>
+  <si>
+    <t>RENK GROUP AG</t>
+  </si>
+  <si>
     <t>GB00B63H8491</t>
   </si>
   <si>
     <t>ROLLS-ROYCE HOLDINGS PLC</t>
   </si>
   <si>
     <t>FR0000073272</t>
   </si>
   <si>
     <t>SAFRAN SA</t>
   </si>
   <si>
     <t>CH1243598427</t>
   </si>
   <si>
     <t>SANDOZ GROUP AG</t>
   </si>
   <si>
     <t>FR0000120578</t>
   </si>
   <si>
     <t>SANOFI SA</t>
   </si>
   <si>
     <t>DE0007164600</t>
@@ -922,204 +925,198 @@
   <si>
     <t>2 538.65</t>
   </si>
   <si>
     <t>DE0007236101</t>
   </si>
   <si>
     <t>SIEMENS N AG</t>
   </si>
   <si>
     <t>6 953.04</t>
   </si>
   <si>
     <t>CH0418792922</t>
   </si>
   <si>
     <t>SIKA AG</t>
   </si>
   <si>
     <t>FR0000130809</t>
   </si>
   <si>
     <t>SOCIETE GENERALE SA</t>
   </si>
   <si>
+    <t>10 426.00</t>
+  </si>
+  <si>
     <t>NO0010631567</t>
   </si>
   <si>
     <t>SPAREBANK  SR-NORGE</t>
   </si>
   <si>
     <t>NOK</t>
   </si>
   <si>
-    <t>6 080.12</t>
+    <t>6 053.52</t>
   </si>
   <si>
     <t>FR0012757854</t>
   </si>
   <si>
     <t>SPIE SA</t>
   </si>
   <si>
     <t>DE000SPG1003</t>
   </si>
   <si>
     <t>SPRINGER NATURE AG</t>
   </si>
   <si>
-    <t>NL00150001Q9</t>
-[...4 lines deleted...]
-  <si>
     <t>NL0000226223</t>
   </si>
   <si>
     <t>STMICROELECTRONICS NV</t>
   </si>
   <si>
     <t>CH1175448666</t>
   </si>
   <si>
     <t>STRAUMANN HOLDING AG</t>
   </si>
   <si>
     <t>DE000A1K0235</t>
   </si>
   <si>
     <t>SUSS MICROTEC N</t>
   </si>
   <si>
     <t>1 015.63</t>
   </si>
   <si>
     <t>GB00BP92CJ43</t>
   </si>
   <si>
     <t>TATE AND LYLE PLC</t>
   </si>
   <si>
     <t>NL0014559478</t>
   </si>
   <si>
     <t>TECHNIP ENERGIES NV</t>
   </si>
   <si>
-    <t>NL0000852523</t>
-[...4 lines deleted...]
-  <si>
     <t>FR0000120271</t>
   </si>
   <si>
     <t>TOTALENERGIES</t>
   </si>
   <si>
     <t>BE0003739530</t>
   </si>
   <si>
     <t>UCB SA</t>
   </si>
   <si>
     <t>IT0005239360</t>
   </si>
   <si>
     <t>UNICREDIT</t>
   </si>
   <si>
     <t>GB00BVZK7T90</t>
   </si>
   <si>
     <t>UNILEVER PLC</t>
   </si>
   <si>
+    <t>6 231.83</t>
+  </si>
+  <si>
     <t>IE00BJ5FQX74</t>
   </si>
   <si>
     <t>UNIPHAR PLC</t>
   </si>
   <si>
-    <t>2 186.67</t>
-[...1 lines deleted...]
-  <si>
     <t>GB0006928617</t>
   </si>
   <si>
     <t>UNITE GROUP PLC</t>
   </si>
   <si>
-    <t>11 543.96</t>
+    <t>1 866.12</t>
   </si>
   <si>
     <t>FR0000125486</t>
   </si>
   <si>
     <t>VINCI SA</t>
   </si>
   <si>
     <t>FR0000031577</t>
   </si>
   <si>
     <t>VIRBAC SA</t>
   </si>
   <si>
     <t>DE000A1ML7J1</t>
   </si>
   <si>
     <t>VONOVIA</t>
   </si>
   <si>
     <t>BE0974349814</t>
   </si>
   <si>
     <t>WAREHOUSES DE PAUW NV</t>
   </si>
   <si>
-    <t>16 604.38</t>
-[...4 lines deleted...]
-  <si>
     <t>AT0000831706</t>
   </si>
   <si>
     <t>WIENERBERGER AG</t>
   </si>
   <si>
-    <t>7 802.67</t>
+    <t>1 530.22</t>
   </si>
   <si>
     <t>NL0000395903</t>
   </si>
   <si>
     <t>WOLTERS KLUWER NV</t>
+  </si>
+  <si>
+    <t>3 597.69</t>
+  </si>
+  <si>
+    <t>EUR-18439983</t>
+  </si>
+  <si>
+    <t>EUR/SEK 2026-06-03</t>
   </si>
   <si>
     <t>FR0000008997</t>
   </si>
   <si>
     <t>Ofi Invest ESG Liquidités PART C/D</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
@@ -1489,241 +1486,241 @@
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>4</v>
       </c>
       <c r="H1" t="s">
         <v>5</v>
       </c>
       <c r="I1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2" spans="1:14">
       <c r="A2" t="s">
         <v>6</v>
       </c>
       <c r="B2">
         <v>3251</v>
       </c>
       <c r="C2" s="1">
-        <v>190615.0</v>
+        <v>189315.0</v>
       </c>
       <c r="D2">
-        <v>118.28</v>
+        <v>122.8</v>
       </c>
       <c r="E2" t="s">
         <v>7</v>
       </c>
       <c r="F2">
-        <v>22545483.42</v>
+        <v>23247811.88</v>
       </c>
       <c r="G2" t="s">
         <v>7</v>
       </c>
       <c r="H2">
-        <v>22545483.42</v>
+        <v>23247811.88</v>
       </c>
       <c r="I2" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="3" spans="1:14">
       <c r="A3" t="s">
         <v>6</v>
       </c>
       <c r="B3">
         <v>393</v>
       </c>
       <c r="C3" s="1">
-        <v>61722.0</v>
+        <v>61322.0</v>
       </c>
       <c r="D3">
-        <v>378.52</v>
+        <v>394.89</v>
       </c>
       <c r="E3" t="s">
         <v>7</v>
       </c>
       <c r="F3">
-        <v>23363122.31</v>
+        <v>24215469.91</v>
       </c>
       <c r="G3" t="s">
         <v>7</v>
       </c>
       <c r="H3">
-        <v>23363122.31</v>
+        <v>24215469.91</v>
       </c>
       <c r="I3" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="4" spans="1:14">
       <c r="A4" t="s">
         <v>6</v>
       </c>
       <c r="B4">
         <v>394</v>
       </c>
       <c r="C4" s="1">
-        <v>190429.0</v>
+        <v>189410.0</v>
       </c>
       <c r="D4">
-        <v>209.9</v>
+        <v>221.17</v>
       </c>
       <c r="E4" t="s">
         <v>7</v>
       </c>
       <c r="F4">
-        <v>39971485.76</v>
+        <v>41892355.55</v>
       </c>
       <c r="G4" t="s">
         <v>7</v>
       </c>
       <c r="H4">
-        <v>39971485.76</v>
+        <v>41892355.55</v>
       </c>
       <c r="I4" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="5" spans="1:14">
       <c r="A5" t="s">
         <v>8</v>
       </c>
       <c r="B5" t="s">
         <v>9</v>
       </c>
       <c r="C5" s="1">
         <v>591.33</v>
       </c>
       <c r="D5">
-        <v>111.0</v>
+        <v>116.07</v>
       </c>
       <c r="E5" t="s">
         <v>7</v>
       </c>
       <c r="F5">
-        <v>65639.87</v>
+        <v>68635.71</v>
       </c>
       <c r="G5" t="s">
         <v>7</v>
       </c>
       <c r="H5">
-        <v>65639.87</v>
+        <v>68635.71</v>
       </c>
       <c r="I5" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="6" spans="1:14">
       <c r="A6" t="s">
         <v>10</v>
       </c>
       <c r="B6" t="s">
         <v>11</v>
       </c>
       <c r="C6" s="1">
         <v>106616.84</v>
       </c>
       <c r="D6">
-        <v>213.01</v>
+        <v>222.84</v>
       </c>
       <c r="E6" t="s">
         <v>7</v>
       </c>
       <c r="F6">
-        <v>22710712.09</v>
+        <v>23758186.8</v>
       </c>
       <c r="G6" t="s">
         <v>7</v>
       </c>
       <c r="H6">
-        <v>22710712.09</v>
+        <v>23758186.8</v>
       </c>
       <c r="I6" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="7" spans="1:14">
       <c r="A7" t="s">
         <v>12</v>
       </c>
       <c r="B7" t="s">
         <v>13</v>
       </c>
       <c r="C7" s="1">
-        <v>673769.98</v>
+        <v>669171.72</v>
       </c>
       <c r="D7">
-        <v>93.37</v>
+        <v>97.67</v>
       </c>
       <c r="E7" t="s">
         <v>7</v>
       </c>
       <c r="F7">
-        <v>62911985.07</v>
+        <v>65360427.19</v>
       </c>
       <c r="G7" t="s">
         <v>7</v>
       </c>
       <c r="H7">
-        <v>62911985.07</v>
+        <v>65360427.19</v>
       </c>
       <c r="I7" t="s">
         <v>7</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:P159"/>
+  <dimension ref="A1:P161"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="O159" sqref="O159"/>
+      <selection activeCell="O161" sqref="O161"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:16">
       <c r="A1" t="s">
         <v>14</v>
       </c>
       <c r="B1" t="s">
         <v>15</v>
       </c>
       <c r="C1" t="s">
         <v>16</v>
       </c>
       <c r="D1" t="s">
         <v>17</v>
       </c>
       <c r="E1" t="s">
         <v>18</v>
       </c>
       <c r="F1" t="s">
         <v>4</v>
       </c>
       <c r="G1" t="s">
         <v>19</v>
@@ -1745,7936 +1742,8036 @@
       </c>
       <c r="M1" t="s">
         <v>25</v>
       </c>
       <c r="N1" t="s">
         <v>26</v>
       </c>
       <c r="O1" t="s">
         <v>27</v>
       </c>
       <c r="P1" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="2" spans="1:16">
       <c r="A2" t="s">
         <v>29</v>
       </c>
       <c r="B2" t="s">
         <v>30</v>
       </c>
       <c r="C2" s="1">
         <v>4310.0</v>
       </c>
       <c r="D2" s="1">
-        <v>82.86</v>
+        <v>86.1</v>
       </c>
       <c r="E2" s="1">
         <v>69.758343387471</v>
       </c>
       <c r="F2" t="s">
         <v>31</v>
       </c>
       <c r="G2">
         <v>0.92</v>
       </c>
       <c r="H2" s="1">
         <v>328243.86</v>
       </c>
       <c r="I2" s="1">
-        <v>61526.53</v>
+        <v>77214.91</v>
       </c>
       <c r="J2" s="1">
-        <v>18.744152594355</v>
+        <v>23.523641843598</v>
       </c>
       <c r="K2">
         <v>0.0</v>
       </c>
       <c r="L2">
         <v>0.0</v>
       </c>
       <c r="M2" s="1">
-        <v>389770.39</v>
+        <v>405458.77</v>
       </c>
       <c r="N2" s="1">
-        <v>389770.39</v>
+        <v>405458.77</v>
       </c>
       <c r="O2" s="1">
         <v>0.45</v>
       </c>
       <c r="P2">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:16">
       <c r="A3" t="s">
         <v>32</v>
       </c>
       <c r="B3" t="s">
         <v>33</v>
       </c>
       <c r="C3" s="1">
-        <v>1800.0</v>
+        <v>2522.0</v>
       </c>
       <c r="D3" s="1">
-        <v>144.0</v>
+        <v>166.85</v>
       </c>
       <c r="E3" s="1">
-        <v>212.65645555556</v>
+        <v>187.58613005551</v>
       </c>
       <c r="F3" t="s">
         <v>7</v>
       </c>
       <c r="G3">
         <v>1.0</v>
       </c>
       <c r="H3" s="1">
-        <v>382781.62</v>
+        <v>473092.22</v>
       </c>
       <c r="I3" s="1">
-        <v>-123581.62</v>
+        <v>-52296.52</v>
       </c>
       <c r="J3" s="1">
-        <v>-32.285149950512</v>
+        <v>-11.054191506256</v>
       </c>
       <c r="K3">
-        <v>0.83</v>
+        <v>0.66</v>
       </c>
       <c r="L3" t="s">
         <v>34</v>
       </c>
       <c r="M3" s="1">
-        <v>259200.0</v>
+        <v>420795.7</v>
       </c>
       <c r="N3" s="1">
-        <v>260686.21</v>
+        <v>422458.58</v>
       </c>
       <c r="O3" s="1">
-        <v>0.3</v>
+        <v>0.47</v>
       </c>
       <c r="P3">
         <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:16">
       <c r="A4" t="s">
         <v>32</v>
       </c>
       <c r="B4" t="s">
         <v>33</v>
       </c>
       <c r="C4" s="1">
-        <v>2522.0</v>
+        <v>1800.0</v>
       </c>
       <c r="D4" s="1">
-        <v>144.0</v>
+        <v>166.85</v>
       </c>
       <c r="E4" s="1">
-        <v>187.58613005551</v>
+        <v>212.65645555556</v>
       </c>
       <c r="F4" t="s">
         <v>7</v>
       </c>
       <c r="G4">
         <v>1.0</v>
       </c>
       <c r="H4" s="1">
-        <v>473092.22</v>
+        <v>382781.62</v>
       </c>
       <c r="I4" s="1">
-        <v>-109924.22</v>
+        <v>-82451.62</v>
       </c>
       <c r="J4" s="1">
-        <v>-23.235262672466</v>
+        <v>-21.540119925298</v>
       </c>
       <c r="K4">
-        <v>0.66</v>
+        <v>0.83</v>
       </c>
       <c r="L4" t="s">
         <v>35</v>
       </c>
       <c r="M4" s="1">
-        <v>363168.0</v>
+        <v>300330.0</v>
       </c>
       <c r="N4" s="1">
-        <v>364830.88</v>
+        <v>301816.21</v>
       </c>
       <c r="O4" s="1">
-        <v>0.43</v>
+        <v>0.34</v>
       </c>
       <c r="P4">
         <v>1</v>
       </c>
     </row>
     <row r="5" spans="1:16">
       <c r="A5" t="s">
         <v>36</v>
       </c>
       <c r="B5" t="s">
         <v>37</v>
       </c>
       <c r="C5" s="1">
         <v>279.0</v>
       </c>
       <c r="D5" s="1">
-        <v>880.0</v>
+        <v>890.0</v>
       </c>
       <c r="E5" s="1">
         <v>1038.5548387097</v>
       </c>
       <c r="F5" t="s">
         <v>7</v>
       </c>
       <c r="G5">
         <v>1.0</v>
       </c>
       <c r="H5" s="1">
         <v>289756.8</v>
       </c>
       <c r="I5" s="1">
-        <v>-44236.8</v>
+        <v>-41446.8</v>
       </c>
       <c r="J5" s="1">
-        <v>-15.26687208031</v>
+        <v>-14.303995626677</v>
       </c>
       <c r="K5">
         <v>0.0</v>
       </c>
       <c r="L5">
         <v>0.0</v>
       </c>
       <c r="M5" s="1">
-        <v>245520.0</v>
+        <v>248310.0</v>
       </c>
       <c r="N5" s="1">
-        <v>245520.0</v>
+        <v>248310.0</v>
       </c>
       <c r="O5" s="1">
-        <v>0.29</v>
+        <v>0.28</v>
       </c>
       <c r="P5">
         <v>1</v>
       </c>
     </row>
     <row r="6" spans="1:16">
       <c r="A6" t="s">
         <v>38</v>
       </c>
       <c r="B6" t="s">
         <v>39</v>
       </c>
       <c r="C6" s="1">
         <v>5480.0</v>
       </c>
       <c r="D6" s="1">
-        <v>173.44</v>
+        <v>172.68</v>
       </c>
       <c r="E6" s="1">
         <v>197.01498540146</v>
       </c>
       <c r="F6" t="s">
         <v>7</v>
       </c>
       <c r="G6">
         <v>1.0</v>
       </c>
       <c r="H6" s="1">
         <v>1079642.12</v>
       </c>
       <c r="I6" s="1">
-        <v>-129190.92</v>
+        <v>-133355.72</v>
       </c>
       <c r="J6" s="1">
-        <v>-11.966087429045</v>
+        <v>-12.351844887267</v>
       </c>
       <c r="K6">
         <v>0.0</v>
       </c>
       <c r="L6">
         <v>0.0</v>
       </c>
       <c r="M6" s="1">
-        <v>950451.2</v>
+        <v>946286.4</v>
       </c>
       <c r="N6" s="1">
-        <v>950451.2</v>
+        <v>946286.4</v>
       </c>
       <c r="O6" s="1">
-        <v>1.11</v>
+        <v>1.06</v>
       </c>
       <c r="P6">
         <v>1</v>
       </c>
     </row>
     <row r="7" spans="1:16">
       <c r="A7" t="s">
         <v>40</v>
       </c>
       <c r="B7" t="s">
         <v>41</v>
       </c>
       <c r="C7" s="1">
         <v>1832.0</v>
       </c>
       <c r="D7" s="1">
-        <v>51.56</v>
+        <v>57.92</v>
       </c>
       <c r="E7" s="1">
         <v>18.456610262009</v>
       </c>
       <c r="F7" t="s">
         <v>7</v>
       </c>
       <c r="G7">
         <v>1.0</v>
       </c>
       <c r="H7" s="1">
         <v>33812.51</v>
       </c>
       <c r="I7" s="1">
-        <v>60645.41</v>
+        <v>72296.93</v>
       </c>
       <c r="J7" s="1">
-        <v>179.35790628971</v>
+        <v>213.81710497091</v>
       </c>
       <c r="K7">
         <v>0.72</v>
       </c>
       <c r="L7" t="s">
         <v>42</v>
       </c>
       <c r="M7" s="1">
-        <v>94457.92</v>
+        <v>106109.44</v>
       </c>
       <c r="N7" s="1">
-        <v>95777.33</v>
+        <v>107428.85</v>
       </c>
       <c r="O7" s="1">
-        <v>0.11</v>
+        <v>0.12</v>
       </c>
       <c r="P7">
         <v>1</v>
       </c>
     </row>
     <row r="8" spans="1:16">
       <c r="A8" t="s">
         <v>43</v>
       </c>
       <c r="B8" t="s">
         <v>44</v>
       </c>
       <c r="C8" s="1">
-        <v>5580.0</v>
+        <v>2901.0</v>
       </c>
       <c r="D8" s="1">
-        <v>49.45</v>
+        <v>66.44</v>
       </c>
       <c r="E8" s="1">
-        <v>71.911279569892</v>
+        <v>71.911278869355</v>
       </c>
       <c r="F8" t="s">
         <v>7</v>
       </c>
       <c r="G8">
         <v>1.0</v>
       </c>
       <c r="H8" s="1">
-        <v>401264.94</v>
+        <v>208614.62</v>
       </c>
       <c r="I8" s="1">
-        <v>-125333.94</v>
+        <v>-15872.18</v>
       </c>
       <c r="J8" s="1">
-        <v>-31.2347099151</v>
+        <v>-7.6083737563551</v>
       </c>
       <c r="K8">
         <v>0.0</v>
       </c>
       <c r="L8">
         <v>0.0</v>
       </c>
       <c r="M8" s="1">
-        <v>275931.0</v>
+        <v>192742.44</v>
       </c>
       <c r="N8" s="1">
-        <v>275931.0</v>
+        <v>192742.44</v>
       </c>
       <c r="O8" s="1">
-        <v>0.32</v>
+        <v>0.22</v>
       </c>
       <c r="P8">
         <v>1</v>
       </c>
     </row>
     <row r="9" spans="1:16">
       <c r="A9" t="s">
         <v>45</v>
       </c>
       <c r="B9" t="s">
         <v>46</v>
       </c>
       <c r="C9" s="1">
         <v>2800.0</v>
       </c>
       <c r="D9" s="1">
-        <v>372.3</v>
+        <v>376.7</v>
       </c>
       <c r="E9" s="1">
         <v>214.54963571429</v>
       </c>
       <c r="F9" t="s">
         <v>7</v>
       </c>
       <c r="G9">
         <v>1.0</v>
       </c>
       <c r="H9" s="1">
         <v>600738.98</v>
       </c>
       <c r="I9" s="1">
-        <v>441701.02</v>
+        <v>454021.02</v>
       </c>
       <c r="J9" s="1">
-        <v>73.526279250266</v>
+        <v>75.577086740734</v>
       </c>
       <c r="K9">
         <v>7.43</v>
       </c>
       <c r="L9" t="s">
         <v>47</v>
       </c>
       <c r="M9" s="1">
-        <v>1042440.0</v>
+        <v>1054760.0</v>
       </c>
       <c r="N9" s="1">
-        <v>1063256.09</v>
+        <v>1075576.09</v>
       </c>
       <c r="O9" s="1">
-        <v>1.24</v>
+        <v>1.21</v>
       </c>
       <c r="P9">
         <v>1</v>
       </c>
     </row>
     <row r="10" spans="1:16">
       <c r="A10" t="s">
         <v>48</v>
       </c>
       <c r="B10" t="s">
         <v>49</v>
       </c>
       <c r="C10" s="1">
         <v>10823.0</v>
       </c>
       <c r="D10" s="1">
-        <v>17.17</v>
+        <v>17.265</v>
       </c>
       <c r="E10" s="1">
         <v>22.248209368937</v>
       </c>
       <c r="F10" t="s">
         <v>7</v>
       </c>
       <c r="G10">
         <v>1.0</v>
       </c>
       <c r="H10" s="1">
         <v>240792.37</v>
       </c>
       <c r="I10" s="1">
-        <v>-54961.46</v>
+        <v>-53933.27</v>
       </c>
       <c r="J10" s="1">
-        <v>-22.825249820001</v>
+        <v>-22.398247087314</v>
       </c>
       <c r="K10">
         <v>0.0</v>
       </c>
       <c r="L10">
         <v>0.0</v>
       </c>
       <c r="M10" s="1">
-        <v>185830.91</v>
+        <v>186859.1</v>
       </c>
       <c r="N10" s="1">
-        <v>185830.91</v>
+        <v>186859.1</v>
       </c>
       <c r="O10" s="1">
-        <v>0.22</v>
+        <v>0.21</v>
       </c>
       <c r="P10">
         <v>1</v>
       </c>
     </row>
     <row r="11" spans="1:16">
       <c r="A11" t="s">
         <v>50</v>
       </c>
       <c r="B11" t="s">
         <v>51</v>
       </c>
       <c r="C11" s="1">
         <v>7015.0</v>
       </c>
       <c r="D11" s="1">
-        <v>60.4</v>
+        <v>65.75</v>
       </c>
       <c r="E11" s="1">
         <v>85.06823235923</v>
       </c>
       <c r="F11" t="s">
         <v>7</v>
       </c>
       <c r="G11">
         <v>1.0</v>
       </c>
       <c r="H11" s="1">
         <v>596753.65</v>
       </c>
       <c r="I11" s="1">
-        <v>-173047.65</v>
+        <v>-135517.4</v>
       </c>
       <c r="J11" s="1">
-        <v>-28.998172026262</v>
+        <v>-22.709102826602</v>
       </c>
       <c r="K11">
         <v>0.0</v>
       </c>
       <c r="L11">
         <v>0.0</v>
       </c>
       <c r="M11" s="1">
-        <v>423706.0</v>
+        <v>461236.25</v>
       </c>
       <c r="N11" s="1">
-        <v>423706.0</v>
+        <v>461236.25</v>
       </c>
       <c r="O11" s="1">
-        <v>0.49</v>
+        <v>0.52</v>
       </c>
       <c r="P11">
         <v>1</v>
       </c>
     </row>
     <row r="12" spans="1:16">
       <c r="A12" t="s">
         <v>52</v>
       </c>
       <c r="B12" t="s">
         <v>53</v>
       </c>
       <c r="C12" s="1">
         <v>3391.0</v>
       </c>
       <c r="D12" s="1">
-        <v>50.92</v>
+        <v>54.46</v>
       </c>
       <c r="E12" s="1">
         <v>62.28357121793</v>
       </c>
       <c r="F12" t="s">
         <v>7</v>
       </c>
       <c r="G12">
         <v>1.0</v>
       </c>
       <c r="H12" s="1">
         <v>211203.59</v>
       </c>
       <c r="I12" s="1">
-        <v>-38533.87</v>
+        <v>-26529.73</v>
       </c>
       <c r="J12" s="1">
-        <v>-18.244893469851</v>
+        <v>-12.561211672586</v>
       </c>
       <c r="K12">
         <v>0.14</v>
       </c>
       <c r="L12">
         <v>490.07</v>
       </c>
       <c r="M12" s="1">
-        <v>172669.72</v>
+        <v>184673.86</v>
       </c>
       <c r="N12" s="1">
-        <v>173159.79</v>
+        <v>185163.93</v>
       </c>
       <c r="O12" s="1">
-        <v>0.2</v>
+        <v>0.21</v>
       </c>
       <c r="P12">
         <v>1</v>
       </c>
     </row>
     <row r="13" spans="1:16">
       <c r="A13" t="s">
         <v>54</v>
       </c>
       <c r="B13" t="s">
         <v>55</v>
       </c>
       <c r="C13" s="1">
         <v>8219.0</v>
       </c>
       <c r="D13" s="1">
-        <v>68.54</v>
+        <v>69.76</v>
       </c>
       <c r="E13" s="1">
         <v>56.714487163888</v>
       </c>
       <c r="F13" t="s">
         <v>7</v>
       </c>
       <c r="G13">
         <v>1.0</v>
       </c>
       <c r="H13" s="1">
         <v>466136.37</v>
       </c>
       <c r="I13" s="1">
-        <v>97193.89</v>
+        <v>107221.07</v>
       </c>
       <c r="J13" s="1">
-        <v>20.850956126852</v>
+        <v>23.002081987295</v>
       </c>
       <c r="K13">
         <v>0.0</v>
       </c>
       <c r="L13">
         <v>0.0</v>
       </c>
       <c r="M13" s="1">
-        <v>563330.26</v>
+        <v>573357.44</v>
       </c>
       <c r="N13" s="1">
-        <v>563330.26</v>
+        <v>573357.44</v>
       </c>
       <c r="O13" s="1">
-        <v>0.66</v>
+        <v>0.64</v>
       </c>
       <c r="P13">
         <v>1</v>
       </c>
     </row>
     <row r="14" spans="1:16">
       <c r="A14" t="s">
         <v>56</v>
       </c>
       <c r="B14" t="s">
         <v>57</v>
       </c>
       <c r="C14" s="1">
         <v>4362.0</v>
       </c>
       <c r="D14" s="1">
-        <v>47.82</v>
+        <v>52.6</v>
       </c>
       <c r="E14" s="1">
         <v>34.113535075653</v>
       </c>
       <c r="F14" t="s">
         <v>7</v>
       </c>
       <c r="G14">
         <v>1.0</v>
       </c>
       <c r="H14" s="1">
         <v>148803.24</v>
       </c>
       <c r="I14" s="1">
-        <v>59787.6</v>
+        <v>80637.96</v>
       </c>
       <c r="J14" s="1">
-        <v>40.178963845142</v>
+        <v>54.190997454088</v>
       </c>
       <c r="K14">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>0.43</v>
+      </c>
+      <c r="L14" t="s">
+        <v>58</v>
       </c>
       <c r="M14" s="1">
-        <v>208590.84</v>
+        <v>229441.2</v>
       </c>
       <c r="N14" s="1">
-        <v>208590.84</v>
+        <v>231295.05</v>
       </c>
       <c r="O14" s="1">
-        <v>0.24</v>
+        <v>0.26</v>
       </c>
       <c r="P14">
         <v>1</v>
       </c>
     </row>
     <row r="15" spans="1:16">
       <c r="A15" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="B15" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="C15" s="1">
-        <v>20865.0</v>
+        <v>25326.0</v>
       </c>
       <c r="D15" s="1">
-        <v>34.84</v>
+        <v>36.0</v>
       </c>
       <c r="E15" s="1">
-        <v>32.520991133477</v>
+        <v>33.037492695254</v>
       </c>
       <c r="F15" t="s">
         <v>7</v>
       </c>
       <c r="G15">
         <v>1.0</v>
       </c>
       <c r="H15" s="1">
-        <v>678550.48</v>
+        <v>836707.54</v>
       </c>
       <c r="I15" s="1">
-        <v>48386.12</v>
+        <v>75028.46</v>
       </c>
       <c r="J15" s="1">
-        <v>7.1308062445111</v>
+        <v>8.967106953524</v>
       </c>
       <c r="K15">
         <v>0.0</v>
       </c>
       <c r="L15">
         <v>0.0</v>
       </c>
       <c r="M15" s="1">
-        <v>726936.6</v>
+        <v>911736.0</v>
       </c>
       <c r="N15" s="1">
-        <v>726936.6</v>
+        <v>911736.0</v>
       </c>
       <c r="O15" s="1">
-        <v>0.85</v>
+        <v>1.02</v>
       </c>
       <c r="P15">
         <v>1</v>
       </c>
     </row>
     <row r="16" spans="1:16">
       <c r="A16" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="B16" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="C16" s="1">
         <v>390.0</v>
       </c>
       <c r="D16" s="1">
-        <v>687.2</v>
+        <v>694.0</v>
       </c>
       <c r="E16" s="1">
         <v>627.40466666667</v>
       </c>
       <c r="F16" t="s">
         <v>7</v>
       </c>
       <c r="G16">
         <v>1.0</v>
       </c>
       <c r="H16" s="1">
         <v>244687.82</v>
       </c>
       <c r="I16" s="1">
-        <v>23320.18</v>
+        <v>25972.18</v>
       </c>
       <c r="J16" s="1">
-        <v>9.5305847262851</v>
+        <v>10.614414726487</v>
       </c>
       <c r="K16">
         <v>0.0</v>
       </c>
       <c r="L16">
         <v>0.0</v>
       </c>
       <c r="M16" s="1">
-        <v>268008.0</v>
+        <v>270660.0</v>
       </c>
       <c r="N16" s="1">
-        <v>268008.0</v>
+        <v>270660.0</v>
       </c>
       <c r="O16" s="1">
-        <v>0.31</v>
+        <v>0.3</v>
       </c>
       <c r="P16">
         <v>1</v>
       </c>
     </row>
     <row r="17" spans="1:16">
       <c r="A17" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="B17" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="C17" s="1">
         <v>1010.0</v>
       </c>
       <c r="D17" s="1">
-        <v>874.4</v>
+        <v>888.6</v>
       </c>
       <c r="E17" s="1">
         <v>503.2962970297</v>
       </c>
       <c r="F17" t="s">
         <v>7</v>
       </c>
       <c r="G17">
         <v>1.0</v>
       </c>
       <c r="H17" s="1">
         <v>508329.26</v>
       </c>
       <c r="I17" s="1">
-        <v>374814.74</v>
+        <v>389156.74</v>
       </c>
       <c r="J17" s="1">
-        <v>73.734638057231</v>
+        <v>76.55603771461</v>
       </c>
       <c r="K17">
-        <v>2.76</v>
-[...2 lines deleted...]
-        <v>64</v>
+        <v>0.0</v>
+      </c>
+      <c r="L17">
+        <v>0.0</v>
       </c>
       <c r="M17" s="1">
-        <v>883144.0</v>
+        <v>897486.0</v>
       </c>
       <c r="N17" s="1">
-        <v>885934.12</v>
+        <v>897486.0</v>
       </c>
       <c r="O17" s="1">
-        <v>1.03</v>
+        <v>1.01</v>
       </c>
       <c r="P17">
         <v>1</v>
       </c>
     </row>
     <row r="18" spans="1:16">
       <c r="A18" t="s">
         <v>65</v>
       </c>
       <c r="B18" t="s">
         <v>66</v>
       </c>
       <c r="C18" s="1">
-        <v>545.0</v>
+        <v>2654.0</v>
       </c>
       <c r="D18" s="1">
-        <v>1327.0</v>
+        <v>1461.8</v>
       </c>
       <c r="E18" s="1">
-        <v>1058.7376146789</v>
+        <v>612.90479276564</v>
       </c>
       <c r="F18" t="s">
         <v>7</v>
       </c>
       <c r="G18">
         <v>1.0</v>
       </c>
       <c r="H18" s="1">
-        <v>577012.0</v>
+        <v>1626649.32</v>
       </c>
       <c r="I18" s="1">
-        <v>146203.0</v>
+        <v>2252967.88</v>
       </c>
       <c r="J18" s="1">
-        <v>25.337947910962</v>
+        <v>138.50360076381</v>
       </c>
       <c r="K18">
         <v>0.0</v>
       </c>
       <c r="L18">
         <v>0.0</v>
       </c>
       <c r="M18" s="1">
-        <v>723215.0</v>
+        <v>3879617.2</v>
       </c>
       <c r="N18" s="1">
-        <v>723215.0</v>
+        <v>3879617.2</v>
       </c>
       <c r="O18" s="1">
-        <v>0.84</v>
+        <v>4.35</v>
       </c>
       <c r="P18">
         <v>1</v>
       </c>
     </row>
     <row r="19" spans="1:16">
       <c r="A19" t="s">
         <v>65</v>
       </c>
       <c r="B19" t="s">
         <v>66</v>
       </c>
       <c r="C19" s="1">
-        <v>2600.0</v>
+        <v>545.0</v>
       </c>
       <c r="D19" s="1">
-        <v>1327.0</v>
+        <v>1461.8</v>
       </c>
       <c r="E19" s="1">
-        <v>596.61829230769</v>
+        <v>1058.7376146789</v>
       </c>
       <c r="F19" t="s">
         <v>7</v>
       </c>
       <c r="G19">
         <v>1.0</v>
       </c>
       <c r="H19" s="1">
-        <v>1551207.56</v>
+        <v>577012.0</v>
       </c>
       <c r="I19" s="1">
-        <v>1898992.44</v>
+        <v>219669.0</v>
       </c>
       <c r="J19" s="1">
-        <v>122.42026721427</v>
+        <v>38.0700921298</v>
       </c>
       <c r="K19">
         <v>0.0</v>
       </c>
       <c r="L19">
         <v>0.0</v>
       </c>
       <c r="M19" s="1">
-        <v>3450200.0</v>
+        <v>796681.0</v>
       </c>
       <c r="N19" s="1">
-        <v>3450200.0</v>
+        <v>796681.0</v>
       </c>
       <c r="O19" s="1">
-        <v>4.03</v>
+        <v>0.89</v>
       </c>
       <c r="P19">
         <v>1</v>
       </c>
     </row>
     <row r="20" spans="1:16">
       <c r="A20" t="s">
         <v>67</v>
       </c>
       <c r="B20" t="s">
         <v>68</v>
       </c>
       <c r="C20" s="1">
         <v>11095.0</v>
       </c>
       <c r="D20" s="1">
-        <v>66.5</v>
+        <v>63.44</v>
       </c>
       <c r="E20" s="1">
         <v>38.260272194682</v>
       </c>
       <c r="F20" t="s">
         <v>7</v>
       </c>
       <c r="G20">
         <v>1.0</v>
       </c>
       <c r="H20" s="1">
         <v>424497.72</v>
       </c>
       <c r="I20" s="1">
-        <v>313319.78</v>
+        <v>279369.08</v>
       </c>
       <c r="J20" s="1">
-        <v>73.809531886296</v>
+        <v>65.811679742355</v>
       </c>
       <c r="K20">
         <v>0.0</v>
       </c>
       <c r="L20">
         <v>0.0</v>
       </c>
       <c r="M20" s="1">
-        <v>737817.5</v>
+        <v>703866.8</v>
       </c>
       <c r="N20" s="1">
-        <v>737817.5</v>
+        <v>703866.8</v>
       </c>
       <c r="O20" s="1">
-        <v>0.86</v>
+        <v>0.79</v>
       </c>
       <c r="P20">
         <v>1</v>
       </c>
     </row>
     <row r="21" spans="1:16">
       <c r="A21" t="s">
         <v>69</v>
       </c>
       <c r="B21" t="s">
         <v>70</v>
       </c>
       <c r="C21" s="1">
-        <v>18770.0</v>
+        <v>11270.0</v>
       </c>
       <c r="D21" s="1">
-        <v>339.5</v>
+        <v>329.4</v>
       </c>
       <c r="E21" s="1">
-        <v>220.22580980288</v>
+        <v>220.22581011535</v>
       </c>
       <c r="F21" t="s">
         <v>71</v>
       </c>
       <c r="G21">
-        <v>10.92</v>
+        <v>10.82</v>
       </c>
       <c r="H21" s="1">
-        <v>415475.0</v>
+        <v>249462.08</v>
       </c>
       <c r="I21" s="1">
-        <v>168342.87</v>
+        <v>93605.74</v>
       </c>
       <c r="J21" s="1">
-        <v>40.518170768398</v>
+        <v>37.523033560852</v>
       </c>
       <c r="K21">
         <v>0.0</v>
       </c>
       <c r="L21">
         <v>0.0</v>
       </c>
       <c r="M21" s="1">
-        <v>583817.87</v>
+        <v>343067.82</v>
       </c>
       <c r="N21" s="1">
-        <v>583817.87</v>
+        <v>343067.82</v>
       </c>
       <c r="O21" s="1">
-        <v>0.68</v>
+        <v>0.38</v>
       </c>
       <c r="P21">
         <v>1</v>
       </c>
     </row>
     <row r="22" spans="1:16">
       <c r="A22" t="s">
         <v>72</v>
       </c>
       <c r="B22" t="s">
         <v>73</v>
       </c>
       <c r="C22" s="1">
         <v>6315.0</v>
       </c>
       <c r="D22" s="1">
-        <v>137.66</v>
+        <v>132.14</v>
       </c>
       <c r="E22" s="1">
         <v>117.4151037213</v>
       </c>
       <c r="F22" t="s">
         <v>74</v>
       </c>
       <c r="G22">
-        <v>0.87</v>
+        <v>0.86</v>
       </c>
       <c r="H22" s="1">
         <v>886117.86</v>
       </c>
       <c r="I22" s="1">
-        <v>117295.42</v>
+        <v>79426.66</v>
       </c>
       <c r="J22" s="1">
-        <v>13.236999872681</v>
+        <v>8.9634419511644</v>
       </c>
       <c r="K22">
         <v>0.0</v>
       </c>
       <c r="L22">
         <v>0.0</v>
       </c>
       <c r="M22" s="1">
-        <v>1003413.28</v>
+        <v>965544.52</v>
       </c>
       <c r="N22" s="1">
-        <v>1003413.28</v>
+        <v>965544.52</v>
       </c>
       <c r="O22" s="1">
-        <v>1.17</v>
+        <v>1.08</v>
       </c>
       <c r="P22">
         <v>1</v>
       </c>
     </row>
     <row r="23" spans="1:16">
       <c r="A23" t="s">
         <v>75</v>
       </c>
       <c r="B23" t="s">
         <v>76</v>
       </c>
       <c r="C23" s="1">
         <v>40415.0</v>
       </c>
       <c r="D23" s="1">
-        <v>174.45</v>
+        <v>182.0</v>
       </c>
       <c r="E23" s="1">
         <v>98.458638871706</v>
       </c>
       <c r="F23" t="s">
         <v>71</v>
       </c>
       <c r="G23">
-        <v>10.92</v>
+        <v>10.82</v>
       </c>
       <c r="H23" s="1">
         <v>370725.12</v>
       </c>
       <c r="I23" s="1">
-        <v>275207.02</v>
+        <v>309020.55</v>
       </c>
       <c r="J23" s="1">
-        <v>74.234791535033</v>
+        <v>83.355708401956</v>
       </c>
       <c r="K23">
         <v>0.0</v>
       </c>
       <c r="L23">
         <v>0.0</v>
       </c>
       <c r="M23" s="1">
-        <v>645932.14</v>
+        <v>679745.67</v>
       </c>
       <c r="N23" s="1">
-        <v>645932.14</v>
+        <v>679745.67</v>
       </c>
       <c r="O23" s="1">
-        <v>0.75</v>
+        <v>0.76</v>
       </c>
       <c r="P23">
         <v>1</v>
       </c>
     </row>
     <row r="24" spans="1:16">
       <c r="A24" t="s">
         <v>77</v>
       </c>
       <c r="B24" t="s">
         <v>78</v>
       </c>
       <c r="C24" s="1">
         <v>20770.0</v>
       </c>
       <c r="D24" s="1">
-        <v>38.9</v>
+        <v>39.78</v>
       </c>
       <c r="E24" s="1">
         <v>32.258620606644</v>
       </c>
       <c r="F24" t="s">
         <v>7</v>
       </c>
       <c r="G24">
         <v>1.0</v>
       </c>
       <c r="H24" s="1">
         <v>670011.55</v>
       </c>
       <c r="I24" s="1">
-        <v>137941.45</v>
+        <v>156219.05</v>
       </c>
       <c r="J24" s="1">
-        <v>20.587921208224</v>
+        <v>23.315874181572</v>
       </c>
       <c r="K24">
         <v>0.0</v>
       </c>
       <c r="L24">
         <v>0.0</v>
       </c>
       <c r="M24" s="1">
-        <v>807953.0</v>
+        <v>826230.6</v>
       </c>
       <c r="N24" s="1">
-        <v>807953.0</v>
+        <v>826230.6</v>
       </c>
       <c r="O24" s="1">
-        <v>0.94</v>
+        <v>0.93</v>
       </c>
       <c r="P24">
         <v>1</v>
       </c>
     </row>
     <row r="25" spans="1:16">
       <c r="A25" t="s">
         <v>77</v>
       </c>
       <c r="B25" t="s">
         <v>78</v>
       </c>
       <c r="C25" s="1">
         <v>14000.0</v>
       </c>
       <c r="D25" s="1">
-        <v>38.9</v>
+        <v>39.78</v>
       </c>
       <c r="E25" s="1">
         <v>26.763661428571</v>
       </c>
       <c r="F25" t="s">
         <v>7</v>
       </c>
       <c r="G25">
         <v>1.0</v>
       </c>
       <c r="H25" s="1">
         <v>374691.26</v>
       </c>
       <c r="I25" s="1">
-        <v>169908.74</v>
+        <v>182228.74</v>
       </c>
       <c r="J25" s="1">
-        <v>45.346331270177</v>
+        <v>48.634371669091</v>
       </c>
       <c r="K25">
         <v>0.0</v>
       </c>
       <c r="L25">
         <v>0.0</v>
       </c>
       <c r="M25" s="1">
-        <v>544600.0</v>
+        <v>556920.0</v>
       </c>
       <c r="N25" s="1">
-        <v>544600.0</v>
+        <v>556920.0</v>
       </c>
       <c r="O25" s="1">
-        <v>0.64</v>
+        <v>0.62</v>
       </c>
       <c r="P25">
         <v>1</v>
       </c>
     </row>
     <row r="26" spans="1:16">
       <c r="A26" t="s">
         <v>79</v>
       </c>
       <c r="B26" t="s">
         <v>80</v>
       </c>
       <c r="C26" s="1">
         <v>43000.0</v>
       </c>
       <c r="D26" s="1">
-        <v>18.645</v>
+        <v>19.98</v>
       </c>
       <c r="E26" s="1">
         <v>7.2636174418605</v>
       </c>
       <c r="F26" t="s">
         <v>7</v>
       </c>
       <c r="G26">
         <v>1.0</v>
       </c>
       <c r="H26" s="1">
         <v>312335.55</v>
       </c>
       <c r="I26" s="1">
-        <v>489399.45</v>
+        <v>546804.45</v>
       </c>
       <c r="J26" s="1">
-        <v>156.69028069331</v>
+        <v>175.06955260136</v>
       </c>
       <c r="K26">
         <v>0.12</v>
       </c>
       <c r="L26" t="s">
         <v>81</v>
       </c>
       <c r="M26" s="1">
-        <v>801735.0</v>
+        <v>859140.0</v>
       </c>
       <c r="N26" s="1">
-        <v>806837.14</v>
+        <v>864242.14</v>
       </c>
       <c r="O26" s="1">
-        <v>0.94</v>
+        <v>0.97</v>
       </c>
       <c r="P26">
         <v>1</v>
       </c>
     </row>
     <row r="27" spans="1:16">
       <c r="A27" t="s">
         <v>82</v>
       </c>
       <c r="B27" t="s">
         <v>83</v>
       </c>
       <c r="C27" s="1">
         <v>129910.0</v>
       </c>
       <c r="D27" s="1">
-        <v>10.278</v>
+        <v>10.738</v>
       </c>
       <c r="E27" s="1">
         <v>6.8533852667231</v>
       </c>
       <c r="F27" t="s">
         <v>7</v>
       </c>
       <c r="G27">
         <v>1.0</v>
       </c>
       <c r="H27" s="1">
         <v>890323.28</v>
       </c>
       <c r="I27" s="1">
-        <v>444891.7</v>
+        <v>504650.3</v>
       </c>
       <c r="J27" s="1">
-        <v>49.96968067599</v>
+        <v>56.681692070323</v>
       </c>
       <c r="K27">
         <v>0.02</v>
       </c>
       <c r="L27" t="s">
         <v>84</v>
       </c>
       <c r="M27" s="1">
-        <v>1335214.98</v>
+        <v>1394973.58</v>
       </c>
       <c r="N27" s="1">
-        <v>1338137.96</v>
+        <v>1397896.56</v>
       </c>
       <c r="O27" s="1">
-        <v>1.56</v>
+        <v>1.57</v>
       </c>
       <c r="P27">
         <v>1</v>
       </c>
     </row>
     <row r="28" spans="1:16">
       <c r="A28" t="s">
         <v>85</v>
       </c>
       <c r="B28" t="s">
         <v>86</v>
       </c>
       <c r="C28" s="1">
         <v>28085.0</v>
       </c>
       <c r="D28" s="1">
-        <v>13.585</v>
+        <v>14.25</v>
       </c>
       <c r="E28" s="1">
         <v>10.074888018515</v>
       </c>
       <c r="F28" t="s">
         <v>7</v>
       </c>
       <c r="G28">
         <v>1.0</v>
       </c>
       <c r="H28" s="1">
         <v>282953.23</v>
       </c>
       <c r="I28" s="1">
-        <v>98581.5</v>
+        <v>117258.02</v>
       </c>
       <c r="J28" s="1">
-        <v>34.840210164768</v>
+        <v>41.440778039537</v>
       </c>
       <c r="K28">
         <v>0.03</v>
       </c>
       <c r="L28">
         <v>826.79</v>
       </c>
       <c r="M28" s="1">
-        <v>381534.73</v>
+        <v>400211.25</v>
       </c>
       <c r="N28" s="1">
-        <v>382361.52</v>
+        <v>401038.04</v>
       </c>
       <c r="O28" s="1">
         <v>0.45</v>
       </c>
       <c r="P28">
         <v>1</v>
       </c>
     </row>
     <row r="29" spans="1:16">
       <c r="A29" t="s">
         <v>87</v>
       </c>
       <c r="B29" t="s">
         <v>88</v>
       </c>
       <c r="C29" s="1">
         <v>28530.0</v>
       </c>
       <c r="D29" s="1">
-        <v>29.3</v>
+        <v>30.16</v>
       </c>
       <c r="E29" s="1">
         <v>26.345672975815</v>
       </c>
       <c r="F29" t="s">
         <v>7</v>
       </c>
       <c r="G29">
         <v>1.0</v>
       </c>
       <c r="H29" s="1">
         <v>751642.05</v>
       </c>
       <c r="I29" s="1">
-        <v>84286.95</v>
+        <v>108822.75</v>
       </c>
       <c r="J29" s="1">
-        <v>11.213708706159</v>
+        <v>14.478001862722</v>
       </c>
       <c r="K29">
         <v>0.0</v>
       </c>
       <c r="L29">
         <v>0.0</v>
       </c>
       <c r="M29" s="1">
-        <v>835929.0</v>
+        <v>860464.8</v>
       </c>
       <c r="N29" s="1">
-        <v>835929.0</v>
+        <v>860464.8</v>
       </c>
       <c r="O29" s="1">
-        <v>0.98</v>
+        <v>0.96</v>
       </c>
       <c r="P29">
         <v>1</v>
       </c>
     </row>
     <row r="30" spans="1:16">
       <c r="A30" t="s">
         <v>89</v>
       </c>
       <c r="B30" t="s">
         <v>90</v>
       </c>
       <c r="C30" s="1">
         <v>6201.0</v>
       </c>
       <c r="D30" s="1">
-        <v>148.0</v>
+        <v>151.5</v>
       </c>
       <c r="E30" s="1">
         <v>47.539804870182</v>
       </c>
       <c r="F30" t="s">
         <v>7</v>
       </c>
       <c r="G30">
         <v>1.0</v>
       </c>
       <c r="H30" s="1">
         <v>294794.33</v>
       </c>
       <c r="I30" s="1">
-        <v>622953.67</v>
+        <v>644657.17</v>
       </c>
       <c r="J30" s="1">
-        <v>211.31806368189</v>
+        <v>218.68031518788</v>
       </c>
       <c r="K30">
         <v>0.3</v>
       </c>
       <c r="L30" t="s">
         <v>91</v>
       </c>
       <c r="M30" s="1">
-        <v>917748.0</v>
+        <v>939451.5</v>
       </c>
       <c r="N30" s="1">
-        <v>919610.85</v>
+        <v>941314.35</v>
       </c>
       <c r="O30" s="1">
-        <v>1.07</v>
+        <v>1.06</v>
       </c>
       <c r="P30">
         <v>1</v>
       </c>
     </row>
     <row r="31" spans="1:16">
       <c r="A31" t="s">
         <v>92</v>
       </c>
       <c r="B31" t="s">
         <v>93</v>
       </c>
       <c r="C31" s="1">
-        <v>3139.0</v>
+        <v>15000.0</v>
       </c>
       <c r="D31" s="1">
-        <v>74.65</v>
+        <v>111.1</v>
       </c>
       <c r="E31" s="1">
-        <v>100.62038865881</v>
+        <v>108.0</v>
       </c>
       <c r="F31" t="s">
-        <v>7</v>
+        <v>94</v>
       </c>
       <c r="G31">
-        <v>1.0</v>
+        <v>7.47</v>
       </c>
       <c r="H31" s="1">
-        <v>315847.4</v>
+        <v>216774.3</v>
       </c>
       <c r="I31" s="1">
-        <v>-81521.05</v>
+        <v>6199.79</v>
       </c>
       <c r="J31" s="1">
-        <v>-25.810264703778</v>
+        <v>2.8600207681446</v>
       </c>
       <c r="K31">
         <v>0.0</v>
       </c>
       <c r="L31">
         <v>0.0</v>
       </c>
       <c r="M31" s="1">
-        <v>234326.35</v>
+        <v>222974.09</v>
       </c>
       <c r="N31" s="1">
-        <v>234326.35</v>
+        <v>222974.09</v>
       </c>
       <c r="O31" s="1">
-        <v>0.27</v>
+        <v>0.25</v>
       </c>
       <c r="P31">
         <v>1</v>
       </c>
     </row>
     <row r="32" spans="1:16">
       <c r="A32" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="B32" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="C32" s="1">
-        <v>4871.0</v>
+        <v>3139.0</v>
       </c>
       <c r="D32" s="1">
-        <v>80.7</v>
+        <v>70.1</v>
       </c>
       <c r="E32" s="1">
-        <v>80.247620611784</v>
+        <v>100.62038865881</v>
       </c>
       <c r="F32" t="s">
         <v>7</v>
       </c>
       <c r="G32">
         <v>1.0</v>
       </c>
       <c r="H32" s="1">
-        <v>390886.16</v>
+        <v>315847.4</v>
       </c>
       <c r="I32" s="1">
-        <v>2203.54</v>
+        <v>-95803.5</v>
       </c>
       <c r="J32" s="1">
-        <v>0.5637293476955</v>
+        <v>-30.332211061418</v>
       </c>
       <c r="K32">
-        <v>1.53</v>
-[...2 lines deleted...]
-        <v>96</v>
+        <v>0.0</v>
+      </c>
+      <c r="L32">
+        <v>0.0</v>
       </c>
       <c r="M32" s="1">
-        <v>393089.7</v>
+        <v>220043.9</v>
       </c>
       <c r="N32" s="1">
-        <v>400518.97</v>
+        <v>220043.9</v>
       </c>
       <c r="O32" s="1">
-        <v>0.47</v>
+        <v>0.25</v>
       </c>
       <c r="P32">
         <v>1</v>
       </c>
     </row>
     <row r="33" spans="1:16">
       <c r="A33" t="s">
         <v>97</v>
       </c>
       <c r="B33" t="s">
         <v>98</v>
       </c>
       <c r="C33" s="1">
-        <v>8881.0</v>
+        <v>4871.0</v>
       </c>
       <c r="D33" s="1">
-        <v>91.41</v>
+        <v>72.98</v>
       </c>
       <c r="E33" s="1">
-        <v>64.062438914537</v>
+        <v>80.247620611784</v>
       </c>
       <c r="F33" t="s">
         <v>7</v>
       </c>
       <c r="G33">
         <v>1.0</v>
       </c>
       <c r="H33" s="1">
-        <v>568938.52</v>
+        <v>390886.16</v>
       </c>
       <c r="I33" s="1">
-        <v>242873.69</v>
+        <v>-35400.58</v>
       </c>
       <c r="J33" s="1">
-        <v>42.688916545851</v>
+        <v>-9.0564935837073</v>
       </c>
       <c r="K33">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>2.03</v>
+      </c>
+      <c r="L33" t="s">
+        <v>99</v>
       </c>
       <c r="M33" s="1">
-        <v>811812.21</v>
+        <v>355485.58</v>
       </c>
       <c r="N33" s="1">
-        <v>811812.21</v>
+        <v>365352.79</v>
       </c>
       <c r="O33" s="1">
-        <v>0.95</v>
+        <v>0.41</v>
       </c>
       <c r="P33">
         <v>1</v>
       </c>
     </row>
     <row r="34" spans="1:16">
       <c r="A34" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="B34" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="C34" s="1">
-        <v>78800.0</v>
+        <v>8881.0</v>
       </c>
       <c r="D34" s="1">
-        <v>6.885</v>
+        <v>94.43</v>
       </c>
       <c r="E34" s="1">
-        <v>7.3408680203046</v>
+        <v>64.062438914537</v>
       </c>
       <c r="F34" t="s">
-        <v>74</v>
+        <v>7</v>
       </c>
       <c r="G34">
-        <v>0.87</v>
+        <v>1.0</v>
       </c>
       <c r="H34" s="1">
-        <v>667010.45</v>
+        <v>568938.52</v>
       </c>
       <c r="I34" s="1">
-        <v>-40787.64</v>
+        <v>269694.31</v>
       </c>
       <c r="J34" s="1">
-        <v>-6.1149926511646</v>
+        <v>47.403067382395</v>
       </c>
       <c r="K34">
-        <v>0.17</v>
-[...2 lines deleted...]
-        <v>101</v>
+        <v>0.0</v>
+      </c>
+      <c r="L34">
+        <v>0.0</v>
       </c>
       <c r="M34" s="1">
-        <v>626222.81</v>
+        <v>838632.83</v>
       </c>
       <c r="N34" s="1">
-        <v>639638.7</v>
+        <v>838632.83</v>
       </c>
       <c r="O34" s="1">
-        <v>0.75</v>
+        <v>0.94</v>
       </c>
       <c r="P34">
         <v>1</v>
       </c>
     </row>
     <row r="35" spans="1:16">
       <c r="A35" t="s">
         <v>102</v>
       </c>
       <c r="B35" t="s">
         <v>103</v>
       </c>
       <c r="C35" s="1">
-        <v>35376.0</v>
+        <v>43362.0</v>
       </c>
       <c r="D35" s="1">
-        <v>110.9</v>
+        <v>8.265</v>
       </c>
       <c r="E35" s="1">
-        <v>88.479430970149</v>
+        <v>7.340868041142</v>
       </c>
       <c r="F35" t="s">
-        <v>71</v>
+        <v>74</v>
       </c>
       <c r="G35">
-        <v>10.92</v>
+        <v>0.86</v>
       </c>
       <c r="H35" s="1">
-        <v>284063.14</v>
+        <v>367041.97</v>
       </c>
       <c r="I35" s="1">
-        <v>75366.27</v>
+        <v>47641.58</v>
       </c>
       <c r="J35" s="1">
-        <v>26.531520421833</v>
+        <v>12.979872574245</v>
       </c>
       <c r="K35">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>0.31</v>
+      </c>
+      <c r="L35" t="s">
+        <v>104</v>
       </c>
       <c r="M35" s="1">
-        <v>359429.41</v>
+        <v>414683.55</v>
       </c>
       <c r="N35" s="1">
-        <v>359429.41</v>
+        <v>428132.41</v>
       </c>
       <c r="O35" s="1">
-        <v>0.42</v>
+        <v>0.48</v>
       </c>
       <c r="P35">
         <v>1</v>
       </c>
     </row>
     <row r="36" spans="1:16">
       <c r="A36" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="B36" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="C36" s="1">
-        <v>17410.0</v>
+        <v>29325.0</v>
       </c>
       <c r="D36" s="1">
-        <v>23.56</v>
+        <v>112.3</v>
       </c>
       <c r="E36" s="1">
-        <v>24.852813900057</v>
+        <v>88.47943086104</v>
       </c>
       <c r="F36" t="s">
-        <v>74</v>
+        <v>71</v>
       </c>
       <c r="G36">
-        <v>0.87</v>
+        <v>10.82</v>
       </c>
       <c r="H36" s="1">
-        <v>502137.86</v>
+        <v>235474.65</v>
       </c>
       <c r="I36" s="1">
-        <v>-28689.32</v>
+        <v>68859.2</v>
       </c>
       <c r="J36" s="1">
-        <v>-5.7134349519074</v>
+        <v>29.242723155125</v>
       </c>
       <c r="K36">
         <v>0.0</v>
       </c>
       <c r="L36">
         <v>0.0</v>
       </c>
       <c r="M36" s="1">
-        <v>473448.54</v>
+        <v>304333.85</v>
       </c>
       <c r="N36" s="1">
-        <v>473448.54</v>
+        <v>304333.85</v>
       </c>
       <c r="O36" s="1">
-        <v>0.55</v>
+        <v>0.34</v>
       </c>
       <c r="P36">
         <v>1</v>
       </c>
     </row>
     <row r="37" spans="1:16">
       <c r="A37" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="B37" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="C37" s="1">
-        <v>7500.0</v>
+        <v>17410.0</v>
       </c>
       <c r="D37" s="1">
-        <v>26.23</v>
+        <v>22.82</v>
       </c>
       <c r="E37" s="1">
-        <v>25.199186666667</v>
+        <v>24.852813900057</v>
       </c>
       <c r="F37" t="s">
-        <v>7</v>
+        <v>74</v>
       </c>
       <c r="G37">
-        <v>1.0</v>
+        <v>0.86</v>
       </c>
       <c r="H37" s="1">
-        <v>188993.9</v>
+        <v>502137.86</v>
       </c>
       <c r="I37" s="1">
-        <v>7731.1</v>
+        <v>-42433.04</v>
       </c>
       <c r="J37" s="1">
-        <v>4.0906611271581</v>
+        <v>-8.4504761302006</v>
       </c>
       <c r="K37">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>0.62</v>
+      </c>
+      <c r="L37" t="s">
+        <v>109</v>
       </c>
       <c r="M37" s="1">
-        <v>196725.0</v>
+        <v>459704.82</v>
       </c>
       <c r="N37" s="1">
-        <v>196725.0</v>
+        <v>470562.88</v>
       </c>
       <c r="O37" s="1">
-        <v>0.23</v>
+        <v>0.53</v>
       </c>
       <c r="P37">
         <v>1</v>
       </c>
     </row>
     <row r="38" spans="1:16">
       <c r="A38" t="s">
-        <v>108</v>
+        <v>110</v>
       </c>
       <c r="B38" t="s">
-        <v>109</v>
+        <v>111</v>
       </c>
       <c r="C38" s="1">
-        <v>3419.0</v>
+        <v>7500.0</v>
       </c>
       <c r="D38" s="1">
-        <v>96.74</v>
+        <v>25.32</v>
       </c>
       <c r="E38" s="1">
-        <v>134.56782100029</v>
+        <v>25.199186666667</v>
       </c>
       <c r="F38" t="s">
         <v>7</v>
       </c>
       <c r="G38">
         <v>1.0</v>
       </c>
       <c r="H38" s="1">
-        <v>460087.38</v>
+        <v>188993.9</v>
       </c>
       <c r="I38" s="1">
-        <v>-129333.32</v>
+        <v>906.1</v>
       </c>
       <c r="J38" s="1">
-        <v>-28.11059933876</v>
+        <v>0.47943346319643</v>
       </c>
       <c r="K38">
         <v>0.0</v>
       </c>
       <c r="L38">
         <v>0.0</v>
       </c>
       <c r="M38" s="1">
-        <v>330754.06</v>
+        <v>189900.0</v>
       </c>
       <c r="N38" s="1">
-        <v>330754.06</v>
+        <v>189900.0</v>
       </c>
       <c r="O38" s="1">
-        <v>0.39</v>
+        <v>0.21</v>
       </c>
       <c r="P38">
         <v>1</v>
       </c>
     </row>
     <row r="39" spans="1:16">
       <c r="A39" t="s">
-        <v>110</v>
+        <v>112</v>
       </c>
       <c r="B39" t="s">
-        <v>111</v>
+        <v>113</v>
       </c>
       <c r="C39" s="1">
-        <v>13862.0</v>
+        <v>3419.0</v>
       </c>
       <c r="D39" s="1">
-        <v>31.25</v>
+        <v>100.8</v>
       </c>
       <c r="E39" s="1">
-        <v>23.578557206752</v>
+        <v>134.56782100029</v>
       </c>
       <c r="F39" t="s">
         <v>7</v>
       </c>
       <c r="G39">
         <v>1.0</v>
       </c>
       <c r="H39" s="1">
-        <v>326845.96</v>
+        <v>460087.38</v>
       </c>
       <c r="I39" s="1">
-        <v>106341.54</v>
+        <v>-115452.18</v>
       </c>
       <c r="J39" s="1">
-        <v>32.535675215322</v>
+        <v>-25.093533319692</v>
       </c>
       <c r="K39">
-        <v>0.46</v>
+        <v>3.4</v>
       </c>
       <c r="L39" t="s">
-        <v>112</v>
+        <v>114</v>
       </c>
       <c r="M39" s="1">
-        <v>433187.5</v>
+        <v>344635.2</v>
       </c>
       <c r="N39" s="1">
-        <v>439560.97</v>
+        <v>356259.8</v>
       </c>
       <c r="O39" s="1">
-        <v>0.51</v>
+        <v>0.4</v>
       </c>
       <c r="P39">
         <v>1</v>
       </c>
     </row>
     <row r="40" spans="1:16">
       <c r="A40" t="s">
-        <v>113</v>
+        <v>115</v>
       </c>
       <c r="B40" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
       <c r="C40" s="1">
-        <v>697109.0</v>
+        <v>13862.0</v>
       </c>
       <c r="D40" s="1">
-        <v>0.8215</v>
+        <v>29.5</v>
       </c>
       <c r="E40" s="1">
-        <v>0.72294612463761</v>
+        <v>23.578557206752</v>
       </c>
       <c r="F40" t="s">
-        <v>74</v>
+        <v>7</v>
       </c>
       <c r="G40">
-        <v>0.87</v>
+        <v>1.0</v>
       </c>
       <c r="H40" s="1">
-        <v>582225.08</v>
+        <v>326845.96</v>
       </c>
       <c r="I40" s="1">
-        <v>78783.32</v>
+        <v>82083.04</v>
       </c>
       <c r="J40" s="1">
-        <v>13.531419841962</v>
+        <v>25.113677403264</v>
       </c>
       <c r="K40">
-        <v>0.02</v>
+        <v>0.46</v>
       </c>
       <c r="L40" t="s">
-        <v>115</v>
+        <v>117</v>
       </c>
       <c r="M40" s="1">
-        <v>661008.4</v>
+        <v>408929.0</v>
       </c>
       <c r="N40" s="1">
-        <v>674533.18</v>
+        <v>415302.47</v>
       </c>
       <c r="O40" s="1">
-        <v>0.79</v>
+        <v>0.47</v>
       </c>
       <c r="P40">
         <v>1</v>
       </c>
     </row>
     <row r="41" spans="1:16">
       <c r="A41" t="s">
-        <v>116</v>
+        <v>118</v>
       </c>
       <c r="B41" t="s">
-        <v>117</v>
+        <v>119</v>
       </c>
       <c r="C41" s="1">
-        <v>5990.0</v>
+        <v>697109.0</v>
       </c>
       <c r="D41" s="1">
-        <v>36.16</v>
+        <v>0.801</v>
       </c>
       <c r="E41" s="1">
-        <v>31.569562604341</v>
+        <v>0.72294612463761</v>
       </c>
       <c r="F41" t="s">
-        <v>7</v>
+        <v>74</v>
       </c>
       <c r="G41">
-        <v>1.0</v>
+        <v>0.86</v>
       </c>
       <c r="H41" s="1">
-        <v>189101.68</v>
+        <v>582225.08</v>
       </c>
       <c r="I41" s="1">
-        <v>27496.72</v>
+        <v>63872.11</v>
       </c>
       <c r="J41" s="1">
-        <v>14.54070635438</v>
+        <v>10.970346725703</v>
       </c>
       <c r="K41">
         <v>0.0</v>
       </c>
       <c r="L41">
         <v>0.0</v>
       </c>
       <c r="M41" s="1">
-        <v>216598.4</v>
+        <v>646097.19</v>
       </c>
       <c r="N41" s="1">
-        <v>216598.4</v>
+        <v>646097.19</v>
       </c>
       <c r="O41" s="1">
-        <v>0.25</v>
+        <v>0.72</v>
       </c>
       <c r="P41">
         <v>1</v>
       </c>
     </row>
     <row r="42" spans="1:16">
       <c r="A42" t="s">
-        <v>118</v>
+        <v>120</v>
       </c>
       <c r="B42" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
       <c r="C42" s="1">
-        <v>8463.0</v>
+        <v>5990.0</v>
       </c>
       <c r="D42" s="1">
-        <v>75.94</v>
+        <v>37.17</v>
       </c>
       <c r="E42" s="1">
-        <v>75.921323407775</v>
+        <v>31.569562604341</v>
       </c>
       <c r="F42" t="s">
         <v>7</v>
       </c>
       <c r="G42">
         <v>1.0</v>
       </c>
       <c r="H42" s="1">
-        <v>642522.16</v>
+        <v>189101.68</v>
       </c>
       <c r="I42" s="1">
-        <v>158.06</v>
+        <v>33546.62</v>
       </c>
       <c r="J42" s="1">
-        <v>0.024599929751839</v>
+        <v>17.739990464389</v>
       </c>
       <c r="K42">
-        <v>0.0</v>
+        <v>0.13</v>
       </c>
       <c r="L42">
-        <v>0.0</v>
+        <v>749.5</v>
       </c>
       <c r="M42" s="1">
-        <v>642680.22</v>
+        <v>222648.3</v>
       </c>
       <c r="N42" s="1">
-        <v>642680.22</v>
+        <v>223397.8</v>
       </c>
       <c r="O42" s="1">
-        <v>0.75</v>
+        <v>0.25</v>
       </c>
       <c r="P42">
         <v>1</v>
       </c>
     </row>
     <row r="43" spans="1:16">
       <c r="A43" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="B43" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="C43" s="1">
-        <v>25835.0</v>
+        <v>8463.0</v>
       </c>
       <c r="D43" s="1">
-        <v>32.4</v>
+        <v>77.42</v>
       </c>
       <c r="E43" s="1">
-        <v>18.010864331334</v>
+        <v>75.921323407775</v>
       </c>
       <c r="F43" t="s">
-        <v>122</v>
+        <v>7</v>
       </c>
       <c r="G43">
-        <v>1.17</v>
+        <v>1.0</v>
       </c>
       <c r="H43" s="1">
-        <v>405329.66</v>
+        <v>642522.16</v>
       </c>
       <c r="I43" s="1">
-        <v>309581.73</v>
+        <v>12683.3</v>
       </c>
       <c r="J43" s="1">
-        <v>76.377763719536</v>
+        <v>1.9739863913799</v>
       </c>
       <c r="K43">
         <v>0.0</v>
       </c>
       <c r="L43">
         <v>0.0</v>
       </c>
       <c r="M43" s="1">
-        <v>714911.39</v>
+        <v>655205.46</v>
       </c>
       <c r="N43" s="1">
-        <v>714911.39</v>
+        <v>655205.46</v>
       </c>
       <c r="O43" s="1">
-        <v>0.83</v>
+        <v>0.73</v>
       </c>
       <c r="P43">
         <v>1</v>
       </c>
     </row>
     <row r="44" spans="1:16">
       <c r="A44" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="B44" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="C44" s="1">
-        <v>52768.0</v>
+        <v>25835.0</v>
       </c>
       <c r="D44" s="1">
-        <v>11.48</v>
+        <v>32.13</v>
       </c>
       <c r="E44" s="1">
-        <v>12.473015463918</v>
+        <v>18.010864331334</v>
       </c>
       <c r="F44" t="s">
-        <v>74</v>
+        <v>126</v>
       </c>
       <c r="G44">
-        <v>0.87</v>
+        <v>1.16</v>
       </c>
       <c r="H44" s="1">
-        <v>760614.64</v>
+        <v>405329.66</v>
       </c>
       <c r="I44" s="1">
-        <v>-61398.82</v>
+        <v>307581.88</v>
       </c>
       <c r="J44" s="1">
-        <v>-8.0722637681547</v>
+        <v>75.88437520215</v>
       </c>
       <c r="K44">
         <v>0.0</v>
       </c>
       <c r="L44">
         <v>0.0</v>
       </c>
       <c r="M44" s="1">
-        <v>699215.82</v>
+        <v>712911.54</v>
       </c>
       <c r="N44" s="1">
-        <v>699215.82</v>
+        <v>712911.54</v>
       </c>
       <c r="O44" s="1">
-        <v>0.82</v>
+        <v>0.8</v>
       </c>
       <c r="P44">
         <v>1</v>
       </c>
     </row>
     <row r="45" spans="1:16">
       <c r="A45" t="s">
-        <v>125</v>
+        <v>127</v>
       </c>
       <c r="B45" t="s">
-        <v>126</v>
+        <v>128</v>
       </c>
       <c r="C45" s="1">
-        <v>5640.0</v>
+        <v>57505.0</v>
       </c>
       <c r="D45" s="1">
-        <v>61.44</v>
+        <v>12.34</v>
       </c>
       <c r="E45" s="1">
-        <v>62.951216312057</v>
+        <v>12.426967046344</v>
       </c>
       <c r="F45" t="s">
-        <v>7</v>
+        <v>74</v>
       </c>
       <c r="G45">
-        <v>1.0</v>
+        <v>0.86</v>
       </c>
       <c r="H45" s="1">
-        <v>355044.86</v>
+        <v>825639.3</v>
       </c>
       <c r="I45" s="1">
-        <v>-8523.26</v>
+        <v>-4559.42</v>
       </c>
       <c r="J45" s="1">
-        <v>-2.4006149532766</v>
+        <v>-0.55222904239176</v>
       </c>
       <c r="K45">
         <v>0.0</v>
       </c>
       <c r="L45">
         <v>0.0</v>
       </c>
       <c r="M45" s="1">
-        <v>346521.6</v>
+        <v>821079.88</v>
       </c>
       <c r="N45" s="1">
-        <v>346521.6</v>
+        <v>821079.88</v>
       </c>
       <c r="O45" s="1">
-        <v>0.4</v>
+        <v>0.92</v>
       </c>
       <c r="P45">
         <v>1</v>
       </c>
     </row>
     <row r="46" spans="1:16">
       <c r="A46" t="s">
-        <v>125</v>
+        <v>129</v>
       </c>
       <c r="B46" t="s">
-        <v>126</v>
+        <v>130</v>
       </c>
       <c r="C46" s="1">
-        <v>10680.0</v>
+        <v>12565.0</v>
       </c>
       <c r="D46" s="1">
-        <v>61.44</v>
+        <v>64.04</v>
       </c>
       <c r="E46" s="1">
-        <v>58.270883895131</v>
+        <v>58.818855551134</v>
       </c>
       <c r="F46" t="s">
         <v>7</v>
       </c>
       <c r="G46">
         <v>1.0</v>
       </c>
       <c r="H46" s="1">
-        <v>622333.04</v>
+        <v>739058.92</v>
       </c>
       <c r="I46" s="1">
-        <v>33846.16</v>
+        <v>65603.68</v>
       </c>
       <c r="J46" s="1">
-        <v>5.438592815191</v>
+        <v>8.876650862965</v>
       </c>
       <c r="K46">
         <v>0.0</v>
       </c>
       <c r="L46">
         <v>0.0</v>
       </c>
       <c r="M46" s="1">
-        <v>656179.2</v>
+        <v>804662.6</v>
       </c>
       <c r="N46" s="1">
-        <v>656179.2</v>
+        <v>804662.6</v>
       </c>
       <c r="O46" s="1">
-        <v>0.77</v>
+        <v>0.9</v>
       </c>
       <c r="P46">
         <v>1</v>
       </c>
     </row>
     <row r="47" spans="1:16">
       <c r="A47" t="s">
-        <v>127</v>
+        <v>129</v>
       </c>
       <c r="B47" t="s">
-        <v>128</v>
+        <v>130</v>
       </c>
       <c r="C47" s="1">
-        <v>975.0</v>
+        <v>7563.0</v>
       </c>
       <c r="D47" s="1">
-        <v>245.2</v>
+        <v>64.04</v>
       </c>
       <c r="E47" s="1">
-        <v>151.16260512821</v>
+        <v>62.934404336903</v>
       </c>
       <c r="F47" t="s">
         <v>7</v>
       </c>
       <c r="G47">
         <v>1.0</v>
       </c>
       <c r="H47" s="1">
-        <v>147383.54</v>
+        <v>475972.9</v>
       </c>
       <c r="I47" s="1">
-        <v>91686.46</v>
+        <v>8361.62</v>
       </c>
       <c r="J47" s="1">
-        <v>62.209429899703</v>
+        <v>1.7567428733863</v>
       </c>
       <c r="K47">
-        <v>2.2</v>
-[...2 lines deleted...]
-        <v>129</v>
+        <v>0.0</v>
+      </c>
+      <c r="L47">
+        <v>0.0</v>
       </c>
       <c r="M47" s="1">
-        <v>239070.0</v>
+        <v>484334.52</v>
       </c>
       <c r="N47" s="1">
-        <v>241218.76</v>
+        <v>484334.52</v>
       </c>
       <c r="O47" s="1">
-        <v>0.28</v>
+        <v>0.54</v>
       </c>
       <c r="P47">
         <v>1</v>
       </c>
     </row>
     <row r="48" spans="1:16">
       <c r="A48" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="B48" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="C48" s="1">
-        <v>5591.0</v>
+        <v>975.0</v>
       </c>
       <c r="D48" s="1">
-        <v>47.49</v>
+        <v>242.1</v>
       </c>
       <c r="E48" s="1">
-        <v>47.572269719192</v>
+        <v>151.16260512821</v>
       </c>
       <c r="F48" t="s">
         <v>7</v>
       </c>
       <c r="G48">
         <v>1.0</v>
       </c>
       <c r="H48" s="1">
-        <v>265976.56</v>
+        <v>147383.54</v>
       </c>
       <c r="I48" s="1">
-        <v>-459.97</v>
+        <v>88663.96</v>
       </c>
       <c r="J48" s="1">
-        <v>-0.17293629182963</v>
+        <v>60.158658151378</v>
       </c>
       <c r="K48">
-        <v>0.22</v>
+        <v>2.68</v>
       </c>
       <c r="L48" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="M48" s="1">
-        <v>265516.59</v>
+        <v>236047.5</v>
       </c>
       <c r="N48" s="1">
-        <v>266724.94</v>
+        <v>238662.07</v>
       </c>
       <c r="O48" s="1">
-        <v>0.31</v>
+        <v>0.27</v>
       </c>
       <c r="P48">
         <v>1</v>
       </c>
     </row>
     <row r="49" spans="1:16">
       <c r="A49" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="B49" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="C49" s="1">
-        <v>17000.0</v>
+        <v>5591.0</v>
       </c>
       <c r="D49" s="1">
-        <v>27.96</v>
+        <v>52.96</v>
       </c>
       <c r="E49" s="1">
-        <v>27.498881176471</v>
+        <v>47.572269719192</v>
       </c>
       <c r="F49" t="s">
         <v>7</v>
       </c>
       <c r="G49">
         <v>1.0</v>
       </c>
       <c r="H49" s="1">
-        <v>467480.98</v>
+        <v>265976.56</v>
       </c>
       <c r="I49" s="1">
-        <v>7839.02</v>
+        <v>30122.8</v>
       </c>
       <c r="J49" s="1">
-        <v>1.6768639442828</v>
+        <v>11.325358896288</v>
       </c>
       <c r="K49">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>0.22</v>
+      </c>
+      <c r="L49" t="s">
+        <v>136</v>
       </c>
       <c r="M49" s="1">
-        <v>475320.0</v>
+        <v>296099.36</v>
       </c>
       <c r="N49" s="1">
-        <v>475320.0</v>
+        <v>297307.71</v>
       </c>
       <c r="O49" s="1">
-        <v>0.55</v>
+        <v>0.33</v>
       </c>
       <c r="P49">
         <v>1</v>
       </c>
     </row>
     <row r="50" spans="1:16">
       <c r="A50" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
       <c r="B50" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="C50" s="1">
-        <v>120473.0</v>
+        <v>18709.0</v>
       </c>
       <c r="D50" s="1">
-        <v>6.79</v>
+        <v>28.88</v>
       </c>
       <c r="E50" s="1">
-        <v>6.7631364704125</v>
+        <v>27.628075257897</v>
       </c>
       <c r="F50" t="s">
-        <v>74</v>
+        <v>7</v>
       </c>
       <c r="G50">
-        <v>0.87</v>
+        <v>1.0</v>
       </c>
       <c r="H50" s="1">
-        <v>955667.16</v>
+        <v>516893.66</v>
       </c>
       <c r="I50" s="1">
-        <v>-11479.71</v>
+        <v>23422.26</v>
       </c>
       <c r="J50" s="1">
-        <v>-1.2012247025418</v>
+        <v>4.5313498331552</v>
       </c>
       <c r="K50">
         <v>0.0</v>
       </c>
       <c r="L50">
         <v>0.0</v>
       </c>
       <c r="M50" s="1">
-        <v>944187.45</v>
+        <v>540315.92</v>
       </c>
       <c r="N50" s="1">
-        <v>944187.45</v>
+        <v>540315.92</v>
       </c>
       <c r="O50" s="1">
-        <v>1.1</v>
+        <v>0.61</v>
       </c>
       <c r="P50">
         <v>1</v>
       </c>
     </row>
     <row r="51" spans="1:16">
       <c r="A51" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="B51" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
       <c r="C51" s="1">
-        <v>7352.0</v>
+        <v>120473.0</v>
       </c>
       <c r="D51" s="1">
-        <v>66.26</v>
+        <v>7.78</v>
       </c>
       <c r="E51" s="1">
-        <v>100.34154379761</v>
+        <v>6.7631364704125</v>
       </c>
       <c r="F51" t="s">
-        <v>7</v>
+        <v>74</v>
       </c>
       <c r="G51">
-        <v>1.0</v>
+        <v>0.86</v>
       </c>
       <c r="H51" s="1">
-        <v>737711.03</v>
+        <v>955667.16</v>
       </c>
       <c r="I51" s="1">
-        <v>-250567.51</v>
+        <v>128843.85</v>
       </c>
       <c r="J51" s="1">
-        <v>-33.965536613977</v>
+        <v>13.482084076217</v>
       </c>
       <c r="K51">
-        <v>2.2</v>
-[...2 lines deleted...]
-        <v>139</v>
+        <v>0.0</v>
+      </c>
+      <c r="L51">
+        <v>0.0</v>
       </c>
       <c r="M51" s="1">
-        <v>487143.52</v>
+        <v>1084511.01</v>
       </c>
       <c r="N51" s="1">
-        <v>503310.57</v>
+        <v>1084511.01</v>
       </c>
       <c r="O51" s="1">
-        <v>0.59</v>
+        <v>1.22</v>
       </c>
       <c r="P51">
         <v>1</v>
       </c>
     </row>
     <row r="52" spans="1:16">
       <c r="A52" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="B52" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="C52" s="1">
-        <v>17515.0</v>
+        <v>7352.0</v>
       </c>
       <c r="D52" s="1">
-        <v>13.98</v>
+        <v>70.86</v>
       </c>
       <c r="E52" s="1">
-        <v>9.4812206679989</v>
+        <v>100.34154379761</v>
       </c>
       <c r="F52" t="s">
         <v>7</v>
       </c>
       <c r="G52">
         <v>1.0</v>
       </c>
       <c r="H52" s="1">
-        <v>166063.58</v>
+        <v>737711.03</v>
       </c>
       <c r="I52" s="1">
-        <v>78796.12</v>
+        <v>-216748.31</v>
       </c>
       <c r="J52" s="1">
-        <v>47.449368488864</v>
+        <v>-29.38119415132</v>
       </c>
       <c r="K52">
         <v>0.0</v>
       </c>
       <c r="L52">
         <v>0.0</v>
       </c>
       <c r="M52" s="1">
-        <v>244859.7</v>
+        <v>520962.72</v>
       </c>
       <c r="N52" s="1">
-        <v>244859.7</v>
+        <v>520962.72</v>
       </c>
       <c r="O52" s="1">
-        <v>0.29</v>
+        <v>0.58</v>
       </c>
       <c r="P52">
         <v>1</v>
       </c>
     </row>
     <row r="53" spans="1:16">
       <c r="A53" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="B53" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="C53" s="1">
-        <v>85000.0</v>
+        <v>17515.0</v>
       </c>
       <c r="D53" s="1">
-        <v>9.737</v>
+        <v>16.15</v>
       </c>
       <c r="E53" s="1">
-        <v>6.0786824705882</v>
+        <v>9.4812206679989</v>
       </c>
       <c r="F53" t="s">
         <v>7</v>
       </c>
       <c r="G53">
         <v>1.0</v>
       </c>
       <c r="H53" s="1">
-        <v>516688.01</v>
+        <v>166063.58</v>
       </c>
       <c r="I53" s="1">
-        <v>310956.99</v>
+        <v>116803.67</v>
       </c>
       <c r="J53" s="1">
-        <v>60.182737741485</v>
+        <v>70.336716816535</v>
       </c>
       <c r="K53">
         <v>0.0</v>
       </c>
       <c r="L53">
         <v>0.0</v>
       </c>
       <c r="M53" s="1">
-        <v>827645.0</v>
+        <v>282867.25</v>
       </c>
       <c r="N53" s="1">
-        <v>827645.0</v>
+        <v>282867.25</v>
       </c>
       <c r="O53" s="1">
-        <v>0.97</v>
+        <v>0.32</v>
       </c>
       <c r="P53">
         <v>1</v>
       </c>
     </row>
     <row r="54" spans="1:16">
       <c r="A54" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="B54" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="C54" s="1">
-        <v>17534.0</v>
+        <v>85000.0</v>
       </c>
       <c r="D54" s="1">
-        <v>27.4</v>
+        <v>9.577</v>
       </c>
       <c r="E54" s="1">
-        <v>22.98188604996</v>
+        <v>6.0786824705882</v>
       </c>
       <c r="F54" t="s">
         <v>7</v>
       </c>
       <c r="G54">
         <v>1.0</v>
       </c>
       <c r="H54" s="1">
-        <v>402964.39</v>
+        <v>516688.01</v>
       </c>
       <c r="I54" s="1">
-        <v>77467.21</v>
+        <v>297356.99</v>
       </c>
       <c r="J54" s="1">
-        <v>19.224331460157</v>
+        <v>57.550588410209</v>
       </c>
       <c r="K54">
         <v>0.0</v>
       </c>
       <c r="L54">
         <v>0.0</v>
       </c>
       <c r="M54" s="1">
-        <v>480431.6</v>
+        <v>814045.0</v>
       </c>
       <c r="N54" s="1">
-        <v>480431.6</v>
+        <v>814045.0</v>
       </c>
       <c r="O54" s="1">
-        <v>0.56</v>
+        <v>0.91</v>
       </c>
       <c r="P54">
         <v>1</v>
       </c>
     </row>
     <row r="55" spans="1:16">
       <c r="A55" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="B55" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="C55" s="1">
-        <v>21300.0</v>
+        <v>17534.0</v>
       </c>
       <c r="D55" s="1">
-        <v>272.6</v>
+        <v>26.61</v>
       </c>
       <c r="E55" s="1">
-        <v>227.21371126761</v>
+        <v>22.98188604996</v>
       </c>
       <c r="F55" t="s">
-        <v>71</v>
+        <v>7</v>
       </c>
       <c r="G55">
-        <v>10.92</v>
+        <v>1.0</v>
       </c>
       <c r="H55" s="1">
-        <v>448238.53</v>
+        <v>402964.39</v>
       </c>
       <c r="I55" s="1">
-        <v>83721.24</v>
+        <v>63615.35</v>
       </c>
       <c r="J55" s="1">
-        <v>18.677832090874</v>
+        <v>15.786841611488</v>
       </c>
       <c r="K55">
         <v>0.0</v>
       </c>
       <c r="L55">
         <v>0.0</v>
       </c>
       <c r="M55" s="1">
-        <v>531959.77</v>
+        <v>466579.74</v>
       </c>
       <c r="N55" s="1">
-        <v>531959.77</v>
+        <v>466579.74</v>
       </c>
       <c r="O55" s="1">
-        <v>0.62</v>
+        <v>0.52</v>
       </c>
       <c r="P55">
         <v>1</v>
       </c>
     </row>
     <row r="56" spans="1:16">
       <c r="A56" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="B56" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="C56" s="1">
-        <v>3877.0</v>
+        <v>21300.0</v>
       </c>
       <c r="D56" s="1">
-        <v>96.95</v>
+        <v>277.1</v>
       </c>
       <c r="E56" s="1">
-        <v>104.64825122517</v>
+        <v>227.21371126761</v>
       </c>
       <c r="F56" t="s">
-        <v>7</v>
+        <v>71</v>
       </c>
       <c r="G56">
-        <v>1.0</v>
+        <v>10.82</v>
       </c>
       <c r="H56" s="1">
-        <v>405721.27</v>
+        <v>448238.53</v>
       </c>
       <c r="I56" s="1">
-        <v>-29846.12</v>
+        <v>97203.51</v>
       </c>
       <c r="J56" s="1">
-        <v>-7.3563113908226</v>
+        <v>21.685665888651</v>
       </c>
       <c r="K56">
-        <v>0.09</v>
+        <v>0.0</v>
       </c>
       <c r="L56">
-        <v>363.47</v>
+        <v>0.0</v>
       </c>
       <c r="M56" s="1">
-        <v>375875.15</v>
+        <v>545442.04</v>
       </c>
       <c r="N56" s="1">
-        <v>376238.62</v>
+        <v>545442.04</v>
       </c>
       <c r="O56" s="1">
-        <v>0.44</v>
+        <v>0.61</v>
       </c>
       <c r="P56">
         <v>1</v>
       </c>
     </row>
     <row r="57" spans="1:16">
       <c r="A57" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="B57" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="C57" s="1">
-        <v>2200.0</v>
+        <v>3877.0</v>
       </c>
       <c r="D57" s="1">
-        <v>170.45</v>
+        <v>102.8</v>
       </c>
       <c r="E57" s="1">
-        <v>170.72784090909</v>
+        <v>104.64825122517</v>
       </c>
       <c r="F57" t="s">
         <v>7</v>
       </c>
       <c r="G57">
         <v>1.0</v>
       </c>
       <c r="H57" s="1">
-        <v>375601.25</v>
+        <v>405721.27</v>
       </c>
       <c r="I57" s="1">
-        <v>-611.25</v>
+        <v>-7165.67</v>
       </c>
       <c r="J57" s="1">
-        <v>-0.16273907501639</v>
+        <v>-1.7661558636056</v>
       </c>
       <c r="K57">
-        <v>4.0</v>
-[...2 lines deleted...]
-        <v>152</v>
+        <v>0.09</v>
+      </c>
+      <c r="L57">
+        <v>363.47</v>
       </c>
       <c r="M57" s="1">
-        <v>374990.0</v>
+        <v>398555.6</v>
       </c>
       <c r="N57" s="1">
-        <v>383790.0</v>
+        <v>398919.07</v>
       </c>
       <c r="O57" s="1">
         <v>0.45</v>
       </c>
       <c r="P57">
         <v>1</v>
       </c>
     </row>
     <row r="58" spans="1:16">
       <c r="A58" t="s">
-        <v>150</v>
+        <v>153</v>
       </c>
       <c r="B58" t="s">
-        <v>151</v>
+        <v>154</v>
       </c>
       <c r="C58" s="1">
-        <v>1897.0</v>
+        <v>2200.0</v>
       </c>
       <c r="D58" s="1">
-        <v>170.45</v>
+        <v>171.1</v>
       </c>
       <c r="E58" s="1">
-        <v>173.45021613073</v>
+        <v>170.72784090909</v>
       </c>
       <c r="F58" t="s">
         <v>7</v>
       </c>
       <c r="G58">
         <v>1.0</v>
       </c>
       <c r="H58" s="1">
-        <v>329035.06</v>
+        <v>375601.25</v>
       </c>
       <c r="I58" s="1">
-        <v>-5691.41</v>
+        <v>818.75</v>
       </c>
       <c r="J58" s="1">
-        <v>-1.729727525085</v>
+        <v>0.21798383258842</v>
       </c>
       <c r="K58">
         <v>4.0</v>
       </c>
       <c r="L58" t="s">
-        <v>153</v>
+        <v>155</v>
       </c>
       <c r="M58" s="1">
-        <v>323343.65</v>
+        <v>376420.0</v>
       </c>
       <c r="N58" s="1">
-        <v>330931.65</v>
+        <v>385220.0</v>
       </c>
       <c r="O58" s="1">
-        <v>0.39</v>
+        <v>0.43</v>
       </c>
       <c r="P58">
         <v>1</v>
       </c>
     </row>
     <row r="59" spans="1:16">
       <c r="A59" t="s">
+        <v>153</v>
+      </c>
+      <c r="B59" t="s">
         <v>154</v>
       </c>
-      <c r="B59" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C59" s="1">
-        <v>5097.0</v>
+        <v>1897.0</v>
       </c>
       <c r="D59" s="1">
-        <v>139.0</v>
+        <v>171.1</v>
       </c>
       <c r="E59" s="1">
-        <v>81.651702962527</v>
+        <v>173.45021613073</v>
       </c>
       <c r="F59" t="s">
         <v>7</v>
       </c>
       <c r="G59">
         <v>1.0</v>
       </c>
       <c r="H59" s="1">
-        <v>416178.73</v>
+        <v>329035.06</v>
       </c>
       <c r="I59" s="1">
-        <v>292304.27</v>
+        <v>-4458.36</v>
       </c>
       <c r="J59" s="1">
-        <v>70.235273676769</v>
+        <v>-1.3549802261194</v>
       </c>
       <c r="K59">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>4.0</v>
+      </c>
+      <c r="L59" t="s">
+        <v>156</v>
       </c>
       <c r="M59" s="1">
-        <v>708483.0</v>
+        <v>324576.7</v>
       </c>
       <c r="N59" s="1">
-        <v>708483.0</v>
+        <v>332164.7</v>
       </c>
       <c r="O59" s="1">
-        <v>0.83</v>
+        <v>0.37</v>
       </c>
       <c r="P59">
         <v>1</v>
       </c>
     </row>
     <row r="60" spans="1:16">
       <c r="A60" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="B60" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="C60" s="1">
-        <v>4898.0</v>
+        <v>5097.0</v>
       </c>
       <c r="D60" s="1">
-        <v>17.85</v>
+        <v>135.7</v>
       </c>
       <c r="E60" s="1">
-        <v>17.049612086566</v>
+        <v>81.651702962527</v>
       </c>
       <c r="F60" t="s">
         <v>7</v>
       </c>
       <c r="G60">
         <v>1.0</v>
       </c>
       <c r="H60" s="1">
-        <v>83509.0</v>
+        <v>416178.73</v>
       </c>
       <c r="I60" s="1">
-        <v>3920.3</v>
+        <v>275484.17</v>
       </c>
       <c r="J60" s="1">
-        <v>4.694464069741</v>
+        <v>66.193716819694</v>
       </c>
       <c r="K60">
-        <v>1.47</v>
-[...2 lines deleted...]
-        <v>158</v>
+        <v>0.0</v>
+      </c>
+      <c r="L60">
+        <v>0.0</v>
       </c>
       <c r="M60" s="1">
-        <v>87429.3</v>
+        <v>691662.9</v>
       </c>
       <c r="N60" s="1">
-        <v>94607.37</v>
+        <v>691662.9</v>
       </c>
       <c r="O60" s="1">
-        <v>0.11</v>
+        <v>0.78</v>
       </c>
       <c r="P60">
         <v>1</v>
       </c>
     </row>
     <row r="61" spans="1:16">
       <c r="A61" t="s">
         <v>159</v>
       </c>
       <c r="B61" t="s">
         <v>160</v>
       </c>
       <c r="C61" s="1">
-        <v>14475.0</v>
+        <v>4898.0</v>
       </c>
       <c r="D61" s="1">
-        <v>25.26</v>
+        <v>16.95</v>
       </c>
       <c r="E61" s="1">
-        <v>27.220205181347</v>
+        <v>17.049612086566</v>
       </c>
       <c r="F61" t="s">
-        <v>74</v>
+        <v>7</v>
       </c>
       <c r="G61">
-        <v>0.87</v>
+        <v>1.0</v>
       </c>
       <c r="H61" s="1">
-        <v>448691.76</v>
+        <v>83509.0</v>
       </c>
       <c r="I61" s="1">
-        <v>-26654.65</v>
+        <v>-487.9</v>
       </c>
       <c r="J61" s="1">
-        <v>-5.9405258523134</v>
+        <v>-0.5842484043636</v>
       </c>
       <c r="K61">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>1.47</v>
+      </c>
+      <c r="L61" t="s">
+        <v>161</v>
       </c>
       <c r="M61" s="1">
-        <v>422037.11</v>
+        <v>83021.1</v>
       </c>
       <c r="N61" s="1">
-        <v>422037.11</v>
+        <v>90199.17</v>
       </c>
       <c r="O61" s="1">
-        <v>0.49</v>
+        <v>0.1</v>
       </c>
       <c r="P61">
         <v>1</v>
       </c>
     </row>
     <row r="62" spans="1:16">
       <c r="A62" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="B62" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="C62" s="1">
-        <v>17667.0</v>
+        <v>14475.0</v>
       </c>
       <c r="D62" s="1">
-        <v>23.8</v>
+        <v>25.88</v>
       </c>
       <c r="E62" s="1">
-        <v>19.0260083772</v>
+        <v>27.220205181347</v>
       </c>
       <c r="F62" t="s">
-        <v>7</v>
+        <v>74</v>
       </c>
       <c r="G62">
-        <v>1.0</v>
+        <v>0.86</v>
       </c>
       <c r="H62" s="1">
-        <v>336132.49</v>
+        <v>448691.76</v>
       </c>
       <c r="I62" s="1">
-        <v>84342.11</v>
+        <v>-15233.29</v>
       </c>
       <c r="J62" s="1">
-        <v>25.091924318295</v>
+        <v>-3.3950456322175</v>
       </c>
       <c r="K62">
         <v>0.0</v>
       </c>
       <c r="L62">
         <v>0.0</v>
       </c>
       <c r="M62" s="1">
-        <v>420474.6</v>
+        <v>433458.47</v>
       </c>
       <c r="N62" s="1">
-        <v>420474.6</v>
+        <v>433458.47</v>
       </c>
       <c r="O62" s="1">
         <v>0.49</v>
       </c>
       <c r="P62">
         <v>1</v>
       </c>
     </row>
     <row r="63" spans="1:16">
       <c r="A63" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="B63" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="C63" s="1">
-        <v>509.0</v>
+        <v>11990.0</v>
       </c>
       <c r="D63" s="1">
-        <v>283.15</v>
+        <v>23.2</v>
       </c>
       <c r="E63" s="1">
-        <v>321.31909626719</v>
+        <v>19.026008340284</v>
       </c>
       <c r="F63" t="s">
         <v>7</v>
       </c>
       <c r="G63">
         <v>1.0</v>
       </c>
       <c r="H63" s="1">
-        <v>163551.42</v>
+        <v>228121.84</v>
       </c>
       <c r="I63" s="1">
-        <v>-19428.07</v>
+        <v>50046.16</v>
       </c>
       <c r="J63" s="1">
-        <v>-11.878875768856</v>
+        <v>21.938346630906</v>
       </c>
       <c r="K63">
         <v>0.0</v>
       </c>
       <c r="L63">
         <v>0.0</v>
       </c>
       <c r="M63" s="1">
-        <v>144123.35</v>
+        <v>278168.0</v>
       </c>
       <c r="N63" s="1">
-        <v>144123.35</v>
+        <v>278168.0</v>
       </c>
       <c r="O63" s="1">
-        <v>0.17</v>
+        <v>0.31</v>
       </c>
       <c r="P63">
         <v>1</v>
       </c>
     </row>
     <row r="64" spans="1:16">
       <c r="A64" t="s">
-        <v>163</v>
+        <v>166</v>
       </c>
       <c r="B64" t="s">
-        <v>164</v>
+        <v>167</v>
       </c>
       <c r="C64" s="1">
         <v>550.0</v>
       </c>
       <c r="D64" s="1">
-        <v>283.15</v>
+        <v>304.75</v>
       </c>
       <c r="E64" s="1">
         <v>402.09110909091</v>
       </c>
       <c r="F64" t="s">
         <v>7</v>
       </c>
       <c r="G64">
         <v>1.0</v>
       </c>
       <c r="H64" s="1">
         <v>221150.11</v>
       </c>
       <c r="I64" s="1">
-        <v>-65417.61</v>
+        <v>-53537.61</v>
       </c>
       <c r="J64" s="1">
-        <v>-29.580636428352</v>
+        <v>-24.208719588699</v>
       </c>
       <c r="K64">
         <v>0.0</v>
       </c>
       <c r="L64">
         <v>0.0</v>
       </c>
       <c r="M64" s="1">
-        <v>155732.5</v>
+        <v>167612.5</v>
       </c>
       <c r="N64" s="1">
-        <v>155732.5</v>
+        <v>167612.5</v>
       </c>
       <c r="O64" s="1">
-        <v>0.18</v>
+        <v>0.19</v>
       </c>
       <c r="P64">
         <v>1</v>
       </c>
     </row>
     <row r="65" spans="1:16">
       <c r="A65" t="s">
-        <v>163</v>
+        <v>166</v>
       </c>
       <c r="B65" t="s">
-        <v>164</v>
+        <v>167</v>
       </c>
       <c r="C65" s="1">
-        <v>720.0</v>
+        <v>509.0</v>
       </c>
       <c r="D65" s="1">
-        <v>283.15</v>
+        <v>304.75</v>
       </c>
       <c r="E65" s="1">
-        <v>353.76926388889</v>
+        <v>321.31909626719</v>
       </c>
       <c r="F65" t="s">
         <v>7</v>
       </c>
       <c r="G65">
         <v>1.0</v>
       </c>
       <c r="H65" s="1">
-        <v>254713.87</v>
+        <v>163551.42</v>
       </c>
       <c r="I65" s="1">
-        <v>-50845.87</v>
+        <v>-8433.67</v>
       </c>
       <c r="J65" s="1">
-        <v>-19.961955742732</v>
+        <v>-5.1565862283556</v>
       </c>
       <c r="K65">
         <v>0.0</v>
       </c>
       <c r="L65">
         <v>0.0</v>
       </c>
       <c r="M65" s="1">
-        <v>203868.0</v>
+        <v>155117.75</v>
       </c>
       <c r="N65" s="1">
-        <v>203868.0</v>
+        <v>155117.75</v>
       </c>
       <c r="O65" s="1">
-        <v>0.24</v>
+        <v>0.17</v>
       </c>
       <c r="P65">
         <v>1</v>
       </c>
     </row>
     <row r="66" spans="1:16">
       <c r="A66" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="B66" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
       <c r="C66" s="1">
-        <v>42996.0</v>
+        <v>720.0</v>
       </c>
       <c r="D66" s="1">
-        <v>18.6</v>
+        <v>304.75</v>
       </c>
       <c r="E66" s="1">
-        <v>21.809355056284</v>
+        <v>353.76926388889</v>
       </c>
       <c r="F66" t="s">
         <v>7</v>
       </c>
       <c r="G66">
         <v>1.0</v>
       </c>
       <c r="H66" s="1">
-        <v>937715.03</v>
+        <v>254713.87</v>
       </c>
       <c r="I66" s="1">
-        <v>-137989.43</v>
+        <v>-35293.87</v>
       </c>
       <c r="J66" s="1">
-        <v>-14.715497308388</v>
+        <v>-13.856281167571</v>
       </c>
       <c r="K66">
         <v>0.0</v>
       </c>
       <c r="L66">
         <v>0.0</v>
       </c>
       <c r="M66" s="1">
-        <v>799725.6</v>
+        <v>219420.0</v>
       </c>
       <c r="N66" s="1">
-        <v>799725.6</v>
+        <v>219420.0</v>
       </c>
       <c r="O66" s="1">
-        <v>0.93</v>
+        <v>0.25</v>
       </c>
       <c r="P66">
         <v>1</v>
       </c>
     </row>
     <row r="67" spans="1:16">
       <c r="A67" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="B67" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="C67" s="1">
-        <v>2620.0</v>
+        <v>44921.0</v>
       </c>
       <c r="D67" s="1">
-        <v>158.35</v>
+        <v>18.51</v>
       </c>
       <c r="E67" s="1">
-        <v>155.30783587786</v>
+        <v>21.669996438192</v>
       </c>
       <c r="F67" t="s">
-        <v>31</v>
+        <v>7</v>
       </c>
       <c r="G67">
-        <v>0.92</v>
+        <v>1.0</v>
       </c>
       <c r="H67" s="1">
-        <v>442184.96</v>
+        <v>973437.91</v>
       </c>
       <c r="I67" s="1">
-        <v>10614.61</v>
+        <v>-141950.2</v>
       </c>
       <c r="J67" s="1">
-        <v>2.4004909619721</v>
+        <v>-14.582357903033</v>
       </c>
       <c r="K67">
         <v>0.0</v>
       </c>
       <c r="L67">
         <v>0.0</v>
       </c>
       <c r="M67" s="1">
-        <v>452799.57</v>
+        <v>831487.71</v>
       </c>
       <c r="N67" s="1">
-        <v>452799.57</v>
+        <v>831487.71</v>
       </c>
       <c r="O67" s="1">
-        <v>0.53</v>
+        <v>0.93</v>
       </c>
       <c r="P67">
         <v>1</v>
       </c>
     </row>
     <row r="68" spans="1:16">
       <c r="A68" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="B68" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
       <c r="C68" s="1">
-        <v>2349.0</v>
+        <v>2620.0</v>
       </c>
       <c r="D68" s="1">
-        <v>193.6</v>
+        <v>164.4</v>
       </c>
       <c r="E68" s="1">
-        <v>155.49451681567</v>
+        <v>155.30783587786</v>
       </c>
       <c r="F68" t="s">
-        <v>74</v>
+        <v>31</v>
       </c>
       <c r="G68">
-        <v>0.87</v>
+        <v>0.92</v>
       </c>
       <c r="H68" s="1">
-        <v>423912.79</v>
+        <v>442184.96</v>
       </c>
       <c r="I68" s="1">
-        <v>100999.92</v>
+        <v>28433.96</v>
       </c>
       <c r="J68" s="1">
-        <v>23.825636400355</v>
+        <v>6.4303317779058</v>
       </c>
       <c r="K68">
-        <v>1.32</v>
-[...2 lines deleted...]
-        <v>171</v>
+        <v>0.0</v>
+      </c>
+      <c r="L68">
+        <v>0.0</v>
       </c>
       <c r="M68" s="1">
-        <v>524912.71</v>
+        <v>470618.92</v>
       </c>
       <c r="N68" s="1">
-        <v>528014.52</v>
+        <v>470618.92</v>
       </c>
       <c r="O68" s="1">
-        <v>0.62</v>
+        <v>0.53</v>
       </c>
       <c r="P68">
         <v>1</v>
       </c>
     </row>
     <row r="69" spans="1:16">
       <c r="A69" t="s">
         <v>172</v>
       </c>
       <c r="B69" t="s">
         <v>173</v>
       </c>
       <c r="C69" s="1">
-        <v>370.0</v>
+        <v>2349.0</v>
       </c>
       <c r="D69" s="1">
-        <v>503.4</v>
+        <v>195.9</v>
       </c>
       <c r="E69" s="1">
-        <v>319.06035135135</v>
+        <v>155.49451681567</v>
       </c>
       <c r="F69" t="s">
-        <v>31</v>
+        <v>74</v>
       </c>
       <c r="G69">
-        <v>0.92</v>
+        <v>0.86</v>
       </c>
       <c r="H69" s="1">
-        <v>105706.47</v>
+        <v>423912.79</v>
       </c>
       <c r="I69" s="1">
-        <v>97576.77</v>
+        <v>108541.21</v>
       </c>
       <c r="J69" s="1">
-        <v>92.309174641817</v>
+        <v>25.604608438448</v>
       </c>
       <c r="K69">
         <v>0.0</v>
       </c>
       <c r="L69">
         <v>0.0</v>
       </c>
       <c r="M69" s="1">
-        <v>203283.24</v>
+        <v>532454.0</v>
       </c>
       <c r="N69" s="1">
-        <v>203283.24</v>
+        <v>532454.0</v>
       </c>
       <c r="O69" s="1">
-        <v>0.24</v>
+        <v>0.6</v>
       </c>
       <c r="P69">
         <v>1</v>
       </c>
     </row>
     <row r="70" spans="1:16">
       <c r="A70" t="s">
         <v>174</v>
       </c>
       <c r="B70" t="s">
         <v>175</v>
       </c>
       <c r="C70" s="1">
-        <v>13126.0</v>
+        <v>370.0</v>
       </c>
       <c r="D70" s="1">
-        <v>38.88</v>
+        <v>503.2</v>
       </c>
       <c r="E70" s="1">
-        <v>34.963768855706</v>
+        <v>319.06035135135</v>
       </c>
       <c r="F70" t="s">
-        <v>7</v>
+        <v>31</v>
       </c>
       <c r="G70">
-        <v>1.0</v>
+        <v>0.92</v>
       </c>
       <c r="H70" s="1">
-        <v>458934.43</v>
+        <v>105706.47</v>
       </c>
       <c r="I70" s="1">
-        <v>51404.45</v>
+        <v>97720.55</v>
       </c>
       <c r="J70" s="1">
-        <v>11.200826662754</v>
+        <v>92.445192806079</v>
       </c>
       <c r="K70">
         <v>0.0</v>
       </c>
       <c r="L70">
         <v>0.0</v>
       </c>
       <c r="M70" s="1">
-        <v>510338.88</v>
+        <v>203427.02</v>
       </c>
       <c r="N70" s="1">
-        <v>510338.88</v>
+        <v>203427.02</v>
       </c>
       <c r="O70" s="1">
-        <v>0.6</v>
+        <v>0.23</v>
       </c>
       <c r="P70">
         <v>1</v>
       </c>
     </row>
     <row r="71" spans="1:16">
       <c r="A71" t="s">
         <v>176</v>
       </c>
       <c r="B71" t="s">
         <v>177</v>
       </c>
       <c r="C71" s="1">
-        <v>80.0</v>
+        <v>13126.0</v>
       </c>
       <c r="D71" s="1">
-        <v>2683.0</v>
+        <v>39.12</v>
       </c>
       <c r="E71" s="1">
-        <v>3658.398</v>
+        <v>34.963768855706</v>
       </c>
       <c r="F71" t="s">
-        <v>31</v>
+        <v>7</v>
       </c>
       <c r="G71">
-        <v>0.92</v>
+        <v>1.0</v>
       </c>
       <c r="H71" s="1">
-        <v>298685.35</v>
+        <v>458934.43</v>
       </c>
       <c r="I71" s="1">
-        <v>-64425.8</v>
+        <v>54554.69</v>
       </c>
       <c r="J71" s="1">
-        <v>-21.569789077369</v>
+        <v>11.887251518697</v>
       </c>
       <c r="K71">
         <v>0.0</v>
       </c>
       <c r="L71">
         <v>0.0</v>
       </c>
       <c r="M71" s="1">
-        <v>234259.55</v>
+        <v>513489.12</v>
       </c>
       <c r="N71" s="1">
-        <v>234259.55</v>
+        <v>513489.12</v>
       </c>
       <c r="O71" s="1">
-        <v>0.27</v>
+        <v>0.58</v>
       </c>
       <c r="P71">
         <v>1</v>
       </c>
     </row>
     <row r="72" spans="1:16">
       <c r="A72" t="s">
         <v>178</v>
       </c>
       <c r="B72" t="s">
         <v>179</v>
       </c>
       <c r="C72" s="1">
-        <v>6211.0</v>
+        <v>80.0</v>
       </c>
       <c r="D72" s="1">
-        <v>16.51</v>
+        <v>2832.0</v>
       </c>
       <c r="E72" s="1">
-        <v>23.229058122686</v>
+        <v>3658.398</v>
       </c>
       <c r="F72" t="s">
-        <v>74</v>
+        <v>31</v>
       </c>
       <c r="G72">
-        <v>0.87</v>
+        <v>0.92</v>
       </c>
       <c r="H72" s="1">
-        <v>168396.11</v>
+        <v>298685.35</v>
       </c>
       <c r="I72" s="1">
-        <v>-50035.46</v>
+        <v>-51143.0</v>
       </c>
       <c r="J72" s="1">
-        <v>-29.712954770749</v>
+        <v>-17.122701197096</v>
       </c>
       <c r="K72">
-        <v>0.71</v>
-[...2 lines deleted...]
-        <v>180</v>
+        <v>0.0</v>
+      </c>
+      <c r="L72">
+        <v>0.0</v>
       </c>
       <c r="M72" s="1">
-        <v>118360.65</v>
+        <v>247542.35</v>
       </c>
       <c r="N72" s="1">
-        <v>122739.86</v>
+        <v>247542.35</v>
       </c>
       <c r="O72" s="1">
-        <v>0.14</v>
+        <v>0.28</v>
       </c>
       <c r="P72">
         <v>1</v>
       </c>
     </row>
     <row r="73" spans="1:16">
       <c r="A73" t="s">
+        <v>180</v>
+      </c>
+      <c r="B73" t="s">
         <v>181</v>
       </c>
-      <c r="B73" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C73" s="1">
-        <v>82767.0</v>
+        <v>189215.0</v>
       </c>
       <c r="D73" s="1">
-        <v>4.225</v>
+        <v>2.28</v>
       </c>
       <c r="E73" s="1">
-        <v>4.4621697053173</v>
+        <v>2.2667942816373</v>
       </c>
       <c r="F73" t="s">
         <v>7</v>
       </c>
       <c r="G73">
         <v>1.0</v>
       </c>
       <c r="H73" s="1">
-        <v>369320.4</v>
+        <v>428911.48</v>
       </c>
       <c r="I73" s="1">
-        <v>-19629.82</v>
+        <v>2498.72</v>
       </c>
       <c r="J73" s="1">
-        <v>-5.315119338114</v>
+        <v>0.58257242263602</v>
       </c>
       <c r="K73">
         <v>0.0</v>
       </c>
       <c r="L73">
         <v>0.0</v>
       </c>
       <c r="M73" s="1">
-        <v>349690.58</v>
+        <v>431410.2</v>
       </c>
       <c r="N73" s="1">
-        <v>349690.58</v>
+        <v>431410.2</v>
       </c>
       <c r="O73" s="1">
-        <v>0.41</v>
+        <v>0.48</v>
       </c>
       <c r="P73">
         <v>1</v>
       </c>
     </row>
     <row r="74" spans="1:16">
       <c r="A74" t="s">
+        <v>182</v>
+      </c>
+      <c r="B74" t="s">
         <v>183</v>
       </c>
-      <c r="B74" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C74" s="1">
-        <v>180.0</v>
+        <v>110285.0</v>
       </c>
       <c r="D74" s="1">
-        <v>1582.5</v>
+        <v>4.24</v>
       </c>
       <c r="E74" s="1">
-        <v>1910.4458888889</v>
+        <v>4.4298715147119</v>
       </c>
       <c r="F74" t="s">
         <v>7</v>
       </c>
       <c r="G74">
         <v>1.0</v>
       </c>
       <c r="H74" s="1">
-        <v>343880.26</v>
+        <v>488548.38</v>
       </c>
       <c r="I74" s="1">
-        <v>-59030.26</v>
+        <v>-20939.98</v>
       </c>
       <c r="J74" s="1">
-        <v>-17.16593444474</v>
+        <v>-4.2861630203338</v>
       </c>
       <c r="K74">
         <v>0.0</v>
       </c>
       <c r="L74">
         <v>0.0</v>
       </c>
       <c r="M74" s="1">
-        <v>284850.0</v>
+        <v>467608.4</v>
       </c>
       <c r="N74" s="1">
-        <v>284850.0</v>
+        <v>467608.4</v>
       </c>
       <c r="O74" s="1">
-        <v>0.33</v>
+        <v>0.52</v>
       </c>
       <c r="P74">
         <v>1</v>
       </c>
     </row>
     <row r="75" spans="1:16">
       <c r="A75" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="B75" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="C75" s="1">
-        <v>236.0</v>
+        <v>180.0</v>
       </c>
       <c r="D75" s="1">
-        <v>1582.5</v>
+        <v>1603.5</v>
       </c>
       <c r="E75" s="1">
-        <v>1700.7471186441</v>
+        <v>1910.4458888889</v>
       </c>
       <c r="F75" t="s">
         <v>7</v>
       </c>
       <c r="G75">
         <v>1.0</v>
       </c>
       <c r="H75" s="1">
-        <v>401376.32</v>
+        <v>343880.26</v>
       </c>
       <c r="I75" s="1">
-        <v>-27906.32</v>
+        <v>-55250.26</v>
       </c>
       <c r="J75" s="1">
-        <v>-6.9526572967733</v>
+        <v>-16.066714617466</v>
       </c>
       <c r="K75">
         <v>0.0</v>
       </c>
       <c r="L75">
         <v>0.0</v>
       </c>
       <c r="M75" s="1">
-        <v>373470.0</v>
+        <v>288630.0</v>
       </c>
       <c r="N75" s="1">
-        <v>373470.0</v>
+        <v>288630.0</v>
       </c>
       <c r="O75" s="1">
-        <v>0.44</v>
+        <v>0.32</v>
       </c>
       <c r="P75">
         <v>1</v>
       </c>
     </row>
     <row r="76" spans="1:16">
       <c r="A76" t="s">
+        <v>184</v>
+      </c>
+      <c r="B76" t="s">
         <v>185</v>
       </c>
-      <c r="B76" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C76" s="1">
-        <v>22693.0</v>
+        <v>236.0</v>
       </c>
       <c r="D76" s="1">
-        <v>14.22</v>
+        <v>1603.5</v>
       </c>
       <c r="E76" s="1">
-        <v>16.368925659895</v>
+        <v>1700.7471186441</v>
       </c>
       <c r="F76" t="s">
-        <v>74</v>
+        <v>7</v>
       </c>
       <c r="G76">
-        <v>0.87</v>
+        <v>1.0</v>
       </c>
       <c r="H76" s="1">
-        <v>428847.57</v>
+        <v>401376.32</v>
       </c>
       <c r="I76" s="1">
-        <v>-56378.49</v>
+        <v>-22950.32</v>
       </c>
       <c r="J76" s="1">
-        <v>-13.146510309013</v>
+        <v>-5.7179058296214</v>
       </c>
       <c r="K76">
         <v>0.0</v>
       </c>
       <c r="L76">
         <v>0.0</v>
       </c>
       <c r="M76" s="1">
-        <v>372469.08</v>
+        <v>378426.0</v>
       </c>
       <c r="N76" s="1">
-        <v>372469.08</v>
+        <v>378426.0</v>
       </c>
       <c r="O76" s="1">
-        <v>0.43</v>
+        <v>0.42</v>
       </c>
       <c r="P76">
         <v>1</v>
       </c>
     </row>
     <row r="77" spans="1:16">
       <c r="A77" t="s">
+        <v>186</v>
+      </c>
+      <c r="B77" t="s">
         <v>187</v>
       </c>
-      <c r="B77" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C77" s="1">
-        <v>52602.0</v>
+        <v>22693.0</v>
       </c>
       <c r="D77" s="1">
-        <v>19.57</v>
+        <v>14.21</v>
       </c>
       <c r="E77" s="1">
-        <v>10.438385422607</v>
+        <v>16.368925659895</v>
       </c>
       <c r="F77" t="s">
-        <v>7</v>
+        <v>74</v>
       </c>
       <c r="G77">
-        <v>1.0</v>
+        <v>0.86</v>
       </c>
       <c r="H77" s="1">
-        <v>549079.95</v>
+        <v>428847.57</v>
       </c>
       <c r="I77" s="1">
-        <v>480341.19</v>
+        <v>-55725.76</v>
       </c>
       <c r="J77" s="1">
-        <v>87.481101795831</v>
+        <v>-12.994304712978</v>
       </c>
       <c r="K77">
         <v>0.0</v>
       </c>
       <c r="L77">
         <v>0.0</v>
       </c>
       <c r="M77" s="1">
-        <v>1029421.14</v>
+        <v>373121.81</v>
       </c>
       <c r="N77" s="1">
-        <v>1029421.14</v>
+        <v>373121.81</v>
       </c>
       <c r="O77" s="1">
-        <v>1.2</v>
+        <v>0.42</v>
       </c>
       <c r="P77">
         <v>1</v>
       </c>
     </row>
     <row r="78" spans="1:16">
       <c r="A78" t="s">
-        <v>187</v>
+        <v>188</v>
       </c>
       <c r="B78" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
       <c r="C78" s="1">
         <v>34742.0</v>
       </c>
       <c r="D78" s="1">
-        <v>19.57</v>
+        <v>19.555</v>
       </c>
       <c r="E78" s="1">
         <v>10.376887628807</v>
       </c>
       <c r="F78" t="s">
         <v>7</v>
       </c>
       <c r="G78">
         <v>1.0</v>
       </c>
       <c r="H78" s="1">
         <v>360513.83</v>
       </c>
       <c r="I78" s="1">
-        <v>319387.11</v>
+        <v>318865.98</v>
       </c>
       <c r="J78" s="1">
-        <v>88.592193536653</v>
+        <v>88.447641523211</v>
       </c>
       <c r="K78">
         <v>0.0</v>
       </c>
       <c r="L78">
         <v>0.0</v>
       </c>
       <c r="M78" s="1">
-        <v>679900.94</v>
+        <v>679379.81</v>
       </c>
       <c r="N78" s="1">
-        <v>679900.94</v>
+        <v>679379.81</v>
       </c>
       <c r="O78" s="1">
-        <v>0.79</v>
+        <v>0.76</v>
       </c>
       <c r="P78">
         <v>1</v>
       </c>
     </row>
     <row r="79" spans="1:16">
       <c r="A79" t="s">
+        <v>188</v>
+      </c>
+      <c r="B79" t="s">
         <v>189</v>
       </c>
-      <c r="B79" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C79" s="1">
-        <v>4942.0</v>
+        <v>52602.0</v>
       </c>
       <c r="D79" s="1">
-        <v>97.0</v>
+        <v>19.555</v>
       </c>
       <c r="E79" s="1">
-        <v>77.429206798867</v>
+        <v>10.438385422607</v>
       </c>
       <c r="F79" t="s">
         <v>7</v>
       </c>
       <c r="G79">
         <v>1.0</v>
       </c>
       <c r="H79" s="1">
-        <v>382655.14</v>
+        <v>549079.95</v>
       </c>
       <c r="I79" s="1">
-        <v>96718.86</v>
+        <v>479552.16</v>
       </c>
       <c r="J79" s="1">
-        <v>25.275724768783</v>
+        <v>87.337401411215</v>
       </c>
       <c r="K79">
         <v>0.0</v>
       </c>
       <c r="L79">
         <v>0.0</v>
       </c>
       <c r="M79" s="1">
-        <v>479374.0</v>
+        <v>1028632.11</v>
       </c>
       <c r="N79" s="1">
-        <v>479374.0</v>
+        <v>1028632.11</v>
       </c>
       <c r="O79" s="1">
-        <v>0.56</v>
+        <v>1.15</v>
       </c>
       <c r="P79">
         <v>1</v>
       </c>
     </row>
     <row r="80" spans="1:16">
       <c r="A80" t="s">
+        <v>190</v>
+      </c>
+      <c r="B80" t="s">
         <v>191</v>
       </c>
-      <c r="B80" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C80" s="1">
-        <v>9000.0</v>
+        <v>5484.0</v>
       </c>
       <c r="D80" s="1">
-        <v>49.05</v>
+        <v>89.82</v>
       </c>
       <c r="E80" s="1">
-        <v>44.868316666667</v>
+        <v>78.550824215901</v>
       </c>
       <c r="F80" t="s">
         <v>7</v>
       </c>
       <c r="G80">
         <v>1.0</v>
       </c>
       <c r="H80" s="1">
-        <v>403814.85</v>
+        <v>430772.72</v>
       </c>
       <c r="I80" s="1">
-        <v>37635.15</v>
+        <v>61800.16</v>
       </c>
       <c r="J80" s="1">
-        <v>9.3199024255794</v>
+        <v>14.346349508855</v>
       </c>
       <c r="K80">
-        <v>0.16</v>
-[...2 lines deleted...]
-        <v>193</v>
+        <v>0.0</v>
+      </c>
+      <c r="L80">
+        <v>0.0</v>
       </c>
       <c r="M80" s="1">
-        <v>441450.0</v>
+        <v>492572.88</v>
       </c>
       <c r="N80" s="1">
-        <v>442867.5</v>
+        <v>492572.88</v>
       </c>
       <c r="O80" s="1">
-        <v>0.52</v>
+        <v>0.55</v>
       </c>
       <c r="P80">
         <v>1</v>
       </c>
     </row>
     <row r="81" spans="1:16">
       <c r="A81" t="s">
+        <v>192</v>
+      </c>
+      <c r="B81" t="s">
+        <v>193</v>
+      </c>
+      <c r="C81" s="1">
+        <v>9000.0</v>
+      </c>
+      <c r="D81" s="1">
+        <v>52.68</v>
+      </c>
+      <c r="E81" s="1">
+        <v>44.868316666667</v>
+      </c>
+      <c r="F81" t="s">
+        <v>7</v>
+      </c>
+      <c r="G81">
+        <v>1.0</v>
+      </c>
+      <c r="H81" s="1">
+        <v>403814.85</v>
+      </c>
+      <c r="I81" s="1">
+        <v>70305.15</v>
+      </c>
+      <c r="J81" s="1">
+        <v>17.410243828329</v>
+      </c>
+      <c r="K81">
+        <v>0.16</v>
+      </c>
+      <c r="L81" t="s">
         <v>194</v>
       </c>
-      <c r="B81" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M81" s="1">
-        <v>1250193.0</v>
+        <v>474120.0</v>
       </c>
       <c r="N81" s="1">
-        <v>1253973.47</v>
+        <v>475537.5</v>
       </c>
       <c r="O81" s="1">
-        <v>1.46</v>
+        <v>0.53</v>
       </c>
       <c r="P81">
         <v>1</v>
       </c>
     </row>
     <row r="82" spans="1:16">
       <c r="A82" t="s">
-        <v>194</v>
+        <v>195</v>
       </c>
       <c r="B82" t="s">
-        <v>195</v>
+        <v>196</v>
       </c>
       <c r="C82" s="1">
-        <v>13956.0</v>
+        <v>19425.0</v>
       </c>
       <c r="D82" s="1">
-        <v>64.36</v>
+        <v>88.0</v>
       </c>
       <c r="E82" s="1">
-        <v>34.734742046432</v>
+        <v>26.306779407979</v>
       </c>
       <c r="F82" t="s">
         <v>7</v>
       </c>
       <c r="G82">
         <v>1.0</v>
       </c>
       <c r="H82" s="1">
-        <v>484758.06</v>
+        <v>511009.19</v>
       </c>
       <c r="I82" s="1">
-        <v>413450.1</v>
+        <v>1198390.81</v>
       </c>
       <c r="J82" s="1">
-        <v>85.289989814713</v>
+        <v>234.51453192065</v>
       </c>
       <c r="K82">
         <v>0.19</v>
       </c>
       <c r="L82" t="s">
         <v>197</v>
       </c>
       <c r="M82" s="1">
-        <v>898208.16</v>
+        <v>1709400.0</v>
       </c>
       <c r="N82" s="1">
-        <v>900793.58</v>
+        <v>1713180.47</v>
       </c>
       <c r="O82" s="1">
-        <v>1.05</v>
+        <v>1.92</v>
       </c>
       <c r="P82">
         <v>1</v>
       </c>
     </row>
     <row r="83" spans="1:16">
       <c r="A83" t="s">
+        <v>195</v>
+      </c>
+      <c r="B83" t="s">
+        <v>196</v>
+      </c>
+      <c r="C83" s="1">
+        <v>13956.0</v>
+      </c>
+      <c r="D83" s="1">
+        <v>88.0</v>
+      </c>
+      <c r="E83" s="1">
+        <v>34.734742046432</v>
+      </c>
+      <c r="F83" t="s">
+        <v>7</v>
+      </c>
+      <c r="G83">
+        <v>1.0</v>
+      </c>
+      <c r="H83" s="1">
+        <v>484758.06</v>
+      </c>
+      <c r="I83" s="1">
+        <v>743369.94</v>
+      </c>
+      <c r="J83" s="1">
+        <v>153.34864983988</v>
+      </c>
+      <c r="K83">
+        <v>0.19</v>
+      </c>
+      <c r="L83" t="s">
         <v>198</v>
       </c>
-      <c r="B83" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M83" s="1">
-        <v>635625.0</v>
+        <v>1228128.0</v>
       </c>
       <c r="N83" s="1">
-        <v>635625.0</v>
+        <v>1230713.42</v>
       </c>
       <c r="O83" s="1">
-        <v>0.74</v>
+        <v>1.38</v>
       </c>
       <c r="P83">
         <v>1</v>
       </c>
     </row>
     <row r="84" spans="1:16">
       <c r="A84" t="s">
+        <v>199</v>
+      </c>
+      <c r="B84" t="s">
         <v>200</v>
       </c>
-      <c r="B84" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C84" s="1">
-        <v>170000.0</v>
+        <v>25000.0</v>
       </c>
       <c r="D84" s="1">
-        <v>5.714</v>
+        <v>26.76</v>
       </c>
       <c r="E84" s="1">
-        <v>2.4484739411765</v>
+        <v>12.137262</v>
       </c>
       <c r="F84" t="s">
         <v>7</v>
       </c>
       <c r="G84">
         <v>1.0</v>
       </c>
       <c r="H84" s="1">
-        <v>416240.57</v>
+        <v>303431.55</v>
       </c>
       <c r="I84" s="1">
-        <v>555139.43</v>
+        <v>365568.45</v>
       </c>
       <c r="J84" s="1">
-        <v>133.36985147796</v>
+        <v>120.47806169134</v>
       </c>
       <c r="K84">
         <v>0.0</v>
       </c>
       <c r="L84">
         <v>0.0</v>
       </c>
       <c r="M84" s="1">
-        <v>971380.0</v>
+        <v>669000.0</v>
       </c>
       <c r="N84" s="1">
-        <v>971380.0</v>
+        <v>669000.0</v>
       </c>
       <c r="O84" s="1">
-        <v>1.13</v>
+        <v>0.75</v>
       </c>
       <c r="P84">
         <v>1</v>
       </c>
     </row>
     <row r="85" spans="1:16">
       <c r="A85" t="s">
+        <v>201</v>
+      </c>
+      <c r="B85" t="s">
         <v>202</v>
       </c>
-      <c r="B85" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C85" s="1">
-        <v>12916.0</v>
+        <v>170000.0</v>
       </c>
       <c r="D85" s="1">
-        <v>35.98</v>
+        <v>5.75</v>
       </c>
       <c r="E85" s="1">
-        <v>38.885305048003</v>
+        <v>2.4484739411765</v>
       </c>
       <c r="F85" t="s">
         <v>7</v>
       </c>
       <c r="G85">
         <v>1.0</v>
       </c>
       <c r="H85" s="1">
-        <v>502242.6</v>
+        <v>416240.57</v>
       </c>
       <c r="I85" s="1">
-        <v>-37524.92</v>
+        <v>561259.43</v>
       </c>
       <c r="J85" s="1">
-        <v>-7.4714729495268</v>
+        <v>134.84015505745</v>
       </c>
       <c r="K85">
         <v>0.0</v>
       </c>
       <c r="L85">
         <v>0.0</v>
       </c>
       <c r="M85" s="1">
-        <v>464717.68</v>
+        <v>977500.0</v>
       </c>
       <c r="N85" s="1">
-        <v>464717.68</v>
+        <v>977500.0</v>
       </c>
       <c r="O85" s="1">
-        <v>0.54</v>
+        <v>1.1</v>
       </c>
       <c r="P85">
         <v>1</v>
       </c>
     </row>
     <row r="86" spans="1:16">
       <c r="A86" t="s">
+        <v>203</v>
+      </c>
+      <c r="B86" t="s">
         <v>204</v>
       </c>
-      <c r="B86" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C86" s="1">
-        <v>17275.0</v>
+        <v>12916.0</v>
       </c>
       <c r="D86" s="1">
-        <v>56.0</v>
+        <v>38.62</v>
       </c>
       <c r="E86" s="1">
-        <v>46.130251230101</v>
+        <v>38.885305048003</v>
       </c>
       <c r="F86" t="s">
         <v>7</v>
       </c>
       <c r="G86">
         <v>1.0</v>
       </c>
       <c r="H86" s="1">
-        <v>796900.09</v>
+        <v>502242.6</v>
       </c>
       <c r="I86" s="1">
-        <v>170499.91</v>
+        <v>-3426.68</v>
       </c>
       <c r="J86" s="1">
-        <v>21.395393492803</v>
+        <v>-0.68227585632919</v>
       </c>
       <c r="K86">
         <v>0.0</v>
       </c>
       <c r="L86">
         <v>0.0</v>
       </c>
       <c r="M86" s="1">
-        <v>967400.0</v>
+        <v>498815.92</v>
       </c>
       <c r="N86" s="1">
-        <v>967400.0</v>
+        <v>498815.92</v>
       </c>
       <c r="O86" s="1">
-        <v>1.13</v>
+        <v>0.56</v>
       </c>
       <c r="P86">
         <v>1</v>
       </c>
     </row>
     <row r="87" spans="1:16">
       <c r="A87" t="s">
+        <v>205</v>
+      </c>
+      <c r="B87" t="s">
         <v>206</v>
       </c>
-      <c r="B87" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C87" s="1">
-        <v>3229.0</v>
+        <v>17275.0</v>
       </c>
       <c r="D87" s="1">
-        <v>102.7</v>
+        <v>56.3</v>
       </c>
       <c r="E87" s="1">
-        <v>101.72289253639</v>
+        <v>46.130251230101</v>
       </c>
       <c r="F87" t="s">
         <v>7</v>
       </c>
       <c r="G87">
         <v>1.0</v>
       </c>
       <c r="H87" s="1">
-        <v>328463.22</v>
+        <v>796900.09</v>
       </c>
       <c r="I87" s="1">
-        <v>3155.08</v>
+        <v>175682.41</v>
       </c>
       <c r="J87" s="1">
-        <v>0.9605580801406</v>
+        <v>22.045725957943</v>
       </c>
       <c r="K87">
-        <v>0.22</v>
+        <v>0.0</v>
       </c>
       <c r="L87">
-        <v>697.87</v>
+        <v>0.0</v>
       </c>
       <c r="M87" s="1">
-        <v>331618.3</v>
+        <v>972582.5</v>
       </c>
       <c r="N87" s="1">
-        <v>332316.17</v>
+        <v>972582.5</v>
       </c>
       <c r="O87" s="1">
-        <v>0.39</v>
+        <v>1.09</v>
       </c>
       <c r="P87">
         <v>1</v>
       </c>
     </row>
     <row r="88" spans="1:16">
       <c r="A88" t="s">
+        <v>207</v>
+      </c>
+      <c r="B88" t="s">
         <v>208</v>
       </c>
-      <c r="B88" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C88" s="1">
-        <v>3138.0</v>
+        <v>3229.0</v>
       </c>
       <c r="D88" s="1">
-        <v>89.9</v>
+        <v>101.0</v>
       </c>
       <c r="E88" s="1">
-        <v>70.267045889101</v>
+        <v>101.72289253639</v>
       </c>
       <c r="F88" t="s">
         <v>7</v>
       </c>
       <c r="G88">
         <v>1.0</v>
       </c>
       <c r="H88" s="1">
-        <v>220497.99</v>
+        <v>328463.22</v>
       </c>
       <c r="I88" s="1">
-        <v>61608.21</v>
+        <v>-2334.22</v>
       </c>
       <c r="J88" s="1">
-        <v>27.940485988104</v>
+        <v>-0.71064882089386</v>
       </c>
       <c r="K88">
-        <v>0.0</v>
+        <v>0.22</v>
       </c>
       <c r="L88">
-        <v>0.0</v>
+        <v>697.87</v>
       </c>
       <c r="M88" s="1">
-        <v>282106.2</v>
+        <v>326129.0</v>
       </c>
       <c r="N88" s="1">
-        <v>282106.2</v>
+        <v>326826.87</v>
       </c>
       <c r="O88" s="1">
-        <v>0.33</v>
+        <v>0.37</v>
       </c>
       <c r="P88">
         <v>1</v>
       </c>
     </row>
     <row r="89" spans="1:16">
       <c r="A89" t="s">
+        <v>209</v>
+      </c>
+      <c r="B89" t="s">
         <v>210</v>
       </c>
-      <c r="B89" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C89" s="1">
-        <v>23072.0</v>
+        <v>3996.0</v>
       </c>
       <c r="D89" s="1">
-        <v>4.564</v>
+        <v>105.0</v>
       </c>
       <c r="E89" s="1">
-        <v>3.1388158807212</v>
+        <v>77.647995495495</v>
       </c>
       <c r="F89" t="s">
         <v>7</v>
       </c>
       <c r="G89">
         <v>1.0</v>
       </c>
       <c r="H89" s="1">
-        <v>72418.76</v>
+        <v>310281.39</v>
       </c>
       <c r="I89" s="1">
-        <v>32881.85</v>
+        <v>109298.61</v>
       </c>
       <c r="J89" s="1">
-        <v>45.405154686438</v>
+        <v>35.225641473374</v>
       </c>
       <c r="K89">
         <v>0.0</v>
       </c>
       <c r="L89">
         <v>0.0</v>
       </c>
       <c r="M89" s="1">
-        <v>105300.61</v>
+        <v>419580.0</v>
       </c>
       <c r="N89" s="1">
-        <v>105300.61</v>
+        <v>419580.0</v>
       </c>
       <c r="O89" s="1">
-        <v>0.12</v>
+        <v>0.47</v>
       </c>
       <c r="P89">
         <v>1</v>
       </c>
     </row>
     <row r="90" spans="1:16">
       <c r="A90" t="s">
+        <v>211</v>
+      </c>
+      <c r="B90" t="s">
         <v>212</v>
       </c>
-      <c r="B90" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C90" s="1">
-        <v>5247.0</v>
+        <v>23072.0</v>
       </c>
       <c r="D90" s="1">
-        <v>177.02</v>
+        <v>4.383</v>
       </c>
       <c r="E90" s="1">
-        <v>127.64381170193</v>
+        <v>3.1388158807212</v>
       </c>
       <c r="F90" t="s">
         <v>7</v>
       </c>
       <c r="G90">
         <v>1.0</v>
       </c>
       <c r="H90" s="1">
-        <v>669747.08</v>
+        <v>72418.76</v>
       </c>
       <c r="I90" s="1">
-        <v>259076.86</v>
+        <v>28705.82</v>
       </c>
       <c r="J90" s="1">
-        <v>38.682790524447</v>
+        <v>39.638651642199</v>
       </c>
       <c r="K90">
         <v>0.0</v>
       </c>
       <c r="L90">
         <v>0.0</v>
       </c>
       <c r="M90" s="1">
-        <v>928823.94</v>
+        <v>101124.58</v>
       </c>
       <c r="N90" s="1">
-        <v>928823.94</v>
+        <v>101124.58</v>
       </c>
       <c r="O90" s="1">
-        <v>1.08</v>
+        <v>0.11</v>
       </c>
       <c r="P90">
         <v>1</v>
       </c>
     </row>
     <row r="91" spans="1:16">
       <c r="A91" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="B91" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
       <c r="C91" s="1">
         <v>4379.0</v>
       </c>
       <c r="D91" s="1">
-        <v>177.02</v>
+        <v>176.54</v>
       </c>
       <c r="E91" s="1">
         <v>134.29284996575</v>
       </c>
       <c r="F91" t="s">
         <v>7</v>
       </c>
       <c r="G91">
         <v>1.0</v>
       </c>
       <c r="H91" s="1">
         <v>588068.39</v>
       </c>
       <c r="I91" s="1">
-        <v>187102.19</v>
+        <v>185000.27</v>
       </c>
       <c r="J91" s="1">
-        <v>31.816399789827</v>
+        <v>31.458971974331</v>
       </c>
       <c r="K91">
         <v>0.0</v>
       </c>
       <c r="L91">
         <v>0.0</v>
       </c>
       <c r="M91" s="1">
-        <v>775170.58</v>
+        <v>773068.66</v>
       </c>
       <c r="N91" s="1">
-        <v>775170.58</v>
+        <v>773068.66</v>
       </c>
       <c r="O91" s="1">
-        <v>0.9</v>
+        <v>0.87</v>
       </c>
       <c r="P91">
         <v>1</v>
       </c>
     </row>
     <row r="92" spans="1:16">
       <c r="A92" t="s">
+        <v>213</v>
+      </c>
+      <c r="B92" t="s">
         <v>214</v>
       </c>
-      <c r="B92" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C92" s="1">
-        <v>14401.0</v>
+        <v>5247.0</v>
       </c>
       <c r="D92" s="1">
-        <v>15.74</v>
+        <v>176.54</v>
       </c>
       <c r="E92" s="1">
-        <v>26.191000624957</v>
+        <v>127.64381170193</v>
       </c>
       <c r="F92" t="s">
         <v>7</v>
       </c>
       <c r="G92">
         <v>1.0</v>
       </c>
       <c r="H92" s="1">
-        <v>377176.6</v>
+        <v>669747.08</v>
       </c>
       <c r="I92" s="1">
-        <v>-150504.86</v>
+        <v>256558.3</v>
       </c>
       <c r="J92" s="1">
-        <v>-39.90302155542</v>
+        <v>38.306744092113</v>
       </c>
       <c r="K92">
         <v>0.0</v>
       </c>
       <c r="L92">
         <v>0.0</v>
       </c>
       <c r="M92" s="1">
-        <v>226671.74</v>
+        <v>926305.38</v>
       </c>
       <c r="N92" s="1">
-        <v>226671.74</v>
+        <v>926305.38</v>
       </c>
       <c r="O92" s="1">
-        <v>0.26</v>
+        <v>1.04</v>
       </c>
       <c r="P92">
         <v>1</v>
       </c>
     </row>
     <row r="93" spans="1:16">
       <c r="A93" t="s">
+        <v>215</v>
+      </c>
+      <c r="B93" t="s">
         <v>216</v>
       </c>
-      <c r="B93" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C93" s="1">
-        <v>3004.0</v>
+        <v>25085.0</v>
       </c>
       <c r="D93" s="1">
-        <v>154.3</v>
+        <v>17.66</v>
       </c>
       <c r="E93" s="1">
-        <v>116.97721704394</v>
+        <v>22.270674108033</v>
       </c>
       <c r="F93" t="s">
         <v>7</v>
       </c>
       <c r="G93">
         <v>1.0</v>
       </c>
       <c r="H93" s="1">
-        <v>351399.56</v>
+        <v>558659.86</v>
       </c>
       <c r="I93" s="1">
-        <v>112117.64</v>
+        <v>-115658.76</v>
       </c>
       <c r="J93" s="1">
-        <v>31.906027429289</v>
+        <v>-20.702894244093</v>
       </c>
       <c r="K93">
         <v>0.0</v>
       </c>
       <c r="L93">
         <v>0.0</v>
       </c>
       <c r="M93" s="1">
-        <v>463517.2</v>
+        <v>443001.1</v>
       </c>
       <c r="N93" s="1">
-        <v>463517.2</v>
+        <v>443001.1</v>
       </c>
       <c r="O93" s="1">
-        <v>0.54</v>
+        <v>0.5</v>
       </c>
       <c r="P93">
         <v>1</v>
       </c>
     </row>
     <row r="94" spans="1:16">
       <c r="A94" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
       <c r="B94" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="C94" s="1">
         <v>5620.0</v>
       </c>
       <c r="D94" s="1">
-        <v>154.3</v>
+        <v>149.0</v>
       </c>
       <c r="E94" s="1">
         <v>63.192012455516</v>
       </c>
       <c r="F94" t="s">
         <v>7</v>
       </c>
       <c r="G94">
         <v>1.0</v>
       </c>
       <c r="H94" s="1">
         <v>355139.11</v>
       </c>
       <c r="I94" s="1">
-        <v>512026.89</v>
+        <v>482240.89</v>
       </c>
       <c r="J94" s="1">
-        <v>144.17642990658</v>
+        <v>135.78929394738</v>
       </c>
       <c r="K94">
         <v>0.0</v>
       </c>
       <c r="L94">
         <v>0.0</v>
       </c>
       <c r="M94" s="1">
-        <v>867166.0</v>
+        <v>837380.0</v>
       </c>
       <c r="N94" s="1">
-        <v>867166.0</v>
+        <v>837380.0</v>
       </c>
       <c r="O94" s="1">
-        <v>1.01</v>
+        <v>0.94</v>
       </c>
       <c r="P94">
         <v>1</v>
       </c>
     </row>
     <row r="95" spans="1:16">
       <c r="A95" t="s">
+        <v>217</v>
+      </c>
+      <c r="B95" t="s">
         <v>218</v>
       </c>
-      <c r="B95" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C95" s="1">
-        <v>2123.0</v>
+        <v>3004.0</v>
       </c>
       <c r="D95" s="1">
-        <v>355.6</v>
+        <v>149.0</v>
       </c>
       <c r="E95" s="1">
-        <v>328.42823363165</v>
+        <v>116.97721704394</v>
       </c>
       <c r="F95" t="s">
         <v>7</v>
       </c>
       <c r="G95">
         <v>1.0</v>
       </c>
       <c r="H95" s="1">
-        <v>697253.14</v>
+        <v>351399.56</v>
       </c>
       <c r="I95" s="1">
-        <v>57685.66</v>
+        <v>96196.44</v>
       </c>
       <c r="J95" s="1">
-        <v>8.273273606197</v>
+        <v>27.375230634893</v>
       </c>
       <c r="K95">
         <v>0.0</v>
       </c>
       <c r="L95">
         <v>0.0</v>
       </c>
       <c r="M95" s="1">
-        <v>754938.8</v>
+        <v>447596.0</v>
       </c>
       <c r="N95" s="1">
-        <v>754938.8</v>
+        <v>447596.0</v>
       </c>
       <c r="O95" s="1">
-        <v>0.88</v>
+        <v>0.5</v>
       </c>
       <c r="P95">
         <v>1</v>
       </c>
     </row>
     <row r="96" spans="1:16">
       <c r="A96" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="B96" t="s">
-        <v>219</v>
+        <v>220</v>
       </c>
       <c r="C96" s="1">
-        <v>1540.0</v>
+        <v>2123.0</v>
       </c>
       <c r="D96" s="1">
-        <v>355.6</v>
+        <v>378.85</v>
       </c>
       <c r="E96" s="1">
-        <v>276.94614935065</v>
+        <v>328.42823363165</v>
       </c>
       <c r="F96" t="s">
         <v>7</v>
       </c>
       <c r="G96">
         <v>1.0</v>
       </c>
       <c r="H96" s="1">
-        <v>426497.07</v>
+        <v>697253.14</v>
       </c>
       <c r="I96" s="1">
-        <v>121126.93</v>
+        <v>107045.41</v>
       </c>
       <c r="J96" s="1">
-        <v>28.400413161103</v>
+        <v>15.352445741585</v>
       </c>
       <c r="K96">
         <v>0.0</v>
       </c>
       <c r="L96">
         <v>0.0</v>
       </c>
       <c r="M96" s="1">
-        <v>547624.0</v>
+        <v>804298.55</v>
       </c>
       <c r="N96" s="1">
-        <v>547624.0</v>
+        <v>804298.55</v>
       </c>
       <c r="O96" s="1">
-        <v>0.64</v>
+        <v>0.9</v>
       </c>
       <c r="P96">
         <v>1</v>
       </c>
     </row>
     <row r="97" spans="1:16">
       <c r="A97" t="s">
+        <v>219</v>
+      </c>
+      <c r="B97" t="s">
         <v>220</v>
       </c>
-      <c r="B97" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C97" s="1">
-        <v>520.0</v>
+        <v>1540.0</v>
       </c>
       <c r="D97" s="1">
-        <v>452.3</v>
+        <v>378.85</v>
       </c>
       <c r="E97" s="1">
-        <v>485.56192307692</v>
+        <v>276.94614935065</v>
       </c>
       <c r="F97" t="s">
         <v>7</v>
       </c>
       <c r="G97">
         <v>1.0</v>
       </c>
       <c r="H97" s="1">
-        <v>252492.2</v>
+        <v>426497.07</v>
       </c>
       <c r="I97" s="1">
-        <v>-17296.2</v>
+        <v>156931.93</v>
       </c>
       <c r="J97" s="1">
-        <v>-6.8501918079054</v>
+        <v>36.795547036232</v>
       </c>
       <c r="K97">
         <v>0.0</v>
       </c>
       <c r="L97">
         <v>0.0</v>
       </c>
       <c r="M97" s="1">
-        <v>235196.0</v>
+        <v>583429.0</v>
       </c>
       <c r="N97" s="1">
-        <v>235196.0</v>
+        <v>583429.0</v>
       </c>
       <c r="O97" s="1">
-        <v>0.27</v>
+        <v>0.65</v>
       </c>
       <c r="P97">
         <v>1</v>
       </c>
     </row>
     <row r="98" spans="1:16">
       <c r="A98" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="B98" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="C98" s="1">
         <v>1750.0</v>
       </c>
       <c r="D98" s="1">
-        <v>452.3</v>
+        <v>475.0</v>
       </c>
       <c r="E98" s="1">
         <v>626.37568</v>
       </c>
       <c r="F98" t="s">
         <v>7</v>
       </c>
       <c r="G98">
         <v>1.0</v>
       </c>
       <c r="H98" s="1">
         <v>1096157.44</v>
       </c>
       <c r="I98" s="1">
-        <v>-304632.44</v>
+        <v>-264907.44</v>
       </c>
       <c r="J98" s="1">
-        <v>-27.790938498762</v>
+        <v>-24.166915292752</v>
       </c>
       <c r="K98">
         <v>0.0</v>
       </c>
       <c r="L98">
         <v>0.0</v>
       </c>
       <c r="M98" s="1">
-        <v>791525.0</v>
+        <v>831250.0</v>
       </c>
       <c r="N98" s="1">
-        <v>791525.0</v>
+        <v>831250.0</v>
       </c>
       <c r="O98" s="1">
-        <v>0.92</v>
+        <v>0.93</v>
       </c>
       <c r="P98">
         <v>1</v>
       </c>
     </row>
     <row r="99" spans="1:16">
       <c r="A99" t="s">
+        <v>221</v>
+      </c>
+      <c r="B99" t="s">
         <v>222</v>
       </c>
-      <c r="B99" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C99" s="1">
-        <v>238821.0</v>
+        <v>520.0</v>
       </c>
       <c r="D99" s="1">
-        <v>1.348</v>
+        <v>475.0</v>
       </c>
       <c r="E99" s="1">
-        <v>1.6222410089565</v>
+        <v>485.56192307692</v>
       </c>
       <c r="F99" t="s">
-        <v>74</v>
+        <v>7</v>
       </c>
       <c r="G99">
-        <v>0.87</v>
+        <v>1.0</v>
       </c>
       <c r="H99" s="1">
-        <v>448111.2</v>
+        <v>252492.2</v>
       </c>
       <c r="I99" s="1">
-        <v>-76523.67</v>
+        <v>-5492.2</v>
       </c>
       <c r="J99" s="1">
-        <v>-17.076937599417</v>
+        <v>-2.1751959070419</v>
       </c>
       <c r="K99">
-        <v>0.06</v>
-[...2 lines deleted...]
-        <v>224</v>
+        <v>0.0</v>
+      </c>
+      <c r="L99">
+        <v>0.0</v>
       </c>
       <c r="M99" s="1">
-        <v>371587.53</v>
+        <v>247000.0</v>
       </c>
       <c r="N99" s="1">
-        <v>384791.57</v>
+        <v>247000.0</v>
       </c>
       <c r="O99" s="1">
-        <v>0.45</v>
+        <v>0.28</v>
       </c>
       <c r="P99">
         <v>1</v>
       </c>
     </row>
     <row r="100" spans="1:16">
       <c r="A100" t="s">
-        <v>225</v>
+        <v>223</v>
       </c>
       <c r="B100" t="s">
-        <v>226</v>
+        <v>224</v>
       </c>
       <c r="C100" s="1">
-        <v>26324.0</v>
+        <v>238821.0</v>
       </c>
       <c r="D100" s="1">
-        <v>15.1</v>
+        <v>1.08</v>
       </c>
       <c r="E100" s="1">
-        <v>11.791996277162</v>
+        <v>1.6222410089565</v>
       </c>
       <c r="F100" t="s">
-        <v>7</v>
+        <v>74</v>
       </c>
       <c r="G100">
-        <v>1.0</v>
+        <v>0.86</v>
       </c>
       <c r="H100" s="1">
-        <v>310412.51</v>
+        <v>448111.2</v>
       </c>
       <c r="I100" s="1">
-        <v>87079.89</v>
+        <v>-149668.53</v>
       </c>
       <c r="J100" s="1">
-        <v>28.052957659471</v>
+        <v>-33.399863694547</v>
       </c>
       <c r="K100">
-        <v>0.12</v>
-[...2 lines deleted...]
-        <v>227</v>
+        <v>0.0</v>
+      </c>
+      <c r="L100">
+        <v>0.0</v>
       </c>
       <c r="M100" s="1">
-        <v>397492.4</v>
+        <v>298442.67</v>
       </c>
       <c r="N100" s="1">
-        <v>400572.31</v>
+        <v>298442.67</v>
       </c>
       <c r="O100" s="1">
-        <v>0.47</v>
+        <v>0.33</v>
       </c>
       <c r="P100">
         <v>1</v>
       </c>
     </row>
     <row r="101" spans="1:16">
       <c r="A101" t="s">
-        <v>228</v>
+        <v>225</v>
       </c>
       <c r="B101" t="s">
-        <v>229</v>
+        <v>226</v>
       </c>
       <c r="C101" s="1">
-        <v>5984.0</v>
+        <v>26324.0</v>
       </c>
       <c r="D101" s="1">
-        <v>50.8</v>
+        <v>16.26</v>
       </c>
       <c r="E101" s="1">
-        <v>52.063464237968</v>
+        <v>11.791996277162</v>
       </c>
       <c r="F101" t="s">
         <v>7</v>
       </c>
       <c r="G101">
         <v>1.0</v>
       </c>
       <c r="H101" s="1">
-        <v>311547.77</v>
+        <v>310412.51</v>
       </c>
       <c r="I101" s="1">
-        <v>-7560.57</v>
+        <v>117615.73</v>
       </c>
       <c r="J101" s="1">
-        <v>-2.4267771199261</v>
+        <v>37.890138512781</v>
       </c>
       <c r="K101">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>0.12</v>
+      </c>
+      <c r="L101" t="s">
+        <v>227</v>
       </c>
       <c r="M101" s="1">
-        <v>303987.2</v>
+        <v>428028.24</v>
       </c>
       <c r="N101" s="1">
-        <v>303987.2</v>
+        <v>431108.15</v>
       </c>
       <c r="O101" s="1">
-        <v>0.35</v>
+        <v>0.48</v>
       </c>
       <c r="P101">
         <v>1</v>
       </c>
     </row>
     <row r="102" spans="1:16">
       <c r="A102" t="s">
-        <v>230</v>
+        <v>228</v>
       </c>
       <c r="B102" t="s">
-        <v>231</v>
+        <v>229</v>
       </c>
       <c r="C102" s="1">
-        <v>396.0</v>
+        <v>7670.0</v>
       </c>
       <c r="D102" s="1">
-        <v>462.1</v>
+        <v>54.96</v>
       </c>
       <c r="E102" s="1">
-        <v>232.92426767677</v>
+        <v>52.014250325945</v>
       </c>
       <c r="F102" t="s">
         <v>7</v>
       </c>
       <c r="G102">
         <v>1.0</v>
       </c>
       <c r="H102" s="1">
-        <v>92238.01</v>
+        <v>398949.3</v>
       </c>
       <c r="I102" s="1">
-        <v>90753.59</v>
+        <v>22593.9</v>
       </c>
       <c r="J102" s="1">
-        <v>98.390663458589</v>
+        <v>5.6633512077851</v>
       </c>
       <c r="K102">
-        <v>16.79</v>
-[...2 lines deleted...]
-        <v>232</v>
+        <v>0.0</v>
+      </c>
+      <c r="L102">
+        <v>0.0</v>
       </c>
       <c r="M102" s="1">
-        <v>182991.6</v>
+        <v>421543.2</v>
       </c>
       <c r="N102" s="1">
-        <v>189640.75</v>
+        <v>421543.2</v>
       </c>
       <c r="O102" s="1">
-        <v>0.22</v>
+        <v>0.47</v>
       </c>
       <c r="P102">
         <v>1</v>
       </c>
     </row>
     <row r="103" spans="1:16">
       <c r="A103" t="s">
-        <v>233</v>
+        <v>230</v>
       </c>
       <c r="B103" t="s">
-        <v>234</v>
+        <v>231</v>
       </c>
       <c r="C103" s="1">
-        <v>3255.0</v>
+        <v>396.0</v>
       </c>
       <c r="D103" s="1">
-        <v>58.05</v>
+        <v>442.4</v>
       </c>
       <c r="E103" s="1">
-        <v>94.331723502304</v>
+        <v>232.92426767677</v>
       </c>
       <c r="F103" t="s">
         <v>7</v>
       </c>
       <c r="G103">
         <v>1.0</v>
       </c>
       <c r="H103" s="1">
-        <v>307049.76</v>
+        <v>92238.01</v>
       </c>
       <c r="I103" s="1">
-        <v>-118097.01</v>
+        <v>82952.39</v>
       </c>
       <c r="J103" s="1">
-        <v>-38.461847356598</v>
+        <v>89.932978822939</v>
       </c>
       <c r="K103">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>16.79</v>
+      </c>
+      <c r="L103" t="s">
+        <v>232</v>
       </c>
       <c r="M103" s="1">
-        <v>188952.75</v>
+        <v>175190.4</v>
       </c>
       <c r="N103" s="1">
-        <v>188952.75</v>
+        <v>181839.55</v>
       </c>
       <c r="O103" s="1">
-        <v>0.22</v>
+        <v>0.2</v>
       </c>
       <c r="P103">
         <v>1</v>
       </c>
     </row>
     <row r="104" spans="1:16">
       <c r="A104" t="s">
-        <v>235</v>
+        <v>233</v>
       </c>
       <c r="B104" t="s">
-        <v>236</v>
+        <v>234</v>
       </c>
       <c r="C104" s="1">
-        <v>6405.0</v>
+        <v>3255.0</v>
       </c>
       <c r="D104" s="1">
-        <v>76.88</v>
+        <v>65.4</v>
       </c>
       <c r="E104" s="1">
-        <v>75.833339578454</v>
+        <v>94.331723502304</v>
       </c>
       <c r="F104" t="s">
-        <v>31</v>
+        <v>7</v>
       </c>
       <c r="G104">
-        <v>0.92</v>
+        <v>1.0</v>
       </c>
       <c r="H104" s="1">
-        <v>440490.89</v>
+        <v>307049.76</v>
       </c>
       <c r="I104" s="1">
-        <v>96935.7</v>
+        <v>-94172.76</v>
       </c>
       <c r="J104" s="1">
-        <v>22.006289392273</v>
+        <v>-30.67019495472</v>
       </c>
       <c r="K104">
-        <v>0.0</v>
+        <v>0.08</v>
       </c>
       <c r="L104">
-        <v>0.0</v>
+        <v>251.77</v>
       </c>
       <c r="M104" s="1">
-        <v>537426.59</v>
+        <v>212877.0</v>
       </c>
       <c r="N104" s="1">
-        <v>537426.59</v>
+        <v>213128.77</v>
       </c>
       <c r="O104" s="1">
-        <v>0.63</v>
+        <v>0.24</v>
       </c>
       <c r="P104">
         <v>1</v>
       </c>
     </row>
     <row r="105" spans="1:16">
       <c r="A105" t="s">
-        <v>237</v>
+        <v>235</v>
       </c>
       <c r="B105" t="s">
-        <v>238</v>
+        <v>236</v>
       </c>
       <c r="C105" s="1">
-        <v>70649.0</v>
+        <v>6405.0</v>
       </c>
       <c r="D105" s="1">
-        <v>77.7</v>
+        <v>77.76</v>
       </c>
       <c r="E105" s="1">
-        <v>94.694940197313</v>
+        <v>75.833339578454</v>
       </c>
       <c r="F105" t="s">
-        <v>71</v>
+        <v>31</v>
       </c>
       <c r="G105">
-        <v>10.92</v>
+        <v>0.92</v>
       </c>
       <c r="H105" s="1">
-        <v>624716.85</v>
+        <v>440490.89</v>
       </c>
       <c r="I105" s="1">
-        <v>-121795.15</v>
+        <v>103687.97</v>
       </c>
       <c r="J105" s="1">
-        <v>-19.496056493434</v>
+        <v>23.539186020396</v>
       </c>
       <c r="K105">
         <v>0.0</v>
       </c>
       <c r="L105">
         <v>0.0</v>
       </c>
       <c r="M105" s="1">
-        <v>502921.7</v>
+        <v>544178.86</v>
       </c>
       <c r="N105" s="1">
-        <v>502921.7</v>
+        <v>544178.86</v>
       </c>
       <c r="O105" s="1">
-        <v>0.59</v>
+        <v>0.61</v>
       </c>
       <c r="P105">
         <v>1</v>
       </c>
     </row>
     <row r="106" spans="1:16">
       <c r="A106" t="s">
-        <v>239</v>
+        <v>237</v>
       </c>
       <c r="B106" t="s">
-        <v>240</v>
+        <v>238</v>
       </c>
       <c r="C106" s="1">
-        <v>38362.0</v>
+        <v>70649.0</v>
       </c>
       <c r="D106" s="1">
-        <v>11.92</v>
+        <v>75.8</v>
       </c>
       <c r="E106" s="1">
-        <v>5.3890430634482</v>
+        <v>94.694940197313</v>
       </c>
       <c r="F106" t="s">
-        <v>7</v>
+        <v>71</v>
       </c>
       <c r="G106">
-        <v>1.0</v>
+        <v>10.82</v>
       </c>
       <c r="H106" s="1">
-        <v>206734.47</v>
+        <v>624716.85</v>
       </c>
       <c r="I106" s="1">
-        <v>250540.57</v>
+        <v>-129827.96</v>
       </c>
       <c r="J106" s="1">
-        <v>121.18954811938</v>
+        <v>-20.781888626823</v>
       </c>
       <c r="K106">
-        <v>0.36</v>
-[...2 lines deleted...]
-        <v>241</v>
+        <v>0.0</v>
+      </c>
+      <c r="L106">
+        <v>0.0</v>
       </c>
       <c r="M106" s="1">
-        <v>457275.04</v>
+        <v>494888.89</v>
       </c>
       <c r="N106" s="1">
-        <v>471106.14</v>
+        <v>494888.89</v>
       </c>
       <c r="O106" s="1">
         <v>0.55</v>
       </c>
       <c r="P106">
         <v>1</v>
       </c>
     </row>
     <row r="107" spans="1:16">
       <c r="A107" t="s">
-        <v>242</v>
+        <v>239</v>
       </c>
       <c r="B107" t="s">
-        <v>243</v>
+        <v>240</v>
       </c>
       <c r="C107" s="1">
-        <v>6050.0</v>
+        <v>35463.0</v>
       </c>
       <c r="D107" s="1">
-        <v>116.8</v>
+        <v>14.46</v>
       </c>
       <c r="E107" s="1">
-        <v>85.498917355372</v>
+        <v>5.3890429461693</v>
       </c>
       <c r="F107" t="s">
-        <v>31</v>
+        <v>7</v>
       </c>
       <c r="G107">
-        <v>0.92</v>
+        <v>1.0</v>
       </c>
       <c r="H107" s="1">
-        <v>536550.51</v>
+        <v>191111.63</v>
       </c>
       <c r="I107" s="1">
-        <v>234681.17</v>
+        <v>321683.35</v>
       </c>
       <c r="J107" s="1">
-        <v>43.738877445108</v>
+        <v>168.32222612512</v>
       </c>
       <c r="K107">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>0.39</v>
+      </c>
+      <c r="L107" t="s">
+        <v>241</v>
       </c>
       <c r="M107" s="1">
-        <v>771231.68</v>
+        <v>512794.98</v>
       </c>
       <c r="N107" s="1">
-        <v>771231.68</v>
+        <v>526626.08</v>
       </c>
       <c r="O107" s="1">
-        <v>0.9</v>
+        <v>0.59</v>
       </c>
       <c r="P107">
         <v>1</v>
       </c>
     </row>
     <row r="108" spans="1:16">
       <c r="A108" t="s">
-        <v>244</v>
+        <v>242</v>
       </c>
       <c r="B108" t="s">
-        <v>245</v>
+        <v>243</v>
       </c>
       <c r="C108" s="1">
-        <v>10395.0</v>
+        <v>6050.0</v>
       </c>
       <c r="D108" s="1">
-        <v>299.2</v>
+        <v>113.0</v>
       </c>
       <c r="E108" s="1">
-        <v>604.24713419913</v>
+        <v>85.498917355372</v>
       </c>
       <c r="F108" t="s">
-        <v>246</v>
+        <v>31</v>
       </c>
       <c r="G108">
-        <v>7.47</v>
+        <v>0.92</v>
       </c>
       <c r="H108" s="1">
-        <v>842033.79</v>
+        <v>536550.51</v>
       </c>
       <c r="I108" s="1">
-        <v>-425870.87</v>
+        <v>210414.22</v>
       </c>
       <c r="J108" s="1">
-        <v>-50.576458457801</v>
+        <v>39.216106606627</v>
       </c>
       <c r="K108">
-        <v>0.41</v>
-[...2 lines deleted...]
-        <v>247</v>
+        <v>0.0</v>
+      </c>
+      <c r="L108">
+        <v>0.0</v>
       </c>
       <c r="M108" s="1">
-        <v>416162.92</v>
+        <v>746964.73</v>
       </c>
       <c r="N108" s="1">
-        <v>420432.61</v>
+        <v>746964.73</v>
       </c>
       <c r="O108" s="1">
-        <v>0.49</v>
+        <v>0.84</v>
       </c>
       <c r="P108">
         <v>1</v>
       </c>
     </row>
     <row r="109" spans="1:16">
       <c r="A109" t="s">
-        <v>248</v>
+        <v>244</v>
       </c>
       <c r="B109" t="s">
-        <v>249</v>
+        <v>245</v>
       </c>
       <c r="C109" s="1">
-        <v>14655.0</v>
+        <v>10395.0</v>
       </c>
       <c r="D109" s="1">
-        <v>378.2</v>
+        <v>277.65</v>
       </c>
       <c r="E109" s="1">
-        <v>355.98855407711</v>
+        <v>604.24713419913</v>
       </c>
       <c r="F109" t="s">
-        <v>246</v>
+        <v>94</v>
       </c>
       <c r="G109">
         <v>7.47</v>
       </c>
       <c r="H109" s="1">
-        <v>699385.46</v>
+        <v>842033.79</v>
       </c>
       <c r="I109" s="1">
-        <v>42240.03</v>
+        <v>-455870.27</v>
       </c>
       <c r="J109" s="1">
-        <v>6.0395922443112</v>
+        <v>-54.13918959238</v>
       </c>
       <c r="K109">
-        <v>0.33</v>
+        <v>0.41</v>
       </c>
       <c r="L109" t="s">
-        <v>250</v>
+        <v>246</v>
       </c>
       <c r="M109" s="1">
-        <v>741625.49</v>
+        <v>386163.52</v>
       </c>
       <c r="N109" s="1">
-        <v>746439.47</v>
+        <v>390432.93</v>
       </c>
       <c r="O109" s="1">
-        <v>0.87</v>
+        <v>0.44</v>
       </c>
       <c r="P109">
         <v>1</v>
       </c>
     </row>
     <row r="110" spans="1:16">
       <c r="A110" t="s">
-        <v>251</v>
+        <v>247</v>
       </c>
       <c r="B110" t="s">
-        <v>252</v>
+        <v>248</v>
       </c>
       <c r="C110" s="1">
-        <v>24000.0</v>
+        <v>14655.0</v>
       </c>
       <c r="D110" s="1">
-        <v>29.92</v>
+        <v>371.4</v>
       </c>
       <c r="E110" s="1">
-        <v>21.544834583333</v>
+        <v>355.98855407711</v>
       </c>
       <c r="F110" t="s">
-        <v>74</v>
+        <v>94</v>
       </c>
       <c r="G110">
-        <v>0.87</v>
+        <v>7.47</v>
       </c>
       <c r="H110" s="1">
-        <v>602353.87</v>
+        <v>699385.46</v>
       </c>
       <c r="I110" s="1">
-        <v>226487.75</v>
+        <v>28858.34</v>
       </c>
       <c r="J110" s="1">
-        <v>37.600447391498</v>
+        <v>4.1262424872259</v>
       </c>
       <c r="K110">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>0.33</v>
+      </c>
+      <c r="L110" t="s">
+        <v>249</v>
       </c>
       <c r="M110" s="1">
-        <v>828841.62</v>
+        <v>728243.8</v>
       </c>
       <c r="N110" s="1">
-        <v>828841.62</v>
+        <v>733057.47</v>
       </c>
       <c r="O110" s="1">
-        <v>0.97</v>
+        <v>0.82</v>
       </c>
       <c r="P110">
         <v>1</v>
       </c>
     </row>
     <row r="111" spans="1:16">
       <c r="A111" t="s">
-        <v>253</v>
+        <v>250</v>
       </c>
       <c r="B111" t="s">
-        <v>254</v>
+        <v>251</v>
       </c>
       <c r="C111" s="1">
-        <v>455.0</v>
+        <v>20528.0</v>
       </c>
       <c r="D111" s="1">
-        <v>883.6</v>
+        <v>32.32</v>
       </c>
       <c r="E111" s="1">
-        <v>959.46857142857</v>
+        <v>21.544834372564</v>
       </c>
       <c r="F111" t="s">
-        <v>31</v>
+        <v>74</v>
       </c>
       <c r="G111">
-        <v>0.92</v>
+        <v>0.86</v>
       </c>
       <c r="H111" s="1">
-        <v>419323.22</v>
+        <v>515213.34</v>
       </c>
       <c r="I111" s="1">
-        <v>19463.78</v>
+        <v>252470.92</v>
       </c>
       <c r="J111" s="1">
-        <v>4.6417129010886</v>
+        <v>49.003179925427</v>
       </c>
       <c r="K111">
         <v>0.0</v>
       </c>
       <c r="L111">
         <v>0.0</v>
       </c>
       <c r="M111" s="1">
-        <v>438787.0</v>
+        <v>767684.26</v>
       </c>
       <c r="N111" s="1">
-        <v>438787.0</v>
+        <v>767684.26</v>
       </c>
       <c r="O111" s="1">
-        <v>0.51</v>
+        <v>0.86</v>
       </c>
       <c r="P111">
         <v>1</v>
       </c>
     </row>
     <row r="112" spans="1:16">
       <c r="A112" t="s">
-        <v>255</v>
+        <v>252</v>
       </c>
       <c r="B112" t="s">
-        <v>256</v>
+        <v>253</v>
       </c>
       <c r="C112" s="1">
-        <v>30264.0</v>
+        <v>455.0</v>
       </c>
       <c r="D112" s="1">
-        <v>16.6</v>
+        <v>820.8</v>
       </c>
       <c r="E112" s="1">
-        <v>19.602729315358</v>
+        <v>959.46857142857</v>
       </c>
       <c r="F112" t="s">
-        <v>7</v>
+        <v>31</v>
       </c>
       <c r="G112">
-        <v>1.0</v>
+        <v>0.92</v>
       </c>
       <c r="H112" s="1">
-        <v>593257.0</v>
+        <v>419323.22</v>
       </c>
       <c r="I112" s="1">
-        <v>-90874.6</v>
+        <v>-11271.68</v>
       </c>
       <c r="J112" s="1">
-        <v>-15.317914495741</v>
+        <v>-2.6880648297988</v>
       </c>
       <c r="K112">
         <v>0.0</v>
       </c>
       <c r="L112">
         <v>0.0</v>
       </c>
       <c r="M112" s="1">
-        <v>502382.4</v>
+        <v>408051.54</v>
       </c>
       <c r="N112" s="1">
-        <v>502382.4</v>
+        <v>408051.54</v>
       </c>
       <c r="O112" s="1">
-        <v>0.59</v>
+        <v>0.46</v>
       </c>
       <c r="P112">
         <v>1</v>
       </c>
     </row>
     <row r="113" spans="1:16">
       <c r="A113" t="s">
-        <v>257</v>
+        <v>254</v>
       </c>
       <c r="B113" t="s">
-        <v>258</v>
+        <v>255</v>
       </c>
       <c r="C113" s="1">
-        <v>428784.0</v>
+        <v>26190.0</v>
       </c>
       <c r="D113" s="1">
-        <v>1.973</v>
+        <v>19.88</v>
       </c>
       <c r="E113" s="1">
-        <v>1.3870007742826</v>
+        <v>19.602729667812</v>
       </c>
       <c r="F113" t="s">
-        <v>74</v>
+        <v>7</v>
       </c>
       <c r="G113">
-        <v>0.87</v>
+        <v>1.0</v>
       </c>
       <c r="H113" s="1">
-        <v>690525.31</v>
+        <v>513395.49</v>
       </c>
       <c r="I113" s="1">
-        <v>285957.0</v>
+        <v>7261.71</v>
       </c>
       <c r="J113" s="1">
-        <v>41.411516110829</v>
+        <v>1.4144475636122</v>
       </c>
       <c r="K113">
         <v>0.0</v>
       </c>
       <c r="L113">
         <v>0.0</v>
       </c>
       <c r="M113" s="1">
-        <v>976482.31</v>
+        <v>520657.2</v>
       </c>
       <c r="N113" s="1">
-        <v>976482.31</v>
+        <v>520657.2</v>
       </c>
       <c r="O113" s="1">
-        <v>1.14</v>
+        <v>0.58</v>
       </c>
       <c r="P113">
         <v>1</v>
       </c>
     </row>
     <row r="114" spans="1:16">
       <c r="A114" t="s">
-        <v>259</v>
+        <v>256</v>
       </c>
       <c r="B114" t="s">
-        <v>260</v>
+        <v>257</v>
       </c>
       <c r="C114" s="1">
-        <v>8021.0</v>
+        <v>428784.0</v>
       </c>
       <c r="D114" s="1">
-        <v>40.015</v>
+        <v>1.986</v>
       </c>
       <c r="E114" s="1">
-        <v>37.070315422017</v>
+        <v>1.3870007742826</v>
       </c>
       <c r="F114" t="s">
-        <v>7</v>
+        <v>74</v>
       </c>
       <c r="G114">
-        <v>1.0</v>
+        <v>0.86</v>
       </c>
       <c r="H114" s="1">
-        <v>297341.0</v>
+        <v>690525.31</v>
       </c>
       <c r="I114" s="1">
-        <v>23619.32</v>
+        <v>294806.4</v>
       </c>
       <c r="J114" s="1">
-        <v>7.9435126672743</v>
+        <v>42.693062184788</v>
       </c>
       <c r="K114">
         <v>0.0</v>
       </c>
       <c r="L114">
         <v>0.0</v>
       </c>
       <c r="M114" s="1">
-        <v>320960.32</v>
+        <v>985331.71</v>
       </c>
       <c r="N114" s="1">
-        <v>320960.32</v>
+        <v>985331.71</v>
       </c>
       <c r="O114" s="1">
-        <v>0.37</v>
+        <v>1.1</v>
       </c>
       <c r="P114">
         <v>1</v>
       </c>
     </row>
     <row r="115" spans="1:16">
       <c r="A115" t="s">
-        <v>261</v>
+        <v>258</v>
       </c>
       <c r="B115" t="s">
-        <v>262</v>
+        <v>259</v>
       </c>
       <c r="C115" s="1">
-        <v>1996.0</v>
+        <v>8021.0</v>
       </c>
       <c r="D115" s="1">
-        <v>154.7</v>
+        <v>42.595</v>
       </c>
       <c r="E115" s="1">
-        <v>42.862935871744</v>
+        <v>37.070315422017</v>
       </c>
       <c r="F115" t="s">
         <v>7</v>
       </c>
       <c r="G115">
         <v>1.0</v>
       </c>
       <c r="H115" s="1">
-        <v>85554.42</v>
+        <v>297341.0</v>
       </c>
       <c r="I115" s="1">
-        <v>223226.78</v>
+        <v>44313.5</v>
       </c>
       <c r="J115" s="1">
-        <v>260.9178812737</v>
+        <v>14.903259220895</v>
       </c>
       <c r="K115">
         <v>0.0</v>
       </c>
       <c r="L115">
         <v>0.0</v>
       </c>
       <c r="M115" s="1">
-        <v>308781.2</v>
+        <v>341654.5</v>
       </c>
       <c r="N115" s="1">
-        <v>308781.2</v>
+        <v>341654.5</v>
       </c>
       <c r="O115" s="1">
-        <v>0.36</v>
+        <v>0.38</v>
       </c>
       <c r="P115">
         <v>1</v>
       </c>
     </row>
     <row r="116" spans="1:16">
       <c r="A116" t="s">
-        <v>263</v>
+        <v>260</v>
       </c>
       <c r="B116" t="s">
-        <v>264</v>
+        <v>261</v>
       </c>
       <c r="C116" s="1">
-        <v>2502.0</v>
+        <v>1996.0</v>
       </c>
       <c r="D116" s="1">
-        <v>76.44</v>
+        <v>154.65</v>
       </c>
       <c r="E116" s="1">
-        <v>78.253820943245</v>
+        <v>42.862935871744</v>
       </c>
       <c r="F116" t="s">
         <v>7</v>
       </c>
       <c r="G116">
         <v>1.0</v>
       </c>
       <c r="H116" s="1">
-        <v>195791.06</v>
+        <v>85554.42</v>
       </c>
       <c r="I116" s="1">
-        <v>-4538.18</v>
+        <v>223126.98</v>
       </c>
       <c r="J116" s="1">
-        <v>-2.3178688546862</v>
+        <v>260.80123037477</v>
       </c>
       <c r="K116">
         <v>0.0</v>
       </c>
       <c r="L116">
         <v>0.0</v>
       </c>
       <c r="M116" s="1">
-        <v>191252.88</v>
+        <v>308681.4</v>
       </c>
       <c r="N116" s="1">
-        <v>191252.88</v>
+        <v>308681.4</v>
       </c>
       <c r="O116" s="1">
-        <v>0.22</v>
+        <v>0.35</v>
       </c>
       <c r="P116">
         <v>1</v>
       </c>
     </row>
     <row r="117" spans="1:16">
       <c r="A117" t="s">
-        <v>265</v>
+        <v>262</v>
       </c>
       <c r="B117" t="s">
-        <v>266</v>
+        <v>263</v>
       </c>
       <c r="C117" s="1">
-        <v>18184.0</v>
+        <v>2502.0</v>
       </c>
       <c r="D117" s="1">
-        <v>41.76</v>
+        <v>85.08</v>
       </c>
       <c r="E117" s="1">
-        <v>16.7501358337</v>
+        <v>78.253820943245</v>
       </c>
       <c r="F117" t="s">
         <v>7</v>
       </c>
       <c r="G117">
         <v>1.0</v>
       </c>
       <c r="H117" s="1">
-        <v>304584.47</v>
+        <v>195791.06</v>
       </c>
       <c r="I117" s="1">
-        <v>454779.37</v>
+        <v>17079.1</v>
       </c>
       <c r="J117" s="1">
-        <v>149.31141105126</v>
+        <v>8.7231255604827</v>
       </c>
       <c r="K117">
         <v>0.0</v>
       </c>
       <c r="L117">
         <v>0.0</v>
       </c>
       <c r="M117" s="1">
-        <v>759363.84</v>
+        <v>212870.16</v>
       </c>
       <c r="N117" s="1">
-        <v>759363.84</v>
+        <v>212870.16</v>
       </c>
       <c r="O117" s="1">
-        <v>0.89</v>
+        <v>0.24</v>
       </c>
       <c r="P117">
         <v>1</v>
       </c>
     </row>
     <row r="118" spans="1:16">
       <c r="A118" t="s">
-        <v>267</v>
+        <v>264</v>
       </c>
       <c r="B118" t="s">
-        <v>268</v>
+        <v>265</v>
       </c>
       <c r="C118" s="1">
-        <v>18720.0</v>
+        <v>18184.0</v>
       </c>
       <c r="D118" s="1">
-        <v>26.96</v>
+        <v>42.92</v>
       </c>
       <c r="E118" s="1">
-        <v>45.814635683761</v>
+        <v>16.7501358337</v>
       </c>
       <c r="F118" t="s">
         <v>7</v>
       </c>
       <c r="G118">
         <v>1.0</v>
       </c>
       <c r="H118" s="1">
-        <v>857649.98</v>
+        <v>304584.47</v>
       </c>
       <c r="I118" s="1">
-        <v>-352958.78</v>
+        <v>475872.81</v>
       </c>
       <c r="J118" s="1">
-        <v>-41.154175739618</v>
+        <v>156.23672802491</v>
       </c>
       <c r="K118">
-        <v>0.55</v>
-[...2 lines deleted...]
-        <v>269</v>
+        <v>0.0</v>
+      </c>
+      <c r="L118">
+        <v>0.0</v>
       </c>
       <c r="M118" s="1">
-        <v>504691.2</v>
+        <v>780457.28</v>
       </c>
       <c r="N118" s="1">
-        <v>515062.8</v>
+        <v>780457.28</v>
       </c>
       <c r="O118" s="1">
-        <v>0.6</v>
+        <v>0.88</v>
       </c>
       <c r="P118">
         <v>1</v>
       </c>
     </row>
     <row r="119" spans="1:16">
       <c r="A119" t="s">
-        <v>270</v>
+        <v>266</v>
       </c>
       <c r="B119" t="s">
-        <v>271</v>
+        <v>267</v>
       </c>
       <c r="C119" s="1">
-        <v>5548.0</v>
+        <v>18720.0</v>
       </c>
       <c r="D119" s="1">
-        <v>28.1</v>
+        <v>28.74</v>
       </c>
       <c r="E119" s="1">
-        <v>36.417669430425</v>
+        <v>45.814635683761</v>
       </c>
       <c r="F119" t="s">
         <v>7</v>
       </c>
       <c r="G119">
         <v>1.0</v>
       </c>
       <c r="H119" s="1">
-        <v>202045.23</v>
+        <v>857649.98</v>
       </c>
       <c r="I119" s="1">
-        <v>-46146.43</v>
+        <v>-319637.18</v>
       </c>
       <c r="J119" s="1">
-        <v>-22.839653279615</v>
+        <v>-37.268954404919</v>
       </c>
       <c r="K119">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>0.56</v>
+      </c>
+      <c r="L119" t="s">
+        <v>268</v>
       </c>
       <c r="M119" s="1">
-        <v>155898.8</v>
+        <v>538012.8</v>
       </c>
       <c r="N119" s="1">
-        <v>155898.8</v>
+        <v>548409.89</v>
       </c>
       <c r="O119" s="1">
-        <v>0.18</v>
+        <v>0.61</v>
       </c>
       <c r="P119">
         <v>1</v>
       </c>
     </row>
     <row r="120" spans="1:16">
       <c r="A120" t="s">
-        <v>272</v>
+        <v>269</v>
       </c>
       <c r="B120" t="s">
-        <v>273</v>
+        <v>270</v>
       </c>
       <c r="C120" s="1">
-        <v>48320.0</v>
+        <v>5548.0</v>
       </c>
       <c r="D120" s="1">
-        <v>12.05</v>
+        <v>28.02</v>
       </c>
       <c r="E120" s="1">
-        <v>11.851401076159</v>
+        <v>36.417669430425</v>
       </c>
       <c r="F120" t="s">
-        <v>74</v>
+        <v>7</v>
       </c>
       <c r="G120">
-        <v>0.87</v>
+        <v>1.0</v>
       </c>
       <c r="H120" s="1">
-        <v>663237.76</v>
+        <v>202045.23</v>
       </c>
       <c r="I120" s="1">
-        <v>8829.43</v>
+        <v>-46590.27</v>
       </c>
       <c r="J120" s="1">
-        <v>1.3312616579611</v>
+        <v>-23.059326864584</v>
       </c>
       <c r="K120">
-        <v>0.02</v>
+        <v>0.0</v>
       </c>
       <c r="L120">
-        <v>941.87</v>
+        <v>0.0</v>
       </c>
       <c r="M120" s="1">
-        <v>672067.19</v>
+        <v>155454.96</v>
       </c>
       <c r="N120" s="1">
-        <v>673009.06</v>
+        <v>155454.96</v>
       </c>
       <c r="O120" s="1">
-        <v>0.79</v>
+        <v>0.17</v>
       </c>
       <c r="P120">
         <v>1</v>
       </c>
     </row>
     <row r="121" spans="1:16">
       <c r="A121" t="s">
-        <v>274</v>
+        <v>271</v>
       </c>
       <c r="B121" t="s">
-        <v>275</v>
+        <v>272</v>
       </c>
       <c r="C121" s="1">
-        <v>2243.0</v>
+        <v>4227.0</v>
       </c>
       <c r="D121" s="1">
-        <v>281.5</v>
+        <v>50.01</v>
       </c>
       <c r="E121" s="1">
-        <v>313.53187695051</v>
+        <v>48.422122072392</v>
       </c>
       <c r="F121" t="s">
         <v>7</v>
       </c>
       <c r="G121">
         <v>1.0</v>
       </c>
       <c r="H121" s="1">
-        <v>703252.0</v>
+        <v>204680.31</v>
       </c>
       <c r="I121" s="1">
-        <v>-71847.5</v>
+        <v>6711.96</v>
       </c>
       <c r="J121" s="1">
-        <v>-10.216465790357</v>
+        <v>3.2792406851446</v>
       </c>
       <c r="K121">
         <v>0.0</v>
       </c>
       <c r="L121">
         <v>0.0</v>
       </c>
       <c r="M121" s="1">
-        <v>631404.5</v>
+        <v>211392.27</v>
       </c>
       <c r="N121" s="1">
-        <v>631404.5</v>
+        <v>211392.27</v>
       </c>
       <c r="O121" s="1">
-        <v>0.74</v>
+        <v>0.24</v>
       </c>
       <c r="P121">
         <v>1</v>
       </c>
     </row>
     <row r="122" spans="1:16">
       <c r="A122" t="s">
-        <v>276</v>
+        <v>273</v>
       </c>
       <c r="B122" t="s">
-        <v>277</v>
+        <v>274</v>
       </c>
       <c r="C122" s="1">
-        <v>8960.0</v>
+        <v>32320.0</v>
       </c>
       <c r="D122" s="1">
-        <v>67.76</v>
+        <v>12.806</v>
       </c>
       <c r="E122" s="1">
-        <v>39.142283482143</v>
+        <v>11.799284034653</v>
       </c>
       <c r="F122" t="s">
-        <v>31</v>
+        <v>74</v>
       </c>
       <c r="G122">
-        <v>0.92</v>
+        <v>0.86</v>
       </c>
       <c r="H122" s="1">
-        <v>371367.01</v>
+        <v>441548.67</v>
       </c>
       <c r="I122" s="1">
-        <v>291258.35</v>
+        <v>37356.47</v>
       </c>
       <c r="J122" s="1">
-        <v>78.428708570532</v>
+        <v>8.4603289598857</v>
       </c>
       <c r="K122">
-        <v>0.0</v>
+        <v>0.03</v>
       </c>
       <c r="L122">
-        <v>0.0</v>
+        <v>944.18</v>
       </c>
       <c r="M122" s="1">
-        <v>662625.36</v>
+        <v>478905.14</v>
       </c>
       <c r="N122" s="1">
-        <v>662625.36</v>
+        <v>479849.32</v>
       </c>
       <c r="O122" s="1">
-        <v>0.77</v>
+        <v>0.54</v>
       </c>
       <c r="P122">
         <v>1</v>
       </c>
     </row>
     <row r="123" spans="1:16">
       <c r="A123" t="s">
-        <v>278</v>
+        <v>275</v>
       </c>
       <c r="B123" t="s">
-        <v>279</v>
+        <v>276</v>
       </c>
       <c r="C123" s="1">
-        <v>8500.0</v>
+        <v>2243.0</v>
       </c>
       <c r="D123" s="1">
-        <v>72.72</v>
+        <v>298.0</v>
       </c>
       <c r="E123" s="1">
-        <v>92.341727058823</v>
+        <v>313.53187695051</v>
       </c>
       <c r="F123" t="s">
         <v>7</v>
       </c>
       <c r="G123">
         <v>1.0</v>
       </c>
       <c r="H123" s="1">
-        <v>784904.68</v>
+        <v>703252.0</v>
       </c>
       <c r="I123" s="1">
-        <v>-166784.68</v>
+        <v>-34838.0</v>
       </c>
       <c r="J123" s="1">
-        <v>-21.249036252402</v>
+        <v>-4.9538430036459</v>
       </c>
       <c r="K123">
         <v>0.0</v>
       </c>
       <c r="L123">
         <v>0.0</v>
       </c>
       <c r="M123" s="1">
-        <v>618120.0</v>
+        <v>668414.0</v>
       </c>
       <c r="N123" s="1">
-        <v>618120.0</v>
+        <v>668414.0</v>
       </c>
       <c r="O123" s="1">
-        <v>0.72</v>
+        <v>0.75</v>
       </c>
       <c r="P123">
         <v>1</v>
       </c>
     </row>
     <row r="124" spans="1:16">
       <c r="A124" t="s">
-        <v>280</v>
+        <v>277</v>
       </c>
       <c r="B124" t="s">
-        <v>281</v>
+        <v>278</v>
       </c>
       <c r="C124" s="1">
-        <v>7253.0</v>
+        <v>8960.0</v>
       </c>
       <c r="D124" s="1">
-        <v>136.26</v>
+        <v>62.9</v>
       </c>
       <c r="E124" s="1">
-        <v>165.93320970633</v>
+        <v>39.142283482143</v>
       </c>
       <c r="F124" t="s">
-        <v>7</v>
+        <v>31</v>
       </c>
       <c r="G124">
-        <v>1.0</v>
+        <v>0.92</v>
       </c>
       <c r="H124" s="1">
-        <v>1203513.57</v>
+        <v>371367.01</v>
       </c>
       <c r="I124" s="1">
-        <v>-215219.79</v>
+        <v>244412.08</v>
       </c>
       <c r="J124" s="1">
-        <v>-17.882622628011</v>
+        <v>65.814160498532</v>
       </c>
       <c r="K124">
-        <v>0.86</v>
-[...2 lines deleted...]
-        <v>282</v>
+        <v>0.0</v>
+      </c>
+      <c r="L124">
+        <v>0.0</v>
       </c>
       <c r="M124" s="1">
-        <v>988293.78</v>
+        <v>615779.09</v>
       </c>
       <c r="N124" s="1">
-        <v>994561.75</v>
+        <v>615779.09</v>
       </c>
       <c r="O124" s="1">
-        <v>1.16</v>
+        <v>0.69</v>
       </c>
       <c r="P124">
         <v>1</v>
       </c>
     </row>
     <row r="125" spans="1:16">
       <c r="A125" t="s">
+        <v>279</v>
+      </c>
+      <c r="B125" t="s">
         <v>280</v>
       </c>
-      <c r="B125" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C125" s="1">
-        <v>1660.0</v>
+        <v>8500.0</v>
       </c>
       <c r="D125" s="1">
-        <v>136.26</v>
+        <v>73.42</v>
       </c>
       <c r="E125" s="1">
-        <v>82.307572289157</v>
+        <v>92.341727058823</v>
       </c>
       <c r="F125" t="s">
         <v>7</v>
       </c>
       <c r="G125">
         <v>1.0</v>
       </c>
       <c r="H125" s="1">
-        <v>136630.57</v>
+        <v>784904.68</v>
       </c>
       <c r="I125" s="1">
-        <v>89561.03</v>
+        <v>-160834.68</v>
       </c>
       <c r="J125" s="1">
-        <v>65.54977410985</v>
+        <v>-20.490982420948</v>
       </c>
       <c r="K125">
-        <v>1.77</v>
-[...2 lines deleted...]
-        <v>283</v>
+        <v>0.0</v>
+      </c>
+      <c r="L125">
+        <v>0.0</v>
       </c>
       <c r="M125" s="1">
-        <v>226191.6</v>
+        <v>624070.0</v>
       </c>
       <c r="N125" s="1">
-        <v>229131.29</v>
+        <v>624070.0</v>
       </c>
       <c r="O125" s="1">
-        <v>0.27</v>
+        <v>0.7</v>
       </c>
       <c r="P125">
         <v>1</v>
       </c>
     </row>
     <row r="126" spans="1:16">
       <c r="A126" t="s">
-        <v>284</v>
+        <v>281</v>
       </c>
       <c r="B126" t="s">
-        <v>285</v>
+        <v>282</v>
       </c>
       <c r="C126" s="1">
-        <v>5607.0</v>
+        <v>7253.0</v>
       </c>
       <c r="D126" s="1">
-        <v>268.4</v>
+        <v>162.86</v>
       </c>
       <c r="E126" s="1">
-        <v>144.60614588907</v>
+        <v>165.93320970633</v>
       </c>
       <c r="F126" t="s">
         <v>7</v>
       </c>
       <c r="G126">
         <v>1.0</v>
       </c>
       <c r="H126" s="1">
-        <v>810806.66</v>
+        <v>1203513.57</v>
       </c>
       <c r="I126" s="1">
-        <v>694112.14</v>
+        <v>-22289.99</v>
       </c>
       <c r="J126" s="1">
-        <v>85.607602187185</v>
+        <v>-1.8520763334642</v>
       </c>
       <c r="K126">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>0.86</v>
+      </c>
+      <c r="L126" t="s">
+        <v>283</v>
       </c>
       <c r="M126" s="1">
-        <v>1504918.8</v>
+        <v>1181223.58</v>
       </c>
       <c r="N126" s="1">
-        <v>1504918.8</v>
+        <v>1187491.55</v>
       </c>
       <c r="O126" s="1">
-        <v>1.76</v>
+        <v>1.33</v>
       </c>
       <c r="P126">
         <v>1</v>
       </c>
     </row>
     <row r="127" spans="1:16">
       <c r="A127" t="s">
+        <v>281</v>
+      </c>
+      <c r="B127" t="s">
+        <v>282</v>
+      </c>
+      <c r="C127" s="1">
+        <v>1660.0</v>
+      </c>
+      <c r="D127" s="1">
+        <v>162.86</v>
+      </c>
+      <c r="E127" s="1">
+        <v>82.307572289157</v>
+      </c>
+      <c r="F127" t="s">
+        <v>7</v>
+      </c>
+      <c r="G127">
+        <v>1.0</v>
+      </c>
+      <c r="H127" s="1">
+        <v>136630.57</v>
+      </c>
+      <c r="I127" s="1">
+        <v>133717.03</v>
+      </c>
+      <c r="J127" s="1">
+        <v>97.86757824402</v>
+      </c>
+      <c r="K127">
+        <v>1.77</v>
+      </c>
+      <c r="L127" t="s">
         <v>284</v>
       </c>
-      <c r="B127" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M127" s="1">
-        <v>854854.0</v>
+        <v>270347.6</v>
       </c>
       <c r="N127" s="1">
-        <v>854854.0</v>
+        <v>273287.29</v>
       </c>
       <c r="O127" s="1">
-        <v>1.0</v>
+        <v>0.31</v>
       </c>
       <c r="P127">
         <v>1</v>
       </c>
     </row>
     <row r="128" spans="1:16">
       <c r="A128" t="s">
+        <v>285</v>
+      </c>
+      <c r="B128" t="s">
         <v>286</v>
       </c>
-      <c r="B128" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C128" s="1">
-        <v>2396.0</v>
+        <v>5091.0</v>
       </c>
       <c r="D128" s="1">
-        <v>52.7</v>
+        <v>287.15</v>
       </c>
       <c r="E128" s="1">
-        <v>98.584974958264</v>
+        <v>144.60614614025</v>
       </c>
       <c r="F128" t="s">
         <v>7</v>
       </c>
       <c r="G128">
         <v>1.0</v>
       </c>
       <c r="H128" s="1">
-        <v>236209.6</v>
+        <v>736189.89</v>
       </c>
       <c r="I128" s="1">
-        <v>-109940.4</v>
+        <v>725690.76</v>
       </c>
       <c r="J128" s="1">
-        <v>-46.543578245761</v>
+        <v>98.573855720839</v>
       </c>
       <c r="K128">
         <v>0.0</v>
       </c>
       <c r="L128">
         <v>0.0</v>
       </c>
       <c r="M128" s="1">
-        <v>126269.2</v>
+        <v>1461880.65</v>
       </c>
       <c r="N128" s="1">
-        <v>126269.2</v>
+        <v>1461880.65</v>
       </c>
       <c r="O128" s="1">
-        <v>0.15</v>
+        <v>1.64</v>
       </c>
       <c r="P128">
         <v>1</v>
       </c>
     </row>
     <row r="129" spans="1:16">
       <c r="A129" t="s">
-        <v>288</v>
+        <v>285</v>
       </c>
       <c r="B129" t="s">
-        <v>289</v>
+        <v>286</v>
       </c>
       <c r="C129" s="1">
-        <v>15766.0</v>
+        <v>3185.0</v>
       </c>
       <c r="D129" s="1">
-        <v>25.25</v>
+        <v>287.15</v>
       </c>
       <c r="E129" s="1">
-        <v>30.023207535202</v>
+        <v>105.72016640502</v>
       </c>
       <c r="F129" t="s">
         <v>7</v>
       </c>
       <c r="G129">
         <v>1.0</v>
       </c>
       <c r="H129" s="1">
-        <v>473345.89</v>
+        <v>336718.73</v>
       </c>
       <c r="I129" s="1">
-        <v>-75254.39</v>
+        <v>577854.02</v>
       </c>
       <c r="J129" s="1">
-        <v>-15.898393033475</v>
+        <v>171.61326903318</v>
       </c>
       <c r="K129">
         <v>0.0</v>
       </c>
       <c r="L129">
         <v>0.0</v>
       </c>
       <c r="M129" s="1">
-        <v>398091.5</v>
+        <v>914572.75</v>
       </c>
       <c r="N129" s="1">
-        <v>398091.5</v>
+        <v>914572.75</v>
       </c>
       <c r="O129" s="1">
-        <v>0.46</v>
+        <v>1.03</v>
       </c>
       <c r="P129">
         <v>1</v>
       </c>
     </row>
     <row r="130" spans="1:16">
       <c r="A130" t="s">
-        <v>290</v>
+        <v>287</v>
       </c>
       <c r="B130" t="s">
-        <v>291</v>
+        <v>288</v>
       </c>
       <c r="C130" s="1">
-        <v>4709.0</v>
+        <v>2396.0</v>
       </c>
       <c r="D130" s="1">
-        <v>177.24</v>
+        <v>48.82</v>
       </c>
       <c r="E130" s="1">
-        <v>96.575062645997</v>
+        <v>98.584974958264</v>
       </c>
       <c r="F130" t="s">
         <v>7</v>
       </c>
       <c r="G130">
         <v>1.0</v>
       </c>
       <c r="H130" s="1">
-        <v>454771.97</v>
+        <v>236209.6</v>
       </c>
       <c r="I130" s="1">
-        <v>379851.19</v>
+        <v>-119236.88</v>
       </c>
       <c r="J130" s="1">
-        <v>83.525638134646</v>
+        <v>-50.479269259166</v>
       </c>
       <c r="K130">
-        <v>0.08</v>
+        <v>0.0</v>
       </c>
       <c r="L130">
-        <v>374.95</v>
+        <v>0.0</v>
       </c>
       <c r="M130" s="1">
-        <v>834623.16</v>
+        <v>116972.72</v>
       </c>
       <c r="N130" s="1">
-        <v>834998.11</v>
+        <v>116972.72</v>
       </c>
       <c r="O130" s="1">
-        <v>0.97</v>
+        <v>0.13</v>
       </c>
       <c r="P130">
         <v>1</v>
       </c>
     </row>
     <row r="131" spans="1:16">
       <c r="A131" t="s">
-        <v>292</v>
+        <v>289</v>
       </c>
       <c r="B131" t="s">
-        <v>293</v>
+        <v>290</v>
       </c>
       <c r="C131" s="1">
-        <v>8554.0</v>
+        <v>15766.0</v>
       </c>
       <c r="D131" s="1">
-        <v>33.93</v>
+        <v>23.4</v>
       </c>
       <c r="E131" s="1">
-        <v>52.642769464578</v>
+        <v>30.023207535202</v>
       </c>
       <c r="F131" t="s">
         <v>7</v>
       </c>
       <c r="G131">
         <v>1.0</v>
       </c>
       <c r="H131" s="1">
-        <v>450306.25</v>
+        <v>473345.89</v>
       </c>
       <c r="I131" s="1">
-        <v>-160069.03</v>
+        <v>-104421.49</v>
       </c>
       <c r="J131" s="1">
-        <v>-35.546704048634</v>
+        <v>-22.060292949834</v>
       </c>
       <c r="K131">
-        <v>0.3</v>
-[...2 lines deleted...]
-        <v>294</v>
+        <v>0.0</v>
+      </c>
+      <c r="L131">
+        <v>0.0</v>
       </c>
       <c r="M131" s="1">
-        <v>290237.22</v>
+        <v>368924.4</v>
       </c>
       <c r="N131" s="1">
-        <v>292775.87</v>
+        <v>368924.4</v>
       </c>
       <c r="O131" s="1">
-        <v>0.34</v>
+        <v>0.41</v>
       </c>
       <c r="P131">
         <v>1</v>
       </c>
     </row>
     <row r="132" spans="1:16">
       <c r="A132" t="s">
-        <v>295</v>
+        <v>291</v>
       </c>
       <c r="B132" t="s">
-        <v>296</v>
+        <v>292</v>
       </c>
       <c r="C132" s="1">
-        <v>4510.0</v>
+        <v>4709.0</v>
       </c>
       <c r="D132" s="1">
-        <v>266.8</v>
+        <v>158.52</v>
       </c>
       <c r="E132" s="1">
-        <v>200.84106430155</v>
+        <v>96.575062645997</v>
       </c>
       <c r="F132" t="s">
         <v>7</v>
       </c>
       <c r="G132">
         <v>1.0</v>
       </c>
       <c r="H132" s="1">
-        <v>905793.2</v>
+        <v>454771.97</v>
       </c>
       <c r="I132" s="1">
-        <v>297474.8</v>
+        <v>291698.71</v>
       </c>
       <c r="J132" s="1">
-        <v>32.841359374303</v>
+        <v>64.141752184067</v>
       </c>
       <c r="K132">
-        <v>1.54</v>
-[...2 lines deleted...]
-        <v>297</v>
+        <v>0.08</v>
+      </c>
+      <c r="L132">
+        <v>374.95</v>
       </c>
       <c r="M132" s="1">
-        <v>1203268.0</v>
+        <v>746470.68</v>
       </c>
       <c r="N132" s="1">
-        <v>1210221.04</v>
+        <v>746845.63</v>
       </c>
       <c r="O132" s="1">
-        <v>1.41</v>
+        <v>0.84</v>
       </c>
       <c r="P132">
         <v>1</v>
       </c>
     </row>
     <row r="133" spans="1:16">
       <c r="A133" t="s">
-        <v>298</v>
+        <v>293</v>
       </c>
       <c r="B133" t="s">
-        <v>299</v>
+        <v>294</v>
       </c>
       <c r="C133" s="1">
-        <v>1605.0</v>
+        <v>8554.0</v>
       </c>
       <c r="D133" s="1">
-        <v>140.95</v>
+        <v>34.04</v>
       </c>
       <c r="E133" s="1">
-        <v>249.79685981308</v>
+        <v>52.642769464578</v>
       </c>
       <c r="F133" t="s">
-        <v>31</v>
+        <v>7</v>
       </c>
       <c r="G133">
-        <v>0.92</v>
+        <v>1.0</v>
       </c>
       <c r="H133" s="1">
-        <v>387576.79</v>
+        <v>450306.25</v>
       </c>
       <c r="I133" s="1">
-        <v>-140673.57</v>
+        <v>-159128.09</v>
       </c>
       <c r="J133" s="1">
-        <v>-36.295664144388</v>
+        <v>-35.337748476731</v>
       </c>
       <c r="K133">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>0.3</v>
+      </c>
+      <c r="L133" t="s">
+        <v>295</v>
       </c>
       <c r="M133" s="1">
-        <v>246903.22</v>
+        <v>291178.16</v>
       </c>
       <c r="N133" s="1">
-        <v>246903.22</v>
+        <v>293716.81</v>
       </c>
       <c r="O133" s="1">
-        <v>0.29</v>
+        <v>0.33</v>
       </c>
       <c r="P133">
         <v>1</v>
       </c>
     </row>
     <row r="134" spans="1:16">
       <c r="A134" t="s">
-        <v>300</v>
+        <v>296</v>
       </c>
       <c r="B134" t="s">
-        <v>301</v>
+        <v>297</v>
       </c>
       <c r="C134" s="1">
-        <v>10426.0</v>
+        <v>4510.0</v>
       </c>
       <c r="D134" s="1">
-        <v>66.52</v>
+        <v>278.7</v>
       </c>
       <c r="E134" s="1">
-        <v>40.217699980817</v>
+        <v>200.84106430155</v>
       </c>
       <c r="F134" t="s">
         <v>7</v>
       </c>
       <c r="G134">
         <v>1.0</v>
       </c>
       <c r="H134" s="1">
-        <v>419309.74</v>
+        <v>905793.2</v>
       </c>
       <c r="I134" s="1">
-        <v>274227.78</v>
+        <v>351143.8</v>
       </c>
       <c r="J134" s="1">
-        <v>65.399811604662</v>
+        <v>38.766442494821</v>
       </c>
       <c r="K134">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>1.54</v>
+      </c>
+      <c r="L134" t="s">
+        <v>298</v>
       </c>
       <c r="M134" s="1">
-        <v>693537.52</v>
+        <v>1256937.0</v>
       </c>
       <c r="N134" s="1">
-        <v>693537.52</v>
+        <v>1263890.04</v>
       </c>
       <c r="O134" s="1">
-        <v>0.81</v>
+        <v>1.42</v>
       </c>
       <c r="P134">
         <v>1</v>
       </c>
     </row>
     <row r="135" spans="1:16">
       <c r="A135" t="s">
-        <v>302</v>
+        <v>299</v>
       </c>
       <c r="B135" t="s">
-        <v>303</v>
+        <v>300</v>
       </c>
       <c r="C135" s="1">
-        <v>21781.0</v>
+        <v>1605.0</v>
       </c>
       <c r="D135" s="1">
-        <v>185.8</v>
+        <v>151.4</v>
       </c>
       <c r="E135" s="1">
-        <v>188.60455029613</v>
+        <v>249.79685981308</v>
       </c>
       <c r="F135" t="s">
-        <v>304</v>
+        <v>31</v>
       </c>
       <c r="G135">
-        <v>9.66</v>
+        <v>0.92</v>
       </c>
       <c r="H135" s="1">
-        <v>347453.13</v>
+        <v>387576.79</v>
       </c>
       <c r="I135" s="1">
-        <v>29108.76</v>
+        <v>-122075.16</v>
       </c>
       <c r="J135" s="1">
-        <v>8.3777515545766</v>
+        <v>-31.497025402373</v>
       </c>
       <c r="K135">
-        <v>0.28</v>
-[...2 lines deleted...]
-        <v>305</v>
+        <v>0.0</v>
+      </c>
+      <c r="L135">
+        <v>0.0</v>
       </c>
       <c r="M135" s="1">
-        <v>376561.89</v>
+        <v>265501.63</v>
       </c>
       <c r="N135" s="1">
-        <v>382642.01</v>
+        <v>265501.63</v>
       </c>
       <c r="O135" s="1">
-        <v>0.45</v>
+        <v>0.3</v>
       </c>
       <c r="P135">
         <v>1</v>
       </c>
     </row>
     <row r="136" spans="1:16">
       <c r="A136" t="s">
-        <v>306</v>
+        <v>301</v>
       </c>
       <c r="B136" t="s">
-        <v>307</v>
+        <v>302</v>
       </c>
       <c r="C136" s="1">
-        <v>3492.0</v>
+        <v>10426.0</v>
       </c>
       <c r="D136" s="1">
-        <v>48.48</v>
+        <v>70.5</v>
       </c>
       <c r="E136" s="1">
-        <v>47.941013745705</v>
+        <v>40.217699980817</v>
       </c>
       <c r="F136" t="s">
         <v>7</v>
       </c>
       <c r="G136">
         <v>1.0</v>
       </c>
       <c r="H136" s="1">
-        <v>167410.02</v>
+        <v>419309.74</v>
       </c>
       <c r="I136" s="1">
-        <v>1882.14</v>
+        <v>315723.26</v>
       </c>
       <c r="J136" s="1">
-        <v>1.124269622571</v>
+        <v>75.295951866036</v>
       </c>
       <c r="K136">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>1.0</v>
+      </c>
+      <c r="L136" t="s">
+        <v>303</v>
       </c>
       <c r="M136" s="1">
-        <v>169292.16</v>
+        <v>735033.0</v>
       </c>
       <c r="N136" s="1">
-        <v>169292.16</v>
+        <v>745459.0</v>
       </c>
       <c r="O136" s="1">
-        <v>0.2</v>
+        <v>0.84</v>
       </c>
       <c r="P136">
         <v>1</v>
       </c>
     </row>
     <row r="137" spans="1:16">
       <c r="A137" t="s">
-        <v>308</v>
+        <v>304</v>
       </c>
       <c r="B137" t="s">
-        <v>309</v>
+        <v>305</v>
       </c>
       <c r="C137" s="1">
-        <v>13209.0</v>
+        <v>21781.0</v>
       </c>
       <c r="D137" s="1">
-        <v>19.32</v>
+        <v>186.6</v>
       </c>
       <c r="E137" s="1">
-        <v>18.36241880536</v>
+        <v>188.60455029613</v>
       </c>
       <c r="F137" t="s">
-        <v>7</v>
+        <v>306</v>
       </c>
       <c r="G137">
-        <v>1.0</v>
+        <v>9.69</v>
       </c>
       <c r="H137" s="1">
-        <v>242549.19</v>
+        <v>347453.13</v>
       </c>
       <c r="I137" s="1">
-        <v>12648.69</v>
+        <v>29075.55</v>
       </c>
       <c r="J137" s="1">
-        <v>5.2148968215478</v>
+        <v>8.3681934308665</v>
       </c>
       <c r="K137">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>0.28</v>
+      </c>
+      <c r="L137" t="s">
+        <v>307</v>
       </c>
       <c r="M137" s="1">
-        <v>255197.88</v>
+        <v>376528.68</v>
       </c>
       <c r="N137" s="1">
-        <v>255197.88</v>
+        <v>382582.2</v>
       </c>
       <c r="O137" s="1">
-        <v>0.3</v>
+        <v>0.43</v>
       </c>
       <c r="P137">
         <v>1</v>
       </c>
     </row>
     <row r="138" spans="1:16">
       <c r="A138" t="s">
-        <v>310</v>
+        <v>308</v>
       </c>
       <c r="B138" t="s">
-        <v>311</v>
+        <v>309</v>
       </c>
       <c r="C138" s="1">
-        <v>14599.0</v>
+        <v>4502.0</v>
       </c>
       <c r="D138" s="1">
-        <v>6.484</v>
+        <v>49.3</v>
       </c>
       <c r="E138" s="1">
-        <v>16.348219741078</v>
+        <v>47.897734340293</v>
       </c>
       <c r="F138" t="s">
         <v>7</v>
       </c>
       <c r="G138">
         <v>1.0</v>
       </c>
       <c r="H138" s="1">
-        <v>238667.66</v>
+        <v>215635.6</v>
       </c>
       <c r="I138" s="1">
-        <v>-144007.74</v>
+        <v>6313.0</v>
       </c>
       <c r="J138" s="1">
-        <v>-60.338187419276</v>
+        <v>2.9276241956337</v>
       </c>
       <c r="K138">
         <v>0.0</v>
       </c>
       <c r="L138">
         <v>0.0</v>
       </c>
       <c r="M138" s="1">
-        <v>94659.92</v>
+        <v>221948.6</v>
       </c>
       <c r="N138" s="1">
-        <v>94659.92</v>
+        <v>221948.6</v>
       </c>
       <c r="O138" s="1">
-        <v>0.11</v>
+        <v>0.25</v>
       </c>
       <c r="P138">
         <v>1</v>
       </c>
     </row>
     <row r="139" spans="1:16">
       <c r="A139" t="s">
-        <v>312</v>
+        <v>310</v>
       </c>
       <c r="B139" t="s">
-        <v>313</v>
+        <v>311</v>
       </c>
       <c r="C139" s="1">
-        <v>10138.0</v>
+        <v>20973.0</v>
       </c>
       <c r="D139" s="1">
-        <v>52.34</v>
+        <v>19.42</v>
       </c>
       <c r="E139" s="1">
-        <v>34.227462024068</v>
+        <v>18.905518047013</v>
       </c>
       <c r="F139" t="s">
         <v>7</v>
       </c>
       <c r="G139">
         <v>1.0</v>
       </c>
       <c r="H139" s="1">
-        <v>346998.01</v>
+        <v>396505.43</v>
       </c>
       <c r="I139" s="1">
-        <v>183624.91</v>
+        <v>10790.23</v>
       </c>
       <c r="J139" s="1">
-        <v>52.918144977258</v>
+        <v>2.7213322147946</v>
       </c>
       <c r="K139">
         <v>0.0</v>
       </c>
       <c r="L139">
         <v>0.0</v>
       </c>
       <c r="M139" s="1">
-        <v>530622.92</v>
+        <v>407295.66</v>
       </c>
       <c r="N139" s="1">
-        <v>530622.92</v>
+        <v>407295.66</v>
       </c>
       <c r="O139" s="1">
-        <v>0.62</v>
+        <v>0.46</v>
       </c>
       <c r="P139">
         <v>1</v>
       </c>
     </row>
     <row r="140" spans="1:16">
       <c r="A140" t="s">
-        <v>314</v>
+        <v>312</v>
       </c>
       <c r="B140" t="s">
-        <v>315</v>
+        <v>313</v>
       </c>
       <c r="C140" s="1">
-        <v>3160.0</v>
+        <v>7895.0</v>
       </c>
       <c r="D140" s="1">
-        <v>83.54</v>
+        <v>68.28</v>
       </c>
       <c r="E140" s="1">
-        <v>92.425990506329</v>
+        <v>34.227462951235</v>
       </c>
       <c r="F140" t="s">
-        <v>31</v>
+        <v>7</v>
       </c>
       <c r="G140">
-        <v>0.92</v>
+        <v>1.0</v>
       </c>
       <c r="H140" s="1">
-        <v>280866.71</v>
+        <v>270225.82</v>
       </c>
       <c r="I140" s="1">
-        <v>7249.83</v>
+        <v>268844.78</v>
       </c>
       <c r="J140" s="1">
-        <v>2.5812350634221</v>
+        <v>99.48893114655</v>
       </c>
       <c r="K140">
         <v>0.0</v>
       </c>
       <c r="L140">
         <v>0.0</v>
       </c>
       <c r="M140" s="1">
-        <v>288116.54</v>
+        <v>539070.6</v>
       </c>
       <c r="N140" s="1">
-        <v>288116.54</v>
+        <v>539070.6</v>
       </c>
       <c r="O140" s="1">
-        <v>0.34</v>
+        <v>0.6</v>
       </c>
       <c r="P140">
         <v>1</v>
       </c>
     </row>
     <row r="141" spans="1:16">
       <c r="A141" t="s">
-        <v>316</v>
+        <v>314</v>
       </c>
       <c r="B141" t="s">
-        <v>317</v>
+        <v>315</v>
       </c>
       <c r="C141" s="1">
-        <v>2903.0</v>
+        <v>3160.0</v>
       </c>
       <c r="D141" s="1">
-        <v>87.75</v>
+        <v>94.24</v>
       </c>
       <c r="E141" s="1">
-        <v>37.257506028247</v>
+        <v>92.425990506329</v>
       </c>
       <c r="F141" t="s">
-        <v>7</v>
+        <v>31</v>
       </c>
       <c r="G141">
-        <v>1.0</v>
+        <v>0.92</v>
       </c>
       <c r="H141" s="1">
-        <v>108158.54</v>
+        <v>280866.71</v>
       </c>
       <c r="I141" s="1">
-        <v>146579.71</v>
+        <v>44511.63</v>
       </c>
       <c r="J141" s="1">
-        <v>135.52301094301</v>
+        <v>15.84795506737</v>
       </c>
       <c r="K141">
-        <v>0.35</v>
-[...2 lines deleted...]
-        <v>318</v>
+        <v>0.0</v>
+      </c>
+      <c r="L141">
+        <v>0.0</v>
       </c>
       <c r="M141" s="1">
-        <v>254738.25</v>
+        <v>325378.34</v>
       </c>
       <c r="N141" s="1">
-        <v>255753.88</v>
+        <v>325378.34</v>
       </c>
       <c r="O141" s="1">
-        <v>0.3</v>
+        <v>0.36</v>
       </c>
       <c r="P141">
         <v>1</v>
       </c>
     </row>
     <row r="142" spans="1:16">
       <c r="A142" t="s">
-        <v>319</v>
+        <v>316</v>
       </c>
       <c r="B142" t="s">
-        <v>320</v>
+        <v>317</v>
       </c>
       <c r="C142" s="1">
-        <v>121658.0</v>
+        <v>2903.0</v>
       </c>
       <c r="D142" s="1">
-        <v>3.748</v>
+        <v>94.0</v>
       </c>
       <c r="E142" s="1">
-        <v>6.8441790100117</v>
+        <v>37.257506028247</v>
       </c>
       <c r="F142" t="s">
-        <v>74</v>
+        <v>7</v>
       </c>
       <c r="G142">
-        <v>0.87</v>
+        <v>1.0</v>
       </c>
       <c r="H142" s="1">
-        <v>964242.4</v>
+        <v>108158.54</v>
       </c>
       <c r="I142" s="1">
-        <v>-437935.61</v>
+        <v>164723.46</v>
       </c>
       <c r="J142" s="1">
-        <v>-45.417584831366</v>
+        <v>152.29815417257</v>
       </c>
       <c r="K142">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>0.35</v>
+      </c>
+      <c r="L142" t="s">
+        <v>318</v>
       </c>
       <c r="M142" s="1">
-        <v>526306.79</v>
+        <v>272882.0</v>
       </c>
       <c r="N142" s="1">
-        <v>526306.79</v>
+        <v>273897.63</v>
       </c>
       <c r="O142" s="1">
-        <v>0.61</v>
+        <v>0.31</v>
       </c>
       <c r="P142">
         <v>1</v>
       </c>
     </row>
     <row r="143" spans="1:16">
       <c r="A143" t="s">
-        <v>321</v>
+        <v>319</v>
       </c>
       <c r="B143" t="s">
-        <v>322</v>
+        <v>320</v>
       </c>
       <c r="C143" s="1">
-        <v>11049.0</v>
+        <v>97327.0</v>
       </c>
       <c r="D143" s="1">
-        <v>36.88</v>
+        <v>5.005</v>
       </c>
       <c r="E143" s="1">
-        <v>32.310395510906</v>
+        <v>6.8441790047983</v>
       </c>
       <c r="F143" t="s">
-        <v>7</v>
+        <v>74</v>
       </c>
       <c r="G143">
-        <v>1.0</v>
+        <v>0.86</v>
       </c>
       <c r="H143" s="1">
-        <v>356997.56</v>
+        <v>771398.68</v>
       </c>
       <c r="I143" s="1">
-        <v>50489.56</v>
+        <v>-207758.34</v>
       </c>
       <c r="J143" s="1">
-        <v>14.142830556041</v>
+        <v>-26.932680258151</v>
       </c>
       <c r="K143">
         <v>0.0</v>
       </c>
       <c r="L143">
         <v>0.0</v>
       </c>
       <c r="M143" s="1">
-        <v>407487.12</v>
+        <v>563640.34</v>
       </c>
       <c r="N143" s="1">
-        <v>407487.12</v>
+        <v>563640.34</v>
       </c>
       <c r="O143" s="1">
-        <v>0.48</v>
+        <v>0.63</v>
       </c>
       <c r="P143">
         <v>1</v>
       </c>
     </row>
     <row r="144" spans="1:16">
       <c r="A144" t="s">
-        <v>323</v>
+        <v>321</v>
       </c>
       <c r="B144" t="s">
-        <v>324</v>
+        <v>322</v>
       </c>
       <c r="C144" s="1">
-        <v>5772.0</v>
+        <v>12888.0</v>
       </c>
       <c r="D144" s="1">
-        <v>48.18</v>
+        <v>35.08</v>
       </c>
       <c r="E144" s="1">
-        <v>37.432884615385</v>
+        <v>32.83920468653</v>
       </c>
       <c r="F144" t="s">
         <v>7</v>
       </c>
       <c r="G144">
         <v>1.0</v>
       </c>
       <c r="H144" s="1">
-        <v>216062.61</v>
+        <v>423231.67</v>
       </c>
       <c r="I144" s="1">
-        <v>62032.35</v>
+        <v>28879.37</v>
       </c>
       <c r="J144" s="1">
-        <v>28.710358539129</v>
+        <v>6.8235370949438</v>
       </c>
       <c r="K144">
         <v>0.0</v>
       </c>
       <c r="L144">
         <v>0.0</v>
       </c>
       <c r="M144" s="1">
-        <v>278094.96</v>
+        <v>452111.04</v>
       </c>
       <c r="N144" s="1">
-        <v>278094.96</v>
+        <v>452111.04</v>
       </c>
       <c r="O144" s="1">
-        <v>0.32</v>
+        <v>0.51</v>
       </c>
       <c r="P144">
         <v>1</v>
       </c>
     </row>
     <row r="145" spans="1:16">
       <c r="A145" t="s">
-        <v>325</v>
+        <v>323</v>
       </c>
       <c r="B145" t="s">
-        <v>326</v>
+        <v>324</v>
       </c>
       <c r="C145" s="1">
         <v>18981.0</v>
       </c>
       <c r="D145" s="1">
-        <v>77.81</v>
+        <v>76.65</v>
       </c>
       <c r="E145" s="1">
         <v>62.013117327854</v>
       </c>
       <c r="F145" t="s">
         <v>7</v>
       </c>
       <c r="G145">
         <v>1.0</v>
       </c>
       <c r="H145" s="1">
         <v>1177070.98</v>
       </c>
       <c r="I145" s="1">
-        <v>299840.63</v>
+        <v>277822.67</v>
       </c>
       <c r="J145" s="1">
-        <v>25.473453606001</v>
+        <v>23.602881620614</v>
       </c>
       <c r="K145">
         <v>0.0</v>
       </c>
       <c r="L145">
         <v>0.0</v>
       </c>
       <c r="M145" s="1">
-        <v>1476911.61</v>
+        <v>1454893.65</v>
       </c>
       <c r="N145" s="1">
-        <v>1476911.61</v>
+        <v>1454893.65</v>
       </c>
       <c r="O145" s="1">
-        <v>1.72</v>
+        <v>1.63</v>
       </c>
       <c r="P145">
         <v>1</v>
       </c>
     </row>
     <row r="146" spans="1:16">
       <c r="A146" t="s">
-        <v>327</v>
+        <v>325</v>
       </c>
       <c r="B146" t="s">
-        <v>328</v>
+        <v>326</v>
       </c>
       <c r="C146" s="1">
         <v>1699.0</v>
       </c>
       <c r="D146" s="1">
-        <v>239.1</v>
+        <v>248.3</v>
       </c>
       <c r="E146" s="1">
         <v>257.71209535021</v>
       </c>
       <c r="F146" t="s">
         <v>7</v>
       </c>
       <c r="G146">
         <v>1.0</v>
       </c>
       <c r="H146" s="1">
         <v>437852.85</v>
       </c>
       <c r="I146" s="1">
-        <v>-31621.95</v>
+        <v>-15991.15</v>
       </c>
       <c r="J146" s="1">
-        <v>-7.2220495995401</v>
+        <v>-3.6521744691167</v>
       </c>
       <c r="K146">
         <v>0.0</v>
       </c>
       <c r="L146">
         <v>0.0</v>
       </c>
       <c r="M146" s="1">
-        <v>406230.9</v>
+        <v>421861.7</v>
       </c>
       <c r="N146" s="1">
-        <v>406230.9</v>
+        <v>421861.7</v>
       </c>
       <c r="O146" s="1">
         <v>0.47</v>
       </c>
       <c r="P146">
         <v>1</v>
       </c>
     </row>
     <row r="147" spans="1:16">
       <c r="A147" t="s">
-        <v>329</v>
+        <v>327</v>
       </c>
       <c r="B147" t="s">
-        <v>330</v>
+        <v>328</v>
       </c>
       <c r="C147" s="1">
-        <v>9504.0</v>
+        <v>10041.0</v>
       </c>
       <c r="D147" s="1">
-        <v>71.16</v>
+        <v>74.93</v>
       </c>
       <c r="E147" s="1">
-        <v>66.785519781145</v>
+        <v>67.046215516383</v>
       </c>
       <c r="F147" t="s">
         <v>7</v>
       </c>
       <c r="G147">
         <v>1.0</v>
       </c>
       <c r="H147" s="1">
-        <v>634729.58</v>
+        <v>673211.05</v>
       </c>
       <c r="I147" s="1">
-        <v>41575.06</v>
+        <v>79161.08</v>
       </c>
       <c r="J147" s="1">
-        <v>6.5500429332441</v>
+        <v>11.758731530031</v>
       </c>
       <c r="K147">
         <v>0.0</v>
       </c>
       <c r="L147">
         <v>0.0</v>
       </c>
       <c r="M147" s="1">
-        <v>676304.64</v>
+        <v>752372.13</v>
       </c>
       <c r="N147" s="1">
-        <v>676304.64</v>
+        <v>752372.13</v>
       </c>
       <c r="O147" s="1">
-        <v>0.79</v>
+        <v>0.84</v>
       </c>
       <c r="P147">
         <v>1</v>
       </c>
     </row>
     <row r="148" spans="1:16">
       <c r="A148" t="s">
-        <v>331</v>
+        <v>329</v>
       </c>
       <c r="B148" t="s">
-        <v>332</v>
+        <v>330</v>
       </c>
       <c r="C148" s="1">
         <v>13306.0</v>
       </c>
       <c r="D148" s="1">
-        <v>49.09</v>
+        <v>47.54</v>
       </c>
       <c r="E148" s="1">
         <v>46.506733804299</v>
       </c>
       <c r="F148" t="s">
         <v>7</v>
       </c>
       <c r="G148">
         <v>1.0</v>
       </c>
       <c r="H148" s="1">
         <v>618818.6</v>
       </c>
       <c r="I148" s="1">
-        <v>34372.94</v>
+        <v>13748.64</v>
       </c>
       <c r="J148" s="1">
-        <v>5.5546067943013</v>
+        <v>2.221756101061</v>
       </c>
       <c r="K148">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>0.47</v>
+      </c>
+      <c r="L148" t="s">
+        <v>331</v>
       </c>
       <c r="M148" s="1">
-        <v>653191.54</v>
+        <v>632567.24</v>
       </c>
       <c r="N148" s="1">
-        <v>653191.54</v>
+        <v>638799.07</v>
       </c>
       <c r="O148" s="1">
-        <v>0.76</v>
+        <v>0.72</v>
       </c>
       <c r="P148">
         <v>1</v>
       </c>
     </row>
     <row r="149" spans="1:16">
       <c r="A149" t="s">
+        <v>332</v>
+      </c>
+      <c r="B149" t="s">
         <v>333</v>
-      </c>
-[...1 lines deleted...]
-        <v>334</v>
       </c>
       <c r="C149" s="1">
         <v>167891.0</v>
       </c>
       <c r="D149" s="1">
-        <v>4.25</v>
+        <v>4.69</v>
       </c>
       <c r="E149" s="1">
         <v>3.4198942170813</v>
       </c>
       <c r="F149" t="s">
         <v>7</v>
       </c>
       <c r="G149">
         <v>1.0</v>
       </c>
       <c r="H149" s="1">
         <v>574169.46</v>
       </c>
       <c r="I149" s="1">
-        <v>139367.29</v>
+        <v>213239.33</v>
       </c>
       <c r="J149" s="1">
-        <v>24.272849691448</v>
+        <v>37.138744718328</v>
       </c>
       <c r="K149">
-        <v>0.01</v>
-[...2 lines deleted...]
-        <v>335</v>
+        <v>0.0</v>
+      </c>
+      <c r="L149">
+        <v>546.67</v>
       </c>
       <c r="M149" s="1">
-        <v>713536.75</v>
+        <v>787408.79</v>
       </c>
       <c r="N149" s="1">
-        <v>715723.42</v>
+        <v>787955.46</v>
       </c>
       <c r="O149" s="1">
-        <v>0.84</v>
+        <v>0.88</v>
       </c>
       <c r="P149">
         <v>1</v>
       </c>
     </row>
     <row r="150" spans="1:16">
       <c r="A150" t="s">
-        <v>336</v>
+        <v>334</v>
       </c>
       <c r="B150" t="s">
-        <v>337</v>
+        <v>335</v>
       </c>
       <c r="C150" s="1">
         <v>42111.0</v>
       </c>
       <c r="D150" s="1">
-        <v>4.752</v>
+        <v>5.15</v>
       </c>
       <c r="E150" s="1">
         <v>8.7898750920187</v>
       </c>
       <c r="F150" t="s">
         <v>74</v>
       </c>
       <c r="G150">
-        <v>0.87</v>
+        <v>0.86</v>
       </c>
       <c r="H150" s="1">
         <v>438098.94</v>
       </c>
       <c r="I150" s="1">
-        <v>-207120.89</v>
+        <v>-187160.36</v>
       </c>
       <c r="J150" s="1">
-        <v>-47.277194964224</v>
+        <v>-42.721025529073</v>
       </c>
       <c r="K150">
-        <v>0.27</v>
+        <v>0.04</v>
       </c>
       <c r="L150" t="s">
-        <v>338</v>
+        <v>336</v>
       </c>
       <c r="M150" s="1">
-        <v>230978.05</v>
+        <v>250938.58</v>
       </c>
       <c r="N150" s="1">
-        <v>242522.01</v>
+        <v>252804.7</v>
       </c>
       <c r="O150" s="1">
         <v>0.28</v>
       </c>
       <c r="P150">
         <v>1</v>
       </c>
     </row>
     <row r="151" spans="1:16">
       <c r="A151" t="s">
-        <v>339</v>
+        <v>337</v>
       </c>
       <c r="B151" t="s">
-        <v>340</v>
+        <v>338</v>
       </c>
       <c r="C151" s="1">
-        <v>5985.0</v>
+        <v>2270.0</v>
       </c>
       <c r="D151" s="1">
-        <v>126.05</v>
+        <v>122.55</v>
       </c>
       <c r="E151" s="1">
-        <v>112.47258980785</v>
+        <v>108.66343171806</v>
       </c>
       <c r="F151" t="s">
         <v>7</v>
       </c>
       <c r="G151">
         <v>1.0</v>
       </c>
       <c r="H151" s="1">
-        <v>673148.45</v>
+        <v>246665.99</v>
       </c>
       <c r="I151" s="1">
-        <v>81260.8</v>
+        <v>31522.51</v>
       </c>
       <c r="J151" s="1">
-        <v>12.071750295199</v>
+        <v>12.779431003034</v>
       </c>
       <c r="K151">
         <v>0.0</v>
       </c>
       <c r="L151">
         <v>0.0</v>
       </c>
       <c r="M151" s="1">
-        <v>754409.25</v>
+        <v>278188.5</v>
       </c>
       <c r="N151" s="1">
-        <v>754409.25</v>
+        <v>278188.5</v>
       </c>
       <c r="O151" s="1">
-        <v>0.88</v>
+        <v>0.31</v>
       </c>
       <c r="P151">
         <v>1</v>
       </c>
     </row>
     <row r="152" spans="1:16">
       <c r="A152" t="s">
-        <v>339</v>
+        <v>337</v>
       </c>
       <c r="B152" t="s">
-        <v>340</v>
+        <v>338</v>
       </c>
       <c r="C152" s="1">
-        <v>2737.0</v>
+        <v>5985.0</v>
       </c>
       <c r="D152" s="1">
-        <v>126.05</v>
+        <v>122.55</v>
       </c>
       <c r="E152" s="1">
-        <v>108.66343076361</v>
+        <v>112.47258980785</v>
       </c>
       <c r="F152" t="s">
         <v>7</v>
       </c>
       <c r="G152">
         <v>1.0</v>
       </c>
       <c r="H152" s="1">
-        <v>297411.81</v>
+        <v>673148.45</v>
       </c>
       <c r="I152" s="1">
-        <v>47587.04</v>
+        <v>60313.3</v>
       </c>
       <c r="J152" s="1">
-        <v>16.000386803739</v>
+        <v>8.9598809891043</v>
       </c>
       <c r="K152">
         <v>0.0</v>
       </c>
       <c r="L152">
         <v>0.0</v>
       </c>
       <c r="M152" s="1">
-        <v>344998.85</v>
+        <v>733461.75</v>
       </c>
       <c r="N152" s="1">
-        <v>344998.85</v>
+        <v>733461.75</v>
       </c>
       <c r="O152" s="1">
-        <v>0.4</v>
+        <v>0.82</v>
       </c>
       <c r="P152">
         <v>1</v>
       </c>
     </row>
     <row r="153" spans="1:16">
       <c r="A153" t="s">
-        <v>341</v>
+        <v>339</v>
       </c>
       <c r="B153" t="s">
-        <v>342</v>
+        <v>340</v>
       </c>
       <c r="C153" s="1">
         <v>1000.0</v>
       </c>
       <c r="D153" s="1">
-        <v>341.0</v>
+        <v>345.0</v>
       </c>
       <c r="E153" s="1">
         <v>321.34986</v>
       </c>
       <c r="F153" t="s">
         <v>7</v>
       </c>
       <c r="G153">
         <v>1.0</v>
       </c>
       <c r="H153" s="1">
         <v>321349.86</v>
       </c>
       <c r="I153" s="1">
-        <v>19650.14</v>
+        <v>23650.14</v>
       </c>
       <c r="J153" s="1">
-        <v>6.1148742993073</v>
+        <v>7.3596235579502</v>
       </c>
       <c r="K153">
         <v>0.0</v>
       </c>
       <c r="L153">
         <v>0.0</v>
       </c>
       <c r="M153" s="1">
-        <v>341000.0</v>
+        <v>345000.0</v>
       </c>
       <c r="N153" s="1">
-        <v>341000.0</v>
+        <v>345000.0</v>
       </c>
       <c r="O153" s="1">
-        <v>0.4</v>
+        <v>0.39</v>
       </c>
       <c r="P153">
         <v>1</v>
       </c>
     </row>
     <row r="154" spans="1:16">
       <c r="A154" t="s">
-        <v>343</v>
+        <v>341</v>
       </c>
       <c r="B154" t="s">
-        <v>344</v>
+        <v>342</v>
       </c>
       <c r="C154" s="1">
         <v>9000.0</v>
       </c>
       <c r="D154" s="1">
-        <v>22.11</v>
+        <v>20.82</v>
       </c>
       <c r="E154" s="1">
         <v>23.350965555556</v>
       </c>
       <c r="F154" t="s">
         <v>7</v>
       </c>
       <c r="G154">
         <v>1.0</v>
       </c>
       <c r="H154" s="1">
         <v>210158.69</v>
       </c>
       <c r="I154" s="1">
-        <v>-11168.69</v>
+        <v>-22778.69</v>
       </c>
       <c r="J154" s="1">
-        <v>-5.3144078886293</v>
+        <v>-10.838804714666</v>
       </c>
       <c r="K154">
         <v>0.0</v>
       </c>
       <c r="L154">
         <v>0.0</v>
       </c>
       <c r="M154" s="1">
-        <v>198990.0</v>
+        <v>187380.0</v>
       </c>
       <c r="N154" s="1">
-        <v>198990.0</v>
+        <v>187380.0</v>
       </c>
       <c r="O154" s="1">
-        <v>0.23</v>
+        <v>0.21</v>
       </c>
       <c r="P154">
         <v>1</v>
       </c>
     </row>
     <row r="155" spans="1:16">
       <c r="A155" t="s">
-        <v>345</v>
+        <v>343</v>
       </c>
       <c r="B155" t="s">
-        <v>346</v>
+        <v>344</v>
       </c>
       <c r="C155" s="1">
         <v>19285.0</v>
       </c>
       <c r="D155" s="1">
-        <v>21.96</v>
+        <v>21.76</v>
       </c>
       <c r="E155" s="1">
         <v>26.240920404459</v>
       </c>
       <c r="F155" t="s">
         <v>7</v>
       </c>
       <c r="G155">
         <v>1.0</v>
       </c>
       <c r="H155" s="1">
         <v>506056.15</v>
       </c>
       <c r="I155" s="1">
-        <v>-82557.55</v>
+        <v>-86414.55</v>
       </c>
       <c r="J155" s="1">
-        <v>-16.313911015606</v>
+        <v>-17.076079403442</v>
       </c>
       <c r="K155">
-        <v>0.86</v>
-[...2 lines deleted...]
-        <v>347</v>
+        <v>0.0</v>
+      </c>
+      <c r="L155">
+        <v>0.0</v>
       </c>
       <c r="M155" s="1">
-        <v>423498.6</v>
+        <v>419641.6</v>
       </c>
       <c r="N155" s="1">
-        <v>440102.98</v>
+        <v>419641.6</v>
       </c>
       <c r="O155" s="1">
-        <v>0.51</v>
+        <v>0.47</v>
       </c>
       <c r="P155">
         <v>1</v>
       </c>
     </row>
     <row r="156" spans="1:16">
       <c r="A156" t="s">
-        <v>345</v>
+        <v>343</v>
       </c>
       <c r="B156" t="s">
-        <v>346</v>
+        <v>344</v>
       </c>
       <c r="C156" s="1">
         <v>9642.0</v>
       </c>
       <c r="D156" s="1">
-        <v>21.96</v>
+        <v>21.76</v>
       </c>
       <c r="E156" s="1">
         <v>24.52323065754</v>
       </c>
       <c r="F156" t="s">
         <v>7</v>
       </c>
       <c r="G156">
         <v>1.0</v>
       </c>
       <c r="H156" s="1">
         <v>236452.99</v>
       </c>
       <c r="I156" s="1">
-        <v>-24714.67</v>
+        <v>-26643.07</v>
       </c>
       <c r="J156" s="1">
-        <v>-10.452255224178</v>
+        <v>-11.267808455287</v>
       </c>
       <c r="K156">
-        <v>0.86</v>
-[...2 lines deleted...]
-        <v>348</v>
+        <v>0.0</v>
+      </c>
+      <c r="L156">
+        <v>0.0</v>
       </c>
       <c r="M156" s="1">
-        <v>211738.32</v>
+        <v>209809.92</v>
       </c>
       <c r="N156" s="1">
-        <v>220040.08</v>
+        <v>209809.92</v>
       </c>
       <c r="O156" s="1">
-        <v>0.26</v>
+        <v>0.24</v>
       </c>
       <c r="P156">
         <v>1</v>
       </c>
     </row>
     <row r="157" spans="1:16">
       <c r="A157" t="s">
-        <v>349</v>
+        <v>345</v>
       </c>
       <c r="B157" t="s">
-        <v>350</v>
+        <v>346</v>
       </c>
       <c r="C157" s="1">
         <v>9107.0</v>
       </c>
       <c r="D157" s="1">
-        <v>22.82</v>
+        <v>24.16</v>
       </c>
       <c r="E157" s="1">
         <v>32.032130229494</v>
       </c>
       <c r="F157" t="s">
         <v>7</v>
       </c>
       <c r="G157">
         <v>1.0</v>
       </c>
       <c r="H157" s="1">
         <v>291716.61</v>
       </c>
       <c r="I157" s="1">
-        <v>-83894.87</v>
+        <v>-71691.49</v>
       </c>
       <c r="J157" s="1">
-        <v>-28.759030896458</v>
+        <v>-24.57573122079</v>
       </c>
       <c r="K157">
-        <v>0.86</v>
+        <v>0.17</v>
       </c>
       <c r="L157" t="s">
-        <v>351</v>
+        <v>347</v>
       </c>
       <c r="M157" s="1">
-        <v>207821.74</v>
+        <v>220025.12</v>
       </c>
       <c r="N157" s="1">
-        <v>215624.41</v>
+        <v>221555.34</v>
       </c>
       <c r="O157" s="1">
         <v>0.25</v>
       </c>
       <c r="P157">
         <v>1</v>
       </c>
     </row>
     <row r="158" spans="1:16">
       <c r="A158" t="s">
-        <v>352</v>
+        <v>348</v>
       </c>
       <c r="B158" t="s">
-        <v>353</v>
+        <v>349</v>
       </c>
       <c r="C158" s="1">
         <v>2662.0</v>
       </c>
       <c r="D158" s="1">
-        <v>57.1</v>
+        <v>61.66</v>
       </c>
       <c r="E158" s="1">
         <v>138.66598046582</v>
       </c>
       <c r="F158" t="s">
         <v>7</v>
       </c>
       <c r="G158">
         <v>1.0</v>
       </c>
       <c r="H158" s="1">
         <v>369128.84</v>
       </c>
       <c r="I158" s="1">
-        <v>-217128.64</v>
+        <v>-204989.92</v>
       </c>
       <c r="J158" s="1">
-        <v>-58.821911612216</v>
+        <v>-55.533433800513</v>
       </c>
       <c r="K158">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>1.35</v>
+      </c>
+      <c r="L158" t="s">
+        <v>350</v>
       </c>
       <c r="M158" s="1">
-        <v>152000.2</v>
+        <v>164138.92</v>
       </c>
       <c r="N158" s="1">
-        <v>152000.2</v>
+        <v>167736.61</v>
       </c>
       <c r="O158" s="1">
-        <v>0.18</v>
+        <v>0.19</v>
       </c>
       <c r="P158">
         <v>1</v>
       </c>
     </row>
     <row r="159" spans="1:16">
       <c r="A159" t="s">
+        <v>351</v>
+      </c>
+      <c r="B159" t="s">
+        <v>352</v>
+      </c>
+      <c r="C159" s="1">
+        <v>231073.36</v>
+      </c>
+      <c r="D159" s="1">
+        <v>10.821</v>
+      </c>
+      <c r="E159" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="F159" t="s">
+        <v>71</v>
+      </c>
+      <c r="G159">
+        <v>10.82</v>
+      </c>
+      <c r="H159" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="I159" s="1">
+        <v>-351.26</v>
+      </c>
+      <c r="J159" s="1">
+        <v>0</v>
+      </c>
+      <c r="K159">
+        <v>0.0</v>
+      </c>
+      <c r="L159">
+        <v>0.0</v>
+      </c>
+      <c r="M159" s="1">
+        <v>-351.26000000001</v>
+      </c>
+      <c r="N159" s="1">
+        <v>-351.26000000001</v>
+      </c>
+      <c r="O159" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="P159">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="160" spans="1:16">
+      <c r="A160" t="s">
+        <v>351</v>
+      </c>
+      <c r="B160" t="s">
+        <v>352</v>
+      </c>
+      <c r="C160" s="1">
+        <v>231073.36</v>
+      </c>
+      <c r="D160" s="1">
+        <v>10.821</v>
+      </c>
+      <c r="E160" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="F160" t="s">
+        <v>71</v>
+      </c>
+      <c r="G160">
+        <v>10.82</v>
+      </c>
+      <c r="H160" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="I160" s="1">
+        <v>-351.26</v>
+      </c>
+      <c r="J160" s="1">
+        <v>0</v>
+      </c>
+      <c r="K160">
+        <v>0.0</v>
+      </c>
+      <c r="L160">
+        <v>0.0</v>
+      </c>
+      <c r="M160" s="1">
+        <v>-351.26000000001</v>
+      </c>
+      <c r="N160" s="1">
+        <v>-351.26000000001</v>
+      </c>
+      <c r="O160" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="P160">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="161" spans="1:16">
+      <c r="A161" t="s">
+        <v>353</v>
+      </c>
+      <c r="B161" t="s">
         <v>354</v>
       </c>
-      <c r="B159" t="s">
-[...41 lines deleted...]
-      <c r="P159">
+      <c r="C161" s="1">
+        <v>18.0</v>
+      </c>
+      <c r="D161" s="1">
+        <v>4805.92</v>
+      </c>
+      <c r="E161" s="1">
+        <v>4797.9188888889</v>
+      </c>
+      <c r="F161" t="s">
+        <v>7</v>
+      </c>
+      <c r="G161">
+        <v>1.0</v>
+      </c>
+      <c r="H161" s="1">
+        <v>86362.54</v>
+      </c>
+      <c r="I161" s="1">
+        <v>144.02</v>
+      </c>
+      <c r="J161" s="1">
+        <v>0.16676211700119</v>
+      </c>
+      <c r="K161">
+        <v>0.0</v>
+      </c>
+      <c r="L161">
+        <v>0.0</v>
+      </c>
+      <c r="M161" s="1">
+        <v>86506.56</v>
+      </c>
+      <c r="N161" s="1">
+        <v>86506.56</v>
+      </c>
+      <c r="O161" s="1">
+        <v>0.1</v>
+      </c>
+      <c r="P161">
         <v>1</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>