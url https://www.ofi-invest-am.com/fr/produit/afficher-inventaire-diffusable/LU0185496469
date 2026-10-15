--- v5 (2026-09-02)
+++ v6 (2026-10-15)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="1" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Répartition" sheetId="1" r:id="rId4"/>
     <sheet name="Valorisation" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="355">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="352">
   <si>
     <t>Type Part</t>
   </si>
   <si>
     <t>CodeIsin</t>
   </si>
   <si>
     <t>Parts</t>
   </si>
   <si>
     <t>Vl</t>
   </si>
   <si>
     <t>Devise</t>
   </si>
   <si>
     <t>Actif net</t>
   </si>
   <si>
     <t>POCHE</t>
   </si>
   <si>
     <t>EUR</t>
   </si>
   <si>
@@ -118,56 +118,56 @@
   <si>
     <t>VBCI (EUR)</t>
   </si>
   <si>
     <t>Poids</t>
   </si>
   <si>
     <t>Nb.</t>
   </si>
   <si>
     <t>CH0012221716</t>
   </si>
   <si>
     <t>ABB LTD</t>
   </si>
   <si>
     <t>CHF</t>
   </si>
   <si>
     <t>DE000A1EWWW0</t>
   </si>
   <si>
     <t>ADIDAS N AG</t>
   </si>
   <si>
+    <t>1 486.21</t>
+  </si>
+  <si>
     <t>1 662.88</t>
   </si>
   <si>
-    <t>1 486.21</t>
-[...1 lines deleted...]
-  <si>
     <t>NL0012969182</t>
   </si>
   <si>
     <t>ADYEN NV</t>
   </si>
   <si>
     <t>NL0000235190</t>
   </si>
   <si>
     <t>AIRBUS</t>
   </si>
   <si>
     <t>DE000A0WMPJ6</t>
   </si>
   <si>
     <t>AIXTRON</t>
   </si>
   <si>
     <t>1 319.41</t>
   </si>
   <si>
     <t>NL0013267909</t>
   </si>
   <si>
     <t>AKZO NOBEL NV</t>
@@ -178,65 +178,65 @@
   <si>
     <t>ALLIANZ</t>
   </si>
   <si>
     <t>20 816.09</t>
   </si>
   <si>
     <t>FR0010220475</t>
   </si>
   <si>
     <t>ALSTOM SA</t>
   </si>
   <si>
     <t>FR0000071946</t>
   </si>
   <si>
     <t>ALTEN SA</t>
   </si>
   <si>
     <t>ES0109067019</t>
   </si>
   <si>
     <t>AMADEUS IT GROUP SA</t>
   </si>
   <si>
+    <t>1 106.55</t>
+  </si>
+  <si>
     <t>BE0974293251</t>
   </si>
   <si>
     <t>ANHEUSER-BUSCH INBEV SA</t>
   </si>
   <si>
     <t>LU0569974404</t>
   </si>
   <si>
     <t>APERAM SA</t>
   </si>
   <si>
-    <t>1 853.85</t>
-[...1 lines deleted...]
-  <si>
     <t>NL0006237562</t>
   </si>
   <si>
     <t>ARCADIS NV</t>
   </si>
   <si>
     <t>NL0010832176</t>
   </si>
   <si>
     <t>ARGENX</t>
   </si>
   <si>
     <t>NL0000334118</t>
   </si>
   <si>
     <t>ASM INTERNATIONAL NV</t>
   </si>
   <si>
     <t>NL0010273215</t>
   </si>
   <si>
     <t>ASML HOLDING NV</t>
   </si>
   <si>
     <t>NL0011872643</t>
@@ -265,398 +265,410 @@
   <si>
     <t>SE0017486889</t>
   </si>
   <si>
     <t>ATLAS COPCO CLASS A</t>
   </si>
   <si>
     <t>FR0000120628</t>
   </si>
   <si>
     <t>AXA SA</t>
   </si>
   <si>
     <t>ES0113211835</t>
   </si>
   <si>
     <t>BANCO BILBAO VIZCAYA ARGENTARIA SA</t>
   </si>
   <si>
     <t>5 102.14</t>
   </si>
   <si>
     <t>ES0113900J37</t>
   </si>
   <si>
-    <t>BANCO SANTANDER</t>
+    <t>BANCO SANTANDER SA</t>
   </si>
   <si>
     <t>2 922.98</t>
   </si>
   <si>
     <t>ES0113679I37</t>
   </si>
   <si>
     <t>BANKINTER SA</t>
   </si>
   <si>
+    <t>1 640.35</t>
+  </si>
+  <si>
     <t>NL0011872650</t>
   </si>
   <si>
     <t>BASIC-FIT NV</t>
   </si>
   <si>
     <t>AT0000BAWAG2</t>
   </si>
   <si>
     <t>BAWAG GROUP AG</t>
   </si>
   <si>
     <t>1 862.85</t>
   </si>
   <si>
-    <t>DK0064982482</t>
-[...2 lines deleted...]
-    <t>BIOMAR GROUP A/S COMMON</t>
+    <t>DE0005909006</t>
+  </si>
+  <si>
+    <t>BILFINGER</t>
+  </si>
+  <si>
+    <t>DK0064867972</t>
+  </si>
+  <si>
+    <t>BIOMAR GROUP</t>
   </si>
   <si>
     <t>DKK</t>
   </si>
   <si>
     <t>FR0013280286</t>
   </si>
   <si>
     <t>BIOMERIEUX SA</t>
   </si>
   <si>
     <t>DE0005190003</t>
   </si>
   <si>
     <t>BMW AG</t>
   </si>
   <si>
     <t>9 867.21</t>
   </si>
   <si>
     <t>FR0000131104</t>
   </si>
   <si>
     <t>BNP PARIBAS SA</t>
   </si>
   <si>
     <t>GB00B3FLWH99</t>
   </si>
   <si>
     <t>BODYCOTE PLC</t>
   </si>
   <si>
-    <t>13 448.86</t>
-[...1 lines deleted...]
-  <si>
     <t>SE0007491303</t>
   </si>
   <si>
     <t>BRAVIDA HOLDING</t>
   </si>
   <si>
     <t>GB00B0744B38</t>
   </si>
   <si>
     <t>BUNZL</t>
   </si>
   <si>
-    <t>10 858.06</t>
-[...1 lines deleted...]
-  <si>
     <t>FR0006174348</t>
   </si>
   <si>
     <t>BUREAU VERITAS SA</t>
   </si>
   <si>
     <t>FR0000125338</t>
   </si>
   <si>
     <t>CAPGEMINI</t>
   </si>
   <si>
-    <t>11 624.60</t>
-[...1 lines deleted...]
-  <si>
     <t>ES0105630315</t>
   </si>
   <si>
     <t>CIE AUTOMOTIVE SA</t>
   </si>
   <si>
-    <t>6 373.47</t>
+    <t>7 511.26</t>
   </si>
   <si>
     <t>GB00B4YZN328</t>
   </si>
   <si>
     <t>COATS GROUP PLC</t>
   </si>
   <si>
     <t>DE000CBK1001</t>
   </si>
   <si>
     <t>COMMERZBANK AG</t>
   </si>
   <si>
     <t>FR0000125007</t>
   </si>
   <si>
     <t>COMPAGNIE DE SAINT GOBAIN SA</t>
   </si>
   <si>
     <t>GB00BD6K4575</t>
   </si>
   <si>
     <t>COMPASS GROUP PLC</t>
   </si>
   <si>
     <t>USD</t>
   </si>
   <si>
+    <t>5 760.44</t>
+  </si>
+  <si>
     <t>GB00B2863827</t>
   </si>
   <si>
     <t>CVS GROUP PLC</t>
   </si>
   <si>
     <t>FR0000120644</t>
   </si>
   <si>
     <t>DANONE SA</t>
   </si>
   <si>
     <t>DE0005810055</t>
   </si>
   <si>
     <t>DEUTSCHE BOERSE AG</t>
   </si>
   <si>
     <t>2 614.57</t>
   </si>
   <si>
     <t>DE0005552004</t>
   </si>
   <si>
     <t>DEUTSCHE POST AG</t>
   </si>
   <si>
     <t>1 208.35</t>
   </si>
   <si>
     <t>DE0005557508</t>
   </si>
   <si>
     <t>DEUTSCHE TELEKOM N AG</t>
   </si>
   <si>
     <t>GB0000055888</t>
   </si>
   <si>
     <t>DISCOVERIE GROUP</t>
   </si>
   <si>
+    <t>12 290.84</t>
+  </si>
+  <si>
     <t>CH1216478797</t>
   </si>
   <si>
     <t>DSM FIRMENICH AG</t>
   </si>
   <si>
     <t>IT0005453250</t>
   </si>
   <si>
     <t>EL EN</t>
   </si>
   <si>
     <t>IT0003128367</t>
   </si>
   <si>
     <t>ENEL</t>
   </si>
   <si>
     <t>FR0010208488</t>
   </si>
   <si>
     <t>ENGIE SA</t>
   </si>
   <si>
     <t>SE0015658109</t>
   </si>
   <si>
     <t>EPIROC CLASS A</t>
   </si>
   <si>
     <t>AT0000652011</t>
   </si>
   <si>
     <t>ERSTE GROUP BANK AG</t>
   </si>
   <si>
     <t>FR0000121667</t>
   </si>
   <si>
     <t>ESSILORLUXOTTICA SA</t>
   </si>
   <si>
-    <t>8 800.00</t>
-[...4 lines deleted...]
-  <si>
     <t>NL0006294274</t>
   </si>
   <si>
     <t>EURONEXT NV</t>
   </si>
   <si>
-    <t>DE000EVNK013</t>
-[...7 lines deleted...]
-  <si>
     <t>GB00B19NLV48</t>
   </si>
   <si>
     <t>EXPERIAN PLC</t>
   </si>
   <si>
+    <t>6 130.71</t>
+  </si>
+  <si>
     <t>BE0003874915</t>
   </si>
   <si>
     <t>FAGRON NV</t>
   </si>
   <si>
     <t>NL0011585146</t>
   </si>
   <si>
     <t>FERRARI NV</t>
   </si>
   <si>
     <t>ES0137650018</t>
   </si>
   <si>
     <t>FLUIDRA SA</t>
   </si>
   <si>
+    <t>2 502.66</t>
+  </si>
+  <si>
     <t>CH1335392721</t>
   </si>
   <si>
     <t>GALDERMA GROUP N AG</t>
   </si>
   <si>
     <t>GB0003718474</t>
   </si>
   <si>
     <t>GAMES WORKSHOP GROUP PLC</t>
   </si>
   <si>
+    <t>2 363.41</t>
+  </si>
+  <si>
     <t>CH0030170408</t>
   </si>
   <si>
     <t>GEBERIT AG</t>
   </si>
   <si>
     <t>IT0000062072</t>
   </si>
   <si>
     <t>GENERALI</t>
   </si>
   <si>
     <t>CH0010645932</t>
   </si>
   <si>
     <t>GIVAUDAN SA</t>
   </si>
   <si>
     <t>IE00BD6JX574</t>
   </si>
   <si>
     <t>GLENVEAGH PROPERTIES PLC</t>
   </si>
   <si>
     <t>IT0005411209</t>
   </si>
   <si>
     <t>GVS</t>
   </si>
   <si>
+    <t>NL0000009165</t>
+  </si>
+  <si>
+    <t>HEINEKEN NV</t>
+  </si>
+  <si>
     <t>FR0000052292</t>
   </si>
   <si>
     <t>HERMES INTERNATIONAL</t>
   </si>
   <si>
     <t>GB00B0LCW083</t>
   </si>
   <si>
     <t>HIKMA PHARMACEUTICALS PLC</t>
   </si>
   <si>
+    <t>ES06445809W9</t>
+  </si>
+  <si>
+    <t>IBERDROLA S A    RIGHTS SA</t>
+  </si>
+  <si>
     <t>ES0144580Y14</t>
   </si>
   <si>
     <t>IBERDROLA SA</t>
   </si>
   <si>
     <t>NL0010801007</t>
   </si>
   <si>
     <t>IMCD NV</t>
   </si>
   <si>
     <t>ES0148396007</t>
   </si>
   <si>
     <t>INDUSTRIA DE DISENO TEXTIL SA</t>
   </si>
   <si>
     <t>1 417.50</t>
   </si>
   <si>
     <t>DE0006231004</t>
   </si>
   <si>
     <t>INFINEON TECHNOLOGIES AG</t>
   </si>
   <si>
+    <t>2 585.42</t>
+  </si>
+  <si>
     <t>3 780.47</t>
   </si>
   <si>
-    <t>2 585.42</t>
-[...1 lines deleted...]
-  <si>
     <t>NL0011821202</t>
   </si>
   <si>
     <t>ING GROEP NV</t>
   </si>
   <si>
     <t>IT0000072618</t>
   </si>
   <si>
     <t>INTESA SANPAOLO</t>
   </si>
   <si>
     <t>FR0000073298</t>
   </si>
   <si>
     <t>IPSOS SA</t>
   </si>
   <si>
     <t>DE000JST4000</t>
   </si>
   <si>
     <t>JOST WERKE</t>
   </si>
   <si>
     <t>DE000KBX1006</t>
@@ -685,56 +697,50 @@
   <si>
     <t>FR0000065484</t>
   </si>
   <si>
     <t>LECTRA SA</t>
   </si>
   <si>
     <t>FR0010307819</t>
   </si>
   <si>
     <t>LEGRAND SA</t>
   </si>
   <si>
     <t>FR0000120321</t>
   </si>
   <si>
     <t>LOREAL SA</t>
   </si>
   <si>
     <t>FR0000121014</t>
   </si>
   <si>
     <t>LVMH</t>
   </si>
   <si>
-    <t>GB0008481250</t>
-[...4 lines deleted...]
-  <si>
     <t>FI0009014575</t>
   </si>
   <si>
     <t>METSO CORPORATION</t>
   </si>
   <si>
     <t>3 079.91</t>
   </si>
   <si>
     <t>IT0004965148</t>
   </si>
   <si>
     <t>MONCLER</t>
   </si>
   <si>
     <t>DE0008430026</t>
   </si>
   <si>
     <t>MUENCHENER RUECKVERSICHERUNGS-GESE</t>
   </si>
   <si>
     <t>6 649.15</t>
   </si>
   <si>
     <t>DE0006452907</t>
@@ -754,119 +760,122 @@
   <si>
     <t>NOBA BANK GROUP</t>
   </si>
   <si>
     <t>FI0009000681</t>
   </si>
   <si>
     <t>NOKIA</t>
   </si>
   <si>
     <t>13 831.10</t>
   </si>
   <si>
     <t>CH0012005267</t>
   </si>
   <si>
     <t>NOVARTIS AG</t>
   </si>
   <si>
     <t>DK0062498333</t>
   </si>
   <si>
     <t>NOVO NORDISK CLASS B</t>
   </si>
   <si>
-    <t>4 269.41</t>
+    <t>2 950.62</t>
   </si>
   <si>
     <t>DK0060336014</t>
   </si>
   <si>
     <t>NOVOZYMES CLASS B</t>
   </si>
   <si>
-    <t>4 813.67</t>
+    <t>1 765.27</t>
   </si>
   <si>
     <t>GB0006650450</t>
   </si>
   <si>
     <t>OXFORD INSTRUMENTS PLC</t>
   </si>
   <si>
+    <t>5 385.33</t>
+  </si>
+  <si>
     <t>CH0024608827</t>
   </si>
   <si>
     <t>PARTNERS GROUP HOLDING AG</t>
   </si>
   <si>
     <t>FR001400PFU4</t>
   </si>
   <si>
     <t>PLANISWARE SA</t>
   </si>
   <si>
     <t>GB00B7N0K053</t>
   </si>
   <si>
     <t>PREMIER FOODS PLC</t>
   </si>
   <si>
+    <t>16 558.26</t>
+  </si>
+  <si>
     <t>NL0013654783</t>
   </si>
   <si>
     <t>PROSUS NV CLASS N</t>
   </si>
   <si>
     <t>IT0004176001</t>
   </si>
   <si>
     <t>PRYSMIAN</t>
   </si>
   <si>
     <t>FR0000130577</t>
   </si>
   <si>
     <t>PUBLICIS GROUPE SA</t>
   </si>
   <si>
     <t>DE0007461006</t>
   </si>
   <si>
     <t>PVA TEPLA AG</t>
   </si>
   <si>
     <t>GB00B2B0DG97</t>
   </si>
   <si>
     <t>RELX PLC</t>
   </si>
   <si>
-    <t>10 397.09</t>
-[...1 lines deleted...]
-  <si>
     <t>FR0000131906</t>
   </si>
   <si>
     <t>RENAULT SA</t>
   </si>
   <si>
     <t>DE000RENK730</t>
   </si>
   <si>
     <t>RENK GROUP AG</t>
   </si>
   <si>
     <t>GB00B63H8491</t>
   </si>
   <si>
     <t>ROLLS-ROYCE HOLDINGS PLC</t>
   </si>
   <si>
     <t>FR0000073272</t>
   </si>
   <si>
     <t>SAFRAN SA</t>
   </si>
   <si>
     <t>CH1243598427</t>
@@ -877,246 +886,228 @@
   <si>
     <t>FR0000120578</t>
   </si>
   <si>
     <t>SANOFI SA</t>
   </si>
   <si>
     <t>DE0007164600</t>
   </si>
   <si>
     <t>SAP</t>
   </si>
   <si>
     <t>6 267.97</t>
   </si>
   <si>
     <t>2 939.69</t>
   </si>
   <si>
     <t>FR0000121972</t>
   </si>
   <si>
     <t>SCHNEIDER ELECTRIC</t>
   </si>
   <si>
-    <t>FR0000121709</t>
-[...4 lines deleted...]
-  <si>
     <t>GG00BQZCBZ44</t>
   </si>
   <si>
     <t>SHURGARD SELF STORAGE LTD</t>
   </si>
   <si>
     <t>DE000ENER6Y0</t>
   </si>
   <si>
     <t>SIEMENS ENERGY N AG</t>
   </si>
   <si>
     <t>DE000SHL1006</t>
   </si>
   <si>
     <t>SIEMENS HEALTHINEERS AG</t>
   </si>
   <si>
     <t>2 538.65</t>
   </si>
   <si>
     <t>DE0007236101</t>
   </si>
   <si>
     <t>SIEMENS N AG</t>
   </si>
   <si>
     <t>6 953.04</t>
   </si>
   <si>
     <t>CH0418792922</t>
   </si>
   <si>
     <t>SIKA AG</t>
   </si>
   <si>
     <t>FR0000130809</t>
   </si>
   <si>
     <t>SOCIETE GENERALE SA</t>
   </si>
   <si>
-    <t>10 426.00</t>
-[...1 lines deleted...]
-  <si>
     <t>NO0010631567</t>
   </si>
   <si>
     <t>SPAREBANK  SR-NORGE</t>
   </si>
   <si>
     <t>NOK</t>
   </si>
   <si>
-    <t>6 053.52</t>
+    <t>5 898.98</t>
   </si>
   <si>
     <t>FR0012757854</t>
   </si>
   <si>
     <t>SPIE SA</t>
   </si>
   <si>
     <t>DE000SPG1003</t>
   </si>
   <si>
     <t>SPRINGER NATURE AG</t>
   </si>
   <si>
     <t>NL0000226223</t>
   </si>
   <si>
     <t>STMICROELECTRONICS NV</t>
   </si>
   <si>
     <t>CH1175448666</t>
   </si>
   <si>
     <t>STRAUMANN HOLDING AG</t>
   </si>
   <si>
     <t>DE000A1K0235</t>
   </si>
   <si>
     <t>SUSS MICROTEC N</t>
   </si>
   <si>
     <t>1 015.63</t>
   </si>
   <si>
     <t>GB00BP92CJ43</t>
   </si>
   <si>
     <t>TATE AND LYLE PLC</t>
   </si>
   <si>
+    <t>15 142.16</t>
+  </si>
+  <si>
     <t>NL0014559478</t>
   </si>
   <si>
     <t>TECHNIP ENERGIES NV</t>
   </si>
   <si>
+    <t>FR0000121329</t>
+  </si>
+  <si>
+    <t>THALES SA</t>
+  </si>
+  <si>
     <t>FR0000120271</t>
   </si>
   <si>
     <t>TOTALENERGIES</t>
   </si>
   <si>
     <t>BE0003739530</t>
   </si>
   <si>
     <t>UCB SA</t>
   </si>
   <si>
     <t>IT0005239360</t>
   </si>
   <si>
     <t>UNICREDIT</t>
   </si>
   <si>
     <t>GB00BVZK7T90</t>
   </si>
   <si>
     <t>UNILEVER PLC</t>
   </si>
   <si>
-    <t>6 231.83</t>
-[...1 lines deleted...]
-  <si>
     <t>IE00BJ5FQX74</t>
   </si>
   <si>
     <t>UNIPHAR PLC</t>
   </si>
   <si>
     <t>GB0006928617</t>
   </si>
   <si>
     <t>UNITE GROUP PLC</t>
   </si>
   <si>
-    <t>1 866.12</t>
+    <t>1 900.89</t>
   </si>
   <si>
     <t>FR0000125486</t>
   </si>
   <si>
     <t>VINCI SA</t>
   </si>
   <si>
     <t>FR0000031577</t>
   </si>
   <si>
     <t>VIRBAC SA</t>
   </si>
   <si>
     <t>DE000A1ML7J1</t>
   </si>
   <si>
     <t>VONOVIA</t>
   </si>
   <si>
     <t>BE0974349814</t>
   </si>
   <si>
     <t>WAREHOUSES DE PAUW NV</t>
   </si>
   <si>
     <t>AT0000831706</t>
   </si>
   <si>
     <t>WIENERBERGER AG</t>
   </si>
   <si>
     <t>1 530.22</t>
-  </si>
-[...13 lines deleted...]
-    <t>EUR/SEK 2026-06-03</t>
   </si>
   <si>
     <t>FR0000008997</t>
   </si>
   <si>
     <t>Ofi Invest ESG Liquidités PART C/D</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
@@ -1431,8348 +1422,8348 @@
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:N7"/>
+  <dimension ref="A1:Z7"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="C7" sqref="C7"/>
+      <selection activeCell="B7" sqref="B7"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="11.711" bestFit="true" customWidth="true" style="0"/>
-[...4 lines deleted...]
-    <col min="9" max="9" width="8.141" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="15.282" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="8.141" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="8.141" bestFit="true" customWidth="true" style="0"/>
+    <col min="8" max="8" width="8.141" bestFit="true" customWidth="true" style="0"/>
+    <col min="9" max="9" width="9.10" bestFit="true" style="0"/>
     <col min="13" max="13" width="9.10" bestFit="true" style="0"/>
     <col min="14" max="14" width="9.10" bestFit="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:14">
+    <row r="1" spans="1:26">
       <c r="A1" t="s">
+        <v>1</v>
+      </c>
+      <c r="B1" t="s">
+        <v>2</v>
+      </c>
+      <c r="C1" t="s">
+        <v>3</v>
+      </c>
+      <c r="D1" t="s">
+        <v>4</v>
+      </c>
+      <c r="E1" t="s">
+        <v>5</v>
+      </c>
+      <c r="F1" t="s">
+        <v>4</v>
+      </c>
+      <c r="G1" t="s">
+        <v>5</v>
+      </c>
+      <c r="H1" t="s">
+        <v>4</v>
+      </c>
+      <c r="Z1" t="s">
         <v>0</v>
       </c>
-      <c r="B1" t="s">
-[...25 lines deleted...]
-      <c r="A2" t="s">
+    </row>
+    <row r="2" spans="1:26">
+      <c r="A2">
+        <v>3251</v>
+      </c>
+      <c r="B2" s="1">
+        <v>182710.0</v>
+      </c>
+      <c r="C2">
+        <v>124.83</v>
+      </c>
+      <c r="D2" t="s">
+        <v>7</v>
+      </c>
+      <c r="E2">
+        <v>22807999.46</v>
+      </c>
+      <c r="F2" t="s">
+        <v>7</v>
+      </c>
+      <c r="G2">
+        <v>22807999.46</v>
+      </c>
+      <c r="H2" t="s">
+        <v>7</v>
+      </c>
+      <c r="Z2" t="s">
         <v>6</v>
       </c>
-      <c r="B2">
-[...25 lines deleted...]
-      <c r="A3" t="s">
+    </row>
+    <row r="3" spans="1:26">
+      <c r="A3">
+        <v>393</v>
+      </c>
+      <c r="B3" s="1">
+        <v>59262.0</v>
+      </c>
+      <c r="C3">
+        <v>400.78</v>
+      </c>
+      <c r="D3" t="s">
+        <v>7</v>
+      </c>
+      <c r="E3">
+        <v>23751037.7</v>
+      </c>
+      <c r="F3" t="s">
+        <v>7</v>
+      </c>
+      <c r="G3">
+        <v>23751037.7</v>
+      </c>
+      <c r="H3" t="s">
+        <v>7</v>
+      </c>
+      <c r="Z3" t="s">
         <v>6</v>
       </c>
-      <c r="B3">
-[...25 lines deleted...]
-      <c r="A4" t="s">
+    </row>
+    <row r="4" spans="1:26">
+      <c r="A4">
+        <v>394</v>
+      </c>
+      <c r="B4" s="1">
+        <v>184469.0</v>
+      </c>
+      <c r="C4">
+        <v>224.45</v>
+      </c>
+      <c r="D4" t="s">
+        <v>7</v>
+      </c>
+      <c r="E4">
+        <v>41404446.51</v>
+      </c>
+      <c r="F4" t="s">
+        <v>7</v>
+      </c>
+      <c r="G4">
+        <v>41404446.51</v>
+      </c>
+      <c r="H4" t="s">
+        <v>7</v>
+      </c>
+      <c r="Z4" t="s">
         <v>6</v>
       </c>
-      <c r="B4">
-[...24 lines deleted...]
-    <row r="5" spans="1:14">
+    </row>
+    <row r="5" spans="1:26">
       <c r="A5" t="s">
+        <v>9</v>
+      </c>
+      <c r="B5" s="1">
+        <v>591.33</v>
+      </c>
+      <c r="C5">
+        <v>117.57</v>
+      </c>
+      <c r="D5" t="s">
+        <v>7</v>
+      </c>
+      <c r="E5">
+        <v>69521.47</v>
+      </c>
+      <c r="F5" t="s">
+        <v>7</v>
+      </c>
+      <c r="G5">
+        <v>69521.47</v>
+      </c>
+      <c r="H5" t="s">
+        <v>7</v>
+      </c>
+      <c r="Z5" t="s">
         <v>8</v>
       </c>
-      <c r="B5" t="s">
-[...24 lines deleted...]
-    <row r="6" spans="1:14">
+    </row>
+    <row r="6" spans="1:26">
       <c r="A6" t="s">
+        <v>11</v>
+      </c>
+      <c r="B6" s="1">
+        <v>96616.84</v>
+      </c>
+      <c r="C6">
+        <v>225.94</v>
+      </c>
+      <c r="D6" t="s">
+        <v>7</v>
+      </c>
+      <c r="E6">
+        <v>21829284.11</v>
+      </c>
+      <c r="F6" t="s">
+        <v>7</v>
+      </c>
+      <c r="G6">
+        <v>21829284.11</v>
+      </c>
+      <c r="H6" t="s">
+        <v>7</v>
+      </c>
+      <c r="Z6" t="s">
         <v>10</v>
       </c>
-      <c r="B6" t="s">
-[...24 lines deleted...]
-    <row r="7" spans="1:14">
+    </row>
+    <row r="7" spans="1:26">
       <c r="A7" t="s">
+        <v>13</v>
+      </c>
+      <c r="B7" s="1">
+        <v>665126.03</v>
+      </c>
+      <c r="C7">
+        <v>98.99</v>
+      </c>
+      <c r="D7" t="s">
+        <v>7</v>
+      </c>
+      <c r="E7">
+        <v>65840301.52</v>
+      </c>
+      <c r="F7" t="s">
+        <v>7</v>
+      </c>
+      <c r="G7">
+        <v>65840301.52</v>
+      </c>
+      <c r="H7" t="s">
+        <v>7</v>
+      </c>
+      <c r="Z7" t="s">
         <v>12</v>
-      </c>
-[...22 lines deleted...]
-        <v>7</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:P161"/>
+  <dimension ref="A1:Z161"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="O161" sqref="O161"/>
+      <selection activeCell="N161" sqref="N161"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
-    <row r="1" spans="1:16">
+    <row r="1" spans="1:26">
       <c r="A1" t="s">
+        <v>15</v>
+      </c>
+      <c r="B1" t="s">
+        <v>16</v>
+      </c>
+      <c r="C1" t="s">
+        <v>17</v>
+      </c>
+      <c r="D1" t="s">
+        <v>18</v>
+      </c>
+      <c r="E1" t="s">
+        <v>4</v>
+      </c>
+      <c r="F1" t="s">
+        <v>19</v>
+      </c>
+      <c r="G1" t="s">
+        <v>20</v>
+      </c>
+      <c r="H1" t="s">
+        <v>21</v>
+      </c>
+      <c r="I1" t="s">
+        <v>22</v>
+      </c>
+      <c r="J1" t="s">
+        <v>23</v>
+      </c>
+      <c r="K1" t="s">
+        <v>24</v>
+      </c>
+      <c r="L1" t="s">
+        <v>25</v>
+      </c>
+      <c r="M1" t="s">
+        <v>26</v>
+      </c>
+      <c r="N1" t="s">
+        <v>27</v>
+      </c>
+      <c r="O1" t="s">
+        <v>28</v>
+      </c>
+      <c r="Z1" t="s">
         <v>14</v>
       </c>
-      <c r="B1" t="s">
-[...45 lines deleted...]
-    <row r="2" spans="1:16">
+    </row>
+    <row r="2" spans="1:26">
       <c r="A2" t="s">
+        <v>30</v>
+      </c>
+      <c r="B2" s="1">
+        <v>6810.0</v>
+      </c>
+      <c r="C2" s="1">
+        <v>83.18</v>
+      </c>
+      <c r="D2" s="1">
+        <v>75.161726872247</v>
+      </c>
+      <c r="E2" t="s">
+        <v>31</v>
+      </c>
+      <c r="F2">
+        <v>0.92</v>
+      </c>
+      <c r="G2" s="1">
+        <v>558623.71</v>
+      </c>
+      <c r="H2" s="1">
+        <v>54871.31</v>
+      </c>
+      <c r="I2" s="1">
+        <v>9.8225888049041</v>
+      </c>
+      <c r="J2">
+        <v>0.0</v>
+      </c>
+      <c r="K2">
+        <v>0.0</v>
+      </c>
+      <c r="L2" s="1">
+        <v>613495.02</v>
+      </c>
+      <c r="M2" s="1">
+        <v>613495.02</v>
+      </c>
+      <c r="N2" s="1">
+        <v>0.7</v>
+      </c>
+      <c r="O2">
+        <v>1</v>
+      </c>
+      <c r="Z2" t="s">
         <v>29</v>
       </c>
-      <c r="B2" t="s">
-[...45 lines deleted...]
-    <row r="3" spans="1:16">
+    </row>
+    <row r="3" spans="1:26">
       <c r="A3" t="s">
+        <v>33</v>
+      </c>
+      <c r="B3" s="1">
+        <v>1800.0</v>
+      </c>
+      <c r="C3" s="1">
+        <v>182.9</v>
+      </c>
+      <c r="D3" s="1">
+        <v>212.65645555556</v>
+      </c>
+      <c r="E3" t="s">
+        <v>7</v>
+      </c>
+      <c r="F3">
+        <v>1.0</v>
+      </c>
+      <c r="G3" s="1">
+        <v>382781.62</v>
+      </c>
+      <c r="H3" s="1">
+        <v>-53561.62</v>
+      </c>
+      <c r="I3" s="1">
+        <v>-13.992735596866</v>
+      </c>
+      <c r="J3">
+        <v>0.83</v>
+      </c>
+      <c r="K3" t="s">
+        <v>34</v>
+      </c>
+      <c r="L3" s="1">
+        <v>329220.0</v>
+      </c>
+      <c r="M3" s="1">
+        <v>330706.21</v>
+      </c>
+      <c r="N3" s="1">
+        <v>0.38</v>
+      </c>
+      <c r="O3">
+        <v>1</v>
+      </c>
+      <c r="Z3" t="s">
         <v>32</v>
       </c>
-      <c r="B3" t="s">
+    </row>
+    <row r="4" spans="1:26">
+      <c r="A4" t="s">
         <v>33</v>
       </c>
-      <c r="C3" s="1">
+      <c r="B4" s="1">
         <v>2522.0</v>
       </c>
-      <c r="D3" s="1">
-[...2 lines deleted...]
-      <c r="E3" s="1">
+      <c r="C4" s="1">
+        <v>182.9</v>
+      </c>
+      <c r="D4" s="1">
         <v>187.58613005551</v>
       </c>
-      <c r="F3" t="s">
-[...5 lines deleted...]
-      <c r="H3" s="1">
+      <c r="E4" t="s">
+        <v>7</v>
+      </c>
+      <c r="F4">
+        <v>1.0</v>
+      </c>
+      <c r="G4" s="1">
         <v>473092.22</v>
       </c>
-      <c r="I3" s="1">
-[...5 lines deleted...]
-      <c r="K3">
+      <c r="H4" s="1">
+        <v>-11818.42</v>
+      </c>
+      <c r="I4" s="1">
+        <v>-2.4981218249584</v>
+      </c>
+      <c r="J4">
         <v>0.66</v>
       </c>
-      <c r="L3" t="s">
-[...16 lines deleted...]
-      <c r="A4" t="s">
+      <c r="K4" t="s">
+        <v>35</v>
+      </c>
+      <c r="L4" s="1">
+        <v>461273.8</v>
+      </c>
+      <c r="M4" s="1">
+        <v>462936.68</v>
+      </c>
+      <c r="N4" s="1">
+        <v>0.53</v>
+      </c>
+      <c r="O4">
+        <v>1</v>
+      </c>
+      <c r="Z4" t="s">
         <v>32</v>
       </c>
-      <c r="B4" t="s">
-[...38 lines deleted...]
-      <c r="O4" s="1">
+    </row>
+    <row r="5" spans="1:26">
+      <c r="A5" t="s">
+        <v>37</v>
+      </c>
+      <c r="B5" s="1">
+        <v>183.0</v>
+      </c>
+      <c r="C5" s="1">
+        <v>872.0</v>
+      </c>
+      <c r="D5" s="1">
+        <v>1038.554863388</v>
+      </c>
+      <c r="E5" t="s">
+        <v>7</v>
+      </c>
+      <c r="F5">
+        <v>1.0</v>
+      </c>
+      <c r="G5" s="1">
+        <v>190055.54</v>
+      </c>
+      <c r="H5" s="1">
+        <v>-30479.54</v>
+      </c>
+      <c r="I5" s="1">
+        <v>-16.037175238354</v>
+      </c>
+      <c r="J5">
+        <v>0.0</v>
+      </c>
+      <c r="K5">
+        <v>0.0</v>
+      </c>
+      <c r="L5" s="1">
+        <v>159576.0</v>
+      </c>
+      <c r="M5" s="1">
+        <v>159576.0</v>
+      </c>
+      <c r="N5" s="1">
+        <v>0.18</v>
+      </c>
+      <c r="O5">
+        <v>1</v>
+      </c>
+      <c r="Z5" t="s">
+        <v>36</v>
+      </c>
+    </row>
+    <row r="6" spans="1:26">
+      <c r="A6" t="s">
+        <v>39</v>
+      </c>
+      <c r="B6" s="1">
+        <v>5250.0</v>
+      </c>
+      <c r="C6" s="1">
+        <v>195.38</v>
+      </c>
+      <c r="D6" s="1">
+        <v>197.0149847619</v>
+      </c>
+      <c r="E6" t="s">
+        <v>7</v>
+      </c>
+      <c r="F6">
+        <v>1.0</v>
+      </c>
+      <c r="G6" s="1">
+        <v>1034328.67</v>
+      </c>
+      <c r="H6" s="1">
+        <v>-8583.67</v>
+      </c>
+      <c r="I6" s="1">
+        <v>-0.8298783789876</v>
+      </c>
+      <c r="J6">
+        <v>0.0</v>
+      </c>
+      <c r="K6">
+        <v>0.0</v>
+      </c>
+      <c r="L6" s="1">
+        <v>1025745.0</v>
+      </c>
+      <c r="M6" s="1">
+        <v>1025745.0</v>
+      </c>
+      <c r="N6" s="1">
+        <v>1.17</v>
+      </c>
+      <c r="O6">
+        <v>1</v>
+      </c>
+      <c r="Z6" t="s">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="7" spans="1:26">
+      <c r="A7" t="s">
+        <v>41</v>
+      </c>
+      <c r="B7" s="1">
+        <v>1269.0</v>
+      </c>
+      <c r="C7" s="1">
+        <v>42.26</v>
+      </c>
+      <c r="D7" s="1">
+        <v>18.456611505122</v>
+      </c>
+      <c r="E7" t="s">
+        <v>7</v>
+      </c>
+      <c r="F7">
+        <v>1.0</v>
+      </c>
+      <c r="G7" s="1">
+        <v>23421.44</v>
+      </c>
+      <c r="H7" s="1">
+        <v>30206.5</v>
+      </c>
+      <c r="I7" s="1">
+        <v>128.96943996612</v>
+      </c>
+      <c r="J7">
+        <v>1.04</v>
+      </c>
+      <c r="K7" t="s">
+        <v>42</v>
+      </c>
+      <c r="L7" s="1">
+        <v>53627.94</v>
+      </c>
+      <c r="M7" s="1">
+        <v>54947.35</v>
+      </c>
+      <c r="N7" s="1">
+        <v>0.06</v>
+      </c>
+      <c r="O7">
+        <v>1</v>
+      </c>
+      <c r="Z7" t="s">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="8" spans="1:26">
+      <c r="A8" t="s">
+        <v>44</v>
+      </c>
+      <c r="B8" s="1">
+        <v>2901.0</v>
+      </c>
+      <c r="C8" s="1">
+        <v>57.02</v>
+      </c>
+      <c r="D8" s="1">
+        <v>71.911278869355</v>
+      </c>
+      <c r="E8" t="s">
+        <v>7</v>
+      </c>
+      <c r="F8">
+        <v>1.0</v>
+      </c>
+      <c r="G8" s="1">
+        <v>208614.62</v>
+      </c>
+      <c r="H8" s="1">
+        <v>-43199.6</v>
+      </c>
+      <c r="I8" s="1">
+        <v>-20.707848759593</v>
+      </c>
+      <c r="J8">
+        <v>0.0</v>
+      </c>
+      <c r="K8">
+        <v>0.0</v>
+      </c>
+      <c r="L8" s="1">
+        <v>165415.02</v>
+      </c>
+      <c r="M8" s="1">
+        <v>165415.02</v>
+      </c>
+      <c r="N8" s="1">
+        <v>0.19</v>
+      </c>
+      <c r="O8">
+        <v>1</v>
+      </c>
+      <c r="Z8" t="s">
+        <v>43</v>
+      </c>
+    </row>
+    <row r="9" spans="1:26">
+      <c r="A9" t="s">
+        <v>46</v>
+      </c>
+      <c r="B9" s="1">
+        <v>2837.0</v>
+      </c>
+      <c r="C9" s="1">
+        <v>416.4</v>
+      </c>
+      <c r="D9" s="1">
+        <v>216.79407472682</v>
+      </c>
+      <c r="E9" t="s">
+        <v>7</v>
+      </c>
+      <c r="F9">
+        <v>1.0</v>
+      </c>
+      <c r="G9" s="1">
+        <v>615044.79</v>
+      </c>
+      <c r="H9" s="1">
+        <v>566282.01</v>
+      </c>
+      <c r="I9" s="1">
+        <v>92.071670097392</v>
+      </c>
+      <c r="J9">
+        <v>7.34</v>
+      </c>
+      <c r="K9" t="s">
+        <v>47</v>
+      </c>
+      <c r="L9" s="1">
+        <v>1181326.8</v>
+      </c>
+      <c r="M9" s="1">
+        <v>1202142.89</v>
+      </c>
+      <c r="N9" s="1">
+        <v>1.37</v>
+      </c>
+      <c r="O9">
+        <v>1</v>
+      </c>
+      <c r="Z9" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="10" spans="1:26">
+      <c r="A10" t="s">
+        <v>49</v>
+      </c>
+      <c r="B10" s="1">
+        <v>10823.0</v>
+      </c>
+      <c r="C10" s="1">
+        <v>15.62</v>
+      </c>
+      <c r="D10" s="1">
+        <v>22.248209368937</v>
+      </c>
+      <c r="E10" t="s">
+        <v>7</v>
+      </c>
+      <c r="F10">
+        <v>1.0</v>
+      </c>
+      <c r="G10" s="1">
+        <v>240792.37</v>
+      </c>
+      <c r="H10" s="1">
+        <v>-71737.11</v>
+      </c>
+      <c r="I10" s="1">
+        <v>-29.792102631823</v>
+      </c>
+      <c r="J10">
+        <v>0.0</v>
+      </c>
+      <c r="K10">
+        <v>0.0</v>
+      </c>
+      <c r="L10" s="1">
+        <v>169055.26</v>
+      </c>
+      <c r="M10" s="1">
+        <v>169055.26</v>
+      </c>
+      <c r="N10" s="1">
+        <v>0.19</v>
+      </c>
+      <c r="O10">
+        <v>1</v>
+      </c>
+      <c r="Z10" t="s">
+        <v>48</v>
+      </c>
+    </row>
+    <row r="11" spans="1:26">
+      <c r="A11" t="s">
+        <v>51</v>
+      </c>
+      <c r="B11" s="1">
+        <v>6865.0</v>
+      </c>
+      <c r="C11" s="1">
+        <v>56.45</v>
+      </c>
+      <c r="D11" s="1">
+        <v>85.068233066278</v>
+      </c>
+      <c r="E11" t="s">
+        <v>7</v>
+      </c>
+      <c r="F11">
+        <v>1.0</v>
+      </c>
+      <c r="G11" s="1">
+        <v>583993.42</v>
+      </c>
+      <c r="H11" s="1">
+        <v>-196464.17</v>
+      </c>
+      <c r="I11" s="1">
+        <v>-33.641504042974</v>
+      </c>
+      <c r="J11">
+        <v>0.0</v>
+      </c>
+      <c r="K11">
+        <v>0.0</v>
+      </c>
+      <c r="L11" s="1">
+        <v>387529.25</v>
+      </c>
+      <c r="M11" s="1">
+        <v>387529.25</v>
+      </c>
+      <c r="N11" s="1">
+        <v>0.44</v>
+      </c>
+      <c r="O11">
+        <v>1</v>
+      </c>
+      <c r="Z11" t="s">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="12" spans="1:26">
+      <c r="A12" t="s">
+        <v>53</v>
+      </c>
+      <c r="B12" s="1">
+        <v>4200.0</v>
+      </c>
+      <c r="C12" s="1">
+        <v>49.9</v>
+      </c>
+      <c r="D12" s="1">
+        <v>60.207183333333</v>
+      </c>
+      <c r="E12" t="s">
+        <v>7</v>
+      </c>
+      <c r="F12">
+        <v>1.0</v>
+      </c>
+      <c r="G12" s="1">
+        <v>252870.17</v>
+      </c>
+      <c r="H12" s="1">
+        <v>-43290.17</v>
+      </c>
+      <c r="I12" s="1">
+        <v>-17.11952422067</v>
+      </c>
+      <c r="J12">
+        <v>0.26</v>
+      </c>
+      <c r="K12" t="s">
+        <v>54</v>
+      </c>
+      <c r="L12" s="1">
+        <v>209580.0</v>
+      </c>
+      <c r="M12" s="1">
+        <v>210686.55</v>
+      </c>
+      <c r="N12" s="1">
+        <v>0.24</v>
+      </c>
+      <c r="O12">
+        <v>1</v>
+      </c>
+      <c r="Z12" t="s">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="13" spans="1:26">
+      <c r="A13" t="s">
+        <v>56</v>
+      </c>
+      <c r="B13" s="1">
+        <v>7090.0</v>
+      </c>
+      <c r="C13" s="1">
+        <v>69.68</v>
+      </c>
+      <c r="D13" s="1">
+        <v>56.714486600846</v>
+      </c>
+      <c r="E13" t="s">
+        <v>7</v>
+      </c>
+      <c r="F13">
+        <v>1.0</v>
+      </c>
+      <c r="G13" s="1">
+        <v>402105.71</v>
+      </c>
+      <c r="H13" s="1">
+        <v>91925.49</v>
+      </c>
+      <c r="I13" s="1">
+        <v>22.861025773546</v>
+      </c>
+      <c r="J13">
+        <v>0.0</v>
+      </c>
+      <c r="K13">
+        <v>0.0</v>
+      </c>
+      <c r="L13" s="1">
+        <v>494031.2</v>
+      </c>
+      <c r="M13" s="1">
+        <v>494031.2</v>
+      </c>
+      <c r="N13" s="1">
+        <v>0.56</v>
+      </c>
+      <c r="O13">
+        <v>1</v>
+      </c>
+      <c r="Z13" t="s">
+        <v>55</v>
+      </c>
+    </row>
+    <row r="14" spans="1:26">
+      <c r="A14" t="s">
+        <v>58</v>
+      </c>
+      <c r="B14" s="1">
+        <v>4398.0</v>
+      </c>
+      <c r="C14" s="1">
+        <v>46.98</v>
+      </c>
+      <c r="D14" s="1">
+        <v>34.255818553888</v>
+      </c>
+      <c r="E14" t="s">
+        <v>7</v>
+      </c>
+      <c r="F14">
+        <v>1.0</v>
+      </c>
+      <c r="G14" s="1">
+        <v>150657.09</v>
+      </c>
+      <c r="H14" s="1">
+        <v>55960.95</v>
+      </c>
+      <c r="I14" s="1">
+        <v>37.144584433431</v>
+      </c>
+      <c r="J14">
+        <v>0.0</v>
+      </c>
+      <c r="K14">
+        <v>0.0</v>
+      </c>
+      <c r="L14" s="1">
+        <v>206618.04</v>
+      </c>
+      <c r="M14" s="1">
+        <v>206618.04</v>
+      </c>
+      <c r="N14" s="1">
+        <v>0.24</v>
+      </c>
+      <c r="O14">
+        <v>1</v>
+      </c>
+      <c r="Z14" t="s">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="15" spans="1:26">
+      <c r="A15" t="s">
+        <v>60</v>
+      </c>
+      <c r="B15" s="1">
+        <v>24387.0</v>
+      </c>
+      <c r="C15" s="1">
+        <v>35.3</v>
+      </c>
+      <c r="D15" s="1">
+        <v>33.037492516505</v>
+      </c>
+      <c r="E15" t="s">
+        <v>7</v>
+      </c>
+      <c r="F15">
+        <v>1.0</v>
+      </c>
+      <c r="G15" s="1">
+        <v>805685.33</v>
+      </c>
+      <c r="H15" s="1">
+        <v>55175.77</v>
+      </c>
+      <c r="I15" s="1">
+        <v>6.8483026741966</v>
+      </c>
+      <c r="J15">
+        <v>0.0</v>
+      </c>
+      <c r="K15">
+        <v>0.0</v>
+      </c>
+      <c r="L15" s="1">
+        <v>860861.1</v>
+      </c>
+      <c r="M15" s="1">
+        <v>860861.1</v>
+      </c>
+      <c r="N15" s="1">
+        <v>0.98</v>
+      </c>
+      <c r="O15">
+        <v>1</v>
+      </c>
+      <c r="Z15" t="s">
+        <v>59</v>
+      </c>
+    </row>
+    <row r="16" spans="1:26">
+      <c r="A16" t="s">
+        <v>62</v>
+      </c>
+      <c r="B16" s="1">
+        <v>390.0</v>
+      </c>
+      <c r="C16" s="1">
+        <v>750.6</v>
+      </c>
+      <c r="D16" s="1">
+        <v>627.40466666667</v>
+      </c>
+      <c r="E16" t="s">
+        <v>7</v>
+      </c>
+      <c r="F16">
+        <v>1.0</v>
+      </c>
+      <c r="G16" s="1">
+        <v>244687.82</v>
+      </c>
+      <c r="H16" s="1">
+        <v>48046.18</v>
+      </c>
+      <c r="I16" s="1">
+        <v>19.63570561052</v>
+      </c>
+      <c r="J16">
+        <v>0.0</v>
+      </c>
+      <c r="K16">
+        <v>0.0</v>
+      </c>
+      <c r="L16" s="1">
+        <v>292734.0</v>
+      </c>
+      <c r="M16" s="1">
+        <v>292734.0</v>
+      </c>
+      <c r="N16" s="1">
+        <v>0.33</v>
+      </c>
+      <c r="O16">
+        <v>1</v>
+      </c>
+      <c r="Z16" t="s">
+        <v>61</v>
+      </c>
+    </row>
+    <row r="17" spans="1:26">
+      <c r="A17" t="s">
+        <v>64</v>
+      </c>
+      <c r="B17" s="1">
+        <v>1010.0</v>
+      </c>
+      <c r="C17" s="1">
+        <v>923.4</v>
+      </c>
+      <c r="D17" s="1">
+        <v>503.2962970297</v>
+      </c>
+      <c r="E17" t="s">
+        <v>7</v>
+      </c>
+      <c r="F17">
+        <v>1.0</v>
+      </c>
+      <c r="G17" s="1">
+        <v>508329.26</v>
+      </c>
+      <c r="H17" s="1">
+        <v>424304.74</v>
+      </c>
+      <c r="I17" s="1">
+        <v>83.470453776357</v>
+      </c>
+      <c r="J17">
+        <v>0.0</v>
+      </c>
+      <c r="K17">
+        <v>0.0</v>
+      </c>
+      <c r="L17" s="1">
+        <v>932634.0</v>
+      </c>
+      <c r="M17" s="1">
+        <v>932634.0</v>
+      </c>
+      <c r="N17" s="1">
+        <v>1.06</v>
+      </c>
+      <c r="O17">
+        <v>1</v>
+      </c>
+      <c r="Z17" t="s">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="18" spans="1:26">
+      <c r="A18" t="s">
+        <v>66</v>
+      </c>
+      <c r="B18" s="1">
+        <v>2540.0</v>
+      </c>
+      <c r="C18" s="1">
+        <v>1549.4</v>
+      </c>
+      <c r="D18" s="1">
+        <v>612.90479527559</v>
+      </c>
+      <c r="E18" t="s">
+        <v>7</v>
+      </c>
+      <c r="F18">
+        <v>1.0</v>
+      </c>
+      <c r="G18" s="1">
+        <v>1556778.18</v>
+      </c>
+      <c r="H18" s="1">
+        <v>2378697.82</v>
+      </c>
+      <c r="I18" s="1">
+        <v>152.79619476681</v>
+      </c>
+      <c r="J18">
+        <v>0.0</v>
+      </c>
+      <c r="K18">
+        <v>0.0</v>
+      </c>
+      <c r="L18" s="1">
+        <v>3935476.0</v>
+      </c>
+      <c r="M18" s="1">
+        <v>3935476.0</v>
+      </c>
+      <c r="N18" s="1">
+        <v>4.49</v>
+      </c>
+      <c r="O18">
+        <v>1</v>
+      </c>
+      <c r="Z18" t="s">
+        <v>65</v>
+      </c>
+    </row>
+    <row r="19" spans="1:26">
+      <c r="A19" t="s">
+        <v>66</v>
+      </c>
+      <c r="B19" s="1">
+        <v>400.0</v>
+      </c>
+      <c r="C19" s="1">
+        <v>1549.4</v>
+      </c>
+      <c r="D19" s="1">
+        <v>1058.737625</v>
+      </c>
+      <c r="E19" t="s">
+        <v>7</v>
+      </c>
+      <c r="F19">
+        <v>1.0</v>
+      </c>
+      <c r="G19" s="1">
+        <v>423495.05</v>
+      </c>
+      <c r="H19" s="1">
+        <v>196264.95</v>
+      </c>
+      <c r="I19" s="1">
+        <v>46.34409540324</v>
+      </c>
+      <c r="J19">
+        <v>0.0</v>
+      </c>
+      <c r="K19">
+        <v>0.0</v>
+      </c>
+      <c r="L19" s="1">
+        <v>619760.0</v>
+      </c>
+      <c r="M19" s="1">
+        <v>619760.0</v>
+      </c>
+      <c r="N19" s="1">
+        <v>0.71</v>
+      </c>
+      <c r="O19">
+        <v>1</v>
+      </c>
+      <c r="Z19" t="s">
+        <v>65</v>
+      </c>
+    </row>
+    <row r="20" spans="1:26">
+      <c r="A20" t="s">
+        <v>68</v>
+      </c>
+      <c r="B20" s="1">
+        <v>10411.0</v>
+      </c>
+      <c r="C20" s="1">
+        <v>69.34</v>
+      </c>
+      <c r="D20" s="1">
+        <v>38.260271827874</v>
+      </c>
+      <c r="E20" t="s">
+        <v>7</v>
+      </c>
+      <c r="F20">
+        <v>1.0</v>
+      </c>
+      <c r="G20" s="1">
+        <v>398327.69</v>
+      </c>
+      <c r="H20" s="1">
+        <v>323571.05</v>
+      </c>
+      <c r="I20" s="1">
+        <v>81.232376790075</v>
+      </c>
+      <c r="J20">
+        <v>0.0</v>
+      </c>
+      <c r="K20">
+        <v>0.0</v>
+      </c>
+      <c r="L20" s="1">
+        <v>721898.74</v>
+      </c>
+      <c r="M20" s="1">
+        <v>721898.74</v>
+      </c>
+      <c r="N20" s="1">
+        <v>0.82</v>
+      </c>
+      <c r="O20">
+        <v>1</v>
+      </c>
+      <c r="Z20" t="s">
+        <v>67</v>
+      </c>
+    </row>
+    <row r="21" spans="1:26">
+      <c r="A21" t="s">
+        <v>70</v>
+      </c>
+      <c r="B21" s="1">
+        <v>11270.0</v>
+      </c>
+      <c r="C21" s="1">
+        <v>330.0</v>
+      </c>
+      <c r="D21" s="1">
+        <v>220.22581011535</v>
+      </c>
+      <c r="E21" t="s">
+        <v>71</v>
+      </c>
+      <c r="F21">
+        <v>11.02</v>
+      </c>
+      <c r="G21" s="1">
+        <v>249462.08</v>
+      </c>
+      <c r="H21" s="1">
+        <v>88054.61</v>
+      </c>
+      <c r="I21" s="1">
+        <v>35.29779355644</v>
+      </c>
+      <c r="J21">
+        <v>0.0</v>
+      </c>
+      <c r="K21">
+        <v>0.0</v>
+      </c>
+      <c r="L21" s="1">
+        <v>337516.69</v>
+      </c>
+      <c r="M21" s="1">
+        <v>337516.69</v>
+      </c>
+      <c r="N21" s="1">
+        <v>0.38</v>
+      </c>
+      <c r="O21">
+        <v>1</v>
+      </c>
+      <c r="Z21" t="s">
+        <v>69</v>
+      </c>
+    </row>
+    <row r="22" spans="1:26">
+      <c r="A22" t="s">
+        <v>73</v>
+      </c>
+      <c r="B22" s="1">
+        <v>6315.0</v>
+      </c>
+      <c r="C22" s="1">
+        <v>125.66</v>
+      </c>
+      <c r="D22" s="1">
+        <v>117.4151037213</v>
+      </c>
+      <c r="E22" t="s">
+        <v>74</v>
+      </c>
+      <c r="F22">
+        <v>0.85</v>
+      </c>
+      <c r="G22" s="1">
+        <v>886117.86</v>
+      </c>
+      <c r="H22" s="1">
+        <v>49182.41</v>
+      </c>
+      <c r="I22" s="1">
+        <v>5.5503237458728</v>
+      </c>
+      <c r="J22">
+        <v>0.0</v>
+      </c>
+      <c r="K22">
+        <v>0.0</v>
+      </c>
+      <c r="L22" s="1">
+        <v>935300.27</v>
+      </c>
+      <c r="M22" s="1">
+        <v>935300.27</v>
+      </c>
+      <c r="N22" s="1">
+        <v>1.07</v>
+      </c>
+      <c r="O22">
+        <v>1</v>
+      </c>
+      <c r="Z22" t="s">
+        <v>72</v>
+      </c>
+    </row>
+    <row r="23" spans="1:26">
+      <c r="A23" t="s">
+        <v>76</v>
+      </c>
+      <c r="B23" s="1">
+        <v>40415.0</v>
+      </c>
+      <c r="C23" s="1">
+        <v>186.85</v>
+      </c>
+      <c r="D23" s="1">
+        <v>98.458638871706</v>
+      </c>
+      <c r="E23" t="s">
+        <v>71</v>
+      </c>
+      <c r="F23">
+        <v>11.02</v>
+      </c>
+      <c r="G23" s="1">
+        <v>370725.12</v>
+      </c>
+      <c r="H23" s="1">
+        <v>314594.38</v>
+      </c>
+      <c r="I23" s="1">
+        <v>84.859202419302</v>
+      </c>
+      <c r="J23">
+        <v>0.0</v>
+      </c>
+      <c r="K23">
+        <v>0.0</v>
+      </c>
+      <c r="L23" s="1">
+        <v>685319.5</v>
+      </c>
+      <c r="M23" s="1">
+        <v>685319.5</v>
+      </c>
+      <c r="N23" s="1">
+        <v>0.78</v>
+      </c>
+      <c r="O23">
+        <v>1</v>
+      </c>
+      <c r="Z23" t="s">
+        <v>75</v>
+      </c>
+    </row>
+    <row r="24" spans="1:26">
+      <c r="A24" t="s">
+        <v>78</v>
+      </c>
+      <c r="B24" s="1">
+        <v>16195.0</v>
+      </c>
+      <c r="C24" s="1">
+        <v>43.94</v>
+      </c>
+      <c r="D24" s="1">
+        <v>28.703510960173</v>
+      </c>
+      <c r="E24" t="s">
+        <v>7</v>
+      </c>
+      <c r="F24">
+        <v>1.0</v>
+      </c>
+      <c r="G24" s="1">
+        <v>464853.36</v>
+      </c>
+      <c r="H24" s="1">
+        <v>246754.94</v>
+      </c>
+      <c r="I24" s="1">
+        <v>53.082318260537</v>
+      </c>
+      <c r="J24">
+        <v>0.0</v>
+      </c>
+      <c r="K24">
+        <v>0.0</v>
+      </c>
+      <c r="L24" s="1">
+        <v>711608.3</v>
+      </c>
+      <c r="M24" s="1">
+        <v>711608.3</v>
+      </c>
+      <c r="N24" s="1">
+        <v>0.81</v>
+      </c>
+      <c r="O24">
+        <v>1</v>
+      </c>
+      <c r="Z24" t="s">
+        <v>77</v>
+      </c>
+    </row>
+    <row r="25" spans="1:26">
+      <c r="A25" t="s">
+        <v>78</v>
+      </c>
+      <c r="B25" s="1">
+        <v>20770.0</v>
+      </c>
+      <c r="C25" s="1">
+        <v>43.94</v>
+      </c>
+      <c r="D25" s="1">
+        <v>32.258620606644</v>
+      </c>
+      <c r="E25" t="s">
+        <v>7</v>
+      </c>
+      <c r="F25">
+        <v>1.0</v>
+      </c>
+      <c r="G25" s="1">
+        <v>670011.55</v>
+      </c>
+      <c r="H25" s="1">
+        <v>242622.25</v>
+      </c>
+      <c r="I25" s="1">
+        <v>36.211651873762</v>
+      </c>
+      <c r="J25">
+        <v>0.0</v>
+      </c>
+      <c r="K25">
+        <v>0.0</v>
+      </c>
+      <c r="L25" s="1">
+        <v>912633.8</v>
+      </c>
+      <c r="M25" s="1">
+        <v>912633.8</v>
+      </c>
+      <c r="N25" s="1">
+        <v>1.04</v>
+      </c>
+      <c r="O25">
+        <v>1</v>
+      </c>
+      <c r="Z25" t="s">
+        <v>77</v>
+      </c>
+    </row>
+    <row r="26" spans="1:26">
+      <c r="A26" t="s">
+        <v>80</v>
+      </c>
+      <c r="B26" s="1">
+        <v>43000.0</v>
+      </c>
+      <c r="C26" s="1">
+        <v>22.21</v>
+      </c>
+      <c r="D26" s="1">
+        <v>7.2636174418605</v>
+      </c>
+      <c r="E26" t="s">
+        <v>7</v>
+      </c>
+      <c r="F26">
+        <v>1.0</v>
+      </c>
+      <c r="G26" s="1">
+        <v>312335.55</v>
+      </c>
+      <c r="H26" s="1">
+        <v>642694.45</v>
+      </c>
+      <c r="I26" s="1">
+        <v>205.77050867248</v>
+      </c>
+      <c r="J26">
+        <v>0.12</v>
+      </c>
+      <c r="K26" t="s">
+        <v>81</v>
+      </c>
+      <c r="L26" s="1">
+        <v>955030.0</v>
+      </c>
+      <c r="M26" s="1">
+        <v>960132.14</v>
+      </c>
+      <c r="N26" s="1">
+        <v>1.09</v>
+      </c>
+      <c r="O26">
+        <v>1</v>
+      </c>
+      <c r="Z26" t="s">
+        <v>79</v>
+      </c>
+    </row>
+    <row r="27" spans="1:26">
+      <c r="A27" t="s">
+        <v>83</v>
+      </c>
+      <c r="B27" s="1">
+        <v>124047.0</v>
+      </c>
+      <c r="C27" s="1">
+        <v>11.968</v>
+      </c>
+      <c r="D27" s="1">
+        <v>6.8533852491394</v>
+      </c>
+      <c r="E27" t="s">
+        <v>7</v>
+      </c>
+      <c r="F27">
+        <v>1.0</v>
+      </c>
+      <c r="G27" s="1">
+        <v>850141.88</v>
+      </c>
+      <c r="H27" s="1">
+        <v>634452.62</v>
+      </c>
+      <c r="I27" s="1">
+        <v>74.629027804159</v>
+      </c>
+      <c r="J27">
+        <v>0.02</v>
+      </c>
+      <c r="K27" t="s">
+        <v>84</v>
+      </c>
+      <c r="L27" s="1">
+        <v>1484594.5</v>
+      </c>
+      <c r="M27" s="1">
+        <v>1487517.48</v>
+      </c>
+      <c r="N27" s="1">
+        <v>1.7</v>
+      </c>
+      <c r="O27">
+        <v>1</v>
+      </c>
+      <c r="Z27" t="s">
+        <v>82</v>
+      </c>
+    </row>
+    <row r="28" spans="1:26">
+      <c r="A28" t="s">
+        <v>86</v>
+      </c>
+      <c r="B28" s="1">
+        <v>27322.0</v>
+      </c>
+      <c r="C28" s="1">
+        <v>15.49</v>
+      </c>
+      <c r="D28" s="1">
+        <v>10.074888002342</v>
+      </c>
+      <c r="E28" t="s">
+        <v>7</v>
+      </c>
+      <c r="F28">
+        <v>1.0</v>
+      </c>
+      <c r="G28" s="1">
+        <v>275266.09</v>
+      </c>
+      <c r="H28" s="1">
+        <v>147951.69</v>
+      </c>
+      <c r="I28" s="1">
+        <v>53.748607392941</v>
+      </c>
+      <c r="J28">
+        <v>0.06</v>
+      </c>
+      <c r="K28" t="s">
+        <v>87</v>
+      </c>
+      <c r="L28" s="1">
+        <v>423217.78</v>
+      </c>
+      <c r="M28" s="1">
+        <v>424858.13</v>
+      </c>
+      <c r="N28" s="1">
+        <v>0.48</v>
+      </c>
+      <c r="O28">
+        <v>1</v>
+      </c>
+      <c r="Z28" t="s">
+        <v>85</v>
+      </c>
+    </row>
+    <row r="29" spans="1:26">
+      <c r="A29" t="s">
+        <v>89</v>
+      </c>
+      <c r="B29" s="1">
+        <v>25668.0</v>
+      </c>
+      <c r="C29" s="1">
+        <v>31.98</v>
+      </c>
+      <c r="D29" s="1">
+        <v>26.345673211781</v>
+      </c>
+      <c r="E29" t="s">
+        <v>7</v>
+      </c>
+      <c r="F29">
+        <v>1.0</v>
+      </c>
+      <c r="G29" s="1">
+        <v>676240.74</v>
+      </c>
+      <c r="H29" s="1">
+        <v>144621.9</v>
+      </c>
+      <c r="I29" s="1">
+        <v>21.38615606034</v>
+      </c>
+      <c r="J29">
+        <v>0.0</v>
+      </c>
+      <c r="K29">
+        <v>0.0</v>
+      </c>
+      <c r="L29" s="1">
+        <v>820862.64</v>
+      </c>
+      <c r="M29" s="1">
+        <v>820862.64</v>
+      </c>
+      <c r="N29" s="1">
+        <v>0.94</v>
+      </c>
+      <c r="O29">
+        <v>1</v>
+      </c>
+      <c r="Z29" t="s">
+        <v>88</v>
+      </c>
+    </row>
+    <row r="30" spans="1:26">
+      <c r="A30" t="s">
+        <v>91</v>
+      </c>
+      <c r="B30" s="1">
+        <v>6014.0</v>
+      </c>
+      <c r="C30" s="1">
+        <v>174.4</v>
+      </c>
+      <c r="D30" s="1">
+        <v>47.539805453941</v>
+      </c>
+      <c r="E30" t="s">
+        <v>7</v>
+      </c>
+      <c r="F30">
+        <v>1.0</v>
+      </c>
+      <c r="G30" s="1">
+        <v>285904.39</v>
+      </c>
+      <c r="H30" s="1">
+        <v>762937.21</v>
+      </c>
+      <c r="I30" s="1">
+        <v>266.85047053667</v>
+      </c>
+      <c r="J30">
+        <v>0.31</v>
+      </c>
+      <c r="K30" t="s">
+        <v>92</v>
+      </c>
+      <c r="L30" s="1">
+        <v>1048841.6</v>
+      </c>
+      <c r="M30" s="1">
+        <v>1050704.45</v>
+      </c>
+      <c r="N30" s="1">
+        <v>1.2</v>
+      </c>
+      <c r="O30">
+        <v>1</v>
+      </c>
+      <c r="Z30" t="s">
+        <v>90</v>
+      </c>
+    </row>
+    <row r="31" spans="1:26">
+      <c r="A31" t="s">
+        <v>94</v>
+      </c>
+      <c r="B31" s="1">
+        <v>3549.0</v>
+      </c>
+      <c r="C31" s="1">
+        <v>85.1</v>
+      </c>
+      <c r="D31" s="1">
+        <v>85.024660467737</v>
+      </c>
+      <c r="E31" t="s">
+        <v>7</v>
+      </c>
+      <c r="F31">
+        <v>1.0</v>
+      </c>
+      <c r="G31" s="1">
+        <v>301752.52</v>
+      </c>
+      <c r="H31" s="1">
+        <v>267.38</v>
+      </c>
+      <c r="I31" s="1">
+        <v>0.088609036305645</v>
+      </c>
+      <c r="J31">
+        <v>0.0</v>
+      </c>
+      <c r="K31">
+        <v>0.0</v>
+      </c>
+      <c r="L31" s="1">
+        <v>302019.9</v>
+      </c>
+      <c r="M31" s="1">
+        <v>302019.9</v>
+      </c>
+      <c r="N31" s="1">
         <v>0.34</v>
       </c>
-      <c r="P4">
-[...496 lines deleted...]
-      <c r="O14" s="1">
+      <c r="O31">
+        <v>1</v>
+      </c>
+      <c r="Z31" t="s">
+        <v>93</v>
+      </c>
+    </row>
+    <row r="32" spans="1:26">
+      <c r="A32" t="s">
+        <v>96</v>
+      </c>
+      <c r="B32" s="1">
+        <v>16229.0</v>
+      </c>
+      <c r="C32" s="1">
+        <v>119.1</v>
+      </c>
+      <c r="D32" s="1">
+        <v>108.00526033644</v>
+      </c>
+      <c r="E32" t="s">
+        <v>97</v>
+      </c>
+      <c r="F32">
+        <v>7.48</v>
+      </c>
+      <c r="G32" s="1">
+        <v>234537.45</v>
+      </c>
+      <c r="H32" s="1">
+        <v>24020.85</v>
+      </c>
+      <c r="I32" s="1">
+        <v>10.241797205521</v>
+      </c>
+      <c r="J32">
+        <v>0.0</v>
+      </c>
+      <c r="K32">
+        <v>0.0</v>
+      </c>
+      <c r="L32" s="1">
+        <v>258558.3</v>
+      </c>
+      <c r="M32" s="1">
+        <v>258558.3</v>
+      </c>
+      <c r="N32" s="1">
+        <v>0.29</v>
+      </c>
+      <c r="O32">
+        <v>1</v>
+      </c>
+      <c r="Z32" t="s">
+        <v>95</v>
+      </c>
+    </row>
+    <row r="33" spans="1:26">
+      <c r="A33" t="s">
+        <v>99</v>
+      </c>
+      <c r="B33" s="1">
+        <v>3139.0</v>
+      </c>
+      <c r="C33" s="1">
+        <v>71.85</v>
+      </c>
+      <c r="D33" s="1">
+        <v>100.62038865881</v>
+      </c>
+      <c r="E33" t="s">
+        <v>7</v>
+      </c>
+      <c r="F33">
+        <v>1.0</v>
+      </c>
+      <c r="G33" s="1">
+        <v>315847.4</v>
+      </c>
+      <c r="H33" s="1">
+        <v>-90310.25</v>
+      </c>
+      <c r="I33" s="1">
+        <v>-28.593000923864</v>
+      </c>
+      <c r="J33">
+        <v>0.0</v>
+      </c>
+      <c r="K33">
+        <v>0.0</v>
+      </c>
+      <c r="L33" s="1">
+        <v>225537.15</v>
+      </c>
+      <c r="M33" s="1">
+        <v>225537.15</v>
+      </c>
+      <c r="N33" s="1">
         <v>0.26</v>
       </c>
-      <c r="P14">
-[...319 lines deleted...]
-      <c r="F21" t="s">
+      <c r="O33">
+        <v>1</v>
+      </c>
+      <c r="Z33" t="s">
+        <v>98</v>
+      </c>
+    </row>
+    <row r="34" spans="1:26">
+      <c r="A34" t="s">
+        <v>101</v>
+      </c>
+      <c r="B34" s="1">
+        <v>4871.0</v>
+      </c>
+      <c r="C34" s="1">
+        <v>58.92</v>
+      </c>
+      <c r="D34" s="1">
+        <v>80.247620611784</v>
+      </c>
+      <c r="E34" t="s">
+        <v>7</v>
+      </c>
+      <c r="F34">
+        <v>1.0</v>
+      </c>
+      <c r="G34" s="1">
+        <v>390886.16</v>
+      </c>
+      <c r="H34" s="1">
+        <v>-103886.84</v>
+      </c>
+      <c r="I34" s="1">
+        <v>-26.577262290381</v>
+      </c>
+      <c r="J34">
+        <v>2.03</v>
+      </c>
+      <c r="K34" t="s">
+        <v>102</v>
+      </c>
+      <c r="L34" s="1">
+        <v>286999.32</v>
+      </c>
+      <c r="M34" s="1">
+        <v>296866.53</v>
+      </c>
+      <c r="N34" s="1">
+        <v>0.34</v>
+      </c>
+      <c r="O34">
+        <v>1</v>
+      </c>
+      <c r="Z34" t="s">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="35" spans="1:26">
+      <c r="A35" t="s">
+        <v>104</v>
+      </c>
+      <c r="B35" s="1">
+        <v>8243.0</v>
+      </c>
+      <c r="C35" s="1">
+        <v>102.64</v>
+      </c>
+      <c r="D35" s="1">
+        <v>64.062438432609</v>
+      </c>
+      <c r="E35" t="s">
+        <v>7</v>
+      </c>
+      <c r="F35">
+        <v>1.0</v>
+      </c>
+      <c r="G35" s="1">
+        <v>528066.68</v>
+      </c>
+      <c r="H35" s="1">
+        <v>317994.84</v>
+      </c>
+      <c r="I35" s="1">
+        <v>60.218690563851</v>
+      </c>
+      <c r="J35">
+        <v>0.0</v>
+      </c>
+      <c r="K35">
+        <v>0.0</v>
+      </c>
+      <c r="L35" s="1">
+        <v>846061.52</v>
+      </c>
+      <c r="M35" s="1">
+        <v>846061.52</v>
+      </c>
+      <c r="N35" s="1">
+        <v>0.96</v>
+      </c>
+      <c r="O35">
+        <v>1</v>
+      </c>
+      <c r="Z35" t="s">
+        <v>103</v>
+      </c>
+    </row>
+    <row r="36" spans="1:26">
+      <c r="A36" t="s">
+        <v>106</v>
+      </c>
+      <c r="B36" s="1">
+        <v>93405.0</v>
+      </c>
+      <c r="C36" s="1">
+        <v>6.67</v>
+      </c>
+      <c r="D36" s="1">
+        <v>7.1746157057973</v>
+      </c>
+      <c r="E36" t="s">
+        <v>74</v>
+      </c>
+      <c r="F36">
+        <v>0.85</v>
+      </c>
+      <c r="G36" s="1">
+        <v>775632.69</v>
+      </c>
+      <c r="H36" s="1">
+        <v>-41327.48</v>
+      </c>
+      <c r="I36" s="1">
+        <v>-5.3282282364865</v>
+      </c>
+      <c r="J36">
+        <v>0.0</v>
+      </c>
+      <c r="K36">
+        <v>0.0</v>
+      </c>
+      <c r="L36" s="1">
+        <v>734305.21</v>
+      </c>
+      <c r="M36" s="1">
+        <v>734305.21</v>
+      </c>
+      <c r="N36" s="1">
+        <v>0.84</v>
+      </c>
+      <c r="O36">
+        <v>1</v>
+      </c>
+      <c r="Z36" t="s">
+        <v>105</v>
+      </c>
+    </row>
+    <row r="37" spans="1:26">
+      <c r="A37" t="s">
+        <v>108</v>
+      </c>
+      <c r="B37" s="1">
+        <v>28358.0</v>
+      </c>
+      <c r="C37" s="1">
+        <v>135.8</v>
+      </c>
+      <c r="D37" s="1">
+        <v>88.479430848438</v>
+      </c>
+      <c r="E37" t="s">
         <v>71</v>
       </c>
-      <c r="G21">
-[...781 lines deleted...]
-      <c r="A37" t="s">
+      <c r="F37">
+        <v>11.02</v>
+      </c>
+      <c r="G37" s="1">
+        <v>227709.81</v>
+      </c>
+      <c r="H37" s="1">
+        <v>121778.59</v>
+      </c>
+      <c r="I37" s="1">
+        <v>53.479729309862</v>
+      </c>
+      <c r="J37">
+        <v>0.0</v>
+      </c>
+      <c r="K37">
+        <v>0.0</v>
+      </c>
+      <c r="L37" s="1">
+        <v>349488.4</v>
+      </c>
+      <c r="M37" s="1">
+        <v>349488.4</v>
+      </c>
+      <c r="N37" s="1">
+        <v>0.4</v>
+      </c>
+      <c r="O37">
+        <v>1</v>
+      </c>
+      <c r="Z37" t="s">
         <v>107</v>
       </c>
-      <c r="B37" t="s">
-[...45 lines deleted...]
-    <row r="38" spans="1:16">
+    </row>
+    <row r="38" spans="1:26">
       <c r="A38" t="s">
         <v>110</v>
       </c>
-      <c r="B38" t="s">
-        <v>111</v>
+      <c r="B38" s="1">
+        <v>18596.0</v>
       </c>
       <c r="C38" s="1">
-        <v>7500.0</v>
+        <v>27.18</v>
       </c>
       <c r="D38" s="1">
-        <v>25.32</v>
-[...8 lines deleted...]
-        <v>1.0</v>
+        <v>24.878722305872</v>
+      </c>
+      <c r="E38" t="s">
+        <v>74</v>
+      </c>
+      <c r="F38">
+        <v>0.85</v>
+      </c>
+      <c r="G38" s="1">
+        <v>536587.9</v>
       </c>
       <c r="H38" s="1">
-        <v>188993.9</v>
+        <v>59142.33</v>
       </c>
       <c r="I38" s="1">
-        <v>906.1</v>
-[...2 lines deleted...]
-        <v>0.47943346319643</v>
+        <v>11.02192762826</v>
+      </c>
+      <c r="J38">
+        <v>0.0</v>
       </c>
       <c r="K38">
         <v>0.0</v>
       </c>
-      <c r="L38">
-        <v>0.0</v>
+      <c r="L38" s="1">
+        <v>595730.23</v>
       </c>
       <c r="M38" s="1">
-        <v>189900.0</v>
+        <v>595730.23</v>
       </c>
       <c r="N38" s="1">
-        <v>189900.0</v>
-[...8 lines deleted...]
-    <row r="39" spans="1:16">
+        <v>0.68</v>
+      </c>
+      <c r="O38">
+        <v>1</v>
+      </c>
+      <c r="Z38" t="s">
+        <v>109</v>
+      </c>
+    </row>
+    <row r="39" spans="1:26">
       <c r="A39" t="s">
         <v>112</v>
       </c>
-      <c r="B39" t="s">
+      <c r="B39" s="1">
+        <v>7500.0</v>
+      </c>
+      <c r="C39" s="1">
+        <v>27.29</v>
+      </c>
+      <c r="D39" s="1">
+        <v>25.199186666667</v>
+      </c>
+      <c r="E39" t="s">
+        <v>7</v>
+      </c>
+      <c r="F39">
+        <v>1.0</v>
+      </c>
+      <c r="G39" s="1">
+        <v>188993.9</v>
+      </c>
+      <c r="H39" s="1">
+        <v>15681.1</v>
+      </c>
+      <c r="I39" s="1">
+        <v>8.2971460983661</v>
+      </c>
+      <c r="J39">
+        <v>0.0</v>
+      </c>
+      <c r="K39">
+        <v>0.0</v>
+      </c>
+      <c r="L39" s="1">
+        <v>204675.0</v>
+      </c>
+      <c r="M39" s="1">
+        <v>204675.0</v>
+      </c>
+      <c r="N39" s="1">
+        <v>0.23</v>
+      </c>
+      <c r="O39">
+        <v>1</v>
+      </c>
+      <c r="Z39" t="s">
+        <v>111</v>
+      </c>
+    </row>
+    <row r="40" spans="1:26">
+      <c r="A40" t="s">
+        <v>114</v>
+      </c>
+      <c r="B40" s="1">
+        <v>3419.0</v>
+      </c>
+      <c r="C40" s="1">
+        <v>92.92</v>
+      </c>
+      <c r="D40" s="1">
+        <v>134.56782100029</v>
+      </c>
+      <c r="E40" t="s">
+        <v>7</v>
+      </c>
+      <c r="F40">
+        <v>1.0</v>
+      </c>
+      <c r="G40" s="1">
+        <v>460087.38</v>
+      </c>
+      <c r="H40" s="1">
+        <v>-142393.9</v>
+      </c>
+      <c r="I40" s="1">
+        <v>-30.949316627637</v>
+      </c>
+      <c r="J40">
+        <v>0.0</v>
+      </c>
+      <c r="K40">
+        <v>0.0</v>
+      </c>
+      <c r="L40" s="1">
+        <v>317693.48</v>
+      </c>
+      <c r="M40" s="1">
+        <v>317693.48</v>
+      </c>
+      <c r="N40" s="1">
+        <v>0.36</v>
+      </c>
+      <c r="O40">
+        <v>1</v>
+      </c>
+      <c r="Z40" t="s">
         <v>113</v>
       </c>
-      <c r="C39" s="1">
-[...43 lines deleted...]
-      <c r="A40" t="s">
+    </row>
+    <row r="41" spans="1:26">
+      <c r="A41" t="s">
+        <v>116</v>
+      </c>
+      <c r="B41" s="1">
+        <v>13449.0</v>
+      </c>
+      <c r="C41" s="1">
+        <v>26.2</v>
+      </c>
+      <c r="D41" s="1">
+        <v>23.57855751357</v>
+      </c>
+      <c r="E41" t="s">
+        <v>7</v>
+      </c>
+      <c r="F41">
+        <v>1.0</v>
+      </c>
+      <c r="G41" s="1">
+        <v>317108.02</v>
+      </c>
+      <c r="H41" s="1">
+        <v>35255.78</v>
+      </c>
+      <c r="I41" s="1">
+        <v>11.117908654597</v>
+      </c>
+      <c r="J41">
+        <v>0.56</v>
+      </c>
+      <c r="K41" t="s">
+        <v>117</v>
+      </c>
+      <c r="L41" s="1">
+        <v>352363.8</v>
+      </c>
+      <c r="M41" s="1">
+        <v>359875.06</v>
+      </c>
+      <c r="N41" s="1">
+        <v>0.41</v>
+      </c>
+      <c r="O41">
+        <v>1</v>
+      </c>
+      <c r="Z41" t="s">
         <v>115</v>
       </c>
-      <c r="B40" t="s">
-[...46 lines deleted...]
-      <c r="A41" t="s">
+    </row>
+    <row r="42" spans="1:26">
+      <c r="A42" t="s">
+        <v>119</v>
+      </c>
+      <c r="B42" s="1">
+        <v>697109.0</v>
+      </c>
+      <c r="C42" s="1">
+        <v>0.7475</v>
+      </c>
+      <c r="D42" s="1">
+        <v>0.72294612463761</v>
+      </c>
+      <c r="E42" t="s">
+        <v>74</v>
+      </c>
+      <c r="F42">
+        <v>0.85</v>
+      </c>
+      <c r="G42" s="1">
+        <v>582225.08</v>
+      </c>
+      <c r="H42" s="1">
+        <v>31950.49</v>
+      </c>
+      <c r="I42" s="1">
+        <v>5.4876526445752</v>
+      </c>
+      <c r="J42">
+        <v>0.0</v>
+      </c>
+      <c r="K42">
+        <v>0.0</v>
+      </c>
+      <c r="L42" s="1">
+        <v>614175.57</v>
+      </c>
+      <c r="M42" s="1">
+        <v>614175.57</v>
+      </c>
+      <c r="N42" s="1">
+        <v>0.7</v>
+      </c>
+      <c r="O42">
+        <v>1</v>
+      </c>
+      <c r="Z42" t="s">
         <v>118</v>
       </c>
-      <c r="B41" t="s">
-[...46 lines deleted...]
-      <c r="A42" t="s">
+    </row>
+    <row r="43" spans="1:26">
+      <c r="A43" t="s">
+        <v>121</v>
+      </c>
+      <c r="B43" s="1">
+        <v>5990.0</v>
+      </c>
+      <c r="C43" s="1">
+        <v>38.03</v>
+      </c>
+      <c r="D43" s="1">
+        <v>31.569562604341</v>
+      </c>
+      <c r="E43" t="s">
+        <v>7</v>
+      </c>
+      <c r="F43">
+        <v>1.0</v>
+      </c>
+      <c r="G43" s="1">
+        <v>189101.68</v>
+      </c>
+      <c r="H43" s="1">
+        <v>38698.02</v>
+      </c>
+      <c r="I43" s="1">
+        <v>20.464133369942</v>
+      </c>
+      <c r="J43">
+        <v>0.13</v>
+      </c>
+      <c r="K43">
+        <v>749.5</v>
+      </c>
+      <c r="L43" s="1">
+        <v>227799.7</v>
+      </c>
+      <c r="M43" s="1">
+        <v>228549.2</v>
+      </c>
+      <c r="N43" s="1">
+        <v>0.26</v>
+      </c>
+      <c r="O43">
+        <v>1</v>
+      </c>
+      <c r="Z43" t="s">
         <v>120</v>
       </c>
-      <c r="B42" t="s">
-[...46 lines deleted...]
-      <c r="A43" t="s">
+    </row>
+    <row r="44" spans="1:26">
+      <c r="A44" t="s">
+        <v>123</v>
+      </c>
+      <c r="B44" s="1">
+        <v>8463.0</v>
+      </c>
+      <c r="C44" s="1">
+        <v>76.8</v>
+      </c>
+      <c r="D44" s="1">
+        <v>75.921323407775</v>
+      </c>
+      <c r="E44" t="s">
+        <v>7</v>
+      </c>
+      <c r="F44">
+        <v>1.0</v>
+      </c>
+      <c r="G44" s="1">
+        <v>642522.16</v>
+      </c>
+      <c r="H44" s="1">
+        <v>7436.24</v>
+      </c>
+      <c r="I44" s="1">
+        <v>1.1573515223195</v>
+      </c>
+      <c r="J44">
+        <v>0.0</v>
+      </c>
+      <c r="K44">
+        <v>0.0</v>
+      </c>
+      <c r="L44" s="1">
+        <v>649958.4</v>
+      </c>
+      <c r="M44" s="1">
+        <v>649958.4</v>
+      </c>
+      <c r="N44" s="1">
+        <v>0.74</v>
+      </c>
+      <c r="O44">
+        <v>1</v>
+      </c>
+      <c r="Z44" t="s">
         <v>122</v>
       </c>
-      <c r="B43" t="s">
-[...46 lines deleted...]
-      <c r="A44" t="s">
+    </row>
+    <row r="45" spans="1:26">
+      <c r="A45" t="s">
+        <v>125</v>
+      </c>
+      <c r="B45" s="1">
+        <v>25835.0</v>
+      </c>
+      <c r="C45" s="1">
+        <v>31.54</v>
+      </c>
+      <c r="D45" s="1">
+        <v>18.010864331334</v>
+      </c>
+      <c r="E45" t="s">
+        <v>126</v>
+      </c>
+      <c r="F45">
+        <v>1.14</v>
+      </c>
+      <c r="G45" s="1">
+        <v>405329.66</v>
+      </c>
+      <c r="H45" s="1">
+        <v>307157.46</v>
+      </c>
+      <c r="I45" s="1">
+        <v>75.779665371638</v>
+      </c>
+      <c r="J45">
+        <v>0.22</v>
+      </c>
+      <c r="K45" t="s">
+        <v>127</v>
+      </c>
+      <c r="L45" s="1">
+        <v>712487.12</v>
+      </c>
+      <c r="M45" s="1">
+        <v>718247.56</v>
+      </c>
+      <c r="N45" s="1">
+        <v>0.82</v>
+      </c>
+      <c r="O45">
+        <v>1</v>
+      </c>
+      <c r="Z45" t="s">
         <v>124</v>
       </c>
-      <c r="B44" t="s">
-[...95 lines deleted...]
-    <row r="46" spans="1:16">
+    </row>
+    <row r="46" spans="1:26">
       <c r="A46" t="s">
         <v>129</v>
       </c>
-      <c r="B46" t="s">
+      <c r="B46" s="1">
+        <v>47209.0</v>
+      </c>
+      <c r="C46" s="1">
+        <v>12.88</v>
+      </c>
+      <c r="D46" s="1">
+        <v>12.42696710373</v>
+      </c>
+      <c r="E46" t="s">
+        <v>74</v>
+      </c>
+      <c r="F46">
+        <v>0.85</v>
+      </c>
+      <c r="G46" s="1">
+        <v>677812.46</v>
+      </c>
+      <c r="H46" s="1">
+        <v>38860.99</v>
+      </c>
+      <c r="I46" s="1">
+        <v>5.7332953129838</v>
+      </c>
+      <c r="J46">
+        <v>0.0</v>
+      </c>
+      <c r="K46">
+        <v>0.0</v>
+      </c>
+      <c r="L46" s="1">
+        <v>716673.45</v>
+      </c>
+      <c r="M46" s="1">
+        <v>716673.45</v>
+      </c>
+      <c r="N46" s="1">
+        <v>0.82</v>
+      </c>
+      <c r="O46">
+        <v>1</v>
+      </c>
+      <c r="Z46" t="s">
+        <v>128</v>
+      </c>
+    </row>
+    <row r="47" spans="1:26">
+      <c r="A47" t="s">
+        <v>131</v>
+      </c>
+      <c r="B47" s="1">
+        <v>7563.0</v>
+      </c>
+      <c r="C47" s="1">
+        <v>71.86</v>
+      </c>
+      <c r="D47" s="1">
+        <v>62.934404336903</v>
+      </c>
+      <c r="E47" t="s">
+        <v>7</v>
+      </c>
+      <c r="F47">
+        <v>1.0</v>
+      </c>
+      <c r="G47" s="1">
+        <v>475972.9</v>
+      </c>
+      <c r="H47" s="1">
+        <v>67504.28</v>
+      </c>
+      <c r="I47" s="1">
+        <v>14.18237887073</v>
+      </c>
+      <c r="J47">
+        <v>0.0</v>
+      </c>
+      <c r="K47">
+        <v>0.0</v>
+      </c>
+      <c r="L47" s="1">
+        <v>543477.18</v>
+      </c>
+      <c r="M47" s="1">
+        <v>543477.18</v>
+      </c>
+      <c r="N47" s="1">
+        <v>0.62</v>
+      </c>
+      <c r="O47">
+        <v>1</v>
+      </c>
+      <c r="Z47" t="s">
         <v>130</v>
       </c>
-      <c r="C46" s="1">
-[...92 lines deleted...]
-    <row r="48" spans="1:16">
+    </row>
+    <row r="48" spans="1:26">
       <c r="A48" t="s">
         <v>131</v>
       </c>
-      <c r="B48" t="s">
+      <c r="B48" s="1">
+        <v>12565.0</v>
+      </c>
+      <c r="C48" s="1">
+        <v>71.86</v>
+      </c>
+      <c r="D48" s="1">
+        <v>58.818855551134</v>
+      </c>
+      <c r="E48" t="s">
+        <v>7</v>
+      </c>
+      <c r="F48">
+        <v>1.0</v>
+      </c>
+      <c r="G48" s="1">
+        <v>739058.92</v>
+      </c>
+      <c r="H48" s="1">
+        <v>163861.98</v>
+      </c>
+      <c r="I48" s="1">
+        <v>22.171707230054</v>
+      </c>
+      <c r="J48">
+        <v>0.0</v>
+      </c>
+      <c r="K48">
+        <v>0.0</v>
+      </c>
+      <c r="L48" s="1">
+        <v>902920.9</v>
+      </c>
+      <c r="M48" s="1">
+        <v>902920.9</v>
+      </c>
+      <c r="N48" s="1">
+        <v>1.03</v>
+      </c>
+      <c r="O48">
+        <v>1</v>
+      </c>
+      <c r="Z48" t="s">
+        <v>130</v>
+      </c>
+    </row>
+    <row r="49" spans="1:26">
+      <c r="A49" t="s">
+        <v>133</v>
+      </c>
+      <c r="B49" s="1">
+        <v>975.0</v>
+      </c>
+      <c r="C49" s="1">
+        <v>258.2</v>
+      </c>
+      <c r="D49" s="1">
+        <v>151.16260512821</v>
+      </c>
+      <c r="E49" t="s">
+        <v>7</v>
+      </c>
+      <c r="F49">
+        <v>1.0</v>
+      </c>
+      <c r="G49" s="1">
+        <v>147383.54</v>
+      </c>
+      <c r="H49" s="1">
+        <v>104361.46</v>
+      </c>
+      <c r="I49" s="1">
+        <v>70.809440457191</v>
+      </c>
+      <c r="J49">
+        <v>2.68</v>
+      </c>
+      <c r="K49" t="s">
+        <v>134</v>
+      </c>
+      <c r="L49" s="1">
+        <v>251745.0</v>
+      </c>
+      <c r="M49" s="1">
+        <v>254359.57</v>
+      </c>
+      <c r="N49" s="1">
+        <v>0.29</v>
+      </c>
+      <c r="O49">
+        <v>1</v>
+      </c>
+      <c r="Z49" t="s">
         <v>132</v>
       </c>
-      <c r="C48" s="1">
-[...46 lines deleted...]
-      <c r="B49" t="s">
+    </row>
+    <row r="50" spans="1:26">
+      <c r="A50" t="s">
+        <v>136</v>
+      </c>
+      <c r="B50" s="1">
+        <v>5591.0</v>
+      </c>
+      <c r="C50" s="1">
+        <v>57.72</v>
+      </c>
+      <c r="D50" s="1">
+        <v>47.572269719192</v>
+      </c>
+      <c r="E50" t="s">
+        <v>7</v>
+      </c>
+      <c r="F50">
+        <v>1.0</v>
+      </c>
+      <c r="G50" s="1">
+        <v>265976.56</v>
+      </c>
+      <c r="H50" s="1">
+        <v>56735.96</v>
+      </c>
+      <c r="I50" s="1">
+        <v>21.331187981377</v>
+      </c>
+      <c r="J50">
+        <v>0.22</v>
+      </c>
+      <c r="K50" t="s">
+        <v>137</v>
+      </c>
+      <c r="L50" s="1">
+        <v>322712.52</v>
+      </c>
+      <c r="M50" s="1">
+        <v>323920.87</v>
+      </c>
+      <c r="N50" s="1">
+        <v>0.37</v>
+      </c>
+      <c r="O50">
+        <v>1</v>
+      </c>
+      <c r="Z50" t="s">
         <v>135</v>
       </c>
-      <c r="C49" s="1">
-[...92 lines deleted...]
-    <row r="51" spans="1:16">
+    </row>
+    <row r="51" spans="1:26">
       <c r="A51" t="s">
         <v>139</v>
       </c>
-      <c r="B51" t="s">
-        <v>140</v>
+      <c r="B51" s="1">
+        <v>14490.0</v>
       </c>
       <c r="C51" s="1">
-        <v>120473.0</v>
+        <v>26.61</v>
       </c>
       <c r="D51" s="1">
-        <v>7.78</v>
-[...8 lines deleted...]
-        <v>0.86</v>
+        <v>27.628075224293</v>
+      </c>
+      <c r="E51" t="s">
+        <v>7</v>
+      </c>
+      <c r="F51">
+        <v>1.0</v>
+      </c>
+      <c r="G51" s="1">
+        <v>400330.81</v>
       </c>
       <c r="H51" s="1">
-        <v>955667.16</v>
+        <v>-14751.91</v>
       </c>
       <c r="I51" s="1">
-        <v>128843.85</v>
-[...2 lines deleted...]
-        <v>13.482084076217</v>
+        <v>-3.6849299707909</v>
+      </c>
+      <c r="J51">
+        <v>0.0</v>
       </c>
       <c r="K51">
         <v>0.0</v>
       </c>
-      <c r="L51">
-        <v>0.0</v>
+      <c r="L51" s="1">
+        <v>385578.9</v>
       </c>
       <c r="M51" s="1">
-        <v>1084511.01</v>
+        <v>385578.9</v>
       </c>
       <c r="N51" s="1">
-        <v>1084511.01</v>
-[...8 lines deleted...]
-    <row r="52" spans="1:16">
+        <v>0.44</v>
+      </c>
+      <c r="O51">
+        <v>1</v>
+      </c>
+      <c r="Z51" t="s">
+        <v>138</v>
+      </c>
+    </row>
+    <row r="52" spans="1:26">
       <c r="A52" t="s">
         <v>141</v>
       </c>
-      <c r="B52" t="s">
+      <c r="B52" s="1">
+        <v>123620.0</v>
+      </c>
+      <c r="C52" s="1">
+        <v>6.66</v>
+      </c>
+      <c r="D52" s="1">
+        <v>6.7695203041579</v>
+      </c>
+      <c r="E52" t="s">
+        <v>74</v>
+      </c>
+      <c r="F52">
+        <v>0.85</v>
+      </c>
+      <c r="G52" s="1">
+        <v>981197.55</v>
+      </c>
+      <c r="H52" s="1">
+        <v>-10813.57</v>
+      </c>
+      <c r="I52" s="1">
+        <v>-1.1020787811792</v>
+      </c>
+      <c r="J52">
+        <v>0.1</v>
+      </c>
+      <c r="K52" t="s">
         <v>142</v>
       </c>
-      <c r="C52" s="1">
-[...27 lines deleted...]
-        <v>0.0</v>
+      <c r="L52" s="1">
+        <v>970383.98</v>
       </c>
       <c r="M52" s="1">
-        <v>520962.72</v>
+        <v>982674.82</v>
       </c>
       <c r="N52" s="1">
-        <v>520962.72</v>
-[...8 lines deleted...]
-    <row r="53" spans="1:16">
+        <v>1.12</v>
+      </c>
+      <c r="O52">
+        <v>1</v>
+      </c>
+      <c r="Z52" t="s">
+        <v>140</v>
+      </c>
+    </row>
+    <row r="53" spans="1:26">
       <c r="A53" t="s">
+        <v>144</v>
+      </c>
+      <c r="B53" s="1">
+        <v>4492.0</v>
+      </c>
+      <c r="C53" s="1">
+        <v>85.56</v>
+      </c>
+      <c r="D53" s="1">
+        <v>100.34154496883</v>
+      </c>
+      <c r="E53" t="s">
+        <v>7</v>
+      </c>
+      <c r="F53">
+        <v>1.0</v>
+      </c>
+      <c r="G53" s="1">
+        <v>450734.22</v>
+      </c>
+      <c r="H53" s="1">
+        <v>-66398.7</v>
+      </c>
+      <c r="I53" s="1">
+        <v>-14.731231189857</v>
+      </c>
+      <c r="J53">
+        <v>0.0</v>
+      </c>
+      <c r="K53">
+        <v>0.0</v>
+      </c>
+      <c r="L53" s="1">
+        <v>384335.52</v>
+      </c>
+      <c r="M53" s="1">
+        <v>384335.52</v>
+      </c>
+      <c r="N53" s="1">
+        <v>0.44</v>
+      </c>
+      <c r="O53">
+        <v>1</v>
+      </c>
+      <c r="Z53" t="s">
         <v>143</v>
       </c>
-      <c r="B53" t="s">
-[...38 lines deleted...]
-      <c r="O53" s="1">
+    </row>
+    <row r="54" spans="1:26">
+      <c r="A54" t="s">
+        <v>146</v>
+      </c>
+      <c r="B54" s="1">
+        <v>16890.0</v>
+      </c>
+      <c r="C54" s="1">
+        <v>16.49</v>
+      </c>
+      <c r="D54" s="1">
+        <v>9.4812208407342</v>
+      </c>
+      <c r="E54" t="s">
+        <v>7</v>
+      </c>
+      <c r="F54">
+        <v>1.0</v>
+      </c>
+      <c r="G54" s="1">
+        <v>160137.82</v>
+      </c>
+      <c r="H54" s="1">
+        <v>118378.28</v>
+      </c>
+      <c r="I54" s="1">
+        <v>73.922749791398</v>
+      </c>
+      <c r="J54">
+        <v>0.0</v>
+      </c>
+      <c r="K54">
+        <v>0.0</v>
+      </c>
+      <c r="L54" s="1">
+        <v>278516.1</v>
+      </c>
+      <c r="M54" s="1">
+        <v>278516.1</v>
+      </c>
+      <c r="N54" s="1">
         <v>0.32</v>
       </c>
-      <c r="P53">
-[...4 lines deleted...]
-      <c r="A54" t="s">
+      <c r="O54">
+        <v>1</v>
+      </c>
+      <c r="Z54" t="s">
         <v>145</v>
       </c>
-      <c r="B54" t="s">
-[...2 lines deleted...]
-      <c r="C54" s="1">
+    </row>
+    <row r="55" spans="1:26">
+      <c r="A55" t="s">
+        <v>148</v>
+      </c>
+      <c r="B55" s="1">
         <v>85000.0</v>
       </c>
-      <c r="D54" s="1">
-[...2 lines deleted...]
-      <c r="E54" s="1">
+      <c r="C55" s="1">
+        <v>10.164</v>
+      </c>
+      <c r="D55" s="1">
         <v>6.0786824705882</v>
       </c>
-      <c r="F54" t="s">
-[...5 lines deleted...]
-      <c r="H54" s="1">
+      <c r="E55" t="s">
+        <v>7</v>
+      </c>
+      <c r="F55">
+        <v>1.0</v>
+      </c>
+      <c r="G55" s="1">
         <v>516688.01</v>
       </c>
-      <c r="I54" s="1">
-[...25 lines deleted...]
-      <c r="A55" t="s">
+      <c r="H55" s="1">
+        <v>347251.99</v>
+      </c>
+      <c r="I55" s="1">
+        <v>67.207286269329</v>
+      </c>
+      <c r="J55">
+        <v>0.0</v>
+      </c>
+      <c r="K55">
+        <v>0.0</v>
+      </c>
+      <c r="L55" s="1">
+        <v>863940.0</v>
+      </c>
+      <c r="M55" s="1">
+        <v>863940.0</v>
+      </c>
+      <c r="N55" s="1">
+        <v>0.98</v>
+      </c>
+      <c r="O55">
+        <v>1</v>
+      </c>
+      <c r="Z55" t="s">
         <v>147</v>
       </c>
-      <c r="B55" t="s">
-[...2 lines deleted...]
-      <c r="C55" s="1">
+    </row>
+    <row r="56" spans="1:26">
+      <c r="A56" t="s">
+        <v>150</v>
+      </c>
+      <c r="B56" s="1">
         <v>17534.0</v>
       </c>
-      <c r="D55" s="1">
-[...2 lines deleted...]
-      <c r="E55" s="1">
+      <c r="C56" s="1">
+        <v>27.04</v>
+      </c>
+      <c r="D56" s="1">
         <v>22.98188604996</v>
       </c>
-      <c r="F55" t="s">
-[...5 lines deleted...]
-      <c r="H55" s="1">
+      <c r="E56" t="s">
+        <v>7</v>
+      </c>
+      <c r="F56">
+        <v>1.0</v>
+      </c>
+      <c r="G56" s="1">
         <v>402964.39</v>
       </c>
-      <c r="I55" s="1">
-[...25 lines deleted...]
-      <c r="A56" t="s">
+      <c r="H56" s="1">
+        <v>71154.97</v>
+      </c>
+      <c r="I56" s="1">
+        <v>17.657880389878</v>
+      </c>
+      <c r="J56">
+        <v>0.0</v>
+      </c>
+      <c r="K56">
+        <v>0.0</v>
+      </c>
+      <c r="L56" s="1">
+        <v>474119.36</v>
+      </c>
+      <c r="M56" s="1">
+        <v>474119.36</v>
+      </c>
+      <c r="N56" s="1">
+        <v>0.54</v>
+      </c>
+      <c r="O56">
+        <v>1</v>
+      </c>
+      <c r="Z56" t="s">
         <v>149</v>
       </c>
-      <c r="B56" t="s">
-[...11 lines deleted...]
-      <c r="F56" t="s">
+    </row>
+    <row r="57" spans="1:26">
+      <c r="A57" t="s">
+        <v>152</v>
+      </c>
+      <c r="B57" s="1">
+        <v>25800.0</v>
+      </c>
+      <c r="C57" s="1">
+        <v>251.9</v>
+      </c>
+      <c r="D57" s="1">
+        <v>236.34521046512</v>
+      </c>
+      <c r="E57" t="s">
         <v>71</v>
       </c>
-      <c r="G56">
-[...31 lines deleted...]
-      <c r="A57" t="s">
+      <c r="F57">
+        <v>11.02</v>
+      </c>
+      <c r="G57" s="1">
+        <v>563826.07</v>
+      </c>
+      <c r="H57" s="1">
+        <v>25974.62</v>
+      </c>
+      <c r="I57" s="1">
+        <v>4.6068497684046</v>
+      </c>
+      <c r="J57">
+        <v>0.0</v>
+      </c>
+      <c r="K57">
+        <v>0.0</v>
+      </c>
+      <c r="L57" s="1">
+        <v>589800.69</v>
+      </c>
+      <c r="M57" s="1">
+        <v>589800.69</v>
+      </c>
+      <c r="N57" s="1">
+        <v>0.67</v>
+      </c>
+      <c r="O57">
+        <v>1</v>
+      </c>
+      <c r="Z57" t="s">
         <v>151</v>
       </c>
-      <c r="B57" t="s">
-[...2 lines deleted...]
-      <c r="C57" s="1">
+    </row>
+    <row r="58" spans="1:26">
+      <c r="A58" t="s">
+        <v>154</v>
+      </c>
+      <c r="B58" s="1">
         <v>3877.0</v>
       </c>
-      <c r="D57" s="1">
-[...2 lines deleted...]
-      <c r="E57" s="1">
+      <c r="C58" s="1">
+        <v>114.9</v>
+      </c>
+      <c r="D58" s="1">
         <v>104.64825122517</v>
       </c>
-      <c r="F57" t="s">
-[...5 lines deleted...]
-      <c r="H57" s="1">
+      <c r="E58" t="s">
+        <v>7</v>
+      </c>
+      <c r="F58">
+        <v>1.0</v>
+      </c>
+      <c r="G58" s="1">
         <v>405721.27</v>
       </c>
-      <c r="I57" s="1">
-[...5 lines deleted...]
-      <c r="K57">
+      <c r="H58" s="1">
+        <v>39746.03</v>
+      </c>
+      <c r="I58" s="1">
+        <v>9.7963880473903</v>
+      </c>
+      <c r="J58">
         <v>0.09</v>
       </c>
-      <c r="L57">
+      <c r="K58">
         <v>363.47</v>
       </c>
-      <c r="M57" s="1">
-[...13 lines deleted...]
-      <c r="A58" t="s">
+      <c r="L58" s="1">
+        <v>445467.3</v>
+      </c>
+      <c r="M58" s="1">
+        <v>445830.77</v>
+      </c>
+      <c r="N58" s="1">
+        <v>0.51</v>
+      </c>
+      <c r="O58">
+        <v>1</v>
+      </c>
+      <c r="Z58" t="s">
         <v>153</v>
       </c>
-      <c r="B58" t="s">
-[...2 lines deleted...]
-      <c r="C58" s="1">
+    </row>
+    <row r="59" spans="1:26">
+      <c r="A59" t="s">
+        <v>156</v>
+      </c>
+      <c r="B59" s="1">
         <v>2200.0</v>
       </c>
-      <c r="D58" s="1">
-[...2 lines deleted...]
-      <c r="E58" s="1">
+      <c r="C59" s="1">
+        <v>168.2</v>
+      </c>
+      <c r="D59" s="1">
         <v>170.72784090909</v>
       </c>
-      <c r="F58" t="s">
-[...5 lines deleted...]
-      <c r="H58" s="1">
+      <c r="E59" t="s">
+        <v>7</v>
+      </c>
+      <c r="F59">
+        <v>1.0</v>
+      </c>
+      <c r="G59" s="1">
         <v>375601.25</v>
       </c>
-      <c r="I58" s="1">
-[...8 lines deleted...]
-      <c r="L58" t="s">
+      <c r="H59" s="1">
+        <v>-5561.25</v>
+      </c>
+      <c r="I59" s="1">
+        <v>-1.4806260628792</v>
+      </c>
+      <c r="J59">
+        <v>0.0</v>
+      </c>
+      <c r="K59">
+        <v>0.0</v>
+      </c>
+      <c r="L59" s="1">
+        <v>370040.0</v>
+      </c>
+      <c r="M59" s="1">
+        <v>370040.0</v>
+      </c>
+      <c r="N59" s="1">
+        <v>0.42</v>
+      </c>
+      <c r="O59">
+        <v>1</v>
+      </c>
+      <c r="Z59" t="s">
         <v>155</v>
       </c>
-      <c r="M58" s="1">
-[...46 lines deleted...]
-      <c r="L59" t="s">
+    </row>
+    <row r="60" spans="1:26">
+      <c r="A60" t="s">
         <v>156</v>
       </c>
-      <c r="M59" s="1">
-[...13 lines deleted...]
-      <c r="A60" t="s">
+      <c r="B60" s="1">
+        <v>2542.0</v>
+      </c>
+      <c r="C60" s="1">
+        <v>168.2</v>
+      </c>
+      <c r="D60" s="1">
+        <v>174.9955350118</v>
+      </c>
+      <c r="E60" t="s">
+        <v>7</v>
+      </c>
+      <c r="F60">
+        <v>1.0</v>
+      </c>
+      <c r="G60" s="1">
+        <v>444838.65</v>
+      </c>
+      <c r="H60" s="1">
+        <v>-17274.25</v>
+      </c>
+      <c r="I60" s="1">
+        <v>-3.8832619422795</v>
+      </c>
+      <c r="J60">
+        <v>0.0</v>
+      </c>
+      <c r="K60">
+        <v>0.0</v>
+      </c>
+      <c r="L60" s="1">
+        <v>427564.4</v>
+      </c>
+      <c r="M60" s="1">
+        <v>427564.4</v>
+      </c>
+      <c r="N60" s="1">
+        <v>0.49</v>
+      </c>
+      <c r="O60">
+        <v>1</v>
+      </c>
+      <c r="Z60" t="s">
+        <v>155</v>
+      </c>
+    </row>
+    <row r="61" spans="1:26">
+      <c r="A61" t="s">
+        <v>158</v>
+      </c>
+      <c r="B61" s="1">
+        <v>4849.0</v>
+      </c>
+      <c r="C61" s="1">
+        <v>150.4</v>
+      </c>
+      <c r="D61" s="1">
+        <v>81.651703444009</v>
+      </c>
+      <c r="E61" t="s">
+        <v>7</v>
+      </c>
+      <c r="F61">
+        <v>1.0</v>
+      </c>
+      <c r="G61" s="1">
+        <v>395929.11</v>
+      </c>
+      <c r="H61" s="1">
+        <v>333360.49</v>
+      </c>
+      <c r="I61" s="1">
+        <v>84.197014460493</v>
+      </c>
+      <c r="J61">
+        <v>0.0</v>
+      </c>
+      <c r="K61">
+        <v>0.0</v>
+      </c>
+      <c r="L61" s="1">
+        <v>729289.6</v>
+      </c>
+      <c r="M61" s="1">
+        <v>729289.6</v>
+      </c>
+      <c r="N61" s="1">
+        <v>0.83</v>
+      </c>
+      <c r="O61">
+        <v>1</v>
+      </c>
+      <c r="Z61" t="s">
         <v>157</v>
       </c>
-      <c r="B60" t="s">
-[...46 lines deleted...]
-      <c r="A61" t="s">
+    </row>
+    <row r="62" spans="1:26">
+      <c r="A62" t="s">
+        <v>160</v>
+      </c>
+      <c r="B62" s="1">
+        <v>14475.0</v>
+      </c>
+      <c r="C62" s="1">
+        <v>27.09</v>
+      </c>
+      <c r="D62" s="1">
+        <v>27.220205181347</v>
+      </c>
+      <c r="E62" t="s">
+        <v>74</v>
+      </c>
+      <c r="F62">
+        <v>0.85</v>
+      </c>
+      <c r="G62" s="1">
+        <v>448691.76</v>
+      </c>
+      <c r="H62" s="1">
+        <v>13485.13</v>
+      </c>
+      <c r="I62" s="1">
+        <v>3.0054329502285</v>
+      </c>
+      <c r="J62">
+        <v>0.42</v>
+      </c>
+      <c r="K62" t="s">
+        <v>161</v>
+      </c>
+      <c r="L62" s="1">
+        <v>462176.89</v>
+      </c>
+      <c r="M62" s="1">
+        <v>468307.6</v>
+      </c>
+      <c r="N62" s="1">
+        <v>0.53</v>
+      </c>
+      <c r="O62">
+        <v>1</v>
+      </c>
+      <c r="Z62" t="s">
         <v>159</v>
       </c>
-      <c r="B61" t="s">
-[...46 lines deleted...]
-      <c r="A62" t="s">
+    </row>
+    <row r="63" spans="1:26">
+      <c r="A63" t="s">
+        <v>163</v>
+      </c>
+      <c r="B63" s="1">
+        <v>11573.0</v>
+      </c>
+      <c r="C63" s="1">
+        <v>24.1</v>
+      </c>
+      <c r="D63" s="1">
+        <v>19.026007949538</v>
+      </c>
+      <c r="E63" t="s">
+        <v>7</v>
+      </c>
+      <c r="F63">
+        <v>1.0</v>
+      </c>
+      <c r="G63" s="1">
+        <v>220187.99</v>
+      </c>
+      <c r="H63" s="1">
+        <v>58721.31</v>
+      </c>
+      <c r="I63" s="1">
+        <v>26.668716127524</v>
+      </c>
+      <c r="J63">
+        <v>0.0</v>
+      </c>
+      <c r="K63">
+        <v>0.0</v>
+      </c>
+      <c r="L63" s="1">
+        <v>278909.3</v>
+      </c>
+      <c r="M63" s="1">
+        <v>278909.3</v>
+      </c>
+      <c r="N63" s="1">
+        <v>0.32</v>
+      </c>
+      <c r="O63">
+        <v>1</v>
+      </c>
+      <c r="Z63" t="s">
         <v>162</v>
       </c>
-      <c r="B62" t="s">
-[...46 lines deleted...]
-      <c r="A63" t="s">
+    </row>
+    <row r="64" spans="1:26">
+      <c r="A64" t="s">
+        <v>165</v>
+      </c>
+      <c r="B64" s="1">
+        <v>509.0</v>
+      </c>
+      <c r="C64" s="1">
+        <v>329.15</v>
+      </c>
+      <c r="D64" s="1">
+        <v>321.31909626719</v>
+      </c>
+      <c r="E64" t="s">
+        <v>7</v>
+      </c>
+      <c r="F64">
+        <v>1.0</v>
+      </c>
+      <c r="G64" s="1">
+        <v>163551.42</v>
+      </c>
+      <c r="H64" s="1">
+        <v>3985.93</v>
+      </c>
+      <c r="I64" s="1">
+        <v>2.4371112155431</v>
+      </c>
+      <c r="J64">
+        <v>0.0</v>
+      </c>
+      <c r="K64">
+        <v>0.0</v>
+      </c>
+      <c r="L64" s="1">
+        <v>167537.35</v>
+      </c>
+      <c r="M64" s="1">
+        <v>167537.35</v>
+      </c>
+      <c r="N64" s="1">
+        <v>0.19</v>
+      </c>
+      <c r="O64">
+        <v>1</v>
+      </c>
+      <c r="Z64" t="s">
         <v>164</v>
       </c>
-      <c r="B63" t="s">
+    </row>
+    <row r="65" spans="1:26">
+      <c r="A65" t="s">
         <v>165</v>
       </c>
-      <c r="C63" s="1">
-[...43 lines deleted...]
-      <c r="A64" t="s">
+      <c r="B65" s="1">
+        <v>550.0</v>
+      </c>
+      <c r="C65" s="1">
+        <v>329.15</v>
+      </c>
+      <c r="D65" s="1">
+        <v>402.09110909091</v>
+      </c>
+      <c r="E65" t="s">
+        <v>7</v>
+      </c>
+      <c r="F65">
+        <v>1.0</v>
+      </c>
+      <c r="G65" s="1">
+        <v>221150.11</v>
+      </c>
+      <c r="H65" s="1">
+        <v>-40117.61</v>
+      </c>
+      <c r="I65" s="1">
+        <v>-18.140443158721</v>
+      </c>
+      <c r="J65">
+        <v>0.0</v>
+      </c>
+      <c r="K65">
+        <v>0.0</v>
+      </c>
+      <c r="L65" s="1">
+        <v>181032.5</v>
+      </c>
+      <c r="M65" s="1">
+        <v>181032.5</v>
+      </c>
+      <c r="N65" s="1">
+        <v>0.21</v>
+      </c>
+      <c r="O65">
+        <v>1</v>
+      </c>
+      <c r="Z65" t="s">
+        <v>164</v>
+      </c>
+    </row>
+    <row r="66" spans="1:26">
+      <c r="A66" t="s">
+        <v>165</v>
+      </c>
+      <c r="B66" s="1">
+        <v>720.0</v>
+      </c>
+      <c r="C66" s="1">
+        <v>329.15</v>
+      </c>
+      <c r="D66" s="1">
+        <v>353.76926388889</v>
+      </c>
+      <c r="E66" t="s">
+        <v>7</v>
+      </c>
+      <c r="F66">
+        <v>1.0</v>
+      </c>
+      <c r="G66" s="1">
+        <v>254713.87</v>
+      </c>
+      <c r="H66" s="1">
+        <v>-17725.87</v>
+      </c>
+      <c r="I66" s="1">
+        <v>-6.9591302585917</v>
+      </c>
+      <c r="J66">
+        <v>0.0</v>
+      </c>
+      <c r="K66">
+        <v>0.0</v>
+      </c>
+      <c r="L66" s="1">
+        <v>236988.0</v>
+      </c>
+      <c r="M66" s="1">
+        <v>236988.0</v>
+      </c>
+      <c r="N66" s="1">
+        <v>0.27</v>
+      </c>
+      <c r="O66">
+        <v>1</v>
+      </c>
+      <c r="Z66" t="s">
+        <v>164</v>
+      </c>
+    </row>
+    <row r="67" spans="1:26">
+      <c r="A67" t="s">
+        <v>167</v>
+      </c>
+      <c r="B67" s="1">
+        <v>43449.0</v>
+      </c>
+      <c r="C67" s="1">
+        <v>18.09</v>
+      </c>
+      <c r="D67" s="1">
+        <v>21.669996547677</v>
+      </c>
+      <c r="E67" t="s">
+        <v>7</v>
+      </c>
+      <c r="F67">
+        <v>1.0</v>
+      </c>
+      <c r="G67" s="1">
+        <v>941539.68</v>
+      </c>
+      <c r="H67" s="1">
+        <v>-155547.27</v>
+      </c>
+      <c r="I67" s="1">
+        <v>-16.520522002854</v>
+      </c>
+      <c r="J67">
+        <v>0.06</v>
+      </c>
+      <c r="K67" t="s">
+        <v>168</v>
+      </c>
+      <c r="L67" s="1">
+        <v>785992.41</v>
+      </c>
+      <c r="M67" s="1">
+        <v>788495.07</v>
+      </c>
+      <c r="N67" s="1">
+        <v>0.9</v>
+      </c>
+      <c r="O67">
+        <v>1</v>
+      </c>
+      <c r="Z67" t="s">
         <v>166</v>
       </c>
-      <c r="B64" t="s">
-[...195 lines deleted...]
-    <row r="68" spans="1:16">
+    </row>
+    <row r="68" spans="1:26">
       <c r="A68" t="s">
         <v>170</v>
       </c>
-      <c r="B68" t="s">
-        <v>171</v>
+      <c r="B68" s="1">
+        <v>2620.0</v>
       </c>
       <c r="C68" s="1">
-        <v>2620.0</v>
+        <v>166.6</v>
       </c>
       <c r="D68" s="1">
-        <v>164.4</v>
-[...1 lines deleted...]
-      <c r="E68" s="1">
         <v>155.30783587786</v>
       </c>
-      <c r="F68" t="s">
+      <c r="E68" t="s">
         <v>31</v>
       </c>
-      <c r="G68">
+      <c r="F68">
         <v>0.92</v>
       </c>
+      <c r="G68" s="1">
+        <v>442184.96</v>
+      </c>
       <c r="H68" s="1">
-        <v>442184.96</v>
+        <v>30553.9</v>
       </c>
       <c r="I68" s="1">
-        <v>28433.96</v>
-[...2 lines deleted...]
-        <v>6.4303317779058</v>
+        <v>6.9097555918682</v>
+      </c>
+      <c r="J68">
+        <v>0.0</v>
       </c>
       <c r="K68">
         <v>0.0</v>
       </c>
-      <c r="L68">
-        <v>0.0</v>
+      <c r="L68" s="1">
+        <v>472738.86</v>
       </c>
       <c r="M68" s="1">
-        <v>470618.92</v>
+        <v>472738.86</v>
       </c>
       <c r="N68" s="1">
-        <v>470618.92</v>
-[...8 lines deleted...]
-    <row r="69" spans="1:16">
+        <v>0.54</v>
+      </c>
+      <c r="O68">
+        <v>1</v>
+      </c>
+      <c r="Z68" t="s">
+        <v>169</v>
+      </c>
+    </row>
+    <row r="69" spans="1:26">
       <c r="A69" t="s">
         <v>172</v>
       </c>
-      <c r="B69" t="s">
+      <c r="B69" s="1">
+        <v>2228.0</v>
+      </c>
+      <c r="C69" s="1">
+        <v>205.0</v>
+      </c>
+      <c r="D69" s="1">
+        <v>155.49451526032</v>
+      </c>
+      <c r="E69" t="s">
+        <v>74</v>
+      </c>
+      <c r="F69">
+        <v>0.85</v>
+      </c>
+      <c r="G69" s="1">
+        <v>402076.5</v>
+      </c>
+      <c r="H69" s="1">
+        <v>136254.88</v>
+      </c>
+      <c r="I69" s="1">
+        <v>33.887799958466</v>
+      </c>
+      <c r="J69">
+        <v>1.06</v>
+      </c>
+      <c r="K69" t="s">
         <v>173</v>
       </c>
-      <c r="C69" s="1">
-[...8 lines deleted...]
-      <c r="F69" t="s">
+      <c r="L69" s="1">
+        <v>538331.38</v>
+      </c>
+      <c r="M69" s="1">
+        <v>540694.79</v>
+      </c>
+      <c r="N69" s="1">
+        <v>0.62</v>
+      </c>
+      <c r="O69">
+        <v>1</v>
+      </c>
+      <c r="Z69" t="s">
+        <v>171</v>
+      </c>
+    </row>
+    <row r="70" spans="1:26">
+      <c r="A70" t="s">
+        <v>175</v>
+      </c>
+      <c r="B70" s="1">
+        <v>370.0</v>
+      </c>
+      <c r="C70" s="1">
+        <v>520.2</v>
+      </c>
+      <c r="D70" s="1">
+        <v>319.06035135135</v>
+      </c>
+      <c r="E70" t="s">
+        <v>31</v>
+      </c>
+      <c r="F70">
+        <v>0.92</v>
+      </c>
+      <c r="G70" s="1">
+        <v>105706.47</v>
+      </c>
+      <c r="H70" s="1">
+        <v>102750.82</v>
+      </c>
+      <c r="I70" s="1">
+        <v>97.203908142993</v>
+      </c>
+      <c r="J70">
+        <v>0.0</v>
+      </c>
+      <c r="K70">
+        <v>0.0</v>
+      </c>
+      <c r="L70" s="1">
+        <v>208457.29</v>
+      </c>
+      <c r="M70" s="1">
+        <v>208457.29</v>
+      </c>
+      <c r="N70" s="1">
+        <v>0.24</v>
+      </c>
+      <c r="O70">
+        <v>1</v>
+      </c>
+      <c r="Z70" t="s">
+        <v>174</v>
+      </c>
+    </row>
+    <row r="71" spans="1:26">
+      <c r="A71" t="s">
+        <v>177</v>
+      </c>
+      <c r="B71" s="1">
+        <v>9302.0</v>
+      </c>
+      <c r="C71" s="1">
+        <v>41.16</v>
+      </c>
+      <c r="D71" s="1">
+        <v>34.963769081918</v>
+      </c>
+      <c r="E71" t="s">
+        <v>7</v>
+      </c>
+      <c r="F71">
+        <v>1.0</v>
+      </c>
+      <c r="G71" s="1">
+        <v>325232.98</v>
+      </c>
+      <c r="H71" s="1">
+        <v>57637.34</v>
+      </c>
+      <c r="I71" s="1">
+        <v>17.721862032565</v>
+      </c>
+      <c r="J71">
+        <v>0.0</v>
+      </c>
+      <c r="K71">
+        <v>0.0</v>
+      </c>
+      <c r="L71" s="1">
+        <v>382870.32</v>
+      </c>
+      <c r="M71" s="1">
+        <v>382870.32</v>
+      </c>
+      <c r="N71" s="1">
+        <v>0.44</v>
+      </c>
+      <c r="O71">
+        <v>1</v>
+      </c>
+      <c r="Z71" t="s">
+        <v>176</v>
+      </c>
+    </row>
+    <row r="72" spans="1:26">
+      <c r="A72" t="s">
+        <v>179</v>
+      </c>
+      <c r="B72" s="1">
+        <v>80.0</v>
+      </c>
+      <c r="C72" s="1">
+        <v>3390.0</v>
+      </c>
+      <c r="D72" s="1">
+        <v>3658.398</v>
+      </c>
+      <c r="E72" t="s">
+        <v>31</v>
+      </c>
+      <c r="F72">
+        <v>0.92</v>
+      </c>
+      <c r="G72" s="1">
+        <v>298685.35</v>
+      </c>
+      <c r="H72" s="1">
+        <v>-4964.55</v>
+      </c>
+      <c r="I72" s="1">
+        <v>-1.6621337471021</v>
+      </c>
+      <c r="J72">
+        <v>0.0</v>
+      </c>
+      <c r="K72">
+        <v>0.0</v>
+      </c>
+      <c r="L72" s="1">
+        <v>293720.8</v>
+      </c>
+      <c r="M72" s="1">
+        <v>293720.8</v>
+      </c>
+      <c r="N72" s="1">
+        <v>0.33</v>
+      </c>
+      <c r="O72">
+        <v>1</v>
+      </c>
+      <c r="Z72" t="s">
+        <v>178</v>
+      </c>
+    </row>
+    <row r="73" spans="1:26">
+      <c r="A73" t="s">
+        <v>181</v>
+      </c>
+      <c r="B73" s="1">
+        <v>198847.0</v>
+      </c>
+      <c r="C73" s="1">
+        <v>2.435</v>
+      </c>
+      <c r="D73" s="1">
+        <v>2.2672526113042</v>
+      </c>
+      <c r="E73" t="s">
+        <v>7</v>
+      </c>
+      <c r="F73">
+        <v>1.0</v>
+      </c>
+      <c r="G73" s="1">
+        <v>450836.38</v>
+      </c>
+      <c r="H73" s="1">
+        <v>33356.07</v>
+      </c>
+      <c r="I73" s="1">
+        <v>7.3987085957881</v>
+      </c>
+      <c r="J73">
+        <v>0.0</v>
+      </c>
+      <c r="K73">
+        <v>0.0</v>
+      </c>
+      <c r="L73" s="1">
+        <v>484192.45</v>
+      </c>
+      <c r="M73" s="1">
+        <v>484192.45</v>
+      </c>
+      <c r="N73" s="1">
+        <v>0.55</v>
+      </c>
+      <c r="O73">
+        <v>1</v>
+      </c>
+      <c r="Z73" t="s">
+        <v>180</v>
+      </c>
+    </row>
+    <row r="74" spans="1:26">
+      <c r="A74" t="s">
+        <v>183</v>
+      </c>
+      <c r="B74" s="1">
+        <v>105466.0</v>
+      </c>
+      <c r="C74" s="1">
+        <v>4.58</v>
+      </c>
+      <c r="D74" s="1">
+        <v>4.429871522576</v>
+      </c>
+      <c r="E74" t="s">
+        <v>7</v>
+      </c>
+      <c r="F74">
+        <v>1.0</v>
+      </c>
+      <c r="G74" s="1">
+        <v>467200.83</v>
+      </c>
+      <c r="H74" s="1">
+        <v>15833.45</v>
+      </c>
+      <c r="I74" s="1">
+        <v>3.389002969023</v>
+      </c>
+      <c r="J74">
+        <v>0.0</v>
+      </c>
+      <c r="K74">
+        <v>0.0</v>
+      </c>
+      <c r="L74" s="1">
+        <v>483034.28</v>
+      </c>
+      <c r="M74" s="1">
+        <v>483034.28</v>
+      </c>
+      <c r="N74" s="1">
+        <v>0.55</v>
+      </c>
+      <c r="O74">
+        <v>1</v>
+      </c>
+      <c r="Z74" t="s">
+        <v>182</v>
+      </c>
+    </row>
+    <row r="75" spans="1:26">
+      <c r="A75" t="s">
+        <v>185</v>
+      </c>
+      <c r="B75" s="1">
+        <v>5109.0</v>
+      </c>
+      <c r="C75" s="1">
+        <v>76.02</v>
+      </c>
+      <c r="D75" s="1">
+        <v>69.935717361519</v>
+      </c>
+      <c r="E75" t="s">
+        <v>7</v>
+      </c>
+      <c r="F75">
+        <v>1.0</v>
+      </c>
+      <c r="G75" s="1">
+        <v>357301.58</v>
+      </c>
+      <c r="H75" s="1">
+        <v>31084.6</v>
+      </c>
+      <c r="I75" s="1">
+        <v>8.6998215904895</v>
+      </c>
+      <c r="J75">
+        <v>0.0</v>
+      </c>
+      <c r="K75">
+        <v>0.0</v>
+      </c>
+      <c r="L75" s="1">
+        <v>388386.18</v>
+      </c>
+      <c r="M75" s="1">
+        <v>388386.18</v>
+      </c>
+      <c r="N75" s="1">
+        <v>0.44</v>
+      </c>
+      <c r="O75">
+        <v>1</v>
+      </c>
+      <c r="Z75" t="s">
+        <v>184</v>
+      </c>
+    </row>
+    <row r="76" spans="1:26">
+      <c r="A76" t="s">
+        <v>187</v>
+      </c>
+      <c r="B76" s="1">
+        <v>277.0</v>
+      </c>
+      <c r="C76" s="1">
+        <v>1683.5</v>
+      </c>
+      <c r="D76" s="1">
+        <v>1704.0686642599</v>
+      </c>
+      <c r="E76" t="s">
+        <v>7</v>
+      </c>
+      <c r="F76">
+        <v>1.0</v>
+      </c>
+      <c r="G76" s="1">
+        <v>472027.02</v>
+      </c>
+      <c r="H76" s="1">
+        <v>-5697.52</v>
+      </c>
+      <c r="I76" s="1">
+        <v>-1.2070325974136</v>
+      </c>
+      <c r="J76">
+        <v>0.0</v>
+      </c>
+      <c r="K76">
+        <v>0.0</v>
+      </c>
+      <c r="L76" s="1">
+        <v>466329.5</v>
+      </c>
+      <c r="M76" s="1">
+        <v>466329.5</v>
+      </c>
+      <c r="N76" s="1">
+        <v>0.53</v>
+      </c>
+      <c r="O76">
+        <v>1</v>
+      </c>
+      <c r="Z76" t="s">
+        <v>186</v>
+      </c>
+    </row>
+    <row r="77" spans="1:26">
+      <c r="A77" t="s">
+        <v>187</v>
+      </c>
+      <c r="B77" s="1">
+        <v>180.0</v>
+      </c>
+      <c r="C77" s="1">
+        <v>1683.5</v>
+      </c>
+      <c r="D77" s="1">
+        <v>1910.4458888889</v>
+      </c>
+      <c r="E77" t="s">
+        <v>7</v>
+      </c>
+      <c r="F77">
+        <v>1.0</v>
+      </c>
+      <c r="G77" s="1">
+        <v>343880.26</v>
+      </c>
+      <c r="H77" s="1">
+        <v>-40850.26</v>
+      </c>
+      <c r="I77" s="1">
+        <v>-11.879210513567</v>
+      </c>
+      <c r="J77">
+        <v>0.0</v>
+      </c>
+      <c r="K77">
+        <v>0.0</v>
+      </c>
+      <c r="L77" s="1">
+        <v>303030.0</v>
+      </c>
+      <c r="M77" s="1">
+        <v>303030.0</v>
+      </c>
+      <c r="N77" s="1">
+        <v>0.35</v>
+      </c>
+      <c r="O77">
+        <v>1</v>
+      </c>
+      <c r="Z77" t="s">
+        <v>186</v>
+      </c>
+    </row>
+    <row r="78" spans="1:26">
+      <c r="A78" t="s">
+        <v>189</v>
+      </c>
+      <c r="B78" s="1">
+        <v>16992.0</v>
+      </c>
+      <c r="C78" s="1">
+        <v>14.95</v>
+      </c>
+      <c r="D78" s="1">
+        <v>16.368925376648</v>
+      </c>
+      <c r="E78" t="s">
         <v>74</v>
       </c>
-      <c r="G69">
-[...431 lines deleted...]
-      <c r="A78" t="s">
+      <c r="F78">
+        <v>0.85</v>
+      </c>
+      <c r="G78" s="1">
+        <v>321111.26</v>
+      </c>
+      <c r="H78" s="1">
+        <v>-21701.23</v>
+      </c>
+      <c r="I78" s="1">
+        <v>-6.7581653785669</v>
+      </c>
+      <c r="J78">
+        <v>0.0</v>
+      </c>
+      <c r="K78">
+        <v>0.0</v>
+      </c>
+      <c r="L78" s="1">
+        <v>299410.03</v>
+      </c>
+      <c r="M78" s="1">
+        <v>299410.03</v>
+      </c>
+      <c r="N78" s="1">
+        <v>0.34</v>
+      </c>
+      <c r="O78">
+        <v>1</v>
+      </c>
+      <c r="Z78" t="s">
         <v>188</v>
       </c>
-      <c r="B78" t="s">
-[...2 lines deleted...]
-      <c r="C78" s="1">
+    </row>
+    <row r="79" spans="1:26">
+      <c r="A79" t="s">
+        <v>191</v>
+      </c>
+      <c r="B79" s="1">
         <v>34742.0</v>
       </c>
-      <c r="D78" s="1">
-[...2 lines deleted...]
-      <c r="E78" s="1">
+      <c r="C79" s="1">
+        <v>0.4222</v>
+      </c>
+      <c r="D79" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="E79" t="s">
+        <v>7</v>
+      </c>
+      <c r="F79">
+        <v>1.0</v>
+      </c>
+      <c r="G79" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H79" s="1">
+        <v>14668.07</v>
+      </c>
+      <c r="I79" s="1">
+        <v>0</v>
+      </c>
+      <c r="J79">
+        <v>0.0</v>
+      </c>
+      <c r="K79">
+        <v>0.0</v>
+      </c>
+      <c r="L79" s="1">
+        <v>14668.07</v>
+      </c>
+      <c r="M79" s="1">
+        <v>14668.07</v>
+      </c>
+      <c r="N79" s="1">
+        <v>0.02</v>
+      </c>
+      <c r="O79">
+        <v>1</v>
+      </c>
+      <c r="Z79" t="s">
+        <v>190</v>
+      </c>
+    </row>
+    <row r="80" spans="1:26">
+      <c r="A80" t="s">
+        <v>191</v>
+      </c>
+      <c r="B80" s="1">
+        <v>31892.0</v>
+      </c>
+      <c r="C80" s="1">
+        <v>0.4222</v>
+      </c>
+      <c r="D80" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="E80" t="s">
+        <v>7</v>
+      </c>
+      <c r="F80">
+        <v>1.0</v>
+      </c>
+      <c r="G80" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H80" s="1">
+        <v>13464.8</v>
+      </c>
+      <c r="I80" s="1">
+        <v>0</v>
+      </c>
+      <c r="J80">
+        <v>0.0</v>
+      </c>
+      <c r="K80">
+        <v>0.0</v>
+      </c>
+      <c r="L80" s="1">
+        <v>13464.8</v>
+      </c>
+      <c r="M80" s="1">
+        <v>13464.8</v>
+      </c>
+      <c r="N80" s="1">
+        <v>0.02</v>
+      </c>
+      <c r="O80">
+        <v>1</v>
+      </c>
+      <c r="Z80" t="s">
+        <v>190</v>
+      </c>
+    </row>
+    <row r="81" spans="1:26">
+      <c r="A81" t="s">
+        <v>193</v>
+      </c>
+      <c r="B81" s="1">
+        <v>31892.0</v>
+      </c>
+      <c r="C81" s="1">
+        <v>21.15</v>
+      </c>
+      <c r="D81" s="1">
+        <v>10.438385488524</v>
+      </c>
+      <c r="E81" t="s">
+        <v>7</v>
+      </c>
+      <c r="F81">
+        <v>1.0</v>
+      </c>
+      <c r="G81" s="1">
+        <v>332900.99</v>
+      </c>
+      <c r="H81" s="1">
+        <v>341614.81</v>
+      </c>
+      <c r="I81" s="1">
+        <v>102.61754102924</v>
+      </c>
+      <c r="J81">
+        <v>0.0</v>
+      </c>
+      <c r="K81">
+        <v>51.66</v>
+      </c>
+      <c r="L81" s="1">
+        <v>674515.8</v>
+      </c>
+      <c r="M81" s="1">
+        <v>674567.46</v>
+      </c>
+      <c r="N81" s="1">
+        <v>0.77</v>
+      </c>
+      <c r="O81">
+        <v>1</v>
+      </c>
+      <c r="Z81" t="s">
+        <v>192</v>
+      </c>
+    </row>
+    <row r="82" spans="1:26">
+      <c r="A82" t="s">
+        <v>193</v>
+      </c>
+      <c r="B82" s="1">
+        <v>34742.0</v>
+      </c>
+      <c r="C82" s="1">
+        <v>21.15</v>
+      </c>
+      <c r="D82" s="1">
         <v>10.376887628807</v>
       </c>
-      <c r="F78" t="s">
-[...5 lines deleted...]
-      <c r="H78" s="1">
+      <c r="E82" t="s">
+        <v>7</v>
+      </c>
+      <c r="F82">
+        <v>1.0</v>
+      </c>
+      <c r="G82" s="1">
         <v>360513.83</v>
       </c>
-      <c r="I78" s="1">
-[...125 lines deleted...]
-      <c r="A81" t="s">
+      <c r="H82" s="1">
+        <v>374279.47</v>
+      </c>
+      <c r="I82" s="1">
+        <v>103.81833895249</v>
+      </c>
+      <c r="J82">
+        <v>0.0</v>
+      </c>
+      <c r="K82">
+        <v>56.28</v>
+      </c>
+      <c r="L82" s="1">
+        <v>734793.3</v>
+      </c>
+      <c r="M82" s="1">
+        <v>734849.58</v>
+      </c>
+      <c r="N82" s="1">
+        <v>0.84</v>
+      </c>
+      <c r="O82">
+        <v>1</v>
+      </c>
+      <c r="Z82" t="s">
         <v>192</v>
       </c>
-      <c r="B81" t="s">
-[...95 lines deleted...]
-    <row r="83" spans="1:16">
+    </row>
+    <row r="83" spans="1:26">
       <c r="A83" t="s">
         <v>195</v>
       </c>
-      <c r="B83" t="s">
+      <c r="B83" s="1">
+        <v>5274.0</v>
+      </c>
+      <c r="C83" s="1">
+        <v>91.66</v>
+      </c>
+      <c r="D83" s="1">
+        <v>78.55082480091</v>
+      </c>
+      <c r="E83" t="s">
+        <v>7</v>
+      </c>
+      <c r="F83">
+        <v>1.0</v>
+      </c>
+      <c r="G83" s="1">
+        <v>414277.05</v>
+      </c>
+      <c r="H83" s="1">
+        <v>69137.79</v>
+      </c>
+      <c r="I83" s="1">
+        <v>16.68878109468</v>
+      </c>
+      <c r="J83">
+        <v>0.0</v>
+      </c>
+      <c r="K83">
+        <v>0.0</v>
+      </c>
+      <c r="L83" s="1">
+        <v>483414.84</v>
+      </c>
+      <c r="M83" s="1">
+        <v>483414.84</v>
+      </c>
+      <c r="N83" s="1">
+        <v>0.55</v>
+      </c>
+      <c r="O83">
+        <v>1</v>
+      </c>
+      <c r="Z83" t="s">
+        <v>194</v>
+      </c>
+    </row>
+    <row r="84" spans="1:26">
+      <c r="A84" t="s">
+        <v>197</v>
+      </c>
+      <c r="B84" s="1">
+        <v>9000.0</v>
+      </c>
+      <c r="C84" s="1">
+        <v>54.08</v>
+      </c>
+      <c r="D84" s="1">
+        <v>44.868316666667</v>
+      </c>
+      <c r="E84" t="s">
+        <v>7</v>
+      </c>
+      <c r="F84">
+        <v>1.0</v>
+      </c>
+      <c r="G84" s="1">
+        <v>403814.85</v>
+      </c>
+      <c r="H84" s="1">
+        <v>82905.15</v>
+      </c>
+      <c r="I84" s="1">
+        <v>20.530485691648</v>
+      </c>
+      <c r="J84">
+        <v>0.16</v>
+      </c>
+      <c r="K84" t="s">
+        <v>198</v>
+      </c>
+      <c r="L84" s="1">
+        <v>486720.0</v>
+      </c>
+      <c r="M84" s="1">
+        <v>488137.5</v>
+      </c>
+      <c r="N84" s="1">
+        <v>0.56</v>
+      </c>
+      <c r="O84">
+        <v>1</v>
+      </c>
+      <c r="Z84" t="s">
         <v>196</v>
       </c>
-      <c r="C83" s="1">
-[...43 lines deleted...]
-      <c r="A84" t="s">
+    </row>
+    <row r="85" spans="1:26">
+      <c r="A85" t="s">
+        <v>200</v>
+      </c>
+      <c r="B85" s="1">
+        <v>7602.0</v>
+      </c>
+      <c r="C85" s="1">
+        <v>67.31</v>
+      </c>
+      <c r="D85" s="1">
+        <v>34.734740857669</v>
+      </c>
+      <c r="E85" t="s">
+        <v>7</v>
+      </c>
+      <c r="F85">
+        <v>1.0</v>
+      </c>
+      <c r="G85" s="1">
+        <v>264053.5</v>
+      </c>
+      <c r="H85" s="1">
+        <v>247637.12</v>
+      </c>
+      <c r="I85" s="1">
+        <v>93.782934140241</v>
+      </c>
+      <c r="J85">
+        <v>0.34</v>
+      </c>
+      <c r="K85" t="s">
+        <v>201</v>
+      </c>
+      <c r="L85" s="1">
+        <v>511690.62</v>
+      </c>
+      <c r="M85" s="1">
+        <v>514276.04</v>
+      </c>
+      <c r="N85" s="1">
+        <v>0.59</v>
+      </c>
+      <c r="O85">
+        <v>1</v>
+      </c>
+      <c r="Z85" t="s">
         <v>199</v>
       </c>
-      <c r="B84" t="s">
+    </row>
+    <row r="86" spans="1:26">
+      <c r="A86" t="s">
         <v>200</v>
       </c>
-      <c r="C84" s="1">
+      <c r="B86" s="1">
+        <v>11925.0</v>
+      </c>
+      <c r="C86" s="1">
+        <v>67.31</v>
+      </c>
+      <c r="D86" s="1">
+        <v>26.306779035639</v>
+      </c>
+      <c r="E86" t="s">
+        <v>7</v>
+      </c>
+      <c r="F86">
+        <v>1.0</v>
+      </c>
+      <c r="G86" s="1">
+        <v>313708.34</v>
+      </c>
+      <c r="H86" s="1">
+        <v>488963.41</v>
+      </c>
+      <c r="I86" s="1">
+        <v>155.86560752577</v>
+      </c>
+      <c r="J86">
+        <v>0.32</v>
+      </c>
+      <c r="K86" t="s">
+        <v>202</v>
+      </c>
+      <c r="L86" s="1">
+        <v>802671.75</v>
+      </c>
+      <c r="M86" s="1">
+        <v>806452.22</v>
+      </c>
+      <c r="N86" s="1">
+        <v>0.92</v>
+      </c>
+      <c r="O86">
+        <v>1</v>
+      </c>
+      <c r="Z86" t="s">
+        <v>199</v>
+      </c>
+    </row>
+    <row r="87" spans="1:26">
+      <c r="A87" t="s">
+        <v>204</v>
+      </c>
+      <c r="B87" s="1">
         <v>25000.0</v>
       </c>
-      <c r="D84" s="1">
-[...2 lines deleted...]
-      <c r="E84" s="1">
+      <c r="C87" s="1">
+        <v>28.975</v>
+      </c>
+      <c r="D87" s="1">
         <v>12.137262</v>
       </c>
-      <c r="F84" t="s">
-[...5 lines deleted...]
-      <c r="H84" s="1">
+      <c r="E87" t="s">
+        <v>7</v>
+      </c>
+      <c r="F87">
+        <v>1.0</v>
+      </c>
+      <c r="G87" s="1">
         <v>303431.55</v>
       </c>
-      <c r="I84" s="1">
-[...31 lines deleted...]
-      <c r="C85" s="1">
+      <c r="H87" s="1">
+        <v>420943.45</v>
+      </c>
+      <c r="I87" s="1">
+        <v>138.72764714151</v>
+      </c>
+      <c r="J87">
+        <v>0.0</v>
+      </c>
+      <c r="K87">
+        <v>0.0</v>
+      </c>
+      <c r="L87" s="1">
+        <v>724375.0</v>
+      </c>
+      <c r="M87" s="1">
+        <v>724375.0</v>
+      </c>
+      <c r="N87" s="1">
+        <v>0.83</v>
+      </c>
+      <c r="O87">
+        <v>1</v>
+      </c>
+      <c r="Z87" t="s">
+        <v>203</v>
+      </c>
+    </row>
+    <row r="88" spans="1:26">
+      <c r="A88" t="s">
+        <v>206</v>
+      </c>
+      <c r="B88" s="1">
         <v>170000.0</v>
       </c>
-      <c r="D85" s="1">
-[...2 lines deleted...]
-      <c r="E85" s="1">
+      <c r="C88" s="1">
+        <v>6.34</v>
+      </c>
+      <c r="D88" s="1">
         <v>2.4484739411765</v>
       </c>
-      <c r="F85" t="s">
-[...5 lines deleted...]
-      <c r="H85" s="1">
+      <c r="E88" t="s">
+        <v>7</v>
+      </c>
+      <c r="F88">
+        <v>1.0</v>
+      </c>
+      <c r="G88" s="1">
         <v>416240.57</v>
       </c>
-      <c r="I85" s="1">
-[...75 lines deleted...]
-      <c r="A87" t="s">
+      <c r="H88" s="1">
+        <v>661559.43</v>
+      </c>
+      <c r="I88" s="1">
+        <v>158.93679705465</v>
+      </c>
+      <c r="J88">
+        <v>0.0</v>
+      </c>
+      <c r="K88">
+        <v>0.0</v>
+      </c>
+      <c r="L88" s="1">
+        <v>1077800.0</v>
+      </c>
+      <c r="M88" s="1">
+        <v>1077800.0</v>
+      </c>
+      <c r="N88" s="1">
+        <v>1.23</v>
+      </c>
+      <c r="O88">
+        <v>1</v>
+      </c>
+      <c r="Z88" t="s">
         <v>205</v>
       </c>
-      <c r="B87" t="s">
-[...46 lines deleted...]
-      <c r="A88" t="s">
+    </row>
+    <row r="89" spans="1:26">
+      <c r="A89" t="s">
+        <v>208</v>
+      </c>
+      <c r="B89" s="1">
+        <v>12050.0</v>
+      </c>
+      <c r="C89" s="1">
+        <v>35.36</v>
+      </c>
+      <c r="D89" s="1">
+        <v>38.885305394191</v>
+      </c>
+      <c r="E89" t="s">
+        <v>7</v>
+      </c>
+      <c r="F89">
+        <v>1.0</v>
+      </c>
+      <c r="G89" s="1">
+        <v>468567.93</v>
+      </c>
+      <c r="H89" s="1">
+        <v>-42479.93</v>
+      </c>
+      <c r="I89" s="1">
+        <v>-9.0659064097707</v>
+      </c>
+      <c r="J89">
+        <v>0.0</v>
+      </c>
+      <c r="K89">
+        <v>0.0</v>
+      </c>
+      <c r="L89" s="1">
+        <v>426088.0</v>
+      </c>
+      <c r="M89" s="1">
+        <v>426088.0</v>
+      </c>
+      <c r="N89" s="1">
+        <v>0.49</v>
+      </c>
+      <c r="O89">
+        <v>1</v>
+      </c>
+      <c r="Z89" t="s">
         <v>207</v>
       </c>
-      <c r="B88" t="s">
-[...2 lines deleted...]
-      <c r="C88" s="1">
+    </row>
+    <row r="90" spans="1:26">
+      <c r="A90" t="s">
+        <v>210</v>
+      </c>
+      <c r="B90" s="1">
+        <v>16762.0</v>
+      </c>
+      <c r="C90" s="1">
+        <v>54.5</v>
+      </c>
+      <c r="D90" s="1">
+        <v>46.130251163346</v>
+      </c>
+      <c r="E90" t="s">
+        <v>7</v>
+      </c>
+      <c r="F90">
+        <v>1.0</v>
+      </c>
+      <c r="G90" s="1">
+        <v>773235.27</v>
+      </c>
+      <c r="H90" s="1">
+        <v>140293.73</v>
+      </c>
+      <c r="I90" s="1">
+        <v>18.14373133807</v>
+      </c>
+      <c r="J90">
+        <v>0.0</v>
+      </c>
+      <c r="K90">
+        <v>0.0</v>
+      </c>
+      <c r="L90" s="1">
+        <v>913529.0</v>
+      </c>
+      <c r="M90" s="1">
+        <v>913529.0</v>
+      </c>
+      <c r="N90" s="1">
+        <v>1.04</v>
+      </c>
+      <c r="O90">
+        <v>1</v>
+      </c>
+      <c r="Z90" t="s">
+        <v>209</v>
+      </c>
+    </row>
+    <row r="91" spans="1:26">
+      <c r="A91" t="s">
+        <v>212</v>
+      </c>
+      <c r="B91" s="1">
         <v>3229.0</v>
       </c>
-      <c r="D88" s="1">
+      <c r="C91" s="1">
         <v>101.0</v>
       </c>
-      <c r="E88" s="1">
+      <c r="D91" s="1">
         <v>101.72289253639</v>
       </c>
-      <c r="F88" t="s">
-[...5 lines deleted...]
-      <c r="H88" s="1">
+      <c r="E91" t="s">
+        <v>7</v>
+      </c>
+      <c r="F91">
+        <v>1.0</v>
+      </c>
+      <c r="G91" s="1">
         <v>328463.22</v>
       </c>
-      <c r="I88" s="1">
+      <c r="H91" s="1">
         <v>-2334.22</v>
       </c>
-      <c r="J88" s="1">
+      <c r="I91" s="1">
         <v>-0.71064882089386</v>
       </c>
-      <c r="K88">
+      <c r="J91">
         <v>0.22</v>
       </c>
-      <c r="L88">
+      <c r="K91">
         <v>697.87</v>
       </c>
-      <c r="M88" s="1">
+      <c r="L91" s="1">
         <v>326129.0</v>
       </c>
-      <c r="N88" s="1">
+      <c r="M91" s="1">
         <v>326826.87</v>
       </c>
-      <c r="O88" s="1">
+      <c r="N91" s="1">
         <v>0.37</v>
       </c>
-      <c r="P88">
-[...54 lines deleted...]
-      <c r="A90" t="s">
+      <c r="O91">
+        <v>1</v>
+      </c>
+      <c r="Z91" t="s">
         <v>211</v>
       </c>
-      <c r="B90" t="s">
-[...2 lines deleted...]
-      <c r="C90" s="1">
+    </row>
+    <row r="92" spans="1:26">
+      <c r="A92" t="s">
+        <v>214</v>
+      </c>
+      <c r="B92" s="1">
+        <v>3844.0</v>
+      </c>
+      <c r="C92" s="1">
+        <v>98.75</v>
+      </c>
+      <c r="D92" s="1">
+        <v>77.647994276795</v>
+      </c>
+      <c r="E92" t="s">
+        <v>7</v>
+      </c>
+      <c r="F92">
+        <v>1.0</v>
+      </c>
+      <c r="G92" s="1">
+        <v>298478.89</v>
+      </c>
+      <c r="H92" s="1">
+        <v>81116.11</v>
+      </c>
+      <c r="I92" s="1">
+        <v>27.176498143638</v>
+      </c>
+      <c r="J92">
+        <v>0.0</v>
+      </c>
+      <c r="K92">
+        <v>0.0</v>
+      </c>
+      <c r="L92" s="1">
+        <v>379595.0</v>
+      </c>
+      <c r="M92" s="1">
+        <v>379595.0</v>
+      </c>
+      <c r="N92" s="1">
+        <v>0.43</v>
+      </c>
+      <c r="O92">
+        <v>1</v>
+      </c>
+      <c r="Z92" t="s">
+        <v>213</v>
+      </c>
+    </row>
+    <row r="93" spans="1:26">
+      <c r="A93" t="s">
+        <v>216</v>
+      </c>
+      <c r="B93" s="1">
         <v>23072.0</v>
       </c>
-      <c r="D90" s="1">
-[...2 lines deleted...]
-      <c r="E90" s="1">
+      <c r="C93" s="1">
+        <v>4.324</v>
+      </c>
+      <c r="D93" s="1">
         <v>3.1388158807212</v>
       </c>
-      <c r="F90" t="s">
-[...5 lines deleted...]
-      <c r="H90" s="1">
+      <c r="E93" t="s">
+        <v>7</v>
+      </c>
+      <c r="F93">
+        <v>1.0</v>
+      </c>
+      <c r="G93" s="1">
         <v>72418.76</v>
       </c>
-      <c r="I90" s="1">
-[...17 lines deleted...]
-      <c r="O90" s="1">
+      <c r="H93" s="1">
+        <v>27344.57</v>
+      </c>
+      <c r="I93" s="1">
+        <v>37.758959142631</v>
+      </c>
+      <c r="J93">
+        <v>0.0</v>
+      </c>
+      <c r="K93">
+        <v>0.0</v>
+      </c>
+      <c r="L93" s="1">
+        <v>99763.33</v>
+      </c>
+      <c r="M93" s="1">
+        <v>99763.33</v>
+      </c>
+      <c r="N93" s="1">
         <v>0.11</v>
       </c>
-      <c r="P90">
-[...25 lines deleted...]
-      <c r="H91" s="1">
+      <c r="O93">
+        <v>1</v>
+      </c>
+      <c r="Z93" t="s">
+        <v>215</v>
+      </c>
+    </row>
+    <row r="94" spans="1:26">
+      <c r="A94" t="s">
+        <v>218</v>
+      </c>
+      <c r="B94" s="1">
+        <v>4816.0</v>
+      </c>
+      <c r="C94" s="1">
+        <v>175.14</v>
+      </c>
+      <c r="D94" s="1">
+        <v>122.10722383721</v>
+      </c>
+      <c r="E94" t="s">
+        <v>7</v>
+      </c>
+      <c r="F94">
+        <v>1.0</v>
+      </c>
+      <c r="G94" s="1">
         <v>588068.39</v>
       </c>
-      <c r="I91" s="1">
-[...46 lines deleted...]
-      <c r="H92" s="1">
+      <c r="H94" s="1">
+        <v>255405.85</v>
+      </c>
+      <c r="I94" s="1">
+        <v>43.431317571754</v>
+      </c>
+      <c r="J94">
+        <v>0.0</v>
+      </c>
+      <c r="K94">
+        <v>0.0</v>
+      </c>
+      <c r="L94" s="1">
+        <v>843474.24</v>
+      </c>
+      <c r="M94" s="1">
+        <v>843474.24</v>
+      </c>
+      <c r="N94" s="1">
+        <v>0.96</v>
+      </c>
+      <c r="O94">
+        <v>1</v>
+      </c>
+      <c r="Z94" t="s">
+        <v>217</v>
+      </c>
+    </row>
+    <row r="95" spans="1:26">
+      <c r="A95" t="s">
+        <v>218</v>
+      </c>
+      <c r="B95" s="1">
+        <v>5771.0</v>
+      </c>
+      <c r="C95" s="1">
+        <v>175.14</v>
+      </c>
+      <c r="D95" s="1">
+        <v>116.05390400277</v>
+      </c>
+      <c r="E95" t="s">
+        <v>7</v>
+      </c>
+      <c r="F95">
+        <v>1.0</v>
+      </c>
+      <c r="G95" s="1">
         <v>669747.08</v>
       </c>
-      <c r="I92" s="1">
-[...75 lines deleted...]
-      <c r="A94" t="s">
+      <c r="H95" s="1">
+        <v>340985.86</v>
+      </c>
+      <c r="I95" s="1">
+        <v>50.912631078586</v>
+      </c>
+      <c r="J95">
+        <v>0.0</v>
+      </c>
+      <c r="K95">
+        <v>0.0</v>
+      </c>
+      <c r="L95" s="1">
+        <v>1010732.94</v>
+      </c>
+      <c r="M95" s="1">
+        <v>1010732.94</v>
+      </c>
+      <c r="N95" s="1">
+        <v>1.15</v>
+      </c>
+      <c r="O95">
+        <v>1</v>
+      </c>
+      <c r="Z95" t="s">
         <v>217</v>
       </c>
-      <c r="B94" t="s">
-[...2 lines deleted...]
-      <c r="C94" s="1">
+    </row>
+    <row r="96" spans="1:26">
+      <c r="A96" t="s">
+        <v>220</v>
+      </c>
+      <c r="B96" s="1">
+        <v>26143.0</v>
+      </c>
+      <c r="C96" s="1">
+        <v>17.74</v>
+      </c>
+      <c r="D96" s="1">
+        <v>22.048508587385</v>
+      </c>
+      <c r="E96" t="s">
+        <v>7</v>
+      </c>
+      <c r="F96">
+        <v>1.0</v>
+      </c>
+      <c r="G96" s="1">
+        <v>576414.16</v>
+      </c>
+      <c r="H96" s="1">
+        <v>-112637.34</v>
+      </c>
+      <c r="I96" s="1">
+        <v>-19.541043197135</v>
+      </c>
+      <c r="J96">
+        <v>0.0</v>
+      </c>
+      <c r="K96">
+        <v>0.0</v>
+      </c>
+      <c r="L96" s="1">
+        <v>463776.82</v>
+      </c>
+      <c r="M96" s="1">
+        <v>463776.82</v>
+      </c>
+      <c r="N96" s="1">
+        <v>0.53</v>
+      </c>
+      <c r="O96">
+        <v>1</v>
+      </c>
+      <c r="Z96" t="s">
+        <v>219</v>
+      </c>
+    </row>
+    <row r="97" spans="1:26">
+      <c r="A97" t="s">
+        <v>222</v>
+      </c>
+      <c r="B97" s="1">
+        <v>3004.0</v>
+      </c>
+      <c r="C97" s="1">
+        <v>140.55</v>
+      </c>
+      <c r="D97" s="1">
+        <v>116.97721704394</v>
+      </c>
+      <c r="E97" t="s">
+        <v>7</v>
+      </c>
+      <c r="F97">
+        <v>1.0</v>
+      </c>
+      <c r="G97" s="1">
+        <v>351399.56</v>
+      </c>
+      <c r="H97" s="1">
+        <v>70812.64</v>
+      </c>
+      <c r="I97" s="1">
+        <v>20.151601783451</v>
+      </c>
+      <c r="J97">
+        <v>0.0</v>
+      </c>
+      <c r="K97">
+        <v>0.0</v>
+      </c>
+      <c r="L97" s="1">
+        <v>422212.2</v>
+      </c>
+      <c r="M97" s="1">
+        <v>422212.2</v>
+      </c>
+      <c r="N97" s="1">
+        <v>0.48</v>
+      </c>
+      <c r="O97">
+        <v>1</v>
+      </c>
+      <c r="Z97" t="s">
+        <v>221</v>
+      </c>
+    </row>
+    <row r="98" spans="1:26">
+      <c r="A98" t="s">
+        <v>222</v>
+      </c>
+      <c r="B98" s="1">
         <v>5620.0</v>
       </c>
-      <c r="D94" s="1">
-[...2 lines deleted...]
-      <c r="E94" s="1">
+      <c r="C98" s="1">
+        <v>140.55</v>
+      </c>
+      <c r="D98" s="1">
         <v>63.192012455516</v>
       </c>
-      <c r="F94" t="s">
-[...5 lines deleted...]
-      <c r="H94" s="1">
+      <c r="E98" t="s">
+        <v>7</v>
+      </c>
+      <c r="F98">
+        <v>1.0</v>
+      </c>
+      <c r="G98" s="1">
         <v>355139.11</v>
       </c>
-      <c r="I94" s="1">
-[...81 lines deleted...]
-      <c r="C96" s="1">
+      <c r="H98" s="1">
+        <v>434751.89</v>
+      </c>
+      <c r="I98" s="1">
+        <v>122.41735076714</v>
+      </c>
+      <c r="J98">
+        <v>0.0</v>
+      </c>
+      <c r="K98">
+        <v>0.0</v>
+      </c>
+      <c r="L98" s="1">
+        <v>789891.0</v>
+      </c>
+      <c r="M98" s="1">
+        <v>789891.0</v>
+      </c>
+      <c r="N98" s="1">
+        <v>0.9</v>
+      </c>
+      <c r="O98">
+        <v>1</v>
+      </c>
+      <c r="Z98" t="s">
+        <v>221</v>
+      </c>
+    </row>
+    <row r="99" spans="1:26">
+      <c r="A99" t="s">
+        <v>224</v>
+      </c>
+      <c r="B99" s="1">
+        <v>1540.0</v>
+      </c>
+      <c r="C99" s="1">
+        <v>378.6</v>
+      </c>
+      <c r="D99" s="1">
+        <v>276.94614935065</v>
+      </c>
+      <c r="E99" t="s">
+        <v>7</v>
+      </c>
+      <c r="F99">
+        <v>1.0</v>
+      </c>
+      <c r="G99" s="1">
+        <v>426497.07</v>
+      </c>
+      <c r="H99" s="1">
+        <v>156546.93</v>
+      </c>
+      <c r="I99" s="1">
+        <v>36.70527677951</v>
+      </c>
+      <c r="J99">
+        <v>0.0</v>
+      </c>
+      <c r="K99">
+        <v>0.0</v>
+      </c>
+      <c r="L99" s="1">
+        <v>583044.0</v>
+      </c>
+      <c r="M99" s="1">
+        <v>583044.0</v>
+      </c>
+      <c r="N99" s="1">
+        <v>0.66</v>
+      </c>
+      <c r="O99">
+        <v>1</v>
+      </c>
+      <c r="Z99" t="s">
+        <v>223</v>
+      </c>
+    </row>
+    <row r="100" spans="1:26">
+      <c r="A100" t="s">
+        <v>224</v>
+      </c>
+      <c r="B100" s="1">
         <v>2123.0</v>
       </c>
-      <c r="D96" s="1">
-[...2 lines deleted...]
-      <c r="E96" s="1">
+      <c r="C100" s="1">
+        <v>378.6</v>
+      </c>
+      <c r="D100" s="1">
         <v>328.42823363165</v>
       </c>
-      <c r="F96" t="s">
-[...5 lines deleted...]
-      <c r="H96" s="1">
+      <c r="E100" t="s">
+        <v>7</v>
+      </c>
+      <c r="F100">
+        <v>1.0</v>
+      </c>
+      <c r="G100" s="1">
         <v>697253.14</v>
       </c>
-      <c r="I96" s="1">
-[...81 lines deleted...]
-      <c r="C98" s="1">
+      <c r="H100" s="1">
+        <v>106514.66</v>
+      </c>
+      <c r="I100" s="1">
+        <v>15.276325611097</v>
+      </c>
+      <c r="J100">
+        <v>0.0</v>
+      </c>
+      <c r="K100">
+        <v>0.0</v>
+      </c>
+      <c r="L100" s="1">
+        <v>803767.8</v>
+      </c>
+      <c r="M100" s="1">
+        <v>803767.8</v>
+      </c>
+      <c r="N100" s="1">
+        <v>0.92</v>
+      </c>
+      <c r="O100">
+        <v>1</v>
+      </c>
+      <c r="Z100" t="s">
+        <v>223</v>
+      </c>
+    </row>
+    <row r="101" spans="1:26">
+      <c r="A101" t="s">
+        <v>226</v>
+      </c>
+      <c r="B101" s="1">
         <v>1750.0</v>
       </c>
-      <c r="D98" s="1">
-[...2 lines deleted...]
-      <c r="E98" s="1">
+      <c r="C101" s="1">
+        <v>495.8</v>
+      </c>
+      <c r="D101" s="1">
         <v>626.37568</v>
       </c>
-      <c r="F98" t="s">
-[...5 lines deleted...]
-      <c r="H98" s="1">
+      <c r="E101" t="s">
+        <v>7</v>
+      </c>
+      <c r="F101">
+        <v>1.0</v>
+      </c>
+      <c r="G101" s="1">
         <v>1096157.44</v>
       </c>
-      <c r="I98" s="1">
-[...31 lines deleted...]
-      <c r="C99" s="1">
+      <c r="H101" s="1">
+        <v>-228507.44</v>
+      </c>
+      <c r="I101" s="1">
+        <v>-20.846224425572</v>
+      </c>
+      <c r="J101">
+        <v>0.0</v>
+      </c>
+      <c r="K101">
+        <v>0.0</v>
+      </c>
+      <c r="L101" s="1">
+        <v>867650.0</v>
+      </c>
+      <c r="M101" s="1">
+        <v>867650.0</v>
+      </c>
+      <c r="N101" s="1">
+        <v>0.99</v>
+      </c>
+      <c r="O101">
+        <v>1</v>
+      </c>
+      <c r="Z101" t="s">
+        <v>225</v>
+      </c>
+    </row>
+    <row r="102" spans="1:26">
+      <c r="A102" t="s">
+        <v>226</v>
+      </c>
+      <c r="B102" s="1">
         <v>520.0</v>
       </c>
-      <c r="D99" s="1">
-[...2 lines deleted...]
-      <c r="E99" s="1">
+      <c r="C102" s="1">
+        <v>495.8</v>
+      </c>
+      <c r="D102" s="1">
         <v>485.56192307692</v>
       </c>
-      <c r="F99" t="s">
-[...5 lines deleted...]
-      <c r="H99" s="1">
+      <c r="E102" t="s">
+        <v>7</v>
+      </c>
+      <c r="F102">
+        <v>1.0</v>
+      </c>
+      <c r="G102" s="1">
         <v>252492.2</v>
       </c>
-      <c r="I99" s="1">
-[...17 lines deleted...]
-      <c r="O99" s="1">
+      <c r="H102" s="1">
+        <v>5323.8</v>
+      </c>
+      <c r="I102" s="1">
+        <v>2.1085007774498</v>
+      </c>
+      <c r="J102">
+        <v>0.0</v>
+      </c>
+      <c r="K102">
+        <v>0.0</v>
+      </c>
+      <c r="L102" s="1">
+        <v>257816.0</v>
+      </c>
+      <c r="M102" s="1">
+        <v>257816.0</v>
+      </c>
+      <c r="N102" s="1">
+        <v>0.29</v>
+      </c>
+      <c r="O102">
+        <v>1</v>
+      </c>
+      <c r="Z102" t="s">
+        <v>225</v>
+      </c>
+    </row>
+    <row r="103" spans="1:26">
+      <c r="A103" t="s">
+        <v>228</v>
+      </c>
+      <c r="B103" s="1">
+        <v>26324.0</v>
+      </c>
+      <c r="C103" s="1">
+        <v>15.38</v>
+      </c>
+      <c r="D103" s="1">
+        <v>11.791996277162</v>
+      </c>
+      <c r="E103" t="s">
+        <v>7</v>
+      </c>
+      <c r="F103">
+        <v>1.0</v>
+      </c>
+      <c r="G103" s="1">
+        <v>310412.51</v>
+      </c>
+      <c r="H103" s="1">
+        <v>94450.61</v>
+      </c>
+      <c r="I103" s="1">
+        <v>30.42744958958</v>
+      </c>
+      <c r="J103">
+        <v>0.12</v>
+      </c>
+      <c r="K103" t="s">
+        <v>229</v>
+      </c>
+      <c r="L103" s="1">
+        <v>404863.12</v>
+      </c>
+      <c r="M103" s="1">
+        <v>407943.03</v>
+      </c>
+      <c r="N103" s="1">
+        <v>0.46</v>
+      </c>
+      <c r="O103">
+        <v>1</v>
+      </c>
+      <c r="Z103" t="s">
+        <v>227</v>
+      </c>
+    </row>
+    <row r="104" spans="1:26">
+      <c r="A104" t="s">
+        <v>231</v>
+      </c>
+      <c r="B104" s="1">
+        <v>7670.0</v>
+      </c>
+      <c r="C104" s="1">
+        <v>50.72</v>
+      </c>
+      <c r="D104" s="1">
+        <v>52.014250325945</v>
+      </c>
+      <c r="E104" t="s">
+        <v>7</v>
+      </c>
+      <c r="F104">
+        <v>1.0</v>
+      </c>
+      <c r="G104" s="1">
+        <v>398949.3</v>
+      </c>
+      <c r="H104" s="1">
+        <v>-9926.9</v>
+      </c>
+      <c r="I104" s="1">
+        <v>-2.488261039686</v>
+      </c>
+      <c r="J104">
+        <v>0.0</v>
+      </c>
+      <c r="K104">
+        <v>0.0</v>
+      </c>
+      <c r="L104" s="1">
+        <v>389022.4</v>
+      </c>
+      <c r="M104" s="1">
+        <v>389022.4</v>
+      </c>
+      <c r="N104" s="1">
+        <v>0.44</v>
+      </c>
+      <c r="O104">
+        <v>1</v>
+      </c>
+      <c r="Z104" t="s">
+        <v>230</v>
+      </c>
+    </row>
+    <row r="105" spans="1:26">
+      <c r="A105" t="s">
+        <v>233</v>
+      </c>
+      <c r="B105" s="1">
+        <v>396.0</v>
+      </c>
+      <c r="C105" s="1">
+        <v>508.2</v>
+      </c>
+      <c r="D105" s="1">
+        <v>232.92426767677</v>
+      </c>
+      <c r="E105" t="s">
+        <v>7</v>
+      </c>
+      <c r="F105">
+        <v>1.0</v>
+      </c>
+      <c r="G105" s="1">
+        <v>92238.01</v>
+      </c>
+      <c r="H105" s="1">
+        <v>109009.19</v>
+      </c>
+      <c r="I105" s="1">
+        <v>118.1825041542</v>
+      </c>
+      <c r="J105">
+        <v>16.79</v>
+      </c>
+      <c r="K105" t="s">
+        <v>234</v>
+      </c>
+      <c r="L105" s="1">
+        <v>201247.2</v>
+      </c>
+      <c r="M105" s="1">
+        <v>207896.35</v>
+      </c>
+      <c r="N105" s="1">
+        <v>0.24</v>
+      </c>
+      <c r="O105">
+        <v>1</v>
+      </c>
+      <c r="Z105" t="s">
+        <v>232</v>
+      </c>
+    </row>
+    <row r="106" spans="1:26">
+      <c r="A106" t="s">
+        <v>236</v>
+      </c>
+      <c r="B106" s="1">
+        <v>3255.0</v>
+      </c>
+      <c r="C106" s="1">
+        <v>57.85</v>
+      </c>
+      <c r="D106" s="1">
+        <v>94.331723502304</v>
+      </c>
+      <c r="E106" t="s">
+        <v>7</v>
+      </c>
+      <c r="F106">
+        <v>1.0</v>
+      </c>
+      <c r="G106" s="1">
+        <v>307049.76</v>
+      </c>
+      <c r="H106" s="1">
+        <v>-118748.01</v>
+      </c>
+      <c r="I106" s="1">
+        <v>-38.67386510903</v>
+      </c>
+      <c r="J106">
+        <v>0.08</v>
+      </c>
+      <c r="K106">
+        <v>251.77</v>
+      </c>
+      <c r="L106" s="1">
+        <v>188301.75</v>
+      </c>
+      <c r="M106" s="1">
+        <v>188553.52</v>
+      </c>
+      <c r="N106" s="1">
+        <v>0.21</v>
+      </c>
+      <c r="O106">
+        <v>1</v>
+      </c>
+      <c r="Z106" t="s">
+        <v>235</v>
+      </c>
+    </row>
+    <row r="107" spans="1:26">
+      <c r="A107" t="s">
+        <v>238</v>
+      </c>
+      <c r="B107" s="1">
+        <v>6405.0</v>
+      </c>
+      <c r="C107" s="1">
+        <v>83.86</v>
+      </c>
+      <c r="D107" s="1">
+        <v>75.833339578454</v>
+      </c>
+      <c r="E107" t="s">
+        <v>31</v>
+      </c>
+      <c r="F107">
+        <v>0.92</v>
+      </c>
+      <c r="G107" s="1">
+        <v>440490.89</v>
+      </c>
+      <c r="H107" s="1">
+        <v>141235.82</v>
+      </c>
+      <c r="I107" s="1">
+        <v>32.063278312067</v>
+      </c>
+      <c r="J107">
+        <v>0.0</v>
+      </c>
+      <c r="K107">
+        <v>0.0</v>
+      </c>
+      <c r="L107" s="1">
+        <v>581726.71</v>
+      </c>
+      <c r="M107" s="1">
+        <v>581726.71</v>
+      </c>
+      <c r="N107" s="1">
+        <v>0.66</v>
+      </c>
+      <c r="O107">
+        <v>1</v>
+      </c>
+      <c r="Z107" t="s">
+        <v>237</v>
+      </c>
+    </row>
+    <row r="108" spans="1:26">
+      <c r="A108" t="s">
+        <v>240</v>
+      </c>
+      <c r="B108" s="1">
+        <v>68455.0</v>
+      </c>
+      <c r="C108" s="1">
+        <v>86.8</v>
+      </c>
+      <c r="D108" s="1">
+        <v>94.69494017968</v>
+      </c>
+      <c r="E108" t="s">
+        <v>71</v>
+      </c>
+      <c r="F108">
+        <v>11.02</v>
+      </c>
+      <c r="G108" s="1">
+        <v>605316.31</v>
+      </c>
+      <c r="H108" s="1">
+        <v>-66076.06</v>
+      </c>
+      <c r="I108" s="1">
+        <v>-10.915955659612</v>
+      </c>
+      <c r="J108">
+        <v>0.0</v>
+      </c>
+      <c r="K108">
+        <v>0.0</v>
+      </c>
+      <c r="L108" s="1">
+        <v>539240.25</v>
+      </c>
+      <c r="M108" s="1">
+        <v>539240.25</v>
+      </c>
+      <c r="N108" s="1">
+        <v>0.61</v>
+      </c>
+      <c r="O108">
+        <v>1</v>
+      </c>
+      <c r="Z108" t="s">
+        <v>239</v>
+      </c>
+    </row>
+    <row r="109" spans="1:26">
+      <c r="A109" t="s">
+        <v>242</v>
+      </c>
+      <c r="B109" s="1">
+        <v>35463.0</v>
+      </c>
+      <c r="C109" s="1">
+        <v>9.782</v>
+      </c>
+      <c r="D109" s="1">
+        <v>5.3890429461693</v>
+      </c>
+      <c r="E109" t="s">
+        <v>7</v>
+      </c>
+      <c r="F109">
+        <v>1.0</v>
+      </c>
+      <c r="G109" s="1">
+        <v>191111.63</v>
+      </c>
+      <c r="H109" s="1">
+        <v>155787.44</v>
+      </c>
+      <c r="I109" s="1">
+        <v>81.516462394256</v>
+      </c>
+      <c r="J109">
+        <v>0.39</v>
+      </c>
+      <c r="K109" t="s">
+        <v>243</v>
+      </c>
+      <c r="L109" s="1">
+        <v>346899.07</v>
+      </c>
+      <c r="M109" s="1">
+        <v>360730.17</v>
+      </c>
+      <c r="N109" s="1">
+        <v>0.41</v>
+      </c>
+      <c r="O109">
+        <v>1</v>
+      </c>
+      <c r="Z109" t="s">
+        <v>241</v>
+      </c>
+    </row>
+    <row r="110" spans="1:26">
+      <c r="A110" t="s">
+        <v>245</v>
+      </c>
+      <c r="B110" s="1">
+        <v>6050.0</v>
+      </c>
+      <c r="C110" s="1">
+        <v>122.0</v>
+      </c>
+      <c r="D110" s="1">
+        <v>85.498917355372</v>
+      </c>
+      <c r="E110" t="s">
+        <v>31</v>
+      </c>
+      <c r="F110">
+        <v>0.92</v>
+      </c>
+      <c r="G110" s="1">
+        <v>536550.51</v>
+      </c>
+      <c r="H110" s="1">
+        <v>262842.27</v>
+      </c>
+      <c r="I110" s="1">
+        <v>48.987423383495</v>
+      </c>
+      <c r="J110">
+        <v>0.0</v>
+      </c>
+      <c r="K110">
+        <v>0.0</v>
+      </c>
+      <c r="L110" s="1">
+        <v>799392.78</v>
+      </c>
+      <c r="M110" s="1">
+        <v>799392.78</v>
+      </c>
+      <c r="N110" s="1">
+        <v>0.91</v>
+      </c>
+      <c r="O110">
+        <v>1</v>
+      </c>
+      <c r="Z110" t="s">
+        <v>244</v>
+      </c>
+    </row>
+    <row r="111" spans="1:26">
+      <c r="A111" t="s">
+        <v>247</v>
+      </c>
+      <c r="B111" s="1">
+        <v>10395.0</v>
+      </c>
+      <c r="C111" s="1">
+        <v>330.55</v>
+      </c>
+      <c r="D111" s="1">
+        <v>604.24713419913</v>
+      </c>
+      <c r="E111" t="s">
+        <v>97</v>
+      </c>
+      <c r="F111">
+        <v>7.48</v>
+      </c>
+      <c r="G111" s="1">
+        <v>842033.79</v>
+      </c>
+      <c r="H111" s="1">
+        <v>-382395.06</v>
+      </c>
+      <c r="I111" s="1">
+        <v>-45.413267797721</v>
+      </c>
+      <c r="J111">
         <v>0.28</v>
       </c>
-      <c r="P99">
-[...19 lines deleted...]
-      <c r="F100" t="s">
+      <c r="K111" t="s">
+        <v>248</v>
+      </c>
+      <c r="L111" s="1">
+        <v>459638.73</v>
+      </c>
+      <c r="M111" s="1">
+        <v>462589.35</v>
+      </c>
+      <c r="N111" s="1">
+        <v>0.53</v>
+      </c>
+      <c r="O111">
+        <v>1</v>
+      </c>
+      <c r="Z111" t="s">
+        <v>246</v>
+      </c>
+    </row>
+    <row r="112" spans="1:26">
+      <c r="A112" t="s">
+        <v>250</v>
+      </c>
+      <c r="B112" s="1">
+        <v>14655.0</v>
+      </c>
+      <c r="C112" s="1">
+        <v>425.2</v>
+      </c>
+      <c r="D112" s="1">
+        <v>355.98855407711</v>
+      </c>
+      <c r="E112" t="s">
+        <v>97</v>
+      </c>
+      <c r="F112">
+        <v>7.48</v>
+      </c>
+      <c r="G112" s="1">
+        <v>699385.46</v>
+      </c>
+      <c r="H112" s="1">
+        <v>134169.11</v>
+      </c>
+      <c r="I112" s="1">
+        <v>19.183857496837</v>
+      </c>
+      <c r="J112">
+        <v>0.12</v>
+      </c>
+      <c r="K112" t="s">
+        <v>251</v>
+      </c>
+      <c r="L112" s="1">
+        <v>833554.57</v>
+      </c>
+      <c r="M112" s="1">
+        <v>835319.84</v>
+      </c>
+      <c r="N112" s="1">
+        <v>0.95</v>
+      </c>
+      <c r="O112">
+        <v>1</v>
+      </c>
+      <c r="Z112" t="s">
+        <v>249</v>
+      </c>
+    </row>
+    <row r="113" spans="1:26">
+      <c r="A113" t="s">
+        <v>253</v>
+      </c>
+      <c r="B113" s="1">
+        <v>25105.0</v>
+      </c>
+      <c r="C113" s="1">
+        <v>28.48</v>
+      </c>
+      <c r="D113" s="1">
+        <v>23.534911770564</v>
+      </c>
+      <c r="E113" t="s">
         <v>74</v>
       </c>
-      <c r="G100">
-[...581 lines deleted...]
-      <c r="A112" t="s">
+      <c r="F113">
+        <v>0.85</v>
+      </c>
+      <c r="G113" s="1">
+        <v>686966.17</v>
+      </c>
+      <c r="H113" s="1">
+        <v>155749.09</v>
+      </c>
+      <c r="I113" s="1">
+        <v>22.672017459026</v>
+      </c>
+      <c r="J113">
+        <v>0.21</v>
+      </c>
+      <c r="K113" t="s">
+        <v>254</v>
+      </c>
+      <c r="L113" s="1">
+        <v>842715.26</v>
+      </c>
+      <c r="M113" s="1">
+        <v>848100.59</v>
+      </c>
+      <c r="N113" s="1">
+        <v>0.97</v>
+      </c>
+      <c r="O113">
+        <v>1</v>
+      </c>
+      <c r="Z113" t="s">
         <v>252</v>
       </c>
-      <c r="B112" t="s">
-[...95 lines deleted...]
-    <row r="114" spans="1:16">
+    </row>
+    <row r="114" spans="1:26">
       <c r="A114" t="s">
         <v>256</v>
       </c>
-      <c r="B114" t="s">
-        <v>257</v>
+      <c r="B114" s="1">
+        <v>455.0</v>
       </c>
       <c r="C114" s="1">
-        <v>428784.0</v>
+        <v>720.4</v>
       </c>
       <c r="D114" s="1">
-        <v>1.986</v>
-[...8 lines deleted...]
-        <v>0.86</v>
+        <v>959.46857142857</v>
+      </c>
+      <c r="E114" t="s">
+        <v>31</v>
+      </c>
+      <c r="F114">
+        <v>0.92</v>
+      </c>
+      <c r="G114" s="1">
+        <v>419323.22</v>
       </c>
       <c r="H114" s="1">
-        <v>690525.31</v>
+        <v>-64321.78</v>
       </c>
       <c r="I114" s="1">
-        <v>294806.4</v>
-[...2 lines deleted...]
-        <v>42.693062184788</v>
+        <v>-15.339427184595</v>
+      </c>
+      <c r="J114">
+        <v>0.0</v>
       </c>
       <c r="K114">
         <v>0.0</v>
       </c>
-      <c r="L114">
-        <v>0.0</v>
+      <c r="L114" s="1">
+        <v>355001.44</v>
       </c>
       <c r="M114" s="1">
-        <v>985331.71</v>
+        <v>355001.44</v>
       </c>
       <c r="N114" s="1">
-        <v>985331.71</v>
-[...8 lines deleted...]
-    <row r="115" spans="1:16">
+        <v>0.4</v>
+      </c>
+      <c r="O114">
+        <v>1</v>
+      </c>
+      <c r="Z114" t="s">
+        <v>255</v>
+      </c>
+    </row>
+    <row r="115" spans="1:26">
       <c r="A115" t="s">
         <v>258</v>
       </c>
-      <c r="B115" t="s">
-        <v>259</v>
+      <c r="B115" s="1">
+        <v>25182.0</v>
       </c>
       <c r="C115" s="1">
-        <v>8021.0</v>
+        <v>21.45</v>
       </c>
       <c r="D115" s="1">
-        <v>42.595</v>
-[...8 lines deleted...]
-        <v>1.0</v>
+        <v>19.602729727583</v>
+      </c>
+      <c r="E115" t="s">
+        <v>7</v>
+      </c>
+      <c r="F115">
+        <v>1.0</v>
+      </c>
+      <c r="G115" s="1">
+        <v>493635.94</v>
       </c>
       <c r="H115" s="1">
-        <v>297341.0</v>
+        <v>46517.96</v>
       </c>
       <c r="I115" s="1">
-        <v>44313.5</v>
-[...2 lines deleted...]
-        <v>14.903259220895</v>
+        <v>9.4235358957048</v>
+      </c>
+      <c r="J115">
+        <v>0.0</v>
       </c>
       <c r="K115">
         <v>0.0</v>
       </c>
-      <c r="L115">
-        <v>0.0</v>
+      <c r="L115" s="1">
+        <v>540153.9</v>
       </c>
       <c r="M115" s="1">
-        <v>341654.5</v>
+        <v>540153.9</v>
       </c>
       <c r="N115" s="1">
-        <v>341654.5</v>
-[...8 lines deleted...]
-    <row r="116" spans="1:16">
+        <v>0.62</v>
+      </c>
+      <c r="O115">
+        <v>1</v>
+      </c>
+      <c r="Z115" t="s">
+        <v>257</v>
+      </c>
+    </row>
+    <row r="116" spans="1:26">
       <c r="A116" t="s">
         <v>260</v>
       </c>
-      <c r="B116" t="s">
+      <c r="B116" s="1">
+        <v>389520.0</v>
+      </c>
+      <c r="C116" s="1">
+        <v>1.989</v>
+      </c>
+      <c r="D116" s="1">
+        <v>1.3870007701787</v>
+      </c>
+      <c r="E116" t="s">
+        <v>74</v>
+      </c>
+      <c r="F116">
+        <v>0.85</v>
+      </c>
+      <c r="G116" s="1">
+        <v>627293.5</v>
+      </c>
+      <c r="H116" s="1">
+        <v>285862.96</v>
+      </c>
+      <c r="I116" s="1">
+        <v>45.570846820507</v>
+      </c>
+      <c r="J116">
+        <v>0.04</v>
+      </c>
+      <c r="K116" t="s">
         <v>261</v>
       </c>
-      <c r="C116" s="1">
-[...27 lines deleted...]
-        <v>0.0</v>
+      <c r="L116" s="1">
+        <v>913156.46</v>
       </c>
       <c r="M116" s="1">
-        <v>308681.4</v>
+        <v>929714.72</v>
       </c>
       <c r="N116" s="1">
-        <v>308681.4</v>
-[...8 lines deleted...]
-    <row r="117" spans="1:16">
+        <v>1.06</v>
+      </c>
+      <c r="O116">
+        <v>1</v>
+      </c>
+      <c r="Z116" t="s">
+        <v>259</v>
+      </c>
+    </row>
+    <row r="117" spans="1:26">
       <c r="A117" t="s">
+        <v>263</v>
+      </c>
+      <c r="B117" s="1">
+        <v>7201.0</v>
+      </c>
+      <c r="C117" s="1">
+        <v>41.195</v>
+      </c>
+      <c r="D117" s="1">
+        <v>37.070315233995</v>
+      </c>
+      <c r="E117" t="s">
+        <v>7</v>
+      </c>
+      <c r="F117">
+        <v>1.0</v>
+      </c>
+      <c r="G117" s="1">
+        <v>266943.34</v>
+      </c>
+      <c r="H117" s="1">
+        <v>29701.86</v>
+      </c>
+      <c r="I117" s="1">
+        <v>11.126653319015</v>
+      </c>
+      <c r="J117">
+        <v>0.0</v>
+      </c>
+      <c r="K117">
+        <v>0.0</v>
+      </c>
+      <c r="L117" s="1">
+        <v>296645.2</v>
+      </c>
+      <c r="M117" s="1">
+        <v>296645.2</v>
+      </c>
+      <c r="N117" s="1">
+        <v>0.34</v>
+      </c>
+      <c r="O117">
+        <v>1</v>
+      </c>
+      <c r="Z117" t="s">
         <v>262</v>
       </c>
-      <c r="B117" t="s">
-[...2 lines deleted...]
-      <c r="C117" s="1">
+    </row>
+    <row r="118" spans="1:26">
+      <c r="A118" t="s">
+        <v>265</v>
+      </c>
+      <c r="B118" s="1">
+        <v>1736.0</v>
+      </c>
+      <c r="C118" s="1">
+        <v>134.35</v>
+      </c>
+      <c r="D118" s="1">
+        <v>42.862937788018</v>
+      </c>
+      <c r="E118" t="s">
+        <v>7</v>
+      </c>
+      <c r="F118">
+        <v>1.0</v>
+      </c>
+      <c r="G118" s="1">
+        <v>74410.06</v>
+      </c>
+      <c r="H118" s="1">
+        <v>158821.54</v>
+      </c>
+      <c r="I118" s="1">
+        <v>213.44095139824</v>
+      </c>
+      <c r="J118">
+        <v>0.0</v>
+      </c>
+      <c r="K118">
+        <v>0.0</v>
+      </c>
+      <c r="L118" s="1">
+        <v>233231.6</v>
+      </c>
+      <c r="M118" s="1">
+        <v>233231.6</v>
+      </c>
+      <c r="N118" s="1">
+        <v>0.27</v>
+      </c>
+      <c r="O118">
+        <v>1</v>
+      </c>
+      <c r="Z118" t="s">
+        <v>264</v>
+      </c>
+    </row>
+    <row r="119" spans="1:26">
+      <c r="A119" t="s">
+        <v>267</v>
+      </c>
+      <c r="B119" s="1">
         <v>2502.0</v>
       </c>
-      <c r="D117" s="1">
-[...2 lines deleted...]
-      <c r="E117" s="1">
+      <c r="C119" s="1">
+        <v>88.66</v>
+      </c>
+      <c r="D119" s="1">
         <v>78.253820943245</v>
       </c>
-      <c r="F117" t="s">
-[...5 lines deleted...]
-      <c r="H117" s="1">
+      <c r="E119" t="s">
+        <v>7</v>
+      </c>
+      <c r="F119">
+        <v>1.0</v>
+      </c>
+      <c r="G119" s="1">
         <v>195791.06</v>
       </c>
-      <c r="I117" s="1">
-[...75 lines deleted...]
-      <c r="A119" t="s">
+      <c r="H119" s="1">
+        <v>26036.26</v>
+      </c>
+      <c r="I119" s="1">
+        <v>13.297982042694</v>
+      </c>
+      <c r="J119">
+        <v>0.0</v>
+      </c>
+      <c r="K119">
+        <v>0.0</v>
+      </c>
+      <c r="L119" s="1">
+        <v>221827.32</v>
+      </c>
+      <c r="M119" s="1">
+        <v>221827.32</v>
+      </c>
+      <c r="N119" s="1">
+        <v>0.25</v>
+      </c>
+      <c r="O119">
+        <v>1</v>
+      </c>
+      <c r="Z119" t="s">
         <v>266</v>
       </c>
-      <c r="B119" t="s">
-[...45 lines deleted...]
-    <row r="120" spans="1:16">
+    </row>
+    <row r="120" spans="1:26">
       <c r="A120" t="s">
         <v>269</v>
       </c>
-      <c r="B120" t="s">
-        <v>270</v>
+      <c r="B120" s="1">
+        <v>17637.0</v>
       </c>
       <c r="C120" s="1">
-        <v>5548.0</v>
+        <v>39.7</v>
       </c>
       <c r="D120" s="1">
-        <v>28.02</v>
-[...8 lines deleted...]
-        <v>1.0</v>
+        <v>16.750136077564</v>
+      </c>
+      <c r="E120" t="s">
+        <v>7</v>
+      </c>
+      <c r="F120">
+        <v>1.0</v>
+      </c>
+      <c r="G120" s="1">
+        <v>295422.15</v>
       </c>
       <c r="H120" s="1">
-        <v>202045.23</v>
+        <v>404766.75</v>
       </c>
       <c r="I120" s="1">
-        <v>-46590.27</v>
-[...2 lines deleted...]
-        <v>-23.059326864584</v>
+        <v>137.01299987154</v>
+      </c>
+      <c r="J120">
+        <v>0.0</v>
       </c>
       <c r="K120">
         <v>0.0</v>
       </c>
-      <c r="L120">
-        <v>0.0</v>
+      <c r="L120" s="1">
+        <v>700188.9</v>
       </c>
       <c r="M120" s="1">
-        <v>155454.96</v>
+        <v>700188.9</v>
       </c>
       <c r="N120" s="1">
-        <v>155454.96</v>
-[...8 lines deleted...]
-    <row r="121" spans="1:16">
+        <v>0.8</v>
+      </c>
+      <c r="O120">
+        <v>1</v>
+      </c>
+      <c r="Z120" t="s">
+        <v>268</v>
+      </c>
+    </row>
+    <row r="121" spans="1:26">
       <c r="A121" t="s">
         <v>271</v>
       </c>
-      <c r="B121" t="s">
-        <v>272</v>
+      <c r="B121" s="1">
+        <v>18720.0</v>
       </c>
       <c r="C121" s="1">
-        <v>4227.0</v>
+        <v>29.56</v>
       </c>
       <c r="D121" s="1">
-        <v>50.01</v>
-[...8 lines deleted...]
-        <v>1.0</v>
+        <v>45.814635683761</v>
+      </c>
+      <c r="E121" t="s">
+        <v>7</v>
+      </c>
+      <c r="F121">
+        <v>1.0</v>
+      </c>
+      <c r="G121" s="1">
+        <v>857649.98</v>
       </c>
       <c r="H121" s="1">
-        <v>204680.31</v>
+        <v>-304286.78</v>
       </c>
       <c r="I121" s="1">
-        <v>6711.96</v>
-[...2 lines deleted...]
-        <v>3.2792406851446</v>
+        <v>-35.47913334062</v>
+      </c>
+      <c r="J121">
+        <v>0.0</v>
       </c>
       <c r="K121">
         <v>0.0</v>
       </c>
-      <c r="L121">
-        <v>0.0</v>
+      <c r="L121" s="1">
+        <v>553363.2</v>
       </c>
       <c r="M121" s="1">
-        <v>211392.27</v>
+        <v>553363.2</v>
       </c>
       <c r="N121" s="1">
-        <v>211392.27</v>
-[...8 lines deleted...]
-    <row r="122" spans="1:16">
+        <v>0.63</v>
+      </c>
+      <c r="O121">
+        <v>1</v>
+      </c>
+      <c r="Z121" t="s">
+        <v>270</v>
+      </c>
+    </row>
+    <row r="122" spans="1:26">
       <c r="A122" t="s">
         <v>273</v>
       </c>
-      <c r="B122" t="s">
-        <v>274</v>
+      <c r="B122" s="1">
+        <v>2699.0</v>
       </c>
       <c r="C122" s="1">
-        <v>32320.0</v>
+        <v>26.79</v>
       </c>
       <c r="D122" s="1">
-        <v>12.806</v>
-[...8 lines deleted...]
-        <v>0.86</v>
+        <v>36.417669507225</v>
+      </c>
+      <c r="E122" t="s">
+        <v>7</v>
+      </c>
+      <c r="F122">
+        <v>1.0</v>
+      </c>
+      <c r="G122" s="1">
+        <v>98291.29</v>
       </c>
       <c r="H122" s="1">
-        <v>441548.67</v>
+        <v>-25985.08</v>
       </c>
       <c r="I122" s="1">
-        <v>37356.47</v>
-[...2 lines deleted...]
-        <v>8.4603289598857</v>
+        <v>-26.436808388617</v>
+      </c>
+      <c r="J122">
+        <v>0.0</v>
       </c>
       <c r="K122">
-        <v>0.03</v>
-[...2 lines deleted...]
-        <v>944.18</v>
+        <v>0.0</v>
+      </c>
+      <c r="L122" s="1">
+        <v>72306.21</v>
       </c>
       <c r="M122" s="1">
-        <v>478905.14</v>
+        <v>72306.21</v>
       </c>
       <c r="N122" s="1">
-        <v>479849.32</v>
-[...8 lines deleted...]
-    <row r="123" spans="1:16">
+        <v>0.08</v>
+      </c>
+      <c r="O122">
+        <v>1</v>
+      </c>
+      <c r="Z122" t="s">
+        <v>272</v>
+      </c>
+    </row>
+    <row r="123" spans="1:26">
       <c r="A123" t="s">
         <v>275</v>
       </c>
-      <c r="B123" t="s">
-        <v>276</v>
+      <c r="B123" s="1">
+        <v>4227.0</v>
       </c>
       <c r="C123" s="1">
-        <v>2243.0</v>
+        <v>43.89</v>
       </c>
       <c r="D123" s="1">
-        <v>298.0</v>
-[...8 lines deleted...]
-        <v>1.0</v>
+        <v>48.422122072392</v>
+      </c>
+      <c r="E123" t="s">
+        <v>7</v>
+      </c>
+      <c r="F123">
+        <v>1.0</v>
+      </c>
+      <c r="G123" s="1">
+        <v>204680.31</v>
       </c>
       <c r="H123" s="1">
-        <v>703252.0</v>
+        <v>-19157.28</v>
       </c>
       <c r="I123" s="1">
-        <v>-34838.0</v>
-[...2 lines deleted...]
-        <v>-4.9538430036459</v>
+        <v>-9.3596106044592</v>
+      </c>
+      <c r="J123">
+        <v>0.07</v>
       </c>
       <c r="K123">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>278.88</v>
+      </c>
+      <c r="L123" s="1">
+        <v>185523.03</v>
       </c>
       <c r="M123" s="1">
-        <v>668414.0</v>
+        <v>185801.91</v>
       </c>
       <c r="N123" s="1">
-        <v>668414.0</v>
-[...8 lines deleted...]
-    <row r="124" spans="1:16">
+        <v>0.21</v>
+      </c>
+      <c r="O123">
+        <v>1</v>
+      </c>
+      <c r="Z123" t="s">
+        <v>274</v>
+      </c>
+    </row>
+    <row r="124" spans="1:26">
       <c r="A124" t="s">
         <v>277</v>
       </c>
-      <c r="B124" t="s">
-        <v>278</v>
+      <c r="B124" s="1">
+        <v>32320.0</v>
       </c>
       <c r="C124" s="1">
-        <v>8960.0</v>
+        <v>13.914</v>
       </c>
       <c r="D124" s="1">
-        <v>62.9</v>
-[...8 lines deleted...]
-        <v>0.92</v>
+        <v>11.799284034653</v>
+      </c>
+      <c r="E124" t="s">
+        <v>74</v>
+      </c>
+      <c r="F124">
+        <v>0.85</v>
+      </c>
+      <c r="G124" s="1">
+        <v>441548.67</v>
       </c>
       <c r="H124" s="1">
-        <v>371367.01</v>
+        <v>88485.66</v>
       </c>
       <c r="I124" s="1">
-        <v>244412.08</v>
-[...2 lines deleted...]
-        <v>65.814160498532</v>
+        <v>20.039842946419</v>
+      </c>
+      <c r="J124">
+        <v>0.0</v>
       </c>
       <c r="K124">
         <v>0.0</v>
       </c>
-      <c r="L124">
-        <v>0.0</v>
+      <c r="L124" s="1">
+        <v>530034.33</v>
       </c>
       <c r="M124" s="1">
-        <v>615779.09</v>
+        <v>530034.33</v>
       </c>
       <c r="N124" s="1">
-        <v>615779.09</v>
-[...8 lines deleted...]
-    <row r="125" spans="1:16">
+        <v>0.6</v>
+      </c>
+      <c r="O124">
+        <v>1</v>
+      </c>
+      <c r="Z124" t="s">
+        <v>276</v>
+      </c>
+    </row>
+    <row r="125" spans="1:26">
       <c r="A125" t="s">
         <v>279</v>
       </c>
-      <c r="B125" t="s">
-        <v>280</v>
+      <c r="B125" s="1">
+        <v>2243.0</v>
       </c>
       <c r="C125" s="1">
-        <v>8500.0</v>
+        <v>330.8</v>
       </c>
       <c r="D125" s="1">
-        <v>73.42</v>
-[...8 lines deleted...]
-        <v>1.0</v>
+        <v>313.53187695051</v>
+      </c>
+      <c r="E125" t="s">
+        <v>7</v>
+      </c>
+      <c r="F125">
+        <v>1.0</v>
+      </c>
+      <c r="G125" s="1">
+        <v>703252.0</v>
       </c>
       <c r="H125" s="1">
-        <v>784904.68</v>
+        <v>38732.4</v>
       </c>
       <c r="I125" s="1">
-        <v>-160834.68</v>
-[...2 lines deleted...]
-        <v>-20.490982420948</v>
+        <v>5.5076132026642</v>
+      </c>
+      <c r="J125">
+        <v>0.0</v>
       </c>
       <c r="K125">
         <v>0.0</v>
       </c>
-      <c r="L125">
-        <v>0.0</v>
+      <c r="L125" s="1">
+        <v>741984.4</v>
       </c>
       <c r="M125" s="1">
-        <v>624070.0</v>
+        <v>741984.4</v>
       </c>
       <c r="N125" s="1">
-        <v>624070.0</v>
-[...8 lines deleted...]
-    <row r="126" spans="1:16">
+        <v>0.85</v>
+      </c>
+      <c r="O125">
+        <v>1</v>
+      </c>
+      <c r="Z125" t="s">
+        <v>278</v>
+      </c>
+    </row>
+    <row r="126" spans="1:26">
       <c r="A126" t="s">
         <v>281</v>
       </c>
-      <c r="B126" t="s">
+      <c r="B126" s="1">
+        <v>8960.0</v>
+      </c>
+      <c r="C126" s="1">
+        <v>64.82</v>
+      </c>
+      <c r="D126" s="1">
+        <v>39.142283482143</v>
+      </c>
+      <c r="E126" t="s">
+        <v>31</v>
+      </c>
+      <c r="F126">
+        <v>0.92</v>
+      </c>
+      <c r="G126" s="1">
+        <v>371367.01</v>
+      </c>
+      <c r="H126" s="1">
+        <v>257649.51</v>
+      </c>
+      <c r="I126" s="1">
+        <v>69.378674750889</v>
+      </c>
+      <c r="J126">
+        <v>0.0</v>
+      </c>
+      <c r="K126">
+        <v>0.0</v>
+      </c>
+      <c r="L126" s="1">
+        <v>629016.52</v>
+      </c>
+      <c r="M126" s="1">
+        <v>629016.52</v>
+      </c>
+      <c r="N126" s="1">
+        <v>0.72</v>
+      </c>
+      <c r="O126">
+        <v>1</v>
+      </c>
+      <c r="Z126" t="s">
+        <v>280</v>
+      </c>
+    </row>
+    <row r="127" spans="1:26">
+      <c r="A127" t="s">
+        <v>283</v>
+      </c>
+      <c r="B127" s="1">
+        <v>8500.0</v>
+      </c>
+      <c r="C127" s="1">
+        <v>76.26</v>
+      </c>
+      <c r="D127" s="1">
+        <v>92.341727058823</v>
+      </c>
+      <c r="E127" t="s">
+        <v>7</v>
+      </c>
+      <c r="F127">
+        <v>1.0</v>
+      </c>
+      <c r="G127" s="1">
+        <v>784904.68</v>
+      </c>
+      <c r="H127" s="1">
+        <v>-136694.68</v>
+      </c>
+      <c r="I127" s="1">
+        <v>-17.415449733336</v>
+      </c>
+      <c r="J127">
+        <v>0.0</v>
+      </c>
+      <c r="K127">
+        <v>0.0</v>
+      </c>
+      <c r="L127" s="1">
+        <v>648210.0</v>
+      </c>
+      <c r="M127" s="1">
+        <v>648210.0</v>
+      </c>
+      <c r="N127" s="1">
+        <v>0.74</v>
+      </c>
+      <c r="O127">
+        <v>1</v>
+      </c>
+      <c r="Z127" t="s">
         <v>282</v>
       </c>
-      <c r="C126" s="1">
-[...92 lines deleted...]
-    <row r="128" spans="1:16">
+    </row>
+    <row r="128" spans="1:26">
       <c r="A128" t="s">
         <v>285</v>
       </c>
-      <c r="B128" t="s">
+      <c r="B128" s="1">
+        <v>7253.0</v>
+      </c>
+      <c r="C128" s="1">
+        <v>136.98</v>
+      </c>
+      <c r="D128" s="1">
+        <v>165.93320970633</v>
+      </c>
+      <c r="E128" t="s">
+        <v>7</v>
+      </c>
+      <c r="F128">
+        <v>1.0</v>
+      </c>
+      <c r="G128" s="1">
+        <v>1203513.57</v>
+      </c>
+      <c r="H128" s="1">
+        <v>-209997.63</v>
+      </c>
+      <c r="I128" s="1">
+        <v>-17.448713104249</v>
+      </c>
+      <c r="J128">
+        <v>0.86</v>
+      </c>
+      <c r="K128" t="s">
         <v>286</v>
       </c>
-      <c r="C128" s="1">
-[...27 lines deleted...]
-        <v>0.0</v>
+      <c r="L128" s="1">
+        <v>993515.94</v>
       </c>
       <c r="M128" s="1">
-        <v>1461880.65</v>
+        <v>999783.91</v>
       </c>
       <c r="N128" s="1">
-        <v>1461880.65</v>
-[...8 lines deleted...]
-    <row r="129" spans="1:16">
+        <v>1.14</v>
+      </c>
+      <c r="O128">
+        <v>1</v>
+      </c>
+      <c r="Z128" t="s">
+        <v>284</v>
+      </c>
+    </row>
+    <row r="129" spans="1:26">
       <c r="A129" t="s">
         <v>285</v>
       </c>
-      <c r="B129" t="s">
-        <v>286</v>
+      <c r="B129" s="1">
+        <v>3060.0</v>
       </c>
       <c r="C129" s="1">
+        <v>136.98</v>
+      </c>
+      <c r="D129" s="1">
+        <v>119.81977124183</v>
+      </c>
+      <c r="E129" t="s">
+        <v>7</v>
+      </c>
+      <c r="F129">
+        <v>1.0</v>
+      </c>
+      <c r="G129" s="1">
+        <v>366648.5</v>
+      </c>
+      <c r="H129" s="1">
+        <v>52510.3</v>
+      </c>
+      <c r="I129" s="1">
+        <v>14.321700484251</v>
+      </c>
+      <c r="J129">
+        <v>0.96</v>
+      </c>
+      <c r="K129" t="s">
+        <v>287</v>
+      </c>
+      <c r="L129" s="1">
+        <v>419158.8</v>
+      </c>
+      <c r="M129" s="1">
+        <v>422098.49</v>
+      </c>
+      <c r="N129" s="1">
+        <v>0.48</v>
+      </c>
+      <c r="O129">
+        <v>1</v>
+      </c>
+      <c r="Z129" t="s">
+        <v>284</v>
+      </c>
+    </row>
+    <row r="130" spans="1:26">
+      <c r="A130" t="s">
+        <v>289</v>
+      </c>
+      <c r="B130" s="1">
         <v>3185.0</v>
       </c>
-      <c r="D129" s="1">
-[...2 lines deleted...]
-      <c r="E129" s="1">
+      <c r="C130" s="1">
+        <v>270.15</v>
+      </c>
+      <c r="D130" s="1">
         <v>105.72016640502</v>
       </c>
-      <c r="F129" t="s">
-[...5 lines deleted...]
-      <c r="H129" s="1">
+      <c r="E130" t="s">
+        <v>7</v>
+      </c>
+      <c r="F130">
+        <v>1.0</v>
+      </c>
+      <c r="G130" s="1">
         <v>336718.73</v>
       </c>
-      <c r="I129" s="1">
-[...28 lines deleted...]
-      <c r="B130" t="s">
+      <c r="H130" s="1">
+        <v>523709.02</v>
+      </c>
+      <c r="I130" s="1">
+        <v>155.53308246322</v>
+      </c>
+      <c r="J130">
+        <v>0.0</v>
+      </c>
+      <c r="K130">
+        <v>0.0</v>
+      </c>
+      <c r="L130" s="1">
+        <v>860427.75</v>
+      </c>
+      <c r="M130" s="1">
+        <v>860427.75</v>
+      </c>
+      <c r="N130" s="1">
+        <v>0.98</v>
+      </c>
+      <c r="O130">
+        <v>1</v>
+      </c>
+      <c r="Z130" t="s">
         <v>288</v>
       </c>
-      <c r="C130" s="1">
-[...42 lines deleted...]
-    <row r="131" spans="1:16">
+    </row>
+    <row r="131" spans="1:26">
       <c r="A131" t="s">
         <v>289</v>
       </c>
-      <c r="B131" t="s">
-        <v>290</v>
+      <c r="B131" s="1">
+        <v>4561.0</v>
       </c>
       <c r="C131" s="1">
-        <v>15766.0</v>
+        <v>270.15</v>
       </c>
       <c r="D131" s="1">
-        <v>23.4</v>
-[...8 lines deleted...]
-        <v>1.0</v>
+        <v>144.60614558211</v>
+      </c>
+      <c r="E131" t="s">
+        <v>7</v>
+      </c>
+      <c r="F131">
+        <v>1.0</v>
+      </c>
+      <c r="G131" s="1">
+        <v>659548.63</v>
       </c>
       <c r="H131" s="1">
-        <v>473345.89</v>
+        <v>572605.52</v>
       </c>
       <c r="I131" s="1">
-        <v>-104421.49</v>
-[...2 lines deleted...]
-        <v>-22.060292949834</v>
+        <v>86.81778627908</v>
+      </c>
+      <c r="J131">
+        <v>0.0</v>
       </c>
       <c r="K131">
         <v>0.0</v>
       </c>
-      <c r="L131">
-        <v>0.0</v>
+      <c r="L131" s="1">
+        <v>1232154.15</v>
       </c>
       <c r="M131" s="1">
-        <v>368924.4</v>
+        <v>1232154.15</v>
       </c>
       <c r="N131" s="1">
-        <v>368924.4</v>
-[...8 lines deleted...]
-    <row r="132" spans="1:16">
+        <v>1.4</v>
+      </c>
+      <c r="O131">
+        <v>1</v>
+      </c>
+      <c r="Z131" t="s">
+        <v>288</v>
+      </c>
+    </row>
+    <row r="132" spans="1:26">
       <c r="A132" t="s">
         <v>291</v>
       </c>
-      <c r="B132" t="s">
-        <v>292</v>
+      <c r="B132" s="1">
+        <v>15200.0</v>
       </c>
       <c r="C132" s="1">
-        <v>4709.0</v>
+        <v>26.55</v>
       </c>
       <c r="D132" s="1">
-        <v>158.52</v>
-[...8 lines deleted...]
-        <v>1.0</v>
+        <v>30.023207236842</v>
+      </c>
+      <c r="E132" t="s">
+        <v>7</v>
+      </c>
+      <c r="F132">
+        <v>1.0</v>
+      </c>
+      <c r="G132" s="1">
+        <v>456352.75</v>
       </c>
       <c r="H132" s="1">
-        <v>454771.97</v>
+        <v>-52792.75</v>
       </c>
       <c r="I132" s="1">
-        <v>291698.71</v>
-[...2 lines deleted...]
-        <v>64.141752184067</v>
+        <v>-11.568408429663</v>
+      </c>
+      <c r="J132">
+        <v>0.0</v>
       </c>
       <c r="K132">
-        <v>0.08</v>
-[...2 lines deleted...]
-        <v>374.95</v>
+        <v>0.0</v>
+      </c>
+      <c r="L132" s="1">
+        <v>403560.0</v>
       </c>
       <c r="M132" s="1">
-        <v>746470.68</v>
+        <v>403560.0</v>
       </c>
       <c r="N132" s="1">
-        <v>746845.63</v>
-[...8 lines deleted...]
-    <row r="133" spans="1:16">
+        <v>0.46</v>
+      </c>
+      <c r="O132">
+        <v>1</v>
+      </c>
+      <c r="Z132" t="s">
+        <v>290</v>
+      </c>
+    </row>
+    <row r="133" spans="1:26">
       <c r="A133" t="s">
         <v>293</v>
       </c>
-      <c r="B133" t="s">
+      <c r="B133" s="1">
+        <v>4709.0</v>
+      </c>
+      <c r="C133" s="1">
+        <v>152.18</v>
+      </c>
+      <c r="D133" s="1">
+        <v>96.575062645997</v>
+      </c>
+      <c r="E133" t="s">
+        <v>7</v>
+      </c>
+      <c r="F133">
+        <v>1.0</v>
+      </c>
+      <c r="G133" s="1">
+        <v>454771.97</v>
+      </c>
+      <c r="H133" s="1">
+        <v>261843.65</v>
+      </c>
+      <c r="I133" s="1">
+        <v>57.576910467899</v>
+      </c>
+      <c r="J133">
+        <v>0.08</v>
+      </c>
+      <c r="K133">
+        <v>374.95</v>
+      </c>
+      <c r="L133" s="1">
+        <v>716615.62</v>
+      </c>
+      <c r="M133" s="1">
+        <v>716990.57</v>
+      </c>
+      <c r="N133" s="1">
+        <v>0.82</v>
+      </c>
+      <c r="O133">
+        <v>1</v>
+      </c>
+      <c r="Z133" t="s">
+        <v>292</v>
+      </c>
+    </row>
+    <row r="134" spans="1:26">
+      <c r="A134" t="s">
+        <v>295</v>
+      </c>
+      <c r="B134" s="1">
+        <v>8554.0</v>
+      </c>
+      <c r="C134" s="1">
+        <v>34.75</v>
+      </c>
+      <c r="D134" s="1">
+        <v>52.642769464578</v>
+      </c>
+      <c r="E134" t="s">
+        <v>7</v>
+      </c>
+      <c r="F134">
+        <v>1.0</v>
+      </c>
+      <c r="G134" s="1">
+        <v>450306.25</v>
+      </c>
+      <c r="H134" s="1">
+        <v>-153054.75</v>
+      </c>
+      <c r="I134" s="1">
+        <v>-33.989035239906</v>
+      </c>
+      <c r="J134">
+        <v>0.3</v>
+      </c>
+      <c r="K134" t="s">
+        <v>296</v>
+      </c>
+      <c r="L134" s="1">
+        <v>297251.5</v>
+      </c>
+      <c r="M134" s="1">
+        <v>299790.15</v>
+      </c>
+      <c r="N134" s="1">
+        <v>0.34</v>
+      </c>
+      <c r="O134">
+        <v>1</v>
+      </c>
+      <c r="Z134" t="s">
         <v>294</v>
       </c>
-      <c r="C133" s="1">
-[...46 lines deleted...]
-      <c r="B134" t="s">
+    </row>
+    <row r="135" spans="1:26">
+      <c r="A135" t="s">
+        <v>298</v>
+      </c>
+      <c r="B135" s="1">
+        <v>4510.0</v>
+      </c>
+      <c r="C135" s="1">
+        <v>270.1</v>
+      </c>
+      <c r="D135" s="1">
+        <v>200.84106430155</v>
+      </c>
+      <c r="E135" t="s">
+        <v>7</v>
+      </c>
+      <c r="F135">
+        <v>1.0</v>
+      </c>
+      <c r="G135" s="1">
+        <v>905793.2</v>
+      </c>
+      <c r="H135" s="1">
+        <v>312357.8</v>
+      </c>
+      <c r="I135" s="1">
+        <v>34.484449651422</v>
+      </c>
+      <c r="J135">
+        <v>1.54</v>
+      </c>
+      <c r="K135" t="s">
+        <v>299</v>
+      </c>
+      <c r="L135" s="1">
+        <v>1218151.0</v>
+      </c>
+      <c r="M135" s="1">
+        <v>1225104.04</v>
+      </c>
+      <c r="N135" s="1">
+        <v>1.4</v>
+      </c>
+      <c r="O135">
+        <v>1</v>
+      </c>
+      <c r="Z135" t="s">
         <v>297</v>
       </c>
-      <c r="C134" s="1">
-[...92 lines deleted...]
-    <row r="136" spans="1:16">
+    </row>
+    <row r="136" spans="1:26">
       <c r="A136" t="s">
         <v>301</v>
       </c>
-      <c r="B136" t="s">
+      <c r="B136" s="1">
+        <v>2895.0</v>
+      </c>
+      <c r="C136" s="1">
+        <v>161.85</v>
+      </c>
+      <c r="D136" s="1">
+        <v>212.61907426598</v>
+      </c>
+      <c r="E136" t="s">
+        <v>31</v>
+      </c>
+      <c r="F136">
+        <v>0.92</v>
+      </c>
+      <c r="G136" s="1">
+        <v>619945.9</v>
+      </c>
+      <c r="H136" s="1">
+        <v>-112480.67</v>
+      </c>
+      <c r="I136" s="1">
+        <v>-18.143626726139</v>
+      </c>
+      <c r="J136">
+        <v>0.0</v>
+      </c>
+      <c r="K136">
+        <v>0.0</v>
+      </c>
+      <c r="L136" s="1">
+        <v>507465.23</v>
+      </c>
+      <c r="M136" s="1">
+        <v>507465.23</v>
+      </c>
+      <c r="N136" s="1">
+        <v>0.58</v>
+      </c>
+      <c r="O136">
+        <v>1</v>
+      </c>
+      <c r="Z136" t="s">
+        <v>300</v>
+      </c>
+    </row>
+    <row r="137" spans="1:26">
+      <c r="A137" t="s">
+        <v>303</v>
+      </c>
+      <c r="B137" s="1">
+        <v>10426.0</v>
+      </c>
+      <c r="C137" s="1">
+        <v>76.4</v>
+      </c>
+      <c r="D137" s="1">
+        <v>40.217699980817</v>
+      </c>
+      <c r="E137" t="s">
+        <v>7</v>
+      </c>
+      <c r="F137">
+        <v>1.0</v>
+      </c>
+      <c r="G137" s="1">
+        <v>419309.74</v>
+      </c>
+      <c r="H137" s="1">
+        <v>377236.66</v>
+      </c>
+      <c r="I137" s="1">
+        <v>89.966109539931</v>
+      </c>
+      <c r="J137">
+        <v>0.0</v>
+      </c>
+      <c r="K137">
+        <v>0.0</v>
+      </c>
+      <c r="L137" s="1">
+        <v>796546.4</v>
+      </c>
+      <c r="M137" s="1">
+        <v>796546.4</v>
+      </c>
+      <c r="N137" s="1">
+        <v>0.91</v>
+      </c>
+      <c r="O137">
+        <v>1</v>
+      </c>
+      <c r="Z137" t="s">
         <v>302</v>
       </c>
-      <c r="C136" s="1">
-[...43 lines deleted...]
-      <c r="A137" t="s">
+    </row>
+    <row r="138" spans="1:26">
+      <c r="A138" t="s">
+        <v>305</v>
+      </c>
+      <c r="B138" s="1">
+        <v>21133.0</v>
+      </c>
+      <c r="C138" s="1">
+        <v>205.0</v>
+      </c>
+      <c r="D138" s="1">
+        <v>188.6045502295</v>
+      </c>
+      <c r="E138" t="s">
+        <v>306</v>
+      </c>
+      <c r="F138">
+        <v>9.88</v>
+      </c>
+      <c r="G138" s="1">
+        <v>337116.16</v>
+      </c>
+      <c r="H138" s="1">
+        <v>53988.61</v>
+      </c>
+      <c r="I138" s="1">
+        <v>16.014838920804</v>
+      </c>
+      <c r="J138">
+        <v>0.28</v>
+      </c>
+      <c r="K138" t="s">
+        <v>307</v>
+      </c>
+      <c r="L138" s="1">
+        <v>391104.77</v>
+      </c>
+      <c r="M138" s="1">
+        <v>397003.75</v>
+      </c>
+      <c r="N138" s="1">
+        <v>0.45</v>
+      </c>
+      <c r="O138">
+        <v>1</v>
+      </c>
+      <c r="Z138" t="s">
         <v>304</v>
       </c>
-      <c r="B137" t="s">
-[...46 lines deleted...]
-      <c r="A138" t="s">
+    </row>
+    <row r="139" spans="1:26">
+      <c r="A139" t="s">
+        <v>309</v>
+      </c>
+      <c r="B139" s="1">
+        <v>5164.0</v>
+      </c>
+      <c r="C139" s="1">
+        <v>48.6</v>
+      </c>
+      <c r="D139" s="1">
+        <v>48.063228117738</v>
+      </c>
+      <c r="E139" t="s">
+        <v>7</v>
+      </c>
+      <c r="F139">
+        <v>1.0</v>
+      </c>
+      <c r="G139" s="1">
+        <v>248198.51</v>
+      </c>
+      <c r="H139" s="1">
+        <v>2771.89</v>
+      </c>
+      <c r="I139" s="1">
+        <v>1.1168036423748</v>
+      </c>
+      <c r="J139">
+        <v>0.0</v>
+      </c>
+      <c r="K139">
+        <v>0.0</v>
+      </c>
+      <c r="L139" s="1">
+        <v>250970.4</v>
+      </c>
+      <c r="M139" s="1">
+        <v>250970.4</v>
+      </c>
+      <c r="N139" s="1">
+        <v>0.29</v>
+      </c>
+      <c r="O139">
+        <v>1</v>
+      </c>
+      <c r="Z139" t="s">
         <v>308</v>
       </c>
-      <c r="B138" t="s">
-[...46 lines deleted...]
-      <c r="A139" t="s">
+    </row>
+    <row r="140" spans="1:26">
+      <c r="A140" t="s">
+        <v>311</v>
+      </c>
+      <c r="B140" s="1">
+        <v>20407.0</v>
+      </c>
+      <c r="C140" s="1">
+        <v>17.88</v>
+      </c>
+      <c r="D140" s="1">
+        <v>18.905518204538</v>
+      </c>
+      <c r="E140" t="s">
+        <v>7</v>
+      </c>
+      <c r="F140">
+        <v>1.0</v>
+      </c>
+      <c r="G140" s="1">
+        <v>385804.91</v>
+      </c>
+      <c r="H140" s="1">
+        <v>-20927.75</v>
+      </c>
+      <c r="I140" s="1">
+        <v>-5.4244384810966</v>
+      </c>
+      <c r="J140">
+        <v>0.0</v>
+      </c>
+      <c r="K140">
+        <v>0.0</v>
+      </c>
+      <c r="L140" s="1">
+        <v>364877.16</v>
+      </c>
+      <c r="M140" s="1">
+        <v>364877.16</v>
+      </c>
+      <c r="N140" s="1">
+        <v>0.42</v>
+      </c>
+      <c r="O140">
+        <v>1</v>
+      </c>
+      <c r="Z140" t="s">
         <v>310</v>
       </c>
-      <c r="B139" t="s">
-[...46 lines deleted...]
-      <c r="A140" t="s">
+    </row>
+    <row r="141" spans="1:26">
+      <c r="A141" t="s">
+        <v>313</v>
+      </c>
+      <c r="B141" s="1">
+        <v>7474.0</v>
+      </c>
+      <c r="C141" s="1">
+        <v>58.88</v>
+      </c>
+      <c r="D141" s="1">
+        <v>34.22746320578</v>
+      </c>
+      <c r="E141" t="s">
+        <v>7</v>
+      </c>
+      <c r="F141">
+        <v>1.0</v>
+      </c>
+      <c r="G141" s="1">
+        <v>255816.06</v>
+      </c>
+      <c r="H141" s="1">
+        <v>184253.06</v>
+      </c>
+      <c r="I141" s="1">
+        <v>72.025603083716</v>
+      </c>
+      <c r="J141">
+        <v>0.0</v>
+      </c>
+      <c r="K141">
+        <v>0.0</v>
+      </c>
+      <c r="L141" s="1">
+        <v>440069.12</v>
+      </c>
+      <c r="M141" s="1">
+        <v>440069.12</v>
+      </c>
+      <c r="N141" s="1">
+        <v>0.5</v>
+      </c>
+      <c r="O141">
+        <v>1</v>
+      </c>
+      <c r="Z141" t="s">
         <v>312</v>
       </c>
-      <c r="B140" t="s">
-[...38 lines deleted...]
-      <c r="O140" s="1">
+    </row>
+    <row r="142" spans="1:26">
+      <c r="A142" t="s">
+        <v>315</v>
+      </c>
+      <c r="B142" s="1">
+        <v>3160.0</v>
+      </c>
+      <c r="C142" s="1">
+        <v>103.95</v>
+      </c>
+      <c r="D142" s="1">
+        <v>92.425990506329</v>
+      </c>
+      <c r="E142" t="s">
+        <v>31</v>
+      </c>
+      <c r="F142">
+        <v>0.92</v>
+      </c>
+      <c r="G142" s="1">
+        <v>280866.71</v>
+      </c>
+      <c r="H142" s="1">
+        <v>74892.86</v>
+      </c>
+      <c r="I142" s="1">
+        <v>26.664911623026</v>
+      </c>
+      <c r="J142">
+        <v>0.0</v>
+      </c>
+      <c r="K142">
+        <v>0.0</v>
+      </c>
+      <c r="L142" s="1">
+        <v>355759.57</v>
+      </c>
+      <c r="M142" s="1">
+        <v>355759.57</v>
+      </c>
+      <c r="N142" s="1">
+        <v>0.41</v>
+      </c>
+      <c r="O142">
+        <v>1</v>
+      </c>
+      <c r="Z142" t="s">
+        <v>314</v>
+      </c>
+    </row>
+    <row r="143" spans="1:26">
+      <c r="A143" t="s">
+        <v>317</v>
+      </c>
+      <c r="B143" s="1">
+        <v>2055.0</v>
+      </c>
+      <c r="C143" s="1">
+        <v>82.7</v>
+      </c>
+      <c r="D143" s="1">
+        <v>37.257503649635</v>
+      </c>
+      <c r="E143" t="s">
+        <v>7</v>
+      </c>
+      <c r="F143">
+        <v>1.0</v>
+      </c>
+      <c r="G143" s="1">
+        <v>76564.17</v>
+      </c>
+      <c r="H143" s="1">
+        <v>93384.33</v>
+      </c>
+      <c r="I143" s="1">
+        <v>121.96870938456</v>
+      </c>
+      <c r="J143">
+        <v>0.49</v>
+      </c>
+      <c r="K143" t="s">
+        <v>318</v>
+      </c>
+      <c r="L143" s="1">
+        <v>169948.5</v>
+      </c>
+      <c r="M143" s="1">
+        <v>170964.13</v>
+      </c>
+      <c r="N143" s="1">
+        <v>0.19</v>
+      </c>
+      <c r="O143">
+        <v>1</v>
+      </c>
+      <c r="Z143" t="s">
+        <v>316</v>
+      </c>
+    </row>
+    <row r="144" spans="1:26">
+      <c r="A144" t="s">
+        <v>320</v>
+      </c>
+      <c r="B144" s="1">
+        <v>77355.0</v>
+      </c>
+      <c r="C144" s="1">
+        <v>5.585</v>
+      </c>
+      <c r="D144" s="1">
+        <v>6.8441790446642</v>
+      </c>
+      <c r="E144" t="s">
+        <v>74</v>
+      </c>
+      <c r="F144">
+        <v>0.85</v>
+      </c>
+      <c r="G144" s="1">
+        <v>613103.71</v>
+      </c>
+      <c r="H144" s="1">
+        <v>-103899.22</v>
+      </c>
+      <c r="I144" s="1">
+        <v>-16.946434723091</v>
+      </c>
+      <c r="J144">
+        <v>0.2</v>
+      </c>
+      <c r="K144" t="s">
+        <v>321</v>
+      </c>
+      <c r="L144" s="1">
+        <v>509204.49</v>
+      </c>
+      <c r="M144" s="1">
+        <v>524346.65</v>
+      </c>
+      <c r="N144" s="1">
         <v>0.6</v>
       </c>
-      <c r="P140">
-[...104 lines deleted...]
-      <c r="A143" t="s">
+      <c r="O144">
+        <v>1</v>
+      </c>
+      <c r="Z144" t="s">
         <v>319</v>
       </c>
-      <c r="B143" t="s">
-[...95 lines deleted...]
-    <row r="145" spans="1:16">
+    </row>
+    <row r="145" spans="1:26">
       <c r="A145" t="s">
         <v>323</v>
       </c>
-      <c r="B145" t="s">
-        <v>324</v>
+      <c r="B145" s="1">
+        <v>14819.0</v>
       </c>
       <c r="C145" s="1">
-        <v>18981.0</v>
+        <v>33.16</v>
       </c>
       <c r="D145" s="1">
-        <v>76.65</v>
-[...8 lines deleted...]
-        <v>1.0</v>
+        <v>33.200054659559</v>
+      </c>
+      <c r="E145" t="s">
+        <v>7</v>
+      </c>
+      <c r="F145">
+        <v>1.0</v>
+      </c>
+      <c r="G145" s="1">
+        <v>491991.61</v>
       </c>
       <c r="H145" s="1">
-        <v>1177070.98</v>
+        <v>-593.57</v>
       </c>
       <c r="I145" s="1">
-        <v>277822.67</v>
-[...2 lines deleted...]
-        <v>23.602881620614</v>
+        <v>-0.12064636630694</v>
+      </c>
+      <c r="J145">
+        <v>0.0</v>
       </c>
       <c r="K145">
         <v>0.0</v>
       </c>
-      <c r="L145">
-        <v>0.0</v>
+      <c r="L145" s="1">
+        <v>491398.04</v>
       </c>
       <c r="M145" s="1">
-        <v>1454893.65</v>
+        <v>491398.04</v>
       </c>
       <c r="N145" s="1">
-        <v>1454893.65</v>
-[...8 lines deleted...]
-    <row r="146" spans="1:16">
+        <v>0.56</v>
+      </c>
+      <c r="O145">
+        <v>1</v>
+      </c>
+      <c r="Z145" t="s">
+        <v>322</v>
+      </c>
+    </row>
+    <row r="146" spans="1:26">
       <c r="A146" t="s">
         <v>325</v>
       </c>
-      <c r="B146" t="s">
-        <v>326</v>
+      <c r="B146" s="1">
+        <v>1183.0</v>
       </c>
       <c r="C146" s="1">
-        <v>1699.0</v>
+        <v>220.5</v>
       </c>
       <c r="D146" s="1">
-        <v>248.3</v>
-[...8 lines deleted...]
-        <v>1.0</v>
+        <v>235.79701606086</v>
+      </c>
+      <c r="E146" t="s">
+        <v>7</v>
+      </c>
+      <c r="F146">
+        <v>1.0</v>
+      </c>
+      <c r="G146" s="1">
+        <v>278947.87</v>
       </c>
       <c r="H146" s="1">
-        <v>437852.85</v>
+        <v>-18096.37</v>
       </c>
       <c r="I146" s="1">
-        <v>-15991.15</v>
-[...2 lines deleted...]
-        <v>-3.6521744691167</v>
+        <v>-6.4873662595093</v>
+      </c>
+      <c r="J146">
+        <v>0.0</v>
       </c>
       <c r="K146">
         <v>0.0</v>
       </c>
-      <c r="L146">
-        <v>0.0</v>
+      <c r="L146" s="1">
+        <v>260851.5</v>
       </c>
       <c r="M146" s="1">
-        <v>421861.7</v>
+        <v>260851.5</v>
       </c>
       <c r="N146" s="1">
-        <v>421861.7</v>
-[...8 lines deleted...]
-    <row r="147" spans="1:16">
+        <v>0.3</v>
+      </c>
+      <c r="O146">
+        <v>1</v>
+      </c>
+      <c r="Z146" t="s">
+        <v>324</v>
+      </c>
+    </row>
+    <row r="147" spans="1:26">
       <c r="A147" t="s">
         <v>327</v>
       </c>
-      <c r="B147" t="s">
-        <v>328</v>
+      <c r="B147" s="1">
+        <v>17855.0</v>
       </c>
       <c r="C147" s="1">
-        <v>10041.0</v>
+        <v>70.64</v>
       </c>
       <c r="D147" s="1">
-        <v>74.93</v>
-[...8 lines deleted...]
-        <v>1.0</v>
+        <v>62.01311733408</v>
+      </c>
+      <c r="E147" t="s">
+        <v>7</v>
+      </c>
+      <c r="F147">
+        <v>1.0</v>
+      </c>
+      <c r="G147" s="1">
+        <v>1107244.21</v>
       </c>
       <c r="H147" s="1">
-        <v>673211.05</v>
+        <v>154032.99</v>
       </c>
       <c r="I147" s="1">
-        <v>79161.08</v>
-[...2 lines deleted...]
-        <v>11.758731530031</v>
+        <v>13.911383650405</v>
+      </c>
+      <c r="J147">
+        <v>0.0</v>
       </c>
       <c r="K147">
         <v>0.0</v>
       </c>
-      <c r="L147">
-        <v>0.0</v>
+      <c r="L147" s="1">
+        <v>1261277.2</v>
       </c>
       <c r="M147" s="1">
-        <v>752372.13</v>
+        <v>1261277.2</v>
       </c>
       <c r="N147" s="1">
-        <v>752372.13</v>
-[...8 lines deleted...]
-    <row r="148" spans="1:16">
+        <v>1.44</v>
+      </c>
+      <c r="O147">
+        <v>1</v>
+      </c>
+      <c r="Z147" t="s">
+        <v>326</v>
+      </c>
+    </row>
+    <row r="148" spans="1:26">
       <c r="A148" t="s">
         <v>329</v>
       </c>
-      <c r="B148" t="s">
+      <c r="B148" s="1">
+        <v>1699.0</v>
+      </c>
+      <c r="C148" s="1">
+        <v>235.7</v>
+      </c>
+      <c r="D148" s="1">
+        <v>257.71209535021</v>
+      </c>
+      <c r="E148" t="s">
+        <v>7</v>
+      </c>
+      <c r="F148">
+        <v>1.0</v>
+      </c>
+      <c r="G148" s="1">
+        <v>437852.85</v>
+      </c>
+      <c r="H148" s="1">
+        <v>-37398.55</v>
+      </c>
+      <c r="I148" s="1">
+        <v>-8.5413512781748</v>
+      </c>
+      <c r="J148">
+        <v>0.0</v>
+      </c>
+      <c r="K148">
+        <v>0.0</v>
+      </c>
+      <c r="L148" s="1">
+        <v>400454.3</v>
+      </c>
+      <c r="M148" s="1">
+        <v>400454.3</v>
+      </c>
+      <c r="N148" s="1">
+        <v>0.46</v>
+      </c>
+      <c r="O148">
+        <v>1</v>
+      </c>
+      <c r="Z148" t="s">
+        <v>328</v>
+      </c>
+    </row>
+    <row r="149" spans="1:26">
+      <c r="A149" t="s">
+        <v>331</v>
+      </c>
+      <c r="B149" s="1">
+        <v>10041.0</v>
+      </c>
+      <c r="C149" s="1">
+        <v>81.29</v>
+      </c>
+      <c r="D149" s="1">
+        <v>67.046215516383</v>
+      </c>
+      <c r="E149" t="s">
+        <v>7</v>
+      </c>
+      <c r="F149">
+        <v>1.0</v>
+      </c>
+      <c r="G149" s="1">
+        <v>673211.05</v>
+      </c>
+      <c r="H149" s="1">
+        <v>143021.84</v>
+      </c>
+      <c r="I149" s="1">
+        <v>21.244725558203</v>
+      </c>
+      <c r="J149">
+        <v>0.0</v>
+      </c>
+      <c r="K149">
+        <v>0.0</v>
+      </c>
+      <c r="L149" s="1">
+        <v>816232.89</v>
+      </c>
+      <c r="M149" s="1">
+        <v>816232.89</v>
+      </c>
+      <c r="N149" s="1">
+        <v>0.93</v>
+      </c>
+      <c r="O149">
+        <v>1</v>
+      </c>
+      <c r="Z149" t="s">
         <v>330</v>
       </c>
-      <c r="C148" s="1">
-[...43 lines deleted...]
-      <c r="A149" t="s">
+    </row>
+    <row r="150" spans="1:26">
+      <c r="A150" t="s">
+        <v>333</v>
+      </c>
+      <c r="B150" s="1">
+        <v>5306.0</v>
+      </c>
+      <c r="C150" s="1">
+        <v>53.77</v>
+      </c>
+      <c r="D150" s="1">
+        <v>46.506733886167</v>
+      </c>
+      <c r="E150" t="s">
+        <v>7</v>
+      </c>
+      <c r="F150">
+        <v>1.0</v>
+      </c>
+      <c r="G150" s="1">
+        <v>246764.73</v>
+      </c>
+      <c r="H150" s="1">
+        <v>38538.89</v>
+      </c>
+      <c r="I150" s="1">
+        <v>15.617665458107</v>
+      </c>
+      <c r="J150">
+        <v>0.0</v>
+      </c>
+      <c r="K150">
+        <v>0.0</v>
+      </c>
+      <c r="L150" s="1">
+        <v>285303.62</v>
+      </c>
+      <c r="M150" s="1">
+        <v>285303.62</v>
+      </c>
+      <c r="N150" s="1">
+        <v>0.33</v>
+      </c>
+      <c r="O150">
+        <v>1</v>
+      </c>
+      <c r="Z150" t="s">
         <v>332</v>
       </c>
-      <c r="B149" t="s">
+    </row>
+    <row r="151" spans="1:26">
+      <c r="A151" t="s">
         <v>333</v>
       </c>
-      <c r="C149" s="1">
-[...26 lines deleted...]
-      <c r="L149">
+      <c r="B151" s="1">
+        <v>4000.0</v>
+      </c>
+      <c r="C151" s="1">
+        <v>45.585</v>
+      </c>
+      <c r="D151" s="1">
+        <v>44.209395</v>
+      </c>
+      <c r="E151" t="s">
+        <v>74</v>
+      </c>
+      <c r="F151">
+        <v>0.85</v>
+      </c>
+      <c r="G151" s="1">
+        <v>204755.29</v>
+      </c>
+      <c r="H151" s="1">
+        <v>10157.67</v>
+      </c>
+      <c r="I151" s="1">
+        <v>4.9608828177284</v>
+      </c>
+      <c r="J151">
+        <v>0.0</v>
+      </c>
+      <c r="K151">
+        <v>0.0</v>
+      </c>
+      <c r="L151" s="1">
+        <v>214912.96</v>
+      </c>
+      <c r="M151" s="1">
+        <v>214912.96</v>
+      </c>
+      <c r="N151" s="1">
+        <v>0.24</v>
+      </c>
+      <c r="O151">
+        <v>1</v>
+      </c>
+      <c r="Z151" t="s">
+        <v>332</v>
+      </c>
+    </row>
+    <row r="152" spans="1:26">
+      <c r="A152" t="s">
+        <v>335</v>
+      </c>
+      <c r="B152" s="1">
+        <v>161516.0</v>
+      </c>
+      <c r="C152" s="1">
+        <v>4.58</v>
+      </c>
+      <c r="D152" s="1">
+        <v>3.4198941900493</v>
+      </c>
+      <c r="E152" t="s">
+        <v>7</v>
+      </c>
+      <c r="F152">
+        <v>1.0</v>
+      </c>
+      <c r="G152" s="1">
+        <v>552367.63</v>
+      </c>
+      <c r="H152" s="1">
+        <v>187375.65</v>
+      </c>
+      <c r="I152" s="1">
+        <v>33.922272020176</v>
+      </c>
+      <c r="J152">
+        <v>0.0</v>
+      </c>
+      <c r="K152">
         <v>546.67</v>
       </c>
-      <c r="M149" s="1">
-[...5 lines deleted...]
-      <c r="O149" s="1">
+      <c r="L152" s="1">
+        <v>739743.28</v>
+      </c>
+      <c r="M152" s="1">
+        <v>740289.95</v>
+      </c>
+      <c r="N152" s="1">
+        <v>0.84</v>
+      </c>
+      <c r="O152">
+        <v>1</v>
+      </c>
+      <c r="Z152" t="s">
+        <v>334</v>
+      </c>
+    </row>
+    <row r="153" spans="1:26">
+      <c r="A153" t="s">
+        <v>337</v>
+      </c>
+      <c r="B153" s="1">
+        <v>19925.0</v>
+      </c>
+      <c r="C153" s="1">
+        <v>5.25</v>
+      </c>
+      <c r="D153" s="1">
+        <v>8.7898750313676</v>
+      </c>
+      <c r="E153" t="s">
+        <v>74</v>
+      </c>
+      <c r="F153">
+        <v>0.85</v>
+      </c>
+      <c r="G153" s="1">
+        <v>207288.39</v>
+      </c>
+      <c r="H153" s="1">
+        <v>-83995.43</v>
+      </c>
+      <c r="I153" s="1">
+        <v>-40.521048959857</v>
+      </c>
+      <c r="J153">
+        <v>0.1</v>
+      </c>
+      <c r="K153" t="s">
+        <v>338</v>
+      </c>
+      <c r="L153" s="1">
+        <v>123292.96</v>
+      </c>
+      <c r="M153" s="1">
+        <v>125193.85</v>
+      </c>
+      <c r="N153" s="1">
+        <v>0.14</v>
+      </c>
+      <c r="O153">
+        <v>1</v>
+      </c>
+      <c r="Z153" t="s">
+        <v>336</v>
+      </c>
+    </row>
+    <row r="154" spans="1:26">
+      <c r="A154" t="s">
+        <v>340</v>
+      </c>
+      <c r="B154" s="1">
+        <v>2270.0</v>
+      </c>
+      <c r="C154" s="1">
+        <v>119.65</v>
+      </c>
+      <c r="D154" s="1">
+        <v>108.66343171806</v>
+      </c>
+      <c r="E154" t="s">
+        <v>7</v>
+      </c>
+      <c r="F154">
+        <v>1.0</v>
+      </c>
+      <c r="G154" s="1">
+        <v>246665.99</v>
+      </c>
+      <c r="H154" s="1">
+        <v>24939.51</v>
+      </c>
+      <c r="I154" s="1">
+        <v>10.110639898107</v>
+      </c>
+      <c r="J154">
+        <v>0.0</v>
+      </c>
+      <c r="K154">
+        <v>0.0</v>
+      </c>
+      <c r="L154" s="1">
+        <v>271605.5</v>
+      </c>
+      <c r="M154" s="1">
+        <v>271605.5</v>
+      </c>
+      <c r="N154" s="1">
+        <v>0.31</v>
+      </c>
+      <c r="O154">
+        <v>1</v>
+      </c>
+      <c r="Z154" t="s">
+        <v>339</v>
+      </c>
+    </row>
+    <row r="155" spans="1:26">
+      <c r="A155" t="s">
+        <v>340</v>
+      </c>
+      <c r="B155" s="1">
+        <v>4185.0</v>
+      </c>
+      <c r="C155" s="1">
+        <v>119.65</v>
+      </c>
+      <c r="D155" s="1">
+        <v>112.47259020311</v>
+      </c>
+      <c r="E155" t="s">
+        <v>7</v>
+      </c>
+      <c r="F155">
+        <v>1.0</v>
+      </c>
+      <c r="G155" s="1">
+        <v>470697.79</v>
+      </c>
+      <c r="H155" s="1">
+        <v>30037.46</v>
+      </c>
+      <c r="I155" s="1">
+        <v>6.3814746187782</v>
+      </c>
+      <c r="J155">
+        <v>0.0</v>
+      </c>
+      <c r="K155">
+        <v>0.0</v>
+      </c>
+      <c r="L155" s="1">
+        <v>500735.25</v>
+      </c>
+      <c r="M155" s="1">
+        <v>500735.25</v>
+      </c>
+      <c r="N155" s="1">
+        <v>0.57</v>
+      </c>
+      <c r="O155">
+        <v>1</v>
+      </c>
+      <c r="Z155" t="s">
+        <v>339</v>
+      </c>
+    </row>
+    <row r="156" spans="1:26">
+      <c r="A156" t="s">
+        <v>342</v>
+      </c>
+      <c r="B156" s="1">
+        <v>1265.0</v>
+      </c>
+      <c r="C156" s="1">
+        <v>320.0</v>
+      </c>
+      <c r="D156" s="1">
+        <v>323.82214229249</v>
+      </c>
+      <c r="E156" t="s">
+        <v>7</v>
+      </c>
+      <c r="F156">
+        <v>1.0</v>
+      </c>
+      <c r="G156" s="1">
+        <v>409635.01</v>
+      </c>
+      <c r="H156" s="1">
+        <v>-4835.01</v>
+      </c>
+      <c r="I156" s="1">
+        <v>-1.1803214769167</v>
+      </c>
+      <c r="J156">
+        <v>0.0</v>
+      </c>
+      <c r="K156">
+        <v>0.0</v>
+      </c>
+      <c r="L156" s="1">
+        <v>404800.0</v>
+      </c>
+      <c r="M156" s="1">
+        <v>404800.0</v>
+      </c>
+      <c r="N156" s="1">
+        <v>0.46</v>
+      </c>
+      <c r="O156">
+        <v>1</v>
+      </c>
+      <c r="Z156" t="s">
+        <v>341</v>
+      </c>
+    </row>
+    <row r="157" spans="1:26">
+      <c r="A157" t="s">
+        <v>344</v>
+      </c>
+      <c r="B157" s="1">
+        <v>9000.0</v>
+      </c>
+      <c r="C157" s="1">
+        <v>21.15</v>
+      </c>
+      <c r="D157" s="1">
+        <v>23.350965555556</v>
+      </c>
+      <c r="E157" t="s">
+        <v>7</v>
+      </c>
+      <c r="F157">
+        <v>1.0</v>
+      </c>
+      <c r="G157" s="1">
+        <v>210158.69</v>
+      </c>
+      <c r="H157" s="1">
+        <v>-19808.69</v>
+      </c>
+      <c r="I157" s="1">
+        <v>-9.4255869219588</v>
+      </c>
+      <c r="J157">
+        <v>0.0</v>
+      </c>
+      <c r="K157">
+        <v>0.0</v>
+      </c>
+      <c r="L157" s="1">
+        <v>190350.0</v>
+      </c>
+      <c r="M157" s="1">
+        <v>190350.0</v>
+      </c>
+      <c r="N157" s="1">
+        <v>0.22</v>
+      </c>
+      <c r="O157">
+        <v>1</v>
+      </c>
+      <c r="Z157" t="s">
+        <v>343</v>
+      </c>
+    </row>
+    <row r="158" spans="1:26">
+      <c r="A158" t="s">
+        <v>346</v>
+      </c>
+      <c r="B158" s="1">
+        <v>19285.0</v>
+      </c>
+      <c r="C158" s="1">
+        <v>21.86</v>
+      </c>
+      <c r="D158" s="1">
+        <v>26.240920404459</v>
+      </c>
+      <c r="E158" t="s">
+        <v>7</v>
+      </c>
+      <c r="F158">
+        <v>1.0</v>
+      </c>
+      <c r="G158" s="1">
+        <v>506056.15</v>
+      </c>
+      <c r="H158" s="1">
+        <v>-84486.05</v>
+      </c>
+      <c r="I158" s="1">
+        <v>-16.694995209524</v>
+      </c>
+      <c r="J158">
+        <v>0.0</v>
+      </c>
+      <c r="K158">
+        <v>0.0</v>
+      </c>
+      <c r="L158" s="1">
+        <v>421570.1</v>
+      </c>
+      <c r="M158" s="1">
+        <v>421570.1</v>
+      </c>
+      <c r="N158" s="1">
+        <v>0.48</v>
+      </c>
+      <c r="O158">
+        <v>1</v>
+      </c>
+      <c r="Z158" t="s">
+        <v>345</v>
+      </c>
+    </row>
+    <row r="159" spans="1:26">
+      <c r="A159" t="s">
+        <v>346</v>
+      </c>
+      <c r="B159" s="1">
+        <v>8550.0</v>
+      </c>
+      <c r="C159" s="1">
+        <v>21.86</v>
+      </c>
+      <c r="D159" s="1">
+        <v>24.523230409357</v>
+      </c>
+      <c r="E159" t="s">
+        <v>7</v>
+      </c>
+      <c r="F159">
+        <v>1.0</v>
+      </c>
+      <c r="G159" s="1">
+        <v>209673.62</v>
+      </c>
+      <c r="H159" s="1">
+        <v>-22770.62</v>
+      </c>
+      <c r="I159" s="1">
+        <v>-10.860030937607</v>
+      </c>
+      <c r="J159">
+        <v>0.0</v>
+      </c>
+      <c r="K159">
+        <v>0.0</v>
+      </c>
+      <c r="L159" s="1">
+        <v>186903.0</v>
+      </c>
+      <c r="M159" s="1">
+        <v>186903.0</v>
+      </c>
+      <c r="N159" s="1">
+        <v>0.21</v>
+      </c>
+      <c r="O159">
+        <v>1</v>
+      </c>
+      <c r="Z159" t="s">
+        <v>345</v>
+      </c>
+    </row>
+    <row r="160" spans="1:26">
+      <c r="A160" t="s">
+        <v>348</v>
+      </c>
+      <c r="B160" s="1">
+        <v>9107.0</v>
+      </c>
+      <c r="C160" s="1">
+        <v>22.74</v>
+      </c>
+      <c r="D160" s="1">
+        <v>32.032130229494</v>
+      </c>
+      <c r="E160" t="s">
+        <v>7</v>
+      </c>
+      <c r="F160">
+        <v>1.0</v>
+      </c>
+      <c r="G160" s="1">
+        <v>291716.61</v>
+      </c>
+      <c r="H160" s="1">
+        <v>-84623.43</v>
+      </c>
+      <c r="I160" s="1">
+        <v>-29.008780130826</v>
+      </c>
+      <c r="J160">
+        <v>0.17</v>
+      </c>
+      <c r="K160" t="s">
+        <v>349</v>
+      </c>
+      <c r="L160" s="1">
+        <v>207093.18</v>
+      </c>
+      <c r="M160" s="1">
+        <v>208623.4</v>
+      </c>
+      <c r="N160" s="1">
+        <v>0.24</v>
+      </c>
+      <c r="O160">
+        <v>1</v>
+      </c>
+      <c r="Z160" t="s">
+        <v>347</v>
+      </c>
+    </row>
+    <row r="161" spans="1:26">
+      <c r="A161" t="s">
+        <v>351</v>
+      </c>
+      <c r="B161" s="1">
+        <v>161.0</v>
+      </c>
+      <c r="C161" s="1">
+        <v>4818.92</v>
+      </c>
+      <c r="D161" s="1">
+        <v>4814.1419875776</v>
+      </c>
+      <c r="E161" t="s">
+        <v>7</v>
+      </c>
+      <c r="F161">
+        <v>1.0</v>
+      </c>
+      <c r="G161" s="1">
+        <v>775076.86</v>
+      </c>
+      <c r="H161" s="1">
+        <v>769.26</v>
+      </c>
+      <c r="I161" s="1">
+        <v>0.099249511848412</v>
+      </c>
+      <c r="J161">
+        <v>0.0</v>
+      </c>
+      <c r="K161">
+        <v>0.0</v>
+      </c>
+      <c r="L161" s="1">
+        <v>775846.12</v>
+      </c>
+      <c r="M161" s="1">
+        <v>775846.12</v>
+      </c>
+      <c r="N161" s="1">
         <v>0.88</v>
       </c>
-      <c r="P149">
-[...437 lines deleted...]
-      <c r="L158" t="s">
+      <c r="O161">
+        <v>1</v>
+      </c>
+      <c r="Z161" t="s">
         <v>350</v>
-      </c>
-[...160 lines deleted...]
-        <v>1</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">