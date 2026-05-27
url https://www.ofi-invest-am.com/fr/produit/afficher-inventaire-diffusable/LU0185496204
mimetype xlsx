--- v0 (2026-05-07)
+++ v1 (2026-05-27)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="1" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Répartition" sheetId="1" r:id="rId4"/>
     <sheet name="Valorisation" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="242">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="249">
   <si>
     <t>Type Part</t>
   </si>
   <si>
     <t>CodeIsin</t>
   </si>
   <si>
     <t>Parts</t>
   </si>
   <si>
     <t>Vl</t>
   </si>
   <si>
     <t>Devise</t>
   </si>
   <si>
     <t>Actif net</t>
   </si>
   <si>
     <t>A_EUR</t>
   </si>
   <si>
     <t>LU0185495495</t>
   </si>
   <si>
@@ -133,236 +133,248 @@
   <si>
     <t>CC (EUR)</t>
   </si>
   <si>
     <t>Interets (EUR)</t>
   </si>
   <si>
     <t>VBCE (EUR)</t>
   </si>
   <si>
     <t>VBCI (EUR)</t>
   </si>
   <si>
     <t>Poids</t>
   </si>
   <si>
     <t>Nb.</t>
   </si>
   <si>
     <t>US00287Y1091</t>
   </si>
   <si>
     <t>ABBVIE INC</t>
   </si>
   <si>
-    <t>10 733.48</t>
-[...1 lines deleted...]
-  <si>
     <t>US0079031078</t>
   </si>
   <si>
     <t>ADVANCED MICRO DEVICES INC</t>
   </si>
   <si>
     <t>US02079K3059</t>
   </si>
   <si>
     <t>ALPHABET INC CLASS A</t>
   </si>
   <si>
     <t>US0258161092</t>
   </si>
   <si>
     <t>AMERICAN EXPRESS</t>
   </si>
   <si>
-    <t>1 759.46</t>
+    <t>US0326541051</t>
+  </si>
+  <si>
+    <t>ANALOG DEVICES INC</t>
   </si>
   <si>
     <t>GB00BRXH2664</t>
   </si>
   <si>
     <t>ANGLOGOLD ASHANTI PLC</t>
   </si>
   <si>
     <t>US0378331005</t>
   </si>
   <si>
     <t>APPLE INC</t>
   </si>
   <si>
     <t>US0382221051</t>
   </si>
   <si>
     <t>APPLIED MATERIAL INC</t>
   </si>
   <si>
+    <t>1 304.69</t>
+  </si>
+  <si>
     <t>US0404132054</t>
   </si>
   <si>
     <t>ARISTA NETWORKS INC</t>
   </si>
   <si>
-    <t>US0420682058</t>
-[...4 lines deleted...]
-  <si>
     <t>US00206R1023</t>
   </si>
   <si>
     <t>AT&amp;T INC</t>
   </si>
   <si>
     <t>US05722G1004</t>
   </si>
   <si>
     <t>BAKER HUGHES CLASS A</t>
   </si>
   <si>
     <t>US0605051046</t>
   </si>
   <si>
     <t>BANK OF AMERICA CORP</t>
   </si>
   <si>
     <t>US09290D1019</t>
   </si>
   <si>
     <t>BLACKROCK INC</t>
   </si>
   <si>
     <t>US1011371077</t>
   </si>
   <si>
     <t>BOSTON SCIENTIFIC CORP</t>
   </si>
   <si>
     <t>US11135F1012</t>
   </si>
   <si>
     <t>BROADCOM INC</t>
   </si>
   <si>
     <t>US14040H1059</t>
   </si>
   <si>
     <t>CAPITAL ONE FINANCIAL CORP</t>
   </si>
   <si>
+    <t>4 725.40</t>
+  </si>
+  <si>
     <t>US1491231015</t>
   </si>
   <si>
     <t>CATERPILLAR INC</t>
   </si>
   <si>
-    <t>1 275.25</t>
-[...1 lines deleted...]
-  <si>
     <t>US15118V2079</t>
   </si>
   <si>
     <t>CELSIUS HOLDINGS INC</t>
   </si>
   <si>
     <t>US1912161007</t>
   </si>
   <si>
     <t>COCA-COLA</t>
   </si>
   <si>
     <t>US19247G1076</t>
   </si>
   <si>
     <t>COHERENT CORP</t>
   </si>
   <si>
+    <t>US21037T1097</t>
+  </si>
+  <si>
+    <t>CONSTELLATION ENERGY CORP</t>
+  </si>
+  <si>
     <t>US22160K1051</t>
   </si>
   <si>
     <t>COSTCO WHOLESALE CORP</t>
   </si>
   <si>
-    <t>1 097.90</t>
+    <t>KYG254571055</t>
+  </si>
+  <si>
+    <t>CREDO TECHNOLOGY GROUP HOLDING LTD</t>
   </si>
   <si>
     <t>US23331A1097</t>
   </si>
   <si>
     <t>D R HORTON INC</t>
   </si>
   <si>
-    <t>1 268.31</t>
-[...1 lines deleted...]
-  <si>
     <t>US2358511028</t>
   </si>
   <si>
     <t>DANAHER CORP</t>
   </si>
   <si>
+    <t>US23804L1035</t>
+  </si>
+  <si>
+    <t>DATADOG INC CLASS A</t>
+  </si>
+  <si>
     <t>US2441991054</t>
   </si>
   <si>
     <t>DEERE</t>
   </si>
   <si>
-    <t>2 524.26</t>
-[...1 lines deleted...]
-  <si>
     <t>US2538681030</t>
   </si>
   <si>
     <t>DIGITAL REALTY TRUST REIT INC</t>
   </si>
   <si>
     <t>IE00B8KQN827</t>
   </si>
   <si>
     <t>EATON PLC</t>
   </si>
   <si>
     <t>US28176E1082</t>
   </si>
   <si>
     <t>EDWARDS LIFESCIENCES CORP</t>
   </si>
   <si>
     <t>US5324571083</t>
   </si>
   <si>
     <t>ELI LILLY</t>
   </si>
   <si>
+    <t>3 809.30</t>
+  </si>
+  <si>
     <t>US2910111044</t>
   </si>
   <si>
     <t>EMERSON ELECTRIC</t>
   </si>
   <si>
+    <t>2 610.62</t>
+  </si>
+  <si>
     <t>NL0011585146</t>
   </si>
   <si>
     <t>FERRARI NV</t>
   </si>
   <si>
     <t>US3167731005</t>
   </si>
   <si>
     <t>FIFTH THIRD BANCORP</t>
   </si>
   <si>
     <t>US35671D8570</t>
   </si>
   <si>
     <t>FREEPORT MCMORAN INC</t>
   </si>
   <si>
     <t>US3696043013</t>
   </si>
   <si>
     <t>GE AEROSPACE</t>
   </si>
   <si>
     <t>US37045V1008</t>
@@ -373,417 +385,426 @@
   <si>
     <t>US3755581036</t>
   </si>
   <si>
     <t>GILEAD SCIENCES INC</t>
   </si>
   <si>
     <t>US38141G1040</t>
   </si>
   <si>
     <t>GOLDMAN SACHS GROUP INC</t>
   </si>
   <si>
     <t>US4370761029</t>
   </si>
   <si>
     <t>HOME DEPOT INC</t>
   </si>
   <si>
     <t>US4435106079</t>
   </si>
   <si>
     <t>HUBBELL INC</t>
   </si>
   <si>
+    <t>1 730.05</t>
+  </si>
+  <si>
     <t>US4595061015</t>
   </si>
   <si>
     <t>INTERNATIONAL FLAVORS &amp; FRAGRANCES</t>
   </si>
   <si>
     <t>US46120E6023</t>
   </si>
   <si>
     <t>INTUITIVE SURGICAL INC</t>
   </si>
   <si>
     <t>US46625H1005</t>
   </si>
   <si>
     <t>JPMORGAN CHASE</t>
   </si>
   <si>
     <t>US49271V1008</t>
   </si>
   <si>
     <t>KEURIG DR PEPPER INC</t>
   </si>
   <si>
     <t>US48251W1045</t>
   </si>
   <si>
     <t>KKR AND CO INC</t>
   </si>
   <si>
+    <t>1 540.91</t>
+  </si>
+  <si>
     <t>US52736R1023</t>
   </si>
   <si>
     <t>LEVI STRAUSS CLASS A</t>
   </si>
   <si>
     <t>IE000S9YS762</t>
   </si>
   <si>
     <t>LINDE PLC</t>
   </si>
   <si>
     <t>US5732841060</t>
   </si>
   <si>
     <t>MARTIN MARIETTA MATERIALS INC</t>
   </si>
   <si>
     <t>US5738741041</t>
   </si>
   <si>
     <t>MARVELL TECHNOLOGY INC</t>
   </si>
   <si>
     <t>US57636Q1040</t>
   </si>
   <si>
     <t>MASTERCARD INC CLASS A</t>
   </si>
   <si>
-    <t>1 392.21</t>
-[...1 lines deleted...]
-  <si>
     <t>US58933Y1055</t>
   </si>
   <si>
     <t>MERCK &amp; CO INC</t>
   </si>
   <si>
     <t>US30303M1027</t>
   </si>
   <si>
     <t>META PLATFORMS INC CLASS A</t>
   </si>
   <si>
     <t>US59156R1086</t>
   </si>
   <si>
     <t>METLIFE INC</t>
   </si>
   <si>
-    <t>2 918.00</t>
+    <t>2 921.09</t>
   </si>
   <si>
     <t>US5951121038</t>
   </si>
   <si>
     <t>MICRON TECHNOLOGY INC</t>
   </si>
   <si>
     <t>US5949181045</t>
   </si>
   <si>
     <t>MICROSOFT CORP</t>
   </si>
   <si>
+    <t>13 196.97</t>
+  </si>
+  <si>
     <t>US6174464486</t>
   </si>
   <si>
     <t>MORGAN STANLEY</t>
   </si>
   <si>
-    <t>3 717.51</t>
-[...1 lines deleted...]
-  <si>
     <t>US64110L1061</t>
   </si>
   <si>
     <t>NETFLIX INC</t>
   </si>
   <si>
     <t>US64119N6085</t>
   </si>
   <si>
     <t>NETSKOPE INC CLASS A</t>
   </si>
   <si>
     <t>US6516391066</t>
   </si>
   <si>
     <t>NEWMONT</t>
   </si>
   <si>
     <t>US65339F1012</t>
   </si>
   <si>
     <t>NEXTERA ENERGY INC</t>
   </si>
   <si>
+    <t>9 141.19</t>
+  </si>
+  <si>
     <t>US67066G1040</t>
   </si>
   <si>
     <t>NVIDIA CORP</t>
   </si>
   <si>
     <t>US6792951054</t>
   </si>
   <si>
     <t>OKTA INC CLASS A</t>
   </si>
   <si>
     <t>CH1134540470</t>
   </si>
   <si>
     <t>ON HOLDING LTD CLASS A</t>
   </si>
   <si>
     <t>US68389X1054</t>
   </si>
   <si>
     <t>ORACLE CORP</t>
   </si>
   <si>
     <t>US6974351057</t>
   </si>
   <si>
     <t>PALO ALTO NETWORKS INC</t>
   </si>
   <si>
     <t>US7010941042</t>
   </si>
   <si>
     <t>PARKER-HANNIFIN CORP</t>
   </si>
   <si>
-    <t>1 428.49</t>
+    <t>1 430.00</t>
   </si>
   <si>
     <t>US7185461040</t>
   </si>
   <si>
     <t>PHILLIPS</t>
   </si>
   <si>
+    <t>5 567.26</t>
+  </si>
+  <si>
     <t>US7427181091</t>
   </si>
   <si>
     <t>PROCTER &amp; GAMBLE</t>
   </si>
   <si>
-    <t>7 766.56</t>
-[...1 lines deleted...]
-  <si>
     <t>US7433151039</t>
   </si>
   <si>
     <t>PROGRESSIVE CORP</t>
   </si>
   <si>
     <t>US74340W1036</t>
   </si>
   <si>
     <t>PROLOGIS REIT INC</t>
   </si>
   <si>
     <t>US7445731067</t>
   </si>
   <si>
     <t>PUBLIC SERVICE ENTERPRISE GROUP IN</t>
   </si>
   <si>
     <t>US7607591002</t>
   </si>
   <si>
     <t>REPUBLIC SERVICES INC</t>
   </si>
   <si>
     <t>US7707001027</t>
   </si>
   <si>
     <t>ROBINHOOD MARKETS INC CLASS A</t>
   </si>
   <si>
     <t>US75513E1010</t>
   </si>
   <si>
     <t>RTX CORP</t>
   </si>
   <si>
+    <t>1 625.50</t>
+  </si>
+  <si>
     <t>US78781J1097</t>
   </si>
   <si>
     <t>SAILPOINT INC</t>
   </si>
   <si>
     <t>US79466L3024</t>
   </si>
   <si>
     <t>SALESFORCE INC</t>
   </si>
   <si>
-    <t>US81762P1021</t>
-[...4 lines deleted...]
-  <si>
     <t>AN8068571086</t>
   </si>
   <si>
     <t>SLB NV</t>
   </si>
   <si>
+    <t>6 103.38</t>
+  </si>
+  <si>
     <t>US8334451098</t>
   </si>
   <si>
     <t>SNOWFLAKE INC</t>
   </si>
   <si>
     <t>US8725901040</t>
   </si>
   <si>
     <t>T MOBILE US INC</t>
   </si>
   <si>
     <t>US87612G1013</t>
   </si>
   <si>
     <t>TARGA RESOURCES CORP</t>
   </si>
   <si>
-    <t>5 671.90</t>
-[...1 lines deleted...]
-  <si>
     <t>US88160R1014</t>
   </si>
   <si>
     <t>TESLA INC</t>
   </si>
   <si>
     <t>US8835561023</t>
   </si>
   <si>
     <t>THERMO FISHER SCIENTIFIC INC</t>
   </si>
   <si>
     <t>US8725401090</t>
   </si>
   <si>
     <t>TJX INC</t>
   </si>
   <si>
     <t>IE00BK9ZQ967</t>
   </si>
   <si>
     <t>TRANE TECHNOLOGIES PLC</t>
   </si>
   <si>
     <t>US90353T1007</t>
   </si>
   <si>
     <t>UBER TECHNOLOGIES INC</t>
   </si>
   <si>
     <t>US9113631090</t>
   </si>
   <si>
     <t>UNITED RENTALS INC</t>
   </si>
   <si>
     <t>US91913Y1001</t>
   </si>
   <si>
     <t>VALERO ENERGY CORP</t>
   </si>
   <si>
-    <t>3 881.08</t>
+    <t>3 885.19</t>
   </si>
   <si>
     <t>US92537N1081</t>
   </si>
   <si>
     <t>VERTIV HOLDINGS CLASS A</t>
   </si>
   <si>
     <t>US92826C8394</t>
   </si>
   <si>
     <t>VISA INC CLASS A</t>
   </si>
   <si>
+    <t>1 659.59</t>
+  </si>
+  <si>
     <t>US9311421039</t>
   </si>
   <si>
     <t>WALMART INC</t>
   </si>
   <si>
+    <t>US94419L1017</t>
+  </si>
+  <si>
+    <t>WAYFAIR INC CLASS A</t>
+  </si>
+  <si>
     <t>US9497461015</t>
   </si>
   <si>
     <t>WELLS FARGO</t>
   </si>
   <si>
-    <t>2 786.35</t>
+    <t>2 789.29</t>
   </si>
   <si>
     <t>US95040Q1040</t>
   </si>
   <si>
     <t>WELLTOWER INC</t>
   </si>
   <si>
+    <t>2 087.00</t>
+  </si>
+  <si>
     <t>US98419M1009</t>
   </si>
   <si>
     <t>XYLEM INC</t>
   </si>
   <si>
-    <t>US98978V1035</t>
-[...5 lines deleted...]
-    <t>2 178.07</t>
+    <t>1 702.19</t>
   </si>
   <si>
     <t>US98980G1022</t>
   </si>
   <si>
     <t>ZSCALER INC</t>
   </si>
   <si>
-    <t>EUR-00007063</t>
-[...2 lines deleted...]
-    <t>EUR/USD 2026-02-27</t>
+    <t>EUR-00007857</t>
+  </si>
+  <si>
+    <t>EUR/USD 2026-03-31</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -1147,270 +1168,270 @@
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>4</v>
       </c>
       <c r="H1" t="s">
         <v>5</v>
       </c>
       <c r="I1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2" spans="1:14">
       <c r="A2" t="s">
         <v>6</v>
       </c>
       <c r="B2" t="s">
         <v>7</v>
       </c>
       <c r="C2" s="1">
-        <v>102562.27</v>
+        <v>102441.65</v>
       </c>
       <c r="D2">
-        <v>199.34</v>
+        <v>197.86</v>
       </c>
       <c r="E2" t="s">
         <v>8</v>
       </c>
       <c r="F2">
-        <v>20444817.37</v>
+        <v>20269072.43</v>
       </c>
       <c r="G2" t="s">
         <v>8</v>
       </c>
       <c r="H2">
-        <v>20444817.37</v>
+        <v>20269072.43</v>
       </c>
       <c r="I2" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="3" spans="1:14">
       <c r="A3" t="s">
         <v>9</v>
       </c>
       <c r="B3" t="s">
         <v>10</v>
       </c>
       <c r="C3" s="1">
         <v>2711.7</v>
       </c>
       <c r="D3">
-        <v>244.27</v>
+        <v>242.2</v>
       </c>
       <c r="E3" t="s">
         <v>11</v>
       </c>
       <c r="F3">
-        <v>662396.55080143</v>
+        <v>656780.27908351</v>
       </c>
       <c r="G3" t="s">
         <v>11</v>
       </c>
       <c r="H3">
-        <v>560426.88</v>
+        <v>556263.47</v>
       </c>
       <c r="I3" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="4" spans="1:14">
       <c r="A4" t="s">
         <v>12</v>
       </c>
       <c r="B4" t="s">
         <v>13</v>
       </c>
       <c r="C4" s="1">
         <v>75057.54</v>
       </c>
       <c r="D4">
-        <v>261.74</v>
+        <v>259.92</v>
       </c>
       <c r="E4" t="s">
         <v>8</v>
       </c>
       <c r="F4">
-        <v>19645355.97</v>
+        <v>19508827.78</v>
       </c>
       <c r="G4" t="s">
         <v>8</v>
       </c>
       <c r="H4">
-        <v>19645355.97</v>
+        <v>19508827.78</v>
       </c>
       <c r="I4" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="5" spans="1:14">
       <c r="A5" t="s">
         <v>14</v>
       </c>
       <c r="B5" t="s">
         <v>15</v>
       </c>
       <c r="C5" s="1">
         <v>239328.0</v>
       </c>
       <c r="D5">
-        <v>318.62</v>
+        <v>316.07</v>
       </c>
       <c r="E5" t="s">
         <v>11</v>
       </c>
       <c r="F5">
-        <v>76253707.035484</v>
+        <v>75643876.881078</v>
       </c>
       <c r="G5" t="s">
         <v>11</v>
       </c>
       <c r="H5">
-        <v>64515171.57</v>
+        <v>64066974.57</v>
       </c>
       <c r="I5" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="6" spans="1:14">
       <c r="A6" t="s">
         <v>16</v>
       </c>
       <c r="B6" t="s">
         <v>17</v>
       </c>
       <c r="C6" s="1">
         <v>317474.0</v>
       </c>
       <c r="D6">
-        <v>136.36</v>
+        <v>135.11</v>
       </c>
       <c r="E6" t="s">
         <v>8</v>
       </c>
       <c r="F6">
-        <v>43291491.92</v>
+        <v>42893482.75</v>
       </c>
       <c r="G6" t="s">
         <v>8</v>
       </c>
       <c r="H6">
-        <v>43291491.92</v>
+        <v>42893482.75</v>
       </c>
       <c r="I6" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="7" spans="1:14">
       <c r="A7" t="s">
         <v>18</v>
       </c>
       <c r="B7" t="s">
         <v>19</v>
       </c>
       <c r="C7" s="1">
         <v>100.0</v>
       </c>
       <c r="D7">
-        <v>107.22</v>
+        <v>106.47</v>
       </c>
       <c r="E7" t="s">
         <v>8</v>
       </c>
       <c r="F7">
-        <v>10721.65</v>
+        <v>10646.95</v>
       </c>
       <c r="G7" t="s">
         <v>8</v>
       </c>
       <c r="H7">
-        <v>10721.65</v>
+        <v>10646.95</v>
       </c>
       <c r="I7" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="8" spans="1:14">
       <c r="A8" t="s">
         <v>20</v>
       </c>
       <c r="B8" t="s">
         <v>21</v>
       </c>
       <c r="C8" s="1">
-        <v>6775.0</v>
+        <v>7675.0</v>
       </c>
       <c r="D8">
-        <v>97.54</v>
+        <v>96.84</v>
       </c>
       <c r="E8" t="s">
         <v>8</v>
       </c>
       <c r="F8">
-        <v>660842.34</v>
+        <v>743273.99</v>
       </c>
       <c r="G8" t="s">
         <v>8</v>
       </c>
       <c r="H8">
-        <v>660842.34</v>
+        <v>743273.99</v>
       </c>
       <c r="I8" t="s">
         <v>8</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:P102"/>
+  <dimension ref="A1:P104"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="O102" sqref="O102"/>
+      <selection activeCell="O104" sqref="O104"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:16">
       <c r="A1" t="s">
         <v>22</v>
       </c>
       <c r="B1" t="s">
         <v>23</v>
       </c>
       <c r="C1" t="s">
         <v>24</v>
       </c>
       <c r="D1" t="s">
         <v>25</v>
       </c>
       <c r="E1" t="s">
         <v>26</v>
       </c>
       <c r="F1" t="s">
         <v>4</v>
       </c>
       <c r="G1" t="s">
         <v>27</v>
@@ -1429,5089 +1450,5189 @@
       </c>
       <c r="L1" t="s">
         <v>32</v>
       </c>
       <c r="M1" t="s">
         <v>33</v>
       </c>
       <c r="N1" t="s">
         <v>34</v>
       </c>
       <c r="O1" t="s">
         <v>35</v>
       </c>
       <c r="P1" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="2" spans="1:16">
       <c r="A2" t="s">
         <v>37</v>
       </c>
       <c r="B2" t="s">
         <v>38</v>
       </c>
       <c r="C2" s="1">
-        <v>9868.0</v>
+        <v>9759.0</v>
       </c>
       <c r="D2" s="1">
-        <v>223.43</v>
+        <v>232.08</v>
       </c>
       <c r="E2" s="1">
-        <v>207.40586745034</v>
+        <v>207.40586740445</v>
       </c>
       <c r="F2" t="s">
         <v>11</v>
       </c>
       <c r="G2">
         <v>1.18</v>
       </c>
       <c r="H2" s="1">
-        <v>1750328.42</v>
+        <v>1730994.63</v>
       </c>
       <c r="I2" s="1">
-        <v>115069.64</v>
+        <v>187247.7</v>
       </c>
       <c r="J2" s="1">
-        <v>6.5741742341132</v>
+        <v>10.817347249656</v>
       </c>
       <c r="K2">
-        <v>1.09</v>
-[...2 lines deleted...]
-        <v>39</v>
+        <v>0.0</v>
+      </c>
+      <c r="L2">
+        <v>0.0</v>
       </c>
       <c r="M2" s="1">
-        <v>1865398.06</v>
+        <v>1918242.33</v>
       </c>
       <c r="N2" s="1">
-        <v>1876131.54</v>
+        <v>1918242.33</v>
       </c>
       <c r="O2" s="1">
-        <v>1.26</v>
+        <v>1.3</v>
       </c>
       <c r="P2">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:16">
       <c r="A3" t="s">
+        <v>39</v>
+      </c>
+      <c r="B3" t="s">
         <v>40</v>
       </c>
-      <c r="B3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C3" s="1">
-        <v>4884.0</v>
+        <v>9039.0</v>
       </c>
       <c r="D3" s="1">
-        <v>208.44</v>
+        <v>200.21</v>
       </c>
       <c r="E3" s="1">
-        <v>256.3204033579</v>
+        <v>236.10999557473</v>
       </c>
       <c r="F3" t="s">
         <v>11</v>
       </c>
       <c r="G3">
         <v>1.18</v>
       </c>
       <c r="H3" s="1">
-        <v>1082965.78</v>
+        <v>1830607.52</v>
       </c>
       <c r="I3" s="1">
-        <v>-221659.5</v>
+        <v>-297874.23</v>
       </c>
       <c r="J3" s="1">
-        <v>-20.467821245469</v>
+        <v>-16.271878419903</v>
       </c>
       <c r="K3">
         <v>0.0</v>
       </c>
       <c r="L3">
         <v>0.0</v>
       </c>
       <c r="M3" s="1">
-        <v>861306.28</v>
+        <v>1532733.29</v>
       </c>
       <c r="N3" s="1">
-        <v>861306.28</v>
+        <v>1532733.29</v>
       </c>
       <c r="O3" s="1">
-        <v>0.58</v>
+        <v>1.04</v>
       </c>
       <c r="P3">
         <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:16">
       <c r="A4" t="s">
+        <v>41</v>
+      </c>
+      <c r="B4" t="s">
         <v>42</v>
       </c>
-      <c r="B4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C4" s="1">
-        <v>34235.0</v>
+        <v>33856.0</v>
       </c>
       <c r="D4" s="1">
-        <v>322.86</v>
+        <v>311.76</v>
       </c>
       <c r="E4" s="1">
-        <v>185.67666043523</v>
+        <v>185.67666056238</v>
       </c>
       <c r="F4" t="s">
         <v>11</v>
       </c>
       <c r="G4">
         <v>1.18</v>
       </c>
       <c r="H4" s="1">
-        <v>5429760.24</v>
+        <v>5369649.85</v>
       </c>
       <c r="I4" s="1">
-        <v>3921830.01</v>
+        <v>3569916.98</v>
       </c>
       <c r="J4" s="1">
-        <v>72.22841961066</v>
+        <v>66.483235959976</v>
       </c>
       <c r="K4">
         <v>0.0</v>
       </c>
       <c r="L4">
         <v>0.0</v>
       </c>
       <c r="M4" s="1">
-        <v>9351590.25</v>
+        <v>8939566.83</v>
       </c>
       <c r="N4" s="1">
-        <v>9351590.25</v>
+        <v>8939566.83</v>
       </c>
       <c r="O4" s="1">
-        <v>6.27</v>
+        <v>6.04</v>
       </c>
       <c r="P4">
         <v>1</v>
       </c>
     </row>
     <row r="5" spans="1:16">
       <c r="A5" t="s">
+        <v>43</v>
+      </c>
+      <c r="B5" t="s">
         <v>44</v>
       </c>
-      <c r="B5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C5" s="1">
-        <v>3604.0</v>
+        <v>3564.0</v>
       </c>
       <c r="D5" s="1">
-        <v>359.15</v>
+        <v>308.9</v>
       </c>
       <c r="E5" s="1">
-        <v>323.71191731409</v>
+        <v>323.71191638608</v>
       </c>
       <c r="F5" t="s">
         <v>11</v>
       </c>
       <c r="G5">
         <v>1.18</v>
       </c>
       <c r="H5" s="1">
-        <v>996165.13</v>
+        <v>985108.91</v>
       </c>
       <c r="I5" s="1">
-        <v>98954.46</v>
+        <v>-52679.33</v>
       </c>
       <c r="J5" s="1">
-        <v>9.9335398339028</v>
+        <v>-5.3475640576634</v>
       </c>
       <c r="K5">
-        <v>0.49</v>
-[...2 lines deleted...]
-        <v>46</v>
+        <v>0.0</v>
+      </c>
+      <c r="L5">
+        <v>0.0</v>
       </c>
       <c r="M5" s="1">
-        <v>1095119.59</v>
+        <v>932429.58</v>
       </c>
       <c r="N5" s="1">
-        <v>1096879.05</v>
+        <v>932429.58</v>
       </c>
       <c r="O5" s="1">
-        <v>0.74</v>
+        <v>0.63</v>
       </c>
       <c r="P5">
         <v>1</v>
       </c>
     </row>
     <row r="6" spans="1:16">
       <c r="A6" t="s">
-        <v>47</v>
+        <v>45</v>
       </c>
       <c r="B6" t="s">
-        <v>48</v>
+        <v>46</v>
       </c>
       <c r="C6" s="1">
-        <v>8781.0</v>
+        <v>3514.0</v>
       </c>
       <c r="D6" s="1">
-        <v>103.95</v>
+        <v>355.79</v>
       </c>
       <c r="E6" s="1">
-        <v>100.02905819383</v>
+        <v>337.77300227661</v>
       </c>
       <c r="F6" t="s">
         <v>11</v>
       </c>
       <c r="G6">
         <v>1.18</v>
       </c>
       <c r="H6" s="1">
-        <v>743549.62</v>
+        <v>1004897.21</v>
       </c>
       <c r="I6" s="1">
-        <v>28720.74</v>
+        <v>54005.19</v>
       </c>
       <c r="J6" s="1">
-        <v>3.8626527709072</v>
+        <v>5.3742004120003</v>
       </c>
       <c r="K6">
         <v>0.0</v>
       </c>
       <c r="L6">
         <v>0.0</v>
       </c>
       <c r="M6" s="1">
-        <v>772270.36</v>
+        <v>1058902.4</v>
       </c>
       <c r="N6" s="1">
-        <v>772270.36</v>
+        <v>1058902.4</v>
       </c>
       <c r="O6" s="1">
-        <v>0.52</v>
+        <v>0.72</v>
       </c>
       <c r="P6">
         <v>1</v>
       </c>
     </row>
     <row r="7" spans="1:16">
       <c r="A7" t="s">
-        <v>49</v>
+        <v>47</v>
       </c>
       <c r="B7" t="s">
-        <v>50</v>
+        <v>48</v>
       </c>
       <c r="C7" s="1">
-        <v>44052.0</v>
+        <v>8684.0</v>
       </c>
       <c r="D7" s="1">
-        <v>278.12</v>
+        <v>127.77</v>
       </c>
       <c r="E7" s="1">
-        <v>210.72832016707</v>
+        <v>100.02905803777</v>
       </c>
       <c r="F7" t="s">
         <v>11</v>
       </c>
       <c r="G7">
         <v>1.18</v>
       </c>
       <c r="H7" s="1">
-        <v>7926689.68</v>
+        <v>735335.94</v>
       </c>
       <c r="I7" s="1">
-        <v>2439012.96</v>
+        <v>204407.16</v>
       </c>
       <c r="J7" s="1">
-        <v>30.769628413156</v>
+        <v>27.79779266603</v>
       </c>
       <c r="K7">
         <v>0.0</v>
       </c>
       <c r="L7">
         <v>0.0</v>
       </c>
       <c r="M7" s="1">
-        <v>10365702.64</v>
+        <v>939743.1</v>
       </c>
       <c r="N7" s="1">
-        <v>10365702.64</v>
+        <v>939743.1</v>
       </c>
       <c r="O7" s="1">
-        <v>6.95</v>
+        <v>0.63</v>
       </c>
       <c r="P7">
         <v>1</v>
       </c>
     </row>
     <row r="8" spans="1:16">
       <c r="A8" t="s">
-        <v>51</v>
+        <v>49</v>
       </c>
       <c r="B8" t="s">
-        <v>52</v>
+        <v>50</v>
       </c>
       <c r="C8" s="1">
-        <v>5652.0</v>
+        <v>43565.0</v>
       </c>
       <c r="D8" s="1">
-        <v>322.51</v>
+        <v>264.18</v>
       </c>
       <c r="E8" s="1">
-        <v>304.78011677282</v>
+        <v>210.72832021118</v>
       </c>
       <c r="F8" t="s">
         <v>11</v>
       </c>
       <c r="G8">
         <v>1.18</v>
       </c>
       <c r="H8" s="1">
-        <v>1478538.04</v>
+        <v>7839059.2</v>
       </c>
       <c r="I8" s="1">
-        <v>63681.61</v>
+        <v>1908549.59</v>
       </c>
       <c r="J8" s="1">
-        <v>4.3070660528964</v>
+        <v>24.346666370373</v>
       </c>
       <c r="K8">
         <v>0.0</v>
       </c>
       <c r="L8">
         <v>0.0</v>
       </c>
       <c r="M8" s="1">
-        <v>1542219.65</v>
+        <v>9747608.79</v>
       </c>
       <c r="N8" s="1">
-        <v>1542219.65</v>
+        <v>9747608.79</v>
       </c>
       <c r="O8" s="1">
-        <v>1.03</v>
+        <v>6.58</v>
       </c>
       <c r="P8">
         <v>1</v>
       </c>
     </row>
     <row r="9" spans="1:16">
       <c r="A9" t="s">
+        <v>51</v>
+      </c>
+      <c r="B9" t="s">
+        <v>52</v>
+      </c>
+      <c r="C9" s="1">
+        <v>4731.0</v>
+      </c>
+      <c r="D9" s="1">
+        <v>372.3</v>
+      </c>
+      <c r="E9" s="1">
+        <v>304.78011625449</v>
+      </c>
+      <c r="F9" t="s">
+        <v>11</v>
+      </c>
+      <c r="G9">
+        <v>1.18</v>
+      </c>
+      <c r="H9" s="1">
+        <v>1237608.54</v>
+      </c>
+      <c r="I9" s="1">
+        <v>254177.1</v>
+      </c>
+      <c r="J9" s="1">
+        <v>20.537762287904</v>
+      </c>
+      <c r="K9">
+        <v>0.28</v>
+      </c>
+      <c r="L9" t="s">
         <v>53</v>
       </c>
-      <c r="B9" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M9" s="1">
-        <v>1322728.36</v>
+        <v>1491785.64</v>
       </c>
       <c r="N9" s="1">
-        <v>1322728.36</v>
+        <v>1493090.33</v>
       </c>
       <c r="O9" s="1">
-        <v>0.89</v>
+        <v>1.01</v>
       </c>
       <c r="P9">
         <v>1</v>
       </c>
     </row>
     <row r="10" spans="1:16">
       <c r="A10" t="s">
+        <v>54</v>
+      </c>
+      <c r="B10" t="s">
         <v>55</v>
       </c>
-      <c r="B10" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C10" s="1">
-        <v>6945.0</v>
+        <v>9185.0</v>
       </c>
       <c r="D10" s="1">
-        <v>123.7</v>
+        <v>133.5</v>
       </c>
       <c r="E10" s="1">
-        <v>164.29189344852</v>
+        <v>126.43052476865</v>
       </c>
       <c r="F10" t="s">
         <v>11</v>
       </c>
       <c r="G10">
         <v>1.18</v>
       </c>
       <c r="H10" s="1">
-        <v>981434.51</v>
+        <v>994549.81</v>
       </c>
       <c r="I10" s="1">
-        <v>-254587.77</v>
+        <v>43984.53</v>
       </c>
       <c r="J10" s="1">
-        <v>-25.940372730525</v>
+        <v>4.4225567747079</v>
       </c>
       <c r="K10">
         <v>0.0</v>
       </c>
       <c r="L10">
         <v>0.0</v>
       </c>
       <c r="M10" s="1">
-        <v>726846.74</v>
+        <v>1038534.34</v>
       </c>
       <c r="N10" s="1">
-        <v>726846.74</v>
+        <v>1038534.34</v>
       </c>
       <c r="O10" s="1">
-        <v>0.49</v>
+        <v>0.7</v>
       </c>
       <c r="P10">
         <v>1</v>
       </c>
     </row>
     <row r="11" spans="1:16">
       <c r="A11" t="s">
+        <v>56</v>
+      </c>
+      <c r="B11" t="s">
         <v>57</v>
       </c>
-      <c r="B11" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C11" s="1">
-        <v>21124.0</v>
+        <v>20890.0</v>
       </c>
       <c r="D11" s="1">
-        <v>27.13</v>
+        <v>28.01</v>
       </c>
       <c r="E11" s="1">
-        <v>26.428810357887</v>
+        <v>26.428810435615</v>
       </c>
       <c r="F11" t="s">
         <v>11</v>
       </c>
       <c r="G11">
         <v>1.18</v>
       </c>
       <c r="H11" s="1">
-        <v>478459.47</v>
+        <v>473159.36</v>
       </c>
       <c r="I11" s="1">
-        <v>6412.24</v>
+        <v>22418.6</v>
       </c>
       <c r="J11" s="1">
-        <v>1.3401845719555</v>
+        <v>4.7380654162691</v>
       </c>
       <c r="K11">
         <v>0.0</v>
       </c>
       <c r="L11">
         <v>0.0</v>
       </c>
       <c r="M11" s="1">
-        <v>484871.71</v>
+        <v>495577.96</v>
       </c>
       <c r="N11" s="1">
-        <v>484871.71</v>
+        <v>495577.96</v>
       </c>
       <c r="O11" s="1">
         <v>0.33</v>
       </c>
       <c r="P11">
         <v>1</v>
       </c>
     </row>
     <row r="12" spans="1:16">
       <c r="A12" t="s">
+        <v>58</v>
+      </c>
+      <c r="B12" t="s">
         <v>59</v>
       </c>
-      <c r="B12" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C12" s="1">
-        <v>22666.0</v>
+        <v>22415.0</v>
       </c>
       <c r="D12" s="1">
-        <v>58.92</v>
+        <v>65.26</v>
       </c>
       <c r="E12" s="1">
-        <v>43.7178386129</v>
+        <v>43.717838501004</v>
       </c>
       <c r="F12" t="s">
         <v>11</v>
       </c>
       <c r="G12">
         <v>1.18</v>
       </c>
       <c r="H12" s="1">
-        <v>849775.72</v>
+        <v>840365.43</v>
       </c>
       <c r="I12" s="1">
-        <v>280120.4</v>
+        <v>398563.09</v>
       </c>
       <c r="J12" s="1">
-        <v>32.964039029028</v>
+        <v>47.427354311802</v>
       </c>
       <c r="K12">
         <v>0.0</v>
       </c>
       <c r="L12">
         <v>0.0</v>
       </c>
       <c r="M12" s="1">
-        <v>1129896.12</v>
+        <v>1238928.52</v>
       </c>
       <c r="N12" s="1">
-        <v>1129896.12</v>
+        <v>1238928.52</v>
       </c>
       <c r="O12" s="1">
-        <v>0.76</v>
+        <v>0.84</v>
       </c>
       <c r="P12">
         <v>1</v>
       </c>
     </row>
     <row r="13" spans="1:16">
       <c r="A13" t="s">
+        <v>60</v>
+      </c>
+      <c r="B13" t="s">
         <v>61</v>
       </c>
-      <c r="B13" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C13" s="1">
-        <v>47903.0</v>
+        <v>47373.0</v>
       </c>
       <c r="D13" s="1">
-        <v>56.53</v>
+        <v>49.83</v>
       </c>
       <c r="E13" s="1">
-        <v>50.15616120076</v>
+        <v>50.156161104427</v>
       </c>
       <c r="F13" t="s">
         <v>11</v>
       </c>
       <c r="G13">
         <v>1.18</v>
       </c>
       <c r="H13" s="1">
-        <v>2051740.01</v>
+        <v>2029039.51</v>
       </c>
       <c r="I13" s="1">
-        <v>239352.33</v>
+        <v>-29719.96</v>
       </c>
       <c r="J13" s="1">
-        <v>11.665821635949</v>
+        <v>-1.4647304723997</v>
       </c>
       <c r="K13">
         <v>0.0</v>
       </c>
       <c r="L13">
         <v>0.0</v>
       </c>
       <c r="M13" s="1">
-        <v>2291092.34</v>
+        <v>1999319.55</v>
       </c>
       <c r="N13" s="1">
-        <v>2291092.34</v>
+        <v>1999319.55</v>
       </c>
       <c r="O13" s="1">
-        <v>1.54</v>
+        <v>1.35</v>
       </c>
       <c r="P13">
         <v>1</v>
       </c>
     </row>
     <row r="14" spans="1:16">
       <c r="A14" t="s">
+        <v>62</v>
+      </c>
+      <c r="B14" t="s">
         <v>63</v>
       </c>
-      <c r="B14" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C14" s="1">
-        <v>1443.0</v>
+        <v>1427.0</v>
       </c>
       <c r="D14" s="1">
-        <v>1056.38</v>
+        <v>1063.23</v>
       </c>
       <c r="E14" s="1">
-        <v>1049.9053291753</v>
+        <v>1049.9053258584</v>
       </c>
       <c r="F14" t="s">
         <v>11</v>
       </c>
       <c r="G14">
         <v>1.18</v>
       </c>
       <c r="H14" s="1">
-        <v>1293497.14</v>
+        <v>1279154.83</v>
       </c>
       <c r="I14" s="1">
-        <v>-3801.01</v>
+        <v>5870.33</v>
       </c>
       <c r="J14" s="1">
-        <v>-0.29385530763524</v>
+        <v>0.45892255279214</v>
       </c>
       <c r="K14">
         <v>0.0</v>
       </c>
       <c r="L14">
         <v>0.0</v>
       </c>
       <c r="M14" s="1">
-        <v>1289696.13</v>
+        <v>1285025.16</v>
       </c>
       <c r="N14" s="1">
-        <v>1289696.13</v>
+        <v>1285025.16</v>
       </c>
       <c r="O14" s="1">
-        <v>0.86</v>
+        <v>0.87</v>
       </c>
       <c r="P14">
         <v>1</v>
       </c>
     </row>
     <row r="15" spans="1:16">
       <c r="A15" t="s">
+        <v>64</v>
+      </c>
+      <c r="B15" t="s">
         <v>65</v>
       </c>
-      <c r="B15" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C15" s="1">
-        <v>16395.0</v>
+        <v>21720.0</v>
       </c>
       <c r="D15" s="1">
-        <v>76.27</v>
+        <v>76.85</v>
       </c>
       <c r="E15" s="1">
-        <v>96.852262885026</v>
+        <v>91.391942449355</v>
       </c>
       <c r="F15" t="s">
         <v>11</v>
       </c>
       <c r="G15">
         <v>1.18</v>
       </c>
       <c r="H15" s="1">
-        <v>1366859.33</v>
+        <v>1701716.21</v>
       </c>
       <c r="I15" s="1">
-        <v>-308907.09</v>
+        <v>-287993.84</v>
       </c>
       <c r="J15" s="1">
-        <v>-22.599771843383</v>
+        <v>-16.923729015897</v>
       </c>
       <c r="K15">
         <v>0.0</v>
       </c>
       <c r="L15">
         <v>0.0</v>
       </c>
       <c r="M15" s="1">
-        <v>1057952.24</v>
+        <v>1413722.37</v>
       </c>
       <c r="N15" s="1">
-        <v>1057952.24</v>
+        <v>1413722.37</v>
       </c>
       <c r="O15" s="1">
-        <v>0.71</v>
+        <v>0.95</v>
       </c>
       <c r="P15">
         <v>1</v>
       </c>
     </row>
     <row r="16" spans="1:16">
       <c r="A16" t="s">
+        <v>66</v>
+      </c>
+      <c r="B16" t="s">
         <v>67</v>
       </c>
-      <c r="B16" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C16" s="1">
-        <v>4398.0</v>
+        <v>13317.0</v>
       </c>
       <c r="D16" s="1">
-        <v>332.92</v>
+        <v>319.55</v>
       </c>
       <c r="E16" s="1">
-        <v>317.04995225102</v>
+        <v>194.64047683412</v>
       </c>
       <c r="F16" t="s">
         <v>11</v>
       </c>
       <c r="G16">
         <v>1.18</v>
       </c>
       <c r="H16" s="1">
-        <v>1193896.35</v>
+        <v>2286736.68</v>
       </c>
       <c r="I16" s="1">
-        <v>44888.84</v>
+        <v>1317436.56</v>
       </c>
       <c r="J16" s="1">
-        <v>3.7598607282785</v>
+        <v>57.612079760753</v>
       </c>
       <c r="K16">
         <v>0.0</v>
       </c>
       <c r="L16">
         <v>0.0</v>
       </c>
       <c r="M16" s="1">
-        <v>1238785.19</v>
+        <v>3604173.24</v>
       </c>
       <c r="N16" s="1">
-        <v>1238785.19</v>
+        <v>3604173.24</v>
       </c>
       <c r="O16" s="1">
-        <v>0.83</v>
+        <v>2.43</v>
       </c>
       <c r="P16">
         <v>1</v>
       </c>
     </row>
     <row r="17" spans="1:16">
       <c r="A17" t="s">
+        <v>66</v>
+      </c>
+      <c r="B17" t="s">
         <v>67</v>
       </c>
-      <c r="B17" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C17" s="1">
-        <v>13317.0</v>
+        <v>4202.0</v>
       </c>
       <c r="D17" s="1">
-        <v>332.92</v>
+        <v>319.55</v>
       </c>
       <c r="E17" s="1">
-        <v>194.64047683412</v>
+        <v>317.04995240362</v>
       </c>
       <c r="F17" t="s">
         <v>11</v>
       </c>
       <c r="G17">
         <v>1.18</v>
       </c>
       <c r="H17" s="1">
-        <v>2286736.68</v>
+        <v>1140689.51</v>
       </c>
       <c r="I17" s="1">
-        <v>1464264.33</v>
+        <v>-3441.18</v>
       </c>
       <c r="J17" s="1">
-        <v>64.032922671271</v>
+        <v>-0.3016754313801</v>
       </c>
       <c r="K17">
         <v>0.0</v>
       </c>
       <c r="L17">
         <v>0.0</v>
       </c>
       <c r="M17" s="1">
-        <v>3751001.01</v>
+        <v>1137248.33</v>
       </c>
       <c r="N17" s="1">
-        <v>3751001.01</v>
+        <v>1137248.33</v>
       </c>
       <c r="O17" s="1">
-        <v>2.52</v>
+        <v>0.77</v>
       </c>
       <c r="P17">
         <v>1</v>
       </c>
     </row>
     <row r="18" spans="1:16">
       <c r="A18" t="s">
+        <v>68</v>
+      </c>
+      <c r="B18" t="s">
         <v>69</v>
       </c>
-      <c r="B18" t="s">
+      <c r="C18" s="1">
+        <v>9853.0</v>
+      </c>
+      <c r="D18" s="1">
+        <v>195.64</v>
+      </c>
+      <c r="E18" s="1">
+        <v>214.83139449914</v>
+      </c>
+      <c r="F18" t="s">
+        <v>11</v>
+      </c>
+      <c r="G18">
+        <v>1.18</v>
+      </c>
+      <c r="H18" s="1">
+        <v>1799732.69</v>
+      </c>
+      <c r="I18" s="1">
+        <v>-167107.2</v>
+      </c>
+      <c r="J18" s="1">
+        <v>-9.2851122240826</v>
+      </c>
+      <c r="K18">
+        <v>0.48</v>
+      </c>
+      <c r="L18" t="s">
         <v>70</v>
       </c>
-      <c r="C18" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M18" s="1">
-        <v>1877961.65</v>
+        <v>1632625.49</v>
       </c>
       <c r="N18" s="1">
-        <v>1877961.65</v>
+        <v>1637350.89</v>
       </c>
       <c r="O18" s="1">
-        <v>1.26</v>
+        <v>1.11</v>
       </c>
       <c r="P18">
         <v>1</v>
       </c>
     </row>
     <row r="19" spans="1:16">
       <c r="A19" t="s">
         <v>71</v>
       </c>
       <c r="B19" t="s">
         <v>72</v>
       </c>
       <c r="C19" s="1">
-        <v>1418.0</v>
+        <v>1402.0</v>
       </c>
       <c r="D19" s="1">
-        <v>726.2</v>
+        <v>742.83</v>
       </c>
       <c r="E19" s="1">
-        <v>403.133977433</v>
+        <v>403.13398002853</v>
       </c>
       <c r="F19" t="s">
         <v>11</v>
       </c>
       <c r="G19">
         <v>1.18</v>
       </c>
       <c r="H19" s="1">
-        <v>488204.08</v>
+        <v>482695.43</v>
       </c>
       <c r="I19" s="1">
-        <v>383027.02</v>
+        <v>399364.08</v>
       </c>
       <c r="J19" s="1">
-        <v>78.456333261287</v>
+        <v>82.736246332392</v>
       </c>
       <c r="K19">
-        <v>0.9</v>
-[...2 lines deleted...]
-        <v>73</v>
+        <v>0.0</v>
+      </c>
+      <c r="L19">
+        <v>0.0</v>
       </c>
       <c r="M19" s="1">
-        <v>871231.1</v>
+        <v>882059.51</v>
       </c>
       <c r="N19" s="1">
-        <v>872506.35</v>
+        <v>882059.51</v>
       </c>
       <c r="O19" s="1">
-        <v>0.59</v>
+        <v>0.6</v>
       </c>
       <c r="P19">
         <v>1</v>
       </c>
     </row>
     <row r="20" spans="1:16">
       <c r="A20" t="s">
+        <v>73</v>
+      </c>
+      <c r="B20" t="s">
         <v>74</v>
       </c>
-      <c r="B20" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C20" s="1">
-        <v>20776.0</v>
+        <v>20546.0</v>
       </c>
       <c r="D20" s="1">
-        <v>50.57</v>
+        <v>53.61</v>
       </c>
       <c r="E20" s="1">
-        <v>42.269672699268</v>
+        <v>42.269672929037</v>
       </c>
       <c r="F20" t="s">
         <v>11</v>
       </c>
       <c r="G20">
         <v>1.18</v>
       </c>
       <c r="H20" s="1">
-        <v>753067.02</v>
+        <v>744730.22</v>
       </c>
       <c r="I20" s="1">
-        <v>135838.87</v>
+        <v>188166.42</v>
       </c>
       <c r="J20" s="1">
-        <v>18.03808510961</v>
+        <v>25.266387068327</v>
       </c>
       <c r="K20">
         <v>0.0</v>
       </c>
       <c r="L20">
         <v>0.0</v>
       </c>
       <c r="M20" s="1">
-        <v>888905.89</v>
+        <v>932896.64</v>
       </c>
       <c r="N20" s="1">
-        <v>888905.89</v>
+        <v>932896.64</v>
       </c>
       <c r="O20" s="1">
-        <v>0.6</v>
+        <v>0.63</v>
       </c>
       <c r="P20">
         <v>1</v>
       </c>
     </row>
     <row r="21" spans="1:16">
       <c r="A21" t="s">
+        <v>75</v>
+      </c>
+      <c r="B21" t="s">
         <v>76</v>
       </c>
-      <c r="B21" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C21" s="1">
-        <v>11640.0</v>
+        <v>11511.0</v>
       </c>
       <c r="D21" s="1">
-        <v>79.03</v>
+        <v>81.56</v>
       </c>
       <c r="E21" s="1">
-        <v>69.851080756014</v>
+        <v>69.851080705412</v>
       </c>
       <c r="F21" t="s">
         <v>11</v>
       </c>
       <c r="G21">
         <v>1.18</v>
       </c>
       <c r="H21" s="1">
-        <v>696736.4</v>
+        <v>689014.84</v>
       </c>
       <c r="I21" s="1">
-        <v>81561.5</v>
+        <v>106138.17</v>
       </c>
       <c r="J21" s="1">
-        <v>11.706220602225</v>
+        <v>15.404337299905</v>
       </c>
       <c r="K21">
         <v>0.0</v>
       </c>
       <c r="L21">
         <v>0.0</v>
       </c>
       <c r="M21" s="1">
-        <v>778297.9</v>
+        <v>795153.01</v>
       </c>
       <c r="N21" s="1">
-        <v>778297.9</v>
+        <v>795153.01</v>
       </c>
       <c r="O21" s="1">
-        <v>0.52</v>
+        <v>0.54</v>
       </c>
       <c r="P21">
         <v>1</v>
       </c>
     </row>
     <row r="22" spans="1:16">
       <c r="A22" t="s">
+        <v>77</v>
+      </c>
+      <c r="B22" t="s">
         <v>78</v>
       </c>
-      <c r="B22" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C22" s="1">
-        <v>7615.0</v>
+        <v>3237.0</v>
       </c>
       <c r="D22" s="1">
-        <v>227.68</v>
+        <v>258.93</v>
       </c>
       <c r="E22" s="1">
-        <v>135.77008141825</v>
+        <v>135.77008032129</v>
       </c>
       <c r="F22" t="s">
         <v>11</v>
       </c>
       <c r="G22">
         <v>1.18</v>
       </c>
       <c r="H22" s="1">
-        <v>896404.72</v>
+        <v>381045.58</v>
       </c>
       <c r="I22" s="1">
-        <v>570478.99</v>
+        <v>328835.35</v>
       </c>
       <c r="J22" s="1">
-        <v>63.640783819166</v>
+        <v>86.298166744251</v>
       </c>
       <c r="K22">
         <v>0.0</v>
       </c>
       <c r="L22">
         <v>0.0</v>
       </c>
       <c r="M22" s="1">
-        <v>1466883.71</v>
+        <v>709880.93</v>
       </c>
       <c r="N22" s="1">
-        <v>1466883.71</v>
+        <v>709880.93</v>
       </c>
       <c r="O22" s="1">
-        <v>0.98</v>
+        <v>0.48</v>
       </c>
       <c r="P22">
         <v>1</v>
       </c>
     </row>
     <row r="23" spans="1:16">
       <c r="A23" t="s">
+        <v>79</v>
+      </c>
+      <c r="B23" t="s">
         <v>80</v>
       </c>
-      <c r="B23" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C23" s="1">
-        <v>1418.0</v>
+        <v>3505.0</v>
       </c>
       <c r="D23" s="1">
-        <v>1001.16</v>
+        <v>329.88</v>
       </c>
       <c r="E23" s="1">
-        <v>983.84093088858</v>
+        <v>273.83539514979</v>
       </c>
       <c r="F23" t="s">
         <v>11</v>
       </c>
       <c r="G23">
         <v>1.18</v>
       </c>
       <c r="H23" s="1">
-        <v>1191076.34</v>
+        <v>809303.15</v>
       </c>
       <c r="I23" s="1">
-        <v>10027.67</v>
+        <v>169971.35</v>
       </c>
       <c r="J23" s="1">
-        <v>0.84189985672959</v>
+        <v>21.002185645762</v>
       </c>
       <c r="K23">
-        <v>0.77</v>
-[...2 lines deleted...]
-        <v>82</v>
+        <v>0.0</v>
+      </c>
+      <c r="L23">
+        <v>0.0</v>
       </c>
       <c r="M23" s="1">
-        <v>1201104.01</v>
+        <v>979274.5</v>
       </c>
       <c r="N23" s="1">
-        <v>1202201.91</v>
+        <v>979274.5</v>
       </c>
       <c r="O23" s="1">
-        <v>0.81</v>
+        <v>0.66</v>
       </c>
       <c r="P23">
         <v>1</v>
       </c>
     </row>
     <row r="24" spans="1:16">
       <c r="A24" t="s">
-        <v>83</v>
+        <v>81</v>
       </c>
       <c r="B24" t="s">
-        <v>84</v>
+        <v>82</v>
       </c>
       <c r="C24" s="1">
-        <v>4734.0</v>
+        <v>1402.0</v>
       </c>
       <c r="D24" s="1">
-        <v>156.27</v>
+        <v>1010.79</v>
       </c>
       <c r="E24" s="1">
-        <v>131.94393536122</v>
+        <v>983.84093437946</v>
       </c>
       <c r="F24" t="s">
         <v>11</v>
       </c>
       <c r="G24">
         <v>1.18</v>
       </c>
       <c r="H24" s="1">
-        <v>533326.22</v>
+        <v>1177636.83</v>
       </c>
       <c r="I24" s="1">
-        <v>92573.51</v>
+        <v>22606.74</v>
       </c>
       <c r="J24" s="1">
-        <v>17.357764634186</v>
+        <v>1.9196699206495</v>
       </c>
       <c r="K24">
-        <v>0.27</v>
-[...2 lines deleted...]
-        <v>85</v>
+        <v>0.0</v>
+      </c>
+      <c r="L24">
+        <v>0.0</v>
       </c>
       <c r="M24" s="1">
-        <v>625899.73</v>
+        <v>1200243.57</v>
       </c>
       <c r="N24" s="1">
-        <v>627168.04</v>
+        <v>1200243.57</v>
       </c>
       <c r="O24" s="1">
-        <v>0.42</v>
+        <v>0.81</v>
       </c>
       <c r="P24">
         <v>1</v>
       </c>
     </row>
     <row r="25" spans="1:16">
       <c r="A25" t="s">
-        <v>86</v>
+        <v>83</v>
       </c>
       <c r="B25" t="s">
-        <v>87</v>
+        <v>84</v>
       </c>
       <c r="C25" s="1">
-        <v>3763.0</v>
+        <v>5487.0</v>
       </c>
       <c r="D25" s="1">
-        <v>216.61</v>
+        <v>112.27</v>
       </c>
       <c r="E25" s="1">
-        <v>236.35743555674</v>
+        <v>122.73080554037</v>
       </c>
       <c r="F25" t="s">
         <v>11</v>
       </c>
       <c r="G25">
         <v>1.18</v>
       </c>
       <c r="H25" s="1">
-        <v>762364.92</v>
+        <v>570625.71</v>
       </c>
       <c r="I25" s="1">
-        <v>-72738.94</v>
+        <v>-48879.72</v>
       </c>
       <c r="J25" s="1">
-        <v>-9.5412233815795</v>
+        <v>-8.5659862749612</v>
       </c>
       <c r="K25">
         <v>0.0</v>
       </c>
       <c r="L25">
         <v>0.0</v>
       </c>
       <c r="M25" s="1">
-        <v>689625.98</v>
+        <v>521745.99</v>
       </c>
       <c r="N25" s="1">
-        <v>689625.98</v>
+        <v>521745.99</v>
       </c>
       <c r="O25" s="1">
-        <v>0.46</v>
+        <v>0.35</v>
       </c>
       <c r="P25">
         <v>1</v>
       </c>
     </row>
     <row r="26" spans="1:16">
       <c r="A26" t="s">
-        <v>88</v>
+        <v>85</v>
       </c>
       <c r="B26" t="s">
-        <v>89</v>
+        <v>86</v>
       </c>
       <c r="C26" s="1">
-        <v>2617.0</v>
+        <v>3623.0</v>
       </c>
       <c r="D26" s="1">
-        <v>583.11</v>
+        <v>160.39</v>
       </c>
       <c r="E26" s="1">
-        <v>478.22216660298</v>
+        <v>131.94393596467</v>
       </c>
       <c r="F26" t="s">
         <v>11</v>
       </c>
       <c r="G26">
         <v>1.18</v>
       </c>
       <c r="H26" s="1">
-        <v>1075868.59</v>
+        <v>408162.42</v>
       </c>
       <c r="I26" s="1">
-        <v>215217.22</v>
+        <v>83997.29</v>
       </c>
       <c r="J26" s="1">
-        <v>20.00404343062</v>
+        <v>20.579378669893</v>
       </c>
       <c r="K26">
-        <v>0.96</v>
-[...2 lines deleted...]
-        <v>90</v>
+        <v>0.0</v>
+      </c>
+      <c r="L26">
+        <v>0.0</v>
       </c>
       <c r="M26" s="1">
-        <v>1291085.81</v>
+        <v>492159.71</v>
       </c>
       <c r="N26" s="1">
-        <v>1293610.07</v>
+        <v>492159.71</v>
       </c>
       <c r="O26" s="1">
-        <v>0.87</v>
+        <v>0.33</v>
       </c>
       <c r="P26">
         <v>1</v>
       </c>
     </row>
     <row r="27" spans="1:16">
       <c r="A27" t="s">
-        <v>91</v>
+        <v>87</v>
       </c>
       <c r="B27" t="s">
-        <v>92</v>
+        <v>88</v>
       </c>
       <c r="C27" s="1">
-        <v>5618.0</v>
+        <v>3721.0</v>
       </c>
       <c r="D27" s="1">
-        <v>171.62</v>
+        <v>210.64</v>
       </c>
       <c r="E27" s="1">
-        <v>172.77700427198</v>
+        <v>236.35743617307</v>
       </c>
       <c r="F27" t="s">
         <v>11</v>
       </c>
       <c r="G27">
         <v>1.18</v>
       </c>
       <c r="H27" s="1">
-        <v>828164.46</v>
+        <v>753855.93</v>
       </c>
       <c r="I27" s="1">
-        <v>-12426.77</v>
+        <v>-90019.7</v>
       </c>
       <c r="J27" s="1">
-        <v>-1.500519594864</v>
+        <v>-11.941233917202</v>
       </c>
       <c r="K27">
         <v>0.0</v>
       </c>
       <c r="L27">
         <v>0.0</v>
       </c>
       <c r="M27" s="1">
-        <v>815737.69</v>
+        <v>663836.23</v>
       </c>
       <c r="N27" s="1">
-        <v>815737.69</v>
+        <v>663836.23</v>
       </c>
       <c r="O27" s="1">
-        <v>0.55</v>
+        <v>0.45</v>
       </c>
       <c r="P27">
         <v>1</v>
       </c>
     </row>
     <row r="28" spans="1:16">
       <c r="A28" t="s">
-        <v>93</v>
+        <v>89</v>
       </c>
       <c r="B28" t="s">
-        <v>94</v>
+        <v>90</v>
       </c>
       <c r="C28" s="1">
-        <v>3524.0</v>
+        <v>8733.0</v>
       </c>
       <c r="D28" s="1">
-        <v>373.82</v>
+        <v>111.96</v>
       </c>
       <c r="E28" s="1">
-        <v>356.96124858116</v>
+        <v>113.54906675827</v>
       </c>
       <c r="F28" t="s">
         <v>11</v>
       </c>
       <c r="G28">
         <v>1.18</v>
       </c>
       <c r="H28" s="1">
-        <v>1071741.17</v>
+        <v>832423.08</v>
       </c>
       <c r="I28" s="1">
-        <v>42808.24</v>
+        <v>-4315.45</v>
       </c>
       <c r="J28" s="1">
-        <v>3.9942703703358</v>
+        <v>-0.51842027253737</v>
       </c>
       <c r="K28">
         <v>0.0</v>
       </c>
       <c r="L28">
         <v>0.0</v>
       </c>
       <c r="M28" s="1">
-        <v>1114549.41</v>
+        <v>828107.63</v>
       </c>
       <c r="N28" s="1">
-        <v>1114549.41</v>
+        <v>828107.63</v>
       </c>
       <c r="O28" s="1">
-        <v>0.75</v>
+        <v>0.56</v>
       </c>
       <c r="P28">
         <v>1</v>
       </c>
     </row>
     <row r="29" spans="1:16">
       <c r="A29" t="s">
-        <v>95</v>
+        <v>91</v>
       </c>
       <c r="B29" t="s">
-        <v>96</v>
+        <v>92</v>
       </c>
       <c r="C29" s="1">
-        <v>19245.0</v>
+        <v>1433.0</v>
       </c>
       <c r="D29" s="1">
-        <v>78.71</v>
+        <v>629.71</v>
       </c>
       <c r="E29" s="1">
-        <v>77.917094829826</v>
+        <v>478.22217027216</v>
       </c>
       <c r="F29" t="s">
         <v>11</v>
       </c>
       <c r="G29">
         <v>1.18</v>
       </c>
       <c r="H29" s="1">
-        <v>1279415.8</v>
+        <v>589117.19</v>
       </c>
       <c r="I29" s="1">
-        <v>2173.06</v>
+        <v>175153.52</v>
       </c>
       <c r="J29" s="1">
-        <v>0.16984783211212</v>
+        <v>29.731524215072</v>
       </c>
       <c r="K29">
         <v>0.0</v>
       </c>
       <c r="L29">
         <v>0.0</v>
       </c>
       <c r="M29" s="1">
-        <v>1281588.86</v>
+        <v>764270.71</v>
       </c>
       <c r="N29" s="1">
-        <v>1281588.86</v>
+        <v>764270.71</v>
       </c>
       <c r="O29" s="1">
-        <v>0.86</v>
+        <v>0.52</v>
       </c>
       <c r="P29">
         <v>1</v>
       </c>
     </row>
     <row r="30" spans="1:16">
       <c r="A30" t="s">
-        <v>97</v>
+        <v>93</v>
       </c>
       <c r="B30" t="s">
-        <v>98</v>
+        <v>94</v>
       </c>
       <c r="C30" s="1">
-        <v>60.0</v>
+        <v>5556.0</v>
       </c>
       <c r="D30" s="1">
-        <v>1058.18</v>
+        <v>177.2</v>
       </c>
       <c r="E30" s="1">
-        <v>945.38733333333</v>
+        <v>172.7770050396</v>
       </c>
       <c r="F30" t="s">
         <v>11</v>
       </c>
       <c r="G30">
         <v>1.18</v>
       </c>
       <c r="H30" s="1">
-        <v>48729.82</v>
+        <v>819024.87</v>
       </c>
       <c r="I30" s="1">
-        <v>4987.17</v>
+        <v>14822.17</v>
       </c>
       <c r="J30" s="1">
-        <v>10.234328794976</v>
+        <v>1.8097338118683</v>
       </c>
       <c r="K30">
         <v>0.0</v>
       </c>
       <c r="L30">
         <v>0.0</v>
       </c>
       <c r="M30" s="1">
-        <v>53716.99</v>
+        <v>833847.04</v>
       </c>
       <c r="N30" s="1">
-        <v>53716.99</v>
+        <v>833847.04</v>
       </c>
       <c r="O30" s="1">
-        <v>0.04</v>
+        <v>0.56</v>
       </c>
       <c r="P30">
         <v>1</v>
       </c>
     </row>
     <row r="31" spans="1:16">
       <c r="A31" t="s">
-        <v>97</v>
+        <v>95</v>
       </c>
       <c r="B31" t="s">
-        <v>98</v>
+        <v>96</v>
       </c>
       <c r="C31" s="1">
-        <v>3714.0</v>
+        <v>3485.0</v>
       </c>
       <c r="D31" s="1">
-        <v>1058.18</v>
+        <v>375.92</v>
       </c>
       <c r="E31" s="1">
-        <v>593.83701938611</v>
+        <v>356.9612482066</v>
       </c>
       <c r="F31" t="s">
         <v>11</v>
       </c>
       <c r="G31">
         <v>1.18</v>
       </c>
       <c r="H31" s="1">
-        <v>2013824.75</v>
+        <v>1059880.24</v>
       </c>
       <c r="I31" s="1">
-        <v>1311257.12</v>
+        <v>49699.84</v>
       </c>
       <c r="J31" s="1">
-        <v>65.112772101942</v>
+        <v>4.6891939413834</v>
       </c>
       <c r="K31">
         <v>0.0</v>
       </c>
       <c r="L31">
         <v>0.0</v>
       </c>
       <c r="M31" s="1">
-        <v>3325081.87</v>
+        <v>1109580.08</v>
       </c>
       <c r="N31" s="1">
-        <v>3325081.87</v>
+        <v>1109580.08</v>
       </c>
       <c r="O31" s="1">
-        <v>2.23</v>
+        <v>0.75</v>
       </c>
       <c r="P31">
         <v>1</v>
       </c>
     </row>
     <row r="32" spans="1:16">
       <c r="A32" t="s">
-        <v>99</v>
+        <v>97</v>
       </c>
       <c r="B32" t="s">
-        <v>100</v>
+        <v>98</v>
       </c>
       <c r="C32" s="1">
-        <v>7934.0</v>
+        <v>19032.0</v>
       </c>
       <c r="D32" s="1">
-        <v>157.38</v>
+        <v>86.47</v>
       </c>
       <c r="E32" s="1">
-        <v>144.29944794555</v>
+        <v>77.917094892812</v>
       </c>
       <c r="F32" t="s">
         <v>11</v>
       </c>
       <c r="G32">
         <v>1.18</v>
       </c>
       <c r="H32" s="1">
-        <v>983482.37</v>
+        <v>1265255.47</v>
       </c>
       <c r="I32" s="1">
-        <v>72952.27</v>
+        <v>128576.19</v>
       </c>
       <c r="J32" s="1">
-        <v>7.4177506608481</v>
+        <v>10.162073434861</v>
       </c>
       <c r="K32">
         <v>0.0</v>
       </c>
       <c r="L32">
         <v>0.0</v>
       </c>
       <c r="M32" s="1">
-        <v>1056434.64</v>
+        <v>1393831.66</v>
       </c>
       <c r="N32" s="1">
-        <v>1056434.64</v>
+        <v>1393831.66</v>
       </c>
       <c r="O32" s="1">
-        <v>0.71</v>
+        <v>0.94</v>
       </c>
       <c r="P32">
         <v>1</v>
       </c>
     </row>
     <row r="33" spans="1:16">
       <c r="A33" t="s">
-        <v>101</v>
+        <v>99</v>
       </c>
       <c r="B33" t="s">
-        <v>102</v>
+        <v>100</v>
       </c>
       <c r="C33" s="1">
-        <v>3467.0</v>
+        <v>19.0</v>
       </c>
       <c r="D33" s="1">
-        <v>333.79</v>
+        <v>1051.99</v>
       </c>
       <c r="E33" s="1">
-        <v>395.36653591001</v>
+        <v>945.38736842105</v>
       </c>
       <c r="F33" t="s">
         <v>11</v>
       </c>
       <c r="G33">
         <v>1.18</v>
       </c>
       <c r="H33" s="1">
-        <v>1179402.01</v>
+        <v>15431.11</v>
       </c>
       <c r="I33" s="1">
-        <v>-200299.74</v>
+        <v>1497.67</v>
       </c>
       <c r="J33" s="1">
-        <v>-16.983160813843</v>
+        <v>9.7055234522986</v>
       </c>
       <c r="K33">
-        <v>0.0</v>
+        <v>3.24</v>
       </c>
       <c r="L33">
-        <v>0.0</v>
+        <v>61.54</v>
       </c>
       <c r="M33" s="1">
-        <v>979102.27</v>
+        <v>16928.78</v>
       </c>
       <c r="N33" s="1">
-        <v>979102.27</v>
+        <v>16990.32</v>
       </c>
       <c r="O33" s="1">
-        <v>0.66</v>
+        <v>0.01</v>
       </c>
       <c r="P33">
         <v>1</v>
       </c>
     </row>
     <row r="34" spans="1:16">
       <c r="A34" t="s">
-        <v>103</v>
+        <v>99</v>
       </c>
       <c r="B34" t="s">
-        <v>104</v>
+        <v>100</v>
       </c>
       <c r="C34" s="1">
-        <v>32970.0</v>
+        <v>3640.0</v>
       </c>
       <c r="D34" s="1">
-        <v>55.08</v>
+        <v>1051.99</v>
       </c>
       <c r="E34" s="1">
-        <v>42.827194722475</v>
+        <v>593.83701923077</v>
       </c>
       <c r="F34" t="s">
         <v>11</v>
       </c>
       <c r="G34">
         <v>1.18</v>
       </c>
       <c r="H34" s="1">
-        <v>1214638.03</v>
+        <v>1973700.08</v>
       </c>
       <c r="I34" s="1">
-        <v>321795.49</v>
+        <v>1269497.68</v>
       </c>
       <c r="J34" s="1">
-        <v>26.493118283148</v>
+        <v>64.320698613945</v>
       </c>
       <c r="K34">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>1.05</v>
+      </c>
+      <c r="L34" t="s">
+        <v>101</v>
       </c>
       <c r="M34" s="1">
-        <v>1536433.52</v>
+        <v>3243197.76</v>
       </c>
       <c r="N34" s="1">
-        <v>1536433.52</v>
+        <v>3247007.06</v>
       </c>
       <c r="O34" s="1">
-        <v>1.03</v>
+        <v>2.19</v>
       </c>
       <c r="P34">
         <v>1</v>
       </c>
     </row>
     <row r="35" spans="1:16">
       <c r="A35" t="s">
-        <v>105</v>
+        <v>102</v>
       </c>
       <c r="B35" t="s">
-        <v>106</v>
+        <v>103</v>
       </c>
       <c r="C35" s="1">
-        <v>13700.0</v>
+        <v>7846.0</v>
       </c>
       <c r="D35" s="1">
-        <v>60.67</v>
+        <v>150.75</v>
       </c>
       <c r="E35" s="1">
-        <v>64.118153284671</v>
+        <v>144.29944812643</v>
       </c>
       <c r="F35" t="s">
         <v>11</v>
       </c>
       <c r="G35">
         <v>1.18</v>
       </c>
       <c r="H35" s="1">
-        <v>743603.4</v>
+        <v>972574.07</v>
       </c>
       <c r="I35" s="1">
-        <v>-40376.53</v>
+        <v>29191.41</v>
       </c>
       <c r="J35" s="1">
-        <v>-5.4298474159747</v>
+        <v>3.001458798917</v>
       </c>
       <c r="K35">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>0.33</v>
+      </c>
+      <c r="L35" t="s">
+        <v>104</v>
       </c>
       <c r="M35" s="1">
-        <v>703226.87</v>
+        <v>1001765.48</v>
       </c>
       <c r="N35" s="1">
-        <v>703226.87</v>
+        <v>1004376.1</v>
       </c>
       <c r="O35" s="1">
-        <v>0.47</v>
+        <v>0.68</v>
       </c>
       <c r="P35">
         <v>1</v>
       </c>
     </row>
     <row r="36" spans="1:16">
       <c r="A36" t="s">
-        <v>107</v>
+        <v>105</v>
       </c>
       <c r="B36" t="s">
-        <v>108</v>
+        <v>106</v>
       </c>
       <c r="C36" s="1">
-        <v>3168.0</v>
+        <v>3429.0</v>
       </c>
       <c r="D36" s="1">
-        <v>321.0</v>
+        <v>379.92</v>
       </c>
       <c r="E36" s="1">
-        <v>313.75960858586</v>
+        <v>395.36653543307</v>
       </c>
       <c r="F36" t="s">
         <v>11</v>
       </c>
       <c r="G36">
         <v>1.18</v>
       </c>
       <c r="H36" s="1">
-        <v>845841.33</v>
+        <v>1166475.19</v>
       </c>
       <c r="I36" s="1">
-        <v>14540.24</v>
+        <v>-63107.97</v>
       </c>
       <c r="J36" s="1">
-        <v>1.7190269007073</v>
+        <v>-5.4101424994731</v>
       </c>
       <c r="K36">
         <v>0.0</v>
       </c>
       <c r="L36">
         <v>0.0</v>
       </c>
       <c r="M36" s="1">
-        <v>860381.57</v>
+        <v>1103367.22</v>
       </c>
       <c r="N36" s="1">
-        <v>860381.57</v>
+        <v>1103367.22</v>
       </c>
       <c r="O36" s="1">
-        <v>0.58</v>
+        <v>0.75</v>
       </c>
       <c r="P36">
         <v>1</v>
       </c>
     </row>
     <row r="37" spans="1:16">
       <c r="A37" t="s">
-        <v>109</v>
+        <v>107</v>
       </c>
       <c r="B37" t="s">
-        <v>110</v>
+        <v>108</v>
       </c>
       <c r="C37" s="1">
-        <v>13881.0</v>
+        <v>32605.0</v>
       </c>
       <c r="D37" s="1">
-        <v>84.24</v>
+        <v>49.47</v>
       </c>
       <c r="E37" s="1">
-        <v>84.162429219797</v>
+        <v>42.827194602055</v>
       </c>
       <c r="F37" t="s">
         <v>11</v>
       </c>
       <c r="G37">
         <v>1.18</v>
       </c>
       <c r="H37" s="1">
-        <v>1001071.79</v>
+        <v>1201191.17</v>
       </c>
       <c r="I37" s="1">
-        <v>-11744.46</v>
+        <v>164921.6</v>
       </c>
       <c r="J37" s="1">
-        <v>-1.173188588203</v>
+        <v>13.729837857533</v>
       </c>
       <c r="K37">
         <v>0.0</v>
       </c>
       <c r="L37">
         <v>0.0</v>
       </c>
       <c r="M37" s="1">
-        <v>989327.33</v>
+        <v>1366112.77</v>
       </c>
       <c r="N37" s="1">
-        <v>989327.33</v>
+        <v>1366112.77</v>
       </c>
       <c r="O37" s="1">
-        <v>0.66</v>
+        <v>0.92</v>
       </c>
       <c r="P37">
         <v>1</v>
       </c>
     </row>
     <row r="38" spans="1:16">
       <c r="A38" t="s">
-        <v>111</v>
+        <v>109</v>
       </c>
       <c r="B38" t="s">
-        <v>112</v>
+        <v>110</v>
       </c>
       <c r="C38" s="1">
-        <v>11570.0</v>
+        <v>13548.0</v>
       </c>
       <c r="D38" s="1">
-        <v>152.5</v>
+        <v>68.08</v>
       </c>
       <c r="E38" s="1">
-        <v>112.21137165082</v>
+        <v>64.118153232949</v>
       </c>
       <c r="F38" t="s">
         <v>11</v>
       </c>
       <c r="G38">
         <v>1.18</v>
       </c>
       <c r="H38" s="1">
-        <v>1105919.71</v>
+        <v>735353.2</v>
       </c>
       <c r="I38" s="1">
-        <v>386888.78</v>
+        <v>45834.1</v>
       </c>
       <c r="J38" s="1">
-        <v>34.98344197157</v>
+        <v>6.2329367710646</v>
       </c>
       <c r="K38">
         <v>0.0</v>
       </c>
       <c r="L38">
         <v>0.0</v>
       </c>
       <c r="M38" s="1">
-        <v>1492808.49</v>
+        <v>781187.3</v>
       </c>
       <c r="N38" s="1">
-        <v>1492808.49</v>
+        <v>781187.3</v>
       </c>
       <c r="O38" s="1">
-        <v>1.0</v>
+        <v>0.53</v>
       </c>
       <c r="P38">
         <v>1</v>
       </c>
     </row>
     <row r="39" spans="1:16">
       <c r="A39" t="s">
-        <v>113</v>
+        <v>111</v>
       </c>
       <c r="B39" t="s">
-        <v>114</v>
+        <v>112</v>
       </c>
       <c r="C39" s="1">
-        <v>916.0</v>
+        <v>3133.0</v>
       </c>
       <c r="D39" s="1">
-        <v>928.75</v>
+        <v>342.26</v>
       </c>
       <c r="E39" s="1">
-        <v>707.01786026201</v>
+        <v>313.75960740504</v>
       </c>
       <c r="F39" t="s">
         <v>11</v>
       </c>
       <c r="G39">
         <v>1.18</v>
       </c>
       <c r="H39" s="1">
-        <v>553024.2</v>
+        <v>836496.49</v>
       </c>
       <c r="I39" s="1">
-        <v>166748.21</v>
+        <v>71694.06</v>
       </c>
       <c r="J39" s="1">
-        <v>30.152063869899</v>
+        <v>8.5707544331716</v>
       </c>
       <c r="K39">
         <v>0.0</v>
       </c>
       <c r="L39">
         <v>0.0</v>
       </c>
       <c r="M39" s="1">
-        <v>719772.41</v>
+        <v>908190.55</v>
       </c>
       <c r="N39" s="1">
-        <v>719772.41</v>
+        <v>908190.55</v>
       </c>
       <c r="O39" s="1">
-        <v>0.48</v>
+        <v>0.61</v>
       </c>
       <c r="P39">
         <v>1</v>
       </c>
     </row>
     <row r="40" spans="1:16">
       <c r="A40" t="s">
-        <v>115</v>
+        <v>113</v>
       </c>
       <c r="B40" t="s">
-        <v>116</v>
+        <v>114</v>
       </c>
       <c r="C40" s="1">
-        <v>8323.0</v>
+        <v>13727.0</v>
       </c>
       <c r="D40" s="1">
-        <v>385.15</v>
+        <v>78.71</v>
       </c>
       <c r="E40" s="1">
-        <v>367.85395410309</v>
+        <v>84.162429518467</v>
       </c>
       <c r="F40" t="s">
         <v>11</v>
       </c>
       <c r="G40">
         <v>1.18</v>
       </c>
       <c r="H40" s="1">
-        <v>2615541.78</v>
+        <v>989965.6</v>
       </c>
       <c r="I40" s="1">
-        <v>96589.4</v>
+        <v>-74871.02</v>
       </c>
       <c r="J40" s="1">
-        <v>3.6929022024645</v>
+        <v>-7.5629920878059</v>
       </c>
       <c r="K40">
         <v>0.0</v>
       </c>
       <c r="L40">
         <v>0.0</v>
       </c>
       <c r="M40" s="1">
-        <v>2712131.18</v>
+        <v>915094.58</v>
       </c>
       <c r="N40" s="1">
-        <v>2712131.18</v>
+        <v>915094.58</v>
       </c>
       <c r="O40" s="1">
-        <v>1.82</v>
+        <v>0.62</v>
       </c>
       <c r="P40">
         <v>1</v>
       </c>
     </row>
     <row r="41" spans="1:16">
       <c r="A41" t="s">
-        <v>117</v>
+        <v>115</v>
       </c>
       <c r="B41" t="s">
-        <v>118</v>
+        <v>116</v>
       </c>
       <c r="C41" s="1">
-        <v>2078.0</v>
+        <v>11022.0</v>
       </c>
       <c r="D41" s="1">
-        <v>503.8</v>
+        <v>148.95</v>
       </c>
       <c r="E41" s="1">
-        <v>448.5397786333</v>
+        <v>112.21137180185</v>
       </c>
       <c r="F41" t="s">
         <v>11</v>
       </c>
       <c r="G41">
         <v>1.18</v>
       </c>
       <c r="H41" s="1">
-        <v>797182.52</v>
+        <v>1053539.07</v>
       </c>
       <c r="I41" s="1">
-        <v>88554.1</v>
+        <v>336930.06</v>
       </c>
       <c r="J41" s="1">
-        <v>11.108384564177</v>
+        <v>31.980784537967</v>
       </c>
       <c r="K41">
         <v>0.0</v>
       </c>
       <c r="L41">
         <v>0.0</v>
       </c>
       <c r="M41" s="1">
-        <v>885736.62</v>
+        <v>1390469.13</v>
       </c>
       <c r="N41" s="1">
-        <v>885736.62</v>
+        <v>1390469.13</v>
       </c>
       <c r="O41" s="1">
-        <v>0.59</v>
+        <v>0.94</v>
       </c>
       <c r="P41">
         <v>1</v>
       </c>
     </row>
     <row r="42" spans="1:16">
       <c r="A42" t="s">
-        <v>119</v>
+        <v>117</v>
       </c>
       <c r="B42" t="s">
-        <v>120</v>
+        <v>118</v>
       </c>
       <c r="C42" s="1">
-        <v>14283.0</v>
+        <v>906.0</v>
       </c>
       <c r="D42" s="1">
-        <v>74.82</v>
+        <v>859.57</v>
       </c>
       <c r="E42" s="1">
-        <v>73.231699922985</v>
+        <v>707.01785871965</v>
       </c>
       <c r="F42" t="s">
         <v>11</v>
       </c>
       <c r="G42">
         <v>1.18</v>
       </c>
       <c r="H42" s="1">
-        <v>897855.07</v>
+        <v>546986.82</v>
       </c>
       <c r="I42" s="1">
-        <v>6289.83</v>
+        <v>112596.83</v>
       </c>
       <c r="J42" s="1">
-        <v>0.70053956480972</v>
+        <v>20.584925611187</v>
       </c>
       <c r="K42">
         <v>0.0</v>
       </c>
       <c r="L42">
         <v>0.0</v>
       </c>
       <c r="M42" s="1">
-        <v>904144.9</v>
+        <v>659583.65</v>
       </c>
       <c r="N42" s="1">
-        <v>904144.9</v>
+        <v>659583.65</v>
       </c>
       <c r="O42" s="1">
-        <v>0.61</v>
+        <v>0.45</v>
       </c>
       <c r="P42">
         <v>1</v>
       </c>
     </row>
     <row r="43" spans="1:16">
       <c r="A43" t="s">
-        <v>121</v>
+        <v>119</v>
       </c>
       <c r="B43" t="s">
-        <v>122</v>
+        <v>120</v>
       </c>
       <c r="C43" s="1">
-        <v>3332.0</v>
+        <v>8231.0</v>
       </c>
       <c r="D43" s="1">
-        <v>488.15</v>
+        <v>380.72</v>
       </c>
       <c r="E43" s="1">
-        <v>254.3075210084</v>
+        <v>367.85395456202</v>
       </c>
       <c r="F43" t="s">
         <v>11</v>
       </c>
       <c r="G43">
         <v>1.18</v>
       </c>
       <c r="H43" s="1">
-        <v>764809.79</v>
+        <v>2586630.35</v>
       </c>
       <c r="I43" s="1">
-        <v>611319.32</v>
+        <v>67478.5</v>
       </c>
       <c r="J43" s="1">
-        <v>79.930896282068</v>
+        <v>2.6087415235037</v>
       </c>
       <c r="K43">
         <v>0.0</v>
       </c>
       <c r="L43">
         <v>0.0</v>
       </c>
       <c r="M43" s="1">
-        <v>1376129.11</v>
+        <v>2654108.85</v>
       </c>
       <c r="N43" s="1">
-        <v>1376129.11</v>
+        <v>2654108.85</v>
       </c>
       <c r="O43" s="1">
-        <v>0.92</v>
+        <v>1.79</v>
       </c>
       <c r="P43">
         <v>1</v>
       </c>
     </row>
     <row r="44" spans="1:16">
       <c r="A44" t="s">
         <v>121</v>
       </c>
       <c r="B44" t="s">
         <v>122</v>
       </c>
       <c r="C44" s="1">
-        <v>761.0</v>
+        <v>2055.0</v>
       </c>
       <c r="D44" s="1">
-        <v>488.15</v>
+        <v>511.63</v>
       </c>
       <c r="E44" s="1">
-        <v>466.98124835742</v>
+        <v>448.5397810219</v>
       </c>
       <c r="F44" t="s">
         <v>11</v>
       </c>
       <c r="G44">
         <v>1.18</v>
       </c>
       <c r="H44" s="1">
-        <v>306662.47</v>
+        <v>788359.04</v>
       </c>
       <c r="I44" s="1">
-        <v>7633.52</v>
+        <v>102129.36</v>
       </c>
       <c r="J44" s="1">
-        <v>2.4892253688559</v>
+        <v>12.954676082613</v>
       </c>
       <c r="K44">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>0.84</v>
+      </c>
+      <c r="L44" t="s">
+        <v>123</v>
       </c>
       <c r="M44" s="1">
-        <v>314295.99</v>
+        <v>890488.4</v>
       </c>
       <c r="N44" s="1">
-        <v>314295.99</v>
+        <v>892218.45</v>
       </c>
       <c r="O44" s="1">
-        <v>0.21</v>
+        <v>0.6</v>
       </c>
       <c r="P44">
         <v>1</v>
       </c>
     </row>
     <row r="45" spans="1:16">
       <c r="A45" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="B45" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="C45" s="1">
-        <v>9576.0</v>
+        <v>11193.0</v>
       </c>
       <c r="D45" s="1">
-        <v>322.4</v>
+        <v>82.23</v>
       </c>
       <c r="E45" s="1">
-        <v>289.93163847118</v>
+        <v>73.231700169749</v>
       </c>
       <c r="F45" t="s">
         <v>11</v>
       </c>
       <c r="G45">
         <v>1.18</v>
       </c>
       <c r="H45" s="1">
-        <v>2370699.27</v>
+        <v>703612.12</v>
       </c>
       <c r="I45" s="1">
-        <v>241342.19</v>
+        <v>75925.77</v>
       </c>
       <c r="J45" s="1">
-        <v>10.180211090207</v>
+        <v>10.790855905097</v>
       </c>
       <c r="K45">
         <v>0.0</v>
       </c>
       <c r="L45">
         <v>0.0</v>
       </c>
       <c r="M45" s="1">
-        <v>2612041.46</v>
+        <v>779537.89</v>
       </c>
       <c r="N45" s="1">
-        <v>2612041.46</v>
+        <v>779537.89</v>
       </c>
       <c r="O45" s="1">
-        <v>1.75</v>
+        <v>0.53</v>
       </c>
       <c r="P45">
         <v>1</v>
       </c>
     </row>
     <row r="46" spans="1:16">
       <c r="A46" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="B46" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="C46" s="1">
-        <v>37739.0</v>
+        <v>716.0</v>
       </c>
       <c r="D46" s="1">
-        <v>28.41</v>
+        <v>503.51</v>
       </c>
       <c r="E46" s="1">
-        <v>32.147454622539</v>
+        <v>466.98124301676</v>
       </c>
       <c r="F46" t="s">
         <v>11</v>
       </c>
       <c r="G46">
         <v>1.18</v>
       </c>
       <c r="H46" s="1">
-        <v>1035778.99</v>
+        <v>288528.68</v>
       </c>
       <c r="I46" s="1">
-        <v>-128663.64</v>
+        <v>16809.81</v>
       </c>
       <c r="J46" s="1">
-        <v>-12.421920239954</v>
+        <v>5.8260447453612</v>
       </c>
       <c r="K46">
         <v>0.0</v>
       </c>
       <c r="L46">
         <v>0.0</v>
       </c>
       <c r="M46" s="1">
-        <v>907115.35</v>
+        <v>305338.49</v>
       </c>
       <c r="N46" s="1">
-        <v>907115.35</v>
+        <v>305338.49</v>
       </c>
       <c r="O46" s="1">
-        <v>0.61</v>
+        <v>0.21</v>
       </c>
       <c r="P46">
         <v>1</v>
       </c>
     </row>
     <row r="47" spans="1:16">
       <c r="A47" t="s">
+        <v>126</v>
+      </c>
+      <c r="B47" t="s">
         <v>127</v>
       </c>
-      <c r="B47" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C47" s="1">
-        <v>14049.0</v>
+        <v>3332.0</v>
       </c>
       <c r="D47" s="1">
-        <v>103.2</v>
+        <v>503.51</v>
       </c>
       <c r="E47" s="1">
-        <v>133.66261869172</v>
+        <v>254.3075210084</v>
       </c>
       <c r="F47" t="s">
         <v>11</v>
       </c>
       <c r="G47">
         <v>1.18</v>
       </c>
       <c r="H47" s="1">
-        <v>1600475.23</v>
+        <v>764809.79</v>
       </c>
       <c r="I47" s="1">
-        <v>-373810.14</v>
+        <v>656122.98</v>
       </c>
       <c r="J47" s="1">
-        <v>-23.356196521704</v>
+        <v>85.789040435793</v>
       </c>
       <c r="K47">
         <v>0.0</v>
       </c>
       <c r="L47">
         <v>0.0</v>
       </c>
       <c r="M47" s="1">
-        <v>1226665.09</v>
+        <v>1420932.77</v>
       </c>
       <c r="N47" s="1">
-        <v>1226665.09</v>
+        <v>1420932.77</v>
       </c>
       <c r="O47" s="1">
-        <v>0.82</v>
+        <v>0.96</v>
       </c>
       <c r="P47">
         <v>1</v>
       </c>
     </row>
     <row r="48" spans="1:16">
       <c r="A48" t="s">
+        <v>128</v>
+      </c>
+      <c r="B48" t="s">
         <v>129</v>
       </c>
-      <c r="B48" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C48" s="1">
-        <v>43660.0</v>
+        <v>9470.0</v>
       </c>
       <c r="D48" s="1">
-        <v>20.55</v>
+        <v>300.3</v>
       </c>
       <c r="E48" s="1">
-        <v>18.909090471828</v>
+        <v>289.93163885956</v>
       </c>
       <c r="F48" t="s">
         <v>11</v>
       </c>
       <c r="G48">
         <v>1.18</v>
       </c>
       <c r="H48" s="1">
-        <v>704910.95</v>
+        <v>2344457.19</v>
       </c>
       <c r="I48" s="1">
-        <v>54184.61</v>
+        <v>64148.72</v>
       </c>
       <c r="J48" s="1">
-        <v>7.6867312105167</v>
+        <v>2.736186451756</v>
       </c>
       <c r="K48">
         <v>0.0</v>
       </c>
       <c r="L48">
         <v>0.0</v>
       </c>
       <c r="M48" s="1">
-        <v>759095.56</v>
+        <v>2408605.91</v>
       </c>
       <c r="N48" s="1">
-        <v>759095.56</v>
+        <v>2408605.91</v>
       </c>
       <c r="O48" s="1">
-        <v>0.51</v>
+        <v>1.63</v>
       </c>
       <c r="P48">
         <v>1</v>
       </c>
     </row>
     <row r="49" spans="1:16">
       <c r="A49" t="s">
+        <v>130</v>
+      </c>
+      <c r="B49" t="s">
         <v>131</v>
       </c>
-      <c r="B49" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C49" s="1">
-        <v>3162.0</v>
+        <v>37322.0</v>
       </c>
       <c r="D49" s="1">
-        <v>448.24</v>
+        <v>30.28</v>
       </c>
       <c r="E49" s="1">
-        <v>460.85609108159</v>
+        <v>32.147454584427</v>
       </c>
       <c r="F49" t="s">
         <v>11</v>
       </c>
       <c r="G49">
         <v>1.18</v>
       </c>
       <c r="H49" s="1">
-        <v>1244090.19</v>
+        <v>1024334.07</v>
       </c>
       <c r="I49" s="1">
-        <v>-44940.58</v>
+        <v>-67181.4</v>
       </c>
       <c r="J49" s="1">
-        <v>-3.6123249231633</v>
+        <v>-6.5585439328402</v>
       </c>
       <c r="K49">
         <v>0.0</v>
       </c>
       <c r="L49">
         <v>0.0</v>
       </c>
       <c r="M49" s="1">
-        <v>1199149.61</v>
+        <v>957152.67</v>
       </c>
       <c r="N49" s="1">
-        <v>1199149.61</v>
+        <v>957152.67</v>
       </c>
       <c r="O49" s="1">
-        <v>0.8</v>
+        <v>0.65</v>
       </c>
       <c r="P49">
         <v>1</v>
       </c>
     </row>
     <row r="50" spans="1:16">
       <c r="A50" t="s">
+        <v>132</v>
+      </c>
+      <c r="B50" t="s">
         <v>133</v>
       </c>
-      <c r="B50" t="s">
+      <c r="C50" s="1">
+        <v>13894.0</v>
+      </c>
+      <c r="D50" s="1">
+        <v>87.68</v>
+      </c>
+      <c r="E50" s="1">
+        <v>133.66261839643</v>
+      </c>
+      <c r="F50" t="s">
+        <v>11</v>
+      </c>
+      <c r="G50">
+        <v>1.18</v>
+      </c>
+      <c r="H50" s="1">
+        <v>1582817.48</v>
+      </c>
+      <c r="I50" s="1">
+        <v>-551034.71</v>
+      </c>
+      <c r="J50" s="1">
+        <v>-34.813534533369</v>
+      </c>
+      <c r="K50">
+        <v>0.11</v>
+      </c>
+      <c r="L50" t="s">
         <v>134</v>
       </c>
-      <c r="C50" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M50" s="1">
-        <v>869833.75</v>
+        <v>1031782.77</v>
       </c>
       <c r="N50" s="1">
-        <v>869833.75</v>
+        <v>1033323.68</v>
       </c>
       <c r="O50" s="1">
-        <v>0.58</v>
+        <v>0.7</v>
       </c>
       <c r="P50">
         <v>1</v>
       </c>
     </row>
     <row r="51" spans="1:16">
       <c r="A51" t="s">
         <v>135</v>
       </c>
       <c r="B51" t="s">
         <v>136</v>
       </c>
       <c r="C51" s="1">
-        <v>7909.0</v>
+        <v>38742.0</v>
       </c>
       <c r="D51" s="1">
-        <v>80.28</v>
+        <v>22.16</v>
       </c>
       <c r="E51" s="1">
-        <v>77.340400809205</v>
+        <v>18.909090392855</v>
       </c>
       <c r="F51" t="s">
         <v>11</v>
       </c>
       <c r="G51">
         <v>1.18</v>
       </c>
       <c r="H51" s="1">
-        <v>523193.85</v>
+        <v>625507.55</v>
       </c>
       <c r="I51" s="1">
-        <v>13998.52</v>
+        <v>101622.73</v>
       </c>
       <c r="J51" s="1">
-        <v>2.6755895544261</v>
+        <v>16.246443388253</v>
       </c>
       <c r="K51">
         <v>0.0</v>
       </c>
       <c r="L51">
         <v>0.0</v>
       </c>
       <c r="M51" s="1">
-        <v>537192.37</v>
+        <v>727130.28</v>
       </c>
       <c r="N51" s="1">
-        <v>537192.37</v>
+        <v>727130.28</v>
       </c>
       <c r="O51" s="1">
-        <v>0.36</v>
+        <v>0.49</v>
       </c>
       <c r="P51">
         <v>1</v>
       </c>
     </row>
     <row r="52" spans="1:16">
       <c r="A52" t="s">
         <v>137</v>
       </c>
       <c r="B52" t="s">
         <v>138</v>
       </c>
       <c r="C52" s="1">
-        <v>2688.0</v>
+        <v>2824.0</v>
       </c>
       <c r="D52" s="1">
-        <v>548.74</v>
+        <v>508.08</v>
       </c>
       <c r="E52" s="1">
-        <v>556.62815848214</v>
+        <v>460.85609419263</v>
       </c>
       <c r="F52" t="s">
         <v>11</v>
       </c>
       <c r="G52">
         <v>1.18</v>
       </c>
       <c r="H52" s="1">
-        <v>1277444.09</v>
+        <v>1111103.96</v>
       </c>
       <c r="I52" s="1">
-        <v>-29495.26</v>
+        <v>104122.53</v>
       </c>
       <c r="J52" s="1">
-        <v>-2.3089276650847</v>
+        <v>9.3710880123224</v>
       </c>
       <c r="K52">
-        <v>0.52</v>
-[...2 lines deleted...]
-        <v>139</v>
+        <v>0.0</v>
+      </c>
+      <c r="L52">
+        <v>0.0</v>
       </c>
       <c r="M52" s="1">
-        <v>1247948.83</v>
+        <v>1215226.49</v>
       </c>
       <c r="N52" s="1">
-        <v>1249341.04</v>
+        <v>1215226.49</v>
       </c>
       <c r="O52" s="1">
-        <v>0.84</v>
+        <v>0.82</v>
       </c>
       <c r="P52">
         <v>1</v>
       </c>
     </row>
     <row r="53" spans="1:16">
       <c r="A53" t="s">
+        <v>139</v>
+      </c>
+      <c r="B53" t="s">
         <v>140</v>
       </c>
-      <c r="B53" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C53" s="1">
-        <v>18977.0</v>
+        <v>1474.0</v>
       </c>
       <c r="D53" s="1">
-        <v>121.93</v>
+        <v>676.57</v>
       </c>
       <c r="E53" s="1">
-        <v>80.40153185435</v>
+        <v>556.13495251018</v>
       </c>
       <c r="F53" t="s">
         <v>11</v>
       </c>
       <c r="G53">
         <v>1.18</v>
       </c>
       <c r="H53" s="1">
-        <v>1302918.72</v>
+        <v>699931.16</v>
       </c>
       <c r="I53" s="1">
-        <v>654749.21</v>
+        <v>144706.92</v>
       </c>
       <c r="J53" s="1">
-        <v>50.252498482791</v>
+        <v>20.674450327372</v>
       </c>
       <c r="K53">
         <v>0.0</v>
       </c>
       <c r="L53">
         <v>0.0</v>
       </c>
       <c r="M53" s="1">
-        <v>1957667.93</v>
+        <v>844638.08</v>
       </c>
       <c r="N53" s="1">
-        <v>1957667.93</v>
+        <v>844638.08</v>
       </c>
       <c r="O53" s="1">
-        <v>1.31</v>
+        <v>0.57</v>
       </c>
       <c r="P53">
         <v>1</v>
       </c>
     </row>
     <row r="54" spans="1:16">
       <c r="A54" t="s">
+        <v>141</v>
+      </c>
+      <c r="B54" t="s">
         <v>142</v>
       </c>
-      <c r="B54" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C54" s="1">
-        <v>9113.0</v>
+        <v>7822.0</v>
       </c>
       <c r="D54" s="1">
-        <v>661.46</v>
+        <v>81.69</v>
       </c>
       <c r="E54" s="1">
-        <v>716.39081092944</v>
+        <v>77.340401431859</v>
       </c>
       <c r="F54" t="s">
         <v>11</v>
       </c>
       <c r="G54">
         <v>1.18</v>
       </c>
       <c r="H54" s="1">
-        <v>5568491.09</v>
+        <v>517438.65</v>
       </c>
       <c r="I54" s="1">
-        <v>-468541.87</v>
+        <v>23748.09</v>
       </c>
       <c r="J54" s="1">
-        <v>-8.4141621568079</v>
+        <v>4.5895469926725</v>
       </c>
       <c r="K54">
         <v>0.0</v>
       </c>
       <c r="L54">
         <v>0.0</v>
       </c>
       <c r="M54" s="1">
-        <v>5099949.22</v>
+        <v>541186.74</v>
       </c>
       <c r="N54" s="1">
-        <v>5099949.22</v>
+        <v>541186.74</v>
       </c>
       <c r="O54" s="1">
-        <v>3.42</v>
+        <v>0.37</v>
       </c>
       <c r="P54">
         <v>1</v>
       </c>
     </row>
     <row r="55" spans="1:16">
       <c r="A55" t="s">
+        <v>143</v>
+      </c>
+      <c r="B55" t="s">
         <v>144</v>
       </c>
-      <c r="B55" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C55" s="1">
-        <v>8636.0</v>
+        <v>2658.0</v>
       </c>
       <c r="D55" s="1">
-        <v>76.38</v>
+        <v>517.21</v>
       </c>
       <c r="E55" s="1">
-        <v>80.395493283928</v>
+        <v>556.62816027088</v>
       </c>
       <c r="F55" t="s">
         <v>11</v>
       </c>
       <c r="G55">
         <v>1.18</v>
       </c>
       <c r="H55" s="1">
-        <v>592773.84</v>
+        <v>1263186.9</v>
       </c>
       <c r="I55" s="1">
-        <v>-34698.05</v>
+        <v>-98840.17</v>
       </c>
       <c r="J55" s="1">
-        <v>-5.8535056135406</v>
+        <v>-7.824667117748</v>
       </c>
       <c r="K55">
-        <v>0.34</v>
-[...2 lines deleted...]
-        <v>146</v>
+        <v>0.0</v>
+      </c>
+      <c r="L55">
+        <v>0.0</v>
       </c>
       <c r="M55" s="1">
-        <v>558075.79</v>
+        <v>1164346.73</v>
       </c>
       <c r="N55" s="1">
-        <v>560993.79</v>
+        <v>1164346.73</v>
       </c>
       <c r="O55" s="1">
-        <v>0.38</v>
+        <v>0.79</v>
       </c>
       <c r="P55">
         <v>1</v>
       </c>
     </row>
     <row r="56" spans="1:16">
       <c r="A56" t="s">
-        <v>147</v>
+        <v>145</v>
       </c>
       <c r="B56" t="s">
-        <v>148</v>
+        <v>146</v>
       </c>
       <c r="C56" s="1">
-        <v>3333.0</v>
+        <v>18510.0</v>
       </c>
       <c r="D56" s="1">
-        <v>394.69</v>
+        <v>123.82</v>
       </c>
       <c r="E56" s="1">
-        <v>378.80079507951</v>
+        <v>80.401531604538</v>
       </c>
       <c r="F56" t="s">
         <v>11</v>
       </c>
       <c r="G56">
         <v>1.18</v>
       </c>
       <c r="H56" s="1">
-        <v>1070632.22</v>
+        <v>1270855.54</v>
       </c>
       <c r="I56" s="1">
-        <v>42360.52</v>
+        <v>670288.02</v>
       </c>
       <c r="J56" s="1">
-        <v>3.9565893131817</v>
+        <v>52.743053706954</v>
       </c>
       <c r="K56">
         <v>0.0</v>
       </c>
       <c r="L56">
         <v>0.0</v>
       </c>
       <c r="M56" s="1">
-        <v>1112992.74</v>
+        <v>1941143.56</v>
       </c>
       <c r="N56" s="1">
-        <v>1112992.74</v>
+        <v>1941143.56</v>
       </c>
       <c r="O56" s="1">
-        <v>0.75</v>
+        <v>1.31</v>
       </c>
       <c r="P56">
         <v>1</v>
       </c>
     </row>
     <row r="57" spans="1:16">
       <c r="A57" t="s">
-        <v>149</v>
+        <v>147</v>
       </c>
       <c r="B57" t="s">
-        <v>150</v>
+        <v>148</v>
       </c>
       <c r="C57" s="1">
-        <v>25741.0</v>
+        <v>8757.0</v>
       </c>
       <c r="D57" s="1">
-        <v>401.14</v>
+        <v>648.18</v>
       </c>
       <c r="E57" s="1">
-        <v>500.10573715085</v>
+        <v>716.39081077995</v>
       </c>
       <c r="F57" t="s">
         <v>11</v>
       </c>
       <c r="G57">
         <v>1.18</v>
       </c>
       <c r="H57" s="1">
-        <v>10996718.77</v>
+        <v>5350957.58</v>
       </c>
       <c r="I57" s="1">
-        <v>-2260524.57</v>
+        <v>-543544.81</v>
       </c>
       <c r="J57" s="1">
-        <v>-20.556355193577</v>
+        <v>-10.157897943941</v>
       </c>
       <c r="K57">
         <v>0.0</v>
       </c>
       <c r="L57">
         <v>0.0</v>
       </c>
       <c r="M57" s="1">
-        <v>8736194.2</v>
+        <v>4807412.77</v>
       </c>
       <c r="N57" s="1">
-        <v>8736194.2</v>
+        <v>4807412.77</v>
       </c>
       <c r="O57" s="1">
-        <v>5.86</v>
+        <v>3.25</v>
       </c>
       <c r="P57">
         <v>1</v>
       </c>
     </row>
     <row r="58" spans="1:16">
       <c r="A58" t="s">
+        <v>149</v>
+      </c>
+      <c r="B58" t="s">
+        <v>150</v>
+      </c>
+      <c r="C58" s="1">
+        <v>8540.0</v>
+      </c>
+      <c r="D58" s="1">
+        <v>72.07</v>
+      </c>
+      <c r="E58" s="1">
+        <v>80.395492974239</v>
+      </c>
+      <c r="F58" t="s">
+        <v>11</v>
+      </c>
+      <c r="G58">
+        <v>1.18</v>
+      </c>
+      <c r="H58" s="1">
+        <v>586184.41</v>
+      </c>
+      <c r="I58" s="1">
+        <v>-64902.29</v>
+      </c>
+      <c r="J58" s="1">
+        <v>-11.071991832741</v>
+      </c>
+      <c r="K58">
+        <v>0.34</v>
+      </c>
+      <c r="L58" t="s">
         <v>151</v>
       </c>
-      <c r="B58" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M58" s="1">
-        <v>950691.86</v>
+        <v>521282.12</v>
       </c>
       <c r="N58" s="1">
-        <v>954409.37</v>
+        <v>524203.21</v>
       </c>
       <c r="O58" s="1">
-        <v>0.64</v>
+        <v>0.35</v>
       </c>
       <c r="P58">
         <v>1</v>
       </c>
     </row>
     <row r="59" spans="1:16">
       <c r="A59" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
       <c r="B59" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
       <c r="C59" s="1">
-        <v>10799.0</v>
+        <v>3296.0</v>
       </c>
       <c r="D59" s="1">
-        <v>82.2</v>
+        <v>412.37</v>
       </c>
       <c r="E59" s="1">
-        <v>91.115345865358</v>
+        <v>378.80079490291</v>
       </c>
       <c r="F59" t="s">
         <v>11</v>
       </c>
       <c r="G59">
         <v>1.18</v>
       </c>
       <c r="H59" s="1">
-        <v>842206.54</v>
+        <v>1058747.01</v>
       </c>
       <c r="I59" s="1">
-        <v>-91178.32</v>
+        <v>92410.37</v>
       </c>
       <c r="J59" s="1">
-        <v>-10.826123482727</v>
+        <v>8.7282768335752</v>
       </c>
       <c r="K59">
         <v>0.0</v>
       </c>
       <c r="L59">
         <v>0.0</v>
       </c>
       <c r="M59" s="1">
-        <v>751028.22</v>
+        <v>1151157.38</v>
       </c>
       <c r="N59" s="1">
-        <v>751028.22</v>
+        <v>1151157.38</v>
       </c>
       <c r="O59" s="1">
-        <v>0.5</v>
+        <v>0.78</v>
       </c>
       <c r="P59">
         <v>1</v>
       </c>
     </row>
     <row r="60" spans="1:16">
       <c r="A60" t="s">
         <v>154</v>
       </c>
       <c r="B60" t="s">
         <v>155</v>
       </c>
       <c r="C60" s="1">
-        <v>11660.0</v>
+        <v>24190.0</v>
       </c>
       <c r="D60" s="1">
-        <v>82.2</v>
+        <v>392.74</v>
       </c>
       <c r="E60" s="1">
-        <v>43.225473413379</v>
+        <v>500.10573749483</v>
       </c>
       <c r="F60" t="s">
         <v>11</v>
       </c>
       <c r="G60">
         <v>1.18</v>
       </c>
       <c r="H60" s="1">
-        <v>457315.67</v>
+        <v>10334121.72</v>
       </c>
       <c r="I60" s="1">
-        <v>353591.73</v>
+        <v>-2287725.01</v>
       </c>
       <c r="J60" s="1">
-        <v>77.318962195194</v>
+        <v>-22.137585292541</v>
       </c>
       <c r="K60">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>0.55</v>
+      </c>
+      <c r="L60" t="s">
+        <v>156</v>
       </c>
       <c r="M60" s="1">
-        <v>810907.4</v>
+        <v>8046396.71</v>
       </c>
       <c r="N60" s="1">
-        <v>810907.4</v>
+        <v>8059593.68</v>
       </c>
       <c r="O60" s="1">
-        <v>0.54</v>
+        <v>5.44</v>
       </c>
       <c r="P60">
         <v>1</v>
       </c>
     </row>
     <row r="61" spans="1:16">
       <c r="A61" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="B61" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="C61" s="1">
-        <v>38071.0</v>
+        <v>6175.0</v>
       </c>
       <c r="D61" s="1">
-        <v>12.01</v>
+        <v>166.51</v>
       </c>
       <c r="E61" s="1">
-        <v>23.423891413412</v>
+        <v>144.26844534413</v>
       </c>
       <c r="F61" t="s">
         <v>11</v>
       </c>
       <c r="G61">
         <v>1.18</v>
       </c>
       <c r="H61" s="1">
-        <v>766910.56</v>
+        <v>760732.36</v>
       </c>
       <c r="I61" s="1">
-        <v>-380064.49</v>
+        <v>110106.34</v>
       </c>
       <c r="J61" s="1">
-        <v>-49.557863696648</v>
+        <v>14.473728973485</v>
       </c>
       <c r="K61">
         <v>0.0</v>
       </c>
       <c r="L61">
         <v>0.0</v>
       </c>
       <c r="M61" s="1">
-        <v>386846.07</v>
+        <v>870838.7</v>
       </c>
       <c r="N61" s="1">
-        <v>386846.07</v>
+        <v>870838.7</v>
       </c>
       <c r="O61" s="1">
-        <v>0.26</v>
+        <v>0.59</v>
       </c>
       <c r="P61">
         <v>1</v>
       </c>
     </row>
     <row r="62" spans="1:16">
       <c r="A62" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="B62" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="C62" s="1">
-        <v>3298.0</v>
+        <v>11660.0</v>
       </c>
       <c r="D62" s="1">
-        <v>115.32</v>
+        <v>96.24</v>
       </c>
       <c r="E62" s="1">
-        <v>116.83629775622</v>
+        <v>43.225473413379</v>
       </c>
       <c r="F62" t="s">
         <v>11</v>
       </c>
       <c r="G62">
         <v>1.18</v>
       </c>
       <c r="H62" s="1">
-        <v>326188.19</v>
+        <v>457315.67</v>
       </c>
       <c r="I62" s="1">
-        <v>-4410.31</v>
+        <v>493102.22</v>
       </c>
       <c r="J62" s="1">
-        <v>-1.3520753157863</v>
+        <v>107.82534961026</v>
       </c>
       <c r="K62">
         <v>0.0</v>
       </c>
       <c r="L62">
         <v>0.0</v>
       </c>
       <c r="M62" s="1">
-        <v>321777.88</v>
+        <v>950417.89</v>
       </c>
       <c r="N62" s="1">
-        <v>321777.88</v>
+        <v>950417.89</v>
       </c>
       <c r="O62" s="1">
-        <v>0.22</v>
+        <v>0.64</v>
       </c>
       <c r="P62">
         <v>1</v>
       </c>
     </row>
     <row r="63" spans="1:16">
       <c r="A63" t="s">
+        <v>159</v>
+      </c>
+      <c r="B63" t="s">
         <v>160</v>
       </c>
-      <c r="B63" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C63" s="1">
-        <v>26075.0</v>
+        <v>10248.0</v>
       </c>
       <c r="D63" s="1">
-        <v>89.47</v>
+        <v>96.24</v>
       </c>
       <c r="E63" s="1">
-        <v>74.798555704698</v>
+        <v>93.772478532397</v>
       </c>
       <c r="F63" t="s">
         <v>11</v>
       </c>
       <c r="G63">
         <v>1.18</v>
       </c>
       <c r="H63" s="1">
-        <v>1668651.15</v>
+        <v>822541.94</v>
       </c>
       <c r="I63" s="1">
-        <v>305146.6</v>
+        <v>12782.46</v>
       </c>
       <c r="J63" s="1">
-        <v>18.287021825982</v>
+        <v>1.5540192394323</v>
       </c>
       <c r="K63">
         <v>0.0</v>
       </c>
       <c r="L63">
         <v>0.0</v>
       </c>
       <c r="M63" s="1">
-        <v>1973797.75</v>
+        <v>835324.4</v>
       </c>
       <c r="N63" s="1">
-        <v>1973797.75</v>
+        <v>835324.4</v>
       </c>
       <c r="O63" s="1">
-        <v>1.32</v>
+        <v>0.56</v>
       </c>
       <c r="P63">
         <v>1</v>
       </c>
     </row>
     <row r="64" spans="1:16">
       <c r="A64" t="s">
+        <v>161</v>
+      </c>
+      <c r="B64" t="s">
         <v>162</v>
       </c>
-      <c r="B64" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C64" s="1">
-        <v>30757.0</v>
+        <v>37650.0</v>
       </c>
       <c r="D64" s="1">
-        <v>185.41</v>
+        <v>10.8</v>
       </c>
       <c r="E64" s="1">
-        <v>85.334505966121</v>
+        <v>23.423891367862</v>
       </c>
       <c r="F64" t="s">
         <v>11</v>
       </c>
       <c r="G64">
         <v>1.18</v>
       </c>
       <c r="H64" s="1">
-        <v>2465459.21</v>
+        <v>758429.84</v>
       </c>
       <c r="I64" s="1">
-        <v>2359326.42</v>
+        <v>-414040.92</v>
       </c>
       <c r="J64" s="1">
-        <v>95.695212089921</v>
+        <v>-54.591855193883</v>
       </c>
       <c r="K64">
         <v>0.0</v>
       </c>
       <c r="L64">
         <v>0.0</v>
       </c>
       <c r="M64" s="1">
-        <v>4824785.63</v>
+        <v>344388.92</v>
       </c>
       <c r="N64" s="1">
-        <v>4824785.63</v>
+        <v>344388.92</v>
       </c>
       <c r="O64" s="1">
-        <v>3.24</v>
+        <v>0.23</v>
       </c>
       <c r="P64">
         <v>1</v>
       </c>
     </row>
     <row r="65" spans="1:16">
       <c r="A65" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="B65" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="C65" s="1">
-        <v>51678.0</v>
+        <v>3262.0</v>
       </c>
       <c r="D65" s="1">
-        <v>185.41</v>
+        <v>130.0</v>
       </c>
       <c r="E65" s="1">
-        <v>148.50698111382</v>
+        <v>116.83629675046</v>
       </c>
       <c r="F65" t="s">
         <v>11</v>
       </c>
       <c r="G65">
         <v>1.18</v>
       </c>
       <c r="H65" s="1">
-        <v>6562583.61</v>
+        <v>322627.62</v>
       </c>
       <c r="I65" s="1">
-        <v>1544035.1</v>
+        <v>36532.2</v>
       </c>
       <c r="J65" s="1">
-        <v>23.527854146456</v>
+        <v>11.323333073591</v>
       </c>
       <c r="K65">
         <v>0.0</v>
       </c>
       <c r="L65">
         <v>0.0</v>
       </c>
       <c r="M65" s="1">
-        <v>8106618.71</v>
+        <v>359159.82</v>
       </c>
       <c r="N65" s="1">
-        <v>8106618.71</v>
+        <v>359159.82</v>
       </c>
       <c r="O65" s="1">
-        <v>5.44</v>
+        <v>0.24</v>
       </c>
       <c r="P65">
         <v>1</v>
       </c>
     </row>
     <row r="66" spans="1:16">
       <c r="A66" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="B66" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="C66" s="1">
-        <v>17657.0</v>
+        <v>24741.0</v>
       </c>
       <c r="D66" s="1">
-        <v>86.74</v>
+        <v>93.77</v>
       </c>
       <c r="E66" s="1">
-        <v>90.717896584924</v>
+        <v>74.798555838487</v>
       </c>
       <c r="F66" t="s">
         <v>11</v>
       </c>
       <c r="G66">
         <v>1.18</v>
       </c>
       <c r="H66" s="1">
-        <v>1364427.25</v>
+        <v>1583282.76</v>
       </c>
       <c r="I66" s="1">
-        <v>-68629.48</v>
+        <v>381622.44</v>
       </c>
       <c r="J66" s="1">
-        <v>-5.0299112686294</v>
+        <v>24.103239777587</v>
       </c>
       <c r="K66">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>0.37</v>
+      </c>
+      <c r="L66" t="s">
+        <v>167</v>
       </c>
       <c r="M66" s="1">
-        <v>1295797.77</v>
+        <v>1964905.2</v>
       </c>
       <c r="N66" s="1">
-        <v>1295797.77</v>
+        <v>1974046.39</v>
       </c>
       <c r="O66" s="1">
-        <v>0.87</v>
+        <v>1.33</v>
       </c>
       <c r="P66">
         <v>1</v>
       </c>
     </row>
     <row r="67" spans="1:16">
       <c r="A67" t="s">
-        <v>166</v>
+        <v>168</v>
       </c>
       <c r="B67" t="s">
-        <v>167</v>
+        <v>169</v>
       </c>
       <c r="C67" s="1">
-        <v>13094.0</v>
+        <v>30757.0</v>
       </c>
       <c r="D67" s="1">
-        <v>43.47</v>
+        <v>177.19</v>
       </c>
       <c r="E67" s="1">
-        <v>51.502941805407</v>
+        <v>85.334505966121</v>
       </c>
       <c r="F67" t="s">
         <v>11</v>
       </c>
       <c r="G67">
         <v>1.18</v>
       </c>
       <c r="H67" s="1">
-        <v>575724.99</v>
+        <v>2465459.21</v>
       </c>
       <c r="I67" s="1">
-        <v>-94151.17</v>
+        <v>2150305.02</v>
       </c>
       <c r="J67" s="1">
-        <v>-16.35349717927</v>
+        <v>87.217221492786</v>
       </c>
       <c r="K67">
         <v>0.0</v>
       </c>
       <c r="L67">
         <v>0.0</v>
       </c>
       <c r="M67" s="1">
-        <v>481573.82</v>
+        <v>4615764.23</v>
       </c>
       <c r="N67" s="1">
-        <v>481573.82</v>
+        <v>4615764.23</v>
       </c>
       <c r="O67" s="1">
-        <v>0.32</v>
+        <v>3.12</v>
       </c>
       <c r="P67">
         <v>1</v>
       </c>
     </row>
     <row r="68" spans="1:16">
       <c r="A68" t="s">
         <v>168</v>
       </c>
       <c r="B68" t="s">
         <v>169</v>
       </c>
       <c r="C68" s="1">
-        <v>4995.0</v>
+        <v>50766.0</v>
       </c>
       <c r="D68" s="1">
-        <v>142.82</v>
+        <v>177.19</v>
       </c>
       <c r="E68" s="1">
-        <v>219.05986786787</v>
+        <v>148.50698105031</v>
       </c>
       <c r="F68" t="s">
         <v>11</v>
       </c>
       <c r="G68">
         <v>1.18</v>
       </c>
       <c r="H68" s="1">
-        <v>937306.34</v>
+        <v>6446768.83</v>
       </c>
       <c r="I68" s="1">
-        <v>-333739.44</v>
+        <v>1171785.87</v>
       </c>
       <c r="J68" s="1">
-        <v>-35.606228802421</v>
+        <v>18.176328342147</v>
       </c>
       <c r="K68">
         <v>0.0</v>
       </c>
       <c r="L68">
         <v>0.0</v>
       </c>
       <c r="M68" s="1">
-        <v>603566.9</v>
+        <v>7618554.7</v>
       </c>
       <c r="N68" s="1">
-        <v>603566.9</v>
+        <v>7618554.7</v>
       </c>
       <c r="O68" s="1">
-        <v>0.4</v>
+        <v>5.15</v>
       </c>
       <c r="P68">
         <v>1</v>
       </c>
     </row>
     <row r="69" spans="1:16">
       <c r="A69" t="s">
         <v>170</v>
       </c>
       <c r="B69" t="s">
         <v>171</v>
       </c>
       <c r="C69" s="1">
-        <v>4793.0</v>
+        <v>17462.0</v>
       </c>
       <c r="D69" s="1">
-        <v>159.32</v>
+        <v>72.5</v>
       </c>
       <c r="E69" s="1">
-        <v>196.84425620697</v>
+        <v>90.717896575421</v>
       </c>
       <c r="F69" t="s">
         <v>11</v>
       </c>
       <c r="G69">
         <v>1.18</v>
       </c>
       <c r="H69" s="1">
-        <v>809287.69</v>
+        <v>1349358.82</v>
       </c>
       <c r="I69" s="1">
-        <v>-163219.11</v>
+        <v>-277117.78</v>
       </c>
       <c r="J69" s="1">
-        <v>-20.168243260935</v>
+        <v>-20.536996971643</v>
       </c>
       <c r="K69">
         <v>0.0</v>
       </c>
       <c r="L69">
         <v>0.0</v>
       </c>
       <c r="M69" s="1">
-        <v>646068.58</v>
+        <v>1072241.04</v>
       </c>
       <c r="N69" s="1">
-        <v>646068.58</v>
+        <v>1072241.04</v>
       </c>
       <c r="O69" s="1">
-        <v>0.43</v>
+        <v>0.72</v>
       </c>
       <c r="P69">
         <v>1</v>
       </c>
     </row>
     <row r="70" spans="1:16">
       <c r="A70" t="s">
         <v>172</v>
       </c>
       <c r="B70" t="s">
         <v>173</v>
       </c>
       <c r="C70" s="1">
-        <v>1340.0</v>
+        <v>19261.0</v>
       </c>
       <c r="D70" s="1">
-        <v>976.49</v>
+        <v>46.48</v>
       </c>
       <c r="E70" s="1">
-        <v>927.82956716418</v>
+        <v>49.440751778205</v>
       </c>
       <c r="F70" t="s">
         <v>11</v>
       </c>
       <c r="G70">
         <v>1.18</v>
       </c>
       <c r="H70" s="1">
-        <v>1063005.83</v>
+        <v>810175.73</v>
       </c>
       <c r="I70" s="1">
-        <v>44060.12</v>
+        <v>-51938.01</v>
       </c>
       <c r="J70" s="1">
-        <v>4.1448615573444</v>
+        <v>-6.4107091926834</v>
       </c>
       <c r="K70">
-        <v>1.07</v>
-[...2 lines deleted...]
-        <v>174</v>
+        <v>0.0</v>
+      </c>
+      <c r="L70">
+        <v>0.0</v>
       </c>
       <c r="M70" s="1">
-        <v>1107065.95</v>
+        <v>758237.72</v>
       </c>
       <c r="N70" s="1">
-        <v>1108494.44</v>
+        <v>758237.72</v>
       </c>
       <c r="O70" s="1">
-        <v>0.74</v>
+        <v>0.51</v>
       </c>
       <c r="P70">
         <v>1</v>
       </c>
     </row>
     <row r="71" spans="1:16">
       <c r="A71" t="s">
+        <v>174</v>
+      </c>
+      <c r="B71" t="s">
         <v>175</v>
       </c>
-      <c r="B71" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C71" s="1">
-        <v>7394.0</v>
+        <v>10498.0</v>
       </c>
       <c r="D71" s="1">
-        <v>157.8</v>
+        <v>145.4</v>
       </c>
       <c r="E71" s="1">
-        <v>121.23546524209</v>
+        <v>187.29264050295</v>
       </c>
       <c r="F71" t="s">
         <v>11</v>
       </c>
       <c r="G71">
         <v>1.18</v>
       </c>
       <c r="H71" s="1">
-        <v>765431.8</v>
+        <v>1673044.31</v>
       </c>
       <c r="I71" s="1">
-        <v>221727.72</v>
+        <v>-380244.11</v>
       </c>
       <c r="J71" s="1">
-        <v>28.967665048669</v>
+        <v>-22.727677188657</v>
       </c>
       <c r="K71">
         <v>0.0</v>
       </c>
       <c r="L71">
         <v>0.0</v>
       </c>
       <c r="M71" s="1">
-        <v>987159.52</v>
+        <v>1292800.2</v>
       </c>
       <c r="N71" s="1">
-        <v>987159.52</v>
+        <v>1292800.2</v>
       </c>
       <c r="O71" s="1">
-        <v>0.66</v>
+        <v>0.87</v>
       </c>
       <c r="P71">
         <v>1</v>
       </c>
     </row>
     <row r="72" spans="1:16">
       <c r="A72" t="s">
+        <v>176</v>
+      </c>
+      <c r="B72" t="s">
         <v>177</v>
       </c>
-      <c r="B72" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C72" s="1">
-        <v>12343.0</v>
+        <v>5985.0</v>
       </c>
       <c r="D72" s="1">
-        <v>159.17</v>
+        <v>148.92</v>
       </c>
       <c r="E72" s="1">
-        <v>158.59507170056</v>
+        <v>189.92279197995</v>
       </c>
       <c r="F72" t="s">
         <v>11</v>
       </c>
       <c r="G72">
         <v>1.18</v>
       </c>
       <c r="H72" s="1">
-        <v>1671290.56</v>
+        <v>972752.06</v>
       </c>
       <c r="I72" s="1">
-        <v>-9092.24</v>
+        <v>-217872.58</v>
       </c>
       <c r="J72" s="1">
-        <v>-0.54402509160346</v>
+        <v>-22.397544961251</v>
       </c>
       <c r="K72">
-        <v>0.63</v>
-[...2 lines deleted...]
-        <v>179</v>
+        <v>0.0</v>
+      </c>
+      <c r="L72">
+        <v>0.0</v>
       </c>
       <c r="M72" s="1">
-        <v>1662198.32</v>
+        <v>754879.48</v>
       </c>
       <c r="N72" s="1">
-        <v>1669964.88</v>
+        <v>754879.48</v>
       </c>
       <c r="O72" s="1">
-        <v>1.12</v>
+        <v>0.51</v>
       </c>
       <c r="P72">
         <v>1</v>
       </c>
     </row>
     <row r="73" spans="1:16">
       <c r="A73" t="s">
+        <v>178</v>
+      </c>
+      <c r="B73" t="s">
+        <v>179</v>
+      </c>
+      <c r="C73" s="1">
+        <v>1325.0</v>
+      </c>
+      <c r="D73" s="1">
+        <v>1009.18</v>
+      </c>
+      <c r="E73" s="1">
+        <v>927.82956981132</v>
+      </c>
+      <c r="F73" t="s">
+        <v>11</v>
+      </c>
+      <c r="G73">
+        <v>1.18</v>
+      </c>
+      <c r="H73" s="1">
+        <v>1051106.51</v>
+      </c>
+      <c r="I73" s="1">
+        <v>81411.06</v>
+      </c>
+      <c r="J73" s="1">
+        <v>7.7452721703722</v>
+      </c>
+      <c r="K73">
+        <v>1.08</v>
+      </c>
+      <c r="L73" t="s">
         <v>180</v>
       </c>
-      <c r="B73" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M73" s="1">
-        <v>1029121.17</v>
+        <v>1132517.57</v>
       </c>
       <c r="N73" s="1">
-        <v>1029121.17</v>
+        <v>1133947.57</v>
       </c>
       <c r="O73" s="1">
-        <v>0.69</v>
+        <v>0.77</v>
       </c>
       <c r="P73">
         <v>1</v>
       </c>
     </row>
     <row r="74" spans="1:16">
       <c r="A74" t="s">
+        <v>181</v>
+      </c>
+      <c r="B74" t="s">
         <v>182</v>
       </c>
-      <c r="B74" t="s">
+      <c r="C74" s="1">
+        <v>7312.0</v>
+      </c>
+      <c r="D74" s="1">
+        <v>154.33</v>
+      </c>
+      <c r="E74" s="1">
+        <v>121.23546498906</v>
+      </c>
+      <c r="F74" t="s">
+        <v>11</v>
+      </c>
+      <c r="G74">
+        <v>1.18</v>
+      </c>
+      <c r="H74" s="1">
+        <v>756943.11</v>
+      </c>
+      <c r="I74" s="1">
+        <v>198812.76</v>
+      </c>
+      <c r="J74" s="1">
+        <v>26.265218267196</v>
+      </c>
+      <c r="K74">
+        <v>0.76</v>
+      </c>
+      <c r="L74" t="s">
         <v>183</v>
       </c>
-      <c r="C74" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M74" s="1">
-        <v>1054281.53</v>
+        <v>955755.87</v>
       </c>
       <c r="N74" s="1">
-        <v>1054281.53</v>
+        <v>961323.13</v>
       </c>
       <c r="O74" s="1">
-        <v>0.71</v>
+        <v>0.65</v>
       </c>
       <c r="P74">
         <v>1</v>
       </c>
     </row>
     <row r="75" spans="1:16">
       <c r="A75" t="s">
         <v>184</v>
       </c>
       <c r="B75" t="s">
         <v>185</v>
       </c>
       <c r="C75" s="1">
-        <v>16904.0</v>
+        <v>12206.0</v>
       </c>
       <c r="D75" s="1">
-        <v>80.65</v>
+        <v>167.2</v>
       </c>
       <c r="E75" s="1">
-        <v>83.484711310932</v>
+        <v>158.59507209569</v>
       </c>
       <c r="F75" t="s">
         <v>11</v>
       </c>
       <c r="G75">
         <v>1.18</v>
       </c>
       <c r="H75" s="1">
-        <v>1217351.24</v>
+        <v>1652740.22</v>
       </c>
       <c r="I75" s="1">
-        <v>-63911.92</v>
+        <v>75762.53</v>
       </c>
       <c r="J75" s="1">
-        <v>-5.2500804944348</v>
+        <v>4.5840555631907</v>
       </c>
       <c r="K75">
         <v>0.0</v>
       </c>
       <c r="L75">
         <v>0.0</v>
       </c>
       <c r="M75" s="1">
-        <v>1153439.32</v>
+        <v>1728502.75</v>
       </c>
       <c r="N75" s="1">
-        <v>1153439.32</v>
+        <v>1728502.75</v>
       </c>
       <c r="O75" s="1">
-        <v>0.77</v>
+        <v>1.17</v>
       </c>
       <c r="P75">
         <v>1</v>
       </c>
     </row>
     <row r="76" spans="1:16">
       <c r="A76" t="s">
         <v>186</v>
       </c>
       <c r="B76" t="s">
         <v>187</v>
       </c>
       <c r="C76" s="1">
-        <v>4518.0</v>
+        <v>5947.0</v>
       </c>
       <c r="D76" s="1">
-        <v>219.94</v>
+        <v>213.66</v>
       </c>
       <c r="E76" s="1">
-        <v>241.86243027888</v>
+        <v>254.02156885825</v>
       </c>
       <c r="F76" t="s">
         <v>11</v>
       </c>
       <c r="G76">
         <v>1.18</v>
       </c>
       <c r="H76" s="1">
-        <v>932918.8</v>
+        <v>1291443.87</v>
       </c>
       <c r="I76" s="1">
-        <v>-92198.87</v>
+        <v>-215272.09</v>
       </c>
       <c r="J76" s="1">
-        <v>-9.882839749826</v>
+        <v>-16.669101538265</v>
       </c>
       <c r="K76">
         <v>0.0</v>
       </c>
       <c r="L76">
         <v>0.0</v>
       </c>
       <c r="M76" s="1">
-        <v>840719.93</v>
+        <v>1076171.78</v>
       </c>
       <c r="N76" s="1">
-        <v>840719.93</v>
+        <v>1076171.78</v>
       </c>
       <c r="O76" s="1">
-        <v>0.56</v>
+        <v>0.73</v>
       </c>
       <c r="P76">
         <v>1</v>
       </c>
     </row>
     <row r="77" spans="1:16">
       <c r="A77" t="s">
         <v>188</v>
       </c>
       <c r="B77" t="s">
         <v>189</v>
       </c>
       <c r="C77" s="1">
-        <v>10648.0</v>
+        <v>8998.0</v>
       </c>
       <c r="D77" s="1">
-        <v>82.82</v>
+        <v>142.57</v>
       </c>
       <c r="E77" s="1">
-        <v>114.07628099174</v>
+        <v>108.40553122916</v>
       </c>
       <c r="F77" t="s">
         <v>11</v>
       </c>
       <c r="G77">
         <v>1.18</v>
       </c>
       <c r="H77" s="1">
-        <v>1031514.37</v>
+        <v>832922.9</v>
       </c>
       <c r="I77" s="1">
-        <v>-285402.13</v>
+        <v>253589.22</v>
       </c>
       <c r="J77" s="1">
-        <v>-27.668265057713</v>
+        <v>30.445701516911</v>
       </c>
       <c r="K77">
         <v>0.0</v>
       </c>
       <c r="L77">
         <v>0.0</v>
       </c>
       <c r="M77" s="1">
-        <v>746112.24</v>
+        <v>1086512.12</v>
       </c>
       <c r="N77" s="1">
-        <v>746112.24</v>
+        <v>1086512.12</v>
       </c>
       <c r="O77" s="1">
-        <v>0.5</v>
+        <v>0.73</v>
       </c>
       <c r="P77">
         <v>1</v>
       </c>
     </row>
     <row r="78" spans="1:16">
       <c r="A78" t="s">
         <v>190</v>
       </c>
       <c r="B78" t="s">
         <v>191</v>
       </c>
       <c r="C78" s="1">
-        <v>4032.0</v>
+        <v>14227.0</v>
       </c>
       <c r="D78" s="1">
-        <v>198.66</v>
+        <v>86.07</v>
       </c>
       <c r="E78" s="1">
-        <v>189.34275545635</v>
+        <v>83.484711464117</v>
       </c>
       <c r="F78" t="s">
         <v>11</v>
       </c>
       <c r="G78">
         <v>1.18</v>
       </c>
       <c r="H78" s="1">
-        <v>652253.4</v>
+        <v>1024565.55</v>
       </c>
       <c r="I78" s="1">
-        <v>25437.81</v>
+        <v>12546.24</v>
       </c>
       <c r="J78" s="1">
-        <v>3.8999888693566</v>
+        <v>1.224542441428</v>
       </c>
       <c r="K78">
         <v>0.0</v>
       </c>
       <c r="L78">
         <v>0.0</v>
       </c>
       <c r="M78" s="1">
-        <v>677691.21</v>
+        <v>1037111.79</v>
       </c>
       <c r="N78" s="1">
-        <v>677691.21</v>
+        <v>1037111.79</v>
       </c>
       <c r="O78" s="1">
-        <v>0.45</v>
+        <v>0.7</v>
       </c>
       <c r="P78">
         <v>1</v>
       </c>
     </row>
     <row r="79" spans="1:16">
       <c r="A79" t="s">
         <v>192</v>
       </c>
       <c r="B79" t="s">
         <v>193</v>
       </c>
       <c r="C79" s="1">
-        <v>37494.0</v>
+        <v>4468.0</v>
       </c>
       <c r="D79" s="1">
-        <v>14.71</v>
+        <v>229.0</v>
       </c>
       <c r="E79" s="1">
-        <v>21.984159598869</v>
+        <v>241.86243061773</v>
       </c>
       <c r="F79" t="s">
         <v>11</v>
       </c>
       <c r="G79">
         <v>1.18</v>
       </c>
       <c r="H79" s="1">
-        <v>704500.5</v>
+        <v>922594.33</v>
       </c>
       <c r="I79" s="1">
-        <v>-237867.61</v>
+        <v>-56013.49</v>
       </c>
       <c r="J79" s="1">
-        <v>-33.764008684167</v>
+        <v>-6.0713022157853</v>
       </c>
       <c r="K79">
         <v>0.0</v>
       </c>
       <c r="L79">
         <v>0.0</v>
       </c>
       <c r="M79" s="1">
-        <v>466632.89</v>
+        <v>866580.84</v>
       </c>
       <c r="N79" s="1">
-        <v>466632.89</v>
+        <v>866580.84</v>
       </c>
       <c r="O79" s="1">
-        <v>0.31</v>
+        <v>0.59</v>
       </c>
       <c r="P79">
         <v>1</v>
       </c>
     </row>
     <row r="80" spans="1:16">
       <c r="A80" t="s">
         <v>194</v>
       </c>
       <c r="B80" t="s">
         <v>195</v>
       </c>
       <c r="C80" s="1">
-        <v>6192.0</v>
+        <v>10530.0</v>
       </c>
       <c r="D80" s="1">
-        <v>191.35</v>
+        <v>75.85</v>
       </c>
       <c r="E80" s="1">
-        <v>270.09595768734</v>
+        <v>114.07628110161</v>
       </c>
       <c r="F80" t="s">
         <v>11</v>
       </c>
       <c r="G80">
         <v>1.18</v>
       </c>
       <c r="H80" s="1">
-        <v>1427825.74</v>
+        <v>1020083.24</v>
       </c>
       <c r="I80" s="1">
-        <v>-425381.3</v>
+        <v>-343619.7</v>
       </c>
       <c r="J80" s="1">
-        <v>-29.792242014071</v>
+        <v>-33.685456884871</v>
       </c>
       <c r="K80">
         <v>0.0</v>
       </c>
       <c r="L80">
         <v>0.0</v>
       </c>
       <c r="M80" s="1">
-        <v>1002444.44</v>
+        <v>676463.54</v>
       </c>
       <c r="N80" s="1">
-        <v>1002444.44</v>
+        <v>676463.54</v>
       </c>
       <c r="O80" s="1">
-        <v>0.67</v>
+        <v>0.46</v>
       </c>
       <c r="P80">
         <v>1</v>
       </c>
     </row>
     <row r="81" spans="1:16">
       <c r="A81" t="s">
         <v>196</v>
       </c>
       <c r="B81" t="s">
         <v>197</v>
       </c>
       <c r="C81" s="1">
-        <v>12956.0</v>
+        <v>6105.0</v>
       </c>
       <c r="D81" s="1">
-        <v>100.74</v>
+        <v>202.62</v>
       </c>
       <c r="E81" s="1">
-        <v>166.95776088299</v>
+        <v>195.08031777232</v>
       </c>
       <c r="F81" t="s">
         <v>11</v>
       </c>
       <c r="G81">
         <v>1.18</v>
       </c>
       <c r="H81" s="1">
-        <v>1848292.45</v>
+        <v>1014920.8</v>
       </c>
       <c r="I81" s="1">
-        <v>-744026.25</v>
+        <v>32758.63</v>
       </c>
       <c r="J81" s="1">
-        <v>-40.254790306588</v>
+        <v>3.227703087768</v>
       </c>
       <c r="K81">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>0.27</v>
+      </c>
+      <c r="L81" t="s">
+        <v>198</v>
       </c>
       <c r="M81" s="1">
-        <v>1104266.2</v>
+        <v>1047679.43</v>
       </c>
       <c r="N81" s="1">
-        <v>1104266.2</v>
+        <v>1049304.93</v>
       </c>
       <c r="O81" s="1">
-        <v>0.74</v>
+        <v>0.71</v>
       </c>
       <c r="P81">
         <v>1</v>
       </c>
     </row>
     <row r="82" spans="1:16">
       <c r="A82" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="B82" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
       <c r="C82" s="1">
-        <v>24428.0</v>
+        <v>32637.0</v>
       </c>
       <c r="D82" s="1">
-        <v>50.7</v>
+        <v>14.1</v>
       </c>
       <c r="E82" s="1">
-        <v>34.260741362371</v>
+        <v>21.984159696051</v>
       </c>
       <c r="F82" t="s">
         <v>11</v>
       </c>
       <c r="G82">
         <v>1.18</v>
       </c>
       <c r="H82" s="1">
-        <v>714610.46</v>
+        <v>613238.99</v>
       </c>
       <c r="I82" s="1">
-        <v>333233.87</v>
+        <v>-223485.71</v>
       </c>
       <c r="J82" s="1">
-        <v>46.631541049651</v>
+        <v>-36.443493261901</v>
       </c>
       <c r="K82">
         <v>0.0</v>
       </c>
       <c r="L82">
         <v>0.0</v>
       </c>
       <c r="M82" s="1">
-        <v>1047844.33</v>
+        <v>389753.28</v>
       </c>
       <c r="N82" s="1">
-        <v>1047844.33</v>
+        <v>389753.28</v>
       </c>
       <c r="O82" s="1">
-        <v>0.7</v>
+        <v>0.26</v>
       </c>
       <c r="P82">
         <v>1</v>
       </c>
     </row>
     <row r="83" spans="1:16">
       <c r="A83" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="B83" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="C83" s="1">
-        <v>5190.0</v>
+        <v>7487.0</v>
       </c>
       <c r="D83" s="1">
-        <v>168.43</v>
+        <v>194.79</v>
       </c>
       <c r="E83" s="1">
-        <v>166.7150655106</v>
+        <v>242.66786296247</v>
       </c>
       <c r="F83" t="s">
         <v>11</v>
       </c>
       <c r="G83">
         <v>1.18</v>
       </c>
       <c r="H83" s="1">
-        <v>733512.37</v>
+        <v>1549162.82</v>
       </c>
       <c r="I83" s="1">
-        <v>6071.96</v>
+        <v>-313969.52</v>
       </c>
       <c r="J83" s="1">
-        <v>0.82779244745389</v>
+        <v>-20.267044622204</v>
       </c>
       <c r="K83">
         <v>0.0</v>
       </c>
       <c r="L83">
         <v>0.0</v>
       </c>
       <c r="M83" s="1">
-        <v>739584.33</v>
+        <v>1235193.3</v>
       </c>
       <c r="N83" s="1">
-        <v>739584.33</v>
+        <v>1235193.3</v>
       </c>
       <c r="O83" s="1">
-        <v>0.5</v>
+        <v>0.83</v>
       </c>
       <c r="P83">
         <v>1</v>
       </c>
     </row>
     <row r="84" spans="1:16">
       <c r="A84" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
       <c r="B84" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="C84" s="1">
-        <v>1581.0</v>
+        <v>24158.0</v>
       </c>
       <c r="D84" s="1">
-        <v>197.39</v>
+        <v>51.34</v>
       </c>
       <c r="E84" s="1">
-        <v>233.95533839342</v>
+        <v>34.260741369319</v>
       </c>
       <c r="F84" t="s">
         <v>11</v>
       </c>
       <c r="G84">
         <v>1.18</v>
       </c>
       <c r="H84" s="1">
-        <v>315782.36</v>
+        <v>706711.95</v>
       </c>
       <c r="I84" s="1">
-        <v>-51749.54</v>
+        <v>343742.63</v>
       </c>
       <c r="J84" s="1">
-        <v>-16.387723494118</v>
+        <v>48.639708158324</v>
       </c>
       <c r="K84">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>0.25</v>
+      </c>
+      <c r="L84" t="s">
+        <v>205</v>
       </c>
       <c r="M84" s="1">
-        <v>264032.82</v>
+        <v>1050454.58</v>
       </c>
       <c r="N84" s="1">
-        <v>264032.82</v>
+        <v>1056557.96</v>
       </c>
       <c r="O84" s="1">
-        <v>0.18</v>
+        <v>0.71</v>
       </c>
       <c r="P84">
         <v>1</v>
       </c>
     </row>
     <row r="85" spans="1:16">
       <c r="A85" t="s">
-        <v>204</v>
+        <v>206</v>
       </c>
       <c r="B85" t="s">
-        <v>205</v>
+        <v>207</v>
       </c>
       <c r="C85" s="1">
-        <v>9526.0</v>
+        <v>8021.0</v>
       </c>
       <c r="D85" s="1">
-        <v>211.44</v>
+        <v>168.41</v>
       </c>
       <c r="E85" s="1">
-        <v>172.12817971866</v>
+        <v>165.08086522877</v>
       </c>
       <c r="F85" t="s">
         <v>11</v>
       </c>
       <c r="G85">
         <v>1.18</v>
       </c>
       <c r="H85" s="1">
-        <v>1399693.16</v>
+        <v>1123269.66</v>
       </c>
       <c r="I85" s="1">
-        <v>304420.75</v>
+        <v>20811.49</v>
       </c>
       <c r="J85" s="1">
-        <v>21.749106068361</v>
+        <v>1.8527599151926</v>
       </c>
       <c r="K85">
-        <v>0.6</v>
-[...2 lines deleted...]
-        <v>206</v>
+        <v>0.0</v>
+      </c>
+      <c r="L85">
+        <v>0.0</v>
       </c>
       <c r="M85" s="1">
-        <v>1704113.91</v>
+        <v>1144081.15</v>
       </c>
       <c r="N85" s="1">
-        <v>1709785.81</v>
+        <v>1144081.15</v>
       </c>
       <c r="O85" s="1">
-        <v>1.15</v>
+        <v>0.77</v>
       </c>
       <c r="P85">
         <v>1</v>
       </c>
     </row>
     <row r="86" spans="1:16">
       <c r="A86" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="B86" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="C86" s="1">
-        <v>8494.0</v>
+        <v>1564.0</v>
       </c>
       <c r="D86" s="1">
-        <v>411.11</v>
+        <v>217.09</v>
       </c>
       <c r="E86" s="1">
-        <v>335.33270543913</v>
+        <v>233.95533887468</v>
       </c>
       <c r="F86" t="s">
         <v>11</v>
       </c>
       <c r="G86">
         <v>1.18</v>
       </c>
       <c r="H86" s="1">
-        <v>2432173.42</v>
+        <v>312386.85</v>
       </c>
       <c r="I86" s="1">
-        <v>522239.49</v>
+        <v>-24821.2</v>
       </c>
       <c r="J86" s="1">
-        <v>21.472132114658</v>
+        <v>-7.9456609649222</v>
       </c>
       <c r="K86">
-        <v>0.0</v>
+        <v>0.6</v>
       </c>
       <c r="L86">
-        <v>0.0</v>
+        <v>945.79</v>
       </c>
       <c r="M86" s="1">
-        <v>2954412.91</v>
+        <v>287565.65</v>
       </c>
       <c r="N86" s="1">
-        <v>2954412.91</v>
+        <v>288511.44</v>
       </c>
       <c r="O86" s="1">
-        <v>1.98</v>
+        <v>0.19</v>
       </c>
       <c r="P86">
         <v>1</v>
       </c>
     </row>
     <row r="87" spans="1:16">
       <c r="A87" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
       <c r="B87" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="C87" s="1">
-        <v>3512.0</v>
+        <v>8288.0</v>
       </c>
       <c r="D87" s="1">
-        <v>542.83</v>
+        <v>235.8</v>
       </c>
       <c r="E87" s="1">
-        <v>427.74191628702</v>
+        <v>172.12817929537</v>
       </c>
       <c r="F87" t="s">
         <v>11</v>
       </c>
       <c r="G87">
         <v>1.18</v>
       </c>
       <c r="H87" s="1">
-        <v>1282943.13</v>
+        <v>1217788.88</v>
       </c>
       <c r="I87" s="1">
-        <v>330000.7</v>
+        <v>437424.47</v>
       </c>
       <c r="J87" s="1">
-        <v>25.722161199772</v>
+        <v>35.919565138417</v>
       </c>
       <c r="K87">
         <v>0.0</v>
       </c>
       <c r="L87">
         <v>0.0</v>
       </c>
       <c r="M87" s="1">
-        <v>1612943.83</v>
+        <v>1655213.35</v>
       </c>
       <c r="N87" s="1">
-        <v>1612943.83</v>
+        <v>1655213.35</v>
       </c>
       <c r="O87" s="1">
-        <v>1.08</v>
+        <v>1.12</v>
       </c>
       <c r="P87">
         <v>1</v>
       </c>
     </row>
     <row r="88" spans="1:16">
       <c r="A88" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="B88" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="C88" s="1">
-        <v>3308.0</v>
+        <v>8400.0</v>
       </c>
       <c r="D88" s="1">
-        <v>155.86</v>
+        <v>402.51</v>
       </c>
       <c r="E88" s="1">
-        <v>148.79794135429</v>
+        <v>335.33270595238</v>
       </c>
       <c r="F88" t="s">
         <v>11</v>
       </c>
       <c r="G88">
         <v>1.18</v>
       </c>
       <c r="H88" s="1">
-        <v>413754.96</v>
+        <v>2405257.44</v>
       </c>
       <c r="I88" s="1">
-        <v>22460.51</v>
+        <v>458369.22</v>
       </c>
       <c r="J88" s="1">
-        <v>5.4284569784976</v>
+        <v>19.056971298673</v>
       </c>
       <c r="K88">
         <v>0.0</v>
       </c>
       <c r="L88">
         <v>0.0</v>
       </c>
       <c r="M88" s="1">
-        <v>436215.47</v>
+        <v>2863626.66</v>
       </c>
       <c r="N88" s="1">
-        <v>436215.47</v>
+        <v>2863626.66</v>
       </c>
       <c r="O88" s="1">
-        <v>0.29</v>
+        <v>1.93</v>
       </c>
       <c r="P88">
         <v>1</v>
       </c>
     </row>
     <row r="89" spans="1:16">
       <c r="A89" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
       <c r="B89" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="C89" s="1">
-        <v>2738.0</v>
+        <v>3473.0</v>
       </c>
       <c r="D89" s="1">
-        <v>454.76</v>
+        <v>521.11</v>
       </c>
       <c r="E89" s="1">
-        <v>418.92536157779</v>
+        <v>427.74191765045</v>
       </c>
       <c r="F89" t="s">
         <v>11</v>
       </c>
       <c r="G89">
         <v>1.18</v>
       </c>
       <c r="H89" s="1">
-        <v>977100.97</v>
+        <v>1268696.32</v>
       </c>
       <c r="I89" s="1">
-        <v>76355.5</v>
+        <v>264135.92</v>
       </c>
       <c r="J89" s="1">
-        <v>7.8144943403341</v>
+        <v>20.81947553848</v>
       </c>
       <c r="K89">
         <v>0.0</v>
       </c>
       <c r="L89">
         <v>0.0</v>
       </c>
       <c r="M89" s="1">
-        <v>1053456.47</v>
+        <v>1532832.24</v>
       </c>
       <c r="N89" s="1">
-        <v>1053456.47</v>
+        <v>1532832.24</v>
       </c>
       <c r="O89" s="1">
-        <v>0.71</v>
+        <v>1.04</v>
       </c>
       <c r="P89">
         <v>1</v>
       </c>
     </row>
     <row r="90" spans="1:16">
       <c r="A90" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="B90" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
       <c r="C90" s="1">
-        <v>17065.0</v>
+        <v>3271.0</v>
       </c>
       <c r="D90" s="1">
-        <v>74.77</v>
+        <v>161.66</v>
       </c>
       <c r="E90" s="1">
-        <v>86.876270143569</v>
+        <v>148.79794252522</v>
       </c>
       <c r="F90" t="s">
         <v>11</v>
       </c>
       <c r="G90">
         <v>1.18</v>
       </c>
       <c r="H90" s="1">
-        <v>1277214.28</v>
+        <v>409127.11</v>
       </c>
       <c r="I90" s="1">
-        <v>-197684.65</v>
+        <v>38734.21</v>
       </c>
       <c r="J90" s="1">
-        <v>-15.477798290824</v>
+        <v>9.4675246526685</v>
       </c>
       <c r="K90">
-        <v>0.0</v>
+        <v>0.25</v>
       </c>
       <c r="L90">
-        <v>0.0</v>
+        <v>833.51</v>
       </c>
       <c r="M90" s="1">
-        <v>1079529.63</v>
+        <v>447861.32</v>
       </c>
       <c r="N90" s="1">
-        <v>1079529.63</v>
+        <v>448694.83</v>
       </c>
       <c r="O90" s="1">
-        <v>0.72</v>
+        <v>0.3</v>
       </c>
       <c r="P90">
         <v>1</v>
       </c>
     </row>
     <row r="91" spans="1:16">
       <c r="A91" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="B91" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="C91" s="1">
-        <v>1683.0</v>
+        <v>2708.0</v>
       </c>
       <c r="D91" s="1">
-        <v>899.55</v>
+        <v>462.32</v>
       </c>
       <c r="E91" s="1">
-        <v>869.17824717766</v>
+        <v>418.92536189069</v>
       </c>
       <c r="F91" t="s">
         <v>11</v>
       </c>
       <c r="G91">
         <v>1.18</v>
       </c>
       <c r="H91" s="1">
-        <v>1260707.83</v>
+        <v>966394.97</v>
       </c>
       <c r="I91" s="1">
-        <v>20177.7</v>
+        <v>93961.23</v>
       </c>
       <c r="J91" s="1">
-        <v>1.600505646102</v>
+        <v>9.7228600020549</v>
       </c>
       <c r="K91">
         <v>0.0</v>
       </c>
       <c r="L91">
         <v>0.0</v>
       </c>
       <c r="M91" s="1">
-        <v>1280885.53</v>
+        <v>1060356.2</v>
       </c>
       <c r="N91" s="1">
-        <v>1280885.53</v>
+        <v>1060356.2</v>
       </c>
       <c r="O91" s="1">
-        <v>0.86</v>
+        <v>0.72</v>
       </c>
       <c r="P91">
         <v>1</v>
       </c>
     </row>
     <row r="92" spans="1:16">
       <c r="A92" t="s">
-        <v>219</v>
+        <v>220</v>
       </c>
       <c r="B92" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="C92" s="1">
-        <v>5432.0</v>
+        <v>16876.0</v>
       </c>
       <c r="D92" s="1">
-        <v>202.68</v>
+        <v>75.42</v>
       </c>
       <c r="E92" s="1">
-        <v>185.43332658321</v>
+        <v>86.876269850675</v>
       </c>
       <c r="F92" t="s">
         <v>11</v>
       </c>
       <c r="G92">
         <v>1.18</v>
       </c>
       <c r="H92" s="1">
-        <v>865281.19</v>
+        <v>1263068.75</v>
       </c>
       <c r="I92" s="1">
-        <v>66194.56</v>
+        <v>-185074.41</v>
       </c>
       <c r="J92" s="1">
-        <v>7.6500634435379</v>
+        <v>-14.652758212884</v>
       </c>
       <c r="K92">
-        <v>0.71</v>
-[...2 lines deleted...]
-        <v>221</v>
+        <v>0.0</v>
+      </c>
+      <c r="L92">
+        <v>0.0</v>
       </c>
       <c r="M92" s="1">
-        <v>931475.75</v>
+        <v>1077994.34</v>
       </c>
       <c r="N92" s="1">
-        <v>935356.83</v>
+        <v>1077994.34</v>
       </c>
       <c r="O92" s="1">
-        <v>0.63</v>
+        <v>0.73</v>
       </c>
       <c r="P92">
         <v>1</v>
       </c>
     </row>
     <row r="93" spans="1:16">
       <c r="A93" t="s">
         <v>222</v>
       </c>
       <c r="B93" t="s">
         <v>223</v>
       </c>
       <c r="C93" s="1">
-        <v>4584.0</v>
+        <v>1664.0</v>
       </c>
       <c r="D93" s="1">
-        <v>195.58</v>
+        <v>840.0</v>
       </c>
       <c r="E93" s="1">
-        <v>143.25428446771</v>
+        <v>869.17824519231</v>
       </c>
       <c r="F93" t="s">
         <v>11</v>
       </c>
       <c r="G93">
         <v>1.18</v>
       </c>
       <c r="H93" s="1">
-        <v>561653.27</v>
+        <v>1246475.24</v>
       </c>
       <c r="I93" s="1">
-        <v>196871.81</v>
+        <v>-62635.15</v>
       </c>
       <c r="J93" s="1">
-        <v>35.052196882963</v>
+        <v>-5.0249814829856</v>
       </c>
       <c r="K93">
         <v>0.0</v>
       </c>
       <c r="L93">
         <v>0.0</v>
       </c>
       <c r="M93" s="1">
-        <v>758525.08</v>
+        <v>1183840.09</v>
       </c>
       <c r="N93" s="1">
-        <v>758525.08</v>
+        <v>1183840.09</v>
       </c>
       <c r="O93" s="1">
-        <v>0.51</v>
+        <v>0.8</v>
       </c>
       <c r="P93">
         <v>1</v>
       </c>
     </row>
     <row r="94" spans="1:16">
       <c r="A94" t="s">
         <v>224</v>
       </c>
       <c r="B94" t="s">
         <v>225</v>
       </c>
       <c r="C94" s="1">
-        <v>4178.0</v>
+        <v>5372.0</v>
       </c>
       <c r="D94" s="1">
-        <v>331.58</v>
+        <v>204.64</v>
       </c>
       <c r="E94" s="1">
-        <v>194.01785543322</v>
+        <v>185.43332650782</v>
       </c>
       <c r="F94" t="s">
         <v>11</v>
       </c>
       <c r="G94">
         <v>1.18</v>
       </c>
       <c r="H94" s="1">
-        <v>727356.65</v>
+        <v>855723.59</v>
       </c>
       <c r="I94" s="1">
-        <v>444724.44</v>
+        <v>75356.35</v>
       </c>
       <c r="J94" s="1">
-        <v>61.14255503129</v>
+        <v>8.8061555016848</v>
       </c>
       <c r="K94">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>0.72</v>
+      </c>
+      <c r="L94" t="s">
+        <v>226</v>
       </c>
       <c r="M94" s="1">
-        <v>1172081.09</v>
+        <v>931079.94</v>
       </c>
       <c r="N94" s="1">
-        <v>1172081.09</v>
+        <v>934965.13</v>
       </c>
       <c r="O94" s="1">
-        <v>0.79</v>
+        <v>0.63</v>
       </c>
       <c r="P94">
         <v>1</v>
       </c>
     </row>
     <row r="95" spans="1:16">
       <c r="A95" t="s">
-        <v>224</v>
+        <v>227</v>
       </c>
       <c r="B95" t="s">
-        <v>225</v>
+        <v>228</v>
       </c>
       <c r="C95" s="1">
-        <v>887.0</v>
+        <v>2955.0</v>
       </c>
       <c r="D95" s="1">
-        <v>331.58</v>
+        <v>254.89</v>
       </c>
       <c r="E95" s="1">
-        <v>303.38376550169</v>
+        <v>143.25428426396</v>
       </c>
       <c r="F95" t="s">
         <v>11</v>
       </c>
       <c r="G95">
         <v>1.18</v>
       </c>
       <c r="H95" s="1">
-        <v>232272.74</v>
+        <v>362060.51</v>
       </c>
       <c r="I95" s="1">
-        <v>16563.05</v>
+        <v>275866.1</v>
       </c>
       <c r="J95" s="1">
-        <v>7.1308626229664</v>
+        <v>76.193368892951</v>
       </c>
       <c r="K95">
         <v>0.0</v>
       </c>
       <c r="L95">
         <v>0.0</v>
       </c>
       <c r="M95" s="1">
-        <v>248835.79</v>
+        <v>637926.61</v>
       </c>
       <c r="N95" s="1">
-        <v>248835.79</v>
+        <v>637926.61</v>
       </c>
       <c r="O95" s="1">
-        <v>0.17</v>
+        <v>0.43</v>
       </c>
       <c r="P95">
         <v>1</v>
       </c>
     </row>
     <row r="96" spans="1:16">
       <c r="A96" t="s">
-        <v>226</v>
+        <v>229</v>
       </c>
       <c r="B96" t="s">
-        <v>227</v>
+        <v>230</v>
       </c>
       <c r="C96" s="1">
-        <v>5699.0</v>
+        <v>4178.0</v>
       </c>
       <c r="D96" s="1">
-        <v>131.18</v>
+        <v>320.14</v>
       </c>
       <c r="E96" s="1">
-        <v>98.554955255308</v>
+        <v>194.01785543322</v>
       </c>
       <c r="F96" t="s">
         <v>11</v>
       </c>
       <c r="G96">
         <v>1.18</v>
       </c>
       <c r="H96" s="1">
-        <v>479576.8</v>
+        <v>727356.65</v>
       </c>
       <c r="I96" s="1">
-        <v>152932.88</v>
+        <v>405483.97</v>
       </c>
       <c r="J96" s="1">
-        <v>31.889132251602</v>
+        <v>55.747612948888</v>
       </c>
       <c r="K96">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>0.4</v>
+      </c>
+      <c r="L96" t="s">
+        <v>231</v>
       </c>
       <c r="M96" s="1">
-        <v>632509.68</v>
+        <v>1132840.62</v>
       </c>
       <c r="N96" s="1">
-        <v>632509.68</v>
+        <v>1134500.21</v>
       </c>
       <c r="O96" s="1">
-        <v>0.42</v>
+        <v>0.77</v>
       </c>
       <c r="P96">
         <v>1</v>
       </c>
     </row>
     <row r="97" spans="1:16">
       <c r="A97" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="B97" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="C97" s="1">
-        <v>10455.0</v>
+        <v>831.0</v>
       </c>
       <c r="D97" s="1">
-        <v>93.97</v>
+        <v>320.14</v>
       </c>
       <c r="E97" s="1">
-        <v>80.722159732186</v>
+        <v>303.38376654633</v>
       </c>
       <c r="F97" t="s">
         <v>11</v>
       </c>
       <c r="G97">
         <v>1.18</v>
       </c>
       <c r="H97" s="1">
-        <v>720589.21</v>
+        <v>217608.4</v>
       </c>
       <c r="I97" s="1">
-        <v>110627.3</v>
+        <v>7712.46</v>
       </c>
       <c r="J97" s="1">
-        <v>15.352339233611</v>
+        <v>3.5441922278736</v>
       </c>
       <c r="K97">
-        <v>0.27</v>
-[...2 lines deleted...]
-        <v>230</v>
+        <v>0.42</v>
+      </c>
+      <c r="L97">
+        <v>352.34</v>
       </c>
       <c r="M97" s="1">
-        <v>831216.51</v>
+        <v>225320.86</v>
       </c>
       <c r="N97" s="1">
-        <v>834002.86</v>
+        <v>225673.2</v>
       </c>
       <c r="O97" s="1">
-        <v>0.56</v>
+        <v>0.15</v>
       </c>
       <c r="P97">
         <v>1</v>
       </c>
     </row>
     <row r="98" spans="1:16">
       <c r="A98" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="B98" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="C98" s="1">
-        <v>4757.0</v>
+        <v>5636.0</v>
       </c>
       <c r="D98" s="1">
-        <v>195.92</v>
+        <v>127.95</v>
       </c>
       <c r="E98" s="1">
-        <v>185.86096909817</v>
+        <v>98.5549556423</v>
       </c>
       <c r="F98" t="s">
         <v>11</v>
       </c>
       <c r="G98">
         <v>1.18</v>
       </c>
       <c r="H98" s="1">
-        <v>755934.19</v>
+        <v>474275.28</v>
       </c>
       <c r="I98" s="1">
-        <v>32586.0</v>
+        <v>136486.3</v>
       </c>
       <c r="J98" s="1">
-        <v>4.310692707258</v>
+        <v>28.777865040742</v>
       </c>
       <c r="K98">
         <v>0.0</v>
       </c>
       <c r="L98">
         <v>0.0</v>
       </c>
       <c r="M98" s="1">
-        <v>788520.19</v>
+        <v>610761.58</v>
       </c>
       <c r="N98" s="1">
-        <v>788520.19</v>
+        <v>610761.58</v>
       </c>
       <c r="O98" s="1">
-        <v>0.53</v>
+        <v>0.41</v>
       </c>
       <c r="P98">
         <v>1</v>
       </c>
     </row>
     <row r="99" spans="1:16">
       <c r="A99" t="s">
-        <v>233</v>
+        <v>234</v>
       </c>
       <c r="B99" t="s">
-        <v>234</v>
+        <v>235</v>
       </c>
       <c r="C99" s="1">
-        <v>6677.0</v>
+        <v>5213.0</v>
       </c>
       <c r="D99" s="1">
-        <v>142.12</v>
+        <v>76.33</v>
       </c>
       <c r="E99" s="1">
-        <v>130.36173281414</v>
+        <v>83.28897755611</v>
       </c>
       <c r="F99" t="s">
         <v>11</v>
       </c>
       <c r="G99">
         <v>1.18</v>
       </c>
       <c r="H99" s="1">
-        <v>743206.44</v>
+        <v>368359.58</v>
       </c>
       <c r="I99" s="1">
-        <v>59649.21</v>
+        <v>-31349.09</v>
       </c>
       <c r="J99" s="1">
-        <v>8.0259274933086</v>
+        <v>-8.5104587207967</v>
       </c>
       <c r="K99">
         <v>0.0</v>
       </c>
       <c r="L99">
         <v>0.0</v>
       </c>
       <c r="M99" s="1">
-        <v>802855.65</v>
+        <v>337010.49</v>
       </c>
       <c r="N99" s="1">
-        <v>802855.65</v>
+        <v>337010.49</v>
       </c>
       <c r="O99" s="1">
-        <v>0.54</v>
+        <v>0.23</v>
       </c>
       <c r="P99">
         <v>1</v>
       </c>
     </row>
     <row r="100" spans="1:16">
       <c r="A100" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
       <c r="B100" t="s">
-        <v>236</v>
+        <v>237</v>
       </c>
       <c r="C100" s="1">
-        <v>6902.0</v>
+        <v>10339.0</v>
       </c>
       <c r="D100" s="1">
-        <v>127.42</v>
+        <v>81.45</v>
       </c>
       <c r="E100" s="1">
-        <v>153.52210084034</v>
+        <v>80.722159783345</v>
       </c>
       <c r="F100" t="s">
         <v>11</v>
       </c>
       <c r="G100">
         <v>1.18</v>
       </c>
       <c r="H100" s="1">
-        <v>904566.26</v>
+        <v>712594.15</v>
       </c>
       <c r="I100" s="1">
-        <v>-160496.85</v>
+        <v>636.6</v>
       </c>
       <c r="J100" s="1">
-        <v>-17.742962245795</v>
+        <v>0.089335563588334</v>
       </c>
       <c r="K100">
-        <v>0.32</v>
+        <v>0.27</v>
       </c>
       <c r="L100" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
       <c r="M100" s="1">
-        <v>744069.41</v>
+        <v>713230.75</v>
       </c>
       <c r="N100" s="1">
-        <v>746247.48</v>
+        <v>716020.04</v>
       </c>
       <c r="O100" s="1">
-        <v>0.5</v>
+        <v>0.48</v>
       </c>
       <c r="P100">
         <v>1</v>
       </c>
     </row>
     <row r="101" spans="1:16">
       <c r="A101" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="B101" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="C101" s="1">
-        <v>3635.0</v>
+        <v>4704.0</v>
       </c>
       <c r="D101" s="1">
-        <v>167.33</v>
+        <v>207.12</v>
       </c>
       <c r="E101" s="1">
-        <v>242.99338927098</v>
+        <v>185.86096938776</v>
       </c>
       <c r="F101" t="s">
         <v>11</v>
       </c>
       <c r="G101">
         <v>1.18</v>
       </c>
       <c r="H101" s="1">
-        <v>757430.18</v>
+        <v>747511.97</v>
       </c>
       <c r="I101" s="1">
-        <v>-242819.11</v>
+        <v>77670.11</v>
       </c>
       <c r="J101" s="1">
-        <v>-32.058282916585</v>
+        <v>10.39048378048</v>
       </c>
       <c r="K101">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>0.44</v>
+      </c>
+      <c r="L101" t="s">
+        <v>241</v>
       </c>
       <c r="M101" s="1">
-        <v>514611.07</v>
+        <v>825182.08</v>
       </c>
       <c r="N101" s="1">
-        <v>514611.07</v>
+        <v>827269.08</v>
       </c>
       <c r="O101" s="1">
-        <v>0.35</v>
+        <v>0.56</v>
       </c>
       <c r="P101">
         <v>1</v>
       </c>
     </row>
     <row r="102" spans="1:16">
       <c r="A102" t="s">
-        <v>240</v>
+        <v>242</v>
       </c>
       <c r="B102" t="s">
-        <v>241</v>
+        <v>243</v>
       </c>
       <c r="C102" s="1">
-        <v>42223706.09</v>
+        <v>6603.0</v>
       </c>
       <c r="D102" s="1">
-        <v>1.1828</v>
+        <v>129.56</v>
       </c>
       <c r="E102" s="1">
-        <v>0.0</v>
+        <v>130.36173254581</v>
       </c>
       <c r="F102" t="s">
         <v>11</v>
       </c>
       <c r="G102">
         <v>1.18</v>
       </c>
       <c r="H102" s="1">
-        <v>0.0</v>
+        <v>734969.62</v>
       </c>
       <c r="I102" s="1">
-        <v>-312311.75</v>
+        <v>-10412.43</v>
       </c>
       <c r="J102" s="1">
+        <v>-1.4167157004394</v>
+      </c>
+      <c r="K102">
+        <v>0.26</v>
+      </c>
+      <c r="L102" t="s">
+        <v>244</v>
+      </c>
+      <c r="M102" s="1">
+        <v>724557.19</v>
+      </c>
+      <c r="N102" s="1">
+        <v>726259.38</v>
+      </c>
+      <c r="O102" s="1">
+        <v>0.49</v>
+      </c>
+      <c r="P102">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="103" spans="1:16">
+      <c r="A103" t="s">
+        <v>245</v>
+      </c>
+      <c r="B103" t="s">
+        <v>246</v>
+      </c>
+      <c r="C103" s="1">
+        <v>3595.0</v>
+      </c>
+      <c r="D103" s="1">
+        <v>146.99</v>
+      </c>
+      <c r="E103" s="1">
+        <v>242.99338803894</v>
+      </c>
+      <c r="F103" t="s">
+        <v>11</v>
+      </c>
+      <c r="G103">
+        <v>1.18</v>
+      </c>
+      <c r="H103" s="1">
+        <v>749095.32</v>
+      </c>
+      <c r="I103" s="1">
+        <v>-301539.59</v>
+      </c>
+      <c r="J103" s="1">
+        <v>-40.253834451936</v>
+      </c>
+      <c r="K103">
+        <v>0.0</v>
+      </c>
+      <c r="L103">
+        <v>0.0</v>
+      </c>
+      <c r="M103" s="1">
+        <v>447555.73</v>
+      </c>
+      <c r="N103" s="1">
+        <v>447555.73</v>
+      </c>
+      <c r="O103" s="1">
+        <v>0.3</v>
+      </c>
+      <c r="P103">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="104" spans="1:16">
+      <c r="A104" t="s">
+        <v>247</v>
+      </c>
+      <c r="B104" t="s">
+        <v>248</v>
+      </c>
+      <c r="C104" s="1">
+        <v>43617963.63</v>
+      </c>
+      <c r="D104" s="1">
+        <v>1.1825</v>
+      </c>
+      <c r="E104" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="F104" t="s">
+        <v>11</v>
+      </c>
+      <c r="G104">
+        <v>1.18</v>
+      </c>
+      <c r="H104" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="I104" s="1">
+        <v>94993.77</v>
+      </c>
+      <c r="J104" s="1">
         <v>0</v>
       </c>
-      <c r="K102">
-[...14 lines deleted...]
-      <c r="P102">
+      <c r="K104">
+        <v>0.0</v>
+      </c>
+      <c r="L104">
+        <v>0.0</v>
+      </c>
+      <c r="M104" s="1">
+        <v>94993.770000003</v>
+      </c>
+      <c r="N104" s="1">
+        <v>94993.770000003</v>
+      </c>
+      <c r="O104" s="1">
+        <v>0.06</v>
+      </c>
+      <c r="P104">
         <v>1</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>