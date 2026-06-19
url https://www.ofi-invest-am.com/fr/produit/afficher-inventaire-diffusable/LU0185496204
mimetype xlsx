--- v1 (2026-05-27)
+++ v2 (2026-06-19)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="1" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Répartition" sheetId="1" r:id="rId4"/>
     <sheet name="Valorisation" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="249">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="245">
   <si>
     <t>Type Part</t>
   </si>
   <si>
     <t>CodeIsin</t>
   </si>
   <si>
     <t>Parts</t>
   </si>
   <si>
     <t>Vl</t>
   </si>
   <si>
     <t>Devise</t>
   </si>
   <si>
     <t>Actif net</t>
   </si>
   <si>
     <t>A_EUR</t>
   </si>
   <si>
     <t>LU0185495495</t>
   </si>
   <si>
@@ -163,636 +163,624 @@
   <si>
     <t>US02079K3059</t>
   </si>
   <si>
     <t>ALPHABET INC CLASS A</t>
   </si>
   <si>
     <t>US0258161092</t>
   </si>
   <si>
     <t>AMERICAN EXPRESS</t>
   </si>
   <si>
     <t>US0326541051</t>
   </si>
   <si>
     <t>ANALOG DEVICES INC</t>
   </si>
   <si>
     <t>GB00BRXH2664</t>
   </si>
   <si>
     <t>ANGLOGOLD ASHANTI PLC</t>
   </si>
   <si>
+    <t>18 313.49</t>
+  </si>
+  <si>
     <t>US0378331005</t>
   </si>
   <si>
     <t>APPLE INC</t>
   </si>
   <si>
     <t>US0382221051</t>
   </si>
   <si>
     <t>APPLIED MATERIAL INC</t>
   </si>
   <si>
-    <t>1 304.69</t>
-[...1 lines deleted...]
-  <si>
     <t>US0404132054</t>
   </si>
   <si>
     <t>ARISTA NETWORKS INC</t>
   </si>
   <si>
     <t>US00206R1023</t>
   </si>
   <si>
     <t>AT&amp;T INC</t>
   </si>
   <si>
     <t>US05722G1004</t>
   </si>
   <si>
     <t>BAKER HUGHES CLASS A</t>
   </si>
   <si>
     <t>US0605051046</t>
   </si>
   <si>
     <t>BANK OF AMERICA CORP</t>
   </si>
   <si>
+    <t>7 926.82</t>
+  </si>
+  <si>
     <t>US09290D1019</t>
   </si>
   <si>
     <t>BLACKROCK INC</t>
   </si>
   <si>
+    <t>4 887.68</t>
+  </si>
+  <si>
     <t>US1011371077</t>
   </si>
   <si>
     <t>BOSTON SCIENTIFIC CORP</t>
   </si>
   <si>
     <t>US11135F1012</t>
   </si>
   <si>
     <t>BROADCOM INC</t>
   </si>
   <si>
     <t>US14040H1059</t>
   </si>
   <si>
     <t>CAPITAL ONE FINANCIAL CORP</t>
   </si>
   <si>
-    <t>4 725.40</t>
-[...1 lines deleted...]
-  <si>
     <t>US1491231015</t>
   </si>
   <si>
     <t>CATERPILLAR INC</t>
   </si>
   <si>
     <t>US15118V2079</t>
   </si>
   <si>
     <t>CELSIUS HOLDINGS INC</t>
   </si>
   <si>
     <t>US1912161007</t>
   </si>
   <si>
     <t>COCA-COLA</t>
   </si>
   <si>
+    <t>3 645.71</t>
+  </si>
+  <si>
     <t>US19247G1076</t>
   </si>
   <si>
     <t>COHERENT CORP</t>
   </si>
   <si>
     <t>US21037T1097</t>
   </si>
   <si>
     <t>CONSTELLATION ENERGY CORP</t>
   </si>
   <si>
+    <t>1 046.54</t>
+  </si>
+  <si>
     <t>US22160K1051</t>
   </si>
   <si>
     <t>COSTCO WHOLESALE CORP</t>
   </si>
   <si>
     <t>KYG254571055</t>
   </si>
   <si>
     <t>CREDO TECHNOLOGY GROUP HOLDING LTD</t>
   </si>
   <si>
     <t>US23331A1097</t>
   </si>
   <si>
     <t>D R HORTON INC</t>
   </si>
   <si>
     <t>US2358511028</t>
   </si>
   <si>
     <t>DANAHER CORP</t>
   </si>
   <si>
     <t>US23804L1035</t>
   </si>
   <si>
     <t>DATADOG INC CLASS A</t>
   </si>
   <si>
     <t>US2441991054</t>
   </si>
   <si>
     <t>DEERE</t>
   </si>
   <si>
     <t>US2538681030</t>
   </si>
   <si>
     <t>DIGITAL REALTY TRUST REIT INC</t>
   </si>
   <si>
+    <t>4 050.63</t>
+  </si>
+  <si>
     <t>IE00B8KQN827</t>
   </si>
   <si>
     <t>EATON PLC</t>
   </si>
   <si>
+    <t>3 272.25</t>
+  </si>
+  <si>
     <t>US28176E1082</t>
   </si>
   <si>
     <t>EDWARDS LIFESCIENCES CORP</t>
   </si>
   <si>
     <t>US5324571083</t>
   </si>
   <si>
     <t>ELI LILLY</t>
   </si>
   <si>
-    <t>3 809.30</t>
-[...1 lines deleted...]
-  <si>
     <t>US2910111044</t>
   </si>
   <si>
     <t>EMERSON ELECTRIC</t>
   </si>
   <si>
-    <t>2 610.62</t>
-[...1 lines deleted...]
-  <si>
     <t>NL0011585146</t>
   </si>
   <si>
     <t>FERRARI NV</t>
   </si>
   <si>
     <t>US3167731005</t>
   </si>
   <si>
     <t>FIFTH THIRD BANCORP</t>
   </si>
   <si>
     <t>US35671D8570</t>
   </si>
   <si>
     <t>FREEPORT MCMORAN INC</t>
   </si>
   <si>
     <t>US3696043013</t>
   </si>
   <si>
     <t>GE AEROSPACE</t>
   </si>
   <si>
     <t>US37045V1008</t>
   </si>
   <si>
     <t>GENERAL MOTORS</t>
   </si>
   <si>
     <t>US3755581036</t>
   </si>
   <si>
     <t>GILEAD SCIENCES INC</t>
   </si>
   <si>
+    <t>5 401.25</t>
+  </si>
+  <si>
     <t>US38141G1040</t>
   </si>
   <si>
     <t>GOLDMAN SACHS GROUP INC</t>
   </si>
   <si>
+    <t>2 478.74</t>
+  </si>
+  <si>
     <t>US4370761029</t>
   </si>
   <si>
     <t>HOME DEPOT INC</t>
   </si>
   <si>
+    <t>11 460.27</t>
+  </si>
+  <si>
     <t>US4435106079</t>
   </si>
   <si>
     <t>HUBBELL INC</t>
   </si>
   <si>
-    <t>1 730.05</t>
-[...1 lines deleted...]
-  <si>
     <t>US4595061015</t>
   </si>
   <si>
     <t>INTERNATIONAL FLAVORS &amp; FRAGRANCES</t>
   </si>
   <si>
     <t>US46120E6023</t>
   </si>
   <si>
     <t>INTUITIVE SURGICAL INC</t>
   </si>
   <si>
     <t>US46625H1005</t>
   </si>
   <si>
     <t>JPMORGAN CHASE</t>
   </si>
   <si>
     <t>US49271V1008</t>
   </si>
   <si>
     <t>KEURIG DR PEPPER INC</t>
   </si>
   <si>
     <t>US48251W1045</t>
   </si>
   <si>
     <t>KKR AND CO INC</t>
   </si>
   <si>
-    <t>1 540.91</t>
-[...1 lines deleted...]
-  <si>
     <t>US52736R1023</t>
   </si>
   <si>
     <t>LEVI STRAUSS CLASS A</t>
   </si>
   <si>
     <t>IE000S9YS762</t>
   </si>
   <si>
     <t>LINDE PLC</t>
   </si>
   <si>
+    <t>3 857.73</t>
+  </si>
+  <si>
     <t>US5732841060</t>
   </si>
   <si>
     <t>MARTIN MARIETTA MATERIALS INC</t>
   </si>
   <si>
     <t>US5738741041</t>
   </si>
   <si>
     <t>MARVELL TECHNOLOGY INC</t>
   </si>
   <si>
     <t>US57636Q1040</t>
   </si>
   <si>
     <t>MASTERCARD INC CLASS A</t>
   </si>
   <si>
     <t>US58933Y1055</t>
   </si>
   <si>
     <t>MERCK &amp; CO INC</t>
   </si>
   <si>
+    <t>9 402.38</t>
+  </si>
+  <si>
     <t>US30303M1027</t>
   </si>
   <si>
     <t>META PLATFORMS INC CLASS A</t>
   </si>
   <si>
+    <t>2 747.28</t>
+  </si>
+  <si>
     <t>US59156R1086</t>
   </si>
   <si>
     <t>METLIFE INC</t>
   </si>
   <si>
-    <t>2 921.09</t>
-[...1 lines deleted...]
-  <si>
     <t>US5951121038</t>
   </si>
   <si>
     <t>MICRON TECHNOLOGY INC</t>
   </si>
   <si>
     <t>US5949181045</t>
   </si>
   <si>
     <t>MICROSOFT CORP</t>
   </si>
   <si>
-    <t>13 196.97</t>
-[...1 lines deleted...]
-  <si>
     <t>US6174464486</t>
   </si>
   <si>
     <t>MORGAN STANLEY</t>
   </si>
   <si>
     <t>US64110L1061</t>
   </si>
   <si>
     <t>NETFLIX INC</t>
   </si>
   <si>
-    <t>US64119N6085</t>
-[...4 lines deleted...]
-  <si>
     <t>US6516391066</t>
   </si>
   <si>
     <t>NEWMONT</t>
   </si>
   <si>
     <t>US65339F1012</t>
   </si>
   <si>
     <t>NEXTERA ENERGY INC</t>
   </si>
   <si>
-    <t>9 141.19</t>
-[...1 lines deleted...]
-  <si>
     <t>US67066G1040</t>
   </si>
   <si>
     <t>NVIDIA CORP</t>
   </si>
   <si>
     <t>US6792951054</t>
   </si>
   <si>
     <t>OKTA INC CLASS A</t>
   </si>
   <si>
     <t>CH1134540470</t>
   </si>
   <si>
     <t>ON HOLDING LTD CLASS A</t>
   </si>
   <si>
     <t>US68389X1054</t>
   </si>
   <si>
     <t>ORACLE CORP</t>
   </si>
   <si>
     <t>US6974351057</t>
   </si>
   <si>
     <t>PALO ALTO NETWORKS INC</t>
   </si>
   <si>
     <t>US7010941042</t>
   </si>
   <si>
     <t>PARKER-HANNIFIN CORP</t>
   </si>
   <si>
-    <t>1 430.00</t>
-[...1 lines deleted...]
-  <si>
     <t>US7185461040</t>
   </si>
   <si>
     <t>PHILLIPS</t>
   </si>
   <si>
-    <t>5 567.26</t>
-[...1 lines deleted...]
-  <si>
     <t>US7427181091</t>
   </si>
   <si>
     <t>PROCTER &amp; GAMBLE</t>
   </si>
   <si>
     <t>US7433151039</t>
   </si>
   <si>
     <t>PROGRESSIVE CORP</t>
   </si>
   <si>
     <t>US74340W1036</t>
   </si>
   <si>
     <t>PROLOGIS REIT INC</t>
   </si>
   <si>
+    <t>5 753.39</t>
+  </si>
+  <si>
     <t>US7445731067</t>
   </si>
   <si>
     <t>PUBLIC SERVICE ENTERPRISE GROUP IN</t>
   </si>
   <si>
+    <t>5 696.36</t>
+  </si>
+  <si>
     <t>US7607591002</t>
   </si>
   <si>
     <t>REPUBLIC SERVICES INC</t>
   </si>
   <si>
     <t>US7707001027</t>
   </si>
   <si>
     <t>ROBINHOOD MARKETS INC CLASS A</t>
   </si>
   <si>
     <t>US75513E1010</t>
   </si>
   <si>
     <t>RTX CORP</t>
   </si>
   <si>
-    <t>1 625.50</t>
-[...7 lines deleted...]
-  <si>
     <t>US79466L3024</t>
   </si>
   <si>
     <t>SALESFORCE INC</t>
   </si>
   <si>
     <t>AN8068571086</t>
   </si>
   <si>
     <t>SLB NV</t>
   </si>
   <si>
-    <t>6 103.38</t>
+    <t>6 258.97</t>
   </si>
   <si>
     <t>US8334451098</t>
   </si>
   <si>
     <t>SNOWFLAKE INC</t>
   </si>
   <si>
     <t>US8725901040</t>
   </si>
   <si>
     <t>T MOBILE US INC</t>
   </si>
   <si>
     <t>US87612G1013</t>
   </si>
   <si>
     <t>TARGA RESOURCES CORP</t>
   </si>
   <si>
     <t>US88160R1014</t>
   </si>
   <si>
     <t>TESLA INC</t>
   </si>
   <si>
     <t>US8835561023</t>
   </si>
   <si>
     <t>THERMO FISHER SCIENTIFIC INC</t>
   </si>
   <si>
     <t>US8725401090</t>
   </si>
   <si>
     <t>TJX INC</t>
   </si>
   <si>
     <t>IE00BK9ZQ967</t>
   </si>
   <si>
     <t>TRANE TECHNOLOGIES PLC</t>
   </si>
   <si>
+    <t>2 427.67</t>
+  </si>
+  <si>
     <t>US90353T1007</t>
   </si>
   <si>
     <t>UBER TECHNOLOGIES INC</t>
   </si>
   <si>
     <t>US9113631090</t>
   </si>
   <si>
     <t>UNITED RENTALS INC</t>
   </si>
   <si>
     <t>US91913Y1001</t>
   </si>
   <si>
     <t>VALERO ENERGY CORP</t>
   </si>
   <si>
-    <t>3 885.19</t>
-[...1 lines deleted...]
-  <si>
     <t>US92537N1081</t>
   </si>
   <si>
     <t>VERTIV HOLDINGS CLASS A</t>
   </si>
   <si>
     <t>US92826C8394</t>
   </si>
   <si>
     <t>VISA INC CLASS A</t>
   </si>
   <si>
-    <t>1 659.59</t>
-[...1 lines deleted...]
-  <si>
     <t>US9311421039</t>
   </si>
   <si>
     <t>WALMART INC</t>
   </si>
   <si>
     <t>US94419L1017</t>
   </si>
   <si>
     <t>WAYFAIR INC CLASS A</t>
   </si>
   <si>
     <t>US9497461015</t>
   </si>
   <si>
     <t>WELLS FARGO</t>
   </si>
   <si>
-    <t>2 789.29</t>
-[...1 lines deleted...]
-  <si>
     <t>US95040Q1040</t>
   </si>
   <si>
     <t>WELLTOWER INC</t>
   </si>
   <si>
-    <t>2 087.00</t>
-[...1 lines deleted...]
-  <si>
     <t>US98419M1009</t>
   </si>
   <si>
     <t>XYLEM INC</t>
   </si>
   <si>
-    <t>1 702.19</t>
+    <t>1 745.59</t>
   </si>
   <si>
     <t>US98980G1022</t>
   </si>
   <si>
     <t>ZSCALER INC</t>
   </si>
   <si>
     <t>EUR-00007857</t>
   </si>
   <si>
     <t>EUR/USD 2026-03-31</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -1168,270 +1156,270 @@
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>4</v>
       </c>
       <c r="H1" t="s">
         <v>5</v>
       </c>
       <c r="I1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2" spans="1:14">
       <c r="A2" t="s">
         <v>6</v>
       </c>
       <c r="B2" t="s">
         <v>7</v>
       </c>
       <c r="C2" s="1">
-        <v>102441.65</v>
+        <v>100622.92</v>
       </c>
       <c r="D2">
-        <v>197.86</v>
+        <v>194.0</v>
       </c>
       <c r="E2" t="s">
         <v>8</v>
       </c>
       <c r="F2">
-        <v>20269072.43</v>
+        <v>19520365.05</v>
       </c>
       <c r="G2" t="s">
         <v>8</v>
       </c>
       <c r="H2">
-        <v>20269072.43</v>
+        <v>19520365.05</v>
       </c>
       <c r="I2" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="3" spans="1:14">
       <c r="A3" t="s">
         <v>9</v>
       </c>
       <c r="B3" t="s">
         <v>10</v>
       </c>
       <c r="C3" s="1">
         <v>2711.7</v>
       </c>
       <c r="D3">
-        <v>242.2</v>
+        <v>231.57</v>
       </c>
       <c r="E3" t="s">
         <v>11</v>
       </c>
       <c r="F3">
-        <v>656780.27908351</v>
+        <v>627943.96453261</v>
       </c>
       <c r="G3" t="s">
         <v>11</v>
       </c>
       <c r="H3">
-        <v>556263.47</v>
+        <v>545397.98</v>
       </c>
       <c r="I3" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="4" spans="1:14">
       <c r="A4" t="s">
         <v>12</v>
       </c>
       <c r="B4" t="s">
         <v>13</v>
       </c>
       <c r="C4" s="1">
         <v>75057.54</v>
       </c>
       <c r="D4">
-        <v>259.92</v>
+        <v>254.96</v>
       </c>
       <c r="E4" t="s">
         <v>8</v>
       </c>
       <c r="F4">
-        <v>19508827.78</v>
+        <v>19136514.09</v>
       </c>
       <c r="G4" t="s">
         <v>8</v>
       </c>
       <c r="H4">
-        <v>19508827.78</v>
+        <v>19136514.09</v>
       </c>
       <c r="I4" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="5" spans="1:14">
       <c r="A5" t="s">
         <v>14</v>
       </c>
       <c r="B5" t="s">
         <v>15</v>
       </c>
       <c r="C5" s="1">
         <v>239328.0</v>
       </c>
       <c r="D5">
-        <v>316.07</v>
+        <v>302.33</v>
       </c>
       <c r="E5" t="s">
         <v>11</v>
       </c>
       <c r="F5">
-        <v>75643876.881078</v>
+        <v>72355780.655513</v>
       </c>
       <c r="G5" t="s">
         <v>11</v>
       </c>
       <c r="H5">
-        <v>64066974.57</v>
+        <v>62844296.37</v>
       </c>
       <c r="I5" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="6" spans="1:14">
       <c r="A6" t="s">
         <v>16</v>
       </c>
       <c r="B6" t="s">
         <v>17</v>
       </c>
       <c r="C6" s="1">
         <v>317474.0</v>
       </c>
       <c r="D6">
-        <v>135.11</v>
+        <v>128.97</v>
       </c>
       <c r="E6" t="s">
         <v>8</v>
       </c>
       <c r="F6">
-        <v>42893482.75</v>
+        <v>40945833.88</v>
       </c>
       <c r="G6" t="s">
         <v>8</v>
       </c>
       <c r="H6">
-        <v>42893482.75</v>
+        <v>40945833.88</v>
       </c>
       <c r="I6" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="7" spans="1:14">
       <c r="A7" t="s">
         <v>18</v>
       </c>
       <c r="B7" t="s">
         <v>19</v>
       </c>
       <c r="C7" s="1">
         <v>100.0</v>
       </c>
       <c r="D7">
-        <v>106.47</v>
+        <v>104.44</v>
       </c>
       <c r="E7" t="s">
         <v>8</v>
       </c>
       <c r="F7">
-        <v>10646.95</v>
+        <v>10443.51</v>
       </c>
       <c r="G7" t="s">
         <v>8</v>
       </c>
       <c r="H7">
-        <v>10646.95</v>
+        <v>10443.51</v>
       </c>
       <c r="I7" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="8" spans="1:14">
       <c r="A8" t="s">
         <v>20</v>
       </c>
       <c r="B8" t="s">
         <v>21</v>
       </c>
       <c r="C8" s="1">
-        <v>7675.0</v>
+        <v>9785.0</v>
       </c>
       <c r="D8">
-        <v>96.84</v>
+        <v>94.98</v>
       </c>
       <c r="E8" t="s">
         <v>8</v>
       </c>
       <c r="F8">
-        <v>743273.99</v>
+        <v>929347.15</v>
       </c>
       <c r="G8" t="s">
         <v>8</v>
       </c>
       <c r="H8">
-        <v>743273.99</v>
+        <v>929347.15</v>
       </c>
       <c r="I8" t="s">
         <v>8</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:P104"/>
+  <dimension ref="A1:P102"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="O104" sqref="O104"/>
+      <selection activeCell="O102" sqref="O102"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:16">
       <c r="A1" t="s">
         <v>22</v>
       </c>
       <c r="B1" t="s">
         <v>23</v>
       </c>
       <c r="C1" t="s">
         <v>24</v>
       </c>
       <c r="D1" t="s">
         <v>25</v>
       </c>
       <c r="E1" t="s">
         <v>26</v>
       </c>
       <c r="F1" t="s">
         <v>4</v>
       </c>
       <c r="G1" t="s">
         <v>27</v>
@@ -1450,5189 +1438,5089 @@
       </c>
       <c r="L1" t="s">
         <v>32</v>
       </c>
       <c r="M1" t="s">
         <v>33</v>
       </c>
       <c r="N1" t="s">
         <v>34</v>
       </c>
       <c r="O1" t="s">
         <v>35</v>
       </c>
       <c r="P1" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="2" spans="1:16">
       <c r="A2" t="s">
         <v>37</v>
       </c>
       <c r="B2" t="s">
         <v>38</v>
       </c>
       <c r="C2" s="1">
-        <v>9759.0</v>
+        <v>9592.0</v>
       </c>
       <c r="D2" s="1">
-        <v>232.08</v>
+        <v>206.23</v>
       </c>
       <c r="E2" s="1">
-        <v>207.40586740445</v>
+        <v>207.40586738949</v>
       </c>
       <c r="F2" t="s">
         <v>11</v>
       </c>
       <c r="G2">
-        <v>1.18</v>
+        <v>1.15</v>
       </c>
       <c r="H2" s="1">
-        <v>1730994.63</v>
+        <v>1701373.14</v>
       </c>
       <c r="I2" s="1">
-        <v>187247.7</v>
+        <v>16747.47</v>
       </c>
       <c r="J2" s="1">
-        <v>10.817347249656</v>
+        <v>0.98435020550518</v>
       </c>
       <c r="K2">
         <v>0.0</v>
       </c>
       <c r="L2">
         <v>0.0</v>
       </c>
       <c r="M2" s="1">
-        <v>1918242.33</v>
+        <v>1718120.61</v>
       </c>
       <c r="N2" s="1">
-        <v>1918242.33</v>
+        <v>1718120.61</v>
       </c>
       <c r="O2" s="1">
-        <v>1.3</v>
+        <v>1.19</v>
       </c>
       <c r="P2">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:16">
       <c r="A3" t="s">
         <v>39</v>
       </c>
       <c r="B3" t="s">
         <v>40</v>
       </c>
       <c r="C3" s="1">
-        <v>9039.0</v>
+        <v>8885.0</v>
       </c>
       <c r="D3" s="1">
-        <v>200.21</v>
+        <v>205.27</v>
       </c>
       <c r="E3" s="1">
-        <v>236.10999557473</v>
+        <v>236.10999549803</v>
       </c>
       <c r="F3" t="s">
         <v>11</v>
       </c>
       <c r="G3">
-        <v>1.18</v>
+        <v>1.15</v>
       </c>
       <c r="H3" s="1">
-        <v>1830607.52</v>
+        <v>1799418.94</v>
       </c>
       <c r="I3" s="1">
-        <v>-297874.23</v>
+        <v>-215344.64</v>
       </c>
       <c r="J3" s="1">
-        <v>-16.271878419903</v>
+        <v>-11.967454338343</v>
       </c>
       <c r="K3">
         <v>0.0</v>
       </c>
       <c r="L3">
         <v>0.0</v>
       </c>
       <c r="M3" s="1">
-        <v>1532733.29</v>
+        <v>1584074.3</v>
       </c>
       <c r="N3" s="1">
-        <v>1532733.29</v>
+        <v>1584074.3</v>
       </c>
       <c r="O3" s="1">
-        <v>1.04</v>
+        <v>1.1</v>
       </c>
       <c r="P3">
         <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:16">
       <c r="A4" t="s">
         <v>41</v>
       </c>
       <c r="B4" t="s">
         <v>42</v>
       </c>
       <c r="C4" s="1">
-        <v>33856.0</v>
+        <v>33278.0</v>
       </c>
       <c r="D4" s="1">
-        <v>311.76</v>
+        <v>307.13</v>
       </c>
       <c r="E4" s="1">
-        <v>185.67666056238</v>
+        <v>185.67666055652</v>
       </c>
       <c r="F4" t="s">
         <v>11</v>
       </c>
       <c r="G4">
-        <v>1.18</v>
+        <v>1.15</v>
       </c>
       <c r="H4" s="1">
-        <v>5369649.85</v>
+        <v>5277977.54</v>
       </c>
       <c r="I4" s="1">
-        <v>3569916.98</v>
+        <v>3599142.48</v>
       </c>
       <c r="J4" s="1">
-        <v>66.483235959976</v>
+        <v>68.191697534204</v>
       </c>
       <c r="K4">
         <v>0.0</v>
       </c>
       <c r="L4">
         <v>0.0</v>
       </c>
       <c r="M4" s="1">
-        <v>8939566.83</v>
+        <v>8877120.02</v>
       </c>
       <c r="N4" s="1">
-        <v>8939566.83</v>
+        <v>8877120.02</v>
       </c>
       <c r="O4" s="1">
-        <v>6.04</v>
+        <v>6.17</v>
       </c>
       <c r="P4">
         <v>1</v>
       </c>
     </row>
     <row r="5" spans="1:16">
       <c r="A5" t="s">
         <v>43</v>
       </c>
       <c r="B5" t="s">
         <v>44</v>
       </c>
       <c r="C5" s="1">
-        <v>3564.0</v>
+        <v>3503.0</v>
       </c>
       <c r="D5" s="1">
-        <v>308.9</v>
+        <v>294.93</v>
       </c>
       <c r="E5" s="1">
-        <v>323.71191638608</v>
+        <v>323.711915501</v>
       </c>
       <c r="F5" t="s">
         <v>11</v>
       </c>
       <c r="G5">
-        <v>1.18</v>
+        <v>1.15</v>
       </c>
       <c r="H5" s="1">
-        <v>985108.91</v>
+        <v>968248.18</v>
       </c>
       <c r="I5" s="1">
-        <v>-52679.33</v>
+        <v>-70919.14</v>
       </c>
       <c r="J5" s="1">
-        <v>-5.3475640576634</v>
+        <v>-7.3244795564707</v>
       </c>
       <c r="K5">
         <v>0.0</v>
       </c>
       <c r="L5">
         <v>0.0</v>
       </c>
       <c r="M5" s="1">
-        <v>932429.58</v>
+        <v>897329.04</v>
       </c>
       <c r="N5" s="1">
-        <v>932429.58</v>
+        <v>897329.04</v>
       </c>
       <c r="O5" s="1">
-        <v>0.63</v>
+        <v>0.62</v>
       </c>
       <c r="P5">
         <v>1</v>
       </c>
     </row>
     <row r="6" spans="1:16">
       <c r="A6" t="s">
         <v>45</v>
       </c>
       <c r="B6" t="s">
         <v>46</v>
       </c>
       <c r="C6" s="1">
-        <v>3514.0</v>
+        <v>5524.0</v>
       </c>
       <c r="D6" s="1">
-        <v>355.79</v>
+        <v>310.44</v>
       </c>
       <c r="E6" s="1">
-        <v>337.77300227661</v>
+        <v>332.29211440985</v>
       </c>
       <c r="F6" t="s">
         <v>11</v>
       </c>
       <c r="G6">
-        <v>1.18</v>
+        <v>1.15</v>
       </c>
       <c r="H6" s="1">
-        <v>1004897.21</v>
+        <v>1562061.77</v>
       </c>
       <c r="I6" s="1">
-        <v>54005.19</v>
+        <v>-72618.46</v>
       </c>
       <c r="J6" s="1">
-        <v>5.3742004120003</v>
+        <v>-4.6488852998432</v>
       </c>
       <c r="K6">
         <v>0.0</v>
       </c>
       <c r="L6">
         <v>0.0</v>
       </c>
       <c r="M6" s="1">
-        <v>1058902.4</v>
+        <v>1489443.31</v>
       </c>
       <c r="N6" s="1">
-        <v>1058902.4</v>
+        <v>1489443.31</v>
       </c>
       <c r="O6" s="1">
-        <v>0.72</v>
+        <v>1.03</v>
       </c>
       <c r="P6">
         <v>1</v>
       </c>
     </row>
     <row r="7" spans="1:16">
       <c r="A7" t="s">
         <v>47</v>
       </c>
       <c r="B7" t="s">
         <v>48</v>
       </c>
       <c r="C7" s="1">
-        <v>8684.0</v>
+        <v>11064.0</v>
       </c>
       <c r="D7" s="1">
-        <v>127.77</v>
+        <v>85.69</v>
       </c>
       <c r="E7" s="1">
-        <v>100.02905803777</v>
+        <v>104.61695137383</v>
       </c>
       <c r="F7" t="s">
         <v>11</v>
       </c>
       <c r="G7">
-        <v>1.18</v>
+        <v>1.15</v>
       </c>
       <c r="H7" s="1">
-        <v>735335.94</v>
+        <v>986536.59</v>
       </c>
       <c r="I7" s="1">
-        <v>204407.16</v>
+        <v>-163090.93</v>
       </c>
       <c r="J7" s="1">
-        <v>27.79779266603</v>
+        <v>-16.531665591846</v>
       </c>
       <c r="K7">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>1.66</v>
+      </c>
+      <c r="L7" t="s">
+        <v>49</v>
       </c>
       <c r="M7" s="1">
-        <v>939743.1</v>
+        <v>823445.66</v>
       </c>
       <c r="N7" s="1">
-        <v>939743.1</v>
+        <v>841759.15</v>
       </c>
       <c r="O7" s="1">
-        <v>0.63</v>
+        <v>0.58</v>
       </c>
       <c r="P7">
         <v>1</v>
       </c>
     </row>
     <row r="8" spans="1:16">
       <c r="A8" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="B8" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="C8" s="1">
-        <v>43565.0</v>
+        <v>42821.0</v>
       </c>
       <c r="D8" s="1">
-        <v>264.18</v>
+        <v>248.96</v>
       </c>
       <c r="E8" s="1">
-        <v>210.72832021118</v>
+        <v>210.72832021672</v>
       </c>
       <c r="F8" t="s">
         <v>11</v>
       </c>
       <c r="G8">
-        <v>1.18</v>
+        <v>1.15</v>
       </c>
       <c r="H8" s="1">
-        <v>7839059.2</v>
+        <v>7705184.3</v>
       </c>
       <c r="I8" s="1">
-        <v>1908549.59</v>
+        <v>1554134.03</v>
       </c>
       <c r="J8" s="1">
-        <v>24.346666370373</v>
+        <v>20.169978672671</v>
       </c>
       <c r="K8">
         <v>0.0</v>
       </c>
       <c r="L8">
         <v>0.0</v>
       </c>
       <c r="M8" s="1">
-        <v>9747608.79</v>
+        <v>9259318.33</v>
       </c>
       <c r="N8" s="1">
-        <v>9747608.79</v>
+        <v>9259318.33</v>
       </c>
       <c r="O8" s="1">
-        <v>6.58</v>
+        <v>6.43</v>
       </c>
       <c r="P8">
         <v>1</v>
       </c>
     </row>
     <row r="9" spans="1:16">
       <c r="A9" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="B9" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="C9" s="1">
-        <v>4731.0</v>
+        <v>5160.0</v>
       </c>
       <c r="D9" s="1">
-        <v>372.3</v>
+        <v>357.21</v>
       </c>
       <c r="E9" s="1">
-        <v>304.78011625449</v>
+        <v>308.79477325581</v>
       </c>
       <c r="F9" t="s">
         <v>11</v>
       </c>
       <c r="G9">
-        <v>1.18</v>
+        <v>1.15</v>
       </c>
       <c r="H9" s="1">
-        <v>1237608.54</v>
+        <v>1367662.96</v>
       </c>
       <c r="I9" s="1">
-        <v>254177.1</v>
+        <v>233243.45</v>
       </c>
       <c r="J9" s="1">
-        <v>20.537762287904</v>
+        <v>17.054161501895</v>
       </c>
       <c r="K9">
-        <v>0.28</v>
-[...2 lines deleted...]
-        <v>53</v>
+        <v>0.0</v>
+      </c>
+      <c r="L9">
+        <v>0.0</v>
       </c>
       <c r="M9" s="1">
-        <v>1491785.64</v>
+        <v>1600906.41</v>
       </c>
       <c r="N9" s="1">
-        <v>1493090.33</v>
+        <v>1600906.41</v>
       </c>
       <c r="O9" s="1">
-        <v>1.01</v>
+        <v>1.11</v>
       </c>
       <c r="P9">
         <v>1</v>
       </c>
     </row>
     <row r="10" spans="1:16">
       <c r="A10" t="s">
         <v>54</v>
       </c>
       <c r="B10" t="s">
         <v>55</v>
       </c>
       <c r="C10" s="1">
-        <v>9185.0</v>
+        <v>12534.0</v>
       </c>
       <c r="D10" s="1">
-        <v>133.5</v>
+        <v>136.26</v>
       </c>
       <c r="E10" s="1">
-        <v>126.43052476865</v>
+        <v>130.28996968246</v>
       </c>
       <c r="F10" t="s">
         <v>11</v>
       </c>
       <c r="G10">
-        <v>1.18</v>
+        <v>1.15</v>
       </c>
       <c r="H10" s="1">
-        <v>994549.81</v>
+        <v>1399666.91</v>
       </c>
       <c r="I10" s="1">
-        <v>43984.53</v>
+        <v>83707.25</v>
       </c>
       <c r="J10" s="1">
-        <v>4.4225567747079</v>
+        <v>5.9805121777152</v>
       </c>
       <c r="K10">
         <v>0.0</v>
       </c>
       <c r="L10">
         <v>0.0</v>
       </c>
       <c r="M10" s="1">
-        <v>1038534.34</v>
+        <v>1483374.16</v>
       </c>
       <c r="N10" s="1">
-        <v>1038534.34</v>
+        <v>1483374.16</v>
       </c>
       <c r="O10" s="1">
-        <v>0.7</v>
+        <v>1.03</v>
       </c>
       <c r="P10">
         <v>1</v>
       </c>
     </row>
     <row r="11" spans="1:16">
       <c r="A11" t="s">
         <v>56</v>
       </c>
       <c r="B11" t="s">
         <v>57</v>
       </c>
       <c r="C11" s="1">
-        <v>20890.0</v>
+        <v>20533.0</v>
       </c>
       <c r="D11" s="1">
-        <v>28.01</v>
+        <v>27.74</v>
       </c>
       <c r="E11" s="1">
-        <v>26.428810435615</v>
+        <v>26.428810207958</v>
       </c>
       <c r="F11" t="s">
         <v>11</v>
       </c>
       <c r="G11">
-        <v>1.18</v>
+        <v>1.15</v>
       </c>
       <c r="H11" s="1">
-        <v>473159.36</v>
+        <v>465073.3</v>
       </c>
       <c r="I11" s="1">
-        <v>22418.6</v>
+        <v>29637.62</v>
       </c>
       <c r="J11" s="1">
-        <v>4.7380654162691</v>
+        <v>6.3726771672336</v>
       </c>
       <c r="K11">
         <v>0.0</v>
       </c>
       <c r="L11">
         <v>0.0</v>
       </c>
       <c r="M11" s="1">
-        <v>495577.96</v>
+        <v>494710.92</v>
       </c>
       <c r="N11" s="1">
-        <v>495577.96</v>
+        <v>494710.92</v>
       </c>
       <c r="O11" s="1">
-        <v>0.33</v>
+        <v>0.34</v>
       </c>
       <c r="P11">
         <v>1</v>
       </c>
     </row>
     <row r="12" spans="1:16">
       <c r="A12" t="s">
         <v>58</v>
       </c>
       <c r="B12" t="s">
         <v>59</v>
       </c>
       <c r="C12" s="1">
-        <v>22415.0</v>
+        <v>22032.0</v>
       </c>
       <c r="D12" s="1">
-        <v>65.26</v>
+        <v>60.71</v>
       </c>
       <c r="E12" s="1">
-        <v>43.717838501004</v>
+        <v>43.717838598402</v>
       </c>
       <c r="F12" t="s">
         <v>11</v>
       </c>
       <c r="G12">
-        <v>1.18</v>
+        <v>1.15</v>
       </c>
       <c r="H12" s="1">
-        <v>840365.43</v>
+        <v>826006.3</v>
       </c>
       <c r="I12" s="1">
-        <v>398563.09</v>
+        <v>335727.94</v>
       </c>
       <c r="J12" s="1">
-        <v>47.427354311802</v>
+        <v>40.644719053596</v>
       </c>
       <c r="K12">
         <v>0.0</v>
       </c>
       <c r="L12">
         <v>0.0</v>
       </c>
       <c r="M12" s="1">
-        <v>1238928.52</v>
+        <v>1161734.24</v>
       </c>
       <c r="N12" s="1">
-        <v>1238928.52</v>
+        <v>1161734.24</v>
       </c>
       <c r="O12" s="1">
-        <v>0.84</v>
+        <v>0.81</v>
       </c>
       <c r="P12">
         <v>1</v>
       </c>
     </row>
     <row r="13" spans="1:16">
       <c r="A13" t="s">
         <v>60</v>
       </c>
       <c r="B13" t="s">
         <v>61</v>
       </c>
       <c r="C13" s="1">
-        <v>47373.0</v>
+        <v>46564.0</v>
       </c>
       <c r="D13" s="1">
-        <v>49.83</v>
+        <v>47.01</v>
       </c>
       <c r="E13" s="1">
-        <v>50.156161104427</v>
+        <v>50.156161197492</v>
       </c>
       <c r="F13" t="s">
         <v>11</v>
       </c>
       <c r="G13">
-        <v>1.18</v>
+        <v>1.15</v>
       </c>
       <c r="H13" s="1">
-        <v>2029039.51</v>
+        <v>1994389.12</v>
       </c>
       <c r="I13" s="1">
-        <v>-29719.96</v>
+        <v>-93165.65</v>
       </c>
       <c r="J13" s="1">
-        <v>-1.4647304723997</v>
+        <v>-4.6713877981845</v>
       </c>
       <c r="K13">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>0.17</v>
+      </c>
+      <c r="L13" t="s">
+        <v>62</v>
       </c>
       <c r="M13" s="1">
-        <v>1999319.55</v>
+        <v>1901223.47</v>
       </c>
       <c r="N13" s="1">
-        <v>1999319.55</v>
+        <v>1909150.29</v>
       </c>
       <c r="O13" s="1">
-        <v>1.35</v>
+        <v>1.33</v>
       </c>
       <c r="P13">
         <v>1</v>
       </c>
     </row>
     <row r="14" spans="1:16">
       <c r="A14" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="B14" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="C14" s="1">
-        <v>1427.0</v>
+        <v>1403.0</v>
       </c>
       <c r="D14" s="1">
-        <v>1063.23</v>
+        <v>969.6</v>
       </c>
       <c r="E14" s="1">
-        <v>1049.9053258584</v>
+        <v>1049.9053243051</v>
       </c>
       <c r="F14" t="s">
         <v>11</v>
       </c>
       <c r="G14">
-        <v>1.18</v>
+        <v>1.15</v>
       </c>
       <c r="H14" s="1">
-        <v>1279154.83</v>
+        <v>1257641.36</v>
       </c>
       <c r="I14" s="1">
-        <v>5870.33</v>
+        <v>-76116.37</v>
       </c>
       <c r="J14" s="1">
-        <v>0.45892255279214</v>
+        <v>-6.0523112884901</v>
       </c>
       <c r="K14">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>3.48</v>
+      </c>
+      <c r="L14" t="s">
+        <v>65</v>
       </c>
       <c r="M14" s="1">
-        <v>1285025.16</v>
+        <v>1181524.99</v>
       </c>
       <c r="N14" s="1">
-        <v>1285025.16</v>
+        <v>1186412.67</v>
       </c>
       <c r="O14" s="1">
-        <v>0.87</v>
+        <v>0.82</v>
       </c>
       <c r="P14">
         <v>1</v>
       </c>
     </row>
     <row r="15" spans="1:16">
       <c r="A15" t="s">
-        <v>64</v>
+        <v>66</v>
       </c>
       <c r="B15" t="s">
-        <v>65</v>
+        <v>67</v>
       </c>
       <c r="C15" s="1">
-        <v>21720.0</v>
+        <v>21349.0</v>
       </c>
       <c r="D15" s="1">
-        <v>76.85</v>
+        <v>69.89</v>
       </c>
       <c r="E15" s="1">
-        <v>91.391942449355</v>
+        <v>91.391942479741</v>
       </c>
       <c r="F15" t="s">
         <v>11</v>
       </c>
       <c r="G15">
-        <v>1.18</v>
+        <v>1.15</v>
       </c>
       <c r="H15" s="1">
-        <v>1701716.21</v>
+        <v>1672649.14</v>
       </c>
       <c r="I15" s="1">
-        <v>-287993.84</v>
+        <v>-376708.19</v>
       </c>
       <c r="J15" s="1">
-        <v>-16.923729015897</v>
+        <v>-22.521650296607</v>
       </c>
       <c r="K15">
         <v>0.0</v>
       </c>
       <c r="L15">
         <v>0.0</v>
       </c>
       <c r="M15" s="1">
-        <v>1413722.37</v>
+        <v>1295940.95</v>
       </c>
       <c r="N15" s="1">
-        <v>1413722.37</v>
+        <v>1295940.95</v>
       </c>
       <c r="O15" s="1">
-        <v>0.95</v>
+        <v>0.9</v>
       </c>
       <c r="P15">
         <v>1</v>
       </c>
     </row>
     <row r="16" spans="1:16">
       <c r="A16" t="s">
-        <v>66</v>
+        <v>68</v>
       </c>
       <c r="B16" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="C16" s="1">
-        <v>13317.0</v>
+        <v>3903.0</v>
       </c>
       <c r="D16" s="1">
-        <v>319.55</v>
+        <v>319.84</v>
       </c>
       <c r="E16" s="1">
-        <v>194.64047683412</v>
+        <v>317.0499513195</v>
       </c>
       <c r="F16" t="s">
         <v>11</v>
       </c>
       <c r="G16">
-        <v>1.18</v>
+        <v>1.15</v>
       </c>
       <c r="H16" s="1">
-        <v>2286736.68</v>
+        <v>1059521.93</v>
       </c>
       <c r="I16" s="1">
-        <v>1317436.56</v>
+        <v>24714.42</v>
       </c>
       <c r="J16" s="1">
-        <v>57.612079760753</v>
+        <v>2.3326010816973</v>
       </c>
       <c r="K16">
         <v>0.0</v>
       </c>
       <c r="L16">
         <v>0.0</v>
       </c>
       <c r="M16" s="1">
-        <v>3604173.24</v>
+        <v>1084236.35</v>
       </c>
       <c r="N16" s="1">
-        <v>3604173.24</v>
+        <v>1084236.35</v>
       </c>
       <c r="O16" s="1">
-        <v>2.43</v>
+        <v>0.75</v>
       </c>
       <c r="P16">
         <v>1</v>
       </c>
     </row>
     <row r="17" spans="1:16">
       <c r="A17" t="s">
-        <v>66</v>
+        <v>68</v>
       </c>
       <c r="B17" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="C17" s="1">
-        <v>4202.0</v>
+        <v>13317.0</v>
       </c>
       <c r="D17" s="1">
-        <v>319.55</v>
+        <v>319.84</v>
       </c>
       <c r="E17" s="1">
-        <v>317.04995240362</v>
+        <v>194.64047683412</v>
       </c>
       <c r="F17" t="s">
         <v>11</v>
       </c>
       <c r="G17">
-        <v>1.18</v>
+        <v>1.15</v>
       </c>
       <c r="H17" s="1">
-        <v>1140689.51</v>
+        <v>2286736.68</v>
       </c>
       <c r="I17" s="1">
-        <v>-3441.18</v>
+        <v>1412667.74</v>
       </c>
       <c r="J17" s="1">
-        <v>-0.3016754313801</v>
+        <v>61.776581114709</v>
       </c>
       <c r="K17">
         <v>0.0</v>
       </c>
       <c r="L17">
         <v>0.0</v>
       </c>
       <c r="M17" s="1">
-        <v>1137248.33</v>
+        <v>3699404.42</v>
       </c>
       <c r="N17" s="1">
-        <v>1137248.33</v>
+        <v>3699404.42</v>
       </c>
       <c r="O17" s="1">
-        <v>0.77</v>
+        <v>2.57</v>
       </c>
       <c r="P17">
         <v>1</v>
       </c>
     </row>
     <row r="18" spans="1:16">
       <c r="A18" t="s">
-        <v>68</v>
+        <v>70</v>
       </c>
       <c r="B18" t="s">
-        <v>69</v>
+        <v>71</v>
       </c>
       <c r="C18" s="1">
-        <v>9853.0</v>
+        <v>9685.0</v>
       </c>
       <c r="D18" s="1">
-        <v>195.64</v>
+        <v>179.73</v>
       </c>
       <c r="E18" s="1">
-        <v>214.83139449914</v>
+        <v>214.83139494063</v>
       </c>
       <c r="F18" t="s">
         <v>11</v>
       </c>
       <c r="G18">
-        <v>1.18</v>
+        <v>1.15</v>
       </c>
       <c r="H18" s="1">
-        <v>1799732.69</v>
+        <v>1769046.09</v>
       </c>
       <c r="I18" s="1">
-        <v>-167107.2</v>
+        <v>-257181.71</v>
       </c>
       <c r="J18" s="1">
-        <v>-9.2851122240826</v>
+        <v>-14.537875042023</v>
       </c>
       <c r="K18">
-        <v>0.48</v>
-[...2 lines deleted...]
-        <v>70</v>
+        <v>0.0</v>
+      </c>
+      <c r="L18">
+        <v>0.0</v>
       </c>
       <c r="M18" s="1">
-        <v>1632625.49</v>
+        <v>1511864.38</v>
       </c>
       <c r="N18" s="1">
-        <v>1637350.89</v>
+        <v>1511864.38</v>
       </c>
       <c r="O18" s="1">
-        <v>1.11</v>
+        <v>1.05</v>
       </c>
       <c r="P18">
         <v>1</v>
       </c>
     </row>
     <row r="19" spans="1:16">
       <c r="A19" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="B19" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="C19" s="1">
-        <v>1402.0</v>
+        <v>1378.0</v>
       </c>
       <c r="D19" s="1">
-        <v>742.83</v>
+        <v>688.65</v>
       </c>
       <c r="E19" s="1">
-        <v>403.13398002853</v>
+        <v>403.13397677794</v>
       </c>
       <c r="F19" t="s">
         <v>11</v>
       </c>
       <c r="G19">
-        <v>1.18</v>
+        <v>1.15</v>
       </c>
       <c r="H19" s="1">
-        <v>482695.43</v>
+        <v>474432.46</v>
       </c>
       <c r="I19" s="1">
-        <v>399364.08</v>
+        <v>349782.33</v>
       </c>
       <c r="J19" s="1">
-        <v>82.736246332392</v>
+        <v>73.726475207873</v>
       </c>
       <c r="K19">
         <v>0.0</v>
       </c>
       <c r="L19">
         <v>0.0</v>
       </c>
       <c r="M19" s="1">
-        <v>882059.51</v>
+        <v>824214.79</v>
       </c>
       <c r="N19" s="1">
-        <v>882059.51</v>
+        <v>824214.79</v>
       </c>
       <c r="O19" s="1">
-        <v>0.6</v>
+        <v>0.57</v>
       </c>
       <c r="P19">
         <v>1</v>
       </c>
     </row>
     <row r="20" spans="1:16">
       <c r="A20" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="B20" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="C20" s="1">
-        <v>20546.0</v>
+        <v>17065.0</v>
       </c>
       <c r="D20" s="1">
-        <v>53.61</v>
+        <v>42.96</v>
       </c>
       <c r="E20" s="1">
-        <v>42.269672929037</v>
+        <v>42.269673014943</v>
       </c>
       <c r="F20" t="s">
         <v>11</v>
       </c>
       <c r="G20">
-        <v>1.18</v>
+        <v>1.15</v>
       </c>
       <c r="H20" s="1">
-        <v>744730.22</v>
+        <v>618554.52</v>
       </c>
       <c r="I20" s="1">
-        <v>188166.42</v>
+        <v>18187.04</v>
       </c>
       <c r="J20" s="1">
-        <v>25.266387068327</v>
+        <v>2.9402485006495</v>
       </c>
       <c r="K20">
         <v>0.0</v>
       </c>
       <c r="L20">
         <v>0.0</v>
       </c>
       <c r="M20" s="1">
-        <v>932896.64</v>
+        <v>636741.56</v>
       </c>
       <c r="N20" s="1">
-        <v>932896.64</v>
+        <v>636741.56</v>
       </c>
       <c r="O20" s="1">
-        <v>0.63</v>
+        <v>0.44</v>
       </c>
       <c r="P20">
         <v>1</v>
       </c>
     </row>
     <row r="21" spans="1:16">
       <c r="A21" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="B21" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="C21" s="1">
-        <v>11511.0</v>
+        <v>11314.0</v>
       </c>
       <c r="D21" s="1">
-        <v>81.56</v>
+        <v>75.55</v>
       </c>
       <c r="E21" s="1">
-        <v>69.851080705412</v>
+        <v>69.85108096164</v>
       </c>
       <c r="F21" t="s">
         <v>11</v>
       </c>
       <c r="G21">
-        <v>1.18</v>
+        <v>1.15</v>
       </c>
       <c r="H21" s="1">
-        <v>689014.84</v>
+        <v>677223.0</v>
       </c>
       <c r="I21" s="1">
-        <v>106138.17</v>
+        <v>65186.08</v>
       </c>
       <c r="J21" s="1">
-        <v>15.404337299905</v>
+        <v>9.6254970666974</v>
       </c>
       <c r="K21">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>0.32</v>
+      </c>
+      <c r="L21" t="s">
+        <v>78</v>
       </c>
       <c r="M21" s="1">
-        <v>795153.01</v>
+        <v>742409.08</v>
       </c>
       <c r="N21" s="1">
-        <v>795153.01</v>
+        <v>746054.79</v>
       </c>
       <c r="O21" s="1">
-        <v>0.54</v>
+        <v>0.52</v>
       </c>
       <c r="P21">
         <v>1</v>
       </c>
     </row>
     <row r="22" spans="1:16">
       <c r="A22" t="s">
-        <v>77</v>
+        <v>79</v>
       </c>
       <c r="B22" t="s">
-        <v>78</v>
+        <v>80</v>
       </c>
       <c r="C22" s="1">
-        <v>3237.0</v>
+        <v>3182.0</v>
       </c>
       <c r="D22" s="1">
-        <v>258.93</v>
+        <v>275.57</v>
       </c>
       <c r="E22" s="1">
-        <v>135.77008032129</v>
+        <v>135.77008170962</v>
       </c>
       <c r="F22" t="s">
         <v>11</v>
       </c>
       <c r="G22">
-        <v>1.18</v>
+        <v>1.15</v>
       </c>
       <c r="H22" s="1">
-        <v>381045.58</v>
+        <v>374571.22</v>
       </c>
       <c r="I22" s="1">
-        <v>328835.35</v>
+        <v>387024.94</v>
       </c>
       <c r="J22" s="1">
-        <v>86.298166744251</v>
+        <v>103.32479361335</v>
       </c>
       <c r="K22">
         <v>0.0</v>
       </c>
       <c r="L22">
         <v>0.0</v>
       </c>
       <c r="M22" s="1">
-        <v>709880.93</v>
+        <v>761596.16</v>
       </c>
       <c r="N22" s="1">
-        <v>709880.93</v>
+        <v>761596.16</v>
       </c>
       <c r="O22" s="1">
-        <v>0.48</v>
+        <v>0.53</v>
       </c>
       <c r="P22">
         <v>1</v>
       </c>
     </row>
     <row r="23" spans="1:16">
       <c r="A23" t="s">
-        <v>79</v>
+        <v>81</v>
       </c>
       <c r="B23" t="s">
-        <v>80</v>
+        <v>82</v>
       </c>
       <c r="C23" s="1">
-        <v>3505.0</v>
+        <v>4036.0</v>
       </c>
       <c r="D23" s="1">
-        <v>329.88</v>
+        <v>316.47</v>
       </c>
       <c r="E23" s="1">
-        <v>273.83539514979</v>
+        <v>282.32906342914</v>
       </c>
       <c r="F23" t="s">
         <v>11</v>
       </c>
       <c r="G23">
-        <v>1.18</v>
+        <v>1.15</v>
       </c>
       <c r="H23" s="1">
-        <v>809303.15</v>
+        <v>963356.83</v>
       </c>
       <c r="I23" s="1">
-        <v>169971.35</v>
+        <v>146012.97</v>
       </c>
       <c r="J23" s="1">
-        <v>21.002185645762</v>
+        <v>15.156686022561</v>
       </c>
       <c r="K23">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>0.26</v>
+      </c>
+      <c r="L23" t="s">
+        <v>83</v>
       </c>
       <c r="M23" s="1">
-        <v>979274.5</v>
+        <v>1109369.8</v>
       </c>
       <c r="N23" s="1">
-        <v>979274.5</v>
+        <v>1110416.34</v>
       </c>
       <c r="O23" s="1">
-        <v>0.66</v>
+        <v>0.77</v>
       </c>
       <c r="P23">
         <v>1</v>
       </c>
     </row>
     <row r="24" spans="1:16">
       <c r="A24" t="s">
-        <v>81</v>
+        <v>84</v>
       </c>
       <c r="B24" t="s">
-        <v>82</v>
+        <v>85</v>
       </c>
       <c r="C24" s="1">
-        <v>1402.0</v>
+        <v>1378.0</v>
       </c>
       <c r="D24" s="1">
-        <v>1010.79</v>
+        <v>974.78</v>
       </c>
       <c r="E24" s="1">
-        <v>983.84093437946</v>
+        <v>983.84093613933</v>
       </c>
       <c r="F24" t="s">
         <v>11</v>
       </c>
       <c r="G24">
-        <v>1.18</v>
+        <v>1.15</v>
       </c>
       <c r="H24" s="1">
-        <v>1177636.83</v>
+        <v>1157477.57</v>
       </c>
       <c r="I24" s="1">
-        <v>22606.74</v>
+        <v>9193.59</v>
       </c>
       <c r="J24" s="1">
-        <v>1.9196699206495</v>
+        <v>0.79427802648478</v>
       </c>
       <c r="K24">
         <v>0.0</v>
       </c>
       <c r="L24">
         <v>0.0</v>
       </c>
       <c r="M24" s="1">
-        <v>1200243.57</v>
+        <v>1166671.16</v>
       </c>
       <c r="N24" s="1">
-        <v>1200243.57</v>
+        <v>1166671.16</v>
       </c>
       <c r="O24" s="1">
         <v>0.81</v>
       </c>
       <c r="P24">
         <v>1</v>
       </c>
     </row>
     <row r="25" spans="1:16">
       <c r="A25" t="s">
-        <v>83</v>
+        <v>86</v>
       </c>
       <c r="B25" t="s">
-        <v>84</v>
+        <v>87</v>
       </c>
       <c r="C25" s="1">
-        <v>5487.0</v>
+        <v>8960.0</v>
       </c>
       <c r="D25" s="1">
-        <v>112.27</v>
+        <v>107.09</v>
       </c>
       <c r="E25" s="1">
-        <v>122.73080554037</v>
+        <v>112.5151015625</v>
       </c>
       <c r="F25" t="s">
         <v>11</v>
       </c>
       <c r="G25">
-        <v>1.18</v>
+        <v>1.15</v>
       </c>
       <c r="H25" s="1">
-        <v>570625.71</v>
+        <v>860023.06</v>
       </c>
       <c r="I25" s="1">
-        <v>-48879.72</v>
+        <v>-26630.61</v>
       </c>
       <c r="J25" s="1">
-        <v>-8.5659862749612</v>
+        <v>-3.0964995287452</v>
       </c>
       <c r="K25">
         <v>0.0</v>
       </c>
       <c r="L25">
         <v>0.0</v>
       </c>
       <c r="M25" s="1">
-        <v>521745.99</v>
+        <v>833392.45</v>
       </c>
       <c r="N25" s="1">
-        <v>521745.99</v>
+        <v>833392.45</v>
       </c>
       <c r="O25" s="1">
-        <v>0.35</v>
+        <v>0.58</v>
       </c>
       <c r="P25">
         <v>1</v>
       </c>
     </row>
     <row r="26" spans="1:16">
       <c r="A26" t="s">
-        <v>85</v>
+        <v>88</v>
       </c>
       <c r="B26" t="s">
-        <v>86</v>
+        <v>89</v>
       </c>
       <c r="C26" s="1">
-        <v>3623.0</v>
+        <v>3561.0</v>
       </c>
       <c r="D26" s="1">
-        <v>160.39</v>
+        <v>137.98</v>
       </c>
       <c r="E26" s="1">
-        <v>131.94393596467</v>
+        <v>131.94393709632</v>
       </c>
       <c r="F26" t="s">
         <v>11</v>
       </c>
       <c r="G26">
-        <v>1.18</v>
+        <v>1.15</v>
       </c>
       <c r="H26" s="1">
-        <v>408162.42</v>
+        <v>401177.58</v>
       </c>
       <c r="I26" s="1">
-        <v>83997.29</v>
+        <v>25579.51</v>
       </c>
       <c r="J26" s="1">
-        <v>20.579378669893</v>
+        <v>6.3761065610895</v>
       </c>
       <c r="K26">
         <v>0.0</v>
       </c>
       <c r="L26">
         <v>0.0</v>
       </c>
       <c r="M26" s="1">
-        <v>492159.71</v>
+        <v>426757.09</v>
       </c>
       <c r="N26" s="1">
-        <v>492159.71</v>
+        <v>426757.09</v>
       </c>
       <c r="O26" s="1">
-        <v>0.33</v>
+        <v>0.3</v>
       </c>
       <c r="P26">
         <v>1</v>
       </c>
     </row>
     <row r="27" spans="1:16">
       <c r="A27" t="s">
-        <v>87</v>
+        <v>90</v>
       </c>
       <c r="B27" t="s">
-        <v>88</v>
+        <v>91</v>
       </c>
       <c r="C27" s="1">
-        <v>3721.0</v>
+        <v>3657.0</v>
       </c>
       <c r="D27" s="1">
-        <v>210.64</v>
+        <v>190.11</v>
       </c>
       <c r="E27" s="1">
-        <v>236.35743617307</v>
+        <v>236.35743505606</v>
       </c>
       <c r="F27" t="s">
         <v>11</v>
       </c>
       <c r="G27">
-        <v>1.18</v>
+        <v>1.15</v>
       </c>
       <c r="H27" s="1">
-        <v>753855.93</v>
+        <v>740889.85</v>
       </c>
       <c r="I27" s="1">
-        <v>-90019.7</v>
+        <v>-137048.91</v>
       </c>
       <c r="J27" s="1">
-        <v>-11.941233917202</v>
+        <v>-18.497879273147</v>
       </c>
       <c r="K27">
         <v>0.0</v>
       </c>
       <c r="L27">
         <v>0.0</v>
       </c>
       <c r="M27" s="1">
-        <v>663836.23</v>
+        <v>603840.94</v>
       </c>
       <c r="N27" s="1">
-        <v>663836.23</v>
+        <v>603840.94</v>
       </c>
       <c r="O27" s="1">
-        <v>0.45</v>
+        <v>0.42</v>
       </c>
       <c r="P27">
         <v>1</v>
       </c>
     </row>
     <row r="28" spans="1:16">
       <c r="A28" t="s">
-        <v>89</v>
+        <v>92</v>
       </c>
       <c r="B28" t="s">
-        <v>90</v>
+        <v>93</v>
       </c>
       <c r="C28" s="1">
-        <v>8733.0</v>
+        <v>8584.0</v>
       </c>
       <c r="D28" s="1">
-        <v>111.96</v>
+        <v>129.94</v>
       </c>
       <c r="E28" s="1">
-        <v>113.54906675827</v>
+        <v>113.54906686859</v>
       </c>
       <c r="F28" t="s">
         <v>11</v>
       </c>
       <c r="G28">
-        <v>1.18</v>
+        <v>1.15</v>
       </c>
       <c r="H28" s="1">
-        <v>832423.08</v>
+        <v>818220.51</v>
       </c>
       <c r="I28" s="1">
-        <v>-4315.45</v>
+        <v>150559.58</v>
       </c>
       <c r="J28" s="1">
-        <v>-0.51842027253737</v>
+        <v>18.400856267952</v>
       </c>
       <c r="K28">
         <v>0.0</v>
       </c>
       <c r="L28">
         <v>0.0</v>
       </c>
       <c r="M28" s="1">
-        <v>828107.63</v>
+        <v>968780.09</v>
       </c>
       <c r="N28" s="1">
-        <v>828107.63</v>
+        <v>968780.09</v>
       </c>
       <c r="O28" s="1">
-        <v>0.56</v>
+        <v>0.67</v>
       </c>
       <c r="P28">
         <v>1</v>
       </c>
     </row>
     <row r="29" spans="1:16">
       <c r="A29" t="s">
-        <v>91</v>
+        <v>94</v>
       </c>
       <c r="B29" t="s">
-        <v>92</v>
+        <v>95</v>
       </c>
       <c r="C29" s="1">
-        <v>1433.0</v>
+        <v>1409.0</v>
       </c>
       <c r="D29" s="1">
-        <v>629.71</v>
+        <v>567.58</v>
       </c>
       <c r="E29" s="1">
-        <v>478.22217027216</v>
+        <v>478.22217175302</v>
       </c>
       <c r="F29" t="s">
         <v>11</v>
       </c>
       <c r="G29">
-        <v>1.18</v>
+        <v>1.15</v>
       </c>
       <c r="H29" s="1">
-        <v>589117.19</v>
+        <v>579250.61</v>
       </c>
       <c r="I29" s="1">
-        <v>175153.52</v>
+        <v>115342.88</v>
       </c>
       <c r="J29" s="1">
-        <v>29.731524215072</v>
+        <v>19.91243133952</v>
       </c>
       <c r="K29">
         <v>0.0</v>
       </c>
       <c r="L29">
         <v>0.0</v>
       </c>
       <c r="M29" s="1">
-        <v>764270.71</v>
+        <v>694593.49</v>
       </c>
       <c r="N29" s="1">
-        <v>764270.71</v>
+        <v>694593.49</v>
       </c>
       <c r="O29" s="1">
-        <v>0.52</v>
+        <v>0.48</v>
       </c>
       <c r="P29">
         <v>1</v>
       </c>
     </row>
     <row r="30" spans="1:16">
       <c r="A30" t="s">
-        <v>93</v>
+        <v>96</v>
       </c>
       <c r="B30" t="s">
-        <v>94</v>
+        <v>97</v>
       </c>
       <c r="C30" s="1">
-        <v>5556.0</v>
+        <v>5461.0</v>
       </c>
       <c r="D30" s="1">
-        <v>177.2</v>
+        <v>179.85</v>
       </c>
       <c r="E30" s="1">
-        <v>172.7770050396</v>
+        <v>172.77700421168</v>
       </c>
       <c r="F30" t="s">
         <v>11</v>
       </c>
       <c r="G30">
-        <v>1.18</v>
+        <v>1.15</v>
       </c>
       <c r="H30" s="1">
-        <v>819024.87</v>
+        <v>805020.67</v>
       </c>
       <c r="I30" s="1">
-        <v>14822.17</v>
+        <v>48030.83</v>
       </c>
       <c r="J30" s="1">
-        <v>1.8097338118683</v>
+        <v>5.9664095333105</v>
       </c>
       <c r="K30">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>0.74</v>
+      </c>
+      <c r="L30" t="s">
+        <v>98</v>
       </c>
       <c r="M30" s="1">
-        <v>833847.04</v>
+        <v>853051.5</v>
       </c>
       <c r="N30" s="1">
-        <v>833847.04</v>
+        <v>857102.13</v>
       </c>
       <c r="O30" s="1">
-        <v>0.56</v>
+        <v>0.6</v>
       </c>
       <c r="P30">
         <v>1</v>
       </c>
     </row>
     <row r="31" spans="1:16">
       <c r="A31" t="s">
-        <v>95</v>
+        <v>99</v>
       </c>
       <c r="B31" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="C31" s="1">
-        <v>3485.0</v>
+        <v>3425.0</v>
       </c>
       <c r="D31" s="1">
-        <v>375.92</v>
+        <v>360.23</v>
       </c>
       <c r="E31" s="1">
-        <v>356.9612482066</v>
+        <v>356.96124963504</v>
       </c>
       <c r="F31" t="s">
         <v>11</v>
       </c>
       <c r="G31">
-        <v>1.18</v>
+        <v>1.15</v>
       </c>
       <c r="H31" s="1">
-        <v>1059880.24</v>
+        <v>1041632.66</v>
       </c>
       <c r="I31" s="1">
-        <v>49699.84</v>
+        <v>29968.29</v>
       </c>
       <c r="J31" s="1">
-        <v>4.6891939413834</v>
+        <v>2.8770497653175</v>
       </c>
       <c r="K31">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>0.96</v>
+      </c>
+      <c r="L31" t="s">
+        <v>101</v>
       </c>
       <c r="M31" s="1">
-        <v>1109580.08</v>
+        <v>1071600.95</v>
       </c>
       <c r="N31" s="1">
-        <v>1109580.08</v>
+        <v>1074873.2</v>
       </c>
       <c r="O31" s="1">
         <v>0.75</v>
       </c>
       <c r="P31">
         <v>1</v>
       </c>
     </row>
     <row r="32" spans="1:16">
       <c r="A32" t="s">
-        <v>97</v>
+        <v>102</v>
       </c>
       <c r="B32" t="s">
-        <v>98</v>
+        <v>103</v>
       </c>
       <c r="C32" s="1">
-        <v>19032.0</v>
+        <v>18707.0</v>
       </c>
       <c r="D32" s="1">
-        <v>86.47</v>
+        <v>82.46</v>
       </c>
       <c r="E32" s="1">
-        <v>77.917094892812</v>
+        <v>77.917094670444</v>
       </c>
       <c r="F32" t="s">
         <v>11</v>
       </c>
       <c r="G32">
-        <v>1.18</v>
+        <v>1.15</v>
       </c>
       <c r="H32" s="1">
-        <v>1265255.47</v>
+        <v>1243649.33</v>
       </c>
       <c r="I32" s="1">
-        <v>128576.19</v>
+        <v>96151.1</v>
       </c>
       <c r="J32" s="1">
-        <v>10.162073434861</v>
+        <v>7.7313674908666</v>
       </c>
       <c r="K32">
         <v>0.0</v>
       </c>
       <c r="L32">
         <v>0.0</v>
       </c>
       <c r="M32" s="1">
-        <v>1393831.66</v>
+        <v>1339800.43</v>
       </c>
       <c r="N32" s="1">
-        <v>1393831.66</v>
+        <v>1339800.43</v>
       </c>
       <c r="O32" s="1">
-        <v>0.94</v>
+        <v>0.93</v>
       </c>
       <c r="P32">
         <v>1</v>
       </c>
     </row>
     <row r="33" spans="1:16">
       <c r="A33" t="s">
-        <v>99</v>
+        <v>104</v>
       </c>
       <c r="B33" t="s">
-        <v>100</v>
+        <v>105</v>
       </c>
       <c r="C33" s="1">
-        <v>19.0</v>
+        <v>3577.0</v>
       </c>
       <c r="D33" s="1">
-        <v>1051.99</v>
+        <v>917.5</v>
       </c>
       <c r="E33" s="1">
-        <v>945.38736842105</v>
+        <v>593.83701984904</v>
       </c>
       <c r="F33" t="s">
         <v>11</v>
       </c>
       <c r="G33">
-        <v>1.18</v>
+        <v>1.15</v>
       </c>
       <c r="H33" s="1">
-        <v>15431.11</v>
+        <v>1939539.89</v>
       </c>
       <c r="I33" s="1">
-        <v>1497.67</v>
+        <v>910937.81</v>
       </c>
       <c r="J33" s="1">
-        <v>9.7055234522986</v>
+        <v>46.966696312701</v>
       </c>
       <c r="K33">
-        <v>3.24</v>
+        <v>0.0</v>
       </c>
       <c r="L33">
-        <v>61.54</v>
+        <v>0.0</v>
       </c>
       <c r="M33" s="1">
-        <v>16928.78</v>
+        <v>2850477.7</v>
       </c>
       <c r="N33" s="1">
-        <v>16990.32</v>
+        <v>2850477.7</v>
       </c>
       <c r="O33" s="1">
-        <v>0.01</v>
+        <v>1.98</v>
       </c>
       <c r="P33">
         <v>1</v>
       </c>
     </row>
     <row r="34" spans="1:16">
       <c r="A34" t="s">
-        <v>99</v>
+        <v>104</v>
       </c>
       <c r="B34" t="s">
-        <v>100</v>
+        <v>105</v>
       </c>
       <c r="C34" s="1">
-        <v>3640.0</v>
+        <v>19.0</v>
       </c>
       <c r="D34" s="1">
-        <v>1051.99</v>
+        <v>917.5</v>
       </c>
       <c r="E34" s="1">
-        <v>593.83701923077</v>
+        <v>945.38736842105</v>
       </c>
       <c r="F34" t="s">
         <v>11</v>
       </c>
       <c r="G34">
-        <v>1.18</v>
+        <v>1.15</v>
       </c>
       <c r="H34" s="1">
-        <v>1973700.08</v>
+        <v>15431.11</v>
       </c>
       <c r="I34" s="1">
-        <v>1269497.68</v>
+        <v>-290.19</v>
       </c>
       <c r="J34" s="1">
-        <v>64.320698613945</v>
+        <v>-1.8805516907079</v>
       </c>
       <c r="K34">
-        <v>1.05</v>
-[...2 lines deleted...]
-        <v>101</v>
+        <v>0.0</v>
+      </c>
+      <c r="L34">
+        <v>0.0</v>
       </c>
       <c r="M34" s="1">
-        <v>3243197.76</v>
+        <v>15140.92</v>
       </c>
       <c r="N34" s="1">
-        <v>3247007.06</v>
+        <v>15140.92</v>
       </c>
       <c r="O34" s="1">
-        <v>2.19</v>
+        <v>0.01</v>
       </c>
       <c r="P34">
         <v>1</v>
       </c>
     </row>
     <row r="35" spans="1:16">
       <c r="A35" t="s">
-        <v>102</v>
+        <v>106</v>
       </c>
       <c r="B35" t="s">
-        <v>103</v>
+        <v>107</v>
       </c>
       <c r="C35" s="1">
-        <v>7846.0</v>
+        <v>7712.0</v>
       </c>
       <c r="D35" s="1">
-        <v>150.75</v>
+        <v>129.9</v>
       </c>
       <c r="E35" s="1">
-        <v>144.29944812643</v>
+        <v>144.29944761411</v>
       </c>
       <c r="F35" t="s">
         <v>11</v>
       </c>
       <c r="G35">
-        <v>1.18</v>
+        <v>1.15</v>
       </c>
       <c r="H35" s="1">
-        <v>972574.07</v>
+        <v>955963.7</v>
       </c>
       <c r="I35" s="1">
-        <v>29191.41</v>
+        <v>-85864.43</v>
       </c>
       <c r="J35" s="1">
-        <v>3.001458798917</v>
+        <v>-8.9819759892557</v>
       </c>
       <c r="K35">
-        <v>0.33</v>
-[...2 lines deleted...]
-        <v>104</v>
+        <v>0.0</v>
+      </c>
+      <c r="L35">
+        <v>0.0</v>
       </c>
       <c r="M35" s="1">
-        <v>1001765.48</v>
+        <v>870099.27</v>
       </c>
       <c r="N35" s="1">
-        <v>1004376.1</v>
+        <v>870099.27</v>
       </c>
       <c r="O35" s="1">
-        <v>0.68</v>
+        <v>0.6</v>
       </c>
       <c r="P35">
         <v>1</v>
       </c>
     </row>
     <row r="36" spans="1:16">
       <c r="A36" t="s">
-        <v>105</v>
+        <v>108</v>
       </c>
       <c r="B36" t="s">
-        <v>106</v>
+        <v>109</v>
       </c>
       <c r="C36" s="1">
-        <v>3429.0</v>
+        <v>2828.0</v>
       </c>
       <c r="D36" s="1">
-        <v>379.92</v>
+        <v>321.01</v>
       </c>
       <c r="E36" s="1">
-        <v>395.36653543307</v>
+        <v>395.36653465347</v>
       </c>
       <c r="F36" t="s">
         <v>11</v>
       </c>
       <c r="G36">
-        <v>1.18</v>
+        <v>1.15</v>
       </c>
       <c r="H36" s="1">
-        <v>1166475.19</v>
+        <v>962027.37</v>
       </c>
       <c r="I36" s="1">
-        <v>-63107.97</v>
+        <v>-173547.52</v>
       </c>
       <c r="J36" s="1">
-        <v>-5.4101424994731</v>
+        <v>-18.039769492213</v>
       </c>
       <c r="K36">
         <v>0.0</v>
       </c>
       <c r="L36">
         <v>0.0</v>
       </c>
       <c r="M36" s="1">
-        <v>1103367.22</v>
+        <v>788479.85</v>
       </c>
       <c r="N36" s="1">
-        <v>1103367.22</v>
+        <v>788479.85</v>
       </c>
       <c r="O36" s="1">
-        <v>0.75</v>
+        <v>0.55</v>
       </c>
       <c r="P36">
         <v>1</v>
       </c>
     </row>
     <row r="37" spans="1:16">
       <c r="A37" t="s">
-        <v>107</v>
+        <v>110</v>
       </c>
       <c r="B37" t="s">
-        <v>108</v>
+        <v>111</v>
       </c>
       <c r="C37" s="1">
-        <v>32605.0</v>
+        <v>32048.0</v>
       </c>
       <c r="D37" s="1">
-        <v>49.47</v>
+        <v>43.66</v>
       </c>
       <c r="E37" s="1">
-        <v>42.827194602055</v>
+        <v>42.827194520719</v>
       </c>
       <c r="F37" t="s">
         <v>11</v>
       </c>
       <c r="G37">
-        <v>1.18</v>
+        <v>1.15</v>
       </c>
       <c r="H37" s="1">
-        <v>1201191.17</v>
+        <v>1180670.9</v>
       </c>
       <c r="I37" s="1">
-        <v>164921.6</v>
+        <v>34611.75</v>
       </c>
       <c r="J37" s="1">
-        <v>13.729837857533</v>
+        <v>2.9315324024671</v>
       </c>
       <c r="K37">
         <v>0.0</v>
       </c>
       <c r="L37">
         <v>0.0</v>
       </c>
       <c r="M37" s="1">
-        <v>1366112.77</v>
+        <v>1215282.65</v>
       </c>
       <c r="N37" s="1">
-        <v>1366112.77</v>
+        <v>1215282.65</v>
       </c>
       <c r="O37" s="1">
-        <v>0.92</v>
+        <v>0.84</v>
       </c>
       <c r="P37">
         <v>1</v>
       </c>
     </row>
     <row r="38" spans="1:16">
       <c r="A38" t="s">
-        <v>109</v>
+        <v>112</v>
       </c>
       <c r="B38" t="s">
-        <v>110</v>
+        <v>113</v>
       </c>
       <c r="C38" s="1">
-        <v>13548.0</v>
+        <v>13317.0</v>
       </c>
       <c r="D38" s="1">
-        <v>68.08</v>
+        <v>53.62</v>
       </c>
       <c r="E38" s="1">
-        <v>64.118153232949</v>
+        <v>64.118153488023</v>
       </c>
       <c r="F38" t="s">
         <v>11</v>
       </c>
       <c r="G38">
-        <v>1.18</v>
+        <v>1.15</v>
       </c>
       <c r="H38" s="1">
-        <v>735353.2</v>
+        <v>722815.07</v>
       </c>
       <c r="I38" s="1">
-        <v>45834.1</v>
+        <v>-102623.52</v>
       </c>
       <c r="J38" s="1">
-        <v>6.2329367710646</v>
+        <v>-14.197756004174</v>
       </c>
       <c r="K38">
         <v>0.0</v>
       </c>
       <c r="L38">
         <v>0.0</v>
       </c>
       <c r="M38" s="1">
-        <v>781187.3</v>
+        <v>620191.55</v>
       </c>
       <c r="N38" s="1">
-        <v>781187.3</v>
+        <v>620191.55</v>
       </c>
       <c r="O38" s="1">
-        <v>0.53</v>
+        <v>0.43</v>
       </c>
       <c r="P38">
         <v>1</v>
       </c>
     </row>
     <row r="39" spans="1:16">
       <c r="A39" t="s">
-        <v>111</v>
+        <v>114</v>
       </c>
       <c r="B39" t="s">
-        <v>112</v>
+        <v>115</v>
       </c>
       <c r="C39" s="1">
-        <v>3133.0</v>
+        <v>3079.0</v>
       </c>
       <c r="D39" s="1">
-        <v>342.26</v>
+        <v>291.61</v>
       </c>
       <c r="E39" s="1">
-        <v>313.75960740504</v>
+        <v>313.75960701526</v>
       </c>
       <c r="F39" t="s">
         <v>11</v>
       </c>
       <c r="G39">
-        <v>1.18</v>
+        <v>1.15</v>
       </c>
       <c r="H39" s="1">
-        <v>836496.49</v>
+        <v>822078.74</v>
       </c>
       <c r="I39" s="1">
-        <v>71694.06</v>
+        <v>-42240.12</v>
       </c>
       <c r="J39" s="1">
-        <v>8.5707544331716</v>
+        <v>-5.1382085370557</v>
       </c>
       <c r="K39">
-        <v>0.0</v>
+        <v>0.29</v>
       </c>
       <c r="L39">
-        <v>0.0</v>
+        <v>879.83</v>
       </c>
       <c r="M39" s="1">
-        <v>908190.55</v>
+        <v>779838.62</v>
       </c>
       <c r="N39" s="1">
-        <v>908190.55</v>
+        <v>780718.45</v>
       </c>
       <c r="O39" s="1">
-        <v>0.61</v>
+        <v>0.54</v>
       </c>
       <c r="P39">
         <v>1</v>
       </c>
     </row>
     <row r="40" spans="1:16">
       <c r="A40" t="s">
-        <v>113</v>
+        <v>116</v>
       </c>
       <c r="B40" t="s">
-        <v>114</v>
+        <v>117</v>
       </c>
       <c r="C40" s="1">
-        <v>13727.0</v>
+        <v>13492.0</v>
       </c>
       <c r="D40" s="1">
-        <v>78.71</v>
+        <v>73.79</v>
       </c>
       <c r="E40" s="1">
-        <v>84.162429518467</v>
+        <v>84.162429587904</v>
       </c>
       <c r="F40" t="s">
         <v>11</v>
       </c>
       <c r="G40">
-        <v>1.18</v>
+        <v>1.15</v>
       </c>
       <c r="H40" s="1">
-        <v>989965.6</v>
+        <v>973017.84</v>
       </c>
       <c r="I40" s="1">
-        <v>-74871.02</v>
+        <v>-108315.81</v>
       </c>
       <c r="J40" s="1">
-        <v>-7.5629920878059</v>
+        <v>-11.131944918913</v>
       </c>
       <c r="K40">
         <v>0.0</v>
       </c>
       <c r="L40">
         <v>0.0</v>
       </c>
       <c r="M40" s="1">
-        <v>915094.58</v>
+        <v>864702.03</v>
       </c>
       <c r="N40" s="1">
-        <v>915094.58</v>
+        <v>864702.03</v>
       </c>
       <c r="O40" s="1">
-        <v>0.62</v>
+        <v>0.6</v>
       </c>
       <c r="P40">
         <v>1</v>
       </c>
     </row>
     <row r="41" spans="1:16">
       <c r="A41" t="s">
-        <v>115</v>
+        <v>118</v>
       </c>
       <c r="B41" t="s">
-        <v>116</v>
+        <v>119</v>
       </c>
       <c r="C41" s="1">
-        <v>11022.0</v>
+        <v>10834.0</v>
       </c>
       <c r="D41" s="1">
-        <v>148.95</v>
+        <v>141.11</v>
       </c>
       <c r="E41" s="1">
-        <v>112.21137180185</v>
+        <v>112.2113716079</v>
       </c>
       <c r="F41" t="s">
         <v>11</v>
       </c>
       <c r="G41">
-        <v>1.18</v>
+        <v>1.15</v>
       </c>
       <c r="H41" s="1">
-        <v>1053539.07</v>
+        <v>1035569.07</v>
       </c>
       <c r="I41" s="1">
-        <v>336930.06</v>
+        <v>292251.09</v>
       </c>
       <c r="J41" s="1">
-        <v>31.980784537967</v>
+        <v>28.221303480993</v>
       </c>
       <c r="K41">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>0.5</v>
+      </c>
+      <c r="L41" t="s">
+        <v>120</v>
       </c>
       <c r="M41" s="1">
-        <v>1390469.13</v>
+        <v>1327820.16</v>
       </c>
       <c r="N41" s="1">
-        <v>1390469.13</v>
+        <v>1333221.41</v>
       </c>
       <c r="O41" s="1">
-        <v>0.94</v>
+        <v>0.93</v>
       </c>
       <c r="P41">
         <v>1</v>
       </c>
     </row>
     <row r="42" spans="1:16">
       <c r="A42" t="s">
-        <v>117</v>
+        <v>121</v>
       </c>
       <c r="B42" t="s">
-        <v>118</v>
+        <v>122</v>
       </c>
       <c r="C42" s="1">
-        <v>906.0</v>
+        <v>891.0</v>
       </c>
       <c r="D42" s="1">
-        <v>859.57</v>
+        <v>809.5</v>
       </c>
       <c r="E42" s="1">
-        <v>707.01785871965</v>
+        <v>707.01785634119</v>
       </c>
       <c r="F42" t="s">
         <v>11</v>
       </c>
       <c r="G42">
-        <v>1.18</v>
+        <v>1.15</v>
       </c>
       <c r="H42" s="1">
-        <v>546986.82</v>
+        <v>537930.75</v>
       </c>
       <c r="I42" s="1">
-        <v>112596.83</v>
+        <v>88520.37</v>
       </c>
       <c r="J42" s="1">
-        <v>20.584925611187</v>
+        <v>16.455718510236</v>
       </c>
       <c r="K42">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>2.78</v>
+      </c>
+      <c r="L42" t="s">
+        <v>123</v>
       </c>
       <c r="M42" s="1">
-        <v>659583.65</v>
+        <v>626451.12</v>
       </c>
       <c r="N42" s="1">
-        <v>659583.65</v>
+        <v>628929.86</v>
       </c>
       <c r="O42" s="1">
-        <v>0.45</v>
+        <v>0.44</v>
       </c>
       <c r="P42">
         <v>1</v>
       </c>
     </row>
     <row r="43" spans="1:16">
       <c r="A43" t="s">
-        <v>119</v>
+        <v>124</v>
       </c>
       <c r="B43" t="s">
-        <v>120</v>
+        <v>125</v>
       </c>
       <c r="C43" s="1">
-        <v>8231.0</v>
+        <v>8090.0</v>
       </c>
       <c r="D43" s="1">
-        <v>380.72</v>
+        <v>328.21</v>
       </c>
       <c r="E43" s="1">
-        <v>367.85395456202</v>
+        <v>367.85395426452</v>
       </c>
       <c r="F43" t="s">
         <v>11</v>
       </c>
       <c r="G43">
-        <v>1.18</v>
+        <v>1.15</v>
       </c>
       <c r="H43" s="1">
-        <v>2586630.35</v>
+        <v>2542320.44</v>
       </c>
       <c r="I43" s="1">
-        <v>67478.5</v>
+        <v>-236141.69</v>
       </c>
       <c r="J43" s="1">
-        <v>2.6087415235037</v>
+        <v>-9.2884313985219</v>
       </c>
       <c r="K43">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>1.42</v>
+      </c>
+      <c r="L43" t="s">
+        <v>126</v>
       </c>
       <c r="M43" s="1">
-        <v>2654108.85</v>
+        <v>2306178.75</v>
       </c>
       <c r="N43" s="1">
-        <v>2654108.85</v>
+        <v>2317639.02</v>
       </c>
       <c r="O43" s="1">
-        <v>1.79</v>
+        <v>1.61</v>
       </c>
       <c r="P43">
         <v>1</v>
       </c>
     </row>
     <row r="44" spans="1:16">
       <c r="A44" t="s">
-        <v>121</v>
+        <v>127</v>
       </c>
       <c r="B44" t="s">
-        <v>122</v>
+        <v>128</v>
       </c>
       <c r="C44" s="1">
-        <v>2055.0</v>
+        <v>2020.0</v>
       </c>
       <c r="D44" s="1">
-        <v>511.63</v>
+        <v>492.65</v>
       </c>
       <c r="E44" s="1">
-        <v>448.5397810219</v>
+        <v>448.53978217822</v>
       </c>
       <c r="F44" t="s">
         <v>11</v>
       </c>
       <c r="G44">
-        <v>1.18</v>
+        <v>1.15</v>
       </c>
       <c r="H44" s="1">
-        <v>788359.04</v>
+        <v>774932.0</v>
       </c>
       <c r="I44" s="1">
-        <v>102129.36</v>
+        <v>89403.78</v>
       </c>
       <c r="J44" s="1">
-        <v>12.954676082613</v>
+        <v>11.536983890199</v>
       </c>
       <c r="K44">
-        <v>0.84</v>
-[...2 lines deleted...]
-        <v>123</v>
+        <v>0.0</v>
+      </c>
+      <c r="L44">
+        <v>0.0</v>
       </c>
       <c r="M44" s="1">
-        <v>890488.4</v>
+        <v>864335.78</v>
       </c>
       <c r="N44" s="1">
-        <v>892218.45</v>
+        <v>864335.78</v>
       </c>
       <c r="O44" s="1">
         <v>0.6</v>
       </c>
       <c r="P44">
         <v>1</v>
       </c>
     </row>
     <row r="45" spans="1:16">
       <c r="A45" t="s">
-        <v>124</v>
+        <v>129</v>
       </c>
       <c r="B45" t="s">
-        <v>125</v>
+        <v>130</v>
       </c>
       <c r="C45" s="1">
-        <v>11193.0</v>
+        <v>11002.0</v>
       </c>
       <c r="D45" s="1">
-        <v>82.23</v>
+        <v>68.13</v>
       </c>
       <c r="E45" s="1">
-        <v>73.231700169749</v>
+        <v>73.231700599891</v>
       </c>
       <c r="F45" t="s">
         <v>11</v>
       </c>
       <c r="G45">
-        <v>1.18</v>
+        <v>1.15</v>
       </c>
       <c r="H45" s="1">
-        <v>703612.12</v>
+        <v>691605.52</v>
       </c>
       <c r="I45" s="1">
-        <v>75925.77</v>
+        <v>-40573.03</v>
       </c>
       <c r="J45" s="1">
-        <v>10.790855905097</v>
+        <v>-5.866498867736</v>
       </c>
       <c r="K45">
         <v>0.0</v>
       </c>
       <c r="L45">
         <v>0.0</v>
       </c>
       <c r="M45" s="1">
-        <v>779537.89</v>
+        <v>651032.49</v>
       </c>
       <c r="N45" s="1">
-        <v>779537.89</v>
+        <v>651032.49</v>
       </c>
       <c r="O45" s="1">
-        <v>0.53</v>
+        <v>0.45</v>
       </c>
       <c r="P45">
         <v>1</v>
       </c>
     </row>
     <row r="46" spans="1:16">
       <c r="A46" t="s">
-        <v>126</v>
+        <v>131</v>
       </c>
       <c r="B46" t="s">
-        <v>127</v>
+        <v>132</v>
       </c>
       <c r="C46" s="1">
-        <v>716.0</v>
+        <v>3332.0</v>
       </c>
       <c r="D46" s="1">
-        <v>503.51</v>
+        <v>479.93</v>
       </c>
       <c r="E46" s="1">
-        <v>466.98124301676</v>
+        <v>254.3075210084</v>
       </c>
       <c r="F46" t="s">
         <v>11</v>
       </c>
       <c r="G46">
-        <v>1.18</v>
+        <v>1.15</v>
       </c>
       <c r="H46" s="1">
-        <v>288528.68</v>
+        <v>764809.79</v>
       </c>
       <c r="I46" s="1">
-        <v>16809.81</v>
+        <v>624104.75</v>
       </c>
       <c r="J46" s="1">
-        <v>5.8260447453612</v>
+        <v>81.602609977051</v>
       </c>
       <c r="K46">
         <v>0.0</v>
       </c>
       <c r="L46">
         <v>0.0</v>
       </c>
       <c r="M46" s="1">
-        <v>305338.49</v>
+        <v>1388914.54</v>
       </c>
       <c r="N46" s="1">
-        <v>305338.49</v>
+        <v>1388914.54</v>
       </c>
       <c r="O46" s="1">
-        <v>0.21</v>
+        <v>0.96</v>
       </c>
       <c r="P46">
         <v>1</v>
       </c>
     </row>
     <row r="47" spans="1:16">
       <c r="A47" t="s">
-        <v>126</v>
+        <v>131</v>
       </c>
       <c r="B47" t="s">
-        <v>127</v>
+        <v>132</v>
       </c>
       <c r="C47" s="1">
-        <v>3332.0</v>
+        <v>647.0</v>
       </c>
       <c r="D47" s="1">
-        <v>503.51</v>
+        <v>479.93</v>
       </c>
       <c r="E47" s="1">
-        <v>254.3075210084</v>
+        <v>466.98123647604</v>
       </c>
       <c r="F47" t="s">
         <v>11</v>
       </c>
       <c r="G47">
-        <v>1.18</v>
+        <v>1.15</v>
       </c>
       <c r="H47" s="1">
-        <v>764809.79</v>
+        <v>260723.54</v>
       </c>
       <c r="I47" s="1">
-        <v>656122.98</v>
+        <v>8972.65</v>
       </c>
       <c r="J47" s="1">
-        <v>85.789040435793</v>
+        <v>3.4414422265055</v>
       </c>
       <c r="K47">
         <v>0.0</v>
       </c>
       <c r="L47">
         <v>0.0</v>
       </c>
       <c r="M47" s="1">
-        <v>1420932.77</v>
+        <v>269696.19</v>
       </c>
       <c r="N47" s="1">
-        <v>1420932.77</v>
+        <v>269696.19</v>
       </c>
       <c r="O47" s="1">
-        <v>0.96</v>
+        <v>0.19</v>
       </c>
       <c r="P47">
         <v>1</v>
       </c>
     </row>
     <row r="48" spans="1:16">
       <c r="A48" t="s">
-        <v>128</v>
+        <v>133</v>
       </c>
       <c r="B48" t="s">
-        <v>129</v>
+        <v>134</v>
       </c>
       <c r="C48" s="1">
-        <v>9470.0</v>
+        <v>11091.0</v>
       </c>
       <c r="D48" s="1">
-        <v>300.3</v>
+        <v>287.97</v>
       </c>
       <c r="E48" s="1">
-        <v>289.93163885956</v>
+        <v>290.08747993869</v>
       </c>
       <c r="F48" t="s">
         <v>11</v>
       </c>
       <c r="G48">
-        <v>1.18</v>
+        <v>1.15</v>
       </c>
       <c r="H48" s="1">
-        <v>2344457.19</v>
+        <v>2749681.98</v>
       </c>
       <c r="I48" s="1">
-        <v>64148.72</v>
+        <v>24344.4</v>
       </c>
       <c r="J48" s="1">
-        <v>2.736186451756</v>
+        <v>0.88535329456536</v>
       </c>
       <c r="K48">
         <v>0.0</v>
       </c>
       <c r="L48">
         <v>0.0</v>
       </c>
       <c r="M48" s="1">
-        <v>2408605.91</v>
+        <v>2774026.38</v>
       </c>
       <c r="N48" s="1">
-        <v>2408605.91</v>
+        <v>2774026.38</v>
       </c>
       <c r="O48" s="1">
-        <v>1.63</v>
+        <v>1.93</v>
       </c>
       <c r="P48">
         <v>1</v>
       </c>
     </row>
     <row r="49" spans="1:16">
       <c r="A49" t="s">
-        <v>130</v>
+        <v>135</v>
       </c>
       <c r="B49" t="s">
-        <v>131</v>
+        <v>136</v>
       </c>
       <c r="C49" s="1">
-        <v>37322.0</v>
+        <v>36684.0</v>
       </c>
       <c r="D49" s="1">
-        <v>30.28</v>
+        <v>27.15</v>
       </c>
       <c r="E49" s="1">
-        <v>32.147454584427</v>
+        <v>32.147454476066</v>
       </c>
       <c r="F49" t="s">
         <v>11</v>
       </c>
       <c r="G49">
-        <v>1.18</v>
+        <v>1.15</v>
       </c>
       <c r="H49" s="1">
-        <v>1024334.07</v>
+        <v>1006823.62</v>
       </c>
       <c r="I49" s="1">
-        <v>-67181.4</v>
+        <v>-141777.72</v>
       </c>
       <c r="J49" s="1">
-        <v>-6.5585439328402</v>
+        <v>-14.081683939834</v>
       </c>
       <c r="K49">
         <v>0.0</v>
       </c>
       <c r="L49">
         <v>0.0</v>
       </c>
       <c r="M49" s="1">
-        <v>957152.67</v>
+        <v>865045.9</v>
       </c>
       <c r="N49" s="1">
-        <v>957152.67</v>
+        <v>865045.9</v>
       </c>
       <c r="O49" s="1">
-        <v>0.65</v>
+        <v>0.6</v>
       </c>
       <c r="P49">
         <v>1</v>
       </c>
     </row>
     <row r="50" spans="1:16">
       <c r="A50" t="s">
-        <v>132</v>
+        <v>137</v>
       </c>
       <c r="B50" t="s">
-        <v>133</v>
+        <v>138</v>
       </c>
       <c r="C50" s="1">
-        <v>13894.0</v>
+        <v>11692.0</v>
       </c>
       <c r="D50" s="1">
-        <v>87.68</v>
+        <v>90.6</v>
       </c>
       <c r="E50" s="1">
-        <v>133.66261839643</v>
+        <v>133.66261888471</v>
       </c>
       <c r="F50" t="s">
         <v>11</v>
       </c>
       <c r="G50">
-        <v>1.18</v>
+        <v>1.15</v>
       </c>
       <c r="H50" s="1">
-        <v>1582817.48</v>
+        <v>1331963.58</v>
       </c>
       <c r="I50" s="1">
-        <v>-551034.71</v>
+        <v>-411917.37</v>
       </c>
       <c r="J50" s="1">
-        <v>-34.813534533369</v>
+        <v>-30.925573055083</v>
       </c>
       <c r="K50">
-        <v>0.11</v>
-[...2 lines deleted...]
-        <v>134</v>
+        <v>0.0</v>
+      </c>
+      <c r="L50">
+        <v>0.0</v>
       </c>
       <c r="M50" s="1">
-        <v>1031782.77</v>
+        <v>920046.21</v>
       </c>
       <c r="N50" s="1">
-        <v>1033323.68</v>
+        <v>920046.21</v>
       </c>
       <c r="O50" s="1">
-        <v>0.7</v>
+        <v>0.64</v>
       </c>
       <c r="P50">
         <v>1</v>
       </c>
     </row>
     <row r="51" spans="1:16">
       <c r="A51" t="s">
-        <v>135</v>
+        <v>139</v>
       </c>
       <c r="B51" t="s">
-        <v>136</v>
+        <v>140</v>
       </c>
       <c r="C51" s="1">
-        <v>38742.0</v>
+        <v>38080.0</v>
       </c>
       <c r="D51" s="1">
-        <v>22.16</v>
+        <v>18.33</v>
       </c>
       <c r="E51" s="1">
-        <v>18.909090392855</v>
+        <v>18.909090336135</v>
       </c>
       <c r="F51" t="s">
         <v>11</v>
       </c>
       <c r="G51">
-        <v>1.18</v>
+        <v>1.15</v>
       </c>
       <c r="H51" s="1">
-        <v>625507.55</v>
+        <v>614819.25</v>
       </c>
       <c r="I51" s="1">
-        <v>101622.73</v>
+        <v>-8568.85</v>
       </c>
       <c r="J51" s="1">
-        <v>16.246443388253</v>
+        <v>-1.3937185603736</v>
       </c>
       <c r="K51">
         <v>0.0</v>
       </c>
       <c r="L51">
         <v>0.0</v>
       </c>
       <c r="M51" s="1">
-        <v>727130.28</v>
+        <v>606250.4</v>
       </c>
       <c r="N51" s="1">
-        <v>727130.28</v>
+        <v>606250.4</v>
       </c>
       <c r="O51" s="1">
-        <v>0.49</v>
+        <v>0.42</v>
       </c>
       <c r="P51">
         <v>1</v>
       </c>
     </row>
     <row r="52" spans="1:16">
       <c r="A52" t="s">
-        <v>137</v>
+        <v>141</v>
       </c>
       <c r="B52" t="s">
-        <v>138</v>
+        <v>142</v>
       </c>
       <c r="C52" s="1">
-        <v>2824.0</v>
+        <v>2776.0</v>
       </c>
       <c r="D52" s="1">
-        <v>508.08</v>
+        <v>489.8</v>
       </c>
       <c r="E52" s="1">
-        <v>460.85609419263</v>
+        <v>460.85609510086</v>
       </c>
       <c r="F52" t="s">
         <v>11</v>
       </c>
       <c r="G52">
-        <v>1.18</v>
+        <v>1.15</v>
       </c>
       <c r="H52" s="1">
-        <v>1111103.96</v>
+        <v>1092218.34</v>
       </c>
       <c r="I52" s="1">
-        <v>104122.53</v>
+        <v>88729.94</v>
       </c>
       <c r="J52" s="1">
-        <v>9.3710880123224</v>
+        <v>8.1238280617042</v>
       </c>
       <c r="K52">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>1.39</v>
+      </c>
+      <c r="L52" t="s">
+        <v>143</v>
       </c>
       <c r="M52" s="1">
-        <v>1215226.49</v>
+        <v>1180948.28</v>
       </c>
       <c r="N52" s="1">
-        <v>1215226.49</v>
+        <v>1184806.01</v>
       </c>
       <c r="O52" s="1">
         <v>0.82</v>
       </c>
       <c r="P52">
         <v>1</v>
       </c>
     </row>
     <row r="53" spans="1:16">
       <c r="A53" t="s">
-        <v>139</v>
+        <v>144</v>
       </c>
       <c r="B53" t="s">
-        <v>140</v>
+        <v>145</v>
       </c>
       <c r="C53" s="1">
-        <v>1474.0</v>
+        <v>1449.0</v>
       </c>
       <c r="D53" s="1">
-        <v>676.57</v>
+        <v>567.47</v>
       </c>
       <c r="E53" s="1">
-        <v>556.13495251018</v>
+        <v>556.13495514148</v>
       </c>
       <c r="F53" t="s">
         <v>11</v>
       </c>
       <c r="G53">
-        <v>1.18</v>
+        <v>1.15</v>
       </c>
       <c r="H53" s="1">
-        <v>699931.16</v>
+        <v>688059.87</v>
       </c>
       <c r="I53" s="1">
-        <v>144706.92</v>
+        <v>26113.95</v>
       </c>
       <c r="J53" s="1">
-        <v>20.674450327372</v>
+        <v>3.795301998938</v>
       </c>
       <c r="K53">
-        <v>0.0</v>
+        <v>0.51</v>
       </c>
       <c r="L53">
-        <v>0.0</v>
+        <v>743.82</v>
       </c>
       <c r="M53" s="1">
-        <v>844638.08</v>
+        <v>714173.82</v>
       </c>
       <c r="N53" s="1">
-        <v>844638.08</v>
+        <v>714917.64</v>
       </c>
       <c r="O53" s="1">
-        <v>0.57</v>
+        <v>0.5</v>
       </c>
       <c r="P53">
         <v>1</v>
       </c>
     </row>
     <row r="54" spans="1:16">
       <c r="A54" t="s">
-        <v>141</v>
+        <v>146</v>
       </c>
       <c r="B54" t="s">
-        <v>142</v>
+        <v>147</v>
       </c>
       <c r="C54" s="1">
-        <v>7822.0</v>
+        <v>7688.0</v>
       </c>
       <c r="D54" s="1">
-        <v>81.69</v>
+        <v>89.53</v>
       </c>
       <c r="E54" s="1">
-        <v>77.340401431859</v>
+        <v>77.340401925078</v>
       </c>
       <c r="F54" t="s">
         <v>11</v>
       </c>
       <c r="G54">
-        <v>1.18</v>
+        <v>1.15</v>
       </c>
       <c r="H54" s="1">
-        <v>517438.65</v>
+        <v>508574.32</v>
       </c>
       <c r="I54" s="1">
-        <v>23748.09</v>
+        <v>89251.4</v>
       </c>
       <c r="J54" s="1">
-        <v>4.5895469926725</v>
+        <v>17.549332809411</v>
       </c>
       <c r="K54">
         <v>0.0</v>
       </c>
       <c r="L54">
         <v>0.0</v>
       </c>
       <c r="M54" s="1">
-        <v>541186.74</v>
+        <v>597825.72</v>
       </c>
       <c r="N54" s="1">
-        <v>541186.74</v>
+        <v>597825.72</v>
       </c>
       <c r="O54" s="1">
-        <v>0.37</v>
+        <v>0.42</v>
       </c>
       <c r="P54">
         <v>1</v>
       </c>
     </row>
     <row r="55" spans="1:16">
       <c r="A55" t="s">
-        <v>143</v>
+        <v>148</v>
       </c>
       <c r="B55" t="s">
-        <v>144</v>
+        <v>149</v>
       </c>
       <c r="C55" s="1">
-        <v>2658.0</v>
+        <v>2613.0</v>
       </c>
       <c r="D55" s="1">
-        <v>517.21</v>
+        <v>491.14</v>
       </c>
       <c r="E55" s="1">
-        <v>556.62816027088</v>
+        <v>556.62815920398</v>
       </c>
       <c r="F55" t="s">
         <v>11</v>
       </c>
       <c r="G55">
-        <v>1.18</v>
+        <v>1.15</v>
       </c>
       <c r="H55" s="1">
-        <v>1263186.9</v>
+        <v>1241801.12</v>
       </c>
       <c r="I55" s="1">
-        <v>-98840.17</v>
+        <v>-127154.12</v>
       </c>
       <c r="J55" s="1">
-        <v>-7.824667117748</v>
+        <v>-10.239491489587</v>
       </c>
       <c r="K55">
         <v>0.0</v>
       </c>
       <c r="L55">
         <v>0.0</v>
       </c>
       <c r="M55" s="1">
-        <v>1164346.73</v>
+        <v>1114647.0</v>
       </c>
       <c r="N55" s="1">
-        <v>1164346.73</v>
+        <v>1114647.0</v>
       </c>
       <c r="O55" s="1">
-        <v>0.79</v>
+        <v>0.77</v>
       </c>
       <c r="P55">
         <v>1</v>
       </c>
     </row>
     <row r="56" spans="1:16">
       <c r="A56" t="s">
-        <v>145</v>
+        <v>150</v>
       </c>
       <c r="B56" t="s">
-        <v>146</v>
+        <v>151</v>
       </c>
       <c r="C56" s="1">
-        <v>18510.0</v>
+        <v>18194.0</v>
       </c>
       <c r="D56" s="1">
-        <v>123.82</v>
+        <v>114.2</v>
       </c>
       <c r="E56" s="1">
-        <v>80.401531604538</v>
+        <v>80.401531823678</v>
       </c>
       <c r="F56" t="s">
         <v>11</v>
       </c>
       <c r="G56">
-        <v>1.18</v>
+        <v>1.15</v>
       </c>
       <c r="H56" s="1">
-        <v>1270855.54</v>
+        <v>1249159.68</v>
       </c>
       <c r="I56" s="1">
-        <v>670288.02</v>
+        <v>555465.15</v>
       </c>
       <c r="J56" s="1">
-        <v>52.743053706954</v>
+        <v>44.467105278326</v>
       </c>
       <c r="K56">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>0.52</v>
+      </c>
+      <c r="L56" t="s">
+        <v>152</v>
       </c>
       <c r="M56" s="1">
-        <v>1941143.56</v>
+        <v>1804624.83</v>
       </c>
       <c r="N56" s="1">
-        <v>1941143.56</v>
+        <v>1814027.21</v>
       </c>
       <c r="O56" s="1">
-        <v>1.31</v>
+        <v>1.26</v>
       </c>
       <c r="P56">
         <v>1</v>
       </c>
     </row>
     <row r="57" spans="1:16">
       <c r="A57" t="s">
-        <v>147</v>
+        <v>153</v>
       </c>
       <c r="B57" t="s">
-        <v>148</v>
+        <v>154</v>
       </c>
       <c r="C57" s="1">
-        <v>8757.0</v>
+        <v>8607.0</v>
       </c>
       <c r="D57" s="1">
-        <v>648.18</v>
+        <v>606.7</v>
       </c>
       <c r="E57" s="1">
-        <v>716.39081077995</v>
+        <v>716.39081096782</v>
       </c>
       <c r="F57" t="s">
         <v>11</v>
       </c>
       <c r="G57">
-        <v>1.18</v>
+        <v>1.15</v>
       </c>
       <c r="H57" s="1">
-        <v>5350957.58</v>
+        <v>5259300.2</v>
       </c>
       <c r="I57" s="1">
-        <v>-543544.81</v>
+        <v>-723870.58</v>
       </c>
       <c r="J57" s="1">
-        <v>-10.157897943941</v>
+        <v>-13.763629237213</v>
       </c>
       <c r="K57">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>0.32</v>
+      </c>
+      <c r="L57" t="s">
+        <v>155</v>
       </c>
       <c r="M57" s="1">
-        <v>4807412.77</v>
+        <v>4535429.62</v>
       </c>
       <c r="N57" s="1">
-        <v>4807412.77</v>
+        <v>4538176.9</v>
       </c>
       <c r="O57" s="1">
-        <v>3.25</v>
+        <v>3.15</v>
       </c>
       <c r="P57">
         <v>1</v>
       </c>
     </row>
     <row r="58" spans="1:16">
       <c r="A58" t="s">
-        <v>149</v>
+        <v>156</v>
       </c>
       <c r="B58" t="s">
-        <v>150</v>
+        <v>157</v>
       </c>
       <c r="C58" s="1">
-        <v>8540.0</v>
+        <v>8394.0</v>
       </c>
       <c r="D58" s="1">
-        <v>72.07</v>
+        <v>68.61</v>
       </c>
       <c r="E58" s="1">
-        <v>80.395492974239</v>
+        <v>80.395493209435</v>
       </c>
       <c r="F58" t="s">
         <v>11</v>
       </c>
       <c r="G58">
-        <v>1.18</v>
+        <v>1.15</v>
       </c>
       <c r="H58" s="1">
-        <v>586184.41</v>
+        <v>576162.99</v>
       </c>
       <c r="I58" s="1">
-        <v>-64902.29</v>
+        <v>-75956.85</v>
       </c>
       <c r="J58" s="1">
-        <v>-11.071991832741</v>
+        <v>-13.183222684956</v>
       </c>
       <c r="K58">
-        <v>0.34</v>
-[...2 lines deleted...]
-        <v>151</v>
+        <v>0.0</v>
+      </c>
+      <c r="L58">
+        <v>0.0</v>
       </c>
       <c r="M58" s="1">
-        <v>521282.12</v>
+        <v>500206.14</v>
       </c>
       <c r="N58" s="1">
-        <v>524203.21</v>
+        <v>500206.14</v>
       </c>
       <c r="O58" s="1">
         <v>0.35</v>
       </c>
       <c r="P58">
         <v>1</v>
       </c>
     </row>
     <row r="59" spans="1:16">
       <c r="A59" t="s">
-        <v>152</v>
+        <v>158</v>
       </c>
       <c r="B59" t="s">
-        <v>153</v>
+        <v>159</v>
       </c>
       <c r="C59" s="1">
-        <v>3296.0</v>
+        <v>5133.0</v>
       </c>
       <c r="D59" s="1">
-        <v>412.37</v>
+        <v>444.27</v>
       </c>
       <c r="E59" s="1">
-        <v>378.80079490291</v>
+        <v>397.34622637834</v>
       </c>
       <c r="F59" t="s">
         <v>11</v>
       </c>
       <c r="G59">
-        <v>1.18</v>
+        <v>1.15</v>
       </c>
       <c r="H59" s="1">
-        <v>1058747.01</v>
+        <v>1741343.8</v>
       </c>
       <c r="I59" s="1">
-        <v>92410.37</v>
+        <v>239320.56</v>
       </c>
       <c r="J59" s="1">
-        <v>8.7282768335752</v>
+        <v>13.743441128627</v>
       </c>
       <c r="K59">
         <v>0.0</v>
       </c>
       <c r="L59">
         <v>0.0</v>
       </c>
       <c r="M59" s="1">
-        <v>1151157.38</v>
+        <v>1980664.36</v>
       </c>
       <c r="N59" s="1">
-        <v>1151157.38</v>
+        <v>1980664.36</v>
       </c>
       <c r="O59" s="1">
-        <v>0.78</v>
+        <v>1.38</v>
       </c>
       <c r="P59">
         <v>1</v>
       </c>
     </row>
     <row r="60" spans="1:16">
       <c r="A60" t="s">
-        <v>154</v>
+        <v>160</v>
       </c>
       <c r="B60" t="s">
-        <v>155</v>
+        <v>161</v>
       </c>
       <c r="C60" s="1">
-        <v>24190.0</v>
+        <v>23777.0</v>
       </c>
       <c r="D60" s="1">
-        <v>392.74</v>
+        <v>389.02</v>
       </c>
       <c r="E60" s="1">
-        <v>500.10573749483</v>
+        <v>500.10573747739</v>
       </c>
       <c r="F60" t="s">
         <v>11</v>
       </c>
       <c r="G60">
-        <v>1.18</v>
+        <v>1.15</v>
       </c>
       <c r="H60" s="1">
-        <v>10334121.72</v>
+        <v>10157685.5</v>
       </c>
       <c r="I60" s="1">
-        <v>-2287725.01</v>
+        <v>-2123874.29</v>
       </c>
       <c r="J60" s="1">
-        <v>-22.137585292541</v>
+        <v>-20.909037693675</v>
       </c>
       <c r="K60">
-        <v>0.55</v>
-[...2 lines deleted...]
-        <v>156</v>
+        <v>0.0</v>
+      </c>
+      <c r="L60">
+        <v>0.0</v>
       </c>
       <c r="M60" s="1">
-        <v>8046396.71</v>
+        <v>8033811.21</v>
       </c>
       <c r="N60" s="1">
-        <v>8059593.68</v>
+        <v>8033811.21</v>
       </c>
       <c r="O60" s="1">
-        <v>5.44</v>
+        <v>5.58</v>
       </c>
       <c r="P60">
         <v>1</v>
       </c>
     </row>
     <row r="61" spans="1:16">
       <c r="A61" t="s">
-        <v>157</v>
+        <v>162</v>
       </c>
       <c r="B61" t="s">
-        <v>158</v>
+        <v>163</v>
       </c>
       <c r="C61" s="1">
-        <v>6175.0</v>
+        <v>6070.0</v>
       </c>
       <c r="D61" s="1">
-        <v>166.51</v>
+        <v>158.55</v>
       </c>
       <c r="E61" s="1">
-        <v>144.26844534413</v>
+        <v>144.26844481054</v>
       </c>
       <c r="F61" t="s">
         <v>11</v>
       </c>
       <c r="G61">
-        <v>1.18</v>
+        <v>1.15</v>
       </c>
       <c r="H61" s="1">
-        <v>760732.36</v>
+        <v>747796.83</v>
       </c>
       <c r="I61" s="1">
-        <v>110106.34</v>
+        <v>88090.17</v>
       </c>
       <c r="J61" s="1">
-        <v>14.473728973485</v>
+        <v>11.779960340297</v>
       </c>
       <c r="K61">
         <v>0.0</v>
       </c>
       <c r="L61">
         <v>0.0</v>
       </c>
       <c r="M61" s="1">
-        <v>870838.7</v>
+        <v>835887.0</v>
       </c>
       <c r="N61" s="1">
-        <v>870838.7</v>
+        <v>835887.0</v>
       </c>
       <c r="O61" s="1">
-        <v>0.59</v>
+        <v>0.58</v>
       </c>
       <c r="P61">
         <v>1</v>
       </c>
     </row>
     <row r="62" spans="1:16">
       <c r="A62" t="s">
-        <v>159</v>
+        <v>164</v>
       </c>
       <c r="B62" t="s">
-        <v>160</v>
+        <v>165</v>
       </c>
       <c r="C62" s="1">
         <v>11660.0</v>
       </c>
       <c r="D62" s="1">
-        <v>96.24</v>
+        <v>91.74</v>
       </c>
       <c r="E62" s="1">
         <v>43.225473413379</v>
       </c>
       <c r="F62" t="s">
         <v>11</v>
       </c>
       <c r="G62">
-        <v>1.18</v>
+        <v>1.15</v>
       </c>
       <c r="H62" s="1">
         <v>457315.67</v>
       </c>
       <c r="I62" s="1">
-        <v>493102.22</v>
+        <v>471757.5</v>
       </c>
       <c r="J62" s="1">
-        <v>107.82534961026</v>
+        <v>103.15795651612</v>
       </c>
       <c r="K62">
         <v>0.0</v>
       </c>
       <c r="L62">
         <v>0.0</v>
       </c>
       <c r="M62" s="1">
-        <v>950417.89</v>
+        <v>929073.17</v>
       </c>
       <c r="N62" s="1">
-        <v>950417.89</v>
+        <v>929073.17</v>
       </c>
       <c r="O62" s="1">
-        <v>0.64</v>
+        <v>0.65</v>
       </c>
       <c r="P62">
         <v>1</v>
       </c>
     </row>
     <row r="63" spans="1:16">
       <c r="A63" t="s">
-        <v>159</v>
+        <v>164</v>
       </c>
       <c r="B63" t="s">
-        <v>160</v>
+        <v>165</v>
       </c>
       <c r="C63" s="1">
-        <v>10248.0</v>
+        <v>9874.0</v>
       </c>
       <c r="D63" s="1">
-        <v>96.24</v>
+        <v>91.74</v>
       </c>
       <c r="E63" s="1">
-        <v>93.772478532397</v>
+        <v>93.772478225643</v>
       </c>
       <c r="F63" t="s">
         <v>11</v>
       </c>
       <c r="G63">
-        <v>1.18</v>
+        <v>1.15</v>
       </c>
       <c r="H63" s="1">
-        <v>822541.94</v>
+        <v>792523.33</v>
       </c>
       <c r="I63" s="1">
-        <v>12782.46</v>
+        <v>-5759.31</v>
       </c>
       <c r="J63" s="1">
-        <v>1.5540192394323</v>
+        <v>-0.72670542077291</v>
       </c>
       <c r="K63">
         <v>0.0</v>
       </c>
       <c r="L63">
         <v>0.0</v>
       </c>
       <c r="M63" s="1">
-        <v>835324.4</v>
+        <v>786764.02</v>
       </c>
       <c r="N63" s="1">
-        <v>835324.4</v>
+        <v>786764.02</v>
       </c>
       <c r="O63" s="1">
-        <v>0.56</v>
+        <v>0.55</v>
       </c>
       <c r="P63">
         <v>1</v>
       </c>
     </row>
     <row r="64" spans="1:16">
       <c r="A64" t="s">
-        <v>161</v>
+        <v>166</v>
       </c>
       <c r="B64" t="s">
-        <v>162</v>
+        <v>167</v>
       </c>
       <c r="C64" s="1">
-        <v>37650.0</v>
+        <v>3206.0</v>
       </c>
       <c r="D64" s="1">
-        <v>10.8</v>
+        <v>99.2</v>
       </c>
       <c r="E64" s="1">
-        <v>23.423891367862</v>
+        <v>116.83629756706</v>
       </c>
       <c r="F64" t="s">
         <v>11</v>
       </c>
       <c r="G64">
-        <v>1.18</v>
+        <v>1.15</v>
       </c>
       <c r="H64" s="1">
-        <v>758429.84</v>
+        <v>317088.95</v>
       </c>
       <c r="I64" s="1">
-        <v>-414040.92</v>
+        <v>-40860.87</v>
       </c>
       <c r="J64" s="1">
-        <v>-54.591855193883</v>
+        <v>-12.886248480119</v>
       </c>
       <c r="K64">
-        <v>0.0</v>
+        <v>0.16</v>
       </c>
       <c r="L64">
-        <v>0.0</v>
+        <v>515.64</v>
       </c>
       <c r="M64" s="1">
-        <v>344388.92</v>
+        <v>276228.08</v>
       </c>
       <c r="N64" s="1">
-        <v>344388.92</v>
+        <v>276743.72</v>
       </c>
       <c r="O64" s="1">
-        <v>0.23</v>
+        <v>0.19</v>
       </c>
       <c r="P64">
         <v>1</v>
       </c>
     </row>
     <row r="65" spans="1:16">
       <c r="A65" t="s">
-        <v>163</v>
+        <v>168</v>
       </c>
       <c r="B65" t="s">
-        <v>164</v>
+        <v>169</v>
       </c>
       <c r="C65" s="1">
-        <v>3262.0</v>
+        <v>24318.0</v>
       </c>
       <c r="D65" s="1">
-        <v>130.0</v>
+        <v>92.41</v>
       </c>
       <c r="E65" s="1">
-        <v>116.83629675046</v>
+        <v>74.798555802286</v>
       </c>
       <c r="F65" t="s">
         <v>11</v>
       </c>
       <c r="G65">
-        <v>1.18</v>
+        <v>1.15</v>
       </c>
       <c r="H65" s="1">
-        <v>322627.62</v>
+        <v>1556213.17</v>
       </c>
       <c r="I65" s="1">
-        <v>36532.2</v>
+        <v>395605.46</v>
       </c>
       <c r="J65" s="1">
-        <v>11.323333073591</v>
+        <v>25.421032775349</v>
       </c>
       <c r="K65">
         <v>0.0</v>
       </c>
       <c r="L65">
         <v>0.0</v>
       </c>
       <c r="M65" s="1">
-        <v>359159.82</v>
+        <v>1951818.63</v>
       </c>
       <c r="N65" s="1">
-        <v>359159.82</v>
+        <v>1951818.63</v>
       </c>
       <c r="O65" s="1">
-        <v>0.24</v>
+        <v>1.36</v>
       </c>
       <c r="P65">
         <v>1</v>
       </c>
     </row>
     <row r="66" spans="1:16">
       <c r="A66" t="s">
-        <v>165</v>
+        <v>170</v>
       </c>
       <c r="B66" t="s">
-        <v>166</v>
+        <v>171</v>
       </c>
       <c r="C66" s="1">
-        <v>24741.0</v>
+        <v>49373.0</v>
       </c>
       <c r="D66" s="1">
-        <v>93.77</v>
+        <v>178.56</v>
       </c>
       <c r="E66" s="1">
-        <v>74.798555838487</v>
+        <v>148.50698114354</v>
       </c>
       <c r="F66" t="s">
         <v>11</v>
       </c>
       <c r="G66">
-        <v>1.18</v>
+        <v>1.15</v>
       </c>
       <c r="H66" s="1">
-        <v>1583282.76</v>
+        <v>6269871.91</v>
       </c>
       <c r="I66" s="1">
-        <v>381622.44</v>
+        <v>1387263.52</v>
       </c>
       <c r="J66" s="1">
-        <v>24.103239777587</v>
+        <v>22.125867001962</v>
       </c>
       <c r="K66">
-        <v>0.37</v>
-[...2 lines deleted...]
-        <v>167</v>
+        <v>0.01</v>
+      </c>
+      <c r="L66">
+        <v>300.18</v>
       </c>
       <c r="M66" s="1">
-        <v>1964905.2</v>
+        <v>7657135.43</v>
       </c>
       <c r="N66" s="1">
-        <v>1974046.39</v>
+        <v>7657435.61</v>
       </c>
       <c r="O66" s="1">
-        <v>1.33</v>
+        <v>5.32</v>
       </c>
       <c r="P66">
         <v>1</v>
       </c>
     </row>
     <row r="67" spans="1:16">
       <c r="A67" t="s">
-        <v>168</v>
+        <v>170</v>
       </c>
       <c r="B67" t="s">
-        <v>169</v>
+        <v>171</v>
       </c>
       <c r="C67" s="1">
         <v>30757.0</v>
       </c>
       <c r="D67" s="1">
-        <v>177.19</v>
+        <v>178.56</v>
       </c>
       <c r="E67" s="1">
         <v>85.334505966121</v>
       </c>
       <c r="F67" t="s">
         <v>11</v>
       </c>
       <c r="G67">
-        <v>1.18</v>
+        <v>1.15</v>
       </c>
       <c r="H67" s="1">
         <v>2465459.21</v>
       </c>
       <c r="I67" s="1">
-        <v>2150305.02</v>
+        <v>2304567.21</v>
       </c>
       <c r="J67" s="1">
-        <v>87.217221492786</v>
+        <v>93.474156889418</v>
       </c>
       <c r="K67">
-        <v>0.0</v>
+        <v>0.01</v>
       </c>
       <c r="L67">
-        <v>0.0</v>
+        <v>187.0</v>
       </c>
       <c r="M67" s="1">
-        <v>4615764.23</v>
+        <v>4770026.42</v>
       </c>
       <c r="N67" s="1">
-        <v>4615764.23</v>
+        <v>4770213.42</v>
       </c>
       <c r="O67" s="1">
-        <v>3.12</v>
+        <v>3.31</v>
       </c>
       <c r="P67">
         <v>1</v>
       </c>
     </row>
     <row r="68" spans="1:16">
       <c r="A68" t="s">
-        <v>168</v>
+        <v>172</v>
       </c>
       <c r="B68" t="s">
-        <v>169</v>
+        <v>173</v>
       </c>
       <c r="C68" s="1">
-        <v>50766.0</v>
+        <v>17164.0</v>
       </c>
       <c r="D68" s="1">
-        <v>177.19</v>
+        <v>80.76</v>
       </c>
       <c r="E68" s="1">
-        <v>148.50698105031</v>
+        <v>90.717896760662</v>
       </c>
       <c r="F68" t="s">
         <v>11</v>
       </c>
       <c r="G68">
-        <v>1.18</v>
+        <v>1.15</v>
       </c>
       <c r="H68" s="1">
-        <v>6446768.83</v>
+        <v>1326331.16</v>
       </c>
       <c r="I68" s="1">
-        <v>1171785.87</v>
+        <v>-122383.93</v>
       </c>
       <c r="J68" s="1">
-        <v>18.176328342147</v>
+        <v>-9.2272528679791</v>
       </c>
       <c r="K68">
         <v>0.0</v>
       </c>
       <c r="L68">
         <v>0.0</v>
       </c>
       <c r="M68" s="1">
-        <v>7618554.7</v>
+        <v>1203947.23</v>
       </c>
       <c r="N68" s="1">
-        <v>7618554.7</v>
+        <v>1203947.23</v>
       </c>
       <c r="O68" s="1">
-        <v>5.15</v>
+        <v>0.84</v>
       </c>
       <c r="P68">
         <v>1</v>
       </c>
     </row>
     <row r="69" spans="1:16">
       <c r="A69" t="s">
-        <v>170</v>
+        <v>174</v>
       </c>
       <c r="B69" t="s">
-        <v>171</v>
+        <v>175</v>
       </c>
       <c r="C69" s="1">
-        <v>17462.0</v>
+        <v>25001.0</v>
       </c>
       <c r="D69" s="1">
-        <v>72.5</v>
+        <v>38.87</v>
       </c>
       <c r="E69" s="1">
-        <v>90.717896575421</v>
+        <v>47.665141394344</v>
       </c>
       <c r="F69" t="s">
         <v>11</v>
       </c>
       <c r="G69">
-        <v>1.18</v>
+        <v>1.15</v>
       </c>
       <c r="H69" s="1">
-        <v>1349358.82</v>
+        <v>1017241.82</v>
       </c>
       <c r="I69" s="1">
-        <v>-277117.78</v>
+        <v>-173198.85</v>
       </c>
       <c r="J69" s="1">
-        <v>-20.536996971643</v>
+        <v>-17.02632025097</v>
       </c>
       <c r="K69">
         <v>0.0</v>
       </c>
       <c r="L69">
         <v>0.0</v>
       </c>
       <c r="M69" s="1">
-        <v>1072241.04</v>
+        <v>844042.97</v>
       </c>
       <c r="N69" s="1">
-        <v>1072241.04</v>
+        <v>844042.97</v>
       </c>
       <c r="O69" s="1">
-        <v>0.72</v>
+        <v>0.59</v>
       </c>
       <c r="P69">
         <v>1</v>
       </c>
     </row>
     <row r="70" spans="1:16">
       <c r="A70" t="s">
-        <v>172</v>
+        <v>176</v>
       </c>
       <c r="B70" t="s">
-        <v>173</v>
+        <v>177</v>
       </c>
       <c r="C70" s="1">
-        <v>19261.0</v>
+        <v>13515.0</v>
       </c>
       <c r="D70" s="1">
-        <v>46.48</v>
+        <v>155.52</v>
       </c>
       <c r="E70" s="1">
-        <v>49.440751778205</v>
+        <v>178.75728079911</v>
       </c>
       <c r="F70" t="s">
         <v>11</v>
       </c>
       <c r="G70">
-        <v>1.18</v>
+        <v>1.15</v>
       </c>
       <c r="H70" s="1">
-        <v>810175.73</v>
+        <v>2059415.61</v>
       </c>
       <c r="I70" s="1">
-        <v>-51938.01</v>
+        <v>-233860.57</v>
       </c>
       <c r="J70" s="1">
-        <v>-6.4107091926834</v>
+        <v>-11.355676283332</v>
       </c>
       <c r="K70">
         <v>0.0</v>
       </c>
       <c r="L70">
         <v>0.0</v>
       </c>
       <c r="M70" s="1">
-        <v>758237.72</v>
+        <v>1825555.04</v>
       </c>
       <c r="N70" s="1">
-        <v>758237.72</v>
+        <v>1825555.04</v>
       </c>
       <c r="O70" s="1">
-        <v>0.51</v>
+        <v>1.27</v>
       </c>
       <c r="P70">
         <v>1</v>
       </c>
     </row>
     <row r="71" spans="1:16">
       <c r="A71" t="s">
-        <v>174</v>
+        <v>178</v>
       </c>
       <c r="B71" t="s">
-        <v>175</v>
+        <v>179</v>
       </c>
       <c r="C71" s="1">
-        <v>10498.0</v>
+        <v>5883.0</v>
       </c>
       <c r="D71" s="1">
-        <v>145.4</v>
+        <v>169.74</v>
       </c>
       <c r="E71" s="1">
-        <v>187.29264050295</v>
+        <v>189.92279279279</v>
       </c>
       <c r="F71" t="s">
         <v>11</v>
       </c>
       <c r="G71">
-        <v>1.18</v>
+        <v>1.15</v>
       </c>
       <c r="H71" s="1">
-        <v>1673044.31</v>
+        <v>956173.83</v>
       </c>
       <c r="I71" s="1">
-        <v>-380244.11</v>
+        <v>-88861.18</v>
       </c>
       <c r="J71" s="1">
-        <v>-22.727677188657</v>
+        <v>-9.2934126841769</v>
       </c>
       <c r="K71">
         <v>0.0</v>
       </c>
       <c r="L71">
         <v>0.0</v>
       </c>
       <c r="M71" s="1">
-        <v>1292800.2</v>
+        <v>867312.65</v>
       </c>
       <c r="N71" s="1">
-        <v>1292800.2</v>
+        <v>867312.65</v>
       </c>
       <c r="O71" s="1">
-        <v>0.87</v>
+        <v>0.6</v>
       </c>
       <c r="P71">
         <v>1</v>
       </c>
     </row>
     <row r="72" spans="1:16">
       <c r="A72" t="s">
-        <v>176</v>
+        <v>180</v>
       </c>
       <c r="B72" t="s">
-        <v>177</v>
+        <v>181</v>
       </c>
       <c r="C72" s="1">
-        <v>5985.0</v>
+        <v>1750.0</v>
       </c>
       <c r="D72" s="1">
-        <v>148.92</v>
+        <v>900.01</v>
       </c>
       <c r="E72" s="1">
-        <v>189.92279197995</v>
+        <v>933.85114857143</v>
       </c>
       <c r="F72" t="s">
         <v>11</v>
       </c>
       <c r="G72">
-        <v>1.18</v>
+        <v>1.15</v>
       </c>
       <c r="H72" s="1">
-        <v>972752.06</v>
+        <v>1398796.68</v>
       </c>
       <c r="I72" s="1">
-        <v>-217872.58</v>
+        <v>-30822.13</v>
       </c>
       <c r="J72" s="1">
-        <v>-22.397544961251</v>
+        <v>-2.2034746322103</v>
       </c>
       <c r="K72">
         <v>0.0</v>
       </c>
       <c r="L72">
         <v>0.0</v>
       </c>
       <c r="M72" s="1">
-        <v>754879.48</v>
+        <v>1367974.55</v>
       </c>
       <c r="N72" s="1">
-        <v>754879.48</v>
+        <v>1367974.55</v>
       </c>
       <c r="O72" s="1">
-        <v>0.51</v>
+        <v>0.95</v>
       </c>
       <c r="P72">
         <v>1</v>
       </c>
     </row>
     <row r="73" spans="1:16">
       <c r="A73" t="s">
-        <v>178</v>
+        <v>182</v>
       </c>
       <c r="B73" t="s">
-        <v>179</v>
+        <v>183</v>
       </c>
       <c r="C73" s="1">
-        <v>1325.0</v>
+        <v>7187.0</v>
       </c>
       <c r="D73" s="1">
-        <v>1009.18</v>
+        <v>178.34</v>
       </c>
       <c r="E73" s="1">
-        <v>927.82956981132</v>
+        <v>121.23546542368</v>
       </c>
       <c r="F73" t="s">
         <v>11</v>
       </c>
       <c r="G73">
-        <v>1.18</v>
+        <v>1.15</v>
       </c>
       <c r="H73" s="1">
-        <v>1051106.51</v>
+        <v>744003.03</v>
       </c>
       <c r="I73" s="1">
-        <v>81411.06</v>
+        <v>369237.58</v>
       </c>
       <c r="J73" s="1">
-        <v>7.7452721703722</v>
+        <v>49.628504873159</v>
       </c>
       <c r="K73">
-        <v>1.08</v>
-[...2 lines deleted...]
-        <v>180</v>
+        <v>0.0</v>
+      </c>
+      <c r="L73">
+        <v>0.0</v>
       </c>
       <c r="M73" s="1">
-        <v>1132517.57</v>
+        <v>1113240.61</v>
       </c>
       <c r="N73" s="1">
-        <v>1133947.57</v>
+        <v>1113240.61</v>
       </c>
       <c r="O73" s="1">
         <v>0.77</v>
       </c>
       <c r="P73">
         <v>1</v>
       </c>
     </row>
     <row r="74" spans="1:16">
       <c r="A74" t="s">
-        <v>181</v>
+        <v>184</v>
       </c>
       <c r="B74" t="s">
-        <v>182</v>
+        <v>185</v>
       </c>
       <c r="C74" s="1">
-        <v>7312.0</v>
+        <v>11997.0</v>
       </c>
       <c r="D74" s="1">
-        <v>154.33</v>
+        <v>144.84</v>
       </c>
       <c r="E74" s="1">
-        <v>121.23546498906</v>
+        <v>158.59507210136</v>
       </c>
       <c r="F74" t="s">
         <v>11</v>
       </c>
       <c r="G74">
-        <v>1.18</v>
+        <v>1.15</v>
       </c>
       <c r="H74" s="1">
-        <v>756943.11</v>
+        <v>1624440.8</v>
       </c>
       <c r="I74" s="1">
-        <v>198812.76</v>
+        <v>-115216.43</v>
       </c>
       <c r="J74" s="1">
-        <v>26.265218267196</v>
+        <v>-7.0926826019145</v>
       </c>
       <c r="K74">
-        <v>0.76</v>
-[...2 lines deleted...]
-        <v>183</v>
+        <v>0.0</v>
+      </c>
+      <c r="L74">
+        <v>0.0</v>
       </c>
       <c r="M74" s="1">
-        <v>955755.87</v>
+        <v>1509224.37</v>
       </c>
       <c r="N74" s="1">
-        <v>961323.13</v>
+        <v>1509224.37</v>
       </c>
       <c r="O74" s="1">
-        <v>0.65</v>
+        <v>1.05</v>
       </c>
       <c r="P74">
         <v>1</v>
       </c>
     </row>
     <row r="75" spans="1:16">
       <c r="A75" t="s">
-        <v>184</v>
+        <v>186</v>
       </c>
       <c r="B75" t="s">
-        <v>185</v>
+        <v>187</v>
       </c>
       <c r="C75" s="1">
-        <v>12206.0</v>
+        <v>5087.0</v>
       </c>
       <c r="D75" s="1">
-        <v>167.2</v>
+        <v>202.68</v>
       </c>
       <c r="E75" s="1">
-        <v>158.59507209569</v>
+        <v>254.02156870454</v>
       </c>
       <c r="F75" t="s">
         <v>11</v>
       </c>
       <c r="G75">
-        <v>1.18</v>
+        <v>1.15</v>
       </c>
       <c r="H75" s="1">
-        <v>1652740.22</v>
+        <v>1104687.23</v>
       </c>
       <c r="I75" s="1">
-        <v>75762.53</v>
+        <v>-209187.89</v>
       </c>
       <c r="J75" s="1">
-        <v>4.5840555631907</v>
+        <v>-18.936390710337</v>
       </c>
       <c r="K75">
         <v>0.0</v>
       </c>
       <c r="L75">
         <v>0.0</v>
       </c>
       <c r="M75" s="1">
-        <v>1728502.75</v>
+        <v>895499.34</v>
       </c>
       <c r="N75" s="1">
-        <v>1728502.75</v>
+        <v>895499.34</v>
       </c>
       <c r="O75" s="1">
-        <v>1.17</v>
+        <v>0.62</v>
       </c>
       <c r="P75">
         <v>1</v>
       </c>
     </row>
     <row r="76" spans="1:16">
       <c r="A76" t="s">
-        <v>186</v>
+        <v>188</v>
       </c>
       <c r="B76" t="s">
-        <v>187</v>
+        <v>189</v>
       </c>
       <c r="C76" s="1">
-        <v>5947.0</v>
+        <v>8844.0</v>
       </c>
       <c r="D76" s="1">
-        <v>213.66</v>
+        <v>131.09</v>
       </c>
       <c r="E76" s="1">
-        <v>254.02156885825</v>
+        <v>108.40553143374</v>
       </c>
       <c r="F76" t="s">
         <v>11</v>
       </c>
       <c r="G76">
-        <v>1.18</v>
+        <v>1.15</v>
       </c>
       <c r="H76" s="1">
-        <v>1291443.87</v>
+        <v>818667.5</v>
       </c>
       <c r="I76" s="1">
-        <v>-215272.09</v>
+        <v>188289.52</v>
       </c>
       <c r="J76" s="1">
-        <v>-16.669101538265</v>
+        <v>22.9995107904</v>
       </c>
       <c r="K76">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>0.65</v>
+      </c>
+      <c r="L76" t="s">
+        <v>190</v>
       </c>
       <c r="M76" s="1">
-        <v>1076171.78</v>
+        <v>1006957.02</v>
       </c>
       <c r="N76" s="1">
-        <v>1076171.78</v>
+        <v>1012710.41</v>
       </c>
       <c r="O76" s="1">
-        <v>0.73</v>
+        <v>0.7</v>
       </c>
       <c r="P76">
         <v>1</v>
       </c>
     </row>
     <row r="77" spans="1:16">
       <c r="A77" t="s">
-        <v>188</v>
+        <v>191</v>
       </c>
       <c r="B77" t="s">
-        <v>189</v>
+        <v>192</v>
       </c>
       <c r="C77" s="1">
-        <v>8998.0</v>
+        <v>13984.0</v>
       </c>
       <c r="D77" s="1">
-        <v>142.57</v>
+        <v>82.78</v>
       </c>
       <c r="E77" s="1">
-        <v>108.40553122916</v>
+        <v>83.484711813501</v>
       </c>
       <c r="F77" t="s">
         <v>11</v>
       </c>
       <c r="G77">
-        <v>1.18</v>
+        <v>1.15</v>
       </c>
       <c r="H77" s="1">
-        <v>832922.9</v>
+        <v>1007065.77</v>
       </c>
       <c r="I77" s="1">
-        <v>253589.22</v>
+        <v>-1641.25</v>
       </c>
       <c r="J77" s="1">
-        <v>30.445701516911</v>
+        <v>-0.16297346696631</v>
       </c>
       <c r="K77">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>0.41</v>
+      </c>
+      <c r="L77" t="s">
+        <v>193</v>
       </c>
       <c r="M77" s="1">
-        <v>1086512.12</v>
+        <v>1005424.52</v>
       </c>
       <c r="N77" s="1">
-        <v>1086512.12</v>
+        <v>1011120.88</v>
       </c>
       <c r="O77" s="1">
-        <v>0.73</v>
+        <v>0.7</v>
       </c>
       <c r="P77">
         <v>1</v>
       </c>
     </row>
     <row r="78" spans="1:16">
       <c r="A78" t="s">
-        <v>190</v>
+        <v>194</v>
       </c>
       <c r="B78" t="s">
-        <v>191</v>
+        <v>195</v>
       </c>
       <c r="C78" s="1">
-        <v>14227.0</v>
+        <v>4392.0</v>
       </c>
       <c r="D78" s="1">
-        <v>86.07</v>
+        <v>223.02</v>
       </c>
       <c r="E78" s="1">
-        <v>83.484711464117</v>
+        <v>241.86243169399</v>
       </c>
       <c r="F78" t="s">
         <v>11</v>
       </c>
       <c r="G78">
-        <v>1.18</v>
+        <v>1.15</v>
       </c>
       <c r="H78" s="1">
-        <v>1024565.55</v>
+        <v>906901.14</v>
       </c>
       <c r="I78" s="1">
-        <v>12546.24</v>
+        <v>-56157.37</v>
       </c>
       <c r="J78" s="1">
-        <v>1.224542441428</v>
+        <v>-6.1922262000906</v>
       </c>
       <c r="K78">
         <v>0.0</v>
       </c>
       <c r="L78">
         <v>0.0</v>
       </c>
       <c r="M78" s="1">
-        <v>1037111.79</v>
+        <v>850743.77</v>
       </c>
       <c r="N78" s="1">
-        <v>1037111.79</v>
+        <v>850743.77</v>
       </c>
       <c r="O78" s="1">
-        <v>0.7</v>
+        <v>0.59</v>
       </c>
       <c r="P78">
         <v>1</v>
       </c>
     </row>
     <row r="79" spans="1:16">
       <c r="A79" t="s">
-        <v>192</v>
+        <v>196</v>
       </c>
       <c r="B79" t="s">
-        <v>193</v>
+        <v>197</v>
       </c>
       <c r="C79" s="1">
-        <v>4468.0</v>
+        <v>10350.0</v>
       </c>
       <c r="D79" s="1">
-        <v>229.0</v>
+        <v>74.16</v>
       </c>
       <c r="E79" s="1">
-        <v>241.86243061773</v>
+        <v>114.07628115942</v>
       </c>
       <c r="F79" t="s">
         <v>11</v>
       </c>
       <c r="G79">
-        <v>1.18</v>
+        <v>1.15</v>
       </c>
       <c r="H79" s="1">
-        <v>922594.33</v>
+        <v>1002645.92</v>
       </c>
       <c r="I79" s="1">
-        <v>-56013.49</v>
+        <v>-335988.52</v>
       </c>
       <c r="J79" s="1">
-        <v>-6.0713022157853</v>
+        <v>-33.510186726736</v>
       </c>
       <c r="K79">
         <v>0.0</v>
       </c>
       <c r="L79">
         <v>0.0</v>
       </c>
       <c r="M79" s="1">
-        <v>866580.84</v>
+        <v>666657.4</v>
       </c>
       <c r="N79" s="1">
-        <v>866580.84</v>
+        <v>666657.4</v>
       </c>
       <c r="O79" s="1">
-        <v>0.59</v>
+        <v>0.46</v>
       </c>
       <c r="P79">
         <v>1</v>
       </c>
     </row>
     <row r="80" spans="1:16">
       <c r="A80" t="s">
-        <v>194</v>
+        <v>198</v>
       </c>
       <c r="B80" t="s">
-        <v>195</v>
+        <v>199</v>
       </c>
       <c r="C80" s="1">
-        <v>10530.0</v>
+        <v>7986.0</v>
       </c>
       <c r="D80" s="1">
-        <v>75.85</v>
+        <v>200.73</v>
       </c>
       <c r="E80" s="1">
-        <v>114.07628110161</v>
+        <v>199.22094164788</v>
       </c>
       <c r="F80" t="s">
         <v>11</v>
       </c>
       <c r="G80">
-        <v>1.18</v>
+        <v>1.15</v>
       </c>
       <c r="H80" s="1">
-        <v>1020083.24</v>
+        <v>1357478.89</v>
       </c>
       <c r="I80" s="1">
-        <v>-343619.7</v>
+        <v>34825.6</v>
       </c>
       <c r="J80" s="1">
-        <v>-33.685456884871</v>
+        <v>2.5654616257053</v>
       </c>
       <c r="K80">
         <v>0.0</v>
       </c>
       <c r="L80">
         <v>0.0</v>
       </c>
       <c r="M80" s="1">
-        <v>676463.54</v>
+        <v>1392304.49</v>
       </c>
       <c r="N80" s="1">
-        <v>676463.54</v>
+        <v>1392304.49</v>
       </c>
       <c r="O80" s="1">
-        <v>0.46</v>
+        <v>0.97</v>
       </c>
       <c r="P80">
         <v>1</v>
       </c>
     </row>
     <row r="81" spans="1:16">
       <c r="A81" t="s">
-        <v>196</v>
+        <v>200</v>
       </c>
       <c r="B81" t="s">
-        <v>197</v>
+        <v>201</v>
       </c>
       <c r="C81" s="1">
-        <v>6105.0</v>
+        <v>7359.0</v>
       </c>
       <c r="D81" s="1">
-        <v>202.62</v>
+        <v>194.99</v>
       </c>
       <c r="E81" s="1">
-        <v>195.08031777232</v>
+        <v>242.66786248132</v>
       </c>
       <c r="F81" t="s">
         <v>11</v>
       </c>
       <c r="G81">
-        <v>1.18</v>
+        <v>1.15</v>
       </c>
       <c r="H81" s="1">
-        <v>1014920.8</v>
+        <v>1522677.87</v>
       </c>
       <c r="I81" s="1">
-        <v>32758.63</v>
+        <v>-276374.48</v>
       </c>
       <c r="J81" s="1">
-        <v>3.227703087768</v>
+        <v>-18.150554719758</v>
       </c>
       <c r="K81">
-        <v>0.27</v>
-[...2 lines deleted...]
-        <v>198</v>
+        <v>0.0</v>
+      </c>
+      <c r="L81">
+        <v>0.0</v>
       </c>
       <c r="M81" s="1">
-        <v>1047679.43</v>
+        <v>1246303.39</v>
       </c>
       <c r="N81" s="1">
-        <v>1049304.93</v>
+        <v>1246303.39</v>
       </c>
       <c r="O81" s="1">
-        <v>0.71</v>
+        <v>0.87</v>
       </c>
       <c r="P81">
         <v>1</v>
       </c>
     </row>
     <row r="82" spans="1:16">
       <c r="A82" t="s">
-        <v>199</v>
+        <v>202</v>
       </c>
       <c r="B82" t="s">
-        <v>200</v>
+        <v>203</v>
       </c>
       <c r="C82" s="1">
-        <v>32637.0</v>
+        <v>23745.0</v>
       </c>
       <c r="D82" s="1">
-        <v>14.1</v>
+        <v>47.82</v>
       </c>
       <c r="E82" s="1">
-        <v>21.984159696051</v>
+        <v>34.260741208675</v>
       </c>
       <c r="F82" t="s">
         <v>11</v>
       </c>
       <c r="G82">
-        <v>1.18</v>
+        <v>1.15</v>
       </c>
       <c r="H82" s="1">
-        <v>613238.99</v>
+        <v>694630.15</v>
       </c>
       <c r="I82" s="1">
-        <v>-223485.71</v>
+        <v>291591.16</v>
       </c>
       <c r="J82" s="1">
-        <v>-36.443493261901</v>
+        <v>41.977901477498</v>
       </c>
       <c r="K82">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>0.26</v>
+      </c>
+      <c r="L82" t="s">
+        <v>204</v>
       </c>
       <c r="M82" s="1">
-        <v>389753.28</v>
+        <v>986221.31</v>
       </c>
       <c r="N82" s="1">
-        <v>389753.28</v>
+        <v>992480.28</v>
       </c>
       <c r="O82" s="1">
-        <v>0.26</v>
+        <v>0.69</v>
       </c>
       <c r="P82">
         <v>1</v>
       </c>
     </row>
     <row r="83" spans="1:16">
       <c r="A83" t="s">
-        <v>201</v>
+        <v>205</v>
       </c>
       <c r="B83" t="s">
-        <v>202</v>
+        <v>206</v>
       </c>
       <c r="C83" s="1">
-        <v>7487.0</v>
+        <v>7884.0</v>
       </c>
       <c r="D83" s="1">
-        <v>194.79</v>
+        <v>175.4</v>
       </c>
       <c r="E83" s="1">
-        <v>242.66786296247</v>
+        <v>165.08086504312</v>
       </c>
       <c r="F83" t="s">
         <v>11</v>
       </c>
       <c r="G83">
-        <v>1.18</v>
+        <v>1.15</v>
       </c>
       <c r="H83" s="1">
-        <v>1549162.82</v>
+        <v>1104084.03</v>
       </c>
       <c r="I83" s="1">
-        <v>-313969.52</v>
+        <v>96987.41</v>
       </c>
       <c r="J83" s="1">
-        <v>-20.267044622204</v>
+        <v>8.7844228667994</v>
       </c>
       <c r="K83">
         <v>0.0</v>
       </c>
       <c r="L83">
         <v>0.0</v>
       </c>
       <c r="M83" s="1">
-        <v>1235193.3</v>
+        <v>1201071.44</v>
       </c>
       <c r="N83" s="1">
-        <v>1235193.3</v>
+        <v>1201071.44</v>
       </c>
       <c r="O83" s="1">
         <v>0.83</v>
       </c>
       <c r="P83">
         <v>1</v>
       </c>
     </row>
     <row r="84" spans="1:16">
       <c r="A84" t="s">
-        <v>203</v>
+        <v>207</v>
       </c>
       <c r="B84" t="s">
-        <v>204</v>
+        <v>208</v>
       </c>
       <c r="C84" s="1">
-        <v>24158.0</v>
+        <v>1537.0</v>
       </c>
       <c r="D84" s="1">
-        <v>51.34</v>
+        <v>206.59</v>
       </c>
       <c r="E84" s="1">
-        <v>34.260741369319</v>
+        <v>233.9553415745</v>
       </c>
       <c r="F84" t="s">
         <v>11</v>
       </c>
       <c r="G84">
-        <v>1.18</v>
+        <v>1.15</v>
       </c>
       <c r="H84" s="1">
-        <v>706711.95</v>
+        <v>306993.98</v>
       </c>
       <c r="I84" s="1">
-        <v>343742.63</v>
+        <v>-31205.71</v>
       </c>
       <c r="J84" s="1">
-        <v>48.639708158324</v>
+        <v>-10.164925709618</v>
       </c>
       <c r="K84">
-        <v>0.25</v>
-[...2 lines deleted...]
-        <v>205</v>
+        <v>0.0</v>
+      </c>
+      <c r="L84">
+        <v>0.0</v>
       </c>
       <c r="M84" s="1">
-        <v>1050454.58</v>
+        <v>275788.27</v>
       </c>
       <c r="N84" s="1">
-        <v>1056557.96</v>
+        <v>275788.27</v>
       </c>
       <c r="O84" s="1">
-        <v>0.71</v>
+        <v>0.19</v>
       </c>
       <c r="P84">
         <v>1</v>
       </c>
     </row>
     <row r="85" spans="1:16">
       <c r="A85" t="s">
-        <v>206</v>
+        <v>209</v>
       </c>
       <c r="B85" t="s">
-        <v>207</v>
+        <v>210</v>
       </c>
       <c r="C85" s="1">
-        <v>8021.0</v>
+        <v>7519.0</v>
       </c>
       <c r="D85" s="1">
-        <v>168.41</v>
+        <v>239.53</v>
       </c>
       <c r="E85" s="1">
-        <v>165.08086522877</v>
+        <v>172.12817927916</v>
       </c>
       <c r="F85" t="s">
         <v>11</v>
       </c>
       <c r="G85">
-        <v>1.18</v>
+        <v>1.15</v>
       </c>
       <c r="H85" s="1">
-        <v>1123269.66</v>
+        <v>1104796.65</v>
       </c>
       <c r="I85" s="1">
-        <v>20811.49</v>
+        <v>459476.65</v>
       </c>
       <c r="J85" s="1">
-        <v>1.8527599151926</v>
+        <v>41.589250836342</v>
       </c>
       <c r="K85">
         <v>0.0</v>
       </c>
       <c r="L85">
         <v>0.0</v>
       </c>
       <c r="M85" s="1">
-        <v>1144081.15</v>
+        <v>1564273.3</v>
       </c>
       <c r="N85" s="1">
-        <v>1144081.15</v>
+        <v>1564273.3</v>
       </c>
       <c r="O85" s="1">
-        <v>0.77</v>
+        <v>1.09</v>
       </c>
       <c r="P85">
         <v>1</v>
       </c>
     </row>
     <row r="86" spans="1:16">
       <c r="A86" t="s">
-        <v>208</v>
+        <v>211</v>
       </c>
       <c r="B86" t="s">
-        <v>209</v>
+        <v>212</v>
       </c>
       <c r="C86" s="1">
-        <v>1564.0</v>
+        <v>8256.0</v>
       </c>
       <c r="D86" s="1">
-        <v>217.09</v>
+        <v>380.3</v>
       </c>
       <c r="E86" s="1">
-        <v>233.95533887468</v>
+        <v>335.33270591085</v>
       </c>
       <c r="F86" t="s">
         <v>11</v>
       </c>
       <c r="G86">
-        <v>1.18</v>
+        <v>1.15</v>
       </c>
       <c r="H86" s="1">
-        <v>312386.85</v>
+        <v>2364024.46</v>
       </c>
       <c r="I86" s="1">
-        <v>-24821.2</v>
+        <v>362997.56</v>
       </c>
       <c r="J86" s="1">
-        <v>-7.9456609649222</v>
+        <v>15.355067857462</v>
       </c>
       <c r="K86">
-        <v>0.6</v>
+        <v>0.0</v>
       </c>
       <c r="L86">
-        <v>945.79</v>
+        <v>0.0</v>
       </c>
       <c r="M86" s="1">
-        <v>287565.65</v>
+        <v>2727022.02</v>
       </c>
       <c r="N86" s="1">
-        <v>288511.44</v>
+        <v>2727022.02</v>
       </c>
       <c r="O86" s="1">
-        <v>0.19</v>
+        <v>1.89</v>
       </c>
       <c r="P86">
         <v>1</v>
       </c>
     </row>
     <row r="87" spans="1:16">
       <c r="A87" t="s">
-        <v>210</v>
+        <v>213</v>
       </c>
       <c r="B87" t="s">
-        <v>211</v>
+        <v>214</v>
       </c>
       <c r="C87" s="1">
-        <v>8288.0</v>
+        <v>3414.0</v>
       </c>
       <c r="D87" s="1">
-        <v>235.8</v>
+        <v>470.21</v>
       </c>
       <c r="E87" s="1">
-        <v>172.12817929537</v>
+        <v>427.74191857059</v>
       </c>
       <c r="F87" t="s">
         <v>11</v>
       </c>
       <c r="G87">
-        <v>1.18</v>
+        <v>1.15</v>
       </c>
       <c r="H87" s="1">
-        <v>1217788.88</v>
+        <v>1247143.46</v>
       </c>
       <c r="I87" s="1">
-        <v>437424.47</v>
+        <v>147130.17</v>
       </c>
       <c r="J87" s="1">
-        <v>35.919565138417</v>
+        <v>11.797373335061</v>
       </c>
       <c r="K87">
-        <v>0.0</v>
+        <v>0.29</v>
       </c>
       <c r="L87">
-        <v>0.0</v>
+        <v>975.56</v>
       </c>
       <c r="M87" s="1">
-        <v>1655213.35</v>
+        <v>1394273.63</v>
       </c>
       <c r="N87" s="1">
-        <v>1655213.35</v>
+        <v>1395249.19</v>
       </c>
       <c r="O87" s="1">
-        <v>1.12</v>
+        <v>0.97</v>
       </c>
       <c r="P87">
         <v>1</v>
       </c>
     </row>
     <row r="88" spans="1:16">
       <c r="A88" t="s">
-        <v>212</v>
+        <v>215</v>
       </c>
       <c r="B88" t="s">
-        <v>213</v>
+        <v>216</v>
       </c>
       <c r="C88" s="1">
-        <v>8400.0</v>
+        <v>3215.0</v>
       </c>
       <c r="D88" s="1">
-        <v>402.51</v>
+        <v>154.68</v>
       </c>
       <c r="E88" s="1">
-        <v>335.33270595238</v>
+        <v>148.79794401244</v>
       </c>
       <c r="F88" t="s">
         <v>11</v>
       </c>
       <c r="G88">
-        <v>1.18</v>
+        <v>1.15</v>
       </c>
       <c r="H88" s="1">
-        <v>2405257.44</v>
+        <v>402122.79</v>
       </c>
       <c r="I88" s="1">
-        <v>458369.22</v>
+        <v>29801.65</v>
       </c>
       <c r="J88" s="1">
-        <v>19.056971298673</v>
+        <v>7.4110820727171</v>
       </c>
       <c r="K88">
         <v>0.0</v>
       </c>
       <c r="L88">
         <v>0.0</v>
       </c>
       <c r="M88" s="1">
-        <v>2863626.66</v>
+        <v>431924.44</v>
       </c>
       <c r="N88" s="1">
-        <v>2863626.66</v>
+        <v>431924.44</v>
       </c>
       <c r="O88" s="1">
-        <v>1.93</v>
+        <v>0.3</v>
       </c>
       <c r="P88">
         <v>1</v>
       </c>
     </row>
     <row r="89" spans="1:16">
       <c r="A89" t="s">
-        <v>214</v>
+        <v>217</v>
       </c>
       <c r="B89" t="s">
-        <v>215</v>
+        <v>218</v>
       </c>
       <c r="C89" s="1">
-        <v>3473.0</v>
+        <v>2662.0</v>
       </c>
       <c r="D89" s="1">
-        <v>521.11</v>
+        <v>423.03</v>
       </c>
       <c r="E89" s="1">
-        <v>427.74191765045</v>
+        <v>418.9253606311</v>
       </c>
       <c r="F89" t="s">
         <v>11</v>
       </c>
       <c r="G89">
-        <v>1.18</v>
+        <v>1.15</v>
       </c>
       <c r="H89" s="1">
-        <v>1268696.32</v>
+        <v>949979.1</v>
       </c>
       <c r="I89" s="1">
-        <v>264135.92</v>
+        <v>28095.21</v>
       </c>
       <c r="J89" s="1">
-        <v>20.81947553848</v>
+        <v>2.9574555903388</v>
       </c>
       <c r="K89">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>0.91</v>
+      </c>
+      <c r="L89" t="s">
+        <v>219</v>
       </c>
       <c r="M89" s="1">
-        <v>1532832.24</v>
+        <v>978074.31</v>
       </c>
       <c r="N89" s="1">
-        <v>1532832.24</v>
+        <v>980501.98</v>
       </c>
       <c r="O89" s="1">
-        <v>1.04</v>
+        <v>0.68</v>
       </c>
       <c r="P89">
         <v>1</v>
       </c>
     </row>
     <row r="90" spans="1:16">
       <c r="A90" t="s">
-        <v>216</v>
+        <v>220</v>
       </c>
       <c r="B90" t="s">
-        <v>217</v>
+        <v>221</v>
       </c>
       <c r="C90" s="1">
-        <v>3271.0</v>
+        <v>16588.0</v>
       </c>
       <c r="D90" s="1">
-        <v>161.66</v>
+        <v>75.34</v>
       </c>
       <c r="E90" s="1">
-        <v>148.79794252522</v>
+        <v>86.876269592477</v>
       </c>
       <c r="F90" t="s">
         <v>11</v>
       </c>
       <c r="G90">
-        <v>1.18</v>
+        <v>1.15</v>
       </c>
       <c r="H90" s="1">
-        <v>409127.11</v>
+        <v>1241513.65</v>
       </c>
       <c r="I90" s="1">
-        <v>38734.21</v>
+        <v>-156057.52</v>
       </c>
       <c r="J90" s="1">
-        <v>9.4675246526685</v>
+        <v>-12.569939927765</v>
       </c>
       <c r="K90">
-        <v>0.25</v>
+        <v>0.0</v>
       </c>
       <c r="L90">
-        <v>833.51</v>
+        <v>0.0</v>
       </c>
       <c r="M90" s="1">
-        <v>447861.32</v>
+        <v>1085456.13</v>
       </c>
       <c r="N90" s="1">
-        <v>448694.83</v>
+        <v>1085456.13</v>
       </c>
       <c r="O90" s="1">
-        <v>0.3</v>
+        <v>0.75</v>
       </c>
       <c r="P90">
         <v>1</v>
       </c>
     </row>
     <row r="91" spans="1:16">
       <c r="A91" t="s">
-        <v>218</v>
+        <v>222</v>
       </c>
       <c r="B91" t="s">
-        <v>219</v>
+        <v>223</v>
       </c>
       <c r="C91" s="1">
-        <v>2708.0</v>
+        <v>1636.0</v>
       </c>
       <c r="D91" s="1">
-        <v>462.32</v>
+        <v>719.95</v>
       </c>
       <c r="E91" s="1">
-        <v>418.92536189069</v>
+        <v>869.17824572127</v>
       </c>
       <c r="F91" t="s">
         <v>11</v>
       </c>
       <c r="G91">
-        <v>1.18</v>
+        <v>1.15</v>
       </c>
       <c r="H91" s="1">
-        <v>966394.97</v>
+        <v>1225500.9</v>
       </c>
       <c r="I91" s="1">
-        <v>93961.23</v>
+        <v>-202494.69</v>
       </c>
       <c r="J91" s="1">
-        <v>9.7228600020549</v>
+        <v>-16.52342238182</v>
       </c>
       <c r="K91">
         <v>0.0</v>
       </c>
       <c r="L91">
         <v>0.0</v>
       </c>
       <c r="M91" s="1">
-        <v>1060356.2</v>
+        <v>1023006.21</v>
       </c>
       <c r="N91" s="1">
-        <v>1060356.2</v>
+        <v>1023006.21</v>
       </c>
       <c r="O91" s="1">
-        <v>0.72</v>
+        <v>0.71</v>
       </c>
       <c r="P91">
         <v>1</v>
       </c>
     </row>
     <row r="92" spans="1:16">
       <c r="A92" t="s">
-        <v>220</v>
+        <v>224</v>
       </c>
       <c r="B92" t="s">
-        <v>221</v>
+        <v>225</v>
       </c>
       <c r="C92" s="1">
-        <v>16876.0</v>
+        <v>5280.0</v>
       </c>
       <c r="D92" s="1">
-        <v>75.42</v>
+        <v>242.07</v>
       </c>
       <c r="E92" s="1">
-        <v>86.876269850675</v>
+        <v>185.43332575758</v>
       </c>
       <c r="F92" t="s">
         <v>11</v>
       </c>
       <c r="G92">
-        <v>1.18</v>
+        <v>1.15</v>
       </c>
       <c r="H92" s="1">
-        <v>1263068.75</v>
+        <v>841068.61</v>
       </c>
       <c r="I92" s="1">
-        <v>-185074.41</v>
+        <v>269045.26</v>
       </c>
       <c r="J92" s="1">
-        <v>-14.652758212884</v>
+        <v>31.988503292258</v>
       </c>
       <c r="K92">
         <v>0.0</v>
       </c>
       <c r="L92">
         <v>0.0</v>
       </c>
       <c r="M92" s="1">
-        <v>1077994.34</v>
+        <v>1110113.87</v>
       </c>
       <c r="N92" s="1">
-        <v>1077994.34</v>
+        <v>1110113.87</v>
       </c>
       <c r="O92" s="1">
-        <v>0.73</v>
+        <v>0.77</v>
       </c>
       <c r="P92">
         <v>1</v>
       </c>
     </row>
     <row r="93" spans="1:16">
       <c r="A93" t="s">
-        <v>222</v>
+        <v>226</v>
       </c>
       <c r="B93" t="s">
-        <v>223</v>
+        <v>227</v>
       </c>
       <c r="C93" s="1">
-        <v>1664.0</v>
+        <v>2905.0</v>
       </c>
       <c r="D93" s="1">
-        <v>840.0</v>
+        <v>269.17</v>
       </c>
       <c r="E93" s="1">
-        <v>869.17824519231</v>
+        <v>143.25428571429</v>
       </c>
       <c r="F93" t="s">
         <v>11</v>
       </c>
       <c r="G93">
-        <v>1.18</v>
+        <v>1.15</v>
       </c>
       <c r="H93" s="1">
-        <v>1246475.24</v>
+        <v>355934.27</v>
       </c>
       <c r="I93" s="1">
-        <v>-62635.15</v>
+        <v>323215.29</v>
       </c>
       <c r="J93" s="1">
-        <v>-5.0249814829856</v>
+        <v>90.80757803962</v>
       </c>
       <c r="K93">
-        <v>0.0</v>
+        <v>0.04</v>
       </c>
       <c r="L93">
-        <v>0.0</v>
+        <v>110.38</v>
       </c>
       <c r="M93" s="1">
-        <v>1183840.09</v>
+        <v>679149.56</v>
       </c>
       <c r="N93" s="1">
-        <v>1183840.09</v>
+        <v>679259.94</v>
       </c>
       <c r="O93" s="1">
-        <v>0.8</v>
+        <v>0.47</v>
       </c>
       <c r="P93">
         <v>1</v>
       </c>
     </row>
     <row r="94" spans="1:16">
       <c r="A94" t="s">
-        <v>224</v>
+        <v>228</v>
       </c>
       <c r="B94" t="s">
-        <v>225</v>
+        <v>229</v>
       </c>
       <c r="C94" s="1">
-        <v>5372.0</v>
+        <v>745.0</v>
       </c>
       <c r="D94" s="1">
-        <v>204.64</v>
+        <v>299.71</v>
       </c>
       <c r="E94" s="1">
-        <v>185.43332650782</v>
+        <v>303.38377181208</v>
       </c>
       <c r="F94" t="s">
         <v>11</v>
       </c>
       <c r="G94">
-        <v>1.18</v>
+        <v>1.15</v>
       </c>
       <c r="H94" s="1">
-        <v>855723.59</v>
+        <v>195088.16</v>
       </c>
       <c r="I94" s="1">
-        <v>75356.35</v>
+        <v>-1155.86</v>
       </c>
       <c r="J94" s="1">
-        <v>8.8061555016848</v>
+        <v>-0.59248085583461</v>
       </c>
       <c r="K94">
-        <v>0.72</v>
-[...2 lines deleted...]
-        <v>226</v>
+        <v>0.0</v>
+      </c>
+      <c r="L94">
+        <v>0.0</v>
       </c>
       <c r="M94" s="1">
-        <v>931079.94</v>
+        <v>193932.3</v>
       </c>
       <c r="N94" s="1">
-        <v>934965.13</v>
+        <v>193932.3</v>
       </c>
       <c r="O94" s="1">
-        <v>0.63</v>
+        <v>0.13</v>
       </c>
       <c r="P94">
         <v>1</v>
       </c>
     </row>
     <row r="95" spans="1:16">
       <c r="A95" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
       <c r="B95" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="C95" s="1">
-        <v>2955.0</v>
+        <v>4178.0</v>
       </c>
       <c r="D95" s="1">
-        <v>254.89</v>
+        <v>299.71</v>
       </c>
       <c r="E95" s="1">
-        <v>143.25428426396</v>
+        <v>194.01785543322</v>
       </c>
       <c r="F95" t="s">
         <v>11</v>
       </c>
       <c r="G95">
-        <v>1.18</v>
+        <v>1.15</v>
       </c>
       <c r="H95" s="1">
-        <v>362060.51</v>
+        <v>727356.65</v>
       </c>
       <c r="I95" s="1">
-        <v>275866.1</v>
+        <v>360226.08</v>
       </c>
       <c r="J95" s="1">
-        <v>76.193368892951</v>
+        <v>49.525371081711</v>
       </c>
       <c r="K95">
         <v>0.0</v>
       </c>
       <c r="L95">
         <v>0.0</v>
       </c>
       <c r="M95" s="1">
-        <v>637926.61</v>
+        <v>1087582.73</v>
       </c>
       <c r="N95" s="1">
-        <v>637926.61</v>
+        <v>1087582.73</v>
       </c>
       <c r="O95" s="1">
-        <v>0.43</v>
+        <v>0.76</v>
       </c>
       <c r="P95">
         <v>1</v>
       </c>
     </row>
     <row r="96" spans="1:16">
       <c r="A96" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="B96" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
       <c r="C96" s="1">
-        <v>4178.0</v>
+        <v>5540.0</v>
       </c>
       <c r="D96" s="1">
-        <v>320.14</v>
+        <v>121.09</v>
       </c>
       <c r="E96" s="1">
-        <v>194.01785543322</v>
+        <v>98.554954873646</v>
       </c>
       <c r="F96" t="s">
         <v>11</v>
       </c>
       <c r="G96">
-        <v>1.18</v>
+        <v>1.15</v>
       </c>
       <c r="H96" s="1">
-        <v>727356.65</v>
+        <v>466196.78</v>
       </c>
       <c r="I96" s="1">
-        <v>405483.97</v>
+        <v>116457.15</v>
       </c>
       <c r="J96" s="1">
-        <v>55.747612948888</v>
+        <v>24.980256191388</v>
       </c>
       <c r="K96">
+        <v>0.0</v>
+      </c>
+      <c r="L96">
+        <v>0.0</v>
+      </c>
+      <c r="M96" s="1">
+        <v>582653.93</v>
+      </c>
+      <c r="N96" s="1">
+        <v>582653.93</v>
+      </c>
+      <c r="O96" s="1">
         <v>0.4</v>
-      </c>
-[...10 lines deleted...]
-        <v>0.77</v>
       </c>
       <c r="P96">
         <v>1</v>
       </c>
     </row>
     <row r="97" spans="1:16">
       <c r="A97" t="s">
-        <v>229</v>
+        <v>232</v>
       </c>
       <c r="B97" t="s">
-        <v>230</v>
+        <v>233</v>
       </c>
       <c r="C97" s="1">
-        <v>831.0</v>
+        <v>5124.0</v>
       </c>
       <c r="D97" s="1">
-        <v>320.14</v>
+        <v>76.27</v>
       </c>
       <c r="E97" s="1">
-        <v>303.38376654633</v>
+        <v>83.288977361436</v>
       </c>
       <c r="F97" t="s">
         <v>11</v>
       </c>
       <c r="G97">
-        <v>1.18</v>
+        <v>1.15</v>
       </c>
       <c r="H97" s="1">
-        <v>217608.4</v>
+        <v>362070.69</v>
       </c>
       <c r="I97" s="1">
-        <v>7712.46</v>
+        <v>-22636.56</v>
       </c>
       <c r="J97" s="1">
-        <v>3.5441922278736</v>
+        <v>-6.2519725084624</v>
       </c>
       <c r="K97">
-        <v>0.42</v>
+        <v>0.0</v>
       </c>
       <c r="L97">
-        <v>352.34</v>
+        <v>0.0</v>
       </c>
       <c r="M97" s="1">
-        <v>225320.86</v>
+        <v>339434.13</v>
       </c>
       <c r="N97" s="1">
-        <v>225673.2</v>
+        <v>339434.13</v>
       </c>
       <c r="O97" s="1">
-        <v>0.15</v>
+        <v>0.24</v>
       </c>
       <c r="P97">
         <v>1</v>
       </c>
     </row>
     <row r="98" spans="1:16">
       <c r="A98" t="s">
-        <v>232</v>
+        <v>234</v>
       </c>
       <c r="B98" t="s">
-        <v>233</v>
+        <v>235</v>
       </c>
       <c r="C98" s="1">
-        <v>5636.0</v>
+        <v>10162.0</v>
       </c>
       <c r="D98" s="1">
-        <v>127.95</v>
+        <v>76.39</v>
       </c>
       <c r="E98" s="1">
-        <v>98.5549556423</v>
+        <v>80.722160007873</v>
       </c>
       <c r="F98" t="s">
         <v>11</v>
       </c>
       <c r="G98">
-        <v>1.18</v>
+        <v>1.15</v>
       </c>
       <c r="H98" s="1">
-        <v>474275.28</v>
+        <v>700394.79</v>
       </c>
       <c r="I98" s="1">
-        <v>136486.3</v>
+        <v>-26164.38</v>
       </c>
       <c r="J98" s="1">
-        <v>28.777865040742</v>
+        <v>-3.7356617115898</v>
       </c>
       <c r="K98">
         <v>0.0</v>
       </c>
       <c r="L98">
         <v>0.0</v>
       </c>
       <c r="M98" s="1">
-        <v>610761.58</v>
+        <v>674230.41</v>
       </c>
       <c r="N98" s="1">
-        <v>610761.58</v>
+        <v>674230.41</v>
       </c>
       <c r="O98" s="1">
-        <v>0.41</v>
+        <v>0.47</v>
       </c>
       <c r="P98">
         <v>1</v>
       </c>
     </row>
     <row r="99" spans="1:16">
       <c r="A99" t="s">
-        <v>234</v>
+        <v>236</v>
       </c>
       <c r="B99" t="s">
-        <v>235</v>
+        <v>237</v>
       </c>
       <c r="C99" s="1">
-        <v>5213.0</v>
+        <v>4624.0</v>
       </c>
       <c r="D99" s="1">
-        <v>76.33</v>
+        <v>206.09</v>
       </c>
       <c r="E99" s="1">
-        <v>83.28897755611</v>
+        <v>185.86096885813</v>
       </c>
       <c r="F99" t="s">
         <v>11</v>
       </c>
       <c r="G99">
-        <v>1.18</v>
+        <v>1.15</v>
       </c>
       <c r="H99" s="1">
-        <v>368359.58</v>
+        <v>734799.18</v>
       </c>
       <c r="I99" s="1">
-        <v>-31349.09</v>
+        <v>92890.19</v>
       </c>
       <c r="J99" s="1">
-        <v>-8.5104587207967</v>
+        <v>12.641575076336</v>
       </c>
       <c r="K99">
         <v>0.0</v>
       </c>
       <c r="L99">
         <v>0.0</v>
       </c>
       <c r="M99" s="1">
-        <v>337010.49</v>
+        <v>827689.37</v>
       </c>
       <c r="N99" s="1">
-        <v>337010.49</v>
+        <v>827689.37</v>
       </c>
       <c r="O99" s="1">
-        <v>0.23</v>
+        <v>0.58</v>
       </c>
       <c r="P99">
         <v>1</v>
       </c>
     </row>
     <row r="100" spans="1:16">
       <c r="A100" t="s">
-        <v>236</v>
+        <v>238</v>
       </c>
       <c r="B100" t="s">
-        <v>237</v>
+        <v>239</v>
       </c>
       <c r="C100" s="1">
-        <v>10339.0</v>
+        <v>6490.0</v>
       </c>
       <c r="D100" s="1">
-        <v>81.45</v>
+        <v>120.5</v>
       </c>
       <c r="E100" s="1">
-        <v>80.722159783345</v>
+        <v>130.36173189522</v>
       </c>
       <c r="F100" t="s">
         <v>11</v>
       </c>
       <c r="G100">
-        <v>1.18</v>
+        <v>1.15</v>
       </c>
       <c r="H100" s="1">
-        <v>712594.15</v>
+        <v>722391.77</v>
       </c>
       <c r="I100" s="1">
-        <v>636.6</v>
+        <v>-43150.01</v>
       </c>
       <c r="J100" s="1">
-        <v>0.089335563588334</v>
+        <v>-5.9732145065828</v>
       </c>
       <c r="K100">
         <v>0.27</v>
       </c>
       <c r="L100" t="s">
-        <v>238</v>
+        <v>240</v>
       </c>
       <c r="M100" s="1">
-        <v>713230.75</v>
+        <v>679241.76</v>
       </c>
       <c r="N100" s="1">
-        <v>716020.04</v>
+        <v>680987.35</v>
       </c>
       <c r="O100" s="1">
-        <v>0.48</v>
+        <v>0.47</v>
       </c>
       <c r="P100">
         <v>1</v>
       </c>
     </row>
     <row r="101" spans="1:16">
       <c r="A101" t="s">
-        <v>239</v>
+        <v>241</v>
       </c>
       <c r="B101" t="s">
-        <v>240</v>
+        <v>242</v>
       </c>
       <c r="C101" s="1">
-        <v>4704.0</v>
+        <v>3534.0</v>
       </c>
       <c r="D101" s="1">
-        <v>207.12</v>
+        <v>155.4</v>
       </c>
       <c r="E101" s="1">
-        <v>185.86096938776</v>
+        <v>242.99338709677</v>
       </c>
       <c r="F101" t="s">
         <v>11</v>
       </c>
       <c r="G101">
-        <v>1.18</v>
+        <v>1.15</v>
       </c>
       <c r="H101" s="1">
-        <v>747511.97</v>
+        <v>736384.66</v>
       </c>
       <c r="I101" s="1">
-        <v>77670.11</v>
+        <v>-259393.65</v>
       </c>
       <c r="J101" s="1">
-        <v>10.39048378048</v>
+        <v>-35.225292444305</v>
       </c>
       <c r="K101">
-        <v>0.44</v>
-[...2 lines deleted...]
-        <v>241</v>
+        <v>0.0</v>
+      </c>
+      <c r="L101">
+        <v>0.0</v>
       </c>
       <c r="M101" s="1">
-        <v>825182.08</v>
+        <v>476991.01</v>
       </c>
       <c r="N101" s="1">
-        <v>827269.08</v>
+        <v>476991.01</v>
       </c>
       <c r="O101" s="1">
-        <v>0.56</v>
+        <v>0.33</v>
       </c>
       <c r="P101">
         <v>1</v>
       </c>
     </row>
     <row r="102" spans="1:16">
       <c r="A102" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="B102" t="s">
-        <v>243</v>
+        <v>244</v>
       </c>
       <c r="C102" s="1">
-        <v>6603.0</v>
+        <v>41844524.35</v>
       </c>
       <c r="D102" s="1">
-        <v>129.56</v>
+        <v>1.1518</v>
       </c>
       <c r="E102" s="1">
-        <v>130.36173254581</v>
+        <v>0.0</v>
       </c>
       <c r="F102" t="s">
         <v>11</v>
       </c>
       <c r="G102">
-        <v>1.18</v>
+        <v>1.15</v>
       </c>
       <c r="H102" s="1">
-        <v>734969.62</v>
+        <v>0.0</v>
       </c>
       <c r="I102" s="1">
-        <v>-10412.43</v>
+        <v>-1062728.01</v>
       </c>
       <c r="J102" s="1">
-        <v>-1.4167157004394</v>
+        <v>0</v>
       </c>
       <c r="K102">
-        <v>0.26</v>
-[...2 lines deleted...]
-        <v>244</v>
+        <v>0.0</v>
+      </c>
+      <c r="L102">
+        <v>0.0</v>
       </c>
       <c r="M102" s="1">
-        <v>724557.19</v>
+        <v>-1062728.01</v>
       </c>
       <c r="N102" s="1">
-        <v>726259.38</v>
+        <v>-1062728.01</v>
       </c>
       <c r="O102" s="1">
-        <v>0.49</v>
+        <v>-0.74</v>
       </c>
       <c r="P102">
-        <v>1</v>
-[...98 lines deleted...]
-      <c r="P104">
         <v>1</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>