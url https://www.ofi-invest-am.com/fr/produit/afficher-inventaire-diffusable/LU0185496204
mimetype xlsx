--- v2 (2026-06-19)
+++ v3 (2026-07-21)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="1" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Répartition" sheetId="1" r:id="rId4"/>
     <sheet name="Valorisation" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="245">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="240">
   <si>
     <t>Type Part</t>
   </si>
   <si>
     <t>CodeIsin</t>
   </si>
   <si>
     <t>Parts</t>
   </si>
   <si>
     <t>Vl</t>
   </si>
   <si>
     <t>Devise</t>
   </si>
   <si>
     <t>Actif net</t>
   </si>
   <si>
     <t>A_EUR</t>
   </si>
   <si>
     <t>LU0185495495</t>
   </si>
   <si>
@@ -133,401 +133,386 @@
   <si>
     <t>CC (EUR)</t>
   </si>
   <si>
     <t>Interets (EUR)</t>
   </si>
   <si>
     <t>VBCE (EUR)</t>
   </si>
   <si>
     <t>VBCI (EUR)</t>
   </si>
   <si>
     <t>Poids</t>
   </si>
   <si>
     <t>Nb.</t>
   </si>
   <si>
     <t>US00287Y1091</t>
   </si>
   <si>
     <t>ABBVIE INC</t>
   </si>
   <si>
+    <t>9 884.20</t>
+  </si>
+  <si>
     <t>US0079031078</t>
   </si>
   <si>
     <t>ADVANCED MICRO DEVICES INC</t>
   </si>
   <si>
     <t>US02079K3059</t>
   </si>
   <si>
     <t>ALPHABET INC CLASS A</t>
   </si>
   <si>
     <t>US0258161092</t>
   </si>
   <si>
     <t>AMERICAN EXPRESS</t>
   </si>
   <si>
+    <t>1 982.21</t>
+  </si>
+  <si>
     <t>US0326541051</t>
   </si>
   <si>
     <t>ANALOG DEVICES INC</t>
   </si>
   <si>
     <t>GB00BRXH2664</t>
   </si>
   <si>
     <t>ANGLOGOLD ASHANTI PLC</t>
   </si>
   <si>
-    <t>18 313.49</t>
-[...1 lines deleted...]
-  <si>
     <t>US0378331005</t>
   </si>
   <si>
     <t>APPLE INC</t>
   </si>
   <si>
     <t>US0382221051</t>
   </si>
   <si>
     <t>APPLIED MATERIAL INC</t>
   </si>
   <si>
     <t>US0404132054</t>
   </si>
   <si>
     <t>ARISTA NETWORKS INC</t>
   </si>
   <si>
-    <t>US00206R1023</t>
-[...4 lines deleted...]
-  <si>
     <t>US05722G1004</t>
   </si>
   <si>
     <t>BAKER HUGHES CLASS A</t>
   </si>
   <si>
     <t>US0605051046</t>
   </si>
   <si>
     <t>BANK OF AMERICA CORP</t>
   </si>
   <si>
-    <t>7 926.82</t>
-[...1 lines deleted...]
-  <si>
     <t>US09290D1019</t>
   </si>
   <si>
     <t>BLACKROCK INC</t>
   </si>
   <si>
-    <t>4 887.68</t>
+    <t>US0970231058</t>
+  </si>
+  <si>
+    <t>BOEING</t>
   </si>
   <si>
     <t>US1011371077</t>
   </si>
   <si>
     <t>BOSTON SCIENTIFIC CORP</t>
   </si>
   <si>
     <t>US11135F1012</t>
   </si>
   <si>
     <t>BROADCOM INC</t>
   </si>
   <si>
     <t>US14040H1059</t>
   </si>
   <si>
     <t>CAPITAL ONE FINANCIAL CORP</t>
   </si>
   <si>
     <t>US1491231015</t>
   </si>
   <si>
     <t>CATERPILLAR INC</t>
   </si>
   <si>
+    <t>1 239.41</t>
+  </si>
+  <si>
     <t>US15118V2079</t>
   </si>
   <si>
     <t>CELSIUS HOLDINGS INC</t>
   </si>
   <si>
+    <t>US1729674242</t>
+  </si>
+  <si>
+    <t>CITIGROUP INC</t>
+  </si>
+  <si>
     <t>US1912161007</t>
   </si>
   <si>
     <t>COCA-COLA</t>
   </si>
   <si>
-    <t>3 645.71</t>
-[...1 lines deleted...]
-  <si>
     <t>US19247G1076</t>
   </si>
   <si>
     <t>COHERENT CORP</t>
   </si>
   <si>
     <t>US21037T1097</t>
   </si>
   <si>
     <t>CONSTELLATION ENERGY CORP</t>
   </si>
   <si>
-    <t>1 046.54</t>
-[...1 lines deleted...]
-  <si>
     <t>US22160K1051</t>
   </si>
   <si>
     <t>COSTCO WHOLESALE CORP</t>
   </si>
   <si>
     <t>KYG254571055</t>
   </si>
   <si>
     <t>CREDO TECHNOLOGY GROUP HOLDING LTD</t>
   </si>
   <si>
-    <t>US23331A1097</t>
-[...2 lines deleted...]
-    <t>D R HORTON INC</t>
+    <t>US22788C1053</t>
+  </si>
+  <si>
+    <t>CROWDSTRIKE HOLDINGS INC CLASS A</t>
   </si>
   <si>
     <t>US2358511028</t>
   </si>
   <si>
     <t>DANAHER CORP</t>
   </si>
   <si>
     <t>US23804L1035</t>
   </si>
   <si>
     <t>DATADOG INC CLASS A</t>
   </si>
   <si>
     <t>US2441991054</t>
   </si>
   <si>
     <t>DEERE</t>
   </si>
   <si>
+    <t>1 359.61</t>
+  </si>
+  <si>
     <t>US2538681030</t>
   </si>
   <si>
     <t>DIGITAL REALTY TRUST REIT INC</t>
   </si>
   <si>
-    <t>4 050.63</t>
-[...1 lines deleted...]
-  <si>
     <t>IE00B8KQN827</t>
   </si>
   <si>
     <t>EATON PLC</t>
   </si>
   <si>
-    <t>3 272.25</t>
-[...1 lines deleted...]
-  <si>
     <t>US28176E1082</t>
   </si>
   <si>
     <t>EDWARDS LIFESCIENCES CORP</t>
   </si>
   <si>
     <t>US5324571083</t>
   </si>
   <si>
     <t>ELI LILLY</t>
   </si>
   <si>
     <t>US2910111044</t>
   </si>
   <si>
     <t>EMERSON ELECTRIC</t>
   </si>
   <si>
     <t>NL0011585146</t>
   </si>
   <si>
     <t>FERRARI NV</t>
   </si>
   <si>
+    <t>10 249.31</t>
+  </si>
+  <si>
     <t>US3167731005</t>
   </si>
   <si>
     <t>FIFTH THIRD BANCORP</t>
   </si>
   <si>
     <t>US35671D8570</t>
   </si>
   <si>
     <t>FREEPORT MCMORAN INC</t>
   </si>
   <si>
+    <t>1 189.82</t>
+  </si>
+  <si>
     <t>US3696043013</t>
   </si>
   <si>
     <t>GE AEROSPACE</t>
   </si>
   <si>
     <t>US37045V1008</t>
   </si>
   <si>
     <t>GENERAL MOTORS</t>
   </si>
   <si>
     <t>US3755581036</t>
   </si>
   <si>
     <t>GILEAD SCIENCES INC</t>
   </si>
   <si>
-    <t>5 401.25</t>
-[...1 lines deleted...]
-  <si>
     <t>US38141G1040</t>
   </si>
   <si>
     <t>GOLDMAN SACHS GROUP INC</t>
   </si>
   <si>
-    <t>2 478.74</t>
-[...1 lines deleted...]
-  <si>
     <t>US4370761029</t>
   </si>
   <si>
     <t>HOME DEPOT INC</t>
   </si>
   <si>
-    <t>11 460.27</t>
-[...1 lines deleted...]
-  <si>
     <t>US4435106079</t>
   </si>
   <si>
     <t>HUBBELL INC</t>
   </si>
   <si>
     <t>US4595061015</t>
   </si>
   <si>
     <t>INTERNATIONAL FLAVORS &amp; FRAGRANCES</t>
   </si>
   <si>
     <t>US46120E6023</t>
   </si>
   <si>
     <t>INTUITIVE SURGICAL INC</t>
   </si>
   <si>
     <t>US46625H1005</t>
   </si>
   <si>
     <t>JPMORGAN CHASE</t>
   </si>
   <si>
+    <t>9 909.42</t>
+  </si>
+  <si>
     <t>US49271V1008</t>
   </si>
   <si>
     <t>KEURIG DR PEPPER INC</t>
   </si>
   <si>
     <t>US48251W1045</t>
   </si>
   <si>
     <t>KKR AND CO INC</t>
   </si>
   <si>
     <t>US52736R1023</t>
   </si>
   <si>
     <t>LEVI STRAUSS CLASS A</t>
   </si>
   <si>
     <t>IE000S9YS762</t>
   </si>
   <si>
     <t>LINDE PLC</t>
   </si>
   <si>
-    <t>3 857.73</t>
-[...1 lines deleted...]
-  <si>
     <t>US5732841060</t>
   </si>
   <si>
     <t>MARTIN MARIETTA MATERIALS INC</t>
   </si>
   <si>
-    <t>US5738741041</t>
-[...4 lines deleted...]
-  <si>
     <t>US57636Q1040</t>
   </si>
   <si>
     <t>MASTERCARD INC CLASS A</t>
   </si>
   <si>
+    <t>1 354.08</t>
+  </si>
+  <si>
     <t>US58933Y1055</t>
   </si>
   <si>
     <t>MERCK &amp; CO INC</t>
   </si>
   <si>
-    <t>9 402.38</t>
-[...1 lines deleted...]
-  <si>
     <t>US30303M1027</t>
   </si>
   <si>
     <t>META PLATFORMS INC CLASS A</t>
   </si>
   <si>
-    <t>2 747.28</t>
-[...1 lines deleted...]
-  <si>
     <t>US59156R1086</t>
   </si>
   <si>
     <t>METLIFE INC</t>
   </si>
   <si>
     <t>US5951121038</t>
   </si>
   <si>
     <t>MICRON TECHNOLOGY INC</t>
   </si>
   <si>
     <t>US5949181045</t>
   </si>
   <si>
     <t>MICROSOFT CORP</t>
   </si>
   <si>
     <t>US6174464486</t>
   </si>
   <si>
     <t>MORGAN STANLEY</t>
   </si>
   <si>
     <t>US64110L1061</t>
@@ -541,258 +526,258 @@
   <si>
     <t>NEWMONT</t>
   </si>
   <si>
     <t>US65339F1012</t>
   </si>
   <si>
     <t>NEXTERA ENERGY INC</t>
   </si>
   <si>
     <t>US67066G1040</t>
   </si>
   <si>
     <t>NVIDIA CORP</t>
   </si>
   <si>
     <t>US6792951054</t>
   </si>
   <si>
     <t>OKTA INC CLASS A</t>
   </si>
   <si>
     <t>CH1134540470</t>
   </si>
   <si>
-    <t>ON HOLDING LTD CLASS A</t>
+    <t>ON HOLDING AG CLASS A</t>
   </si>
   <si>
     <t>US68389X1054</t>
   </si>
   <si>
     <t>ORACLE CORP</t>
   </si>
   <si>
+    <t>4 025.06</t>
+  </si>
+  <si>
+    <t>US69608A1088</t>
+  </si>
+  <si>
+    <t>PALANTIR TECHNOLOGIES INC CLASS A</t>
+  </si>
+  <si>
     <t>US6974351057</t>
   </si>
   <si>
     <t>PALO ALTO NETWORKS INC</t>
   </si>
   <si>
     <t>US7010941042</t>
   </si>
   <si>
     <t>PARKER-HANNIFIN CORP</t>
   </si>
   <si>
     <t>US7185461040</t>
   </si>
   <si>
     <t>PHILLIPS</t>
   </si>
   <si>
     <t>US7427181091</t>
   </si>
   <si>
     <t>PROCTER &amp; GAMBLE</t>
   </si>
   <si>
     <t>US7433151039</t>
   </si>
   <si>
     <t>PROGRESSIVE CORP</t>
   </si>
   <si>
     <t>US74340W1036</t>
   </si>
   <si>
     <t>PROLOGIS REIT INC</t>
   </si>
   <si>
-    <t>5 753.39</t>
-[...1 lines deleted...]
-  <si>
     <t>US7445731067</t>
   </si>
   <si>
     <t>PUBLIC SERVICE ENTERPRISE GROUP IN</t>
   </si>
   <si>
-    <t>5 696.36</t>
-[...5 lines deleted...]
-    <t>REPUBLIC SERVICES INC</t>
+    <t>US75734B1008</t>
+  </si>
+  <si>
+    <t>REDDIT INC CLASS A</t>
   </si>
   <si>
     <t>US7707001027</t>
   </si>
   <si>
     <t>ROBINHOOD MARKETS INC CLASS A</t>
   </si>
   <si>
     <t>US75513E1010</t>
   </si>
   <si>
     <t>RTX CORP</t>
   </si>
   <si>
-    <t>US79466L3024</t>
-[...4 lines deleted...]
-  <si>
     <t>AN8068571086</t>
   </si>
   <si>
     <t>SLB NV</t>
   </si>
   <si>
-    <t>6 258.97</t>
-[...1 lines deleted...]
-  <si>
     <t>US8334451098</t>
   </si>
   <si>
     <t>SNOWFLAKE INC</t>
   </si>
   <si>
     <t>US8725901040</t>
   </si>
   <si>
     <t>T MOBILE US INC</t>
   </si>
   <si>
     <t>US87612G1013</t>
   </si>
   <si>
     <t>TARGA RESOURCES CORP</t>
   </si>
   <si>
     <t>US88160R1014</t>
   </si>
   <si>
     <t>TESLA INC</t>
   </si>
   <si>
+    <t>US8825081040</t>
+  </si>
+  <si>
+    <t>TEXAS INSTRUMENT INC</t>
+  </si>
+  <si>
     <t>US8835561023</t>
   </si>
   <si>
     <t>THERMO FISHER SCIENTIFIC INC</t>
   </si>
   <si>
     <t>US8725401090</t>
   </si>
   <si>
     <t>TJX INC</t>
   </si>
   <si>
     <t>IE00BK9ZQ967</t>
   </si>
   <si>
     <t>TRANE TECHNOLOGIES PLC</t>
   </si>
   <si>
-    <t>2 427.67</t>
-[...1 lines deleted...]
-  <si>
     <t>US90353T1007</t>
   </si>
   <si>
     <t>UBER TECHNOLOGIES INC</t>
   </si>
   <si>
     <t>US9113631090</t>
   </si>
   <si>
     <t>UNITED RENTALS INC</t>
   </si>
   <si>
+    <t>US91324P1021</t>
+  </si>
+  <si>
+    <t>UNITEDHEALTH GROUP INC</t>
+  </si>
+  <si>
     <t>US91913Y1001</t>
   </si>
   <si>
     <t>VALERO ENERGY CORP</t>
   </si>
   <si>
     <t>US92537N1081</t>
   </si>
   <si>
     <t>VERTIV HOLDINGS CLASS A</t>
   </si>
   <si>
     <t>US92826C8394</t>
   </si>
   <si>
     <t>VISA INC CLASS A</t>
   </si>
   <si>
     <t>US9311421039</t>
   </si>
   <si>
     <t>WALMART INC</t>
   </si>
   <si>
     <t>US94419L1017</t>
   </si>
   <si>
     <t>WAYFAIR INC CLASS A</t>
   </si>
   <si>
     <t>US9497461015</t>
   </si>
   <si>
     <t>WELLS FARGO</t>
   </si>
   <si>
     <t>US95040Q1040</t>
   </si>
   <si>
     <t>WELLTOWER INC</t>
   </si>
   <si>
-    <t>US98419M1009</t>
-[...5 lines deleted...]
-    <t>1 745.59</t>
+    <t>US9741551033</t>
+  </si>
+  <si>
+    <t>WINGSTOP INC</t>
   </si>
   <si>
     <t>US98980G1022</t>
   </si>
   <si>
     <t>ZSCALER INC</t>
   </si>
   <si>
-    <t>EUR-00007857</t>
-[...2 lines deleted...]
-    <t>EUR/USD 2026-03-31</t>
+    <t>EUR-00009161</t>
+  </si>
+  <si>
+    <t>EUR/USD 2026-04-30</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -1156,270 +1141,270 @@
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>4</v>
       </c>
       <c r="H1" t="s">
         <v>5</v>
       </c>
       <c r="I1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2" spans="1:14">
       <c r="A2" t="s">
         <v>6</v>
       </c>
       <c r="B2" t="s">
         <v>7</v>
       </c>
       <c r="C2" s="1">
-        <v>100622.92</v>
+        <v>98173.49</v>
       </c>
       <c r="D2">
-        <v>194.0</v>
+        <v>204.43</v>
       </c>
       <c r="E2" t="s">
         <v>8</v>
       </c>
       <c r="F2">
-        <v>19520365.05</v>
+        <v>20069515.32</v>
       </c>
       <c r="G2" t="s">
         <v>8</v>
       </c>
       <c r="H2">
-        <v>19520365.05</v>
+        <v>20069515.32</v>
       </c>
       <c r="I2" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="3" spans="1:14">
       <c r="A3" t="s">
         <v>9</v>
       </c>
       <c r="B3" t="s">
         <v>10</v>
       </c>
       <c r="C3" s="1">
-        <v>2711.7</v>
+        <v>2732.7</v>
       </c>
       <c r="D3">
-        <v>231.57</v>
+        <v>249.08</v>
       </c>
       <c r="E3" t="s">
         <v>11</v>
       </c>
       <c r="F3">
-        <v>627943.96453261</v>
+        <v>680653.71059363</v>
       </c>
       <c r="G3" t="s">
         <v>11</v>
       </c>
       <c r="H3">
-        <v>545397.98</v>
+        <v>579181.17</v>
       </c>
       <c r="I3" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="4" spans="1:14">
       <c r="A4" t="s">
         <v>12</v>
       </c>
       <c r="B4" t="s">
         <v>13</v>
       </c>
       <c r="C4" s="1">
-        <v>75057.54</v>
+        <v>87284.54</v>
       </c>
       <c r="D4">
-        <v>254.96</v>
+        <v>268.87</v>
       </c>
       <c r="E4" t="s">
         <v>8</v>
       </c>
       <c r="F4">
-        <v>19136514.09</v>
+        <v>23468394.32</v>
       </c>
       <c r="G4" t="s">
         <v>8</v>
       </c>
       <c r="H4">
-        <v>19136514.09</v>
+        <v>23468394.32</v>
       </c>
       <c r="I4" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="5" spans="1:14">
       <c r="A5" t="s">
         <v>14</v>
       </c>
       <c r="B5" t="s">
         <v>15</v>
       </c>
       <c r="C5" s="1">
-        <v>239328.0</v>
+        <v>234565.0</v>
       </c>
       <c r="D5">
-        <v>302.33</v>
+        <v>325.43</v>
       </c>
       <c r="E5" t="s">
         <v>11</v>
       </c>
       <c r="F5">
-        <v>72355780.655513</v>
+        <v>76335271.423428</v>
       </c>
       <c r="G5" t="s">
         <v>11</v>
       </c>
       <c r="H5">
-        <v>62844296.37</v>
+        <v>64955132.29</v>
       </c>
       <c r="I5" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="6" spans="1:14">
       <c r="A6" t="s">
         <v>16</v>
       </c>
       <c r="B6" t="s">
         <v>17</v>
       </c>
       <c r="C6" s="1">
-        <v>317474.0</v>
+        <v>318924.0</v>
       </c>
       <c r="D6">
-        <v>128.97</v>
+        <v>138.46</v>
       </c>
       <c r="E6" t="s">
         <v>8</v>
       </c>
       <c r="F6">
-        <v>40945833.88</v>
+        <v>44158799.29</v>
       </c>
       <c r="G6" t="s">
         <v>8</v>
       </c>
       <c r="H6">
-        <v>40945833.88</v>
+        <v>44158799.29</v>
       </c>
       <c r="I6" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="7" spans="1:14">
       <c r="A7" t="s">
         <v>18</v>
       </c>
       <c r="B7" t="s">
         <v>19</v>
       </c>
       <c r="C7" s="1">
         <v>100.0</v>
       </c>
       <c r="D7">
-        <v>104.44</v>
+        <v>110.13</v>
       </c>
       <c r="E7" t="s">
         <v>8</v>
       </c>
       <c r="F7">
-        <v>10443.51</v>
+        <v>11013.09</v>
       </c>
       <c r="G7" t="s">
         <v>8</v>
       </c>
       <c r="H7">
-        <v>10443.51</v>
+        <v>11013.09</v>
       </c>
       <c r="I7" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="8" spans="1:14">
       <c r="A8" t="s">
         <v>20</v>
       </c>
       <c r="B8" t="s">
         <v>21</v>
       </c>
       <c r="C8" s="1">
-        <v>9785.0</v>
+        <v>10610.0</v>
       </c>
       <c r="D8">
-        <v>94.98</v>
+        <v>100.13</v>
       </c>
       <c r="E8" t="s">
         <v>8</v>
       </c>
       <c r="F8">
-        <v>929347.15</v>
+        <v>1062376.72</v>
       </c>
       <c r="G8" t="s">
         <v>8</v>
       </c>
       <c r="H8">
-        <v>929347.15</v>
+        <v>1062376.72</v>
       </c>
       <c r="I8" t="s">
         <v>8</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:P102"/>
+  <dimension ref="A1:P104"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="O102" sqref="O102"/>
+      <selection activeCell="O104" sqref="O104"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:16">
       <c r="A1" t="s">
         <v>22</v>
       </c>
       <c r="B1" t="s">
         <v>23</v>
       </c>
       <c r="C1" t="s">
         <v>24</v>
       </c>
       <c r="D1" t="s">
         <v>25</v>
       </c>
       <c r="E1" t="s">
         <v>26</v>
       </c>
       <c r="F1" t="s">
         <v>4</v>
       </c>
       <c r="G1" t="s">
         <v>27</v>
@@ -1441,5086 +1426,5186 @@
       </c>
       <c r="M1" t="s">
         <v>33</v>
       </c>
       <c r="N1" t="s">
         <v>34</v>
       </c>
       <c r="O1" t="s">
         <v>35</v>
       </c>
       <c r="P1" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="2" spans="1:16">
       <c r="A2" t="s">
         <v>37</v>
       </c>
       <c r="B2" t="s">
         <v>38</v>
       </c>
       <c r="C2" s="1">
         <v>9592.0</v>
       </c>
       <c r="D2" s="1">
-        <v>206.23</v>
+        <v>205.12</v>
       </c>
       <c r="E2" s="1">
         <v>207.40586738949</v>
       </c>
       <c r="F2" t="s">
         <v>11</v>
       </c>
       <c r="G2">
-        <v>1.15</v>
+        <v>1.18</v>
       </c>
       <c r="H2" s="1">
         <v>1701373.14</v>
       </c>
       <c r="I2" s="1">
-        <v>16747.47</v>
+        <v>-27180.63</v>
       </c>
       <c r="J2" s="1">
-        <v>0.98435020550518</v>
+        <v>-1.5975701838105</v>
       </c>
       <c r="K2">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>1.03</v>
+      </c>
+      <c r="L2" t="s">
+        <v>39</v>
       </c>
       <c r="M2" s="1">
-        <v>1718120.61</v>
+        <v>1674192.51</v>
       </c>
       <c r="N2" s="1">
-        <v>1718120.61</v>
+        <v>1684076.71</v>
       </c>
       <c r="O2" s="1">
-        <v>1.19</v>
+        <v>1.09</v>
       </c>
       <c r="P2">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:16">
       <c r="A3" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="B3" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="C3" s="1">
-        <v>8885.0</v>
+        <v>6915.0</v>
       </c>
       <c r="D3" s="1">
-        <v>205.27</v>
+        <v>284.49</v>
       </c>
       <c r="E3" s="1">
-        <v>236.10999549803</v>
+        <v>236.10999566161</v>
       </c>
       <c r="F3" t="s">
         <v>11</v>
       </c>
       <c r="G3">
-        <v>1.15</v>
+        <v>1.18</v>
       </c>
       <c r="H3" s="1">
-        <v>1799418.94</v>
+        <v>1400448.17</v>
       </c>
       <c r="I3" s="1">
-        <v>-215344.64</v>
+        <v>273520.81</v>
       </c>
       <c r="J3" s="1">
-        <v>-11.967454338343</v>
+        <v>19.53094843917</v>
       </c>
       <c r="K3">
         <v>0.0</v>
       </c>
       <c r="L3">
         <v>0.0</v>
       </c>
       <c r="M3" s="1">
-        <v>1584074.3</v>
+        <v>1673968.98</v>
       </c>
       <c r="N3" s="1">
-        <v>1584074.3</v>
+        <v>1673968.98</v>
       </c>
       <c r="O3" s="1">
-        <v>1.1</v>
+        <v>1.08</v>
       </c>
       <c r="P3">
         <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:16">
       <c r="A4" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="B4" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="C4" s="1">
-        <v>33278.0</v>
+        <v>34256.0</v>
       </c>
       <c r="D4" s="1">
-        <v>307.13</v>
+        <v>332.29</v>
       </c>
       <c r="E4" s="1">
-        <v>185.67666055652</v>
+        <v>188.67867205745</v>
       </c>
       <c r="F4" t="s">
         <v>11</v>
       </c>
       <c r="G4">
-        <v>1.15</v>
+        <v>1.18</v>
       </c>
       <c r="H4" s="1">
-        <v>5277977.54</v>
+        <v>5523810.45</v>
       </c>
       <c r="I4" s="1">
-        <v>3599142.48</v>
+        <v>4162137.68</v>
       </c>
       <c r="J4" s="1">
-        <v>68.191697534204</v>
+        <v>75.349031572943</v>
       </c>
       <c r="K4">
         <v>0.0</v>
       </c>
       <c r="L4">
         <v>0.0</v>
       </c>
       <c r="M4" s="1">
-        <v>8877120.02</v>
+        <v>9685948.13</v>
       </c>
       <c r="N4" s="1">
-        <v>8877120.02</v>
+        <v>9685948.13</v>
       </c>
       <c r="O4" s="1">
-        <v>6.17</v>
+        <v>6.28</v>
       </c>
       <c r="P4">
         <v>1</v>
       </c>
     </row>
     <row r="5" spans="1:16">
       <c r="A5" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="B5" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="C5" s="1">
         <v>3503.0</v>
       </c>
       <c r="D5" s="1">
-        <v>294.93</v>
+        <v>329.79</v>
       </c>
       <c r="E5" s="1">
         <v>323.711915501</v>
       </c>
       <c r="F5" t="s">
         <v>11</v>
       </c>
       <c r="G5">
-        <v>1.15</v>
+        <v>1.18</v>
       </c>
       <c r="H5" s="1">
         <v>968248.18</v>
       </c>
       <c r="I5" s="1">
-        <v>-70919.14</v>
+        <v>14779.71</v>
       </c>
       <c r="J5" s="1">
-        <v>-7.3244795564707</v>
+        <v>1.5264381906713</v>
       </c>
       <c r="K5">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>0.57</v>
+      </c>
+      <c r="L5" t="s">
+        <v>46</v>
       </c>
       <c r="M5" s="1">
-        <v>897329.04</v>
+        <v>983027.89</v>
       </c>
       <c r="N5" s="1">
-        <v>897329.04</v>
+        <v>985010.1</v>
       </c>
       <c r="O5" s="1">
-        <v>0.62</v>
+        <v>0.64</v>
       </c>
       <c r="P5">
         <v>1</v>
       </c>
     </row>
     <row r="6" spans="1:16">
       <c r="A6" t="s">
-        <v>45</v>
+        <v>47</v>
       </c>
       <c r="B6" t="s">
-        <v>46</v>
+        <v>48</v>
       </c>
       <c r="C6" s="1">
         <v>5524.0</v>
       </c>
       <c r="D6" s="1">
-        <v>310.44</v>
+        <v>375.27</v>
       </c>
       <c r="E6" s="1">
         <v>332.29211440985</v>
       </c>
       <c r="F6" t="s">
         <v>11</v>
       </c>
       <c r="G6">
-        <v>1.15</v>
+        <v>1.18</v>
       </c>
       <c r="H6" s="1">
         <v>1562061.77</v>
       </c>
       <c r="I6" s="1">
-        <v>-72618.46</v>
+        <v>201886.05</v>
       </c>
       <c r="J6" s="1">
-        <v>-4.6488852998432</v>
+        <v>12.924332051222</v>
       </c>
       <c r="K6">
         <v>0.0</v>
       </c>
       <c r="L6">
         <v>0.0</v>
       </c>
       <c r="M6" s="1">
-        <v>1489443.31</v>
+        <v>1763947.82</v>
       </c>
       <c r="N6" s="1">
-        <v>1489443.31</v>
+        <v>1763947.82</v>
       </c>
       <c r="O6" s="1">
-        <v>1.03</v>
+        <v>1.14</v>
       </c>
       <c r="P6">
         <v>1</v>
       </c>
     </row>
     <row r="7" spans="1:16">
       <c r="A7" t="s">
-        <v>47</v>
+        <v>49</v>
       </c>
       <c r="B7" t="s">
-        <v>48</v>
+        <v>50</v>
       </c>
       <c r="C7" s="1">
-        <v>11064.0</v>
+        <v>6927.0</v>
       </c>
       <c r="D7" s="1">
-        <v>85.69</v>
+        <v>100.45</v>
       </c>
       <c r="E7" s="1">
-        <v>104.61695137383</v>
+        <v>103.58708387469</v>
       </c>
       <c r="F7" t="s">
         <v>11</v>
       </c>
       <c r="G7">
-        <v>1.15</v>
+        <v>1.18</v>
       </c>
       <c r="H7" s="1">
-        <v>986536.59</v>
+        <v>613084.77</v>
       </c>
       <c r="I7" s="1">
-        <v>-163090.93</v>
+        <v>-21000.74</v>
       </c>
       <c r="J7" s="1">
-        <v>-16.531665591846</v>
+        <v>-3.4254219037279</v>
       </c>
       <c r="K7">
-        <v>1.66</v>
-[...2 lines deleted...]
-        <v>49</v>
+        <v>0.0</v>
+      </c>
+      <c r="L7">
+        <v>0.0</v>
       </c>
       <c r="M7" s="1">
-        <v>823445.66</v>
+        <v>592084.03</v>
       </c>
       <c r="N7" s="1">
-        <v>841759.15</v>
+        <v>592084.03</v>
       </c>
       <c r="O7" s="1">
-        <v>0.58</v>
+        <v>0.38</v>
       </c>
       <c r="P7">
         <v>1</v>
       </c>
     </row>
     <row r="8" spans="1:16">
       <c r="A8" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="B8" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="C8" s="1">
-        <v>42821.0</v>
+        <v>44191.0</v>
       </c>
       <c r="D8" s="1">
-        <v>248.96</v>
+        <v>266.17</v>
       </c>
       <c r="E8" s="1">
-        <v>210.72832021672</v>
+        <v>212.48266389084</v>
       </c>
       <c r="F8" t="s">
         <v>11</v>
       </c>
       <c r="G8">
-        <v>1.15</v>
+        <v>1.18</v>
       </c>
       <c r="H8" s="1">
-        <v>7705184.3</v>
+        <v>8016811.26</v>
       </c>
       <c r="I8" s="1">
-        <v>1554134.03</v>
+        <v>1991968.93</v>
       </c>
       <c r="J8" s="1">
-        <v>20.169978672671</v>
+        <v>24.84739711834</v>
       </c>
       <c r="K8">
         <v>0.0</v>
       </c>
       <c r="L8">
         <v>0.0</v>
       </c>
       <c r="M8" s="1">
-        <v>9259318.33</v>
+        <v>10008780.19</v>
       </c>
       <c r="N8" s="1">
-        <v>9259318.33</v>
+        <v>10008780.19</v>
       </c>
       <c r="O8" s="1">
-        <v>6.43</v>
+        <v>6.49</v>
       </c>
       <c r="P8">
         <v>1</v>
       </c>
     </row>
     <row r="9" spans="1:16">
       <c r="A9" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="B9" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="C9" s="1">
-        <v>5160.0</v>
+        <v>4275.0</v>
       </c>
       <c r="D9" s="1">
-        <v>357.21</v>
+        <v>394.33</v>
       </c>
       <c r="E9" s="1">
-        <v>308.79477325581</v>
+        <v>308.79477426901</v>
       </c>
       <c r="F9" t="s">
         <v>11</v>
       </c>
       <c r="G9">
-        <v>1.15</v>
+        <v>1.18</v>
       </c>
       <c r="H9" s="1">
-        <v>1367662.96</v>
+        <v>1133092.86</v>
       </c>
       <c r="I9" s="1">
-        <v>233243.45</v>
+        <v>301352.98</v>
       </c>
       <c r="J9" s="1">
-        <v>17.054161501895</v>
+        <v>26.595611943049</v>
       </c>
       <c r="K9">
         <v>0.0</v>
       </c>
       <c r="L9">
         <v>0.0</v>
       </c>
       <c r="M9" s="1">
-        <v>1600906.41</v>
+        <v>1434445.84</v>
       </c>
       <c r="N9" s="1">
-        <v>1600906.41</v>
+        <v>1434445.84</v>
       </c>
       <c r="O9" s="1">
-        <v>1.11</v>
+        <v>0.93</v>
       </c>
       <c r="P9">
         <v>1</v>
       </c>
     </row>
     <row r="10" spans="1:16">
       <c r="A10" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="B10" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="C10" s="1">
-        <v>12534.0</v>
+        <v>11626.0</v>
       </c>
       <c r="D10" s="1">
-        <v>136.26</v>
+        <v>172.86</v>
       </c>
       <c r="E10" s="1">
-        <v>130.28996968246</v>
+        <v>130.28996989506</v>
       </c>
       <c r="F10" t="s">
         <v>11</v>
       </c>
       <c r="G10">
-        <v>1.15</v>
+        <v>1.18</v>
       </c>
       <c r="H10" s="1">
-        <v>1399666.91</v>
+        <v>1298270.9</v>
       </c>
       <c r="I10" s="1">
-        <v>83707.25</v>
+        <v>411795.78</v>
       </c>
       <c r="J10" s="1">
-        <v>5.9805121777152</v>
+        <v>31.718786888006</v>
       </c>
       <c r="K10">
         <v>0.0</v>
       </c>
       <c r="L10">
         <v>0.0</v>
       </c>
       <c r="M10" s="1">
-        <v>1483374.16</v>
+        <v>1710066.68</v>
       </c>
       <c r="N10" s="1">
-        <v>1483374.16</v>
+        <v>1710066.68</v>
       </c>
       <c r="O10" s="1">
-        <v>1.03</v>
+        <v>1.11</v>
       </c>
       <c r="P10">
         <v>1</v>
       </c>
     </row>
     <row r="11" spans="1:16">
       <c r="A11" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="B11" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="C11" s="1">
-        <v>20533.0</v>
+        <v>26081.0</v>
       </c>
       <c r="D11" s="1">
-        <v>27.74</v>
+        <v>60.25</v>
       </c>
       <c r="E11" s="1">
-        <v>26.428810207958</v>
+        <v>48.351957747019</v>
       </c>
       <c r="F11" t="s">
         <v>11</v>
       </c>
       <c r="G11">
-        <v>1.15</v>
+        <v>1.18</v>
       </c>
       <c r="H11" s="1">
-        <v>465073.3</v>
+        <v>1077858.75</v>
       </c>
       <c r="I11" s="1">
-        <v>29637.62</v>
+        <v>259258.55</v>
       </c>
       <c r="J11" s="1">
-        <v>6.3726771672336</v>
+        <v>24.053109927437</v>
       </c>
       <c r="K11">
         <v>0.0</v>
       </c>
       <c r="L11">
         <v>0.0</v>
       </c>
       <c r="M11" s="1">
-        <v>494710.92</v>
+        <v>1337117.3</v>
       </c>
       <c r="N11" s="1">
-        <v>494710.92</v>
+        <v>1337117.3</v>
       </c>
       <c r="O11" s="1">
-        <v>0.34</v>
+        <v>0.87</v>
       </c>
       <c r="P11">
         <v>1</v>
       </c>
     </row>
     <row r="12" spans="1:16">
       <c r="A12" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="B12" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="C12" s="1">
-        <v>22032.0</v>
+        <v>46564.0</v>
       </c>
       <c r="D12" s="1">
-        <v>60.71</v>
+        <v>53.48</v>
       </c>
       <c r="E12" s="1">
-        <v>43.717838598402</v>
+        <v>50.156161197492</v>
       </c>
       <c r="F12" t="s">
         <v>11</v>
       </c>
       <c r="G12">
-        <v>1.15</v>
+        <v>1.18</v>
       </c>
       <c r="H12" s="1">
-        <v>826006.3</v>
+        <v>1994389.12</v>
       </c>
       <c r="I12" s="1">
-        <v>335727.94</v>
+        <v>124605.71</v>
       </c>
       <c r="J12" s="1">
-        <v>40.644719053596</v>
+        <v>6.2478133655282</v>
       </c>
       <c r="K12">
         <v>0.0</v>
       </c>
       <c r="L12">
         <v>0.0</v>
       </c>
       <c r="M12" s="1">
-        <v>1161734.24</v>
+        <v>2118994.83</v>
       </c>
       <c r="N12" s="1">
-        <v>1161734.24</v>
+        <v>2118994.83</v>
       </c>
       <c r="O12" s="1">
-        <v>0.81</v>
+        <v>1.37</v>
       </c>
       <c r="P12">
         <v>1</v>
       </c>
     </row>
     <row r="13" spans="1:16">
       <c r="A13" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="B13" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="C13" s="1">
-        <v>46564.0</v>
+        <v>1403.0</v>
       </c>
       <c r="D13" s="1">
-        <v>47.01</v>
+        <v>1042.85</v>
       </c>
       <c r="E13" s="1">
-        <v>50.156161197492</v>
+        <v>1049.9053243051</v>
       </c>
       <c r="F13" t="s">
         <v>11</v>
       </c>
       <c r="G13">
-        <v>1.15</v>
+        <v>1.18</v>
       </c>
       <c r="H13" s="1">
-        <v>1994389.12</v>
+        <v>1257641.36</v>
       </c>
       <c r="I13" s="1">
-        <v>-93165.65</v>
+        <v>-12646.0</v>
       </c>
       <c r="J13" s="1">
-        <v>-4.6713877981845</v>
+        <v>-1.0055330877477</v>
       </c>
       <c r="K13">
-        <v>0.17</v>
-[...2 lines deleted...]
-        <v>62</v>
+        <v>0.0</v>
+      </c>
+      <c r="L13">
+        <v>0.0</v>
       </c>
       <c r="M13" s="1">
-        <v>1901223.47</v>
+        <v>1244995.36</v>
       </c>
       <c r="N13" s="1">
-        <v>1909150.29</v>
+        <v>1244995.36</v>
       </c>
       <c r="O13" s="1">
-        <v>1.33</v>
+        <v>0.81</v>
       </c>
       <c r="P13">
         <v>1</v>
       </c>
     </row>
     <row r="14" spans="1:16">
       <c r="A14" t="s">
         <v>63</v>
       </c>
       <c r="B14" t="s">
         <v>64</v>
       </c>
       <c r="C14" s="1">
-        <v>1403.0</v>
+        <v>6377.0</v>
       </c>
       <c r="D14" s="1">
-        <v>969.6</v>
+        <v>219.16</v>
       </c>
       <c r="E14" s="1">
-        <v>1049.9053243051</v>
+        <v>224.16321624588</v>
       </c>
       <c r="F14" t="s">
         <v>11</v>
       </c>
       <c r="G14">
-        <v>1.15</v>
+        <v>1.18</v>
       </c>
       <c r="H14" s="1">
-        <v>1257641.36</v>
+        <v>1213157.93</v>
       </c>
       <c r="I14" s="1">
-        <v>-76116.37</v>
+        <v>-23927.74</v>
       </c>
       <c r="J14" s="1">
-        <v>-6.0523112884901</v>
+        <v>-1.9723516129512</v>
       </c>
       <c r="K14">
-        <v>3.48</v>
-[...2 lines deleted...]
-        <v>65</v>
+        <v>0.0</v>
+      </c>
+      <c r="L14">
+        <v>0.0</v>
       </c>
       <c r="M14" s="1">
-        <v>1181524.99</v>
+        <v>1189230.19</v>
       </c>
       <c r="N14" s="1">
-        <v>1186412.67</v>
+        <v>1189230.19</v>
       </c>
       <c r="O14" s="1">
-        <v>0.82</v>
+        <v>0.77</v>
       </c>
       <c r="P14">
         <v>1</v>
       </c>
     </row>
     <row r="15" spans="1:16">
       <c r="A15" t="s">
+        <v>65</v>
+      </c>
+      <c r="B15" t="s">
         <v>66</v>
       </c>
-      <c r="B15" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C15" s="1">
-        <v>21349.0</v>
+        <v>28390.0</v>
       </c>
       <c r="D15" s="1">
-        <v>69.89</v>
+        <v>59.52</v>
       </c>
       <c r="E15" s="1">
-        <v>91.391942479741</v>
+        <v>85.907039450511</v>
       </c>
       <c r="F15" t="s">
         <v>11</v>
       </c>
       <c r="G15">
-        <v>1.15</v>
+        <v>1.18</v>
       </c>
       <c r="H15" s="1">
-        <v>1672649.14</v>
+        <v>2094234.51</v>
       </c>
       <c r="I15" s="1">
-        <v>-376708.19</v>
+        <v>-656374.74</v>
       </c>
       <c r="J15" s="1">
-        <v>-22.521650296607</v>
+        <v>-31.341988534035</v>
       </c>
       <c r="K15">
         <v>0.0</v>
       </c>
       <c r="L15">
         <v>0.0</v>
       </c>
       <c r="M15" s="1">
-        <v>1295940.95</v>
+        <v>1437859.77</v>
       </c>
       <c r="N15" s="1">
-        <v>1295940.95</v>
+        <v>1437859.77</v>
       </c>
       <c r="O15" s="1">
-        <v>0.9</v>
+        <v>0.93</v>
       </c>
       <c r="P15">
         <v>1</v>
       </c>
     </row>
     <row r="16" spans="1:16">
       <c r="A16" t="s">
+        <v>67</v>
+      </c>
+      <c r="B16" t="s">
         <v>68</v>
       </c>
-      <c r="B16" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C16" s="1">
-        <v>3903.0</v>
+        <v>13317.0</v>
       </c>
       <c r="D16" s="1">
-        <v>319.84</v>
+        <v>402.17</v>
       </c>
       <c r="E16" s="1">
-        <v>317.0499513195</v>
+        <v>194.64047683412</v>
       </c>
       <c r="F16" t="s">
         <v>11</v>
       </c>
       <c r="G16">
-        <v>1.15</v>
+        <v>1.18</v>
       </c>
       <c r="H16" s="1">
-        <v>1059521.93</v>
+        <v>2286736.68</v>
       </c>
       <c r="I16" s="1">
-        <v>24714.42</v>
+        <v>2270528.38</v>
       </c>
       <c r="J16" s="1">
-        <v>2.3326010816973</v>
+        <v>99.291203917716</v>
       </c>
       <c r="K16">
         <v>0.0</v>
       </c>
       <c r="L16">
         <v>0.0</v>
       </c>
       <c r="M16" s="1">
-        <v>1084236.35</v>
+        <v>4557265.06</v>
       </c>
       <c r="N16" s="1">
-        <v>1084236.35</v>
+        <v>4557265.06</v>
       </c>
       <c r="O16" s="1">
-        <v>0.75</v>
+        <v>2.95</v>
       </c>
       <c r="P16">
         <v>1</v>
       </c>
     </row>
     <row r="17" spans="1:16">
       <c r="A17" t="s">
+        <v>67</v>
+      </c>
+      <c r="B17" t="s">
         <v>68</v>
       </c>
-      <c r="B17" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C17" s="1">
-        <v>13317.0</v>
+        <v>3903.0</v>
       </c>
       <c r="D17" s="1">
-        <v>319.84</v>
+        <v>402.17</v>
       </c>
       <c r="E17" s="1">
-        <v>194.64047683412</v>
+        <v>317.0499513195</v>
       </c>
       <c r="F17" t="s">
         <v>11</v>
       </c>
       <c r="G17">
-        <v>1.15</v>
+        <v>1.18</v>
       </c>
       <c r="H17" s="1">
-        <v>2286736.68</v>
+        <v>1059521.93</v>
       </c>
       <c r="I17" s="1">
-        <v>1412667.74</v>
+        <v>276139.67</v>
       </c>
       <c r="J17" s="1">
-        <v>61.776581114709</v>
+        <v>26.06266677274</v>
       </c>
       <c r="K17">
         <v>0.0</v>
       </c>
       <c r="L17">
         <v>0.0</v>
       </c>
       <c r="M17" s="1">
-        <v>3699404.42</v>
+        <v>1335661.6</v>
       </c>
       <c r="N17" s="1">
-        <v>3699404.42</v>
+        <v>1335661.6</v>
       </c>
       <c r="O17" s="1">
-        <v>2.57</v>
+        <v>0.87</v>
       </c>
       <c r="P17">
         <v>1</v>
       </c>
     </row>
     <row r="18" spans="1:16">
       <c r="A18" t="s">
+        <v>69</v>
+      </c>
+      <c r="B18" t="s">
         <v>70</v>
       </c>
-      <c r="B18" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C18" s="1">
-        <v>9685.0</v>
+        <v>10819.0</v>
       </c>
       <c r="D18" s="1">
-        <v>179.73</v>
+        <v>202.5</v>
       </c>
       <c r="E18" s="1">
-        <v>214.83139494063</v>
+        <v>211.82877715131</v>
       </c>
       <c r="F18" t="s">
         <v>11</v>
       </c>
       <c r="G18">
-        <v>1.15</v>
+        <v>1.18</v>
       </c>
       <c r="H18" s="1">
-        <v>1769046.09</v>
+        <v>1951529.65</v>
       </c>
       <c r="I18" s="1">
-        <v>-257181.71</v>
+        <v>-87295.9</v>
       </c>
       <c r="J18" s="1">
-        <v>-14.537875042023</v>
+        <v>-4.4732038788137</v>
       </c>
       <c r="K18">
         <v>0.0</v>
       </c>
       <c r="L18">
         <v>0.0</v>
       </c>
       <c r="M18" s="1">
-        <v>1511864.38</v>
+        <v>1864233.75</v>
       </c>
       <c r="N18" s="1">
-        <v>1511864.38</v>
+        <v>1864233.75</v>
       </c>
       <c r="O18" s="1">
-        <v>1.05</v>
+        <v>1.21</v>
       </c>
       <c r="P18">
         <v>1</v>
       </c>
     </row>
     <row r="19" spans="1:16">
       <c r="A19" t="s">
+        <v>71</v>
+      </c>
+      <c r="B19" t="s">
         <v>72</v>
-      </c>
-[...1 lines deleted...]
-        <v>73</v>
       </c>
       <c r="C19" s="1">
         <v>1378.0</v>
       </c>
       <c r="D19" s="1">
-        <v>688.65</v>
+        <v>800.45</v>
       </c>
       <c r="E19" s="1">
         <v>403.13397677794</v>
       </c>
       <c r="F19" t="s">
         <v>11</v>
       </c>
       <c r="G19">
-        <v>1.15</v>
+        <v>1.18</v>
       </c>
       <c r="H19" s="1">
         <v>474432.46</v>
       </c>
       <c r="I19" s="1">
-        <v>349782.33</v>
+        <v>464148.29</v>
       </c>
       <c r="J19" s="1">
-        <v>73.726475207873</v>
+        <v>97.832321591149</v>
       </c>
       <c r="K19">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>0.9</v>
+      </c>
+      <c r="L19" t="s">
+        <v>73</v>
       </c>
       <c r="M19" s="1">
-        <v>824214.79</v>
+        <v>938580.75</v>
       </c>
       <c r="N19" s="1">
-        <v>824214.79</v>
+        <v>939820.16</v>
       </c>
       <c r="O19" s="1">
-        <v>0.57</v>
+        <v>0.61</v>
       </c>
       <c r="P19">
         <v>1</v>
       </c>
     </row>
     <row r="20" spans="1:16">
       <c r="A20" t="s">
         <v>74</v>
       </c>
       <c r="B20" t="s">
         <v>75</v>
       </c>
       <c r="C20" s="1">
         <v>17065.0</v>
       </c>
       <c r="D20" s="1">
-        <v>42.96</v>
+        <v>32.69</v>
       </c>
       <c r="E20" s="1">
         <v>42.269673014943</v>
       </c>
       <c r="F20" t="s">
         <v>11</v>
       </c>
       <c r="G20">
-        <v>1.15</v>
+        <v>1.18</v>
       </c>
       <c r="H20" s="1">
         <v>618554.52</v>
       </c>
       <c r="I20" s="1">
-        <v>18187.04</v>
+        <v>-143865.23</v>
       </c>
       <c r="J20" s="1">
-        <v>2.9402485006495</v>
+        <v>-23.258294192079</v>
       </c>
       <c r="K20">
         <v>0.0</v>
       </c>
       <c r="L20">
         <v>0.0</v>
       </c>
       <c r="M20" s="1">
-        <v>636741.56</v>
+        <v>474689.29</v>
       </c>
       <c r="N20" s="1">
-        <v>636741.56</v>
+        <v>474689.29</v>
       </c>
       <c r="O20" s="1">
-        <v>0.44</v>
+        <v>0.31</v>
       </c>
       <c r="P20">
         <v>1</v>
       </c>
     </row>
     <row r="21" spans="1:16">
       <c r="A21" t="s">
         <v>76</v>
       </c>
       <c r="B21" t="s">
         <v>77</v>
       </c>
       <c r="C21" s="1">
-        <v>11314.0</v>
+        <v>5234.0</v>
       </c>
       <c r="D21" s="1">
-        <v>75.55</v>
+        <v>131.68</v>
       </c>
       <c r="E21" s="1">
-        <v>69.85108096164</v>
+        <v>124.91074894918</v>
       </c>
       <c r="F21" t="s">
         <v>11</v>
       </c>
       <c r="G21">
-        <v>1.15</v>
+        <v>1.18</v>
       </c>
       <c r="H21" s="1">
-        <v>677223.0</v>
+        <v>557430.92</v>
       </c>
       <c r="I21" s="1">
-        <v>65186.08</v>
+        <v>29033.61</v>
       </c>
       <c r="J21" s="1">
-        <v>9.6254970666974</v>
+        <v>5.2084678044053</v>
       </c>
       <c r="K21">
-        <v>0.32</v>
-[...2 lines deleted...]
-        <v>78</v>
+        <v>0.0</v>
+      </c>
+      <c r="L21">
+        <v>0.0</v>
       </c>
       <c r="M21" s="1">
-        <v>742409.08</v>
+        <v>586464.53</v>
       </c>
       <c r="N21" s="1">
-        <v>746054.79</v>
+        <v>586464.53</v>
       </c>
       <c r="O21" s="1">
-        <v>0.52</v>
+        <v>0.38</v>
       </c>
       <c r="P21">
         <v>1</v>
       </c>
     </row>
     <row r="22" spans="1:16">
       <c r="A22" t="s">
+        <v>78</v>
+      </c>
+      <c r="B22" t="s">
         <v>79</v>
       </c>
-      <c r="B22" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C22" s="1">
-        <v>3182.0</v>
+        <v>11314.0</v>
       </c>
       <c r="D22" s="1">
-        <v>275.57</v>
+        <v>74.7</v>
       </c>
       <c r="E22" s="1">
-        <v>135.77008170962</v>
+        <v>69.85108096164</v>
       </c>
       <c r="F22" t="s">
         <v>11</v>
       </c>
       <c r="G22">
-        <v>1.15</v>
+        <v>1.18</v>
       </c>
       <c r="H22" s="1">
-        <v>374571.22</v>
+        <v>677223.0</v>
       </c>
       <c r="I22" s="1">
-        <v>387024.94</v>
+        <v>41936.12</v>
       </c>
       <c r="J22" s="1">
-        <v>103.32479361335</v>
+        <v>6.1923649964635</v>
       </c>
       <c r="K22">
         <v>0.0</v>
       </c>
       <c r="L22">
         <v>0.0</v>
       </c>
       <c r="M22" s="1">
-        <v>761596.16</v>
+        <v>719159.12</v>
       </c>
       <c r="N22" s="1">
-        <v>761596.16</v>
+        <v>719159.12</v>
       </c>
       <c r="O22" s="1">
-        <v>0.53</v>
+        <v>0.47</v>
       </c>
       <c r="P22">
         <v>1</v>
       </c>
     </row>
     <row r="23" spans="1:16">
       <c r="A23" t="s">
+        <v>80</v>
+      </c>
+      <c r="B23" t="s">
         <v>81</v>
       </c>
-      <c r="B23" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C23" s="1">
-        <v>4036.0</v>
+        <v>3858.0</v>
       </c>
       <c r="D23" s="1">
-        <v>316.47</v>
+        <v>343.79</v>
       </c>
       <c r="E23" s="1">
-        <v>282.32906342914</v>
+        <v>160.95920943494</v>
       </c>
       <c r="F23" t="s">
         <v>11</v>
       </c>
       <c r="G23">
-        <v>1.15</v>
+        <v>1.18</v>
       </c>
       <c r="H23" s="1">
-        <v>963356.83</v>
+        <v>538603.19</v>
       </c>
       <c r="I23" s="1">
-        <v>146012.97</v>
+        <v>590006.26</v>
       </c>
       <c r="J23" s="1">
-        <v>15.156686022561</v>
+        <v>109.54377377527</v>
       </c>
       <c r="K23">
-        <v>0.26</v>
-[...2 lines deleted...]
-        <v>83</v>
+        <v>0.0</v>
+      </c>
+      <c r="L23">
+        <v>0.0</v>
       </c>
       <c r="M23" s="1">
-        <v>1109369.8</v>
+        <v>1128609.45</v>
       </c>
       <c r="N23" s="1">
-        <v>1110416.34</v>
+        <v>1128609.45</v>
       </c>
       <c r="O23" s="1">
-        <v>0.77</v>
+        <v>0.73</v>
       </c>
       <c r="P23">
         <v>1</v>
       </c>
     </row>
     <row r="24" spans="1:16">
       <c r="A24" t="s">
-        <v>84</v>
+        <v>82</v>
       </c>
       <c r="B24" t="s">
-        <v>85</v>
+        <v>83</v>
       </c>
       <c r="C24" s="1">
-        <v>1378.0</v>
+        <v>5071.0</v>
       </c>
       <c r="D24" s="1">
-        <v>974.78</v>
+        <v>277.7</v>
       </c>
       <c r="E24" s="1">
-        <v>983.84093613933</v>
+        <v>287.62378031946</v>
       </c>
       <c r="F24" t="s">
         <v>11</v>
       </c>
       <c r="G24">
-        <v>1.15</v>
+        <v>1.18</v>
       </c>
       <c r="H24" s="1">
-        <v>1157477.57</v>
+        <v>1239121.82</v>
       </c>
       <c r="I24" s="1">
-        <v>9193.59</v>
+        <v>-40843.48</v>
       </c>
       <c r="J24" s="1">
-        <v>0.79427802648478</v>
+        <v>-3.2961634070813</v>
       </c>
       <c r="K24">
         <v>0.0</v>
       </c>
       <c r="L24">
         <v>0.0</v>
       </c>
       <c r="M24" s="1">
-        <v>1166671.16</v>
+        <v>1198278.34</v>
       </c>
       <c r="N24" s="1">
-        <v>1166671.16</v>
+        <v>1198278.34</v>
       </c>
       <c r="O24" s="1">
-        <v>0.81</v>
+        <v>0.78</v>
       </c>
       <c r="P24">
         <v>1</v>
       </c>
     </row>
     <row r="25" spans="1:16">
       <c r="A25" t="s">
-        <v>86</v>
+        <v>84</v>
       </c>
       <c r="B25" t="s">
-        <v>87</v>
+        <v>85</v>
       </c>
       <c r="C25" s="1">
-        <v>8960.0</v>
+        <v>1339.0</v>
       </c>
       <c r="D25" s="1">
-        <v>107.09</v>
+        <v>1005.81</v>
       </c>
       <c r="E25" s="1">
-        <v>112.5151015625</v>
+        <v>983.84093353249</v>
       </c>
       <c r="F25" t="s">
         <v>11</v>
       </c>
       <c r="G25">
-        <v>1.15</v>
+        <v>1.18</v>
       </c>
       <c r="H25" s="1">
-        <v>860023.06</v>
+        <v>1124718.77</v>
       </c>
       <c r="I25" s="1">
-        <v>-26630.61</v>
+        <v>21281.56</v>
       </c>
       <c r="J25" s="1">
-        <v>-3.0964995287452</v>
+        <v>1.8921672303913</v>
       </c>
       <c r="K25">
         <v>0.0</v>
       </c>
       <c r="L25">
         <v>0.0</v>
       </c>
       <c r="M25" s="1">
-        <v>833392.45</v>
+        <v>1146000.33</v>
       </c>
       <c r="N25" s="1">
-        <v>833392.45</v>
+        <v>1146000.33</v>
       </c>
       <c r="O25" s="1">
-        <v>0.58</v>
+        <v>0.74</v>
       </c>
       <c r="P25">
         <v>1</v>
       </c>
     </row>
     <row r="26" spans="1:16">
       <c r="A26" t="s">
-        <v>88</v>
+        <v>86</v>
       </c>
       <c r="B26" t="s">
-        <v>89</v>
+        <v>87</v>
       </c>
       <c r="C26" s="1">
-        <v>3561.0</v>
+        <v>5129.0</v>
       </c>
       <c r="D26" s="1">
-        <v>137.98</v>
+        <v>183.32</v>
       </c>
       <c r="E26" s="1">
-        <v>131.94393709632</v>
+        <v>112.51510235913</v>
       </c>
       <c r="F26" t="s">
         <v>11</v>
       </c>
       <c r="G26">
-        <v>1.15</v>
+        <v>1.18</v>
       </c>
       <c r="H26" s="1">
-        <v>401177.58</v>
+        <v>492305.61</v>
       </c>
       <c r="I26" s="1">
-        <v>25579.51</v>
+        <v>307769.51</v>
       </c>
       <c r="J26" s="1">
-        <v>6.3761065610895</v>
+        <v>62.515946141666</v>
       </c>
       <c r="K26">
         <v>0.0</v>
       </c>
       <c r="L26">
         <v>0.0</v>
       </c>
       <c r="M26" s="1">
-        <v>426757.09</v>
+        <v>800075.12</v>
       </c>
       <c r="N26" s="1">
-        <v>426757.09</v>
+        <v>800075.12</v>
       </c>
       <c r="O26" s="1">
-        <v>0.3</v>
+        <v>0.52</v>
       </c>
       <c r="P26">
         <v>1</v>
       </c>
     </row>
     <row r="27" spans="1:16">
       <c r="A27" t="s">
-        <v>90</v>
+        <v>88</v>
       </c>
       <c r="B27" t="s">
-        <v>91</v>
+        <v>89</v>
       </c>
       <c r="C27" s="1">
-        <v>3657.0</v>
+        <v>2967.0</v>
       </c>
       <c r="D27" s="1">
-        <v>190.11</v>
+        <v>449.61</v>
       </c>
       <c r="E27" s="1">
-        <v>236.35743505606</v>
+        <v>397.23863835524</v>
       </c>
       <c r="F27" t="s">
         <v>11</v>
       </c>
       <c r="G27">
-        <v>1.15</v>
+        <v>1.18</v>
       </c>
       <c r="H27" s="1">
-        <v>740889.85</v>
+        <v>998058.29</v>
       </c>
       <c r="I27" s="1">
-        <v>-137048.91</v>
+        <v>137061.58</v>
       </c>
       <c r="J27" s="1">
-        <v>-18.497879273147</v>
+        <v>13.732823160058</v>
       </c>
       <c r="K27">
         <v>0.0</v>
       </c>
       <c r="L27">
         <v>0.0</v>
       </c>
       <c r="M27" s="1">
-        <v>603840.94</v>
+        <v>1135119.87</v>
       </c>
       <c r="N27" s="1">
-        <v>603840.94</v>
+        <v>1135119.87</v>
       </c>
       <c r="O27" s="1">
-        <v>0.42</v>
+        <v>0.74</v>
       </c>
       <c r="P27">
         <v>1</v>
       </c>
     </row>
     <row r="28" spans="1:16">
       <c r="A28" t="s">
-        <v>92</v>
+        <v>90</v>
       </c>
       <c r="B28" t="s">
-        <v>93</v>
+        <v>91</v>
       </c>
       <c r="C28" s="1">
-        <v>8584.0</v>
+        <v>3657.0</v>
       </c>
       <c r="D28" s="1">
-        <v>129.94</v>
+        <v>194.54</v>
       </c>
       <c r="E28" s="1">
-        <v>113.54906686859</v>
+        <v>236.35743505606</v>
       </c>
       <c r="F28" t="s">
         <v>11</v>
       </c>
       <c r="G28">
-        <v>1.15</v>
+        <v>1.18</v>
       </c>
       <c r="H28" s="1">
-        <v>818220.51</v>
+        <v>740889.85</v>
       </c>
       <c r="I28" s="1">
-        <v>150559.58</v>
+        <v>-135518.19</v>
       </c>
       <c r="J28" s="1">
-        <v>18.400856267952</v>
+        <v>-18.29127366234</v>
       </c>
       <c r="K28">
-        <v>0.0</v>
+        <v>0.24</v>
       </c>
       <c r="L28">
-        <v>0.0</v>
+        <v>871.3</v>
       </c>
       <c r="M28" s="1">
-        <v>968780.09</v>
+        <v>605371.66</v>
       </c>
       <c r="N28" s="1">
-        <v>968780.09</v>
+        <v>606242.96</v>
       </c>
       <c r="O28" s="1">
-        <v>0.67</v>
+        <v>0.39</v>
       </c>
       <c r="P28">
         <v>1</v>
       </c>
     </row>
     <row r="29" spans="1:16">
       <c r="A29" t="s">
-        <v>94</v>
+        <v>92</v>
       </c>
       <c r="B29" t="s">
-        <v>95</v>
+        <v>93</v>
       </c>
       <c r="C29" s="1">
-        <v>1409.0</v>
+        <v>9760.0</v>
       </c>
       <c r="D29" s="1">
-        <v>567.58</v>
+        <v>129.29</v>
       </c>
       <c r="E29" s="1">
-        <v>478.22217175302</v>
+        <v>115.05421209016</v>
       </c>
       <c r="F29" t="s">
         <v>11</v>
       </c>
       <c r="G29">
-        <v>1.15</v>
+        <v>1.18</v>
       </c>
       <c r="H29" s="1">
-        <v>579250.61</v>
+        <v>943685.15</v>
       </c>
       <c r="I29" s="1">
-        <v>115342.88</v>
+        <v>130064.34</v>
       </c>
       <c r="J29" s="1">
-        <v>19.91243133952</v>
+        <v>13.782598995014</v>
       </c>
       <c r="K29">
         <v>0.0</v>
       </c>
       <c r="L29">
         <v>0.0</v>
       </c>
       <c r="M29" s="1">
-        <v>694593.49</v>
+        <v>1073749.49</v>
       </c>
       <c r="N29" s="1">
-        <v>694593.49</v>
+        <v>1073749.49</v>
       </c>
       <c r="O29" s="1">
-        <v>0.48</v>
+        <v>0.7</v>
       </c>
       <c r="P29">
         <v>1</v>
       </c>
     </row>
     <row r="30" spans="1:16">
       <c r="A30" t="s">
+        <v>94</v>
+      </c>
+      <c r="B30" t="s">
+        <v>95</v>
+      </c>
+      <c r="C30" s="1">
+        <v>1409.0</v>
+      </c>
+      <c r="D30" s="1">
+        <v>587.3</v>
+      </c>
+      <c r="E30" s="1">
+        <v>478.22217175302</v>
+      </c>
+      <c r="F30" t="s">
+        <v>11</v>
+      </c>
+      <c r="G30">
+        <v>1.18</v>
+      </c>
+      <c r="H30" s="1">
+        <v>579250.61</v>
+      </c>
+      <c r="I30" s="1">
+        <v>124889.71</v>
+      </c>
+      <c r="J30" s="1">
+        <v>21.560565987147</v>
+      </c>
+      <c r="K30">
+        <v>0.96</v>
+      </c>
+      <c r="L30" t="s">
         <v>96</v>
       </c>
-      <c r="B30" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M30" s="1">
-        <v>853051.5</v>
+        <v>704140.32</v>
       </c>
       <c r="N30" s="1">
-        <v>857102.13</v>
+        <v>705499.93</v>
       </c>
       <c r="O30" s="1">
-        <v>0.6</v>
+        <v>0.46</v>
       </c>
       <c r="P30">
         <v>1</v>
       </c>
     </row>
     <row r="31" spans="1:16">
       <c r="A31" t="s">
-        <v>99</v>
+        <v>97</v>
       </c>
       <c r="B31" t="s">
-        <v>100</v>
+        <v>98</v>
       </c>
       <c r="C31" s="1">
-        <v>3425.0</v>
+        <v>5461.0</v>
       </c>
       <c r="D31" s="1">
-        <v>360.23</v>
+        <v>201.27</v>
       </c>
       <c r="E31" s="1">
-        <v>356.96124963504</v>
+        <v>172.77700421168</v>
       </c>
       <c r="F31" t="s">
         <v>11</v>
       </c>
       <c r="G31">
-        <v>1.15</v>
+        <v>1.18</v>
       </c>
       <c r="H31" s="1">
-        <v>1041632.66</v>
+        <v>805020.67</v>
       </c>
       <c r="I31" s="1">
-        <v>29968.29</v>
+        <v>130254.58</v>
       </c>
       <c r="J31" s="1">
-        <v>2.8770497653175</v>
+        <v>16.18027770641</v>
       </c>
       <c r="K31">
-        <v>0.96</v>
-[...2 lines deleted...]
-        <v>101</v>
+        <v>0.0</v>
+      </c>
+      <c r="L31">
+        <v>0.0</v>
       </c>
       <c r="M31" s="1">
-        <v>1071600.95</v>
+        <v>935275.25</v>
       </c>
       <c r="N31" s="1">
-        <v>1074873.2</v>
+        <v>935275.25</v>
       </c>
       <c r="O31" s="1">
-        <v>0.75</v>
+        <v>0.61</v>
       </c>
       <c r="P31">
         <v>1</v>
       </c>
     </row>
     <row r="32" spans="1:16">
       <c r="A32" t="s">
-        <v>102</v>
+        <v>99</v>
       </c>
       <c r="B32" t="s">
-        <v>103</v>
+        <v>100</v>
       </c>
       <c r="C32" s="1">
-        <v>18707.0</v>
+        <v>3870.0</v>
       </c>
       <c r="D32" s="1">
-        <v>82.46</v>
+        <v>409.7</v>
       </c>
       <c r="E32" s="1">
-        <v>77.917094670444</v>
+        <v>358.96101033592</v>
       </c>
       <c r="F32" t="s">
         <v>11</v>
       </c>
       <c r="G32">
-        <v>1.15</v>
+        <v>1.18</v>
       </c>
       <c r="H32" s="1">
-        <v>1243649.33</v>
+        <v>1185614.36</v>
       </c>
       <c r="I32" s="1">
-        <v>96151.1</v>
+        <v>163550.89</v>
       </c>
       <c r="J32" s="1">
-        <v>7.7313674908666</v>
+        <v>13.794611090912</v>
       </c>
       <c r="K32">
-        <v>0.0</v>
+        <v>0.21</v>
       </c>
       <c r="L32">
-        <v>0.0</v>
+        <v>801.46</v>
       </c>
       <c r="M32" s="1">
-        <v>1339800.43</v>
+        <v>1349165.25</v>
       </c>
       <c r="N32" s="1">
-        <v>1339800.43</v>
+        <v>1349966.71</v>
       </c>
       <c r="O32" s="1">
-        <v>0.93</v>
+        <v>0.87</v>
       </c>
       <c r="P32">
         <v>1</v>
       </c>
     </row>
     <row r="33" spans="1:16">
       <c r="A33" t="s">
-        <v>104</v>
+        <v>101</v>
       </c>
       <c r="B33" t="s">
-        <v>105</v>
+        <v>102</v>
       </c>
       <c r="C33" s="1">
-        <v>3577.0</v>
+        <v>18707.0</v>
       </c>
       <c r="D33" s="1">
-        <v>917.5</v>
+        <v>79.71</v>
       </c>
       <c r="E33" s="1">
-        <v>593.83701984904</v>
+        <v>77.917094670444</v>
       </c>
       <c r="F33" t="s">
         <v>11</v>
       </c>
       <c r="G33">
-        <v>1.15</v>
+        <v>1.18</v>
       </c>
       <c r="H33" s="1">
-        <v>1939539.89</v>
+        <v>1243649.33</v>
       </c>
       <c r="I33" s="1">
-        <v>910937.81</v>
+        <v>25185.74</v>
       </c>
       <c r="J33" s="1">
-        <v>46.966696312701</v>
+        <v>2.0251480375099</v>
       </c>
       <c r="K33">
         <v>0.0</v>
       </c>
       <c r="L33">
         <v>0.0</v>
       </c>
       <c r="M33" s="1">
-        <v>2850477.7</v>
+        <v>1268835.07</v>
       </c>
       <c r="N33" s="1">
-        <v>2850477.7</v>
+        <v>1268835.07</v>
       </c>
       <c r="O33" s="1">
-        <v>1.98</v>
+        <v>0.82</v>
       </c>
       <c r="P33">
         <v>1</v>
       </c>
     </row>
     <row r="34" spans="1:16">
       <c r="A34" t="s">
+        <v>103</v>
+      </c>
+      <c r="B34" t="s">
         <v>104</v>
-      </c>
-[...1 lines deleted...]
-        <v>105</v>
       </c>
       <c r="C34" s="1">
         <v>19.0</v>
       </c>
       <c r="D34" s="1">
-        <v>917.5</v>
+        <v>903.02</v>
       </c>
       <c r="E34" s="1">
         <v>945.38736842105</v>
       </c>
       <c r="F34" t="s">
         <v>11</v>
       </c>
       <c r="G34">
-        <v>1.15</v>
+        <v>1.18</v>
       </c>
       <c r="H34" s="1">
         <v>15431.11</v>
       </c>
       <c r="I34" s="1">
-        <v>-290.19</v>
+        <v>-831.57</v>
       </c>
       <c r="J34" s="1">
-        <v>-1.8805516907079</v>
+        <v>-5.3889188788104</v>
       </c>
       <c r="K34">
         <v>0.0</v>
       </c>
       <c r="L34">
         <v>0.0</v>
       </c>
       <c r="M34" s="1">
-        <v>15140.92</v>
+        <v>14599.54</v>
       </c>
       <c r="N34" s="1">
-        <v>15140.92</v>
+        <v>14599.54</v>
       </c>
       <c r="O34" s="1">
         <v>0.01</v>
       </c>
       <c r="P34">
         <v>1</v>
       </c>
     </row>
     <row r="35" spans="1:16">
       <c r="A35" t="s">
-        <v>106</v>
+        <v>103</v>
       </c>
       <c r="B35" t="s">
-        <v>107</v>
+        <v>104</v>
       </c>
       <c r="C35" s="1">
-        <v>7712.0</v>
+        <v>3577.0</v>
       </c>
       <c r="D35" s="1">
-        <v>129.9</v>
+        <v>903.02</v>
       </c>
       <c r="E35" s="1">
-        <v>144.29944761411</v>
+        <v>593.83701984904</v>
       </c>
       <c r="F35" t="s">
         <v>11</v>
       </c>
       <c r="G35">
-        <v>1.15</v>
+        <v>1.18</v>
       </c>
       <c r="H35" s="1">
-        <v>955963.7</v>
+        <v>1939539.89</v>
       </c>
       <c r="I35" s="1">
-        <v>-85864.43</v>
+        <v>809015.71</v>
       </c>
       <c r="J35" s="1">
-        <v>-8.9819759892557</v>
+        <v>41.711733497783</v>
       </c>
       <c r="K35">
         <v>0.0</v>
       </c>
       <c r="L35">
         <v>0.0</v>
       </c>
       <c r="M35" s="1">
-        <v>870099.27</v>
+        <v>2748555.6</v>
       </c>
       <c r="N35" s="1">
-        <v>870099.27</v>
+        <v>2748555.6</v>
       </c>
       <c r="O35" s="1">
-        <v>0.6</v>
+        <v>1.78</v>
       </c>
       <c r="P35">
         <v>1</v>
       </c>
     </row>
     <row r="36" spans="1:16">
       <c r="A36" t="s">
-        <v>108</v>
+        <v>105</v>
       </c>
       <c r="B36" t="s">
-        <v>109</v>
+        <v>106</v>
       </c>
       <c r="C36" s="1">
-        <v>2828.0</v>
+        <v>9309.0</v>
       </c>
       <c r="D36" s="1">
-        <v>321.01</v>
+        <v>144.83</v>
       </c>
       <c r="E36" s="1">
-        <v>395.36653465347</v>
+        <v>141.98567944999</v>
       </c>
       <c r="F36" t="s">
         <v>11</v>
       </c>
       <c r="G36">
-        <v>1.15</v>
+        <v>1.18</v>
       </c>
       <c r="H36" s="1">
-        <v>962027.37</v>
+        <v>1136523.21</v>
       </c>
       <c r="I36" s="1">
-        <v>-173547.52</v>
+        <v>10704.9</v>
       </c>
       <c r="J36" s="1">
-        <v>-18.039769492213</v>
+        <v>0.94189893403057</v>
       </c>
       <c r="K36">
         <v>0.0</v>
       </c>
       <c r="L36">
         <v>0.0</v>
       </c>
       <c r="M36" s="1">
-        <v>788479.85</v>
+        <v>1147228.11</v>
       </c>
       <c r="N36" s="1">
-        <v>788479.85</v>
+        <v>1147228.11</v>
       </c>
       <c r="O36" s="1">
-        <v>0.55</v>
+        <v>0.74</v>
       </c>
       <c r="P36">
         <v>1</v>
       </c>
     </row>
     <row r="37" spans="1:16">
       <c r="A37" t="s">
-        <v>110</v>
+        <v>107</v>
       </c>
       <c r="B37" t="s">
-        <v>111</v>
+        <v>108</v>
       </c>
       <c r="C37" s="1">
-        <v>32048.0</v>
+        <v>2828.0</v>
       </c>
       <c r="D37" s="1">
-        <v>43.66</v>
+        <v>358.5</v>
       </c>
       <c r="E37" s="1">
-        <v>42.827194520719</v>
+        <v>395.36653465347</v>
       </c>
       <c r="F37" t="s">
         <v>11</v>
       </c>
       <c r="G37">
-        <v>1.15</v>
+        <v>1.18</v>
       </c>
       <c r="H37" s="1">
-        <v>1180670.9</v>
+        <v>962027.37</v>
       </c>
       <c r="I37" s="1">
-        <v>34611.75</v>
+        <v>-99333.36</v>
       </c>
       <c r="J37" s="1">
-        <v>2.9315324024671</v>
+        <v>-10.325419327727</v>
       </c>
       <c r="K37">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>3.62</v>
+      </c>
+      <c r="L37" t="s">
+        <v>109</v>
       </c>
       <c r="M37" s="1">
-        <v>1215282.65</v>
+        <v>862694.01</v>
       </c>
       <c r="N37" s="1">
-        <v>1215282.65</v>
+        <v>872943.32</v>
       </c>
       <c r="O37" s="1">
-        <v>0.84</v>
+        <v>0.57</v>
       </c>
       <c r="P37">
         <v>1</v>
       </c>
     </row>
     <row r="38" spans="1:16">
       <c r="A38" t="s">
-        <v>112</v>
+        <v>110</v>
       </c>
       <c r="B38" t="s">
-        <v>113</v>
+        <v>111</v>
       </c>
       <c r="C38" s="1">
-        <v>13317.0</v>
+        <v>32048.0</v>
       </c>
       <c r="D38" s="1">
-        <v>53.62</v>
+        <v>51.1</v>
       </c>
       <c r="E38" s="1">
-        <v>64.118153488023</v>
+        <v>42.827194520719</v>
       </c>
       <c r="F38" t="s">
         <v>11</v>
       </c>
       <c r="G38">
-        <v>1.15</v>
+        <v>1.18</v>
       </c>
       <c r="H38" s="1">
-        <v>722815.07</v>
+        <v>1180670.9</v>
       </c>
       <c r="I38" s="1">
-        <v>-102623.52</v>
+        <v>212838.97</v>
       </c>
       <c r="J38" s="1">
-        <v>-14.197756004174</v>
+        <v>18.026951456159</v>
       </c>
       <c r="K38">
         <v>0.0</v>
       </c>
       <c r="L38">
         <v>0.0</v>
       </c>
       <c r="M38" s="1">
-        <v>620191.55</v>
+        <v>1393509.87</v>
       </c>
       <c r="N38" s="1">
-        <v>620191.55</v>
+        <v>1393509.87</v>
       </c>
       <c r="O38" s="1">
-        <v>0.43</v>
+        <v>0.9</v>
       </c>
       <c r="P38">
         <v>1</v>
       </c>
     </row>
     <row r="39" spans="1:16">
       <c r="A39" t="s">
+        <v>112</v>
+      </c>
+      <c r="B39" t="s">
+        <v>113</v>
+      </c>
+      <c r="C39" s="1">
+        <v>10892.0</v>
+      </c>
+      <c r="D39" s="1">
+        <v>67.57</v>
+      </c>
+      <c r="E39" s="1">
+        <v>64.118153690782</v>
+      </c>
+      <c r="F39" t="s">
+        <v>11</v>
+      </c>
+      <c r="G39">
+        <v>1.18</v>
+      </c>
+      <c r="H39" s="1">
+        <v>591191.84</v>
+      </c>
+      <c r="I39" s="1">
+        <v>35061.09</v>
+      </c>
+      <c r="J39" s="1">
+        <v>5.9305774585793</v>
+      </c>
+      <c r="K39">
+        <v>0.11</v>
+      </c>
+      <c r="L39" t="s">
         <v>114</v>
       </c>
-      <c r="B39" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M39" s="1">
-        <v>779838.62</v>
+        <v>626252.93</v>
       </c>
       <c r="N39" s="1">
-        <v>780718.45</v>
+        <v>627442.75</v>
       </c>
       <c r="O39" s="1">
-        <v>0.54</v>
+        <v>0.41</v>
       </c>
       <c r="P39">
         <v>1</v>
       </c>
     </row>
     <row r="40" spans="1:16">
       <c r="A40" t="s">
+        <v>115</v>
+      </c>
+      <c r="B40" t="s">
         <v>116</v>
       </c>
-      <c r="B40" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C40" s="1">
-        <v>13492.0</v>
+        <v>6742.0</v>
       </c>
       <c r="D40" s="1">
-        <v>73.79</v>
+        <v>286.73</v>
       </c>
       <c r="E40" s="1">
-        <v>84.162429587904</v>
+        <v>313.69987985761</v>
       </c>
       <c r="F40" t="s">
         <v>11</v>
       </c>
       <c r="G40">
-        <v>1.15</v>
+        <v>1.18</v>
       </c>
       <c r="H40" s="1">
-        <v>973017.84</v>
+        <v>1797611.14</v>
       </c>
       <c r="I40" s="1">
-        <v>-108315.81</v>
+        <v>-152670.99</v>
       </c>
       <c r="J40" s="1">
-        <v>-11.131944918913</v>
+        <v>-8.4929930952698</v>
       </c>
       <c r="K40">
-        <v>0.0</v>
+        <v>0.13</v>
       </c>
       <c r="L40">
-        <v>0.0</v>
+        <v>861.97</v>
       </c>
       <c r="M40" s="1">
-        <v>864702.03</v>
+        <v>1644940.15</v>
       </c>
       <c r="N40" s="1">
-        <v>864702.03</v>
+        <v>1645802.12</v>
       </c>
       <c r="O40" s="1">
-        <v>0.6</v>
+        <v>1.07</v>
       </c>
       <c r="P40">
         <v>1</v>
       </c>
     </row>
     <row r="41" spans="1:16">
       <c r="A41" t="s">
+        <v>117</v>
+      </c>
+      <c r="B41" t="s">
         <v>118</v>
       </c>
-      <c r="B41" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C41" s="1">
-        <v>10834.0</v>
+        <v>13492.0</v>
       </c>
       <c r="D41" s="1">
-        <v>141.11</v>
+        <v>79.05</v>
       </c>
       <c r="E41" s="1">
-        <v>112.2113716079</v>
+        <v>84.162429587904</v>
       </c>
       <c r="F41" t="s">
         <v>11</v>
       </c>
       <c r="G41">
-        <v>1.15</v>
+        <v>1.18</v>
       </c>
       <c r="H41" s="1">
-        <v>1035569.07</v>
+        <v>973017.84</v>
       </c>
       <c r="I41" s="1">
-        <v>292251.09</v>
+        <v>-65476.48</v>
       </c>
       <c r="J41" s="1">
-        <v>28.221303480993</v>
+        <v>-6.7292168044935</v>
       </c>
       <c r="K41">
-        <v>0.5</v>
-[...2 lines deleted...]
-        <v>120</v>
+        <v>0.0</v>
+      </c>
+      <c r="L41">
+        <v>0.0</v>
       </c>
       <c r="M41" s="1">
-        <v>1327820.16</v>
+        <v>907541.36</v>
       </c>
       <c r="N41" s="1">
-        <v>1333221.41</v>
+        <v>907541.36</v>
       </c>
       <c r="O41" s="1">
-        <v>0.93</v>
+        <v>0.59</v>
       </c>
       <c r="P41">
         <v>1</v>
       </c>
     </row>
     <row r="42" spans="1:16">
       <c r="A42" t="s">
-        <v>121</v>
+        <v>119</v>
       </c>
       <c r="B42" t="s">
-        <v>122</v>
+        <v>120</v>
       </c>
       <c r="C42" s="1">
-        <v>891.0</v>
+        <v>10834.0</v>
       </c>
       <c r="D42" s="1">
-        <v>809.5</v>
+        <v>133.29</v>
       </c>
       <c r="E42" s="1">
-        <v>707.01785634119</v>
+        <v>112.2113716079</v>
       </c>
       <c r="F42" t="s">
         <v>11</v>
       </c>
       <c r="G42">
-        <v>1.15</v>
+        <v>1.18</v>
       </c>
       <c r="H42" s="1">
-        <v>537930.75</v>
+        <v>1035569.07</v>
       </c>
       <c r="I42" s="1">
-        <v>88520.37</v>
+        <v>193212.3</v>
       </c>
       <c r="J42" s="1">
-        <v>16.455718510236</v>
+        <v>18.657596639112</v>
       </c>
       <c r="K42">
-        <v>2.78</v>
-[...2 lines deleted...]
-        <v>123</v>
+        <v>0.0</v>
+      </c>
+      <c r="L42">
+        <v>0.0</v>
       </c>
       <c r="M42" s="1">
-        <v>626451.12</v>
+        <v>1228781.37</v>
       </c>
       <c r="N42" s="1">
-        <v>628929.86</v>
+        <v>1228781.37</v>
       </c>
       <c r="O42" s="1">
-        <v>0.44</v>
+        <v>0.8</v>
       </c>
       <c r="P42">
         <v>1</v>
       </c>
     </row>
     <row r="43" spans="1:16">
       <c r="A43" t="s">
-        <v>124</v>
+        <v>121</v>
       </c>
       <c r="B43" t="s">
-        <v>125</v>
+        <v>122</v>
       </c>
       <c r="C43" s="1">
-        <v>8090.0</v>
+        <v>891.0</v>
       </c>
       <c r="D43" s="1">
-        <v>328.21</v>
+        <v>926.55</v>
       </c>
       <c r="E43" s="1">
-        <v>367.85395426452</v>
+        <v>707.01785634119</v>
       </c>
       <c r="F43" t="s">
         <v>11</v>
       </c>
       <c r="G43">
-        <v>1.15</v>
+        <v>1.18</v>
       </c>
       <c r="H43" s="1">
-        <v>2542320.44</v>
+        <v>537930.75</v>
       </c>
       <c r="I43" s="1">
-        <v>-236141.69</v>
+        <v>164550.57</v>
       </c>
       <c r="J43" s="1">
-        <v>-9.2884313985219</v>
+        <v>30.589545215625</v>
       </c>
       <c r="K43">
-        <v>1.42</v>
-[...2 lines deleted...]
-        <v>126</v>
+        <v>0.0</v>
+      </c>
+      <c r="L43">
+        <v>0.0</v>
       </c>
       <c r="M43" s="1">
-        <v>2306178.75</v>
+        <v>702481.32</v>
       </c>
       <c r="N43" s="1">
-        <v>2317639.02</v>
+        <v>702481.32</v>
       </c>
       <c r="O43" s="1">
-        <v>1.61</v>
+        <v>0.46</v>
       </c>
       <c r="P43">
         <v>1</v>
       </c>
     </row>
     <row r="44" spans="1:16">
       <c r="A44" t="s">
-        <v>127</v>
+        <v>123</v>
       </c>
       <c r="B44" t="s">
-        <v>128</v>
+        <v>124</v>
       </c>
       <c r="C44" s="1">
-        <v>2020.0</v>
+        <v>8090.0</v>
       </c>
       <c r="D44" s="1">
-        <v>492.65</v>
+        <v>343.92</v>
       </c>
       <c r="E44" s="1">
-        <v>448.53978217822</v>
+        <v>367.85395426452</v>
       </c>
       <c r="F44" t="s">
         <v>11</v>
       </c>
       <c r="G44">
-        <v>1.15</v>
+        <v>1.18</v>
       </c>
       <c r="H44" s="1">
-        <v>774932.0</v>
+        <v>2542320.44</v>
       </c>
       <c r="I44" s="1">
-        <v>89403.78</v>
+        <v>-174797.63</v>
       </c>
       <c r="J44" s="1">
-        <v>11.536983890199</v>
+        <v>-6.8755152674617</v>
       </c>
       <c r="K44">
         <v>0.0</v>
       </c>
       <c r="L44">
         <v>0.0</v>
       </c>
       <c r="M44" s="1">
-        <v>864335.78</v>
+        <v>2367522.81</v>
       </c>
       <c r="N44" s="1">
-        <v>864335.78</v>
+        <v>2367522.81</v>
       </c>
       <c r="O44" s="1">
-        <v>0.6</v>
+        <v>1.53</v>
       </c>
       <c r="P44">
         <v>1</v>
       </c>
     </row>
     <row r="45" spans="1:16">
       <c r="A45" t="s">
-        <v>129</v>
+        <v>125</v>
       </c>
       <c r="B45" t="s">
-        <v>130</v>
+        <v>126</v>
       </c>
       <c r="C45" s="1">
-        <v>11002.0</v>
+        <v>2294.0</v>
       </c>
       <c r="D45" s="1">
-        <v>68.13</v>
+        <v>549.11</v>
       </c>
       <c r="E45" s="1">
-        <v>73.231700599891</v>
+        <v>455.56277680907</v>
       </c>
       <c r="F45" t="s">
         <v>11</v>
       </c>
       <c r="G45">
-        <v>1.15</v>
+        <v>1.18</v>
       </c>
       <c r="H45" s="1">
-        <v>691605.52</v>
+        <v>895079.49</v>
       </c>
       <c r="I45" s="1">
-        <v>-40573.03</v>
+        <v>176787.72</v>
       </c>
       <c r="J45" s="1">
-        <v>-5.866498867736</v>
+        <v>19.751063673686</v>
       </c>
       <c r="K45">
         <v>0.0</v>
       </c>
       <c r="L45">
         <v>0.0</v>
       </c>
       <c r="M45" s="1">
-        <v>651032.49</v>
+        <v>1071867.21</v>
       </c>
       <c r="N45" s="1">
-        <v>651032.49</v>
+        <v>1071867.21</v>
       </c>
       <c r="O45" s="1">
-        <v>0.45</v>
+        <v>0.69</v>
       </c>
       <c r="P45">
         <v>1</v>
       </c>
     </row>
     <row r="46" spans="1:16">
       <c r="A46" t="s">
-        <v>131</v>
+        <v>127</v>
       </c>
       <c r="B46" t="s">
-        <v>132</v>
+        <v>128</v>
       </c>
       <c r="C46" s="1">
-        <v>3332.0</v>
+        <v>6872.0</v>
       </c>
       <c r="D46" s="1">
-        <v>479.93</v>
+        <v>72.42</v>
       </c>
       <c r="E46" s="1">
-        <v>254.3075210084</v>
+        <v>73.231701105937</v>
       </c>
       <c r="F46" t="s">
         <v>11</v>
       </c>
       <c r="G46">
-        <v>1.15</v>
+        <v>1.18</v>
       </c>
       <c r="H46" s="1">
-        <v>764809.79</v>
+        <v>431986.29</v>
       </c>
       <c r="I46" s="1">
-        <v>624104.75</v>
+        <v>-8509.23</v>
       </c>
       <c r="J46" s="1">
-        <v>81.602609977051</v>
+        <v>-1.9697916801943</v>
       </c>
       <c r="K46">
         <v>0.0</v>
       </c>
       <c r="L46">
         <v>0.0</v>
       </c>
       <c r="M46" s="1">
-        <v>1388914.54</v>
+        <v>423477.06</v>
       </c>
       <c r="N46" s="1">
-        <v>1388914.54</v>
+        <v>423477.06</v>
       </c>
       <c r="O46" s="1">
-        <v>0.96</v>
+        <v>0.27</v>
       </c>
       <c r="P46">
         <v>1</v>
       </c>
     </row>
     <row r="47" spans="1:16">
       <c r="A47" t="s">
-        <v>131</v>
+        <v>129</v>
       </c>
       <c r="B47" t="s">
-        <v>132</v>
+        <v>130</v>
       </c>
       <c r="C47" s="1">
         <v>647.0</v>
       </c>
       <c r="D47" s="1">
-        <v>479.93</v>
+        <v>451.29</v>
       </c>
       <c r="E47" s="1">
         <v>466.98123647604</v>
       </c>
       <c r="F47" t="s">
         <v>11</v>
       </c>
       <c r="G47">
-        <v>1.15</v>
+        <v>1.18</v>
       </c>
       <c r="H47" s="1">
         <v>260723.54</v>
       </c>
       <c r="I47" s="1">
-        <v>8972.65</v>
+        <v>-12268.27</v>
       </c>
       <c r="J47" s="1">
-        <v>3.4414422265055</v>
+        <v>-4.7054707833439</v>
       </c>
       <c r="K47">
         <v>0.0</v>
       </c>
       <c r="L47">
         <v>0.0</v>
       </c>
       <c r="M47" s="1">
-        <v>269696.19</v>
+        <v>248455.27</v>
       </c>
       <c r="N47" s="1">
-        <v>269696.19</v>
+        <v>248455.27</v>
       </c>
       <c r="O47" s="1">
-        <v>0.19</v>
+        <v>0.16</v>
       </c>
       <c r="P47">
         <v>1</v>
       </c>
     </row>
     <row r="48" spans="1:16">
       <c r="A48" t="s">
-        <v>133</v>
+        <v>129</v>
       </c>
       <c r="B48" t="s">
-        <v>134</v>
+        <v>130</v>
       </c>
       <c r="C48" s="1">
-        <v>11091.0</v>
+        <v>3332.0</v>
       </c>
       <c r="D48" s="1">
-        <v>287.97</v>
+        <v>451.29</v>
       </c>
       <c r="E48" s="1">
-        <v>290.08747993869</v>
+        <v>254.3075210084</v>
       </c>
       <c r="F48" t="s">
         <v>11</v>
       </c>
       <c r="G48">
-        <v>1.15</v>
+        <v>1.18</v>
       </c>
       <c r="H48" s="1">
-        <v>2749681.98</v>
+        <v>764809.79</v>
       </c>
       <c r="I48" s="1">
-        <v>24344.4</v>
+        <v>514715.64</v>
       </c>
       <c r="J48" s="1">
-        <v>0.88535329456536</v>
+        <v>67.299823659423</v>
       </c>
       <c r="K48">
         <v>0.0</v>
       </c>
       <c r="L48">
         <v>0.0</v>
       </c>
       <c r="M48" s="1">
-        <v>2774026.38</v>
+        <v>1279525.43</v>
       </c>
       <c r="N48" s="1">
-        <v>2774026.38</v>
+        <v>1279525.43</v>
       </c>
       <c r="O48" s="1">
-        <v>1.93</v>
+        <v>0.83</v>
       </c>
       <c r="P48">
         <v>1</v>
       </c>
     </row>
     <row r="49" spans="1:16">
       <c r="A49" t="s">
-        <v>135</v>
+        <v>131</v>
       </c>
       <c r="B49" t="s">
-        <v>136</v>
+        <v>132</v>
       </c>
       <c r="C49" s="1">
-        <v>36684.0</v>
+        <v>11091.0</v>
       </c>
       <c r="D49" s="1">
-        <v>27.15</v>
+        <v>313.0</v>
       </c>
       <c r="E49" s="1">
-        <v>32.147454476066</v>
+        <v>290.08747993869</v>
       </c>
       <c r="F49" t="s">
         <v>11</v>
       </c>
       <c r="G49">
-        <v>1.15</v>
+        <v>1.18</v>
       </c>
       <c r="H49" s="1">
-        <v>1006823.62</v>
+        <v>2749681.98</v>
       </c>
       <c r="I49" s="1">
-        <v>-141777.72</v>
+        <v>204268.84</v>
       </c>
       <c r="J49" s="1">
-        <v>-14.081683939834</v>
+        <v>7.4288169135836</v>
       </c>
       <c r="K49">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>0.89</v>
+      </c>
+      <c r="L49" t="s">
+        <v>133</v>
       </c>
       <c r="M49" s="1">
-        <v>865045.9</v>
+        <v>2953950.82</v>
       </c>
       <c r="N49" s="1">
-        <v>865045.9</v>
+        <v>2963860.24</v>
       </c>
       <c r="O49" s="1">
-        <v>0.6</v>
+        <v>1.92</v>
       </c>
       <c r="P49">
         <v>1</v>
       </c>
     </row>
     <row r="50" spans="1:16">
       <c r="A50" t="s">
-        <v>137</v>
+        <v>134</v>
       </c>
       <c r="B50" t="s">
-        <v>138</v>
+        <v>135</v>
       </c>
       <c r="C50" s="1">
-        <v>11692.0</v>
+        <v>27434.0</v>
       </c>
       <c r="D50" s="1">
-        <v>90.6</v>
+        <v>26.44</v>
       </c>
       <c r="E50" s="1">
-        <v>133.66261888471</v>
+        <v>32.147454618357</v>
       </c>
       <c r="F50" t="s">
         <v>11</v>
       </c>
       <c r="G50">
-        <v>1.15</v>
+        <v>1.18</v>
       </c>
       <c r="H50" s="1">
-        <v>1331963.58</v>
+        <v>752949.49</v>
       </c>
       <c r="I50" s="1">
-        <v>-411917.37</v>
+        <v>-135731.18</v>
       </c>
       <c r="J50" s="1">
-        <v>-30.925573055083</v>
+        <v>-18.026598304755</v>
       </c>
       <c r="K50">
         <v>0.0</v>
       </c>
       <c r="L50">
         <v>0.0</v>
       </c>
       <c r="M50" s="1">
-        <v>920046.21</v>
+        <v>617218.31</v>
       </c>
       <c r="N50" s="1">
-        <v>920046.21</v>
+        <v>617218.31</v>
       </c>
       <c r="O50" s="1">
-        <v>0.64</v>
+        <v>0.4</v>
       </c>
       <c r="P50">
         <v>1</v>
       </c>
     </row>
     <row r="51" spans="1:16">
       <c r="A51" t="s">
-        <v>139</v>
+        <v>136</v>
       </c>
       <c r="B51" t="s">
-        <v>140</v>
+        <v>137</v>
       </c>
       <c r="C51" s="1">
-        <v>38080.0</v>
+        <v>6580.0</v>
       </c>
       <c r="D51" s="1">
-        <v>18.33</v>
+        <v>104.45</v>
       </c>
       <c r="E51" s="1">
-        <v>18.909090336135</v>
+        <v>133.66261854103</v>
       </c>
       <c r="F51" t="s">
         <v>11</v>
       </c>
       <c r="G51">
-        <v>1.15</v>
+        <v>1.18</v>
       </c>
       <c r="H51" s="1">
-        <v>614819.25</v>
+        <v>749599.76</v>
       </c>
       <c r="I51" s="1">
-        <v>-8568.85</v>
+        <v>-164779.3</v>
       </c>
       <c r="J51" s="1">
-        <v>-1.3937185603736</v>
+        <v>-21.982304263278</v>
       </c>
       <c r="K51">
         <v>0.0</v>
       </c>
       <c r="L51">
         <v>0.0</v>
       </c>
       <c r="M51" s="1">
-        <v>606250.4</v>
+        <v>584820.46</v>
       </c>
       <c r="N51" s="1">
-        <v>606250.4</v>
+        <v>584820.46</v>
       </c>
       <c r="O51" s="1">
-        <v>0.42</v>
+        <v>0.38</v>
       </c>
       <c r="P51">
         <v>1</v>
       </c>
     </row>
     <row r="52" spans="1:16">
       <c r="A52" t="s">
-        <v>141</v>
+        <v>138</v>
       </c>
       <c r="B52" t="s">
-        <v>142</v>
+        <v>139</v>
       </c>
       <c r="C52" s="1">
-        <v>2776.0</v>
+        <v>38080.0</v>
       </c>
       <c r="D52" s="1">
-        <v>489.8</v>
+        <v>23.36</v>
       </c>
       <c r="E52" s="1">
-        <v>460.85609510086</v>
+        <v>18.909090336135</v>
       </c>
       <c r="F52" t="s">
         <v>11</v>
       </c>
       <c r="G52">
-        <v>1.15</v>
+        <v>1.18</v>
       </c>
       <c r="H52" s="1">
-        <v>1092218.34</v>
+        <v>614819.25</v>
       </c>
       <c r="I52" s="1">
-        <v>88729.94</v>
+        <v>142114.72</v>
       </c>
       <c r="J52" s="1">
-        <v>8.1238280617042</v>
+        <v>23.114878071889</v>
       </c>
       <c r="K52">
-        <v>1.39</v>
-[...2 lines deleted...]
-        <v>143</v>
+        <v>0.0</v>
+      </c>
+      <c r="L52">
+        <v>0.0</v>
       </c>
       <c r="M52" s="1">
-        <v>1180948.28</v>
+        <v>756933.97</v>
       </c>
       <c r="N52" s="1">
-        <v>1184806.01</v>
+        <v>756933.97</v>
       </c>
       <c r="O52" s="1">
-        <v>0.82</v>
+        <v>0.49</v>
       </c>
       <c r="P52">
         <v>1</v>
       </c>
     </row>
     <row r="53" spans="1:16">
       <c r="A53" t="s">
-        <v>144</v>
+        <v>140</v>
       </c>
       <c r="B53" t="s">
-        <v>145</v>
+        <v>141</v>
       </c>
       <c r="C53" s="1">
-        <v>1449.0</v>
+        <v>1407.0</v>
       </c>
       <c r="D53" s="1">
-        <v>567.47</v>
+        <v>494.84</v>
       </c>
       <c r="E53" s="1">
-        <v>556.13495514148</v>
+        <v>460.85609808102</v>
       </c>
       <c r="F53" t="s">
         <v>11</v>
       </c>
       <c r="G53">
-        <v>1.15</v>
+        <v>1.18</v>
       </c>
       <c r="H53" s="1">
-        <v>688059.87</v>
+        <v>553584.73</v>
       </c>
       <c r="I53" s="1">
-        <v>26113.95</v>
+        <v>38859.01</v>
       </c>
       <c r="J53" s="1">
-        <v>3.795301998938</v>
+        <v>7.0195234612053</v>
       </c>
       <c r="K53">
-        <v>0.51</v>
+        <v>0.0</v>
       </c>
       <c r="L53">
-        <v>743.82</v>
+        <v>0.0</v>
       </c>
       <c r="M53" s="1">
-        <v>714173.82</v>
+        <v>592443.74</v>
       </c>
       <c r="N53" s="1">
-        <v>714917.64</v>
+        <v>592443.74</v>
       </c>
       <c r="O53" s="1">
-        <v>0.5</v>
+        <v>0.38</v>
       </c>
       <c r="P53">
         <v>1</v>
       </c>
     </row>
     <row r="54" spans="1:16">
       <c r="A54" t="s">
-        <v>146</v>
+        <v>142</v>
       </c>
       <c r="B54" t="s">
-        <v>147</v>
+        <v>143</v>
       </c>
       <c r="C54" s="1">
-        <v>7688.0</v>
+        <v>1449.0</v>
       </c>
       <c r="D54" s="1">
-        <v>89.53</v>
+        <v>614.49</v>
       </c>
       <c r="E54" s="1">
-        <v>77.340401925078</v>
+        <v>556.13495514148</v>
       </c>
       <c r="F54" t="s">
         <v>11</v>
       </c>
       <c r="G54">
-        <v>1.15</v>
+        <v>1.18</v>
       </c>
       <c r="H54" s="1">
-        <v>508574.32</v>
+        <v>688059.87</v>
       </c>
       <c r="I54" s="1">
-        <v>89251.4</v>
+        <v>69595.01</v>
       </c>
       <c r="J54" s="1">
-        <v>17.549332809411</v>
+        <v>10.114673596645</v>
       </c>
       <c r="K54">
         <v>0.0</v>
       </c>
       <c r="L54">
         <v>0.0</v>
       </c>
       <c r="M54" s="1">
-        <v>597825.72</v>
+        <v>757654.88</v>
       </c>
       <c r="N54" s="1">
-        <v>597825.72</v>
+        <v>757654.88</v>
       </c>
       <c r="O54" s="1">
-        <v>0.42</v>
+        <v>0.49</v>
       </c>
       <c r="P54">
         <v>1</v>
       </c>
     </row>
     <row r="55" spans="1:16">
       <c r="A55" t="s">
-        <v>148</v>
+        <v>144</v>
       </c>
       <c r="B55" t="s">
-        <v>149</v>
+        <v>145</v>
       </c>
       <c r="C55" s="1">
         <v>2613.0</v>
       </c>
       <c r="D55" s="1">
-        <v>491.14</v>
+        <v>511.35</v>
       </c>
       <c r="E55" s="1">
         <v>556.62815920398</v>
       </c>
       <c r="F55" t="s">
         <v>11</v>
       </c>
       <c r="G55">
-        <v>1.15</v>
+        <v>1.18</v>
       </c>
       <c r="H55" s="1">
         <v>1241801.12</v>
       </c>
       <c r="I55" s="1">
-        <v>-127154.12</v>
+        <v>-104839.28</v>
       </c>
       <c r="J55" s="1">
-        <v>-10.239491489587</v>
+        <v>-8.4425177519569</v>
       </c>
       <c r="K55">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>0.52</v>
+      </c>
+      <c r="L55" t="s">
+        <v>146</v>
       </c>
       <c r="M55" s="1">
-        <v>1114647.0</v>
+        <v>1136961.84</v>
       </c>
       <c r="N55" s="1">
-        <v>1114647.0</v>
+        <v>1138315.92</v>
       </c>
       <c r="O55" s="1">
-        <v>0.77</v>
+        <v>0.74</v>
       </c>
       <c r="P55">
         <v>1</v>
       </c>
     </row>
     <row r="56" spans="1:16">
       <c r="A56" t="s">
-        <v>150</v>
+        <v>147</v>
       </c>
       <c r="B56" t="s">
-        <v>151</v>
+        <v>148</v>
       </c>
       <c r="C56" s="1">
-        <v>18194.0</v>
+        <v>16665.0</v>
       </c>
       <c r="D56" s="1">
-        <v>114.2</v>
+        <v>112.56</v>
       </c>
       <c r="E56" s="1">
-        <v>80.401531823678</v>
+        <v>80.401531953195</v>
       </c>
       <c r="F56" t="s">
         <v>11</v>
       </c>
       <c r="G56">
-        <v>1.15</v>
+        <v>1.18</v>
       </c>
       <c r="H56" s="1">
-        <v>1249159.68</v>
+        <v>1144181.93</v>
       </c>
       <c r="I56" s="1">
-        <v>555465.15</v>
+        <v>451982.47</v>
       </c>
       <c r="J56" s="1">
-        <v>44.467105278326</v>
+        <v>39.502675068466</v>
       </c>
       <c r="K56">
-        <v>0.52</v>
-[...2 lines deleted...]
-        <v>152</v>
+        <v>0.0</v>
+      </c>
+      <c r="L56">
+        <v>0.0</v>
       </c>
       <c r="M56" s="1">
-        <v>1804624.83</v>
+        <v>1596164.4</v>
       </c>
       <c r="N56" s="1">
-        <v>1814027.21</v>
+        <v>1596164.4</v>
       </c>
       <c r="O56" s="1">
-        <v>1.26</v>
+        <v>1.03</v>
       </c>
       <c r="P56">
         <v>1</v>
       </c>
     </row>
     <row r="57" spans="1:16">
       <c r="A57" t="s">
-        <v>153</v>
+        <v>149</v>
       </c>
       <c r="B57" t="s">
-        <v>154</v>
+        <v>150</v>
       </c>
       <c r="C57" s="1">
-        <v>8607.0</v>
+        <v>8786.0</v>
       </c>
       <c r="D57" s="1">
-        <v>606.7</v>
+        <v>668.84</v>
       </c>
       <c r="E57" s="1">
-        <v>716.39081096782</v>
+        <v>713.46106419303</v>
       </c>
       <c r="F57" t="s">
         <v>11</v>
       </c>
       <c r="G57">
-        <v>1.15</v>
+        <v>1.18</v>
       </c>
       <c r="H57" s="1">
-        <v>5259300.2</v>
+        <v>5348254.55</v>
       </c>
       <c r="I57" s="1">
-        <v>-723870.58</v>
+        <v>-347890.15</v>
       </c>
       <c r="J57" s="1">
-        <v>-13.763629237213</v>
+        <v>-6.5047418133828</v>
       </c>
       <c r="K57">
-        <v>0.32</v>
-[...2 lines deleted...]
-        <v>155</v>
+        <v>0.0</v>
+      </c>
+      <c r="L57">
+        <v>0.0</v>
       </c>
       <c r="M57" s="1">
-        <v>4535429.62</v>
+        <v>5000364.4</v>
       </c>
       <c r="N57" s="1">
-        <v>4538176.9</v>
+        <v>5000364.4</v>
       </c>
       <c r="O57" s="1">
-        <v>3.15</v>
+        <v>3.24</v>
       </c>
       <c r="P57">
         <v>1</v>
       </c>
     </row>
     <row r="58" spans="1:16">
       <c r="A58" t="s">
-        <v>156</v>
+        <v>151</v>
       </c>
       <c r="B58" t="s">
-        <v>157</v>
+        <v>152</v>
       </c>
       <c r="C58" s="1">
-        <v>8394.0</v>
+        <v>1663.0</v>
       </c>
       <c r="D58" s="1">
-        <v>68.61</v>
+        <v>77.48</v>
       </c>
       <c r="E58" s="1">
-        <v>80.395493209435</v>
+        <v>80.395496091401</v>
       </c>
       <c r="F58" t="s">
         <v>11</v>
       </c>
       <c r="G58">
-        <v>1.15</v>
+        <v>1.18</v>
       </c>
       <c r="H58" s="1">
-        <v>576162.99</v>
+        <v>114148.09</v>
       </c>
       <c r="I58" s="1">
-        <v>-75956.85</v>
+        <v>-4507.82</v>
       </c>
       <c r="J58" s="1">
-        <v>-13.183222684956</v>
+        <v>-3.9490980532394</v>
       </c>
       <c r="K58">
         <v>0.0</v>
       </c>
       <c r="L58">
         <v>0.0</v>
       </c>
       <c r="M58" s="1">
-        <v>500206.14</v>
+        <v>109640.27</v>
       </c>
       <c r="N58" s="1">
-        <v>500206.14</v>
+        <v>109640.27</v>
       </c>
       <c r="O58" s="1">
-        <v>0.35</v>
+        <v>0.07</v>
       </c>
       <c r="P58">
         <v>1</v>
       </c>
     </row>
     <row r="59" spans="1:16">
       <c r="A59" t="s">
-        <v>158</v>
+        <v>153</v>
       </c>
       <c r="B59" t="s">
-        <v>159</v>
+        <v>154</v>
       </c>
       <c r="C59" s="1">
-        <v>5133.0</v>
+        <v>6760.0</v>
       </c>
       <c r="D59" s="1">
-        <v>444.27</v>
+        <v>449.38</v>
       </c>
       <c r="E59" s="1">
-        <v>397.34622637834</v>
+        <v>393.88281360947</v>
       </c>
       <c r="F59" t="s">
         <v>11</v>
       </c>
       <c r="G59">
-        <v>1.15</v>
+        <v>1.18</v>
       </c>
       <c r="H59" s="1">
-        <v>1741343.8</v>
+        <v>2276550.71</v>
       </c>
       <c r="I59" s="1">
-        <v>239320.56</v>
+        <v>308378.5</v>
       </c>
       <c r="J59" s="1">
-        <v>13.743441128627</v>
+        <v>13.545865622295</v>
       </c>
       <c r="K59">
         <v>0.0</v>
       </c>
       <c r="L59">
         <v>0.0</v>
       </c>
       <c r="M59" s="1">
-        <v>1980664.36</v>
+        <v>2584929.21</v>
       </c>
       <c r="N59" s="1">
-        <v>1980664.36</v>
+        <v>2584929.21</v>
       </c>
       <c r="O59" s="1">
-        <v>1.38</v>
+        <v>1.68</v>
       </c>
       <c r="P59">
         <v>1</v>
       </c>
     </row>
     <row r="60" spans="1:16">
       <c r="A60" t="s">
-        <v>160</v>
+        <v>155</v>
       </c>
       <c r="B60" t="s">
-        <v>161</v>
+        <v>156</v>
       </c>
       <c r="C60" s="1">
-        <v>23777.0</v>
+        <v>24607.0</v>
       </c>
       <c r="D60" s="1">
-        <v>389.02</v>
+        <v>424.16</v>
       </c>
       <c r="E60" s="1">
-        <v>500.10573747739</v>
+        <v>493.77856585524</v>
       </c>
       <c r="F60" t="s">
         <v>11</v>
       </c>
       <c r="G60">
-        <v>1.15</v>
+        <v>1.18</v>
       </c>
       <c r="H60" s="1">
-        <v>10157685.5</v>
+        <v>10385352.34</v>
       </c>
       <c r="I60" s="1">
-        <v>-2123874.29</v>
+        <v>-1504051.18</v>
       </c>
       <c r="J60" s="1">
-        <v>-20.909037693675</v>
+        <v>-14.482428046346</v>
       </c>
       <c r="K60">
         <v>0.0</v>
       </c>
       <c r="L60">
         <v>0.0</v>
       </c>
       <c r="M60" s="1">
-        <v>8033811.21</v>
+        <v>8881301.16</v>
       </c>
       <c r="N60" s="1">
-        <v>8033811.21</v>
+        <v>8881301.16</v>
       </c>
       <c r="O60" s="1">
-        <v>5.58</v>
+        <v>5.76</v>
       </c>
       <c r="P60">
         <v>1</v>
       </c>
     </row>
     <row r="61" spans="1:16">
       <c r="A61" t="s">
-        <v>162</v>
+        <v>157</v>
       </c>
       <c r="B61" t="s">
-        <v>163</v>
+        <v>158</v>
       </c>
       <c r="C61" s="1">
         <v>6070.0</v>
       </c>
       <c r="D61" s="1">
-        <v>158.55</v>
+        <v>189.31</v>
       </c>
       <c r="E61" s="1">
         <v>144.26844481054</v>
       </c>
       <c r="F61" t="s">
         <v>11</v>
       </c>
       <c r="G61">
-        <v>1.15</v>
+        <v>1.18</v>
       </c>
       <c r="H61" s="1">
         <v>747796.83</v>
       </c>
       <c r="I61" s="1">
-        <v>88090.17</v>
+        <v>230004.14</v>
       </c>
       <c r="J61" s="1">
-        <v>11.779960340297</v>
+        <v>30.757570876571</v>
       </c>
       <c r="K61">
         <v>0.0</v>
       </c>
       <c r="L61">
         <v>0.0</v>
       </c>
       <c r="M61" s="1">
-        <v>835887.0</v>
+        <v>977800.97</v>
       </c>
       <c r="N61" s="1">
-        <v>835887.0</v>
+        <v>977800.97</v>
       </c>
       <c r="O61" s="1">
-        <v>0.58</v>
+        <v>0.63</v>
       </c>
       <c r="P61">
         <v>1</v>
       </c>
     </row>
     <row r="62" spans="1:16">
       <c r="A62" t="s">
-        <v>164</v>
+        <v>159</v>
       </c>
       <c r="B62" t="s">
-        <v>165</v>
+        <v>160</v>
       </c>
       <c r="C62" s="1">
         <v>11660.0</v>
       </c>
       <c r="D62" s="1">
-        <v>91.74</v>
+        <v>92.58</v>
       </c>
       <c r="E62" s="1">
         <v>43.225473413379</v>
       </c>
       <c r="F62" t="s">
         <v>11</v>
       </c>
       <c r="G62">
-        <v>1.15</v>
+        <v>1.18</v>
       </c>
       <c r="H62" s="1">
         <v>457315.67</v>
       </c>
       <c r="I62" s="1">
-        <v>471757.5</v>
+        <v>461236.75</v>
       </c>
       <c r="J62" s="1">
-        <v>103.15795651612</v>
+        <v>100.8574121241</v>
       </c>
       <c r="K62">
         <v>0.0</v>
       </c>
       <c r="L62">
         <v>0.0</v>
       </c>
       <c r="M62" s="1">
-        <v>929073.17</v>
+        <v>918552.42</v>
       </c>
       <c r="N62" s="1">
-        <v>929073.17</v>
+        <v>918552.42</v>
       </c>
       <c r="O62" s="1">
-        <v>0.65</v>
+        <v>0.6</v>
       </c>
       <c r="P62">
         <v>1</v>
       </c>
     </row>
     <row r="63" spans="1:16">
       <c r="A63" t="s">
-        <v>164</v>
+        <v>159</v>
       </c>
       <c r="B63" t="s">
-        <v>165</v>
+        <v>160</v>
       </c>
       <c r="C63" s="1">
-        <v>9874.0</v>
+        <v>11501.0</v>
       </c>
       <c r="D63" s="1">
-        <v>91.74</v>
+        <v>92.58</v>
       </c>
       <c r="E63" s="1">
-        <v>93.772478225643</v>
+        <v>94.119698287106</v>
       </c>
       <c r="F63" t="s">
         <v>11</v>
       </c>
       <c r="G63">
-        <v>1.15</v>
+        <v>1.18</v>
       </c>
       <c r="H63" s="1">
-        <v>792523.33</v>
+        <v>928403.56</v>
       </c>
       <c r="I63" s="1">
-        <v>-5759.31</v>
+        <v>-22376.86</v>
       </c>
       <c r="J63" s="1">
-        <v>-0.72670542077291</v>
+        <v>-2.4102514212677</v>
       </c>
       <c r="K63">
         <v>0.0</v>
       </c>
       <c r="L63">
         <v>0.0</v>
       </c>
       <c r="M63" s="1">
-        <v>786764.02</v>
+        <v>906026.7</v>
       </c>
       <c r="N63" s="1">
-        <v>786764.02</v>
+        <v>906026.7</v>
       </c>
       <c r="O63" s="1">
-        <v>0.55</v>
+        <v>0.59</v>
       </c>
       <c r="P63">
         <v>1</v>
       </c>
     </row>
     <row r="64" spans="1:16">
       <c r="A64" t="s">
-        <v>166</v>
+        <v>161</v>
       </c>
       <c r="B64" t="s">
-        <v>167</v>
+        <v>162</v>
       </c>
       <c r="C64" s="1">
         <v>3206.0</v>
       </c>
       <c r="D64" s="1">
-        <v>99.2</v>
+        <v>109.3</v>
       </c>
       <c r="E64" s="1">
         <v>116.83629756706</v>
       </c>
       <c r="F64" t="s">
         <v>11</v>
       </c>
       <c r="G64">
-        <v>1.15</v>
+        <v>1.18</v>
       </c>
       <c r="H64" s="1">
         <v>317088.95</v>
       </c>
       <c r="I64" s="1">
-        <v>-40860.87</v>
+        <v>-18913.49</v>
       </c>
       <c r="J64" s="1">
-        <v>-12.886248480119</v>
+        <v>-5.9647269323009</v>
       </c>
       <c r="K64">
-        <v>0.16</v>
+        <v>0.0</v>
       </c>
       <c r="L64">
-        <v>515.64</v>
+        <v>0.0</v>
       </c>
       <c r="M64" s="1">
-        <v>276228.08</v>
+        <v>298175.46</v>
       </c>
       <c r="N64" s="1">
-        <v>276743.72</v>
+        <v>298175.46</v>
       </c>
       <c r="O64" s="1">
         <v>0.19</v>
       </c>
       <c r="P64">
         <v>1</v>
       </c>
     </row>
     <row r="65" spans="1:16">
       <c r="A65" t="s">
-        <v>168</v>
+        <v>163</v>
       </c>
       <c r="B65" t="s">
-        <v>169</v>
+        <v>164</v>
       </c>
       <c r="C65" s="1">
-        <v>24318.0</v>
+        <v>15939.0</v>
       </c>
       <c r="D65" s="1">
-        <v>92.41</v>
+        <v>90.6</v>
       </c>
       <c r="E65" s="1">
-        <v>74.798555802286</v>
+        <v>74.798555743773</v>
       </c>
       <c r="F65" t="s">
         <v>11</v>
       </c>
       <c r="G65">
-        <v>1.15</v>
+        <v>1.18</v>
       </c>
       <c r="H65" s="1">
-        <v>1556213.17</v>
+        <v>1020005.0</v>
       </c>
       <c r="I65" s="1">
-        <v>395605.46</v>
+        <v>208784.48</v>
       </c>
       <c r="J65" s="1">
-        <v>25.421032775349</v>
+        <v>20.468966328596</v>
       </c>
       <c r="K65">
         <v>0.0</v>
       </c>
       <c r="L65">
         <v>0.0</v>
       </c>
       <c r="M65" s="1">
-        <v>1951818.63</v>
+        <v>1228789.48</v>
       </c>
       <c r="N65" s="1">
-        <v>1951818.63</v>
+        <v>1228789.48</v>
       </c>
       <c r="O65" s="1">
-        <v>1.36</v>
+        <v>0.8</v>
       </c>
       <c r="P65">
         <v>1</v>
       </c>
     </row>
     <row r="66" spans="1:16">
       <c r="A66" t="s">
-        <v>170</v>
+        <v>165</v>
       </c>
       <c r="B66" t="s">
-        <v>171</v>
+        <v>166</v>
       </c>
       <c r="C66" s="1">
-        <v>49373.0</v>
+        <v>30757.0</v>
       </c>
       <c r="D66" s="1">
-        <v>178.56</v>
+        <v>199.88</v>
       </c>
       <c r="E66" s="1">
-        <v>148.50698114354</v>
+        <v>85.334505966121</v>
       </c>
       <c r="F66" t="s">
         <v>11</v>
       </c>
       <c r="G66">
-        <v>1.15</v>
+        <v>1.18</v>
       </c>
       <c r="H66" s="1">
-        <v>6269871.91</v>
+        <v>2465459.21</v>
       </c>
       <c r="I66" s="1">
-        <v>1387263.52</v>
+        <v>2765743.28</v>
       </c>
       <c r="J66" s="1">
-        <v>22.125867001962</v>
+        <v>112.17964056278</v>
       </c>
       <c r="K66">
-        <v>0.01</v>
+        <v>0.0</v>
       </c>
       <c r="L66">
-        <v>300.18</v>
+        <v>0.0</v>
       </c>
       <c r="M66" s="1">
-        <v>7657135.43</v>
+        <v>5231202.49</v>
       </c>
       <c r="N66" s="1">
-        <v>7657435.61</v>
+        <v>5231202.49</v>
       </c>
       <c r="O66" s="1">
-        <v>5.32</v>
+        <v>3.39</v>
       </c>
       <c r="P66">
         <v>1</v>
       </c>
     </row>
     <row r="67" spans="1:16">
       <c r="A67" t="s">
-        <v>170</v>
+        <v>165</v>
       </c>
       <c r="B67" t="s">
-        <v>171</v>
+        <v>166</v>
       </c>
       <c r="C67" s="1">
-        <v>30757.0</v>
+        <v>49373.0</v>
       </c>
       <c r="D67" s="1">
-        <v>178.56</v>
+        <v>199.88</v>
       </c>
       <c r="E67" s="1">
-        <v>85.334505966121</v>
+        <v>148.50698114354</v>
       </c>
       <c r="F67" t="s">
         <v>11</v>
       </c>
       <c r="G67">
-        <v>1.15</v>
+        <v>1.18</v>
       </c>
       <c r="H67" s="1">
-        <v>2465459.21</v>
+        <v>6269871.91</v>
       </c>
       <c r="I67" s="1">
-        <v>2304567.21</v>
+        <v>2127571.29</v>
       </c>
       <c r="J67" s="1">
-        <v>93.474156889418</v>
+        <v>33.933249682608</v>
       </c>
       <c r="K67">
-        <v>0.01</v>
+        <v>0.0</v>
       </c>
       <c r="L67">
-        <v>187.0</v>
+        <v>0.0</v>
       </c>
       <c r="M67" s="1">
-        <v>4770026.42</v>
+        <v>8397443.2</v>
       </c>
       <c r="N67" s="1">
-        <v>4770213.42</v>
+        <v>8397443.2</v>
       </c>
       <c r="O67" s="1">
-        <v>3.31</v>
+        <v>5.44</v>
       </c>
       <c r="P67">
         <v>1</v>
       </c>
     </row>
     <row r="68" spans="1:16">
       <c r="A68" t="s">
-        <v>172</v>
+        <v>167</v>
       </c>
       <c r="B68" t="s">
-        <v>173</v>
+        <v>168</v>
       </c>
       <c r="C68" s="1">
         <v>17164.0</v>
       </c>
       <c r="D68" s="1">
-        <v>80.76</v>
+        <v>77.64</v>
       </c>
       <c r="E68" s="1">
         <v>90.717896760662</v>
       </c>
       <c r="F68" t="s">
         <v>11</v>
       </c>
       <c r="G68">
-        <v>1.15</v>
+        <v>1.18</v>
       </c>
       <c r="H68" s="1">
         <v>1326331.16</v>
       </c>
       <c r="I68" s="1">
-        <v>-122383.93</v>
+        <v>-192385.48</v>
       </c>
       <c r="J68" s="1">
-        <v>-9.2272528679791</v>
+        <v>-14.50508634661</v>
       </c>
       <c r="K68">
         <v>0.0</v>
       </c>
       <c r="L68">
         <v>0.0</v>
       </c>
       <c r="M68" s="1">
-        <v>1203947.23</v>
+        <v>1133945.68</v>
       </c>
       <c r="N68" s="1">
-        <v>1203947.23</v>
+        <v>1133945.68</v>
       </c>
       <c r="O68" s="1">
-        <v>0.84</v>
+        <v>0.73</v>
       </c>
       <c r="P68">
         <v>1</v>
       </c>
     </row>
     <row r="69" spans="1:16">
       <c r="A69" t="s">
-        <v>174</v>
+        <v>169</v>
       </c>
       <c r="B69" t="s">
-        <v>175</v>
+        <v>170</v>
       </c>
       <c r="C69" s="1">
-        <v>25001.0</v>
+        <v>49720.0</v>
       </c>
       <c r="D69" s="1">
-        <v>38.87</v>
+        <v>36.73</v>
       </c>
       <c r="E69" s="1">
-        <v>47.665141394344</v>
+        <v>42.47759151247</v>
       </c>
       <c r="F69" t="s">
         <v>11</v>
       </c>
       <c r="G69">
-        <v>1.15</v>
+        <v>1.18</v>
       </c>
       <c r="H69" s="1">
-        <v>1017241.82</v>
+        <v>1796241.02</v>
       </c>
       <c r="I69" s="1">
-        <v>-173198.85</v>
+        <v>-242279.48</v>
       </c>
       <c r="J69" s="1">
-        <v>-17.02632025097</v>
+        <v>-13.488138690876</v>
       </c>
       <c r="K69">
         <v>0.0</v>
       </c>
       <c r="L69">
         <v>0.0</v>
       </c>
       <c r="M69" s="1">
-        <v>844042.97</v>
+        <v>1553961.54</v>
       </c>
       <c r="N69" s="1">
-        <v>844042.97</v>
+        <v>1553961.54</v>
       </c>
       <c r="O69" s="1">
-        <v>0.59</v>
+        <v>1.01</v>
       </c>
       <c r="P69">
         <v>1</v>
       </c>
     </row>
     <row r="70" spans="1:16">
       <c r="A70" t="s">
-        <v>176</v>
+        <v>171</v>
       </c>
       <c r="B70" t="s">
-        <v>177</v>
+        <v>172</v>
       </c>
       <c r="C70" s="1">
         <v>13515.0</v>
       </c>
       <c r="D70" s="1">
-        <v>155.52</v>
+        <v>181.17</v>
       </c>
       <c r="E70" s="1">
         <v>178.75728079911</v>
       </c>
       <c r="F70" t="s">
         <v>11</v>
       </c>
       <c r="G70">
-        <v>1.15</v>
+        <v>1.18</v>
       </c>
       <c r="H70" s="1">
         <v>2059415.61</v>
       </c>
       <c r="I70" s="1">
-        <v>-233860.57</v>
+        <v>24070.22</v>
       </c>
       <c r="J70" s="1">
-        <v>-11.355676283332</v>
+        <v>1.1687888487939</v>
       </c>
       <c r="K70">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>0.3</v>
+      </c>
+      <c r="L70" t="s">
+        <v>173</v>
       </c>
       <c r="M70" s="1">
-        <v>1825555.04</v>
+        <v>2083485.83</v>
       </c>
       <c r="N70" s="1">
-        <v>1825555.04</v>
+        <v>2087510.89</v>
       </c>
       <c r="O70" s="1">
-        <v>1.27</v>
+        <v>1.35</v>
       </c>
       <c r="P70">
         <v>1</v>
       </c>
     </row>
     <row r="71" spans="1:16">
       <c r="A71" t="s">
-        <v>178</v>
+        <v>174</v>
       </c>
       <c r="B71" t="s">
-        <v>179</v>
+        <v>175</v>
       </c>
       <c r="C71" s="1">
-        <v>5883.0</v>
+        <v>13160.0</v>
       </c>
       <c r="D71" s="1">
-        <v>169.74</v>
+        <v>145.97</v>
       </c>
       <c r="E71" s="1">
-        <v>189.92279279279</v>
+        <v>141.68447948328</v>
       </c>
       <c r="F71" t="s">
         <v>11</v>
       </c>
       <c r="G71">
-        <v>1.15</v>
+        <v>1.18</v>
       </c>
       <c r="H71" s="1">
-        <v>956173.83</v>
+        <v>1578604.13</v>
       </c>
       <c r="I71" s="1">
-        <v>-88861.18</v>
+        <v>55981.64</v>
       </c>
       <c r="J71" s="1">
-        <v>-9.2934126841769</v>
+        <v>3.5462747712436</v>
       </c>
       <c r="K71">
         <v>0.0</v>
       </c>
       <c r="L71">
         <v>0.0</v>
       </c>
       <c r="M71" s="1">
-        <v>867312.65</v>
+        <v>1634585.77</v>
       </c>
       <c r="N71" s="1">
-        <v>867312.65</v>
+        <v>1634585.77</v>
       </c>
       <c r="O71" s="1">
-        <v>0.6</v>
+        <v>1.06</v>
       </c>
       <c r="P71">
         <v>1</v>
       </c>
     </row>
     <row r="72" spans="1:16">
       <c r="A72" t="s">
-        <v>180</v>
+        <v>176</v>
       </c>
       <c r="B72" t="s">
-        <v>181</v>
+        <v>177</v>
       </c>
       <c r="C72" s="1">
-        <v>1750.0</v>
+        <v>8708.0</v>
       </c>
       <c r="D72" s="1">
-        <v>900.01</v>
+        <v>174.96</v>
       </c>
       <c r="E72" s="1">
-        <v>933.85114857143</v>
+        <v>180.36083027102</v>
       </c>
       <c r="F72" t="s">
         <v>11</v>
       </c>
       <c r="G72">
-        <v>1.15</v>
+        <v>1.18</v>
       </c>
       <c r="H72" s="1">
-        <v>1398796.68</v>
+        <v>1349565.88</v>
       </c>
       <c r="I72" s="1">
-        <v>-30822.13</v>
+        <v>-53146.82</v>
       </c>
       <c r="J72" s="1">
-        <v>-2.2034746322103</v>
+        <v>-3.9380678474177</v>
       </c>
       <c r="K72">
         <v>0.0</v>
       </c>
       <c r="L72">
         <v>0.0</v>
       </c>
       <c r="M72" s="1">
-        <v>1367974.55</v>
+        <v>1296419.06</v>
       </c>
       <c r="N72" s="1">
-        <v>1367974.55</v>
+        <v>1296419.06</v>
       </c>
       <c r="O72" s="1">
-        <v>0.95</v>
+        <v>0.84</v>
       </c>
       <c r="P72">
         <v>1</v>
       </c>
     </row>
     <row r="73" spans="1:16">
       <c r="A73" t="s">
-        <v>182</v>
+        <v>178</v>
       </c>
       <c r="B73" t="s">
-        <v>183</v>
+        <v>179</v>
       </c>
       <c r="C73" s="1">
-        <v>7187.0</v>
+        <v>2183.0</v>
       </c>
       <c r="D73" s="1">
-        <v>178.34</v>
+        <v>972.69</v>
       </c>
       <c r="E73" s="1">
-        <v>121.23546542368</v>
+        <v>931.29937242327</v>
       </c>
       <c r="F73" t="s">
         <v>11</v>
       </c>
       <c r="G73">
-        <v>1.15</v>
+        <v>1.18</v>
       </c>
       <c r="H73" s="1">
-        <v>744003.03</v>
+        <v>1743469.99</v>
       </c>
       <c r="I73" s="1">
-        <v>369237.58</v>
+        <v>63356.31</v>
       </c>
       <c r="J73" s="1">
-        <v>49.628504873159</v>
+        <v>3.6339203062509</v>
       </c>
       <c r="K73">
         <v>0.0</v>
       </c>
       <c r="L73">
         <v>0.0</v>
       </c>
       <c r="M73" s="1">
-        <v>1113240.61</v>
+        <v>1806826.3</v>
       </c>
       <c r="N73" s="1">
-        <v>1113240.61</v>
+        <v>1806826.3</v>
       </c>
       <c r="O73" s="1">
-        <v>0.77</v>
+        <v>1.17</v>
       </c>
       <c r="P73">
         <v>1</v>
       </c>
     </row>
     <row r="74" spans="1:16">
       <c r="A74" t="s">
-        <v>184</v>
+        <v>180</v>
       </c>
       <c r="B74" t="s">
-        <v>185</v>
+        <v>181</v>
       </c>
       <c r="C74" s="1">
-        <v>11997.0</v>
+        <v>1217.0</v>
       </c>
       <c r="D74" s="1">
-        <v>144.84</v>
+        <v>159.38</v>
       </c>
       <c r="E74" s="1">
-        <v>158.59507210136</v>
+        <v>121.23546425637</v>
       </c>
       <c r="F74" t="s">
         <v>11</v>
       </c>
       <c r="G74">
-        <v>1.15</v>
+        <v>1.18</v>
       </c>
       <c r="H74" s="1">
-        <v>1624440.8</v>
+        <v>125984.65</v>
       </c>
       <c r="I74" s="1">
-        <v>-115216.43</v>
+        <v>39064.24</v>
       </c>
       <c r="J74" s="1">
-        <v>-7.0926826019145</v>
+        <v>31.007142536809</v>
       </c>
       <c r="K74">
         <v>0.0</v>
       </c>
       <c r="L74">
         <v>0.0</v>
       </c>
       <c r="M74" s="1">
-        <v>1509224.37</v>
+        <v>165048.89</v>
       </c>
       <c r="N74" s="1">
-        <v>1509224.37</v>
+        <v>165048.89</v>
       </c>
       <c r="O74" s="1">
-        <v>1.05</v>
+        <v>0.11</v>
       </c>
       <c r="P74">
         <v>1</v>
       </c>
     </row>
     <row r="75" spans="1:16">
       <c r="A75" t="s">
-        <v>186</v>
+        <v>182</v>
       </c>
       <c r="B75" t="s">
-        <v>187</v>
+        <v>183</v>
       </c>
       <c r="C75" s="1">
-        <v>5087.0</v>
+        <v>11997.0</v>
       </c>
       <c r="D75" s="1">
-        <v>202.68</v>
+        <v>142.32</v>
       </c>
       <c r="E75" s="1">
-        <v>254.02156870454</v>
+        <v>158.59507210136</v>
       </c>
       <c r="F75" t="s">
         <v>11</v>
       </c>
       <c r="G75">
-        <v>1.15</v>
+        <v>1.18</v>
       </c>
       <c r="H75" s="1">
-        <v>1104687.23</v>
+        <v>1624440.8</v>
       </c>
       <c r="I75" s="1">
-        <v>-209187.89</v>
+        <v>-171570.62</v>
       </c>
       <c r="J75" s="1">
-        <v>-18.936390710337</v>
+        <v>-10.561826568257</v>
       </c>
       <c r="K75">
         <v>0.0</v>
       </c>
       <c r="L75">
         <v>0.0</v>
       </c>
       <c r="M75" s="1">
-        <v>895499.34</v>
+        <v>1452870.18</v>
       </c>
       <c r="N75" s="1">
-        <v>895499.34</v>
+        <v>1452870.18</v>
       </c>
       <c r="O75" s="1">
-        <v>0.62</v>
+        <v>0.94</v>
       </c>
       <c r="P75">
         <v>1</v>
       </c>
     </row>
     <row r="76" spans="1:16">
       <c r="A76" t="s">
-        <v>188</v>
+        <v>184</v>
       </c>
       <c r="B76" t="s">
-        <v>189</v>
+        <v>185</v>
       </c>
       <c r="C76" s="1">
-        <v>8844.0</v>
+        <v>3998.0</v>
       </c>
       <c r="D76" s="1">
-        <v>131.09</v>
+        <v>207.5</v>
       </c>
       <c r="E76" s="1">
-        <v>108.40553143374</v>
+        <v>254.02156828414</v>
       </c>
       <c r="F76" t="s">
         <v>11</v>
       </c>
       <c r="G76">
-        <v>1.15</v>
+        <v>1.18</v>
       </c>
       <c r="H76" s="1">
-        <v>818667.5</v>
+        <v>868201.2</v>
       </c>
       <c r="I76" s="1">
-        <v>188289.52</v>
+        <v>-162291.57</v>
       </c>
       <c r="J76" s="1">
-        <v>22.9995107904</v>
+        <v>-18.692852532339</v>
       </c>
       <c r="K76">
-        <v>0.65</v>
-[...2 lines deleted...]
-        <v>190</v>
+        <v>0.0</v>
+      </c>
+      <c r="L76">
+        <v>0.0</v>
       </c>
       <c r="M76" s="1">
-        <v>1006957.02</v>
+        <v>705909.63</v>
       </c>
       <c r="N76" s="1">
-        <v>1012710.41</v>
+        <v>705909.63</v>
       </c>
       <c r="O76" s="1">
-        <v>0.7</v>
+        <v>0.46</v>
       </c>
       <c r="P76">
         <v>1</v>
       </c>
     </row>
     <row r="77" spans="1:16">
       <c r="A77" t="s">
-        <v>191</v>
+        <v>186</v>
       </c>
       <c r="B77" t="s">
-        <v>192</v>
+        <v>187</v>
       </c>
       <c r="C77" s="1">
-        <v>13984.0</v>
+        <v>8844.0</v>
       </c>
       <c r="D77" s="1">
-        <v>82.78</v>
+        <v>141.92</v>
       </c>
       <c r="E77" s="1">
-        <v>83.484711813501</v>
+        <v>108.40553143374</v>
       </c>
       <c r="F77" t="s">
         <v>11</v>
       </c>
       <c r="G77">
-        <v>1.15</v>
+        <v>1.18</v>
       </c>
       <c r="H77" s="1">
-        <v>1007065.77</v>
+        <v>818667.5</v>
       </c>
       <c r="I77" s="1">
-        <v>-1641.25</v>
+        <v>249355.37</v>
       </c>
       <c r="J77" s="1">
-        <v>-0.16297346696631</v>
+        <v>30.458686829513</v>
       </c>
       <c r="K77">
-        <v>0.41</v>
-[...2 lines deleted...]
-        <v>193</v>
+        <v>0.0</v>
+      </c>
+      <c r="L77">
+        <v>0.0</v>
       </c>
       <c r="M77" s="1">
-        <v>1005424.52</v>
+        <v>1068022.87</v>
       </c>
       <c r="N77" s="1">
-        <v>1011120.88</v>
+        <v>1068022.87</v>
       </c>
       <c r="O77" s="1">
-        <v>0.7</v>
+        <v>0.69</v>
       </c>
       <c r="P77">
         <v>1</v>
       </c>
     </row>
     <row r="78" spans="1:16">
       <c r="A78" t="s">
-        <v>194</v>
+        <v>188</v>
       </c>
       <c r="B78" t="s">
-        <v>195</v>
+        <v>189</v>
       </c>
       <c r="C78" s="1">
-        <v>4392.0</v>
+        <v>6988.0</v>
       </c>
       <c r="D78" s="1">
-        <v>223.02</v>
+        <v>78.56</v>
       </c>
       <c r="E78" s="1">
-        <v>241.86243169399</v>
+        <v>83.484712364053</v>
       </c>
       <c r="F78" t="s">
         <v>11</v>
       </c>
       <c r="G78">
-        <v>1.15</v>
+        <v>1.18</v>
       </c>
       <c r="H78" s="1">
-        <v>906901.14</v>
+        <v>503244.82</v>
       </c>
       <c r="I78" s="1">
-        <v>-56157.37</v>
+        <v>-36109.63</v>
       </c>
       <c r="J78" s="1">
-        <v>-6.1922262000906</v>
+        <v>-7.1753604935268</v>
       </c>
       <c r="K78">
         <v>0.0</v>
       </c>
       <c r="L78">
         <v>0.0</v>
       </c>
       <c r="M78" s="1">
-        <v>850743.77</v>
+        <v>467135.19</v>
       </c>
       <c r="N78" s="1">
-        <v>850743.77</v>
+        <v>467135.19</v>
       </c>
       <c r="O78" s="1">
-        <v>0.59</v>
+        <v>0.3</v>
       </c>
       <c r="P78">
         <v>1</v>
       </c>
     </row>
     <row r="79" spans="1:16">
       <c r="A79" t="s">
-        <v>196</v>
+        <v>190</v>
       </c>
       <c r="B79" t="s">
-        <v>197</v>
+        <v>191</v>
       </c>
       <c r="C79" s="1">
-        <v>10350.0</v>
+        <v>6501.0</v>
       </c>
       <c r="D79" s="1">
-        <v>74.16</v>
+        <v>156.82</v>
       </c>
       <c r="E79" s="1">
-        <v>114.07628115942</v>
+        <v>134.75772035072</v>
       </c>
       <c r="F79" t="s">
         <v>11</v>
       </c>
       <c r="G79">
-        <v>1.15</v>
+        <v>1.18</v>
       </c>
       <c r="H79" s="1">
-        <v>1002645.92</v>
+        <v>760336.7</v>
       </c>
       <c r="I79" s="1">
-        <v>-335988.52</v>
+        <v>107164.0</v>
       </c>
       <c r="J79" s="1">
-        <v>-33.510186726736</v>
+        <v>14.094282177883</v>
       </c>
       <c r="K79">
         <v>0.0</v>
       </c>
       <c r="L79">
         <v>0.0</v>
       </c>
       <c r="M79" s="1">
-        <v>666657.4</v>
+        <v>867500.7</v>
       </c>
       <c r="N79" s="1">
-        <v>666657.4</v>
+        <v>867500.7</v>
       </c>
       <c r="O79" s="1">
-        <v>0.46</v>
+        <v>0.56</v>
       </c>
       <c r="P79">
         <v>1</v>
       </c>
     </row>
     <row r="80" spans="1:16">
       <c r="A80" t="s">
-        <v>198</v>
+        <v>192</v>
       </c>
       <c r="B80" t="s">
-        <v>199</v>
+        <v>193</v>
       </c>
       <c r="C80" s="1">
-        <v>7986.0</v>
+        <v>12449.0</v>
       </c>
       <c r="D80" s="1">
-        <v>200.73</v>
+        <v>86.43</v>
       </c>
       <c r="E80" s="1">
-        <v>199.22094164788</v>
+        <v>110.38685597237</v>
       </c>
       <c r="F80" t="s">
         <v>11</v>
       </c>
       <c r="G80">
-        <v>1.15</v>
+        <v>1.18</v>
       </c>
       <c r="H80" s="1">
-        <v>1357478.89</v>
+        <v>1166448.58</v>
       </c>
       <c r="I80" s="1">
-        <v>34825.6</v>
+        <v>-250887.76</v>
       </c>
       <c r="J80" s="1">
-        <v>2.5654616257053</v>
+        <v>-21.508685792219</v>
       </c>
       <c r="K80">
         <v>0.0</v>
       </c>
       <c r="L80">
         <v>0.0</v>
       </c>
       <c r="M80" s="1">
-        <v>1392304.49</v>
+        <v>915560.82</v>
       </c>
       <c r="N80" s="1">
-        <v>1392304.49</v>
+        <v>915560.82</v>
       </c>
       <c r="O80" s="1">
-        <v>0.97</v>
+        <v>0.59</v>
       </c>
       <c r="P80">
         <v>1</v>
       </c>
     </row>
     <row r="81" spans="1:16">
       <c r="A81" t="s">
-        <v>200</v>
+        <v>194</v>
       </c>
       <c r="B81" t="s">
-        <v>201</v>
+        <v>195</v>
       </c>
       <c r="C81" s="1">
-        <v>7359.0</v>
+        <v>6393.0</v>
       </c>
       <c r="D81" s="1">
-        <v>194.99</v>
+        <v>187.17</v>
       </c>
       <c r="E81" s="1">
-        <v>242.66786248132</v>
+        <v>199.43042546535</v>
       </c>
       <c r="F81" t="s">
         <v>11</v>
       </c>
       <c r="G81">
-        <v>1.15</v>
+        <v>1.18</v>
       </c>
       <c r="H81" s="1">
-        <v>1522677.87</v>
+        <v>1087358.16</v>
       </c>
       <c r="I81" s="1">
-        <v>-276374.48</v>
+        <v>-69167.37</v>
       </c>
       <c r="J81" s="1">
-        <v>-18.150554719758</v>
+        <v>-6.361047587117</v>
       </c>
       <c r="K81">
         <v>0.0</v>
       </c>
       <c r="L81">
         <v>0.0</v>
       </c>
       <c r="M81" s="1">
-        <v>1246303.39</v>
+        <v>1018190.79</v>
       </c>
       <c r="N81" s="1">
-        <v>1246303.39</v>
+        <v>1018190.79</v>
       </c>
       <c r="O81" s="1">
-        <v>0.87</v>
+        <v>0.66</v>
       </c>
       <c r="P81">
         <v>1</v>
       </c>
     </row>
     <row r="82" spans="1:16">
       <c r="A82" t="s">
-        <v>202</v>
+        <v>196</v>
       </c>
       <c r="B82" t="s">
-        <v>203</v>
+        <v>197</v>
       </c>
       <c r="C82" s="1">
-        <v>23745.0</v>
+        <v>4513.0</v>
       </c>
       <c r="D82" s="1">
-        <v>47.82</v>
+        <v>52.77</v>
       </c>
       <c r="E82" s="1">
-        <v>34.260741208675</v>
+        <v>34.260740084201</v>
       </c>
       <c r="F82" t="s">
         <v>11</v>
       </c>
       <c r="G82">
-        <v>1.15</v>
+        <v>1.18</v>
       </c>
       <c r="H82" s="1">
-        <v>694630.15</v>
+        <v>132022.15</v>
       </c>
       <c r="I82" s="1">
-        <v>291591.16</v>
+        <v>70625.07</v>
       </c>
       <c r="J82" s="1">
-        <v>41.977901477498</v>
+        <v>53.494864308754</v>
       </c>
       <c r="K82">
-        <v>0.26</v>
-[...2 lines deleted...]
-        <v>204</v>
+        <v>0.0</v>
+      </c>
+      <c r="L82">
+        <v>0.0</v>
       </c>
       <c r="M82" s="1">
-        <v>986221.31</v>
+        <v>202647.22</v>
       </c>
       <c r="N82" s="1">
-        <v>992480.28</v>
+        <v>202647.22</v>
       </c>
       <c r="O82" s="1">
-        <v>0.69</v>
+        <v>0.13</v>
       </c>
       <c r="P82">
         <v>1</v>
       </c>
     </row>
     <row r="83" spans="1:16">
       <c r="A83" t="s">
-        <v>205</v>
+        <v>198</v>
       </c>
       <c r="B83" t="s">
-        <v>206</v>
+        <v>199</v>
       </c>
       <c r="C83" s="1">
-        <v>7884.0</v>
+        <v>2534.0</v>
       </c>
       <c r="D83" s="1">
-        <v>175.4</v>
+        <v>150.84</v>
       </c>
       <c r="E83" s="1">
-        <v>165.08086504312</v>
+        <v>165.08086424625</v>
       </c>
       <c r="F83" t="s">
         <v>11</v>
       </c>
       <c r="G83">
-        <v>1.15</v>
+        <v>1.18</v>
       </c>
       <c r="H83" s="1">
-        <v>1104084.03</v>
+        <v>354864.15</v>
       </c>
       <c r="I83" s="1">
-        <v>96987.41</v>
+        <v>-29618.61</v>
       </c>
       <c r="J83" s="1">
-        <v>8.7844228667994</v>
+        <v>-8.3464644146218</v>
       </c>
       <c r="K83">
         <v>0.0</v>
       </c>
       <c r="L83">
         <v>0.0</v>
       </c>
       <c r="M83" s="1">
-        <v>1201071.44</v>
+        <v>325245.54</v>
       </c>
       <c r="N83" s="1">
-        <v>1201071.44</v>
+        <v>325245.54</v>
       </c>
       <c r="O83" s="1">
-        <v>0.83</v>
+        <v>0.21</v>
       </c>
       <c r="P83">
         <v>1</v>
       </c>
     </row>
     <row r="84" spans="1:16">
       <c r="A84" t="s">
-        <v>207</v>
+        <v>200</v>
       </c>
       <c r="B84" t="s">
-        <v>208</v>
+        <v>201</v>
       </c>
       <c r="C84" s="1">
         <v>1537.0</v>
       </c>
       <c r="D84" s="1">
-        <v>206.59</v>
+        <v>195.39</v>
       </c>
       <c r="E84" s="1">
         <v>233.9553415745</v>
       </c>
       <c r="F84" t="s">
         <v>11</v>
       </c>
       <c r="G84">
-        <v>1.15</v>
+        <v>1.18</v>
       </c>
       <c r="H84" s="1">
         <v>306993.98</v>
       </c>
       <c r="I84" s="1">
-        <v>-31205.71</v>
+        <v>-51450.73</v>
       </c>
       <c r="J84" s="1">
-        <v>-10.164925709618</v>
+        <v>-16.759524079267</v>
       </c>
       <c r="K84">
         <v>0.0</v>
       </c>
       <c r="L84">
         <v>0.0</v>
       </c>
       <c r="M84" s="1">
-        <v>275788.27</v>
+        <v>255543.25</v>
       </c>
       <c r="N84" s="1">
-        <v>275788.27</v>
+        <v>255543.25</v>
       </c>
       <c r="O84" s="1">
-        <v>0.19</v>
+        <v>0.17</v>
       </c>
       <c r="P84">
         <v>1</v>
       </c>
     </row>
     <row r="85" spans="1:16">
       <c r="A85" t="s">
-        <v>209</v>
+        <v>202</v>
       </c>
       <c r="B85" t="s">
-        <v>210</v>
+        <v>203</v>
       </c>
       <c r="C85" s="1">
-        <v>7519.0</v>
+        <v>4583.0</v>
       </c>
       <c r="D85" s="1">
-        <v>239.53</v>
+        <v>232.65</v>
       </c>
       <c r="E85" s="1">
-        <v>172.12817927916</v>
+        <v>172.12817804931</v>
       </c>
       <c r="F85" t="s">
         <v>11</v>
       </c>
       <c r="G85">
-        <v>1.15</v>
+        <v>1.18</v>
       </c>
       <c r="H85" s="1">
-        <v>1104796.65</v>
+        <v>673398.47</v>
       </c>
       <c r="I85" s="1">
-        <v>459476.65</v>
+        <v>233881.1</v>
       </c>
       <c r="J85" s="1">
-        <v>41.589250836342</v>
+        <v>34.731456993064</v>
       </c>
       <c r="K85">
         <v>0.0</v>
       </c>
       <c r="L85">
         <v>0.0</v>
       </c>
       <c r="M85" s="1">
-        <v>1564273.3</v>
+        <v>907279.57</v>
       </c>
       <c r="N85" s="1">
-        <v>1564273.3</v>
+        <v>907279.57</v>
       </c>
       <c r="O85" s="1">
-        <v>1.09</v>
+        <v>0.59</v>
       </c>
       <c r="P85">
         <v>1</v>
       </c>
     </row>
     <row r="86" spans="1:16">
       <c r="A86" t="s">
-        <v>211</v>
+        <v>204</v>
       </c>
       <c r="B86" t="s">
-        <v>212</v>
+        <v>205</v>
       </c>
       <c r="C86" s="1">
-        <v>8256.0</v>
+        <v>7810.0</v>
       </c>
       <c r="D86" s="1">
-        <v>380.3</v>
+        <v>386.42</v>
       </c>
       <c r="E86" s="1">
-        <v>335.33270591085</v>
+        <v>335.33270550576</v>
       </c>
       <c r="F86" t="s">
         <v>11</v>
       </c>
       <c r="G86">
-        <v>1.15</v>
+        <v>1.18</v>
       </c>
       <c r="H86" s="1">
-        <v>2364024.46</v>
+        <v>2236316.74</v>
       </c>
       <c r="I86" s="1">
-        <v>362997.56</v>
+        <v>331705.9</v>
       </c>
       <c r="J86" s="1">
-        <v>15.355067857462</v>
+        <v>14.832688682552</v>
       </c>
       <c r="K86">
         <v>0.0</v>
       </c>
       <c r="L86">
         <v>0.0</v>
       </c>
       <c r="M86" s="1">
-        <v>2727022.02</v>
+        <v>2568022.64</v>
       </c>
       <c r="N86" s="1">
-        <v>2727022.02</v>
+        <v>2568022.64</v>
       </c>
       <c r="O86" s="1">
-        <v>1.89</v>
+        <v>1.66</v>
       </c>
       <c r="P86">
         <v>1</v>
       </c>
     </row>
     <row r="87" spans="1:16">
       <c r="A87" t="s">
-        <v>213</v>
+        <v>206</v>
       </c>
       <c r="B87" t="s">
-        <v>214</v>
+        <v>207</v>
       </c>
       <c r="C87" s="1">
-        <v>3414.0</v>
+        <v>2714.0</v>
       </c>
       <c r="D87" s="1">
-        <v>470.21</v>
+        <v>233.15</v>
       </c>
       <c r="E87" s="1">
-        <v>427.74191857059</v>
+        <v>215.19041635962</v>
       </c>
       <c r="F87" t="s">
         <v>11</v>
       </c>
       <c r="G87">
-        <v>1.15</v>
+        <v>1.18</v>
       </c>
       <c r="H87" s="1">
-        <v>1247143.46</v>
+        <v>497955.23</v>
       </c>
       <c r="I87" s="1">
-        <v>147130.17</v>
+        <v>40480.02</v>
       </c>
       <c r="J87" s="1">
-        <v>11.797373335061</v>
+        <v>8.1292488884995</v>
       </c>
       <c r="K87">
-        <v>0.29</v>
+        <v>0.0</v>
       </c>
       <c r="L87">
-        <v>975.56</v>
+        <v>0.0</v>
       </c>
       <c r="M87" s="1">
-        <v>1394273.63</v>
+        <v>538435.25</v>
       </c>
       <c r="N87" s="1">
-        <v>1395249.19</v>
+        <v>538435.25</v>
       </c>
       <c r="O87" s="1">
-        <v>0.97</v>
+        <v>0.35</v>
       </c>
       <c r="P87">
         <v>1</v>
       </c>
     </row>
     <row r="88" spans="1:16">
       <c r="A88" t="s">
-        <v>215</v>
+        <v>208</v>
       </c>
       <c r="B88" t="s">
-        <v>216</v>
+        <v>209</v>
       </c>
       <c r="C88" s="1">
-        <v>3215.0</v>
+        <v>3414.0</v>
       </c>
       <c r="D88" s="1">
-        <v>154.68</v>
+        <v>524.57</v>
       </c>
       <c r="E88" s="1">
-        <v>148.79794401244</v>
+        <v>427.74191857059</v>
       </c>
       <c r="F88" t="s">
         <v>11</v>
       </c>
       <c r="G88">
-        <v>1.15</v>
+        <v>1.18</v>
       </c>
       <c r="H88" s="1">
-        <v>402122.79</v>
+        <v>1247143.46</v>
       </c>
       <c r="I88" s="1">
-        <v>29801.65</v>
+        <v>276752.03</v>
       </c>
       <c r="J88" s="1">
-        <v>7.4110820727171</v>
+        <v>22.190873694675</v>
       </c>
       <c r="K88">
         <v>0.0</v>
       </c>
       <c r="L88">
         <v>0.0</v>
       </c>
       <c r="M88" s="1">
-        <v>431924.44</v>
+        <v>1523895.49</v>
       </c>
       <c r="N88" s="1">
-        <v>431924.44</v>
+        <v>1523895.49</v>
       </c>
       <c r="O88" s="1">
-        <v>0.3</v>
+        <v>0.99</v>
       </c>
       <c r="P88">
         <v>1</v>
       </c>
     </row>
     <row r="89" spans="1:16">
       <c r="A89" t="s">
-        <v>217</v>
+        <v>210</v>
       </c>
       <c r="B89" t="s">
-        <v>218</v>
+        <v>211</v>
       </c>
       <c r="C89" s="1">
-        <v>2662.0</v>
+        <v>3215.0</v>
       </c>
       <c r="D89" s="1">
-        <v>423.03</v>
+        <v>159.25</v>
       </c>
       <c r="E89" s="1">
-        <v>418.9253606311</v>
+        <v>148.79794401244</v>
       </c>
       <c r="F89" t="s">
         <v>11</v>
       </c>
       <c r="G89">
-        <v>1.15</v>
+        <v>1.18</v>
       </c>
       <c r="H89" s="1">
-        <v>949979.1</v>
+        <v>402122.79</v>
       </c>
       <c r="I89" s="1">
-        <v>28095.21</v>
+        <v>33538.16</v>
       </c>
       <c r="J89" s="1">
-        <v>2.9574555903388</v>
+        <v>8.3402783512966</v>
       </c>
       <c r="K89">
-        <v>0.91</v>
-[...2 lines deleted...]
-        <v>219</v>
+        <v>0.0</v>
+      </c>
+      <c r="L89">
+        <v>0.0</v>
       </c>
       <c r="M89" s="1">
-        <v>978074.31</v>
+        <v>435660.95</v>
       </c>
       <c r="N89" s="1">
-        <v>980501.98</v>
+        <v>435660.95</v>
       </c>
       <c r="O89" s="1">
-        <v>0.68</v>
+        <v>0.28</v>
       </c>
       <c r="P89">
         <v>1</v>
       </c>
     </row>
     <row r="90" spans="1:16">
       <c r="A90" t="s">
-        <v>220</v>
+        <v>212</v>
       </c>
       <c r="B90" t="s">
-        <v>221</v>
+        <v>213</v>
       </c>
       <c r="C90" s="1">
-        <v>16588.0</v>
+        <v>2662.0</v>
       </c>
       <c r="D90" s="1">
-        <v>75.34</v>
+        <v>479.12</v>
       </c>
       <c r="E90" s="1">
-        <v>86.876269592477</v>
+        <v>418.9253606311</v>
       </c>
       <c r="F90" t="s">
         <v>11</v>
       </c>
       <c r="G90">
-        <v>1.15</v>
+        <v>1.18</v>
       </c>
       <c r="H90" s="1">
-        <v>1241513.65</v>
+        <v>949979.1</v>
       </c>
       <c r="I90" s="1">
-        <v>-156057.52</v>
+        <v>135297.82</v>
       </c>
       <c r="J90" s="1">
-        <v>-12.569939927765</v>
+        <v>14.242189117634</v>
       </c>
       <c r="K90">
-        <v>0.0</v>
+        <v>0.22</v>
       </c>
       <c r="L90">
-        <v>0.0</v>
+        <v>594.61</v>
       </c>
       <c r="M90" s="1">
-        <v>1085456.13</v>
+        <v>1085276.92</v>
       </c>
       <c r="N90" s="1">
-        <v>1085456.13</v>
+        <v>1085871.53</v>
       </c>
       <c r="O90" s="1">
-        <v>0.75</v>
+        <v>0.7</v>
       </c>
       <c r="P90">
         <v>1</v>
       </c>
     </row>
     <row r="91" spans="1:16">
       <c r="A91" t="s">
-        <v>222</v>
+        <v>214</v>
       </c>
       <c r="B91" t="s">
-        <v>223</v>
+        <v>215</v>
       </c>
       <c r="C91" s="1">
-        <v>1636.0</v>
+        <v>20036.0</v>
       </c>
       <c r="D91" s="1">
-        <v>719.95</v>
+        <v>77.26</v>
       </c>
       <c r="E91" s="1">
-        <v>869.17824572127</v>
+        <v>84.314065182671</v>
       </c>
       <c r="F91" t="s">
         <v>11</v>
       </c>
       <c r="G91">
-        <v>1.15</v>
+        <v>1.18</v>
       </c>
       <c r="H91" s="1">
-        <v>1225500.9</v>
+        <v>1456938.97</v>
       </c>
       <c r="I91" s="1">
-        <v>-202494.69</v>
+        <v>-139732.23</v>
       </c>
       <c r="J91" s="1">
-        <v>-16.52342238182</v>
+        <v>-9.5908087351113</v>
       </c>
       <c r="K91">
         <v>0.0</v>
       </c>
       <c r="L91">
         <v>0.0</v>
       </c>
       <c r="M91" s="1">
-        <v>1023006.21</v>
+        <v>1317206.74</v>
       </c>
       <c r="N91" s="1">
-        <v>1023006.21</v>
+        <v>1317206.74</v>
       </c>
       <c r="O91" s="1">
-        <v>0.71</v>
+        <v>0.85</v>
       </c>
       <c r="P91">
         <v>1</v>
       </c>
     </row>
     <row r="92" spans="1:16">
       <c r="A92" t="s">
-        <v>224</v>
+        <v>216</v>
       </c>
       <c r="B92" t="s">
-        <v>225</v>
+        <v>217</v>
       </c>
       <c r="C92" s="1">
-        <v>5280.0</v>
+        <v>762.0</v>
       </c>
       <c r="D92" s="1">
-        <v>242.07</v>
+        <v>806.22</v>
       </c>
       <c r="E92" s="1">
-        <v>185.43332575758</v>
+        <v>869.17824146982</v>
       </c>
       <c r="F92" t="s">
         <v>11</v>
       </c>
       <c r="G92">
-        <v>1.15</v>
+        <v>1.18</v>
       </c>
       <c r="H92" s="1">
-        <v>841068.61</v>
+        <v>570801.76</v>
       </c>
       <c r="I92" s="1">
-        <v>269045.26</v>
+        <v>-48048.49</v>
       </c>
       <c r="J92" s="1">
-        <v>31.988503292258</v>
+        <v>-8.4177193146706</v>
       </c>
       <c r="K92">
         <v>0.0</v>
       </c>
       <c r="L92">
         <v>0.0</v>
       </c>
       <c r="M92" s="1">
-        <v>1110113.87</v>
+        <v>522753.27</v>
       </c>
       <c r="N92" s="1">
-        <v>1110113.87</v>
+        <v>522753.27</v>
       </c>
       <c r="O92" s="1">
-        <v>0.77</v>
+        <v>0.34</v>
       </c>
       <c r="P92">
         <v>1</v>
       </c>
     </row>
     <row r="93" spans="1:16">
       <c r="A93" t="s">
-        <v>226</v>
+        <v>218</v>
       </c>
       <c r="B93" t="s">
-        <v>227</v>
+        <v>219</v>
       </c>
       <c r="C93" s="1">
-        <v>2905.0</v>
+        <v>2744.0</v>
       </c>
       <c r="D93" s="1">
-        <v>269.17</v>
+        <v>346.01</v>
       </c>
       <c r="E93" s="1">
-        <v>143.25428571429</v>
+        <v>309.12200072886</v>
       </c>
       <c r="F93" t="s">
         <v>11</v>
       </c>
       <c r="G93">
-        <v>1.15</v>
+        <v>1.18</v>
       </c>
       <c r="H93" s="1">
-        <v>355934.27</v>
+        <v>723221.87</v>
       </c>
       <c r="I93" s="1">
-        <v>323215.29</v>
+        <v>84684.39</v>
       </c>
       <c r="J93" s="1">
-        <v>90.80757803962</v>
+        <v>11.709323723853</v>
       </c>
       <c r="K93">
-        <v>0.04</v>
+        <v>0.0</v>
       </c>
       <c r="L93">
-        <v>110.38</v>
+        <v>0.0</v>
       </c>
       <c r="M93" s="1">
-        <v>679149.56</v>
+        <v>807906.26</v>
       </c>
       <c r="N93" s="1">
-        <v>679259.94</v>
+        <v>807906.26</v>
       </c>
       <c r="O93" s="1">
-        <v>0.47</v>
+        <v>0.52</v>
       </c>
       <c r="P93">
         <v>1</v>
       </c>
     </row>
     <row r="94" spans="1:16">
       <c r="A94" t="s">
-        <v>228</v>
+        <v>220</v>
       </c>
       <c r="B94" t="s">
-        <v>229</v>
+        <v>221</v>
       </c>
       <c r="C94" s="1">
-        <v>745.0</v>
+        <v>922.0</v>
       </c>
       <c r="D94" s="1">
-        <v>299.71</v>
+        <v>233.39</v>
       </c>
       <c r="E94" s="1">
-        <v>303.38377181208</v>
+        <v>185.43331887202</v>
       </c>
       <c r="F94" t="s">
         <v>11</v>
       </c>
       <c r="G94">
-        <v>1.15</v>
+        <v>1.18</v>
       </c>
       <c r="H94" s="1">
-        <v>195088.16</v>
+        <v>146868.42</v>
       </c>
       <c r="I94" s="1">
-        <v>-1155.86</v>
+        <v>36237.08</v>
       </c>
       <c r="J94" s="1">
-        <v>-0.59248085583461</v>
+        <v>24.673159825645</v>
       </c>
       <c r="K94">
         <v>0.0</v>
       </c>
       <c r="L94">
         <v>0.0</v>
       </c>
       <c r="M94" s="1">
-        <v>193932.3</v>
+        <v>183105.5</v>
       </c>
       <c r="N94" s="1">
-        <v>193932.3</v>
+        <v>183105.5</v>
       </c>
       <c r="O94" s="1">
-        <v>0.13</v>
+        <v>0.12</v>
       </c>
       <c r="P94">
         <v>1</v>
       </c>
     </row>
     <row r="95" spans="1:16">
       <c r="A95" t="s">
-        <v>228</v>
+        <v>222</v>
       </c>
       <c r="B95" t="s">
-        <v>229</v>
+        <v>223</v>
       </c>
       <c r="C95" s="1">
-        <v>4178.0</v>
+        <v>3451.0</v>
       </c>
       <c r="D95" s="1">
-        <v>299.71</v>
+        <v>312.44</v>
       </c>
       <c r="E95" s="1">
-        <v>194.01785543322</v>
+        <v>182.33972181976</v>
       </c>
       <c r="F95" t="s">
         <v>11</v>
       </c>
       <c r="G95">
-        <v>1.15</v>
+        <v>1.18</v>
       </c>
       <c r="H95" s="1">
-        <v>727356.65</v>
+        <v>542165.08</v>
       </c>
       <c r="I95" s="1">
-        <v>360226.08</v>
+        <v>375321.68</v>
       </c>
       <c r="J95" s="1">
-        <v>49.525371081711</v>
+        <v>69.226457742354</v>
       </c>
       <c r="K95">
         <v>0.0</v>
       </c>
       <c r="L95">
         <v>0.0</v>
       </c>
       <c r="M95" s="1">
-        <v>1087582.73</v>
+        <v>917486.76</v>
       </c>
       <c r="N95" s="1">
-        <v>1087582.73</v>
+        <v>917486.76</v>
       </c>
       <c r="O95" s="1">
-        <v>0.76</v>
+        <v>0.59</v>
       </c>
       <c r="P95">
         <v>1</v>
       </c>
     </row>
     <row r="96" spans="1:16">
       <c r="A96" t="s">
-        <v>230</v>
+        <v>224</v>
       </c>
       <c r="B96" t="s">
-        <v>231</v>
+        <v>225</v>
       </c>
       <c r="C96" s="1">
-        <v>5540.0</v>
+        <v>4178.0</v>
       </c>
       <c r="D96" s="1">
-        <v>121.09</v>
+        <v>309.94</v>
       </c>
       <c r="E96" s="1">
-        <v>98.554954873646</v>
+        <v>194.01785543322</v>
       </c>
       <c r="F96" t="s">
         <v>11</v>
       </c>
       <c r="G96">
-        <v>1.15</v>
+        <v>1.18</v>
       </c>
       <c r="H96" s="1">
-        <v>466196.78</v>
+        <v>727356.65</v>
       </c>
       <c r="I96" s="1">
-        <v>116457.15</v>
+        <v>374523.3</v>
       </c>
       <c r="J96" s="1">
-        <v>24.980256191388</v>
+        <v>51.491012009033</v>
       </c>
       <c r="K96">
         <v>0.0</v>
       </c>
       <c r="L96">
         <v>0.0</v>
       </c>
       <c r="M96" s="1">
-        <v>582653.93</v>
+        <v>1101879.95</v>
       </c>
       <c r="N96" s="1">
-        <v>582653.93</v>
+        <v>1101879.95</v>
       </c>
       <c r="O96" s="1">
-        <v>0.4</v>
+        <v>0.71</v>
       </c>
       <c r="P96">
         <v>1</v>
       </c>
     </row>
     <row r="97" spans="1:16">
       <c r="A97" t="s">
-        <v>232</v>
+        <v>224</v>
       </c>
       <c r="B97" t="s">
-        <v>233</v>
+        <v>225</v>
       </c>
       <c r="C97" s="1">
-        <v>5124.0</v>
+        <v>3765.0</v>
       </c>
       <c r="D97" s="1">
-        <v>76.27</v>
+        <v>309.94</v>
       </c>
       <c r="E97" s="1">
-        <v>83.288977361436</v>
+        <v>305.71913413015</v>
       </c>
       <c r="F97" t="s">
         <v>11</v>
       </c>
       <c r="G97">
-        <v>1.15</v>
+        <v>1.18</v>
       </c>
       <c r="H97" s="1">
-        <v>362070.69</v>
+        <v>983775.23</v>
       </c>
       <c r="I97" s="1">
-        <v>-22636.56</v>
+        <v>9182.65</v>
       </c>
       <c r="J97" s="1">
-        <v>-6.2519725084624</v>
+        <v>0.93340935205291</v>
       </c>
       <c r="K97">
         <v>0.0</v>
       </c>
       <c r="L97">
         <v>0.0</v>
       </c>
       <c r="M97" s="1">
-        <v>339434.13</v>
+        <v>992957.88</v>
       </c>
       <c r="N97" s="1">
-        <v>339434.13</v>
+        <v>992957.88</v>
       </c>
       <c r="O97" s="1">
-        <v>0.24</v>
+        <v>0.64</v>
       </c>
       <c r="P97">
         <v>1</v>
       </c>
     </row>
     <row r="98" spans="1:16">
       <c r="A98" t="s">
-        <v>234</v>
+        <v>226</v>
       </c>
       <c r="B98" t="s">
-        <v>235</v>
+        <v>227</v>
       </c>
       <c r="C98" s="1">
-        <v>10162.0</v>
+        <v>5540.0</v>
       </c>
       <c r="D98" s="1">
-        <v>76.39</v>
+        <v>129.6</v>
       </c>
       <c r="E98" s="1">
-        <v>80.722160007873</v>
+        <v>98.554954873646</v>
       </c>
       <c r="F98" t="s">
         <v>11</v>
       </c>
       <c r="G98">
-        <v>1.15</v>
+        <v>1.18</v>
       </c>
       <c r="H98" s="1">
-        <v>700394.79</v>
+        <v>466196.78</v>
       </c>
       <c r="I98" s="1">
-        <v>-26164.38</v>
+        <v>144749.44</v>
       </c>
       <c r="J98" s="1">
-        <v>-3.7356617115898</v>
+        <v>31.049000381341</v>
       </c>
       <c r="K98">
         <v>0.0</v>
       </c>
       <c r="L98">
         <v>0.0</v>
       </c>
       <c r="M98" s="1">
-        <v>674230.41</v>
+        <v>610946.22</v>
       </c>
       <c r="N98" s="1">
-        <v>674230.41</v>
+        <v>610946.22</v>
       </c>
       <c r="O98" s="1">
-        <v>0.47</v>
+        <v>0.4</v>
       </c>
       <c r="P98">
         <v>1</v>
       </c>
     </row>
     <row r="99" spans="1:16">
       <c r="A99" t="s">
-        <v>236</v>
+        <v>228</v>
       </c>
       <c r="B99" t="s">
-        <v>237</v>
+        <v>229</v>
       </c>
       <c r="C99" s="1">
-        <v>4624.0</v>
+        <v>16130.0</v>
       </c>
       <c r="D99" s="1">
-        <v>206.09</v>
+        <v>80.07</v>
       </c>
       <c r="E99" s="1">
-        <v>185.86096885813</v>
+        <v>84.136905765654</v>
       </c>
       <c r="F99" t="s">
         <v>11</v>
       </c>
       <c r="G99">
-        <v>1.15</v>
+        <v>1.18</v>
       </c>
       <c r="H99" s="1">
-        <v>734799.18</v>
+        <v>1149573.29</v>
       </c>
       <c r="I99" s="1">
-        <v>92890.19</v>
+        <v>-50586.65</v>
       </c>
       <c r="J99" s="1">
-        <v>12.641575076336</v>
+        <v>-4.4004719351125</v>
       </c>
       <c r="K99">
         <v>0.0</v>
       </c>
       <c r="L99">
         <v>0.0</v>
       </c>
       <c r="M99" s="1">
-        <v>827689.37</v>
+        <v>1098986.64</v>
       </c>
       <c r="N99" s="1">
-        <v>827689.37</v>
+        <v>1098986.64</v>
       </c>
       <c r="O99" s="1">
-        <v>0.58</v>
+        <v>0.71</v>
       </c>
       <c r="P99">
         <v>1</v>
       </c>
     </row>
     <row r="100" spans="1:16">
       <c r="A100" t="s">
-        <v>238</v>
+        <v>230</v>
       </c>
       <c r="B100" t="s">
-        <v>239</v>
+        <v>231</v>
       </c>
       <c r="C100" s="1">
-        <v>6490.0</v>
+        <v>9344.0</v>
       </c>
       <c r="D100" s="1">
-        <v>120.5</v>
+        <v>81.55</v>
       </c>
       <c r="E100" s="1">
-        <v>130.36173189522</v>
+        <v>80.722159674658</v>
       </c>
       <c r="F100" t="s">
         <v>11</v>
       </c>
       <c r="G100">
-        <v>1.15</v>
+        <v>1.18</v>
       </c>
       <c r="H100" s="1">
-        <v>722391.77</v>
+        <v>644015.84</v>
       </c>
       <c r="I100" s="1">
-        <v>-43150.01</v>
+        <v>4387.16</v>
       </c>
       <c r="J100" s="1">
-        <v>-5.9732145065828</v>
+        <v>0.6812192693894</v>
       </c>
       <c r="K100">
-        <v>0.27</v>
-[...2 lines deleted...]
-        <v>240</v>
+        <v>0.0</v>
+      </c>
+      <c r="L100">
+        <v>0.0</v>
       </c>
       <c r="M100" s="1">
-        <v>679241.76</v>
+        <v>648403.0</v>
       </c>
       <c r="N100" s="1">
-        <v>680987.35</v>
+        <v>648403.0</v>
       </c>
       <c r="O100" s="1">
-        <v>0.47</v>
+        <v>0.42</v>
       </c>
       <c r="P100">
         <v>1</v>
       </c>
     </row>
     <row r="101" spans="1:16">
       <c r="A101" t="s">
-        <v>241</v>
+        <v>232</v>
       </c>
       <c r="B101" t="s">
-        <v>242</v>
+        <v>233</v>
       </c>
       <c r="C101" s="1">
-        <v>3534.0</v>
+        <v>4624.0</v>
       </c>
       <c r="D101" s="1">
-        <v>155.4</v>
+        <v>206.39</v>
       </c>
       <c r="E101" s="1">
-        <v>242.99338709677</v>
+        <v>185.86096885813</v>
       </c>
       <c r="F101" t="s">
         <v>11</v>
       </c>
       <c r="G101">
-        <v>1.15</v>
+        <v>1.18</v>
       </c>
       <c r="H101" s="1">
-        <v>736384.66</v>
+        <v>734799.18</v>
       </c>
       <c r="I101" s="1">
-        <v>-259393.65</v>
+        <v>77273.11</v>
       </c>
       <c r="J101" s="1">
-        <v>-35.225292444305</v>
+        <v>10.516221588598</v>
       </c>
       <c r="K101">
         <v>0.0</v>
       </c>
       <c r="L101">
         <v>0.0</v>
       </c>
       <c r="M101" s="1">
-        <v>476991.01</v>
+        <v>812072.29</v>
       </c>
       <c r="N101" s="1">
-        <v>476991.01</v>
+        <v>812072.29</v>
       </c>
       <c r="O101" s="1">
-        <v>0.33</v>
+        <v>0.53</v>
       </c>
       <c r="P101">
         <v>1</v>
       </c>
     </row>
     <row r="102" spans="1:16">
       <c r="A102" t="s">
-        <v>243</v>
+        <v>234</v>
       </c>
       <c r="B102" t="s">
-        <v>244</v>
+        <v>235</v>
       </c>
       <c r="C102" s="1">
-        <v>41844524.35</v>
+        <v>2338.0</v>
       </c>
       <c r="D102" s="1">
-        <v>1.1518</v>
+        <v>189.19</v>
       </c>
       <c r="E102" s="1">
-        <v>0.0</v>
+        <v>194.41941402909</v>
       </c>
       <c r="F102" t="s">
         <v>11</v>
       </c>
       <c r="G102">
-        <v>1.15</v>
+        <v>1.18</v>
       </c>
       <c r="H102" s="1">
-        <v>0.0</v>
+        <v>384920.48</v>
       </c>
       <c r="I102" s="1">
-        <v>-1062728.01</v>
+        <v>-8536.7</v>
       </c>
       <c r="J102" s="1">
+        <v>-2.2177827482705</v>
+      </c>
+      <c r="K102">
+        <v>0.0</v>
+      </c>
+      <c r="L102">
+        <v>0.0</v>
+      </c>
+      <c r="M102" s="1">
+        <v>376383.78</v>
+      </c>
+      <c r="N102" s="1">
+        <v>376383.78</v>
+      </c>
+      <c r="O102" s="1">
+        <v>0.24</v>
+      </c>
+      <c r="P102">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="103" spans="1:16">
+      <c r="A103" t="s">
+        <v>236</v>
+      </c>
+      <c r="B103" t="s">
+        <v>237</v>
+      </c>
+      <c r="C103" s="1">
+        <v>3534.0</v>
+      </c>
+      <c r="D103" s="1">
+        <v>139.61</v>
+      </c>
+      <c r="E103" s="1">
+        <v>242.99338709677</v>
+      </c>
+      <c r="F103" t="s">
+        <v>11</v>
+      </c>
+      <c r="G103">
+        <v>1.18</v>
+      </c>
+      <c r="H103" s="1">
+        <v>736384.66</v>
+      </c>
+      <c r="I103" s="1">
+        <v>-316556.77</v>
+      </c>
+      <c r="J103" s="1">
+        <v>-42.987963654756</v>
+      </c>
+      <c r="K103">
+        <v>0.0</v>
+      </c>
+      <c r="L103">
+        <v>0.0</v>
+      </c>
+      <c r="M103" s="1">
+        <v>419827.89</v>
+      </c>
+      <c r="N103" s="1">
+        <v>419827.89</v>
+      </c>
+      <c r="O103" s="1">
+        <v>0.27</v>
+      </c>
+      <c r="P103">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="104" spans="1:16">
+      <c r="A104" t="s">
+        <v>238</v>
+      </c>
+      <c r="B104" t="s">
+        <v>239</v>
+      </c>
+      <c r="C104" s="1">
+        <v>43453007.08</v>
+      </c>
+      <c r="D104" s="1">
+        <v>1.1756</v>
+      </c>
+      <c r="E104" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="F104" t="s">
+        <v>11</v>
+      </c>
+      <c r="G104">
+        <v>1.18</v>
+      </c>
+      <c r="H104" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="I104" s="1">
+        <v>731594.29</v>
+      </c>
+      <c r="J104" s="1">
         <v>0</v>
       </c>
-      <c r="K102">
-[...14 lines deleted...]
-      <c r="P102">
+      <c r="K104">
+        <v>0.0</v>
+      </c>
+      <c r="L104">
+        <v>0.0</v>
+      </c>
+      <c r="M104" s="1">
+        <v>731594.29</v>
+      </c>
+      <c r="N104" s="1">
+        <v>731594.29</v>
+      </c>
+      <c r="O104" s="1">
+        <v>0.47</v>
+      </c>
+      <c r="P104">
         <v>1</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>