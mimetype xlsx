--- v3 (2026-07-21)
+++ v4 (2026-09-06)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="1" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Répartition" sheetId="1" r:id="rId4"/>
     <sheet name="Valorisation" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="240">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="257">
   <si>
     <t>Type Part</t>
   </si>
   <si>
     <t>CodeIsin</t>
   </si>
   <si>
     <t>Parts</t>
   </si>
   <si>
     <t>Vl</t>
   </si>
   <si>
     <t>Devise</t>
   </si>
   <si>
     <t>Actif net</t>
   </si>
   <si>
     <t>A_EUR</t>
   </si>
   <si>
     <t>LU0185495495</t>
   </si>
   <si>
@@ -133,651 +133,702 @@
   <si>
     <t>CC (EUR)</t>
   </si>
   <si>
     <t>Interets (EUR)</t>
   </si>
   <si>
     <t>VBCE (EUR)</t>
   </si>
   <si>
     <t>VBCI (EUR)</t>
   </si>
   <si>
     <t>Poids</t>
   </si>
   <si>
     <t>Nb.</t>
   </si>
   <si>
     <t>US00287Y1091</t>
   </si>
   <si>
     <t>ABBVIE INC</t>
   </si>
   <si>
-    <t>9 884.20</t>
-[...1 lines deleted...]
-  <si>
     <t>US0079031078</t>
   </si>
   <si>
     <t>ADVANCED MICRO DEVICES INC</t>
   </si>
   <si>
     <t>US02079K3059</t>
   </si>
   <si>
     <t>ALPHABET INC CLASS A</t>
   </si>
   <si>
     <t>US0258161092</t>
   </si>
   <si>
     <t>AMERICAN EXPRESS</t>
   </si>
   <si>
-    <t>1 982.21</t>
+    <t>US0320951017</t>
+  </si>
+  <si>
+    <t>AMPHENOL CORP CLASS A</t>
   </si>
   <si>
     <t>US0326541051</t>
   </si>
   <si>
     <t>ANALOG DEVICES INC</t>
   </si>
   <si>
+    <t>3 016.31</t>
+  </si>
+  <si>
     <t>GB00BRXH2664</t>
   </si>
   <si>
     <t>ANGLOGOLD ASHANTI PLC</t>
   </si>
   <si>
+    <t>9 863.87</t>
+  </si>
+  <si>
     <t>US0378331005</t>
   </si>
   <si>
     <t>APPLE INC</t>
   </si>
   <si>
     <t>US0382221051</t>
   </si>
   <si>
     <t>APPLIED MATERIAL INC</t>
   </si>
   <si>
+    <t>1 124.33</t>
+  </si>
+  <si>
     <t>US0404132054</t>
   </si>
   <si>
     <t>ARISTA NETWORKS INC</t>
   </si>
   <si>
     <t>US05722G1004</t>
   </si>
   <si>
     <t>BAKER HUGHES CLASS A</t>
   </si>
   <si>
     <t>US0605051046</t>
   </si>
   <si>
     <t>BANK OF AMERICA CORP</t>
   </si>
   <si>
+    <t>6 471.78</t>
+  </si>
+  <si>
     <t>US09290D1019</t>
   </si>
   <si>
     <t>BLACKROCK INC</t>
   </si>
   <si>
+    <t>3 990.52</t>
+  </si>
+  <si>
     <t>US0970231058</t>
   </si>
   <si>
     <t>BOEING</t>
   </si>
   <si>
+    <t>US09857L1089</t>
+  </si>
+  <si>
+    <t>BOOKING HOLDINGS INC</t>
+  </si>
+  <si>
+    <t>1 659.86</t>
+  </si>
+  <si>
     <t>US1011371077</t>
   </si>
   <si>
     <t>BOSTON SCIENTIFIC CORP</t>
   </si>
   <si>
     <t>US11135F1012</t>
   </si>
   <si>
     <t>BROADCOM INC</t>
   </si>
   <si>
     <t>US14040H1059</t>
   </si>
   <si>
     <t>CAPITAL ONE FINANCIAL CORP</t>
   </si>
   <si>
     <t>US1491231015</t>
   </si>
   <si>
     <t>CATERPILLAR INC</t>
   </si>
   <si>
-    <t>1 239.41</t>
-[...1 lines deleted...]
-  <si>
     <t>US15118V2079</t>
   </si>
   <si>
     <t>CELSIUS HOLDINGS INC</t>
   </si>
   <si>
     <t>US1729674242</t>
   </si>
   <si>
     <t>CITIGROUP INC</t>
   </si>
   <si>
     <t>US1912161007</t>
   </si>
   <si>
     <t>COCA-COLA</t>
   </si>
   <si>
     <t>US19247G1076</t>
   </si>
   <si>
     <t>COHERENT CORP</t>
   </si>
   <si>
     <t>US21037T1097</t>
   </si>
   <si>
     <t>CONSTELLATION ENERGY CORP</t>
   </si>
   <si>
     <t>US22160K1051</t>
   </si>
   <si>
     <t>COSTCO WHOLESALE CORP</t>
   </si>
   <si>
-    <t>KYG254571055</t>
-[...4 lines deleted...]
-  <si>
     <t>US22788C1053</t>
   </si>
   <si>
     <t>CROWDSTRIKE HOLDINGS INC CLASS A</t>
   </si>
   <si>
-    <t>US2358511028</t>
-[...4 lines deleted...]
-  <si>
     <t>US23804L1035</t>
   </si>
   <si>
     <t>DATADOG INC CLASS A</t>
   </si>
   <si>
     <t>US2441991054</t>
   </si>
   <si>
     <t>DEERE</t>
   </si>
   <si>
-    <t>1 359.61</t>
-[...1 lines deleted...]
-  <si>
     <t>US2538681030</t>
   </si>
   <si>
     <t>DIGITAL REALTY TRUST REIT INC</t>
   </si>
   <si>
     <t>IE00B8KQN827</t>
   </si>
   <si>
     <t>EATON PLC</t>
   </si>
   <si>
+    <t>1 665.38</t>
+  </si>
+  <si>
     <t>US28176E1082</t>
   </si>
   <si>
     <t>EDWARDS LIFESCIENCES CORP</t>
   </si>
   <si>
     <t>US5324571083</t>
   </si>
   <si>
     <t>ELI LILLY</t>
   </si>
   <si>
+    <t>3 460.45</t>
+  </si>
+  <si>
     <t>US2910111044</t>
   </si>
   <si>
     <t>EMERSON ELECTRIC</t>
   </si>
   <si>
+    <t>2 890.13</t>
+  </si>
+  <si>
     <t>NL0011585146</t>
   </si>
   <si>
     <t>FERRARI NV</t>
   </si>
   <si>
-    <t>10 249.31</t>
-[...1 lines deleted...]
-  <si>
     <t>US3167731005</t>
   </si>
   <si>
     <t>FIFTH THIRD BANCORP</t>
   </si>
   <si>
     <t>US35671D8570</t>
   </si>
   <si>
     <t>FREEPORT MCMORAN INC</t>
   </si>
   <si>
-    <t>1 189.82</t>
-[...1 lines deleted...]
-  <si>
     <t>US3696043013</t>
   </si>
   <si>
     <t>GE AEROSPACE</t>
   </si>
   <si>
     <t>US37045V1008</t>
   </si>
   <si>
     <t>GENERAL MOTORS</t>
   </si>
   <si>
+    <t>1 487.71</t>
+  </si>
+  <si>
     <t>US3755581036</t>
   </si>
   <si>
     <t>GILEAD SCIENCES INC</t>
   </si>
   <si>
     <t>US38141G1040</t>
   </si>
   <si>
     <t>GOLDMAN SACHS GROUP INC</t>
   </si>
   <si>
+    <t>1 989.36</t>
+  </si>
+  <si>
     <t>US4370761029</t>
   </si>
   <si>
     <t>HOME DEPOT INC</t>
   </si>
   <si>
+    <t>9 356.49</t>
+  </si>
+  <si>
     <t>US4435106079</t>
   </si>
   <si>
     <t>HUBBELL INC</t>
   </si>
   <si>
+    <t>1 616.68</t>
+  </si>
+  <si>
+    <t>US4581401001</t>
+  </si>
+  <si>
+    <t>INTEL CORPORATION CORP</t>
+  </si>
+  <si>
     <t>US4595061015</t>
   </si>
   <si>
     <t>INTERNATIONAL FLAVORS &amp; FRAGRANCES</t>
   </si>
   <si>
     <t>US46120E6023</t>
   </si>
   <si>
     <t>INTUITIVE SURGICAL INC</t>
   </si>
   <si>
     <t>US46625H1005</t>
   </si>
   <si>
     <t>JPMORGAN CHASE</t>
   </si>
   <si>
-    <t>9 909.42</t>
-[...1 lines deleted...]
-  <si>
     <t>US49271V1008</t>
   </si>
   <si>
     <t>KEURIG DR PEPPER INC</t>
   </si>
   <si>
     <t>US48251W1045</t>
   </si>
   <si>
     <t>KKR AND CO INC</t>
   </si>
   <si>
+    <t>US5128073062</t>
+  </si>
+  <si>
+    <t>LAM RESEARCH CORP</t>
+  </si>
+  <si>
     <t>US52736R1023</t>
   </si>
   <si>
     <t>LEVI STRAUSS CLASS A</t>
   </si>
   <si>
     <t>IE000S9YS762</t>
   </si>
   <si>
     <t>LINDE PLC</t>
   </si>
   <si>
+    <t>3 875.77</t>
+  </si>
+  <si>
     <t>US5732841060</t>
   </si>
   <si>
     <t>MARTIN MARIETTA MATERIALS INC</t>
   </si>
   <si>
     <t>US57636Q1040</t>
   </si>
   <si>
     <t>MASTERCARD INC CLASS A</t>
   </si>
   <si>
-    <t>1 354.08</t>
-[...1 lines deleted...]
-  <si>
     <t>US58933Y1055</t>
   </si>
   <si>
     <t>MERCK &amp; CO INC</t>
   </si>
   <si>
     <t>US30303M1027</t>
   </si>
   <si>
     <t>META PLATFORMS INC CLASS A</t>
   </si>
   <si>
     <t>US59156R1086</t>
   </si>
   <si>
     <t>METLIFE INC</t>
   </si>
   <si>
     <t>US5951121038</t>
   </si>
   <si>
     <t>MICRON TECHNOLOGY INC</t>
   </si>
   <si>
     <t>US5949181045</t>
   </si>
   <si>
     <t>MICROSOFT CORP</t>
   </si>
   <si>
+    <t>9 996.69</t>
+  </si>
+  <si>
     <t>US6174464486</t>
   </si>
   <si>
     <t>MORGAN STANLEY</t>
   </si>
   <si>
     <t>US64110L1061</t>
   </si>
   <si>
     <t>NETFLIX INC</t>
   </si>
   <si>
     <t>US6516391066</t>
   </si>
   <si>
     <t>NEWMONT</t>
   </si>
   <si>
     <t>US65339F1012</t>
   </si>
   <si>
     <t>NEXTERA ENERGY INC</t>
   </si>
   <si>
+    <t>4 930.78</t>
+  </si>
+  <si>
     <t>US67066G1040</t>
   </si>
   <si>
     <t>NVIDIA CORP</t>
   </si>
   <si>
+    <t>5 228.35</t>
+  </si>
+  <si>
+    <t>4 656.52</t>
+  </si>
+  <si>
     <t>US6792951054</t>
   </si>
   <si>
     <t>OKTA INC CLASS A</t>
   </si>
   <si>
     <t>CH1134540470</t>
   </si>
   <si>
     <t>ON HOLDING AG CLASS A</t>
   </si>
   <si>
     <t>US68389X1054</t>
   </si>
   <si>
     <t>ORACLE CORP</t>
   </si>
   <si>
-    <t>4 025.06</t>
-[...1 lines deleted...]
-  <si>
     <t>US69608A1088</t>
   </si>
   <si>
     <t>PALANTIR TECHNOLOGIES INC CLASS A</t>
   </si>
   <si>
     <t>US6974351057</t>
   </si>
   <si>
     <t>PALO ALTO NETWORKS INC</t>
   </si>
   <si>
     <t>US7010941042</t>
   </si>
   <si>
     <t>PARKER-HANNIFIN CORP</t>
   </si>
   <si>
     <t>US7185461040</t>
   </si>
   <si>
     <t>PHILLIPS</t>
   </si>
   <si>
     <t>US7427181091</t>
   </si>
   <si>
     <t>PROCTER &amp; GAMBLE</t>
   </si>
   <si>
     <t>US7433151039</t>
   </si>
   <si>
     <t>PROGRESSIVE CORP</t>
   </si>
   <si>
     <t>US74340W1036</t>
   </si>
   <si>
     <t>PROLOGIS REIT INC</t>
   </si>
   <si>
     <t>US7445731067</t>
   </si>
   <si>
     <t>PUBLIC SERVICE ENTERPRISE GROUP IN</t>
   </si>
   <si>
-    <t>US75734B1008</t>
-[...4 lines deleted...]
-  <si>
     <t>US7707001027</t>
   </si>
   <si>
     <t>ROBINHOOD MARKETS INC CLASS A</t>
   </si>
   <si>
     <t>US75513E1010</t>
   </si>
   <si>
     <t>RTX CORP</t>
   </si>
   <si>
+    <t>2 316.93</t>
+  </si>
+  <si>
+    <t>US80004C2008</t>
+  </si>
+  <si>
+    <t>SANDISK CORP</t>
+  </si>
+  <si>
+    <t>IE00BKVD2N49</t>
+  </si>
+  <si>
+    <t>SEAGATE TECHNOLOGY HOLDINGS PLC</t>
+  </si>
+  <si>
     <t>AN8068571086</t>
   </si>
   <si>
     <t>SLB NV</t>
   </si>
   <si>
     <t>US8334451098</t>
   </si>
   <si>
     <t>SNOWFLAKE INC</t>
   </si>
   <si>
+    <t>US8636671013</t>
+  </si>
+  <si>
+    <t>STRYKER CORP</t>
+  </si>
+  <si>
     <t>US8725901040</t>
   </si>
   <si>
     <t>T MOBILE US INC</t>
   </si>
   <si>
     <t>US87612G1013</t>
   </si>
   <si>
     <t>TARGA RESOURCES CORP</t>
   </si>
   <si>
     <t>US88160R1014</t>
   </si>
   <si>
     <t>TESLA INC</t>
   </si>
   <si>
     <t>US8825081040</t>
   </si>
   <si>
     <t>TEXAS INSTRUMENT INC</t>
   </si>
   <si>
     <t>US8835561023</t>
   </si>
   <si>
     <t>THERMO FISHER SCIENTIFIC INC</t>
   </si>
   <si>
     <t>US8725401090</t>
   </si>
   <si>
     <t>TJX INC</t>
   </si>
   <si>
     <t>IE00BK9ZQ967</t>
   </si>
   <si>
     <t>TRANE TECHNOLOGIES PLC</t>
   </si>
   <si>
+    <t>2 450.36</t>
+  </si>
+  <si>
     <t>US90353T1007</t>
   </si>
   <si>
     <t>UBER TECHNOLOGIES INC</t>
   </si>
   <si>
     <t>US9113631090</t>
   </si>
   <si>
     <t>UNITED RENTALS INC</t>
   </si>
   <si>
     <t>US91324P1021</t>
   </si>
   <si>
     <t>UNITEDHEALTH GROUP INC</t>
   </si>
   <si>
-    <t>US91913Y1001</t>
-[...4 lines deleted...]
-  <si>
     <t>US92537N1081</t>
   </si>
   <si>
     <t>VERTIV HOLDINGS CLASS A</t>
   </si>
   <si>
     <t>US92826C8394</t>
   </si>
   <si>
     <t>VISA INC CLASS A</t>
   </si>
   <si>
     <t>US9311421039</t>
   </si>
   <si>
     <t>WALMART INC</t>
   </si>
   <si>
     <t>US94419L1017</t>
   </si>
   <si>
     <t>WAYFAIR INC CLASS A</t>
   </si>
   <si>
     <t>US9497461015</t>
   </si>
   <si>
     <t>WELLS FARGO</t>
   </si>
   <si>
     <t>US95040Q1040</t>
   </si>
   <si>
     <t>WELLTOWER INC</t>
   </si>
   <si>
+    <t>US9694571004</t>
+  </si>
+  <si>
+    <t>WILLIAMS INC</t>
+  </si>
+  <si>
     <t>US9741551033</t>
   </si>
   <si>
     <t>WINGSTOP INC</t>
   </si>
   <si>
-    <t>US98980G1022</t>
-[...8 lines deleted...]
-    <t>EUR/USD 2026-04-30</t>
+    <t>EUR-00011161</t>
+  </si>
+  <si>
+    <t>EUR/USD 2026-06-30</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -1097,314 +1148,314 @@
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:N8"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="C8" sqref="C8"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="11.711" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
-    <col min="6" max="6" width="18.71" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="9.10" bestFit="true" style="0"/>
     <col min="14" max="14" width="9.10" bestFit="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:14">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>4</v>
       </c>
       <c r="H1" t="s">
         <v>5</v>
       </c>
       <c r="I1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2" spans="1:14">
       <c r="A2" t="s">
         <v>6</v>
       </c>
       <c r="B2" t="s">
         <v>7</v>
       </c>
       <c r="C2" s="1">
-        <v>98173.49</v>
+        <v>95179.75</v>
       </c>
       <c r="D2">
-        <v>204.43</v>
+        <v>218.67</v>
       </c>
       <c r="E2" t="s">
         <v>8</v>
       </c>
       <c r="F2">
-        <v>20069515.32</v>
+        <v>20812789.9</v>
       </c>
       <c r="G2" t="s">
         <v>8</v>
       </c>
       <c r="H2">
-        <v>20069515.32</v>
+        <v>20812789.9</v>
       </c>
       <c r="I2" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="3" spans="1:14">
       <c r="A3" t="s">
         <v>9</v>
       </c>
       <c r="B3" t="s">
         <v>10</v>
       </c>
       <c r="C3" s="1">
-        <v>2732.7</v>
+        <v>2732.69</v>
       </c>
       <c r="D3">
-        <v>249.08</v>
+        <v>262.05</v>
       </c>
       <c r="E3" t="s">
         <v>11</v>
       </c>
       <c r="F3">
-        <v>680653.71059363</v>
+        <v>716103.13</v>
       </c>
       <c r="G3" t="s">
         <v>11</v>
       </c>
       <c r="H3">
-        <v>579181.17</v>
+        <v>619519.97</v>
       </c>
       <c r="I3" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="4" spans="1:14">
       <c r="A4" t="s">
         <v>12</v>
       </c>
       <c r="B4" t="s">
         <v>13</v>
       </c>
       <c r="C4" s="1">
-        <v>87284.54</v>
+        <v>32004.54</v>
       </c>
       <c r="D4">
-        <v>268.87</v>
+        <v>287.91</v>
       </c>
       <c r="E4" t="s">
         <v>8</v>
       </c>
       <c r="F4">
-        <v>23468394.32</v>
+        <v>9214377.23</v>
       </c>
       <c r="G4" t="s">
         <v>8</v>
       </c>
       <c r="H4">
-        <v>23468394.32</v>
+        <v>9214377.23</v>
       </c>
       <c r="I4" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="5" spans="1:14">
       <c r="A5" t="s">
         <v>14</v>
       </c>
       <c r="B5" t="s">
         <v>15</v>
       </c>
       <c r="C5" s="1">
-        <v>234565.0</v>
+        <v>192337.0</v>
       </c>
       <c r="D5">
-        <v>325.43</v>
+        <v>342.74</v>
       </c>
       <c r="E5" t="s">
         <v>11</v>
       </c>
       <c r="F5">
-        <v>76335271.423428</v>
+        <v>65921762.07</v>
       </c>
       <c r="G5" t="s">
         <v>11</v>
       </c>
       <c r="H5">
-        <v>64955132.29</v>
+        <v>57030679.18</v>
       </c>
       <c r="I5" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="6" spans="1:14">
       <c r="A6" t="s">
         <v>16</v>
       </c>
       <c r="B6" t="s">
         <v>17</v>
       </c>
       <c r="C6" s="1">
-        <v>318924.0</v>
+        <v>318597.0</v>
       </c>
       <c r="D6">
-        <v>138.46</v>
+        <v>145.45</v>
       </c>
       <c r="E6" t="s">
         <v>8</v>
       </c>
       <c r="F6">
-        <v>44158799.29</v>
+        <v>46340312.15</v>
       </c>
       <c r="G6" t="s">
         <v>8</v>
       </c>
       <c r="H6">
-        <v>44158799.29</v>
+        <v>46340312.15</v>
       </c>
       <c r="I6" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="7" spans="1:14">
       <c r="A7" t="s">
         <v>18</v>
       </c>
       <c r="B7" t="s">
         <v>19</v>
       </c>
       <c r="C7" s="1">
         <v>100.0</v>
       </c>
       <c r="D7">
-        <v>110.13</v>
+        <v>117.92</v>
       </c>
       <c r="E7" t="s">
         <v>8</v>
       </c>
       <c r="F7">
-        <v>11013.09</v>
+        <v>11791.72</v>
       </c>
       <c r="G7" t="s">
         <v>8</v>
       </c>
       <c r="H7">
-        <v>11013.09</v>
+        <v>11791.72</v>
       </c>
       <c r="I7" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="8" spans="1:14">
       <c r="A8" t="s">
         <v>20</v>
       </c>
       <c r="B8" t="s">
         <v>21</v>
       </c>
       <c r="C8" s="1">
-        <v>10610.0</v>
+        <v>10760.0</v>
       </c>
       <c r="D8">
-        <v>100.13</v>
+        <v>107.17</v>
       </c>
       <c r="E8" t="s">
         <v>8</v>
       </c>
       <c r="F8">
-        <v>1062376.72</v>
+        <v>1153146.77</v>
       </c>
       <c r="G8" t="s">
         <v>8</v>
       </c>
       <c r="H8">
-        <v>1062376.72</v>
+        <v>1153146.77</v>
       </c>
       <c r="I8" t="s">
         <v>8</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:P104"/>
+  <dimension ref="A1:P107"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="O104" sqref="O104"/>
+      <selection activeCell="O107" sqref="O107"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:16">
       <c r="A1" t="s">
         <v>22</v>
       </c>
       <c r="B1" t="s">
         <v>23</v>
       </c>
       <c r="C1" t="s">
         <v>24</v>
       </c>
       <c r="D1" t="s">
         <v>25</v>
       </c>
       <c r="E1" t="s">
         <v>26</v>
       </c>
       <c r="F1" t="s">
         <v>4</v>
       </c>
       <c r="G1" t="s">
         <v>27</v>
@@ -1423,5189 +1474,5339 @@
       </c>
       <c r="L1" t="s">
         <v>32</v>
       </c>
       <c r="M1" t="s">
         <v>33</v>
       </c>
       <c r="N1" t="s">
         <v>34</v>
       </c>
       <c r="O1" t="s">
         <v>35</v>
       </c>
       <c r="P1" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="2" spans="1:16">
       <c r="A2" t="s">
         <v>37</v>
       </c>
       <c r="B2" t="s">
         <v>38</v>
       </c>
       <c r="C2" s="1">
-        <v>9592.0</v>
+        <v>7862.0</v>
       </c>
       <c r="D2" s="1">
-        <v>205.12</v>
+        <v>227.23</v>
       </c>
       <c r="E2" s="1">
-        <v>207.40586738949</v>
+        <v>207.40586746375</v>
       </c>
       <c r="F2" t="s">
         <v>11</v>
       </c>
       <c r="G2">
-        <v>1.18</v>
+        <v>1.16</v>
       </c>
       <c r="H2" s="1">
-        <v>1701373.14</v>
+        <v>1394515.81</v>
       </c>
       <c r="I2" s="1">
-        <v>-27180.63</v>
+        <v>151017.77</v>
       </c>
       <c r="J2" s="1">
-        <v>-1.5975701838105</v>
+        <v>10.829405369022</v>
       </c>
       <c r="K2">
-        <v>1.03</v>
-[...2 lines deleted...]
-        <v>39</v>
+        <v>0.0</v>
+      </c>
+      <c r="L2">
+        <v>0.0</v>
       </c>
       <c r="M2" s="1">
-        <v>1674192.51</v>
+        <v>1545533.58</v>
       </c>
       <c r="N2" s="1">
-        <v>1684076.71</v>
+        <v>1545533.58</v>
       </c>
       <c r="O2" s="1">
-        <v>1.09</v>
+        <v>1.14</v>
       </c>
       <c r="P2">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:16">
       <c r="A3" t="s">
+        <v>39</v>
+      </c>
+      <c r="B3" t="s">
         <v>40</v>
       </c>
-      <c r="B3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C3" s="1">
-        <v>6915.0</v>
+        <v>5669.0</v>
       </c>
       <c r="D3" s="1">
-        <v>284.49</v>
+        <v>466.38</v>
       </c>
       <c r="E3" s="1">
-        <v>236.10999566161</v>
+        <v>236.10999470806</v>
       </c>
       <c r="F3" t="s">
         <v>11</v>
       </c>
       <c r="G3">
-        <v>1.18</v>
+        <v>1.16</v>
       </c>
       <c r="H3" s="1">
-        <v>1400448.17</v>
+        <v>1148104.21</v>
       </c>
       <c r="I3" s="1">
-        <v>273520.81</v>
+        <v>1139211.49</v>
       </c>
       <c r="J3" s="1">
-        <v>19.53094843917</v>
+        <v>99.225443132902</v>
       </c>
       <c r="K3">
         <v>0.0</v>
       </c>
       <c r="L3">
         <v>0.0</v>
       </c>
       <c r="M3" s="1">
-        <v>1673968.98</v>
+        <v>2287315.7</v>
       </c>
       <c r="N3" s="1">
-        <v>1673968.98</v>
+        <v>2287315.7</v>
       </c>
       <c r="O3" s="1">
-        <v>1.08</v>
+        <v>1.69</v>
       </c>
       <c r="P3">
         <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:16">
       <c r="A4" t="s">
+        <v>41</v>
+      </c>
+      <c r="B4" t="s">
         <v>42</v>
       </c>
-      <c r="B4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C4" s="1">
-        <v>34256.0</v>
+        <v>27684.0</v>
       </c>
       <c r="D4" s="1">
-        <v>332.29</v>
+        <v>368.53</v>
       </c>
       <c r="E4" s="1">
-        <v>188.67867205745</v>
+        <v>188.67867179598</v>
       </c>
       <c r="F4" t="s">
         <v>11</v>
       </c>
       <c r="G4">
-        <v>1.18</v>
+        <v>1.16</v>
       </c>
       <c r="H4" s="1">
-        <v>5523810.45</v>
+        <v>4464069.61</v>
       </c>
       <c r="I4" s="1">
-        <v>4162137.68</v>
+        <v>4362286.06</v>
       </c>
       <c r="J4" s="1">
-        <v>75.349031572943</v>
+        <v>97.719938108223</v>
       </c>
       <c r="K4">
         <v>0.0</v>
       </c>
       <c r="L4">
         <v>0.0</v>
       </c>
       <c r="M4" s="1">
-        <v>9685948.13</v>
+        <v>8826355.67</v>
       </c>
       <c r="N4" s="1">
-        <v>9685948.13</v>
+        <v>8826355.67</v>
       </c>
       <c r="O4" s="1">
-        <v>6.28</v>
+        <v>6.53</v>
       </c>
       <c r="P4">
         <v>1</v>
       </c>
     </row>
     <row r="5" spans="1:16">
       <c r="A5" t="s">
+        <v>43</v>
+      </c>
+      <c r="B5" t="s">
         <v>44</v>
       </c>
-      <c r="B5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C5" s="1">
-        <v>3503.0</v>
+        <v>2872.0</v>
       </c>
       <c r="D5" s="1">
-        <v>329.79</v>
+        <v>310.66</v>
       </c>
       <c r="E5" s="1">
-        <v>323.711915501</v>
+        <v>323.71191504178</v>
       </c>
       <c r="F5" t="s">
         <v>11</v>
       </c>
       <c r="G5">
-        <v>1.18</v>
+        <v>1.16</v>
       </c>
       <c r="H5" s="1">
-        <v>968248.18</v>
+        <v>793836.37</v>
       </c>
       <c r="I5" s="1">
-        <v>14779.71</v>
+        <v>-21956.86</v>
       </c>
       <c r="J5" s="1">
-        <v>1.5264381906713</v>
+        <v>-2.7659176159943</v>
       </c>
       <c r="K5">
+        <v>0.0</v>
+      </c>
+      <c r="L5">
+        <v>0.0</v>
+      </c>
+      <c r="M5" s="1">
+        <v>771879.51</v>
+      </c>
+      <c r="N5" s="1">
+        <v>771879.51</v>
+      </c>
+      <c r="O5" s="1">
         <v>0.57</v>
-      </c>
-[...10 lines deleted...]
-        <v>0.64</v>
       </c>
       <c r="P5">
         <v>1</v>
       </c>
     </row>
     <row r="6" spans="1:16">
       <c r="A6" t="s">
-        <v>47</v>
+        <v>45</v>
       </c>
       <c r="B6" t="s">
-        <v>48</v>
+        <v>46</v>
       </c>
       <c r="C6" s="1">
-        <v>5524.0</v>
+        <v>8626.0</v>
       </c>
       <c r="D6" s="1">
-        <v>375.27</v>
+        <v>138.81</v>
       </c>
       <c r="E6" s="1">
-        <v>332.29211440985</v>
+        <v>148.40257245537</v>
       </c>
       <c r="F6" t="s">
         <v>11</v>
       </c>
       <c r="G6">
-        <v>1.18</v>
+        <v>1.16</v>
       </c>
       <c r="H6" s="1">
-        <v>1562061.77</v>
+        <v>1100346.74</v>
       </c>
       <c r="I6" s="1">
-        <v>201886.05</v>
+        <v>-64465.56</v>
       </c>
       <c r="J6" s="1">
-        <v>12.924332051222</v>
+        <v>-5.8586586988025</v>
       </c>
       <c r="K6">
         <v>0.0</v>
       </c>
       <c r="L6">
         <v>0.0</v>
       </c>
       <c r="M6" s="1">
-        <v>1763947.82</v>
+        <v>1035881.18</v>
       </c>
       <c r="N6" s="1">
-        <v>1763947.82</v>
+        <v>1035881.18</v>
       </c>
       <c r="O6" s="1">
-        <v>1.14</v>
+        <v>0.77</v>
       </c>
       <c r="P6">
         <v>1</v>
       </c>
     </row>
     <row r="7" spans="1:16">
       <c r="A7" t="s">
+        <v>47</v>
+      </c>
+      <c r="B7" t="s">
+        <v>48</v>
+      </c>
+      <c r="C7" s="1">
+        <v>4528.0</v>
+      </c>
+      <c r="D7" s="1">
+        <v>401.39</v>
+      </c>
+      <c r="E7" s="1">
+        <v>332.2921135159</v>
+      </c>
+      <c r="F7" t="s">
+        <v>11</v>
+      </c>
+      <c r="G7">
+        <v>1.16</v>
+      </c>
+      <c r="H7" s="1">
+        <v>1280415.59</v>
+      </c>
+      <c r="I7" s="1">
+        <v>291947.0</v>
+      </c>
+      <c r="J7" s="1">
+        <v>22.800956367612</v>
+      </c>
+      <c r="K7">
+        <v>0.67</v>
+      </c>
+      <c r="L7" t="s">
         <v>49</v>
       </c>
-      <c r="B7" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M7" s="1">
-        <v>592084.03</v>
+        <v>1572362.59</v>
       </c>
       <c r="N7" s="1">
-        <v>592084.03</v>
+        <v>1575378.9</v>
       </c>
       <c r="O7" s="1">
-        <v>0.38</v>
+        <v>1.17</v>
       </c>
       <c r="P7">
         <v>1</v>
       </c>
     </row>
     <row r="8" spans="1:16">
       <c r="A8" t="s">
+        <v>50</v>
+      </c>
+      <c r="B8" t="s">
         <v>51</v>
       </c>
-      <c r="B8" t="s">
+      <c r="C8" s="1">
+        <v>9829.0</v>
+      </c>
+      <c r="D8" s="1">
+        <v>84.12</v>
+      </c>
+      <c r="E8" s="1">
+        <v>101.28771289043</v>
+      </c>
+      <c r="F8" t="s">
+        <v>11</v>
+      </c>
+      <c r="G8">
+        <v>1.16</v>
+      </c>
+      <c r="H8" s="1">
+        <v>849063.08</v>
+      </c>
+      <c r="I8" s="1">
+        <v>-133762.9</v>
+      </c>
+      <c r="J8" s="1">
+        <v>-15.754176945251</v>
+      </c>
+      <c r="K8">
+        <v>1.0</v>
+      </c>
+      <c r="L8" t="s">
         <v>52</v>
       </c>
-      <c r="C8" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M8" s="1">
-        <v>10008780.19</v>
+        <v>715300.18</v>
       </c>
       <c r="N8" s="1">
-        <v>10008780.19</v>
+        <v>725164.05</v>
       </c>
       <c r="O8" s="1">
-        <v>6.49</v>
+        <v>0.54</v>
       </c>
       <c r="P8">
         <v>1</v>
       </c>
     </row>
     <row r="9" spans="1:16">
       <c r="A9" t="s">
         <v>53</v>
       </c>
       <c r="B9" t="s">
         <v>54</v>
       </c>
       <c r="C9" s="1">
-        <v>4275.0</v>
+        <v>36184.0</v>
       </c>
       <c r="D9" s="1">
-        <v>394.33</v>
+        <v>307.34</v>
       </c>
       <c r="E9" s="1">
-        <v>308.79477426901</v>
+        <v>212.48266416096</v>
       </c>
       <c r="F9" t="s">
         <v>11</v>
       </c>
       <c r="G9">
-        <v>1.18</v>
+        <v>1.16</v>
       </c>
       <c r="H9" s="1">
-        <v>1133092.86</v>
+        <v>6564239.3</v>
       </c>
       <c r="I9" s="1">
-        <v>301352.98</v>
+        <v>3056653.99</v>
       </c>
       <c r="J9" s="1">
-        <v>26.595611943049</v>
+        <v>46.565243134875</v>
       </c>
       <c r="K9">
         <v>0.0</v>
       </c>
       <c r="L9">
         <v>0.0</v>
       </c>
       <c r="M9" s="1">
-        <v>1434445.84</v>
+        <v>9620893.29</v>
       </c>
       <c r="N9" s="1">
-        <v>1434445.84</v>
+        <v>9620893.29</v>
       </c>
       <c r="O9" s="1">
-        <v>0.93</v>
+        <v>7.12</v>
       </c>
       <c r="P9">
         <v>1</v>
       </c>
     </row>
     <row r="10" spans="1:16">
       <c r="A10" t="s">
         <v>55</v>
       </c>
       <c r="B10" t="s">
         <v>56</v>
       </c>
       <c r="C10" s="1">
-        <v>11626.0</v>
+        <v>4037.0</v>
       </c>
       <c r="D10" s="1">
-        <v>172.86</v>
+        <v>453.01</v>
       </c>
       <c r="E10" s="1">
-        <v>130.28996989506</v>
+        <v>331.96987614565</v>
       </c>
       <c r="F10" t="s">
         <v>11</v>
       </c>
       <c r="G10">
-        <v>1.18</v>
+        <v>1.16</v>
       </c>
       <c r="H10" s="1">
-        <v>1298270.9</v>
+        <v>1150446.53</v>
       </c>
       <c r="I10" s="1">
-        <v>411795.78</v>
+        <v>431698.44</v>
       </c>
       <c r="J10" s="1">
-        <v>31.718786888006</v>
+        <v>37.52442453801</v>
       </c>
       <c r="K10">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>0.28</v>
+      </c>
+      <c r="L10" t="s">
+        <v>57</v>
       </c>
       <c r="M10" s="1">
-        <v>1710066.68</v>
+        <v>1582144.97</v>
       </c>
       <c r="N10" s="1">
-        <v>1710066.68</v>
+        <v>1583269.3</v>
       </c>
       <c r="O10" s="1">
-        <v>1.11</v>
+        <v>1.17</v>
       </c>
       <c r="P10">
         <v>1</v>
       </c>
     </row>
     <row r="11" spans="1:16">
       <c r="A11" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="B11" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="C11" s="1">
-        <v>26081.0</v>
+        <v>6313.0</v>
       </c>
       <c r="D11" s="1">
-        <v>60.25</v>
+        <v>154.27</v>
       </c>
       <c r="E11" s="1">
-        <v>48.351957747019</v>
+        <v>130.28996990337</v>
       </c>
       <c r="F11" t="s">
         <v>11</v>
       </c>
       <c r="G11">
-        <v>1.18</v>
+        <v>1.16</v>
       </c>
       <c r="H11" s="1">
-        <v>1077858.75</v>
+        <v>704970.25</v>
       </c>
       <c r="I11" s="1">
-        <v>259258.55</v>
+        <v>137582.32</v>
       </c>
       <c r="J11" s="1">
-        <v>24.053109927437</v>
+        <v>19.516046244505</v>
       </c>
       <c r="K11">
         <v>0.0</v>
       </c>
       <c r="L11">
         <v>0.0</v>
       </c>
       <c r="M11" s="1">
-        <v>1337117.3</v>
+        <v>842552.57</v>
       </c>
       <c r="N11" s="1">
-        <v>1337117.3</v>
+        <v>842552.57</v>
       </c>
       <c r="O11" s="1">
-        <v>0.87</v>
+        <v>0.62</v>
       </c>
       <c r="P11">
         <v>1</v>
       </c>
     </row>
     <row r="12" spans="1:16">
       <c r="A12" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="B12" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="C12" s="1">
-        <v>46564.0</v>
+        <v>21378.0</v>
       </c>
       <c r="D12" s="1">
-        <v>53.48</v>
+        <v>62.59</v>
       </c>
       <c r="E12" s="1">
-        <v>50.156161197492</v>
+        <v>48.351958087754</v>
       </c>
       <c r="F12" t="s">
         <v>11</v>
       </c>
       <c r="G12">
-        <v>1.18</v>
+        <v>1.16</v>
       </c>
       <c r="H12" s="1">
-        <v>1994389.12</v>
+        <v>883496.2</v>
       </c>
       <c r="I12" s="1">
-        <v>124605.71</v>
+        <v>274085.79</v>
       </c>
       <c r="J12" s="1">
-        <v>6.2478133655282</v>
+        <v>31.022860087004</v>
       </c>
       <c r="K12">
         <v>0.0</v>
       </c>
       <c r="L12">
         <v>0.0</v>
       </c>
       <c r="M12" s="1">
-        <v>2118994.83</v>
+        <v>1157581.99</v>
       </c>
       <c r="N12" s="1">
-        <v>2118994.83</v>
+        <v>1157581.99</v>
       </c>
       <c r="O12" s="1">
-        <v>1.37</v>
+        <v>0.86</v>
       </c>
       <c r="P12">
         <v>1</v>
       </c>
     </row>
     <row r="13" spans="1:16">
       <c r="A13" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="B13" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="C13" s="1">
-        <v>1403.0</v>
+        <v>38167.0</v>
       </c>
       <c r="D13" s="1">
-        <v>1042.85</v>
+        <v>53.83</v>
       </c>
       <c r="E13" s="1">
-        <v>1049.9053243051</v>
+        <v>50.156161343569</v>
       </c>
       <c r="F13" t="s">
         <v>11</v>
       </c>
       <c r="G13">
-        <v>1.18</v>
+        <v>1.16</v>
       </c>
       <c r="H13" s="1">
-        <v>1257641.36</v>
+        <v>1634736.06</v>
       </c>
       <c r="I13" s="1">
-        <v>-12646.0</v>
+        <v>142692.45</v>
       </c>
       <c r="J13" s="1">
-        <v>-1.0055330877477</v>
+        <v>8.7287760692084</v>
       </c>
       <c r="K13">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>0.17</v>
+      </c>
+      <c r="L13" t="s">
+        <v>64</v>
       </c>
       <c r="M13" s="1">
-        <v>1244995.36</v>
+        <v>1777428.51</v>
       </c>
       <c r="N13" s="1">
-        <v>1244995.36</v>
+        <v>1783900.29</v>
       </c>
       <c r="O13" s="1">
-        <v>0.81</v>
+        <v>1.32</v>
       </c>
       <c r="P13">
         <v>1</v>
       </c>
     </row>
     <row r="14" spans="1:16">
       <c r="A14" t="s">
-        <v>63</v>
+        <v>65</v>
       </c>
       <c r="B14" t="s">
-        <v>64</v>
+        <v>66</v>
       </c>
       <c r="C14" s="1">
-        <v>6377.0</v>
+        <v>1150.0</v>
       </c>
       <c r="D14" s="1">
-        <v>219.16</v>
+        <v>995.6</v>
       </c>
       <c r="E14" s="1">
-        <v>224.16321624588</v>
+        <v>1049.9053217391</v>
       </c>
       <c r="F14" t="s">
         <v>11</v>
       </c>
       <c r="G14">
-        <v>1.18</v>
+        <v>1.16</v>
       </c>
       <c r="H14" s="1">
-        <v>1213157.93</v>
+        <v>1030853.58</v>
       </c>
       <c r="I14" s="1">
-        <v>-23927.74</v>
+        <v>-40335.37</v>
       </c>
       <c r="J14" s="1">
-        <v>-1.9723516129512</v>
+        <v>-3.9128127197269</v>
       </c>
       <c r="K14">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>3.47</v>
+      </c>
+      <c r="L14" t="s">
+        <v>67</v>
       </c>
       <c r="M14" s="1">
-        <v>1189230.19</v>
+        <v>990518.21</v>
       </c>
       <c r="N14" s="1">
-        <v>1189230.19</v>
+        <v>994508.73</v>
       </c>
       <c r="O14" s="1">
-        <v>0.77</v>
+        <v>0.74</v>
       </c>
       <c r="P14">
         <v>1</v>
       </c>
     </row>
     <row r="15" spans="1:16">
       <c r="A15" t="s">
-        <v>65</v>
+        <v>68</v>
       </c>
       <c r="B15" t="s">
-        <v>66</v>
+        <v>69</v>
       </c>
       <c r="C15" s="1">
-        <v>28390.0</v>
+        <v>6244.0</v>
       </c>
       <c r="D15" s="1">
-        <v>59.52</v>
+        <v>215.45</v>
       </c>
       <c r="E15" s="1">
-        <v>85.907039450511</v>
+        <v>223.90182735426</v>
       </c>
       <c r="F15" t="s">
         <v>11</v>
       </c>
       <c r="G15">
-        <v>1.18</v>
+        <v>1.16</v>
       </c>
       <c r="H15" s="1">
-        <v>2094234.51</v>
+        <v>1189057.39</v>
       </c>
       <c r="I15" s="1">
-        <v>-656374.74</v>
+        <v>-25228.51</v>
       </c>
       <c r="J15" s="1">
-        <v>-31.341988534035</v>
+        <v>-2.121723493935</v>
       </c>
       <c r="K15">
         <v>0.0</v>
       </c>
       <c r="L15">
         <v>0.0</v>
       </c>
       <c r="M15" s="1">
-        <v>1437859.77</v>
+        <v>1163828.88</v>
       </c>
       <c r="N15" s="1">
-        <v>1437859.77</v>
+        <v>1163828.88</v>
       </c>
       <c r="O15" s="1">
-        <v>0.93</v>
+        <v>0.86</v>
       </c>
       <c r="P15">
         <v>1</v>
       </c>
     </row>
     <row r="16" spans="1:16">
       <c r="A16" t="s">
-        <v>67</v>
+        <v>70</v>
       </c>
       <c r="B16" t="s">
-        <v>68</v>
+        <v>71</v>
       </c>
       <c r="C16" s="1">
-        <v>13317.0</v>
+        <v>6526.0</v>
       </c>
       <c r="D16" s="1">
-        <v>402.17</v>
+        <v>165.84</v>
       </c>
       <c r="E16" s="1">
-        <v>194.64047683412</v>
+        <v>172.65411277965</v>
       </c>
       <c r="F16" t="s">
         <v>11</v>
       </c>
       <c r="G16">
-        <v>1.18</v>
+        <v>1.16</v>
       </c>
       <c r="H16" s="1">
-        <v>2286736.68</v>
+        <v>956729.85</v>
       </c>
       <c r="I16" s="1">
-        <v>2270528.38</v>
+        <v>-20427.54</v>
       </c>
       <c r="J16" s="1">
-        <v>99.291203917716</v>
+        <v>-2.1351419107494</v>
       </c>
       <c r="K16">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>0.25</v>
+      </c>
+      <c r="L16" t="s">
+        <v>72</v>
       </c>
       <c r="M16" s="1">
-        <v>4557265.06</v>
+        <v>936302.31</v>
       </c>
       <c r="N16" s="1">
-        <v>4557265.06</v>
+        <v>937962.17</v>
       </c>
       <c r="O16" s="1">
-        <v>2.95</v>
+        <v>0.69</v>
       </c>
       <c r="P16">
         <v>1</v>
       </c>
     </row>
     <row r="17" spans="1:16">
       <c r="A17" t="s">
-        <v>67</v>
+        <v>73</v>
       </c>
       <c r="B17" t="s">
-        <v>68</v>
+        <v>74</v>
       </c>
       <c r="C17" s="1">
-        <v>3903.0</v>
+        <v>23270.0</v>
       </c>
       <c r="D17" s="1">
-        <v>402.17</v>
+        <v>48.55</v>
       </c>
       <c r="E17" s="1">
-        <v>317.0499513195</v>
+        <v>85.907039535883</v>
       </c>
       <c r="F17" t="s">
         <v>11</v>
       </c>
       <c r="G17">
-        <v>1.18</v>
+        <v>1.16</v>
       </c>
       <c r="H17" s="1">
-        <v>1059521.93</v>
+        <v>1716549.39</v>
       </c>
       <c r="I17" s="1">
-        <v>276139.67</v>
+        <v>-739165.1</v>
       </c>
       <c r="J17" s="1">
-        <v>26.06266677274</v>
+        <v>-43.061102949097</v>
       </c>
       <c r="K17">
         <v>0.0</v>
       </c>
       <c r="L17">
         <v>0.0</v>
       </c>
       <c r="M17" s="1">
-        <v>1335661.6</v>
+        <v>977384.29</v>
       </c>
       <c r="N17" s="1">
-        <v>1335661.6</v>
+        <v>977384.29</v>
       </c>
       <c r="O17" s="1">
-        <v>0.87</v>
+        <v>0.72</v>
       </c>
       <c r="P17">
         <v>1</v>
       </c>
     </row>
     <row r="18" spans="1:16">
       <c r="A18" t="s">
-        <v>69</v>
+        <v>75</v>
       </c>
       <c r="B18" t="s">
-        <v>70</v>
+        <v>76</v>
       </c>
       <c r="C18" s="1">
-        <v>10819.0</v>
+        <v>794.0</v>
       </c>
       <c r="D18" s="1">
-        <v>202.5</v>
+        <v>385.73</v>
       </c>
       <c r="E18" s="1">
-        <v>211.82877715131</v>
+        <v>445.40442065491</v>
       </c>
       <c r="F18" t="s">
         <v>11</v>
       </c>
       <c r="G18">
-        <v>1.18</v>
+        <v>1.16</v>
       </c>
       <c r="H18" s="1">
-        <v>1951529.65</v>
+        <v>303591.65</v>
       </c>
       <c r="I18" s="1">
-        <v>-87295.9</v>
+        <v>-38629.61</v>
       </c>
       <c r="J18" s="1">
-        <v>-4.4732038788137</v>
+        <v>-12.724200418556</v>
       </c>
       <c r="K18">
         <v>0.0</v>
       </c>
       <c r="L18">
         <v>0.0</v>
       </c>
       <c r="M18" s="1">
-        <v>1864233.75</v>
+        <v>264962.04</v>
       </c>
       <c r="N18" s="1">
-        <v>1864233.75</v>
+        <v>264962.04</v>
       </c>
       <c r="O18" s="1">
-        <v>1.21</v>
+        <v>0.2</v>
       </c>
       <c r="P18">
         <v>1</v>
       </c>
     </row>
     <row r="19" spans="1:16">
       <c r="A19" t="s">
-        <v>71</v>
+        <v>75</v>
       </c>
       <c r="B19" t="s">
-        <v>72</v>
+        <v>76</v>
       </c>
       <c r="C19" s="1">
-        <v>1378.0</v>
+        <v>13317.0</v>
       </c>
       <c r="D19" s="1">
-        <v>800.45</v>
+        <v>385.73</v>
       </c>
       <c r="E19" s="1">
-        <v>403.13397677794</v>
+        <v>194.64047683412</v>
       </c>
       <c r="F19" t="s">
         <v>11</v>
       </c>
       <c r="G19">
-        <v>1.18</v>
+        <v>1.16</v>
       </c>
       <c r="H19" s="1">
-        <v>474432.46</v>
+        <v>2286736.68</v>
       </c>
       <c r="I19" s="1">
-        <v>464148.29</v>
+        <v>2157217.3</v>
       </c>
       <c r="J19" s="1">
-        <v>97.832321591149</v>
+        <v>94.336060590938</v>
       </c>
       <c r="K19">
-        <v>0.9</v>
-[...2 lines deleted...]
-        <v>73</v>
+        <v>0.0</v>
+      </c>
+      <c r="L19">
+        <v>0.0</v>
       </c>
       <c r="M19" s="1">
-        <v>938580.75</v>
+        <v>4443953.98</v>
       </c>
       <c r="N19" s="1">
-        <v>939820.16</v>
+        <v>4443953.98</v>
       </c>
       <c r="O19" s="1">
-        <v>0.61</v>
+        <v>3.29</v>
       </c>
       <c r="P19">
         <v>1</v>
       </c>
     </row>
     <row r="20" spans="1:16">
       <c r="A20" t="s">
-        <v>74</v>
+        <v>77</v>
       </c>
       <c r="B20" t="s">
-        <v>75</v>
+        <v>78</v>
       </c>
       <c r="C20" s="1">
-        <v>17065.0</v>
+        <v>8868.0</v>
       </c>
       <c r="D20" s="1">
-        <v>32.69</v>
+        <v>180.67</v>
       </c>
       <c r="E20" s="1">
-        <v>42.269673014943</v>
+        <v>211.82877762742</v>
       </c>
       <c r="F20" t="s">
         <v>11</v>
       </c>
       <c r="G20">
-        <v>1.18</v>
+        <v>1.16</v>
       </c>
       <c r="H20" s="1">
-        <v>618554.52</v>
+        <v>1599608.55</v>
       </c>
       <c r="I20" s="1">
-        <v>-143865.23</v>
+        <v>-213518.44</v>
       </c>
       <c r="J20" s="1">
-        <v>-23.258294192079</v>
+        <v>-13.348168212779</v>
       </c>
       <c r="K20">
         <v>0.0</v>
       </c>
       <c r="L20">
         <v>0.0</v>
       </c>
       <c r="M20" s="1">
-        <v>474689.29</v>
+        <v>1386090.11</v>
       </c>
       <c r="N20" s="1">
-        <v>474689.29</v>
+        <v>1386090.11</v>
       </c>
       <c r="O20" s="1">
-        <v>0.31</v>
+        <v>1.03</v>
       </c>
       <c r="P20">
         <v>1</v>
       </c>
     </row>
     <row r="21" spans="1:16">
       <c r="A21" t="s">
-        <v>76</v>
+        <v>79</v>
       </c>
       <c r="B21" t="s">
-        <v>77</v>
+        <v>80</v>
       </c>
       <c r="C21" s="1">
-        <v>5234.0</v>
+        <v>1130.0</v>
       </c>
       <c r="D21" s="1">
-        <v>131.68</v>
+        <v>904.28</v>
       </c>
       <c r="E21" s="1">
-        <v>124.91074894918</v>
+        <v>403.13397345133</v>
       </c>
       <c r="F21" t="s">
         <v>11</v>
       </c>
       <c r="G21">
-        <v>1.18</v>
+        <v>1.16</v>
       </c>
       <c r="H21" s="1">
-        <v>557430.92</v>
+        <v>389048.38</v>
       </c>
       <c r="I21" s="1">
-        <v>29033.61</v>
+        <v>494969.61</v>
       </c>
       <c r="J21" s="1">
-        <v>5.2084678044053</v>
+        <v>127.22572190122</v>
       </c>
       <c r="K21">
         <v>0.0</v>
       </c>
       <c r="L21">
         <v>0.0</v>
       </c>
       <c r="M21" s="1">
-        <v>586464.53</v>
+        <v>884017.99</v>
       </c>
       <c r="N21" s="1">
-        <v>586464.53</v>
+        <v>884017.99</v>
       </c>
       <c r="O21" s="1">
-        <v>0.38</v>
+        <v>0.65</v>
       </c>
       <c r="P21">
         <v>1</v>
       </c>
     </row>
     <row r="22" spans="1:16">
       <c r="A22" t="s">
-        <v>78</v>
+        <v>81</v>
       </c>
       <c r="B22" t="s">
-        <v>79</v>
+        <v>82</v>
       </c>
       <c r="C22" s="1">
-        <v>11314.0</v>
+        <v>13988.0</v>
       </c>
       <c r="D22" s="1">
-        <v>74.7</v>
+        <v>28.13</v>
       </c>
       <c r="E22" s="1">
-        <v>69.85108096164</v>
+        <v>42.269672576494</v>
       </c>
       <c r="F22" t="s">
         <v>11</v>
       </c>
       <c r="G22">
-        <v>1.18</v>
+        <v>1.16</v>
       </c>
       <c r="H22" s="1">
-        <v>677223.0</v>
+        <v>507022.6</v>
       </c>
       <c r="I22" s="1">
-        <v>41936.12</v>
+        <v>-166610.42</v>
       </c>
       <c r="J22" s="1">
-        <v>6.1923649964635</v>
+        <v>-32.860550989246</v>
       </c>
       <c r="K22">
         <v>0.0</v>
       </c>
       <c r="L22">
         <v>0.0</v>
       </c>
       <c r="M22" s="1">
-        <v>719159.12</v>
+        <v>340412.18</v>
       </c>
       <c r="N22" s="1">
-        <v>719159.12</v>
+        <v>340412.18</v>
       </c>
       <c r="O22" s="1">
-        <v>0.47</v>
+        <v>0.25</v>
       </c>
       <c r="P22">
         <v>1</v>
       </c>
     </row>
     <row r="23" spans="1:16">
       <c r="A23" t="s">
-        <v>80</v>
+        <v>83</v>
       </c>
       <c r="B23" t="s">
-        <v>81</v>
+        <v>84</v>
       </c>
       <c r="C23" s="1">
-        <v>3858.0</v>
+        <v>4290.0</v>
       </c>
       <c r="D23" s="1">
-        <v>343.79</v>
+        <v>132.47</v>
       </c>
       <c r="E23" s="1">
-        <v>160.95920943494</v>
+        <v>124.91074825175</v>
       </c>
       <c r="F23" t="s">
         <v>11</v>
       </c>
       <c r="G23">
-        <v>1.18</v>
+        <v>1.16</v>
       </c>
       <c r="H23" s="1">
-        <v>538603.19</v>
+        <v>456893.13</v>
       </c>
       <c r="I23" s="1">
-        <v>590006.26</v>
+        <v>34755.2</v>
       </c>
       <c r="J23" s="1">
-        <v>109.54377377527</v>
+        <v>7.6068554587371</v>
       </c>
       <c r="K23">
         <v>0.0</v>
       </c>
       <c r="L23">
         <v>0.0</v>
       </c>
       <c r="M23" s="1">
-        <v>1128609.45</v>
+        <v>491648.33</v>
       </c>
       <c r="N23" s="1">
-        <v>1128609.45</v>
+        <v>491648.33</v>
       </c>
       <c r="O23" s="1">
-        <v>0.73</v>
+        <v>0.36</v>
       </c>
       <c r="P23">
         <v>1</v>
       </c>
     </row>
     <row r="24" spans="1:16">
       <c r="A24" t="s">
-        <v>82</v>
+        <v>85</v>
       </c>
       <c r="B24" t="s">
-        <v>83</v>
+        <v>86</v>
       </c>
       <c r="C24" s="1">
-        <v>5071.0</v>
+        <v>9274.0</v>
       </c>
       <c r="D24" s="1">
-        <v>277.7</v>
+        <v>79.48</v>
       </c>
       <c r="E24" s="1">
-        <v>287.62378031946</v>
+        <v>69.851081518223</v>
       </c>
       <c r="F24" t="s">
         <v>11</v>
       </c>
       <c r="G24">
-        <v>1.18</v>
+        <v>1.16</v>
       </c>
       <c r="H24" s="1">
-        <v>1239121.82</v>
+        <v>555114.56</v>
       </c>
       <c r="I24" s="1">
-        <v>-40843.48</v>
+        <v>82568.22</v>
       </c>
       <c r="J24" s="1">
-        <v>-3.2961634070813</v>
+        <v>14.874086530896</v>
       </c>
       <c r="K24">
         <v>0.0</v>
       </c>
       <c r="L24">
         <v>0.0</v>
       </c>
       <c r="M24" s="1">
-        <v>1198278.34</v>
+        <v>637682.78</v>
       </c>
       <c r="N24" s="1">
-        <v>1198278.34</v>
+        <v>637682.78</v>
       </c>
       <c r="O24" s="1">
-        <v>0.78</v>
+        <v>0.47</v>
       </c>
       <c r="P24">
         <v>1</v>
       </c>
     </row>
     <row r="25" spans="1:16">
       <c r="A25" t="s">
-        <v>84</v>
+        <v>87</v>
       </c>
       <c r="B25" t="s">
-        <v>85</v>
+        <v>88</v>
       </c>
       <c r="C25" s="1">
-        <v>1339.0</v>
+        <v>2002.0</v>
       </c>
       <c r="D25" s="1">
-        <v>1005.81</v>
+        <v>376.99</v>
       </c>
       <c r="E25" s="1">
-        <v>983.84093353249</v>
+        <v>160.95921078921</v>
       </c>
       <c r="F25" t="s">
         <v>11</v>
       </c>
       <c r="G25">
-        <v>1.18</v>
+        <v>1.16</v>
       </c>
       <c r="H25" s="1">
-        <v>1124718.77</v>
+        <v>279492.9</v>
       </c>
       <c r="I25" s="1">
-        <v>21281.56</v>
+        <v>373447.65</v>
       </c>
       <c r="J25" s="1">
-        <v>1.8921672303913</v>
+        <v>133.61614910432</v>
       </c>
       <c r="K25">
         <v>0.0</v>
       </c>
       <c r="L25">
         <v>0.0</v>
       </c>
       <c r="M25" s="1">
-        <v>1146000.33</v>
+        <v>652940.55</v>
       </c>
       <c r="N25" s="1">
-        <v>1146000.33</v>
+        <v>652940.55</v>
       </c>
       <c r="O25" s="1">
-        <v>0.74</v>
+        <v>0.48</v>
       </c>
       <c r="P25">
         <v>1</v>
       </c>
     </row>
     <row r="26" spans="1:16">
       <c r="A26" t="s">
-        <v>86</v>
+        <v>89</v>
       </c>
       <c r="B26" t="s">
-        <v>87</v>
+        <v>90</v>
       </c>
       <c r="C26" s="1">
-        <v>5129.0</v>
+        <v>4156.0</v>
       </c>
       <c r="D26" s="1">
-        <v>183.32</v>
+        <v>254.83</v>
       </c>
       <c r="E26" s="1">
-        <v>112.51510235913</v>
+        <v>287.62377767084</v>
       </c>
       <c r="F26" t="s">
         <v>11</v>
       </c>
       <c r="G26">
-        <v>1.18</v>
+        <v>1.16</v>
       </c>
       <c r="H26" s="1">
-        <v>492305.61</v>
+        <v>1015537.43</v>
       </c>
       <c r="I26" s="1">
-        <v>307769.51</v>
+        <v>-99304.64</v>
       </c>
       <c r="J26" s="1">
-        <v>62.515946141666</v>
+        <v>-9.7785307627706</v>
       </c>
       <c r="K26">
         <v>0.0</v>
       </c>
       <c r="L26">
         <v>0.0</v>
       </c>
       <c r="M26" s="1">
-        <v>800075.12</v>
+        <v>916232.79</v>
       </c>
       <c r="N26" s="1">
-        <v>800075.12</v>
+        <v>916232.79</v>
       </c>
       <c r="O26" s="1">
-        <v>0.52</v>
+        <v>0.68</v>
       </c>
       <c r="P26">
         <v>1</v>
       </c>
     </row>
     <row r="27" spans="1:16">
       <c r="A27" t="s">
-        <v>88</v>
+        <v>91</v>
       </c>
       <c r="B27" t="s">
-        <v>89</v>
+        <v>92</v>
       </c>
       <c r="C27" s="1">
-        <v>2967.0</v>
+        <v>1098.0</v>
       </c>
       <c r="D27" s="1">
-        <v>449.61</v>
+        <v>971.87</v>
       </c>
       <c r="E27" s="1">
-        <v>397.23863835524</v>
+        <v>983.84093806922</v>
       </c>
       <c r="F27" t="s">
         <v>11</v>
       </c>
       <c r="G27">
-        <v>1.18</v>
+        <v>1.16</v>
       </c>
       <c r="H27" s="1">
-        <v>998058.29</v>
+        <v>922286.19</v>
       </c>
       <c r="I27" s="1">
-        <v>137061.58</v>
+        <v>902.03</v>
       </c>
       <c r="J27" s="1">
-        <v>13.732823160058</v>
+        <v>0.097803698003979</v>
       </c>
       <c r="K27">
         <v>0.0</v>
       </c>
       <c r="L27">
         <v>0.0</v>
       </c>
       <c r="M27" s="1">
-        <v>1135119.87</v>
+        <v>923188.22</v>
       </c>
       <c r="N27" s="1">
-        <v>1135119.87</v>
+        <v>923188.22</v>
       </c>
       <c r="O27" s="1">
-        <v>0.74</v>
+        <v>0.68</v>
       </c>
       <c r="P27">
         <v>1</v>
       </c>
     </row>
     <row r="28" spans="1:16">
       <c r="A28" t="s">
-        <v>90</v>
+        <v>93</v>
       </c>
       <c r="B28" t="s">
-        <v>91</v>
+        <v>94</v>
       </c>
       <c r="C28" s="1">
-        <v>3657.0</v>
+        <v>633.0</v>
       </c>
       <c r="D28" s="1">
-        <v>194.54</v>
+        <v>671.02</v>
       </c>
       <c r="E28" s="1">
-        <v>236.35743505606</v>
+        <v>397.2386413902</v>
       </c>
       <c r="F28" t="s">
         <v>11</v>
       </c>
       <c r="G28">
-        <v>1.18</v>
+        <v>1.16</v>
       </c>
       <c r="H28" s="1">
-        <v>740889.85</v>
+        <v>212932.56</v>
       </c>
       <c r="I28" s="1">
-        <v>-135518.19</v>
+        <v>154534.92</v>
       </c>
       <c r="J28" s="1">
-        <v>-18.29127366234</v>
+        <v>72.574584178202</v>
       </c>
       <c r="K28">
-        <v>0.24</v>
+        <v>0.0</v>
       </c>
       <c r="L28">
-        <v>871.3</v>
+        <v>0.0</v>
       </c>
       <c r="M28" s="1">
-        <v>605371.66</v>
+        <v>367467.48</v>
       </c>
       <c r="N28" s="1">
-        <v>606242.96</v>
+        <v>367467.48</v>
       </c>
       <c r="O28" s="1">
-        <v>0.39</v>
+        <v>0.27</v>
       </c>
       <c r="P28">
         <v>1</v>
       </c>
     </row>
     <row r="29" spans="1:16">
       <c r="A29" t="s">
-        <v>92</v>
+        <v>95</v>
       </c>
       <c r="B29" t="s">
-        <v>93</v>
+        <v>96</v>
       </c>
       <c r="C29" s="1">
-        <v>9760.0</v>
+        <v>4457.0</v>
       </c>
       <c r="D29" s="1">
-        <v>129.29</v>
+        <v>234.11</v>
       </c>
       <c r="E29" s="1">
-        <v>115.05421209016</v>
+        <v>118.49285393763</v>
       </c>
       <c r="F29" t="s">
         <v>11</v>
       </c>
       <c r="G29">
-        <v>1.18</v>
+        <v>1.16</v>
       </c>
       <c r="H29" s="1">
-        <v>943685.15</v>
+        <v>445232.09</v>
       </c>
       <c r="I29" s="1">
-        <v>130064.34</v>
+        <v>457465.61</v>
       </c>
       <c r="J29" s="1">
-        <v>13.782598995014</v>
+        <v>102.74767256781</v>
       </c>
       <c r="K29">
         <v>0.0</v>
       </c>
       <c r="L29">
         <v>0.0</v>
       </c>
       <c r="M29" s="1">
-        <v>1073749.49</v>
+        <v>902697.7</v>
       </c>
       <c r="N29" s="1">
-        <v>1073749.49</v>
+        <v>902697.7</v>
       </c>
       <c r="O29" s="1">
-        <v>0.7</v>
+        <v>0.67</v>
       </c>
       <c r="P29">
         <v>1</v>
       </c>
     </row>
     <row r="30" spans="1:16">
       <c r="A30" t="s">
-        <v>94</v>
+        <v>97</v>
       </c>
       <c r="B30" t="s">
-        <v>95</v>
+        <v>98</v>
       </c>
       <c r="C30" s="1">
-        <v>1409.0</v>
+        <v>2010.0</v>
       </c>
       <c r="D30" s="1">
-        <v>587.3</v>
+        <v>583.44</v>
       </c>
       <c r="E30" s="1">
-        <v>478.22217175302</v>
+        <v>515.45562686567</v>
       </c>
       <c r="F30" t="s">
         <v>11</v>
       </c>
       <c r="G30">
-        <v>1.18</v>
+        <v>1.16</v>
       </c>
       <c r="H30" s="1">
-        <v>579250.61</v>
+        <v>891110.86</v>
       </c>
       <c r="I30" s="1">
-        <v>124889.71</v>
+        <v>123435.73</v>
       </c>
       <c r="J30" s="1">
-        <v>21.560565987147</v>
+        <v>13.851893803651</v>
       </c>
       <c r="K30">
-        <v>0.96</v>
-[...2 lines deleted...]
-        <v>96</v>
+        <v>0.0</v>
+      </c>
+      <c r="L30">
+        <v>0.0</v>
       </c>
       <c r="M30" s="1">
-        <v>704140.32</v>
+        <v>1014546.59</v>
       </c>
       <c r="N30" s="1">
-        <v>705499.93</v>
+        <v>1014546.59</v>
       </c>
       <c r="O30" s="1">
-        <v>0.46</v>
+        <v>0.75</v>
       </c>
       <c r="P30">
         <v>1</v>
       </c>
     </row>
     <row r="31" spans="1:16">
       <c r="A31" t="s">
-        <v>97</v>
+        <v>99</v>
       </c>
       <c r="B31" t="s">
-        <v>98</v>
+        <v>100</v>
       </c>
       <c r="C31" s="1">
-        <v>5461.0</v>
+        <v>4476.0</v>
       </c>
       <c r="D31" s="1">
-        <v>201.27</v>
+        <v>186.79</v>
       </c>
       <c r="E31" s="1">
-        <v>172.77700421168</v>
+        <v>172.77700402145</v>
       </c>
       <c r="F31" t="s">
         <v>11</v>
       </c>
       <c r="G31">
-        <v>1.18</v>
+        <v>1.16</v>
       </c>
       <c r="H31" s="1">
-        <v>805020.67</v>
+        <v>659819.18</v>
       </c>
       <c r="I31" s="1">
-        <v>130254.58</v>
+        <v>63489.1</v>
       </c>
       <c r="J31" s="1">
-        <v>16.18027770641</v>
+        <v>9.6221967964011</v>
       </c>
       <c r="K31">
         <v>0.0</v>
       </c>
       <c r="L31">
         <v>0.0</v>
       </c>
       <c r="M31" s="1">
-        <v>935275.25</v>
+        <v>723308.28</v>
       </c>
       <c r="N31" s="1">
-        <v>935275.25</v>
+        <v>723308.28</v>
       </c>
       <c r="O31" s="1">
-        <v>0.61</v>
+        <v>0.54</v>
       </c>
       <c r="P31">
         <v>1</v>
       </c>
     </row>
     <row r="32" spans="1:16">
       <c r="A32" t="s">
-        <v>99</v>
+        <v>101</v>
       </c>
       <c r="B32" t="s">
-        <v>100</v>
+        <v>102</v>
       </c>
       <c r="C32" s="1">
-        <v>3870.0</v>
+        <v>3172.0</v>
       </c>
       <c r="D32" s="1">
-        <v>409.7</v>
+        <v>395.94</v>
       </c>
       <c r="E32" s="1">
-        <v>358.96101033592</v>
+        <v>358.96100882724</v>
       </c>
       <c r="F32" t="s">
         <v>11</v>
       </c>
       <c r="G32">
-        <v>1.18</v>
+        <v>1.16</v>
       </c>
       <c r="H32" s="1">
-        <v>1185614.36</v>
+        <v>971774.87</v>
       </c>
       <c r="I32" s="1">
-        <v>163550.89</v>
+        <v>114756.56</v>
       </c>
       <c r="J32" s="1">
-        <v>13.794611090912</v>
+        <v>11.808965588913</v>
       </c>
       <c r="K32">
-        <v>0.21</v>
-[...2 lines deleted...]
-        <v>801.46</v>
+        <v>0.53</v>
+      </c>
+      <c r="L32" t="s">
+        <v>103</v>
       </c>
       <c r="M32" s="1">
-        <v>1349165.25</v>
+        <v>1086531.43</v>
       </c>
       <c r="N32" s="1">
-        <v>1349966.71</v>
+        <v>1088196.81</v>
       </c>
       <c r="O32" s="1">
-        <v>0.87</v>
+        <v>0.8</v>
       </c>
       <c r="P32">
         <v>1</v>
       </c>
     </row>
     <row r="33" spans="1:16">
       <c r="A33" t="s">
-        <v>101</v>
+        <v>104</v>
       </c>
       <c r="B33" t="s">
-        <v>102</v>
+        <v>105</v>
       </c>
       <c r="C33" s="1">
-        <v>18707.0</v>
+        <v>15334.0</v>
       </c>
       <c r="D33" s="1">
-        <v>79.71</v>
+        <v>85.96</v>
       </c>
       <c r="E33" s="1">
-        <v>77.917094670444</v>
+        <v>77.91709403939</v>
       </c>
       <c r="F33" t="s">
         <v>11</v>
       </c>
       <c r="G33">
-        <v>1.18</v>
+        <v>1.16</v>
       </c>
       <c r="H33" s="1">
-        <v>1243649.33</v>
+        <v>1019410.86</v>
       </c>
       <c r="I33" s="1">
-        <v>25185.74</v>
+        <v>120921.9</v>
       </c>
       <c r="J33" s="1">
-        <v>2.0251480375099</v>
+        <v>11.861939552027</v>
       </c>
       <c r="K33">
         <v>0.0</v>
       </c>
       <c r="L33">
         <v>0.0</v>
       </c>
       <c r="M33" s="1">
-        <v>1268835.07</v>
+        <v>1140332.76</v>
       </c>
       <c r="N33" s="1">
-        <v>1268835.07</v>
+        <v>1140332.76</v>
       </c>
       <c r="O33" s="1">
-        <v>0.82</v>
+        <v>0.84</v>
       </c>
       <c r="P33">
         <v>1</v>
       </c>
     </row>
     <row r="34" spans="1:16">
       <c r="A34" t="s">
-        <v>103</v>
+        <v>106</v>
       </c>
       <c r="B34" t="s">
-        <v>104</v>
+        <v>107</v>
       </c>
       <c r="C34" s="1">
-        <v>19.0</v>
+        <v>2695.0</v>
       </c>
       <c r="D34" s="1">
-        <v>903.02</v>
+        <v>1131.42</v>
       </c>
       <c r="E34" s="1">
-        <v>945.38736842105</v>
+        <v>593.83702040816</v>
       </c>
       <c r="F34" t="s">
         <v>11</v>
       </c>
       <c r="G34">
-        <v>1.18</v>
+        <v>1.16</v>
       </c>
       <c r="H34" s="1">
-        <v>15431.11</v>
+        <v>1461297.18</v>
       </c>
       <c r="I34" s="1">
-        <v>-831.57</v>
+        <v>1176627.29</v>
       </c>
       <c r="J34" s="1">
-        <v>-5.3889188788104</v>
+        <v>80.51937046782</v>
       </c>
       <c r="K34">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>1.28</v>
+      </c>
+      <c r="L34" t="s">
+        <v>108</v>
       </c>
       <c r="M34" s="1">
-        <v>14599.54</v>
+        <v>2637924.47</v>
       </c>
       <c r="N34" s="1">
-        <v>14599.54</v>
+        <v>2641384.92</v>
       </c>
       <c r="O34" s="1">
-        <v>0.01</v>
+        <v>1.95</v>
       </c>
       <c r="P34">
         <v>1</v>
       </c>
     </row>
     <row r="35" spans="1:16">
       <c r="A35" t="s">
-        <v>103</v>
+        <v>106</v>
       </c>
       <c r="B35" t="s">
-        <v>104</v>
+        <v>107</v>
       </c>
       <c r="C35" s="1">
-        <v>3577.0</v>
+        <v>19.0</v>
       </c>
       <c r="D35" s="1">
-        <v>903.02</v>
+        <v>1131.42</v>
       </c>
       <c r="E35" s="1">
-        <v>593.83701984904</v>
+        <v>945.38736842105</v>
       </c>
       <c r="F35" t="s">
         <v>11</v>
       </c>
       <c r="G35">
-        <v>1.18</v>
+        <v>1.16</v>
       </c>
       <c r="H35" s="1">
-        <v>1939539.89</v>
+        <v>15431.11</v>
       </c>
       <c r="I35" s="1">
-        <v>809015.71</v>
+        <v>3166.5</v>
       </c>
       <c r="J35" s="1">
-        <v>41.711733497783</v>
+        <v>20.520234772482</v>
       </c>
       <c r="K35">
-        <v>0.0</v>
+        <v>1.05</v>
       </c>
       <c r="L35">
-        <v>0.0</v>
+        <v>19.91</v>
       </c>
       <c r="M35" s="1">
-        <v>2748555.6</v>
+        <v>18597.61</v>
       </c>
       <c r="N35" s="1">
-        <v>2748555.6</v>
+        <v>18617.52</v>
       </c>
       <c r="O35" s="1">
-        <v>1.78</v>
+        <v>0.01</v>
       </c>
       <c r="P35">
         <v>1</v>
       </c>
     </row>
     <row r="36" spans="1:16">
       <c r="A36" t="s">
-        <v>105</v>
+        <v>109</v>
       </c>
       <c r="B36" t="s">
-        <v>106</v>
+        <v>110</v>
       </c>
       <c r="C36" s="1">
-        <v>9309.0</v>
+        <v>7631.0</v>
       </c>
       <c r="D36" s="1">
-        <v>144.83</v>
+        <v>138.12</v>
       </c>
       <c r="E36" s="1">
-        <v>141.98567944999</v>
+        <v>141.98567946534</v>
       </c>
       <c r="F36" t="s">
         <v>11</v>
       </c>
       <c r="G36">
-        <v>1.18</v>
+        <v>1.16</v>
       </c>
       <c r="H36" s="1">
-        <v>1136523.21</v>
+        <v>931658.46</v>
       </c>
       <c r="I36" s="1">
-        <v>10704.9</v>
+        <v>-19820.31</v>
       </c>
       <c r="J36" s="1">
-        <v>0.94189893403057</v>
+        <v>-2.1274223174016</v>
       </c>
       <c r="K36">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>0.38</v>
+      </c>
+      <c r="L36" t="s">
+        <v>111</v>
       </c>
       <c r="M36" s="1">
-        <v>1147228.11</v>
+        <v>911838.15</v>
       </c>
       <c r="N36" s="1">
-        <v>1147228.11</v>
+        <v>914728.28</v>
       </c>
       <c r="O36" s="1">
-        <v>0.74</v>
+        <v>0.68</v>
       </c>
       <c r="P36">
         <v>1</v>
       </c>
     </row>
     <row r="37" spans="1:16">
       <c r="A37" t="s">
-        <v>107</v>
+        <v>112</v>
       </c>
       <c r="B37" t="s">
-        <v>108</v>
+        <v>113</v>
       </c>
       <c r="C37" s="1">
-        <v>2828.0</v>
+        <v>2318.0</v>
       </c>
       <c r="D37" s="1">
-        <v>358.5</v>
+        <v>346.99</v>
       </c>
       <c r="E37" s="1">
-        <v>395.36653465347</v>
+        <v>395.36653580673</v>
       </c>
       <c r="F37" t="s">
         <v>11</v>
       </c>
       <c r="G37">
-        <v>1.18</v>
+        <v>1.16</v>
       </c>
       <c r="H37" s="1">
-        <v>962027.37</v>
+        <v>788535.87</v>
       </c>
       <c r="I37" s="1">
-        <v>-99333.36</v>
+        <v>-92694.69</v>
       </c>
       <c r="J37" s="1">
-        <v>-10.325419327727</v>
+        <v>-11.755291487247</v>
       </c>
       <c r="K37">
-        <v>3.62</v>
-[...2 lines deleted...]
-        <v>109</v>
+        <v>0.0</v>
+      </c>
+      <c r="L37">
+        <v>0.0</v>
       </c>
       <c r="M37" s="1">
-        <v>862694.01</v>
+        <v>695841.18</v>
       </c>
       <c r="N37" s="1">
-        <v>872943.32</v>
+        <v>695841.18</v>
       </c>
       <c r="O37" s="1">
-        <v>0.57</v>
+        <v>0.51</v>
       </c>
       <c r="P37">
         <v>1</v>
       </c>
     </row>
     <row r="38" spans="1:16">
       <c r="A38" t="s">
-        <v>110</v>
+        <v>114</v>
       </c>
       <c r="B38" t="s">
-        <v>111</v>
+        <v>115</v>
       </c>
       <c r="C38" s="1">
-        <v>32048.0</v>
+        <v>26269.0</v>
       </c>
       <c r="D38" s="1">
-        <v>51.1</v>
+        <v>52.01</v>
       </c>
       <c r="E38" s="1">
-        <v>42.827194520719</v>
+        <v>42.827194411664</v>
       </c>
       <c r="F38" t="s">
         <v>11</v>
       </c>
       <c r="G38">
-        <v>1.18</v>
+        <v>1.16</v>
       </c>
       <c r="H38" s="1">
-        <v>1180670.9</v>
+        <v>967768.47</v>
       </c>
       <c r="I38" s="1">
-        <v>212838.97</v>
+        <v>214211.54</v>
       </c>
       <c r="J38" s="1">
-        <v>18.026951456159</v>
+        <v>22.134585558465</v>
       </c>
       <c r="K38">
         <v>0.0</v>
       </c>
       <c r="L38">
         <v>0.0</v>
       </c>
       <c r="M38" s="1">
-        <v>1393509.87</v>
+        <v>1181980.01</v>
       </c>
       <c r="N38" s="1">
-        <v>1393509.87</v>
+        <v>1181980.01</v>
       </c>
       <c r="O38" s="1">
-        <v>0.9</v>
+        <v>0.87</v>
       </c>
       <c r="P38">
         <v>1</v>
       </c>
     </row>
     <row r="39" spans="1:16">
       <c r="A39" t="s">
-        <v>112</v>
+        <v>116</v>
       </c>
       <c r="B39" t="s">
-        <v>113</v>
+        <v>117</v>
       </c>
       <c r="C39" s="1">
-        <v>10892.0</v>
+        <v>8928.0</v>
       </c>
       <c r="D39" s="1">
-        <v>67.57</v>
+        <v>63.37</v>
       </c>
       <c r="E39" s="1">
-        <v>64.118153690782</v>
+        <v>64.118154121864</v>
       </c>
       <c r="F39" t="s">
         <v>11</v>
       </c>
       <c r="G39">
-        <v>1.18</v>
+        <v>1.16</v>
       </c>
       <c r="H39" s="1">
-        <v>591191.84</v>
+        <v>484590.6</v>
       </c>
       <c r="I39" s="1">
-        <v>35061.09</v>
+        <v>4869.87</v>
       </c>
       <c r="J39" s="1">
-        <v>5.9305774585793</v>
+        <v>1.0049452052929</v>
       </c>
       <c r="K39">
-        <v>0.11</v>
-[...2 lines deleted...]
-        <v>114</v>
+        <v>0.0</v>
+      </c>
+      <c r="L39">
+        <v>0.0</v>
       </c>
       <c r="M39" s="1">
-        <v>626252.93</v>
+        <v>489460.47</v>
       </c>
       <c r="N39" s="1">
-        <v>627442.75</v>
+        <v>489460.47</v>
       </c>
       <c r="O39" s="1">
-        <v>0.41</v>
+        <v>0.36</v>
       </c>
       <c r="P39">
         <v>1</v>
       </c>
     </row>
     <row r="40" spans="1:16">
       <c r="A40" t="s">
-        <v>115</v>
+        <v>118</v>
       </c>
       <c r="B40" t="s">
-        <v>116</v>
+        <v>119</v>
       </c>
       <c r="C40" s="1">
-        <v>6742.0</v>
+        <v>5527.0</v>
       </c>
       <c r="D40" s="1">
-        <v>286.73</v>
+        <v>328.0</v>
       </c>
       <c r="E40" s="1">
-        <v>313.69987985761</v>
+        <v>313.69987877691</v>
       </c>
       <c r="F40" t="s">
         <v>11</v>
       </c>
       <c r="G40">
-        <v>1.18</v>
+        <v>1.16</v>
       </c>
       <c r="H40" s="1">
-        <v>1797611.14</v>
+        <v>1473657.19</v>
       </c>
       <c r="I40" s="1">
-        <v>-152670.99</v>
+        <v>94693.01</v>
       </c>
       <c r="J40" s="1">
-        <v>-8.4929930952698</v>
+        <v>6.4257149249209</v>
       </c>
       <c r="K40">
-        <v>0.13</v>
+        <v>0.0</v>
       </c>
       <c r="L40">
-        <v>861.97</v>
+        <v>0.0</v>
       </c>
       <c r="M40" s="1">
-        <v>1644940.15</v>
+        <v>1568350.2</v>
       </c>
       <c r="N40" s="1">
-        <v>1645802.12</v>
+        <v>1568350.2</v>
       </c>
       <c r="O40" s="1">
-        <v>1.07</v>
+        <v>1.16</v>
       </c>
       <c r="P40">
         <v>1</v>
       </c>
     </row>
     <row r="41" spans="1:16">
       <c r="A41" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="B41" t="s">
-        <v>118</v>
+        <v>121</v>
       </c>
       <c r="C41" s="1">
-        <v>13492.0</v>
+        <v>13648.0</v>
       </c>
       <c r="D41" s="1">
-        <v>79.05</v>
+        <v>82.11</v>
       </c>
       <c r="E41" s="1">
-        <v>84.162429587904</v>
+        <v>84.14138408558</v>
       </c>
       <c r="F41" t="s">
         <v>11</v>
       </c>
       <c r="G41">
-        <v>1.18</v>
+        <v>1.16</v>
       </c>
       <c r="H41" s="1">
-        <v>973017.84</v>
+        <v>984721.07</v>
       </c>
       <c r="I41" s="1">
-        <v>-65476.48</v>
+        <v>-15227.79</v>
       </c>
       <c r="J41" s="1">
-        <v>-6.7292168044935</v>
+        <v>-1.5464064356823</v>
       </c>
       <c r="K41">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>0.11</v>
+      </c>
+      <c r="L41" t="s">
+        <v>122</v>
       </c>
       <c r="M41" s="1">
-        <v>907541.36</v>
+        <v>969493.28</v>
       </c>
       <c r="N41" s="1">
-        <v>907541.36</v>
+        <v>970980.99</v>
       </c>
       <c r="O41" s="1">
-        <v>0.59</v>
+        <v>0.72</v>
       </c>
       <c r="P41">
         <v>1</v>
       </c>
     </row>
     <row r="42" spans="1:16">
       <c r="A42" t="s">
-        <v>119</v>
+        <v>123</v>
       </c>
       <c r="B42" t="s">
-        <v>120</v>
+        <v>124</v>
       </c>
       <c r="C42" s="1">
-        <v>10834.0</v>
+        <v>8881.0</v>
       </c>
       <c r="D42" s="1">
-        <v>133.29</v>
+        <v>129.16</v>
       </c>
       <c r="E42" s="1">
-        <v>112.2113716079</v>
+        <v>112.21137034118</v>
       </c>
       <c r="F42" t="s">
         <v>11</v>
       </c>
       <c r="G42">
-        <v>1.18</v>
+        <v>1.16</v>
       </c>
       <c r="H42" s="1">
-        <v>1035569.07</v>
+        <v>848891.35</v>
       </c>
       <c r="I42" s="1">
-        <v>193212.3</v>
+        <v>143469.55</v>
       </c>
       <c r="J42" s="1">
-        <v>18.657596639112</v>
+        <v>16.900814220807</v>
       </c>
       <c r="K42">
         <v>0.0</v>
       </c>
       <c r="L42">
         <v>0.0</v>
       </c>
       <c r="M42" s="1">
-        <v>1228781.37</v>
+        <v>992360.9</v>
       </c>
       <c r="N42" s="1">
-        <v>1228781.37</v>
+        <v>992360.9</v>
       </c>
       <c r="O42" s="1">
-        <v>0.8</v>
+        <v>0.73</v>
       </c>
       <c r="P42">
         <v>1</v>
       </c>
     </row>
     <row r="43" spans="1:16">
       <c r="A43" t="s">
-        <v>121</v>
+        <v>125</v>
       </c>
       <c r="B43" t="s">
-        <v>122</v>
+        <v>126</v>
       </c>
       <c r="C43" s="1">
-        <v>891.0</v>
+        <v>730.0</v>
       </c>
       <c r="D43" s="1">
-        <v>926.55</v>
+        <v>1038.68</v>
       </c>
       <c r="E43" s="1">
-        <v>707.01785634119</v>
+        <v>707.0178630137</v>
       </c>
       <c r="F43" t="s">
         <v>11</v>
       </c>
       <c r="G43">
-        <v>1.18</v>
+        <v>1.16</v>
       </c>
       <c r="H43" s="1">
-        <v>537930.75</v>
+        <v>440728.9</v>
       </c>
       <c r="I43" s="1">
-        <v>164550.57</v>
+        <v>215241.69</v>
       </c>
       <c r="J43" s="1">
-        <v>30.589545215625</v>
+        <v>48.837661882395</v>
       </c>
       <c r="K43">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>2.73</v>
+      </c>
+      <c r="L43" t="s">
+        <v>127</v>
       </c>
       <c r="M43" s="1">
-        <v>702481.32</v>
+        <v>655970.59</v>
       </c>
       <c r="N43" s="1">
-        <v>702481.32</v>
+        <v>657959.95</v>
       </c>
       <c r="O43" s="1">
-        <v>0.46</v>
+        <v>0.49</v>
       </c>
       <c r="P43">
         <v>1</v>
       </c>
     </row>
     <row r="44" spans="1:16">
       <c r="A44" t="s">
-        <v>123</v>
+        <v>128</v>
       </c>
       <c r="B44" t="s">
-        <v>124</v>
+        <v>129</v>
       </c>
       <c r="C44" s="1">
-        <v>8090.0</v>
+        <v>6631.0</v>
       </c>
       <c r="D44" s="1">
-        <v>343.92</v>
+        <v>310.78</v>
       </c>
       <c r="E44" s="1">
-        <v>367.85395426452</v>
+        <v>367.85395415473</v>
       </c>
       <c r="F44" t="s">
         <v>11</v>
       </c>
       <c r="G44">
-        <v>1.18</v>
+        <v>1.16</v>
       </c>
       <c r="H44" s="1">
-        <v>2542320.44</v>
+        <v>2083822.85</v>
       </c>
       <c r="I44" s="1">
-        <v>-174797.63</v>
+        <v>-300985.08</v>
       </c>
       <c r="J44" s="1">
-        <v>-6.8755152674617</v>
+        <v>-14.443889988057</v>
       </c>
       <c r="K44">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>1.41</v>
+      </c>
+      <c r="L44" t="s">
+        <v>130</v>
       </c>
       <c r="M44" s="1">
-        <v>2367522.81</v>
+        <v>1782837.77</v>
       </c>
       <c r="N44" s="1">
-        <v>2367522.81</v>
+        <v>1792194.26</v>
       </c>
       <c r="O44" s="1">
-        <v>1.53</v>
+        <v>1.33</v>
       </c>
       <c r="P44">
         <v>1</v>
       </c>
     </row>
     <row r="45" spans="1:16">
       <c r="A45" t="s">
-        <v>125</v>
+        <v>131</v>
       </c>
       <c r="B45" t="s">
-        <v>126</v>
+        <v>132</v>
       </c>
       <c r="C45" s="1">
-        <v>2294.0</v>
+        <v>1880.0</v>
       </c>
       <c r="D45" s="1">
-        <v>549.11</v>
+        <v>476.82</v>
       </c>
       <c r="E45" s="1">
-        <v>455.56277680907</v>
+        <v>455.56277659574</v>
       </c>
       <c r="F45" t="s">
         <v>11</v>
       </c>
       <c r="G45">
-        <v>1.18</v>
+        <v>1.16</v>
       </c>
       <c r="H45" s="1">
-        <v>895079.49</v>
+        <v>733543.79</v>
       </c>
       <c r="I45" s="1">
-        <v>176787.72</v>
+        <v>41974.51</v>
       </c>
       <c r="J45" s="1">
-        <v>19.751063673686</v>
+        <v>5.7221546378301</v>
       </c>
       <c r="K45">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>0.86</v>
+      </c>
+      <c r="L45" t="s">
+        <v>133</v>
       </c>
       <c r="M45" s="1">
-        <v>1071867.21</v>
+        <v>775518.3</v>
       </c>
       <c r="N45" s="1">
-        <v>1071867.21</v>
+        <v>777134.98</v>
       </c>
       <c r="O45" s="1">
-        <v>0.69</v>
+        <v>0.57</v>
       </c>
       <c r="P45">
         <v>1</v>
       </c>
     </row>
     <row r="46" spans="1:16">
       <c r="A46" t="s">
-        <v>127</v>
+        <v>134</v>
       </c>
       <c r="B46" t="s">
-        <v>128</v>
+        <v>135</v>
       </c>
       <c r="C46" s="1">
-        <v>6872.0</v>
+        <v>11579.0</v>
       </c>
       <c r="D46" s="1">
-        <v>72.42</v>
+        <v>99.17</v>
       </c>
       <c r="E46" s="1">
-        <v>73.231701105937</v>
+        <v>115.47080231454</v>
       </c>
       <c r="F46" t="s">
         <v>11</v>
       </c>
       <c r="G46">
-        <v>1.18</v>
+        <v>1.16</v>
       </c>
       <c r="H46" s="1">
-        <v>431986.29</v>
+        <v>1153263.83</v>
       </c>
       <c r="I46" s="1">
-        <v>-8509.23</v>
+        <v>-159847.94</v>
       </c>
       <c r="J46" s="1">
-        <v>-1.9697916801943</v>
+        <v>-13.860483251261</v>
       </c>
       <c r="K46">
         <v>0.0</v>
       </c>
       <c r="L46">
         <v>0.0</v>
       </c>
       <c r="M46" s="1">
-        <v>423477.06</v>
+        <v>993415.89</v>
       </c>
       <c r="N46" s="1">
-        <v>423477.06</v>
+        <v>993415.89</v>
       </c>
       <c r="O46" s="1">
-        <v>0.27</v>
+        <v>0.73</v>
       </c>
       <c r="P46">
         <v>1</v>
       </c>
     </row>
     <row r="47" spans="1:16">
       <c r="A47" t="s">
-        <v>129</v>
+        <v>136</v>
       </c>
       <c r="B47" t="s">
-        <v>130</v>
+        <v>137</v>
       </c>
       <c r="C47" s="1">
-        <v>647.0</v>
+        <v>10813.0</v>
       </c>
       <c r="D47" s="1">
-        <v>451.29</v>
+        <v>73.01</v>
       </c>
       <c r="E47" s="1">
-        <v>466.98123647604</v>
+        <v>79.364100619624</v>
       </c>
       <c r="F47" t="s">
         <v>11</v>
       </c>
       <c r="G47">
-        <v>1.18</v>
+        <v>1.16</v>
       </c>
       <c r="H47" s="1">
-        <v>260723.54</v>
+        <v>735457.56</v>
       </c>
       <c r="I47" s="1">
-        <v>-12268.27</v>
+        <v>-52477.09</v>
       </c>
       <c r="J47" s="1">
-        <v>-4.7054707833439</v>
+        <v>-7.1352981945008</v>
       </c>
       <c r="K47">
         <v>0.0</v>
       </c>
       <c r="L47">
         <v>0.0</v>
       </c>
       <c r="M47" s="1">
-        <v>248455.27</v>
+        <v>682980.47</v>
       </c>
       <c r="N47" s="1">
-        <v>248455.27</v>
+        <v>682980.47</v>
       </c>
       <c r="O47" s="1">
-        <v>0.16</v>
+        <v>0.51</v>
       </c>
       <c r="P47">
         <v>1</v>
       </c>
     </row>
     <row r="48" spans="1:16">
       <c r="A48" t="s">
-        <v>129</v>
+        <v>138</v>
       </c>
       <c r="B48" t="s">
-        <v>130</v>
+        <v>139</v>
       </c>
       <c r="C48" s="1">
-        <v>3332.0</v>
+        <v>343.0</v>
       </c>
       <c r="D48" s="1">
-        <v>451.29</v>
+        <v>422.06</v>
       </c>
       <c r="E48" s="1">
-        <v>254.3075210084</v>
+        <v>466.9812244898</v>
       </c>
       <c r="F48" t="s">
         <v>11</v>
       </c>
       <c r="G48">
-        <v>1.18</v>
+        <v>1.16</v>
       </c>
       <c r="H48" s="1">
-        <v>764809.79</v>
+        <v>138219.75</v>
       </c>
       <c r="I48" s="1">
-        <v>514715.64</v>
+        <v>-12978.31</v>
       </c>
       <c r="J48" s="1">
-        <v>67.299823659423</v>
+        <v>-9.389620513711</v>
       </c>
       <c r="K48">
         <v>0.0</v>
       </c>
       <c r="L48">
         <v>0.0</v>
       </c>
       <c r="M48" s="1">
-        <v>1279525.43</v>
+        <v>125241.44</v>
       </c>
       <c r="N48" s="1">
-        <v>1279525.43</v>
+        <v>125241.44</v>
       </c>
       <c r="O48" s="1">
-        <v>0.83</v>
+        <v>0.09</v>
       </c>
       <c r="P48">
         <v>1</v>
       </c>
     </row>
     <row r="49" spans="1:16">
       <c r="A49" t="s">
-        <v>131</v>
+        <v>138</v>
       </c>
       <c r="B49" t="s">
-        <v>132</v>
+        <v>139</v>
       </c>
       <c r="C49" s="1">
-        <v>11091.0</v>
+        <v>2918.0</v>
       </c>
       <c r="D49" s="1">
-        <v>313.0</v>
+        <v>422.06</v>
       </c>
       <c r="E49" s="1">
-        <v>290.08747993869</v>
+        <v>254.30752227553</v>
       </c>
       <c r="F49" t="s">
         <v>11</v>
       </c>
       <c r="G49">
-        <v>1.18</v>
+        <v>1.16</v>
       </c>
       <c r="H49" s="1">
-        <v>2749681.98</v>
+        <v>669782.4</v>
       </c>
       <c r="I49" s="1">
-        <v>204268.84</v>
+        <v>395682.67</v>
       </c>
       <c r="J49" s="1">
-        <v>7.4288169135836</v>
+        <v>59.076301497322</v>
       </c>
       <c r="K49">
-        <v>0.89</v>
-[...2 lines deleted...]
-        <v>133</v>
+        <v>0.0</v>
+      </c>
+      <c r="L49">
+        <v>0.0</v>
       </c>
       <c r="M49" s="1">
-        <v>2953950.82</v>
+        <v>1065465.07</v>
       </c>
       <c r="N49" s="1">
-        <v>2963860.24</v>
+        <v>1065465.07</v>
       </c>
       <c r="O49" s="1">
-        <v>1.92</v>
+        <v>0.79</v>
       </c>
       <c r="P49">
         <v>1</v>
       </c>
     </row>
     <row r="50" spans="1:16">
       <c r="A50" t="s">
-        <v>134</v>
+        <v>140</v>
       </c>
       <c r="B50" t="s">
-        <v>135</v>
+        <v>141</v>
       </c>
       <c r="C50" s="1">
-        <v>27434.0</v>
+        <v>9091.0</v>
       </c>
       <c r="D50" s="1">
-        <v>26.44</v>
+        <v>312.37</v>
       </c>
       <c r="E50" s="1">
-        <v>32.147454618357</v>
+        <v>290.0874799252</v>
       </c>
       <c r="F50" t="s">
         <v>11</v>
       </c>
       <c r="G50">
-        <v>1.18</v>
+        <v>1.16</v>
       </c>
       <c r="H50" s="1">
-        <v>752949.49</v>
+        <v>2253841.76</v>
       </c>
       <c r="I50" s="1">
-        <v>-135731.18</v>
+        <v>202906.81</v>
       </c>
       <c r="J50" s="1">
-        <v>-18.026598304755</v>
+        <v>9.0027087793422</v>
       </c>
       <c r="K50">
         <v>0.0</v>
       </c>
       <c r="L50">
         <v>0.0</v>
       </c>
       <c r="M50" s="1">
-        <v>617218.31</v>
+        <v>2456748.57</v>
       </c>
       <c r="N50" s="1">
-        <v>617218.31</v>
+        <v>2456748.57</v>
       </c>
       <c r="O50" s="1">
-        <v>0.4</v>
+        <v>1.82</v>
       </c>
       <c r="P50">
         <v>1</v>
       </c>
     </row>
     <row r="51" spans="1:16">
       <c r="A51" t="s">
-        <v>136</v>
+        <v>142</v>
       </c>
       <c r="B51" t="s">
-        <v>137</v>
+        <v>143</v>
       </c>
       <c r="C51" s="1">
-        <v>6580.0</v>
+        <v>11535.0</v>
       </c>
       <c r="D51" s="1">
-        <v>104.45</v>
+        <v>30.53</v>
       </c>
       <c r="E51" s="1">
-        <v>133.66261854103</v>
+        <v>32.147454703078</v>
       </c>
       <c r="F51" t="s">
         <v>11</v>
       </c>
       <c r="G51">
-        <v>1.18</v>
+        <v>1.16</v>
       </c>
       <c r="H51" s="1">
-        <v>749599.76</v>
+        <v>316587.9</v>
       </c>
       <c r="I51" s="1">
-        <v>-164779.3</v>
+        <v>-11921.8</v>
       </c>
       <c r="J51" s="1">
-        <v>-21.982304263278</v>
+        <v>-3.7657156195799</v>
       </c>
       <c r="K51">
         <v>0.0</v>
       </c>
       <c r="L51">
         <v>0.0</v>
       </c>
       <c r="M51" s="1">
-        <v>584820.46</v>
+        <v>304666.1</v>
       </c>
       <c r="N51" s="1">
-        <v>584820.46</v>
+        <v>304666.1</v>
       </c>
       <c r="O51" s="1">
-        <v>0.38</v>
+        <v>0.23</v>
       </c>
       <c r="P51">
         <v>1</v>
       </c>
     </row>
     <row r="52" spans="1:16">
       <c r="A52" t="s">
-        <v>138</v>
+        <v>144</v>
       </c>
       <c r="B52" t="s">
-        <v>139</v>
+        <v>145</v>
       </c>
       <c r="C52" s="1">
-        <v>38080.0</v>
+        <v>5393.0</v>
       </c>
       <c r="D52" s="1">
-        <v>23.36</v>
+        <v>93.4</v>
       </c>
       <c r="E52" s="1">
-        <v>18.909090336135</v>
+        <v>133.66262006305</v>
       </c>
       <c r="F52" t="s">
         <v>11</v>
       </c>
       <c r="G52">
-        <v>1.18</v>
+        <v>1.16</v>
       </c>
       <c r="H52" s="1">
-        <v>614819.25</v>
+        <v>614375.61</v>
       </c>
       <c r="I52" s="1">
-        <v>142114.72</v>
+        <v>-178605.91</v>
       </c>
       <c r="J52" s="1">
-        <v>23.114878071889</v>
+        <v>-29.071126374955</v>
       </c>
       <c r="K52">
         <v>0.0</v>
       </c>
       <c r="L52">
         <v>0.0</v>
       </c>
       <c r="M52" s="1">
-        <v>756933.97</v>
+        <v>435769.7</v>
       </c>
       <c r="N52" s="1">
-        <v>756933.97</v>
+        <v>435769.7</v>
       </c>
       <c r="O52" s="1">
-        <v>0.49</v>
+        <v>0.32</v>
       </c>
       <c r="P52">
         <v>1</v>
       </c>
     </row>
     <row r="53" spans="1:16">
       <c r="A53" t="s">
-        <v>140</v>
+        <v>146</v>
       </c>
       <c r="B53" t="s">
-        <v>141</v>
+        <v>147</v>
       </c>
       <c r="C53" s="1">
-        <v>1407.0</v>
+        <v>3151.0</v>
       </c>
       <c r="D53" s="1">
-        <v>494.84</v>
+        <v>303.28</v>
       </c>
       <c r="E53" s="1">
-        <v>460.85609808102</v>
+        <v>334.46986353539</v>
       </c>
       <c r="F53" t="s">
         <v>11</v>
       </c>
       <c r="G53">
-        <v>1.18</v>
+        <v>1.16</v>
       </c>
       <c r="H53" s="1">
-        <v>553584.73</v>
+        <v>905152.69</v>
       </c>
       <c r="I53" s="1">
-        <v>38859.01</v>
+        <v>-78407.05</v>
       </c>
       <c r="J53" s="1">
-        <v>7.0195234612053</v>
+        <v>-8.6623009428387</v>
       </c>
       <c r="K53">
         <v>0.0</v>
       </c>
       <c r="L53">
         <v>0.0</v>
       </c>
       <c r="M53" s="1">
-        <v>592443.74</v>
+        <v>826745.64</v>
       </c>
       <c r="N53" s="1">
-        <v>592443.74</v>
+        <v>826745.64</v>
       </c>
       <c r="O53" s="1">
-        <v>0.38</v>
+        <v>0.61</v>
       </c>
       <c r="P53">
         <v>1</v>
       </c>
     </row>
     <row r="54" spans="1:16">
       <c r="A54" t="s">
-        <v>142</v>
+        <v>148</v>
       </c>
       <c r="B54" t="s">
-        <v>143</v>
+        <v>149</v>
       </c>
       <c r="C54" s="1">
-        <v>1449.0</v>
+        <v>31212.0</v>
       </c>
       <c r="D54" s="1">
-        <v>614.49</v>
+        <v>22.53</v>
       </c>
       <c r="E54" s="1">
-        <v>556.13495514148</v>
+        <v>18.909090093554</v>
       </c>
       <c r="F54" t="s">
         <v>11</v>
       </c>
       <c r="G54">
-        <v>1.18</v>
+        <v>1.16</v>
       </c>
       <c r="H54" s="1">
-        <v>688059.87</v>
+        <v>503932.21</v>
       </c>
       <c r="I54" s="1">
-        <v>69595.01</v>
+        <v>104430.42</v>
       </c>
       <c r="J54" s="1">
-        <v>10.114673596645</v>
+        <v>20.723108768935</v>
       </c>
       <c r="K54">
         <v>0.0</v>
       </c>
       <c r="L54">
         <v>0.0</v>
       </c>
       <c r="M54" s="1">
-        <v>757654.88</v>
+        <v>608362.63</v>
       </c>
       <c r="N54" s="1">
-        <v>757654.88</v>
+        <v>608362.63</v>
       </c>
       <c r="O54" s="1">
-        <v>0.49</v>
+        <v>0.45</v>
       </c>
       <c r="P54">
         <v>1</v>
       </c>
     </row>
     <row r="55" spans="1:16">
       <c r="A55" t="s">
-        <v>144</v>
+        <v>150</v>
       </c>
       <c r="B55" t="s">
-        <v>145</v>
+        <v>151</v>
       </c>
       <c r="C55" s="1">
-        <v>2613.0</v>
+        <v>2800.0</v>
       </c>
       <c r="D55" s="1">
-        <v>511.35</v>
+        <v>507.9</v>
       </c>
       <c r="E55" s="1">
-        <v>556.62815920398</v>
+        <v>483.93141428571</v>
       </c>
       <c r="F55" t="s">
         <v>11</v>
       </c>
       <c r="G55">
-        <v>1.18</v>
+        <v>1.16</v>
       </c>
       <c r="H55" s="1">
-        <v>1241801.12</v>
+        <v>1159453.33</v>
       </c>
       <c r="I55" s="1">
-        <v>-104839.28</v>
+        <v>70860.71</v>
       </c>
       <c r="J55" s="1">
-        <v>-8.4425177519569</v>
+        <v>6.1115620755516</v>
       </c>
       <c r="K55">
-        <v>0.52</v>
+        <v>1.38</v>
       </c>
       <c r="L55" t="s">
-        <v>146</v>
+        <v>152</v>
       </c>
       <c r="M55" s="1">
-        <v>1136961.84</v>
+        <v>1230314.04</v>
       </c>
       <c r="N55" s="1">
-        <v>1138315.92</v>
+        <v>1234189.81</v>
       </c>
       <c r="O55" s="1">
-        <v>0.74</v>
+        <v>0.91</v>
       </c>
       <c r="P55">
         <v>1</v>
       </c>
     </row>
     <row r="56" spans="1:16">
       <c r="A56" t="s">
-        <v>147</v>
+        <v>153</v>
       </c>
       <c r="B56" t="s">
-        <v>148</v>
+        <v>154</v>
       </c>
       <c r="C56" s="1">
-        <v>16665.0</v>
+        <v>1188.0</v>
       </c>
       <c r="D56" s="1">
-        <v>112.56</v>
+        <v>575.83</v>
       </c>
       <c r="E56" s="1">
-        <v>80.401531953195</v>
+        <v>556.13495791246</v>
       </c>
       <c r="F56" t="s">
         <v>11</v>
       </c>
       <c r="G56">
-        <v>1.18</v>
+        <v>1.16</v>
       </c>
       <c r="H56" s="1">
-        <v>1144181.93</v>
+        <v>564123.62</v>
       </c>
       <c r="I56" s="1">
-        <v>451982.47</v>
+        <v>27697.51</v>
       </c>
       <c r="J56" s="1">
-        <v>39.502675068466</v>
+        <v>4.9098298702685</v>
       </c>
       <c r="K56">
-        <v>0.0</v>
+        <v>0.5</v>
       </c>
       <c r="L56">
-        <v>0.0</v>
+        <v>597.14</v>
       </c>
       <c r="M56" s="1">
-        <v>1596164.4</v>
+        <v>591821.13</v>
       </c>
       <c r="N56" s="1">
-        <v>1596164.4</v>
+        <v>592418.27</v>
       </c>
       <c r="O56" s="1">
-        <v>1.03</v>
+        <v>0.44</v>
       </c>
       <c r="P56">
         <v>1</v>
       </c>
     </row>
     <row r="57" spans="1:16">
       <c r="A57" t="s">
-        <v>149</v>
+        <v>155</v>
       </c>
       <c r="B57" t="s">
-        <v>150</v>
+        <v>156</v>
       </c>
       <c r="C57" s="1">
-        <v>8786.0</v>
+        <v>2142.0</v>
       </c>
       <c r="D57" s="1">
-        <v>668.84</v>
+        <v>491.08</v>
       </c>
       <c r="E57" s="1">
-        <v>713.46106419303</v>
+        <v>556.62815592904</v>
       </c>
       <c r="F57" t="s">
         <v>11</v>
       </c>
       <c r="G57">
-        <v>1.18</v>
+        <v>1.16</v>
       </c>
       <c r="H57" s="1">
-        <v>5348254.55</v>
+        <v>1017963.26</v>
       </c>
       <c r="I57" s="1">
-        <v>-347890.15</v>
+        <v>-107942.19</v>
       </c>
       <c r="J57" s="1">
-        <v>-6.5047418133828</v>
+        <v>-10.603741239148</v>
       </c>
       <c r="K57">
         <v>0.0</v>
       </c>
       <c r="L57">
         <v>0.0</v>
       </c>
       <c r="M57" s="1">
-        <v>5000364.4</v>
+        <v>910021.07</v>
       </c>
       <c r="N57" s="1">
-        <v>5000364.4</v>
+        <v>910021.07</v>
       </c>
       <c r="O57" s="1">
-        <v>3.24</v>
+        <v>0.67</v>
       </c>
       <c r="P57">
         <v>1</v>
       </c>
     </row>
     <row r="58" spans="1:16">
       <c r="A58" t="s">
-        <v>151</v>
+        <v>157</v>
       </c>
       <c r="B58" t="s">
-        <v>152</v>
+        <v>158</v>
       </c>
       <c r="C58" s="1">
-        <v>1663.0</v>
+        <v>13005.0</v>
       </c>
       <c r="D58" s="1">
-        <v>77.48</v>
+        <v>120.79</v>
       </c>
       <c r="E58" s="1">
-        <v>80.395496091401</v>
+        <v>80.40153171857</v>
       </c>
       <c r="F58" t="s">
         <v>11</v>
       </c>
       <c r="G58">
-        <v>1.18</v>
+        <v>1.16</v>
       </c>
       <c r="H58" s="1">
-        <v>114148.09</v>
+        <v>892894.45</v>
       </c>
       <c r="I58" s="1">
-        <v>-4507.82</v>
+        <v>466110.61</v>
       </c>
       <c r="J58" s="1">
-        <v>-3.9490980532394</v>
+        <v>52.202207102978</v>
       </c>
       <c r="K58">
         <v>0.0</v>
       </c>
       <c r="L58">
         <v>0.0</v>
       </c>
       <c r="M58" s="1">
-        <v>109640.27</v>
+        <v>1359005.06</v>
       </c>
       <c r="N58" s="1">
-        <v>109640.27</v>
+        <v>1359005.06</v>
       </c>
       <c r="O58" s="1">
-        <v>0.07</v>
+        <v>1.01</v>
       </c>
       <c r="P58">
         <v>1</v>
       </c>
     </row>
     <row r="59" spans="1:16">
       <c r="A59" t="s">
-        <v>153</v>
+        <v>159</v>
       </c>
       <c r="B59" t="s">
-        <v>154</v>
+        <v>160</v>
       </c>
       <c r="C59" s="1">
-        <v>6760.0</v>
+        <v>7564.0</v>
       </c>
       <c r="D59" s="1">
-        <v>449.38</v>
+        <v>593.0</v>
       </c>
       <c r="E59" s="1">
-        <v>393.88281360947</v>
+        <v>711.63121760973</v>
       </c>
       <c r="F59" t="s">
         <v>11</v>
       </c>
       <c r="G59">
-        <v>1.18</v>
+        <v>1.16</v>
       </c>
       <c r="H59" s="1">
-        <v>2276550.71</v>
+        <v>4592310.1</v>
       </c>
       <c r="I59" s="1">
-        <v>308378.5</v>
+        <v>-711825.63</v>
       </c>
       <c r="J59" s="1">
-        <v>13.545865622295</v>
+        <v>-15.500382476349</v>
       </c>
       <c r="K59">
         <v>0.0</v>
       </c>
       <c r="L59">
         <v>0.0</v>
       </c>
       <c r="M59" s="1">
-        <v>2584929.21</v>
+        <v>3880484.47</v>
       </c>
       <c r="N59" s="1">
-        <v>2584929.21</v>
+        <v>3880484.47</v>
       </c>
       <c r="O59" s="1">
-        <v>1.68</v>
+        <v>2.87</v>
       </c>
       <c r="P59">
         <v>1</v>
       </c>
     </row>
     <row r="60" spans="1:16">
       <c r="A60" t="s">
-        <v>155</v>
+        <v>161</v>
       </c>
       <c r="B60" t="s">
-        <v>156</v>
+        <v>162</v>
       </c>
       <c r="C60" s="1">
-        <v>24607.0</v>
+        <v>1364.0</v>
       </c>
       <c r="D60" s="1">
-        <v>424.16</v>
+        <v>84.49</v>
       </c>
       <c r="E60" s="1">
-        <v>493.77856585524</v>
+        <v>80.395498533724</v>
       </c>
       <c r="F60" t="s">
         <v>11</v>
       </c>
       <c r="G60">
-        <v>1.18</v>
+        <v>1.16</v>
       </c>
       <c r="H60" s="1">
-        <v>10385352.34</v>
+        <v>93624.77</v>
       </c>
       <c r="I60" s="1">
-        <v>-1504051.18</v>
+        <v>6076.21</v>
       </c>
       <c r="J60" s="1">
-        <v>-14.482428046346</v>
+        <v>6.4899598685262</v>
       </c>
       <c r="K60">
-        <v>0.0</v>
+        <v>0.4</v>
       </c>
       <c r="L60">
-        <v>0.0</v>
+        <v>551.49</v>
       </c>
       <c r="M60" s="1">
-        <v>8881301.16</v>
+        <v>99700.98</v>
       </c>
       <c r="N60" s="1">
-        <v>8881301.16</v>
+        <v>100252.47</v>
       </c>
       <c r="O60" s="1">
-        <v>5.76</v>
+        <v>0.07</v>
       </c>
       <c r="P60">
         <v>1</v>
       </c>
     </row>
     <row r="61" spans="1:16">
       <c r="A61" t="s">
-        <v>157</v>
+        <v>163</v>
       </c>
       <c r="B61" t="s">
-        <v>158</v>
+        <v>164</v>
       </c>
       <c r="C61" s="1">
-        <v>6070.0</v>
+        <v>4124.0</v>
       </c>
       <c r="D61" s="1">
-        <v>189.31</v>
+        <v>864.01</v>
       </c>
       <c r="E61" s="1">
-        <v>144.26844481054</v>
+        <v>393.8828128031</v>
       </c>
       <c r="F61" t="s">
         <v>11</v>
       </c>
       <c r="G61">
-        <v>1.18</v>
+        <v>1.16</v>
       </c>
       <c r="H61" s="1">
-        <v>747796.83</v>
+        <v>1388830.64</v>
       </c>
       <c r="I61" s="1">
-        <v>230004.14</v>
+        <v>1693769.27</v>
       </c>
       <c r="J61" s="1">
-        <v>30.757570876571</v>
+        <v>121.95650219814</v>
       </c>
       <c r="K61">
         <v>0.0</v>
       </c>
       <c r="L61">
         <v>0.0</v>
       </c>
       <c r="M61" s="1">
-        <v>977800.97</v>
+        <v>3082599.91</v>
       </c>
       <c r="N61" s="1">
-        <v>977800.97</v>
+        <v>3082599.91</v>
       </c>
       <c r="O61" s="1">
-        <v>0.63</v>
+        <v>2.28</v>
       </c>
       <c r="P61">
         <v>1</v>
       </c>
     </row>
     <row r="62" spans="1:16">
       <c r="A62" t="s">
-        <v>159</v>
+        <v>165</v>
       </c>
       <c r="B62" t="s">
-        <v>160</v>
+        <v>166</v>
       </c>
       <c r="C62" s="1">
-        <v>11660.0</v>
+        <v>18140.0</v>
       </c>
       <c r="D62" s="1">
-        <v>92.58</v>
+        <v>416.67</v>
       </c>
       <c r="E62" s="1">
-        <v>43.225473413379</v>
+        <v>493.77856504961</v>
       </c>
       <c r="F62" t="s">
         <v>11</v>
       </c>
       <c r="G62">
-        <v>1.18</v>
+        <v>1.16</v>
       </c>
       <c r="H62" s="1">
-        <v>457315.67</v>
+        <v>7655963.41</v>
       </c>
       <c r="I62" s="1">
-        <v>461236.75</v>
+        <v>-1116994.81</v>
       </c>
       <c r="J62" s="1">
-        <v>100.8574121241</v>
+        <v>-14.589866097597</v>
       </c>
       <c r="K62">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>0.55</v>
+      </c>
+      <c r="L62" t="s">
+        <v>167</v>
       </c>
       <c r="M62" s="1">
-        <v>918552.42</v>
+        <v>6538968.6</v>
       </c>
       <c r="N62" s="1">
-        <v>918552.42</v>
+        <v>6548965.29</v>
       </c>
       <c r="O62" s="1">
-        <v>0.6</v>
+        <v>4.84</v>
       </c>
       <c r="P62">
         <v>1</v>
       </c>
     </row>
     <row r="63" spans="1:16">
       <c r="A63" t="s">
-        <v>159</v>
+        <v>168</v>
       </c>
       <c r="B63" t="s">
-        <v>160</v>
+        <v>169</v>
       </c>
       <c r="C63" s="1">
-        <v>11501.0</v>
+        <v>4976.0</v>
       </c>
       <c r="D63" s="1">
-        <v>92.58</v>
+        <v>211.93</v>
       </c>
       <c r="E63" s="1">
-        <v>94.119698287106</v>
+        <v>144.26844453376</v>
       </c>
       <c r="F63" t="s">
         <v>11</v>
       </c>
       <c r="G63">
-        <v>1.18</v>
+        <v>1.16</v>
       </c>
       <c r="H63" s="1">
-        <v>928403.56</v>
+        <v>613020.92</v>
       </c>
       <c r="I63" s="1">
-        <v>-22376.86</v>
+        <v>299310.32</v>
       </c>
       <c r="J63" s="1">
-        <v>-2.4102514212677</v>
+        <v>48.82546585849</v>
       </c>
       <c r="K63">
         <v>0.0</v>
       </c>
       <c r="L63">
         <v>0.0</v>
       </c>
       <c r="M63" s="1">
-        <v>906026.7</v>
+        <v>912331.24</v>
       </c>
       <c r="N63" s="1">
-        <v>906026.7</v>
+        <v>912331.24</v>
       </c>
       <c r="O63" s="1">
-        <v>0.59</v>
+        <v>0.67</v>
       </c>
       <c r="P63">
         <v>1</v>
       </c>
     </row>
     <row r="64" spans="1:16">
       <c r="A64" t="s">
-        <v>161</v>
+        <v>170</v>
       </c>
       <c r="B64" t="s">
-        <v>162</v>
+        <v>171</v>
       </c>
       <c r="C64" s="1">
-        <v>3206.0</v>
+        <v>7597.0</v>
       </c>
       <c r="D64" s="1">
-        <v>109.3</v>
+        <v>82.18</v>
       </c>
       <c r="E64" s="1">
-        <v>116.83629756706</v>
+        <v>91.251395287614</v>
       </c>
       <c r="F64" t="s">
         <v>11</v>
       </c>
       <c r="G64">
-        <v>1.18</v>
+        <v>1.16</v>
       </c>
       <c r="H64" s="1">
-        <v>317088.95</v>
+        <v>594569.06</v>
       </c>
       <c r="I64" s="1">
-        <v>-18913.49</v>
+        <v>-54451.87</v>
       </c>
       <c r="J64" s="1">
-        <v>-5.9647269323009</v>
+        <v>-9.1582077950709</v>
       </c>
       <c r="K64">
         <v>0.0</v>
       </c>
       <c r="L64">
         <v>0.0</v>
       </c>
       <c r="M64" s="1">
-        <v>298175.46</v>
+        <v>540117.19</v>
       </c>
       <c r="N64" s="1">
-        <v>298175.46</v>
+        <v>540117.19</v>
       </c>
       <c r="O64" s="1">
-        <v>0.19</v>
+        <v>0.4</v>
       </c>
       <c r="P64">
         <v>1</v>
       </c>
     </row>
     <row r="65" spans="1:16">
       <c r="A65" t="s">
-        <v>163</v>
+        <v>170</v>
       </c>
       <c r="B65" t="s">
-        <v>164</v>
+        <v>171</v>
       </c>
       <c r="C65" s="1">
-        <v>15939.0</v>
+        <v>11660.0</v>
       </c>
       <c r="D65" s="1">
-        <v>90.6</v>
+        <v>82.18</v>
       </c>
       <c r="E65" s="1">
-        <v>74.798555743773</v>
+        <v>43.225473413379</v>
       </c>
       <c r="F65" t="s">
         <v>11</v>
       </c>
       <c r="G65">
-        <v>1.18</v>
+        <v>1.16</v>
       </c>
       <c r="H65" s="1">
-        <v>1020005.0</v>
+        <v>457315.67</v>
       </c>
       <c r="I65" s="1">
-        <v>208784.48</v>
+        <v>371665.04</v>
       </c>
       <c r="J65" s="1">
-        <v>20.468966328596</v>
+        <v>81.271004774448</v>
       </c>
       <c r="K65">
         <v>0.0</v>
       </c>
       <c r="L65">
         <v>0.0</v>
       </c>
       <c r="M65" s="1">
-        <v>1228789.48</v>
+        <v>828980.71</v>
       </c>
       <c r="N65" s="1">
-        <v>1228789.48</v>
+        <v>828980.71</v>
       </c>
       <c r="O65" s="1">
-        <v>0.8</v>
+        <v>0.61</v>
       </c>
       <c r="P65">
         <v>1</v>
       </c>
     </row>
     <row r="66" spans="1:16">
       <c r="A66" t="s">
-        <v>165</v>
+        <v>172</v>
       </c>
       <c r="B66" t="s">
-        <v>166</v>
+        <v>173</v>
       </c>
       <c r="C66" s="1">
-        <v>30757.0</v>
+        <v>2628.0</v>
       </c>
       <c r="D66" s="1">
-        <v>199.88</v>
+        <v>99.71</v>
       </c>
       <c r="E66" s="1">
-        <v>85.334505966121</v>
+        <v>116.83629756469</v>
       </c>
       <c r="F66" t="s">
         <v>11</v>
       </c>
       <c r="G66">
-        <v>1.18</v>
+        <v>1.16</v>
       </c>
       <c r="H66" s="1">
-        <v>2465459.21</v>
+        <v>259921.95</v>
       </c>
       <c r="I66" s="1">
-        <v>2765743.28</v>
+        <v>-33225.97</v>
       </c>
       <c r="J66" s="1">
-        <v>112.17964056278</v>
+        <v>-12.783056606031</v>
       </c>
       <c r="K66">
-        <v>0.0</v>
+        <v>0.16</v>
       </c>
       <c r="L66">
-        <v>0.0</v>
+        <v>413.79</v>
       </c>
       <c r="M66" s="1">
-        <v>5231202.49</v>
+        <v>226695.98</v>
       </c>
       <c r="N66" s="1">
-        <v>5231202.49</v>
+        <v>227109.77</v>
       </c>
       <c r="O66" s="1">
-        <v>3.39</v>
+        <v>0.17</v>
       </c>
       <c r="P66">
         <v>1</v>
       </c>
     </row>
     <row r="67" spans="1:16">
       <c r="A67" t="s">
-        <v>165</v>
+        <v>174</v>
       </c>
       <c r="B67" t="s">
-        <v>166</v>
+        <v>175</v>
       </c>
       <c r="C67" s="1">
-        <v>49373.0</v>
+        <v>13065.0</v>
       </c>
       <c r="D67" s="1">
-        <v>199.88</v>
+        <v>85.84</v>
       </c>
       <c r="E67" s="1">
-        <v>148.50698114354</v>
+        <v>74.798555683123</v>
       </c>
       <c r="F67" t="s">
         <v>11</v>
       </c>
       <c r="G67">
-        <v>1.18</v>
+        <v>1.16</v>
       </c>
       <c r="H67" s="1">
-        <v>6269871.91</v>
+        <v>836085.41</v>
       </c>
       <c r="I67" s="1">
-        <v>2127571.29</v>
+        <v>134153.88</v>
       </c>
       <c r="J67" s="1">
-        <v>33.933249682608</v>
+        <v>16.045475545375</v>
       </c>
       <c r="K67">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>0.38</v>
+      </c>
+      <c r="L67" t="s">
+        <v>176</v>
       </c>
       <c r="M67" s="1">
-        <v>8397443.2</v>
+        <v>970239.29</v>
       </c>
       <c r="N67" s="1">
-        <v>8397443.2</v>
+        <v>975170.07</v>
       </c>
       <c r="O67" s="1">
-        <v>5.44</v>
+        <v>0.72</v>
       </c>
       <c r="P67">
         <v>1</v>
       </c>
     </row>
     <row r="68" spans="1:16">
       <c r="A68" t="s">
-        <v>167</v>
+        <v>177</v>
       </c>
       <c r="B68" t="s">
-        <v>168</v>
+        <v>178</v>
       </c>
       <c r="C68" s="1">
-        <v>17164.0</v>
+        <v>34534.0</v>
       </c>
       <c r="D68" s="1">
-        <v>77.64</v>
+        <v>205.1</v>
       </c>
       <c r="E68" s="1">
-        <v>90.717896760662</v>
+        <v>153.04213818266</v>
       </c>
       <c r="F68" t="s">
         <v>11</v>
       </c>
       <c r="G68">
-        <v>1.18</v>
+        <v>1.16</v>
       </c>
       <c r="H68" s="1">
-        <v>1326331.16</v>
+        <v>4521094.38</v>
       </c>
       <c r="I68" s="1">
-        <v>-192385.48</v>
+        <v>1606532.06</v>
       </c>
       <c r="J68" s="1">
-        <v>-14.50508634661</v>
+        <v>35.53414118287</v>
       </c>
       <c r="K68">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>0.15</v>
+      </c>
+      <c r="L68" t="s">
+        <v>179</v>
       </c>
       <c r="M68" s="1">
-        <v>1133945.68</v>
+        <v>6127626.44</v>
       </c>
       <c r="N68" s="1">
-        <v>1133945.68</v>
+        <v>6132854.79</v>
       </c>
       <c r="O68" s="1">
-        <v>0.73</v>
+        <v>4.54</v>
       </c>
       <c r="P68">
         <v>1</v>
       </c>
     </row>
     <row r="69" spans="1:16">
       <c r="A69" t="s">
-        <v>169</v>
+        <v>177</v>
       </c>
       <c r="B69" t="s">
-        <v>170</v>
+        <v>178</v>
       </c>
       <c r="C69" s="1">
-        <v>49720.0</v>
+        <v>30757.0</v>
       </c>
       <c r="D69" s="1">
-        <v>36.73</v>
+        <v>205.1</v>
       </c>
       <c r="E69" s="1">
-        <v>42.47759151247</v>
+        <v>85.334505966121</v>
       </c>
       <c r="F69" t="s">
         <v>11</v>
       </c>
       <c r="G69">
-        <v>1.18</v>
+        <v>1.16</v>
       </c>
       <c r="H69" s="1">
-        <v>1796241.02</v>
+        <v>2465459.21</v>
       </c>
       <c r="I69" s="1">
-        <v>-242279.48</v>
+        <v>2991985.81</v>
       </c>
       <c r="J69" s="1">
-        <v>-13.488138690876</v>
+        <v>121.35612699916</v>
       </c>
       <c r="K69">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>0.15</v>
+      </c>
+      <c r="L69" t="s">
+        <v>180</v>
       </c>
       <c r="M69" s="1">
-        <v>1553961.54</v>
+        <v>5457445.02</v>
       </c>
       <c r="N69" s="1">
-        <v>1553961.54</v>
+        <v>5462101.54</v>
       </c>
       <c r="O69" s="1">
-        <v>1.01</v>
+        <v>4.04</v>
       </c>
       <c r="P69">
         <v>1</v>
       </c>
     </row>
     <row r="70" spans="1:16">
       <c r="A70" t="s">
-        <v>171</v>
+        <v>181</v>
       </c>
       <c r="B70" t="s">
-        <v>172</v>
+        <v>182</v>
       </c>
       <c r="C70" s="1">
-        <v>13515.0</v>
+        <v>9940.0</v>
       </c>
       <c r="D70" s="1">
-        <v>181.17</v>
+        <v>118.72</v>
       </c>
       <c r="E70" s="1">
-        <v>178.75728079911</v>
+        <v>90.71789637827</v>
       </c>
       <c r="F70" t="s">
         <v>11</v>
       </c>
       <c r="G70">
-        <v>1.18</v>
+        <v>1.16</v>
       </c>
       <c r="H70" s="1">
-        <v>2059415.61</v>
+        <v>768103.68</v>
       </c>
       <c r="I70" s="1">
-        <v>24070.22</v>
+        <v>252812.32</v>
       </c>
       <c r="J70" s="1">
-        <v>1.1687888487939</v>
+        <v>32.913827466625</v>
       </c>
       <c r="K70">
-        <v>0.3</v>
-[...2 lines deleted...]
-        <v>173</v>
+        <v>0.0</v>
+      </c>
+      <c r="L70">
+        <v>0.0</v>
       </c>
       <c r="M70" s="1">
-        <v>2083485.83</v>
+        <v>1020916.0</v>
       </c>
       <c r="N70" s="1">
-        <v>2087510.89</v>
+        <v>1020916.0</v>
       </c>
       <c r="O70" s="1">
-        <v>1.35</v>
+        <v>0.76</v>
       </c>
       <c r="P70">
         <v>1</v>
       </c>
     </row>
     <row r="71" spans="1:16">
       <c r="A71" t="s">
-        <v>174</v>
+        <v>183</v>
       </c>
       <c r="B71" t="s">
-        <v>175</v>
+        <v>184</v>
       </c>
       <c r="C71" s="1">
-        <v>13160.0</v>
+        <v>40754.0</v>
       </c>
       <c r="D71" s="1">
-        <v>145.97</v>
+        <v>37.08</v>
       </c>
       <c r="E71" s="1">
-        <v>141.68447948328</v>
+        <v>42.477591647446</v>
       </c>
       <c r="F71" t="s">
         <v>11</v>
       </c>
       <c r="G71">
-        <v>1.18</v>
+        <v>1.16</v>
       </c>
       <c r="H71" s="1">
-        <v>1578604.13</v>
+        <v>1472325.15</v>
       </c>
       <c r="I71" s="1">
-        <v>55981.64</v>
+        <v>-164981.68</v>
       </c>
       <c r="J71" s="1">
-        <v>3.5462747712436</v>
+        <v>-11.205519378651</v>
       </c>
       <c r="K71">
         <v>0.0</v>
       </c>
       <c r="L71">
         <v>0.0</v>
       </c>
       <c r="M71" s="1">
-        <v>1634585.77</v>
+        <v>1307343.47</v>
       </c>
       <c r="N71" s="1">
-        <v>1634585.77</v>
+        <v>1307343.47</v>
       </c>
       <c r="O71" s="1">
-        <v>1.06</v>
+        <v>0.97</v>
       </c>
       <c r="P71">
         <v>1</v>
       </c>
     </row>
     <row r="72" spans="1:16">
       <c r="A72" t="s">
-        <v>176</v>
+        <v>185</v>
       </c>
       <c r="B72" t="s">
-        <v>177</v>
+        <v>186</v>
       </c>
       <c r="C72" s="1">
-        <v>8708.0</v>
+        <v>8419.0</v>
       </c>
       <c r="D72" s="1">
-        <v>174.96</v>
+        <v>213.68</v>
       </c>
       <c r="E72" s="1">
-        <v>180.36083027102</v>
+        <v>178.75727996199</v>
       </c>
       <c r="F72" t="s">
         <v>11</v>
       </c>
       <c r="G72">
-        <v>1.18</v>
+        <v>1.16</v>
       </c>
       <c r="H72" s="1">
-        <v>1349565.88</v>
+        <v>1282887.17</v>
       </c>
       <c r="I72" s="1">
-        <v>-53146.82</v>
+        <v>273451.54</v>
       </c>
       <c r="J72" s="1">
-        <v>-3.9380678474177</v>
+        <v>21.315322687341</v>
       </c>
       <c r="K72">
         <v>0.0</v>
       </c>
       <c r="L72">
         <v>0.0</v>
       </c>
       <c r="M72" s="1">
-        <v>1296419.06</v>
+        <v>1556338.71</v>
       </c>
       <c r="N72" s="1">
-        <v>1296419.06</v>
+        <v>1556338.71</v>
       </c>
       <c r="O72" s="1">
-        <v>0.84</v>
+        <v>1.15</v>
       </c>
       <c r="P72">
         <v>1</v>
       </c>
     </row>
     <row r="73" spans="1:16">
       <c r="A73" t="s">
-        <v>178</v>
+        <v>187</v>
       </c>
       <c r="B73" t="s">
-        <v>179</v>
+        <v>188</v>
       </c>
       <c r="C73" s="1">
-        <v>2183.0</v>
+        <v>10787.0</v>
       </c>
       <c r="D73" s="1">
-        <v>972.69</v>
+        <v>135.53</v>
       </c>
       <c r="E73" s="1">
-        <v>931.29937242327</v>
+        <v>141.68447946602</v>
       </c>
       <c r="F73" t="s">
         <v>11</v>
       </c>
       <c r="G73">
-        <v>1.18</v>
+        <v>1.16</v>
       </c>
       <c r="H73" s="1">
-        <v>1743469.99</v>
+        <v>1293951.58</v>
       </c>
       <c r="I73" s="1">
-        <v>63356.31</v>
+        <v>-29169.06</v>
       </c>
       <c r="J73" s="1">
-        <v>3.6339203062509</v>
+        <v>-2.2542620953405</v>
       </c>
       <c r="K73">
         <v>0.0</v>
       </c>
       <c r="L73">
         <v>0.0</v>
       </c>
       <c r="M73" s="1">
-        <v>1806826.3</v>
+        <v>1264782.52</v>
       </c>
       <c r="N73" s="1">
-        <v>1806826.3</v>
+        <v>1264782.52</v>
       </c>
       <c r="O73" s="1">
-        <v>1.17</v>
+        <v>0.94</v>
       </c>
       <c r="P73">
         <v>1</v>
       </c>
     </row>
     <row r="74" spans="1:16">
       <c r="A74" t="s">
-        <v>180</v>
+        <v>189</v>
       </c>
       <c r="B74" t="s">
-        <v>181</v>
+        <v>190</v>
       </c>
       <c r="C74" s="1">
-        <v>1217.0</v>
+        <v>2028.0</v>
       </c>
       <c r="D74" s="1">
-        <v>159.38</v>
+        <v>272.05</v>
       </c>
       <c r="E74" s="1">
-        <v>121.23546425637</v>
+        <v>180.36083333333</v>
       </c>
       <c r="F74" t="s">
         <v>11</v>
       </c>
       <c r="G74">
-        <v>1.18</v>
+        <v>1.16</v>
       </c>
       <c r="H74" s="1">
-        <v>125984.65</v>
+        <v>314299.45</v>
       </c>
       <c r="I74" s="1">
-        <v>39064.24</v>
+        <v>163006.03</v>
       </c>
       <c r="J74" s="1">
-        <v>31.007142536809</v>
+        <v>51.863288338557</v>
       </c>
       <c r="K74">
         <v>0.0</v>
       </c>
       <c r="L74">
         <v>0.0</v>
       </c>
       <c r="M74" s="1">
-        <v>165048.89</v>
+        <v>477305.48</v>
       </c>
       <c r="N74" s="1">
-        <v>165048.89</v>
+        <v>477305.48</v>
       </c>
       <c r="O74" s="1">
-        <v>0.11</v>
+        <v>0.35</v>
       </c>
       <c r="P74">
         <v>1</v>
       </c>
     </row>
     <row r="75" spans="1:16">
       <c r="A75" t="s">
-        <v>182</v>
+        <v>191</v>
       </c>
       <c r="B75" t="s">
-        <v>183</v>
+        <v>192</v>
       </c>
       <c r="C75" s="1">
-        <v>11997.0</v>
+        <v>2119.0</v>
       </c>
       <c r="D75" s="1">
-        <v>142.32</v>
+        <v>882.34</v>
       </c>
       <c r="E75" s="1">
-        <v>158.59507210136</v>
+        <v>916.98606418122</v>
       </c>
       <c r="F75" t="s">
         <v>11</v>
       </c>
       <c r="G75">
-        <v>1.18</v>
+        <v>1.16</v>
       </c>
       <c r="H75" s="1">
-        <v>1624440.8</v>
+        <v>1667409.95</v>
       </c>
       <c r="I75" s="1">
-        <v>-171570.62</v>
+        <v>-49901.12</v>
       </c>
       <c r="J75" s="1">
-        <v>-10.561826568257</v>
+        <v>-2.9927325310731</v>
       </c>
       <c r="K75">
         <v>0.0</v>
       </c>
       <c r="L75">
         <v>0.0</v>
       </c>
       <c r="M75" s="1">
-        <v>1452870.18</v>
+        <v>1617508.83</v>
       </c>
       <c r="N75" s="1">
-        <v>1452870.18</v>
+        <v>1617508.83</v>
       </c>
       <c r="O75" s="1">
-        <v>0.94</v>
+        <v>1.2</v>
       </c>
       <c r="P75">
         <v>1</v>
       </c>
     </row>
     <row r="76" spans="1:16">
       <c r="A76" t="s">
-        <v>184</v>
+        <v>193</v>
       </c>
       <c r="B76" t="s">
-        <v>185</v>
+        <v>194</v>
       </c>
       <c r="C76" s="1">
-        <v>3998.0</v>
+        <v>2429.0</v>
       </c>
       <c r="D76" s="1">
-        <v>207.5</v>
+        <v>183.08</v>
       </c>
       <c r="E76" s="1">
-        <v>254.02156828414</v>
+        <v>154.16118567312</v>
       </c>
       <c r="F76" t="s">
         <v>11</v>
       </c>
       <c r="G76">
-        <v>1.18</v>
+        <v>1.16</v>
       </c>
       <c r="H76" s="1">
-        <v>868201.2</v>
+        <v>319386.61</v>
       </c>
       <c r="I76" s="1">
-        <v>-162291.57</v>
+        <v>65336.39</v>
       </c>
       <c r="J76" s="1">
-        <v>-18.692852532339</v>
+        <v>20.456834430222</v>
       </c>
       <c r="K76">
         <v>0.0</v>
       </c>
       <c r="L76">
         <v>0.0</v>
       </c>
       <c r="M76" s="1">
-        <v>705909.63</v>
+        <v>384723.0</v>
       </c>
       <c r="N76" s="1">
-        <v>705909.63</v>
+        <v>384723.0</v>
       </c>
       <c r="O76" s="1">
-        <v>0.46</v>
+        <v>0.28</v>
       </c>
       <c r="P76">
         <v>1</v>
       </c>
     </row>
     <row r="77" spans="1:16">
       <c r="A77" t="s">
-        <v>186</v>
+        <v>195</v>
       </c>
       <c r="B77" t="s">
-        <v>187</v>
+        <v>196</v>
       </c>
       <c r="C77" s="1">
-        <v>8844.0</v>
+        <v>9834.0</v>
       </c>
       <c r="D77" s="1">
-        <v>141.92</v>
+        <v>146.54</v>
       </c>
       <c r="E77" s="1">
-        <v>108.40553143374</v>
+        <v>158.59507219849</v>
       </c>
       <c r="F77" t="s">
         <v>11</v>
       </c>
       <c r="G77">
-        <v>1.18</v>
+        <v>1.16</v>
       </c>
       <c r="H77" s="1">
-        <v>818667.5</v>
+        <v>1331562.13</v>
       </c>
       <c r="I77" s="1">
-        <v>249355.37</v>
+        <v>-84850.17</v>
       </c>
       <c r="J77" s="1">
-        <v>30.458686829513</v>
+        <v>-6.3722276331184</v>
       </c>
       <c r="K77">
         <v>0.0</v>
       </c>
       <c r="L77">
         <v>0.0</v>
       </c>
       <c r="M77" s="1">
-        <v>1068022.87</v>
+        <v>1246711.96</v>
       </c>
       <c r="N77" s="1">
-        <v>1068022.87</v>
+        <v>1246711.96</v>
       </c>
       <c r="O77" s="1">
-        <v>0.69</v>
+        <v>0.92</v>
       </c>
       <c r="P77">
         <v>1</v>
       </c>
     </row>
     <row r="78" spans="1:16">
       <c r="A78" t="s">
-        <v>188</v>
+        <v>197</v>
       </c>
       <c r="B78" t="s">
-        <v>189</v>
+        <v>198</v>
       </c>
       <c r="C78" s="1">
-        <v>6988.0</v>
+        <v>3277.0</v>
       </c>
       <c r="D78" s="1">
-        <v>78.56</v>
+        <v>204.02</v>
       </c>
       <c r="E78" s="1">
-        <v>83.484712364053</v>
+        <v>254.02156850778</v>
       </c>
       <c r="F78" t="s">
         <v>11</v>
       </c>
       <c r="G78">
-        <v>1.18</v>
+        <v>1.16</v>
       </c>
       <c r="H78" s="1">
-        <v>503244.82</v>
+        <v>711629.65</v>
       </c>
       <c r="I78" s="1">
-        <v>-36109.63</v>
+        <v>-133228.8</v>
       </c>
       <c r="J78" s="1">
-        <v>-7.1753604935268</v>
+        <v>-18.721648261845</v>
       </c>
       <c r="K78">
         <v>0.0</v>
       </c>
       <c r="L78">
         <v>0.0</v>
       </c>
       <c r="M78" s="1">
-        <v>467135.19</v>
+        <v>578400.85</v>
       </c>
       <c r="N78" s="1">
-        <v>467135.19</v>
+        <v>578400.85</v>
       </c>
       <c r="O78" s="1">
-        <v>0.3</v>
+        <v>0.43</v>
       </c>
       <c r="P78">
         <v>1</v>
       </c>
     </row>
     <row r="79" spans="1:16">
       <c r="A79" t="s">
-        <v>190</v>
+        <v>199</v>
       </c>
       <c r="B79" t="s">
-        <v>191</v>
+        <v>200</v>
       </c>
       <c r="C79" s="1">
-        <v>6501.0</v>
+        <v>7249.0</v>
       </c>
       <c r="D79" s="1">
-        <v>156.82</v>
+        <v>144.54</v>
       </c>
       <c r="E79" s="1">
-        <v>134.75772035072</v>
+        <v>108.40553179749</v>
       </c>
       <c r="F79" t="s">
         <v>11</v>
       </c>
       <c r="G79">
-        <v>1.18</v>
+        <v>1.16</v>
       </c>
       <c r="H79" s="1">
-        <v>760336.7</v>
+        <v>671022.24</v>
       </c>
       <c r="I79" s="1">
-        <v>107164.0</v>
+        <v>235432.0</v>
       </c>
       <c r="J79" s="1">
-        <v>14.094282177883</v>
+        <v>35.085573318703</v>
       </c>
       <c r="K79">
         <v>0.0</v>
       </c>
       <c r="L79">
         <v>0.0</v>
       </c>
       <c r="M79" s="1">
-        <v>867500.7</v>
+        <v>906454.24</v>
       </c>
       <c r="N79" s="1">
-        <v>867500.7</v>
+        <v>906454.24</v>
       </c>
       <c r="O79" s="1">
-        <v>0.56</v>
+        <v>0.67</v>
       </c>
       <c r="P79">
         <v>1</v>
       </c>
     </row>
     <row r="80" spans="1:16">
       <c r="A80" t="s">
-        <v>192</v>
+        <v>201</v>
       </c>
       <c r="B80" t="s">
-        <v>193</v>
+        <v>202</v>
       </c>
       <c r="C80" s="1">
-        <v>12449.0</v>
+        <v>5728.0</v>
       </c>
       <c r="D80" s="1">
-        <v>86.43</v>
+        <v>79.48</v>
       </c>
       <c r="E80" s="1">
-        <v>110.38685597237</v>
+        <v>83.484711941341</v>
       </c>
       <c r="F80" t="s">
         <v>11</v>
       </c>
       <c r="G80">
-        <v>1.18</v>
+        <v>1.16</v>
       </c>
       <c r="H80" s="1">
-        <v>1166448.58</v>
+        <v>412505.2</v>
       </c>
       <c r="I80" s="1">
-        <v>-250887.76</v>
+        <v>-18646.35</v>
       </c>
       <c r="J80" s="1">
-        <v>-21.508685792219</v>
+        <v>-4.520270289926</v>
       </c>
       <c r="K80">
         <v>0.0</v>
       </c>
       <c r="L80">
         <v>0.0</v>
       </c>
       <c r="M80" s="1">
-        <v>915560.82</v>
+        <v>393858.85</v>
       </c>
       <c r="N80" s="1">
-        <v>915560.82</v>
+        <v>393858.85</v>
       </c>
       <c r="O80" s="1">
-        <v>0.59</v>
+        <v>0.29</v>
       </c>
       <c r="P80">
         <v>1</v>
       </c>
     </row>
     <row r="81" spans="1:16">
       <c r="A81" t="s">
-        <v>194</v>
+        <v>203</v>
       </c>
       <c r="B81" t="s">
-        <v>195</v>
+        <v>204</v>
       </c>
       <c r="C81" s="1">
-        <v>6393.0</v>
+        <v>10205.0</v>
       </c>
       <c r="D81" s="1">
-        <v>187.17</v>
+        <v>82.47</v>
       </c>
       <c r="E81" s="1">
-        <v>199.43042546535</v>
+        <v>110.38685546301</v>
       </c>
       <c r="F81" t="s">
         <v>11</v>
       </c>
       <c r="G81">
-        <v>1.18</v>
+        <v>1.16</v>
       </c>
       <c r="H81" s="1">
-        <v>1087358.16</v>
+        <v>956189.87</v>
       </c>
       <c r="I81" s="1">
-        <v>-69167.37</v>
+        <v>-228093.71</v>
       </c>
       <c r="J81" s="1">
-        <v>-6.361047587117</v>
+        <v>-23.854436985408</v>
       </c>
       <c r="K81">
         <v>0.0</v>
       </c>
       <c r="L81">
         <v>0.0</v>
       </c>
       <c r="M81" s="1">
-        <v>1018190.79</v>
+        <v>728096.16</v>
       </c>
       <c r="N81" s="1">
-        <v>1018190.79</v>
+        <v>728096.16</v>
       </c>
       <c r="O81" s="1">
-        <v>0.66</v>
+        <v>0.54</v>
       </c>
       <c r="P81">
         <v>1</v>
       </c>
     </row>
     <row r="82" spans="1:16">
       <c r="A82" t="s">
-        <v>196</v>
+        <v>205</v>
       </c>
       <c r="B82" t="s">
-        <v>197</v>
+        <v>206</v>
       </c>
       <c r="C82" s="1">
-        <v>4513.0</v>
+        <v>5241.0</v>
       </c>
       <c r="D82" s="1">
-        <v>52.77</v>
+        <v>180.99</v>
       </c>
       <c r="E82" s="1">
-        <v>34.260740084201</v>
+        <v>199.43042549132</v>
       </c>
       <c r="F82" t="s">
         <v>11</v>
       </c>
       <c r="G82">
-        <v>1.18</v>
+        <v>1.16</v>
       </c>
       <c r="H82" s="1">
-        <v>132022.15</v>
+        <v>891419.38</v>
       </c>
       <c r="I82" s="1">
-        <v>70625.07</v>
+        <v>-70787.33</v>
       </c>
       <c r="J82" s="1">
-        <v>53.494864308754</v>
+        <v>-7.9409682567144</v>
       </c>
       <c r="K82">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>0.44</v>
+      </c>
+      <c r="L82" t="s">
+        <v>207</v>
       </c>
       <c r="M82" s="1">
-        <v>202647.22</v>
+        <v>820632.05</v>
       </c>
       <c r="N82" s="1">
-        <v>202647.22</v>
+        <v>822948.98</v>
       </c>
       <c r="O82" s="1">
-        <v>0.13</v>
+        <v>0.61</v>
       </c>
       <c r="P82">
         <v>1</v>
       </c>
     </row>
     <row r="83" spans="1:16">
       <c r="A83" t="s">
-        <v>198</v>
+        <v>208</v>
       </c>
       <c r="B83" t="s">
-        <v>199</v>
+        <v>209</v>
       </c>
       <c r="C83" s="1">
-        <v>2534.0</v>
+        <v>662.0</v>
       </c>
       <c r="D83" s="1">
-        <v>150.84</v>
+        <v>1559.32</v>
       </c>
       <c r="E83" s="1">
-        <v>165.08086424625</v>
+        <v>1541.6927492447</v>
       </c>
       <c r="F83" t="s">
         <v>11</v>
       </c>
       <c r="G83">
-        <v>1.18</v>
+        <v>1.16</v>
       </c>
       <c r="H83" s="1">
-        <v>354864.15</v>
+        <v>876428.57</v>
       </c>
       <c r="I83" s="1">
-        <v>-29618.61</v>
+        <v>16615.67</v>
       </c>
       <c r="J83" s="1">
-        <v>-8.3464644146218</v>
+        <v>1.8958384708979</v>
       </c>
       <c r="K83">
         <v>0.0</v>
       </c>
       <c r="L83">
         <v>0.0</v>
       </c>
       <c r="M83" s="1">
-        <v>325245.54</v>
+        <v>893044.24</v>
       </c>
       <c r="N83" s="1">
-        <v>325245.54</v>
+        <v>893044.24</v>
       </c>
       <c r="O83" s="1">
-        <v>0.21</v>
+        <v>0.66</v>
       </c>
       <c r="P83">
         <v>1</v>
       </c>
     </row>
     <row r="84" spans="1:16">
       <c r="A84" t="s">
-        <v>200</v>
+        <v>210</v>
       </c>
       <c r="B84" t="s">
-        <v>201</v>
+        <v>211</v>
       </c>
       <c r="C84" s="1">
-        <v>1537.0</v>
+        <v>1063.0</v>
       </c>
       <c r="D84" s="1">
-        <v>195.39</v>
+        <v>847.47</v>
       </c>
       <c r="E84" s="1">
-        <v>233.9553415745</v>
+        <v>783.0390780809</v>
       </c>
       <c r="F84" t="s">
         <v>11</v>
       </c>
       <c r="G84">
-        <v>1.18</v>
+        <v>1.16</v>
       </c>
       <c r="H84" s="1">
-        <v>306993.98</v>
+        <v>713520.81</v>
       </c>
       <c r="I84" s="1">
-        <v>-51450.73</v>
+        <v>65837.79</v>
       </c>
       <c r="J84" s="1">
-        <v>-16.759524079267</v>
+        <v>9.2271716644116</v>
       </c>
       <c r="K84">
         <v>0.0</v>
       </c>
       <c r="L84">
         <v>0.0</v>
       </c>
       <c r="M84" s="1">
-        <v>255543.25</v>
+        <v>779358.6</v>
       </c>
       <c r="N84" s="1">
-        <v>255543.25</v>
+        <v>779358.6</v>
       </c>
       <c r="O84" s="1">
-        <v>0.17</v>
+        <v>0.58</v>
       </c>
       <c r="P84">
         <v>1</v>
       </c>
     </row>
     <row r="85" spans="1:16">
       <c r="A85" t="s">
-        <v>202</v>
+        <v>212</v>
       </c>
       <c r="B85" t="s">
-        <v>203</v>
+        <v>213</v>
       </c>
       <c r="C85" s="1">
-        <v>4583.0</v>
+        <v>3699.0</v>
       </c>
       <c r="D85" s="1">
-        <v>232.65</v>
+        <v>54.87</v>
       </c>
       <c r="E85" s="1">
-        <v>172.12817804931</v>
+        <v>34.260740740741</v>
       </c>
       <c r="F85" t="s">
         <v>11</v>
       </c>
       <c r="G85">
-        <v>1.18</v>
+        <v>1.16</v>
       </c>
       <c r="H85" s="1">
-        <v>673398.47</v>
+        <v>108209.6</v>
       </c>
       <c r="I85" s="1">
-        <v>233881.1</v>
+        <v>67380.1</v>
       </c>
       <c r="J85" s="1">
-        <v>34.731456993064</v>
+        <v>62.268135174698</v>
       </c>
       <c r="K85">
-        <v>0.0</v>
+        <v>0.26</v>
       </c>
       <c r="L85">
-        <v>0.0</v>
+        <v>944.03</v>
       </c>
       <c r="M85" s="1">
-        <v>907279.57</v>
+        <v>175589.7</v>
       </c>
       <c r="N85" s="1">
-        <v>907279.57</v>
+        <v>176533.73</v>
       </c>
       <c r="O85" s="1">
-        <v>0.59</v>
+        <v>0.13</v>
       </c>
       <c r="P85">
         <v>1</v>
       </c>
     </row>
     <row r="86" spans="1:16">
       <c r="A86" t="s">
-        <v>204</v>
+        <v>214</v>
       </c>
       <c r="B86" t="s">
-        <v>205</v>
+        <v>215</v>
       </c>
       <c r="C86" s="1">
-        <v>7810.0</v>
+        <v>3287.0</v>
       </c>
       <c r="D86" s="1">
-        <v>386.42</v>
+        <v>238.26</v>
       </c>
       <c r="E86" s="1">
-        <v>335.33270550576</v>
+        <v>168.90334955887</v>
       </c>
       <c r="F86" t="s">
         <v>11</v>
       </c>
       <c r="G86">
-        <v>1.18</v>
+        <v>1.16</v>
       </c>
       <c r="H86" s="1">
-        <v>2236316.74</v>
+        <v>475882.71</v>
       </c>
       <c r="I86" s="1">
-        <v>331705.9</v>
+        <v>201650.48</v>
       </c>
       <c r="J86" s="1">
-        <v>14.832688682552</v>
+        <v>42.37398748948</v>
       </c>
       <c r="K86">
         <v>0.0</v>
       </c>
       <c r="L86">
         <v>0.0</v>
       </c>
       <c r="M86" s="1">
-        <v>2568022.64</v>
+        <v>677533.19</v>
       </c>
       <c r="N86" s="1">
-        <v>2568022.64</v>
+        <v>677533.19</v>
       </c>
       <c r="O86" s="1">
-        <v>1.66</v>
+        <v>0.5</v>
       </c>
       <c r="P86">
         <v>1</v>
       </c>
     </row>
     <row r="87" spans="1:16">
       <c r="A87" t="s">
-        <v>206</v>
+        <v>216</v>
       </c>
       <c r="B87" t="s">
-        <v>207</v>
+        <v>217</v>
       </c>
       <c r="C87" s="1">
-        <v>2714.0</v>
+        <v>3109.0</v>
       </c>
       <c r="D87" s="1">
-        <v>233.15</v>
+        <v>305.66</v>
       </c>
       <c r="E87" s="1">
-        <v>215.19041635962</v>
+        <v>330.24198134448</v>
       </c>
       <c r="F87" t="s">
         <v>11</v>
       </c>
       <c r="G87">
-        <v>1.18</v>
+        <v>1.16</v>
       </c>
       <c r="H87" s="1">
-        <v>497955.23</v>
+        <v>876155.07</v>
       </c>
       <c r="I87" s="1">
-        <v>40480.02</v>
+        <v>-54027.78</v>
       </c>
       <c r="J87" s="1">
-        <v>8.1292488884995</v>
+        <v>-6.1664632038253</v>
       </c>
       <c r="K87">
         <v>0.0</v>
       </c>
       <c r="L87">
         <v>0.0</v>
       </c>
       <c r="M87" s="1">
-        <v>538435.25</v>
+        <v>822127.29</v>
       </c>
       <c r="N87" s="1">
-        <v>538435.25</v>
+        <v>822127.29</v>
       </c>
       <c r="O87" s="1">
-        <v>0.35</v>
+        <v>0.61</v>
       </c>
       <c r="P87">
         <v>1</v>
       </c>
     </row>
     <row r="88" spans="1:16">
       <c r="A88" t="s">
-        <v>208</v>
+        <v>218</v>
       </c>
       <c r="B88" t="s">
-        <v>209</v>
+        <v>219</v>
       </c>
       <c r="C88" s="1">
-        <v>3414.0</v>
+        <v>1260.0</v>
       </c>
       <c r="D88" s="1">
-        <v>524.57</v>
+        <v>178.1</v>
       </c>
       <c r="E88" s="1">
-        <v>427.74191857059</v>
+        <v>233.95534126984</v>
       </c>
       <c r="F88" t="s">
         <v>11</v>
       </c>
       <c r="G88">
-        <v>1.18</v>
+        <v>1.16</v>
       </c>
       <c r="H88" s="1">
-        <v>1247143.46</v>
+        <v>251667.16</v>
       </c>
       <c r="I88" s="1">
-        <v>276752.03</v>
+        <v>-57527.53</v>
       </c>
       <c r="J88" s="1">
-        <v>22.190873694675</v>
+        <v>-22.858576383188</v>
       </c>
       <c r="K88">
-        <v>0.0</v>
+        <v>0.62</v>
       </c>
       <c r="L88">
-        <v>0.0</v>
+        <v>778.3</v>
       </c>
       <c r="M88" s="1">
-        <v>1523895.49</v>
+        <v>194139.63</v>
       </c>
       <c r="N88" s="1">
-        <v>1523895.49</v>
+        <v>194917.93</v>
       </c>
       <c r="O88" s="1">
-        <v>0.99</v>
+        <v>0.14</v>
       </c>
       <c r="P88">
         <v>1</v>
       </c>
     </row>
     <row r="89" spans="1:16">
       <c r="A89" t="s">
-        <v>210</v>
+        <v>220</v>
       </c>
       <c r="B89" t="s">
-        <v>211</v>
+        <v>221</v>
       </c>
       <c r="C89" s="1">
-        <v>3215.0</v>
+        <v>3757.0</v>
       </c>
       <c r="D89" s="1">
-        <v>159.25</v>
+        <v>264.09</v>
       </c>
       <c r="E89" s="1">
-        <v>148.79794401244</v>
+        <v>172.12817939846</v>
       </c>
       <c r="F89" t="s">
         <v>11</v>
       </c>
       <c r="G89">
-        <v>1.18</v>
+        <v>1.16</v>
       </c>
       <c r="H89" s="1">
-        <v>402122.79</v>
+        <v>552031.0</v>
       </c>
       <c r="I89" s="1">
-        <v>33538.16</v>
+        <v>306335.75</v>
       </c>
       <c r="J89" s="1">
-        <v>8.3402783512966</v>
+        <v>55.492490457963</v>
       </c>
       <c r="K89">
         <v>0.0</v>
       </c>
       <c r="L89">
         <v>0.0</v>
       </c>
       <c r="M89" s="1">
-        <v>435660.95</v>
+        <v>858366.75</v>
       </c>
       <c r="N89" s="1">
-        <v>435660.95</v>
+        <v>858366.75</v>
       </c>
       <c r="O89" s="1">
-        <v>0.28</v>
+        <v>0.63</v>
       </c>
       <c r="P89">
         <v>1</v>
       </c>
     </row>
     <row r="90" spans="1:16">
       <c r="A90" t="s">
-        <v>212</v>
+        <v>222</v>
       </c>
       <c r="B90" t="s">
-        <v>213</v>
+        <v>223</v>
       </c>
       <c r="C90" s="1">
-        <v>2662.0</v>
+        <v>6402.0</v>
       </c>
       <c r="D90" s="1">
-        <v>479.12</v>
+        <v>391.0</v>
       </c>
       <c r="E90" s="1">
-        <v>418.9253606311</v>
+        <v>335.33270696657</v>
       </c>
       <c r="F90" t="s">
         <v>11</v>
       </c>
       <c r="G90">
-        <v>1.18</v>
+        <v>1.16</v>
       </c>
       <c r="H90" s="1">
-        <v>949979.1</v>
+        <v>1833149.78</v>
       </c>
       <c r="I90" s="1">
-        <v>135297.82</v>
+        <v>332419.91</v>
       </c>
       <c r="J90" s="1">
-        <v>14.242189117634</v>
+        <v>18.133810648031</v>
       </c>
       <c r="K90">
-        <v>0.22</v>
+        <v>0.0</v>
       </c>
       <c r="L90">
-        <v>594.61</v>
+        <v>0.0</v>
       </c>
       <c r="M90" s="1">
-        <v>1085276.92</v>
+        <v>2165569.69</v>
       </c>
       <c r="N90" s="1">
-        <v>1085871.53</v>
+        <v>2165569.69</v>
       </c>
       <c r="O90" s="1">
-        <v>0.7</v>
+        <v>1.6</v>
       </c>
       <c r="P90">
         <v>1</v>
       </c>
     </row>
     <row r="91" spans="1:16">
       <c r="A91" t="s">
-        <v>214</v>
+        <v>224</v>
       </c>
       <c r="B91" t="s">
-        <v>215</v>
+        <v>225</v>
       </c>
       <c r="C91" s="1">
-        <v>20036.0</v>
+        <v>2225.0</v>
       </c>
       <c r="D91" s="1">
-        <v>77.26</v>
+        <v>285.06</v>
       </c>
       <c r="E91" s="1">
-        <v>84.314065182671</v>
+        <v>215.19041348315</v>
       </c>
       <c r="F91" t="s">
         <v>11</v>
       </c>
       <c r="G91">
-        <v>1.18</v>
+        <v>1.16</v>
       </c>
       <c r="H91" s="1">
-        <v>1456938.97</v>
+        <v>408235.23</v>
       </c>
       <c r="I91" s="1">
-        <v>-139732.23</v>
+        <v>140478.76</v>
       </c>
       <c r="J91" s="1">
-        <v>-9.5908087351113</v>
+        <v>34.411229035769</v>
       </c>
       <c r="K91">
         <v>0.0</v>
       </c>
       <c r="L91">
         <v>0.0</v>
       </c>
       <c r="M91" s="1">
-        <v>1317206.74</v>
+        <v>548713.99</v>
       </c>
       <c r="N91" s="1">
-        <v>1317206.74</v>
+        <v>548713.99</v>
       </c>
       <c r="O91" s="1">
-        <v>0.85</v>
+        <v>0.41</v>
       </c>
       <c r="P91">
         <v>1</v>
       </c>
     </row>
     <row r="92" spans="1:16">
       <c r="A92" t="s">
-        <v>216</v>
+        <v>226</v>
       </c>
       <c r="B92" t="s">
-        <v>217</v>
+        <v>227</v>
       </c>
       <c r="C92" s="1">
-        <v>762.0</v>
+        <v>2798.0</v>
       </c>
       <c r="D92" s="1">
-        <v>806.22</v>
+        <v>472.8</v>
       </c>
       <c r="E92" s="1">
-        <v>869.17824146982</v>
+        <v>427.74191922802</v>
       </c>
       <c r="F92" t="s">
         <v>11</v>
       </c>
       <c r="G92">
-        <v>1.18</v>
+        <v>1.16</v>
       </c>
       <c r="H92" s="1">
-        <v>570801.76</v>
+        <v>1022116.99</v>
       </c>
       <c r="I92" s="1">
-        <v>-48048.49</v>
+        <v>122354.33</v>
       </c>
       <c r="J92" s="1">
-        <v>-8.4177193146706</v>
+        <v>11.970677642292</v>
       </c>
       <c r="K92">
         <v>0.0</v>
       </c>
       <c r="L92">
         <v>0.0</v>
       </c>
       <c r="M92" s="1">
-        <v>522753.27</v>
+        <v>1144471.32</v>
       </c>
       <c r="N92" s="1">
-        <v>522753.27</v>
+        <v>1144471.32</v>
       </c>
       <c r="O92" s="1">
-        <v>0.34</v>
+        <v>0.85</v>
       </c>
       <c r="P92">
         <v>1</v>
       </c>
     </row>
     <row r="93" spans="1:16">
       <c r="A93" t="s">
-        <v>218</v>
+        <v>228</v>
       </c>
       <c r="B93" t="s">
-        <v>219</v>
+        <v>229</v>
       </c>
       <c r="C93" s="1">
-        <v>2744.0</v>
+        <v>2636.0</v>
       </c>
       <c r="D93" s="1">
-        <v>346.01</v>
+        <v>160.71</v>
       </c>
       <c r="E93" s="1">
-        <v>309.12200072886</v>
+        <v>148.79794385433</v>
       </c>
       <c r="F93" t="s">
         <v>11</v>
       </c>
       <c r="G93">
-        <v>1.18</v>
+        <v>1.16</v>
       </c>
       <c r="H93" s="1">
-        <v>723221.87</v>
+        <v>329703.17</v>
       </c>
       <c r="I93" s="1">
-        <v>84684.39</v>
+        <v>36791.82</v>
       </c>
       <c r="J93" s="1">
-        <v>11.709323723853</v>
+        <v>11.159073781426</v>
       </c>
       <c r="K93">
         <v>0.0</v>
       </c>
       <c r="L93">
         <v>0.0</v>
       </c>
       <c r="M93" s="1">
-        <v>807906.26</v>
+        <v>366494.99</v>
       </c>
       <c r="N93" s="1">
-        <v>807906.26</v>
+        <v>366494.99</v>
       </c>
       <c r="O93" s="1">
-        <v>0.52</v>
+        <v>0.27</v>
       </c>
       <c r="P93">
         <v>1</v>
       </c>
     </row>
     <row r="94" spans="1:16">
       <c r="A94" t="s">
-        <v>220</v>
+        <v>230</v>
       </c>
       <c r="B94" t="s">
-        <v>221</v>
+        <v>231</v>
       </c>
       <c r="C94" s="1">
-        <v>922.0</v>
+        <v>2032.0</v>
       </c>
       <c r="D94" s="1">
-        <v>233.39</v>
+        <v>456.84</v>
       </c>
       <c r="E94" s="1">
-        <v>185.43331887202</v>
+        <v>418.92536417323</v>
       </c>
       <c r="F94" t="s">
         <v>11</v>
       </c>
       <c r="G94">
-        <v>1.18</v>
+        <v>1.16</v>
       </c>
       <c r="H94" s="1">
-        <v>146868.42</v>
+        <v>725153.1</v>
       </c>
       <c r="I94" s="1">
-        <v>36237.08</v>
+        <v>77943.08</v>
       </c>
       <c r="J94" s="1">
-        <v>24.673159825645</v>
+        <v>10.748499868511</v>
       </c>
       <c r="K94">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>1.21</v>
+      </c>
+      <c r="L94" t="s">
+        <v>232</v>
       </c>
       <c r="M94" s="1">
-        <v>183105.5</v>
+        <v>803096.18</v>
       </c>
       <c r="N94" s="1">
-        <v>183105.5</v>
+        <v>805546.54</v>
       </c>
       <c r="O94" s="1">
-        <v>0.12</v>
+        <v>0.6</v>
       </c>
       <c r="P94">
         <v>1</v>
       </c>
     </row>
     <row r="95" spans="1:16">
       <c r="A95" t="s">
-        <v>222</v>
+        <v>233</v>
       </c>
       <c r="B95" t="s">
-        <v>223</v>
+        <v>234</v>
       </c>
       <c r="C95" s="1">
-        <v>3451.0</v>
+        <v>16423.0</v>
       </c>
       <c r="D95" s="1">
-        <v>312.44</v>
+        <v>70.71</v>
       </c>
       <c r="E95" s="1">
-        <v>182.33972181976</v>
+        <v>84.31406503075</v>
       </c>
       <c r="F95" t="s">
         <v>11</v>
       </c>
       <c r="G95">
-        <v>1.18</v>
+        <v>1.16</v>
       </c>
       <c r="H95" s="1">
-        <v>542165.08</v>
+        <v>1194215.84</v>
       </c>
       <c r="I95" s="1">
-        <v>375321.68</v>
+        <v>-189569.82</v>
       </c>
       <c r="J95" s="1">
-        <v>69.226457742354</v>
+        <v>-15.873999795548</v>
       </c>
       <c r="K95">
         <v>0.0</v>
       </c>
       <c r="L95">
         <v>0.0</v>
       </c>
       <c r="M95" s="1">
-        <v>917486.76</v>
+        <v>1004646.02</v>
       </c>
       <c r="N95" s="1">
-        <v>917486.76</v>
+        <v>1004646.02</v>
       </c>
       <c r="O95" s="1">
-        <v>0.59</v>
+        <v>0.74</v>
       </c>
       <c r="P95">
         <v>1</v>
       </c>
     </row>
     <row r="96" spans="1:16">
       <c r="A96" t="s">
-        <v>224</v>
+        <v>235</v>
       </c>
       <c r="B96" t="s">
-        <v>225</v>
+        <v>236</v>
       </c>
       <c r="C96" s="1">
-        <v>4178.0</v>
+        <v>625.0</v>
       </c>
       <c r="D96" s="1">
-        <v>309.94</v>
+        <v>1067.77</v>
       </c>
       <c r="E96" s="1">
-        <v>194.01785543322</v>
+        <v>869.17824</v>
       </c>
       <c r="F96" t="s">
         <v>11</v>
       </c>
       <c r="G96">
-        <v>1.18</v>
+        <v>1.16</v>
       </c>
       <c r="H96" s="1">
-        <v>727356.65</v>
+        <v>468177.29</v>
       </c>
       <c r="I96" s="1">
-        <v>374523.3</v>
+        <v>109170.45</v>
       </c>
       <c r="J96" s="1">
-        <v>51.491012009033</v>
+        <v>23.318185724045</v>
       </c>
       <c r="K96">
         <v>0.0</v>
       </c>
       <c r="L96">
         <v>0.0</v>
       </c>
       <c r="M96" s="1">
-        <v>1101879.95</v>
+        <v>577347.74</v>
       </c>
       <c r="N96" s="1">
-        <v>1101879.95</v>
+        <v>577347.74</v>
       </c>
       <c r="O96" s="1">
-        <v>0.71</v>
+        <v>0.43</v>
       </c>
       <c r="P96">
         <v>1</v>
       </c>
     </row>
     <row r="97" spans="1:16">
       <c r="A97" t="s">
-        <v>224</v>
+        <v>237</v>
       </c>
       <c r="B97" t="s">
-        <v>225</v>
+        <v>238</v>
       </c>
       <c r="C97" s="1">
-        <v>3765.0</v>
+        <v>2249.0</v>
       </c>
       <c r="D97" s="1">
-        <v>309.94</v>
+        <v>399.47</v>
       </c>
       <c r="E97" s="1">
-        <v>305.71913413015</v>
+        <v>309.12200088928</v>
       </c>
       <c r="F97" t="s">
         <v>11</v>
       </c>
       <c r="G97">
-        <v>1.18</v>
+        <v>1.16</v>
       </c>
       <c r="H97" s="1">
-        <v>983775.23</v>
+        <v>592757.28</v>
       </c>
       <c r="I97" s="1">
-        <v>9182.65</v>
+        <v>184479.53</v>
       </c>
       <c r="J97" s="1">
-        <v>0.93340935205291</v>
+        <v>31.122271497028</v>
       </c>
       <c r="K97">
         <v>0.0</v>
       </c>
       <c r="L97">
         <v>0.0</v>
       </c>
       <c r="M97" s="1">
-        <v>992957.88</v>
+        <v>777236.81</v>
       </c>
       <c r="N97" s="1">
-        <v>992957.88</v>
+        <v>777236.81</v>
       </c>
       <c r="O97" s="1">
-        <v>0.64</v>
+        <v>0.57</v>
       </c>
       <c r="P97">
         <v>1</v>
       </c>
     </row>
     <row r="98" spans="1:16">
       <c r="A98" t="s">
-        <v>226</v>
+        <v>239</v>
       </c>
       <c r="B98" t="s">
-        <v>227</v>
+        <v>240</v>
       </c>
       <c r="C98" s="1">
-        <v>5540.0</v>
+        <v>4514.0</v>
       </c>
       <c r="D98" s="1">
-        <v>129.6</v>
+        <v>300.51</v>
       </c>
       <c r="E98" s="1">
-        <v>98.554954873646</v>
+        <v>236.48547629597</v>
       </c>
       <c r="F98" t="s">
         <v>11</v>
       </c>
       <c r="G98">
-        <v>1.18</v>
+        <v>1.16</v>
       </c>
       <c r="H98" s="1">
-        <v>466196.78</v>
+        <v>919193.85</v>
       </c>
       <c r="I98" s="1">
-        <v>144749.44</v>
+        <v>254352.43</v>
       </c>
       <c r="J98" s="1">
-        <v>31.049000381341</v>
+        <v>27.671250193852</v>
       </c>
       <c r="K98">
         <v>0.0</v>
       </c>
       <c r="L98">
         <v>0.0</v>
       </c>
       <c r="M98" s="1">
-        <v>610946.22</v>
+        <v>1173546.28</v>
       </c>
       <c r="N98" s="1">
-        <v>610946.22</v>
+        <v>1173546.28</v>
       </c>
       <c r="O98" s="1">
-        <v>0.4</v>
+        <v>0.87</v>
       </c>
       <c r="P98">
         <v>1</v>
       </c>
     </row>
     <row r="99" spans="1:16">
       <c r="A99" t="s">
-        <v>228</v>
+        <v>241</v>
       </c>
       <c r="B99" t="s">
-        <v>229</v>
+        <v>242</v>
       </c>
       <c r="C99" s="1">
-        <v>16130.0</v>
+        <v>2333.0</v>
       </c>
       <c r="D99" s="1">
-        <v>80.07</v>
+        <v>323.57</v>
       </c>
       <c r="E99" s="1">
-        <v>84.136905765654</v>
+        <v>305.71913416202</v>
       </c>
       <c r="F99" t="s">
         <v>11</v>
       </c>
       <c r="G99">
-        <v>1.18</v>
+        <v>1.16</v>
       </c>
       <c r="H99" s="1">
-        <v>1149573.29</v>
+        <v>609600.96</v>
       </c>
       <c r="I99" s="1">
-        <v>-50586.65</v>
+        <v>43473.54</v>
       </c>
       <c r="J99" s="1">
-        <v>-4.4004719351125</v>
+        <v>7.1314749898032</v>
       </c>
       <c r="K99">
         <v>0.0</v>
       </c>
       <c r="L99">
         <v>0.0</v>
       </c>
       <c r="M99" s="1">
-        <v>1098986.64</v>
+        <v>653074.5</v>
       </c>
       <c r="N99" s="1">
-        <v>1098986.64</v>
+        <v>653074.5</v>
       </c>
       <c r="O99" s="1">
-        <v>0.71</v>
+        <v>0.48</v>
       </c>
       <c r="P99">
         <v>1</v>
       </c>
     </row>
     <row r="100" spans="1:16">
       <c r="A100" t="s">
-        <v>230</v>
+        <v>241</v>
       </c>
       <c r="B100" t="s">
-        <v>231</v>
+        <v>242</v>
       </c>
       <c r="C100" s="1">
-        <v>9344.0</v>
+        <v>4178.0</v>
       </c>
       <c r="D100" s="1">
-        <v>81.55</v>
+        <v>323.57</v>
       </c>
       <c r="E100" s="1">
-        <v>80.722159674658</v>
+        <v>194.01785543322</v>
       </c>
       <c r="F100" t="s">
         <v>11</v>
       </c>
       <c r="G100">
-        <v>1.18</v>
+        <v>1.16</v>
       </c>
       <c r="H100" s="1">
-        <v>644015.84</v>
+        <v>727356.65</v>
       </c>
       <c r="I100" s="1">
-        <v>4387.16</v>
+        <v>442186.96</v>
       </c>
       <c r="J100" s="1">
-        <v>0.6812192693894</v>
+        <v>60.793691787928</v>
       </c>
       <c r="K100">
         <v>0.0</v>
       </c>
       <c r="L100">
         <v>0.0</v>
       </c>
       <c r="M100" s="1">
-        <v>648403.0</v>
+        <v>1169543.61</v>
       </c>
       <c r="N100" s="1">
-        <v>648403.0</v>
+        <v>1169543.61</v>
       </c>
       <c r="O100" s="1">
-        <v>0.42</v>
+        <v>0.87</v>
       </c>
       <c r="P100">
         <v>1</v>
       </c>
     </row>
     <row r="101" spans="1:16">
       <c r="A101" t="s">
-        <v>232</v>
+        <v>243</v>
       </c>
       <c r="B101" t="s">
-        <v>233</v>
+        <v>244</v>
       </c>
       <c r="C101" s="1">
-        <v>4624.0</v>
+        <v>4542.0</v>
       </c>
       <c r="D101" s="1">
-        <v>206.39</v>
+        <v>118.88</v>
       </c>
       <c r="E101" s="1">
-        <v>185.86096885813</v>
+        <v>98.554955966535</v>
       </c>
       <c r="F101" t="s">
         <v>11</v>
       </c>
       <c r="G101">
-        <v>1.18</v>
+        <v>1.16</v>
       </c>
       <c r="H101" s="1">
-        <v>734799.18</v>
+        <v>382214.04</v>
       </c>
       <c r="I101" s="1">
-        <v>77273.11</v>
+        <v>84913.7</v>
       </c>
       <c r="J101" s="1">
-        <v>10.516221588598</v>
+        <v>22.216269187809</v>
       </c>
       <c r="K101">
         <v>0.0</v>
       </c>
       <c r="L101">
         <v>0.0</v>
       </c>
       <c r="M101" s="1">
-        <v>812072.29</v>
+        <v>467127.74</v>
       </c>
       <c r="N101" s="1">
-        <v>812072.29</v>
+        <v>467127.74</v>
       </c>
       <c r="O101" s="1">
-        <v>0.53</v>
+        <v>0.35</v>
       </c>
       <c r="P101">
         <v>1</v>
       </c>
     </row>
     <row r="102" spans="1:16">
       <c r="A102" t="s">
-        <v>234</v>
+        <v>245</v>
       </c>
       <c r="B102" t="s">
-        <v>235</v>
+        <v>246</v>
       </c>
       <c r="C102" s="1">
-        <v>2338.0</v>
+        <v>13222.0</v>
       </c>
       <c r="D102" s="1">
-        <v>189.19</v>
+        <v>68.35</v>
       </c>
       <c r="E102" s="1">
-        <v>194.41941402909</v>
+        <v>84.13690515807</v>
       </c>
       <c r="F102" t="s">
         <v>11</v>
       </c>
       <c r="G102">
-        <v>1.18</v>
+        <v>1.16</v>
       </c>
       <c r="H102" s="1">
-        <v>384920.48</v>
+        <v>942322.26</v>
       </c>
       <c r="I102" s="1">
-        <v>-8536.7</v>
+        <v>-160486.72</v>
       </c>
       <c r="J102" s="1">
-        <v>-2.2177827482705</v>
+        <v>-17.030980463096</v>
       </c>
       <c r="K102">
         <v>0.0</v>
       </c>
       <c r="L102">
         <v>0.0</v>
       </c>
       <c r="M102" s="1">
-        <v>376383.78</v>
+        <v>781835.54</v>
       </c>
       <c r="N102" s="1">
-        <v>376383.78</v>
+        <v>781835.54</v>
       </c>
       <c r="O102" s="1">
-        <v>0.24</v>
+        <v>0.58</v>
       </c>
       <c r="P102">
         <v>1</v>
       </c>
     </row>
     <row r="103" spans="1:16">
       <c r="A103" t="s">
-        <v>236</v>
+        <v>247</v>
       </c>
       <c r="B103" t="s">
-        <v>237</v>
+        <v>248</v>
       </c>
       <c r="C103" s="1">
-        <v>3534.0</v>
+        <v>7659.0</v>
       </c>
       <c r="D103" s="1">
-        <v>139.61</v>
+        <v>81.94</v>
       </c>
       <c r="E103" s="1">
-        <v>242.99338709677</v>
+        <v>80.722159550855</v>
       </c>
       <c r="F103" t="s">
         <v>11</v>
       </c>
       <c r="G103">
-        <v>1.18</v>
+        <v>1.16</v>
       </c>
       <c r="H103" s="1">
-        <v>736384.66</v>
+        <v>527880.71</v>
       </c>
       <c r="I103" s="1">
-        <v>-316556.77</v>
+        <v>15054.2</v>
       </c>
       <c r="J103" s="1">
-        <v>-42.987963654756</v>
+        <v>2.8518185481716</v>
       </c>
       <c r="K103">
         <v>0.0</v>
       </c>
       <c r="L103">
         <v>0.0</v>
       </c>
       <c r="M103" s="1">
-        <v>419827.89</v>
+        <v>542934.91</v>
       </c>
       <c r="N103" s="1">
-        <v>419827.89</v>
+        <v>542934.91</v>
       </c>
       <c r="O103" s="1">
-        <v>0.27</v>
+        <v>0.4</v>
       </c>
       <c r="P103">
         <v>1</v>
       </c>
     </row>
     <row r="104" spans="1:16">
       <c r="A104" t="s">
-        <v>238</v>
+        <v>249</v>
       </c>
       <c r="B104" t="s">
-        <v>239</v>
+        <v>250</v>
       </c>
       <c r="C104" s="1">
-        <v>43453007.08</v>
+        <v>3790.0</v>
       </c>
       <c r="D104" s="1">
-        <v>1.1756</v>
+        <v>206.93</v>
       </c>
       <c r="E104" s="1">
-        <v>0.0</v>
+        <v>185.86096833773</v>
       </c>
       <c r="F104" t="s">
         <v>11</v>
       </c>
       <c r="G104">
-        <v>1.18</v>
+        <v>1.16</v>
       </c>
       <c r="H104" s="1">
-        <v>0.0</v>
+        <v>602268.36</v>
       </c>
       <c r="I104" s="1">
-        <v>731594.29</v>
+        <v>76220.0</v>
       </c>
       <c r="J104" s="1">
+        <v>12.655487995418</v>
+      </c>
+      <c r="K104">
+        <v>0.0</v>
+      </c>
+      <c r="L104">
+        <v>0.0</v>
+      </c>
+      <c r="M104" s="1">
+        <v>678488.36</v>
+      </c>
+      <c r="N104" s="1">
+        <v>678488.36</v>
+      </c>
+      <c r="O104" s="1">
+        <v>0.5</v>
+      </c>
+      <c r="P104">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="105" spans="1:16">
+      <c r="A105" t="s">
+        <v>251</v>
+      </c>
+      <c r="B105" t="s">
+        <v>252</v>
+      </c>
+      <c r="C105" s="1">
+        <v>13581.0</v>
+      </c>
+      <c r="D105" s="1">
+        <v>71.96</v>
+      </c>
+      <c r="E105" s="1">
+        <v>71.073113172815</v>
+      </c>
+      <c r="F105" t="s">
+        <v>11</v>
+      </c>
+      <c r="G105">
+        <v>1.16</v>
+      </c>
+      <c r="H105" s="1">
+        <v>823692.42</v>
+      </c>
+      <c r="I105" s="1">
+        <v>21786.22</v>
+      </c>
+      <c r="J105" s="1">
+        <v>2.644946034589</v>
+      </c>
+      <c r="K105">
+        <v>0.0</v>
+      </c>
+      <c r="L105">
+        <v>0.0</v>
+      </c>
+      <c r="M105" s="1">
+        <v>845478.64</v>
+      </c>
+      <c r="N105" s="1">
+        <v>845478.64</v>
+      </c>
+      <c r="O105" s="1">
+        <v>0.63</v>
+      </c>
+      <c r="P105">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="106" spans="1:16">
+      <c r="A106" t="s">
+        <v>253</v>
+      </c>
+      <c r="B106" t="s">
+        <v>254</v>
+      </c>
+      <c r="C106" s="1">
+        <v>1916.0</v>
+      </c>
+      <c r="D106" s="1">
+        <v>142.23</v>
+      </c>
+      <c r="E106" s="1">
+        <v>194.41941022964</v>
+      </c>
+      <c r="F106" t="s">
+        <v>11</v>
+      </c>
+      <c r="G106">
+        <v>1.16</v>
+      </c>
+      <c r="H106" s="1">
+        <v>315443.81</v>
+      </c>
+      <c r="I106" s="1">
+        <v>-79685.8</v>
+      </c>
+      <c r="J106" s="1">
+        <v>-25.261487933461</v>
+      </c>
+      <c r="K106">
+        <v>0.0</v>
+      </c>
+      <c r="L106">
+        <v>0.0</v>
+      </c>
+      <c r="M106" s="1">
+        <v>235758.01</v>
+      </c>
+      <c r="N106" s="1">
+        <v>235758.01</v>
+      </c>
+      <c r="O106" s="1">
+        <v>0.17</v>
+      </c>
+      <c r="P106">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="107" spans="1:16">
+      <c r="A107" t="s">
+        <v>255</v>
+      </c>
+      <c r="B107" t="s">
+        <v>256</v>
+      </c>
+      <c r="C107" s="1">
+        <v>47874221.57</v>
+      </c>
+      <c r="D107" s="1">
+        <v>1.1569</v>
+      </c>
+      <c r="E107" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="F107" t="s">
+        <v>11</v>
+      </c>
+      <c r="G107">
+        <v>1.16</v>
+      </c>
+      <c r="H107" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="I107" s="1">
+        <v>-372203.8</v>
+      </c>
+      <c r="J107" s="1">
         <v>0</v>
       </c>
-      <c r="K104">
-[...14 lines deleted...]
-      <c r="P104">
+      <c r="K107">
+        <v>0.0</v>
+      </c>
+      <c r="L107">
+        <v>0.0</v>
+      </c>
+      <c r="M107" s="1">
+        <v>-372203.8</v>
+      </c>
+      <c r="N107" s="1">
+        <v>-372203.8</v>
+      </c>
+      <c r="O107" s="1">
+        <v>-0.28</v>
+      </c>
+      <c r="P107">
         <v>1</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>