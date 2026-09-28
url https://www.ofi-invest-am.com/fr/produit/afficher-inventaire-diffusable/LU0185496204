--- v4 (2026-09-06)
+++ v5 (2026-09-28)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="1" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Répartition" sheetId="1" r:id="rId4"/>
     <sheet name="Valorisation" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="257">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="260">
   <si>
     <t>Type Part</t>
   </si>
   <si>
     <t>CodeIsin</t>
   </si>
   <si>
     <t>Parts</t>
   </si>
   <si>
     <t>Vl</t>
   </si>
   <si>
     <t>Devise</t>
   </si>
   <si>
     <t>Actif net</t>
   </si>
   <si>
     <t>A_EUR</t>
   </si>
   <si>
     <t>LU0185495495</t>
   </si>
   <si>
@@ -157,452 +157,443 @@
   <si>
     <t>US0079031078</t>
   </si>
   <si>
     <t>ADVANCED MICRO DEVICES INC</t>
   </si>
   <si>
     <t>US02079K3059</t>
   </si>
   <si>
     <t>ALPHABET INC CLASS A</t>
   </si>
   <si>
     <t>US0258161092</t>
   </si>
   <si>
     <t>AMERICAN EXPRESS</t>
   </si>
   <si>
     <t>US0320951017</t>
   </si>
   <si>
     <t>AMPHENOL CORP CLASS A</t>
   </si>
   <si>
+    <t>1 263.63</t>
+  </si>
+  <si>
     <t>US0326541051</t>
   </si>
   <si>
     <t>ANALOG DEVICES INC</t>
   </si>
   <si>
-    <t>3 016.31</t>
-[...1 lines deleted...]
-  <si>
     <t>GB00BRXH2664</t>
   </si>
   <si>
     <t>ANGLOGOLD ASHANTI PLC</t>
   </si>
   <si>
-    <t>9 863.87</t>
-[...1 lines deleted...]
-  <si>
     <t>US0378331005</t>
   </si>
   <si>
     <t>APPLE INC</t>
   </si>
   <si>
     <t>US0382221051</t>
   </si>
   <si>
     <t>APPLIED MATERIAL INC</t>
   </si>
   <si>
-    <t>1 124.33</t>
-[...1 lines deleted...]
-  <si>
     <t>US0404132054</t>
   </si>
   <si>
     <t>ARISTA NETWORKS INC</t>
   </si>
   <si>
+    <t>US05464C1018</t>
+  </si>
+  <si>
+    <t>AXON ENTERPRISE INC</t>
+  </si>
+  <si>
     <t>US05722G1004</t>
   </si>
   <si>
     <t>BAKER HUGHES CLASS A</t>
   </si>
   <si>
     <t>US0605051046</t>
   </si>
   <si>
     <t>BANK OF AMERICA CORP</t>
   </si>
   <si>
-    <t>6 471.78</t>
-[...1 lines deleted...]
-  <si>
     <t>US09290D1019</t>
   </si>
   <si>
     <t>BLACKROCK INC</t>
   </si>
   <si>
-    <t>3 990.52</t>
-[...1 lines deleted...]
-  <si>
     <t>US0970231058</t>
   </si>
   <si>
     <t>BOEING</t>
   </si>
   <si>
     <t>US09857L1089</t>
   </si>
   <si>
     <t>BOOKING HOLDINGS INC</t>
   </si>
   <si>
-    <t>1 659.86</t>
+    <t>1 683.76</t>
   </si>
   <si>
     <t>US1011371077</t>
   </si>
   <si>
     <t>BOSTON SCIENTIFIC CORP</t>
   </si>
   <si>
     <t>US11135F1012</t>
   </si>
   <si>
     <t>BROADCOM INC</t>
   </si>
   <si>
+    <t>5 124.59</t>
+  </si>
+  <si>
     <t>US14040H1059</t>
   </si>
   <si>
     <t>CAPITAL ONE FINANCIAL CORP</t>
   </si>
   <si>
     <t>US1491231015</t>
   </si>
   <si>
     <t>CATERPILLAR INC</t>
   </si>
   <si>
     <t>US15118V2079</t>
   </si>
   <si>
     <t>CELSIUS HOLDINGS INC</t>
   </si>
   <si>
+    <t>US15675D1037</t>
+  </si>
+  <si>
+    <t>CEREBRAS SYSTEMS INC CLASS A</t>
+  </si>
+  <si>
+    <t>US17275R1023</t>
+  </si>
+  <si>
+    <t>CISCO SYSTEMS INC</t>
+  </si>
+  <si>
     <t>US1729674242</t>
   </si>
   <si>
     <t>CITIGROUP INC</t>
   </si>
   <si>
     <t>US1912161007</t>
   </si>
   <si>
     <t>COCA-COLA</t>
   </si>
   <si>
+    <t>2 880.10</t>
+  </si>
+  <si>
     <t>US19247G1076</t>
   </si>
   <si>
     <t>COHERENT CORP</t>
   </si>
   <si>
     <t>US21037T1097</t>
   </si>
   <si>
     <t>CONSTELLATION ENERGY CORP</t>
   </si>
   <si>
     <t>US22160K1051</t>
   </si>
   <si>
     <t>COSTCO WHOLESALE CORP</t>
   </si>
   <si>
     <t>US22788C1053</t>
   </si>
   <si>
     <t>CROWDSTRIKE HOLDINGS INC CLASS A</t>
   </si>
   <si>
-    <t>US23804L1035</t>
-[...4 lines deleted...]
-  <si>
     <t>US2441991054</t>
   </si>
   <si>
     <t>DEERE</t>
   </si>
   <si>
     <t>US2538681030</t>
   </si>
   <si>
     <t>DIGITAL REALTY TRUST REIT INC</t>
   </si>
   <si>
+    <t>3 200.15</t>
+  </si>
+  <si>
     <t>IE00B8KQN827</t>
   </si>
   <si>
     <t>EATON PLC</t>
   </si>
   <si>
-    <t>1 665.38</t>
+    <t>1 689.34</t>
   </si>
   <si>
     <t>US28176E1082</t>
   </si>
   <si>
     <t>EDWARDS LIFESCIENCES CORP</t>
   </si>
   <si>
     <t>US5324571083</t>
   </si>
   <si>
     <t>ELI LILLY</t>
   </si>
   <si>
-    <t>3 460.45</t>
-[...1 lines deleted...]
-  <si>
     <t>US2910111044</t>
   </si>
   <si>
     <t>EMERSON ELECTRIC</t>
   </si>
   <si>
-    <t>2 890.13</t>
-[...1 lines deleted...]
-  <si>
     <t>NL0011585146</t>
   </si>
   <si>
     <t>FERRARI NV</t>
   </si>
   <si>
     <t>US3167731005</t>
   </si>
   <si>
     <t>FIFTH THIRD BANCORP</t>
   </si>
   <si>
     <t>US35671D8570</t>
   </si>
   <si>
     <t>FREEPORT MCMORAN INC</t>
   </si>
   <si>
     <t>US3696043013</t>
   </si>
   <si>
     <t>GE AEROSPACE</t>
   </si>
   <si>
     <t>US37045V1008</t>
   </si>
   <si>
     <t>GENERAL MOTORS</t>
   </si>
   <si>
-    <t>1 487.71</t>
-[...1 lines deleted...]
-  <si>
     <t>US3755581036</t>
   </si>
   <si>
     <t>GILEAD SCIENCES INC</t>
   </si>
   <si>
+    <t>4 267.09</t>
+  </si>
+  <si>
     <t>US38141G1040</t>
   </si>
   <si>
     <t>GOLDMAN SACHS GROUP INC</t>
   </si>
   <si>
-    <t>1 989.36</t>
+    <t>2 017.99</t>
   </si>
   <si>
     <t>US4370761029</t>
   </si>
   <si>
     <t>HOME DEPOT INC</t>
   </si>
   <si>
-    <t>9 356.49</t>
-[...1 lines deleted...]
-  <si>
     <t>US4435106079</t>
   </si>
   <si>
     <t>HUBBELL INC</t>
   </si>
   <si>
-    <t>1 616.68</t>
-[...1 lines deleted...]
-  <si>
     <t>US4581401001</t>
   </si>
   <si>
     <t>INTEL CORPORATION CORP</t>
   </si>
   <si>
     <t>US4595061015</t>
   </si>
   <si>
     <t>INTERNATIONAL FLAVORS &amp; FRAGRANCES</t>
   </si>
   <si>
+    <t>2 534.38</t>
+  </si>
+  <si>
     <t>US46120E6023</t>
   </si>
   <si>
     <t>INTUITIVE SURGICAL INC</t>
   </si>
   <si>
     <t>US46625H1005</t>
   </si>
   <si>
     <t>JPMORGAN CHASE</t>
   </si>
   <si>
     <t>US49271V1008</t>
   </si>
   <si>
     <t>KEURIG DR PEPPER INC</t>
   </si>
   <si>
+    <t>1 554.61</t>
+  </si>
+  <si>
     <t>US48251W1045</t>
   </si>
   <si>
     <t>KKR AND CO INC</t>
   </si>
   <si>
     <t>US5128073062</t>
   </si>
   <si>
     <t>LAM RESEARCH CORP</t>
   </si>
   <si>
     <t>US52736R1023</t>
   </si>
   <si>
     <t>LEVI STRAUSS CLASS A</t>
   </si>
   <si>
     <t>IE000S9YS762</t>
   </si>
   <si>
     <t>LINDE PLC</t>
   </si>
   <si>
-    <t>3 875.77</t>
-[...1 lines deleted...]
-  <si>
     <t>US5732841060</t>
   </si>
   <si>
     <t>MARTIN MARIETTA MATERIALS INC</t>
   </si>
   <si>
     <t>US57636Q1040</t>
   </si>
   <si>
     <t>MASTERCARD INC CLASS A</t>
   </si>
   <si>
     <t>US58933Y1055</t>
   </si>
   <si>
     <t>MERCK &amp; CO INC</t>
   </si>
   <si>
+    <t>6 477.38</t>
+  </si>
+  <si>
     <t>US30303M1027</t>
   </si>
   <si>
     <t>META PLATFORMS INC CLASS A</t>
   </si>
   <si>
     <t>US59156R1086</t>
   </si>
   <si>
     <t>METLIFE INC</t>
   </si>
   <si>
     <t>US5951121038</t>
   </si>
   <si>
     <t>MICRON TECHNOLOGY INC</t>
   </si>
   <si>
     <t>US5949181045</t>
   </si>
   <si>
     <t>MICROSOFT CORP</t>
   </si>
   <si>
-    <t>9 996.69</t>
-[...1 lines deleted...]
-  <si>
     <t>US6174464486</t>
   </si>
   <si>
     <t>MORGAN STANLEY</t>
   </si>
   <si>
     <t>US64110L1061</t>
   </si>
   <si>
     <t>NETFLIX INC</t>
   </si>
   <si>
     <t>US6516391066</t>
   </si>
   <si>
     <t>NEWMONT</t>
   </si>
   <si>
     <t>US65339F1012</t>
   </si>
   <si>
     <t>NEXTERA ENERGY INC</t>
   </si>
   <si>
-    <t>4 930.78</t>
-[...1 lines deleted...]
-  <si>
     <t>US67066G1040</t>
   </si>
   <si>
     <t>NVIDIA CORP</t>
   </si>
   <si>
-    <t>5 228.35</t>
-[...4 lines deleted...]
-  <si>
     <t>US6792951054</t>
   </si>
   <si>
     <t>OKTA INC CLASS A</t>
   </si>
   <si>
     <t>CH1134540470</t>
   </si>
   <si>
     <t>ON HOLDING AG CLASS A</t>
   </si>
   <si>
     <t>US68389X1054</t>
   </si>
   <si>
     <t>ORACLE CORP</t>
   </si>
   <si>
     <t>US69608A1088</t>
   </si>
   <si>
     <t>PALANTIR TECHNOLOGIES INC CLASS A</t>
   </si>
   <si>
     <t>US6974351057</t>
@@ -619,69 +610,78 @@
   <si>
     <t>US7185461040</t>
   </si>
   <si>
     <t>PHILLIPS</t>
   </si>
   <si>
     <t>US7427181091</t>
   </si>
   <si>
     <t>PROCTER &amp; GAMBLE</t>
   </si>
   <si>
     <t>US7433151039</t>
   </si>
   <si>
     <t>PROGRESSIVE CORP</t>
   </si>
   <si>
     <t>US74340W1036</t>
   </si>
   <si>
     <t>PROLOGIS REIT INC</t>
   </si>
   <si>
+    <t>4 545.26</t>
+  </si>
+  <si>
     <t>US7445731067</t>
   </si>
   <si>
     <t>PUBLIC SERVICE ENTERPRISE GROUP IN</t>
   </si>
   <si>
+    <t>2 357.55</t>
+  </si>
+  <si>
     <t>US7707001027</t>
   </si>
   <si>
     <t>ROBINHOOD MARKETS INC CLASS A</t>
   </si>
   <si>
     <t>US75513E1010</t>
   </si>
   <si>
     <t>RTX CORP</t>
   </si>
   <si>
-    <t>2 316.93</t>
+    <t>US7811541090</t>
+  </si>
+  <si>
+    <t>RUBRIK INC CLASS A</t>
   </si>
   <si>
     <t>US80004C2008</t>
   </si>
   <si>
     <t>SANDISK CORP</t>
   </si>
   <si>
     <t>IE00BKVD2N49</t>
   </si>
   <si>
     <t>SEAGATE TECHNOLOGY HOLDINGS PLC</t>
   </si>
   <si>
     <t>AN8068571086</t>
   </si>
   <si>
     <t>SLB NV</t>
   </si>
   <si>
     <t>US8334451098</t>
   </si>
   <si>
     <t>SNOWFLAKE INC</t>
   </si>
@@ -712,51 +712,51 @@
   <si>
     <t>US8825081040</t>
   </si>
   <si>
     <t>TEXAS INSTRUMENT INC</t>
   </si>
   <si>
     <t>US8835561023</t>
   </si>
   <si>
     <t>THERMO FISHER SCIENTIFIC INC</t>
   </si>
   <si>
     <t>US8725401090</t>
   </si>
   <si>
     <t>TJX INC</t>
   </si>
   <si>
     <t>IE00BK9ZQ967</t>
   </si>
   <si>
     <t>TRANE TECHNOLOGIES PLC</t>
   </si>
   <si>
-    <t>2 450.36</t>
+    <t>2 485.63</t>
   </si>
   <si>
     <t>US90353T1007</t>
   </si>
   <si>
     <t>UBER TECHNOLOGIES INC</t>
   </si>
   <si>
     <t>US9113631090</t>
   </si>
   <si>
     <t>UNITED RENTALS INC</t>
   </si>
   <si>
     <t>US91324P1021</t>
   </si>
   <si>
     <t>UNITEDHEALTH GROUP INC</t>
   </si>
   <si>
     <t>US92537N1081</t>
   </si>
   <si>
     <t>VERTIV HOLDINGS CLASS A</t>
   </si>
@@ -775,60 +775,69 @@
   <si>
     <t>US94419L1017</t>
   </si>
   <si>
     <t>WAYFAIR INC CLASS A</t>
   </si>
   <si>
     <t>US9497461015</t>
   </si>
   <si>
     <t>WELLS FARGO</t>
   </si>
   <si>
     <t>US95040Q1040</t>
   </si>
   <si>
     <t>WELLTOWER INC</t>
   </si>
   <si>
     <t>US9694571004</t>
   </si>
   <si>
     <t>WILLIAMS INC</t>
   </si>
   <si>
+    <t>4 178.12</t>
+  </si>
+  <si>
     <t>US9741551033</t>
   </si>
   <si>
     <t>WINGSTOP INC</t>
   </si>
   <si>
-    <t>EUR-00011161</t>
+    <t>USD-00011554</t>
   </si>
   <si>
     <t>EUR/USD 2026-06-30</t>
+  </si>
+  <si>
+    <t>EUR-00012020</t>
+  </si>
+  <si>
+    <t>EUR/USD 2026-07-31</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -1137,5677 +1146,5877 @@
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:N8"/>
+  <dimension ref="A1:Z8"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="C8" sqref="C8"/>
+      <selection activeCell="B8" sqref="B8"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="11.711" bestFit="true" customWidth="true" style="0"/>
-[...4 lines deleted...]
-    <col min="9" max="9" width="8.141" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="15.282" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="8.141" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="8.141" bestFit="true" customWidth="true" style="0"/>
+    <col min="8" max="8" width="8.141" bestFit="true" customWidth="true" style="0"/>
+    <col min="9" max="9" width="9.10" bestFit="true" style="0"/>
     <col min="13" max="13" width="9.10" bestFit="true" style="0"/>
     <col min="14" max="14" width="9.10" bestFit="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:14">
+    <row r="1" spans="1:26">
       <c r="A1" t="s">
+        <v>1</v>
+      </c>
+      <c r="B1" t="s">
+        <v>2</v>
+      </c>
+      <c r="C1" t="s">
+        <v>3</v>
+      </c>
+      <c r="D1" t="s">
+        <v>4</v>
+      </c>
+      <c r="E1" t="s">
+        <v>5</v>
+      </c>
+      <c r="F1" t="s">
+        <v>4</v>
+      </c>
+      <c r="G1" t="s">
+        <v>5</v>
+      </c>
+      <c r="H1" t="s">
+        <v>4</v>
+      </c>
+      <c r="Z1" t="s">
         <v>0</v>
       </c>
-      <c r="B1" t="s">
-[...24 lines deleted...]
-    <row r="2" spans="1:14">
+    </row>
+    <row r="2" spans="1:26">
       <c r="A2" t="s">
+        <v>7</v>
+      </c>
+      <c r="B2" s="1">
+        <v>94148.09</v>
+      </c>
+      <c r="C2">
+        <v>224.4</v>
+      </c>
+      <c r="D2" t="s">
+        <v>8</v>
+      </c>
+      <c r="E2">
+        <v>21126398.46</v>
+      </c>
+      <c r="F2" t="s">
+        <v>8</v>
+      </c>
+      <c r="G2">
+        <v>21126398.46</v>
+      </c>
+      <c r="H2" t="s">
+        <v>8</v>
+      </c>
+      <c r="Z2" t="s">
         <v>6</v>
       </c>
-      <c r="B2" t="s">
-[...8 lines deleted...]
-      <c r="E2" t="s">
+    </row>
+    <row r="3" spans="1:26">
+      <c r="A3" t="s">
+        <v>10</v>
+      </c>
+      <c r="B3" s="1">
+        <v>2611.34</v>
+      </c>
+      <c r="C3">
+        <v>265.1</v>
+      </c>
+      <c r="D3" t="s">
+        <v>11</v>
+      </c>
+      <c r="E3">
+        <v>692265.07</v>
+      </c>
+      <c r="F3" t="s">
+        <v>11</v>
+      </c>
+      <c r="G3">
+        <v>607516.52</v>
+      </c>
+      <c r="H3" t="s">
         <v>8</v>
       </c>
-      <c r="F2">
-[...2 lines deleted...]
-      <c r="G2" t="s">
+      <c r="Z3" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="4" spans="1:26">
+      <c r="A4" t="s">
+        <v>13</v>
+      </c>
+      <c r="B4" s="1">
+        <v>35464.7</v>
+      </c>
+      <c r="C4">
+        <v>295.59</v>
+      </c>
+      <c r="D4" t="s">
         <v>8</v>
       </c>
-      <c r="H2">
-[...2 lines deleted...]
-      <c r="I2" t="s">
+      <c r="E4">
+        <v>10483031.87</v>
+      </c>
+      <c r="F4" t="s">
         <v>8</v>
       </c>
-    </row>
-[...25 lines deleted...]
-      <c r="I3" t="s">
+      <c r="G4">
+        <v>10483031.87</v>
+      </c>
+      <c r="H4" t="s">
         <v>8</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A4" t="s">
+      <c r="Z4" t="s">
         <v>12</v>
       </c>
-      <c r="B4" t="s">
-[...8 lines deleted...]
-      <c r="E4" t="s">
+    </row>
+    <row r="5" spans="1:26">
+      <c r="A5" t="s">
+        <v>15</v>
+      </c>
+      <c r="B5" s="1">
+        <v>192337.0</v>
+      </c>
+      <c r="C5">
+        <v>346.89</v>
+      </c>
+      <c r="D5" t="s">
+        <v>11</v>
+      </c>
+      <c r="E5">
+        <v>66720608.18</v>
+      </c>
+      <c r="F5" t="s">
+        <v>11</v>
+      </c>
+      <c r="G5">
+        <v>58552530.21</v>
+      </c>
+      <c r="H5" t="s">
         <v>8</v>
       </c>
-      <c r="F4">
-[...2 lines deleted...]
-      <c r="G4" t="s">
+      <c r="Z5" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="6" spans="1:26">
+      <c r="A6" t="s">
+        <v>17</v>
+      </c>
+      <c r="B6" s="1">
+        <v>276291.0</v>
+      </c>
+      <c r="C6">
+        <v>146.99</v>
+      </c>
+      <c r="D6" t="s">
         <v>8</v>
       </c>
-      <c r="H4">
-[...2 lines deleted...]
-      <c r="I4" t="s">
+      <c r="E6">
+        <v>40611598.28</v>
+      </c>
+      <c r="F6" t="s">
         <v>8</v>
       </c>
-    </row>
-[...25 lines deleted...]
-      <c r="I5" t="s">
+      <c r="G6">
+        <v>40611598.28</v>
+      </c>
+      <c r="H6" t="s">
         <v>8</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A6" t="s">
+      <c r="Z6" t="s">
         <v>16</v>
       </c>
-      <c r="B6" t="s">
-[...8 lines deleted...]
-      <c r="E6" t="s">
+    </row>
+    <row r="7" spans="1:26">
+      <c r="A7" t="s">
+        <v>19</v>
+      </c>
+      <c r="B7" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="C7">
+        <v>121.06</v>
+      </c>
+      <c r="D7" t="s">
         <v>8</v>
       </c>
-      <c r="F6">
-[...2 lines deleted...]
-      <c r="G6" t="s">
+      <c r="E7">
+        <v>12106.07</v>
+      </c>
+      <c r="F7" t="s">
         <v>8</v>
       </c>
-      <c r="H6">
-[...2 lines deleted...]
-      <c r="I6" t="s">
+      <c r="G7">
+        <v>12106.07</v>
+      </c>
+      <c r="H7" t="s">
         <v>8</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A7" t="s">
+      <c r="Z7" t="s">
         <v>18</v>
       </c>
-      <c r="B7" t="s">
-[...8 lines deleted...]
-      <c r="E7" t="s">
+    </row>
+    <row r="8" spans="1:26">
+      <c r="A8" t="s">
+        <v>21</v>
+      </c>
+      <c r="B8" s="1">
+        <v>10760.0</v>
+      </c>
+      <c r="C8">
+        <v>110.01</v>
+      </c>
+      <c r="D8" t="s">
         <v>8</v>
       </c>
-      <c r="F7">
-[...2 lines deleted...]
-      <c r="G7" t="s">
+      <c r="E8">
+        <v>1183687.06</v>
+      </c>
+      <c r="F8" t="s">
         <v>8</v>
       </c>
-      <c r="H7">
-[...2 lines deleted...]
-      <c r="I7" t="s">
+      <c r="G8">
+        <v>1183687.06</v>
+      </c>
+      <c r="H8" t="s">
         <v>8</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A8" t="s">
+      <c r="Z8" t="s">
         <v>20</v>
-      </c>
-[...22 lines deleted...]
-        <v>8</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:P107"/>
+  <dimension ref="A1:Z111"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="O107" sqref="O107"/>
+      <selection activeCell="N111" sqref="N111"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
-    <row r="1" spans="1:16">
+    <row r="1" spans="1:26">
       <c r="A1" t="s">
+        <v>23</v>
+      </c>
+      <c r="B1" t="s">
+        <v>24</v>
+      </c>
+      <c r="C1" t="s">
+        <v>25</v>
+      </c>
+      <c r="D1" t="s">
+        <v>26</v>
+      </c>
+      <c r="E1" t="s">
+        <v>4</v>
+      </c>
+      <c r="F1" t="s">
+        <v>27</v>
+      </c>
+      <c r="G1" t="s">
+        <v>28</v>
+      </c>
+      <c r="H1" t="s">
+        <v>29</v>
+      </c>
+      <c r="I1" t="s">
+        <v>30</v>
+      </c>
+      <c r="J1" t="s">
+        <v>31</v>
+      </c>
+      <c r="K1" t="s">
+        <v>32</v>
+      </c>
+      <c r="L1" t="s">
+        <v>33</v>
+      </c>
+      <c r="M1" t="s">
+        <v>34</v>
+      </c>
+      <c r="N1" t="s">
+        <v>35</v>
+      </c>
+      <c r="O1" t="s">
+        <v>36</v>
+      </c>
+      <c r="Z1" t="s">
         <v>22</v>
       </c>
-      <c r="B1" t="s">
-[...45 lines deleted...]
-    <row r="2" spans="1:16">
+    </row>
+    <row r="2" spans="1:26">
       <c r="A2" t="s">
+        <v>38</v>
+      </c>
+      <c r="B2" s="1">
+        <v>8487.0</v>
+      </c>
+      <c r="C2" s="1">
+        <v>253.35</v>
+      </c>
+      <c r="D2" s="1">
+        <v>210.59862495582</v>
+      </c>
+      <c r="E2" t="s">
+        <v>11</v>
+      </c>
+      <c r="F2">
+        <v>1.14</v>
+      </c>
+      <c r="G2" s="1">
+        <v>1534708.76</v>
+      </c>
+      <c r="H2" s="1">
+        <v>352242.93</v>
+      </c>
+      <c r="I2" s="1">
+        <v>22.951776856998</v>
+      </c>
+      <c r="J2">
+        <v>0.0</v>
+      </c>
+      <c r="K2">
+        <v>0.0</v>
+      </c>
+      <c r="L2" s="1">
+        <v>1886951.69</v>
+      </c>
+      <c r="M2" s="1">
+        <v>1886951.69</v>
+      </c>
+      <c r="N2" s="1">
+        <v>1.42</v>
+      </c>
+      <c r="O2">
+        <v>1</v>
+      </c>
+      <c r="Z2" t="s">
         <v>37</v>
       </c>
-      <c r="B2" t="s">
-[...45 lines deleted...]
-    <row r="3" spans="1:16">
+    </row>
+    <row r="3" spans="1:26">
       <c r="A3" t="s">
+        <v>40</v>
+      </c>
+      <c r="B3" s="1">
+        <v>3926.0</v>
+      </c>
+      <c r="C3" s="1">
+        <v>521.58</v>
+      </c>
+      <c r="D3" s="1">
+        <v>236.10999490576</v>
+      </c>
+      <c r="E3" t="s">
+        <v>11</v>
+      </c>
+      <c r="F3">
+        <v>1.14</v>
+      </c>
+      <c r="G3" s="1">
+        <v>795106.22</v>
+      </c>
+      <c r="H3" s="1">
+        <v>1001930.27</v>
+      </c>
+      <c r="I3" s="1">
+        <v>126.01212829149</v>
+      </c>
+      <c r="J3">
+        <v>0.0</v>
+      </c>
+      <c r="K3">
+        <v>0.0</v>
+      </c>
+      <c r="L3" s="1">
+        <v>1797036.49</v>
+      </c>
+      <c r="M3" s="1">
+        <v>1797036.49</v>
+      </c>
+      <c r="N3" s="1">
+        <v>1.36</v>
+      </c>
+      <c r="O3">
+        <v>1</v>
+      </c>
+      <c r="Z3" t="s">
         <v>39</v>
       </c>
-      <c r="B3" t="s">
-[...45 lines deleted...]
-    <row r="4" spans="1:16">
+    </row>
+    <row r="4" spans="1:26">
       <c r="A4" t="s">
+        <v>42</v>
+      </c>
+      <c r="B4" s="1">
+        <v>26407.0</v>
+      </c>
+      <c r="C4" s="1">
+        <v>337.39</v>
+      </c>
+      <c r="D4" s="1">
+        <v>188.67867194305</v>
+      </c>
+      <c r="E4" t="s">
+        <v>11</v>
+      </c>
+      <c r="F4">
+        <v>1.14</v>
+      </c>
+      <c r="G4" s="1">
+        <v>4258152.22</v>
+      </c>
+      <c r="H4" s="1">
+        <v>3560590.85</v>
+      </c>
+      <c r="I4" s="1">
+        <v>83.618214334292</v>
+      </c>
+      <c r="J4">
+        <v>0.0</v>
+      </c>
+      <c r="K4">
+        <v>0.0</v>
+      </c>
+      <c r="L4" s="1">
+        <v>7818743.07</v>
+      </c>
+      <c r="M4" s="1">
+        <v>7818743.07</v>
+      </c>
+      <c r="N4" s="1">
+        <v>5.9</v>
+      </c>
+      <c r="O4">
+        <v>1</v>
+      </c>
+      <c r="Z4" t="s">
         <v>41</v>
       </c>
-      <c r="B4" t="s">
-[...45 lines deleted...]
-    <row r="5" spans="1:16">
+    </row>
+    <row r="5" spans="1:26">
       <c r="A5" t="s">
+        <v>44</v>
+      </c>
+      <c r="B5" s="1">
+        <v>4751.0</v>
+      </c>
+      <c r="C5" s="1">
+        <v>340.36</v>
+      </c>
+      <c r="D5" s="1">
+        <v>329.61852452115</v>
+      </c>
+      <c r="E5" t="s">
+        <v>11</v>
+      </c>
+      <c r="F5">
+        <v>1.14</v>
+      </c>
+      <c r="G5" s="1">
+        <v>1342357.92</v>
+      </c>
+      <c r="H5" s="1">
+        <v>76729.71</v>
+      </c>
+      <c r="I5" s="1">
+        <v>5.7160395790714</v>
+      </c>
+      <c r="J5">
+        <v>0.0</v>
+      </c>
+      <c r="K5">
+        <v>0.0</v>
+      </c>
+      <c r="L5" s="1">
+        <v>1419087.63</v>
+      </c>
+      <c r="M5" s="1">
+        <v>1419087.63</v>
+      </c>
+      <c r="N5" s="1">
+        <v>1.07</v>
+      </c>
+      <c r="O5">
+        <v>1</v>
+      </c>
+      <c r="Z5" t="s">
         <v>43</v>
       </c>
-      <c r="B5" t="s">
-[...45 lines deleted...]
-    <row r="6" spans="1:16">
+    </row>
+    <row r="6" spans="1:26">
       <c r="A6" t="s">
+        <v>46</v>
+      </c>
+      <c r="B6" s="1">
+        <v>8228.0</v>
+      </c>
+      <c r="C6" s="1">
+        <v>163.72</v>
+      </c>
+      <c r="D6" s="1">
+        <v>148.40257292173</v>
+      </c>
+      <c r="E6" t="s">
+        <v>11</v>
+      </c>
+      <c r="F6">
+        <v>1.14</v>
+      </c>
+      <c r="G6" s="1">
+        <v>1049577.21</v>
+      </c>
+      <c r="H6" s="1">
+        <v>132597.57</v>
+      </c>
+      <c r="I6" s="1">
+        <v>12.633426939596</v>
+      </c>
+      <c r="J6">
+        <v>0.15</v>
+      </c>
+      <c r="K6" t="s">
+        <v>47</v>
+      </c>
+      <c r="L6" s="1">
+        <v>1182174.78</v>
+      </c>
+      <c r="M6" s="1">
+        <v>1183438.41</v>
+      </c>
+      <c r="N6" s="1">
+        <v>0.89</v>
+      </c>
+      <c r="O6">
+        <v>1</v>
+      </c>
+      <c r="Z6" t="s">
         <v>45</v>
       </c>
-      <c r="B6" t="s">
-[...38 lines deleted...]
-      <c r="O6" s="1">
+    </row>
+    <row r="7" spans="1:26">
+      <c r="A7" t="s">
+        <v>49</v>
+      </c>
+      <c r="B7" s="1">
+        <v>3004.0</v>
+      </c>
+      <c r="C7" s="1">
+        <v>386.91</v>
+      </c>
+      <c r="D7" s="1">
+        <v>332.2921138482</v>
+      </c>
+      <c r="E7" t="s">
+        <v>11</v>
+      </c>
+      <c r="F7">
+        <v>1.14</v>
+      </c>
+      <c r="G7" s="1">
+        <v>849462.99</v>
+      </c>
+      <c r="H7" s="1">
+        <v>170526.16</v>
+      </c>
+      <c r="I7" s="1">
+        <v>20.074583826189</v>
+      </c>
+      <c r="J7">
+        <v>0.0</v>
+      </c>
+      <c r="K7">
+        <v>0.0</v>
+      </c>
+      <c r="L7" s="1">
+        <v>1019989.15</v>
+      </c>
+      <c r="M7" s="1">
+        <v>1019989.15</v>
+      </c>
+      <c r="N7" s="1">
         <v>0.77</v>
       </c>
-      <c r="P6">
-[...7 lines deleted...]
-      <c r="B7" t="s">
+      <c r="O7">
+        <v>1</v>
+      </c>
+      <c r="Z7" t="s">
         <v>48</v>
       </c>
-      <c r="C7" s="1">
-[...42 lines deleted...]
-    <row r="8" spans="1:16">
+    </row>
+    <row r="8" spans="1:26">
       <c r="A8" t="s">
+        <v>51</v>
+      </c>
+      <c r="B8" s="1">
+        <v>9376.0</v>
+      </c>
+      <c r="C8" s="1">
+        <v>81.62</v>
+      </c>
+      <c r="D8" s="1">
+        <v>101.28771331058</v>
+      </c>
+      <c r="E8" t="s">
+        <v>11</v>
+      </c>
+      <c r="F8">
+        <v>1.14</v>
+      </c>
+      <c r="G8" s="1">
+        <v>809931.37</v>
+      </c>
+      <c r="H8" s="1">
+        <v>-138348.11</v>
+      </c>
+      <c r="I8" s="1">
+        <v>-17.081460865011</v>
+      </c>
+      <c r="J8">
+        <v>0.0</v>
+      </c>
+      <c r="K8">
+        <v>0.0</v>
+      </c>
+      <c r="L8" s="1">
+        <v>671583.26</v>
+      </c>
+      <c r="M8" s="1">
+        <v>671583.26</v>
+      </c>
+      <c r="N8" s="1">
+        <v>0.51</v>
+      </c>
+      <c r="O8">
+        <v>1</v>
+      </c>
+      <c r="Z8" t="s">
         <v>50</v>
       </c>
-      <c r="B8" t="s">
-[...45 lines deleted...]
-    <row r="9" spans="1:16">
+    </row>
+    <row r="9" spans="1:26">
       <c r="A9" t="s">
         <v>53</v>
       </c>
-      <c r="B9" t="s">
-        <v>54</v>
+      <c r="B9" s="1">
+        <v>35351.0</v>
       </c>
       <c r="C9" s="1">
-        <v>36184.0</v>
+        <v>283.78</v>
       </c>
       <c r="D9" s="1">
-        <v>307.34</v>
-[...8 lines deleted...]
-        <v>1.16</v>
+        <v>214.47695369296</v>
+      </c>
+      <c r="E9" t="s">
+        <v>11</v>
+      </c>
+      <c r="F9">
+        <v>1.14</v>
+      </c>
+      <c r="G9" s="1">
+        <v>6480256.6</v>
       </c>
       <c r="H9" s="1">
-        <v>6564239.3</v>
+        <v>2323522.93</v>
       </c>
       <c r="I9" s="1">
-        <v>3056653.99</v>
-[...2 lines deleted...]
-        <v>46.565243134875</v>
+        <v>35.855415509318</v>
+      </c>
+      <c r="J9">
+        <v>0.0</v>
       </c>
       <c r="K9">
         <v>0.0</v>
       </c>
-      <c r="L9">
-        <v>0.0</v>
+      <c r="L9" s="1">
+        <v>8803779.53</v>
       </c>
       <c r="M9" s="1">
-        <v>9620893.29</v>
+        <v>8803779.53</v>
       </c>
       <c r="N9" s="1">
-        <v>9620893.29</v>
-[...8 lines deleted...]
-    <row r="10" spans="1:16">
+        <v>6.64</v>
+      </c>
+      <c r="O9">
+        <v>1</v>
+      </c>
+      <c r="Z9" t="s">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="10" spans="1:26">
       <c r="A10" t="s">
         <v>55</v>
       </c>
-      <c r="B10" t="s">
+      <c r="B10" s="1">
+        <v>3159.0</v>
+      </c>
+      <c r="C10" s="1">
+        <v>626.84</v>
+      </c>
+      <c r="D10" s="1">
+        <v>331.96987337765</v>
+      </c>
+      <c r="E10" t="s">
+        <v>11</v>
+      </c>
+      <c r="F10">
+        <v>1.14</v>
+      </c>
+      <c r="G10" s="1">
+        <v>900237.95</v>
+      </c>
+      <c r="H10" s="1">
+        <v>837530.86</v>
+      </c>
+      <c r="I10" s="1">
+        <v>93.034387186188</v>
+      </c>
+      <c r="J10">
+        <v>0.0</v>
+      </c>
+      <c r="K10">
+        <v>0.0</v>
+      </c>
+      <c r="L10" s="1">
+        <v>1737768.81</v>
+      </c>
+      <c r="M10" s="1">
+        <v>1737768.81</v>
+      </c>
+      <c r="N10" s="1">
+        <v>1.31</v>
+      </c>
+      <c r="O10">
+        <v>1</v>
+      </c>
+      <c r="Z10" t="s">
+        <v>54</v>
+      </c>
+    </row>
+    <row r="11" spans="1:26">
+      <c r="A11" t="s">
+        <v>57</v>
+      </c>
+      <c r="B11" s="1">
+        <v>6022.0</v>
+      </c>
+      <c r="C11" s="1">
+        <v>157.6</v>
+      </c>
+      <c r="D11" s="1">
+        <v>130.2899701096</v>
+      </c>
+      <c r="E11" t="s">
+        <v>11</v>
+      </c>
+      <c r="F11">
+        <v>1.14</v>
+      </c>
+      <c r="G11" s="1">
+        <v>672474.39</v>
+      </c>
+      <c r="H11" s="1">
+        <v>160406.0</v>
+      </c>
+      <c r="I11" s="1">
+        <v>23.853101677225</v>
+      </c>
+      <c r="J11">
+        <v>0.0</v>
+      </c>
+      <c r="K11">
+        <v>0.0</v>
+      </c>
+      <c r="L11" s="1">
+        <v>832880.39</v>
+      </c>
+      <c r="M11" s="1">
+        <v>832880.39</v>
+      </c>
+      <c r="N11" s="1">
+        <v>0.63</v>
+      </c>
+      <c r="O11">
+        <v>1</v>
+      </c>
+      <c r="Z11" t="s">
         <v>56</v>
       </c>
-      <c r="C10" s="1">
-[...23 lines deleted...]
-      <c r="K10">
+    </row>
+    <row r="12" spans="1:26">
+      <c r="A12" t="s">
+        <v>59</v>
+      </c>
+      <c r="B12" s="1">
+        <v>1673.0</v>
+      </c>
+      <c r="C12" s="1">
+        <v>464.83</v>
+      </c>
+      <c r="D12" s="1">
+        <v>462.75830842797</v>
+      </c>
+      <c r="E12" t="s">
+        <v>11</v>
+      </c>
+      <c r="F12">
+        <v>1.14</v>
+      </c>
+      <c r="G12" s="1">
+        <v>682651.13</v>
+      </c>
+      <c r="H12" s="1">
+        <v>-193.39</v>
+      </c>
+      <c r="I12" s="1">
+        <v>-0.028329258020858</v>
+      </c>
+      <c r="J12">
+        <v>0.0</v>
+      </c>
+      <c r="K12">
+        <v>0.0</v>
+      </c>
+      <c r="L12" s="1">
+        <v>682457.74</v>
+      </c>
+      <c r="M12" s="1">
+        <v>682457.74</v>
+      </c>
+      <c r="N12" s="1">
+        <v>0.51</v>
+      </c>
+      <c r="O12">
+        <v>1</v>
+      </c>
+      <c r="Z12" t="s">
+        <v>58</v>
+      </c>
+    </row>
+    <row r="13" spans="1:26">
+      <c r="A13" t="s">
+        <v>61</v>
+      </c>
+      <c r="B13" s="1">
+        <v>21356.0</v>
+      </c>
+      <c r="C13" s="1">
+        <v>56.56</v>
+      </c>
+      <c r="D13" s="1">
+        <v>48.933124648811</v>
+      </c>
+      <c r="E13" t="s">
+        <v>11</v>
+      </c>
+      <c r="F13">
+        <v>1.14</v>
+      </c>
+      <c r="G13" s="1">
+        <v>893675.15</v>
+      </c>
+      <c r="H13" s="1">
+        <v>166347.11</v>
+      </c>
+      <c r="I13" s="1">
+        <v>18.613822931073</v>
+      </c>
+      <c r="J13">
+        <v>0.0</v>
+      </c>
+      <c r="K13">
+        <v>0.0</v>
+      </c>
+      <c r="L13" s="1">
+        <v>1060022.26</v>
+      </c>
+      <c r="M13" s="1">
+        <v>1060022.26</v>
+      </c>
+      <c r="N13" s="1">
+        <v>0.8</v>
+      </c>
+      <c r="O13">
+        <v>1</v>
+      </c>
+      <c r="Z13" t="s">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="14" spans="1:26">
+      <c r="A14" t="s">
+        <v>63</v>
+      </c>
+      <c r="B14" s="1">
+        <v>36406.0</v>
+      </c>
+      <c r="C14" s="1">
+        <v>57.88</v>
+      </c>
+      <c r="D14" s="1">
+        <v>50.156161347031</v>
+      </c>
+      <c r="E14" t="s">
+        <v>11</v>
+      </c>
+      <c r="F14">
+        <v>1.14</v>
+      </c>
+      <c r="G14" s="1">
+        <v>1559310.43</v>
+      </c>
+      <c r="H14" s="1">
+        <v>289903.51</v>
+      </c>
+      <c r="I14" s="1">
+        <v>18.591776494434</v>
+      </c>
+      <c r="J14">
+        <v>0.0</v>
+      </c>
+      <c r="K14">
+        <v>0.0</v>
+      </c>
+      <c r="L14" s="1">
+        <v>1849213.94</v>
+      </c>
+      <c r="M14" s="1">
+        <v>1849213.94</v>
+      </c>
+      <c r="N14" s="1">
+        <v>1.39</v>
+      </c>
+      <c r="O14">
+        <v>1</v>
+      </c>
+      <c r="Z14" t="s">
+        <v>62</v>
+      </c>
+    </row>
+    <row r="15" spans="1:26">
+      <c r="A15" t="s">
+        <v>65</v>
+      </c>
+      <c r="B15" s="1">
+        <v>1097.0</v>
+      </c>
+      <c r="C15" s="1">
+        <v>964.71</v>
+      </c>
+      <c r="D15" s="1">
+        <v>1049.9053236099</v>
+      </c>
+      <c r="E15" t="s">
+        <v>11</v>
+      </c>
+      <c r="F15">
+        <v>1.14</v>
+      </c>
+      <c r="G15" s="1">
+        <v>983344.68</v>
+      </c>
+      <c r="H15" s="1">
+        <v>-54615.53</v>
+      </c>
+      <c r="I15" s="1">
+        <v>-5.5540576067387</v>
+      </c>
+      <c r="J15">
+        <v>0.0</v>
+      </c>
+      <c r="K15">
+        <v>0.0</v>
+      </c>
+      <c r="L15" s="1">
+        <v>928729.15</v>
+      </c>
+      <c r="M15" s="1">
+        <v>928729.15</v>
+      </c>
+      <c r="N15" s="1">
+        <v>0.7</v>
+      </c>
+      <c r="O15">
+        <v>1</v>
+      </c>
+      <c r="Z15" t="s">
+        <v>64</v>
+      </c>
+    </row>
+    <row r="16" spans="1:26">
+      <c r="A16" t="s">
+        <v>67</v>
+      </c>
+      <c r="B16" s="1">
+        <v>5956.0</v>
+      </c>
+      <c r="C16" s="1">
+        <v>217.25</v>
+      </c>
+      <c r="D16" s="1">
+        <v>223.90182672935</v>
+      </c>
+      <c r="E16" t="s">
+        <v>11</v>
+      </c>
+      <c r="F16">
+        <v>1.14</v>
+      </c>
+      <c r="G16" s="1">
+        <v>1134212.97</v>
+      </c>
+      <c r="H16" s="1">
+        <v>1321.04</v>
+      </c>
+      <c r="I16" s="1">
+        <v>0.11647195323467</v>
+      </c>
+      <c r="J16">
+        <v>0.0</v>
+      </c>
+      <c r="K16">
+        <v>0.0</v>
+      </c>
+      <c r="L16" s="1">
+        <v>1135534.01</v>
+      </c>
+      <c r="M16" s="1">
+        <v>1135534.01</v>
+      </c>
+      <c r="N16" s="1">
+        <v>0.86</v>
+      </c>
+      <c r="O16">
+        <v>1</v>
+      </c>
+      <c r="Z16" t="s">
+        <v>66</v>
+      </c>
+    </row>
+    <row r="17" spans="1:26">
+      <c r="A17" t="s">
+        <v>69</v>
+      </c>
+      <c r="B17" s="1">
+        <v>6225.0</v>
+      </c>
+      <c r="C17" s="1">
+        <v>181.46</v>
+      </c>
+      <c r="D17" s="1">
+        <v>172.6541124498</v>
+      </c>
+      <c r="E17" t="s">
+        <v>11</v>
+      </c>
+      <c r="F17">
+        <v>1.14</v>
+      </c>
+      <c r="G17" s="1">
+        <v>912602.41</v>
+      </c>
+      <c r="H17" s="1">
+        <v>78699.48</v>
+      </c>
+      <c r="I17" s="1">
+        <v>8.6236327164641</v>
+      </c>
+      <c r="J17">
+        <v>0.27</v>
+      </c>
+      <c r="K17" t="s">
+        <v>70</v>
+      </c>
+      <c r="L17" s="1">
+        <v>991301.89</v>
+      </c>
+      <c r="M17" s="1">
+        <v>992985.65</v>
+      </c>
+      <c r="N17" s="1">
+        <v>0.75</v>
+      </c>
+      <c r="O17">
+        <v>1</v>
+      </c>
+      <c r="Z17" t="s">
+        <v>68</v>
+      </c>
+    </row>
+    <row r="18" spans="1:26">
+      <c r="A18" t="s">
+        <v>72</v>
+      </c>
+      <c r="B18" s="1">
+        <v>22197.0</v>
+      </c>
+      <c r="C18" s="1">
+        <v>44.23</v>
+      </c>
+      <c r="D18" s="1">
+        <v>85.907039690048</v>
+      </c>
+      <c r="E18" t="s">
+        <v>11</v>
+      </c>
+      <c r="F18">
+        <v>1.14</v>
+      </c>
+      <c r="G18" s="1">
+        <v>1637397.8</v>
+      </c>
+      <c r="H18" s="1">
+        <v>-775815.26</v>
+      </c>
+      <c r="I18" s="1">
+        <v>-47.380988297407</v>
+      </c>
+      <c r="J18">
+        <v>0.0</v>
+      </c>
+      <c r="K18">
+        <v>0.0</v>
+      </c>
+      <c r="L18" s="1">
+        <v>861582.54</v>
+      </c>
+      <c r="M18" s="1">
+        <v>861582.54</v>
+      </c>
+      <c r="N18" s="1">
+        <v>0.65</v>
+      </c>
+      <c r="O18">
+        <v>1</v>
+      </c>
+      <c r="Z18" t="s">
+        <v>71</v>
+      </c>
+    </row>
+    <row r="19" spans="1:26">
+      <c r="A19" t="s">
+        <v>74</v>
+      </c>
+      <c r="B19" s="1">
+        <v>12834.0</v>
+      </c>
+      <c r="C19" s="1">
+        <v>365.02</v>
+      </c>
+      <c r="D19" s="1">
+        <v>194.64047685835</v>
+      </c>
+      <c r="E19" t="s">
+        <v>11</v>
+      </c>
+      <c r="F19">
+        <v>1.14</v>
+      </c>
+      <c r="G19" s="1">
+        <v>2203798.04</v>
+      </c>
+      <c r="H19" s="1">
+        <v>1907361.84</v>
+      </c>
+      <c r="I19" s="1">
+        <v>86.548849095083</v>
+      </c>
+      <c r="J19">
+        <v>0.4</v>
+      </c>
+      <c r="K19" t="s">
+        <v>75</v>
+      </c>
+      <c r="L19" s="1">
+        <v>4111159.88</v>
+      </c>
+      <c r="M19" s="1">
+        <v>4116284.47</v>
+      </c>
+      <c r="N19" s="1">
+        <v>3.1</v>
+      </c>
+      <c r="O19">
+        <v>1</v>
+      </c>
+      <c r="Z19" t="s">
+        <v>73</v>
+      </c>
+    </row>
+    <row r="20" spans="1:26">
+      <c r="A20" t="s">
+        <v>74</v>
+      </c>
+      <c r="B20" s="1">
+        <v>143.0</v>
+      </c>
+      <c r="C20" s="1">
+        <v>365.02</v>
+      </c>
+      <c r="D20" s="1">
+        <v>445.40440559441</v>
+      </c>
+      <c r="E20" t="s">
+        <v>11</v>
+      </c>
+      <c r="F20">
+        <v>1.14</v>
+      </c>
+      <c r="G20" s="1">
+        <v>54677.09</v>
+      </c>
+      <c r="H20" s="1">
+        <v>-8869.4</v>
+      </c>
+      <c r="I20" s="1">
+        <v>-16.221419245245</v>
+      </c>
+      <c r="J20">
+        <v>0.4</v>
+      </c>
+      <c r="K20">
+        <v>57.09</v>
+      </c>
+      <c r="L20" s="1">
+        <v>45807.69</v>
+      </c>
+      <c r="M20" s="1">
+        <v>45864.78</v>
+      </c>
+      <c r="N20" s="1">
+        <v>0.03</v>
+      </c>
+      <c r="O20">
+        <v>1</v>
+      </c>
+      <c r="Z20" t="s">
+        <v>73</v>
+      </c>
+    </row>
+    <row r="21" spans="1:26">
+      <c r="A21" t="s">
+        <v>77</v>
+      </c>
+      <c r="B21" s="1">
+        <v>8459.0</v>
+      </c>
+      <c r="C21" s="1">
+        <v>204.0</v>
+      </c>
+      <c r="D21" s="1">
+        <v>211.82877763329</v>
+      </c>
+      <c r="E21" t="s">
+        <v>11</v>
+      </c>
+      <c r="F21">
+        <v>1.14</v>
+      </c>
+      <c r="G21" s="1">
+        <v>1525833.19</v>
+      </c>
+      <c r="H21" s="1">
+        <v>-11453.2</v>
+      </c>
+      <c r="I21" s="1">
+        <v>-0.75061940420892</v>
+      </c>
+      <c r="J21">
+        <v>0.0</v>
+      </c>
+      <c r="K21">
+        <v>0.0</v>
+      </c>
+      <c r="L21" s="1">
+        <v>1514379.99</v>
+      </c>
+      <c r="M21" s="1">
+        <v>1514379.99</v>
+      </c>
+      <c r="N21" s="1">
+        <v>1.14</v>
+      </c>
+      <c r="O21">
+        <v>1</v>
+      </c>
+      <c r="Z21" t="s">
+        <v>76</v>
+      </c>
+    </row>
+    <row r="22" spans="1:26">
+      <c r="A22" t="s">
+        <v>79</v>
+      </c>
+      <c r="B22" s="1">
+        <v>1078.0</v>
+      </c>
+      <c r="C22" s="1">
+        <v>997.47</v>
+      </c>
+      <c r="D22" s="1">
+        <v>403.1339703154</v>
+      </c>
+      <c r="E22" t="s">
+        <v>11</v>
+      </c>
+      <c r="F22">
+        <v>1.14</v>
+      </c>
+      <c r="G22" s="1">
+        <v>371145.27</v>
+      </c>
+      <c r="H22" s="1">
+        <v>572490.24</v>
+      </c>
+      <c r="I22" s="1">
+        <v>154.24963923156</v>
+      </c>
+      <c r="J22">
+        <v>0.0</v>
+      </c>
+      <c r="K22">
+        <v>0.0</v>
+      </c>
+      <c r="L22" s="1">
+        <v>943635.51</v>
+      </c>
+      <c r="M22" s="1">
+        <v>943635.51</v>
+      </c>
+      <c r="N22" s="1">
+        <v>0.71</v>
+      </c>
+      <c r="O22">
+        <v>1</v>
+      </c>
+      <c r="Z22" t="s">
+        <v>78</v>
+      </c>
+    </row>
+    <row r="23" spans="1:26">
+      <c r="A23" t="s">
+        <v>81</v>
+      </c>
+      <c r="B23" s="1">
+        <v>25772.0</v>
+      </c>
+      <c r="C23" s="1">
+        <v>29.85</v>
+      </c>
+      <c r="D23" s="1">
+        <v>36.710333695483</v>
+      </c>
+      <c r="E23" t="s">
+        <v>11</v>
+      </c>
+      <c r="F23">
+        <v>1.14</v>
+      </c>
+      <c r="G23" s="1">
+        <v>813333.53</v>
+      </c>
+      <c r="H23" s="1">
+        <v>-138217.95</v>
+      </c>
+      <c r="I23" s="1">
+        <v>-16.994006136695</v>
+      </c>
+      <c r="J23">
+        <v>0.0</v>
+      </c>
+      <c r="K23">
+        <v>0.0</v>
+      </c>
+      <c r="L23" s="1">
+        <v>675115.58</v>
+      </c>
+      <c r="M23" s="1">
+        <v>675115.58</v>
+      </c>
+      <c r="N23" s="1">
+        <v>0.51</v>
+      </c>
+      <c r="O23">
+        <v>1</v>
+      </c>
+      <c r="Z23" t="s">
+        <v>80</v>
+      </c>
+    </row>
+    <row r="24" spans="1:26">
+      <c r="A24" t="s">
+        <v>83</v>
+      </c>
+      <c r="B24" s="1">
+        <v>4549.0</v>
+      </c>
+      <c r="C24" s="1">
+        <v>181.59</v>
+      </c>
+      <c r="D24" s="1">
+        <v>171.83615959551</v>
+      </c>
+      <c r="E24" t="s">
+        <v>11</v>
+      </c>
+      <c r="F24">
+        <v>1.14</v>
+      </c>
+      <c r="G24" s="1">
+        <v>687102.97</v>
+      </c>
+      <c r="H24" s="1">
+        <v>37822.8</v>
+      </c>
+      <c r="I24" s="1">
+        <v>5.5046771228481</v>
+      </c>
+      <c r="J24">
+        <v>0.0</v>
+      </c>
+      <c r="K24">
+        <v>0.0</v>
+      </c>
+      <c r="L24" s="1">
+        <v>724925.77</v>
+      </c>
+      <c r="M24" s="1">
+        <v>724925.77</v>
+      </c>
+      <c r="N24" s="1">
+        <v>0.55</v>
+      </c>
+      <c r="O24">
+        <v>1</v>
+      </c>
+      <c r="Z24" t="s">
+        <v>82</v>
+      </c>
+    </row>
+    <row r="25" spans="1:26">
+      <c r="A25" t="s">
+        <v>85</v>
+      </c>
+      <c r="B25" s="1">
+        <v>9514.0</v>
+      </c>
+      <c r="C25" s="1">
+        <v>113.77</v>
+      </c>
+      <c r="D25" s="1">
+        <v>121.11661656506</v>
+      </c>
+      <c r="E25" t="s">
+        <v>11</v>
+      </c>
+      <c r="F25">
+        <v>1.14</v>
+      </c>
+      <c r="G25" s="1">
+        <v>992723.23</v>
+      </c>
+      <c r="H25" s="1">
+        <v>-42826.1</v>
+      </c>
+      <c r="I25" s="1">
+        <v>-4.314002000336</v>
+      </c>
+      <c r="J25">
+        <v>0.0</v>
+      </c>
+      <c r="K25">
+        <v>0.0</v>
+      </c>
+      <c r="L25" s="1">
+        <v>949897.13</v>
+      </c>
+      <c r="M25" s="1">
+        <v>949897.13</v>
+      </c>
+      <c r="N25" s="1">
+        <v>0.72</v>
+      </c>
+      <c r="O25">
+        <v>1</v>
+      </c>
+      <c r="Z25" t="s">
+        <v>84</v>
+      </c>
+    </row>
+    <row r="26" spans="1:26">
+      <c r="A26" t="s">
+        <v>87</v>
+      </c>
+      <c r="B26" s="1">
+        <v>4092.0</v>
+      </c>
+      <c r="C26" s="1">
+        <v>141.76</v>
+      </c>
+      <c r="D26" s="1">
+        <v>124.91074780059</v>
+      </c>
+      <c r="E26" t="s">
+        <v>11</v>
+      </c>
+      <c r="F26">
+        <v>1.14</v>
+      </c>
+      <c r="G26" s="1">
+        <v>435805.75</v>
+      </c>
+      <c r="H26" s="1">
+        <v>73261.31</v>
+      </c>
+      <c r="I26" s="1">
+        <v>16.810542311569</v>
+      </c>
+      <c r="J26">
+        <v>0.0</v>
+      </c>
+      <c r="K26">
+        <v>0.0</v>
+      </c>
+      <c r="L26" s="1">
+        <v>509067.06</v>
+      </c>
+      <c r="M26" s="1">
+        <v>509067.06</v>
+      </c>
+      <c r="N26" s="1">
+        <v>0.38</v>
+      </c>
+      <c r="O26">
+        <v>1</v>
+      </c>
+      <c r="Z26" t="s">
+        <v>86</v>
+      </c>
+    </row>
+    <row r="27" spans="1:26">
+      <c r="A27" t="s">
+        <v>89</v>
+      </c>
+      <c r="B27" s="1">
+        <v>8846.0</v>
+      </c>
+      <c r="C27" s="1">
+        <v>82.63</v>
+      </c>
+      <c r="D27" s="1">
+        <v>69.851081844902</v>
+      </c>
+      <c r="E27" t="s">
+        <v>11</v>
+      </c>
+      <c r="F27">
+        <v>1.14</v>
+      </c>
+      <c r="G27" s="1">
+        <v>529495.73</v>
+      </c>
+      <c r="H27" s="1">
+        <v>111965.42</v>
+      </c>
+      <c r="I27" s="1">
+        <v>21.145670051012</v>
+      </c>
+      <c r="J27">
+        <v>0.33</v>
+      </c>
+      <c r="K27" t="s">
+        <v>90</v>
+      </c>
+      <c r="L27" s="1">
+        <v>641461.15</v>
+      </c>
+      <c r="M27" s="1">
+        <v>644341.25</v>
+      </c>
+      <c r="N27" s="1">
+        <v>0.49</v>
+      </c>
+      <c r="O27">
+        <v>1</v>
+      </c>
+      <c r="Z27" t="s">
+        <v>88</v>
+      </c>
+    </row>
+    <row r="28" spans="1:26">
+      <c r="A28" t="s">
+        <v>92</v>
+      </c>
+      <c r="B28" s="1">
+        <v>471.0</v>
+      </c>
+      <c r="C28" s="1">
+        <v>380.56</v>
+      </c>
+      <c r="D28" s="1">
+        <v>160.95921443737</v>
+      </c>
+      <c r="E28" t="s">
+        <v>11</v>
+      </c>
+      <c r="F28">
+        <v>1.14</v>
+      </c>
+      <c r="G28" s="1">
+        <v>65754.82</v>
+      </c>
+      <c r="H28" s="1">
+        <v>91545.54</v>
+      </c>
+      <c r="I28" s="1">
+        <v>139.22255433138</v>
+      </c>
+      <c r="J28">
+        <v>0.0</v>
+      </c>
+      <c r="K28">
+        <v>0.0</v>
+      </c>
+      <c r="L28" s="1">
+        <v>157300.36</v>
+      </c>
+      <c r="M28" s="1">
+        <v>157300.36</v>
+      </c>
+      <c r="N28" s="1">
+        <v>0.12</v>
+      </c>
+      <c r="O28">
+        <v>1</v>
+      </c>
+      <c r="Z28" t="s">
+        <v>91</v>
+      </c>
+    </row>
+    <row r="29" spans="1:26">
+      <c r="A29" t="s">
+        <v>94</v>
+      </c>
+      <c r="B29" s="1">
+        <v>3964.0</v>
+      </c>
+      <c r="C29" s="1">
+        <v>264.02</v>
+      </c>
+      <c r="D29" s="1">
+        <v>287.6237764884</v>
+      </c>
+      <c r="E29" t="s">
+        <v>11</v>
+      </c>
+      <c r="F29">
+        <v>1.14</v>
+      </c>
+      <c r="G29" s="1">
+        <v>968621.36</v>
+      </c>
+      <c r="H29" s="1">
+        <v>-50170.04</v>
+      </c>
+      <c r="I29" s="1">
+        <v>-5.1795306269108</v>
+      </c>
+      <c r="J29">
+        <v>0.0</v>
+      </c>
+      <c r="K29">
+        <v>0.0</v>
+      </c>
+      <c r="L29" s="1">
+        <v>918451.32</v>
+      </c>
+      <c r="M29" s="1">
+        <v>918451.32</v>
+      </c>
+      <c r="N29" s="1">
+        <v>0.69</v>
+      </c>
+      <c r="O29">
+        <v>1</v>
+      </c>
+      <c r="Z29" t="s">
+        <v>93</v>
+      </c>
+    </row>
+    <row r="30" spans="1:26">
+      <c r="A30" t="s">
+        <v>96</v>
+      </c>
+      <c r="B30" s="1">
+        <v>1047.0</v>
+      </c>
+      <c r="C30" s="1">
+        <v>952.54</v>
+      </c>
+      <c r="D30" s="1">
+        <v>983.84093600764</v>
+      </c>
+      <c r="E30" t="s">
+        <v>11</v>
+      </c>
+      <c r="F30">
+        <v>1.14</v>
+      </c>
+      <c r="G30" s="1">
+        <v>879447.76</v>
+      </c>
+      <c r="H30" s="1">
+        <v>-4231.1</v>
+      </c>
+      <c r="I30" s="1">
+        <v>-0.4811087357821</v>
+      </c>
+      <c r="J30">
+        <v>0.0</v>
+      </c>
+      <c r="K30">
+        <v>0.0</v>
+      </c>
+      <c r="L30" s="1">
+        <v>875216.66</v>
+      </c>
+      <c r="M30" s="1">
+        <v>875216.66</v>
+      </c>
+      <c r="N30" s="1">
+        <v>0.66</v>
+      </c>
+      <c r="O30">
+        <v>1</v>
+      </c>
+      <c r="Z30" t="s">
+        <v>95</v>
+      </c>
+    </row>
+    <row r="31" spans="1:26">
+      <c r="A31" t="s">
+        <v>98</v>
+      </c>
+      <c r="B31" s="1">
+        <v>604.0</v>
+      </c>
+      <c r="C31" s="1">
+        <v>701.09</v>
+      </c>
+      <c r="D31" s="1">
+        <v>397.23864238411</v>
+      </c>
+      <c r="E31" t="s">
+        <v>11</v>
+      </c>
+      <c r="F31">
+        <v>1.14</v>
+      </c>
+      <c r="G31" s="1">
+        <v>203177.36</v>
+      </c>
+      <c r="H31" s="1">
+        <v>168440.33</v>
+      </c>
+      <c r="I31" s="1">
+        <v>82.903100030436</v>
+      </c>
+      <c r="J31">
+        <v>0.0</v>
+      </c>
+      <c r="K31">
+        <v>0.0</v>
+      </c>
+      <c r="L31" s="1">
+        <v>371617.69</v>
+      </c>
+      <c r="M31" s="1">
+        <v>371617.69</v>
+      </c>
+      <c r="N31" s="1">
         <v>0.28</v>
       </c>
-      <c r="L10" t="s">
-[...58 lines deleted...]
-      <c r="O11" s="1">
+      <c r="O31">
+        <v>1</v>
+      </c>
+      <c r="Z31" t="s">
+        <v>97</v>
+      </c>
+    </row>
+    <row r="32" spans="1:26">
+      <c r="A32" t="s">
+        <v>100</v>
+      </c>
+      <c r="B32" s="1">
+        <v>1917.0</v>
+      </c>
+      <c r="C32" s="1">
+        <v>613.24</v>
+      </c>
+      <c r="D32" s="1">
+        <v>515.45562858633</v>
+      </c>
+      <c r="E32" t="s">
+        <v>11</v>
+      </c>
+      <c r="F32">
+        <v>1.14</v>
+      </c>
+      <c r="G32" s="1">
+        <v>849880.36</v>
+      </c>
+      <c r="H32" s="1">
+        <v>181783.6</v>
+      </c>
+      <c r="I32" s="1">
+        <v>21.389316491559</v>
+      </c>
+      <c r="J32">
+        <v>0.0</v>
+      </c>
+      <c r="K32">
+        <v>0.0</v>
+      </c>
+      <c r="L32" s="1">
+        <v>1031663.96</v>
+      </c>
+      <c r="M32" s="1">
+        <v>1031663.96</v>
+      </c>
+      <c r="N32" s="1">
+        <v>0.78</v>
+      </c>
+      <c r="O32">
+        <v>1</v>
+      </c>
+      <c r="Z32" t="s">
+        <v>99</v>
+      </c>
+    </row>
+    <row r="33" spans="1:26">
+      <c r="A33" t="s">
+        <v>102</v>
+      </c>
+      <c r="B33" s="1">
+        <v>4943.0</v>
+      </c>
+      <c r="C33" s="1">
+        <v>193.0</v>
+      </c>
+      <c r="D33" s="1">
+        <v>175.84500708072</v>
+      </c>
+      <c r="E33" t="s">
+        <v>11</v>
+      </c>
+      <c r="F33">
+        <v>1.14</v>
+      </c>
+      <c r="G33" s="1">
+        <v>744295.61</v>
+      </c>
+      <c r="H33" s="1">
+        <v>92912.81</v>
+      </c>
+      <c r="I33" s="1">
+        <v>12.483320975116</v>
+      </c>
+      <c r="J33">
+        <v>0.65</v>
+      </c>
+      <c r="K33" t="s">
+        <v>103</v>
+      </c>
+      <c r="L33" s="1">
+        <v>837208.42</v>
+      </c>
+      <c r="M33" s="1">
+        <v>840408.57</v>
+      </c>
+      <c r="N33" s="1">
+        <v>0.63</v>
+      </c>
+      <c r="O33">
+        <v>1</v>
+      </c>
+      <c r="Z33" t="s">
+        <v>101</v>
+      </c>
+    </row>
+    <row r="34" spans="1:26">
+      <c r="A34" t="s">
+        <v>105</v>
+      </c>
+      <c r="B34" s="1">
+        <v>1870.0</v>
+      </c>
+      <c r="C34" s="1">
+        <v>402.68</v>
+      </c>
+      <c r="D34" s="1">
+        <v>358.96100534759</v>
+      </c>
+      <c r="E34" t="s">
+        <v>11</v>
+      </c>
+      <c r="F34">
+        <v>1.14</v>
+      </c>
+      <c r="G34" s="1">
+        <v>572893.76</v>
+      </c>
+      <c r="H34" s="1">
+        <v>87932.57</v>
+      </c>
+      <c r="I34" s="1">
+        <v>15.348844085856</v>
+      </c>
+      <c r="J34">
+        <v>0.9</v>
+      </c>
+      <c r="K34" t="s">
+        <v>106</v>
+      </c>
+      <c r="L34" s="1">
+        <v>660826.33</v>
+      </c>
+      <c r="M34" s="1">
+        <v>662515.67</v>
+      </c>
+      <c r="N34" s="1">
+        <v>0.5</v>
+      </c>
+      <c r="O34">
+        <v>1</v>
+      </c>
+      <c r="Z34" t="s">
+        <v>104</v>
+      </c>
+    </row>
+    <row r="35" spans="1:26">
+      <c r="A35" t="s">
+        <v>108</v>
+      </c>
+      <c r="B35" s="1">
+        <v>14627.0</v>
+      </c>
+      <c r="C35" s="1">
+        <v>90.78</v>
+      </c>
+      <c r="D35" s="1">
+        <v>77.917093730772</v>
+      </c>
+      <c r="E35" t="s">
+        <v>11</v>
+      </c>
+      <c r="F35">
+        <v>1.14</v>
+      </c>
+      <c r="G35" s="1">
+        <v>972409.2</v>
+      </c>
+      <c r="H35" s="1">
+        <v>192872.99</v>
+      </c>
+      <c r="I35" s="1">
+        <v>19.834550105038</v>
+      </c>
+      <c r="J35">
+        <v>0.0</v>
+      </c>
+      <c r="K35">
+        <v>0.0</v>
+      </c>
+      <c r="L35" s="1">
+        <v>1165282.19</v>
+      </c>
+      <c r="M35" s="1">
+        <v>1165282.19</v>
+      </c>
+      <c r="N35" s="1">
+        <v>0.88</v>
+      </c>
+      <c r="O35">
+        <v>1</v>
+      </c>
+      <c r="Z35" t="s">
+        <v>107</v>
+      </c>
+    </row>
+    <row r="36" spans="1:26">
+      <c r="A36" t="s">
+        <v>110</v>
+      </c>
+      <c r="B36" s="1">
+        <v>19.0</v>
+      </c>
+      <c r="C36" s="1">
+        <v>1208.12</v>
+      </c>
+      <c r="D36" s="1">
+        <v>945.38736842105</v>
+      </c>
+      <c r="E36" t="s">
+        <v>11</v>
+      </c>
+      <c r="F36">
+        <v>1.14</v>
+      </c>
+      <c r="G36" s="1">
+        <v>15431.11</v>
+      </c>
+      <c r="H36" s="1">
+        <v>4713.06</v>
+      </c>
+      <c r="I36" s="1">
+        <v>30.542585724553</v>
+      </c>
+      <c r="J36">
+        <v>0.0</v>
+      </c>
+      <c r="K36">
+        <v>0.0</v>
+      </c>
+      <c r="L36" s="1">
+        <v>20144.17</v>
+      </c>
+      <c r="M36" s="1">
+        <v>20144.17</v>
+      </c>
+      <c r="N36" s="1">
+        <v>0.02</v>
+      </c>
+      <c r="O36">
+        <v>1</v>
+      </c>
+      <c r="Z36" t="s">
+        <v>109</v>
+      </c>
+    </row>
+    <row r="37" spans="1:26">
+      <c r="A37" t="s">
+        <v>110</v>
+      </c>
+      <c r="B37" s="1">
+        <v>2570.0</v>
+      </c>
+      <c r="C37" s="1">
+        <v>1208.12</v>
+      </c>
+      <c r="D37" s="1">
+        <v>593.83701945525</v>
+      </c>
+      <c r="E37" t="s">
+        <v>11</v>
+      </c>
+      <c r="F37">
+        <v>1.14</v>
+      </c>
+      <c r="G37" s="1">
+        <v>1393519.02</v>
+      </c>
+      <c r="H37" s="1">
+        <v>1331244.82</v>
+      </c>
+      <c r="I37" s="1">
+        <v>95.531155362343</v>
+      </c>
+      <c r="J37">
+        <v>0.0</v>
+      </c>
+      <c r="K37">
+        <v>0.0</v>
+      </c>
+      <c r="L37" s="1">
+        <v>2724763.84</v>
+      </c>
+      <c r="M37" s="1">
+        <v>2724763.84</v>
+      </c>
+      <c r="N37" s="1">
+        <v>2.06</v>
+      </c>
+      <c r="O37">
+        <v>1</v>
+      </c>
+      <c r="Z37" t="s">
+        <v>109</v>
+      </c>
+    </row>
+    <row r="38" spans="1:26">
+      <c r="A38" t="s">
+        <v>112</v>
+      </c>
+      <c r="B38" s="1">
+        <v>7279.0</v>
+      </c>
+      <c r="C38" s="1">
+        <v>143.49</v>
+      </c>
+      <c r="D38" s="1">
+        <v>141.98567935156</v>
+      </c>
+      <c r="E38" t="s">
+        <v>11</v>
+      </c>
+      <c r="F38">
+        <v>1.14</v>
+      </c>
+      <c r="G38" s="1">
+        <v>888683.26</v>
+      </c>
+      <c r="H38" s="1">
+        <v>27914.99</v>
+      </c>
+      <c r="I38" s="1">
+        <v>3.1411630280962</v>
+      </c>
+      <c r="J38">
+        <v>0.0</v>
+      </c>
+      <c r="K38">
+        <v>0.0</v>
+      </c>
+      <c r="L38" s="1">
+        <v>916598.25</v>
+      </c>
+      <c r="M38" s="1">
+        <v>916598.25</v>
+      </c>
+      <c r="N38" s="1">
+        <v>0.69</v>
+      </c>
+      <c r="O38">
+        <v>1</v>
+      </c>
+      <c r="Z38" t="s">
+        <v>111</v>
+      </c>
+    </row>
+    <row r="39" spans="1:26">
+      <c r="A39" t="s">
+        <v>114</v>
+      </c>
+      <c r="B39" s="1">
+        <v>2211.0</v>
+      </c>
+      <c r="C39" s="1">
+        <v>368.34</v>
+      </c>
+      <c r="D39" s="1">
+        <v>395.3665355043</v>
+      </c>
+      <c r="E39" t="s">
+        <v>11</v>
+      </c>
+      <c r="F39">
+        <v>1.14</v>
+      </c>
+      <c r="G39" s="1">
+        <v>752136.67</v>
+      </c>
+      <c r="H39" s="1">
+        <v>-37437.47</v>
+      </c>
+      <c r="I39" s="1">
+        <v>-4.9774823503819</v>
+      </c>
+      <c r="J39">
+        <v>0.0</v>
+      </c>
+      <c r="K39">
+        <v>0.0</v>
+      </c>
+      <c r="L39" s="1">
+        <v>714699.2</v>
+      </c>
+      <c r="M39" s="1">
+        <v>714699.2</v>
+      </c>
+      <c r="N39" s="1">
+        <v>0.54</v>
+      </c>
+      <c r="O39">
+        <v>1</v>
+      </c>
+      <c r="Z39" t="s">
+        <v>113</v>
+      </c>
+    </row>
+    <row r="40" spans="1:26">
+      <c r="A40" t="s">
+        <v>116</v>
+      </c>
+      <c r="B40" s="1">
+        <v>16174.0</v>
+      </c>
+      <c r="C40" s="1">
+        <v>56.31</v>
+      </c>
+      <c r="D40" s="1">
+        <v>42.827194262396</v>
+      </c>
+      <c r="E40" t="s">
+        <v>11</v>
+      </c>
+      <c r="F40">
+        <v>1.14</v>
+      </c>
+      <c r="G40" s="1">
+        <v>595861.56</v>
+      </c>
+      <c r="H40" s="1">
+        <v>203399.47</v>
+      </c>
+      <c r="I40" s="1">
+        <v>34.135356877191</v>
+      </c>
+      <c r="J40">
+        <v>0.0</v>
+      </c>
+      <c r="K40">
+        <v>0.0</v>
+      </c>
+      <c r="L40" s="1">
+        <v>799261.03</v>
+      </c>
+      <c r="M40" s="1">
+        <v>799261.03</v>
+      </c>
+      <c r="N40" s="1">
+        <v>0.6</v>
+      </c>
+      <c r="O40">
+        <v>1</v>
+      </c>
+      <c r="Z40" t="s">
+        <v>115</v>
+      </c>
+    </row>
+    <row r="41" spans="1:26">
+      <c r="A41" t="s">
+        <v>118</v>
+      </c>
+      <c r="B41" s="1">
+        <v>8516.0</v>
+      </c>
+      <c r="C41" s="1">
+        <v>62.45</v>
+      </c>
+      <c r="D41" s="1">
+        <v>64.11815406294</v>
+      </c>
+      <c r="E41" t="s">
+        <v>11</v>
+      </c>
+      <c r="F41">
+        <v>1.14</v>
+      </c>
+      <c r="G41" s="1">
+        <v>462228.22</v>
+      </c>
+      <c r="H41" s="1">
+        <v>4488.94</v>
+      </c>
+      <c r="I41" s="1">
+        <v>0.97115230221123</v>
+      </c>
+      <c r="J41">
+        <v>0.0</v>
+      </c>
+      <c r="K41">
+        <v>0.0</v>
+      </c>
+      <c r="L41" s="1">
+        <v>466717.16</v>
+      </c>
+      <c r="M41" s="1">
+        <v>466717.16</v>
+      </c>
+      <c r="N41" s="1">
+        <v>0.35</v>
+      </c>
+      <c r="O41">
+        <v>1</v>
+      </c>
+      <c r="Z41" t="s">
+        <v>117</v>
+      </c>
+    </row>
+    <row r="42" spans="1:26">
+      <c r="A42" t="s">
+        <v>120</v>
+      </c>
+      <c r="B42" s="1">
+        <v>5272.0</v>
+      </c>
+      <c r="C42" s="1">
+        <v>369.0</v>
+      </c>
+      <c r="D42" s="1">
+        <v>313.69987860395</v>
+      </c>
+      <c r="E42" t="s">
+        <v>11</v>
+      </c>
+      <c r="F42">
+        <v>1.14</v>
+      </c>
+      <c r="G42" s="1">
+        <v>1405666.85</v>
+      </c>
+      <c r="H42" s="1">
+        <v>301545.08</v>
+      </c>
+      <c r="I42" s="1">
+        <v>21.452101541699</v>
+      </c>
+      <c r="J42">
+        <v>0.0</v>
+      </c>
+      <c r="K42">
+        <v>0.0</v>
+      </c>
+      <c r="L42" s="1">
+        <v>1707211.93</v>
+      </c>
+      <c r="M42" s="1">
+        <v>1707211.93</v>
+      </c>
+      <c r="N42" s="1">
+        <v>1.29</v>
+      </c>
+      <c r="O42">
+        <v>1</v>
+      </c>
+      <c r="Z42" t="s">
+        <v>119</v>
+      </c>
+    </row>
+    <row r="43" spans="1:26">
+      <c r="A43" t="s">
+        <v>122</v>
+      </c>
+      <c r="B43" s="1">
+        <v>13018.0</v>
+      </c>
+      <c r="C43" s="1">
+        <v>78.1</v>
+      </c>
+      <c r="D43" s="1">
+        <v>84.14138423721</v>
+      </c>
+      <c r="E43" t="s">
+        <v>11</v>
+      </c>
+      <c r="F43">
+        <v>1.14</v>
+      </c>
+      <c r="G43" s="1">
+        <v>939265.75</v>
+      </c>
+      <c r="H43" s="1">
+        <v>-47027.22</v>
+      </c>
+      <c r="I43" s="1">
+        <v>-5.0068066465747</v>
+      </c>
+      <c r="J43">
+        <v>0.0</v>
+      </c>
+      <c r="K43">
+        <v>0.0</v>
+      </c>
+      <c r="L43" s="1">
+        <v>892238.53</v>
+      </c>
+      <c r="M43" s="1">
+        <v>892238.53</v>
+      </c>
+      <c r="N43" s="1">
+        <v>0.67</v>
+      </c>
+      <c r="O43">
+        <v>1</v>
+      </c>
+      <c r="Z43" t="s">
+        <v>121</v>
+      </c>
+    </row>
+    <row r="44" spans="1:26">
+      <c r="A44" t="s">
+        <v>124</v>
+      </c>
+      <c r="B44" s="1">
+        <v>10892.0</v>
+      </c>
+      <c r="C44" s="1">
+        <v>127.88</v>
+      </c>
+      <c r="D44" s="1">
+        <v>115.23986962909</v>
+      </c>
+      <c r="E44" t="s">
+        <v>11</v>
+      </c>
+      <c r="F44">
+        <v>1.14</v>
+      </c>
+      <c r="G44" s="1">
+        <v>1078328.69</v>
+      </c>
+      <c r="H44" s="1">
+        <v>144022.31</v>
+      </c>
+      <c r="I44" s="1">
+        <v>13.356067712527</v>
+      </c>
+      <c r="J44">
+        <v>0.39</v>
+      </c>
+      <c r="K44" t="s">
+        <v>125</v>
+      </c>
+      <c r="L44" s="1">
+        <v>1222351.0</v>
+      </c>
+      <c r="M44" s="1">
+        <v>1226618.09</v>
+      </c>
+      <c r="N44" s="1">
+        <v>0.93</v>
+      </c>
+      <c r="O44">
+        <v>1</v>
+      </c>
+      <c r="Z44" t="s">
+        <v>123</v>
+      </c>
+    </row>
+    <row r="45" spans="1:26">
+      <c r="A45" t="s">
+        <v>127</v>
+      </c>
+      <c r="B45" s="1">
+        <v>1067.0</v>
+      </c>
+      <c r="C45" s="1">
+        <v>1019.61</v>
+      </c>
+      <c r="D45" s="1">
+        <v>850.17995313964</v>
+      </c>
+      <c r="E45" t="s">
+        <v>11</v>
+      </c>
+      <c r="F45">
+        <v>1.14</v>
+      </c>
+      <c r="G45" s="1">
+        <v>778334.23</v>
+      </c>
+      <c r="H45" s="1">
+        <v>176403.7</v>
+      </c>
+      <c r="I45" s="1">
+        <v>22.664260827897</v>
+      </c>
+      <c r="J45">
+        <v>1.89</v>
+      </c>
+      <c r="K45" t="s">
+        <v>128</v>
+      </c>
+      <c r="L45" s="1">
+        <v>954737.93</v>
+      </c>
+      <c r="M45" s="1">
+        <v>956755.92</v>
+      </c>
+      <c r="N45" s="1">
+        <v>0.72</v>
+      </c>
+      <c r="O45">
+        <v>1</v>
+      </c>
+      <c r="Z45" t="s">
+        <v>126</v>
+      </c>
+    </row>
+    <row r="46" spans="1:26">
+      <c r="A46" t="s">
+        <v>130</v>
+      </c>
+      <c r="B46" s="1">
+        <v>6325.0</v>
+      </c>
+      <c r="C46" s="1">
+        <v>348.86</v>
+      </c>
+      <c r="D46" s="1">
+        <v>367.8539541502</v>
+      </c>
+      <c r="E46" t="s">
+        <v>11</v>
+      </c>
+      <c r="F46">
+        <v>1.14</v>
+      </c>
+      <c r="G46" s="1">
+        <v>1987660.91</v>
+      </c>
+      <c r="H46" s="1">
+        <v>-51250.64</v>
+      </c>
+      <c r="I46" s="1">
+        <v>-2.5784398003782</v>
+      </c>
+      <c r="J46">
+        <v>0.0</v>
+      </c>
+      <c r="K46">
+        <v>0.0</v>
+      </c>
+      <c r="L46" s="1">
+        <v>1936410.27</v>
+      </c>
+      <c r="M46" s="1">
+        <v>1936410.27</v>
+      </c>
+      <c r="N46" s="1">
+        <v>1.46</v>
+      </c>
+      <c r="O46">
+        <v>1</v>
+      </c>
+      <c r="Z46" t="s">
+        <v>129</v>
+      </c>
+    </row>
+    <row r="47" spans="1:26">
+      <c r="A47" t="s">
+        <v>132</v>
+      </c>
+      <c r="B47" s="1">
+        <v>1793.0</v>
+      </c>
+      <c r="C47" s="1">
+        <v>517.02</v>
+      </c>
+      <c r="D47" s="1">
+        <v>455.56277746793</v>
+      </c>
+      <c r="E47" t="s">
+        <v>11</v>
+      </c>
+      <c r="F47">
+        <v>1.14</v>
+      </c>
+      <c r="G47" s="1">
+        <v>699597.88</v>
+      </c>
+      <c r="H47" s="1">
+        <v>113931.62</v>
+      </c>
+      <c r="I47" s="1">
+        <v>16.285300921724</v>
+      </c>
+      <c r="J47">
+        <v>0.0</v>
+      </c>
+      <c r="K47">
+        <v>0.0</v>
+      </c>
+      <c r="L47" s="1">
+        <v>813529.5</v>
+      </c>
+      <c r="M47" s="1">
+        <v>813529.5</v>
+      </c>
+      <c r="N47" s="1">
+        <v>0.61</v>
+      </c>
+      <c r="O47">
+        <v>1</v>
+      </c>
+      <c r="Z47" t="s">
+        <v>131</v>
+      </c>
+    </row>
+    <row r="48" spans="1:26">
+      <c r="A48" t="s">
+        <v>134</v>
+      </c>
+      <c r="B48" s="1">
+        <v>11407.0</v>
+      </c>
+      <c r="C48" s="1">
+        <v>128.32</v>
+      </c>
+      <c r="D48" s="1">
+        <v>116.19057333216</v>
+      </c>
+      <c r="E48" t="s">
+        <v>11</v>
+      </c>
+      <c r="F48">
+        <v>1.14</v>
+      </c>
+      <c r="G48" s="1">
+        <v>1143772.42</v>
+      </c>
+      <c r="H48" s="1">
+        <v>140778.91</v>
+      </c>
+      <c r="I48" s="1">
+        <v>12.308297309704</v>
+      </c>
+      <c r="J48">
+        <v>0.0</v>
+      </c>
+      <c r="K48">
+        <v>0.0</v>
+      </c>
+      <c r="L48" s="1">
+        <v>1284551.33</v>
+      </c>
+      <c r="M48" s="1">
+        <v>1284551.33</v>
+      </c>
+      <c r="N48" s="1">
+        <v>0.97</v>
+      </c>
+      <c r="O48">
+        <v>1</v>
+      </c>
+      <c r="Z48" t="s">
+        <v>133</v>
+      </c>
+    </row>
+    <row r="49" spans="1:26">
+      <c r="A49" t="s">
+        <v>136</v>
+      </c>
+      <c r="B49" s="1">
+        <v>10314.0</v>
+      </c>
+      <c r="C49" s="1">
+        <v>76.35</v>
+      </c>
+      <c r="D49" s="1">
+        <v>79.364100252084</v>
+      </c>
+      <c r="E49" t="s">
+        <v>11</v>
+      </c>
+      <c r="F49">
+        <v>1.14</v>
+      </c>
+      <c r="G49" s="1">
+        <v>701517.55</v>
+      </c>
+      <c r="H49" s="1">
+        <v>-10447.87</v>
+      </c>
+      <c r="I49" s="1">
+        <v>-1.4893241088552</v>
+      </c>
+      <c r="J49">
+        <v>0.25</v>
+      </c>
+      <c r="K49" t="s">
+        <v>137</v>
+      </c>
+      <c r="L49" s="1">
+        <v>691069.68</v>
+      </c>
+      <c r="M49" s="1">
+        <v>693604.06</v>
+      </c>
+      <c r="N49" s="1">
+        <v>0.52</v>
+      </c>
+      <c r="O49">
+        <v>1</v>
+      </c>
+      <c r="Z49" t="s">
+        <v>135</v>
+      </c>
+    </row>
+    <row r="50" spans="1:26">
+      <c r="A50" t="s">
+        <v>139</v>
+      </c>
+      <c r="B50" s="1">
+        <v>2918.0</v>
+      </c>
+      <c r="C50" s="1">
+        <v>404.7</v>
+      </c>
+      <c r="D50" s="1">
+        <v>254.30752227553</v>
+      </c>
+      <c r="E50" t="s">
+        <v>11</v>
+      </c>
+      <c r="F50">
+        <v>1.14</v>
+      </c>
+      <c r="G50" s="1">
+        <v>669782.4</v>
+      </c>
+      <c r="H50" s="1">
+        <v>366562.14</v>
+      </c>
+      <c r="I50" s="1">
+        <v>54.728541687569</v>
+      </c>
+      <c r="J50">
+        <v>0.0</v>
+      </c>
+      <c r="K50">
+        <v>0.0</v>
+      </c>
+      <c r="L50" s="1">
+        <v>1036344.54</v>
+      </c>
+      <c r="M50" s="1">
+        <v>1036344.54</v>
+      </c>
+      <c r="N50" s="1">
+        <v>0.78</v>
+      </c>
+      <c r="O50">
+        <v>1</v>
+      </c>
+      <c r="Z50" t="s">
+        <v>138</v>
+      </c>
+    </row>
+    <row r="51" spans="1:26">
+      <c r="A51" t="s">
+        <v>139</v>
+      </c>
+      <c r="B51" s="1">
+        <v>193.0</v>
+      </c>
+      <c r="C51" s="1">
+        <v>404.7</v>
+      </c>
+      <c r="D51" s="1">
+        <v>466.98124352332</v>
+      </c>
+      <c r="E51" t="s">
+        <v>11</v>
+      </c>
+      <c r="F51">
+        <v>1.14</v>
+      </c>
+      <c r="G51" s="1">
+        <v>77773.8</v>
+      </c>
+      <c r="H51" s="1">
+        <v>-9228.74</v>
+      </c>
+      <c r="I51" s="1">
+        <v>-11.86612972492</v>
+      </c>
+      <c r="J51">
+        <v>0.0</v>
+      </c>
+      <c r="K51">
+        <v>0.0</v>
+      </c>
+      <c r="L51" s="1">
+        <v>68545.06</v>
+      </c>
+      <c r="M51" s="1">
+        <v>68545.06</v>
+      </c>
+      <c r="N51" s="1">
+        <v>0.05</v>
+      </c>
+      <c r="O51">
+        <v>1</v>
+      </c>
+      <c r="Z51" t="s">
+        <v>138</v>
+      </c>
+    </row>
+    <row r="52" spans="1:26">
+      <c r="A52" t="s">
+        <v>141</v>
+      </c>
+      <c r="B52" s="1">
+        <v>8672.0</v>
+      </c>
+      <c r="C52" s="1">
+        <v>329.05</v>
+      </c>
+      <c r="D52" s="1">
+        <v>290.08748039668</v>
+      </c>
+      <c r="E52" t="s">
+        <v>11</v>
+      </c>
+      <c r="F52">
+        <v>1.14</v>
+      </c>
+      <c r="G52" s="1">
+        <v>2149963.23</v>
+      </c>
+      <c r="H52" s="1">
+        <v>354224.22</v>
+      </c>
+      <c r="I52" s="1">
+        <v>16.475826891235</v>
+      </c>
+      <c r="J52">
+        <v>0.0</v>
+      </c>
+      <c r="K52">
+        <v>0.0</v>
+      </c>
+      <c r="L52" s="1">
+        <v>2504187.45</v>
+      </c>
+      <c r="M52" s="1">
+        <v>2504187.45</v>
+      </c>
+      <c r="N52" s="1">
+        <v>1.89</v>
+      </c>
+      <c r="O52">
+        <v>1</v>
+      </c>
+      <c r="Z52" t="s">
+        <v>140</v>
+      </c>
+    </row>
+    <row r="53" spans="1:26">
+      <c r="A53" t="s">
+        <v>143</v>
+      </c>
+      <c r="B53" s="1">
+        <v>11003.0</v>
+      </c>
+      <c r="C53" s="1">
+        <v>33.4</v>
+      </c>
+      <c r="D53" s="1">
+        <v>32.147454330637</v>
+      </c>
+      <c r="E53" t="s">
+        <v>11</v>
+      </c>
+      <c r="F53">
+        <v>1.14</v>
+      </c>
+      <c r="G53" s="1">
+        <v>301986.71</v>
+      </c>
+      <c r="H53" s="1">
+        <v>20523.34</v>
+      </c>
+      <c r="I53" s="1">
+        <v>6.7961070207361</v>
+      </c>
+      <c r="J53">
+        <v>0.14</v>
+      </c>
+      <c r="K53" t="s">
+        <v>144</v>
+      </c>
+      <c r="L53" s="1">
+        <v>322510.05</v>
+      </c>
+      <c r="M53" s="1">
+        <v>324064.66</v>
+      </c>
+      <c r="N53" s="1">
+        <v>0.24</v>
+      </c>
+      <c r="O53">
+        <v>1</v>
+      </c>
+      <c r="Z53" t="s">
+        <v>142</v>
+      </c>
+    </row>
+    <row r="54" spans="1:26">
+      <c r="A54" t="s">
+        <v>146</v>
+      </c>
+      <c r="B54" s="1">
+        <v>5144.0</v>
+      </c>
+      <c r="C54" s="1">
+        <v>90.13</v>
+      </c>
+      <c r="D54" s="1">
+        <v>133.66262052877</v>
+      </c>
+      <c r="E54" t="s">
+        <v>11</v>
+      </c>
+      <c r="F54">
+        <v>1.14</v>
+      </c>
+      <c r="G54" s="1">
+        <v>586009.3</v>
+      </c>
+      <c r="H54" s="1">
+        <v>-179138.99</v>
+      </c>
+      <c r="I54" s="1">
+        <v>-30.569308371045</v>
+      </c>
+      <c r="J54">
+        <v>0.0</v>
+      </c>
+      <c r="K54">
+        <v>0.0</v>
+      </c>
+      <c r="L54" s="1">
+        <v>406870.31</v>
+      </c>
+      <c r="M54" s="1">
+        <v>406870.31</v>
+      </c>
+      <c r="N54" s="1">
+        <v>0.31</v>
+      </c>
+      <c r="O54">
+        <v>1</v>
+      </c>
+      <c r="Z54" t="s">
+        <v>145</v>
+      </c>
+    </row>
+    <row r="55" spans="1:26">
+      <c r="A55" t="s">
+        <v>148</v>
+      </c>
+      <c r="B55" s="1">
+        <v>3026.0</v>
+      </c>
+      <c r="C55" s="1">
+        <v>379.09</v>
+      </c>
+      <c r="D55" s="1">
+        <v>334.87277924653</v>
+      </c>
+      <c r="E55" t="s">
+        <v>11</v>
+      </c>
+      <c r="F55">
+        <v>1.14</v>
+      </c>
+      <c r="G55" s="1">
+        <v>870409.96</v>
+      </c>
+      <c r="H55" s="1">
+        <v>136282.75</v>
+      </c>
+      <c r="I55" s="1">
+        <v>15.657305897557</v>
+      </c>
+      <c r="J55">
+        <v>0.16</v>
+      </c>
+      <c r="K55">
+        <v>480.11</v>
+      </c>
+      <c r="L55" s="1">
+        <v>1006692.71</v>
+      </c>
+      <c r="M55" s="1">
+        <v>1007172.82</v>
+      </c>
+      <c r="N55" s="1">
+        <v>0.76</v>
+      </c>
+      <c r="O55">
+        <v>1</v>
+      </c>
+      <c r="Z55" t="s">
+        <v>147</v>
+      </c>
+    </row>
+    <row r="56" spans="1:26">
+      <c r="A56" t="s">
+        <v>150</v>
+      </c>
+      <c r="B56" s="1">
+        <v>29772.0</v>
+      </c>
+      <c r="C56" s="1">
+        <v>24.54</v>
+      </c>
+      <c r="D56" s="1">
+        <v>18.909090084643</v>
+      </c>
+      <c r="E56" t="s">
+        <v>11</v>
+      </c>
+      <c r="F56">
+        <v>1.14</v>
+      </c>
+      <c r="G56" s="1">
+        <v>480682.74</v>
+      </c>
+      <c r="H56" s="1">
+        <v>160479.95</v>
+      </c>
+      <c r="I56" s="1">
+        <v>33.385835738558</v>
+      </c>
+      <c r="J56">
+        <v>0.0</v>
+      </c>
+      <c r="K56">
+        <v>0.0</v>
+      </c>
+      <c r="L56" s="1">
+        <v>641162.69</v>
+      </c>
+      <c r="M56" s="1">
+        <v>641162.69</v>
+      </c>
+      <c r="N56" s="1">
+        <v>0.48</v>
+      </c>
+      <c r="O56">
+        <v>1</v>
+      </c>
+      <c r="Z56" t="s">
+        <v>149</v>
+      </c>
+    </row>
+    <row r="57" spans="1:26">
+      <c r="A57" t="s">
+        <v>152</v>
+      </c>
+      <c r="B57" s="1">
+        <v>2671.0</v>
+      </c>
+      <c r="C57" s="1">
+        <v>519.62</v>
+      </c>
+      <c r="D57" s="1">
+        <v>483.9314152003</v>
+      </c>
+      <c r="E57" t="s">
+        <v>11</v>
+      </c>
+      <c r="F57">
+        <v>1.14</v>
+      </c>
+      <c r="G57" s="1">
+        <v>1106035.66</v>
+      </c>
+      <c r="H57" s="1">
+        <v>111959.09</v>
+      </c>
+      <c r="I57" s="1">
+        <v>10.122556988805</v>
+      </c>
+      <c r="J57">
+        <v>0.0</v>
+      </c>
+      <c r="K57">
+        <v>0.0</v>
+      </c>
+      <c r="L57" s="1">
+        <v>1217994.75</v>
+      </c>
+      <c r="M57" s="1">
+        <v>1217994.75</v>
+      </c>
+      <c r="N57" s="1">
+        <v>0.92</v>
+      </c>
+      <c r="O57">
+        <v>1</v>
+      </c>
+      <c r="Z57" t="s">
+        <v>151</v>
+      </c>
+    </row>
+    <row r="58" spans="1:26">
+      <c r="A58" t="s">
+        <v>154</v>
+      </c>
+      <c r="B58" s="1">
+        <v>1679.0</v>
+      </c>
+      <c r="C58" s="1">
+        <v>616.06</v>
+      </c>
+      <c r="D58" s="1">
+        <v>575.41425253127</v>
+      </c>
+      <c r="E58" t="s">
+        <v>11</v>
+      </c>
+      <c r="F58">
+        <v>1.14</v>
+      </c>
+      <c r="G58" s="1">
+        <v>831589.09</v>
+      </c>
+      <c r="H58" s="1">
+        <v>76146.53</v>
+      </c>
+      <c r="I58" s="1">
+        <v>9.1567495191646</v>
+      </c>
+      <c r="J58">
+        <v>0.36</v>
+      </c>
+      <c r="K58">
+        <v>605.73</v>
+      </c>
+      <c r="L58" s="1">
+        <v>907735.62</v>
+      </c>
+      <c r="M58" s="1">
+        <v>908341.35</v>
+      </c>
+      <c r="N58" s="1">
+        <v>0.69</v>
+      </c>
+      <c r="O58">
+        <v>1</v>
+      </c>
+      <c r="Z58" t="s">
+        <v>153</v>
+      </c>
+    </row>
+    <row r="59" spans="1:26">
+      <c r="A59" t="s">
+        <v>156</v>
+      </c>
+      <c r="B59" s="1">
+        <v>2043.0</v>
+      </c>
+      <c r="C59" s="1">
+        <v>499.02</v>
+      </c>
+      <c r="D59" s="1">
+        <v>556.6281546745</v>
+      </c>
+      <c r="E59" t="s">
+        <v>11</v>
+      </c>
+      <c r="F59">
+        <v>1.14</v>
+      </c>
+      <c r="G59" s="1">
+        <v>970914.54</v>
+      </c>
+      <c r="H59" s="1">
+        <v>-76225.76</v>
+      </c>
+      <c r="I59" s="1">
+        <v>-7.8509237280554</v>
+      </c>
+      <c r="J59">
+        <v>0.0</v>
+      </c>
+      <c r="K59">
+        <v>0.0</v>
+      </c>
+      <c r="L59" s="1">
+        <v>894688.78</v>
+      </c>
+      <c r="M59" s="1">
+        <v>894688.78</v>
+      </c>
+      <c r="N59" s="1">
+        <v>0.67</v>
+      </c>
+      <c r="O59">
+        <v>1</v>
+      </c>
+      <c r="Z59" t="s">
+        <v>155</v>
+      </c>
+    </row>
+    <row r="60" spans="1:26">
+      <c r="A60" t="s">
+        <v>158</v>
+      </c>
+      <c r="B60" s="1">
+        <v>14183.0</v>
+      </c>
+      <c r="C60" s="1">
+        <v>128.66</v>
+      </c>
+      <c r="D60" s="1">
+        <v>85.402387365156</v>
+      </c>
+      <c r="E60" t="s">
+        <v>11</v>
+      </c>
+      <c r="F60">
+        <v>1.14</v>
+      </c>
+      <c r="G60" s="1">
+        <v>1040290.79</v>
+      </c>
+      <c r="H60" s="1">
+        <v>561099.98</v>
+      </c>
+      <c r="I60" s="1">
+        <v>53.93684010218</v>
+      </c>
+      <c r="J60">
+        <v>0.46</v>
+      </c>
+      <c r="K60" t="s">
+        <v>159</v>
+      </c>
+      <c r="L60" s="1">
+        <v>1601390.77</v>
+      </c>
+      <c r="M60" s="1">
+        <v>1607868.15</v>
+      </c>
+      <c r="N60" s="1">
+        <v>1.21</v>
+      </c>
+      <c r="O60">
+        <v>1</v>
+      </c>
+      <c r="Z60" t="s">
+        <v>157</v>
+      </c>
+    </row>
+    <row r="61" spans="1:26">
+      <c r="A61" t="s">
+        <v>161</v>
+      </c>
+      <c r="B61" s="1">
+        <v>7215.0</v>
+      </c>
+      <c r="C61" s="1">
+        <v>550.25</v>
+      </c>
+      <c r="D61" s="1">
+        <v>711.63121829522</v>
+      </c>
+      <c r="E61" t="s">
+        <v>11</v>
+      </c>
+      <c r="F61">
+        <v>1.14</v>
+      </c>
+      <c r="G61" s="1">
+        <v>4380422.71</v>
+      </c>
+      <c r="H61" s="1">
+        <v>-896391.34</v>
+      </c>
+      <c r="I61" s="1">
+        <v>-20.463580785335</v>
+      </c>
+      <c r="J61">
+        <v>0.0</v>
+      </c>
+      <c r="K61">
+        <v>0.0</v>
+      </c>
+      <c r="L61" s="1">
+        <v>3484031.37</v>
+      </c>
+      <c r="M61" s="1">
+        <v>3484031.37</v>
+      </c>
+      <c r="N61" s="1">
+        <v>2.63</v>
+      </c>
+      <c r="O61">
+        <v>1</v>
+      </c>
+      <c r="Z61" t="s">
+        <v>160</v>
+      </c>
+    </row>
+    <row r="62" spans="1:26">
+      <c r="A62" t="s">
+        <v>163</v>
+      </c>
+      <c r="B62" s="1">
+        <v>1301.0</v>
+      </c>
+      <c r="C62" s="1">
+        <v>85.95</v>
+      </c>
+      <c r="D62" s="1">
+        <v>80.395495772483</v>
+      </c>
+      <c r="E62" t="s">
+        <v>11</v>
+      </c>
+      <c r="F62">
+        <v>1.14</v>
+      </c>
+      <c r="G62" s="1">
+        <v>89300.46</v>
+      </c>
+      <c r="H62" s="1">
+        <v>8831.13</v>
+      </c>
+      <c r="I62" s="1">
+        <v>9.8892323734951</v>
+      </c>
+      <c r="J62">
+        <v>0.0</v>
+      </c>
+      <c r="K62">
+        <v>0.0</v>
+      </c>
+      <c r="L62" s="1">
+        <v>98131.59</v>
+      </c>
+      <c r="M62" s="1">
+        <v>98131.59</v>
+      </c>
+      <c r="N62" s="1">
+        <v>0.07</v>
+      </c>
+      <c r="O62">
+        <v>1</v>
+      </c>
+      <c r="Z62" t="s">
+        <v>162</v>
+      </c>
+    </row>
+    <row r="63" spans="1:26">
+      <c r="A63" t="s">
+        <v>165</v>
+      </c>
+      <c r="B63" s="1">
+        <v>3443.0</v>
+      </c>
+      <c r="C63" s="1">
+        <v>1132.33</v>
+      </c>
+      <c r="D63" s="1">
+        <v>560.68593377868</v>
+      </c>
+      <c r="E63" t="s">
+        <v>11</v>
+      </c>
+      <c r="F63">
+        <v>1.14</v>
+      </c>
+      <c r="G63" s="1">
+        <v>1671191.82</v>
+      </c>
+      <c r="H63" s="1">
+        <v>1750144.02</v>
+      </c>
+      <c r="I63" s="1">
+        <v>104.72430507708</v>
+      </c>
+      <c r="J63">
+        <v>0.0</v>
+      </c>
+      <c r="K63">
+        <v>0.0</v>
+      </c>
+      <c r="L63" s="1">
+        <v>3421335.84</v>
+      </c>
+      <c r="M63" s="1">
+        <v>3421335.84</v>
+      </c>
+      <c r="N63" s="1">
+        <v>2.58</v>
+      </c>
+      <c r="O63">
+        <v>1</v>
+      </c>
+      <c r="Z63" t="s">
+        <v>164</v>
+      </c>
+    </row>
+    <row r="64" spans="1:26">
+      <c r="A64" t="s">
+        <v>167</v>
+      </c>
+      <c r="B64" s="1">
+        <v>17303.0</v>
+      </c>
+      <c r="C64" s="1">
+        <v>372.97</v>
+      </c>
+      <c r="D64" s="1">
+        <v>493.77856498873</v>
+      </c>
+      <c r="E64" t="s">
+        <v>11</v>
+      </c>
+      <c r="F64">
+        <v>1.14</v>
+      </c>
+      <c r="G64" s="1">
+        <v>7302708.65</v>
+      </c>
+      <c r="H64" s="1">
+        <v>-1639259.85</v>
+      </c>
+      <c r="I64" s="1">
+        <v>-22.447285364452</v>
+      </c>
+      <c r="J64">
+        <v>0.0</v>
+      </c>
+      <c r="K64">
+        <v>0.0</v>
+      </c>
+      <c r="L64" s="1">
+        <v>5663448.8</v>
+      </c>
+      <c r="M64" s="1">
+        <v>5663448.8</v>
+      </c>
+      <c r="N64" s="1">
+        <v>4.27</v>
+      </c>
+      <c r="O64">
+        <v>1</v>
+      </c>
+      <c r="Z64" t="s">
+        <v>166</v>
+      </c>
+    </row>
+    <row r="65" spans="1:26">
+      <c r="A65" t="s">
+        <v>169</v>
+      </c>
+      <c r="B65" s="1">
+        <v>4746.0</v>
+      </c>
+      <c r="C65" s="1">
+        <v>212.03</v>
+      </c>
+      <c r="D65" s="1">
+        <v>144.26844500632</v>
+      </c>
+      <c r="E65" t="s">
+        <v>11</v>
+      </c>
+      <c r="F65">
+        <v>1.14</v>
+      </c>
+      <c r="G65" s="1">
+        <v>584685.95</v>
+      </c>
+      <c r="H65" s="1">
+        <v>298415.74</v>
+      </c>
+      <c r="I65" s="1">
+        <v>51.038637066617</v>
+      </c>
+      <c r="J65">
+        <v>0.0</v>
+      </c>
+      <c r="K65">
+        <v>0.0</v>
+      </c>
+      <c r="L65" s="1">
+        <v>883101.69</v>
+      </c>
+      <c r="M65" s="1">
+        <v>883101.69</v>
+      </c>
+      <c r="N65" s="1">
+        <v>0.67</v>
+      </c>
+      <c r="O65">
+        <v>1</v>
+      </c>
+      <c r="Z65" t="s">
+        <v>168</v>
+      </c>
+    </row>
+    <row r="66" spans="1:26">
+      <c r="A66" t="s">
+        <v>171</v>
+      </c>
+      <c r="B66" s="1">
+        <v>8391.0</v>
+      </c>
+      <c r="C66" s="1">
+        <v>73.81</v>
+      </c>
+      <c r="D66" s="1">
+        <v>88.585576212609</v>
+      </c>
+      <c r="E66" t="s">
+        <v>11</v>
+      </c>
+      <c r="F66">
+        <v>1.14</v>
+      </c>
+      <c r="G66" s="1">
+        <v>638204.34</v>
+      </c>
+      <c r="H66" s="1">
+        <v>-94685.51</v>
+      </c>
+      <c r="I66" s="1">
+        <v>-14.836237246522</v>
+      </c>
+      <c r="J66">
+        <v>0.0</v>
+      </c>
+      <c r="K66">
+        <v>0.0</v>
+      </c>
+      <c r="L66" s="1">
+        <v>543518.83</v>
+      </c>
+      <c r="M66" s="1">
+        <v>543518.83</v>
+      </c>
+      <c r="N66" s="1">
+        <v>0.41</v>
+      </c>
+      <c r="O66">
+        <v>1</v>
+      </c>
+      <c r="Z66" t="s">
+        <v>170</v>
+      </c>
+    </row>
+    <row r="67" spans="1:26">
+      <c r="A67" t="s">
+        <v>171</v>
+      </c>
+      <c r="B67" s="1">
+        <v>11660.0</v>
+      </c>
+      <c r="C67" s="1">
+        <v>73.81</v>
+      </c>
+      <c r="D67" s="1">
+        <v>43.225473413379</v>
+      </c>
+      <c r="E67" t="s">
+        <v>11</v>
+      </c>
+      <c r="F67">
+        <v>1.14</v>
+      </c>
+      <c r="G67" s="1">
+        <v>457315.67</v>
+      </c>
+      <c r="H67" s="1">
+        <v>297949.45</v>
+      </c>
+      <c r="I67" s="1">
+        <v>65.151812969803</v>
+      </c>
+      <c r="J67">
+        <v>0.0</v>
+      </c>
+      <c r="K67">
+        <v>0.0</v>
+      </c>
+      <c r="L67" s="1">
+        <v>755265.12</v>
+      </c>
+      <c r="M67" s="1">
+        <v>755265.12</v>
+      </c>
+      <c r="N67" s="1">
+        <v>0.57</v>
+      </c>
+      <c r="O67">
+        <v>1</v>
+      </c>
+      <c r="Z67" t="s">
+        <v>170</v>
+      </c>
+    </row>
+    <row r="68" spans="1:26">
+      <c r="A68" t="s">
+        <v>173</v>
+      </c>
+      <c r="B68" s="1">
+        <v>2507.0</v>
+      </c>
+      <c r="C68" s="1">
+        <v>96.13</v>
+      </c>
+      <c r="D68" s="1">
+        <v>116.83629836458</v>
+      </c>
+      <c r="E68" t="s">
+        <v>11</v>
+      </c>
+      <c r="F68">
+        <v>1.14</v>
+      </c>
+      <c r="G68" s="1">
+        <v>247954.46</v>
+      </c>
+      <c r="H68" s="1">
+        <v>-36460.02</v>
+      </c>
+      <c r="I68" s="1">
+        <v>-14.704321107997</v>
+      </c>
+      <c r="J68">
+        <v>0.0</v>
+      </c>
+      <c r="K68">
+        <v>0.0</v>
+      </c>
+      <c r="L68" s="1">
+        <v>211494.44</v>
+      </c>
+      <c r="M68" s="1">
+        <v>211494.44</v>
+      </c>
+      <c r="N68" s="1">
+        <v>0.16</v>
+      </c>
+      <c r="O68">
+        <v>1</v>
+      </c>
+      <c r="Z68" t="s">
+        <v>172</v>
+      </c>
+    </row>
+    <row r="69" spans="1:26">
+      <c r="A69" t="s">
+        <v>175</v>
+      </c>
+      <c r="B69" s="1">
+        <v>12462.0</v>
+      </c>
+      <c r="C69" s="1">
+        <v>88.56</v>
+      </c>
+      <c r="D69" s="1">
+        <v>74.798555609052</v>
+      </c>
+      <c r="E69" t="s">
+        <v>11</v>
+      </c>
+      <c r="F69">
+        <v>1.14</v>
+      </c>
+      <c r="G69" s="1">
+        <v>797496.85</v>
+      </c>
+      <c r="H69" s="1">
+        <v>171028.57</v>
+      </c>
+      <c r="I69" s="1">
+        <v>21.445673421782</v>
+      </c>
+      <c r="J69">
+        <v>0.0</v>
+      </c>
+      <c r="K69">
+        <v>0.0</v>
+      </c>
+      <c r="L69" s="1">
+        <v>968525.42</v>
+      </c>
+      <c r="M69" s="1">
+        <v>968525.42</v>
+      </c>
+      <c r="N69" s="1">
+        <v>0.73</v>
+      </c>
+      <c r="O69">
+        <v>1</v>
+      </c>
+      <c r="Z69" t="s">
+        <v>174</v>
+      </c>
+    </row>
+    <row r="70" spans="1:26">
+      <c r="A70" t="s">
+        <v>177</v>
+      </c>
+      <c r="B70" s="1">
+        <v>30757.0</v>
+      </c>
+      <c r="C70" s="1">
+        <v>192.53</v>
+      </c>
+      <c r="D70" s="1">
+        <v>85.334505966121</v>
+      </c>
+      <c r="E70" t="s">
+        <v>11</v>
+      </c>
+      <c r="F70">
+        <v>1.14</v>
+      </c>
+      <c r="G70" s="1">
+        <v>2465459.21</v>
+      </c>
+      <c r="H70" s="1">
+        <v>2731245.67</v>
+      </c>
+      <c r="I70" s="1">
+        <v>110.78040386643</v>
+      </c>
+      <c r="J70">
+        <v>0.0</v>
+      </c>
+      <c r="K70">
+        <v>0.0</v>
+      </c>
+      <c r="L70" s="1">
+        <v>5196704.88</v>
+      </c>
+      <c r="M70" s="1">
+        <v>5196704.88</v>
+      </c>
+      <c r="N70" s="1">
+        <v>3.92</v>
+      </c>
+      <c r="O70">
+        <v>1</v>
+      </c>
+      <c r="Z70" t="s">
+        <v>176</v>
+      </c>
+    </row>
+    <row r="71" spans="1:26">
+      <c r="A71" t="s">
+        <v>177</v>
+      </c>
+      <c r="B71" s="1">
+        <v>31225.0</v>
+      </c>
+      <c r="C71" s="1">
+        <v>192.53</v>
+      </c>
+      <c r="D71" s="1">
+        <v>153.04213803042</v>
+      </c>
+      <c r="E71" t="s">
+        <v>11</v>
+      </c>
+      <c r="F71">
+        <v>1.14</v>
+      </c>
+      <c r="G71" s="1">
+        <v>4087889.38</v>
+      </c>
+      <c r="H71" s="1">
+        <v>1187888.81</v>
+      </c>
+      <c r="I71" s="1">
+        <v>29.058731770281</v>
+      </c>
+      <c r="J71">
+        <v>0.0</v>
+      </c>
+      <c r="K71">
+        <v>0.0</v>
+      </c>
+      <c r="L71" s="1">
+        <v>5275778.19</v>
+      </c>
+      <c r="M71" s="1">
+        <v>5275778.19</v>
+      </c>
+      <c r="N71" s="1">
+        <v>3.98</v>
+      </c>
+      <c r="O71">
+        <v>1</v>
+      </c>
+      <c r="Z71" t="s">
+        <v>176</v>
+      </c>
+    </row>
+    <row r="72" spans="1:26">
+      <c r="A72" t="s">
+        <v>179</v>
+      </c>
+      <c r="B72" s="1">
+        <v>6565.0</v>
+      </c>
+      <c r="C72" s="1">
+        <v>124.28</v>
+      </c>
+      <c r="D72" s="1">
+        <v>90.717896420411</v>
+      </c>
+      <c r="E72" t="s">
+        <v>11</v>
+      </c>
+      <c r="F72">
+        <v>1.14</v>
+      </c>
+      <c r="G72" s="1">
+        <v>507303.89</v>
+      </c>
+      <c r="H72" s="1">
+        <v>208710.33</v>
+      </c>
+      <c r="I72" s="1">
+        <v>41.14108606579</v>
+      </c>
+      <c r="J72">
+        <v>0.0</v>
+      </c>
+      <c r="K72">
+        <v>0.0</v>
+      </c>
+      <c r="L72" s="1">
+        <v>716014.22</v>
+      </c>
+      <c r="M72" s="1">
+        <v>716014.22</v>
+      </c>
+      <c r="N72" s="1">
+        <v>0.54</v>
+      </c>
+      <c r="O72">
+        <v>1</v>
+      </c>
+      <c r="Z72" t="s">
+        <v>178</v>
+      </c>
+    </row>
+    <row r="73" spans="1:26">
+      <c r="A73" t="s">
+        <v>181</v>
+      </c>
+      <c r="B73" s="1">
+        <v>38874.0</v>
+      </c>
+      <c r="C73" s="1">
+        <v>37.07</v>
+      </c>
+      <c r="D73" s="1">
+        <v>42.477591706539</v>
+      </c>
+      <c r="E73" t="s">
+        <v>11</v>
+      </c>
+      <c r="F73">
+        <v>1.14</v>
+      </c>
+      <c r="G73" s="1">
+        <v>1404406.14</v>
+      </c>
+      <c r="H73" s="1">
+        <v>-139764.47</v>
+      </c>
+      <c r="I73" s="1">
+        <v>-9.9518555223634</v>
+      </c>
+      <c r="J73">
+        <v>0.0</v>
+      </c>
+      <c r="K73">
+        <v>0.0</v>
+      </c>
+      <c r="L73" s="1">
+        <v>1264641.67</v>
+      </c>
+      <c r="M73" s="1">
+        <v>1264641.67</v>
+      </c>
+      <c r="N73" s="1">
+        <v>0.95</v>
+      </c>
+      <c r="O73">
+        <v>1</v>
+      </c>
+      <c r="Z73" t="s">
+        <v>180</v>
+      </c>
+    </row>
+    <row r="74" spans="1:26">
+      <c r="A74" t="s">
+        <v>183</v>
+      </c>
+      <c r="B74" s="1">
+        <v>8031.0</v>
+      </c>
+      <c r="C74" s="1">
+        <v>148.53</v>
+      </c>
+      <c r="D74" s="1">
+        <v>178.75728053792</v>
+      </c>
+      <c r="E74" t="s">
+        <v>11</v>
+      </c>
+      <c r="F74">
+        <v>1.14</v>
+      </c>
+      <c r="G74" s="1">
+        <v>1223763.73</v>
+      </c>
+      <c r="H74" s="1">
+        <v>-176949.84</v>
+      </c>
+      <c r="I74" s="1">
+        <v>-14.459477402554</v>
+      </c>
+      <c r="J74">
+        <v>0.0</v>
+      </c>
+      <c r="K74">
+        <v>0.0</v>
+      </c>
+      <c r="L74" s="1">
+        <v>1046813.89</v>
+      </c>
+      <c r="M74" s="1">
+        <v>1046813.89</v>
+      </c>
+      <c r="N74" s="1">
+        <v>0.79</v>
+      </c>
+      <c r="O74">
+        <v>1</v>
+      </c>
+      <c r="Z74" t="s">
+        <v>182</v>
+      </c>
+    </row>
+    <row r="75" spans="1:26">
+      <c r="A75" t="s">
+        <v>185</v>
+      </c>
+      <c r="B75" s="1">
+        <v>10289.0</v>
+      </c>
+      <c r="C75" s="1">
+        <v>112.93</v>
+      </c>
+      <c r="D75" s="1">
+        <v>141.68447954126</v>
+      </c>
+      <c r="E75" t="s">
+        <v>11</v>
+      </c>
+      <c r="F75">
+        <v>1.14</v>
+      </c>
+      <c r="G75" s="1">
+        <v>1234214.13</v>
+      </c>
+      <c r="H75" s="1">
+        <v>-214524.12</v>
+      </c>
+      <c r="I75" s="1">
+        <v>-17.381434451735</v>
+      </c>
+      <c r="J75">
+        <v>0.0</v>
+      </c>
+      <c r="K75">
+        <v>0.0</v>
+      </c>
+      <c r="L75" s="1">
+        <v>1019690.01</v>
+      </c>
+      <c r="M75" s="1">
+        <v>1019690.01</v>
+      </c>
+      <c r="N75" s="1">
+        <v>0.77</v>
+      </c>
+      <c r="O75">
+        <v>1</v>
+      </c>
+      <c r="Z75" t="s">
+        <v>184</v>
+      </c>
+    </row>
+    <row r="76" spans="1:26">
+      <c r="A76" t="s">
+        <v>187</v>
+      </c>
+      <c r="B76" s="1">
+        <v>1963.0</v>
+      </c>
+      <c r="C76" s="1">
+        <v>304.2</v>
+      </c>
+      <c r="D76" s="1">
+        <v>182.01164544065</v>
+      </c>
+      <c r="E76" t="s">
+        <v>11</v>
+      </c>
+      <c r="F76">
+        <v>1.14</v>
+      </c>
+      <c r="G76" s="1">
+        <v>307132.5</v>
+      </c>
+      <c r="H76" s="1">
+        <v>216908.4</v>
+      </c>
+      <c r="I76" s="1">
+        <v>70.623721032453</v>
+      </c>
+      <c r="J76">
+        <v>0.0</v>
+      </c>
+      <c r="K76">
+        <v>0.0</v>
+      </c>
+      <c r="L76" s="1">
+        <v>524040.9</v>
+      </c>
+      <c r="M76" s="1">
+        <v>524040.9</v>
+      </c>
+      <c r="N76" s="1">
+        <v>0.4</v>
+      </c>
+      <c r="O76">
+        <v>1</v>
+      </c>
+      <c r="Z76" t="s">
+        <v>186</v>
+      </c>
+    </row>
+    <row r="77" spans="1:26">
+      <c r="A77" t="s">
+        <v>189</v>
+      </c>
+      <c r="B77" s="1">
+        <v>2021.0</v>
+      </c>
+      <c r="C77" s="1">
+        <v>968.92</v>
+      </c>
+      <c r="D77" s="1">
+        <v>916.98606630381</v>
+      </c>
+      <c r="E77" t="s">
+        <v>11</v>
+      </c>
+      <c r="F77">
+        <v>1.14</v>
+      </c>
+      <c r="G77" s="1">
+        <v>1590295.19</v>
+      </c>
+      <c r="H77" s="1">
+        <v>128166.7</v>
+      </c>
+      <c r="I77" s="1">
+        <v>8.0593024996825</v>
+      </c>
+      <c r="J77">
+        <v>0.0</v>
+      </c>
+      <c r="K77">
+        <v>0.0</v>
+      </c>
+      <c r="L77" s="1">
+        <v>1718461.89</v>
+      </c>
+      <c r="M77" s="1">
+        <v>1718461.89</v>
+      </c>
+      <c r="N77" s="1">
+        <v>1.3</v>
+      </c>
+      <c r="O77">
+        <v>1</v>
+      </c>
+      <c r="Z77" t="s">
+        <v>188</v>
+      </c>
+    </row>
+    <row r="78" spans="1:26">
+      <c r="A78" t="s">
+        <v>191</v>
+      </c>
+      <c r="B78" s="1">
+        <v>3272.0</v>
+      </c>
+      <c r="C78" s="1">
+        <v>171.65</v>
+      </c>
+      <c r="D78" s="1">
+        <v>158.44093215159</v>
+      </c>
+      <c r="E78" t="s">
+        <v>11</v>
+      </c>
+      <c r="F78">
+        <v>1.14</v>
+      </c>
+      <c r="G78" s="1">
+        <v>443774.79</v>
+      </c>
+      <c r="H78" s="1">
+        <v>49107.0</v>
+      </c>
+      <c r="I78" s="1">
+        <v>11.065748011508</v>
+      </c>
+      <c r="J78">
+        <v>0.0</v>
+      </c>
+      <c r="K78">
+        <v>0.0</v>
+      </c>
+      <c r="L78" s="1">
+        <v>492881.79</v>
+      </c>
+      <c r="M78" s="1">
+        <v>492881.79</v>
+      </c>
+      <c r="N78" s="1">
+        <v>0.37</v>
+      </c>
+      <c r="O78">
+        <v>1</v>
+      </c>
+      <c r="Z78" t="s">
+        <v>190</v>
+      </c>
+    </row>
+    <row r="79" spans="1:26">
+      <c r="A79" t="s">
+        <v>193</v>
+      </c>
+      <c r="B79" s="1">
+        <v>9380.0</v>
+      </c>
+      <c r="C79" s="1">
+        <v>149.02</v>
+      </c>
+      <c r="D79" s="1">
+        <v>158.59507249467</v>
+      </c>
+      <c r="E79" t="s">
+        <v>11</v>
+      </c>
+      <c r="F79">
+        <v>1.14</v>
+      </c>
+      <c r="G79" s="1">
+        <v>1270088.75</v>
+      </c>
+      <c r="H79" s="1">
+        <v>-43403.71</v>
+      </c>
+      <c r="I79" s="1">
+        <v>-3.4173761479267</v>
+      </c>
+      <c r="J79">
+        <v>0.0</v>
+      </c>
+      <c r="K79">
+        <v>0.0</v>
+      </c>
+      <c r="L79" s="1">
+        <v>1226685.04</v>
+      </c>
+      <c r="M79" s="1">
+        <v>1226685.04</v>
+      </c>
+      <c r="N79" s="1">
+        <v>0.93</v>
+      </c>
+      <c r="O79">
+        <v>1</v>
+      </c>
+      <c r="Z79" t="s">
+        <v>192</v>
+      </c>
+    </row>
+    <row r="80" spans="1:26">
+      <c r="A80" t="s">
+        <v>195</v>
+      </c>
+      <c r="B80" s="1">
+        <v>3126.0</v>
+      </c>
+      <c r="C80" s="1">
+        <v>224.34</v>
+      </c>
+      <c r="D80" s="1">
+        <v>254.0215674984</v>
+      </c>
+      <c r="E80" t="s">
+        <v>11</v>
+      </c>
+      <c r="F80">
+        <v>1.14</v>
+      </c>
+      <c r="G80" s="1">
+        <v>678838.66</v>
+      </c>
+      <c r="H80" s="1">
+        <v>-63404.84</v>
+      </c>
+      <c r="I80" s="1">
+        <v>-9.3401928523046</v>
+      </c>
+      <c r="J80">
+        <v>0.0</v>
+      </c>
+      <c r="K80">
+        <v>0.0</v>
+      </c>
+      <c r="L80" s="1">
+        <v>615433.82</v>
+      </c>
+      <c r="M80" s="1">
+        <v>615433.82</v>
+      </c>
+      <c r="N80" s="1">
+        <v>0.46</v>
+      </c>
+      <c r="O80">
+        <v>1</v>
+      </c>
+      <c r="Z80" t="s">
+        <v>194</v>
+      </c>
+    </row>
+    <row r="81" spans="1:26">
+      <c r="A81" t="s">
+        <v>197</v>
+      </c>
+      <c r="B81" s="1">
+        <v>6915.0</v>
+      </c>
+      <c r="C81" s="1">
+        <v>139.97</v>
+      </c>
+      <c r="D81" s="1">
+        <v>108.40553145336</v>
+      </c>
+      <c r="E81" t="s">
+        <v>11</v>
+      </c>
+      <c r="F81">
+        <v>1.14</v>
+      </c>
+      <c r="G81" s="1">
+        <v>640104.68</v>
+      </c>
+      <c r="H81" s="1">
+        <v>209296.42</v>
+      </c>
+      <c r="I81" s="1">
+        <v>32.697217586349</v>
+      </c>
+      <c r="J81">
+        <v>0.66</v>
+      </c>
+      <c r="K81" t="s">
+        <v>198</v>
+      </c>
+      <c r="L81" s="1">
+        <v>849401.1</v>
+      </c>
+      <c r="M81" s="1">
+        <v>853946.36</v>
+      </c>
+      <c r="N81" s="1">
+        <v>0.64</v>
+      </c>
+      <c r="O81">
+        <v>1</v>
+      </c>
+      <c r="Z81" t="s">
+        <v>196</v>
+      </c>
+    </row>
+    <row r="82" spans="1:26">
+      <c r="A82" t="s">
+        <v>200</v>
+      </c>
+      <c r="B82" s="1">
+        <v>10966.0</v>
+      </c>
+      <c r="C82" s="1">
+        <v>83.58</v>
+      </c>
+      <c r="D82" s="1">
+        <v>82.103603866496</v>
+      </c>
+      <c r="E82" t="s">
+        <v>11</v>
+      </c>
+      <c r="F82">
+        <v>1.14</v>
+      </c>
+      <c r="G82" s="1">
+        <v>781582.43</v>
+      </c>
+      <c r="H82" s="1">
+        <v>22751.3</v>
+      </c>
+      <c r="I82" s="1">
+        <v>2.9109277699602</v>
+      </c>
+      <c r="J82">
+        <v>0.21</v>
+      </c>
+      <c r="K82" t="s">
+        <v>201</v>
+      </c>
+      <c r="L82" s="1">
+        <v>804333.73</v>
+      </c>
+      <c r="M82" s="1">
+        <v>806691.28</v>
+      </c>
+      <c r="N82" s="1">
+        <v>0.61</v>
+      </c>
+      <c r="O82">
+        <v>1</v>
+      </c>
+      <c r="Z82" t="s">
+        <v>199</v>
+      </c>
+    </row>
+    <row r="83" spans="1:26">
+      <c r="A83" t="s">
+        <v>203</v>
+      </c>
+      <c r="B83" s="1">
+        <v>1905.0</v>
+      </c>
+      <c r="C83" s="1">
+        <v>98.69</v>
+      </c>
+      <c r="D83" s="1">
+        <v>110.38685564304</v>
+      </c>
+      <c r="E83" t="s">
+        <v>11</v>
+      </c>
+      <c r="F83">
+        <v>1.14</v>
+      </c>
+      <c r="G83" s="1">
+        <v>178495.02</v>
+      </c>
+      <c r="H83" s="1">
+        <v>-13506.47</v>
+      </c>
+      <c r="I83" s="1">
+        <v>-7.5668609690063</v>
+      </c>
+      <c r="J83">
+        <v>0.0</v>
+      </c>
+      <c r="K83">
+        <v>0.0</v>
+      </c>
+      <c r="L83" s="1">
+        <v>164988.55</v>
+      </c>
+      <c r="M83" s="1">
+        <v>164988.55</v>
+      </c>
+      <c r="N83" s="1">
+        <v>0.12</v>
+      </c>
+      <c r="O83">
+        <v>1</v>
+      </c>
+      <c r="Z83" t="s">
+        <v>202</v>
+      </c>
+    </row>
+    <row r="84" spans="1:26">
+      <c r="A84" t="s">
+        <v>205</v>
+      </c>
+      <c r="B84" s="1">
+        <v>4999.0</v>
+      </c>
+      <c r="C84" s="1">
+        <v>187.99</v>
+      </c>
+      <c r="D84" s="1">
+        <v>199.43042608522</v>
+      </c>
+      <c r="E84" t="s">
+        <v>11</v>
+      </c>
+      <c r="F84">
+        <v>1.14</v>
+      </c>
+      <c r="G84" s="1">
+        <v>850258.63</v>
+      </c>
+      <c r="H84" s="1">
+        <v>-25544.27</v>
+      </c>
+      <c r="I84" s="1">
+        <v>-3.0042941169559</v>
+      </c>
+      <c r="J84">
+        <v>0.0</v>
+      </c>
+      <c r="K84">
+        <v>0.0</v>
+      </c>
+      <c r="L84" s="1">
+        <v>824714.36</v>
+      </c>
+      <c r="M84" s="1">
+        <v>824714.36</v>
+      </c>
+      <c r="N84" s="1">
         <v>0.62</v>
       </c>
-      <c r="P11">
-[...146 lines deleted...]
-      <c r="O14" s="1">
+      <c r="O84">
+        <v>1</v>
+      </c>
+      <c r="Z84" t="s">
+        <v>204</v>
+      </c>
+    </row>
+    <row r="85" spans="1:26">
+      <c r="A85" t="s">
+        <v>207</v>
+      </c>
+      <c r="B85" s="1">
+        <v>10165.0</v>
+      </c>
+      <c r="C85" s="1">
+        <v>72.33</v>
+      </c>
+      <c r="D85" s="1">
+        <v>75.061300541072</v>
+      </c>
+      <c r="E85" t="s">
+        <v>11</v>
+      </c>
+      <c r="F85">
+        <v>1.14</v>
+      </c>
+      <c r="G85" s="1">
+        <v>672778.52</v>
+      </c>
+      <c r="H85" s="1">
+        <v>-27553.03</v>
+      </c>
+      <c r="I85" s="1">
+        <v>-4.0954086940826</v>
+      </c>
+      <c r="J85">
+        <v>0.0</v>
+      </c>
+      <c r="K85">
+        <v>0.0</v>
+      </c>
+      <c r="L85" s="1">
+        <v>645225.49</v>
+      </c>
+      <c r="M85" s="1">
+        <v>645225.49</v>
+      </c>
+      <c r="N85" s="1">
+        <v>0.49</v>
+      </c>
+      <c r="O85">
+        <v>1</v>
+      </c>
+      <c r="Z85" t="s">
+        <v>206</v>
+      </c>
+    </row>
+    <row r="86" spans="1:26">
+      <c r="A86" t="s">
+        <v>209</v>
+      </c>
+      <c r="B86" s="1">
+        <v>357.0</v>
+      </c>
+      <c r="C86" s="1">
+        <v>2090.71</v>
+      </c>
+      <c r="D86" s="1">
+        <v>1541.692745098</v>
+      </c>
+      <c r="E86" t="s">
+        <v>11</v>
+      </c>
+      <c r="F86">
+        <v>1.14</v>
+      </c>
+      <c r="G86" s="1">
+        <v>472635.95</v>
+      </c>
+      <c r="H86" s="1">
+        <v>182373.68</v>
+      </c>
+      <c r="I86" s="1">
+        <v>38.586501936639</v>
+      </c>
+      <c r="J86">
+        <v>0.0</v>
+      </c>
+      <c r="K86">
+        <v>0.0</v>
+      </c>
+      <c r="L86" s="1">
+        <v>655009.63</v>
+      </c>
+      <c r="M86" s="1">
+        <v>655009.63</v>
+      </c>
+      <c r="N86" s="1">
+        <v>0.49</v>
+      </c>
+      <c r="O86">
+        <v>1</v>
+      </c>
+      <c r="Z86" t="s">
+        <v>208</v>
+      </c>
+    </row>
+    <row r="87" spans="1:26">
+      <c r="A87" t="s">
+        <v>211</v>
+      </c>
+      <c r="B87" s="1">
+        <v>540.0</v>
+      </c>
+      <c r="C87" s="1">
+        <v>899.9</v>
+      </c>
+      <c r="D87" s="1">
+        <v>783.03907407407</v>
+      </c>
+      <c r="E87" t="s">
+        <v>11</v>
+      </c>
+      <c r="F87">
+        <v>1.14</v>
+      </c>
+      <c r="G87" s="1">
+        <v>362465.89</v>
+      </c>
+      <c r="H87" s="1">
+        <v>63989.57</v>
+      </c>
+      <c r="I87" s="1">
+        <v>17.653956348831</v>
+      </c>
+      <c r="J87">
+        <v>0.91</v>
+      </c>
+      <c r="K87">
+        <v>493.88</v>
+      </c>
+      <c r="L87" s="1">
+        <v>426455.46</v>
+      </c>
+      <c r="M87" s="1">
+        <v>426949.34</v>
+      </c>
+      <c r="N87" s="1">
+        <v>0.32</v>
+      </c>
+      <c r="O87">
+        <v>1</v>
+      </c>
+      <c r="Z87" t="s">
+        <v>210</v>
+      </c>
+    </row>
+    <row r="88" spans="1:26">
+      <c r="A88" t="s">
+        <v>213</v>
+      </c>
+      <c r="B88" s="1">
+        <v>10800.0</v>
+      </c>
+      <c r="C88" s="1">
+        <v>47.0</v>
+      </c>
+      <c r="D88" s="1">
+        <v>47.664825925926</v>
+      </c>
+      <c r="E88" t="s">
+        <v>11</v>
+      </c>
+      <c r="F88">
+        <v>1.14</v>
+      </c>
+      <c r="G88" s="1">
+        <v>442563.86</v>
+      </c>
+      <c r="H88" s="1">
+        <v>2894.67</v>
+      </c>
+      <c r="I88" s="1">
+        <v>0.65406831908959</v>
+      </c>
+      <c r="J88">
+        <v>0.09</v>
+      </c>
+      <c r="K88">
+        <v>957.62</v>
+      </c>
+      <c r="L88" s="1">
+        <v>445458.53</v>
+      </c>
+      <c r="M88" s="1">
+        <v>446416.15</v>
+      </c>
+      <c r="N88" s="1">
+        <v>0.34</v>
+      </c>
+      <c r="O88">
+        <v>1</v>
+      </c>
+      <c r="Z88" t="s">
+        <v>212</v>
+      </c>
+    </row>
+    <row r="89" spans="1:26">
+      <c r="A89" t="s">
+        <v>215</v>
+      </c>
+      <c r="B89" s="1">
+        <v>3310.0</v>
+      </c>
+      <c r="C89" s="1">
+        <v>248.96</v>
+      </c>
+      <c r="D89" s="1">
+        <v>172.49292145015</v>
+      </c>
+      <c r="E89" t="s">
+        <v>11</v>
+      </c>
+      <c r="F89">
+        <v>1.14</v>
+      </c>
+      <c r="G89" s="1">
+        <v>489577.25</v>
+      </c>
+      <c r="H89" s="1">
+        <v>233597.48</v>
+      </c>
+      <c r="I89" s="1">
+        <v>47.714120703117</v>
+      </c>
+      <c r="J89">
+        <v>0.0</v>
+      </c>
+      <c r="K89">
+        <v>0.0</v>
+      </c>
+      <c r="L89" s="1">
+        <v>723174.73</v>
+      </c>
+      <c r="M89" s="1">
+        <v>723174.73</v>
+      </c>
+      <c r="N89" s="1">
+        <v>0.55</v>
+      </c>
+      <c r="O89">
+        <v>1</v>
+      </c>
+      <c r="Z89" t="s">
+        <v>214</v>
+      </c>
+    </row>
+    <row r="90" spans="1:26">
+      <c r="A90" t="s">
+        <v>217</v>
+      </c>
+      <c r="B90" s="1">
+        <v>3393.0</v>
+      </c>
+      <c r="C90" s="1">
+        <v>332.71</v>
+      </c>
+      <c r="D90" s="1">
+        <v>326.98577070439</v>
+      </c>
+      <c r="E90" t="s">
+        <v>11</v>
+      </c>
+      <c r="F90">
+        <v>1.14</v>
+      </c>
+      <c r="G90" s="1">
+        <v>949407.06</v>
+      </c>
+      <c r="H90" s="1">
+        <v>41277.48</v>
+      </c>
+      <c r="I90" s="1">
+        <v>4.3477115074329</v>
+      </c>
+      <c r="J90">
+        <v>0.0</v>
+      </c>
+      <c r="K90">
+        <v>0.0</v>
+      </c>
+      <c r="L90" s="1">
+        <v>990684.54</v>
+      </c>
+      <c r="M90" s="1">
+        <v>990684.54</v>
+      </c>
+      <c r="N90" s="1">
+        <v>0.75</v>
+      </c>
+      <c r="O90">
+        <v>1</v>
+      </c>
+      <c r="Z90" t="s">
+        <v>216</v>
+      </c>
+    </row>
+    <row r="91" spans="1:26">
+      <c r="A91" t="s">
+        <v>219</v>
+      </c>
+      <c r="B91" s="1">
+        <v>5276.0</v>
+      </c>
+      <c r="C91" s="1">
+        <v>182.68</v>
+      </c>
+      <c r="D91" s="1">
+        <v>194.56942949204</v>
+      </c>
+      <c r="E91" t="s">
+        <v>11</v>
+      </c>
+      <c r="F91">
+        <v>1.14</v>
+      </c>
+      <c r="G91" s="1">
+        <v>897285.54</v>
+      </c>
+      <c r="H91" s="1">
+        <v>-51458.7</v>
+      </c>
+      <c r="I91" s="1">
+        <v>-5.7349302653423</v>
+      </c>
+      <c r="J91">
+        <v>0.0</v>
+      </c>
+      <c r="K91">
+        <v>0.0</v>
+      </c>
+      <c r="L91" s="1">
+        <v>845826.84</v>
+      </c>
+      <c r="M91" s="1">
+        <v>845826.84</v>
+      </c>
+      <c r="N91" s="1">
+        <v>0.64</v>
+      </c>
+      <c r="O91">
+        <v>1</v>
+      </c>
+      <c r="Z91" t="s">
+        <v>218</v>
+      </c>
+    </row>
+    <row r="92" spans="1:26">
+      <c r="A92" t="s">
+        <v>221</v>
+      </c>
+      <c r="B92" s="1">
+        <v>4085.0</v>
+      </c>
+      <c r="C92" s="1">
+        <v>272.61</v>
+      </c>
+      <c r="D92" s="1">
+        <v>182.96879804162</v>
+      </c>
+      <c r="E92" t="s">
+        <v>11</v>
+      </c>
+      <c r="F92">
+        <v>1.14</v>
+      </c>
+      <c r="G92" s="1">
+        <v>639230.73</v>
+      </c>
+      <c r="H92" s="1">
+        <v>338050.4</v>
+      </c>
+      <c r="I92" s="1">
+        <v>52.883940670374</v>
+      </c>
+      <c r="J92">
+        <v>0.0</v>
+      </c>
+      <c r="K92">
+        <v>0.0</v>
+      </c>
+      <c r="L92" s="1">
+        <v>977281.13</v>
+      </c>
+      <c r="M92" s="1">
+        <v>977281.13</v>
+      </c>
+      <c r="N92" s="1">
         <v>0.74</v>
       </c>
-      <c r="P14">
-[...196 lines deleted...]
-      <c r="O18" s="1">
+      <c r="O92">
+        <v>1</v>
+      </c>
+      <c r="Z92" t="s">
+        <v>220</v>
+      </c>
+    </row>
+    <row r="93" spans="1:26">
+      <c r="A93" t="s">
+        <v>223</v>
+      </c>
+      <c r="B93" s="1">
+        <v>6107.0</v>
+      </c>
+      <c r="C93" s="1">
+        <v>379.71</v>
+      </c>
+      <c r="D93" s="1">
+        <v>335.33270672998</v>
+      </c>
+      <c r="E93" t="s">
+        <v>11</v>
+      </c>
+      <c r="F93">
+        <v>1.14</v>
+      </c>
+      <c r="G93" s="1">
+        <v>1748679.43</v>
+      </c>
+      <c r="H93" s="1">
+        <v>286326.25</v>
+      </c>
+      <c r="I93" s="1">
+        <v>16.373855898791</v>
+      </c>
+      <c r="J93">
+        <v>0.0</v>
+      </c>
+      <c r="K93">
+        <v>0.0</v>
+      </c>
+      <c r="L93" s="1">
+        <v>2035005.68</v>
+      </c>
+      <c r="M93" s="1">
+        <v>2035005.68</v>
+      </c>
+      <c r="N93" s="1">
+        <v>1.53</v>
+      </c>
+      <c r="O93">
+        <v>1</v>
+      </c>
+      <c r="Z93" t="s">
+        <v>222</v>
+      </c>
+    </row>
+    <row r="94" spans="1:26">
+      <c r="A94" t="s">
+        <v>225</v>
+      </c>
+      <c r="B94" s="1">
+        <v>2202.0</v>
+      </c>
+      <c r="C94" s="1">
+        <v>285.425</v>
+      </c>
+      <c r="D94" s="1">
+        <v>219.40118074478</v>
+      </c>
+      <c r="E94" t="s">
+        <v>11</v>
+      </c>
+      <c r="F94">
+        <v>1.14</v>
+      </c>
+      <c r="G94" s="1">
+        <v>412479.29</v>
+      </c>
+      <c r="H94" s="1">
+        <v>139083.54</v>
+      </c>
+      <c r="I94" s="1">
+        <v>33.718914712057</v>
+      </c>
+      <c r="J94">
+        <v>0.0</v>
+      </c>
+      <c r="K94">
+        <v>0.0</v>
+      </c>
+      <c r="L94" s="1">
+        <v>551562.83</v>
+      </c>
+      <c r="M94" s="1">
+        <v>551562.83</v>
+      </c>
+      <c r="N94" s="1">
+        <v>0.42</v>
+      </c>
+      <c r="O94">
+        <v>1</v>
+      </c>
+      <c r="Z94" t="s">
+        <v>224</v>
+      </c>
+    </row>
+    <row r="95" spans="1:26">
+      <c r="A95" t="s">
+        <v>227</v>
+      </c>
+      <c r="B95" s="1">
+        <v>2669.0</v>
+      </c>
+      <c r="C95" s="1">
+        <v>513.03</v>
+      </c>
+      <c r="D95" s="1">
+        <v>427.74191832147</v>
+      </c>
+      <c r="E95" t="s">
+        <v>11</v>
+      </c>
+      <c r="F95">
+        <v>1.14</v>
+      </c>
+      <c r="G95" s="1">
+        <v>974992.94</v>
+      </c>
+      <c r="H95" s="1">
+        <v>226654.34</v>
+      </c>
+      <c r="I95" s="1">
+        <v>23.246767304797</v>
+      </c>
+      <c r="J95">
+        <v>0.29</v>
+      </c>
+      <c r="K95">
+        <v>770.6</v>
+      </c>
+      <c r="L95" s="1">
+        <v>1201647.28</v>
+      </c>
+      <c r="M95" s="1">
+        <v>1202417.88</v>
+      </c>
+      <c r="N95" s="1">
+        <v>0.91</v>
+      </c>
+      <c r="O95">
+        <v>1</v>
+      </c>
+      <c r="Z95" t="s">
+        <v>226</v>
+      </c>
+    </row>
+    <row r="96" spans="1:26">
+      <c r="A96" t="s">
+        <v>229</v>
+      </c>
+      <c r="B96" s="1">
+        <v>2514.0</v>
+      </c>
+      <c r="C96" s="1">
+        <v>155.43</v>
+      </c>
+      <c r="D96" s="1">
+        <v>148.79794351631</v>
+      </c>
+      <c r="E96" t="s">
+        <v>11</v>
+      </c>
+      <c r="F96">
+        <v>1.14</v>
+      </c>
+      <c r="G96" s="1">
+        <v>314443.77</v>
+      </c>
+      <c r="H96" s="1">
+        <v>28470.68</v>
+      </c>
+      <c r="I96" s="1">
+        <v>9.0542992790094</v>
+      </c>
+      <c r="J96">
+        <v>0.0</v>
+      </c>
+      <c r="K96">
+        <v>0.0</v>
+      </c>
+      <c r="L96" s="1">
+        <v>342914.45</v>
+      </c>
+      <c r="M96" s="1">
+        <v>342914.45</v>
+      </c>
+      <c r="N96" s="1">
+        <v>0.26</v>
+      </c>
+      <c r="O96">
+        <v>1</v>
+      </c>
+      <c r="Z96" t="s">
+        <v>228</v>
+      </c>
+    </row>
+    <row r="97" spans="1:26">
+      <c r="A97" t="s">
+        <v>231</v>
+      </c>
+      <c r="B97" s="1">
+        <v>1938.0</v>
+      </c>
+      <c r="C97" s="1">
+        <v>477.89</v>
+      </c>
+      <c r="D97" s="1">
+        <v>418.92536635707</v>
+      </c>
+      <c r="E97" t="s">
+        <v>11</v>
+      </c>
+      <c r="F97">
+        <v>1.14</v>
+      </c>
+      <c r="G97" s="1">
+        <v>691607.63</v>
+      </c>
+      <c r="H97" s="1">
+        <v>121161.85</v>
+      </c>
+      <c r="I97" s="1">
+        <v>17.518871213147</v>
+      </c>
+      <c r="J97">
+        <v>1.28</v>
+      </c>
+      <c r="K97" t="s">
+        <v>232</v>
+      </c>
+      <c r="L97" s="1">
+        <v>812769.48</v>
+      </c>
+      <c r="M97" s="1">
+        <v>815255.11</v>
+      </c>
+      <c r="N97" s="1">
+        <v>0.61</v>
+      </c>
+      <c r="O97">
+        <v>1</v>
+      </c>
+      <c r="Z97" t="s">
+        <v>230</v>
+      </c>
+    </row>
+    <row r="98" spans="1:26">
+      <c r="A98" t="s">
+        <v>234</v>
+      </c>
+      <c r="B98" s="1">
+        <v>15665.0</v>
+      </c>
+      <c r="C98" s="1">
+        <v>76.2</v>
+      </c>
+      <c r="D98" s="1">
+        <v>84.31406511331</v>
+      </c>
+      <c r="E98" t="s">
+        <v>11</v>
+      </c>
+      <c r="F98">
+        <v>1.14</v>
+      </c>
+      <c r="G98" s="1">
+        <v>1139097.07</v>
+      </c>
+      <c r="H98" s="1">
+        <v>-91556.04</v>
+      </c>
+      <c r="I98" s="1">
+        <v>-8.037597708859</v>
+      </c>
+      <c r="J98">
+        <v>0.0</v>
+      </c>
+      <c r="K98">
+        <v>0.0</v>
+      </c>
+      <c r="L98" s="1">
+        <v>1047541.03</v>
+      </c>
+      <c r="M98" s="1">
+        <v>1047541.03</v>
+      </c>
+      <c r="N98" s="1">
+        <v>0.79</v>
+      </c>
+      <c r="O98">
+        <v>1</v>
+      </c>
+      <c r="Z98" t="s">
+        <v>233</v>
+      </c>
+    </row>
+    <row r="99" spans="1:26">
+      <c r="A99" t="s">
+        <v>236</v>
+      </c>
+      <c r="B99" s="1">
+        <v>596.0</v>
+      </c>
+      <c r="C99" s="1">
+        <v>1121.66</v>
+      </c>
+      <c r="D99" s="1">
+        <v>869.17823825503</v>
+      </c>
+      <c r="E99" t="s">
+        <v>11</v>
+      </c>
+      <c r="F99">
+        <v>1.14</v>
+      </c>
+      <c r="G99" s="1">
+        <v>446453.86</v>
+      </c>
+      <c r="H99" s="1">
+        <v>140215.17</v>
+      </c>
+      <c r="I99" s="1">
+        <v>31.406419019426</v>
+      </c>
+      <c r="J99">
+        <v>0.0</v>
+      </c>
+      <c r="K99">
+        <v>0.0</v>
+      </c>
+      <c r="L99" s="1">
+        <v>586669.03</v>
+      </c>
+      <c r="M99" s="1">
+        <v>586669.03</v>
+      </c>
+      <c r="N99" s="1">
+        <v>0.44</v>
+      </c>
+      <c r="O99">
+        <v>1</v>
+      </c>
+      <c r="Z99" t="s">
+        <v>235</v>
+      </c>
+    </row>
+    <row r="100" spans="1:26">
+      <c r="A100" t="s">
+        <v>238</v>
+      </c>
+      <c r="B100" s="1">
+        <v>2145.0</v>
+      </c>
+      <c r="C100" s="1">
+        <v>427.89</v>
+      </c>
+      <c r="D100" s="1">
+        <v>309.122</v>
+      </c>
+      <c r="E100" t="s">
+        <v>11</v>
+      </c>
+      <c r="F100">
+        <v>1.14</v>
+      </c>
+      <c r="G100" s="1">
+        <v>565346.54</v>
+      </c>
+      <c r="H100" s="1">
+        <v>240115.55</v>
+      </c>
+      <c r="I100" s="1">
+        <v>42.472277269089</v>
+      </c>
+      <c r="J100">
+        <v>0.0</v>
+      </c>
+      <c r="K100">
+        <v>0.0</v>
+      </c>
+      <c r="L100" s="1">
+        <v>805462.09</v>
+      </c>
+      <c r="M100" s="1">
+        <v>805462.09</v>
+      </c>
+      <c r="N100" s="1">
+        <v>0.61</v>
+      </c>
+      <c r="O100">
+        <v>1</v>
+      </c>
+      <c r="Z100" t="s">
+        <v>237</v>
+      </c>
+    </row>
+    <row r="101" spans="1:26">
+      <c r="A101" t="s">
+        <v>240</v>
+      </c>
+      <c r="B101" s="1">
+        <v>1641.0</v>
+      </c>
+      <c r="C101" s="1">
+        <v>303.95</v>
+      </c>
+      <c r="D101" s="1">
+        <v>236.48547836685</v>
+      </c>
+      <c r="E101" t="s">
+        <v>11</v>
+      </c>
+      <c r="F101">
+        <v>1.14</v>
+      </c>
+      <c r="G101" s="1">
+        <v>334159.75</v>
+      </c>
+      <c r="H101" s="1">
+        <v>103560.26</v>
+      </c>
+      <c r="I101" s="1">
+        <v>30.991242960889</v>
+      </c>
+      <c r="J101">
+        <v>0.0</v>
+      </c>
+      <c r="K101">
+        <v>0.0</v>
+      </c>
+      <c r="L101" s="1">
+        <v>437720.01</v>
+      </c>
+      <c r="M101" s="1">
+        <v>437720.01</v>
+      </c>
+      <c r="N101" s="1">
+        <v>0.33</v>
+      </c>
+      <c r="O101">
+        <v>1</v>
+      </c>
+      <c r="Z101" t="s">
+        <v>239</v>
+      </c>
+    </row>
+    <row r="102" spans="1:26">
+      <c r="A102" t="s">
+        <v>242</v>
+      </c>
+      <c r="B102" s="1">
+        <v>4178.0</v>
+      </c>
+      <c r="C102" s="1">
+        <v>336.23</v>
+      </c>
+      <c r="D102" s="1">
+        <v>194.01785543322</v>
+      </c>
+      <c r="E102" t="s">
+        <v>11</v>
+      </c>
+      <c r="F102">
+        <v>1.14</v>
+      </c>
+      <c r="G102" s="1">
+        <v>727356.65</v>
+      </c>
+      <c r="H102" s="1">
+        <v>505437.51</v>
+      </c>
+      <c r="I102" s="1">
+        <v>69.489638954975</v>
+      </c>
+      <c r="J102">
+        <v>0.0</v>
+      </c>
+      <c r="K102">
+        <v>0.0</v>
+      </c>
+      <c r="L102" s="1">
+        <v>1232794.16</v>
+      </c>
+      <c r="M102" s="1">
+        <v>1232794.16</v>
+      </c>
+      <c r="N102" s="1">
+        <v>0.93</v>
+      </c>
+      <c r="O102">
+        <v>1</v>
+      </c>
+      <c r="Z102" t="s">
+        <v>241</v>
+      </c>
+    </row>
+    <row r="103" spans="1:26">
+      <c r="A103" t="s">
+        <v>242</v>
+      </c>
+      <c r="B103" s="1">
+        <v>2033.0</v>
+      </c>
+      <c r="C103" s="1">
+        <v>336.23</v>
+      </c>
+      <c r="D103" s="1">
+        <v>305.71913428431</v>
+      </c>
+      <c r="E103" t="s">
+        <v>11</v>
+      </c>
+      <c r="F103">
+        <v>1.14</v>
+      </c>
+      <c r="G103" s="1">
+        <v>531212.5</v>
+      </c>
+      <c r="H103" s="1">
+        <v>68660.77</v>
+      </c>
+      <c r="I103" s="1">
+        <v>12.92529260889</v>
+      </c>
+      <c r="J103">
+        <v>0.0</v>
+      </c>
+      <c r="K103">
+        <v>0.0</v>
+      </c>
+      <c r="L103" s="1">
+        <v>599873.27</v>
+      </c>
+      <c r="M103" s="1">
+        <v>599873.27</v>
+      </c>
+      <c r="N103" s="1">
+        <v>0.45</v>
+      </c>
+      <c r="O103">
+        <v>1</v>
+      </c>
+      <c r="Z103" t="s">
+        <v>241</v>
+      </c>
+    </row>
+    <row r="104" spans="1:26">
+      <c r="A104" t="s">
+        <v>244</v>
+      </c>
+      <c r="B104" s="1">
+        <v>4332.0</v>
+      </c>
+      <c r="C104" s="1">
+        <v>115.69</v>
+      </c>
+      <c r="D104" s="1">
+        <v>98.554956140351</v>
+      </c>
+      <c r="E104" t="s">
+        <v>11</v>
+      </c>
+      <c r="F104">
+        <v>1.14</v>
+      </c>
+      <c r="G104" s="1">
+        <v>364542.32</v>
+      </c>
+      <c r="H104" s="1">
+        <v>75272.58</v>
+      </c>
+      <c r="I104" s="1">
+        <v>20.64851619971</v>
+      </c>
+      <c r="J104">
+        <v>0.0</v>
+      </c>
+      <c r="K104">
+        <v>0.0</v>
+      </c>
+      <c r="L104" s="1">
+        <v>439814.9</v>
+      </c>
+      <c r="M104" s="1">
+        <v>439814.9</v>
+      </c>
+      <c r="N104" s="1">
+        <v>0.33</v>
+      </c>
+      <c r="O104">
+        <v>1</v>
+      </c>
+      <c r="Z104" t="s">
+        <v>243</v>
+      </c>
+    </row>
+    <row r="105" spans="1:26">
+      <c r="A105" t="s">
+        <v>246</v>
+      </c>
+      <c r="B105" s="1">
+        <v>7336.0</v>
+      </c>
+      <c r="C105" s="1">
+        <v>94.47</v>
+      </c>
+      <c r="D105" s="1">
+        <v>84.136905670665</v>
+      </c>
+      <c r="E105" t="s">
+        <v>11</v>
+      </c>
+      <c r="F105">
+        <v>1.14</v>
+      </c>
+      <c r="G105" s="1">
+        <v>522831.35</v>
+      </c>
+      <c r="H105" s="1">
+        <v>85358.14</v>
+      </c>
+      <c r="I105" s="1">
+        <v>16.326132700344</v>
+      </c>
+      <c r="J105">
+        <v>0.0</v>
+      </c>
+      <c r="K105">
+        <v>0.0</v>
+      </c>
+      <c r="L105" s="1">
+        <v>608189.49</v>
+      </c>
+      <c r="M105" s="1">
+        <v>608189.49</v>
+      </c>
+      <c r="N105" s="1">
+        <v>0.46</v>
+      </c>
+      <c r="O105">
+        <v>1</v>
+      </c>
+      <c r="Z105" t="s">
+        <v>245</v>
+      </c>
+    </row>
+    <row r="106" spans="1:26">
+      <c r="A106" t="s">
+        <v>248</v>
+      </c>
+      <c r="B106" s="1">
+        <v>7306.0</v>
+      </c>
+      <c r="C106" s="1">
+        <v>83.86</v>
+      </c>
+      <c r="D106" s="1">
+        <v>80.722159868601</v>
+      </c>
+      <c r="E106" t="s">
+        <v>11</v>
+      </c>
+      <c r="F106">
+        <v>1.14</v>
+      </c>
+      <c r="G106" s="1">
+        <v>503550.92</v>
+      </c>
+      <c r="H106" s="1">
+        <v>34124.52</v>
+      </c>
+      <c r="I106" s="1">
+        <v>6.7767764181624</v>
+      </c>
+      <c r="J106">
+        <v>0.0</v>
+      </c>
+      <c r="K106">
+        <v>0.0</v>
+      </c>
+      <c r="L106" s="1">
+        <v>537675.44</v>
+      </c>
+      <c r="M106" s="1">
+        <v>537675.44</v>
+      </c>
+      <c r="N106" s="1">
+        <v>0.41</v>
+      </c>
+      <c r="O106">
+        <v>1</v>
+      </c>
+      <c r="Z106" t="s">
+        <v>247</v>
+      </c>
+    </row>
+    <row r="107" spans="1:26">
+      <c r="A107" t="s">
+        <v>250</v>
+      </c>
+      <c r="B107" s="1">
+        <v>3615.0</v>
+      </c>
+      <c r="C107" s="1">
+        <v>227.33</v>
+      </c>
+      <c r="D107" s="1">
+        <v>185.86096818811</v>
+      </c>
+      <c r="E107" t="s">
+        <v>11</v>
+      </c>
+      <c r="F107">
+        <v>1.14</v>
+      </c>
+      <c r="G107" s="1">
+        <v>574459.13</v>
+      </c>
+      <c r="H107" s="1">
+        <v>146732.58</v>
+      </c>
+      <c r="I107" s="1">
+        <v>25.542736173416</v>
+      </c>
+      <c r="J107">
+        <v>0.0</v>
+      </c>
+      <c r="K107">
+        <v>0.0</v>
+      </c>
+      <c r="L107" s="1">
+        <v>721191.71</v>
+      </c>
+      <c r="M107" s="1">
+        <v>721191.71</v>
+      </c>
+      <c r="N107" s="1">
+        <v>0.54</v>
+      </c>
+      <c r="O107">
+        <v>1</v>
+      </c>
+      <c r="Z107" t="s">
+        <v>249</v>
+      </c>
+    </row>
+    <row r="108" spans="1:26">
+      <c r="A108" t="s">
+        <v>252</v>
+      </c>
+      <c r="B108" s="1">
+        <v>18106.0</v>
+      </c>
+      <c r="C108" s="1">
+        <v>77.92</v>
+      </c>
+      <c r="D108" s="1">
+        <v>71.152902352811</v>
+      </c>
+      <c r="E108" t="s">
+        <v>11</v>
+      </c>
+      <c r="F108">
+        <v>1.14</v>
+      </c>
+      <c r="G108" s="1">
+        <v>1102574.13</v>
+      </c>
+      <c r="H108" s="1">
+        <v>135529.88</v>
+      </c>
+      <c r="I108" s="1">
+        <v>12.29213313757</v>
+      </c>
+      <c r="J108">
+        <v>0.23</v>
+      </c>
+      <c r="K108" t="s">
+        <v>253</v>
+      </c>
+      <c r="L108" s="1">
+        <v>1238104.01</v>
+      </c>
+      <c r="M108" s="1">
+        <v>1242282.13</v>
+      </c>
+      <c r="N108" s="1">
+        <v>0.94</v>
+      </c>
+      <c r="O108">
+        <v>1</v>
+      </c>
+      <c r="Z108" t="s">
+        <v>251</v>
+      </c>
+    </row>
+    <row r="109" spans="1:26">
+      <c r="A109" t="s">
+        <v>255</v>
+      </c>
+      <c r="B109" s="1">
+        <v>1828.0</v>
+      </c>
+      <c r="C109" s="1">
+        <v>166.76</v>
+      </c>
+      <c r="D109" s="1">
+        <v>194.41940919037</v>
+      </c>
+      <c r="E109" t="s">
+        <v>11</v>
+      </c>
+      <c r="F109">
+        <v>1.14</v>
+      </c>
+      <c r="G109" s="1">
+        <v>300955.79</v>
+      </c>
+      <c r="H109" s="1">
+        <v>-33437.33</v>
+      </c>
+      <c r="I109" s="1">
+        <v>-11.110379368345</v>
+      </c>
+      <c r="J109">
+        <v>0.0</v>
+      </c>
+      <c r="K109">
+        <v>0.0</v>
+      </c>
+      <c r="L109" s="1">
+        <v>267518.46</v>
+      </c>
+      <c r="M109" s="1">
+        <v>267518.46</v>
+      </c>
+      <c r="N109" s="1">
         <v>0.2</v>
       </c>
-      <c r="P18">
-[...3496 lines deleted...]
-      <c r="O88" s="1">
+      <c r="O109">
+        <v>1</v>
+      </c>
+      <c r="Z109" t="s">
+        <v>254</v>
+      </c>
+    </row>
+    <row r="110" spans="1:26">
+      <c r="A110" t="s">
+        <v>257</v>
+      </c>
+      <c r="B110" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="C110" s="1">
+        <v>1.1395</v>
+      </c>
+      <c r="D110" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="E110" t="s">
+        <v>11</v>
+      </c>
+      <c r="F110">
+        <v>1.14</v>
+      </c>
+      <c r="G110" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H110" s="1">
+        <v>-1215368.18</v>
+      </c>
+      <c r="I110" s="1">
+        <v>0</v>
+      </c>
+      <c r="J110">
+        <v>0.0</v>
+      </c>
+      <c r="K110">
+        <v>0.0</v>
+      </c>
+      <c r="L110" s="1">
+        <v>-1215368.18</v>
+      </c>
+      <c r="M110" s="1">
+        <v>-1215368.18</v>
+      </c>
+      <c r="N110" s="1">
+        <v>-0.92</v>
+      </c>
+      <c r="O110">
+        <v>1</v>
+      </c>
+      <c r="Z110" t="s">
+        <v>256</v>
+      </c>
+    </row>
+    <row r="111" spans="1:26">
+      <c r="A111" t="s">
+        <v>259</v>
+      </c>
+      <c r="B111" s="1">
+        <v>41575568.76</v>
+      </c>
+      <c r="C111" s="1">
+        <v>1.141</v>
+      </c>
+      <c r="D111" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="E111" t="s">
+        <v>11</v>
+      </c>
+      <c r="F111">
+        <v>1.14</v>
+      </c>
+      <c r="G111" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H111" s="1">
+        <v>183982.35</v>
+      </c>
+      <c r="I111" s="1">
+        <v>0</v>
+      </c>
+      <c r="J111">
+        <v>0.0</v>
+      </c>
+      <c r="K111">
+        <v>0.0</v>
+      </c>
+      <c r="L111" s="1">
+        <v>183982.35</v>
+      </c>
+      <c r="M111" s="1">
+        <v>183982.35</v>
+      </c>
+      <c r="N111" s="1">
         <v>0.14</v>
       </c>
-      <c r="P88">
-[...950 lines deleted...]
-        <v>1</v>
+      <c r="O111">
+        <v>1</v>
+      </c>
+      <c r="Z111" t="s">
+        <v>258</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">