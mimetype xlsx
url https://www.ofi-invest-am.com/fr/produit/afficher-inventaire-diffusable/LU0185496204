--- v5 (2026-09-28)
+++ v6 (2026-10-20)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="1" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Répartition" sheetId="1" r:id="rId4"/>
     <sheet name="Valorisation" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="260">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="251">
   <si>
     <t>Type Part</t>
   </si>
   <si>
     <t>CodeIsin</t>
   </si>
   <si>
     <t>Parts</t>
   </si>
   <si>
     <t>Vl</t>
   </si>
   <si>
     <t>Devise</t>
   </si>
   <si>
     <t>Actif net</t>
   </si>
   <si>
     <t>A_EUR</t>
   </si>
   <si>
     <t>LU0185495495</t>
   </si>
   <si>
@@ -133,77 +133,80 @@
   <si>
     <t>CC (EUR)</t>
   </si>
   <si>
     <t>Interets (EUR)</t>
   </si>
   <si>
     <t>VBCE (EUR)</t>
   </si>
   <si>
     <t>VBCI (EUR)</t>
   </si>
   <si>
     <t>Poids</t>
   </si>
   <si>
     <t>Nb.</t>
   </si>
   <si>
     <t>US00287Y1091</t>
   </si>
   <si>
     <t>ABBVIE INC</t>
   </si>
   <si>
+    <t>8 448.44</t>
+  </si>
+  <si>
     <t>US0079031078</t>
   </si>
   <si>
     <t>ADVANCED MICRO DEVICES INC</t>
   </si>
   <si>
     <t>US02079K3059</t>
   </si>
   <si>
     <t>ALPHABET INC CLASS A</t>
   </si>
   <si>
     <t>US0258161092</t>
   </si>
   <si>
     <t>AMERICAN EXPRESS</t>
   </si>
   <si>
+    <t>2 707.34</t>
+  </si>
+  <si>
     <t>US0320951017</t>
   </si>
   <si>
     <t>AMPHENOL CORP CLASS A</t>
   </si>
   <si>
-    <t>1 263.63</t>
-[...1 lines deleted...]
-  <si>
     <t>US0326541051</t>
   </si>
   <si>
     <t>ANALOG DEVICES INC</t>
   </si>
   <si>
     <t>GB00BRXH2664</t>
   </si>
   <si>
     <t>ANGLOGOLD ASHANTI PLC</t>
   </si>
   <si>
     <t>US0378331005</t>
   </si>
   <si>
     <t>APPLE INC</t>
   </si>
   <si>
     <t>US0382221051</t>
   </si>
   <si>
     <t>APPLIED MATERIAL INC</t>
   </si>
   <si>
     <t>US0404132054</t>
@@ -226,615 +229,585 @@
   <si>
     <t>US0605051046</t>
   </si>
   <si>
     <t>BANK OF AMERICA CORP</t>
   </si>
   <si>
     <t>US09290D1019</t>
   </si>
   <si>
     <t>BLACKROCK INC</t>
   </si>
   <si>
     <t>US0970231058</t>
   </si>
   <si>
     <t>BOEING</t>
   </si>
   <si>
     <t>US09857L1089</t>
   </si>
   <si>
     <t>BOOKING HOLDINGS INC</t>
   </si>
   <si>
-    <t>1 683.76</t>
-[...1 lines deleted...]
-  <si>
     <t>US1011371077</t>
   </si>
   <si>
     <t>BOSTON SCIENTIFIC CORP</t>
   </si>
   <si>
     <t>US11135F1012</t>
   </si>
   <si>
     <t>BROADCOM INC</t>
   </si>
   <si>
-    <t>5 124.59</t>
-[...1 lines deleted...]
-  <si>
     <t>US14040H1059</t>
   </si>
   <si>
     <t>CAPITAL ONE FINANCIAL CORP</t>
   </si>
   <si>
     <t>US1491231015</t>
   </si>
   <si>
     <t>CATERPILLAR INC</t>
   </si>
   <si>
+    <t>1 027.27</t>
+  </si>
+  <si>
     <t>US15118V2079</t>
   </si>
   <si>
     <t>CELSIUS HOLDINGS INC</t>
   </si>
   <si>
     <t>US15675D1037</t>
   </si>
   <si>
     <t>CEREBRAS SYSTEMS INC CLASS A</t>
   </si>
   <si>
     <t>US17275R1023</t>
   </si>
   <si>
     <t>CISCO SYSTEMS INC</t>
   </si>
   <si>
+    <t>2 396.70</t>
+  </si>
+  <si>
     <t>US1729674242</t>
   </si>
   <si>
     <t>CITIGROUP INC</t>
   </si>
   <si>
     <t>US1912161007</t>
   </si>
   <si>
     <t>COCA-COLA</t>
   </si>
   <si>
-    <t>2 880.10</t>
-[...7 lines deleted...]
-  <si>
     <t>US21037T1097</t>
   </si>
   <si>
     <t>CONSTELLATION ENERGY CORP</t>
   </si>
   <si>
     <t>US22160K1051</t>
   </si>
   <si>
     <t>COSTCO WHOLESALE CORP</t>
   </si>
   <si>
     <t>US22788C1053</t>
   </si>
   <si>
     <t>CROWDSTRIKE HOLDINGS INC CLASS A</t>
   </si>
   <si>
     <t>US2441991054</t>
   </si>
   <si>
     <t>DEERE</t>
   </si>
   <si>
+    <t>1 905.75</t>
+  </si>
+  <si>
     <t>US2538681030</t>
   </si>
   <si>
     <t>DIGITAL REALTY TRUST REIT INC</t>
   </si>
   <si>
-    <t>3 200.15</t>
-[...1 lines deleted...]
-  <si>
     <t>IE00B8KQN827</t>
   </si>
   <si>
     <t>EATON PLC</t>
   </si>
   <si>
-    <t>1 689.34</t>
+    <t>1 687.57</t>
   </si>
   <si>
     <t>US28176E1082</t>
   </si>
   <si>
     <t>EDWARDS LIFESCIENCES CORP</t>
   </si>
   <si>
     <t>US5324571083</t>
   </si>
   <si>
     <t>ELI LILLY</t>
   </si>
   <si>
     <t>US2910111044</t>
   </si>
   <si>
     <t>EMERSON ELECTRIC</t>
   </si>
   <si>
+    <t>US30233Q1085</t>
+  </si>
+  <si>
+    <t>EXXONMOBIL HOLDINGS CORP</t>
+  </si>
+  <si>
     <t>NL0011585146</t>
   </si>
   <si>
     <t>FERRARI NV</t>
   </si>
   <si>
     <t>US3167731005</t>
   </si>
   <si>
     <t>FIFTH THIRD BANCORP</t>
   </si>
   <si>
     <t>US35671D8570</t>
   </si>
   <si>
     <t>FREEPORT MCMORAN INC</t>
   </si>
   <si>
     <t>US3696043013</t>
   </si>
   <si>
     <t>GE AEROSPACE</t>
   </si>
   <si>
+    <t>1 441.51</t>
+  </si>
+  <si>
     <t>US37045V1008</t>
   </si>
   <si>
     <t>GENERAL MOTORS</t>
   </si>
   <si>
     <t>US3755581036</t>
   </si>
   <si>
     <t>GILEAD SCIENCES INC</t>
   </si>
   <si>
-    <t>4 267.09</t>
-[...1 lines deleted...]
-  <si>
     <t>US38141G1040</t>
   </si>
   <si>
     <t>GOLDMAN SACHS GROUP INC</t>
   </si>
   <si>
-    <t>2 017.99</t>
-[...1 lines deleted...]
-  <si>
     <t>US4370761029</t>
   </si>
   <si>
     <t>HOME DEPOT INC</t>
   </si>
   <si>
     <t>US4435106079</t>
   </si>
   <si>
     <t>HUBBELL INC</t>
   </si>
   <si>
     <t>US4581401001</t>
   </si>
   <si>
     <t>INTEL CORPORATION CORP</t>
   </si>
   <si>
     <t>US4595061015</t>
   </si>
   <si>
     <t>INTERNATIONAL FLAVORS &amp; FRAGRANCES</t>
   </si>
   <si>
-    <t>2 534.38</t>
-[...1 lines deleted...]
-  <si>
     <t>US46120E6023</t>
   </si>
   <si>
     <t>INTUITIVE SURGICAL INC</t>
   </si>
   <si>
     <t>US46625H1005</t>
   </si>
   <si>
     <t>JPMORGAN CHASE</t>
   </si>
   <si>
+    <t>7 802.05</t>
+  </si>
+  <si>
     <t>US49271V1008</t>
   </si>
   <si>
     <t>KEURIG DR PEPPER INC</t>
   </si>
   <si>
-    <t>1 554.61</t>
-[...1 lines deleted...]
-  <si>
     <t>US48251W1045</t>
   </si>
   <si>
     <t>KKR AND CO INC</t>
   </si>
   <si>
     <t>US5128073062</t>
   </si>
   <si>
     <t>LAM RESEARCH CORP</t>
   </si>
   <si>
     <t>US52736R1023</t>
   </si>
   <si>
     <t>LEVI STRAUSS CLASS A</t>
   </si>
   <si>
     <t>IE000S9YS762</t>
   </si>
   <si>
     <t>LINDE PLC</t>
   </si>
   <si>
     <t>US5732841060</t>
   </si>
   <si>
     <t>MARTIN MARIETTA MATERIALS INC</t>
   </si>
   <si>
+    <t>US5738741041</t>
+  </si>
+  <si>
+    <t>MARVELL TECHNOLOGY INC</t>
+  </si>
+  <si>
     <t>US57636Q1040</t>
   </si>
   <si>
     <t>MASTERCARD INC CLASS A</t>
   </si>
   <si>
+    <t>1 066.16</t>
+  </si>
+  <si>
     <t>US58933Y1055</t>
   </si>
   <si>
     <t>MERCK &amp; CO INC</t>
   </si>
   <si>
-    <t>6 477.38</t>
-[...1 lines deleted...]
-  <si>
     <t>US30303M1027</t>
   </si>
   <si>
     <t>META PLATFORMS INC CLASS A</t>
   </si>
   <si>
     <t>US59156R1086</t>
   </si>
   <si>
     <t>METLIFE INC</t>
   </si>
   <si>
     <t>US5951121038</t>
   </si>
   <si>
     <t>MICRON TECHNOLOGY INC</t>
   </si>
   <si>
     <t>US5949181045</t>
   </si>
   <si>
     <t>MICROSOFT CORP</t>
   </si>
   <si>
     <t>US6174464486</t>
   </si>
   <si>
     <t>MORGAN STANLEY</t>
   </si>
   <si>
     <t>US64110L1061</t>
   </si>
   <si>
     <t>NETFLIX INC</t>
   </si>
   <si>
-    <t>US6516391066</t>
-[...4 lines deleted...]
-  <si>
     <t>US65339F1012</t>
   </si>
   <si>
     <t>NEXTERA ENERGY INC</t>
   </si>
   <si>
+    <t>IE00BDVJJQ56</t>
+  </si>
+  <si>
+    <t>NVENT ELECTRIC PLC</t>
+  </si>
+  <si>
     <t>US67066G1040</t>
   </si>
   <si>
     <t>NVIDIA CORP</t>
   </si>
   <si>
     <t>US6792951054</t>
   </si>
   <si>
     <t>OKTA INC CLASS A</t>
   </si>
   <si>
     <t>CH1134540470</t>
   </si>
   <si>
     <t>ON HOLDING AG CLASS A</t>
   </si>
   <si>
     <t>US68389X1054</t>
   </si>
   <si>
     <t>ORACLE CORP</t>
   </si>
   <si>
+    <t>1 206.76</t>
+  </si>
+  <si>
     <t>US69608A1088</t>
   </si>
   <si>
     <t>PALANTIR TECHNOLOGIES INC CLASS A</t>
   </si>
   <si>
     <t>US6974351057</t>
   </si>
   <si>
     <t>PALO ALTO NETWORKS INC</t>
   </si>
   <si>
     <t>US7010941042</t>
   </si>
   <si>
     <t>PARKER-HANNIFIN CORP</t>
   </si>
   <si>
-    <t>US7185461040</t>
-[...4 lines deleted...]
-  <si>
     <t>US7427181091</t>
   </si>
   <si>
     <t>PROCTER &amp; GAMBLE</t>
   </si>
   <si>
     <t>US7433151039</t>
   </si>
   <si>
     <t>PROGRESSIVE CORP</t>
   </si>
   <si>
     <t>US74340W1036</t>
   </si>
   <si>
     <t>PROLOGIS REIT INC</t>
   </si>
   <si>
-    <t>4 545.26</t>
-[...1 lines deleted...]
-  <si>
     <t>US7445731067</t>
   </si>
   <si>
     <t>PUBLIC SERVICE ENTERPRISE GROUP IN</t>
   </si>
   <si>
-    <t>2 357.55</t>
-[...7 lines deleted...]
-  <si>
     <t>US75513E1010</t>
   </si>
   <si>
     <t>RTX CORP</t>
   </si>
   <si>
     <t>US7811541090</t>
   </si>
   <si>
     <t>RUBRIK INC CLASS A</t>
   </si>
   <si>
     <t>US80004C2008</t>
   </si>
   <si>
     <t>SANDISK CORP</t>
   </si>
   <si>
     <t>IE00BKVD2N49</t>
   </si>
   <si>
     <t>SEAGATE TECHNOLOGY HOLDINGS PLC</t>
   </si>
   <si>
     <t>AN8068571086</t>
   </si>
   <si>
     <t>SLB NV</t>
   </si>
   <si>
     <t>US8334451098</t>
   </si>
   <si>
     <t>SNOWFLAKE INC</t>
   </si>
   <si>
     <t>US8636671013</t>
   </si>
   <si>
     <t>STRYKER CORP</t>
   </si>
   <si>
+    <t>1 832.29</t>
+  </si>
+  <si>
     <t>US8725901040</t>
   </si>
   <si>
     <t>T MOBILE US INC</t>
   </si>
   <si>
     <t>US87612G1013</t>
   </si>
   <si>
     <t>TARGA RESOURCES CORP</t>
   </si>
   <si>
     <t>US88160R1014</t>
   </si>
   <si>
     <t>TESLA INC</t>
   </si>
   <si>
     <t>US8825081040</t>
   </si>
   <si>
     <t>TEXAS INSTRUMENT INC</t>
   </si>
   <si>
     <t>US8835561023</t>
   </si>
   <si>
     <t>THERMO FISHER SCIENTIFIC INC</t>
   </si>
   <si>
     <t>US8725401090</t>
   </si>
   <si>
     <t>TJX INC</t>
   </si>
   <si>
     <t>IE00BK9ZQ967</t>
   </si>
   <si>
     <t>TRANE TECHNOLOGIES PLC</t>
   </si>
   <si>
-    <t>2 485.63</t>
+    <t>1 080.20</t>
   </si>
   <si>
     <t>US90353T1007</t>
   </si>
   <si>
     <t>UBER TECHNOLOGIES INC</t>
   </si>
   <si>
     <t>US9113631090</t>
   </si>
   <si>
     <t>UNITED RENTALS INC</t>
   </si>
   <si>
     <t>US91324P1021</t>
   </si>
   <si>
     <t>UNITEDHEALTH GROUP INC</t>
   </si>
   <si>
-    <t>US92537N1081</t>
-[...4 lines deleted...]
-  <si>
     <t>US92826C8394</t>
   </si>
   <si>
     <t>VISA INC CLASS A</t>
   </si>
   <si>
     <t>US9311421039</t>
   </si>
   <si>
     <t>WALMART INC</t>
   </si>
   <si>
     <t>US94419L1017</t>
   </si>
   <si>
     <t>WAYFAIR INC CLASS A</t>
   </si>
   <si>
     <t>US9497461015</t>
   </si>
   <si>
     <t>WELLS FARGO</t>
   </si>
   <si>
     <t>US95040Q1040</t>
   </si>
   <si>
     <t>WELLTOWER INC</t>
   </si>
   <si>
     <t>US9694571004</t>
   </si>
   <si>
     <t>WILLIAMS INC</t>
   </si>
   <si>
-    <t>4 178.12</t>
-[...1 lines deleted...]
-  <si>
     <t>US9741551033</t>
   </si>
   <si>
     <t>WINGSTOP INC</t>
   </si>
   <si>
-    <t>USD-00011554</t>
-[...5 lines deleted...]
-    <t>EUR-00012020</t>
+    <t>USD-00012492</t>
   </si>
   <si>
     <t>EUR/USD 2026-07-31</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
@@ -1198,273 +1171,273 @@
       </c>
       <c r="D1" t="s">
         <v>4</v>
       </c>
       <c r="E1" t="s">
         <v>5</v>
       </c>
       <c r="F1" t="s">
         <v>4</v>
       </c>
       <c r="G1" t="s">
         <v>5</v>
       </c>
       <c r="H1" t="s">
         <v>4</v>
       </c>
       <c r="Z1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:26">
       <c r="A2" t="s">
         <v>7</v>
       </c>
       <c r="B2" s="1">
-        <v>94148.09</v>
+        <v>93478.63</v>
       </c>
       <c r="C2">
-        <v>224.4</v>
+        <v>225.46</v>
       </c>
       <c r="D2" t="s">
         <v>8</v>
       </c>
       <c r="E2">
-        <v>21126398.46</v>
+        <v>21075570.14</v>
       </c>
       <c r="F2" t="s">
         <v>8</v>
       </c>
       <c r="G2">
-        <v>21126398.46</v>
+        <v>21075570.14</v>
       </c>
       <c r="H2" t="s">
         <v>8</v>
       </c>
       <c r="Z2" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="3" spans="1:26">
       <c r="A3" t="s">
         <v>10</v>
       </c>
       <c r="B3" s="1">
-        <v>2611.34</v>
+        <v>2604.67</v>
       </c>
       <c r="C3">
-        <v>265.1</v>
+        <v>266.64</v>
       </c>
       <c r="D3" t="s">
         <v>11</v>
       </c>
       <c r="E3">
-        <v>692265.07</v>
+        <v>694499.25</v>
       </c>
       <c r="F3" t="s">
         <v>11</v>
       </c>
       <c r="G3">
-        <v>607516.52</v>
+        <v>608836.02</v>
       </c>
       <c r="H3" t="s">
         <v>8</v>
       </c>
       <c r="Z3" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="4" spans="1:26">
       <c r="A4" t="s">
         <v>13</v>
       </c>
       <c r="B4" s="1">
-        <v>35464.7</v>
+        <v>35509.9</v>
       </c>
       <c r="C4">
-        <v>295.59</v>
+        <v>297.16</v>
       </c>
       <c r="D4" t="s">
         <v>8</v>
       </c>
       <c r="E4">
-        <v>10483031.87</v>
+        <v>10551951.29</v>
       </c>
       <c r="F4" t="s">
         <v>8</v>
       </c>
       <c r="G4">
-        <v>10483031.87</v>
+        <v>10551951.29</v>
       </c>
       <c r="H4" t="s">
         <v>8</v>
       </c>
       <c r="Z4" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="5" spans="1:26">
       <c r="A5" t="s">
         <v>15</v>
       </c>
       <c r="B5" s="1">
-        <v>192337.0</v>
+        <v>156614.0</v>
       </c>
       <c r="C5">
-        <v>346.89</v>
+        <v>349.1</v>
       </c>
       <c r="D5" t="s">
         <v>11</v>
       </c>
       <c r="E5">
-        <v>66720608.18</v>
+        <v>54673758.25</v>
       </c>
       <c r="F5" t="s">
         <v>11</v>
       </c>
       <c r="G5">
-        <v>58552530.21</v>
+        <v>47930006.37</v>
       </c>
       <c r="H5" t="s">
         <v>8</v>
       </c>
       <c r="Z5" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="6" spans="1:26">
       <c r="A6" t="s">
         <v>17</v>
       </c>
       <c r="B6" s="1">
-        <v>276291.0</v>
+        <v>256291.0</v>
       </c>
       <c r="C6">
-        <v>146.99</v>
+        <v>147.8</v>
       </c>
       <c r="D6" t="s">
         <v>8</v>
       </c>
       <c r="E6">
-        <v>40611598.28</v>
+        <v>37878909.77</v>
       </c>
       <c r="F6" t="s">
         <v>8</v>
       </c>
       <c r="G6">
-        <v>40611598.28</v>
+        <v>37878909.77</v>
       </c>
       <c r="H6" t="s">
         <v>8</v>
       </c>
       <c r="Z6" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="7" spans="1:26">
       <c r="A7" t="s">
         <v>19</v>
       </c>
       <c r="B7" s="1">
         <v>100.0</v>
       </c>
       <c r="C7">
-        <v>121.06</v>
+        <v>121.7</v>
       </c>
       <c r="D7" t="s">
         <v>8</v>
       </c>
       <c r="E7">
-        <v>12106.07</v>
+        <v>12169.9</v>
       </c>
       <c r="F7" t="s">
         <v>8</v>
       </c>
       <c r="G7">
-        <v>12106.07</v>
+        <v>12169.9</v>
       </c>
       <c r="H7" t="s">
         <v>8</v>
       </c>
       <c r="Z7" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="8" spans="1:26">
       <c r="A8" t="s">
         <v>21</v>
       </c>
       <c r="B8" s="1">
         <v>10760.0</v>
       </c>
       <c r="C8">
-        <v>110.01</v>
+        <v>110.57</v>
       </c>
       <c r="D8" t="s">
         <v>8</v>
       </c>
       <c r="E8">
-        <v>1183687.06</v>
+        <v>1189686.38</v>
       </c>
       <c r="F8" t="s">
         <v>8</v>
       </c>
       <c r="G8">
-        <v>1183687.06</v>
+        <v>1189686.38</v>
       </c>
       <c r="H8" t="s">
         <v>8</v>
       </c>
       <c r="Z8" t="s">
         <v>20</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:Z111"/>
+  <dimension ref="A1:Z108"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="N111" sqref="N111"/>
+      <selection activeCell="N108" sqref="N108"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:26">
       <c r="A1" t="s">
         <v>23</v>
       </c>
       <c r="B1" t="s">
         <v>24</v>
       </c>
       <c r="C1" t="s">
         <v>25</v>
       </c>
       <c r="D1" t="s">
         <v>26</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>27</v>
       </c>
       <c r="G1" t="s">
         <v>28</v>
@@ -1480,5543 +1453,5393 @@
       </c>
       <c r="K1" t="s">
         <v>32</v>
       </c>
       <c r="L1" t="s">
         <v>33</v>
       </c>
       <c r="M1" t="s">
         <v>34</v>
       </c>
       <c r="N1" t="s">
         <v>35</v>
       </c>
       <c r="O1" t="s">
         <v>36</v>
       </c>
       <c r="Z1" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="2" spans="1:26">
       <c r="A2" t="s">
         <v>38</v>
       </c>
       <c r="B2" s="1">
-        <v>8487.0</v>
+        <v>7790.0</v>
       </c>
       <c r="C2" s="1">
-        <v>253.35</v>
+        <v>253.38</v>
       </c>
       <c r="D2" s="1">
-        <v>210.59862495582</v>
+        <v>210.59862516046</v>
       </c>
       <c r="E2" t="s">
         <v>11</v>
       </c>
       <c r="F2">
         <v>1.14</v>
       </c>
       <c r="G2" s="1">
-        <v>1534708.76</v>
+        <v>1408669.88</v>
       </c>
       <c r="H2" s="1">
-        <v>352242.93</v>
+        <v>321697.61</v>
       </c>
       <c r="I2" s="1">
-        <v>22.951776856998</v>
+        <v>22.836976538463</v>
       </c>
       <c r="J2">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>1.08</v>
+      </c>
+      <c r="K2" t="s">
+        <v>39</v>
       </c>
       <c r="L2" s="1">
-        <v>1886951.69</v>
+        <v>1730367.49</v>
       </c>
       <c r="M2" s="1">
-        <v>1886951.69</v>
+        <v>1738815.93</v>
       </c>
       <c r="N2" s="1">
-        <v>1.42</v>
+        <v>1.46</v>
       </c>
       <c r="O2">
         <v>1</v>
       </c>
       <c r="Z2" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="3" spans="1:26">
       <c r="A3" t="s">
+        <v>41</v>
+      </c>
+      <c r="B3" s="1">
+        <v>3465.0</v>
+      </c>
+      <c r="C3" s="1">
+        <v>503.57</v>
+      </c>
+      <c r="D3" s="1">
+        <v>236.10999422799</v>
+      </c>
+      <c r="E3" t="s">
+        <v>11</v>
+      </c>
+      <c r="F3">
+        <v>1.14</v>
+      </c>
+      <c r="G3" s="1">
+        <v>701743.01</v>
+      </c>
+      <c r="H3" s="1">
+        <v>827905.5</v>
+      </c>
+      <c r="I3" s="1">
+        <v>117.9784462691</v>
+      </c>
+      <c r="J3">
+        <v>0.0</v>
+      </c>
+      <c r="K3">
+        <v>0.0</v>
+      </c>
+      <c r="L3" s="1">
+        <v>1529648.51</v>
+      </c>
+      <c r="M3" s="1">
+        <v>1529648.51</v>
+      </c>
+      <c r="N3" s="1">
+        <v>1.28</v>
+      </c>
+      <c r="O3">
+        <v>1</v>
+      </c>
+      <c r="Z3" t="s">
         <v>40</v>
-      </c>
-[...43 lines deleted...]
-        <v>39</v>
       </c>
     </row>
     <row r="4" spans="1:26">
       <c r="A4" t="s">
+        <v>43</v>
+      </c>
+      <c r="B4" s="1">
+        <v>23987.0</v>
+      </c>
+      <c r="C4" s="1">
+        <v>351.99</v>
+      </c>
+      <c r="D4" s="1">
+        <v>189.70142243715</v>
+      </c>
+      <c r="E4" t="s">
+        <v>11</v>
+      </c>
+      <c r="F4">
+        <v>1.14</v>
+      </c>
+      <c r="G4" s="1">
+        <v>3890030.15</v>
+      </c>
+      <c r="H4" s="1">
+        <v>3511726.78</v>
+      </c>
+      <c r="I4" s="1">
+        <v>90.275053009551</v>
+      </c>
+      <c r="J4">
+        <v>0.0</v>
+      </c>
+      <c r="K4">
+        <v>0.0</v>
+      </c>
+      <c r="L4" s="1">
+        <v>7401756.93</v>
+      </c>
+      <c r="M4" s="1">
+        <v>7401756.93</v>
+      </c>
+      <c r="N4" s="1">
+        <v>6.21</v>
+      </c>
+      <c r="O4">
+        <v>1</v>
+      </c>
+      <c r="Z4" t="s">
         <v>42</v>
-      </c>
-[...43 lines deleted...]
-        <v>41</v>
       </c>
     </row>
     <row r="5" spans="1:26">
       <c r="A5" t="s">
+        <v>45</v>
+      </c>
+      <c r="B5" s="1">
+        <v>4200.0</v>
+      </c>
+      <c r="C5" s="1">
+        <v>351.93</v>
+      </c>
+      <c r="D5" s="1">
+        <v>329.61852619048</v>
+      </c>
+      <c r="E5" t="s">
+        <v>11</v>
+      </c>
+      <c r="F5">
+        <v>1.14</v>
+      </c>
+      <c r="G5" s="1">
+        <v>1186677.18</v>
+      </c>
+      <c r="H5" s="1">
+        <v>109111.37</v>
+      </c>
+      <c r="I5" s="1">
+        <v>9.1946969099043</v>
+      </c>
+      <c r="J5">
+        <v>0.64</v>
+      </c>
+      <c r="K5" t="s">
+        <v>46</v>
+      </c>
+      <c r="L5" s="1">
+        <v>1295788.55</v>
+      </c>
+      <c r="M5" s="1">
+        <v>1298495.89</v>
+      </c>
+      <c r="N5" s="1">
+        <v>1.09</v>
+      </c>
+      <c r="O5">
+        <v>1</v>
+      </c>
+      <c r="Z5" t="s">
         <v>44</v>
-      </c>
-[...43 lines deleted...]
-        <v>43</v>
       </c>
     </row>
     <row r="6" spans="1:26">
       <c r="A6" t="s">
-        <v>46</v>
+        <v>48</v>
       </c>
       <c r="B6" s="1">
-        <v>8228.0</v>
+        <v>7105.0</v>
       </c>
       <c r="C6" s="1">
-        <v>163.72</v>
+        <v>150.51</v>
       </c>
       <c r="D6" s="1">
-        <v>148.40257292173</v>
+        <v>148.40257283603</v>
       </c>
       <c r="E6" t="s">
         <v>11</v>
       </c>
       <c r="F6">
         <v>1.14</v>
       </c>
       <c r="G6" s="1">
-        <v>1049577.21</v>
+        <v>906325.48</v>
       </c>
       <c r="H6" s="1">
-        <v>132597.57</v>
+        <v>31145.85</v>
       </c>
       <c r="I6" s="1">
-        <v>12.633426939596</v>
+        <v>3.4364972283467</v>
       </c>
       <c r="J6">
-        <v>0.15</v>
-[...1 lines deleted...]
-      <c r="K6" t="s">
+        <v>0.0</v>
+      </c>
+      <c r="K6">
+        <v>0.0</v>
+      </c>
+      <c r="L6" s="1">
+        <v>937471.33</v>
+      </c>
+      <c r="M6" s="1">
+        <v>937471.33</v>
+      </c>
+      <c r="N6" s="1">
+        <v>0.79</v>
+      </c>
+      <c r="O6">
+        <v>1</v>
+      </c>
+      <c r="Z6" t="s">
         <v>47</v>
-      </c>
-[...13 lines deleted...]
-        <v>45</v>
       </c>
     </row>
     <row r="7" spans="1:26">
       <c r="A7" t="s">
+        <v>50</v>
+      </c>
+      <c r="B7" s="1">
+        <v>2860.0</v>
+      </c>
+      <c r="C7" s="1">
+        <v>372.46</v>
+      </c>
+      <c r="D7" s="1">
+        <v>332.29211538461</v>
+      </c>
+      <c r="E7" t="s">
+        <v>11</v>
+      </c>
+      <c r="F7">
+        <v>1.14</v>
+      </c>
+      <c r="G7" s="1">
+        <v>808743.06</v>
+      </c>
+      <c r="H7" s="1">
+        <v>125100.72</v>
+      </c>
+      <c r="I7" s="1">
+        <v>15.468537065406</v>
+      </c>
+      <c r="J7">
+        <v>0.0</v>
+      </c>
+      <c r="K7">
+        <v>0.0</v>
+      </c>
+      <c r="L7" s="1">
+        <v>933843.78</v>
+      </c>
+      <c r="M7" s="1">
+        <v>933843.78</v>
+      </c>
+      <c r="N7" s="1">
+        <v>0.78</v>
+      </c>
+      <c r="O7">
+        <v>1</v>
+      </c>
+      <c r="Z7" t="s">
         <v>49</v>
-      </c>
-[...43 lines deleted...]
-        <v>48</v>
       </c>
     </row>
     <row r="8" spans="1:26">
       <c r="A8" t="s">
+        <v>52</v>
+      </c>
+      <c r="B8" s="1">
+        <v>8157.0</v>
+      </c>
+      <c r="C8" s="1">
+        <v>74.88</v>
+      </c>
+      <c r="D8" s="1">
+        <v>101.28771239426</v>
+      </c>
+      <c r="E8" t="s">
+        <v>11</v>
+      </c>
+      <c r="F8">
+        <v>1.14</v>
+      </c>
+      <c r="G8" s="1">
+        <v>704629.93</v>
+      </c>
+      <c r="H8" s="1">
+        <v>-169172.61</v>
+      </c>
+      <c r="I8" s="1">
+        <v>-24.008717597335</v>
+      </c>
+      <c r="J8">
+        <v>0.0</v>
+      </c>
+      <c r="K8">
+        <v>0.0</v>
+      </c>
+      <c r="L8" s="1">
+        <v>535457.32</v>
+      </c>
+      <c r="M8" s="1">
+        <v>535457.32</v>
+      </c>
+      <c r="N8" s="1">
+        <v>0.45</v>
+      </c>
+      <c r="O8">
+        <v>1</v>
+      </c>
+      <c r="Z8" t="s">
         <v>51</v>
-      </c>
-[...43 lines deleted...]
-        <v>50</v>
       </c>
     </row>
     <row r="9" spans="1:26">
       <c r="A9" t="s">
+        <v>54</v>
+      </c>
+      <c r="B9" s="1">
+        <v>32817.0</v>
+      </c>
+      <c r="C9" s="1">
+        <v>326.59</v>
+      </c>
+      <c r="D9" s="1">
+        <v>214.47695401774</v>
+      </c>
+      <c r="E9" t="s">
+        <v>11</v>
+      </c>
+      <c r="F9">
+        <v>1.14</v>
+      </c>
+      <c r="G9" s="1">
+        <v>6015744.42</v>
+      </c>
+      <c r="H9" s="1">
+        <v>3379981.04</v>
+      </c>
+      <c r="I9" s="1">
+        <v>56.185582432041</v>
+      </c>
+      <c r="J9">
+        <v>0.0</v>
+      </c>
+      <c r="K9">
+        <v>0.0</v>
+      </c>
+      <c r="L9" s="1">
+        <v>9395725.46</v>
+      </c>
+      <c r="M9" s="1">
+        <v>9395725.46</v>
+      </c>
+      <c r="N9" s="1">
+        <v>7.88</v>
+      </c>
+      <c r="O9">
+        <v>1</v>
+      </c>
+      <c r="Z9" t="s">
         <v>53</v>
-      </c>
-[...43 lines deleted...]
-        <v>52</v>
       </c>
     </row>
     <row r="10" spans="1:26">
       <c r="A10" t="s">
+        <v>56</v>
+      </c>
+      <c r="B10" s="1">
+        <v>2901.0</v>
+      </c>
+      <c r="C10" s="1">
+        <v>525.7</v>
+      </c>
+      <c r="D10" s="1">
+        <v>331.96987245777</v>
+      </c>
+      <c r="E10" t="s">
+        <v>11</v>
+      </c>
+      <c r="F10">
+        <v>1.14</v>
+      </c>
+      <c r="G10" s="1">
+        <v>826714.24</v>
+      </c>
+      <c r="H10" s="1">
+        <v>510232.99</v>
+      </c>
+      <c r="I10" s="1">
+        <v>61.718180879526</v>
+      </c>
+      <c r="J10">
+        <v>0.0</v>
+      </c>
+      <c r="K10">
+        <v>0.0</v>
+      </c>
+      <c r="L10" s="1">
+        <v>1336947.23</v>
+      </c>
+      <c r="M10" s="1">
+        <v>1336947.23</v>
+      </c>
+      <c r="N10" s="1">
+        <v>1.12</v>
+      </c>
+      <c r="O10">
+        <v>1</v>
+      </c>
+      <c r="Z10" t="s">
         <v>55</v>
-      </c>
-[...43 lines deleted...]
-        <v>54</v>
       </c>
     </row>
     <row r="11" spans="1:26">
       <c r="A11" t="s">
+        <v>58</v>
+      </c>
+      <c r="B11" s="1">
+        <v>5734.0</v>
+      </c>
+      <c r="C11" s="1">
+        <v>169.35</v>
+      </c>
+      <c r="D11" s="1">
+        <v>130.2899686083</v>
+      </c>
+      <c r="E11" t="s">
+        <v>11</v>
+      </c>
+      <c r="F11">
+        <v>1.14</v>
+      </c>
+      <c r="G11" s="1">
+        <v>640313.54</v>
+      </c>
+      <c r="H11" s="1">
+        <v>210964.54</v>
+      </c>
+      <c r="I11" s="1">
+        <v>32.947068400272</v>
+      </c>
+      <c r="J11">
+        <v>0.0</v>
+      </c>
+      <c r="K11">
+        <v>0.0</v>
+      </c>
+      <c r="L11" s="1">
+        <v>851278.08</v>
+      </c>
+      <c r="M11" s="1">
+        <v>851278.08</v>
+      </c>
+      <c r="N11" s="1">
+        <v>0.71</v>
+      </c>
+      <c r="O11">
+        <v>1</v>
+      </c>
+      <c r="Z11" t="s">
         <v>57</v>
-      </c>
-[...43 lines deleted...]
-        <v>56</v>
       </c>
     </row>
     <row r="12" spans="1:26">
       <c r="A12" t="s">
+        <v>60</v>
+      </c>
+      <c r="B12" s="1">
+        <v>1570.0</v>
+      </c>
+      <c r="C12" s="1">
+        <v>527.48</v>
+      </c>
+      <c r="D12" s="1">
+        <v>474.23136942675</v>
+      </c>
+      <c r="E12" t="s">
+        <v>11</v>
+      </c>
+      <c r="F12">
+        <v>1.14</v>
+      </c>
+      <c r="G12" s="1">
+        <v>655609.96</v>
+      </c>
+      <c r="H12" s="1">
+        <v>70386.01</v>
+      </c>
+      <c r="I12" s="1">
+        <v>10.735958007715</v>
+      </c>
+      <c r="J12">
+        <v>0.0</v>
+      </c>
+      <c r="K12">
+        <v>0.0</v>
+      </c>
+      <c r="L12" s="1">
+        <v>725995.97</v>
+      </c>
+      <c r="M12" s="1">
+        <v>725995.97</v>
+      </c>
+      <c r="N12" s="1">
+        <v>0.61</v>
+      </c>
+      <c r="O12">
+        <v>1</v>
+      </c>
+      <c r="Z12" t="s">
         <v>59</v>
-      </c>
-[...43 lines deleted...]
-        <v>58</v>
       </c>
     </row>
     <row r="13" spans="1:26">
       <c r="A13" t="s">
+        <v>62</v>
+      </c>
+      <c r="B13" s="1">
+        <v>20334.0</v>
+      </c>
+      <c r="C13" s="1">
+        <v>55.15</v>
+      </c>
+      <c r="D13" s="1">
+        <v>48.933124323793</v>
+      </c>
+      <c r="E13" t="s">
+        <v>11</v>
+      </c>
+      <c r="F13">
+        <v>1.14</v>
+      </c>
+      <c r="G13" s="1">
+        <v>850907.97</v>
+      </c>
+      <c r="H13" s="1">
+        <v>132190.22</v>
+      </c>
+      <c r="I13" s="1">
+        <v>15.535195891983</v>
+      </c>
+      <c r="J13">
+        <v>0.0</v>
+      </c>
+      <c r="K13">
+        <v>0.0</v>
+      </c>
+      <c r="L13" s="1">
+        <v>983098.19</v>
+      </c>
+      <c r="M13" s="1">
+        <v>983098.19</v>
+      </c>
+      <c r="N13" s="1">
+        <v>0.82</v>
+      </c>
+      <c r="O13">
+        <v>1</v>
+      </c>
+      <c r="Z13" t="s">
         <v>61</v>
-      </c>
-[...43 lines deleted...]
-        <v>60</v>
       </c>
     </row>
     <row r="14" spans="1:26">
       <c r="A14" t="s">
+        <v>64</v>
+      </c>
+      <c r="B14" s="1">
+        <v>30544.0</v>
+      </c>
+      <c r="C14" s="1">
+        <v>60.42</v>
+      </c>
+      <c r="D14" s="1">
+        <v>50.156161275537</v>
+      </c>
+      <c r="E14" t="s">
+        <v>11</v>
+      </c>
+      <c r="F14">
+        <v>1.14</v>
+      </c>
+      <c r="G14" s="1">
+        <v>1308234.3</v>
+      </c>
+      <c r="H14" s="1">
+        <v>309604.29</v>
+      </c>
+      <c r="I14" s="1">
+        <v>23.665813532026</v>
+      </c>
+      <c r="J14">
+        <v>0.0</v>
+      </c>
+      <c r="K14">
+        <v>0.0</v>
+      </c>
+      <c r="L14" s="1">
+        <v>1617838.59</v>
+      </c>
+      <c r="M14" s="1">
+        <v>1617838.59</v>
+      </c>
+      <c r="N14" s="1">
+        <v>1.36</v>
+      </c>
+      <c r="O14">
+        <v>1</v>
+      </c>
+      <c r="Z14" t="s">
         <v>63</v>
-      </c>
-[...43 lines deleted...]
-        <v>62</v>
       </c>
     </row>
     <row r="15" spans="1:26">
       <c r="A15" t="s">
+        <v>66</v>
+      </c>
+      <c r="B15" s="1">
+        <v>938.0</v>
+      </c>
+      <c r="C15" s="1">
+        <v>1054.11</v>
+      </c>
+      <c r="D15" s="1">
+        <v>1049.9053304904</v>
+      </c>
+      <c r="E15" t="s">
+        <v>11</v>
+      </c>
+      <c r="F15">
+        <v>1.14</v>
+      </c>
+      <c r="G15" s="1">
+        <v>840817.97</v>
+      </c>
+      <c r="H15" s="1">
+        <v>25978.89</v>
+      </c>
+      <c r="I15" s="1">
+        <v>3.0897163151734</v>
+      </c>
+      <c r="J15">
+        <v>0.0</v>
+      </c>
+      <c r="K15">
+        <v>0.0</v>
+      </c>
+      <c r="L15" s="1">
+        <v>866796.86</v>
+      </c>
+      <c r="M15" s="1">
+        <v>866796.86</v>
+      </c>
+      <c r="N15" s="1">
+        <v>0.73</v>
+      </c>
+      <c r="O15">
+        <v>1</v>
+      </c>
+      <c r="Z15" t="s">
         <v>65</v>
-      </c>
-[...43 lines deleted...]
-        <v>64</v>
       </c>
     </row>
     <row r="16" spans="1:26">
       <c r="A16" t="s">
+        <v>68</v>
+      </c>
+      <c r="B16" s="1">
+        <v>5477.0</v>
+      </c>
+      <c r="C16" s="1">
+        <v>209.48</v>
+      </c>
+      <c r="D16" s="1">
+        <v>223.90182581705</v>
+      </c>
+      <c r="E16" t="s">
+        <v>11</v>
+      </c>
+      <c r="F16">
+        <v>1.14</v>
+      </c>
+      <c r="G16" s="1">
+        <v>1042996.04</v>
+      </c>
+      <c r="H16" s="1">
+        <v>-37190.87</v>
+      </c>
+      <c r="I16" s="1">
+        <v>-3.5657728863477</v>
+      </c>
+      <c r="J16">
+        <v>0.0</v>
+      </c>
+      <c r="K16">
+        <v>0.0</v>
+      </c>
+      <c r="L16" s="1">
+        <v>1005805.17</v>
+      </c>
+      <c r="M16" s="1">
+        <v>1005805.17</v>
+      </c>
+      <c r="N16" s="1">
+        <v>0.84</v>
+      </c>
+      <c r="O16">
+        <v>1</v>
+      </c>
+      <c r="Z16" t="s">
         <v>67</v>
-      </c>
-[...43 lines deleted...]
-        <v>66</v>
       </c>
     </row>
     <row r="17" spans="1:26">
       <c r="A17" t="s">
+        <v>70</v>
+      </c>
+      <c r="B17" s="1">
+        <v>5348.0</v>
+      </c>
+      <c r="C17" s="1">
+        <v>179.45</v>
+      </c>
+      <c r="D17" s="1">
+        <v>172.6541118175</v>
+      </c>
+      <c r="E17" t="s">
+        <v>11</v>
+      </c>
+      <c r="F17">
+        <v>1.14</v>
+      </c>
+      <c r="G17" s="1">
+        <v>784031.76</v>
+      </c>
+      <c r="H17" s="1">
+        <v>57292.51</v>
+      </c>
+      <c r="I17" s="1">
+        <v>7.3074220870848</v>
+      </c>
+      <c r="J17">
+        <v>0.0</v>
+      </c>
+      <c r="K17">
+        <v>0.0</v>
+      </c>
+      <c r="L17" s="1">
+        <v>841324.27</v>
+      </c>
+      <c r="M17" s="1">
+        <v>841324.27</v>
+      </c>
+      <c r="N17" s="1">
+        <v>0.71</v>
+      </c>
+      <c r="O17">
+        <v>1</v>
+      </c>
+      <c r="Z17" t="s">
         <v>69</v>
-      </c>
-[...43 lines deleted...]
-        <v>68</v>
       </c>
     </row>
     <row r="18" spans="1:26">
       <c r="A18" t="s">
         <v>72</v>
       </c>
       <c r="B18" s="1">
-        <v>22197.0</v>
+        <v>18686.0</v>
       </c>
       <c r="C18" s="1">
-        <v>44.23</v>
+        <v>43.77</v>
       </c>
       <c r="D18" s="1">
-        <v>85.907039690048</v>
+        <v>85.907039494809</v>
       </c>
       <c r="E18" t="s">
         <v>11</v>
       </c>
       <c r="F18">
         <v>1.14</v>
       </c>
       <c r="G18" s="1">
-        <v>1637397.8</v>
+        <v>1378403.18</v>
       </c>
       <c r="H18" s="1">
-        <v>-775815.26</v>
+        <v>-661399.39</v>
       </c>
       <c r="I18" s="1">
-        <v>-47.380988297407</v>
+        <v>-47.983013939361</v>
       </c>
       <c r="J18">
         <v>0.0</v>
       </c>
       <c r="K18">
         <v>0.0</v>
       </c>
       <c r="L18" s="1">
-        <v>861582.54</v>
+        <v>717003.79</v>
       </c>
       <c r="M18" s="1">
-        <v>861582.54</v>
+        <v>717003.79</v>
       </c>
       <c r="N18" s="1">
-        <v>0.65</v>
+        <v>0.6</v>
       </c>
       <c r="O18">
         <v>1</v>
       </c>
       <c r="Z18" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="19" spans="1:26">
       <c r="A19" t="s">
         <v>74</v>
       </c>
       <c r="B19" s="1">
-        <v>12834.0</v>
+        <v>11686.0</v>
       </c>
       <c r="C19" s="1">
-        <v>365.02</v>
+        <v>378.16</v>
       </c>
       <c r="D19" s="1">
-        <v>194.64047685835</v>
+        <v>194.64047663871</v>
       </c>
       <c r="E19" t="s">
         <v>11</v>
       </c>
       <c r="F19">
         <v>1.14</v>
       </c>
       <c r="G19" s="1">
-        <v>2203798.04</v>
+        <v>2006668.53</v>
       </c>
       <c r="H19" s="1">
-        <v>1907361.84</v>
+        <v>1867424.36</v>
       </c>
       <c r="I19" s="1">
-        <v>86.548849095083</v>
+        <v>93.060928204221</v>
       </c>
       <c r="J19">
-        <v>0.4</v>
-[...2 lines deleted...]
-        <v>75</v>
+        <v>0.0</v>
+      </c>
+      <c r="K19">
+        <v>0.0</v>
       </c>
       <c r="L19" s="1">
-        <v>4111159.88</v>
+        <v>3874092.89</v>
       </c>
       <c r="M19" s="1">
-        <v>4116284.47</v>
+        <v>3874092.89</v>
       </c>
       <c r="N19" s="1">
-        <v>3.1</v>
+        <v>3.25</v>
       </c>
       <c r="O19">
         <v>1</v>
       </c>
       <c r="Z19" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="20" spans="1:26">
       <c r="A20" t="s">
         <v>74</v>
       </c>
       <c r="B20" s="1">
-        <v>143.0</v>
+        <v>251.0</v>
       </c>
       <c r="C20" s="1">
-        <v>365.02</v>
+        <v>378.16</v>
       </c>
       <c r="D20" s="1">
-        <v>445.40440559441</v>
+        <v>414.083187251</v>
       </c>
       <c r="E20" t="s">
         <v>11</v>
       </c>
       <c r="F20">
         <v>1.14</v>
       </c>
       <c r="G20" s="1">
-        <v>54677.09</v>
+        <v>89997.27</v>
       </c>
       <c r="H20" s="1">
-        <v>-8869.4</v>
+        <v>-6786.82</v>
       </c>
       <c r="I20" s="1">
-        <v>-16.221419245245</v>
+        <v>-7.5411398590202</v>
       </c>
       <c r="J20">
-        <v>0.4</v>
+        <v>0.0</v>
       </c>
       <c r="K20">
-        <v>57.09</v>
+        <v>0.0</v>
       </c>
       <c r="L20" s="1">
-        <v>45807.69</v>
+        <v>83210.45</v>
       </c>
       <c r="M20" s="1">
-        <v>45864.78</v>
+        <v>83210.45</v>
       </c>
       <c r="N20" s="1">
-        <v>0.03</v>
+        <v>0.07</v>
       </c>
       <c r="O20">
         <v>1</v>
       </c>
       <c r="Z20" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="21" spans="1:26">
       <c r="A21" t="s">
-        <v>77</v>
+        <v>76</v>
       </c>
       <c r="B21" s="1">
-        <v>8459.0</v>
+        <v>7823.0</v>
       </c>
       <c r="C21" s="1">
-        <v>204.0</v>
+        <v>206.77</v>
       </c>
       <c r="D21" s="1">
-        <v>211.82877763329</v>
+        <v>211.82877796242</v>
       </c>
       <c r="E21" t="s">
         <v>11</v>
       </c>
       <c r="F21">
         <v>1.14</v>
       </c>
       <c r="G21" s="1">
-        <v>1525833.19</v>
+        <v>1411111.61</v>
       </c>
       <c r="H21" s="1">
-        <v>-11453.2</v>
+        <v>6931.44</v>
       </c>
       <c r="I21" s="1">
-        <v>-0.75061940420892</v>
+        <v>0.49120423578685</v>
       </c>
       <c r="J21">
         <v>0.0</v>
       </c>
       <c r="K21">
         <v>0.0</v>
       </c>
       <c r="L21" s="1">
-        <v>1514379.99</v>
+        <v>1418043.05</v>
       </c>
       <c r="M21" s="1">
-        <v>1514379.99</v>
+        <v>1418043.05</v>
       </c>
       <c r="N21" s="1">
-        <v>1.14</v>
+        <v>1.19</v>
       </c>
       <c r="O21">
         <v>1</v>
       </c>
       <c r="Z21" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
     </row>
     <row r="22" spans="1:26">
       <c r="A22" t="s">
+        <v>78</v>
+      </c>
+      <c r="B22" s="1">
+        <v>1367.0</v>
+      </c>
+      <c r="C22" s="1">
+        <v>864.3</v>
+      </c>
+      <c r="D22" s="1">
+        <v>521.37904901244</v>
+      </c>
+      <c r="E22" t="s">
+        <v>11</v>
+      </c>
+      <c r="F22">
+        <v>1.14</v>
+      </c>
+      <c r="G22" s="1">
+        <v>615448.97</v>
+      </c>
+      <c r="H22" s="1">
+        <v>420316.88</v>
+      </c>
+      <c r="I22" s="1">
+        <v>68.294351032873</v>
+      </c>
+      <c r="J22">
+        <v>0.75</v>
+      </c>
+      <c r="K22" t="s">
         <v>79</v>
       </c>
-      <c r="B22" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="L22" s="1">
-        <v>943635.51</v>
+        <v>1035765.85</v>
       </c>
       <c r="M22" s="1">
-        <v>943635.51</v>
+        <v>1036793.12</v>
       </c>
       <c r="N22" s="1">
-        <v>0.71</v>
+        <v>0.87</v>
       </c>
       <c r="O22">
         <v>1</v>
       </c>
       <c r="Z22" t="s">
-        <v>78</v>
+        <v>77</v>
       </c>
     </row>
     <row r="23" spans="1:26">
       <c r="A23" t="s">
         <v>81</v>
       </c>
       <c r="B23" s="1">
-        <v>25772.0</v>
+        <v>24538.0</v>
       </c>
       <c r="C23" s="1">
-        <v>29.85</v>
+        <v>29.42</v>
       </c>
       <c r="D23" s="1">
-        <v>36.710333695483</v>
+        <v>36.710333768033</v>
       </c>
       <c r="E23" t="s">
         <v>11</v>
       </c>
       <c r="F23">
         <v>1.14</v>
       </c>
       <c r="G23" s="1">
-        <v>813333.53</v>
+        <v>774389.97</v>
       </c>
       <c r="H23" s="1">
-        <v>-138217.95</v>
+        <v>-141525.97</v>
       </c>
       <c r="I23" s="1">
-        <v>-16.994006136695</v>
+        <v>-18.275801015346</v>
       </c>
       <c r="J23">
         <v>0.0</v>
       </c>
       <c r="K23">
         <v>0.0</v>
       </c>
       <c r="L23" s="1">
-        <v>675115.58</v>
+        <v>632864.0</v>
       </c>
       <c r="M23" s="1">
-        <v>675115.58</v>
+        <v>632864.0</v>
       </c>
       <c r="N23" s="1">
-        <v>0.51</v>
+        <v>0.53</v>
       </c>
       <c r="O23">
         <v>1</v>
       </c>
       <c r="Z23" t="s">
         <v>80</v>
       </c>
     </row>
     <row r="24" spans="1:26">
       <c r="A24" t="s">
         <v>83</v>
       </c>
       <c r="B24" s="1">
-        <v>4549.0</v>
+        <v>3980.0</v>
       </c>
       <c r="C24" s="1">
-        <v>181.59</v>
+        <v>176.88</v>
       </c>
       <c r="D24" s="1">
-        <v>171.83615959551</v>
+        <v>171.83616080402</v>
       </c>
       <c r="E24" t="s">
         <v>11</v>
       </c>
       <c r="F24">
         <v>1.14</v>
       </c>
       <c r="G24" s="1">
-        <v>687102.97</v>
+        <v>601158.45</v>
       </c>
       <c r="H24" s="1">
-        <v>37822.8</v>
+        <v>15991.02</v>
       </c>
       <c r="I24" s="1">
-        <v>5.5046771228481</v>
+        <v>2.660034139086</v>
       </c>
       <c r="J24">
         <v>0.0</v>
       </c>
       <c r="K24">
         <v>0.0</v>
       </c>
       <c r="L24" s="1">
-        <v>724925.77</v>
+        <v>617149.47</v>
       </c>
       <c r="M24" s="1">
-        <v>724925.77</v>
+        <v>617149.47</v>
       </c>
       <c r="N24" s="1">
-        <v>0.55</v>
+        <v>0.52</v>
       </c>
       <c r="O24">
         <v>1</v>
       </c>
       <c r="Z24" t="s">
         <v>82</v>
       </c>
     </row>
     <row r="25" spans="1:26">
       <c r="A25" t="s">
         <v>85</v>
       </c>
       <c r="B25" s="1">
-        <v>9514.0</v>
+        <v>629.0</v>
       </c>
       <c r="C25" s="1">
-        <v>113.77</v>
+        <v>110.7</v>
       </c>
       <c r="D25" s="1">
-        <v>121.11661656506</v>
+        <v>121.1166136725</v>
       </c>
       <c r="E25" t="s">
         <v>11</v>
       </c>
       <c r="F25">
         <v>1.14</v>
       </c>
       <c r="G25" s="1">
-        <v>992723.23</v>
+        <v>65632.01</v>
       </c>
       <c r="H25" s="1">
-        <v>-42826.1</v>
+        <v>-4590.28</v>
       </c>
       <c r="I25" s="1">
-        <v>-4.314002000336</v>
+        <v>-6.9939652922408</v>
       </c>
       <c r="J25">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>3.81</v>
+      </c>
+      <c r="K25" t="s">
+        <v>86</v>
       </c>
       <c r="L25" s="1">
-        <v>949897.13</v>
+        <v>61041.73</v>
       </c>
       <c r="M25" s="1">
-        <v>949897.13</v>
+        <v>63438.43</v>
       </c>
       <c r="N25" s="1">
-        <v>0.72</v>
+        <v>0.05</v>
       </c>
       <c r="O25">
         <v>1</v>
       </c>
       <c r="Z25" t="s">
         <v>84</v>
       </c>
     </row>
     <row r="26" spans="1:26">
       <c r="A26" t="s">
+        <v>88</v>
+      </c>
+      <c r="B26" s="1">
+        <v>3896.0</v>
+      </c>
+      <c r="C26" s="1">
+        <v>128.72</v>
+      </c>
+      <c r="D26" s="1">
+        <v>124.91074691992</v>
+      </c>
+      <c r="E26" t="s">
+        <v>11</v>
+      </c>
+      <c r="F26">
+        <v>1.14</v>
+      </c>
+      <c r="G26" s="1">
+        <v>414931.38</v>
+      </c>
+      <c r="H26" s="1">
+        <v>24704.91</v>
+      </c>
+      <c r="I26" s="1">
+        <v>5.9539748476001</v>
+      </c>
+      <c r="J26">
+        <v>0.0</v>
+      </c>
+      <c r="K26">
+        <v>0.0</v>
+      </c>
+      <c r="L26" s="1">
+        <v>439636.29</v>
+      </c>
+      <c r="M26" s="1">
+        <v>439636.29</v>
+      </c>
+      <c r="N26" s="1">
+        <v>0.37</v>
+      </c>
+      <c r="O26">
+        <v>1</v>
+      </c>
+      <c r="Z26" t="s">
         <v>87</v>
-      </c>
-[...43 lines deleted...]
-        <v>86</v>
       </c>
     </row>
     <row r="27" spans="1:26">
       <c r="A27" t="s">
+        <v>90</v>
+      </c>
+      <c r="B27" s="1">
+        <v>8422.0</v>
+      </c>
+      <c r="C27" s="1">
+        <v>82.12</v>
+      </c>
+      <c r="D27" s="1">
+        <v>69.85108169081</v>
+      </c>
+      <c r="E27" t="s">
+        <v>11</v>
+      </c>
+      <c r="F27">
+        <v>1.14</v>
+      </c>
+      <c r="G27" s="1">
+        <v>504116.32</v>
+      </c>
+      <c r="H27" s="1">
+        <v>102190.9</v>
+      </c>
+      <c r="I27" s="1">
+        <v>20.271293736335</v>
+      </c>
+      <c r="J27">
+        <v>0.0</v>
+      </c>
+      <c r="K27">
+        <v>0.0</v>
+      </c>
+      <c r="L27" s="1">
+        <v>606307.22</v>
+      </c>
+      <c r="M27" s="1">
+        <v>606307.22</v>
+      </c>
+      <c r="N27" s="1">
+        <v>0.51</v>
+      </c>
+      <c r="O27">
+        <v>1</v>
+      </c>
+      <c r="Z27" t="s">
         <v>89</v>
-      </c>
-[...43 lines deleted...]
-        <v>88</v>
       </c>
     </row>
     <row r="28" spans="1:26">
       <c r="A28" t="s">
         <v>92</v>
       </c>
       <c r="B28" s="1">
-        <v>471.0</v>
+        <v>3157.0</v>
       </c>
       <c r="C28" s="1">
-        <v>380.56</v>
+        <v>253.5</v>
       </c>
       <c r="D28" s="1">
-        <v>160.95921443737</v>
+        <v>287.62377573646</v>
       </c>
       <c r="E28" t="s">
         <v>11</v>
       </c>
       <c r="F28">
         <v>1.14</v>
       </c>
       <c r="G28" s="1">
-        <v>65754.82</v>
+        <v>771427.25</v>
       </c>
       <c r="H28" s="1">
-        <v>91545.54</v>
+        <v>-69840.94</v>
       </c>
       <c r="I28" s="1">
-        <v>139.22255433138</v>
+        <v>-9.0534706934452</v>
       </c>
       <c r="J28">
         <v>0.0</v>
       </c>
       <c r="K28">
         <v>0.0</v>
       </c>
       <c r="L28" s="1">
-        <v>157300.36</v>
+        <v>701586.31</v>
       </c>
       <c r="M28" s="1">
-        <v>157300.36</v>
+        <v>701586.31</v>
       </c>
       <c r="N28" s="1">
-        <v>0.12</v>
+        <v>0.59</v>
       </c>
       <c r="O28">
         <v>1</v>
       </c>
       <c r="Z28" t="s">
         <v>91</v>
       </c>
     </row>
     <row r="29" spans="1:26">
       <c r="A29" t="s">
         <v>94</v>
       </c>
       <c r="B29" s="1">
-        <v>3964.0</v>
+        <v>997.0</v>
       </c>
       <c r="C29" s="1">
-        <v>264.02</v>
+        <v>935.8</v>
       </c>
       <c r="D29" s="1">
-        <v>287.6237764884</v>
+        <v>983.84094282849</v>
       </c>
       <c r="E29" t="s">
         <v>11</v>
       </c>
       <c r="F29">
         <v>1.14</v>
       </c>
       <c r="G29" s="1">
-        <v>968621.36</v>
+        <v>837449.3</v>
       </c>
       <c r="H29" s="1">
-        <v>-50170.04</v>
+        <v>-19536.97</v>
       </c>
       <c r="I29" s="1">
-        <v>-5.1795306269108</v>
+        <v>-2.3329137656453</v>
       </c>
       <c r="J29">
         <v>0.0</v>
       </c>
       <c r="K29">
         <v>0.0</v>
       </c>
       <c r="L29" s="1">
-        <v>918451.32</v>
+        <v>817912.33</v>
       </c>
       <c r="M29" s="1">
-        <v>918451.32</v>
+        <v>817912.33</v>
       </c>
       <c r="N29" s="1">
         <v>0.69</v>
       </c>
       <c r="O29">
         <v>1</v>
       </c>
       <c r="Z29" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="30" spans="1:26">
       <c r="A30" t="s">
         <v>96</v>
       </c>
       <c r="B30" s="1">
-        <v>1047.0</v>
+        <v>4472.0</v>
       </c>
       <c r="C30" s="1">
-        <v>952.54</v>
+        <v>198.49</v>
       </c>
       <c r="D30" s="1">
-        <v>983.84093600764</v>
+        <v>149.81743962433</v>
       </c>
       <c r="E30" t="s">
         <v>11</v>
       </c>
       <c r="F30">
         <v>1.14</v>
       </c>
       <c r="G30" s="1">
-        <v>879447.76</v>
+        <v>582562.86</v>
       </c>
       <c r="H30" s="1">
-        <v>-4231.1</v>
+        <v>195597.29</v>
       </c>
       <c r="I30" s="1">
-        <v>-0.4811087357821</v>
+        <v>33.57531065403</v>
       </c>
       <c r="J30">
         <v>0.0</v>
       </c>
       <c r="K30">
         <v>0.0</v>
       </c>
       <c r="L30" s="1">
-        <v>875216.66</v>
+        <v>778160.15</v>
       </c>
       <c r="M30" s="1">
-        <v>875216.66</v>
+        <v>778160.15</v>
       </c>
       <c r="N30" s="1">
-        <v>0.66</v>
+        <v>0.65</v>
       </c>
       <c r="O30">
         <v>1</v>
       </c>
       <c r="Z30" t="s">
         <v>95</v>
       </c>
     </row>
     <row r="31" spans="1:26">
       <c r="A31" t="s">
         <v>98</v>
       </c>
       <c r="B31" s="1">
-        <v>604.0</v>
+        <v>1825.0</v>
       </c>
       <c r="C31" s="1">
-        <v>701.09</v>
+        <v>586.0</v>
       </c>
       <c r="D31" s="1">
-        <v>397.23864238411</v>
+        <v>515.45562739726</v>
       </c>
       <c r="E31" t="s">
         <v>11</v>
       </c>
       <c r="F31">
         <v>1.14</v>
       </c>
       <c r="G31" s="1">
-        <v>203177.36</v>
+        <v>809093.19</v>
       </c>
       <c r="H31" s="1">
-        <v>168440.33</v>
+        <v>128445.16</v>
       </c>
       <c r="I31" s="1">
-        <v>82.903100030436</v>
+        <v>15.875199740589</v>
       </c>
       <c r="J31">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>1.04</v>
+      </c>
+      <c r="K31" t="s">
+        <v>99</v>
       </c>
       <c r="L31" s="1">
-        <v>371617.69</v>
+        <v>937538.35</v>
       </c>
       <c r="M31" s="1">
-        <v>371617.69</v>
+        <v>939444.1</v>
       </c>
       <c r="N31" s="1">
-        <v>0.28</v>
+        <v>0.79</v>
       </c>
       <c r="O31">
         <v>1</v>
       </c>
       <c r="Z31" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="32" spans="1:26">
       <c r="A32" t="s">
+        <v>101</v>
+      </c>
+      <c r="B32" s="1">
+        <v>4706.0</v>
+      </c>
+      <c r="C32" s="1">
+        <v>176.25</v>
+      </c>
+      <c r="D32" s="1">
+        <v>175.84500637484</v>
+      </c>
+      <c r="E32" t="s">
+        <v>11</v>
+      </c>
+      <c r="F32">
+        <v>1.14</v>
+      </c>
+      <c r="G32" s="1">
+        <v>708609.17</v>
+      </c>
+      <c r="H32" s="1">
+        <v>18516.72</v>
+      </c>
+      <c r="I32" s="1">
+        <v>2.6131075893359</v>
+      </c>
+      <c r="J32">
+        <v>0.0</v>
+      </c>
+      <c r="K32">
+        <v>0.0</v>
+      </c>
+      <c r="L32" s="1">
+        <v>727125.89</v>
+      </c>
+      <c r="M32" s="1">
+        <v>727125.89</v>
+      </c>
+      <c r="N32" s="1">
+        <v>0.61</v>
+      </c>
+      <c r="O32">
+        <v>1</v>
+      </c>
+      <c r="Z32" t="s">
         <v>100</v>
-      </c>
-[...43 lines deleted...]
-        <v>99</v>
       </c>
     </row>
     <row r="33" spans="1:26">
       <c r="A33" t="s">
+        <v>103</v>
+      </c>
+      <c r="B33" s="1">
+        <v>877.0</v>
+      </c>
+      <c r="C33" s="1">
+        <v>401.41</v>
+      </c>
+      <c r="D33" s="1">
+        <v>358.96101482326</v>
+      </c>
+      <c r="E33" t="s">
+        <v>11</v>
+      </c>
+      <c r="F33">
+        <v>1.14</v>
+      </c>
+      <c r="G33" s="1">
+        <v>268677.98</v>
+      </c>
+      <c r="H33" s="1">
+        <v>39936.53</v>
+      </c>
+      <c r="I33" s="1">
+        <v>14.864087484951</v>
+      </c>
+      <c r="J33">
+        <v>1.92</v>
+      </c>
+      <c r="K33" t="s">
+        <v>104</v>
+      </c>
+      <c r="L33" s="1">
+        <v>308614.51</v>
+      </c>
+      <c r="M33" s="1">
+        <v>310302.08</v>
+      </c>
+      <c r="N33" s="1">
+        <v>0.26</v>
+      </c>
+      <c r="O33">
+        <v>1</v>
+      </c>
+      <c r="Z33" t="s">
         <v>102</v>
-      </c>
-[...43 lines deleted...]
-        <v>101</v>
       </c>
     </row>
     <row r="34" spans="1:26">
       <c r="A34" t="s">
+        <v>106</v>
+      </c>
+      <c r="B34" s="1">
+        <v>10685.0</v>
+      </c>
+      <c r="C34" s="1">
+        <v>85.0</v>
+      </c>
+      <c r="D34" s="1">
+        <v>77.917093121198</v>
+      </c>
+      <c r="E34" t="s">
+        <v>11</v>
+      </c>
+      <c r="F34">
+        <v>1.14</v>
+      </c>
+      <c r="G34" s="1">
+        <v>710343.36</v>
+      </c>
+      <c r="H34" s="1">
+        <v>85856.34</v>
+      </c>
+      <c r="I34" s="1">
+        <v>12.086597107067</v>
+      </c>
+      <c r="J34">
+        <v>0.0</v>
+      </c>
+      <c r="K34">
+        <v>0.0</v>
+      </c>
+      <c r="L34" s="1">
+        <v>796199.7</v>
+      </c>
+      <c r="M34" s="1">
+        <v>796199.7</v>
+      </c>
+      <c r="N34" s="1">
+        <v>0.67</v>
+      </c>
+      <c r="O34">
+        <v>1</v>
+      </c>
+      <c r="Z34" t="s">
         <v>105</v>
-      </c>
-[...43 lines deleted...]
-        <v>104</v>
       </c>
     </row>
     <row r="35" spans="1:26">
       <c r="A35" t="s">
         <v>108</v>
       </c>
       <c r="B35" s="1">
-        <v>14627.0</v>
+        <v>19.0</v>
       </c>
       <c r="C35" s="1">
-        <v>90.78</v>
+        <v>1146.9</v>
       </c>
       <c r="D35" s="1">
-        <v>77.917093730772</v>
+        <v>945.38736842105</v>
       </c>
       <c r="E35" t="s">
         <v>11</v>
       </c>
       <c r="F35">
         <v>1.14</v>
       </c>
       <c r="G35" s="1">
-        <v>972409.2</v>
+        <v>15431.11</v>
       </c>
       <c r="H35" s="1">
-        <v>192872.99</v>
+        <v>3672.16</v>
       </c>
       <c r="I35" s="1">
-        <v>19.834550105038</v>
+        <v>23.797121529171</v>
       </c>
       <c r="J35">
         <v>0.0</v>
       </c>
       <c r="K35">
         <v>0.0</v>
       </c>
       <c r="L35" s="1">
-        <v>1165282.19</v>
+        <v>19103.27</v>
       </c>
       <c r="M35" s="1">
-        <v>1165282.19</v>
+        <v>19103.27</v>
       </c>
       <c r="N35" s="1">
-        <v>0.88</v>
+        <v>0.02</v>
       </c>
       <c r="O35">
         <v>1</v>
       </c>
       <c r="Z35" t="s">
         <v>107</v>
       </c>
     </row>
     <row r="36" spans="1:26">
       <c r="A36" t="s">
-        <v>110</v>
+        <v>108</v>
       </c>
       <c r="B36" s="1">
-        <v>19.0</v>
+        <v>2365.0</v>
       </c>
       <c r="C36" s="1">
-        <v>1208.12</v>
+        <v>1146.9</v>
       </c>
       <c r="D36" s="1">
-        <v>945.38736842105</v>
+        <v>593.83701902748</v>
       </c>
       <c r="E36" t="s">
         <v>11</v>
       </c>
       <c r="F36">
         <v>1.14</v>
       </c>
       <c r="G36" s="1">
-        <v>15431.11</v>
+        <v>1282362.84</v>
       </c>
       <c r="H36" s="1">
-        <v>4713.06</v>
+        <v>1095491.55</v>
       </c>
       <c r="I36" s="1">
-        <v>30.542585724553</v>
+        <v>85.427580699391</v>
       </c>
       <c r="J36">
         <v>0.0</v>
       </c>
       <c r="K36">
         <v>0.0</v>
       </c>
       <c r="L36" s="1">
-        <v>20144.17</v>
+        <v>2377854.39</v>
       </c>
       <c r="M36" s="1">
-        <v>20144.17</v>
+        <v>2377854.39</v>
       </c>
       <c r="N36" s="1">
-        <v>0.02</v>
+        <v>1.99</v>
       </c>
       <c r="O36">
         <v>1</v>
       </c>
       <c r="Z36" t="s">
-        <v>109</v>
+        <v>107</v>
       </c>
     </row>
     <row r="37" spans="1:26">
       <c r="A37" t="s">
         <v>110</v>
       </c>
       <c r="B37" s="1">
-        <v>2570.0</v>
+        <v>6227.0</v>
       </c>
       <c r="C37" s="1">
-        <v>1208.12</v>
+        <v>136.58</v>
       </c>
       <c r="D37" s="1">
-        <v>593.83701945525</v>
+        <v>141.98567849687</v>
       </c>
       <c r="E37" t="s">
         <v>11</v>
       </c>
       <c r="F37">
         <v>1.14</v>
       </c>
       <c r="G37" s="1">
-        <v>1393519.02</v>
+        <v>760246.0</v>
       </c>
       <c r="H37" s="1">
-        <v>1331244.82</v>
+        <v>-14665.51</v>
       </c>
       <c r="I37" s="1">
-        <v>95.531155362343</v>
+        <v>-1.9290479660531</v>
       </c>
       <c r="J37">
         <v>0.0</v>
       </c>
       <c r="K37">
         <v>0.0</v>
       </c>
       <c r="L37" s="1">
-        <v>2724763.84</v>
+        <v>745580.49</v>
       </c>
       <c r="M37" s="1">
-        <v>2724763.84</v>
+        <v>745580.49</v>
       </c>
       <c r="N37" s="1">
-        <v>2.06</v>
+        <v>0.63</v>
       </c>
       <c r="O37">
         <v>1</v>
       </c>
       <c r="Z37" t="s">
         <v>109</v>
       </c>
     </row>
     <row r="38" spans="1:26">
       <c r="A38" t="s">
         <v>112</v>
       </c>
       <c r="B38" s="1">
-        <v>7279.0</v>
+        <v>4535.0</v>
       </c>
       <c r="C38" s="1">
-        <v>143.49</v>
+        <v>148.36</v>
       </c>
       <c r="D38" s="1">
-        <v>141.98567935156</v>
+        <v>143.44436383683</v>
       </c>
       <c r="E38" t="s">
         <v>11</v>
       </c>
       <c r="F38">
         <v>1.14</v>
       </c>
       <c r="G38" s="1">
-        <v>888683.26</v>
+        <v>568810.55</v>
       </c>
       <c r="H38" s="1">
-        <v>27914.99</v>
+        <v>21013.77</v>
       </c>
       <c r="I38" s="1">
-        <v>3.1411630280962</v>
+        <v>3.6943354865693</v>
       </c>
       <c r="J38">
         <v>0.0</v>
       </c>
       <c r="K38">
         <v>0.0</v>
       </c>
       <c r="L38" s="1">
-        <v>916598.25</v>
+        <v>589824.32</v>
       </c>
       <c r="M38" s="1">
-        <v>916598.25</v>
+        <v>589824.32</v>
       </c>
       <c r="N38" s="1">
-        <v>0.69</v>
+        <v>0.49</v>
       </c>
       <c r="O38">
         <v>1</v>
       </c>
       <c r="Z38" t="s">
         <v>111</v>
       </c>
     </row>
     <row r="39" spans="1:26">
       <c r="A39" t="s">
         <v>114</v>
       </c>
       <c r="B39" s="1">
-        <v>2211.0</v>
+        <v>1628.0</v>
       </c>
       <c r="C39" s="1">
-        <v>368.34</v>
+        <v>371.52</v>
       </c>
       <c r="D39" s="1">
-        <v>395.3665355043</v>
+        <v>395.36653562654</v>
       </c>
       <c r="E39" t="s">
         <v>11</v>
       </c>
       <c r="F39">
         <v>1.14</v>
       </c>
       <c r="G39" s="1">
-        <v>752136.67</v>
+        <v>553812.07</v>
       </c>
       <c r="H39" s="1">
-        <v>-37437.47</v>
+        <v>-23581.02</v>
       </c>
       <c r="I39" s="1">
-        <v>-4.9774823503819</v>
+        <v>-4.2579462018587</v>
       </c>
       <c r="J39">
         <v>0.0</v>
       </c>
       <c r="K39">
         <v>0.0</v>
       </c>
       <c r="L39" s="1">
-        <v>714699.2</v>
+        <v>530231.05</v>
       </c>
       <c r="M39" s="1">
-        <v>714699.2</v>
+        <v>530231.05</v>
       </c>
       <c r="N39" s="1">
-        <v>0.54</v>
+        <v>0.44</v>
       </c>
       <c r="O39">
         <v>1</v>
       </c>
       <c r="Z39" t="s">
         <v>113</v>
       </c>
     </row>
     <row r="40" spans="1:26">
       <c r="A40" t="s">
         <v>116</v>
       </c>
       <c r="B40" s="1">
-        <v>16174.0</v>
+        <v>7807.0</v>
       </c>
       <c r="C40" s="1">
-        <v>56.31</v>
+        <v>57.4</v>
       </c>
       <c r="D40" s="1">
-        <v>42.827194262396</v>
+        <v>42.827193544255</v>
       </c>
       <c r="E40" t="s">
         <v>11</v>
       </c>
       <c r="F40">
         <v>1.14</v>
       </c>
       <c r="G40" s="1">
-        <v>595861.56</v>
+        <v>287615.38</v>
       </c>
       <c r="H40" s="1">
-        <v>203399.47</v>
+        <v>105232.7</v>
       </c>
       <c r="I40" s="1">
-        <v>34.135356877191</v>
+        <v>36.587994703204</v>
       </c>
       <c r="J40">
         <v>0.0</v>
       </c>
       <c r="K40">
         <v>0.0</v>
       </c>
       <c r="L40" s="1">
-        <v>799261.03</v>
+        <v>392848.08</v>
       </c>
       <c r="M40" s="1">
-        <v>799261.03</v>
+        <v>392848.08</v>
       </c>
       <c r="N40" s="1">
-        <v>0.6</v>
+        <v>0.33</v>
       </c>
       <c r="O40">
         <v>1</v>
       </c>
       <c r="Z40" t="s">
         <v>115</v>
       </c>
     </row>
     <row r="41" spans="1:26">
       <c r="A41" t="s">
         <v>118</v>
       </c>
       <c r="B41" s="1">
-        <v>8516.0</v>
+        <v>3243.0</v>
       </c>
       <c r="C41" s="1">
-        <v>62.45</v>
+        <v>58.79</v>
       </c>
       <c r="D41" s="1">
-        <v>64.11815406294</v>
+        <v>64.118152944804</v>
       </c>
       <c r="E41" t="s">
         <v>11</v>
       </c>
       <c r="F41">
         <v>1.14</v>
       </c>
       <c r="G41" s="1">
-        <v>462228.22</v>
+        <v>176022.32</v>
       </c>
       <c r="H41" s="1">
-        <v>4488.94</v>
+        <v>-8882.87</v>
       </c>
       <c r="I41" s="1">
-        <v>0.97115230221123</v>
+        <v>-5.046445246262</v>
       </c>
       <c r="J41">
-        <v>0.0</v>
+        <v>0.09</v>
       </c>
       <c r="K41">
-        <v>0.0</v>
+        <v>298.51</v>
       </c>
       <c r="L41" s="1">
-        <v>466717.16</v>
+        <v>167139.45</v>
       </c>
       <c r="M41" s="1">
-        <v>466717.16</v>
+        <v>167437.96</v>
       </c>
       <c r="N41" s="1">
-        <v>0.35</v>
+        <v>0.14</v>
       </c>
       <c r="O41">
         <v>1</v>
       </c>
       <c r="Z41" t="s">
         <v>117</v>
       </c>
     </row>
     <row r="42" spans="1:26">
       <c r="A42" t="s">
         <v>120</v>
       </c>
       <c r="B42" s="1">
-        <v>5272.0</v>
+        <v>3532.0</v>
       </c>
       <c r="C42" s="1">
-        <v>369.0</v>
+        <v>341.3</v>
       </c>
       <c r="D42" s="1">
-        <v>313.69987860395</v>
+        <v>313.69987825595</v>
       </c>
       <c r="E42" t="s">
         <v>11</v>
       </c>
       <c r="F42">
         <v>1.14</v>
       </c>
       <c r="G42" s="1">
-        <v>1405666.85</v>
+        <v>941732.81</v>
       </c>
       <c r="H42" s="1">
-        <v>301545.08</v>
+        <v>115049.52</v>
       </c>
       <c r="I42" s="1">
-        <v>21.452101541699</v>
+        <v>12.216790025612</v>
       </c>
       <c r="J42">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>0.41</v>
+      </c>
+      <c r="K42" t="s">
+        <v>121</v>
       </c>
       <c r="L42" s="1">
-        <v>1707211.93</v>
+        <v>1056782.33</v>
       </c>
       <c r="M42" s="1">
-        <v>1707211.93</v>
+        <v>1058223.84</v>
       </c>
       <c r="N42" s="1">
-        <v>1.29</v>
+        <v>0.89</v>
       </c>
       <c r="O42">
         <v>1</v>
       </c>
       <c r="Z42" t="s">
         <v>119</v>
       </c>
     </row>
     <row r="43" spans="1:26">
       <c r="A43" t="s">
+        <v>123</v>
+      </c>
+      <c r="B43" s="1">
+        <v>9941.0</v>
+      </c>
+      <c r="C43" s="1">
+        <v>75.8</v>
+      </c>
+      <c r="D43" s="1">
+        <v>84.141384166583</v>
+      </c>
+      <c r="E43" t="s">
+        <v>11</v>
+      </c>
+      <c r="F43">
+        <v>1.14</v>
+      </c>
+      <c r="G43" s="1">
+        <v>717256.16</v>
+      </c>
+      <c r="H43" s="1">
+        <v>-56672.48</v>
+      </c>
+      <c r="I43" s="1">
+        <v>-7.9012887111349</v>
+      </c>
+      <c r="J43">
+        <v>0.0</v>
+      </c>
+      <c r="K43">
+        <v>0.0</v>
+      </c>
+      <c r="L43" s="1">
+        <v>660583.68</v>
+      </c>
+      <c r="M43" s="1">
+        <v>660583.68</v>
+      </c>
+      <c r="N43" s="1">
+        <v>0.55</v>
+      </c>
+      <c r="O43">
+        <v>1</v>
+      </c>
+      <c r="Z43" t="s">
         <v>122</v>
-      </c>
-[...43 lines deleted...]
-        <v>121</v>
       </c>
     </row>
     <row r="44" spans="1:26">
       <c r="A44" t="s">
+        <v>125</v>
+      </c>
+      <c r="B44" s="1">
+        <v>10370.0</v>
+      </c>
+      <c r="C44" s="1">
+        <v>133.21</v>
+      </c>
+      <c r="D44" s="1">
+        <v>115.23986981678</v>
+      </c>
+      <c r="E44" t="s">
+        <v>11</v>
+      </c>
+      <c r="F44">
+        <v>1.14</v>
+      </c>
+      <c r="G44" s="1">
+        <v>1026649.7</v>
+      </c>
+      <c r="H44" s="1">
+        <v>184350.3</v>
+      </c>
+      <c r="I44" s="1">
+        <v>17.956494800515</v>
+      </c>
+      <c r="J44">
+        <v>0.0</v>
+      </c>
+      <c r="K44">
+        <v>0.0</v>
+      </c>
+      <c r="L44" s="1">
+        <v>1211000.0</v>
+      </c>
+      <c r="M44" s="1">
+        <v>1211000.0</v>
+      </c>
+      <c r="N44" s="1">
+        <v>1.02</v>
+      </c>
+      <c r="O44">
+        <v>1</v>
+      </c>
+      <c r="Z44" t="s">
         <v>124</v>
-      </c>
-[...43 lines deleted...]
-        <v>123</v>
       </c>
     </row>
     <row r="45" spans="1:26">
       <c r="A45" t="s">
         <v>127</v>
       </c>
       <c r="B45" s="1">
-        <v>1067.0</v>
+        <v>1076.0</v>
       </c>
       <c r="C45" s="1">
-        <v>1019.61</v>
+        <v>1055.03</v>
       </c>
       <c r="D45" s="1">
-        <v>850.17995313964</v>
+        <v>901.38491635688</v>
       </c>
       <c r="E45" t="s">
         <v>11</v>
       </c>
       <c r="F45">
         <v>1.14</v>
       </c>
       <c r="G45" s="1">
-        <v>778334.23</v>
+        <v>836787.71</v>
       </c>
       <c r="H45" s="1">
-        <v>176403.7</v>
+        <v>158401.45</v>
       </c>
       <c r="I45" s="1">
-        <v>22.664260827897</v>
+        <v>18.929705600002</v>
       </c>
       <c r="J45">
-        <v>1.89</v>
-[...2 lines deleted...]
-        <v>128</v>
+        <v>0.0</v>
+      </c>
+      <c r="K45">
+        <v>0.0</v>
       </c>
       <c r="L45" s="1">
-        <v>954737.93</v>
+        <v>995189.16</v>
       </c>
       <c r="M45" s="1">
-        <v>956755.92</v>
+        <v>995189.16</v>
       </c>
       <c r="N45" s="1">
-        <v>0.72</v>
+        <v>0.83</v>
       </c>
       <c r="O45">
         <v>1</v>
       </c>
       <c r="Z45" t="s">
         <v>126</v>
       </c>
     </row>
     <row r="46" spans="1:26">
       <c r="A46" t="s">
-        <v>130</v>
+        <v>129</v>
       </c>
       <c r="B46" s="1">
-        <v>6325.0</v>
+        <v>5332.0</v>
       </c>
       <c r="C46" s="1">
-        <v>348.86</v>
+        <v>333.04</v>
       </c>
       <c r="D46" s="1">
-        <v>367.8539541502</v>
+        <v>367.85395348837</v>
       </c>
       <c r="E46" t="s">
         <v>11</v>
       </c>
       <c r="F46">
         <v>1.14</v>
       </c>
       <c r="G46" s="1">
-        <v>1987660.91</v>
+        <v>1675606.0</v>
       </c>
       <c r="H46" s="1">
-        <v>-51250.64</v>
+        <v>-118869.54</v>
       </c>
       <c r="I46" s="1">
-        <v>-2.5784398003782</v>
+        <v>-7.0941223652816</v>
       </c>
       <c r="J46">
         <v>0.0</v>
       </c>
       <c r="K46">
         <v>0.0</v>
       </c>
       <c r="L46" s="1">
-        <v>1936410.27</v>
+        <v>1556736.46</v>
       </c>
       <c r="M46" s="1">
-        <v>1936410.27</v>
+        <v>1556736.46</v>
       </c>
       <c r="N46" s="1">
-        <v>1.46</v>
+        <v>1.31</v>
       </c>
       <c r="O46">
         <v>1</v>
       </c>
       <c r="Z46" t="s">
-        <v>129</v>
+        <v>128</v>
       </c>
     </row>
     <row r="47" spans="1:26">
       <c r="A47" t="s">
-        <v>132</v>
+        <v>131</v>
       </c>
       <c r="B47" s="1">
-        <v>1793.0</v>
+        <v>1662.0</v>
       </c>
       <c r="C47" s="1">
-        <v>517.02</v>
+        <v>484.98</v>
       </c>
       <c r="D47" s="1">
-        <v>455.56277746793</v>
+        <v>455.56277978339</v>
       </c>
       <c r="E47" t="s">
         <v>11</v>
       </c>
       <c r="F47">
         <v>1.14</v>
       </c>
       <c r="G47" s="1">
-        <v>699597.88</v>
+        <v>648483.92</v>
       </c>
       <c r="H47" s="1">
-        <v>113931.62</v>
+        <v>58131.98</v>
       </c>
       <c r="I47" s="1">
-        <v>16.285300921724</v>
+        <v>8.9642901245724</v>
       </c>
       <c r="J47">
         <v>0.0</v>
       </c>
       <c r="K47">
         <v>0.0</v>
       </c>
       <c r="L47" s="1">
-        <v>813529.5</v>
+        <v>706615.9</v>
       </c>
       <c r="M47" s="1">
-        <v>813529.5</v>
+        <v>706615.9</v>
       </c>
       <c r="N47" s="1">
-        <v>0.61</v>
+        <v>0.59</v>
       </c>
       <c r="O47">
         <v>1</v>
       </c>
       <c r="Z47" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
     </row>
     <row r="48" spans="1:26">
       <c r="A48" t="s">
-        <v>134</v>
+        <v>133</v>
       </c>
       <c r="B48" s="1">
-        <v>11407.0</v>
+        <v>10098.0</v>
       </c>
       <c r="C48" s="1">
-        <v>128.32</v>
+        <v>97.06</v>
       </c>
       <c r="D48" s="1">
-        <v>116.19057333216</v>
+        <v>116.19057239057</v>
       </c>
       <c r="E48" t="s">
         <v>11</v>
       </c>
       <c r="F48">
         <v>1.14</v>
       </c>
       <c r="G48" s="1">
-        <v>1143772.42</v>
+        <v>1012519.85</v>
       </c>
       <c r="H48" s="1">
-        <v>140778.91</v>
+        <v>-153300.18</v>
       </c>
       <c r="I48" s="1">
-        <v>12.308297309704</v>
+        <v>-15.140461690702</v>
       </c>
       <c r="J48">
         <v>0.0</v>
       </c>
       <c r="K48">
         <v>0.0</v>
       </c>
       <c r="L48" s="1">
-        <v>1284551.33</v>
+        <v>859219.67</v>
       </c>
       <c r="M48" s="1">
-        <v>1284551.33</v>
+        <v>859219.67</v>
       </c>
       <c r="N48" s="1">
-        <v>0.97</v>
+        <v>0.72</v>
       </c>
       <c r="O48">
         <v>1</v>
       </c>
       <c r="Z48" t="s">
-        <v>133</v>
+        <v>132</v>
       </c>
     </row>
     <row r="49" spans="1:26">
       <c r="A49" t="s">
-        <v>136</v>
+        <v>135</v>
       </c>
       <c r="B49" s="1">
-        <v>10314.0</v>
+        <v>9337.0</v>
       </c>
       <c r="C49" s="1">
-        <v>76.35</v>
+        <v>77.27</v>
       </c>
       <c r="D49" s="1">
-        <v>79.364100252084</v>
+        <v>79.364099817929</v>
       </c>
       <c r="E49" t="s">
         <v>11</v>
       </c>
       <c r="F49">
         <v>1.14</v>
       </c>
       <c r="G49" s="1">
-        <v>701517.55</v>
+        <v>635065.87</v>
       </c>
       <c r="H49" s="1">
-        <v>-10447.87</v>
+        <v>-2585.82</v>
       </c>
       <c r="I49" s="1">
-        <v>-1.4893241088552</v>
+        <v>-0.40717351099343</v>
       </c>
       <c r="J49">
-        <v>0.25</v>
-[...2 lines deleted...]
-        <v>137</v>
+        <v>0.0</v>
+      </c>
+      <c r="K49">
+        <v>0.0</v>
       </c>
       <c r="L49" s="1">
-        <v>691069.68</v>
+        <v>632480.05</v>
       </c>
       <c r="M49" s="1">
-        <v>693604.06</v>
+        <v>632480.05</v>
       </c>
       <c r="N49" s="1">
-        <v>0.52</v>
+        <v>0.53</v>
       </c>
       <c r="O49">
         <v>1</v>
       </c>
       <c r="Z49" t="s">
-        <v>135</v>
+        <v>134</v>
       </c>
     </row>
     <row r="50" spans="1:26">
       <c r="A50" t="s">
-        <v>139</v>
+        <v>137</v>
       </c>
       <c r="B50" s="1">
-        <v>2918.0</v>
+        <v>44.0</v>
       </c>
       <c r="C50" s="1">
-        <v>404.7</v>
+        <v>353.17</v>
       </c>
       <c r="D50" s="1">
-        <v>254.30752227553</v>
+        <v>466.98113636364</v>
       </c>
       <c r="E50" t="s">
         <v>11</v>
       </c>
       <c r="F50">
         <v>1.14</v>
       </c>
       <c r="G50" s="1">
-        <v>669782.4</v>
+        <v>17730.82</v>
       </c>
       <c r="H50" s="1">
-        <v>366562.14</v>
+        <v>-4108.06</v>
       </c>
       <c r="I50" s="1">
-        <v>54.728541687569</v>
+        <v>-23.169035611438</v>
       </c>
       <c r="J50">
         <v>0.0</v>
       </c>
       <c r="K50">
         <v>0.0</v>
       </c>
       <c r="L50" s="1">
-        <v>1036344.54</v>
+        <v>13622.76</v>
       </c>
       <c r="M50" s="1">
-        <v>1036344.54</v>
+        <v>13622.76</v>
       </c>
       <c r="N50" s="1">
-        <v>0.78</v>
+        <v>0.01</v>
       </c>
       <c r="O50">
         <v>1</v>
       </c>
       <c r="Z50" t="s">
-        <v>138</v>
+        <v>136</v>
       </c>
     </row>
     <row r="51" spans="1:26">
       <c r="A51" t="s">
-        <v>139</v>
+        <v>137</v>
       </c>
       <c r="B51" s="1">
-        <v>193.0</v>
+        <v>2433.0</v>
       </c>
       <c r="C51" s="1">
-        <v>404.7</v>
+        <v>353.17</v>
       </c>
       <c r="D51" s="1">
-        <v>466.98124352332</v>
+        <v>254.3075215783</v>
       </c>
       <c r="E51" t="s">
         <v>11</v>
       </c>
       <c r="F51">
         <v>1.14</v>
       </c>
       <c r="G51" s="1">
-        <v>77773.8</v>
+        <v>558458.05</v>
       </c>
       <c r="H51" s="1">
-        <v>-9228.74</v>
+        <v>194818.54</v>
       </c>
       <c r="I51" s="1">
-        <v>-11.86612972492</v>
+        <v>34.88508044606</v>
       </c>
       <c r="J51">
         <v>0.0</v>
       </c>
       <c r="K51">
         <v>0.0</v>
       </c>
       <c r="L51" s="1">
-        <v>68545.06</v>
+        <v>753276.59</v>
       </c>
       <c r="M51" s="1">
-        <v>68545.06</v>
+        <v>753276.59</v>
       </c>
       <c r="N51" s="1">
-        <v>0.05</v>
+        <v>0.63</v>
       </c>
       <c r="O51">
         <v>1</v>
       </c>
       <c r="Z51" t="s">
-        <v>138</v>
+        <v>136</v>
       </c>
     </row>
     <row r="52" spans="1:26">
       <c r="A52" t="s">
-        <v>141</v>
+        <v>139</v>
       </c>
       <c r="B52" s="1">
-        <v>8672.0</v>
+        <v>7708.0</v>
       </c>
       <c r="C52" s="1">
-        <v>329.05</v>
+        <v>338.87</v>
       </c>
       <c r="D52" s="1">
-        <v>290.08748039668</v>
+        <v>290.08747924235</v>
       </c>
       <c r="E52" t="s">
         <v>11</v>
       </c>
       <c r="F52">
         <v>1.14</v>
       </c>
       <c r="G52" s="1">
-        <v>2149963.23</v>
+        <v>1910968.24</v>
       </c>
       <c r="H52" s="1">
-        <v>354224.22</v>
+        <v>378862.53</v>
       </c>
       <c r="I52" s="1">
-        <v>16.475826891235</v>
+        <v>19.825684282435</v>
       </c>
       <c r="J52">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>1.01</v>
+      </c>
+      <c r="K52" t="s">
+        <v>140</v>
       </c>
       <c r="L52" s="1">
-        <v>2504187.45</v>
+        <v>2289830.77</v>
       </c>
       <c r="M52" s="1">
-        <v>2504187.45</v>
+        <v>2297632.82</v>
       </c>
       <c r="N52" s="1">
-        <v>1.89</v>
+        <v>1.93</v>
       </c>
       <c r="O52">
         <v>1</v>
       </c>
       <c r="Z52" t="s">
-        <v>140</v>
+        <v>138</v>
       </c>
     </row>
     <row r="53" spans="1:26">
       <c r="A53" t="s">
-        <v>143</v>
+        <v>142</v>
       </c>
       <c r="B53" s="1">
-        <v>11003.0</v>
+        <v>10476.0</v>
       </c>
       <c r="C53" s="1">
-        <v>33.4</v>
+        <v>30.44</v>
       </c>
       <c r="D53" s="1">
-        <v>32.147454330637</v>
+        <v>32.147454180985</v>
       </c>
       <c r="E53" t="s">
         <v>11</v>
       </c>
       <c r="F53">
         <v>1.14</v>
       </c>
       <c r="G53" s="1">
-        <v>301986.71</v>
+        <v>287522.74</v>
       </c>
       <c r="H53" s="1">
-        <v>20523.34</v>
+        <v>-7966.82</v>
       </c>
       <c r="I53" s="1">
-        <v>6.7961070207361</v>
+        <v>-2.7708486640048</v>
       </c>
       <c r="J53">
-        <v>0.14</v>
-[...2 lines deleted...]
-        <v>144</v>
+        <v>0.0</v>
+      </c>
+      <c r="K53">
+        <v>0.0</v>
       </c>
       <c r="L53" s="1">
-        <v>322510.05</v>
+        <v>279555.92</v>
       </c>
       <c r="M53" s="1">
-        <v>324064.66</v>
+        <v>279555.92</v>
       </c>
       <c r="N53" s="1">
-        <v>0.24</v>
+        <v>0.23</v>
       </c>
       <c r="O53">
         <v>1</v>
       </c>
       <c r="Z53" t="s">
-        <v>142</v>
+        <v>141</v>
       </c>
     </row>
     <row r="54" spans="1:26">
       <c r="A54" t="s">
-        <v>146</v>
+        <v>144</v>
       </c>
       <c r="B54" s="1">
-        <v>5144.0</v>
+        <v>6558.0</v>
       </c>
       <c r="C54" s="1">
-        <v>90.13</v>
+        <v>96.97</v>
       </c>
       <c r="D54" s="1">
-        <v>133.66262052877</v>
+        <v>125.73960353766</v>
       </c>
       <c r="E54" t="s">
         <v>11</v>
       </c>
       <c r="F54">
         <v>1.14</v>
       </c>
       <c r="G54" s="1">
-        <v>586009.3</v>
+        <v>706562.37</v>
       </c>
       <c r="H54" s="1">
-        <v>-179138.99</v>
+        <v>-149072.0</v>
       </c>
       <c r="I54" s="1">
-        <v>-30.569308371045</v>
+        <v>-21.098208216212</v>
       </c>
       <c r="J54">
         <v>0.0</v>
       </c>
       <c r="K54">
         <v>0.0</v>
       </c>
       <c r="L54" s="1">
-        <v>406870.31</v>
+        <v>557490.37</v>
       </c>
       <c r="M54" s="1">
-        <v>406870.31</v>
+        <v>557490.37</v>
       </c>
       <c r="N54" s="1">
-        <v>0.31</v>
+        <v>0.47</v>
       </c>
       <c r="O54">
         <v>1</v>
       </c>
       <c r="Z54" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
     </row>
     <row r="55" spans="1:26">
       <c r="A55" t="s">
-        <v>148</v>
+        <v>146</v>
       </c>
       <c r="B55" s="1">
-        <v>3026.0</v>
+        <v>3751.0</v>
       </c>
       <c r="C55" s="1">
-        <v>379.09</v>
+        <v>306.76</v>
       </c>
       <c r="D55" s="1">
-        <v>334.87277924653</v>
+        <v>341.67511596908</v>
       </c>
       <c r="E55" t="s">
         <v>11</v>
       </c>
       <c r="F55">
         <v>1.14</v>
       </c>
       <c r="G55" s="1">
-        <v>870409.96</v>
+        <v>1107416.47</v>
       </c>
       <c r="H55" s="1">
-        <v>136282.75</v>
+        <v>-98687.83</v>
       </c>
       <c r="I55" s="1">
-        <v>15.657305897557</v>
+        <v>-8.911537138327</v>
       </c>
       <c r="J55">
-        <v>0.16</v>
+        <v>0.0</v>
       </c>
       <c r="K55">
-        <v>480.11</v>
+        <v>0.0</v>
       </c>
       <c r="L55" s="1">
-        <v>1006692.71</v>
+        <v>1008728.64</v>
       </c>
       <c r="M55" s="1">
-        <v>1007172.82</v>
+        <v>1008728.64</v>
       </c>
       <c r="N55" s="1">
-        <v>0.76</v>
+        <v>0.85</v>
       </c>
       <c r="O55">
         <v>1</v>
       </c>
       <c r="Z55" t="s">
-        <v>147</v>
+        <v>145</v>
       </c>
     </row>
     <row r="56" spans="1:26">
       <c r="A56" t="s">
-        <v>150</v>
+        <v>148</v>
       </c>
       <c r="B56" s="1">
-        <v>29772.0</v>
+        <v>22153.0</v>
       </c>
       <c r="C56" s="1">
-        <v>24.54</v>
+        <v>23.92</v>
       </c>
       <c r="D56" s="1">
-        <v>18.909090084643</v>
+        <v>18.909090416648</v>
       </c>
       <c r="E56" t="s">
         <v>11</v>
       </c>
       <c r="F56">
         <v>1.14</v>
       </c>
       <c r="G56" s="1">
-        <v>480682.74</v>
+        <v>357670.46</v>
       </c>
       <c r="H56" s="1">
-        <v>160479.95</v>
+        <v>106868.65</v>
       </c>
       <c r="I56" s="1">
-        <v>33.385835738558</v>
+        <v>29.879081990724</v>
       </c>
       <c r="J56">
         <v>0.0</v>
       </c>
       <c r="K56">
         <v>0.0</v>
       </c>
       <c r="L56" s="1">
-        <v>641162.69</v>
+        <v>464539.11</v>
       </c>
       <c r="M56" s="1">
-        <v>641162.69</v>
+        <v>464539.11</v>
       </c>
       <c r="N56" s="1">
-        <v>0.48</v>
+        <v>0.39</v>
       </c>
       <c r="O56">
         <v>1</v>
       </c>
       <c r="Z56" t="s">
-        <v>149</v>
+        <v>147</v>
       </c>
     </row>
     <row r="57" spans="1:26">
       <c r="A57" t="s">
-        <v>152</v>
+        <v>150</v>
       </c>
       <c r="B57" s="1">
-        <v>2671.0</v>
+        <v>2277.0</v>
       </c>
       <c r="C57" s="1">
-        <v>519.62</v>
+        <v>512.05</v>
       </c>
       <c r="D57" s="1">
-        <v>483.9314152003</v>
+        <v>483.93141853316</v>
       </c>
       <c r="E57" t="s">
         <v>11</v>
       </c>
       <c r="F57">
         <v>1.14</v>
       </c>
       <c r="G57" s="1">
-        <v>1106035.66</v>
+        <v>942884.02</v>
       </c>
       <c r="H57" s="1">
-        <v>111959.09</v>
+        <v>79240.86</v>
       </c>
       <c r="I57" s="1">
-        <v>10.122556988805</v>
+        <v>8.4040940687488</v>
       </c>
       <c r="J57">
         <v>0.0</v>
       </c>
       <c r="K57">
         <v>0.0</v>
       </c>
       <c r="L57" s="1">
-        <v>1217994.75</v>
+        <v>1022124.88</v>
       </c>
       <c r="M57" s="1">
-        <v>1217994.75</v>
+        <v>1022124.88</v>
       </c>
       <c r="N57" s="1">
-        <v>0.92</v>
+        <v>0.86</v>
       </c>
       <c r="O57">
         <v>1</v>
       </c>
       <c r="Z57" t="s">
-        <v>151</v>
+        <v>149</v>
       </c>
     </row>
     <row r="58" spans="1:26">
       <c r="A58" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
       <c r="B58" s="1">
-        <v>1679.0</v>
+        <v>1310.0</v>
       </c>
       <c r="C58" s="1">
-        <v>616.06</v>
+        <v>553.62</v>
       </c>
       <c r="D58" s="1">
-        <v>575.41425253127</v>
+        <v>575.4142519084</v>
       </c>
       <c r="E58" t="s">
         <v>11</v>
       </c>
       <c r="F58">
         <v>1.14</v>
       </c>
       <c r="G58" s="1">
-        <v>831589.09</v>
+        <v>648827.7</v>
       </c>
       <c r="H58" s="1">
-        <v>76146.53</v>
+        <v>-13040.73</v>
       </c>
       <c r="I58" s="1">
-        <v>9.1567495191646</v>
+        <v>-2.0098910696938</v>
       </c>
       <c r="J58">
-        <v>0.36</v>
+        <v>0.0</v>
       </c>
       <c r="K58">
-        <v>605.73</v>
+        <v>0.0</v>
       </c>
       <c r="L58" s="1">
-        <v>907735.62</v>
+        <v>635786.97</v>
       </c>
       <c r="M58" s="1">
-        <v>908341.35</v>
+        <v>635786.97</v>
       </c>
       <c r="N58" s="1">
-        <v>0.69</v>
+        <v>0.53</v>
       </c>
       <c r="O58">
         <v>1</v>
       </c>
       <c r="Z58" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
     </row>
     <row r="59" spans="1:26">
       <c r="A59" t="s">
-        <v>156</v>
+        <v>154</v>
       </c>
       <c r="B59" s="1">
-        <v>2043.0</v>
+        <v>1863.0</v>
       </c>
       <c r="C59" s="1">
-        <v>499.02</v>
+        <v>194.94</v>
       </c>
       <c r="D59" s="1">
-        <v>556.6281546745</v>
+        <v>198.14909286098</v>
       </c>
       <c r="E59" t="s">
         <v>11</v>
       </c>
       <c r="F59">
         <v>1.14</v>
       </c>
       <c r="G59" s="1">
-        <v>970914.54</v>
+        <v>323618.62</v>
       </c>
       <c r="H59" s="1">
-        <v>-76225.76</v>
+        <v>-5241.11</v>
       </c>
       <c r="I59" s="1">
-        <v>-7.8509237280554</v>
+        <v>-1.6195328933793</v>
       </c>
       <c r="J59">
         <v>0.0</v>
       </c>
       <c r="K59">
         <v>0.0</v>
       </c>
       <c r="L59" s="1">
-        <v>894688.78</v>
+        <v>318377.51</v>
       </c>
       <c r="M59" s="1">
-        <v>894688.78</v>
+        <v>318377.51</v>
       </c>
       <c r="N59" s="1">
-        <v>0.67</v>
+        <v>0.27</v>
       </c>
       <c r="O59">
         <v>1</v>
       </c>
       <c r="Z59" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
     </row>
     <row r="60" spans="1:26">
       <c r="A60" t="s">
-        <v>158</v>
+        <v>156</v>
       </c>
       <c r="B60" s="1">
-        <v>14183.0</v>
+        <v>1803.0</v>
       </c>
       <c r="C60" s="1">
-        <v>128.66</v>
+        <v>547.44</v>
       </c>
       <c r="D60" s="1">
-        <v>85.402387365156</v>
+        <v>556.6281530782</v>
       </c>
       <c r="E60" t="s">
         <v>11</v>
       </c>
       <c r="F60">
         <v>1.14</v>
       </c>
       <c r="G60" s="1">
-        <v>1040290.79</v>
+        <v>856857.04</v>
       </c>
       <c r="H60" s="1">
-        <v>561099.98</v>
+        <v>8431.22</v>
       </c>
       <c r="I60" s="1">
-        <v>53.93684010218</v>
+        <v>0.98397044155697</v>
       </c>
       <c r="J60">
-        <v>0.46</v>
+        <v>0.59</v>
       </c>
       <c r="K60" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="L60" s="1">
-        <v>1601390.77</v>
+        <v>865288.26</v>
       </c>
       <c r="M60" s="1">
-        <v>1607868.15</v>
+        <v>866354.42</v>
       </c>
       <c r="N60" s="1">
-        <v>1.21</v>
+        <v>0.73</v>
       </c>
       <c r="O60">
         <v>1</v>
       </c>
       <c r="Z60" t="s">
-        <v>157</v>
+        <v>155</v>
       </c>
     </row>
     <row r="61" spans="1:26">
       <c r="A61" t="s">
-        <v>161</v>
+        <v>159</v>
       </c>
       <c r="B61" s="1">
-        <v>7215.0</v>
+        <v>13504.0</v>
       </c>
       <c r="C61" s="1">
-        <v>550.25</v>
+        <v>124.4</v>
       </c>
       <c r="D61" s="1">
-        <v>711.63121829522</v>
+        <v>85.402387440758</v>
       </c>
       <c r="E61" t="s">
         <v>11</v>
       </c>
       <c r="F61">
         <v>1.14</v>
       </c>
       <c r="G61" s="1">
-        <v>4380422.71</v>
+        <v>990487.69</v>
       </c>
       <c r="H61" s="1">
-        <v>-896391.34</v>
+        <v>482202.41</v>
       </c>
       <c r="I61" s="1">
-        <v>-20.463580785335</v>
+        <v>48.683331945297</v>
       </c>
       <c r="J61">
         <v>0.0</v>
       </c>
       <c r="K61">
         <v>0.0</v>
       </c>
       <c r="L61" s="1">
-        <v>3484031.37</v>
+        <v>1472690.1</v>
       </c>
       <c r="M61" s="1">
-        <v>3484031.37</v>
+        <v>1472690.1</v>
       </c>
       <c r="N61" s="1">
-        <v>2.63</v>
+        <v>1.23</v>
       </c>
       <c r="O61">
         <v>1</v>
       </c>
       <c r="Z61" t="s">
-        <v>160</v>
+        <v>158</v>
       </c>
     </row>
     <row r="62" spans="1:26">
       <c r="A62" t="s">
-        <v>163</v>
+        <v>161</v>
       </c>
       <c r="B62" s="1">
-        <v>1301.0</v>
+        <v>6777.0</v>
       </c>
       <c r="C62" s="1">
-        <v>85.95</v>
+        <v>645.85</v>
       </c>
       <c r="D62" s="1">
-        <v>80.395495772483</v>
+        <v>711.63121882839</v>
       </c>
       <c r="E62" t="s">
         <v>11</v>
       </c>
       <c r="F62">
         <v>1.14</v>
       </c>
       <c r="G62" s="1">
-        <v>89300.46</v>
+        <v>4114501.0</v>
       </c>
       <c r="H62" s="1">
-        <v>8831.13</v>
+        <v>-277448.79</v>
       </c>
       <c r="I62" s="1">
-        <v>9.8892323734951</v>
+        <v>-6.7431941321682</v>
       </c>
       <c r="J62">
         <v>0.0</v>
       </c>
       <c r="K62">
         <v>0.0</v>
       </c>
       <c r="L62" s="1">
-        <v>98131.59</v>
+        <v>3837052.21</v>
       </c>
       <c r="M62" s="1">
-        <v>98131.59</v>
+        <v>3837052.21</v>
       </c>
       <c r="N62" s="1">
-        <v>0.07</v>
+        <v>3.22</v>
       </c>
       <c r="O62">
         <v>1</v>
       </c>
       <c r="Z62" t="s">
-        <v>162</v>
+        <v>160</v>
       </c>
     </row>
     <row r="63" spans="1:26">
       <c r="A63" t="s">
-        <v>165</v>
+        <v>163</v>
       </c>
       <c r="B63" s="1">
-        <v>3443.0</v>
+        <v>1239.0</v>
       </c>
       <c r="C63" s="1">
-        <v>1132.33</v>
+        <v>92.99</v>
       </c>
       <c r="D63" s="1">
-        <v>560.68593377868</v>
+        <v>80.395496368039</v>
       </c>
       <c r="E63" t="s">
         <v>11</v>
       </c>
       <c r="F63">
         <v>1.14</v>
       </c>
       <c r="G63" s="1">
-        <v>1671191.82</v>
+        <v>85044.78</v>
       </c>
       <c r="H63" s="1">
-        <v>1750144.02</v>
+        <v>15958.65</v>
       </c>
       <c r="I63" s="1">
-        <v>104.72430507708</v>
+        <v>18.76499651125</v>
       </c>
       <c r="J63">
         <v>0.0</v>
       </c>
       <c r="K63">
         <v>0.0</v>
       </c>
       <c r="L63" s="1">
-        <v>3421335.84</v>
+        <v>101003.43</v>
       </c>
       <c r="M63" s="1">
-        <v>3421335.84</v>
+        <v>101003.43</v>
       </c>
       <c r="N63" s="1">
-        <v>2.58</v>
+        <v>0.08</v>
       </c>
       <c r="O63">
         <v>1</v>
       </c>
       <c r="Z63" t="s">
-        <v>164</v>
+        <v>162</v>
       </c>
     </row>
     <row r="64" spans="1:26">
       <c r="A64" t="s">
-        <v>167</v>
+        <v>165</v>
       </c>
       <c r="B64" s="1">
-        <v>17303.0</v>
+        <v>3059.0</v>
       </c>
       <c r="C64" s="1">
-        <v>372.97</v>
+        <v>865.46</v>
       </c>
       <c r="D64" s="1">
-        <v>493.77856498873</v>
+        <v>560.68593331154</v>
       </c>
       <c r="E64" t="s">
         <v>11</v>
       </c>
       <c r="F64">
         <v>1.14</v>
       </c>
       <c r="G64" s="1">
-        <v>7302708.65</v>
+        <v>1484802.72</v>
       </c>
       <c r="H64" s="1">
-        <v>-1639259.85</v>
+        <v>836089.84</v>
       </c>
       <c r="I64" s="1">
-        <v>-22.447285364452</v>
+        <v>56.309826803119</v>
       </c>
       <c r="J64">
-        <v>0.0</v>
+        <v>0.1</v>
       </c>
       <c r="K64">
-        <v>0.0</v>
+        <v>309.74</v>
       </c>
       <c r="L64" s="1">
-        <v>5663448.8</v>
+        <v>2320892.56</v>
       </c>
       <c r="M64" s="1">
-        <v>5663448.8</v>
+        <v>2321202.3</v>
       </c>
       <c r="N64" s="1">
-        <v>4.27</v>
+        <v>1.95</v>
       </c>
       <c r="O64">
         <v>1</v>
       </c>
       <c r="Z64" t="s">
-        <v>166</v>
+        <v>164</v>
       </c>
     </row>
     <row r="65" spans="1:26">
       <c r="A65" t="s">
-        <v>169</v>
+        <v>167</v>
       </c>
       <c r="B65" s="1">
-        <v>4746.0</v>
+        <v>17050.0</v>
       </c>
       <c r="C65" s="1">
-        <v>212.03</v>
+        <v>402.29</v>
       </c>
       <c r="D65" s="1">
-        <v>144.26844500632</v>
+        <v>490.42495718475</v>
       </c>
       <c r="E65" t="s">
         <v>11</v>
       </c>
       <c r="F65">
         <v>1.14</v>
       </c>
       <c r="G65" s="1">
-        <v>584685.95</v>
+        <v>7152039.05</v>
       </c>
       <c r="H65" s="1">
-        <v>298415.74</v>
+        <v>-1139025.55</v>
       </c>
       <c r="I65" s="1">
-        <v>51.038637066617</v>
+        <v>-15.925885499744</v>
       </c>
       <c r="J65">
         <v>0.0</v>
       </c>
       <c r="K65">
         <v>0.0</v>
       </c>
       <c r="L65" s="1">
-        <v>883101.69</v>
+        <v>6013013.5</v>
       </c>
       <c r="M65" s="1">
-        <v>883101.69</v>
+        <v>6013013.5</v>
       </c>
       <c r="N65" s="1">
-        <v>0.67</v>
+        <v>5.04</v>
       </c>
       <c r="O65">
         <v>1</v>
       </c>
       <c r="Z65" t="s">
-        <v>168</v>
+        <v>166</v>
       </c>
     </row>
     <row r="66" spans="1:26">
       <c r="A66" t="s">
-        <v>171</v>
+        <v>169</v>
       </c>
       <c r="B66" s="1">
-        <v>8391.0</v>
+        <v>4147.0</v>
       </c>
       <c r="C66" s="1">
-        <v>73.81</v>
+        <v>210.94</v>
       </c>
       <c r="D66" s="1">
-        <v>88.585576212609</v>
+        <v>144.26844707017</v>
       </c>
       <c r="E66" t="s">
         <v>11</v>
       </c>
       <c r="F66">
         <v>1.14</v>
       </c>
       <c r="G66" s="1">
-        <v>638204.34</v>
+        <v>510891.84</v>
       </c>
       <c r="H66" s="1">
-        <v>-94685.51</v>
+        <v>255977.78</v>
       </c>
       <c r="I66" s="1">
-        <v>-14.836237246522</v>
+        <v>50.104104226836</v>
       </c>
       <c r="J66">
         <v>0.0</v>
       </c>
       <c r="K66">
         <v>0.0</v>
       </c>
       <c r="L66" s="1">
-        <v>543518.83</v>
+        <v>766869.62</v>
       </c>
       <c r="M66" s="1">
-        <v>543518.83</v>
+        <v>766869.62</v>
       </c>
       <c r="N66" s="1">
-        <v>0.41</v>
+        <v>0.64</v>
       </c>
       <c r="O66">
         <v>1</v>
       </c>
       <c r="Z66" t="s">
-        <v>170</v>
+        <v>168</v>
       </c>
     </row>
     <row r="67" spans="1:26">
       <c r="A67" t="s">
         <v>171</v>
       </c>
       <c r="B67" s="1">
-        <v>11660.0</v>
+        <v>7431.0</v>
       </c>
       <c r="C67" s="1">
-        <v>73.81</v>
+        <v>67.6</v>
       </c>
       <c r="D67" s="1">
-        <v>43.225473413379</v>
+        <v>88.585575292693</v>
       </c>
       <c r="E67" t="s">
         <v>11</v>
       </c>
       <c r="F67">
         <v>1.14</v>
       </c>
       <c r="G67" s="1">
-        <v>457315.67</v>
+        <v>565188.47</v>
       </c>
       <c r="H67" s="1">
-        <v>297949.45</v>
+        <v>-124813.61</v>
       </c>
       <c r="I67" s="1">
-        <v>65.151812969803</v>
+        <v>-22.083537903737</v>
       </c>
       <c r="J67">
         <v>0.0</v>
       </c>
       <c r="K67">
         <v>0.0</v>
       </c>
       <c r="L67" s="1">
-        <v>755265.12</v>
+        <v>440374.86</v>
       </c>
       <c r="M67" s="1">
-        <v>755265.12</v>
+        <v>440374.86</v>
       </c>
       <c r="N67" s="1">
-        <v>0.57</v>
+        <v>0.37</v>
       </c>
       <c r="O67">
         <v>1</v>
       </c>
       <c r="Z67" t="s">
         <v>170</v>
       </c>
     </row>
     <row r="68" spans="1:26">
       <c r="A68" t="s">
-        <v>173</v>
+        <v>171</v>
       </c>
       <c r="B68" s="1">
-        <v>2507.0</v>
+        <v>1569.0</v>
       </c>
       <c r="C68" s="1">
-        <v>96.13</v>
+        <v>67.6</v>
       </c>
       <c r="D68" s="1">
-        <v>116.83629836458</v>
+        <v>43.225474824729</v>
       </c>
       <c r="E68" t="s">
         <v>11</v>
       </c>
       <c r="F68">
         <v>1.14</v>
       </c>
       <c r="G68" s="1">
-        <v>247954.46</v>
+        <v>61537.59</v>
       </c>
       <c r="H68" s="1">
-        <v>-36460.02</v>
+        <v>31444.26</v>
       </c>
       <c r="I68" s="1">
-        <v>-14.704321107997</v>
+        <v>51.097646170414</v>
       </c>
       <c r="J68">
         <v>0.0</v>
       </c>
       <c r="K68">
         <v>0.0</v>
       </c>
       <c r="L68" s="1">
-        <v>211494.44</v>
+        <v>92981.85</v>
       </c>
       <c r="M68" s="1">
-        <v>211494.44</v>
+        <v>92981.85</v>
       </c>
       <c r="N68" s="1">
-        <v>0.16</v>
+        <v>0.08</v>
       </c>
       <c r="O68">
         <v>1</v>
       </c>
       <c r="Z68" t="s">
-        <v>172</v>
+        <v>170</v>
       </c>
     </row>
     <row r="69" spans="1:26">
       <c r="A69" t="s">
-        <v>175</v>
+        <v>173</v>
       </c>
       <c r="B69" s="1">
-        <v>12462.0</v>
+        <v>11866.0</v>
       </c>
       <c r="C69" s="1">
-        <v>88.56</v>
+        <v>88.0</v>
       </c>
       <c r="D69" s="1">
-        <v>74.798555609052</v>
+        <v>74.798555536828</v>
       </c>
       <c r="E69" t="s">
         <v>11</v>
       </c>
       <c r="F69">
         <v>1.14</v>
       </c>
       <c r="G69" s="1">
-        <v>797496.85</v>
+        <v>759356.25</v>
       </c>
       <c r="H69" s="1">
-        <v>171028.57</v>
+        <v>156053.59</v>
       </c>
       <c r="I69" s="1">
-        <v>21.445673421782</v>
+        <v>20.550774422414</v>
       </c>
       <c r="J69">
         <v>0.0</v>
       </c>
       <c r="K69">
         <v>0.0</v>
       </c>
       <c r="L69" s="1">
-        <v>968525.42</v>
+        <v>915409.84</v>
       </c>
       <c r="M69" s="1">
-        <v>968525.42</v>
+        <v>915409.84</v>
       </c>
       <c r="N69" s="1">
-        <v>0.73</v>
+        <v>0.77</v>
       </c>
       <c r="O69">
         <v>1</v>
       </c>
       <c r="Z69" t="s">
-        <v>174</v>
+        <v>172</v>
       </c>
     </row>
     <row r="70" spans="1:26">
       <c r="A70" t="s">
-        <v>177</v>
+        <v>175</v>
       </c>
       <c r="B70" s="1">
-        <v>30757.0</v>
+        <v>2184.0</v>
       </c>
       <c r="C70" s="1">
-        <v>192.53</v>
+        <v>154.78</v>
       </c>
       <c r="D70" s="1">
-        <v>85.334505966121</v>
+        <v>155.64811813187</v>
       </c>
       <c r="E70" t="s">
         <v>11</v>
       </c>
       <c r="F70">
         <v>1.14</v>
       </c>
       <c r="G70" s="1">
-        <v>2465459.21</v>
+        <v>298006.04</v>
       </c>
       <c r="H70" s="1">
-        <v>2731245.67</v>
+        <v>-1662.11</v>
       </c>
       <c r="I70" s="1">
-        <v>110.78040386643</v>
+        <v>-0.55774372895261</v>
       </c>
       <c r="J70">
         <v>0.0</v>
       </c>
       <c r="K70">
         <v>0.0</v>
       </c>
       <c r="L70" s="1">
-        <v>5196704.88</v>
+        <v>296343.93</v>
       </c>
       <c r="M70" s="1">
-        <v>5196704.88</v>
+        <v>296343.93</v>
       </c>
       <c r="N70" s="1">
-        <v>3.92</v>
+        <v>0.25</v>
       </c>
       <c r="O70">
         <v>1</v>
       </c>
       <c r="Z70" t="s">
-        <v>176</v>
+        <v>174</v>
       </c>
     </row>
     <row r="71" spans="1:26">
       <c r="A71" t="s">
         <v>177</v>
       </c>
       <c r="B71" s="1">
-        <v>31225.0</v>
+        <v>30757.0</v>
       </c>
       <c r="C71" s="1">
-        <v>192.53</v>
+        <v>203.28</v>
       </c>
       <c r="D71" s="1">
-        <v>153.04213803042</v>
+        <v>85.334505966121</v>
       </c>
       <c r="E71" t="s">
         <v>11</v>
       </c>
       <c r="F71">
         <v>1.14</v>
       </c>
       <c r="G71" s="1">
-        <v>4087889.38</v>
+        <v>2465459.21</v>
       </c>
       <c r="H71" s="1">
-        <v>1187888.81</v>
+        <v>3015633.95</v>
       </c>
       <c r="I71" s="1">
-        <v>29.058731770281</v>
+        <v>122.31530490419</v>
       </c>
       <c r="J71">
         <v>0.0</v>
       </c>
       <c r="K71">
         <v>0.0</v>
       </c>
       <c r="L71" s="1">
-        <v>5275778.19</v>
+        <v>5481093.16</v>
       </c>
       <c r="M71" s="1">
-        <v>5275778.19</v>
+        <v>5481093.16</v>
       </c>
       <c r="N71" s="1">
-        <v>3.98</v>
+        <v>4.6</v>
       </c>
       <c r="O71">
         <v>1</v>
       </c>
       <c r="Z71" t="s">
         <v>176</v>
       </c>
     </row>
     <row r="72" spans="1:26">
       <c r="A72" t="s">
-        <v>179</v>
+        <v>177</v>
       </c>
       <c r="B72" s="1">
-        <v>6565.0</v>
+        <v>24106.0</v>
       </c>
       <c r="C72" s="1">
-        <v>124.28</v>
+        <v>203.28</v>
       </c>
       <c r="D72" s="1">
-        <v>90.717896420411</v>
+        <v>153.04213805692</v>
       </c>
       <c r="E72" t="s">
         <v>11</v>
       </c>
       <c r="F72">
         <v>1.14</v>
       </c>
       <c r="G72" s="1">
-        <v>507303.89</v>
+        <v>3155889.88</v>
       </c>
       <c r="H72" s="1">
-        <v>208710.33</v>
+        <v>1139952.74</v>
       </c>
       <c r="I72" s="1">
-        <v>41.14108606579</v>
+        <v>36.121435897503</v>
       </c>
       <c r="J72">
         <v>0.0</v>
       </c>
       <c r="K72">
         <v>0.0</v>
       </c>
       <c r="L72" s="1">
-        <v>716014.22</v>
+        <v>4295842.62</v>
       </c>
       <c r="M72" s="1">
-        <v>716014.22</v>
+        <v>4295842.62</v>
       </c>
       <c r="N72" s="1">
-        <v>0.54</v>
+        <v>3.6</v>
       </c>
       <c r="O72">
         <v>1</v>
       </c>
       <c r="Z72" t="s">
-        <v>178</v>
+        <v>176</v>
       </c>
     </row>
     <row r="73" spans="1:26">
       <c r="A73" t="s">
-        <v>181</v>
+        <v>179</v>
       </c>
       <c r="B73" s="1">
-        <v>38874.0</v>
+        <v>3296.0</v>
       </c>
       <c r="C73" s="1">
-        <v>37.07</v>
+        <v>148.41</v>
       </c>
       <c r="D73" s="1">
-        <v>42.477591706539</v>
+        <v>90.717897451456</v>
       </c>
       <c r="E73" t="s">
         <v>11</v>
       </c>
       <c r="F73">
         <v>1.14</v>
       </c>
       <c r="G73" s="1">
-        <v>1404406.14</v>
+        <v>254695.15</v>
       </c>
       <c r="H73" s="1">
-        <v>-139764.47</v>
+        <v>174128.7</v>
       </c>
       <c r="I73" s="1">
-        <v>-9.9518555223634</v>
+        <v>68.367497378729</v>
       </c>
       <c r="J73">
         <v>0.0</v>
       </c>
       <c r="K73">
         <v>0.0</v>
       </c>
       <c r="L73" s="1">
-        <v>1264641.67</v>
+        <v>428823.85</v>
       </c>
       <c r="M73" s="1">
-        <v>1264641.67</v>
+        <v>428823.85</v>
       </c>
       <c r="N73" s="1">
-        <v>0.95</v>
+        <v>0.36</v>
       </c>
       <c r="O73">
         <v>1</v>
       </c>
       <c r="Z73" t="s">
-        <v>180</v>
+        <v>178</v>
       </c>
     </row>
     <row r="74" spans="1:26">
       <c r="A74" t="s">
-        <v>183</v>
+        <v>181</v>
       </c>
       <c r="B74" s="1">
-        <v>8031.0</v>
+        <v>35640.0</v>
       </c>
       <c r="C74" s="1">
-        <v>148.53</v>
+        <v>37.65</v>
       </c>
       <c r="D74" s="1">
-        <v>178.75728053792</v>
+        <v>42.477591470258</v>
       </c>
       <c r="E74" t="s">
         <v>11</v>
       </c>
       <c r="F74">
         <v>1.14</v>
       </c>
       <c r="G74" s="1">
-        <v>1223763.73</v>
+        <v>1287570.99</v>
       </c>
       <c r="H74" s="1">
-        <v>-176949.84</v>
+        <v>-111235.41</v>
       </c>
       <c r="I74" s="1">
-        <v>-14.459477402554</v>
+        <v>-8.6391671499216</v>
       </c>
       <c r="J74">
         <v>0.0</v>
       </c>
       <c r="K74">
         <v>0.0</v>
       </c>
       <c r="L74" s="1">
-        <v>1046813.89</v>
+        <v>1176335.58</v>
       </c>
       <c r="M74" s="1">
-        <v>1046813.89</v>
+        <v>1176335.58</v>
       </c>
       <c r="N74" s="1">
-        <v>0.79</v>
+        <v>0.99</v>
       </c>
       <c r="O74">
         <v>1</v>
       </c>
       <c r="Z74" t="s">
-        <v>182</v>
+        <v>180</v>
       </c>
     </row>
     <row r="75" spans="1:26">
       <c r="A75" t="s">
-        <v>185</v>
+        <v>183</v>
       </c>
       <c r="B75" s="1">
-        <v>10289.0</v>
+        <v>3627.0</v>
       </c>
       <c r="C75" s="1">
-        <v>112.93</v>
+        <v>121.38</v>
       </c>
       <c r="D75" s="1">
-        <v>141.68447954126</v>
+        <v>178.75728149986</v>
       </c>
       <c r="E75" t="s">
         <v>11</v>
       </c>
       <c r="F75">
         <v>1.14</v>
       </c>
       <c r="G75" s="1">
-        <v>1234214.13</v>
+        <v>552682.23</v>
       </c>
       <c r="H75" s="1">
-        <v>-214524.12</v>
+        <v>-166739.16</v>
       </c>
       <c r="I75" s="1">
-        <v>-17.381434451735</v>
+        <v>-30.169082874259</v>
       </c>
       <c r="J75">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>0.33</v>
+      </c>
+      <c r="K75" t="s">
+        <v>184</v>
       </c>
       <c r="L75" s="1">
-        <v>1019690.01</v>
+        <v>385943.07</v>
       </c>
       <c r="M75" s="1">
-        <v>1019690.01</v>
+        <v>387149.83</v>
       </c>
       <c r="N75" s="1">
-        <v>0.77</v>
+        <v>0.32</v>
       </c>
       <c r="O75">
         <v>1</v>
       </c>
       <c r="Z75" t="s">
-        <v>184</v>
+        <v>182</v>
       </c>
     </row>
     <row r="76" spans="1:26">
       <c r="A76" t="s">
-        <v>187</v>
+        <v>186</v>
       </c>
       <c r="B76" s="1">
-        <v>1963.0</v>
+        <v>10108.0</v>
       </c>
       <c r="C76" s="1">
-        <v>304.2</v>
+        <v>134.85</v>
       </c>
       <c r="D76" s="1">
-        <v>182.01164544065</v>
+        <v>137.26914721013</v>
       </c>
       <c r="E76" t="s">
         <v>11</v>
       </c>
       <c r="F76">
         <v>1.14</v>
       </c>
       <c r="G76" s="1">
-        <v>307132.5</v>
+        <v>1180286.99</v>
       </c>
       <c r="H76" s="1">
-        <v>216908.4</v>
+        <v>14649.28</v>
       </c>
       <c r="I76" s="1">
-        <v>70.623721032453</v>
+        <v>1.241162541324</v>
       </c>
       <c r="J76">
         <v>0.0</v>
       </c>
       <c r="K76">
         <v>0.0</v>
       </c>
       <c r="L76" s="1">
-        <v>524040.9</v>
+        <v>1194936.27</v>
       </c>
       <c r="M76" s="1">
-        <v>524040.9</v>
+        <v>1194936.27</v>
       </c>
       <c r="N76" s="1">
-        <v>0.4</v>
+        <v>1.0</v>
       </c>
       <c r="O76">
         <v>1</v>
       </c>
       <c r="Z76" t="s">
-        <v>186</v>
+        <v>185</v>
       </c>
     </row>
     <row r="77" spans="1:26">
       <c r="A77" t="s">
-        <v>189</v>
+        <v>188</v>
       </c>
       <c r="B77" s="1">
-        <v>2021.0</v>
+        <v>1869.0</v>
       </c>
       <c r="C77" s="1">
-        <v>968.92</v>
+        <v>348.66</v>
       </c>
       <c r="D77" s="1">
-        <v>916.98606630381</v>
+        <v>182.01164794007</v>
       </c>
       <c r="E77" t="s">
         <v>11</v>
       </c>
       <c r="F77">
         <v>1.14</v>
       </c>
       <c r="G77" s="1">
-        <v>1590295.19</v>
+        <v>292425.19</v>
       </c>
       <c r="H77" s="1">
-        <v>128166.7</v>
+        <v>278842.93</v>
       </c>
       <c r="I77" s="1">
-        <v>8.0593024996825</v>
+        <v>95.355304377164</v>
       </c>
       <c r="J77">
         <v>0.0</v>
       </c>
       <c r="K77">
         <v>0.0</v>
       </c>
       <c r="L77" s="1">
-        <v>1718461.89</v>
+        <v>571268.12</v>
       </c>
       <c r="M77" s="1">
-        <v>1718461.89</v>
+        <v>571268.12</v>
       </c>
       <c r="N77" s="1">
-        <v>1.3</v>
+        <v>0.48</v>
       </c>
       <c r="O77">
         <v>1</v>
       </c>
       <c r="Z77" t="s">
-        <v>188</v>
+        <v>187</v>
       </c>
     </row>
     <row r="78" spans="1:26">
       <c r="A78" t="s">
-        <v>191</v>
+        <v>190</v>
       </c>
       <c r="B78" s="1">
-        <v>3272.0</v>
+        <v>1332.0</v>
       </c>
       <c r="C78" s="1">
-        <v>171.65</v>
+        <v>950.79</v>
       </c>
       <c r="D78" s="1">
-        <v>158.44093215159</v>
+        <v>916.98606606607</v>
       </c>
       <c r="E78" t="s">
         <v>11</v>
       </c>
       <c r="F78">
         <v>1.14</v>
       </c>
       <c r="G78" s="1">
-        <v>443774.79</v>
+        <v>1048131.21</v>
       </c>
       <c r="H78" s="1">
-        <v>49107.0</v>
+        <v>62110.12</v>
       </c>
       <c r="I78" s="1">
-        <v>11.065748011508</v>
+        <v>5.9257962559859</v>
       </c>
       <c r="J78">
         <v>0.0</v>
       </c>
       <c r="K78">
         <v>0.0</v>
       </c>
       <c r="L78" s="1">
-        <v>492881.79</v>
+        <v>1110241.33</v>
       </c>
       <c r="M78" s="1">
-        <v>492881.79</v>
+        <v>1110241.33</v>
       </c>
       <c r="N78" s="1">
-        <v>0.37</v>
+        <v>0.93</v>
       </c>
       <c r="O78">
         <v>1</v>
       </c>
       <c r="Z78" t="s">
-        <v>190</v>
+        <v>189</v>
       </c>
     </row>
     <row r="79" spans="1:26">
       <c r="A79" t="s">
-        <v>193</v>
+        <v>192</v>
       </c>
       <c r="B79" s="1">
-        <v>9380.0</v>
+        <v>8931.0</v>
       </c>
       <c r="C79" s="1">
-        <v>149.02</v>
+        <v>149.13</v>
       </c>
       <c r="D79" s="1">
-        <v>158.59507249467</v>
+        <v>158.59507222036</v>
       </c>
       <c r="E79" t="s">
         <v>11</v>
       </c>
       <c r="F79">
         <v>1.14</v>
       </c>
       <c r="G79" s="1">
-        <v>1270088.75</v>
+        <v>1209292.39</v>
       </c>
       <c r="H79" s="1">
-        <v>-43403.71</v>
+        <v>-41693.52</v>
       </c>
       <c r="I79" s="1">
-        <v>-3.4173761479267</v>
+        <v>-3.447761711293</v>
       </c>
       <c r="J79">
         <v>0.0</v>
       </c>
       <c r="K79">
         <v>0.0</v>
       </c>
       <c r="L79" s="1">
-        <v>1226685.04</v>
+        <v>1167598.87</v>
       </c>
       <c r="M79" s="1">
-        <v>1226685.04</v>
+        <v>1167598.87</v>
       </c>
       <c r="N79" s="1">
-        <v>0.93</v>
+        <v>0.98</v>
       </c>
       <c r="O79">
         <v>1</v>
       </c>
       <c r="Z79" t="s">
-        <v>192</v>
+        <v>191</v>
       </c>
     </row>
     <row r="80" spans="1:26">
       <c r="A80" t="s">
-        <v>195</v>
+        <v>194</v>
       </c>
       <c r="B80" s="1">
-        <v>3126.0</v>
+        <v>2976.0</v>
       </c>
       <c r="C80" s="1">
-        <v>224.34</v>
+        <v>212.23</v>
       </c>
       <c r="D80" s="1">
-        <v>254.0215674984</v>
+        <v>254.02156922043</v>
       </c>
       <c r="E80" t="s">
         <v>11</v>
       </c>
       <c r="F80">
         <v>1.14</v>
       </c>
       <c r="G80" s="1">
-        <v>678838.66</v>
+        <v>646264.83</v>
       </c>
       <c r="H80" s="1">
-        <v>-63404.84</v>
+        <v>-92572.82</v>
       </c>
       <c r="I80" s="1">
-        <v>-9.3401928523046</v>
+        <v>-14.324285602854</v>
       </c>
       <c r="J80">
         <v>0.0</v>
       </c>
       <c r="K80">
         <v>0.0</v>
       </c>
       <c r="L80" s="1">
-        <v>615433.82</v>
+        <v>553692.01</v>
       </c>
       <c r="M80" s="1">
-        <v>615433.82</v>
+        <v>553692.01</v>
       </c>
       <c r="N80" s="1">
         <v>0.46</v>
       </c>
       <c r="O80">
         <v>1</v>
       </c>
       <c r="Z80" t="s">
-        <v>194</v>
+        <v>193</v>
       </c>
     </row>
     <row r="81" spans="1:26">
       <c r="A81" t="s">
-        <v>197</v>
+        <v>196</v>
       </c>
       <c r="B81" s="1">
-        <v>6915.0</v>
+        <v>5739.0</v>
       </c>
       <c r="C81" s="1">
-        <v>139.97</v>
+        <v>147.48</v>
       </c>
       <c r="D81" s="1">
-        <v>108.40553145336</v>
+        <v>108.40553058024</v>
       </c>
       <c r="E81" t="s">
         <v>11</v>
       </c>
       <c r="F81">
         <v>1.14</v>
       </c>
       <c r="G81" s="1">
-        <v>640104.68</v>
+        <v>531245.22</v>
       </c>
       <c r="H81" s="1">
-        <v>209296.42</v>
+        <v>210744.54</v>
       </c>
       <c r="I81" s="1">
-        <v>32.697217586349</v>
+        <v>39.669917406504</v>
       </c>
       <c r="J81">
-        <v>0.66</v>
-[...2 lines deleted...]
-        <v>198</v>
+        <v>0.0</v>
+      </c>
+      <c r="K81">
+        <v>0.0</v>
       </c>
       <c r="L81" s="1">
-        <v>849401.1</v>
+        <v>741989.76</v>
       </c>
       <c r="M81" s="1">
-        <v>853946.36</v>
+        <v>741989.76</v>
       </c>
       <c r="N81" s="1">
-        <v>0.64</v>
+        <v>0.62</v>
       </c>
       <c r="O81">
         <v>1</v>
       </c>
       <c r="Z81" t="s">
-        <v>196</v>
+        <v>195</v>
       </c>
     </row>
     <row r="82" spans="1:26">
       <c r="A82" t="s">
-        <v>200</v>
+        <v>198</v>
       </c>
       <c r="B82" s="1">
-        <v>10966.0</v>
+        <v>9720.0</v>
       </c>
       <c r="C82" s="1">
-        <v>83.58</v>
+        <v>77.83</v>
       </c>
       <c r="D82" s="1">
-        <v>82.103603866496</v>
+        <v>82.103603909465</v>
       </c>
       <c r="E82" t="s">
         <v>11</v>
       </c>
       <c r="F82">
         <v>1.14</v>
       </c>
       <c r="G82" s="1">
-        <v>781582.43</v>
+        <v>692775.96</v>
       </c>
       <c r="H82" s="1">
-        <v>22751.3</v>
+        <v>-29580.03</v>
       </c>
       <c r="I82" s="1">
-        <v>2.9109277699602</v>
+        <v>-4.2697829757257</v>
       </c>
       <c r="J82">
-        <v>0.21</v>
-[...2 lines deleted...]
-        <v>201</v>
+        <v>0.0</v>
+      </c>
+      <c r="K82">
+        <v>0.0</v>
       </c>
       <c r="L82" s="1">
-        <v>804333.73</v>
+        <v>663195.93</v>
       </c>
       <c r="M82" s="1">
-        <v>806691.28</v>
+        <v>663195.93</v>
       </c>
       <c r="N82" s="1">
-        <v>0.61</v>
+        <v>0.56</v>
       </c>
       <c r="O82">
         <v>1</v>
       </c>
       <c r="Z82" t="s">
-        <v>199</v>
+        <v>197</v>
       </c>
     </row>
     <row r="83" spans="1:26">
       <c r="A83" t="s">
-        <v>203</v>
+        <v>200</v>
       </c>
       <c r="B83" s="1">
-        <v>1905.0</v>
+        <v>4760.0</v>
       </c>
       <c r="C83" s="1">
-        <v>98.69</v>
+        <v>194.44</v>
       </c>
       <c r="D83" s="1">
-        <v>110.38685564304</v>
+        <v>199.43042647059</v>
       </c>
       <c r="E83" t="s">
         <v>11</v>
       </c>
       <c r="F83">
         <v>1.14</v>
       </c>
       <c r="G83" s="1">
-        <v>178495.02</v>
+        <v>809608.14</v>
       </c>
       <c r="H83" s="1">
-        <v>-13506.47</v>
+        <v>1765.93</v>
       </c>
       <c r="I83" s="1">
-        <v>-7.5668609690063</v>
+        <v>0.21812157175198</v>
       </c>
       <c r="J83">
         <v>0.0</v>
       </c>
       <c r="K83">
         <v>0.0</v>
       </c>
       <c r="L83" s="1">
-        <v>164988.55</v>
+        <v>811374.07</v>
       </c>
       <c r="M83" s="1">
-        <v>164988.55</v>
+        <v>811374.07</v>
       </c>
       <c r="N83" s="1">
-        <v>0.12</v>
+        <v>0.68</v>
       </c>
       <c r="O83">
         <v>1</v>
       </c>
       <c r="Z83" t="s">
-        <v>202</v>
+        <v>199</v>
       </c>
     </row>
     <row r="84" spans="1:26">
       <c r="A84" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
       <c r="B84" s="1">
-        <v>4999.0</v>
+        <v>4942.0</v>
       </c>
       <c r="C84" s="1">
-        <v>187.99</v>
+        <v>78.18</v>
       </c>
       <c r="D84" s="1">
-        <v>199.43042608522</v>
+        <v>75.061301092675</v>
       </c>
       <c r="E84" t="s">
         <v>11</v>
       </c>
       <c r="F84">
         <v>1.14</v>
       </c>
       <c r="G84" s="1">
-        <v>850258.63</v>
+        <v>327090.16</v>
       </c>
       <c r="H84" s="1">
-        <v>-25544.27</v>
+        <v>11619.02</v>
       </c>
       <c r="I84" s="1">
-        <v>-3.0042941169559</v>
+        <v>3.5522377071814</v>
       </c>
       <c r="J84">
         <v>0.0</v>
       </c>
       <c r="K84">
         <v>0.0</v>
       </c>
       <c r="L84" s="1">
-        <v>824714.36</v>
+        <v>338709.18</v>
       </c>
       <c r="M84" s="1">
-        <v>824714.36</v>
+        <v>338709.18</v>
       </c>
       <c r="N84" s="1">
-        <v>0.62</v>
+        <v>0.28</v>
       </c>
       <c r="O84">
         <v>1</v>
       </c>
       <c r="Z84" t="s">
-        <v>204</v>
+        <v>201</v>
       </c>
     </row>
     <row r="85" spans="1:26">
       <c r="A85" t="s">
-        <v>207</v>
+        <v>204</v>
       </c>
       <c r="B85" s="1">
-        <v>10165.0</v>
+        <v>568.0</v>
       </c>
       <c r="C85" s="1">
-        <v>72.33</v>
+        <v>1390.95</v>
       </c>
       <c r="D85" s="1">
-        <v>75.061300541072</v>
+        <v>1733.8313908451</v>
       </c>
       <c r="E85" t="s">
         <v>11</v>
       </c>
       <c r="F85">
         <v>1.14</v>
       </c>
       <c r="G85" s="1">
-        <v>672778.52</v>
+        <v>854298.6</v>
       </c>
       <c r="H85" s="1">
-        <v>-27553.03</v>
+        <v>-161689.15</v>
       </c>
       <c r="I85" s="1">
-        <v>-4.0954086940826</v>
+        <v>-18.926538098037</v>
       </c>
       <c r="J85">
         <v>0.0</v>
       </c>
       <c r="K85">
         <v>0.0</v>
       </c>
       <c r="L85" s="1">
-        <v>645225.49</v>
+        <v>692609.45</v>
       </c>
       <c r="M85" s="1">
-        <v>645225.49</v>
+        <v>692609.45</v>
       </c>
       <c r="N85" s="1">
-        <v>0.49</v>
+        <v>0.58</v>
       </c>
       <c r="O85">
         <v>1</v>
       </c>
       <c r="Z85" t="s">
-        <v>206</v>
+        <v>203</v>
       </c>
     </row>
     <row r="86" spans="1:26">
       <c r="A86" t="s">
-        <v>209</v>
+        <v>206</v>
       </c>
       <c r="B86" s="1">
-        <v>357.0</v>
+        <v>888.0</v>
       </c>
       <c r="C86" s="1">
-        <v>2090.71</v>
+        <v>802.45</v>
       </c>
       <c r="D86" s="1">
-        <v>1541.692745098</v>
+        <v>838.37861486486</v>
       </c>
       <c r="E86" t="s">
         <v>11</v>
       </c>
       <c r="F86">
         <v>1.14</v>
       </c>
       <c r="G86" s="1">
-        <v>472635.95</v>
+        <v>644157.92</v>
       </c>
       <c r="H86" s="1">
-        <v>182373.68</v>
+        <v>-19475.18</v>
       </c>
       <c r="I86" s="1">
-        <v>38.586501936639</v>
+        <v>-3.0233548940918</v>
       </c>
       <c r="J86">
         <v>0.0</v>
       </c>
       <c r="K86">
         <v>0.0</v>
       </c>
       <c r="L86" s="1">
-        <v>655009.63</v>
+        <v>624682.74</v>
       </c>
       <c r="M86" s="1">
-        <v>655009.63</v>
+        <v>624682.74</v>
       </c>
       <c r="N86" s="1">
-        <v>0.49</v>
+        <v>0.52</v>
       </c>
       <c r="O86">
         <v>1</v>
       </c>
       <c r="Z86" t="s">
-        <v>208</v>
+        <v>205</v>
       </c>
     </row>
     <row r="87" spans="1:26">
       <c r="A87" t="s">
-        <v>211</v>
+        <v>208</v>
       </c>
       <c r="B87" s="1">
-        <v>540.0</v>
+        <v>10283.0</v>
       </c>
       <c r="C87" s="1">
-        <v>899.9</v>
+        <v>46.39</v>
       </c>
       <c r="D87" s="1">
-        <v>783.03907407407</v>
+        <v>47.664825440047</v>
       </c>
       <c r="E87" t="s">
         <v>11</v>
       </c>
       <c r="F87">
         <v>1.14</v>
       </c>
       <c r="G87" s="1">
-        <v>362465.89</v>
+        <v>421378.17</v>
       </c>
       <c r="H87" s="1">
-        <v>63989.57</v>
+        <v>-3189.01</v>
       </c>
       <c r="I87" s="1">
-        <v>17.653956348831</v>
+        <v>-0.75680474857062</v>
       </c>
       <c r="J87">
-        <v>0.91</v>
+        <v>0.0</v>
       </c>
       <c r="K87">
-        <v>493.88</v>
+        <v>0.0</v>
       </c>
       <c r="L87" s="1">
-        <v>426455.46</v>
+        <v>418189.16</v>
       </c>
       <c r="M87" s="1">
-        <v>426949.34</v>
+        <v>418189.16</v>
       </c>
       <c r="N87" s="1">
-        <v>0.32</v>
+        <v>0.35</v>
       </c>
       <c r="O87">
         <v>1</v>
       </c>
       <c r="Z87" t="s">
-        <v>210</v>
+        <v>207</v>
       </c>
     </row>
     <row r="88" spans="1:26">
       <c r="A88" t="s">
-        <v>213</v>
+        <v>210</v>
       </c>
       <c r="B88" s="1">
-        <v>10800.0</v>
+        <v>2563.0</v>
       </c>
       <c r="C88" s="1">
-        <v>47.0</v>
+        <v>274.34</v>
       </c>
       <c r="D88" s="1">
-        <v>47.664825925926</v>
+        <v>172.49292235661</v>
       </c>
       <c r="E88" t="s">
         <v>11</v>
       </c>
       <c r="F88">
         <v>1.14</v>
       </c>
       <c r="G88" s="1">
-        <v>442563.86</v>
+        <v>379089.57</v>
       </c>
       <c r="H88" s="1">
-        <v>2894.67</v>
+        <v>237315.64</v>
       </c>
       <c r="I88" s="1">
-        <v>0.65406831908959</v>
+        <v>62.601469093439</v>
       </c>
       <c r="J88">
-        <v>0.09</v>
+        <v>0.0</v>
       </c>
       <c r="K88">
-        <v>957.62</v>
+        <v>0.0</v>
       </c>
       <c r="L88" s="1">
-        <v>445458.53</v>
+        <v>616405.21</v>
       </c>
       <c r="M88" s="1">
-        <v>446416.15</v>
+        <v>616405.21</v>
       </c>
       <c r="N88" s="1">
-        <v>0.34</v>
+        <v>0.52</v>
       </c>
       <c r="O88">
         <v>1</v>
       </c>
       <c r="Z88" t="s">
-        <v>212</v>
+        <v>209</v>
       </c>
     </row>
     <row r="89" spans="1:26">
       <c r="A89" t="s">
-        <v>215</v>
+        <v>212</v>
       </c>
       <c r="B89" s="1">
-        <v>3310.0</v>
+        <v>2827.0</v>
       </c>
       <c r="C89" s="1">
-        <v>248.96</v>
+        <v>319.14</v>
       </c>
       <c r="D89" s="1">
-        <v>172.49292145015</v>
+        <v>326.98576936682</v>
       </c>
       <c r="E89" t="s">
         <v>11</v>
       </c>
       <c r="F89">
         <v>1.14</v>
       </c>
       <c r="G89" s="1">
-        <v>489577.25</v>
+        <v>791032.64</v>
       </c>
       <c r="H89" s="1">
-        <v>233597.48</v>
+        <v>-107.09</v>
       </c>
       <c r="I89" s="1">
-        <v>47.714120703117</v>
+        <v>-0.013538000151296</v>
       </c>
       <c r="J89">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>0.65</v>
+      </c>
+      <c r="K89" t="s">
+        <v>213</v>
       </c>
       <c r="L89" s="1">
-        <v>723174.73</v>
+        <v>790925.55</v>
       </c>
       <c r="M89" s="1">
-        <v>723174.73</v>
+        <v>792757.84</v>
       </c>
       <c r="N89" s="1">
-        <v>0.55</v>
+        <v>0.66</v>
       </c>
       <c r="O89">
         <v>1</v>
       </c>
       <c r="Z89" t="s">
-        <v>214</v>
+        <v>211</v>
       </c>
     </row>
     <row r="90" spans="1:26">
       <c r="A90" t="s">
-        <v>217</v>
+        <v>215</v>
       </c>
       <c r="B90" s="1">
-        <v>3393.0</v>
+        <v>5023.0</v>
       </c>
       <c r="C90" s="1">
-        <v>332.71</v>
+        <v>195.64</v>
       </c>
       <c r="D90" s="1">
-        <v>326.98577070439</v>
+        <v>194.56943061915</v>
       </c>
       <c r="E90" t="s">
         <v>11</v>
       </c>
       <c r="F90">
         <v>1.14</v>
       </c>
       <c r="G90" s="1">
-        <v>949407.06</v>
+        <v>854258.02</v>
       </c>
       <c r="H90" s="1">
-        <v>41277.48</v>
+        <v>7230.29</v>
       </c>
       <c r="I90" s="1">
-        <v>4.3477115074329</v>
+        <v>0.84638245479978</v>
       </c>
       <c r="J90">
         <v>0.0</v>
       </c>
       <c r="K90">
         <v>0.0</v>
       </c>
       <c r="L90" s="1">
-        <v>990684.54</v>
+        <v>861488.31</v>
       </c>
       <c r="M90" s="1">
-        <v>990684.54</v>
+        <v>861488.31</v>
       </c>
       <c r="N90" s="1">
-        <v>0.75</v>
+        <v>0.72</v>
       </c>
       <c r="O90">
         <v>1</v>
       </c>
       <c r="Z90" t="s">
-        <v>216</v>
+        <v>214</v>
       </c>
     </row>
     <row r="91" spans="1:26">
       <c r="A91" t="s">
-        <v>219</v>
+        <v>217</v>
       </c>
       <c r="B91" s="1">
-        <v>5276.0</v>
+        <v>3577.0</v>
       </c>
       <c r="C91" s="1">
-        <v>182.68</v>
+        <v>282.35</v>
       </c>
       <c r="D91" s="1">
-        <v>194.56942949204</v>
+        <v>182.96879787532</v>
       </c>
       <c r="E91" t="s">
         <v>11</v>
       </c>
       <c r="F91">
         <v>1.14</v>
       </c>
       <c r="G91" s="1">
-        <v>897285.54</v>
+        <v>559737.66</v>
       </c>
       <c r="H91" s="1">
-        <v>-51458.7</v>
+        <v>325653.72</v>
       </c>
       <c r="I91" s="1">
-        <v>-5.7349302653423</v>
+        <v>58.179705113999</v>
       </c>
       <c r="J91">
         <v>0.0</v>
       </c>
       <c r="K91">
         <v>0.0</v>
       </c>
       <c r="L91" s="1">
-        <v>845826.84</v>
+        <v>885391.38</v>
       </c>
       <c r="M91" s="1">
-        <v>845826.84</v>
+        <v>885391.38</v>
       </c>
       <c r="N91" s="1">
-        <v>0.64</v>
+        <v>0.74</v>
       </c>
       <c r="O91">
         <v>1</v>
       </c>
       <c r="Z91" t="s">
-        <v>218</v>
+        <v>216</v>
       </c>
     </row>
     <row r="92" spans="1:26">
       <c r="A92" t="s">
-        <v>221</v>
+        <v>219</v>
       </c>
       <c r="B92" s="1">
-        <v>4085.0</v>
+        <v>5635.0</v>
       </c>
       <c r="C92" s="1">
-        <v>272.61</v>
+        <v>369.57</v>
       </c>
       <c r="D92" s="1">
-        <v>182.96879804162</v>
+        <v>335.33270807453</v>
       </c>
       <c r="E92" t="s">
         <v>11</v>
       </c>
       <c r="F92">
         <v>1.14</v>
       </c>
       <c r="G92" s="1">
-        <v>639230.73</v>
+        <v>1613526.87</v>
       </c>
       <c r="H92" s="1">
-        <v>338050.4</v>
+        <v>212130.14</v>
       </c>
       <c r="I92" s="1">
-        <v>52.883940670374</v>
+        <v>13.146985274562</v>
       </c>
       <c r="J92">
         <v>0.0</v>
       </c>
       <c r="K92">
         <v>0.0</v>
       </c>
       <c r="L92" s="1">
-        <v>977281.13</v>
+        <v>1825657.01</v>
       </c>
       <c r="M92" s="1">
-        <v>977281.13</v>
+        <v>1825657.01</v>
       </c>
       <c r="N92" s="1">
-        <v>0.74</v>
+        <v>1.53</v>
       </c>
       <c r="O92">
         <v>1</v>
       </c>
       <c r="Z92" t="s">
-        <v>220</v>
+        <v>218</v>
       </c>
     </row>
     <row r="93" spans="1:26">
       <c r="A93" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="B93" s="1">
-        <v>6107.0</v>
+        <v>2096.0</v>
       </c>
       <c r="C93" s="1">
-        <v>379.71</v>
+        <v>284.07</v>
       </c>
       <c r="D93" s="1">
-        <v>335.33270672998</v>
+        <v>219.40117843512</v>
       </c>
       <c r="E93" t="s">
         <v>11</v>
       </c>
       <c r="F93">
         <v>1.14</v>
       </c>
       <c r="G93" s="1">
-        <v>1748679.43</v>
+        <v>392623.34</v>
       </c>
       <c r="H93" s="1">
-        <v>286326.25</v>
+        <v>129346.26</v>
       </c>
       <c r="I93" s="1">
-        <v>16.373855898791</v>
+        <v>32.944108722625</v>
       </c>
       <c r="J93">
         <v>0.0</v>
       </c>
       <c r="K93">
         <v>0.0</v>
       </c>
       <c r="L93" s="1">
-        <v>2035005.68</v>
+        <v>521969.6</v>
       </c>
       <c r="M93" s="1">
-        <v>2035005.68</v>
+        <v>521969.6</v>
       </c>
       <c r="N93" s="1">
-        <v>1.53</v>
+        <v>0.44</v>
       </c>
       <c r="O93">
         <v>1</v>
       </c>
       <c r="Z93" t="s">
-        <v>222</v>
+        <v>220</v>
       </c>
     </row>
     <row r="94" spans="1:26">
       <c r="A94" t="s">
-        <v>225</v>
+        <v>223</v>
       </c>
       <c r="B94" s="1">
-        <v>2202.0</v>
+        <v>2541.0</v>
       </c>
       <c r="C94" s="1">
-        <v>285.425</v>
+        <v>526.23</v>
       </c>
       <c r="D94" s="1">
-        <v>219.40118074478</v>
+        <v>427.74191656828</v>
       </c>
       <c r="E94" t="s">
         <v>11</v>
       </c>
       <c r="F94">
         <v>1.14</v>
       </c>
       <c r="G94" s="1">
-        <v>412479.29</v>
+        <v>928234.2</v>
       </c>
       <c r="H94" s="1">
-        <v>139083.54</v>
+        <v>243984.99</v>
       </c>
       <c r="I94" s="1">
-        <v>33.718914712057</v>
+        <v>26.284852465035</v>
       </c>
       <c r="J94">
         <v>0.0</v>
       </c>
       <c r="K94">
         <v>0.0</v>
       </c>
       <c r="L94" s="1">
-        <v>551562.83</v>
+        <v>1172219.19</v>
       </c>
       <c r="M94" s="1">
-        <v>551562.83</v>
+        <v>1172219.19</v>
       </c>
       <c r="N94" s="1">
-        <v>0.42</v>
+        <v>0.98</v>
       </c>
       <c r="O94">
         <v>1</v>
       </c>
       <c r="Z94" t="s">
-        <v>224</v>
+        <v>222</v>
       </c>
     </row>
     <row r="95" spans="1:26">
       <c r="A95" t="s">
-        <v>227</v>
+        <v>225</v>
       </c>
       <c r="B95" s="1">
-        <v>2669.0</v>
+        <v>2393.0</v>
       </c>
       <c r="C95" s="1">
-        <v>513.03</v>
+        <v>155.7</v>
       </c>
       <c r="D95" s="1">
-        <v>427.74191832147</v>
+        <v>148.79794400334</v>
       </c>
       <c r="E95" t="s">
         <v>11</v>
       </c>
       <c r="F95">
         <v>1.14</v>
       </c>
       <c r="G95" s="1">
-        <v>974992.94</v>
+        <v>299309.45</v>
       </c>
       <c r="H95" s="1">
-        <v>226654.34</v>
+        <v>27323.41</v>
       </c>
       <c r="I95" s="1">
-        <v>23.246767304797</v>
+        <v>9.128816347095</v>
       </c>
       <c r="J95">
-        <v>0.29</v>
+        <v>0.0</v>
       </c>
       <c r="K95">
-        <v>770.6</v>
+        <v>0.0</v>
       </c>
       <c r="L95" s="1">
-        <v>1201647.28</v>
+        <v>326632.86</v>
       </c>
       <c r="M95" s="1">
-        <v>1202417.88</v>
+        <v>326632.86</v>
       </c>
       <c r="N95" s="1">
-        <v>0.91</v>
+        <v>0.27</v>
       </c>
       <c r="O95">
         <v>1</v>
       </c>
       <c r="Z95" t="s">
-        <v>226</v>
+        <v>224</v>
       </c>
     </row>
     <row r="96" spans="1:26">
       <c r="A96" t="s">
-        <v>229</v>
+        <v>227</v>
       </c>
       <c r="B96" s="1">
-        <v>2514.0</v>
+        <v>1845.0</v>
       </c>
       <c r="C96" s="1">
-        <v>155.43</v>
+        <v>468.16</v>
       </c>
       <c r="D96" s="1">
-        <v>148.79794351631</v>
+        <v>418.92536585366</v>
       </c>
       <c r="E96" t="s">
         <v>11</v>
       </c>
       <c r="F96">
         <v>1.14</v>
       </c>
       <c r="G96" s="1">
-        <v>314443.77</v>
+        <v>658419.03</v>
       </c>
       <c r="H96" s="1">
-        <v>28470.68</v>
+        <v>98796.01</v>
       </c>
       <c r="I96" s="1">
-        <v>9.0542992790094</v>
+        <v>15.005035622983</v>
       </c>
       <c r="J96">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>0.59</v>
+      </c>
+      <c r="K96" t="s">
+        <v>228</v>
       </c>
       <c r="L96" s="1">
-        <v>342914.45</v>
+        <v>757215.04</v>
       </c>
       <c r="M96" s="1">
-        <v>342914.45</v>
+        <v>758295.24</v>
       </c>
       <c r="N96" s="1">
-        <v>0.26</v>
+        <v>0.64</v>
       </c>
       <c r="O96">
         <v>1</v>
       </c>
       <c r="Z96" t="s">
-        <v>228</v>
+        <v>226</v>
       </c>
     </row>
     <row r="97" spans="1:26">
       <c r="A97" t="s">
-        <v>231</v>
+        <v>230</v>
       </c>
       <c r="B97" s="1">
-        <v>1938.0</v>
+        <v>11828.0</v>
       </c>
       <c r="C97" s="1">
-        <v>477.89</v>
+        <v>72.17</v>
       </c>
       <c r="D97" s="1">
-        <v>418.92536635707</v>
+        <v>84.314064930673</v>
       </c>
       <c r="E97" t="s">
         <v>11</v>
       </c>
       <c r="F97">
         <v>1.14</v>
       </c>
       <c r="G97" s="1">
-        <v>691607.63</v>
+        <v>860085.55</v>
       </c>
       <c r="H97" s="1">
-        <v>121161.85</v>
+        <v>-111749.65</v>
       </c>
       <c r="I97" s="1">
-        <v>17.518871213147</v>
+        <v>-12.992852862137</v>
       </c>
       <c r="J97">
-        <v>1.28</v>
-[...2 lines deleted...]
-        <v>232</v>
+        <v>0.0</v>
+      </c>
+      <c r="K97">
+        <v>0.0</v>
       </c>
       <c r="L97" s="1">
-        <v>812769.48</v>
+        <v>748335.9</v>
       </c>
       <c r="M97" s="1">
-        <v>815255.11</v>
+        <v>748335.9</v>
       </c>
       <c r="N97" s="1">
-        <v>0.61</v>
+        <v>0.63</v>
       </c>
       <c r="O97">
         <v>1</v>
       </c>
       <c r="Z97" t="s">
-        <v>230</v>
+        <v>229</v>
       </c>
     </row>
     <row r="98" spans="1:26">
       <c r="A98" t="s">
-        <v>234</v>
+        <v>232</v>
       </c>
       <c r="B98" s="1">
-        <v>15665.0</v>
+        <v>568.0</v>
       </c>
       <c r="C98" s="1">
-        <v>76.2</v>
+        <v>1012.71</v>
       </c>
       <c r="D98" s="1">
-        <v>84.31406511331</v>
+        <v>869.17823943662</v>
       </c>
       <c r="E98" t="s">
         <v>11</v>
       </c>
       <c r="F98">
         <v>1.14</v>
       </c>
       <c r="G98" s="1">
-        <v>1139097.07</v>
+        <v>425479.52</v>
       </c>
       <c r="H98" s="1">
-        <v>-91556.04</v>
+        <v>78789.16</v>
       </c>
       <c r="I98" s="1">
-        <v>-8.037597708859</v>
+        <v>18.517732651386</v>
       </c>
       <c r="J98">
         <v>0.0</v>
       </c>
       <c r="K98">
         <v>0.0</v>
       </c>
       <c r="L98" s="1">
-        <v>1047541.03</v>
+        <v>504268.68</v>
       </c>
       <c r="M98" s="1">
-        <v>1047541.03</v>
+        <v>504268.68</v>
       </c>
       <c r="N98" s="1">
-        <v>0.79</v>
+        <v>0.42</v>
       </c>
       <c r="O98">
         <v>1</v>
       </c>
       <c r="Z98" t="s">
-        <v>233</v>
+        <v>231</v>
       </c>
     </row>
     <row r="99" spans="1:26">
       <c r="A99" t="s">
-        <v>236</v>
+        <v>234</v>
       </c>
       <c r="B99" s="1">
-        <v>596.0</v>
+        <v>2043.0</v>
       </c>
       <c r="C99" s="1">
-        <v>1121.66</v>
+        <v>421.55</v>
       </c>
       <c r="D99" s="1">
-        <v>869.17823825503</v>
+        <v>309.12199706314</v>
       </c>
       <c r="E99" t="s">
         <v>11</v>
       </c>
       <c r="F99">
         <v>1.14</v>
       </c>
       <c r="G99" s="1">
-        <v>446453.86</v>
+        <v>538462.93</v>
       </c>
       <c r="H99" s="1">
-        <v>140215.17</v>
+        <v>216535.45</v>
       </c>
       <c r="I99" s="1">
-        <v>31.406419019426</v>
+        <v>40.213622505081</v>
       </c>
       <c r="J99">
         <v>0.0</v>
       </c>
       <c r="K99">
         <v>0.0</v>
       </c>
       <c r="L99" s="1">
-        <v>586669.03</v>
+        <v>754998.38</v>
       </c>
       <c r="M99" s="1">
-        <v>586669.03</v>
+        <v>754998.38</v>
       </c>
       <c r="N99" s="1">
-        <v>0.44</v>
+        <v>0.63</v>
       </c>
       <c r="O99">
         <v>1</v>
       </c>
       <c r="Z99" t="s">
-        <v>235</v>
+        <v>233</v>
       </c>
     </row>
     <row r="100" spans="1:26">
       <c r="A100" t="s">
-        <v>238</v>
+        <v>236</v>
       </c>
       <c r="B100" s="1">
-        <v>2145.0</v>
+        <v>4178.0</v>
       </c>
       <c r="C100" s="1">
-        <v>427.89</v>
+        <v>360.57</v>
       </c>
       <c r="D100" s="1">
-        <v>309.122</v>
+        <v>194.01785543322</v>
       </c>
       <c r="E100" t="s">
         <v>11</v>
       </c>
       <c r="F100">
         <v>1.14</v>
       </c>
       <c r="G100" s="1">
-        <v>565346.54</v>
+        <v>727356.65</v>
       </c>
       <c r="H100" s="1">
-        <v>240115.55</v>
+        <v>593289.85</v>
       </c>
       <c r="I100" s="1">
-        <v>42.472277269089</v>
+        <v>81.567941944299</v>
       </c>
       <c r="J100">
         <v>0.0</v>
       </c>
       <c r="K100">
         <v>0.0</v>
       </c>
       <c r="L100" s="1">
-        <v>805462.09</v>
+        <v>1320646.5</v>
       </c>
       <c r="M100" s="1">
-        <v>805462.09</v>
+        <v>1320646.5</v>
       </c>
       <c r="N100" s="1">
-        <v>0.61</v>
+        <v>1.11</v>
       </c>
       <c r="O100">
         <v>1</v>
       </c>
       <c r="Z100" t="s">
-        <v>237</v>
+        <v>235</v>
       </c>
     </row>
     <row r="101" spans="1:26">
       <c r="A101" t="s">
-        <v>240</v>
+        <v>236</v>
       </c>
       <c r="B101" s="1">
-        <v>1641.0</v>
+        <v>1736.0</v>
       </c>
       <c r="C101" s="1">
-        <v>303.95</v>
+        <v>360.57</v>
       </c>
       <c r="D101" s="1">
-        <v>236.48547836685</v>
+        <v>305.7191359447</v>
       </c>
       <c r="E101" t="s">
         <v>11</v>
       </c>
       <c r="F101">
         <v>1.14</v>
       </c>
       <c r="G101" s="1">
-        <v>334159.75</v>
+        <v>453607.92</v>
       </c>
       <c r="H101" s="1">
-        <v>103560.26</v>
+        <v>95133.66</v>
       </c>
       <c r="I101" s="1">
-        <v>30.991242960889</v>
+        <v>20.972662911177</v>
       </c>
       <c r="J101">
         <v>0.0</v>
       </c>
       <c r="K101">
         <v>0.0</v>
       </c>
       <c r="L101" s="1">
-        <v>437720.01</v>
+        <v>548741.58</v>
       </c>
       <c r="M101" s="1">
-        <v>437720.01</v>
+        <v>548741.58</v>
       </c>
       <c r="N101" s="1">
-        <v>0.33</v>
+        <v>0.46</v>
       </c>
       <c r="O101">
         <v>1</v>
       </c>
       <c r="Z101" t="s">
-        <v>239</v>
+        <v>235</v>
       </c>
     </row>
     <row r="102" spans="1:26">
       <c r="A102" t="s">
-        <v>242</v>
+        <v>238</v>
       </c>
       <c r="B102" s="1">
-        <v>4178.0</v>
+        <v>3371.0</v>
       </c>
       <c r="C102" s="1">
-        <v>336.23</v>
+        <v>112.2</v>
       </c>
       <c r="D102" s="1">
-        <v>194.01785543322</v>
+        <v>98.554954019579</v>
       </c>
       <c r="E102" t="s">
         <v>11</v>
       </c>
       <c r="F102">
         <v>1.14</v>
       </c>
       <c r="G102" s="1">
-        <v>727356.65</v>
+        <v>283673.17</v>
       </c>
       <c r="H102" s="1">
-        <v>505437.51</v>
+        <v>47900.6</v>
       </c>
       <c r="I102" s="1">
-        <v>69.489638954975</v>
+        <v>16.885840842826</v>
       </c>
       <c r="J102">
         <v>0.0</v>
       </c>
       <c r="K102">
         <v>0.0</v>
       </c>
       <c r="L102" s="1">
-        <v>1232794.16</v>
+        <v>331573.77</v>
       </c>
       <c r="M102" s="1">
-        <v>1232794.16</v>
+        <v>331573.77</v>
       </c>
       <c r="N102" s="1">
-        <v>0.93</v>
+        <v>0.28</v>
       </c>
       <c r="O102">
         <v>1</v>
       </c>
       <c r="Z102" t="s">
-        <v>241</v>
+        <v>237</v>
       </c>
     </row>
     <row r="103" spans="1:26">
       <c r="A103" t="s">
-        <v>242</v>
+        <v>240</v>
       </c>
       <c r="B103" s="1">
-        <v>2033.0</v>
+        <v>8409.0</v>
       </c>
       <c r="C103" s="1">
-        <v>336.23</v>
+        <v>87.76</v>
       </c>
       <c r="D103" s="1">
-        <v>305.71913428431</v>
+        <v>84.764491616126</v>
       </c>
       <c r="E103" t="s">
         <v>11</v>
       </c>
       <c r="F103">
         <v>1.14</v>
       </c>
       <c r="G103" s="1">
-        <v>531212.5</v>
+        <v>611295.71</v>
       </c>
       <c r="H103" s="1">
-        <v>68660.77</v>
+        <v>35652.51</v>
       </c>
       <c r="I103" s="1">
-        <v>12.92529260889</v>
+        <v>5.8322853271782</v>
       </c>
       <c r="J103">
         <v>0.0</v>
       </c>
       <c r="K103">
         <v>0.0</v>
       </c>
       <c r="L103" s="1">
-        <v>599873.27</v>
+        <v>646948.22</v>
       </c>
       <c r="M103" s="1">
-        <v>599873.27</v>
+        <v>646948.22</v>
       </c>
       <c r="N103" s="1">
-        <v>0.45</v>
+        <v>0.54</v>
       </c>
       <c r="O103">
         <v>1</v>
       </c>
       <c r="Z103" t="s">
-        <v>241</v>
+        <v>239</v>
       </c>
     </row>
     <row r="104" spans="1:26">
       <c r="A104" t="s">
-        <v>244</v>
+        <v>242</v>
       </c>
       <c r="B104" s="1">
-        <v>4332.0</v>
+        <v>6512.0</v>
       </c>
       <c r="C104" s="1">
-        <v>115.69</v>
+        <v>86.33</v>
       </c>
       <c r="D104" s="1">
-        <v>98.554956140351</v>
+        <v>80.722159090909</v>
       </c>
       <c r="E104" t="s">
         <v>11</v>
       </c>
       <c r="F104">
         <v>1.14</v>
       </c>
       <c r="G104" s="1">
-        <v>364542.32</v>
+        <v>448826.12</v>
       </c>
       <c r="H104" s="1">
-        <v>75272.58</v>
+        <v>44012.45</v>
       </c>
       <c r="I104" s="1">
-        <v>20.64851619971</v>
+        <v>9.8061249198242</v>
       </c>
       <c r="J104">
         <v>0.0</v>
       </c>
       <c r="K104">
         <v>0.0</v>
       </c>
       <c r="L104" s="1">
-        <v>439814.9</v>
+        <v>492838.57</v>
       </c>
       <c r="M104" s="1">
-        <v>439814.9</v>
+        <v>492838.57</v>
       </c>
       <c r="N104" s="1">
-        <v>0.33</v>
+        <v>0.41</v>
       </c>
       <c r="O104">
         <v>1</v>
       </c>
       <c r="Z104" t="s">
-        <v>243</v>
+        <v>241</v>
       </c>
     </row>
     <row r="105" spans="1:26">
       <c r="A105" t="s">
-        <v>246</v>
+        <v>244</v>
       </c>
       <c r="B105" s="1">
-        <v>7336.0</v>
+        <v>3442.0</v>
       </c>
       <c r="C105" s="1">
-        <v>94.47</v>
+        <v>244.84</v>
       </c>
       <c r="D105" s="1">
-        <v>84.136905670665</v>
+        <v>185.86096746078</v>
       </c>
       <c r="E105" t="s">
         <v>11</v>
       </c>
       <c r="F105">
         <v>1.14</v>
       </c>
       <c r="G105" s="1">
-        <v>522831.35</v>
+        <v>546967.72</v>
       </c>
       <c r="H105" s="1">
-        <v>85358.14</v>
+        <v>191823.62</v>
       </c>
       <c r="I105" s="1">
-        <v>16.326132700344</v>
+        <v>35.070373074301</v>
       </c>
       <c r="J105">
         <v>0.0</v>
       </c>
       <c r="K105">
         <v>0.0</v>
       </c>
       <c r="L105" s="1">
-        <v>608189.49</v>
+        <v>738791.34</v>
       </c>
       <c r="M105" s="1">
-        <v>608189.49</v>
+        <v>738791.34</v>
       </c>
       <c r="N105" s="1">
-        <v>0.46</v>
+        <v>0.62</v>
       </c>
       <c r="O105">
         <v>1</v>
       </c>
       <c r="Z105" t="s">
-        <v>245</v>
+        <v>243</v>
       </c>
     </row>
     <row r="106" spans="1:26">
       <c r="A106" t="s">
-        <v>248</v>
+        <v>246</v>
       </c>
       <c r="B106" s="1">
-        <v>7306.0</v>
+        <v>11896.0</v>
       </c>
       <c r="C106" s="1">
-        <v>83.86</v>
+        <v>74.16</v>
       </c>
       <c r="D106" s="1">
-        <v>80.722159868601</v>
+        <v>71.152902656355</v>
       </c>
       <c r="E106" t="s">
         <v>11</v>
       </c>
       <c r="F106">
         <v>1.14</v>
       </c>
       <c r="G106" s="1">
-        <v>503550.92</v>
+        <v>724413.0</v>
       </c>
       <c r="H106" s="1">
-        <v>34124.52</v>
+        <v>48978.22</v>
       </c>
       <c r="I106" s="1">
-        <v>6.7767764181624</v>
+        <v>6.7610907037836</v>
       </c>
       <c r="J106">
         <v>0.0</v>
       </c>
       <c r="K106">
         <v>0.0</v>
       </c>
       <c r="L106" s="1">
-        <v>537675.44</v>
+        <v>773391.22</v>
       </c>
       <c r="M106" s="1">
-        <v>537675.44</v>
+        <v>773391.22</v>
       </c>
       <c r="N106" s="1">
-        <v>0.41</v>
+        <v>0.65</v>
       </c>
       <c r="O106">
         <v>1</v>
       </c>
       <c r="Z106" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
     </row>
     <row r="107" spans="1:26">
       <c r="A107" t="s">
-        <v>250</v>
+        <v>248</v>
       </c>
       <c r="B107" s="1">
-        <v>3615.0</v>
+        <v>1741.0</v>
       </c>
       <c r="C107" s="1">
-        <v>227.33</v>
+        <v>141.1</v>
       </c>
       <c r="D107" s="1">
-        <v>185.86096818811</v>
+        <v>194.41940838599</v>
       </c>
       <c r="E107" t="s">
         <v>11</v>
       </c>
       <c r="F107">
         <v>1.14</v>
       </c>
       <c r="G107" s="1">
-        <v>574459.13</v>
+        <v>286632.4</v>
       </c>
       <c r="H107" s="1">
-        <v>146732.58</v>
+        <v>-71277.71</v>
       </c>
       <c r="I107" s="1">
-        <v>25.542736173416</v>
+        <v>-24.867289950473</v>
       </c>
       <c r="J107">
         <v>0.0</v>
       </c>
       <c r="K107">
         <v>0.0</v>
       </c>
       <c r="L107" s="1">
-        <v>721191.71</v>
+        <v>215354.69</v>
       </c>
       <c r="M107" s="1">
-        <v>721191.71</v>
+        <v>215354.69</v>
       </c>
       <c r="N107" s="1">
-        <v>0.54</v>
+        <v>0.18</v>
       </c>
       <c r="O107">
         <v>1</v>
       </c>
       <c r="Z107" t="s">
-        <v>249</v>
+        <v>247</v>
       </c>
     </row>
     <row r="108" spans="1:26">
       <c r="A108" t="s">
-        <v>252</v>
+        <v>250</v>
       </c>
       <c r="B108" s="1">
-        <v>18106.0</v>
+        <v>38583168.76</v>
       </c>
       <c r="C108" s="1">
-        <v>77.92</v>
+        <v>1.1411</v>
       </c>
       <c r="D108" s="1">
-        <v>71.152902352811</v>
+        <v>0.0</v>
       </c>
       <c r="E108" t="s">
         <v>11</v>
       </c>
       <c r="F108">
         <v>1.14</v>
       </c>
       <c r="G108" s="1">
-        <v>1102574.13</v>
+        <v>0.0</v>
       </c>
       <c r="H108" s="1">
-        <v>135529.88</v>
+        <v>187260.55</v>
       </c>
       <c r="I108" s="1">
-        <v>12.29213313757</v>
+        <v>0</v>
       </c>
       <c r="J108">
-        <v>0.23</v>
-[...2 lines deleted...]
-        <v>253</v>
+        <v>0.0</v>
+      </c>
+      <c r="K108">
+        <v>0.0</v>
       </c>
       <c r="L108" s="1">
-        <v>1238104.01</v>
+        <v>187260.55</v>
       </c>
       <c r="M108" s="1">
-        <v>1242282.13</v>
+        <v>187260.55</v>
       </c>
       <c r="N108" s="1">
-        <v>0.94</v>
+        <v>0.16</v>
       </c>
       <c r="O108">
         <v>1</v>
       </c>
       <c r="Z108" t="s">
-        <v>251</v>
-[...149 lines deleted...]
-        <v>258</v>
+        <v>249</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">