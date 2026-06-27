--- v0 (2026-05-07)
+++ v1 (2026-06-27)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="1" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Répartition" sheetId="1" r:id="rId4"/>
     <sheet name="Valorisation" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="242">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="238">
   <si>
     <t>Type Part</t>
   </si>
   <si>
     <t>CodeIsin</t>
   </si>
   <si>
     <t>Parts</t>
   </si>
   <si>
     <t>Vl</t>
   </si>
   <si>
     <t>Devise</t>
   </si>
   <si>
     <t>Actif net</t>
   </si>
   <si>
     <t>A_EUR</t>
   </si>
   <si>
     <t>LU0185495495</t>
   </si>
   <si>
@@ -133,212 +133,212 @@
   <si>
     <t>CC (EUR)</t>
   </si>
   <si>
     <t>Interets (EUR)</t>
   </si>
   <si>
     <t>VBCE (EUR)</t>
   </si>
   <si>
     <t>VBCI (EUR)</t>
   </si>
   <si>
     <t>Poids</t>
   </si>
   <si>
     <t>Nb.</t>
   </si>
   <si>
     <t>US00287Y1091</t>
   </si>
   <si>
     <t>ABBVIE INC</t>
   </si>
   <si>
-    <t>10 733.48</t>
-[...1 lines deleted...]
-  <si>
     <t>US0079031078</t>
   </si>
   <si>
     <t>ADVANCED MICRO DEVICES INC</t>
   </si>
   <si>
     <t>US02079K3059</t>
   </si>
   <si>
     <t>ALPHABET INC CLASS A</t>
   </si>
   <si>
     <t>US0258161092</t>
   </si>
   <si>
     <t>AMERICAN EXPRESS</t>
   </si>
   <si>
-    <t>1 759.46</t>
+    <t>US0326541051</t>
+  </si>
+  <si>
+    <t>ANALOG DEVICES INC</t>
   </si>
   <si>
     <t>GB00BRXH2664</t>
   </si>
   <si>
     <t>ANGLOGOLD ASHANTI PLC</t>
   </si>
   <si>
     <t>US0378331005</t>
   </si>
   <si>
     <t>APPLE INC</t>
   </si>
   <si>
     <t>US0382221051</t>
   </si>
   <si>
     <t>APPLIED MATERIAL INC</t>
   </si>
   <si>
     <t>US0404132054</t>
   </si>
   <si>
     <t>ARISTA NETWORKS INC</t>
   </si>
   <si>
-    <t>US0420682058</t>
-[...10 lines deleted...]
-  <si>
     <t>US05722G1004</t>
   </si>
   <si>
     <t>BAKER HUGHES CLASS A</t>
   </si>
   <si>
     <t>US0605051046</t>
   </si>
   <si>
     <t>BANK OF AMERICA CORP</t>
   </si>
   <si>
     <t>US09290D1019</t>
   </si>
   <si>
     <t>BLACKROCK INC</t>
   </si>
   <si>
     <t>US1011371077</t>
   </si>
   <si>
     <t>BOSTON SCIENTIFIC CORP</t>
   </si>
   <si>
     <t>US11135F1012</t>
   </si>
   <si>
     <t>BROADCOM INC</t>
   </si>
   <si>
+    <t>5 259.52</t>
+  </si>
+  <si>
+    <t>1 541.48</t>
+  </si>
+  <si>
     <t>US14040H1059</t>
   </si>
   <si>
     <t>CAPITAL ONE FINANCIAL CORP</t>
   </si>
   <si>
     <t>US1491231015</t>
   </si>
   <si>
     <t>CATERPILLAR INC</t>
   </si>
   <si>
-    <t>1 275.25</t>
-[...1 lines deleted...]
-  <si>
     <t>US15118V2079</t>
   </si>
   <si>
     <t>CELSIUS HOLDINGS INC</t>
   </si>
   <si>
     <t>US1912161007</t>
   </si>
   <si>
     <t>COCA-COLA</t>
   </si>
   <si>
+    <t>3 643.50</t>
+  </si>
+  <si>
     <t>US19247G1076</t>
   </si>
   <si>
     <t>COHERENT CORP</t>
   </si>
   <si>
+    <t>US21037T1097</t>
+  </si>
+  <si>
+    <t>CONSTELLATION ENERGY CORP</t>
+  </si>
+  <si>
     <t>US22160K1051</t>
   </si>
   <si>
     <t>COSTCO WHOLESALE CORP</t>
   </si>
   <si>
-    <t>1 097.90</t>
-[...8 lines deleted...]
-    <t>1 268.31</t>
+    <t>KYG254571055</t>
+  </si>
+  <si>
+    <t>CREDO TECHNOLOGY GROUP HOLDING LTD</t>
   </si>
   <si>
     <t>US2358511028</t>
   </si>
   <si>
     <t>DANAHER CORP</t>
   </si>
   <si>
+    <t>US23804L1035</t>
+  </si>
+  <si>
+    <t>DATADOG INC CLASS A</t>
+  </si>
+  <si>
     <t>US2441991054</t>
   </si>
   <si>
     <t>DEERE</t>
   </si>
   <si>
-    <t>2 524.26</t>
-[...1 lines deleted...]
-  <si>
     <t>US2538681030</t>
   </si>
   <si>
     <t>DIGITAL REALTY TRUST REIT INC</t>
   </si>
   <si>
+    <t>4 048.17</t>
+  </si>
+  <si>
     <t>IE00B8KQN827</t>
   </si>
   <si>
     <t>EATON PLC</t>
   </si>
   <si>
     <t>US28176E1082</t>
   </si>
   <si>
     <t>EDWARDS LIFESCIENCES CORP</t>
   </si>
   <si>
     <t>US5324571083</t>
   </si>
   <si>
     <t>ELI LILLY</t>
   </si>
   <si>
     <t>US2910111044</t>
   </si>
   <si>
     <t>EMERSON ELECTRIC</t>
   </si>
   <si>
     <t>NL0011585146</t>
@@ -355,435 +355,423 @@
   <si>
     <t>US35671D8570</t>
   </si>
   <si>
     <t>FREEPORT MCMORAN INC</t>
   </si>
   <si>
     <t>US3696043013</t>
   </si>
   <si>
     <t>GE AEROSPACE</t>
   </si>
   <si>
     <t>US37045V1008</t>
   </si>
   <si>
     <t>GENERAL MOTORS</t>
   </si>
   <si>
     <t>US3755581036</t>
   </si>
   <si>
     <t>GILEAD SCIENCES INC</t>
   </si>
   <si>
+    <t>5 397.96</t>
+  </si>
+  <si>
     <t>US38141G1040</t>
   </si>
   <si>
     <t>GOLDMAN SACHS GROUP INC</t>
   </si>
   <si>
+    <t>2 477.24</t>
+  </si>
+  <si>
     <t>US4370761029</t>
   </si>
   <si>
     <t>HOME DEPOT INC</t>
   </si>
   <si>
     <t>US4435106079</t>
   </si>
   <si>
     <t>HUBBELL INC</t>
   </si>
   <si>
     <t>US4595061015</t>
   </si>
   <si>
     <t>INTERNATIONAL FLAVORS &amp; FRAGRANCES</t>
   </si>
   <si>
+    <t>2 673.98</t>
+  </si>
+  <si>
     <t>US46120E6023</t>
   </si>
   <si>
     <t>INTUITIVE SURGICAL INC</t>
   </si>
   <si>
     <t>US46625H1005</t>
   </si>
   <si>
     <t>JPMORGAN CHASE</t>
   </si>
   <si>
     <t>US49271V1008</t>
   </si>
   <si>
     <t>KEURIG DR PEPPER INC</t>
   </si>
   <si>
+    <t>5 126.61</t>
+  </si>
+  <si>
     <t>US48251W1045</t>
   </si>
   <si>
     <t>KKR AND CO INC</t>
   </si>
   <si>
     <t>US52736R1023</t>
   </si>
   <si>
     <t>LEVI STRAUSS CLASS A</t>
   </si>
   <si>
     <t>IE000S9YS762</t>
   </si>
   <si>
     <t>LINDE PLC</t>
   </si>
   <si>
     <t>US5732841060</t>
   </si>
   <si>
     <t>MARTIN MARIETTA MATERIALS INC</t>
   </si>
   <si>
     <t>US5738741041</t>
   </si>
   <si>
     <t>MARVELL TECHNOLOGY INC</t>
   </si>
   <si>
     <t>US57636Q1040</t>
   </si>
   <si>
     <t>MASTERCARD INC CLASS A</t>
   </si>
   <si>
-    <t>1 392.21</t>
-[...1 lines deleted...]
-  <si>
     <t>US58933Y1055</t>
   </si>
   <si>
     <t>MERCK &amp; CO INC</t>
   </si>
   <si>
+    <t>9 396.67</t>
+  </si>
+  <si>
     <t>US30303M1027</t>
   </si>
   <si>
     <t>META PLATFORMS INC CLASS A</t>
   </si>
   <si>
     <t>US59156R1086</t>
   </si>
   <si>
     <t>METLIFE INC</t>
   </si>
   <si>
-    <t>2 918.00</t>
-[...1 lines deleted...]
-  <si>
     <t>US5951121038</t>
   </si>
   <si>
     <t>MICRON TECHNOLOGY INC</t>
   </si>
   <si>
     <t>US5949181045</t>
   </si>
   <si>
     <t>MICROSOFT CORP</t>
   </si>
   <si>
     <t>US6174464486</t>
   </si>
   <si>
     <t>MORGAN STANLEY</t>
   </si>
   <si>
-    <t>3 717.51</t>
-[...1 lines deleted...]
-  <si>
     <t>US64110L1061</t>
   </si>
   <si>
     <t>NETFLIX INC</t>
   </si>
   <si>
-    <t>US64119N6085</t>
-[...4 lines deleted...]
-  <si>
     <t>US6516391066</t>
   </si>
   <si>
     <t>NEWMONT</t>
   </si>
   <si>
     <t>US65339F1012</t>
   </si>
   <si>
     <t>NEXTERA ENERGY INC</t>
   </si>
   <si>
     <t>US67066G1040</t>
   </si>
   <si>
     <t>NVIDIA CORP</t>
   </si>
   <si>
     <t>US6792951054</t>
   </si>
   <si>
     <t>OKTA INC CLASS A</t>
   </si>
   <si>
     <t>CH1134540470</t>
   </si>
   <si>
-    <t>ON HOLDING LTD CLASS A</t>
+    <t>ON HOLDING AG CLASS A</t>
   </si>
   <si>
     <t>US68389X1054</t>
   </si>
   <si>
     <t>ORACLE CORP</t>
   </si>
   <si>
     <t>US6974351057</t>
   </si>
   <si>
     <t>PALO ALTO NETWORKS INC</t>
   </si>
   <si>
     <t>US7010941042</t>
   </si>
   <si>
     <t>PARKER-HANNIFIN CORP</t>
   </si>
   <si>
-    <t>1 428.49</t>
-[...1 lines deleted...]
-  <si>
     <t>US7185461040</t>
   </si>
   <si>
     <t>PHILLIPS</t>
   </si>
   <si>
     <t>US7427181091</t>
   </si>
   <si>
     <t>PROCTER &amp; GAMBLE</t>
   </si>
   <si>
-    <t>7 766.56</t>
-[...1 lines deleted...]
-  <si>
     <t>US7433151039</t>
   </si>
   <si>
     <t>PROGRESSIVE CORP</t>
   </si>
   <si>
     <t>US74340W1036</t>
   </si>
   <si>
     <t>PROLOGIS REIT INC</t>
   </si>
   <si>
+    <t>5 749.89</t>
+  </si>
+  <si>
     <t>US7445731067</t>
   </si>
   <si>
     <t>PUBLIC SERVICE ENTERPRISE GROUP IN</t>
   </si>
   <si>
+    <t>5 692.89</t>
+  </si>
+  <si>
     <t>US7607591002</t>
   </si>
   <si>
     <t>REPUBLIC SERVICES INC</t>
   </si>
   <si>
     <t>US7707001027</t>
   </si>
   <si>
     <t>ROBINHOOD MARKETS INC CLASS A</t>
   </si>
   <si>
     <t>US75513E1010</t>
   </si>
   <si>
     <t>RTX CORP</t>
   </si>
   <si>
-    <t>US78781J1097</t>
-[...4 lines deleted...]
-  <si>
     <t>US79466L3024</t>
   </si>
   <si>
     <t>SALESFORCE INC</t>
   </si>
   <si>
-    <t>US81762P1021</t>
-[...4 lines deleted...]
-  <si>
     <t>AN8068571086</t>
   </si>
   <si>
     <t>SLB NV</t>
   </si>
   <si>
+    <t>6 255.16</t>
+  </si>
+  <si>
     <t>US8334451098</t>
   </si>
   <si>
     <t>SNOWFLAKE INC</t>
   </si>
   <si>
     <t>US8725901040</t>
   </si>
   <si>
     <t>T MOBILE US INC</t>
   </si>
   <si>
     <t>US87612G1013</t>
   </si>
   <si>
     <t>TARGA RESOURCES CORP</t>
   </si>
   <si>
-    <t>5 671.90</t>
-[...1 lines deleted...]
-  <si>
     <t>US88160R1014</t>
   </si>
   <si>
     <t>TESLA INC</t>
   </si>
   <si>
     <t>US8835561023</t>
   </si>
   <si>
     <t>THERMO FISHER SCIENTIFIC INC</t>
   </si>
   <si>
     <t>US8725401090</t>
   </si>
   <si>
     <t>TJX INC</t>
   </si>
   <si>
     <t>IE00BK9ZQ967</t>
   </si>
   <si>
     <t>TRANE TECHNOLOGIES PLC</t>
   </si>
   <si>
+    <t>2 426.20</t>
+  </si>
+  <si>
     <t>US90353T1007</t>
   </si>
   <si>
     <t>UBER TECHNOLOGIES INC</t>
   </si>
   <si>
     <t>US9113631090</t>
   </si>
   <si>
     <t>UNITED RENTALS INC</t>
   </si>
   <si>
     <t>US91913Y1001</t>
   </si>
   <si>
     <t>VALERO ENERGY CORP</t>
   </si>
   <si>
-    <t>3 881.08</t>
-[...1 lines deleted...]
-  <si>
     <t>US92537N1081</t>
   </si>
   <si>
     <t>VERTIV HOLDINGS CLASS A</t>
   </si>
   <si>
     <t>US92826C8394</t>
   </si>
   <si>
     <t>VISA INC CLASS A</t>
   </si>
   <si>
     <t>US9311421039</t>
   </si>
   <si>
     <t>WALMART INC</t>
   </si>
   <si>
+    <t>US94419L1017</t>
+  </si>
+  <si>
+    <t>WAYFAIR INC CLASS A</t>
+  </si>
+  <si>
     <t>US9497461015</t>
   </si>
   <si>
     <t>WELLS FARGO</t>
   </si>
   <si>
-    <t>2 786.35</t>
-[...1 lines deleted...]
-  <si>
     <t>US95040Q1040</t>
   </si>
   <si>
     <t>WELLTOWER INC</t>
   </si>
   <si>
     <t>US98419M1009</t>
   </si>
   <si>
     <t>XYLEM INC</t>
   </si>
   <si>
-    <t>US98978V1035</t>
-[...7 lines deleted...]
-  <si>
     <t>US98980G1022</t>
   </si>
   <si>
     <t>ZSCALER INC</t>
   </si>
   <si>
-    <t>EUR-00007063</t>
-[...2 lines deleted...]
-    <t>EUR/USD 2026-02-27</t>
+    <t>EUR-00007857</t>
+  </si>
+  <si>
+    <t>EUR/USD 2026-03-31</t>
+  </si>
+  <si>
+    <t>EUR-00009067</t>
+  </si>
+  <si>
+    <t>EUR/USD 2026-04-30</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -1147,270 +1135,270 @@
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>4</v>
       </c>
       <c r="H1" t="s">
         <v>5</v>
       </c>
       <c r="I1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2" spans="1:14">
       <c r="A2" t="s">
         <v>6</v>
       </c>
       <c r="B2" t="s">
         <v>7</v>
       </c>
       <c r="C2" s="1">
-        <v>102562.27</v>
+        <v>99008.26</v>
       </c>
       <c r="D2">
-        <v>199.34</v>
+        <v>185.57</v>
       </c>
       <c r="E2" t="s">
         <v>8</v>
       </c>
       <c r="F2">
-        <v>20444817.37</v>
+        <v>18373376.2</v>
       </c>
       <c r="G2" t="s">
         <v>8</v>
       </c>
       <c r="H2">
-        <v>20444817.37</v>
+        <v>18373376.2</v>
       </c>
       <c r="I2" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="3" spans="1:14">
       <c r="A3" t="s">
         <v>9</v>
       </c>
       <c r="B3" t="s">
         <v>10</v>
       </c>
       <c r="C3" s="1">
         <v>2711.7</v>
       </c>
       <c r="D3">
-        <v>244.27</v>
+        <v>221.65</v>
       </c>
       <c r="E3" t="s">
         <v>11</v>
       </c>
       <c r="F3">
-        <v>662396.55080143</v>
+        <v>601050.03758534</v>
       </c>
       <c r="G3" t="s">
         <v>11</v>
       </c>
       <c r="H3">
-        <v>560426.88</v>
+        <v>521722.18</v>
       </c>
       <c r="I3" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="4" spans="1:14">
       <c r="A4" t="s">
         <v>12</v>
       </c>
       <c r="B4" t="s">
         <v>13</v>
       </c>
       <c r="C4" s="1">
         <v>75057.54</v>
       </c>
       <c r="D4">
-        <v>261.74</v>
+        <v>243.93</v>
       </c>
       <c r="E4" t="s">
         <v>8</v>
       </c>
       <c r="F4">
-        <v>19645355.97</v>
+        <v>18309126.09</v>
       </c>
       <c r="G4" t="s">
         <v>8</v>
       </c>
       <c r="H4">
-        <v>19645355.97</v>
+        <v>18309126.09</v>
       </c>
       <c r="I4" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="5" spans="1:14">
       <c r="A5" t="s">
         <v>14</v>
       </c>
       <c r="B5" t="s">
         <v>15</v>
       </c>
       <c r="C5" s="1">
         <v>239328.0</v>
       </c>
       <c r="D5">
-        <v>318.62</v>
+        <v>289.43</v>
       </c>
       <c r="E5" t="s">
         <v>11</v>
       </c>
       <c r="F5">
-        <v>76253707.035484</v>
+        <v>69269488.689228</v>
       </c>
       <c r="G5" t="s">
         <v>11</v>
       </c>
       <c r="H5">
-        <v>64515171.57</v>
+        <v>60127154.79</v>
       </c>
       <c r="I5" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="6" spans="1:14">
       <c r="A6" t="s">
         <v>16</v>
       </c>
       <c r="B6" t="s">
         <v>17</v>
       </c>
       <c r="C6" s="1">
-        <v>317474.0</v>
+        <v>318924.0</v>
       </c>
       <c r="D6">
-        <v>136.36</v>
+        <v>123.4</v>
       </c>
       <c r="E6" t="s">
         <v>8</v>
       </c>
       <c r="F6">
-        <v>43291491.92</v>
+        <v>39355302.23</v>
       </c>
       <c r="G6" t="s">
         <v>8</v>
       </c>
       <c r="H6">
-        <v>43291491.92</v>
+        <v>39355302.23</v>
       </c>
       <c r="I6" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="7" spans="1:14">
       <c r="A7" t="s">
         <v>18</v>
       </c>
       <c r="B7" t="s">
         <v>19</v>
       </c>
       <c r="C7" s="1">
         <v>100.0</v>
       </c>
       <c r="D7">
-        <v>107.22</v>
+        <v>99.92</v>
       </c>
       <c r="E7" t="s">
         <v>8</v>
       </c>
       <c r="F7">
-        <v>10721.65</v>
+        <v>9991.88</v>
       </c>
       <c r="G7" t="s">
         <v>8</v>
       </c>
       <c r="H7">
-        <v>10721.65</v>
+        <v>9991.88</v>
       </c>
       <c r="I7" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="8" spans="1:14">
       <c r="A8" t="s">
         <v>20</v>
       </c>
       <c r="B8" t="s">
         <v>21</v>
       </c>
       <c r="C8" s="1">
-        <v>6775.0</v>
+        <v>9910.0</v>
       </c>
       <c r="D8">
-        <v>97.54</v>
+        <v>90.86</v>
       </c>
       <c r="E8" t="s">
         <v>8</v>
       </c>
       <c r="F8">
-        <v>660842.34</v>
+        <v>900458.85</v>
       </c>
       <c r="G8" t="s">
         <v>8</v>
       </c>
       <c r="H8">
-        <v>660842.34</v>
+        <v>900458.85</v>
       </c>
       <c r="I8" t="s">
         <v>8</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:P102"/>
+  <dimension ref="A1:P101"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="O102" sqref="O102"/>
+      <selection activeCell="O101" sqref="O101"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:16">
       <c r="A1" t="s">
         <v>22</v>
       </c>
       <c r="B1" t="s">
         <v>23</v>
       </c>
       <c r="C1" t="s">
         <v>24</v>
       </c>
       <c r="D1" t="s">
         <v>25</v>
       </c>
       <c r="E1" t="s">
         <v>26</v>
       </c>
       <c r="F1" t="s">
         <v>4</v>
       </c>
       <c r="G1" t="s">
         <v>27</v>
@@ -1429,5089 +1417,5039 @@
       </c>
       <c r="L1" t="s">
         <v>32</v>
       </c>
       <c r="M1" t="s">
         <v>33</v>
       </c>
       <c r="N1" t="s">
         <v>34</v>
       </c>
       <c r="O1" t="s">
         <v>35</v>
       </c>
       <c r="P1" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="2" spans="1:16">
       <c r="A2" t="s">
         <v>37</v>
       </c>
       <c r="B2" t="s">
         <v>38</v>
       </c>
       <c r="C2" s="1">
-        <v>9868.0</v>
+        <v>9592.0</v>
       </c>
       <c r="D2" s="1">
-        <v>223.43</v>
+        <v>209.4</v>
       </c>
       <c r="E2" s="1">
-        <v>207.40586745034</v>
+        <v>207.40586738949</v>
       </c>
       <c r="F2" t="s">
         <v>11</v>
       </c>
       <c r="G2">
-        <v>1.18</v>
+        <v>1.15</v>
       </c>
       <c r="H2" s="1">
-        <v>1750328.42</v>
+        <v>1701373.14</v>
       </c>
       <c r="I2" s="1">
-        <v>115069.64</v>
+        <v>42097.02</v>
       </c>
       <c r="J2" s="1">
-        <v>6.5741742341132</v>
+        <v>2.4742967318739</v>
       </c>
       <c r="K2">
-        <v>1.09</v>
-[...2 lines deleted...]
-        <v>39</v>
+        <v>0.0</v>
+      </c>
+      <c r="L2">
+        <v>0.0</v>
       </c>
       <c r="M2" s="1">
-        <v>1865398.06</v>
+        <v>1743470.16</v>
       </c>
       <c r="N2" s="1">
-        <v>1876131.54</v>
+        <v>1743470.16</v>
       </c>
       <c r="O2" s="1">
-        <v>1.26</v>
+        <v>1.27</v>
       </c>
       <c r="P2">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:16">
       <c r="A3" t="s">
+        <v>39</v>
+      </c>
+      <c r="B3" t="s">
         <v>40</v>
       </c>
-      <c r="B3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C3" s="1">
-        <v>4884.0</v>
+        <v>8885.0</v>
       </c>
       <c r="D3" s="1">
-        <v>208.44</v>
+        <v>201.99</v>
       </c>
       <c r="E3" s="1">
-        <v>256.3204033579</v>
+        <v>236.10999549803</v>
       </c>
       <c r="F3" t="s">
         <v>11</v>
       </c>
       <c r="G3">
-        <v>1.18</v>
+        <v>1.15</v>
       </c>
       <c r="H3" s="1">
-        <v>1082965.78</v>
+        <v>1799418.94</v>
       </c>
       <c r="I3" s="1">
-        <v>-221659.5</v>
+        <v>-241603.61</v>
       </c>
       <c r="J3" s="1">
-        <v>-20.467821245469</v>
+        <v>-13.426757084151</v>
       </c>
       <c r="K3">
         <v>0.0</v>
       </c>
       <c r="L3">
         <v>0.0</v>
       </c>
       <c r="M3" s="1">
-        <v>861306.28</v>
+        <v>1557815.33</v>
       </c>
       <c r="N3" s="1">
-        <v>861306.28</v>
+        <v>1557815.33</v>
       </c>
       <c r="O3" s="1">
-        <v>0.58</v>
+        <v>1.13</v>
       </c>
       <c r="P3">
         <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:16">
       <c r="A4" t="s">
+        <v>41</v>
+      </c>
+      <c r="B4" t="s">
         <v>42</v>
       </c>
-      <c r="B4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C4" s="1">
-        <v>34235.0</v>
+        <v>34256.0</v>
       </c>
       <c r="D4" s="1">
-        <v>322.86</v>
+        <v>274.34</v>
       </c>
       <c r="E4" s="1">
-        <v>185.67666043523</v>
+        <v>188.67867205745</v>
       </c>
       <c r="F4" t="s">
         <v>11</v>
       </c>
       <c r="G4">
-        <v>1.18</v>
+        <v>1.15</v>
       </c>
       <c r="H4" s="1">
-        <v>5429760.24</v>
+        <v>5523810.45</v>
       </c>
       <c r="I4" s="1">
-        <v>3921830.01</v>
+        <v>2633640.21</v>
       </c>
       <c r="J4" s="1">
-        <v>72.22841961066</v>
+        <v>47.677961324687</v>
       </c>
       <c r="K4">
         <v>0.0</v>
       </c>
       <c r="L4">
         <v>0.0</v>
       </c>
       <c r="M4" s="1">
-        <v>9351590.25</v>
+        <v>8157450.66</v>
       </c>
       <c r="N4" s="1">
-        <v>9351590.25</v>
+        <v>8157450.66</v>
       </c>
       <c r="O4" s="1">
-        <v>6.27</v>
+        <v>5.93</v>
       </c>
       <c r="P4">
         <v>1</v>
       </c>
     </row>
     <row r="5" spans="1:16">
       <c r="A5" t="s">
+        <v>43</v>
+      </c>
+      <c r="B5" t="s">
         <v>44</v>
       </c>
-      <c r="B5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C5" s="1">
-        <v>3604.0</v>
+        <v>3503.0</v>
       </c>
       <c r="D5" s="1">
-        <v>359.15</v>
+        <v>292.27</v>
       </c>
       <c r="E5" s="1">
-        <v>323.71191731409</v>
+        <v>323.711915501</v>
       </c>
       <c r="F5" t="s">
         <v>11</v>
       </c>
       <c r="G5">
-        <v>1.18</v>
+        <v>1.15</v>
       </c>
       <c r="H5" s="1">
-        <v>996165.13</v>
+        <v>968248.18</v>
       </c>
       <c r="I5" s="1">
-        <v>98954.46</v>
+        <v>-79552.54</v>
       </c>
       <c r="J5" s="1">
-        <v>9.9335398339028</v>
+        <v>-8.2161311163012</v>
       </c>
       <c r="K5">
-        <v>0.49</v>
-[...2 lines deleted...]
-        <v>46</v>
+        <v>0.0</v>
+      </c>
+      <c r="L5">
+        <v>0.0</v>
       </c>
       <c r="M5" s="1">
-        <v>1095119.59</v>
+        <v>888695.64</v>
       </c>
       <c r="N5" s="1">
-        <v>1096879.05</v>
+        <v>888695.64</v>
       </c>
       <c r="O5" s="1">
-        <v>0.74</v>
+        <v>0.65</v>
       </c>
       <c r="P5">
         <v>1</v>
       </c>
     </row>
     <row r="6" spans="1:16">
       <c r="A6" t="s">
-        <v>47</v>
+        <v>45</v>
       </c>
       <c r="B6" t="s">
-        <v>48</v>
+        <v>46</v>
       </c>
       <c r="C6" s="1">
-        <v>8781.0</v>
+        <v>5524.0</v>
       </c>
       <c r="D6" s="1">
-        <v>103.95</v>
+        <v>307.44</v>
       </c>
       <c r="E6" s="1">
-        <v>100.02905819383</v>
+        <v>332.29211440985</v>
       </c>
       <c r="F6" t="s">
         <v>11</v>
       </c>
       <c r="G6">
-        <v>1.18</v>
+        <v>1.15</v>
       </c>
       <c r="H6" s="1">
-        <v>743549.62</v>
+        <v>1562061.77</v>
       </c>
       <c r="I6" s="1">
-        <v>28720.74</v>
+        <v>-87908.25</v>
       </c>
       <c r="J6" s="1">
-        <v>3.8626527709072</v>
+        <v>-5.6277063870528</v>
       </c>
       <c r="K6">
         <v>0.0</v>
       </c>
       <c r="L6">
         <v>0.0</v>
       </c>
       <c r="M6" s="1">
-        <v>772270.36</v>
+        <v>1474153.52</v>
       </c>
       <c r="N6" s="1">
-        <v>772270.36</v>
+        <v>1474153.52</v>
       </c>
       <c r="O6" s="1">
-        <v>0.52</v>
+        <v>1.07</v>
       </c>
       <c r="P6">
         <v>1</v>
       </c>
     </row>
     <row r="7" spans="1:16">
       <c r="A7" t="s">
-        <v>49</v>
+        <v>47</v>
       </c>
       <c r="B7" t="s">
-        <v>50</v>
+        <v>48</v>
       </c>
       <c r="C7" s="1">
-        <v>44052.0</v>
+        <v>11064.0</v>
       </c>
       <c r="D7" s="1">
-        <v>278.12</v>
+        <v>89.17</v>
       </c>
       <c r="E7" s="1">
-        <v>210.72832016707</v>
+        <v>104.61695137383</v>
       </c>
       <c r="F7" t="s">
         <v>11</v>
       </c>
       <c r="G7">
-        <v>1.18</v>
+        <v>1.15</v>
       </c>
       <c r="H7" s="1">
-        <v>7926689.68</v>
+        <v>986536.59</v>
       </c>
       <c r="I7" s="1">
-        <v>2439012.96</v>
+        <v>-130170.22</v>
       </c>
       <c r="J7" s="1">
-        <v>30.769628413156</v>
+        <v>-13.194667214523</v>
       </c>
       <c r="K7">
         <v>0.0</v>
       </c>
       <c r="L7">
         <v>0.0</v>
       </c>
       <c r="M7" s="1">
-        <v>10365702.64</v>
+        <v>856366.37</v>
       </c>
       <c r="N7" s="1">
-        <v>10365702.64</v>
+        <v>856366.37</v>
       </c>
       <c r="O7" s="1">
-        <v>6.95</v>
+        <v>0.62</v>
       </c>
       <c r="P7">
         <v>1</v>
       </c>
     </row>
     <row r="8" spans="1:16">
       <c r="A8" t="s">
-        <v>51</v>
+        <v>49</v>
       </c>
       <c r="B8" t="s">
-        <v>52</v>
+        <v>50</v>
       </c>
       <c r="C8" s="1">
-        <v>5652.0</v>
+        <v>42821.0</v>
       </c>
       <c r="D8" s="1">
-        <v>322.51</v>
+        <v>248.8</v>
       </c>
       <c r="E8" s="1">
-        <v>304.78011677282</v>
+        <v>210.72832021672</v>
       </c>
       <c r="F8" t="s">
         <v>11</v>
       </c>
       <c r="G8">
-        <v>1.18</v>
+        <v>1.15</v>
       </c>
       <c r="H8" s="1">
-        <v>1478538.04</v>
+        <v>7705184.3</v>
       </c>
       <c r="I8" s="1">
-        <v>63681.61</v>
+        <v>1542560.85</v>
       </c>
       <c r="J8" s="1">
-        <v>4.3070660528964</v>
+        <v>20.019778761165</v>
       </c>
       <c r="K8">
         <v>0.0</v>
       </c>
       <c r="L8">
         <v>0.0</v>
       </c>
       <c r="M8" s="1">
-        <v>1542219.65</v>
+        <v>9247745.15</v>
       </c>
       <c r="N8" s="1">
-        <v>1542219.65</v>
+        <v>9247745.15</v>
       </c>
       <c r="O8" s="1">
-        <v>1.03</v>
+        <v>6.72</v>
       </c>
       <c r="P8">
         <v>1</v>
       </c>
     </row>
     <row r="9" spans="1:16">
       <c r="A9" t="s">
-        <v>53</v>
+        <v>51</v>
       </c>
       <c r="B9" t="s">
-        <v>54</v>
+        <v>52</v>
       </c>
       <c r="C9" s="1">
-        <v>11371.0</v>
+        <v>5160.0</v>
       </c>
       <c r="D9" s="1">
-        <v>137.49</v>
+        <v>337.17</v>
       </c>
       <c r="E9" s="1">
-        <v>126.43052414036</v>
+        <v>308.79477325581</v>
       </c>
       <c r="F9" t="s">
         <v>11</v>
       </c>
       <c r="G9">
-        <v>1.18</v>
+        <v>1.15</v>
       </c>
       <c r="H9" s="1">
-        <v>1231249.42</v>
+        <v>1367662.96</v>
       </c>
       <c r="I9" s="1">
-        <v>91478.94</v>
+        <v>142512.12</v>
       </c>
       <c r="J9" s="1">
-        <v>7.4297651242751</v>
+        <v>10.420119880998</v>
       </c>
       <c r="K9">
         <v>0.0</v>
       </c>
       <c r="L9">
         <v>0.0</v>
       </c>
       <c r="M9" s="1">
-        <v>1322728.36</v>
+        <v>1510175.08</v>
       </c>
       <c r="N9" s="1">
-        <v>1322728.36</v>
+        <v>1510175.08</v>
       </c>
       <c r="O9" s="1">
-        <v>0.89</v>
+        <v>1.1</v>
       </c>
       <c r="P9">
         <v>1</v>
       </c>
     </row>
     <row r="10" spans="1:16">
       <c r="A10" t="s">
-        <v>55</v>
+        <v>53</v>
       </c>
       <c r="B10" t="s">
-        <v>56</v>
+        <v>54</v>
       </c>
       <c r="C10" s="1">
-        <v>6945.0</v>
+        <v>12534.0</v>
       </c>
       <c r="D10" s="1">
-        <v>123.7</v>
+        <v>120.77</v>
       </c>
       <c r="E10" s="1">
-        <v>164.29189344852</v>
+        <v>130.28996968246</v>
       </c>
       <c r="F10" t="s">
         <v>11</v>
       </c>
       <c r="G10">
-        <v>1.18</v>
+        <v>1.15</v>
       </c>
       <c r="H10" s="1">
-        <v>981434.51</v>
+        <v>1399666.91</v>
       </c>
       <c r="I10" s="1">
-        <v>-254587.77</v>
+        <v>-85721.18</v>
       </c>
       <c r="J10" s="1">
-        <v>-25.940372730525</v>
+        <v>-6.1243985542246</v>
       </c>
       <c r="K10">
         <v>0.0</v>
       </c>
       <c r="L10">
         <v>0.0</v>
       </c>
       <c r="M10" s="1">
-        <v>726846.74</v>
+        <v>1313945.73</v>
       </c>
       <c r="N10" s="1">
-        <v>726846.74</v>
+        <v>1313945.73</v>
       </c>
       <c r="O10" s="1">
-        <v>0.49</v>
+        <v>0.95</v>
       </c>
       <c r="P10">
         <v>1</v>
       </c>
     </row>
     <row r="11" spans="1:16">
       <c r="A11" t="s">
-        <v>57</v>
+        <v>55</v>
       </c>
       <c r="B11" t="s">
-        <v>58</v>
+        <v>56</v>
       </c>
       <c r="C11" s="1">
-        <v>21124.0</v>
+        <v>22032.0</v>
       </c>
       <c r="D11" s="1">
-        <v>27.13</v>
+        <v>63.22</v>
       </c>
       <c r="E11" s="1">
-        <v>26.428810357887</v>
+        <v>43.717838598402</v>
       </c>
       <c r="F11" t="s">
         <v>11</v>
       </c>
       <c r="G11">
-        <v>1.18</v>
+        <v>1.15</v>
       </c>
       <c r="H11" s="1">
-        <v>478459.47</v>
+        <v>826006.3</v>
       </c>
       <c r="I11" s="1">
-        <v>6412.24</v>
+        <v>383023.72</v>
       </c>
       <c r="J11" s="1">
-        <v>1.3401845719555</v>
+        <v>46.370556737884</v>
       </c>
       <c r="K11">
         <v>0.0</v>
       </c>
       <c r="L11">
         <v>0.0</v>
       </c>
       <c r="M11" s="1">
-        <v>484871.71</v>
+        <v>1209030.02</v>
       </c>
       <c r="N11" s="1">
-        <v>484871.71</v>
+        <v>1209030.02</v>
       </c>
       <c r="O11" s="1">
-        <v>0.33</v>
+        <v>0.88</v>
       </c>
       <c r="P11">
         <v>1</v>
       </c>
     </row>
     <row r="12" spans="1:16">
       <c r="A12" t="s">
-        <v>59</v>
+        <v>57</v>
       </c>
       <c r="B12" t="s">
-        <v>60</v>
+        <v>58</v>
       </c>
       <c r="C12" s="1">
-        <v>22666.0</v>
+        <v>46564.0</v>
       </c>
       <c r="D12" s="1">
-        <v>58.92</v>
+        <v>46.97</v>
       </c>
       <c r="E12" s="1">
-        <v>43.7178386129</v>
+        <v>50.156161197492</v>
       </c>
       <c r="F12" t="s">
         <v>11</v>
       </c>
       <c r="G12">
-        <v>1.18</v>
+        <v>1.15</v>
       </c>
       <c r="H12" s="1">
-        <v>849775.72</v>
+        <v>1994389.12</v>
       </c>
       <c r="I12" s="1">
-        <v>280120.4</v>
+        <v>-95937.59</v>
       </c>
       <c r="J12" s="1">
-        <v>32.964039029028</v>
+        <v>-4.8103747176479</v>
       </c>
       <c r="K12">
         <v>0.0</v>
       </c>
       <c r="L12">
         <v>0.0</v>
       </c>
       <c r="M12" s="1">
-        <v>1129896.12</v>
+        <v>1898451.53</v>
       </c>
       <c r="N12" s="1">
-        <v>1129896.12</v>
+        <v>1898451.53</v>
       </c>
       <c r="O12" s="1">
-        <v>0.76</v>
+        <v>1.38</v>
       </c>
       <c r="P12">
         <v>1</v>
       </c>
     </row>
     <row r="13" spans="1:16">
       <c r="A13" t="s">
-        <v>61</v>
+        <v>59</v>
       </c>
       <c r="B13" t="s">
-        <v>62</v>
+        <v>60</v>
       </c>
       <c r="C13" s="1">
-        <v>47903.0</v>
+        <v>1403.0</v>
       </c>
       <c r="D13" s="1">
-        <v>56.53</v>
+        <v>933.85</v>
       </c>
       <c r="E13" s="1">
-        <v>50.15616120076</v>
+        <v>1049.9053243051</v>
       </c>
       <c r="F13" t="s">
         <v>11</v>
       </c>
       <c r="G13">
-        <v>1.18</v>
+        <v>1.15</v>
       </c>
       <c r="H13" s="1">
-        <v>2051740.01</v>
+        <v>1257641.36</v>
       </c>
       <c r="I13" s="1">
-        <v>239352.33</v>
+        <v>-120371.67</v>
       </c>
       <c r="J13" s="1">
-        <v>11.665821635949</v>
+        <v>-9.571223866238</v>
       </c>
       <c r="K13">
         <v>0.0</v>
       </c>
       <c r="L13">
         <v>0.0</v>
       </c>
       <c r="M13" s="1">
-        <v>2291092.34</v>
+        <v>1137269.69</v>
       </c>
       <c r="N13" s="1">
-        <v>2291092.34</v>
+        <v>1137269.69</v>
       </c>
       <c r="O13" s="1">
-        <v>1.54</v>
+        <v>0.83</v>
       </c>
       <c r="P13">
         <v>1</v>
       </c>
     </row>
     <row r="14" spans="1:16">
       <c r="A14" t="s">
-        <v>63</v>
+        <v>61</v>
       </c>
       <c r="B14" t="s">
-        <v>64</v>
+        <v>62</v>
       </c>
       <c r="C14" s="1">
-        <v>1443.0</v>
+        <v>28390.0</v>
       </c>
       <c r="D14" s="1">
-        <v>1056.38</v>
+        <v>69.17</v>
       </c>
       <c r="E14" s="1">
-        <v>1049.9053291753</v>
+        <v>85.907039450511</v>
       </c>
       <c r="F14" t="s">
         <v>11</v>
       </c>
       <c r="G14">
-        <v>1.18</v>
+        <v>1.15</v>
       </c>
       <c r="H14" s="1">
-        <v>1293497.14</v>
+        <v>2094234.51</v>
       </c>
       <c r="I14" s="1">
-        <v>-3801.01</v>
+        <v>-389676.29</v>
       </c>
       <c r="J14" s="1">
-        <v>-0.29385530763524</v>
+        <v>-18.607099068385</v>
       </c>
       <c r="K14">
         <v>0.0</v>
       </c>
       <c r="L14">
         <v>0.0</v>
       </c>
       <c r="M14" s="1">
-        <v>1289696.13</v>
+        <v>1704558.22</v>
       </c>
       <c r="N14" s="1">
-        <v>1289696.13</v>
+        <v>1704558.22</v>
       </c>
       <c r="O14" s="1">
-        <v>0.86</v>
+        <v>1.24</v>
       </c>
       <c r="P14">
         <v>1</v>
       </c>
     </row>
     <row r="15" spans="1:16">
       <c r="A15" t="s">
+        <v>63</v>
+      </c>
+      <c r="B15" t="s">
+        <v>64</v>
+      </c>
+      <c r="C15" s="1">
+        <v>13317.0</v>
+      </c>
+      <c r="D15" s="1">
+        <v>300.68</v>
+      </c>
+      <c r="E15" s="1">
+        <v>194.64047683412</v>
+      </c>
+      <c r="F15" t="s">
+        <v>11</v>
+      </c>
+      <c r="G15">
+        <v>1.15</v>
+      </c>
+      <c r="H15" s="1">
+        <v>2286736.68</v>
+      </c>
+      <c r="I15" s="1">
+        <v>1188941.94</v>
+      </c>
+      <c r="J15" s="1">
+        <v>51.992953556856</v>
+      </c>
+      <c r="K15">
+        <v>0.39</v>
+      </c>
+      <c r="L15" t="s">
         <v>65</v>
       </c>
-      <c r="B15" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M15" s="1">
-        <v>1057952.24</v>
+        <v>3475678.62</v>
       </c>
       <c r="N15" s="1">
-        <v>1057952.24</v>
+        <v>3480938.14</v>
       </c>
       <c r="O15" s="1">
-        <v>0.71</v>
+        <v>2.53</v>
       </c>
       <c r="P15">
         <v>1</v>
       </c>
     </row>
     <row r="16" spans="1:16">
       <c r="A16" t="s">
-        <v>67</v>
+        <v>63</v>
       </c>
       <c r="B16" t="s">
-        <v>68</v>
+        <v>64</v>
       </c>
       <c r="C16" s="1">
-        <v>13317.0</v>
+        <v>3903.0</v>
       </c>
       <c r="D16" s="1">
-        <v>332.92</v>
+        <v>300.68</v>
       </c>
       <c r="E16" s="1">
-        <v>194.64047683412</v>
+        <v>317.0499513195</v>
       </c>
       <c r="F16" t="s">
         <v>11</v>
       </c>
       <c r="G16">
-        <v>1.18</v>
+        <v>1.15</v>
       </c>
       <c r="H16" s="1">
-        <v>2286736.68</v>
+        <v>1059521.93</v>
       </c>
       <c r="I16" s="1">
-        <v>1464264.33</v>
+        <v>-40856.04</v>
       </c>
       <c r="J16" s="1">
-        <v>64.032922671271</v>
+        <v>-3.8560825258237</v>
       </c>
       <c r="K16">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>0.39</v>
+      </c>
+      <c r="L16" t="s">
+        <v>66</v>
       </c>
       <c r="M16" s="1">
-        <v>3751001.01</v>
+        <v>1018665.89</v>
       </c>
       <c r="N16" s="1">
-        <v>3751001.01</v>
+        <v>1020207.37</v>
       </c>
       <c r="O16" s="1">
-        <v>2.52</v>
+        <v>0.74</v>
       </c>
       <c r="P16">
         <v>1</v>
       </c>
     </row>
     <row r="17" spans="1:16">
       <c r="A17" t="s">
         <v>67</v>
       </c>
       <c r="B17" t="s">
         <v>68</v>
       </c>
       <c r="C17" s="1">
-        <v>4398.0</v>
+        <v>10819.0</v>
       </c>
       <c r="D17" s="1">
-        <v>332.92</v>
+        <v>176.1</v>
       </c>
       <c r="E17" s="1">
-        <v>317.04995225102</v>
+        <v>211.82877715131</v>
       </c>
       <c r="F17" t="s">
         <v>11</v>
       </c>
       <c r="G17">
-        <v>1.18</v>
+        <v>1.15</v>
       </c>
       <c r="H17" s="1">
-        <v>1193896.35</v>
+        <v>1951529.65</v>
       </c>
       <c r="I17" s="1">
-        <v>44888.84</v>
+        <v>-297759.5</v>
       </c>
       <c r="J17" s="1">
-        <v>3.7598607282785</v>
+        <v>-15.257749222514</v>
       </c>
       <c r="K17">
         <v>0.0</v>
       </c>
       <c r="L17">
         <v>0.0</v>
       </c>
       <c r="M17" s="1">
-        <v>1238785.19</v>
+        <v>1653770.15</v>
       </c>
       <c r="N17" s="1">
-        <v>1238785.19</v>
+        <v>1653770.15</v>
       </c>
       <c r="O17" s="1">
-        <v>0.83</v>
+        <v>1.2</v>
       </c>
       <c r="P17">
         <v>1</v>
       </c>
     </row>
     <row r="18" spans="1:16">
       <c r="A18" t="s">
         <v>69</v>
       </c>
       <c r="B18" t="s">
         <v>70</v>
       </c>
       <c r="C18" s="1">
-        <v>9963.0</v>
+        <v>1378.0</v>
       </c>
       <c r="D18" s="1">
-        <v>222.79</v>
+        <v>695.4</v>
       </c>
       <c r="E18" s="1">
-        <v>214.83139415839</v>
+        <v>403.13397677794</v>
       </c>
       <c r="F18" t="s">
         <v>11</v>
       </c>
       <c r="G18">
-        <v>1.18</v>
+        <v>1.15</v>
       </c>
       <c r="H18" s="1">
-        <v>1819825.11</v>
+        <v>474432.46</v>
       </c>
       <c r="I18" s="1">
-        <v>58136.54</v>
+        <v>357355.4</v>
       </c>
       <c r="J18" s="1">
-        <v>3.1946223667614</v>
+        <v>75.322712952651</v>
       </c>
       <c r="K18">
         <v>0.0</v>
       </c>
       <c r="L18">
         <v>0.0</v>
       </c>
       <c r="M18" s="1">
-        <v>1877961.65</v>
+        <v>831787.86</v>
       </c>
       <c r="N18" s="1">
-        <v>1877961.65</v>
+        <v>831787.86</v>
       </c>
       <c r="O18" s="1">
-        <v>1.26</v>
+        <v>0.6</v>
       </c>
       <c r="P18">
         <v>1</v>
       </c>
     </row>
     <row r="19" spans="1:16">
       <c r="A19" t="s">
         <v>71</v>
       </c>
       <c r="B19" t="s">
         <v>72</v>
       </c>
       <c r="C19" s="1">
-        <v>1418.0</v>
+        <v>17065.0</v>
       </c>
       <c r="D19" s="1">
-        <v>726.2</v>
+        <v>33.94</v>
       </c>
       <c r="E19" s="1">
-        <v>403.133977433</v>
+        <v>42.269673014943</v>
       </c>
       <c r="F19" t="s">
         <v>11</v>
       </c>
       <c r="G19">
-        <v>1.18</v>
+        <v>1.15</v>
       </c>
       <c r="H19" s="1">
-        <v>488204.08</v>
+        <v>618554.52</v>
       </c>
       <c r="I19" s="1">
-        <v>383027.02</v>
+        <v>-115810.63</v>
       </c>
       <c r="J19" s="1">
-        <v>78.456333261287</v>
+        <v>-18.722784533205</v>
       </c>
       <c r="K19">
-        <v>0.9</v>
-[...2 lines deleted...]
-        <v>73</v>
+        <v>0.0</v>
+      </c>
+      <c r="L19">
+        <v>0.0</v>
       </c>
       <c r="M19" s="1">
-        <v>871231.1</v>
+        <v>502743.89</v>
       </c>
       <c r="N19" s="1">
-        <v>872506.35</v>
+        <v>502743.89</v>
       </c>
       <c r="O19" s="1">
-        <v>0.59</v>
+        <v>0.37</v>
       </c>
       <c r="P19">
         <v>1</v>
       </c>
     </row>
     <row r="20" spans="1:16">
       <c r="A20" t="s">
+        <v>73</v>
+      </c>
+      <c r="B20" t="s">
         <v>74</v>
       </c>
-      <c r="B20" t="s">
+      <c r="C20" s="1">
+        <v>11314.0</v>
+      </c>
+      <c r="D20" s="1">
+        <v>75.71</v>
+      </c>
+      <c r="E20" s="1">
+        <v>69.85108096164</v>
+      </c>
+      <c r="F20" t="s">
+        <v>11</v>
+      </c>
+      <c r="G20">
+        <v>1.15</v>
+      </c>
+      <c r="H20" s="1">
+        <v>677223.0</v>
+      </c>
+      <c r="I20" s="1">
+        <v>66306.31</v>
+      </c>
+      <c r="J20" s="1">
+        <v>9.7909122991983</v>
+      </c>
+      <c r="K20">
+        <v>0.32</v>
+      </c>
+      <c r="L20" t="s">
         <v>75</v>
       </c>
-      <c r="C20" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M20" s="1">
-        <v>888905.89</v>
+        <v>743529.31</v>
       </c>
       <c r="N20" s="1">
-        <v>888905.89</v>
+        <v>747172.81</v>
       </c>
       <c r="O20" s="1">
-        <v>0.6</v>
+        <v>0.54</v>
       </c>
       <c r="P20">
         <v>1</v>
       </c>
     </row>
     <row r="21" spans="1:16">
       <c r="A21" t="s">
         <v>76</v>
       </c>
       <c r="B21" t="s">
         <v>77</v>
       </c>
       <c r="C21" s="1">
-        <v>11640.0</v>
+        <v>3182.0</v>
       </c>
       <c r="D21" s="1">
-        <v>79.03</v>
+        <v>243.48</v>
       </c>
       <c r="E21" s="1">
-        <v>69.851080756014</v>
+        <v>135.77008170962</v>
       </c>
       <c r="F21" t="s">
         <v>11</v>
       </c>
       <c r="G21">
-        <v>1.18</v>
+        <v>1.15</v>
       </c>
       <c r="H21" s="1">
-        <v>696736.4</v>
+        <v>374571.22</v>
       </c>
       <c r="I21" s="1">
-        <v>81561.5</v>
+        <v>297928.55</v>
       </c>
       <c r="J21" s="1">
-        <v>11.706220602225</v>
+        <v>79.538558781959</v>
       </c>
       <c r="K21">
         <v>0.0</v>
       </c>
       <c r="L21">
         <v>0.0</v>
       </c>
       <c r="M21" s="1">
-        <v>778297.9</v>
+        <v>672499.77</v>
       </c>
       <c r="N21" s="1">
-        <v>778297.9</v>
+        <v>672499.77</v>
       </c>
       <c r="O21" s="1">
-        <v>0.52</v>
+        <v>0.49</v>
       </c>
       <c r="P21">
         <v>1</v>
       </c>
     </row>
     <row r="22" spans="1:16">
       <c r="A22" t="s">
         <v>78</v>
       </c>
       <c r="B22" t="s">
         <v>79</v>
       </c>
       <c r="C22" s="1">
-        <v>7615.0</v>
+        <v>5071.0</v>
       </c>
       <c r="D22" s="1">
-        <v>227.68</v>
+        <v>301.49</v>
       </c>
       <c r="E22" s="1">
-        <v>135.77008141825</v>
+        <v>287.62378031946</v>
       </c>
       <c r="F22" t="s">
         <v>11</v>
       </c>
       <c r="G22">
-        <v>1.18</v>
+        <v>1.15</v>
       </c>
       <c r="H22" s="1">
-        <v>896404.72</v>
+        <v>1239121.82</v>
       </c>
       <c r="I22" s="1">
-        <v>570478.99</v>
+        <v>87952.34</v>
       </c>
       <c r="J22" s="1">
-        <v>63.640783819166</v>
+        <v>7.0979574873437</v>
       </c>
       <c r="K22">
         <v>0.0</v>
       </c>
       <c r="L22">
         <v>0.0</v>
       </c>
       <c r="M22" s="1">
-        <v>1466883.71</v>
+        <v>1327074.16</v>
       </c>
       <c r="N22" s="1">
-        <v>1466883.71</v>
+        <v>1327074.16</v>
       </c>
       <c r="O22" s="1">
-        <v>0.98</v>
+        <v>0.96</v>
       </c>
       <c r="P22">
         <v>1</v>
       </c>
     </row>
     <row r="23" spans="1:16">
       <c r="A23" t="s">
         <v>80</v>
       </c>
       <c r="B23" t="s">
         <v>81</v>
       </c>
       <c r="C23" s="1">
-        <v>1418.0</v>
+        <v>1378.0</v>
       </c>
       <c r="D23" s="1">
-        <v>1001.16</v>
+        <v>983.86</v>
       </c>
       <c r="E23" s="1">
-        <v>983.84093088858</v>
+        <v>983.84093613933</v>
       </c>
       <c r="F23" t="s">
         <v>11</v>
       </c>
       <c r="G23">
-        <v>1.18</v>
+        <v>1.15</v>
       </c>
       <c r="H23" s="1">
-        <v>1191076.34</v>
+        <v>1157477.57</v>
       </c>
       <c r="I23" s="1">
-        <v>10027.67</v>
+        <v>19345.55</v>
       </c>
       <c r="J23" s="1">
-        <v>0.84189985672959</v>
+        <v>1.671354201706</v>
       </c>
       <c r="K23">
-        <v>0.77</v>
-[...2 lines deleted...]
-        <v>82</v>
+        <v>0.0</v>
+      </c>
+      <c r="L23">
+        <v>0.0</v>
       </c>
       <c r="M23" s="1">
-        <v>1201104.01</v>
+        <v>1176823.12</v>
       </c>
       <c r="N23" s="1">
-        <v>1202201.91</v>
+        <v>1176823.12</v>
       </c>
       <c r="O23" s="1">
-        <v>0.81</v>
+        <v>0.86</v>
       </c>
       <c r="P23">
         <v>1</v>
       </c>
     </row>
     <row r="24" spans="1:16">
       <c r="A24" t="s">
+        <v>82</v>
+      </c>
+      <c r="B24" t="s">
         <v>83</v>
       </c>
-      <c r="B24" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C24" s="1">
-        <v>4734.0</v>
+        <v>8960.0</v>
       </c>
       <c r="D24" s="1">
-        <v>156.27</v>
+        <v>95.24</v>
       </c>
       <c r="E24" s="1">
-        <v>131.94393536122</v>
+        <v>112.5151015625</v>
       </c>
       <c r="F24" t="s">
         <v>11</v>
       </c>
       <c r="G24">
-        <v>1.18</v>
+        <v>1.15</v>
       </c>
       <c r="H24" s="1">
-        <v>533326.22</v>
+        <v>860023.06</v>
       </c>
       <c r="I24" s="1">
-        <v>92573.51</v>
+        <v>-119299.65</v>
       </c>
       <c r="J24" s="1">
-        <v>17.357764634186</v>
+        <v>-13.871680370989</v>
       </c>
       <c r="K24">
-        <v>0.27</v>
-[...2 lines deleted...]
-        <v>85</v>
+        <v>0.0</v>
+      </c>
+      <c r="L24">
+        <v>0.0</v>
       </c>
       <c r="M24" s="1">
-        <v>625899.73</v>
+        <v>740723.41</v>
       </c>
       <c r="N24" s="1">
-        <v>627168.04</v>
+        <v>740723.41</v>
       </c>
       <c r="O24" s="1">
-        <v>0.42</v>
+        <v>0.54</v>
       </c>
       <c r="P24">
         <v>1</v>
       </c>
     </row>
     <row r="25" spans="1:16">
       <c r="A25" t="s">
-        <v>86</v>
+        <v>84</v>
       </c>
       <c r="B25" t="s">
-        <v>87</v>
+        <v>85</v>
       </c>
       <c r="C25" s="1">
-        <v>3763.0</v>
+        <v>3657.0</v>
       </c>
       <c r="D25" s="1">
-        <v>216.61</v>
+        <v>181.52</v>
       </c>
       <c r="E25" s="1">
-        <v>236.35743555674</v>
+        <v>236.35743505606</v>
       </c>
       <c r="F25" t="s">
         <v>11</v>
       </c>
       <c r="G25">
-        <v>1.18</v>
+        <v>1.15</v>
       </c>
       <c r="H25" s="1">
-        <v>762364.92</v>
+        <v>740889.85</v>
       </c>
       <c r="I25" s="1">
-        <v>-72738.94</v>
+        <v>-164683.4</v>
       </c>
       <c r="J25" s="1">
-        <v>-9.5412233815795</v>
+        <v>-22.227784602529</v>
       </c>
       <c r="K25">
-        <v>0.0</v>
+        <v>0.24</v>
       </c>
       <c r="L25">
-        <v>0.0</v>
+        <v>888.82</v>
       </c>
       <c r="M25" s="1">
-        <v>689625.98</v>
+        <v>576206.45</v>
       </c>
       <c r="N25" s="1">
-        <v>689625.98</v>
+        <v>577095.27</v>
       </c>
       <c r="O25" s="1">
-        <v>0.46</v>
+        <v>0.42</v>
       </c>
       <c r="P25">
         <v>1</v>
       </c>
     </row>
     <row r="26" spans="1:16">
       <c r="A26" t="s">
-        <v>88</v>
+        <v>86</v>
       </c>
       <c r="B26" t="s">
-        <v>89</v>
+        <v>87</v>
       </c>
       <c r="C26" s="1">
-        <v>2617.0</v>
+        <v>8584.0</v>
       </c>
       <c r="D26" s="1">
-        <v>583.11</v>
+        <v>114.48</v>
       </c>
       <c r="E26" s="1">
-        <v>478.22216660298</v>
+        <v>113.54906686859</v>
       </c>
       <c r="F26" t="s">
         <v>11</v>
       </c>
       <c r="G26">
-        <v>1.18</v>
+        <v>1.15</v>
       </c>
       <c r="H26" s="1">
-        <v>1075868.59</v>
+        <v>818220.51</v>
       </c>
       <c r="I26" s="1">
-        <v>215217.22</v>
+        <v>34777.47</v>
       </c>
       <c r="J26" s="1">
-        <v>20.00404343062</v>
+        <v>4.2503786662595</v>
       </c>
       <c r="K26">
-        <v>0.96</v>
-[...2 lines deleted...]
-        <v>90</v>
+        <v>0.0</v>
+      </c>
+      <c r="L26">
+        <v>0.0</v>
       </c>
       <c r="M26" s="1">
-        <v>1291085.81</v>
+        <v>852997.98</v>
       </c>
       <c r="N26" s="1">
-        <v>1293610.07</v>
+        <v>852997.98</v>
       </c>
       <c r="O26" s="1">
-        <v>0.87</v>
+        <v>0.62</v>
       </c>
       <c r="P26">
         <v>1</v>
       </c>
     </row>
     <row r="27" spans="1:16">
       <c r="A27" t="s">
-        <v>91</v>
+        <v>88</v>
       </c>
       <c r="B27" t="s">
-        <v>92</v>
+        <v>89</v>
       </c>
       <c r="C27" s="1">
-        <v>5618.0</v>
+        <v>1409.0</v>
       </c>
       <c r="D27" s="1">
-        <v>171.62</v>
+        <v>566.64</v>
       </c>
       <c r="E27" s="1">
-        <v>172.77700427198</v>
+        <v>478.22217175302</v>
       </c>
       <c r="F27" t="s">
         <v>11</v>
       </c>
       <c r="G27">
-        <v>1.18</v>
+        <v>1.15</v>
       </c>
       <c r="H27" s="1">
-        <v>828164.46</v>
+        <v>579250.61</v>
       </c>
       <c r="I27" s="1">
-        <v>-12426.77</v>
+        <v>113771.19</v>
       </c>
       <c r="J27" s="1">
-        <v>-1.500519594864</v>
+        <v>19.641099730564</v>
       </c>
       <c r="K27">
         <v>0.0</v>
       </c>
       <c r="L27">
         <v>0.0</v>
       </c>
       <c r="M27" s="1">
-        <v>815737.69</v>
+        <v>693021.8</v>
       </c>
       <c r="N27" s="1">
-        <v>815737.69</v>
+        <v>693021.8</v>
       </c>
       <c r="O27" s="1">
-        <v>0.55</v>
+        <v>0.5</v>
       </c>
       <c r="P27">
         <v>1</v>
       </c>
     </row>
     <row r="28" spans="1:16">
       <c r="A28" t="s">
-        <v>93</v>
+        <v>90</v>
       </c>
       <c r="B28" t="s">
-        <v>94</v>
+        <v>91</v>
       </c>
       <c r="C28" s="1">
-        <v>3524.0</v>
+        <v>5461.0</v>
       </c>
       <c r="D28" s="1">
-        <v>373.82</v>
+        <v>175.42</v>
       </c>
       <c r="E28" s="1">
-        <v>356.96124858116</v>
+        <v>172.77700421168</v>
       </c>
       <c r="F28" t="s">
         <v>11</v>
       </c>
       <c r="G28">
-        <v>1.18</v>
+        <v>1.15</v>
       </c>
       <c r="H28" s="1">
-        <v>1071741.17</v>
+        <v>805020.67</v>
       </c>
       <c r="I28" s="1">
-        <v>42808.24</v>
+        <v>26513.22</v>
       </c>
       <c r="J28" s="1">
-        <v>3.9942703703358</v>
+        <v>3.2934831350355</v>
       </c>
       <c r="K28">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>0.74</v>
+      </c>
+      <c r="L28" t="s">
+        <v>92</v>
       </c>
       <c r="M28" s="1">
-        <v>1114549.41</v>
+        <v>831533.89</v>
       </c>
       <c r="N28" s="1">
-        <v>1114549.41</v>
+        <v>835582.06</v>
       </c>
       <c r="O28" s="1">
-        <v>0.75</v>
+        <v>0.61</v>
       </c>
       <c r="P28">
         <v>1</v>
       </c>
     </row>
     <row r="29" spans="1:16">
       <c r="A29" t="s">
-        <v>95</v>
+        <v>93</v>
       </c>
       <c r="B29" t="s">
-        <v>96</v>
+        <v>94</v>
       </c>
       <c r="C29" s="1">
-        <v>19245.0</v>
+        <v>3870.0</v>
       </c>
       <c r="D29" s="1">
-        <v>78.71</v>
+        <v>357.36</v>
       </c>
       <c r="E29" s="1">
-        <v>77.917094829826</v>
+        <v>358.96101033592</v>
       </c>
       <c r="F29" t="s">
         <v>11</v>
       </c>
       <c r="G29">
-        <v>1.18</v>
+        <v>1.15</v>
       </c>
       <c r="H29" s="1">
-        <v>1279415.8</v>
+        <v>1185614.36</v>
       </c>
       <c r="I29" s="1">
-        <v>2173.06</v>
+        <v>14839.79</v>
       </c>
       <c r="J29" s="1">
-        <v>0.16984783211212</v>
+        <v>1.2516540369838</v>
       </c>
       <c r="K29">
-        <v>0.0</v>
+        <v>0.21</v>
       </c>
       <c r="L29">
-        <v>0.0</v>
+        <v>817.57</v>
       </c>
       <c r="M29" s="1">
-        <v>1281588.86</v>
+        <v>1200454.15</v>
       </c>
       <c r="N29" s="1">
-        <v>1281588.86</v>
+        <v>1201271.72</v>
       </c>
       <c r="O29" s="1">
-        <v>0.86</v>
+        <v>0.87</v>
       </c>
       <c r="P29">
         <v>1</v>
       </c>
     </row>
     <row r="30" spans="1:16">
       <c r="A30" t="s">
-        <v>97</v>
+        <v>95</v>
       </c>
       <c r="B30" t="s">
-        <v>98</v>
+        <v>96</v>
       </c>
       <c r="C30" s="1">
-        <v>3714.0</v>
+        <v>18707.0</v>
       </c>
       <c r="D30" s="1">
-        <v>1058.18</v>
+        <v>79.34</v>
       </c>
       <c r="E30" s="1">
-        <v>593.83701938611</v>
+        <v>77.917094670444</v>
       </c>
       <c r="F30" t="s">
         <v>11</v>
       </c>
       <c r="G30">
-        <v>1.18</v>
+        <v>1.15</v>
       </c>
       <c r="H30" s="1">
-        <v>2013824.75</v>
+        <v>1243649.33</v>
       </c>
       <c r="I30" s="1">
-        <v>1311257.12</v>
+        <v>44674.42</v>
       </c>
       <c r="J30" s="1">
-        <v>65.112772101942</v>
+        <v>3.5922039213417</v>
       </c>
       <c r="K30">
         <v>0.0</v>
       </c>
       <c r="L30">
         <v>0.0</v>
       </c>
       <c r="M30" s="1">
-        <v>3325081.87</v>
+        <v>1288323.75</v>
       </c>
       <c r="N30" s="1">
-        <v>3325081.87</v>
+        <v>1288323.75</v>
       </c>
       <c r="O30" s="1">
-        <v>2.23</v>
+        <v>0.94</v>
       </c>
       <c r="P30">
         <v>1</v>
       </c>
     </row>
     <row r="31" spans="1:16">
       <c r="A31" t="s">
         <v>97</v>
       </c>
       <c r="B31" t="s">
         <v>98</v>
       </c>
       <c r="C31" s="1">
-        <v>60.0</v>
+        <v>3577.0</v>
       </c>
       <c r="D31" s="1">
-        <v>1058.18</v>
+        <v>878.24</v>
       </c>
       <c r="E31" s="1">
-        <v>945.38733333333</v>
+        <v>593.83701984904</v>
       </c>
       <c r="F31" t="s">
         <v>11</v>
       </c>
       <c r="G31">
-        <v>1.18</v>
+        <v>1.15</v>
       </c>
       <c r="H31" s="1">
-        <v>48729.82</v>
+        <v>1939539.89</v>
       </c>
       <c r="I31" s="1">
-        <v>4987.17</v>
+        <v>787307.45</v>
       </c>
       <c r="J31" s="1">
-        <v>10.234328794976</v>
+        <v>40.59248557141</v>
       </c>
       <c r="K31">
         <v>0.0</v>
       </c>
       <c r="L31">
         <v>0.0</v>
       </c>
       <c r="M31" s="1">
-        <v>53716.99</v>
+        <v>2726847.34</v>
       </c>
       <c r="N31" s="1">
-        <v>53716.99</v>
+        <v>2726847.34</v>
       </c>
       <c r="O31" s="1">
-        <v>0.04</v>
+        <v>1.98</v>
       </c>
       <c r="P31">
         <v>1</v>
       </c>
     </row>
     <row r="32" spans="1:16">
       <c r="A32" t="s">
-        <v>99</v>
+        <v>97</v>
       </c>
       <c r="B32" t="s">
-        <v>100</v>
+        <v>98</v>
       </c>
       <c r="C32" s="1">
-        <v>7934.0</v>
+        <v>19.0</v>
       </c>
       <c r="D32" s="1">
-        <v>157.38</v>
+        <v>878.24</v>
       </c>
       <c r="E32" s="1">
-        <v>144.29944794555</v>
+        <v>945.38736842105</v>
       </c>
       <c r="F32" t="s">
         <v>11</v>
       </c>
       <c r="G32">
-        <v>1.18</v>
+        <v>1.15</v>
       </c>
       <c r="H32" s="1">
-        <v>983482.37</v>
+        <v>15431.11</v>
       </c>
       <c r="I32" s="1">
-        <v>72952.27</v>
+        <v>-946.88</v>
       </c>
       <c r="J32" s="1">
-        <v>7.4177506608481</v>
+        <v>-6.1361755570403</v>
       </c>
       <c r="K32">
         <v>0.0</v>
       </c>
       <c r="L32">
         <v>0.0</v>
       </c>
       <c r="M32" s="1">
-        <v>1056434.64</v>
+        <v>14484.23</v>
       </c>
       <c r="N32" s="1">
-        <v>1056434.64</v>
+        <v>14484.23</v>
       </c>
       <c r="O32" s="1">
-        <v>0.71</v>
+        <v>0.01</v>
       </c>
       <c r="P32">
         <v>1</v>
       </c>
     </row>
     <row r="33" spans="1:16">
       <c r="A33" t="s">
-        <v>101</v>
+        <v>99</v>
       </c>
       <c r="B33" t="s">
-        <v>102</v>
+        <v>100</v>
       </c>
       <c r="C33" s="1">
-        <v>3467.0</v>
+        <v>9309.0</v>
       </c>
       <c r="D33" s="1">
-        <v>333.79</v>
+        <v>125.4</v>
       </c>
       <c r="E33" s="1">
-        <v>395.36653591001</v>
+        <v>141.98567944999</v>
       </c>
       <c r="F33" t="s">
         <v>11</v>
       </c>
       <c r="G33">
-        <v>1.18</v>
+        <v>1.15</v>
       </c>
       <c r="H33" s="1">
-        <v>1179402.01</v>
+        <v>1136523.21</v>
       </c>
       <c r="I33" s="1">
-        <v>-200299.74</v>
+        <v>-123243.75</v>
       </c>
       <c r="J33" s="1">
-        <v>-16.983160813843</v>
+        <v>-10.843927243686</v>
       </c>
       <c r="K33">
         <v>0.0</v>
       </c>
       <c r="L33">
         <v>0.0</v>
       </c>
       <c r="M33" s="1">
-        <v>979102.27</v>
+        <v>1013279.46</v>
       </c>
       <c r="N33" s="1">
-        <v>979102.27</v>
+        <v>1013279.46</v>
       </c>
       <c r="O33" s="1">
-        <v>0.66</v>
+        <v>0.74</v>
       </c>
       <c r="P33">
         <v>1</v>
       </c>
     </row>
     <row r="34" spans="1:16">
       <c r="A34" t="s">
-        <v>103</v>
+        <v>101</v>
       </c>
       <c r="B34" t="s">
-        <v>104</v>
+        <v>102</v>
       </c>
       <c r="C34" s="1">
-        <v>32970.0</v>
+        <v>2828.0</v>
       </c>
       <c r="D34" s="1">
-        <v>55.08</v>
+        <v>317.4</v>
       </c>
       <c r="E34" s="1">
-        <v>42.827194722475</v>
+        <v>395.36653465347</v>
       </c>
       <c r="F34" t="s">
         <v>11</v>
       </c>
       <c r="G34">
-        <v>1.18</v>
+        <v>1.15</v>
       </c>
       <c r="H34" s="1">
-        <v>1214638.03</v>
+        <v>962027.37</v>
       </c>
       <c r="I34" s="1">
-        <v>321795.49</v>
+        <v>-182888.27</v>
       </c>
       <c r="J34" s="1">
-        <v>26.493118283148</v>
+        <v>-19.010713801209</v>
       </c>
       <c r="K34">
         <v>0.0</v>
       </c>
       <c r="L34">
         <v>0.0</v>
       </c>
       <c r="M34" s="1">
-        <v>1536433.52</v>
+        <v>779139.1</v>
       </c>
       <c r="N34" s="1">
-        <v>1536433.52</v>
+        <v>779139.1</v>
       </c>
       <c r="O34" s="1">
-        <v>1.03</v>
+        <v>0.57</v>
       </c>
       <c r="P34">
         <v>1</v>
       </c>
     </row>
     <row r="35" spans="1:16">
       <c r="A35" t="s">
-        <v>105</v>
+        <v>103</v>
       </c>
       <c r="B35" t="s">
-        <v>106</v>
+        <v>104</v>
       </c>
       <c r="C35" s="1">
-        <v>13700.0</v>
+        <v>32048.0</v>
       </c>
       <c r="D35" s="1">
-        <v>60.67</v>
+        <v>44.54</v>
       </c>
       <c r="E35" s="1">
-        <v>64.118153284671</v>
+        <v>42.827194520719</v>
       </c>
       <c r="F35" t="s">
         <v>11</v>
       </c>
       <c r="G35">
-        <v>1.18</v>
+        <v>1.15</v>
       </c>
       <c r="H35" s="1">
-        <v>743603.4</v>
+        <v>1180670.9</v>
       </c>
       <c r="I35" s="1">
-        <v>-40376.53</v>
+        <v>58353.38</v>
       </c>
       <c r="J35" s="1">
-        <v>-5.4298474159747</v>
+        <v>4.9423916520683</v>
       </c>
       <c r="K35">
         <v>0.0</v>
       </c>
       <c r="L35">
         <v>0.0</v>
       </c>
       <c r="M35" s="1">
-        <v>703226.87</v>
+        <v>1239024.28</v>
       </c>
       <c r="N35" s="1">
-        <v>703226.87</v>
+        <v>1239024.28</v>
       </c>
       <c r="O35" s="1">
-        <v>0.47</v>
+        <v>0.9</v>
       </c>
       <c r="P35">
         <v>1</v>
       </c>
     </row>
     <row r="36" spans="1:16">
       <c r="A36" t="s">
-        <v>107</v>
+        <v>105</v>
       </c>
       <c r="B36" t="s">
-        <v>108</v>
+        <v>106</v>
       </c>
       <c r="C36" s="1">
-        <v>3168.0</v>
+        <v>13317.0</v>
       </c>
       <c r="D36" s="1">
-        <v>321.0</v>
+        <v>56.24</v>
       </c>
       <c r="E36" s="1">
-        <v>313.75960858586</v>
+        <v>64.118153488023</v>
       </c>
       <c r="F36" t="s">
         <v>11</v>
       </c>
       <c r="G36">
-        <v>1.18</v>
+        <v>1.15</v>
       </c>
       <c r="H36" s="1">
-        <v>845841.33</v>
+        <v>722815.07</v>
       </c>
       <c r="I36" s="1">
-        <v>14540.24</v>
+        <v>-72714.74</v>
       </c>
       <c r="J36" s="1">
-        <v>1.7190269007073</v>
+        <v>-10.059936907514</v>
       </c>
       <c r="K36">
         <v>0.0</v>
       </c>
       <c r="L36">
         <v>0.0</v>
       </c>
       <c r="M36" s="1">
-        <v>860381.57</v>
+        <v>650100.33</v>
       </c>
       <c r="N36" s="1">
-        <v>860381.57</v>
+        <v>650100.33</v>
       </c>
       <c r="O36" s="1">
-        <v>0.58</v>
+        <v>0.47</v>
       </c>
       <c r="P36">
         <v>1</v>
       </c>
     </row>
     <row r="37" spans="1:16">
       <c r="A37" t="s">
-        <v>109</v>
+        <v>107</v>
       </c>
       <c r="B37" t="s">
-        <v>110</v>
+        <v>108</v>
       </c>
       <c r="C37" s="1">
-        <v>13881.0</v>
+        <v>3079.0</v>
       </c>
       <c r="D37" s="1">
-        <v>84.24</v>
+        <v>282.81</v>
       </c>
       <c r="E37" s="1">
-        <v>84.162429219797</v>
+        <v>313.75960701526</v>
       </c>
       <c r="F37" t="s">
         <v>11</v>
       </c>
       <c r="G37">
-        <v>1.18</v>
+        <v>1.15</v>
       </c>
       <c r="H37" s="1">
-        <v>1001071.79</v>
+        <v>822078.74</v>
       </c>
       <c r="I37" s="1">
-        <v>-11744.46</v>
+        <v>-66233.08</v>
       </c>
       <c r="J37" s="1">
-        <v>-1.173188588203</v>
+        <v>-8.0567805463501</v>
       </c>
       <c r="K37">
-        <v>0.0</v>
+        <v>0.29</v>
       </c>
       <c r="L37">
-        <v>0.0</v>
+        <v>879.29</v>
       </c>
       <c r="M37" s="1">
-        <v>989327.33</v>
+        <v>755845.66</v>
       </c>
       <c r="N37" s="1">
-        <v>989327.33</v>
+        <v>756724.95</v>
       </c>
       <c r="O37" s="1">
-        <v>0.66</v>
+        <v>0.55</v>
       </c>
       <c r="P37">
         <v>1</v>
       </c>
     </row>
     <row r="38" spans="1:16">
       <c r="A38" t="s">
-        <v>111</v>
+        <v>109</v>
       </c>
       <c r="B38" t="s">
-        <v>112</v>
+        <v>110</v>
       </c>
       <c r="C38" s="1">
-        <v>11570.0</v>
+        <v>13492.0</v>
       </c>
       <c r="D38" s="1">
-        <v>152.5</v>
+        <v>72.98</v>
       </c>
       <c r="E38" s="1">
-        <v>112.21137165082</v>
+        <v>84.162429587904</v>
       </c>
       <c r="F38" t="s">
         <v>11</v>
       </c>
       <c r="G38">
-        <v>1.18</v>
+        <v>1.15</v>
       </c>
       <c r="H38" s="1">
-        <v>1105919.71</v>
+        <v>973017.84</v>
       </c>
       <c r="I38" s="1">
-        <v>386888.78</v>
+        <v>-118327.37</v>
       </c>
       <c r="J38" s="1">
-        <v>34.98344197157</v>
+        <v>-12.160863360943</v>
       </c>
       <c r="K38">
         <v>0.0</v>
       </c>
       <c r="L38">
         <v>0.0</v>
       </c>
       <c r="M38" s="1">
-        <v>1492808.49</v>
+        <v>854690.47</v>
       </c>
       <c r="N38" s="1">
-        <v>1492808.49</v>
+        <v>854690.47</v>
       </c>
       <c r="O38" s="1">
-        <v>1.0</v>
+        <v>0.62</v>
       </c>
       <c r="P38">
         <v>1</v>
       </c>
     </row>
     <row r="39" spans="1:16">
       <c r="A39" t="s">
+        <v>111</v>
+      </c>
+      <c r="B39" t="s">
+        <v>112</v>
+      </c>
+      <c r="C39" s="1">
+        <v>10834.0</v>
+      </c>
+      <c r="D39" s="1">
+        <v>134.25</v>
+      </c>
+      <c r="E39" s="1">
+        <v>112.2113716079</v>
+      </c>
+      <c r="F39" t="s">
+        <v>11</v>
+      </c>
+      <c r="G39">
+        <v>1.15</v>
+      </c>
+      <c r="H39" s="1">
+        <v>1035569.07</v>
+      </c>
+      <c r="I39" s="1">
+        <v>226932.12</v>
+      </c>
+      <c r="J39" s="1">
+        <v>21.913759938775</v>
+      </c>
+      <c r="K39">
+        <v>0.5</v>
+      </c>
+      <c r="L39" t="s">
         <v>113</v>
       </c>
-      <c r="B39" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M39" s="1">
-        <v>719772.41</v>
+        <v>1262501.19</v>
       </c>
       <c r="N39" s="1">
-        <v>719772.41</v>
+        <v>1267899.15</v>
       </c>
       <c r="O39" s="1">
-        <v>0.48</v>
+        <v>0.92</v>
       </c>
       <c r="P39">
         <v>1</v>
       </c>
     </row>
     <row r="40" spans="1:16">
       <c r="A40" t="s">
+        <v>114</v>
+      </c>
+      <c r="B40" t="s">
         <v>115</v>
       </c>
-      <c r="B40" t="s">
+      <c r="C40" s="1">
+        <v>891.0</v>
+      </c>
+      <c r="D40" s="1">
+        <v>802.89</v>
+      </c>
+      <c r="E40" s="1">
+        <v>707.01785634119</v>
+      </c>
+      <c r="F40" t="s">
+        <v>11</v>
+      </c>
+      <c r="G40">
+        <v>1.15</v>
+      </c>
+      <c r="H40" s="1">
+        <v>537930.75</v>
+      </c>
+      <c r="I40" s="1">
+        <v>83027.53</v>
+      </c>
+      <c r="J40" s="1">
+        <v>15.434613098433</v>
+      </c>
+      <c r="K40">
+        <v>2.78</v>
+      </c>
+      <c r="L40" t="s">
         <v>116</v>
       </c>
-      <c r="C40" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M40" s="1">
-        <v>2712131.18</v>
+        <v>620958.28</v>
       </c>
       <c r="N40" s="1">
-        <v>2712131.18</v>
+        <v>623435.52</v>
       </c>
       <c r="O40" s="1">
-        <v>1.82</v>
+        <v>0.45</v>
       </c>
       <c r="P40">
         <v>1</v>
       </c>
     </row>
     <row r="41" spans="1:16">
       <c r="A41" t="s">
         <v>117</v>
       </c>
       <c r="B41" t="s">
         <v>118</v>
       </c>
       <c r="C41" s="1">
-        <v>2078.0</v>
+        <v>8090.0</v>
       </c>
       <c r="D41" s="1">
-        <v>503.8</v>
+        <v>321.65</v>
       </c>
       <c r="E41" s="1">
-        <v>448.5397786333</v>
+        <v>367.85395426452</v>
       </c>
       <c r="F41" t="s">
         <v>11</v>
       </c>
       <c r="G41">
-        <v>1.18</v>
+        <v>1.15</v>
       </c>
       <c r="H41" s="1">
-        <v>797182.52</v>
+        <v>2542320.44</v>
       </c>
       <c r="I41" s="1">
-        <v>88554.1</v>
+        <v>-283609.01</v>
       </c>
       <c r="J41" s="1">
-        <v>11.108384564177</v>
+        <v>-11.155517830789</v>
       </c>
       <c r="K41">
         <v>0.0</v>
       </c>
       <c r="L41">
         <v>0.0</v>
       </c>
       <c r="M41" s="1">
-        <v>885736.62</v>
+        <v>2258711.43</v>
       </c>
       <c r="N41" s="1">
-        <v>885736.62</v>
+        <v>2258711.43</v>
       </c>
       <c r="O41" s="1">
-        <v>0.59</v>
+        <v>1.64</v>
       </c>
       <c r="P41">
         <v>1</v>
       </c>
     </row>
     <row r="42" spans="1:16">
       <c r="A42" t="s">
         <v>119</v>
       </c>
       <c r="B42" t="s">
         <v>120</v>
       </c>
       <c r="C42" s="1">
-        <v>14283.0</v>
+        <v>2294.0</v>
       </c>
       <c r="D42" s="1">
-        <v>74.82</v>
+        <v>480.97</v>
       </c>
       <c r="E42" s="1">
-        <v>73.231699922985</v>
+        <v>455.56277680907</v>
       </c>
       <c r="F42" t="s">
         <v>11</v>
       </c>
       <c r="G42">
-        <v>1.18</v>
+        <v>1.15</v>
       </c>
       <c r="H42" s="1">
-        <v>897855.07</v>
+        <v>895079.49</v>
       </c>
       <c r="I42" s="1">
-        <v>6289.83</v>
+        <v>62643.86</v>
       </c>
       <c r="J42" s="1">
-        <v>0.70053956480972</v>
+        <v>6.998692373121</v>
       </c>
       <c r="K42">
         <v>0.0</v>
       </c>
       <c r="L42">
         <v>0.0</v>
       </c>
       <c r="M42" s="1">
-        <v>904144.9</v>
+        <v>957723.35</v>
       </c>
       <c r="N42" s="1">
-        <v>904144.9</v>
+        <v>957723.35</v>
       </c>
       <c r="O42" s="1">
-        <v>0.61</v>
+        <v>0.7</v>
       </c>
       <c r="P42">
         <v>1</v>
       </c>
     </row>
     <row r="43" spans="1:16">
       <c r="A43" t="s">
         <v>121</v>
       </c>
       <c r="B43" t="s">
         <v>122</v>
       </c>
       <c r="C43" s="1">
-        <v>761.0</v>
+        <v>6872.0</v>
       </c>
       <c r="D43" s="1">
-        <v>488.15</v>
+        <v>71.01</v>
       </c>
       <c r="E43" s="1">
-        <v>466.98124835742</v>
+        <v>73.231701105937</v>
       </c>
       <c r="F43" t="s">
         <v>11</v>
       </c>
       <c r="G43">
-        <v>1.18</v>
+        <v>1.15</v>
       </c>
       <c r="H43" s="1">
-        <v>306662.47</v>
+        <v>431986.29</v>
       </c>
       <c r="I43" s="1">
-        <v>7633.52</v>
+        <v>-8410.3</v>
       </c>
       <c r="J43" s="1">
-        <v>2.4892253688559</v>
+        <v>-1.9468904904366</v>
       </c>
       <c r="K43">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>0.39</v>
+      </c>
+      <c r="L43" t="s">
+        <v>123</v>
       </c>
       <c r="M43" s="1">
-        <v>314295.99</v>
+        <v>423575.99</v>
       </c>
       <c r="N43" s="1">
-        <v>314295.99</v>
+        <v>426249.97</v>
       </c>
       <c r="O43" s="1">
-        <v>0.21</v>
+        <v>0.31</v>
       </c>
       <c r="P43">
         <v>1</v>
       </c>
     </row>
     <row r="44" spans="1:16">
       <c r="A44" t="s">
-        <v>121</v>
+        <v>124</v>
       </c>
       <c r="B44" t="s">
-        <v>122</v>
+        <v>125</v>
       </c>
       <c r="C44" s="1">
-        <v>3332.0</v>
+        <v>647.0</v>
       </c>
       <c r="D44" s="1">
-        <v>488.15</v>
+        <v>452.66</v>
       </c>
       <c r="E44" s="1">
-        <v>254.3075210084</v>
+        <v>466.98123647604</v>
       </c>
       <c r="F44" t="s">
         <v>11</v>
       </c>
       <c r="G44">
-        <v>1.18</v>
+        <v>1.15</v>
       </c>
       <c r="H44" s="1">
-        <v>764809.79</v>
+        <v>260723.54</v>
       </c>
       <c r="I44" s="1">
-        <v>611319.32</v>
+        <v>-6506.26</v>
       </c>
       <c r="J44" s="1">
-        <v>79.930896282068</v>
+        <v>-2.4954632021336</v>
       </c>
       <c r="K44">
         <v>0.0</v>
       </c>
       <c r="L44">
         <v>0.0</v>
       </c>
       <c r="M44" s="1">
-        <v>1376129.11</v>
+        <v>254217.28</v>
       </c>
       <c r="N44" s="1">
-        <v>1376129.11</v>
+        <v>254217.28</v>
       </c>
       <c r="O44" s="1">
-        <v>0.92</v>
+        <v>0.18</v>
       </c>
       <c r="P44">
         <v>1</v>
       </c>
     </row>
     <row r="45" spans="1:16">
       <c r="A45" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="B45" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="C45" s="1">
-        <v>9576.0</v>
+        <v>3332.0</v>
       </c>
       <c r="D45" s="1">
-        <v>322.4</v>
+        <v>452.66</v>
       </c>
       <c r="E45" s="1">
-        <v>289.93163847118</v>
+        <v>254.3075210084</v>
       </c>
       <c r="F45" t="s">
         <v>11</v>
       </c>
       <c r="G45">
-        <v>1.18</v>
+        <v>1.15</v>
       </c>
       <c r="H45" s="1">
-        <v>2370699.27</v>
+        <v>764809.79</v>
       </c>
       <c r="I45" s="1">
-        <v>241342.19</v>
+        <v>544389.57</v>
       </c>
       <c r="J45" s="1">
-        <v>10.180211090207</v>
+        <v>71.179733460263</v>
       </c>
       <c r="K45">
         <v>0.0</v>
       </c>
       <c r="L45">
         <v>0.0</v>
       </c>
       <c r="M45" s="1">
-        <v>2612041.46</v>
+        <v>1309199.36</v>
       </c>
       <c r="N45" s="1">
-        <v>2612041.46</v>
+        <v>1309199.36</v>
       </c>
       <c r="O45" s="1">
-        <v>1.75</v>
+        <v>0.95</v>
       </c>
       <c r="P45">
         <v>1</v>
       </c>
     </row>
     <row r="46" spans="1:16">
       <c r="A46" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="B46" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="C46" s="1">
-        <v>37739.0</v>
+        <v>11091.0</v>
       </c>
       <c r="D46" s="1">
-        <v>28.41</v>
+        <v>282.84</v>
       </c>
       <c r="E46" s="1">
-        <v>32.147454622539</v>
+        <v>290.08747993869</v>
       </c>
       <c r="F46" t="s">
         <v>11</v>
       </c>
       <c r="G46">
-        <v>1.18</v>
+        <v>1.15</v>
       </c>
       <c r="H46" s="1">
-        <v>1035778.99</v>
+        <v>2749681.98</v>
       </c>
       <c r="I46" s="1">
-        <v>-128663.64</v>
+        <v>-26728.6</v>
       </c>
       <c r="J46" s="1">
-        <v>-12.421920239954</v>
+        <v>-0.97206150363614</v>
       </c>
       <c r="K46">
         <v>0.0</v>
       </c>
       <c r="L46">
         <v>0.0</v>
       </c>
       <c r="M46" s="1">
-        <v>907115.35</v>
+        <v>2722953.38</v>
       </c>
       <c r="N46" s="1">
-        <v>907115.35</v>
+        <v>2722953.38</v>
       </c>
       <c r="O46" s="1">
-        <v>0.61</v>
+        <v>1.98</v>
       </c>
       <c r="P46">
         <v>1</v>
       </c>
     </row>
     <row r="47" spans="1:16">
       <c r="A47" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="B47" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="C47" s="1">
-        <v>14049.0</v>
+        <v>36684.0</v>
       </c>
       <c r="D47" s="1">
-        <v>103.2</v>
+        <v>26.23</v>
       </c>
       <c r="E47" s="1">
-        <v>133.66261869172</v>
+        <v>32.147454476066</v>
       </c>
       <c r="F47" t="s">
         <v>11</v>
       </c>
       <c r="G47">
-        <v>1.18</v>
+        <v>1.15</v>
       </c>
       <c r="H47" s="1">
-        <v>1600475.23</v>
+        <v>1006823.62</v>
       </c>
       <c r="I47" s="1">
-        <v>-373810.14</v>
+        <v>-171598.31</v>
       </c>
       <c r="J47" s="1">
-        <v>-23.356196521704</v>
+        <v>-17.043532411367</v>
       </c>
       <c r="K47">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>0.14</v>
+      </c>
+      <c r="L47" t="s">
+        <v>130</v>
       </c>
       <c r="M47" s="1">
-        <v>1226665.09</v>
+        <v>835225.31</v>
       </c>
       <c r="N47" s="1">
-        <v>1226665.09</v>
+        <v>840351.92</v>
       </c>
       <c r="O47" s="1">
-        <v>0.82</v>
+        <v>0.61</v>
       </c>
       <c r="P47">
         <v>1</v>
       </c>
     </row>
     <row r="48" spans="1:16">
       <c r="A48" t="s">
-        <v>129</v>
+        <v>131</v>
       </c>
       <c r="B48" t="s">
-        <v>130</v>
+        <v>132</v>
       </c>
       <c r="C48" s="1">
-        <v>43660.0</v>
+        <v>6580.0</v>
       </c>
       <c r="D48" s="1">
-        <v>20.55</v>
+        <v>88.5</v>
       </c>
       <c r="E48" s="1">
-        <v>18.909090471828</v>
+        <v>133.66261854103</v>
       </c>
       <c r="F48" t="s">
         <v>11</v>
       </c>
       <c r="G48">
-        <v>1.18</v>
+        <v>1.15</v>
       </c>
       <c r="H48" s="1">
-        <v>704910.95</v>
+        <v>749599.76</v>
       </c>
       <c r="I48" s="1">
-        <v>54184.61</v>
+        <v>-244126.91</v>
       </c>
       <c r="J48" s="1">
-        <v>7.6867312105167</v>
+        <v>-32.567634493373</v>
       </c>
       <c r="K48">
         <v>0.0</v>
       </c>
       <c r="L48">
         <v>0.0</v>
       </c>
       <c r="M48" s="1">
-        <v>759095.56</v>
+        <v>505472.85</v>
       </c>
       <c r="N48" s="1">
-        <v>759095.56</v>
+        <v>505472.85</v>
       </c>
       <c r="O48" s="1">
-        <v>0.51</v>
+        <v>0.37</v>
       </c>
       <c r="P48">
         <v>1</v>
       </c>
     </row>
     <row r="49" spans="1:16">
       <c r="A49" t="s">
-        <v>131</v>
+        <v>133</v>
       </c>
       <c r="B49" t="s">
-        <v>132</v>
+        <v>134</v>
       </c>
       <c r="C49" s="1">
-        <v>3162.0</v>
+        <v>38080.0</v>
       </c>
       <c r="D49" s="1">
-        <v>448.24</v>
+        <v>18.26</v>
       </c>
       <c r="E49" s="1">
-        <v>460.85609108159</v>
+        <v>18.909090336135</v>
       </c>
       <c r="F49" t="s">
         <v>11</v>
       </c>
       <c r="G49">
-        <v>1.18</v>
+        <v>1.15</v>
       </c>
       <c r="H49" s="1">
-        <v>1244090.19</v>
+        <v>614819.25</v>
       </c>
       <c r="I49" s="1">
-        <v>-44940.58</v>
+        <v>-11251.0</v>
       </c>
       <c r="J49" s="1">
-        <v>-3.6123249231633</v>
+        <v>-1.829968726581</v>
       </c>
       <c r="K49">
         <v>0.0</v>
       </c>
       <c r="L49">
         <v>0.0</v>
       </c>
       <c r="M49" s="1">
-        <v>1199149.61</v>
+        <v>603568.25</v>
       </c>
       <c r="N49" s="1">
-        <v>1199149.61</v>
+        <v>603568.25</v>
       </c>
       <c r="O49" s="1">
-        <v>0.8</v>
+        <v>0.44</v>
       </c>
       <c r="P49">
         <v>1</v>
       </c>
     </row>
     <row r="50" spans="1:16">
       <c r="A50" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="B50" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="C50" s="1">
-        <v>1490.0</v>
+        <v>2776.0</v>
       </c>
       <c r="D50" s="1">
-        <v>690.0</v>
+        <v>491.12</v>
       </c>
       <c r="E50" s="1">
-        <v>556.13495302013</v>
+        <v>460.85609510086</v>
       </c>
       <c r="F50" t="s">
         <v>11</v>
       </c>
       <c r="G50">
-        <v>1.18</v>
+        <v>1.15</v>
       </c>
       <c r="H50" s="1">
-        <v>707528.78</v>
+        <v>1092218.34</v>
       </c>
       <c r="I50" s="1">
-        <v>162304.97</v>
+        <v>91193.07</v>
       </c>
       <c r="J50" s="1">
-        <v>22.939698650845</v>
+        <v>8.3493443261537</v>
       </c>
       <c r="K50">
-        <v>0.0</v>
+        <v>0.35</v>
       </c>
       <c r="L50">
-        <v>0.0</v>
+        <v>963.85</v>
       </c>
       <c r="M50" s="1">
-        <v>869833.75</v>
+        <v>1183411.41</v>
       </c>
       <c r="N50" s="1">
-        <v>869833.75</v>
+        <v>1184375.26</v>
       </c>
       <c r="O50" s="1">
-        <v>0.58</v>
+        <v>0.86</v>
       </c>
       <c r="P50">
         <v>1</v>
       </c>
     </row>
     <row r="51" spans="1:16">
       <c r="A51" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
       <c r="B51" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="C51" s="1">
-        <v>7909.0</v>
+        <v>1449.0</v>
       </c>
       <c r="D51" s="1">
-        <v>80.28</v>
+        <v>570.94</v>
       </c>
       <c r="E51" s="1">
-        <v>77.340400809205</v>
+        <v>556.13495514148</v>
       </c>
       <c r="F51" t="s">
         <v>11</v>
       </c>
       <c r="G51">
-        <v>1.18</v>
+        <v>1.15</v>
       </c>
       <c r="H51" s="1">
-        <v>523193.85</v>
+        <v>688059.87</v>
       </c>
       <c r="I51" s="1">
-        <v>13998.52</v>
+        <v>30044.43</v>
       </c>
       <c r="J51" s="1">
-        <v>2.6755895544261</v>
+        <v>4.3665429870223</v>
       </c>
       <c r="K51">
-        <v>0.0</v>
+        <v>0.51</v>
       </c>
       <c r="L51">
-        <v>0.0</v>
+        <v>743.36</v>
       </c>
       <c r="M51" s="1">
-        <v>537192.37</v>
+        <v>718104.3</v>
       </c>
       <c r="N51" s="1">
-        <v>537192.37</v>
+        <v>718847.66</v>
       </c>
       <c r="O51" s="1">
-        <v>0.36</v>
+        <v>0.52</v>
       </c>
       <c r="P51">
         <v>1</v>
       </c>
     </row>
     <row r="52" spans="1:16">
       <c r="A52" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="B52" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
       <c r="C52" s="1">
-        <v>2688.0</v>
+        <v>7688.0</v>
       </c>
       <c r="D52" s="1">
-        <v>548.74</v>
+        <v>94.88</v>
       </c>
       <c r="E52" s="1">
-        <v>556.62815848214</v>
+        <v>77.340401925078</v>
       </c>
       <c r="F52" t="s">
         <v>11</v>
       </c>
       <c r="G52">
-        <v>1.18</v>
+        <v>1.15</v>
       </c>
       <c r="H52" s="1">
-        <v>1277444.09</v>
+        <v>508574.32</v>
       </c>
       <c r="I52" s="1">
-        <v>-29495.26</v>
+        <v>124590.42</v>
       </c>
       <c r="J52" s="1">
-        <v>-2.3089276650847</v>
+        <v>24.497977011501</v>
       </c>
       <c r="K52">
-        <v>0.52</v>
-[...2 lines deleted...]
-        <v>139</v>
+        <v>0.0</v>
+      </c>
+      <c r="L52">
+        <v>0.0</v>
       </c>
       <c r="M52" s="1">
-        <v>1247948.83</v>
+        <v>633164.74</v>
       </c>
       <c r="N52" s="1">
-        <v>1249341.04</v>
+        <v>633164.74</v>
       </c>
       <c r="O52" s="1">
-        <v>0.84</v>
+        <v>0.46</v>
       </c>
       <c r="P52">
         <v>1</v>
       </c>
     </row>
     <row r="53" spans="1:16">
       <c r="A53" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="B53" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="C53" s="1">
-        <v>18977.0</v>
+        <v>2613.0</v>
       </c>
       <c r="D53" s="1">
-        <v>121.93</v>
+        <v>484.24</v>
       </c>
       <c r="E53" s="1">
-        <v>80.40153185435</v>
+        <v>556.62815920398</v>
       </c>
       <c r="F53" t="s">
         <v>11</v>
       </c>
       <c r="G53">
-        <v>1.18</v>
+        <v>1.15</v>
       </c>
       <c r="H53" s="1">
-        <v>1302918.72</v>
+        <v>1241801.12</v>
       </c>
       <c r="I53" s="1">
-        <v>654749.21</v>
+        <v>-143481.5</v>
       </c>
       <c r="J53" s="1">
-        <v>50.252498482791</v>
+        <v>-11.554305894007</v>
       </c>
       <c r="K53">
         <v>0.0</v>
       </c>
       <c r="L53">
         <v>0.0</v>
       </c>
       <c r="M53" s="1">
-        <v>1957667.93</v>
+        <v>1098319.62</v>
       </c>
       <c r="N53" s="1">
-        <v>1957667.93</v>
+        <v>1098319.62</v>
       </c>
       <c r="O53" s="1">
-        <v>1.31</v>
+        <v>0.8</v>
       </c>
       <c r="P53">
         <v>1</v>
       </c>
     </row>
     <row r="54" spans="1:16">
       <c r="A54" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="B54" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="C54" s="1">
-        <v>9113.0</v>
+        <v>18194.0</v>
       </c>
       <c r="D54" s="1">
-        <v>661.46</v>
+        <v>119.63</v>
       </c>
       <c r="E54" s="1">
-        <v>716.39081092944</v>
+        <v>80.401531823678</v>
       </c>
       <c r="F54" t="s">
         <v>11</v>
       </c>
       <c r="G54">
-        <v>1.18</v>
+        <v>1.15</v>
       </c>
       <c r="H54" s="1">
-        <v>5568491.09</v>
+        <v>1249159.68</v>
       </c>
       <c r="I54" s="1">
-        <v>-468541.87</v>
+        <v>640123.09</v>
       </c>
       <c r="J54" s="1">
-        <v>-8.4141621568079</v>
+        <v>51.244296485778</v>
       </c>
       <c r="K54">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>0.52</v>
+      </c>
+      <c r="L54" t="s">
+        <v>145</v>
       </c>
       <c r="M54" s="1">
-        <v>5099949.22</v>
+        <v>1889282.77</v>
       </c>
       <c r="N54" s="1">
-        <v>5099949.22</v>
+        <v>1898679.44</v>
       </c>
       <c r="O54" s="1">
-        <v>3.42</v>
+        <v>1.38</v>
       </c>
       <c r="P54">
         <v>1</v>
       </c>
     </row>
     <row r="55" spans="1:16">
       <c r="A55" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
       <c r="B55" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="C55" s="1">
-        <v>8636.0</v>
+        <v>8607.0</v>
       </c>
       <c r="D55" s="1">
-        <v>76.38</v>
+        <v>525.72</v>
       </c>
       <c r="E55" s="1">
-        <v>80.395493283928</v>
+        <v>716.39081096782</v>
       </c>
       <c r="F55" t="s">
         <v>11</v>
       </c>
       <c r="G55">
-        <v>1.18</v>
+        <v>1.15</v>
       </c>
       <c r="H55" s="1">
-        <v>592773.84</v>
+        <v>5259300.2</v>
       </c>
       <c r="I55" s="1">
-        <v>-34698.05</v>
+        <v>-1331630.36</v>
       </c>
       <c r="J55" s="1">
-        <v>-5.8535056135406</v>
+        <v>-25.319535097084</v>
       </c>
       <c r="K55">
-        <v>0.34</v>
-[...2 lines deleted...]
-        <v>146</v>
+        <v>0.0</v>
+      </c>
+      <c r="L55">
+        <v>0.0</v>
       </c>
       <c r="M55" s="1">
-        <v>558075.79</v>
+        <v>3927669.84</v>
       </c>
       <c r="N55" s="1">
-        <v>560993.79</v>
+        <v>3927669.84</v>
       </c>
       <c r="O55" s="1">
-        <v>0.38</v>
+        <v>2.85</v>
       </c>
       <c r="P55">
         <v>1</v>
       </c>
     </row>
     <row r="56" spans="1:16">
       <c r="A56" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="B56" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="C56" s="1">
-        <v>3333.0</v>
+        <v>8394.0</v>
       </c>
       <c r="D56" s="1">
-        <v>394.69</v>
+        <v>67.7</v>
       </c>
       <c r="E56" s="1">
-        <v>378.80079507951</v>
+        <v>80.395493209435</v>
       </c>
       <c r="F56" t="s">
         <v>11</v>
       </c>
       <c r="G56">
-        <v>1.18</v>
+        <v>1.15</v>
       </c>
       <c r="H56" s="1">
-        <v>1070632.22</v>
+        <v>576162.99</v>
       </c>
       <c r="I56" s="1">
-        <v>42360.52</v>
+        <v>-82891.17</v>
       </c>
       <c r="J56" s="1">
-        <v>3.9565893131817</v>
+        <v>-14.386757122321</v>
       </c>
       <c r="K56">
         <v>0.0</v>
       </c>
       <c r="L56">
         <v>0.0</v>
       </c>
       <c r="M56" s="1">
-        <v>1112992.74</v>
+        <v>493271.82</v>
       </c>
       <c r="N56" s="1">
-        <v>1112992.74</v>
+        <v>493271.82</v>
       </c>
       <c r="O56" s="1">
-        <v>0.75</v>
+        <v>0.36</v>
       </c>
       <c r="P56">
         <v>1</v>
       </c>
     </row>
     <row r="57" spans="1:16">
       <c r="A57" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="B57" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="C57" s="1">
-        <v>25741.0</v>
+        <v>5133.0</v>
       </c>
       <c r="D57" s="1">
-        <v>401.14</v>
+        <v>357.22</v>
       </c>
       <c r="E57" s="1">
-        <v>500.10573715085</v>
+        <v>397.34622637834</v>
       </c>
       <c r="F57" t="s">
         <v>11</v>
       </c>
       <c r="G57">
-        <v>1.18</v>
+        <v>1.15</v>
       </c>
       <c r="H57" s="1">
-        <v>10996718.77</v>
+        <v>1741343.8</v>
       </c>
       <c r="I57" s="1">
-        <v>-2260524.57</v>
+        <v>-149737.31</v>
       </c>
       <c r="J57" s="1">
-        <v>-20.556355193577</v>
+        <v>-8.5989515683233</v>
       </c>
       <c r="K57">
         <v>0.0</v>
       </c>
       <c r="L57">
         <v>0.0</v>
       </c>
       <c r="M57" s="1">
-        <v>8736194.2</v>
+        <v>1591606.49</v>
       </c>
       <c r="N57" s="1">
-        <v>8736194.2</v>
+        <v>1591606.49</v>
       </c>
       <c r="O57" s="1">
-        <v>5.86</v>
+        <v>1.16</v>
       </c>
       <c r="P57">
         <v>1</v>
       </c>
     </row>
     <row r="58" spans="1:16">
       <c r="A58" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="B58" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="C58" s="1">
-        <v>6244.0</v>
+        <v>23777.0</v>
       </c>
       <c r="D58" s="1">
-        <v>179.96</v>
+        <v>356.77</v>
       </c>
       <c r="E58" s="1">
-        <v>144.26844490711</v>
+        <v>500.10573747739</v>
       </c>
       <c r="F58" t="s">
         <v>11</v>
       </c>
       <c r="G58">
-        <v>1.18</v>
+        <v>1.15</v>
       </c>
       <c r="H58" s="1">
-        <v>769232.85</v>
+        <v>10157685.5</v>
       </c>
       <c r="I58" s="1">
-        <v>181459.01</v>
+        <v>-2794359.01</v>
       </c>
       <c r="J58" s="1">
-        <v>23.589607490112</v>
+        <v>-27.50980043633</v>
       </c>
       <c r="K58">
-        <v>0.6</v>
-[...2 lines deleted...]
-        <v>153</v>
+        <v>0.0</v>
+      </c>
+      <c r="L58">
+        <v>0.0</v>
       </c>
       <c r="M58" s="1">
-        <v>950691.86</v>
+        <v>7363326.49</v>
       </c>
       <c r="N58" s="1">
-        <v>954409.37</v>
+        <v>7363326.49</v>
       </c>
       <c r="O58" s="1">
-        <v>0.64</v>
+        <v>5.35</v>
       </c>
       <c r="P58">
         <v>1</v>
       </c>
     </row>
     <row r="59" spans="1:16">
       <c r="A59" t="s">
         <v>154</v>
       </c>
       <c r="B59" t="s">
         <v>155</v>
       </c>
       <c r="C59" s="1">
-        <v>11660.0</v>
+        <v>6070.0</v>
       </c>
       <c r="D59" s="1">
-        <v>82.2</v>
+        <v>158.39</v>
       </c>
       <c r="E59" s="1">
-        <v>43.225473413379</v>
+        <v>144.26844481054</v>
       </c>
       <c r="F59" t="s">
         <v>11</v>
       </c>
       <c r="G59">
-        <v>1.18</v>
+        <v>1.15</v>
       </c>
       <c r="H59" s="1">
-        <v>457315.67</v>
+        <v>747796.83</v>
       </c>
       <c r="I59" s="1">
-        <v>353591.73</v>
+        <v>86739.26</v>
       </c>
       <c r="J59" s="1">
-        <v>77.318962195194</v>
+        <v>11.599308330847</v>
       </c>
       <c r="K59">
         <v>0.0</v>
       </c>
       <c r="L59">
         <v>0.0</v>
       </c>
       <c r="M59" s="1">
-        <v>810907.4</v>
+        <v>834536.09</v>
       </c>
       <c r="N59" s="1">
-        <v>810907.4</v>
+        <v>834536.09</v>
       </c>
       <c r="O59" s="1">
-        <v>0.54</v>
+        <v>0.61</v>
       </c>
       <c r="P59">
         <v>1</v>
       </c>
     </row>
     <row r="60" spans="1:16">
       <c r="A60" t="s">
-        <v>154</v>
+        <v>156</v>
       </c>
       <c r="B60" t="s">
-        <v>155</v>
+        <v>157</v>
       </c>
       <c r="C60" s="1">
-        <v>10799.0</v>
+        <v>11660.0</v>
       </c>
       <c r="D60" s="1">
-        <v>82.2</v>
+        <v>93.43</v>
       </c>
       <c r="E60" s="1">
-        <v>91.115345865358</v>
+        <v>43.225473413379</v>
       </c>
       <c r="F60" t="s">
         <v>11</v>
       </c>
       <c r="G60">
-        <v>1.18</v>
+        <v>1.15</v>
       </c>
       <c r="H60" s="1">
-        <v>842206.54</v>
+        <v>457315.67</v>
       </c>
       <c r="I60" s="1">
-        <v>-91178.32</v>
+        <v>488297.63</v>
       </c>
       <c r="J60" s="1">
-        <v>-10.826123482727</v>
+        <v>106.77474270672</v>
       </c>
       <c r="K60">
         <v>0.0</v>
       </c>
       <c r="L60">
         <v>0.0</v>
       </c>
       <c r="M60" s="1">
-        <v>751028.22</v>
+        <v>945613.3</v>
       </c>
       <c r="N60" s="1">
-        <v>751028.22</v>
+        <v>945613.3</v>
       </c>
       <c r="O60" s="1">
-        <v>0.5</v>
+        <v>0.69</v>
       </c>
       <c r="P60">
         <v>1</v>
       </c>
     </row>
     <row r="61" spans="1:16">
       <c r="A61" t="s">
         <v>156</v>
       </c>
       <c r="B61" t="s">
         <v>157</v>
       </c>
       <c r="C61" s="1">
-        <v>38071.0</v>
+        <v>9874.0</v>
       </c>
       <c r="D61" s="1">
-        <v>12.01</v>
+        <v>93.43</v>
       </c>
       <c r="E61" s="1">
-        <v>23.423891413412</v>
+        <v>93.772478225643</v>
       </c>
       <c r="F61" t="s">
         <v>11</v>
       </c>
       <c r="G61">
-        <v>1.18</v>
+        <v>1.15</v>
       </c>
       <c r="H61" s="1">
-        <v>766910.56</v>
+        <v>792523.33</v>
       </c>
       <c r="I61" s="1">
-        <v>-380064.49</v>
+        <v>8247.31</v>
       </c>
       <c r="J61" s="1">
-        <v>-49.557863696648</v>
+        <v>1.0406393966976</v>
       </c>
       <c r="K61">
         <v>0.0</v>
       </c>
       <c r="L61">
         <v>0.0</v>
       </c>
       <c r="M61" s="1">
-        <v>386846.07</v>
+        <v>800770.64</v>
       </c>
       <c r="N61" s="1">
-        <v>386846.07</v>
+        <v>800770.64</v>
       </c>
       <c r="O61" s="1">
-        <v>0.26</v>
+        <v>0.58</v>
       </c>
       <c r="P61">
         <v>1</v>
       </c>
     </row>
     <row r="62" spans="1:16">
       <c r="A62" t="s">
         <v>158</v>
       </c>
       <c r="B62" t="s">
         <v>159</v>
       </c>
       <c r="C62" s="1">
-        <v>3298.0</v>
+        <v>3206.0</v>
       </c>
       <c r="D62" s="1">
-        <v>115.32</v>
+        <v>102.1</v>
       </c>
       <c r="E62" s="1">
-        <v>116.83629775622</v>
+        <v>116.83629756706</v>
       </c>
       <c r="F62" t="s">
         <v>11</v>
       </c>
       <c r="G62">
-        <v>1.18</v>
+        <v>1.15</v>
       </c>
       <c r="H62" s="1">
-        <v>326188.19</v>
+        <v>317088.95</v>
       </c>
       <c r="I62" s="1">
-        <v>-4410.31</v>
+        <v>-32958.4</v>
       </c>
       <c r="J62" s="1">
-        <v>-1.3520753157863</v>
+        <v>-10.394055043545</v>
       </c>
       <c r="K62">
         <v>0.0</v>
       </c>
       <c r="L62">
         <v>0.0</v>
       </c>
       <c r="M62" s="1">
-        <v>321777.88</v>
+        <v>284130.55</v>
       </c>
       <c r="N62" s="1">
-        <v>321777.88</v>
+        <v>284130.55</v>
       </c>
       <c r="O62" s="1">
-        <v>0.22</v>
+        <v>0.21</v>
       </c>
       <c r="P62">
         <v>1</v>
       </c>
     </row>
     <row r="63" spans="1:16">
       <c r="A63" t="s">
         <v>160</v>
       </c>
       <c r="B63" t="s">
         <v>161</v>
       </c>
       <c r="C63" s="1">
-        <v>26075.0</v>
+        <v>24318.0</v>
       </c>
       <c r="D63" s="1">
-        <v>89.47</v>
+        <v>91.4</v>
       </c>
       <c r="E63" s="1">
-        <v>74.798555704698</v>
+        <v>74.798555802286</v>
       </c>
       <c r="F63" t="s">
         <v>11</v>
       </c>
       <c r="G63">
-        <v>1.18</v>
+        <v>1.15</v>
       </c>
       <c r="H63" s="1">
-        <v>1668651.15</v>
+        <v>1556213.17</v>
       </c>
       <c r="I63" s="1">
-        <v>305146.6</v>
+        <v>373099.97</v>
       </c>
       <c r="J63" s="1">
-        <v>18.287021825982</v>
+        <v>23.97486264687</v>
       </c>
       <c r="K63">
         <v>0.0</v>
       </c>
       <c r="L63">
         <v>0.0</v>
       </c>
       <c r="M63" s="1">
-        <v>1973797.75</v>
+        <v>1929313.14</v>
       </c>
       <c r="N63" s="1">
-        <v>1973797.75</v>
+        <v>1929313.14</v>
       </c>
       <c r="O63" s="1">
-        <v>1.32</v>
+        <v>1.4</v>
       </c>
       <c r="P63">
         <v>1</v>
       </c>
     </row>
     <row r="64" spans="1:16">
       <c r="A64" t="s">
         <v>162</v>
       </c>
       <c r="B64" t="s">
         <v>163</v>
       </c>
       <c r="C64" s="1">
-        <v>51678.0</v>
+        <v>30757.0</v>
       </c>
       <c r="D64" s="1">
-        <v>185.41</v>
+        <v>167.52</v>
       </c>
       <c r="E64" s="1">
-        <v>148.50698111382</v>
+        <v>85.334505966121</v>
       </c>
       <c r="F64" t="s">
         <v>11</v>
       </c>
       <c r="G64">
-        <v>1.18</v>
+        <v>1.15</v>
       </c>
       <c r="H64" s="1">
-        <v>6562583.61</v>
+        <v>2465459.21</v>
       </c>
       <c r="I64" s="1">
-        <v>1544035.1</v>
+        <v>2006927.09</v>
       </c>
       <c r="J64" s="1">
-        <v>23.527854146456</v>
+        <v>81.401755983625</v>
       </c>
       <c r="K64">
-        <v>0.0</v>
+        <v>0.01</v>
       </c>
       <c r="L64">
-        <v>0.0</v>
+        <v>186.89</v>
       </c>
       <c r="M64" s="1">
-        <v>8106618.71</v>
+        <v>4472386.3</v>
       </c>
       <c r="N64" s="1">
-        <v>8106618.71</v>
+        <v>4472573.19</v>
       </c>
       <c r="O64" s="1">
-        <v>5.44</v>
+        <v>3.25</v>
       </c>
       <c r="P64">
         <v>1</v>
       </c>
     </row>
     <row r="65" spans="1:16">
       <c r="A65" t="s">
         <v>162</v>
       </c>
       <c r="B65" t="s">
         <v>163</v>
       </c>
       <c r="C65" s="1">
-        <v>30757.0</v>
+        <v>49373.0</v>
       </c>
       <c r="D65" s="1">
-        <v>185.41</v>
+        <v>167.52</v>
       </c>
       <c r="E65" s="1">
-        <v>85.334505966121</v>
+        <v>148.50698114354</v>
       </c>
       <c r="F65" t="s">
         <v>11</v>
       </c>
       <c r="G65">
-        <v>1.18</v>
+        <v>1.15</v>
       </c>
       <c r="H65" s="1">
-        <v>2465459.21</v>
+        <v>6269871.91</v>
       </c>
       <c r="I65" s="1">
-        <v>2359326.42</v>
+        <v>909473.57</v>
       </c>
       <c r="J65" s="1">
-        <v>95.695212089921</v>
+        <v>14.505456938434</v>
       </c>
       <c r="K65">
-        <v>0.0</v>
+        <v>0.01</v>
       </c>
       <c r="L65">
-        <v>0.0</v>
+        <v>300.0</v>
       </c>
       <c r="M65" s="1">
-        <v>4824785.63</v>
+        <v>7179345.48</v>
       </c>
       <c r="N65" s="1">
-        <v>4824785.63</v>
+        <v>7179645.48</v>
       </c>
       <c r="O65" s="1">
-        <v>3.24</v>
+        <v>5.22</v>
       </c>
       <c r="P65">
         <v>1</v>
       </c>
     </row>
     <row r="66" spans="1:16">
       <c r="A66" t="s">
         <v>164</v>
       </c>
       <c r="B66" t="s">
         <v>165</v>
       </c>
       <c r="C66" s="1">
-        <v>17657.0</v>
+        <v>17164.0</v>
       </c>
       <c r="D66" s="1">
-        <v>86.74</v>
+        <v>73.23</v>
       </c>
       <c r="E66" s="1">
-        <v>90.717896584924</v>
+        <v>90.717896760662</v>
       </c>
       <c r="F66" t="s">
         <v>11</v>
       </c>
       <c r="G66">
-        <v>1.18</v>
+        <v>1.15</v>
       </c>
       <c r="H66" s="1">
-        <v>1364427.25</v>
+        <v>1326331.16</v>
       </c>
       <c r="I66" s="1">
-        <v>-68629.48</v>
+        <v>-235302.37</v>
       </c>
       <c r="J66" s="1">
-        <v>-5.0299112686294</v>
+        <v>-17.740846109655</v>
       </c>
       <c r="K66">
         <v>0.0</v>
       </c>
       <c r="L66">
         <v>0.0</v>
       </c>
       <c r="M66" s="1">
-        <v>1295797.77</v>
+        <v>1091028.79</v>
       </c>
       <c r="N66" s="1">
-        <v>1295797.77</v>
+        <v>1091028.79</v>
       </c>
       <c r="O66" s="1">
-        <v>0.87</v>
+        <v>0.79</v>
       </c>
       <c r="P66">
         <v>1</v>
       </c>
     </row>
     <row r="67" spans="1:16">
       <c r="A67" t="s">
         <v>166</v>
       </c>
       <c r="B67" t="s">
         <v>167</v>
       </c>
       <c r="C67" s="1">
-        <v>13094.0</v>
+        <v>25001.0</v>
       </c>
       <c r="D67" s="1">
-        <v>43.47</v>
+        <v>32.39</v>
       </c>
       <c r="E67" s="1">
-        <v>51.502941805407</v>
+        <v>47.665141394344</v>
       </c>
       <c r="F67" t="s">
         <v>11</v>
       </c>
       <c r="G67">
-        <v>1.18</v>
+        <v>1.15</v>
       </c>
       <c r="H67" s="1">
-        <v>575724.99</v>
+        <v>1017241.82</v>
       </c>
       <c r="I67" s="1">
-        <v>-94151.17</v>
+        <v>-314336.23</v>
       </c>
       <c r="J67" s="1">
-        <v>-16.35349717927</v>
+        <v>-30.900836341943</v>
       </c>
       <c r="K67">
         <v>0.0</v>
       </c>
       <c r="L67">
         <v>0.0</v>
       </c>
       <c r="M67" s="1">
-        <v>481573.82</v>
+        <v>702905.59</v>
       </c>
       <c r="N67" s="1">
-        <v>481573.82</v>
+        <v>702905.59</v>
       </c>
       <c r="O67" s="1">
-        <v>0.32</v>
+        <v>0.51</v>
       </c>
       <c r="P67">
         <v>1</v>
       </c>
     </row>
     <row r="68" spans="1:16">
       <c r="A68" t="s">
         <v>168</v>
       </c>
       <c r="B68" t="s">
         <v>169</v>
       </c>
       <c r="C68" s="1">
-        <v>4995.0</v>
+        <v>13515.0</v>
       </c>
       <c r="D68" s="1">
-        <v>142.82</v>
+        <v>139.66</v>
       </c>
       <c r="E68" s="1">
-        <v>219.05986786787</v>
+        <v>178.75728079911</v>
       </c>
       <c r="F68" t="s">
         <v>11</v>
       </c>
       <c r="G68">
-        <v>1.18</v>
+        <v>1.15</v>
       </c>
       <c r="H68" s="1">
-        <v>937306.34</v>
+        <v>2059415.61</v>
       </c>
       <c r="I68" s="1">
-        <v>-333739.44</v>
+        <v>-421027.61</v>
       </c>
       <c r="J68" s="1">
-        <v>-35.606228802421</v>
+        <v>-20.444033149773</v>
       </c>
       <c r="K68">
         <v>0.0</v>
       </c>
       <c r="L68">
         <v>0.0</v>
       </c>
       <c r="M68" s="1">
-        <v>603566.9</v>
+        <v>1638388.0</v>
       </c>
       <c r="N68" s="1">
-        <v>603566.9</v>
+        <v>1638388.0</v>
       </c>
       <c r="O68" s="1">
-        <v>0.4</v>
+        <v>1.19</v>
       </c>
       <c r="P68">
         <v>1</v>
       </c>
     </row>
     <row r="69" spans="1:16">
       <c r="A69" t="s">
         <v>170</v>
       </c>
       <c r="B69" t="s">
         <v>171</v>
       </c>
       <c r="C69" s="1">
-        <v>4793.0</v>
+        <v>5883.0</v>
       </c>
       <c r="D69" s="1">
-        <v>159.32</v>
+        <v>147.02</v>
       </c>
       <c r="E69" s="1">
-        <v>196.84425620697</v>
+        <v>189.92279279279</v>
       </c>
       <c r="F69" t="s">
         <v>11</v>
       </c>
       <c r="G69">
-        <v>1.18</v>
+        <v>1.15</v>
       </c>
       <c r="H69" s="1">
-        <v>809287.69</v>
+        <v>956173.83</v>
       </c>
       <c r="I69" s="1">
-        <v>-163219.11</v>
+        <v>-205408.97</v>
       </c>
       <c r="J69" s="1">
-        <v>-20.168243260935</v>
+        <v>-21.4823877788</v>
       </c>
       <c r="K69">
         <v>0.0</v>
       </c>
       <c r="L69">
         <v>0.0</v>
       </c>
       <c r="M69" s="1">
-        <v>646068.58</v>
+        <v>750764.86</v>
       </c>
       <c r="N69" s="1">
-        <v>646068.58</v>
+        <v>750764.86</v>
       </c>
       <c r="O69" s="1">
-        <v>0.43</v>
+        <v>0.55</v>
       </c>
       <c r="P69">
         <v>1</v>
       </c>
     </row>
     <row r="70" spans="1:16">
       <c r="A70" t="s">
         <v>172</v>
       </c>
       <c r="B70" t="s">
         <v>173</v>
       </c>
       <c r="C70" s="1">
-        <v>1340.0</v>
+        <v>2183.0</v>
       </c>
       <c r="D70" s="1">
-        <v>976.49</v>
+        <v>888.44</v>
       </c>
       <c r="E70" s="1">
-        <v>927.82956716418</v>
+        <v>931.29937242327</v>
       </c>
       <c r="F70" t="s">
         <v>11</v>
       </c>
       <c r="G70">
-        <v>1.18</v>
+        <v>1.15</v>
       </c>
       <c r="H70" s="1">
-        <v>1063005.83</v>
+        <v>1743469.99</v>
       </c>
       <c r="I70" s="1">
-        <v>44060.12</v>
+        <v>-59980.11</v>
       </c>
       <c r="J70" s="1">
-        <v>4.1448615573444</v>
+        <v>-3.4402720060584</v>
       </c>
       <c r="K70">
-        <v>1.07</v>
-[...2 lines deleted...]
-        <v>174</v>
+        <v>0.0</v>
+      </c>
+      <c r="L70">
+        <v>0.0</v>
       </c>
       <c r="M70" s="1">
-        <v>1107065.95</v>
+        <v>1683489.88</v>
       </c>
       <c r="N70" s="1">
-        <v>1108494.44</v>
+        <v>1683489.88</v>
       </c>
       <c r="O70" s="1">
-        <v>0.74</v>
+        <v>1.22</v>
       </c>
       <c r="P70">
         <v>1</v>
       </c>
     </row>
     <row r="71" spans="1:16">
       <c r="A71" t="s">
+        <v>174</v>
+      </c>
+      <c r="B71" t="s">
         <v>175</v>
       </c>
-      <c r="B71" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C71" s="1">
-        <v>7394.0</v>
+        <v>5371.0</v>
       </c>
       <c r="D71" s="1">
-        <v>157.8</v>
+        <v>188.28</v>
       </c>
       <c r="E71" s="1">
-        <v>121.23546524209</v>
+        <v>121.23546453174</v>
       </c>
       <c r="F71" t="s">
         <v>11</v>
       </c>
       <c r="G71">
-        <v>1.18</v>
+        <v>1.15</v>
       </c>
       <c r="H71" s="1">
-        <v>765431.8</v>
+        <v>556009.5</v>
       </c>
       <c r="I71" s="1">
-        <v>221727.72</v>
+        <v>321775.21</v>
       </c>
       <c r="J71" s="1">
-        <v>28.967665048669</v>
+        <v>57.872250384211</v>
       </c>
       <c r="K71">
         <v>0.0</v>
       </c>
       <c r="L71">
         <v>0.0</v>
       </c>
       <c r="M71" s="1">
-        <v>987159.52</v>
+        <v>877784.71</v>
       </c>
       <c r="N71" s="1">
-        <v>987159.52</v>
+        <v>877784.71</v>
       </c>
       <c r="O71" s="1">
-        <v>0.66</v>
+        <v>0.64</v>
       </c>
       <c r="P71">
         <v>1</v>
       </c>
     </row>
     <row r="72" spans="1:16">
       <c r="A72" t="s">
+        <v>176</v>
+      </c>
+      <c r="B72" t="s">
         <v>177</v>
       </c>
-      <c r="B72" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C72" s="1">
-        <v>12343.0</v>
+        <v>11997.0</v>
       </c>
       <c r="D72" s="1">
-        <v>159.17</v>
+        <v>142.71</v>
       </c>
       <c r="E72" s="1">
-        <v>158.59507170056</v>
+        <v>158.59507210136</v>
       </c>
       <c r="F72" t="s">
         <v>11</v>
       </c>
       <c r="G72">
-        <v>1.18</v>
+        <v>1.15</v>
       </c>
       <c r="H72" s="1">
-        <v>1671290.56</v>
+        <v>1624440.8</v>
       </c>
       <c r="I72" s="1">
-        <v>-9092.24</v>
+        <v>-138314.44</v>
       </c>
       <c r="J72" s="1">
-        <v>-0.54402509160346</v>
+        <v>-8.514587912345</v>
       </c>
       <c r="K72">
-        <v>0.63</v>
-[...2 lines deleted...]
-        <v>179</v>
+        <v>0.0</v>
+      </c>
+      <c r="L72">
+        <v>0.0</v>
       </c>
       <c r="M72" s="1">
-        <v>1662198.32</v>
+        <v>1486126.36</v>
       </c>
       <c r="N72" s="1">
-        <v>1669964.88</v>
+        <v>1486126.36</v>
       </c>
       <c r="O72" s="1">
-        <v>1.12</v>
+        <v>1.08</v>
       </c>
       <c r="P72">
         <v>1</v>
       </c>
     </row>
     <row r="73" spans="1:16">
       <c r="A73" t="s">
-        <v>180</v>
+        <v>178</v>
       </c>
       <c r="B73" t="s">
-        <v>181</v>
+        <v>179</v>
       </c>
       <c r="C73" s="1">
-        <v>6013.0</v>
+        <v>5087.0</v>
       </c>
       <c r="D73" s="1">
-        <v>202.29</v>
+        <v>198.84</v>
       </c>
       <c r="E73" s="1">
-        <v>254.02156826875</v>
+        <v>254.02156870454</v>
       </c>
       <c r="F73" t="s">
         <v>11</v>
       </c>
       <c r="G73">
-        <v>1.18</v>
+        <v>1.15</v>
       </c>
       <c r="H73" s="1">
-        <v>1305776.36</v>
+        <v>1104687.23</v>
       </c>
       <c r="I73" s="1">
-        <v>-276655.19</v>
+        <v>-226687.94</v>
       </c>
       <c r="J73" s="1">
-        <v>-21.187027003613</v>
+        <v>-20.520554039536</v>
       </c>
       <c r="K73">
         <v>0.0</v>
       </c>
       <c r="L73">
         <v>0.0</v>
       </c>
       <c r="M73" s="1">
-        <v>1029121.17</v>
+        <v>877999.29</v>
       </c>
       <c r="N73" s="1">
-        <v>1029121.17</v>
+        <v>877999.29</v>
       </c>
       <c r="O73" s="1">
-        <v>0.69</v>
+        <v>0.64</v>
       </c>
       <c r="P73">
         <v>1</v>
       </c>
     </row>
     <row r="74" spans="1:16">
       <c r="A74" t="s">
+        <v>180</v>
+      </c>
+      <c r="B74" t="s">
+        <v>181</v>
+      </c>
+      <c r="C74" s="1">
+        <v>8844.0</v>
+      </c>
+      <c r="D74" s="1">
+        <v>128.9</v>
+      </c>
+      <c r="E74" s="1">
+        <v>108.40553143374</v>
+      </c>
+      <c r="F74" t="s">
+        <v>11</v>
+      </c>
+      <c r="G74">
+        <v>1.15</v>
+      </c>
+      <c r="H74" s="1">
+        <v>818667.5</v>
+      </c>
+      <c r="I74" s="1">
+        <v>170865.59</v>
+      </c>
+      <c r="J74" s="1">
+        <v>20.871182745132</v>
+      </c>
+      <c r="K74">
+        <v>0.65</v>
+      </c>
+      <c r="L74" t="s">
         <v>182</v>
       </c>
-      <c r="B74" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M74" s="1">
-        <v>1054281.53</v>
+        <v>989533.09</v>
       </c>
       <c r="N74" s="1">
-        <v>1054281.53</v>
+        <v>995282.98</v>
       </c>
       <c r="O74" s="1">
-        <v>0.71</v>
+        <v>0.72</v>
       </c>
       <c r="P74">
         <v>1</v>
       </c>
     </row>
     <row r="75" spans="1:16">
       <c r="A75" t="s">
+        <v>183</v>
+      </c>
+      <c r="B75" t="s">
         <v>184</v>
       </c>
-      <c r="B75" t="s">
+      <c r="C75" s="1">
+        <v>13984.0</v>
+      </c>
+      <c r="D75" s="1">
+        <v>80.71</v>
+      </c>
+      <c r="E75" s="1">
+        <v>83.484711813501</v>
+      </c>
+      <c r="F75" t="s">
+        <v>11</v>
+      </c>
+      <c r="G75">
+        <v>1.15</v>
+      </c>
+      <c r="H75" s="1">
+        <v>1007065.77</v>
+      </c>
+      <c r="I75" s="1">
+        <v>-27378.57</v>
+      </c>
+      <c r="J75" s="1">
+        <v>-2.7186476609169</v>
+      </c>
+      <c r="K75">
+        <v>0.41</v>
+      </c>
+      <c r="L75" t="s">
         <v>185</v>
       </c>
-      <c r="C75" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M75" s="1">
-        <v>1153439.32</v>
+        <v>979687.2</v>
       </c>
       <c r="N75" s="1">
-        <v>1153439.32</v>
+        <v>985380.09</v>
       </c>
       <c r="O75" s="1">
-        <v>0.77</v>
+        <v>0.72</v>
       </c>
       <c r="P75">
         <v>1</v>
       </c>
     </row>
     <row r="76" spans="1:16">
       <c r="A76" t="s">
         <v>186</v>
       </c>
       <c r="B76" t="s">
         <v>187</v>
       </c>
       <c r="C76" s="1">
-        <v>4518.0</v>
+        <v>4392.0</v>
       </c>
       <c r="D76" s="1">
-        <v>219.94</v>
+        <v>215.83</v>
       </c>
       <c r="E76" s="1">
-        <v>241.86243027888</v>
+        <v>241.86243169399</v>
       </c>
       <c r="F76" t="s">
         <v>11</v>
       </c>
       <c r="G76">
-        <v>1.18</v>
+        <v>1.15</v>
       </c>
       <c r="H76" s="1">
-        <v>932918.8</v>
+        <v>906901.14</v>
       </c>
       <c r="I76" s="1">
-        <v>-92198.87</v>
+        <v>-84084.98</v>
       </c>
       <c r="J76" s="1">
-        <v>-9.882839749826</v>
+        <v>-9.2716809243398</v>
       </c>
       <c r="K76">
         <v>0.0</v>
       </c>
       <c r="L76">
         <v>0.0</v>
       </c>
       <c r="M76" s="1">
-        <v>840719.93</v>
+        <v>822816.16</v>
       </c>
       <c r="N76" s="1">
-        <v>840719.93</v>
+        <v>822816.16</v>
       </c>
       <c r="O76" s="1">
-        <v>0.56</v>
+        <v>0.6</v>
       </c>
       <c r="P76">
         <v>1</v>
       </c>
     </row>
     <row r="77" spans="1:16">
       <c r="A77" t="s">
         <v>188</v>
       </c>
       <c r="B77" t="s">
         <v>189</v>
       </c>
       <c r="C77" s="1">
-        <v>10648.0</v>
+        <v>10350.0</v>
       </c>
       <c r="D77" s="1">
-        <v>82.82</v>
+        <v>66.02</v>
       </c>
       <c r="E77" s="1">
-        <v>114.07628099174</v>
+        <v>114.07628115942</v>
       </c>
       <c r="F77" t="s">
         <v>11</v>
       </c>
       <c r="G77">
-        <v>1.18</v>
+        <v>1.15</v>
       </c>
       <c r="H77" s="1">
-        <v>1031514.37</v>
+        <v>1002645.92</v>
       </c>
       <c r="I77" s="1">
-        <v>-285402.13</v>
+        <v>-409523.23</v>
       </c>
       <c r="J77" s="1">
-        <v>-27.668265057713</v>
+        <v>-40.844252375754</v>
       </c>
       <c r="K77">
         <v>0.0</v>
       </c>
       <c r="L77">
         <v>0.0</v>
       </c>
       <c r="M77" s="1">
-        <v>746112.24</v>
+        <v>593122.69</v>
       </c>
       <c r="N77" s="1">
-        <v>746112.24</v>
+        <v>593122.69</v>
       </c>
       <c r="O77" s="1">
-        <v>0.5</v>
+        <v>0.43</v>
       </c>
       <c r="P77">
         <v>1</v>
       </c>
     </row>
     <row r="78" spans="1:16">
       <c r="A78" t="s">
         <v>190</v>
       </c>
       <c r="B78" t="s">
         <v>191</v>
       </c>
       <c r="C78" s="1">
-        <v>4032.0</v>
+        <v>7986.0</v>
       </c>
       <c r="D78" s="1">
-        <v>198.66</v>
+        <v>189.71</v>
       </c>
       <c r="E78" s="1">
-        <v>189.34275545635</v>
+        <v>199.22094164788</v>
       </c>
       <c r="F78" t="s">
         <v>11</v>
       </c>
       <c r="G78">
-        <v>1.18</v>
+        <v>1.15</v>
       </c>
       <c r="H78" s="1">
-        <v>652253.4</v>
+        <v>1357478.89</v>
       </c>
       <c r="I78" s="1">
-        <v>25437.81</v>
+        <v>-42410.92</v>
       </c>
       <c r="J78" s="1">
-        <v>3.8999888693566</v>
+        <v>-3.1242415858121</v>
       </c>
       <c r="K78">
         <v>0.0</v>
       </c>
       <c r="L78">
         <v>0.0</v>
       </c>
       <c r="M78" s="1">
-        <v>677691.21</v>
+        <v>1315067.97</v>
       </c>
       <c r="N78" s="1">
-        <v>677691.21</v>
+        <v>1315067.97</v>
       </c>
       <c r="O78" s="1">
-        <v>0.45</v>
+        <v>0.96</v>
       </c>
       <c r="P78">
         <v>1</v>
       </c>
     </row>
     <row r="79" spans="1:16">
       <c r="A79" t="s">
         <v>192</v>
       </c>
       <c r="B79" t="s">
         <v>193</v>
       </c>
       <c r="C79" s="1">
-        <v>37494.0</v>
+        <v>7359.0</v>
       </c>
       <c r="D79" s="1">
-        <v>14.71</v>
+        <v>179.31</v>
       </c>
       <c r="E79" s="1">
-        <v>21.984159598869</v>
+        <v>242.66786248132</v>
       </c>
       <c r="F79" t="s">
         <v>11</v>
       </c>
       <c r="G79">
-        <v>1.18</v>
+        <v>1.15</v>
       </c>
       <c r="H79" s="1">
-        <v>704500.5</v>
+        <v>1522677.87</v>
       </c>
       <c r="I79" s="1">
-        <v>-237867.61</v>
+        <v>-377291.57</v>
       </c>
       <c r="J79" s="1">
-        <v>-33.764008684167</v>
+        <v>-24.778160728113</v>
       </c>
       <c r="K79">
         <v>0.0</v>
       </c>
       <c r="L79">
         <v>0.0</v>
       </c>
       <c r="M79" s="1">
-        <v>466632.89</v>
+        <v>1145386.3</v>
       </c>
       <c r="N79" s="1">
-        <v>466632.89</v>
+        <v>1145386.3</v>
       </c>
       <c r="O79" s="1">
-        <v>0.31</v>
+        <v>0.83</v>
       </c>
       <c r="P79">
         <v>1</v>
       </c>
     </row>
     <row r="80" spans="1:16">
       <c r="A80" t="s">
         <v>194</v>
       </c>
       <c r="B80" t="s">
         <v>195</v>
       </c>
       <c r="C80" s="1">
-        <v>6192.0</v>
+        <v>23745.0</v>
       </c>
       <c r="D80" s="1">
-        <v>191.35</v>
+        <v>53.5</v>
       </c>
       <c r="E80" s="1">
-        <v>270.09595768734</v>
+        <v>34.260741208675</v>
       </c>
       <c r="F80" t="s">
         <v>11</v>
       </c>
       <c r="G80">
-        <v>1.18</v>
+        <v>1.15</v>
       </c>
       <c r="H80" s="1">
-        <v>1427825.74</v>
+        <v>694630.15</v>
       </c>
       <c r="I80" s="1">
-        <v>-425381.3</v>
+        <v>408062.88</v>
       </c>
       <c r="J80" s="1">
-        <v>-29.792242014071</v>
+        <v>58.745345274748</v>
       </c>
       <c r="K80">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>0.26</v>
+      </c>
+      <c r="L80" t="s">
+        <v>196</v>
       </c>
       <c r="M80" s="1">
-        <v>1002444.44</v>
+        <v>1102693.03</v>
       </c>
       <c r="N80" s="1">
-        <v>1002444.44</v>
+        <v>1108948.19</v>
       </c>
       <c r="O80" s="1">
-        <v>0.67</v>
+        <v>0.81</v>
       </c>
       <c r="P80">
         <v>1</v>
       </c>
     </row>
     <row r="81" spans="1:16">
       <c r="A81" t="s">
-        <v>196</v>
+        <v>197</v>
       </c>
       <c r="B81" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="C81" s="1">
-        <v>12956.0</v>
+        <v>7884.0</v>
       </c>
       <c r="D81" s="1">
-        <v>100.74</v>
+        <v>152.8</v>
       </c>
       <c r="E81" s="1">
-        <v>166.95776088299</v>
+        <v>165.08086504312</v>
       </c>
       <c r="F81" t="s">
         <v>11</v>
       </c>
       <c r="G81">
-        <v>1.18</v>
+        <v>1.15</v>
       </c>
       <c r="H81" s="1">
-        <v>1848292.45</v>
+        <v>1104084.03</v>
       </c>
       <c r="I81" s="1">
-        <v>-744026.25</v>
+        <v>-58404.42</v>
       </c>
       <c r="J81" s="1">
-        <v>-40.254790306588</v>
+        <v>-5.2898528022364</v>
       </c>
       <c r="K81">
         <v>0.0</v>
       </c>
       <c r="L81">
         <v>0.0</v>
       </c>
       <c r="M81" s="1">
-        <v>1104266.2</v>
+        <v>1045679.61</v>
       </c>
       <c r="N81" s="1">
-        <v>1104266.2</v>
+        <v>1045679.61</v>
       </c>
       <c r="O81" s="1">
-        <v>0.74</v>
+        <v>0.76</v>
       </c>
       <c r="P81">
         <v>1</v>
       </c>
     </row>
     <row r="82" spans="1:16">
       <c r="A82" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="B82" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
       <c r="C82" s="1">
-        <v>24428.0</v>
+        <v>1537.0</v>
       </c>
       <c r="D82" s="1">
-        <v>50.7</v>
+        <v>210.82</v>
       </c>
       <c r="E82" s="1">
-        <v>34.260741362371</v>
+        <v>233.9553415745</v>
       </c>
       <c r="F82" t="s">
         <v>11</v>
       </c>
       <c r="G82">
-        <v>1.18</v>
+        <v>1.15</v>
       </c>
       <c r="H82" s="1">
-        <v>714610.46</v>
+        <v>306993.98</v>
       </c>
       <c r="I82" s="1">
-        <v>333233.87</v>
+        <v>-25729.85</v>
       </c>
       <c r="J82" s="1">
-        <v>46.631541049651</v>
+        <v>-8.3812229803334</v>
       </c>
       <c r="K82">
         <v>0.0</v>
       </c>
       <c r="L82">
         <v>0.0</v>
       </c>
       <c r="M82" s="1">
-        <v>1047844.33</v>
+        <v>281264.13</v>
       </c>
       <c r="N82" s="1">
-        <v>1047844.33</v>
+        <v>281264.13</v>
       </c>
       <c r="O82" s="1">
-        <v>0.7</v>
+        <v>0.2</v>
       </c>
       <c r="P82">
         <v>1</v>
       </c>
     </row>
     <row r="83" spans="1:16">
       <c r="A83" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="B83" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="C83" s="1">
-        <v>5190.0</v>
+        <v>7519.0</v>
       </c>
       <c r="D83" s="1">
-        <v>168.43</v>
+        <v>250.23</v>
       </c>
       <c r="E83" s="1">
-        <v>166.7150655106</v>
+        <v>172.12817927916</v>
       </c>
       <c r="F83" t="s">
         <v>11</v>
       </c>
       <c r="G83">
-        <v>1.18</v>
+        <v>1.15</v>
       </c>
       <c r="H83" s="1">
-        <v>733512.37</v>
+        <v>1104796.65</v>
       </c>
       <c r="I83" s="1">
-        <v>6071.96</v>
+        <v>528361.09</v>
       </c>
       <c r="J83" s="1">
-        <v>0.82779244745389</v>
+        <v>47.824284224613</v>
       </c>
       <c r="K83">
         <v>0.0</v>
       </c>
       <c r="L83">
         <v>0.0</v>
       </c>
       <c r="M83" s="1">
-        <v>739584.33</v>
+        <v>1633157.74</v>
       </c>
       <c r="N83" s="1">
-        <v>739584.33</v>
+        <v>1633157.74</v>
       </c>
       <c r="O83" s="1">
-        <v>0.5</v>
+        <v>1.19</v>
       </c>
       <c r="P83">
         <v>1</v>
       </c>
     </row>
     <row r="84" spans="1:16">
       <c r="A84" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
       <c r="B84" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="C84" s="1">
-        <v>1581.0</v>
+        <v>8256.0</v>
       </c>
       <c r="D84" s="1">
-        <v>197.39</v>
+        <v>361.83</v>
       </c>
       <c r="E84" s="1">
-        <v>233.95533839342</v>
+        <v>335.33270591085</v>
       </c>
       <c r="F84" t="s">
         <v>11</v>
       </c>
       <c r="G84">
-        <v>1.18</v>
+        <v>1.15</v>
       </c>
       <c r="H84" s="1">
-        <v>315782.36</v>
+        <v>2364024.46</v>
       </c>
       <c r="I84" s="1">
-        <v>-51749.54</v>
+        <v>228978.0</v>
       </c>
       <c r="J84" s="1">
-        <v>-16.387723494118</v>
+        <v>9.6859403899738</v>
       </c>
       <c r="K84">
         <v>0.0</v>
       </c>
       <c r="L84">
         <v>0.0</v>
       </c>
       <c r="M84" s="1">
-        <v>264032.82</v>
+        <v>2593002.46</v>
       </c>
       <c r="N84" s="1">
-        <v>264032.82</v>
+        <v>2593002.46</v>
       </c>
       <c r="O84" s="1">
-        <v>0.18</v>
+        <v>1.88</v>
       </c>
       <c r="P84">
         <v>1</v>
       </c>
     </row>
     <row r="85" spans="1:16">
       <c r="A85" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="B85" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="C85" s="1">
-        <v>9526.0</v>
+        <v>3414.0</v>
       </c>
       <c r="D85" s="1">
-        <v>211.44</v>
+        <v>473.36</v>
       </c>
       <c r="E85" s="1">
-        <v>172.12817971866</v>
+        <v>427.74191857059</v>
       </c>
       <c r="F85" t="s">
         <v>11</v>
       </c>
       <c r="G85">
-        <v>1.18</v>
+        <v>1.15</v>
       </c>
       <c r="H85" s="1">
-        <v>1399693.16</v>
+        <v>1247143.46</v>
       </c>
       <c r="I85" s="1">
-        <v>304420.75</v>
+        <v>155617.74</v>
       </c>
       <c r="J85" s="1">
-        <v>21.749106068361</v>
+        <v>12.477934174469</v>
       </c>
       <c r="K85">
-        <v>0.6</v>
-[...2 lines deleted...]
-        <v>206</v>
+        <v>0.29</v>
+      </c>
+      <c r="L85">
+        <v>974.96</v>
       </c>
       <c r="M85" s="1">
-        <v>1704113.91</v>
+        <v>1402761.2</v>
       </c>
       <c r="N85" s="1">
-        <v>1709785.81</v>
+        <v>1403736.16</v>
       </c>
       <c r="O85" s="1">
-        <v>1.15</v>
+        <v>1.02</v>
       </c>
       <c r="P85">
         <v>1</v>
       </c>
     </row>
     <row r="86" spans="1:16">
       <c r="A86" t="s">
         <v>207</v>
       </c>
       <c r="B86" t="s">
         <v>208</v>
       </c>
       <c r="C86" s="1">
-        <v>8494.0</v>
+        <v>3215.0</v>
       </c>
       <c r="D86" s="1">
-        <v>411.11</v>
+        <v>155.12</v>
       </c>
       <c r="E86" s="1">
-        <v>335.33270543913</v>
+        <v>148.79794401244</v>
       </c>
       <c r="F86" t="s">
         <v>11</v>
       </c>
       <c r="G86">
-        <v>1.18</v>
+        <v>1.15</v>
       </c>
       <c r="H86" s="1">
-        <v>2432173.42</v>
+        <v>402122.79</v>
       </c>
       <c r="I86" s="1">
-        <v>522239.49</v>
+        <v>30767.1</v>
       </c>
       <c r="J86" s="1">
-        <v>21.472132114658</v>
+        <v>7.6511704298083</v>
       </c>
       <c r="K86">
         <v>0.0</v>
       </c>
       <c r="L86">
         <v>0.0</v>
       </c>
       <c r="M86" s="1">
-        <v>2954412.91</v>
+        <v>432889.89</v>
       </c>
       <c r="N86" s="1">
-        <v>2954412.91</v>
+        <v>432889.89</v>
       </c>
       <c r="O86" s="1">
-        <v>1.98</v>
+        <v>0.31</v>
       </c>
       <c r="P86">
         <v>1</v>
       </c>
     </row>
     <row r="87" spans="1:16">
       <c r="A87" t="s">
         <v>209</v>
       </c>
       <c r="B87" t="s">
         <v>210</v>
       </c>
       <c r="C87" s="1">
-        <v>3512.0</v>
+        <v>2662.0</v>
       </c>
       <c r="D87" s="1">
-        <v>542.83</v>
+        <v>410.23</v>
       </c>
       <c r="E87" s="1">
-        <v>427.74191628702</v>
+        <v>418.9253606311</v>
       </c>
       <c r="F87" t="s">
         <v>11</v>
       </c>
       <c r="G87">
-        <v>1.18</v>
+        <v>1.15</v>
       </c>
       <c r="H87" s="1">
-        <v>1282943.13</v>
+        <v>949979.1</v>
       </c>
       <c r="I87" s="1">
-        <v>330000.7</v>
+        <v>-2075.57</v>
       </c>
       <c r="J87" s="1">
-        <v>25.722161199772</v>
+        <v>-0.21848585932048</v>
       </c>
       <c r="K87">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>0.91</v>
+      </c>
+      <c r="L87" t="s">
+        <v>211</v>
       </c>
       <c r="M87" s="1">
-        <v>1612943.83</v>
+        <v>947903.53</v>
       </c>
       <c r="N87" s="1">
-        <v>1612943.83</v>
+        <v>950329.73</v>
       </c>
       <c r="O87" s="1">
-        <v>1.08</v>
+        <v>0.69</v>
       </c>
       <c r="P87">
         <v>1</v>
       </c>
     </row>
     <row r="88" spans="1:16">
       <c r="A88" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="B88" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="C88" s="1">
-        <v>3308.0</v>
+        <v>16588.0</v>
       </c>
       <c r="D88" s="1">
-        <v>155.86</v>
+        <v>69.18</v>
       </c>
       <c r="E88" s="1">
-        <v>148.79794135429</v>
+        <v>86.876269592477</v>
       </c>
       <c r="F88" t="s">
         <v>11</v>
       </c>
       <c r="G88">
-        <v>1.18</v>
+        <v>1.15</v>
       </c>
       <c r="H88" s="1">
-        <v>413754.96</v>
+        <v>1241513.65</v>
       </c>
       <c r="I88" s="1">
-        <v>22460.51</v>
+        <v>-245412.93</v>
       </c>
       <c r="J88" s="1">
-        <v>5.4284569784976</v>
+        <v>-19.767235744851</v>
       </c>
       <c r="K88">
         <v>0.0</v>
       </c>
       <c r="L88">
         <v>0.0</v>
       </c>
       <c r="M88" s="1">
-        <v>436215.47</v>
+        <v>996100.72</v>
       </c>
       <c r="N88" s="1">
-        <v>436215.47</v>
+        <v>996100.72</v>
       </c>
       <c r="O88" s="1">
-        <v>0.29</v>
+        <v>0.72</v>
       </c>
       <c r="P88">
         <v>1</v>
       </c>
     </row>
     <row r="89" spans="1:16">
       <c r="A89" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
       <c r="B89" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="C89" s="1">
-        <v>2738.0</v>
+        <v>1636.0</v>
       </c>
       <c r="D89" s="1">
-        <v>454.76</v>
+        <v>734.3</v>
       </c>
       <c r="E89" s="1">
-        <v>418.92536157779</v>
+        <v>869.17824572127</v>
       </c>
       <c r="F89" t="s">
         <v>11</v>
       </c>
       <c r="G89">
-        <v>1.18</v>
+        <v>1.15</v>
       </c>
       <c r="H89" s="1">
-        <v>977100.97</v>
+        <v>1225500.9</v>
       </c>
       <c r="I89" s="1">
-        <v>76355.5</v>
+        <v>-182738.17</v>
       </c>
       <c r="J89" s="1">
-        <v>7.8144943403341</v>
+        <v>-14.911304430703</v>
       </c>
       <c r="K89">
         <v>0.0</v>
       </c>
       <c r="L89">
         <v>0.0</v>
       </c>
       <c r="M89" s="1">
-        <v>1053456.47</v>
+        <v>1042762.73</v>
       </c>
       <c r="N89" s="1">
-        <v>1053456.47</v>
+        <v>1042762.73</v>
       </c>
       <c r="O89" s="1">
-        <v>0.71</v>
+        <v>0.76</v>
       </c>
       <c r="P89">
         <v>1</v>
       </c>
     </row>
     <row r="90" spans="1:16">
       <c r="A90" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="B90" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
       <c r="C90" s="1">
-        <v>17065.0</v>
+        <v>4388.0</v>
       </c>
       <c r="D90" s="1">
-        <v>74.77</v>
+        <v>254.32</v>
       </c>
       <c r="E90" s="1">
-        <v>86.876270143569</v>
+        <v>185.43332497721</v>
       </c>
       <c r="F90" t="s">
         <v>11</v>
       </c>
       <c r="G90">
-        <v>1.18</v>
+        <v>1.15</v>
       </c>
       <c r="H90" s="1">
-        <v>1277214.28</v>
+        <v>698978.99</v>
       </c>
       <c r="I90" s="1">
-        <v>-197684.65</v>
+        <v>269690.91</v>
       </c>
       <c r="J90" s="1">
-        <v>-15.477798290824</v>
+        <v>38.583550272377</v>
       </c>
       <c r="K90">
         <v>0.0</v>
       </c>
       <c r="L90">
         <v>0.0</v>
       </c>
       <c r="M90" s="1">
-        <v>1079529.63</v>
+        <v>968669.9</v>
       </c>
       <c r="N90" s="1">
-        <v>1079529.63</v>
+        <v>968669.9</v>
       </c>
       <c r="O90" s="1">
-        <v>0.72</v>
+        <v>0.7</v>
       </c>
       <c r="P90">
         <v>1</v>
       </c>
     </row>
     <row r="91" spans="1:16">
       <c r="A91" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="B91" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="C91" s="1">
-        <v>1683.0</v>
+        <v>2905.0</v>
       </c>
       <c r="D91" s="1">
-        <v>899.55</v>
+        <v>251.07</v>
       </c>
       <c r="E91" s="1">
-        <v>869.17824717766</v>
+        <v>143.25428571429</v>
       </c>
       <c r="F91" t="s">
         <v>11</v>
       </c>
       <c r="G91">
-        <v>1.18</v>
+        <v>1.15</v>
       </c>
       <c r="H91" s="1">
-        <v>1260707.83</v>
+        <v>355934.27</v>
       </c>
       <c r="I91" s="1">
-        <v>20177.7</v>
+        <v>277161.82</v>
       </c>
       <c r="J91" s="1">
-        <v>1.600505646102</v>
+        <v>77.868821116888</v>
       </c>
       <c r="K91">
         <v>0.0</v>
       </c>
       <c r="L91">
         <v>0.0</v>
       </c>
       <c r="M91" s="1">
-        <v>1280885.53</v>
+        <v>633096.09</v>
       </c>
       <c r="N91" s="1">
-        <v>1280885.53</v>
+        <v>633096.09</v>
       </c>
       <c r="O91" s="1">
-        <v>0.86</v>
+        <v>0.46</v>
       </c>
       <c r="P91">
         <v>1</v>
       </c>
     </row>
     <row r="92" spans="1:16">
       <c r="A92" t="s">
-        <v>219</v>
+        <v>220</v>
       </c>
       <c r="B92" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="C92" s="1">
-        <v>5432.0</v>
+        <v>745.0</v>
       </c>
       <c r="D92" s="1">
-        <v>202.68</v>
+        <v>295.52</v>
       </c>
       <c r="E92" s="1">
-        <v>185.43332658321</v>
+        <v>303.38377181208</v>
       </c>
       <c r="F92" t="s">
         <v>11</v>
       </c>
       <c r="G92">
-        <v>1.18</v>
+        <v>1.15</v>
       </c>
       <c r="H92" s="1">
-        <v>865281.19</v>
+        <v>195088.16</v>
       </c>
       <c r="I92" s="1">
-        <v>66194.56</v>
+        <v>-3983.26</v>
       </c>
       <c r="J92" s="1">
-        <v>7.6500634435379</v>
+        <v>-2.041774344481</v>
       </c>
       <c r="K92">
-        <v>0.71</v>
-[...2 lines deleted...]
-        <v>221</v>
+        <v>0.0</v>
+      </c>
+      <c r="L92">
+        <v>0.0</v>
       </c>
       <c r="M92" s="1">
-        <v>931475.75</v>
+        <v>191104.9</v>
       </c>
       <c r="N92" s="1">
-        <v>935356.83</v>
+        <v>191104.9</v>
       </c>
       <c r="O92" s="1">
-        <v>0.63</v>
+        <v>0.14</v>
       </c>
       <c r="P92">
         <v>1</v>
       </c>
     </row>
     <row r="93" spans="1:16">
       <c r="A93" t="s">
-        <v>222</v>
+        <v>220</v>
       </c>
       <c r="B93" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="C93" s="1">
-        <v>4584.0</v>
+        <v>4178.0</v>
       </c>
       <c r="D93" s="1">
-        <v>195.58</v>
+        <v>295.52</v>
       </c>
       <c r="E93" s="1">
-        <v>143.25428446771</v>
+        <v>194.01785543322</v>
       </c>
       <c r="F93" t="s">
         <v>11</v>
       </c>
       <c r="G93">
-        <v>1.18</v>
+        <v>1.15</v>
       </c>
       <c r="H93" s="1">
-        <v>561653.27</v>
+        <v>727356.65</v>
       </c>
       <c r="I93" s="1">
-        <v>196871.81</v>
+        <v>344369.89</v>
       </c>
       <c r="J93" s="1">
-        <v>35.052196882963</v>
+        <v>47.345396512151</v>
       </c>
       <c r="K93">
         <v>0.0</v>
       </c>
       <c r="L93">
         <v>0.0</v>
       </c>
       <c r="M93" s="1">
-        <v>758525.08</v>
+        <v>1071726.54</v>
       </c>
       <c r="N93" s="1">
-        <v>758525.08</v>
+        <v>1071726.54</v>
       </c>
       <c r="O93" s="1">
-        <v>0.51</v>
+        <v>0.78</v>
       </c>
       <c r="P93">
         <v>1</v>
       </c>
     </row>
     <row r="94" spans="1:16">
       <c r="A94" t="s">
-        <v>224</v>
+        <v>222</v>
       </c>
       <c r="B94" t="s">
-        <v>225</v>
+        <v>223</v>
       </c>
       <c r="C94" s="1">
-        <v>887.0</v>
+        <v>5540.0</v>
       </c>
       <c r="D94" s="1">
-        <v>331.58</v>
+        <v>122.89</v>
       </c>
       <c r="E94" s="1">
-        <v>303.38376550169</v>
+        <v>98.554954873646</v>
       </c>
       <c r="F94" t="s">
         <v>11</v>
       </c>
       <c r="G94">
-        <v>1.18</v>
+        <v>1.15</v>
       </c>
       <c r="H94" s="1">
-        <v>232272.74</v>
+        <v>466196.78</v>
       </c>
       <c r="I94" s="1">
-        <v>16563.05</v>
+        <v>124758.99</v>
       </c>
       <c r="J94" s="1">
-        <v>7.1308626229664</v>
+        <v>26.761014951669</v>
       </c>
       <c r="K94">
-        <v>0.0</v>
+        <v>0.15</v>
       </c>
       <c r="L94">
-        <v>0.0</v>
+        <v>833.12</v>
       </c>
       <c r="M94" s="1">
-        <v>248835.79</v>
+        <v>590955.77</v>
       </c>
       <c r="N94" s="1">
-        <v>248835.79</v>
+        <v>591788.89</v>
       </c>
       <c r="O94" s="1">
-        <v>0.17</v>
+        <v>0.43</v>
       </c>
       <c r="P94">
         <v>1</v>
       </c>
     </row>
     <row r="95" spans="1:16">
       <c r="A95" t="s">
         <v>224</v>
       </c>
       <c r="B95" t="s">
         <v>225</v>
       </c>
       <c r="C95" s="1">
-        <v>4178.0</v>
+        <v>5124.0</v>
       </c>
       <c r="D95" s="1">
-        <v>331.58</v>
+        <v>71.5</v>
       </c>
       <c r="E95" s="1">
-        <v>194.01785543322</v>
+        <v>83.288977361436</v>
       </c>
       <c r="F95" t="s">
         <v>11</v>
       </c>
       <c r="G95">
-        <v>1.18</v>
+        <v>1.15</v>
       </c>
       <c r="H95" s="1">
-        <v>727356.65</v>
+        <v>362070.69</v>
       </c>
       <c r="I95" s="1">
-        <v>444724.44</v>
+        <v>-44058.45</v>
       </c>
       <c r="J95" s="1">
-        <v>61.14255503129</v>
+        <v>-12.168466329048</v>
       </c>
       <c r="K95">
         <v>0.0</v>
       </c>
       <c r="L95">
         <v>0.0</v>
       </c>
       <c r="M95" s="1">
-        <v>1172081.09</v>
+        <v>318012.24</v>
       </c>
       <c r="N95" s="1">
-        <v>1172081.09</v>
+        <v>318012.24</v>
       </c>
       <c r="O95" s="1">
-        <v>0.79</v>
+        <v>0.23</v>
       </c>
       <c r="P95">
         <v>1</v>
       </c>
     </row>
     <row r="96" spans="1:16">
       <c r="A96" t="s">
         <v>226</v>
       </c>
       <c r="B96" t="s">
         <v>227</v>
       </c>
       <c r="C96" s="1">
-        <v>5699.0</v>
+        <v>10162.0</v>
       </c>
       <c r="D96" s="1">
-        <v>131.18</v>
+        <v>77.19</v>
       </c>
       <c r="E96" s="1">
-        <v>98.554955255308</v>
+        <v>80.722160007873</v>
       </c>
       <c r="F96" t="s">
         <v>11</v>
       </c>
       <c r="G96">
-        <v>1.18</v>
+        <v>1.15</v>
       </c>
       <c r="H96" s="1">
-        <v>479576.8</v>
+        <v>700394.79</v>
       </c>
       <c r="I96" s="1">
-        <v>152932.88</v>
+        <v>-19517.42</v>
       </c>
       <c r="J96" s="1">
-        <v>31.889132251602</v>
+        <v>-2.7866312369342</v>
       </c>
       <c r="K96">
         <v>0.0</v>
       </c>
       <c r="L96">
         <v>0.0</v>
       </c>
       <c r="M96" s="1">
-        <v>632509.68</v>
+        <v>680877.37</v>
       </c>
       <c r="N96" s="1">
-        <v>632509.68</v>
+        <v>680877.37</v>
       </c>
       <c r="O96" s="1">
-        <v>0.42</v>
+        <v>0.49</v>
       </c>
       <c r="P96">
         <v>1</v>
       </c>
     </row>
     <row r="97" spans="1:16">
       <c r="A97" t="s">
         <v>228</v>
       </c>
       <c r="B97" t="s">
         <v>229</v>
       </c>
       <c r="C97" s="1">
-        <v>10455.0</v>
+        <v>4624.0</v>
       </c>
       <c r="D97" s="1">
-        <v>93.97</v>
+        <v>195.77</v>
       </c>
       <c r="E97" s="1">
-        <v>80.722159732186</v>
+        <v>185.86096885813</v>
       </c>
       <c r="F97" t="s">
         <v>11</v>
       </c>
       <c r="G97">
-        <v>1.18</v>
+        <v>1.15</v>
       </c>
       <c r="H97" s="1">
-        <v>720589.21</v>
+        <v>734799.18</v>
       </c>
       <c r="I97" s="1">
-        <v>110627.3</v>
+        <v>50965.74</v>
       </c>
       <c r="J97" s="1">
-        <v>15.352339233611</v>
+        <v>6.9360093733365</v>
       </c>
       <c r="K97">
-        <v>0.27</v>
-[...2 lines deleted...]
-        <v>230</v>
+        <v>0.0</v>
+      </c>
+      <c r="L97">
+        <v>0.0</v>
       </c>
       <c r="M97" s="1">
-        <v>831216.51</v>
+        <v>785764.92</v>
       </c>
       <c r="N97" s="1">
-        <v>834002.86</v>
+        <v>785764.92</v>
       </c>
       <c r="O97" s="1">
-        <v>0.56</v>
+        <v>0.57</v>
       </c>
       <c r="P97">
         <v>1</v>
       </c>
     </row>
     <row r="98" spans="1:16">
       <c r="A98" t="s">
+        <v>230</v>
+      </c>
+      <c r="B98" t="s">
         <v>231</v>
       </c>
-      <c r="B98" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C98" s="1">
-        <v>4757.0</v>
+        <v>6490.0</v>
       </c>
       <c r="D98" s="1">
-        <v>195.92</v>
+        <v>117.55</v>
       </c>
       <c r="E98" s="1">
-        <v>185.86096909817</v>
+        <v>130.36173189522</v>
       </c>
       <c r="F98" t="s">
         <v>11</v>
       </c>
       <c r="G98">
-        <v>1.18</v>
+        <v>1.15</v>
       </c>
       <c r="H98" s="1">
-        <v>755934.19</v>
+        <v>722391.77</v>
       </c>
       <c r="I98" s="1">
-        <v>32586.0</v>
+        <v>-60181.36</v>
       </c>
       <c r="J98" s="1">
-        <v>4.310692707258</v>
+        <v>-8.3308479552584</v>
       </c>
       <c r="K98">
         <v>0.0</v>
       </c>
       <c r="L98">
         <v>0.0</v>
       </c>
       <c r="M98" s="1">
-        <v>788520.19</v>
+        <v>662210.41</v>
       </c>
       <c r="N98" s="1">
-        <v>788520.19</v>
+        <v>662210.41</v>
       </c>
       <c r="O98" s="1">
-        <v>0.53</v>
+        <v>0.48</v>
       </c>
       <c r="P98">
         <v>1</v>
       </c>
     </row>
     <row r="99" spans="1:16">
       <c r="A99" t="s">
+        <v>232</v>
+      </c>
+      <c r="B99" t="s">
         <v>233</v>
       </c>
-      <c r="B99" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C99" s="1">
-        <v>6677.0</v>
+        <v>3534.0</v>
       </c>
       <c r="D99" s="1">
-        <v>142.12</v>
+        <v>133.16</v>
       </c>
       <c r="E99" s="1">
-        <v>130.36173281414</v>
+        <v>242.99338709677</v>
       </c>
       <c r="F99" t="s">
         <v>11</v>
       </c>
       <c r="G99">
-        <v>1.18</v>
+        <v>1.15</v>
       </c>
       <c r="H99" s="1">
-        <v>743206.44</v>
+        <v>736384.66</v>
       </c>
       <c r="I99" s="1">
-        <v>59649.21</v>
+        <v>-327906.35</v>
       </c>
       <c r="J99" s="1">
-        <v>8.0259274933086</v>
+        <v>-44.529220638572</v>
       </c>
       <c r="K99">
         <v>0.0</v>
       </c>
       <c r="L99">
         <v>0.0</v>
       </c>
       <c r="M99" s="1">
-        <v>802855.65</v>
+        <v>408478.31</v>
       </c>
       <c r="N99" s="1">
-        <v>802855.65</v>
+        <v>408478.31</v>
       </c>
       <c r="O99" s="1">
-        <v>0.54</v>
+        <v>0.3</v>
       </c>
       <c r="P99">
         <v>1</v>
       </c>
     </row>
     <row r="100" spans="1:16">
       <c r="A100" t="s">
+        <v>234</v>
+      </c>
+      <c r="B100" t="s">
         <v>235</v>
       </c>
-      <c r="B100" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C100" s="1">
-        <v>6902.0</v>
+        <v>8.6147338151932E-9</v>
       </c>
       <c r="D100" s="1">
-        <v>127.42</v>
+        <v>1.1521</v>
       </c>
       <c r="E100" s="1">
-        <v>153.52210084034</v>
+        <v>0.0</v>
       </c>
       <c r="F100" t="s">
         <v>11</v>
       </c>
       <c r="G100">
-        <v>1.18</v>
+        <v>1.15</v>
       </c>
       <c r="H100" s="1">
-        <v>904566.26</v>
+        <v>0.0</v>
       </c>
       <c r="I100" s="1">
-        <v>-160496.85</v>
+        <v>-1044212.03</v>
       </c>
       <c r="J100" s="1">
-        <v>-17.742962245795</v>
+        <v>0</v>
       </c>
       <c r="K100">
-        <v>0.32</v>
-[...2 lines deleted...]
-        <v>237</v>
+        <v>0.0</v>
+      </c>
+      <c r="L100">
+        <v>0.0</v>
       </c>
       <c r="M100" s="1">
-        <v>744069.41</v>
+        <v>-1044212.03</v>
       </c>
       <c r="N100" s="1">
-        <v>746247.48</v>
+        <v>-1044212.03</v>
       </c>
       <c r="O100" s="1">
-        <v>0.5</v>
+        <v>-0.76</v>
       </c>
       <c r="P100">
         <v>1</v>
       </c>
     </row>
     <row r="101" spans="1:16">
       <c r="A101" t="s">
-        <v>238</v>
+        <v>236</v>
       </c>
       <c r="B101" t="s">
-        <v>239</v>
+        <v>237</v>
       </c>
       <c r="C101" s="1">
-        <v>3635.0</v>
+        <v>40394918.05</v>
       </c>
       <c r="D101" s="1">
-        <v>167.33</v>
+        <v>1.1537</v>
       </c>
       <c r="E101" s="1">
-        <v>242.99338927098</v>
+        <v>0.0</v>
       </c>
       <c r="F101" t="s">
         <v>11</v>
       </c>
       <c r="G101">
-        <v>1.18</v>
+        <v>1.15</v>
       </c>
       <c r="H101" s="1">
-        <v>757430.18</v>
+        <v>0.0</v>
       </c>
       <c r="I101" s="1">
-        <v>-242819.11</v>
+        <v>-14373.61</v>
       </c>
       <c r="J101" s="1">
-        <v>-32.058282916585</v>
+        <v>0</v>
       </c>
       <c r="K101">
         <v>0.0</v>
       </c>
       <c r="L101">
         <v>0.0</v>
       </c>
       <c r="M101" s="1">
-        <v>514611.07</v>
+        <v>-14373.609999999</v>
       </c>
       <c r="N101" s="1">
-        <v>514611.07</v>
+        <v>-14373.609999999</v>
       </c>
       <c r="O101" s="1">
-        <v>0.35</v>
+        <v>-0.01</v>
       </c>
       <c r="P101">
-        <v>1</v>
-[...48 lines deleted...]
-      <c r="P102">
         <v>1</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>