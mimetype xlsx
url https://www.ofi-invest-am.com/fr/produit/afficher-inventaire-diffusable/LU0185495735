--- v1 (2026-06-27)
+++ v2 (2026-08-13)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="1" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Répartition" sheetId="1" r:id="rId4"/>
     <sheet name="Valorisation" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="238">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="247">
   <si>
     <t>Type Part</t>
   </si>
   <si>
     <t>CodeIsin</t>
   </si>
   <si>
     <t>Parts</t>
   </si>
   <si>
     <t>Vl</t>
   </si>
   <si>
     <t>Devise</t>
   </si>
   <si>
     <t>Actif net</t>
   </si>
   <si>
     <t>A_EUR</t>
   </si>
   <si>
     <t>LU0185495495</t>
   </si>
   <si>
@@ -133,218 +133,245 @@
   <si>
     <t>CC (EUR)</t>
   </si>
   <si>
     <t>Interets (EUR)</t>
   </si>
   <si>
     <t>VBCE (EUR)</t>
   </si>
   <si>
     <t>VBCI (EUR)</t>
   </si>
   <si>
     <t>Poids</t>
   </si>
   <si>
     <t>Nb.</t>
   </si>
   <si>
     <t>US00287Y1091</t>
   </si>
   <si>
     <t>ABBVIE INC</t>
   </si>
   <si>
+    <t>9 920.92</t>
+  </si>
+  <si>
     <t>US0079031078</t>
   </si>
   <si>
     <t>ADVANCED MICRO DEVICES INC</t>
   </si>
   <si>
     <t>US02079K3059</t>
   </si>
   <si>
     <t>ALPHABET INC CLASS A</t>
   </si>
   <si>
     <t>US0258161092</t>
   </si>
   <si>
     <t>AMERICAN EXPRESS</t>
   </si>
   <si>
     <t>US0326541051</t>
   </si>
   <si>
     <t>ANALOG DEVICES INC</t>
   </si>
   <si>
     <t>GB00BRXH2664</t>
   </si>
   <si>
     <t>ANGLOGOLD ASHANTI PLC</t>
   </si>
   <si>
     <t>US0378331005</t>
   </si>
   <si>
     <t>APPLE INC</t>
   </si>
   <si>
+    <t>6 589.05</t>
+  </si>
+  <si>
     <t>US0382221051</t>
   </si>
   <si>
     <t>APPLIED MATERIAL INC</t>
   </si>
   <si>
     <t>US0404132054</t>
   </si>
   <si>
     <t>ARISTA NETWORKS INC</t>
   </si>
   <si>
     <t>US05722G1004</t>
   </si>
   <si>
     <t>BAKER HUGHES CLASS A</t>
   </si>
   <si>
+    <t>3 312.68</t>
+  </si>
+  <si>
     <t>US0605051046</t>
   </si>
   <si>
     <t>BANK OF AMERICA CORP</t>
   </si>
   <si>
     <t>US09290D1019</t>
   </si>
   <si>
     <t>BLACKROCK INC</t>
   </si>
   <si>
+    <t>US0970231058</t>
+  </si>
+  <si>
+    <t>BOEING</t>
+  </si>
+  <si>
+    <t>US09857L1089</t>
+  </si>
+  <si>
+    <t>BOOKING HOLDINGS INC</t>
+  </si>
+  <si>
     <t>US1011371077</t>
   </si>
   <si>
     <t>BOSTON SCIENTIFIC CORP</t>
   </si>
   <si>
     <t>US11135F1012</t>
   </si>
   <si>
     <t>BROADCOM INC</t>
   </si>
   <si>
-    <t>5 259.52</t>
-[...4 lines deleted...]
-  <si>
     <t>US14040H1059</t>
   </si>
   <si>
     <t>CAPITAL ONE FINANCIAL CORP</t>
   </si>
   <si>
     <t>US1491231015</t>
   </si>
   <si>
     <t>CATERPILLAR INC</t>
   </si>
   <si>
+    <t>1 244.01</t>
+  </si>
+  <si>
     <t>US15118V2079</t>
   </si>
   <si>
     <t>CELSIUS HOLDINGS INC</t>
   </si>
   <si>
+    <t>US1729674242</t>
+  </si>
+  <si>
+    <t>CITIGROUP INC</t>
+  </si>
+  <si>
+    <t>1 751.59</t>
+  </si>
+  <si>
     <t>US1912161007</t>
   </si>
   <si>
     <t>COCA-COLA</t>
   </si>
   <si>
-    <t>3 643.50</t>
-[...1 lines deleted...]
-  <si>
     <t>US19247G1076</t>
   </si>
   <si>
     <t>COHERENT CORP</t>
   </si>
   <si>
     <t>US21037T1097</t>
   </si>
   <si>
     <t>CONSTELLATION ENERGY CORP</t>
   </si>
   <si>
     <t>US22160K1051</t>
   </si>
   <si>
     <t>COSTCO WHOLESALE CORP</t>
   </si>
   <si>
+    <t>1 097.68</t>
+  </si>
+  <si>
     <t>KYG254571055</t>
   </si>
   <si>
     <t>CREDO TECHNOLOGY GROUP HOLDING LTD</t>
   </si>
   <si>
-    <t>US2358511028</t>
-[...2 lines deleted...]
-    <t>DANAHER CORP</t>
+    <t>US22788C1053</t>
+  </si>
+  <si>
+    <t>CROWDSTRIKE HOLDINGS INC CLASS A</t>
   </si>
   <si>
     <t>US23804L1035</t>
   </si>
   <si>
     <t>DATADOG INC CLASS A</t>
   </si>
   <si>
     <t>US2441991054</t>
   </si>
   <si>
     <t>DEERE</t>
   </si>
   <si>
     <t>US2538681030</t>
   </si>
   <si>
     <t>DIGITAL REALTY TRUST REIT INC</t>
   </si>
   <si>
-    <t>4 048.17</t>
-[...1 lines deleted...]
-  <si>
     <t>IE00B8KQN827</t>
   </si>
   <si>
     <t>EATON PLC</t>
   </si>
   <si>
+    <t>4 163.11</t>
+  </si>
+  <si>
     <t>US28176E1082</t>
   </si>
   <si>
     <t>EDWARDS LIFESCIENCES CORP</t>
   </si>
   <si>
     <t>US5324571083</t>
   </si>
   <si>
     <t>ELI LILLY</t>
   </si>
   <si>
     <t>US2910111044</t>
   </si>
   <si>
     <t>EMERSON ELECTRIC</t>
   </si>
   <si>
     <t>NL0011585146</t>
   </si>
   <si>
     <t>FERRARI NV</t>
   </si>
   <si>
     <t>US3167731005</t>
@@ -355,423 +382,423 @@
   <si>
     <t>US35671D8570</t>
   </si>
   <si>
     <t>FREEPORT MCMORAN INC</t>
   </si>
   <si>
     <t>US3696043013</t>
   </si>
   <si>
     <t>GE AEROSPACE</t>
   </si>
   <si>
     <t>US37045V1008</t>
   </si>
   <si>
     <t>GENERAL MOTORS</t>
   </si>
   <si>
     <t>US3755581036</t>
   </si>
   <si>
     <t>GILEAD SCIENCES INC</t>
   </si>
   <si>
-    <t>5 397.96</t>
-[...1 lines deleted...]
-  <si>
     <t>US38141G1040</t>
   </si>
   <si>
     <t>GOLDMAN SACHS GROUP INC</t>
   </si>
   <si>
-    <t>2 477.24</t>
-[...1 lines deleted...]
-  <si>
     <t>US4370761029</t>
   </si>
   <si>
     <t>HOME DEPOT INC</t>
   </si>
   <si>
     <t>US4435106079</t>
   </si>
   <si>
     <t>HUBBELL INC</t>
   </si>
   <si>
     <t>US4595061015</t>
   </si>
   <si>
     <t>INTERNATIONAL FLAVORS &amp; FRAGRANCES</t>
   </si>
   <si>
-    <t>2 673.98</t>
-[...1 lines deleted...]
-  <si>
     <t>US46120E6023</t>
   </si>
   <si>
     <t>INTUITIVE SURGICAL INC</t>
   </si>
   <si>
     <t>US46625H1005</t>
   </si>
   <si>
     <t>JPMORGAN CHASE</t>
   </si>
   <si>
     <t>US49271V1008</t>
   </si>
   <si>
     <t>KEURIG DR PEPPER INC</t>
   </si>
   <si>
-    <t>5 126.61</t>
-[...1 lines deleted...]
-  <si>
     <t>US48251W1045</t>
   </si>
   <si>
     <t>KKR AND CO INC</t>
   </si>
   <si>
     <t>US52736R1023</t>
   </si>
   <si>
     <t>LEVI STRAUSS CLASS A</t>
   </si>
   <si>
     <t>IE000S9YS762</t>
   </si>
   <si>
     <t>LINDE PLC</t>
   </si>
   <si>
     <t>US5732841060</t>
   </si>
   <si>
     <t>MARTIN MARIETTA MATERIALS INC</t>
   </si>
   <si>
-    <t>US5738741041</t>
-[...4 lines deleted...]
-  <si>
     <t>US57636Q1040</t>
   </si>
   <si>
     <t>MASTERCARD INC CLASS A</t>
   </si>
   <si>
     <t>US58933Y1055</t>
   </si>
   <si>
     <t>MERCK &amp; CO INC</t>
   </si>
   <si>
-    <t>9 396.67</t>
-[...1 lines deleted...]
-  <si>
     <t>US30303M1027</t>
   </si>
   <si>
     <t>META PLATFORMS INC CLASS A</t>
   </si>
   <si>
     <t>US59156R1086</t>
   </si>
   <si>
     <t>METLIFE INC</t>
   </si>
   <si>
     <t>US5951121038</t>
   </si>
   <si>
     <t>MICRON TECHNOLOGY INC</t>
   </si>
   <si>
     <t>US5949181045</t>
   </si>
   <si>
     <t>MICROSOFT CORP</t>
   </si>
   <si>
     <t>US6174464486</t>
   </si>
   <si>
     <t>MORGAN STANLEY</t>
   </si>
   <si>
+    <t>3 385.66</t>
+  </si>
+  <si>
     <t>US64110L1061</t>
   </si>
   <si>
     <t>NETFLIX INC</t>
   </si>
   <si>
     <t>US6516391066</t>
   </si>
   <si>
     <t>NEWMONT</t>
   </si>
   <si>
     <t>US65339F1012</t>
   </si>
   <si>
     <t>NEXTERA ENERGY INC</t>
   </si>
   <si>
     <t>US67066G1040</t>
   </si>
   <si>
     <t>NVIDIA CORP</t>
   </si>
   <si>
     <t>US6792951054</t>
   </si>
   <si>
     <t>OKTA INC CLASS A</t>
   </si>
   <si>
     <t>CH1134540470</t>
   </si>
   <si>
     <t>ON HOLDING AG CLASS A</t>
   </si>
   <si>
     <t>US68389X1054</t>
   </si>
   <si>
     <t>ORACLE CORP</t>
   </si>
   <si>
+    <t>US69608A1088</t>
+  </si>
+  <si>
+    <t>PALANTIR TECHNOLOGIES INC CLASS A</t>
+  </si>
+  <si>
     <t>US6974351057</t>
   </si>
   <si>
     <t>PALO ALTO NETWORKS INC</t>
   </si>
   <si>
     <t>US7010941042</t>
   </si>
   <si>
     <t>PARKER-HANNIFIN CORP</t>
   </si>
   <si>
+    <t>2 300.55</t>
+  </si>
+  <si>
     <t>US7185461040</t>
   </si>
   <si>
     <t>PHILLIPS</t>
   </si>
   <si>
     <t>US7427181091</t>
   </si>
   <si>
     <t>PROCTER &amp; GAMBLE</t>
   </si>
   <si>
+    <t>7 284.04</t>
+  </si>
+  <si>
     <t>US7433151039</t>
   </si>
   <si>
     <t>PROGRESSIVE CORP</t>
   </si>
   <si>
     <t>US74340W1036</t>
   </si>
   <si>
     <t>PROLOGIS REIT INC</t>
   </si>
   <si>
-    <t>5 749.89</t>
-[...1 lines deleted...]
-  <si>
     <t>US7445731067</t>
   </si>
   <si>
     <t>PUBLIC SERVICE ENTERPRISE GROUP IN</t>
   </si>
   <si>
-    <t>5 692.89</t>
-[...7 lines deleted...]
-  <si>
     <t>US7707001027</t>
   </si>
   <si>
     <t>ROBINHOOD MARKETS INC CLASS A</t>
   </si>
   <si>
     <t>US75513E1010</t>
   </si>
   <si>
     <t>RTX CORP</t>
   </si>
   <si>
-    <t>US79466L3024</t>
-[...2 lines deleted...]
-    <t>SALESFORCE INC</t>
+    <t>IE00BKVD2N49</t>
+  </si>
+  <si>
+    <t>SEAGATE TECHNOLOGY HOLDINGS PLC</t>
   </si>
   <si>
     <t>AN8068571086</t>
   </si>
   <si>
     <t>SLB NV</t>
   </si>
   <si>
-    <t>6 255.16</t>
-[...1 lines deleted...]
-  <si>
     <t>US8334451098</t>
   </si>
   <si>
     <t>SNOWFLAKE INC</t>
   </si>
   <si>
+    <t>US8636671013</t>
+  </si>
+  <si>
+    <t>STRYKER CORP</t>
+  </si>
+  <si>
     <t>US8725901040</t>
   </si>
   <si>
     <t>T MOBILE US INC</t>
   </si>
   <si>
     <t>US87612G1013</t>
   </si>
   <si>
     <t>TARGA RESOURCES CORP</t>
   </si>
   <si>
+    <t>3 195.54</t>
+  </si>
+  <si>
     <t>US88160R1014</t>
   </si>
   <si>
     <t>TESLA INC</t>
   </si>
   <si>
+    <t>US8825081040</t>
+  </si>
+  <si>
+    <t>TEXAS INSTRUMENT INC</t>
+  </si>
+  <si>
+    <t>2 128.33</t>
+  </si>
+  <si>
     <t>US8835561023</t>
   </si>
   <si>
     <t>THERMO FISHER SCIENTIFIC INC</t>
   </si>
   <si>
     <t>US8725401090</t>
   </si>
   <si>
     <t>TJX INC</t>
   </si>
   <si>
     <t>IE00BK9ZQ967</t>
   </si>
   <si>
     <t>TRANE TECHNOLOGIES PLC</t>
   </si>
   <si>
-    <t>2 426.20</t>
-[...1 lines deleted...]
-  <si>
     <t>US90353T1007</t>
   </si>
   <si>
     <t>UBER TECHNOLOGIES INC</t>
   </si>
   <si>
     <t>US9113631090</t>
   </si>
   <si>
     <t>UNITED RENTALS INC</t>
   </si>
   <si>
-    <t>US91913Y1001</t>
-[...2 lines deleted...]
-    <t>VALERO ENERGY CORP</t>
+    <t>US91324P1021</t>
+  </si>
+  <si>
+    <t>UNITEDHEALTH GROUP INC</t>
   </si>
   <si>
     <t>US92537N1081</t>
   </si>
   <si>
     <t>VERTIV HOLDINGS CLASS A</t>
   </si>
   <si>
     <t>US92826C8394</t>
   </si>
   <si>
     <t>VISA INC CLASS A</t>
   </si>
   <si>
+    <t>1 265.38</t>
+  </si>
+  <si>
+    <t>1 673.55</t>
+  </si>
+  <si>
     <t>US9311421039</t>
   </si>
   <si>
     <t>WALMART INC</t>
   </si>
   <si>
     <t>US94419L1017</t>
   </si>
   <si>
     <t>WAYFAIR INC CLASS A</t>
   </si>
   <si>
     <t>US9497461015</t>
   </si>
   <si>
     <t>WELLS FARGO</t>
   </si>
   <si>
+    <t>2 322.04</t>
+  </si>
+  <si>
     <t>US95040Q1040</t>
   </si>
   <si>
     <t>WELLTOWER INC</t>
   </si>
   <si>
-    <t>US98419M1009</t>
-[...20 lines deleted...]
-    <t>EUR/USD 2026-04-30</t>
+    <t>1 889.56</t>
+  </si>
+  <si>
+    <t>US9694571004</t>
+  </si>
+  <si>
+    <t>WILLIAMS INC</t>
+  </si>
+  <si>
+    <t>US9741551033</t>
+  </si>
+  <si>
+    <t>WINGSTOP INC</t>
+  </si>
+  <si>
+    <t>EUR-00009988</t>
+  </si>
+  <si>
+    <t>EUR/USD 2026-05-29</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -1091,314 +1118,314 @@
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:N8"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="C8" sqref="C8"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="11.711" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
-    <col min="6" max="6" width="18.71" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="9.10" bestFit="true" style="0"/>
     <col min="14" max="14" width="9.10" bestFit="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:14">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>4</v>
       </c>
       <c r="H1" t="s">
         <v>5</v>
       </c>
       <c r="I1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2" spans="1:14">
       <c r="A2" t="s">
         <v>6</v>
       </c>
       <c r="B2" t="s">
         <v>7</v>
       </c>
       <c r="C2" s="1">
-        <v>99008.26</v>
+        <v>95889.42</v>
       </c>
       <c r="D2">
-        <v>185.57</v>
+        <v>216.09</v>
       </c>
       <c r="E2" t="s">
         <v>8</v>
       </c>
       <c r="F2">
-        <v>18373376.2</v>
+        <v>20720993.32</v>
       </c>
       <c r="G2" t="s">
         <v>8</v>
       </c>
       <c r="H2">
-        <v>18373376.2</v>
+        <v>20720993.32</v>
       </c>
       <c r="I2" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="3" spans="1:14">
       <c r="A3" t="s">
         <v>9</v>
       </c>
       <c r="B3" t="s">
         <v>10</v>
       </c>
       <c r="C3" s="1">
-        <v>2711.7</v>
+        <v>2732.7</v>
       </c>
       <c r="D3">
-        <v>221.65</v>
+        <v>262.31</v>
       </c>
       <c r="E3" t="s">
         <v>11</v>
       </c>
       <c r="F3">
-        <v>601050.03758534</v>
+        <v>716823.98</v>
       </c>
       <c r="G3" t="s">
         <v>11</v>
       </c>
       <c r="H3">
-        <v>521722.18</v>
+        <v>612225.29</v>
       </c>
       <c r="I3" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="4" spans="1:14">
       <c r="A4" t="s">
         <v>12</v>
       </c>
       <c r="B4" t="s">
         <v>13</v>
       </c>
       <c r="C4" s="1">
-        <v>75057.54</v>
+        <v>87284.54</v>
       </c>
       <c r="D4">
-        <v>243.93</v>
+        <v>284.36</v>
       </c>
       <c r="E4" t="s">
         <v>8</v>
       </c>
       <c r="F4">
-        <v>18309126.09</v>
+        <v>24820000.6</v>
       </c>
       <c r="G4" t="s">
         <v>8</v>
       </c>
       <c r="H4">
-        <v>18309126.09</v>
+        <v>24820000.6</v>
       </c>
       <c r="I4" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="5" spans="1:14">
       <c r="A5" t="s">
         <v>14</v>
       </c>
       <c r="B5" t="s">
         <v>15</v>
       </c>
       <c r="C5" s="1">
-        <v>239328.0</v>
+        <v>192337.0</v>
       </c>
       <c r="D5">
-        <v>289.43</v>
+        <v>342.9</v>
       </c>
       <c r="E5" t="s">
         <v>11</v>
       </c>
       <c r="F5">
-        <v>69269488.689228</v>
+        <v>65952850.87</v>
       </c>
       <c r="G5" t="s">
         <v>11</v>
       </c>
       <c r="H5">
-        <v>60127154.79</v>
+        <v>56329035.21</v>
       </c>
       <c r="I5" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="6" spans="1:14">
       <c r="A6" t="s">
         <v>16</v>
       </c>
       <c r="B6" t="s">
         <v>17</v>
       </c>
       <c r="C6" s="1">
         <v>318924.0</v>
       </c>
       <c r="D6">
-        <v>123.4</v>
+        <v>145.72</v>
       </c>
       <c r="E6" t="s">
         <v>8</v>
       </c>
       <c r="F6">
-        <v>39355302.23</v>
+        <v>46473130.47</v>
       </c>
       <c r="G6" t="s">
         <v>8</v>
       </c>
       <c r="H6">
-        <v>39355302.23</v>
+        <v>46473130.47</v>
       </c>
       <c r="I6" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="7" spans="1:14">
       <c r="A7" t="s">
         <v>18</v>
       </c>
       <c r="B7" t="s">
         <v>19</v>
       </c>
       <c r="C7" s="1">
         <v>100.0</v>
       </c>
       <c r="D7">
-        <v>99.92</v>
+        <v>116.47</v>
       </c>
       <c r="E7" t="s">
         <v>8</v>
       </c>
       <c r="F7">
-        <v>9991.88</v>
+        <v>11646.99</v>
       </c>
       <c r="G7" t="s">
         <v>8</v>
       </c>
       <c r="H7">
-        <v>9991.88</v>
+        <v>11646.99</v>
       </c>
       <c r="I7" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="8" spans="1:14">
       <c r="A8" t="s">
         <v>20</v>
       </c>
       <c r="B8" t="s">
         <v>21</v>
       </c>
       <c r="C8" s="1">
-        <v>9910.0</v>
+        <v>10760.0</v>
       </c>
       <c r="D8">
-        <v>90.86</v>
+        <v>105.87</v>
       </c>
       <c r="E8" t="s">
         <v>8</v>
       </c>
       <c r="F8">
-        <v>900458.85</v>
+        <v>1139206.48</v>
       </c>
       <c r="G8" t="s">
         <v>8</v>
       </c>
       <c r="H8">
-        <v>900458.85</v>
+        <v>1139206.48</v>
       </c>
       <c r="I8" t="s">
         <v>8</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:P101"/>
+  <dimension ref="A1:P104"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="O101" sqref="O101"/>
+      <selection activeCell="O104" sqref="O104"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:16">
       <c r="A1" t="s">
         <v>22</v>
       </c>
       <c r="B1" t="s">
         <v>23</v>
       </c>
       <c r="C1" t="s">
         <v>24</v>
       </c>
       <c r="D1" t="s">
         <v>25</v>
       </c>
       <c r="E1" t="s">
         <v>26</v>
       </c>
       <c r="F1" t="s">
         <v>4</v>
       </c>
       <c r="G1" t="s">
         <v>27</v>
@@ -1417,5039 +1444,5189 @@
       </c>
       <c r="L1" t="s">
         <v>32</v>
       </c>
       <c r="M1" t="s">
         <v>33</v>
       </c>
       <c r="N1" t="s">
         <v>34</v>
       </c>
       <c r="O1" t="s">
         <v>35</v>
       </c>
       <c r="P1" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="2" spans="1:16">
       <c r="A2" t="s">
         <v>37</v>
       </c>
       <c r="B2" t="s">
         <v>38</v>
       </c>
       <c r="C2" s="1">
-        <v>9592.0</v>
+        <v>8860.0</v>
       </c>
       <c r="D2" s="1">
-        <v>209.4</v>
+        <v>208.5</v>
       </c>
       <c r="E2" s="1">
-        <v>207.40586738949</v>
+        <v>207.40586794582</v>
       </c>
       <c r="F2" t="s">
         <v>11</v>
       </c>
       <c r="G2">
-        <v>1.15</v>
+        <v>1.17</v>
       </c>
       <c r="H2" s="1">
-        <v>1701373.14</v>
+        <v>1571535.24</v>
       </c>
       <c r="I2" s="1">
-        <v>42097.02</v>
+        <v>6215.97</v>
       </c>
       <c r="J2" s="1">
-        <v>2.4742967318739</v>
+        <v>0.39553487836518</v>
       </c>
       <c r="K2">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>1.12</v>
+      </c>
+      <c r="L2" t="s">
+        <v>39</v>
       </c>
       <c r="M2" s="1">
-        <v>1743470.16</v>
+        <v>1577751.21</v>
       </c>
       <c r="N2" s="1">
-        <v>1743470.16</v>
+        <v>1587672.13</v>
       </c>
       <c r="O2" s="1">
-        <v>1.27</v>
+        <v>1.06</v>
       </c>
       <c r="P2">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:16">
       <c r="A3" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="B3" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="C3" s="1">
-        <v>8885.0</v>
+        <v>6388.0</v>
       </c>
       <c r="D3" s="1">
-        <v>201.99</v>
+        <v>445.5</v>
       </c>
       <c r="E3" s="1">
-        <v>236.10999549803</v>
+        <v>236.10999530369</v>
       </c>
       <c r="F3" t="s">
         <v>11</v>
       </c>
       <c r="G3">
-        <v>1.15</v>
+        <v>1.17</v>
       </c>
       <c r="H3" s="1">
-        <v>1799418.94</v>
+        <v>1293718.42</v>
       </c>
       <c r="I3" s="1">
-        <v>-241603.61</v>
+        <v>1136869.61</v>
       </c>
       <c r="J3" s="1">
-        <v>-13.426757084151</v>
+        <v>87.876124543392</v>
       </c>
       <c r="K3">
         <v>0.0</v>
       </c>
       <c r="L3">
         <v>0.0</v>
       </c>
       <c r="M3" s="1">
-        <v>1557815.33</v>
+        <v>2430588.03</v>
       </c>
       <c r="N3" s="1">
-        <v>1557815.33</v>
+        <v>2430588.03</v>
       </c>
       <c r="O3" s="1">
-        <v>1.13</v>
+        <v>1.62</v>
       </c>
       <c r="P3">
         <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:16">
       <c r="A4" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="B4" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="C4" s="1">
-        <v>34256.0</v>
+        <v>31643.0</v>
       </c>
       <c r="D4" s="1">
-        <v>274.34</v>
+        <v>402.62</v>
       </c>
       <c r="E4" s="1">
-        <v>188.67867205745</v>
+        <v>188.67867206017</v>
       </c>
       <c r="F4" t="s">
         <v>11</v>
       </c>
       <c r="G4">
-        <v>1.15</v>
+        <v>1.17</v>
       </c>
       <c r="H4" s="1">
-        <v>5523810.45</v>
+        <v>5102461.88</v>
       </c>
       <c r="I4" s="1">
-        <v>2633640.21</v>
+        <v>5778611.41</v>
       </c>
       <c r="J4" s="1">
-        <v>47.677961324687</v>
+        <v>113.25143716703</v>
       </c>
       <c r="K4">
         <v>0.0</v>
       </c>
       <c r="L4">
         <v>0.0</v>
       </c>
       <c r="M4" s="1">
-        <v>8157450.66</v>
+        <v>10881073.29</v>
       </c>
       <c r="N4" s="1">
-        <v>8157450.66</v>
+        <v>10881073.29</v>
       </c>
       <c r="O4" s="1">
-        <v>5.93</v>
+        <v>7.25</v>
       </c>
       <c r="P4">
         <v>1</v>
       </c>
     </row>
     <row r="5" spans="1:16">
       <c r="A5" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="B5" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="C5" s="1">
-        <v>3503.0</v>
+        <v>3236.0</v>
       </c>
       <c r="D5" s="1">
-        <v>292.27</v>
+        <v>309.61</v>
       </c>
       <c r="E5" s="1">
-        <v>323.711915501</v>
+        <v>323.71191594561</v>
       </c>
       <c r="F5" t="s">
         <v>11</v>
       </c>
       <c r="G5">
-        <v>1.15</v>
+        <v>1.17</v>
       </c>
       <c r="H5" s="1">
-        <v>968248.18</v>
+        <v>894447.94</v>
       </c>
       <c r="I5" s="1">
-        <v>-79552.54</v>
+        <v>-38746.56</v>
       </c>
       <c r="J5" s="1">
-        <v>-8.2161311163012</v>
+        <v>-4.3318966109978</v>
       </c>
       <c r="K5">
         <v>0.0</v>
       </c>
       <c r="L5">
         <v>0.0</v>
       </c>
       <c r="M5" s="1">
-        <v>888695.64</v>
+        <v>855701.38</v>
       </c>
       <c r="N5" s="1">
-        <v>888695.64</v>
+        <v>855701.38</v>
       </c>
       <c r="O5" s="1">
-        <v>0.65</v>
+        <v>0.57</v>
       </c>
       <c r="P5">
         <v>1</v>
       </c>
     </row>
     <row r="6" spans="1:16">
       <c r="A6" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="B6" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="C6" s="1">
-        <v>5524.0</v>
+        <v>5103.0</v>
       </c>
       <c r="D6" s="1">
-        <v>307.44</v>
+        <v>432.39</v>
       </c>
       <c r="E6" s="1">
-        <v>332.29211440985</v>
+        <v>332.29211444249</v>
       </c>
       <c r="F6" t="s">
         <v>11</v>
       </c>
       <c r="G6">
-        <v>1.15</v>
+        <v>1.17</v>
       </c>
       <c r="H6" s="1">
-        <v>1562061.77</v>
+        <v>1443012.53</v>
       </c>
       <c r="I6" s="1">
-        <v>-87908.25</v>
+        <v>441503.99</v>
       </c>
       <c r="J6" s="1">
-        <v>-5.6277063870528</v>
+        <v>30.595991429125</v>
       </c>
       <c r="K6">
         <v>0.0</v>
       </c>
       <c r="L6">
         <v>0.0</v>
       </c>
       <c r="M6" s="1">
-        <v>1474153.52</v>
+        <v>1884516.52</v>
       </c>
       <c r="N6" s="1">
-        <v>1474153.52</v>
+        <v>1884516.52</v>
       </c>
       <c r="O6" s="1">
-        <v>1.07</v>
+        <v>1.26</v>
       </c>
       <c r="P6">
         <v>1</v>
       </c>
     </row>
     <row r="7" spans="1:16">
       <c r="A7" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="B7" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="C7" s="1">
-        <v>11064.0</v>
+        <v>11076.0</v>
       </c>
       <c r="D7" s="1">
-        <v>89.17</v>
+        <v>102.37</v>
       </c>
       <c r="E7" s="1">
-        <v>104.61695137383</v>
+        <v>101.28771307331</v>
       </c>
       <c r="F7" t="s">
         <v>11</v>
       </c>
       <c r="G7">
-        <v>1.15</v>
+        <v>1.17</v>
       </c>
       <c r="H7" s="1">
-        <v>986536.59</v>
+        <v>956783.26</v>
       </c>
       <c r="I7" s="1">
-        <v>-130170.22</v>
+        <v>11615.87</v>
       </c>
       <c r="J7" s="1">
-        <v>-13.194667214523</v>
+        <v>1.2140544766638</v>
       </c>
       <c r="K7">
         <v>0.0</v>
       </c>
       <c r="L7">
         <v>0.0</v>
       </c>
       <c r="M7" s="1">
-        <v>856366.37</v>
+        <v>968399.13</v>
       </c>
       <c r="N7" s="1">
-        <v>856366.37</v>
+        <v>968399.13</v>
       </c>
       <c r="O7" s="1">
-        <v>0.62</v>
+        <v>0.65</v>
       </c>
       <c r="P7">
         <v>1</v>
       </c>
     </row>
     <row r="8" spans="1:16">
       <c r="A8" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="B8" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="C8" s="1">
-        <v>42821.0</v>
+        <v>40457.0</v>
       </c>
       <c r="D8" s="1">
-        <v>248.8</v>
+        <v>298.87</v>
       </c>
       <c r="E8" s="1">
-        <v>210.72832021672</v>
+        <v>212.48266406308</v>
       </c>
       <c r="F8" t="s">
         <v>11</v>
       </c>
       <c r="G8">
-        <v>1.15</v>
+        <v>1.17</v>
       </c>
       <c r="H8" s="1">
-        <v>7705184.3</v>
+        <v>7339416.02</v>
       </c>
       <c r="I8" s="1">
-        <v>1542560.85</v>
+        <v>2987597.34</v>
       </c>
       <c r="J8" s="1">
-        <v>20.019778761165</v>
+        <v>40.706199673908</v>
       </c>
       <c r="K8">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>0.16</v>
+      </c>
+      <c r="L8" t="s">
+        <v>52</v>
       </c>
       <c r="M8" s="1">
-        <v>9247745.15</v>
+        <v>10327013.36</v>
       </c>
       <c r="N8" s="1">
-        <v>9247745.15</v>
+        <v>10333602.41</v>
       </c>
       <c r="O8" s="1">
-        <v>6.72</v>
+        <v>6.88</v>
       </c>
       <c r="P8">
         <v>1</v>
       </c>
     </row>
     <row r="9" spans="1:16">
       <c r="A9" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="B9" t="s">
-        <v>52</v>
+        <v>54</v>
       </c>
       <c r="C9" s="1">
-        <v>5160.0</v>
+        <v>3948.0</v>
       </c>
       <c r="D9" s="1">
-        <v>337.17</v>
+        <v>436.61</v>
       </c>
       <c r="E9" s="1">
-        <v>308.79477325581</v>
+        <v>308.7947745694</v>
       </c>
       <c r="F9" t="s">
         <v>11</v>
       </c>
       <c r="G9">
-        <v>1.15</v>
+        <v>1.17</v>
       </c>
       <c r="H9" s="1">
-        <v>1367662.96</v>
+        <v>1046421.19</v>
       </c>
       <c r="I9" s="1">
-        <v>142512.12</v>
+        <v>425788.13</v>
       </c>
       <c r="J9" s="1">
-        <v>10.420119880998</v>
+        <v>40.689937672229</v>
       </c>
       <c r="K9">
         <v>0.0</v>
       </c>
       <c r="L9">
         <v>0.0</v>
       </c>
       <c r="M9" s="1">
-        <v>1510175.08</v>
+        <v>1472209.32</v>
       </c>
       <c r="N9" s="1">
-        <v>1510175.08</v>
+        <v>1472209.32</v>
       </c>
       <c r="O9" s="1">
-        <v>1.1</v>
+        <v>0.98</v>
       </c>
       <c r="P9">
         <v>1</v>
       </c>
     </row>
     <row r="10" spans="1:16">
       <c r="A10" t="s">
-        <v>53</v>
+        <v>55</v>
       </c>
       <c r="B10" t="s">
-        <v>54</v>
+        <v>56</v>
       </c>
       <c r="C10" s="1">
-        <v>12534.0</v>
+        <v>10739.0</v>
       </c>
       <c r="D10" s="1">
-        <v>120.77</v>
+        <v>140.69</v>
       </c>
       <c r="E10" s="1">
-        <v>130.28996968246</v>
+        <v>130.28996927088</v>
       </c>
       <c r="F10" t="s">
         <v>11</v>
       </c>
       <c r="G10">
-        <v>1.15</v>
+        <v>1.17</v>
       </c>
       <c r="H10" s="1">
-        <v>1399666.91</v>
+        <v>1199219.95</v>
       </c>
       <c r="I10" s="1">
-        <v>-85721.18</v>
+        <v>91184.38</v>
       </c>
       <c r="J10" s="1">
-        <v>-6.1243985542246</v>
+        <v>7.6036410168126</v>
       </c>
       <c r="K10">
         <v>0.0</v>
       </c>
       <c r="L10">
         <v>0.0</v>
       </c>
       <c r="M10" s="1">
-        <v>1313945.73</v>
+        <v>1290404.33</v>
       </c>
       <c r="N10" s="1">
-        <v>1313945.73</v>
+        <v>1290404.33</v>
       </c>
       <c r="O10" s="1">
-        <v>0.95</v>
+        <v>0.86</v>
       </c>
       <c r="P10">
         <v>1</v>
       </c>
     </row>
     <row r="11" spans="1:16">
       <c r="A11" t="s">
-        <v>55</v>
+        <v>57</v>
       </c>
       <c r="B11" t="s">
-        <v>56</v>
+        <v>58</v>
       </c>
       <c r="C11" s="1">
-        <v>22032.0</v>
+        <v>24091.0</v>
       </c>
       <c r="D11" s="1">
-        <v>63.22</v>
+        <v>65.41</v>
       </c>
       <c r="E11" s="1">
-        <v>43.717838598402</v>
+        <v>48.351957992611</v>
       </c>
       <c r="F11" t="s">
         <v>11</v>
       </c>
       <c r="G11">
-        <v>1.15</v>
+        <v>1.17</v>
       </c>
       <c r="H11" s="1">
-        <v>826006.3</v>
+        <v>995617.31</v>
       </c>
       <c r="I11" s="1">
-        <v>383023.72</v>
+        <v>350235.97</v>
       </c>
       <c r="J11" s="1">
-        <v>46.370556737884</v>
+        <v>35.177770261949</v>
       </c>
       <c r="K11">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>0.14</v>
+      </c>
+      <c r="L11" t="s">
+        <v>59</v>
       </c>
       <c r="M11" s="1">
-        <v>1209030.02</v>
+        <v>1345853.28</v>
       </c>
       <c r="N11" s="1">
-        <v>1209030.02</v>
+        <v>1349165.96</v>
       </c>
       <c r="O11" s="1">
-        <v>0.88</v>
+        <v>0.9</v>
       </c>
       <c r="P11">
         <v>1</v>
       </c>
     </row>
     <row r="12" spans="1:16">
       <c r="A12" t="s">
-        <v>57</v>
+        <v>60</v>
       </c>
       <c r="B12" t="s">
-        <v>58</v>
+        <v>61</v>
       </c>
       <c r="C12" s="1">
-        <v>46564.0</v>
+        <v>43011.0</v>
       </c>
       <c r="D12" s="1">
-        <v>46.97</v>
+        <v>49.84</v>
       </c>
       <c r="E12" s="1">
-        <v>50.156161197492</v>
+        <v>50.156161214573</v>
       </c>
       <c r="F12" t="s">
         <v>11</v>
       </c>
       <c r="G12">
-        <v>1.15</v>
+        <v>1.17</v>
       </c>
       <c r="H12" s="1">
-        <v>1994389.12</v>
+        <v>1842210.09</v>
       </c>
       <c r="I12" s="1">
-        <v>-95937.59</v>
+        <v>-11345.13</v>
       </c>
       <c r="J12" s="1">
-        <v>-4.8103747176479</v>
+        <v>-0.61584344052746</v>
       </c>
       <c r="K12">
         <v>0.0</v>
       </c>
       <c r="L12">
         <v>0.0</v>
       </c>
       <c r="M12" s="1">
-        <v>1898451.53</v>
+        <v>1830864.96</v>
       </c>
       <c r="N12" s="1">
-        <v>1898451.53</v>
+        <v>1830864.96</v>
       </c>
       <c r="O12" s="1">
-        <v>1.38</v>
+        <v>1.22</v>
       </c>
       <c r="P12">
         <v>1</v>
       </c>
     </row>
     <row r="13" spans="1:16">
       <c r="A13" t="s">
-        <v>59</v>
+        <v>62</v>
       </c>
       <c r="B13" t="s">
-        <v>60</v>
+        <v>63</v>
       </c>
       <c r="C13" s="1">
-        <v>1403.0</v>
+        <v>1296.0</v>
       </c>
       <c r="D13" s="1">
-        <v>933.85</v>
+        <v>1094.1</v>
       </c>
       <c r="E13" s="1">
-        <v>1049.9053243051</v>
+        <v>1049.9053240741</v>
       </c>
       <c r="F13" t="s">
         <v>11</v>
       </c>
       <c r="G13">
-        <v>1.15</v>
+        <v>1.17</v>
       </c>
       <c r="H13" s="1">
-        <v>1257641.36</v>
+        <v>1161727.16</v>
       </c>
       <c r="I13" s="1">
-        <v>-120371.67</v>
+        <v>49319.17</v>
       </c>
       <c r="J13" s="1">
-        <v>-9.571223866238</v>
+        <v>4.2453315802654</v>
       </c>
       <c r="K13">
         <v>0.0</v>
       </c>
       <c r="L13">
         <v>0.0</v>
       </c>
       <c r="M13" s="1">
-        <v>1137269.69</v>
+        <v>1211046.33</v>
       </c>
       <c r="N13" s="1">
-        <v>1137269.69</v>
+        <v>1211046.33</v>
       </c>
       <c r="O13" s="1">
-        <v>0.83</v>
+        <v>0.81</v>
       </c>
       <c r="P13">
         <v>1</v>
       </c>
     </row>
     <row r="14" spans="1:16">
       <c r="A14" t="s">
-        <v>61</v>
+        <v>64</v>
       </c>
       <c r="B14" t="s">
-        <v>62</v>
+        <v>65</v>
       </c>
       <c r="C14" s="1">
-        <v>28390.0</v>
+        <v>5891.0</v>
       </c>
       <c r="D14" s="1">
-        <v>69.17</v>
+        <v>240.6</v>
       </c>
       <c r="E14" s="1">
-        <v>85.907039450511</v>
+        <v>224.16321677135</v>
       </c>
       <c r="F14" t="s">
         <v>11</v>
       </c>
       <c r="G14">
-        <v>1.15</v>
+        <v>1.17</v>
       </c>
       <c r="H14" s="1">
-        <v>2094234.51</v>
+        <v>1120701.48</v>
       </c>
       <c r="I14" s="1">
-        <v>-389676.29</v>
+        <v>89850.34</v>
       </c>
       <c r="J14" s="1">
-        <v>-18.607099068385</v>
+        <v>8.0173303599099</v>
       </c>
       <c r="K14">
         <v>0.0</v>
       </c>
       <c r="L14">
         <v>0.0</v>
       </c>
       <c r="M14" s="1">
-        <v>1704558.22</v>
+        <v>1210551.82</v>
       </c>
       <c r="N14" s="1">
-        <v>1704558.22</v>
+        <v>1210551.82</v>
       </c>
       <c r="O14" s="1">
-        <v>1.24</v>
+        <v>0.81</v>
       </c>
       <c r="P14">
         <v>1</v>
       </c>
     </row>
     <row r="15" spans="1:16">
       <c r="A15" t="s">
-        <v>63</v>
+        <v>66</v>
       </c>
       <c r="B15" t="s">
-        <v>64</v>
+        <v>67</v>
       </c>
       <c r="C15" s="1">
-        <v>13317.0</v>
+        <v>7354.0</v>
       </c>
       <c r="D15" s="1">
-        <v>300.68</v>
+        <v>155.03</v>
       </c>
       <c r="E15" s="1">
-        <v>194.64047683412</v>
+        <v>172.65411340767</v>
       </c>
       <c r="F15" t="s">
         <v>11</v>
       </c>
       <c r="G15">
-        <v>1.15</v>
+        <v>1.17</v>
       </c>
       <c r="H15" s="1">
-        <v>2286736.68</v>
+        <v>1078116.96</v>
       </c>
       <c r="I15" s="1">
-        <v>1188941.94</v>
+        <v>-104387.94</v>
       </c>
       <c r="J15" s="1">
-        <v>51.992953556856</v>
+        <v>-9.6824318578571</v>
       </c>
       <c r="K15">
-        <v>0.39</v>
-[...2 lines deleted...]
-        <v>65</v>
+        <v>0.0</v>
+      </c>
+      <c r="L15">
+        <v>0.0</v>
       </c>
       <c r="M15" s="1">
-        <v>3475678.62</v>
+        <v>973729.02</v>
       </c>
       <c r="N15" s="1">
-        <v>3480938.14</v>
+        <v>973729.02</v>
       </c>
       <c r="O15" s="1">
-        <v>2.53</v>
+        <v>0.65</v>
       </c>
       <c r="P15">
         <v>1</v>
       </c>
     </row>
     <row r="16" spans="1:16">
       <c r="A16" t="s">
-        <v>63</v>
+        <v>68</v>
       </c>
       <c r="B16" t="s">
-        <v>64</v>
+        <v>69</v>
       </c>
       <c r="C16" s="1">
-        <v>3903.0</v>
+        <v>26224.0</v>
       </c>
       <c r="D16" s="1">
-        <v>300.68</v>
+        <v>53.06</v>
       </c>
       <c r="E16" s="1">
-        <v>317.0499513195</v>
+        <v>85.907039353264</v>
       </c>
       <c r="F16" t="s">
         <v>11</v>
       </c>
       <c r="G16">
-        <v>1.15</v>
+        <v>1.17</v>
       </c>
       <c r="H16" s="1">
-        <v>1059521.93</v>
+        <v>1934456.0</v>
       </c>
       <c r="I16" s="1">
-        <v>-40856.04</v>
+        <v>-746049.77</v>
       </c>
       <c r="J16" s="1">
-        <v>-3.8560825258237</v>
+        <v>-38.566386105448</v>
       </c>
       <c r="K16">
-        <v>0.39</v>
-[...2 lines deleted...]
-        <v>66</v>
+        <v>0.0</v>
+      </c>
+      <c r="L16">
+        <v>0.0</v>
       </c>
       <c r="M16" s="1">
-        <v>1018665.89</v>
+        <v>1188406.23</v>
       </c>
       <c r="N16" s="1">
-        <v>1020207.37</v>
+        <v>1188406.23</v>
       </c>
       <c r="O16" s="1">
-        <v>0.74</v>
+        <v>0.79</v>
       </c>
       <c r="P16">
         <v>1</v>
       </c>
     </row>
     <row r="17" spans="1:16">
       <c r="A17" t="s">
-        <v>67</v>
+        <v>70</v>
       </c>
       <c r="B17" t="s">
-        <v>68</v>
+        <v>71</v>
       </c>
       <c r="C17" s="1">
-        <v>10819.0</v>
+        <v>13317.0</v>
       </c>
       <c r="D17" s="1">
-        <v>176.1</v>
+        <v>416.79</v>
       </c>
       <c r="E17" s="1">
-        <v>211.82877715131</v>
+        <v>194.64047683412</v>
       </c>
       <c r="F17" t="s">
         <v>11</v>
       </c>
       <c r="G17">
-        <v>1.15</v>
+        <v>1.17</v>
       </c>
       <c r="H17" s="1">
-        <v>1951529.65</v>
+        <v>2286736.68</v>
       </c>
       <c r="I17" s="1">
-        <v>-297759.5</v>
+        <v>2453744.53</v>
       </c>
       <c r="J17" s="1">
-        <v>-15.257749222514</v>
+        <v>107.30332667774</v>
       </c>
       <c r="K17">
         <v>0.0</v>
       </c>
       <c r="L17">
         <v>0.0</v>
       </c>
       <c r="M17" s="1">
-        <v>1653770.15</v>
+        <v>4740481.21</v>
       </c>
       <c r="N17" s="1">
-        <v>1653770.15</v>
+        <v>4740481.21</v>
       </c>
       <c r="O17" s="1">
-        <v>1.2</v>
+        <v>3.16</v>
       </c>
       <c r="P17">
         <v>1</v>
       </c>
     </row>
     <row r="18" spans="1:16">
       <c r="A18" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="B18" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="C18" s="1">
-        <v>1378.0</v>
+        <v>2590.0</v>
       </c>
       <c r="D18" s="1">
-        <v>695.4</v>
+        <v>416.79</v>
       </c>
       <c r="E18" s="1">
-        <v>403.13397677794</v>
+        <v>317.04995366795</v>
       </c>
       <c r="F18" t="s">
         <v>11</v>
       </c>
       <c r="G18">
-        <v>1.15</v>
+        <v>1.17</v>
       </c>
       <c r="H18" s="1">
-        <v>474432.46</v>
+        <v>703090.39</v>
       </c>
       <c r="I18" s="1">
-        <v>357355.4</v>
+        <v>218877.5</v>
       </c>
       <c r="J18" s="1">
-        <v>75.322712952651</v>
+        <v>31.13077679813</v>
       </c>
       <c r="K18">
         <v>0.0</v>
       </c>
       <c r="L18">
         <v>0.0</v>
       </c>
       <c r="M18" s="1">
-        <v>831787.86</v>
+        <v>921967.89</v>
       </c>
       <c r="N18" s="1">
-        <v>831787.86</v>
+        <v>921967.89</v>
       </c>
       <c r="O18" s="1">
-        <v>0.6</v>
+        <v>0.61</v>
       </c>
       <c r="P18">
         <v>1</v>
       </c>
     </row>
     <row r="19" spans="1:16">
       <c r="A19" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="B19" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="C19" s="1">
-        <v>17065.0</v>
+        <v>9994.0</v>
       </c>
       <c r="D19" s="1">
-        <v>33.94</v>
+        <v>181.54</v>
       </c>
       <c r="E19" s="1">
-        <v>42.269673014943</v>
+        <v>211.82877726636</v>
       </c>
       <c r="F19" t="s">
         <v>11</v>
       </c>
       <c r="G19">
-        <v>1.15</v>
+        <v>1.17</v>
       </c>
       <c r="H19" s="1">
-        <v>618554.52</v>
+        <v>1802716.27</v>
       </c>
       <c r="I19" s="1">
-        <v>-115810.63</v>
+        <v>-253149.07</v>
       </c>
       <c r="J19" s="1">
-        <v>-18.722784533205</v>
+        <v>-14.042646322818</v>
       </c>
       <c r="K19">
         <v>0.0</v>
       </c>
       <c r="L19">
         <v>0.0</v>
       </c>
       <c r="M19" s="1">
-        <v>502743.89</v>
+        <v>1549567.2</v>
       </c>
       <c r="N19" s="1">
-        <v>502743.89</v>
+        <v>1549567.2</v>
       </c>
       <c r="O19" s="1">
-        <v>0.37</v>
+        <v>1.03</v>
       </c>
       <c r="P19">
         <v>1</v>
       </c>
     </row>
     <row r="20" spans="1:16">
       <c r="A20" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="B20" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="C20" s="1">
-        <v>11314.0</v>
+        <v>1273.0</v>
       </c>
       <c r="D20" s="1">
-        <v>75.71</v>
+        <v>902.3</v>
       </c>
       <c r="E20" s="1">
-        <v>69.85108096164</v>
+        <v>403.13397486253</v>
       </c>
       <c r="F20" t="s">
         <v>11</v>
       </c>
       <c r="G20">
-        <v>1.15</v>
+        <v>1.17</v>
       </c>
       <c r="H20" s="1">
-        <v>677223.0</v>
+        <v>438281.94</v>
       </c>
       <c r="I20" s="1">
-        <v>66306.31</v>
+        <v>542738.6</v>
       </c>
       <c r="J20" s="1">
-        <v>9.7909122991983</v>
+        <v>123.83321110607</v>
       </c>
       <c r="K20">
-        <v>0.32</v>
+        <v>0.98</v>
       </c>
       <c r="L20" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="M20" s="1">
-        <v>743529.31</v>
+        <v>981020.54</v>
       </c>
       <c r="N20" s="1">
-        <v>747172.81</v>
+        <v>982264.55</v>
       </c>
       <c r="O20" s="1">
-        <v>0.54</v>
+        <v>0.65</v>
       </c>
       <c r="P20">
         <v>1</v>
       </c>
     </row>
     <row r="21" spans="1:16">
       <c r="A21" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="B21" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="C21" s="1">
-        <v>3182.0</v>
+        <v>15763.0</v>
       </c>
       <c r="D21" s="1">
-        <v>243.48</v>
+        <v>27.86</v>
       </c>
       <c r="E21" s="1">
-        <v>135.77008170962</v>
+        <v>42.269672651145</v>
       </c>
       <c r="F21" t="s">
         <v>11</v>
       </c>
       <c r="G21">
-        <v>1.15</v>
+        <v>1.17</v>
       </c>
       <c r="H21" s="1">
-        <v>374571.22</v>
+        <v>571360.97</v>
       </c>
       <c r="I21" s="1">
-        <v>297928.55</v>
+        <v>-196285.44</v>
       </c>
       <c r="J21" s="1">
-        <v>79.538558781959</v>
+        <v>-34.354016165997</v>
       </c>
       <c r="K21">
         <v>0.0</v>
       </c>
       <c r="L21">
         <v>0.0</v>
       </c>
       <c r="M21" s="1">
-        <v>672499.77</v>
+        <v>375075.53</v>
       </c>
       <c r="N21" s="1">
-        <v>672499.77</v>
+        <v>375075.53</v>
       </c>
       <c r="O21" s="1">
-        <v>0.49</v>
+        <v>0.25</v>
       </c>
       <c r="P21">
         <v>1</v>
       </c>
     </row>
     <row r="22" spans="1:16">
       <c r="A22" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="B22" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="C22" s="1">
-        <v>5071.0</v>
+        <v>4835.0</v>
       </c>
       <c r="D22" s="1">
-        <v>301.49</v>
+        <v>124.1</v>
       </c>
       <c r="E22" s="1">
-        <v>287.62378031946</v>
+        <v>124.91074870734</v>
       </c>
       <c r="F22" t="s">
         <v>11</v>
       </c>
       <c r="G22">
-        <v>1.15</v>
+        <v>1.17</v>
       </c>
       <c r="H22" s="1">
-        <v>1239121.82</v>
+        <v>514936.66</v>
       </c>
       <c r="I22" s="1">
-        <v>87952.34</v>
+        <v>-2468.37</v>
       </c>
       <c r="J22" s="1">
-        <v>7.0979574873437</v>
+        <v>-0.47935410153163</v>
       </c>
       <c r="K22">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>0.36</v>
+      </c>
+      <c r="L22" t="s">
+        <v>81</v>
       </c>
       <c r="M22" s="1">
-        <v>1327074.16</v>
+        <v>512468.29</v>
       </c>
       <c r="N22" s="1">
-        <v>1327074.16</v>
+        <v>514219.88</v>
       </c>
       <c r="O22" s="1">
-        <v>0.96</v>
+        <v>0.34</v>
       </c>
       <c r="P22">
         <v>1</v>
       </c>
     </row>
     <row r="23" spans="1:16">
       <c r="A23" t="s">
-        <v>80</v>
+        <v>82</v>
       </c>
       <c r="B23" t="s">
-        <v>81</v>
+        <v>83</v>
       </c>
       <c r="C23" s="1">
-        <v>1378.0</v>
+        <v>10451.0</v>
       </c>
       <c r="D23" s="1">
-        <v>983.86</v>
+        <v>80.26</v>
       </c>
       <c r="E23" s="1">
-        <v>983.84093613933</v>
+        <v>69.851081236245</v>
       </c>
       <c r="F23" t="s">
         <v>11</v>
       </c>
       <c r="G23">
-        <v>1.15</v>
+        <v>1.17</v>
       </c>
       <c r="H23" s="1">
-        <v>1157477.57</v>
+        <v>625566.34</v>
       </c>
       <c r="I23" s="1">
-        <v>19345.55</v>
+        <v>90833.93</v>
       </c>
       <c r="J23" s="1">
-        <v>1.671354201706</v>
+        <v>14.520271343244</v>
       </c>
       <c r="K23">
         <v>0.0</v>
       </c>
       <c r="L23">
         <v>0.0</v>
       </c>
       <c r="M23" s="1">
-        <v>1176823.12</v>
+        <v>716400.27</v>
       </c>
       <c r="N23" s="1">
-        <v>1176823.12</v>
+        <v>716400.27</v>
       </c>
       <c r="O23" s="1">
-        <v>0.86</v>
+        <v>0.48</v>
       </c>
       <c r="P23">
         <v>1</v>
       </c>
     </row>
     <row r="24" spans="1:16">
       <c r="A24" t="s">
-        <v>82</v>
+        <v>84</v>
       </c>
       <c r="B24" t="s">
-        <v>83</v>
+        <v>85</v>
       </c>
       <c r="C24" s="1">
-        <v>8960.0</v>
+        <v>3563.0</v>
       </c>
       <c r="D24" s="1">
-        <v>95.24</v>
+        <v>403.71</v>
       </c>
       <c r="E24" s="1">
-        <v>112.5151015625</v>
+        <v>160.95920853214</v>
       </c>
       <c r="F24" t="s">
         <v>11</v>
       </c>
       <c r="G24">
-        <v>1.15</v>
+        <v>1.17</v>
       </c>
       <c r="H24" s="1">
-        <v>860023.06</v>
+        <v>497419.17</v>
       </c>
       <c r="I24" s="1">
-        <v>-119299.65</v>
+        <v>731106.03</v>
       </c>
       <c r="J24" s="1">
-        <v>-13.871680370989</v>
+        <v>146.97986609563</v>
       </c>
       <c r="K24">
         <v>0.0</v>
       </c>
       <c r="L24">
         <v>0.0</v>
       </c>
       <c r="M24" s="1">
-        <v>740723.41</v>
+        <v>1228525.2</v>
       </c>
       <c r="N24" s="1">
-        <v>740723.41</v>
+        <v>1228525.2</v>
       </c>
       <c r="O24" s="1">
-        <v>0.54</v>
+        <v>0.82</v>
       </c>
       <c r="P24">
         <v>1</v>
       </c>
     </row>
     <row r="25" spans="1:16">
       <c r="A25" t="s">
-        <v>84</v>
+        <v>86</v>
       </c>
       <c r="B25" t="s">
-        <v>85</v>
+        <v>87</v>
       </c>
       <c r="C25" s="1">
-        <v>3657.0</v>
+        <v>4684.0</v>
       </c>
       <c r="D25" s="1">
-        <v>181.52</v>
+        <v>274.89</v>
       </c>
       <c r="E25" s="1">
-        <v>236.35743505606</v>
+        <v>287.62377882152</v>
       </c>
       <c r="F25" t="s">
         <v>11</v>
       </c>
       <c r="G25">
-        <v>1.15</v>
+        <v>1.17</v>
       </c>
       <c r="H25" s="1">
-        <v>740889.85</v>
+        <v>1144556.62</v>
       </c>
       <c r="I25" s="1">
-        <v>-164683.4</v>
+        <v>-44855.75</v>
       </c>
       <c r="J25" s="1">
-        <v>-22.227784602529</v>
+        <v>-3.9190503305988</v>
       </c>
       <c r="K25">
-        <v>0.24</v>
+        <v>0.0</v>
       </c>
       <c r="L25">
-        <v>888.82</v>
+        <v>0.0</v>
       </c>
       <c r="M25" s="1">
-        <v>576206.45</v>
+        <v>1099700.87</v>
       </c>
       <c r="N25" s="1">
-        <v>577095.27</v>
+        <v>1099700.87</v>
       </c>
       <c r="O25" s="1">
-        <v>0.42</v>
+        <v>0.73</v>
       </c>
       <c r="P25">
         <v>1</v>
       </c>
     </row>
     <row r="26" spans="1:16">
       <c r="A26" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
       <c r="B26" t="s">
-        <v>87</v>
+        <v>89</v>
       </c>
       <c r="C26" s="1">
-        <v>8584.0</v>
+        <v>1237.0</v>
       </c>
       <c r="D26" s="1">
-        <v>114.48</v>
+        <v>1033.08</v>
       </c>
       <c r="E26" s="1">
-        <v>113.54906686859</v>
+        <v>983.84093775263</v>
       </c>
       <c r="F26" t="s">
         <v>11</v>
       </c>
       <c r="G26">
-        <v>1.15</v>
+        <v>1.17</v>
       </c>
       <c r="H26" s="1">
-        <v>818220.51</v>
+        <v>1039041.91</v>
       </c>
       <c r="I26" s="1">
-        <v>34777.47</v>
+        <v>52404.44</v>
       </c>
       <c r="J26" s="1">
-        <v>4.2503786662595</v>
+        <v>5.0435347694493</v>
       </c>
       <c r="K26">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>0.89</v>
+      </c>
+      <c r="L26" t="s">
+        <v>90</v>
       </c>
       <c r="M26" s="1">
-        <v>852997.98</v>
+        <v>1091446.35</v>
       </c>
       <c r="N26" s="1">
-        <v>852997.98</v>
+        <v>1092544.03</v>
       </c>
       <c r="O26" s="1">
-        <v>0.62</v>
+        <v>0.73</v>
       </c>
       <c r="P26">
         <v>1</v>
       </c>
     </row>
     <row r="27" spans="1:16">
       <c r="A27" t="s">
-        <v>88</v>
+        <v>91</v>
       </c>
       <c r="B27" t="s">
-        <v>89</v>
+        <v>92</v>
       </c>
       <c r="C27" s="1">
-        <v>1409.0</v>
+        <v>4738.0</v>
       </c>
       <c r="D27" s="1">
-        <v>566.64</v>
+        <v>189.36</v>
       </c>
       <c r="E27" s="1">
-        <v>478.22217175302</v>
+        <v>112.51510130857</v>
       </c>
       <c r="F27" t="s">
         <v>11</v>
       </c>
       <c r="G27">
-        <v>1.15</v>
+        <v>1.17</v>
       </c>
       <c r="H27" s="1">
-        <v>579250.61</v>
+        <v>454775.59</v>
       </c>
       <c r="I27" s="1">
-        <v>113771.19</v>
+        <v>311494.79</v>
       </c>
       <c r="J27" s="1">
-        <v>19.641099730564</v>
+        <v>68.494175336016</v>
       </c>
       <c r="K27">
         <v>0.0</v>
       </c>
       <c r="L27">
         <v>0.0</v>
       </c>
       <c r="M27" s="1">
-        <v>693021.8</v>
+        <v>766270.38</v>
       </c>
       <c r="N27" s="1">
-        <v>693021.8</v>
+        <v>766270.38</v>
       </c>
       <c r="O27" s="1">
-        <v>0.5</v>
+        <v>0.51</v>
       </c>
       <c r="P27">
         <v>1</v>
       </c>
     </row>
     <row r="28" spans="1:16">
       <c r="A28" t="s">
-        <v>90</v>
+        <v>93</v>
       </c>
       <c r="B28" t="s">
-        <v>91</v>
+        <v>94</v>
       </c>
       <c r="C28" s="1">
-        <v>5461.0</v>
+        <v>2741.0</v>
       </c>
       <c r="D28" s="1">
-        <v>175.42</v>
+        <v>562.57</v>
       </c>
       <c r="E28" s="1">
-        <v>172.77700421168</v>
+        <v>397.23863918278</v>
       </c>
       <c r="F28" t="s">
         <v>11</v>
       </c>
       <c r="G28">
-        <v>1.15</v>
+        <v>1.17</v>
       </c>
       <c r="H28" s="1">
-        <v>805020.67</v>
+        <v>922034.98</v>
       </c>
       <c r="I28" s="1">
-        <v>26513.22</v>
+        <v>394960.68</v>
       </c>
       <c r="J28" s="1">
-        <v>3.2934831350355</v>
+        <v>42.835758790843</v>
       </c>
       <c r="K28">
-        <v>0.74</v>
-[...2 lines deleted...]
-        <v>92</v>
+        <v>0.0</v>
+      </c>
+      <c r="L28">
+        <v>0.0</v>
       </c>
       <c r="M28" s="1">
-        <v>831533.89</v>
+        <v>1316995.66</v>
       </c>
       <c r="N28" s="1">
-        <v>835582.06</v>
+        <v>1316995.66</v>
       </c>
       <c r="O28" s="1">
-        <v>0.61</v>
+        <v>0.88</v>
       </c>
       <c r="P28">
         <v>1</v>
       </c>
     </row>
     <row r="29" spans="1:16">
       <c r="A29" t="s">
-        <v>93</v>
+        <v>95</v>
       </c>
       <c r="B29" t="s">
-        <v>94</v>
+        <v>96</v>
       </c>
       <c r="C29" s="1">
-        <v>3870.0</v>
+        <v>9618.0</v>
       </c>
       <c r="D29" s="1">
-        <v>357.36</v>
+        <v>205.31</v>
       </c>
       <c r="E29" s="1">
-        <v>358.96101033592</v>
+        <v>118.49285402371</v>
       </c>
       <c r="F29" t="s">
         <v>11</v>
       </c>
       <c r="G29">
-        <v>1.15</v>
+        <v>1.17</v>
       </c>
       <c r="H29" s="1">
-        <v>1185614.36</v>
+        <v>960790.27</v>
       </c>
       <c r="I29" s="1">
-        <v>14839.79</v>
+        <v>725737.96</v>
       </c>
       <c r="J29" s="1">
-        <v>1.2516540369838</v>
+        <v>75.535523481103</v>
       </c>
       <c r="K29">
-        <v>0.21</v>
+        <v>0.0</v>
       </c>
       <c r="L29">
-        <v>817.57</v>
+        <v>0.0</v>
       </c>
       <c r="M29" s="1">
-        <v>1200454.15</v>
+        <v>1686528.23</v>
       </c>
       <c r="N29" s="1">
-        <v>1201271.72</v>
+        <v>1686528.23</v>
       </c>
       <c r="O29" s="1">
-        <v>0.87</v>
+        <v>1.12</v>
       </c>
       <c r="P29">
         <v>1</v>
       </c>
     </row>
     <row r="30" spans="1:16">
       <c r="A30" t="s">
-        <v>95</v>
+        <v>97</v>
       </c>
       <c r="B30" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="C30" s="1">
-        <v>18707.0</v>
+        <v>1302.0</v>
       </c>
       <c r="D30" s="1">
-        <v>79.34</v>
+        <v>580.65</v>
       </c>
       <c r="E30" s="1">
-        <v>77.917094670444</v>
+        <v>478.22217357911</v>
       </c>
       <c r="F30" t="s">
         <v>11</v>
       </c>
       <c r="G30">
-        <v>1.15</v>
+        <v>1.17</v>
       </c>
       <c r="H30" s="1">
-        <v>1243649.33</v>
+        <v>535262.1</v>
       </c>
       <c r="I30" s="1">
-        <v>44674.42</v>
+        <v>110428.04</v>
       </c>
       <c r="J30" s="1">
-        <v>3.5922039213417</v>
+        <v>20.63064805074</v>
       </c>
       <c r="K30">
         <v>0.0</v>
       </c>
       <c r="L30">
         <v>0.0</v>
       </c>
       <c r="M30" s="1">
-        <v>1288323.75</v>
+        <v>645690.14</v>
       </c>
       <c r="N30" s="1">
-        <v>1288323.75</v>
+        <v>645690.14</v>
       </c>
       <c r="O30" s="1">
-        <v>0.94</v>
+        <v>0.43</v>
       </c>
       <c r="P30">
         <v>1</v>
       </c>
     </row>
     <row r="31" spans="1:16">
       <c r="A31" t="s">
-        <v>97</v>
+        <v>99</v>
       </c>
       <c r="B31" t="s">
-        <v>98</v>
+        <v>100</v>
       </c>
       <c r="C31" s="1">
-        <v>3577.0</v>
+        <v>5044.0</v>
       </c>
       <c r="D31" s="1">
-        <v>878.24</v>
+        <v>193.31</v>
       </c>
       <c r="E31" s="1">
-        <v>593.83701984904</v>
+        <v>172.77700436162</v>
       </c>
       <c r="F31" t="s">
         <v>11</v>
       </c>
       <c r="G31">
-        <v>1.15</v>
+        <v>1.17</v>
       </c>
       <c r="H31" s="1">
-        <v>1939539.89</v>
+        <v>743549.58</v>
       </c>
       <c r="I31" s="1">
-        <v>787307.45</v>
+        <v>89226.3</v>
       </c>
       <c r="J31" s="1">
-        <v>40.59248557141</v>
+        <v>12.000047125304</v>
       </c>
       <c r="K31">
         <v>0.0</v>
       </c>
       <c r="L31">
         <v>0.0</v>
       </c>
       <c r="M31" s="1">
-        <v>2726847.34</v>
+        <v>832775.88</v>
       </c>
       <c r="N31" s="1">
-        <v>2726847.34</v>
+        <v>832775.88</v>
       </c>
       <c r="O31" s="1">
-        <v>1.98</v>
+        <v>0.55</v>
       </c>
       <c r="P31">
         <v>1</v>
       </c>
     </row>
     <row r="32" spans="1:16">
       <c r="A32" t="s">
-        <v>97</v>
+        <v>101</v>
       </c>
       <c r="B32" t="s">
-        <v>98</v>
+        <v>102</v>
       </c>
       <c r="C32" s="1">
-        <v>19.0</v>
+        <v>3575.0</v>
       </c>
       <c r="D32" s="1">
-        <v>878.24</v>
+        <v>406.94</v>
       </c>
       <c r="E32" s="1">
-        <v>945.38736842105</v>
+        <v>358.96100979021</v>
       </c>
       <c r="F32" t="s">
         <v>11</v>
       </c>
       <c r="G32">
-        <v>1.15</v>
+        <v>1.17</v>
       </c>
       <c r="H32" s="1">
-        <v>15431.11</v>
+        <v>1095238.07</v>
       </c>
       <c r="I32" s="1">
-        <v>-946.88</v>
+        <v>147287.02</v>
       </c>
       <c r="J32" s="1">
-        <v>-6.1361755570403</v>
+        <v>13.447945614235</v>
       </c>
       <c r="K32">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>1.16</v>
+      </c>
+      <c r="L32" t="s">
+        <v>103</v>
       </c>
       <c r="M32" s="1">
-        <v>14484.23</v>
+        <v>1242525.09</v>
       </c>
       <c r="N32" s="1">
-        <v>14484.23</v>
+        <v>1246688.2</v>
       </c>
       <c r="O32" s="1">
-        <v>0.01</v>
+        <v>0.83</v>
       </c>
       <c r="P32">
         <v>1</v>
       </c>
     </row>
     <row r="33" spans="1:16">
       <c r="A33" t="s">
-        <v>99</v>
+        <v>104</v>
       </c>
       <c r="B33" t="s">
-        <v>100</v>
+        <v>105</v>
       </c>
       <c r="C33" s="1">
-        <v>9309.0</v>
+        <v>17280.0</v>
       </c>
       <c r="D33" s="1">
-        <v>125.4</v>
+        <v>81.39</v>
       </c>
       <c r="E33" s="1">
-        <v>141.98567944999</v>
+        <v>77.917094328704</v>
       </c>
       <c r="F33" t="s">
         <v>11</v>
       </c>
       <c r="G33">
-        <v>1.15</v>
+        <v>1.17</v>
       </c>
       <c r="H33" s="1">
-        <v>1136523.21</v>
+        <v>1148781.77</v>
       </c>
       <c r="I33" s="1">
-        <v>-123243.75</v>
+        <v>52413.26</v>
       </c>
       <c r="J33" s="1">
-        <v>-10.843927243686</v>
+        <v>4.5625079861774</v>
       </c>
       <c r="K33">
         <v>0.0</v>
       </c>
       <c r="L33">
         <v>0.0</v>
       </c>
       <c r="M33" s="1">
-        <v>1013279.46</v>
+        <v>1201195.03</v>
       </c>
       <c r="N33" s="1">
-        <v>1013279.46</v>
+        <v>1201195.03</v>
       </c>
       <c r="O33" s="1">
-        <v>0.74</v>
+        <v>0.8</v>
       </c>
       <c r="P33">
         <v>1</v>
       </c>
     </row>
     <row r="34" spans="1:16">
       <c r="A34" t="s">
-        <v>101</v>
+        <v>106</v>
       </c>
       <c r="B34" t="s">
-        <v>102</v>
+        <v>107</v>
       </c>
       <c r="C34" s="1">
-        <v>2828.0</v>
+        <v>3303.0</v>
       </c>
       <c r="D34" s="1">
-        <v>317.4</v>
+        <v>1015.75</v>
       </c>
       <c r="E34" s="1">
-        <v>395.36653465347</v>
+        <v>593.8370208901</v>
       </c>
       <c r="F34" t="s">
         <v>11</v>
       </c>
       <c r="G34">
-        <v>1.15</v>
+        <v>1.17</v>
       </c>
       <c r="H34" s="1">
-        <v>962027.37</v>
+        <v>1790970.16</v>
       </c>
       <c r="I34" s="1">
-        <v>-182888.27</v>
+        <v>1074488.48</v>
       </c>
       <c r="J34" s="1">
-        <v>-19.010713801209</v>
+        <v>59.994772888902</v>
       </c>
       <c r="K34">
         <v>0.0</v>
       </c>
       <c r="L34">
         <v>0.0</v>
       </c>
       <c r="M34" s="1">
-        <v>779139.1</v>
+        <v>2865458.64</v>
       </c>
       <c r="N34" s="1">
-        <v>779139.1</v>
+        <v>2865458.64</v>
       </c>
       <c r="O34" s="1">
-        <v>0.57</v>
+        <v>1.91</v>
       </c>
       <c r="P34">
         <v>1</v>
       </c>
     </row>
     <row r="35" spans="1:16">
       <c r="A35" t="s">
-        <v>103</v>
+        <v>106</v>
       </c>
       <c r="B35" t="s">
-        <v>104</v>
+        <v>107</v>
       </c>
       <c r="C35" s="1">
-        <v>32048.0</v>
+        <v>19.0</v>
       </c>
       <c r="D35" s="1">
-        <v>44.54</v>
+        <v>1015.75</v>
       </c>
       <c r="E35" s="1">
-        <v>42.827194520719</v>
+        <v>945.38736842105</v>
       </c>
       <c r="F35" t="s">
         <v>11</v>
       </c>
       <c r="G35">
-        <v>1.15</v>
+        <v>1.17</v>
       </c>
       <c r="H35" s="1">
-        <v>1180670.9</v>
+        <v>15431.11</v>
       </c>
       <c r="I35" s="1">
-        <v>58353.38</v>
+        <v>1052.0</v>
       </c>
       <c r="J35" s="1">
-        <v>4.9423916520683</v>
+        <v>6.817396804248</v>
       </c>
       <c r="K35">
         <v>0.0</v>
       </c>
       <c r="L35">
         <v>0.0</v>
       </c>
       <c r="M35" s="1">
-        <v>1239024.28</v>
+        <v>16483.11</v>
       </c>
       <c r="N35" s="1">
-        <v>1239024.28</v>
+        <v>16483.11</v>
       </c>
       <c r="O35" s="1">
-        <v>0.9</v>
+        <v>0.01</v>
       </c>
       <c r="P35">
         <v>1</v>
       </c>
     </row>
     <row r="36" spans="1:16">
       <c r="A36" t="s">
-        <v>105</v>
+        <v>108</v>
       </c>
       <c r="B36" t="s">
-        <v>106</v>
+        <v>109</v>
       </c>
       <c r="C36" s="1">
-        <v>13317.0</v>
+        <v>8599.0</v>
       </c>
       <c r="D36" s="1">
-        <v>56.24</v>
+        <v>137.76</v>
       </c>
       <c r="E36" s="1">
-        <v>64.118153488023</v>
+        <v>141.9856797302</v>
       </c>
       <c r="F36" t="s">
         <v>11</v>
       </c>
       <c r="G36">
-        <v>1.15</v>
+        <v>1.17</v>
       </c>
       <c r="H36" s="1">
-        <v>722815.07</v>
+        <v>1049840.27</v>
       </c>
       <c r="I36" s="1">
-        <v>-72714.74</v>
+        <v>-38098.17</v>
       </c>
       <c r="J36" s="1">
-        <v>-10.059936907514</v>
+        <v>-3.6289491924329</v>
       </c>
       <c r="K36">
         <v>0.0</v>
       </c>
       <c r="L36">
         <v>0.0</v>
       </c>
       <c r="M36" s="1">
-        <v>650100.33</v>
+        <v>1011742.1</v>
       </c>
       <c r="N36" s="1">
-        <v>650100.33</v>
+        <v>1011742.1</v>
       </c>
       <c r="O36" s="1">
-        <v>0.47</v>
+        <v>0.67</v>
       </c>
       <c r="P36">
         <v>1</v>
       </c>
     </row>
     <row r="37" spans="1:16">
       <c r="A37" t="s">
-        <v>107</v>
+        <v>110</v>
       </c>
       <c r="B37" t="s">
-        <v>108</v>
+        <v>111</v>
       </c>
       <c r="C37" s="1">
-        <v>3079.0</v>
+        <v>2612.0</v>
       </c>
       <c r="D37" s="1">
-        <v>282.81</v>
+        <v>333.09</v>
       </c>
       <c r="E37" s="1">
-        <v>313.75960701526</v>
+        <v>395.36653522205</v>
       </c>
       <c r="F37" t="s">
         <v>11</v>
       </c>
       <c r="G37">
-        <v>1.15</v>
+        <v>1.17</v>
       </c>
       <c r="H37" s="1">
-        <v>822078.74</v>
+        <v>888548.62</v>
       </c>
       <c r="I37" s="1">
-        <v>-66233.08</v>
+        <v>-145472.15</v>
       </c>
       <c r="J37" s="1">
-        <v>-8.0567805463501</v>
+        <v>-16.371884073153</v>
       </c>
       <c r="K37">
-        <v>0.29</v>
+        <v>0.0</v>
       </c>
       <c r="L37">
-        <v>879.29</v>
+        <v>0.0</v>
       </c>
       <c r="M37" s="1">
-        <v>755845.66</v>
+        <v>743076.47</v>
       </c>
       <c r="N37" s="1">
-        <v>756724.95</v>
+        <v>743076.47</v>
       </c>
       <c r="O37" s="1">
-        <v>0.55</v>
+        <v>0.5</v>
       </c>
       <c r="P37">
         <v>1</v>
       </c>
     </row>
     <row r="38" spans="1:16">
       <c r="A38" t="s">
-        <v>109</v>
+        <v>112</v>
       </c>
       <c r="B38" t="s">
-        <v>110</v>
+        <v>113</v>
       </c>
       <c r="C38" s="1">
-        <v>13492.0</v>
+        <v>29603.0</v>
       </c>
       <c r="D38" s="1">
-        <v>72.98</v>
+        <v>47.17</v>
       </c>
       <c r="E38" s="1">
-        <v>84.162429587904</v>
+        <v>42.827194541094</v>
       </c>
       <c r="F38" t="s">
         <v>11</v>
       </c>
       <c r="G38">
-        <v>1.15</v>
+        <v>1.17</v>
       </c>
       <c r="H38" s="1">
-        <v>973017.84</v>
+        <v>1090595.38</v>
       </c>
       <c r="I38" s="1">
-        <v>-118327.37</v>
+        <v>102019.82</v>
       </c>
       <c r="J38" s="1">
-        <v>-12.160863360943</v>
+        <v>9.3545068932898</v>
       </c>
       <c r="K38">
         <v>0.0</v>
       </c>
       <c r="L38">
         <v>0.0</v>
       </c>
       <c r="M38" s="1">
-        <v>854690.47</v>
+        <v>1192615.2</v>
       </c>
       <c r="N38" s="1">
-        <v>854690.47</v>
+        <v>1192615.2</v>
       </c>
       <c r="O38" s="1">
-        <v>0.62</v>
+        <v>0.79</v>
       </c>
       <c r="P38">
         <v>1</v>
       </c>
     </row>
     <row r="39" spans="1:16">
       <c r="A39" t="s">
-        <v>111</v>
+        <v>114</v>
       </c>
       <c r="B39" t="s">
-        <v>112</v>
+        <v>115</v>
       </c>
       <c r="C39" s="1">
-        <v>10834.0</v>
+        <v>10061.0</v>
       </c>
       <c r="D39" s="1">
-        <v>134.25</v>
+        <v>67.16</v>
       </c>
       <c r="E39" s="1">
-        <v>112.2113716079</v>
+        <v>64.11815425902</v>
       </c>
       <c r="F39" t="s">
         <v>11</v>
       </c>
       <c r="G39">
-        <v>1.15</v>
+        <v>1.17</v>
       </c>
       <c r="H39" s="1">
-        <v>1035569.07</v>
+        <v>546087.14</v>
       </c>
       <c r="I39" s="1">
-        <v>226932.12</v>
+        <v>31012.2</v>
       </c>
       <c r="J39" s="1">
-        <v>21.913759938775</v>
+        <v>5.6789837607236</v>
       </c>
       <c r="K39">
-        <v>0.5</v>
-[...2 lines deleted...]
-        <v>113</v>
+        <v>0.0</v>
+      </c>
+      <c r="L39">
+        <v>0.0</v>
       </c>
       <c r="M39" s="1">
-        <v>1262501.19</v>
+        <v>577099.34</v>
       </c>
       <c r="N39" s="1">
-        <v>1267899.15</v>
+        <v>577099.34</v>
       </c>
       <c r="O39" s="1">
-        <v>0.92</v>
+        <v>0.38</v>
       </c>
       <c r="P39">
         <v>1</v>
       </c>
     </row>
     <row r="40" spans="1:16">
       <c r="A40" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
       <c r="B40" t="s">
-        <v>115</v>
+        <v>117</v>
       </c>
       <c r="C40" s="1">
-        <v>891.0</v>
+        <v>6228.0</v>
       </c>
       <c r="D40" s="1">
-        <v>802.89</v>
+        <v>294.71</v>
       </c>
       <c r="E40" s="1">
-        <v>707.01785634119</v>
+        <v>313.69987957611</v>
       </c>
       <c r="F40" t="s">
         <v>11</v>
       </c>
       <c r="G40">
-        <v>1.15</v>
+        <v>1.17</v>
       </c>
       <c r="H40" s="1">
-        <v>537930.75</v>
+        <v>1660563.96</v>
       </c>
       <c r="I40" s="1">
-        <v>83027.53</v>
+        <v>-92938.83</v>
       </c>
       <c r="J40" s="1">
-        <v>15.434613098433</v>
+        <v>-5.5968232623813</v>
       </c>
       <c r="K40">
-        <v>2.78</v>
-[...2 lines deleted...]
-        <v>116</v>
+        <v>0.0</v>
+      </c>
+      <c r="L40">
+        <v>0.0</v>
       </c>
       <c r="M40" s="1">
-        <v>620958.28</v>
+        <v>1567625.13</v>
       </c>
       <c r="N40" s="1">
-        <v>623435.52</v>
+        <v>1567625.13</v>
       </c>
       <c r="O40" s="1">
-        <v>0.45</v>
+        <v>1.04</v>
       </c>
       <c r="P40">
         <v>1</v>
       </c>
     </row>
     <row r="41" spans="1:16">
       <c r="A41" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="B41" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="C41" s="1">
-        <v>8090.0</v>
+        <v>12463.0</v>
       </c>
       <c r="D41" s="1">
-        <v>321.65</v>
+        <v>75.81</v>
       </c>
       <c r="E41" s="1">
-        <v>367.85395426452</v>
+        <v>84.162429591591</v>
       </c>
       <c r="F41" t="s">
         <v>11</v>
       </c>
       <c r="G41">
-        <v>1.15</v>
+        <v>1.17</v>
       </c>
       <c r="H41" s="1">
-        <v>2542320.44</v>
+        <v>898808.28</v>
       </c>
       <c r="I41" s="1">
-        <v>-283609.01</v>
+        <v>-91856.04</v>
       </c>
       <c r="J41" s="1">
-        <v>-11.155517830789</v>
+        <v>-10.219758990204</v>
       </c>
       <c r="K41">
         <v>0.0</v>
       </c>
       <c r="L41">
         <v>0.0</v>
       </c>
       <c r="M41" s="1">
-        <v>2258711.43</v>
+        <v>806952.24</v>
       </c>
       <c r="N41" s="1">
-        <v>2258711.43</v>
+        <v>806952.24</v>
       </c>
       <c r="O41" s="1">
-        <v>1.64</v>
+        <v>0.54</v>
       </c>
       <c r="P41">
         <v>1</v>
       </c>
     </row>
     <row r="42" spans="1:16">
       <c r="A42" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="B42" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="C42" s="1">
-        <v>2294.0</v>
+        <v>10008.0</v>
       </c>
       <c r="D42" s="1">
-        <v>480.97</v>
+        <v>133.05</v>
       </c>
       <c r="E42" s="1">
-        <v>455.56277680907</v>
+        <v>112.21137090328</v>
       </c>
       <c r="F42" t="s">
         <v>11</v>
       </c>
       <c r="G42">
-        <v>1.15</v>
+        <v>1.17</v>
       </c>
       <c r="H42" s="1">
-        <v>895079.49</v>
+        <v>956615.77</v>
       </c>
       <c r="I42" s="1">
-        <v>62643.86</v>
+        <v>180647.24</v>
       </c>
       <c r="J42" s="1">
-        <v>6.998692373121</v>
+        <v>18.883991427405</v>
       </c>
       <c r="K42">
         <v>0.0</v>
       </c>
       <c r="L42">
         <v>0.0</v>
       </c>
       <c r="M42" s="1">
-        <v>957723.35</v>
+        <v>1137263.01</v>
       </c>
       <c r="N42" s="1">
-        <v>957723.35</v>
+        <v>1137263.01</v>
       </c>
       <c r="O42" s="1">
-        <v>0.7</v>
+        <v>0.76</v>
       </c>
       <c r="P42">
         <v>1</v>
       </c>
     </row>
     <row r="43" spans="1:16">
       <c r="A43" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="B43" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="C43" s="1">
-        <v>6872.0</v>
+        <v>823.0</v>
       </c>
       <c r="D43" s="1">
-        <v>71.01</v>
+        <v>955.42</v>
       </c>
       <c r="E43" s="1">
-        <v>73.231701105937</v>
+        <v>707.01786148238</v>
       </c>
       <c r="F43" t="s">
         <v>11</v>
       </c>
       <c r="G43">
-        <v>1.15</v>
+        <v>1.17</v>
       </c>
       <c r="H43" s="1">
-        <v>431986.29</v>
+        <v>496876.55</v>
       </c>
       <c r="I43" s="1">
-        <v>-8410.3</v>
+        <v>174695.95</v>
       </c>
       <c r="J43" s="1">
-        <v>-1.9468904904366</v>
+        <v>35.158823655494</v>
       </c>
       <c r="K43">
-        <v>0.39</v>
-[...2 lines deleted...]
-        <v>123</v>
+        <v>0.0</v>
+      </c>
+      <c r="L43">
+        <v>0.0</v>
       </c>
       <c r="M43" s="1">
-        <v>423575.99</v>
+        <v>671572.5</v>
       </c>
       <c r="N43" s="1">
-        <v>426249.97</v>
+        <v>671572.5</v>
       </c>
       <c r="O43" s="1">
-        <v>0.31</v>
+        <v>0.45</v>
       </c>
       <c r="P43">
         <v>1</v>
       </c>
     </row>
     <row r="44" spans="1:16">
       <c r="A44" t="s">
         <v>124</v>
       </c>
       <c r="B44" t="s">
         <v>125</v>
       </c>
       <c r="C44" s="1">
-        <v>647.0</v>
+        <v>7473.0</v>
       </c>
       <c r="D44" s="1">
-        <v>452.66</v>
+        <v>302.55</v>
       </c>
       <c r="E44" s="1">
-        <v>466.98123647604</v>
+        <v>367.85395423525</v>
       </c>
       <c r="F44" t="s">
         <v>11</v>
       </c>
       <c r="G44">
-        <v>1.15</v>
+        <v>1.17</v>
       </c>
       <c r="H44" s="1">
-        <v>260723.54</v>
+        <v>2348425.3</v>
       </c>
       <c r="I44" s="1">
-        <v>-6506.26</v>
+        <v>-417387.04</v>
       </c>
       <c r="J44" s="1">
-        <v>-2.4954632021336</v>
+        <v>-17.773060101167</v>
       </c>
       <c r="K44">
         <v>0.0</v>
       </c>
       <c r="L44">
         <v>0.0</v>
       </c>
       <c r="M44" s="1">
-        <v>254217.28</v>
+        <v>1931038.26</v>
       </c>
       <c r="N44" s="1">
-        <v>254217.28</v>
+        <v>1931038.26</v>
       </c>
       <c r="O44" s="1">
-        <v>0.18</v>
+        <v>1.29</v>
       </c>
       <c r="P44">
         <v>1</v>
       </c>
     </row>
     <row r="45" spans="1:16">
       <c r="A45" t="s">
-        <v>124</v>
+        <v>126</v>
       </c>
       <c r="B45" t="s">
-        <v>125</v>
+        <v>127</v>
       </c>
       <c r="C45" s="1">
-        <v>3332.0</v>
+        <v>2119.0</v>
       </c>
       <c r="D45" s="1">
-        <v>452.66</v>
+        <v>483.79</v>
       </c>
       <c r="E45" s="1">
-        <v>254.3075210084</v>
+        <v>455.56277489382</v>
       </c>
       <c r="F45" t="s">
         <v>11</v>
       </c>
       <c r="G45">
-        <v>1.15</v>
+        <v>1.17</v>
       </c>
       <c r="H45" s="1">
-        <v>764809.79</v>
+        <v>826797.49</v>
       </c>
       <c r="I45" s="1">
-        <v>544389.57</v>
+        <v>48763.86</v>
       </c>
       <c r="J45" s="1">
-        <v>71.179733460263</v>
+        <v>5.8979206625313</v>
       </c>
       <c r="K45">
         <v>0.0</v>
       </c>
       <c r="L45">
         <v>0.0</v>
       </c>
       <c r="M45" s="1">
-        <v>1309199.36</v>
+        <v>875561.35</v>
       </c>
       <c r="N45" s="1">
-        <v>1309199.36</v>
+        <v>875561.35</v>
       </c>
       <c r="O45" s="1">
-        <v>0.95</v>
+        <v>0.58</v>
       </c>
       <c r="P45">
         <v>1</v>
       </c>
     </row>
     <row r="46" spans="1:16">
       <c r="A46" t="s">
-        <v>126</v>
+        <v>128</v>
       </c>
       <c r="B46" t="s">
-        <v>127</v>
+        <v>129</v>
       </c>
       <c r="C46" s="1">
-        <v>11091.0</v>
+        <v>706.0</v>
       </c>
       <c r="D46" s="1">
-        <v>282.84</v>
+        <v>77.48</v>
       </c>
       <c r="E46" s="1">
-        <v>290.08747993869</v>
+        <v>73.231699716714</v>
       </c>
       <c r="F46" t="s">
         <v>11</v>
       </c>
       <c r="G46">
-        <v>1.15</v>
+        <v>1.17</v>
       </c>
       <c r="H46" s="1">
-        <v>2749681.98</v>
+        <v>44380.43</v>
       </c>
       <c r="I46" s="1">
-        <v>-26728.6</v>
+        <v>2338.52</v>
       </c>
       <c r="J46" s="1">
-        <v>-0.97206150363614</v>
+        <v>5.2692594461117</v>
       </c>
       <c r="K46">
         <v>0.0</v>
       </c>
       <c r="L46">
         <v>0.0</v>
       </c>
       <c r="M46" s="1">
-        <v>2722953.38</v>
+        <v>46718.95</v>
       </c>
       <c r="N46" s="1">
-        <v>2722953.38</v>
+        <v>46718.95</v>
       </c>
       <c r="O46" s="1">
-        <v>1.98</v>
+        <v>0.03</v>
       </c>
       <c r="P46">
         <v>1</v>
       </c>
     </row>
     <row r="47" spans="1:16">
       <c r="A47" t="s">
-        <v>128</v>
+        <v>130</v>
       </c>
       <c r="B47" t="s">
-        <v>129</v>
+        <v>131</v>
       </c>
       <c r="C47" s="1">
-        <v>36684.0</v>
+        <v>343.0</v>
       </c>
       <c r="D47" s="1">
-        <v>26.23</v>
+        <v>432.27</v>
       </c>
       <c r="E47" s="1">
-        <v>32.147454476066</v>
+        <v>466.9812244898</v>
       </c>
       <c r="F47" t="s">
         <v>11</v>
       </c>
       <c r="G47">
-        <v>1.15</v>
+        <v>1.17</v>
       </c>
       <c r="H47" s="1">
-        <v>1006823.62</v>
+        <v>138219.75</v>
       </c>
       <c r="I47" s="1">
-        <v>-171598.31</v>
+        <v>-11586.44</v>
       </c>
       <c r="J47" s="1">
-        <v>-17.043532411367</v>
+        <v>-8.3826225991582</v>
       </c>
       <c r="K47">
-        <v>0.14</v>
-[...2 lines deleted...]
-        <v>130</v>
+        <v>0.0</v>
+      </c>
+      <c r="L47">
+        <v>0.0</v>
       </c>
       <c r="M47" s="1">
-        <v>835225.31</v>
+        <v>126633.31</v>
       </c>
       <c r="N47" s="1">
-        <v>840351.92</v>
+        <v>126633.31</v>
       </c>
       <c r="O47" s="1">
-        <v>0.61</v>
+        <v>0.08</v>
       </c>
       <c r="P47">
         <v>1</v>
       </c>
     </row>
     <row r="48" spans="1:16">
       <c r="A48" t="s">
+        <v>130</v>
+      </c>
+      <c r="B48" t="s">
         <v>131</v>
       </c>
-      <c r="B48" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C48" s="1">
-        <v>6580.0</v>
+        <v>3332.0</v>
       </c>
       <c r="D48" s="1">
-        <v>88.5</v>
+        <v>432.27</v>
       </c>
       <c r="E48" s="1">
-        <v>133.66261854103</v>
+        <v>254.3075210084</v>
       </c>
       <c r="F48" t="s">
         <v>11</v>
       </c>
       <c r="G48">
-        <v>1.15</v>
+        <v>1.17</v>
       </c>
       <c r="H48" s="1">
-        <v>749599.76</v>
+        <v>764809.79</v>
       </c>
       <c r="I48" s="1">
-        <v>-244126.91</v>
+        <v>465342.36</v>
       </c>
       <c r="J48" s="1">
-        <v>-32.567634493373</v>
+        <v>60.844194999125</v>
       </c>
       <c r="K48">
         <v>0.0</v>
       </c>
       <c r="L48">
         <v>0.0</v>
       </c>
       <c r="M48" s="1">
-        <v>505472.85</v>
+        <v>1230152.15</v>
       </c>
       <c r="N48" s="1">
-        <v>505472.85</v>
+        <v>1230152.15</v>
       </c>
       <c r="O48" s="1">
-        <v>0.37</v>
+        <v>0.82</v>
       </c>
       <c r="P48">
         <v>1</v>
       </c>
     </row>
     <row r="49" spans="1:16">
       <c r="A49" t="s">
+        <v>132</v>
+      </c>
+      <c r="B49" t="s">
         <v>133</v>
       </c>
-      <c r="B49" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C49" s="1">
-        <v>38080.0</v>
+        <v>10245.0</v>
       </c>
       <c r="D49" s="1">
-        <v>18.26</v>
+        <v>300.25</v>
       </c>
       <c r="E49" s="1">
-        <v>18.909090336135</v>
+        <v>290.08747974622</v>
       </c>
       <c r="F49" t="s">
         <v>11</v>
       </c>
       <c r="G49">
-        <v>1.15</v>
+        <v>1.17</v>
       </c>
       <c r="H49" s="1">
-        <v>614819.25</v>
+        <v>2539941.57</v>
       </c>
       <c r="I49" s="1">
-        <v>-11251.0</v>
+        <v>87261.96</v>
       </c>
       <c r="J49" s="1">
-        <v>-1.829968726581</v>
+        <v>3.4355892682996</v>
       </c>
       <c r="K49">
         <v>0.0</v>
       </c>
       <c r="L49">
         <v>0.0</v>
       </c>
       <c r="M49" s="1">
-        <v>603568.25</v>
+        <v>2627203.53</v>
       </c>
       <c r="N49" s="1">
-        <v>603568.25</v>
+        <v>2627203.53</v>
       </c>
       <c r="O49" s="1">
-        <v>0.44</v>
+        <v>1.75</v>
       </c>
       <c r="P49">
         <v>1</v>
       </c>
     </row>
     <row r="50" spans="1:16">
       <c r="A50" t="s">
+        <v>134</v>
+      </c>
+      <c r="B50" t="s">
         <v>135</v>
       </c>
-      <c r="B50" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C50" s="1">
-        <v>2776.0</v>
+        <v>25341.0</v>
       </c>
       <c r="D50" s="1">
-        <v>491.12</v>
+        <v>29.31</v>
       </c>
       <c r="E50" s="1">
-        <v>460.85609510086</v>
+        <v>32.147454717651</v>
       </c>
       <c r="F50" t="s">
         <v>11</v>
       </c>
       <c r="G50">
-        <v>1.15</v>
+        <v>1.17</v>
       </c>
       <c r="H50" s="1">
-        <v>1092218.34</v>
+        <v>695505.32</v>
       </c>
       <c r="I50" s="1">
-        <v>91193.07</v>
+        <v>-61141.64</v>
       </c>
       <c r="J50" s="1">
-        <v>8.3493443261537</v>
+        <v>-8.7909665450151</v>
       </c>
       <c r="K50">
-        <v>0.35</v>
+        <v>0.0</v>
       </c>
       <c r="L50">
-        <v>963.85</v>
+        <v>0.0</v>
       </c>
       <c r="M50" s="1">
-        <v>1183411.41</v>
+        <v>634363.68</v>
       </c>
       <c r="N50" s="1">
-        <v>1184375.26</v>
+        <v>634363.68</v>
       </c>
       <c r="O50" s="1">
-        <v>0.86</v>
+        <v>0.42</v>
       </c>
       <c r="P50">
         <v>1</v>
       </c>
     </row>
     <row r="51" spans="1:16">
       <c r="A51" t="s">
+        <v>136</v>
+      </c>
+      <c r="B51" t="s">
         <v>137</v>
       </c>
-      <c r="B51" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C51" s="1">
-        <v>1449.0</v>
+        <v>6078.0</v>
       </c>
       <c r="D51" s="1">
-        <v>570.94</v>
+        <v>97.43</v>
       </c>
       <c r="E51" s="1">
-        <v>556.13495514148</v>
+        <v>133.66261928266</v>
       </c>
       <c r="F51" t="s">
         <v>11</v>
       </c>
       <c r="G51">
-        <v>1.15</v>
+        <v>1.17</v>
       </c>
       <c r="H51" s="1">
-        <v>688059.87</v>
+        <v>692411.45</v>
       </c>
       <c r="I51" s="1">
-        <v>30044.43</v>
+        <v>-186642.53</v>
       </c>
       <c r="J51" s="1">
-        <v>4.3665429870223</v>
+        <v>-26.955436684359</v>
       </c>
       <c r="K51">
-        <v>0.51</v>
+        <v>0.0</v>
       </c>
       <c r="L51">
-        <v>743.36</v>
+        <v>0.0</v>
       </c>
       <c r="M51" s="1">
-        <v>718104.3</v>
+        <v>505768.92</v>
       </c>
       <c r="N51" s="1">
-        <v>718847.66</v>
+        <v>505768.92</v>
       </c>
       <c r="O51" s="1">
-        <v>0.52</v>
+        <v>0.34</v>
       </c>
       <c r="P51">
         <v>1</v>
       </c>
     </row>
     <row r="52" spans="1:16">
       <c r="A52" t="s">
+        <v>138</v>
+      </c>
+      <c r="B52" t="s">
         <v>139</v>
       </c>
-      <c r="B52" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C52" s="1">
-        <v>7688.0</v>
+        <v>35174.0</v>
       </c>
       <c r="D52" s="1">
-        <v>94.88</v>
+        <v>21.37</v>
       </c>
       <c r="E52" s="1">
-        <v>77.340401925078</v>
+        <v>18.909090237107</v>
       </c>
       <c r="F52" t="s">
         <v>11</v>
       </c>
       <c r="G52">
-        <v>1.15</v>
+        <v>1.17</v>
       </c>
       <c r="H52" s="1">
-        <v>508574.32</v>
+        <v>567900.54</v>
       </c>
       <c r="I52" s="1">
-        <v>124590.42</v>
+        <v>74084.67</v>
       </c>
       <c r="J52" s="1">
-        <v>24.497977011501</v>
+        <v>13.04536002026</v>
       </c>
       <c r="K52">
         <v>0.0</v>
       </c>
       <c r="L52">
         <v>0.0</v>
       </c>
       <c r="M52" s="1">
-        <v>633164.74</v>
+        <v>641985.21</v>
       </c>
       <c r="N52" s="1">
-        <v>633164.74</v>
+        <v>641985.21</v>
       </c>
       <c r="O52" s="1">
-        <v>0.46</v>
+        <v>0.43</v>
       </c>
       <c r="P52">
         <v>1</v>
       </c>
     </row>
     <row r="53" spans="1:16">
       <c r="A53" t="s">
+        <v>140</v>
+      </c>
+      <c r="B53" t="s">
         <v>141</v>
       </c>
-      <c r="B53" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C53" s="1">
-        <v>2613.0</v>
+        <v>1300.0</v>
       </c>
       <c r="D53" s="1">
-        <v>484.24</v>
+        <v>513.26</v>
       </c>
       <c r="E53" s="1">
-        <v>556.62815920398</v>
+        <v>460.8561</v>
       </c>
       <c r="F53" t="s">
         <v>11</v>
       </c>
       <c r="G53">
-        <v>1.15</v>
+        <v>1.17</v>
       </c>
       <c r="H53" s="1">
-        <v>1241801.12</v>
+        <v>511485.53</v>
       </c>
       <c r="I53" s="1">
-        <v>-143481.5</v>
+        <v>58389.35</v>
       </c>
       <c r="J53" s="1">
-        <v>-11.554305894007</v>
+        <v>11.415640634057</v>
       </c>
       <c r="K53">
         <v>0.0</v>
       </c>
       <c r="L53">
         <v>0.0</v>
       </c>
       <c r="M53" s="1">
-        <v>1098319.62</v>
+        <v>569874.88</v>
       </c>
       <c r="N53" s="1">
-        <v>1098319.62</v>
+        <v>569874.88</v>
       </c>
       <c r="O53" s="1">
-        <v>0.8</v>
+        <v>0.38</v>
       </c>
       <c r="P53">
         <v>1</v>
       </c>
     </row>
     <row r="54" spans="1:16">
       <c r="A54" t="s">
+        <v>142</v>
+      </c>
+      <c r="B54" t="s">
         <v>143</v>
       </c>
-      <c r="B54" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C54" s="1">
-        <v>18194.0</v>
+        <v>1339.0</v>
       </c>
       <c r="D54" s="1">
-        <v>119.63</v>
+        <v>576.79</v>
       </c>
       <c r="E54" s="1">
-        <v>80.401531823678</v>
+        <v>556.13495892457</v>
       </c>
       <c r="F54" t="s">
         <v>11</v>
       </c>
       <c r="G54">
-        <v>1.15</v>
+        <v>1.17</v>
       </c>
       <c r="H54" s="1">
-        <v>1249159.68</v>
+        <v>635826.2</v>
       </c>
       <c r="I54" s="1">
-        <v>640123.09</v>
+        <v>23798.7</v>
       </c>
       <c r="J54" s="1">
-        <v>51.244296485778</v>
+        <v>3.7429568017172</v>
       </c>
       <c r="K54">
-        <v>0.52</v>
-[...2 lines deleted...]
-        <v>145</v>
+        <v>0.0</v>
+      </c>
+      <c r="L54">
+        <v>0.0</v>
       </c>
       <c r="M54" s="1">
-        <v>1889282.77</v>
+        <v>659624.9</v>
       </c>
       <c r="N54" s="1">
-        <v>1898679.44</v>
+        <v>659624.9</v>
       </c>
       <c r="O54" s="1">
-        <v>1.38</v>
+        <v>0.44</v>
       </c>
       <c r="P54">
         <v>1</v>
       </c>
     </row>
     <row r="55" spans="1:16">
       <c r="A55" t="s">
-        <v>146</v>
+        <v>144</v>
       </c>
       <c r="B55" t="s">
-        <v>147</v>
+        <v>145</v>
       </c>
       <c r="C55" s="1">
-        <v>8607.0</v>
+        <v>2414.0</v>
       </c>
       <c r="D55" s="1">
-        <v>525.72</v>
+        <v>490.64</v>
       </c>
       <c r="E55" s="1">
-        <v>716.39081096782</v>
+        <v>556.62815658658</v>
       </c>
       <c r="F55" t="s">
         <v>11</v>
       </c>
       <c r="G55">
-        <v>1.15</v>
+        <v>1.17</v>
       </c>
       <c r="H55" s="1">
-        <v>5259300.2</v>
+        <v>1147228.44</v>
       </c>
       <c r="I55" s="1">
-        <v>-1331630.36</v>
+        <v>-135651.41</v>
       </c>
       <c r="J55" s="1">
-        <v>-25.319535097084</v>
+        <v>-11.824271894794</v>
       </c>
       <c r="K55">
         <v>0.0</v>
       </c>
       <c r="L55">
         <v>0.0</v>
       </c>
       <c r="M55" s="1">
-        <v>3927669.84</v>
+        <v>1011577.03</v>
       </c>
       <c r="N55" s="1">
-        <v>3927669.84</v>
+        <v>1011577.03</v>
       </c>
       <c r="O55" s="1">
-        <v>2.85</v>
+        <v>0.67</v>
       </c>
       <c r="P55">
         <v>1</v>
       </c>
     </row>
     <row r="56" spans="1:16">
       <c r="A56" t="s">
-        <v>148</v>
+        <v>146</v>
       </c>
       <c r="B56" t="s">
-        <v>149</v>
+        <v>147</v>
       </c>
       <c r="C56" s="1">
-        <v>8394.0</v>
+        <v>15394.0</v>
       </c>
       <c r="D56" s="1">
-        <v>67.7</v>
+        <v>113.45</v>
       </c>
       <c r="E56" s="1">
-        <v>80.395493209435</v>
+        <v>80.401531765623</v>
       </c>
       <c r="F56" t="s">
         <v>11</v>
       </c>
       <c r="G56">
-        <v>1.15</v>
+        <v>1.17</v>
       </c>
       <c r="H56" s="1">
-        <v>576162.99</v>
+        <v>1056917.89</v>
       </c>
       <c r="I56" s="1">
-        <v>-82891.17</v>
+        <v>434690.17</v>
       </c>
       <c r="J56" s="1">
-        <v>-14.386757122321</v>
+        <v>41.128092741433</v>
       </c>
       <c r="K56">
         <v>0.0</v>
       </c>
       <c r="L56">
         <v>0.0</v>
       </c>
       <c r="M56" s="1">
-        <v>493271.82</v>
+        <v>1491608.06</v>
       </c>
       <c r="N56" s="1">
-        <v>493271.82</v>
+        <v>1491608.06</v>
       </c>
       <c r="O56" s="1">
-        <v>0.36</v>
+        <v>0.99</v>
       </c>
       <c r="P56">
         <v>1</v>
       </c>
     </row>
     <row r="57" spans="1:16">
       <c r="A57" t="s">
-        <v>150</v>
+        <v>148</v>
       </c>
       <c r="B57" t="s">
-        <v>151</v>
+        <v>149</v>
       </c>
       <c r="C57" s="1">
-        <v>5133.0</v>
+        <v>8524.0</v>
       </c>
       <c r="D57" s="1">
-        <v>357.22</v>
+        <v>616.63</v>
       </c>
       <c r="E57" s="1">
-        <v>397.34622637834</v>
+        <v>711.63121773815</v>
       </c>
       <c r="F57" t="s">
         <v>11</v>
       </c>
       <c r="G57">
-        <v>1.15</v>
+        <v>1.17</v>
       </c>
       <c r="H57" s="1">
-        <v>1741343.8</v>
+        <v>5175152.21</v>
       </c>
       <c r="I57" s="1">
-        <v>-149737.31</v>
+        <v>-685974.16</v>
       </c>
       <c r="J57" s="1">
-        <v>-8.5989515683233</v>
+        <v>-13.255149455788</v>
       </c>
       <c r="K57">
         <v>0.0</v>
       </c>
       <c r="L57">
         <v>0.0</v>
       </c>
       <c r="M57" s="1">
-        <v>1591606.49</v>
+        <v>4489178.05</v>
       </c>
       <c r="N57" s="1">
-        <v>1591606.49</v>
+        <v>4489178.05</v>
       </c>
       <c r="O57" s="1">
-        <v>1.16</v>
+        <v>2.99</v>
       </c>
       <c r="P57">
         <v>1</v>
       </c>
     </row>
     <row r="58" spans="1:16">
       <c r="A58" t="s">
-        <v>152</v>
+        <v>150</v>
       </c>
       <c r="B58" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="C58" s="1">
-        <v>23777.0</v>
+        <v>1537.0</v>
       </c>
       <c r="D58" s="1">
-        <v>356.77</v>
+        <v>78.08</v>
       </c>
       <c r="E58" s="1">
-        <v>500.10573747739</v>
+        <v>80.395497722837</v>
       </c>
       <c r="F58" t="s">
         <v>11</v>
       </c>
       <c r="G58">
-        <v>1.15</v>
+        <v>1.17</v>
       </c>
       <c r="H58" s="1">
-        <v>10157685.5</v>
+        <v>105499.47</v>
       </c>
       <c r="I58" s="1">
-        <v>-2794359.01</v>
+        <v>-3002.17</v>
       </c>
       <c r="J58" s="1">
-        <v>-27.50980043633</v>
+        <v>-2.8456730635708</v>
       </c>
       <c r="K58">
-        <v>0.0</v>
+        <v>0.35</v>
       </c>
       <c r="L58">
-        <v>0.0</v>
+        <v>544.46</v>
       </c>
       <c r="M58" s="1">
-        <v>7363326.49</v>
+        <v>102497.3</v>
       </c>
       <c r="N58" s="1">
-        <v>7363326.49</v>
+        <v>103041.76</v>
       </c>
       <c r="O58" s="1">
-        <v>5.35</v>
+        <v>0.07</v>
       </c>
       <c r="P58">
         <v>1</v>
       </c>
     </row>
     <row r="59" spans="1:16">
       <c r="A59" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
       <c r="B59" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
       <c r="C59" s="1">
-        <v>6070.0</v>
+        <v>6244.0</v>
       </c>
       <c r="D59" s="1">
-        <v>158.39</v>
+        <v>803.63</v>
       </c>
       <c r="E59" s="1">
-        <v>144.26844481054</v>
+        <v>393.88281390135</v>
       </c>
       <c r="F59" t="s">
         <v>11</v>
       </c>
       <c r="G59">
-        <v>1.15</v>
+        <v>1.17</v>
       </c>
       <c r="H59" s="1">
-        <v>747796.83</v>
+        <v>2102778.5</v>
       </c>
       <c r="I59" s="1">
-        <v>86739.26</v>
+        <v>2182882.11</v>
       </c>
       <c r="J59" s="1">
-        <v>11.599308330847</v>
+        <v>103.80941739703</v>
       </c>
       <c r="K59">
         <v>0.0</v>
       </c>
       <c r="L59">
         <v>0.0</v>
       </c>
       <c r="M59" s="1">
-        <v>834536.09</v>
+        <v>4285660.61</v>
       </c>
       <c r="N59" s="1">
-        <v>834536.09</v>
+        <v>4285660.61</v>
       </c>
       <c r="O59" s="1">
-        <v>0.61</v>
+        <v>2.86</v>
       </c>
       <c r="P59">
         <v>1</v>
       </c>
     </row>
     <row r="60" spans="1:16">
       <c r="A60" t="s">
-        <v>156</v>
+        <v>154</v>
       </c>
       <c r="B60" t="s">
-        <v>157</v>
+        <v>155</v>
       </c>
       <c r="C60" s="1">
-        <v>11660.0</v>
+        <v>20442.0</v>
       </c>
       <c r="D60" s="1">
-        <v>93.43</v>
+        <v>405.21</v>
       </c>
       <c r="E60" s="1">
-        <v>43.225473413379</v>
+        <v>493.77856520888</v>
       </c>
       <c r="F60" t="s">
         <v>11</v>
       </c>
       <c r="G60">
-        <v>1.15</v>
+        <v>1.17</v>
       </c>
       <c r="H60" s="1">
-        <v>457315.67</v>
+        <v>8627519.52</v>
       </c>
       <c r="I60" s="1">
-        <v>488297.63</v>
+        <v>-1552913.19</v>
       </c>
       <c r="J60" s="1">
-        <v>106.77474270672</v>
+        <v>-17.999532616531</v>
       </c>
       <c r="K60">
         <v>0.0</v>
       </c>
       <c r="L60">
         <v>0.0</v>
       </c>
       <c r="M60" s="1">
-        <v>945613.3</v>
+        <v>7074606.33</v>
       </c>
       <c r="N60" s="1">
-        <v>945613.3</v>
+        <v>7074606.33</v>
       </c>
       <c r="O60" s="1">
-        <v>0.69</v>
+        <v>4.71</v>
       </c>
       <c r="P60">
         <v>1</v>
       </c>
     </row>
     <row r="61" spans="1:16">
       <c r="A61" t="s">
         <v>156</v>
       </c>
       <c r="B61" t="s">
         <v>157</v>
       </c>
       <c r="C61" s="1">
-        <v>9874.0</v>
+        <v>5607.0</v>
       </c>
       <c r="D61" s="1">
-        <v>93.43</v>
+        <v>193.83</v>
       </c>
       <c r="E61" s="1">
-        <v>93.772478225643</v>
+        <v>144.26844480114</v>
       </c>
       <c r="F61" t="s">
         <v>11</v>
       </c>
       <c r="G61">
-        <v>1.15</v>
+        <v>1.17</v>
       </c>
       <c r="H61" s="1">
-        <v>792523.33</v>
+        <v>690757.3</v>
       </c>
       <c r="I61" s="1">
-        <v>8247.31</v>
+        <v>237461.35</v>
       </c>
       <c r="J61" s="1">
-        <v>1.0406393966976</v>
+        <v>34.376958448358</v>
       </c>
       <c r="K61">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>0.6</v>
+      </c>
+      <c r="L61" t="s">
+        <v>158</v>
       </c>
       <c r="M61" s="1">
-        <v>800770.64</v>
+        <v>928218.65</v>
       </c>
       <c r="N61" s="1">
-        <v>800770.64</v>
+        <v>931604.31</v>
       </c>
       <c r="O61" s="1">
-        <v>0.58</v>
+        <v>0.62</v>
       </c>
       <c r="P61">
         <v>1</v>
       </c>
     </row>
     <row r="62" spans="1:16">
       <c r="A62" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="B62" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="C62" s="1">
-        <v>3206.0</v>
+        <v>10041.0</v>
       </c>
       <c r="D62" s="1">
-        <v>102.1</v>
+        <v>87.56</v>
       </c>
       <c r="E62" s="1">
-        <v>116.83629756706</v>
+        <v>91.251395279355</v>
       </c>
       <c r="F62" t="s">
         <v>11</v>
       </c>
       <c r="G62">
-        <v>1.15</v>
+        <v>1.17</v>
       </c>
       <c r="H62" s="1">
-        <v>317088.95</v>
+        <v>785845.46</v>
       </c>
       <c r="I62" s="1">
-        <v>-32958.4</v>
+        <v>-34946.57</v>
       </c>
       <c r="J62" s="1">
-        <v>-10.394055043545</v>
+        <v>-4.4470028496443</v>
       </c>
       <c r="K62">
         <v>0.0</v>
       </c>
       <c r="L62">
         <v>0.0</v>
       </c>
       <c r="M62" s="1">
-        <v>284130.55</v>
+        <v>750898.89</v>
       </c>
       <c r="N62" s="1">
-        <v>284130.55</v>
+        <v>750898.89</v>
       </c>
       <c r="O62" s="1">
-        <v>0.21</v>
+        <v>0.5</v>
       </c>
       <c r="P62">
         <v>1</v>
       </c>
     </row>
     <row r="63" spans="1:16">
       <c r="A63" t="s">
+        <v>159</v>
+      </c>
+      <c r="B63" t="s">
         <v>160</v>
       </c>
-      <c r="B63" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C63" s="1">
-        <v>24318.0</v>
+        <v>11660.0</v>
       </c>
       <c r="D63" s="1">
-        <v>91.4</v>
+        <v>87.56</v>
       </c>
       <c r="E63" s="1">
-        <v>74.798555802286</v>
+        <v>43.225473413379</v>
       </c>
       <c r="F63" t="s">
         <v>11</v>
       </c>
       <c r="G63">
-        <v>1.15</v>
+        <v>1.17</v>
       </c>
       <c r="H63" s="1">
-        <v>1556213.17</v>
+        <v>457315.67</v>
       </c>
       <c r="I63" s="1">
-        <v>373099.97</v>
+        <v>414657.34</v>
       </c>
       <c r="J63" s="1">
-        <v>23.97486264687</v>
+        <v>90.672016552593</v>
       </c>
       <c r="K63">
         <v>0.0</v>
       </c>
       <c r="L63">
         <v>0.0</v>
       </c>
       <c r="M63" s="1">
-        <v>1929313.14</v>
+        <v>871973.01</v>
       </c>
       <c r="N63" s="1">
-        <v>1929313.14</v>
+        <v>871973.01</v>
       </c>
       <c r="O63" s="1">
-        <v>1.4</v>
+        <v>0.58</v>
       </c>
       <c r="P63">
         <v>1</v>
       </c>
     </row>
     <row r="64" spans="1:16">
       <c r="A64" t="s">
+        <v>161</v>
+      </c>
+      <c r="B64" t="s">
         <v>162</v>
       </c>
-      <c r="B64" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C64" s="1">
-        <v>30757.0</v>
+        <v>2961.0</v>
       </c>
       <c r="D64" s="1">
-        <v>167.52</v>
+        <v>118.96</v>
       </c>
       <c r="E64" s="1">
-        <v>85.334505966121</v>
+        <v>116.83629854779</v>
       </c>
       <c r="F64" t="s">
         <v>11</v>
       </c>
       <c r="G64">
-        <v>1.15</v>
+        <v>1.17</v>
       </c>
       <c r="H64" s="1">
-        <v>2465459.21</v>
+        <v>292857.26</v>
       </c>
       <c r="I64" s="1">
-        <v>2006927.09</v>
+        <v>7984.49</v>
       </c>
       <c r="J64" s="1">
-        <v>81.401755983625</v>
+        <v>2.7264101289481</v>
       </c>
       <c r="K64">
-        <v>0.01</v>
+        <v>0.0</v>
       </c>
       <c r="L64">
-        <v>186.89</v>
+        <v>0.0</v>
       </c>
       <c r="M64" s="1">
-        <v>4472386.3</v>
+        <v>300841.75</v>
       </c>
       <c r="N64" s="1">
-        <v>4472573.19</v>
+        <v>300841.75</v>
       </c>
       <c r="O64" s="1">
-        <v>3.25</v>
+        <v>0.2</v>
       </c>
       <c r="P64">
         <v>1</v>
       </c>
     </row>
     <row r="65" spans="1:16">
       <c r="A65" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="B65" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="C65" s="1">
-        <v>49373.0</v>
+        <v>14723.0</v>
       </c>
       <c r="D65" s="1">
-        <v>167.52</v>
+        <v>94.85</v>
       </c>
       <c r="E65" s="1">
-        <v>148.50698114354</v>
+        <v>74.798555321606</v>
       </c>
       <c r="F65" t="s">
         <v>11</v>
       </c>
       <c r="G65">
-        <v>1.15</v>
+        <v>1.17</v>
       </c>
       <c r="H65" s="1">
-        <v>6269871.91</v>
+        <v>942187.94</v>
       </c>
       <c r="I65" s="1">
-        <v>909473.57</v>
+        <v>250515.27</v>
       </c>
       <c r="J65" s="1">
-        <v>14.505456938434</v>
+        <v>26.588672956268</v>
       </c>
       <c r="K65">
-        <v>0.01</v>
+        <v>0.0</v>
       </c>
       <c r="L65">
-        <v>300.0</v>
+        <v>0.0</v>
       </c>
       <c r="M65" s="1">
-        <v>7179345.48</v>
+        <v>1192703.21</v>
       </c>
       <c r="N65" s="1">
-        <v>7179645.48</v>
+        <v>1192703.21</v>
       </c>
       <c r="O65" s="1">
-        <v>5.22</v>
+        <v>0.79</v>
       </c>
       <c r="P65">
         <v>1</v>
       </c>
     </row>
     <row r="66" spans="1:16">
       <c r="A66" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="B66" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="C66" s="1">
-        <v>17164.0</v>
+        <v>43256.0</v>
       </c>
       <c r="D66" s="1">
-        <v>73.23</v>
+        <v>225.83</v>
       </c>
       <c r="E66" s="1">
-        <v>90.717896760662</v>
+        <v>148.50698122804</v>
       </c>
       <c r="F66" t="s">
         <v>11</v>
       </c>
       <c r="G66">
-        <v>1.15</v>
+        <v>1.17</v>
       </c>
       <c r="H66" s="1">
-        <v>1326331.16</v>
+        <v>5493074.74</v>
       </c>
       <c r="I66" s="1">
-        <v>-235302.37</v>
+        <v>2850011.46</v>
       </c>
       <c r="J66" s="1">
-        <v>-17.740846109655</v>
+        <v>51.883718953367</v>
       </c>
       <c r="K66">
         <v>0.0</v>
       </c>
       <c r="L66">
         <v>0.0</v>
       </c>
       <c r="M66" s="1">
-        <v>1091028.79</v>
+        <v>8343086.2</v>
       </c>
       <c r="N66" s="1">
-        <v>1091028.79</v>
+        <v>8343086.2</v>
       </c>
       <c r="O66" s="1">
-        <v>0.79</v>
+        <v>5.56</v>
       </c>
       <c r="P66">
         <v>1</v>
       </c>
     </row>
     <row r="67" spans="1:16">
       <c r="A67" t="s">
+        <v>165</v>
+      </c>
+      <c r="B67" t="s">
         <v>166</v>
       </c>
-      <c r="B67" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C67" s="1">
-        <v>25001.0</v>
+        <v>30757.0</v>
       </c>
       <c r="D67" s="1">
-        <v>32.39</v>
+        <v>225.83</v>
       </c>
       <c r="E67" s="1">
-        <v>47.665141394344</v>
+        <v>85.334505966121</v>
       </c>
       <c r="F67" t="s">
         <v>11</v>
       </c>
       <c r="G67">
-        <v>1.15</v>
+        <v>1.17</v>
       </c>
       <c r="H67" s="1">
-        <v>1017241.82</v>
+        <v>2465459.21</v>
       </c>
       <c r="I67" s="1">
-        <v>-314336.23</v>
+        <v>3466857.75</v>
       </c>
       <c r="J67" s="1">
-        <v>-30.900836341943</v>
+        <v>140.61712057284</v>
       </c>
       <c r="K67">
         <v>0.0</v>
       </c>
       <c r="L67">
         <v>0.0</v>
       </c>
       <c r="M67" s="1">
-        <v>702905.59</v>
+        <v>5932316.96</v>
       </c>
       <c r="N67" s="1">
-        <v>702905.59</v>
+        <v>5932316.96</v>
       </c>
       <c r="O67" s="1">
-        <v>0.51</v>
+        <v>3.95</v>
       </c>
       <c r="P67">
         <v>1</v>
       </c>
     </row>
     <row r="68" spans="1:16">
       <c r="A68" t="s">
+        <v>167</v>
+      </c>
+      <c r="B68" t="s">
         <v>168</v>
       </c>
-      <c r="B68" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C68" s="1">
-        <v>13515.0</v>
+        <v>15855.0</v>
       </c>
       <c r="D68" s="1">
-        <v>139.66</v>
+        <v>78.2</v>
       </c>
       <c r="E68" s="1">
-        <v>178.75728079911</v>
+        <v>90.717896562599</v>
       </c>
       <c r="F68" t="s">
         <v>11</v>
       </c>
       <c r="G68">
-        <v>1.15</v>
+        <v>1.17</v>
       </c>
       <c r="H68" s="1">
-        <v>2059415.61</v>
+        <v>1225179.47</v>
       </c>
       <c r="I68" s="1">
-        <v>-421027.61</v>
+        <v>-166238.53</v>
       </c>
       <c r="J68" s="1">
-        <v>-20.444033149773</v>
+        <v>-13.568504375934</v>
       </c>
       <c r="K68">
         <v>0.0</v>
       </c>
       <c r="L68">
         <v>0.0</v>
       </c>
       <c r="M68" s="1">
-        <v>1638388.0</v>
+        <v>1058940.94</v>
       </c>
       <c r="N68" s="1">
-        <v>1638388.0</v>
+        <v>1058940.94</v>
       </c>
       <c r="O68" s="1">
-        <v>1.19</v>
+        <v>0.71</v>
       </c>
       <c r="P68">
         <v>1</v>
       </c>
     </row>
     <row r="69" spans="1:16">
       <c r="A69" t="s">
+        <v>169</v>
+      </c>
+      <c r="B69" t="s">
         <v>170</v>
       </c>
-      <c r="B69" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C69" s="1">
-        <v>5883.0</v>
+        <v>45927.0</v>
       </c>
       <c r="D69" s="1">
-        <v>147.02</v>
+        <v>35.39</v>
       </c>
       <c r="E69" s="1">
-        <v>189.92279279279</v>
+        <v>42.477591612777</v>
       </c>
       <c r="F69" t="s">
         <v>11</v>
       </c>
       <c r="G69">
-        <v>1.15</v>
+        <v>1.17</v>
       </c>
       <c r="H69" s="1">
-        <v>956173.83</v>
+        <v>1659210.81</v>
       </c>
       <c r="I69" s="1">
-        <v>-205408.97</v>
+        <v>-271025.71</v>
       </c>
       <c r="J69" s="1">
-        <v>-21.4823877788</v>
+        <v>-16.334615732162</v>
       </c>
       <c r="K69">
         <v>0.0</v>
       </c>
       <c r="L69">
         <v>0.0</v>
       </c>
       <c r="M69" s="1">
-        <v>750764.86</v>
+        <v>1388185.1</v>
       </c>
       <c r="N69" s="1">
-        <v>750764.86</v>
+        <v>1388185.1</v>
       </c>
       <c r="O69" s="1">
-        <v>0.55</v>
+        <v>0.92</v>
       </c>
       <c r="P69">
         <v>1</v>
       </c>
     </row>
     <row r="70" spans="1:16">
       <c r="A70" t="s">
+        <v>171</v>
+      </c>
+      <c r="B70" t="s">
         <v>172</v>
       </c>
-      <c r="B70" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C70" s="1">
-        <v>2183.0</v>
+        <v>12484.0</v>
       </c>
       <c r="D70" s="1">
-        <v>888.44</v>
+        <v>189.76</v>
       </c>
       <c r="E70" s="1">
-        <v>931.29937242327</v>
+        <v>178.75728051906</v>
       </c>
       <c r="F70" t="s">
         <v>11</v>
       </c>
       <c r="G70">
-        <v>1.15</v>
+        <v>1.17</v>
       </c>
       <c r="H70" s="1">
-        <v>1743469.99</v>
+        <v>1902311.84</v>
       </c>
       <c r="I70" s="1">
-        <v>-59980.11</v>
+        <v>120973.67</v>
       </c>
       <c r="J70" s="1">
-        <v>-3.4402720060584</v>
+        <v>6.3592975376739</v>
       </c>
       <c r="K70">
         <v>0.0</v>
       </c>
       <c r="L70">
         <v>0.0</v>
       </c>
       <c r="M70" s="1">
-        <v>1683489.88</v>
+        <v>2023285.51</v>
       </c>
       <c r="N70" s="1">
-        <v>1683489.88</v>
+        <v>2023285.51</v>
       </c>
       <c r="O70" s="1">
-        <v>1.22</v>
+        <v>1.35</v>
       </c>
       <c r="P70">
         <v>1</v>
       </c>
     </row>
     <row r="71" spans="1:16">
       <c r="A71" t="s">
+        <v>173</v>
+      </c>
+      <c r="B71" t="s">
         <v>174</v>
       </c>
-      <c r="B71" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C71" s="1">
-        <v>5371.0</v>
+        <v>12156.0</v>
       </c>
       <c r="D71" s="1">
-        <v>188.28</v>
+        <v>130.05</v>
       </c>
       <c r="E71" s="1">
-        <v>121.23546453174</v>
+        <v>141.6844792695</v>
       </c>
       <c r="F71" t="s">
         <v>11</v>
       </c>
       <c r="G71">
-        <v>1.15</v>
+        <v>1.17</v>
       </c>
       <c r="H71" s="1">
-        <v>556009.5</v>
+        <v>1458169.59</v>
       </c>
       <c r="I71" s="1">
-        <v>321775.21</v>
+        <v>-107964.35</v>
       </c>
       <c r="J71" s="1">
-        <v>57.872250384211</v>
+        <v>-7.404101055214</v>
       </c>
       <c r="K71">
         <v>0.0</v>
       </c>
       <c r="L71">
         <v>0.0</v>
       </c>
       <c r="M71" s="1">
-        <v>877784.71</v>
+        <v>1350205.24</v>
       </c>
       <c r="N71" s="1">
-        <v>877784.71</v>
+        <v>1350205.24</v>
       </c>
       <c r="O71" s="1">
-        <v>0.64</v>
+        <v>0.9</v>
       </c>
       <c r="P71">
         <v>1</v>
       </c>
     </row>
     <row r="72" spans="1:16">
       <c r="A72" t="s">
+        <v>175</v>
+      </c>
+      <c r="B72" t="s">
         <v>176</v>
       </c>
-      <c r="B72" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C72" s="1">
-        <v>11997.0</v>
+        <v>8043.0</v>
       </c>
       <c r="D72" s="1">
-        <v>142.71</v>
+        <v>227.79</v>
       </c>
       <c r="E72" s="1">
-        <v>158.59507210136</v>
+        <v>180.36083053587</v>
       </c>
       <c r="F72" t="s">
         <v>11</v>
       </c>
       <c r="G72">
-        <v>1.15</v>
+        <v>1.17</v>
       </c>
       <c r="H72" s="1">
-        <v>1624440.8</v>
+        <v>1246504.18</v>
       </c>
       <c r="I72" s="1">
-        <v>-138314.44</v>
+        <v>318269.25</v>
       </c>
       <c r="J72" s="1">
-        <v>-8.514587912345</v>
+        <v>25.532946869059</v>
       </c>
       <c r="K72">
         <v>0.0</v>
       </c>
       <c r="L72">
         <v>0.0</v>
       </c>
       <c r="M72" s="1">
-        <v>1486126.36</v>
+        <v>1564773.43</v>
       </c>
       <c r="N72" s="1">
-        <v>1486126.36</v>
+        <v>1564773.43</v>
       </c>
       <c r="O72" s="1">
-        <v>1.08</v>
+        <v>1.04</v>
       </c>
       <c r="P72">
         <v>1</v>
       </c>
     </row>
     <row r="73" spans="1:16">
       <c r="A73" t="s">
+        <v>177</v>
+      </c>
+      <c r="B73" t="s">
         <v>178</v>
       </c>
-      <c r="B73" t="s">
+      <c r="C73" s="1">
+        <v>1924.0</v>
+      </c>
+      <c r="D73" s="1">
+        <v>882.37</v>
+      </c>
+      <c r="E73" s="1">
+        <v>931.29937110187</v>
+      </c>
+      <c r="F73" t="s">
+        <v>11</v>
+      </c>
+      <c r="G73">
+        <v>1.17</v>
+      </c>
+      <c r="H73" s="1">
+        <v>1536617.62</v>
+      </c>
+      <c r="I73" s="1">
+        <v>-86662.56</v>
+      </c>
+      <c r="J73" s="1">
+        <v>-5.6398259965287</v>
+      </c>
+      <c r="K73">
+        <v>1.2</v>
+      </c>
+      <c r="L73" t="s">
         <v>179</v>
       </c>
-      <c r="C73" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M73" s="1">
-        <v>877999.29</v>
+        <v>1449955.06</v>
       </c>
       <c r="N73" s="1">
-        <v>877999.29</v>
+        <v>1452255.61</v>
       </c>
       <c r="O73" s="1">
-        <v>0.64</v>
+        <v>0.97</v>
       </c>
       <c r="P73">
         <v>1</v>
       </c>
     </row>
     <row r="74" spans="1:16">
       <c r="A74" t="s">
         <v>180</v>
       </c>
       <c r="B74" t="s">
         <v>181</v>
       </c>
       <c r="C74" s="1">
-        <v>8844.0</v>
+        <v>2737.0</v>
       </c>
       <c r="D74" s="1">
-        <v>128.9</v>
+        <v>171.82</v>
       </c>
       <c r="E74" s="1">
-        <v>108.40553143374</v>
+        <v>154.16118377786</v>
       </c>
       <c r="F74" t="s">
         <v>11</v>
       </c>
       <c r="G74">
-        <v>1.15</v>
+        <v>1.17</v>
       </c>
       <c r="H74" s="1">
-        <v>818667.5</v>
+        <v>359885.2</v>
       </c>
       <c r="I74" s="1">
-        <v>170865.59</v>
+        <v>41764.32</v>
       </c>
       <c r="J74" s="1">
-        <v>20.871182745132</v>
+        <v>11.604900673882</v>
       </c>
       <c r="K74">
-        <v>0.65</v>
-[...2 lines deleted...]
-        <v>182</v>
+        <v>0.0</v>
+      </c>
+      <c r="L74">
+        <v>0.0</v>
       </c>
       <c r="M74" s="1">
-        <v>989533.09</v>
+        <v>401649.52</v>
       </c>
       <c r="N74" s="1">
-        <v>995282.98</v>
+        <v>401649.52</v>
       </c>
       <c r="O74" s="1">
-        <v>0.72</v>
+        <v>0.27</v>
       </c>
       <c r="P74">
         <v>1</v>
       </c>
     </row>
     <row r="75" spans="1:16">
       <c r="A75" t="s">
+        <v>182</v>
+      </c>
+      <c r="B75" t="s">
         <v>183</v>
       </c>
-      <c r="B75" t="s">
+      <c r="C75" s="1">
+        <v>11082.0</v>
+      </c>
+      <c r="D75" s="1">
+        <v>142.24</v>
+      </c>
+      <c r="E75" s="1">
+        <v>158.59507218914</v>
+      </c>
+      <c r="F75" t="s">
+        <v>11</v>
+      </c>
+      <c r="G75">
+        <v>1.17</v>
+      </c>
+      <c r="H75" s="1">
+        <v>1500546.22</v>
+      </c>
+      <c r="I75" s="1">
+        <v>-154256.19</v>
+      </c>
+      <c r="J75" s="1">
+        <v>-10.28000257133</v>
+      </c>
+      <c r="K75">
+        <v>0.66</v>
+      </c>
+      <c r="L75" t="s">
         <v>184</v>
       </c>
-      <c r="C75" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M75" s="1">
-        <v>979687.2</v>
+        <v>1346290.03</v>
       </c>
       <c r="N75" s="1">
-        <v>985380.09</v>
+        <v>1353574.07</v>
       </c>
       <c r="O75" s="1">
-        <v>0.72</v>
+        <v>0.9</v>
       </c>
       <c r="P75">
         <v>1</v>
       </c>
     </row>
     <row r="76" spans="1:16">
       <c r="A76" t="s">
+        <v>185</v>
+      </c>
+      <c r="B76" t="s">
         <v>186</v>
       </c>
-      <c r="B76" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C76" s="1">
-        <v>4392.0</v>
+        <v>3693.0</v>
       </c>
       <c r="D76" s="1">
-        <v>215.83</v>
+        <v>195.96</v>
       </c>
       <c r="E76" s="1">
-        <v>241.86243169399</v>
+        <v>254.02156783103</v>
       </c>
       <c r="F76" t="s">
         <v>11</v>
       </c>
       <c r="G76">
-        <v>1.15</v>
+        <v>1.17</v>
       </c>
       <c r="H76" s="1">
-        <v>906901.14</v>
+        <v>801967.74</v>
       </c>
       <c r="I76" s="1">
-        <v>-84084.98</v>
+        <v>-183886.62</v>
       </c>
       <c r="J76" s="1">
-        <v>-9.2716809243398</v>
+        <v>-22.929428557812</v>
       </c>
       <c r="K76">
         <v>0.0</v>
       </c>
       <c r="L76">
         <v>0.0</v>
       </c>
       <c r="M76" s="1">
-        <v>822816.16</v>
+        <v>618081.12</v>
       </c>
       <c r="N76" s="1">
-        <v>822816.16</v>
+        <v>618081.12</v>
       </c>
       <c r="O76" s="1">
-        <v>0.6</v>
+        <v>0.41</v>
       </c>
       <c r="P76">
         <v>1</v>
       </c>
     </row>
     <row r="77" spans="1:16">
       <c r="A77" t="s">
+        <v>187</v>
+      </c>
+      <c r="B77" t="s">
         <v>188</v>
       </c>
-      <c r="B77" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C77" s="1">
-        <v>10350.0</v>
+        <v>8169.0</v>
       </c>
       <c r="D77" s="1">
-        <v>66.02</v>
+        <v>142.0</v>
       </c>
       <c r="E77" s="1">
-        <v>114.07628115942</v>
+        <v>108.40553188885</v>
       </c>
       <c r="F77" t="s">
         <v>11</v>
       </c>
       <c r="G77">
-        <v>1.15</v>
+        <v>1.17</v>
       </c>
       <c r="H77" s="1">
-        <v>1002645.92</v>
+        <v>756184.4</v>
       </c>
       <c r="I77" s="1">
-        <v>-409523.23</v>
+        <v>234547.12</v>
       </c>
       <c r="J77" s="1">
-        <v>-40.844252375754</v>
+        <v>31.017185755221</v>
       </c>
       <c r="K77">
         <v>0.0</v>
       </c>
       <c r="L77">
         <v>0.0</v>
       </c>
       <c r="M77" s="1">
-        <v>593122.69</v>
+        <v>990731.52</v>
       </c>
       <c r="N77" s="1">
-        <v>593122.69</v>
+        <v>990731.52</v>
       </c>
       <c r="O77" s="1">
-        <v>0.43</v>
+        <v>0.66</v>
       </c>
       <c r="P77">
         <v>1</v>
       </c>
     </row>
     <row r="78" spans="1:16">
       <c r="A78" t="s">
+        <v>189</v>
+      </c>
+      <c r="B78" t="s">
         <v>190</v>
       </c>
-      <c r="B78" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C78" s="1">
-        <v>7986.0</v>
+        <v>6455.0</v>
       </c>
       <c r="D78" s="1">
-        <v>189.71</v>
+        <v>77.22</v>
       </c>
       <c r="E78" s="1">
-        <v>199.22094164788</v>
+        <v>83.484711076685</v>
       </c>
       <c r="F78" t="s">
         <v>11</v>
       </c>
       <c r="G78">
-        <v>1.15</v>
+        <v>1.17</v>
       </c>
       <c r="H78" s="1">
-        <v>1357478.89</v>
+        <v>464860.52</v>
       </c>
       <c r="I78" s="1">
-        <v>-42410.92</v>
+        <v>-39139.8</v>
       </c>
       <c r="J78" s="1">
-        <v>-3.1242415858121</v>
+        <v>-8.4196868342358</v>
       </c>
       <c r="K78">
         <v>0.0</v>
       </c>
       <c r="L78">
         <v>0.0</v>
       </c>
       <c r="M78" s="1">
-        <v>1315067.97</v>
+        <v>425720.72</v>
       </c>
       <c r="N78" s="1">
-        <v>1315067.97</v>
+        <v>425720.72</v>
       </c>
       <c r="O78" s="1">
-        <v>0.96</v>
+        <v>0.28</v>
       </c>
       <c r="P78">
         <v>1</v>
       </c>
     </row>
     <row r="79" spans="1:16">
       <c r="A79" t="s">
+        <v>191</v>
+      </c>
+      <c r="B79" t="s">
         <v>192</v>
       </c>
-      <c r="B79" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C79" s="1">
-        <v>7359.0</v>
+        <v>11500.0</v>
       </c>
       <c r="D79" s="1">
-        <v>179.31</v>
+        <v>76.75</v>
       </c>
       <c r="E79" s="1">
-        <v>242.66786248132</v>
+        <v>110.38685565217</v>
       </c>
       <c r="F79" t="s">
         <v>11</v>
       </c>
       <c r="G79">
-        <v>1.15</v>
+        <v>1.17</v>
       </c>
       <c r="H79" s="1">
-        <v>1522677.87</v>
+        <v>1077529.01</v>
       </c>
       <c r="I79" s="1">
-        <v>-377291.57</v>
+        <v>-323696.32</v>
       </c>
       <c r="J79" s="1">
-        <v>-24.778160728113</v>
+        <v>-30.040613013287</v>
       </c>
       <c r="K79">
         <v>0.0</v>
       </c>
       <c r="L79">
         <v>0.0</v>
       </c>
       <c r="M79" s="1">
-        <v>1145386.3</v>
+        <v>753832.69</v>
       </c>
       <c r="N79" s="1">
-        <v>1145386.3</v>
+        <v>753832.69</v>
       </c>
       <c r="O79" s="1">
-        <v>0.83</v>
+        <v>0.5</v>
       </c>
       <c r="P79">
         <v>1</v>
       </c>
     </row>
     <row r="80" spans="1:16">
       <c r="A80" t="s">
+        <v>193</v>
+      </c>
+      <c r="B80" t="s">
         <v>194</v>
       </c>
-      <c r="B80" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C80" s="1">
-        <v>23745.0</v>
+        <v>5906.0</v>
       </c>
       <c r="D80" s="1">
-        <v>53.5</v>
+        <v>178.11</v>
       </c>
       <c r="E80" s="1">
-        <v>34.260741208675</v>
+        <v>199.43042499153</v>
       </c>
       <c r="F80" t="s">
         <v>11</v>
       </c>
       <c r="G80">
-        <v>1.15</v>
+        <v>1.17</v>
       </c>
       <c r="H80" s="1">
-        <v>694630.15</v>
+        <v>1004526.4</v>
       </c>
       <c r="I80" s="1">
-        <v>408062.88</v>
+        <v>-106104.18</v>
       </c>
       <c r="J80" s="1">
-        <v>58.745345274748</v>
+        <v>-10.562607413802</v>
       </c>
       <c r="K80">
-        <v>0.26</v>
-[...2 lines deleted...]
-        <v>196</v>
+        <v>0.0</v>
+      </c>
+      <c r="L80">
+        <v>0.0</v>
       </c>
       <c r="M80" s="1">
-        <v>1102693.03</v>
+        <v>898422.22</v>
       </c>
       <c r="N80" s="1">
-        <v>1108948.19</v>
+        <v>898422.22</v>
       </c>
       <c r="O80" s="1">
-        <v>0.81</v>
+        <v>0.6</v>
       </c>
       <c r="P80">
         <v>1</v>
       </c>
     </row>
     <row r="81" spans="1:16">
       <c r="A81" t="s">
-        <v>197</v>
+        <v>195</v>
       </c>
       <c r="B81" t="s">
-        <v>198</v>
+        <v>196</v>
       </c>
       <c r="C81" s="1">
-        <v>7884.0</v>
+        <v>597.0</v>
       </c>
       <c r="D81" s="1">
-        <v>152.8</v>
+        <v>817.35</v>
       </c>
       <c r="E81" s="1">
-        <v>165.08086504312</v>
+        <v>813.60747068677</v>
       </c>
       <c r="F81" t="s">
         <v>11</v>
       </c>
       <c r="G81">
-        <v>1.15</v>
+        <v>1.17</v>
       </c>
       <c r="H81" s="1">
-        <v>1104084.03</v>
+        <v>414847.04</v>
       </c>
       <c r="I81" s="1">
-        <v>-58404.42</v>
+        <v>1908.27</v>
       </c>
       <c r="J81" s="1">
-        <v>-5.2898528022364</v>
+        <v>0.4599936400655</v>
       </c>
       <c r="K81">
         <v>0.0</v>
       </c>
       <c r="L81">
         <v>0.0</v>
       </c>
       <c r="M81" s="1">
-        <v>1045679.61</v>
+        <v>416755.31</v>
       </c>
       <c r="N81" s="1">
-        <v>1045679.61</v>
+        <v>416755.31</v>
       </c>
       <c r="O81" s="1">
-        <v>0.76</v>
+        <v>0.28</v>
       </c>
       <c r="P81">
         <v>1</v>
       </c>
     </row>
     <row r="82" spans="1:16">
       <c r="A82" t="s">
-        <v>199</v>
+        <v>197</v>
       </c>
       <c r="B82" t="s">
-        <v>200</v>
+        <v>198</v>
       </c>
       <c r="C82" s="1">
-        <v>1537.0</v>
+        <v>4169.0</v>
       </c>
       <c r="D82" s="1">
-        <v>210.82</v>
+        <v>55.38</v>
       </c>
       <c r="E82" s="1">
-        <v>233.9553415745</v>
+        <v>34.260741184936</v>
       </c>
       <c r="F82" t="s">
         <v>11</v>
       </c>
       <c r="G82">
-        <v>1.15</v>
+        <v>1.17</v>
       </c>
       <c r="H82" s="1">
-        <v>306993.98</v>
+        <v>121958.86</v>
       </c>
       <c r="I82" s="1">
-        <v>-25729.85</v>
+        <v>75230.55</v>
       </c>
       <c r="J82" s="1">
-        <v>-8.3812229803334</v>
+        <v>61.685186299708</v>
       </c>
       <c r="K82">
         <v>0.0</v>
       </c>
       <c r="L82">
         <v>0.0</v>
       </c>
       <c r="M82" s="1">
-        <v>281264.13</v>
+        <v>197189.41</v>
       </c>
       <c r="N82" s="1">
-        <v>281264.13</v>
+        <v>197189.41</v>
       </c>
       <c r="O82" s="1">
-        <v>0.2</v>
+        <v>0.13</v>
       </c>
       <c r="P82">
         <v>1</v>
       </c>
     </row>
     <row r="83" spans="1:16">
       <c r="A83" t="s">
-        <v>201</v>
+        <v>199</v>
       </c>
       <c r="B83" t="s">
-        <v>202</v>
+        <v>200</v>
       </c>
       <c r="C83" s="1">
-        <v>7519.0</v>
+        <v>2341.0</v>
       </c>
       <c r="D83" s="1">
-        <v>250.23</v>
+        <v>152.37</v>
       </c>
       <c r="E83" s="1">
-        <v>172.12817927916</v>
+        <v>165.08086287911</v>
       </c>
       <c r="F83" t="s">
         <v>11</v>
       </c>
       <c r="G83">
-        <v>1.15</v>
+        <v>1.17</v>
       </c>
       <c r="H83" s="1">
-        <v>1104796.65</v>
+        <v>327836.21</v>
       </c>
       <c r="I83" s="1">
-        <v>528361.09</v>
+        <v>-23187.31</v>
       </c>
       <c r="J83" s="1">
-        <v>47.824284224613</v>
+        <v>-7.0728337177885</v>
       </c>
       <c r="K83">
         <v>0.0</v>
       </c>
       <c r="L83">
         <v>0.0</v>
       </c>
       <c r="M83" s="1">
-        <v>1633157.74</v>
+        <v>304648.9</v>
       </c>
       <c r="N83" s="1">
-        <v>1633157.74</v>
+        <v>304648.9</v>
       </c>
       <c r="O83" s="1">
-        <v>1.19</v>
+        <v>0.2</v>
       </c>
       <c r="P83">
         <v>1</v>
       </c>
     </row>
     <row r="84" spans="1:16">
       <c r="A84" t="s">
-        <v>203</v>
+        <v>201</v>
       </c>
       <c r="B84" t="s">
-        <v>204</v>
+        <v>202</v>
       </c>
       <c r="C84" s="1">
-        <v>8256.0</v>
+        <v>3504.0</v>
       </c>
       <c r="D84" s="1">
-        <v>361.83</v>
+        <v>302.09</v>
       </c>
       <c r="E84" s="1">
-        <v>335.33270591085</v>
+        <v>330.24198059361</v>
       </c>
       <c r="F84" t="s">
         <v>11</v>
       </c>
       <c r="G84">
-        <v>1.15</v>
+        <v>1.17</v>
       </c>
       <c r="H84" s="1">
-        <v>2364024.46</v>
+        <v>987471.01</v>
       </c>
       <c r="I84" s="1">
-        <v>228978.0</v>
+        <v>-83406.99</v>
       </c>
       <c r="J84" s="1">
-        <v>9.6859403899738</v>
+        <v>-8.4465254326808</v>
       </c>
       <c r="K84">
         <v>0.0</v>
       </c>
       <c r="L84">
         <v>0.0</v>
       </c>
       <c r="M84" s="1">
-        <v>2593002.46</v>
+        <v>904064.02</v>
       </c>
       <c r="N84" s="1">
-        <v>2593002.46</v>
+        <v>904064.02</v>
       </c>
       <c r="O84" s="1">
-        <v>1.88</v>
+        <v>0.6</v>
       </c>
       <c r="P84">
         <v>1</v>
       </c>
     </row>
     <row r="85" spans="1:16">
       <c r="A85" t="s">
-        <v>205</v>
+        <v>203</v>
       </c>
       <c r="B85" t="s">
-        <v>206</v>
+        <v>204</v>
       </c>
       <c r="C85" s="1">
-        <v>3414.0</v>
+        <v>1420.0</v>
       </c>
       <c r="D85" s="1">
-        <v>473.36</v>
+        <v>190.28</v>
       </c>
       <c r="E85" s="1">
-        <v>427.74191857059</v>
+        <v>233.95534507042</v>
       </c>
       <c r="F85" t="s">
         <v>11</v>
       </c>
       <c r="G85">
-        <v>1.15</v>
+        <v>1.17</v>
       </c>
       <c r="H85" s="1">
-        <v>1247143.46</v>
+        <v>283624.89</v>
       </c>
       <c r="I85" s="1">
-        <v>155617.74</v>
+        <v>-52854.42</v>
       </c>
       <c r="J85" s="1">
-        <v>12.477934174469</v>
+        <v>-18.635324988579</v>
       </c>
       <c r="K85">
-        <v>0.29</v>
+        <v>0.0</v>
       </c>
       <c r="L85">
-        <v>974.96</v>
+        <v>0.0</v>
       </c>
       <c r="M85" s="1">
-        <v>1402761.2</v>
+        <v>230770.47</v>
       </c>
       <c r="N85" s="1">
-        <v>1403736.16</v>
+        <v>230770.47</v>
       </c>
       <c r="O85" s="1">
-        <v>1.02</v>
+        <v>0.15</v>
       </c>
       <c r="P85">
         <v>1</v>
       </c>
     </row>
     <row r="86" spans="1:16">
       <c r="A86" t="s">
+        <v>205</v>
+      </c>
+      <c r="B86" t="s">
+        <v>206</v>
+      </c>
+      <c r="C86" s="1">
+        <v>4234.0</v>
+      </c>
+      <c r="D86" s="1">
+        <v>263.29</v>
+      </c>
+      <c r="E86" s="1">
+        <v>172.12817902693</v>
+      </c>
+      <c r="F86" t="s">
+        <v>11</v>
+      </c>
+      <c r="G86">
+        <v>1.17</v>
+      </c>
+      <c r="H86" s="1">
+        <v>622118.51</v>
+      </c>
+      <c r="I86" s="1">
+        <v>329984.54</v>
+      </c>
+      <c r="J86" s="1">
+        <v>53.042070714147</v>
+      </c>
+      <c r="K86">
+        <v>0.75</v>
+      </c>
+      <c r="L86" t="s">
         <v>207</v>
       </c>
-      <c r="B86" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M86" s="1">
-        <v>432889.89</v>
+        <v>952103.05</v>
       </c>
       <c r="N86" s="1">
-        <v>432889.89</v>
+        <v>955298.59</v>
       </c>
       <c r="O86" s="1">
-        <v>0.31</v>
+        <v>0.64</v>
       </c>
       <c r="P86">
         <v>1</v>
       </c>
     </row>
     <row r="87" spans="1:16">
       <c r="A87" t="s">
+        <v>208</v>
+      </c>
+      <c r="B87" t="s">
         <v>209</v>
       </c>
-      <c r="B87" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C87" s="1">
-        <v>2662.0</v>
+        <v>7215.0</v>
       </c>
       <c r="D87" s="1">
-        <v>410.23</v>
+        <v>445.27</v>
       </c>
       <c r="E87" s="1">
-        <v>418.9253606311</v>
+        <v>335.33270686071</v>
       </c>
       <c r="F87" t="s">
         <v>11</v>
       </c>
       <c r="G87">
-        <v>1.15</v>
+        <v>1.17</v>
       </c>
       <c r="H87" s="1">
-        <v>949979.1</v>
+        <v>2065944.34</v>
       </c>
       <c r="I87" s="1">
-        <v>-2075.57</v>
+        <v>677893.94</v>
       </c>
       <c r="J87" s="1">
-        <v>-0.21848585932048</v>
+        <v>32.812788170276</v>
       </c>
       <c r="K87">
-        <v>0.91</v>
-[...2 lines deleted...]
-        <v>211</v>
+        <v>0.0</v>
+      </c>
+      <c r="L87">
+        <v>0.0</v>
       </c>
       <c r="M87" s="1">
-        <v>947903.53</v>
+        <v>2743838.28</v>
       </c>
       <c r="N87" s="1">
-        <v>950329.73</v>
+        <v>2743838.28</v>
       </c>
       <c r="O87" s="1">
-        <v>0.69</v>
+        <v>1.83</v>
       </c>
       <c r="P87">
         <v>1</v>
       </c>
     </row>
     <row r="88" spans="1:16">
       <c r="A88" t="s">
+        <v>210</v>
+      </c>
+      <c r="B88" t="s">
+        <v>211</v>
+      </c>
+      <c r="C88" s="1">
+        <v>2507.0</v>
+      </c>
+      <c r="D88" s="1">
+        <v>306.34</v>
+      </c>
+      <c r="E88" s="1">
+        <v>215.19041483845</v>
+      </c>
+      <c r="F88" t="s">
+        <v>11</v>
+      </c>
+      <c r="G88">
+        <v>1.17</v>
+      </c>
+      <c r="H88" s="1">
+        <v>459975.6</v>
+      </c>
+      <c r="I88" s="1">
+        <v>195953.32</v>
+      </c>
+      <c r="J88" s="1">
+        <v>42.600807521095</v>
+      </c>
+      <c r="K88">
+        <v>0.85</v>
+      </c>
+      <c r="L88" t="s">
         <v>212</v>
       </c>
-      <c r="B88" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M88" s="1">
-        <v>996100.72</v>
+        <v>655928.92</v>
       </c>
       <c r="N88" s="1">
-        <v>996100.72</v>
+        <v>658057.25</v>
       </c>
       <c r="O88" s="1">
-        <v>0.72</v>
+        <v>0.44</v>
       </c>
       <c r="P88">
         <v>1</v>
       </c>
     </row>
     <row r="89" spans="1:16">
       <c r="A89" t="s">
+        <v>213</v>
+      </c>
+      <c r="B89" t="s">
         <v>214</v>
       </c>
-      <c r="B89" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C89" s="1">
-        <v>1636.0</v>
+        <v>3153.0</v>
       </c>
       <c r="D89" s="1">
-        <v>734.3</v>
+        <v>446.03</v>
       </c>
       <c r="E89" s="1">
-        <v>869.17824572127</v>
+        <v>427.74191880748</v>
       </c>
       <c r="F89" t="s">
         <v>11</v>
       </c>
       <c r="G89">
-        <v>1.15</v>
+        <v>1.17</v>
       </c>
       <c r="H89" s="1">
-        <v>1225500.9</v>
+        <v>1151799.45</v>
       </c>
       <c r="I89" s="1">
-        <v>-182738.17</v>
+        <v>49321.61</v>
       </c>
       <c r="J89" s="1">
-        <v>-14.911304430703</v>
+        <v>4.2821352276214</v>
       </c>
       <c r="K89">
         <v>0.0</v>
       </c>
       <c r="L89">
         <v>0.0</v>
       </c>
       <c r="M89" s="1">
-        <v>1042762.73</v>
+        <v>1201121.06</v>
       </c>
       <c r="N89" s="1">
-        <v>1042762.73</v>
+        <v>1201121.06</v>
       </c>
       <c r="O89" s="1">
-        <v>0.76</v>
+        <v>0.8</v>
       </c>
       <c r="P89">
         <v>1</v>
       </c>
     </row>
     <row r="90" spans="1:16">
       <c r="A90" t="s">
+        <v>215</v>
+      </c>
+      <c r="B90" t="s">
         <v>216</v>
       </c>
-      <c r="B90" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C90" s="1">
-        <v>4388.0</v>
+        <v>2970.0</v>
       </c>
       <c r="D90" s="1">
-        <v>254.32</v>
+        <v>147.03</v>
       </c>
       <c r="E90" s="1">
-        <v>185.43332497721</v>
+        <v>148.79794276094</v>
       </c>
       <c r="F90" t="s">
         <v>11</v>
       </c>
       <c r="G90">
-        <v>1.15</v>
+        <v>1.17</v>
       </c>
       <c r="H90" s="1">
-        <v>698978.99</v>
+        <v>371478.91</v>
       </c>
       <c r="I90" s="1">
-        <v>269690.91</v>
+        <v>1480.14</v>
       </c>
       <c r="J90" s="1">
-        <v>38.583550272377</v>
+        <v>0.3984452307131</v>
       </c>
       <c r="K90">
         <v>0.0</v>
       </c>
       <c r="L90">
         <v>0.0</v>
       </c>
       <c r="M90" s="1">
-        <v>968669.9</v>
+        <v>372959.05</v>
       </c>
       <c r="N90" s="1">
-        <v>968669.9</v>
+        <v>372959.05</v>
       </c>
       <c r="O90" s="1">
-        <v>0.7</v>
+        <v>0.25</v>
       </c>
       <c r="P90">
         <v>1</v>
       </c>
     </row>
     <row r="91" spans="1:16">
       <c r="A91" t="s">
+        <v>217</v>
+      </c>
+      <c r="B91" t="s">
         <v>218</v>
       </c>
-      <c r="B91" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C91" s="1">
-        <v>2905.0</v>
+        <v>2290.0</v>
       </c>
       <c r="D91" s="1">
-        <v>251.07</v>
+        <v>471.02</v>
       </c>
       <c r="E91" s="1">
-        <v>143.25428571429</v>
+        <v>418.92536244541</v>
       </c>
       <c r="F91" t="s">
         <v>11</v>
       </c>
       <c r="G91">
-        <v>1.15</v>
+        <v>1.17</v>
       </c>
       <c r="H91" s="1">
-        <v>355934.27</v>
+        <v>817224.7</v>
       </c>
       <c r="I91" s="1">
-        <v>277161.82</v>
+        <v>104016.96</v>
       </c>
       <c r="J91" s="1">
-        <v>77.868821116888</v>
+        <v>12.728073441735</v>
       </c>
       <c r="K91">
-        <v>0.0</v>
+        <v>0.26</v>
       </c>
       <c r="L91">
-        <v>0.0</v>
+        <v>596.81</v>
       </c>
       <c r="M91" s="1">
-        <v>633096.09</v>
+        <v>921241.66</v>
       </c>
       <c r="N91" s="1">
-        <v>633096.09</v>
+        <v>921838.47</v>
       </c>
       <c r="O91" s="1">
-        <v>0.46</v>
+        <v>0.61</v>
       </c>
       <c r="P91">
         <v>1</v>
       </c>
     </row>
     <row r="92" spans="1:16">
       <c r="A92" t="s">
+        <v>219</v>
+      </c>
+      <c r="B92" t="s">
         <v>220</v>
       </c>
-      <c r="B92" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C92" s="1">
-        <v>745.0</v>
+        <v>18507.0</v>
       </c>
       <c r="D92" s="1">
-        <v>295.52</v>
+        <v>74.7</v>
       </c>
       <c r="E92" s="1">
-        <v>303.38377181208</v>
+        <v>84.314064948398</v>
       </c>
       <c r="F92" t="s">
         <v>11</v>
       </c>
       <c r="G92">
-        <v>1.15</v>
+        <v>1.17</v>
       </c>
       <c r="H92" s="1">
-        <v>195088.16</v>
+        <v>1345756.11</v>
       </c>
       <c r="I92" s="1">
-        <v>-3983.26</v>
+        <v>-165013.15</v>
       </c>
       <c r="J92" s="1">
-        <v>-2.041774344481</v>
+        <v>-12.261742582763</v>
       </c>
       <c r="K92">
         <v>0.0</v>
       </c>
       <c r="L92">
         <v>0.0</v>
       </c>
       <c r="M92" s="1">
-        <v>191104.9</v>
+        <v>1180742.96</v>
       </c>
       <c r="N92" s="1">
-        <v>191104.9</v>
+        <v>1180742.96</v>
       </c>
       <c r="O92" s="1">
-        <v>0.14</v>
+        <v>0.79</v>
       </c>
       <c r="P92">
         <v>1</v>
       </c>
     </row>
     <row r="93" spans="1:16">
       <c r="A93" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="B93" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="C93" s="1">
-        <v>4178.0</v>
+        <v>704.0</v>
       </c>
       <c r="D93" s="1">
-        <v>295.52</v>
+        <v>935.26</v>
       </c>
       <c r="E93" s="1">
-        <v>194.01785543322</v>
+        <v>869.17823863636</v>
       </c>
       <c r="F93" t="s">
         <v>11</v>
       </c>
       <c r="G93">
-        <v>1.15</v>
+        <v>1.17</v>
       </c>
       <c r="H93" s="1">
-        <v>727356.65</v>
+        <v>527354.9</v>
       </c>
       <c r="I93" s="1">
-        <v>344369.89</v>
+        <v>34991.29</v>
       </c>
       <c r="J93" s="1">
-        <v>47.345396512151</v>
+        <v>6.6352450693072</v>
       </c>
       <c r="K93">
-        <v>0.0</v>
+        <v>1.18</v>
       </c>
       <c r="L93">
-        <v>0.0</v>
+        <v>829.16</v>
       </c>
       <c r="M93" s="1">
-        <v>1071726.54</v>
+        <v>562346.19</v>
       </c>
       <c r="N93" s="1">
-        <v>1071726.54</v>
+        <v>563175.35</v>
       </c>
       <c r="O93" s="1">
-        <v>0.78</v>
+        <v>0.38</v>
       </c>
       <c r="P93">
         <v>1</v>
       </c>
     </row>
     <row r="94" spans="1:16">
       <c r="A94" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="B94" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
       <c r="C94" s="1">
-        <v>5540.0</v>
+        <v>2535.0</v>
       </c>
       <c r="D94" s="1">
-        <v>122.89</v>
+        <v>401.16</v>
       </c>
       <c r="E94" s="1">
-        <v>98.554954873646</v>
+        <v>309.122</v>
       </c>
       <c r="F94" t="s">
         <v>11</v>
       </c>
       <c r="G94">
-        <v>1.15</v>
+        <v>1.17</v>
       </c>
       <c r="H94" s="1">
-        <v>466196.78</v>
+        <v>668136.82</v>
       </c>
       <c r="I94" s="1">
-        <v>124758.99</v>
+        <v>200412.18</v>
       </c>
       <c r="J94" s="1">
-        <v>26.761014951669</v>
+        <v>29.995679627415</v>
       </c>
       <c r="K94">
-        <v>0.15</v>
+        <v>0.0</v>
       </c>
       <c r="L94">
-        <v>833.12</v>
+        <v>0.0</v>
       </c>
       <c r="M94" s="1">
-        <v>590955.77</v>
+        <v>868549.0</v>
       </c>
       <c r="N94" s="1">
-        <v>591788.89</v>
+        <v>868549.0</v>
       </c>
       <c r="O94" s="1">
-        <v>0.43</v>
+        <v>0.58</v>
       </c>
       <c r="P94">
         <v>1</v>
       </c>
     </row>
     <row r="95" spans="1:16">
       <c r="A95" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
       <c r="B95" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="C95" s="1">
-        <v>5124.0</v>
+        <v>3188.0</v>
       </c>
       <c r="D95" s="1">
-        <v>71.5</v>
+        <v>369.99</v>
       </c>
       <c r="E95" s="1">
-        <v>83.288977361436</v>
+        <v>182.3397208281</v>
       </c>
       <c r="F95" t="s">
         <v>11</v>
       </c>
       <c r="G95">
-        <v>1.15</v>
+        <v>1.17</v>
       </c>
       <c r="H95" s="1">
-        <v>362070.69</v>
+        <v>500846.79</v>
       </c>
       <c r="I95" s="1">
-        <v>-44058.45</v>
+        <v>506565.02</v>
       </c>
       <c r="J95" s="1">
-        <v>-12.168466329048</v>
+        <v>101.14171241868</v>
       </c>
       <c r="K95">
         <v>0.0</v>
       </c>
       <c r="L95">
         <v>0.0</v>
       </c>
       <c r="M95" s="1">
-        <v>318012.24</v>
+        <v>1007411.81</v>
       </c>
       <c r="N95" s="1">
-        <v>318012.24</v>
+        <v>1007411.81</v>
       </c>
       <c r="O95" s="1">
-        <v>0.23</v>
+        <v>0.67</v>
       </c>
       <c r="P95">
         <v>1</v>
       </c>
     </row>
     <row r="96" spans="1:16">
       <c r="A96" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="B96" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
       <c r="C96" s="1">
-        <v>10162.0</v>
+        <v>3159.0</v>
       </c>
       <c r="D96" s="1">
-        <v>77.19</v>
+        <v>320.31</v>
       </c>
       <c r="E96" s="1">
-        <v>80.722160007873</v>
+        <v>305.71913263691</v>
       </c>
       <c r="F96" t="s">
         <v>11</v>
       </c>
       <c r="G96">
-        <v>1.15</v>
+        <v>1.17</v>
       </c>
       <c r="H96" s="1">
-        <v>700394.79</v>
+        <v>825430.53</v>
       </c>
       <c r="I96" s="1">
-        <v>-19517.42</v>
+        <v>38778.63</v>
       </c>
       <c r="J96" s="1">
-        <v>-2.7866312369342</v>
+        <v>4.6979883334337</v>
       </c>
       <c r="K96">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>0.4</v>
+      </c>
+      <c r="L96" t="s">
+        <v>229</v>
       </c>
       <c r="M96" s="1">
-        <v>680877.37</v>
+        <v>864209.16</v>
       </c>
       <c r="N96" s="1">
-        <v>680877.37</v>
+        <v>865474.54</v>
       </c>
       <c r="O96" s="1">
-        <v>0.49</v>
+        <v>0.58</v>
       </c>
       <c r="P96">
         <v>1</v>
       </c>
     </row>
     <row r="97" spans="1:16">
       <c r="A97" t="s">
+        <v>227</v>
+      </c>
+      <c r="B97" t="s">
         <v>228</v>
       </c>
-      <c r="B97" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C97" s="1">
-        <v>4624.0</v>
+        <v>4178.0</v>
       </c>
       <c r="D97" s="1">
-        <v>195.77</v>
+        <v>320.31</v>
       </c>
       <c r="E97" s="1">
-        <v>185.86096885813</v>
+        <v>194.01785543322</v>
       </c>
       <c r="F97" t="s">
         <v>11</v>
       </c>
       <c r="G97">
-        <v>1.15</v>
+        <v>1.17</v>
       </c>
       <c r="H97" s="1">
-        <v>734799.18</v>
+        <v>727356.65</v>
       </c>
       <c r="I97" s="1">
-        <v>50965.74</v>
+        <v>415620.83</v>
       </c>
       <c r="J97" s="1">
-        <v>6.9360093733365</v>
+        <v>57.141270379531</v>
       </c>
       <c r="K97">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>0.4</v>
+      </c>
+      <c r="L97" t="s">
+        <v>230</v>
       </c>
       <c r="M97" s="1">
-        <v>785764.92</v>
+        <v>1142977.48</v>
       </c>
       <c r="N97" s="1">
-        <v>785764.92</v>
+        <v>1144651.03</v>
       </c>
       <c r="O97" s="1">
-        <v>0.57</v>
+        <v>0.76</v>
       </c>
       <c r="P97">
         <v>1</v>
       </c>
     </row>
     <row r="98" spans="1:16">
       <c r="A98" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
       <c r="B98" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="C98" s="1">
-        <v>6490.0</v>
+        <v>5118.0</v>
       </c>
       <c r="D98" s="1">
-        <v>117.55</v>
+        <v>131.47</v>
       </c>
       <c r="E98" s="1">
-        <v>130.36173189522</v>
+        <v>98.554955060571</v>
       </c>
       <c r="F98" t="s">
         <v>11</v>
       </c>
       <c r="G98">
-        <v>1.15</v>
+        <v>1.17</v>
       </c>
       <c r="H98" s="1">
-        <v>722391.77</v>
+        <v>430685.04</v>
       </c>
       <c r="I98" s="1">
-        <v>-60181.36</v>
+        <v>143994.43</v>
       </c>
       <c r="J98" s="1">
-        <v>-8.3308479552584</v>
+        <v>33.433812792755</v>
       </c>
       <c r="K98">
-        <v>0.0</v>
+        <v>0.15</v>
       </c>
       <c r="L98">
-        <v>0.0</v>
+        <v>757.31</v>
       </c>
       <c r="M98" s="1">
-        <v>662210.41</v>
+        <v>574679.47</v>
       </c>
       <c r="N98" s="1">
-        <v>662210.41</v>
+        <v>575436.78</v>
       </c>
       <c r="O98" s="1">
-        <v>0.48</v>
+        <v>0.38</v>
       </c>
       <c r="P98">
         <v>1</v>
       </c>
     </row>
     <row r="99" spans="1:16">
       <c r="A99" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="B99" t="s">
-        <v>233</v>
+        <v>234</v>
       </c>
       <c r="C99" s="1">
-        <v>3534.0</v>
+        <v>14900.0</v>
       </c>
       <c r="D99" s="1">
-        <v>133.16</v>
+        <v>60.06</v>
       </c>
       <c r="E99" s="1">
-        <v>242.99338709677</v>
+        <v>84.136905369128</v>
       </c>
       <c r="F99" t="s">
         <v>11</v>
       </c>
       <c r="G99">
-        <v>1.15</v>
+        <v>1.17</v>
       </c>
       <c r="H99" s="1">
-        <v>736384.66</v>
+        <v>1061912.09</v>
       </c>
       <c r="I99" s="1">
-        <v>-327906.35</v>
+        <v>-297600.69</v>
       </c>
       <c r="J99" s="1">
-        <v>-44.529220638572</v>
+        <v>-28.02498368768</v>
       </c>
       <c r="K99">
         <v>0.0</v>
       </c>
       <c r="L99">
         <v>0.0</v>
       </c>
       <c r="M99" s="1">
-        <v>408478.31</v>
+        <v>764311.4</v>
       </c>
       <c r="N99" s="1">
-        <v>408478.31</v>
+        <v>764311.4</v>
       </c>
       <c r="O99" s="1">
-        <v>0.3</v>
+        <v>0.51</v>
       </c>
       <c r="P99">
         <v>1</v>
       </c>
     </row>
     <row r="100" spans="1:16">
       <c r="A100" t="s">
-        <v>234</v>
+        <v>235</v>
       </c>
       <c r="B100" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
       <c r="C100" s="1">
-        <v>8.6147338151932E-9</v>
+        <v>8631.0</v>
       </c>
       <c r="D100" s="1">
-        <v>1.1521</v>
+        <v>73.53</v>
       </c>
       <c r="E100" s="1">
-        <v>0.0</v>
+        <v>80.72215965705</v>
       </c>
       <c r="F100" t="s">
         <v>11</v>
       </c>
       <c r="G100">
-        <v>1.15</v>
+        <v>1.17</v>
       </c>
       <c r="H100" s="1">
-        <v>0.0</v>
+        <v>594873.8</v>
       </c>
       <c r="I100" s="1">
-        <v>-1044212.03</v>
+        <v>-52842.43</v>
       </c>
       <c r="J100" s="1">
-        <v>0</v>
+        <v>-8.8829647565584</v>
       </c>
       <c r="K100">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>0.27</v>
+      </c>
+      <c r="L100" t="s">
+        <v>237</v>
       </c>
       <c r="M100" s="1">
-        <v>-1044212.03</v>
+        <v>542031.37</v>
       </c>
       <c r="N100" s="1">
-        <v>-1044212.03</v>
+        <v>544353.41</v>
       </c>
       <c r="O100" s="1">
-        <v>-0.76</v>
+        <v>0.36</v>
       </c>
       <c r="P100">
         <v>1</v>
       </c>
     </row>
     <row r="101" spans="1:16">
       <c r="A101" t="s">
-        <v>236</v>
+        <v>238</v>
       </c>
       <c r="B101" t="s">
-        <v>237</v>
+        <v>239</v>
       </c>
       <c r="C101" s="1">
-        <v>40394918.05</v>
+        <v>4271.0</v>
       </c>
       <c r="D101" s="1">
-        <v>1.1537</v>
+        <v>220.14</v>
       </c>
       <c r="E101" s="1">
-        <v>0.0</v>
+        <v>185.86096932803</v>
       </c>
       <c r="F101" t="s">
         <v>11</v>
       </c>
       <c r="G101">
-        <v>1.15</v>
+        <v>1.17</v>
       </c>
       <c r="H101" s="1">
-        <v>0.0</v>
+        <v>678704.0</v>
       </c>
       <c r="I101" s="1">
-        <v>-14373.61</v>
+        <v>124317.69</v>
       </c>
       <c r="J101" s="1">
+        <v>18.316923135859</v>
+      </c>
+      <c r="K101">
+        <v>0.44</v>
+      </c>
+      <c r="L101" t="s">
+        <v>240</v>
+      </c>
+      <c r="M101" s="1">
+        <v>803021.69</v>
+      </c>
+      <c r="N101" s="1">
+        <v>804911.25</v>
+      </c>
+      <c r="O101" s="1">
+        <v>0.54</v>
+      </c>
+      <c r="P101">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="102" spans="1:16">
+      <c r="A102" t="s">
+        <v>241</v>
+      </c>
+      <c r="B102" t="s">
+        <v>242</v>
+      </c>
+      <c r="C102" s="1">
+        <v>15305.0</v>
+      </c>
+      <c r="D102" s="1">
+        <v>75.71</v>
+      </c>
+      <c r="E102" s="1">
+        <v>71.073113361647</v>
+      </c>
+      <c r="F102" t="s">
+        <v>11</v>
+      </c>
+      <c r="G102">
+        <v>1.17</v>
+      </c>
+      <c r="H102" s="1">
+        <v>928253.62</v>
+      </c>
+      <c r="I102" s="1">
+        <v>61404.79</v>
+      </c>
+      <c r="J102" s="1">
+        <v>6.6150875878082</v>
+      </c>
+      <c r="K102">
+        <v>0.0</v>
+      </c>
+      <c r="L102">
+        <v>0.0</v>
+      </c>
+      <c r="M102" s="1">
+        <v>989658.41</v>
+      </c>
+      <c r="N102" s="1">
+        <v>989658.41</v>
+      </c>
+      <c r="O102" s="1">
+        <v>0.66</v>
+      </c>
+      <c r="P102">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="103" spans="1:16">
+      <c r="A103" t="s">
+        <v>243</v>
+      </c>
+      <c r="B103" t="s">
+        <v>244</v>
+      </c>
+      <c r="C103" s="1">
+        <v>2159.0</v>
+      </c>
+      <c r="D103" s="1">
+        <v>120.61</v>
+      </c>
+      <c r="E103" s="1">
+        <v>194.41941176471</v>
+      </c>
+      <c r="F103" t="s">
+        <v>11</v>
+      </c>
+      <c r="G103">
+        <v>1.17</v>
+      </c>
+      <c r="H103" s="1">
+        <v>355450.52</v>
+      </c>
+      <c r="I103" s="1">
+        <v>-133050.56</v>
+      </c>
+      <c r="J103" s="1">
+        <v>-37.431527741189</v>
+      </c>
+      <c r="K103">
+        <v>0.0</v>
+      </c>
+      <c r="L103">
+        <v>0.0</v>
+      </c>
+      <c r="M103" s="1">
+        <v>222399.96</v>
+      </c>
+      <c r="N103" s="1">
+        <v>222399.96</v>
+      </c>
+      <c r="O103" s="1">
+        <v>0.15</v>
+      </c>
+      <c r="P103">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="104" spans="1:16">
+      <c r="A104" t="s">
+        <v>245</v>
+      </c>
+      <c r="B104" t="s">
+        <v>246</v>
+      </c>
+      <c r="C104" s="1">
+        <v>44844983.93</v>
+      </c>
+      <c r="D104" s="1">
+        <v>1.1715</v>
+      </c>
+      <c r="E104" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="F104" t="s">
+        <v>11</v>
+      </c>
+      <c r="G104">
+        <v>1.17</v>
+      </c>
+      <c r="H104" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="I104" s="1">
+        <v>-183166.54</v>
+      </c>
+      <c r="J104" s="1">
         <v>0</v>
       </c>
-      <c r="K101">
-[...14 lines deleted...]
-      <c r="P101">
+      <c r="K104">
+        <v>0.0</v>
+      </c>
+      <c r="L104">
+        <v>0.0</v>
+      </c>
+      <c r="M104" s="1">
+        <v>-183166.54</v>
+      </c>
+      <c r="N104" s="1">
+        <v>-183166.54</v>
+      </c>
+      <c r="O104" s="1">
+        <v>-0.12</v>
+      </c>
+      <c r="P104">
         <v>1</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>