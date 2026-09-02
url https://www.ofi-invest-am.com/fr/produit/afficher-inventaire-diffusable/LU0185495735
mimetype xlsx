--- v2 (2026-08-13)
+++ v3 (2026-09-02)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="1" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Répartition" sheetId="1" r:id="rId4"/>
     <sheet name="Valorisation" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="247">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="251">
   <si>
     <t>Type Part</t>
   </si>
   <si>
     <t>CodeIsin</t>
   </si>
   <si>
     <t>Parts</t>
   </si>
   <si>
     <t>Vl</t>
   </si>
   <si>
     <t>Devise</t>
   </si>
   <si>
     <t>Actif net</t>
   </si>
   <si>
     <t>A_EUR</t>
   </si>
   <si>
     <t>LU0185495495</t>
   </si>
   <si>
@@ -133,347 +133,371 @@
   <si>
     <t>CC (EUR)</t>
   </si>
   <si>
     <t>Interets (EUR)</t>
   </si>
   <si>
     <t>VBCE (EUR)</t>
   </si>
   <si>
     <t>VBCI (EUR)</t>
   </si>
   <si>
     <t>Poids</t>
   </si>
   <si>
     <t>Nb.</t>
   </si>
   <si>
     <t>US00287Y1091</t>
   </si>
   <si>
     <t>ABBVIE INC</t>
   </si>
   <si>
-    <t>9 920.92</t>
-[...1 lines deleted...]
-  <si>
     <t>US0079031078</t>
   </si>
   <si>
     <t>ADVANCED MICRO DEVICES INC</t>
   </si>
   <si>
     <t>US02079K3059</t>
   </si>
   <si>
     <t>ALPHABET INC CLASS A</t>
   </si>
   <si>
     <t>US0258161092</t>
   </si>
   <si>
     <t>AMERICAN EXPRESS</t>
   </si>
   <si>
+    <t>US0320951017</t>
+  </si>
+  <si>
+    <t>AMPHENOL CORP CLASS A</t>
+  </si>
+  <si>
     <t>US0326541051</t>
   </si>
   <si>
     <t>ANALOG DEVICES INC</t>
   </si>
   <si>
+    <t>2 994.42</t>
+  </si>
+  <si>
     <t>GB00BRXH2664</t>
   </si>
   <si>
     <t>ANGLOGOLD ASHANTI PLC</t>
   </si>
   <si>
+    <t>9 792.29</t>
+  </si>
+  <si>
     <t>US0378331005</t>
   </si>
   <si>
     <t>APPLE INC</t>
   </si>
   <si>
-    <t>6 589.05</t>
-[...1 lines deleted...]
-  <si>
     <t>US0382221051</t>
   </si>
   <si>
     <t>APPLIED MATERIAL INC</t>
   </si>
   <si>
+    <t>1 116.17</t>
+  </si>
+  <si>
     <t>US0404132054</t>
   </si>
   <si>
     <t>ARISTA NETWORKS INC</t>
   </si>
   <si>
     <t>US05722G1004</t>
   </si>
   <si>
     <t>BAKER HUGHES CLASS A</t>
   </si>
   <si>
-    <t>3 312.68</t>
-[...1 lines deleted...]
-  <si>
     <t>US0605051046</t>
   </si>
   <si>
     <t>BANK OF AMERICA CORP</t>
   </si>
   <si>
     <t>US09290D1019</t>
   </si>
   <si>
     <t>BLACKROCK INC</t>
   </si>
   <si>
     <t>US0970231058</t>
   </si>
   <si>
     <t>BOEING</t>
   </si>
   <si>
     <t>US09857L1089</t>
   </si>
   <si>
     <t>BOOKING HOLDINGS INC</t>
   </si>
   <si>
     <t>US1011371077</t>
   </si>
   <si>
     <t>BOSTON SCIENTIFIC CORP</t>
   </si>
   <si>
     <t>US11135F1012</t>
   </si>
   <si>
     <t>BROADCOM INC</t>
   </si>
   <si>
     <t>US14040H1059</t>
   </si>
   <si>
     <t>CAPITAL ONE FINANCIAL CORP</t>
   </si>
   <si>
     <t>US1491231015</t>
   </si>
   <si>
     <t>CATERPILLAR INC</t>
   </si>
   <si>
-    <t>1 244.01</t>
-[...1 lines deleted...]
-  <si>
     <t>US15118V2079</t>
   </si>
   <si>
     <t>CELSIUS HOLDINGS INC</t>
   </si>
   <si>
     <t>US1729674242</t>
   </si>
   <si>
     <t>CITIGROUP INC</t>
   </si>
   <si>
-    <t>1 751.59</t>
-[...1 lines deleted...]
-  <si>
     <t>US1912161007</t>
   </si>
   <si>
     <t>COCA-COLA</t>
   </si>
   <si>
     <t>US19247G1076</t>
   </si>
   <si>
     <t>COHERENT CORP</t>
   </si>
   <si>
     <t>US21037T1097</t>
   </si>
   <si>
     <t>CONSTELLATION ENERGY CORP</t>
   </si>
   <si>
+    <t>1 201.03</t>
+  </si>
+  <si>
     <t>US22160K1051</t>
   </si>
   <si>
     <t>COSTCO WHOLESALE CORP</t>
   </si>
   <si>
-    <t>1 097.68</t>
-[...1 lines deleted...]
-  <si>
     <t>KYG254571055</t>
   </si>
   <si>
     <t>CREDO TECHNOLOGY GROUP HOLDING LTD</t>
   </si>
   <si>
     <t>US22788C1053</t>
   </si>
   <si>
     <t>CROWDSTRIKE HOLDINGS INC CLASS A</t>
   </si>
   <si>
     <t>US23804L1035</t>
   </si>
   <si>
     <t>DATADOG INC CLASS A</t>
   </si>
   <si>
     <t>US2441991054</t>
   </si>
   <si>
     <t>DEERE</t>
   </si>
   <si>
     <t>US2538681030</t>
   </si>
   <si>
     <t>DIGITAL REALTY TRUST REIT INC</t>
   </si>
   <si>
     <t>IE00B8KQN827</t>
   </si>
   <si>
     <t>EATON PLC</t>
   </si>
   <si>
-    <t>4 163.11</t>
+    <t>1 653.29</t>
   </si>
   <si>
     <t>US28176E1082</t>
   </si>
   <si>
     <t>EDWARDS LIFESCIENCES CORP</t>
   </si>
   <si>
     <t>US5324571083</t>
   </si>
   <si>
     <t>ELI LILLY</t>
   </si>
   <si>
+    <t>3 435.33</t>
+  </si>
+  <si>
     <t>US2910111044</t>
   </si>
   <si>
     <t>EMERSON ELECTRIC</t>
   </si>
   <si>
+    <t>2 869.16</t>
+  </si>
+  <si>
     <t>NL0011585146</t>
   </si>
   <si>
     <t>FERRARI NV</t>
   </si>
   <si>
     <t>US3167731005</t>
   </si>
   <si>
     <t>FIFTH THIRD BANCORP</t>
   </si>
   <si>
     <t>US35671D8570</t>
   </si>
   <si>
     <t>FREEPORT MCMORAN INC</t>
   </si>
   <si>
     <t>US3696043013</t>
   </si>
   <si>
     <t>GE AEROSPACE</t>
   </si>
   <si>
     <t>US37045V1008</t>
   </si>
   <si>
     <t>GENERAL MOTORS</t>
   </si>
   <si>
     <t>US3755581036</t>
   </si>
   <si>
     <t>GILEAD SCIENCES INC</t>
   </si>
   <si>
     <t>US38141G1040</t>
   </si>
   <si>
     <t>GOLDMAN SACHS GROUP INC</t>
   </si>
   <si>
+    <t>1 974.93</t>
+  </si>
+  <si>
     <t>US4370761029</t>
   </si>
   <si>
     <t>HOME DEPOT INC</t>
   </si>
   <si>
     <t>US4435106079</t>
   </si>
   <si>
     <t>HUBBELL INC</t>
   </si>
   <si>
+    <t>1 604.95</t>
+  </si>
+  <si>
+    <t>US4581401001</t>
+  </si>
+  <si>
+    <t>INTEL CORPORATION CORP</t>
+  </si>
+  <si>
     <t>US4595061015</t>
   </si>
   <si>
     <t>INTERNATIONAL FLAVORS &amp; FRAGRANCES</t>
   </si>
   <si>
     <t>US46120E6023</t>
   </si>
   <si>
     <t>INTUITIVE SURGICAL INC</t>
   </si>
   <si>
     <t>US46625H1005</t>
   </si>
   <si>
     <t>JPMORGAN CHASE</t>
   </si>
   <si>
     <t>US49271V1008</t>
   </si>
   <si>
     <t>KEURIG DR PEPPER INC</t>
   </si>
   <si>
     <t>US48251W1045</t>
   </si>
   <si>
     <t>KKR AND CO INC</t>
   </si>
   <si>
+    <t>US5128073062</t>
+  </si>
+  <si>
+    <t>LAM RESEARCH CORP</t>
+  </si>
+  <si>
     <t>US52736R1023</t>
   </si>
   <si>
     <t>LEVI STRAUSS CLASS A</t>
   </si>
   <si>
     <t>IE000S9YS762</t>
   </si>
   <si>
     <t>LINDE PLC</t>
   </si>
   <si>
     <t>US5732841060</t>
   </si>
   <si>
     <t>MARTIN MARIETTA MATERIALS INC</t>
   </si>
   <si>
     <t>US57636Q1040</t>
   </si>
   <si>
     <t>MASTERCARD INC CLASS A</t>
   </si>
   <si>
     <t>US58933Y1055</t>
@@ -484,59 +508,59 @@
   <si>
     <t>US30303M1027</t>
   </si>
   <si>
     <t>META PLATFORMS INC CLASS A</t>
   </si>
   <si>
     <t>US59156R1086</t>
   </si>
   <si>
     <t>METLIFE INC</t>
   </si>
   <si>
     <t>US5951121038</t>
   </si>
   <si>
     <t>MICRON TECHNOLOGY INC</t>
   </si>
   <si>
     <t>US5949181045</t>
   </si>
   <si>
     <t>MICROSOFT CORP</t>
   </si>
   <si>
+    <t>9 924.14</t>
+  </si>
+  <si>
     <t>US6174464486</t>
   </si>
   <si>
     <t>MORGAN STANLEY</t>
   </si>
   <si>
-    <t>3 385.66</t>
-[...1 lines deleted...]
-  <si>
     <t>US64110L1061</t>
   </si>
   <si>
     <t>NETFLIX INC</t>
   </si>
   <si>
     <t>US6516391066</t>
   </si>
   <si>
     <t>NEWMONT</t>
   </si>
   <si>
     <t>US65339F1012</t>
   </si>
   <si>
     <t>NEXTERA ENERGY INC</t>
   </si>
   <si>
     <t>US67066G1040</t>
   </si>
   <si>
     <t>NVIDIA CORP</t>
   </si>
   <si>
     <t>US6792951054</t>
@@ -553,252 +577,240 @@
   <si>
     <t>US68389X1054</t>
   </si>
   <si>
     <t>ORACLE CORP</t>
   </si>
   <si>
     <t>US69608A1088</t>
   </si>
   <si>
     <t>PALANTIR TECHNOLOGIES INC CLASS A</t>
   </si>
   <si>
     <t>US6974351057</t>
   </si>
   <si>
     <t>PALO ALTO NETWORKS INC</t>
   </si>
   <si>
     <t>US7010941042</t>
   </si>
   <si>
     <t>PARKER-HANNIFIN CORP</t>
   </si>
   <si>
-    <t>2 300.55</t>
+    <t>2 313.40</t>
   </si>
   <si>
     <t>US7185461040</t>
   </si>
   <si>
     <t>PHILLIPS</t>
   </si>
   <si>
     <t>US7427181091</t>
   </si>
   <si>
     <t>PROCTER &amp; GAMBLE</t>
   </si>
   <si>
-    <t>7 284.04</t>
-[...1 lines deleted...]
-  <si>
     <t>US7433151039</t>
   </si>
   <si>
     <t>PROGRESSIVE CORP</t>
   </si>
   <si>
     <t>US74340W1036</t>
   </si>
   <si>
     <t>PROLOGIS REIT INC</t>
   </si>
   <si>
     <t>US7445731067</t>
   </si>
   <si>
     <t>PUBLIC SERVICE ENTERPRISE GROUP IN</t>
   </si>
   <si>
     <t>US7707001027</t>
   </si>
   <si>
     <t>ROBINHOOD MARKETS INC CLASS A</t>
   </si>
   <si>
     <t>US75513E1010</t>
   </si>
   <si>
     <t>RTX CORP</t>
   </si>
   <si>
+    <t>2 300.12</t>
+  </si>
+  <si>
+    <t>US80004C2008</t>
+  </si>
+  <si>
+    <t>SANDISK CORP</t>
+  </si>
+  <si>
     <t>IE00BKVD2N49</t>
   </si>
   <si>
     <t>SEAGATE TECHNOLOGY HOLDINGS PLC</t>
   </si>
   <si>
     <t>AN8068571086</t>
   </si>
   <si>
     <t>SLB NV</t>
   </si>
   <si>
     <t>US8334451098</t>
   </si>
   <si>
     <t>SNOWFLAKE INC</t>
   </si>
   <si>
     <t>US8636671013</t>
   </si>
   <si>
     <t>STRYKER CORP</t>
   </si>
   <si>
     <t>US8725901040</t>
   </si>
   <si>
     <t>T MOBILE US INC</t>
   </si>
   <si>
     <t>US87612G1013</t>
   </si>
   <si>
     <t>TARGA RESOURCES CORP</t>
   </si>
   <si>
-    <t>3 195.54</t>
-[...1 lines deleted...]
-  <si>
     <t>US88160R1014</t>
   </si>
   <si>
     <t>TESLA INC</t>
   </si>
   <si>
     <t>US8825081040</t>
   </si>
   <si>
     <t>TEXAS INSTRUMENT INC</t>
   </si>
   <si>
-    <t>2 128.33</t>
-[...1 lines deleted...]
-  <si>
     <t>US8835561023</t>
   </si>
   <si>
     <t>THERMO FISHER SCIENTIFIC INC</t>
   </si>
   <si>
     <t>US8725401090</t>
   </si>
   <si>
     <t>TJX INC</t>
   </si>
   <si>
     <t>IE00BK9ZQ967</t>
   </si>
   <si>
     <t>TRANE TECHNOLOGIES PLC</t>
   </si>
   <si>
     <t>US90353T1007</t>
   </si>
   <si>
     <t>UBER TECHNOLOGIES INC</t>
   </si>
   <si>
     <t>US9113631090</t>
   </si>
   <si>
     <t>UNITED RENTALS INC</t>
   </si>
   <si>
     <t>US91324P1021</t>
   </si>
   <si>
     <t>UNITEDHEALTH GROUP INC</t>
   </si>
   <si>
     <t>US92537N1081</t>
   </si>
   <si>
     <t>VERTIV HOLDINGS CLASS A</t>
   </si>
   <si>
     <t>US92826C8394</t>
   </si>
   <si>
     <t>VISA INC CLASS A</t>
   </si>
   <si>
-    <t>1 265.38</t>
-[...4 lines deleted...]
-  <si>
     <t>US9311421039</t>
   </si>
   <si>
     <t>WALMART INC</t>
   </si>
   <si>
     <t>US94419L1017</t>
   </si>
   <si>
     <t>WAYFAIR INC CLASS A</t>
   </si>
   <si>
     <t>US9497461015</t>
   </si>
   <si>
     <t>WELLS FARGO</t>
   </si>
   <si>
-    <t>2 322.04</t>
-[...1 lines deleted...]
-  <si>
     <t>US95040Q1040</t>
   </si>
   <si>
     <t>WELLTOWER INC</t>
   </si>
   <si>
-    <t>1 889.56</t>
-[...1 lines deleted...]
-  <si>
     <t>US9694571004</t>
   </si>
   <si>
     <t>WILLIAMS INC</t>
   </si>
   <si>
     <t>US9741551033</t>
   </si>
   <si>
     <t>WINGSTOP INC</t>
   </si>
   <si>
-    <t>EUR-00009988</t>
-[...2 lines deleted...]
-    <t>EUR/USD 2026-05-29</t>
+    <t>EUR-00011161</t>
+  </si>
+  <si>
+    <t>EUR/USD 2026-06-30</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -1162,270 +1174,270 @@
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>4</v>
       </c>
       <c r="H1" t="s">
         <v>5</v>
       </c>
       <c r="I1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2" spans="1:14">
       <c r="A2" t="s">
         <v>6</v>
       </c>
       <c r="B2" t="s">
         <v>7</v>
       </c>
       <c r="C2" s="1">
-        <v>95889.42</v>
+        <v>95252.13</v>
       </c>
       <c r="D2">
-        <v>216.09</v>
+        <v>225.44</v>
       </c>
       <c r="E2" t="s">
         <v>8</v>
       </c>
       <c r="F2">
-        <v>20720993.32</v>
+        <v>21473926.94</v>
       </c>
       <c r="G2" t="s">
         <v>8</v>
       </c>
       <c r="H2">
-        <v>20720993.32</v>
+        <v>21473926.94</v>
       </c>
       <c r="I2" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="3" spans="1:14">
       <c r="A3" t="s">
         <v>9</v>
       </c>
       <c r="B3" t="s">
         <v>10</v>
       </c>
       <c r="C3" s="1">
-        <v>2732.7</v>
+        <v>2732.69</v>
       </c>
       <c r="D3">
-        <v>262.31</v>
+        <v>272.14</v>
       </c>
       <c r="E3" t="s">
         <v>11</v>
       </c>
       <c r="F3">
-        <v>716823.98</v>
+        <v>743686.54</v>
       </c>
       <c r="G3" t="s">
         <v>11</v>
       </c>
       <c r="H3">
-        <v>612225.29</v>
+        <v>638713.91</v>
       </c>
       <c r="I3" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="4" spans="1:14">
       <c r="A4" t="s">
         <v>12</v>
       </c>
       <c r="B4" t="s">
         <v>13</v>
       </c>
       <c r="C4" s="1">
-        <v>87284.54</v>
+        <v>32004.54</v>
       </c>
       <c r="D4">
-        <v>284.36</v>
+        <v>296.81</v>
       </c>
       <c r="E4" t="s">
         <v>8</v>
       </c>
       <c r="F4">
-        <v>24820000.6</v>
+        <v>9499197.27</v>
       </c>
       <c r="G4" t="s">
         <v>8</v>
       </c>
       <c r="H4">
-        <v>24820000.6</v>
+        <v>9499197.27</v>
       </c>
       <c r="I4" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="5" spans="1:14">
       <c r="A5" t="s">
         <v>14</v>
       </c>
       <c r="B5" t="s">
         <v>15</v>
       </c>
       <c r="C5" s="1">
         <v>192337.0</v>
       </c>
       <c r="D5">
-        <v>342.9</v>
+        <v>355.92</v>
       </c>
       <c r="E5" t="s">
         <v>11</v>
       </c>
       <c r="F5">
-        <v>65952850.87</v>
+        <v>68456234.88</v>
       </c>
       <c r="G5" t="s">
         <v>11</v>
       </c>
       <c r="H5">
-        <v>56329035.21</v>
+        <v>58793519.86</v>
       </c>
       <c r="I5" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="6" spans="1:14">
       <c r="A6" t="s">
         <v>16</v>
       </c>
       <c r="B6" t="s">
         <v>17</v>
       </c>
       <c r="C6" s="1">
-        <v>318924.0</v>
+        <v>318597.0</v>
       </c>
       <c r="D6">
-        <v>145.72</v>
+        <v>151.12</v>
       </c>
       <c r="E6" t="s">
         <v>8</v>
       </c>
       <c r="F6">
-        <v>46473130.47</v>
+        <v>48147293.92</v>
       </c>
       <c r="G6" t="s">
         <v>8</v>
       </c>
       <c r="H6">
-        <v>46473130.47</v>
+        <v>48147293.92</v>
       </c>
       <c r="I6" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="7" spans="1:14">
       <c r="A7" t="s">
         <v>18</v>
       </c>
       <c r="B7" t="s">
         <v>19</v>
       </c>
       <c r="C7" s="1">
         <v>100.0</v>
       </c>
       <c r="D7">
-        <v>116.47</v>
+        <v>121.56</v>
       </c>
       <c r="E7" t="s">
         <v>8</v>
       </c>
       <c r="F7">
-        <v>11646.99</v>
+        <v>12156.24</v>
       </c>
       <c r="G7" t="s">
         <v>8</v>
       </c>
       <c r="H7">
-        <v>11646.99</v>
+        <v>12156.24</v>
       </c>
       <c r="I7" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="8" spans="1:14">
       <c r="A8" t="s">
         <v>20</v>
       </c>
       <c r="B8" t="s">
         <v>21</v>
       </c>
       <c r="C8" s="1">
         <v>10760.0</v>
       </c>
       <c r="D8">
-        <v>105.87</v>
+        <v>110.49</v>
       </c>
       <c r="E8" t="s">
         <v>8</v>
       </c>
       <c r="F8">
-        <v>1139206.48</v>
+        <v>1188824.19</v>
       </c>
       <c r="G8" t="s">
         <v>8</v>
       </c>
       <c r="H8">
-        <v>1139206.48</v>
+        <v>1188824.19</v>
       </c>
       <c r="I8" t="s">
         <v>8</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:P104"/>
+  <dimension ref="A1:P108"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="O104" sqref="O104"/>
+      <selection activeCell="O108" sqref="O108"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:16">
       <c r="A1" t="s">
         <v>22</v>
       </c>
       <c r="B1" t="s">
         <v>23</v>
       </c>
       <c r="C1" t="s">
         <v>24</v>
       </c>
       <c r="D1" t="s">
         <v>25</v>
       </c>
       <c r="E1" t="s">
         <v>26</v>
       </c>
       <c r="F1" t="s">
         <v>4</v>
       </c>
       <c r="G1" t="s">
         <v>27</v>
@@ -1444,5189 +1456,5389 @@
       </c>
       <c r="L1" t="s">
         <v>32</v>
       </c>
       <c r="M1" t="s">
         <v>33</v>
       </c>
       <c r="N1" t="s">
         <v>34</v>
       </c>
       <c r="O1" t="s">
         <v>35</v>
       </c>
       <c r="P1" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="2" spans="1:16">
       <c r="A2" t="s">
         <v>37</v>
       </c>
       <c r="B2" t="s">
         <v>38</v>
       </c>
       <c r="C2" s="1">
-        <v>8860.0</v>
+        <v>7862.0</v>
       </c>
       <c r="D2" s="1">
-        <v>208.5</v>
+        <v>215.4</v>
       </c>
       <c r="E2" s="1">
-        <v>207.40586794582</v>
+        <v>207.40586746375</v>
       </c>
       <c r="F2" t="s">
         <v>11</v>
       </c>
       <c r="G2">
-        <v>1.17</v>
+        <v>1.16</v>
       </c>
       <c r="H2" s="1">
-        <v>1571535.24</v>
+        <v>1394515.81</v>
       </c>
       <c r="I2" s="1">
-        <v>6215.97</v>
+        <v>59922.12</v>
       </c>
       <c r="J2" s="1">
-        <v>0.39553487836518</v>
+        <v>4.29698391157</v>
       </c>
       <c r="K2">
-        <v>1.12</v>
-[...2 lines deleted...]
-        <v>39</v>
+        <v>0.0</v>
+      </c>
+      <c r="L2">
+        <v>0.0</v>
       </c>
       <c r="M2" s="1">
-        <v>1577751.21</v>
+        <v>1454437.93</v>
       </c>
       <c r="N2" s="1">
-        <v>1587672.13</v>
+        <v>1454437.93</v>
       </c>
       <c r="O2" s="1">
-        <v>1.06</v>
+        <v>1.04</v>
       </c>
       <c r="P2">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:16">
       <c r="A3" t="s">
+        <v>39</v>
+      </c>
+      <c r="B3" t="s">
         <v>40</v>
       </c>
-      <c r="B3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C3" s="1">
-        <v>6388.0</v>
+        <v>5669.0</v>
       </c>
       <c r="D3" s="1">
-        <v>445.5</v>
+        <v>521.54</v>
       </c>
       <c r="E3" s="1">
-        <v>236.10999530369</v>
+        <v>236.10999470806</v>
       </c>
       <c r="F3" t="s">
         <v>11</v>
       </c>
       <c r="G3">
-        <v>1.17</v>
+        <v>1.16</v>
       </c>
       <c r="H3" s="1">
-        <v>1293718.42</v>
+        <v>1148104.21</v>
       </c>
       <c r="I3" s="1">
-        <v>1136869.61</v>
+        <v>1391175.44</v>
       </c>
       <c r="J3" s="1">
-        <v>87.876124543392</v>
+        <v>121.1715302394</v>
       </c>
       <c r="K3">
         <v>0.0</v>
       </c>
       <c r="L3">
         <v>0.0</v>
       </c>
       <c r="M3" s="1">
-        <v>2430588.03</v>
+        <v>2539279.65</v>
       </c>
       <c r="N3" s="1">
-        <v>2430588.03</v>
+        <v>2539279.65</v>
       </c>
       <c r="O3" s="1">
-        <v>1.62</v>
+        <v>1.82</v>
       </c>
       <c r="P3">
         <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:16">
       <c r="A4" t="s">
+        <v>41</v>
+      </c>
+      <c r="B4" t="s">
         <v>42</v>
       </c>
-      <c r="B4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C4" s="1">
-        <v>31643.0</v>
+        <v>27684.0</v>
       </c>
       <c r="D4" s="1">
-        <v>402.62</v>
+        <v>361.85</v>
       </c>
       <c r="E4" s="1">
-        <v>188.67867206017</v>
+        <v>188.67867179598</v>
       </c>
       <c r="F4" t="s">
         <v>11</v>
       </c>
       <c r="G4">
-        <v>1.17</v>
+        <v>1.16</v>
       </c>
       <c r="H4" s="1">
-        <v>5102461.88</v>
+        <v>4464069.61</v>
       </c>
       <c r="I4" s="1">
-        <v>5778611.41</v>
+        <v>4139404.77</v>
       </c>
       <c r="J4" s="1">
-        <v>113.25143716703</v>
+        <v>92.727155524799</v>
       </c>
       <c r="K4">
         <v>0.0</v>
       </c>
       <c r="L4">
         <v>0.0</v>
       </c>
       <c r="M4" s="1">
-        <v>10881073.29</v>
+        <v>8603474.38</v>
       </c>
       <c r="N4" s="1">
-        <v>10881073.29</v>
+        <v>8603474.38</v>
       </c>
       <c r="O4" s="1">
-        <v>7.25</v>
+        <v>6.16</v>
       </c>
       <c r="P4">
         <v>1</v>
       </c>
     </row>
     <row r="5" spans="1:16">
       <c r="A5" t="s">
+        <v>43</v>
+      </c>
+      <c r="B5" t="s">
         <v>44</v>
       </c>
-      <c r="B5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C5" s="1">
-        <v>3236.0</v>
+        <v>2872.0</v>
       </c>
       <c r="D5" s="1">
-        <v>309.61</v>
+        <v>310.97</v>
       </c>
       <c r="E5" s="1">
-        <v>323.71191594561</v>
+        <v>323.71191504178</v>
       </c>
       <c r="F5" t="s">
         <v>11</v>
       </c>
       <c r="G5">
-        <v>1.17</v>
+        <v>1.16</v>
       </c>
       <c r="H5" s="1">
-        <v>894447.94</v>
+        <v>793836.37</v>
       </c>
       <c r="I5" s="1">
-        <v>-38746.56</v>
+        <v>-26793.95</v>
       </c>
       <c r="J5" s="1">
-        <v>-4.3318966109978</v>
+        <v>-3.3752484784742</v>
       </c>
       <c r="K5">
         <v>0.0</v>
       </c>
       <c r="L5">
         <v>0.0</v>
       </c>
       <c r="M5" s="1">
-        <v>855701.38</v>
+        <v>767042.42</v>
       </c>
       <c r="N5" s="1">
-        <v>855701.38</v>
+        <v>767042.42</v>
       </c>
       <c r="O5" s="1">
-        <v>0.57</v>
+        <v>0.55</v>
       </c>
       <c r="P5">
         <v>1</v>
       </c>
     </row>
     <row r="6" spans="1:16">
       <c r="A6" t="s">
+        <v>45</v>
+      </c>
+      <c r="B6" t="s">
         <v>46</v>
       </c>
-      <c r="B6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C6" s="1">
-        <v>5103.0</v>
+        <v>5771.0</v>
       </c>
       <c r="D6" s="1">
-        <v>432.39</v>
+        <v>148.4</v>
       </c>
       <c r="E6" s="1">
-        <v>332.29211444249</v>
+        <v>150.60108473401</v>
       </c>
       <c r="F6" t="s">
         <v>11</v>
       </c>
       <c r="G6">
-        <v>1.17</v>
+        <v>1.16</v>
       </c>
       <c r="H6" s="1">
-        <v>1443012.53</v>
+        <v>744778.15</v>
       </c>
       <c r="I6" s="1">
-        <v>441503.99</v>
+        <v>-9246.39</v>
       </c>
       <c r="J6" s="1">
-        <v>30.595991429125</v>
+        <v>-1.241495873637</v>
       </c>
       <c r="K6">
         <v>0.0</v>
       </c>
       <c r="L6">
         <v>0.0</v>
       </c>
       <c r="M6" s="1">
-        <v>1884516.52</v>
+        <v>735531.76</v>
       </c>
       <c r="N6" s="1">
-        <v>1884516.52</v>
+        <v>735531.76</v>
       </c>
       <c r="O6" s="1">
-        <v>1.26</v>
+        <v>0.53</v>
       </c>
       <c r="P6">
         <v>1</v>
       </c>
     </row>
     <row r="7" spans="1:16">
       <c r="A7" t="s">
+        <v>47</v>
+      </c>
+      <c r="B7" t="s">
         <v>48</v>
       </c>
-      <c r="B7" t="s">
+      <c r="C7" s="1">
+        <v>4528.0</v>
+      </c>
+      <c r="D7" s="1">
+        <v>423.2</v>
+      </c>
+      <c r="E7" s="1">
+        <v>332.2921135159</v>
+      </c>
+      <c r="F7" t="s">
+        <v>11</v>
+      </c>
+      <c r="G7">
+        <v>1.16</v>
+      </c>
+      <c r="H7" s="1">
+        <v>1280415.59</v>
+      </c>
+      <c r="I7" s="1">
+        <v>365352.09</v>
+      </c>
+      <c r="J7" s="1">
+        <v>28.533867664014</v>
+      </c>
+      <c r="K7">
+        <v>0.66</v>
+      </c>
+      <c r="L7" t="s">
         <v>49</v>
       </c>
-      <c r="C7" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M7" s="1">
-        <v>968399.13</v>
+        <v>1645767.68</v>
       </c>
       <c r="N7" s="1">
-        <v>968399.13</v>
+        <v>1648762.1</v>
       </c>
       <c r="O7" s="1">
-        <v>0.65</v>
+        <v>1.18</v>
       </c>
       <c r="P7">
         <v>1</v>
       </c>
     </row>
     <row r="8" spans="1:16">
       <c r="A8" t="s">
         <v>50</v>
       </c>
       <c r="B8" t="s">
         <v>51</v>
       </c>
       <c r="C8" s="1">
-        <v>40457.0</v>
+        <v>9829.0</v>
       </c>
       <c r="D8" s="1">
-        <v>298.87</v>
+        <v>91.85</v>
       </c>
       <c r="E8" s="1">
-        <v>212.48266406308</v>
+        <v>101.28771289043</v>
       </c>
       <c r="F8" t="s">
         <v>11</v>
       </c>
       <c r="G8">
-        <v>1.17</v>
+        <v>1.16</v>
       </c>
       <c r="H8" s="1">
-        <v>7339416.02</v>
+        <v>849063.08</v>
       </c>
       <c r="I8" s="1">
-        <v>2987597.34</v>
+        <v>-73700.3</v>
       </c>
       <c r="J8" s="1">
-        <v>40.706199673908</v>
+        <v>-8.6801913469138</v>
       </c>
       <c r="K8">
-        <v>0.16</v>
+        <v>1.0</v>
       </c>
       <c r="L8" t="s">
         <v>52</v>
       </c>
       <c r="M8" s="1">
-        <v>10327013.36</v>
+        <v>775362.78</v>
       </c>
       <c r="N8" s="1">
-        <v>10333602.41</v>
+        <v>785155.07</v>
       </c>
       <c r="O8" s="1">
-        <v>6.88</v>
+        <v>0.56</v>
       </c>
       <c r="P8">
         <v>1</v>
       </c>
     </row>
     <row r="9" spans="1:16">
       <c r="A9" t="s">
         <v>53</v>
       </c>
       <c r="B9" t="s">
         <v>54</v>
       </c>
       <c r="C9" s="1">
-        <v>3948.0</v>
+        <v>36184.0</v>
       </c>
       <c r="D9" s="1">
-        <v>436.61</v>
+        <v>315.2</v>
       </c>
       <c r="E9" s="1">
-        <v>308.7947745694</v>
+        <v>212.48266416096</v>
       </c>
       <c r="F9" t="s">
         <v>11</v>
       </c>
       <c r="G9">
-        <v>1.17</v>
+        <v>1.16</v>
       </c>
       <c r="H9" s="1">
-        <v>1046421.19</v>
+        <v>6564239.3</v>
       </c>
       <c r="I9" s="1">
-        <v>425788.13</v>
+        <v>3231094.4</v>
       </c>
       <c r="J9" s="1">
-        <v>40.689937672229</v>
+        <v>49.222678399308</v>
       </c>
       <c r="K9">
         <v>0.0</v>
       </c>
       <c r="L9">
         <v>0.0</v>
       </c>
       <c r="M9" s="1">
-        <v>1472209.32</v>
+        <v>9795333.7</v>
       </c>
       <c r="N9" s="1">
-        <v>1472209.32</v>
+        <v>9795333.7</v>
       </c>
       <c r="O9" s="1">
-        <v>0.98</v>
+        <v>7.01</v>
       </c>
       <c r="P9">
         <v>1</v>
       </c>
     </row>
     <row r="10" spans="1:16">
       <c r="A10" t="s">
         <v>55</v>
       </c>
       <c r="B10" t="s">
         <v>56</v>
       </c>
       <c r="C10" s="1">
-        <v>10739.0</v>
+        <v>4037.0</v>
       </c>
       <c r="D10" s="1">
-        <v>140.69</v>
+        <v>490.05</v>
       </c>
       <c r="E10" s="1">
-        <v>130.28996927088</v>
+        <v>331.96987614565</v>
       </c>
       <c r="F10" t="s">
         <v>11</v>
       </c>
       <c r="G10">
-        <v>1.17</v>
+        <v>1.16</v>
       </c>
       <c r="H10" s="1">
-        <v>1199219.95</v>
+        <v>1150446.53</v>
       </c>
       <c r="I10" s="1">
-        <v>91184.38</v>
+        <v>548640.38</v>
       </c>
       <c r="J10" s="1">
-        <v>7.6036410168126</v>
+        <v>47.689341980978</v>
       </c>
       <c r="K10">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>0.28</v>
+      </c>
+      <c r="L10" t="s">
+        <v>57</v>
       </c>
       <c r="M10" s="1">
-        <v>1290404.33</v>
+        <v>1699086.91</v>
       </c>
       <c r="N10" s="1">
-        <v>1290404.33</v>
+        <v>1700203.08</v>
       </c>
       <c r="O10" s="1">
-        <v>0.86</v>
+        <v>1.22</v>
       </c>
       <c r="P10">
         <v>1</v>
       </c>
     </row>
     <row r="11" spans="1:16">
       <c r="A11" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="B11" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="C11" s="1">
-        <v>24091.0</v>
+        <v>6313.0</v>
       </c>
       <c r="D11" s="1">
-        <v>65.41</v>
+        <v>175.33</v>
       </c>
       <c r="E11" s="1">
-        <v>48.351957992611</v>
+        <v>130.28996990337</v>
       </c>
       <c r="F11" t="s">
         <v>11</v>
       </c>
       <c r="G11">
-        <v>1.17</v>
+        <v>1.16</v>
       </c>
       <c r="H11" s="1">
-        <v>995617.31</v>
+        <v>704970.25</v>
       </c>
       <c r="I11" s="1">
-        <v>350235.97</v>
+        <v>245653.09</v>
       </c>
       <c r="J11" s="1">
-        <v>35.177770261949</v>
+        <v>34.845880375803</v>
       </c>
       <c r="K11">
-        <v>0.14</v>
-[...2 lines deleted...]
-        <v>59</v>
+        <v>0.0</v>
+      </c>
+      <c r="L11">
+        <v>0.0</v>
       </c>
       <c r="M11" s="1">
-        <v>1345853.28</v>
+        <v>950623.34</v>
       </c>
       <c r="N11" s="1">
-        <v>1349165.96</v>
+        <v>950623.34</v>
       </c>
       <c r="O11" s="1">
-        <v>0.9</v>
+        <v>0.68</v>
       </c>
       <c r="P11">
         <v>1</v>
       </c>
     </row>
     <row r="12" spans="1:16">
       <c r="A12" t="s">
         <v>60</v>
       </c>
       <c r="B12" t="s">
         <v>61</v>
       </c>
       <c r="C12" s="1">
-        <v>43011.0</v>
+        <v>21378.0</v>
       </c>
       <c r="D12" s="1">
-        <v>49.84</v>
+        <v>64.54</v>
       </c>
       <c r="E12" s="1">
-        <v>50.156161214573</v>
+        <v>48.351958087754</v>
       </c>
       <c r="F12" t="s">
         <v>11</v>
       </c>
       <c r="G12">
-        <v>1.17</v>
+        <v>1.16</v>
       </c>
       <c r="H12" s="1">
-        <v>1842210.09</v>
+        <v>883496.2</v>
       </c>
       <c r="I12" s="1">
-        <v>-11345.13</v>
+        <v>301487.8</v>
       </c>
       <c r="J12" s="1">
-        <v>-0.61584344052746</v>
+        <v>34.124402572416</v>
       </c>
       <c r="K12">
         <v>0.0</v>
       </c>
       <c r="L12">
         <v>0.0</v>
       </c>
       <c r="M12" s="1">
-        <v>1830864.96</v>
+        <v>1184984.0</v>
       </c>
       <c r="N12" s="1">
-        <v>1830864.96</v>
+        <v>1184984.0</v>
       </c>
       <c r="O12" s="1">
-        <v>1.22</v>
+        <v>0.85</v>
       </c>
       <c r="P12">
         <v>1</v>
       </c>
     </row>
     <row r="13" spans="1:16">
       <c r="A13" t="s">
         <v>62</v>
       </c>
       <c r="B13" t="s">
         <v>63</v>
       </c>
       <c r="C13" s="1">
-        <v>1296.0</v>
+        <v>38167.0</v>
       </c>
       <c r="D13" s="1">
-        <v>1094.1</v>
+        <v>52.48</v>
       </c>
       <c r="E13" s="1">
-        <v>1049.9053240741</v>
+        <v>50.156161343569</v>
       </c>
       <c r="F13" t="s">
         <v>11</v>
       </c>
       <c r="G13">
-        <v>1.17</v>
+        <v>1.16</v>
       </c>
       <c r="H13" s="1">
-        <v>1161727.16</v>
+        <v>1634736.06</v>
       </c>
       <c r="I13" s="1">
-        <v>49319.17</v>
+        <v>85540.63</v>
       </c>
       <c r="J13" s="1">
-        <v>4.2453315802654</v>
+        <v>5.2326875324448</v>
       </c>
       <c r="K13">
         <v>0.0</v>
       </c>
       <c r="L13">
         <v>0.0</v>
       </c>
       <c r="M13" s="1">
-        <v>1211046.33</v>
+        <v>1720276.69</v>
       </c>
       <c r="N13" s="1">
-        <v>1211046.33</v>
+        <v>1720276.69</v>
       </c>
       <c r="O13" s="1">
-        <v>0.81</v>
+        <v>1.23</v>
       </c>
       <c r="P13">
         <v>1</v>
       </c>
     </row>
     <row r="14" spans="1:16">
       <c r="A14" t="s">
         <v>64</v>
       </c>
       <c r="B14" t="s">
         <v>65</v>
       </c>
       <c r="C14" s="1">
-        <v>5891.0</v>
+        <v>1150.0</v>
       </c>
       <c r="D14" s="1">
-        <v>240.6</v>
+        <v>1018.96</v>
       </c>
       <c r="E14" s="1">
-        <v>224.16321677135</v>
+        <v>1049.9053217391</v>
       </c>
       <c r="F14" t="s">
         <v>11</v>
       </c>
       <c r="G14">
-        <v>1.17</v>
+        <v>1.16</v>
       </c>
       <c r="H14" s="1">
-        <v>1120701.48</v>
+        <v>1030853.58</v>
       </c>
       <c r="I14" s="1">
-        <v>89850.34</v>
+        <v>-24451.73</v>
       </c>
       <c r="J14" s="1">
-        <v>8.0173303599099</v>
+        <v>-2.3719886581759</v>
       </c>
       <c r="K14">
         <v>0.0</v>
       </c>
       <c r="L14">
         <v>0.0</v>
       </c>
       <c r="M14" s="1">
-        <v>1210551.82</v>
+        <v>1006401.85</v>
       </c>
       <c r="N14" s="1">
-        <v>1210551.82</v>
+        <v>1006401.85</v>
       </c>
       <c r="O14" s="1">
-        <v>0.81</v>
+        <v>0.72</v>
       </c>
       <c r="P14">
         <v>1</v>
       </c>
     </row>
     <row r="15" spans="1:16">
       <c r="A15" t="s">
         <v>66</v>
       </c>
       <c r="B15" t="s">
         <v>67</v>
       </c>
       <c r="C15" s="1">
-        <v>7354.0</v>
+        <v>6244.0</v>
       </c>
       <c r="D15" s="1">
-        <v>155.03</v>
+        <v>217.7</v>
       </c>
       <c r="E15" s="1">
-        <v>172.65411340767</v>
+        <v>223.90182735426</v>
       </c>
       <c r="F15" t="s">
         <v>11</v>
       </c>
       <c r="G15">
-        <v>1.17</v>
+        <v>1.16</v>
       </c>
       <c r="H15" s="1">
-        <v>1078116.96</v>
+        <v>1189057.39</v>
       </c>
       <c r="I15" s="1">
-        <v>-104387.94</v>
+        <v>-21608.77</v>
       </c>
       <c r="J15" s="1">
-        <v>-9.6824318578571</v>
+        <v>-1.8173025273406</v>
       </c>
       <c r="K15">
         <v>0.0</v>
       </c>
       <c r="L15">
         <v>0.0</v>
       </c>
       <c r="M15" s="1">
-        <v>973729.02</v>
+        <v>1167448.62</v>
       </c>
       <c r="N15" s="1">
-        <v>973729.02</v>
+        <v>1167448.62</v>
       </c>
       <c r="O15" s="1">
-        <v>0.65</v>
+        <v>0.84</v>
       </c>
       <c r="P15">
         <v>1</v>
       </c>
     </row>
     <row r="16" spans="1:16">
       <c r="A16" t="s">
         <v>68</v>
       </c>
       <c r="B16" t="s">
         <v>69</v>
       </c>
       <c r="C16" s="1">
-        <v>26224.0</v>
+        <v>6526.0</v>
       </c>
       <c r="D16" s="1">
-        <v>53.06</v>
+        <v>167.21</v>
       </c>
       <c r="E16" s="1">
-        <v>85.907039353264</v>
+        <v>172.65411277965</v>
       </c>
       <c r="F16" t="s">
         <v>11</v>
       </c>
       <c r="G16">
-        <v>1.17</v>
+        <v>1.16</v>
       </c>
       <c r="H16" s="1">
-        <v>1934456.0</v>
+        <v>956729.85</v>
       </c>
       <c r="I16" s="1">
-        <v>-746049.77</v>
+        <v>-19543.9</v>
       </c>
       <c r="J16" s="1">
-        <v>-38.566386105448</v>
+        <v>-2.0427814602001</v>
       </c>
       <c r="K16">
         <v>0.0</v>
       </c>
       <c r="L16">
         <v>0.0</v>
       </c>
       <c r="M16" s="1">
-        <v>1188406.23</v>
+        <v>937185.95</v>
       </c>
       <c r="N16" s="1">
-        <v>1188406.23</v>
+        <v>937185.95</v>
       </c>
       <c r="O16" s="1">
-        <v>0.79</v>
+        <v>0.67</v>
       </c>
       <c r="P16">
         <v>1</v>
       </c>
     </row>
     <row r="17" spans="1:16">
       <c r="A17" t="s">
         <v>70</v>
       </c>
       <c r="B17" t="s">
         <v>71</v>
       </c>
       <c r="C17" s="1">
-        <v>13317.0</v>
+        <v>23270.0</v>
       </c>
       <c r="D17" s="1">
-        <v>416.79</v>
+        <v>47.68</v>
       </c>
       <c r="E17" s="1">
-        <v>194.64047683412</v>
+        <v>85.907039535883</v>
       </c>
       <c r="F17" t="s">
         <v>11</v>
       </c>
       <c r="G17">
-        <v>1.17</v>
+        <v>1.16</v>
       </c>
       <c r="H17" s="1">
-        <v>2286736.68</v>
+        <v>1716549.39</v>
       </c>
       <c r="I17" s="1">
-        <v>2453744.53</v>
+        <v>-763645.54</v>
       </c>
       <c r="J17" s="1">
-        <v>107.30332667774</v>
+        <v>-44.48724542671</v>
       </c>
       <c r="K17">
         <v>0.0</v>
       </c>
       <c r="L17">
         <v>0.0</v>
       </c>
       <c r="M17" s="1">
-        <v>4740481.21</v>
+        <v>952903.85</v>
       </c>
       <c r="N17" s="1">
-        <v>4740481.21</v>
+        <v>952903.85</v>
       </c>
       <c r="O17" s="1">
-        <v>3.16</v>
+        <v>0.68</v>
       </c>
       <c r="P17">
         <v>1</v>
       </c>
     </row>
     <row r="18" spans="1:16">
       <c r="A18" t="s">
-        <v>70</v>
+        <v>72</v>
       </c>
       <c r="B18" t="s">
-        <v>71</v>
+        <v>73</v>
       </c>
       <c r="C18" s="1">
-        <v>2590.0</v>
+        <v>13317.0</v>
       </c>
       <c r="D18" s="1">
-        <v>416.79</v>
+        <v>481.57</v>
       </c>
       <c r="E18" s="1">
-        <v>317.04995366795</v>
+        <v>194.64047683412</v>
       </c>
       <c r="F18" t="s">
         <v>11</v>
       </c>
       <c r="G18">
-        <v>1.17</v>
+        <v>1.16</v>
       </c>
       <c r="H18" s="1">
-        <v>703090.39</v>
+        <v>2286736.68</v>
       </c>
       <c r="I18" s="1">
-        <v>218877.5</v>
+        <v>3221115.5</v>
       </c>
       <c r="J18" s="1">
-        <v>31.13077679813</v>
+        <v>140.8607964429</v>
       </c>
       <c r="K18">
         <v>0.0</v>
       </c>
       <c r="L18">
         <v>0.0</v>
       </c>
       <c r="M18" s="1">
-        <v>921967.89</v>
+        <v>5507852.18</v>
       </c>
       <c r="N18" s="1">
-        <v>921967.89</v>
+        <v>5507852.18</v>
       </c>
       <c r="O18" s="1">
-        <v>0.61</v>
+        <v>3.94</v>
       </c>
       <c r="P18">
         <v>1</v>
       </c>
     </row>
     <row r="19" spans="1:16">
       <c r="A19" t="s">
         <v>72</v>
       </c>
       <c r="B19" t="s">
         <v>73</v>
       </c>
       <c r="C19" s="1">
-        <v>9994.0</v>
+        <v>794.0</v>
       </c>
       <c r="D19" s="1">
-        <v>181.54</v>
+        <v>481.57</v>
       </c>
       <c r="E19" s="1">
-        <v>211.82877726636</v>
+        <v>445.40442065491</v>
       </c>
       <c r="F19" t="s">
         <v>11</v>
       </c>
       <c r="G19">
-        <v>1.17</v>
+        <v>1.16</v>
       </c>
       <c r="H19" s="1">
-        <v>1802716.27</v>
+        <v>303591.65</v>
       </c>
       <c r="I19" s="1">
-        <v>-253149.07</v>
+        <v>24803.23</v>
       </c>
       <c r="J19" s="1">
-        <v>-14.042646322818</v>
+        <v>8.1699315511477</v>
       </c>
       <c r="K19">
         <v>0.0</v>
       </c>
       <c r="L19">
         <v>0.0</v>
       </c>
       <c r="M19" s="1">
-        <v>1549567.2</v>
+        <v>328394.88</v>
       </c>
       <c r="N19" s="1">
-        <v>1549567.2</v>
+        <v>328394.88</v>
       </c>
       <c r="O19" s="1">
-        <v>1.03</v>
+        <v>0.23</v>
       </c>
       <c r="P19">
         <v>1</v>
       </c>
     </row>
     <row r="20" spans="1:16">
       <c r="A20" t="s">
         <v>74</v>
       </c>
       <c r="B20" t="s">
         <v>75</v>
       </c>
       <c r="C20" s="1">
-        <v>1273.0</v>
+        <v>8868.0</v>
       </c>
       <c r="D20" s="1">
-        <v>902.3</v>
+        <v>183.84</v>
       </c>
       <c r="E20" s="1">
-        <v>403.13397486253</v>
+        <v>211.82877762742</v>
       </c>
       <c r="F20" t="s">
         <v>11</v>
       </c>
       <c r="G20">
-        <v>1.17</v>
+        <v>1.16</v>
       </c>
       <c r="H20" s="1">
-        <v>438281.94</v>
+        <v>1599608.55</v>
       </c>
       <c r="I20" s="1">
-        <v>542738.6</v>
+        <v>-199434.1</v>
       </c>
       <c r="J20" s="1">
-        <v>123.83321110607</v>
+        <v>-12.467681546213</v>
       </c>
       <c r="K20">
-        <v>0.98</v>
-[...2 lines deleted...]
-        <v>76</v>
+        <v>0.0</v>
+      </c>
+      <c r="L20">
+        <v>0.0</v>
       </c>
       <c r="M20" s="1">
-        <v>981020.54</v>
+        <v>1400174.45</v>
       </c>
       <c r="N20" s="1">
-        <v>982264.55</v>
+        <v>1400174.45</v>
       </c>
       <c r="O20" s="1">
-        <v>0.65</v>
+        <v>1.0</v>
       </c>
       <c r="P20">
         <v>1</v>
       </c>
     </row>
     <row r="21" spans="1:16">
       <c r="A21" t="s">
+        <v>76</v>
+      </c>
+      <c r="B21" t="s">
         <v>77</v>
       </c>
-      <c r="B21" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C21" s="1">
-        <v>15763.0</v>
+        <v>1130.0</v>
       </c>
       <c r="D21" s="1">
-        <v>27.86</v>
+        <v>909.81</v>
       </c>
       <c r="E21" s="1">
-        <v>42.269672651145</v>
+        <v>403.13397345133</v>
       </c>
       <c r="F21" t="s">
         <v>11</v>
       </c>
       <c r="G21">
-        <v>1.17</v>
+        <v>1.16</v>
       </c>
       <c r="H21" s="1">
-        <v>571360.97</v>
+        <v>389048.38</v>
       </c>
       <c r="I21" s="1">
-        <v>-196285.44</v>
+        <v>493920.92</v>
       </c>
       <c r="J21" s="1">
-        <v>-34.354016165997</v>
+        <v>126.95616930727</v>
       </c>
       <c r="K21">
         <v>0.0</v>
       </c>
       <c r="L21">
         <v>0.0</v>
       </c>
       <c r="M21" s="1">
-        <v>375075.53</v>
+        <v>882969.3</v>
       </c>
       <c r="N21" s="1">
-        <v>375075.53</v>
+        <v>882969.3</v>
       </c>
       <c r="O21" s="1">
-        <v>0.25</v>
+        <v>0.63</v>
       </c>
       <c r="P21">
         <v>1</v>
       </c>
     </row>
     <row r="22" spans="1:16">
       <c r="A22" t="s">
+        <v>78</v>
+      </c>
+      <c r="B22" t="s">
         <v>79</v>
       </c>
-      <c r="B22" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C22" s="1">
-        <v>4835.0</v>
+        <v>13988.0</v>
       </c>
       <c r="D22" s="1">
-        <v>124.1</v>
+        <v>30.54</v>
       </c>
       <c r="E22" s="1">
-        <v>124.91074870734</v>
+        <v>42.269672576494</v>
       </c>
       <c r="F22" t="s">
         <v>11</v>
       </c>
       <c r="G22">
-        <v>1.17</v>
+        <v>1.16</v>
       </c>
       <c r="H22" s="1">
-        <v>514936.66</v>
+        <v>507022.6</v>
       </c>
       <c r="I22" s="1">
-        <v>-2468.37</v>
+        <v>-140128.18</v>
       </c>
       <c r="J22" s="1">
-        <v>-0.47935410153163</v>
+        <v>-27.637462314303</v>
       </c>
       <c r="K22">
-        <v>0.36</v>
-[...2 lines deleted...]
-        <v>81</v>
+        <v>0.0</v>
+      </c>
+      <c r="L22">
+        <v>0.0</v>
       </c>
       <c r="M22" s="1">
-        <v>512468.29</v>
+        <v>366894.42</v>
       </c>
       <c r="N22" s="1">
-        <v>514219.88</v>
+        <v>366894.42</v>
       </c>
       <c r="O22" s="1">
-        <v>0.34</v>
+        <v>0.26</v>
       </c>
       <c r="P22">
         <v>1</v>
       </c>
     </row>
     <row r="23" spans="1:16">
       <c r="A23" t="s">
-        <v>82</v>
+        <v>80</v>
       </c>
       <c r="B23" t="s">
-        <v>83</v>
+        <v>81</v>
       </c>
       <c r="C23" s="1">
-        <v>10451.0</v>
+        <v>4290.0</v>
       </c>
       <c r="D23" s="1">
-        <v>80.26</v>
+        <v>131.26</v>
       </c>
       <c r="E23" s="1">
-        <v>69.851081236245</v>
+        <v>124.91074825175</v>
       </c>
       <c r="F23" t="s">
         <v>11</v>
       </c>
       <c r="G23">
-        <v>1.17</v>
+        <v>1.16</v>
       </c>
       <c r="H23" s="1">
-        <v>625566.34</v>
+        <v>456893.13</v>
       </c>
       <c r="I23" s="1">
-        <v>90833.93</v>
+        <v>26728.98</v>
       </c>
       <c r="J23" s="1">
-        <v>14.520271343244</v>
+        <v>5.8501601895393</v>
       </c>
       <c r="K23">
         <v>0.0</v>
       </c>
       <c r="L23">
         <v>0.0</v>
       </c>
       <c r="M23" s="1">
-        <v>716400.27</v>
+        <v>483622.11</v>
       </c>
       <c r="N23" s="1">
-        <v>716400.27</v>
+        <v>483622.11</v>
       </c>
       <c r="O23" s="1">
-        <v>0.48</v>
+        <v>0.35</v>
       </c>
       <c r="P23">
         <v>1</v>
       </c>
     </row>
     <row r="24" spans="1:16">
       <c r="A24" t="s">
-        <v>84</v>
+        <v>82</v>
       </c>
       <c r="B24" t="s">
-        <v>85</v>
+        <v>83</v>
       </c>
       <c r="C24" s="1">
-        <v>3563.0</v>
+        <v>9274.0</v>
       </c>
       <c r="D24" s="1">
-        <v>403.71</v>
+        <v>78.41</v>
       </c>
       <c r="E24" s="1">
-        <v>160.95920853214</v>
+        <v>69.851081518223</v>
       </c>
       <c r="F24" t="s">
         <v>11</v>
       </c>
       <c r="G24">
-        <v>1.17</v>
+        <v>1.16</v>
       </c>
       <c r="H24" s="1">
-        <v>497419.17</v>
+        <v>555114.56</v>
       </c>
       <c r="I24" s="1">
-        <v>731106.03</v>
+        <v>69417.87</v>
       </c>
       <c r="J24" s="1">
-        <v>146.97986609563</v>
+        <v>12.505143082538</v>
       </c>
       <c r="K24">
         <v>0.0</v>
       </c>
       <c r="L24">
         <v>0.0</v>
       </c>
       <c r="M24" s="1">
-        <v>1228525.2</v>
+        <v>624532.43</v>
       </c>
       <c r="N24" s="1">
-        <v>1228525.2</v>
+        <v>624532.43</v>
       </c>
       <c r="O24" s="1">
-        <v>0.82</v>
+        <v>0.45</v>
       </c>
       <c r="P24">
         <v>1</v>
       </c>
     </row>
     <row r="25" spans="1:16">
       <c r="A25" t="s">
-        <v>86</v>
+        <v>84</v>
       </c>
       <c r="B25" t="s">
-        <v>87</v>
+        <v>85</v>
       </c>
       <c r="C25" s="1">
-        <v>4684.0</v>
+        <v>2002.0</v>
       </c>
       <c r="D25" s="1">
-        <v>274.89</v>
+        <v>426.89</v>
       </c>
       <c r="E25" s="1">
-        <v>287.62377882152</v>
+        <v>160.95921078921</v>
       </c>
       <c r="F25" t="s">
         <v>11</v>
       </c>
       <c r="G25">
-        <v>1.17</v>
+        <v>1.16</v>
       </c>
       <c r="H25" s="1">
-        <v>1144556.62</v>
+        <v>279492.9</v>
       </c>
       <c r="I25" s="1">
-        <v>-44855.75</v>
+        <v>454507.86</v>
       </c>
       <c r="J25" s="1">
-        <v>-3.9190503305988</v>
+        <v>162.61874988595</v>
       </c>
       <c r="K25">
         <v>0.0</v>
       </c>
       <c r="L25">
         <v>0.0</v>
       </c>
       <c r="M25" s="1">
-        <v>1099700.87</v>
+        <v>734000.76</v>
       </c>
       <c r="N25" s="1">
-        <v>1099700.87</v>
+        <v>734000.76</v>
       </c>
       <c r="O25" s="1">
-        <v>0.73</v>
+        <v>0.53</v>
       </c>
       <c r="P25">
         <v>1</v>
       </c>
     </row>
     <row r="26" spans="1:16">
       <c r="A26" t="s">
+        <v>86</v>
+      </c>
+      <c r="B26" t="s">
+        <v>87</v>
+      </c>
+      <c r="C26" s="1">
+        <v>4156.0</v>
+      </c>
+      <c r="D26" s="1">
+        <v>272.65</v>
+      </c>
+      <c r="E26" s="1">
+        <v>287.62377767084</v>
+      </c>
+      <c r="F26" t="s">
+        <v>11</v>
+      </c>
+      <c r="G26">
+        <v>1.16</v>
+      </c>
+      <c r="H26" s="1">
+        <v>1015537.43</v>
+      </c>
+      <c r="I26" s="1">
+        <v>-42347.75</v>
+      </c>
+      <c r="J26" s="1">
+        <v>-4.1699841629668</v>
+      </c>
+      <c r="K26">
+        <v>0.29</v>
+      </c>
+      <c r="L26" t="s">
         <v>88</v>
       </c>
-      <c r="B26" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M26" s="1">
-        <v>1091446.35</v>
+        <v>973189.68</v>
       </c>
       <c r="N26" s="1">
-        <v>1092544.03</v>
+        <v>974390.71</v>
       </c>
       <c r="O26" s="1">
-        <v>0.73</v>
+        <v>0.7</v>
       </c>
       <c r="P26">
         <v>1</v>
       </c>
     </row>
     <row r="27" spans="1:16">
       <c r="A27" t="s">
-        <v>91</v>
+        <v>89</v>
       </c>
       <c r="B27" t="s">
-        <v>92</v>
+        <v>90</v>
       </c>
       <c r="C27" s="1">
-        <v>4738.0</v>
+        <v>1098.0</v>
       </c>
       <c r="D27" s="1">
-        <v>189.36</v>
+        <v>954.27</v>
       </c>
       <c r="E27" s="1">
-        <v>112.51510130857</v>
+        <v>983.84093806922</v>
       </c>
       <c r="F27" t="s">
         <v>11</v>
       </c>
       <c r="G27">
-        <v>1.17</v>
+        <v>1.16</v>
       </c>
       <c r="H27" s="1">
-        <v>454775.59</v>
+        <v>922286.19</v>
       </c>
       <c r="I27" s="1">
-        <v>311494.79</v>
+        <v>-22394.87</v>
       </c>
       <c r="J27" s="1">
-        <v>68.494175336016</v>
+        <v>-2.4281909718284</v>
       </c>
       <c r="K27">
         <v>0.0</v>
       </c>
       <c r="L27">
         <v>0.0</v>
       </c>
       <c r="M27" s="1">
-        <v>766270.38</v>
+        <v>899891.32</v>
       </c>
       <c r="N27" s="1">
-        <v>766270.38</v>
+        <v>899891.32</v>
       </c>
       <c r="O27" s="1">
-        <v>0.51</v>
+        <v>0.64</v>
       </c>
       <c r="P27">
         <v>1</v>
       </c>
     </row>
     <row r="28" spans="1:16">
       <c r="A28" t="s">
-        <v>93</v>
+        <v>91</v>
       </c>
       <c r="B28" t="s">
-        <v>94</v>
+        <v>92</v>
       </c>
       <c r="C28" s="1">
-        <v>2741.0</v>
+        <v>2460.0</v>
       </c>
       <c r="D28" s="1">
-        <v>562.57</v>
+        <v>229.0</v>
       </c>
       <c r="E28" s="1">
-        <v>397.23863918278</v>
+        <v>112.51510162602</v>
       </c>
       <c r="F28" t="s">
         <v>11</v>
       </c>
       <c r="G28">
-        <v>1.17</v>
+        <v>1.16</v>
       </c>
       <c r="H28" s="1">
-        <v>922034.98</v>
+        <v>236122.41</v>
       </c>
       <c r="I28" s="1">
-        <v>394960.68</v>
+        <v>247701.18</v>
       </c>
       <c r="J28" s="1">
-        <v>42.835758790843</v>
+        <v>104.90371498411</v>
       </c>
       <c r="K28">
         <v>0.0</v>
       </c>
       <c r="L28">
         <v>0.0</v>
       </c>
       <c r="M28" s="1">
-        <v>1316995.66</v>
+        <v>483823.59</v>
       </c>
       <c r="N28" s="1">
-        <v>1316995.66</v>
+        <v>483823.59</v>
       </c>
       <c r="O28" s="1">
-        <v>0.88</v>
+        <v>0.35</v>
       </c>
       <c r="P28">
         <v>1</v>
       </c>
     </row>
     <row r="29" spans="1:16">
       <c r="A29" t="s">
-        <v>95</v>
+        <v>93</v>
       </c>
       <c r="B29" t="s">
-        <v>96</v>
+        <v>94</v>
       </c>
       <c r="C29" s="1">
-        <v>9618.0</v>
+        <v>633.0</v>
       </c>
       <c r="D29" s="1">
-        <v>205.31</v>
+        <v>768.95</v>
       </c>
       <c r="E29" s="1">
-        <v>118.49285402371</v>
+        <v>397.2386413902</v>
       </c>
       <c r="F29" t="s">
         <v>11</v>
       </c>
       <c r="G29">
-        <v>1.17</v>
+        <v>1.16</v>
       </c>
       <c r="H29" s="1">
-        <v>960790.27</v>
+        <v>212932.56</v>
       </c>
       <c r="I29" s="1">
-        <v>725737.96</v>
+        <v>205107.85</v>
       </c>
       <c r="J29" s="1">
-        <v>75.535523481103</v>
+        <v>96.325263736086</v>
       </c>
       <c r="K29">
         <v>0.0</v>
       </c>
       <c r="L29">
         <v>0.0</v>
       </c>
       <c r="M29" s="1">
-        <v>1686528.23</v>
+        <v>418040.41</v>
       </c>
       <c r="N29" s="1">
-        <v>1686528.23</v>
+        <v>418040.41</v>
       </c>
       <c r="O29" s="1">
-        <v>1.12</v>
+        <v>0.3</v>
       </c>
       <c r="P29">
         <v>1</v>
       </c>
     </row>
     <row r="30" spans="1:16">
       <c r="A30" t="s">
-        <v>97</v>
+        <v>95</v>
       </c>
       <c r="B30" t="s">
-        <v>98</v>
+        <v>96</v>
       </c>
       <c r="C30" s="1">
-        <v>1302.0</v>
+        <v>4457.0</v>
       </c>
       <c r="D30" s="1">
-        <v>580.65</v>
+        <v>269.13</v>
       </c>
       <c r="E30" s="1">
-        <v>478.22217357911</v>
+        <v>118.49285393763</v>
       </c>
       <c r="F30" t="s">
         <v>11</v>
       </c>
       <c r="G30">
-        <v>1.17</v>
+        <v>1.16</v>
       </c>
       <c r="H30" s="1">
-        <v>535262.1</v>
+        <v>445232.09</v>
       </c>
       <c r="I30" s="1">
-        <v>110428.04</v>
+        <v>584967.08</v>
       </c>
       <c r="J30" s="1">
-        <v>20.63064805074</v>
+        <v>131.38475261296</v>
       </c>
       <c r="K30">
         <v>0.0</v>
       </c>
       <c r="L30">
         <v>0.0</v>
       </c>
       <c r="M30" s="1">
-        <v>645690.14</v>
+        <v>1030199.17</v>
       </c>
       <c r="N30" s="1">
-        <v>645690.14</v>
+        <v>1030199.17</v>
       </c>
       <c r="O30" s="1">
-        <v>0.43</v>
+        <v>0.74</v>
       </c>
       <c r="P30">
         <v>1</v>
       </c>
     </row>
     <row r="31" spans="1:16">
       <c r="A31" t="s">
-        <v>99</v>
+        <v>97</v>
       </c>
       <c r="B31" t="s">
-        <v>100</v>
+        <v>98</v>
       </c>
       <c r="C31" s="1">
-        <v>5044.0</v>
+        <v>2010.0</v>
       </c>
       <c r="D31" s="1">
-        <v>193.31</v>
+        <v>579.25</v>
       </c>
       <c r="E31" s="1">
-        <v>172.77700436162</v>
+        <v>515.45562686567</v>
       </c>
       <c r="F31" t="s">
         <v>11</v>
       </c>
       <c r="G31">
-        <v>1.17</v>
+        <v>1.16</v>
       </c>
       <c r="H31" s="1">
-        <v>743549.58</v>
+        <v>891110.86</v>
       </c>
       <c r="I31" s="1">
-        <v>89226.3</v>
+        <v>108839.76</v>
       </c>
       <c r="J31" s="1">
-        <v>12.000047125304</v>
+        <v>12.213941596447</v>
       </c>
       <c r="K31">
         <v>0.0</v>
       </c>
       <c r="L31">
         <v>0.0</v>
       </c>
       <c r="M31" s="1">
-        <v>832775.88</v>
+        <v>999950.62</v>
       </c>
       <c r="N31" s="1">
-        <v>832775.88</v>
+        <v>999950.62</v>
       </c>
       <c r="O31" s="1">
-        <v>0.55</v>
+        <v>0.72</v>
       </c>
       <c r="P31">
         <v>1</v>
       </c>
     </row>
     <row r="32" spans="1:16">
       <c r="A32" t="s">
-        <v>101</v>
+        <v>99</v>
       </c>
       <c r="B32" t="s">
-        <v>102</v>
+        <v>100</v>
       </c>
       <c r="C32" s="1">
-        <v>3575.0</v>
+        <v>4476.0</v>
       </c>
       <c r="D32" s="1">
-        <v>406.94</v>
+        <v>187.26</v>
       </c>
       <c r="E32" s="1">
-        <v>358.96100979021</v>
+        <v>172.77700402145</v>
       </c>
       <c r="F32" t="s">
         <v>11</v>
       </c>
       <c r="G32">
-        <v>1.17</v>
+        <v>1.16</v>
       </c>
       <c r="H32" s="1">
-        <v>1095238.07</v>
+        <v>659819.18</v>
       </c>
       <c r="I32" s="1">
-        <v>147287.02</v>
+        <v>60046.63</v>
       </c>
       <c r="J32" s="1">
-        <v>13.447945614235</v>
+        <v>9.1004674947461</v>
       </c>
       <c r="K32">
-        <v>1.16</v>
-[...2 lines deleted...]
-        <v>103</v>
+        <v>0.0</v>
+      </c>
+      <c r="L32">
+        <v>0.0</v>
       </c>
       <c r="M32" s="1">
-        <v>1242525.09</v>
+        <v>719865.81</v>
       </c>
       <c r="N32" s="1">
-        <v>1246688.2</v>
+        <v>719865.81</v>
       </c>
       <c r="O32" s="1">
-        <v>0.83</v>
+        <v>0.52</v>
       </c>
       <c r="P32">
         <v>1</v>
       </c>
     </row>
     <row r="33" spans="1:16">
       <c r="A33" t="s">
-        <v>104</v>
+        <v>101</v>
       </c>
       <c r="B33" t="s">
-        <v>105</v>
+        <v>102</v>
       </c>
       <c r="C33" s="1">
-        <v>17280.0</v>
+        <v>3172.0</v>
       </c>
       <c r="D33" s="1">
-        <v>81.39</v>
+        <v>417.62</v>
       </c>
       <c r="E33" s="1">
-        <v>77.917094328704</v>
+        <v>358.96100882724</v>
       </c>
       <c r="F33" t="s">
         <v>11</v>
       </c>
       <c r="G33">
-        <v>1.17</v>
+        <v>1.16</v>
       </c>
       <c r="H33" s="1">
-        <v>1148781.77</v>
+        <v>971774.87</v>
       </c>
       <c r="I33" s="1">
-        <v>52413.26</v>
+        <v>165933.41</v>
       </c>
       <c r="J33" s="1">
-        <v>4.5625079861774</v>
+        <v>17.075293375306</v>
       </c>
       <c r="K33">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>0.52</v>
+      </c>
+      <c r="L33" t="s">
+        <v>103</v>
       </c>
       <c r="M33" s="1">
-        <v>1201195.03</v>
+        <v>1137708.28</v>
       </c>
       <c r="N33" s="1">
-        <v>1201195.03</v>
+        <v>1139361.57</v>
       </c>
       <c r="O33" s="1">
-        <v>0.8</v>
+        <v>0.82</v>
       </c>
       <c r="P33">
         <v>1</v>
       </c>
     </row>
     <row r="34" spans="1:16">
       <c r="A34" t="s">
-        <v>106</v>
+        <v>104</v>
       </c>
       <c r="B34" t="s">
-        <v>107</v>
+        <v>105</v>
       </c>
       <c r="C34" s="1">
-        <v>3303.0</v>
+        <v>15334.0</v>
       </c>
       <c r="D34" s="1">
-        <v>1015.75</v>
+        <v>87.66</v>
       </c>
       <c r="E34" s="1">
-        <v>593.8370208901</v>
+        <v>77.91709403939</v>
       </c>
       <c r="F34" t="s">
         <v>11</v>
       </c>
       <c r="G34">
-        <v>1.17</v>
+        <v>1.16</v>
       </c>
       <c r="H34" s="1">
-        <v>1790970.16</v>
+        <v>1019410.86</v>
       </c>
       <c r="I34" s="1">
-        <v>1074488.48</v>
+        <v>135034.49</v>
       </c>
       <c r="J34" s="1">
-        <v>59.994772888902</v>
+        <v>13.246326412493</v>
       </c>
       <c r="K34">
         <v>0.0</v>
       </c>
       <c r="L34">
         <v>0.0</v>
       </c>
       <c r="M34" s="1">
-        <v>2865458.64</v>
+        <v>1154445.35</v>
       </c>
       <c r="N34" s="1">
-        <v>2865458.64</v>
+        <v>1154445.35</v>
       </c>
       <c r="O34" s="1">
-        <v>1.91</v>
+        <v>0.83</v>
       </c>
       <c r="P34">
         <v>1</v>
       </c>
     </row>
     <row r="35" spans="1:16">
       <c r="A35" t="s">
         <v>106</v>
       </c>
       <c r="B35" t="s">
         <v>107</v>
       </c>
       <c r="C35" s="1">
         <v>19.0</v>
       </c>
       <c r="D35" s="1">
-        <v>1015.75</v>
+        <v>1064.15</v>
       </c>
       <c r="E35" s="1">
         <v>945.38736842105</v>
       </c>
       <c r="F35" t="s">
         <v>11</v>
       </c>
       <c r="G35">
-        <v>1.17</v>
+        <v>1.16</v>
       </c>
       <c r="H35" s="1">
         <v>15431.11</v>
       </c>
       <c r="I35" s="1">
-        <v>1052.0</v>
+        <v>1933.81</v>
       </c>
       <c r="J35" s="1">
-        <v>6.817396804248</v>
+        <v>12.531891743368</v>
       </c>
       <c r="K35">
-        <v>0.0</v>
+        <v>1.04</v>
       </c>
       <c r="L35">
-        <v>0.0</v>
+        <v>19.76</v>
       </c>
       <c r="M35" s="1">
-        <v>16483.11</v>
+        <v>17364.92</v>
       </c>
       <c r="N35" s="1">
-        <v>16483.11</v>
+        <v>17384.68</v>
       </c>
       <c r="O35" s="1">
         <v>0.01</v>
       </c>
       <c r="P35">
         <v>1</v>
       </c>
     </row>
     <row r="36" spans="1:16">
       <c r="A36" t="s">
+        <v>106</v>
+      </c>
+      <c r="B36" t="s">
+        <v>107</v>
+      </c>
+      <c r="C36" s="1">
+        <v>2695.0</v>
+      </c>
+      <c r="D36" s="1">
+        <v>1064.15</v>
+      </c>
+      <c r="E36" s="1">
+        <v>593.83702040816</v>
+      </c>
+      <c r="F36" t="s">
+        <v>11</v>
+      </c>
+      <c r="G36">
+        <v>1.16</v>
+      </c>
+      <c r="H36" s="1">
+        <v>1461297.18</v>
+      </c>
+      <c r="I36" s="1">
+        <v>1001780.29</v>
+      </c>
+      <c r="J36" s="1">
+        <v>68.554179376436</v>
+      </c>
+      <c r="K36">
+        <v>1.27</v>
+      </c>
+      <c r="L36" t="s">
         <v>108</v>
       </c>
-      <c r="B36" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M36" s="1">
-        <v>1011742.1</v>
+        <v>2463077.47</v>
       </c>
       <c r="N36" s="1">
-        <v>1011742.1</v>
+        <v>2466512.8</v>
       </c>
       <c r="O36" s="1">
-        <v>0.67</v>
+        <v>1.76</v>
       </c>
       <c r="P36">
         <v>1</v>
       </c>
     </row>
     <row r="37" spans="1:16">
       <c r="A37" t="s">
+        <v>109</v>
+      </c>
+      <c r="B37" t="s">
         <v>110</v>
       </c>
-      <c r="B37" t="s">
+      <c r="C37" s="1">
+        <v>7631.0</v>
+      </c>
+      <c r="D37" s="1">
+        <v>142.03</v>
+      </c>
+      <c r="E37" s="1">
+        <v>141.98567946534</v>
+      </c>
+      <c r="F37" t="s">
+        <v>11</v>
+      </c>
+      <c r="G37">
+        <v>1.16</v>
+      </c>
+      <c r="H37" s="1">
+        <v>931658.46</v>
+      </c>
+      <c r="I37" s="1">
+        <v>-812.13</v>
+      </c>
+      <c r="J37" s="1">
+        <v>-0.087170356398631</v>
+      </c>
+      <c r="K37">
+        <v>0.38</v>
+      </c>
+      <c r="L37" t="s">
         <v>111</v>
       </c>
-      <c r="C37" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M37" s="1">
-        <v>743076.47</v>
+        <v>930846.33</v>
       </c>
       <c r="N37" s="1">
-        <v>743076.47</v>
+        <v>933715.49</v>
       </c>
       <c r="O37" s="1">
-        <v>0.5</v>
+        <v>0.67</v>
       </c>
       <c r="P37">
         <v>1</v>
       </c>
     </row>
     <row r="38" spans="1:16">
       <c r="A38" t="s">
         <v>112</v>
       </c>
       <c r="B38" t="s">
         <v>113</v>
       </c>
       <c r="C38" s="1">
-        <v>29603.0</v>
+        <v>2318.0</v>
       </c>
       <c r="D38" s="1">
-        <v>47.17</v>
+        <v>353.81</v>
       </c>
       <c r="E38" s="1">
-        <v>42.827194541094</v>
+        <v>395.36653580673</v>
       </c>
       <c r="F38" t="s">
         <v>11</v>
       </c>
       <c r="G38">
-        <v>1.17</v>
+        <v>1.16</v>
       </c>
       <c r="H38" s="1">
-        <v>1090595.38</v>
+        <v>788535.87</v>
       </c>
       <c r="I38" s="1">
-        <v>102019.82</v>
+        <v>-84167.27</v>
       </c>
       <c r="J38" s="1">
-        <v>9.3545068932898</v>
+        <v>-10.673866998593</v>
       </c>
       <c r="K38">
         <v>0.0</v>
       </c>
       <c r="L38">
         <v>0.0</v>
       </c>
       <c r="M38" s="1">
-        <v>1192615.2</v>
+        <v>704368.6</v>
       </c>
       <c r="N38" s="1">
-        <v>1192615.2</v>
+        <v>704368.6</v>
       </c>
       <c r="O38" s="1">
-        <v>0.79</v>
+        <v>0.5</v>
       </c>
       <c r="P38">
         <v>1</v>
       </c>
     </row>
     <row r="39" spans="1:16">
       <c r="A39" t="s">
         <v>114</v>
       </c>
       <c r="B39" t="s">
         <v>115</v>
       </c>
       <c r="C39" s="1">
-        <v>10061.0</v>
+        <v>26269.0</v>
       </c>
       <c r="D39" s="1">
-        <v>67.16</v>
+        <v>50.31</v>
       </c>
       <c r="E39" s="1">
-        <v>64.11815425902</v>
+        <v>42.827194411664</v>
       </c>
       <c r="F39" t="s">
         <v>11</v>
       </c>
       <c r="G39">
-        <v>1.17</v>
+        <v>1.16</v>
       </c>
       <c r="H39" s="1">
-        <v>546087.14</v>
+        <v>967768.47</v>
       </c>
       <c r="I39" s="1">
-        <v>31012.2</v>
+        <v>167279.75</v>
       </c>
       <c r="J39" s="1">
-        <v>5.6789837607236</v>
+        <v>17.285100226504</v>
       </c>
       <c r="K39">
         <v>0.0</v>
       </c>
       <c r="L39">
         <v>0.0</v>
       </c>
       <c r="M39" s="1">
-        <v>577099.34</v>
+        <v>1135048.22</v>
       </c>
       <c r="N39" s="1">
-        <v>577099.34</v>
+        <v>1135048.22</v>
       </c>
       <c r="O39" s="1">
-        <v>0.38</v>
+        <v>0.81</v>
       </c>
       <c r="P39">
         <v>1</v>
       </c>
     </row>
     <row r="40" spans="1:16">
       <c r="A40" t="s">
         <v>116</v>
       </c>
       <c r="B40" t="s">
         <v>117</v>
       </c>
       <c r="C40" s="1">
-        <v>6228.0</v>
+        <v>8928.0</v>
       </c>
       <c r="D40" s="1">
-        <v>294.71</v>
+        <v>71.72</v>
       </c>
       <c r="E40" s="1">
-        <v>313.69987957611</v>
+        <v>64.118154121864</v>
       </c>
       <c r="F40" t="s">
         <v>11</v>
       </c>
       <c r="G40">
-        <v>1.17</v>
+        <v>1.16</v>
       </c>
       <c r="H40" s="1">
-        <v>1660563.96</v>
+        <v>484590.6</v>
       </c>
       <c r="I40" s="1">
-        <v>-92938.83</v>
+        <v>65343.84</v>
       </c>
       <c r="J40" s="1">
-        <v>-5.5968232623813</v>
+        <v>13.48433915144</v>
       </c>
       <c r="K40">
         <v>0.0</v>
       </c>
       <c r="L40">
         <v>0.0</v>
       </c>
       <c r="M40" s="1">
-        <v>1567625.13</v>
+        <v>549934.44</v>
       </c>
       <c r="N40" s="1">
-        <v>1567625.13</v>
+        <v>549934.44</v>
       </c>
       <c r="O40" s="1">
-        <v>1.04</v>
+        <v>0.39</v>
       </c>
       <c r="P40">
         <v>1</v>
       </c>
     </row>
     <row r="41" spans="1:16">
       <c r="A41" t="s">
         <v>118</v>
       </c>
       <c r="B41" t="s">
         <v>119</v>
       </c>
       <c r="C41" s="1">
-        <v>12463.0</v>
+        <v>5527.0</v>
       </c>
       <c r="D41" s="1">
-        <v>75.81</v>
+        <v>317.72</v>
       </c>
       <c r="E41" s="1">
-        <v>84.162429591591</v>
+        <v>313.69987877691</v>
       </c>
       <c r="F41" t="s">
         <v>11</v>
       </c>
       <c r="G41">
-        <v>1.17</v>
+        <v>1.16</v>
       </c>
       <c r="H41" s="1">
-        <v>898808.28</v>
+        <v>1473657.19</v>
       </c>
       <c r="I41" s="1">
-        <v>-91856.04</v>
+        <v>34513.41</v>
       </c>
       <c r="J41" s="1">
-        <v>-10.219758990204</v>
+        <v>2.3420243347098</v>
       </c>
       <c r="K41">
         <v>0.0</v>
       </c>
       <c r="L41">
         <v>0.0</v>
       </c>
       <c r="M41" s="1">
-        <v>806952.24</v>
+        <v>1508170.6</v>
       </c>
       <c r="N41" s="1">
-        <v>806952.24</v>
+        <v>1508170.6</v>
       </c>
       <c r="O41" s="1">
-        <v>0.54</v>
+        <v>1.08</v>
       </c>
       <c r="P41">
         <v>1</v>
       </c>
     </row>
     <row r="42" spans="1:16">
       <c r="A42" t="s">
         <v>120</v>
       </c>
       <c r="B42" t="s">
         <v>121</v>
       </c>
       <c r="C42" s="1">
-        <v>10008.0</v>
+        <v>13648.0</v>
       </c>
       <c r="D42" s="1">
-        <v>133.05</v>
+        <v>81.73</v>
       </c>
       <c r="E42" s="1">
-        <v>112.21137090328</v>
+        <v>84.14138408558</v>
       </c>
       <c r="F42" t="s">
         <v>11</v>
       </c>
       <c r="G42">
-        <v>1.17</v>
+        <v>1.16</v>
       </c>
       <c r="H42" s="1">
-        <v>956615.77</v>
+        <v>984721.07</v>
       </c>
       <c r="I42" s="1">
-        <v>180647.24</v>
+        <v>-26717.86</v>
       </c>
       <c r="J42" s="1">
-        <v>18.883991427405</v>
+        <v>-2.7132414258182</v>
       </c>
       <c r="K42">
         <v>0.0</v>
       </c>
       <c r="L42">
         <v>0.0</v>
       </c>
       <c r="M42" s="1">
-        <v>1137263.01</v>
+        <v>958003.21</v>
       </c>
       <c r="N42" s="1">
-        <v>1137263.01</v>
+        <v>958003.21</v>
       </c>
       <c r="O42" s="1">
-        <v>0.76</v>
+        <v>0.69</v>
       </c>
       <c r="P42">
         <v>1</v>
       </c>
     </row>
     <row r="43" spans="1:16">
       <c r="A43" t="s">
         <v>122</v>
       </c>
       <c r="B43" t="s">
         <v>123</v>
       </c>
       <c r="C43" s="1">
-        <v>823.0</v>
+        <v>8881.0</v>
       </c>
       <c r="D43" s="1">
-        <v>955.42</v>
+        <v>127.57</v>
       </c>
       <c r="E43" s="1">
-        <v>707.01786148238</v>
+        <v>112.21137034118</v>
       </c>
       <c r="F43" t="s">
         <v>11</v>
       </c>
       <c r="G43">
-        <v>1.17</v>
+        <v>1.16</v>
       </c>
       <c r="H43" s="1">
-        <v>496876.55</v>
+        <v>848891.35</v>
       </c>
       <c r="I43" s="1">
-        <v>174695.95</v>
+        <v>124140.1</v>
       </c>
       <c r="J43" s="1">
-        <v>35.158823655494</v>
+        <v>14.623791372123</v>
       </c>
       <c r="K43">
         <v>0.0</v>
       </c>
       <c r="L43">
         <v>0.0</v>
       </c>
       <c r="M43" s="1">
-        <v>671572.5</v>
+        <v>973031.45</v>
       </c>
       <c r="N43" s="1">
-        <v>671572.5</v>
+        <v>973031.45</v>
       </c>
       <c r="O43" s="1">
-        <v>0.45</v>
+        <v>0.7</v>
       </c>
       <c r="P43">
         <v>1</v>
       </c>
     </row>
     <row r="44" spans="1:16">
       <c r="A44" t="s">
         <v>124</v>
       </c>
       <c r="B44" t="s">
         <v>125</v>
       </c>
       <c r="C44" s="1">
-        <v>7473.0</v>
+        <v>730.0</v>
       </c>
       <c r="D44" s="1">
-        <v>302.55</v>
+        <v>1064.58</v>
       </c>
       <c r="E44" s="1">
-        <v>367.85395423525</v>
+        <v>707.0178630137</v>
       </c>
       <c r="F44" t="s">
         <v>11</v>
       </c>
       <c r="G44">
-        <v>1.17</v>
+        <v>1.16</v>
       </c>
       <c r="H44" s="1">
-        <v>2348425.3</v>
+        <v>440728.9</v>
       </c>
       <c r="I44" s="1">
-        <v>-417387.04</v>
+        <v>226719.38</v>
       </c>
       <c r="J44" s="1">
-        <v>-17.773060101167</v>
+        <v>51.441913611746</v>
       </c>
       <c r="K44">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>2.71</v>
+      </c>
+      <c r="L44" t="s">
+        <v>126</v>
       </c>
       <c r="M44" s="1">
-        <v>1931038.26</v>
+        <v>667448.28</v>
       </c>
       <c r="N44" s="1">
-        <v>1931038.26</v>
+        <v>669423.21</v>
       </c>
       <c r="O44" s="1">
-        <v>1.29</v>
+        <v>0.48</v>
       </c>
       <c r="P44">
         <v>1</v>
       </c>
     </row>
     <row r="45" spans="1:16">
       <c r="A45" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="B45" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="C45" s="1">
-        <v>2119.0</v>
+        <v>6631.0</v>
       </c>
       <c r="D45" s="1">
-        <v>483.79</v>
+        <v>311.52</v>
       </c>
       <c r="E45" s="1">
-        <v>455.56277489382</v>
+        <v>367.85395415473</v>
       </c>
       <c r="F45" t="s">
         <v>11</v>
       </c>
       <c r="G45">
-        <v>1.17</v>
+        <v>1.16</v>
       </c>
       <c r="H45" s="1">
-        <v>826797.49</v>
+        <v>2083822.85</v>
       </c>
       <c r="I45" s="1">
-        <v>48763.86</v>
+        <v>-309709.29</v>
       </c>
       <c r="J45" s="1">
-        <v>5.8979206625313</v>
+        <v>-14.862553695483</v>
       </c>
       <c r="K45">
         <v>0.0</v>
       </c>
       <c r="L45">
         <v>0.0</v>
       </c>
       <c r="M45" s="1">
-        <v>875561.35</v>
+        <v>1774113.56</v>
       </c>
       <c r="N45" s="1">
-        <v>875561.35</v>
+        <v>1774113.56</v>
       </c>
       <c r="O45" s="1">
-        <v>0.58</v>
+        <v>1.27</v>
       </c>
       <c r="P45">
         <v>1</v>
       </c>
     </row>
     <row r="46" spans="1:16">
       <c r="A46" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="B46" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="C46" s="1">
-        <v>706.0</v>
+        <v>1880.0</v>
       </c>
       <c r="D46" s="1">
-        <v>77.48</v>
+        <v>480.46</v>
       </c>
       <c r="E46" s="1">
-        <v>73.231699716714</v>
+        <v>455.56277659574</v>
       </c>
       <c r="F46" t="s">
         <v>11</v>
       </c>
       <c r="G46">
-        <v>1.17</v>
+        <v>1.16</v>
       </c>
       <c r="H46" s="1">
-        <v>44380.43</v>
+        <v>733543.79</v>
       </c>
       <c r="I46" s="1">
-        <v>2338.52</v>
+        <v>42223.63</v>
       </c>
       <c r="J46" s="1">
-        <v>5.2692594461117</v>
+        <v>5.7561158005305</v>
       </c>
       <c r="K46">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>0.85</v>
+      </c>
+      <c r="L46" t="s">
+        <v>131</v>
       </c>
       <c r="M46" s="1">
-        <v>46718.95</v>
+        <v>775767.42</v>
       </c>
       <c r="N46" s="1">
-        <v>46718.95</v>
+        <v>777372.37</v>
       </c>
       <c r="O46" s="1">
-        <v>0.03</v>
+        <v>0.56</v>
       </c>
       <c r="P46">
         <v>1</v>
       </c>
     </row>
     <row r="47" spans="1:16">
       <c r="A47" t="s">
-        <v>130</v>
+        <v>132</v>
       </c>
       <c r="B47" t="s">
-        <v>131</v>
+        <v>133</v>
       </c>
       <c r="C47" s="1">
-        <v>343.0</v>
+        <v>11579.0</v>
       </c>
       <c r="D47" s="1">
-        <v>432.27</v>
+        <v>107.93</v>
       </c>
       <c r="E47" s="1">
-        <v>466.9812244898</v>
+        <v>115.47080231454</v>
       </c>
       <c r="F47" t="s">
         <v>11</v>
       </c>
       <c r="G47">
-        <v>1.17</v>
+        <v>1.16</v>
       </c>
       <c r="H47" s="1">
-        <v>138219.75</v>
+        <v>1153263.83</v>
       </c>
       <c r="I47" s="1">
-        <v>-11586.44</v>
+        <v>-79942.69</v>
       </c>
       <c r="J47" s="1">
-        <v>-8.3826225991582</v>
+        <v>-6.9318648448378</v>
       </c>
       <c r="K47">
         <v>0.0</v>
       </c>
       <c r="L47">
         <v>0.0</v>
       </c>
       <c r="M47" s="1">
-        <v>126633.31</v>
+        <v>1073321.14</v>
       </c>
       <c r="N47" s="1">
-        <v>126633.31</v>
+        <v>1073321.14</v>
       </c>
       <c r="O47" s="1">
-        <v>0.08</v>
+        <v>0.77</v>
       </c>
       <c r="P47">
         <v>1</v>
       </c>
     </row>
     <row r="48" spans="1:16">
       <c r="A48" t="s">
-        <v>130</v>
+        <v>134</v>
       </c>
       <c r="B48" t="s">
-        <v>131</v>
+        <v>135</v>
       </c>
       <c r="C48" s="1">
-        <v>3332.0</v>
+        <v>10813.0</v>
       </c>
       <c r="D48" s="1">
-        <v>432.27</v>
+        <v>73.24</v>
       </c>
       <c r="E48" s="1">
-        <v>254.3075210084</v>
+        <v>79.364100619624</v>
       </c>
       <c r="F48" t="s">
         <v>11</v>
       </c>
       <c r="G48">
-        <v>1.17</v>
+        <v>1.16</v>
       </c>
       <c r="H48" s="1">
-        <v>764809.79</v>
+        <v>735457.56</v>
       </c>
       <c r="I48" s="1">
-        <v>465342.36</v>
+        <v>-55297.71</v>
       </c>
       <c r="J48" s="1">
-        <v>60.844194999125</v>
+        <v>-7.5188172652682</v>
       </c>
       <c r="K48">
         <v>0.0</v>
       </c>
       <c r="L48">
         <v>0.0</v>
       </c>
       <c r="M48" s="1">
-        <v>1230152.15</v>
+        <v>680159.85</v>
       </c>
       <c r="N48" s="1">
-        <v>1230152.15</v>
+        <v>680159.85</v>
       </c>
       <c r="O48" s="1">
-        <v>0.82</v>
+        <v>0.49</v>
       </c>
       <c r="P48">
         <v>1</v>
       </c>
     </row>
     <row r="49" spans="1:16">
       <c r="A49" t="s">
-        <v>132</v>
+        <v>136</v>
       </c>
       <c r="B49" t="s">
-        <v>133</v>
+        <v>137</v>
       </c>
       <c r="C49" s="1">
-        <v>10245.0</v>
+        <v>343.0</v>
       </c>
       <c r="D49" s="1">
-        <v>300.25</v>
+        <v>402.3</v>
       </c>
       <c r="E49" s="1">
-        <v>290.08747974622</v>
+        <v>466.9812244898</v>
       </c>
       <c r="F49" t="s">
         <v>11</v>
       </c>
       <c r="G49">
-        <v>1.17</v>
+        <v>1.16</v>
       </c>
       <c r="H49" s="1">
-        <v>2539941.57</v>
+        <v>138219.75</v>
       </c>
       <c r="I49" s="1">
-        <v>87261.96</v>
+        <v>-19708.22</v>
       </c>
       <c r="J49" s="1">
-        <v>3.4355892682996</v>
+        <v>-14.258613548353</v>
       </c>
       <c r="K49">
         <v>0.0</v>
       </c>
       <c r="L49">
         <v>0.0</v>
       </c>
       <c r="M49" s="1">
-        <v>2627203.53</v>
+        <v>118511.53</v>
       </c>
       <c r="N49" s="1">
-        <v>2627203.53</v>
+        <v>118511.53</v>
       </c>
       <c r="O49" s="1">
-        <v>1.75</v>
+        <v>0.08</v>
       </c>
       <c r="P49">
         <v>1</v>
       </c>
     </row>
     <row r="50" spans="1:16">
       <c r="A50" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="B50" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
       <c r="C50" s="1">
-        <v>25341.0</v>
+        <v>2918.0</v>
       </c>
       <c r="D50" s="1">
-        <v>29.31</v>
+        <v>402.3</v>
       </c>
       <c r="E50" s="1">
-        <v>32.147454717651</v>
+        <v>254.30752227553</v>
       </c>
       <c r="F50" t="s">
         <v>11</v>
       </c>
       <c r="G50">
-        <v>1.17</v>
+        <v>1.16</v>
       </c>
       <c r="H50" s="1">
-        <v>695505.32</v>
+        <v>669782.4</v>
       </c>
       <c r="I50" s="1">
-        <v>-61141.64</v>
+        <v>338429.39</v>
       </c>
       <c r="J50" s="1">
-        <v>-8.7909665450151</v>
+        <v>50.528259625813</v>
       </c>
       <c r="K50">
         <v>0.0</v>
       </c>
       <c r="L50">
         <v>0.0</v>
       </c>
       <c r="M50" s="1">
-        <v>634363.68</v>
+        <v>1008211.79</v>
       </c>
       <c r="N50" s="1">
-        <v>634363.68</v>
+        <v>1008211.79</v>
       </c>
       <c r="O50" s="1">
-        <v>0.42</v>
+        <v>0.72</v>
       </c>
       <c r="P50">
         <v>1</v>
       </c>
     </row>
     <row r="51" spans="1:16">
       <c r="A51" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="B51" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="C51" s="1">
-        <v>6078.0</v>
+        <v>9091.0</v>
       </c>
       <c r="D51" s="1">
-        <v>97.43</v>
+        <v>300.96</v>
       </c>
       <c r="E51" s="1">
-        <v>133.66261928266</v>
+        <v>290.0874799252</v>
       </c>
       <c r="F51" t="s">
         <v>11</v>
       </c>
       <c r="G51">
-        <v>1.17</v>
+        <v>1.16</v>
       </c>
       <c r="H51" s="1">
-        <v>692411.45</v>
+        <v>2253841.76</v>
       </c>
       <c r="I51" s="1">
-        <v>-186642.53</v>
+        <v>95990.64</v>
       </c>
       <c r="J51" s="1">
-        <v>-26.955436684359</v>
+        <v>4.2589786782547</v>
       </c>
       <c r="K51">
         <v>0.0</v>
       </c>
       <c r="L51">
         <v>0.0</v>
       </c>
       <c r="M51" s="1">
-        <v>505768.92</v>
+        <v>2349832.4</v>
       </c>
       <c r="N51" s="1">
-        <v>505768.92</v>
+        <v>2349832.4</v>
       </c>
       <c r="O51" s="1">
-        <v>0.34</v>
+        <v>1.68</v>
       </c>
       <c r="P51">
         <v>1</v>
       </c>
     </row>
     <row r="52" spans="1:16">
       <c r="A52" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
       <c r="B52" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="C52" s="1">
-        <v>35174.0</v>
+        <v>11535.0</v>
       </c>
       <c r="D52" s="1">
-        <v>21.37</v>
+        <v>30.36</v>
       </c>
       <c r="E52" s="1">
-        <v>18.909090237107</v>
+        <v>32.147454703078</v>
       </c>
       <c r="F52" t="s">
         <v>11</v>
       </c>
       <c r="G52">
-        <v>1.17</v>
+        <v>1.16</v>
       </c>
       <c r="H52" s="1">
-        <v>567900.54</v>
+        <v>316587.9</v>
       </c>
       <c r="I52" s="1">
-        <v>74084.67</v>
+        <v>-15817.0</v>
       </c>
       <c r="J52" s="1">
-        <v>13.04536002026</v>
+        <v>-4.9960848156231</v>
       </c>
       <c r="K52">
         <v>0.0</v>
       </c>
       <c r="L52">
         <v>0.0</v>
       </c>
       <c r="M52" s="1">
-        <v>641985.21</v>
+        <v>300770.9</v>
       </c>
       <c r="N52" s="1">
-        <v>641985.21</v>
+        <v>300770.9</v>
       </c>
       <c r="O52" s="1">
-        <v>0.43</v>
+        <v>0.22</v>
       </c>
       <c r="P52">
         <v>1</v>
       </c>
     </row>
     <row r="53" spans="1:16">
       <c r="A53" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="B53" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
       <c r="C53" s="1">
-        <v>1300.0</v>
+        <v>5393.0</v>
       </c>
       <c r="D53" s="1">
-        <v>513.26</v>
+        <v>94.45</v>
       </c>
       <c r="E53" s="1">
-        <v>460.8561</v>
+        <v>133.66262006305</v>
       </c>
       <c r="F53" t="s">
         <v>11</v>
       </c>
       <c r="G53">
-        <v>1.17</v>
+        <v>1.16</v>
       </c>
       <c r="H53" s="1">
-        <v>511485.53</v>
+        <v>614375.61</v>
       </c>
       <c r="I53" s="1">
-        <v>58389.35</v>
+        <v>-176905.05</v>
       </c>
       <c r="J53" s="1">
-        <v>11.415640634057</v>
+        <v>-28.794282702726</v>
       </c>
       <c r="K53">
         <v>0.0</v>
       </c>
       <c r="L53">
         <v>0.0</v>
       </c>
       <c r="M53" s="1">
-        <v>569874.88</v>
+        <v>437470.56</v>
       </c>
       <c r="N53" s="1">
-        <v>569874.88</v>
+        <v>437470.56</v>
       </c>
       <c r="O53" s="1">
-        <v>0.38</v>
+        <v>0.31</v>
       </c>
       <c r="P53">
         <v>1</v>
       </c>
     </row>
     <row r="54" spans="1:16">
       <c r="A54" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="B54" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="C54" s="1">
-        <v>1339.0</v>
+        <v>3151.0</v>
       </c>
       <c r="D54" s="1">
-        <v>576.79</v>
+        <v>334.41</v>
       </c>
       <c r="E54" s="1">
-        <v>556.13495892457</v>
+        <v>334.46986353539</v>
       </c>
       <c r="F54" t="s">
         <v>11</v>
       </c>
       <c r="G54">
-        <v>1.17</v>
+        <v>1.16</v>
       </c>
       <c r="H54" s="1">
-        <v>635826.2</v>
+        <v>905152.69</v>
       </c>
       <c r="I54" s="1">
-        <v>23798.7</v>
+        <v>-162.0</v>
       </c>
       <c r="J54" s="1">
-        <v>3.7429568017172</v>
+        <v>-0.017897532846088</v>
       </c>
       <c r="K54">
         <v>0.0</v>
       </c>
       <c r="L54">
         <v>0.0</v>
       </c>
       <c r="M54" s="1">
-        <v>659624.9</v>
+        <v>904990.69</v>
       </c>
       <c r="N54" s="1">
-        <v>659624.9</v>
+        <v>904990.69</v>
       </c>
       <c r="O54" s="1">
-        <v>0.44</v>
+        <v>0.65</v>
       </c>
       <c r="P54">
         <v>1</v>
       </c>
     </row>
     <row r="55" spans="1:16">
       <c r="A55" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
       <c r="B55" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="C55" s="1">
-        <v>2414.0</v>
+        <v>31212.0</v>
       </c>
       <c r="D55" s="1">
-        <v>490.64</v>
+        <v>22.86</v>
       </c>
       <c r="E55" s="1">
-        <v>556.62815658658</v>
+        <v>18.909090093554</v>
       </c>
       <c r="F55" t="s">
         <v>11</v>
       </c>
       <c r="G55">
-        <v>1.17</v>
+        <v>1.16</v>
       </c>
       <c r="H55" s="1">
-        <v>1147228.44</v>
+        <v>503932.21</v>
       </c>
       <c r="I55" s="1">
-        <v>-135651.41</v>
+        <v>108861.47</v>
       </c>
       <c r="J55" s="1">
-        <v>-11.824271894794</v>
+        <v>21.602403624884</v>
       </c>
       <c r="K55">
         <v>0.0</v>
       </c>
       <c r="L55">
         <v>0.0</v>
       </c>
       <c r="M55" s="1">
-        <v>1011577.03</v>
+        <v>612793.68</v>
       </c>
       <c r="N55" s="1">
-        <v>1011577.03</v>
+        <v>612793.68</v>
       </c>
       <c r="O55" s="1">
-        <v>0.67</v>
+        <v>0.44</v>
       </c>
       <c r="P55">
         <v>1</v>
       </c>
     </row>
     <row r="56" spans="1:16">
       <c r="A56" t="s">
-        <v>146</v>
+        <v>148</v>
       </c>
       <c r="B56" t="s">
-        <v>147</v>
+        <v>149</v>
       </c>
       <c r="C56" s="1">
-        <v>15394.0</v>
+        <v>2800.0</v>
       </c>
       <c r="D56" s="1">
-        <v>113.45</v>
+        <v>495.91</v>
       </c>
       <c r="E56" s="1">
-        <v>80.401531765623</v>
+        <v>483.93141428571</v>
       </c>
       <c r="F56" t="s">
         <v>11</v>
       </c>
       <c r="G56">
-        <v>1.17</v>
+        <v>1.16</v>
       </c>
       <c r="H56" s="1">
-        <v>1056917.89</v>
+        <v>1159453.33</v>
       </c>
       <c r="I56" s="1">
-        <v>434690.17</v>
+        <v>33098.74</v>
       </c>
       <c r="J56" s="1">
-        <v>41.128092741433</v>
+        <v>2.8546849746854</v>
       </c>
       <c r="K56">
         <v>0.0</v>
       </c>
       <c r="L56">
         <v>0.0</v>
       </c>
       <c r="M56" s="1">
-        <v>1491608.06</v>
+        <v>1192552.07</v>
       </c>
       <c r="N56" s="1">
-        <v>1491608.06</v>
+        <v>1192552.07</v>
       </c>
       <c r="O56" s="1">
-        <v>0.99</v>
+        <v>0.85</v>
       </c>
       <c r="P56">
         <v>1</v>
       </c>
     </row>
     <row r="57" spans="1:16">
       <c r="A57" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
       <c r="B57" t="s">
-        <v>149</v>
+        <v>151</v>
       </c>
       <c r="C57" s="1">
-        <v>8524.0</v>
+        <v>1188.0</v>
       </c>
       <c r="D57" s="1">
-        <v>616.63</v>
+        <v>576.93</v>
       </c>
       <c r="E57" s="1">
-        <v>711.63121773815</v>
+        <v>556.13495791246</v>
       </c>
       <c r="F57" t="s">
         <v>11</v>
       </c>
       <c r="G57">
-        <v>1.17</v>
+        <v>1.16</v>
       </c>
       <c r="H57" s="1">
-        <v>5175152.21</v>
+        <v>564123.62</v>
       </c>
       <c r="I57" s="1">
-        <v>-685974.16</v>
+        <v>24524.84</v>
       </c>
       <c r="J57" s="1">
-        <v>-13.255149455788</v>
+        <v>4.3474229992355</v>
       </c>
       <c r="K57">
-        <v>0.0</v>
+        <v>0.5</v>
       </c>
       <c r="L57">
-        <v>0.0</v>
+        <v>592.8</v>
       </c>
       <c r="M57" s="1">
-        <v>4489178.05</v>
+        <v>588648.46</v>
       </c>
       <c r="N57" s="1">
-        <v>4489178.05</v>
+        <v>589241.26</v>
       </c>
       <c r="O57" s="1">
-        <v>2.99</v>
+        <v>0.42</v>
       </c>
       <c r="P57">
         <v>1</v>
       </c>
     </row>
     <row r="58" spans="1:16">
       <c r="A58" t="s">
-        <v>150</v>
+        <v>152</v>
       </c>
       <c r="B58" t="s">
-        <v>151</v>
+        <v>153</v>
       </c>
       <c r="C58" s="1">
-        <v>1537.0</v>
+        <v>2142.0</v>
       </c>
       <c r="D58" s="1">
-        <v>78.08</v>
+        <v>477.68</v>
       </c>
       <c r="E58" s="1">
-        <v>80.395497722837</v>
+        <v>556.62815592904</v>
       </c>
       <c r="F58" t="s">
         <v>11</v>
       </c>
       <c r="G58">
-        <v>1.17</v>
+        <v>1.16</v>
       </c>
       <c r="H58" s="1">
-        <v>105499.47</v>
+        <v>1017963.26</v>
       </c>
       <c r="I58" s="1">
-        <v>-3002.17</v>
+        <v>-139197.8</v>
       </c>
       <c r="J58" s="1">
-        <v>-2.8456730635708</v>
+        <v>-13.674147729064</v>
       </c>
       <c r="K58">
-        <v>0.35</v>
+        <v>0.0</v>
       </c>
       <c r="L58">
-        <v>544.46</v>
+        <v>0.0</v>
       </c>
       <c r="M58" s="1">
-        <v>102497.3</v>
+        <v>878765.46</v>
       </c>
       <c r="N58" s="1">
-        <v>103041.76</v>
+        <v>878765.46</v>
       </c>
       <c r="O58" s="1">
-        <v>0.07</v>
+        <v>0.63</v>
       </c>
       <c r="P58">
         <v>1</v>
       </c>
     </row>
     <row r="59" spans="1:16">
       <c r="A59" t="s">
-        <v>152</v>
+        <v>154</v>
       </c>
       <c r="B59" t="s">
-        <v>153</v>
+        <v>155</v>
       </c>
       <c r="C59" s="1">
-        <v>6244.0</v>
+        <v>13005.0</v>
       </c>
       <c r="D59" s="1">
-        <v>803.63</v>
+        <v>115.65</v>
       </c>
       <c r="E59" s="1">
-        <v>393.88281390135</v>
+        <v>80.40153171857</v>
       </c>
       <c r="F59" t="s">
         <v>11</v>
       </c>
       <c r="G59">
-        <v>1.17</v>
+        <v>1.16</v>
       </c>
       <c r="H59" s="1">
-        <v>2102778.5</v>
+        <v>892894.45</v>
       </c>
       <c r="I59" s="1">
-        <v>2182882.11</v>
+        <v>398837.63</v>
       </c>
       <c r="J59" s="1">
-        <v>103.80941739703</v>
+        <v>44.667948154454</v>
       </c>
       <c r="K59">
         <v>0.0</v>
       </c>
       <c r="L59">
         <v>0.0</v>
       </c>
       <c r="M59" s="1">
-        <v>4285660.61</v>
+        <v>1291732.08</v>
       </c>
       <c r="N59" s="1">
-        <v>4285660.61</v>
+        <v>1291732.08</v>
       </c>
       <c r="O59" s="1">
-        <v>2.86</v>
+        <v>0.92</v>
       </c>
       <c r="P59">
         <v>1</v>
       </c>
     </row>
     <row r="60" spans="1:16">
       <c r="A60" t="s">
-        <v>154</v>
+        <v>156</v>
       </c>
       <c r="B60" t="s">
-        <v>155</v>
+        <v>157</v>
       </c>
       <c r="C60" s="1">
-        <v>20442.0</v>
+        <v>7564.0</v>
       </c>
       <c r="D60" s="1">
-        <v>405.21</v>
+        <v>597.63</v>
       </c>
       <c r="E60" s="1">
-        <v>493.77856520888</v>
+        <v>711.63121760973</v>
       </c>
       <c r="F60" t="s">
         <v>11</v>
       </c>
       <c r="G60">
-        <v>1.17</v>
+        <v>1.16</v>
       </c>
       <c r="H60" s="1">
-        <v>8627519.52</v>
+        <v>4592310.1</v>
       </c>
       <c r="I60" s="1">
-        <v>-1552913.19</v>
+        <v>-709909.35</v>
       </c>
       <c r="J60" s="1">
-        <v>-17.999532616531</v>
+        <v>-15.458654458025</v>
       </c>
       <c r="K60">
         <v>0.0</v>
       </c>
       <c r="L60">
         <v>0.0</v>
       </c>
       <c r="M60" s="1">
-        <v>7074606.33</v>
+        <v>3882400.75</v>
       </c>
       <c r="N60" s="1">
-        <v>7074606.33</v>
+        <v>3882400.75</v>
       </c>
       <c r="O60" s="1">
-        <v>4.71</v>
+        <v>2.78</v>
       </c>
       <c r="P60">
         <v>1</v>
       </c>
     </row>
     <row r="61" spans="1:16">
       <c r="A61" t="s">
-        <v>156</v>
+        <v>158</v>
       </c>
       <c r="B61" t="s">
-        <v>157</v>
+        <v>159</v>
       </c>
       <c r="C61" s="1">
-        <v>5607.0</v>
+        <v>1364.0</v>
       </c>
       <c r="D61" s="1">
-        <v>193.83</v>
+        <v>82.82</v>
       </c>
       <c r="E61" s="1">
-        <v>144.26844480114</v>
+        <v>80.395498533724</v>
       </c>
       <c r="F61" t="s">
         <v>11</v>
       </c>
       <c r="G61">
-        <v>1.17</v>
+        <v>1.16</v>
       </c>
       <c r="H61" s="1">
-        <v>690757.3</v>
+        <v>93624.77</v>
       </c>
       <c r="I61" s="1">
-        <v>237461.35</v>
+        <v>3396.3</v>
       </c>
       <c r="J61" s="1">
-        <v>34.376958448358</v>
+        <v>3.6275656538328</v>
       </c>
       <c r="K61">
-        <v>0.6</v>
-[...2 lines deleted...]
-        <v>158</v>
+        <v>0.4</v>
+      </c>
+      <c r="L61">
+        <v>547.49</v>
       </c>
       <c r="M61" s="1">
-        <v>928218.65</v>
+        <v>97021.07</v>
       </c>
       <c r="N61" s="1">
-        <v>931604.31</v>
+        <v>97568.56</v>
       </c>
       <c r="O61" s="1">
-        <v>0.62</v>
+        <v>0.07</v>
       </c>
       <c r="P61">
         <v>1</v>
       </c>
     </row>
     <row r="62" spans="1:16">
       <c r="A62" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="B62" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="C62" s="1">
-        <v>10041.0</v>
+        <v>4124.0</v>
       </c>
       <c r="D62" s="1">
-        <v>87.56</v>
+        <v>1064.1</v>
       </c>
       <c r="E62" s="1">
-        <v>91.251395279355</v>
+        <v>393.8828128031</v>
       </c>
       <c r="F62" t="s">
         <v>11</v>
       </c>
       <c r="G62">
-        <v>1.17</v>
+        <v>1.16</v>
       </c>
       <c r="H62" s="1">
-        <v>785845.46</v>
+        <v>1388830.64</v>
       </c>
       <c r="I62" s="1">
-        <v>-34946.57</v>
+        <v>2380094.85</v>
       </c>
       <c r="J62" s="1">
-        <v>-4.4470028496443</v>
+        <v>171.37401648915</v>
       </c>
       <c r="K62">
         <v>0.0</v>
       </c>
       <c r="L62">
         <v>0.0</v>
       </c>
       <c r="M62" s="1">
-        <v>750898.89</v>
+        <v>3768925.49</v>
       </c>
       <c r="N62" s="1">
-        <v>750898.89</v>
+        <v>3768925.49</v>
       </c>
       <c r="O62" s="1">
-        <v>0.5</v>
+        <v>2.7</v>
       </c>
       <c r="P62">
         <v>1</v>
       </c>
     </row>
     <row r="63" spans="1:16">
       <c r="A63" t="s">
-        <v>159</v>
+        <v>162</v>
       </c>
       <c r="B63" t="s">
-        <v>160</v>
+        <v>163</v>
       </c>
       <c r="C63" s="1">
-        <v>11660.0</v>
+        <v>18140.0</v>
       </c>
       <c r="D63" s="1">
-        <v>87.56</v>
+        <v>441.31</v>
       </c>
       <c r="E63" s="1">
-        <v>43.225473413379</v>
+        <v>493.77856504961</v>
       </c>
       <c r="F63" t="s">
         <v>11</v>
       </c>
       <c r="G63">
-        <v>1.17</v>
+        <v>1.16</v>
       </c>
       <c r="H63" s="1">
-        <v>457315.67</v>
+        <v>7655963.41</v>
       </c>
       <c r="I63" s="1">
-        <v>414657.34</v>
+        <v>-780570.79</v>
       </c>
       <c r="J63" s="1">
-        <v>90.672016552593</v>
+        <v>-10.19559196143</v>
       </c>
       <c r="K63">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>0.55</v>
+      </c>
+      <c r="L63" t="s">
+        <v>164</v>
       </c>
       <c r="M63" s="1">
-        <v>871973.01</v>
+        <v>6875392.62</v>
       </c>
       <c r="N63" s="1">
-        <v>871973.01</v>
+        <v>6885316.76</v>
       </c>
       <c r="O63" s="1">
-        <v>0.58</v>
+        <v>4.93</v>
       </c>
       <c r="P63">
         <v>1</v>
       </c>
     </row>
     <row r="64" spans="1:16">
       <c r="A64" t="s">
-        <v>161</v>
+        <v>165</v>
       </c>
       <c r="B64" t="s">
-        <v>162</v>
+        <v>166</v>
       </c>
       <c r="C64" s="1">
-        <v>2961.0</v>
+        <v>4976.0</v>
       </c>
       <c r="D64" s="1">
-        <v>118.96</v>
+        <v>214.98</v>
       </c>
       <c r="E64" s="1">
-        <v>116.83629854779</v>
+        <v>144.26844453376</v>
       </c>
       <c r="F64" t="s">
         <v>11</v>
       </c>
       <c r="G64">
-        <v>1.17</v>
+        <v>1.16</v>
       </c>
       <c r="H64" s="1">
-        <v>292857.26</v>
+        <v>613020.92</v>
       </c>
       <c r="I64" s="1">
-        <v>7984.49</v>
+        <v>305723.86</v>
       </c>
       <c r="J64" s="1">
-        <v>2.7264101289481</v>
+        <v>49.871684640061</v>
       </c>
       <c r="K64">
         <v>0.0</v>
       </c>
       <c r="L64">
         <v>0.0</v>
       </c>
       <c r="M64" s="1">
-        <v>300841.75</v>
+        <v>918744.78</v>
       </c>
       <c r="N64" s="1">
-        <v>300841.75</v>
+        <v>918744.78</v>
       </c>
       <c r="O64" s="1">
-        <v>0.2</v>
+        <v>0.66</v>
       </c>
       <c r="P64">
         <v>1</v>
       </c>
     </row>
     <row r="65" spans="1:16">
       <c r="A65" t="s">
-        <v>163</v>
+        <v>167</v>
       </c>
       <c r="B65" t="s">
-        <v>164</v>
+        <v>168</v>
       </c>
       <c r="C65" s="1">
-        <v>14723.0</v>
+        <v>11660.0</v>
       </c>
       <c r="D65" s="1">
-        <v>94.85</v>
+        <v>83.33</v>
       </c>
       <c r="E65" s="1">
-        <v>74.798555321606</v>
+        <v>43.225473413379</v>
       </c>
       <c r="F65" t="s">
         <v>11</v>
       </c>
       <c r="G65">
-        <v>1.17</v>
+        <v>1.16</v>
       </c>
       <c r="H65" s="1">
-        <v>942187.94</v>
+        <v>457315.67</v>
       </c>
       <c r="I65" s="1">
-        <v>250515.27</v>
+        <v>377165.2</v>
       </c>
       <c r="J65" s="1">
-        <v>26.588672956268</v>
+        <v>82.473710118002</v>
       </c>
       <c r="K65">
         <v>0.0</v>
       </c>
       <c r="L65">
         <v>0.0</v>
       </c>
       <c r="M65" s="1">
-        <v>1192703.21</v>
+        <v>834480.87</v>
       </c>
       <c r="N65" s="1">
-        <v>1192703.21</v>
+        <v>834480.87</v>
       </c>
       <c r="O65" s="1">
-        <v>0.79</v>
+        <v>0.6</v>
       </c>
       <c r="P65">
         <v>1</v>
       </c>
     </row>
     <row r="66" spans="1:16">
       <c r="A66" t="s">
-        <v>165</v>
+        <v>167</v>
       </c>
       <c r="B66" t="s">
-        <v>166</v>
+        <v>168</v>
       </c>
       <c r="C66" s="1">
-        <v>43256.0</v>
+        <v>7597.0</v>
       </c>
       <c r="D66" s="1">
-        <v>225.83</v>
+        <v>83.33</v>
       </c>
       <c r="E66" s="1">
-        <v>148.50698122804</v>
+        <v>91.251395287614</v>
       </c>
       <c r="F66" t="s">
         <v>11</v>
       </c>
       <c r="G66">
-        <v>1.17</v>
+        <v>1.16</v>
       </c>
       <c r="H66" s="1">
-        <v>5493074.74</v>
+        <v>594569.06</v>
       </c>
       <c r="I66" s="1">
-        <v>2850011.46</v>
+        <v>-50868.27</v>
       </c>
       <c r="J66" s="1">
-        <v>51.883718953367</v>
+        <v>-8.5554855478016</v>
       </c>
       <c r="K66">
         <v>0.0</v>
       </c>
       <c r="L66">
         <v>0.0</v>
       </c>
       <c r="M66" s="1">
-        <v>8343086.2</v>
+        <v>543700.79</v>
       </c>
       <c r="N66" s="1">
-        <v>8343086.2</v>
+        <v>543700.79</v>
       </c>
       <c r="O66" s="1">
-        <v>5.56</v>
+        <v>0.39</v>
       </c>
       <c r="P66">
         <v>1</v>
       </c>
     </row>
     <row r="67" spans="1:16">
       <c r="A67" t="s">
-        <v>165</v>
+        <v>169</v>
       </c>
       <c r="B67" t="s">
-        <v>166</v>
+        <v>170</v>
       </c>
       <c r="C67" s="1">
-        <v>30757.0</v>
+        <v>2628.0</v>
       </c>
       <c r="D67" s="1">
-        <v>225.83</v>
+        <v>109.5</v>
       </c>
       <c r="E67" s="1">
-        <v>85.334505966121</v>
+        <v>116.83629756469</v>
       </c>
       <c r="F67" t="s">
         <v>11</v>
       </c>
       <c r="G67">
-        <v>1.17</v>
+        <v>1.16</v>
       </c>
       <c r="H67" s="1">
-        <v>2465459.21</v>
+        <v>259921.95</v>
       </c>
       <c r="I67" s="1">
-        <v>3466857.75</v>
+        <v>-12774.61</v>
       </c>
       <c r="J67" s="1">
-        <v>140.61712057284</v>
+        <v>-4.9147869196888</v>
       </c>
       <c r="K67">
-        <v>0.0</v>
+        <v>0.16</v>
       </c>
       <c r="L67">
-        <v>0.0</v>
+        <v>410.78</v>
       </c>
       <c r="M67" s="1">
-        <v>5932316.96</v>
+        <v>247147.34</v>
       </c>
       <c r="N67" s="1">
-        <v>5932316.96</v>
+        <v>247558.12</v>
       </c>
       <c r="O67" s="1">
-        <v>3.95</v>
+        <v>0.18</v>
       </c>
       <c r="P67">
         <v>1</v>
       </c>
     </row>
     <row r="68" spans="1:16">
       <c r="A68" t="s">
-        <v>167</v>
+        <v>171</v>
       </c>
       <c r="B68" t="s">
-        <v>168</v>
+        <v>172</v>
       </c>
       <c r="C68" s="1">
-        <v>15855.0</v>
+        <v>13065.0</v>
       </c>
       <c r="D68" s="1">
-        <v>78.2</v>
+        <v>85.68</v>
       </c>
       <c r="E68" s="1">
-        <v>90.717896562599</v>
+        <v>74.798555683123</v>
       </c>
       <c r="F68" t="s">
         <v>11</v>
       </c>
       <c r="G68">
-        <v>1.17</v>
+        <v>1.16</v>
       </c>
       <c r="H68" s="1">
-        <v>1225179.47</v>
+        <v>836085.41</v>
       </c>
       <c r="I68" s="1">
-        <v>-166238.53</v>
+        <v>125317.26</v>
       </c>
       <c r="J68" s="1">
-        <v>-13.568504375934</v>
+        <v>14.988571562324</v>
       </c>
       <c r="K68">
         <v>0.0</v>
       </c>
       <c r="L68">
         <v>0.0</v>
       </c>
       <c r="M68" s="1">
-        <v>1058940.94</v>
+        <v>961402.67</v>
       </c>
       <c r="N68" s="1">
-        <v>1058940.94</v>
+        <v>961402.67</v>
       </c>
       <c r="O68" s="1">
-        <v>0.71</v>
+        <v>0.69</v>
       </c>
       <c r="P68">
         <v>1</v>
       </c>
     </row>
     <row r="69" spans="1:16">
       <c r="A69" t="s">
-        <v>169</v>
+        <v>173</v>
       </c>
       <c r="B69" t="s">
-        <v>170</v>
+        <v>174</v>
       </c>
       <c r="C69" s="1">
-        <v>45927.0</v>
+        <v>34534.0</v>
       </c>
       <c r="D69" s="1">
-        <v>35.39</v>
+        <v>222.82</v>
       </c>
       <c r="E69" s="1">
-        <v>42.477591612777</v>
+        <v>153.04213818266</v>
       </c>
       <c r="F69" t="s">
         <v>11</v>
       </c>
       <c r="G69">
-        <v>1.17</v>
+        <v>1.16</v>
       </c>
       <c r="H69" s="1">
-        <v>1659210.81</v>
+        <v>4521094.38</v>
       </c>
       <c r="I69" s="1">
-        <v>-271025.71</v>
+        <v>2087627.98</v>
       </c>
       <c r="J69" s="1">
-        <v>-16.334615732162</v>
+        <v>46.175279800286</v>
       </c>
       <c r="K69">
         <v>0.0</v>
       </c>
       <c r="L69">
         <v>0.0</v>
       </c>
       <c r="M69" s="1">
-        <v>1388185.1</v>
+        <v>6608722.36</v>
       </c>
       <c r="N69" s="1">
-        <v>1388185.1</v>
+        <v>6608722.36</v>
       </c>
       <c r="O69" s="1">
-        <v>0.92</v>
+        <v>4.73</v>
       </c>
       <c r="P69">
         <v>1</v>
       </c>
     </row>
     <row r="70" spans="1:16">
       <c r="A70" t="s">
-        <v>171</v>
+        <v>173</v>
       </c>
       <c r="B70" t="s">
-        <v>172</v>
+        <v>174</v>
       </c>
       <c r="C70" s="1">
-        <v>12484.0</v>
+        <v>30757.0</v>
       </c>
       <c r="D70" s="1">
-        <v>189.76</v>
+        <v>222.82</v>
       </c>
       <c r="E70" s="1">
-        <v>178.75728051906</v>
+        <v>85.334505966121</v>
       </c>
       <c r="F70" t="s">
         <v>11</v>
       </c>
       <c r="G70">
-        <v>1.17</v>
+        <v>1.16</v>
       </c>
       <c r="H70" s="1">
-        <v>1902311.84</v>
+        <v>2465459.21</v>
       </c>
       <c r="I70" s="1">
-        <v>120973.67</v>
+        <v>3420464.04</v>
       </c>
       <c r="J70" s="1">
-        <v>6.3592975376739</v>
+        <v>138.7353733587</v>
       </c>
       <c r="K70">
         <v>0.0</v>
       </c>
       <c r="L70">
         <v>0.0</v>
       </c>
       <c r="M70" s="1">
-        <v>2023285.51</v>
+        <v>5885923.25</v>
       </c>
       <c r="N70" s="1">
-        <v>2023285.51</v>
+        <v>5885923.25</v>
       </c>
       <c r="O70" s="1">
-        <v>1.35</v>
+        <v>4.21</v>
       </c>
       <c r="P70">
         <v>1</v>
       </c>
     </row>
     <row r="71" spans="1:16">
       <c r="A71" t="s">
-        <v>173</v>
+        <v>175</v>
       </c>
       <c r="B71" t="s">
-        <v>174</v>
+        <v>176</v>
       </c>
       <c r="C71" s="1">
-        <v>12156.0</v>
+        <v>9940.0</v>
       </c>
       <c r="D71" s="1">
-        <v>130.05</v>
+        <v>135.32</v>
       </c>
       <c r="E71" s="1">
-        <v>141.6844792695</v>
+        <v>90.71789637827</v>
       </c>
       <c r="F71" t="s">
         <v>11</v>
       </c>
       <c r="G71">
-        <v>1.17</v>
+        <v>1.16</v>
       </c>
       <c r="H71" s="1">
-        <v>1458169.59</v>
+        <v>768103.68</v>
       </c>
       <c r="I71" s="1">
-        <v>-107964.35</v>
+        <v>387116.66</v>
       </c>
       <c r="J71" s="1">
-        <v>-7.404101055214</v>
+        <v>50.39901123765</v>
       </c>
       <c r="K71">
         <v>0.0</v>
       </c>
       <c r="L71">
         <v>0.0</v>
       </c>
       <c r="M71" s="1">
-        <v>1350205.24</v>
+        <v>1155220.34</v>
       </c>
       <c r="N71" s="1">
-        <v>1350205.24</v>
+        <v>1155220.34</v>
       </c>
       <c r="O71" s="1">
-        <v>0.9</v>
+        <v>0.83</v>
       </c>
       <c r="P71">
         <v>1</v>
       </c>
     </row>
     <row r="72" spans="1:16">
       <c r="A72" t="s">
-        <v>175</v>
+        <v>177</v>
       </c>
       <c r="B72" t="s">
-        <v>176</v>
+        <v>178</v>
       </c>
       <c r="C72" s="1">
-        <v>8043.0</v>
+        <v>40754.0</v>
       </c>
       <c r="D72" s="1">
-        <v>227.79</v>
+        <v>38.32</v>
       </c>
       <c r="E72" s="1">
-        <v>180.36083053587</v>
+        <v>42.477591647446</v>
       </c>
       <c r="F72" t="s">
         <v>11</v>
       </c>
       <c r="G72">
-        <v>1.17</v>
+        <v>1.16</v>
       </c>
       <c r="H72" s="1">
-        <v>1246504.18</v>
+        <v>1472325.15</v>
       </c>
       <c r="I72" s="1">
-        <v>318269.25</v>
+        <v>-131067.56</v>
       </c>
       <c r="J72" s="1">
-        <v>25.532946869059</v>
+        <v>-8.9020798157255</v>
       </c>
       <c r="K72">
         <v>0.0</v>
       </c>
       <c r="L72">
         <v>0.0</v>
       </c>
       <c r="M72" s="1">
-        <v>1564773.43</v>
+        <v>1341257.59</v>
       </c>
       <c r="N72" s="1">
-        <v>1564773.43</v>
+        <v>1341257.59</v>
       </c>
       <c r="O72" s="1">
-        <v>1.04</v>
+        <v>0.96</v>
       </c>
       <c r="P72">
         <v>1</v>
       </c>
     </row>
     <row r="73" spans="1:16">
       <c r="A73" t="s">
-        <v>177</v>
+        <v>179</v>
       </c>
       <c r="B73" t="s">
-        <v>178</v>
+        <v>180</v>
       </c>
       <c r="C73" s="1">
-        <v>1924.0</v>
+        <v>8419.0</v>
       </c>
       <c r="D73" s="1">
-        <v>882.37</v>
+        <v>244.58</v>
       </c>
       <c r="E73" s="1">
-        <v>931.29937110187</v>
+        <v>178.75727996199</v>
       </c>
       <c r="F73" t="s">
         <v>11</v>
       </c>
       <c r="G73">
-        <v>1.17</v>
+        <v>1.16</v>
       </c>
       <c r="H73" s="1">
-        <v>1536617.62</v>
+        <v>1282887.17</v>
       </c>
       <c r="I73" s="1">
-        <v>-86662.56</v>
+        <v>485583.67</v>
       </c>
       <c r="J73" s="1">
-        <v>-5.6398259965287</v>
+        <v>37.850847787339</v>
       </c>
       <c r="K73">
-        <v>1.2</v>
-[...2 lines deleted...]
-        <v>179</v>
+        <v>0.0</v>
+      </c>
+      <c r="L73">
+        <v>0.0</v>
       </c>
       <c r="M73" s="1">
-        <v>1449955.06</v>
+        <v>1768470.84</v>
       </c>
       <c r="N73" s="1">
-        <v>1452255.61</v>
+        <v>1768470.84</v>
       </c>
       <c r="O73" s="1">
-        <v>0.97</v>
+        <v>1.27</v>
       </c>
       <c r="P73">
         <v>1</v>
       </c>
     </row>
     <row r="74" spans="1:16">
       <c r="A74" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="B74" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="C74" s="1">
-        <v>2737.0</v>
+        <v>10787.0</v>
       </c>
       <c r="D74" s="1">
-        <v>171.82</v>
+        <v>152.17</v>
       </c>
       <c r="E74" s="1">
-        <v>154.16118377786</v>
+        <v>141.68447946602</v>
       </c>
       <c r="F74" t="s">
         <v>11</v>
       </c>
       <c r="G74">
-        <v>1.17</v>
+        <v>1.16</v>
       </c>
       <c r="H74" s="1">
-        <v>359885.2</v>
+        <v>1293951.58</v>
       </c>
       <c r="I74" s="1">
-        <v>41764.32</v>
+        <v>115811.63</v>
       </c>
       <c r="J74" s="1">
-        <v>11.604900673882</v>
+        <v>8.9502290340725</v>
       </c>
       <c r="K74">
         <v>0.0</v>
       </c>
       <c r="L74">
         <v>0.0</v>
       </c>
       <c r="M74" s="1">
-        <v>401649.52</v>
+        <v>1409763.21</v>
       </c>
       <c r="N74" s="1">
-        <v>401649.52</v>
+        <v>1409763.21</v>
       </c>
       <c r="O74" s="1">
-        <v>0.27</v>
+        <v>1.01</v>
       </c>
       <c r="P74">
         <v>1</v>
       </c>
     </row>
     <row r="75" spans="1:16">
       <c r="A75" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
       <c r="B75" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="C75" s="1">
-        <v>11082.0</v>
+        <v>2028.0</v>
       </c>
       <c r="D75" s="1">
-        <v>142.24</v>
+        <v>297.18</v>
       </c>
       <c r="E75" s="1">
-        <v>158.59507218914</v>
+        <v>180.36083333333</v>
       </c>
       <c r="F75" t="s">
         <v>11</v>
       </c>
       <c r="G75">
-        <v>1.17</v>
+        <v>1.16</v>
       </c>
       <c r="H75" s="1">
-        <v>1500546.22</v>
+        <v>314299.45</v>
       </c>
       <c r="I75" s="1">
-        <v>-154256.19</v>
+        <v>203312.13</v>
       </c>
       <c r="J75" s="1">
-        <v>-10.28000257133</v>
+        <v>64.687396048577</v>
       </c>
       <c r="K75">
-        <v>0.66</v>
-[...2 lines deleted...]
-        <v>184</v>
+        <v>0.0</v>
+      </c>
+      <c r="L75">
+        <v>0.0</v>
       </c>
       <c r="M75" s="1">
-        <v>1346290.03</v>
+        <v>517611.58</v>
       </c>
       <c r="N75" s="1">
-        <v>1353574.07</v>
+        <v>517611.58</v>
       </c>
       <c r="O75" s="1">
-        <v>0.9</v>
+        <v>0.37</v>
       </c>
       <c r="P75">
         <v>1</v>
       </c>
     </row>
     <row r="76" spans="1:16">
       <c r="A76" t="s">
         <v>185</v>
       </c>
       <c r="B76" t="s">
         <v>186</v>
       </c>
       <c r="C76" s="1">
-        <v>3693.0</v>
+        <v>2119.0</v>
       </c>
       <c r="D76" s="1">
-        <v>195.96</v>
+        <v>836.32</v>
       </c>
       <c r="E76" s="1">
-        <v>254.02156783103</v>
+        <v>916.98606418122</v>
       </c>
       <c r="F76" t="s">
         <v>11</v>
       </c>
       <c r="G76">
-        <v>1.17</v>
+        <v>1.16</v>
       </c>
       <c r="H76" s="1">
-        <v>801967.74</v>
+        <v>1667409.95</v>
       </c>
       <c r="I76" s="1">
-        <v>-183886.62</v>
+        <v>-145391.59</v>
       </c>
       <c r="J76" s="1">
-        <v>-22.929428557812</v>
+        <v>-8.7196067169924</v>
       </c>
       <c r="K76">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>1.09</v>
+      </c>
+      <c r="L76" t="s">
+        <v>187</v>
       </c>
       <c r="M76" s="1">
-        <v>618081.12</v>
+        <v>1522018.36</v>
       </c>
       <c r="N76" s="1">
-        <v>618081.12</v>
+        <v>1524331.76</v>
       </c>
       <c r="O76" s="1">
-        <v>0.41</v>
+        <v>1.09</v>
       </c>
       <c r="P76">
         <v>1</v>
       </c>
     </row>
     <row r="77" spans="1:16">
       <c r="A77" t="s">
-        <v>187</v>
+        <v>188</v>
       </c>
       <c r="B77" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
       <c r="C77" s="1">
-        <v>8169.0</v>
+        <v>2429.0</v>
       </c>
       <c r="D77" s="1">
-        <v>142.0</v>
+        <v>182.56</v>
       </c>
       <c r="E77" s="1">
-        <v>108.40553188885</v>
+        <v>154.16118567312</v>
       </c>
       <c r="F77" t="s">
         <v>11</v>
       </c>
       <c r="G77">
-        <v>1.17</v>
+        <v>1.16</v>
       </c>
       <c r="H77" s="1">
-        <v>756184.4</v>
+        <v>319386.61</v>
       </c>
       <c r="I77" s="1">
-        <v>234547.12</v>
+        <v>61459.56</v>
       </c>
       <c r="J77" s="1">
-        <v>31.017185755221</v>
+        <v>19.242998321063</v>
       </c>
       <c r="K77">
         <v>0.0</v>
       </c>
       <c r="L77">
         <v>0.0</v>
       </c>
       <c r="M77" s="1">
-        <v>990731.52</v>
+        <v>380846.17</v>
       </c>
       <c r="N77" s="1">
-        <v>990731.52</v>
+        <v>380846.17</v>
       </c>
       <c r="O77" s="1">
-        <v>0.66</v>
+        <v>0.27</v>
       </c>
       <c r="P77">
         <v>1</v>
       </c>
     </row>
     <row r="78" spans="1:16">
       <c r="A78" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="B78" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="C78" s="1">
-        <v>6455.0</v>
+        <v>9834.0</v>
       </c>
       <c r="D78" s="1">
-        <v>77.22</v>
+        <v>140.82</v>
       </c>
       <c r="E78" s="1">
-        <v>83.484711076685</v>
+        <v>158.59507219849</v>
       </c>
       <c r="F78" t="s">
         <v>11</v>
       </c>
       <c r="G78">
-        <v>1.17</v>
+        <v>1.16</v>
       </c>
       <c r="H78" s="1">
-        <v>464860.52</v>
+        <v>1331562.13</v>
       </c>
       <c r="I78" s="1">
-        <v>-39139.8</v>
+        <v>-142208.52</v>
       </c>
       <c r="J78" s="1">
-        <v>-8.4196868342358</v>
+        <v>-10.679826107701</v>
       </c>
       <c r="K78">
         <v>0.0</v>
       </c>
       <c r="L78">
         <v>0.0</v>
       </c>
       <c r="M78" s="1">
-        <v>425720.72</v>
+        <v>1189353.61</v>
       </c>
       <c r="N78" s="1">
-        <v>425720.72</v>
+        <v>1189353.61</v>
       </c>
       <c r="O78" s="1">
-        <v>0.28</v>
+        <v>0.85</v>
       </c>
       <c r="P78">
         <v>1</v>
       </c>
     </row>
     <row r="79" spans="1:16">
       <c r="A79" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
       <c r="B79" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="C79" s="1">
-        <v>11500.0</v>
+        <v>3277.0</v>
       </c>
       <c r="D79" s="1">
-        <v>76.75</v>
+        <v>196.82</v>
       </c>
       <c r="E79" s="1">
-        <v>110.38685565217</v>
+        <v>254.02156850778</v>
       </c>
       <c r="F79" t="s">
         <v>11</v>
       </c>
       <c r="G79">
-        <v>1.17</v>
+        <v>1.16</v>
       </c>
       <c r="H79" s="1">
-        <v>1077529.01</v>
+        <v>711629.65</v>
       </c>
       <c r="I79" s="1">
-        <v>-323696.32</v>
+        <v>-157690.42</v>
       </c>
       <c r="J79" s="1">
-        <v>-30.040613013287</v>
+        <v>-22.159057031983</v>
       </c>
       <c r="K79">
         <v>0.0</v>
       </c>
       <c r="L79">
         <v>0.0</v>
       </c>
       <c r="M79" s="1">
-        <v>753832.69</v>
+        <v>553939.23</v>
       </c>
       <c r="N79" s="1">
-        <v>753832.69</v>
+        <v>553939.23</v>
       </c>
       <c r="O79" s="1">
-        <v>0.5</v>
+        <v>0.4</v>
       </c>
       <c r="P79">
         <v>1</v>
       </c>
     </row>
     <row r="80" spans="1:16">
       <c r="A80" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="B80" t="s">
-        <v>194</v>
+        <v>195</v>
       </c>
       <c r="C80" s="1">
-        <v>5906.0</v>
+        <v>7249.0</v>
       </c>
       <c r="D80" s="1">
-        <v>178.11</v>
+        <v>140.41</v>
       </c>
       <c r="E80" s="1">
-        <v>199.43042499153</v>
+        <v>108.40553179749</v>
       </c>
       <c r="F80" t="s">
         <v>11</v>
       </c>
       <c r="G80">
-        <v>1.17</v>
+        <v>1.16</v>
       </c>
       <c r="H80" s="1">
-        <v>1004526.4</v>
+        <v>671022.24</v>
       </c>
       <c r="I80" s="1">
-        <v>-106104.18</v>
+        <v>203141.1</v>
       </c>
       <c r="J80" s="1">
-        <v>-10.562607413802</v>
+        <v>30.273378122311</v>
       </c>
       <c r="K80">
         <v>0.0</v>
       </c>
       <c r="L80">
         <v>0.0</v>
       </c>
       <c r="M80" s="1">
-        <v>898422.22</v>
+        <v>874163.34</v>
       </c>
       <c r="N80" s="1">
-        <v>898422.22</v>
+        <v>874163.34</v>
       </c>
       <c r="O80" s="1">
-        <v>0.6</v>
+        <v>0.63</v>
       </c>
       <c r="P80">
         <v>1</v>
       </c>
     </row>
     <row r="81" spans="1:16">
       <c r="A81" t="s">
-        <v>195</v>
+        <v>196</v>
       </c>
       <c r="B81" t="s">
-        <v>196</v>
+        <v>197</v>
       </c>
       <c r="C81" s="1">
-        <v>597.0</v>
+        <v>5728.0</v>
       </c>
       <c r="D81" s="1">
-        <v>817.35</v>
+        <v>78.32</v>
       </c>
       <c r="E81" s="1">
-        <v>813.60747068677</v>
+        <v>83.484711941341</v>
       </c>
       <c r="F81" t="s">
         <v>11</v>
       </c>
       <c r="G81">
-        <v>1.17</v>
+        <v>1.16</v>
       </c>
       <c r="H81" s="1">
-        <v>414847.04</v>
+        <v>412505.2</v>
       </c>
       <c r="I81" s="1">
-        <v>1908.27</v>
+        <v>-27211.29</v>
       </c>
       <c r="J81" s="1">
-        <v>0.4599936400655</v>
+        <v>-6.5965932065826</v>
       </c>
       <c r="K81">
         <v>0.0</v>
       </c>
       <c r="L81">
         <v>0.0</v>
       </c>
       <c r="M81" s="1">
-        <v>416755.31</v>
+        <v>385293.91</v>
       </c>
       <c r="N81" s="1">
-        <v>416755.31</v>
+        <v>385293.91</v>
       </c>
       <c r="O81" s="1">
         <v>0.28</v>
       </c>
       <c r="P81">
         <v>1</v>
       </c>
     </row>
     <row r="82" spans="1:16">
       <c r="A82" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="B82" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="C82" s="1">
-        <v>4169.0</v>
+        <v>10205.0</v>
       </c>
       <c r="D82" s="1">
-        <v>55.38</v>
+        <v>88.16</v>
       </c>
       <c r="E82" s="1">
-        <v>34.260741184936</v>
+        <v>110.38685546301</v>
       </c>
       <c r="F82" t="s">
         <v>11</v>
       </c>
       <c r="G82">
-        <v>1.17</v>
+        <v>1.16</v>
       </c>
       <c r="H82" s="1">
-        <v>121958.86</v>
+        <v>956189.87</v>
       </c>
       <c r="I82" s="1">
-        <v>75230.55</v>
+        <v>-183507.43</v>
       </c>
       <c r="J82" s="1">
-        <v>61.685186299708</v>
+        <v>-19.191526260365</v>
       </c>
       <c r="K82">
         <v>0.0</v>
       </c>
       <c r="L82">
         <v>0.0</v>
       </c>
       <c r="M82" s="1">
-        <v>197189.41</v>
+        <v>772682.44</v>
       </c>
       <c r="N82" s="1">
-        <v>197189.41</v>
+        <v>772682.44</v>
       </c>
       <c r="O82" s="1">
-        <v>0.13</v>
+        <v>0.55</v>
       </c>
       <c r="P82">
         <v>1</v>
       </c>
     </row>
     <row r="83" spans="1:16">
       <c r="A83" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
       <c r="B83" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="C83" s="1">
-        <v>2341.0</v>
+        <v>5241.0</v>
       </c>
       <c r="D83" s="1">
-        <v>152.37</v>
+        <v>174.26</v>
       </c>
       <c r="E83" s="1">
-        <v>165.08086287911</v>
+        <v>199.43042549132</v>
       </c>
       <c r="F83" t="s">
         <v>11</v>
       </c>
       <c r="G83">
-        <v>1.17</v>
+        <v>1.16</v>
       </c>
       <c r="H83" s="1">
-        <v>327836.21</v>
+        <v>891419.38</v>
       </c>
       <c r="I83" s="1">
-        <v>-23187.31</v>
+        <v>-107036.11</v>
       </c>
       <c r="J83" s="1">
-        <v>-7.0728337177885</v>
+        <v>-12.007379736348</v>
       </c>
       <c r="K83">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>0.44</v>
+      </c>
+      <c r="L83" t="s">
+        <v>202</v>
       </c>
       <c r="M83" s="1">
-        <v>304648.9</v>
+        <v>784383.27</v>
       </c>
       <c r="N83" s="1">
-        <v>304648.9</v>
+        <v>786683.39</v>
       </c>
       <c r="O83" s="1">
-        <v>0.2</v>
+        <v>0.56</v>
       </c>
       <c r="P83">
         <v>1</v>
       </c>
     </row>
     <row r="84" spans="1:16">
       <c r="A84" t="s">
-        <v>201</v>
+        <v>203</v>
       </c>
       <c r="B84" t="s">
-        <v>202</v>
+        <v>204</v>
       </c>
       <c r="C84" s="1">
-        <v>3504.0</v>
+        <v>662.0</v>
       </c>
       <c r="D84" s="1">
-        <v>302.09</v>
+        <v>1716.36</v>
       </c>
       <c r="E84" s="1">
-        <v>330.24198059361</v>
+        <v>1541.6927492447</v>
       </c>
       <c r="F84" t="s">
         <v>11</v>
       </c>
       <c r="G84">
-        <v>1.17</v>
+        <v>1.16</v>
       </c>
       <c r="H84" s="1">
-        <v>987471.01</v>
+        <v>876428.57</v>
       </c>
       <c r="I84" s="1">
-        <v>-83406.99</v>
+        <v>99420.89</v>
       </c>
       <c r="J84" s="1">
-        <v>-8.4465254326808</v>
+        <v>11.343866848156</v>
       </c>
       <c r="K84">
         <v>0.0</v>
       </c>
       <c r="L84">
         <v>0.0</v>
       </c>
       <c r="M84" s="1">
-        <v>904064.02</v>
+        <v>975849.46</v>
       </c>
       <c r="N84" s="1">
-        <v>904064.02</v>
+        <v>975849.46</v>
       </c>
       <c r="O84" s="1">
-        <v>0.6</v>
+        <v>0.7</v>
       </c>
       <c r="P84">
         <v>1</v>
       </c>
     </row>
     <row r="85" spans="1:16">
       <c r="A85" t="s">
-        <v>203</v>
+        <v>205</v>
       </c>
       <c r="B85" t="s">
-        <v>204</v>
+        <v>206</v>
       </c>
       <c r="C85" s="1">
-        <v>1420.0</v>
+        <v>1063.0</v>
       </c>
       <c r="D85" s="1">
-        <v>190.28</v>
+        <v>926.61</v>
       </c>
       <c r="E85" s="1">
-        <v>233.95534507042</v>
+        <v>783.0390780809</v>
       </c>
       <c r="F85" t="s">
         <v>11</v>
       </c>
       <c r="G85">
-        <v>1.17</v>
+        <v>1.16</v>
       </c>
       <c r="H85" s="1">
-        <v>283624.89</v>
+        <v>713520.81</v>
       </c>
       <c r="I85" s="1">
-        <v>-52854.42</v>
+        <v>132433.1</v>
       </c>
       <c r="J85" s="1">
-        <v>-18.635324988579</v>
+        <v>18.560509818908</v>
       </c>
       <c r="K85">
         <v>0.0</v>
       </c>
       <c r="L85">
         <v>0.0</v>
       </c>
       <c r="M85" s="1">
-        <v>230770.47</v>
+        <v>845953.91</v>
       </c>
       <c r="N85" s="1">
-        <v>230770.47</v>
+        <v>845953.91</v>
       </c>
       <c r="O85" s="1">
-        <v>0.15</v>
+        <v>0.61</v>
       </c>
       <c r="P85">
         <v>1</v>
       </c>
     </row>
     <row r="86" spans="1:16">
       <c r="A86" t="s">
-        <v>205</v>
+        <v>207</v>
       </c>
       <c r="B86" t="s">
-        <v>206</v>
+        <v>208</v>
       </c>
       <c r="C86" s="1">
-        <v>4234.0</v>
+        <v>3699.0</v>
       </c>
       <c r="D86" s="1">
-        <v>263.29</v>
+        <v>56.56</v>
       </c>
       <c r="E86" s="1">
-        <v>172.12817902693</v>
+        <v>34.260740740741</v>
       </c>
       <c r="F86" t="s">
         <v>11</v>
       </c>
       <c r="G86">
-        <v>1.17</v>
+        <v>1.16</v>
       </c>
       <c r="H86" s="1">
-        <v>622118.51</v>
+        <v>108209.6</v>
       </c>
       <c r="I86" s="1">
-        <v>329984.54</v>
+        <v>71474.72</v>
       </c>
       <c r="J86" s="1">
-        <v>53.042070714147</v>
+        <v>66.052106282622</v>
       </c>
       <c r="K86">
-        <v>0.75</v>
-[...2 lines deleted...]
-        <v>207</v>
+        <v>0.0</v>
+      </c>
+      <c r="L86">
+        <v>0.0</v>
       </c>
       <c r="M86" s="1">
-        <v>952103.05</v>
+        <v>179684.32</v>
       </c>
       <c r="N86" s="1">
-        <v>955298.59</v>
+        <v>179684.32</v>
       </c>
       <c r="O86" s="1">
-        <v>0.64</v>
+        <v>0.13</v>
       </c>
       <c r="P86">
         <v>1</v>
       </c>
     </row>
     <row r="87" spans="1:16">
       <c r="A87" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="B87" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
       <c r="C87" s="1">
-        <v>7215.0</v>
+        <v>3287.0</v>
       </c>
       <c r="D87" s="1">
-        <v>445.27</v>
+        <v>261.14</v>
       </c>
       <c r="E87" s="1">
-        <v>335.33270686071</v>
+        <v>168.90334955887</v>
       </c>
       <c r="F87" t="s">
         <v>11</v>
       </c>
       <c r="G87">
-        <v>1.17</v>
+        <v>1.16</v>
       </c>
       <c r="H87" s="1">
-        <v>2065944.34</v>
+        <v>475882.71</v>
       </c>
       <c r="I87" s="1">
-        <v>677893.94</v>
+        <v>261324.47</v>
       </c>
       <c r="J87" s="1">
-        <v>32.812788170276</v>
+        <v>54.91362987321</v>
       </c>
       <c r="K87">
         <v>0.0</v>
       </c>
       <c r="L87">
         <v>0.0</v>
       </c>
       <c r="M87" s="1">
-        <v>2743838.28</v>
+        <v>737207.18</v>
       </c>
       <c r="N87" s="1">
-        <v>2743838.28</v>
+        <v>737207.18</v>
       </c>
       <c r="O87" s="1">
-        <v>1.83</v>
+        <v>0.53</v>
       </c>
       <c r="P87">
         <v>1</v>
       </c>
     </row>
     <row r="88" spans="1:16">
       <c r="A88" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="B88" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="C88" s="1">
-        <v>2507.0</v>
+        <v>3109.0</v>
       </c>
       <c r="D88" s="1">
-        <v>306.34</v>
+        <v>293.3</v>
       </c>
       <c r="E88" s="1">
-        <v>215.19041483845</v>
+        <v>330.24198134448</v>
       </c>
       <c r="F88" t="s">
         <v>11</v>
       </c>
       <c r="G88">
-        <v>1.17</v>
+        <v>1.16</v>
       </c>
       <c r="H88" s="1">
-        <v>459975.6</v>
+        <v>876155.07</v>
       </c>
       <c r="I88" s="1">
-        <v>195953.32</v>
+        <v>-92997.34</v>
       </c>
       <c r="J88" s="1">
-        <v>42.600807521095</v>
+        <v>-10.614255761825</v>
       </c>
       <c r="K88">
-        <v>0.85</v>
-[...2 lines deleted...]
-        <v>212</v>
+        <v>0.0</v>
+      </c>
+      <c r="L88">
+        <v>0.0</v>
       </c>
       <c r="M88" s="1">
-        <v>655928.92</v>
+        <v>783157.73</v>
       </c>
       <c r="N88" s="1">
-        <v>658057.25</v>
+        <v>783157.73</v>
       </c>
       <c r="O88" s="1">
-        <v>0.44</v>
+        <v>0.56</v>
       </c>
       <c r="P88">
         <v>1</v>
       </c>
     </row>
     <row r="89" spans="1:16">
       <c r="A89" t="s">
         <v>213</v>
       </c>
       <c r="B89" t="s">
         <v>214</v>
       </c>
       <c r="C89" s="1">
-        <v>3153.0</v>
+        <v>1260.0</v>
       </c>
       <c r="D89" s="1">
-        <v>446.03</v>
+        <v>188.83</v>
       </c>
       <c r="E89" s="1">
-        <v>427.74191880748</v>
+        <v>233.95534126984</v>
       </c>
       <c r="F89" t="s">
         <v>11</v>
       </c>
       <c r="G89">
-        <v>1.17</v>
+        <v>1.16</v>
       </c>
       <c r="H89" s="1">
-        <v>1151799.45</v>
+        <v>251667.16</v>
       </c>
       <c r="I89" s="1">
-        <v>49321.61</v>
+        <v>-47324.99</v>
       </c>
       <c r="J89" s="1">
-        <v>4.2821352276214</v>
+        <v>-18.804594926092</v>
       </c>
       <c r="K89">
-        <v>0.0</v>
+        <v>0.61</v>
       </c>
       <c r="L89">
-        <v>0.0</v>
+        <v>772.65</v>
       </c>
       <c r="M89" s="1">
-        <v>1201121.06</v>
+        <v>204342.17</v>
       </c>
       <c r="N89" s="1">
-        <v>1201121.06</v>
+        <v>205114.82</v>
       </c>
       <c r="O89" s="1">
-        <v>0.8</v>
+        <v>0.15</v>
       </c>
       <c r="P89">
         <v>1</v>
       </c>
     </row>
     <row r="90" spans="1:16">
       <c r="A90" t="s">
         <v>215</v>
       </c>
       <c r="B90" t="s">
         <v>216</v>
       </c>
       <c r="C90" s="1">
-        <v>2970.0</v>
+        <v>3757.0</v>
       </c>
       <c r="D90" s="1">
-        <v>147.03</v>
+        <v>263.3</v>
       </c>
       <c r="E90" s="1">
-        <v>148.79794276094</v>
+        <v>172.12817939846</v>
       </c>
       <c r="F90" t="s">
         <v>11</v>
       </c>
       <c r="G90">
-        <v>1.17</v>
+        <v>1.16</v>
       </c>
       <c r="H90" s="1">
-        <v>371478.91</v>
+        <v>552031.0</v>
       </c>
       <c r="I90" s="1">
-        <v>1480.14</v>
+        <v>297557.27</v>
       </c>
       <c r="J90" s="1">
-        <v>0.3984452307131</v>
+        <v>53.902275415692</v>
       </c>
       <c r="K90">
         <v>0.0</v>
       </c>
       <c r="L90">
         <v>0.0</v>
       </c>
       <c r="M90" s="1">
-        <v>372959.05</v>
+        <v>849588.27</v>
       </c>
       <c r="N90" s="1">
-        <v>372959.05</v>
+        <v>849588.27</v>
       </c>
       <c r="O90" s="1">
-        <v>0.25</v>
+        <v>0.61</v>
       </c>
       <c r="P90">
         <v>1</v>
       </c>
     </row>
     <row r="91" spans="1:16">
       <c r="A91" t="s">
         <v>217</v>
       </c>
       <c r="B91" t="s">
         <v>218</v>
       </c>
       <c r="C91" s="1">
-        <v>2290.0</v>
+        <v>6402.0</v>
       </c>
       <c r="D91" s="1">
-        <v>471.02</v>
+        <v>423.74</v>
       </c>
       <c r="E91" s="1">
-        <v>418.92536244541</v>
+        <v>335.33270696657</v>
       </c>
       <c r="F91" t="s">
         <v>11</v>
       </c>
       <c r="G91">
-        <v>1.17</v>
+        <v>1.16</v>
       </c>
       <c r="H91" s="1">
-        <v>817224.7</v>
+        <v>1833149.78</v>
       </c>
       <c r="I91" s="1">
-        <v>104016.96</v>
+        <v>496719.66</v>
       </c>
       <c r="J91" s="1">
-        <v>12.728073441735</v>
+        <v>27.096512539199</v>
       </c>
       <c r="K91">
-        <v>0.26</v>
+        <v>0.0</v>
       </c>
       <c r="L91">
-        <v>596.81</v>
+        <v>0.0</v>
       </c>
       <c r="M91" s="1">
-        <v>921241.66</v>
+        <v>2329869.44</v>
       </c>
       <c r="N91" s="1">
-        <v>921838.47</v>
+        <v>2329869.44</v>
       </c>
       <c r="O91" s="1">
-        <v>0.61</v>
+        <v>1.67</v>
       </c>
       <c r="P91">
         <v>1</v>
       </c>
     </row>
     <row r="92" spans="1:16">
       <c r="A92" t="s">
         <v>219</v>
       </c>
       <c r="B92" t="s">
         <v>220</v>
       </c>
       <c r="C92" s="1">
-        <v>18507.0</v>
+        <v>2225.0</v>
       </c>
       <c r="D92" s="1">
-        <v>74.7</v>
+        <v>308.12</v>
       </c>
       <c r="E92" s="1">
-        <v>84.314064948398</v>
+        <v>215.19041348315</v>
       </c>
       <c r="F92" t="s">
         <v>11</v>
       </c>
       <c r="G92">
-        <v>1.17</v>
+        <v>1.16</v>
       </c>
       <c r="H92" s="1">
-        <v>1345756.11</v>
+        <v>408235.23</v>
       </c>
       <c r="I92" s="1">
-        <v>-165013.15</v>
+        <v>180562.81</v>
       </c>
       <c r="J92" s="1">
-        <v>-12.261742582763</v>
+        <v>44.230090088011</v>
       </c>
       <c r="K92">
         <v>0.0</v>
       </c>
       <c r="L92">
         <v>0.0</v>
       </c>
       <c r="M92" s="1">
-        <v>1180742.96</v>
+        <v>588798.04</v>
       </c>
       <c r="N92" s="1">
-        <v>1180742.96</v>
+        <v>588798.04</v>
       </c>
       <c r="O92" s="1">
-        <v>0.79</v>
+        <v>0.42</v>
       </c>
       <c r="P92">
         <v>1</v>
       </c>
     </row>
     <row r="93" spans="1:16">
       <c r="A93" t="s">
         <v>221</v>
       </c>
       <c r="B93" t="s">
         <v>222</v>
       </c>
       <c r="C93" s="1">
-        <v>704.0</v>
+        <v>2798.0</v>
       </c>
       <c r="D93" s="1">
-        <v>935.26</v>
+        <v>482.08</v>
       </c>
       <c r="E93" s="1">
-        <v>869.17823863636</v>
+        <v>427.74191922802</v>
       </c>
       <c r="F93" t="s">
         <v>11</v>
       </c>
       <c r="G93">
-        <v>1.17</v>
+        <v>1.16</v>
       </c>
       <c r="H93" s="1">
-        <v>527354.9</v>
+        <v>1022116.99</v>
       </c>
       <c r="I93" s="1">
-        <v>34991.29</v>
+        <v>136348.97</v>
       </c>
       <c r="J93" s="1">
-        <v>6.6352450693072</v>
+        <v>13.339859461685</v>
       </c>
       <c r="K93">
-        <v>1.18</v>
+        <v>0.0</v>
       </c>
       <c r="L93">
-        <v>829.16</v>
+        <v>0.0</v>
       </c>
       <c r="M93" s="1">
-        <v>562346.19</v>
+        <v>1158465.96</v>
       </c>
       <c r="N93" s="1">
-        <v>563175.35</v>
+        <v>1158465.96</v>
       </c>
       <c r="O93" s="1">
-        <v>0.38</v>
+        <v>0.83</v>
       </c>
       <c r="P93">
         <v>1</v>
       </c>
     </row>
     <row r="94" spans="1:16">
       <c r="A94" t="s">
         <v>223</v>
       </c>
       <c r="B94" t="s">
         <v>224</v>
       </c>
       <c r="C94" s="1">
-        <v>2535.0</v>
+        <v>2636.0</v>
       </c>
       <c r="D94" s="1">
-        <v>401.16</v>
+        <v>153.69</v>
       </c>
       <c r="E94" s="1">
-        <v>309.122</v>
+        <v>148.79794385433</v>
       </c>
       <c r="F94" t="s">
         <v>11</v>
       </c>
       <c r="G94">
-        <v>1.17</v>
+        <v>1.16</v>
       </c>
       <c r="H94" s="1">
-        <v>668136.82</v>
+        <v>329703.17</v>
       </c>
       <c r="I94" s="1">
-        <v>200412.18</v>
+        <v>18239.32</v>
       </c>
       <c r="J94" s="1">
-        <v>29.995679627415</v>
+        <v>5.5320426552162</v>
       </c>
       <c r="K94">
-        <v>0.0</v>
+        <v>0.33</v>
       </c>
       <c r="L94">
-        <v>0.0</v>
+        <v>857.06</v>
       </c>
       <c r="M94" s="1">
-        <v>868549.0</v>
+        <v>347942.49</v>
       </c>
       <c r="N94" s="1">
-        <v>868549.0</v>
+        <v>348799.55</v>
       </c>
       <c r="O94" s="1">
-        <v>0.58</v>
+        <v>0.25</v>
       </c>
       <c r="P94">
         <v>1</v>
       </c>
     </row>
     <row r="95" spans="1:16">
       <c r="A95" t="s">
         <v>225</v>
       </c>
       <c r="B95" t="s">
         <v>226</v>
       </c>
       <c r="C95" s="1">
-        <v>3188.0</v>
+        <v>2032.0</v>
       </c>
       <c r="D95" s="1">
-        <v>369.99</v>
+        <v>458.92</v>
       </c>
       <c r="E95" s="1">
-        <v>182.3397208281</v>
+        <v>418.92536417323</v>
       </c>
       <c r="F95" t="s">
         <v>11</v>
       </c>
       <c r="G95">
-        <v>1.17</v>
+        <v>1.16</v>
       </c>
       <c r="H95" s="1">
-        <v>500846.79</v>
+        <v>725153.1</v>
       </c>
       <c r="I95" s="1">
-        <v>506565.02</v>
+        <v>75744.77</v>
       </c>
       <c r="J95" s="1">
-        <v>101.14171241868</v>
+        <v>10.445348713258</v>
       </c>
       <c r="K95">
-        <v>0.0</v>
+        <v>0.3</v>
       </c>
       <c r="L95">
-        <v>0.0</v>
+        <v>600.15</v>
       </c>
       <c r="M95" s="1">
-        <v>1007411.81</v>
+        <v>800897.87</v>
       </c>
       <c r="N95" s="1">
-        <v>1007411.81</v>
+        <v>801498.02</v>
       </c>
       <c r="O95" s="1">
-        <v>0.67</v>
+        <v>0.57</v>
       </c>
       <c r="P95">
         <v>1</v>
       </c>
     </row>
     <row r="96" spans="1:16">
       <c r="A96" t="s">
         <v>227</v>
       </c>
       <c r="B96" t="s">
         <v>228</v>
       </c>
       <c r="C96" s="1">
-        <v>3159.0</v>
+        <v>16423.0</v>
       </c>
       <c r="D96" s="1">
-        <v>320.31</v>
+        <v>71.62</v>
       </c>
       <c r="E96" s="1">
-        <v>305.71913263691</v>
+        <v>84.31406503075</v>
       </c>
       <c r="F96" t="s">
         <v>11</v>
       </c>
       <c r="G96">
-        <v>1.17</v>
+        <v>1.16</v>
       </c>
       <c r="H96" s="1">
-        <v>825430.53</v>
+        <v>1194215.84</v>
       </c>
       <c r="I96" s="1">
-        <v>38778.63</v>
+        <v>-184025.38</v>
       </c>
       <c r="J96" s="1">
-        <v>4.6979883334337</v>
+        <v>-15.409725263735</v>
       </c>
       <c r="K96">
-        <v>0.4</v>
-[...2 lines deleted...]
-        <v>229</v>
+        <v>0.0</v>
+      </c>
+      <c r="L96">
+        <v>0.0</v>
       </c>
       <c r="M96" s="1">
-        <v>864209.16</v>
+        <v>1010190.46</v>
       </c>
       <c r="N96" s="1">
-        <v>865474.54</v>
+        <v>1010190.46</v>
       </c>
       <c r="O96" s="1">
-        <v>0.58</v>
+        <v>0.72</v>
       </c>
       <c r="P96">
         <v>1</v>
       </c>
     </row>
     <row r="97" spans="1:16">
       <c r="A97" t="s">
-        <v>227</v>
+        <v>229</v>
       </c>
       <c r="B97" t="s">
-        <v>228</v>
+        <v>230</v>
       </c>
       <c r="C97" s="1">
-        <v>4178.0</v>
+        <v>625.0</v>
       </c>
       <c r="D97" s="1">
-        <v>320.31</v>
+        <v>994.82</v>
       </c>
       <c r="E97" s="1">
-        <v>194.01785543322</v>
+        <v>869.17824</v>
       </c>
       <c r="F97" t="s">
         <v>11</v>
       </c>
       <c r="G97">
-        <v>1.17</v>
+        <v>1.16</v>
       </c>
       <c r="H97" s="1">
-        <v>727356.65</v>
+        <v>468177.29</v>
       </c>
       <c r="I97" s="1">
-        <v>415620.83</v>
+        <v>65822.37</v>
       </c>
       <c r="J97" s="1">
-        <v>57.141270379531</v>
+        <v>14.059282969492</v>
       </c>
       <c r="K97">
-        <v>0.4</v>
-[...2 lines deleted...]
-        <v>230</v>
+        <v>0.0</v>
+      </c>
+      <c r="L97">
+        <v>0.0</v>
       </c>
       <c r="M97" s="1">
-        <v>1142977.48</v>
+        <v>533999.66</v>
       </c>
       <c r="N97" s="1">
-        <v>1144651.03</v>
+        <v>533999.66</v>
       </c>
       <c r="O97" s="1">
-        <v>0.76</v>
+        <v>0.38</v>
       </c>
       <c r="P97">
         <v>1</v>
       </c>
     </row>
     <row r="98" spans="1:16">
       <c r="A98" t="s">
         <v>231</v>
       </c>
       <c r="B98" t="s">
         <v>232</v>
       </c>
       <c r="C98" s="1">
-        <v>5118.0</v>
+        <v>2249.0</v>
       </c>
       <c r="D98" s="1">
-        <v>131.47</v>
+        <v>377.92</v>
       </c>
       <c r="E98" s="1">
-        <v>98.554955060571</v>
+        <v>309.12200088928</v>
       </c>
       <c r="F98" t="s">
         <v>11</v>
       </c>
       <c r="G98">
-        <v>1.17</v>
+        <v>1.16</v>
       </c>
       <c r="H98" s="1">
-        <v>430685.04</v>
+        <v>592757.28</v>
       </c>
       <c r="I98" s="1">
-        <v>143994.43</v>
+        <v>137214.02</v>
       </c>
       <c r="J98" s="1">
-        <v>33.433812792755</v>
+        <v>23.14843269407</v>
       </c>
       <c r="K98">
-        <v>0.15</v>
+        <v>0.0</v>
       </c>
       <c r="L98">
-        <v>757.31</v>
+        <v>0.0</v>
       </c>
       <c r="M98" s="1">
-        <v>574679.47</v>
+        <v>729971.3</v>
       </c>
       <c r="N98" s="1">
-        <v>575436.78</v>
+        <v>729971.3</v>
       </c>
       <c r="O98" s="1">
-        <v>0.38</v>
+        <v>0.52</v>
       </c>
       <c r="P98">
         <v>1</v>
       </c>
     </row>
     <row r="99" spans="1:16">
       <c r="A99" t="s">
         <v>233</v>
       </c>
       <c r="B99" t="s">
         <v>234</v>
       </c>
       <c r="C99" s="1">
-        <v>14900.0</v>
+        <v>4514.0</v>
       </c>
       <c r="D99" s="1">
-        <v>60.06</v>
+        <v>334.49</v>
       </c>
       <c r="E99" s="1">
-        <v>84.136905369128</v>
+        <v>236.48547629597</v>
       </c>
       <c r="F99" t="s">
         <v>11</v>
       </c>
       <c r="G99">
-        <v>1.17</v>
+        <v>1.16</v>
       </c>
       <c r="H99" s="1">
-        <v>1061912.09</v>
+        <v>919193.85</v>
       </c>
       <c r="I99" s="1">
-        <v>-297600.69</v>
+        <v>377570.75</v>
       </c>
       <c r="J99" s="1">
-        <v>-28.02498368768</v>
+        <v>41.076292013921</v>
       </c>
       <c r="K99">
         <v>0.0</v>
       </c>
       <c r="L99">
         <v>0.0</v>
       </c>
       <c r="M99" s="1">
-        <v>764311.4</v>
+        <v>1296764.6</v>
       </c>
       <c r="N99" s="1">
-        <v>764311.4</v>
+        <v>1296764.6</v>
       </c>
       <c r="O99" s="1">
-        <v>0.51</v>
+        <v>0.93</v>
       </c>
       <c r="P99">
         <v>1</v>
       </c>
     </row>
     <row r="100" spans="1:16">
       <c r="A100" t="s">
         <v>235</v>
       </c>
       <c r="B100" t="s">
         <v>236</v>
       </c>
       <c r="C100" s="1">
-        <v>8631.0</v>
+        <v>4178.0</v>
       </c>
       <c r="D100" s="1">
-        <v>73.53</v>
+        <v>317.32</v>
       </c>
       <c r="E100" s="1">
-        <v>80.72215965705</v>
+        <v>194.01785543322</v>
       </c>
       <c r="F100" t="s">
         <v>11</v>
       </c>
       <c r="G100">
-        <v>1.17</v>
+        <v>1.16</v>
       </c>
       <c r="H100" s="1">
-        <v>594873.8</v>
+        <v>727356.65</v>
       </c>
       <c r="I100" s="1">
-        <v>-52842.43</v>
+        <v>411272.59</v>
       </c>
       <c r="J100" s="1">
-        <v>-8.8829647565584</v>
+        <v>56.543456363532</v>
       </c>
       <c r="K100">
-        <v>0.27</v>
-[...2 lines deleted...]
-        <v>237</v>
+        <v>0.0</v>
+      </c>
+      <c r="L100">
+        <v>0.0</v>
       </c>
       <c r="M100" s="1">
-        <v>542031.37</v>
+        <v>1138629.24</v>
       </c>
       <c r="N100" s="1">
-        <v>544353.41</v>
+        <v>1138629.24</v>
       </c>
       <c r="O100" s="1">
-        <v>0.36</v>
+        <v>0.81</v>
       </c>
       <c r="P100">
         <v>1</v>
       </c>
     </row>
     <row r="101" spans="1:16">
       <c r="A101" t="s">
-        <v>238</v>
+        <v>235</v>
       </c>
       <c r="B101" t="s">
-        <v>239</v>
+        <v>236</v>
       </c>
       <c r="C101" s="1">
-        <v>4271.0</v>
+        <v>2333.0</v>
       </c>
       <c r="D101" s="1">
-        <v>220.14</v>
+        <v>317.32</v>
       </c>
       <c r="E101" s="1">
-        <v>185.86096932803</v>
+        <v>305.71913416202</v>
       </c>
       <c r="F101" t="s">
         <v>11</v>
       </c>
       <c r="G101">
-        <v>1.17</v>
+        <v>1.16</v>
       </c>
       <c r="H101" s="1">
-        <v>678704.0</v>
+        <v>609600.96</v>
       </c>
       <c r="I101" s="1">
-        <v>124317.69</v>
+        <v>26210.92</v>
       </c>
       <c r="J101" s="1">
-        <v>18.316923135859</v>
+        <v>4.2996848298927</v>
       </c>
       <c r="K101">
-        <v>0.44</v>
-[...2 lines deleted...]
-        <v>240</v>
+        <v>0.0</v>
+      </c>
+      <c r="L101">
+        <v>0.0</v>
       </c>
       <c r="M101" s="1">
-        <v>803021.69</v>
+        <v>635811.88</v>
       </c>
       <c r="N101" s="1">
-        <v>804911.25</v>
+        <v>635811.88</v>
       </c>
       <c r="O101" s="1">
-        <v>0.54</v>
+        <v>0.45</v>
       </c>
       <c r="P101">
         <v>1</v>
       </c>
     </row>
     <row r="102" spans="1:16">
       <c r="A102" t="s">
-        <v>241</v>
+        <v>237</v>
       </c>
       <c r="B102" t="s">
-        <v>242</v>
+        <v>238</v>
       </c>
       <c r="C102" s="1">
-        <v>15305.0</v>
+        <v>4542.0</v>
       </c>
       <c r="D102" s="1">
-        <v>75.71</v>
+        <v>113.06</v>
       </c>
       <c r="E102" s="1">
-        <v>71.073113361647</v>
+        <v>98.554955966535</v>
       </c>
       <c r="F102" t="s">
         <v>11</v>
       </c>
       <c r="G102">
-        <v>1.17</v>
+        <v>1.16</v>
       </c>
       <c r="H102" s="1">
-        <v>928253.62</v>
+        <v>382214.04</v>
       </c>
       <c r="I102" s="1">
-        <v>61404.79</v>
+        <v>58820.46</v>
       </c>
       <c r="J102" s="1">
-        <v>6.6150875878082</v>
+        <v>15.389403277807</v>
       </c>
       <c r="K102">
         <v>0.0</v>
       </c>
       <c r="L102">
         <v>0.0</v>
       </c>
       <c r="M102" s="1">
-        <v>989658.41</v>
+        <v>441034.5</v>
       </c>
       <c r="N102" s="1">
-        <v>989658.41</v>
+        <v>441034.5</v>
       </c>
       <c r="O102" s="1">
-        <v>0.66</v>
+        <v>0.32</v>
       </c>
       <c r="P102">
         <v>1</v>
       </c>
     </row>
     <row r="103" spans="1:16">
       <c r="A103" t="s">
-        <v>243</v>
+        <v>239</v>
       </c>
       <c r="B103" t="s">
-        <v>244</v>
+        <v>240</v>
       </c>
       <c r="C103" s="1">
-        <v>2159.0</v>
+        <v>13222.0</v>
       </c>
       <c r="D103" s="1">
-        <v>120.61</v>
+        <v>72.32</v>
       </c>
       <c r="E103" s="1">
-        <v>194.41941176471</v>
+        <v>84.13690515807</v>
       </c>
       <c r="F103" t="s">
         <v>11</v>
       </c>
       <c r="G103">
-        <v>1.17</v>
+        <v>1.16</v>
       </c>
       <c r="H103" s="1">
-        <v>355450.52</v>
+        <v>942322.26</v>
       </c>
       <c r="I103" s="1">
-        <v>-133050.56</v>
+        <v>-121078.61</v>
       </c>
       <c r="J103" s="1">
-        <v>-37.431527741189</v>
+        <v>-12.848959972568</v>
       </c>
       <c r="K103">
         <v>0.0</v>
       </c>
       <c r="L103">
         <v>0.0</v>
       </c>
       <c r="M103" s="1">
-        <v>222399.96</v>
+        <v>821243.65</v>
       </c>
       <c r="N103" s="1">
-        <v>222399.96</v>
+        <v>821243.65</v>
       </c>
       <c r="O103" s="1">
-        <v>0.15</v>
+        <v>0.59</v>
       </c>
       <c r="P103">
         <v>1</v>
       </c>
     </row>
     <row r="104" spans="1:16">
       <c r="A104" t="s">
+        <v>241</v>
+      </c>
+      <c r="B104" t="s">
+        <v>242</v>
+      </c>
+      <c r="C104" s="1">
+        <v>7659.0</v>
+      </c>
+      <c r="D104" s="1">
+        <v>79.44</v>
+      </c>
+      <c r="E104" s="1">
+        <v>80.722159550855</v>
+      </c>
+      <c r="F104" t="s">
+        <v>11</v>
+      </c>
+      <c r="G104">
+        <v>1.16</v>
+      </c>
+      <c r="H104" s="1">
+        <v>527880.71</v>
+      </c>
+      <c r="I104" s="1">
+        <v>-5330.82</v>
+      </c>
+      <c r="J104" s="1">
+        <v>-1.009853154134</v>
+      </c>
+      <c r="K104">
+        <v>0.0</v>
+      </c>
+      <c r="L104">
+        <v>0.0</v>
+      </c>
+      <c r="M104" s="1">
+        <v>522549.89</v>
+      </c>
+      <c r="N104" s="1">
+        <v>522549.89</v>
+      </c>
+      <c r="O104" s="1">
+        <v>0.37</v>
+      </c>
+      <c r="P104">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="105" spans="1:16">
+      <c r="A105" t="s">
+        <v>243</v>
+      </c>
+      <c r="B105" t="s">
+        <v>244</v>
+      </c>
+      <c r="C105" s="1">
+        <v>3790.0</v>
+      </c>
+      <c r="D105" s="1">
+        <v>195.35</v>
+      </c>
+      <c r="E105" s="1">
+        <v>185.86096833773</v>
+      </c>
+      <c r="F105" t="s">
+        <v>11</v>
+      </c>
+      <c r="G105">
+        <v>1.16</v>
+      </c>
+      <c r="H105" s="1">
+        <v>602268.36</v>
+      </c>
+      <c r="I105" s="1">
+        <v>33602.73</v>
+      </c>
+      <c r="J105" s="1">
+        <v>5.5793616652882</v>
+      </c>
+      <c r="K105">
+        <v>0.0</v>
+      </c>
+      <c r="L105">
+        <v>0.0</v>
+      </c>
+      <c r="M105" s="1">
+        <v>635871.09</v>
+      </c>
+      <c r="N105" s="1">
+        <v>635871.09</v>
+      </c>
+      <c r="O105" s="1">
+        <v>0.45</v>
+      </c>
+      <c r="P105">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="106" spans="1:16">
+      <c r="A106" t="s">
         <v>245</v>
       </c>
-      <c r="B104" t="s">
+      <c r="B106" t="s">
         <v>246</v>
       </c>
-      <c r="C104" s="1">
-[...20 lines deleted...]
-      <c r="J104" s="1">
+      <c r="C106" s="1">
+        <v>13581.0</v>
+      </c>
+      <c r="D106" s="1">
+        <v>71.31</v>
+      </c>
+      <c r="E106" s="1">
+        <v>71.073113172815</v>
+      </c>
+      <c r="F106" t="s">
+        <v>11</v>
+      </c>
+      <c r="G106">
+        <v>1.16</v>
+      </c>
+      <c r="H106" s="1">
+        <v>823692.42</v>
+      </c>
+      <c r="I106" s="1">
+        <v>8068.74</v>
+      </c>
+      <c r="J106" s="1">
+        <v>0.97958167443134</v>
+      </c>
+      <c r="K106">
+        <v>0.0</v>
+      </c>
+      <c r="L106">
+        <v>0.0</v>
+      </c>
+      <c r="M106" s="1">
+        <v>831761.16</v>
+      </c>
+      <c r="N106" s="1">
+        <v>831761.16</v>
+      </c>
+      <c r="O106" s="1">
+        <v>0.6</v>
+      </c>
+      <c r="P106">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="107" spans="1:16">
+      <c r="A107" t="s">
+        <v>247</v>
+      </c>
+      <c r="B107" t="s">
+        <v>248</v>
+      </c>
+      <c r="C107" s="1">
+        <v>1916.0</v>
+      </c>
+      <c r="D107" s="1">
+        <v>151.0</v>
+      </c>
+      <c r="E107" s="1">
+        <v>194.41941022964</v>
+      </c>
+      <c r="F107" t="s">
+        <v>11</v>
+      </c>
+      <c r="G107">
+        <v>1.16</v>
+      </c>
+      <c r="H107" s="1">
+        <v>315443.81</v>
+      </c>
+      <c r="I107" s="1">
+        <v>-66965.26</v>
+      </c>
+      <c r="J107" s="1">
+        <v>-21.228902859118</v>
+      </c>
+      <c r="K107">
+        <v>0.2</v>
+      </c>
+      <c r="L107">
+        <v>389.4</v>
+      </c>
+      <c r="M107" s="1">
+        <v>248478.55</v>
+      </c>
+      <c r="N107" s="1">
+        <v>248867.95</v>
+      </c>
+      <c r="O107" s="1">
+        <v>0.18</v>
+      </c>
+      <c r="P107">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="108" spans="1:16">
+      <c r="A108" t="s">
+        <v>249</v>
+      </c>
+      <c r="B108" t="s">
+        <v>250</v>
+      </c>
+      <c r="C108" s="1">
+        <v>47874221.57</v>
+      </c>
+      <c r="D108" s="1">
+        <v>1.1657</v>
+      </c>
+      <c r="E108" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="F108" t="s">
+        <v>11</v>
+      </c>
+      <c r="G108">
+        <v>1.16</v>
+      </c>
+      <c r="H108" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="I108" s="1">
+        <v>-7405.66</v>
+      </c>
+      <c r="J108" s="1">
         <v>0</v>
       </c>
-      <c r="K104">
-[...14 lines deleted...]
-      <c r="P104">
+      <c r="K108">
+        <v>0.0</v>
+      </c>
+      <c r="L108">
+        <v>0.0</v>
+      </c>
+      <c r="M108" s="1">
+        <v>-7405.6600000036</v>
+      </c>
+      <c r="N108" s="1">
+        <v>-7405.6600000036</v>
+      </c>
+      <c r="O108" s="1">
+        <v>-0.01</v>
+      </c>
+      <c r="P108">
         <v>1</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>