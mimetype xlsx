--- v3 (2026-09-02)
+++ v4 (2026-10-14)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="1" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Répartition" sheetId="1" r:id="rId4"/>
     <sheet name="Valorisation" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="251">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="249">
   <si>
     <t>Type Part</t>
   </si>
   <si>
     <t>CodeIsin</t>
   </si>
   <si>
     <t>Parts</t>
   </si>
   <si>
     <t>Vl</t>
   </si>
   <si>
     <t>Devise</t>
   </si>
   <si>
     <t>Actif net</t>
   </si>
   <si>
     <t>A_EUR</t>
   </si>
   <si>
     <t>LU0185495495</t>
   </si>
   <si>
@@ -151,95 +151,98 @@
   <si>
     <t>US00287Y1091</t>
   </si>
   <si>
     <t>ABBVIE INC</t>
   </si>
   <si>
     <t>US0079031078</t>
   </si>
   <si>
     <t>ADVANCED MICRO DEVICES INC</t>
   </si>
   <si>
     <t>US02079K3059</t>
   </si>
   <si>
     <t>ALPHABET INC CLASS A</t>
   </si>
   <si>
     <t>US0258161092</t>
   </si>
   <si>
     <t>AMERICAN EXPRESS</t>
   </si>
   <si>
+    <t>2 698.46</t>
+  </si>
+  <si>
     <t>US0320951017</t>
   </si>
   <si>
     <t>AMPHENOL CORP CLASS A</t>
   </si>
   <si>
+    <t>1 258.16</t>
+  </si>
+  <si>
     <t>US0326541051</t>
   </si>
   <si>
     <t>ANALOG DEVICES INC</t>
   </si>
   <si>
-    <t>2 994.42</t>
-[...1 lines deleted...]
-  <si>
     <t>GB00BRXH2664</t>
   </si>
   <si>
     <t>ANGLOGOLD ASHANTI PLC</t>
   </si>
   <si>
-    <t>9 792.29</t>
-[...1 lines deleted...]
-  <si>
     <t>US0378331005</t>
   </si>
   <si>
     <t>APPLE INC</t>
   </si>
   <si>
     <t>US0382221051</t>
   </si>
   <si>
     <t>APPLIED MATERIAL INC</t>
   </si>
   <si>
-    <t>1 116.17</t>
-[...1 lines deleted...]
-  <si>
     <t>US0404132054</t>
   </si>
   <si>
     <t>ARISTA NETWORKS INC</t>
   </si>
   <si>
+    <t>US05464C1018</t>
+  </si>
+  <si>
+    <t>AXON ENTERPRISE INC</t>
+  </si>
+  <si>
     <t>US05722G1004</t>
   </si>
   <si>
     <t>BAKER HUGHES CLASS A</t>
   </si>
   <si>
     <t>US0605051046</t>
   </si>
   <si>
     <t>BANK OF AMERICA CORP</t>
   </si>
   <si>
     <t>US09290D1019</t>
   </si>
   <si>
     <t>BLACKROCK INC</t>
   </si>
   <si>
     <t>US0970231058</t>
   </si>
   <si>
     <t>BOEING</t>
   </si>
   <si>
     <t>US09857L1089</t>
@@ -256,491 +259,482 @@
   <si>
     <t>US11135F1012</t>
   </si>
   <si>
     <t>BROADCOM INC</t>
   </si>
   <si>
     <t>US14040H1059</t>
   </si>
   <si>
     <t>CAPITAL ONE FINANCIAL CORP</t>
   </si>
   <si>
     <t>US1491231015</t>
   </si>
   <si>
     <t>CATERPILLAR INC</t>
   </si>
   <si>
     <t>US15118V2079</t>
   </si>
   <si>
     <t>CELSIUS HOLDINGS INC</t>
   </si>
   <si>
+    <t>US15675D1037</t>
+  </si>
+  <si>
+    <t>CEREBRAS SYSTEMS INC CLASS A</t>
+  </si>
+  <si>
+    <t>US17275R1023</t>
+  </si>
+  <si>
+    <t>CISCO SYSTEMS INC</t>
+  </si>
+  <si>
+    <t>2 388.85</t>
+  </si>
+  <si>
     <t>US1729674242</t>
   </si>
   <si>
     <t>CITIGROUP INC</t>
   </si>
   <si>
     <t>US1912161007</t>
   </si>
   <si>
     <t>COCA-COLA</t>
   </si>
   <si>
-    <t>US19247G1076</t>
-[...4 lines deleted...]
-  <si>
     <t>US21037T1097</t>
   </si>
   <si>
     <t>CONSTELLATION ENERGY CORP</t>
   </si>
   <si>
-    <t>1 201.03</t>
-[...1 lines deleted...]
-  <si>
     <t>US22160K1051</t>
   </si>
   <si>
     <t>COSTCO WHOLESALE CORP</t>
   </si>
   <si>
-    <t>KYG254571055</t>
-[...4 lines deleted...]
-  <si>
     <t>US22788C1053</t>
   </si>
   <si>
     <t>CROWDSTRIKE HOLDINGS INC CLASS A</t>
   </si>
   <si>
-    <t>US23804L1035</t>
-[...4 lines deleted...]
-  <si>
     <t>US2441991054</t>
   </si>
   <si>
     <t>DEERE</t>
   </si>
   <si>
+    <t>1 899.50</t>
+  </si>
+  <si>
     <t>US2538681030</t>
   </si>
   <si>
     <t>DIGITAL REALTY TRUST REIT INC</t>
   </si>
   <si>
     <t>IE00B8KQN827</t>
   </si>
   <si>
     <t>EATON PLC</t>
   </si>
   <si>
-    <t>1 653.29</t>
+    <t>1 682.04</t>
   </si>
   <si>
     <t>US28176E1082</t>
   </si>
   <si>
     <t>EDWARDS LIFESCIENCES CORP</t>
   </si>
   <si>
     <t>US5324571083</t>
   </si>
   <si>
     <t>ELI LILLY</t>
   </si>
   <si>
-    <t>3 435.33</t>
-[...1 lines deleted...]
-  <si>
     <t>US2910111044</t>
   </si>
   <si>
     <t>EMERSON ELECTRIC</t>
   </si>
   <si>
-    <t>2 869.16</t>
-[...1 lines deleted...]
-  <si>
     <t>NL0011585146</t>
   </si>
   <si>
     <t>FERRARI NV</t>
   </si>
   <si>
     <t>US3167731005</t>
   </si>
   <si>
     <t>FIFTH THIRD BANCORP</t>
   </si>
   <si>
+    <t>3 957.11</t>
+  </si>
+  <si>
     <t>US35671D8570</t>
   </si>
   <si>
     <t>FREEPORT MCMORAN INC</t>
   </si>
   <si>
     <t>US3696043013</t>
   </si>
   <si>
     <t>GE AEROSPACE</t>
   </si>
   <si>
+    <t>1 436.80</t>
+  </si>
+  <si>
     <t>US37045V1008</t>
   </si>
   <si>
     <t>GENERAL MOTORS</t>
   </si>
   <si>
     <t>US3755581036</t>
   </si>
   <si>
     <t>GILEAD SCIENCES INC</t>
   </si>
   <si>
     <t>US38141G1040</t>
   </si>
   <si>
     <t>GOLDMAN SACHS GROUP INC</t>
   </si>
   <si>
-    <t>1 974.93</t>
-[...1 lines deleted...]
-  <si>
     <t>US4370761029</t>
   </si>
   <si>
     <t>HOME DEPOT INC</t>
   </si>
   <si>
     <t>US4435106079</t>
   </si>
   <si>
     <t>HUBBELL INC</t>
   </si>
   <si>
-    <t>1 604.95</t>
-[...1 lines deleted...]
-  <si>
     <t>US4581401001</t>
   </si>
   <si>
     <t>INTEL CORPORATION CORP</t>
   </si>
   <si>
     <t>US4595061015</t>
   </si>
   <si>
     <t>INTERNATIONAL FLAVORS &amp; FRAGRANCES</t>
   </si>
   <si>
     <t>US46120E6023</t>
   </si>
   <si>
     <t>INTUITIVE SURGICAL INC</t>
   </si>
   <si>
     <t>US46625H1005</t>
   </si>
   <si>
     <t>JPMORGAN CHASE</t>
   </si>
   <si>
+    <t>7 776.49</t>
+  </si>
+  <si>
     <t>US49271V1008</t>
   </si>
   <si>
     <t>KEURIG DR PEPPER INC</t>
   </si>
   <si>
     <t>US48251W1045</t>
   </si>
   <si>
     <t>KKR AND CO INC</t>
   </si>
   <si>
     <t>US5128073062</t>
   </si>
   <si>
     <t>LAM RESEARCH CORP</t>
   </si>
   <si>
     <t>US52736R1023</t>
   </si>
   <si>
     <t>LEVI STRAUSS CLASS A</t>
   </si>
   <si>
     <t>IE000S9YS762</t>
   </si>
   <si>
     <t>LINDE PLC</t>
   </si>
   <si>
     <t>US5732841060</t>
   </si>
   <si>
     <t>MARTIN MARIETTA MATERIALS INC</t>
   </si>
   <si>
     <t>US57636Q1040</t>
   </si>
   <si>
     <t>MASTERCARD INC CLASS A</t>
   </si>
   <si>
+    <t>1 062.67</t>
+  </si>
+  <si>
     <t>US58933Y1055</t>
   </si>
   <si>
     <t>MERCK &amp; CO INC</t>
   </si>
   <si>
     <t>US30303M1027</t>
   </si>
   <si>
     <t>META PLATFORMS INC CLASS A</t>
   </si>
   <si>
     <t>US59156R1086</t>
   </si>
   <si>
     <t>METLIFE INC</t>
   </si>
   <si>
     <t>US5951121038</t>
   </si>
   <si>
     <t>MICRON TECHNOLOGY INC</t>
   </si>
   <si>
     <t>US5949181045</t>
   </si>
   <si>
     <t>MICROSOFT CORP</t>
   </si>
   <si>
-    <t>9 924.14</t>
-[...1 lines deleted...]
-  <si>
     <t>US6174464486</t>
   </si>
   <si>
     <t>MORGAN STANLEY</t>
   </si>
   <si>
     <t>US64110L1061</t>
   </si>
   <si>
     <t>NETFLIX INC</t>
   </si>
   <si>
-    <t>US6516391066</t>
-[...4 lines deleted...]
-  <si>
     <t>US65339F1012</t>
   </si>
   <si>
     <t>NEXTERA ENERGY INC</t>
   </si>
   <si>
     <t>US67066G1040</t>
   </si>
   <si>
     <t>NVIDIA CORP</t>
   </si>
   <si>
     <t>US6792951054</t>
   </si>
   <si>
     <t>OKTA INC CLASS A</t>
   </si>
   <si>
     <t>CH1134540470</t>
   </si>
   <si>
     <t>ON HOLDING AG CLASS A</t>
   </si>
   <si>
     <t>US68389X1054</t>
   </si>
   <si>
     <t>ORACLE CORP</t>
   </si>
   <si>
+    <t>1 202.80</t>
+  </si>
+  <si>
     <t>US69608A1088</t>
   </si>
   <si>
     <t>PALANTIR TECHNOLOGIES INC CLASS A</t>
   </si>
   <si>
     <t>US6974351057</t>
   </si>
   <si>
     <t>PALO ALTO NETWORKS INC</t>
   </si>
   <si>
     <t>US7010941042</t>
   </si>
   <si>
     <t>PARKER-HANNIFIN CORP</t>
   </si>
   <si>
-    <t>2 313.40</t>
-[...7 lines deleted...]
-  <si>
     <t>US7427181091</t>
   </si>
   <si>
     <t>PROCTER &amp; GAMBLE</t>
   </si>
   <si>
     <t>US7433151039</t>
   </si>
   <si>
     <t>PROGRESSIVE CORP</t>
   </si>
   <si>
     <t>US74340W1036</t>
   </si>
   <si>
     <t>PROLOGIS REIT INC</t>
   </si>
   <si>
     <t>US7445731067</t>
   </si>
   <si>
     <t>PUBLIC SERVICE ENTERPRISE GROUP IN</t>
   </si>
   <si>
     <t>US7707001027</t>
   </si>
   <si>
     <t>ROBINHOOD MARKETS INC CLASS A</t>
   </si>
   <si>
     <t>US75513E1010</t>
   </si>
   <si>
     <t>RTX CORP</t>
   </si>
   <si>
-    <t>2 300.12</t>
+    <t>US7811541090</t>
+  </si>
+  <si>
+    <t>RUBRIK INC CLASS A</t>
   </si>
   <si>
     <t>US80004C2008</t>
   </si>
   <si>
     <t>SANDISK CORP</t>
   </si>
   <si>
     <t>IE00BKVD2N49</t>
   </si>
   <si>
     <t>SEAGATE TECHNOLOGY HOLDINGS PLC</t>
   </si>
   <si>
     <t>AN8068571086</t>
   </si>
   <si>
     <t>SLB NV</t>
   </si>
   <si>
     <t>US8334451098</t>
   </si>
   <si>
     <t>SNOWFLAKE INC</t>
   </si>
   <si>
     <t>US8636671013</t>
   </si>
   <si>
     <t>STRYKER CORP</t>
   </si>
   <si>
+    <t>1 826.28</t>
+  </si>
+  <si>
     <t>US8725901040</t>
   </si>
   <si>
     <t>T MOBILE US INC</t>
   </si>
   <si>
     <t>US87612G1013</t>
   </si>
   <si>
     <t>TARGA RESOURCES CORP</t>
   </si>
   <si>
     <t>US88160R1014</t>
   </si>
   <si>
     <t>TESLA INC</t>
   </si>
   <si>
     <t>US8825081040</t>
   </si>
   <si>
     <t>TEXAS INSTRUMENT INC</t>
   </si>
   <si>
     <t>US8835561023</t>
   </si>
   <si>
     <t>THERMO FISHER SCIENTIFIC INC</t>
   </si>
   <si>
     <t>US8725401090</t>
   </si>
   <si>
     <t>TJX INC</t>
   </si>
   <si>
     <t>IE00BK9ZQ967</t>
   </si>
   <si>
     <t>TRANE TECHNOLOGIES PLC</t>
   </si>
   <si>
+    <t>1 076.66</t>
+  </si>
+  <si>
     <t>US90353T1007</t>
   </si>
   <si>
     <t>UBER TECHNOLOGIES INC</t>
   </si>
   <si>
     <t>US9113631090</t>
   </si>
   <si>
     <t>UNITED RENTALS INC</t>
   </si>
   <si>
     <t>US91324P1021</t>
   </si>
   <si>
     <t>UNITEDHEALTH GROUP INC</t>
   </si>
   <si>
     <t>US92537N1081</t>
   </si>
   <si>
     <t>VERTIV HOLDINGS CLASS A</t>
   </si>
   <si>
     <t>US92826C8394</t>
@@ -763,54 +757,54 @@
   <si>
     <t>US9497461015</t>
   </si>
   <si>
     <t>WELLS FARGO</t>
   </si>
   <si>
     <t>US95040Q1040</t>
   </si>
   <si>
     <t>WELLTOWER INC</t>
   </si>
   <si>
     <t>US9694571004</t>
   </si>
   <si>
     <t>WILLIAMS INC</t>
   </si>
   <si>
     <t>US9741551033</t>
   </si>
   <si>
     <t>WINGSTOP INC</t>
   </si>
   <si>
-    <t>EUR-00011161</t>
-[...2 lines deleted...]
-    <t>EUR/USD 2026-06-30</t>
+    <t>USD-00012492</t>
+  </si>
+  <si>
+    <t>EUR/USD 2026-07-31</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -1119,5727 +1113,5677 @@
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:N8"/>
+  <dimension ref="A1:Z8"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="C8" sqref="C8"/>
+      <selection activeCell="B8" sqref="B8"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="11.711" bestFit="true" customWidth="true" style="0"/>
-[...4 lines deleted...]
-    <col min="9" max="9" width="8.141" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="15.282" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="8.141" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="8.141" bestFit="true" customWidth="true" style="0"/>
+    <col min="8" max="8" width="8.141" bestFit="true" customWidth="true" style="0"/>
+    <col min="9" max="9" width="9.10" bestFit="true" style="0"/>
     <col min="13" max="13" width="9.10" bestFit="true" style="0"/>
     <col min="14" max="14" width="9.10" bestFit="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:14">
+    <row r="1" spans="1:26">
       <c r="A1" t="s">
+        <v>1</v>
+      </c>
+      <c r="B1" t="s">
+        <v>2</v>
+      </c>
+      <c r="C1" t="s">
+        <v>3</v>
+      </c>
+      <c r="D1" t="s">
+        <v>4</v>
+      </c>
+      <c r="E1" t="s">
+        <v>5</v>
+      </c>
+      <c r="F1" t="s">
+        <v>4</v>
+      </c>
+      <c r="G1" t="s">
+        <v>5</v>
+      </c>
+      <c r="H1" t="s">
+        <v>4</v>
+      </c>
+      <c r="Z1" t="s">
         <v>0</v>
       </c>
-      <c r="B1" t="s">
-[...24 lines deleted...]
-    <row r="2" spans="1:14">
+    </row>
+    <row r="2" spans="1:26">
       <c r="A2" t="s">
+        <v>7</v>
+      </c>
+      <c r="B2" s="1">
+        <v>93419.15</v>
+      </c>
+      <c r="C2">
+        <v>229.55</v>
+      </c>
+      <c r="D2" t="s">
+        <v>8</v>
+      </c>
+      <c r="E2">
+        <v>21444149.22</v>
+      </c>
+      <c r="F2" t="s">
+        <v>8</v>
+      </c>
+      <c r="G2">
+        <v>21444149.22</v>
+      </c>
+      <c r="H2" t="s">
+        <v>8</v>
+      </c>
+      <c r="Z2" t="s">
         <v>6</v>
       </c>
-      <c r="B2" t="s">
-[...8 lines deleted...]
-      <c r="E2" t="s">
+    </row>
+    <row r="3" spans="1:26">
+      <c r="A3" t="s">
+        <v>10</v>
+      </c>
+      <c r="B3" s="1">
+        <v>2604.67</v>
+      </c>
+      <c r="C3">
+        <v>272.36</v>
+      </c>
+      <c r="D3" t="s">
+        <v>11</v>
+      </c>
+      <c r="E3">
+        <v>709419.4</v>
+      </c>
+      <c r="F3" t="s">
+        <v>11</v>
+      </c>
+      <c r="G3">
+        <v>619878.02</v>
+      </c>
+      <c r="H3" t="s">
         <v>8</v>
       </c>
-      <c r="F2">
-[...2 lines deleted...]
-      <c r="G2" t="s">
+      <c r="Z3" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="4" spans="1:26">
+      <c r="A4" t="s">
+        <v>13</v>
+      </c>
+      <c r="B4" s="1">
+        <v>35509.9</v>
+      </c>
+      <c r="C4">
+        <v>302.5</v>
+      </c>
+      <c r="D4" t="s">
         <v>8</v>
       </c>
-      <c r="H2">
-[...2 lines deleted...]
-      <c r="I2" t="s">
+      <c r="E4">
+        <v>10741839.41</v>
+      </c>
+      <c r="F4" t="s">
         <v>8</v>
       </c>
-    </row>
-[...25 lines deleted...]
-      <c r="I3" t="s">
+      <c r="G4">
+        <v>10741839.41</v>
+      </c>
+      <c r="H4" t="s">
         <v>8</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A4" t="s">
+      <c r="Z4" t="s">
         <v>12</v>
       </c>
-      <c r="B4" t="s">
-[...8 lines deleted...]
-      <c r="E4" t="s">
+    </row>
+    <row r="5" spans="1:26">
+      <c r="A5" t="s">
+        <v>15</v>
+      </c>
+      <c r="B5" s="1">
+        <v>173737.0</v>
+      </c>
+      <c r="C5">
+        <v>356.55</v>
+      </c>
+      <c r="D5" t="s">
+        <v>11</v>
+      </c>
+      <c r="E5">
+        <v>61945699.13</v>
+      </c>
+      <c r="F5" t="s">
+        <v>11</v>
+      </c>
+      <c r="G5">
+        <v>54127047.16</v>
+      </c>
+      <c r="H5" t="s">
         <v>8</v>
       </c>
-      <c r="F4">
-[...2 lines deleted...]
-      <c r="G4" t="s">
+      <c r="Z5" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="6" spans="1:26">
+      <c r="A6" t="s">
+        <v>17</v>
+      </c>
+      <c r="B6" s="1">
+        <v>256291.0</v>
+      </c>
+      <c r="C6">
+        <v>150.99</v>
+      </c>
+      <c r="D6" t="s">
         <v>8</v>
       </c>
-      <c r="H4">
-[...2 lines deleted...]
-      <c r="I4" t="s">
+      <c r="E6">
+        <v>38698412.93</v>
+      </c>
+      <c r="F6" t="s">
         <v>8</v>
       </c>
-    </row>
-[...25 lines deleted...]
-      <c r="I5" t="s">
+      <c r="G6">
+        <v>38698412.93</v>
+      </c>
+      <c r="H6" t="s">
         <v>8</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A6" t="s">
+      <c r="Z6" t="s">
         <v>16</v>
       </c>
-      <c r="B6" t="s">
-[...8 lines deleted...]
-      <c r="E6" t="s">
+    </row>
+    <row r="7" spans="1:26">
+      <c r="A7" t="s">
+        <v>19</v>
+      </c>
+      <c r="B7" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="C7">
+        <v>123.89</v>
+      </c>
+      <c r="D7" t="s">
         <v>8</v>
       </c>
-      <c r="F6">
-[...2 lines deleted...]
-      <c r="G6" t="s">
+      <c r="E7">
+        <v>12388.94</v>
+      </c>
+      <c r="F7" t="s">
         <v>8</v>
       </c>
-      <c r="H6">
-[...2 lines deleted...]
-      <c r="I6" t="s">
+      <c r="G7">
+        <v>12388.94</v>
+      </c>
+      <c r="H7" t="s">
         <v>8</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A7" t="s">
+      <c r="Z7" t="s">
         <v>18</v>
       </c>
-      <c r="B7" t="s">
-[...8 lines deleted...]
-      <c r="E7" t="s">
+    </row>
+    <row r="8" spans="1:26">
+      <c r="A8" t="s">
+        <v>21</v>
+      </c>
+      <c r="B8" s="1">
+        <v>10760.0</v>
+      </c>
+      <c r="C8">
+        <v>112.56</v>
+      </c>
+      <c r="D8" t="s">
         <v>8</v>
       </c>
-      <c r="F7">
-[...2 lines deleted...]
-      <c r="G7" t="s">
+      <c r="E8">
+        <v>1211163.03</v>
+      </c>
+      <c r="F8" t="s">
         <v>8</v>
       </c>
-      <c r="H7">
-[...2 lines deleted...]
-      <c r="I7" t="s">
+      <c r="G8">
+        <v>1211163.03</v>
+      </c>
+      <c r="H8" t="s">
         <v>8</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A8" t="s">
+      <c r="Z8" t="s">
         <v>20</v>
-      </c>
-[...22 lines deleted...]
-        <v>8</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:P108"/>
+  <dimension ref="A1:Z107"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="O108" sqref="O108"/>
+      <selection activeCell="N107" sqref="N107"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
-    <row r="1" spans="1:16">
+    <row r="1" spans="1:26">
       <c r="A1" t="s">
+        <v>23</v>
+      </c>
+      <c r="B1" t="s">
+        <v>24</v>
+      </c>
+      <c r="C1" t="s">
+        <v>25</v>
+      </c>
+      <c r="D1" t="s">
+        <v>26</v>
+      </c>
+      <c r="E1" t="s">
+        <v>4</v>
+      </c>
+      <c r="F1" t="s">
+        <v>27</v>
+      </c>
+      <c r="G1" t="s">
+        <v>28</v>
+      </c>
+      <c r="H1" t="s">
+        <v>29</v>
+      </c>
+      <c r="I1" t="s">
+        <v>30</v>
+      </c>
+      <c r="J1" t="s">
+        <v>31</v>
+      </c>
+      <c r="K1" t="s">
+        <v>32</v>
+      </c>
+      <c r="L1" t="s">
+        <v>33</v>
+      </c>
+      <c r="M1" t="s">
+        <v>34</v>
+      </c>
+      <c r="N1" t="s">
+        <v>35</v>
+      </c>
+      <c r="O1" t="s">
+        <v>36</v>
+      </c>
+      <c r="Z1" t="s">
         <v>22</v>
       </c>
-      <c r="B1" t="s">
-[...45 lines deleted...]
-    <row r="2" spans="1:16">
+    </row>
+    <row r="2" spans="1:26">
       <c r="A2" t="s">
+        <v>38</v>
+      </c>
+      <c r="B2" s="1">
+        <v>7958.0</v>
+      </c>
+      <c r="C2" s="1">
+        <v>244.78</v>
+      </c>
+      <c r="D2" s="1">
+        <v>210.59862528273</v>
+      </c>
+      <c r="E2" t="s">
+        <v>11</v>
+      </c>
+      <c r="F2">
+        <v>1.14</v>
+      </c>
+      <c r="G2" s="1">
+        <v>1439049.41</v>
+      </c>
+      <c r="H2" s="1">
+        <v>263042.63</v>
+      </c>
+      <c r="I2" s="1">
+        <v>18.278915801786</v>
+      </c>
+      <c r="J2">
+        <v>0.0</v>
+      </c>
+      <c r="K2">
+        <v>0.0</v>
+      </c>
+      <c r="L2" s="1">
+        <v>1702092.04</v>
+      </c>
+      <c r="M2" s="1">
+        <v>1702092.04</v>
+      </c>
+      <c r="N2" s="1">
+        <v>1.34</v>
+      </c>
+      <c r="O2">
+        <v>1</v>
+      </c>
+      <c r="Z2" t="s">
         <v>37</v>
       </c>
-      <c r="B2" t="s">
-[...45 lines deleted...]
-    <row r="3" spans="1:16">
+    </row>
+    <row r="3" spans="1:26">
       <c r="A3" t="s">
+        <v>40</v>
+      </c>
+      <c r="B3" s="1">
+        <v>3682.0</v>
+      </c>
+      <c r="C3" s="1">
+        <v>548.13</v>
+      </c>
+      <c r="D3" s="1">
+        <v>236.10999456817</v>
+      </c>
+      <c r="E3" t="s">
+        <v>11</v>
+      </c>
+      <c r="F3">
+        <v>1.14</v>
+      </c>
+      <c r="G3" s="1">
+        <v>745690.55</v>
+      </c>
+      <c r="H3" s="1">
+        <v>1017789.43</v>
+      </c>
+      <c r="I3" s="1">
+        <v>136.48951699871</v>
+      </c>
+      <c r="J3">
+        <v>0.0</v>
+      </c>
+      <c r="K3">
+        <v>0.0</v>
+      </c>
+      <c r="L3" s="1">
+        <v>1763479.98</v>
+      </c>
+      <c r="M3" s="1">
+        <v>1763479.98</v>
+      </c>
+      <c r="N3" s="1">
+        <v>1.39</v>
+      </c>
+      <c r="O3">
+        <v>1</v>
+      </c>
+      <c r="Z3" t="s">
         <v>39</v>
       </c>
-      <c r="B3" t="s">
-[...45 lines deleted...]
-    <row r="4" spans="1:16">
+    </row>
+    <row r="4" spans="1:26">
       <c r="A4" t="s">
+        <v>42</v>
+      </c>
+      <c r="B4" s="1">
+        <v>23843.0</v>
+      </c>
+      <c r="C4" s="1">
+        <v>359.51</v>
+      </c>
+      <c r="D4" s="1">
+        <v>188.67867172755</v>
+      </c>
+      <c r="E4" t="s">
+        <v>11</v>
+      </c>
+      <c r="F4">
+        <v>1.14</v>
+      </c>
+      <c r="G4" s="1">
+        <v>3844704.95</v>
+      </c>
+      <c r="H4" s="1">
+        <v>3645178.34</v>
+      </c>
+      <c r="I4" s="1">
+        <v>94.81035313256</v>
+      </c>
+      <c r="J4">
+        <v>0.0</v>
+      </c>
+      <c r="K4">
+        <v>0.0</v>
+      </c>
+      <c r="L4" s="1">
+        <v>7489883.29</v>
+      </c>
+      <c r="M4" s="1">
+        <v>7489883.29</v>
+      </c>
+      <c r="N4" s="1">
+        <v>5.9</v>
+      </c>
+      <c r="O4">
+        <v>1</v>
+      </c>
+      <c r="Z4" t="s">
         <v>41</v>
       </c>
-      <c r="B4" t="s">
-[...45 lines deleted...]
-    <row r="5" spans="1:16">
+    </row>
+    <row r="5" spans="1:26">
       <c r="A5" t="s">
+        <v>44</v>
+      </c>
+      <c r="B5" s="1">
+        <v>4524.0</v>
+      </c>
+      <c r="C5" s="1">
+        <v>355.06</v>
+      </c>
+      <c r="D5" s="1">
+        <v>329.61852564103</v>
+      </c>
+      <c r="E5" t="s">
+        <v>11</v>
+      </c>
+      <c r="F5">
+        <v>1.14</v>
+      </c>
+      <c r="G5" s="1">
+        <v>1278220.85</v>
+      </c>
+      <c r="H5" s="1">
+        <v>125327.96</v>
+      </c>
+      <c r="I5" s="1">
+        <v>9.8048752686204</v>
+      </c>
+      <c r="J5">
+        <v>0.6</v>
+      </c>
+      <c r="K5" t="s">
+        <v>45</v>
+      </c>
+      <c r="L5" s="1">
+        <v>1403548.81</v>
+      </c>
+      <c r="M5" s="1">
+        <v>1406247.27</v>
+      </c>
+      <c r="N5" s="1">
+        <v>1.11</v>
+      </c>
+      <c r="O5">
+        <v>1</v>
+      </c>
+      <c r="Z5" t="s">
         <v>43</v>
       </c>
-      <c r="B5" t="s">
-[...45 lines deleted...]
-    <row r="6" spans="1:16">
+    </row>
+    <row r="6" spans="1:26">
       <c r="A6" t="s">
-        <v>45</v>
-[...1 lines deleted...]
-      <c r="B6" t="s">
+        <v>47</v>
+      </c>
+      <c r="B6" s="1">
+        <v>7105.0</v>
+      </c>
+      <c r="C6" s="1">
+        <v>158.37</v>
+      </c>
+      <c r="D6" s="1">
+        <v>148.40257283603</v>
+      </c>
+      <c r="E6" t="s">
+        <v>11</v>
+      </c>
+      <c r="F6">
+        <v>1.14</v>
+      </c>
+      <c r="G6" s="1">
+        <v>906325.48</v>
+      </c>
+      <c r="H6" s="1">
+        <v>76870.68</v>
+      </c>
+      <c r="I6" s="1">
+        <v>8.4815755152332</v>
+      </c>
+      <c r="J6">
+        <v>0.18</v>
+      </c>
+      <c r="K6" t="s">
+        <v>48</v>
+      </c>
+      <c r="L6" s="1">
+        <v>983196.16</v>
+      </c>
+      <c r="M6" s="1">
+        <v>984454.32</v>
+      </c>
+      <c r="N6" s="1">
+        <v>0.78</v>
+      </c>
+      <c r="O6">
+        <v>1</v>
+      </c>
+      <c r="Z6" t="s">
         <v>46</v>
       </c>
-      <c r="C6" s="1">
-[...42 lines deleted...]
-    <row r="7" spans="1:16">
+    </row>
+    <row r="7" spans="1:26">
       <c r="A7" t="s">
-        <v>47</v>
-[...2 lines deleted...]
-        <v>48</v>
+        <v>50</v>
+      </c>
+      <c r="B7" s="1">
+        <v>2860.0</v>
       </c>
       <c r="C7" s="1">
-        <v>4528.0</v>
+        <v>392.75</v>
       </c>
       <c r="D7" s="1">
-        <v>423.2</v>
-[...8 lines deleted...]
-        <v>1.16</v>
+        <v>332.29211538461</v>
+      </c>
+      <c r="E7" t="s">
+        <v>11</v>
+      </c>
+      <c r="F7">
+        <v>1.14</v>
+      </c>
+      <c r="G7" s="1">
+        <v>808743.06</v>
       </c>
       <c r="H7" s="1">
-        <v>1280415.59</v>
+        <v>172745.86</v>
       </c>
       <c r="I7" s="1">
-        <v>365352.09</v>
-[...2 lines deleted...]
-        <v>28.533867664014</v>
+        <v>21.359795037994</v>
+      </c>
+      <c r="J7">
+        <v>0.0</v>
       </c>
       <c r="K7">
-        <v>0.66</v>
-[...1 lines deleted...]
-      <c r="L7" t="s">
+        <v>0.0</v>
+      </c>
+      <c r="L7" s="1">
+        <v>981488.92</v>
+      </c>
+      <c r="M7" s="1">
+        <v>981488.92</v>
+      </c>
+      <c r="N7" s="1">
+        <v>0.77</v>
+      </c>
+      <c r="O7">
+        <v>1</v>
+      </c>
+      <c r="Z7" t="s">
         <v>49</v>
       </c>
-      <c r="M7" s="1">
-[...12 lines deleted...]
-    <row r="8" spans="1:16">
+    </row>
+    <row r="8" spans="1:26">
       <c r="A8" t="s">
-        <v>50</v>
-[...1 lines deleted...]
-      <c r="B8" t="s">
+        <v>52</v>
+      </c>
+      <c r="B8" s="1">
+        <v>8927.0</v>
+      </c>
+      <c r="C8" s="1">
+        <v>80.34</v>
+      </c>
+      <c r="D8" s="1">
+        <v>101.28771255741</v>
+      </c>
+      <c r="E8" t="s">
+        <v>11</v>
+      </c>
+      <c r="F8">
+        <v>1.14</v>
+      </c>
+      <c r="G8" s="1">
+        <v>771145.2</v>
+      </c>
+      <c r="H8" s="1">
+        <v>-144472.84</v>
+      </c>
+      <c r="I8" s="1">
+        <v>-18.734842672949</v>
+      </c>
+      <c r="J8">
+        <v>0.0</v>
+      </c>
+      <c r="K8">
+        <v>0.0</v>
+      </c>
+      <c r="L8" s="1">
+        <v>626672.36</v>
+      </c>
+      <c r="M8" s="1">
+        <v>626672.36</v>
+      </c>
+      <c r="N8" s="1">
+        <v>0.49</v>
+      </c>
+      <c r="O8">
+        <v>1</v>
+      </c>
+      <c r="Z8" t="s">
         <v>51</v>
       </c>
-      <c r="C8" s="1">
-[...42 lines deleted...]
-    <row r="9" spans="1:16">
+    </row>
+    <row r="9" spans="1:26">
       <c r="A9" t="s">
+        <v>54</v>
+      </c>
+      <c r="B9" s="1">
+        <v>32817.0</v>
+      </c>
+      <c r="C9" s="1">
+        <v>314.86</v>
+      </c>
+      <c r="D9" s="1">
+        <v>214.47695401774</v>
+      </c>
+      <c r="E9" t="s">
+        <v>11</v>
+      </c>
+      <c r="F9">
+        <v>1.14</v>
+      </c>
+      <c r="G9" s="1">
+        <v>6015744.42</v>
+      </c>
+      <c r="H9" s="1">
+        <v>3012837.54</v>
+      </c>
+      <c r="I9" s="1">
+        <v>50.082538912117</v>
+      </c>
+      <c r="J9">
+        <v>0.0</v>
+      </c>
+      <c r="K9">
+        <v>0.0</v>
+      </c>
+      <c r="L9" s="1">
+        <v>9028581.96</v>
+      </c>
+      <c r="M9" s="1">
+        <v>9028581.96</v>
+      </c>
+      <c r="N9" s="1">
+        <v>7.12</v>
+      </c>
+      <c r="O9">
+        <v>1</v>
+      </c>
+      <c r="Z9" t="s">
         <v>53</v>
       </c>
-      <c r="B9" t="s">
-[...45 lines deleted...]
-    <row r="10" spans="1:16">
+    </row>
+    <row r="10" spans="1:26">
       <c r="A10" t="s">
+        <v>56</v>
+      </c>
+      <c r="B10" s="1">
+        <v>2901.0</v>
+      </c>
+      <c r="C10" s="1">
+        <v>595.7</v>
+      </c>
+      <c r="D10" s="1">
+        <v>331.96987245777</v>
+      </c>
+      <c r="E10" t="s">
+        <v>11</v>
+      </c>
+      <c r="F10">
+        <v>1.14</v>
+      </c>
+      <c r="G10" s="1">
+        <v>826714.24</v>
+      </c>
+      <c r="H10" s="1">
+        <v>683291.18</v>
+      </c>
+      <c r="I10" s="1">
+        <v>82.651434672276</v>
+      </c>
+      <c r="J10">
+        <v>0.0</v>
+      </c>
+      <c r="K10">
+        <v>0.0</v>
+      </c>
+      <c r="L10" s="1">
+        <v>1510005.42</v>
+      </c>
+      <c r="M10" s="1">
+        <v>1510005.42</v>
+      </c>
+      <c r="N10" s="1">
+        <v>1.19</v>
+      </c>
+      <c r="O10">
+        <v>1</v>
+      </c>
+      <c r="Z10" t="s">
         <v>55</v>
       </c>
-      <c r="B10" t="s">
-[...45 lines deleted...]
-    <row r="11" spans="1:16">
+    </row>
+    <row r="11" spans="1:26">
       <c r="A11" t="s">
         <v>58</v>
       </c>
-      <c r="B11" t="s">
-        <v>59</v>
+      <c r="B11" s="1">
+        <v>5734.0</v>
       </c>
       <c r="C11" s="1">
-        <v>6313.0</v>
+        <v>182.57</v>
       </c>
       <c r="D11" s="1">
-        <v>175.33</v>
-[...8 lines deleted...]
-        <v>1.16</v>
+        <v>130.2899686083</v>
+      </c>
+      <c r="E11" t="s">
+        <v>11</v>
+      </c>
+      <c r="F11">
+        <v>1.14</v>
+      </c>
+      <c r="G11" s="1">
+        <v>640313.54</v>
       </c>
       <c r="H11" s="1">
-        <v>704970.25</v>
+        <v>274410.9</v>
       </c>
       <c r="I11" s="1">
-        <v>245653.09</v>
-[...2 lines deleted...]
-        <v>34.845880375803</v>
+        <v>42.855707845878</v>
+      </c>
+      <c r="J11">
+        <v>0.0</v>
       </c>
       <c r="K11">
         <v>0.0</v>
       </c>
-      <c r="L11">
-        <v>0.0</v>
+      <c r="L11" s="1">
+        <v>914724.44</v>
       </c>
       <c r="M11" s="1">
-        <v>950623.34</v>
+        <v>914724.44</v>
       </c>
       <c r="N11" s="1">
-        <v>950623.34</v>
-[...8 lines deleted...]
-    <row r="12" spans="1:16">
+        <v>0.72</v>
+      </c>
+      <c r="O11">
+        <v>1</v>
+      </c>
+      <c r="Z11" t="s">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="12" spans="1:26">
       <c r="A12" t="s">
         <v>60</v>
       </c>
-      <c r="B12" t="s">
-        <v>61</v>
+      <c r="B12" s="1">
+        <v>1346.0</v>
       </c>
       <c r="C12" s="1">
-        <v>21378.0</v>
+        <v>547.26</v>
       </c>
       <c r="D12" s="1">
-        <v>64.54</v>
-[...8 lines deleted...]
-        <v>1.16</v>
+        <v>462.75830609212</v>
+      </c>
+      <c r="E12" t="s">
+        <v>11</v>
+      </c>
+      <c r="F12">
+        <v>1.14</v>
+      </c>
+      <c r="G12" s="1">
+        <v>549222.02</v>
       </c>
       <c r="H12" s="1">
-        <v>883496.2</v>
+        <v>94416.37</v>
       </c>
       <c r="I12" s="1">
-        <v>301487.8</v>
-[...2 lines deleted...]
-        <v>34.124402572416</v>
+        <v>17.190929453266</v>
+      </c>
+      <c r="J12">
+        <v>0.0</v>
       </c>
       <c r="K12">
         <v>0.0</v>
       </c>
-      <c r="L12">
-        <v>0.0</v>
+      <c r="L12" s="1">
+        <v>643638.39</v>
       </c>
       <c r="M12" s="1">
-        <v>1184984.0</v>
+        <v>643638.39</v>
       </c>
       <c r="N12" s="1">
-        <v>1184984.0</v>
-[...8 lines deleted...]
-    <row r="13" spans="1:16">
+        <v>0.51</v>
+      </c>
+      <c r="O12">
+        <v>1</v>
+      </c>
+      <c r="Z12" t="s">
+        <v>59</v>
+      </c>
+    </row>
+    <row r="13" spans="1:26">
       <c r="A13" t="s">
         <v>62</v>
       </c>
-      <c r="B13" t="s">
-        <v>63</v>
+      <c r="B13" s="1">
+        <v>20334.0</v>
       </c>
       <c r="C13" s="1">
-        <v>38167.0</v>
+        <v>57.775</v>
       </c>
       <c r="D13" s="1">
-        <v>52.48</v>
-[...8 lines deleted...]
-        <v>1.16</v>
+        <v>48.933124323793</v>
+      </c>
+      <c r="E13" t="s">
+        <v>11</v>
+      </c>
+      <c r="F13">
+        <v>1.14</v>
+      </c>
+      <c r="G13" s="1">
+        <v>850907.97</v>
       </c>
       <c r="H13" s="1">
-        <v>1634736.06</v>
+        <v>175608.57</v>
       </c>
       <c r="I13" s="1">
-        <v>85540.63</v>
-[...2 lines deleted...]
-        <v>5.2326875324448</v>
+        <v>20.637786481187</v>
+      </c>
+      <c r="J13">
+        <v>0.0</v>
       </c>
       <c r="K13">
         <v>0.0</v>
       </c>
-      <c r="L13">
-        <v>0.0</v>
+      <c r="L13" s="1">
+        <v>1026516.54</v>
       </c>
       <c r="M13" s="1">
-        <v>1720276.69</v>
+        <v>1026516.54</v>
       </c>
       <c r="N13" s="1">
-        <v>1720276.69</v>
-[...8 lines deleted...]
-    <row r="14" spans="1:16">
+        <v>0.81</v>
+      </c>
+      <c r="O13">
+        <v>1</v>
+      </c>
+      <c r="Z13" t="s">
+        <v>61</v>
+      </c>
+    </row>
+    <row r="14" spans="1:26">
       <c r="A14" t="s">
         <v>64</v>
       </c>
-      <c r="B14" t="s">
-        <v>65</v>
+      <c r="B14" s="1">
+        <v>34002.0</v>
       </c>
       <c r="C14" s="1">
-        <v>1150.0</v>
+        <v>60.62</v>
       </c>
       <c r="D14" s="1">
-        <v>1018.96</v>
-[...8 lines deleted...]
-        <v>1.16</v>
+        <v>50.15616140227</v>
+      </c>
+      <c r="E14" t="s">
+        <v>11</v>
+      </c>
+      <c r="F14">
+        <v>1.14</v>
+      </c>
+      <c r="G14" s="1">
+        <v>1456344.37</v>
       </c>
       <c r="H14" s="1">
-        <v>1030853.58</v>
+        <v>344696.51</v>
       </c>
       <c r="I14" s="1">
-        <v>-24451.73</v>
-[...2 lines deleted...]
-        <v>-2.3719886581759</v>
+        <v>23.668612802067</v>
+      </c>
+      <c r="J14">
+        <v>0.0</v>
       </c>
       <c r="K14">
         <v>0.0</v>
       </c>
-      <c r="L14">
-        <v>0.0</v>
+      <c r="L14" s="1">
+        <v>1801040.88</v>
       </c>
       <c r="M14" s="1">
-        <v>1006401.85</v>
+        <v>1801040.88</v>
       </c>
       <c r="N14" s="1">
-        <v>1006401.85</v>
-[...8 lines deleted...]
-    <row r="15" spans="1:16">
+        <v>1.42</v>
+      </c>
+      <c r="O14">
+        <v>1</v>
+      </c>
+      <c r="Z14" t="s">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="15" spans="1:26">
       <c r="A15" t="s">
         <v>66</v>
       </c>
-      <c r="B15" t="s">
-        <v>67</v>
+      <c r="B15" s="1">
+        <v>1044.0</v>
       </c>
       <c r="C15" s="1">
-        <v>6244.0</v>
+        <v>1025.44</v>
       </c>
       <c r="D15" s="1">
-        <v>217.7</v>
-[...8 lines deleted...]
-        <v>1.16</v>
+        <v>1049.9053256705</v>
+      </c>
+      <c r="E15" t="s">
+        <v>11</v>
+      </c>
+      <c r="F15">
+        <v>1.14</v>
+      </c>
+      <c r="G15" s="1">
+        <v>935835.78</v>
       </c>
       <c r="H15" s="1">
-        <v>1189057.39</v>
+        <v>-400.1</v>
       </c>
       <c r="I15" s="1">
-        <v>-21608.77</v>
-[...2 lines deleted...]
-        <v>-1.8173025273406</v>
+        <v>-0.042753227494679</v>
+      </c>
+      <c r="J15">
+        <v>0.0</v>
       </c>
       <c r="K15">
         <v>0.0</v>
       </c>
-      <c r="L15">
-        <v>0.0</v>
+      <c r="L15" s="1">
+        <v>935435.68</v>
       </c>
       <c r="M15" s="1">
-        <v>1167448.62</v>
+        <v>935435.68</v>
       </c>
       <c r="N15" s="1">
-        <v>1167448.62</v>
-[...8 lines deleted...]
-    <row r="16" spans="1:16">
+        <v>0.74</v>
+      </c>
+      <c r="O15">
+        <v>1</v>
+      </c>
+      <c r="Z15" t="s">
+        <v>65</v>
+      </c>
+    </row>
+    <row r="16" spans="1:26">
       <c r="A16" t="s">
         <v>68</v>
       </c>
-      <c r="B16" t="s">
-        <v>69</v>
+      <c r="B16" s="1">
+        <v>5477.0</v>
       </c>
       <c r="C16" s="1">
-        <v>6526.0</v>
+        <v>217.11</v>
       </c>
       <c r="D16" s="1">
-        <v>167.21</v>
-[...8 lines deleted...]
-        <v>1.16</v>
+        <v>223.90182581705</v>
+      </c>
+      <c r="E16" t="s">
+        <v>11</v>
+      </c>
+      <c r="F16">
+        <v>1.14</v>
+      </c>
+      <c r="G16" s="1">
+        <v>1042996.04</v>
       </c>
       <c r="H16" s="1">
-        <v>956729.85</v>
+        <v>-3971.64</v>
       </c>
       <c r="I16" s="1">
-        <v>-19543.9</v>
-[...2 lines deleted...]
-        <v>-2.0427814602001</v>
+        <v>-0.38079147452947</v>
+      </c>
+      <c r="J16">
+        <v>0.0</v>
       </c>
       <c r="K16">
         <v>0.0</v>
       </c>
-      <c r="L16">
-        <v>0.0</v>
+      <c r="L16" s="1">
+        <v>1039024.4</v>
       </c>
       <c r="M16" s="1">
-        <v>937185.95</v>
+        <v>1039024.4</v>
       </c>
       <c r="N16" s="1">
-        <v>937185.95</v>
-[...8 lines deleted...]
-    <row r="17" spans="1:16">
+        <v>0.82</v>
+      </c>
+      <c r="O16">
+        <v>1</v>
+      </c>
+      <c r="Z16" t="s">
+        <v>67</v>
+      </c>
+    </row>
+    <row r="17" spans="1:26">
       <c r="A17" t="s">
         <v>70</v>
       </c>
-      <c r="B17" t="s">
-        <v>71</v>
+      <c r="B17" s="1">
+        <v>5926.0</v>
       </c>
       <c r="C17" s="1">
-        <v>23270.0</v>
+        <v>174.85</v>
       </c>
       <c r="D17" s="1">
-        <v>47.68</v>
-[...8 lines deleted...]
-        <v>1.16</v>
+        <v>172.65411238609</v>
+      </c>
+      <c r="E17" t="s">
+        <v>11</v>
+      </c>
+      <c r="F17">
+        <v>1.14</v>
+      </c>
+      <c r="G17" s="1">
+        <v>868768.18</v>
       </c>
       <c r="H17" s="1">
-        <v>1716549.39</v>
+        <v>36610.91</v>
       </c>
       <c r="I17" s="1">
-        <v>-763645.54</v>
-[...2 lines deleted...]
-        <v>-44.48724542671</v>
+        <v>4.2141172804004</v>
+      </c>
+      <c r="J17">
+        <v>0.0</v>
       </c>
       <c r="K17">
         <v>0.0</v>
       </c>
-      <c r="L17">
-        <v>0.0</v>
+      <c r="L17" s="1">
+        <v>905379.09</v>
       </c>
       <c r="M17" s="1">
-        <v>952903.85</v>
+        <v>905379.09</v>
       </c>
       <c r="N17" s="1">
-        <v>952903.85</v>
-[...8 lines deleted...]
-    <row r="18" spans="1:16">
+        <v>0.71</v>
+      </c>
+      <c r="O17">
+        <v>1</v>
+      </c>
+      <c r="Z17" t="s">
+        <v>69</v>
+      </c>
+    </row>
+    <row r="18" spans="1:26">
       <c r="A18" t="s">
         <v>72</v>
       </c>
-      <c r="B18" t="s">
+      <c r="B18" s="1">
+        <v>21134.0</v>
+      </c>
+      <c r="C18" s="1">
+        <v>42.63</v>
+      </c>
+      <c r="D18" s="1">
+        <v>85.907039367843</v>
+      </c>
+      <c r="E18" t="s">
+        <v>11</v>
+      </c>
+      <c r="F18">
+        <v>1.14</v>
+      </c>
+      <c r="G18" s="1">
+        <v>1558983.88</v>
+      </c>
+      <c r="H18" s="1">
+        <v>-771756.46</v>
+      </c>
+      <c r="I18" s="1">
+        <v>-49.503812701386</v>
+      </c>
+      <c r="J18">
+        <v>0.0</v>
+      </c>
+      <c r="K18">
+        <v>0.0</v>
+      </c>
+      <c r="L18" s="1">
+        <v>787227.42</v>
+      </c>
+      <c r="M18" s="1">
+        <v>787227.42</v>
+      </c>
+      <c r="N18" s="1">
+        <v>0.62</v>
+      </c>
+      <c r="O18">
+        <v>1</v>
+      </c>
+      <c r="Z18" t="s">
+        <v>71</v>
+      </c>
+    </row>
+    <row r="19" spans="1:26">
+      <c r="A19" t="s">
+        <v>74</v>
+      </c>
+      <c r="B19" s="1">
+        <v>12495.0</v>
+      </c>
+      <c r="C19" s="1">
+        <v>389.11</v>
+      </c>
+      <c r="D19" s="1">
+        <v>194.6404769908</v>
+      </c>
+      <c r="E19" t="s">
+        <v>11</v>
+      </c>
+      <c r="F19">
+        <v>1.14</v>
+      </c>
+      <c r="G19" s="1">
+        <v>2145586.45</v>
+      </c>
+      <c r="H19" s="1">
+        <v>2102680.8</v>
+      </c>
+      <c r="I19" s="1">
+        <v>98.000283325801</v>
+      </c>
+      <c r="J19">
+        <v>0.0</v>
+      </c>
+      <c r="K19">
+        <v>0.0</v>
+      </c>
+      <c r="L19" s="1">
+        <v>4248267.25</v>
+      </c>
+      <c r="M19" s="1">
+        <v>4248267.25</v>
+      </c>
+      <c r="N19" s="1">
+        <v>3.35</v>
+      </c>
+      <c r="O19">
+        <v>1</v>
+      </c>
+      <c r="Z19" t="s">
         <v>73</v>
       </c>
-      <c r="C18" s="1">
-[...92 lines deleted...]
-    <row r="20" spans="1:16">
+    </row>
+    <row r="20" spans="1:26">
       <c r="A20" t="s">
         <v>74</v>
       </c>
-      <c r="B20" t="s">
-        <v>75</v>
+      <c r="B20" s="1">
+        <v>251.0</v>
       </c>
       <c r="C20" s="1">
-        <v>8868.0</v>
+        <v>389.11</v>
       </c>
       <c r="D20" s="1">
-        <v>183.84</v>
-[...8 lines deleted...]
-        <v>1.16</v>
+        <v>414.083187251</v>
+      </c>
+      <c r="E20" t="s">
+        <v>11</v>
+      </c>
+      <c r="F20">
+        <v>1.14</v>
+      </c>
+      <c r="G20" s="1">
+        <v>89997.27</v>
       </c>
       <c r="H20" s="1">
-        <v>1599608.55</v>
+        <v>-4657.93</v>
       </c>
       <c r="I20" s="1">
-        <v>-199434.1</v>
-[...2 lines deleted...]
-        <v>-12.467681546213</v>
+        <v>-5.1756347720325</v>
+      </c>
+      <c r="J20">
+        <v>0.0</v>
       </c>
       <c r="K20">
         <v>0.0</v>
       </c>
-      <c r="L20">
-        <v>0.0</v>
+      <c r="L20" s="1">
+        <v>85339.34</v>
       </c>
       <c r="M20" s="1">
-        <v>1400174.45</v>
+        <v>85339.34</v>
       </c>
       <c r="N20" s="1">
-        <v>1400174.45</v>
-[...8 lines deleted...]
-    <row r="21" spans="1:16">
+        <v>0.07</v>
+      </c>
+      <c r="O20">
+        <v>1</v>
+      </c>
+      <c r="Z20" t="s">
+        <v>73</v>
+      </c>
+    </row>
+    <row r="21" spans="1:26">
       <c r="A21" t="s">
         <v>76</v>
       </c>
-      <c r="B21" t="s">
-        <v>77</v>
+      <c r="B21" s="1">
+        <v>7823.0</v>
       </c>
       <c r="C21" s="1">
-        <v>1130.0</v>
+        <v>205.29</v>
       </c>
       <c r="D21" s="1">
-        <v>909.81</v>
-[...8 lines deleted...]
-        <v>1.16</v>
+        <v>211.82877796242</v>
+      </c>
+      <c r="E21" t="s">
+        <v>11</v>
+      </c>
+      <c r="F21">
+        <v>1.14</v>
+      </c>
+      <c r="G21" s="1">
+        <v>1411111.61</v>
       </c>
       <c r="H21" s="1">
-        <v>389048.38</v>
+        <v>-7831.72</v>
       </c>
       <c r="I21" s="1">
-        <v>493920.92</v>
-[...2 lines deleted...]
-        <v>126.95616930727</v>
+        <v>-0.55500358330976</v>
+      </c>
+      <c r="J21">
+        <v>0.0</v>
       </c>
       <c r="K21">
         <v>0.0</v>
       </c>
-      <c r="L21">
-        <v>0.0</v>
+      <c r="L21" s="1">
+        <v>1403279.89</v>
       </c>
       <c r="M21" s="1">
-        <v>882969.3</v>
+        <v>1403279.89</v>
       </c>
       <c r="N21" s="1">
-        <v>882969.3</v>
-[...8 lines deleted...]
-    <row r="22" spans="1:16">
+        <v>1.11</v>
+      </c>
+      <c r="O21">
+        <v>1</v>
+      </c>
+      <c r="Z21" t="s">
+        <v>75</v>
+      </c>
+    </row>
+    <row r="22" spans="1:26">
       <c r="A22" t="s">
         <v>78</v>
       </c>
-      <c r="B22" t="s">
-        <v>79</v>
+      <c r="B22" s="1">
+        <v>1027.0</v>
       </c>
       <c r="C22" s="1">
-        <v>13988.0</v>
+        <v>933.34</v>
       </c>
       <c r="D22" s="1">
-        <v>30.54</v>
-[...8 lines deleted...]
-        <v>1.16</v>
+        <v>403.13396299903</v>
+      </c>
+      <c r="E22" t="s">
+        <v>11</v>
+      </c>
+      <c r="F22">
+        <v>1.14</v>
+      </c>
+      <c r="G22" s="1">
+        <v>353586.45</v>
       </c>
       <c r="H22" s="1">
-        <v>507022.6</v>
+        <v>483968.86</v>
       </c>
       <c r="I22" s="1">
-        <v>-140128.18</v>
-[...2 lines deleted...]
-        <v>-27.637462314303</v>
+        <v>136.87426653369</v>
+      </c>
+      <c r="J22">
+        <v>0.0</v>
       </c>
       <c r="K22">
         <v>0.0</v>
       </c>
-      <c r="L22">
-        <v>0.0</v>
+      <c r="L22" s="1">
+        <v>837555.31</v>
       </c>
       <c r="M22" s="1">
-        <v>366894.42</v>
+        <v>837555.31</v>
       </c>
       <c r="N22" s="1">
-        <v>366894.42</v>
-[...8 lines deleted...]
-    <row r="23" spans="1:16">
+        <v>0.66</v>
+      </c>
+      <c r="O22">
+        <v>1</v>
+      </c>
+      <c r="Z22" t="s">
+        <v>77</v>
+      </c>
+    </row>
+    <row r="23" spans="1:26">
       <c r="A23" t="s">
         <v>80</v>
       </c>
-      <c r="B23" t="s">
-        <v>81</v>
+      <c r="B23" s="1">
+        <v>24538.0</v>
       </c>
       <c r="C23" s="1">
-        <v>4290.0</v>
+        <v>30.14</v>
       </c>
       <c r="D23" s="1">
-        <v>131.26</v>
-[...8 lines deleted...]
-        <v>1.16</v>
+        <v>36.710333768033</v>
+      </c>
+      <c r="E23" t="s">
+        <v>11</v>
+      </c>
+      <c r="F23">
+        <v>1.14</v>
+      </c>
+      <c r="G23" s="1">
+        <v>774389.97</v>
       </c>
       <c r="H23" s="1">
-        <v>456893.13</v>
+        <v>-128162.24</v>
       </c>
       <c r="I23" s="1">
-        <v>26728.98</v>
-[...2 lines deleted...]
-        <v>5.8501601895393</v>
+        <v>-16.550090389213</v>
+      </c>
+      <c r="J23">
+        <v>0.0</v>
       </c>
       <c r="K23">
         <v>0.0</v>
       </c>
-      <c r="L23">
-        <v>0.0</v>
+      <c r="L23" s="1">
+        <v>646227.73</v>
       </c>
       <c r="M23" s="1">
-        <v>483622.11</v>
+        <v>646227.73</v>
       </c>
       <c r="N23" s="1">
-        <v>483622.11</v>
-[...8 lines deleted...]
-    <row r="24" spans="1:16">
+        <v>0.51</v>
+      </c>
+      <c r="O23">
+        <v>1</v>
+      </c>
+      <c r="Z23" t="s">
+        <v>79</v>
+      </c>
+    </row>
+    <row r="24" spans="1:26">
       <c r="A24" t="s">
         <v>82</v>
       </c>
-      <c r="B24" t="s">
-        <v>83</v>
+      <c r="B24" s="1">
+        <v>4331.0</v>
       </c>
       <c r="C24" s="1">
-        <v>9274.0</v>
+        <v>203.81</v>
       </c>
       <c r="D24" s="1">
-        <v>78.41</v>
-[...8 lines deleted...]
-        <v>1.16</v>
+        <v>171.83616024013</v>
+      </c>
+      <c r="E24" t="s">
+        <v>11</v>
+      </c>
+      <c r="F24">
+        <v>1.14</v>
+      </c>
+      <c r="G24" s="1">
+        <v>654175.19</v>
       </c>
       <c r="H24" s="1">
-        <v>555114.56</v>
+        <v>117113.3</v>
       </c>
       <c r="I24" s="1">
-        <v>69417.87</v>
-[...2 lines deleted...]
-        <v>12.505143082538</v>
+        <v>17.902436807486</v>
+      </c>
+      <c r="J24">
+        <v>0.0</v>
       </c>
       <c r="K24">
         <v>0.0</v>
       </c>
-      <c r="L24">
-        <v>0.0</v>
+      <c r="L24" s="1">
+        <v>771288.49</v>
       </c>
       <c r="M24" s="1">
-        <v>624532.43</v>
+        <v>771288.49</v>
       </c>
       <c r="N24" s="1">
-        <v>624532.43</v>
-[...8 lines deleted...]
-    <row r="25" spans="1:16">
+        <v>0.61</v>
+      </c>
+      <c r="O24">
+        <v>1</v>
+      </c>
+      <c r="Z24" t="s">
+        <v>81</v>
+      </c>
+    </row>
+    <row r="25" spans="1:26">
       <c r="A25" t="s">
         <v>84</v>
       </c>
-      <c r="B25" t="s">
+      <c r="B25" s="1">
+        <v>9058.0</v>
+      </c>
+      <c r="C25" s="1">
+        <v>117.09</v>
+      </c>
+      <c r="D25" s="1">
+        <v>121.11661735482</v>
+      </c>
+      <c r="E25" t="s">
+        <v>11</v>
+      </c>
+      <c r="F25">
+        <v>1.14</v>
+      </c>
+      <c r="G25" s="1">
+        <v>945142.64</v>
+      </c>
+      <c r="H25" s="1">
+        <v>-18408.21</v>
+      </c>
+      <c r="I25" s="1">
+        <v>-1.9476647461382</v>
+      </c>
+      <c r="J25">
+        <v>0.26</v>
+      </c>
+      <c r="K25" t="s">
         <v>85</v>
       </c>
-      <c r="C25" s="1">
-[...27 lines deleted...]
-        <v>0.0</v>
+      <c r="L25" s="1">
+        <v>926734.43</v>
       </c>
       <c r="M25" s="1">
-        <v>734000.76</v>
+        <v>929123.28</v>
       </c>
       <c r="N25" s="1">
-        <v>734000.76</v>
-[...8 lines deleted...]
-    <row r="26" spans="1:16">
+        <v>0.73</v>
+      </c>
+      <c r="O25">
+        <v>1</v>
+      </c>
+      <c r="Z25" t="s">
+        <v>83</v>
+      </c>
+    </row>
+    <row r="26" spans="1:26">
       <c r="A26" t="s">
+        <v>87</v>
+      </c>
+      <c r="B26" s="1">
+        <v>3896.0</v>
+      </c>
+      <c r="C26" s="1">
+        <v>133.27</v>
+      </c>
+      <c r="D26" s="1">
+        <v>124.91074691992</v>
+      </c>
+      <c r="E26" t="s">
+        <v>11</v>
+      </c>
+      <c r="F26">
+        <v>1.14</v>
+      </c>
+      <c r="G26" s="1">
+        <v>414931.38</v>
+      </c>
+      <c r="H26" s="1">
+        <v>38753.73</v>
+      </c>
+      <c r="I26" s="1">
+        <v>9.3397925218382</v>
+      </c>
+      <c r="J26">
+        <v>0.0</v>
+      </c>
+      <c r="K26">
+        <v>0.0</v>
+      </c>
+      <c r="L26" s="1">
+        <v>453685.11</v>
+      </c>
+      <c r="M26" s="1">
+        <v>453685.11</v>
+      </c>
+      <c r="N26" s="1">
+        <v>0.36</v>
+      </c>
+      <c r="O26">
+        <v>1</v>
+      </c>
+      <c r="Z26" t="s">
         <v>86</v>
       </c>
-      <c r="B26" t="s">
-[...45 lines deleted...]
-    <row r="27" spans="1:16">
+    </row>
+    <row r="27" spans="1:26">
       <c r="A27" t="s">
         <v>89</v>
       </c>
-      <c r="B27" t="s">
-        <v>90</v>
+      <c r="B27" s="1">
+        <v>8422.0</v>
       </c>
       <c r="C27" s="1">
-        <v>1098.0</v>
+        <v>83.08</v>
       </c>
       <c r="D27" s="1">
-        <v>954.27</v>
-[...8 lines deleted...]
-        <v>1.16</v>
+        <v>69.85108169081</v>
+      </c>
+      <c r="E27" t="s">
+        <v>11</v>
+      </c>
+      <c r="F27">
+        <v>1.14</v>
+      </c>
+      <c r="G27" s="1">
+        <v>504116.32</v>
       </c>
       <c r="H27" s="1">
-        <v>922286.19</v>
+        <v>107268.85</v>
       </c>
       <c r="I27" s="1">
-        <v>-22394.87</v>
-[...2 lines deleted...]
-        <v>-2.4281909718284</v>
+        <v>21.278591020422</v>
+      </c>
+      <c r="J27">
+        <v>0.0</v>
       </c>
       <c r="K27">
         <v>0.0</v>
       </c>
-      <c r="L27">
-        <v>0.0</v>
+      <c r="L27" s="1">
+        <v>611385.17</v>
       </c>
       <c r="M27" s="1">
-        <v>899891.32</v>
+        <v>611385.17</v>
       </c>
       <c r="N27" s="1">
-        <v>899891.32</v>
-[...8 lines deleted...]
-    <row r="28" spans="1:16">
+        <v>0.48</v>
+      </c>
+      <c r="O27">
+        <v>1</v>
+      </c>
+      <c r="Z27" t="s">
+        <v>88</v>
+      </c>
+    </row>
+    <row r="28" spans="1:26">
       <c r="A28" t="s">
         <v>91</v>
       </c>
-      <c r="B28" t="s">
-        <v>92</v>
+      <c r="B28" s="1">
+        <v>3774.0</v>
       </c>
       <c r="C28" s="1">
-        <v>2460.0</v>
+        <v>256.43</v>
       </c>
       <c r="D28" s="1">
-        <v>229.0</v>
-[...8 lines deleted...]
-        <v>1.16</v>
+        <v>287.62377583466</v>
+      </c>
+      <c r="E28" t="s">
+        <v>11</v>
+      </c>
+      <c r="F28">
+        <v>1.14</v>
+      </c>
+      <c r="G28" s="1">
+        <v>922194.0</v>
       </c>
       <c r="H28" s="1">
-        <v>236122.41</v>
+        <v>-76576.61</v>
       </c>
       <c r="I28" s="1">
-        <v>247701.18</v>
-[...2 lines deleted...]
-        <v>104.90371498411</v>
+        <v>-8.3037419458379</v>
+      </c>
+      <c r="J28">
+        <v>0.0</v>
       </c>
       <c r="K28">
         <v>0.0</v>
       </c>
-      <c r="L28">
-        <v>0.0</v>
+      <c r="L28" s="1">
+        <v>845617.39</v>
       </c>
       <c r="M28" s="1">
-        <v>483823.59</v>
+        <v>845617.39</v>
       </c>
       <c r="N28" s="1">
-        <v>483823.59</v>
-[...8 lines deleted...]
-    <row r="29" spans="1:16">
+        <v>0.67</v>
+      </c>
+      <c r="O28">
+        <v>1</v>
+      </c>
+      <c r="Z28" t="s">
+        <v>90</v>
+      </c>
+    </row>
+    <row r="29" spans="1:26">
       <c r="A29" t="s">
         <v>93</v>
       </c>
-      <c r="B29" t="s">
-        <v>94</v>
+      <c r="B29" s="1">
+        <v>997.0</v>
       </c>
       <c r="C29" s="1">
-        <v>633.0</v>
+        <v>921.75</v>
       </c>
       <c r="D29" s="1">
-        <v>768.95</v>
-[...8 lines deleted...]
-        <v>1.16</v>
+        <v>983.84094282849</v>
+      </c>
+      <c r="E29" t="s">
+        <v>11</v>
+      </c>
+      <c r="F29">
+        <v>1.14</v>
+      </c>
+      <c r="G29" s="1">
+        <v>837449.3</v>
       </c>
       <c r="H29" s="1">
-        <v>212932.56</v>
+        <v>-34456.81</v>
       </c>
       <c r="I29" s="1">
-        <v>205107.85</v>
-[...2 lines deleted...]
-        <v>96.325263736086</v>
+        <v>-4.1144950506258</v>
+      </c>
+      <c r="J29">
+        <v>0.0</v>
       </c>
       <c r="K29">
         <v>0.0</v>
       </c>
-      <c r="L29">
-        <v>0.0</v>
+      <c r="L29" s="1">
+        <v>802992.49</v>
       </c>
       <c r="M29" s="1">
-        <v>418040.41</v>
+        <v>802992.49</v>
       </c>
       <c r="N29" s="1">
-        <v>418040.41</v>
-[...8 lines deleted...]
-    <row r="30" spans="1:16">
+        <v>0.63</v>
+      </c>
+      <c r="O29">
+        <v>1</v>
+      </c>
+      <c r="Z29" t="s">
+        <v>92</v>
+      </c>
+    </row>
+    <row r="30" spans="1:26">
       <c r="A30" t="s">
         <v>95</v>
       </c>
-      <c r="B30" t="s">
-        <v>96</v>
+      <c r="B30" s="1">
+        <v>6067.0</v>
       </c>
       <c r="C30" s="1">
-        <v>4457.0</v>
+        <v>210.73</v>
       </c>
       <c r="D30" s="1">
-        <v>269.13</v>
-[...8 lines deleted...]
-        <v>1.16</v>
+        <v>149.81744025054</v>
+      </c>
+      <c r="E30" t="s">
+        <v>11</v>
+      </c>
+      <c r="F30">
+        <v>1.14</v>
+      </c>
+      <c r="G30" s="1">
+        <v>790341.87</v>
       </c>
       <c r="H30" s="1">
-        <v>445232.09</v>
+        <v>326787.68</v>
       </c>
       <c r="I30" s="1">
-        <v>584967.08</v>
-[...2 lines deleted...]
-        <v>131.38475261296</v>
+        <v>41.347636055268</v>
+      </c>
+      <c r="J30">
+        <v>0.0</v>
       </c>
       <c r="K30">
         <v>0.0</v>
       </c>
-      <c r="L30">
-        <v>0.0</v>
+      <c r="L30" s="1">
+        <v>1117129.55</v>
       </c>
       <c r="M30" s="1">
-        <v>1030199.17</v>
+        <v>1117129.55</v>
       </c>
       <c r="N30" s="1">
-        <v>1030199.17</v>
-[...8 lines deleted...]
-    <row r="31" spans="1:16">
+        <v>0.88</v>
+      </c>
+      <c r="O30">
+        <v>1</v>
+      </c>
+      <c r="Z30" t="s">
+        <v>94</v>
+      </c>
+    </row>
+    <row r="31" spans="1:26">
       <c r="A31" t="s">
         <v>97</v>
       </c>
-      <c r="B31" t="s">
+      <c r="B31" s="1">
+        <v>1825.0</v>
+      </c>
+      <c r="C31" s="1">
+        <v>584.4</v>
+      </c>
+      <c r="D31" s="1">
+        <v>515.45562739726</v>
+      </c>
+      <c r="E31" t="s">
+        <v>11</v>
+      </c>
+      <c r="F31">
+        <v>1.14</v>
+      </c>
+      <c r="G31" s="1">
+        <v>809093.19</v>
+      </c>
+      <c r="H31" s="1">
+        <v>122821.7</v>
+      </c>
+      <c r="I31" s="1">
+        <v>15.180167317933</v>
+      </c>
+      <c r="J31">
+        <v>1.04</v>
+      </c>
+      <c r="K31" t="s">
         <v>98</v>
       </c>
-      <c r="C31" s="1">
-[...27 lines deleted...]
-        <v>0.0</v>
+      <c r="L31" s="1">
+        <v>931914.89</v>
       </c>
       <c r="M31" s="1">
-        <v>999950.62</v>
+        <v>933814.39</v>
       </c>
       <c r="N31" s="1">
-        <v>999950.62</v>
-[...8 lines deleted...]
-    <row r="32" spans="1:16">
+        <v>0.74</v>
+      </c>
+      <c r="O31">
+        <v>1</v>
+      </c>
+      <c r="Z31" t="s">
+        <v>96</v>
+      </c>
+    </row>
+    <row r="32" spans="1:26">
       <c r="A32" t="s">
+        <v>100</v>
+      </c>
+      <c r="B32" s="1">
+        <v>4706.0</v>
+      </c>
+      <c r="C32" s="1">
+        <v>173.11</v>
+      </c>
+      <c r="D32" s="1">
+        <v>175.84500637484</v>
+      </c>
+      <c r="E32" t="s">
+        <v>11</v>
+      </c>
+      <c r="F32">
+        <v>1.14</v>
+      </c>
+      <c r="G32" s="1">
+        <v>708609.17</v>
+      </c>
+      <c r="H32" s="1">
+        <v>3222.42</v>
+      </c>
+      <c r="I32" s="1">
+        <v>0.45475279412486</v>
+      </c>
+      <c r="J32">
+        <v>0.0</v>
+      </c>
+      <c r="K32">
+        <v>0.0</v>
+      </c>
+      <c r="L32" s="1">
+        <v>711831.59</v>
+      </c>
+      <c r="M32" s="1">
+        <v>711831.59</v>
+      </c>
+      <c r="N32" s="1">
+        <v>0.56</v>
+      </c>
+      <c r="O32">
+        <v>1</v>
+      </c>
+      <c r="Z32" t="s">
         <v>99</v>
       </c>
-      <c r="B32" t="s">
-[...45 lines deleted...]
-    <row r="33" spans="1:16">
+    </row>
+    <row r="33" spans="1:26">
       <c r="A33" t="s">
+        <v>102</v>
+      </c>
+      <c r="B33" s="1">
+        <v>877.0</v>
+      </c>
+      <c r="C33" s="1">
+        <v>415.52</v>
+      </c>
+      <c r="D33" s="1">
+        <v>358.96101482326</v>
+      </c>
+      <c r="E33" t="s">
+        <v>11</v>
+      </c>
+      <c r="F33">
+        <v>1.14</v>
+      </c>
+      <c r="G33" s="1">
+        <v>268677.98</v>
+      </c>
+      <c r="H33" s="1">
+        <v>49737.89</v>
+      </c>
+      <c r="I33" s="1">
+        <v>18.512082754232</v>
+      </c>
+      <c r="J33">
+        <v>1.92</v>
+      </c>
+      <c r="K33" t="s">
+        <v>103</v>
+      </c>
+      <c r="L33" s="1">
+        <v>318415.87</v>
+      </c>
+      <c r="M33" s="1">
+        <v>320097.91</v>
+      </c>
+      <c r="N33" s="1">
+        <v>0.25</v>
+      </c>
+      <c r="O33">
+        <v>1</v>
+      </c>
+      <c r="Z33" t="s">
         <v>101</v>
       </c>
-      <c r="B33" t="s">
-[...45 lines deleted...]
-    <row r="34" spans="1:16">
+    </row>
+    <row r="34" spans="1:26">
       <c r="A34" t="s">
+        <v>105</v>
+      </c>
+      <c r="B34" s="1">
+        <v>12723.0</v>
+      </c>
+      <c r="C34" s="1">
+        <v>90.09</v>
+      </c>
+      <c r="D34" s="1">
+        <v>77.917093452802</v>
+      </c>
+      <c r="E34" t="s">
+        <v>11</v>
+      </c>
+      <c r="F34">
+        <v>1.14</v>
+      </c>
+      <c r="G34" s="1">
+        <v>845830.47</v>
+      </c>
+      <c r="H34" s="1">
+        <v>155711.82</v>
+      </c>
+      <c r="I34" s="1">
+        <v>18.409341531525</v>
+      </c>
+      <c r="J34">
+        <v>0.0</v>
+      </c>
+      <c r="K34">
+        <v>0.0</v>
+      </c>
+      <c r="L34" s="1">
+        <v>1001542.29</v>
+      </c>
+      <c r="M34" s="1">
+        <v>1001542.29</v>
+      </c>
+      <c r="N34" s="1">
+        <v>0.79</v>
+      </c>
+      <c r="O34">
+        <v>1</v>
+      </c>
+      <c r="Z34" t="s">
         <v>104</v>
       </c>
-      <c r="B34" t="s">
-[...45 lines deleted...]
-    <row r="35" spans="1:16">
+    </row>
+    <row r="35" spans="1:26">
       <c r="A35" t="s">
+        <v>107</v>
+      </c>
+      <c r="B35" s="1">
+        <v>19.0</v>
+      </c>
+      <c r="C35" s="1">
+        <v>1152.54</v>
+      </c>
+      <c r="D35" s="1">
+        <v>945.38736842105</v>
+      </c>
+      <c r="E35" t="s">
+        <v>11</v>
+      </c>
+      <c r="F35">
+        <v>1.14</v>
+      </c>
+      <c r="G35" s="1">
+        <v>15431.11</v>
+      </c>
+      <c r="H35" s="1">
+        <v>3703.2</v>
+      </c>
+      <c r="I35" s="1">
+        <v>23.998273617387</v>
+      </c>
+      <c r="J35">
+        <v>0.0</v>
+      </c>
+      <c r="K35">
+        <v>0.0</v>
+      </c>
+      <c r="L35" s="1">
+        <v>19134.31</v>
+      </c>
+      <c r="M35" s="1">
+        <v>19134.31</v>
+      </c>
+      <c r="N35" s="1">
+        <v>0.02</v>
+      </c>
+      <c r="O35">
+        <v>1</v>
+      </c>
+      <c r="Z35" t="s">
         <v>106</v>
       </c>
-      <c r="B35" t="s">
+    </row>
+    <row r="36" spans="1:26">
+      <c r="A36" t="s">
         <v>107</v>
       </c>
-      <c r="C35" s="1">
-[...43 lines deleted...]
-      <c r="A36" t="s">
+      <c r="B36" s="1">
+        <v>2365.0</v>
+      </c>
+      <c r="C36" s="1">
+        <v>1152.54</v>
+      </c>
+      <c r="D36" s="1">
+        <v>593.83701902748</v>
+      </c>
+      <c r="E36" t="s">
+        <v>11</v>
+      </c>
+      <c r="F36">
+        <v>1.14</v>
+      </c>
+      <c r="G36" s="1">
+        <v>1282362.84</v>
+      </c>
+      <c r="H36" s="1">
+        <v>1099355.1</v>
+      </c>
+      <c r="I36" s="1">
+        <v>85.728864382876</v>
+      </c>
+      <c r="J36">
+        <v>0.0</v>
+      </c>
+      <c r="K36">
+        <v>0.0</v>
+      </c>
+      <c r="L36" s="1">
+        <v>2381717.94</v>
+      </c>
+      <c r="M36" s="1">
+        <v>2381717.94</v>
+      </c>
+      <c r="N36" s="1">
+        <v>1.88</v>
+      </c>
+      <c r="O36">
+        <v>1</v>
+      </c>
+      <c r="Z36" t="s">
         <v>106</v>
       </c>
-      <c r="B36" t="s">
-[...45 lines deleted...]
-    <row r="37" spans="1:16">
+    </row>
+    <row r="37" spans="1:26">
       <c r="A37" t="s">
         <v>109</v>
       </c>
-      <c r="B37" t="s">
+      <c r="B37" s="1">
+        <v>6227.0</v>
+      </c>
+      <c r="C37" s="1">
+        <v>136.09</v>
+      </c>
+      <c r="D37" s="1">
+        <v>141.98567849687</v>
+      </c>
+      <c r="E37" t="s">
+        <v>11</v>
+      </c>
+      <c r="F37">
+        <v>1.14</v>
+      </c>
+      <c r="G37" s="1">
+        <v>760246.0</v>
+      </c>
+      <c r="H37" s="1">
+        <v>-19774.66</v>
+      </c>
+      <c r="I37" s="1">
+        <v>-2.601087016571</v>
+      </c>
+      <c r="J37">
+        <v>0.0</v>
+      </c>
+      <c r="K37">
+        <v>0.0</v>
+      </c>
+      <c r="L37" s="1">
+        <v>740471.34</v>
+      </c>
+      <c r="M37" s="1">
+        <v>740471.34</v>
+      </c>
+      <c r="N37" s="1">
+        <v>0.58</v>
+      </c>
+      <c r="O37">
+        <v>1</v>
+      </c>
+      <c r="Z37" t="s">
+        <v>108</v>
+      </c>
+    </row>
+    <row r="38" spans="1:26">
+      <c r="A38" t="s">
+        <v>111</v>
+      </c>
+      <c r="B38" s="1">
+        <v>1770.0</v>
+      </c>
+      <c r="C38" s="1">
+        <v>369.16</v>
+      </c>
+      <c r="D38" s="1">
+        <v>395.36653672316</v>
+      </c>
+      <c r="E38" t="s">
+        <v>11</v>
+      </c>
+      <c r="F38">
+        <v>1.14</v>
+      </c>
+      <c r="G38" s="1">
+        <v>602117.55</v>
+      </c>
+      <c r="H38" s="1">
+        <v>-31176.75</v>
+      </c>
+      <c r="I38" s="1">
+        <v>-5.1778510691143</v>
+      </c>
+      <c r="J38">
+        <v>0.0</v>
+      </c>
+      <c r="K38">
+        <v>0.0</v>
+      </c>
+      <c r="L38" s="1">
+        <v>570940.8</v>
+      </c>
+      <c r="M38" s="1">
+        <v>570940.8</v>
+      </c>
+      <c r="N38" s="1">
+        <v>0.45</v>
+      </c>
+      <c r="O38">
+        <v>1</v>
+      </c>
+      <c r="Z38" t="s">
         <v>110</v>
       </c>
-      <c r="C37" s="1">
-[...43 lines deleted...]
-      <c r="A38" t="s">
+    </row>
+    <row r="39" spans="1:26">
+      <c r="A39" t="s">
+        <v>113</v>
+      </c>
+      <c r="B39" s="1">
+        <v>14750.0</v>
+      </c>
+      <c r="C39" s="1">
+        <v>57.05</v>
+      </c>
+      <c r="D39" s="1">
+        <v>42.827193898305</v>
+      </c>
+      <c r="E39" t="s">
+        <v>11</v>
+      </c>
+      <c r="F39">
+        <v>1.14</v>
+      </c>
+      <c r="G39" s="1">
+        <v>543400.39</v>
+      </c>
+      <c r="H39" s="1">
+        <v>191876.38</v>
+      </c>
+      <c r="I39" s="1">
+        <v>35.31031326643</v>
+      </c>
+      <c r="J39">
+        <v>0.27</v>
+      </c>
+      <c r="K39" t="s">
+        <v>114</v>
+      </c>
+      <c r="L39" s="1">
+        <v>735276.77</v>
+      </c>
+      <c r="M39" s="1">
+        <v>739233.88</v>
+      </c>
+      <c r="N39" s="1">
+        <v>0.58</v>
+      </c>
+      <c r="O39">
+        <v>1</v>
+      </c>
+      <c r="Z39" t="s">
         <v>112</v>
       </c>
-      <c r="B38" t="s">
-[...95 lines deleted...]
-    <row r="40" spans="1:16">
+    </row>
+    <row r="40" spans="1:26">
       <c r="A40" t="s">
         <v>116</v>
       </c>
-      <c r="B40" t="s">
-        <v>117</v>
+      <c r="B40" s="1">
+        <v>3243.0</v>
       </c>
       <c r="C40" s="1">
-        <v>8928.0</v>
+        <v>61.95</v>
       </c>
       <c r="D40" s="1">
-        <v>71.72</v>
-[...8 lines deleted...]
-        <v>1.16</v>
+        <v>64.118152944804</v>
+      </c>
+      <c r="E40" t="s">
+        <v>11</v>
+      </c>
+      <c r="F40">
+        <v>1.14</v>
+      </c>
+      <c r="G40" s="1">
+        <v>176022.32</v>
       </c>
       <c r="H40" s="1">
-        <v>484590.6</v>
+        <v>-476.12</v>
       </c>
       <c r="I40" s="1">
-        <v>65343.84</v>
-[...2 lines deleted...]
-        <v>13.48433915144</v>
+        <v>-0.27048842442254</v>
+      </c>
+      <c r="J40">
+        <v>0.0</v>
       </c>
       <c r="K40">
         <v>0.0</v>
       </c>
-      <c r="L40">
-        <v>0.0</v>
+      <c r="L40" s="1">
+        <v>175546.2</v>
       </c>
       <c r="M40" s="1">
-        <v>549934.44</v>
+        <v>175546.2</v>
       </c>
       <c r="N40" s="1">
-        <v>549934.44</v>
-[...8 lines deleted...]
-    <row r="41" spans="1:16">
+        <v>0.14</v>
+      </c>
+      <c r="O40">
+        <v>1</v>
+      </c>
+      <c r="Z40" t="s">
+        <v>115</v>
+      </c>
+    </row>
+    <row r="41" spans="1:26">
       <c r="A41" t="s">
         <v>118</v>
       </c>
-      <c r="B41" t="s">
+      <c r="B41" s="1">
+        <v>3532.0</v>
+      </c>
+      <c r="C41" s="1">
+        <v>353.73</v>
+      </c>
+      <c r="D41" s="1">
+        <v>313.69987825595</v>
+      </c>
+      <c r="E41" t="s">
+        <v>11</v>
+      </c>
+      <c r="F41">
+        <v>1.14</v>
+      </c>
+      <c r="G41" s="1">
+        <v>941732.81</v>
+      </c>
+      <c r="H41" s="1">
+        <v>149948.22</v>
+      </c>
+      <c r="I41" s="1">
+        <v>15.922586365022</v>
+      </c>
+      <c r="J41">
+        <v>0.41</v>
+      </c>
+      <c r="K41" t="s">
         <v>119</v>
       </c>
-      <c r="C41" s="1">
-[...27 lines deleted...]
-        <v>0.0</v>
+      <c r="L41" s="1">
+        <v>1091681.03</v>
       </c>
       <c r="M41" s="1">
-        <v>1508170.6</v>
+        <v>1093117.83</v>
       </c>
       <c r="N41" s="1">
-        <v>1508170.6</v>
-[...8 lines deleted...]
-    <row r="42" spans="1:16">
+        <v>0.86</v>
+      </c>
+      <c r="O41">
+        <v>1</v>
+      </c>
+      <c r="Z41" t="s">
+        <v>117</v>
+      </c>
+    </row>
+    <row r="42" spans="1:26">
       <c r="A42" t="s">
+        <v>121</v>
+      </c>
+      <c r="B42" s="1">
+        <v>10565.0</v>
+      </c>
+      <c r="C42" s="1">
+        <v>76.87</v>
+      </c>
+      <c r="D42" s="1">
+        <v>84.141383814482</v>
+      </c>
+      <c r="E42" t="s">
+        <v>11</v>
+      </c>
+      <c r="F42">
+        <v>1.14</v>
+      </c>
+      <c r="G42" s="1">
+        <v>762278.58</v>
+      </c>
+      <c r="H42" s="1">
+        <v>-52652.52</v>
+      </c>
+      <c r="I42" s="1">
+        <v>-6.9072543006521</v>
+      </c>
+      <c r="J42">
+        <v>0.0</v>
+      </c>
+      <c r="K42">
+        <v>0.0</v>
+      </c>
+      <c r="L42" s="1">
+        <v>709626.06</v>
+      </c>
+      <c r="M42" s="1">
+        <v>709626.06</v>
+      </c>
+      <c r="N42" s="1">
+        <v>0.56</v>
+      </c>
+      <c r="O42">
+        <v>1</v>
+      </c>
+      <c r="Z42" t="s">
         <v>120</v>
       </c>
-      <c r="B42" t="s">
-[...45 lines deleted...]
-    <row r="43" spans="1:16">
+    </row>
+    <row r="43" spans="1:26">
       <c r="A43" t="s">
+        <v>123</v>
+      </c>
+      <c r="B43" s="1">
+        <v>10370.0</v>
+      </c>
+      <c r="C43" s="1">
+        <v>130.04</v>
+      </c>
+      <c r="D43" s="1">
+        <v>115.23986981678</v>
+      </c>
+      <c r="E43" t="s">
+        <v>11</v>
+      </c>
+      <c r="F43">
+        <v>1.14</v>
+      </c>
+      <c r="G43" s="1">
+        <v>1026649.7</v>
+      </c>
+      <c r="H43" s="1">
+        <v>151658.48</v>
+      </c>
+      <c r="I43" s="1">
+        <v>14.772173994694</v>
+      </c>
+      <c r="J43">
+        <v>0.0</v>
+      </c>
+      <c r="K43">
+        <v>0.0</v>
+      </c>
+      <c r="L43" s="1">
+        <v>1178308.18</v>
+      </c>
+      <c r="M43" s="1">
+        <v>1178308.18</v>
+      </c>
+      <c r="N43" s="1">
+        <v>0.93</v>
+      </c>
+      <c r="O43">
+        <v>1</v>
+      </c>
+      <c r="Z43" t="s">
         <v>122</v>
       </c>
-      <c r="B43" t="s">
-[...45 lines deleted...]
-    <row r="44" spans="1:16">
+    </row>
+    <row r="44" spans="1:26">
       <c r="A44" t="s">
+        <v>125</v>
+      </c>
+      <c r="B44" s="1">
+        <v>1340.0</v>
+      </c>
+      <c r="C44" s="1">
+        <v>1140.0</v>
+      </c>
+      <c r="D44" s="1">
+        <v>901.38491044776</v>
+      </c>
+      <c r="E44" t="s">
+        <v>11</v>
+      </c>
+      <c r="F44">
+        <v>1.14</v>
+      </c>
+      <c r="G44" s="1">
+        <v>1042096.22</v>
+      </c>
+      <c r="H44" s="1">
+        <v>292693.42</v>
+      </c>
+      <c r="I44" s="1">
+        <v>28.086986055856</v>
+      </c>
+      <c r="J44">
+        <v>0.0</v>
+      </c>
+      <c r="K44">
+        <v>0.0</v>
+      </c>
+      <c r="L44" s="1">
+        <v>1334789.64</v>
+      </c>
+      <c r="M44" s="1">
+        <v>1334789.64</v>
+      </c>
+      <c r="N44" s="1">
+        <v>1.05</v>
+      </c>
+      <c r="O44">
+        <v>1</v>
+      </c>
+      <c r="Z44" t="s">
         <v>124</v>
       </c>
-      <c r="B44" t="s">
-[...45 lines deleted...]
-    <row r="45" spans="1:16">
+    </row>
+    <row r="45" spans="1:26">
       <c r="A45" t="s">
         <v>127</v>
       </c>
-      <c r="B45" t="s">
-        <v>128</v>
+      <c r="B45" s="1">
+        <v>5332.0</v>
       </c>
       <c r="C45" s="1">
-        <v>6631.0</v>
+        <v>337.74</v>
       </c>
       <c r="D45" s="1">
-        <v>311.52</v>
-[...8 lines deleted...]
-        <v>1.16</v>
+        <v>367.85395348837</v>
+      </c>
+      <c r="E45" t="s">
+        <v>11</v>
+      </c>
+      <c r="F45">
+        <v>1.14</v>
+      </c>
+      <c r="G45" s="1">
+        <v>1675606.0</v>
       </c>
       <c r="H45" s="1">
-        <v>2083822.85</v>
+        <v>-102073.14</v>
       </c>
       <c r="I45" s="1">
-        <v>-309709.29</v>
-[...2 lines deleted...]
-        <v>-14.862553695483</v>
+        <v>-6.0917148780799</v>
+      </c>
+      <c r="J45">
+        <v>0.0</v>
       </c>
       <c r="K45">
         <v>0.0</v>
       </c>
-      <c r="L45">
-        <v>0.0</v>
+      <c r="L45" s="1">
+        <v>1573532.86</v>
       </c>
       <c r="M45" s="1">
-        <v>1774113.56</v>
+        <v>1573532.86</v>
       </c>
       <c r="N45" s="1">
-        <v>1774113.56</v>
-[...8 lines deleted...]
-    <row r="46" spans="1:16">
+        <v>1.24</v>
+      </c>
+      <c r="O45">
+        <v>1</v>
+      </c>
+      <c r="Z45" t="s">
+        <v>126</v>
+      </c>
+    </row>
+    <row r="46" spans="1:26">
       <c r="A46" t="s">
         <v>129</v>
       </c>
-      <c r="B46" t="s">
+      <c r="B46" s="1">
+        <v>1662.0</v>
+      </c>
+      <c r="C46" s="1">
+        <v>483.89</v>
+      </c>
+      <c r="D46" s="1">
+        <v>455.56277978339</v>
+      </c>
+      <c r="E46" t="s">
+        <v>11</v>
+      </c>
+      <c r="F46">
+        <v>1.14</v>
+      </c>
+      <c r="G46" s="1">
+        <v>648483.92</v>
+      </c>
+      <c r="H46" s="1">
+        <v>54233.7</v>
+      </c>
+      <c r="I46" s="1">
+        <v>8.3631526283643</v>
+      </c>
+      <c r="J46">
+        <v>0.0</v>
+      </c>
+      <c r="K46">
+        <v>0.0</v>
+      </c>
+      <c r="L46" s="1">
+        <v>702717.62</v>
+      </c>
+      <c r="M46" s="1">
+        <v>702717.62</v>
+      </c>
+      <c r="N46" s="1">
+        <v>0.55</v>
+      </c>
+      <c r="O46">
+        <v>1</v>
+      </c>
+      <c r="Z46" t="s">
+        <v>128</v>
+      </c>
+    </row>
+    <row r="47" spans="1:26">
+      <c r="A47" t="s">
+        <v>131</v>
+      </c>
+      <c r="B47" s="1">
+        <v>10860.0</v>
+      </c>
+      <c r="C47" s="1">
+        <v>107.76</v>
+      </c>
+      <c r="D47" s="1">
+        <v>116.19057274402</v>
+      </c>
+      <c r="E47" t="s">
+        <v>11</v>
+      </c>
+      <c r="F47">
+        <v>1.14</v>
+      </c>
+      <c r="G47" s="1">
+        <v>1088925.09</v>
+      </c>
+      <c r="H47" s="1">
+        <v>-66360.89</v>
+      </c>
+      <c r="I47" s="1">
+        <v>-6.0941648428727</v>
+      </c>
+      <c r="J47">
+        <v>0.0</v>
+      </c>
+      <c r="K47">
+        <v>0.0</v>
+      </c>
+      <c r="L47" s="1">
+        <v>1022564.2</v>
+      </c>
+      <c r="M47" s="1">
+        <v>1022564.2</v>
+      </c>
+      <c r="N47" s="1">
+        <v>0.81</v>
+      </c>
+      <c r="O47">
+        <v>1</v>
+      </c>
+      <c r="Z47" t="s">
         <v>130</v>
       </c>
-      <c r="C46" s="1">
-[...43 lines deleted...]
-      <c r="A47" t="s">
+    </row>
+    <row r="48" spans="1:26">
+      <c r="A48" t="s">
+        <v>133</v>
+      </c>
+      <c r="B48" s="1">
+        <v>9337.0</v>
+      </c>
+      <c r="C48" s="1">
+        <v>74.67</v>
+      </c>
+      <c r="D48" s="1">
+        <v>79.364099817929</v>
+      </c>
+      <c r="E48" t="s">
+        <v>11</v>
+      </c>
+      <c r="F48">
+        <v>1.14</v>
+      </c>
+      <c r="G48" s="1">
+        <v>635065.87</v>
+      </c>
+      <c r="H48" s="1">
+        <v>-25870.37</v>
+      </c>
+      <c r="I48" s="1">
+        <v>-4.0736514465814</v>
+      </c>
+      <c r="J48">
+        <v>0.0</v>
+      </c>
+      <c r="K48">
+        <v>0.0</v>
+      </c>
+      <c r="L48" s="1">
+        <v>609195.5</v>
+      </c>
+      <c r="M48" s="1">
+        <v>609195.5</v>
+      </c>
+      <c r="N48" s="1">
+        <v>0.48</v>
+      </c>
+      <c r="O48">
+        <v>1</v>
+      </c>
+      <c r="Z48" t="s">
         <v>132</v>
       </c>
-      <c r="B47" t="s">
-[...46 lines deleted...]
-      <c r="A48" t="s">
+    </row>
+    <row r="49" spans="1:26">
+      <c r="A49" t="s">
+        <v>135</v>
+      </c>
+      <c r="B49" s="1">
+        <v>44.0</v>
+      </c>
+      <c r="C49" s="1">
+        <v>379.5</v>
+      </c>
+      <c r="D49" s="1">
+        <v>466.98113636364</v>
+      </c>
+      <c r="E49" t="s">
+        <v>11</v>
+      </c>
+      <c r="F49">
+        <v>1.14</v>
+      </c>
+      <c r="G49" s="1">
+        <v>17730.82</v>
+      </c>
+      <c r="H49" s="1">
+        <v>-3140.41</v>
+      </c>
+      <c r="I49" s="1">
+        <v>-17.71158919892</v>
+      </c>
+      <c r="J49">
+        <v>0.0</v>
+      </c>
+      <c r="K49">
+        <v>0.0</v>
+      </c>
+      <c r="L49" s="1">
+        <v>14590.41</v>
+      </c>
+      <c r="M49" s="1">
+        <v>14590.41</v>
+      </c>
+      <c r="N49" s="1">
+        <v>0.01</v>
+      </c>
+      <c r="O49">
+        <v>1</v>
+      </c>
+      <c r="Z49" t="s">
         <v>134</v>
       </c>
-      <c r="B48" t="s">
+    </row>
+    <row r="50" spans="1:26">
+      <c r="A50" t="s">
         <v>135</v>
       </c>
-      <c r="C48" s="1">
-[...43 lines deleted...]
-      <c r="A49" t="s">
+      <c r="B50" s="1">
+        <v>2918.0</v>
+      </c>
+      <c r="C50" s="1">
+        <v>379.5</v>
+      </c>
+      <c r="D50" s="1">
+        <v>254.30752227553</v>
+      </c>
+      <c r="E50" t="s">
+        <v>11</v>
+      </c>
+      <c r="F50">
+        <v>1.14</v>
+      </c>
+      <c r="G50" s="1">
+        <v>669782.4</v>
+      </c>
+      <c r="H50" s="1">
+        <v>297827.37</v>
+      </c>
+      <c r="I50" s="1">
+        <v>44.466287857071</v>
+      </c>
+      <c r="J50">
+        <v>0.0</v>
+      </c>
+      <c r="K50">
+        <v>0.0</v>
+      </c>
+      <c r="L50" s="1">
+        <v>967609.77</v>
+      </c>
+      <c r="M50" s="1">
+        <v>967609.77</v>
+      </c>
+      <c r="N50" s="1">
+        <v>0.76</v>
+      </c>
+      <c r="O50">
+        <v>1</v>
+      </c>
+      <c r="Z50" t="s">
+        <v>134</v>
+      </c>
+    </row>
+    <row r="51" spans="1:26">
+      <c r="A51" t="s">
+        <v>137</v>
+      </c>
+      <c r="B51" s="1">
+        <v>8257.0</v>
+      </c>
+      <c r="C51" s="1">
+        <v>342.89</v>
+      </c>
+      <c r="D51" s="1">
+        <v>290.08747971418</v>
+      </c>
+      <c r="E51" t="s">
+        <v>11</v>
+      </c>
+      <c r="F51">
+        <v>1.14</v>
+      </c>
+      <c r="G51" s="1">
+        <v>2047076.38</v>
+      </c>
+      <c r="H51" s="1">
+        <v>426813.03</v>
+      </c>
+      <c r="I51" s="1">
+        <v>20.849882992641</v>
+      </c>
+      <c r="J51">
+        <v>0.94</v>
+      </c>
+      <c r="K51" t="s">
+        <v>138</v>
+      </c>
+      <c r="L51" s="1">
+        <v>2473889.41</v>
+      </c>
+      <c r="M51" s="1">
+        <v>2481665.9</v>
+      </c>
+      <c r="N51" s="1">
+        <v>1.96</v>
+      </c>
+      <c r="O51">
+        <v>1</v>
+      </c>
+      <c r="Z51" t="s">
         <v>136</v>
       </c>
-      <c r="B49" t="s">
-[...145 lines deleted...]
-    <row r="52" spans="1:16">
+    </row>
+    <row r="52" spans="1:26">
       <c r="A52" t="s">
         <v>140</v>
       </c>
-      <c r="B52" t="s">
-        <v>141</v>
+      <c r="B52" s="1">
+        <v>10476.0</v>
       </c>
       <c r="C52" s="1">
-        <v>11535.0</v>
+        <v>30.26</v>
       </c>
       <c r="D52" s="1">
-        <v>30.36</v>
-[...8 lines deleted...]
-        <v>1.16</v>
+        <v>32.147454180985</v>
+      </c>
+      <c r="E52" t="s">
+        <v>11</v>
+      </c>
+      <c r="F52">
+        <v>1.14</v>
+      </c>
+      <c r="G52" s="1">
+        <v>287522.74</v>
       </c>
       <c r="H52" s="1">
-        <v>316587.9</v>
+        <v>-10530.51</v>
       </c>
       <c r="I52" s="1">
-        <v>-15817.0</v>
-[...2 lines deleted...]
-        <v>-4.9960848156231</v>
+        <v>-3.6624963994152</v>
+      </c>
+      <c r="J52">
+        <v>0.0</v>
       </c>
       <c r="K52">
         <v>0.0</v>
       </c>
-      <c r="L52">
-        <v>0.0</v>
+      <c r="L52" s="1">
+        <v>276992.23</v>
       </c>
       <c r="M52" s="1">
-        <v>300770.9</v>
+        <v>276992.23</v>
       </c>
       <c r="N52" s="1">
-        <v>300770.9</v>
-[...1 lines deleted...]
-      <c r="O52" s="1">
         <v>0.22</v>
       </c>
-      <c r="P52">
-[...3 lines deleted...]
-    <row r="53" spans="1:16">
+      <c r="O52">
+        <v>1</v>
+      </c>
+      <c r="Z52" t="s">
+        <v>139</v>
+      </c>
+    </row>
+    <row r="53" spans="1:26">
       <c r="A53" t="s">
         <v>142</v>
       </c>
-      <c r="B53" t="s">
-        <v>143</v>
+      <c r="B53" s="1">
+        <v>4898.0</v>
       </c>
       <c r="C53" s="1">
-        <v>5393.0</v>
+        <v>97.21</v>
       </c>
       <c r="D53" s="1">
-        <v>94.45</v>
-[...8 lines deleted...]
-        <v>1.16</v>
+        <v>133.66262147815</v>
+      </c>
+      <c r="E53" t="s">
+        <v>11</v>
+      </c>
+      <c r="F53">
+        <v>1.14</v>
+      </c>
+      <c r="G53" s="1">
+        <v>557984.75</v>
       </c>
       <c r="H53" s="1">
-        <v>614375.61</v>
+        <v>-141946.85</v>
       </c>
       <c r="I53" s="1">
-        <v>-176905.05</v>
-[...2 lines deleted...]
-        <v>-28.794282702726</v>
+        <v>-25.439198831151</v>
+      </c>
+      <c r="J53">
+        <v>0.0</v>
       </c>
       <c r="K53">
         <v>0.0</v>
       </c>
-      <c r="L53">
-        <v>0.0</v>
+      <c r="L53" s="1">
+        <v>416037.9</v>
       </c>
       <c r="M53" s="1">
-        <v>437470.56</v>
+        <v>416037.9</v>
       </c>
       <c r="N53" s="1">
-        <v>437470.56</v>
-[...8 lines deleted...]
-    <row r="54" spans="1:16">
+        <v>0.33</v>
+      </c>
+      <c r="O53">
+        <v>1</v>
+      </c>
+      <c r="Z53" t="s">
+        <v>141</v>
+      </c>
+    </row>
+    <row r="54" spans="1:26">
       <c r="A54" t="s">
         <v>144</v>
       </c>
-      <c r="B54" t="s">
-        <v>145</v>
+      <c r="B54" s="1">
+        <v>4182.0</v>
       </c>
       <c r="C54" s="1">
-        <v>3151.0</v>
+        <v>346.1</v>
       </c>
       <c r="D54" s="1">
-        <v>334.41</v>
-[...8 lines deleted...]
-        <v>1.16</v>
+        <v>341.67511716882</v>
+      </c>
+      <c r="E54" t="s">
+        <v>11</v>
+      </c>
+      <c r="F54">
+        <v>1.14</v>
+      </c>
+      <c r="G54" s="1">
+        <v>1234661.6</v>
       </c>
       <c r="H54" s="1">
-        <v>905152.69</v>
+        <v>30042.14</v>
       </c>
       <c r="I54" s="1">
-        <v>-162.0</v>
-[...2 lines deleted...]
-        <v>-0.017897532846088</v>
+        <v>2.433228667677</v>
+      </c>
+      <c r="J54">
+        <v>0.0</v>
       </c>
       <c r="K54">
         <v>0.0</v>
       </c>
-      <c r="L54">
-        <v>0.0</v>
+      <c r="L54" s="1">
+        <v>1264703.74</v>
       </c>
       <c r="M54" s="1">
-        <v>904990.69</v>
+        <v>1264703.74</v>
       </c>
       <c r="N54" s="1">
-        <v>904990.69</v>
-[...8 lines deleted...]
-    <row r="55" spans="1:16">
+        <v>1.0</v>
+      </c>
+      <c r="O54">
+        <v>1</v>
+      </c>
+      <c r="Z54" t="s">
+        <v>143</v>
+      </c>
+    </row>
+    <row r="55" spans="1:26">
       <c r="A55" t="s">
         <v>146</v>
       </c>
-      <c r="B55" t="s">
-        <v>147</v>
+      <c r="B55" s="1">
+        <v>28347.0</v>
       </c>
       <c r="C55" s="1">
-        <v>31212.0</v>
+        <v>23.79</v>
       </c>
       <c r="D55" s="1">
-        <v>22.86</v>
-[...8 lines deleted...]
-        <v>1.16</v>
+        <v>18.909090203549</v>
+      </c>
+      <c r="E55" t="s">
+        <v>11</v>
+      </c>
+      <c r="F55">
+        <v>1.14</v>
+      </c>
+      <c r="G55" s="1">
+        <v>457675.46</v>
       </c>
       <c r="H55" s="1">
-        <v>503932.21</v>
+        <v>131581.5</v>
       </c>
       <c r="I55" s="1">
-        <v>108861.47</v>
-[...2 lines deleted...]
-        <v>21.602403624884</v>
+        <v>28.749957448013</v>
+      </c>
+      <c r="J55">
+        <v>0.0</v>
       </c>
       <c r="K55">
         <v>0.0</v>
       </c>
-      <c r="L55">
-        <v>0.0</v>
+      <c r="L55" s="1">
+        <v>589256.96</v>
       </c>
       <c r="M55" s="1">
-        <v>612793.68</v>
+        <v>589256.96</v>
       </c>
       <c r="N55" s="1">
-        <v>612793.68</v>
-[...8 lines deleted...]
-    <row r="56" spans="1:16">
+        <v>0.46</v>
+      </c>
+      <c r="O55">
+        <v>1</v>
+      </c>
+      <c r="Z55" t="s">
+        <v>145</v>
+      </c>
+    </row>
+    <row r="56" spans="1:26">
       <c r="A56" t="s">
         <v>148</v>
       </c>
-      <c r="B56" t="s">
-        <v>149</v>
+      <c r="B56" s="1">
+        <v>2455.0</v>
       </c>
       <c r="C56" s="1">
-        <v>2800.0</v>
+        <v>522.54</v>
       </c>
       <c r="D56" s="1">
-        <v>495.91</v>
-[...8 lines deleted...]
-        <v>1.16</v>
+        <v>483.93141751527</v>
+      </c>
+      <c r="E56" t="s">
+        <v>11</v>
+      </c>
+      <c r="F56">
+        <v>1.14</v>
+      </c>
+      <c r="G56" s="1">
+        <v>1016592.12</v>
       </c>
       <c r="H56" s="1">
-        <v>1159453.33</v>
+        <v>104326.84</v>
       </c>
       <c r="I56" s="1">
-        <v>33098.74</v>
-[...2 lines deleted...]
-        <v>2.8546849746854</v>
+        <v>10.262408880368</v>
+      </c>
+      <c r="J56">
+        <v>0.0</v>
       </c>
       <c r="K56">
         <v>0.0</v>
       </c>
-      <c r="L56">
-        <v>0.0</v>
+      <c r="L56" s="1">
+        <v>1120918.96</v>
       </c>
       <c r="M56" s="1">
-        <v>1192552.07</v>
+        <v>1120918.96</v>
       </c>
       <c r="N56" s="1">
-        <v>1192552.07</v>
-[...8 lines deleted...]
-    <row r="57" spans="1:16">
+        <v>0.88</v>
+      </c>
+      <c r="O56">
+        <v>1</v>
+      </c>
+      <c r="Z56" t="s">
+        <v>147</v>
+      </c>
+    </row>
+    <row r="57" spans="1:26">
       <c r="A57" t="s">
         <v>150</v>
       </c>
-      <c r="B57" t="s">
-        <v>151</v>
+      <c r="B57" s="1">
+        <v>1599.0</v>
       </c>
       <c r="C57" s="1">
-        <v>1188.0</v>
+        <v>573.75</v>
       </c>
       <c r="D57" s="1">
-        <v>576.93</v>
-[...8 lines deleted...]
-        <v>1.16</v>
+        <v>575.41425265791</v>
+      </c>
+      <c r="E57" t="s">
+        <v>11</v>
+      </c>
+      <c r="F57">
+        <v>1.14</v>
+      </c>
+      <c r="G57" s="1">
+        <v>791966.02</v>
       </c>
       <c r="H57" s="1">
-        <v>564123.62</v>
+        <v>9664.68</v>
       </c>
       <c r="I57" s="1">
-        <v>24524.84</v>
-[...2 lines deleted...]
-        <v>4.3474229992355</v>
+        <v>1.2203402363147</v>
+      </c>
+      <c r="J57">
+        <v>0.0</v>
       </c>
       <c r="K57">
-        <v>0.5</v>
-[...2 lines deleted...]
-        <v>592.8</v>
+        <v>0.0</v>
+      </c>
+      <c r="L57" s="1">
+        <v>801630.7</v>
       </c>
       <c r="M57" s="1">
-        <v>588648.46</v>
+        <v>801630.7</v>
       </c>
       <c r="N57" s="1">
-        <v>589241.26</v>
-[...8 lines deleted...]
-    <row r="58" spans="1:16">
+        <v>0.63</v>
+      </c>
+      <c r="O57">
+        <v>1</v>
+      </c>
+      <c r="Z57" t="s">
+        <v>149</v>
+      </c>
+    </row>
+    <row r="58" spans="1:26">
       <c r="A58" t="s">
         <v>152</v>
       </c>
-      <c r="B58" t="s">
+      <c r="B58" s="1">
+        <v>1803.0</v>
+      </c>
+      <c r="C58" s="1">
+        <v>538.02</v>
+      </c>
+      <c r="D58" s="1">
+        <v>556.6281530782</v>
+      </c>
+      <c r="E58" t="s">
+        <v>11</v>
+      </c>
+      <c r="F58">
+        <v>1.14</v>
+      </c>
+      <c r="G58" s="1">
+        <v>856857.04</v>
+      </c>
+      <c r="H58" s="1">
+        <v>-9244.6</v>
+      </c>
+      <c r="I58" s="1">
+        <v>-1.078896428277</v>
+      </c>
+      <c r="J58">
+        <v>0.59</v>
+      </c>
+      <c r="K58" t="s">
         <v>153</v>
       </c>
-      <c r="C58" s="1">
-[...27 lines deleted...]
-        <v>0.0</v>
+      <c r="L58" s="1">
+        <v>847612.44</v>
       </c>
       <c r="M58" s="1">
-        <v>878765.46</v>
+        <v>848675.11</v>
       </c>
       <c r="N58" s="1">
-        <v>878765.46</v>
-[...8 lines deleted...]
-    <row r="59" spans="1:16">
+        <v>0.67</v>
+      </c>
+      <c r="O58">
+        <v>1</v>
+      </c>
+      <c r="Z58" t="s">
+        <v>151</v>
+      </c>
+    </row>
+    <row r="59" spans="1:26">
       <c r="A59" t="s">
+        <v>155</v>
+      </c>
+      <c r="B59" s="1">
+        <v>13504.0</v>
+      </c>
+      <c r="C59" s="1">
+        <v>120.78</v>
+      </c>
+      <c r="D59" s="1">
+        <v>85.402387440758</v>
+      </c>
+      <c r="E59" t="s">
+        <v>11</v>
+      </c>
+      <c r="F59">
+        <v>1.14</v>
+      </c>
+      <c r="G59" s="1">
+        <v>990487.69</v>
+      </c>
+      <c r="H59" s="1">
+        <v>434662.49</v>
+      </c>
+      <c r="I59" s="1">
+        <v>43.88368420813</v>
+      </c>
+      <c r="J59">
+        <v>0.0</v>
+      </c>
+      <c r="K59">
+        <v>0.0</v>
+      </c>
+      <c r="L59" s="1">
+        <v>1425150.18</v>
+      </c>
+      <c r="M59" s="1">
+        <v>1425150.18</v>
+      </c>
+      <c r="N59" s="1">
+        <v>1.12</v>
+      </c>
+      <c r="O59">
+        <v>1</v>
+      </c>
+      <c r="Z59" t="s">
         <v>154</v>
       </c>
-      <c r="B59" t="s">
-[...45 lines deleted...]
-    <row r="60" spans="1:16">
+    </row>
+    <row r="60" spans="1:26">
       <c r="A60" t="s">
+        <v>157</v>
+      </c>
+      <c r="B60" s="1">
+        <v>6869.0</v>
+      </c>
+      <c r="C60" s="1">
+        <v>661.04</v>
+      </c>
+      <c r="D60" s="1">
+        <v>711.63121851798</v>
+      </c>
+      <c r="E60" t="s">
+        <v>11</v>
+      </c>
+      <c r="F60">
+        <v>1.14</v>
+      </c>
+      <c r="G60" s="1">
+        <v>4170356.7</v>
+      </c>
+      <c r="H60" s="1">
+        <v>-202788.21</v>
+      </c>
+      <c r="I60" s="1">
+        <v>-4.862610673087</v>
+      </c>
+      <c r="J60">
+        <v>0.0</v>
+      </c>
+      <c r="K60">
+        <v>0.0</v>
+      </c>
+      <c r="L60" s="1">
+        <v>3967568.49</v>
+      </c>
+      <c r="M60" s="1">
+        <v>3967568.49</v>
+      </c>
+      <c r="N60" s="1">
+        <v>3.13</v>
+      </c>
+      <c r="O60">
+        <v>1</v>
+      </c>
+      <c r="Z60" t="s">
         <v>156</v>
       </c>
-      <c r="B60" t="s">
-[...45 lines deleted...]
-    <row r="61" spans="1:16">
+    </row>
+    <row r="61" spans="1:26">
       <c r="A61" t="s">
+        <v>159</v>
+      </c>
+      <c r="B61" s="1">
+        <v>1239.0</v>
+      </c>
+      <c r="C61" s="1">
+        <v>92.54</v>
+      </c>
+      <c r="D61" s="1">
+        <v>80.395496368039</v>
+      </c>
+      <c r="E61" t="s">
+        <v>11</v>
+      </c>
+      <c r="F61">
+        <v>1.14</v>
+      </c>
+      <c r="G61" s="1">
+        <v>85044.78</v>
+      </c>
+      <c r="H61" s="1">
+        <v>15140.51</v>
+      </c>
+      <c r="I61" s="1">
+        <v>17.802985674135</v>
+      </c>
+      <c r="J61">
+        <v>0.0</v>
+      </c>
+      <c r="K61">
+        <v>0.0</v>
+      </c>
+      <c r="L61" s="1">
+        <v>100185.29</v>
+      </c>
+      <c r="M61" s="1">
+        <v>100185.29</v>
+      </c>
+      <c r="N61" s="1">
+        <v>0.08</v>
+      </c>
+      <c r="O61">
+        <v>1</v>
+      </c>
+      <c r="Z61" t="s">
         <v>158</v>
       </c>
-      <c r="B61" t="s">
-[...45 lines deleted...]
-    <row r="62" spans="1:16">
+    </row>
+    <row r="62" spans="1:26">
       <c r="A62" t="s">
+        <v>161</v>
+      </c>
+      <c r="B62" s="1">
+        <v>3278.0</v>
+      </c>
+      <c r="C62" s="1">
+        <v>983.12</v>
+      </c>
+      <c r="D62" s="1">
+        <v>560.68593349603</v>
+      </c>
+      <c r="E62" t="s">
+        <v>11</v>
+      </c>
+      <c r="F62">
+        <v>1.14</v>
+      </c>
+      <c r="G62" s="1">
+        <v>1591102.75</v>
+      </c>
+      <c r="H62" s="1">
+        <v>1224806.52</v>
+      </c>
+      <c r="I62" s="1">
+        <v>76.978467921069</v>
+      </c>
+      <c r="J62">
+        <v>0.09</v>
+      </c>
+      <c r="K62">
+        <v>308.72</v>
+      </c>
+      <c r="L62" s="1">
+        <v>2815909.27</v>
+      </c>
+      <c r="M62" s="1">
+        <v>2816217.99</v>
+      </c>
+      <c r="N62" s="1">
+        <v>2.22</v>
+      </c>
+      <c r="O62">
+        <v>1</v>
+      </c>
+      <c r="Z62" t="s">
         <v>160</v>
       </c>
-      <c r="B62" t="s">
-[...45 lines deleted...]
-    <row r="63" spans="1:16">
+    </row>
+    <row r="63" spans="1:26">
       <c r="A63" t="s">
+        <v>163</v>
+      </c>
+      <c r="B63" s="1">
+        <v>16474.0</v>
+      </c>
+      <c r="C63" s="1">
+        <v>384.93</v>
+      </c>
+      <c r="D63" s="1">
+        <v>493.77856501153</v>
+      </c>
+      <c r="E63" t="s">
+        <v>11</v>
+      </c>
+      <c r="F63">
+        <v>1.14</v>
+      </c>
+      <c r="G63" s="1">
+        <v>6952830.28</v>
+      </c>
+      <c r="H63" s="1">
+        <v>-1411883.26</v>
+      </c>
+      <c r="I63" s="1">
+        <v>-20.306597502622</v>
+      </c>
+      <c r="J63">
+        <v>0.0</v>
+      </c>
+      <c r="K63">
+        <v>0.0</v>
+      </c>
+      <c r="L63" s="1">
+        <v>5540947.02</v>
+      </c>
+      <c r="M63" s="1">
+        <v>5540947.02</v>
+      </c>
+      <c r="N63" s="1">
+        <v>4.37</v>
+      </c>
+      <c r="O63">
+        <v>1</v>
+      </c>
+      <c r="Z63" t="s">
         <v>162</v>
       </c>
-      <c r="B63" t="s">
-[...45 lines deleted...]
-    <row r="64" spans="1:16">
+    </row>
+    <row r="64" spans="1:26">
       <c r="A64" t="s">
         <v>165</v>
       </c>
-      <c r="B64" t="s">
-        <v>166</v>
+      <c r="B64" s="1">
+        <v>4519.0</v>
       </c>
       <c r="C64" s="1">
-        <v>4976.0</v>
+        <v>227.67</v>
       </c>
       <c r="D64" s="1">
-        <v>214.98</v>
-[...8 lines deleted...]
-        <v>1.16</v>
+        <v>144.26844655897</v>
+      </c>
+      <c r="E64" t="s">
+        <v>11</v>
+      </c>
+      <c r="F64">
+        <v>1.14</v>
+      </c>
+      <c r="G64" s="1">
+        <v>556720.57</v>
       </c>
       <c r="H64" s="1">
-        <v>613020.92</v>
+        <v>342262.11</v>
       </c>
       <c r="I64" s="1">
-        <v>305723.86</v>
-[...2 lines deleted...]
-        <v>49.871684640061</v>
+        <v>61.478258293923</v>
+      </c>
+      <c r="J64">
+        <v>0.0</v>
       </c>
       <c r="K64">
         <v>0.0</v>
       </c>
-      <c r="L64">
-        <v>0.0</v>
+      <c r="L64" s="1">
+        <v>898982.68</v>
       </c>
       <c r="M64" s="1">
-        <v>918744.78</v>
+        <v>898982.68</v>
       </c>
       <c r="N64" s="1">
-        <v>918744.78</v>
-[...8 lines deleted...]
-    <row r="65" spans="1:16">
+        <v>0.71</v>
+      </c>
+      <c r="O64">
+        <v>1</v>
+      </c>
+      <c r="Z64" t="s">
+        <v>164</v>
+      </c>
+    </row>
+    <row r="65" spans="1:26">
       <c r="A65" t="s">
         <v>167</v>
       </c>
-      <c r="B65" t="s">
-        <v>168</v>
+      <c r="B65" s="1">
+        <v>7431.0</v>
       </c>
       <c r="C65" s="1">
-        <v>11660.0</v>
+        <v>73.53</v>
       </c>
       <c r="D65" s="1">
-        <v>83.33</v>
-[...8 lines deleted...]
-        <v>1.16</v>
+        <v>88.585575292693</v>
+      </c>
+      <c r="E65" t="s">
+        <v>11</v>
+      </c>
+      <c r="F65">
+        <v>1.14</v>
+      </c>
+      <c r="G65" s="1">
+        <v>565188.47</v>
       </c>
       <c r="H65" s="1">
-        <v>457315.67</v>
+        <v>-87752.64</v>
       </c>
       <c r="I65" s="1">
-        <v>377165.2</v>
-[...2 lines deleted...]
-        <v>82.473710118002</v>
+        <v>-15.526261531839</v>
+      </c>
+      <c r="J65">
+        <v>0.0</v>
       </c>
       <c r="K65">
         <v>0.0</v>
       </c>
-      <c r="L65">
-        <v>0.0</v>
+      <c r="L65" s="1">
+        <v>477435.83</v>
       </c>
       <c r="M65" s="1">
-        <v>834480.87</v>
+        <v>477435.83</v>
       </c>
       <c r="N65" s="1">
-        <v>834480.87</v>
-[...8 lines deleted...]
-    <row r="66" spans="1:16">
+        <v>0.38</v>
+      </c>
+      <c r="O65">
+        <v>1</v>
+      </c>
+      <c r="Z65" t="s">
+        <v>166</v>
+      </c>
+    </row>
+    <row r="66" spans="1:26">
       <c r="A66" t="s">
         <v>167</v>
       </c>
-      <c r="B66" t="s">
-        <v>168</v>
+      <c r="B66" s="1">
+        <v>11660.0</v>
       </c>
       <c r="C66" s="1">
-        <v>7597.0</v>
+        <v>73.53</v>
       </c>
       <c r="D66" s="1">
-        <v>83.33</v>
-[...8 lines deleted...]
-        <v>1.16</v>
+        <v>43.225473413379</v>
+      </c>
+      <c r="E66" t="s">
+        <v>11</v>
+      </c>
+      <c r="F66">
+        <v>1.14</v>
+      </c>
+      <c r="G66" s="1">
+        <v>457315.67</v>
       </c>
       <c r="H66" s="1">
-        <v>594569.06</v>
+        <v>291830.03</v>
       </c>
       <c r="I66" s="1">
-        <v>-50868.27</v>
-[...2 lines deleted...]
-        <v>-8.5554855478016</v>
+        <v>63.813695690769</v>
+      </c>
+      <c r="J66">
+        <v>0.0</v>
       </c>
       <c r="K66">
         <v>0.0</v>
       </c>
-      <c r="L66">
-        <v>0.0</v>
+      <c r="L66" s="1">
+        <v>749145.7</v>
       </c>
       <c r="M66" s="1">
-        <v>543700.79</v>
+        <v>749145.7</v>
       </c>
       <c r="N66" s="1">
-        <v>543700.79</v>
-[...8 lines deleted...]
-    <row r="67" spans="1:16">
+        <v>0.59</v>
+      </c>
+      <c r="O66">
+        <v>1</v>
+      </c>
+      <c r="Z66" t="s">
+        <v>166</v>
+      </c>
+    </row>
+    <row r="67" spans="1:26">
       <c r="A67" t="s">
         <v>169</v>
       </c>
-      <c r="B67" t="s">
-        <v>170</v>
+      <c r="B67" s="1">
+        <v>11866.0</v>
       </c>
       <c r="C67" s="1">
-        <v>2628.0</v>
+        <v>89.54</v>
       </c>
       <c r="D67" s="1">
-        <v>109.5</v>
-[...8 lines deleted...]
-        <v>1.16</v>
+        <v>74.798555536828</v>
+      </c>
+      <c r="E67" t="s">
+        <v>11</v>
+      </c>
+      <c r="F67">
+        <v>1.14</v>
+      </c>
+      <c r="G67" s="1">
+        <v>759356.25</v>
       </c>
       <c r="H67" s="1">
-        <v>259921.95</v>
+        <v>169021.26</v>
       </c>
       <c r="I67" s="1">
-        <v>-12774.61</v>
-[...2 lines deleted...]
-        <v>-4.9147869196888</v>
+        <v>22.258493296131</v>
+      </c>
+      <c r="J67">
+        <v>0.0</v>
       </c>
       <c r="K67">
-        <v>0.16</v>
-[...2 lines deleted...]
-        <v>410.78</v>
+        <v>0.0</v>
+      </c>
+      <c r="L67" s="1">
+        <v>928377.51</v>
       </c>
       <c r="M67" s="1">
-        <v>247147.34</v>
+        <v>928377.51</v>
       </c>
       <c r="N67" s="1">
-        <v>247558.12</v>
-[...8 lines deleted...]
-    <row r="68" spans="1:16">
+        <v>0.73</v>
+      </c>
+      <c r="O67">
+        <v>1</v>
+      </c>
+      <c r="Z67" t="s">
+        <v>168</v>
+      </c>
+    </row>
+    <row r="68" spans="1:26">
       <c r="A68" t="s">
         <v>171</v>
       </c>
-      <c r="B68" t="s">
-        <v>172</v>
+      <c r="B68" s="1">
+        <v>30757.0</v>
       </c>
       <c r="C68" s="1">
-        <v>13065.0</v>
+        <v>211.8</v>
       </c>
       <c r="D68" s="1">
-        <v>85.68</v>
-[...8 lines deleted...]
-        <v>1.16</v>
+        <v>85.334505966121</v>
+      </c>
+      <c r="E68" t="s">
+        <v>11</v>
+      </c>
+      <c r="F68">
+        <v>1.14</v>
+      </c>
+      <c r="G68" s="1">
+        <v>2465459.21</v>
       </c>
       <c r="H68" s="1">
-        <v>836085.41</v>
+        <v>3226648.44</v>
       </c>
       <c r="I68" s="1">
-        <v>125317.26</v>
-[...2 lines deleted...]
-        <v>14.988571562324</v>
+        <v>130.87413601947</v>
+      </c>
+      <c r="J68">
+        <v>0.0</v>
       </c>
       <c r="K68">
         <v>0.0</v>
       </c>
-      <c r="L68">
-        <v>0.0</v>
+      <c r="L68" s="1">
+        <v>5692107.65</v>
       </c>
       <c r="M68" s="1">
-        <v>961402.67</v>
+        <v>5692107.65</v>
       </c>
       <c r="N68" s="1">
-        <v>961402.67</v>
-[...8 lines deleted...]
-    <row r="69" spans="1:16">
+        <v>4.49</v>
+      </c>
+      <c r="O68">
+        <v>1</v>
+      </c>
+      <c r="Z68" t="s">
+        <v>170</v>
+      </c>
+    </row>
+    <row r="69" spans="1:26">
       <c r="A69" t="s">
-        <v>173</v>
-[...2 lines deleted...]
-        <v>174</v>
+        <v>171</v>
+      </c>
+      <c r="B69" s="1">
+        <v>27618.0</v>
       </c>
       <c r="C69" s="1">
-        <v>34534.0</v>
+        <v>211.8</v>
       </c>
       <c r="D69" s="1">
-        <v>222.82</v>
-[...8 lines deleted...]
-        <v>1.16</v>
+        <v>153.04213809834</v>
+      </c>
+      <c r="E69" t="s">
+        <v>11</v>
+      </c>
+      <c r="F69">
+        <v>1.14</v>
+      </c>
+      <c r="G69" s="1">
+        <v>3615671.06</v>
       </c>
       <c r="H69" s="1">
-        <v>4521094.38</v>
+        <v>1495511.08</v>
       </c>
       <c r="I69" s="1">
-        <v>2087627.98</v>
-[...2 lines deleted...]
-        <v>46.175279800286</v>
+        <v>41.361923006348</v>
+      </c>
+      <c r="J69">
+        <v>0.0</v>
       </c>
       <c r="K69">
         <v>0.0</v>
       </c>
-      <c r="L69">
-        <v>0.0</v>
+      <c r="L69" s="1">
+        <v>5111182.14</v>
       </c>
       <c r="M69" s="1">
-        <v>6608722.36</v>
+        <v>5111182.14</v>
       </c>
       <c r="N69" s="1">
-        <v>6608722.36</v>
-[...8 lines deleted...]
-    <row r="70" spans="1:16">
+        <v>4.03</v>
+      </c>
+      <c r="O69">
+        <v>1</v>
+      </c>
+      <c r="Z69" t="s">
+        <v>170</v>
+      </c>
+    </row>
+    <row r="70" spans="1:26">
       <c r="A70" t="s">
         <v>173</v>
       </c>
-      <c r="B70" t="s">
-        <v>174</v>
+      <c r="B70" s="1">
+        <v>3296.0</v>
       </c>
       <c r="C70" s="1">
-        <v>30757.0</v>
+        <v>154.62</v>
       </c>
       <c r="D70" s="1">
-        <v>222.82</v>
-[...8 lines deleted...]
-        <v>1.16</v>
+        <v>90.717897451456</v>
+      </c>
+      <c r="E70" t="s">
+        <v>11</v>
+      </c>
+      <c r="F70">
+        <v>1.14</v>
+      </c>
+      <c r="G70" s="1">
+        <v>254695.15</v>
       </c>
       <c r="H70" s="1">
-        <v>2465459.21</v>
+        <v>190608.29</v>
       </c>
       <c r="I70" s="1">
-        <v>3420464.04</v>
-[...2 lines deleted...]
-        <v>138.7353733587</v>
+        <v>74.837816896003</v>
+      </c>
+      <c r="J70">
+        <v>0.0</v>
       </c>
       <c r="K70">
         <v>0.0</v>
       </c>
-      <c r="L70">
-        <v>0.0</v>
+      <c r="L70" s="1">
+        <v>445303.44</v>
       </c>
       <c r="M70" s="1">
-        <v>5885923.25</v>
+        <v>445303.44</v>
       </c>
       <c r="N70" s="1">
-        <v>5885923.25</v>
-[...8 lines deleted...]
-    <row r="71" spans="1:16">
+        <v>0.35</v>
+      </c>
+      <c r="O70">
+        <v>1</v>
+      </c>
+      <c r="Z70" t="s">
+        <v>172</v>
+      </c>
+    </row>
+    <row r="71" spans="1:26">
       <c r="A71" t="s">
         <v>175</v>
       </c>
-      <c r="B71" t="s">
-        <v>176</v>
+      <c r="B71" s="1">
+        <v>37012.0</v>
       </c>
       <c r="C71" s="1">
-        <v>9940.0</v>
+        <v>37.74</v>
       </c>
       <c r="D71" s="1">
-        <v>135.32</v>
-[...8 lines deleted...]
-        <v>1.16</v>
+        <v>42.477591591916</v>
+      </c>
+      <c r="E71" t="s">
+        <v>11</v>
+      </c>
+      <c r="F71">
+        <v>1.14</v>
+      </c>
+      <c r="G71" s="1">
+        <v>1337137.42</v>
       </c>
       <c r="H71" s="1">
-        <v>768103.68</v>
+        <v>-116609.76</v>
       </c>
       <c r="I71" s="1">
-        <v>387116.66</v>
-[...2 lines deleted...]
-        <v>50.39901123765</v>
+        <v>-8.720850845682</v>
+      </c>
+      <c r="J71">
+        <v>0.0</v>
       </c>
       <c r="K71">
         <v>0.0</v>
       </c>
-      <c r="L71">
-        <v>0.0</v>
+      <c r="L71" s="1">
+        <v>1220527.66</v>
       </c>
       <c r="M71" s="1">
-        <v>1155220.34</v>
+        <v>1220527.66</v>
       </c>
       <c r="N71" s="1">
-        <v>1155220.34</v>
-[...8 lines deleted...]
-    <row r="72" spans="1:16">
+        <v>0.96</v>
+      </c>
+      <c r="O71">
+        <v>1</v>
+      </c>
+      <c r="Z71" t="s">
+        <v>174</v>
+      </c>
+    </row>
+    <row r="72" spans="1:26">
       <c r="A72" t="s">
         <v>177</v>
       </c>
-      <c r="B72" t="s">
+      <c r="B72" s="1">
+        <v>3831.0</v>
+      </c>
+      <c r="C72" s="1">
+        <v>127.94</v>
+      </c>
+      <c r="D72" s="1">
+        <v>178.75728269381</v>
+      </c>
+      <c r="E72" t="s">
+        <v>11</v>
+      </c>
+      <c r="F72">
+        <v>1.14</v>
+      </c>
+      <c r="G72" s="1">
+        <v>583767.75</v>
+      </c>
+      <c r="H72" s="1">
+        <v>-155493.78</v>
+      </c>
+      <c r="I72" s="1">
+        <v>-26.636240182847</v>
+      </c>
+      <c r="J72">
+        <v>0.31</v>
+      </c>
+      <c r="K72" t="s">
         <v>178</v>
       </c>
-      <c r="C72" s="1">
-[...27 lines deleted...]
-        <v>0.0</v>
+      <c r="L72" s="1">
+        <v>428273.97</v>
       </c>
       <c r="M72" s="1">
-        <v>1341257.59</v>
+        <v>429476.77</v>
       </c>
       <c r="N72" s="1">
-        <v>1341257.59</v>
-[...8 lines deleted...]
-    <row r="73" spans="1:16">
+        <v>0.34</v>
+      </c>
+      <c r="O72">
+        <v>1</v>
+      </c>
+      <c r="Z72" t="s">
+        <v>176</v>
+      </c>
+    </row>
+    <row r="73" spans="1:26">
       <c r="A73" t="s">
+        <v>180</v>
+      </c>
+      <c r="B73" s="1">
+        <v>11618.0</v>
+      </c>
+      <c r="C73" s="1">
+        <v>133.72</v>
+      </c>
+      <c r="D73" s="1">
+        <v>137.26914701326</v>
+      </c>
+      <c r="E73" t="s">
+        <v>11</v>
+      </c>
+      <c r="F73">
+        <v>1.14</v>
+      </c>
+      <c r="G73" s="1">
+        <v>1356606.08</v>
+      </c>
+      <c r="H73" s="1">
+        <v>866.03</v>
+      </c>
+      <c r="I73" s="1">
+        <v>0.063837986042345</v>
+      </c>
+      <c r="J73">
+        <v>0.0</v>
+      </c>
+      <c r="K73">
+        <v>0.0</v>
+      </c>
+      <c r="L73" s="1">
+        <v>1357472.11</v>
+      </c>
+      <c r="M73" s="1">
+        <v>1357472.11</v>
+      </c>
+      <c r="N73" s="1">
+        <v>1.07</v>
+      </c>
+      <c r="O73">
+        <v>1</v>
+      </c>
+      <c r="Z73" t="s">
         <v>179</v>
       </c>
-      <c r="B73" t="s">
-[...45 lines deleted...]
-    <row r="74" spans="1:16">
+    </row>
+    <row r="74" spans="1:26">
       <c r="A74" t="s">
+        <v>182</v>
+      </c>
+      <c r="B74" s="1">
+        <v>1869.0</v>
+      </c>
+      <c r="C74" s="1">
+        <v>352.89</v>
+      </c>
+      <c r="D74" s="1">
+        <v>182.01164794007</v>
+      </c>
+      <c r="E74" t="s">
+        <v>11</v>
+      </c>
+      <c r="F74">
+        <v>1.14</v>
+      </c>
+      <c r="G74" s="1">
+        <v>292425.19</v>
+      </c>
+      <c r="H74" s="1">
+        <v>283879.07</v>
+      </c>
+      <c r="I74" s="1">
+        <v>97.077502112592</v>
+      </c>
+      <c r="J74">
+        <v>0.0</v>
+      </c>
+      <c r="K74">
+        <v>0.0</v>
+      </c>
+      <c r="L74" s="1">
+        <v>576304.26</v>
+      </c>
+      <c r="M74" s="1">
+        <v>576304.26</v>
+      </c>
+      <c r="N74" s="1">
+        <v>0.45</v>
+      </c>
+      <c r="O74">
+        <v>1</v>
+      </c>
+      <c r="Z74" t="s">
         <v>181</v>
       </c>
-      <c r="B74" t="s">
-[...45 lines deleted...]
-    <row r="75" spans="1:16">
+    </row>
+    <row r="75" spans="1:26">
       <c r="A75" t="s">
+        <v>184</v>
+      </c>
+      <c r="B75" s="1">
+        <v>1332.0</v>
+      </c>
+      <c r="C75" s="1">
+        <v>964.55</v>
+      </c>
+      <c r="D75" s="1">
+        <v>916.98606606607</v>
+      </c>
+      <c r="E75" t="s">
+        <v>11</v>
+      </c>
+      <c r="F75">
+        <v>1.14</v>
+      </c>
+      <c r="G75" s="1">
+        <v>1048131.21</v>
+      </c>
+      <c r="H75" s="1">
+        <v>74487.17</v>
+      </c>
+      <c r="I75" s="1">
+        <v>7.1066646321886</v>
+      </c>
+      <c r="J75">
+        <v>0.0</v>
+      </c>
+      <c r="K75">
+        <v>0.0</v>
+      </c>
+      <c r="L75" s="1">
+        <v>1122618.38</v>
+      </c>
+      <c r="M75" s="1">
+        <v>1122618.38</v>
+      </c>
+      <c r="N75" s="1">
+        <v>0.88</v>
+      </c>
+      <c r="O75">
+        <v>1</v>
+      </c>
+      <c r="Z75" t="s">
         <v>183</v>
       </c>
-      <c r="B75" t="s">
-[...45 lines deleted...]
-    <row r="76" spans="1:16">
+    </row>
+    <row r="76" spans="1:26">
       <c r="A76" t="s">
+        <v>186</v>
+      </c>
+      <c r="B76" s="1">
+        <v>8931.0</v>
+      </c>
+      <c r="C76" s="1">
+        <v>146.08</v>
+      </c>
+      <c r="D76" s="1">
+        <v>158.59507222036</v>
+      </c>
+      <c r="E76" t="s">
+        <v>11</v>
+      </c>
+      <c r="F76">
+        <v>1.14</v>
+      </c>
+      <c r="G76" s="1">
+        <v>1209292.39</v>
+      </c>
+      <c r="H76" s="1">
+        <v>-69320.81</v>
+      </c>
+      <c r="I76" s="1">
+        <v>-5.7323448467248</v>
+      </c>
+      <c r="J76">
+        <v>0.0</v>
+      </c>
+      <c r="K76">
+        <v>0.0</v>
+      </c>
+      <c r="L76" s="1">
+        <v>1139971.58</v>
+      </c>
+      <c r="M76" s="1">
+        <v>1139971.58</v>
+      </c>
+      <c r="N76" s="1">
+        <v>0.9</v>
+      </c>
+      <c r="O76">
+        <v>1</v>
+      </c>
+      <c r="Z76" t="s">
         <v>185</v>
       </c>
-      <c r="B76" t="s">
-[...45 lines deleted...]
-    <row r="77" spans="1:16">
+    </row>
+    <row r="77" spans="1:26">
       <c r="A77" t="s">
         <v>188</v>
       </c>
-      <c r="B77" t="s">
-        <v>189</v>
+      <c r="B77" s="1">
+        <v>2976.0</v>
       </c>
       <c r="C77" s="1">
-        <v>2429.0</v>
+        <v>226.58</v>
       </c>
       <c r="D77" s="1">
-        <v>182.56</v>
-[...8 lines deleted...]
-        <v>1.16</v>
+        <v>254.02156922043</v>
+      </c>
+      <c r="E77" t="s">
+        <v>11</v>
+      </c>
+      <c r="F77">
+        <v>1.14</v>
+      </c>
+      <c r="G77" s="1">
+        <v>646264.83</v>
       </c>
       <c r="H77" s="1">
-        <v>319386.61</v>
+        <v>-57071.7</v>
       </c>
       <c r="I77" s="1">
-        <v>61459.56</v>
-[...2 lines deleted...]
-        <v>19.242998321063</v>
+        <v>-8.8310081797272</v>
+      </c>
+      <c r="J77">
+        <v>0.0</v>
       </c>
       <c r="K77">
         <v>0.0</v>
       </c>
-      <c r="L77">
-        <v>0.0</v>
+      <c r="L77" s="1">
+        <v>589193.13</v>
       </c>
       <c r="M77" s="1">
-        <v>380846.17</v>
+        <v>589193.13</v>
       </c>
       <c r="N77" s="1">
-        <v>380846.17</v>
-[...8 lines deleted...]
-    <row r="78" spans="1:16">
+        <v>0.46</v>
+      </c>
+      <c r="O77">
+        <v>1</v>
+      </c>
+      <c r="Z77" t="s">
+        <v>187</v>
+      </c>
+    </row>
+    <row r="78" spans="1:26">
       <c r="A78" t="s">
         <v>190</v>
       </c>
-      <c r="B78" t="s">
-        <v>191</v>
+      <c r="B78" s="1">
+        <v>5739.0</v>
       </c>
       <c r="C78" s="1">
-        <v>9834.0</v>
+        <v>142.49</v>
       </c>
       <c r="D78" s="1">
-        <v>140.82</v>
-[...8 lines deleted...]
-        <v>1.16</v>
+        <v>108.40553058024</v>
+      </c>
+      <c r="E78" t="s">
+        <v>11</v>
+      </c>
+      <c r="F78">
+        <v>1.14</v>
+      </c>
+      <c r="G78" s="1">
+        <v>531245.22</v>
       </c>
       <c r="H78" s="1">
-        <v>1331562.13</v>
+        <v>183290.24</v>
       </c>
       <c r="I78" s="1">
-        <v>-142208.52</v>
-[...2 lines deleted...]
-        <v>-10.679826107701</v>
+        <v>34.502002672137</v>
+      </c>
+      <c r="J78">
+        <v>0.0</v>
       </c>
       <c r="K78">
         <v>0.0</v>
       </c>
-      <c r="L78">
-        <v>0.0</v>
+      <c r="L78" s="1">
+        <v>714535.46</v>
       </c>
       <c r="M78" s="1">
-        <v>1189353.61</v>
+        <v>714535.46</v>
       </c>
       <c r="N78" s="1">
-        <v>1189353.61</v>
-[...8 lines deleted...]
-    <row r="79" spans="1:16">
+        <v>0.56</v>
+      </c>
+      <c r="O78">
+        <v>1</v>
+      </c>
+      <c r="Z78" t="s">
+        <v>189</v>
+      </c>
+    </row>
+    <row r="79" spans="1:26">
       <c r="A79" t="s">
         <v>192</v>
       </c>
-      <c r="B79" t="s">
-        <v>193</v>
+      <c r="B79" s="1">
+        <v>9720.0</v>
       </c>
       <c r="C79" s="1">
-        <v>3277.0</v>
+        <v>80.5</v>
       </c>
       <c r="D79" s="1">
-        <v>196.82</v>
-[...8 lines deleted...]
-        <v>1.16</v>
+        <v>82.103603909465</v>
+      </c>
+      <c r="E79" t="s">
+        <v>11</v>
+      </c>
+      <c r="F79">
+        <v>1.14</v>
+      </c>
+      <c r="G79" s="1">
+        <v>692775.96</v>
       </c>
       <c r="H79" s="1">
-        <v>711629.65</v>
+        <v>-9076.37</v>
       </c>
       <c r="I79" s="1">
-        <v>-157690.42</v>
-[...2 lines deleted...]
-        <v>-22.159057031983</v>
+        <v>-1.3101450575739</v>
+      </c>
+      <c r="J79">
+        <v>0.0</v>
       </c>
       <c r="K79">
         <v>0.0</v>
       </c>
-      <c r="L79">
-        <v>0.0</v>
+      <c r="L79" s="1">
+        <v>683699.59</v>
       </c>
       <c r="M79" s="1">
-        <v>553939.23</v>
+        <v>683699.59</v>
       </c>
       <c r="N79" s="1">
-        <v>553939.23</v>
-[...8 lines deleted...]
-    <row r="80" spans="1:16">
+        <v>0.54</v>
+      </c>
+      <c r="O79">
+        <v>1</v>
+      </c>
+      <c r="Z79" t="s">
+        <v>191</v>
+      </c>
+    </row>
+    <row r="80" spans="1:26">
       <c r="A80" t="s">
         <v>194</v>
       </c>
-      <c r="B80" t="s">
-        <v>195</v>
+      <c r="B80" s="1">
+        <v>1814.0</v>
       </c>
       <c r="C80" s="1">
-        <v>7249.0</v>
+        <v>113.45</v>
       </c>
       <c r="D80" s="1">
-        <v>140.41</v>
-[...8 lines deleted...]
-        <v>1.16</v>
+        <v>110.38685777288</v>
+      </c>
+      <c r="E80" t="s">
+        <v>11</v>
+      </c>
+      <c r="F80">
+        <v>1.14</v>
+      </c>
+      <c r="G80" s="1">
+        <v>169968.49</v>
       </c>
       <c r="H80" s="1">
-        <v>671022.24</v>
+        <v>9854.39</v>
       </c>
       <c r="I80" s="1">
-        <v>203141.1</v>
-[...2 lines deleted...]
-        <v>30.273378122311</v>
+        <v>5.7977746345808</v>
+      </c>
+      <c r="J80">
+        <v>0.0</v>
       </c>
       <c r="K80">
         <v>0.0</v>
       </c>
-      <c r="L80">
-        <v>0.0</v>
+      <c r="L80" s="1">
+        <v>179822.88</v>
       </c>
       <c r="M80" s="1">
-        <v>874163.34</v>
+        <v>179822.88</v>
       </c>
       <c r="N80" s="1">
-        <v>874163.34</v>
-[...8 lines deleted...]
-    <row r="81" spans="1:16">
+        <v>0.14</v>
+      </c>
+      <c r="O80">
+        <v>1</v>
+      </c>
+      <c r="Z80" t="s">
+        <v>193</v>
+      </c>
+    </row>
+    <row r="81" spans="1:26">
       <c r="A81" t="s">
         <v>196</v>
       </c>
-      <c r="B81" t="s">
-        <v>197</v>
+      <c r="B81" s="1">
+        <v>4760.0</v>
       </c>
       <c r="C81" s="1">
-        <v>5728.0</v>
+        <v>193.39</v>
       </c>
       <c r="D81" s="1">
-        <v>78.32</v>
-[...8 lines deleted...]
-        <v>1.16</v>
+        <v>199.43042647059</v>
+      </c>
+      <c r="E81" t="s">
+        <v>11</v>
+      </c>
+      <c r="F81">
+        <v>1.14</v>
+      </c>
+      <c r="G81" s="1">
+        <v>809608.14</v>
       </c>
       <c r="H81" s="1">
-        <v>412505.2</v>
+        <v>-5259.85</v>
       </c>
       <c r="I81" s="1">
-        <v>-27211.29</v>
-[...2 lines deleted...]
-        <v>-6.5965932065826</v>
+        <v>-0.64967849755068</v>
+      </c>
+      <c r="J81">
+        <v>0.0</v>
       </c>
       <c r="K81">
         <v>0.0</v>
       </c>
-      <c r="L81">
-        <v>0.0</v>
+      <c r="L81" s="1">
+        <v>804348.29</v>
       </c>
       <c r="M81" s="1">
-        <v>385293.91</v>
+        <v>804348.29</v>
       </c>
       <c r="N81" s="1">
-        <v>385293.91</v>
-[...8 lines deleted...]
-    <row r="82" spans="1:16">
+        <v>0.63</v>
+      </c>
+      <c r="O81">
+        <v>1</v>
+      </c>
+      <c r="Z81" t="s">
+        <v>195</v>
+      </c>
+    </row>
+    <row r="82" spans="1:26">
       <c r="A82" t="s">
         <v>198</v>
       </c>
-      <c r="B82" t="s">
-        <v>199</v>
+      <c r="B82" s="1">
+        <v>6700.0</v>
       </c>
       <c r="C82" s="1">
-        <v>10205.0</v>
+        <v>88.05</v>
       </c>
       <c r="D82" s="1">
-        <v>88.16</v>
-[...8 lines deleted...]
-        <v>1.16</v>
+        <v>75.061301492537</v>
+      </c>
+      <c r="E82" t="s">
+        <v>11</v>
+      </c>
+      <c r="F82">
+        <v>1.14</v>
+      </c>
+      <c r="G82" s="1">
+        <v>443444.77</v>
       </c>
       <c r="H82" s="1">
-        <v>956189.87</v>
+        <v>72029.91</v>
       </c>
       <c r="I82" s="1">
-        <v>-183507.43</v>
-[...2 lines deleted...]
-        <v>-19.191526260365</v>
+        <v>16.243265198505</v>
+      </c>
+      <c r="J82">
+        <v>0.0</v>
       </c>
       <c r="K82">
         <v>0.0</v>
       </c>
-      <c r="L82">
-        <v>0.0</v>
+      <c r="L82" s="1">
+        <v>515474.68</v>
       </c>
       <c r="M82" s="1">
-        <v>772682.44</v>
+        <v>515474.68</v>
       </c>
       <c r="N82" s="1">
-        <v>772682.44</v>
-[...8 lines deleted...]
-    <row r="83" spans="1:16">
+        <v>0.41</v>
+      </c>
+      <c r="O82">
+        <v>1</v>
+      </c>
+      <c r="Z82" t="s">
+        <v>197</v>
+      </c>
+    </row>
+    <row r="83" spans="1:26">
       <c r="A83" t="s">
         <v>200</v>
       </c>
-      <c r="B83" t="s">
+      <c r="B83" s="1">
+        <v>603.0</v>
+      </c>
+      <c r="C83" s="1">
+        <v>1757.82</v>
+      </c>
+      <c r="D83" s="1">
+        <v>1733.8313930348</v>
+      </c>
+      <c r="E83" t="s">
+        <v>11</v>
+      </c>
+      <c r="F83">
+        <v>1.14</v>
+      </c>
+      <c r="G83" s="1">
+        <v>906940.24</v>
+      </c>
+      <c r="H83" s="1">
+        <v>19238.68</v>
+      </c>
+      <c r="I83" s="1">
+        <v>2.1212731723096</v>
+      </c>
+      <c r="J83">
+        <v>0.0</v>
+      </c>
+      <c r="K83">
+        <v>0.0</v>
+      </c>
+      <c r="L83" s="1">
+        <v>926178.92</v>
+      </c>
+      <c r="M83" s="1">
+        <v>926178.92</v>
+      </c>
+      <c r="N83" s="1">
+        <v>0.73</v>
+      </c>
+      <c r="O83">
+        <v>1</v>
+      </c>
+      <c r="Z83" t="s">
+        <v>199</v>
+      </c>
+    </row>
+    <row r="84" spans="1:26">
+      <c r="A84" t="s">
+        <v>202</v>
+      </c>
+      <c r="B84" s="1">
+        <v>888.0</v>
+      </c>
+      <c r="C84" s="1">
+        <v>878.31</v>
+      </c>
+      <c r="D84" s="1">
+        <v>838.37861486486</v>
+      </c>
+      <c r="E84" t="s">
+        <v>11</v>
+      </c>
+      <c r="F84">
+        <v>1.14</v>
+      </c>
+      <c r="G84" s="1">
+        <v>644157.92</v>
+      </c>
+      <c r="H84" s="1">
+        <v>37339.11</v>
+      </c>
+      <c r="I84" s="1">
+        <v>5.7965770257082</v>
+      </c>
+      <c r="J84">
+        <v>0.0</v>
+      </c>
+      <c r="K84">
+        <v>0.0</v>
+      </c>
+      <c r="L84" s="1">
+        <v>681497.03</v>
+      </c>
+      <c r="M84" s="1">
+        <v>681497.03</v>
+      </c>
+      <c r="N84" s="1">
+        <v>0.54</v>
+      </c>
+      <c r="O84">
+        <v>1</v>
+      </c>
+      <c r="Z84" t="s">
         <v>201</v>
       </c>
-      <c r="C83" s="1">
-[...43 lines deleted...]
-      <c r="A84" t="s">
+    </row>
+    <row r="85" spans="1:26">
+      <c r="A85" t="s">
+        <v>204</v>
+      </c>
+      <c r="B85" s="1">
+        <v>10283.0</v>
+      </c>
+      <c r="C85" s="1">
+        <v>47.54</v>
+      </c>
+      <c r="D85" s="1">
+        <v>47.664825440047</v>
+      </c>
+      <c r="E85" t="s">
+        <v>11</v>
+      </c>
+      <c r="F85">
+        <v>1.14</v>
+      </c>
+      <c r="G85" s="1">
+        <v>421378.17</v>
+      </c>
+      <c r="H85" s="1">
+        <v>5773.58</v>
+      </c>
+      <c r="I85" s="1">
+        <v>1.3701659010954</v>
+      </c>
+      <c r="J85">
+        <v>0.0</v>
+      </c>
+      <c r="K85">
+        <v>0.0</v>
+      </c>
+      <c r="L85" s="1">
+        <v>427151.75</v>
+      </c>
+      <c r="M85" s="1">
+        <v>427151.75</v>
+      </c>
+      <c r="N85" s="1">
+        <v>0.34</v>
+      </c>
+      <c r="O85">
+        <v>1</v>
+      </c>
+      <c r="Z85" t="s">
         <v>203</v>
       </c>
-      <c r="B84" t="s">
-[...46 lines deleted...]
-      <c r="A85" t="s">
+    </row>
+    <row r="86" spans="1:26">
+      <c r="A86" t="s">
+        <v>206</v>
+      </c>
+      <c r="B86" s="1">
+        <v>2756.0</v>
+      </c>
+      <c r="C86" s="1">
+        <v>275.94</v>
+      </c>
+      <c r="D86" s="1">
+        <v>172.49292089985</v>
+      </c>
+      <c r="E86" t="s">
+        <v>11</v>
+      </c>
+      <c r="F86">
+        <v>1.14</v>
+      </c>
+      <c r="G86" s="1">
+        <v>407635.92</v>
+      </c>
+      <c r="H86" s="1">
+        <v>256867.24</v>
+      </c>
+      <c r="I86" s="1">
+        <v>63.013887490582</v>
+      </c>
+      <c r="J86">
+        <v>0.0</v>
+      </c>
+      <c r="K86">
+        <v>0.0</v>
+      </c>
+      <c r="L86" s="1">
+        <v>664503.16</v>
+      </c>
+      <c r="M86" s="1">
+        <v>664503.16</v>
+      </c>
+      <c r="N86" s="1">
+        <v>0.52</v>
+      </c>
+      <c r="O86">
+        <v>1</v>
+      </c>
+      <c r="Z86" t="s">
         <v>205</v>
       </c>
-      <c r="B85" t="s">
-[...46 lines deleted...]
-      <c r="A86" t="s">
+    </row>
+    <row r="87" spans="1:26">
+      <c r="A87" t="s">
+        <v>208</v>
+      </c>
+      <c r="B87" s="1">
+        <v>3230.0</v>
+      </c>
+      <c r="C87" s="1">
+        <v>311.07</v>
+      </c>
+      <c r="D87" s="1">
+        <v>326.98577089783</v>
+      </c>
+      <c r="E87" t="s">
+        <v>11</v>
+      </c>
+      <c r="F87">
+        <v>1.14</v>
+      </c>
+      <c r="G87" s="1">
+        <v>903797.46</v>
+      </c>
+      <c r="H87" s="1">
+        <v>-25859.5</v>
+      </c>
+      <c r="I87" s="1">
+        <v>-2.8612052085209</v>
+      </c>
+      <c r="J87">
+        <v>0.57</v>
+      </c>
+      <c r="K87" t="s">
+        <v>209</v>
+      </c>
+      <c r="L87" s="1">
+        <v>877937.96</v>
+      </c>
+      <c r="M87" s="1">
+        <v>879764.24</v>
+      </c>
+      <c r="N87" s="1">
+        <v>0.69</v>
+      </c>
+      <c r="O87">
+        <v>1</v>
+      </c>
+      <c r="Z87" t="s">
         <v>207</v>
       </c>
-      <c r="B86" t="s">
-[...95 lines deleted...]
-    <row r="88" spans="1:16">
+    </row>
+    <row r="88" spans="1:26">
       <c r="A88" t="s">
         <v>211</v>
       </c>
-      <c r="B88" t="s">
-        <v>212</v>
+      <c r="B88" s="1">
+        <v>5023.0</v>
       </c>
       <c r="C88" s="1">
-        <v>3109.0</v>
+        <v>187.13</v>
       </c>
       <c r="D88" s="1">
-        <v>293.3</v>
-[...8 lines deleted...]
-        <v>1.16</v>
+        <v>194.56943061915</v>
+      </c>
+      <c r="E88" t="s">
+        <v>11</v>
+      </c>
+      <c r="F88">
+        <v>1.14</v>
+      </c>
+      <c r="G88" s="1">
+        <v>854258.02</v>
       </c>
       <c r="H88" s="1">
-        <v>876155.07</v>
+        <v>-32942.99</v>
       </c>
       <c r="I88" s="1">
-        <v>-92997.34</v>
-[...2 lines deleted...]
-        <v>-10.614255761825</v>
+        <v>-3.856327857478</v>
+      </c>
+      <c r="J88">
+        <v>0.0</v>
       </c>
       <c r="K88">
         <v>0.0</v>
       </c>
-      <c r="L88">
-        <v>0.0</v>
+      <c r="L88" s="1">
+        <v>821315.03</v>
       </c>
       <c r="M88" s="1">
-        <v>783157.73</v>
+        <v>821315.03</v>
       </c>
       <c r="N88" s="1">
-        <v>783157.73</v>
-[...8 lines deleted...]
-    <row r="89" spans="1:16">
+        <v>0.65</v>
+      </c>
+      <c r="O88">
+        <v>1</v>
+      </c>
+      <c r="Z88" t="s">
+        <v>210</v>
+      </c>
+    </row>
+    <row r="89" spans="1:26">
       <c r="A89" t="s">
         <v>213</v>
       </c>
-      <c r="B89" t="s">
-        <v>214</v>
+      <c r="B89" s="1">
+        <v>3890.0</v>
       </c>
       <c r="C89" s="1">
-        <v>1260.0</v>
+        <v>281.6</v>
       </c>
       <c r="D89" s="1">
-        <v>188.83</v>
-[...8 lines deleted...]
-        <v>1.16</v>
+        <v>182.96879691517</v>
+      </c>
+      <c r="E89" t="s">
+        <v>11</v>
+      </c>
+      <c r="F89">
+        <v>1.14</v>
+      </c>
+      <c r="G89" s="1">
+        <v>608716.66</v>
       </c>
       <c r="H89" s="1">
-        <v>251667.16</v>
+        <v>348445.3</v>
       </c>
       <c r="I89" s="1">
-        <v>-47324.99</v>
-[...2 lines deleted...]
-        <v>-18.804594926092</v>
+        <v>57.242609394</v>
+      </c>
+      <c r="J89">
+        <v>0.0</v>
       </c>
       <c r="K89">
-        <v>0.61</v>
-[...2 lines deleted...]
-        <v>772.65</v>
+        <v>0.0</v>
+      </c>
+      <c r="L89" s="1">
+        <v>957161.96</v>
       </c>
       <c r="M89" s="1">
-        <v>204342.17</v>
+        <v>957161.96</v>
       </c>
       <c r="N89" s="1">
-        <v>205114.82</v>
-[...8 lines deleted...]
-    <row r="90" spans="1:16">
+        <v>0.75</v>
+      </c>
+      <c r="O89">
+        <v>1</v>
+      </c>
+      <c r="Z89" t="s">
+        <v>212</v>
+      </c>
+    </row>
+    <row r="90" spans="1:26">
       <c r="A90" t="s">
         <v>215</v>
       </c>
-      <c r="B90" t="s">
-        <v>216</v>
+      <c r="B90" s="1">
+        <v>5814.0</v>
       </c>
       <c r="C90" s="1">
-        <v>3757.0</v>
+        <v>396.18</v>
       </c>
       <c r="D90" s="1">
-        <v>263.3</v>
-[...8 lines deleted...]
-        <v>1.16</v>
+        <v>335.33270725834</v>
+      </c>
+      <c r="E90" t="s">
+        <v>11</v>
+      </c>
+      <c r="F90">
+        <v>1.14</v>
+      </c>
+      <c r="G90" s="1">
+        <v>1664781.76</v>
       </c>
       <c r="H90" s="1">
-        <v>552031.0</v>
+        <v>347879.8</v>
       </c>
       <c r="I90" s="1">
-        <v>297557.27</v>
-[...2 lines deleted...]
-        <v>53.902275415692</v>
+        <v>20.896420681591</v>
+      </c>
+      <c r="J90">
+        <v>0.0</v>
       </c>
       <c r="K90">
         <v>0.0</v>
       </c>
-      <c r="L90">
-        <v>0.0</v>
+      <c r="L90" s="1">
+        <v>2012661.56</v>
       </c>
       <c r="M90" s="1">
-        <v>849588.27</v>
+        <v>2012661.56</v>
       </c>
       <c r="N90" s="1">
-        <v>849588.27</v>
-[...8 lines deleted...]
-    <row r="91" spans="1:16">
+        <v>1.59</v>
+      </c>
+      <c r="O90">
+        <v>1</v>
+      </c>
+      <c r="Z90" t="s">
+        <v>214</v>
+      </c>
+    </row>
+    <row r="91" spans="1:26">
       <c r="A91" t="s">
         <v>217</v>
       </c>
-      <c r="B91" t="s">
-        <v>218</v>
+      <c r="B91" s="1">
+        <v>2096.0</v>
       </c>
       <c r="C91" s="1">
-        <v>6402.0</v>
+        <v>305.55</v>
       </c>
       <c r="D91" s="1">
-        <v>423.74</v>
-[...8 lines deleted...]
-        <v>1.16</v>
+        <v>219.40117843512</v>
+      </c>
+      <c r="E91" t="s">
+        <v>11</v>
+      </c>
+      <c r="F91">
+        <v>1.14</v>
+      </c>
+      <c r="G91" s="1">
+        <v>392623.34</v>
       </c>
       <c r="H91" s="1">
-        <v>1833149.78</v>
+        <v>166975.42</v>
       </c>
       <c r="I91" s="1">
-        <v>496719.66</v>
-[...2 lines deleted...]
-        <v>27.096512539199</v>
+        <v>42.528144149556</v>
+      </c>
+      <c r="J91">
+        <v>0.0</v>
       </c>
       <c r="K91">
         <v>0.0</v>
       </c>
-      <c r="L91">
-        <v>0.0</v>
+      <c r="L91" s="1">
+        <v>559598.76</v>
       </c>
       <c r="M91" s="1">
-        <v>2329869.44</v>
+        <v>559598.76</v>
       </c>
       <c r="N91" s="1">
-        <v>2329869.44</v>
-[...8 lines deleted...]
-    <row r="92" spans="1:16">
+        <v>0.44</v>
+      </c>
+      <c r="O91">
+        <v>1</v>
+      </c>
+      <c r="Z91" t="s">
+        <v>216</v>
+      </c>
+    </row>
+    <row r="92" spans="1:26">
       <c r="A92" t="s">
         <v>219</v>
       </c>
-      <c r="B92" t="s">
-        <v>220</v>
+      <c r="B92" s="1">
+        <v>2541.0</v>
       </c>
       <c r="C92" s="1">
-        <v>2225.0</v>
+        <v>534.07</v>
       </c>
       <c r="D92" s="1">
-        <v>308.12</v>
-[...8 lines deleted...]
-        <v>1.16</v>
+        <v>427.74191656828</v>
+      </c>
+      <c r="E92" t="s">
+        <v>11</v>
+      </c>
+      <c r="F92">
+        <v>1.14</v>
+      </c>
+      <c r="G92" s="1">
+        <v>928234.2</v>
       </c>
       <c r="H92" s="1">
-        <v>408235.23</v>
+        <v>257551.0</v>
       </c>
       <c r="I92" s="1">
-        <v>180562.81</v>
-[...2 lines deleted...]
-        <v>44.230090088011</v>
+        <v>27.746338154746</v>
+      </c>
+      <c r="J92">
+        <v>0.3</v>
       </c>
       <c r="K92">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>767.27</v>
+      </c>
+      <c r="L92" s="1">
+        <v>1185785.2</v>
       </c>
       <c r="M92" s="1">
-        <v>588798.04</v>
+        <v>1186552.47</v>
       </c>
       <c r="N92" s="1">
-        <v>588798.04</v>
-[...8 lines deleted...]
-    <row r="93" spans="1:16">
+        <v>0.94</v>
+      </c>
+      <c r="O92">
+        <v>1</v>
+      </c>
+      <c r="Z92" t="s">
+        <v>218</v>
+      </c>
+    </row>
+    <row r="93" spans="1:26">
       <c r="A93" t="s">
         <v>221</v>
       </c>
-      <c r="B93" t="s">
-        <v>222</v>
+      <c r="B93" s="1">
+        <v>2393.0</v>
       </c>
       <c r="C93" s="1">
-        <v>2798.0</v>
+        <v>150.34</v>
       </c>
       <c r="D93" s="1">
-        <v>482.08</v>
-[...8 lines deleted...]
-        <v>1.16</v>
+        <v>148.79794400334</v>
+      </c>
+      <c r="E93" t="s">
+        <v>11</v>
+      </c>
+      <c r="F93">
+        <v>1.14</v>
+      </c>
+      <c r="G93" s="1">
+        <v>299309.45</v>
       </c>
       <c r="H93" s="1">
-        <v>1022116.99</v>
+        <v>15045.59</v>
       </c>
       <c r="I93" s="1">
-        <v>136348.97</v>
-[...2 lines deleted...]
-        <v>13.339859461685</v>
+        <v>5.0267674475363</v>
+      </c>
+      <c r="J93">
+        <v>0.0</v>
       </c>
       <c r="K93">
         <v>0.0</v>
       </c>
-      <c r="L93">
-        <v>0.0</v>
+      <c r="L93" s="1">
+        <v>314355.04</v>
       </c>
       <c r="M93" s="1">
-        <v>1158465.96</v>
+        <v>314355.04</v>
       </c>
       <c r="N93" s="1">
-        <v>1158465.96</v>
-[...8 lines deleted...]
-    <row r="94" spans="1:16">
+        <v>0.25</v>
+      </c>
+      <c r="O93">
+        <v>1</v>
+      </c>
+      <c r="Z93" t="s">
+        <v>220</v>
+      </c>
+    </row>
+    <row r="94" spans="1:26">
       <c r="A94" t="s">
         <v>223</v>
       </c>
-      <c r="B94" t="s">
+      <c r="B94" s="1">
+        <v>1845.0</v>
+      </c>
+      <c r="C94" s="1">
+        <v>483.55</v>
+      </c>
+      <c r="D94" s="1">
+        <v>418.92536585366</v>
+      </c>
+      <c r="E94" t="s">
+        <v>11</v>
+      </c>
+      <c r="F94">
+        <v>1.14</v>
+      </c>
+      <c r="G94" s="1">
+        <v>658419.03</v>
+      </c>
+      <c r="H94" s="1">
+        <v>121125.51</v>
+      </c>
+      <c r="I94" s="1">
+        <v>18.396416944389</v>
+      </c>
+      <c r="J94">
+        <v>0.58</v>
+      </c>
+      <c r="K94" t="s">
         <v>224</v>
       </c>
-      <c r="C94" s="1">
-[...23 lines deleted...]
-      <c r="K94">
+      <c r="L94" s="1">
+        <v>779544.54</v>
+      </c>
+      <c r="M94" s="1">
+        <v>780621.2</v>
+      </c>
+      <c r="N94" s="1">
+        <v>0.62</v>
+      </c>
+      <c r="O94">
+        <v>1</v>
+      </c>
+      <c r="Z94" t="s">
+        <v>222</v>
+      </c>
+    </row>
+    <row r="95" spans="1:26">
+      <c r="A95" t="s">
+        <v>226</v>
+      </c>
+      <c r="B95" s="1">
+        <v>14915.0</v>
+      </c>
+      <c r="C95" s="1">
+        <v>72.08</v>
+      </c>
+      <c r="D95" s="1">
+        <v>84.3140650352</v>
+      </c>
+      <c r="E95" t="s">
+        <v>11</v>
+      </c>
+      <c r="F95">
+        <v>1.14</v>
+      </c>
+      <c r="G95" s="1">
+        <v>1084560.02</v>
+      </c>
+      <c r="H95" s="1">
+        <v>-145180.23</v>
+      </c>
+      <c r="I95" s="1">
+        <v>-13.386094575015</v>
+      </c>
+      <c r="J95">
+        <v>0.0</v>
+      </c>
+      <c r="K95">
+        <v>0.0</v>
+      </c>
+      <c r="L95" s="1">
+        <v>939379.79</v>
+      </c>
+      <c r="M95" s="1">
+        <v>939379.79</v>
+      </c>
+      <c r="N95" s="1">
+        <v>0.74</v>
+      </c>
+      <c r="O95">
+        <v>1</v>
+      </c>
+      <c r="Z95" t="s">
+        <v>225</v>
+      </c>
+    </row>
+    <row r="96" spans="1:26">
+      <c r="A96" t="s">
+        <v>228</v>
+      </c>
+      <c r="B96" s="1">
+        <v>568.0</v>
+      </c>
+      <c r="C96" s="1">
+        <v>1065.83</v>
+      </c>
+      <c r="D96" s="1">
+        <v>869.17823943662</v>
+      </c>
+      <c r="E96" t="s">
+        <v>11</v>
+      </c>
+      <c r="F96">
+        <v>1.14</v>
+      </c>
+      <c r="G96" s="1">
+        <v>425479.52</v>
+      </c>
+      <c r="H96" s="1">
+        <v>103500.72</v>
+      </c>
+      <c r="I96" s="1">
+        <v>24.325664370403</v>
+      </c>
+      <c r="J96">
+        <v>0.0</v>
+      </c>
+      <c r="K96">
+        <v>0.0</v>
+      </c>
+      <c r="L96" s="1">
+        <v>528980.24</v>
+      </c>
+      <c r="M96" s="1">
+        <v>528980.24</v>
+      </c>
+      <c r="N96" s="1">
+        <v>0.42</v>
+      </c>
+      <c r="O96">
+        <v>1</v>
+      </c>
+      <c r="Z96" t="s">
+        <v>227</v>
+      </c>
+    </row>
+    <row r="97" spans="1:26">
+      <c r="A97" t="s">
+        <v>230</v>
+      </c>
+      <c r="B97" s="1">
+        <v>2043.0</v>
+      </c>
+      <c r="C97" s="1">
+        <v>425.19</v>
+      </c>
+      <c r="D97" s="1">
+        <v>309.12199706314</v>
+      </c>
+      <c r="E97" t="s">
+        <v>11</v>
+      </c>
+      <c r="F97">
+        <v>1.14</v>
+      </c>
+      <c r="G97" s="1">
+        <v>538462.93</v>
+      </c>
+      <c r="H97" s="1">
+        <v>220559.46</v>
+      </c>
+      <c r="I97" s="1">
+        <v>40.960936716665</v>
+      </c>
+      <c r="J97">
+        <v>0.0</v>
+      </c>
+      <c r="K97">
+        <v>0.0</v>
+      </c>
+      <c r="L97" s="1">
+        <v>759022.39</v>
+      </c>
+      <c r="M97" s="1">
+        <v>759022.39</v>
+      </c>
+      <c r="N97" s="1">
+        <v>0.6</v>
+      </c>
+      <c r="O97">
+        <v>1</v>
+      </c>
+      <c r="Z97" t="s">
+        <v>229</v>
+      </c>
+    </row>
+    <row r="98" spans="1:26">
+      <c r="A98" t="s">
+        <v>232</v>
+      </c>
+      <c r="B98" s="1">
+        <v>1562.0</v>
+      </c>
+      <c r="C98" s="1">
+        <v>303.58</v>
+      </c>
+      <c r="D98" s="1">
+        <v>236.48548015365</v>
+      </c>
+      <c r="E98" t="s">
+        <v>11</v>
+      </c>
+      <c r="F98">
+        <v>1.14</v>
+      </c>
+      <c r="G98" s="1">
+        <v>318072.84</v>
+      </c>
+      <c r="H98" s="1">
+        <v>96267.64</v>
+      </c>
+      <c r="I98" s="1">
+        <v>30.265910160704</v>
+      </c>
+      <c r="J98">
+        <v>0.0</v>
+      </c>
+      <c r="K98">
+        <v>0.0</v>
+      </c>
+      <c r="L98" s="1">
+        <v>414340.48</v>
+      </c>
+      <c r="M98" s="1">
+        <v>414340.48</v>
+      </c>
+      <c r="N98" s="1">
         <v>0.33</v>
       </c>
-      <c r="L94">
-[...8 lines deleted...]
-      <c r="O94" s="1">
+      <c r="O98">
+        <v>1</v>
+      </c>
+      <c r="Z98" t="s">
+        <v>231</v>
+      </c>
+    </row>
+    <row r="99" spans="1:26">
+      <c r="A99" t="s">
+        <v>234</v>
+      </c>
+      <c r="B99" s="1">
+        <v>4178.0</v>
+      </c>
+      <c r="C99" s="1">
+        <v>356.02</v>
+      </c>
+      <c r="D99" s="1">
+        <v>194.01785543322</v>
+      </c>
+      <c r="E99" t="s">
+        <v>11</v>
+      </c>
+      <c r="F99">
+        <v>1.14</v>
+      </c>
+      <c r="G99" s="1">
+        <v>727356.65</v>
+      </c>
+      <c r="H99" s="1">
+        <v>572352.0</v>
+      </c>
+      <c r="I99" s="1">
+        <v>78.68931974431</v>
+      </c>
+      <c r="J99">
+        <v>0.0</v>
+      </c>
+      <c r="K99">
+        <v>0.0</v>
+      </c>
+      <c r="L99" s="1">
+        <v>1299708.65</v>
+      </c>
+      <c r="M99" s="1">
+        <v>1299708.65</v>
+      </c>
+      <c r="N99" s="1">
+        <v>1.02</v>
+      </c>
+      <c r="O99">
+        <v>1</v>
+      </c>
+      <c r="Z99" t="s">
+        <v>233</v>
+      </c>
+    </row>
+    <row r="100" spans="1:26">
+      <c r="A100" t="s">
+        <v>234</v>
+      </c>
+      <c r="B100" s="1">
+        <v>1736.0</v>
+      </c>
+      <c r="C100" s="1">
+        <v>356.02</v>
+      </c>
+      <c r="D100" s="1">
+        <v>305.7191359447</v>
+      </c>
+      <c r="E100" t="s">
+        <v>11</v>
+      </c>
+      <c r="F100">
+        <v>1.14</v>
+      </c>
+      <c r="G100" s="1">
+        <v>453607.92</v>
+      </c>
+      <c r="H100" s="1">
+        <v>86433.78</v>
+      </c>
+      <c r="I100" s="1">
+        <v>19.054733435871</v>
+      </c>
+      <c r="J100">
+        <v>0.0</v>
+      </c>
+      <c r="K100">
+        <v>0.0</v>
+      </c>
+      <c r="L100" s="1">
+        <v>540041.7</v>
+      </c>
+      <c r="M100" s="1">
+        <v>540041.7</v>
+      </c>
+      <c r="N100" s="1">
+        <v>0.43</v>
+      </c>
+      <c r="O100">
+        <v>1</v>
+      </c>
+      <c r="Z100" t="s">
+        <v>233</v>
+      </c>
+    </row>
+    <row r="101" spans="1:26">
+      <c r="A101" t="s">
+        <v>236</v>
+      </c>
+      <c r="B101" s="1">
+        <v>4124.0</v>
+      </c>
+      <c r="C101" s="1">
+        <v>113.7</v>
+      </c>
+      <c r="D101" s="1">
+        <v>98.554953928225</v>
+      </c>
+      <c r="E101" t="s">
+        <v>11</v>
+      </c>
+      <c r="F101">
+        <v>1.14</v>
+      </c>
+      <c r="G101" s="1">
+        <v>347038.91</v>
+      </c>
+      <c r="H101" s="1">
+        <v>62676.5</v>
+      </c>
+      <c r="I101" s="1">
+        <v>18.060366775587</v>
+      </c>
+      <c r="J101">
+        <v>0.0</v>
+      </c>
+      <c r="K101">
+        <v>0.0</v>
+      </c>
+      <c r="L101" s="1">
+        <v>409715.41</v>
+      </c>
+      <c r="M101" s="1">
+        <v>409715.41</v>
+      </c>
+      <c r="N101" s="1">
+        <v>0.32</v>
+      </c>
+      <c r="O101">
+        <v>1</v>
+      </c>
+      <c r="Z101" t="s">
+        <v>235</v>
+      </c>
+    </row>
+    <row r="102" spans="1:26">
+      <c r="A102" t="s">
+        <v>238</v>
+      </c>
+      <c r="B102" s="1">
+        <v>8409.0</v>
+      </c>
+      <c r="C102" s="1">
+        <v>88.74</v>
+      </c>
+      <c r="D102" s="1">
+        <v>84.764491616126</v>
+      </c>
+      <c r="E102" t="s">
+        <v>11</v>
+      </c>
+      <c r="F102">
+        <v>1.14</v>
+      </c>
+      <c r="G102" s="1">
+        <v>611295.71</v>
+      </c>
+      <c r="H102" s="1">
+        <v>40733.35</v>
+      </c>
+      <c r="I102" s="1">
+        <v>6.6634444400076</v>
+      </c>
+      <c r="J102">
+        <v>0.0</v>
+      </c>
+      <c r="K102">
+        <v>0.0</v>
+      </c>
+      <c r="L102" s="1">
+        <v>652029.06</v>
+      </c>
+      <c r="M102" s="1">
+        <v>652029.06</v>
+      </c>
+      <c r="N102" s="1">
+        <v>0.51</v>
+      </c>
+      <c r="O102">
+        <v>1</v>
+      </c>
+      <c r="Z102" t="s">
+        <v>237</v>
+      </c>
+    </row>
+    <row r="103" spans="1:26">
+      <c r="A103" t="s">
+        <v>240</v>
+      </c>
+      <c r="B103" s="1">
+        <v>6956.0</v>
+      </c>
+      <c r="C103" s="1">
+        <v>85.29</v>
+      </c>
+      <c r="D103" s="1">
+        <v>80.722159286947</v>
+      </c>
+      <c r="E103" t="s">
+        <v>11</v>
+      </c>
+      <c r="F103">
+        <v>1.14</v>
+      </c>
+      <c r="G103" s="1">
+        <v>479427.9</v>
+      </c>
+      <c r="H103" s="1">
+        <v>38967.17</v>
+      </c>
+      <c r="I103" s="1">
+        <v>8.1278477952576</v>
+      </c>
+      <c r="J103">
+        <v>0.0</v>
+      </c>
+      <c r="K103">
+        <v>0.0</v>
+      </c>
+      <c r="L103" s="1">
+        <v>518395.07</v>
+      </c>
+      <c r="M103" s="1">
+        <v>518395.07</v>
+      </c>
+      <c r="N103" s="1">
+        <v>0.41</v>
+      </c>
+      <c r="O103">
+        <v>1</v>
+      </c>
+      <c r="Z103" t="s">
+        <v>239</v>
+      </c>
+    </row>
+    <row r="104" spans="1:26">
+      <c r="A104" t="s">
+        <v>242</v>
+      </c>
+      <c r="B104" s="1">
+        <v>3442.0</v>
+      </c>
+      <c r="C104" s="1">
+        <v>236.0</v>
+      </c>
+      <c r="D104" s="1">
+        <v>185.86096746078</v>
+      </c>
+      <c r="E104" t="s">
+        <v>11</v>
+      </c>
+      <c r="F104">
+        <v>1.14</v>
+      </c>
+      <c r="G104" s="1">
+        <v>546967.72</v>
+      </c>
+      <c r="H104" s="1">
+        <v>162816.02</v>
+      </c>
+      <c r="I104" s="1">
+        <v>29.767025374002</v>
+      </c>
+      <c r="J104">
+        <v>0.0</v>
+      </c>
+      <c r="K104">
+        <v>0.0</v>
+      </c>
+      <c r="L104" s="1">
+        <v>709783.74</v>
+      </c>
+      <c r="M104" s="1">
+        <v>709783.74</v>
+      </c>
+      <c r="N104" s="1">
+        <v>0.56</v>
+      </c>
+      <c r="O104">
+        <v>1</v>
+      </c>
+      <c r="Z104" t="s">
+        <v>241</v>
+      </c>
+    </row>
+    <row r="105" spans="1:26">
+      <c r="A105" t="s">
+        <v>244</v>
+      </c>
+      <c r="B105" s="1">
+        <v>14102.0</v>
+      </c>
+      <c r="C105" s="1">
+        <v>75.98</v>
+      </c>
+      <c r="D105" s="1">
+        <v>71.152902425188</v>
+      </c>
+      <c r="E105" t="s">
+        <v>11</v>
+      </c>
+      <c r="F105">
+        <v>1.14</v>
+      </c>
+      <c r="G105" s="1">
+        <v>858748.5</v>
+      </c>
+      <c r="H105" s="1">
+        <v>77482.84</v>
+      </c>
+      <c r="I105" s="1">
+        <v>9.022762776296</v>
+      </c>
+      <c r="J105">
+        <v>0.0</v>
+      </c>
+      <c r="K105">
+        <v>0.0</v>
+      </c>
+      <c r="L105" s="1">
+        <v>936231.34</v>
+      </c>
+      <c r="M105" s="1">
+        <v>936231.34</v>
+      </c>
+      <c r="N105" s="1">
+        <v>0.74</v>
+      </c>
+      <c r="O105">
+        <v>1</v>
+      </c>
+      <c r="Z105" t="s">
+        <v>243</v>
+      </c>
+    </row>
+    <row r="106" spans="1:26">
+      <c r="A106" t="s">
+        <v>246</v>
+      </c>
+      <c r="B106" s="1">
+        <v>1741.0</v>
+      </c>
+      <c r="C106" s="1">
+        <v>148.41</v>
+      </c>
+      <c r="D106" s="1">
+        <v>194.41940838599</v>
+      </c>
+      <c r="E106" t="s">
+        <v>11</v>
+      </c>
+      <c r="F106">
+        <v>1.14</v>
+      </c>
+      <c r="G106" s="1">
+        <v>286632.4</v>
+      </c>
+      <c r="H106" s="1">
+        <v>-60862.98</v>
+      </c>
+      <c r="I106" s="1">
+        <v>-21.233810274065</v>
+      </c>
+      <c r="J106">
+        <v>0.0</v>
+      </c>
+      <c r="K106">
+        <v>0.0</v>
+      </c>
+      <c r="L106" s="1">
+        <v>225769.42</v>
+      </c>
+      <c r="M106" s="1">
+        <v>225769.42</v>
+      </c>
+      <c r="N106" s="1">
+        <v>0.18</v>
+      </c>
+      <c r="O106">
+        <v>1</v>
+      </c>
+      <c r="Z106" t="s">
+        <v>245</v>
+      </c>
+    </row>
+    <row r="107" spans="1:26">
+      <c r="A107" t="s">
+        <v>248</v>
+      </c>
+      <c r="B107" s="1">
+        <v>38583168.76</v>
+      </c>
+      <c r="C107" s="1">
+        <v>1.1452</v>
+      </c>
+      <c r="D107" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="E107" t="s">
+        <v>11</v>
+      </c>
+      <c r="F107">
+        <v>1.14</v>
+      </c>
+      <c r="G107" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H107" s="1">
+        <v>323065.92</v>
+      </c>
+      <c r="I107" s="1">
+        <v>0</v>
+      </c>
+      <c r="J107">
+        <v>0.0</v>
+      </c>
+      <c r="K107">
+        <v>0.0</v>
+      </c>
+      <c r="L107" s="1">
+        <v>323065.92</v>
+      </c>
+      <c r="M107" s="1">
+        <v>323065.92</v>
+      </c>
+      <c r="N107" s="1">
         <v>0.25</v>
       </c>
-      <c r="P94">
-[...604 lines deleted...]
-      <c r="A107" t="s">
+      <c r="O107">
+        <v>1</v>
+      </c>
+      <c r="Z107" t="s">
         <v>247</v>
-      </c>
-[...93 lines deleted...]
-        <v>1</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">