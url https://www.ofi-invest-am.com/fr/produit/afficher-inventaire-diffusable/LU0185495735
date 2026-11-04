--- v4 (2026-10-14)
+++ v5 (2026-11-04)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="1" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Répartition" sheetId="1" r:id="rId4"/>
     <sheet name="Valorisation" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="249">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="258">
   <si>
     <t>Type Part</t>
   </si>
   <si>
     <t>CodeIsin</t>
   </si>
   <si>
     <t>Parts</t>
   </si>
   <si>
     <t>Vl</t>
   </si>
   <si>
     <t>Devise</t>
   </si>
   <si>
     <t>Actif net</t>
   </si>
   <si>
     <t>A_EUR</t>
   </si>
   <si>
     <t>LU0185495495</t>
   </si>
   <si>
@@ -130,681 +130,708 @@
   <si>
     <t>Var.</t>
   </si>
   <si>
     <t>CC (EUR)</t>
   </si>
   <si>
     <t>Interets (EUR)</t>
   </si>
   <si>
     <t>VBCE (EUR)</t>
   </si>
   <si>
     <t>VBCI (EUR)</t>
   </si>
   <si>
     <t>Poids</t>
   </si>
   <si>
     <t>Nb.</t>
   </si>
   <si>
     <t>US00287Y1091</t>
   </si>
   <si>
-    <t>ABBVIE INC</t>
+    <t>ABBVIE</t>
+  </si>
+  <si>
+    <t>8 363.04</t>
   </si>
   <si>
     <t>US0079031078</t>
   </si>
   <si>
-    <t>ADVANCED MICRO DEVICES INC</t>
+    <t>ADVANCED MICRO DEVICES</t>
   </si>
   <si>
     <t>US02079K3059</t>
   </si>
   <si>
-    <t>ALPHABET INC CLASS A</t>
+    <t>ALPHABET CLASS A</t>
   </si>
   <si>
     <t>US0258161092</t>
   </si>
   <si>
     <t>AMERICAN EXPRESS</t>
   </si>
   <si>
-    <t>2 698.46</t>
+    <t>2 679.96</t>
   </si>
   <si>
     <t>US0320951017</t>
   </si>
   <si>
     <t>AMPHENOL CORP CLASS A</t>
   </si>
   <si>
-    <t>1 258.16</t>
-[...1 lines deleted...]
-  <si>
     <t>US0326541051</t>
   </si>
   <si>
-    <t>ANALOG DEVICES INC</t>
+    <t>ANALOG DEVICES</t>
   </si>
   <si>
     <t>GB00BRXH2664</t>
   </si>
   <si>
     <t>ANGLOGOLD ASHANTI PLC</t>
   </si>
   <si>
     <t>US0378331005</t>
   </si>
   <si>
     <t>APPLE INC</t>
   </si>
   <si>
     <t>US0382221051</t>
   </si>
   <si>
     <t>APPLIED MATERIAL INC</t>
   </si>
   <si>
     <t>US0404132054</t>
   </si>
   <si>
     <t>ARISTA NETWORKS INC</t>
   </si>
   <si>
     <t>US05464C1018</t>
   </si>
   <si>
-    <t>AXON ENTERPRISE INC</t>
+    <t>AXON ENTERPRISE</t>
   </si>
   <si>
     <t>US05722G1004</t>
   </si>
   <si>
     <t>BAKER HUGHES CLASS A</t>
   </si>
   <si>
     <t>US0605051046</t>
   </si>
   <si>
     <t>BANK OF AMERICA CORP</t>
   </si>
   <si>
     <t>US09290D1019</t>
   </si>
   <si>
-    <t>BLACKROCK INC</t>
+    <t>BLACKROCK</t>
   </si>
   <si>
     <t>US0970231058</t>
   </si>
   <si>
     <t>BOEING</t>
   </si>
   <si>
     <t>US09857L1089</t>
   </si>
   <si>
-    <t>BOOKING HOLDINGS INC</t>
+    <t>BOOKING HOLDINGS</t>
   </si>
   <si>
     <t>US1011371077</t>
   </si>
   <si>
     <t>BOSTON SCIENTIFIC CORP</t>
   </si>
   <si>
     <t>US11135F1012</t>
   </si>
   <si>
     <t>BROADCOM INC</t>
   </si>
   <si>
     <t>US14040H1059</t>
   </si>
   <si>
     <t>CAPITAL ONE FINANCIAL CORP</t>
   </si>
   <si>
     <t>US1491231015</t>
   </si>
   <si>
     <t>CATERPILLAR INC</t>
   </si>
   <si>
+    <t>1 016.88</t>
+  </si>
+  <si>
     <t>US15118V2079</t>
   </si>
   <si>
-    <t>CELSIUS HOLDINGS INC</t>
+    <t>CELSIUS HOLDINGS</t>
   </si>
   <si>
     <t>US15675D1037</t>
   </si>
   <si>
     <t>CEREBRAS SYSTEMS INC CLASS A</t>
   </si>
   <si>
-    <t>US17275R1023</t>
-[...7 lines deleted...]
-  <si>
     <t>US1729674242</t>
   </si>
   <si>
     <t>CITIGROUP INC</t>
   </si>
   <si>
+    <t>2 512.38</t>
+  </si>
+  <si>
     <t>US1912161007</t>
   </si>
   <si>
     <t>COCA-COLA</t>
   </si>
   <si>
+    <t>US19247G1076</t>
+  </si>
+  <si>
+    <t>COHERENT</t>
+  </si>
+  <si>
     <t>US21037T1097</t>
   </si>
   <si>
     <t>CONSTELLATION ENERGY CORP</t>
   </si>
   <si>
     <t>US22160K1051</t>
   </si>
   <si>
     <t>COSTCO WHOLESALE CORP</t>
   </si>
   <si>
+    <t>KYG254571055</t>
+  </si>
+  <si>
+    <t>CREDO TECHNOLOGY GROUP HOLDING LTD</t>
+  </si>
+  <si>
     <t>US22788C1053</t>
   </si>
   <si>
-    <t>CROWDSTRIKE HOLDINGS INC CLASS A</t>
+    <t>CROWDSTRIKE HOLDINGS CLASS A</t>
+  </si>
+  <si>
+    <t>US2435371073</t>
+  </si>
+  <si>
+    <t>DECKERS OUTDOOR</t>
   </si>
   <si>
     <t>US2441991054</t>
   </si>
   <si>
     <t>DEERE</t>
   </si>
   <si>
-    <t>1 899.50</t>
+    <t>1 886.47</t>
   </si>
   <si>
     <t>US2538681030</t>
   </si>
   <si>
-    <t>DIGITAL REALTY TRUST REIT INC</t>
+    <t>DIGITAL REALTY TRUST REIT</t>
   </si>
   <si>
     <t>IE00B8KQN827</t>
   </si>
   <si>
     <t>EATON PLC</t>
   </si>
   <si>
-    <t>1 682.04</t>
+    <t>1 670.51</t>
   </si>
   <si>
     <t>US28176E1082</t>
   </si>
   <si>
-    <t>EDWARDS LIFESCIENCES CORP</t>
+    <t>EDWARDS LIFESCIENCES</t>
   </si>
   <si>
     <t>US5324571083</t>
   </si>
   <si>
     <t>ELI LILLY</t>
   </si>
   <si>
     <t>US2910111044</t>
   </si>
   <si>
     <t>EMERSON ELECTRIC</t>
   </si>
   <si>
+    <t>US30233Q1085</t>
+  </si>
+  <si>
+    <t>EXXONMOBIL HOLDINGS CORP</t>
+  </si>
+  <si>
     <t>NL0011585146</t>
   </si>
   <si>
-    <t>FERRARI NV</t>
+    <t>FERRARI</t>
   </si>
   <si>
     <t>US3167731005</t>
   </si>
   <si>
     <t>FIFTH THIRD BANCORP</t>
   </si>
   <si>
-    <t>3 957.11</t>
-[...1 lines deleted...]
-  <si>
     <t>US35671D8570</t>
   </si>
   <si>
     <t>FREEPORT MCMORAN INC</t>
   </si>
   <si>
     <t>US3696043013</t>
   </si>
   <si>
     <t>GE AEROSPACE</t>
   </si>
   <si>
-    <t>1 436.80</t>
+    <t>US36828A1016</t>
+  </si>
+  <si>
+    <t>GE VERNOVA INC</t>
   </si>
   <si>
     <t>US37045V1008</t>
   </si>
   <si>
     <t>GENERAL MOTORS</t>
   </si>
   <si>
     <t>US3755581036</t>
   </si>
   <si>
     <t>GILEAD SCIENCES INC</t>
   </si>
   <si>
     <t>US38141G1040</t>
   </si>
   <si>
     <t>GOLDMAN SACHS GROUP INC</t>
   </si>
   <si>
     <t>US4370761029</t>
   </si>
   <si>
-    <t>HOME DEPOT INC</t>
+    <t>HOME DEPOT</t>
   </si>
   <si>
     <t>US4435106079</t>
   </si>
   <si>
     <t>HUBBELL INC</t>
   </si>
   <si>
     <t>US4581401001</t>
   </si>
   <si>
     <t>INTEL CORPORATION CORP</t>
   </si>
   <si>
     <t>US4595061015</t>
   </si>
   <si>
     <t>INTERNATIONAL FLAVORS &amp; FRAGRANCES</t>
   </si>
   <si>
     <t>US46120E6023</t>
   </si>
   <si>
     <t>INTUITIVE SURGICAL INC</t>
   </si>
   <si>
     <t>US46625H1005</t>
   </si>
   <si>
     <t>JPMORGAN CHASE</t>
   </si>
   <si>
-    <t>7 776.49</t>
-[...1 lines deleted...]
-  <si>
     <t>US49271V1008</t>
   </si>
   <si>
     <t>KEURIG DR PEPPER INC</t>
   </si>
   <si>
     <t>US48251W1045</t>
   </si>
   <si>
     <t>KKR AND CO INC</t>
   </si>
   <si>
     <t>US5128073062</t>
   </si>
   <si>
-    <t>LAM RESEARCH CORP</t>
+    <t>LAM RESEARCH</t>
   </si>
   <si>
     <t>US52736R1023</t>
   </si>
   <si>
     <t>LEVI STRAUSS CLASS A</t>
   </si>
   <si>
+    <t>2 153.11</t>
+  </si>
+  <si>
     <t>IE000S9YS762</t>
   </si>
   <si>
     <t>LINDE PLC</t>
   </si>
   <si>
     <t>US5732841060</t>
   </si>
   <si>
-    <t>MARTIN MARIETTA MATERIALS INC</t>
+    <t>MARTIN MARIETTA MATERIALS</t>
+  </si>
+  <si>
+    <t>US5738741041</t>
+  </si>
+  <si>
+    <t>MARVELL TECHNOLOGY</t>
   </si>
   <si>
     <t>US57636Q1040</t>
   </si>
   <si>
-    <t>MASTERCARD INC CLASS A</t>
-[...2 lines deleted...]
-    <t>1 062.67</t>
+    <t>MASTERCARD CLASS A</t>
+  </si>
+  <si>
+    <t>1 055.38</t>
   </si>
   <si>
     <t>US58933Y1055</t>
   </si>
   <si>
     <t>MERCK &amp; CO INC</t>
   </si>
   <si>
     <t>US30303M1027</t>
   </si>
   <si>
-    <t>META PLATFORMS INC CLASS A</t>
-[...5 lines deleted...]
-    <t>METLIFE INC</t>
+    <t>META PLATFORMS CLASS A</t>
   </si>
   <si>
     <t>US5951121038</t>
   </si>
   <si>
-    <t>MICRON TECHNOLOGY INC</t>
+    <t>MICRON TECHNOLOGY</t>
   </si>
   <si>
     <t>US5949181045</t>
   </si>
   <si>
-    <t>MICROSOFT CORP</t>
+    <t>MICROSOFT</t>
   </si>
   <si>
     <t>US6174464486</t>
   </si>
   <si>
     <t>MORGAN STANLEY</t>
   </si>
   <si>
+    <t>2 896.97</t>
+  </si>
+  <si>
     <t>US64110L1061</t>
   </si>
   <si>
-    <t>NETFLIX INC</t>
+    <t>NETFLIX</t>
   </si>
   <si>
     <t>US65339F1012</t>
   </si>
   <si>
-    <t>NEXTERA ENERGY INC</t>
+    <t>NEXTERA ENERGY</t>
+  </si>
+  <si>
+    <t>IE00BDVJJQ56</t>
+  </si>
+  <si>
+    <t>NVENT ELECTRIC PLC</t>
   </si>
   <si>
     <t>US67066G1040</t>
   </si>
   <si>
     <t>NVIDIA CORP</t>
   </si>
   <si>
     <t>US6792951054</t>
   </si>
   <si>
-    <t>OKTA INC CLASS A</t>
+    <t>OKTA CLASS A</t>
   </si>
   <si>
     <t>CH1134540470</t>
   </si>
   <si>
     <t>ON HOLDING AG CLASS A</t>
   </si>
   <si>
+    <t>US6833441057</t>
+  </si>
+  <si>
+    <t>ONTO INNOVATION</t>
+  </si>
+  <si>
     <t>US68389X1054</t>
   </si>
   <si>
-    <t>ORACLE CORP</t>
-[...2 lines deleted...]
-    <t>1 202.80</t>
+    <t>ORACLE</t>
   </si>
   <si>
     <t>US69608A1088</t>
   </si>
   <si>
-    <t>PALANTIR TECHNOLOGIES INC CLASS A</t>
+    <t>PALANTIR TECHNOLOGIES CLASS A</t>
   </si>
   <si>
     <t>US6974351057</t>
   </si>
   <si>
-    <t>PALO ALTO NETWORKS INC</t>
+    <t>PALO ALTO NETWORKS</t>
   </si>
   <si>
     <t>US7010941042</t>
   </si>
   <si>
     <t>PARKER-HANNIFIN CORP</t>
   </si>
   <si>
     <t>US7427181091</t>
   </si>
   <si>
     <t>PROCTER &amp; GAMBLE</t>
   </si>
   <si>
+    <t>5 693.06</t>
+  </si>
+  <si>
     <t>US7433151039</t>
   </si>
   <si>
     <t>PROGRESSIVE CORP</t>
   </si>
   <si>
     <t>US74340W1036</t>
   </si>
   <si>
-    <t>PROLOGIS REIT INC</t>
+    <t>PROLOGIS REIT</t>
   </si>
   <si>
     <t>US7445731067</t>
   </si>
   <si>
     <t>PUBLIC SERVICE ENTERPRISE GROUP IN</t>
   </si>
   <si>
-    <t>US7707001027</t>
-[...4 lines deleted...]
-  <si>
     <t>US75513E1010</t>
   </si>
   <si>
     <t>RTX CORP</t>
   </si>
   <si>
     <t>US7811541090</t>
   </si>
   <si>
-    <t>RUBRIK INC CLASS A</t>
+    <t>RUBRIK CLASS A</t>
   </si>
   <si>
     <t>US80004C2008</t>
   </si>
   <si>
-    <t>SANDISK CORP</t>
+    <t>SANDISK</t>
   </si>
   <si>
     <t>IE00BKVD2N49</t>
   </si>
   <si>
     <t>SEAGATE TECHNOLOGY HOLDINGS PLC</t>
   </si>
   <si>
     <t>AN8068571086</t>
   </si>
   <si>
     <t>SLB NV</t>
   </si>
   <si>
     <t>US8334451098</t>
   </si>
   <si>
-    <t>SNOWFLAKE INC</t>
+    <t>SNOWFLAKE</t>
   </si>
   <si>
     <t>US8636671013</t>
   </si>
   <si>
-    <t>STRYKER CORP</t>
-[...2 lines deleted...]
-    <t>1 826.28</t>
+    <t>STRYKER</t>
   </si>
   <si>
     <t>US8725901040</t>
   </si>
   <si>
     <t>T MOBILE US INC</t>
   </si>
   <si>
     <t>US87612G1013</t>
   </si>
   <si>
-    <t>TARGA RESOURCES CORP</t>
+    <t>TARGA RESOURCES</t>
+  </si>
+  <si>
+    <t>2 687.99</t>
   </si>
   <si>
     <t>US88160R1014</t>
   </si>
   <si>
     <t>TESLA INC</t>
   </si>
   <si>
     <t>US8825081040</t>
   </si>
   <si>
     <t>TEXAS INSTRUMENT INC</t>
   </si>
   <si>
+    <t>1 807.98</t>
+  </si>
+  <si>
     <t>US8835561023</t>
   </si>
   <si>
     <t>THERMO FISHER SCIENTIFIC INC</t>
   </si>
   <si>
     <t>US8725401090</t>
   </si>
   <si>
-    <t>TJX INC</t>
+    <t>TJX</t>
   </si>
   <si>
     <t>IE00BK9ZQ967</t>
   </si>
   <si>
     <t>TRANE TECHNOLOGIES PLC</t>
   </si>
   <si>
-    <t>1 076.66</t>
+    <t>1 069.28</t>
   </si>
   <si>
     <t>US90353T1007</t>
   </si>
   <si>
-    <t>UBER TECHNOLOGIES INC</t>
+    <t>UBER TECHNOLOGIES</t>
   </si>
   <si>
     <t>US9113631090</t>
   </si>
   <si>
-    <t>UNITED RENTALS INC</t>
+    <t>UNITED RENTALS</t>
   </si>
   <si>
     <t>US91324P1021</t>
   </si>
   <si>
     <t>UNITEDHEALTH GROUP INC</t>
   </si>
   <si>
-    <t>US92537N1081</t>
-[...4 lines deleted...]
-  <si>
     <t>US92826C8394</t>
   </si>
   <si>
-    <t>VISA INC CLASS A</t>
+    <t>VISA CLASS A</t>
   </si>
   <si>
     <t>US9311421039</t>
   </si>
   <si>
     <t>WALMART INC</t>
   </si>
   <si>
     <t>US94419L1017</t>
   </si>
   <si>
-    <t>WAYFAIR INC CLASS A</t>
+    <t>WAYFAIR CLASS A</t>
   </si>
   <si>
     <t>US9497461015</t>
   </si>
   <si>
     <t>WELLS FARGO</t>
   </si>
   <si>
     <t>US95040Q1040</t>
   </si>
   <si>
-    <t>WELLTOWER INC</t>
+    <t>WELLTOWER</t>
   </si>
   <si>
     <t>US9694571004</t>
   </si>
   <si>
-    <t>WILLIAMS INC</t>
+    <t>WILLIAMS</t>
   </si>
   <si>
     <t>US9741551033</t>
   </si>
   <si>
-    <t>WINGSTOP INC</t>
-[...5 lines deleted...]
-    <t>EUR/USD 2026-07-31</t>
+    <t>WINGSTOP</t>
+  </si>
+  <si>
+    <t>EUR-00013681</t>
+  </si>
+  <si>
+    <t>EUR/USD 2026-08-31</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -1165,273 +1192,273 @@
       </c>
       <c r="D1" t="s">
         <v>4</v>
       </c>
       <c r="E1" t="s">
         <v>5</v>
       </c>
       <c r="F1" t="s">
         <v>4</v>
       </c>
       <c r="G1" t="s">
         <v>5</v>
       </c>
       <c r="H1" t="s">
         <v>4</v>
       </c>
       <c r="Z1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:26">
       <c r="A2" t="s">
         <v>7</v>
       </c>
       <c r="B2" s="1">
-        <v>93419.15</v>
+        <v>93641.3</v>
       </c>
       <c r="C2">
-        <v>229.55</v>
+        <v>232.89</v>
       </c>
       <c r="D2" t="s">
         <v>8</v>
       </c>
       <c r="E2">
-        <v>21444149.22</v>
+        <v>21808290.03</v>
       </c>
       <c r="F2" t="s">
         <v>8</v>
       </c>
       <c r="G2">
-        <v>21444149.22</v>
+        <v>21808290.03</v>
       </c>
       <c r="H2" t="s">
         <v>8</v>
       </c>
       <c r="Z2" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="3" spans="1:26">
       <c r="A3" t="s">
         <v>10</v>
       </c>
       <c r="B3" s="1">
         <v>2604.67</v>
       </c>
       <c r="C3">
-        <v>272.36</v>
+        <v>278.24</v>
       </c>
       <c r="D3" t="s">
         <v>11</v>
       </c>
       <c r="E3">
-        <v>709419.4</v>
+        <v>724722.81</v>
       </c>
       <c r="F3" t="s">
         <v>11</v>
       </c>
       <c r="G3">
-        <v>619878.02</v>
+        <v>628908.59</v>
       </c>
       <c r="H3" t="s">
         <v>8</v>
       </c>
       <c r="Z3" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="4" spans="1:26">
       <c r="A4" t="s">
         <v>13</v>
       </c>
       <c r="B4" s="1">
         <v>35509.9</v>
       </c>
       <c r="C4">
-        <v>302.5</v>
+        <v>307.06</v>
       </c>
       <c r="D4" t="s">
         <v>8</v>
       </c>
       <c r="E4">
-        <v>10741839.41</v>
+        <v>10903596.65</v>
       </c>
       <c r="F4" t="s">
         <v>8</v>
       </c>
       <c r="G4">
-        <v>10741839.41</v>
+        <v>10903596.65</v>
       </c>
       <c r="H4" t="s">
         <v>8</v>
       </c>
       <c r="Z4" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="5" spans="1:26">
       <c r="A5" t="s">
         <v>15</v>
       </c>
       <c r="B5" s="1">
-        <v>173737.0</v>
+        <v>156614.0</v>
       </c>
       <c r="C5">
-        <v>356.55</v>
+        <v>364.42</v>
       </c>
       <c r="D5" t="s">
         <v>11</v>
       </c>
       <c r="E5">
-        <v>61945699.13</v>
+        <v>57072759.61</v>
       </c>
       <c r="F5" t="s">
         <v>11</v>
       </c>
       <c r="G5">
-        <v>54127047.16</v>
+        <v>49527278.73</v>
       </c>
       <c r="H5" t="s">
         <v>8</v>
       </c>
       <c r="Z5" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="6" spans="1:26">
       <c r="A6" t="s">
         <v>17</v>
       </c>
       <c r="B6" s="1">
-        <v>256291.0</v>
+        <v>253291.0</v>
       </c>
       <c r="C6">
-        <v>150.99</v>
+        <v>154.14</v>
       </c>
       <c r="D6" t="s">
         <v>8</v>
       </c>
       <c r="E6">
-        <v>38698412.93</v>
+        <v>39041762.12</v>
       </c>
       <c r="F6" t="s">
         <v>8</v>
       </c>
       <c r="G6">
-        <v>38698412.93</v>
+        <v>39041762.12</v>
       </c>
       <c r="H6" t="s">
         <v>8</v>
       </c>
       <c r="Z6" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="7" spans="1:26">
       <c r="A7" t="s">
         <v>19</v>
       </c>
       <c r="B7" s="1">
         <v>100.0</v>
       </c>
       <c r="C7">
-        <v>123.89</v>
+        <v>125.75</v>
       </c>
       <c r="D7" t="s">
         <v>8</v>
       </c>
       <c r="E7">
-        <v>12388.94</v>
+        <v>12575.23</v>
       </c>
       <c r="F7" t="s">
         <v>8</v>
       </c>
       <c r="G7">
-        <v>12388.94</v>
+        <v>12575.23</v>
       </c>
       <c r="H7" t="s">
         <v>8</v>
       </c>
       <c r="Z7" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="8" spans="1:26">
       <c r="A8" t="s">
         <v>21</v>
       </c>
       <c r="B8" s="1">
         <v>10760.0</v>
       </c>
       <c r="C8">
-        <v>112.56</v>
+        <v>114.23</v>
       </c>
       <c r="D8" t="s">
         <v>8</v>
       </c>
       <c r="E8">
-        <v>1211163.03</v>
+        <v>1229160.25</v>
       </c>
       <c r="F8" t="s">
         <v>8</v>
       </c>
       <c r="G8">
-        <v>1211163.03</v>
+        <v>1229160.25</v>
       </c>
       <c r="H8" t="s">
         <v>8</v>
       </c>
       <c r="Z8" t="s">
         <v>20</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:Z107"/>
+  <dimension ref="A1:Z111"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="N107" sqref="N107"/>
+      <selection activeCell="N111" sqref="N111"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:26">
       <c r="A1" t="s">
         <v>23</v>
       </c>
       <c r="B1" t="s">
         <v>24</v>
       </c>
       <c r="C1" t="s">
         <v>25</v>
       </c>
       <c r="D1" t="s">
         <v>26</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>27</v>
       </c>
       <c r="G1" t="s">
         <v>28</v>
@@ -1447,5343 +1474,5543 @@
       </c>
       <c r="K1" t="s">
         <v>32</v>
       </c>
       <c r="L1" t="s">
         <v>33</v>
       </c>
       <c r="M1" t="s">
         <v>34</v>
       </c>
       <c r="N1" t="s">
         <v>35</v>
       </c>
       <c r="O1" t="s">
         <v>36</v>
       </c>
       <c r="Z1" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="2" spans="1:26">
       <c r="A2" t="s">
         <v>38</v>
       </c>
       <c r="B2" s="1">
-        <v>7958.0</v>
+        <v>7499.0</v>
       </c>
       <c r="C2" s="1">
-        <v>244.78</v>
+        <v>243.8</v>
       </c>
       <c r="D2" s="1">
-        <v>210.59862528273</v>
+        <v>210.59862515002</v>
       </c>
       <c r="E2" t="s">
         <v>11</v>
       </c>
       <c r="F2">
-        <v>1.14</v>
+        <v>1.15</v>
       </c>
       <c r="G2" s="1">
-        <v>1439049.41</v>
+        <v>1356048.19</v>
       </c>
       <c r="H2" s="1">
-        <v>263042.63</v>
+        <v>230497.74</v>
       </c>
       <c r="I2" s="1">
-        <v>18.278915801786</v>
+        <v>16.997754334969</v>
       </c>
       <c r="J2">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>1.12</v>
+      </c>
+      <c r="K2" t="s">
+        <v>39</v>
       </c>
       <c r="L2" s="1">
-        <v>1702092.04</v>
+        <v>1586545.93</v>
       </c>
       <c r="M2" s="1">
-        <v>1702092.04</v>
+        <v>1594908.97</v>
       </c>
       <c r="N2" s="1">
-        <v>1.34</v>
+        <v>1.3</v>
       </c>
       <c r="O2">
         <v>1</v>
       </c>
       <c r="Z2" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="3" spans="1:26">
       <c r="A3" t="s">
+        <v>41</v>
+      </c>
+      <c r="B3" s="1">
+        <v>4152.0</v>
+      </c>
+      <c r="C3" s="1">
+        <v>518.58</v>
+      </c>
+      <c r="D3" s="1">
+        <v>280.79416425819</v>
+      </c>
+      <c r="E3" t="s">
+        <v>11</v>
+      </c>
+      <c r="F3">
+        <v>1.15</v>
+      </c>
+      <c r="G3" s="1">
+        <v>1003977.8</v>
+      </c>
+      <c r="H3" s="1">
+        <v>864503.27</v>
+      </c>
+      <c r="I3" s="1">
+        <v>86.107807363868</v>
+      </c>
+      <c r="J3">
+        <v>0.0</v>
+      </c>
+      <c r="K3">
+        <v>0.0</v>
+      </c>
+      <c r="L3" s="1">
+        <v>1868481.07</v>
+      </c>
+      <c r="M3" s="1">
+        <v>1868481.07</v>
+      </c>
+      <c r="N3" s="1">
+        <v>1.52</v>
+      </c>
+      <c r="O3">
+        <v>1</v>
+      </c>
+      <c r="Z3" t="s">
         <v>40</v>
-      </c>
-[...43 lines deleted...]
-        <v>39</v>
       </c>
     </row>
     <row r="4" spans="1:26">
       <c r="A4" t="s">
+        <v>43</v>
+      </c>
+      <c r="B4" s="1">
+        <v>24602.0</v>
+      </c>
+      <c r="C4" s="1">
+        <v>377.65</v>
+      </c>
+      <c r="D4" s="1">
+        <v>193.5605849118</v>
+      </c>
+      <c r="E4" t="s">
+        <v>11</v>
+      </c>
+      <c r="F4">
+        <v>1.15</v>
+      </c>
+      <c r="G4" s="1">
+        <v>4073950.44</v>
+      </c>
+      <c r="H4" s="1">
+        <v>3988656.67</v>
+      </c>
+      <c r="I4" s="1">
+        <v>97.906362110777</v>
+      </c>
+      <c r="J4">
+        <v>0.0</v>
+      </c>
+      <c r="K4">
+        <v>0.0</v>
+      </c>
+      <c r="L4" s="1">
+        <v>8062607.11</v>
+      </c>
+      <c r="M4" s="1">
+        <v>8062607.11</v>
+      </c>
+      <c r="N4" s="1">
+        <v>6.55</v>
+      </c>
+      <c r="O4">
+        <v>1</v>
+      </c>
+      <c r="Z4" t="s">
         <v>42</v>
-      </c>
-[...43 lines deleted...]
-        <v>41</v>
       </c>
     </row>
     <row r="5" spans="1:26">
       <c r="A5" t="s">
+        <v>45</v>
+      </c>
+      <c r="B5" s="1">
+        <v>4200.0</v>
+      </c>
+      <c r="C5" s="1">
+        <v>346.71</v>
+      </c>
+      <c r="D5" s="1">
+        <v>329.61852619048</v>
+      </c>
+      <c r="E5" t="s">
+        <v>11</v>
+      </c>
+      <c r="F5">
+        <v>1.15</v>
+      </c>
+      <c r="G5" s="1">
+        <v>1186677.18</v>
+      </c>
+      <c r="H5" s="1">
+        <v>76985.77</v>
+      </c>
+      <c r="I5" s="1">
+        <v>6.4875074112405</v>
+      </c>
+      <c r="J5">
+        <v>0.64</v>
+      </c>
+      <c r="K5" t="s">
+        <v>46</v>
+      </c>
+      <c r="L5" s="1">
+        <v>1263662.95</v>
+      </c>
+      <c r="M5" s="1">
+        <v>1266342.91</v>
+      </c>
+      <c r="N5" s="1">
+        <v>1.03</v>
+      </c>
+      <c r="O5">
+        <v>1</v>
+      </c>
+      <c r="Z5" t="s">
         <v>44</v>
-      </c>
-[...43 lines deleted...]
-        <v>43</v>
       </c>
     </row>
     <row r="6" spans="1:26">
       <c r="A6" t="s">
+        <v>48</v>
+      </c>
+      <c r="B6" s="1">
+        <v>6844.0</v>
+      </c>
+      <c r="C6" s="1">
+        <v>171.33</v>
+      </c>
+      <c r="D6" s="1">
+        <v>148.40257305669</v>
+      </c>
+      <c r="E6" t="s">
+        <v>11</v>
+      </c>
+      <c r="F6">
+        <v>1.15</v>
+      </c>
+      <c r="G6" s="1">
+        <v>873031.89</v>
+      </c>
+      <c r="H6" s="1">
+        <v>144525.73</v>
+      </c>
+      <c r="I6" s="1">
+        <v>16.554461716169</v>
+      </c>
+      <c r="J6">
+        <v>0.0</v>
+      </c>
+      <c r="K6">
+        <v>0.0</v>
+      </c>
+      <c r="L6" s="1">
+        <v>1017557.62</v>
+      </c>
+      <c r="M6" s="1">
+        <v>1017557.62</v>
+      </c>
+      <c r="N6" s="1">
+        <v>0.83</v>
+      </c>
+      <c r="O6">
+        <v>1</v>
+      </c>
+      <c r="Z6" t="s">
         <v>47</v>
-      </c>
-[...43 lines deleted...]
-        <v>46</v>
       </c>
     </row>
     <row r="7" spans="1:26">
       <c r="A7" t="s">
         <v>50</v>
       </c>
       <c r="B7" s="1">
         <v>2860.0</v>
       </c>
       <c r="C7" s="1">
-        <v>392.75</v>
+        <v>380.29</v>
       </c>
       <c r="D7" s="1">
         <v>332.29211538461</v>
       </c>
       <c r="E7" t="s">
         <v>11</v>
       </c>
       <c r="F7">
-        <v>1.14</v>
+        <v>1.15</v>
       </c>
       <c r="G7" s="1">
         <v>808743.06</v>
       </c>
       <c r="H7" s="1">
-        <v>172745.86</v>
+        <v>135092.93</v>
       </c>
       <c r="I7" s="1">
-        <v>21.359795037994</v>
+        <v>16.704060496049</v>
       </c>
       <c r="J7">
         <v>0.0</v>
       </c>
       <c r="K7">
         <v>0.0</v>
       </c>
       <c r="L7" s="1">
-        <v>981488.92</v>
+        <v>943835.99</v>
       </c>
       <c r="M7" s="1">
-        <v>981488.92</v>
+        <v>943835.99</v>
       </c>
       <c r="N7" s="1">
         <v>0.77</v>
       </c>
       <c r="O7">
         <v>1</v>
       </c>
       <c r="Z7" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="8" spans="1:26">
       <c r="A8" t="s">
         <v>52</v>
       </c>
       <c r="B8" s="1">
-        <v>8927.0</v>
+        <v>4113.0</v>
       </c>
       <c r="C8" s="1">
-        <v>80.34</v>
+        <v>81.5</v>
       </c>
       <c r="D8" s="1">
-        <v>101.28771255741</v>
+        <v>101.28771213226</v>
       </c>
       <c r="E8" t="s">
         <v>11</v>
       </c>
       <c r="F8">
-        <v>1.14</v>
+        <v>1.15</v>
       </c>
       <c r="G8" s="1">
-        <v>771145.2</v>
+        <v>355295.19</v>
       </c>
       <c r="H8" s="1">
-        <v>-144472.84</v>
+        <v>-64403.1</v>
       </c>
       <c r="I8" s="1">
-        <v>-18.734842672949</v>
+        <v>-18.126645621068</v>
       </c>
       <c r="J8">
         <v>0.0</v>
       </c>
       <c r="K8">
         <v>0.0</v>
       </c>
       <c r="L8" s="1">
-        <v>626672.36</v>
+        <v>290892.09</v>
       </c>
       <c r="M8" s="1">
-        <v>626672.36</v>
+        <v>290892.09</v>
       </c>
       <c r="N8" s="1">
-        <v>0.49</v>
+        <v>0.24</v>
       </c>
       <c r="O8">
         <v>1</v>
       </c>
       <c r="Z8" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="9" spans="1:26">
       <c r="A9" t="s">
         <v>54</v>
       </c>
       <c r="B9" s="1">
-        <v>32817.0</v>
+        <v>30794.0</v>
       </c>
       <c r="C9" s="1">
-        <v>314.86</v>
+        <v>309.38</v>
       </c>
       <c r="D9" s="1">
-        <v>214.47695401774</v>
+        <v>214.47695395207</v>
       </c>
       <c r="E9" t="s">
         <v>11</v>
       </c>
       <c r="F9">
-        <v>1.14</v>
+        <v>1.15</v>
       </c>
       <c r="G9" s="1">
-        <v>6015744.42</v>
+        <v>5644904.58</v>
       </c>
       <c r="H9" s="1">
-        <v>3012837.54</v>
+        <v>2622590.3</v>
       </c>
       <c r="I9" s="1">
-        <v>50.082538912117</v>
+        <v>46.459426600263</v>
       </c>
       <c r="J9">
         <v>0.0</v>
       </c>
       <c r="K9">
         <v>0.0</v>
       </c>
       <c r="L9" s="1">
-        <v>9028581.96</v>
+        <v>8267494.88</v>
       </c>
       <c r="M9" s="1">
-        <v>9028581.96</v>
+        <v>8267494.88</v>
       </c>
       <c r="N9" s="1">
-        <v>7.12</v>
+        <v>6.71</v>
       </c>
       <c r="O9">
         <v>1</v>
       </c>
       <c r="Z9" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="10" spans="1:26">
       <c r="A10" t="s">
         <v>56</v>
       </c>
       <c r="B10" s="1">
         <v>2901.0</v>
       </c>
       <c r="C10" s="1">
-        <v>595.7</v>
+        <v>546.62</v>
       </c>
       <c r="D10" s="1">
         <v>331.96987245777</v>
       </c>
       <c r="E10" t="s">
         <v>11</v>
       </c>
       <c r="F10">
-        <v>1.14</v>
+        <v>1.15</v>
       </c>
       <c r="G10" s="1">
         <v>826714.24</v>
       </c>
       <c r="H10" s="1">
-        <v>683291.18</v>
+        <v>549382.1</v>
       </c>
       <c r="I10" s="1">
-        <v>82.651434672276</v>
+        <v>66.453687794225</v>
       </c>
       <c r="J10">
         <v>0.0</v>
       </c>
       <c r="K10">
         <v>0.0</v>
       </c>
       <c r="L10" s="1">
-        <v>1510005.42</v>
+        <v>1376096.34</v>
       </c>
       <c r="M10" s="1">
-        <v>1510005.42</v>
+        <v>1376096.34</v>
       </c>
       <c r="N10" s="1">
-        <v>1.19</v>
+        <v>1.12</v>
       </c>
       <c r="O10">
         <v>1</v>
       </c>
       <c r="Z10" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="11" spans="1:26">
       <c r="A11" t="s">
         <v>58</v>
       </c>
       <c r="B11" s="1">
-        <v>5734.0</v>
+        <v>5158.0</v>
       </c>
       <c r="C11" s="1">
-        <v>182.57</v>
+        <v>190.51</v>
       </c>
       <c r="D11" s="1">
-        <v>130.2899686083</v>
+        <v>130.28996898023</v>
       </c>
       <c r="E11" t="s">
         <v>11</v>
       </c>
       <c r="F11">
-        <v>1.14</v>
+        <v>1.15</v>
       </c>
       <c r="G11" s="1">
-        <v>640313.54</v>
+        <v>575991.85</v>
       </c>
       <c r="H11" s="1">
-        <v>274410.9</v>
+        <v>276744.37</v>
       </c>
       <c r="I11" s="1">
-        <v>42.855707845878</v>
+        <v>48.046577395149</v>
       </c>
       <c r="J11">
         <v>0.0</v>
       </c>
       <c r="K11">
         <v>0.0</v>
       </c>
       <c r="L11" s="1">
-        <v>914724.44</v>
+        <v>852736.22</v>
       </c>
       <c r="M11" s="1">
-        <v>914724.44</v>
+        <v>852736.22</v>
       </c>
       <c r="N11" s="1">
-        <v>0.72</v>
+        <v>0.69</v>
       </c>
       <c r="O11">
         <v>1</v>
       </c>
       <c r="Z11" t="s">
         <v>57</v>
       </c>
     </row>
     <row r="12" spans="1:26">
       <c r="A12" t="s">
         <v>60</v>
       </c>
       <c r="B12" s="1">
-        <v>1346.0</v>
+        <v>1570.0</v>
       </c>
       <c r="C12" s="1">
-        <v>547.26</v>
+        <v>607.2</v>
       </c>
       <c r="D12" s="1">
-        <v>462.75830609212</v>
+        <v>474.23136942675</v>
       </c>
       <c r="E12" t="s">
         <v>11</v>
       </c>
       <c r="F12">
-        <v>1.14</v>
+        <v>1.15</v>
       </c>
       <c r="G12" s="1">
-        <v>549222.02</v>
+        <v>655609.96</v>
       </c>
       <c r="H12" s="1">
-        <v>94416.37</v>
+        <v>171659.53</v>
       </c>
       <c r="I12" s="1">
-        <v>17.190929453266</v>
+        <v>26.183179096303</v>
       </c>
       <c r="J12">
         <v>0.0</v>
       </c>
       <c r="K12">
         <v>0.0</v>
       </c>
       <c r="L12" s="1">
-        <v>643638.39</v>
+        <v>827269.49</v>
       </c>
       <c r="M12" s="1">
-        <v>643638.39</v>
+        <v>827269.49</v>
       </c>
       <c r="N12" s="1">
-        <v>0.51</v>
+        <v>0.67</v>
       </c>
       <c r="O12">
         <v>1</v>
       </c>
       <c r="Z12" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="13" spans="1:26">
       <c r="A13" t="s">
         <v>62</v>
       </c>
       <c r="B13" s="1">
-        <v>20334.0</v>
+        <v>15721.0</v>
       </c>
       <c r="C13" s="1">
-        <v>57.775</v>
+        <v>61.73</v>
       </c>
       <c r="D13" s="1">
-        <v>48.933124323793</v>
+        <v>48.933124483175</v>
       </c>
       <c r="E13" t="s">
         <v>11</v>
       </c>
       <c r="F13">
-        <v>1.14</v>
+        <v>1.15</v>
       </c>
       <c r="G13" s="1">
-        <v>850907.97</v>
+        <v>657869.78</v>
       </c>
       <c r="H13" s="1">
-        <v>175608.57</v>
+        <v>184285.23</v>
       </c>
       <c r="I13" s="1">
-        <v>20.637786481187</v>
+        <v>28.012417594254</v>
       </c>
       <c r="J13">
         <v>0.0</v>
       </c>
       <c r="K13">
         <v>0.0</v>
       </c>
       <c r="L13" s="1">
-        <v>1026516.54</v>
+        <v>842155.01</v>
       </c>
       <c r="M13" s="1">
-        <v>1026516.54</v>
+        <v>842155.01</v>
       </c>
       <c r="N13" s="1">
-        <v>0.81</v>
+        <v>0.68</v>
       </c>
       <c r="O13">
         <v>1</v>
       </c>
       <c r="Z13" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="14" spans="1:26">
       <c r="A14" t="s">
         <v>64</v>
       </c>
       <c r="B14" s="1">
-        <v>34002.0</v>
+        <v>30544.0</v>
       </c>
       <c r="C14" s="1">
-        <v>60.62</v>
+        <v>62.9</v>
       </c>
       <c r="D14" s="1">
-        <v>50.15616140227</v>
+        <v>50.156161275537</v>
       </c>
       <c r="E14" t="s">
         <v>11</v>
       </c>
       <c r="F14">
-        <v>1.14</v>
+        <v>1.15</v>
       </c>
       <c r="G14" s="1">
-        <v>1456344.37</v>
+        <v>1308234.3</v>
       </c>
       <c r="H14" s="1">
-        <v>344696.51</v>
+        <v>358982.78</v>
       </c>
       <c r="I14" s="1">
-        <v>23.668612802067</v>
+        <v>27.440251337241</v>
       </c>
       <c r="J14">
         <v>0.0</v>
       </c>
       <c r="K14">
         <v>0.0</v>
       </c>
       <c r="L14" s="1">
-        <v>1801040.88</v>
+        <v>1667217.08</v>
       </c>
       <c r="M14" s="1">
-        <v>1801040.88</v>
+        <v>1667217.08</v>
       </c>
       <c r="N14" s="1">
-        <v>1.42</v>
+        <v>1.35</v>
       </c>
       <c r="O14">
         <v>1</v>
       </c>
       <c r="Z14" t="s">
         <v>63</v>
       </c>
     </row>
     <row r="15" spans="1:26">
       <c r="A15" t="s">
         <v>66</v>
       </c>
       <c r="B15" s="1">
-        <v>1044.0</v>
+        <v>938.0</v>
       </c>
       <c r="C15" s="1">
-        <v>1025.44</v>
+        <v>1131.13</v>
       </c>
       <c r="D15" s="1">
-        <v>1049.9053256705</v>
+        <v>1049.9053304904</v>
       </c>
       <c r="E15" t="s">
         <v>11</v>
       </c>
       <c r="F15">
-        <v>1.14</v>
+        <v>1.15</v>
       </c>
       <c r="G15" s="1">
-        <v>935835.78</v>
+        <v>840817.97</v>
       </c>
       <c r="H15" s="1">
-        <v>-400.1</v>
+        <v>79909.19</v>
       </c>
       <c r="I15" s="1">
-        <v>-0.042753227494679</v>
+        <v>9.5037443122202</v>
       </c>
       <c r="J15">
         <v>0.0</v>
       </c>
       <c r="K15">
         <v>0.0</v>
       </c>
       <c r="L15" s="1">
-        <v>935435.68</v>
+        <v>920727.16</v>
       </c>
       <c r="M15" s="1">
-        <v>935435.68</v>
+        <v>920727.16</v>
       </c>
       <c r="N15" s="1">
-        <v>0.74</v>
+        <v>0.75</v>
       </c>
       <c r="O15">
         <v>1</v>
       </c>
       <c r="Z15" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="16" spans="1:26">
       <c r="A16" t="s">
         <v>68</v>
       </c>
       <c r="B16" s="1">
         <v>5477.0</v>
       </c>
       <c r="C16" s="1">
-        <v>217.11</v>
+        <v>237.16</v>
       </c>
       <c r="D16" s="1">
         <v>223.90182581705</v>
       </c>
       <c r="E16" t="s">
         <v>11</v>
       </c>
       <c r="F16">
-        <v>1.14</v>
+        <v>1.15</v>
       </c>
       <c r="G16" s="1">
         <v>1042996.04</v>
       </c>
       <c r="H16" s="1">
-        <v>-3971.64</v>
+        <v>84200.84</v>
       </c>
       <c r="I16" s="1">
-        <v>-0.38079147452947</v>
+        <v>8.0729779184972</v>
       </c>
       <c r="J16">
         <v>0.0</v>
       </c>
       <c r="K16">
         <v>0.0</v>
       </c>
       <c r="L16" s="1">
-        <v>1039024.4</v>
+        <v>1127196.88</v>
       </c>
       <c r="M16" s="1">
-        <v>1039024.4</v>
+        <v>1127196.88</v>
       </c>
       <c r="N16" s="1">
-        <v>0.82</v>
+        <v>0.92</v>
       </c>
       <c r="O16">
         <v>1</v>
       </c>
       <c r="Z16" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="17" spans="1:26">
       <c r="A17" t="s">
         <v>70</v>
       </c>
       <c r="B17" s="1">
-        <v>5926.0</v>
+        <v>4754.0</v>
       </c>
       <c r="C17" s="1">
-        <v>174.85</v>
+        <v>194.27</v>
       </c>
       <c r="D17" s="1">
-        <v>172.65411238609</v>
+        <v>172.65411232646</v>
       </c>
       <c r="E17" t="s">
         <v>11</v>
       </c>
       <c r="F17">
-        <v>1.14</v>
+        <v>1.15</v>
       </c>
       <c r="G17" s="1">
-        <v>868768.18</v>
+        <v>696949.7</v>
       </c>
       <c r="H17" s="1">
-        <v>36610.91</v>
+        <v>104507.83</v>
       </c>
       <c r="I17" s="1">
-        <v>4.2141172804004</v>
+        <v>14.995031922677</v>
       </c>
       <c r="J17">
         <v>0.0</v>
       </c>
       <c r="K17">
         <v>0.0</v>
       </c>
       <c r="L17" s="1">
-        <v>905379.09</v>
+        <v>801457.53</v>
       </c>
       <c r="M17" s="1">
-        <v>905379.09</v>
+        <v>801457.53</v>
       </c>
       <c r="N17" s="1">
-        <v>0.71</v>
+        <v>0.65</v>
       </c>
       <c r="O17">
         <v>1</v>
       </c>
       <c r="Z17" t="s">
         <v>69</v>
       </c>
     </row>
     <row r="18" spans="1:26">
       <c r="A18" t="s">
         <v>72</v>
       </c>
       <c r="B18" s="1">
-        <v>21134.0</v>
+        <v>16400.0</v>
       </c>
       <c r="C18" s="1">
-        <v>42.63</v>
+        <v>49.09</v>
       </c>
       <c r="D18" s="1">
-        <v>85.907039367843</v>
+        <v>85.907039634146</v>
       </c>
       <c r="E18" t="s">
         <v>11</v>
       </c>
       <c r="F18">
-        <v>1.14</v>
+        <v>1.15</v>
       </c>
       <c r="G18" s="1">
-        <v>1558983.88</v>
+        <v>1209772.67</v>
       </c>
       <c r="H18" s="1">
-        <v>-771756.46</v>
+        <v>-511134.24</v>
       </c>
       <c r="I18" s="1">
-        <v>-49.503812701386</v>
+        <v>-42.250437018056</v>
       </c>
       <c r="J18">
         <v>0.0</v>
       </c>
       <c r="K18">
         <v>0.0</v>
       </c>
       <c r="L18" s="1">
-        <v>787227.42</v>
+        <v>698638.43</v>
       </c>
       <c r="M18" s="1">
-        <v>787227.42</v>
+        <v>698638.43</v>
       </c>
       <c r="N18" s="1">
-        <v>0.62</v>
+        <v>0.57</v>
       </c>
       <c r="O18">
         <v>1</v>
       </c>
       <c r="Z18" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="19" spans="1:26">
       <c r="A19" t="s">
         <v>74</v>
       </c>
       <c r="B19" s="1">
-        <v>12495.0</v>
+        <v>251.0</v>
       </c>
       <c r="C19" s="1">
-        <v>389.11</v>
+        <v>418.16</v>
       </c>
       <c r="D19" s="1">
-        <v>194.6404769908</v>
+        <v>414.083187251</v>
       </c>
       <c r="E19" t="s">
         <v>11</v>
       </c>
       <c r="F19">
-        <v>1.14</v>
+        <v>1.15</v>
       </c>
       <c r="G19" s="1">
-        <v>2145586.45</v>
+        <v>89997.27</v>
       </c>
       <c r="H19" s="1">
-        <v>2102680.8</v>
+        <v>1084.57</v>
       </c>
       <c r="I19" s="1">
-        <v>98.000283325801</v>
+        <v>1.2051143329125</v>
       </c>
       <c r="J19">
         <v>0.0</v>
       </c>
       <c r="K19">
         <v>0.0</v>
       </c>
       <c r="L19" s="1">
-        <v>4248267.25</v>
+        <v>91081.84</v>
       </c>
       <c r="M19" s="1">
-        <v>4248267.25</v>
+        <v>91081.84</v>
       </c>
       <c r="N19" s="1">
-        <v>3.35</v>
+        <v>0.07</v>
       </c>
       <c r="O19">
         <v>1</v>
       </c>
       <c r="Z19" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="20" spans="1:26">
       <c r="A20" t="s">
         <v>74</v>
       </c>
       <c r="B20" s="1">
-        <v>251.0</v>
+        <v>11686.0</v>
       </c>
       <c r="C20" s="1">
-        <v>389.11</v>
+        <v>418.16</v>
       </c>
       <c r="D20" s="1">
-        <v>414.083187251</v>
+        <v>194.64047663871</v>
       </c>
       <c r="E20" t="s">
         <v>11</v>
       </c>
       <c r="F20">
-        <v>1.14</v>
+        <v>1.15</v>
       </c>
       <c r="G20" s="1">
-        <v>89997.27</v>
+        <v>2006668.53</v>
       </c>
       <c r="H20" s="1">
-        <v>-4657.93</v>
+        <v>2233898.8</v>
       </c>
       <c r="I20" s="1">
-        <v>-5.1756347720325</v>
+        <v>111.32375709306</v>
       </c>
       <c r="J20">
         <v>0.0</v>
       </c>
       <c r="K20">
         <v>0.0</v>
       </c>
       <c r="L20" s="1">
-        <v>85339.34</v>
+        <v>4240567.33</v>
       </c>
       <c r="M20" s="1">
-        <v>85339.34</v>
+        <v>4240567.33</v>
       </c>
       <c r="N20" s="1">
-        <v>0.07</v>
+        <v>3.44</v>
       </c>
       <c r="O20">
         <v>1</v>
       </c>
       <c r="Z20" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="21" spans="1:26">
       <c r="A21" t="s">
         <v>76</v>
       </c>
       <c r="B21" s="1">
-        <v>7823.0</v>
+        <v>6417.0</v>
       </c>
       <c r="C21" s="1">
-        <v>205.29</v>
+        <v>221.91</v>
       </c>
       <c r="D21" s="1">
-        <v>211.82877796242</v>
+        <v>211.82877824529</v>
       </c>
       <c r="E21" t="s">
         <v>11</v>
       </c>
       <c r="F21">
-        <v>1.14</v>
+        <v>1.15</v>
       </c>
       <c r="G21" s="1">
-        <v>1411111.61</v>
+        <v>1157497.53</v>
       </c>
       <c r="H21" s="1">
-        <v>-7831.72</v>
+        <v>78235.08</v>
       </c>
       <c r="I21" s="1">
-        <v>-0.55500358330976</v>
+        <v>6.7589846174445</v>
       </c>
       <c r="J21">
         <v>0.0</v>
       </c>
       <c r="K21">
         <v>0.0</v>
       </c>
       <c r="L21" s="1">
-        <v>1403279.89</v>
+        <v>1235732.61</v>
       </c>
       <c r="M21" s="1">
-        <v>1403279.89</v>
+        <v>1235732.61</v>
       </c>
       <c r="N21" s="1">
-        <v>1.11</v>
+        <v>1.0</v>
       </c>
       <c r="O21">
         <v>1</v>
       </c>
       <c r="Z21" t="s">
         <v>75</v>
       </c>
     </row>
     <row r="22" spans="1:26">
       <c r="A22" t="s">
         <v>78</v>
       </c>
       <c r="B22" s="1">
-        <v>1027.0</v>
+        <v>1768.0</v>
       </c>
       <c r="C22" s="1">
-        <v>933.34</v>
+        <v>876.54</v>
       </c>
       <c r="D22" s="1">
-        <v>403.13396299903</v>
+        <v>604.23634049774</v>
       </c>
       <c r="E22" t="s">
         <v>11</v>
       </c>
       <c r="F22">
-        <v>1.14</v>
+        <v>1.15</v>
       </c>
       <c r="G22" s="1">
-        <v>353586.45</v>
+        <v>927197.42</v>
       </c>
       <c r="H22" s="1">
-        <v>483968.86</v>
+        <v>417639.41</v>
       </c>
       <c r="I22" s="1">
-        <v>136.87426653369</v>
+        <v>45.043202341956</v>
       </c>
       <c r="J22">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>0.58</v>
+      </c>
+      <c r="K22" t="s">
+        <v>79</v>
       </c>
       <c r="L22" s="1">
-        <v>837555.31</v>
+        <v>1344836.83</v>
       </c>
       <c r="M22" s="1">
-        <v>837555.31</v>
+        <v>1345853.71</v>
       </c>
       <c r="N22" s="1">
-        <v>0.66</v>
+        <v>1.09</v>
       </c>
       <c r="O22">
         <v>1</v>
       </c>
       <c r="Z22" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="23" spans="1:26">
       <c r="A23" t="s">
+        <v>81</v>
+      </c>
+      <c r="B23" s="1">
+        <v>23146.0</v>
+      </c>
+      <c r="C23" s="1">
+        <v>29.54</v>
+      </c>
+      <c r="D23" s="1">
+        <v>36.710333966992</v>
+      </c>
+      <c r="E23" t="s">
+        <v>11</v>
+      </c>
+      <c r="F23">
+        <v>1.15</v>
+      </c>
+      <c r="G23" s="1">
+        <v>730460.11</v>
+      </c>
+      <c r="H23" s="1">
+        <v>-137122.29</v>
+      </c>
+      <c r="I23" s="1">
+        <v>-18.772043554849</v>
+      </c>
+      <c r="J23">
+        <v>0.0</v>
+      </c>
+      <c r="K23">
+        <v>0.0</v>
+      </c>
+      <c r="L23" s="1">
+        <v>593337.82</v>
+      </c>
+      <c r="M23" s="1">
+        <v>593337.82</v>
+      </c>
+      <c r="N23" s="1">
+        <v>0.48</v>
+      </c>
+      <c r="O23">
+        <v>1</v>
+      </c>
+      <c r="Z23" t="s">
         <v>80</v>
-      </c>
-[...43 lines deleted...]
-        <v>79</v>
       </c>
     </row>
     <row r="24" spans="1:26">
       <c r="A24" t="s">
+        <v>83</v>
+      </c>
+      <c r="B24" s="1">
+        <v>3213.0</v>
+      </c>
+      <c r="C24" s="1">
+        <v>227.15</v>
+      </c>
+      <c r="D24" s="1">
+        <v>177.96505757859</v>
+      </c>
+      <c r="E24" t="s">
+        <v>11</v>
+      </c>
+      <c r="F24">
+        <v>1.15</v>
+      </c>
+      <c r="G24" s="1">
+        <v>501320.0</v>
+      </c>
+      <c r="H24" s="1">
+        <v>132023.13</v>
+      </c>
+      <c r="I24" s="1">
+        <v>26.335101332482</v>
+      </c>
+      <c r="J24">
+        <v>0.0</v>
+      </c>
+      <c r="K24">
+        <v>0.0</v>
+      </c>
+      <c r="L24" s="1">
+        <v>633343.13</v>
+      </c>
+      <c r="M24" s="1">
+        <v>633343.13</v>
+      </c>
+      <c r="N24" s="1">
+        <v>0.51</v>
+      </c>
+      <c r="O24">
+        <v>1</v>
+      </c>
+      <c r="Z24" t="s">
         <v>82</v>
-      </c>
-[...43 lines deleted...]
-        <v>81</v>
       </c>
     </row>
     <row r="25" spans="1:26">
       <c r="A25" t="s">
+        <v>85</v>
+      </c>
+      <c r="B25" s="1">
+        <v>6173.0</v>
+      </c>
+      <c r="C25" s="1">
+        <v>136.87</v>
+      </c>
+      <c r="D25" s="1">
+        <v>128.50205572655</v>
+      </c>
+      <c r="E25" t="s">
+        <v>11</v>
+      </c>
+      <c r="F25">
+        <v>1.15</v>
+      </c>
+      <c r="G25" s="1">
+        <v>681943.5</v>
+      </c>
+      <c r="H25" s="1">
+        <v>51252.59</v>
+      </c>
+      <c r="I25" s="1">
+        <v>7.515665154078</v>
+      </c>
+      <c r="J25">
+        <v>0.41</v>
+      </c>
+      <c r="K25" t="s">
+        <v>86</v>
+      </c>
+      <c r="L25" s="1">
+        <v>733196.09</v>
+      </c>
+      <c r="M25" s="1">
+        <v>735708.47</v>
+      </c>
+      <c r="N25" s="1">
+        <v>0.6</v>
+      </c>
+      <c r="O25">
+        <v>1</v>
+      </c>
+      <c r="Z25" t="s">
         <v>84</v>
-      </c>
-[...43 lines deleted...]
-        <v>83</v>
       </c>
     </row>
     <row r="26" spans="1:26">
       <c r="A26" t="s">
+        <v>88</v>
+      </c>
+      <c r="B26" s="1">
+        <v>8243.0</v>
+      </c>
+      <c r="C26" s="1">
+        <v>86.56</v>
+      </c>
+      <c r="D26" s="1">
+        <v>69.851082130292</v>
+      </c>
+      <c r="E26" t="s">
+        <v>11</v>
+      </c>
+      <c r="F26">
+        <v>1.15</v>
+      </c>
+      <c r="G26" s="1">
+        <v>493401.9</v>
+      </c>
+      <c r="H26" s="1">
+        <v>125779.84</v>
+      </c>
+      <c r="I26" s="1">
+        <v>25.492370418517</v>
+      </c>
+      <c r="J26">
+        <v>0.0</v>
+      </c>
+      <c r="K26">
+        <v>0.0</v>
+      </c>
+      <c r="L26" s="1">
+        <v>619181.74</v>
+      </c>
+      <c r="M26" s="1">
+        <v>619181.74</v>
+      </c>
+      <c r="N26" s="1">
+        <v>0.5</v>
+      </c>
+      <c r="O26">
+        <v>1</v>
+      </c>
+      <c r="Z26" t="s">
         <v>87</v>
-      </c>
-[...43 lines deleted...]
-        <v>86</v>
       </c>
     </row>
     <row r="27" spans="1:26">
       <c r="A27" t="s">
+        <v>90</v>
+      </c>
+      <c r="B27" s="1">
+        <v>1780.0</v>
+      </c>
+      <c r="C27" s="1">
+        <v>323.73</v>
+      </c>
+      <c r="D27" s="1">
+        <v>247.90996629214</v>
+      </c>
+      <c r="E27" t="s">
+        <v>11</v>
+      </c>
+      <c r="F27">
+        <v>1.15</v>
+      </c>
+      <c r="G27" s="1">
+        <v>383604.76</v>
+      </c>
+      <c r="H27" s="1">
+        <v>116451.13</v>
+      </c>
+      <c r="I27" s="1">
+        <v>30.357060741373</v>
+      </c>
+      <c r="J27">
+        <v>0.0</v>
+      </c>
+      <c r="K27">
+        <v>0.0</v>
+      </c>
+      <c r="L27" s="1">
+        <v>500055.89</v>
+      </c>
+      <c r="M27" s="1">
+        <v>500055.89</v>
+      </c>
+      <c r="N27" s="1">
+        <v>0.41</v>
+      </c>
+      <c r="O27">
+        <v>1</v>
+      </c>
+      <c r="Z27" t="s">
         <v>89</v>
-      </c>
-[...43 lines deleted...]
-        <v>88</v>
       </c>
     </row>
     <row r="28" spans="1:26">
       <c r="A28" t="s">
+        <v>92</v>
+      </c>
+      <c r="B28" s="1">
+        <v>3157.0</v>
+      </c>
+      <c r="C28" s="1">
+        <v>267.25</v>
+      </c>
+      <c r="D28" s="1">
+        <v>287.62377573646</v>
+      </c>
+      <c r="E28" t="s">
+        <v>11</v>
+      </c>
+      <c r="F28">
+        <v>1.15</v>
+      </c>
+      <c r="G28" s="1">
+        <v>771427.25</v>
+      </c>
+      <c r="H28" s="1">
+        <v>-39264.06</v>
+      </c>
+      <c r="I28" s="1">
+        <v>-5.0897942741846</v>
+      </c>
+      <c r="J28">
+        <v>0.0</v>
+      </c>
+      <c r="K28">
+        <v>0.0</v>
+      </c>
+      <c r="L28" s="1">
+        <v>732163.19</v>
+      </c>
+      <c r="M28" s="1">
+        <v>732163.19</v>
+      </c>
+      <c r="N28" s="1">
+        <v>0.59</v>
+      </c>
+      <c r="O28">
+        <v>1</v>
+      </c>
+      <c r="Z28" t="s">
         <v>91</v>
-      </c>
-[...43 lines deleted...]
-        <v>90</v>
       </c>
     </row>
     <row r="29" spans="1:26">
       <c r="A29" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="B29" s="1">
-        <v>997.0</v>
+        <v>944.0</v>
       </c>
       <c r="C29" s="1">
-        <v>921.75</v>
+        <v>947.85</v>
       </c>
       <c r="D29" s="1">
-        <v>983.84094282849</v>
+        <v>983.84094279661</v>
       </c>
       <c r="E29" t="s">
         <v>11</v>
       </c>
       <c r="F29">
-        <v>1.14</v>
+        <v>1.15</v>
       </c>
       <c r="G29" s="1">
-        <v>837449.3</v>
+        <v>792930.93</v>
       </c>
       <c r="H29" s="1">
-        <v>-34456.81</v>
+        <v>-16456.42</v>
       </c>
       <c r="I29" s="1">
-        <v>-4.1144950506258</v>
+        <v>-2.0753913584882</v>
       </c>
       <c r="J29">
-        <v>0.0</v>
+        <v>0.89</v>
       </c>
       <c r="K29">
-        <v>0.0</v>
+        <v>842.96</v>
       </c>
       <c r="L29" s="1">
-        <v>802992.49</v>
+        <v>776474.51</v>
       </c>
       <c r="M29" s="1">
-        <v>802992.49</v>
+        <v>777317.47</v>
       </c>
       <c r="N29" s="1">
         <v>0.63</v>
       </c>
       <c r="O29">
         <v>1</v>
       </c>
       <c r="Z29" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
     </row>
     <row r="30" spans="1:26">
       <c r="A30" t="s">
+        <v>96</v>
+      </c>
+      <c r="B30" s="1">
+        <v>3408.0</v>
+      </c>
+      <c r="C30" s="1">
+        <v>237.92</v>
+      </c>
+      <c r="D30" s="1">
+        <v>219.09858274648</v>
+      </c>
+      <c r="E30" t="s">
+        <v>11</v>
+      </c>
+      <c r="F30">
+        <v>1.15</v>
+      </c>
+      <c r="G30" s="1">
+        <v>652988.16</v>
+      </c>
+      <c r="H30" s="1">
+        <v>50644.73</v>
+      </c>
+      <c r="I30" s="1">
+        <v>7.7558420048535</v>
+      </c>
+      <c r="J30">
+        <v>0.0</v>
+      </c>
+      <c r="K30">
+        <v>0.0</v>
+      </c>
+      <c r="L30" s="1">
+        <v>703632.89</v>
+      </c>
+      <c r="M30" s="1">
+        <v>703632.89</v>
+      </c>
+      <c r="N30" s="1">
+        <v>0.57</v>
+      </c>
+      <c r="O30">
+        <v>1</v>
+      </c>
+      <c r="Z30" t="s">
         <v>95</v>
-      </c>
-[...43 lines deleted...]
-        <v>94</v>
       </c>
     </row>
     <row r="31" spans="1:26">
       <c r="A31" t="s">
+        <v>98</v>
+      </c>
+      <c r="B31" s="1">
+        <v>2165.0</v>
+      </c>
+      <c r="C31" s="1">
+        <v>211.22</v>
+      </c>
+      <c r="D31" s="1">
+        <v>149.81744110855</v>
+      </c>
+      <c r="E31" t="s">
+        <v>11</v>
+      </c>
+      <c r="F31">
+        <v>1.15</v>
+      </c>
+      <c r="G31" s="1">
+        <v>282032.33</v>
+      </c>
+      <c r="H31" s="1">
+        <v>114801.36</v>
+      </c>
+      <c r="I31" s="1">
+        <v>40.705035482989</v>
+      </c>
+      <c r="J31">
+        <v>0.0</v>
+      </c>
+      <c r="K31">
+        <v>0.0</v>
+      </c>
+      <c r="L31" s="1">
+        <v>396833.69</v>
+      </c>
+      <c r="M31" s="1">
+        <v>396833.69</v>
+      </c>
+      <c r="N31" s="1">
+        <v>0.32</v>
+      </c>
+      <c r="O31">
+        <v>1</v>
+      </c>
+      <c r="Z31" t="s">
         <v>97</v>
-      </c>
-[...43 lines deleted...]
-        <v>96</v>
       </c>
     </row>
     <row r="32" spans="1:26">
       <c r="A32" t="s">
         <v>100</v>
       </c>
       <c r="B32" s="1">
-        <v>4706.0</v>
+        <v>3601.0</v>
       </c>
       <c r="C32" s="1">
-        <v>173.11</v>
+        <v>99.87</v>
       </c>
       <c r="D32" s="1">
-        <v>175.84500637484</v>
+        <v>103.55768119967</v>
       </c>
       <c r="E32" t="s">
         <v>11</v>
       </c>
       <c r="F32">
-        <v>1.14</v>
+        <v>1.15</v>
       </c>
       <c r="G32" s="1">
-        <v>708609.17</v>
+        <v>326957.35</v>
       </c>
       <c r="H32" s="1">
-        <v>3222.42</v>
+        <v>-14871.72</v>
       </c>
       <c r="I32" s="1">
-        <v>0.45475279412486</v>
+        <v>-4.548519860465</v>
       </c>
       <c r="J32">
         <v>0.0</v>
       </c>
       <c r="K32">
         <v>0.0</v>
       </c>
       <c r="L32" s="1">
-        <v>711831.59</v>
+        <v>312085.63</v>
       </c>
       <c r="M32" s="1">
-        <v>711831.59</v>
+        <v>312085.63</v>
       </c>
       <c r="N32" s="1">
-        <v>0.56</v>
+        <v>0.25</v>
       </c>
       <c r="O32">
         <v>1</v>
       </c>
       <c r="Z32" t="s">
         <v>99</v>
       </c>
     </row>
     <row r="33" spans="1:26">
       <c r="A33" t="s">
         <v>102</v>
       </c>
       <c r="B33" s="1">
-        <v>877.0</v>
+        <v>1683.0</v>
       </c>
       <c r="C33" s="1">
-        <v>415.52</v>
+        <v>617.37</v>
       </c>
       <c r="D33" s="1">
-        <v>358.96101482326</v>
+        <v>515.4556268568</v>
       </c>
       <c r="E33" t="s">
         <v>11</v>
       </c>
       <c r="F33">
-        <v>1.14</v>
+        <v>1.15</v>
       </c>
       <c r="G33" s="1">
-        <v>268677.98</v>
+        <v>746139.09</v>
       </c>
       <c r="H33" s="1">
-        <v>49737.89</v>
+        <v>155525.95</v>
       </c>
       <c r="I33" s="1">
-        <v>18.512082754232</v>
+        <v>20.844096239483</v>
       </c>
       <c r="J33">
-        <v>1.92</v>
+        <v>1.12</v>
       </c>
       <c r="K33" t="s">
         <v>103</v>
       </c>
       <c r="L33" s="1">
-        <v>318415.87</v>
+        <v>901665.04</v>
       </c>
       <c r="M33" s="1">
-        <v>320097.91</v>
+        <v>903551.51</v>
       </c>
       <c r="N33" s="1">
-        <v>0.25</v>
+        <v>0.73</v>
       </c>
       <c r="O33">
         <v>1</v>
       </c>
       <c r="Z33" t="s">
         <v>101</v>
       </c>
     </row>
     <row r="34" spans="1:26">
       <c r="A34" t="s">
         <v>105</v>
       </c>
       <c r="B34" s="1">
-        <v>12723.0</v>
+        <v>4561.0</v>
       </c>
       <c r="C34" s="1">
-        <v>90.09</v>
+        <v>193.89</v>
       </c>
       <c r="D34" s="1">
-        <v>77.917093452802</v>
+        <v>175.84500548125</v>
       </c>
       <c r="E34" t="s">
         <v>11</v>
       </c>
       <c r="F34">
-        <v>1.14</v>
+        <v>1.15</v>
       </c>
       <c r="G34" s="1">
-        <v>845830.47</v>
+        <v>686775.7</v>
       </c>
       <c r="H34" s="1">
-        <v>155711.82</v>
+        <v>80640.7</v>
       </c>
       <c r="I34" s="1">
-        <v>18.409341531525</v>
+        <v>11.741926803758</v>
       </c>
       <c r="J34">
         <v>0.0</v>
       </c>
       <c r="K34">
         <v>0.0</v>
       </c>
       <c r="L34" s="1">
-        <v>1001542.29</v>
+        <v>767416.4</v>
       </c>
       <c r="M34" s="1">
-        <v>1001542.29</v>
+        <v>767416.4</v>
       </c>
       <c r="N34" s="1">
-        <v>0.79</v>
+        <v>0.62</v>
       </c>
       <c r="O34">
         <v>1</v>
       </c>
       <c r="Z34" t="s">
         <v>104</v>
       </c>
     </row>
     <row r="35" spans="1:26">
       <c r="A35" t="s">
         <v>107</v>
       </c>
       <c r="B35" s="1">
-        <v>19.0</v>
+        <v>877.0</v>
       </c>
       <c r="C35" s="1">
-        <v>1152.54</v>
+        <v>444.77</v>
       </c>
       <c r="D35" s="1">
-        <v>945.38736842105</v>
+        <v>358.96101482326</v>
       </c>
       <c r="E35" t="s">
         <v>11</v>
       </c>
       <c r="F35">
-        <v>1.14</v>
+        <v>1.15</v>
       </c>
       <c r="G35" s="1">
-        <v>15431.11</v>
+        <v>268677.98</v>
       </c>
       <c r="H35" s="1">
-        <v>3703.2</v>
+        <v>69815.79</v>
       </c>
       <c r="I35" s="1">
-        <v>23.998273617387</v>
+        <v>25.984931850388</v>
       </c>
       <c r="J35">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>1.9</v>
+      </c>
+      <c r="K35" t="s">
+        <v>108</v>
       </c>
       <c r="L35" s="1">
-        <v>19134.31</v>
+        <v>338493.77</v>
       </c>
       <c r="M35" s="1">
-        <v>19134.31</v>
+        <v>340164.28</v>
       </c>
       <c r="N35" s="1">
-        <v>0.02</v>
+        <v>0.28</v>
       </c>
       <c r="O35">
         <v>1</v>
       </c>
       <c r="Z35" t="s">
         <v>106</v>
       </c>
     </row>
     <row r="36" spans="1:26">
       <c r="A36" t="s">
-        <v>107</v>
+        <v>110</v>
       </c>
       <c r="B36" s="1">
-        <v>2365.0</v>
+        <v>10685.0</v>
       </c>
       <c r="C36" s="1">
-        <v>1152.54</v>
+        <v>89.6</v>
       </c>
       <c r="D36" s="1">
-        <v>593.83701902748</v>
+        <v>77.917093121198</v>
       </c>
       <c r="E36" t="s">
         <v>11</v>
       </c>
       <c r="F36">
-        <v>1.14</v>
+        <v>1.15</v>
       </c>
       <c r="G36" s="1">
-        <v>1282362.84</v>
+        <v>710343.36</v>
       </c>
       <c r="H36" s="1">
-        <v>1099355.1</v>
+        <v>120459.78</v>
       </c>
       <c r="I36" s="1">
-        <v>85.728864382876</v>
+        <v>16.95796522966</v>
       </c>
       <c r="J36">
         <v>0.0</v>
       </c>
       <c r="K36">
         <v>0.0</v>
       </c>
       <c r="L36" s="1">
-        <v>2381717.94</v>
+        <v>830803.14</v>
       </c>
       <c r="M36" s="1">
-        <v>2381717.94</v>
+        <v>830803.14</v>
       </c>
       <c r="N36" s="1">
-        <v>1.88</v>
+        <v>0.67</v>
       </c>
       <c r="O36">
         <v>1</v>
       </c>
       <c r="Z36" t="s">
-        <v>106</v>
+        <v>109</v>
       </c>
     </row>
     <row r="37" spans="1:26">
       <c r="A37" t="s">
-        <v>109</v>
+        <v>112</v>
       </c>
       <c r="B37" s="1">
-        <v>6227.0</v>
+        <v>2243.0</v>
       </c>
       <c r="C37" s="1">
-        <v>136.09</v>
+        <v>1115.68</v>
       </c>
       <c r="D37" s="1">
-        <v>141.98567849687</v>
+        <v>593.83701738743</v>
       </c>
       <c r="E37" t="s">
         <v>11</v>
       </c>
       <c r="F37">
-        <v>1.14</v>
+        <v>1.15</v>
       </c>
       <c r="G37" s="1">
-        <v>760246.0</v>
+        <v>1216211.35</v>
       </c>
       <c r="H37" s="1">
-        <v>-19774.66</v>
+        <v>955412.06</v>
       </c>
       <c r="I37" s="1">
-        <v>-2.601087016571</v>
+        <v>78.556417024064</v>
       </c>
       <c r="J37">
         <v>0.0</v>
       </c>
       <c r="K37">
         <v>0.0</v>
       </c>
       <c r="L37" s="1">
-        <v>740471.34</v>
+        <v>2171623.41</v>
       </c>
       <c r="M37" s="1">
-        <v>740471.34</v>
+        <v>2171623.41</v>
       </c>
       <c r="N37" s="1">
-        <v>0.58</v>
+        <v>1.76</v>
       </c>
       <c r="O37">
         <v>1</v>
       </c>
       <c r="Z37" t="s">
-        <v>108</v>
+        <v>111</v>
       </c>
     </row>
     <row r="38" spans="1:26">
       <c r="A38" t="s">
+        <v>112</v>
+      </c>
+      <c r="B38" s="1">
+        <v>19.0</v>
+      </c>
+      <c r="C38" s="1">
+        <v>1115.68</v>
+      </c>
+      <c r="D38" s="1">
+        <v>945.38736842105</v>
+      </c>
+      <c r="E38" t="s">
+        <v>11</v>
+      </c>
+      <c r="F38">
+        <v>1.15</v>
+      </c>
+      <c r="G38" s="1">
+        <v>15431.11</v>
+      </c>
+      <c r="H38" s="1">
+        <v>2964.27</v>
+      </c>
+      <c r="I38" s="1">
+        <v>19.209700403924</v>
+      </c>
+      <c r="J38">
+        <v>0.0</v>
+      </c>
+      <c r="K38">
+        <v>0.0</v>
+      </c>
+      <c r="L38" s="1">
+        <v>18395.38</v>
+      </c>
+      <c r="M38" s="1">
+        <v>18395.38</v>
+      </c>
+      <c r="N38" s="1">
+        <v>0.01</v>
+      </c>
+      <c r="O38">
+        <v>1</v>
+      </c>
+      <c r="Z38" t="s">
         <v>111</v>
-      </c>
-[...43 lines deleted...]
-        <v>110</v>
       </c>
     </row>
     <row r="39" spans="1:26">
       <c r="A39" t="s">
+        <v>114</v>
+      </c>
+      <c r="B39" s="1">
+        <v>6227.0</v>
+      </c>
+      <c r="C39" s="1">
+        <v>158.84</v>
+      </c>
+      <c r="D39" s="1">
+        <v>141.98567849687</v>
+      </c>
+      <c r="E39" t="s">
+        <v>11</v>
+      </c>
+      <c r="F39">
+        <v>1.15</v>
+      </c>
+      <c r="G39" s="1">
+        <v>760246.0</v>
+      </c>
+      <c r="H39" s="1">
+        <v>98084.09</v>
+      </c>
+      <c r="I39" s="1">
+        <v>12.901625263402</v>
+      </c>
+      <c r="J39">
+        <v>0.0</v>
+      </c>
+      <c r="K39">
+        <v>0.0</v>
+      </c>
+      <c r="L39" s="1">
+        <v>858330.09</v>
+      </c>
+      <c r="M39" s="1">
+        <v>858330.09</v>
+      </c>
+      <c r="N39" s="1">
+        <v>0.7</v>
+      </c>
+      <c r="O39">
+        <v>1</v>
+      </c>
+      <c r="Z39" t="s">
         <v>113</v>
-      </c>
-[...43 lines deleted...]
-        <v>112</v>
       </c>
     </row>
     <row r="40" spans="1:26">
       <c r="A40" t="s">
         <v>116</v>
       </c>
       <c r="B40" s="1">
-        <v>3243.0</v>
+        <v>7836.0</v>
       </c>
       <c r="C40" s="1">
-        <v>61.95</v>
+        <v>153.96</v>
       </c>
       <c r="D40" s="1">
-        <v>64.118152944804</v>
+        <v>150.46805385401</v>
       </c>
       <c r="E40" t="s">
         <v>11</v>
       </c>
       <c r="F40">
-        <v>1.14</v>
+        <v>1.15</v>
       </c>
       <c r="G40" s="1">
-        <v>176022.32</v>
+        <v>1033994.03</v>
       </c>
       <c r="H40" s="1">
-        <v>-476.12</v>
+        <v>12936.64</v>
       </c>
       <c r="I40" s="1">
-        <v>-0.27048842442254</v>
+        <v>1.2511329489978</v>
       </c>
       <c r="J40">
         <v>0.0</v>
       </c>
       <c r="K40">
         <v>0.0</v>
       </c>
       <c r="L40" s="1">
-        <v>175546.2</v>
+        <v>1046930.67</v>
       </c>
       <c r="M40" s="1">
-        <v>175546.2</v>
+        <v>1046930.67</v>
       </c>
       <c r="N40" s="1">
-        <v>0.14</v>
+        <v>0.85</v>
       </c>
       <c r="O40">
         <v>1</v>
       </c>
       <c r="Z40" t="s">
         <v>115</v>
       </c>
     </row>
     <row r="41" spans="1:26">
       <c r="A41" t="s">
         <v>118</v>
       </c>
       <c r="B41" s="1">
-        <v>3532.0</v>
+        <v>1034.0</v>
       </c>
       <c r="C41" s="1">
-        <v>353.73</v>
+        <v>402.79</v>
       </c>
       <c r="D41" s="1">
-        <v>313.69987825595</v>
+        <v>395.3665377176</v>
       </c>
       <c r="E41" t="s">
         <v>11</v>
       </c>
       <c r="F41">
-        <v>1.14</v>
+        <v>1.15</v>
       </c>
       <c r="G41" s="1">
-        <v>941732.81</v>
+        <v>351745.5</v>
       </c>
       <c r="H41" s="1">
-        <v>149948.22</v>
+        <v>9676.69</v>
       </c>
       <c r="I41" s="1">
-        <v>15.922586365022</v>
+        <v>2.7510486985619</v>
       </c>
       <c r="J41">
-        <v>0.41</v>
-[...2 lines deleted...]
-        <v>119</v>
+        <v>0.0</v>
+      </c>
+      <c r="K41">
+        <v>0.0</v>
       </c>
       <c r="L41" s="1">
-        <v>1091681.03</v>
+        <v>361422.19</v>
       </c>
       <c r="M41" s="1">
-        <v>1093117.83</v>
+        <v>361422.19</v>
       </c>
       <c r="N41" s="1">
-        <v>0.86</v>
+        <v>0.29</v>
       </c>
       <c r="O41">
         <v>1</v>
       </c>
       <c r="Z41" t="s">
         <v>117</v>
       </c>
     </row>
     <row r="42" spans="1:26">
       <c r="A42" t="s">
-        <v>121</v>
+        <v>120</v>
       </c>
       <c r="B42" s="1">
-        <v>10565.0</v>
+        <v>7807.0</v>
       </c>
       <c r="C42" s="1">
-        <v>76.87</v>
+        <v>57.77</v>
       </c>
       <c r="D42" s="1">
-        <v>84.141383814482</v>
+        <v>42.827193544255</v>
       </c>
       <c r="E42" t="s">
         <v>11</v>
       </c>
       <c r="F42">
-        <v>1.14</v>
+        <v>1.15</v>
       </c>
       <c r="G42" s="1">
-        <v>762278.58</v>
+        <v>287615.38</v>
       </c>
       <c r="H42" s="1">
-        <v>-52652.52</v>
+        <v>103767.79</v>
       </c>
       <c r="I42" s="1">
-        <v>-6.9072543006521</v>
+        <v>36.078665195164</v>
       </c>
       <c r="J42">
         <v>0.0</v>
       </c>
       <c r="K42">
         <v>0.0</v>
       </c>
       <c r="L42" s="1">
-        <v>709626.06</v>
+        <v>391383.17</v>
       </c>
       <c r="M42" s="1">
-        <v>709626.06</v>
+        <v>391383.17</v>
       </c>
       <c r="N42" s="1">
-        <v>0.56</v>
+        <v>0.32</v>
       </c>
       <c r="O42">
         <v>1</v>
       </c>
       <c r="Z42" t="s">
-        <v>120</v>
+        <v>119</v>
       </c>
     </row>
     <row r="43" spans="1:26">
       <c r="A43" t="s">
-        <v>123</v>
+        <v>122</v>
       </c>
       <c r="B43" s="1">
-        <v>10370.0</v>
+        <v>3243.0</v>
       </c>
       <c r="C43" s="1">
-        <v>130.04</v>
+        <v>67.3</v>
       </c>
       <c r="D43" s="1">
-        <v>115.23986981678</v>
+        <v>64.118152944804</v>
       </c>
       <c r="E43" t="s">
         <v>11</v>
       </c>
       <c r="F43">
-        <v>1.14</v>
+        <v>1.15</v>
       </c>
       <c r="G43" s="1">
-        <v>1026649.7</v>
+        <v>176022.32</v>
       </c>
       <c r="H43" s="1">
-        <v>151658.48</v>
+        <v>13376.65</v>
       </c>
       <c r="I43" s="1">
-        <v>14.772173994694</v>
+        <v>7.5994055753838</v>
       </c>
       <c r="J43">
         <v>0.0</v>
       </c>
       <c r="K43">
         <v>0.0</v>
       </c>
       <c r="L43" s="1">
-        <v>1178308.18</v>
+        <v>189398.97</v>
       </c>
       <c r="M43" s="1">
-        <v>1178308.18</v>
+        <v>189398.97</v>
       </c>
       <c r="N43" s="1">
-        <v>0.93</v>
+        <v>0.15</v>
       </c>
       <c r="O43">
         <v>1</v>
       </c>
       <c r="Z43" t="s">
-        <v>122</v>
+        <v>121</v>
       </c>
     </row>
     <row r="44" spans="1:26">
       <c r="A44" t="s">
-        <v>125</v>
+        <v>124</v>
       </c>
       <c r="B44" s="1">
-        <v>1340.0</v>
+        <v>3532.0</v>
       </c>
       <c r="C44" s="1">
-        <v>1140.0</v>
+        <v>377.28</v>
       </c>
       <c r="D44" s="1">
-        <v>901.38491044776</v>
+        <v>313.69987825595</v>
       </c>
       <c r="E44" t="s">
         <v>11</v>
       </c>
       <c r="F44">
-        <v>1.14</v>
+        <v>1.15</v>
       </c>
       <c r="G44" s="1">
-        <v>1042096.22</v>
+        <v>941732.81</v>
       </c>
       <c r="H44" s="1">
-        <v>292693.42</v>
+        <v>214645.86</v>
       </c>
       <c r="I44" s="1">
-        <v>28.086986055856</v>
+        <v>22.792649647621</v>
       </c>
       <c r="J44">
         <v>0.0</v>
       </c>
       <c r="K44">
         <v>0.0</v>
       </c>
       <c r="L44" s="1">
-        <v>1334789.64</v>
+        <v>1156378.67</v>
       </c>
       <c r="M44" s="1">
-        <v>1334789.64</v>
+        <v>1156378.67</v>
       </c>
       <c r="N44" s="1">
-        <v>1.05</v>
+        <v>0.94</v>
       </c>
       <c r="O44">
         <v>1</v>
       </c>
       <c r="Z44" t="s">
-        <v>124</v>
+        <v>123</v>
       </c>
     </row>
     <row r="45" spans="1:26">
       <c r="A45" t="s">
-        <v>127</v>
+        <v>126</v>
       </c>
       <c r="B45" s="1">
-        <v>5332.0</v>
+        <v>567.0</v>
       </c>
       <c r="C45" s="1">
-        <v>337.74</v>
+        <v>1018.53</v>
       </c>
       <c r="D45" s="1">
-        <v>367.85395348837</v>
+        <v>978.10409171076</v>
       </c>
       <c r="E45" t="s">
         <v>11</v>
       </c>
       <c r="F45">
-        <v>1.14</v>
+        <v>1.15</v>
       </c>
       <c r="G45" s="1">
-        <v>1675606.0</v>
+        <v>482101.12</v>
       </c>
       <c r="H45" s="1">
-        <v>-102073.14</v>
+        <v>19054.35</v>
       </c>
       <c r="I45" s="1">
-        <v>-6.0917148780799</v>
+        <v>3.9523554726444</v>
       </c>
       <c r="J45">
         <v>0.0</v>
       </c>
       <c r="K45">
         <v>0.0</v>
       </c>
       <c r="L45" s="1">
-        <v>1573532.86</v>
+        <v>501155.47</v>
       </c>
       <c r="M45" s="1">
-        <v>1573532.86</v>
+        <v>501155.47</v>
       </c>
       <c r="N45" s="1">
-        <v>1.24</v>
+        <v>0.41</v>
       </c>
       <c r="O45">
         <v>1</v>
       </c>
       <c r="Z45" t="s">
-        <v>126</v>
+        <v>125</v>
       </c>
     </row>
     <row r="46" spans="1:26">
       <c r="A46" t="s">
-        <v>129</v>
+        <v>128</v>
       </c>
       <c r="B46" s="1">
-        <v>1662.0</v>
+        <v>6523.0</v>
       </c>
       <c r="C46" s="1">
-        <v>483.89</v>
+        <v>88.31</v>
       </c>
       <c r="D46" s="1">
-        <v>455.56277978339</v>
+        <v>84.141384332362</v>
       </c>
       <c r="E46" t="s">
         <v>11</v>
       </c>
       <c r="F46">
-        <v>1.14</v>
+        <v>1.15</v>
       </c>
       <c r="G46" s="1">
-        <v>648483.92</v>
+        <v>470642.98</v>
       </c>
       <c r="H46" s="1">
-        <v>54233.7</v>
+        <v>29245.19</v>
       </c>
       <c r="I46" s="1">
-        <v>8.3631526283643</v>
+        <v>6.213879998805</v>
       </c>
       <c r="J46">
         <v>0.0</v>
       </c>
       <c r="K46">
         <v>0.0</v>
       </c>
       <c r="L46" s="1">
-        <v>702717.62</v>
+        <v>499888.17</v>
       </c>
       <c r="M46" s="1">
-        <v>702717.62</v>
+        <v>499888.17</v>
       </c>
       <c r="N46" s="1">
-        <v>0.55</v>
+        <v>0.41</v>
       </c>
       <c r="O46">
         <v>1</v>
       </c>
       <c r="Z46" t="s">
-        <v>128</v>
+        <v>127</v>
       </c>
     </row>
     <row r="47" spans="1:26">
       <c r="A47" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="B47" s="1">
-        <v>10860.0</v>
+        <v>9868.0</v>
       </c>
       <c r="C47" s="1">
-        <v>107.76</v>
+        <v>135.25</v>
       </c>
       <c r="D47" s="1">
-        <v>116.19057274402</v>
+        <v>115.2398702878</v>
       </c>
       <c r="E47" t="s">
         <v>11</v>
       </c>
       <c r="F47">
-        <v>1.14</v>
+        <v>1.15</v>
       </c>
       <c r="G47" s="1">
-        <v>1088925.09</v>
+        <v>976950.75</v>
       </c>
       <c r="H47" s="1">
-        <v>-66360.89</v>
+        <v>181245.11</v>
       </c>
       <c r="I47" s="1">
-        <v>-6.0941648428727</v>
+        <v>18.552123533351</v>
       </c>
       <c r="J47">
         <v>0.0</v>
       </c>
       <c r="K47">
         <v>0.0</v>
       </c>
       <c r="L47" s="1">
-        <v>1022564.2</v>
+        <v>1158195.86</v>
       </c>
       <c r="M47" s="1">
-        <v>1022564.2</v>
+        <v>1158195.86</v>
       </c>
       <c r="N47" s="1">
-        <v>0.81</v>
+        <v>0.94</v>
       </c>
       <c r="O47">
         <v>1</v>
       </c>
       <c r="Z47" t="s">
-        <v>130</v>
+        <v>129</v>
       </c>
     </row>
     <row r="48" spans="1:26">
       <c r="A48" t="s">
-        <v>133</v>
+        <v>132</v>
       </c>
       <c r="B48" s="1">
-        <v>9337.0</v>
+        <v>892.0</v>
       </c>
       <c r="C48" s="1">
-        <v>74.67</v>
+        <v>1052.98</v>
       </c>
       <c r="D48" s="1">
-        <v>79.364099817929</v>
+        <v>901.3849103139</v>
       </c>
       <c r="E48" t="s">
         <v>11</v>
       </c>
       <c r="F48">
-        <v>1.14</v>
+        <v>1.15</v>
       </c>
       <c r="G48" s="1">
-        <v>635065.87</v>
+        <v>693693.9</v>
       </c>
       <c r="H48" s="1">
-        <v>-25870.37</v>
+        <v>121386.73</v>
       </c>
       <c r="I48" s="1">
-        <v>-4.0736514465814</v>
+        <v>17.498601328338</v>
       </c>
       <c r="J48">
         <v>0.0</v>
       </c>
       <c r="K48">
         <v>0.0</v>
       </c>
       <c r="L48" s="1">
-        <v>609195.5</v>
+        <v>815080.63</v>
       </c>
       <c r="M48" s="1">
-        <v>609195.5</v>
+        <v>815080.63</v>
       </c>
       <c r="N48" s="1">
-        <v>0.48</v>
+        <v>0.66</v>
       </c>
       <c r="O48">
         <v>1</v>
       </c>
       <c r="Z48" t="s">
-        <v>132</v>
+        <v>131</v>
       </c>
     </row>
     <row r="49" spans="1:26">
       <c r="A49" t="s">
-        <v>135</v>
+        <v>134</v>
       </c>
       <c r="B49" s="1">
-        <v>44.0</v>
+        <v>5187.0</v>
       </c>
       <c r="C49" s="1">
-        <v>379.5</v>
+        <v>348.24</v>
       </c>
       <c r="D49" s="1">
-        <v>466.98113636364</v>
+        <v>367.85395411606</v>
       </c>
       <c r="E49" t="s">
         <v>11</v>
       </c>
       <c r="F49">
-        <v>1.14</v>
+        <v>1.15</v>
       </c>
       <c r="G49" s="1">
-        <v>17730.82</v>
+        <v>1630039.07</v>
       </c>
       <c r="H49" s="1">
-        <v>-3140.41</v>
+        <v>-62528.43</v>
       </c>
       <c r="I49" s="1">
-        <v>-17.71158919892</v>
+        <v>-3.8360080534757</v>
       </c>
       <c r="J49">
         <v>0.0</v>
       </c>
       <c r="K49">
         <v>0.0</v>
       </c>
       <c r="L49" s="1">
-        <v>14590.41</v>
+        <v>1567510.64</v>
       </c>
       <c r="M49" s="1">
-        <v>14590.41</v>
+        <v>1567510.64</v>
       </c>
       <c r="N49" s="1">
-        <v>0.01</v>
+        <v>1.27</v>
       </c>
       <c r="O49">
         <v>1</v>
       </c>
       <c r="Z49" t="s">
-        <v>134</v>
+        <v>133</v>
       </c>
     </row>
     <row r="50" spans="1:26">
       <c r="A50" t="s">
+        <v>136</v>
+      </c>
+      <c r="B50" s="1">
+        <v>1662.0</v>
+      </c>
+      <c r="C50" s="1">
+        <v>502.24</v>
+      </c>
+      <c r="D50" s="1">
+        <v>455.56277978339</v>
+      </c>
+      <c r="E50" t="s">
+        <v>11</v>
+      </c>
+      <c r="F50">
+        <v>1.15</v>
+      </c>
+      <c r="G50" s="1">
+        <v>648483.92</v>
+      </c>
+      <c r="H50" s="1">
+        <v>75881.84</v>
+      </c>
+      <c r="I50" s="1">
+        <v>11.701421987457</v>
+      </c>
+      <c r="J50">
+        <v>0.0</v>
+      </c>
+      <c r="K50">
+        <v>0.0</v>
+      </c>
+      <c r="L50" s="1">
+        <v>724365.76</v>
+      </c>
+      <c r="M50" s="1">
+        <v>724365.76</v>
+      </c>
+      <c r="N50" s="1">
+        <v>0.59</v>
+      </c>
+      <c r="O50">
+        <v>1</v>
+      </c>
+      <c r="Z50" t="s">
         <v>135</v>
-      </c>
-[...43 lines deleted...]
-        <v>134</v>
       </c>
     </row>
     <row r="51" spans="1:26">
       <c r="A51" t="s">
+        <v>138</v>
+      </c>
+      <c r="B51" s="1">
+        <v>10098.0</v>
+      </c>
+      <c r="C51" s="1">
+        <v>100.86</v>
+      </c>
+      <c r="D51" s="1">
+        <v>116.19057239057</v>
+      </c>
+      <c r="E51" t="s">
+        <v>11</v>
+      </c>
+      <c r="F51">
+        <v>1.15</v>
+      </c>
+      <c r="G51" s="1">
+        <v>1012519.85</v>
+      </c>
+      <c r="H51" s="1">
+        <v>-128687.44</v>
+      </c>
+      <c r="I51" s="1">
+        <v>-12.70962144594</v>
+      </c>
+      <c r="J51">
+        <v>0.0</v>
+      </c>
+      <c r="K51">
+        <v>0.0</v>
+      </c>
+      <c r="L51" s="1">
+        <v>883832.41</v>
+      </c>
+      <c r="M51" s="1">
+        <v>883832.41</v>
+      </c>
+      <c r="N51" s="1">
+        <v>0.72</v>
+      </c>
+      <c r="O51">
+        <v>1</v>
+      </c>
+      <c r="Z51" t="s">
         <v>137</v>
-      </c>
-[...43 lines deleted...]
-        <v>136</v>
       </c>
     </row>
     <row r="52" spans="1:26">
       <c r="A52" t="s">
         <v>140</v>
       </c>
       <c r="B52" s="1">
-        <v>10476.0</v>
+        <v>9337.0</v>
       </c>
       <c r="C52" s="1">
-        <v>30.26</v>
+        <v>80.89</v>
       </c>
       <c r="D52" s="1">
-        <v>32.147454180985</v>
+        <v>79.364099817929</v>
       </c>
       <c r="E52" t="s">
         <v>11</v>
       </c>
       <c r="F52">
-        <v>1.14</v>
+        <v>1.15</v>
       </c>
       <c r="G52" s="1">
-        <v>287522.74</v>
+        <v>635065.87</v>
       </c>
       <c r="H52" s="1">
-        <v>-10530.51</v>
+        <v>20351.26</v>
       </c>
       <c r="I52" s="1">
-        <v>-3.6624963994152</v>
+        <v>3.2045904151643</v>
       </c>
       <c r="J52">
         <v>0.0</v>
       </c>
       <c r="K52">
         <v>0.0</v>
       </c>
       <c r="L52" s="1">
-        <v>276992.23</v>
+        <v>655417.13</v>
       </c>
       <c r="M52" s="1">
-        <v>276992.23</v>
+        <v>655417.13</v>
       </c>
       <c r="N52" s="1">
-        <v>0.22</v>
+        <v>0.53</v>
       </c>
       <c r="O52">
         <v>1</v>
       </c>
       <c r="Z52" t="s">
         <v>139</v>
       </c>
     </row>
     <row r="53" spans="1:26">
       <c r="A53" t="s">
         <v>142</v>
       </c>
       <c r="B53" s="1">
-        <v>4898.0</v>
+        <v>44.0</v>
       </c>
       <c r="C53" s="1">
-        <v>97.21</v>
+        <v>368.265</v>
       </c>
       <c r="D53" s="1">
-        <v>133.66262147815</v>
+        <v>466.98113636364</v>
       </c>
       <c r="E53" t="s">
         <v>11</v>
       </c>
       <c r="F53">
-        <v>1.14</v>
+        <v>1.15</v>
       </c>
       <c r="G53" s="1">
-        <v>557984.75</v>
+        <v>17730.82</v>
       </c>
       <c r="H53" s="1">
-        <v>-141946.85</v>
+        <v>-3669.42</v>
       </c>
       <c r="I53" s="1">
-        <v>-25.439198831151</v>
+        <v>-20.695151154882</v>
       </c>
       <c r="J53">
         <v>0.0</v>
       </c>
       <c r="K53">
         <v>0.0</v>
       </c>
       <c r="L53" s="1">
-        <v>416037.9</v>
+        <v>14061.4</v>
       </c>
       <c r="M53" s="1">
-        <v>416037.9</v>
+        <v>14061.4</v>
       </c>
       <c r="N53" s="1">
-        <v>0.33</v>
+        <v>0.01</v>
       </c>
       <c r="O53">
         <v>1</v>
       </c>
       <c r="Z53" t="s">
         <v>141</v>
       </c>
     </row>
     <row r="54" spans="1:26">
       <c r="A54" t="s">
-        <v>144</v>
+        <v>142</v>
       </c>
       <c r="B54" s="1">
-        <v>4182.0</v>
+        <v>2433.0</v>
       </c>
       <c r="C54" s="1">
-        <v>346.1</v>
+        <v>368.265</v>
       </c>
       <c r="D54" s="1">
-        <v>341.67511716882</v>
+        <v>254.3075215783</v>
       </c>
       <c r="E54" t="s">
         <v>11</v>
       </c>
       <c r="F54">
-        <v>1.14</v>
+        <v>1.15</v>
       </c>
       <c r="G54" s="1">
-        <v>1234661.6</v>
+        <v>558458.05</v>
       </c>
       <c r="H54" s="1">
-        <v>30042.14</v>
+        <v>219073.73</v>
       </c>
       <c r="I54" s="1">
-        <v>2.433228667677</v>
+        <v>39.228323416593</v>
       </c>
       <c r="J54">
         <v>0.0</v>
       </c>
       <c r="K54">
         <v>0.0</v>
       </c>
       <c r="L54" s="1">
-        <v>1264703.74</v>
+        <v>777531.78</v>
       </c>
       <c r="M54" s="1">
-        <v>1264703.74</v>
+        <v>777531.78</v>
       </c>
       <c r="N54" s="1">
-        <v>1.0</v>
+        <v>0.63</v>
       </c>
       <c r="O54">
         <v>1</v>
       </c>
       <c r="Z54" t="s">
-        <v>143</v>
+        <v>141</v>
       </c>
     </row>
     <row r="55" spans="1:26">
       <c r="A55" t="s">
-        <v>146</v>
+        <v>144</v>
       </c>
       <c r="B55" s="1">
-        <v>28347.0</v>
+        <v>7708.0</v>
       </c>
       <c r="C55" s="1">
-        <v>23.79</v>
+        <v>357.52</v>
       </c>
       <c r="D55" s="1">
-        <v>18.909090203549</v>
+        <v>290.08747924235</v>
       </c>
       <c r="E55" t="s">
         <v>11</v>
       </c>
       <c r="F55">
-        <v>1.14</v>
+        <v>1.15</v>
       </c>
       <c r="G55" s="1">
-        <v>457675.46</v>
+        <v>1910968.24</v>
       </c>
       <c r="H55" s="1">
-        <v>131581.5</v>
+        <v>480461.59</v>
       </c>
       <c r="I55" s="1">
-        <v>28.749957448013</v>
+        <v>25.142311627325</v>
       </c>
       <c r="J55">
         <v>0.0</v>
       </c>
       <c r="K55">
         <v>0.0</v>
       </c>
       <c r="L55" s="1">
-        <v>589256.96</v>
+        <v>2391429.83</v>
       </c>
       <c r="M55" s="1">
-        <v>589256.96</v>
+        <v>2391429.83</v>
       </c>
       <c r="N55" s="1">
-        <v>0.46</v>
+        <v>1.94</v>
       </c>
       <c r="O55">
         <v>1</v>
       </c>
       <c r="Z55" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
     </row>
     <row r="56" spans="1:26">
       <c r="A56" t="s">
-        <v>148</v>
+        <v>146</v>
       </c>
       <c r="B56" s="1">
-        <v>2455.0</v>
+        <v>10476.0</v>
       </c>
       <c r="C56" s="1">
-        <v>522.54</v>
+        <v>31.1</v>
       </c>
       <c r="D56" s="1">
-        <v>483.93141751527</v>
+        <v>32.147454180985</v>
       </c>
       <c r="E56" t="s">
         <v>11</v>
       </c>
       <c r="F56">
-        <v>1.14</v>
+        <v>1.15</v>
       </c>
       <c r="G56" s="1">
-        <v>1016592.12</v>
+        <v>287522.74</v>
       </c>
       <c r="H56" s="1">
-        <v>104326.84</v>
+        <v>-4793.01</v>
       </c>
       <c r="I56" s="1">
-        <v>10.262408880368</v>
+        <v>-1.6670020604283</v>
       </c>
       <c r="J56">
         <v>0.0</v>
       </c>
       <c r="K56">
         <v>0.0</v>
       </c>
       <c r="L56" s="1">
-        <v>1120918.96</v>
+        <v>282729.73</v>
       </c>
       <c r="M56" s="1">
-        <v>1120918.96</v>
+        <v>282729.73</v>
       </c>
       <c r="N56" s="1">
-        <v>0.88</v>
+        <v>0.23</v>
       </c>
       <c r="O56">
         <v>1</v>
       </c>
       <c r="Z56" t="s">
-        <v>147</v>
+        <v>145</v>
       </c>
     </row>
     <row r="57" spans="1:26">
       <c r="A57" t="s">
-        <v>150</v>
+        <v>148</v>
       </c>
       <c r="B57" s="1">
-        <v>1599.0</v>
+        <v>6558.0</v>
       </c>
       <c r="C57" s="1">
-        <v>573.75</v>
+        <v>108.21</v>
       </c>
       <c r="D57" s="1">
-        <v>575.41425265791</v>
+        <v>125.73960353766</v>
       </c>
       <c r="E57" t="s">
         <v>11</v>
       </c>
       <c r="F57">
-        <v>1.14</v>
+        <v>1.15</v>
       </c>
       <c r="G57" s="1">
-        <v>791966.02</v>
+        <v>706562.37</v>
       </c>
       <c r="H57" s="1">
-        <v>9664.68</v>
+        <v>-90741.5</v>
       </c>
       <c r="I57" s="1">
-        <v>1.2203402363147</v>
+        <v>-12.842673747259</v>
       </c>
       <c r="J57">
         <v>0.0</v>
       </c>
       <c r="K57">
         <v>0.0</v>
       </c>
       <c r="L57" s="1">
-        <v>801630.7</v>
+        <v>615820.87</v>
       </c>
       <c r="M57" s="1">
-        <v>801630.7</v>
+        <v>615820.87</v>
       </c>
       <c r="N57" s="1">
-        <v>0.63</v>
+        <v>0.5</v>
       </c>
       <c r="O57">
         <v>1</v>
       </c>
       <c r="Z57" t="s">
-        <v>149</v>
+        <v>147</v>
       </c>
     </row>
     <row r="58" spans="1:26">
       <c r="A58" t="s">
-        <v>152</v>
+        <v>150</v>
       </c>
       <c r="B58" s="1">
-        <v>1803.0</v>
+        <v>3751.0</v>
       </c>
       <c r="C58" s="1">
-        <v>538.02</v>
+        <v>317.74</v>
       </c>
       <c r="D58" s="1">
-        <v>556.6281530782</v>
+        <v>341.67511596908</v>
       </c>
       <c r="E58" t="s">
         <v>11</v>
       </c>
       <c r="F58">
-        <v>1.14</v>
+        <v>1.15</v>
       </c>
       <c r="G58" s="1">
-        <v>856857.04</v>
+        <v>1107416.47</v>
       </c>
       <c r="H58" s="1">
-        <v>-9244.6</v>
+        <v>-73144.99</v>
       </c>
       <c r="I58" s="1">
-        <v>-1.078896428277</v>
+        <v>-6.6050119337669</v>
       </c>
       <c r="J58">
-        <v>0.59</v>
-[...2 lines deleted...]
-        <v>153</v>
+        <v>0.0</v>
+      </c>
+      <c r="K58">
+        <v>0.0</v>
       </c>
       <c r="L58" s="1">
-        <v>847612.44</v>
+        <v>1034271.48</v>
       </c>
       <c r="M58" s="1">
-        <v>848675.11</v>
+        <v>1034271.48</v>
       </c>
       <c r="N58" s="1">
-        <v>0.67</v>
+        <v>0.84</v>
       </c>
       <c r="O58">
         <v>1</v>
       </c>
       <c r="Z58" t="s">
-        <v>151</v>
+        <v>149</v>
       </c>
     </row>
     <row r="59" spans="1:26">
       <c r="A59" t="s">
-        <v>155</v>
+        <v>152</v>
       </c>
       <c r="B59" s="1">
-        <v>13504.0</v>
+        <v>22153.0</v>
       </c>
       <c r="C59" s="1">
-        <v>120.78</v>
+        <v>24.5</v>
       </c>
       <c r="D59" s="1">
-        <v>85.402387440758</v>
+        <v>18.909090416648</v>
       </c>
       <c r="E59" t="s">
         <v>11</v>
       </c>
       <c r="F59">
-        <v>1.14</v>
+        <v>1.15</v>
       </c>
       <c r="G59" s="1">
-        <v>990487.69</v>
+        <v>357670.46</v>
       </c>
       <c r="H59" s="1">
-        <v>434662.49</v>
+        <v>113322.29</v>
       </c>
       <c r="I59" s="1">
-        <v>43.88368420813</v>
+        <v>31.683435640729</v>
       </c>
       <c r="J59">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>0.1</v>
+      </c>
+      <c r="K59" t="s">
+        <v>153</v>
       </c>
       <c r="L59" s="1">
-        <v>1425150.18</v>
+        <v>470992.75</v>
       </c>
       <c r="M59" s="1">
-        <v>1425150.18</v>
+        <v>473145.86</v>
       </c>
       <c r="N59" s="1">
-        <v>1.12</v>
+        <v>0.38</v>
       </c>
       <c r="O59">
         <v>1</v>
       </c>
       <c r="Z59" t="s">
-        <v>154</v>
+        <v>151</v>
       </c>
     </row>
     <row r="60" spans="1:26">
       <c r="A60" t="s">
-        <v>157</v>
+        <v>155</v>
       </c>
       <c r="B60" s="1">
-        <v>6869.0</v>
+        <v>2277.0</v>
       </c>
       <c r="C60" s="1">
-        <v>661.04</v>
+        <v>484.64</v>
       </c>
       <c r="D60" s="1">
-        <v>711.63121851798</v>
+        <v>483.93141853316</v>
       </c>
       <c r="E60" t="s">
         <v>11</v>
       </c>
       <c r="F60">
-        <v>1.14</v>
+        <v>1.15</v>
       </c>
       <c r="G60" s="1">
-        <v>4170356.7</v>
+        <v>942884.02</v>
       </c>
       <c r="H60" s="1">
-        <v>-202788.21</v>
+        <v>14746.28</v>
       </c>
       <c r="I60" s="1">
-        <v>-4.862610673087</v>
+        <v>1.5639548117487</v>
       </c>
       <c r="J60">
         <v>0.0</v>
       </c>
       <c r="K60">
         <v>0.0</v>
       </c>
       <c r="L60" s="1">
-        <v>3967568.49</v>
+        <v>957630.3</v>
       </c>
       <c r="M60" s="1">
-        <v>3967568.49</v>
+        <v>957630.3</v>
       </c>
       <c r="N60" s="1">
-        <v>3.13</v>
+        <v>0.78</v>
       </c>
       <c r="O60">
         <v>1</v>
       </c>
       <c r="Z60" t="s">
-        <v>156</v>
+        <v>154</v>
       </c>
     </row>
     <row r="61" spans="1:26">
       <c r="A61" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="B61" s="1">
-        <v>1239.0</v>
+        <v>1310.0</v>
       </c>
       <c r="C61" s="1">
-        <v>92.54</v>
+        <v>555.82</v>
       </c>
       <c r="D61" s="1">
-        <v>80.395496368039</v>
+        <v>575.4142519084</v>
       </c>
       <c r="E61" t="s">
         <v>11</v>
       </c>
       <c r="F61">
-        <v>1.14</v>
+        <v>1.15</v>
       </c>
       <c r="G61" s="1">
-        <v>85044.78</v>
+        <v>648827.7</v>
       </c>
       <c r="H61" s="1">
-        <v>15140.51</v>
+        <v>-16967.41</v>
       </c>
       <c r="I61" s="1">
-        <v>17.802985674135</v>
+        <v>-2.6150871795393</v>
       </c>
       <c r="J61">
         <v>0.0</v>
       </c>
       <c r="K61">
         <v>0.0</v>
       </c>
       <c r="L61" s="1">
-        <v>100185.29</v>
+        <v>631860.29</v>
       </c>
       <c r="M61" s="1">
-        <v>100185.29</v>
+        <v>631860.29</v>
       </c>
       <c r="N61" s="1">
-        <v>0.08</v>
+        <v>0.51</v>
       </c>
       <c r="O61">
         <v>1</v>
       </c>
       <c r="Z61" t="s">
-        <v>158</v>
+        <v>156</v>
       </c>
     </row>
     <row r="62" spans="1:26">
       <c r="A62" t="s">
-        <v>161</v>
+        <v>159</v>
       </c>
       <c r="B62" s="1">
-        <v>3278.0</v>
+        <v>5124.0</v>
       </c>
       <c r="C62" s="1">
-        <v>983.12</v>
+        <v>218.59</v>
       </c>
       <c r="D62" s="1">
-        <v>560.68593349603</v>
+        <v>204.24474043716</v>
       </c>
       <c r="E62" t="s">
         <v>11</v>
       </c>
       <c r="F62">
-        <v>1.14</v>
+        <v>1.15</v>
       </c>
       <c r="G62" s="1">
-        <v>1591102.75</v>
+        <v>914717.82</v>
       </c>
       <c r="H62" s="1">
-        <v>1224806.52</v>
+        <v>57256.98</v>
       </c>
       <c r="I62" s="1">
-        <v>76.978467921069</v>
+        <v>6.2595238387288</v>
       </c>
       <c r="J62">
-        <v>0.09</v>
+        <v>0.0</v>
       </c>
       <c r="K62">
-        <v>308.72</v>
+        <v>0.0</v>
       </c>
       <c r="L62" s="1">
-        <v>2815909.27</v>
+        <v>971974.8</v>
       </c>
       <c r="M62" s="1">
-        <v>2816217.99</v>
+        <v>971974.8</v>
       </c>
       <c r="N62" s="1">
-        <v>2.22</v>
+        <v>0.79</v>
       </c>
       <c r="O62">
         <v>1</v>
       </c>
       <c r="Z62" t="s">
-        <v>160</v>
+        <v>158</v>
       </c>
     </row>
     <row r="63" spans="1:26">
       <c r="A63" t="s">
-        <v>163</v>
+        <v>161</v>
       </c>
       <c r="B63" s="1">
-        <v>16474.0</v>
+        <v>1720.0</v>
       </c>
       <c r="C63" s="1">
-        <v>384.93</v>
+        <v>571.1</v>
       </c>
       <c r="D63" s="1">
-        <v>493.77856501153</v>
+        <v>556.62815116279</v>
       </c>
       <c r="E63" t="s">
         <v>11</v>
       </c>
       <c r="F63">
-        <v>1.14</v>
+        <v>1.15</v>
       </c>
       <c r="G63" s="1">
-        <v>6952830.28</v>
+        <v>817412.15</v>
       </c>
       <c r="H63" s="1">
-        <v>-1411883.26</v>
+        <v>35012.89</v>
       </c>
       <c r="I63" s="1">
-        <v>-20.306597502622</v>
+        <v>4.2833826240532</v>
       </c>
       <c r="J63">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>0.61</v>
+      </c>
+      <c r="K63" t="s">
+        <v>162</v>
       </c>
       <c r="L63" s="1">
-        <v>5540947.02</v>
+        <v>852425.04</v>
       </c>
       <c r="M63" s="1">
-        <v>5540947.02</v>
+        <v>853480.42</v>
       </c>
       <c r="N63" s="1">
-        <v>4.37</v>
+        <v>0.69</v>
       </c>
       <c r="O63">
         <v>1</v>
       </c>
       <c r="Z63" t="s">
-        <v>162</v>
+        <v>160</v>
       </c>
     </row>
     <row r="64" spans="1:26">
       <c r="A64" t="s">
-        <v>165</v>
+        <v>164</v>
       </c>
       <c r="B64" s="1">
-        <v>4519.0</v>
+        <v>12865.0</v>
       </c>
       <c r="C64" s="1">
-        <v>227.67</v>
+        <v>128.0</v>
       </c>
       <c r="D64" s="1">
-        <v>144.26844655897</v>
+        <v>85.402387096774</v>
       </c>
       <c r="E64" t="s">
         <v>11</v>
       </c>
       <c r="F64">
-        <v>1.14</v>
+        <v>1.15</v>
       </c>
       <c r="G64" s="1">
-        <v>556720.57</v>
+        <v>943618.49</v>
       </c>
       <c r="H64" s="1">
-        <v>342262.11</v>
+        <v>485391.79</v>
       </c>
       <c r="I64" s="1">
-        <v>61.478258293923</v>
+        <v>51.439410645716</v>
       </c>
       <c r="J64">
         <v>0.0</v>
       </c>
       <c r="K64">
         <v>0.0</v>
       </c>
       <c r="L64" s="1">
-        <v>898982.68</v>
+        <v>1429010.28</v>
       </c>
       <c r="M64" s="1">
-        <v>898982.68</v>
+        <v>1429010.28</v>
       </c>
       <c r="N64" s="1">
-        <v>0.71</v>
+        <v>1.16</v>
       </c>
       <c r="O64">
         <v>1</v>
       </c>
       <c r="Z64" t="s">
-        <v>164</v>
+        <v>163</v>
       </c>
     </row>
     <row r="65" spans="1:26">
       <c r="A65" t="s">
-        <v>167</v>
+        <v>166</v>
       </c>
       <c r="B65" s="1">
-        <v>7431.0</v>
+        <v>5659.0</v>
       </c>
       <c r="C65" s="1">
-        <v>73.53</v>
+        <v>587.94</v>
       </c>
       <c r="D65" s="1">
-        <v>88.585575292693</v>
+        <v>711.6312192967</v>
       </c>
       <c r="E65" t="s">
         <v>11</v>
       </c>
       <c r="F65">
-        <v>1.14</v>
+        <v>1.15</v>
       </c>
       <c r="G65" s="1">
-        <v>565188.47</v>
+        <v>3435732.8</v>
       </c>
       <c r="H65" s="1">
-        <v>-87752.64</v>
+        <v>-548456.83</v>
       </c>
       <c r="I65" s="1">
-        <v>-15.526261531839</v>
+        <v>-15.963314434696</v>
       </c>
       <c r="J65">
         <v>0.0</v>
       </c>
       <c r="K65">
         <v>0.0</v>
       </c>
       <c r="L65" s="1">
-        <v>477435.83</v>
+        <v>2887275.97</v>
       </c>
       <c r="M65" s="1">
-        <v>477435.83</v>
+        <v>2887275.97</v>
       </c>
       <c r="N65" s="1">
-        <v>0.38</v>
+        <v>2.34</v>
       </c>
       <c r="O65">
         <v>1</v>
       </c>
       <c r="Z65" t="s">
-        <v>166</v>
+        <v>165</v>
       </c>
     </row>
     <row r="66" spans="1:26">
       <c r="A66" t="s">
+        <v>168</v>
+      </c>
+      <c r="B66" s="1">
+        <v>3059.0</v>
+      </c>
+      <c r="C66" s="1">
+        <v>892.67</v>
+      </c>
+      <c r="D66" s="1">
+        <v>560.68593331154</v>
+      </c>
+      <c r="E66" t="s">
+        <v>11</v>
+      </c>
+      <c r="F66">
+        <v>1.15</v>
+      </c>
+      <c r="G66" s="1">
+        <v>1484802.72</v>
+      </c>
+      <c r="H66" s="1">
+        <v>884857.13</v>
+      </c>
+      <c r="I66" s="1">
+        <v>59.594255727118</v>
+      </c>
+      <c r="J66">
+        <v>0.0</v>
+      </c>
+      <c r="K66">
+        <v>0.0</v>
+      </c>
+      <c r="L66" s="1">
+        <v>2369659.85</v>
+      </c>
+      <c r="M66" s="1">
+        <v>2369659.85</v>
+      </c>
+      <c r="N66" s="1">
+        <v>1.92</v>
+      </c>
+      <c r="O66">
+        <v>1</v>
+      </c>
+      <c r="Z66" t="s">
         <v>167</v>
-      </c>
-[...43 lines deleted...]
-        <v>166</v>
       </c>
     </row>
     <row r="67" spans="1:26">
       <c r="A67" t="s">
+        <v>170</v>
+      </c>
+      <c r="B67" s="1">
+        <v>17190.0</v>
+      </c>
+      <c r="C67" s="1">
+        <v>492.81</v>
+      </c>
+      <c r="D67" s="1">
+        <v>489.55870040721</v>
+      </c>
+      <c r="E67" t="s">
+        <v>11</v>
+      </c>
+      <c r="F67">
+        <v>1.15</v>
+      </c>
+      <c r="G67" s="1">
+        <v>7199324.72</v>
+      </c>
+      <c r="H67" s="1">
+        <v>152091.0</v>
+      </c>
+      <c r="I67" s="1">
+        <v>2.1125731358871</v>
+      </c>
+      <c r="J67">
+        <v>0.0</v>
+      </c>
+      <c r="K67">
+        <v>0.0</v>
+      </c>
+      <c r="L67" s="1">
+        <v>7351415.72</v>
+      </c>
+      <c r="M67" s="1">
+        <v>7351415.72</v>
+      </c>
+      <c r="N67" s="1">
+        <v>5.97</v>
+      </c>
+      <c r="O67">
+        <v>1</v>
+      </c>
+      <c r="Z67" t="s">
         <v>169</v>
-      </c>
-[...43 lines deleted...]
-        <v>168</v>
       </c>
     </row>
     <row r="68" spans="1:26">
       <c r="A68" t="s">
+        <v>172</v>
+      </c>
+      <c r="B68" s="1">
+        <v>3831.0</v>
+      </c>
+      <c r="C68" s="1">
+        <v>217.04</v>
+      </c>
+      <c r="D68" s="1">
+        <v>144.26844688071</v>
+      </c>
+      <c r="E68" t="s">
+        <v>11</v>
+      </c>
+      <c r="F68">
+        <v>1.15</v>
+      </c>
+      <c r="G68" s="1">
+        <v>471962.05</v>
+      </c>
+      <c r="H68" s="1">
+        <v>249589.77</v>
+      </c>
+      <c r="I68" s="1">
+        <v>52.883440522389</v>
+      </c>
+      <c r="J68">
+        <v>0.76</v>
+      </c>
+      <c r="K68" t="s">
+        <v>173</v>
+      </c>
+      <c r="L68" s="1">
+        <v>721551.82</v>
+      </c>
+      <c r="M68" s="1">
+        <v>724448.79</v>
+      </c>
+      <c r="N68" s="1">
+        <v>0.59</v>
+      </c>
+      <c r="O68">
+        <v>1</v>
+      </c>
+      <c r="Z68" t="s">
         <v>171</v>
-      </c>
-[...43 lines deleted...]
-        <v>170</v>
       </c>
     </row>
     <row r="69" spans="1:26">
       <c r="A69" t="s">
-        <v>171</v>
+        <v>175</v>
       </c>
       <c r="B69" s="1">
-        <v>27618.0</v>
+        <v>7431.0</v>
       </c>
       <c r="C69" s="1">
-        <v>211.8</v>
+        <v>73.57</v>
       </c>
       <c r="D69" s="1">
-        <v>153.04213809834</v>
+        <v>88.585575292693</v>
       </c>
       <c r="E69" t="s">
         <v>11</v>
       </c>
       <c r="F69">
-        <v>1.14</v>
+        <v>1.15</v>
       </c>
       <c r="G69" s="1">
-        <v>3615671.06</v>
+        <v>565188.47</v>
       </c>
       <c r="H69" s="1">
-        <v>1495511.08</v>
+        <v>-90767.79</v>
       </c>
       <c r="I69" s="1">
-        <v>41.361923006348</v>
+        <v>-16.059738444417</v>
       </c>
       <c r="J69">
         <v>0.0</v>
       </c>
       <c r="K69">
         <v>0.0</v>
       </c>
       <c r="L69" s="1">
-        <v>5111182.14</v>
+        <v>474420.68</v>
       </c>
       <c r="M69" s="1">
-        <v>5111182.14</v>
+        <v>474420.68</v>
       </c>
       <c r="N69" s="1">
-        <v>4.03</v>
+        <v>0.39</v>
       </c>
       <c r="O69">
         <v>1</v>
       </c>
       <c r="Z69" t="s">
-        <v>170</v>
+        <v>174</v>
       </c>
     </row>
     <row r="70" spans="1:26">
       <c r="A70" t="s">
-        <v>173</v>
+        <v>175</v>
       </c>
       <c r="B70" s="1">
-        <v>3296.0</v>
+        <v>1569.0</v>
       </c>
       <c r="C70" s="1">
-        <v>154.62</v>
+        <v>73.57</v>
       </c>
       <c r="D70" s="1">
-        <v>90.717897451456</v>
+        <v>43.225474824729</v>
       </c>
       <c r="E70" t="s">
         <v>11</v>
       </c>
       <c r="F70">
-        <v>1.14</v>
+        <v>1.15</v>
       </c>
       <c r="G70" s="1">
-        <v>254695.15</v>
+        <v>61537.59</v>
       </c>
       <c r="H70" s="1">
-        <v>190608.29</v>
+        <v>38632.78</v>
       </c>
       <c r="I70" s="1">
-        <v>74.837816896003</v>
+        <v>62.779156609805</v>
       </c>
       <c r="J70">
         <v>0.0</v>
       </c>
       <c r="K70">
         <v>0.0</v>
       </c>
       <c r="L70" s="1">
-        <v>445303.44</v>
+        <v>100170.37</v>
       </c>
       <c r="M70" s="1">
-        <v>445303.44</v>
+        <v>100170.37</v>
       </c>
       <c r="N70" s="1">
-        <v>0.35</v>
+        <v>0.08</v>
       </c>
       <c r="O70">
         <v>1</v>
       </c>
       <c r="Z70" t="s">
-        <v>172</v>
+        <v>174</v>
       </c>
     </row>
     <row r="71" spans="1:26">
       <c r="A71" t="s">
-        <v>175</v>
+        <v>177</v>
       </c>
       <c r="B71" s="1">
-        <v>37012.0</v>
+        <v>9040.0</v>
       </c>
       <c r="C71" s="1">
-        <v>37.74</v>
+        <v>87.2</v>
       </c>
       <c r="D71" s="1">
-        <v>42.477591591916</v>
+        <v>74.798555309734</v>
       </c>
       <c r="E71" t="s">
         <v>11</v>
       </c>
       <c r="F71">
-        <v>1.14</v>
+        <v>1.15</v>
       </c>
       <c r="G71" s="1">
-        <v>1337137.42</v>
+        <v>578508.39</v>
       </c>
       <c r="H71" s="1">
-        <v>-116609.76</v>
+        <v>105561.55</v>
       </c>
       <c r="I71" s="1">
-        <v>-8.720850845682</v>
+        <v>18.247194306032</v>
       </c>
       <c r="J71">
         <v>0.0</v>
       </c>
       <c r="K71">
         <v>0.0</v>
       </c>
       <c r="L71" s="1">
-        <v>1220527.66</v>
+        <v>684069.94</v>
       </c>
       <c r="M71" s="1">
-        <v>1220527.66</v>
+        <v>684069.94</v>
       </c>
       <c r="N71" s="1">
-        <v>0.96</v>
+        <v>0.56</v>
       </c>
       <c r="O71">
         <v>1</v>
       </c>
       <c r="Z71" t="s">
-        <v>174</v>
+        <v>176</v>
       </c>
     </row>
     <row r="72" spans="1:26">
       <c r="A72" t="s">
-        <v>177</v>
+        <v>179</v>
       </c>
       <c r="B72" s="1">
-        <v>3831.0</v>
+        <v>2184.0</v>
       </c>
       <c r="C72" s="1">
-        <v>127.94</v>
+        <v>162.24</v>
       </c>
       <c r="D72" s="1">
-        <v>178.75728269381</v>
+        <v>155.64811813187</v>
       </c>
       <c r="E72" t="s">
         <v>11</v>
       </c>
       <c r="F72">
-        <v>1.14</v>
+        <v>1.15</v>
       </c>
       <c r="G72" s="1">
-        <v>583767.75</v>
+        <v>298006.04</v>
       </c>
       <c r="H72" s="1">
-        <v>-155493.78</v>
+        <v>9480.54</v>
       </c>
       <c r="I72" s="1">
-        <v>-26.636240182847</v>
+        <v>3.1813247812024</v>
       </c>
       <c r="J72">
-        <v>0.31</v>
-[...1 lines deleted...]
-      <c r="K72" t="s">
+        <v>0.14</v>
+      </c>
+      <c r="K72">
+        <v>298.5</v>
+      </c>
+      <c r="L72" s="1">
+        <v>307486.58</v>
+      </c>
+      <c r="M72" s="1">
+        <v>307785.08</v>
+      </c>
+      <c r="N72" s="1">
+        <v>0.25</v>
+      </c>
+      <c r="O72">
+        <v>1</v>
+      </c>
+      <c r="Z72" t="s">
         <v>178</v>
-      </c>
-[...13 lines deleted...]
-        <v>176</v>
       </c>
     </row>
     <row r="73" spans="1:26">
       <c r="A73" t="s">
+        <v>181</v>
+      </c>
+      <c r="B73" s="1">
+        <v>30757.0</v>
+      </c>
+      <c r="C73" s="1">
+        <v>211.94</v>
+      </c>
+      <c r="D73" s="1">
+        <v>85.334505966121</v>
+      </c>
+      <c r="E73" t="s">
+        <v>11</v>
+      </c>
+      <c r="F73">
+        <v>1.15</v>
+      </c>
+      <c r="G73" s="1">
+        <v>2465459.21</v>
+      </c>
+      <c r="H73" s="1">
+        <v>3191362.57</v>
+      </c>
+      <c r="I73" s="1">
+        <v>129.44292718597</v>
+      </c>
+      <c r="J73">
+        <v>0.0</v>
+      </c>
+      <c r="K73">
+        <v>0.0</v>
+      </c>
+      <c r="L73" s="1">
+        <v>5656821.78</v>
+      </c>
+      <c r="M73" s="1">
+        <v>5656821.78</v>
+      </c>
+      <c r="N73" s="1">
+        <v>4.59</v>
+      </c>
+      <c r="O73">
+        <v>1</v>
+      </c>
+      <c r="Z73" t="s">
         <v>180</v>
-      </c>
-[...43 lines deleted...]
-        <v>179</v>
       </c>
     </row>
     <row r="74" spans="1:26">
       <c r="A74" t="s">
-        <v>182</v>
+        <v>181</v>
       </c>
       <c r="B74" s="1">
-        <v>1869.0</v>
+        <v>24106.0</v>
       </c>
       <c r="C74" s="1">
-        <v>352.89</v>
+        <v>211.94</v>
       </c>
       <c r="D74" s="1">
-        <v>182.01164794007</v>
+        <v>153.04213805692</v>
       </c>
       <c r="E74" t="s">
         <v>11</v>
       </c>
       <c r="F74">
-        <v>1.14</v>
+        <v>1.15</v>
       </c>
       <c r="G74" s="1">
-        <v>292425.19</v>
+        <v>3155889.88</v>
       </c>
       <c r="H74" s="1">
-        <v>283879.07</v>
+        <v>1277681.21</v>
       </c>
       <c r="I74" s="1">
-        <v>97.077502112592</v>
+        <v>40.485608135351</v>
       </c>
       <c r="J74">
         <v>0.0</v>
       </c>
       <c r="K74">
         <v>0.0</v>
       </c>
       <c r="L74" s="1">
-        <v>576304.26</v>
+        <v>4433571.09</v>
       </c>
       <c r="M74" s="1">
-        <v>576304.26</v>
+        <v>4433571.09</v>
       </c>
       <c r="N74" s="1">
-        <v>0.45</v>
+        <v>3.6</v>
       </c>
       <c r="O74">
         <v>1</v>
       </c>
       <c r="Z74" t="s">
-        <v>181</v>
+        <v>180</v>
       </c>
     </row>
     <row r="75" spans="1:26">
       <c r="A75" t="s">
-        <v>184</v>
+        <v>183</v>
       </c>
       <c r="B75" s="1">
-        <v>1332.0</v>
+        <v>3296.0</v>
       </c>
       <c r="C75" s="1">
-        <v>964.55</v>
+        <v>147.82</v>
       </c>
       <c r="D75" s="1">
-        <v>916.98606606607</v>
+        <v>90.717897451456</v>
       </c>
       <c r="E75" t="s">
         <v>11</v>
       </c>
       <c r="F75">
-        <v>1.14</v>
+        <v>1.15</v>
       </c>
       <c r="G75" s="1">
-        <v>1048131.21</v>
+        <v>254695.15</v>
       </c>
       <c r="H75" s="1">
-        <v>74487.17</v>
+        <v>168105.84</v>
       </c>
       <c r="I75" s="1">
-        <v>7.1066646321886</v>
+        <v>66.002764481381</v>
       </c>
       <c r="J75">
         <v>0.0</v>
       </c>
       <c r="K75">
         <v>0.0</v>
       </c>
       <c r="L75" s="1">
-        <v>1122618.38</v>
+        <v>422800.99</v>
       </c>
       <c r="M75" s="1">
-        <v>1122618.38</v>
+        <v>422800.99</v>
       </c>
       <c r="N75" s="1">
-        <v>0.88</v>
+        <v>0.34</v>
       </c>
       <c r="O75">
         <v>1</v>
       </c>
       <c r="Z75" t="s">
-        <v>183</v>
+        <v>182</v>
       </c>
     </row>
     <row r="76" spans="1:26">
       <c r="A76" t="s">
-        <v>186</v>
+        <v>185</v>
       </c>
       <c r="B76" s="1">
-        <v>8931.0</v>
+        <v>31147.0</v>
       </c>
       <c r="C76" s="1">
-        <v>146.08</v>
+        <v>37.61</v>
       </c>
       <c r="D76" s="1">
-        <v>158.59507222036</v>
+        <v>42.477591421325</v>
       </c>
       <c r="E76" t="s">
         <v>11</v>
       </c>
       <c r="F76">
-        <v>1.14</v>
+        <v>1.15</v>
       </c>
       <c r="G76" s="1">
-        <v>1209292.39</v>
+        <v>1125251.79</v>
       </c>
       <c r="H76" s="1">
-        <v>-69320.81</v>
+        <v>-108686.8</v>
       </c>
       <c r="I76" s="1">
-        <v>-5.7323448467248</v>
+        <v>-9.6588871011705</v>
       </c>
       <c r="J76">
         <v>0.0</v>
       </c>
       <c r="K76">
         <v>0.0</v>
       </c>
       <c r="L76" s="1">
-        <v>1139971.58</v>
+        <v>1016564.99</v>
       </c>
       <c r="M76" s="1">
-        <v>1139971.58</v>
+        <v>1016564.99</v>
       </c>
       <c r="N76" s="1">
-        <v>0.9</v>
+        <v>0.83</v>
       </c>
       <c r="O76">
         <v>1</v>
       </c>
       <c r="Z76" t="s">
-        <v>185</v>
+        <v>184</v>
       </c>
     </row>
     <row r="77" spans="1:26">
       <c r="A77" t="s">
-        <v>188</v>
+        <v>187</v>
       </c>
       <c r="B77" s="1">
-        <v>2976.0</v>
+        <v>1711.0</v>
       </c>
       <c r="C77" s="1">
-        <v>226.58</v>
+        <v>287.6</v>
       </c>
       <c r="D77" s="1">
-        <v>254.02156922043</v>
+        <v>273.67043249562</v>
       </c>
       <c r="E77" t="s">
         <v>11</v>
       </c>
       <c r="F77">
-        <v>1.14</v>
+        <v>1.15</v>
       </c>
       <c r="G77" s="1">
-        <v>646264.83</v>
+        <v>406592.0</v>
       </c>
       <c r="H77" s="1">
-        <v>-57071.7</v>
+        <v>20434.16</v>
       </c>
       <c r="I77" s="1">
-        <v>-8.8310081797272</v>
+        <v>5.0257161970722</v>
       </c>
       <c r="J77">
         <v>0.0</v>
       </c>
       <c r="K77">
         <v>0.0</v>
       </c>
       <c r="L77" s="1">
-        <v>589193.13</v>
+        <v>427026.16</v>
       </c>
       <c r="M77" s="1">
-        <v>589193.13</v>
+        <v>427026.16</v>
       </c>
       <c r="N77" s="1">
-        <v>0.46</v>
+        <v>0.35</v>
       </c>
       <c r="O77">
         <v>1</v>
       </c>
       <c r="Z77" t="s">
-        <v>187</v>
+        <v>186</v>
       </c>
     </row>
     <row r="78" spans="1:26">
       <c r="A78" t="s">
-        <v>190</v>
+        <v>189</v>
       </c>
       <c r="B78" s="1">
-        <v>5739.0</v>
+        <v>3627.0</v>
       </c>
       <c r="C78" s="1">
-        <v>142.49</v>
+        <v>145.74</v>
       </c>
       <c r="D78" s="1">
-        <v>108.40553058024</v>
+        <v>178.75728149986</v>
       </c>
       <c r="E78" t="s">
         <v>11</v>
       </c>
       <c r="F78">
-        <v>1.14</v>
+        <v>1.15</v>
       </c>
       <c r="G78" s="1">
-        <v>531245.22</v>
+        <v>552682.23</v>
       </c>
       <c r="H78" s="1">
-        <v>183290.24</v>
+        <v>-93968.31</v>
       </c>
       <c r="I78" s="1">
-        <v>34.502002672137</v>
+        <v>-17.002231101224</v>
       </c>
       <c r="J78">
         <v>0.0</v>
       </c>
       <c r="K78">
         <v>0.0</v>
       </c>
       <c r="L78" s="1">
-        <v>714535.46</v>
+        <v>458713.92</v>
       </c>
       <c r="M78" s="1">
-        <v>714535.46</v>
+        <v>458713.92</v>
       </c>
       <c r="N78" s="1">
-        <v>0.56</v>
+        <v>0.37</v>
       </c>
       <c r="O78">
         <v>1</v>
       </c>
       <c r="Z78" t="s">
-        <v>189</v>
+        <v>188</v>
       </c>
     </row>
     <row r="79" spans="1:26">
       <c r="A79" t="s">
-        <v>192</v>
+        <v>191</v>
       </c>
       <c r="B79" s="1">
-        <v>9720.0</v>
+        <v>10108.0</v>
       </c>
       <c r="C79" s="1">
-        <v>80.5</v>
+        <v>162.66</v>
       </c>
       <c r="D79" s="1">
-        <v>82.103603909465</v>
+        <v>137.26914721013</v>
       </c>
       <c r="E79" t="s">
         <v>11</v>
       </c>
       <c r="F79">
-        <v>1.14</v>
+        <v>1.15</v>
       </c>
       <c r="G79" s="1">
-        <v>692775.96</v>
+        <v>1180286.99</v>
       </c>
       <c r="H79" s="1">
-        <v>-9076.37</v>
+        <v>246508.06</v>
       </c>
       <c r="I79" s="1">
-        <v>-1.3101450575739</v>
+        <v>20.885433973986</v>
       </c>
       <c r="J79">
         <v>0.0</v>
       </c>
       <c r="K79">
         <v>0.0</v>
       </c>
       <c r="L79" s="1">
-        <v>683699.59</v>
+        <v>1426795.05</v>
       </c>
       <c r="M79" s="1">
-        <v>683699.59</v>
+        <v>1426795.05</v>
       </c>
       <c r="N79" s="1">
-        <v>0.54</v>
+        <v>1.16</v>
       </c>
       <c r="O79">
         <v>1</v>
       </c>
       <c r="Z79" t="s">
-        <v>191</v>
+        <v>190</v>
       </c>
     </row>
     <row r="80" spans="1:26">
       <c r="A80" t="s">
-        <v>194</v>
+        <v>193</v>
       </c>
       <c r="B80" s="1">
-        <v>1814.0</v>
+        <v>2779.0</v>
       </c>
       <c r="C80" s="1">
-        <v>113.45</v>
+        <v>366.34</v>
       </c>
       <c r="D80" s="1">
-        <v>110.38685777288</v>
+        <v>233.14027707809</v>
       </c>
       <c r="E80" t="s">
         <v>11</v>
       </c>
       <c r="F80">
-        <v>1.14</v>
+        <v>1.15</v>
       </c>
       <c r="G80" s="1">
-        <v>169968.49</v>
+        <v>560170.52</v>
       </c>
       <c r="H80" s="1">
-        <v>9854.39</v>
+        <v>323292.72</v>
       </c>
       <c r="I80" s="1">
-        <v>5.7977746345808</v>
+        <v>57.713269166682</v>
       </c>
       <c r="J80">
         <v>0.0</v>
       </c>
       <c r="K80">
         <v>0.0</v>
       </c>
       <c r="L80" s="1">
-        <v>179822.88</v>
+        <v>883463.24</v>
       </c>
       <c r="M80" s="1">
-        <v>179822.88</v>
+        <v>883463.24</v>
       </c>
       <c r="N80" s="1">
-        <v>0.14</v>
+        <v>0.72</v>
       </c>
       <c r="O80">
         <v>1</v>
       </c>
       <c r="Z80" t="s">
-        <v>193</v>
+        <v>192</v>
       </c>
     </row>
     <row r="81" spans="1:26">
       <c r="A81" t="s">
-        <v>196</v>
+        <v>195</v>
       </c>
       <c r="B81" s="1">
-        <v>4760.0</v>
+        <v>1332.0</v>
       </c>
       <c r="C81" s="1">
-        <v>193.39</v>
+        <v>992.65</v>
       </c>
       <c r="D81" s="1">
-        <v>199.43042647059</v>
+        <v>916.98606606607</v>
       </c>
       <c r="E81" t="s">
         <v>11</v>
       </c>
       <c r="F81">
-        <v>1.14</v>
+        <v>1.15</v>
       </c>
       <c r="G81" s="1">
-        <v>809608.14</v>
+        <v>1048131.21</v>
       </c>
       <c r="H81" s="1">
-        <v>-5259.85</v>
+        <v>99271.75</v>
       </c>
       <c r="I81" s="1">
-        <v>-0.64967849755068</v>
+        <v>9.4713094174536</v>
       </c>
       <c r="J81">
         <v>0.0</v>
       </c>
       <c r="K81">
         <v>0.0</v>
       </c>
       <c r="L81" s="1">
-        <v>804348.29</v>
+        <v>1147402.96</v>
       </c>
       <c r="M81" s="1">
-        <v>804348.29</v>
+        <v>1147402.96</v>
       </c>
       <c r="N81" s="1">
-        <v>0.63</v>
+        <v>0.93</v>
       </c>
       <c r="O81">
         <v>1</v>
       </c>
       <c r="Z81" t="s">
-        <v>195</v>
+        <v>194</v>
       </c>
     </row>
     <row r="82" spans="1:26">
       <c r="A82" t="s">
+        <v>197</v>
+      </c>
+      <c r="B82" s="1">
+        <v>7286.0</v>
+      </c>
+      <c r="C82" s="1">
+        <v>148.01</v>
+      </c>
+      <c r="D82" s="1">
+        <v>158.59507136975</v>
+      </c>
+      <c r="E82" t="s">
+        <v>11</v>
+      </c>
+      <c r="F82">
+        <v>1.15</v>
+      </c>
+      <c r="G82" s="1">
+        <v>986552.95</v>
+      </c>
+      <c r="H82" s="1">
+        <v>-50725.41</v>
+      </c>
+      <c r="I82" s="1">
+        <v>-5.1416814475087</v>
+      </c>
+      <c r="J82">
+        <v>0.78</v>
+      </c>
+      <c r="K82" t="s">
         <v>198</v>
       </c>
-      <c r="B82" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="L82" s="1">
-        <v>515474.68</v>
+        <v>935827.54</v>
       </c>
       <c r="M82" s="1">
-        <v>515474.68</v>
+        <v>941520.6</v>
       </c>
       <c r="N82" s="1">
-        <v>0.41</v>
+        <v>0.76</v>
       </c>
       <c r="O82">
         <v>1</v>
       </c>
       <c r="Z82" t="s">
-        <v>197</v>
+        <v>196</v>
       </c>
     </row>
     <row r="83" spans="1:26">
       <c r="A83" t="s">
         <v>200</v>
       </c>
       <c r="B83" s="1">
-        <v>603.0</v>
+        <v>2976.0</v>
       </c>
       <c r="C83" s="1">
-        <v>1757.82</v>
+        <v>210.75</v>
       </c>
       <c r="D83" s="1">
-        <v>1733.8313930348</v>
+        <v>254.02156922043</v>
       </c>
       <c r="E83" t="s">
         <v>11</v>
       </c>
       <c r="F83">
-        <v>1.14</v>
+        <v>1.15</v>
       </c>
       <c r="G83" s="1">
-        <v>906940.24</v>
+        <v>646264.83</v>
       </c>
       <c r="H83" s="1">
-        <v>19238.68</v>
+        <v>-101992.69</v>
       </c>
       <c r="I83" s="1">
-        <v>2.1212731723096</v>
+        <v>-15.781872270537</v>
       </c>
       <c r="J83">
         <v>0.0</v>
       </c>
       <c r="K83">
         <v>0.0</v>
       </c>
       <c r="L83" s="1">
-        <v>926178.92</v>
+        <v>544272.14</v>
       </c>
       <c r="M83" s="1">
-        <v>926178.92</v>
+        <v>544272.14</v>
       </c>
       <c r="N83" s="1">
-        <v>0.73</v>
+        <v>0.44</v>
       </c>
       <c r="O83">
         <v>1</v>
       </c>
       <c r="Z83" t="s">
         <v>199</v>
       </c>
     </row>
     <row r="84" spans="1:26">
       <c r="A84" t="s">
         <v>202</v>
       </c>
       <c r="B84" s="1">
-        <v>888.0</v>
+        <v>5218.0</v>
       </c>
       <c r="C84" s="1">
-        <v>878.31</v>
+        <v>139.05</v>
       </c>
       <c r="D84" s="1">
-        <v>838.37861486486</v>
+        <v>108.40553085473</v>
       </c>
       <c r="E84" t="s">
         <v>11</v>
       </c>
       <c r="F84">
-        <v>1.14</v>
+        <v>1.15</v>
       </c>
       <c r="G84" s="1">
-        <v>644157.92</v>
+        <v>483017.52</v>
       </c>
       <c r="H84" s="1">
-        <v>37339.11</v>
+        <v>146620.09</v>
       </c>
       <c r="I84" s="1">
-        <v>5.7965770257082</v>
+        <v>30.355025217305</v>
       </c>
       <c r="J84">
         <v>0.0</v>
       </c>
       <c r="K84">
         <v>0.0</v>
       </c>
       <c r="L84" s="1">
-        <v>681497.03</v>
+        <v>629637.61</v>
       </c>
       <c r="M84" s="1">
-        <v>681497.03</v>
+        <v>629637.61</v>
       </c>
       <c r="N84" s="1">
-        <v>0.54</v>
+        <v>0.51</v>
       </c>
       <c r="O84">
         <v>1</v>
       </c>
       <c r="Z84" t="s">
         <v>201</v>
       </c>
     </row>
     <row r="85" spans="1:26">
       <c r="A85" t="s">
         <v>204</v>
       </c>
       <c r="B85" s="1">
-        <v>10283.0</v>
+        <v>6296.0</v>
       </c>
       <c r="C85" s="1">
-        <v>47.54</v>
+        <v>76.27</v>
       </c>
       <c r="D85" s="1">
-        <v>47.664825440047</v>
+        <v>82.103603875476</v>
       </c>
       <c r="E85" t="s">
         <v>11</v>
       </c>
       <c r="F85">
-        <v>1.14</v>
+        <v>1.15</v>
       </c>
       <c r="G85" s="1">
-        <v>421378.17</v>
+        <v>448736.36</v>
       </c>
       <c r="H85" s="1">
-        <v>5773.58</v>
+        <v>-32026.23</v>
       </c>
       <c r="I85" s="1">
-        <v>1.3701659010954</v>
+        <v>-7.1369812778265</v>
       </c>
       <c r="J85">
         <v>0.0</v>
       </c>
       <c r="K85">
         <v>0.0</v>
       </c>
       <c r="L85" s="1">
-        <v>427151.75</v>
+        <v>416710.13</v>
       </c>
       <c r="M85" s="1">
-        <v>427151.75</v>
+        <v>416710.13</v>
       </c>
       <c r="N85" s="1">
         <v>0.34</v>
       </c>
       <c r="O85">
         <v>1</v>
       </c>
       <c r="Z85" t="s">
         <v>203</v>
       </c>
     </row>
     <row r="86" spans="1:26">
       <c r="A86" t="s">
         <v>206</v>
       </c>
       <c r="B86" s="1">
-        <v>2756.0</v>
+        <v>4613.0</v>
       </c>
       <c r="C86" s="1">
-        <v>275.94</v>
+        <v>217.93</v>
       </c>
       <c r="D86" s="1">
-        <v>172.49292089985</v>
+        <v>199.43042705398</v>
       </c>
       <c r="E86" t="s">
         <v>11</v>
       </c>
       <c r="F86">
-        <v>1.14</v>
+        <v>1.15</v>
       </c>
       <c r="G86" s="1">
-        <v>407635.92</v>
+        <v>784605.54</v>
       </c>
       <c r="H86" s="1">
-        <v>256867.24</v>
+        <v>87795.28</v>
       </c>
       <c r="I86" s="1">
-        <v>63.013887490582</v>
+        <v>11.189734908066</v>
       </c>
       <c r="J86">
         <v>0.0</v>
       </c>
       <c r="K86">
         <v>0.0</v>
       </c>
       <c r="L86" s="1">
-        <v>664503.16</v>
+        <v>872400.82</v>
       </c>
       <c r="M86" s="1">
-        <v>664503.16</v>
+        <v>872400.82</v>
       </c>
       <c r="N86" s="1">
-        <v>0.52</v>
+        <v>0.71</v>
       </c>
       <c r="O86">
         <v>1</v>
       </c>
       <c r="Z86" t="s">
         <v>205</v>
       </c>
     </row>
     <row r="87" spans="1:26">
       <c r="A87" t="s">
         <v>208</v>
       </c>
       <c r="B87" s="1">
-        <v>3230.0</v>
+        <v>4942.0</v>
       </c>
       <c r="C87" s="1">
-        <v>311.07</v>
+        <v>80.99</v>
       </c>
       <c r="D87" s="1">
-        <v>326.98577089783</v>
+        <v>75.061301092675</v>
       </c>
       <c r="E87" t="s">
         <v>11</v>
       </c>
       <c r="F87">
-        <v>1.14</v>
+        <v>1.15</v>
       </c>
       <c r="G87" s="1">
-        <v>903797.46</v>
+        <v>327090.16</v>
       </c>
       <c r="H87" s="1">
-        <v>-25859.5</v>
+        <v>20245.79</v>
       </c>
       <c r="I87" s="1">
-        <v>-2.8612052085209</v>
+        <v>6.1896664821712</v>
       </c>
       <c r="J87">
-        <v>0.57</v>
-[...2 lines deleted...]
-        <v>209</v>
+        <v>0.0</v>
+      </c>
+      <c r="K87">
+        <v>0.0</v>
       </c>
       <c r="L87" s="1">
-        <v>877937.96</v>
+        <v>347335.95</v>
       </c>
       <c r="M87" s="1">
-        <v>879764.24</v>
+        <v>347335.95</v>
       </c>
       <c r="N87" s="1">
-        <v>0.69</v>
+        <v>0.28</v>
       </c>
       <c r="O87">
         <v>1</v>
       </c>
       <c r="Z87" t="s">
         <v>207</v>
       </c>
     </row>
     <row r="88" spans="1:26">
       <c r="A88" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="B88" s="1">
-        <v>5023.0</v>
+        <v>716.0</v>
       </c>
       <c r="C88" s="1">
-        <v>187.13</v>
+        <v>1427.62</v>
       </c>
       <c r="D88" s="1">
-        <v>194.56943061915</v>
+        <v>1693.4040921788</v>
       </c>
       <c r="E88" t="s">
         <v>11</v>
       </c>
       <c r="F88">
-        <v>1.14</v>
+        <v>1.15</v>
       </c>
       <c r="G88" s="1">
-        <v>854258.02</v>
+        <v>1053905.02</v>
       </c>
       <c r="H88" s="1">
-        <v>-32942.99</v>
+        <v>-166869.03</v>
       </c>
       <c r="I88" s="1">
-        <v>-3.856327857478</v>
+        <v>-15.833403089777</v>
       </c>
       <c r="J88">
         <v>0.0</v>
       </c>
       <c r="K88">
         <v>0.0</v>
       </c>
       <c r="L88" s="1">
-        <v>821315.03</v>
+        <v>887035.99</v>
       </c>
       <c r="M88" s="1">
-        <v>821315.03</v>
+        <v>887035.99</v>
       </c>
       <c r="N88" s="1">
-        <v>0.65</v>
+        <v>0.72</v>
       </c>
       <c r="O88">
         <v>1</v>
       </c>
       <c r="Z88" t="s">
-        <v>210</v>
+        <v>209</v>
       </c>
     </row>
     <row r="89" spans="1:26">
       <c r="A89" t="s">
-        <v>213</v>
+        <v>212</v>
       </c>
       <c r="B89" s="1">
-        <v>3890.0</v>
+        <v>1305.0</v>
       </c>
       <c r="C89" s="1">
-        <v>281.6</v>
+        <v>845.35</v>
       </c>
       <c r="D89" s="1">
-        <v>182.96879691517</v>
+        <v>845.14202298851</v>
       </c>
       <c r="E89" t="s">
         <v>11</v>
       </c>
       <c r="F89">
-        <v>1.14</v>
+        <v>1.15</v>
       </c>
       <c r="G89" s="1">
-        <v>608716.66</v>
+        <v>955200.68</v>
       </c>
       <c r="H89" s="1">
-        <v>348445.3</v>
+        <v>2131.51</v>
       </c>
       <c r="I89" s="1">
-        <v>57.242609394</v>
+        <v>0.22314787296843</v>
       </c>
       <c r="J89">
         <v>0.0</v>
       </c>
       <c r="K89">
         <v>0.0</v>
       </c>
       <c r="L89" s="1">
-        <v>957161.96</v>
+        <v>957332.19</v>
       </c>
       <c r="M89" s="1">
-        <v>957161.96</v>
+        <v>957332.19</v>
       </c>
       <c r="N89" s="1">
-        <v>0.75</v>
+        <v>0.78</v>
       </c>
       <c r="O89">
         <v>1</v>
       </c>
       <c r="Z89" t="s">
-        <v>212</v>
+        <v>211</v>
       </c>
     </row>
     <row r="90" spans="1:26">
       <c r="A90" t="s">
-        <v>215</v>
+        <v>214</v>
       </c>
       <c r="B90" s="1">
-        <v>5814.0</v>
+        <v>10283.0</v>
       </c>
       <c r="C90" s="1">
-        <v>396.18</v>
+        <v>50.81</v>
       </c>
       <c r="D90" s="1">
-        <v>335.33270725834</v>
+        <v>47.664825440047</v>
       </c>
       <c r="E90" t="s">
         <v>11</v>
       </c>
       <c r="F90">
-        <v>1.14</v>
+        <v>1.15</v>
       </c>
       <c r="G90" s="1">
-        <v>1664781.76</v>
+        <v>421378.17</v>
       </c>
       <c r="H90" s="1">
-        <v>347879.8</v>
+        <v>32025.08</v>
       </c>
       <c r="I90" s="1">
-        <v>20.896420681591</v>
+        <v>7.6000804692849</v>
       </c>
       <c r="J90">
         <v>0.0</v>
       </c>
       <c r="K90">
         <v>0.0</v>
       </c>
       <c r="L90" s="1">
-        <v>2012661.56</v>
+        <v>453403.25</v>
       </c>
       <c r="M90" s="1">
-        <v>2012661.56</v>
+        <v>453403.25</v>
       </c>
       <c r="N90" s="1">
-        <v>1.59</v>
+        <v>0.37</v>
       </c>
       <c r="O90">
         <v>1</v>
       </c>
       <c r="Z90" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
     </row>
     <row r="91" spans="1:26">
       <c r="A91" t="s">
-        <v>217</v>
+        <v>216</v>
       </c>
       <c r="B91" s="1">
-        <v>2096.0</v>
+        <v>2503.0</v>
       </c>
       <c r="C91" s="1">
-        <v>305.55</v>
+        <v>316.77</v>
       </c>
       <c r="D91" s="1">
-        <v>219.40117843512</v>
+        <v>172.49292049541</v>
       </c>
       <c r="E91" t="s">
         <v>11</v>
       </c>
       <c r="F91">
-        <v>1.14</v>
+        <v>1.15</v>
       </c>
       <c r="G91" s="1">
-        <v>392623.34</v>
+        <v>370215.06</v>
       </c>
       <c r="H91" s="1">
-        <v>166975.42</v>
+        <v>317835.71</v>
       </c>
       <c r="I91" s="1">
-        <v>42.528144149556</v>
+        <v>85.851642556086</v>
       </c>
       <c r="J91">
         <v>0.0</v>
       </c>
       <c r="K91">
         <v>0.0</v>
       </c>
       <c r="L91" s="1">
-        <v>559598.76</v>
+        <v>688050.77</v>
       </c>
       <c r="M91" s="1">
-        <v>559598.76</v>
+        <v>688050.77</v>
       </c>
       <c r="N91" s="1">
-        <v>0.44</v>
+        <v>0.56</v>
       </c>
       <c r="O91">
         <v>1</v>
       </c>
       <c r="Z91" t="s">
-        <v>216</v>
+        <v>215</v>
       </c>
     </row>
     <row r="92" spans="1:26">
       <c r="A92" t="s">
-        <v>219</v>
+        <v>218</v>
       </c>
       <c r="B92" s="1">
-        <v>2541.0</v>
+        <v>2482.0</v>
       </c>
       <c r="C92" s="1">
-        <v>534.07</v>
+        <v>335.96</v>
       </c>
       <c r="D92" s="1">
-        <v>427.74191656828</v>
+        <v>326.98576954069</v>
       </c>
       <c r="E92" t="s">
         <v>11</v>
       </c>
       <c r="F92">
-        <v>1.14</v>
+        <v>1.15</v>
       </c>
       <c r="G92" s="1">
-        <v>928234.2</v>
+        <v>694497.0</v>
       </c>
       <c r="H92" s="1">
-        <v>257551.0</v>
+        <v>29113.64</v>
       </c>
       <c r="I92" s="1">
-        <v>27.746338154746</v>
+        <v>4.1920469058902</v>
       </c>
       <c r="J92">
-        <v>0.3</v>
+        <v>0.0</v>
       </c>
       <c r="K92">
-        <v>767.27</v>
+        <v>0.0</v>
       </c>
       <c r="L92" s="1">
-        <v>1185785.2</v>
+        <v>723610.64</v>
       </c>
       <c r="M92" s="1">
-        <v>1186552.47</v>
+        <v>723610.64</v>
       </c>
       <c r="N92" s="1">
-        <v>0.94</v>
+        <v>0.59</v>
       </c>
       <c r="O92">
         <v>1</v>
       </c>
       <c r="Z92" t="s">
-        <v>218</v>
+        <v>217</v>
       </c>
     </row>
     <row r="93" spans="1:26">
       <c r="A93" t="s">
-        <v>221</v>
+        <v>220</v>
       </c>
       <c r="B93" s="1">
-        <v>2393.0</v>
+        <v>5023.0</v>
       </c>
       <c r="C93" s="1">
-        <v>150.34</v>
+        <v>177.21</v>
       </c>
       <c r="D93" s="1">
-        <v>148.79794400334</v>
+        <v>194.56943061915</v>
       </c>
       <c r="E93" t="s">
         <v>11</v>
       </c>
       <c r="F93">
-        <v>1.14</v>
+        <v>1.15</v>
       </c>
       <c r="G93" s="1">
-        <v>299309.45</v>
+        <v>854258.02</v>
       </c>
       <c r="H93" s="1">
-        <v>15045.59</v>
+        <v>-81814.03</v>
       </c>
       <c r="I93" s="1">
-        <v>5.0267674475363</v>
+        <v>-9.5772036181762</v>
       </c>
       <c r="J93">
         <v>0.0</v>
       </c>
       <c r="K93">
         <v>0.0</v>
       </c>
       <c r="L93" s="1">
-        <v>314355.04</v>
+        <v>772443.99</v>
       </c>
       <c r="M93" s="1">
-        <v>314355.04</v>
+        <v>772443.99</v>
       </c>
       <c r="N93" s="1">
-        <v>0.25</v>
+        <v>0.63</v>
       </c>
       <c r="O93">
         <v>1</v>
       </c>
       <c r="Z93" t="s">
-        <v>220</v>
+        <v>219</v>
       </c>
     </row>
     <row r="94" spans="1:26">
       <c r="A94" t="s">
+        <v>222</v>
+      </c>
+      <c r="B94" s="1">
+        <v>3063.0</v>
+      </c>
+      <c r="C94" s="1">
+        <v>262.98</v>
+      </c>
+      <c r="D94" s="1">
+        <v>182.96879529873</v>
+      </c>
+      <c r="E94" t="s">
+        <v>11</v>
+      </c>
+      <c r="F94">
+        <v>1.15</v>
+      </c>
+      <c r="G94" s="1">
+        <v>479305.69</v>
+      </c>
+      <c r="H94" s="1">
+        <v>219707.41</v>
+      </c>
+      <c r="I94" s="1">
+        <v>45.838681781558</v>
+      </c>
+      <c r="J94">
+        <v>0.88</v>
+      </c>
+      <c r="K94" t="s">
         <v>223</v>
       </c>
-      <c r="B94" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="L94" s="1">
-        <v>779544.54</v>
+        <v>699013.1</v>
       </c>
       <c r="M94" s="1">
-        <v>780621.2</v>
+        <v>701701.09</v>
       </c>
       <c r="N94" s="1">
-        <v>0.62</v>
+        <v>0.57</v>
       </c>
       <c r="O94">
         <v>1</v>
       </c>
       <c r="Z94" t="s">
-        <v>222</v>
+        <v>221</v>
       </c>
     </row>
     <row r="95" spans="1:26">
       <c r="A95" t="s">
-        <v>226</v>
+        <v>225</v>
       </c>
       <c r="B95" s="1">
-        <v>14915.0</v>
+        <v>5635.0</v>
       </c>
       <c r="C95" s="1">
-        <v>72.08</v>
+        <v>327.35</v>
       </c>
       <c r="D95" s="1">
-        <v>84.3140650352</v>
+        <v>335.33270807453</v>
       </c>
       <c r="E95" t="s">
         <v>11</v>
       </c>
       <c r="F95">
-        <v>1.14</v>
+        <v>1.15</v>
       </c>
       <c r="G95" s="1">
-        <v>1084560.02</v>
+        <v>1613526.87</v>
       </c>
       <c r="H95" s="1">
-        <v>-145180.23</v>
+        <v>-12782.95</v>
       </c>
       <c r="I95" s="1">
-        <v>-13.386094575015</v>
+        <v>-0.79223657428153</v>
       </c>
       <c r="J95">
         <v>0.0</v>
       </c>
       <c r="K95">
         <v>0.0</v>
       </c>
       <c r="L95" s="1">
-        <v>939379.79</v>
+        <v>1600743.92</v>
       </c>
       <c r="M95" s="1">
-        <v>939379.79</v>
+        <v>1600743.92</v>
       </c>
       <c r="N95" s="1">
-        <v>0.74</v>
+        <v>1.3</v>
       </c>
       <c r="O95">
         <v>1</v>
       </c>
       <c r="Z95" t="s">
-        <v>225</v>
+        <v>224</v>
       </c>
     </row>
     <row r="96" spans="1:26">
       <c r="A96" t="s">
+        <v>227</v>
+      </c>
+      <c r="B96" s="1">
+        <v>2096.0</v>
+      </c>
+      <c r="C96" s="1">
+        <v>283.63</v>
+      </c>
+      <c r="D96" s="1">
+        <v>219.40117843512</v>
+      </c>
+      <c r="E96" t="s">
+        <v>11</v>
+      </c>
+      <c r="F96">
+        <v>1.15</v>
+      </c>
+      <c r="G96" s="1">
+        <v>392623.34</v>
+      </c>
+      <c r="H96" s="1">
+        <v>123268.95</v>
+      </c>
+      <c r="I96" s="1">
+        <v>31.396235893668</v>
+      </c>
+      <c r="J96">
+        <v>0.86</v>
+      </c>
+      <c r="K96" t="s">
         <v>228</v>
       </c>
-      <c r="B96" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="L96" s="1">
-        <v>528980.24</v>
+        <v>515892.29</v>
       </c>
       <c r="M96" s="1">
-        <v>528980.24</v>
+        <v>517700.27</v>
       </c>
       <c r="N96" s="1">
         <v>0.42</v>
       </c>
       <c r="O96">
         <v>1</v>
       </c>
       <c r="Z96" t="s">
-        <v>227</v>
+        <v>226</v>
       </c>
     </row>
     <row r="97" spans="1:26">
       <c r="A97" t="s">
         <v>230</v>
       </c>
       <c r="B97" s="1">
-        <v>2043.0</v>
+        <v>1977.0</v>
       </c>
       <c r="C97" s="1">
-        <v>425.19</v>
+        <v>564.75</v>
       </c>
       <c r="D97" s="1">
-        <v>309.12199706314</v>
+        <v>427.74191704603</v>
       </c>
       <c r="E97" t="s">
         <v>11</v>
       </c>
       <c r="F97">
-        <v>1.14</v>
+        <v>1.15</v>
       </c>
       <c r="G97" s="1">
-        <v>538462.93</v>
+        <v>722203.47</v>
       </c>
       <c r="H97" s="1">
-        <v>220559.46</v>
+        <v>246695.52</v>
       </c>
       <c r="I97" s="1">
-        <v>40.960936716665</v>
+        <v>34.158728149008</v>
       </c>
       <c r="J97">
         <v>0.0</v>
       </c>
       <c r="K97">
         <v>0.0</v>
       </c>
       <c r="L97" s="1">
-        <v>759022.39</v>
+        <v>968898.99</v>
       </c>
       <c r="M97" s="1">
-        <v>759022.39</v>
+        <v>968898.99</v>
       </c>
       <c r="N97" s="1">
-        <v>0.6</v>
+        <v>0.79</v>
       </c>
       <c r="O97">
         <v>1</v>
       </c>
       <c r="Z97" t="s">
         <v>229</v>
       </c>
     </row>
     <row r="98" spans="1:26">
       <c r="A98" t="s">
         <v>232</v>
       </c>
       <c r="B98" s="1">
-        <v>1562.0</v>
+        <v>2393.0</v>
       </c>
       <c r="C98" s="1">
-        <v>303.58</v>
+        <v>157.55</v>
       </c>
       <c r="D98" s="1">
-        <v>236.48548015365</v>
+        <v>148.79794400334</v>
       </c>
       <c r="E98" t="s">
         <v>11</v>
       </c>
       <c r="F98">
-        <v>1.14</v>
+        <v>1.15</v>
       </c>
       <c r="G98" s="1">
-        <v>318072.84</v>
+        <v>299309.45</v>
       </c>
       <c r="H98" s="1">
-        <v>96267.64</v>
+        <v>27862.98</v>
       </c>
       <c r="I98" s="1">
-        <v>30.265910160704</v>
+        <v>9.30908796899</v>
       </c>
       <c r="J98">
         <v>0.0</v>
       </c>
       <c r="K98">
         <v>0.0</v>
       </c>
       <c r="L98" s="1">
-        <v>414340.48</v>
+        <v>327172.43</v>
       </c>
       <c r="M98" s="1">
-        <v>414340.48</v>
+        <v>327172.43</v>
       </c>
       <c r="N98" s="1">
-        <v>0.33</v>
+        <v>0.27</v>
       </c>
       <c r="O98">
         <v>1</v>
       </c>
       <c r="Z98" t="s">
         <v>231</v>
       </c>
     </row>
     <row r="99" spans="1:26">
       <c r="A99" t="s">
         <v>234</v>
       </c>
       <c r="B99" s="1">
-        <v>4178.0</v>
+        <v>1845.0</v>
       </c>
       <c r="C99" s="1">
-        <v>356.02</v>
+        <v>472.24</v>
       </c>
       <c r="D99" s="1">
-        <v>194.01785543322</v>
+        <v>418.92536585366</v>
       </c>
       <c r="E99" t="s">
         <v>11</v>
       </c>
       <c r="F99">
-        <v>1.14</v>
+        <v>1.15</v>
       </c>
       <c r="G99" s="1">
-        <v>727356.65</v>
+        <v>658419.03</v>
       </c>
       <c r="H99" s="1">
-        <v>572352.0</v>
+        <v>97673.13</v>
       </c>
       <c r="I99" s="1">
-        <v>78.68931974431</v>
+        <v>14.83449377215</v>
       </c>
       <c r="J99">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>0.58</v>
+      </c>
+      <c r="K99" t="s">
+        <v>235</v>
       </c>
       <c r="L99" s="1">
-        <v>1299708.65</v>
+        <v>756092.16</v>
       </c>
       <c r="M99" s="1">
-        <v>1299708.65</v>
+        <v>757161.44</v>
       </c>
       <c r="N99" s="1">
-        <v>1.02</v>
+        <v>0.61</v>
       </c>
       <c r="O99">
         <v>1</v>
       </c>
       <c r="Z99" t="s">
         <v>233</v>
       </c>
     </row>
     <row r="100" spans="1:26">
       <c r="A100" t="s">
-        <v>234</v>
+        <v>237</v>
       </c>
       <c r="B100" s="1">
-        <v>1736.0</v>
+        <v>11828.0</v>
       </c>
       <c r="C100" s="1">
-        <v>356.02</v>
+        <v>71.99</v>
       </c>
       <c r="D100" s="1">
-        <v>305.7191359447</v>
+        <v>84.314064930673</v>
       </c>
       <c r="E100" t="s">
         <v>11</v>
       </c>
       <c r="F100">
-        <v>1.14</v>
+        <v>1.15</v>
       </c>
       <c r="G100" s="1">
-        <v>453607.92</v>
+        <v>860085.55</v>
       </c>
       <c r="H100" s="1">
-        <v>86433.78</v>
+        <v>-121162.72</v>
       </c>
       <c r="I100" s="1">
-        <v>19.054733435871</v>
+        <v>-14.087287014646</v>
       </c>
       <c r="J100">
         <v>0.0</v>
       </c>
       <c r="K100">
         <v>0.0</v>
       </c>
       <c r="L100" s="1">
-        <v>540041.7</v>
+        <v>738922.83</v>
       </c>
       <c r="M100" s="1">
-        <v>540041.7</v>
+        <v>738922.83</v>
       </c>
       <c r="N100" s="1">
-        <v>0.43</v>
+        <v>0.6</v>
       </c>
       <c r="O100">
         <v>1</v>
       </c>
       <c r="Z100" t="s">
-        <v>233</v>
+        <v>236</v>
       </c>
     </row>
     <row r="101" spans="1:26">
       <c r="A101" t="s">
-        <v>236</v>
+        <v>239</v>
       </c>
       <c r="B101" s="1">
-        <v>4124.0</v>
+        <v>568.0</v>
       </c>
       <c r="C101" s="1">
-        <v>113.7</v>
+        <v>1150.13</v>
       </c>
       <c r="D101" s="1">
-        <v>98.554953928225</v>
+        <v>869.17823943662</v>
       </c>
       <c r="E101" t="s">
         <v>11</v>
       </c>
       <c r="F101">
-        <v>1.14</v>
+        <v>1.15</v>
       </c>
       <c r="G101" s="1">
-        <v>347038.91</v>
+        <v>425479.52</v>
       </c>
       <c r="H101" s="1">
-        <v>62676.5</v>
+        <v>141426.23</v>
       </c>
       <c r="I101" s="1">
-        <v>18.060366775587</v>
+        <v>33.239256733203</v>
       </c>
       <c r="J101">
         <v>0.0</v>
       </c>
       <c r="K101">
         <v>0.0</v>
       </c>
       <c r="L101" s="1">
-        <v>409715.41</v>
+        <v>566905.75</v>
       </c>
       <c r="M101" s="1">
-        <v>409715.41</v>
+        <v>566905.75</v>
       </c>
       <c r="N101" s="1">
-        <v>0.32</v>
+        <v>0.46</v>
       </c>
       <c r="O101">
         <v>1</v>
       </c>
       <c r="Z101" t="s">
-        <v>235</v>
+        <v>238</v>
       </c>
     </row>
     <row r="102" spans="1:26">
       <c r="A102" t="s">
-        <v>238</v>
+        <v>241</v>
       </c>
       <c r="B102" s="1">
-        <v>8409.0</v>
+        <v>2043.0</v>
       </c>
       <c r="C102" s="1">
-        <v>88.74</v>
+        <v>407.55</v>
       </c>
       <c r="D102" s="1">
-        <v>84.764491616126</v>
+        <v>309.12199706314</v>
       </c>
       <c r="E102" t="s">
         <v>11</v>
       </c>
       <c r="F102">
-        <v>1.14</v>
+        <v>1.15</v>
       </c>
       <c r="G102" s="1">
-        <v>611295.71</v>
+        <v>538462.93</v>
       </c>
       <c r="H102" s="1">
-        <v>40733.35</v>
+        <v>184082.0</v>
       </c>
       <c r="I102" s="1">
-        <v>6.6634444400076</v>
+        <v>34.186568794996</v>
       </c>
       <c r="J102">
         <v>0.0</v>
       </c>
       <c r="K102">
         <v>0.0</v>
       </c>
       <c r="L102" s="1">
-        <v>652029.06</v>
+        <v>722544.93</v>
       </c>
       <c r="M102" s="1">
-        <v>652029.06</v>
+        <v>722544.93</v>
       </c>
       <c r="N102" s="1">
-        <v>0.51</v>
+        <v>0.59</v>
       </c>
       <c r="O102">
         <v>1</v>
       </c>
       <c r="Z102" t="s">
-        <v>237</v>
+        <v>240</v>
       </c>
     </row>
     <row r="103" spans="1:26">
       <c r="A103" t="s">
-        <v>240</v>
+        <v>243</v>
       </c>
       <c r="B103" s="1">
-        <v>6956.0</v>
+        <v>1736.0</v>
       </c>
       <c r="C103" s="1">
-        <v>85.29</v>
+        <v>369.59</v>
       </c>
       <c r="D103" s="1">
-        <v>80.722159286947</v>
+        <v>305.7191359447</v>
       </c>
       <c r="E103" t="s">
         <v>11</v>
       </c>
       <c r="F103">
-        <v>1.14</v>
+        <v>1.15</v>
       </c>
       <c r="G103" s="1">
-        <v>479427.9</v>
+        <v>453607.92</v>
       </c>
       <c r="H103" s="1">
-        <v>38967.17</v>
+        <v>103174.52</v>
       </c>
       <c r="I103" s="1">
-        <v>8.1278477952576</v>
+        <v>22.745308327068</v>
       </c>
       <c r="J103">
         <v>0.0</v>
       </c>
       <c r="K103">
         <v>0.0</v>
       </c>
       <c r="L103" s="1">
-        <v>518395.07</v>
+        <v>556782.44</v>
       </c>
       <c r="M103" s="1">
-        <v>518395.07</v>
+        <v>556782.44</v>
       </c>
       <c r="N103" s="1">
-        <v>0.41</v>
+        <v>0.45</v>
       </c>
       <c r="O103">
         <v>1</v>
       </c>
       <c r="Z103" t="s">
-        <v>239</v>
+        <v>242</v>
       </c>
     </row>
     <row r="104" spans="1:26">
       <c r="A104" t="s">
+        <v>243</v>
+      </c>
+      <c r="B104" s="1">
+        <v>4178.0</v>
+      </c>
+      <c r="C104" s="1">
+        <v>369.59</v>
+      </c>
+      <c r="D104" s="1">
+        <v>194.01785543322</v>
+      </c>
+      <c r="E104" t="s">
+        <v>11</v>
+      </c>
+      <c r="F104">
+        <v>1.15</v>
+      </c>
+      <c r="G104" s="1">
+        <v>727356.65</v>
+      </c>
+      <c r="H104" s="1">
+        <v>612641.63</v>
+      </c>
+      <c r="I104" s="1">
+        <v>84.228504681988</v>
+      </c>
+      <c r="J104">
+        <v>0.0</v>
+      </c>
+      <c r="K104">
+        <v>0.0</v>
+      </c>
+      <c r="L104" s="1">
+        <v>1339998.28</v>
+      </c>
+      <c r="M104" s="1">
+        <v>1339998.28</v>
+      </c>
+      <c r="N104" s="1">
+        <v>1.09</v>
+      </c>
+      <c r="O104">
+        <v>1</v>
+      </c>
+      <c r="Z104" t="s">
         <v>242</v>
-      </c>
-[...43 lines deleted...]
-        <v>241</v>
       </c>
     </row>
     <row r="105" spans="1:26">
       <c r="A105" t="s">
+        <v>245</v>
+      </c>
+      <c r="B105" s="1">
+        <v>3371.0</v>
+      </c>
+      <c r="C105" s="1">
+        <v>111.55</v>
+      </c>
+      <c r="D105" s="1">
+        <v>98.554954019579</v>
+      </c>
+      <c r="E105" t="s">
+        <v>11</v>
+      </c>
+      <c r="F105">
+        <v>1.15</v>
+      </c>
+      <c r="G105" s="1">
+        <v>283673.17</v>
+      </c>
+      <c r="H105" s="1">
+        <v>42647.0</v>
+      </c>
+      <c r="I105" s="1">
+        <v>15.033850399035</v>
+      </c>
+      <c r="J105">
+        <v>0.0</v>
+      </c>
+      <c r="K105">
+        <v>0.0</v>
+      </c>
+      <c r="L105" s="1">
+        <v>326320.17</v>
+      </c>
+      <c r="M105" s="1">
+        <v>326320.17</v>
+      </c>
+      <c r="N105" s="1">
+        <v>0.26</v>
+      </c>
+      <c r="O105">
+        <v>1</v>
+      </c>
+      <c r="Z105" t="s">
         <v>244</v>
-      </c>
-[...43 lines deleted...]
-        <v>243</v>
       </c>
     </row>
     <row r="106" spans="1:26">
       <c r="A106" t="s">
+        <v>247</v>
+      </c>
+      <c r="B106" s="1">
+        <v>6197.0</v>
+      </c>
+      <c r="C106" s="1">
+        <v>116.08</v>
+      </c>
+      <c r="D106" s="1">
+        <v>84.764490882685</v>
+      </c>
+      <c r="E106" t="s">
+        <v>11</v>
+      </c>
+      <c r="F106">
+        <v>1.15</v>
+      </c>
+      <c r="G106" s="1">
+        <v>450493.46</v>
+      </c>
+      <c r="H106" s="1">
+        <v>173750.7</v>
+      </c>
+      <c r="I106" s="1">
+        <v>38.568972788195</v>
+      </c>
+      <c r="J106">
+        <v>0.0</v>
+      </c>
+      <c r="K106">
+        <v>0.0</v>
+      </c>
+      <c r="L106" s="1">
+        <v>624244.16</v>
+      </c>
+      <c r="M106" s="1">
+        <v>624244.16</v>
+      </c>
+      <c r="N106" s="1">
+        <v>0.51</v>
+      </c>
+      <c r="O106">
+        <v>1</v>
+      </c>
+      <c r="Z106" t="s">
         <v>246</v>
-      </c>
-[...43 lines deleted...]
-        <v>245</v>
       </c>
     </row>
     <row r="107" spans="1:26">
       <c r="A107" t="s">
+        <v>249</v>
+      </c>
+      <c r="B107" s="1">
+        <v>6512.0</v>
+      </c>
+      <c r="C107" s="1">
+        <v>88.39</v>
+      </c>
+      <c r="D107" s="1">
+        <v>80.722159090909</v>
+      </c>
+      <c r="E107" t="s">
+        <v>11</v>
+      </c>
+      <c r="F107">
+        <v>1.15</v>
+      </c>
+      <c r="G107" s="1">
+        <v>448826.12</v>
+      </c>
+      <c r="H107" s="1">
+        <v>50671.15</v>
+      </c>
+      <c r="I107" s="1">
+        <v>11.289706133859</v>
+      </c>
+      <c r="J107">
+        <v>0.0</v>
+      </c>
+      <c r="K107">
+        <v>0.0</v>
+      </c>
+      <c r="L107" s="1">
+        <v>499497.27</v>
+      </c>
+      <c r="M107" s="1">
+        <v>499497.27</v>
+      </c>
+      <c r="N107" s="1">
+        <v>0.41</v>
+      </c>
+      <c r="O107">
+        <v>1</v>
+      </c>
+      <c r="Z107" t="s">
         <v>248</v>
       </c>
-      <c r="B107" s="1">
-[...20 lines deleted...]
-      <c r="I107" s="1">
+    </row>
+    <row r="108" spans="1:26">
+      <c r="A108" t="s">
+        <v>251</v>
+      </c>
+      <c r="B108" s="1">
+        <v>3442.0</v>
+      </c>
+      <c r="C108" s="1">
+        <v>231.57</v>
+      </c>
+      <c r="D108" s="1">
+        <v>185.86096746078</v>
+      </c>
+      <c r="E108" t="s">
+        <v>11</v>
+      </c>
+      <c r="F108">
+        <v>1.15</v>
+      </c>
+      <c r="G108" s="1">
+        <v>546967.72</v>
+      </c>
+      <c r="H108" s="1">
+        <v>144717.91</v>
+      </c>
+      <c r="I108" s="1">
+        <v>26.458217680561</v>
+      </c>
+      <c r="J108">
+        <v>0.0</v>
+      </c>
+      <c r="K108">
+        <v>0.0</v>
+      </c>
+      <c r="L108" s="1">
+        <v>691685.63</v>
+      </c>
+      <c r="M108" s="1">
+        <v>691685.63</v>
+      </c>
+      <c r="N108" s="1">
+        <v>0.56</v>
+      </c>
+      <c r="O108">
+        <v>1</v>
+      </c>
+      <c r="Z108" t="s">
+        <v>250</v>
+      </c>
+    </row>
+    <row r="109" spans="1:26">
+      <c r="A109" t="s">
+        <v>253</v>
+      </c>
+      <c r="B109" s="1">
+        <v>11676.0</v>
+      </c>
+      <c r="C109" s="1">
+        <v>71.51</v>
+      </c>
+      <c r="D109" s="1">
+        <v>71.152902535115</v>
+      </c>
+      <c r="E109" t="s">
+        <v>11</v>
+      </c>
+      <c r="F109">
+        <v>1.15</v>
+      </c>
+      <c r="G109" s="1">
+        <v>711015.99</v>
+      </c>
+      <c r="H109" s="1">
+        <v>13547.52</v>
+      </c>
+      <c r="I109" s="1">
+        <v>1.9053748706833</v>
+      </c>
+      <c r="J109">
+        <v>0.0</v>
+      </c>
+      <c r="K109">
+        <v>0.0</v>
+      </c>
+      <c r="L109" s="1">
+        <v>724563.51</v>
+      </c>
+      <c r="M109" s="1">
+        <v>724563.51</v>
+      </c>
+      <c r="N109" s="1">
+        <v>0.59</v>
+      </c>
+      <c r="O109">
+        <v>1</v>
+      </c>
+      <c r="Z109" t="s">
+        <v>252</v>
+      </c>
+    </row>
+    <row r="110" spans="1:26">
+      <c r="A110" t="s">
+        <v>255</v>
+      </c>
+      <c r="B110" s="1">
+        <v>2396.0</v>
+      </c>
+      <c r="C110" s="1">
+        <v>121.5</v>
+      </c>
+      <c r="D110" s="1">
+        <v>179.58874791319</v>
+      </c>
+      <c r="E110" t="s">
+        <v>11</v>
+      </c>
+      <c r="F110">
+        <v>1.15</v>
+      </c>
+      <c r="G110" s="1">
+        <v>367118.46</v>
+      </c>
+      <c r="H110" s="1">
+        <v>-114492.09</v>
+      </c>
+      <c r="I110" s="1">
+        <v>-31.18668835122</v>
+      </c>
+      <c r="J110">
+        <v>0.0</v>
+      </c>
+      <c r="K110">
+        <v>0.0</v>
+      </c>
+      <c r="L110" s="1">
+        <v>252626.37</v>
+      </c>
+      <c r="M110" s="1">
+        <v>252626.37</v>
+      </c>
+      <c r="N110" s="1">
+        <v>0.21</v>
+      </c>
+      <c r="O110">
+        <v>1</v>
+      </c>
+      <c r="Z110" t="s">
+        <v>254</v>
+      </c>
+    </row>
+    <row r="111" spans="1:26">
+      <c r="A111" t="s">
+        <v>257</v>
+      </c>
+      <c r="B111" s="1">
+        <v>38077750.34</v>
+      </c>
+      <c r="C111" s="1">
+        <v>1.1536</v>
+      </c>
+      <c r="D111" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="E111" t="s">
+        <v>11</v>
+      </c>
+      <c r="F111">
+        <v>1.15</v>
+      </c>
+      <c r="G111" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H111" s="1">
+        <v>519012.19</v>
+      </c>
+      <c r="I111" s="1">
         <v>0</v>
       </c>
-      <c r="J107">
-[...18 lines deleted...]
-        <v>247</v>
+      <c r="J111">
+        <v>0.0</v>
+      </c>
+      <c r="K111">
+        <v>0.0</v>
+      </c>
+      <c r="L111" s="1">
+        <v>519012.18999999</v>
+      </c>
+      <c r="M111" s="1">
+        <v>519012.18999999</v>
+      </c>
+      <c r="N111" s="1">
+        <v>0.42</v>
+      </c>
+      <c r="O111">
+        <v>1</v>
+      </c>
+      <c r="Z111" t="s">
+        <v>256</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">