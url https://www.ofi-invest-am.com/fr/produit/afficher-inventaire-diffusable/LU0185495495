--- v0 (2026-05-21)
+++ v1 (2026-06-19)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="1" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Répartition" sheetId="1" r:id="rId4"/>
     <sheet name="Valorisation" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="250">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="245">
   <si>
     <t>Type Part</t>
   </si>
   <si>
     <t>CodeIsin</t>
   </si>
   <si>
     <t>Parts</t>
   </si>
   <si>
     <t>Vl</t>
   </si>
   <si>
     <t>Devise</t>
   </si>
   <si>
     <t>Actif net</t>
   </si>
   <si>
     <t>A_EUR</t>
   </si>
   <si>
     <t>LU0185495495</t>
   </si>
   <si>
@@ -163,651 +163,636 @@
   <si>
     <t>US02079K3059</t>
   </si>
   <si>
     <t>ALPHABET INC CLASS A</t>
   </si>
   <si>
     <t>US0258161092</t>
   </si>
   <si>
     <t>AMERICAN EXPRESS</t>
   </si>
   <si>
     <t>US0326541051</t>
   </si>
   <si>
     <t>ANALOG DEVICES INC</t>
   </si>
   <si>
     <t>GB00BRXH2664</t>
   </si>
   <si>
     <t>ANGLOGOLD ASHANTI PLC</t>
   </si>
   <si>
+    <t>18 313.49</t>
+  </si>
+  <si>
     <t>US0378331005</t>
   </si>
   <si>
     <t>APPLE INC</t>
   </si>
   <si>
     <t>US0382221051</t>
   </si>
   <si>
     <t>APPLIED MATERIAL INC</t>
   </si>
   <si>
-    <t>1 306.91</t>
-[...1 lines deleted...]
-  <si>
     <t>US0404132054</t>
   </si>
   <si>
     <t>ARISTA NETWORKS INC</t>
   </si>
   <si>
     <t>US00206R1023</t>
   </si>
   <si>
     <t>AT&amp;T INC</t>
   </si>
   <si>
     <t>US05722G1004</t>
   </si>
   <si>
     <t>BAKER HUGHES CLASS A</t>
   </si>
   <si>
-    <t>3 095.98</t>
-[...1 lines deleted...]
-  <si>
     <t>US0605051046</t>
   </si>
   <si>
     <t>BANK OF AMERICA CORP</t>
   </si>
   <si>
+    <t>7 926.82</t>
+  </si>
+  <si>
     <t>US09290D1019</t>
   </si>
   <si>
     <t>BLACKROCK INC</t>
   </si>
   <si>
+    <t>4 887.68</t>
+  </si>
+  <si>
     <t>US1011371077</t>
   </si>
   <si>
     <t>BOSTON SCIENTIFIC CORP</t>
   </si>
   <si>
     <t>US11135F1012</t>
   </si>
   <si>
     <t>BROADCOM INC</t>
   </si>
   <si>
     <t>US14040H1059</t>
   </si>
   <si>
     <t>CAPITAL ONE FINANCIAL CORP</t>
   </si>
   <si>
-    <t>4 733.42</t>
-[...1 lines deleted...]
-  <si>
     <t>US1491231015</t>
   </si>
   <si>
     <t>CATERPILLAR INC</t>
   </si>
   <si>
     <t>US15118V2079</t>
   </si>
   <si>
     <t>CELSIUS HOLDINGS INC</t>
   </si>
   <si>
     <t>US1912161007</t>
   </si>
   <si>
     <t>COCA-COLA</t>
   </si>
   <si>
+    <t>3 645.71</t>
+  </si>
+  <si>
     <t>US19247G1076</t>
   </si>
   <si>
     <t>COHERENT CORP</t>
   </si>
   <si>
     <t>US21037T1097</t>
   </si>
   <si>
     <t>CONSTELLATION ENERGY CORP</t>
   </si>
   <si>
+    <t>1 046.54</t>
+  </si>
+  <si>
     <t>US22160K1051</t>
   </si>
   <si>
     <t>COSTCO WHOLESALE CORP</t>
   </si>
   <si>
+    <t>KYG254571055</t>
+  </si>
+  <si>
+    <t>CREDO TECHNOLOGY GROUP HOLDING LTD</t>
+  </si>
+  <si>
     <t>US23331A1097</t>
   </si>
   <si>
     <t>D R HORTON INC</t>
   </si>
   <si>
     <t>US2358511028</t>
   </si>
   <si>
     <t>DANAHER CORP</t>
   </si>
   <si>
     <t>US23804L1035</t>
   </si>
   <si>
     <t>DATADOG INC CLASS A</t>
   </si>
   <si>
     <t>US2441991054</t>
   </si>
   <si>
     <t>DEERE</t>
   </si>
   <si>
     <t>US2538681030</t>
   </si>
   <si>
     <t>DIGITAL REALTY TRUST REIT INC</t>
   </si>
   <si>
+    <t>4 050.63</t>
+  </si>
+  <si>
     <t>IE00B8KQN827</t>
   </si>
   <si>
     <t>EATON PLC</t>
   </si>
   <si>
+    <t>3 272.25</t>
+  </si>
+  <si>
     <t>US28176E1082</t>
   </si>
   <si>
     <t>EDWARDS LIFESCIENCES CORP</t>
   </si>
   <si>
     <t>US5324571083</t>
   </si>
   <si>
     <t>ELI LILLY</t>
   </si>
   <si>
-    <t>3 815.77</t>
-[...1 lines deleted...]
-  <si>
     <t>US2910111044</t>
   </si>
   <si>
     <t>EMERSON ELECTRIC</t>
   </si>
   <si>
-    <t>2 615.06</t>
-[...1 lines deleted...]
-  <si>
     <t>NL0011585146</t>
   </si>
   <si>
     <t>FERRARI NV</t>
   </si>
   <si>
     <t>US3167731005</t>
   </si>
   <si>
     <t>FIFTH THIRD BANCORP</t>
   </si>
   <si>
     <t>US35671D8570</t>
   </si>
   <si>
     <t>FREEPORT MCMORAN INC</t>
   </si>
   <si>
     <t>US3696043013</t>
   </si>
   <si>
     <t>GE AEROSPACE</t>
   </si>
   <si>
     <t>US37045V1008</t>
   </si>
   <si>
     <t>GENERAL MOTORS</t>
   </si>
   <si>
     <t>US3755581036</t>
   </si>
   <si>
     <t>GILEAD SCIENCES INC</t>
   </si>
   <si>
+    <t>5 401.25</t>
+  </si>
+  <si>
     <t>US38141G1040</t>
   </si>
   <si>
     <t>GOLDMAN SACHS GROUP INC</t>
   </si>
   <si>
+    <t>2 478.74</t>
+  </si>
+  <si>
     <t>US4370761029</t>
   </si>
   <si>
     <t>HOME DEPOT INC</t>
   </si>
   <si>
+    <t>11 460.27</t>
+  </si>
+  <si>
     <t>US4435106079</t>
   </si>
   <si>
     <t>HUBBELL INC</t>
   </si>
   <si>
     <t>US4595061015</t>
   </si>
   <si>
     <t>INTERNATIONAL FLAVORS &amp; FRAGRANCES</t>
   </si>
   <si>
     <t>US46120E6023</t>
   </si>
   <si>
     <t>INTUITIVE SURGICAL INC</t>
   </si>
   <si>
     <t>US46625H1005</t>
   </si>
   <si>
     <t>JPMORGAN CHASE</t>
   </si>
   <si>
     <t>US49271V1008</t>
   </si>
   <si>
     <t>KEURIG DR PEPPER INC</t>
   </si>
   <si>
     <t>US48251W1045</t>
   </si>
   <si>
     <t>KKR AND CO INC</t>
   </si>
   <si>
-    <t>1 543.52</t>
-[...1 lines deleted...]
-  <si>
     <t>US52736R1023</t>
   </si>
   <si>
     <t>LEVI STRAUSS CLASS A</t>
   </si>
   <si>
-    <t>3 630.00</t>
-[...1 lines deleted...]
-  <si>
     <t>IE000S9YS762</t>
   </si>
   <si>
     <t>LINDE PLC</t>
   </si>
   <si>
+    <t>3 857.73</t>
+  </si>
+  <si>
     <t>US5732841060</t>
   </si>
   <si>
     <t>MARTIN MARIETTA MATERIALS INC</t>
   </si>
   <si>
     <t>US5738741041</t>
   </si>
   <si>
     <t>MARVELL TECHNOLOGY INC</t>
   </si>
   <si>
     <t>US57636Q1040</t>
   </si>
   <si>
     <t>MASTERCARD INC CLASS A</t>
   </si>
   <si>
     <t>US58933Y1055</t>
   </si>
   <si>
     <t>MERCK &amp; CO INC</t>
   </si>
   <si>
+    <t>9 402.38</t>
+  </si>
+  <si>
     <t>US30303M1027</t>
   </si>
   <si>
     <t>META PLATFORMS INC CLASS A</t>
   </si>
   <si>
+    <t>2 747.28</t>
+  </si>
+  <si>
     <t>US59156R1086</t>
   </si>
   <si>
     <t>METLIFE INC</t>
   </si>
   <si>
-    <t>2 926.04</t>
-[...1 lines deleted...]
-  <si>
     <t>US5951121038</t>
   </si>
   <si>
     <t>MICRON TECHNOLOGY INC</t>
   </si>
   <si>
     <t>US5949181045</t>
   </si>
   <si>
     <t>MICROSOFT CORP</t>
   </si>
   <si>
-    <t>13 219.36</t>
-[...1 lines deleted...]
-  <si>
     <t>US6174464486</t>
   </si>
   <si>
     <t>MORGAN STANLEY</t>
   </si>
   <si>
     <t>US64110L1061</t>
   </si>
   <si>
     <t>NETFLIX INC</t>
   </si>
   <si>
-    <t>US64119N6085</t>
-[...4 lines deleted...]
-  <si>
     <t>US6516391066</t>
   </si>
   <si>
     <t>NEWMONT</t>
   </si>
   <si>
     <t>US65339F1012</t>
   </si>
   <si>
     <t>NEXTERA ENERGY INC</t>
   </si>
   <si>
     <t>US67066G1040</t>
   </si>
   <si>
     <t>NVIDIA CORP</t>
   </si>
   <si>
     <t>US6792951054</t>
   </si>
   <si>
     <t>OKTA INC CLASS A</t>
   </si>
   <si>
     <t>CH1134540470</t>
   </si>
   <si>
     <t>ON HOLDING LTD CLASS A</t>
   </si>
   <si>
     <t>US68389X1054</t>
   </si>
   <si>
     <t>ORACLE CORP</t>
   </si>
   <si>
     <t>US6974351057</t>
   </si>
   <si>
     <t>PALO ALTO NETWORKS INC</t>
   </si>
   <si>
     <t>US7010941042</t>
   </si>
   <si>
     <t>PARKER-HANNIFIN CORP</t>
   </si>
   <si>
-    <t>1 432.42</t>
-[...1 lines deleted...]
-  <si>
     <t>US7185461040</t>
   </si>
   <si>
     <t>PHILLIPS</t>
   </si>
   <si>
     <t>US7427181091</t>
   </si>
   <si>
     <t>PROCTER &amp; GAMBLE</t>
   </si>
   <si>
     <t>US7433151039</t>
   </si>
   <si>
     <t>PROGRESSIVE CORP</t>
   </si>
   <si>
     <t>US74340W1036</t>
   </si>
   <si>
     <t>PROLOGIS REIT INC</t>
   </si>
   <si>
+    <t>5 753.39</t>
+  </si>
+  <si>
     <t>US7445731067</t>
   </si>
   <si>
     <t>PUBLIC SERVICE ENTERPRISE GROUP IN</t>
   </si>
   <si>
+    <t>5 696.36</t>
+  </si>
+  <si>
     <t>US7607591002</t>
   </si>
   <si>
     <t>REPUBLIC SERVICES INC</t>
   </si>
   <si>
     <t>US7707001027</t>
   </si>
   <si>
     <t>ROBINHOOD MARKETS INC CLASS A</t>
   </si>
   <si>
     <t>US75513E1010</t>
   </si>
   <si>
     <t>RTX CORP</t>
   </si>
   <si>
-    <t>1 628.26</t>
-[...7 lines deleted...]
-  <si>
     <t>US79466L3024</t>
   </si>
   <si>
     <t>SALESFORCE INC</t>
   </si>
   <si>
-    <t>US81762P1021</t>
-[...4 lines deleted...]
-  <si>
     <t>AN8068571086</t>
   </si>
   <si>
     <t>SLB NV</t>
   </si>
   <si>
-    <t>6 113.74</t>
+    <t>6 258.97</t>
   </si>
   <si>
     <t>US8334451098</t>
   </si>
   <si>
     <t>SNOWFLAKE INC</t>
   </si>
   <si>
     <t>US8725901040</t>
   </si>
   <si>
     <t>T MOBILE US INC</t>
   </si>
   <si>
     <t>US87612G1013</t>
   </si>
   <si>
     <t>TARGA RESOURCES CORP</t>
   </si>
   <si>
     <t>US88160R1014</t>
   </si>
   <si>
     <t>TESLA INC</t>
   </si>
   <si>
     <t>US8835561023</t>
   </si>
   <si>
     <t>THERMO FISHER SCIENTIFIC INC</t>
   </si>
   <si>
     <t>US8725401090</t>
   </si>
   <si>
     <t>TJX INC</t>
   </si>
   <si>
     <t>IE00BK9ZQ967</t>
   </si>
   <si>
     <t>TRANE TECHNOLOGIES PLC</t>
   </si>
   <si>
+    <t>2 427.67</t>
+  </si>
+  <si>
     <t>US90353T1007</t>
   </si>
   <si>
     <t>UBER TECHNOLOGIES INC</t>
   </si>
   <si>
     <t>US9113631090</t>
   </si>
   <si>
     <t>UNITED RENTALS INC</t>
   </si>
   <si>
-    <t>1 969.00</t>
-[...1 lines deleted...]
-  <si>
     <t>US91913Y1001</t>
   </si>
   <si>
     <t>VALERO ENERGY CORP</t>
   </si>
   <si>
-    <t>3 891.77</t>
-[...1 lines deleted...]
-  <si>
     <t>US92537N1081</t>
   </si>
   <si>
     <t>VERTIV HOLDINGS CLASS A</t>
   </si>
   <si>
     <t>US92826C8394</t>
   </si>
   <si>
     <t>VISA INC CLASS A</t>
   </si>
   <si>
-    <t>1 662.41</t>
-[...1 lines deleted...]
-  <si>
     <t>US9311421039</t>
   </si>
   <si>
     <t>WALMART INC</t>
   </si>
   <si>
     <t>US94419L1017</t>
   </si>
   <si>
     <t>WAYFAIR INC CLASS A</t>
   </si>
   <si>
     <t>US9497461015</t>
   </si>
   <si>
     <t>WELLS FARGO</t>
   </si>
   <si>
-    <t>2 794.02</t>
-[...1 lines deleted...]
-  <si>
     <t>US95040Q1040</t>
   </si>
   <si>
     <t>WELLTOWER INC</t>
   </si>
   <si>
     <t>US98419M1009</t>
   </si>
   <si>
     <t>XYLEM INC</t>
   </si>
   <si>
-    <t>US98978V1035</t>
-[...5 lines deleted...]
-    <t>2 184.08</t>
+    <t>1 745.59</t>
   </si>
   <si>
     <t>US98980G1022</t>
   </si>
   <si>
     <t>ZSCALER INC</t>
   </si>
   <si>
-    <t>EUR-00007063</t>
-[...2 lines deleted...]
-    <t>EUR/USD 2026-02-27</t>
+    <t>EUR-00007857</t>
+  </si>
+  <si>
+    <t>EUR/USD 2026-03-31</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -1171,270 +1156,270 @@
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>4</v>
       </c>
       <c r="H1" t="s">
         <v>5</v>
       </c>
       <c r="I1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2" spans="1:14">
       <c r="A2" t="s">
         <v>6</v>
       </c>
       <c r="B2" t="s">
         <v>7</v>
       </c>
       <c r="C2" s="1">
-        <v>102463.94</v>
+        <v>100622.92</v>
       </c>
       <c r="D2">
-        <v>199.93</v>
+        <v>194.0</v>
       </c>
       <c r="E2" t="s">
         <v>8</v>
       </c>
       <c r="F2">
-        <v>20486106.73</v>
+        <v>19520365.05</v>
       </c>
       <c r="G2" t="s">
         <v>8</v>
       </c>
       <c r="H2">
-        <v>20486106.73</v>
+        <v>19520365.05</v>
       </c>
       <c r="I2" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="3" spans="1:14">
       <c r="A3" t="s">
         <v>9</v>
       </c>
       <c r="B3" t="s">
         <v>10</v>
       </c>
       <c r="C3" s="1">
         <v>2711.7</v>
       </c>
       <c r="D3">
-        <v>244.33</v>
+        <v>231.57</v>
       </c>
       <c r="E3" t="s">
         <v>11</v>
       </c>
       <c r="F3">
-        <v>662544.28757479</v>
+        <v>627943.96453261</v>
       </c>
       <c r="G3" t="s">
         <v>11</v>
       </c>
       <c r="H3">
-        <v>562097.47</v>
+        <v>545397.98</v>
       </c>
       <c r="I3" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="4" spans="1:14">
       <c r="A4" t="s">
         <v>12</v>
       </c>
       <c r="B4" t="s">
         <v>13</v>
       </c>
       <c r="C4" s="1">
         <v>75057.54</v>
       </c>
       <c r="D4">
-        <v>262.6</v>
+        <v>254.96</v>
       </c>
       <c r="E4" t="s">
         <v>8</v>
       </c>
       <c r="F4">
-        <v>19710236.77</v>
+        <v>19136514.09</v>
       </c>
       <c r="G4" t="s">
         <v>8</v>
       </c>
       <c r="H4">
-        <v>19710236.77</v>
+        <v>19136514.09</v>
       </c>
       <c r="I4" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="5" spans="1:14">
       <c r="A5" t="s">
         <v>14</v>
       </c>
       <c r="B5" t="s">
         <v>15</v>
       </c>
       <c r="C5" s="1">
         <v>239328.0</v>
       </c>
       <c r="D5">
-        <v>318.79</v>
+        <v>302.33</v>
       </c>
       <c r="E5" t="s">
         <v>11</v>
       </c>
       <c r="F5">
-        <v>76295366.906163</v>
+        <v>72355780.655513</v>
       </c>
       <c r="G5" t="s">
         <v>11</v>
       </c>
       <c r="H5">
-        <v>64728401.58</v>
+        <v>62844296.37</v>
       </c>
       <c r="I5" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="6" spans="1:14">
       <c r="A6" t="s">
         <v>16</v>
       </c>
       <c r="B6" t="s">
         <v>17</v>
       </c>
       <c r="C6" s="1">
         <v>317474.0</v>
       </c>
       <c r="D6">
-        <v>136.31</v>
+        <v>128.97</v>
       </c>
       <c r="E6" t="s">
         <v>8</v>
       </c>
       <c r="F6">
-        <v>43274585.94</v>
+        <v>40945833.88</v>
       </c>
       <c r="G6" t="s">
         <v>8</v>
       </c>
       <c r="H6">
-        <v>43274585.94</v>
+        <v>40945833.88</v>
       </c>
       <c r="I6" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="7" spans="1:14">
       <c r="A7" t="s">
         <v>18</v>
       </c>
       <c r="B7" t="s">
         <v>19</v>
       </c>
       <c r="C7" s="1">
         <v>100.0</v>
       </c>
       <c r="D7">
-        <v>107.57</v>
+        <v>104.44</v>
       </c>
       <c r="E7" t="s">
         <v>8</v>
       </c>
       <c r="F7">
-        <v>10756.94</v>
+        <v>10443.51</v>
       </c>
       <c r="G7" t="s">
         <v>8</v>
       </c>
       <c r="H7">
-        <v>10756.94</v>
+        <v>10443.51</v>
       </c>
       <c r="I7" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="8" spans="1:14">
       <c r="A8" t="s">
         <v>20</v>
       </c>
       <c r="B8" t="s">
         <v>21</v>
       </c>
       <c r="C8" s="1">
-        <v>6775.0</v>
+        <v>9785.0</v>
       </c>
       <c r="D8">
-        <v>97.85</v>
+        <v>94.98</v>
       </c>
       <c r="E8" t="s">
         <v>8</v>
       </c>
       <c r="F8">
-        <v>662939.45</v>
+        <v>929347.15</v>
       </c>
       <c r="G8" t="s">
         <v>8</v>
       </c>
       <c r="H8">
-        <v>662939.45</v>
+        <v>929347.15</v>
       </c>
       <c r="I8" t="s">
         <v>8</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:P105"/>
+  <dimension ref="A1:P102"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="O105" sqref="O105"/>
+      <selection activeCell="O102" sqref="O102"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:16">
       <c r="A1" t="s">
         <v>22</v>
       </c>
       <c r="B1" t="s">
         <v>23</v>
       </c>
       <c r="C1" t="s">
         <v>24</v>
       </c>
       <c r="D1" t="s">
         <v>25</v>
       </c>
       <c r="E1" t="s">
         <v>26</v>
       </c>
       <c r="F1" t="s">
         <v>4</v>
       </c>
       <c r="G1" t="s">
         <v>27</v>
@@ -1453,5239 +1438,5089 @@
       </c>
       <c r="L1" t="s">
         <v>32</v>
       </c>
       <c r="M1" t="s">
         <v>33</v>
       </c>
       <c r="N1" t="s">
         <v>34</v>
       </c>
       <c r="O1" t="s">
         <v>35</v>
       </c>
       <c r="P1" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="2" spans="1:16">
       <c r="A2" t="s">
         <v>37</v>
       </c>
       <c r="B2" t="s">
         <v>38</v>
       </c>
       <c r="C2" s="1">
-        <v>9868.0</v>
+        <v>9592.0</v>
       </c>
       <c r="D2" s="1">
-        <v>224.81</v>
+        <v>206.23</v>
       </c>
       <c r="E2" s="1">
-        <v>207.40586745034</v>
+        <v>207.40586738949</v>
       </c>
       <c r="F2" t="s">
         <v>11</v>
       </c>
       <c r="G2">
-        <v>1.18</v>
+        <v>1.15</v>
       </c>
       <c r="H2" s="1">
-        <v>1750328.42</v>
+        <v>1701373.14</v>
       </c>
       <c r="I2" s="1">
-        <v>131766.33</v>
+        <v>16747.47</v>
       </c>
       <c r="J2" s="1">
-        <v>7.5280917851977</v>
+        <v>0.98435020550518</v>
       </c>
       <c r="K2">
         <v>0.0</v>
       </c>
       <c r="L2">
         <v>0.0</v>
       </c>
       <c r="M2" s="1">
-        <v>1882094.75</v>
+        <v>1718120.61</v>
       </c>
       <c r="N2" s="1">
-        <v>1882094.75</v>
+        <v>1718120.61</v>
       </c>
       <c r="O2" s="1">
-        <v>1.26</v>
+        <v>1.19</v>
       </c>
       <c r="P2">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:16">
       <c r="A3" t="s">
         <v>39</v>
       </c>
       <c r="B3" t="s">
         <v>40</v>
       </c>
       <c r="C3" s="1">
-        <v>4884.0</v>
+        <v>8885.0</v>
       </c>
       <c r="D3" s="1">
-        <v>200.15</v>
+        <v>205.27</v>
       </c>
       <c r="E3" s="1">
-        <v>256.3204033579</v>
+        <v>236.10999549803</v>
       </c>
       <c r="F3" t="s">
         <v>11</v>
       </c>
       <c r="G3">
-        <v>1.18</v>
+        <v>1.15</v>
       </c>
       <c r="H3" s="1">
-        <v>1082965.78</v>
+        <v>1799418.94</v>
       </c>
       <c r="I3" s="1">
-        <v>-253634.65</v>
+        <v>-215344.64</v>
       </c>
       <c r="J3" s="1">
-        <v>-23.4203752957</v>
+        <v>-11.967454338343</v>
       </c>
       <c r="K3">
         <v>0.0</v>
       </c>
       <c r="L3">
         <v>0.0</v>
       </c>
       <c r="M3" s="1">
-        <v>829331.13</v>
+        <v>1584074.3</v>
       </c>
       <c r="N3" s="1">
-        <v>829331.13</v>
+        <v>1584074.3</v>
       </c>
       <c r="O3" s="1">
-        <v>0.55</v>
+        <v>1.1</v>
       </c>
       <c r="P3">
         <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:16">
       <c r="A4" t="s">
         <v>41</v>
       </c>
       <c r="B4" t="s">
         <v>42</v>
       </c>
       <c r="C4" s="1">
-        <v>34235.0</v>
+        <v>33278.0</v>
       </c>
       <c r="D4" s="1">
-        <v>314.98</v>
+        <v>307.13</v>
       </c>
       <c r="E4" s="1">
-        <v>185.67666043523</v>
+        <v>185.67666055652</v>
       </c>
       <c r="F4" t="s">
         <v>11</v>
       </c>
       <c r="G4">
-        <v>1.18</v>
+        <v>1.15</v>
       </c>
       <c r="H4" s="1">
-        <v>5429760.24</v>
+        <v>5277977.54</v>
       </c>
       <c r="I4" s="1">
-        <v>3718742.61</v>
+        <v>3599142.48</v>
       </c>
       <c r="J4" s="1">
-        <v>68.4881550129</v>
+        <v>68.191697534204</v>
       </c>
       <c r="K4">
         <v>0.0</v>
       </c>
       <c r="L4">
         <v>0.0</v>
       </c>
       <c r="M4" s="1">
-        <v>9148502.85</v>
+        <v>8877120.02</v>
       </c>
       <c r="N4" s="1">
-        <v>9148502.85</v>
+        <v>8877120.02</v>
       </c>
       <c r="O4" s="1">
-        <v>6.12</v>
+        <v>6.17</v>
       </c>
       <c r="P4">
         <v>1</v>
       </c>
     </row>
     <row r="5" spans="1:16">
       <c r="A5" t="s">
         <v>43</v>
       </c>
       <c r="B5" t="s">
         <v>44</v>
       </c>
       <c r="C5" s="1">
-        <v>3604.0</v>
+        <v>3503.0</v>
       </c>
       <c r="D5" s="1">
-        <v>346.18</v>
+        <v>294.93</v>
       </c>
       <c r="E5" s="1">
-        <v>323.71191731409</v>
+        <v>323.711915501</v>
       </c>
       <c r="F5" t="s">
         <v>11</v>
       </c>
       <c r="G5">
-        <v>1.18</v>
+        <v>1.15</v>
       </c>
       <c r="H5" s="1">
-        <v>996165.13</v>
+        <v>968248.18</v>
       </c>
       <c r="I5" s="1">
-        <v>62316.86</v>
+        <v>-70919.14</v>
       </c>
       <c r="J5" s="1">
-        <v>6.2556757030835</v>
+        <v>-7.3244795564707</v>
       </c>
       <c r="K5">
         <v>0.0</v>
       </c>
       <c r="L5">
         <v>0.0</v>
       </c>
       <c r="M5" s="1">
-        <v>1058481.99</v>
+        <v>897329.04</v>
       </c>
       <c r="N5" s="1">
-        <v>1058481.99</v>
+        <v>897329.04</v>
       </c>
       <c r="O5" s="1">
-        <v>0.71</v>
+        <v>0.62</v>
       </c>
       <c r="P5">
         <v>1</v>
       </c>
     </row>
     <row r="6" spans="1:16">
       <c r="A6" t="s">
         <v>45</v>
       </c>
       <c r="B6" t="s">
         <v>46</v>
       </c>
       <c r="C6" s="1">
-        <v>3553.0</v>
+        <v>5524.0</v>
       </c>
       <c r="D6" s="1">
-        <v>355.03</v>
+        <v>310.44</v>
       </c>
       <c r="E6" s="1">
-        <v>337.77300309598</v>
+        <v>332.29211440985</v>
       </c>
       <c r="F6" t="s">
         <v>11</v>
       </c>
       <c r="G6">
-        <v>1.18</v>
+        <v>1.15</v>
       </c>
       <c r="H6" s="1">
-        <v>1016050.02</v>
+        <v>1562061.77</v>
       </c>
       <c r="I6" s="1">
-        <v>54130.34</v>
+        <v>-72618.46</v>
       </c>
       <c r="J6" s="1">
-        <v>5.3275270837552</v>
+        <v>-4.6488852998432</v>
       </c>
       <c r="K6">
         <v>0.0</v>
       </c>
       <c r="L6">
         <v>0.0</v>
       </c>
       <c r="M6" s="1">
-        <v>1070180.36</v>
+        <v>1489443.31</v>
       </c>
       <c r="N6" s="1">
-        <v>1070180.36</v>
+        <v>1489443.31</v>
       </c>
       <c r="O6" s="1">
-        <v>0.72</v>
+        <v>1.03</v>
       </c>
       <c r="P6">
         <v>1</v>
       </c>
     </row>
     <row r="7" spans="1:16">
       <c r="A7" t="s">
         <v>47</v>
       </c>
       <c r="B7" t="s">
         <v>48</v>
       </c>
       <c r="C7" s="1">
-        <v>8781.0</v>
+        <v>11064.0</v>
       </c>
       <c r="D7" s="1">
-        <v>114.25</v>
+        <v>85.69</v>
       </c>
       <c r="E7" s="1">
-        <v>100.02905819383</v>
+        <v>104.61695137383</v>
       </c>
       <c r="F7" t="s">
         <v>11</v>
       </c>
       <c r="G7">
-        <v>1.18</v>
+        <v>1.15</v>
       </c>
       <c r="H7" s="1">
-        <v>743549.62</v>
+        <v>986536.59</v>
       </c>
       <c r="I7" s="1">
-        <v>107582.35</v>
+        <v>-163090.93</v>
       </c>
       <c r="J7" s="1">
-        <v>14.468751930772</v>
+        <v>-16.531665591846</v>
       </c>
       <c r="K7">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>1.66</v>
+      </c>
+      <c r="L7" t="s">
+        <v>49</v>
       </c>
       <c r="M7" s="1">
-        <v>851131.97</v>
+        <v>823445.66</v>
       </c>
       <c r="N7" s="1">
-        <v>851131.97</v>
+        <v>841759.15</v>
       </c>
       <c r="O7" s="1">
-        <v>0.57</v>
+        <v>0.58</v>
       </c>
       <c r="P7">
         <v>1</v>
       </c>
     </row>
     <row r="8" spans="1:16">
       <c r="A8" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="B8" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="C8" s="1">
-        <v>44052.0</v>
+        <v>42821.0</v>
       </c>
       <c r="D8" s="1">
-        <v>264.58</v>
+        <v>248.96</v>
       </c>
       <c r="E8" s="1">
-        <v>210.72832016707</v>
+        <v>210.72832021672</v>
       </c>
       <c r="F8" t="s">
         <v>11</v>
       </c>
       <c r="G8">
-        <v>1.18</v>
+        <v>1.15</v>
       </c>
       <c r="H8" s="1">
-        <v>7926689.68</v>
+        <v>7705184.3</v>
       </c>
       <c r="I8" s="1">
-        <v>1961558.53</v>
+        <v>1554134.03</v>
       </c>
       <c r="J8" s="1">
-        <v>24.746251073121</v>
+        <v>20.169978672671</v>
       </c>
       <c r="K8">
         <v>0.0</v>
       </c>
       <c r="L8">
         <v>0.0</v>
       </c>
       <c r="M8" s="1">
-        <v>9888248.21</v>
+        <v>9259318.33</v>
       </c>
       <c r="N8" s="1">
-        <v>9888248.21</v>
+        <v>9259318.33</v>
       </c>
       <c r="O8" s="1">
-        <v>6.62</v>
+        <v>6.43</v>
       </c>
       <c r="P8">
         <v>1</v>
       </c>
     </row>
     <row r="9" spans="1:16">
       <c r="A9" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="B9" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="C9" s="1">
-        <v>4784.0</v>
+        <v>5160.0</v>
       </c>
       <c r="D9" s="1">
-        <v>375.38</v>
+        <v>357.21</v>
       </c>
       <c r="E9" s="1">
-        <v>304.78011705686</v>
+        <v>308.79477325581</v>
       </c>
       <c r="F9" t="s">
         <v>11</v>
       </c>
       <c r="G9">
-        <v>1.18</v>
+        <v>1.15</v>
       </c>
       <c r="H9" s="1">
-        <v>1251473.1</v>
+        <v>1367662.96</v>
       </c>
       <c r="I9" s="1">
-        <v>272084.99</v>
+        <v>233243.45</v>
       </c>
       <c r="J9" s="1">
-        <v>21.741177656955</v>
+        <v>17.054161501895</v>
       </c>
       <c r="K9">
-        <v>0.27</v>
-[...2 lines deleted...]
-        <v>53</v>
+        <v>0.0</v>
+      </c>
+      <c r="L9">
+        <v>0.0</v>
       </c>
       <c r="M9" s="1">
-        <v>1523558.09</v>
+        <v>1600906.41</v>
       </c>
       <c r="N9" s="1">
-        <v>1524865.0</v>
+        <v>1600906.41</v>
       </c>
       <c r="O9" s="1">
-        <v>1.02</v>
+        <v>1.11</v>
       </c>
       <c r="P9">
         <v>1</v>
       </c>
     </row>
     <row r="10" spans="1:16">
       <c r="A10" t="s">
         <v>54</v>
       </c>
       <c r="B10" t="s">
         <v>55</v>
       </c>
       <c r="C10" s="1">
-        <v>9288.0</v>
+        <v>12534.0</v>
       </c>
       <c r="D10" s="1">
-        <v>132.79</v>
+        <v>136.26</v>
       </c>
       <c r="E10" s="1">
-        <v>126.43052433247</v>
+        <v>130.28996968246</v>
       </c>
       <c r="F10" t="s">
         <v>11</v>
       </c>
       <c r="G10">
-        <v>1.18</v>
+        <v>1.15</v>
       </c>
       <c r="H10" s="1">
-        <v>1005702.63</v>
+        <v>1399666.91</v>
       </c>
       <c r="I10" s="1">
-        <v>40665.0</v>
+        <v>83707.25</v>
       </c>
       <c r="J10" s="1">
-        <v>4.0434417477858</v>
+        <v>5.9805121777152</v>
       </c>
       <c r="K10">
         <v>0.0</v>
       </c>
       <c r="L10">
         <v>0.0</v>
       </c>
       <c r="M10" s="1">
-        <v>1046367.63</v>
+        <v>1483374.16</v>
       </c>
       <c r="N10" s="1">
-        <v>1046367.63</v>
+        <v>1483374.16</v>
       </c>
       <c r="O10" s="1">
-        <v>0.7</v>
+        <v>1.03</v>
       </c>
       <c r="P10">
         <v>1</v>
       </c>
     </row>
     <row r="11" spans="1:16">
       <c r="A11" t="s">
         <v>56</v>
       </c>
       <c r="B11" t="s">
         <v>57</v>
       </c>
       <c r="C11" s="1">
-        <v>21124.0</v>
+        <v>20533.0</v>
       </c>
       <c r="D11" s="1">
-        <v>27.98</v>
+        <v>27.74</v>
       </c>
       <c r="E11" s="1">
-        <v>26.428810357887</v>
+        <v>26.428810207958</v>
       </c>
       <c r="F11" t="s">
         <v>11</v>
       </c>
       <c r="G11">
-        <v>1.18</v>
+        <v>1.15</v>
       </c>
       <c r="H11" s="1">
-        <v>478459.47</v>
+        <v>465073.3</v>
       </c>
       <c r="I11" s="1">
-        <v>22982.39</v>
+        <v>29637.62</v>
       </c>
       <c r="J11" s="1">
-        <v>4.8034141742455</v>
+        <v>6.3726771672336</v>
       </c>
       <c r="K11">
         <v>0.0</v>
       </c>
       <c r="L11">
         <v>0.0</v>
       </c>
       <c r="M11" s="1">
-        <v>501441.86</v>
+        <v>494710.92</v>
       </c>
       <c r="N11" s="1">
-        <v>501441.86</v>
+        <v>494710.92</v>
       </c>
       <c r="O11" s="1">
         <v>0.34</v>
       </c>
       <c r="P11">
         <v>1</v>
       </c>
     </row>
     <row r="12" spans="1:16">
       <c r="A12" t="s">
         <v>58</v>
       </c>
       <c r="B12" t="s">
         <v>59</v>
       </c>
       <c r="C12" s="1">
-        <v>22666.0</v>
+        <v>22032.0</v>
       </c>
       <c r="D12" s="1">
-        <v>62.21</v>
+        <v>60.71</v>
       </c>
       <c r="E12" s="1">
-        <v>43.7178386129</v>
+        <v>43.717838598402</v>
       </c>
       <c r="F12" t="s">
         <v>11</v>
       </c>
       <c r="G12">
-        <v>1.18</v>
+        <v>1.15</v>
       </c>
       <c r="H12" s="1">
-        <v>849775.72</v>
+        <v>826006.3</v>
       </c>
       <c r="I12" s="1">
-        <v>346501.42</v>
+        <v>335727.94</v>
       </c>
       <c r="J12" s="1">
-        <v>40.775631951452</v>
+        <v>40.644719053596</v>
       </c>
       <c r="K12">
-        <v>0.14</v>
-[...2 lines deleted...]
-        <v>60</v>
+        <v>0.0</v>
+      </c>
+      <c r="L12">
+        <v>0.0</v>
       </c>
       <c r="M12" s="1">
-        <v>1196277.14</v>
+        <v>1161734.24</v>
       </c>
       <c r="N12" s="1">
-        <v>1199373.12</v>
+        <v>1161734.24</v>
       </c>
       <c r="O12" s="1">
-        <v>0.8</v>
+        <v>0.81</v>
       </c>
       <c r="P12">
         <v>1</v>
       </c>
     </row>
     <row r="13" spans="1:16">
       <c r="A13" t="s">
+        <v>60</v>
+      </c>
+      <c r="B13" t="s">
         <v>61</v>
       </c>
-      <c r="B13" t="s">
+      <c r="C13" s="1">
+        <v>46564.0</v>
+      </c>
+      <c r="D13" s="1">
+        <v>47.01</v>
+      </c>
+      <c r="E13" s="1">
+        <v>50.156161197492</v>
+      </c>
+      <c r="F13" t="s">
+        <v>11</v>
+      </c>
+      <c r="G13">
+        <v>1.15</v>
+      </c>
+      <c r="H13" s="1">
+        <v>1994389.12</v>
+      </c>
+      <c r="I13" s="1">
+        <v>-93165.65</v>
+      </c>
+      <c r="J13" s="1">
+        <v>-4.6713877981845</v>
+      </c>
+      <c r="K13">
+        <v>0.17</v>
+      </c>
+      <c r="L13" t="s">
         <v>62</v>
       </c>
-      <c r="C13" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M13" s="1">
-        <v>2156386.85</v>
+        <v>1901223.47</v>
       </c>
       <c r="N13" s="1">
-        <v>2156386.85</v>
+        <v>1909150.29</v>
       </c>
       <c r="O13" s="1">
-        <v>1.44</v>
+        <v>1.33</v>
       </c>
       <c r="P13">
         <v>1</v>
       </c>
     </row>
     <row r="14" spans="1:16">
       <c r="A14" t="s">
         <v>63</v>
       </c>
       <c r="B14" t="s">
         <v>64</v>
       </c>
       <c r="C14" s="1">
-        <v>1443.0</v>
+        <v>1403.0</v>
       </c>
       <c r="D14" s="1">
-        <v>1093.64</v>
+        <v>969.6</v>
       </c>
       <c r="E14" s="1">
-        <v>1049.9053291753</v>
+        <v>1049.9053243051</v>
       </c>
       <c r="F14" t="s">
         <v>11</v>
       </c>
       <c r="G14">
-        <v>1.18</v>
+        <v>1.15</v>
       </c>
       <c r="H14" s="1">
-        <v>1293497.14</v>
+        <v>1257641.36</v>
       </c>
       <c r="I14" s="1">
-        <v>45369.85</v>
+        <v>-76116.37</v>
       </c>
       <c r="J14" s="1">
-        <v>3.5075338473497</v>
+        <v>-6.0523112884901</v>
       </c>
       <c r="K14">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>3.48</v>
+      </c>
+      <c r="L14" t="s">
+        <v>65</v>
       </c>
       <c r="M14" s="1">
-        <v>1338866.99</v>
+        <v>1181524.99</v>
       </c>
       <c r="N14" s="1">
-        <v>1338866.99</v>
+        <v>1186412.67</v>
       </c>
       <c r="O14" s="1">
-        <v>0.9</v>
+        <v>0.82</v>
       </c>
       <c r="P14">
         <v>1</v>
       </c>
     </row>
     <row r="15" spans="1:16">
       <c r="A15" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="B15" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="C15" s="1">
-        <v>21963.0</v>
+        <v>21349.0</v>
       </c>
       <c r="D15" s="1">
-        <v>74.58</v>
+        <v>69.89</v>
       </c>
       <c r="E15" s="1">
-        <v>91.391942357601</v>
+        <v>91.391942479741</v>
       </c>
       <c r="F15" t="s">
         <v>11</v>
       </c>
       <c r="G15">
-        <v>1.18</v>
+        <v>1.15</v>
       </c>
       <c r="H15" s="1">
-        <v>1720754.75</v>
+        <v>1672649.14</v>
       </c>
       <c r="I15" s="1">
-        <v>-331087.71</v>
+        <v>-376708.19</v>
       </c>
       <c r="J15" s="1">
-        <v>-19.240842426848</v>
+        <v>-22.521650296607</v>
       </c>
       <c r="K15">
         <v>0.0</v>
       </c>
       <c r="L15">
         <v>0.0</v>
       </c>
       <c r="M15" s="1">
-        <v>1389667.04</v>
+        <v>1295940.95</v>
       </c>
       <c r="N15" s="1">
-        <v>1389667.04</v>
+        <v>1295940.95</v>
       </c>
       <c r="O15" s="1">
-        <v>0.93</v>
+        <v>0.9</v>
       </c>
       <c r="P15">
         <v>1</v>
       </c>
     </row>
     <row r="16" spans="1:16">
       <c r="A16" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="B16" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="C16" s="1">
-        <v>13317.0</v>
+        <v>3903.0</v>
       </c>
       <c r="D16" s="1">
-        <v>332.65</v>
+        <v>319.84</v>
       </c>
       <c r="E16" s="1">
-        <v>194.64047683412</v>
+        <v>317.0499513195</v>
       </c>
       <c r="F16" t="s">
         <v>11</v>
       </c>
       <c r="G16">
-        <v>1.18</v>
+        <v>1.15</v>
       </c>
       <c r="H16" s="1">
-        <v>2286736.68</v>
+        <v>1059521.93</v>
       </c>
       <c r="I16" s="1">
-        <v>1471556.4</v>
+        <v>24714.42</v>
       </c>
       <c r="J16" s="1">
-        <v>64.351808097118</v>
+        <v>2.3326010816973</v>
       </c>
       <c r="K16">
         <v>0.0</v>
       </c>
       <c r="L16">
         <v>0.0</v>
       </c>
       <c r="M16" s="1">
-        <v>3758293.08</v>
+        <v>1084236.35</v>
       </c>
       <c r="N16" s="1">
-        <v>3758293.08</v>
+        <v>1084236.35</v>
       </c>
       <c r="O16" s="1">
-        <v>2.51</v>
+        <v>0.75</v>
       </c>
       <c r="P16">
         <v>1</v>
       </c>
     </row>
     <row r="17" spans="1:16">
       <c r="A17" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="B17" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="C17" s="1">
-        <v>4398.0</v>
+        <v>13317.0</v>
       </c>
       <c r="D17" s="1">
-        <v>332.65</v>
+        <v>319.84</v>
       </c>
       <c r="E17" s="1">
-        <v>317.04995225102</v>
+        <v>194.64047683412</v>
       </c>
       <c r="F17" t="s">
         <v>11</v>
       </c>
       <c r="G17">
-        <v>1.18</v>
+        <v>1.15</v>
       </c>
       <c r="H17" s="1">
-        <v>1193896.35</v>
+        <v>2286736.68</v>
       </c>
       <c r="I17" s="1">
-        <v>47297.08</v>
+        <v>1412667.74</v>
       </c>
       <c r="J17" s="1">
-        <v>3.9615733811398</v>
+        <v>61.776581114709</v>
       </c>
       <c r="K17">
         <v>0.0</v>
       </c>
       <c r="L17">
         <v>0.0</v>
       </c>
       <c r="M17" s="1">
-        <v>1241193.43</v>
+        <v>3699404.42</v>
       </c>
       <c r="N17" s="1">
-        <v>1241193.43</v>
+        <v>3699404.42</v>
       </c>
       <c r="O17" s="1">
-        <v>0.83</v>
+        <v>2.57</v>
       </c>
       <c r="P17">
         <v>1</v>
       </c>
     </row>
     <row r="18" spans="1:16">
       <c r="A18" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="B18" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="C18" s="1">
-        <v>9963.0</v>
+        <v>9685.0</v>
       </c>
       <c r="D18" s="1">
-        <v>208.42</v>
+        <v>179.73</v>
       </c>
       <c r="E18" s="1">
-        <v>214.83139415839</v>
+        <v>214.83139494063</v>
       </c>
       <c r="F18" t="s">
         <v>11</v>
       </c>
       <c r="G18">
-        <v>1.18</v>
+        <v>1.15</v>
       </c>
       <c r="H18" s="1">
-        <v>1819825.11</v>
+        <v>1769046.09</v>
       </c>
       <c r="I18" s="1">
-        <v>-58148.3</v>
+        <v>-257181.71</v>
       </c>
       <c r="J18" s="1">
-        <v>-3.1952685827046</v>
+        <v>-14.537875042023</v>
       </c>
       <c r="K18">
-        <v>0.48</v>
-[...2 lines deleted...]
-        <v>71</v>
+        <v>0.0</v>
+      </c>
+      <c r="L18">
+        <v>0.0</v>
       </c>
       <c r="M18" s="1">
-        <v>1761676.81</v>
+        <v>1511864.38</v>
       </c>
       <c r="N18" s="1">
-        <v>1766410.23</v>
+        <v>1511864.38</v>
       </c>
       <c r="O18" s="1">
-        <v>1.18</v>
+        <v>1.05</v>
       </c>
       <c r="P18">
         <v>1</v>
       </c>
     </row>
     <row r="19" spans="1:16">
       <c r="A19" t="s">
         <v>72</v>
       </c>
       <c r="B19" t="s">
         <v>73</v>
       </c>
       <c r="C19" s="1">
-        <v>1418.0</v>
+        <v>1378.0</v>
       </c>
       <c r="D19" s="1">
-        <v>759.74</v>
+        <v>688.65</v>
       </c>
       <c r="E19" s="1">
-        <v>403.133977433</v>
+        <v>403.13397677794</v>
       </c>
       <c r="F19" t="s">
         <v>11</v>
       </c>
       <c r="G19">
-        <v>1.18</v>
+        <v>1.15</v>
       </c>
       <c r="H19" s="1">
-        <v>488204.08</v>
+        <v>474432.46</v>
       </c>
       <c r="I19" s="1">
-        <v>425778.55</v>
+        <v>349782.33</v>
       </c>
       <c r="J19" s="1">
-        <v>87.213230581768</v>
+        <v>73.726475207873</v>
       </c>
       <c r="K19">
         <v>0.0</v>
       </c>
       <c r="L19">
         <v>0.0</v>
       </c>
       <c r="M19" s="1">
-        <v>913982.63</v>
+        <v>824214.79</v>
       </c>
       <c r="N19" s="1">
-        <v>913982.63</v>
+        <v>824214.79</v>
       </c>
       <c r="O19" s="1">
-        <v>0.61</v>
+        <v>0.57</v>
       </c>
       <c r="P19">
         <v>1</v>
       </c>
     </row>
     <row r="20" spans="1:16">
       <c r="A20" t="s">
         <v>74</v>
       </c>
       <c r="B20" t="s">
         <v>75</v>
       </c>
       <c r="C20" s="1">
-        <v>20776.0</v>
+        <v>17065.0</v>
       </c>
       <c r="D20" s="1">
-        <v>48.32</v>
+        <v>42.96</v>
       </c>
       <c r="E20" s="1">
-        <v>42.269672699268</v>
+        <v>42.269673014943</v>
       </c>
       <c r="F20" t="s">
         <v>11</v>
       </c>
       <c r="G20">
-        <v>1.18</v>
+        <v>1.15</v>
       </c>
       <c r="H20" s="1">
-        <v>753067.02</v>
+        <v>618554.52</v>
       </c>
       <c r="I20" s="1">
-        <v>98630.88</v>
+        <v>18187.04</v>
       </c>
       <c r="J20" s="1">
-        <v>13.097224733066</v>
+        <v>2.9402485006495</v>
       </c>
       <c r="K20">
         <v>0.0</v>
       </c>
       <c r="L20">
         <v>0.0</v>
       </c>
       <c r="M20" s="1">
-        <v>851697.9</v>
+        <v>636741.56</v>
       </c>
       <c r="N20" s="1">
-        <v>851697.9</v>
+        <v>636741.56</v>
       </c>
       <c r="O20" s="1">
-        <v>0.57</v>
+        <v>0.44</v>
       </c>
       <c r="P20">
         <v>1</v>
       </c>
     </row>
     <row r="21" spans="1:16">
       <c r="A21" t="s">
         <v>76</v>
       </c>
       <c r="B21" t="s">
         <v>77</v>
       </c>
       <c r="C21" s="1">
-        <v>11640.0</v>
+        <v>11314.0</v>
       </c>
       <c r="D21" s="1">
-        <v>79.84</v>
+        <v>75.55</v>
       </c>
       <c r="E21" s="1">
-        <v>69.851080756014</v>
+        <v>69.85108096164</v>
       </c>
       <c r="F21" t="s">
         <v>11</v>
       </c>
       <c r="G21">
-        <v>1.18</v>
+        <v>1.15</v>
       </c>
       <c r="H21" s="1">
-        <v>696736.4</v>
+        <v>677223.0</v>
       </c>
       <c r="I21" s="1">
-        <v>91706.46</v>
+        <v>65186.08</v>
       </c>
       <c r="J21" s="1">
-        <v>13.162289210094</v>
+        <v>9.6254970666974</v>
       </c>
       <c r="K21">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>0.32</v>
+      </c>
+      <c r="L21" t="s">
+        <v>78</v>
       </c>
       <c r="M21" s="1">
-        <v>788442.86</v>
+        <v>742409.08</v>
       </c>
       <c r="N21" s="1">
-        <v>788442.86</v>
+        <v>746054.79</v>
       </c>
       <c r="O21" s="1">
-        <v>0.53</v>
+        <v>0.52</v>
       </c>
       <c r="P21">
         <v>1</v>
       </c>
     </row>
     <row r="22" spans="1:16">
       <c r="A22" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="B22" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="C22" s="1">
-        <v>5643.0</v>
+        <v>3182.0</v>
       </c>
       <c r="D22" s="1">
-        <v>248.18</v>
+        <v>275.57</v>
       </c>
       <c r="E22" s="1">
-        <v>135.77008151692</v>
+        <v>135.77008170962</v>
       </c>
       <c r="F22" t="s">
         <v>11</v>
       </c>
       <c r="G22">
-        <v>1.18</v>
+        <v>1.15</v>
       </c>
       <c r="H22" s="1">
-        <v>664269.45</v>
+        <v>374571.22</v>
       </c>
       <c r="I22" s="1">
-        <v>523886.77</v>
+        <v>387024.94</v>
       </c>
       <c r="J22" s="1">
-        <v>78.866606013569</v>
+        <v>103.32479361335</v>
       </c>
       <c r="K22">
         <v>0.0</v>
       </c>
       <c r="L22">
         <v>0.0</v>
       </c>
       <c r="M22" s="1">
-        <v>1188156.22</v>
+        <v>761596.16</v>
       </c>
       <c r="N22" s="1">
-        <v>1188156.22</v>
+        <v>761596.16</v>
       </c>
       <c r="O22" s="1">
-        <v>0.8</v>
+        <v>0.53</v>
       </c>
       <c r="P22">
         <v>1</v>
       </c>
     </row>
     <row r="23" spans="1:16">
       <c r="A23" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="B23" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="C23" s="1">
-        <v>3544.0</v>
+        <v>4036.0</v>
       </c>
       <c r="D23" s="1">
-        <v>294.84</v>
+        <v>316.47</v>
       </c>
       <c r="E23" s="1">
-        <v>273.83539503386</v>
+        <v>282.32906342914</v>
       </c>
       <c r="F23" t="s">
         <v>11</v>
       </c>
       <c r="G23">
-        <v>1.18</v>
+        <v>1.15</v>
       </c>
       <c r="H23" s="1">
-        <v>818308.23</v>
+        <v>963356.83</v>
       </c>
       <c r="I23" s="1">
-        <v>68187.88</v>
+        <v>146012.97</v>
       </c>
       <c r="J23" s="1">
-        <v>8.3327867788889</v>
+        <v>15.156686022561</v>
       </c>
       <c r="K23">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>0.26</v>
+      </c>
+      <c r="L23" t="s">
+        <v>83</v>
       </c>
       <c r="M23" s="1">
-        <v>886496.11</v>
+        <v>1109369.8</v>
       </c>
       <c r="N23" s="1">
-        <v>886496.11</v>
+        <v>1110416.34</v>
       </c>
       <c r="O23" s="1">
-        <v>0.59</v>
+        <v>0.77</v>
       </c>
       <c r="P23">
         <v>1</v>
       </c>
     </row>
     <row r="24" spans="1:16">
       <c r="A24" t="s">
-        <v>82</v>
+        <v>84</v>
       </c>
       <c r="B24" t="s">
-        <v>83</v>
+        <v>85</v>
       </c>
       <c r="C24" s="1">
-        <v>1418.0</v>
+        <v>1378.0</v>
       </c>
       <c r="D24" s="1">
-        <v>985.27</v>
+        <v>974.78</v>
       </c>
       <c r="E24" s="1">
-        <v>983.84093088858</v>
+        <v>983.84093613933</v>
       </c>
       <c r="F24" t="s">
         <v>11</v>
       </c>
       <c r="G24">
-        <v>1.18</v>
+        <v>1.15</v>
       </c>
       <c r="H24" s="1">
-        <v>1191076.34</v>
+        <v>1157477.57</v>
       </c>
       <c r="I24" s="1">
-        <v>-5776.55</v>
+        <v>9193.59</v>
       </c>
       <c r="J24" s="1">
-        <v>-0.48498570628983</v>
+        <v>0.79427802648478</v>
       </c>
       <c r="K24">
         <v>0.0</v>
       </c>
       <c r="L24">
         <v>0.0</v>
       </c>
       <c r="M24" s="1">
-        <v>1185299.79</v>
+        <v>1166671.16</v>
       </c>
       <c r="N24" s="1">
-        <v>1185299.79</v>
+        <v>1166671.16</v>
       </c>
       <c r="O24" s="1">
-        <v>0.79</v>
+        <v>0.81</v>
       </c>
       <c r="P24">
         <v>1</v>
       </c>
     </row>
     <row r="25" spans="1:16">
       <c r="A25" t="s">
-        <v>84</v>
+        <v>86</v>
       </c>
       <c r="B25" t="s">
-        <v>85</v>
+        <v>87</v>
       </c>
       <c r="C25" s="1">
-        <v>3664.0</v>
+        <v>8960.0</v>
       </c>
       <c r="D25" s="1">
-        <v>164.12</v>
+        <v>107.09</v>
       </c>
       <c r="E25" s="1">
-        <v>131.94393558952</v>
+        <v>112.5151015625</v>
       </c>
       <c r="F25" t="s">
         <v>11</v>
       </c>
       <c r="G25">
-        <v>1.18</v>
+        <v>1.15</v>
       </c>
       <c r="H25" s="1">
-        <v>412781.43</v>
+        <v>860023.06</v>
       </c>
       <c r="I25" s="1">
-        <v>97387.13</v>
+        <v>-26630.61</v>
       </c>
       <c r="J25" s="1">
-        <v>23.59290484555</v>
+        <v>-3.0964995287452</v>
       </c>
       <c r="K25">
         <v>0.0</v>
       </c>
       <c r="L25">
         <v>0.0</v>
       </c>
       <c r="M25" s="1">
-        <v>510168.56</v>
+        <v>833392.45</v>
       </c>
       <c r="N25" s="1">
-        <v>510168.56</v>
+        <v>833392.45</v>
       </c>
       <c r="O25" s="1">
-        <v>0.34</v>
+        <v>0.58</v>
       </c>
       <c r="P25">
         <v>1</v>
       </c>
     </row>
     <row r="26" spans="1:16">
       <c r="A26" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
       <c r="B26" t="s">
-        <v>87</v>
+        <v>89</v>
       </c>
       <c r="C26" s="1">
-        <v>3763.0</v>
+        <v>3561.0</v>
       </c>
       <c r="D26" s="1">
-        <v>209.5</v>
+        <v>137.98</v>
       </c>
       <c r="E26" s="1">
-        <v>236.35743555674</v>
+        <v>131.94393709632</v>
       </c>
       <c r="F26" t="s">
         <v>11</v>
       </c>
       <c r="G26">
-        <v>1.18</v>
+        <v>1.15</v>
       </c>
       <c r="H26" s="1">
-        <v>762364.92</v>
+        <v>401177.58</v>
       </c>
       <c r="I26" s="1">
-        <v>-93536.13</v>
+        <v>25579.51</v>
       </c>
       <c r="J26" s="1">
-        <v>-12.269206982924</v>
+        <v>6.3761065610895</v>
       </c>
       <c r="K26">
         <v>0.0</v>
       </c>
       <c r="L26">
         <v>0.0</v>
       </c>
       <c r="M26" s="1">
-        <v>668828.79</v>
+        <v>426757.09</v>
       </c>
       <c r="N26" s="1">
-        <v>668828.79</v>
+        <v>426757.09</v>
       </c>
       <c r="O26" s="1">
-        <v>0.45</v>
+        <v>0.3</v>
       </c>
       <c r="P26">
         <v>1</v>
       </c>
     </row>
     <row r="27" spans="1:16">
       <c r="A27" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
       <c r="B27" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
       <c r="C27" s="1">
-        <v>8831.0</v>
+        <v>3657.0</v>
       </c>
       <c r="D27" s="1">
-        <v>115.66</v>
+        <v>190.11</v>
       </c>
       <c r="E27" s="1">
-        <v>113.54906692334</v>
+        <v>236.35743505606</v>
       </c>
       <c r="F27" t="s">
         <v>11</v>
       </c>
       <c r="G27">
-        <v>1.18</v>
+        <v>1.15</v>
       </c>
       <c r="H27" s="1">
-        <v>841764.37</v>
+        <v>740889.85</v>
       </c>
       <c r="I27" s="1">
-        <v>24777.97</v>
+        <v>-137048.91</v>
       </c>
       <c r="J27" s="1">
-        <v>2.9435755281493</v>
+        <v>-18.497879273147</v>
       </c>
       <c r="K27">
         <v>0.0</v>
       </c>
       <c r="L27">
         <v>0.0</v>
       </c>
       <c r="M27" s="1">
-        <v>866542.34</v>
+        <v>603840.94</v>
       </c>
       <c r="N27" s="1">
-        <v>866542.34</v>
+        <v>603840.94</v>
       </c>
       <c r="O27" s="1">
-        <v>0.58</v>
+        <v>0.42</v>
       </c>
       <c r="P27">
         <v>1</v>
       </c>
     </row>
     <row r="28" spans="1:16">
       <c r="A28" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="B28" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="C28" s="1">
-        <v>2099.0</v>
+        <v>8584.0</v>
       </c>
       <c r="D28" s="1">
-        <v>662.49</v>
+        <v>129.94</v>
       </c>
       <c r="E28" s="1">
-        <v>478.2221676989</v>
+        <v>113.54906686859</v>
       </c>
       <c r="F28" t="s">
         <v>11</v>
       </c>
       <c r="G28">
-        <v>1.18</v>
+        <v>1.15</v>
       </c>
       <c r="H28" s="1">
-        <v>862914.85</v>
+        <v>818220.51</v>
       </c>
       <c r="I28" s="1">
-        <v>316831.07</v>
+        <v>150559.58</v>
       </c>
       <c r="J28" s="1">
-        <v>36.716377056207</v>
+        <v>18.400856267952</v>
       </c>
       <c r="K28">
         <v>0.0</v>
       </c>
       <c r="L28">
         <v>0.0</v>
       </c>
       <c r="M28" s="1">
-        <v>1179745.92</v>
+        <v>968780.09</v>
       </c>
       <c r="N28" s="1">
-        <v>1179745.92</v>
+        <v>968780.09</v>
       </c>
       <c r="O28" s="1">
-        <v>0.79</v>
+        <v>0.67</v>
       </c>
       <c r="P28">
         <v>1</v>
       </c>
     </row>
     <row r="29" spans="1:16">
       <c r="A29" t="s">
-        <v>92</v>
+        <v>94</v>
       </c>
       <c r="B29" t="s">
-        <v>93</v>
+        <v>95</v>
       </c>
       <c r="C29" s="1">
-        <v>5618.0</v>
+        <v>1409.0</v>
       </c>
       <c r="D29" s="1">
-        <v>175.68</v>
+        <v>567.58</v>
       </c>
       <c r="E29" s="1">
-        <v>172.77700427198</v>
+        <v>478.22217175302</v>
       </c>
       <c r="F29" t="s">
         <v>11</v>
       </c>
       <c r="G29">
-        <v>1.18</v>
+        <v>1.15</v>
       </c>
       <c r="H29" s="1">
-        <v>828164.46</v>
+        <v>579250.61</v>
       </c>
       <c r="I29" s="1">
-        <v>9173.49</v>
+        <v>115342.88</v>
       </c>
       <c r="J29" s="1">
-        <v>1.107689407488</v>
+        <v>19.91243133952</v>
       </c>
       <c r="K29">
         <v>0.0</v>
       </c>
       <c r="L29">
         <v>0.0</v>
       </c>
       <c r="M29" s="1">
-        <v>837337.95</v>
+        <v>694593.49</v>
       </c>
       <c r="N29" s="1">
-        <v>837337.95</v>
+        <v>694593.49</v>
       </c>
       <c r="O29" s="1">
-        <v>0.56</v>
+        <v>0.48</v>
       </c>
       <c r="P29">
         <v>1</v>
       </c>
     </row>
     <row r="30" spans="1:16">
       <c r="A30" t="s">
-        <v>94</v>
+        <v>96</v>
       </c>
       <c r="B30" t="s">
-        <v>95</v>
+        <v>97</v>
       </c>
       <c r="C30" s="1">
-        <v>3524.0</v>
+        <v>5461.0</v>
       </c>
       <c r="D30" s="1">
-        <v>373.38</v>
+        <v>179.85</v>
       </c>
       <c r="E30" s="1">
-        <v>356.96124858116</v>
+        <v>172.77700421168</v>
       </c>
       <c r="F30" t="s">
         <v>11</v>
       </c>
       <c r="G30">
-        <v>1.18</v>
+        <v>1.15</v>
       </c>
       <c r="H30" s="1">
-        <v>1071741.17</v>
+        <v>805020.67</v>
       </c>
       <c r="I30" s="1">
-        <v>44565.88</v>
+        <v>48030.83</v>
       </c>
       <c r="J30" s="1">
-        <v>4.1582689223369</v>
+        <v>5.9664095333105</v>
       </c>
       <c r="K30">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>0.74</v>
+      </c>
+      <c r="L30" t="s">
+        <v>98</v>
       </c>
       <c r="M30" s="1">
-        <v>1116307.05</v>
+        <v>853051.5</v>
       </c>
       <c r="N30" s="1">
-        <v>1116307.05</v>
+        <v>857102.13</v>
       </c>
       <c r="O30" s="1">
-        <v>0.75</v>
+        <v>0.6</v>
       </c>
       <c r="P30">
         <v>1</v>
       </c>
     </row>
     <row r="31" spans="1:16">
       <c r="A31" t="s">
-        <v>96</v>
+        <v>99</v>
       </c>
       <c r="B31" t="s">
-        <v>97</v>
+        <v>100</v>
       </c>
       <c r="C31" s="1">
-        <v>19245.0</v>
+        <v>3425.0</v>
       </c>
       <c r="D31" s="1">
-        <v>79.78</v>
+        <v>360.23</v>
       </c>
       <c r="E31" s="1">
-        <v>77.917094829826</v>
+        <v>356.96124963504</v>
       </c>
       <c r="F31" t="s">
         <v>11</v>
       </c>
       <c r="G31">
-        <v>1.18</v>
+        <v>1.15</v>
       </c>
       <c r="H31" s="1">
-        <v>1279415.8</v>
+        <v>1041632.66</v>
       </c>
       <c r="I31" s="1">
-        <v>23176.97</v>
+        <v>29968.29</v>
       </c>
       <c r="J31" s="1">
-        <v>1.8115275737567</v>
+        <v>2.8770497653175</v>
       </c>
       <c r="K31">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>0.96</v>
+      </c>
+      <c r="L31" t="s">
+        <v>101</v>
       </c>
       <c r="M31" s="1">
-        <v>1302592.77</v>
+        <v>1071600.95</v>
       </c>
       <c r="N31" s="1">
-        <v>1302592.77</v>
+        <v>1074873.2</v>
       </c>
       <c r="O31" s="1">
-        <v>0.87</v>
+        <v>0.75</v>
       </c>
       <c r="P31">
         <v>1</v>
       </c>
     </row>
     <row r="32" spans="1:16">
       <c r="A32" t="s">
-        <v>98</v>
+        <v>102</v>
       </c>
       <c r="B32" t="s">
-        <v>99</v>
+        <v>103</v>
       </c>
       <c r="C32" s="1">
-        <v>60.0</v>
+        <v>18707.0</v>
       </c>
       <c r="D32" s="1">
-        <v>1009.52</v>
+        <v>82.46</v>
       </c>
       <c r="E32" s="1">
-        <v>945.38733333333</v>
+        <v>77.917094670444</v>
       </c>
       <c r="F32" t="s">
         <v>11</v>
       </c>
       <c r="G32">
-        <v>1.18</v>
+        <v>1.15</v>
       </c>
       <c r="H32" s="1">
-        <v>48729.82</v>
+        <v>1243649.33</v>
       </c>
       <c r="I32" s="1">
-        <v>2658.32</v>
+        <v>96151.1</v>
       </c>
       <c r="J32" s="1">
-        <v>5.455222284835</v>
+        <v>7.7313674908666</v>
       </c>
       <c r="K32">
-        <v>1.03</v>
+        <v>0.0</v>
       </c>
       <c r="L32">
-        <v>61.64</v>
+        <v>0.0</v>
       </c>
       <c r="M32" s="1">
-        <v>51388.14</v>
+        <v>1339800.43</v>
       </c>
       <c r="N32" s="1">
-        <v>51449.78</v>
+        <v>1339800.43</v>
       </c>
       <c r="O32" s="1">
-        <v>0.03</v>
+        <v>0.93</v>
       </c>
       <c r="P32">
         <v>1</v>
       </c>
     </row>
     <row r="33" spans="1:16">
       <c r="A33" t="s">
-        <v>98</v>
+        <v>104</v>
       </c>
       <c r="B33" t="s">
-        <v>99</v>
+        <v>105</v>
       </c>
       <c r="C33" s="1">
-        <v>3714.0</v>
+        <v>3577.0</v>
       </c>
       <c r="D33" s="1">
-        <v>1009.52</v>
+        <v>917.5</v>
       </c>
       <c r="E33" s="1">
-        <v>593.83701938611</v>
+        <v>593.83701984904</v>
       </c>
       <c r="F33" t="s">
         <v>11</v>
       </c>
       <c r="G33">
-        <v>1.18</v>
+        <v>1.15</v>
       </c>
       <c r="H33" s="1">
-        <v>2013824.75</v>
+        <v>1939539.89</v>
       </c>
       <c r="I33" s="1">
-        <v>1167101.09</v>
+        <v>910937.81</v>
       </c>
       <c r="J33" s="1">
-        <v>57.954451597638</v>
+        <v>46.966696312701</v>
       </c>
       <c r="K33">
-        <v>1.03</v>
-[...2 lines deleted...]
-        <v>100</v>
+        <v>0.0</v>
+      </c>
+      <c r="L33">
+        <v>0.0</v>
       </c>
       <c r="M33" s="1">
-        <v>3180925.84</v>
+        <v>2850477.7</v>
       </c>
       <c r="N33" s="1">
-        <v>3184741.61</v>
+        <v>2850477.7</v>
       </c>
       <c r="O33" s="1">
-        <v>2.13</v>
+        <v>1.98</v>
       </c>
       <c r="P33">
         <v>1</v>
       </c>
     </row>
     <row r="34" spans="1:16">
       <c r="A34" t="s">
-        <v>101</v>
+        <v>104</v>
       </c>
       <c r="B34" t="s">
-        <v>102</v>
+        <v>105</v>
       </c>
       <c r="C34" s="1">
-        <v>7934.0</v>
+        <v>19.0</v>
       </c>
       <c r="D34" s="1">
-        <v>148.62</v>
+        <v>917.5</v>
       </c>
       <c r="E34" s="1">
-        <v>144.29944794555</v>
+        <v>945.38736842105</v>
       </c>
       <c r="F34" t="s">
         <v>11</v>
       </c>
       <c r="G34">
-        <v>1.18</v>
+        <v>1.15</v>
       </c>
       <c r="H34" s="1">
-        <v>983482.37</v>
+        <v>15431.11</v>
       </c>
       <c r="I34" s="1">
-        <v>16900.32</v>
+        <v>-290.19</v>
       </c>
       <c r="J34" s="1">
-        <v>1.7184161623558</v>
+        <v>-1.8805516907079</v>
       </c>
       <c r="K34">
-        <v>0.33</v>
-[...2 lines deleted...]
-        <v>103</v>
+        <v>0.0</v>
+      </c>
+      <c r="L34">
+        <v>0.0</v>
       </c>
       <c r="M34" s="1">
-        <v>1000382.69</v>
+        <v>15140.92</v>
       </c>
       <c r="N34" s="1">
-        <v>1002997.75</v>
+        <v>15140.92</v>
       </c>
       <c r="O34" s="1">
-        <v>0.67</v>
+        <v>0.01</v>
       </c>
       <c r="P34">
         <v>1</v>
       </c>
     </row>
     <row r="35" spans="1:16">
       <c r="A35" t="s">
-        <v>104</v>
+        <v>106</v>
       </c>
       <c r="B35" t="s">
-        <v>105</v>
+        <v>107</v>
       </c>
       <c r="C35" s="1">
-        <v>3467.0</v>
+        <v>7712.0</v>
       </c>
       <c r="D35" s="1">
-        <v>366.95</v>
+        <v>129.9</v>
       </c>
       <c r="E35" s="1">
-        <v>395.36653591001</v>
+        <v>144.29944761411</v>
       </c>
       <c r="F35" t="s">
         <v>11</v>
       </c>
       <c r="G35">
-        <v>1.18</v>
+        <v>1.15</v>
       </c>
       <c r="H35" s="1">
-        <v>1179402.01</v>
+        <v>955963.7</v>
       </c>
       <c r="I35" s="1">
-        <v>-100064.05</v>
+        <v>-85864.43</v>
       </c>
       <c r="J35" s="1">
-        <v>-8.4843038380102</v>
+        <v>-8.9819759892557</v>
       </c>
       <c r="K35">
         <v>0.0</v>
       </c>
       <c r="L35">
         <v>0.0</v>
       </c>
       <c r="M35" s="1">
-        <v>1079337.96</v>
+        <v>870099.27</v>
       </c>
       <c r="N35" s="1">
-        <v>1079337.96</v>
+        <v>870099.27</v>
       </c>
       <c r="O35" s="1">
-        <v>0.72</v>
+        <v>0.6</v>
       </c>
       <c r="P35">
         <v>1</v>
       </c>
     </row>
     <row r="36" spans="1:16">
       <c r="A36" t="s">
-        <v>106</v>
+        <v>108</v>
       </c>
       <c r="B36" t="s">
-        <v>107</v>
+        <v>109</v>
       </c>
       <c r="C36" s="1">
-        <v>32970.0</v>
+        <v>2828.0</v>
       </c>
       <c r="D36" s="1">
-        <v>53.62</v>
+        <v>321.01</v>
       </c>
       <c r="E36" s="1">
-        <v>42.827194722475</v>
+        <v>395.36653465347</v>
       </c>
       <c r="F36" t="s">
         <v>11</v>
       </c>
       <c r="G36">
-        <v>1.18</v>
+        <v>1.15</v>
       </c>
       <c r="H36" s="1">
-        <v>1214638.03</v>
+        <v>962027.37</v>
       </c>
       <c r="I36" s="1">
-        <v>285193.48</v>
+        <v>-173547.52</v>
       </c>
       <c r="J36" s="1">
-        <v>23.479709424214</v>
+        <v>-18.039769492213</v>
       </c>
       <c r="K36">
         <v>0.0</v>
       </c>
       <c r="L36">
         <v>0.0</v>
       </c>
       <c r="M36" s="1">
-        <v>1499831.51</v>
+        <v>788479.85</v>
       </c>
       <c r="N36" s="1">
-        <v>1499831.51</v>
+        <v>788479.85</v>
       </c>
       <c r="O36" s="1">
-        <v>1.0</v>
+        <v>0.55</v>
       </c>
       <c r="P36">
         <v>1</v>
       </c>
     </row>
     <row r="37" spans="1:16">
       <c r="A37" t="s">
-        <v>108</v>
+        <v>110</v>
       </c>
       <c r="B37" t="s">
-        <v>109</v>
+        <v>111</v>
       </c>
       <c r="C37" s="1">
-        <v>13700.0</v>
+        <v>32048.0</v>
       </c>
       <c r="D37" s="1">
-        <v>64.34</v>
+        <v>43.66</v>
       </c>
       <c r="E37" s="1">
-        <v>64.118153284671</v>
+        <v>42.827194520719</v>
       </c>
       <c r="F37" t="s">
         <v>11</v>
       </c>
       <c r="G37">
-        <v>1.18</v>
+        <v>1.15</v>
       </c>
       <c r="H37" s="1">
-        <v>743603.4</v>
+        <v>1180670.9</v>
       </c>
       <c r="I37" s="1">
-        <v>4218.78</v>
+        <v>34611.75</v>
       </c>
       <c r="J37" s="1">
-        <v>0.56734275287068</v>
+        <v>2.9315324024671</v>
       </c>
       <c r="K37">
         <v>0.0</v>
       </c>
       <c r="L37">
         <v>0.0</v>
       </c>
       <c r="M37" s="1">
-        <v>747822.18</v>
+        <v>1215282.65</v>
       </c>
       <c r="N37" s="1">
-        <v>747822.18</v>
+        <v>1215282.65</v>
       </c>
       <c r="O37" s="1">
-        <v>0.5</v>
+        <v>0.84</v>
       </c>
       <c r="P37">
         <v>1</v>
       </c>
     </row>
     <row r="38" spans="1:16">
       <c r="A38" t="s">
-        <v>110</v>
+        <v>112</v>
       </c>
       <c r="B38" t="s">
-        <v>111</v>
+        <v>113</v>
       </c>
       <c r="C38" s="1">
-        <v>3168.0</v>
+        <v>13317.0</v>
       </c>
       <c r="D38" s="1">
-        <v>343.22</v>
+        <v>53.62</v>
       </c>
       <c r="E38" s="1">
-        <v>313.75960858586</v>
+        <v>64.118153488023</v>
       </c>
       <c r="F38" t="s">
         <v>11</v>
       </c>
       <c r="G38">
-        <v>1.18</v>
+        <v>1.15</v>
       </c>
       <c r="H38" s="1">
-        <v>845841.33</v>
+        <v>722815.07</v>
       </c>
       <c r="I38" s="1">
-        <v>76633.4</v>
+        <v>-102623.52</v>
       </c>
       <c r="J38" s="1">
-        <v>9.0600207488088</v>
+        <v>-14.197756004174</v>
       </c>
       <c r="K38">
         <v>0.0</v>
       </c>
       <c r="L38">
         <v>0.0</v>
       </c>
       <c r="M38" s="1">
-        <v>922474.73</v>
+        <v>620191.55</v>
       </c>
       <c r="N38" s="1">
-        <v>922474.73</v>
+        <v>620191.55</v>
       </c>
       <c r="O38" s="1">
-        <v>0.62</v>
+        <v>0.43</v>
       </c>
       <c r="P38">
         <v>1</v>
       </c>
     </row>
     <row r="39" spans="1:16">
       <c r="A39" t="s">
-        <v>112</v>
+        <v>114</v>
       </c>
       <c r="B39" t="s">
-        <v>113</v>
+        <v>115</v>
       </c>
       <c r="C39" s="1">
-        <v>13881.0</v>
+        <v>3079.0</v>
       </c>
       <c r="D39" s="1">
-        <v>81.51</v>
+        <v>291.61</v>
       </c>
       <c r="E39" s="1">
-        <v>84.162429219797</v>
+        <v>313.75960701526</v>
       </c>
       <c r="F39" t="s">
         <v>11</v>
       </c>
       <c r="G39">
-        <v>1.18</v>
+        <v>1.15</v>
       </c>
       <c r="H39" s="1">
-        <v>1001071.79</v>
+        <v>822078.74</v>
       </c>
       <c r="I39" s="1">
-        <v>-41166.55</v>
+        <v>-42240.12</v>
       </c>
       <c r="J39" s="1">
-        <v>-4.1122475342153</v>
+        <v>-5.1382085370557</v>
       </c>
       <c r="K39">
-        <v>0.0</v>
+        <v>0.29</v>
       </c>
       <c r="L39">
-        <v>0.0</v>
+        <v>879.83</v>
       </c>
       <c r="M39" s="1">
-        <v>959905.24</v>
+        <v>779838.62</v>
       </c>
       <c r="N39" s="1">
-        <v>959905.24</v>
+        <v>780718.45</v>
       </c>
       <c r="O39" s="1">
-        <v>0.64</v>
+        <v>0.54</v>
       </c>
       <c r="P39">
         <v>1</v>
       </c>
     </row>
     <row r="40" spans="1:16">
       <c r="A40" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
       <c r="B40" t="s">
-        <v>115</v>
+        <v>117</v>
       </c>
       <c r="C40" s="1">
-        <v>11570.0</v>
+        <v>13492.0</v>
       </c>
       <c r="D40" s="1">
-        <v>151.4</v>
+        <v>73.79</v>
       </c>
       <c r="E40" s="1">
-        <v>112.21137165082</v>
+        <v>84.162429587904</v>
       </c>
       <c r="F40" t="s">
         <v>11</v>
       </c>
       <c r="G40">
-        <v>1.18</v>
+        <v>1.15</v>
       </c>
       <c r="H40" s="1">
-        <v>1105919.71</v>
+        <v>973017.84</v>
       </c>
       <c r="I40" s="1">
-        <v>380207.38</v>
+        <v>-108315.81</v>
       </c>
       <c r="J40" s="1">
-        <v>34.379293230971</v>
+        <v>-11.131944918913</v>
       </c>
       <c r="K40">
         <v>0.0</v>
       </c>
       <c r="L40">
         <v>0.0</v>
       </c>
       <c r="M40" s="1">
-        <v>1486127.09</v>
+        <v>864702.03</v>
       </c>
       <c r="N40" s="1">
-        <v>1486127.09</v>
+        <v>864702.03</v>
       </c>
       <c r="O40" s="1">
-        <v>0.99</v>
+        <v>0.6</v>
       </c>
       <c r="P40">
         <v>1</v>
       </c>
     </row>
     <row r="41" spans="1:16">
       <c r="A41" t="s">
-        <v>116</v>
+        <v>118</v>
       </c>
       <c r="B41" t="s">
-        <v>117</v>
+        <v>119</v>
       </c>
       <c r="C41" s="1">
-        <v>916.0</v>
+        <v>10834.0</v>
       </c>
       <c r="D41" s="1">
-        <v>922.24</v>
+        <v>141.11</v>
       </c>
       <c r="E41" s="1">
-        <v>707.01786026201</v>
+        <v>112.2113716079</v>
       </c>
       <c r="F41" t="s">
         <v>11</v>
       </c>
       <c r="G41">
-        <v>1.18</v>
+        <v>1.15</v>
       </c>
       <c r="H41" s="1">
-        <v>553024.2</v>
+        <v>1035569.07</v>
       </c>
       <c r="I41" s="1">
-        <v>163673.72</v>
+        <v>292251.09</v>
       </c>
       <c r="J41" s="1">
-        <v>29.596122556662</v>
+        <v>28.221303480993</v>
       </c>
       <c r="K41">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>0.5</v>
+      </c>
+      <c r="L41" t="s">
+        <v>120</v>
       </c>
       <c r="M41" s="1">
-        <v>716697.92</v>
+        <v>1327820.16</v>
       </c>
       <c r="N41" s="1">
-        <v>716697.92</v>
+        <v>1333221.41</v>
       </c>
       <c r="O41" s="1">
-        <v>0.48</v>
+        <v>0.93</v>
       </c>
       <c r="P41">
         <v>1</v>
       </c>
     </row>
     <row r="42" spans="1:16">
       <c r="A42" t="s">
-        <v>118</v>
+        <v>121</v>
       </c>
       <c r="B42" t="s">
-        <v>119</v>
+        <v>122</v>
       </c>
       <c r="C42" s="1">
-        <v>8323.0</v>
+        <v>891.0</v>
       </c>
       <c r="D42" s="1">
-        <v>382.25</v>
+        <v>809.5</v>
       </c>
       <c r="E42" s="1">
-        <v>367.85395410309</v>
+        <v>707.01785634119</v>
       </c>
       <c r="F42" t="s">
         <v>11</v>
       </c>
       <c r="G42">
-        <v>1.18</v>
+        <v>1.15</v>
       </c>
       <c r="H42" s="1">
-        <v>2615541.78</v>
+        <v>537930.75</v>
       </c>
       <c r="I42" s="1">
-        <v>83590.1</v>
+        <v>88520.37</v>
       </c>
       <c r="J42" s="1">
-        <v>3.1959000096722</v>
+        <v>16.455718510236</v>
       </c>
       <c r="K42">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>2.78</v>
+      </c>
+      <c r="L42" t="s">
+        <v>123</v>
       </c>
       <c r="M42" s="1">
-        <v>2699131.88</v>
+        <v>626451.12</v>
       </c>
       <c r="N42" s="1">
-        <v>2699131.88</v>
+        <v>628929.86</v>
       </c>
       <c r="O42" s="1">
-        <v>1.81</v>
+        <v>0.44</v>
       </c>
       <c r="P42">
         <v>1</v>
       </c>
     </row>
     <row r="43" spans="1:16">
       <c r="A43" t="s">
-        <v>120</v>
+        <v>124</v>
       </c>
       <c r="B43" t="s">
-        <v>121</v>
+        <v>125</v>
       </c>
       <c r="C43" s="1">
-        <v>2078.0</v>
+        <v>8090.0</v>
       </c>
       <c r="D43" s="1">
-        <v>526.73</v>
+        <v>328.21</v>
       </c>
       <c r="E43" s="1">
-        <v>448.5397786333</v>
+        <v>367.85395426452</v>
       </c>
       <c r="F43" t="s">
         <v>11</v>
       </c>
       <c r="G43">
-        <v>1.18</v>
+        <v>1.15</v>
       </c>
       <c r="H43" s="1">
-        <v>797182.52</v>
+        <v>2542320.44</v>
       </c>
       <c r="I43" s="1">
-        <v>131420.98</v>
+        <v>-236141.69</v>
       </c>
       <c r="J43" s="1">
-        <v>16.485682601269</v>
+        <v>-9.2884313985219</v>
       </c>
       <c r="K43">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>1.42</v>
+      </c>
+      <c r="L43" t="s">
+        <v>126</v>
       </c>
       <c r="M43" s="1">
-        <v>928603.5</v>
+        <v>2306178.75</v>
       </c>
       <c r="N43" s="1">
-        <v>928603.5</v>
+        <v>2317639.02</v>
       </c>
       <c r="O43" s="1">
-        <v>0.62</v>
+        <v>1.61</v>
       </c>
       <c r="P43">
         <v>1</v>
       </c>
     </row>
     <row r="44" spans="1:16">
       <c r="A44" t="s">
-        <v>122</v>
+        <v>127</v>
       </c>
       <c r="B44" t="s">
-        <v>123</v>
+        <v>128</v>
       </c>
       <c r="C44" s="1">
-        <v>11318.0</v>
+        <v>2020.0</v>
       </c>
       <c r="D44" s="1">
-        <v>81.39</v>
+        <v>492.65</v>
       </c>
       <c r="E44" s="1">
-        <v>73.231699946987</v>
+        <v>448.53978217822</v>
       </c>
       <c r="F44" t="s">
         <v>11</v>
       </c>
       <c r="G44">
-        <v>1.18</v>
+        <v>1.15</v>
       </c>
       <c r="H44" s="1">
-        <v>711469.84</v>
+        <v>774932.0</v>
       </c>
       <c r="I44" s="1">
-        <v>70045.41</v>
+        <v>89403.78</v>
       </c>
       <c r="J44" s="1">
-        <v>9.8451692625509</v>
+        <v>11.536983890199</v>
       </c>
       <c r="K44">
         <v>0.0</v>
       </c>
       <c r="L44">
         <v>0.0</v>
       </c>
       <c r="M44" s="1">
-        <v>781515.25</v>
+        <v>864335.78</v>
       </c>
       <c r="N44" s="1">
-        <v>781515.25</v>
+        <v>864335.78</v>
       </c>
       <c r="O44" s="1">
-        <v>0.52</v>
+        <v>0.6</v>
       </c>
       <c r="P44">
         <v>1</v>
       </c>
     </row>
     <row r="45" spans="1:16">
       <c r="A45" t="s">
-        <v>124</v>
+        <v>129</v>
       </c>
       <c r="B45" t="s">
-        <v>125</v>
+        <v>130</v>
       </c>
       <c r="C45" s="1">
-        <v>761.0</v>
+        <v>11002.0</v>
       </c>
       <c r="D45" s="1">
-        <v>504.05</v>
+        <v>68.13</v>
       </c>
       <c r="E45" s="1">
-        <v>466.98124835742</v>
+        <v>73.231700599891</v>
       </c>
       <c r="F45" t="s">
         <v>11</v>
       </c>
       <c r="G45">
-        <v>1.18</v>
+        <v>1.15</v>
       </c>
       <c r="H45" s="1">
-        <v>306662.47</v>
+        <v>691605.52</v>
       </c>
       <c r="I45" s="1">
-        <v>18765.59</v>
+        <v>-40573.03</v>
       </c>
       <c r="J45" s="1">
-        <v>6.1192978716959</v>
+        <v>-5.866498867736</v>
       </c>
       <c r="K45">
         <v>0.0</v>
       </c>
       <c r="L45">
         <v>0.0</v>
       </c>
       <c r="M45" s="1">
-        <v>325428.06</v>
+        <v>651032.49</v>
       </c>
       <c r="N45" s="1">
-        <v>325428.06</v>
+        <v>651032.49</v>
       </c>
       <c r="O45" s="1">
-        <v>0.22</v>
+        <v>0.45</v>
       </c>
       <c r="P45">
         <v>1</v>
       </c>
     </row>
     <row r="46" spans="1:16">
       <c r="A46" t="s">
-        <v>124</v>
+        <v>131</v>
       </c>
       <c r="B46" t="s">
-        <v>125</v>
+        <v>132</v>
       </c>
       <c r="C46" s="1">
         <v>3332.0</v>
       </c>
       <c r="D46" s="1">
-        <v>504.05</v>
+        <v>479.93</v>
       </c>
       <c r="E46" s="1">
         <v>254.3075210084</v>
       </c>
       <c r="F46" t="s">
         <v>11</v>
       </c>
       <c r="G46">
-        <v>1.18</v>
+        <v>1.15</v>
       </c>
       <c r="H46" s="1">
         <v>764809.79</v>
       </c>
       <c r="I46" s="1">
-        <v>660060.49</v>
+        <v>624104.75</v>
       </c>
       <c r="J46" s="1">
-        <v>86.303875634228</v>
+        <v>81.602609977051</v>
       </c>
       <c r="K46">
         <v>0.0</v>
       </c>
       <c r="L46">
         <v>0.0</v>
       </c>
       <c r="M46" s="1">
-        <v>1424870.28</v>
+        <v>1388914.54</v>
       </c>
       <c r="N46" s="1">
-        <v>1424870.28</v>
+        <v>1388914.54</v>
       </c>
       <c r="O46" s="1">
-        <v>0.95</v>
+        <v>0.96</v>
       </c>
       <c r="P46">
         <v>1</v>
       </c>
     </row>
     <row r="47" spans="1:16">
       <c r="A47" t="s">
-        <v>126</v>
+        <v>131</v>
       </c>
       <c r="B47" t="s">
-        <v>127</v>
+        <v>132</v>
       </c>
       <c r="C47" s="1">
-        <v>9576.0</v>
+        <v>647.0</v>
       </c>
       <c r="D47" s="1">
-        <v>310.79</v>
+        <v>479.93</v>
       </c>
       <c r="E47" s="1">
-        <v>289.93163847118</v>
+        <v>466.98123647604</v>
       </c>
       <c r="F47" t="s">
         <v>11</v>
       </c>
       <c r="G47">
-        <v>1.18</v>
+        <v>1.15</v>
       </c>
       <c r="H47" s="1">
-        <v>2370699.27</v>
+        <v>260723.54</v>
       </c>
       <c r="I47" s="1">
-        <v>154222.29</v>
+        <v>8972.65</v>
       </c>
       <c r="J47" s="1">
-        <v>6.5053502125556</v>
+        <v>3.4414422265055</v>
       </c>
       <c r="K47">
         <v>0.0</v>
       </c>
       <c r="L47">
         <v>0.0</v>
       </c>
       <c r="M47" s="1">
-        <v>2524921.56</v>
+        <v>269696.19</v>
       </c>
       <c r="N47" s="1">
-        <v>2524921.56</v>
+        <v>269696.19</v>
       </c>
       <c r="O47" s="1">
-        <v>1.69</v>
+        <v>0.19</v>
       </c>
       <c r="P47">
         <v>1</v>
       </c>
     </row>
     <row r="48" spans="1:16">
       <c r="A48" t="s">
-        <v>128</v>
+        <v>133</v>
       </c>
       <c r="B48" t="s">
-        <v>129</v>
+        <v>134</v>
       </c>
       <c r="C48" s="1">
-        <v>37739.0</v>
+        <v>11091.0</v>
       </c>
       <c r="D48" s="1">
-        <v>29.54</v>
+        <v>287.97</v>
       </c>
       <c r="E48" s="1">
-        <v>32.147454622539</v>
+        <v>290.08747993869</v>
       </c>
       <c r="F48" t="s">
         <v>11</v>
       </c>
       <c r="G48">
-        <v>1.18</v>
+        <v>1.15</v>
       </c>
       <c r="H48" s="1">
-        <v>1035778.99</v>
+        <v>2749681.98</v>
       </c>
       <c r="I48" s="1">
-        <v>-89982.72</v>
+        <v>24344.4</v>
       </c>
       <c r="J48" s="1">
-        <v>-8.6874440270313</v>
+        <v>0.88535329456536</v>
       </c>
       <c r="K48">
         <v>0.0</v>
       </c>
       <c r="L48">
         <v>0.0</v>
       </c>
       <c r="M48" s="1">
-        <v>945796.27</v>
+        <v>2774026.38</v>
       </c>
       <c r="N48" s="1">
-        <v>945796.27</v>
+        <v>2774026.38</v>
       </c>
       <c r="O48" s="1">
-        <v>0.63</v>
+        <v>1.93</v>
       </c>
       <c r="P48">
         <v>1</v>
       </c>
     </row>
     <row r="49" spans="1:16">
       <c r="A49" t="s">
-        <v>130</v>
+        <v>135</v>
       </c>
       <c r="B49" t="s">
-        <v>131</v>
+        <v>136</v>
       </c>
       <c r="C49" s="1">
-        <v>14049.0</v>
+        <v>36684.0</v>
       </c>
       <c r="D49" s="1">
-        <v>101.18</v>
+        <v>27.15</v>
       </c>
       <c r="E49" s="1">
-        <v>133.66261869172</v>
+        <v>32.147454476066</v>
       </c>
       <c r="F49" t="s">
         <v>11</v>
       </c>
       <c r="G49">
-        <v>1.18</v>
+        <v>1.15</v>
       </c>
       <c r="H49" s="1">
-        <v>1600475.23</v>
+        <v>1006823.62</v>
       </c>
       <c r="I49" s="1">
-        <v>-394504.4</v>
+        <v>-141777.72</v>
       </c>
       <c r="J49" s="1">
-        <v>-24.649203724321</v>
+        <v>-14.081683939834</v>
       </c>
       <c r="K49">
-        <v>0.11</v>
-[...2 lines deleted...]
-        <v>132</v>
+        <v>0.0</v>
+      </c>
+      <c r="L49">
+        <v>0.0</v>
       </c>
       <c r="M49" s="1">
-        <v>1205970.83</v>
+        <v>865045.9</v>
       </c>
       <c r="N49" s="1">
-        <v>1207514.35</v>
+        <v>865045.9</v>
       </c>
       <c r="O49" s="1">
-        <v>0.81</v>
+        <v>0.6</v>
       </c>
       <c r="P49">
         <v>1</v>
       </c>
     </row>
     <row r="50" spans="1:16">
       <c r="A50" t="s">
-        <v>133</v>
+        <v>137</v>
       </c>
       <c r="B50" t="s">
-        <v>134</v>
+        <v>138</v>
       </c>
       <c r="C50" s="1">
-        <v>39175.0</v>
+        <v>11692.0</v>
       </c>
       <c r="D50" s="1">
-        <v>22.88</v>
+        <v>90.6</v>
       </c>
       <c r="E50" s="1">
-        <v>18.909090491385</v>
+        <v>133.66261888471</v>
       </c>
       <c r="F50" t="s">
         <v>11</v>
       </c>
       <c r="G50">
-        <v>1.18</v>
+        <v>1.15</v>
       </c>
       <c r="H50" s="1">
-        <v>632498.54</v>
+        <v>1331963.58</v>
       </c>
       <c r="I50" s="1">
-        <v>127935.84</v>
+        <v>-411917.37</v>
       </c>
       <c r="J50" s="1">
-        <v>20.227056966803</v>
+        <v>-30.925573055083</v>
       </c>
       <c r="K50">
-        <v>0.09</v>
-[...2 lines deleted...]
-        <v>135</v>
+        <v>0.0</v>
+      </c>
+      <c r="L50">
+        <v>0.0</v>
       </c>
       <c r="M50" s="1">
-        <v>760434.38</v>
+        <v>920046.21</v>
       </c>
       <c r="N50" s="1">
-        <v>764064.38</v>
+        <v>920046.21</v>
       </c>
       <c r="O50" s="1">
-        <v>0.51</v>
+        <v>0.64</v>
       </c>
       <c r="P50">
         <v>1</v>
       </c>
     </row>
     <row r="51" spans="1:16">
       <c r="A51" t="s">
-        <v>136</v>
+        <v>139</v>
       </c>
       <c r="B51" t="s">
-        <v>137</v>
+        <v>140</v>
       </c>
       <c r="C51" s="1">
-        <v>2856.0</v>
+        <v>38080.0</v>
       </c>
       <c r="D51" s="1">
-        <v>496.51</v>
+        <v>18.33</v>
       </c>
       <c r="E51" s="1">
-        <v>460.85609243698</v>
+        <v>18.909090336135</v>
       </c>
       <c r="F51" t="s">
         <v>11</v>
       </c>
       <c r="G51">
-        <v>1.18</v>
+        <v>1.15</v>
       </c>
       <c r="H51" s="1">
-        <v>1123694.37</v>
+        <v>614819.25</v>
       </c>
       <c r="I51" s="1">
-        <v>79353.53</v>
+        <v>-8568.85</v>
       </c>
       <c r="J51" s="1">
-        <v>7.061842803395</v>
+        <v>-1.3937185603736</v>
       </c>
       <c r="K51">
         <v>0.0</v>
       </c>
       <c r="L51">
         <v>0.0</v>
       </c>
       <c r="M51" s="1">
-        <v>1203047.9</v>
+        <v>606250.4</v>
       </c>
       <c r="N51" s="1">
-        <v>1203047.9</v>
+        <v>606250.4</v>
       </c>
       <c r="O51" s="1">
-        <v>0.81</v>
+        <v>0.42</v>
       </c>
       <c r="P51">
         <v>1</v>
       </c>
     </row>
     <row r="52" spans="1:16">
       <c r="A52" t="s">
-        <v>138</v>
+        <v>141</v>
       </c>
       <c r="B52" t="s">
-        <v>139</v>
+        <v>142</v>
       </c>
       <c r="C52" s="1">
-        <v>1490.0</v>
+        <v>2776.0</v>
       </c>
       <c r="D52" s="1">
-        <v>685.94</v>
+        <v>489.8</v>
       </c>
       <c r="E52" s="1">
-        <v>556.13495302013</v>
+        <v>460.85609510086</v>
       </c>
       <c r="F52" t="s">
         <v>11</v>
       </c>
       <c r="G52">
-        <v>1.18</v>
+        <v>1.15</v>
       </c>
       <c r="H52" s="1">
-        <v>707528.78</v>
+        <v>1092218.34</v>
       </c>
       <c r="I52" s="1">
-        <v>159571.08</v>
+        <v>88729.94</v>
       </c>
       <c r="J52" s="1">
-        <v>22.553298821286</v>
+        <v>8.1238280617042</v>
       </c>
       <c r="K52">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>1.39</v>
+      </c>
+      <c r="L52" t="s">
+        <v>143</v>
       </c>
       <c r="M52" s="1">
-        <v>867099.86</v>
+        <v>1180948.28</v>
       </c>
       <c r="N52" s="1">
-        <v>867099.86</v>
+        <v>1184806.01</v>
       </c>
       <c r="O52" s="1">
-        <v>0.58</v>
+        <v>0.82</v>
       </c>
       <c r="P52">
         <v>1</v>
       </c>
     </row>
     <row r="53" spans="1:16">
       <c r="A53" t="s">
-        <v>140</v>
+        <v>144</v>
       </c>
       <c r="B53" t="s">
-        <v>141</v>
+        <v>145</v>
       </c>
       <c r="C53" s="1">
-        <v>7909.0</v>
+        <v>1449.0</v>
       </c>
       <c r="D53" s="1">
-        <v>79.48</v>
+        <v>567.47</v>
       </c>
       <c r="E53" s="1">
-        <v>77.340400809205</v>
+        <v>556.13495514148</v>
       </c>
       <c r="F53" t="s">
         <v>11</v>
       </c>
       <c r="G53">
-        <v>1.18</v>
+        <v>1.15</v>
       </c>
       <c r="H53" s="1">
-        <v>523193.85</v>
+        <v>688059.87</v>
       </c>
       <c r="I53" s="1">
-        <v>10111.76</v>
+        <v>26113.95</v>
       </c>
       <c r="J53" s="1">
-        <v>1.9326985590523</v>
+        <v>3.795301998938</v>
       </c>
       <c r="K53">
-        <v>0.0</v>
+        <v>0.51</v>
       </c>
       <c r="L53">
-        <v>0.0</v>
+        <v>743.82</v>
       </c>
       <c r="M53" s="1">
-        <v>533305.61</v>
+        <v>714173.82</v>
       </c>
       <c r="N53" s="1">
-        <v>533305.61</v>
+        <v>714917.64</v>
       </c>
       <c r="O53" s="1">
-        <v>0.36</v>
+        <v>0.5</v>
       </c>
       <c r="P53">
         <v>1</v>
       </c>
     </row>
     <row r="54" spans="1:16">
       <c r="A54" t="s">
-        <v>142</v>
+        <v>146</v>
       </c>
       <c r="B54" t="s">
-        <v>143</v>
+        <v>147</v>
       </c>
       <c r="C54" s="1">
-        <v>2688.0</v>
+        <v>7688.0</v>
       </c>
       <c r="D54" s="1">
-        <v>526.41</v>
+        <v>89.53</v>
       </c>
       <c r="E54" s="1">
-        <v>556.62815848214</v>
+        <v>77.340401925078</v>
       </c>
       <c r="F54" t="s">
         <v>11</v>
       </c>
       <c r="G54">
-        <v>1.18</v>
+        <v>1.15</v>
       </c>
       <c r="H54" s="1">
-        <v>1277444.09</v>
+        <v>508574.32</v>
       </c>
       <c r="I54" s="1">
-        <v>-76977.41</v>
+        <v>89251.4</v>
       </c>
       <c r="J54" s="1">
-        <v>-6.0258926870138</v>
+        <v>17.549332809411</v>
       </c>
       <c r="K54">
         <v>0.0</v>
       </c>
       <c r="L54">
         <v>0.0</v>
       </c>
       <c r="M54" s="1">
-        <v>1200466.68</v>
+        <v>597825.72</v>
       </c>
       <c r="N54" s="1">
-        <v>1200466.68</v>
+        <v>597825.72</v>
       </c>
       <c r="O54" s="1">
-        <v>0.8</v>
+        <v>0.42</v>
       </c>
       <c r="P54">
         <v>1</v>
       </c>
     </row>
     <row r="55" spans="1:16">
       <c r="A55" t="s">
-        <v>144</v>
+        <v>148</v>
       </c>
       <c r="B55" t="s">
-        <v>145</v>
+        <v>149</v>
       </c>
       <c r="C55" s="1">
-        <v>18977.0</v>
+        <v>2613.0</v>
       </c>
       <c r="D55" s="1">
-        <v>122.26</v>
+        <v>491.14</v>
       </c>
       <c r="E55" s="1">
-        <v>80.40153185435</v>
+        <v>556.62815920398</v>
       </c>
       <c r="F55" t="s">
         <v>11</v>
       </c>
       <c r="G55">
-        <v>1.18</v>
+        <v>1.15</v>
       </c>
       <c r="H55" s="1">
-        <v>1302918.72</v>
+        <v>1241801.12</v>
       </c>
       <c r="I55" s="1">
-        <v>665460.02</v>
+        <v>-127154.12</v>
       </c>
       <c r="J55" s="1">
-        <v>51.074561274244</v>
+        <v>-10.239491489587</v>
       </c>
       <c r="K55">
         <v>0.0</v>
       </c>
       <c r="L55">
         <v>0.0</v>
       </c>
       <c r="M55" s="1">
-        <v>1968378.74</v>
+        <v>1114647.0</v>
       </c>
       <c r="N55" s="1">
-        <v>1968378.74</v>
+        <v>1114647.0</v>
       </c>
       <c r="O55" s="1">
-        <v>1.32</v>
+        <v>0.77</v>
       </c>
       <c r="P55">
         <v>1</v>
       </c>
     </row>
     <row r="56" spans="1:16">
       <c r="A56" t="s">
-        <v>146</v>
+        <v>150</v>
       </c>
       <c r="B56" t="s">
-        <v>147</v>
+        <v>151</v>
       </c>
       <c r="C56" s="1">
-        <v>8855.0</v>
+        <v>18194.0</v>
       </c>
       <c r="D56" s="1">
-        <v>655.66</v>
+        <v>114.2</v>
       </c>
       <c r="E56" s="1">
-        <v>716.39081084133</v>
+        <v>80.401531823678</v>
       </c>
       <c r="F56" t="s">
         <v>11</v>
       </c>
       <c r="G56">
-        <v>1.18</v>
+        <v>1.15</v>
       </c>
       <c r="H56" s="1">
-        <v>5410840.4</v>
+        <v>1249159.68</v>
       </c>
       <c r="I56" s="1">
-        <v>-485185.61</v>
+        <v>555465.15</v>
       </c>
       <c r="J56" s="1">
-        <v>-8.9669177823097</v>
+        <v>44.467105278326</v>
       </c>
       <c r="K56">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>0.52</v>
+      </c>
+      <c r="L56" t="s">
+        <v>152</v>
       </c>
       <c r="M56" s="1">
-        <v>4925654.79</v>
+        <v>1804624.83</v>
       </c>
       <c r="N56" s="1">
-        <v>4925654.79</v>
+        <v>1814027.21</v>
       </c>
       <c r="O56" s="1">
-        <v>3.3</v>
+        <v>1.26</v>
       </c>
       <c r="P56">
         <v>1</v>
       </c>
     </row>
     <row r="57" spans="1:16">
       <c r="A57" t="s">
-        <v>148</v>
+        <v>153</v>
       </c>
       <c r="B57" t="s">
-        <v>149</v>
+        <v>154</v>
       </c>
       <c r="C57" s="1">
-        <v>8636.0</v>
+        <v>8607.0</v>
       </c>
       <c r="D57" s="1">
-        <v>79.1</v>
+        <v>606.7</v>
       </c>
       <c r="E57" s="1">
-        <v>80.395493283928</v>
+        <v>716.39081096782</v>
       </c>
       <c r="F57" t="s">
         <v>11</v>
       </c>
       <c r="G57">
-        <v>1.18</v>
+        <v>1.15</v>
       </c>
       <c r="H57" s="1">
-        <v>592773.84</v>
+        <v>5259300.2</v>
       </c>
       <c r="I57" s="1">
-        <v>-13230.61</v>
+        <v>-723870.58</v>
       </c>
       <c r="J57" s="1">
-        <v>-2.2319827744085</v>
+        <v>-13.763629237213</v>
       </c>
       <c r="K57">
-        <v>0.34</v>
+        <v>0.32</v>
       </c>
       <c r="L57" t="s">
-        <v>150</v>
+        <v>155</v>
       </c>
       <c r="M57" s="1">
-        <v>579543.23</v>
+        <v>4535429.62</v>
       </c>
       <c r="N57" s="1">
-        <v>582469.27</v>
+        <v>4538176.9</v>
       </c>
       <c r="O57" s="1">
-        <v>0.39</v>
+        <v>3.15</v>
       </c>
       <c r="P57">
         <v>1</v>
       </c>
     </row>
     <row r="58" spans="1:16">
       <c r="A58" t="s">
-        <v>151</v>
+        <v>156</v>
       </c>
       <c r="B58" t="s">
-        <v>152</v>
+        <v>157</v>
       </c>
       <c r="C58" s="1">
-        <v>3333.0</v>
+        <v>8394.0</v>
       </c>
       <c r="D58" s="1">
-        <v>428.17</v>
+        <v>68.61</v>
       </c>
       <c r="E58" s="1">
-        <v>378.80079507951</v>
+        <v>80.395493209435</v>
       </c>
       <c r="F58" t="s">
         <v>11</v>
       </c>
       <c r="G58">
-        <v>1.18</v>
+        <v>1.15</v>
       </c>
       <c r="H58" s="1">
-        <v>1070632.22</v>
+        <v>576162.99</v>
       </c>
       <c r="I58" s="1">
-        <v>140100.46</v>
+        <v>-75956.85</v>
       </c>
       <c r="J58" s="1">
-        <v>13.085769079507</v>
+        <v>-13.183222684956</v>
       </c>
       <c r="K58">
         <v>0.0</v>
       </c>
       <c r="L58">
         <v>0.0</v>
       </c>
       <c r="M58" s="1">
-        <v>1210732.68</v>
+        <v>500206.14</v>
       </c>
       <c r="N58" s="1">
-        <v>1210732.68</v>
+        <v>500206.14</v>
       </c>
       <c r="O58" s="1">
-        <v>0.81</v>
+        <v>0.35</v>
       </c>
       <c r="P58">
         <v>1</v>
       </c>
     </row>
     <row r="59" spans="1:16">
       <c r="A59" t="s">
-        <v>153</v>
+        <v>158</v>
       </c>
       <c r="B59" t="s">
-        <v>154</v>
+        <v>159</v>
       </c>
       <c r="C59" s="1">
-        <v>24461.0</v>
+        <v>5133.0</v>
       </c>
       <c r="D59" s="1">
-        <v>397.23</v>
+        <v>444.27</v>
       </c>
       <c r="E59" s="1">
-        <v>500.1057372961</v>
+        <v>397.34622637834</v>
       </c>
       <c r="F59" t="s">
         <v>11</v>
       </c>
       <c r="G59">
-        <v>1.18</v>
+        <v>1.15</v>
       </c>
       <c r="H59" s="1">
-        <v>10449894.64</v>
+        <v>1741343.8</v>
       </c>
       <c r="I59" s="1">
-        <v>-2206369.54</v>
+        <v>239320.56</v>
       </c>
       <c r="J59" s="1">
-        <v>-21.113796990397</v>
+        <v>13.743441128627</v>
       </c>
       <c r="K59">
-        <v>0.54</v>
-[...2 lines deleted...]
-        <v>155</v>
+        <v>0.0</v>
+      </c>
+      <c r="L59">
+        <v>0.0</v>
       </c>
       <c r="M59" s="1">
-        <v>8243525.1</v>
+        <v>1980664.36</v>
       </c>
       <c r="N59" s="1">
-        <v>8256744.46</v>
+        <v>1980664.36</v>
       </c>
       <c r="O59" s="1">
-        <v>5.53</v>
+        <v>1.38</v>
       </c>
       <c r="P59">
         <v>1</v>
       </c>
     </row>
     <row r="60" spans="1:16">
       <c r="A60" t="s">
-        <v>156</v>
+        <v>160</v>
       </c>
       <c r="B60" t="s">
-        <v>157</v>
+        <v>161</v>
       </c>
       <c r="C60" s="1">
-        <v>6244.0</v>
+        <v>23777.0</v>
       </c>
       <c r="D60" s="1">
-        <v>175.41</v>
+        <v>389.02</v>
       </c>
       <c r="E60" s="1">
-        <v>144.26844490711</v>
+        <v>500.10573747739</v>
       </c>
       <c r="F60" t="s">
         <v>11</v>
       </c>
       <c r="G60">
-        <v>1.18</v>
+        <v>1.15</v>
       </c>
       <c r="H60" s="1">
-        <v>769232.85</v>
+        <v>10157685.5</v>
       </c>
       <c r="I60" s="1">
-        <v>159977.33</v>
+        <v>-2123874.29</v>
       </c>
       <c r="J60" s="1">
-        <v>20.796996644124</v>
+        <v>-20.909037693675</v>
       </c>
       <c r="K60">
         <v>0.0</v>
       </c>
       <c r="L60">
         <v>0.0</v>
       </c>
       <c r="M60" s="1">
-        <v>929210.18</v>
+        <v>8033811.21</v>
       </c>
       <c r="N60" s="1">
-        <v>929210.18</v>
+        <v>8033811.21</v>
       </c>
       <c r="O60" s="1">
-        <v>0.62</v>
+        <v>5.58</v>
       </c>
       <c r="P60">
         <v>1</v>
       </c>
     </row>
     <row r="61" spans="1:16">
       <c r="A61" t="s">
-        <v>158</v>
+        <v>162</v>
       </c>
       <c r="B61" t="s">
-        <v>159</v>
+        <v>163</v>
       </c>
       <c r="C61" s="1">
-        <v>10799.0</v>
+        <v>6070.0</v>
       </c>
       <c r="D61" s="1">
-        <v>78.67</v>
+        <v>158.55</v>
       </c>
       <c r="E61" s="1">
-        <v>91.115345865358</v>
+        <v>144.26844481054</v>
       </c>
       <c r="F61" t="s">
         <v>11</v>
       </c>
       <c r="G61">
-        <v>1.18</v>
+        <v>1.15</v>
       </c>
       <c r="H61" s="1">
-        <v>842206.54</v>
+        <v>747796.83</v>
       </c>
       <c r="I61" s="1">
-        <v>-121448.65</v>
+        <v>88090.17</v>
       </c>
       <c r="J61" s="1">
-        <v>-14.420292912947</v>
+        <v>11.779960340297</v>
       </c>
       <c r="K61">
         <v>0.0</v>
       </c>
       <c r="L61">
         <v>0.0</v>
       </c>
       <c r="M61" s="1">
-        <v>720757.89</v>
+        <v>835887.0</v>
       </c>
       <c r="N61" s="1">
-        <v>720757.89</v>
+        <v>835887.0</v>
       </c>
       <c r="O61" s="1">
-        <v>0.48</v>
+        <v>0.58</v>
       </c>
       <c r="P61">
         <v>1</v>
       </c>
     </row>
     <row r="62" spans="1:16">
       <c r="A62" t="s">
-        <v>158</v>
+        <v>164</v>
       </c>
       <c r="B62" t="s">
-        <v>159</v>
+        <v>165</v>
       </c>
       <c r="C62" s="1">
         <v>11660.0</v>
       </c>
       <c r="D62" s="1">
-        <v>78.67</v>
+        <v>91.74</v>
       </c>
       <c r="E62" s="1">
         <v>43.225473413379</v>
       </c>
       <c r="F62" t="s">
         <v>11</v>
       </c>
       <c r="G62">
-        <v>1.18</v>
+        <v>1.15</v>
       </c>
       <c r="H62" s="1">
         <v>457315.67</v>
       </c>
       <c r="I62" s="1">
-        <v>320907.97</v>
+        <v>471757.5</v>
       </c>
       <c r="J62" s="1">
-        <v>70.172091413356</v>
+        <v>103.15795651612</v>
       </c>
       <c r="K62">
         <v>0.0</v>
       </c>
       <c r="L62">
         <v>0.0</v>
       </c>
       <c r="M62" s="1">
-        <v>778223.64</v>
+        <v>929073.17</v>
       </c>
       <c r="N62" s="1">
-        <v>778223.64</v>
+        <v>929073.17</v>
       </c>
       <c r="O62" s="1">
-        <v>0.52</v>
+        <v>0.65</v>
       </c>
       <c r="P62">
         <v>1</v>
       </c>
     </row>
     <row r="63" spans="1:16">
       <c r="A63" t="s">
-        <v>160</v>
+        <v>164</v>
       </c>
       <c r="B63" t="s">
-        <v>161</v>
+        <v>165</v>
       </c>
       <c r="C63" s="1">
-        <v>38071.0</v>
+        <v>9874.0</v>
       </c>
       <c r="D63" s="1">
-        <v>10.53</v>
+        <v>91.74</v>
       </c>
       <c r="E63" s="1">
-        <v>23.423891413412</v>
+        <v>93.772478225643</v>
       </c>
       <c r="F63" t="s">
         <v>11</v>
       </c>
       <c r="G63">
-        <v>1.18</v>
+        <v>1.15</v>
       </c>
       <c r="H63" s="1">
-        <v>766910.56</v>
+        <v>792523.33</v>
       </c>
       <c r="I63" s="1">
-        <v>-426800.58</v>
+        <v>-5759.31</v>
       </c>
       <c r="J63" s="1">
-        <v>-55.651936778651</v>
+        <v>-0.72670542077291</v>
       </c>
       <c r="K63">
         <v>0.0</v>
       </c>
       <c r="L63">
         <v>0.0</v>
       </c>
       <c r="M63" s="1">
-        <v>340109.98</v>
+        <v>786764.02</v>
       </c>
       <c r="N63" s="1">
-        <v>340109.98</v>
+        <v>786764.02</v>
       </c>
       <c r="O63" s="1">
-        <v>0.23</v>
+        <v>0.55</v>
       </c>
       <c r="P63">
         <v>1</v>
       </c>
     </row>
     <row r="64" spans="1:16">
       <c r="A64" t="s">
-        <v>162</v>
+        <v>166</v>
       </c>
       <c r="B64" t="s">
-        <v>163</v>
+        <v>167</v>
       </c>
       <c r="C64" s="1">
-        <v>3298.0</v>
+        <v>3206.0</v>
       </c>
       <c r="D64" s="1">
-        <v>122.13</v>
+        <v>99.2</v>
       </c>
       <c r="E64" s="1">
-        <v>116.83629775622</v>
+        <v>116.83629756706</v>
       </c>
       <c r="F64" t="s">
         <v>11</v>
       </c>
       <c r="G64">
-        <v>1.18</v>
+        <v>1.15</v>
       </c>
       <c r="H64" s="1">
-        <v>326188.19</v>
+        <v>317088.95</v>
       </c>
       <c r="I64" s="1">
-        <v>15531.28</v>
+        <v>-40860.87</v>
       </c>
       <c r="J64" s="1">
-        <v>4.7614476784092</v>
+        <v>-12.886248480119</v>
       </c>
       <c r="K64">
-        <v>0.0</v>
+        <v>0.16</v>
       </c>
       <c r="L64">
-        <v>0.0</v>
+        <v>515.64</v>
       </c>
       <c r="M64" s="1">
-        <v>341719.47</v>
+        <v>276228.08</v>
       </c>
       <c r="N64" s="1">
-        <v>341719.47</v>
+        <v>276743.72</v>
       </c>
       <c r="O64" s="1">
-        <v>0.23</v>
+        <v>0.19</v>
       </c>
       <c r="P64">
         <v>1</v>
       </c>
     </row>
     <row r="65" spans="1:16">
       <c r="A65" t="s">
-        <v>164</v>
+        <v>168</v>
       </c>
       <c r="B65" t="s">
-        <v>165</v>
+        <v>169</v>
       </c>
       <c r="C65" s="1">
-        <v>25018.0</v>
+        <v>24318.0</v>
       </c>
       <c r="D65" s="1">
-        <v>92.18</v>
+        <v>92.41</v>
       </c>
       <c r="E65" s="1">
-        <v>74.798555839795</v>
+        <v>74.798555802286</v>
       </c>
       <c r="F65" t="s">
         <v>11</v>
       </c>
       <c r="G65">
-        <v>1.18</v>
+        <v>1.15</v>
       </c>
       <c r="H65" s="1">
-        <v>1601009.18</v>
+        <v>1556213.17</v>
       </c>
       <c r="I65" s="1">
-        <v>355518.55</v>
+        <v>395605.46</v>
       </c>
       <c r="J65" s="1">
-        <v>22.205903279081</v>
+        <v>25.421032775349</v>
       </c>
       <c r="K65">
         <v>0.0</v>
       </c>
       <c r="L65">
         <v>0.0</v>
       </c>
       <c r="M65" s="1">
-        <v>1956527.73</v>
+        <v>1951818.63</v>
       </c>
       <c r="N65" s="1">
-        <v>1956527.73</v>
+        <v>1951818.63</v>
       </c>
       <c r="O65" s="1">
-        <v>1.31</v>
+        <v>1.36</v>
       </c>
       <c r="P65">
         <v>1</v>
       </c>
     </row>
     <row r="66" spans="1:16">
       <c r="A66" t="s">
-        <v>166</v>
+        <v>170</v>
       </c>
       <c r="B66" t="s">
-        <v>167</v>
+        <v>171</v>
       </c>
       <c r="C66" s="1">
-        <v>30757.0</v>
+        <v>49373.0</v>
       </c>
       <c r="D66" s="1">
-        <v>189.82</v>
+        <v>178.56</v>
       </c>
       <c r="E66" s="1">
-        <v>85.334505966121</v>
+        <v>148.50698114354</v>
       </c>
       <c r="F66" t="s">
         <v>11</v>
       </c>
       <c r="G66">
-        <v>1.18</v>
+        <v>1.15</v>
       </c>
       <c r="H66" s="1">
-        <v>2465459.21</v>
+        <v>6269871.91</v>
       </c>
       <c r="I66" s="1">
-        <v>2487704.23</v>
+        <v>1387263.52</v>
       </c>
       <c r="J66" s="1">
-        <v>100.90226680327</v>
+        <v>22.125867001962</v>
       </c>
       <c r="K66">
-        <v>0.0</v>
+        <v>0.01</v>
       </c>
       <c r="L66">
-        <v>0.0</v>
+        <v>300.18</v>
       </c>
       <c r="M66" s="1">
-        <v>4953163.44</v>
+        <v>7657135.43</v>
       </c>
       <c r="N66" s="1">
-        <v>4953163.44</v>
+        <v>7657435.61</v>
       </c>
       <c r="O66" s="1">
-        <v>3.31</v>
+        <v>5.32</v>
       </c>
       <c r="P66">
         <v>1</v>
       </c>
     </row>
     <row r="67" spans="1:16">
       <c r="A67" t="s">
-        <v>166</v>
+        <v>170</v>
       </c>
       <c r="B67" t="s">
-        <v>167</v>
+        <v>171</v>
       </c>
       <c r="C67" s="1">
-        <v>51678.0</v>
+        <v>30757.0</v>
       </c>
       <c r="D67" s="1">
-        <v>189.82</v>
+        <v>178.56</v>
       </c>
       <c r="E67" s="1">
-        <v>148.50698111382</v>
+        <v>85.334505966121</v>
       </c>
       <c r="F67" t="s">
         <v>11</v>
       </c>
       <c r="G67">
-        <v>1.18</v>
+        <v>1.15</v>
       </c>
       <c r="H67" s="1">
-        <v>6562583.61</v>
+        <v>2465459.21</v>
       </c>
       <c r="I67" s="1">
-        <v>1759735.86</v>
+        <v>2304567.21</v>
       </c>
       <c r="J67" s="1">
-        <v>26.814680994213</v>
+        <v>93.474156889418</v>
       </c>
       <c r="K67">
-        <v>0.0</v>
+        <v>0.01</v>
       </c>
       <c r="L67">
-        <v>0.0</v>
+        <v>187.0</v>
       </c>
       <c r="M67" s="1">
-        <v>8322319.47</v>
+        <v>4770026.42</v>
       </c>
       <c r="N67" s="1">
-        <v>8322319.47</v>
+        <v>4770213.42</v>
       </c>
       <c r="O67" s="1">
-        <v>5.57</v>
+        <v>3.31</v>
       </c>
       <c r="P67">
         <v>1</v>
       </c>
     </row>
     <row r="68" spans="1:16">
       <c r="A68" t="s">
-        <v>168</v>
+        <v>172</v>
       </c>
       <c r="B68" t="s">
-        <v>169</v>
+        <v>173</v>
       </c>
       <c r="C68" s="1">
-        <v>17657.0</v>
+        <v>17164.0</v>
       </c>
       <c r="D68" s="1">
-        <v>74.29</v>
+        <v>80.76</v>
       </c>
       <c r="E68" s="1">
-        <v>90.717896584924</v>
+        <v>90.717896760662</v>
       </c>
       <c r="F68" t="s">
         <v>11</v>
       </c>
       <c r="G68">
-        <v>1.18</v>
+        <v>1.15</v>
       </c>
       <c r="H68" s="1">
-        <v>1364427.25</v>
+        <v>1326331.16</v>
       </c>
       <c r="I68" s="1">
-        <v>-251558.39</v>
+        <v>-122383.93</v>
       </c>
       <c r="J68" s="1">
-        <v>-18.436922159096</v>
+        <v>-9.2272528679791</v>
       </c>
       <c r="K68">
         <v>0.0</v>
       </c>
       <c r="L68">
         <v>0.0</v>
       </c>
       <c r="M68" s="1">
-        <v>1112868.86</v>
+        <v>1203947.23</v>
       </c>
       <c r="N68" s="1">
-        <v>1112868.86</v>
+        <v>1203947.23</v>
       </c>
       <c r="O68" s="1">
-        <v>0.74</v>
+        <v>0.84</v>
       </c>
       <c r="P68">
         <v>1</v>
       </c>
     </row>
     <row r="69" spans="1:16">
       <c r="A69" t="s">
-        <v>170</v>
+        <v>174</v>
       </c>
       <c r="B69" t="s">
-        <v>171</v>
+        <v>175</v>
       </c>
       <c r="C69" s="1">
-        <v>19476.0</v>
+        <v>25001.0</v>
       </c>
       <c r="D69" s="1">
-        <v>49.42</v>
+        <v>38.87</v>
       </c>
       <c r="E69" s="1">
-        <v>49.440751694393</v>
+        <v>47.665141394344</v>
       </c>
       <c r="F69" t="s">
         <v>11</v>
       </c>
       <c r="G69">
-        <v>1.18</v>
+        <v>1.15</v>
       </c>
       <c r="H69" s="1">
-        <v>819219.28</v>
+        <v>1017241.82</v>
       </c>
       <c r="I69" s="1">
-        <v>-2638.37</v>
+        <v>-173198.85</v>
       </c>
       <c r="J69" s="1">
-        <v>-0.32205907068007</v>
+        <v>-17.02632025097</v>
       </c>
       <c r="K69">
         <v>0.0</v>
       </c>
       <c r="L69">
         <v>0.0</v>
       </c>
       <c r="M69" s="1">
-        <v>816580.91</v>
+        <v>844042.97</v>
       </c>
       <c r="N69" s="1">
-        <v>816580.91</v>
+        <v>844042.97</v>
       </c>
       <c r="O69" s="1">
-        <v>0.55</v>
+        <v>0.59</v>
       </c>
       <c r="P69">
         <v>1</v>
       </c>
     </row>
     <row r="70" spans="1:16">
       <c r="A70" t="s">
-        <v>172</v>
+        <v>176</v>
       </c>
       <c r="B70" t="s">
-        <v>173</v>
+        <v>177</v>
       </c>
       <c r="C70" s="1">
-        <v>10615.0</v>
+        <v>13515.0</v>
       </c>
       <c r="D70" s="1">
-        <v>148.08</v>
+        <v>155.52</v>
       </c>
       <c r="E70" s="1">
-        <v>187.29264060292</v>
+        <v>178.75728079911</v>
       </c>
       <c r="F70" t="s">
         <v>11</v>
       </c>
       <c r="G70">
-        <v>1.18</v>
+        <v>1.15</v>
       </c>
       <c r="H70" s="1">
-        <v>1691690.36</v>
+        <v>2059415.61</v>
       </c>
       <c r="I70" s="1">
-        <v>-358128.64</v>
+        <v>-233860.57</v>
       </c>
       <c r="J70" s="1">
-        <v>-21.169869408016</v>
+        <v>-11.355676283332</v>
       </c>
       <c r="K70">
         <v>0.0</v>
       </c>
       <c r="L70">
         <v>0.0</v>
       </c>
       <c r="M70" s="1">
-        <v>1333561.72</v>
+        <v>1825555.04</v>
       </c>
       <c r="N70" s="1">
-        <v>1333561.72</v>
+        <v>1825555.04</v>
       </c>
       <c r="O70" s="1">
-        <v>0.89</v>
+        <v>1.27</v>
       </c>
       <c r="P70">
         <v>1</v>
       </c>
     </row>
     <row r="71" spans="1:16">
       <c r="A71" t="s">
-        <v>174</v>
+        <v>178</v>
       </c>
       <c r="B71" t="s">
-        <v>175</v>
+        <v>179</v>
       </c>
       <c r="C71" s="1">
-        <v>6052.0</v>
+        <v>5883.0</v>
       </c>
       <c r="D71" s="1">
-        <v>148.7</v>
+        <v>169.74</v>
       </c>
       <c r="E71" s="1">
-        <v>189.9227924653</v>
+        <v>189.92279279279</v>
       </c>
       <c r="F71" t="s">
         <v>11</v>
       </c>
       <c r="G71">
-        <v>1.18</v>
+        <v>1.15</v>
       </c>
       <c r="H71" s="1">
-        <v>983641.68</v>
+        <v>956173.83</v>
       </c>
       <c r="I71" s="1">
-        <v>-220145.96</v>
+        <v>-88861.18</v>
       </c>
       <c r="J71" s="1">
-        <v>-22.380706763056</v>
+        <v>-9.2934126841769</v>
       </c>
       <c r="K71">
         <v>0.0</v>
       </c>
       <c r="L71">
         <v>0.0</v>
       </c>
       <c r="M71" s="1">
-        <v>763495.72</v>
+        <v>867312.65</v>
       </c>
       <c r="N71" s="1">
-        <v>763495.72</v>
+        <v>867312.65</v>
       </c>
       <c r="O71" s="1">
-        <v>0.51</v>
+        <v>0.6</v>
       </c>
       <c r="P71">
         <v>1</v>
       </c>
     </row>
     <row r="72" spans="1:16">
       <c r="A72" t="s">
-        <v>176</v>
+        <v>180</v>
       </c>
       <c r="B72" t="s">
-        <v>177</v>
+        <v>181</v>
       </c>
       <c r="C72" s="1">
-        <v>1340.0</v>
+        <v>1750.0</v>
       </c>
       <c r="D72" s="1">
-        <v>1022.23</v>
+        <v>900.01</v>
       </c>
       <c r="E72" s="1">
-        <v>927.82956716418</v>
+        <v>933.85114857143</v>
       </c>
       <c r="F72" t="s">
         <v>11</v>
       </c>
       <c r="G72">
-        <v>1.18</v>
+        <v>1.15</v>
       </c>
       <c r="H72" s="1">
-        <v>1063005.83</v>
+        <v>1398796.68</v>
       </c>
       <c r="I72" s="1">
-        <v>99111.93</v>
+        <v>-30822.13</v>
       </c>
       <c r="J72" s="1">
-        <v>9.3237428434424</v>
+        <v>-2.2034746322103</v>
       </c>
       <c r="K72">
-        <v>1.07</v>
-[...2 lines deleted...]
-        <v>178</v>
+        <v>0.0</v>
+      </c>
+      <c r="L72">
+        <v>0.0</v>
       </c>
       <c r="M72" s="1">
-        <v>1162117.76</v>
+        <v>1367974.55</v>
       </c>
       <c r="N72" s="1">
-        <v>1163550.18</v>
+        <v>1367974.55</v>
       </c>
       <c r="O72" s="1">
-        <v>0.78</v>
+        <v>0.95</v>
       </c>
       <c r="P72">
         <v>1</v>
       </c>
     </row>
     <row r="73" spans="1:16">
       <c r="A73" t="s">
-        <v>179</v>
+        <v>182</v>
       </c>
       <c r="B73" t="s">
-        <v>180</v>
+        <v>183</v>
       </c>
       <c r="C73" s="1">
-        <v>7394.0</v>
+        <v>7187.0</v>
       </c>
       <c r="D73" s="1">
-        <v>155.75</v>
+        <v>178.34</v>
       </c>
       <c r="E73" s="1">
-        <v>121.23546524209</v>
+        <v>121.23546542368</v>
       </c>
       <c r="F73" t="s">
         <v>11</v>
       </c>
       <c r="G73">
-        <v>1.18</v>
+        <v>1.15</v>
       </c>
       <c r="H73" s="1">
-        <v>765431.8</v>
+        <v>744003.03</v>
       </c>
       <c r="I73" s="1">
-        <v>211589.92</v>
+        <v>369237.58</v>
       </c>
       <c r="J73" s="1">
-        <v>27.643210015576</v>
+        <v>49.628504873159</v>
       </c>
       <c r="K73">
         <v>0.0</v>
       </c>
       <c r="L73">
         <v>0.0</v>
       </c>
       <c r="M73" s="1">
-        <v>977021.72</v>
+        <v>1113240.61</v>
       </c>
       <c r="N73" s="1">
-        <v>977021.72</v>
+        <v>1113240.61</v>
       </c>
       <c r="O73" s="1">
-        <v>0.65</v>
+        <v>0.77</v>
       </c>
       <c r="P73">
         <v>1</v>
       </c>
     </row>
     <row r="74" spans="1:16">
       <c r="A74" t="s">
-        <v>181</v>
+        <v>184</v>
       </c>
       <c r="B74" t="s">
-        <v>182</v>
+        <v>185</v>
       </c>
       <c r="C74" s="1">
-        <v>12343.0</v>
+        <v>11997.0</v>
       </c>
       <c r="D74" s="1">
-        <v>160.78</v>
+        <v>144.84</v>
       </c>
       <c r="E74" s="1">
-        <v>158.59507170056</v>
+        <v>158.59507210136</v>
       </c>
       <c r="F74" t="s">
         <v>11</v>
       </c>
       <c r="G74">
-        <v>1.18</v>
+        <v>1.15</v>
       </c>
       <c r="H74" s="1">
-        <v>1671290.56</v>
+        <v>1624440.8</v>
       </c>
       <c r="I74" s="1">
-        <v>12350.35</v>
+        <v>-115216.43</v>
       </c>
       <c r="J74" s="1">
-        <v>0.73897084657739</v>
+        <v>-7.0926826019145</v>
       </c>
       <c r="K74">
         <v>0.0</v>
       </c>
       <c r="L74">
         <v>0.0</v>
       </c>
       <c r="M74" s="1">
-        <v>1683640.91</v>
+        <v>1509224.37</v>
       </c>
       <c r="N74" s="1">
-        <v>1683640.91</v>
+        <v>1509224.37</v>
       </c>
       <c r="O74" s="1">
-        <v>1.13</v>
+        <v>1.05</v>
       </c>
       <c r="P74">
         <v>1</v>
       </c>
     </row>
     <row r="75" spans="1:16">
       <c r="A75" t="s">
-        <v>183</v>
+        <v>186</v>
       </c>
       <c r="B75" t="s">
-        <v>184</v>
+        <v>187</v>
       </c>
       <c r="C75" s="1">
-        <v>6013.0</v>
+        <v>5087.0</v>
       </c>
       <c r="D75" s="1">
-        <v>204.08</v>
+        <v>202.68</v>
       </c>
       <c r="E75" s="1">
-        <v>254.02156826875</v>
+        <v>254.02156870454</v>
       </c>
       <c r="F75" t="s">
         <v>11</v>
       </c>
       <c r="G75">
-        <v>1.18</v>
+        <v>1.15</v>
       </c>
       <c r="H75" s="1">
-        <v>1305776.36</v>
+        <v>1104687.23</v>
       </c>
       <c r="I75" s="1">
-        <v>-264686.14</v>
+        <v>-209187.89</v>
       </c>
       <c r="J75" s="1">
-        <v>-20.27040373131</v>
+        <v>-18.936390710337</v>
       </c>
       <c r="K75">
         <v>0.0</v>
       </c>
       <c r="L75">
         <v>0.0</v>
       </c>
       <c r="M75" s="1">
-        <v>1041090.22</v>
+        <v>895499.34</v>
       </c>
       <c r="N75" s="1">
-        <v>1041090.22</v>
+        <v>895499.34</v>
       </c>
       <c r="O75" s="1">
-        <v>0.7</v>
+        <v>0.62</v>
       </c>
       <c r="P75">
         <v>1</v>
       </c>
     </row>
     <row r="76" spans="1:16">
       <c r="A76" t="s">
-        <v>185</v>
+        <v>188</v>
       </c>
       <c r="B76" t="s">
-        <v>186</v>
+        <v>189</v>
       </c>
       <c r="C76" s="1">
-        <v>9099.0</v>
+        <v>8844.0</v>
       </c>
       <c r="D76" s="1">
-        <v>141.51</v>
+        <v>131.09</v>
       </c>
       <c r="E76" s="1">
-        <v>108.40553137707</v>
+        <v>108.40553143374</v>
       </c>
       <c r="F76" t="s">
         <v>11</v>
       </c>
       <c r="G76">
-        <v>1.18</v>
+        <v>1.15</v>
       </c>
       <c r="H76" s="1">
-        <v>842272.22</v>
+        <v>818667.5</v>
       </c>
       <c r="I76" s="1">
-        <v>250117.27</v>
+        <v>188289.52</v>
       </c>
       <c r="J76" s="1">
-        <v>29.69553833795</v>
+        <v>22.9995107904</v>
       </c>
       <c r="K76">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>0.65</v>
+      </c>
+      <c r="L76" t="s">
+        <v>190</v>
       </c>
       <c r="M76" s="1">
-        <v>1092389.49</v>
+        <v>1006957.02</v>
       </c>
       <c r="N76" s="1">
-        <v>1092389.49</v>
+        <v>1012710.41</v>
       </c>
       <c r="O76" s="1">
-        <v>0.73</v>
+        <v>0.7</v>
       </c>
       <c r="P76">
         <v>1</v>
       </c>
     </row>
     <row r="77" spans="1:16">
       <c r="A77" t="s">
-        <v>187</v>
+        <v>191</v>
       </c>
       <c r="B77" t="s">
-        <v>188</v>
+        <v>192</v>
       </c>
       <c r="C77" s="1">
-        <v>14386.0</v>
+        <v>13984.0</v>
       </c>
       <c r="D77" s="1">
-        <v>85.57</v>
+        <v>82.78</v>
       </c>
       <c r="E77" s="1">
-        <v>83.484711525094</v>
+        <v>83.484711813501</v>
       </c>
       <c r="F77" t="s">
         <v>11</v>
       </c>
       <c r="G77">
-        <v>1.18</v>
+        <v>1.15</v>
       </c>
       <c r="H77" s="1">
-        <v>1036016.03</v>
+        <v>1007065.77</v>
       </c>
       <c r="I77" s="1">
-        <v>8363.39</v>
+        <v>-1641.25</v>
       </c>
       <c r="J77" s="1">
-        <v>0.80726453624468</v>
+        <v>-0.16297346696631</v>
       </c>
       <c r="K77">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>0.41</v>
+      </c>
+      <c r="L77" t="s">
+        <v>193</v>
       </c>
       <c r="M77" s="1">
-        <v>1044379.42</v>
+        <v>1005424.52</v>
       </c>
       <c r="N77" s="1">
-        <v>1044379.42</v>
+        <v>1011120.88</v>
       </c>
       <c r="O77" s="1">
         <v>0.7</v>
       </c>
       <c r="P77">
         <v>1</v>
       </c>
     </row>
     <row r="78" spans="1:16">
       <c r="A78" t="s">
-        <v>189</v>
+        <v>194</v>
       </c>
       <c r="B78" t="s">
-        <v>190</v>
+        <v>195</v>
       </c>
       <c r="C78" s="1">
-        <v>4518.0</v>
+        <v>4392.0</v>
       </c>
       <c r="D78" s="1">
-        <v>219.5</v>
+        <v>223.02</v>
       </c>
       <c r="E78" s="1">
-        <v>241.86243027888</v>
+        <v>241.86243169399</v>
       </c>
       <c r="F78" t="s">
         <v>11</v>
       </c>
       <c r="G78">
-        <v>1.18</v>
+        <v>1.15</v>
       </c>
       <c r="H78" s="1">
-        <v>932918.8</v>
+        <v>906901.14</v>
       </c>
       <c r="I78" s="1">
-        <v>-91567.31</v>
+        <v>-56157.37</v>
       </c>
       <c r="J78" s="1">
-        <v>-9.8151425397366</v>
+        <v>-6.1922262000906</v>
       </c>
       <c r="K78">
         <v>0.0</v>
       </c>
       <c r="L78">
         <v>0.0</v>
       </c>
       <c r="M78" s="1">
-        <v>841351.49</v>
+        <v>850743.77</v>
       </c>
       <c r="N78" s="1">
-        <v>841351.49</v>
+        <v>850743.77</v>
       </c>
       <c r="O78" s="1">
-        <v>0.56</v>
+        <v>0.59</v>
       </c>
       <c r="P78">
         <v>1</v>
       </c>
     </row>
     <row r="79" spans="1:16">
       <c r="A79" t="s">
-        <v>191</v>
+        <v>196</v>
       </c>
       <c r="B79" t="s">
-        <v>192</v>
+        <v>197</v>
       </c>
       <c r="C79" s="1">
-        <v>10648.0</v>
+        <v>10350.0</v>
       </c>
       <c r="D79" s="1">
-        <v>76.11</v>
+        <v>74.16</v>
       </c>
       <c r="E79" s="1">
-        <v>114.07628099174</v>
+        <v>114.07628115942</v>
       </c>
       <c r="F79" t="s">
         <v>11</v>
       </c>
       <c r="G79">
-        <v>1.18</v>
+        <v>1.15</v>
       </c>
       <c r="H79" s="1">
-        <v>1031514.37</v>
+        <v>1002645.92</v>
       </c>
       <c r="I79" s="1">
-        <v>-343960.9</v>
+        <v>-335988.52</v>
       </c>
       <c r="J79" s="1">
-        <v>-33.345235898168</v>
+        <v>-33.510186726736</v>
       </c>
       <c r="K79">
         <v>0.0</v>
       </c>
       <c r="L79">
         <v>0.0</v>
       </c>
       <c r="M79" s="1">
-        <v>687553.47</v>
+        <v>666657.4</v>
       </c>
       <c r="N79" s="1">
-        <v>687553.47</v>
+        <v>666657.4</v>
       </c>
       <c r="O79" s="1">
         <v>0.46</v>
       </c>
       <c r="P79">
         <v>1</v>
       </c>
     </row>
     <row r="80" spans="1:16">
       <c r="A80" t="s">
-        <v>193</v>
+        <v>198</v>
       </c>
       <c r="B80" t="s">
-        <v>194</v>
+        <v>199</v>
       </c>
       <c r="C80" s="1">
-        <v>6173.0</v>
+        <v>7986.0</v>
       </c>
       <c r="D80" s="1">
-        <v>204.92</v>
+        <v>200.73</v>
       </c>
       <c r="E80" s="1">
-        <v>195.08031751174</v>
+        <v>199.22094164788</v>
       </c>
       <c r="F80" t="s">
         <v>11</v>
       </c>
       <c r="G80">
-        <v>1.18</v>
+        <v>1.15</v>
       </c>
       <c r="H80" s="1">
-        <v>1026225.41</v>
+        <v>1357478.89</v>
       </c>
       <c r="I80" s="1">
-        <v>46966.38</v>
+        <v>34825.6</v>
       </c>
       <c r="J80" s="1">
-        <v>4.5766144106683</v>
+        <v>2.5654616257053</v>
       </c>
       <c r="K80">
-        <v>0.26</v>
-[...2 lines deleted...]
-        <v>195</v>
+        <v>0.0</v>
+      </c>
+      <c r="L80">
+        <v>0.0</v>
       </c>
       <c r="M80" s="1">
-        <v>1073191.79</v>
+        <v>1392304.49</v>
       </c>
       <c r="N80" s="1">
-        <v>1074820.05</v>
+        <v>1392304.49</v>
       </c>
       <c r="O80" s="1">
-        <v>0.72</v>
+        <v>0.97</v>
       </c>
       <c r="P80">
         <v>1</v>
       </c>
     </row>
     <row r="81" spans="1:16">
       <c r="A81" t="s">
-        <v>196</v>
+        <v>200</v>
       </c>
       <c r="B81" t="s">
-        <v>197</v>
+        <v>201</v>
       </c>
       <c r="C81" s="1">
-        <v>33002.0</v>
+        <v>7359.0</v>
       </c>
       <c r="D81" s="1">
-        <v>14.19</v>
+        <v>194.99</v>
       </c>
       <c r="E81" s="1">
-        <v>21.984159747894</v>
+        <v>242.66786248132</v>
       </c>
       <c r="F81" t="s">
         <v>11</v>
       </c>
       <c r="G81">
-        <v>1.18</v>
+        <v>1.15</v>
       </c>
       <c r="H81" s="1">
-        <v>620097.23</v>
+        <v>1522677.87</v>
       </c>
       <c r="I81" s="1">
-        <v>-222796.49</v>
+        <v>-276374.48</v>
       </c>
       <c r="J81" s="1">
-        <v>-35.92928321902</v>
+        <v>-18.150554719758</v>
       </c>
       <c r="K81">
         <v>0.0</v>
       </c>
       <c r="L81">
         <v>0.0</v>
       </c>
       <c r="M81" s="1">
-        <v>397300.74</v>
+        <v>1246303.39</v>
       </c>
       <c r="N81" s="1">
-        <v>397300.74</v>
+        <v>1246303.39</v>
       </c>
       <c r="O81" s="1">
-        <v>0.27</v>
+        <v>0.87</v>
       </c>
       <c r="P81">
         <v>1</v>
       </c>
     </row>
     <row r="82" spans="1:16">
       <c r="A82" t="s">
-        <v>198</v>
+        <v>202</v>
       </c>
       <c r="B82" t="s">
-        <v>199</v>
+        <v>203</v>
       </c>
       <c r="C82" s="1">
-        <v>5125.0</v>
+        <v>23745.0</v>
       </c>
       <c r="D82" s="1">
-        <v>185.16</v>
+        <v>47.82</v>
       </c>
       <c r="E82" s="1">
-        <v>270.09595707317</v>
+        <v>34.260741208675</v>
       </c>
       <c r="F82" t="s">
         <v>11</v>
       </c>
       <c r="G82">
-        <v>1.18</v>
+        <v>1.15</v>
       </c>
       <c r="H82" s="1">
-        <v>1181784.06</v>
+        <v>694630.15</v>
       </c>
       <c r="I82" s="1">
-        <v>-376706.43</v>
+        <v>291591.16</v>
       </c>
       <c r="J82" s="1">
-        <v>-31.876079797522</v>
+        <v>41.977901477498</v>
       </c>
       <c r="K82">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>0.26</v>
+      </c>
+      <c r="L82" t="s">
+        <v>204</v>
       </c>
       <c r="M82" s="1">
-        <v>805077.63</v>
+        <v>986221.31</v>
       </c>
       <c r="N82" s="1">
-        <v>805077.63</v>
+        <v>992480.28</v>
       </c>
       <c r="O82" s="1">
-        <v>0.54</v>
+        <v>0.69</v>
       </c>
       <c r="P82">
         <v>1</v>
       </c>
     </row>
     <row r="83" spans="1:16">
       <c r="A83" t="s">
-        <v>200</v>
+        <v>205</v>
       </c>
       <c r="B83" t="s">
-        <v>201</v>
+        <v>206</v>
       </c>
       <c r="C83" s="1">
-        <v>7262.0</v>
+        <v>7884.0</v>
       </c>
       <c r="D83" s="1">
-        <v>104.27</v>
+        <v>175.4</v>
       </c>
       <c r="E83" s="1">
-        <v>166.9577609474</v>
+        <v>165.08086504312</v>
       </c>
       <c r="F83" t="s">
         <v>11</v>
       </c>
       <c r="G83">
-        <v>1.18</v>
+        <v>1.15</v>
       </c>
       <c r="H83" s="1">
-        <v>1035991.03</v>
+        <v>1104084.03</v>
       </c>
       <c r="I83" s="1">
-        <v>-393580.97</v>
+        <v>96987.41</v>
       </c>
       <c r="J83" s="1">
-        <v>-37.990770055219</v>
+        <v>8.7844228667994</v>
       </c>
       <c r="K83">
         <v>0.0</v>
       </c>
       <c r="L83">
         <v>0.0</v>
       </c>
       <c r="M83" s="1">
-        <v>642410.06</v>
+        <v>1201071.44</v>
       </c>
       <c r="N83" s="1">
-        <v>642410.06</v>
+        <v>1201071.44</v>
       </c>
       <c r="O83" s="1">
-        <v>0.43</v>
+        <v>0.83</v>
       </c>
       <c r="P83">
         <v>1</v>
       </c>
     </row>
     <row r="84" spans="1:16">
       <c r="A84" t="s">
-        <v>202</v>
+        <v>207</v>
       </c>
       <c r="B84" t="s">
-        <v>203</v>
+        <v>208</v>
       </c>
       <c r="C84" s="1">
-        <v>24428.0</v>
+        <v>1537.0</v>
       </c>
       <c r="D84" s="1">
-        <v>50.85</v>
+        <v>206.59</v>
       </c>
       <c r="E84" s="1">
-        <v>34.260741362371</v>
+        <v>233.9553415745</v>
       </c>
       <c r="F84" t="s">
         <v>11</v>
       </c>
       <c r="G84">
-        <v>1.18</v>
+        <v>1.15</v>
       </c>
       <c r="H84" s="1">
-        <v>714610.46</v>
+        <v>306993.98</v>
       </c>
       <c r="I84" s="1">
-        <v>339231.74</v>
+        <v>-31205.71</v>
       </c>
       <c r="J84" s="1">
-        <v>47.470861257754</v>
+        <v>-10.164925709618</v>
       </c>
       <c r="K84">
-        <v>0.25</v>
-[...2 lines deleted...]
-        <v>204</v>
+        <v>0.0</v>
+      </c>
+      <c r="L84">
+        <v>0.0</v>
       </c>
       <c r="M84" s="1">
-        <v>1053842.2</v>
+        <v>275788.27</v>
       </c>
       <c r="N84" s="1">
-        <v>1059955.94</v>
+        <v>275788.27</v>
       </c>
       <c r="O84" s="1">
-        <v>0.71</v>
+        <v>0.19</v>
       </c>
       <c r="P84">
         <v>1</v>
       </c>
     </row>
     <row r="85" spans="1:16">
       <c r="A85" t="s">
-        <v>205</v>
+        <v>209</v>
       </c>
       <c r="B85" t="s">
-        <v>206</v>
+        <v>210</v>
       </c>
       <c r="C85" s="1">
-        <v>5190.0</v>
+        <v>7519.0</v>
       </c>
       <c r="D85" s="1">
-        <v>172.5</v>
+        <v>239.53</v>
       </c>
       <c r="E85" s="1">
-        <v>166.7150655106</v>
+        <v>172.12817927916</v>
       </c>
       <c r="F85" t="s">
         <v>11</v>
       </c>
       <c r="G85">
-        <v>1.18</v>
+        <v>1.15</v>
       </c>
       <c r="H85" s="1">
-        <v>733512.37</v>
+        <v>1104796.65</v>
       </c>
       <c r="I85" s="1">
-        <v>26032.04</v>
+        <v>459476.65</v>
       </c>
       <c r="J85" s="1">
-        <v>3.5489571907288</v>
+        <v>41.589250836342</v>
       </c>
       <c r="K85">
         <v>0.0</v>
       </c>
       <c r="L85">
         <v>0.0</v>
       </c>
       <c r="M85" s="1">
-        <v>759544.41</v>
+        <v>1564273.3</v>
       </c>
       <c r="N85" s="1">
-        <v>759544.41</v>
+        <v>1564273.3</v>
       </c>
       <c r="O85" s="1">
-        <v>0.51</v>
+        <v>1.09</v>
       </c>
       <c r="P85">
         <v>1</v>
       </c>
     </row>
     <row r="86" spans="1:16">
       <c r="A86" t="s">
-        <v>207</v>
+        <v>211</v>
       </c>
       <c r="B86" t="s">
-        <v>208</v>
+        <v>212</v>
       </c>
       <c r="C86" s="1">
-        <v>1581.0</v>
+        <v>8256.0</v>
       </c>
       <c r="D86" s="1">
-        <v>215.46</v>
+        <v>380.3</v>
       </c>
       <c r="E86" s="1">
-        <v>233.95533839342</v>
+        <v>335.33270591085</v>
       </c>
       <c r="F86" t="s">
         <v>11</v>
       </c>
       <c r="G86">
-        <v>1.18</v>
+        <v>1.15</v>
       </c>
       <c r="H86" s="1">
-        <v>315782.36</v>
+        <v>2364024.46</v>
       </c>
       <c r="I86" s="1">
-        <v>-26784.09</v>
+        <v>362997.56</v>
       </c>
       <c r="J86" s="1">
-        <v>-8.4818195671221</v>
+        <v>15.355067857462</v>
       </c>
       <c r="K86">
         <v>0.0</v>
       </c>
       <c r="L86">
         <v>0.0</v>
       </c>
       <c r="M86" s="1">
-        <v>288998.27</v>
+        <v>2727022.02</v>
       </c>
       <c r="N86" s="1">
-        <v>288998.27</v>
+        <v>2727022.02</v>
       </c>
       <c r="O86" s="1">
-        <v>0.19</v>
+        <v>1.89</v>
       </c>
       <c r="P86">
         <v>1</v>
       </c>
     </row>
     <row r="87" spans="1:16">
       <c r="A87" t="s">
-        <v>209</v>
+        <v>213</v>
       </c>
       <c r="B87" t="s">
-        <v>210</v>
+        <v>214</v>
       </c>
       <c r="C87" s="1">
-        <v>8381.0</v>
+        <v>3414.0</v>
       </c>
       <c r="D87" s="1">
-        <v>231.35</v>
+        <v>470.21</v>
       </c>
       <c r="E87" s="1">
-        <v>172.12817921489</v>
+        <v>427.74191857059</v>
       </c>
       <c r="F87" t="s">
         <v>11</v>
       </c>
       <c r="G87">
-        <v>1.18</v>
+        <v>1.15</v>
       </c>
       <c r="H87" s="1">
-        <v>1231453.74</v>
+        <v>1247143.46</v>
       </c>
       <c r="I87" s="1">
-        <v>413531.71</v>
+        <v>147130.17</v>
       </c>
       <c r="J87" s="1">
-        <v>33.580775027733</v>
+        <v>11.797373335061</v>
       </c>
       <c r="K87">
-        <v>0.0</v>
+        <v>0.29</v>
       </c>
       <c r="L87">
-        <v>0.0</v>
+        <v>975.56</v>
       </c>
       <c r="M87" s="1">
-        <v>1644985.45</v>
+        <v>1394273.63</v>
       </c>
       <c r="N87" s="1">
-        <v>1644985.45</v>
+        <v>1395249.19</v>
       </c>
       <c r="O87" s="1">
-        <v>1.1</v>
+        <v>0.97</v>
       </c>
       <c r="P87">
         <v>1</v>
       </c>
     </row>
     <row r="88" spans="1:16">
       <c r="A88" t="s">
-        <v>211</v>
+        <v>215</v>
       </c>
       <c r="B88" t="s">
-        <v>212</v>
+        <v>216</v>
       </c>
       <c r="C88" s="1">
-        <v>8494.0</v>
+        <v>3215.0</v>
       </c>
       <c r="D88" s="1">
-        <v>411.82</v>
+        <v>154.68</v>
       </c>
       <c r="E88" s="1">
-        <v>335.33270543913</v>
+        <v>148.79794401244</v>
       </c>
       <c r="F88" t="s">
         <v>11</v>
       </c>
       <c r="G88">
-        <v>1.18</v>
+        <v>1.15</v>
       </c>
       <c r="H88" s="1">
-        <v>2432173.42</v>
+        <v>402122.79</v>
       </c>
       <c r="I88" s="1">
-        <v>535502.05</v>
+        <v>29801.65</v>
       </c>
       <c r="J88" s="1">
-        <v>22.017428757198</v>
+        <v>7.4110820727171</v>
       </c>
       <c r="K88">
         <v>0.0</v>
       </c>
       <c r="L88">
         <v>0.0</v>
       </c>
       <c r="M88" s="1">
-        <v>2967675.47</v>
+        <v>431924.44</v>
       </c>
       <c r="N88" s="1">
-        <v>2967675.47</v>
+        <v>431924.44</v>
       </c>
       <c r="O88" s="1">
-        <v>1.99</v>
+        <v>0.3</v>
       </c>
       <c r="P88">
         <v>1</v>
       </c>
     </row>
     <row r="89" spans="1:16">
       <c r="A89" t="s">
-        <v>213</v>
+        <v>217</v>
       </c>
       <c r="B89" t="s">
-        <v>214</v>
+        <v>218</v>
       </c>
       <c r="C89" s="1">
-        <v>3512.0</v>
+        <v>2662.0</v>
       </c>
       <c r="D89" s="1">
-        <v>510.93</v>
+        <v>423.03</v>
       </c>
       <c r="E89" s="1">
-        <v>427.74191628702</v>
+        <v>418.9253606311</v>
       </c>
       <c r="F89" t="s">
         <v>11</v>
       </c>
       <c r="G89">
-        <v>1.18</v>
+        <v>1.15</v>
       </c>
       <c r="H89" s="1">
-        <v>1282943.13</v>
+        <v>949979.1</v>
       </c>
       <c r="I89" s="1">
-        <v>239400.27</v>
+        <v>28095.21</v>
       </c>
       <c r="J89" s="1">
-        <v>18.660240224366</v>
+        <v>2.9574555903388</v>
       </c>
       <c r="K89">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>0.91</v>
+      </c>
+      <c r="L89" t="s">
+        <v>219</v>
       </c>
       <c r="M89" s="1">
-        <v>1522343.4</v>
+        <v>978074.31</v>
       </c>
       <c r="N89" s="1">
-        <v>1522343.4</v>
+        <v>980501.98</v>
       </c>
       <c r="O89" s="1">
-        <v>1.02</v>
+        <v>0.68</v>
       </c>
       <c r="P89">
         <v>1</v>
       </c>
     </row>
     <row r="90" spans="1:16">
       <c r="A90" t="s">
-        <v>215</v>
+        <v>220</v>
       </c>
       <c r="B90" t="s">
-        <v>216</v>
+        <v>221</v>
       </c>
       <c r="C90" s="1">
-        <v>3308.0</v>
+        <v>16588.0</v>
       </c>
       <c r="D90" s="1">
-        <v>158.23</v>
+        <v>75.34</v>
       </c>
       <c r="E90" s="1">
-        <v>148.79794135429</v>
+        <v>86.876269592477</v>
       </c>
       <c r="F90" t="s">
         <v>11</v>
       </c>
       <c r="G90">
-        <v>1.18</v>
+        <v>1.15</v>
       </c>
       <c r="H90" s="1">
-        <v>413754.96</v>
+        <v>1241513.65</v>
       </c>
       <c r="I90" s="1">
-        <v>30314.64</v>
+        <v>-156057.52</v>
       </c>
       <c r="J90" s="1">
-        <v>7.326713376439</v>
+        <v>-12.569939927765</v>
       </c>
       <c r="K90">
-        <v>0.25</v>
+        <v>0.0</v>
       </c>
       <c r="L90">
-        <v>834.92</v>
+        <v>0.0</v>
       </c>
       <c r="M90" s="1">
-        <v>444069.6</v>
+        <v>1085456.13</v>
       </c>
       <c r="N90" s="1">
-        <v>444904.52</v>
+        <v>1085456.13</v>
       </c>
       <c r="O90" s="1">
-        <v>0.3</v>
+        <v>0.75</v>
       </c>
       <c r="P90">
         <v>1</v>
       </c>
     </row>
     <row r="91" spans="1:16">
       <c r="A91" t="s">
-        <v>217</v>
+        <v>222</v>
       </c>
       <c r="B91" t="s">
-        <v>218</v>
+        <v>223</v>
       </c>
       <c r="C91" s="1">
-        <v>2738.0</v>
+        <v>1636.0</v>
       </c>
       <c r="D91" s="1">
-        <v>467.12</v>
+        <v>719.95</v>
       </c>
       <c r="E91" s="1">
-        <v>418.92536157779</v>
+        <v>869.17824572127</v>
       </c>
       <c r="F91" t="s">
         <v>11</v>
       </c>
       <c r="G91">
-        <v>1.18</v>
+        <v>1.15</v>
       </c>
       <c r="H91" s="1">
-        <v>977100.97</v>
+        <v>1225500.9</v>
       </c>
       <c r="I91" s="1">
-        <v>107971.19</v>
+        <v>-202494.69</v>
       </c>
       <c r="J91" s="1">
-        <v>11.050156873757</v>
+        <v>-16.52342238182</v>
       </c>
       <c r="K91">
         <v>0.0</v>
       </c>
       <c r="L91">
         <v>0.0</v>
       </c>
       <c r="M91" s="1">
-        <v>1085072.16</v>
+        <v>1023006.21</v>
       </c>
       <c r="N91" s="1">
-        <v>1085072.16</v>
+        <v>1023006.21</v>
       </c>
       <c r="O91" s="1">
-        <v>0.73</v>
+        <v>0.71</v>
       </c>
       <c r="P91">
         <v>1</v>
       </c>
     </row>
     <row r="92" spans="1:16">
       <c r="A92" t="s">
-        <v>219</v>
+        <v>224</v>
       </c>
       <c r="B92" t="s">
-        <v>220</v>
+        <v>225</v>
       </c>
       <c r="C92" s="1">
-        <v>17065.0</v>
+        <v>5280.0</v>
       </c>
       <c r="D92" s="1">
-        <v>73.86</v>
+        <v>242.07</v>
       </c>
       <c r="E92" s="1">
-        <v>86.876270143569</v>
+        <v>185.43332575758</v>
       </c>
       <c r="F92" t="s">
         <v>11</v>
       </c>
       <c r="G92">
-        <v>1.18</v>
+        <v>1.15</v>
       </c>
       <c r="H92" s="1">
-        <v>1277214.28</v>
+        <v>841068.61</v>
       </c>
       <c r="I92" s="1">
-        <v>-207882.9</v>
+        <v>269045.26</v>
       </c>
       <c r="J92" s="1">
-        <v>-16.276274330412</v>
+        <v>31.988503292258</v>
       </c>
       <c r="K92">
         <v>0.0</v>
       </c>
       <c r="L92">
         <v>0.0</v>
       </c>
       <c r="M92" s="1">
-        <v>1069331.38</v>
+        <v>1110113.87</v>
       </c>
       <c r="N92" s="1">
-        <v>1069331.38</v>
+        <v>1110113.87</v>
       </c>
       <c r="O92" s="1">
-        <v>0.72</v>
+        <v>0.77</v>
       </c>
       <c r="P92">
         <v>1</v>
       </c>
     </row>
     <row r="93" spans="1:16">
       <c r="A93" t="s">
-        <v>221</v>
+        <v>226</v>
       </c>
       <c r="B93" t="s">
-        <v>222</v>
+        <v>227</v>
       </c>
       <c r="C93" s="1">
-        <v>1683.0</v>
+        <v>2905.0</v>
       </c>
       <c r="D93" s="1">
-        <v>909.11</v>
+        <v>269.17</v>
       </c>
       <c r="E93" s="1">
-        <v>869.17824717766</v>
+        <v>143.25428571429</v>
       </c>
       <c r="F93" t="s">
         <v>11</v>
       </c>
       <c r="G93">
-        <v>1.18</v>
+        <v>1.15</v>
       </c>
       <c r="H93" s="1">
-        <v>1260707.83</v>
+        <v>355934.27</v>
       </c>
       <c r="I93" s="1">
-        <v>37359.64</v>
+        <v>323215.29</v>
       </c>
       <c r="J93" s="1">
-        <v>2.9633860527383</v>
+        <v>90.80757803962</v>
       </c>
       <c r="K93">
-        <v>1.17</v>
-[...2 lines deleted...]
-        <v>223</v>
+        <v>0.04</v>
+      </c>
+      <c r="L93">
+        <v>110.38</v>
       </c>
       <c r="M93" s="1">
-        <v>1298067.47</v>
+        <v>679149.56</v>
       </c>
       <c r="N93" s="1">
-        <v>1300036.47</v>
+        <v>679259.94</v>
       </c>
       <c r="O93" s="1">
-        <v>0.87</v>
+        <v>0.47</v>
       </c>
       <c r="P93">
         <v>1</v>
       </c>
     </row>
     <row r="94" spans="1:16">
       <c r="A94" t="s">
-        <v>224</v>
+        <v>228</v>
       </c>
       <c r="B94" t="s">
-        <v>225</v>
+        <v>229</v>
       </c>
       <c r="C94" s="1">
-        <v>5432.0</v>
+        <v>745.0</v>
       </c>
       <c r="D94" s="1">
-        <v>200.76</v>
+        <v>299.71</v>
       </c>
       <c r="E94" s="1">
-        <v>185.43332658321</v>
+        <v>303.38377181208</v>
       </c>
       <c r="F94" t="s">
         <v>11</v>
       </c>
       <c r="G94">
-        <v>1.18</v>
+        <v>1.15</v>
       </c>
       <c r="H94" s="1">
-        <v>865281.19</v>
+        <v>195088.16</v>
       </c>
       <c r="I94" s="1">
-        <v>59914.64</v>
+        <v>-1155.86</v>
       </c>
       <c r="J94" s="1">
-        <v>6.9242970600112</v>
+        <v>-0.59248085583461</v>
       </c>
       <c r="K94">
-        <v>0.72</v>
-[...2 lines deleted...]
-        <v>226</v>
+        <v>0.0</v>
+      </c>
+      <c r="L94">
+        <v>0.0</v>
       </c>
       <c r="M94" s="1">
-        <v>925195.83</v>
+        <v>193932.3</v>
       </c>
       <c r="N94" s="1">
-        <v>929087.6</v>
+        <v>193932.3</v>
       </c>
       <c r="O94" s="1">
-        <v>0.62</v>
+        <v>0.13</v>
       </c>
       <c r="P94">
         <v>1</v>
       </c>
     </row>
     <row r="95" spans="1:16">
       <c r="A95" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
       <c r="B95" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="C95" s="1">
-        <v>2988.0</v>
+        <v>4178.0</v>
       </c>
       <c r="D95" s="1">
-        <v>243.75</v>
+        <v>299.71</v>
       </c>
       <c r="E95" s="1">
-        <v>143.25428380187</v>
+        <v>194.01785543322</v>
       </c>
       <c r="F95" t="s">
         <v>11</v>
       </c>
       <c r="G95">
-        <v>1.18</v>
+        <v>1.15</v>
       </c>
       <c r="H95" s="1">
-        <v>366103.83</v>
+        <v>727356.65</v>
       </c>
       <c r="I95" s="1">
-        <v>251801.49</v>
+        <v>360226.08</v>
       </c>
       <c r="J95" s="1">
-        <v>68.778709580831</v>
+        <v>49.525371081711</v>
       </c>
       <c r="K95">
         <v>0.0</v>
       </c>
       <c r="L95">
         <v>0.0</v>
       </c>
       <c r="M95" s="1">
-        <v>617905.32</v>
+        <v>1087582.73</v>
       </c>
       <c r="N95" s="1">
-        <v>617905.32</v>
+        <v>1087582.73</v>
       </c>
       <c r="O95" s="1">
-        <v>0.41</v>
+        <v>0.76</v>
       </c>
       <c r="P95">
         <v>1</v>
       </c>
     </row>
     <row r="96" spans="1:16">
       <c r="A96" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="B96" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
       <c r="C96" s="1">
-        <v>4178.0</v>
+        <v>5540.0</v>
       </c>
       <c r="D96" s="1">
-        <v>320.95</v>
+        <v>121.09</v>
       </c>
       <c r="E96" s="1">
-        <v>194.01785543322</v>
+        <v>98.554954873646</v>
       </c>
       <c r="F96" t="s">
         <v>11</v>
       </c>
       <c r="G96">
-        <v>1.18</v>
+        <v>1.15</v>
       </c>
       <c r="H96" s="1">
-        <v>727356.65</v>
+        <v>466196.78</v>
       </c>
       <c r="I96" s="1">
-        <v>410277.27</v>
+        <v>116457.15</v>
       </c>
       <c r="J96" s="1">
-        <v>56.406615654095</v>
+        <v>24.980256191388</v>
       </c>
       <c r="K96">
+        <v>0.0</v>
+      </c>
+      <c r="L96">
+        <v>0.0</v>
+      </c>
+      <c r="M96" s="1">
+        <v>582653.93</v>
+      </c>
+      <c r="N96" s="1">
+        <v>582653.93</v>
+      </c>
+      <c r="O96" s="1">
         <v>0.4</v>
-      </c>
-[...10 lines deleted...]
-        <v>0.76</v>
       </c>
       <c r="P96">
         <v>1</v>
       </c>
     </row>
     <row r="97" spans="1:16">
       <c r="A97" t="s">
-        <v>229</v>
+        <v>232</v>
       </c>
       <c r="B97" t="s">
-        <v>230</v>
+        <v>233</v>
       </c>
       <c r="C97" s="1">
-        <v>887.0</v>
+        <v>5124.0</v>
       </c>
       <c r="D97" s="1">
-        <v>320.95</v>
+        <v>76.27</v>
       </c>
       <c r="E97" s="1">
-        <v>303.38376550169</v>
+        <v>83.288977361436</v>
       </c>
       <c r="F97" t="s">
         <v>11</v>
       </c>
       <c r="G97">
-        <v>1.18</v>
+        <v>1.15</v>
       </c>
       <c r="H97" s="1">
-        <v>232272.74</v>
+        <v>362070.69</v>
       </c>
       <c r="I97" s="1">
-        <v>9249.83</v>
+        <v>-22636.56</v>
       </c>
       <c r="J97" s="1">
-        <v>3.9823140675053</v>
+        <v>-6.2519725084624</v>
       </c>
       <c r="K97">
-        <v>0.4</v>
+        <v>0.0</v>
       </c>
       <c r="L97">
-        <v>352.93</v>
+        <v>0.0</v>
       </c>
       <c r="M97" s="1">
-        <v>241522.57</v>
+        <v>339434.13</v>
       </c>
       <c r="N97" s="1">
-        <v>241875.5</v>
+        <v>339434.13</v>
       </c>
       <c r="O97" s="1">
-        <v>0.16</v>
+        <v>0.24</v>
       </c>
       <c r="P97">
         <v>1</v>
       </c>
     </row>
     <row r="98" spans="1:16">
       <c r="A98" t="s">
-        <v>232</v>
+        <v>234</v>
       </c>
       <c r="B98" t="s">
-        <v>233</v>
+        <v>235</v>
       </c>
       <c r="C98" s="1">
-        <v>5699.0</v>
+        <v>10162.0</v>
       </c>
       <c r="D98" s="1">
-        <v>122.99</v>
+        <v>76.39</v>
       </c>
       <c r="E98" s="1">
-        <v>98.554955255308</v>
+        <v>80.722160007873</v>
       </c>
       <c r="F98" t="s">
         <v>11</v>
       </c>
       <c r="G98">
-        <v>1.18</v>
+        <v>1.15</v>
       </c>
       <c r="H98" s="1">
-        <v>479576.8</v>
+        <v>700394.79</v>
       </c>
       <c r="I98" s="1">
-        <v>115078.34</v>
+        <v>-26164.38</v>
       </c>
       <c r="J98" s="1">
-        <v>23.9958104729</v>
+        <v>-3.7356617115898</v>
       </c>
       <c r="K98">
         <v>0.0</v>
       </c>
       <c r="L98">
         <v>0.0</v>
       </c>
       <c r="M98" s="1">
-        <v>594655.14</v>
+        <v>674230.41</v>
       </c>
       <c r="N98" s="1">
-        <v>594655.14</v>
+        <v>674230.41</v>
       </c>
       <c r="O98" s="1">
-        <v>0.4</v>
+        <v>0.47</v>
       </c>
       <c r="P98">
         <v>1</v>
       </c>
     </row>
     <row r="99" spans="1:16">
       <c r="A99" t="s">
-        <v>234</v>
+        <v>236</v>
       </c>
       <c r="B99" t="s">
-        <v>235</v>
+        <v>237</v>
       </c>
       <c r="C99" s="1">
-        <v>5271.0</v>
+        <v>4624.0</v>
       </c>
       <c r="D99" s="1">
-        <v>81.43</v>
+        <v>206.09</v>
       </c>
       <c r="E99" s="1">
-        <v>83.288977423639</v>
+        <v>185.86096885813</v>
       </c>
       <c r="F99" t="s">
         <v>11</v>
       </c>
       <c r="G99">
-        <v>1.18</v>
+        <v>1.15</v>
       </c>
       <c r="H99" s="1">
-        <v>372457.96</v>
+        <v>734799.18</v>
       </c>
       <c r="I99" s="1">
-        <v>-8313.11</v>
+        <v>92890.19</v>
       </c>
       <c r="J99" s="1">
-        <v>-2.2319592793775</v>
+        <v>12.641575076336</v>
       </c>
       <c r="K99">
         <v>0.0</v>
       </c>
       <c r="L99">
         <v>0.0</v>
       </c>
       <c r="M99" s="1">
-        <v>364144.85</v>
+        <v>827689.37</v>
       </c>
       <c r="N99" s="1">
-        <v>364144.85</v>
+        <v>827689.37</v>
       </c>
       <c r="O99" s="1">
-        <v>0.24</v>
+        <v>0.58</v>
       </c>
       <c r="P99">
         <v>1</v>
       </c>
     </row>
     <row r="100" spans="1:16">
       <c r="A100" t="s">
-        <v>236</v>
+        <v>238</v>
       </c>
       <c r="B100" t="s">
-        <v>237</v>
+        <v>239</v>
       </c>
       <c r="C100" s="1">
-        <v>10455.0</v>
+        <v>6490.0</v>
       </c>
       <c r="D100" s="1">
-        <v>88.7</v>
+        <v>120.5</v>
       </c>
       <c r="E100" s="1">
-        <v>80.722159732186</v>
+        <v>130.36173189522</v>
       </c>
       <c r="F100" t="s">
         <v>11</v>
       </c>
       <c r="G100">
-        <v>1.18</v>
+        <v>1.15</v>
       </c>
       <c r="H100" s="1">
-        <v>720589.21</v>
+        <v>722391.77</v>
       </c>
       <c r="I100" s="1">
-        <v>66174.6</v>
+        <v>-43150.01</v>
       </c>
       <c r="J100" s="1">
-        <v>9.1834014555949</v>
+        <v>-5.9732145065828</v>
       </c>
       <c r="K100">
         <v>0.27</v>
       </c>
       <c r="L100" t="s">
-        <v>238</v>
+        <v>240</v>
       </c>
       <c r="M100" s="1">
-        <v>786763.81</v>
+        <v>679241.76</v>
       </c>
       <c r="N100" s="1">
-        <v>789557.83</v>
+        <v>680987.35</v>
       </c>
       <c r="O100" s="1">
-        <v>0.53</v>
+        <v>0.47</v>
       </c>
       <c r="P100">
         <v>1</v>
       </c>
     </row>
     <row r="101" spans="1:16">
       <c r="A101" t="s">
-        <v>239</v>
+        <v>241</v>
       </c>
       <c r="B101" t="s">
-        <v>240</v>
+        <v>242</v>
       </c>
       <c r="C101" s="1">
-        <v>4757.0</v>
+        <v>3534.0</v>
       </c>
       <c r="D101" s="1">
-        <v>208.19</v>
+        <v>155.4</v>
       </c>
       <c r="E101" s="1">
-        <v>185.86096909817</v>
+        <v>242.99338709677</v>
       </c>
       <c r="F101" t="s">
         <v>11</v>
       </c>
       <c r="G101">
-        <v>1.18</v>
+        <v>1.15</v>
       </c>
       <c r="H101" s="1">
-        <v>755934.19</v>
+        <v>736384.66</v>
       </c>
       <c r="I101" s="1">
-        <v>84279.46</v>
+        <v>-259393.65</v>
       </c>
       <c r="J101" s="1">
-        <v>11.149047247089</v>
+        <v>-35.225292444305</v>
       </c>
       <c r="K101">
         <v>0.0</v>
       </c>
       <c r="L101">
         <v>0.0</v>
       </c>
       <c r="M101" s="1">
-        <v>840213.65</v>
+        <v>476991.01</v>
       </c>
       <c r="N101" s="1">
-        <v>840213.65</v>
+        <v>476991.01</v>
       </c>
       <c r="O101" s="1">
-        <v>0.56</v>
+        <v>0.33</v>
       </c>
       <c r="P101">
         <v>1</v>
       </c>
     </row>
     <row r="102" spans="1:16">
       <c r="A102" t="s">
-        <v>241</v>
+        <v>243</v>
       </c>
       <c r="B102" t="s">
-        <v>242</v>
+        <v>244</v>
       </c>
       <c r="C102" s="1">
-        <v>6677.0</v>
+        <v>41844524.35</v>
       </c>
       <c r="D102" s="1">
-        <v>128.67</v>
+        <v>1.1518</v>
       </c>
       <c r="E102" s="1">
-        <v>130.36173281414</v>
+        <v>0.0</v>
       </c>
       <c r="F102" t="s">
         <v>11</v>
       </c>
       <c r="G102">
-        <v>1.18</v>
+        <v>1.15</v>
       </c>
       <c r="H102" s="1">
-        <v>743206.44</v>
+        <v>0.0</v>
       </c>
       <c r="I102" s="1">
-        <v>-14327.51</v>
+        <v>-1062728.01</v>
       </c>
       <c r="J102" s="1">
-        <v>-1.9277968043442</v>
+        <v>0</v>
       </c>
       <c r="K102">
         <v>0.0</v>
       </c>
       <c r="L102">
         <v>0.0</v>
       </c>
       <c r="M102" s="1">
-        <v>728878.93</v>
+        <v>-1062728.01</v>
       </c>
       <c r="N102" s="1">
-        <v>728878.93</v>
+        <v>-1062728.01</v>
       </c>
       <c r="O102" s="1">
-        <v>0.49</v>
+        <v>-0.74</v>
       </c>
       <c r="P102">
-        <v>1</v>
-[...148 lines deleted...]
-      <c r="P105">
         <v>1</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>