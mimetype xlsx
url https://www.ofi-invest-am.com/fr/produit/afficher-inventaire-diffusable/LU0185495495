--- v1 (2026-06-19)
+++ v2 (2026-07-24)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="1" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Répartition" sheetId="1" r:id="rId4"/>
     <sheet name="Valorisation" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="245">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="237">
   <si>
     <t>Type Part</t>
   </si>
   <si>
     <t>CodeIsin</t>
   </si>
   <si>
     <t>Parts</t>
   </si>
   <si>
     <t>Vl</t>
   </si>
   <si>
     <t>Devise</t>
   </si>
   <si>
     <t>Actif net</t>
   </si>
   <si>
     <t>A_EUR</t>
   </si>
   <si>
     <t>LU0185495495</t>
   </si>
   <si>
@@ -133,401 +133,383 @@
   <si>
     <t>CC (EUR)</t>
   </si>
   <si>
     <t>Interets (EUR)</t>
   </si>
   <si>
     <t>VBCE (EUR)</t>
   </si>
   <si>
     <t>VBCI (EUR)</t>
   </si>
   <si>
     <t>Poids</t>
   </si>
   <si>
     <t>Nb.</t>
   </si>
   <si>
     <t>US00287Y1091</t>
   </si>
   <si>
     <t>ABBVIE INC</t>
   </si>
   <si>
+    <t>9 923.04</t>
+  </si>
+  <si>
     <t>US0079031078</t>
   </si>
   <si>
     <t>ADVANCED MICRO DEVICES INC</t>
   </si>
   <si>
     <t>US02079K3059</t>
   </si>
   <si>
     <t>ALPHABET INC CLASS A</t>
   </si>
   <si>
     <t>US0258161092</t>
   </si>
   <si>
     <t>AMERICAN EXPRESS</t>
   </si>
   <si>
+    <t>1 990.00</t>
+  </si>
+  <si>
     <t>US0326541051</t>
   </si>
   <si>
     <t>ANALOG DEVICES INC</t>
   </si>
   <si>
     <t>GB00BRXH2664</t>
   </si>
   <si>
     <t>ANGLOGOLD ASHANTI PLC</t>
   </si>
   <si>
-    <t>18 313.49</t>
-[...1 lines deleted...]
-  <si>
     <t>US0378331005</t>
   </si>
   <si>
     <t>APPLE INC</t>
   </si>
   <si>
     <t>US0382221051</t>
   </si>
   <si>
     <t>APPLIED MATERIAL INC</t>
   </si>
   <si>
     <t>US0404132054</t>
   </si>
   <si>
     <t>ARISTA NETWORKS INC</t>
   </si>
   <si>
-    <t>US00206R1023</t>
-[...4 lines deleted...]
-  <si>
     <t>US05722G1004</t>
   </si>
   <si>
     <t>BAKER HUGHES CLASS A</t>
   </si>
   <si>
     <t>US0605051046</t>
   </si>
   <si>
     <t>BANK OF AMERICA CORP</t>
   </si>
   <si>
-    <t>7 926.82</t>
-[...1 lines deleted...]
-  <si>
     <t>US09290D1019</t>
   </si>
   <si>
     <t>BLACKROCK INC</t>
   </si>
   <si>
-    <t>4 887.68</t>
+    <t>US0970231058</t>
+  </si>
+  <si>
+    <t>BOEING</t>
   </si>
   <si>
     <t>US1011371077</t>
   </si>
   <si>
     <t>BOSTON SCIENTIFIC CORP</t>
   </si>
   <si>
     <t>US11135F1012</t>
   </si>
   <si>
     <t>BROADCOM INC</t>
   </si>
   <si>
     <t>US14040H1059</t>
   </si>
   <si>
     <t>CAPITAL ONE FINANCIAL CORP</t>
   </si>
   <si>
     <t>US1491231015</t>
   </si>
   <si>
     <t>CATERPILLAR INC</t>
   </si>
   <si>
+    <t>1 244.27</t>
+  </si>
+  <si>
     <t>US15118V2079</t>
   </si>
   <si>
     <t>CELSIUS HOLDINGS INC</t>
   </si>
   <si>
+    <t>US1729674242</t>
+  </si>
+  <si>
+    <t>CITIGROUP INC</t>
+  </si>
+  <si>
     <t>US1912161007</t>
   </si>
   <si>
     <t>COCA-COLA</t>
   </si>
   <si>
-    <t>3 645.71</t>
-[...1 lines deleted...]
-  <si>
     <t>US19247G1076</t>
   </si>
   <si>
     <t>COHERENT CORP</t>
   </si>
   <si>
     <t>US21037T1097</t>
   </si>
   <si>
     <t>CONSTELLATION ENERGY CORP</t>
   </si>
   <si>
-    <t>1 046.54</t>
-[...1 lines deleted...]
-  <si>
     <t>US22160K1051</t>
   </si>
   <si>
     <t>COSTCO WHOLESALE CORP</t>
   </si>
   <si>
     <t>KYG254571055</t>
   </si>
   <si>
     <t>CREDO TECHNOLOGY GROUP HOLDING LTD</t>
   </si>
   <si>
-    <t>US23331A1097</t>
-[...8 lines deleted...]
-    <t>DANAHER CORP</t>
+    <t>US22788C1053</t>
+  </si>
+  <si>
+    <t>CROWDSTRIKE HOLDINGS INC CLASS A</t>
   </si>
   <si>
     <t>US23804L1035</t>
   </si>
   <si>
     <t>DATADOG INC CLASS A</t>
   </si>
   <si>
     <t>US2441991054</t>
   </si>
   <si>
     <t>DEERE</t>
   </si>
   <si>
+    <t>1 364.95</t>
+  </si>
+  <si>
     <t>US2538681030</t>
   </si>
   <si>
     <t>DIGITAL REALTY TRUST REIT INC</t>
   </si>
   <si>
-    <t>4 050.63</t>
-[...1 lines deleted...]
-  <si>
     <t>IE00B8KQN827</t>
   </si>
   <si>
     <t>EATON PLC</t>
   </si>
   <si>
-    <t>3 272.25</t>
-[...1 lines deleted...]
-  <si>
     <t>US28176E1082</t>
   </si>
   <si>
     <t>EDWARDS LIFESCIENCES CORP</t>
   </si>
   <si>
     <t>US5324571083</t>
   </si>
   <si>
     <t>ELI LILLY</t>
   </si>
   <si>
     <t>US2910111044</t>
   </si>
   <si>
     <t>EMERSON ELECTRIC</t>
   </si>
   <si>
     <t>NL0011585146</t>
   </si>
   <si>
     <t>FERRARI NV</t>
   </si>
   <si>
+    <t>10 289.59</t>
+  </si>
+  <si>
     <t>US3167731005</t>
   </si>
   <si>
     <t>FIFTH THIRD BANCORP</t>
   </si>
   <si>
     <t>US35671D8570</t>
   </si>
   <si>
     <t>FREEPORT MCMORAN INC</t>
   </si>
   <si>
+    <t>1 194.50</t>
+  </si>
+  <si>
     <t>US3696043013</t>
   </si>
   <si>
     <t>GE AEROSPACE</t>
   </si>
   <si>
     <t>US37045V1008</t>
   </si>
   <si>
     <t>GENERAL MOTORS</t>
   </si>
   <si>
     <t>US3755581036</t>
   </si>
   <si>
     <t>GILEAD SCIENCES INC</t>
   </si>
   <si>
-    <t>5 401.25</t>
-[...1 lines deleted...]
-  <si>
     <t>US38141G1040</t>
   </si>
   <si>
     <t>GOLDMAN SACHS GROUP INC</t>
   </si>
   <si>
-    <t>2 478.74</t>
-[...1 lines deleted...]
-  <si>
     <t>US4370761029</t>
   </si>
   <si>
     <t>HOME DEPOT INC</t>
   </si>
   <si>
-    <t>11 460.27</t>
-[...1 lines deleted...]
-  <si>
     <t>US4435106079</t>
   </si>
   <si>
     <t>HUBBELL INC</t>
   </si>
   <si>
     <t>US4595061015</t>
   </si>
   <si>
     <t>INTERNATIONAL FLAVORS &amp; FRAGRANCES</t>
   </si>
   <si>
     <t>US46120E6023</t>
   </si>
   <si>
     <t>INTUITIVE SURGICAL INC</t>
   </si>
   <si>
     <t>US46625H1005</t>
   </si>
   <si>
     <t>JPMORGAN CHASE</t>
   </si>
   <si>
+    <t>9 948.36</t>
+  </si>
+  <si>
     <t>US49271V1008</t>
   </si>
   <si>
     <t>KEURIG DR PEPPER INC</t>
   </si>
   <si>
     <t>US48251W1045</t>
   </si>
   <si>
     <t>KKR AND CO INC</t>
   </si>
   <si>
     <t>US52736R1023</t>
   </si>
   <si>
     <t>LEVI STRAUSS CLASS A</t>
   </si>
   <si>
+    <t>3 187.98</t>
+  </si>
+  <si>
     <t>IE000S9YS762</t>
   </si>
   <si>
     <t>LINDE PLC</t>
   </si>
   <si>
-    <t>3 857.73</t>
-[...1 lines deleted...]
-  <si>
     <t>US5732841060</t>
   </si>
   <si>
     <t>MARTIN MARIETTA MATERIALS INC</t>
   </si>
   <si>
-    <t>US5738741041</t>
-[...4 lines deleted...]
-  <si>
     <t>US57636Q1040</t>
   </si>
   <si>
     <t>MASTERCARD INC CLASS A</t>
   </si>
   <si>
+    <t>1 359.40</t>
+  </si>
+  <si>
     <t>US58933Y1055</t>
   </si>
   <si>
     <t>MERCK &amp; CO INC</t>
   </si>
   <si>
-    <t>9 402.38</t>
-[...1 lines deleted...]
-  <si>
     <t>US30303M1027</t>
   </si>
   <si>
     <t>META PLATFORMS INC CLASS A</t>
   </si>
   <si>
-    <t>2 747.28</t>
-[...1 lines deleted...]
-  <si>
     <t>US59156R1086</t>
   </si>
   <si>
     <t>METLIFE INC</t>
   </si>
   <si>
     <t>US5951121038</t>
   </si>
   <si>
     <t>MICRON TECHNOLOGY INC</t>
   </si>
   <si>
     <t>US5949181045</t>
   </si>
   <si>
     <t>MICROSOFT CORP</t>
   </si>
   <si>
     <t>US6174464486</t>
   </si>
   <si>
     <t>MORGAN STANLEY</t>
   </si>
   <si>
     <t>US64110L1061</t>
@@ -541,258 +523,252 @@
   <si>
     <t>NEWMONT</t>
   </si>
   <si>
     <t>US65339F1012</t>
   </si>
   <si>
     <t>NEXTERA ENERGY INC</t>
   </si>
   <si>
     <t>US67066G1040</t>
   </si>
   <si>
     <t>NVIDIA CORP</t>
   </si>
   <si>
     <t>US6792951054</t>
   </si>
   <si>
     <t>OKTA INC CLASS A</t>
   </si>
   <si>
     <t>CH1134540470</t>
   </si>
   <si>
-    <t>ON HOLDING LTD CLASS A</t>
+    <t>ON HOLDING AG CLASS A</t>
   </si>
   <si>
     <t>US68389X1054</t>
   </si>
   <si>
     <t>ORACLE CORP</t>
   </si>
   <si>
+    <t>US69608A1088</t>
+  </si>
+  <si>
+    <t>PALANTIR TECHNOLOGIES INC CLASS A</t>
+  </si>
+  <si>
     <t>US6974351057</t>
   </si>
   <si>
     <t>PALO ALTO NETWORKS INC</t>
   </si>
   <si>
     <t>US7010941042</t>
   </si>
   <si>
     <t>PARKER-HANNIFIN CORP</t>
   </si>
   <si>
     <t>US7185461040</t>
   </si>
   <si>
     <t>PHILLIPS</t>
   </si>
   <si>
     <t>US7427181091</t>
   </si>
   <si>
     <t>PROCTER &amp; GAMBLE</t>
   </si>
   <si>
+    <t>7 285.59</t>
+  </si>
+  <si>
     <t>US7433151039</t>
   </si>
   <si>
     <t>PROGRESSIVE CORP</t>
   </si>
   <si>
     <t>US74340W1036</t>
   </si>
   <si>
     <t>PROLOGIS REIT INC</t>
   </si>
   <si>
-    <t>5 753.39</t>
-[...1 lines deleted...]
-  <si>
     <t>US7445731067</t>
   </si>
   <si>
     <t>PUBLIC SERVICE ENTERPRISE GROUP IN</t>
   </si>
   <si>
-    <t>5 696.36</t>
-[...7 lines deleted...]
-  <si>
     <t>US7707001027</t>
   </si>
   <si>
     <t>ROBINHOOD MARKETS INC CLASS A</t>
   </si>
   <si>
     <t>US75513E1010</t>
   </si>
   <si>
     <t>RTX CORP</t>
   </si>
   <si>
-    <t>US79466L3024</t>
-[...4 lines deleted...]
-  <si>
     <t>AN8068571086</t>
   </si>
   <si>
     <t>SLB NV</t>
   </si>
   <si>
-    <t>6 258.97</t>
-[...1 lines deleted...]
-  <si>
     <t>US8334451098</t>
   </si>
   <si>
     <t>SNOWFLAKE INC</t>
   </si>
   <si>
+    <t>US8636671013</t>
+  </si>
+  <si>
+    <t>STRYKER CORP</t>
+  </si>
+  <si>
     <t>US8725901040</t>
   </si>
   <si>
     <t>T MOBILE US INC</t>
   </si>
   <si>
     <t>US87612G1013</t>
   </si>
   <si>
     <t>TARGA RESOURCES CORP</t>
   </si>
   <si>
     <t>US88160R1014</t>
   </si>
   <si>
     <t>TESLA INC</t>
   </si>
   <si>
+    <t>US8825081040</t>
+  </si>
+  <si>
+    <t>TEXAS INSTRUMENT INC</t>
+  </si>
+  <si>
     <t>US8835561023</t>
   </si>
   <si>
     <t>THERMO FISHER SCIENTIFIC INC</t>
   </si>
   <si>
     <t>US8725401090</t>
   </si>
   <si>
     <t>TJX INC</t>
   </si>
   <si>
     <t>IE00BK9ZQ967</t>
   </si>
   <si>
     <t>TRANE TECHNOLOGIES PLC</t>
   </si>
   <si>
-    <t>2 427.67</t>
-[...1 lines deleted...]
-  <si>
     <t>US90353T1007</t>
   </si>
   <si>
     <t>UBER TECHNOLOGIES INC</t>
   </si>
   <si>
     <t>US9113631090</t>
   </si>
   <si>
     <t>UNITED RENTALS INC</t>
   </si>
   <si>
-    <t>US91913Y1001</t>
-[...2 lines deleted...]
-    <t>VALERO ENERGY CORP</t>
+    <t>US91324P1021</t>
+  </si>
+  <si>
+    <t>UNITEDHEALTH GROUP INC</t>
   </si>
   <si>
     <t>US92537N1081</t>
   </si>
   <si>
     <t>VERTIV HOLDINGS CLASS A</t>
   </si>
   <si>
     <t>US92826C8394</t>
   </si>
   <si>
     <t>VISA INC CLASS A</t>
   </si>
   <si>
     <t>US9311421039</t>
   </si>
   <si>
     <t>WALMART INC</t>
   </si>
   <si>
     <t>US94419L1017</t>
   </si>
   <si>
     <t>WAYFAIR INC CLASS A</t>
   </si>
   <si>
     <t>US9497461015</t>
   </si>
   <si>
     <t>WELLS FARGO</t>
   </si>
   <si>
     <t>US95040Q1040</t>
   </si>
   <si>
     <t>WELLTOWER INC</t>
   </si>
   <si>
-    <t>US98419M1009</t>
-[...17 lines deleted...]
-    <t>EUR/USD 2026-03-31</t>
+    <t>US9694571004</t>
+  </si>
+  <si>
+    <t>WILLIAMS INC</t>
+  </si>
+  <si>
+    <t>US9741551033</t>
+  </si>
+  <si>
+    <t>WINGSTOP INC</t>
+  </si>
+  <si>
+    <t>EUR-00009161</t>
+  </si>
+  <si>
+    <t>EUR/USD 2026-04-30</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -1156,240 +1132,240 @@
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>4</v>
       </c>
       <c r="H1" t="s">
         <v>5</v>
       </c>
       <c r="I1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2" spans="1:14">
       <c r="A2" t="s">
         <v>6</v>
       </c>
       <c r="B2" t="s">
         <v>7</v>
       </c>
       <c r="C2" s="1">
-        <v>100622.92</v>
+        <v>97692.31</v>
       </c>
       <c r="D2">
-        <v>194.0</v>
+        <v>208.42</v>
       </c>
       <c r="E2" t="s">
         <v>8</v>
       </c>
       <c r="F2">
-        <v>19520365.05</v>
+        <v>20360738.87</v>
       </c>
       <c r="G2" t="s">
         <v>8</v>
       </c>
       <c r="H2">
-        <v>19520365.05</v>
+        <v>20360738.87</v>
       </c>
       <c r="I2" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="3" spans="1:14">
       <c r="A3" t="s">
         <v>9</v>
       </c>
       <c r="B3" t="s">
         <v>10</v>
       </c>
       <c r="C3" s="1">
-        <v>2711.7</v>
+        <v>2732.7</v>
       </c>
       <c r="D3">
-        <v>231.57</v>
+        <v>252.94</v>
       </c>
       <c r="E3" t="s">
         <v>11</v>
       </c>
       <c r="F3">
-        <v>627943.96453261</v>
+        <v>691215.40823882</v>
       </c>
       <c r="G3" t="s">
         <v>11</v>
       </c>
       <c r="H3">
-        <v>545397.98</v>
+        <v>590479.59</v>
       </c>
       <c r="I3" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="4" spans="1:14">
       <c r="A4" t="s">
         <v>12</v>
       </c>
       <c r="B4" t="s">
         <v>13</v>
       </c>
       <c r="C4" s="1">
-        <v>75057.54</v>
+        <v>87284.54</v>
       </c>
       <c r="D4">
-        <v>254.96</v>
+        <v>274.14</v>
       </c>
       <c r="E4" t="s">
         <v>8</v>
       </c>
       <c r="F4">
-        <v>19136514.09</v>
+        <v>23927941.45</v>
       </c>
       <c r="G4" t="s">
         <v>8</v>
       </c>
       <c r="H4">
-        <v>19136514.09</v>
+        <v>23927941.45</v>
       </c>
       <c r="I4" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="5" spans="1:14">
       <c r="A5" t="s">
         <v>14</v>
       </c>
       <c r="B5" t="s">
         <v>15</v>
       </c>
       <c r="C5" s="1">
-        <v>239328.0</v>
+        <v>198737.0</v>
       </c>
       <c r="D5">
-        <v>302.33</v>
+        <v>330.51</v>
       </c>
       <c r="E5" t="s">
         <v>11</v>
       </c>
       <c r="F5">
-        <v>72355780.655513</v>
+        <v>65684077.575235</v>
       </c>
       <c r="G5" t="s">
         <v>11</v>
       </c>
       <c r="H5">
-        <v>62844296.37</v>
+        <v>56111462.12</v>
       </c>
       <c r="I5" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="6" spans="1:14">
       <c r="A6" t="s">
         <v>16</v>
       </c>
       <c r="B6" t="s">
         <v>17</v>
       </c>
       <c r="C6" s="1">
-        <v>317474.0</v>
+        <v>318924.0</v>
       </c>
       <c r="D6">
-        <v>128.97</v>
+        <v>140.61</v>
       </c>
       <c r="E6" t="s">
         <v>8</v>
       </c>
       <c r="F6">
-        <v>40945833.88</v>
+        <v>44844983.93</v>
       </c>
       <c r="G6" t="s">
         <v>8</v>
       </c>
       <c r="H6">
-        <v>40945833.88</v>
+        <v>44844983.93</v>
       </c>
       <c r="I6" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="7" spans="1:14">
       <c r="A7" t="s">
         <v>18</v>
       </c>
       <c r="B7" t="s">
         <v>19</v>
       </c>
       <c r="C7" s="1">
         <v>100.0</v>
       </c>
       <c r="D7">
-        <v>104.44</v>
+        <v>112.29</v>
       </c>
       <c r="E7" t="s">
         <v>8</v>
       </c>
       <c r="F7">
-        <v>10443.51</v>
+        <v>11228.67</v>
       </c>
       <c r="G7" t="s">
         <v>8</v>
       </c>
       <c r="H7">
-        <v>10443.51</v>
+        <v>11228.67</v>
       </c>
       <c r="I7" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="8" spans="1:14">
       <c r="A8" t="s">
         <v>20</v>
       </c>
       <c r="B8" t="s">
         <v>21</v>
       </c>
       <c r="C8" s="1">
-        <v>9785.0</v>
+        <v>10610.0</v>
       </c>
       <c r="D8">
-        <v>94.98</v>
+        <v>102.09</v>
       </c>
       <c r="E8" t="s">
         <v>8</v>
       </c>
       <c r="F8">
-        <v>929347.15</v>
+        <v>1083145.64</v>
       </c>
       <c r="G8" t="s">
         <v>8</v>
       </c>
       <c r="H8">
-        <v>929347.15</v>
+        <v>1083145.64</v>
       </c>
       <c r="I8" t="s">
         <v>8</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
@@ -1438,5087 +1414,5087 @@
       </c>
       <c r="L1" t="s">
         <v>32</v>
       </c>
       <c r="M1" t="s">
         <v>33</v>
       </c>
       <c r="N1" t="s">
         <v>34</v>
       </c>
       <c r="O1" t="s">
         <v>35</v>
       </c>
       <c r="P1" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="2" spans="1:16">
       <c r="A2" t="s">
         <v>37</v>
       </c>
       <c r="B2" t="s">
         <v>38</v>
       </c>
       <c r="C2" s="1">
-        <v>9592.0</v>
+        <v>8949.0</v>
       </c>
       <c r="D2" s="1">
-        <v>206.23</v>
+        <v>198.71</v>
       </c>
       <c r="E2" s="1">
-        <v>207.40586738949</v>
+        <v>207.40586769471</v>
       </c>
       <c r="F2" t="s">
         <v>11</v>
       </c>
       <c r="G2">
-        <v>1.15</v>
+        <v>1.17</v>
       </c>
       <c r="H2" s="1">
-        <v>1701373.14</v>
+        <v>1587321.54</v>
       </c>
       <c r="I2" s="1">
-        <v>16747.47</v>
+        <v>-68223.82</v>
       </c>
       <c r="J2" s="1">
-        <v>0.98435020550518</v>
+        <v>-4.2980466326942</v>
       </c>
       <c r="K2">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>1.11</v>
+      </c>
+      <c r="L2" t="s">
+        <v>39</v>
       </c>
       <c r="M2" s="1">
-        <v>1718120.61</v>
+        <v>1519097.72</v>
       </c>
       <c r="N2" s="1">
-        <v>1718120.61</v>
+        <v>1529020.76</v>
       </c>
       <c r="O2" s="1">
-        <v>1.19</v>
+        <v>1.04</v>
       </c>
       <c r="P2">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:16">
       <c r="A3" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="B3" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="C3" s="1">
-        <v>8885.0</v>
+        <v>6452.0</v>
       </c>
       <c r="D3" s="1">
-        <v>205.27</v>
+        <v>347.81</v>
       </c>
       <c r="E3" s="1">
-        <v>236.10999549803</v>
+        <v>236.10999535028</v>
       </c>
       <c r="F3" t="s">
         <v>11</v>
       </c>
       <c r="G3">
-        <v>1.15</v>
+        <v>1.17</v>
       </c>
       <c r="H3" s="1">
-        <v>1799418.94</v>
+        <v>1306679.91</v>
       </c>
       <c r="I3" s="1">
-        <v>-215344.64</v>
+        <v>610345.65</v>
       </c>
       <c r="J3" s="1">
-        <v>-11.967454338343</v>
+        <v>46.709652863646</v>
       </c>
       <c r="K3">
         <v>0.0</v>
       </c>
       <c r="L3">
         <v>0.0</v>
       </c>
       <c r="M3" s="1">
-        <v>1584074.3</v>
+        <v>1917025.56</v>
       </c>
       <c r="N3" s="1">
-        <v>1584074.3</v>
+        <v>1917025.56</v>
       </c>
       <c r="O3" s="1">
-        <v>1.1</v>
+        <v>1.3</v>
       </c>
       <c r="P3">
         <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:16">
       <c r="A4" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="B4" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="C4" s="1">
-        <v>33278.0</v>
+        <v>31960.0</v>
       </c>
       <c r="D4" s="1">
-        <v>307.13</v>
+        <v>344.4</v>
       </c>
       <c r="E4" s="1">
-        <v>185.67666055652</v>
+        <v>188.67867209011</v>
       </c>
       <c r="F4" t="s">
         <v>11</v>
       </c>
       <c r="G4">
-        <v>1.15</v>
+        <v>1.17</v>
       </c>
       <c r="H4" s="1">
-        <v>5277977.54</v>
+        <v>5153578.41</v>
       </c>
       <c r="I4" s="1">
-        <v>3599142.48</v>
+        <v>4249312.41</v>
       </c>
       <c r="J4" s="1">
-        <v>68.191697534204</v>
+        <v>82.453628759284</v>
       </c>
       <c r="K4">
         <v>0.0</v>
       </c>
       <c r="L4">
         <v>0.0</v>
       </c>
       <c r="M4" s="1">
-        <v>8877120.02</v>
+        <v>9402890.82</v>
       </c>
       <c r="N4" s="1">
-        <v>8877120.02</v>
+        <v>9402890.82</v>
       </c>
       <c r="O4" s="1">
-        <v>6.17</v>
+        <v>6.4</v>
       </c>
       <c r="P4">
         <v>1</v>
       </c>
     </row>
     <row r="5" spans="1:16">
       <c r="A5" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="B5" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="C5" s="1">
-        <v>3503.0</v>
+        <v>3268.0</v>
       </c>
       <c r="D5" s="1">
-        <v>294.93</v>
+        <v>314.08</v>
       </c>
       <c r="E5" s="1">
-        <v>323.711915501</v>
+        <v>323.71191554468</v>
       </c>
       <c r="F5" t="s">
         <v>11</v>
       </c>
       <c r="G5">
-        <v>1.15</v>
+        <v>1.17</v>
       </c>
       <c r="H5" s="1">
-        <v>968248.18</v>
+        <v>903292.91</v>
       </c>
       <c r="I5" s="1">
-        <v>-70919.14</v>
+        <v>-26466.12</v>
       </c>
       <c r="J5" s="1">
-        <v>-7.3244795564707</v>
+        <v>-2.9299598952902</v>
       </c>
       <c r="K5">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>0.61</v>
+      </c>
+      <c r="L5" t="s">
+        <v>46</v>
       </c>
       <c r="M5" s="1">
-        <v>897329.04</v>
+        <v>876826.79</v>
       </c>
       <c r="N5" s="1">
-        <v>897329.04</v>
+        <v>878816.79</v>
       </c>
       <c r="O5" s="1">
-        <v>0.62</v>
+        <v>0.6</v>
       </c>
       <c r="P5">
         <v>1</v>
       </c>
     </row>
     <row r="6" spans="1:16">
       <c r="A6" t="s">
-        <v>45</v>
+        <v>47</v>
       </c>
       <c r="B6" t="s">
-        <v>46</v>
+        <v>48</v>
       </c>
       <c r="C6" s="1">
-        <v>5524.0</v>
+        <v>5154.0</v>
       </c>
       <c r="D6" s="1">
-        <v>310.44</v>
+        <v>399.57</v>
       </c>
       <c r="E6" s="1">
-        <v>332.29211440985</v>
+        <v>332.29211486224</v>
       </c>
       <c r="F6" t="s">
         <v>11</v>
       </c>
       <c r="G6">
-        <v>1.15</v>
+        <v>1.17</v>
       </c>
       <c r="H6" s="1">
-        <v>1562061.77</v>
+        <v>1457434.17</v>
       </c>
       <c r="I6" s="1">
-        <v>-72618.46</v>
+        <v>301820.72</v>
       </c>
       <c r="J6" s="1">
-        <v>-4.6488852998432</v>
+        <v>20.709046501908</v>
       </c>
       <c r="K6">
         <v>0.0</v>
       </c>
       <c r="L6">
         <v>0.0</v>
       </c>
       <c r="M6" s="1">
-        <v>1489443.31</v>
+        <v>1759254.89</v>
       </c>
       <c r="N6" s="1">
-        <v>1489443.31</v>
+        <v>1759254.89</v>
       </c>
       <c r="O6" s="1">
-        <v>1.03</v>
+        <v>1.2</v>
       </c>
       <c r="P6">
         <v>1</v>
       </c>
     </row>
     <row r="7" spans="1:16">
       <c r="A7" t="s">
-        <v>47</v>
+        <v>49</v>
       </c>
       <c r="B7" t="s">
-        <v>48</v>
+        <v>50</v>
       </c>
       <c r="C7" s="1">
-        <v>11064.0</v>
+        <v>6463.0</v>
       </c>
       <c r="D7" s="1">
-        <v>85.69</v>
+        <v>99.3</v>
       </c>
       <c r="E7" s="1">
-        <v>104.61695137383</v>
+        <v>103.5870833978</v>
       </c>
       <c r="F7" t="s">
         <v>11</v>
       </c>
       <c r="G7">
-        <v>1.15</v>
+        <v>1.17</v>
       </c>
       <c r="H7" s="1">
-        <v>986536.59</v>
+        <v>572017.74</v>
       </c>
       <c r="I7" s="1">
-        <v>-163090.93</v>
+        <v>-23772.48</v>
       </c>
       <c r="J7" s="1">
-        <v>-16.531665591846</v>
+        <v>-4.155899081032</v>
       </c>
       <c r="K7">
-        <v>1.66</v>
-[...2 lines deleted...]
-        <v>49</v>
+        <v>0.0</v>
+      </c>
+      <c r="L7">
+        <v>0.0</v>
       </c>
       <c r="M7" s="1">
-        <v>823445.66</v>
+        <v>548245.26</v>
       </c>
       <c r="N7" s="1">
-        <v>841759.15</v>
+        <v>548245.26</v>
       </c>
       <c r="O7" s="1">
-        <v>0.58</v>
+        <v>0.37</v>
       </c>
       <c r="P7">
         <v>1</v>
       </c>
     </row>
     <row r="8" spans="1:16">
       <c r="A8" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="B8" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="C8" s="1">
-        <v>42821.0</v>
+        <v>41229.0</v>
       </c>
       <c r="D8" s="1">
-        <v>248.96</v>
+        <v>271.06</v>
       </c>
       <c r="E8" s="1">
-        <v>210.72832021672</v>
+        <v>212.48266390162</v>
       </c>
       <c r="F8" t="s">
         <v>11</v>
       </c>
       <c r="G8">
-        <v>1.15</v>
+        <v>1.17</v>
       </c>
       <c r="H8" s="1">
-        <v>7705184.3</v>
+        <v>7479466.67</v>
       </c>
       <c r="I8" s="1">
-        <v>1554134.03</v>
+        <v>2067374.9</v>
       </c>
       <c r="J8" s="1">
-        <v>20.169978672671</v>
+        <v>27.640672673791</v>
       </c>
       <c r="K8">
         <v>0.0</v>
       </c>
       <c r="L8">
         <v>0.0</v>
       </c>
       <c r="M8" s="1">
-        <v>9259318.33</v>
+        <v>9546841.57</v>
       </c>
       <c r="N8" s="1">
-        <v>9259318.33</v>
+        <v>9546841.57</v>
       </c>
       <c r="O8" s="1">
-        <v>6.43</v>
+        <v>6.5</v>
       </c>
       <c r="P8">
         <v>1</v>
       </c>
     </row>
     <row r="9" spans="1:16">
       <c r="A9" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="B9" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="C9" s="1">
-        <v>5160.0</v>
+        <v>3988.0</v>
       </c>
       <c r="D9" s="1">
-        <v>357.21</v>
+        <v>417.04</v>
       </c>
       <c r="E9" s="1">
-        <v>308.79477325581</v>
+        <v>308.79477432297</v>
       </c>
       <c r="F9" t="s">
         <v>11</v>
       </c>
       <c r="G9">
-        <v>1.15</v>
+        <v>1.17</v>
       </c>
       <c r="H9" s="1">
-        <v>1367662.96</v>
+        <v>1057023.23</v>
       </c>
       <c r="I9" s="1">
-        <v>233243.45</v>
+        <v>363748.61</v>
       </c>
       <c r="J9" s="1">
-        <v>17.054161501895</v>
+        <v>34.412546448956</v>
       </c>
       <c r="K9">
         <v>0.0</v>
       </c>
       <c r="L9">
         <v>0.0</v>
       </c>
       <c r="M9" s="1">
-        <v>1600906.41</v>
+        <v>1420771.84</v>
       </c>
       <c r="N9" s="1">
-        <v>1600906.41</v>
+        <v>1420771.84</v>
       </c>
       <c r="O9" s="1">
-        <v>1.11</v>
+        <v>0.97</v>
       </c>
       <c r="P9">
         <v>1</v>
       </c>
     </row>
     <row r="10" spans="1:16">
       <c r="A10" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="B10" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="C10" s="1">
-        <v>12534.0</v>
+        <v>10847.0</v>
       </c>
       <c r="D10" s="1">
-        <v>136.26</v>
+        <v>176.91</v>
       </c>
       <c r="E10" s="1">
-        <v>130.28996968246</v>
+        <v>130.28996957684</v>
       </c>
       <c r="F10" t="s">
         <v>11</v>
       </c>
       <c r="G10">
-        <v>1.15</v>
+        <v>1.17</v>
       </c>
       <c r="H10" s="1">
-        <v>1399666.91</v>
+        <v>1211280.27</v>
       </c>
       <c r="I10" s="1">
-        <v>83707.25</v>
+        <v>428001.1</v>
       </c>
       <c r="J10" s="1">
-        <v>5.9805121777152</v>
+        <v>35.334605095153</v>
       </c>
       <c r="K10">
         <v>0.0</v>
       </c>
       <c r="L10">
         <v>0.0</v>
       </c>
       <c r="M10" s="1">
-        <v>1483374.16</v>
+        <v>1639281.37</v>
       </c>
       <c r="N10" s="1">
-        <v>1483374.16</v>
+        <v>1639281.37</v>
       </c>
       <c r="O10" s="1">
-        <v>1.03</v>
+        <v>1.12</v>
       </c>
       <c r="P10">
         <v>1</v>
       </c>
     </row>
     <row r="11" spans="1:16">
       <c r="A11" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="B11" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="C11" s="1">
-        <v>20533.0</v>
+        <v>24333.0</v>
       </c>
       <c r="D11" s="1">
-        <v>27.74</v>
+        <v>68.94</v>
       </c>
       <c r="E11" s="1">
-        <v>26.428810207958</v>
+        <v>48.351957835039</v>
       </c>
       <c r="F11" t="s">
         <v>11</v>
       </c>
       <c r="G11">
-        <v>1.15</v>
+        <v>1.17</v>
       </c>
       <c r="H11" s="1">
-        <v>465073.3</v>
+        <v>1005618.53</v>
       </c>
       <c r="I11" s="1">
-        <v>29637.62</v>
+        <v>427421.81</v>
       </c>
       <c r="J11" s="1">
-        <v>6.3726771672336</v>
+        <v>42.503374515185</v>
       </c>
       <c r="K11">
         <v>0.0</v>
       </c>
       <c r="L11">
         <v>0.0</v>
       </c>
       <c r="M11" s="1">
-        <v>494710.92</v>
+        <v>1433040.34</v>
       </c>
       <c r="N11" s="1">
-        <v>494710.92</v>
+        <v>1433040.34</v>
       </c>
       <c r="O11" s="1">
-        <v>0.34</v>
+        <v>0.98</v>
       </c>
       <c r="P11">
         <v>1</v>
       </c>
     </row>
     <row r="12" spans="1:16">
       <c r="A12" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="B12" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="C12" s="1">
-        <v>22032.0</v>
+        <v>43443.0</v>
       </c>
       <c r="D12" s="1">
-        <v>60.71</v>
+        <v>52.05</v>
       </c>
       <c r="E12" s="1">
-        <v>43.717838598402</v>
+        <v>50.156161176714</v>
       </c>
       <c r="F12" t="s">
         <v>11</v>
       </c>
       <c r="G12">
-        <v>1.15</v>
+        <v>1.17</v>
       </c>
       <c r="H12" s="1">
-        <v>826006.3</v>
+        <v>1860713.14</v>
       </c>
       <c r="I12" s="1">
-        <v>335727.94</v>
+        <v>70952.8</v>
       </c>
       <c r="J12" s="1">
-        <v>40.644719053596</v>
+        <v>3.8132046512016</v>
       </c>
       <c r="K12">
         <v>0.0</v>
       </c>
       <c r="L12">
         <v>0.0</v>
       </c>
       <c r="M12" s="1">
-        <v>1161734.24</v>
+        <v>1931665.94</v>
       </c>
       <c r="N12" s="1">
-        <v>1161734.24</v>
+        <v>1931665.94</v>
       </c>
       <c r="O12" s="1">
-        <v>0.81</v>
+        <v>1.31</v>
       </c>
       <c r="P12">
         <v>1</v>
       </c>
     </row>
     <row r="13" spans="1:16">
       <c r="A13" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="B13" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="C13" s="1">
-        <v>46564.0</v>
+        <v>1309.0</v>
       </c>
       <c r="D13" s="1">
-        <v>47.01</v>
+        <v>1044.97</v>
       </c>
       <c r="E13" s="1">
-        <v>50.156161197492</v>
+        <v>1049.9053246753</v>
       </c>
       <c r="F13" t="s">
         <v>11</v>
       </c>
       <c r="G13">
-        <v>1.15</v>
+        <v>1.17</v>
       </c>
       <c r="H13" s="1">
-        <v>1994389.12</v>
+        <v>1173380.29</v>
       </c>
       <c r="I13" s="1">
-        <v>-93165.65</v>
+        <v>-4863.52</v>
       </c>
       <c r="J13" s="1">
-        <v>-4.6713877981845</v>
+        <v>-0.41448795769358</v>
       </c>
       <c r="K13">
-        <v>0.17</v>
-[...2 lines deleted...]
-        <v>62</v>
+        <v>0.0</v>
+      </c>
+      <c r="L13">
+        <v>0.0</v>
       </c>
       <c r="M13" s="1">
-        <v>1901223.47</v>
+        <v>1168516.77</v>
       </c>
       <c r="N13" s="1">
-        <v>1909150.29</v>
+        <v>1168516.77</v>
       </c>
       <c r="O13" s="1">
-        <v>1.33</v>
+        <v>0.8</v>
       </c>
       <c r="P13">
         <v>1</v>
       </c>
     </row>
     <row r="14" spans="1:16">
       <c r="A14" t="s">
         <v>63</v>
       </c>
       <c r="B14" t="s">
         <v>64</v>
       </c>
       <c r="C14" s="1">
-        <v>1403.0</v>
+        <v>5950.0</v>
       </c>
       <c r="D14" s="1">
-        <v>969.6</v>
+        <v>232.44</v>
       </c>
       <c r="E14" s="1">
-        <v>1049.9053243051</v>
+        <v>224.16321680672</v>
       </c>
       <c r="F14" t="s">
         <v>11</v>
       </c>
       <c r="G14">
-        <v>1.15</v>
+        <v>1.17</v>
       </c>
       <c r="H14" s="1">
-        <v>1257641.36</v>
+        <v>1131925.62</v>
       </c>
       <c r="I14" s="1">
-        <v>-76116.37</v>
+        <v>49535.17</v>
       </c>
       <c r="J14" s="1">
-        <v>-6.0523112884901</v>
+        <v>4.376185954692</v>
       </c>
       <c r="K14">
-        <v>3.48</v>
-[...2 lines deleted...]
-        <v>65</v>
+        <v>0.0</v>
+      </c>
+      <c r="L14">
+        <v>0.0</v>
       </c>
       <c r="M14" s="1">
-        <v>1181524.99</v>
+        <v>1181460.79</v>
       </c>
       <c r="N14" s="1">
-        <v>1186412.67</v>
+        <v>1181460.79</v>
       </c>
       <c r="O14" s="1">
-        <v>0.82</v>
+        <v>0.8</v>
       </c>
       <c r="P14">
         <v>1</v>
       </c>
     </row>
     <row r="15" spans="1:16">
       <c r="A15" t="s">
+        <v>65</v>
+      </c>
+      <c r="B15" t="s">
         <v>66</v>
       </c>
-      <c r="B15" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C15" s="1">
-        <v>21349.0</v>
+        <v>26487.0</v>
       </c>
       <c r="D15" s="1">
-        <v>69.89</v>
+        <v>62.07</v>
       </c>
       <c r="E15" s="1">
-        <v>91.391942479741</v>
+        <v>85.907039302299</v>
       </c>
       <c r="F15" t="s">
         <v>11</v>
       </c>
       <c r="G15">
-        <v>1.15</v>
+        <v>1.17</v>
       </c>
       <c r="H15" s="1">
-        <v>1672649.14</v>
+        <v>1953856.62</v>
       </c>
       <c r="I15" s="1">
-        <v>-376708.19</v>
+        <v>-549407.54</v>
       </c>
       <c r="J15" s="1">
-        <v>-22.521650296607</v>
+        <v>-28.119132917747</v>
       </c>
       <c r="K15">
         <v>0.0</v>
       </c>
       <c r="L15">
         <v>0.0</v>
       </c>
       <c r="M15" s="1">
-        <v>1295940.95</v>
+        <v>1404449.08</v>
       </c>
       <c r="N15" s="1">
-        <v>1295940.95</v>
+        <v>1404449.08</v>
       </c>
       <c r="O15" s="1">
-        <v>0.9</v>
+        <v>0.96</v>
       </c>
       <c r="P15">
         <v>1</v>
       </c>
     </row>
     <row r="16" spans="1:16">
       <c r="A16" t="s">
+        <v>67</v>
+      </c>
+      <c r="B16" t="s">
         <v>68</v>
       </c>
-      <c r="B16" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C16" s="1">
-        <v>3903.0</v>
+        <v>2749.0</v>
       </c>
       <c r="D16" s="1">
-        <v>319.84</v>
+        <v>422.76</v>
       </c>
       <c r="E16" s="1">
-        <v>317.0499513195</v>
+        <v>317.04995271008</v>
       </c>
       <c r="F16" t="s">
         <v>11</v>
       </c>
       <c r="G16">
-        <v>1.15</v>
+        <v>1.17</v>
       </c>
       <c r="H16" s="1">
-        <v>1059521.93</v>
+        <v>746253.08</v>
       </c>
       <c r="I16" s="1">
-        <v>24714.42</v>
+        <v>246543.13</v>
       </c>
       <c r="J16" s="1">
-        <v>2.3326010816973</v>
+        <v>33.037469004483</v>
       </c>
       <c r="K16">
         <v>0.0</v>
       </c>
       <c r="L16">
         <v>0.0</v>
       </c>
       <c r="M16" s="1">
-        <v>1084236.35</v>
+        <v>992796.21</v>
       </c>
       <c r="N16" s="1">
-        <v>1084236.35</v>
+        <v>992796.21</v>
       </c>
       <c r="O16" s="1">
-        <v>0.75</v>
+        <v>0.68</v>
       </c>
       <c r="P16">
         <v>1</v>
       </c>
     </row>
     <row r="17" spans="1:16">
       <c r="A17" t="s">
+        <v>67</v>
+      </c>
+      <c r="B17" t="s">
         <v>68</v>
-      </c>
-[...1 lines deleted...]
-        <v>69</v>
       </c>
       <c r="C17" s="1">
         <v>13317.0</v>
       </c>
       <c r="D17" s="1">
-        <v>319.84</v>
+        <v>422.76</v>
       </c>
       <c r="E17" s="1">
         <v>194.64047683412</v>
       </c>
       <c r="F17" t="s">
         <v>11</v>
       </c>
       <c r="G17">
-        <v>1.15</v>
+        <v>1.17</v>
       </c>
       <c r="H17" s="1">
         <v>2286736.68</v>
       </c>
       <c r="I17" s="1">
-        <v>1412667.74</v>
+        <v>2522672.95</v>
       </c>
       <c r="J17" s="1">
-        <v>61.776581114709</v>
+        <v>110.31759677726</v>
       </c>
       <c r="K17">
         <v>0.0</v>
       </c>
       <c r="L17">
         <v>0.0</v>
       </c>
       <c r="M17" s="1">
-        <v>3699404.42</v>
+        <v>4809409.63</v>
       </c>
       <c r="N17" s="1">
-        <v>3699404.42</v>
+        <v>4809409.63</v>
       </c>
       <c r="O17" s="1">
-        <v>2.57</v>
+        <v>3.27</v>
       </c>
       <c r="P17">
         <v>1</v>
       </c>
     </row>
     <row r="18" spans="1:16">
       <c r="A18" t="s">
+        <v>69</v>
+      </c>
+      <c r="B18" t="s">
         <v>70</v>
       </c>
-      <c r="B18" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C18" s="1">
-        <v>9685.0</v>
+        <v>10094.0</v>
       </c>
       <c r="D18" s="1">
-        <v>179.73</v>
+        <v>191.39</v>
       </c>
       <c r="E18" s="1">
-        <v>214.83139494063</v>
+        <v>211.82877749158</v>
       </c>
       <c r="F18" t="s">
         <v>11</v>
       </c>
       <c r="G18">
-        <v>1.15</v>
+        <v>1.17</v>
       </c>
       <c r="H18" s="1">
-        <v>1769046.09</v>
+        <v>1820754.26</v>
       </c>
       <c r="I18" s="1">
-        <v>-257181.71</v>
+        <v>-170411.99</v>
       </c>
       <c r="J18" s="1">
-        <v>-14.537875042023</v>
+        <v>-9.3594173438869</v>
       </c>
       <c r="K18">
         <v>0.0</v>
       </c>
       <c r="L18">
         <v>0.0</v>
       </c>
       <c r="M18" s="1">
-        <v>1511864.38</v>
+        <v>1650342.27</v>
       </c>
       <c r="N18" s="1">
-        <v>1511864.38</v>
+        <v>1650342.27</v>
       </c>
       <c r="O18" s="1">
-        <v>1.05</v>
+        <v>1.12</v>
       </c>
       <c r="P18">
         <v>1</v>
       </c>
     </row>
     <row r="19" spans="1:16">
       <c r="A19" t="s">
+        <v>71</v>
+      </c>
+      <c r="B19" t="s">
         <v>72</v>
       </c>
-      <c r="B19" t="s">
+      <c r="C19" s="1">
+        <v>1286.0</v>
+      </c>
+      <c r="D19" s="1">
+        <v>830.79</v>
+      </c>
+      <c r="E19" s="1">
+        <v>403.13397356143</v>
+      </c>
+      <c r="F19" t="s">
+        <v>11</v>
+      </c>
+      <c r="G19">
+        <v>1.17</v>
+      </c>
+      <c r="H19" s="1">
+        <v>442757.72</v>
+      </c>
+      <c r="I19" s="1">
+        <v>469933.16</v>
+      </c>
+      <c r="J19" s="1">
+        <v>106.13776762605</v>
+      </c>
+      <c r="K19">
+        <v>0.97</v>
+      </c>
+      <c r="L19" t="s">
         <v>73</v>
       </c>
-      <c r="C19" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M19" s="1">
-        <v>824214.79</v>
+        <v>912690.88</v>
       </c>
       <c r="N19" s="1">
-        <v>824214.79</v>
+        <v>913935.15</v>
       </c>
       <c r="O19" s="1">
-        <v>0.57</v>
+        <v>0.62</v>
       </c>
       <c r="P19">
         <v>1</v>
       </c>
     </row>
     <row r="20" spans="1:16">
       <c r="A20" t="s">
         <v>74</v>
       </c>
       <c r="B20" t="s">
         <v>75</v>
       </c>
       <c r="C20" s="1">
-        <v>17065.0</v>
+        <v>15921.0</v>
       </c>
       <c r="D20" s="1">
-        <v>42.96</v>
+        <v>34.59</v>
       </c>
       <c r="E20" s="1">
-        <v>42.269673014943</v>
+        <v>42.269672759249</v>
       </c>
       <c r="F20" t="s">
         <v>11</v>
       </c>
       <c r="G20">
-        <v>1.15</v>
+        <v>1.17</v>
       </c>
       <c r="H20" s="1">
-        <v>618554.52</v>
+        <v>577087.99</v>
       </c>
       <c r="I20" s="1">
-        <v>18187.04</v>
+        <v>-106639.17</v>
       </c>
       <c r="J20" s="1">
-        <v>2.9402485006495</v>
+        <v>-18.478840635724</v>
       </c>
       <c r="K20">
         <v>0.0</v>
       </c>
       <c r="L20">
         <v>0.0</v>
       </c>
       <c r="M20" s="1">
-        <v>636741.56</v>
+        <v>470448.82</v>
       </c>
       <c r="N20" s="1">
-        <v>636741.56</v>
+        <v>470448.82</v>
       </c>
       <c r="O20" s="1">
-        <v>0.44</v>
+        <v>0.32</v>
       </c>
       <c r="P20">
         <v>1</v>
       </c>
     </row>
     <row r="21" spans="1:16">
       <c r="A21" t="s">
         <v>76</v>
       </c>
       <c r="B21" t="s">
         <v>77</v>
       </c>
       <c r="C21" s="1">
-        <v>11314.0</v>
+        <v>4883.0</v>
       </c>
       <c r="D21" s="1">
-        <v>75.55</v>
+        <v>127.98</v>
       </c>
       <c r="E21" s="1">
-        <v>69.85108096164</v>
+        <v>124.91074953922</v>
       </c>
       <c r="F21" t="s">
         <v>11</v>
       </c>
       <c r="G21">
-        <v>1.15</v>
+        <v>1.17</v>
       </c>
       <c r="H21" s="1">
-        <v>677223.0</v>
+        <v>520048.75</v>
       </c>
       <c r="I21" s="1">
-        <v>65186.08</v>
+        <v>13802.56</v>
       </c>
       <c r="J21" s="1">
-        <v>9.6254970666974</v>
+        <v>2.6540896406347</v>
       </c>
       <c r="K21">
-        <v>0.32</v>
-[...2 lines deleted...]
-        <v>78</v>
+        <v>0.0</v>
+      </c>
+      <c r="L21">
+        <v>0.0</v>
       </c>
       <c r="M21" s="1">
-        <v>742409.08</v>
+        <v>533851.31</v>
       </c>
       <c r="N21" s="1">
-        <v>746054.79</v>
+        <v>533851.31</v>
       </c>
       <c r="O21" s="1">
-        <v>0.52</v>
+        <v>0.36</v>
       </c>
       <c r="P21">
         <v>1</v>
       </c>
     </row>
     <row r="22" spans="1:16">
       <c r="A22" t="s">
+        <v>78</v>
+      </c>
+      <c r="B22" t="s">
         <v>79</v>
       </c>
-      <c r="B22" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C22" s="1">
-        <v>3182.0</v>
+        <v>10556.0</v>
       </c>
       <c r="D22" s="1">
-        <v>275.57</v>
+        <v>76.63</v>
       </c>
       <c r="E22" s="1">
-        <v>135.77008170962</v>
+        <v>69.851080901857</v>
       </c>
       <c r="F22" t="s">
         <v>11</v>
       </c>
       <c r="G22">
-        <v>1.15</v>
+        <v>1.17</v>
       </c>
       <c r="H22" s="1">
-        <v>374571.22</v>
+        <v>631851.33</v>
       </c>
       <c r="I22" s="1">
-        <v>387024.94</v>
+        <v>59167.19</v>
       </c>
       <c r="J22" s="1">
-        <v>103.32479361335</v>
+        <v>9.3640999378762</v>
       </c>
       <c r="K22">
         <v>0.0</v>
       </c>
       <c r="L22">
         <v>0.0</v>
       </c>
       <c r="M22" s="1">
-        <v>761596.16</v>
+        <v>691018.52</v>
       </c>
       <c r="N22" s="1">
-        <v>761596.16</v>
+        <v>691018.52</v>
       </c>
       <c r="O22" s="1">
-        <v>0.53</v>
+        <v>0.47</v>
       </c>
       <c r="P22">
         <v>1</v>
       </c>
     </row>
     <row r="23" spans="1:16">
       <c r="A23" t="s">
+        <v>80</v>
+      </c>
+      <c r="B23" t="s">
         <v>81</v>
       </c>
-      <c r="B23" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C23" s="1">
-        <v>4036.0</v>
+        <v>3599.0</v>
       </c>
       <c r="D23" s="1">
-        <v>316.47</v>
+        <v>336.09</v>
       </c>
       <c r="E23" s="1">
-        <v>282.32906342914</v>
+        <v>160.95920811337</v>
       </c>
       <c r="F23" t="s">
         <v>11</v>
       </c>
       <c r="G23">
-        <v>1.15</v>
+        <v>1.17</v>
       </c>
       <c r="H23" s="1">
-        <v>963356.83</v>
+        <v>502445.02</v>
       </c>
       <c r="I23" s="1">
-        <v>146012.97</v>
+        <v>530860.9</v>
       </c>
       <c r="J23" s="1">
-        <v>15.156686022561</v>
+        <v>105.65552027961</v>
       </c>
       <c r="K23">
-        <v>0.26</v>
-[...2 lines deleted...]
-        <v>83</v>
+        <v>0.0</v>
+      </c>
+      <c r="L23">
+        <v>0.0</v>
       </c>
       <c r="M23" s="1">
-        <v>1109369.8</v>
+        <v>1033305.92</v>
       </c>
       <c r="N23" s="1">
-        <v>1110416.34</v>
+        <v>1033305.92</v>
       </c>
       <c r="O23" s="1">
-        <v>0.77</v>
+        <v>0.7</v>
       </c>
       <c r="P23">
         <v>1</v>
       </c>
     </row>
     <row r="24" spans="1:16">
       <c r="A24" t="s">
-        <v>84</v>
+        <v>82</v>
       </c>
       <c r="B24" t="s">
-        <v>85</v>
+        <v>83</v>
       </c>
       <c r="C24" s="1">
-        <v>1378.0</v>
+        <v>4731.0</v>
       </c>
       <c r="D24" s="1">
-        <v>974.78</v>
+        <v>313.53</v>
       </c>
       <c r="E24" s="1">
-        <v>983.84093613933</v>
+        <v>287.62377932784</v>
       </c>
       <c r="F24" t="s">
         <v>11</v>
       </c>
       <c r="G24">
-        <v>1.15</v>
+        <v>1.17</v>
       </c>
       <c r="H24" s="1">
-        <v>1157477.57</v>
+        <v>1156041.28</v>
       </c>
       <c r="I24" s="1">
-        <v>9193.59</v>
+        <v>111095.6</v>
       </c>
       <c r="J24" s="1">
-        <v>0.79427802648478</v>
+        <v>9.6100028538773</v>
       </c>
       <c r="K24">
         <v>0.0</v>
       </c>
       <c r="L24">
         <v>0.0</v>
       </c>
       <c r="M24" s="1">
-        <v>1166671.16</v>
+        <v>1267136.88</v>
       </c>
       <c r="N24" s="1">
-        <v>1166671.16</v>
+        <v>1267136.88</v>
       </c>
       <c r="O24" s="1">
-        <v>0.81</v>
+        <v>0.86</v>
       </c>
       <c r="P24">
         <v>1</v>
       </c>
     </row>
     <row r="25" spans="1:16">
       <c r="A25" t="s">
-        <v>86</v>
+        <v>84</v>
       </c>
       <c r="B25" t="s">
-        <v>87</v>
+        <v>85</v>
       </c>
       <c r="C25" s="1">
-        <v>8960.0</v>
+        <v>1249.0</v>
       </c>
       <c r="D25" s="1">
-        <v>107.09</v>
+        <v>1011.15</v>
       </c>
       <c r="E25" s="1">
-        <v>112.5151015625</v>
+        <v>983.8409367494</v>
       </c>
       <c r="F25" t="s">
         <v>11</v>
       </c>
       <c r="G25">
-        <v>1.15</v>
+        <v>1.17</v>
       </c>
       <c r="H25" s="1">
-        <v>860023.06</v>
+        <v>1049121.54</v>
       </c>
       <c r="I25" s="1">
-        <v>-26630.61</v>
+        <v>29749.42</v>
       </c>
       <c r="J25" s="1">
-        <v>-3.0964995287452</v>
+        <v>2.8356504814495</v>
       </c>
       <c r="K25">
         <v>0.0</v>
       </c>
       <c r="L25">
         <v>0.0</v>
       </c>
       <c r="M25" s="1">
-        <v>833392.45</v>
+        <v>1078870.96</v>
       </c>
       <c r="N25" s="1">
-        <v>833392.45</v>
+        <v>1078870.96</v>
       </c>
       <c r="O25" s="1">
-        <v>0.58</v>
+        <v>0.73</v>
       </c>
       <c r="P25">
         <v>1</v>
       </c>
     </row>
     <row r="26" spans="1:16">
       <c r="A26" t="s">
-        <v>88</v>
+        <v>86</v>
       </c>
       <c r="B26" t="s">
-        <v>89</v>
+        <v>87</v>
       </c>
       <c r="C26" s="1">
-        <v>3561.0</v>
+        <v>4785.0</v>
       </c>
       <c r="D26" s="1">
-        <v>137.98</v>
+        <v>195.04</v>
       </c>
       <c r="E26" s="1">
-        <v>131.94393709632</v>
+        <v>112.51510135841</v>
       </c>
       <c r="F26" t="s">
         <v>11</v>
       </c>
       <c r="G26">
-        <v>1.15</v>
+        <v>1.17</v>
       </c>
       <c r="H26" s="1">
-        <v>401177.58</v>
+        <v>459286.87</v>
       </c>
       <c r="I26" s="1">
-        <v>25579.51</v>
+        <v>337967.87</v>
       </c>
       <c r="J26" s="1">
-        <v>6.3761065610895</v>
+        <v>73.585354181799</v>
       </c>
       <c r="K26">
         <v>0.0</v>
       </c>
       <c r="L26">
         <v>0.0</v>
       </c>
       <c r="M26" s="1">
-        <v>426757.09</v>
+        <v>797254.74</v>
       </c>
       <c r="N26" s="1">
-        <v>426757.09</v>
+        <v>797254.74</v>
       </c>
       <c r="O26" s="1">
-        <v>0.3</v>
+        <v>0.54</v>
       </c>
       <c r="P26">
         <v>1</v>
       </c>
     </row>
     <row r="27" spans="1:16">
       <c r="A27" t="s">
-        <v>90</v>
+        <v>88</v>
       </c>
       <c r="B27" t="s">
-        <v>91</v>
+        <v>89</v>
       </c>
       <c r="C27" s="1">
-        <v>3657.0</v>
+        <v>2768.0</v>
       </c>
       <c r="D27" s="1">
-        <v>190.11</v>
+        <v>448.13</v>
       </c>
       <c r="E27" s="1">
-        <v>236.35743505606</v>
+        <v>397.23863800578</v>
       </c>
       <c r="F27" t="s">
         <v>11</v>
       </c>
       <c r="G27">
-        <v>1.15</v>
+        <v>1.17</v>
       </c>
       <c r="H27" s="1">
-        <v>740889.85</v>
+        <v>931117.41</v>
       </c>
       <c r="I27" s="1">
-        <v>-137048.91</v>
+        <v>128530.5</v>
       </c>
       <c r="J27" s="1">
-        <v>-18.497879273147</v>
+        <v>13.803898264559</v>
       </c>
       <c r="K27">
         <v>0.0</v>
       </c>
       <c r="L27">
         <v>0.0</v>
       </c>
       <c r="M27" s="1">
-        <v>603840.94</v>
+        <v>1059647.91</v>
       </c>
       <c r="N27" s="1">
-        <v>603840.94</v>
+        <v>1059647.91</v>
       </c>
       <c r="O27" s="1">
-        <v>0.42</v>
+        <v>0.72</v>
       </c>
       <c r="P27">
         <v>1</v>
       </c>
     </row>
     <row r="28" spans="1:16">
       <c r="A28" t="s">
-        <v>92</v>
+        <v>90</v>
       </c>
       <c r="B28" t="s">
-        <v>93</v>
+        <v>91</v>
       </c>
       <c r="C28" s="1">
-        <v>8584.0</v>
+        <v>9106.0</v>
       </c>
       <c r="D28" s="1">
-        <v>129.94</v>
+        <v>129.48</v>
       </c>
       <c r="E28" s="1">
-        <v>113.54906686859</v>
+        <v>115.05421260707</v>
       </c>
       <c r="F28" t="s">
         <v>11</v>
       </c>
       <c r="G28">
-        <v>1.15</v>
+        <v>1.17</v>
       </c>
       <c r="H28" s="1">
-        <v>818220.51</v>
+        <v>880450.51</v>
       </c>
       <c r="I28" s="1">
-        <v>150559.58</v>
+        <v>126763.64</v>
       </c>
       <c r="J28" s="1">
-        <v>18.400856267952</v>
+        <v>14.397588343722</v>
       </c>
       <c r="K28">
         <v>0.0</v>
       </c>
       <c r="L28">
         <v>0.0</v>
       </c>
       <c r="M28" s="1">
-        <v>968780.09</v>
+        <v>1007214.15</v>
       </c>
       <c r="N28" s="1">
-        <v>968780.09</v>
+        <v>1007214.15</v>
       </c>
       <c r="O28" s="1">
-        <v>0.67</v>
+        <v>0.69</v>
       </c>
       <c r="P28">
         <v>1</v>
       </c>
     </row>
     <row r="29" spans="1:16">
       <c r="A29" t="s">
+        <v>92</v>
+      </c>
+      <c r="B29" t="s">
+        <v>93</v>
+      </c>
+      <c r="C29" s="1">
+        <v>1315.0</v>
+      </c>
+      <c r="D29" s="1">
+        <v>562.64</v>
+      </c>
+      <c r="E29" s="1">
+        <v>478.22217490494</v>
+      </c>
+      <c r="F29" t="s">
+        <v>11</v>
+      </c>
+      <c r="G29">
+        <v>1.17</v>
+      </c>
+      <c r="H29" s="1">
+        <v>540606.5</v>
+      </c>
+      <c r="I29" s="1">
+        <v>91438.26</v>
+      </c>
+      <c r="J29" s="1">
+        <v>16.914014167421</v>
+      </c>
+      <c r="K29">
+        <v>1.04</v>
+      </c>
+      <c r="L29" t="s">
         <v>94</v>
       </c>
-      <c r="B29" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M29" s="1">
-        <v>694593.49</v>
+        <v>632044.76</v>
       </c>
       <c r="N29" s="1">
-        <v>694593.49</v>
+        <v>633409.71</v>
       </c>
       <c r="O29" s="1">
-        <v>0.48</v>
+        <v>0.43</v>
       </c>
       <c r="P29">
         <v>1</v>
       </c>
     </row>
     <row r="30" spans="1:16">
       <c r="A30" t="s">
+        <v>95</v>
+      </c>
+      <c r="B30" t="s">
         <v>96</v>
       </c>
-      <c r="B30" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C30" s="1">
-        <v>5461.0</v>
+        <v>5095.0</v>
       </c>
       <c r="D30" s="1">
-        <v>179.85</v>
+        <v>200.0</v>
       </c>
       <c r="E30" s="1">
-        <v>172.77700421168</v>
+        <v>172.77700490677</v>
       </c>
       <c r="F30" t="s">
         <v>11</v>
       </c>
       <c r="G30">
-        <v>1.15</v>
+        <v>1.17</v>
       </c>
       <c r="H30" s="1">
-        <v>805020.67</v>
+        <v>751067.63</v>
       </c>
       <c r="I30" s="1">
-        <v>48030.83</v>
+        <v>119426.13</v>
       </c>
       <c r="J30" s="1">
-        <v>5.9664095333105</v>
+        <v>15.900849035392</v>
       </c>
       <c r="K30">
-        <v>0.74</v>
-[...2 lines deleted...]
-        <v>98</v>
+        <v>0.0</v>
+      </c>
+      <c r="L30">
+        <v>0.0</v>
       </c>
       <c r="M30" s="1">
-        <v>853051.5</v>
+        <v>870493.76</v>
       </c>
       <c r="N30" s="1">
-        <v>857102.13</v>
+        <v>870493.76</v>
       </c>
       <c r="O30" s="1">
-        <v>0.6</v>
+        <v>0.59</v>
       </c>
       <c r="P30">
         <v>1</v>
       </c>
     </row>
     <row r="31" spans="1:16">
       <c r="A31" t="s">
-        <v>99</v>
+        <v>97</v>
       </c>
       <c r="B31" t="s">
-        <v>100</v>
+        <v>98</v>
       </c>
       <c r="C31" s="1">
-        <v>3425.0</v>
+        <v>3611.0</v>
       </c>
       <c r="D31" s="1">
-        <v>360.23</v>
+        <v>423.92</v>
       </c>
       <c r="E31" s="1">
-        <v>356.96124963504</v>
+        <v>358.96101080033</v>
       </c>
       <c r="F31" t="s">
         <v>11</v>
       </c>
       <c r="G31">
-        <v>1.15</v>
+        <v>1.17</v>
       </c>
       <c r="H31" s="1">
-        <v>1041632.66</v>
+        <v>1106267.04</v>
       </c>
       <c r="I31" s="1">
-        <v>29968.29</v>
+        <v>201417.16</v>
       </c>
       <c r="J31" s="1">
-        <v>2.8770497653175</v>
+        <v>18.206920455661</v>
       </c>
       <c r="K31">
-        <v>0.96</v>
-[...2 lines deleted...]
-        <v>101</v>
+        <v>0.22</v>
+      </c>
+      <c r="L31">
+        <v>804.61</v>
       </c>
       <c r="M31" s="1">
-        <v>1071600.95</v>
+        <v>1307684.2</v>
       </c>
       <c r="N31" s="1">
-        <v>1074873.2</v>
+        <v>1308488.81</v>
       </c>
       <c r="O31" s="1">
-        <v>0.75</v>
+        <v>0.89</v>
       </c>
       <c r="P31">
         <v>1</v>
       </c>
     </row>
     <row r="32" spans="1:16">
       <c r="A32" t="s">
-        <v>102</v>
+        <v>99</v>
       </c>
       <c r="B32" t="s">
-        <v>103</v>
+        <v>100</v>
       </c>
       <c r="C32" s="1">
-        <v>18707.0</v>
+        <v>17453.0</v>
       </c>
       <c r="D32" s="1">
-        <v>82.46</v>
+        <v>84.15</v>
       </c>
       <c r="E32" s="1">
-        <v>77.917094670444</v>
+        <v>77.917094482324</v>
       </c>
       <c r="F32" t="s">
         <v>11</v>
       </c>
       <c r="G32">
-        <v>1.15</v>
+        <v>1.17</v>
       </c>
       <c r="H32" s="1">
-        <v>1243649.33</v>
+        <v>1160282.88</v>
       </c>
       <c r="I32" s="1">
-        <v>96151.1</v>
+        <v>94347.18</v>
       </c>
       <c r="J32" s="1">
-        <v>7.7313674908666</v>
+        <v>8.1313946474846</v>
       </c>
       <c r="K32">
         <v>0.0</v>
       </c>
       <c r="L32">
         <v>0.0</v>
       </c>
       <c r="M32" s="1">
-        <v>1339800.43</v>
+        <v>1254630.06</v>
       </c>
       <c r="N32" s="1">
-        <v>1339800.43</v>
+        <v>1254630.06</v>
       </c>
       <c r="O32" s="1">
-        <v>0.93</v>
+        <v>0.85</v>
       </c>
       <c r="P32">
         <v>1</v>
       </c>
     </row>
     <row r="33" spans="1:16">
       <c r="A33" t="s">
-        <v>104</v>
+        <v>101</v>
       </c>
       <c r="B33" t="s">
-        <v>105</v>
+        <v>102</v>
       </c>
       <c r="C33" s="1">
-        <v>3577.0</v>
+        <v>3336.0</v>
       </c>
       <c r="D33" s="1">
-        <v>917.5</v>
+        <v>883.96</v>
       </c>
       <c r="E33" s="1">
-        <v>593.83701984904</v>
+        <v>593.83702038369</v>
       </c>
       <c r="F33" t="s">
         <v>11</v>
       </c>
       <c r="G33">
-        <v>1.15</v>
+        <v>1.17</v>
       </c>
       <c r="H33" s="1">
-        <v>1939539.89</v>
+        <v>1808863.59</v>
       </c>
       <c r="I33" s="1">
-        <v>910937.81</v>
+        <v>710263.83</v>
       </c>
       <c r="J33" s="1">
-        <v>46.966696312701</v>
+        <v>39.265748612918</v>
       </c>
       <c r="K33">
         <v>0.0</v>
       </c>
       <c r="L33">
         <v>0.0</v>
       </c>
       <c r="M33" s="1">
-        <v>2850477.7</v>
+        <v>2519127.42</v>
       </c>
       <c r="N33" s="1">
-        <v>2850477.7</v>
+        <v>2519127.42</v>
       </c>
       <c r="O33" s="1">
-        <v>1.98</v>
+        <v>1.71</v>
       </c>
       <c r="P33">
         <v>1</v>
       </c>
     </row>
     <row r="34" spans="1:16">
       <c r="A34" t="s">
-        <v>104</v>
+        <v>101</v>
       </c>
       <c r="B34" t="s">
-        <v>105</v>
+        <v>102</v>
       </c>
       <c r="C34" s="1">
         <v>19.0</v>
       </c>
       <c r="D34" s="1">
-        <v>917.5</v>
+        <v>883.96</v>
       </c>
       <c r="E34" s="1">
         <v>945.38736842105</v>
       </c>
       <c r="F34" t="s">
         <v>11</v>
       </c>
       <c r="G34">
-        <v>1.15</v>
+        <v>1.17</v>
       </c>
       <c r="H34" s="1">
         <v>15431.11</v>
       </c>
       <c r="I34" s="1">
-        <v>-290.19</v>
+        <v>-1083.56</v>
       </c>
       <c r="J34" s="1">
-        <v>-1.8805516907079</v>
+        <v>-7.0219187083755</v>
       </c>
       <c r="K34">
         <v>0.0</v>
       </c>
       <c r="L34">
         <v>0.0</v>
       </c>
       <c r="M34" s="1">
-        <v>15140.92</v>
+        <v>14347.55</v>
       </c>
       <c r="N34" s="1">
-        <v>15140.92</v>
+        <v>14347.55</v>
       </c>
       <c r="O34" s="1">
         <v>0.01</v>
       </c>
       <c r="P34">
         <v>1</v>
       </c>
     </row>
     <row r="35" spans="1:16">
       <c r="A35" t="s">
-        <v>106</v>
+        <v>103</v>
       </c>
       <c r="B35" t="s">
-        <v>107</v>
+        <v>104</v>
       </c>
       <c r="C35" s="1">
-        <v>7712.0</v>
+        <v>8685.0</v>
       </c>
       <c r="D35" s="1">
-        <v>129.9</v>
+        <v>141.35</v>
       </c>
       <c r="E35" s="1">
-        <v>144.29944761411</v>
+        <v>141.98567990789</v>
       </c>
       <c r="F35" t="s">
         <v>11</v>
       </c>
       <c r="G35">
-        <v>1.15</v>
+        <v>1.17</v>
       </c>
       <c r="H35" s="1">
-        <v>955963.7</v>
+        <v>1060339.89</v>
       </c>
       <c r="I35" s="1">
-        <v>-85864.43</v>
+        <v>-11625.77</v>
       </c>
       <c r="J35" s="1">
-        <v>-8.9819759892557</v>
+        <v>-1.0964191868704</v>
       </c>
       <c r="K35">
         <v>0.0</v>
       </c>
       <c r="L35">
         <v>0.0</v>
       </c>
       <c r="M35" s="1">
-        <v>870099.27</v>
+        <v>1048714.12</v>
       </c>
       <c r="N35" s="1">
-        <v>870099.27</v>
+        <v>1048714.12</v>
       </c>
       <c r="O35" s="1">
-        <v>0.6</v>
+        <v>0.71</v>
       </c>
       <c r="P35">
         <v>1</v>
       </c>
     </row>
     <row r="36" spans="1:16">
       <c r="A36" t="s">
-        <v>108</v>
+        <v>105</v>
       </c>
       <c r="B36" t="s">
-        <v>109</v>
+        <v>106</v>
       </c>
       <c r="C36" s="1">
-        <v>2828.0</v>
+        <v>2638.0</v>
       </c>
       <c r="D36" s="1">
-        <v>321.01</v>
+        <v>351.95</v>
       </c>
       <c r="E36" s="1">
-        <v>395.36653465347</v>
+        <v>395.36653525398</v>
       </c>
       <c r="F36" t="s">
         <v>11</v>
       </c>
       <c r="G36">
-        <v>1.15</v>
+        <v>1.17</v>
       </c>
       <c r="H36" s="1">
-        <v>962027.37</v>
+        <v>897393.28</v>
       </c>
       <c r="I36" s="1">
-        <v>-173547.52</v>
+        <v>-104258.05</v>
       </c>
       <c r="J36" s="1">
-        <v>-18.039769492213</v>
+        <v>-11.617877281185</v>
       </c>
       <c r="K36">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>3.9</v>
+      </c>
+      <c r="L36" t="s">
+        <v>107</v>
       </c>
       <c r="M36" s="1">
-        <v>788479.85</v>
+        <v>793135.23</v>
       </c>
       <c r="N36" s="1">
-        <v>788479.85</v>
+        <v>803424.82</v>
       </c>
       <c r="O36" s="1">
         <v>0.55</v>
       </c>
       <c r="P36">
         <v>1</v>
       </c>
     </row>
     <row r="37" spans="1:16">
       <c r="A37" t="s">
-        <v>110</v>
+        <v>108</v>
       </c>
       <c r="B37" t="s">
-        <v>111</v>
+        <v>109</v>
       </c>
       <c r="C37" s="1">
-        <v>32048.0</v>
+        <v>29900.0</v>
       </c>
       <c r="D37" s="1">
-        <v>43.66</v>
+        <v>49.66</v>
       </c>
       <c r="E37" s="1">
-        <v>42.827194520719</v>
+        <v>42.827194648829</v>
       </c>
       <c r="F37" t="s">
         <v>11</v>
       </c>
       <c r="G37">
-        <v>1.15</v>
+        <v>1.17</v>
       </c>
       <c r="H37" s="1">
-        <v>1180670.9</v>
+        <v>1101537.07</v>
       </c>
       <c r="I37" s="1">
-        <v>34611.75</v>
+        <v>166901.34</v>
       </c>
       <c r="J37" s="1">
-        <v>2.9315324024671</v>
+        <v>15.151677101525</v>
       </c>
       <c r="K37">
         <v>0.0</v>
       </c>
       <c r="L37">
         <v>0.0</v>
       </c>
       <c r="M37" s="1">
-        <v>1215282.65</v>
+        <v>1268438.41</v>
       </c>
       <c r="N37" s="1">
-        <v>1215282.65</v>
+        <v>1268438.41</v>
       </c>
       <c r="O37" s="1">
-        <v>0.84</v>
+        <v>0.86</v>
       </c>
       <c r="P37">
         <v>1</v>
       </c>
     </row>
     <row r="38" spans="1:16">
       <c r="A38" t="s">
+        <v>110</v>
+      </c>
+      <c r="B38" t="s">
+        <v>111</v>
+      </c>
+      <c r="C38" s="1">
+        <v>10162.0</v>
+      </c>
+      <c r="D38" s="1">
+        <v>61.05</v>
+      </c>
+      <c r="E38" s="1">
+        <v>64.118153906711</v>
+      </c>
+      <c r="F38" t="s">
+        <v>11</v>
+      </c>
+      <c r="G38">
+        <v>1.17</v>
+      </c>
+      <c r="H38" s="1">
+        <v>551569.18</v>
+      </c>
+      <c r="I38" s="1">
+        <v>-21593.01</v>
+      </c>
+      <c r="J38" s="1">
+        <v>-3.914832587274</v>
+      </c>
+      <c r="K38">
+        <v>0.12</v>
+      </c>
+      <c r="L38" t="s">
         <v>112</v>
       </c>
-      <c r="B38" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M38" s="1">
-        <v>620191.55</v>
+        <v>529976.17</v>
       </c>
       <c r="N38" s="1">
-        <v>620191.55</v>
+        <v>531170.67</v>
       </c>
       <c r="O38" s="1">
-        <v>0.43</v>
+        <v>0.36</v>
       </c>
       <c r="P38">
         <v>1</v>
       </c>
     </row>
     <row r="39" spans="1:16">
       <c r="A39" t="s">
+        <v>113</v>
+      </c>
+      <c r="B39" t="s">
         <v>114</v>
       </c>
-      <c r="B39" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C39" s="1">
-        <v>3079.0</v>
+        <v>6290.0</v>
       </c>
       <c r="D39" s="1">
-        <v>291.61</v>
+        <v>284.6</v>
       </c>
       <c r="E39" s="1">
-        <v>313.75960701526</v>
+        <v>313.69987917329</v>
       </c>
       <c r="F39" t="s">
         <v>11</v>
       </c>
       <c r="G39">
-        <v>1.15</v>
+        <v>1.17</v>
       </c>
       <c r="H39" s="1">
-        <v>822078.74</v>
+        <v>1677094.94</v>
       </c>
       <c r="I39" s="1">
-        <v>-42240.12</v>
+        <v>-147850.11</v>
       </c>
       <c r="J39" s="1">
-        <v>-5.1382085370557</v>
+        <v>-8.8158461678979</v>
       </c>
       <c r="K39">
-        <v>0.29</v>
+        <v>0.14</v>
       </c>
       <c r="L39">
-        <v>879.83</v>
+        <v>865.36</v>
       </c>
       <c r="M39" s="1">
-        <v>779838.62</v>
+        <v>1529244.83</v>
       </c>
       <c r="N39" s="1">
-        <v>780718.45</v>
+        <v>1530110.19</v>
       </c>
       <c r="O39" s="1">
-        <v>0.54</v>
+        <v>1.04</v>
       </c>
       <c r="P39">
         <v>1</v>
       </c>
     </row>
     <row r="40" spans="1:16">
       <c r="A40" t="s">
+        <v>115</v>
+      </c>
+      <c r="B40" t="s">
         <v>116</v>
       </c>
-      <c r="B40" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C40" s="1">
-        <v>13492.0</v>
+        <v>12588.0</v>
       </c>
       <c r="D40" s="1">
-        <v>73.79</v>
+        <v>78.05</v>
       </c>
       <c r="E40" s="1">
-        <v>84.162429587904</v>
+        <v>84.162429297744</v>
       </c>
       <c r="F40" t="s">
         <v>11</v>
       </c>
       <c r="G40">
-        <v>1.15</v>
+        <v>1.17</v>
       </c>
       <c r="H40" s="1">
-        <v>973017.84</v>
+        <v>907823.05</v>
       </c>
       <c r="I40" s="1">
-        <v>-108315.81</v>
+        <v>-68515.52</v>
       </c>
       <c r="J40" s="1">
-        <v>-11.131944918913</v>
+        <v>-7.5472329106427</v>
       </c>
       <c r="K40">
         <v>0.0</v>
       </c>
       <c r="L40">
         <v>0.0</v>
       </c>
       <c r="M40" s="1">
-        <v>864702.03</v>
+        <v>839307.53</v>
       </c>
       <c r="N40" s="1">
-        <v>864702.03</v>
+        <v>839307.53</v>
       </c>
       <c r="O40" s="1">
-        <v>0.6</v>
+        <v>0.57</v>
       </c>
       <c r="P40">
         <v>1</v>
       </c>
     </row>
     <row r="41" spans="1:16">
       <c r="A41" t="s">
+        <v>117</v>
+      </c>
+      <c r="B41" t="s">
         <v>118</v>
       </c>
-      <c r="B41" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C41" s="1">
-        <v>10834.0</v>
+        <v>10108.0</v>
       </c>
       <c r="D41" s="1">
-        <v>141.11</v>
+        <v>130.4</v>
       </c>
       <c r="E41" s="1">
-        <v>112.2113716079</v>
+        <v>112.21137119114</v>
       </c>
       <c r="F41" t="s">
         <v>11</v>
       </c>
       <c r="G41">
-        <v>1.15</v>
+        <v>1.17</v>
       </c>
       <c r="H41" s="1">
-        <v>1035569.07</v>
+        <v>966174.28</v>
       </c>
       <c r="I41" s="1">
-        <v>292251.09</v>
+        <v>159815.13</v>
       </c>
       <c r="J41" s="1">
-        <v>28.221303480993</v>
+        <v>16.54102508297</v>
       </c>
       <c r="K41">
-        <v>0.5</v>
-[...2 lines deleted...]
-        <v>120</v>
+        <v>0.0</v>
+      </c>
+      <c r="L41">
+        <v>0.0</v>
       </c>
       <c r="M41" s="1">
-        <v>1327820.16</v>
+        <v>1125989.41</v>
       </c>
       <c r="N41" s="1">
-        <v>1333221.41</v>
+        <v>1125989.41</v>
       </c>
       <c r="O41" s="1">
-        <v>0.93</v>
+        <v>0.77</v>
       </c>
       <c r="P41">
         <v>1</v>
       </c>
     </row>
     <row r="42" spans="1:16">
       <c r="A42" t="s">
-        <v>121</v>
+        <v>119</v>
       </c>
       <c r="B42" t="s">
-        <v>122</v>
+        <v>120</v>
       </c>
       <c r="C42" s="1">
-        <v>891.0</v>
+        <v>831.0</v>
       </c>
       <c r="D42" s="1">
-        <v>809.5</v>
+        <v>926.91</v>
       </c>
       <c r="E42" s="1">
-        <v>707.01785634119</v>
+        <v>707.01785800241</v>
       </c>
       <c r="F42" t="s">
         <v>11</v>
       </c>
       <c r="G42">
-        <v>1.15</v>
+        <v>1.17</v>
       </c>
       <c r="H42" s="1">
-        <v>537930.75</v>
+        <v>501706.46</v>
       </c>
       <c r="I42" s="1">
-        <v>88520.37</v>
+        <v>156299.87</v>
       </c>
       <c r="J42" s="1">
-        <v>16.455718510236</v>
+        <v>31.153649087955</v>
       </c>
       <c r="K42">
-        <v>2.78</v>
-[...2 lines deleted...]
-        <v>123</v>
+        <v>0.0</v>
+      </c>
+      <c r="L42">
+        <v>0.0</v>
       </c>
       <c r="M42" s="1">
-        <v>626451.12</v>
+        <v>658006.33</v>
       </c>
       <c r="N42" s="1">
-        <v>628929.86</v>
+        <v>658006.33</v>
       </c>
       <c r="O42" s="1">
-        <v>0.44</v>
+        <v>0.45</v>
       </c>
       <c r="P42">
         <v>1</v>
       </c>
     </row>
     <row r="43" spans="1:16">
       <c r="A43" t="s">
-        <v>124</v>
+        <v>121</v>
       </c>
       <c r="B43" t="s">
-        <v>125</v>
+        <v>122</v>
       </c>
       <c r="C43" s="1">
-        <v>8090.0</v>
+        <v>7548.0</v>
       </c>
       <c r="D43" s="1">
-        <v>328.21</v>
+        <v>335.89</v>
       </c>
       <c r="E43" s="1">
-        <v>367.85395426452</v>
+        <v>367.85395468998</v>
       </c>
       <c r="F43" t="s">
         <v>11</v>
       </c>
       <c r="G43">
-        <v>1.15</v>
+        <v>1.17</v>
       </c>
       <c r="H43" s="1">
-        <v>2542320.44</v>
+        <v>2371994.4</v>
       </c>
       <c r="I43" s="1">
-        <v>-236141.69</v>
+        <v>-206183.94</v>
       </c>
       <c r="J43" s="1">
-        <v>-9.2884313985219</v>
+        <v>-8.6924294593613</v>
       </c>
       <c r="K43">
-        <v>1.42</v>
-[...2 lines deleted...]
-        <v>126</v>
+        <v>0.0</v>
+      </c>
+      <c r="L43">
+        <v>0.0</v>
       </c>
       <c r="M43" s="1">
-        <v>2306178.75</v>
+        <v>2165810.46</v>
       </c>
       <c r="N43" s="1">
-        <v>2317639.02</v>
+        <v>2165810.46</v>
       </c>
       <c r="O43" s="1">
-        <v>1.61</v>
+        <v>1.47</v>
       </c>
       <c r="P43">
         <v>1</v>
       </c>
     </row>
     <row r="44" spans="1:16">
       <c r="A44" t="s">
-        <v>127</v>
+        <v>123</v>
       </c>
       <c r="B44" t="s">
-        <v>128</v>
+        <v>124</v>
       </c>
       <c r="C44" s="1">
-        <v>2020.0</v>
+        <v>2140.0</v>
       </c>
       <c r="D44" s="1">
-        <v>492.65</v>
+        <v>553.07</v>
       </c>
       <c r="E44" s="1">
-        <v>448.53978217822</v>
+        <v>455.56277570093</v>
       </c>
       <c r="F44" t="s">
         <v>11</v>
       </c>
       <c r="G44">
-        <v>1.15</v>
+        <v>1.17</v>
       </c>
       <c r="H44" s="1">
-        <v>774932.0</v>
+        <v>834991.33</v>
       </c>
       <c r="I44" s="1">
-        <v>89403.78</v>
+        <v>176088.29</v>
       </c>
       <c r="J44" s="1">
-        <v>11.536983890199</v>
+        <v>21.088636932314</v>
       </c>
       <c r="K44">
         <v>0.0</v>
       </c>
       <c r="L44">
         <v>0.0</v>
       </c>
       <c r="M44" s="1">
-        <v>864335.78</v>
+        <v>1011079.62</v>
       </c>
       <c r="N44" s="1">
-        <v>864335.78</v>
+        <v>1011079.62</v>
       </c>
       <c r="O44" s="1">
-        <v>0.6</v>
+        <v>0.69</v>
       </c>
       <c r="P44">
         <v>1</v>
       </c>
     </row>
     <row r="45" spans="1:16">
       <c r="A45" t="s">
-        <v>129</v>
+        <v>125</v>
       </c>
       <c r="B45" t="s">
-        <v>130</v>
+        <v>126</v>
       </c>
       <c r="C45" s="1">
-        <v>11002.0</v>
+        <v>6411.0</v>
       </c>
       <c r="D45" s="1">
-        <v>68.13</v>
+        <v>71.14</v>
       </c>
       <c r="E45" s="1">
-        <v>73.231700599891</v>
+        <v>73.231701762596</v>
       </c>
       <c r="F45" t="s">
         <v>11</v>
       </c>
       <c r="G45">
-        <v>1.15</v>
+        <v>1.17</v>
       </c>
       <c r="H45" s="1">
-        <v>691605.52</v>
+        <v>403007.0</v>
       </c>
       <c r="I45" s="1">
-        <v>-40573.03</v>
+        <v>-13396.08</v>
       </c>
       <c r="J45" s="1">
-        <v>-5.866498867736</v>
+        <v>-3.3240315925034</v>
       </c>
       <c r="K45">
         <v>0.0</v>
       </c>
       <c r="L45">
         <v>0.0</v>
       </c>
       <c r="M45" s="1">
-        <v>651032.49</v>
+        <v>389610.92</v>
       </c>
       <c r="N45" s="1">
-        <v>651032.49</v>
+        <v>389610.92</v>
       </c>
       <c r="O45" s="1">
-        <v>0.45</v>
+        <v>0.27</v>
       </c>
       <c r="P45">
         <v>1</v>
       </c>
     </row>
     <row r="46" spans="1:16">
       <c r="A46" t="s">
-        <v>131</v>
+        <v>127</v>
       </c>
       <c r="B46" t="s">
-        <v>132</v>
+        <v>128</v>
       </c>
       <c r="C46" s="1">
-        <v>3332.0</v>
+        <v>380.0</v>
       </c>
       <c r="D46" s="1">
-        <v>479.93</v>
+        <v>482.22</v>
       </c>
       <c r="E46" s="1">
-        <v>254.3075210084</v>
+        <v>466.9812368421</v>
       </c>
       <c r="F46" t="s">
         <v>11</v>
       </c>
       <c r="G46">
-        <v>1.15</v>
+        <v>1.17</v>
       </c>
       <c r="H46" s="1">
-        <v>764809.79</v>
+        <v>153129.75</v>
       </c>
       <c r="I46" s="1">
-        <v>624104.75</v>
+        <v>3408.44</v>
       </c>
       <c r="J46" s="1">
-        <v>81.602609977051</v>
+        <v>2.2258509531949</v>
       </c>
       <c r="K46">
         <v>0.0</v>
       </c>
       <c r="L46">
         <v>0.0</v>
       </c>
       <c r="M46" s="1">
-        <v>1388914.54</v>
+        <v>156538.19</v>
       </c>
       <c r="N46" s="1">
-        <v>1388914.54</v>
+        <v>156538.19</v>
       </c>
       <c r="O46" s="1">
-        <v>0.96</v>
+        <v>0.11</v>
       </c>
       <c r="P46">
         <v>1</v>
       </c>
     </row>
     <row r="47" spans="1:16">
       <c r="A47" t="s">
-        <v>131</v>
+        <v>127</v>
       </c>
       <c r="B47" t="s">
-        <v>132</v>
+        <v>128</v>
       </c>
       <c r="C47" s="1">
-        <v>647.0</v>
+        <v>3332.0</v>
       </c>
       <c r="D47" s="1">
-        <v>479.93</v>
+        <v>482.22</v>
       </c>
       <c r="E47" s="1">
-        <v>466.98123647604</v>
+        <v>254.3075210084</v>
       </c>
       <c r="F47" t="s">
         <v>11</v>
       </c>
       <c r="G47">
-        <v>1.15</v>
+        <v>1.17</v>
       </c>
       <c r="H47" s="1">
-        <v>260723.54</v>
+        <v>764809.79</v>
       </c>
       <c r="I47" s="1">
-        <v>8972.65</v>
+        <v>607782.93</v>
       </c>
       <c r="J47" s="1">
-        <v>3.4414422265055</v>
+        <v>79.468508111017</v>
       </c>
       <c r="K47">
         <v>0.0</v>
       </c>
       <c r="L47">
         <v>0.0</v>
       </c>
       <c r="M47" s="1">
-        <v>269696.19</v>
+        <v>1372592.72</v>
       </c>
       <c r="N47" s="1">
-        <v>269696.19</v>
+        <v>1372592.72</v>
       </c>
       <c r="O47" s="1">
-        <v>0.19</v>
+        <v>0.93</v>
       </c>
       <c r="P47">
         <v>1</v>
       </c>
     </row>
     <row r="48" spans="1:16">
       <c r="A48" t="s">
-        <v>133</v>
+        <v>129</v>
       </c>
       <c r="B48" t="s">
-        <v>134</v>
+        <v>130</v>
       </c>
       <c r="C48" s="1">
-        <v>11091.0</v>
+        <v>10348.0</v>
       </c>
       <c r="D48" s="1">
-        <v>287.97</v>
+        <v>308.28</v>
       </c>
       <c r="E48" s="1">
-        <v>290.08747993869</v>
+        <v>290.08747970622</v>
       </c>
       <c r="F48" t="s">
         <v>11</v>
       </c>
       <c r="G48">
-        <v>1.15</v>
+        <v>1.17</v>
       </c>
       <c r="H48" s="1">
-        <v>2749681.98</v>
+        <v>2565477.34</v>
       </c>
       <c r="I48" s="1">
-        <v>24344.4</v>
+        <v>159690.47</v>
       </c>
       <c r="J48" s="1">
-        <v>0.88535329456536</v>
+        <v>6.2245909371392</v>
       </c>
       <c r="K48">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>0.96</v>
+      </c>
+      <c r="L48" t="s">
+        <v>131</v>
       </c>
       <c r="M48" s="1">
-        <v>2774026.38</v>
+        <v>2725167.81</v>
       </c>
       <c r="N48" s="1">
-        <v>2774026.38</v>
+        <v>2735116.17</v>
       </c>
       <c r="O48" s="1">
-        <v>1.93</v>
+        <v>1.86</v>
       </c>
       <c r="P48">
         <v>1</v>
       </c>
     </row>
     <row r="49" spans="1:16">
       <c r="A49" t="s">
-        <v>135</v>
+        <v>132</v>
       </c>
       <c r="B49" t="s">
-        <v>136</v>
+        <v>133</v>
       </c>
       <c r="C49" s="1">
-        <v>36684.0</v>
+        <v>25595.0</v>
       </c>
       <c r="D49" s="1">
-        <v>27.15</v>
+        <v>29.22</v>
       </c>
       <c r="E49" s="1">
-        <v>32.147454476066</v>
+        <v>32.147454580973</v>
       </c>
       <c r="F49" t="s">
         <v>11</v>
       </c>
       <c r="G49">
-        <v>1.15</v>
+        <v>1.17</v>
       </c>
       <c r="H49" s="1">
-        <v>1006823.62</v>
+        <v>702476.57</v>
       </c>
       <c r="I49" s="1">
-        <v>-141777.72</v>
+        <v>-63585.49</v>
       </c>
       <c r="J49" s="1">
-        <v>-14.081683939834</v>
+        <v>-9.0516171948625</v>
       </c>
       <c r="K49">
         <v>0.0</v>
       </c>
       <c r="L49">
         <v>0.0</v>
       </c>
       <c r="M49" s="1">
-        <v>865045.9</v>
+        <v>638891.08</v>
       </c>
       <c r="N49" s="1">
-        <v>865045.9</v>
+        <v>638891.08</v>
       </c>
       <c r="O49" s="1">
-        <v>0.6</v>
+        <v>0.43</v>
       </c>
       <c r="P49">
         <v>1</v>
       </c>
     </row>
     <row r="50" spans="1:16">
       <c r="A50" t="s">
-        <v>137</v>
+        <v>134</v>
       </c>
       <c r="B50" t="s">
-        <v>138</v>
+        <v>135</v>
       </c>
       <c r="C50" s="1">
-        <v>11692.0</v>
+        <v>6139.0</v>
       </c>
       <c r="D50" s="1">
-        <v>90.6</v>
+        <v>101.83</v>
       </c>
       <c r="E50" s="1">
-        <v>133.66261888471</v>
+        <v>133.66261931911</v>
       </c>
       <c r="F50" t="s">
         <v>11</v>
       </c>
       <c r="G50">
-        <v>1.15</v>
+        <v>1.17</v>
       </c>
       <c r="H50" s="1">
-        <v>1331963.58</v>
+        <v>699360.63</v>
       </c>
       <c r="I50" s="1">
-        <v>-411917.37</v>
+        <v>-165331.61</v>
       </c>
       <c r="J50" s="1">
-        <v>-30.925573055083</v>
+        <v>-23.640394226938</v>
       </c>
       <c r="K50">
         <v>0.0</v>
       </c>
       <c r="L50">
         <v>0.0</v>
       </c>
       <c r="M50" s="1">
-        <v>920046.21</v>
+        <v>534029.02</v>
       </c>
       <c r="N50" s="1">
-        <v>920046.21</v>
+        <v>534029.02</v>
       </c>
       <c r="O50" s="1">
-        <v>0.64</v>
+        <v>0.36</v>
       </c>
       <c r="P50">
         <v>1</v>
       </c>
     </row>
     <row r="51" spans="1:16">
       <c r="A51" t="s">
-        <v>139</v>
+        <v>136</v>
       </c>
       <c r="B51" t="s">
-        <v>140</v>
+        <v>137</v>
       </c>
       <c r="C51" s="1">
-        <v>38080.0</v>
+        <v>35528.0</v>
       </c>
       <c r="D51" s="1">
-        <v>18.33</v>
+        <v>22.31</v>
       </c>
       <c r="E51" s="1">
-        <v>18.909090336135</v>
+        <v>18.909090294979</v>
       </c>
       <c r="F51" t="s">
         <v>11</v>
       </c>
       <c r="G51">
-        <v>1.15</v>
+        <v>1.17</v>
       </c>
       <c r="H51" s="1">
-        <v>614819.25</v>
+        <v>573616.03</v>
       </c>
       <c r="I51" s="1">
-        <v>-8568.85</v>
+        <v>103498.0</v>
       </c>
       <c r="J51" s="1">
-        <v>-1.3937185603736</v>
+        <v>18.043080141955</v>
       </c>
       <c r="K51">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>0.09</v>
+      </c>
+      <c r="L51" t="s">
+        <v>138</v>
       </c>
       <c r="M51" s="1">
-        <v>606250.4</v>
+        <v>677114.03</v>
       </c>
       <c r="N51" s="1">
-        <v>606250.4</v>
+        <v>680302.01</v>
       </c>
       <c r="O51" s="1">
-        <v>0.42</v>
+        <v>0.46</v>
       </c>
       <c r="P51">
         <v>1</v>
       </c>
     </row>
     <row r="52" spans="1:16">
       <c r="A52" t="s">
-        <v>141</v>
+        <v>139</v>
       </c>
       <c r="B52" t="s">
-        <v>142</v>
+        <v>140</v>
       </c>
       <c r="C52" s="1">
-        <v>2776.0</v>
+        <v>1313.0</v>
       </c>
       <c r="D52" s="1">
-        <v>489.8</v>
+        <v>510.3</v>
       </c>
       <c r="E52" s="1">
-        <v>460.85609510086</v>
+        <v>460.85610053313</v>
       </c>
       <c r="F52" t="s">
         <v>11</v>
       </c>
       <c r="G52">
-        <v>1.15</v>
+        <v>1.17</v>
       </c>
       <c r="H52" s="1">
-        <v>1092218.34</v>
+        <v>516600.39</v>
       </c>
       <c r="I52" s="1">
-        <v>88729.94</v>
+        <v>55776.08</v>
       </c>
       <c r="J52" s="1">
-        <v>8.1238280617042</v>
+        <v>10.796755302488</v>
       </c>
       <c r="K52">
-        <v>1.39</v>
-[...2 lines deleted...]
-        <v>143</v>
+        <v>0.0</v>
+      </c>
+      <c r="L52">
+        <v>0.0</v>
       </c>
       <c r="M52" s="1">
-        <v>1180948.28</v>
+        <v>572376.47</v>
       </c>
       <c r="N52" s="1">
-        <v>1184806.01</v>
+        <v>572376.47</v>
       </c>
       <c r="O52" s="1">
-        <v>0.82</v>
+        <v>0.39</v>
       </c>
       <c r="P52">
         <v>1</v>
       </c>
     </row>
     <row r="53" spans="1:16">
       <c r="A53" t="s">
-        <v>144</v>
+        <v>141</v>
       </c>
       <c r="B53" t="s">
-        <v>145</v>
+        <v>142</v>
       </c>
       <c r="C53" s="1">
-        <v>1449.0</v>
+        <v>1352.0</v>
       </c>
       <c r="D53" s="1">
-        <v>567.47</v>
+        <v>615.3</v>
       </c>
       <c r="E53" s="1">
-        <v>556.13495514148</v>
+        <v>556.1349556213</v>
       </c>
       <c r="F53" t="s">
         <v>11</v>
       </c>
       <c r="G53">
-        <v>1.15</v>
+        <v>1.17</v>
       </c>
       <c r="H53" s="1">
-        <v>688059.87</v>
+        <v>641999.27</v>
       </c>
       <c r="I53" s="1">
-        <v>26113.95</v>
+        <v>68649.63</v>
       </c>
       <c r="J53" s="1">
-        <v>3.795301998938</v>
+        <v>10.693100943869</v>
       </c>
       <c r="K53">
-        <v>0.51</v>
+        <v>0.0</v>
       </c>
       <c r="L53">
-        <v>743.82</v>
+        <v>0.0</v>
       </c>
       <c r="M53" s="1">
-        <v>714173.82</v>
+        <v>710648.9</v>
       </c>
       <c r="N53" s="1">
-        <v>714917.64</v>
+        <v>710648.9</v>
       </c>
       <c r="O53" s="1">
-        <v>0.5</v>
+        <v>0.48</v>
       </c>
       <c r="P53">
         <v>1</v>
       </c>
     </row>
     <row r="54" spans="1:16">
       <c r="A54" t="s">
-        <v>146</v>
+        <v>143</v>
       </c>
       <c r="B54" t="s">
-        <v>147</v>
+        <v>144</v>
       </c>
       <c r="C54" s="1">
-        <v>7688.0</v>
+        <v>2438.0</v>
       </c>
       <c r="D54" s="1">
-        <v>89.53</v>
+        <v>504.17</v>
       </c>
       <c r="E54" s="1">
-        <v>77.340401925078</v>
+        <v>556.6281583265</v>
       </c>
       <c r="F54" t="s">
         <v>11</v>
       </c>
       <c r="G54">
-        <v>1.15</v>
+        <v>1.17</v>
       </c>
       <c r="H54" s="1">
-        <v>508574.32</v>
+        <v>1158634.19</v>
       </c>
       <c r="I54" s="1">
-        <v>89251.4</v>
+        <v>-108603.04</v>
       </c>
       <c r="J54" s="1">
-        <v>17.549332809411</v>
+        <v>-9.3733674474081</v>
       </c>
       <c r="K54">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>0.56</v>
+      </c>
+      <c r="L54" t="s">
+        <v>145</v>
       </c>
       <c r="M54" s="1">
-        <v>597825.72</v>
+        <v>1050031.15</v>
       </c>
       <c r="N54" s="1">
-        <v>597825.72</v>
+        <v>1051390.55</v>
       </c>
       <c r="O54" s="1">
-        <v>0.42</v>
+        <v>0.72</v>
       </c>
       <c r="P54">
         <v>1</v>
       </c>
     </row>
     <row r="55" spans="1:16">
       <c r="A55" t="s">
-        <v>148</v>
+        <v>146</v>
       </c>
       <c r="B55" t="s">
-        <v>149</v>
+        <v>147</v>
       </c>
       <c r="C55" s="1">
-        <v>2613.0</v>
+        <v>15548.0</v>
       </c>
       <c r="D55" s="1">
-        <v>491.14</v>
+        <v>111.9</v>
       </c>
       <c r="E55" s="1">
-        <v>556.62815920398</v>
+        <v>80.401532029843</v>
       </c>
       <c r="F55" t="s">
         <v>11</v>
       </c>
       <c r="G55">
-        <v>1.15</v>
+        <v>1.17</v>
       </c>
       <c r="H55" s="1">
-        <v>1241801.12</v>
+        <v>1067491.19</v>
       </c>
       <c r="I55" s="1">
-        <v>-127154.12</v>
+        <v>418773.29</v>
       </c>
       <c r="J55" s="1">
-        <v>-10.239491489587</v>
+        <v>39.229671769001</v>
       </c>
       <c r="K55">
         <v>0.0</v>
       </c>
       <c r="L55">
         <v>0.0</v>
       </c>
       <c r="M55" s="1">
-        <v>1114647.0</v>
+        <v>1486264.48</v>
       </c>
       <c r="N55" s="1">
-        <v>1114647.0</v>
+        <v>1486264.48</v>
       </c>
       <c r="O55" s="1">
-        <v>0.77</v>
+        <v>1.01</v>
       </c>
       <c r="P55">
         <v>1</v>
       </c>
     </row>
     <row r="56" spans="1:16">
       <c r="A56" t="s">
-        <v>150</v>
+        <v>148</v>
       </c>
       <c r="B56" t="s">
-        <v>151</v>
+        <v>149</v>
       </c>
       <c r="C56" s="1">
-        <v>18194.0</v>
+        <v>8197.0</v>
       </c>
       <c r="D56" s="1">
-        <v>114.2</v>
+        <v>675.03</v>
       </c>
       <c r="E56" s="1">
-        <v>80.401531823678</v>
+        <v>713.46106380383</v>
       </c>
       <c r="F56" t="s">
         <v>11</v>
       </c>
       <c r="G56">
-        <v>1.15</v>
+        <v>1.17</v>
       </c>
       <c r="H56" s="1">
-        <v>1249159.68</v>
+        <v>4989715.75</v>
       </c>
       <c r="I56" s="1">
-        <v>555465.15</v>
+        <v>-262891.12</v>
       </c>
       <c r="J56" s="1">
-        <v>44.467105278326</v>
+        <v>-5.2686592417614</v>
       </c>
       <c r="K56">
-        <v>0.52</v>
-[...2 lines deleted...]
-        <v>152</v>
+        <v>0.0</v>
+      </c>
+      <c r="L56">
+        <v>0.0</v>
       </c>
       <c r="M56" s="1">
-        <v>1804624.83</v>
+        <v>4726824.63</v>
       </c>
       <c r="N56" s="1">
-        <v>1814027.21</v>
+        <v>4726824.63</v>
       </c>
       <c r="O56" s="1">
-        <v>1.26</v>
+        <v>3.22</v>
       </c>
       <c r="P56">
         <v>1</v>
       </c>
     </row>
     <row r="57" spans="1:16">
       <c r="A57" t="s">
-        <v>153</v>
+        <v>150</v>
       </c>
       <c r="B57" t="s">
-        <v>154</v>
+        <v>151</v>
       </c>
       <c r="C57" s="1">
-        <v>8607.0</v>
+        <v>1552.0</v>
       </c>
       <c r="D57" s="1">
-        <v>606.7</v>
+        <v>77.7</v>
       </c>
       <c r="E57" s="1">
-        <v>716.39081096782</v>
+        <v>80.395496134021</v>
       </c>
       <c r="F57" t="s">
         <v>11</v>
       </c>
       <c r="G57">
-        <v>1.15</v>
+        <v>1.17</v>
       </c>
       <c r="H57" s="1">
-        <v>5259300.2</v>
+        <v>106529.07</v>
       </c>
       <c r="I57" s="1">
-        <v>-723870.58</v>
+        <v>-3513.18</v>
       </c>
       <c r="J57" s="1">
-        <v>-13.763629237213</v>
+        <v>-3.2978603868409</v>
       </c>
       <c r="K57">
-        <v>0.32</v>
-[...2 lines deleted...]
-        <v>155</v>
+        <v>0.0</v>
+      </c>
+      <c r="L57">
+        <v>0.0</v>
       </c>
       <c r="M57" s="1">
-        <v>4535429.62</v>
+        <v>103015.89</v>
       </c>
       <c r="N57" s="1">
-        <v>4538176.9</v>
+        <v>103015.89</v>
       </c>
       <c r="O57" s="1">
-        <v>3.15</v>
+        <v>0.07</v>
       </c>
       <c r="P57">
         <v>1</v>
       </c>
     </row>
     <row r="58" spans="1:16">
       <c r="A58" t="s">
-        <v>156</v>
+        <v>152</v>
       </c>
       <c r="B58" t="s">
-        <v>157</v>
+        <v>153</v>
       </c>
       <c r="C58" s="1">
-        <v>8394.0</v>
+        <v>6307.0</v>
       </c>
       <c r="D58" s="1">
-        <v>68.61</v>
+        <v>496.72</v>
       </c>
       <c r="E58" s="1">
-        <v>80.395493209435</v>
+        <v>393.88281433328</v>
       </c>
       <c r="F58" t="s">
         <v>11</v>
       </c>
       <c r="G58">
-        <v>1.15</v>
+        <v>1.17</v>
       </c>
       <c r="H58" s="1">
-        <v>576162.99</v>
+        <v>2123994.87</v>
       </c>
       <c r="I58" s="1">
-        <v>-75956.85</v>
+        <v>552250.68</v>
       </c>
       <c r="J58" s="1">
-        <v>-13.183222684956</v>
+        <v>26.000565622835</v>
       </c>
       <c r="K58">
         <v>0.0</v>
       </c>
       <c r="L58">
         <v>0.0</v>
       </c>
       <c r="M58" s="1">
-        <v>500206.14</v>
+        <v>2676245.55</v>
       </c>
       <c r="N58" s="1">
-        <v>500206.14</v>
+        <v>2676245.55</v>
       </c>
       <c r="O58" s="1">
-        <v>0.35</v>
+        <v>1.82</v>
       </c>
       <c r="P58">
         <v>1</v>
       </c>
     </row>
     <row r="59" spans="1:16">
       <c r="A59" t="s">
-        <v>158</v>
+        <v>154</v>
       </c>
       <c r="B59" t="s">
-        <v>159</v>
+        <v>155</v>
       </c>
       <c r="C59" s="1">
-        <v>5133.0</v>
+        <v>22958.0</v>
       </c>
       <c r="D59" s="1">
-        <v>444.27</v>
+        <v>424.62</v>
       </c>
       <c r="E59" s="1">
-        <v>397.34622637834</v>
+        <v>493.77856564161</v>
       </c>
       <c r="F59" t="s">
         <v>11</v>
       </c>
       <c r="G59">
-        <v>1.15</v>
+        <v>1.17</v>
       </c>
       <c r="H59" s="1">
-        <v>1741343.8</v>
+        <v>9689394.04</v>
       </c>
       <c r="I59" s="1">
-        <v>239320.56</v>
+        <v>-1361676.67</v>
       </c>
       <c r="J59" s="1">
-        <v>13.743441128627</v>
+        <v>-14.053269630471</v>
       </c>
       <c r="K59">
         <v>0.0</v>
       </c>
       <c r="L59">
         <v>0.0</v>
       </c>
       <c r="M59" s="1">
-        <v>1980664.36</v>
+        <v>8327717.37</v>
       </c>
       <c r="N59" s="1">
-        <v>1980664.36</v>
+        <v>8327717.37</v>
       </c>
       <c r="O59" s="1">
-        <v>1.38</v>
+        <v>5.67</v>
       </c>
       <c r="P59">
         <v>1</v>
       </c>
     </row>
     <row r="60" spans="1:16">
       <c r="A60" t="s">
-        <v>160</v>
+        <v>156</v>
       </c>
       <c r="B60" t="s">
-        <v>161</v>
+        <v>157</v>
       </c>
       <c r="C60" s="1">
-        <v>23777.0</v>
+        <v>5663.0</v>
       </c>
       <c r="D60" s="1">
-        <v>389.02</v>
+        <v>188.07</v>
       </c>
       <c r="E60" s="1">
-        <v>500.10573747739</v>
+        <v>144.26844428748</v>
       </c>
       <c r="F60" t="s">
         <v>11</v>
       </c>
       <c r="G60">
-        <v>1.15</v>
+        <v>1.17</v>
       </c>
       <c r="H60" s="1">
-        <v>10157685.5</v>
+        <v>697656.25</v>
       </c>
       <c r="I60" s="1">
-        <v>-2123874.29</v>
+        <v>212168.12</v>
       </c>
       <c r="J60" s="1">
-        <v>-20.909037693675</v>
+        <v>30.411555834267</v>
       </c>
       <c r="K60">
         <v>0.0</v>
       </c>
       <c r="L60">
         <v>0.0</v>
       </c>
       <c r="M60" s="1">
-        <v>8033811.21</v>
+        <v>909824.37</v>
       </c>
       <c r="N60" s="1">
-        <v>8033811.21</v>
+        <v>909824.37</v>
       </c>
       <c r="O60" s="1">
-        <v>5.58</v>
+        <v>0.62</v>
       </c>
       <c r="P60">
         <v>1</v>
       </c>
     </row>
     <row r="61" spans="1:16">
       <c r="A61" t="s">
-        <v>162</v>
+        <v>158</v>
       </c>
       <c r="B61" t="s">
-        <v>163</v>
+        <v>159</v>
       </c>
       <c r="C61" s="1">
-        <v>6070.0</v>
+        <v>9949.0</v>
       </c>
       <c r="D61" s="1">
-        <v>158.55</v>
+        <v>92.44</v>
       </c>
       <c r="E61" s="1">
-        <v>144.26844481054</v>
+        <v>94.119698462157</v>
       </c>
       <c r="F61" t="s">
         <v>11</v>
       </c>
       <c r="G61">
-        <v>1.15</v>
+        <v>1.17</v>
       </c>
       <c r="H61" s="1">
-        <v>747796.83</v>
+        <v>803120.34</v>
       </c>
       <c r="I61" s="1">
-        <v>88090.17</v>
+        <v>-17467.21</v>
       </c>
       <c r="J61" s="1">
-        <v>11.779960340297</v>
+        <v>-2.1749181448947</v>
       </c>
       <c r="K61">
         <v>0.0</v>
       </c>
       <c r="L61">
         <v>0.0</v>
       </c>
       <c r="M61" s="1">
-        <v>835887.0</v>
+        <v>785653.13</v>
       </c>
       <c r="N61" s="1">
-        <v>835887.0</v>
+        <v>785653.13</v>
       </c>
       <c r="O61" s="1">
-        <v>0.58</v>
+        <v>0.53</v>
       </c>
       <c r="P61">
         <v>1</v>
       </c>
     </row>
     <row r="62" spans="1:16">
       <c r="A62" t="s">
-        <v>164</v>
+        <v>158</v>
       </c>
       <c r="B62" t="s">
-        <v>165</v>
+        <v>159</v>
       </c>
       <c r="C62" s="1">
         <v>11660.0</v>
       </c>
       <c r="D62" s="1">
-        <v>91.74</v>
+        <v>92.44</v>
       </c>
       <c r="E62" s="1">
         <v>43.225473413379</v>
       </c>
       <c r="F62" t="s">
         <v>11</v>
       </c>
       <c r="G62">
-        <v>1.15</v>
+        <v>1.17</v>
       </c>
       <c r="H62" s="1">
         <v>457315.67</v>
       </c>
       <c r="I62" s="1">
-        <v>471757.5</v>
+        <v>463451.8</v>
       </c>
       <c r="J62" s="1">
-        <v>103.15795651612</v>
+        <v>101.34177121025</v>
       </c>
       <c r="K62">
         <v>0.0</v>
       </c>
       <c r="L62">
         <v>0.0</v>
       </c>
       <c r="M62" s="1">
-        <v>929073.17</v>
+        <v>920767.47</v>
       </c>
       <c r="N62" s="1">
-        <v>929073.17</v>
+        <v>920767.47</v>
       </c>
       <c r="O62" s="1">
-        <v>0.65</v>
+        <v>0.63</v>
       </c>
       <c r="P62">
         <v>1</v>
       </c>
     </row>
     <row r="63" spans="1:16">
       <c r="A63" t="s">
-        <v>164</v>
+        <v>160</v>
       </c>
       <c r="B63" t="s">
-        <v>165</v>
+        <v>161</v>
       </c>
       <c r="C63" s="1">
-        <v>9874.0</v>
+        <v>2991.0</v>
       </c>
       <c r="D63" s="1">
-        <v>91.74</v>
+        <v>120.7</v>
       </c>
       <c r="E63" s="1">
-        <v>93.772478225643</v>
+        <v>116.83629889669</v>
       </c>
       <c r="F63" t="s">
         <v>11</v>
       </c>
       <c r="G63">
-        <v>1.15</v>
+        <v>1.17</v>
       </c>
       <c r="H63" s="1">
-        <v>792523.33</v>
+        <v>295824.41</v>
       </c>
       <c r="I63" s="1">
-        <v>-5759.31</v>
+        <v>12576.15</v>
       </c>
       <c r="J63" s="1">
-        <v>-0.72670542077291</v>
+        <v>4.2512211889479</v>
       </c>
       <c r="K63">
         <v>0.0</v>
       </c>
       <c r="L63">
         <v>0.0</v>
       </c>
       <c r="M63" s="1">
-        <v>786764.02</v>
+        <v>308400.56</v>
       </c>
       <c r="N63" s="1">
-        <v>786764.02</v>
+        <v>308400.56</v>
       </c>
       <c r="O63" s="1">
-        <v>0.55</v>
+        <v>0.21</v>
       </c>
       <c r="P63">
         <v>1</v>
       </c>
     </row>
     <row r="64" spans="1:16">
       <c r="A64" t="s">
-        <v>166</v>
+        <v>162</v>
       </c>
       <c r="B64" t="s">
-        <v>167</v>
+        <v>163</v>
       </c>
       <c r="C64" s="1">
-        <v>3206.0</v>
+        <v>14871.0</v>
       </c>
       <c r="D64" s="1">
-        <v>99.2</v>
+        <v>95.28</v>
       </c>
       <c r="E64" s="1">
-        <v>116.83629756706</v>
+        <v>74.798555577971</v>
       </c>
       <c r="F64" t="s">
         <v>11</v>
       </c>
       <c r="G64">
-        <v>1.15</v>
+        <v>1.17</v>
       </c>
       <c r="H64" s="1">
-        <v>317088.95</v>
+        <v>951659.1</v>
       </c>
       <c r="I64" s="1">
-        <v>-40860.87</v>
+        <v>258753.41</v>
       </c>
       <c r="J64" s="1">
-        <v>-12.886248480119</v>
+        <v>27.189716359566</v>
       </c>
       <c r="K64">
-        <v>0.16</v>
+        <v>0.0</v>
       </c>
       <c r="L64">
-        <v>515.64</v>
+        <v>0.0</v>
       </c>
       <c r="M64" s="1">
-        <v>276228.08</v>
+        <v>1210412.51</v>
       </c>
       <c r="N64" s="1">
-        <v>276743.72</v>
+        <v>1210412.51</v>
       </c>
       <c r="O64" s="1">
-        <v>0.19</v>
+        <v>0.82</v>
       </c>
       <c r="P64">
         <v>1</v>
       </c>
     </row>
     <row r="65" spans="1:16">
       <c r="A65" t="s">
-        <v>168</v>
+        <v>164</v>
       </c>
       <c r="B65" t="s">
-        <v>169</v>
+        <v>165</v>
       </c>
       <c r="C65" s="1">
-        <v>24318.0</v>
+        <v>30757.0</v>
       </c>
       <c r="D65" s="1">
-        <v>92.41</v>
+        <v>208.27</v>
       </c>
       <c r="E65" s="1">
-        <v>74.798555802286</v>
+        <v>85.334505966121</v>
       </c>
       <c r="F65" t="s">
         <v>11</v>
       </c>
       <c r="G65">
-        <v>1.15</v>
+        <v>1.17</v>
       </c>
       <c r="H65" s="1">
-        <v>1556213.17</v>
+        <v>2465459.21</v>
       </c>
       <c r="I65" s="1">
-        <v>395605.46</v>
+        <v>3006743.41</v>
       </c>
       <c r="J65" s="1">
-        <v>25.421032775349</v>
+        <v>121.95470108792</v>
       </c>
       <c r="K65">
         <v>0.0</v>
       </c>
       <c r="L65">
         <v>0.0</v>
       </c>
       <c r="M65" s="1">
-        <v>1951818.63</v>
+        <v>5472202.62</v>
       </c>
       <c r="N65" s="1">
-        <v>1951818.63</v>
+        <v>5472202.62</v>
       </c>
       <c r="O65" s="1">
-        <v>1.36</v>
+        <v>3.72</v>
       </c>
       <c r="P65">
         <v>1</v>
       </c>
     </row>
     <row r="66" spans="1:16">
       <c r="A66" t="s">
-        <v>170</v>
+        <v>164</v>
       </c>
       <c r="B66" t="s">
-        <v>171</v>
+        <v>165</v>
       </c>
       <c r="C66" s="1">
-        <v>49373.0</v>
+        <v>44003.0</v>
       </c>
       <c r="D66" s="1">
-        <v>178.56</v>
+        <v>208.27</v>
       </c>
       <c r="E66" s="1">
-        <v>148.50698114354</v>
+        <v>148.50698111492</v>
       </c>
       <c r="F66" t="s">
         <v>11</v>
       </c>
       <c r="G66">
-        <v>1.15</v>
+        <v>1.17</v>
       </c>
       <c r="H66" s="1">
-        <v>6269871.91</v>
+        <v>5587936.19</v>
       </c>
       <c r="I66" s="1">
-        <v>1387263.52</v>
+        <v>2240959.08</v>
       </c>
       <c r="J66" s="1">
-        <v>22.125867001962</v>
+        <v>40.103519507083</v>
       </c>
       <c r="K66">
-        <v>0.01</v>
+        <v>0.0</v>
       </c>
       <c r="L66">
-        <v>300.18</v>
+        <v>0.0</v>
       </c>
       <c r="M66" s="1">
-        <v>7657135.43</v>
+        <v>7828895.27</v>
       </c>
       <c r="N66" s="1">
-        <v>7657435.61</v>
+        <v>7828895.27</v>
       </c>
       <c r="O66" s="1">
-        <v>5.32</v>
+        <v>5.33</v>
       </c>
       <c r="P66">
         <v>1</v>
       </c>
     </row>
     <row r="67" spans="1:16">
       <c r="A67" t="s">
-        <v>170</v>
+        <v>166</v>
       </c>
       <c r="B67" t="s">
-        <v>171</v>
+        <v>167</v>
       </c>
       <c r="C67" s="1">
-        <v>30757.0</v>
+        <v>16014.0</v>
       </c>
       <c r="D67" s="1">
-        <v>178.56</v>
+        <v>75.98</v>
       </c>
       <c r="E67" s="1">
-        <v>85.334505966121</v>
+        <v>90.717896840265</v>
       </c>
       <c r="F67" t="s">
         <v>11</v>
       </c>
       <c r="G67">
-        <v>1.15</v>
+        <v>1.17</v>
       </c>
       <c r="H67" s="1">
-        <v>2465459.21</v>
+        <v>1237466.04</v>
       </c>
       <c r="I67" s="1">
-        <v>2304567.21</v>
+        <v>-198047.18</v>
       </c>
       <c r="J67" s="1">
-        <v>93.474156889418</v>
+        <v>-16.004251720718</v>
       </c>
       <c r="K67">
-        <v>0.01</v>
+        <v>0.0</v>
       </c>
       <c r="L67">
-        <v>187.0</v>
+        <v>0.0</v>
       </c>
       <c r="M67" s="1">
-        <v>4770026.42</v>
+        <v>1039418.86</v>
       </c>
       <c r="N67" s="1">
-        <v>4770213.42</v>
+        <v>1039418.86</v>
       </c>
       <c r="O67" s="1">
-        <v>3.31</v>
+        <v>0.71</v>
       </c>
       <c r="P67">
         <v>1</v>
       </c>
     </row>
     <row r="68" spans="1:16">
       <c r="A68" t="s">
-        <v>172</v>
+        <v>168</v>
       </c>
       <c r="B68" t="s">
-        <v>173</v>
+        <v>169</v>
       </c>
       <c r="C68" s="1">
-        <v>17164.0</v>
+        <v>46388.0</v>
       </c>
       <c r="D68" s="1">
-        <v>80.76</v>
+        <v>36.25</v>
       </c>
       <c r="E68" s="1">
-        <v>90.717896760662</v>
+        <v>42.477591618522</v>
       </c>
       <c r="F68" t="s">
         <v>11</v>
       </c>
       <c r="G68">
-        <v>1.15</v>
+        <v>1.17</v>
       </c>
       <c r="H68" s="1">
-        <v>1326331.16</v>
+        <v>1675865.42</v>
       </c>
       <c r="I68" s="1">
-        <v>-122383.93</v>
+        <v>-239367.04</v>
       </c>
       <c r="J68" s="1">
-        <v>-9.2272528679791</v>
+        <v>-14.283189875712</v>
       </c>
       <c r="K68">
         <v>0.0</v>
       </c>
       <c r="L68">
         <v>0.0</v>
       </c>
       <c r="M68" s="1">
-        <v>1203947.23</v>
+        <v>1436498.38</v>
       </c>
       <c r="N68" s="1">
-        <v>1203947.23</v>
+        <v>1436498.38</v>
       </c>
       <c r="O68" s="1">
-        <v>0.84</v>
+        <v>0.98</v>
       </c>
       <c r="P68">
         <v>1</v>
       </c>
     </row>
     <row r="69" spans="1:16">
       <c r="A69" t="s">
-        <v>174</v>
+        <v>170</v>
       </c>
       <c r="B69" t="s">
-        <v>175</v>
+        <v>171</v>
       </c>
       <c r="C69" s="1">
-        <v>25001.0</v>
+        <v>12609.0</v>
       </c>
       <c r="D69" s="1">
-        <v>38.87</v>
+        <v>173.28</v>
       </c>
       <c r="E69" s="1">
-        <v>47.665141394344</v>
+        <v>178.75728051392</v>
       </c>
       <c r="F69" t="s">
         <v>11</v>
       </c>
       <c r="G69">
-        <v>1.15</v>
+        <v>1.17</v>
       </c>
       <c r="H69" s="1">
-        <v>1017241.82</v>
+        <v>1921359.34</v>
       </c>
       <c r="I69" s="1">
-        <v>-173198.85</v>
+        <v>-54891.27</v>
       </c>
       <c r="J69" s="1">
-        <v>-17.02632025097</v>
+        <v>-2.856897658717</v>
       </c>
       <c r="K69">
         <v>0.0</v>
       </c>
       <c r="L69">
         <v>0.0</v>
       </c>
       <c r="M69" s="1">
-        <v>844042.97</v>
+        <v>1866468.07</v>
       </c>
       <c r="N69" s="1">
-        <v>844042.97</v>
+        <v>1866468.07</v>
       </c>
       <c r="O69" s="1">
-        <v>0.59</v>
+        <v>1.27</v>
       </c>
       <c r="P69">
         <v>1</v>
       </c>
     </row>
     <row r="70" spans="1:16">
       <c r="A70" t="s">
-        <v>176</v>
+        <v>172</v>
       </c>
       <c r="B70" t="s">
-        <v>177</v>
+        <v>173</v>
       </c>
       <c r="C70" s="1">
-        <v>13515.0</v>
+        <v>12278.0</v>
       </c>
       <c r="D70" s="1">
-        <v>155.52</v>
+        <v>143.09</v>
       </c>
       <c r="E70" s="1">
-        <v>178.75728079911</v>
+        <v>141.68447955693</v>
       </c>
       <c r="F70" t="s">
         <v>11</v>
       </c>
       <c r="G70">
-        <v>1.15</v>
+        <v>1.17</v>
       </c>
       <c r="H70" s="1">
-        <v>2059415.61</v>
+        <v>1472804.07</v>
       </c>
       <c r="I70" s="1">
-        <v>-233860.57</v>
+        <v>28015.18</v>
       </c>
       <c r="J70" s="1">
-        <v>-11.355676283332</v>
+        <v>1.902166117724</v>
       </c>
       <c r="K70">
         <v>0.0</v>
       </c>
       <c r="L70">
         <v>0.0</v>
       </c>
       <c r="M70" s="1">
-        <v>1825555.04</v>
+        <v>1500819.25</v>
       </c>
       <c r="N70" s="1">
-        <v>1825555.04</v>
+        <v>1500819.25</v>
       </c>
       <c r="O70" s="1">
-        <v>1.27</v>
+        <v>1.02</v>
       </c>
       <c r="P70">
         <v>1</v>
       </c>
     </row>
     <row r="71" spans="1:16">
       <c r="A71" t="s">
-        <v>178</v>
+        <v>174</v>
       </c>
       <c r="B71" t="s">
-        <v>179</v>
+        <v>175</v>
       </c>
       <c r="C71" s="1">
-        <v>5883.0</v>
+        <v>8124.0</v>
       </c>
       <c r="D71" s="1">
-        <v>169.74</v>
+        <v>178.54</v>
       </c>
       <c r="E71" s="1">
-        <v>189.92279279279</v>
+        <v>180.36083087149</v>
       </c>
       <c r="F71" t="s">
         <v>11</v>
       </c>
       <c r="G71">
-        <v>1.15</v>
+        <v>1.17</v>
       </c>
       <c r="H71" s="1">
-        <v>956173.83</v>
+        <v>1259057.56</v>
       </c>
       <c r="I71" s="1">
-        <v>-88861.18</v>
+        <v>-19984.47</v>
       </c>
       <c r="J71" s="1">
-        <v>-9.2934126841769</v>
+        <v>-1.5872562649161</v>
       </c>
       <c r="K71">
         <v>0.0</v>
       </c>
       <c r="L71">
         <v>0.0</v>
       </c>
       <c r="M71" s="1">
-        <v>867312.65</v>
+        <v>1239073.09</v>
       </c>
       <c r="N71" s="1">
-        <v>867312.65</v>
+        <v>1239073.09</v>
       </c>
       <c r="O71" s="1">
-        <v>0.6</v>
+        <v>0.84</v>
       </c>
       <c r="P71">
         <v>1</v>
       </c>
     </row>
     <row r="72" spans="1:16">
       <c r="A72" t="s">
-        <v>180</v>
+        <v>176</v>
       </c>
       <c r="B72" t="s">
-        <v>181</v>
+        <v>177</v>
       </c>
       <c r="C72" s="1">
-        <v>1750.0</v>
+        <v>2037.0</v>
       </c>
       <c r="D72" s="1">
-        <v>900.01</v>
+        <v>974.47</v>
       </c>
       <c r="E72" s="1">
-        <v>933.85114857143</v>
+        <v>931.29937162494</v>
       </c>
       <c r="F72" t="s">
         <v>11</v>
       </c>
       <c r="G72">
+        <v>1.17</v>
+      </c>
+      <c r="H72" s="1">
+        <v>1626865.95</v>
+      </c>
+      <c r="I72" s="1">
+        <v>68841.71</v>
+      </c>
+      <c r="J72" s="1">
+        <v>4.2315539273534</v>
+      </c>
+      <c r="K72">
+        <v>0.0</v>
+      </c>
+      <c r="L72">
+        <v>0.0</v>
+      </c>
+      <c r="M72" s="1">
+        <v>1695707.66</v>
+      </c>
+      <c r="N72" s="1">
+        <v>1695707.66</v>
+      </c>
+      <c r="O72" s="1">
         <v>1.15</v>
-      </c>
-[...22 lines deleted...]
-        <v>0.95</v>
       </c>
       <c r="P72">
         <v>1</v>
       </c>
     </row>
     <row r="73" spans="1:16">
       <c r="A73" t="s">
-        <v>182</v>
+        <v>178</v>
       </c>
       <c r="B73" t="s">
-        <v>183</v>
+        <v>179</v>
       </c>
       <c r="C73" s="1">
-        <v>7187.0</v>
+        <v>1135.0</v>
       </c>
       <c r="D73" s="1">
-        <v>178.34</v>
+        <v>162.85</v>
       </c>
       <c r="E73" s="1">
-        <v>121.23546542368</v>
+        <v>121.23546255507</v>
       </c>
       <c r="F73" t="s">
         <v>11</v>
       </c>
       <c r="G73">
-        <v>1.15</v>
+        <v>1.17</v>
       </c>
       <c r="H73" s="1">
-        <v>744003.03</v>
+        <v>117495.96</v>
       </c>
       <c r="I73" s="1">
-        <v>369237.58</v>
+        <v>40401.49</v>
       </c>
       <c r="J73" s="1">
-        <v>49.628504873159</v>
+        <v>34.385429081987</v>
       </c>
       <c r="K73">
         <v>0.0</v>
       </c>
       <c r="L73">
         <v>0.0</v>
       </c>
       <c r="M73" s="1">
-        <v>1113240.61</v>
+        <v>157897.45</v>
       </c>
       <c r="N73" s="1">
-        <v>1113240.61</v>
+        <v>157897.45</v>
       </c>
       <c r="O73" s="1">
-        <v>0.77</v>
+        <v>0.11</v>
       </c>
       <c r="P73">
         <v>1</v>
       </c>
     </row>
     <row r="74" spans="1:16">
       <c r="A74" t="s">
-        <v>184</v>
+        <v>180</v>
       </c>
       <c r="B74" t="s">
-        <v>185</v>
+        <v>181</v>
       </c>
       <c r="C74" s="1">
-        <v>11997.0</v>
+        <v>11193.0</v>
       </c>
       <c r="D74" s="1">
-        <v>144.84</v>
+        <v>148.18</v>
       </c>
       <c r="E74" s="1">
-        <v>158.59507210136</v>
+        <v>158.59507191995</v>
       </c>
       <c r="F74" t="s">
         <v>11</v>
       </c>
       <c r="G74">
-        <v>1.15</v>
+        <v>1.17</v>
       </c>
       <c r="H74" s="1">
-        <v>1624440.8</v>
+        <v>1515576.05</v>
       </c>
       <c r="I74" s="1">
-        <v>-115216.43</v>
+        <v>-98713.98</v>
       </c>
       <c r="J74" s="1">
-        <v>-7.0926826019145</v>
+        <v>-6.5132976995777</v>
       </c>
       <c r="K74">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>0.65</v>
+      </c>
+      <c r="L74" t="s">
+        <v>182</v>
       </c>
       <c r="M74" s="1">
-        <v>1509224.37</v>
+        <v>1416862.07</v>
       </c>
       <c r="N74" s="1">
-        <v>1509224.37</v>
+        <v>1424147.66</v>
       </c>
       <c r="O74" s="1">
-        <v>1.05</v>
+        <v>0.97</v>
       </c>
       <c r="P74">
         <v>1</v>
       </c>
     </row>
     <row r="75" spans="1:16">
       <c r="A75" t="s">
-        <v>186</v>
+        <v>183</v>
       </c>
       <c r="B75" t="s">
-        <v>187</v>
+        <v>184</v>
       </c>
       <c r="C75" s="1">
-        <v>5087.0</v>
+        <v>3730.0</v>
       </c>
       <c r="D75" s="1">
-        <v>202.68</v>
+        <v>200.89</v>
       </c>
       <c r="E75" s="1">
-        <v>254.02156870454</v>
+        <v>254.02156836461</v>
       </c>
       <c r="F75" t="s">
         <v>11</v>
       </c>
       <c r="G75">
-        <v>1.15</v>
+        <v>1.17</v>
       </c>
       <c r="H75" s="1">
-        <v>1104687.23</v>
+        <v>810002.62</v>
       </c>
       <c r="I75" s="1">
-        <v>-209187.89</v>
+        <v>-169886.7</v>
       </c>
       <c r="J75" s="1">
-        <v>-18.936390710337</v>
+        <v>-20.973598826137</v>
       </c>
       <c r="K75">
         <v>0.0</v>
       </c>
       <c r="L75">
         <v>0.0</v>
       </c>
       <c r="M75" s="1">
-        <v>895499.34</v>
+        <v>640115.92</v>
       </c>
       <c r="N75" s="1">
-        <v>895499.34</v>
+        <v>640115.92</v>
       </c>
       <c r="O75" s="1">
-        <v>0.62</v>
+        <v>0.44</v>
       </c>
       <c r="P75">
         <v>1</v>
       </c>
     </row>
     <row r="76" spans="1:16">
       <c r="A76" t="s">
-        <v>188</v>
+        <v>185</v>
       </c>
       <c r="B76" t="s">
-        <v>189</v>
+        <v>186</v>
       </c>
       <c r="C76" s="1">
-        <v>8844.0</v>
+        <v>8251.0</v>
       </c>
       <c r="D76" s="1">
-        <v>131.09</v>
+        <v>142.1</v>
       </c>
       <c r="E76" s="1">
-        <v>108.40553143374</v>
+        <v>108.40553145073</v>
       </c>
       <c r="F76" t="s">
         <v>11</v>
       </c>
       <c r="G76">
-        <v>1.15</v>
+        <v>1.17</v>
       </c>
       <c r="H76" s="1">
-        <v>818667.5</v>
+        <v>763774.94</v>
       </c>
       <c r="I76" s="1">
-        <v>188289.52</v>
+        <v>237820.05</v>
       </c>
       <c r="J76" s="1">
-        <v>22.9995107904</v>
+        <v>31.137451302081</v>
       </c>
       <c r="K76">
-        <v>0.65</v>
-[...2 lines deleted...]
-        <v>190</v>
+        <v>0.0</v>
+      </c>
+      <c r="L76">
+        <v>0.0</v>
       </c>
       <c r="M76" s="1">
-        <v>1006957.02</v>
+        <v>1001594.99</v>
       </c>
       <c r="N76" s="1">
-        <v>1012710.41</v>
+        <v>1001594.99</v>
       </c>
       <c r="O76" s="1">
-        <v>0.7</v>
+        <v>0.68</v>
       </c>
       <c r="P76">
         <v>1</v>
       </c>
     </row>
     <row r="77" spans="1:16">
       <c r="A77" t="s">
-        <v>191</v>
+        <v>187</v>
       </c>
       <c r="B77" t="s">
-        <v>192</v>
+        <v>188</v>
       </c>
       <c r="C77" s="1">
-        <v>13984.0</v>
+        <v>6520.0</v>
       </c>
       <c r="D77" s="1">
-        <v>82.78</v>
+        <v>80.74</v>
       </c>
       <c r="E77" s="1">
-        <v>83.484711813501</v>
+        <v>83.484711656442</v>
       </c>
       <c r="F77" t="s">
         <v>11</v>
       </c>
       <c r="G77">
-        <v>1.15</v>
+        <v>1.17</v>
       </c>
       <c r="H77" s="1">
-        <v>1007065.77</v>
+        <v>469541.53</v>
       </c>
       <c r="I77" s="1">
-        <v>-1641.25</v>
+        <v>-19836.42</v>
       </c>
       <c r="J77" s="1">
-        <v>-0.16297346696631</v>
+        <v>-4.2246358911</v>
       </c>
       <c r="K77">
-        <v>0.41</v>
-[...2 lines deleted...]
-        <v>193</v>
+        <v>0.0</v>
+      </c>
+      <c r="L77">
+        <v>0.0</v>
       </c>
       <c r="M77" s="1">
-        <v>1005424.52</v>
+        <v>449705.11</v>
       </c>
       <c r="N77" s="1">
-        <v>1011120.88</v>
+        <v>449705.11</v>
       </c>
       <c r="O77" s="1">
-        <v>0.7</v>
+        <v>0.31</v>
       </c>
       <c r="P77">
         <v>1</v>
       </c>
     </row>
     <row r="78" spans="1:16">
       <c r="A78" t="s">
-        <v>194</v>
+        <v>189</v>
       </c>
       <c r="B78" t="s">
-        <v>195</v>
+        <v>190</v>
       </c>
       <c r="C78" s="1">
-        <v>4392.0</v>
+        <v>11615.0</v>
       </c>
       <c r="D78" s="1">
-        <v>223.02</v>
+        <v>84.71</v>
       </c>
       <c r="E78" s="1">
-        <v>241.86243169399</v>
+        <v>110.38685578993</v>
       </c>
       <c r="F78" t="s">
         <v>11</v>
       </c>
       <c r="G78">
-        <v>1.15</v>
+        <v>1.17</v>
       </c>
       <c r="H78" s="1">
-        <v>906901.14</v>
+        <v>1088304.3</v>
       </c>
       <c r="I78" s="1">
-        <v>-56157.37</v>
+        <v>-247789.48</v>
       </c>
       <c r="J78" s="1">
-        <v>-6.1922262000906</v>
+        <v>-22.768400345381</v>
       </c>
       <c r="K78">
         <v>0.0</v>
       </c>
       <c r="L78">
         <v>0.0</v>
       </c>
       <c r="M78" s="1">
-        <v>850743.77</v>
+        <v>840514.82</v>
       </c>
       <c r="N78" s="1">
-        <v>850743.77</v>
+        <v>840514.82</v>
       </c>
       <c r="O78" s="1">
-        <v>0.59</v>
+        <v>0.57</v>
       </c>
       <c r="P78">
         <v>1</v>
       </c>
     </row>
     <row r="79" spans="1:16">
       <c r="A79" t="s">
-        <v>196</v>
+        <v>191</v>
       </c>
       <c r="B79" t="s">
-        <v>197</v>
+        <v>192</v>
       </c>
       <c r="C79" s="1">
-        <v>10350.0</v>
+        <v>5965.0</v>
       </c>
       <c r="D79" s="1">
-        <v>74.16</v>
+        <v>174.26</v>
       </c>
       <c r="E79" s="1">
-        <v>114.07628115942</v>
+        <v>199.43042581727</v>
       </c>
       <c r="F79" t="s">
         <v>11</v>
       </c>
       <c r="G79">
-        <v>1.15</v>
+        <v>1.17</v>
       </c>
       <c r="H79" s="1">
-        <v>1002645.92</v>
+        <v>1014561.46</v>
       </c>
       <c r="I79" s="1">
-        <v>-335988.52</v>
+        <v>-126588.71</v>
       </c>
       <c r="J79" s="1">
-        <v>-33.510186726736</v>
+        <v>-12.477184970145</v>
       </c>
       <c r="K79">
         <v>0.0</v>
       </c>
       <c r="L79">
         <v>0.0</v>
       </c>
       <c r="M79" s="1">
-        <v>666657.4</v>
+        <v>887972.75</v>
       </c>
       <c r="N79" s="1">
-        <v>666657.4</v>
+        <v>887972.75</v>
       </c>
       <c r="O79" s="1">
-        <v>0.46</v>
+        <v>0.6</v>
       </c>
       <c r="P79">
         <v>1</v>
       </c>
     </row>
     <row r="80" spans="1:16">
       <c r="A80" t="s">
-        <v>198</v>
+        <v>193</v>
       </c>
       <c r="B80" t="s">
-        <v>199</v>
+        <v>194</v>
       </c>
       <c r="C80" s="1">
-        <v>7986.0</v>
+        <v>4211.0</v>
       </c>
       <c r="D80" s="1">
-        <v>200.73</v>
+        <v>56.15</v>
       </c>
       <c r="E80" s="1">
-        <v>199.22094164788</v>
+        <v>34.260740916647</v>
       </c>
       <c r="F80" t="s">
         <v>11</v>
       </c>
       <c r="G80">
-        <v>1.15</v>
+        <v>1.17</v>
       </c>
       <c r="H80" s="1">
-        <v>1357478.89</v>
+        <v>123187.52</v>
       </c>
       <c r="I80" s="1">
-        <v>34825.6</v>
+        <v>78800.9</v>
       </c>
       <c r="J80" s="1">
-        <v>2.5654616257053</v>
+        <v>63.968249381106</v>
       </c>
       <c r="K80">
         <v>0.0</v>
       </c>
       <c r="L80">
         <v>0.0</v>
       </c>
       <c r="M80" s="1">
-        <v>1392304.49</v>
+        <v>201988.42</v>
       </c>
       <c r="N80" s="1">
-        <v>1392304.49</v>
+        <v>201988.42</v>
       </c>
       <c r="O80" s="1">
-        <v>0.97</v>
+        <v>0.14</v>
       </c>
       <c r="P80">
         <v>1</v>
       </c>
     </row>
     <row r="81" spans="1:16">
       <c r="A81" t="s">
-        <v>200</v>
+        <v>195</v>
       </c>
       <c r="B81" t="s">
-        <v>201</v>
+        <v>196</v>
       </c>
       <c r="C81" s="1">
-        <v>7359.0</v>
+        <v>2364.0</v>
       </c>
       <c r="D81" s="1">
-        <v>194.99</v>
+        <v>140.32</v>
       </c>
       <c r="E81" s="1">
-        <v>242.66786248132</v>
+        <v>165.08086294416</v>
       </c>
       <c r="F81" t="s">
         <v>11</v>
       </c>
       <c r="G81">
-        <v>1.15</v>
+        <v>1.17</v>
       </c>
       <c r="H81" s="1">
-        <v>1522677.87</v>
+        <v>331057.16</v>
       </c>
       <c r="I81" s="1">
-        <v>-276374.48</v>
+        <v>-47684.12</v>
       </c>
       <c r="J81" s="1">
-        <v>-18.150554719758</v>
+        <v>-14.403591210654</v>
       </c>
       <c r="K81">
         <v>0.0</v>
       </c>
       <c r="L81">
         <v>0.0</v>
       </c>
       <c r="M81" s="1">
-        <v>1246303.39</v>
+        <v>283373.04</v>
       </c>
       <c r="N81" s="1">
-        <v>1246303.39</v>
+        <v>283373.04</v>
       </c>
       <c r="O81" s="1">
-        <v>0.87</v>
+        <v>0.19</v>
       </c>
       <c r="P81">
         <v>1</v>
       </c>
     </row>
     <row r="82" spans="1:16">
       <c r="A82" t="s">
-        <v>202</v>
+        <v>197</v>
       </c>
       <c r="B82" t="s">
-        <v>203</v>
+        <v>198</v>
       </c>
       <c r="C82" s="1">
-        <v>23745.0</v>
+        <v>3539.0</v>
       </c>
       <c r="D82" s="1">
-        <v>47.82</v>
+        <v>327.51</v>
       </c>
       <c r="E82" s="1">
-        <v>34.260741208675</v>
+        <v>330.24198078553</v>
       </c>
       <c r="F82" t="s">
         <v>11</v>
       </c>
       <c r="G82">
-        <v>1.15</v>
+        <v>1.17</v>
       </c>
       <c r="H82" s="1">
-        <v>694630.15</v>
+        <v>997334.45</v>
       </c>
       <c r="I82" s="1">
-        <v>291591.16</v>
+        <v>-7194.45</v>
       </c>
       <c r="J82" s="1">
-        <v>41.977901477498</v>
+        <v>-0.72136784205138</v>
       </c>
       <c r="K82">
-        <v>0.26</v>
-[...2 lines deleted...]
-        <v>204</v>
+        <v>0.0</v>
+      </c>
+      <c r="L82">
+        <v>0.0</v>
       </c>
       <c r="M82" s="1">
-        <v>986221.31</v>
+        <v>990140.0</v>
       </c>
       <c r="N82" s="1">
-        <v>992480.28</v>
+        <v>990140.0</v>
       </c>
       <c r="O82" s="1">
-        <v>0.69</v>
+        <v>0.67</v>
       </c>
       <c r="P82">
         <v>1</v>
       </c>
     </row>
     <row r="83" spans="1:16">
       <c r="A83" t="s">
-        <v>205</v>
+        <v>199</v>
       </c>
       <c r="B83" t="s">
-        <v>206</v>
+        <v>200</v>
       </c>
       <c r="C83" s="1">
-        <v>7884.0</v>
+        <v>1434.0</v>
       </c>
       <c r="D83" s="1">
-        <v>175.4</v>
+        <v>189.8</v>
       </c>
       <c r="E83" s="1">
-        <v>165.08086504312</v>
+        <v>233.95534170153</v>
       </c>
       <c r="F83" t="s">
         <v>11</v>
       </c>
       <c r="G83">
-        <v>1.15</v>
+        <v>1.17</v>
       </c>
       <c r="H83" s="1">
-        <v>1104084.03</v>
+        <v>286421.19</v>
       </c>
       <c r="I83" s="1">
-        <v>96987.41</v>
+        <v>-53913.76</v>
       </c>
       <c r="J83" s="1">
-        <v>8.7844228667994</v>
+        <v>-18.823244188043</v>
       </c>
       <c r="K83">
         <v>0.0</v>
       </c>
       <c r="L83">
         <v>0.0</v>
       </c>
       <c r="M83" s="1">
-        <v>1201071.44</v>
+        <v>232507.43</v>
       </c>
       <c r="N83" s="1">
-        <v>1201071.44</v>
+        <v>232507.43</v>
       </c>
       <c r="O83" s="1">
-        <v>0.83</v>
+        <v>0.16</v>
       </c>
       <c r="P83">
         <v>1</v>
       </c>
     </row>
     <row r="84" spans="1:16">
       <c r="A84" t="s">
-        <v>207</v>
+        <v>201</v>
       </c>
       <c r="B84" t="s">
-        <v>208</v>
+        <v>202</v>
       </c>
       <c r="C84" s="1">
-        <v>1537.0</v>
+        <v>4276.0</v>
       </c>
       <c r="D84" s="1">
-        <v>206.59</v>
+        <v>240.69</v>
       </c>
       <c r="E84" s="1">
-        <v>233.9553415745</v>
+        <v>172.12817820393</v>
       </c>
       <c r="F84" t="s">
         <v>11</v>
       </c>
       <c r="G84">
-        <v>1.15</v>
+        <v>1.17</v>
       </c>
       <c r="H84" s="1">
-        <v>306993.98</v>
+        <v>628289.74</v>
       </c>
       <c r="I84" s="1">
-        <v>-31205.71</v>
+        <v>250909.34</v>
       </c>
       <c r="J84" s="1">
-        <v>-10.164925709618</v>
+        <v>39.935291637899</v>
       </c>
       <c r="K84">
         <v>0.0</v>
       </c>
       <c r="L84">
         <v>0.0</v>
       </c>
       <c r="M84" s="1">
-        <v>275788.27</v>
+        <v>879199.08</v>
       </c>
       <c r="N84" s="1">
-        <v>275788.27</v>
+        <v>879199.08</v>
       </c>
       <c r="O84" s="1">
-        <v>0.19</v>
+        <v>0.6</v>
       </c>
       <c r="P84">
         <v>1</v>
       </c>
     </row>
     <row r="85" spans="1:16">
       <c r="A85" t="s">
-        <v>209</v>
+        <v>203</v>
       </c>
       <c r="B85" t="s">
-        <v>210</v>
+        <v>204</v>
       </c>
       <c r="C85" s="1">
-        <v>7519.0</v>
+        <v>7287.0</v>
       </c>
       <c r="D85" s="1">
-        <v>239.53</v>
+        <v>376.3</v>
       </c>
       <c r="E85" s="1">
-        <v>172.12817927916</v>
+        <v>335.3327061891</v>
       </c>
       <c r="F85" t="s">
         <v>11</v>
       </c>
       <c r="G85">
-        <v>1.15</v>
+        <v>1.17</v>
       </c>
       <c r="H85" s="1">
-        <v>1104796.65</v>
+        <v>2086560.83</v>
       </c>
       <c r="I85" s="1">
-        <v>459476.65</v>
+        <v>255911.49</v>
       </c>
       <c r="J85" s="1">
-        <v>41.589250836342</v>
+        <v>12.264750987394</v>
       </c>
       <c r="K85">
         <v>0.0</v>
       </c>
       <c r="L85">
         <v>0.0</v>
       </c>
       <c r="M85" s="1">
-        <v>1564273.3</v>
+        <v>2342472.32</v>
       </c>
       <c r="N85" s="1">
-        <v>1564273.3</v>
+        <v>2342472.32</v>
       </c>
       <c r="O85" s="1">
-        <v>1.09</v>
+        <v>1.59</v>
       </c>
       <c r="P85">
         <v>1</v>
       </c>
     </row>
     <row r="86" spans="1:16">
       <c r="A86" t="s">
-        <v>211</v>
+        <v>205</v>
       </c>
       <c r="B86" t="s">
-        <v>212</v>
+        <v>206</v>
       </c>
       <c r="C86" s="1">
-        <v>8256.0</v>
+        <v>2532.0</v>
       </c>
       <c r="D86" s="1">
-        <v>380.3</v>
+        <v>277.14</v>
       </c>
       <c r="E86" s="1">
-        <v>335.33270591085</v>
+        <v>215.19041469194</v>
       </c>
       <c r="F86" t="s">
         <v>11</v>
       </c>
       <c r="G86">
-        <v>1.15</v>
+        <v>1.17</v>
       </c>
       <c r="H86" s="1">
-        <v>2364024.46</v>
+        <v>464562.51</v>
       </c>
       <c r="I86" s="1">
-        <v>362997.56</v>
+        <v>134889.46</v>
       </c>
       <c r="J86" s="1">
-        <v>15.355067857462</v>
+        <v>29.035804029903</v>
       </c>
       <c r="K86">
         <v>0.0</v>
       </c>
       <c r="L86">
         <v>0.0</v>
       </c>
       <c r="M86" s="1">
-        <v>2727022.02</v>
+        <v>599451.97</v>
       </c>
       <c r="N86" s="1">
-        <v>2727022.02</v>
+        <v>599451.97</v>
       </c>
       <c r="O86" s="1">
-        <v>1.89</v>
+        <v>0.41</v>
       </c>
       <c r="P86">
         <v>1</v>
       </c>
     </row>
     <row r="87" spans="1:16">
       <c r="A87" t="s">
-        <v>213</v>
+        <v>207</v>
       </c>
       <c r="B87" t="s">
-        <v>214</v>
+        <v>208</v>
       </c>
       <c r="C87" s="1">
-        <v>3414.0</v>
+        <v>3185.0</v>
       </c>
       <c r="D87" s="1">
-        <v>470.21</v>
+        <v>469.71</v>
       </c>
       <c r="E87" s="1">
-        <v>427.74191857059</v>
+        <v>427.74191836735</v>
       </c>
       <c r="F87" t="s">
         <v>11</v>
       </c>
       <c r="G87">
-        <v>1.15</v>
+        <v>1.17</v>
       </c>
       <c r="H87" s="1">
-        <v>1247143.46</v>
+        <v>1163489.14</v>
       </c>
       <c r="I87" s="1">
-        <v>147130.17</v>
+        <v>114510.48</v>
       </c>
       <c r="J87" s="1">
-        <v>11.797373335061</v>
+        <v>9.8419895865981</v>
       </c>
       <c r="K87">
-        <v>0.29</v>
+        <v>0.0</v>
       </c>
       <c r="L87">
-        <v>975.56</v>
+        <v>0.0</v>
       </c>
       <c r="M87" s="1">
-        <v>1394273.63</v>
+        <v>1277999.62</v>
       </c>
       <c r="N87" s="1">
-        <v>1395249.19</v>
+        <v>1277999.62</v>
       </c>
       <c r="O87" s="1">
-        <v>0.97</v>
+        <v>0.87</v>
       </c>
       <c r="P87">
         <v>1</v>
       </c>
     </row>
     <row r="88" spans="1:16">
       <c r="A88" t="s">
-        <v>215</v>
+        <v>209</v>
       </c>
       <c r="B88" t="s">
-        <v>216</v>
+        <v>210</v>
       </c>
       <c r="C88" s="1">
-        <v>3215.0</v>
+        <v>3000.0</v>
       </c>
       <c r="D88" s="1">
-        <v>154.68</v>
+        <v>157.03</v>
       </c>
       <c r="E88" s="1">
-        <v>148.79794401244</v>
+        <v>148.79794333333</v>
       </c>
       <c r="F88" t="s">
         <v>11</v>
       </c>
       <c r="G88">
-        <v>1.15</v>
+        <v>1.17</v>
       </c>
       <c r="H88" s="1">
-        <v>402122.79</v>
+        <v>375231.22</v>
       </c>
       <c r="I88" s="1">
-        <v>29801.65</v>
+        <v>27203.43</v>
       </c>
       <c r="J88" s="1">
-        <v>7.4110820727171</v>
+        <v>7.2497778836207</v>
       </c>
       <c r="K88">
         <v>0.0</v>
       </c>
       <c r="L88">
         <v>0.0</v>
       </c>
       <c r="M88" s="1">
-        <v>431924.44</v>
+        <v>402434.65</v>
       </c>
       <c r="N88" s="1">
-        <v>431924.44</v>
+        <v>402434.65</v>
       </c>
       <c r="O88" s="1">
-        <v>0.3</v>
+        <v>0.27</v>
       </c>
       <c r="P88">
         <v>1</v>
       </c>
     </row>
     <row r="89" spans="1:16">
       <c r="A89" t="s">
-        <v>217</v>
+        <v>211</v>
       </c>
       <c r="B89" t="s">
-        <v>218</v>
+        <v>212</v>
       </c>
       <c r="C89" s="1">
-        <v>2662.0</v>
+        <v>2484.0</v>
       </c>
       <c r="D89" s="1">
-        <v>423.03</v>
+        <v>486.42</v>
       </c>
       <c r="E89" s="1">
-        <v>418.9253606311</v>
+        <v>418.92536231884</v>
       </c>
       <c r="F89" t="s">
         <v>11</v>
       </c>
       <c r="G89">
-        <v>1.15</v>
+        <v>1.17</v>
       </c>
       <c r="H89" s="1">
-        <v>949979.1</v>
+        <v>886456.83</v>
       </c>
       <c r="I89" s="1">
-        <v>28095.21</v>
+        <v>145720.92</v>
       </c>
       <c r="J89" s="1">
-        <v>2.9574555903388</v>
+        <v>16.438580545428</v>
       </c>
       <c r="K89">
-        <v>0.91</v>
-[...2 lines deleted...]
-        <v>219</v>
+        <v>0.24</v>
+      </c>
+      <c r="L89">
+        <v>596.94</v>
       </c>
       <c r="M89" s="1">
-        <v>978074.31</v>
+        <v>1032177.75</v>
       </c>
       <c r="N89" s="1">
-        <v>980501.98</v>
+        <v>1032774.69</v>
       </c>
       <c r="O89" s="1">
-        <v>0.68</v>
+        <v>0.7</v>
       </c>
       <c r="P89">
         <v>1</v>
       </c>
     </row>
     <row r="90" spans="1:16">
       <c r="A90" t="s">
-        <v>220</v>
+        <v>213</v>
       </c>
       <c r="B90" t="s">
-        <v>221</v>
+        <v>214</v>
       </c>
       <c r="C90" s="1">
-        <v>16588.0</v>
+        <v>18693.0</v>
       </c>
       <c r="D90" s="1">
-        <v>75.34</v>
+        <v>74.64</v>
       </c>
       <c r="E90" s="1">
-        <v>86.876269592477</v>
+        <v>84.314065158081</v>
       </c>
       <c r="F90" t="s">
         <v>11</v>
       </c>
       <c r="G90">
-        <v>1.15</v>
+        <v>1.17</v>
       </c>
       <c r="H90" s="1">
-        <v>1241513.65</v>
+        <v>1359281.3</v>
       </c>
       <c r="I90" s="1">
-        <v>-156057.52</v>
+        <v>-167375.0</v>
       </c>
       <c r="J90" s="1">
-        <v>-12.569939927765</v>
+        <v>-12.313492431625</v>
       </c>
       <c r="K90">
         <v>0.0</v>
       </c>
       <c r="L90">
         <v>0.0</v>
       </c>
       <c r="M90" s="1">
-        <v>1085456.13</v>
+        <v>1191906.3</v>
       </c>
       <c r="N90" s="1">
-        <v>1085456.13</v>
+        <v>1191906.3</v>
       </c>
       <c r="O90" s="1">
-        <v>0.75</v>
+        <v>0.81</v>
       </c>
       <c r="P90">
         <v>1</v>
       </c>
     </row>
     <row r="91" spans="1:16">
       <c r="A91" t="s">
-        <v>222</v>
+        <v>215</v>
       </c>
       <c r="B91" t="s">
-        <v>223</v>
+        <v>216</v>
       </c>
       <c r="C91" s="1">
-        <v>1636.0</v>
+        <v>711.0</v>
       </c>
       <c r="D91" s="1">
-        <v>719.95</v>
+        <v>974.41</v>
       </c>
       <c r="E91" s="1">
-        <v>869.17824572127</v>
+        <v>869.1782419128</v>
       </c>
       <c r="F91" t="s">
         <v>11</v>
       </c>
       <c r="G91">
-        <v>1.15</v>
+        <v>1.17</v>
       </c>
       <c r="H91" s="1">
-        <v>1225500.9</v>
+        <v>532598.49</v>
       </c>
       <c r="I91" s="1">
-        <v>-202494.69</v>
+        <v>59239.46</v>
       </c>
       <c r="J91" s="1">
-        <v>-16.52342238182</v>
+        <v>11.122723986694</v>
       </c>
       <c r="K91">
         <v>0.0</v>
       </c>
       <c r="L91">
         <v>0.0</v>
       </c>
       <c r="M91" s="1">
-        <v>1023006.21</v>
+        <v>591837.95</v>
       </c>
       <c r="N91" s="1">
-        <v>1023006.21</v>
+        <v>591837.95</v>
       </c>
       <c r="O91" s="1">
-        <v>0.71</v>
+        <v>0.4</v>
       </c>
       <c r="P91">
         <v>1</v>
       </c>
     </row>
     <row r="92" spans="1:16">
       <c r="A92" t="s">
-        <v>224</v>
+        <v>217</v>
       </c>
       <c r="B92" t="s">
-        <v>225</v>
+        <v>218</v>
       </c>
       <c r="C92" s="1">
-        <v>5280.0</v>
+        <v>2560.0</v>
       </c>
       <c r="D92" s="1">
-        <v>242.07</v>
+        <v>354.92</v>
       </c>
       <c r="E92" s="1">
-        <v>185.43332575758</v>
+        <v>309.122</v>
       </c>
       <c r="F92" t="s">
         <v>11</v>
       </c>
       <c r="G92">
-        <v>1.15</v>
+        <v>1.17</v>
       </c>
       <c r="H92" s="1">
-        <v>841068.61</v>
+        <v>674725.94</v>
       </c>
       <c r="I92" s="1">
-        <v>269045.26</v>
+        <v>101453.11</v>
       </c>
       <c r="J92" s="1">
-        <v>31.988503292258</v>
+        <v>15.036195288416</v>
       </c>
       <c r="K92">
         <v>0.0</v>
       </c>
       <c r="L92">
         <v>0.0</v>
       </c>
       <c r="M92" s="1">
-        <v>1110113.87</v>
+        <v>776179.05</v>
       </c>
       <c r="N92" s="1">
-        <v>1110113.87</v>
+        <v>776179.05</v>
       </c>
       <c r="O92" s="1">
-        <v>0.77</v>
+        <v>0.53</v>
       </c>
       <c r="P92">
         <v>1</v>
       </c>
     </row>
     <row r="93" spans="1:16">
       <c r="A93" t="s">
-        <v>226</v>
+        <v>219</v>
       </c>
       <c r="B93" t="s">
-        <v>227</v>
+        <v>220</v>
       </c>
       <c r="C93" s="1">
-        <v>2905.0</v>
+        <v>3220.0</v>
       </c>
       <c r="D93" s="1">
-        <v>269.17</v>
+        <v>323.46</v>
       </c>
       <c r="E93" s="1">
-        <v>143.25428571429</v>
+        <v>182.33972049689</v>
       </c>
       <c r="F93" t="s">
         <v>11</v>
       </c>
       <c r="G93">
-        <v>1.15</v>
+        <v>1.17</v>
       </c>
       <c r="H93" s="1">
-        <v>355934.27</v>
+        <v>505874.11</v>
       </c>
       <c r="I93" s="1">
-        <v>323215.29</v>
+        <v>383875.76</v>
       </c>
       <c r="J93" s="1">
-        <v>90.80757803962</v>
+        <v>75.883654136797</v>
       </c>
       <c r="K93">
-        <v>0.04</v>
+        <v>0.0</v>
       </c>
       <c r="L93">
-        <v>110.38</v>
+        <v>0.0</v>
       </c>
       <c r="M93" s="1">
-        <v>679149.56</v>
+        <v>889749.87</v>
       </c>
       <c r="N93" s="1">
-        <v>679259.94</v>
+        <v>889749.87</v>
       </c>
       <c r="O93" s="1">
-        <v>0.47</v>
+        <v>0.61</v>
       </c>
       <c r="P93">
         <v>1</v>
       </c>
     </row>
     <row r="94" spans="1:16">
       <c r="A94" t="s">
-        <v>228</v>
+        <v>221</v>
       </c>
       <c r="B94" t="s">
-        <v>229</v>
+        <v>222</v>
       </c>
       <c r="C94" s="1">
-        <v>745.0</v>
+        <v>4178.0</v>
       </c>
       <c r="D94" s="1">
-        <v>299.71</v>
+        <v>309.42</v>
       </c>
       <c r="E94" s="1">
-        <v>303.38377181208</v>
+        <v>194.01785543322</v>
       </c>
       <c r="F94" t="s">
         <v>11</v>
       </c>
       <c r="G94">
-        <v>1.15</v>
+        <v>1.17</v>
       </c>
       <c r="H94" s="1">
-        <v>195088.16</v>
+        <v>727356.65</v>
       </c>
       <c r="I94" s="1">
-        <v>-1155.86</v>
+        <v>376997.32</v>
       </c>
       <c r="J94" s="1">
-        <v>-0.59248085583461</v>
+        <v>51.831150509176</v>
       </c>
       <c r="K94">
         <v>0.0</v>
       </c>
       <c r="L94">
         <v>0.0</v>
       </c>
       <c r="M94" s="1">
-        <v>193932.3</v>
+        <v>1104353.97</v>
       </c>
       <c r="N94" s="1">
-        <v>193932.3</v>
+        <v>1104353.97</v>
       </c>
       <c r="O94" s="1">
-        <v>0.13</v>
+        <v>0.75</v>
       </c>
       <c r="P94">
         <v>1</v>
       </c>
     </row>
     <row r="95" spans="1:16">
       <c r="A95" t="s">
-        <v>228</v>
+        <v>221</v>
       </c>
       <c r="B95" t="s">
-        <v>229</v>
+        <v>222</v>
       </c>
       <c r="C95" s="1">
-        <v>4178.0</v>
+        <v>3233.0</v>
       </c>
       <c r="D95" s="1">
-        <v>299.71</v>
+        <v>309.42</v>
       </c>
       <c r="E95" s="1">
-        <v>194.01785543322</v>
+        <v>305.71913393133</v>
       </c>
       <c r="F95" t="s">
         <v>11</v>
       </c>
       <c r="G95">
-        <v>1.15</v>
+        <v>1.17</v>
       </c>
       <c r="H95" s="1">
-        <v>727356.65</v>
+        <v>844766.35</v>
       </c>
       <c r="I95" s="1">
-        <v>360226.08</v>
+        <v>9799.56</v>
       </c>
       <c r="J95" s="1">
-        <v>49.525371081711</v>
+        <v>1.1600320017482</v>
       </c>
       <c r="K95">
         <v>0.0</v>
       </c>
       <c r="L95">
         <v>0.0</v>
       </c>
       <c r="M95" s="1">
-        <v>1087582.73</v>
+        <v>854565.91</v>
       </c>
       <c r="N95" s="1">
-        <v>1087582.73</v>
+        <v>854565.91</v>
       </c>
       <c r="O95" s="1">
-        <v>0.76</v>
+        <v>0.58</v>
       </c>
       <c r="P95">
         <v>1</v>
       </c>
     </row>
     <row r="96" spans="1:16">
       <c r="A96" t="s">
-        <v>230</v>
+        <v>223</v>
       </c>
       <c r="B96" t="s">
-        <v>231</v>
+        <v>224</v>
       </c>
       <c r="C96" s="1">
-        <v>5540.0</v>
+        <v>5169.0</v>
       </c>
       <c r="D96" s="1">
-        <v>121.09</v>
+        <v>129.92</v>
       </c>
       <c r="E96" s="1">
-        <v>98.554954873646</v>
+        <v>98.554954536661</v>
       </c>
       <c r="F96" t="s">
         <v>11</v>
       </c>
       <c r="G96">
-        <v>1.15</v>
+        <v>1.17</v>
       </c>
       <c r="H96" s="1">
-        <v>466196.78</v>
+        <v>434976.74</v>
       </c>
       <c r="I96" s="1">
-        <v>116457.15</v>
+        <v>138708.96</v>
       </c>
       <c r="J96" s="1">
-        <v>24.980256191388</v>
+        <v>31.888822377031</v>
       </c>
       <c r="K96">
         <v>0.0</v>
       </c>
       <c r="L96">
         <v>0.0</v>
       </c>
       <c r="M96" s="1">
-        <v>582653.93</v>
+        <v>573685.7</v>
       </c>
       <c r="N96" s="1">
-        <v>582653.93</v>
+        <v>573685.7</v>
       </c>
       <c r="O96" s="1">
-        <v>0.4</v>
+        <v>0.39</v>
       </c>
       <c r="P96">
         <v>1</v>
       </c>
     </row>
     <row r="97" spans="1:16">
       <c r="A97" t="s">
-        <v>232</v>
+        <v>225</v>
       </c>
       <c r="B97" t="s">
-        <v>233</v>
+        <v>226</v>
       </c>
       <c r="C97" s="1">
-        <v>5124.0</v>
+        <v>15049.0</v>
       </c>
       <c r="D97" s="1">
-        <v>76.27</v>
+        <v>78.78</v>
       </c>
       <c r="E97" s="1">
-        <v>83.288977361436</v>
+        <v>84.136905442222</v>
       </c>
       <c r="F97" t="s">
         <v>11</v>
       </c>
       <c r="G97">
-        <v>1.15</v>
+        <v>1.17</v>
       </c>
       <c r="H97" s="1">
-        <v>362070.69</v>
+        <v>1072531.21</v>
       </c>
       <c r="I97" s="1">
-        <v>-22636.56</v>
+        <v>-59751.25</v>
       </c>
       <c r="J97" s="1">
-        <v>-6.2519725084624</v>
+        <v>-5.5710500023584</v>
       </c>
       <c r="K97">
         <v>0.0</v>
       </c>
       <c r="L97">
         <v>0.0</v>
       </c>
       <c r="M97" s="1">
-        <v>339434.13</v>
+        <v>1012779.96</v>
       </c>
       <c r="N97" s="1">
-        <v>339434.13</v>
+        <v>1012779.96</v>
       </c>
       <c r="O97" s="1">
-        <v>0.24</v>
+        <v>0.69</v>
       </c>
       <c r="P97">
         <v>1</v>
       </c>
     </row>
     <row r="98" spans="1:16">
       <c r="A98" t="s">
-        <v>234</v>
+        <v>227</v>
       </c>
       <c r="B98" t="s">
-        <v>235</v>
+        <v>228</v>
       </c>
       <c r="C98" s="1">
-        <v>10162.0</v>
+        <v>8718.0</v>
       </c>
       <c r="D98" s="1">
-        <v>76.39</v>
+        <v>79.42</v>
       </c>
       <c r="E98" s="1">
-        <v>80.722160007873</v>
+        <v>80.722159899059</v>
       </c>
       <c r="F98" t="s">
         <v>11</v>
       </c>
       <c r="G98">
-        <v>1.15</v>
+        <v>1.17</v>
       </c>
       <c r="H98" s="1">
-        <v>700394.79</v>
+        <v>600870.09</v>
       </c>
       <c r="I98" s="1">
-        <v>-26164.38</v>
+        <v>-9392.59</v>
       </c>
       <c r="J98" s="1">
-        <v>-3.7356617115898</v>
+        <v>-1.5631648431693</v>
       </c>
       <c r="K98">
         <v>0.0</v>
       </c>
       <c r="L98">
         <v>0.0</v>
       </c>
       <c r="M98" s="1">
-        <v>674230.41</v>
+        <v>591477.5</v>
       </c>
       <c r="N98" s="1">
-        <v>674230.41</v>
+        <v>591477.5</v>
       </c>
       <c r="O98" s="1">
-        <v>0.47</v>
+        <v>0.4</v>
       </c>
       <c r="P98">
         <v>1</v>
       </c>
     </row>
     <row r="99" spans="1:16">
       <c r="A99" t="s">
-        <v>236</v>
+        <v>229</v>
       </c>
       <c r="B99" t="s">
-        <v>237</v>
+        <v>230</v>
       </c>
       <c r="C99" s="1">
-        <v>4624.0</v>
+        <v>4314.0</v>
       </c>
       <c r="D99" s="1">
-        <v>206.09</v>
+        <v>208.75</v>
       </c>
       <c r="E99" s="1">
-        <v>185.86096885813</v>
+        <v>185.86096893834</v>
       </c>
       <c r="F99" t="s">
         <v>11</v>
       </c>
       <c r="G99">
-        <v>1.15</v>
+        <v>1.17</v>
       </c>
       <c r="H99" s="1">
-        <v>734799.18</v>
+        <v>685537.12</v>
       </c>
       <c r="I99" s="1">
-        <v>92890.19</v>
+        <v>83767.08</v>
       </c>
       <c r="J99" s="1">
-        <v>12.641575076336</v>
+        <v>12.219189531269</v>
       </c>
       <c r="K99">
         <v>0.0</v>
       </c>
       <c r="L99">
         <v>0.0</v>
       </c>
       <c r="M99" s="1">
-        <v>827689.37</v>
+        <v>769304.2</v>
       </c>
       <c r="N99" s="1">
-        <v>827689.37</v>
+        <v>769304.2</v>
       </c>
       <c r="O99" s="1">
-        <v>0.58</v>
+        <v>0.52</v>
       </c>
       <c r="P99">
         <v>1</v>
       </c>
     </row>
     <row r="100" spans="1:16">
       <c r="A100" t="s">
-        <v>238</v>
+        <v>231</v>
       </c>
       <c r="B100" t="s">
-        <v>239</v>
+        <v>232</v>
       </c>
       <c r="C100" s="1">
-        <v>6490.0</v>
+        <v>15458.0</v>
       </c>
       <c r="D100" s="1">
-        <v>120.5</v>
+        <v>72.18</v>
       </c>
       <c r="E100" s="1">
-        <v>130.36173189522</v>
+        <v>71.073113598137</v>
       </c>
       <c r="F100" t="s">
         <v>11</v>
       </c>
       <c r="G100">
-        <v>1.15</v>
+        <v>1.17</v>
       </c>
       <c r="H100" s="1">
-        <v>722391.77</v>
+        <v>937533.12</v>
       </c>
       <c r="I100" s="1">
-        <v>-43150.01</v>
+        <v>15617.78</v>
       </c>
       <c r="J100" s="1">
-        <v>-5.9732145065828</v>
+        <v>1.6658376826197</v>
       </c>
       <c r="K100">
-        <v>0.27</v>
-[...2 lines deleted...]
-        <v>240</v>
+        <v>0.0</v>
+      </c>
+      <c r="L100">
+        <v>0.0</v>
       </c>
       <c r="M100" s="1">
-        <v>679241.76</v>
+        <v>953150.9</v>
       </c>
       <c r="N100" s="1">
-        <v>680987.35</v>
+        <v>953150.9</v>
       </c>
       <c r="O100" s="1">
-        <v>0.47</v>
+        <v>0.65</v>
       </c>
       <c r="P100">
         <v>1</v>
       </c>
     </row>
     <row r="101" spans="1:16">
       <c r="A101" t="s">
-        <v>241</v>
+        <v>233</v>
       </c>
       <c r="B101" t="s">
-        <v>242</v>
+        <v>234</v>
       </c>
       <c r="C101" s="1">
-        <v>3534.0</v>
+        <v>2181.0</v>
       </c>
       <c r="D101" s="1">
-        <v>155.4</v>
+        <v>189.37</v>
       </c>
       <c r="E101" s="1">
-        <v>242.99338709677</v>
+        <v>194.41941311325</v>
       </c>
       <c r="F101" t="s">
         <v>11</v>
       </c>
       <c r="G101">
-        <v>1.15</v>
+        <v>1.17</v>
       </c>
       <c r="H101" s="1">
-        <v>736384.66</v>
+        <v>359072.53</v>
       </c>
       <c r="I101" s="1">
-        <v>-259393.65</v>
+        <v>-6248.36</v>
       </c>
       <c r="J101" s="1">
-        <v>-35.225292444305</v>
+        <v>-1.7401386845159</v>
       </c>
       <c r="K101">
         <v>0.0</v>
       </c>
       <c r="L101">
         <v>0.0</v>
       </c>
       <c r="M101" s="1">
-        <v>476991.01</v>
+        <v>352824.17</v>
       </c>
       <c r="N101" s="1">
-        <v>476991.01</v>
+        <v>352824.17</v>
       </c>
       <c r="O101" s="1">
-        <v>0.33</v>
+        <v>0.24</v>
       </c>
       <c r="P101">
         <v>1</v>
       </c>
     </row>
     <row r="102" spans="1:16">
       <c r="A102" t="s">
-        <v>243</v>
+        <v>235</v>
       </c>
       <c r="B102" t="s">
-        <v>244</v>
+        <v>236</v>
       </c>
       <c r="C102" s="1">
-        <v>41844524.35</v>
+        <v>43453007.08</v>
       </c>
       <c r="D102" s="1">
-        <v>1.1518</v>
+        <v>1.1707</v>
       </c>
       <c r="E102" s="1">
         <v>0.0</v>
       </c>
       <c r="F102" t="s">
         <v>11</v>
       </c>
       <c r="G102">
-        <v>1.15</v>
+        <v>1.17</v>
       </c>
       <c r="H102" s="1">
         <v>0.0</v>
       </c>
       <c r="I102" s="1">
-        <v>-1062728.01</v>
+        <v>553727.09</v>
       </c>
       <c r="J102" s="1">
         <v>0</v>
       </c>
       <c r="K102">
         <v>0.0</v>
       </c>
       <c r="L102">
         <v>0.0</v>
       </c>
       <c r="M102" s="1">
-        <v>-1062728.01</v>
+        <v>553727.08999999</v>
       </c>
       <c r="N102" s="1">
-        <v>-1062728.01</v>
+        <v>553727.08999999</v>
       </c>
       <c r="O102" s="1">
-        <v>-0.74</v>
+        <v>0.38</v>
       </c>
       <c r="P102">
         <v>1</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>