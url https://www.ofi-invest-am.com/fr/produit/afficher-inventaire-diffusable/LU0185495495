--- v2 (2026-07-24)
+++ v3 (2026-10-02)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="1" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Répartition" sheetId="1" r:id="rId4"/>
     <sheet name="Valorisation" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="237">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="249">
   <si>
     <t>Type Part</t>
   </si>
   <si>
     <t>CodeIsin</t>
   </si>
   <si>
     <t>Parts</t>
   </si>
   <si>
     <t>Vl</t>
   </si>
   <si>
     <t>Devise</t>
   </si>
   <si>
     <t>Actif net</t>
   </si>
   <si>
     <t>A_EUR</t>
   </si>
   <si>
     <t>LU0185495495</t>
   </si>
   <si>
@@ -133,419 +133,434 @@
   <si>
     <t>CC (EUR)</t>
   </si>
   <si>
     <t>Interets (EUR)</t>
   </si>
   <si>
     <t>VBCE (EUR)</t>
   </si>
   <si>
     <t>VBCI (EUR)</t>
   </si>
   <si>
     <t>Poids</t>
   </si>
   <si>
     <t>Nb.</t>
   </si>
   <si>
     <t>US00287Y1091</t>
   </si>
   <si>
     <t>ABBVIE INC</t>
   </si>
   <si>
-    <t>9 923.04</t>
-[...1 lines deleted...]
-  <si>
     <t>US0079031078</t>
   </si>
   <si>
     <t>ADVANCED MICRO DEVICES INC</t>
   </si>
   <si>
     <t>US02079K3059</t>
   </si>
   <si>
     <t>ALPHABET INC CLASS A</t>
   </si>
   <si>
     <t>US0258161092</t>
   </si>
   <si>
     <t>AMERICAN EXPRESS</t>
   </si>
   <si>
-    <t>1 990.00</t>
+    <t>2 698.82</t>
+  </si>
+  <si>
+    <t>US0320951017</t>
+  </si>
+  <si>
+    <t>AMPHENOL CORP CLASS A</t>
+  </si>
+  <si>
+    <t>1 258.33</t>
   </si>
   <si>
     <t>US0326541051</t>
   </si>
   <si>
     <t>ANALOG DEVICES INC</t>
   </si>
   <si>
     <t>GB00BRXH2664</t>
   </si>
   <si>
     <t>ANGLOGOLD ASHANTI PLC</t>
   </si>
   <si>
     <t>US0378331005</t>
   </si>
   <si>
     <t>APPLE INC</t>
   </si>
   <si>
     <t>US0382221051</t>
   </si>
   <si>
     <t>APPLIED MATERIAL INC</t>
   </si>
   <si>
     <t>US0404132054</t>
   </si>
   <si>
     <t>ARISTA NETWORKS INC</t>
   </si>
   <si>
+    <t>US05464C1018</t>
+  </si>
+  <si>
+    <t>AXON ENTERPRISE INC</t>
+  </si>
+  <si>
     <t>US05722G1004</t>
   </si>
   <si>
     <t>BAKER HUGHES CLASS A</t>
   </si>
   <si>
     <t>US0605051046</t>
   </si>
   <si>
     <t>BANK OF AMERICA CORP</t>
   </si>
   <si>
     <t>US09290D1019</t>
   </si>
   <si>
     <t>BLACKROCK INC</t>
   </si>
   <si>
     <t>US0970231058</t>
   </si>
   <si>
     <t>BOEING</t>
   </si>
   <si>
+    <t>US09857L1089</t>
+  </si>
+  <si>
+    <t>BOOKING HOLDINGS INC</t>
+  </si>
+  <si>
     <t>US1011371077</t>
   </si>
   <si>
     <t>BOSTON SCIENTIFIC CORP</t>
   </si>
   <si>
     <t>US11135F1012</t>
   </si>
   <si>
     <t>BROADCOM INC</t>
   </si>
   <si>
     <t>US14040H1059</t>
   </si>
   <si>
     <t>CAPITAL ONE FINANCIAL CORP</t>
   </si>
   <si>
     <t>US1491231015</t>
   </si>
   <si>
     <t>CATERPILLAR INC</t>
   </si>
   <si>
-    <t>1 244.27</t>
-[...1 lines deleted...]
-  <si>
     <t>US15118V2079</t>
   </si>
   <si>
     <t>CELSIUS HOLDINGS INC</t>
   </si>
   <si>
+    <t>US15675D1037</t>
+  </si>
+  <si>
+    <t>CEREBRAS SYSTEMS INC CLASS A</t>
+  </si>
+  <si>
+    <t>US17275R1023</t>
+  </si>
+  <si>
+    <t>CISCO SYSTEMS INC</t>
+  </si>
+  <si>
     <t>US1729674242</t>
   </si>
   <si>
     <t>CITIGROUP INC</t>
   </si>
   <si>
     <t>US1912161007</t>
   </si>
   <si>
     <t>COCA-COLA</t>
   </si>
   <si>
-    <t>US19247G1076</t>
-[...4 lines deleted...]
-  <si>
     <t>US21037T1097</t>
   </si>
   <si>
     <t>CONSTELLATION ENERGY CORP</t>
   </si>
   <si>
     <t>US22160K1051</t>
   </si>
   <si>
     <t>COSTCO WHOLESALE CORP</t>
   </si>
   <si>
-    <t>KYG254571055</t>
-[...4 lines deleted...]
-  <si>
     <t>US22788C1053</t>
   </si>
   <si>
     <t>CROWDSTRIKE HOLDINGS INC CLASS A</t>
   </si>
   <si>
-    <t>US23804L1035</t>
-[...4 lines deleted...]
-  <si>
     <t>US2441991054</t>
   </si>
   <si>
     <t>DEERE</t>
   </si>
   <si>
-    <t>1 364.95</t>
+    <t>1 899.75</t>
   </si>
   <si>
     <t>US2538681030</t>
   </si>
   <si>
     <t>DIGITAL REALTY TRUST REIT INC</t>
   </si>
   <si>
     <t>IE00B8KQN827</t>
   </si>
   <si>
     <t>EATON PLC</t>
   </si>
   <si>
+    <t>1 682.26</t>
+  </si>
+  <si>
     <t>US28176E1082</t>
   </si>
   <si>
     <t>EDWARDS LIFESCIENCES CORP</t>
   </si>
   <si>
     <t>US5324571083</t>
   </si>
   <si>
     <t>ELI LILLY</t>
   </si>
   <si>
     <t>US2910111044</t>
   </si>
   <si>
     <t>EMERSON ELECTRIC</t>
   </si>
   <si>
     <t>NL0011585146</t>
   </si>
   <si>
     <t>FERRARI NV</t>
   </si>
   <si>
-    <t>10 289.59</t>
-[...1 lines deleted...]
-  <si>
     <t>US3167731005</t>
   </si>
   <si>
     <t>FIFTH THIRD BANCORP</t>
   </si>
   <si>
+    <t>3 957.63</t>
+  </si>
+  <si>
     <t>US35671D8570</t>
   </si>
   <si>
     <t>FREEPORT MCMORAN INC</t>
   </si>
   <si>
-    <t>1 194.50</t>
-[...1 lines deleted...]
-  <si>
     <t>US3696043013</t>
   </si>
   <si>
     <t>GE AEROSPACE</t>
   </si>
   <si>
     <t>US37045V1008</t>
   </si>
   <si>
     <t>GENERAL MOTORS</t>
   </si>
   <si>
     <t>US3755581036</t>
   </si>
   <si>
     <t>GILEAD SCIENCES INC</t>
   </si>
   <si>
     <t>US38141G1040</t>
   </si>
   <si>
     <t>GOLDMAN SACHS GROUP INC</t>
   </si>
   <si>
     <t>US4370761029</t>
   </si>
   <si>
     <t>HOME DEPOT INC</t>
   </si>
   <si>
     <t>US4435106079</t>
   </si>
   <si>
     <t>HUBBELL INC</t>
   </si>
   <si>
+    <t>US4581401001</t>
+  </si>
+  <si>
+    <t>INTEL CORPORATION CORP</t>
+  </si>
+  <si>
     <t>US4595061015</t>
   </si>
   <si>
     <t>INTERNATIONAL FLAVORS &amp; FRAGRANCES</t>
   </si>
   <si>
+    <t>2 523.75</t>
+  </si>
+  <si>
     <t>US46120E6023</t>
   </si>
   <si>
     <t>INTUITIVE SURGICAL INC</t>
   </si>
   <si>
     <t>US46625H1005</t>
   </si>
   <si>
     <t>JPMORGAN CHASE</t>
   </si>
   <si>
-    <t>9 948.36</t>
-[...1 lines deleted...]
-  <si>
     <t>US49271V1008</t>
   </si>
   <si>
     <t>KEURIG DR PEPPER INC</t>
   </si>
   <si>
+    <t>1 548.09</t>
+  </si>
+  <si>
     <t>US48251W1045</t>
   </si>
   <si>
     <t>KKR AND CO INC</t>
   </si>
   <si>
+    <t>US5128073062</t>
+  </si>
+  <si>
+    <t>LAM RESEARCH CORP</t>
+  </si>
+  <si>
     <t>US52736R1023</t>
   </si>
   <si>
     <t>LEVI STRAUSS CLASS A</t>
   </si>
   <si>
-    <t>3 187.98</t>
-[...1 lines deleted...]
-  <si>
     <t>IE000S9YS762</t>
   </si>
   <si>
     <t>LINDE PLC</t>
   </si>
   <si>
     <t>US5732841060</t>
   </si>
   <si>
     <t>MARTIN MARIETTA MATERIALS INC</t>
   </si>
   <si>
     <t>US57636Q1040</t>
   </si>
   <si>
     <t>MASTERCARD INC CLASS A</t>
   </si>
   <si>
-    <t>1 359.40</t>
-[...1 lines deleted...]
-  <si>
     <t>US58933Y1055</t>
   </si>
   <si>
     <t>MERCK &amp; CO INC</t>
   </si>
   <si>
+    <t>6 450.21</t>
+  </si>
+  <si>
     <t>US30303M1027</t>
   </si>
   <si>
     <t>META PLATFORMS INC CLASS A</t>
   </si>
   <si>
     <t>US59156R1086</t>
   </si>
   <si>
     <t>METLIFE INC</t>
   </si>
   <si>
     <t>US5951121038</t>
   </si>
   <si>
     <t>MICRON TECHNOLOGY INC</t>
   </si>
   <si>
     <t>US5949181045</t>
   </si>
   <si>
     <t>MICROSOFT CORP</t>
   </si>
   <si>
     <t>US6174464486</t>
   </si>
   <si>
     <t>MORGAN STANLEY</t>
   </si>
   <si>
     <t>US64110L1061</t>
   </si>
   <si>
     <t>NETFLIX INC</t>
   </si>
   <si>
-    <t>US6516391066</t>
-[...4 lines deleted...]
-  <si>
     <t>US65339F1012</t>
   </si>
   <si>
     <t>NEXTERA ENERGY INC</t>
   </si>
   <si>
     <t>US67066G1040</t>
   </si>
   <si>
     <t>NVIDIA CORP</t>
   </si>
   <si>
     <t>US6792951054</t>
   </si>
   <si>
     <t>OKTA INC CLASS A</t>
   </si>
   <si>
     <t>CH1134540470</t>
   </si>
   <si>
     <t>ON HOLDING AG CLASS A</t>
   </si>
   <si>
     <t>US68389X1054</t>
@@ -562,143 +577,164 @@
   <si>
     <t>US6974351057</t>
   </si>
   <si>
     <t>PALO ALTO NETWORKS INC</t>
   </si>
   <si>
     <t>US7010941042</t>
   </si>
   <si>
     <t>PARKER-HANNIFIN CORP</t>
   </si>
   <si>
     <t>US7185461040</t>
   </si>
   <si>
     <t>PHILLIPS</t>
   </si>
   <si>
     <t>US7427181091</t>
   </si>
   <si>
     <t>PROCTER &amp; GAMBLE</t>
   </si>
   <si>
-    <t>7 285.59</t>
-[...1 lines deleted...]
-  <si>
     <t>US7433151039</t>
   </si>
   <si>
     <t>PROGRESSIVE CORP</t>
   </si>
   <si>
     <t>US74340W1036</t>
   </si>
   <si>
     <t>PROLOGIS REIT INC</t>
   </si>
   <si>
     <t>US7445731067</t>
   </si>
   <si>
     <t>PUBLIC SERVICE ENTERPRISE GROUP IN</t>
   </si>
   <si>
     <t>US7707001027</t>
   </si>
   <si>
     <t>ROBINHOOD MARKETS INC CLASS A</t>
   </si>
   <si>
     <t>US75513E1010</t>
   </si>
   <si>
     <t>RTX CORP</t>
   </si>
   <si>
+    <t>US7811541090</t>
+  </si>
+  <si>
+    <t>RUBRIK INC CLASS A</t>
+  </si>
+  <si>
+    <t>US80004C2008</t>
+  </si>
+  <si>
+    <t>SANDISK CORP</t>
+  </si>
+  <si>
+    <t>IE00BKVD2N49</t>
+  </si>
+  <si>
+    <t>SEAGATE TECHNOLOGY HOLDINGS PLC</t>
+  </si>
+  <si>
     <t>AN8068571086</t>
   </si>
   <si>
     <t>SLB NV</t>
   </si>
   <si>
     <t>US8334451098</t>
   </si>
   <si>
     <t>SNOWFLAKE INC</t>
   </si>
   <si>
     <t>US8636671013</t>
   </si>
   <si>
     <t>STRYKER CORP</t>
   </si>
   <si>
+    <t>1 826.53</t>
+  </si>
+  <si>
     <t>US8725901040</t>
   </si>
   <si>
     <t>T MOBILE US INC</t>
   </si>
   <si>
     <t>US87612G1013</t>
   </si>
   <si>
     <t>TARGA RESOURCES CORP</t>
   </si>
   <si>
     <t>US88160R1014</t>
   </si>
   <si>
     <t>TESLA INC</t>
   </si>
   <si>
     <t>US8825081040</t>
   </si>
   <si>
     <t>TEXAS INSTRUMENT INC</t>
   </si>
   <si>
     <t>US8835561023</t>
   </si>
   <si>
     <t>THERMO FISHER SCIENTIFIC INC</t>
   </si>
   <si>
     <t>US8725401090</t>
   </si>
   <si>
     <t>TJX INC</t>
   </si>
   <si>
     <t>IE00BK9ZQ967</t>
   </si>
   <si>
     <t>TRANE TECHNOLOGIES PLC</t>
   </si>
   <si>
+    <t>1 076.80</t>
+  </si>
+  <si>
     <t>US90353T1007</t>
   </si>
   <si>
     <t>UBER TECHNOLOGIES INC</t>
   </si>
   <si>
     <t>US9113631090</t>
   </si>
   <si>
     <t>UNITED RENTALS INC</t>
   </si>
   <si>
     <t>US91324P1021</t>
   </si>
   <si>
     <t>UNITEDHEALTH GROUP INC</t>
   </si>
   <si>
     <t>US92537N1081</t>
   </si>
   <si>
     <t>VERTIV HOLDINGS CLASS A</t>
   </si>
   <si>
     <t>US92826C8394</t>
@@ -721,54 +757,54 @@
   <si>
     <t>US9497461015</t>
   </si>
   <si>
     <t>WELLS FARGO</t>
   </si>
   <si>
     <t>US95040Q1040</t>
   </si>
   <si>
     <t>WELLTOWER INC</t>
   </si>
   <si>
     <t>US9694571004</t>
   </si>
   <si>
     <t>WILLIAMS INC</t>
   </si>
   <si>
     <t>US9741551033</t>
   </si>
   <si>
     <t>WINGSTOP INC</t>
   </si>
   <si>
-    <t>EUR-00009161</t>
-[...2 lines deleted...]
-    <t>EUR/USD 2026-04-30</t>
+    <t>USD-00012492</t>
+  </si>
+  <si>
+    <t>EUR/USD 2026-07-31</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -1077,5427 +1113,5727 @@
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:N8"/>
+  <dimension ref="A1:Z8"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="C8" sqref="C8"/>
+      <selection activeCell="B8" sqref="B8"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="11.711" bestFit="true" customWidth="true" style="0"/>
-[...4 lines deleted...]
-    <col min="9" max="9" width="8.141" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="15.282" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="8.141" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="8.141" bestFit="true" customWidth="true" style="0"/>
+    <col min="8" max="8" width="8.141" bestFit="true" customWidth="true" style="0"/>
+    <col min="9" max="9" width="9.10" bestFit="true" style="0"/>
     <col min="13" max="13" width="9.10" bestFit="true" style="0"/>
     <col min="14" max="14" width="9.10" bestFit="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:14">
+    <row r="1" spans="1:26">
       <c r="A1" t="s">
+        <v>1</v>
+      </c>
+      <c r="B1" t="s">
+        <v>2</v>
+      </c>
+      <c r="C1" t="s">
+        <v>3</v>
+      </c>
+      <c r="D1" t="s">
+        <v>4</v>
+      </c>
+      <c r="E1" t="s">
+        <v>5</v>
+      </c>
+      <c r="F1" t="s">
+        <v>4</v>
+      </c>
+      <c r="G1" t="s">
+        <v>5</v>
+      </c>
+      <c r="H1" t="s">
+        <v>4</v>
+      </c>
+      <c r="Z1" t="s">
         <v>0</v>
       </c>
-      <c r="B1" t="s">
-[...24 lines deleted...]
-    <row r="2" spans="1:14">
+    </row>
+    <row r="2" spans="1:26">
       <c r="A2" t="s">
+        <v>7</v>
+      </c>
+      <c r="B2" s="1">
+        <v>94130.9</v>
+      </c>
+      <c r="C2">
+        <v>227.55</v>
+      </c>
+      <c r="D2" t="s">
+        <v>8</v>
+      </c>
+      <c r="E2">
+        <v>21419380.16</v>
+      </c>
+      <c r="F2" t="s">
+        <v>8</v>
+      </c>
+      <c r="G2">
+        <v>21419380.16</v>
+      </c>
+      <c r="H2" t="s">
+        <v>8</v>
+      </c>
+      <c r="Z2" t="s">
         <v>6</v>
       </c>
-      <c r="B2" t="s">
-[...8 lines deleted...]
-      <c r="E2" t="s">
+    </row>
+    <row r="3" spans="1:26">
+      <c r="A3" t="s">
+        <v>10</v>
+      </c>
+      <c r="B3" s="1">
+        <v>2611.34</v>
+      </c>
+      <c r="C3">
+        <v>269.96</v>
+      </c>
+      <c r="D3" t="s">
+        <v>11</v>
+      </c>
+      <c r="E3">
+        <v>704950.65</v>
+      </c>
+      <c r="F3" t="s">
+        <v>11</v>
+      </c>
+      <c r="G3">
+        <v>616054.05</v>
+      </c>
+      <c r="H3" t="s">
         <v>8</v>
       </c>
-      <c r="F2">
-[...2 lines deleted...]
-      <c r="G2" t="s">
+      <c r="Z3" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="4" spans="1:26">
+      <c r="A4" t="s">
+        <v>13</v>
+      </c>
+      <c r="B4" s="1">
+        <v>35509.9</v>
+      </c>
+      <c r="C4">
+        <v>299.79</v>
+      </c>
+      <c r="D4" t="s">
         <v>8</v>
       </c>
-      <c r="H2">
-[...2 lines deleted...]
-      <c r="I2" t="s">
+      <c r="E4">
+        <v>10645368.21</v>
+      </c>
+      <c r="F4" t="s">
         <v>8</v>
       </c>
-    </row>
-[...25 lines deleted...]
-      <c r="I3" t="s">
+      <c r="G4">
+        <v>10645368.21</v>
+      </c>
+      <c r="H4" t="s">
         <v>8</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A4" t="s">
+      <c r="Z4" t="s">
         <v>12</v>
       </c>
-      <c r="B4" t="s">
-[...8 lines deleted...]
-      <c r="E4" t="s">
+    </row>
+    <row r="5" spans="1:26">
+      <c r="A5" t="s">
+        <v>15</v>
+      </c>
+      <c r="B5" s="1">
+        <v>184537.0</v>
+      </c>
+      <c r="C5">
+        <v>353.3</v>
+      </c>
+      <c r="D5" t="s">
+        <v>11</v>
+      </c>
+      <c r="E5">
+        <v>65196916.6</v>
+      </c>
+      <c r="F5" t="s">
+        <v>11</v>
+      </c>
+      <c r="G5">
+        <v>56975370.59</v>
+      </c>
+      <c r="H5" t="s">
         <v>8</v>
       </c>
-      <c r="F4">
-[...2 lines deleted...]
-      <c r="G4" t="s">
+      <c r="Z5" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="6" spans="1:26">
+      <c r="A6" t="s">
+        <v>17</v>
+      </c>
+      <c r="B6" s="1">
+        <v>256291.0</v>
+      </c>
+      <c r="C6">
+        <v>149.68</v>
+      </c>
+      <c r="D6" t="s">
         <v>8</v>
       </c>
-      <c r="H4">
-[...2 lines deleted...]
-      <c r="I4" t="s">
+      <c r="E6">
+        <v>38361967.2</v>
+      </c>
+      <c r="F6" t="s">
         <v>8</v>
       </c>
-    </row>
-[...25 lines deleted...]
-      <c r="I5" t="s">
+      <c r="G6">
+        <v>38361967.2</v>
+      </c>
+      <c r="H6" t="s">
         <v>8</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A6" t="s">
+      <c r="Z6" t="s">
         <v>16</v>
       </c>
-      <c r="B6" t="s">
-[...8 lines deleted...]
-      <c r="E6" t="s">
+    </row>
+    <row r="7" spans="1:26">
+      <c r="A7" t="s">
+        <v>19</v>
+      </c>
+      <c r="B7" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="C7">
+        <v>122.78</v>
+      </c>
+      <c r="D7" t="s">
         <v>8</v>
       </c>
-      <c r="F6">
-[...2 lines deleted...]
-      <c r="G6" t="s">
+      <c r="E7">
+        <v>12277.81</v>
+      </c>
+      <c r="F7" t="s">
         <v>8</v>
       </c>
-      <c r="H6">
-[...2 lines deleted...]
-      <c r="I6" t="s">
+      <c r="G7">
+        <v>12277.81</v>
+      </c>
+      <c r="H7" t="s">
         <v>8</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A7" t="s">
+      <c r="Z7" t="s">
         <v>18</v>
       </c>
-      <c r="B7" t="s">
-[...8 lines deleted...]
-      <c r="E7" t="s">
+    </row>
+    <row r="8" spans="1:26">
+      <c r="A8" t="s">
+        <v>21</v>
+      </c>
+      <c r="B8" s="1">
+        <v>10760.0</v>
+      </c>
+      <c r="C8">
+        <v>111.56</v>
+      </c>
+      <c r="D8" t="s">
         <v>8</v>
       </c>
-      <c r="F7">
-[...2 lines deleted...]
-      <c r="G7" t="s">
+      <c r="E8">
+        <v>1200419.76</v>
+      </c>
+      <c r="F8" t="s">
         <v>8</v>
       </c>
-      <c r="H7">
-[...2 lines deleted...]
-      <c r="I7" t="s">
+      <c r="G8">
+        <v>1200419.76</v>
+      </c>
+      <c r="H8" t="s">
         <v>8</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A8" t="s">
+      <c r="Z8" t="s">
         <v>20</v>
-      </c>
-[...22 lines deleted...]
-        <v>8</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:P102"/>
+  <dimension ref="A1:Z108"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="O102" sqref="O102"/>
+      <selection activeCell="N108" sqref="N108"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
-    <row r="1" spans="1:16">
+    <row r="1" spans="1:26">
       <c r="A1" t="s">
+        <v>23</v>
+      </c>
+      <c r="B1" t="s">
+        <v>24</v>
+      </c>
+      <c r="C1" t="s">
+        <v>25</v>
+      </c>
+      <c r="D1" t="s">
+        <v>26</v>
+      </c>
+      <c r="E1" t="s">
+        <v>4</v>
+      </c>
+      <c r="F1" t="s">
+        <v>27</v>
+      </c>
+      <c r="G1" t="s">
+        <v>28</v>
+      </c>
+      <c r="H1" t="s">
+        <v>29</v>
+      </c>
+      <c r="I1" t="s">
+        <v>30</v>
+      </c>
+      <c r="J1" t="s">
+        <v>31</v>
+      </c>
+      <c r="K1" t="s">
+        <v>32</v>
+      </c>
+      <c r="L1" t="s">
+        <v>33</v>
+      </c>
+      <c r="M1" t="s">
+        <v>34</v>
+      </c>
+      <c r="N1" t="s">
+        <v>35</v>
+      </c>
+      <c r="O1" t="s">
+        <v>36</v>
+      </c>
+      <c r="Z1" t="s">
         <v>22</v>
       </c>
-      <c r="B1" t="s">
-[...45 lines deleted...]
-    <row r="2" spans="1:16">
+    </row>
+    <row r="2" spans="1:26">
       <c r="A2" t="s">
+        <v>38</v>
+      </c>
+      <c r="B2" s="1">
+        <v>8169.0</v>
+      </c>
+      <c r="C2" s="1">
+        <v>261.07</v>
+      </c>
+      <c r="D2" s="1">
+        <v>210.59862529073</v>
+      </c>
+      <c r="E2" t="s">
+        <v>11</v>
+      </c>
+      <c r="F2">
+        <v>1.14</v>
+      </c>
+      <c r="G2" s="1">
+        <v>1477204.65</v>
+      </c>
+      <c r="H2" s="1">
+        <v>386538.1</v>
+      </c>
+      <c r="I2" s="1">
+        <v>26.166861849507</v>
+      </c>
+      <c r="J2">
+        <v>0.0</v>
+      </c>
+      <c r="K2">
+        <v>0.0</v>
+      </c>
+      <c r="L2" s="1">
+        <v>1863742.75</v>
+      </c>
+      <c r="M2" s="1">
+        <v>1863742.75</v>
+      </c>
+      <c r="N2" s="1">
+        <v>1.44</v>
+      </c>
+      <c r="O2">
+        <v>1</v>
+      </c>
+      <c r="Z2" t="s">
         <v>37</v>
       </c>
-      <c r="B2" t="s">
-[...45 lines deleted...]
-    <row r="3" spans="1:16">
+    </row>
+    <row r="3" spans="1:26">
       <c r="A3" t="s">
         <v>40</v>
       </c>
-      <c r="B3" t="s">
-        <v>41</v>
+      <c r="B3" s="1">
+        <v>3780.0</v>
       </c>
       <c r="C3" s="1">
-        <v>6452.0</v>
+        <v>517.82</v>
       </c>
       <c r="D3" s="1">
-        <v>347.81</v>
-[...8 lines deleted...]
-        <v>1.17</v>
+        <v>236.109994709</v>
+      </c>
+      <c r="E3" t="s">
+        <v>11</v>
+      </c>
+      <c r="F3">
+        <v>1.14</v>
+      </c>
+      <c r="G3" s="1">
+        <v>765537.83</v>
       </c>
       <c r="H3" s="1">
-        <v>1306679.91</v>
+        <v>944992.27</v>
       </c>
       <c r="I3" s="1">
-        <v>610345.65</v>
-[...2 lines deleted...]
-        <v>46.709652863646</v>
+        <v>123.44161620334</v>
+      </c>
+      <c r="J3">
+        <v>0.0</v>
       </c>
       <c r="K3">
         <v>0.0</v>
       </c>
-      <c r="L3">
-        <v>0.0</v>
+      <c r="L3" s="1">
+        <v>1710530.1</v>
       </c>
       <c r="M3" s="1">
-        <v>1917025.56</v>
+        <v>1710530.1</v>
       </c>
       <c r="N3" s="1">
-        <v>1917025.56</v>
-[...8 lines deleted...]
-    <row r="4" spans="1:16">
+        <v>1.32</v>
+      </c>
+      <c r="O3">
+        <v>1</v>
+      </c>
+      <c r="Z3" t="s">
+        <v>39</v>
+      </c>
+    </row>
+    <row r="4" spans="1:26">
       <c r="A4" t="s">
         <v>42</v>
       </c>
-      <c r="B4" t="s">
-        <v>43</v>
+      <c r="B4" s="1">
+        <v>24477.0</v>
       </c>
       <c r="C4" s="1">
-        <v>31960.0</v>
+        <v>359.91</v>
       </c>
       <c r="D4" s="1">
-        <v>344.4</v>
-[...8 lines deleted...]
-        <v>1.17</v>
+        <v>188.67867181436</v>
+      </c>
+      <c r="E4" t="s">
+        <v>11</v>
+      </c>
+      <c r="F4">
+        <v>1.14</v>
+      </c>
+      <c r="G4" s="1">
+        <v>3946938.01</v>
       </c>
       <c r="H4" s="1">
-        <v>5153578.41</v>
+        <v>3751669.93</v>
       </c>
       <c r="I4" s="1">
-        <v>4249312.41</v>
-[...2 lines deleted...]
-        <v>82.453628759284</v>
+        <v>95.052669195582</v>
+      </c>
+      <c r="J4">
+        <v>0.0</v>
       </c>
       <c r="K4">
         <v>0.0</v>
       </c>
-      <c r="L4">
-        <v>0.0</v>
+      <c r="L4" s="1">
+        <v>7698607.94</v>
       </c>
       <c r="M4" s="1">
-        <v>9402890.82</v>
+        <v>7698607.94</v>
       </c>
       <c r="N4" s="1">
-        <v>9402890.82</v>
-[...8 lines deleted...]
-    <row r="5" spans="1:16">
+        <v>5.96</v>
+      </c>
+      <c r="O4">
+        <v>1</v>
+      </c>
+      <c r="Z4" t="s">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="5" spans="1:26">
       <c r="A5" t="s">
         <v>44</v>
       </c>
-      <c r="B5" t="s">
+      <c r="B5" s="1">
+        <v>4644.0</v>
+      </c>
+      <c r="C5" s="1">
+        <v>351.96</v>
+      </c>
+      <c r="D5" s="1">
+        <v>329.61852497847</v>
+      </c>
+      <c r="E5" t="s">
+        <v>11</v>
+      </c>
+      <c r="F5">
+        <v>1.14</v>
+      </c>
+      <c r="G5" s="1">
+        <v>1312125.91</v>
+      </c>
+      <c r="H5" s="1">
+        <v>116260.21</v>
+      </c>
+      <c r="I5" s="1">
+        <v>8.860446174712</v>
+      </c>
+      <c r="J5">
+        <v>0.58</v>
+      </c>
+      <c r="K5" t="s">
         <v>45</v>
       </c>
-      <c r="C5" s="1">
-[...27 lines deleted...]
-        <v>46</v>
+      <c r="L5" s="1">
+        <v>1428386.12</v>
       </c>
       <c r="M5" s="1">
-        <v>876826.79</v>
+        <v>1431084.94</v>
       </c>
       <c r="N5" s="1">
-        <v>878816.79</v>
-[...8 lines deleted...]
-    <row r="6" spans="1:16">
+        <v>1.11</v>
+      </c>
+      <c r="O5">
+        <v>1</v>
+      </c>
+      <c r="Z5" t="s">
+        <v>43</v>
+      </c>
+    </row>
+    <row r="6" spans="1:26">
       <c r="A6" t="s">
         <v>47</v>
       </c>
-      <c r="B6" t="s">
+      <c r="B6" s="1">
+        <v>8042.0</v>
+      </c>
+      <c r="C6" s="1">
+        <v>164.59</v>
+      </c>
+      <c r="D6" s="1">
+        <v>148.4025727431</v>
+      </c>
+      <c r="E6" t="s">
+        <v>11</v>
+      </c>
+      <c r="F6">
+        <v>1.14</v>
+      </c>
+      <c r="G6" s="1">
+        <v>1025850.74</v>
+      </c>
+      <c r="H6" s="1">
+        <v>130867.59</v>
+      </c>
+      <c r="I6" s="1">
+        <v>12.75698158584</v>
+      </c>
+      <c r="J6">
+        <v>0.16</v>
+      </c>
+      <c r="K6" t="s">
         <v>48</v>
       </c>
-      <c r="C6" s="1">
-[...27 lines deleted...]
-        <v>0.0</v>
+      <c r="L6" s="1">
+        <v>1156718.33</v>
       </c>
       <c r="M6" s="1">
-        <v>1759254.89</v>
+        <v>1157976.66</v>
       </c>
       <c r="N6" s="1">
-        <v>1759254.89</v>
-[...8 lines deleted...]
-    <row r="7" spans="1:16">
+        <v>0.9</v>
+      </c>
+      <c r="O6">
+        <v>1</v>
+      </c>
+      <c r="Z6" t="s">
+        <v>46</v>
+      </c>
+    </row>
+    <row r="7" spans="1:26">
       <c r="A7" t="s">
+        <v>50</v>
+      </c>
+      <c r="B7" s="1">
+        <v>2936.0</v>
+      </c>
+      <c r="C7" s="1">
+        <v>377.16</v>
+      </c>
+      <c r="D7" s="1">
+        <v>332.29211512262</v>
+      </c>
+      <c r="E7" t="s">
+        <v>11</v>
+      </c>
+      <c r="F7">
+        <v>1.14</v>
+      </c>
+      <c r="G7" s="1">
+        <v>830234.13</v>
+      </c>
+      <c r="H7" s="1">
+        <v>137468.19</v>
+      </c>
+      <c r="I7" s="1">
+        <v>16.557761844842</v>
+      </c>
+      <c r="J7">
+        <v>0.0</v>
+      </c>
+      <c r="K7">
+        <v>0.0</v>
+      </c>
+      <c r="L7" s="1">
+        <v>967702.32</v>
+      </c>
+      <c r="M7" s="1">
+        <v>967702.32</v>
+      </c>
+      <c r="N7" s="1">
+        <v>0.75</v>
+      </c>
+      <c r="O7">
+        <v>1</v>
+      </c>
+      <c r="Z7" t="s">
         <v>49</v>
       </c>
-      <c r="B7" t="s">
-[...45 lines deleted...]
-    <row r="8" spans="1:16">
+    </row>
+    <row r="8" spans="1:26">
       <c r="A8" t="s">
+        <v>52</v>
+      </c>
+      <c r="B8" s="1">
+        <v>9164.0</v>
+      </c>
+      <c r="C8" s="1">
+        <v>84.65</v>
+      </c>
+      <c r="D8" s="1">
+        <v>101.28771278918</v>
+      </c>
+      <c r="E8" t="s">
+        <v>11</v>
+      </c>
+      <c r="F8">
+        <v>1.14</v>
+      </c>
+      <c r="G8" s="1">
+        <v>791618.08</v>
+      </c>
+      <c r="H8" s="1">
+        <v>-113707.92</v>
+      </c>
+      <c r="I8" s="1">
+        <v>-14.363987239907</v>
+      </c>
+      <c r="J8">
+        <v>0.0</v>
+      </c>
+      <c r="K8">
+        <v>0.0</v>
+      </c>
+      <c r="L8" s="1">
+        <v>677910.16</v>
+      </c>
+      <c r="M8" s="1">
+        <v>677910.16</v>
+      </c>
+      <c r="N8" s="1">
+        <v>0.52</v>
+      </c>
+      <c r="O8">
+        <v>1</v>
+      </c>
+      <c r="Z8" t="s">
         <v>51</v>
       </c>
-      <c r="B8" t="s">
-[...45 lines deleted...]
-    <row r="9" spans="1:16">
+    </row>
+    <row r="9" spans="1:26">
       <c r="A9" t="s">
+        <v>54</v>
+      </c>
+      <c r="B9" s="1">
+        <v>34043.0</v>
+      </c>
+      <c r="C9" s="1">
+        <v>308.63</v>
+      </c>
+      <c r="D9" s="1">
+        <v>214.47695385248</v>
+      </c>
+      <c r="E9" t="s">
+        <v>11</v>
+      </c>
+      <c r="F9">
+        <v>1.14</v>
+      </c>
+      <c r="G9" s="1">
+        <v>6240484.73</v>
+      </c>
+      <c r="H9" s="1">
+        <v>2941277.99</v>
+      </c>
+      <c r="I9" s="1">
+        <v>47.132203943395</v>
+      </c>
+      <c r="J9">
+        <v>0.0</v>
+      </c>
+      <c r="K9">
+        <v>0.0</v>
+      </c>
+      <c r="L9" s="1">
+        <v>9181762.72</v>
+      </c>
+      <c r="M9" s="1">
+        <v>9181762.72</v>
+      </c>
+      <c r="N9" s="1">
+        <v>7.1</v>
+      </c>
+      <c r="O9">
+        <v>1</v>
+      </c>
+      <c r="Z9" t="s">
         <v>53</v>
       </c>
-      <c r="B9" t="s">
-[...45 lines deleted...]
-    <row r="10" spans="1:16">
+    </row>
+    <row r="10" spans="1:26">
       <c r="A10" t="s">
+        <v>56</v>
+      </c>
+      <c r="B10" s="1">
+        <v>2978.0</v>
+      </c>
+      <c r="C10" s="1">
+        <v>603.04</v>
+      </c>
+      <c r="D10" s="1">
+        <v>331.96987239758</v>
+      </c>
+      <c r="E10" t="s">
+        <v>11</v>
+      </c>
+      <c r="F10">
+        <v>1.14</v>
+      </c>
+      <c r="G10" s="1">
+        <v>848657.36</v>
+      </c>
+      <c r="H10" s="1">
+        <v>720732.76</v>
+      </c>
+      <c r="I10" s="1">
+        <v>84.926236897303</v>
+      </c>
+      <c r="J10">
+        <v>0.0</v>
+      </c>
+      <c r="K10">
+        <v>0.0</v>
+      </c>
+      <c r="L10" s="1">
+        <v>1569390.12</v>
+      </c>
+      <c r="M10" s="1">
+        <v>1569390.12</v>
+      </c>
+      <c r="N10" s="1">
+        <v>1.21</v>
+      </c>
+      <c r="O10">
+        <v>1</v>
+      </c>
+      <c r="Z10" t="s">
         <v>55</v>
       </c>
-      <c r="B10" t="s">
-[...45 lines deleted...]
-    <row r="11" spans="1:16">
+    </row>
+    <row r="11" spans="1:26">
       <c r="A11" t="s">
+        <v>58</v>
+      </c>
+      <c r="B11" s="1">
+        <v>5886.0</v>
+      </c>
+      <c r="C11" s="1">
+        <v>159.99</v>
+      </c>
+      <c r="D11" s="1">
+        <v>130.28996941896</v>
+      </c>
+      <c r="E11" t="s">
+        <v>11</v>
+      </c>
+      <c r="F11">
+        <v>1.14</v>
+      </c>
+      <c r="G11" s="1">
+        <v>657287.32</v>
+      </c>
+      <c r="H11" s="1">
+        <v>165662.2</v>
+      </c>
+      <c r="I11" s="1">
+        <v>25.203924518124</v>
+      </c>
+      <c r="J11">
+        <v>0.0</v>
+      </c>
+      <c r="K11">
+        <v>0.0</v>
+      </c>
+      <c r="L11" s="1">
+        <v>822949.52</v>
+      </c>
+      <c r="M11" s="1">
+        <v>822949.52</v>
+      </c>
+      <c r="N11" s="1">
+        <v>0.64</v>
+      </c>
+      <c r="O11">
+        <v>1</v>
+      </c>
+      <c r="Z11" t="s">
         <v>57</v>
       </c>
-      <c r="B11" t="s">
-[...45 lines deleted...]
-    <row r="12" spans="1:16">
+    </row>
+    <row r="12" spans="1:26">
       <c r="A12" t="s">
+        <v>60</v>
+      </c>
+      <c r="B12" s="1">
+        <v>1635.0</v>
+      </c>
+      <c r="C12" s="1">
+        <v>597.04</v>
+      </c>
+      <c r="D12" s="1">
+        <v>462.7583058104</v>
+      </c>
+      <c r="E12" t="s">
+        <v>11</v>
+      </c>
+      <c r="F12">
+        <v>1.14</v>
+      </c>
+      <c r="G12" s="1">
+        <v>667145.61</v>
+      </c>
+      <c r="H12" s="1">
+        <v>185917.75</v>
+      </c>
+      <c r="I12" s="1">
+        <v>27.867641967996</v>
+      </c>
+      <c r="J12">
+        <v>0.0</v>
+      </c>
+      <c r="K12">
+        <v>0.0</v>
+      </c>
+      <c r="L12" s="1">
+        <v>853063.36</v>
+      </c>
+      <c r="M12" s="1">
+        <v>853063.36</v>
+      </c>
+      <c r="N12" s="1">
+        <v>0.66</v>
+      </c>
+      <c r="O12">
+        <v>1</v>
+      </c>
+      <c r="Z12" t="s">
         <v>59</v>
       </c>
-      <c r="B12" t="s">
-[...45 lines deleted...]
-    <row r="13" spans="1:16">
+    </row>
+    <row r="13" spans="1:26">
       <c r="A13" t="s">
+        <v>62</v>
+      </c>
+      <c r="B13" s="1">
+        <v>20874.0</v>
+      </c>
+      <c r="C13" s="1">
+        <v>52.78</v>
+      </c>
+      <c r="D13" s="1">
+        <v>48.933124461052</v>
+      </c>
+      <c r="E13" t="s">
+        <v>11</v>
+      </c>
+      <c r="F13">
+        <v>1.14</v>
+      </c>
+      <c r="G13" s="1">
+        <v>873505.11</v>
+      </c>
+      <c r="H13" s="1">
+        <v>89292.86</v>
+      </c>
+      <c r="I13" s="1">
+        <v>10.222362637352</v>
+      </c>
+      <c r="J13">
+        <v>0.0</v>
+      </c>
+      <c r="K13">
+        <v>0.0</v>
+      </c>
+      <c r="L13" s="1">
+        <v>962797.97</v>
+      </c>
+      <c r="M13" s="1">
+        <v>962797.97</v>
+      </c>
+      <c r="N13" s="1">
+        <v>0.75</v>
+      </c>
+      <c r="O13">
+        <v>1</v>
+      </c>
+      <c r="Z13" t="s">
         <v>61</v>
       </c>
-      <c r="B13" t="s">
-[...45 lines deleted...]
-    <row r="14" spans="1:16">
+    </row>
+    <row r="14" spans="1:26">
       <c r="A14" t="s">
+        <v>64</v>
+      </c>
+      <c r="B14" s="1">
+        <v>35584.0</v>
+      </c>
+      <c r="C14" s="1">
+        <v>58.73</v>
+      </c>
+      <c r="D14" s="1">
+        <v>50.156161477068</v>
+      </c>
+      <c r="E14" t="s">
+        <v>11</v>
+      </c>
+      <c r="F14">
+        <v>1.14</v>
+      </c>
+      <c r="G14" s="1">
+        <v>1524103.23</v>
+      </c>
+      <c r="H14" s="1">
+        <v>302208.33</v>
+      </c>
+      <c r="I14" s="1">
+        <v>19.828599798978</v>
+      </c>
+      <c r="J14">
+        <v>0.0</v>
+      </c>
+      <c r="K14">
+        <v>0.0</v>
+      </c>
+      <c r="L14" s="1">
+        <v>1826311.56</v>
+      </c>
+      <c r="M14" s="1">
+        <v>1826311.56</v>
+      </c>
+      <c r="N14" s="1">
+        <v>1.41</v>
+      </c>
+      <c r="O14">
+        <v>1</v>
+      </c>
+      <c r="Z14" t="s">
         <v>63</v>
       </c>
-      <c r="B14" t="s">
-[...45 lines deleted...]
-    <row r="15" spans="1:16">
+    </row>
+    <row r="15" spans="1:26">
       <c r="A15" t="s">
+        <v>66</v>
+      </c>
+      <c r="B15" s="1">
+        <v>1072.0</v>
+      </c>
+      <c r="C15" s="1">
+        <v>995.73</v>
+      </c>
+      <c r="D15" s="1">
+        <v>1049.9053264925</v>
+      </c>
+      <c r="E15" t="s">
+        <v>11</v>
+      </c>
+      <c r="F15">
+        <v>1.14</v>
+      </c>
+      <c r="G15" s="1">
+        <v>960934.82</v>
+      </c>
+      <c r="H15" s="1">
+        <v>-28117.76</v>
+      </c>
+      <c r="I15" s="1">
+        <v>-2.9260839980801</v>
+      </c>
+      <c r="J15">
+        <v>0.0</v>
+      </c>
+      <c r="K15">
+        <v>0.0</v>
+      </c>
+      <c r="L15" s="1">
+        <v>932817.06</v>
+      </c>
+      <c r="M15" s="1">
+        <v>932817.06</v>
+      </c>
+      <c r="N15" s="1">
+        <v>0.72</v>
+      </c>
+      <c r="O15">
+        <v>1</v>
+      </c>
+      <c r="Z15" t="s">
         <v>65</v>
       </c>
-      <c r="B15" t="s">
-[...45 lines deleted...]
-    <row r="16" spans="1:16">
+    </row>
+    <row r="16" spans="1:26">
       <c r="A16" t="s">
+        <v>68</v>
+      </c>
+      <c r="B16" s="1">
+        <v>5821.0</v>
+      </c>
+      <c r="C16" s="1">
+        <v>226.49</v>
+      </c>
+      <c r="D16" s="1">
+        <v>223.90182614671</v>
+      </c>
+      <c r="E16" t="s">
+        <v>11</v>
+      </c>
+      <c r="F16">
+        <v>1.14</v>
+      </c>
+      <c r="G16" s="1">
+        <v>1108504.65</v>
+      </c>
+      <c r="H16" s="1">
+        <v>43639.27</v>
+      </c>
+      <c r="I16" s="1">
+        <v>3.9367692323167</v>
+      </c>
+      <c r="J16">
+        <v>0.0</v>
+      </c>
+      <c r="K16">
+        <v>0.0</v>
+      </c>
+      <c r="L16" s="1">
+        <v>1152143.92</v>
+      </c>
+      <c r="M16" s="1">
+        <v>1152143.92</v>
+      </c>
+      <c r="N16" s="1">
+        <v>0.89</v>
+      </c>
+      <c r="O16">
+        <v>1</v>
+      </c>
+      <c r="Z16" t="s">
         <v>67</v>
       </c>
-      <c r="B16" t="s">
-[...45 lines deleted...]
-    <row r="17" spans="1:16">
+    </row>
+    <row r="17" spans="1:26">
       <c r="A17" t="s">
-        <v>67</v>
-[...2 lines deleted...]
-        <v>68</v>
+        <v>70</v>
+      </c>
+      <c r="B17" s="1">
+        <v>6084.0</v>
       </c>
       <c r="C17" s="1">
-        <v>13317.0</v>
+        <v>184.56</v>
       </c>
       <c r="D17" s="1">
-        <v>422.76</v>
-[...8 lines deleted...]
-        <v>1.17</v>
+        <v>172.65411242604</v>
+      </c>
+      <c r="E17" t="s">
+        <v>11</v>
+      </c>
+      <c r="F17">
+        <v>1.14</v>
+      </c>
+      <c r="G17" s="1">
+        <v>891931.42</v>
       </c>
       <c r="H17" s="1">
-        <v>2286736.68</v>
+        <v>89334.89</v>
       </c>
       <c r="I17" s="1">
-        <v>2522672.95</v>
-[...2 lines deleted...]
-        <v>110.31759677726</v>
+        <v>10.015892253241</v>
+      </c>
+      <c r="J17">
+        <v>0.0</v>
       </c>
       <c r="K17">
         <v>0.0</v>
       </c>
-      <c r="L17">
-        <v>0.0</v>
+      <c r="L17" s="1">
+        <v>981266.31</v>
       </c>
       <c r="M17" s="1">
-        <v>4809409.63</v>
+        <v>981266.31</v>
       </c>
       <c r="N17" s="1">
-        <v>4809409.63</v>
-[...8 lines deleted...]
-    <row r="18" spans="1:16">
+        <v>0.76</v>
+      </c>
+      <c r="O17">
+        <v>1</v>
+      </c>
+      <c r="Z17" t="s">
+        <v>69</v>
+      </c>
+    </row>
+    <row r="18" spans="1:26">
       <c r="A18" t="s">
-        <v>69</v>
-[...2 lines deleted...]
-        <v>70</v>
+        <v>72</v>
+      </c>
+      <c r="B18" s="1">
+        <v>21696.0</v>
       </c>
       <c r="C18" s="1">
-        <v>10094.0</v>
+        <v>45.14</v>
       </c>
       <c r="D18" s="1">
-        <v>191.39</v>
-[...8 lines deleted...]
-        <v>1.17</v>
+        <v>85.90703954646</v>
+      </c>
+      <c r="E18" t="s">
+        <v>11</v>
+      </c>
+      <c r="F18">
+        <v>1.14</v>
+      </c>
+      <c r="G18" s="1">
+        <v>1600440.72</v>
       </c>
       <c r="H18" s="1">
-        <v>1820754.26</v>
+        <v>-744583.48</v>
       </c>
       <c r="I18" s="1">
-        <v>-170411.99</v>
-[...2 lines deleted...]
-        <v>-9.3594173438869</v>
+        <v>-46.523652559902</v>
+      </c>
+      <c r="J18">
+        <v>0.0</v>
       </c>
       <c r="K18">
         <v>0.0</v>
       </c>
-      <c r="L18">
-        <v>0.0</v>
+      <c r="L18" s="1">
+        <v>855857.24</v>
       </c>
       <c r="M18" s="1">
-        <v>1650342.27</v>
+        <v>855857.24</v>
       </c>
       <c r="N18" s="1">
-        <v>1650342.27</v>
-[...8 lines deleted...]
-    <row r="19" spans="1:16">
+        <v>0.66</v>
+      </c>
+      <c r="O18">
+        <v>1</v>
+      </c>
+      <c r="Z18" t="s">
+        <v>71</v>
+      </c>
+    </row>
+    <row r="19" spans="1:26">
       <c r="A19" t="s">
-        <v>71</v>
-[...2 lines deleted...]
-        <v>72</v>
+        <v>74</v>
+      </c>
+      <c r="B19" s="1">
+        <v>251.0</v>
       </c>
       <c r="C19" s="1">
-        <v>1286.0</v>
+        <v>360.45</v>
       </c>
       <c r="D19" s="1">
-        <v>830.79</v>
-[...8 lines deleted...]
-        <v>1.17</v>
+        <v>414.083187251</v>
+      </c>
+      <c r="E19" t="s">
+        <v>11</v>
+      </c>
+      <c r="F19">
+        <v>1.14</v>
+      </c>
+      <c r="G19" s="1">
+        <v>89997.27</v>
       </c>
       <c r="H19" s="1">
-        <v>442757.72</v>
+        <v>-10933.26</v>
       </c>
       <c r="I19" s="1">
-        <v>469933.16</v>
-[...2 lines deleted...]
-        <v>106.13776762605</v>
+        <v>-12.1484351692</v>
+      </c>
+      <c r="J19">
+        <v>0.0</v>
       </c>
       <c r="K19">
-        <v>0.97</v>
-[...1 lines deleted...]
-      <c r="L19" t="s">
+        <v>0.0</v>
+      </c>
+      <c r="L19" s="1">
+        <v>79064.01</v>
+      </c>
+      <c r="M19" s="1">
+        <v>79064.01</v>
+      </c>
+      <c r="N19" s="1">
+        <v>0.06</v>
+      </c>
+      <c r="O19">
+        <v>1</v>
+      </c>
+      <c r="Z19" t="s">
         <v>73</v>
       </c>
-      <c r="M19" s="1">
-[...12 lines deleted...]
-    <row r="20" spans="1:16">
+    </row>
+    <row r="20" spans="1:26">
       <c r="A20" t="s">
         <v>74</v>
       </c>
-      <c r="B20" t="s">
-        <v>75</v>
+      <c r="B20" s="1">
+        <v>12834.0</v>
       </c>
       <c r="C20" s="1">
-        <v>15921.0</v>
+        <v>360.45</v>
       </c>
       <c r="D20" s="1">
-        <v>34.59</v>
-[...8 lines deleted...]
-        <v>1.17</v>
+        <v>194.64047685835</v>
+      </c>
+      <c r="E20" t="s">
+        <v>11</v>
+      </c>
+      <c r="F20">
+        <v>1.14</v>
+      </c>
+      <c r="G20" s="1">
+        <v>2203798.04</v>
       </c>
       <c r="H20" s="1">
-        <v>577087.99</v>
+        <v>1838861.49</v>
       </c>
       <c r="I20" s="1">
-        <v>-106639.17</v>
-[...2 lines deleted...]
-        <v>-18.478840635724</v>
+        <v>83.44056291111</v>
+      </c>
+      <c r="J20">
+        <v>0.0</v>
       </c>
       <c r="K20">
         <v>0.0</v>
       </c>
-      <c r="L20">
-        <v>0.0</v>
+      <c r="L20" s="1">
+        <v>4042659.53</v>
       </c>
       <c r="M20" s="1">
-        <v>470448.82</v>
+        <v>4042659.53</v>
       </c>
       <c r="N20" s="1">
-        <v>470448.82</v>
-[...8 lines deleted...]
-    <row r="21" spans="1:16">
+        <v>3.13</v>
+      </c>
+      <c r="O20">
+        <v>1</v>
+      </c>
+      <c r="Z20" t="s">
+        <v>73</v>
+      </c>
+    </row>
+    <row r="21" spans="1:26">
       <c r="A21" t="s">
         <v>76</v>
       </c>
-      <c r="B21" t="s">
-        <v>77</v>
+      <c r="B21" s="1">
+        <v>8031.0</v>
       </c>
       <c r="C21" s="1">
-        <v>4883.0</v>
+        <v>205.12</v>
       </c>
       <c r="D21" s="1">
-        <v>127.98</v>
-[...8 lines deleted...]
-        <v>1.17</v>
+        <v>211.82877848338</v>
+      </c>
+      <c r="E21" t="s">
+        <v>11</v>
+      </c>
+      <c r="F21">
+        <v>1.14</v>
+      </c>
+      <c r="G21" s="1">
+        <v>1448630.62</v>
       </c>
       <c r="H21" s="1">
-        <v>520048.75</v>
+        <v>-9044.22</v>
       </c>
       <c r="I21" s="1">
-        <v>13802.56</v>
-[...2 lines deleted...]
-        <v>2.6540896406347</v>
+        <v>-0.62432892658309</v>
+      </c>
+      <c r="J21">
+        <v>0.0</v>
       </c>
       <c r="K21">
         <v>0.0</v>
       </c>
-      <c r="L21">
-        <v>0.0</v>
+      <c r="L21" s="1">
+        <v>1439586.4</v>
       </c>
       <c r="M21" s="1">
-        <v>533851.31</v>
+        <v>1439586.4</v>
       </c>
       <c r="N21" s="1">
-        <v>533851.31</v>
-[...8 lines deleted...]
-    <row r="22" spans="1:16">
+        <v>1.11</v>
+      </c>
+      <c r="O21">
+        <v>1</v>
+      </c>
+      <c r="Z21" t="s">
+        <v>75</v>
+      </c>
+    </row>
+    <row r="22" spans="1:26">
       <c r="A22" t="s">
         <v>78</v>
       </c>
-      <c r="B22" t="s">
-        <v>79</v>
+      <c r="B22" s="1">
+        <v>1054.0</v>
       </c>
       <c r="C22" s="1">
-        <v>10556.0</v>
+        <v>963.53</v>
       </c>
       <c r="D22" s="1">
-        <v>76.63</v>
-[...8 lines deleted...]
-        <v>1.17</v>
+        <v>403.1339658444</v>
+      </c>
+      <c r="E22" t="s">
+        <v>11</v>
+      </c>
+      <c r="F22">
+        <v>1.14</v>
+      </c>
+      <c r="G22" s="1">
+        <v>362882.3</v>
       </c>
       <c r="H22" s="1">
-        <v>631851.33</v>
+        <v>524612.78</v>
       </c>
       <c r="I22" s="1">
-        <v>59167.19</v>
-[...2 lines deleted...]
-        <v>9.3640999378762</v>
+        <v>144.56830217401</v>
+      </c>
+      <c r="J22">
+        <v>0.0</v>
       </c>
       <c r="K22">
         <v>0.0</v>
       </c>
-      <c r="L22">
-        <v>0.0</v>
+      <c r="L22" s="1">
+        <v>887495.08</v>
       </c>
       <c r="M22" s="1">
-        <v>691018.52</v>
+        <v>887495.08</v>
       </c>
       <c r="N22" s="1">
-        <v>691018.52</v>
-[...8 lines deleted...]
-    <row r="23" spans="1:16">
+        <v>0.69</v>
+      </c>
+      <c r="O22">
+        <v>1</v>
+      </c>
+      <c r="Z22" t="s">
+        <v>77</v>
+      </c>
+    </row>
+    <row r="23" spans="1:26">
       <c r="A23" t="s">
         <v>80</v>
       </c>
-      <c r="B23" t="s">
-        <v>81</v>
+      <c r="B23" s="1">
+        <v>25190.0</v>
       </c>
       <c r="C23" s="1">
-        <v>3599.0</v>
+        <v>33.16</v>
       </c>
       <c r="D23" s="1">
-        <v>336.09</v>
-[...8 lines deleted...]
-        <v>1.17</v>
+        <v>36.710333862644</v>
+      </c>
+      <c r="E23" t="s">
+        <v>11</v>
+      </c>
+      <c r="F23">
+        <v>1.14</v>
+      </c>
+      <c r="G23" s="1">
+        <v>794966.31</v>
       </c>
       <c r="H23" s="1">
-        <v>502445.02</v>
+        <v>-65000.04</v>
       </c>
       <c r="I23" s="1">
-        <v>530860.9</v>
-[...2 lines deleted...]
-        <v>105.65552027961</v>
+        <v>-8.1764521568216</v>
+      </c>
+      <c r="J23">
+        <v>0.0</v>
       </c>
       <c r="K23">
         <v>0.0</v>
       </c>
-      <c r="L23">
-        <v>0.0</v>
+      <c r="L23" s="1">
+        <v>729966.27</v>
       </c>
       <c r="M23" s="1">
-        <v>1033305.92</v>
+        <v>729966.27</v>
       </c>
       <c r="N23" s="1">
-        <v>1033305.92</v>
-[...8 lines deleted...]
-    <row r="24" spans="1:16">
+        <v>0.56</v>
+      </c>
+      <c r="O23">
+        <v>1</v>
+      </c>
+      <c r="Z23" t="s">
+        <v>79</v>
+      </c>
+    </row>
+    <row r="24" spans="1:26">
       <c r="A24" t="s">
         <v>82</v>
       </c>
-      <c r="B24" t="s">
-        <v>83</v>
+      <c r="B24" s="1">
+        <v>4446.0</v>
       </c>
       <c r="C24" s="1">
-        <v>4731.0</v>
+        <v>204.86</v>
       </c>
       <c r="D24" s="1">
-        <v>313.53</v>
-[...8 lines deleted...]
-        <v>1.17</v>
+        <v>171.83616059379</v>
+      </c>
+      <c r="E24" t="s">
+        <v>11</v>
+      </c>
+      <c r="F24">
+        <v>1.14</v>
+      </c>
+      <c r="G24" s="1">
+        <v>671545.35</v>
       </c>
       <c r="H24" s="1">
-        <v>1156041.28</v>
+        <v>124406.38</v>
       </c>
       <c r="I24" s="1">
-        <v>111095.6</v>
-[...2 lines deleted...]
-        <v>9.6100028538773</v>
+        <v>18.525387749316</v>
+      </c>
+      <c r="J24">
+        <v>0.0</v>
       </c>
       <c r="K24">
         <v>0.0</v>
       </c>
-      <c r="L24">
-        <v>0.0</v>
+      <c r="L24" s="1">
+        <v>795951.73</v>
       </c>
       <c r="M24" s="1">
-        <v>1267136.88</v>
+        <v>795951.73</v>
       </c>
       <c r="N24" s="1">
-        <v>1267136.88</v>
-[...8 lines deleted...]
-    <row r="25" spans="1:16">
+        <v>0.62</v>
+      </c>
+      <c r="O24">
+        <v>1</v>
+      </c>
+      <c r="Z24" t="s">
+        <v>81</v>
+      </c>
+    </row>
+    <row r="25" spans="1:26">
       <c r="A25" t="s">
         <v>84</v>
       </c>
-      <c r="B25" t="s">
-        <v>85</v>
+      <c r="B25" s="1">
+        <v>9299.0</v>
       </c>
       <c r="C25" s="1">
-        <v>1249.0</v>
+        <v>112.69</v>
       </c>
       <c r="D25" s="1">
-        <v>1011.15</v>
-[...8 lines deleted...]
-        <v>1.17</v>
+        <v>121.11661684052</v>
+      </c>
+      <c r="E25" t="s">
+        <v>11</v>
+      </c>
+      <c r="F25">
+        <v>1.14</v>
+      </c>
+      <c r="G25" s="1">
+        <v>970289.4</v>
       </c>
       <c r="H25" s="1">
-        <v>1049121.54</v>
+        <v>-54529.28</v>
       </c>
       <c r="I25" s="1">
-        <v>29749.42</v>
-[...2 lines deleted...]
-        <v>2.8356504814495</v>
+        <v>-5.6198985581003</v>
+      </c>
+      <c r="J25">
+        <v>0.0</v>
       </c>
       <c r="K25">
         <v>0.0</v>
       </c>
-      <c r="L25">
-        <v>0.0</v>
+      <c r="L25" s="1">
+        <v>915760.12</v>
       </c>
       <c r="M25" s="1">
-        <v>1078870.96</v>
+        <v>915760.12</v>
       </c>
       <c r="N25" s="1">
-        <v>1078870.96</v>
-[...8 lines deleted...]
-    <row r="26" spans="1:16">
+        <v>0.71</v>
+      </c>
+      <c r="O25">
+        <v>1</v>
+      </c>
+      <c r="Z25" t="s">
+        <v>83</v>
+      </c>
+    </row>
+    <row r="26" spans="1:26">
       <c r="A26" t="s">
         <v>86</v>
       </c>
-      <c r="B26" t="s">
-        <v>87</v>
+      <c r="B26" s="1">
+        <v>4000.0</v>
       </c>
       <c r="C26" s="1">
-        <v>4785.0</v>
+        <v>139.97</v>
       </c>
       <c r="D26" s="1">
-        <v>195.04</v>
-[...8 lines deleted...]
-        <v>1.17</v>
+        <v>124.9107475</v>
+      </c>
+      <c r="E26" t="s">
+        <v>11</v>
+      </c>
+      <c r="F26">
+        <v>1.14</v>
+      </c>
+      <c r="G26" s="1">
+        <v>426007.58</v>
       </c>
       <c r="H26" s="1">
-        <v>459286.87</v>
+        <v>63269.71</v>
       </c>
       <c r="I26" s="1">
-        <v>337967.87</v>
-[...2 lines deleted...]
-        <v>73.585354181799</v>
+        <v>14.851780336866</v>
+      </c>
+      <c r="J26">
+        <v>0.0</v>
       </c>
       <c r="K26">
         <v>0.0</v>
       </c>
-      <c r="L26">
-        <v>0.0</v>
+      <c r="L26" s="1">
+        <v>489277.29</v>
       </c>
       <c r="M26" s="1">
-        <v>797254.74</v>
+        <v>489277.29</v>
       </c>
       <c r="N26" s="1">
-        <v>797254.74</v>
-[...8 lines deleted...]
-    <row r="27" spans="1:16">
+        <v>0.38</v>
+      </c>
+      <c r="O26">
+        <v>1</v>
+      </c>
+      <c r="Z26" t="s">
+        <v>85</v>
+      </c>
+    </row>
+    <row r="27" spans="1:26">
       <c r="A27" t="s">
         <v>88</v>
       </c>
-      <c r="B27" t="s">
-        <v>89</v>
+      <c r="B27" s="1">
+        <v>8646.0</v>
       </c>
       <c r="C27" s="1">
-        <v>2768.0</v>
+        <v>84.14</v>
       </c>
       <c r="D27" s="1">
-        <v>448.13</v>
-[...8 lines deleted...]
-        <v>1.17</v>
+        <v>69.851081424936</v>
+      </c>
+      <c r="E27" t="s">
+        <v>11</v>
+      </c>
+      <c r="F27">
+        <v>1.14</v>
+      </c>
+      <c r="G27" s="1">
+        <v>517524.31</v>
       </c>
       <c r="H27" s="1">
-        <v>931117.41</v>
+        <v>118213.21</v>
       </c>
       <c r="I27" s="1">
-        <v>128530.5</v>
-[...2 lines deleted...]
-        <v>13.803898264559</v>
+        <v>22.842059342101</v>
+      </c>
+      <c r="J27">
+        <v>0.0</v>
       </c>
       <c r="K27">
         <v>0.0</v>
       </c>
-      <c r="L27">
-        <v>0.0</v>
+      <c r="L27" s="1">
+        <v>635737.52</v>
       </c>
       <c r="M27" s="1">
-        <v>1059647.91</v>
+        <v>635737.52</v>
       </c>
       <c r="N27" s="1">
-        <v>1059647.91</v>
-[...8 lines deleted...]
-    <row r="28" spans="1:16">
+        <v>0.49</v>
+      </c>
+      <c r="O27">
+        <v>1</v>
+      </c>
+      <c r="Z27" t="s">
+        <v>87</v>
+      </c>
+    </row>
+    <row r="28" spans="1:26">
       <c r="A28" t="s">
         <v>90</v>
       </c>
-      <c r="B28" t="s">
-        <v>91</v>
+      <c r="B28" s="1">
+        <v>3874.0</v>
       </c>
       <c r="C28" s="1">
-        <v>9106.0</v>
+        <v>239.25</v>
       </c>
       <c r="D28" s="1">
-        <v>129.48</v>
-[...8 lines deleted...]
-        <v>1.17</v>
+        <v>287.62377645844</v>
+      </c>
+      <c r="E28" t="s">
+        <v>11</v>
+      </c>
+      <c r="F28">
+        <v>1.14</v>
+      </c>
+      <c r="G28" s="1">
+        <v>946629.45</v>
       </c>
       <c r="H28" s="1">
-        <v>880450.51</v>
+        <v>-136654.36</v>
       </c>
       <c r="I28" s="1">
-        <v>126763.64</v>
-[...2 lines deleted...]
-        <v>14.397588343722</v>
+        <v>-14.435887241835</v>
+      </c>
+      <c r="J28">
+        <v>0.0</v>
       </c>
       <c r="K28">
         <v>0.0</v>
       </c>
-      <c r="L28">
-        <v>0.0</v>
+      <c r="L28" s="1">
+        <v>809975.09</v>
       </c>
       <c r="M28" s="1">
-        <v>1007214.15</v>
+        <v>809975.09</v>
       </c>
       <c r="N28" s="1">
-        <v>1007214.15</v>
-[...8 lines deleted...]
-    <row r="29" spans="1:16">
+        <v>0.63</v>
+      </c>
+      <c r="O28">
+        <v>1</v>
+      </c>
+      <c r="Z28" t="s">
+        <v>89</v>
+      </c>
+    </row>
+    <row r="29" spans="1:26">
       <c r="A29" t="s">
         <v>92</v>
       </c>
-      <c r="B29" t="s">
+      <c r="B29" s="1">
+        <v>1023.0</v>
+      </c>
+      <c r="C29" s="1">
+        <v>951.67</v>
+      </c>
+      <c r="D29" s="1">
+        <v>983.84093841642</v>
+      </c>
+      <c r="E29" t="s">
+        <v>11</v>
+      </c>
+      <c r="F29">
+        <v>1.14</v>
+      </c>
+      <c r="G29" s="1">
+        <v>859288.5</v>
+      </c>
+      <c r="H29" s="1">
+        <v>-8499.01</v>
+      </c>
+      <c r="I29" s="1">
+        <v>-0.98907526401203</v>
+      </c>
+      <c r="J29">
+        <v>0.0</v>
+      </c>
+      <c r="K29">
+        <v>0.0</v>
+      </c>
+      <c r="L29" s="1">
+        <v>850789.49</v>
+      </c>
+      <c r="M29" s="1">
+        <v>850789.49</v>
+      </c>
+      <c r="N29" s="1">
+        <v>0.66</v>
+      </c>
+      <c r="O29">
+        <v>1</v>
+      </c>
+      <c r="Z29" t="s">
+        <v>91</v>
+      </c>
+    </row>
+    <row r="30" spans="1:26">
+      <c r="A30" t="s">
+        <v>94</v>
+      </c>
+      <c r="B30" s="1">
+        <v>4472.0</v>
+      </c>
+      <c r="C30" s="1">
+        <v>193.98</v>
+      </c>
+      <c r="D30" s="1">
+        <v>134.45810152057</v>
+      </c>
+      <c r="E30" t="s">
+        <v>11</v>
+      </c>
+      <c r="F30">
+        <v>1.14</v>
+      </c>
+      <c r="G30" s="1">
+        <v>520470.61</v>
+      </c>
+      <c r="H30" s="1">
+        <v>237616.05</v>
+      </c>
+      <c r="I30" s="1">
+        <v>45.654076413652</v>
+      </c>
+      <c r="J30">
+        <v>0.0</v>
+      </c>
+      <c r="K30">
+        <v>0.0</v>
+      </c>
+      <c r="L30" s="1">
+        <v>758086.66</v>
+      </c>
+      <c r="M30" s="1">
+        <v>758086.66</v>
+      </c>
+      <c r="N30" s="1">
+        <v>0.59</v>
+      </c>
+      <c r="O30">
+        <v>1</v>
+      </c>
+      <c r="Z30" t="s">
         <v>93</v>
       </c>
-      <c r="C29" s="1">
-[...43 lines deleted...]
-      <c r="A30" t="s">
+    </row>
+    <row r="31" spans="1:26">
+      <c r="A31" t="s">
+        <v>96</v>
+      </c>
+      <c r="B31" s="1">
+        <v>1874.0</v>
+      </c>
+      <c r="C31" s="1">
+        <v>621.27</v>
+      </c>
+      <c r="D31" s="1">
+        <v>515.45562966916</v>
+      </c>
+      <c r="E31" t="s">
+        <v>11</v>
+      </c>
+      <c r="F31">
+        <v>1.14</v>
+      </c>
+      <c r="G31" s="1">
+        <v>830816.79</v>
+      </c>
+      <c r="H31" s="1">
+        <v>186626.17</v>
+      </c>
+      <c r="I31" s="1">
+        <v>22.462975260767</v>
+      </c>
+      <c r="J31">
+        <v>1.01</v>
+      </c>
+      <c r="K31" t="s">
+        <v>97</v>
+      </c>
+      <c r="L31" s="1">
+        <v>1017442.96</v>
+      </c>
+      <c r="M31" s="1">
+        <v>1019342.71</v>
+      </c>
+      <c r="N31" s="1">
+        <v>0.79</v>
+      </c>
+      <c r="O31">
+        <v>1</v>
+      </c>
+      <c r="Z31" t="s">
         <v>95</v>
       </c>
-      <c r="B30" t="s">
-[...95 lines deleted...]
-    <row r="32" spans="1:16">
+    </row>
+    <row r="32" spans="1:26">
       <c r="A32" t="s">
         <v>99</v>
       </c>
-      <c r="B32" t="s">
-        <v>100</v>
+      <c r="B32" s="1">
+        <v>4831.0</v>
       </c>
       <c r="C32" s="1">
-        <v>17453.0</v>
+        <v>173.3</v>
       </c>
       <c r="D32" s="1">
-        <v>84.15</v>
-[...8 lines deleted...]
-        <v>1.17</v>
+        <v>175.84500724488</v>
+      </c>
+      <c r="E32" t="s">
+        <v>11</v>
+      </c>
+      <c r="F32">
+        <v>1.14</v>
+      </c>
+      <c r="G32" s="1">
+        <v>727431.13</v>
       </c>
       <c r="H32" s="1">
-        <v>1160282.88</v>
+        <v>4205.94</v>
       </c>
       <c r="I32" s="1">
-        <v>94347.18</v>
-[...2 lines deleted...]
-        <v>8.1313946474846</v>
+        <v>0.57819081787165</v>
+      </c>
+      <c r="J32">
+        <v>0.0</v>
       </c>
       <c r="K32">
         <v>0.0</v>
       </c>
-      <c r="L32">
-        <v>0.0</v>
+      <c r="L32" s="1">
+        <v>731637.07</v>
       </c>
       <c r="M32" s="1">
-        <v>1254630.06</v>
+        <v>731637.07</v>
       </c>
       <c r="N32" s="1">
-        <v>1254630.06</v>
-[...8 lines deleted...]
-    <row r="33" spans="1:16">
+        <v>0.57</v>
+      </c>
+      <c r="O32">
+        <v>1</v>
+      </c>
+      <c r="Z32" t="s">
+        <v>98</v>
+      </c>
+    </row>
+    <row r="33" spans="1:26">
       <c r="A33" t="s">
         <v>101</v>
       </c>
-      <c r="B33" t="s">
+      <c r="B33" s="1">
+        <v>900.0</v>
+      </c>
+      <c r="C33" s="1">
+        <v>398.52</v>
+      </c>
+      <c r="D33" s="1">
+        <v>358.96101111111</v>
+      </c>
+      <c r="E33" t="s">
+        <v>11</v>
+      </c>
+      <c r="F33">
+        <v>1.14</v>
+      </c>
+      <c r="G33" s="1">
+        <v>275724.27</v>
+      </c>
+      <c r="H33" s="1">
+        <v>37714.51</v>
+      </c>
+      <c r="I33" s="1">
+        <v>13.678342497742</v>
+      </c>
+      <c r="J33">
+        <v>1.87</v>
+      </c>
+      <c r="K33" t="s">
         <v>102</v>
       </c>
-      <c r="C33" s="1">
-[...27 lines deleted...]
-        <v>0.0</v>
+      <c r="L33" s="1">
+        <v>313438.78</v>
       </c>
       <c r="M33" s="1">
-        <v>2519127.42</v>
+        <v>315121.04</v>
       </c>
       <c r="N33" s="1">
-        <v>2519127.42</v>
-[...8 lines deleted...]
-    <row r="34" spans="1:16">
+        <v>0.24</v>
+      </c>
+      <c r="O33">
+        <v>1</v>
+      </c>
+      <c r="Z33" t="s">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="34" spans="1:26">
       <c r="A34" t="s">
-        <v>101</v>
-[...2 lines deleted...]
-        <v>102</v>
+        <v>104</v>
+      </c>
+      <c r="B34" s="1">
+        <v>14297.0</v>
       </c>
       <c r="C34" s="1">
+        <v>94.37</v>
+      </c>
+      <c r="D34" s="1">
+        <v>77.917093795901</v>
+      </c>
+      <c r="E34" t="s">
+        <v>11</v>
+      </c>
+      <c r="F34">
+        <v>1.14</v>
+      </c>
+      <c r="G34" s="1">
+        <v>950470.66</v>
+      </c>
+      <c r="H34" s="1">
+        <v>228597.67</v>
+      </c>
+      <c r="I34" s="1">
+        <v>24.050997008156</v>
+      </c>
+      <c r="J34">
+        <v>0.0</v>
+      </c>
+      <c r="K34">
+        <v>0.0</v>
+      </c>
+      <c r="L34" s="1">
+        <v>1179068.33</v>
+      </c>
+      <c r="M34" s="1">
+        <v>1179068.33</v>
+      </c>
+      <c r="N34" s="1">
+        <v>0.91</v>
+      </c>
+      <c r="O34">
+        <v>1</v>
+      </c>
+      <c r="Z34" t="s">
+        <v>103</v>
+      </c>
+    </row>
+    <row r="35" spans="1:26">
+      <c r="A35" t="s">
+        <v>106</v>
+      </c>
+      <c r="B35" s="1">
+        <v>2428.0</v>
+      </c>
+      <c r="C35" s="1">
+        <v>1213.91</v>
+      </c>
+      <c r="D35" s="1">
+        <v>593.83701812191</v>
+      </c>
+      <c r="E35" t="s">
+        <v>11</v>
+      </c>
+      <c r="F35">
+        <v>1.14</v>
+      </c>
+      <c r="G35" s="1">
+        <v>1316523.03</v>
+      </c>
+      <c r="H35" s="1">
+        <v>1259176.94</v>
+      </c>
+      <c r="I35" s="1">
+        <v>95.64412557219</v>
+      </c>
+      <c r="J35">
+        <v>0.0</v>
+      </c>
+      <c r="K35">
+        <v>0.0</v>
+      </c>
+      <c r="L35" s="1">
+        <v>2575699.97</v>
+      </c>
+      <c r="M35" s="1">
+        <v>2575699.97</v>
+      </c>
+      <c r="N35" s="1">
+        <v>1.99</v>
+      </c>
+      <c r="O35">
+        <v>1</v>
+      </c>
+      <c r="Z35" t="s">
+        <v>105</v>
+      </c>
+    </row>
+    <row r="36" spans="1:26">
+      <c r="A36" t="s">
+        <v>106</v>
+      </c>
+      <c r="B36" s="1">
         <v>19.0</v>
       </c>
-      <c r="D34" s="1">
-[...2 lines deleted...]
-      <c r="E34" s="1">
+      <c r="C36" s="1">
+        <v>1213.91</v>
+      </c>
+      <c r="D36" s="1">
         <v>945.38736842105</v>
       </c>
-      <c r="F34" t="s">
-[...5 lines deleted...]
-      <c r="H34" s="1">
+      <c r="E36" t="s">
+        <v>11</v>
+      </c>
+      <c r="F36">
+        <v>1.14</v>
+      </c>
+      <c r="G36" s="1">
         <v>15431.11</v>
       </c>
-      <c r="I34" s="1">
-[...75 lines deleted...]
-      <c r="A36" t="s">
+      <c r="H36" s="1">
+        <v>4724.7</v>
+      </c>
+      <c r="I36" s="1">
+        <v>30.618017757634</v>
+      </c>
+      <c r="J36">
+        <v>0.0</v>
+      </c>
+      <c r="K36">
+        <v>0.0</v>
+      </c>
+      <c r="L36" s="1">
+        <v>20155.81</v>
+      </c>
+      <c r="M36" s="1">
+        <v>20155.81</v>
+      </c>
+      <c r="N36" s="1">
+        <v>0.02</v>
+      </c>
+      <c r="O36">
+        <v>1</v>
+      </c>
+      <c r="Z36" t="s">
         <v>105</v>
       </c>
-      <c r="B36" t="s">
-[...45 lines deleted...]
-    <row r="37" spans="1:16">
+    </row>
+    <row r="37" spans="1:26">
       <c r="A37" t="s">
         <v>108</v>
       </c>
-      <c r="B37" t="s">
-        <v>109</v>
+      <c r="B37" s="1">
+        <v>6392.0</v>
       </c>
       <c r="C37" s="1">
-        <v>29900.0</v>
+        <v>139.05</v>
       </c>
       <c r="D37" s="1">
-        <v>49.66</v>
-[...8 lines deleted...]
-        <v>1.17</v>
+        <v>141.98567897372</v>
+      </c>
+      <c r="E37" t="s">
+        <v>11</v>
+      </c>
+      <c r="F37">
+        <v>1.14</v>
+      </c>
+      <c r="G37" s="1">
+        <v>780390.63</v>
       </c>
       <c r="H37" s="1">
-        <v>1101537.07</v>
+        <v>-3664.6</v>
       </c>
       <c r="I37" s="1">
-        <v>166901.34</v>
-[...2 lines deleted...]
-        <v>15.151677101525</v>
+        <v>-0.46958534086961</v>
+      </c>
+      <c r="J37">
+        <v>0.0</v>
       </c>
       <c r="K37">
         <v>0.0</v>
       </c>
-      <c r="L37">
-        <v>0.0</v>
+      <c r="L37" s="1">
+        <v>776726.03</v>
       </c>
       <c r="M37" s="1">
-        <v>1268438.41</v>
+        <v>776726.03</v>
       </c>
       <c r="N37" s="1">
-        <v>1268438.41</v>
-[...8 lines deleted...]
-    <row r="38" spans="1:16">
+        <v>0.6</v>
+      </c>
+      <c r="O37">
+        <v>1</v>
+      </c>
+      <c r="Z37" t="s">
+        <v>107</v>
+      </c>
+    </row>
+    <row r="38" spans="1:26">
       <c r="A38" t="s">
         <v>110</v>
       </c>
-      <c r="B38" t="s">
+      <c r="B38" s="1">
+        <v>1817.0</v>
+      </c>
+      <c r="C38" s="1">
+        <v>384.97</v>
+      </c>
+      <c r="D38" s="1">
+        <v>395.36653824986</v>
+      </c>
+      <c r="E38" t="s">
+        <v>11</v>
+      </c>
+      <c r="F38">
+        <v>1.14</v>
+      </c>
+      <c r="G38" s="1">
+        <v>618105.98</v>
+      </c>
+      <c r="H38" s="1">
+        <v>-6823.55</v>
+      </c>
+      <c r="I38" s="1">
+        <v>-1.1039449901455</v>
+      </c>
+      <c r="J38">
+        <v>0.0</v>
+      </c>
+      <c r="K38">
+        <v>0.0</v>
+      </c>
+      <c r="L38" s="1">
+        <v>611282.43</v>
+      </c>
+      <c r="M38" s="1">
+        <v>611282.43</v>
+      </c>
+      <c r="N38" s="1">
+        <v>0.47</v>
+      </c>
+      <c r="O38">
+        <v>1</v>
+      </c>
+      <c r="Z38" t="s">
+        <v>109</v>
+      </c>
+    </row>
+    <row r="39" spans="1:26">
+      <c r="A39" t="s">
+        <v>112</v>
+      </c>
+      <c r="B39" s="1">
+        <v>15142.0</v>
+      </c>
+      <c r="C39" s="1">
+        <v>57.16</v>
+      </c>
+      <c r="D39" s="1">
+        <v>42.827193897768</v>
+      </c>
+      <c r="E39" t="s">
+        <v>11</v>
+      </c>
+      <c r="F39">
+        <v>1.14</v>
+      </c>
+      <c r="G39" s="1">
+        <v>557841.95</v>
+      </c>
+      <c r="H39" s="1">
+        <v>198530.26</v>
+      </c>
+      <c r="I39" s="1">
+        <v>35.588979996933</v>
+      </c>
+      <c r="J39">
+        <v>0.26</v>
+      </c>
+      <c r="K39" t="s">
+        <v>113</v>
+      </c>
+      <c r="L39" s="1">
+        <v>756372.21</v>
+      </c>
+      <c r="M39" s="1">
+        <v>760329.84</v>
+      </c>
+      <c r="N39" s="1">
+        <v>0.59</v>
+      </c>
+      <c r="O39">
+        <v>1</v>
+      </c>
+      <c r="Z39" t="s">
         <v>111</v>
       </c>
-      <c r="C38" s="1">
-[...92 lines deleted...]
-    <row r="40" spans="1:16">
+    </row>
+    <row r="40" spans="1:26">
       <c r="A40" t="s">
         <v>115</v>
       </c>
-      <c r="B40" t="s">
-        <v>116</v>
+      <c r="B40" s="1">
+        <v>3329.0</v>
       </c>
       <c r="C40" s="1">
-        <v>12588.0</v>
+        <v>60.97</v>
       </c>
       <c r="D40" s="1">
-        <v>78.05</v>
-[...8 lines deleted...]
-        <v>1.17</v>
+        <v>64.118152598378</v>
+      </c>
+      <c r="E40" t="s">
+        <v>11</v>
+      </c>
+      <c r="F40">
+        <v>1.14</v>
+      </c>
+      <c r="G40" s="1">
+        <v>180690.2</v>
       </c>
       <c r="H40" s="1">
-        <v>907823.05</v>
+        <v>-3316.15</v>
       </c>
       <c r="I40" s="1">
-        <v>-68515.52</v>
-[...2 lines deleted...]
-        <v>-7.5472329106427</v>
+        <v>-1.8352683211375</v>
+      </c>
+      <c r="J40">
+        <v>0.0</v>
       </c>
       <c r="K40">
         <v>0.0</v>
       </c>
-      <c r="L40">
-        <v>0.0</v>
+      <c r="L40" s="1">
+        <v>177374.05</v>
       </c>
       <c r="M40" s="1">
-        <v>839307.53</v>
+        <v>177374.05</v>
       </c>
       <c r="N40" s="1">
-        <v>839307.53</v>
-[...8 lines deleted...]
-    <row r="41" spans="1:16">
+        <v>0.14</v>
+      </c>
+      <c r="O40">
+        <v>1</v>
+      </c>
+      <c r="Z40" t="s">
+        <v>114</v>
+      </c>
+    </row>
+    <row r="41" spans="1:26">
       <c r="A41" t="s">
         <v>117</v>
       </c>
-      <c r="B41" t="s">
-        <v>118</v>
+      <c r="B41" s="1">
+        <v>4998.0</v>
       </c>
       <c r="C41" s="1">
-        <v>10108.0</v>
+        <v>377.52</v>
       </c>
       <c r="D41" s="1">
-        <v>130.4</v>
-[...8 lines deleted...]
-        <v>1.17</v>
+        <v>313.69987795118</v>
+      </c>
+      <c r="E41" t="s">
+        <v>11</v>
+      </c>
+      <c r="F41">
+        <v>1.14</v>
+      </c>
+      <c r="G41" s="1">
+        <v>1332610.57</v>
       </c>
       <c r="H41" s="1">
-        <v>966174.28</v>
+        <v>316297.02</v>
       </c>
       <c r="I41" s="1">
-        <v>159815.13</v>
-[...2 lines deleted...]
-        <v>16.54102508297</v>
+        <v>23.735142668124</v>
+      </c>
+      <c r="J41">
+        <v>0.0</v>
       </c>
       <c r="K41">
         <v>0.0</v>
       </c>
-      <c r="L41">
-        <v>0.0</v>
+      <c r="L41" s="1">
+        <v>1648907.59</v>
       </c>
       <c r="M41" s="1">
-        <v>1125989.41</v>
+        <v>1648907.59</v>
       </c>
       <c r="N41" s="1">
-        <v>1125989.41</v>
-[...8 lines deleted...]
-    <row r="42" spans="1:16">
+        <v>1.28</v>
+      </c>
+      <c r="O41">
+        <v>1</v>
+      </c>
+      <c r="Z41" t="s">
+        <v>116</v>
+      </c>
+    </row>
+    <row r="42" spans="1:26">
       <c r="A42" t="s">
         <v>119</v>
       </c>
-      <c r="B42" t="s">
-        <v>120</v>
+      <c r="B42" s="1">
+        <v>12724.0</v>
       </c>
       <c r="C42" s="1">
-        <v>831.0</v>
+        <v>76.0</v>
       </c>
       <c r="D42" s="1">
-        <v>926.91</v>
-[...8 lines deleted...]
-        <v>1.17</v>
+        <v>84.141383998742</v>
+      </c>
+      <c r="E42" t="s">
+        <v>11</v>
+      </c>
+      <c r="F42">
+        <v>1.14</v>
+      </c>
+      <c r="G42" s="1">
+        <v>918053.26</v>
       </c>
       <c r="H42" s="1">
-        <v>501706.46</v>
+        <v>-72974.17</v>
       </c>
       <c r="I42" s="1">
-        <v>156299.87</v>
-[...2 lines deleted...]
-        <v>31.153649087955</v>
+        <v>-7.9487948226446</v>
+      </c>
+      <c r="J42">
+        <v>0.0</v>
       </c>
       <c r="K42">
         <v>0.0</v>
       </c>
-      <c r="L42">
-        <v>0.0</v>
+      <c r="L42" s="1">
+        <v>845079.09</v>
       </c>
       <c r="M42" s="1">
-        <v>658006.33</v>
+        <v>845079.09</v>
       </c>
       <c r="N42" s="1">
-        <v>658006.33</v>
-[...8 lines deleted...]
-    <row r="43" spans="1:16">
+        <v>0.65</v>
+      </c>
+      <c r="O42">
+        <v>1</v>
+      </c>
+      <c r="Z42" t="s">
+        <v>118</v>
+      </c>
+    </row>
+    <row r="43" spans="1:26">
       <c r="A43" t="s">
         <v>121</v>
       </c>
-      <c r="B43" t="s">
-        <v>122</v>
+      <c r="B43" s="1">
+        <v>10646.0</v>
       </c>
       <c r="C43" s="1">
-        <v>7548.0</v>
+        <v>131.27</v>
       </c>
       <c r="D43" s="1">
-        <v>335.89</v>
-[...8 lines deleted...]
-        <v>1.17</v>
+        <v>115.23986943453</v>
+      </c>
+      <c r="E43" t="s">
+        <v>11</v>
+      </c>
+      <c r="F43">
+        <v>1.14</v>
+      </c>
+      <c r="G43" s="1">
+        <v>1053974.22</v>
       </c>
       <c r="H43" s="1">
-        <v>2371994.4</v>
+        <v>167296.79</v>
       </c>
       <c r="I43" s="1">
-        <v>-206183.94</v>
-[...2 lines deleted...]
-        <v>-8.6924294593613</v>
+        <v>15.872948960744</v>
+      </c>
+      <c r="J43">
+        <v>0.0</v>
       </c>
       <c r="K43">
         <v>0.0</v>
       </c>
-      <c r="L43">
-        <v>0.0</v>
+      <c r="L43" s="1">
+        <v>1221271.01</v>
       </c>
       <c r="M43" s="1">
-        <v>2165810.46</v>
+        <v>1221271.01</v>
       </c>
       <c r="N43" s="1">
-        <v>2165810.46</v>
-[...8 lines deleted...]
-    <row r="44" spans="1:16">
+        <v>0.95</v>
+      </c>
+      <c r="O43">
+        <v>1</v>
+      </c>
+      <c r="Z43" t="s">
+        <v>120</v>
+      </c>
+    </row>
+    <row r="44" spans="1:26">
       <c r="A44" t="s">
         <v>123</v>
       </c>
-      <c r="B44" t="s">
-        <v>124</v>
+      <c r="B44" s="1">
+        <v>1043.0</v>
       </c>
       <c r="C44" s="1">
-        <v>2140.0</v>
+        <v>1021.0</v>
       </c>
       <c r="D44" s="1">
-        <v>553.07</v>
-[...8 lines deleted...]
-        <v>1.17</v>
+        <v>850.17995206136</v>
+      </c>
+      <c r="E44" t="s">
+        <v>11</v>
+      </c>
+      <c r="F44">
+        <v>1.14</v>
+      </c>
+      <c r="G44" s="1">
+        <v>760827.18</v>
       </c>
       <c r="H44" s="1">
-        <v>834991.33</v>
+        <v>169788.04</v>
       </c>
       <c r="I44" s="1">
-        <v>176088.29</v>
-[...2 lines deleted...]
-        <v>21.088636932314</v>
+        <v>22.316242697849</v>
+      </c>
+      <c r="J44">
+        <v>0.0</v>
       </c>
       <c r="K44">
         <v>0.0</v>
       </c>
-      <c r="L44">
-        <v>0.0</v>
+      <c r="L44" s="1">
+        <v>930615.22</v>
       </c>
       <c r="M44" s="1">
-        <v>1011079.62</v>
+        <v>930615.22</v>
       </c>
       <c r="N44" s="1">
-        <v>1011079.62</v>
-[...8 lines deleted...]
-    <row r="45" spans="1:16">
+        <v>0.72</v>
+      </c>
+      <c r="O44">
+        <v>1</v>
+      </c>
+      <c r="Z44" t="s">
+        <v>122</v>
+      </c>
+    </row>
+    <row r="45" spans="1:26">
       <c r="A45" t="s">
         <v>125</v>
       </c>
-      <c r="B45" t="s">
-        <v>126</v>
+      <c r="B45" s="1">
+        <v>5474.0</v>
       </c>
       <c r="C45" s="1">
-        <v>6411.0</v>
+        <v>357.9</v>
       </c>
       <c r="D45" s="1">
-        <v>71.14</v>
-[...8 lines deleted...]
-        <v>1.17</v>
+        <v>367.85395323347</v>
+      </c>
+      <c r="E45" t="s">
+        <v>11</v>
+      </c>
+      <c r="F45">
+        <v>1.14</v>
+      </c>
+      <c r="G45" s="1">
+        <v>1720230.17</v>
       </c>
       <c r="H45" s="1">
-        <v>403007.0</v>
+        <v>-8140.16</v>
       </c>
       <c r="I45" s="1">
-        <v>-13396.08</v>
-[...2 lines deleted...]
-        <v>-3.3240315925034</v>
+        <v>-0.47320179252524</v>
+      </c>
+      <c r="J45">
+        <v>0.0</v>
       </c>
       <c r="K45">
         <v>0.0</v>
       </c>
-      <c r="L45">
-        <v>0.0</v>
+      <c r="L45" s="1">
+        <v>1712090.01</v>
       </c>
       <c r="M45" s="1">
-        <v>389610.92</v>
+        <v>1712090.01</v>
       </c>
       <c r="N45" s="1">
-        <v>389610.92</v>
-[...8 lines deleted...]
-    <row r="46" spans="1:16">
+        <v>1.32</v>
+      </c>
+      <c r="O45">
+        <v>1</v>
+      </c>
+      <c r="Z45" t="s">
+        <v>124</v>
+      </c>
+    </row>
+    <row r="46" spans="1:26">
       <c r="A46" t="s">
         <v>127</v>
       </c>
-      <c r="B46" t="s">
+      <c r="B46" s="1">
+        <v>1706.0</v>
+      </c>
+      <c r="C46" s="1">
+        <v>487.1</v>
+      </c>
+      <c r="D46" s="1">
+        <v>455.56277842907</v>
+      </c>
+      <c r="E46" t="s">
+        <v>11</v>
+      </c>
+      <c r="F46">
+        <v>1.14</v>
+      </c>
+      <c r="G46" s="1">
+        <v>665651.97</v>
+      </c>
+      <c r="H46" s="1">
+        <v>60549.73</v>
+      </c>
+      <c r="I46" s="1">
+        <v>9.0963044847595</v>
+      </c>
+      <c r="J46">
+        <v>0.0</v>
+      </c>
+      <c r="K46">
+        <v>0.0</v>
+      </c>
+      <c r="L46" s="1">
+        <v>726201.7</v>
+      </c>
+      <c r="M46" s="1">
+        <v>726201.7</v>
+      </c>
+      <c r="N46" s="1">
+        <v>0.56</v>
+      </c>
+      <c r="O46">
+        <v>1</v>
+      </c>
+      <c r="Z46" t="s">
+        <v>126</v>
+      </c>
+    </row>
+    <row r="47" spans="1:26">
+      <c r="A47" t="s">
+        <v>129</v>
+      </c>
+      <c r="B47" s="1">
+        <v>11149.0</v>
+      </c>
+      <c r="C47" s="1">
+        <v>120.35</v>
+      </c>
+      <c r="D47" s="1">
+        <v>116.19057314557</v>
+      </c>
+      <c r="E47" t="s">
+        <v>11</v>
+      </c>
+      <c r="F47">
+        <v>1.14</v>
+      </c>
+      <c r="G47" s="1">
+        <v>1117902.93</v>
+      </c>
+      <c r="H47" s="1">
+        <v>54676.07</v>
+      </c>
+      <c r="I47" s="1">
+        <v>4.8909496998993</v>
+      </c>
+      <c r="J47">
+        <v>0.0</v>
+      </c>
+      <c r="K47">
+        <v>0.0</v>
+      </c>
+      <c r="L47" s="1">
+        <v>1172579.0</v>
+      </c>
+      <c r="M47" s="1">
+        <v>1172579.0</v>
+      </c>
+      <c r="N47" s="1">
+        <v>0.91</v>
+      </c>
+      <c r="O47">
+        <v>1</v>
+      </c>
+      <c r="Z47" t="s">
         <v>128</v>
       </c>
-      <c r="C46" s="1">
-[...92 lines deleted...]
-    <row r="48" spans="1:16">
+    </row>
+    <row r="48" spans="1:26">
       <c r="A48" t="s">
-        <v>129</v>
-[...1 lines deleted...]
-      <c r="B48" t="s">
+        <v>131</v>
+      </c>
+      <c r="B48" s="1">
+        <v>10081.0</v>
+      </c>
+      <c r="C48" s="1">
+        <v>83.83</v>
+      </c>
+      <c r="D48" s="1">
+        <v>79.364099791687</v>
+      </c>
+      <c r="E48" t="s">
+        <v>11</v>
+      </c>
+      <c r="F48">
+        <v>1.14</v>
+      </c>
+      <c r="G48" s="1">
+        <v>685669.81</v>
+      </c>
+      <c r="H48" s="1">
+        <v>52851.76</v>
+      </c>
+      <c r="I48" s="1">
+        <v>7.7080482805565</v>
+      </c>
+      <c r="J48">
+        <v>0.25</v>
+      </c>
+      <c r="K48" t="s">
+        <v>132</v>
+      </c>
+      <c r="L48" s="1">
+        <v>738521.57</v>
+      </c>
+      <c r="M48" s="1">
+        <v>741045.32</v>
+      </c>
+      <c r="N48" s="1">
+        <v>0.57</v>
+      </c>
+      <c r="O48">
+        <v>1</v>
+      </c>
+      <c r="Z48" t="s">
         <v>130</v>
       </c>
-      <c r="C48" s="1">
-[...42 lines deleted...]
-    <row r="49" spans="1:16">
+    </row>
+    <row r="49" spans="1:26">
       <c r="A49" t="s">
-        <v>132</v>
-[...1 lines deleted...]
-      <c r="B49" t="s">
+        <v>134</v>
+      </c>
+      <c r="B49" s="1">
+        <v>123.0</v>
+      </c>
+      <c r="C49" s="1">
+        <v>426.01</v>
+      </c>
+      <c r="D49" s="1">
+        <v>466.9812195122</v>
+      </c>
+      <c r="E49" t="s">
+        <v>11</v>
+      </c>
+      <c r="F49">
+        <v>1.14</v>
+      </c>
+      <c r="G49" s="1">
+        <v>49565.69</v>
+      </c>
+      <c r="H49" s="1">
+        <v>-3774.18</v>
+      </c>
+      <c r="I49" s="1">
+        <v>-7.6145010792748</v>
+      </c>
+      <c r="J49">
+        <v>0.0</v>
+      </c>
+      <c r="K49">
+        <v>0.0</v>
+      </c>
+      <c r="L49" s="1">
+        <v>45791.51</v>
+      </c>
+      <c r="M49" s="1">
+        <v>45791.51</v>
+      </c>
+      <c r="N49" s="1">
+        <v>0.04</v>
+      </c>
+      <c r="O49">
+        <v>1</v>
+      </c>
+      <c r="Z49" t="s">
         <v>133</v>
       </c>
-      <c r="C49" s="1">
-[...42 lines deleted...]
-    <row r="50" spans="1:16">
+    </row>
+    <row r="50" spans="1:26">
       <c r="A50" t="s">
         <v>134</v>
       </c>
-      <c r="B50" t="s">
-        <v>135</v>
+      <c r="B50" s="1">
+        <v>2918.0</v>
       </c>
       <c r="C50" s="1">
-        <v>6139.0</v>
+        <v>426.01</v>
       </c>
       <c r="D50" s="1">
-        <v>101.83</v>
-[...8 lines deleted...]
-        <v>1.17</v>
+        <v>254.30752227553</v>
+      </c>
+      <c r="E50" t="s">
+        <v>11</v>
+      </c>
+      <c r="F50">
+        <v>1.14</v>
+      </c>
+      <c r="G50" s="1">
+        <v>669782.4</v>
       </c>
       <c r="H50" s="1">
-        <v>699360.63</v>
+        <v>416556.13</v>
       </c>
       <c r="I50" s="1">
-        <v>-165331.61</v>
-[...2 lines deleted...]
-        <v>-23.640394226938</v>
+        <v>62.192755438184</v>
+      </c>
+      <c r="J50">
+        <v>0.0</v>
       </c>
       <c r="K50">
         <v>0.0</v>
       </c>
-      <c r="L50">
-        <v>0.0</v>
+      <c r="L50" s="1">
+        <v>1086338.53</v>
       </c>
       <c r="M50" s="1">
-        <v>534029.02</v>
+        <v>1086338.53</v>
       </c>
       <c r="N50" s="1">
-        <v>534029.02</v>
-[...8 lines deleted...]
-    <row r="51" spans="1:16">
+        <v>0.84</v>
+      </c>
+      <c r="O50">
+        <v>1</v>
+      </c>
+      <c r="Z50" t="s">
+        <v>133</v>
+      </c>
+    </row>
+    <row r="51" spans="1:26">
       <c r="A51" t="s">
         <v>136</v>
       </c>
-      <c r="B51" t="s">
+      <c r="B51" s="1">
+        <v>8476.0</v>
+      </c>
+      <c r="C51" s="1">
+        <v>334.47</v>
+      </c>
+      <c r="D51" s="1">
+        <v>290.08747994337</v>
+      </c>
+      <c r="E51" t="s">
+        <v>11</v>
+      </c>
+      <c r="F51">
+        <v>1.14</v>
+      </c>
+      <c r="G51" s="1">
+        <v>2101370.89</v>
+      </c>
+      <c r="H51" s="1">
+        <v>376098.06</v>
+      </c>
+      <c r="I51" s="1">
+        <v>17.89774769365</v>
+      </c>
+      <c r="J51">
+        <v>0.0</v>
+      </c>
+      <c r="K51">
+        <v>0.0</v>
+      </c>
+      <c r="L51" s="1">
+        <v>2477468.95</v>
+      </c>
+      <c r="M51" s="1">
+        <v>2477468.95</v>
+      </c>
+      <c r="N51" s="1">
+        <v>1.92</v>
+      </c>
+      <c r="O51">
+        <v>1</v>
+      </c>
+      <c r="Z51" t="s">
+        <v>135</v>
+      </c>
+    </row>
+    <row r="52" spans="1:26">
+      <c r="A52" t="s">
+        <v>138</v>
+      </c>
+      <c r="B52" s="1">
+        <v>10754.0</v>
+      </c>
+      <c r="C52" s="1">
+        <v>33.3</v>
+      </c>
+      <c r="D52" s="1">
+        <v>32.147453970616</v>
+      </c>
+      <c r="E52" t="s">
+        <v>11</v>
+      </c>
+      <c r="F52">
+        <v>1.14</v>
+      </c>
+      <c r="G52" s="1">
+        <v>295152.69</v>
+      </c>
+      <c r="H52" s="1">
+        <v>17796.89</v>
+      </c>
+      <c r="I52" s="1">
+        <v>6.0297231239871</v>
+      </c>
+      <c r="J52">
+        <v>0.14</v>
+      </c>
+      <c r="K52" t="s">
+        <v>139</v>
+      </c>
+      <c r="L52" s="1">
+        <v>312949.58</v>
+      </c>
+      <c r="M52" s="1">
+        <v>314497.67</v>
+      </c>
+      <c r="N52" s="1">
+        <v>0.24</v>
+      </c>
+      <c r="O52">
+        <v>1</v>
+      </c>
+      <c r="Z52" t="s">
         <v>137</v>
       </c>
-      <c r="C51" s="1">
-[...92 lines deleted...]
-    <row r="53" spans="1:16">
+    </row>
+    <row r="53" spans="1:26">
       <c r="A53" t="s">
         <v>141</v>
       </c>
-      <c r="B53" t="s">
-        <v>142</v>
+      <c r="B53" s="1">
+        <v>5028.0</v>
       </c>
       <c r="C53" s="1">
-        <v>1352.0</v>
+        <v>93.84</v>
       </c>
       <c r="D53" s="1">
-        <v>615.3</v>
-[...8 lines deleted...]
-        <v>1.17</v>
+        <v>133.66262132061</v>
+      </c>
+      <c r="E53" t="s">
+        <v>11</v>
+      </c>
+      <c r="F53">
+        <v>1.14</v>
+      </c>
+      <c r="G53" s="1">
+        <v>572794.47</v>
       </c>
       <c r="H53" s="1">
-        <v>641999.27</v>
+        <v>-160465.95</v>
       </c>
       <c r="I53" s="1">
-        <v>68649.63</v>
-[...2 lines deleted...]
-        <v>10.693100943869</v>
+        <v>-28.014577375372</v>
+      </c>
+      <c r="J53">
+        <v>0.0</v>
       </c>
       <c r="K53">
         <v>0.0</v>
       </c>
-      <c r="L53">
-        <v>0.0</v>
+      <c r="L53" s="1">
+        <v>412328.52</v>
       </c>
       <c r="M53" s="1">
-        <v>710648.9</v>
+        <v>412328.52</v>
       </c>
       <c r="N53" s="1">
-        <v>710648.9</v>
-[...8 lines deleted...]
-    <row r="54" spans="1:16">
+        <v>0.32</v>
+      </c>
+      <c r="O53">
+        <v>1</v>
+      </c>
+      <c r="Z53" t="s">
+        <v>140</v>
+      </c>
+    </row>
+    <row r="54" spans="1:26">
       <c r="A54" t="s">
         <v>143</v>
       </c>
-      <c r="B54" t="s">
+      <c r="B54" s="1">
+        <v>2958.0</v>
+      </c>
+      <c r="C54" s="1">
+        <v>351.41</v>
+      </c>
+      <c r="D54" s="1">
+        <v>334.87277890466</v>
+      </c>
+      <c r="E54" t="s">
+        <v>11</v>
+      </c>
+      <c r="F54">
+        <v>1.14</v>
+      </c>
+      <c r="G54" s="1">
+        <v>850850.19</v>
+      </c>
+      <c r="H54" s="1">
+        <v>57539.9</v>
+      </c>
+      <c r="I54" s="1">
+        <v>6.7626358524995</v>
+      </c>
+      <c r="J54">
+        <v>0.16</v>
+      </c>
+      <c r="K54">
+        <v>478.1</v>
+      </c>
+      <c r="L54" s="1">
+        <v>908390.09</v>
+      </c>
+      <c r="M54" s="1">
+        <v>908868.19</v>
+      </c>
+      <c r="N54" s="1">
+        <v>0.7</v>
+      </c>
+      <c r="O54">
+        <v>1</v>
+      </c>
+      <c r="Z54" t="s">
+        <v>142</v>
+      </c>
+    </row>
+    <row r="55" spans="1:26">
+      <c r="A55" t="s">
+        <v>145</v>
+      </c>
+      <c r="B55" s="1">
+        <v>29100.0</v>
+      </c>
+      <c r="C55" s="1">
+        <v>24.41</v>
+      </c>
+      <c r="D55" s="1">
+        <v>18.909090034364</v>
+      </c>
+      <c r="E55" t="s">
+        <v>11</v>
+      </c>
+      <c r="F55">
+        <v>1.14</v>
+      </c>
+      <c r="G55" s="1">
+        <v>469832.99</v>
+      </c>
+      <c r="H55" s="1">
+        <v>150922.93</v>
+      </c>
+      <c r="I55" s="1">
+        <v>32.122676187553</v>
+      </c>
+      <c r="J55">
+        <v>0.0</v>
+      </c>
+      <c r="K55">
+        <v>0.0</v>
+      </c>
+      <c r="L55" s="1">
+        <v>620755.92</v>
+      </c>
+      <c r="M55" s="1">
+        <v>620755.92</v>
+      </c>
+      <c r="N55" s="1">
+        <v>0.48</v>
+      </c>
+      <c r="O55">
+        <v>1</v>
+      </c>
+      <c r="Z55" t="s">
         <v>144</v>
       </c>
-      <c r="C54" s="1">
-[...43 lines deleted...]
-      <c r="A55" t="s">
+    </row>
+    <row r="56" spans="1:26">
+      <c r="A56" t="s">
+        <v>147</v>
+      </c>
+      <c r="B56" s="1">
+        <v>2520.0</v>
+      </c>
+      <c r="C56" s="1">
+        <v>546.64</v>
+      </c>
+      <c r="D56" s="1">
+        <v>483.93141666667</v>
+      </c>
+      <c r="E56" t="s">
+        <v>11</v>
+      </c>
+      <c r="F56">
+        <v>1.14</v>
+      </c>
+      <c r="G56" s="1">
+        <v>1043508.0</v>
+      </c>
+      <c r="H56" s="1">
+        <v>160313.37</v>
+      </c>
+      <c r="I56" s="1">
+        <v>15.362926781587</v>
+      </c>
+      <c r="J56">
+        <v>0.0</v>
+      </c>
+      <c r="K56">
+        <v>0.0</v>
+      </c>
+      <c r="L56" s="1">
+        <v>1203821.37</v>
+      </c>
+      <c r="M56" s="1">
+        <v>1203821.37</v>
+      </c>
+      <c r="N56" s="1">
+        <v>0.93</v>
+      </c>
+      <c r="O56">
+        <v>1</v>
+      </c>
+      <c r="Z56" t="s">
         <v>146</v>
       </c>
-      <c r="B55" t="s">
-[...46 lines deleted...]
-      <c r="A56" t="s">
+    </row>
+    <row r="57" spans="1:26">
+      <c r="A57" t="s">
+        <v>149</v>
+      </c>
+      <c r="B57" s="1">
+        <v>1641.0</v>
+      </c>
+      <c r="C57" s="1">
+        <v>599.42</v>
+      </c>
+      <c r="D57" s="1">
+        <v>575.41425350396</v>
+      </c>
+      <c r="E57" t="s">
+        <v>11</v>
+      </c>
+      <c r="F57">
+        <v>1.14</v>
+      </c>
+      <c r="G57" s="1">
+        <v>812768.13</v>
+      </c>
+      <c r="H57" s="1">
+        <v>46838.81</v>
+      </c>
+      <c r="I57" s="1">
+        <v>5.7628748312265</v>
+      </c>
+      <c r="J57">
+        <v>0.0</v>
+      </c>
+      <c r="K57">
+        <v>0.0</v>
+      </c>
+      <c r="L57" s="1">
+        <v>859606.94</v>
+      </c>
+      <c r="M57" s="1">
+        <v>859606.94</v>
+      </c>
+      <c r="N57" s="1">
+        <v>0.67</v>
+      </c>
+      <c r="O57">
+        <v>1</v>
+      </c>
+      <c r="Z57" t="s">
         <v>148</v>
       </c>
-      <c r="B56" t="s">
-[...46 lines deleted...]
-      <c r="A57" t="s">
+    </row>
+    <row r="58" spans="1:26">
+      <c r="A58" t="s">
+        <v>151</v>
+      </c>
+      <c r="B58" s="1">
+        <v>1997.0</v>
+      </c>
+      <c r="C58" s="1">
+        <v>539.39</v>
+      </c>
+      <c r="D58" s="1">
+        <v>556.62815222834</v>
+      </c>
+      <c r="E58" t="s">
+        <v>11</v>
+      </c>
+      <c r="F58">
+        <v>1.14</v>
+      </c>
+      <c r="G58" s="1">
+        <v>949053.52</v>
+      </c>
+      <c r="H58" s="1">
+        <v>-7725.35</v>
+      </c>
+      <c r="I58" s="1">
+        <v>-0.81400572646314</v>
+      </c>
+      <c r="J58">
+        <v>0.0</v>
+      </c>
+      <c r="K58">
+        <v>0.0</v>
+      </c>
+      <c r="L58" s="1">
+        <v>941328.17</v>
+      </c>
+      <c r="M58" s="1">
+        <v>941328.17</v>
+      </c>
+      <c r="N58" s="1">
+        <v>0.73</v>
+      </c>
+      <c r="O58">
+        <v>1</v>
+      </c>
+      <c r="Z58" t="s">
         <v>150</v>
       </c>
-      <c r="B57" t="s">
-[...46 lines deleted...]
-      <c r="A58" t="s">
+    </row>
+    <row r="59" spans="1:26">
+      <c r="A59" t="s">
+        <v>153</v>
+      </c>
+      <c r="B59" s="1">
+        <v>13863.0</v>
+      </c>
+      <c r="C59" s="1">
+        <v>129.56</v>
+      </c>
+      <c r="D59" s="1">
+        <v>85.402387650581</v>
+      </c>
+      <c r="E59" t="s">
+        <v>11</v>
+      </c>
+      <c r="F59">
+        <v>1.14</v>
+      </c>
+      <c r="G59" s="1">
+        <v>1016819.52</v>
+      </c>
+      <c r="H59" s="1">
+        <v>552777.86</v>
+      </c>
+      <c r="I59" s="1">
+        <v>54.363419380462</v>
+      </c>
+      <c r="J59">
+        <v>0.47</v>
+      </c>
+      <c r="K59" t="s">
+        <v>154</v>
+      </c>
+      <c r="L59" s="1">
+        <v>1569597.38</v>
+      </c>
+      <c r="M59" s="1">
+        <v>1576047.59</v>
+      </c>
+      <c r="N59" s="1">
+        <v>1.22</v>
+      </c>
+      <c r="O59">
+        <v>1</v>
+      </c>
+      <c r="Z59" t="s">
         <v>152</v>
       </c>
-      <c r="B58" t="s">
-[...95 lines deleted...]
-    <row r="60" spans="1:16">
+    </row>
+    <row r="60" spans="1:26">
       <c r="A60" t="s">
         <v>156</v>
       </c>
-      <c r="B60" t="s">
-        <v>157</v>
+      <c r="B60" s="1">
+        <v>7052.0</v>
       </c>
       <c r="C60" s="1">
-        <v>5663.0</v>
+        <v>582.9</v>
       </c>
       <c r="D60" s="1">
-        <v>188.07</v>
-[...8 lines deleted...]
-        <v>1.17</v>
+        <v>711.63121809416</v>
+      </c>
+      <c r="E60" t="s">
+        <v>11</v>
+      </c>
+      <c r="F60">
+        <v>1.14</v>
+      </c>
+      <c r="G60" s="1">
+        <v>4281460.98</v>
       </c>
       <c r="H60" s="1">
-        <v>697656.25</v>
+        <v>-689211.75</v>
       </c>
       <c r="I60" s="1">
-        <v>212168.12</v>
-[...2 lines deleted...]
-        <v>30.411555834267</v>
+        <v>-16.097583353428</v>
+      </c>
+      <c r="J60">
+        <v>0.0</v>
       </c>
       <c r="K60">
         <v>0.0</v>
       </c>
-      <c r="L60">
-        <v>0.0</v>
+      <c r="L60" s="1">
+        <v>3592249.23</v>
       </c>
       <c r="M60" s="1">
-        <v>909824.37</v>
+        <v>3592249.23</v>
       </c>
       <c r="N60" s="1">
-        <v>909824.37</v>
-[...8 lines deleted...]
-    <row r="61" spans="1:16">
+        <v>2.78</v>
+      </c>
+      <c r="O60">
+        <v>1</v>
+      </c>
+      <c r="Z60" t="s">
+        <v>155</v>
+      </c>
+    </row>
+    <row r="61" spans="1:26">
       <c r="A61" t="s">
         <v>158</v>
       </c>
-      <c r="B61" t="s">
+      <c r="B61" s="1">
+        <v>1272.0</v>
+      </c>
+      <c r="C61" s="1">
+        <v>90.06</v>
+      </c>
+      <c r="D61" s="1">
+        <v>80.395495283019</v>
+      </c>
+      <c r="E61" t="s">
+        <v>11</v>
+      </c>
+      <c r="F61">
+        <v>1.14</v>
+      </c>
+      <c r="G61" s="1">
+        <v>87309.9</v>
+      </c>
+      <c r="H61" s="1">
+        <v>12800.49</v>
+      </c>
+      <c r="I61" s="1">
+        <v>14.660983462357</v>
+      </c>
+      <c r="J61">
+        <v>0.0</v>
+      </c>
+      <c r="K61">
+        <v>0.0</v>
+      </c>
+      <c r="L61" s="1">
+        <v>100110.39</v>
+      </c>
+      <c r="M61" s="1">
+        <v>100110.39</v>
+      </c>
+      <c r="N61" s="1">
+        <v>0.08</v>
+      </c>
+      <c r="O61">
+        <v>1</v>
+      </c>
+      <c r="Z61" t="s">
+        <v>157</v>
+      </c>
+    </row>
+    <row r="62" spans="1:26">
+      <c r="A62" t="s">
+        <v>160</v>
+      </c>
+      <c r="B62" s="1">
+        <v>3365.0</v>
+      </c>
+      <c r="C62" s="1">
+        <v>975.56</v>
+      </c>
+      <c r="D62" s="1">
+        <v>560.6859346211</v>
+      </c>
+      <c r="E62" t="s">
+        <v>11</v>
+      </c>
+      <c r="F62">
+        <v>1.14</v>
+      </c>
+      <c r="G62" s="1">
+        <v>1633331.53</v>
+      </c>
+      <c r="H62" s="1">
+        <v>1235461.09</v>
+      </c>
+      <c r="I62" s="1">
+        <v>75.64055841131</v>
+      </c>
+      <c r="J62">
+        <v>0.0</v>
+      </c>
+      <c r="K62">
+        <v>0.0</v>
+      </c>
+      <c r="L62" s="1">
+        <v>2868792.62</v>
+      </c>
+      <c r="M62" s="1">
+        <v>2868792.62</v>
+      </c>
+      <c r="N62" s="1">
+        <v>2.22</v>
+      </c>
+      <c r="O62">
+        <v>1</v>
+      </c>
+      <c r="Z62" t="s">
         <v>159</v>
       </c>
-      <c r="C61" s="1">
-[...49 lines deleted...]
-      <c r="C62" s="1">
+    </row>
+    <row r="63" spans="1:26">
+      <c r="A63" t="s">
+        <v>162</v>
+      </c>
+      <c r="B63" s="1">
+        <v>16912.0</v>
+      </c>
+      <c r="C63" s="1">
+        <v>390.49</v>
+      </c>
+      <c r="D63" s="1">
+        <v>493.77856492431</v>
+      </c>
+      <c r="E63" t="s">
+        <v>11</v>
+      </c>
+      <c r="F63">
+        <v>1.14</v>
+      </c>
+      <c r="G63" s="1">
+        <v>7137687.61</v>
+      </c>
+      <c r="H63" s="1">
+        <v>-1366502.71</v>
+      </c>
+      <c r="I63" s="1">
+        <v>-19.144893762029</v>
+      </c>
+      <c r="J63">
+        <v>0.0</v>
+      </c>
+      <c r="K63">
+        <v>0.0</v>
+      </c>
+      <c r="L63" s="1">
+        <v>5771184.9</v>
+      </c>
+      <c r="M63" s="1">
+        <v>5771184.9</v>
+      </c>
+      <c r="N63" s="1">
+        <v>4.47</v>
+      </c>
+      <c r="O63">
+        <v>1</v>
+      </c>
+      <c r="Z63" t="s">
+        <v>161</v>
+      </c>
+    </row>
+    <row r="64" spans="1:26">
+      <c r="A64" t="s">
+        <v>164</v>
+      </c>
+      <c r="B64" s="1">
+        <v>4639.0</v>
+      </c>
+      <c r="C64" s="1">
+        <v>213.93</v>
+      </c>
+      <c r="D64" s="1">
+        <v>144.26844578573</v>
+      </c>
+      <c r="E64" t="s">
+        <v>11</v>
+      </c>
+      <c r="F64">
+        <v>1.14</v>
+      </c>
+      <c r="G64" s="1">
+        <v>571504.03</v>
+      </c>
+      <c r="H64" s="1">
+        <v>295769.65</v>
+      </c>
+      <c r="I64" s="1">
+        <v>51.752854656161</v>
+      </c>
+      <c r="J64">
+        <v>0.0</v>
+      </c>
+      <c r="K64">
+        <v>0.0</v>
+      </c>
+      <c r="L64" s="1">
+        <v>867273.68</v>
+      </c>
+      <c r="M64" s="1">
+        <v>867273.68</v>
+      </c>
+      <c r="N64" s="1">
+        <v>0.67</v>
+      </c>
+      <c r="O64">
+        <v>1</v>
+      </c>
+      <c r="Z64" t="s">
+        <v>163</v>
+      </c>
+    </row>
+    <row r="65" spans="1:26">
+      <c r="A65" t="s">
+        <v>166</v>
+      </c>
+      <c r="B65" s="1">
         <v>11660.0</v>
       </c>
-      <c r="D62" s="1">
-[...2 lines deleted...]
-      <c r="E62" s="1">
+      <c r="C65" s="1">
+        <v>77.65</v>
+      </c>
+      <c r="D65" s="1">
         <v>43.225473413379</v>
       </c>
-      <c r="F62" t="s">
-[...5 lines deleted...]
-      <c r="H62" s="1">
+      <c r="E65" t="s">
+        <v>11</v>
+      </c>
+      <c r="F65">
+        <v>1.14</v>
+      </c>
+      <c r="G65" s="1">
         <v>457315.67</v>
       </c>
-      <c r="I62" s="1">
-[...128 lines deleted...]
-      <c r="B65" t="s">
+      <c r="H65" s="1">
+        <v>333909.53</v>
+      </c>
+      <c r="I65" s="1">
+        <v>73.015107923155</v>
+      </c>
+      <c r="J65">
+        <v>0.0</v>
+      </c>
+      <c r="K65">
+        <v>0.0</v>
+      </c>
+      <c r="L65" s="1">
+        <v>791225.2</v>
+      </c>
+      <c r="M65" s="1">
+        <v>791225.2</v>
+      </c>
+      <c r="N65" s="1">
+        <v>0.61</v>
+      </c>
+      <c r="O65">
+        <v>1</v>
+      </c>
+      <c r="Z65" t="s">
         <v>165</v>
       </c>
-      <c r="C65" s="1">
+    </row>
+    <row r="66" spans="1:26">
+      <c r="A66" t="s">
+        <v>166</v>
+      </c>
+      <c r="B66" s="1">
+        <v>7938.0</v>
+      </c>
+      <c r="C66" s="1">
+        <v>77.65</v>
+      </c>
+      <c r="D66" s="1">
+        <v>88.585575711766</v>
+      </c>
+      <c r="E66" t="s">
+        <v>11</v>
+      </c>
+      <c r="F66">
+        <v>1.14</v>
+      </c>
+      <c r="G66" s="1">
+        <v>603749.98</v>
+      </c>
+      <c r="H66" s="1">
+        <v>-65092.55</v>
+      </c>
+      <c r="I66" s="1">
+        <v>-10.781375098348</v>
+      </c>
+      <c r="J66">
+        <v>0.0</v>
+      </c>
+      <c r="K66">
+        <v>0.0</v>
+      </c>
+      <c r="L66" s="1">
+        <v>538657.43</v>
+      </c>
+      <c r="M66" s="1">
+        <v>538657.43</v>
+      </c>
+      <c r="N66" s="1">
+        <v>0.42</v>
+      </c>
+      <c r="O66">
+        <v>1</v>
+      </c>
+      <c r="Z66" t="s">
+        <v>165</v>
+      </c>
+    </row>
+    <row r="67" spans="1:26">
+      <c r="A67" t="s">
+        <v>168</v>
+      </c>
+      <c r="B67" s="1">
+        <v>12181.0</v>
+      </c>
+      <c r="C67" s="1">
+        <v>88.34</v>
+      </c>
+      <c r="D67" s="1">
+        <v>74.798555947788</v>
+      </c>
+      <c r="E67" t="s">
+        <v>11</v>
+      </c>
+      <c r="F67">
+        <v>1.14</v>
+      </c>
+      <c r="G67" s="1">
+        <v>779514.45</v>
+      </c>
+      <c r="H67" s="1">
+        <v>160859.18</v>
+      </c>
+      <c r="I67" s="1">
+        <v>20.635817591322</v>
+      </c>
+      <c r="J67">
+        <v>0.0</v>
+      </c>
+      <c r="K67">
+        <v>0.0</v>
+      </c>
+      <c r="L67" s="1">
+        <v>940373.63</v>
+      </c>
+      <c r="M67" s="1">
+        <v>940373.63</v>
+      </c>
+      <c r="N67" s="1">
+        <v>0.73</v>
+      </c>
+      <c r="O67">
+        <v>1</v>
+      </c>
+      <c r="Z67" t="s">
+        <v>167</v>
+      </c>
+    </row>
+    <row r="68" spans="1:26">
+      <c r="A68" t="s">
+        <v>170</v>
+      </c>
+      <c r="B68" s="1">
         <v>30757.0</v>
       </c>
-      <c r="D65" s="1">
-[...2 lines deleted...]
-      <c r="E65" s="1">
+      <c r="C68" s="1">
+        <v>194.83</v>
+      </c>
+      <c r="D68" s="1">
         <v>85.334505966121</v>
       </c>
-      <c r="F65" t="s">
-[...5 lines deleted...]
-      <c r="H65" s="1">
+      <c r="E68" t="s">
+        <v>11</v>
+      </c>
+      <c r="F68">
+        <v>1.14</v>
+      </c>
+      <c r="G68" s="1">
         <v>2465459.21</v>
       </c>
-      <c r="I65" s="1">
-[...128 lines deleted...]
-      <c r="B68" t="s">
+      <c r="H68" s="1">
+        <v>2771267.44</v>
+      </c>
+      <c r="I68" s="1">
+        <v>112.40370267574</v>
+      </c>
+      <c r="J68">
+        <v>0.0</v>
+      </c>
+      <c r="K68">
+        <v>0.0</v>
+      </c>
+      <c r="L68" s="1">
+        <v>5236726.65</v>
+      </c>
+      <c r="M68" s="1">
+        <v>5236726.65</v>
+      </c>
+      <c r="N68" s="1">
+        <v>4.05</v>
+      </c>
+      <c r="O68">
+        <v>1</v>
+      </c>
+      <c r="Z68" t="s">
         <v>169</v>
       </c>
-      <c r="C68" s="1">
-[...42 lines deleted...]
-    <row r="69" spans="1:16">
+    </row>
+    <row r="69" spans="1:26">
       <c r="A69" t="s">
         <v>170</v>
       </c>
-      <c r="B69" t="s">
-        <v>171</v>
+      <c r="B69" s="1">
+        <v>29169.0</v>
       </c>
       <c r="C69" s="1">
-        <v>12609.0</v>
+        <v>194.83</v>
       </c>
       <c r="D69" s="1">
-        <v>173.28</v>
-[...8 lines deleted...]
-        <v>1.17</v>
+        <v>153.04213822894</v>
+      </c>
+      <c r="E69" t="s">
+        <v>11</v>
+      </c>
+      <c r="F69">
+        <v>1.14</v>
+      </c>
+      <c r="G69" s="1">
+        <v>3818723.63</v>
       </c>
       <c r="H69" s="1">
-        <v>1921359.34</v>
+        <v>1147628.08</v>
       </c>
       <c r="I69" s="1">
-        <v>-54891.27</v>
-[...2 lines deleted...]
-        <v>-2.856897658717</v>
+        <v>30.052661339098</v>
+      </c>
+      <c r="J69">
+        <v>0.0</v>
       </c>
       <c r="K69">
         <v>0.0</v>
       </c>
-      <c r="L69">
-        <v>0.0</v>
+      <c r="L69" s="1">
+        <v>4966351.71</v>
       </c>
       <c r="M69" s="1">
-        <v>1866468.07</v>
+        <v>4966351.71</v>
       </c>
       <c r="N69" s="1">
-        <v>1866468.07</v>
-[...8 lines deleted...]
-    <row r="70" spans="1:16">
+        <v>3.84</v>
+      </c>
+      <c r="O69">
+        <v>1</v>
+      </c>
+      <c r="Z69" t="s">
+        <v>169</v>
+      </c>
+    </row>
+    <row r="70" spans="1:26">
       <c r="A70" t="s">
         <v>172</v>
       </c>
-      <c r="B70" t="s">
-        <v>173</v>
+      <c r="B70" s="1">
+        <v>3384.0</v>
       </c>
       <c r="C70" s="1">
-        <v>12278.0</v>
+        <v>141.42</v>
       </c>
       <c r="D70" s="1">
-        <v>143.09</v>
-[...8 lines deleted...]
-        <v>1.17</v>
+        <v>90.717895981087</v>
+      </c>
+      <c r="E70" t="s">
+        <v>11</v>
+      </c>
+      <c r="F70">
+        <v>1.14</v>
+      </c>
+      <c r="G70" s="1">
+        <v>261495.26</v>
       </c>
       <c r="H70" s="1">
-        <v>1472804.07</v>
+        <v>156721.36</v>
       </c>
       <c r="I70" s="1">
-        <v>28015.18</v>
-[...2 lines deleted...]
-        <v>1.902166117724</v>
+        <v>59.932772777602</v>
+      </c>
+      <c r="J70">
+        <v>0.0</v>
       </c>
       <c r="K70">
         <v>0.0</v>
       </c>
-      <c r="L70">
-        <v>0.0</v>
+      <c r="L70" s="1">
+        <v>418216.62</v>
       </c>
       <c r="M70" s="1">
-        <v>1500819.25</v>
+        <v>418216.62</v>
       </c>
       <c r="N70" s="1">
-        <v>1500819.25</v>
-[...8 lines deleted...]
-    <row r="71" spans="1:16">
+        <v>0.32</v>
+      </c>
+      <c r="O70">
+        <v>1</v>
+      </c>
+      <c r="Z70" t="s">
+        <v>171</v>
+      </c>
+    </row>
+    <row r="71" spans="1:26">
       <c r="A71" t="s">
         <v>174</v>
       </c>
-      <c r="B71" t="s">
-        <v>175</v>
+      <c r="B71" s="1">
+        <v>37996.0</v>
       </c>
       <c r="C71" s="1">
-        <v>8124.0</v>
+        <v>36.83</v>
       </c>
       <c r="D71" s="1">
-        <v>178.54</v>
-[...8 lines deleted...]
-        <v>1.17</v>
+        <v>42.477591588588</v>
+      </c>
+      <c r="E71" t="s">
+        <v>11</v>
+      </c>
+      <c r="F71">
+        <v>1.14</v>
+      </c>
+      <c r="G71" s="1">
+        <v>1372686.52</v>
       </c>
       <c r="H71" s="1">
-        <v>1259057.56</v>
+        <v>-149761.87</v>
       </c>
       <c r="I71" s="1">
-        <v>-19984.47</v>
-[...2 lines deleted...]
-        <v>-1.5872562649161</v>
+        <v>-10.910128992889</v>
+      </c>
+      <c r="J71">
+        <v>0.0</v>
       </c>
       <c r="K71">
         <v>0.0</v>
       </c>
-      <c r="L71">
-        <v>0.0</v>
+      <c r="L71" s="1">
+        <v>1222924.65</v>
       </c>
       <c r="M71" s="1">
-        <v>1239073.09</v>
+        <v>1222924.65</v>
       </c>
       <c r="N71" s="1">
-        <v>1239073.09</v>
-[...8 lines deleted...]
-    <row r="72" spans="1:16">
+        <v>0.95</v>
+      </c>
+      <c r="O71">
+        <v>1</v>
+      </c>
+      <c r="Z71" t="s">
+        <v>173</v>
+      </c>
+    </row>
+    <row r="72" spans="1:26">
       <c r="A72" t="s">
         <v>176</v>
       </c>
-      <c r="B72" t="s">
-        <v>177</v>
+      <c r="B72" s="1">
+        <v>3933.0</v>
       </c>
       <c r="C72" s="1">
-        <v>2037.0</v>
+        <v>140.27</v>
       </c>
       <c r="D72" s="1">
-        <v>974.47</v>
-[...8 lines deleted...]
-        <v>1.17</v>
+        <v>178.75728197305</v>
+      </c>
+      <c r="E72" t="s">
+        <v>11</v>
+      </c>
+      <c r="F72">
+        <v>1.14</v>
+      </c>
+      <c r="G72" s="1">
+        <v>599310.51</v>
       </c>
       <c r="H72" s="1">
-        <v>1626865.95</v>
+        <v>-117197.51</v>
       </c>
       <c r="I72" s="1">
-        <v>68841.71</v>
-[...2 lines deleted...]
-        <v>4.2315539273534</v>
+        <v>-19.555390410223</v>
+      </c>
+      <c r="J72">
+        <v>0.0</v>
       </c>
       <c r="K72">
         <v>0.0</v>
       </c>
-      <c r="L72">
-        <v>0.0</v>
+      <c r="L72" s="1">
+        <v>482113.0</v>
       </c>
       <c r="M72" s="1">
-        <v>1695707.66</v>
+        <v>482113.0</v>
       </c>
       <c r="N72" s="1">
-        <v>1695707.66</v>
-[...8 lines deleted...]
-    <row r="73" spans="1:16">
+        <v>0.37</v>
+      </c>
+      <c r="O72">
+        <v>1</v>
+      </c>
+      <c r="Z72" t="s">
+        <v>175</v>
+      </c>
+    </row>
+    <row r="73" spans="1:26">
       <c r="A73" t="s">
         <v>178</v>
       </c>
-      <c r="B73" t="s">
-        <v>179</v>
+      <c r="B73" s="1">
+        <v>11927.0</v>
       </c>
       <c r="C73" s="1">
-        <v>1135.0</v>
+        <v>129.3</v>
       </c>
       <c r="D73" s="1">
-        <v>162.85</v>
-[...8 lines deleted...]
-        <v>1.17</v>
+        <v>137.26914731282</v>
+      </c>
+      <c r="E73" t="s">
+        <v>11</v>
+      </c>
+      <c r="F73">
+        <v>1.14</v>
+      </c>
+      <c r="G73" s="1">
+        <v>1392687.27</v>
       </c>
       <c r="H73" s="1">
-        <v>117495.96</v>
+        <v>-44997.77</v>
       </c>
       <c r="I73" s="1">
-        <v>40401.49</v>
-[...2 lines deleted...]
-        <v>34.385429081987</v>
+        <v>-3.2310031813531</v>
+      </c>
+      <c r="J73">
+        <v>0.0</v>
       </c>
       <c r="K73">
         <v>0.0</v>
       </c>
-      <c r="L73">
-        <v>0.0</v>
+      <c r="L73" s="1">
+        <v>1347689.5</v>
       </c>
       <c r="M73" s="1">
-        <v>157897.45</v>
+        <v>1347689.5</v>
       </c>
       <c r="N73" s="1">
-        <v>157897.45</v>
-[...8 lines deleted...]
-    <row r="74" spans="1:16">
+        <v>1.04</v>
+      </c>
+      <c r="O73">
+        <v>1</v>
+      </c>
+      <c r="Z73" t="s">
+        <v>177</v>
+      </c>
+    </row>
+    <row r="74" spans="1:26">
       <c r="A74" t="s">
         <v>180</v>
       </c>
-      <c r="B74" t="s">
+      <c r="B74" s="1">
+        <v>1919.0</v>
+      </c>
+      <c r="C74" s="1">
+        <v>348.06</v>
+      </c>
+      <c r="D74" s="1">
+        <v>182.01164669099</v>
+      </c>
+      <c r="E74" t="s">
+        <v>11</v>
+      </c>
+      <c r="F74">
+        <v>1.14</v>
+      </c>
+      <c r="G74" s="1">
+        <v>300248.23</v>
+      </c>
+      <c r="H74" s="1">
+        <v>283451.1</v>
+      </c>
+      <c r="I74" s="1">
+        <v>94.405585671562</v>
+      </c>
+      <c r="J74">
+        <v>0.0</v>
+      </c>
+      <c r="K74">
+        <v>0.0</v>
+      </c>
+      <c r="L74" s="1">
+        <v>583699.33</v>
+      </c>
+      <c r="M74" s="1">
+        <v>583699.33</v>
+      </c>
+      <c r="N74" s="1">
+        <v>0.45</v>
+      </c>
+      <c r="O74">
+        <v>1</v>
+      </c>
+      <c r="Z74" t="s">
+        <v>179</v>
+      </c>
+    </row>
+    <row r="75" spans="1:26">
+      <c r="A75" t="s">
+        <v>182</v>
+      </c>
+      <c r="B75" s="1">
+        <v>1367.0</v>
+      </c>
+      <c r="C75" s="1">
+        <v>962.89</v>
+      </c>
+      <c r="D75" s="1">
+        <v>916.98606437454</v>
+      </c>
+      <c r="E75" t="s">
+        <v>11</v>
+      </c>
+      <c r="F75">
+        <v>1.14</v>
+      </c>
+      <c r="G75" s="1">
+        <v>1075672.2</v>
+      </c>
+      <c r="H75" s="1">
+        <v>74612.37</v>
+      </c>
+      <c r="I75" s="1">
+        <v>6.9363482666931</v>
+      </c>
+      <c r="J75">
+        <v>0.0</v>
+      </c>
+      <c r="K75">
+        <v>0.0</v>
+      </c>
+      <c r="L75" s="1">
+        <v>1150284.57</v>
+      </c>
+      <c r="M75" s="1">
+        <v>1150284.57</v>
+      </c>
+      <c r="N75" s="1">
+        <v>0.89</v>
+      </c>
+      <c r="O75">
+        <v>1</v>
+      </c>
+      <c r="Z75" t="s">
         <v>181</v>
       </c>
-      <c r="C74" s="1">
-[...43 lines deleted...]
-      <c r="A75" t="s">
+    </row>
+    <row r="76" spans="1:26">
+      <c r="A76" t="s">
+        <v>184</v>
+      </c>
+      <c r="B76" s="1">
+        <v>3198.0</v>
+      </c>
+      <c r="C76" s="1">
+        <v>176.42</v>
+      </c>
+      <c r="D76" s="1">
+        <v>158.44093183239</v>
+      </c>
+      <c r="E76" t="s">
+        <v>11</v>
+      </c>
+      <c r="F76">
+        <v>1.14</v>
+      </c>
+      <c r="G76" s="1">
+        <v>433738.32</v>
+      </c>
+      <c r="H76" s="1">
+        <v>59306.48</v>
+      </c>
+      <c r="I76" s="1">
+        <v>13.673331883611</v>
+      </c>
+      <c r="J76">
+        <v>0.0</v>
+      </c>
+      <c r="K76">
+        <v>0.0</v>
+      </c>
+      <c r="L76" s="1">
+        <v>493044.8</v>
+      </c>
+      <c r="M76" s="1">
+        <v>493044.8</v>
+      </c>
+      <c r="N76" s="1">
+        <v>0.38</v>
+      </c>
+      <c r="O76">
+        <v>1</v>
+      </c>
+      <c r="Z76" t="s">
         <v>183</v>
       </c>
-      <c r="B75" t="s">
-[...46 lines deleted...]
-      <c r="A76" t="s">
+    </row>
+    <row r="77" spans="1:26">
+      <c r="A77" t="s">
+        <v>186</v>
+      </c>
+      <c r="B77" s="1">
+        <v>9168.0</v>
+      </c>
+      <c r="C77" s="1">
+        <v>151.41</v>
+      </c>
+      <c r="D77" s="1">
+        <v>158.59507198953</v>
+      </c>
+      <c r="E77" t="s">
+        <v>11</v>
+      </c>
+      <c r="F77">
+        <v>1.14</v>
+      </c>
+      <c r="G77" s="1">
+        <v>1241383.12</v>
+      </c>
+      <c r="H77" s="1">
+        <v>-28303.61</v>
+      </c>
+      <c r="I77" s="1">
+        <v>-2.2800060306926</v>
+      </c>
+      <c r="J77">
+        <v>0.0</v>
+      </c>
+      <c r="K77">
+        <v>0.0</v>
+      </c>
+      <c r="L77" s="1">
+        <v>1213079.51</v>
+      </c>
+      <c r="M77" s="1">
+        <v>1213079.51</v>
+      </c>
+      <c r="N77" s="1">
+        <v>0.94</v>
+      </c>
+      <c r="O77">
+        <v>1</v>
+      </c>
+      <c r="Z77" t="s">
         <v>185</v>
       </c>
-      <c r="B76" t="s">
-[...46 lines deleted...]
-      <c r="A77" t="s">
+    </row>
+    <row r="78" spans="1:26">
+      <c r="A78" t="s">
+        <v>188</v>
+      </c>
+      <c r="B78" s="1">
+        <v>3055.0</v>
+      </c>
+      <c r="C78" s="1">
+        <v>232.22</v>
+      </c>
+      <c r="D78" s="1">
+        <v>254.02156792144</v>
+      </c>
+      <c r="E78" t="s">
+        <v>11</v>
+      </c>
+      <c r="F78">
+        <v>1.14</v>
+      </c>
+      <c r="G78" s="1">
+        <v>663420.38</v>
+      </c>
+      <c r="H78" s="1">
+        <v>-43450.01</v>
+      </c>
+      <c r="I78" s="1">
+        <v>-6.5493933122766</v>
+      </c>
+      <c r="J78">
+        <v>0.06</v>
+      </c>
+      <c r="K78">
+        <v>186.89</v>
+      </c>
+      <c r="L78" s="1">
+        <v>619970.37</v>
+      </c>
+      <c r="M78" s="1">
+        <v>620157.26</v>
+      </c>
+      <c r="N78" s="1">
+        <v>0.48</v>
+      </c>
+      <c r="O78">
+        <v>1</v>
+      </c>
+      <c r="Z78" t="s">
         <v>187</v>
       </c>
-      <c r="B77" t="s">
-[...46 lines deleted...]
-      <c r="A78" t="s">
+    </row>
+    <row r="79" spans="1:26">
+      <c r="A79" t="s">
+        <v>190</v>
+      </c>
+      <c r="B79" s="1">
+        <v>5892.0</v>
+      </c>
+      <c r="C79" s="1">
+        <v>139.43</v>
+      </c>
+      <c r="D79" s="1">
+        <v>108.40553122878</v>
+      </c>
+      <c r="E79" t="s">
+        <v>11</v>
+      </c>
+      <c r="F79">
+        <v>1.14</v>
+      </c>
+      <c r="G79" s="1">
+        <v>545408.06</v>
+      </c>
+      <c r="H79" s="1">
+        <v>172516.92</v>
+      </c>
+      <c r="I79" s="1">
+        <v>31.630797682014</v>
+      </c>
+      <c r="J79">
+        <v>0.0</v>
+      </c>
+      <c r="K79">
+        <v>0.0</v>
+      </c>
+      <c r="L79" s="1">
+        <v>717924.98</v>
+      </c>
+      <c r="M79" s="1">
+        <v>717924.98</v>
+      </c>
+      <c r="N79" s="1">
+        <v>0.56</v>
+      </c>
+      <c r="O79">
+        <v>1</v>
+      </c>
+      <c r="Z79" t="s">
         <v>189</v>
       </c>
-      <c r="B78" t="s">
-[...38 lines deleted...]
-      <c r="O78" s="1">
+    </row>
+    <row r="80" spans="1:26">
+      <c r="A80" t="s">
+        <v>192</v>
+      </c>
+      <c r="B80" s="1">
+        <v>9978.0</v>
+      </c>
+      <c r="C80" s="1">
+        <v>81.62</v>
+      </c>
+      <c r="D80" s="1">
+        <v>82.103603928643</v>
+      </c>
+      <c r="E80" t="s">
+        <v>11</v>
+      </c>
+      <c r="F80">
+        <v>1.14</v>
+      </c>
+      <c r="G80" s="1">
+        <v>711164.46</v>
+      </c>
+      <c r="H80" s="1">
+        <v>540.83</v>
+      </c>
+      <c r="I80" s="1">
+        <v>0.07604851344793</v>
+      </c>
+      <c r="J80">
+        <v>0.0</v>
+      </c>
+      <c r="K80">
+        <v>0.0</v>
+      </c>
+      <c r="L80" s="1">
+        <v>711705.29</v>
+      </c>
+      <c r="M80" s="1">
+        <v>711705.29</v>
+      </c>
+      <c r="N80" s="1">
+        <v>0.55</v>
+      </c>
+      <c r="O80">
+        <v>1</v>
+      </c>
+      <c r="Z80" t="s">
+        <v>191</v>
+      </c>
+    </row>
+    <row r="81" spans="1:26">
+      <c r="A81" t="s">
+        <v>194</v>
+      </c>
+      <c r="B81" s="1">
+        <v>1862.0</v>
+      </c>
+      <c r="C81" s="1">
+        <v>112.73</v>
+      </c>
+      <c r="D81" s="1">
+        <v>110.38685821697</v>
+      </c>
+      <c r="E81" t="s">
+        <v>11</v>
+      </c>
+      <c r="F81">
+        <v>1.14</v>
+      </c>
+      <c r="G81" s="1">
+        <v>174466.0</v>
+      </c>
+      <c r="H81" s="1">
+        <v>8967.77</v>
+      </c>
+      <c r="I81" s="1">
+        <v>5.1401247234418</v>
+      </c>
+      <c r="J81">
+        <v>0.0</v>
+      </c>
+      <c r="K81">
+        <v>0.0</v>
+      </c>
+      <c r="L81" s="1">
+        <v>183433.77</v>
+      </c>
+      <c r="M81" s="1">
+        <v>183433.77</v>
+      </c>
+      <c r="N81" s="1">
+        <v>0.14</v>
+      </c>
+      <c r="O81">
+        <v>1</v>
+      </c>
+      <c r="Z81" t="s">
+        <v>193</v>
+      </c>
+    </row>
+    <row r="82" spans="1:26">
+      <c r="A82" t="s">
+        <v>196</v>
+      </c>
+      <c r="B82" s="1">
+        <v>4886.0</v>
+      </c>
+      <c r="C82" s="1">
+        <v>199.25</v>
+      </c>
+      <c r="D82" s="1">
+        <v>199.4304257061</v>
+      </c>
+      <c r="E82" t="s">
+        <v>11</v>
+      </c>
+      <c r="F82">
+        <v>1.14</v>
+      </c>
+      <c r="G82" s="1">
+        <v>831038.94</v>
+      </c>
+      <c r="H82" s="1">
+        <v>19730.53</v>
+      </c>
+      <c r="I82" s="1">
+        <v>2.3742004195375</v>
+      </c>
+      <c r="J82">
+        <v>0.0</v>
+      </c>
+      <c r="K82">
+        <v>0.0</v>
+      </c>
+      <c r="L82" s="1">
+        <v>850769.47</v>
+      </c>
+      <c r="M82" s="1">
+        <v>850769.47</v>
+      </c>
+      <c r="N82" s="1">
+        <v>0.66</v>
+      </c>
+      <c r="O82">
+        <v>1</v>
+      </c>
+      <c r="Z82" t="s">
+        <v>195</v>
+      </c>
+    </row>
+    <row r="83" spans="1:26">
+      <c r="A83" t="s">
+        <v>198</v>
+      </c>
+      <c r="B83" s="1">
+        <v>9935.0</v>
+      </c>
+      <c r="C83" s="1">
+        <v>83.64</v>
+      </c>
+      <c r="D83" s="1">
+        <v>75.061300452944</v>
+      </c>
+      <c r="E83" t="s">
+        <v>11</v>
+      </c>
+      <c r="F83">
+        <v>1.14</v>
+      </c>
+      <c r="G83" s="1">
+        <v>657555.79</v>
+      </c>
+      <c r="H83" s="1">
+        <v>68620.39</v>
+      </c>
+      <c r="I83" s="1">
+        <v>10.435675731788</v>
+      </c>
+      <c r="J83">
+        <v>0.0</v>
+      </c>
+      <c r="K83">
+        <v>0.0</v>
+      </c>
+      <c r="L83" s="1">
+        <v>726176.18</v>
+      </c>
+      <c r="M83" s="1">
+        <v>726176.18</v>
+      </c>
+      <c r="N83" s="1">
+        <v>0.56</v>
+      </c>
+      <c r="O83">
+        <v>1</v>
+      </c>
+      <c r="Z83" t="s">
+        <v>197</v>
+      </c>
+    </row>
+    <row r="84" spans="1:26">
+      <c r="A84" t="s">
+        <v>200</v>
+      </c>
+      <c r="B84" s="1">
+        <v>522.0</v>
+      </c>
+      <c r="C84" s="1">
+        <v>1745.0</v>
+      </c>
+      <c r="D84" s="1">
+        <v>1710.8974712644</v>
+      </c>
+      <c r="E84" t="s">
+        <v>11</v>
+      </c>
+      <c r="F84">
+        <v>1.14</v>
+      </c>
+      <c r="G84" s="1">
+        <v>773425.15</v>
+      </c>
+      <c r="H84" s="1">
+        <v>22598.62</v>
+      </c>
+      <c r="I84" s="1">
+        <v>2.9218884335478</v>
+      </c>
+      <c r="J84">
+        <v>0.0</v>
+      </c>
+      <c r="K84">
+        <v>0.0</v>
+      </c>
+      <c r="L84" s="1">
+        <v>796023.77</v>
+      </c>
+      <c r="M84" s="1">
+        <v>796023.77</v>
+      </c>
+      <c r="N84" s="1">
+        <v>0.62</v>
+      </c>
+      <c r="O84">
+        <v>1</v>
+      </c>
+      <c r="Z84" t="s">
+        <v>199</v>
+      </c>
+    </row>
+    <row r="85" spans="1:26">
+      <c r="A85" t="s">
+        <v>202</v>
+      </c>
+      <c r="B85" s="1">
+        <v>528.0</v>
+      </c>
+      <c r="C85" s="1">
+        <v>820.16</v>
+      </c>
+      <c r="D85" s="1">
+        <v>783.0390719697</v>
+      </c>
+      <c r="E85" t="s">
+        <v>11</v>
+      </c>
+      <c r="F85">
+        <v>1.14</v>
+      </c>
+      <c r="G85" s="1">
+        <v>354411.09</v>
+      </c>
+      <c r="H85" s="1">
+        <v>24025.05</v>
+      </c>
+      <c r="I85" s="1">
+        <v>6.7788651873168</v>
+      </c>
+      <c r="J85">
+        <v>0.93</v>
+      </c>
+      <c r="K85">
+        <v>491.81</v>
+      </c>
+      <c r="L85" s="1">
+        <v>378436.14</v>
+      </c>
+      <c r="M85" s="1">
+        <v>378927.95</v>
+      </c>
+      <c r="N85" s="1">
+        <v>0.29</v>
+      </c>
+      <c r="O85">
+        <v>1</v>
+      </c>
+      <c r="Z85" t="s">
+        <v>201</v>
+      </c>
+    </row>
+    <row r="86" spans="1:26">
+      <c r="A86" t="s">
+        <v>204</v>
+      </c>
+      <c r="B86" s="1">
+        <v>10556.0</v>
+      </c>
+      <c r="C86" s="1">
+        <v>45.13</v>
+      </c>
+      <c r="D86" s="1">
+        <v>47.66482569155</v>
+      </c>
+      <c r="E86" t="s">
+        <v>11</v>
+      </c>
+      <c r="F86">
+        <v>1.14</v>
+      </c>
+      <c r="G86" s="1">
+        <v>432565.2</v>
+      </c>
+      <c r="H86" s="1">
+        <v>-16247.56</v>
+      </c>
+      <c r="I86" s="1">
+        <v>-3.7560950349219</v>
+      </c>
+      <c r="J86">
+        <v>0.09</v>
+      </c>
+      <c r="K86">
+        <v>953.6</v>
+      </c>
+      <c r="L86" s="1">
+        <v>416317.64</v>
+      </c>
+      <c r="M86" s="1">
+        <v>417271.24</v>
+      </c>
+      <c r="N86" s="1">
+        <v>0.32</v>
+      </c>
+      <c r="O86">
+        <v>1</v>
+      </c>
+      <c r="Z86" t="s">
+        <v>203</v>
+      </c>
+    </row>
+    <row r="87" spans="1:26">
+      <c r="A87" t="s">
+        <v>206</v>
+      </c>
+      <c r="B87" s="1">
+        <v>3235.0</v>
+      </c>
+      <c r="C87" s="1">
+        <v>260.15</v>
+      </c>
+      <c r="D87" s="1">
+        <v>172.49292117465</v>
+      </c>
+      <c r="E87" t="s">
+        <v>11</v>
+      </c>
+      <c r="F87">
+        <v>1.14</v>
+      </c>
+      <c r="G87" s="1">
+        <v>478484.11</v>
+      </c>
+      <c r="H87" s="1">
+        <v>256974.47</v>
+      </c>
+      <c r="I87" s="1">
+        <v>53.705956923</v>
+      </c>
+      <c r="J87">
+        <v>0.0</v>
+      </c>
+      <c r="K87">
+        <v>0.0</v>
+      </c>
+      <c r="L87" s="1">
+        <v>735458.58</v>
+      </c>
+      <c r="M87" s="1">
+        <v>735458.58</v>
+      </c>
+      <c r="N87" s="1">
         <v>0.57</v>
       </c>
-      <c r="P78">
-[...354 lines deleted...]
-      <c r="A86" t="s">
+      <c r="O87">
+        <v>1</v>
+      </c>
+      <c r="Z87" t="s">
         <v>205</v>
       </c>
-      <c r="B86" t="s">
-[...46 lines deleted...]
-      <c r="A87" t="s">
+    </row>
+    <row r="88" spans="1:26">
+      <c r="A88" t="s">
+        <v>208</v>
+      </c>
+      <c r="B88" s="1">
+        <v>3316.0</v>
+      </c>
+      <c r="C88" s="1">
+        <v>326.54</v>
+      </c>
+      <c r="D88" s="1">
+        <v>326.98577201448</v>
+      </c>
+      <c r="E88" t="s">
+        <v>11</v>
+      </c>
+      <c r="F88">
+        <v>1.14</v>
+      </c>
+      <c r="G88" s="1">
+        <v>927861.42</v>
+      </c>
+      <c r="H88" s="1">
+        <v>18399.73</v>
+      </c>
+      <c r="I88" s="1">
+        <v>1.983025654844</v>
+      </c>
+      <c r="J88">
+        <v>0.55</v>
+      </c>
+      <c r="K88" t="s">
+        <v>209</v>
+      </c>
+      <c r="L88" s="1">
+        <v>946261.15</v>
+      </c>
+      <c r="M88" s="1">
+        <v>948087.68</v>
+      </c>
+      <c r="N88" s="1">
+        <v>0.73</v>
+      </c>
+      <c r="O88">
+        <v>1</v>
+      </c>
+      <c r="Z88" t="s">
         <v>207</v>
       </c>
-      <c r="B87" t="s">
-[...95 lines deleted...]
-    <row r="89" spans="1:16">
+    </row>
+    <row r="89" spans="1:26">
       <c r="A89" t="s">
         <v>211</v>
       </c>
-      <c r="B89" t="s">
-        <v>212</v>
+      <c r="B89" s="1">
+        <v>5157.0</v>
       </c>
       <c r="C89" s="1">
-        <v>2484.0</v>
+        <v>177.52</v>
       </c>
       <c r="D89" s="1">
-        <v>486.42</v>
-[...8 lines deleted...]
-        <v>1.17</v>
+        <v>194.5694299011</v>
+      </c>
+      <c r="E89" t="s">
+        <v>11</v>
+      </c>
+      <c r="F89">
+        <v>1.14</v>
+      </c>
+      <c r="G89" s="1">
+        <v>877047.3</v>
       </c>
       <c r="H89" s="1">
-        <v>886456.83</v>
+        <v>-77020.52</v>
       </c>
       <c r="I89" s="1">
-        <v>145720.92</v>
-[...2 lines deleted...]
-        <v>16.438580545428</v>
+        <v>-8.7817977434056</v>
+      </c>
+      <c r="J89">
+        <v>0.0</v>
       </c>
       <c r="K89">
-        <v>0.24</v>
-[...2 lines deleted...]
-        <v>596.94</v>
+        <v>0.0</v>
+      </c>
+      <c r="L89" s="1">
+        <v>800026.78</v>
       </c>
       <c r="M89" s="1">
-        <v>1032177.75</v>
+        <v>800026.78</v>
       </c>
       <c r="N89" s="1">
-        <v>1032774.69</v>
-[...8 lines deleted...]
-    <row r="90" spans="1:16">
+        <v>0.62</v>
+      </c>
+      <c r="O89">
+        <v>1</v>
+      </c>
+      <c r="Z89" t="s">
+        <v>210</v>
+      </c>
+    </row>
+    <row r="90" spans="1:26">
       <c r="A90" t="s">
         <v>213</v>
       </c>
-      <c r="B90" t="s">
-        <v>214</v>
+      <c r="B90" s="1">
+        <v>3993.0</v>
       </c>
       <c r="C90" s="1">
-        <v>18693.0</v>
+        <v>258.88</v>
       </c>
       <c r="D90" s="1">
-        <v>74.64</v>
-[...8 lines deleted...]
-        <v>1.17</v>
+        <v>182.96879789632</v>
+      </c>
+      <c r="E90" t="s">
+        <v>11</v>
+      </c>
+      <c r="F90">
+        <v>1.14</v>
+      </c>
+      <c r="G90" s="1">
+        <v>624834.35</v>
       </c>
       <c r="H90" s="1">
-        <v>1359281.3</v>
+        <v>278519.53</v>
       </c>
       <c r="I90" s="1">
-        <v>-167375.0</v>
-[...2 lines deleted...]
-        <v>-12.313492431625</v>
+        <v>44.574938941817</v>
+      </c>
+      <c r="J90">
+        <v>0.0</v>
       </c>
       <c r="K90">
         <v>0.0</v>
       </c>
-      <c r="L90">
-        <v>0.0</v>
+      <c r="L90" s="1">
+        <v>903353.88</v>
       </c>
       <c r="M90" s="1">
-        <v>1191906.3</v>
+        <v>903353.88</v>
       </c>
       <c r="N90" s="1">
-        <v>1191906.3</v>
-[...8 lines deleted...]
-    <row r="91" spans="1:16">
+        <v>0.7</v>
+      </c>
+      <c r="O90">
+        <v>1</v>
+      </c>
+      <c r="Z90" t="s">
+        <v>212</v>
+      </c>
+    </row>
+    <row r="91" spans="1:26">
       <c r="A91" t="s">
         <v>215</v>
       </c>
-      <c r="B91" t="s">
-        <v>216</v>
+      <c r="B91" s="1">
+        <v>5969.0</v>
       </c>
       <c r="C91" s="1">
-        <v>711.0</v>
+        <v>393.45</v>
       </c>
       <c r="D91" s="1">
-        <v>974.41</v>
-[...8 lines deleted...]
-        <v>1.17</v>
+        <v>335.33270732116</v>
+      </c>
+      <c r="E91" t="s">
+        <v>11</v>
+      </c>
+      <c r="F91">
+        <v>1.14</v>
+      </c>
+      <c r="G91" s="1">
+        <v>1709164.49</v>
       </c>
       <c r="H91" s="1">
-        <v>532598.49</v>
+        <v>343184.59</v>
       </c>
       <c r="I91" s="1">
-        <v>59239.46</v>
-[...2 lines deleted...]
-        <v>11.122723986694</v>
+        <v>20.079084956884</v>
+      </c>
+      <c r="J91">
+        <v>0.0</v>
       </c>
       <c r="K91">
         <v>0.0</v>
       </c>
-      <c r="L91">
-        <v>0.0</v>
+      <c r="L91" s="1">
+        <v>2052349.08</v>
       </c>
       <c r="M91" s="1">
-        <v>591837.95</v>
+        <v>2052349.08</v>
       </c>
       <c r="N91" s="1">
-        <v>591837.95</v>
-[...8 lines deleted...]
-    <row r="92" spans="1:16">
+        <v>1.59</v>
+      </c>
+      <c r="O91">
+        <v>1</v>
+      </c>
+      <c r="Z91" t="s">
+        <v>214</v>
+      </c>
+    </row>
+    <row r="92" spans="1:26">
       <c r="A92" t="s">
         <v>217</v>
       </c>
-      <c r="B92" t="s">
-        <v>218</v>
+      <c r="B92" s="1">
+        <v>2152.0</v>
       </c>
       <c r="C92" s="1">
-        <v>2560.0</v>
+        <v>293.08</v>
       </c>
       <c r="D92" s="1">
-        <v>354.92</v>
-[...8 lines deleted...]
-        <v>1.17</v>
+        <v>219.4011802974</v>
+      </c>
+      <c r="E92" t="s">
+        <v>11</v>
+      </c>
+      <c r="F92">
+        <v>1.14</v>
+      </c>
+      <c r="G92" s="1">
+        <v>403113.28</v>
       </c>
       <c r="H92" s="1">
-        <v>674725.94</v>
+        <v>148060.5</v>
       </c>
       <c r="I92" s="1">
-        <v>101453.11</v>
-[...2 lines deleted...]
-        <v>15.036195288416</v>
+        <v>36.729253871269</v>
+      </c>
+      <c r="J92">
+        <v>0.0</v>
       </c>
       <c r="K92">
         <v>0.0</v>
       </c>
-      <c r="L92">
-        <v>0.0</v>
+      <c r="L92" s="1">
+        <v>551173.78</v>
       </c>
       <c r="M92" s="1">
-        <v>776179.05</v>
+        <v>551173.78</v>
       </c>
       <c r="N92" s="1">
-        <v>776179.05</v>
-[...8 lines deleted...]
-    <row r="93" spans="1:16">
+        <v>0.43</v>
+      </c>
+      <c r="O92">
+        <v>1</v>
+      </c>
+      <c r="Z92" t="s">
+        <v>216</v>
+      </c>
+    </row>
+    <row r="93" spans="1:26">
       <c r="A93" t="s">
         <v>219</v>
       </c>
-      <c r="B93" t="s">
-        <v>220</v>
+      <c r="B93" s="1">
+        <v>2609.0</v>
       </c>
       <c r="C93" s="1">
-        <v>3220.0</v>
+        <v>523.44</v>
       </c>
       <c r="D93" s="1">
-        <v>323.46</v>
-[...8 lines deleted...]
-        <v>1.17</v>
+        <v>427.74191644308</v>
+      </c>
+      <c r="E93" t="s">
+        <v>11</v>
+      </c>
+      <c r="F93">
+        <v>1.14</v>
+      </c>
+      <c r="G93" s="1">
+        <v>953074.78</v>
       </c>
       <c r="H93" s="1">
-        <v>505874.11</v>
+        <v>240366.59</v>
       </c>
       <c r="I93" s="1">
-        <v>383875.76</v>
-[...2 lines deleted...]
-        <v>75.883654136797</v>
+        <v>25.220118614407</v>
+      </c>
+      <c r="J93">
+        <v>0.29</v>
       </c>
       <c r="K93">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>767.37</v>
+      </c>
+      <c r="L93" s="1">
+        <v>1193441.37</v>
       </c>
       <c r="M93" s="1">
-        <v>889749.87</v>
+        <v>1194208.74</v>
       </c>
       <c r="N93" s="1">
-        <v>889749.87</v>
-[...8 lines deleted...]
-    <row r="94" spans="1:16">
+        <v>0.92</v>
+      </c>
+      <c r="O93">
+        <v>1</v>
+      </c>
+      <c r="Z93" t="s">
+        <v>218</v>
+      </c>
+    </row>
+    <row r="94" spans="1:26">
       <c r="A94" t="s">
         <v>221</v>
       </c>
-      <c r="B94" t="s">
+      <c r="B94" s="1">
+        <v>2457.0</v>
+      </c>
+      <c r="C94" s="1">
+        <v>154.26</v>
+      </c>
+      <c r="D94" s="1">
+        <v>148.79794464795</v>
+      </c>
+      <c r="E94" t="s">
+        <v>11</v>
+      </c>
+      <c r="F94">
+        <v>1.14</v>
+      </c>
+      <c r="G94" s="1">
+        <v>307314.38</v>
+      </c>
+      <c r="H94" s="1">
+        <v>23907.17</v>
+      </c>
+      <c r="I94" s="1">
+        <v>7.7793853968044</v>
+      </c>
+      <c r="J94">
+        <v>0.0</v>
+      </c>
+      <c r="K94">
+        <v>0.0</v>
+      </c>
+      <c r="L94" s="1">
+        <v>331221.55</v>
+      </c>
+      <c r="M94" s="1">
+        <v>331221.55</v>
+      </c>
+      <c r="N94" s="1">
+        <v>0.26</v>
+      </c>
+      <c r="O94">
+        <v>1</v>
+      </c>
+      <c r="Z94" t="s">
+        <v>220</v>
+      </c>
+    </row>
+    <row r="95" spans="1:26">
+      <c r="A95" t="s">
+        <v>223</v>
+      </c>
+      <c r="B95" s="1">
+        <v>1894.0</v>
+      </c>
+      <c r="C95" s="1">
+        <v>478.13</v>
+      </c>
+      <c r="D95" s="1">
+        <v>418.92536430834</v>
+      </c>
+      <c r="E95" t="s">
+        <v>11</v>
+      </c>
+      <c r="F95">
+        <v>1.14</v>
+      </c>
+      <c r="G95" s="1">
+        <v>675905.5</v>
+      </c>
+      <c r="H95" s="1">
+        <v>115476.32</v>
+      </c>
+      <c r="I95" s="1">
+        <v>17.084684175525</v>
+      </c>
+      <c r="J95">
+        <v>0.57</v>
+      </c>
+      <c r="K95" t="s">
+        <v>224</v>
+      </c>
+      <c r="L95" s="1">
+        <v>791381.82</v>
+      </c>
+      <c r="M95" s="1">
+        <v>792458.62</v>
+      </c>
+      <c r="N95" s="1">
+        <v>0.61</v>
+      </c>
+      <c r="O95">
+        <v>1</v>
+      </c>
+      <c r="Z95" t="s">
         <v>222</v>
       </c>
-      <c r="C94" s="1">
+    </row>
+    <row r="96" spans="1:26">
+      <c r="A96" t="s">
+        <v>226</v>
+      </c>
+      <c r="B96" s="1">
+        <v>15311.0</v>
+      </c>
+      <c r="C96" s="1">
+        <v>74.43</v>
+      </c>
+      <c r="D96" s="1">
+        <v>84.31406505127</v>
+      </c>
+      <c r="E96" t="s">
+        <v>11</v>
+      </c>
+      <c r="F96">
+        <v>1.14</v>
+      </c>
+      <c r="G96" s="1">
+        <v>1113355.58</v>
+      </c>
+      <c r="H96" s="1">
+        <v>-117464.88</v>
+      </c>
+      <c r="I96" s="1">
+        <v>-10.550526903543</v>
+      </c>
+      <c r="J96">
+        <v>0.0</v>
+      </c>
+      <c r="K96">
+        <v>0.0</v>
+      </c>
+      <c r="L96" s="1">
+        <v>995890.7</v>
+      </c>
+      <c r="M96" s="1">
+        <v>995890.7</v>
+      </c>
+      <c r="N96" s="1">
+        <v>0.77</v>
+      </c>
+      <c r="O96">
+        <v>1</v>
+      </c>
+      <c r="Z96" t="s">
+        <v>225</v>
+      </c>
+    </row>
+    <row r="97" spans="1:26">
+      <c r="A97" t="s">
+        <v>228</v>
+      </c>
+      <c r="B97" s="1">
+        <v>583.0</v>
+      </c>
+      <c r="C97" s="1">
+        <v>1098.59</v>
+      </c>
+      <c r="D97" s="1">
+        <v>869.17823327616</v>
+      </c>
+      <c r="E97" t="s">
+        <v>11</v>
+      </c>
+      <c r="F97">
+        <v>1.14</v>
+      </c>
+      <c r="G97" s="1">
+        <v>436715.77</v>
+      </c>
+      <c r="H97" s="1">
+        <v>122995.82</v>
+      </c>
+      <c r="I97" s="1">
+        <v>28.163814647683</v>
+      </c>
+      <c r="J97">
+        <v>0.0</v>
+      </c>
+      <c r="K97">
+        <v>0.0</v>
+      </c>
+      <c r="L97" s="1">
+        <v>559711.59</v>
+      </c>
+      <c r="M97" s="1">
+        <v>559711.59</v>
+      </c>
+      <c r="N97" s="1">
+        <v>0.43</v>
+      </c>
+      <c r="O97">
+        <v>1</v>
+      </c>
+      <c r="Z97" t="s">
+        <v>227</v>
+      </c>
+    </row>
+    <row r="98" spans="1:26">
+      <c r="A98" t="s">
+        <v>230</v>
+      </c>
+      <c r="B98" s="1">
+        <v>2097.0</v>
+      </c>
+      <c r="C98" s="1">
+        <v>425.36</v>
+      </c>
+      <c r="D98" s="1">
+        <v>309.12199809251</v>
+      </c>
+      <c r="E98" t="s">
+        <v>11</v>
+      </c>
+      <c r="F98">
+        <v>1.14</v>
+      </c>
+      <c r="G98" s="1">
+        <v>552695.43</v>
+      </c>
+      <c r="H98" s="1">
+        <v>226802.88</v>
+      </c>
+      <c r="I98" s="1">
+        <v>41.035779868851</v>
+      </c>
+      <c r="J98">
+        <v>0.0</v>
+      </c>
+      <c r="K98">
+        <v>0.0</v>
+      </c>
+      <c r="L98" s="1">
+        <v>779498.31</v>
+      </c>
+      <c r="M98" s="1">
+        <v>779498.31</v>
+      </c>
+      <c r="N98" s="1">
+        <v>0.6</v>
+      </c>
+      <c r="O98">
+        <v>1</v>
+      </c>
+      <c r="Z98" t="s">
+        <v>229</v>
+      </c>
+    </row>
+    <row r="99" spans="1:26">
+      <c r="A99" t="s">
+        <v>232</v>
+      </c>
+      <c r="B99" s="1">
+        <v>1604.0</v>
+      </c>
+      <c r="C99" s="1">
+        <v>300.53</v>
+      </c>
+      <c r="D99" s="1">
+        <v>236.48548004988</v>
+      </c>
+      <c r="E99" t="s">
+        <v>11</v>
+      </c>
+      <c r="F99">
+        <v>1.14</v>
+      </c>
+      <c r="G99" s="1">
+        <v>326625.37</v>
+      </c>
+      <c r="H99" s="1">
+        <v>94636.64</v>
+      </c>
+      <c r="I99" s="1">
+        <v>28.974062853721</v>
+      </c>
+      <c r="J99">
+        <v>0.0</v>
+      </c>
+      <c r="K99">
+        <v>0.0</v>
+      </c>
+      <c r="L99" s="1">
+        <v>421262.01</v>
+      </c>
+      <c r="M99" s="1">
+        <v>421262.01</v>
+      </c>
+      <c r="N99" s="1">
+        <v>0.33</v>
+      </c>
+      <c r="O99">
+        <v>1</v>
+      </c>
+      <c r="Z99" t="s">
+        <v>231</v>
+      </c>
+    </row>
+    <row r="100" spans="1:26">
+      <c r="A100" t="s">
+        <v>234</v>
+      </c>
+      <c r="B100" s="1">
+        <v>1893.0</v>
+      </c>
+      <c r="C100" s="1">
+        <v>362.13</v>
+      </c>
+      <c r="D100" s="1">
+        <v>305.71913365029</v>
+      </c>
+      <c r="E100" t="s">
+        <v>11</v>
+      </c>
+      <c r="F100">
+        <v>1.14</v>
+      </c>
+      <c r="G100" s="1">
+        <v>494631.22</v>
+      </c>
+      <c r="H100" s="1">
+        <v>104435.54</v>
+      </c>
+      <c r="I100" s="1">
+        <v>21.113818897238</v>
+      </c>
+      <c r="J100">
+        <v>0.0</v>
+      </c>
+      <c r="K100">
+        <v>0.0</v>
+      </c>
+      <c r="L100" s="1">
+        <v>599066.76</v>
+      </c>
+      <c r="M100" s="1">
+        <v>599066.76</v>
+      </c>
+      <c r="N100" s="1">
+        <v>0.46</v>
+      </c>
+      <c r="O100">
+        <v>1</v>
+      </c>
+      <c r="Z100" t="s">
+        <v>233</v>
+      </c>
+    </row>
+    <row r="101" spans="1:26">
+      <c r="A101" t="s">
+        <v>234</v>
+      </c>
+      <c r="B101" s="1">
         <v>4178.0</v>
       </c>
-      <c r="D94" s="1">
-[...2 lines deleted...]
-      <c r="E94" s="1">
+      <c r="C101" s="1">
+        <v>362.13</v>
+      </c>
+      <c r="D101" s="1">
         <v>194.01785543322</v>
       </c>
-      <c r="F94" t="s">
-[...5 lines deleted...]
-      <c r="H94" s="1">
+      <c r="E101" t="s">
+        <v>11</v>
+      </c>
+      <c r="F101">
+        <v>1.14</v>
+      </c>
+      <c r="G101" s="1">
         <v>727356.65</v>
       </c>
-      <c r="I94" s="1">
-[...217 lines deleted...]
-      <c r="O98" s="1">
+      <c r="H101" s="1">
+        <v>594830.84</v>
+      </c>
+      <c r="I101" s="1">
+        <v>81.779803621786</v>
+      </c>
+      <c r="J101">
+        <v>0.0</v>
+      </c>
+      <c r="K101">
+        <v>0.0</v>
+      </c>
+      <c r="L101" s="1">
+        <v>1322187.49</v>
+      </c>
+      <c r="M101" s="1">
+        <v>1322187.49</v>
+      </c>
+      <c r="N101" s="1">
+        <v>1.02</v>
+      </c>
+      <c r="O101">
+        <v>1</v>
+      </c>
+      <c r="Z101" t="s">
+        <v>233</v>
+      </c>
+    </row>
+    <row r="102" spans="1:26">
+      <c r="A102" t="s">
+        <v>236</v>
+      </c>
+      <c r="B102" s="1">
+        <v>4234.0</v>
+      </c>
+      <c r="C102" s="1">
+        <v>111.84</v>
+      </c>
+      <c r="D102" s="1">
+        <v>98.554955125177</v>
+      </c>
+      <c r="E102" t="s">
+        <v>11</v>
+      </c>
+      <c r="F102">
+        <v>1.14</v>
+      </c>
+      <c r="G102" s="1">
+        <v>356295.52</v>
+      </c>
+      <c r="H102" s="1">
+        <v>57521.28</v>
+      </c>
+      <c r="I102" s="1">
+        <v>16.144261370449</v>
+      </c>
+      <c r="J102">
+        <v>0.0</v>
+      </c>
+      <c r="K102">
+        <v>0.0</v>
+      </c>
+      <c r="L102" s="1">
+        <v>413816.8</v>
+      </c>
+      <c r="M102" s="1">
+        <v>413816.8</v>
+      </c>
+      <c r="N102" s="1">
+        <v>0.32</v>
+      </c>
+      <c r="O102">
+        <v>1</v>
+      </c>
+      <c r="Z102" t="s">
+        <v>235</v>
+      </c>
+    </row>
+    <row r="103" spans="1:26">
+      <c r="A103" t="s">
+        <v>238</v>
+      </c>
+      <c r="B103" s="1">
+        <v>6196.0</v>
+      </c>
+      <c r="C103" s="1">
+        <v>94.5</v>
+      </c>
+      <c r="D103" s="1">
+        <v>84.136906068431</v>
+      </c>
+      <c r="E103" t="s">
+        <v>11</v>
+      </c>
+      <c r="F103">
+        <v>1.14</v>
+      </c>
+      <c r="G103" s="1">
+        <v>441584.38</v>
+      </c>
+      <c r="H103" s="1">
+        <v>70101.37</v>
+      </c>
+      <c r="I103" s="1">
+        <v>15.874965957809</v>
+      </c>
+      <c r="J103">
+        <v>0.0</v>
+      </c>
+      <c r="K103">
+        <v>0.0</v>
+      </c>
+      <c r="L103" s="1">
+        <v>511685.75</v>
+      </c>
+      <c r="M103" s="1">
+        <v>511685.75</v>
+      </c>
+      <c r="N103" s="1">
         <v>0.4</v>
       </c>
-      <c r="P98">
-[...181 lines deleted...]
-      <c r="J102" s="1">
+      <c r="O103">
+        <v>1</v>
+      </c>
+      <c r="Z103" t="s">
+        <v>237</v>
+      </c>
+    </row>
+    <row r="104" spans="1:26">
+      <c r="A104" t="s">
+        <v>240</v>
+      </c>
+      <c r="B104" s="1">
+        <v>7141.0</v>
+      </c>
+      <c r="C104" s="1">
+        <v>85.51</v>
+      </c>
+      <c r="D104" s="1">
+        <v>80.722159361434</v>
+      </c>
+      <c r="E104" t="s">
+        <v>11</v>
+      </c>
+      <c r="F104">
+        <v>1.14</v>
+      </c>
+      <c r="G104" s="1">
+        <v>492178.64</v>
+      </c>
+      <c r="H104" s="1">
+        <v>41446.2</v>
+      </c>
+      <c r="I104" s="1">
+        <v>8.4209668261914</v>
+      </c>
+      <c r="J104">
+        <v>0.0</v>
+      </c>
+      <c r="K104">
+        <v>0.0</v>
+      </c>
+      <c r="L104" s="1">
+        <v>533624.84</v>
+      </c>
+      <c r="M104" s="1">
+        <v>533624.84</v>
+      </c>
+      <c r="N104" s="1">
+        <v>0.41</v>
+      </c>
+      <c r="O104">
+        <v>1</v>
+      </c>
+      <c r="Z104" t="s">
+        <v>239</v>
+      </c>
+    </row>
+    <row r="105" spans="1:26">
+      <c r="A105" t="s">
+        <v>242</v>
+      </c>
+      <c r="B105" s="1">
+        <v>3533.0</v>
+      </c>
+      <c r="C105" s="1">
+        <v>236.06</v>
+      </c>
+      <c r="D105" s="1">
+        <v>185.86096801585</v>
+      </c>
+      <c r="E105" t="s">
+        <v>11</v>
+      </c>
+      <c r="F105">
+        <v>1.14</v>
+      </c>
+      <c r="G105" s="1">
+        <v>561428.52</v>
+      </c>
+      <c r="H105" s="1">
+        <v>167401.31</v>
+      </c>
+      <c r="I105" s="1">
+        <v>29.817029957794</v>
+      </c>
+      <c r="J105">
+        <v>0.0</v>
+      </c>
+      <c r="K105">
+        <v>0.0</v>
+      </c>
+      <c r="L105" s="1">
+        <v>728829.83</v>
+      </c>
+      <c r="M105" s="1">
+        <v>728829.83</v>
+      </c>
+      <c r="N105" s="1">
+        <v>0.56</v>
+      </c>
+      <c r="O105">
+        <v>1</v>
+      </c>
+      <c r="Z105" t="s">
+        <v>241</v>
+      </c>
+    </row>
+    <row r="106" spans="1:26">
+      <c r="A106" t="s">
+        <v>244</v>
+      </c>
+      <c r="B106" s="1">
+        <v>15945.0</v>
+      </c>
+      <c r="C106" s="1">
+        <v>73.14</v>
+      </c>
+      <c r="D106" s="1">
+        <v>71.152902477266</v>
+      </c>
+      <c r="E106" t="s">
+        <v>11</v>
+      </c>
+      <c r="F106">
+        <v>1.14</v>
+      </c>
+      <c r="G106" s="1">
+        <v>970978.93</v>
+      </c>
+      <c r="H106" s="1">
+        <v>48174.53</v>
+      </c>
+      <c r="I106" s="1">
+        <v>4.9614392765454</v>
+      </c>
+      <c r="J106">
+        <v>0.0</v>
+      </c>
+      <c r="K106">
+        <v>0.0</v>
+      </c>
+      <c r="L106" s="1">
+        <v>1019153.46</v>
+      </c>
+      <c r="M106" s="1">
+        <v>1019153.46</v>
+      </c>
+      <c r="N106" s="1">
+        <v>0.79</v>
+      </c>
+      <c r="O106">
+        <v>1</v>
+      </c>
+      <c r="Z106" t="s">
+        <v>243</v>
+      </c>
+    </row>
+    <row r="107" spans="1:26">
+      <c r="A107" t="s">
+        <v>246</v>
+      </c>
+      <c r="B107" s="1">
+        <v>1787.0</v>
+      </c>
+      <c r="C107" s="1">
+        <v>177.99</v>
+      </c>
+      <c r="D107" s="1">
+        <v>194.41940682708</v>
+      </c>
+      <c r="E107" t="s">
+        <v>11</v>
+      </c>
+      <c r="F107">
+        <v>1.14</v>
+      </c>
+      <c r="G107" s="1">
+        <v>294205.69</v>
+      </c>
+      <c r="H107" s="1">
+        <v>-16247.0</v>
+      </c>
+      <c r="I107" s="1">
+        <v>-5.5223269135277</v>
+      </c>
+      <c r="J107">
+        <v>0.0</v>
+      </c>
+      <c r="K107">
+        <v>0.0</v>
+      </c>
+      <c r="L107" s="1">
+        <v>277958.69</v>
+      </c>
+      <c r="M107" s="1">
+        <v>277958.69</v>
+      </c>
+      <c r="N107" s="1">
+        <v>0.22</v>
+      </c>
+      <c r="O107">
+        <v>1</v>
+      </c>
+      <c r="Z107" t="s">
+        <v>245</v>
+      </c>
+    </row>
+    <row r="108" spans="1:26">
+      <c r="A108" t="s">
+        <v>248</v>
+      </c>
+      <c r="B108" s="1">
+        <v>38583168.76</v>
+      </c>
+      <c r="C108" s="1">
+        <v>1.1455</v>
+      </c>
+      <c r="D108" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="E108" t="s">
+        <v>11</v>
+      </c>
+      <c r="F108">
+        <v>1.14</v>
+      </c>
+      <c r="G108" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H108" s="1">
+        <v>333939.73</v>
+      </c>
+      <c r="I108" s="1">
         <v>0</v>
       </c>
-      <c r="K102">
-[...15 lines deleted...]
-        <v>1</v>
+      <c r="J108">
+        <v>0.0</v>
+      </c>
+      <c r="K108">
+        <v>0.0</v>
+      </c>
+      <c r="L108" s="1">
+        <v>333939.72999999</v>
+      </c>
+      <c r="M108" s="1">
+        <v>333939.72999999</v>
+      </c>
+      <c r="N108" s="1">
+        <v>0.26</v>
+      </c>
+      <c r="O108">
+        <v>1</v>
+      </c>
+      <c r="Z108" t="s">
+        <v>247</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">