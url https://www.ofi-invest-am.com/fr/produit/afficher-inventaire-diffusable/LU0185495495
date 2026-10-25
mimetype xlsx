--- v3 (2026-10-02)
+++ v4 (2026-10-25)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="1" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Répartition" sheetId="1" r:id="rId4"/>
     <sheet name="Valorisation" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="249">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="253">
   <si>
     <t>Type Part</t>
   </si>
   <si>
     <t>CodeIsin</t>
   </si>
   <si>
     <t>Parts</t>
   </si>
   <si>
     <t>Vl</t>
   </si>
   <si>
     <t>Devise</t>
   </si>
   <si>
     <t>Actif net</t>
   </si>
   <si>
     <t>A_EUR</t>
   </si>
   <si>
     <t>LU0185495495</t>
   </si>
   <si>
@@ -133,80 +133,80 @@
   <si>
     <t>CC (EUR)</t>
   </si>
   <si>
     <t>Interets (EUR)</t>
   </si>
   <si>
     <t>VBCE (EUR)</t>
   </si>
   <si>
     <t>VBCI (EUR)</t>
   </si>
   <si>
     <t>Poids</t>
   </si>
   <si>
     <t>Nb.</t>
   </si>
   <si>
     <t>US00287Y1091</t>
   </si>
   <si>
     <t>ABBVIE INC</t>
   </si>
   <si>
+    <t>8 469.23</t>
+  </si>
+  <si>
     <t>US0079031078</t>
   </si>
   <si>
     <t>ADVANCED MICRO DEVICES INC</t>
   </si>
   <si>
     <t>US02079K3059</t>
   </si>
   <si>
     <t>ALPHABET INC CLASS A</t>
   </si>
   <si>
     <t>US0258161092</t>
   </si>
   <si>
     <t>AMERICAN EXPRESS</t>
   </si>
   <si>
-    <t>2 698.82</t>
+    <t>2 714.00</t>
   </si>
   <si>
     <t>US0320951017</t>
   </si>
   <si>
     <t>AMPHENOL CORP CLASS A</t>
   </si>
   <si>
-    <t>1 258.33</t>
-[...1 lines deleted...]
-  <si>
     <t>US0326541051</t>
   </si>
   <si>
     <t>ANALOG DEVICES INC</t>
   </si>
   <si>
     <t>GB00BRXH2664</t>
   </si>
   <si>
     <t>ANGLOGOLD ASHANTI PLC</t>
   </si>
   <si>
     <t>US0378331005</t>
   </si>
   <si>
     <t>APPLE INC</t>
   </si>
   <si>
     <t>US0382221051</t>
   </si>
   <si>
     <t>APPLIED MATERIAL INC</t>
   </si>
   <si>
     <t>US0404132054</t>
@@ -253,555 +253,567 @@
   <si>
     <t>US1011371077</t>
   </si>
   <si>
     <t>BOSTON SCIENTIFIC CORP</t>
   </si>
   <si>
     <t>US11135F1012</t>
   </si>
   <si>
     <t>BROADCOM INC</t>
   </si>
   <si>
     <t>US14040H1059</t>
   </si>
   <si>
     <t>CAPITAL ONE FINANCIAL CORP</t>
   </si>
   <si>
     <t>US1491231015</t>
   </si>
   <si>
     <t>CATERPILLAR INC</t>
   </si>
   <si>
+    <t>1 029.80</t>
+  </si>
+  <si>
     <t>US15118V2079</t>
   </si>
   <si>
     <t>CELSIUS HOLDINGS INC</t>
   </si>
   <si>
     <t>US15675D1037</t>
   </si>
   <si>
     <t>CEREBRAS SYSTEMS INC CLASS A</t>
   </si>
   <si>
-    <t>US17275R1023</t>
-[...4 lines deleted...]
-  <si>
     <t>US1729674242</t>
   </si>
   <si>
     <t>CITIGROUP INC</t>
   </si>
   <si>
     <t>US1912161007</t>
   </si>
   <si>
     <t>COCA-COLA</t>
   </si>
   <si>
     <t>US21037T1097</t>
   </si>
   <si>
     <t>CONSTELLATION ENERGY CORP</t>
   </si>
   <si>
     <t>US22160K1051</t>
   </si>
   <si>
     <t>COSTCO WHOLESALE CORP</t>
   </si>
   <si>
+    <t>KYG254571055</t>
+  </si>
+  <si>
+    <t>CREDO TECHNOLOGY GROUP HOLDING LTD</t>
+  </si>
+  <si>
     <t>US22788C1053</t>
   </si>
   <si>
     <t>CROWDSTRIKE HOLDINGS INC CLASS A</t>
   </si>
   <si>
+    <t>US2435371073</t>
+  </si>
+  <si>
+    <t>DECKERS OUTDOOR CORP</t>
+  </si>
+  <si>
     <t>US2441991054</t>
   </si>
   <si>
     <t>DEERE</t>
   </si>
   <si>
-    <t>1 899.75</t>
+    <t>1 910.44</t>
   </si>
   <si>
     <t>US2538681030</t>
   </si>
   <si>
     <t>DIGITAL REALTY TRUST REIT INC</t>
   </si>
   <si>
     <t>IE00B8KQN827</t>
   </si>
   <si>
     <t>EATON PLC</t>
   </si>
   <si>
-    <t>1 682.26</t>
+    <t>1 691.73</t>
   </si>
   <si>
     <t>US28176E1082</t>
   </si>
   <si>
     <t>EDWARDS LIFESCIENCES CORP</t>
   </si>
   <si>
     <t>US5324571083</t>
   </si>
   <si>
     <t>ELI LILLY</t>
   </si>
   <si>
     <t>US2910111044</t>
   </si>
   <si>
     <t>EMERSON ELECTRIC</t>
   </si>
   <si>
+    <t>US30233Q1085</t>
+  </si>
+  <si>
+    <t>EXXONMOBIL HOLDINGS CORP</t>
+  </si>
+  <si>
     <t>NL0011585146</t>
   </si>
   <si>
     <t>FERRARI NV</t>
   </si>
   <si>
     <t>US3167731005</t>
   </si>
   <si>
     <t>FIFTH THIRD BANCORP</t>
   </si>
   <si>
-    <t>3 957.63</t>
-[...1 lines deleted...]
-  <si>
     <t>US35671D8570</t>
   </si>
   <si>
     <t>FREEPORT MCMORAN INC</t>
   </si>
   <si>
     <t>US3696043013</t>
   </si>
   <si>
     <t>GE AEROSPACE</t>
   </si>
   <si>
+    <t>1 445.06</t>
+  </si>
+  <si>
     <t>US37045V1008</t>
   </si>
   <si>
     <t>GENERAL MOTORS</t>
   </si>
   <si>
     <t>US3755581036</t>
   </si>
   <si>
     <t>GILEAD SCIENCES INC</t>
   </si>
   <si>
     <t>US38141G1040</t>
   </si>
   <si>
     <t>GOLDMAN SACHS GROUP INC</t>
   </si>
   <si>
     <t>US4370761029</t>
   </si>
   <si>
     <t>HOME DEPOT INC</t>
   </si>
   <si>
     <t>US4435106079</t>
   </si>
   <si>
     <t>HUBBELL INC</t>
   </si>
   <si>
     <t>US4581401001</t>
   </si>
   <si>
     <t>INTEL CORPORATION CORP</t>
   </si>
   <si>
     <t>US4595061015</t>
   </si>
   <si>
     <t>INTERNATIONAL FLAVORS &amp; FRAGRANCES</t>
   </si>
   <si>
-    <t>2 523.75</t>
-[...1 lines deleted...]
-  <si>
     <t>US46120E6023</t>
   </si>
   <si>
     <t>INTUITIVE SURGICAL INC</t>
   </si>
   <si>
     <t>US46625H1005</t>
   </si>
   <si>
     <t>JPMORGAN CHASE</t>
   </si>
   <si>
+    <t>7 821.25</t>
+  </si>
+  <si>
     <t>US49271V1008</t>
   </si>
   <si>
     <t>KEURIG DR PEPPER INC</t>
   </si>
   <si>
-    <t>1 548.09</t>
-[...1 lines deleted...]
-  <si>
     <t>US48251W1045</t>
   </si>
   <si>
     <t>KKR AND CO INC</t>
   </si>
   <si>
     <t>US5128073062</t>
   </si>
   <si>
     <t>LAM RESEARCH CORP</t>
   </si>
   <si>
     <t>US52736R1023</t>
   </si>
   <si>
     <t>LEVI STRAUSS CLASS A</t>
   </si>
   <si>
+    <t>2 180.45</t>
+  </si>
+  <si>
     <t>IE000S9YS762</t>
   </si>
   <si>
     <t>LINDE PLC</t>
   </si>
   <si>
     <t>US5732841060</t>
   </si>
   <si>
     <t>MARTIN MARIETTA MATERIALS INC</t>
   </si>
   <si>
+    <t>US5738741041</t>
+  </si>
+  <si>
+    <t>MARVELL TECHNOLOGY INC</t>
+  </si>
+  <si>
     <t>US57636Q1040</t>
   </si>
   <si>
     <t>MASTERCARD INC CLASS A</t>
   </si>
   <si>
+    <t>1 068.79</t>
+  </si>
+  <si>
     <t>US58933Y1055</t>
   </si>
   <si>
     <t>MERCK &amp; CO INC</t>
   </si>
   <si>
-    <t>6 450.21</t>
-[...1 lines deleted...]
-  <si>
     <t>US30303M1027</t>
   </si>
   <si>
     <t>META PLATFORMS INC CLASS A</t>
   </si>
   <si>
     <t>US59156R1086</t>
   </si>
   <si>
     <t>METLIFE INC</t>
   </si>
   <si>
     <t>US5951121038</t>
   </si>
   <si>
     <t>MICRON TECHNOLOGY INC</t>
   </si>
   <si>
     <t>US5949181045</t>
   </si>
   <si>
     <t>MICROSOFT CORP</t>
   </si>
   <si>
     <t>US6174464486</t>
   </si>
   <si>
     <t>MORGAN STANLEY</t>
   </si>
   <si>
     <t>US64110L1061</t>
   </si>
   <si>
     <t>NETFLIX INC</t>
   </si>
   <si>
     <t>US65339F1012</t>
   </si>
   <si>
     <t>NEXTERA ENERGY INC</t>
   </si>
   <si>
+    <t>IE00BDVJJQ56</t>
+  </si>
+  <si>
+    <t>NVENT ELECTRIC PLC</t>
+  </si>
+  <si>
     <t>US67066G1040</t>
   </si>
   <si>
     <t>NVIDIA CORP</t>
   </si>
   <si>
     <t>US6792951054</t>
   </si>
   <si>
     <t>OKTA INC CLASS A</t>
   </si>
   <si>
     <t>CH1134540470</t>
   </si>
   <si>
     <t>ON HOLDING AG CLASS A</t>
   </si>
   <si>
     <t>US68389X1054</t>
   </si>
   <si>
     <t>ORACLE CORP</t>
   </si>
   <si>
     <t>US69608A1088</t>
   </si>
   <si>
     <t>PALANTIR TECHNOLOGIES INC CLASS A</t>
   </si>
   <si>
     <t>US6974351057</t>
   </si>
   <si>
     <t>PALO ALTO NETWORKS INC</t>
   </si>
   <si>
     <t>US7010941042</t>
   </si>
   <si>
     <t>PARKER-HANNIFIN CORP</t>
   </si>
   <si>
-    <t>US7185461040</t>
-[...4 lines deleted...]
-  <si>
     <t>US7427181091</t>
   </si>
   <si>
     <t>PROCTER &amp; GAMBLE</t>
   </si>
   <si>
+    <t>5 765.35</t>
+  </si>
+  <si>
     <t>US7433151039</t>
   </si>
   <si>
     <t>PROGRESSIVE CORP</t>
   </si>
   <si>
     <t>US74340W1036</t>
   </si>
   <si>
     <t>PROLOGIS REIT INC</t>
   </si>
   <si>
     <t>US7445731067</t>
   </si>
   <si>
     <t>PUBLIC SERVICE ENTERPRISE GROUP IN</t>
   </si>
   <si>
-    <t>US7707001027</t>
-[...4 lines deleted...]
-  <si>
     <t>US75513E1010</t>
   </si>
   <si>
     <t>RTX CORP</t>
   </si>
   <si>
     <t>US7811541090</t>
   </si>
   <si>
     <t>RUBRIK INC CLASS A</t>
   </si>
   <si>
     <t>US80004C2008</t>
   </si>
   <si>
     <t>SANDISK CORP</t>
   </si>
   <si>
     <t>IE00BKVD2N49</t>
   </si>
   <si>
     <t>SEAGATE TECHNOLOGY HOLDINGS PLC</t>
   </si>
   <si>
     <t>AN8068571086</t>
   </si>
   <si>
     <t>SLB NV</t>
   </si>
   <si>
     <t>US8334451098</t>
   </si>
   <si>
     <t>SNOWFLAKE INC</t>
   </si>
   <si>
     <t>US8636671013</t>
   </si>
   <si>
     <t>STRYKER CORP</t>
   </si>
   <si>
-    <t>1 826.53</t>
+    <t>1 836.79</t>
   </si>
   <si>
     <t>US8725901040</t>
   </si>
   <si>
     <t>T MOBILE US INC</t>
   </si>
   <si>
     <t>US87612G1013</t>
   </si>
   <si>
     <t>TARGA RESOURCES CORP</t>
   </si>
   <si>
     <t>US88160R1014</t>
   </si>
   <si>
     <t>TESLA INC</t>
   </si>
   <si>
     <t>US8825081040</t>
   </si>
   <si>
     <t>TEXAS INSTRUMENT INC</t>
   </si>
   <si>
     <t>US8835561023</t>
   </si>
   <si>
     <t>THERMO FISHER SCIENTIFIC INC</t>
   </si>
   <si>
     <t>US8725401090</t>
   </si>
   <si>
     <t>TJX INC</t>
   </si>
   <si>
     <t>IE00BK9ZQ967</t>
   </si>
   <si>
     <t>TRANE TECHNOLOGIES PLC</t>
   </si>
   <si>
-    <t>1 076.80</t>
+    <t>1 082.86</t>
   </si>
   <si>
     <t>US90353T1007</t>
   </si>
   <si>
     <t>UBER TECHNOLOGIES INC</t>
   </si>
   <si>
     <t>US9113631090</t>
   </si>
   <si>
     <t>UNITED RENTALS INC</t>
   </si>
   <si>
     <t>US91324P1021</t>
   </si>
   <si>
     <t>UNITEDHEALTH GROUP INC</t>
   </si>
   <si>
-    <t>US92537N1081</t>
-[...4 lines deleted...]
-  <si>
     <t>US92826C8394</t>
   </si>
   <si>
     <t>VISA INC CLASS A</t>
   </si>
   <si>
     <t>US9311421039</t>
   </si>
   <si>
     <t>WALMART INC</t>
   </si>
   <si>
     <t>US94419L1017</t>
   </si>
   <si>
     <t>WAYFAIR INC CLASS A</t>
   </si>
   <si>
     <t>US9497461015</t>
   </si>
   <si>
     <t>WELLS FARGO</t>
   </si>
   <si>
     <t>US95040Q1040</t>
   </si>
   <si>
     <t>WELLTOWER INC</t>
   </si>
   <si>
     <t>US9694571004</t>
   </si>
   <si>
     <t>WILLIAMS INC</t>
   </si>
   <si>
     <t>US9741551033</t>
   </si>
   <si>
     <t>WINGSTOP INC</t>
   </si>
   <si>
-    <t>USD-00012492</t>
+    <t>USD-00013448</t>
   </si>
   <si>
     <t>EUR/USD 2026-07-31</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
@@ -1165,273 +1177,273 @@
       </c>
       <c r="D1" t="s">
         <v>4</v>
       </c>
       <c r="E1" t="s">
         <v>5</v>
       </c>
       <c r="F1" t="s">
         <v>4</v>
       </c>
       <c r="G1" t="s">
         <v>5</v>
       </c>
       <c r="H1" t="s">
         <v>4</v>
       </c>
       <c r="Z1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:26">
       <c r="A2" t="s">
         <v>7</v>
       </c>
       <c r="B2" s="1">
-        <v>94130.9</v>
+        <v>93747.53</v>
       </c>
       <c r="C2">
-        <v>227.55</v>
+        <v>225.22</v>
       </c>
       <c r="D2" t="s">
         <v>8</v>
       </c>
       <c r="E2">
-        <v>21419380.16</v>
+        <v>21113981.03</v>
       </c>
       <c r="F2" t="s">
         <v>8</v>
       </c>
       <c r="G2">
-        <v>21419380.16</v>
+        <v>21113981.03</v>
       </c>
       <c r="H2" t="s">
         <v>8</v>
       </c>
       <c r="Z2" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="3" spans="1:26">
       <c r="A3" t="s">
         <v>10</v>
       </c>
       <c r="B3" s="1">
-        <v>2611.34</v>
+        <v>2604.67</v>
       </c>
       <c r="C3">
-        <v>269.96</v>
+        <v>265.7</v>
       </c>
       <c r="D3" t="s">
         <v>11</v>
       </c>
       <c r="E3">
-        <v>704950.65</v>
+        <v>692066.38</v>
       </c>
       <c r="F3" t="s">
         <v>11</v>
       </c>
       <c r="G3">
-        <v>616054.05</v>
+        <v>608196.13</v>
       </c>
       <c r="H3" t="s">
         <v>8</v>
       </c>
       <c r="Z3" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="4" spans="1:26">
       <c r="A4" t="s">
         <v>13</v>
       </c>
       <c r="B4" s="1">
         <v>35509.9</v>
       </c>
       <c r="C4">
-        <v>299.79</v>
+        <v>296.87</v>
       </c>
       <c r="D4" t="s">
         <v>8</v>
       </c>
       <c r="E4">
-        <v>10645368.21</v>
+        <v>10541842.95</v>
       </c>
       <c r="F4" t="s">
         <v>8</v>
       </c>
       <c r="G4">
-        <v>10645368.21</v>
+        <v>10541842.95</v>
       </c>
       <c r="H4" t="s">
         <v>8</v>
       </c>
       <c r="Z4" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="5" spans="1:26">
       <c r="A5" t="s">
         <v>15</v>
       </c>
       <c r="B5" s="1">
-        <v>184537.0</v>
+        <v>156614.0</v>
       </c>
       <c r="C5">
-        <v>353.3</v>
+        <v>347.91</v>
       </c>
       <c r="D5" t="s">
         <v>11</v>
       </c>
       <c r="E5">
-        <v>65196916.6</v>
+        <v>54487305.07</v>
       </c>
       <c r="F5" t="s">
         <v>11</v>
       </c>
       <c r="G5">
-        <v>56975370.59</v>
+        <v>47884089.15</v>
       </c>
       <c r="H5" t="s">
         <v>8</v>
       </c>
       <c r="Z5" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="6" spans="1:26">
       <c r="A6" t="s">
         <v>17</v>
       </c>
       <c r="B6" s="1">
-        <v>256291.0</v>
+        <v>253291.0</v>
       </c>
       <c r="C6">
-        <v>149.68</v>
+        <v>147.25</v>
       </c>
       <c r="D6" t="s">
         <v>8</v>
       </c>
       <c r="E6">
-        <v>38361967.2</v>
+        <v>37297469.21</v>
       </c>
       <c r="F6" t="s">
         <v>8</v>
       </c>
       <c r="G6">
-        <v>38361967.2</v>
+        <v>37297469.21</v>
       </c>
       <c r="H6" t="s">
         <v>8</v>
       </c>
       <c r="Z6" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="7" spans="1:26">
       <c r="A7" t="s">
         <v>19</v>
       </c>
       <c r="B7" s="1">
         <v>100.0</v>
       </c>
       <c r="C7">
-        <v>122.78</v>
+        <v>121.58</v>
       </c>
       <c r="D7" t="s">
         <v>8</v>
       </c>
       <c r="E7">
-        <v>12277.81</v>
+        <v>12158.15</v>
       </c>
       <c r="F7" t="s">
         <v>8</v>
       </c>
       <c r="G7">
-        <v>12277.81</v>
+        <v>12158.15</v>
       </c>
       <c r="H7" t="s">
         <v>8</v>
       </c>
       <c r="Z7" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="8" spans="1:26">
       <c r="A8" t="s">
         <v>21</v>
       </c>
       <c r="B8" s="1">
         <v>10760.0</v>
       </c>
       <c r="C8">
-        <v>111.56</v>
+        <v>110.46</v>
       </c>
       <c r="D8" t="s">
         <v>8</v>
       </c>
       <c r="E8">
-        <v>1200419.76</v>
+        <v>1188501.17</v>
       </c>
       <c r="F8" t="s">
         <v>8</v>
       </c>
       <c r="G8">
-        <v>1200419.76</v>
+        <v>1188501.17</v>
       </c>
       <c r="H8" t="s">
         <v>8</v>
       </c>
       <c r="Z8" t="s">
         <v>20</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:Z108"/>
+  <dimension ref="A1:Z109"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="N108" sqref="N108"/>
+      <selection activeCell="N109" sqref="N109"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:26">
       <c r="A1" t="s">
         <v>23</v>
       </c>
       <c r="B1" t="s">
         <v>24</v>
       </c>
       <c r="C1" t="s">
         <v>25</v>
       </c>
       <c r="D1" t="s">
         <v>26</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>27</v>
       </c>
       <c r="G1" t="s">
         <v>28</v>
@@ -1447,5393 +1459,5443 @@
       </c>
       <c r="K1" t="s">
         <v>32</v>
       </c>
       <c r="L1" t="s">
         <v>33</v>
       </c>
       <c r="M1" t="s">
         <v>34</v>
       </c>
       <c r="N1" t="s">
         <v>35</v>
       </c>
       <c r="O1" t="s">
         <v>36</v>
       </c>
       <c r="Z1" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="2" spans="1:26">
       <c r="A2" t="s">
         <v>38</v>
       </c>
       <c r="B2" s="1">
-        <v>8169.0</v>
+        <v>7499.0</v>
       </c>
       <c r="C2" s="1">
-        <v>261.07</v>
+        <v>259.36</v>
       </c>
       <c r="D2" s="1">
-        <v>210.59862529073</v>
+        <v>210.59862515002</v>
       </c>
       <c r="E2" t="s">
         <v>11</v>
       </c>
       <c r="F2">
         <v>1.14</v>
       </c>
       <c r="G2" s="1">
-        <v>1477204.65</v>
+        <v>1356048.19</v>
       </c>
       <c r="H2" s="1">
-        <v>386538.1</v>
+        <v>353188.68</v>
       </c>
       <c r="I2" s="1">
-        <v>26.166861849507</v>
+        <v>26.045437220045</v>
       </c>
       <c r="J2">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>1.13</v>
+      </c>
+      <c r="K2" t="s">
+        <v>39</v>
       </c>
       <c r="L2" s="1">
-        <v>1863742.75</v>
+        <v>1709236.87</v>
       </c>
       <c r="M2" s="1">
-        <v>1863742.75</v>
+        <v>1717706.1</v>
       </c>
       <c r="N2" s="1">
-        <v>1.44</v>
+        <v>1.45</v>
       </c>
       <c r="O2">
         <v>1</v>
       </c>
       <c r="Z2" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="3" spans="1:26">
       <c r="A3" t="s">
+        <v>41</v>
+      </c>
+      <c r="B3" s="1">
+        <v>3465.0</v>
+      </c>
+      <c r="C3" s="1">
+        <v>521.95</v>
+      </c>
+      <c r="D3" s="1">
+        <v>236.10999422799</v>
+      </c>
+      <c r="E3" t="s">
+        <v>11</v>
+      </c>
+      <c r="F3">
+        <v>1.14</v>
+      </c>
+      <c r="G3" s="1">
+        <v>701743.01</v>
+      </c>
+      <c r="H3" s="1">
+        <v>887638.09</v>
+      </c>
+      <c r="I3" s="1">
+        <v>126.49047833052</v>
+      </c>
+      <c r="J3">
+        <v>0.0</v>
+      </c>
+      <c r="K3">
+        <v>0.0</v>
+      </c>
+      <c r="L3" s="1">
+        <v>1589381.1</v>
+      </c>
+      <c r="M3" s="1">
+        <v>1589381.1</v>
+      </c>
+      <c r="N3" s="1">
+        <v>1.34</v>
+      </c>
+      <c r="O3">
+        <v>1</v>
+      </c>
+      <c r="Z3" t="s">
         <v>40</v>
-      </c>
-[...43 lines deleted...]
-        <v>39</v>
       </c>
     </row>
     <row r="4" spans="1:26">
       <c r="A4" t="s">
+        <v>43</v>
+      </c>
+      <c r="B4" s="1">
+        <v>23987.0</v>
+      </c>
+      <c r="C4" s="1">
+        <v>319.74</v>
+      </c>
+      <c r="D4" s="1">
+        <v>189.70142243715</v>
+      </c>
+      <c r="E4" t="s">
+        <v>11</v>
+      </c>
+      <c r="F4">
+        <v>1.14</v>
+      </c>
+      <c r="G4" s="1">
+        <v>3890030.15</v>
+      </c>
+      <c r="H4" s="1">
+        <v>2850108.15</v>
+      </c>
+      <c r="I4" s="1">
+        <v>73.266993830369</v>
+      </c>
+      <c r="J4">
+        <v>0.0</v>
+      </c>
+      <c r="K4">
+        <v>0.0</v>
+      </c>
+      <c r="L4" s="1">
+        <v>6740138.3</v>
+      </c>
+      <c r="M4" s="1">
+        <v>6740138.3</v>
+      </c>
+      <c r="N4" s="1">
+        <v>5.68</v>
+      </c>
+      <c r="O4">
+        <v>1</v>
+      </c>
+      <c r="Z4" t="s">
         <v>42</v>
-      </c>
-[...43 lines deleted...]
-        <v>41</v>
       </c>
     </row>
     <row r="5" spans="1:26">
       <c r="A5" t="s">
+        <v>45</v>
+      </c>
+      <c r="B5" s="1">
+        <v>4200.0</v>
+      </c>
+      <c r="C5" s="1">
+        <v>326.17</v>
+      </c>
+      <c r="D5" s="1">
+        <v>329.61852619048</v>
+      </c>
+      <c r="E5" t="s">
+        <v>11</v>
+      </c>
+      <c r="F5">
+        <v>1.14</v>
+      </c>
+      <c r="G5" s="1">
+        <v>1186677.18</v>
+      </c>
+      <c r="H5" s="1">
+        <v>17219.47</v>
+      </c>
+      <c r="I5" s="1">
+        <v>1.451066076791</v>
+      </c>
+      <c r="J5">
+        <v>0.65</v>
+      </c>
+      <c r="K5" t="s">
+        <v>46</v>
+      </c>
+      <c r="L5" s="1">
+        <v>1203896.65</v>
+      </c>
+      <c r="M5" s="1">
+        <v>1206610.65</v>
+      </c>
+      <c r="N5" s="1">
+        <v>1.02</v>
+      </c>
+      <c r="O5">
+        <v>1</v>
+      </c>
+      <c r="Z5" t="s">
         <v>44</v>
-      </c>
-[...43 lines deleted...]
-        <v>43</v>
       </c>
     </row>
     <row r="6" spans="1:26">
       <c r="A6" t="s">
+        <v>48</v>
+      </c>
+      <c r="B6" s="1">
+        <v>7105.0</v>
+      </c>
+      <c r="C6" s="1">
+        <v>152.67</v>
+      </c>
+      <c r="D6" s="1">
+        <v>148.40257283603</v>
+      </c>
+      <c r="E6" t="s">
+        <v>11</v>
+      </c>
+      <c r="F6">
+        <v>1.14</v>
+      </c>
+      <c r="G6" s="1">
+        <v>906325.48</v>
+      </c>
+      <c r="H6" s="1">
+        <v>46939.61</v>
+      </c>
+      <c r="I6" s="1">
+        <v>5.1791118131204</v>
+      </c>
+      <c r="J6">
+        <v>0.0</v>
+      </c>
+      <c r="K6">
+        <v>0.0</v>
+      </c>
+      <c r="L6" s="1">
+        <v>953265.09</v>
+      </c>
+      <c r="M6" s="1">
+        <v>953265.09</v>
+      </c>
+      <c r="N6" s="1">
+        <v>0.8</v>
+      </c>
+      <c r="O6">
+        <v>1</v>
+      </c>
+      <c r="Z6" t="s">
         <v>47</v>
-      </c>
-[...43 lines deleted...]
-        <v>46</v>
       </c>
     </row>
     <row r="7" spans="1:26">
       <c r="A7" t="s">
         <v>50</v>
       </c>
       <c r="B7" s="1">
-        <v>2936.0</v>
+        <v>2860.0</v>
       </c>
       <c r="C7" s="1">
-        <v>377.16</v>
+        <v>371.86</v>
       </c>
       <c r="D7" s="1">
-        <v>332.29211512262</v>
+        <v>332.29211538461</v>
       </c>
       <c r="E7" t="s">
         <v>11</v>
       </c>
       <c r="F7">
         <v>1.14</v>
       </c>
       <c r="G7" s="1">
-        <v>830234.13</v>
+        <v>808743.06</v>
       </c>
       <c r="H7" s="1">
-        <v>137468.19</v>
+        <v>125890.56</v>
       </c>
       <c r="I7" s="1">
-        <v>16.557761844842</v>
+        <v>15.566199727266</v>
       </c>
       <c r="J7">
         <v>0.0</v>
       </c>
       <c r="K7">
         <v>0.0</v>
       </c>
       <c r="L7" s="1">
-        <v>967702.32</v>
+        <v>934633.62</v>
       </c>
       <c r="M7" s="1">
-        <v>967702.32</v>
+        <v>934633.62</v>
       </c>
       <c r="N7" s="1">
-        <v>0.75</v>
+        <v>0.79</v>
       </c>
       <c r="O7">
         <v>1</v>
       </c>
       <c r="Z7" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="8" spans="1:26">
       <c r="A8" t="s">
         <v>52</v>
       </c>
       <c r="B8" s="1">
-        <v>9164.0</v>
+        <v>8157.0</v>
       </c>
       <c r="C8" s="1">
-        <v>84.65</v>
+        <v>79.67</v>
       </c>
       <c r="D8" s="1">
-        <v>101.28771278918</v>
+        <v>101.28771239426</v>
       </c>
       <c r="E8" t="s">
         <v>11</v>
       </c>
       <c r="F8">
         <v>1.14</v>
       </c>
       <c r="G8" s="1">
-        <v>791618.08</v>
+        <v>704629.93</v>
       </c>
       <c r="H8" s="1">
-        <v>-113707.92</v>
+        <v>-133518.07</v>
       </c>
       <c r="I8" s="1">
-        <v>-14.363987239907</v>
+        <v>-18.948679912021</v>
       </c>
       <c r="J8">
         <v>0.0</v>
       </c>
       <c r="K8">
         <v>0.0</v>
       </c>
       <c r="L8" s="1">
-        <v>677910.16</v>
+        <v>571111.86</v>
       </c>
       <c r="M8" s="1">
-        <v>677910.16</v>
+        <v>571111.86</v>
       </c>
       <c r="N8" s="1">
-        <v>0.52</v>
+        <v>0.48</v>
       </c>
       <c r="O8">
         <v>1</v>
       </c>
       <c r="Z8" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="9" spans="1:26">
       <c r="A9" t="s">
         <v>54</v>
       </c>
       <c r="B9" s="1">
-        <v>34043.0</v>
+        <v>32817.0</v>
       </c>
       <c r="C9" s="1">
-        <v>308.63</v>
+        <v>333.02</v>
       </c>
       <c r="D9" s="1">
-        <v>214.47695385248</v>
+        <v>214.47695401774</v>
       </c>
       <c r="E9" t="s">
         <v>11</v>
       </c>
       <c r="F9">
         <v>1.14</v>
       </c>
       <c r="G9" s="1">
-        <v>6240484.73</v>
+        <v>6015744.42</v>
       </c>
       <c r="H9" s="1">
-        <v>2941277.99</v>
+        <v>3588541.84</v>
       </c>
       <c r="I9" s="1">
-        <v>47.132203943395</v>
+        <v>59.65249833536</v>
       </c>
       <c r="J9">
         <v>0.0</v>
       </c>
       <c r="K9">
         <v>0.0</v>
       </c>
       <c r="L9" s="1">
-        <v>9181762.72</v>
+        <v>9604286.26</v>
       </c>
       <c r="M9" s="1">
-        <v>9181762.72</v>
+        <v>9604286.26</v>
       </c>
       <c r="N9" s="1">
-        <v>7.1</v>
+        <v>8.09</v>
       </c>
       <c r="O9">
         <v>1</v>
       </c>
       <c r="Z9" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="10" spans="1:26">
       <c r="A10" t="s">
         <v>56</v>
       </c>
       <c r="B10" s="1">
-        <v>2978.0</v>
+        <v>2901.0</v>
       </c>
       <c r="C10" s="1">
-        <v>603.04</v>
+        <v>536.25</v>
       </c>
       <c r="D10" s="1">
-        <v>331.96987239758</v>
+        <v>331.96987245777</v>
       </c>
       <c r="E10" t="s">
         <v>11</v>
       </c>
       <c r="F10">
         <v>1.14</v>
       </c>
       <c r="G10" s="1">
-        <v>848657.36</v>
+        <v>826714.24</v>
       </c>
       <c r="H10" s="1">
-        <v>720732.76</v>
+        <v>540419.29</v>
       </c>
       <c r="I10" s="1">
-        <v>84.926236897303</v>
+        <v>65.369539298126</v>
       </c>
       <c r="J10">
         <v>0.0</v>
       </c>
       <c r="K10">
         <v>0.0</v>
       </c>
       <c r="L10" s="1">
-        <v>1569390.12</v>
+        <v>1367133.53</v>
       </c>
       <c r="M10" s="1">
-        <v>1569390.12</v>
+        <v>1367133.53</v>
       </c>
       <c r="N10" s="1">
-        <v>1.21</v>
+        <v>1.15</v>
       </c>
       <c r="O10">
         <v>1</v>
       </c>
       <c r="Z10" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="11" spans="1:26">
       <c r="A11" t="s">
         <v>58</v>
       </c>
       <c r="B11" s="1">
-        <v>5886.0</v>
+        <v>5734.0</v>
       </c>
       <c r="C11" s="1">
-        <v>159.99</v>
+        <v>173.99</v>
       </c>
       <c r="D11" s="1">
-        <v>130.28996941896</v>
+        <v>130.2899686083</v>
       </c>
       <c r="E11" t="s">
         <v>11</v>
       </c>
       <c r="F11">
         <v>1.14</v>
       </c>
       <c r="G11" s="1">
-        <v>657287.32</v>
+        <v>640313.54</v>
       </c>
       <c r="H11" s="1">
-        <v>165662.2</v>
+        <v>236440.71</v>
       </c>
       <c r="I11" s="1">
-        <v>25.203924518124</v>
+        <v>36.925770771613</v>
       </c>
       <c r="J11">
         <v>0.0</v>
       </c>
       <c r="K11">
         <v>0.0</v>
       </c>
       <c r="L11" s="1">
-        <v>822949.52</v>
+        <v>876754.25</v>
       </c>
       <c r="M11" s="1">
-        <v>822949.52</v>
+        <v>876754.25</v>
       </c>
       <c r="N11" s="1">
-        <v>0.64</v>
+        <v>0.74</v>
       </c>
       <c r="O11">
         <v>1</v>
       </c>
       <c r="Z11" t="s">
         <v>57</v>
       </c>
     </row>
     <row r="12" spans="1:26">
       <c r="A12" t="s">
         <v>60</v>
       </c>
       <c r="B12" s="1">
-        <v>1635.0</v>
+        <v>1570.0</v>
       </c>
       <c r="C12" s="1">
-        <v>597.04</v>
+        <v>502.34</v>
       </c>
       <c r="D12" s="1">
-        <v>462.7583058104</v>
+        <v>474.23136942675</v>
       </c>
       <c r="E12" t="s">
         <v>11</v>
       </c>
       <c r="F12">
         <v>1.14</v>
       </c>
       <c r="G12" s="1">
-        <v>667145.61</v>
+        <v>655609.96</v>
       </c>
       <c r="H12" s="1">
-        <v>185917.75</v>
+        <v>37485.92</v>
       </c>
       <c r="I12" s="1">
-        <v>27.867641967996</v>
+        <v>5.717716674103</v>
       </c>
       <c r="J12">
         <v>0.0</v>
       </c>
       <c r="K12">
         <v>0.0</v>
       </c>
       <c r="L12" s="1">
-        <v>853063.36</v>
+        <v>693095.88</v>
       </c>
       <c r="M12" s="1">
-        <v>853063.36</v>
+        <v>693095.88</v>
       </c>
       <c r="N12" s="1">
-        <v>0.66</v>
+        <v>0.58</v>
       </c>
       <c r="O12">
         <v>1</v>
       </c>
       <c r="Z12" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="13" spans="1:26">
       <c r="A13" t="s">
         <v>62</v>
       </c>
       <c r="B13" s="1">
-        <v>20874.0</v>
+        <v>18619.0</v>
       </c>
       <c r="C13" s="1">
-        <v>52.78</v>
+        <v>57.25</v>
       </c>
       <c r="D13" s="1">
-        <v>48.933124461052</v>
+        <v>48.933124227939</v>
       </c>
       <c r="E13" t="s">
         <v>11</v>
       </c>
       <c r="F13">
         <v>1.14</v>
       </c>
       <c r="G13" s="1">
-        <v>873505.11</v>
+        <v>779141.12</v>
       </c>
       <c r="H13" s="1">
-        <v>89292.86</v>
+        <v>157617.6</v>
       </c>
       <c r="I13" s="1">
-        <v>10.222362637352</v>
+        <v>20.229660064662</v>
       </c>
       <c r="J13">
         <v>0.0</v>
       </c>
       <c r="K13">
         <v>0.0</v>
       </c>
       <c r="L13" s="1">
-        <v>962797.97</v>
+        <v>936758.72</v>
       </c>
       <c r="M13" s="1">
-        <v>962797.97</v>
+        <v>936758.72</v>
       </c>
       <c r="N13" s="1">
-        <v>0.75</v>
+        <v>0.79</v>
       </c>
       <c r="O13">
         <v>1</v>
       </c>
       <c r="Z13" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="14" spans="1:26">
       <c r="A14" t="s">
         <v>64</v>
       </c>
       <c r="B14" s="1">
-        <v>35584.0</v>
+        <v>30544.0</v>
       </c>
       <c r="C14" s="1">
-        <v>58.73</v>
+        <v>62.05</v>
       </c>
       <c r="D14" s="1">
-        <v>50.156161477068</v>
+        <v>50.156161275537</v>
       </c>
       <c r="E14" t="s">
         <v>11</v>
       </c>
       <c r="F14">
         <v>1.14</v>
       </c>
       <c r="G14" s="1">
-        <v>1524103.23</v>
+        <v>1308234.3</v>
       </c>
       <c r="H14" s="1">
-        <v>302208.33</v>
+        <v>357338.42</v>
       </c>
       <c r="I14" s="1">
-        <v>19.828599798978</v>
+        <v>27.314558256117</v>
       </c>
       <c r="J14">
         <v>0.0</v>
       </c>
       <c r="K14">
         <v>0.0</v>
       </c>
       <c r="L14" s="1">
-        <v>1826311.56</v>
+        <v>1665572.72</v>
       </c>
       <c r="M14" s="1">
-        <v>1826311.56</v>
+        <v>1665572.72</v>
       </c>
       <c r="N14" s="1">
-        <v>1.41</v>
+        <v>1.4</v>
       </c>
       <c r="O14">
         <v>1</v>
       </c>
       <c r="Z14" t="s">
         <v>63</v>
       </c>
     </row>
     <row r="15" spans="1:26">
       <c r="A15" t="s">
         <v>66</v>
       </c>
       <c r="B15" s="1">
-        <v>1072.0</v>
+        <v>938.0</v>
       </c>
       <c r="C15" s="1">
-        <v>995.73</v>
+        <v>1055.67</v>
       </c>
       <c r="D15" s="1">
-        <v>1049.9053264925</v>
+        <v>1049.9053304904</v>
       </c>
       <c r="E15" t="s">
         <v>11</v>
       </c>
       <c r="F15">
         <v>1.14</v>
       </c>
       <c r="G15" s="1">
-        <v>960934.82</v>
+        <v>840817.97</v>
       </c>
       <c r="H15" s="1">
-        <v>-28117.76</v>
+        <v>29397.74</v>
       </c>
       <c r="I15" s="1">
-        <v>-2.9260839980801</v>
+        <v>3.4963263213796</v>
       </c>
       <c r="J15">
         <v>0.0</v>
       </c>
       <c r="K15">
         <v>0.0</v>
       </c>
       <c r="L15" s="1">
-        <v>932817.06</v>
+        <v>870215.71</v>
       </c>
       <c r="M15" s="1">
-        <v>932817.06</v>
+        <v>870215.71</v>
       </c>
       <c r="N15" s="1">
-        <v>0.72</v>
+        <v>0.73</v>
       </c>
       <c r="O15">
         <v>1</v>
       </c>
       <c r="Z15" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="16" spans="1:26">
       <c r="A16" t="s">
         <v>68</v>
       </c>
       <c r="B16" s="1">
-        <v>5821.0</v>
+        <v>5477.0</v>
       </c>
       <c r="C16" s="1">
-        <v>226.49</v>
+        <v>209.52</v>
       </c>
       <c r="D16" s="1">
-        <v>223.90182614671</v>
+        <v>223.90182581705</v>
       </c>
       <c r="E16" t="s">
         <v>11</v>
       </c>
       <c r="F16">
         <v>1.14</v>
       </c>
       <c r="G16" s="1">
-        <v>1108504.65</v>
+        <v>1042996.04</v>
       </c>
       <c r="H16" s="1">
-        <v>43639.27</v>
+        <v>-34523.38</v>
       </c>
       <c r="I16" s="1">
-        <v>3.9367692323167</v>
+        <v>-3.310020237469</v>
       </c>
       <c r="J16">
         <v>0.0</v>
       </c>
       <c r="K16">
         <v>0.0</v>
       </c>
       <c r="L16" s="1">
-        <v>1152143.92</v>
+        <v>1008472.66</v>
       </c>
       <c r="M16" s="1">
-        <v>1152143.92</v>
+        <v>1008472.66</v>
       </c>
       <c r="N16" s="1">
-        <v>0.89</v>
+        <v>0.85</v>
       </c>
       <c r="O16">
         <v>1</v>
       </c>
       <c r="Z16" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="17" spans="1:26">
       <c r="A17" t="s">
         <v>70</v>
       </c>
       <c r="B17" s="1">
-        <v>6084.0</v>
+        <v>5065.0</v>
       </c>
       <c r="C17" s="1">
-        <v>184.56</v>
+        <v>177.46</v>
       </c>
       <c r="D17" s="1">
-        <v>172.65411242604</v>
+        <v>172.65411253702</v>
       </c>
       <c r="E17" t="s">
         <v>11</v>
       </c>
       <c r="F17">
         <v>1.14</v>
       </c>
       <c r="G17" s="1">
-        <v>891931.42</v>
+        <v>742543.17</v>
       </c>
       <c r="H17" s="1">
-        <v>89334.89</v>
+        <v>47363.59</v>
       </c>
       <c r="I17" s="1">
-        <v>10.015892253241</v>
+        <v>6.3785638214139</v>
       </c>
       <c r="J17">
         <v>0.0</v>
       </c>
       <c r="K17">
         <v>0.0</v>
       </c>
       <c r="L17" s="1">
-        <v>981266.31</v>
+        <v>789906.76</v>
       </c>
       <c r="M17" s="1">
-        <v>981266.31</v>
+        <v>789906.76</v>
       </c>
       <c r="N17" s="1">
-        <v>0.76</v>
+        <v>0.67</v>
       </c>
       <c r="O17">
         <v>1</v>
       </c>
       <c r="Z17" t="s">
         <v>69</v>
       </c>
     </row>
     <row r="18" spans="1:26">
       <c r="A18" t="s">
         <v>72</v>
       </c>
       <c r="B18" s="1">
-        <v>21696.0</v>
+        <v>18686.0</v>
       </c>
       <c r="C18" s="1">
-        <v>45.14</v>
+        <v>44.25</v>
       </c>
       <c r="D18" s="1">
-        <v>85.90703954646</v>
+        <v>85.907039494809</v>
       </c>
       <c r="E18" t="s">
         <v>11</v>
       </c>
       <c r="F18">
         <v>1.14</v>
       </c>
       <c r="G18" s="1">
-        <v>1600440.72</v>
+        <v>1378403.18</v>
       </c>
       <c r="H18" s="1">
-        <v>-744583.48</v>
+        <v>-651752.77</v>
       </c>
       <c r="I18" s="1">
-        <v>-46.523652559902</v>
+        <v>-47.28317370829</v>
       </c>
       <c r="J18">
         <v>0.0</v>
       </c>
       <c r="K18">
         <v>0.0</v>
       </c>
       <c r="L18" s="1">
-        <v>855857.24</v>
+        <v>726650.41</v>
       </c>
       <c r="M18" s="1">
-        <v>855857.24</v>
+        <v>726650.41</v>
       </c>
       <c r="N18" s="1">
-        <v>0.66</v>
+        <v>0.61</v>
       </c>
       <c r="O18">
         <v>1</v>
       </c>
       <c r="Z18" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="19" spans="1:26">
       <c r="A19" t="s">
         <v>74</v>
       </c>
       <c r="B19" s="1">
         <v>251.0</v>
       </c>
       <c r="C19" s="1">
-        <v>360.45</v>
+        <v>381.92</v>
       </c>
       <c r="D19" s="1">
         <v>414.083187251</v>
       </c>
       <c r="E19" t="s">
         <v>11</v>
       </c>
       <c r="F19">
         <v>1.14</v>
       </c>
       <c r="G19" s="1">
         <v>89997.27</v>
       </c>
       <c r="H19" s="1">
-        <v>-10933.26</v>
+        <v>-5752.68</v>
       </c>
       <c r="I19" s="1">
-        <v>-12.1484351692</v>
+        <v>-6.3920605591703</v>
       </c>
       <c r="J19">
         <v>0.0</v>
       </c>
       <c r="K19">
         <v>0.0</v>
       </c>
       <c r="L19" s="1">
-        <v>79064.01</v>
+        <v>84244.59</v>
       </c>
       <c r="M19" s="1">
-        <v>79064.01</v>
+        <v>84244.59</v>
       </c>
       <c r="N19" s="1">
-        <v>0.06</v>
+        <v>0.07</v>
       </c>
       <c r="O19">
         <v>1</v>
       </c>
       <c r="Z19" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="20" spans="1:26">
       <c r="A20" t="s">
         <v>74</v>
       </c>
       <c r="B20" s="1">
-        <v>12834.0</v>
+        <v>11686.0</v>
       </c>
       <c r="C20" s="1">
-        <v>360.45</v>
+        <v>381.92</v>
       </c>
       <c r="D20" s="1">
-        <v>194.64047685835</v>
+        <v>194.64047663871</v>
       </c>
       <c r="E20" t="s">
         <v>11</v>
       </c>
       <c r="F20">
         <v>1.14</v>
       </c>
       <c r="G20" s="1">
-        <v>2203798.04</v>
+        <v>2006668.53</v>
       </c>
       <c r="H20" s="1">
-        <v>1838861.49</v>
+        <v>1915571.67</v>
       </c>
       <c r="I20" s="1">
-        <v>83.44056291111</v>
+        <v>95.460293584212</v>
       </c>
       <c r="J20">
         <v>0.0</v>
       </c>
       <c r="K20">
         <v>0.0</v>
       </c>
       <c r="L20" s="1">
-        <v>4042659.53</v>
+        <v>3922240.2</v>
       </c>
       <c r="M20" s="1">
-        <v>4042659.53</v>
+        <v>3922240.2</v>
       </c>
       <c r="N20" s="1">
-        <v>3.13</v>
+        <v>3.31</v>
       </c>
       <c r="O20">
         <v>1</v>
       </c>
       <c r="Z20" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="21" spans="1:26">
       <c r="A21" t="s">
         <v>76</v>
       </c>
       <c r="B21" s="1">
-        <v>8031.0</v>
+        <v>6417.0</v>
       </c>
       <c r="C21" s="1">
-        <v>205.12</v>
+        <v>202.84</v>
       </c>
       <c r="D21" s="1">
-        <v>211.82877848338</v>
+        <v>211.82877824529</v>
       </c>
       <c r="E21" t="s">
         <v>11</v>
       </c>
       <c r="F21">
         <v>1.14</v>
       </c>
       <c r="G21" s="1">
-        <v>1448630.62</v>
+        <v>1157497.53</v>
       </c>
       <c r="H21" s="1">
-        <v>-9044.22</v>
+        <v>-13614.69</v>
       </c>
       <c r="I21" s="1">
-        <v>-0.62432892658309</v>
+        <v>-1.1762176287322</v>
       </c>
       <c r="J21">
         <v>0.0</v>
       </c>
       <c r="K21">
         <v>0.0</v>
       </c>
       <c r="L21" s="1">
-        <v>1439586.4</v>
+        <v>1143882.84</v>
       </c>
       <c r="M21" s="1">
-        <v>1439586.4</v>
+        <v>1143882.84</v>
       </c>
       <c r="N21" s="1">
-        <v>1.11</v>
+        <v>0.96</v>
       </c>
       <c r="O21">
         <v>1</v>
       </c>
       <c r="Z21" t="s">
         <v>75</v>
       </c>
     </row>
     <row r="22" spans="1:26">
       <c r="A22" t="s">
         <v>78</v>
       </c>
       <c r="B22" s="1">
-        <v>1054.0</v>
+        <v>1768.0</v>
       </c>
       <c r="C22" s="1">
-        <v>963.53</v>
+        <v>888.73</v>
       </c>
       <c r="D22" s="1">
-        <v>403.1339658444</v>
+        <v>604.23634049774</v>
       </c>
       <c r="E22" t="s">
         <v>11</v>
       </c>
       <c r="F22">
         <v>1.14</v>
       </c>
       <c r="G22" s="1">
-        <v>362882.3</v>
+        <v>927197.42</v>
       </c>
       <c r="H22" s="1">
-        <v>524612.78</v>
+        <v>453657.35</v>
       </c>
       <c r="I22" s="1">
-        <v>144.56830217401</v>
+        <v>48.927805472108</v>
       </c>
       <c r="J22">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>0.58</v>
+      </c>
+      <c r="K22" t="s">
+        <v>79</v>
       </c>
       <c r="L22" s="1">
-        <v>887495.08</v>
+        <v>1380854.77</v>
       </c>
       <c r="M22" s="1">
-        <v>887495.08</v>
+        <v>1381884.57</v>
       </c>
       <c r="N22" s="1">
-        <v>0.69</v>
+        <v>1.16</v>
       </c>
       <c r="O22">
         <v>1</v>
       </c>
       <c r="Z22" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="23" spans="1:26">
       <c r="A23" t="s">
+        <v>81</v>
+      </c>
+      <c r="B23" s="1">
+        <v>23146.0</v>
+      </c>
+      <c r="C23" s="1">
+        <v>27.12</v>
+      </c>
+      <c r="D23" s="1">
+        <v>36.710333966992</v>
+      </c>
+      <c r="E23" t="s">
+        <v>11</v>
+      </c>
+      <c r="F23">
+        <v>1.14</v>
+      </c>
+      <c r="G23" s="1">
+        <v>730460.11</v>
+      </c>
+      <c r="H23" s="1">
+        <v>-178812.76</v>
+      </c>
+      <c r="I23" s="1">
+        <v>-24.479469522299</v>
+      </c>
+      <c r="J23">
+        <v>0.0</v>
+      </c>
+      <c r="K23">
+        <v>0.0</v>
+      </c>
+      <c r="L23" s="1">
+        <v>551647.35</v>
+      </c>
+      <c r="M23" s="1">
+        <v>551647.35</v>
+      </c>
+      <c r="N23" s="1">
+        <v>0.46</v>
+      </c>
+      <c r="O23">
+        <v>1</v>
+      </c>
+      <c r="Z23" t="s">
         <v>80</v>
-      </c>
-[...43 lines deleted...]
-        <v>79</v>
       </c>
     </row>
     <row r="24" spans="1:26">
       <c r="A24" t="s">
+        <v>83</v>
+      </c>
+      <c r="B24" s="1">
+        <v>2562.0</v>
+      </c>
+      <c r="C24" s="1">
+        <v>199.12</v>
+      </c>
+      <c r="D24" s="1">
+        <v>171.83615925059</v>
+      </c>
+      <c r="E24" t="s">
+        <v>11</v>
+      </c>
+      <c r="F24">
+        <v>1.14</v>
+      </c>
+      <c r="G24" s="1">
+        <v>386976.87</v>
+      </c>
+      <c r="H24" s="1">
+        <v>61344.99</v>
+      </c>
+      <c r="I24" s="1">
+        <v>15.852366060018</v>
+      </c>
+      <c r="J24">
+        <v>0.0</v>
+      </c>
+      <c r="K24">
+        <v>0.0</v>
+      </c>
+      <c r="L24" s="1">
+        <v>448321.86</v>
+      </c>
+      <c r="M24" s="1">
+        <v>448321.86</v>
+      </c>
+      <c r="N24" s="1">
+        <v>0.38</v>
+      </c>
+      <c r="O24">
+        <v>1</v>
+      </c>
+      <c r="Z24" t="s">
         <v>82</v>
-      </c>
-[...43 lines deleted...]
-        <v>81</v>
       </c>
     </row>
     <row r="25" spans="1:26">
       <c r="A25" t="s">
+        <v>85</v>
+      </c>
+      <c r="B25" s="1">
+        <v>3635.0</v>
+      </c>
+      <c r="C25" s="1">
+        <v>132.19</v>
+      </c>
+      <c r="D25" s="1">
+        <v>124.91074828061</v>
+      </c>
+      <c r="E25" t="s">
+        <v>11</v>
+      </c>
+      <c r="F25">
+        <v>1.14</v>
+      </c>
+      <c r="G25" s="1">
+        <v>387134.39</v>
+      </c>
+      <c r="H25" s="1">
+        <v>35144.06</v>
+      </c>
+      <c r="I25" s="1">
+        <v>9.0780000195798</v>
+      </c>
+      <c r="J25">
+        <v>0.0</v>
+      </c>
+      <c r="K25">
+        <v>0.0</v>
+      </c>
+      <c r="L25" s="1">
+        <v>422278.45</v>
+      </c>
+      <c r="M25" s="1">
+        <v>422278.45</v>
+      </c>
+      <c r="N25" s="1">
+        <v>0.36</v>
+      </c>
+      <c r="O25">
+        <v>1</v>
+      </c>
+      <c r="Z25" t="s">
         <v>84</v>
-      </c>
-[...43 lines deleted...]
-        <v>83</v>
       </c>
     </row>
     <row r="26" spans="1:26">
       <c r="A26" t="s">
+        <v>87</v>
+      </c>
+      <c r="B26" s="1">
+        <v>8243.0</v>
+      </c>
+      <c r="C26" s="1">
+        <v>82.25</v>
+      </c>
+      <c r="D26" s="1">
+        <v>69.851082130292</v>
+      </c>
+      <c r="E26" t="s">
+        <v>11</v>
+      </c>
+      <c r="F26">
+        <v>1.14</v>
+      </c>
+      <c r="G26" s="1">
+        <v>493401.9</v>
+      </c>
+      <c r="H26" s="1">
+        <v>102420.89</v>
+      </c>
+      <c r="I26" s="1">
+        <v>20.75810611998</v>
+      </c>
+      <c r="J26">
+        <v>0.0</v>
+      </c>
+      <c r="K26">
+        <v>0.0</v>
+      </c>
+      <c r="L26" s="1">
+        <v>595822.79</v>
+      </c>
+      <c r="M26" s="1">
+        <v>595822.79</v>
+      </c>
+      <c r="N26" s="1">
+        <v>0.5</v>
+      </c>
+      <c r="O26">
+        <v>1</v>
+      </c>
+      <c r="Z26" t="s">
         <v>86</v>
-      </c>
-[...43 lines deleted...]
-        <v>85</v>
       </c>
     </row>
     <row r="27" spans="1:26">
       <c r="A27" t="s">
+        <v>89</v>
+      </c>
+      <c r="B27" s="1">
+        <v>3157.0</v>
+      </c>
+      <c r="C27" s="1">
+        <v>274.35</v>
+      </c>
+      <c r="D27" s="1">
+        <v>287.62377573646</v>
+      </c>
+      <c r="E27" t="s">
+        <v>11</v>
+      </c>
+      <c r="F27">
+        <v>1.14</v>
+      </c>
+      <c r="G27" s="1">
+        <v>771427.25</v>
+      </c>
+      <c r="H27" s="1">
+        <v>-10268.14</v>
+      </c>
+      <c r="I27" s="1">
+        <v>-1.3310574652373</v>
+      </c>
+      <c r="J27">
+        <v>0.0</v>
+      </c>
+      <c r="K27">
+        <v>0.0</v>
+      </c>
+      <c r="L27" s="1">
+        <v>761159.11</v>
+      </c>
+      <c r="M27" s="1">
+        <v>761159.11</v>
+      </c>
+      <c r="N27" s="1">
+        <v>0.64</v>
+      </c>
+      <c r="O27">
+        <v>1</v>
+      </c>
+      <c r="Z27" t="s">
         <v>88</v>
-      </c>
-[...43 lines deleted...]
-        <v>87</v>
       </c>
     </row>
     <row r="28" spans="1:26">
       <c r="A28" t="s">
+        <v>91</v>
+      </c>
+      <c r="B28" s="1">
+        <v>944.0</v>
+      </c>
+      <c r="C28" s="1">
+        <v>935.03</v>
+      </c>
+      <c r="D28" s="1">
+        <v>983.84094279661</v>
+      </c>
+      <c r="E28" t="s">
+        <v>11</v>
+      </c>
+      <c r="F28">
+        <v>1.14</v>
+      </c>
+      <c r="G28" s="1">
+        <v>792930.93</v>
+      </c>
+      <c r="H28" s="1">
+        <v>-17231.55</v>
+      </c>
+      <c r="I28" s="1">
+        <v>-2.1731464050721</v>
+      </c>
+      <c r="J28">
+        <v>0.9</v>
+      </c>
+      <c r="K28">
+        <v>853.66</v>
+      </c>
+      <c r="L28" s="1">
+        <v>775699.38</v>
+      </c>
+      <c r="M28" s="1">
+        <v>776553.04</v>
+      </c>
+      <c r="N28" s="1">
+        <v>0.65</v>
+      </c>
+      <c r="O28">
+        <v>1</v>
+      </c>
+      <c r="Z28" t="s">
         <v>90</v>
-      </c>
-[...43 lines deleted...]
-        <v>89</v>
       </c>
     </row>
     <row r="29" spans="1:26">
       <c r="A29" t="s">
+        <v>93</v>
+      </c>
+      <c r="B29" s="1">
+        <v>2405.0</v>
+      </c>
+      <c r="C29" s="1">
+        <v>213.15</v>
+      </c>
+      <c r="D29" s="1">
+        <v>227.16528898129</v>
+      </c>
+      <c r="E29" t="s">
+        <v>11</v>
+      </c>
+      <c r="F29">
+        <v>1.14</v>
+      </c>
+      <c r="G29" s="1">
+        <v>478819.04</v>
+      </c>
+      <c r="H29" s="1">
+        <v>-28317.46</v>
+      </c>
+      <c r="I29" s="1">
+        <v>-5.9140212970645</v>
+      </c>
+      <c r="J29">
+        <v>0.0</v>
+      </c>
+      <c r="K29">
+        <v>0.0</v>
+      </c>
+      <c r="L29" s="1">
+        <v>450501.58</v>
+      </c>
+      <c r="M29" s="1">
+        <v>450501.58</v>
+      </c>
+      <c r="N29" s="1">
+        <v>0.38</v>
+      </c>
+      <c r="O29">
+        <v>1</v>
+      </c>
+      <c r="Z29" t="s">
         <v>92</v>
-      </c>
-[...43 lines deleted...]
-        <v>91</v>
       </c>
     </row>
     <row r="30" spans="1:26">
       <c r="A30" t="s">
+        <v>95</v>
+      </c>
+      <c r="B30" s="1">
+        <v>2165.0</v>
+      </c>
+      <c r="C30" s="1">
+        <v>183.28</v>
+      </c>
+      <c r="D30" s="1">
+        <v>149.81744110855</v>
+      </c>
+      <c r="E30" t="s">
+        <v>11</v>
+      </c>
+      <c r="F30">
+        <v>1.14</v>
+      </c>
+      <c r="G30" s="1">
+        <v>282032.33</v>
+      </c>
+      <c r="H30" s="1">
+        <v>66681.27</v>
+      </c>
+      <c r="I30" s="1">
+        <v>23.643129849688</v>
+      </c>
+      <c r="J30">
+        <v>0.0</v>
+      </c>
+      <c r="K30">
+        <v>0.0</v>
+      </c>
+      <c r="L30" s="1">
+        <v>348713.6</v>
+      </c>
+      <c r="M30" s="1">
+        <v>348713.6</v>
+      </c>
+      <c r="N30" s="1">
+        <v>0.29</v>
+      </c>
+      <c r="O30">
+        <v>1</v>
+      </c>
+      <c r="Z30" t="s">
         <v>94</v>
-      </c>
-[...43 lines deleted...]
-        <v>93</v>
       </c>
     </row>
     <row r="31" spans="1:26">
       <c r="A31" t="s">
+        <v>97</v>
+      </c>
+      <c r="B31" s="1">
+        <v>3601.0</v>
+      </c>
+      <c r="C31" s="1">
+        <v>96.04</v>
+      </c>
+      <c r="D31" s="1">
+        <v>103.55768119967</v>
+      </c>
+      <c r="E31" t="s">
+        <v>11</v>
+      </c>
+      <c r="F31">
+        <v>1.14</v>
+      </c>
+      <c r="G31" s="1">
+        <v>326957.35</v>
+      </c>
+      <c r="H31" s="1">
+        <v>-23029.03</v>
+      </c>
+      <c r="I31" s="1">
+        <v>-7.0434354817226</v>
+      </c>
+      <c r="J31">
+        <v>0.0</v>
+      </c>
+      <c r="K31">
+        <v>0.0</v>
+      </c>
+      <c r="L31" s="1">
+        <v>303928.32</v>
+      </c>
+      <c r="M31" s="1">
+        <v>303928.32</v>
+      </c>
+      <c r="N31" s="1">
+        <v>0.26</v>
+      </c>
+      <c r="O31">
+        <v>1</v>
+      </c>
+      <c r="Z31" t="s">
         <v>96</v>
-      </c>
-[...43 lines deleted...]
-        <v>95</v>
       </c>
     </row>
     <row r="32" spans="1:26">
       <c r="A32" t="s">
         <v>99</v>
       </c>
       <c r="B32" s="1">
-        <v>4831.0</v>
+        <v>1683.0</v>
       </c>
       <c r="C32" s="1">
-        <v>173.3</v>
+        <v>628.16</v>
       </c>
       <c r="D32" s="1">
-        <v>175.84500724488</v>
+        <v>515.4556268568</v>
       </c>
       <c r="E32" t="s">
         <v>11</v>
       </c>
       <c r="F32">
         <v>1.14</v>
       </c>
       <c r="G32" s="1">
-        <v>727431.13</v>
+        <v>746139.09</v>
       </c>
       <c r="H32" s="1">
-        <v>4205.94</v>
+        <v>182934.89</v>
       </c>
       <c r="I32" s="1">
-        <v>0.57819081787165</v>
+        <v>24.517531979192</v>
       </c>
       <c r="J32">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>1.14</v>
+      </c>
+      <c r="K32" t="s">
+        <v>100</v>
       </c>
       <c r="L32" s="1">
-        <v>731637.07</v>
+        <v>929073.98</v>
       </c>
       <c r="M32" s="1">
-        <v>731637.07</v>
+        <v>930984.42</v>
       </c>
       <c r="N32" s="1">
-        <v>0.57</v>
+        <v>0.78</v>
       </c>
       <c r="O32">
         <v>1</v>
       </c>
       <c r="Z32" t="s">
         <v>98</v>
       </c>
     </row>
     <row r="33" spans="1:26">
       <c r="A33" t="s">
+        <v>102</v>
+      </c>
+      <c r="B33" s="1">
+        <v>4561.0</v>
+      </c>
+      <c r="C33" s="1">
+        <v>199.08</v>
+      </c>
+      <c r="D33" s="1">
+        <v>175.84500548125</v>
+      </c>
+      <c r="E33" t="s">
+        <v>11</v>
+      </c>
+      <c r="F33">
+        <v>1.14</v>
+      </c>
+      <c r="G33" s="1">
+        <v>686775.7</v>
+      </c>
+      <c r="H33" s="1">
+        <v>111188.87</v>
+      </c>
+      <c r="I33" s="1">
+        <v>16.189983134231</v>
+      </c>
+      <c r="J33">
+        <v>0.0</v>
+      </c>
+      <c r="K33">
+        <v>0.0</v>
+      </c>
+      <c r="L33" s="1">
+        <v>797964.57</v>
+      </c>
+      <c r="M33" s="1">
+        <v>797964.57</v>
+      </c>
+      <c r="N33" s="1">
+        <v>0.67</v>
+      </c>
+      <c r="O33">
+        <v>1</v>
+      </c>
+      <c r="Z33" t="s">
         <v>101</v>
-      </c>
-[...43 lines deleted...]
-        <v>100</v>
       </c>
     </row>
     <row r="34" spans="1:26">
       <c r="A34" t="s">
         <v>104</v>
       </c>
       <c r="B34" s="1">
-        <v>14297.0</v>
+        <v>877.0</v>
       </c>
       <c r="C34" s="1">
-        <v>94.37</v>
+        <v>404.07</v>
       </c>
       <c r="D34" s="1">
-        <v>77.917093795901</v>
+        <v>358.96101482326</v>
       </c>
       <c r="E34" t="s">
         <v>11</v>
       </c>
       <c r="F34">
         <v>1.14</v>
       </c>
       <c r="G34" s="1">
-        <v>950470.66</v>
+        <v>268677.98</v>
       </c>
       <c r="H34" s="1">
-        <v>228597.67</v>
+        <v>42746.04</v>
       </c>
       <c r="I34" s="1">
-        <v>24.050997008156</v>
+        <v>15.909766777315</v>
       </c>
       <c r="J34">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>1.93</v>
+      </c>
+      <c r="K34" t="s">
+        <v>105</v>
       </c>
       <c r="L34" s="1">
-        <v>1179068.33</v>
+        <v>311424.02</v>
       </c>
       <c r="M34" s="1">
-        <v>1179068.33</v>
+        <v>313115.75</v>
       </c>
       <c r="N34" s="1">
-        <v>0.91</v>
+        <v>0.26</v>
       </c>
       <c r="O34">
         <v>1</v>
       </c>
       <c r="Z34" t="s">
         <v>103</v>
       </c>
     </row>
     <row r="35" spans="1:26">
       <c r="A35" t="s">
+        <v>107</v>
+      </c>
+      <c r="B35" s="1">
+        <v>10685.0</v>
+      </c>
+      <c r="C35" s="1">
+        <v>82.63</v>
+      </c>
+      <c r="D35" s="1">
+        <v>77.917093121198</v>
+      </c>
+      <c r="E35" t="s">
+        <v>11</v>
+      </c>
+      <c r="F35">
+        <v>1.14</v>
+      </c>
+      <c r="G35" s="1">
+        <v>710343.36</v>
+      </c>
+      <c r="H35" s="1">
+        <v>65560.98</v>
+      </c>
+      <c r="I35" s="1">
+        <v>9.2294774177941</v>
+      </c>
+      <c r="J35">
+        <v>0.0</v>
+      </c>
+      <c r="K35">
+        <v>0.0</v>
+      </c>
+      <c r="L35" s="1">
+        <v>775904.34</v>
+      </c>
+      <c r="M35" s="1">
+        <v>775904.34</v>
+      </c>
+      <c r="N35" s="1">
+        <v>0.65</v>
+      </c>
+      <c r="O35">
+        <v>1</v>
+      </c>
+      <c r="Z35" t="s">
         <v>106</v>
-      </c>
-[...43 lines deleted...]
-        <v>105</v>
       </c>
     </row>
     <row r="36" spans="1:26">
       <c r="A36" t="s">
-        <v>106</v>
+        <v>109</v>
       </c>
       <c r="B36" s="1">
-        <v>19.0</v>
+        <v>2365.0</v>
       </c>
       <c r="C36" s="1">
-        <v>1213.91</v>
+        <v>1196.03</v>
       </c>
       <c r="D36" s="1">
-        <v>945.38736842105</v>
+        <v>593.83701902748</v>
       </c>
       <c r="E36" t="s">
         <v>11</v>
       </c>
       <c r="F36">
         <v>1.14</v>
       </c>
       <c r="G36" s="1">
-        <v>15431.11</v>
+        <v>1282362.84</v>
       </c>
       <c r="H36" s="1">
-        <v>4724.7</v>
+        <v>1203453.97</v>
       </c>
       <c r="I36" s="1">
-        <v>30.618017757634</v>
+        <v>93.846603508879</v>
       </c>
       <c r="J36">
         <v>0.0</v>
       </c>
       <c r="K36">
         <v>0.0</v>
       </c>
       <c r="L36" s="1">
-        <v>20155.81</v>
+        <v>2485816.81</v>
       </c>
       <c r="M36" s="1">
-        <v>20155.81</v>
+        <v>2485816.81</v>
       </c>
       <c r="N36" s="1">
-        <v>0.02</v>
+        <v>2.1</v>
       </c>
       <c r="O36">
         <v>1</v>
       </c>
       <c r="Z36" t="s">
-        <v>105</v>
+        <v>108</v>
       </c>
     </row>
     <row r="37" spans="1:26">
       <c r="A37" t="s">
+        <v>109</v>
+      </c>
+      <c r="B37" s="1">
+        <v>19.0</v>
+      </c>
+      <c r="C37" s="1">
+        <v>1196.03</v>
+      </c>
+      <c r="D37" s="1">
+        <v>945.38736842105</v>
+      </c>
+      <c r="E37" t="s">
+        <v>11</v>
+      </c>
+      <c r="F37">
+        <v>1.14</v>
+      </c>
+      <c r="G37" s="1">
+        <v>15431.11</v>
+      </c>
+      <c r="H37" s="1">
+        <v>4539.51</v>
+      </c>
+      <c r="I37" s="1">
+        <v>29.417909664308</v>
+      </c>
+      <c r="J37">
+        <v>0.0</v>
+      </c>
+      <c r="K37">
+        <v>0.0</v>
+      </c>
+      <c r="L37" s="1">
+        <v>19970.62</v>
+      </c>
+      <c r="M37" s="1">
+        <v>19970.62</v>
+      </c>
+      <c r="N37" s="1">
+        <v>0.02</v>
+      </c>
+      <c r="O37">
+        <v>1</v>
+      </c>
+      <c r="Z37" t="s">
         <v>108</v>
-      </c>
-[...43 lines deleted...]
-        <v>107</v>
       </c>
     </row>
     <row r="38" spans="1:26">
       <c r="A38" t="s">
+        <v>111</v>
+      </c>
+      <c r="B38" s="1">
+        <v>6227.0</v>
+      </c>
+      <c r="C38" s="1">
+        <v>147.94</v>
+      </c>
+      <c r="D38" s="1">
+        <v>141.98567849687</v>
+      </c>
+      <c r="E38" t="s">
+        <v>11</v>
+      </c>
+      <c r="F38">
+        <v>1.14</v>
+      </c>
+      <c r="G38" s="1">
+        <v>760246.0</v>
+      </c>
+      <c r="H38" s="1">
+        <v>49335.14</v>
+      </c>
+      <c r="I38" s="1">
+        <v>6.4893652843948</v>
+      </c>
+      <c r="J38">
+        <v>0.0</v>
+      </c>
+      <c r="K38">
+        <v>0.0</v>
+      </c>
+      <c r="L38" s="1">
+        <v>809581.14</v>
+      </c>
+      <c r="M38" s="1">
+        <v>809581.14</v>
+      </c>
+      <c r="N38" s="1">
+        <v>0.68</v>
+      </c>
+      <c r="O38">
+        <v>1</v>
+      </c>
+      <c r="Z38" t="s">
         <v>110</v>
-      </c>
-[...43 lines deleted...]
-        <v>109</v>
       </c>
     </row>
     <row r="39" spans="1:26">
       <c r="A39" t="s">
+        <v>113</v>
+      </c>
+      <c r="B39" s="1">
+        <v>8812.0</v>
+      </c>
+      <c r="C39" s="1">
+        <v>156.94</v>
+      </c>
+      <c r="D39" s="1">
+        <v>150.46805379029</v>
+      </c>
+      <c r="E39" t="s">
+        <v>11</v>
+      </c>
+      <c r="F39">
+        <v>1.14</v>
+      </c>
+      <c r="G39" s="1">
+        <v>1162781.44</v>
+      </c>
+      <c r="H39" s="1">
+        <v>52576.04</v>
+      </c>
+      <c r="I39" s="1">
+        <v>4.521575438975</v>
+      </c>
+      <c r="J39">
+        <v>0.0</v>
+      </c>
+      <c r="K39">
+        <v>0.0</v>
+      </c>
+      <c r="L39" s="1">
+        <v>1215357.48</v>
+      </c>
+      <c r="M39" s="1">
+        <v>1215357.48</v>
+      </c>
+      <c r="N39" s="1">
+        <v>1.02</v>
+      </c>
+      <c r="O39">
+        <v>1</v>
+      </c>
+      <c r="Z39" t="s">
         <v>112</v>
-      </c>
-[...43 lines deleted...]
-        <v>111</v>
       </c>
     </row>
     <row r="40" spans="1:26">
       <c r="A40" t="s">
         <v>115</v>
       </c>
       <c r="B40" s="1">
-        <v>3329.0</v>
+        <v>1482.0</v>
       </c>
       <c r="C40" s="1">
-        <v>60.97</v>
+        <v>360.14</v>
       </c>
       <c r="D40" s="1">
-        <v>64.118152598378</v>
+        <v>395.36653846154</v>
       </c>
       <c r="E40" t="s">
         <v>11</v>
       </c>
       <c r="F40">
         <v>1.14</v>
       </c>
       <c r="G40" s="1">
-        <v>180690.2</v>
+        <v>504145.88</v>
       </c>
       <c r="H40" s="1">
-        <v>-3316.15</v>
+        <v>-35099.85</v>
       </c>
       <c r="I40" s="1">
-        <v>-1.8352683211375</v>
+        <v>-6.9622407704691</v>
       </c>
       <c r="J40">
         <v>0.0</v>
       </c>
       <c r="K40">
         <v>0.0</v>
       </c>
       <c r="L40" s="1">
-        <v>177374.05</v>
+        <v>469046.03</v>
       </c>
       <c r="M40" s="1">
-        <v>177374.05</v>
+        <v>469046.03</v>
       </c>
       <c r="N40" s="1">
-        <v>0.14</v>
+        <v>0.4</v>
       </c>
       <c r="O40">
         <v>1</v>
       </c>
       <c r="Z40" t="s">
         <v>114</v>
       </c>
     </row>
     <row r="41" spans="1:26">
       <c r="A41" t="s">
         <v>117</v>
       </c>
       <c r="B41" s="1">
-        <v>4998.0</v>
+        <v>7807.0</v>
       </c>
       <c r="C41" s="1">
-        <v>377.52</v>
+        <v>57.41</v>
       </c>
       <c r="D41" s="1">
-        <v>313.69987795118</v>
+        <v>42.827193544255</v>
       </c>
       <c r="E41" t="s">
         <v>11</v>
       </c>
       <c r="F41">
         <v>1.14</v>
       </c>
       <c r="G41" s="1">
-        <v>1332610.57</v>
+        <v>287615.38</v>
       </c>
       <c r="H41" s="1">
-        <v>316297.02</v>
+        <v>106267.98</v>
       </c>
       <c r="I41" s="1">
-        <v>23.735142668124</v>
+        <v>36.947947637571</v>
       </c>
       <c r="J41">
         <v>0.0</v>
       </c>
       <c r="K41">
         <v>0.0</v>
       </c>
       <c r="L41" s="1">
-        <v>1648907.59</v>
+        <v>393883.36</v>
       </c>
       <c r="M41" s="1">
-        <v>1648907.59</v>
+        <v>393883.36</v>
       </c>
       <c r="N41" s="1">
-        <v>1.28</v>
+        <v>0.33</v>
       </c>
       <c r="O41">
         <v>1</v>
       </c>
       <c r="Z41" t="s">
         <v>116</v>
       </c>
     </row>
     <row r="42" spans="1:26">
       <c r="A42" t="s">
         <v>119</v>
       </c>
       <c r="B42" s="1">
-        <v>12724.0</v>
+        <v>3243.0</v>
       </c>
       <c r="C42" s="1">
-        <v>76.0</v>
+        <v>62.6</v>
       </c>
       <c r="D42" s="1">
-        <v>84.141383998742</v>
+        <v>64.118152944804</v>
       </c>
       <c r="E42" t="s">
         <v>11</v>
       </c>
       <c r="F42">
         <v>1.14</v>
       </c>
       <c r="G42" s="1">
-        <v>918053.26</v>
+        <v>176022.32</v>
       </c>
       <c r="H42" s="1">
-        <v>-72974.17</v>
+        <v>2386.85</v>
       </c>
       <c r="I42" s="1">
-        <v>-7.9487948226446</v>
+        <v>1.3559928081848</v>
       </c>
       <c r="J42">
-        <v>0.0</v>
+        <v>0.09</v>
       </c>
       <c r="K42">
-        <v>0.0</v>
+        <v>299.25</v>
       </c>
       <c r="L42" s="1">
-        <v>845079.09</v>
+        <v>178409.17</v>
       </c>
       <c r="M42" s="1">
-        <v>845079.09</v>
+        <v>178708.42</v>
       </c>
       <c r="N42" s="1">
-        <v>0.65</v>
+        <v>0.15</v>
       </c>
       <c r="O42">
         <v>1</v>
       </c>
       <c r="Z42" t="s">
         <v>118</v>
       </c>
     </row>
     <row r="43" spans="1:26">
       <c r="A43" t="s">
         <v>121</v>
       </c>
       <c r="B43" s="1">
-        <v>10646.0</v>
+        <v>3532.0</v>
       </c>
       <c r="C43" s="1">
-        <v>131.27</v>
+        <v>353.73</v>
       </c>
       <c r="D43" s="1">
-        <v>115.23986943453</v>
+        <v>313.69987825595</v>
       </c>
       <c r="E43" t="s">
         <v>11</v>
       </c>
       <c r="F43">
         <v>1.14</v>
       </c>
       <c r="G43" s="1">
-        <v>1053974.22</v>
+        <v>941732.81</v>
       </c>
       <c r="H43" s="1">
-        <v>167296.79</v>
+        <v>156232.18</v>
       </c>
       <c r="I43" s="1">
-        <v>15.872948960744</v>
+        <v>16.589862680902</v>
       </c>
       <c r="J43">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>0.41</v>
+      </c>
+      <c r="K43" t="s">
+        <v>122</v>
       </c>
       <c r="L43" s="1">
-        <v>1221271.01</v>
+        <v>1097964.99</v>
       </c>
       <c r="M43" s="1">
-        <v>1221271.01</v>
+        <v>1099410.05</v>
       </c>
       <c r="N43" s="1">
-        <v>0.95</v>
+        <v>0.93</v>
       </c>
       <c r="O43">
         <v>1</v>
       </c>
       <c r="Z43" t="s">
         <v>120</v>
       </c>
     </row>
     <row r="44" spans="1:26">
       <c r="A44" t="s">
+        <v>124</v>
+      </c>
+      <c r="B44" s="1">
+        <v>8430.0</v>
+      </c>
+      <c r="C44" s="1">
+        <v>82.64</v>
+      </c>
+      <c r="D44" s="1">
+        <v>84.141384341637</v>
+      </c>
+      <c r="E44" t="s">
+        <v>11</v>
+      </c>
+      <c r="F44">
+        <v>1.14</v>
+      </c>
+      <c r="G44" s="1">
+        <v>608235.53</v>
+      </c>
+      <c r="H44" s="1">
+        <v>3993.31</v>
+      </c>
+      <c r="I44" s="1">
+        <v>0.65654007420448</v>
+      </c>
+      <c r="J44">
+        <v>0.0</v>
+      </c>
+      <c r="K44">
+        <v>0.0</v>
+      </c>
+      <c r="L44" s="1">
+        <v>612228.84</v>
+      </c>
+      <c r="M44" s="1">
+        <v>612228.84</v>
+      </c>
+      <c r="N44" s="1">
+        <v>0.52</v>
+      </c>
+      <c r="O44">
+        <v>1</v>
+      </c>
+      <c r="Z44" t="s">
         <v>123</v>
-      </c>
-[...43 lines deleted...]
-        <v>122</v>
       </c>
     </row>
     <row r="45" spans="1:26">
       <c r="A45" t="s">
+        <v>126</v>
+      </c>
+      <c r="B45" s="1">
+        <v>9868.0</v>
+      </c>
+      <c r="C45" s="1">
+        <v>129.31</v>
+      </c>
+      <c r="D45" s="1">
+        <v>115.2398702878</v>
+      </c>
+      <c r="E45" t="s">
+        <v>11</v>
+      </c>
+      <c r="F45">
+        <v>1.14</v>
+      </c>
+      <c r="G45" s="1">
+        <v>976950.75</v>
+      </c>
+      <c r="H45" s="1">
+        <v>144440.48</v>
+      </c>
+      <c r="I45" s="1">
+        <v>14.784827177829</v>
+      </c>
+      <c r="J45">
+        <v>0.0</v>
+      </c>
+      <c r="K45">
+        <v>0.0</v>
+      </c>
+      <c r="L45" s="1">
+        <v>1121391.23</v>
+      </c>
+      <c r="M45" s="1">
+        <v>1121391.23</v>
+      </c>
+      <c r="N45" s="1">
+        <v>0.95</v>
+      </c>
+      <c r="O45">
+        <v>1</v>
+      </c>
+      <c r="Z45" t="s">
         <v>125</v>
-      </c>
-[...43 lines deleted...]
-        <v>124</v>
       </c>
     </row>
     <row r="46" spans="1:26">
       <c r="A46" t="s">
+        <v>128</v>
+      </c>
+      <c r="B46" s="1">
+        <v>942.0</v>
+      </c>
+      <c r="C46" s="1">
+        <v>1061.23</v>
+      </c>
+      <c r="D46" s="1">
+        <v>901.38491507431</v>
+      </c>
+      <c r="E46" t="s">
+        <v>11</v>
+      </c>
+      <c r="F46">
+        <v>1.14</v>
+      </c>
+      <c r="G46" s="1">
+        <v>732578.09</v>
+      </c>
+      <c r="H46" s="1">
+        <v>145951.36</v>
+      </c>
+      <c r="I46" s="1">
+        <v>19.92297640242</v>
+      </c>
+      <c r="J46">
+        <v>0.0</v>
+      </c>
+      <c r="K46">
+        <v>0.0</v>
+      </c>
+      <c r="L46" s="1">
+        <v>878529.45</v>
+      </c>
+      <c r="M46" s="1">
+        <v>878529.45</v>
+      </c>
+      <c r="N46" s="1">
+        <v>0.74</v>
+      </c>
+      <c r="O46">
+        <v>1</v>
+      </c>
+      <c r="Z46" t="s">
         <v>127</v>
-      </c>
-[...43 lines deleted...]
-        <v>126</v>
       </c>
     </row>
     <row r="47" spans="1:26">
       <c r="A47" t="s">
+        <v>130</v>
+      </c>
+      <c r="B47" s="1">
+        <v>5187.0</v>
+      </c>
+      <c r="C47" s="1">
+        <v>332.98</v>
+      </c>
+      <c r="D47" s="1">
+        <v>367.85395411606</v>
+      </c>
+      <c r="E47" t="s">
+        <v>11</v>
+      </c>
+      <c r="F47">
+        <v>1.14</v>
+      </c>
+      <c r="G47" s="1">
+        <v>1630039.07</v>
+      </c>
+      <c r="H47" s="1">
+        <v>-112184.02</v>
+      </c>
+      <c r="I47" s="1">
+        <v>-6.8822902508711</v>
+      </c>
+      <c r="J47">
+        <v>0.0</v>
+      </c>
+      <c r="K47">
+        <v>0.0</v>
+      </c>
+      <c r="L47" s="1">
+        <v>1517855.05</v>
+      </c>
+      <c r="M47" s="1">
+        <v>1517855.05</v>
+      </c>
+      <c r="N47" s="1">
+        <v>1.28</v>
+      </c>
+      <c r="O47">
+        <v>1</v>
+      </c>
+      <c r="Z47" t="s">
         <v>129</v>
-      </c>
-[...43 lines deleted...]
-        <v>128</v>
       </c>
     </row>
     <row r="48" spans="1:26">
       <c r="A48" t="s">
+        <v>132</v>
+      </c>
+      <c r="B48" s="1">
+        <v>1662.0</v>
+      </c>
+      <c r="C48" s="1">
+        <v>486.09</v>
+      </c>
+      <c r="D48" s="1">
+        <v>455.56277978339</v>
+      </c>
+      <c r="E48" t="s">
+        <v>11</v>
+      </c>
+      <c r="F48">
+        <v>1.14</v>
+      </c>
+      <c r="G48" s="1">
+        <v>648483.92</v>
+      </c>
+      <c r="H48" s="1">
+        <v>61491.98</v>
+      </c>
+      <c r="I48" s="1">
+        <v>9.4824217075421</v>
+      </c>
+      <c r="J48">
+        <v>0.0</v>
+      </c>
+      <c r="K48">
+        <v>0.0</v>
+      </c>
+      <c r="L48" s="1">
+        <v>709975.9</v>
+      </c>
+      <c r="M48" s="1">
+        <v>709975.9</v>
+      </c>
+      <c r="N48" s="1">
+        <v>0.6</v>
+      </c>
+      <c r="O48">
+        <v>1</v>
+      </c>
+      <c r="Z48" t="s">
         <v>131</v>
-      </c>
-[...43 lines deleted...]
-        <v>130</v>
       </c>
     </row>
     <row r="49" spans="1:26">
       <c r="A49" t="s">
         <v>134</v>
       </c>
       <c r="B49" s="1">
-        <v>123.0</v>
+        <v>10098.0</v>
       </c>
       <c r="C49" s="1">
-        <v>426.01</v>
+        <v>92.32</v>
       </c>
       <c r="D49" s="1">
-        <v>466.9812195122</v>
+        <v>116.19057239057</v>
       </c>
       <c r="E49" t="s">
         <v>11</v>
       </c>
       <c r="F49">
         <v>1.14</v>
       </c>
       <c r="G49" s="1">
-        <v>49565.69</v>
+        <v>1012519.85</v>
       </c>
       <c r="H49" s="1">
-        <v>-3774.18</v>
+        <v>-193249.83</v>
       </c>
       <c r="I49" s="1">
-        <v>-7.6145010792748</v>
+        <v>-19.086028782547</v>
       </c>
       <c r="J49">
         <v>0.0</v>
       </c>
       <c r="K49">
         <v>0.0</v>
       </c>
       <c r="L49" s="1">
-        <v>45791.51</v>
+        <v>819270.02</v>
       </c>
       <c r="M49" s="1">
-        <v>45791.51</v>
+        <v>819270.02</v>
       </c>
       <c r="N49" s="1">
-        <v>0.04</v>
+        <v>0.69</v>
       </c>
       <c r="O49">
         <v>1</v>
       </c>
       <c r="Z49" t="s">
         <v>133</v>
       </c>
     </row>
     <row r="50" spans="1:26">
       <c r="A50" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="B50" s="1">
-        <v>2918.0</v>
+        <v>9337.0</v>
       </c>
       <c r="C50" s="1">
-        <v>426.01</v>
+        <v>75.94</v>
       </c>
       <c r="D50" s="1">
-        <v>254.30752227553</v>
+        <v>79.364099817929</v>
       </c>
       <c r="E50" t="s">
         <v>11</v>
       </c>
       <c r="F50">
         <v>1.14</v>
       </c>
       <c r="G50" s="1">
-        <v>669782.4</v>
+        <v>635065.87</v>
       </c>
       <c r="H50" s="1">
-        <v>416556.13</v>
+        <v>-11942.77</v>
       </c>
       <c r="I50" s="1">
-        <v>62.192755438184</v>
+        <v>-1.8805561067232</v>
       </c>
       <c r="J50">
         <v>0.0</v>
       </c>
       <c r="K50">
         <v>0.0</v>
       </c>
       <c r="L50" s="1">
-        <v>1086338.53</v>
+        <v>623123.1</v>
       </c>
       <c r="M50" s="1">
-        <v>1086338.53</v>
+        <v>623123.1</v>
       </c>
       <c r="N50" s="1">
-        <v>0.84</v>
+        <v>0.53</v>
       </c>
       <c r="O50">
         <v>1</v>
       </c>
       <c r="Z50" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
     </row>
     <row r="51" spans="1:26">
       <c r="A51" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="B51" s="1">
-        <v>8476.0</v>
+        <v>2433.0</v>
       </c>
       <c r="C51" s="1">
-        <v>334.47</v>
+        <v>337.5</v>
       </c>
       <c r="D51" s="1">
-        <v>290.08747994337</v>
+        <v>254.3075215783</v>
       </c>
       <c r="E51" t="s">
         <v>11</v>
       </c>
       <c r="F51">
         <v>1.14</v>
       </c>
       <c r="G51" s="1">
-        <v>2101370.89</v>
+        <v>558458.05</v>
       </c>
       <c r="H51" s="1">
-        <v>376098.06</v>
+        <v>163167.31</v>
       </c>
       <c r="I51" s="1">
-        <v>17.89774769365</v>
+        <v>29.217469423173</v>
       </c>
       <c r="J51">
         <v>0.0</v>
       </c>
       <c r="K51">
         <v>0.0</v>
       </c>
       <c r="L51" s="1">
-        <v>2477468.95</v>
+        <v>721625.36</v>
       </c>
       <c r="M51" s="1">
-        <v>2477468.95</v>
+        <v>721625.36</v>
       </c>
       <c r="N51" s="1">
-        <v>1.92</v>
+        <v>0.61</v>
       </c>
       <c r="O51">
         <v>1</v>
       </c>
       <c r="Z51" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
     </row>
     <row r="52" spans="1:26">
       <c r="A52" t="s">
         <v>138</v>
       </c>
       <c r="B52" s="1">
-        <v>10754.0</v>
+        <v>44.0</v>
       </c>
       <c r="C52" s="1">
-        <v>33.3</v>
+        <v>337.5</v>
       </c>
       <c r="D52" s="1">
-        <v>32.147453970616</v>
+        <v>466.98113636364</v>
       </c>
       <c r="E52" t="s">
         <v>11</v>
       </c>
       <c r="F52">
         <v>1.14</v>
       </c>
       <c r="G52" s="1">
-        <v>295152.69</v>
+        <v>17730.82</v>
       </c>
       <c r="H52" s="1">
-        <v>17796.89</v>
+        <v>-4680.46</v>
       </c>
       <c r="I52" s="1">
-        <v>6.0297231239871</v>
+        <v>-26.397312701838</v>
       </c>
       <c r="J52">
-        <v>0.14</v>
-[...2 lines deleted...]
-        <v>139</v>
+        <v>0.0</v>
+      </c>
+      <c r="K52">
+        <v>0.0</v>
       </c>
       <c r="L52" s="1">
-        <v>312949.58</v>
+        <v>13050.36</v>
       </c>
       <c r="M52" s="1">
-        <v>314497.67</v>
+        <v>13050.36</v>
       </c>
       <c r="N52" s="1">
-        <v>0.24</v>
+        <v>0.01</v>
       </c>
       <c r="O52">
         <v>1</v>
       </c>
       <c r="Z52" t="s">
         <v>137</v>
       </c>
     </row>
     <row r="53" spans="1:26">
       <c r="A53" t="s">
+        <v>140</v>
+      </c>
+      <c r="B53" s="1">
+        <v>7708.0</v>
+      </c>
+      <c r="C53" s="1">
+        <v>353.21</v>
+      </c>
+      <c r="D53" s="1">
+        <v>290.08747924235</v>
+      </c>
+      <c r="E53" t="s">
+        <v>11</v>
+      </c>
+      <c r="F53">
+        <v>1.14</v>
+      </c>
+      <c r="G53" s="1">
+        <v>1910968.24</v>
+      </c>
+      <c r="H53" s="1">
+        <v>481634.52</v>
+      </c>
+      <c r="I53" s="1">
+        <v>25.203690460078</v>
+      </c>
+      <c r="J53">
+        <v>1.01</v>
+      </c>
+      <c r="K53" t="s">
         <v>141</v>
       </c>
-      <c r="B53" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="L53" s="1">
-        <v>412328.52</v>
+        <v>2392602.76</v>
       </c>
       <c r="M53" s="1">
-        <v>412328.52</v>
+        <v>2400424.01</v>
       </c>
       <c r="N53" s="1">
-        <v>0.32</v>
+        <v>2.02</v>
       </c>
       <c r="O53">
         <v>1</v>
       </c>
       <c r="Z53" t="s">
-        <v>140</v>
+        <v>139</v>
       </c>
     </row>
     <row r="54" spans="1:26">
       <c r="A54" t="s">
         <v>143</v>
       </c>
       <c r="B54" s="1">
-        <v>2958.0</v>
+        <v>10476.0</v>
       </c>
       <c r="C54" s="1">
-        <v>351.41</v>
+        <v>29.68</v>
       </c>
       <c r="D54" s="1">
-        <v>334.87277890466</v>
+        <v>32.147454180985</v>
       </c>
       <c r="E54" t="s">
         <v>11</v>
       </c>
       <c r="F54">
         <v>1.14</v>
       </c>
       <c r="G54" s="1">
-        <v>850850.19</v>
+        <v>287522.74</v>
       </c>
       <c r="H54" s="1">
-        <v>57539.9</v>
+        <v>-14275.81</v>
       </c>
       <c r="I54" s="1">
-        <v>6.7626358524995</v>
+        <v>-4.965106412105</v>
       </c>
       <c r="J54">
-        <v>0.16</v>
+        <v>0.0</v>
       </c>
       <c r="K54">
-        <v>478.1</v>
+        <v>0.0</v>
       </c>
       <c r="L54" s="1">
-        <v>908390.09</v>
+        <v>273246.93</v>
       </c>
       <c r="M54" s="1">
-        <v>908868.19</v>
+        <v>273246.93</v>
       </c>
       <c r="N54" s="1">
-        <v>0.7</v>
+        <v>0.23</v>
       </c>
       <c r="O54">
         <v>1</v>
       </c>
       <c r="Z54" t="s">
         <v>142</v>
       </c>
     </row>
     <row r="55" spans="1:26">
       <c r="A55" t="s">
         <v>145</v>
       </c>
       <c r="B55" s="1">
-        <v>29100.0</v>
+        <v>6558.0</v>
       </c>
       <c r="C55" s="1">
-        <v>24.41</v>
+        <v>99.36</v>
       </c>
       <c r="D55" s="1">
-        <v>18.909090034364</v>
+        <v>125.73960353766</v>
       </c>
       <c r="E55" t="s">
         <v>11</v>
       </c>
       <c r="F55">
         <v>1.14</v>
       </c>
       <c r="G55" s="1">
-        <v>469832.99</v>
+        <v>706562.37</v>
       </c>
       <c r="H55" s="1">
-        <v>150922.93</v>
+        <v>-133926.04</v>
       </c>
       <c r="I55" s="1">
-        <v>32.122676187553</v>
+        <v>-18.954595614822</v>
       </c>
       <c r="J55">
         <v>0.0</v>
       </c>
       <c r="K55">
         <v>0.0</v>
       </c>
       <c r="L55" s="1">
-        <v>620755.92</v>
+        <v>572636.33</v>
       </c>
       <c r="M55" s="1">
-        <v>620755.92</v>
+        <v>572636.33</v>
       </c>
       <c r="N55" s="1">
         <v>0.48</v>
       </c>
       <c r="O55">
         <v>1</v>
       </c>
       <c r="Z55" t="s">
         <v>144</v>
       </c>
     </row>
     <row r="56" spans="1:26">
       <c r="A56" t="s">
         <v>147</v>
       </c>
       <c r="B56" s="1">
-        <v>2520.0</v>
+        <v>3751.0</v>
       </c>
       <c r="C56" s="1">
-        <v>546.64</v>
+        <v>305.21</v>
       </c>
       <c r="D56" s="1">
-        <v>483.93141666667</v>
+        <v>341.67511596908</v>
       </c>
       <c r="E56" t="s">
         <v>11</v>
       </c>
       <c r="F56">
         <v>1.14</v>
       </c>
       <c r="G56" s="1">
-        <v>1043508.0</v>
+        <v>1107416.47</v>
       </c>
       <c r="H56" s="1">
-        <v>160313.37</v>
+        <v>-101315.13</v>
       </c>
       <c r="I56" s="1">
-        <v>15.362926781587</v>
+        <v>-9.1487830228857</v>
       </c>
       <c r="J56">
         <v>0.0</v>
       </c>
       <c r="K56">
         <v>0.0</v>
       </c>
       <c r="L56" s="1">
-        <v>1203821.37</v>
+        <v>1006101.34</v>
       </c>
       <c r="M56" s="1">
-        <v>1203821.37</v>
+        <v>1006101.34</v>
       </c>
       <c r="N56" s="1">
-        <v>0.93</v>
+        <v>0.85</v>
       </c>
       <c r="O56">
         <v>1</v>
       </c>
       <c r="Z56" t="s">
         <v>146</v>
       </c>
     </row>
     <row r="57" spans="1:26">
       <c r="A57" t="s">
         <v>149</v>
       </c>
       <c r="B57" s="1">
-        <v>1641.0</v>
+        <v>22153.0</v>
       </c>
       <c r="C57" s="1">
-        <v>599.42</v>
+        <v>24.54</v>
       </c>
       <c r="D57" s="1">
-        <v>575.41425350396</v>
+        <v>18.909090416648</v>
       </c>
       <c r="E57" t="s">
         <v>11</v>
       </c>
       <c r="F57">
         <v>1.14</v>
       </c>
       <c r="G57" s="1">
-        <v>812768.13</v>
+        <v>357670.46</v>
       </c>
       <c r="H57" s="1">
-        <v>46838.81</v>
+        <v>120082.08</v>
       </c>
       <c r="I57" s="1">
-        <v>5.7628748312265</v>
+        <v>33.573384841454</v>
       </c>
       <c r="J57">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>0.1</v>
+      </c>
+      <c r="K57" t="s">
+        <v>150</v>
       </c>
       <c r="L57" s="1">
-        <v>859606.94</v>
+        <v>477752.54</v>
       </c>
       <c r="M57" s="1">
-        <v>859606.94</v>
+        <v>479932.99</v>
       </c>
       <c r="N57" s="1">
-        <v>0.67</v>
+        <v>0.4</v>
       </c>
       <c r="O57">
         <v>1</v>
       </c>
       <c r="Z57" t="s">
         <v>148</v>
       </c>
     </row>
     <row r="58" spans="1:26">
       <c r="A58" t="s">
+        <v>152</v>
+      </c>
+      <c r="B58" s="1">
+        <v>2277.0</v>
+      </c>
+      <c r="C58" s="1">
+        <v>512.28</v>
+      </c>
+      <c r="D58" s="1">
+        <v>483.93141853316</v>
+      </c>
+      <c r="E58" t="s">
+        <v>11</v>
+      </c>
+      <c r="F58">
+        <v>1.14</v>
+      </c>
+      <c r="G58" s="1">
+        <v>942884.02</v>
+      </c>
+      <c r="H58" s="1">
+        <v>82216.22</v>
+      </c>
+      <c r="I58" s="1">
+        <v>8.7196535582393</v>
+      </c>
+      <c r="J58">
+        <v>0.0</v>
+      </c>
+      <c r="K58">
+        <v>0.0</v>
+      </c>
+      <c r="L58" s="1">
+        <v>1025100.24</v>
+      </c>
+      <c r="M58" s="1">
+        <v>1025100.24</v>
+      </c>
+      <c r="N58" s="1">
+        <v>0.86</v>
+      </c>
+      <c r="O58">
+        <v>1</v>
+      </c>
+      <c r="Z58" t="s">
         <v>151</v>
-      </c>
-[...43 lines deleted...]
-        <v>150</v>
       </c>
     </row>
     <row r="59" spans="1:26">
       <c r="A59" t="s">
+        <v>154</v>
+      </c>
+      <c r="B59" s="1">
+        <v>1310.0</v>
+      </c>
+      <c r="C59" s="1">
+        <v>559.6</v>
+      </c>
+      <c r="D59" s="1">
+        <v>575.4142519084</v>
+      </c>
+      <c r="E59" t="s">
+        <v>11</v>
+      </c>
+      <c r="F59">
+        <v>1.14</v>
+      </c>
+      <c r="G59" s="1">
+        <v>648827.7</v>
+      </c>
+      <c r="H59" s="1">
+        <v>-4591.83</v>
+      </c>
+      <c r="I59" s="1">
+        <v>-0.70771177001229</v>
+      </c>
+      <c r="J59">
+        <v>0.0</v>
+      </c>
+      <c r="K59">
+        <v>0.0</v>
+      </c>
+      <c r="L59" s="1">
+        <v>644235.87</v>
+      </c>
+      <c r="M59" s="1">
+        <v>644235.87</v>
+      </c>
+      <c r="N59" s="1">
+        <v>0.54</v>
+      </c>
+      <c r="O59">
+        <v>1</v>
+      </c>
+      <c r="Z59" t="s">
         <v>153</v>
-      </c>
-[...43 lines deleted...]
-        <v>152</v>
       </c>
     </row>
     <row r="60" spans="1:26">
       <c r="A60" t="s">
         <v>156</v>
       </c>
       <c r="B60" s="1">
-        <v>7052.0</v>
+        <v>3541.0</v>
       </c>
       <c r="C60" s="1">
-        <v>582.9</v>
+        <v>194.23</v>
       </c>
       <c r="D60" s="1">
-        <v>711.63121809416</v>
+        <v>202.2755972889</v>
       </c>
       <c r="E60" t="s">
         <v>11</v>
       </c>
       <c r="F60">
         <v>1.14</v>
       </c>
       <c r="G60" s="1">
-        <v>4281460.98</v>
+        <v>627950.85</v>
       </c>
       <c r="H60" s="1">
-        <v>-689211.75</v>
+        <v>-23531.81</v>
       </c>
       <c r="I60" s="1">
-        <v>-16.097583353428</v>
+        <v>-3.7473967906883</v>
       </c>
       <c r="J60">
         <v>0.0</v>
       </c>
       <c r="K60">
         <v>0.0</v>
       </c>
       <c r="L60" s="1">
-        <v>3592249.23</v>
+        <v>604419.04</v>
       </c>
       <c r="M60" s="1">
-        <v>3592249.23</v>
+        <v>604419.04</v>
       </c>
       <c r="N60" s="1">
-        <v>2.78</v>
+        <v>0.51</v>
       </c>
       <c r="O60">
         <v>1</v>
       </c>
       <c r="Z60" t="s">
         <v>155</v>
       </c>
     </row>
     <row r="61" spans="1:26">
       <c r="A61" t="s">
         <v>158</v>
       </c>
       <c r="B61" s="1">
-        <v>1272.0</v>
+        <v>1720.0</v>
       </c>
       <c r="C61" s="1">
-        <v>90.06</v>
+        <v>539.66</v>
       </c>
       <c r="D61" s="1">
-        <v>80.395495283019</v>
+        <v>556.62815116279</v>
       </c>
       <c r="E61" t="s">
         <v>11</v>
       </c>
       <c r="F61">
         <v>1.14</v>
       </c>
       <c r="G61" s="1">
-        <v>87309.9</v>
+        <v>817412.15</v>
       </c>
       <c r="H61" s="1">
-        <v>12800.49</v>
+        <v>-1685.64</v>
       </c>
       <c r="I61" s="1">
-        <v>14.660983462357</v>
+        <v>-0.20621665582045</v>
       </c>
       <c r="J61">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>0.62</v>
+      </c>
+      <c r="K61" t="s">
+        <v>159</v>
       </c>
       <c r="L61" s="1">
-        <v>100110.39</v>
+        <v>815726.51</v>
       </c>
       <c r="M61" s="1">
-        <v>100110.39</v>
+        <v>816795.3</v>
       </c>
       <c r="N61" s="1">
-        <v>0.08</v>
+        <v>0.69</v>
       </c>
       <c r="O61">
         <v>1</v>
       </c>
       <c r="Z61" t="s">
         <v>157</v>
       </c>
     </row>
     <row r="62" spans="1:26">
       <c r="A62" t="s">
+        <v>161</v>
+      </c>
+      <c r="B62" s="1">
+        <v>12865.0</v>
+      </c>
+      <c r="C62" s="1">
+        <v>131.07</v>
+      </c>
+      <c r="D62" s="1">
+        <v>85.402387096774</v>
+      </c>
+      <c r="E62" t="s">
+        <v>11</v>
+      </c>
+      <c r="F62">
+        <v>1.14</v>
+      </c>
+      <c r="G62" s="1">
+        <v>943618.49</v>
+      </c>
+      <c r="H62" s="1">
+        <v>538247.71</v>
+      </c>
+      <c r="I62" s="1">
+        <v>57.040818477391</v>
+      </c>
+      <c r="J62">
+        <v>0.0</v>
+      </c>
+      <c r="K62">
+        <v>0.0</v>
+      </c>
+      <c r="L62" s="1">
+        <v>1481866.2</v>
+      </c>
+      <c r="M62" s="1">
+        <v>1481866.2</v>
+      </c>
+      <c r="N62" s="1">
+        <v>1.25</v>
+      </c>
+      <c r="O62">
+        <v>1</v>
+      </c>
+      <c r="Z62" t="s">
         <v>160</v>
-      </c>
-[...43 lines deleted...]
-        <v>159</v>
       </c>
     </row>
     <row r="63" spans="1:26">
       <c r="A63" t="s">
+        <v>163</v>
+      </c>
+      <c r="B63" s="1">
+        <v>6777.0</v>
+      </c>
+      <c r="C63" s="1">
+        <v>595.19</v>
+      </c>
+      <c r="D63" s="1">
+        <v>711.63121882839</v>
+      </c>
+      <c r="E63" t="s">
+        <v>11</v>
+      </c>
+      <c r="F63">
+        <v>1.14</v>
+      </c>
+      <c r="G63" s="1">
+        <v>4114501.0</v>
+      </c>
+      <c r="H63" s="1">
+        <v>-569723.23</v>
+      </c>
+      <c r="I63" s="1">
+        <v>-13.846715069458</v>
+      </c>
+      <c r="J63">
+        <v>0.0</v>
+      </c>
+      <c r="K63">
+        <v>0.0</v>
+      </c>
+      <c r="L63" s="1">
+        <v>3544777.77</v>
+      </c>
+      <c r="M63" s="1">
+        <v>3544777.77</v>
+      </c>
+      <c r="N63" s="1">
+        <v>2.99</v>
+      </c>
+      <c r="O63">
+        <v>1</v>
+      </c>
+      <c r="Z63" t="s">
         <v>162</v>
-      </c>
-[...43 lines deleted...]
-        <v>161</v>
       </c>
     </row>
     <row r="64" spans="1:26">
       <c r="A64" t="s">
+        <v>165</v>
+      </c>
+      <c r="B64" s="1">
+        <v>1239.0</v>
+      </c>
+      <c r="C64" s="1">
+        <v>94.83</v>
+      </c>
+      <c r="D64" s="1">
+        <v>80.395496368039</v>
+      </c>
+      <c r="E64" t="s">
+        <v>11</v>
+      </c>
+      <c r="F64">
+        <v>1.14</v>
+      </c>
+      <c r="G64" s="1">
+        <v>85044.78</v>
+      </c>
+      <c r="H64" s="1">
+        <v>18210.66</v>
+      </c>
+      <c r="I64" s="1">
+        <v>21.413024996949</v>
+      </c>
+      <c r="J64">
+        <v>0.0</v>
+      </c>
+      <c r="K64">
+        <v>0.0</v>
+      </c>
+      <c r="L64" s="1">
+        <v>103255.44</v>
+      </c>
+      <c r="M64" s="1">
+        <v>103255.44</v>
+      </c>
+      <c r="N64" s="1">
+        <v>0.09</v>
+      </c>
+      <c r="O64">
+        <v>1</v>
+      </c>
+      <c r="Z64" t="s">
         <v>164</v>
-      </c>
-[...43 lines deleted...]
-        <v>163</v>
       </c>
     </row>
     <row r="65" spans="1:26">
       <c r="A65" t="s">
+        <v>167</v>
+      </c>
+      <c r="B65" s="1">
+        <v>3059.0</v>
+      </c>
+      <c r="C65" s="1">
+        <v>920.95</v>
+      </c>
+      <c r="D65" s="1">
+        <v>560.68593331154</v>
+      </c>
+      <c r="E65" t="s">
+        <v>11</v>
+      </c>
+      <c r="F65">
+        <v>1.14</v>
+      </c>
+      <c r="G65" s="1">
+        <v>1484802.72</v>
+      </c>
+      <c r="H65" s="1">
+        <v>990973.75</v>
+      </c>
+      <c r="I65" s="1">
+        <v>66.741105511983</v>
+      </c>
+      <c r="J65">
+        <v>0.0</v>
+      </c>
+      <c r="K65">
+        <v>0.0</v>
+      </c>
+      <c r="L65" s="1">
+        <v>2475776.47</v>
+      </c>
+      <c r="M65" s="1">
+        <v>2475776.47</v>
+      </c>
+      <c r="N65" s="1">
+        <v>2.09</v>
+      </c>
+      <c r="O65">
+        <v>1</v>
+      </c>
+      <c r="Z65" t="s">
         <v>166</v>
-      </c>
-[...43 lines deleted...]
-        <v>165</v>
       </c>
     </row>
     <row r="66" spans="1:26">
       <c r="A66" t="s">
-        <v>166</v>
+        <v>169</v>
       </c>
       <c r="B66" s="1">
-        <v>7938.0</v>
+        <v>17190.0</v>
       </c>
       <c r="C66" s="1">
-        <v>77.65</v>
+        <v>381.7</v>
       </c>
       <c r="D66" s="1">
-        <v>88.585575711766</v>
+        <v>489.55870040721</v>
       </c>
       <c r="E66" t="s">
         <v>11</v>
       </c>
       <c r="F66">
         <v>1.14</v>
       </c>
       <c r="G66" s="1">
-        <v>603749.98</v>
+        <v>7199324.72</v>
       </c>
       <c r="H66" s="1">
-        <v>-65092.55</v>
+        <v>-1433068.46</v>
       </c>
       <c r="I66" s="1">
-        <v>-10.781375098348</v>
+        <v>-19.905595534799</v>
       </c>
       <c r="J66">
         <v>0.0</v>
       </c>
       <c r="K66">
         <v>0.0</v>
       </c>
       <c r="L66" s="1">
-        <v>538657.43</v>
+        <v>5766256.26</v>
       </c>
       <c r="M66" s="1">
-        <v>538657.43</v>
+        <v>5766256.26</v>
       </c>
       <c r="N66" s="1">
-        <v>0.42</v>
+        <v>4.86</v>
       </c>
       <c r="O66">
         <v>1</v>
       </c>
       <c r="Z66" t="s">
-        <v>165</v>
+        <v>168</v>
       </c>
     </row>
     <row r="67" spans="1:26">
       <c r="A67" t="s">
-        <v>168</v>
+        <v>171</v>
       </c>
       <c r="B67" s="1">
-        <v>12181.0</v>
+        <v>4147.0</v>
       </c>
       <c r="C67" s="1">
-        <v>88.34</v>
+        <v>214.48</v>
       </c>
       <c r="D67" s="1">
-        <v>74.798555947788</v>
+        <v>144.26844707017</v>
       </c>
       <c r="E67" t="s">
         <v>11</v>
       </c>
       <c r="F67">
         <v>1.14</v>
       </c>
       <c r="G67" s="1">
-        <v>779514.45</v>
+        <v>510891.84</v>
       </c>
       <c r="H67" s="1">
-        <v>160859.18</v>
+        <v>270766.09</v>
       </c>
       <c r="I67" s="1">
-        <v>20.635817591322</v>
+        <v>52.998711038329</v>
       </c>
       <c r="J67">
         <v>0.0</v>
       </c>
       <c r="K67">
         <v>0.0</v>
       </c>
       <c r="L67" s="1">
-        <v>940373.63</v>
+        <v>781657.93</v>
       </c>
       <c r="M67" s="1">
-        <v>940373.63</v>
+        <v>781657.93</v>
       </c>
       <c r="N67" s="1">
-        <v>0.73</v>
+        <v>0.66</v>
       </c>
       <c r="O67">
         <v>1</v>
       </c>
       <c r="Z67" t="s">
-        <v>167</v>
+        <v>170</v>
       </c>
     </row>
     <row r="68" spans="1:26">
       <c r="A68" t="s">
-        <v>170</v>
+        <v>173</v>
       </c>
       <c r="B68" s="1">
-        <v>30757.0</v>
+        <v>1569.0</v>
       </c>
       <c r="C68" s="1">
-        <v>194.83</v>
+        <v>70.09</v>
       </c>
       <c r="D68" s="1">
-        <v>85.334505966121</v>
+        <v>43.225474824729</v>
       </c>
       <c r="E68" t="s">
         <v>11</v>
       </c>
       <c r="F68">
         <v>1.14</v>
       </c>
       <c r="G68" s="1">
-        <v>2465459.21</v>
+        <v>61537.59</v>
       </c>
       <c r="H68" s="1">
-        <v>2771267.44</v>
+        <v>35106.41</v>
       </c>
       <c r="I68" s="1">
-        <v>112.40370267574</v>
+        <v>57.048724202557</v>
       </c>
       <c r="J68">
         <v>0.0</v>
       </c>
       <c r="K68">
         <v>0.0</v>
       </c>
       <c r="L68" s="1">
-        <v>5236726.65</v>
+        <v>96644.0</v>
       </c>
       <c r="M68" s="1">
-        <v>5236726.65</v>
+        <v>96644.0</v>
       </c>
       <c r="N68" s="1">
-        <v>4.05</v>
+        <v>0.08</v>
       </c>
       <c r="O68">
         <v>1</v>
       </c>
       <c r="Z68" t="s">
-        <v>169</v>
+        <v>172</v>
       </c>
     </row>
     <row r="69" spans="1:26">
       <c r="A69" t="s">
-        <v>170</v>
+        <v>173</v>
       </c>
       <c r="B69" s="1">
-        <v>29169.0</v>
+        <v>7431.0</v>
       </c>
       <c r="C69" s="1">
-        <v>194.83</v>
+        <v>70.09</v>
       </c>
       <c r="D69" s="1">
-        <v>153.04213822894</v>
+        <v>88.585575292693</v>
       </c>
       <c r="E69" t="s">
         <v>11</v>
       </c>
       <c r="F69">
         <v>1.14</v>
       </c>
       <c r="G69" s="1">
-        <v>3818723.63</v>
+        <v>565188.47</v>
       </c>
       <c r="H69" s="1">
-        <v>1147628.08</v>
+        <v>-107469.17</v>
       </c>
       <c r="I69" s="1">
-        <v>30.052661339098</v>
+        <v>-19.014749186232</v>
       </c>
       <c r="J69">
         <v>0.0</v>
       </c>
       <c r="K69">
         <v>0.0</v>
       </c>
       <c r="L69" s="1">
-        <v>4966351.71</v>
+        <v>457719.3</v>
       </c>
       <c r="M69" s="1">
-        <v>4966351.71</v>
+        <v>457719.3</v>
       </c>
       <c r="N69" s="1">
-        <v>3.84</v>
+        <v>0.39</v>
       </c>
       <c r="O69">
         <v>1</v>
       </c>
       <c r="Z69" t="s">
-        <v>169</v>
+        <v>172</v>
       </c>
     </row>
     <row r="70" spans="1:26">
       <c r="A70" t="s">
-        <v>172</v>
+        <v>175</v>
       </c>
       <c r="B70" s="1">
-        <v>3384.0</v>
+        <v>9901.0</v>
       </c>
       <c r="C70" s="1">
-        <v>141.42</v>
+        <v>89.78</v>
       </c>
       <c r="D70" s="1">
-        <v>90.717895981087</v>
+        <v>74.798555701444</v>
       </c>
       <c r="E70" t="s">
         <v>11</v>
       </c>
       <c r="F70">
         <v>1.14</v>
       </c>
       <c r="G70" s="1">
-        <v>261495.26</v>
+        <v>633607.47</v>
       </c>
       <c r="H70" s="1">
-        <v>156721.36</v>
+        <v>147578.73</v>
       </c>
       <c r="I70" s="1">
-        <v>59.932772777602</v>
+        <v>23.29182293258</v>
       </c>
       <c r="J70">
         <v>0.0</v>
       </c>
       <c r="K70">
         <v>0.0</v>
       </c>
       <c r="L70" s="1">
-        <v>418216.62</v>
+        <v>781186.2</v>
       </c>
       <c r="M70" s="1">
-        <v>418216.62</v>
+        <v>781186.2</v>
       </c>
       <c r="N70" s="1">
-        <v>0.32</v>
+        <v>0.66</v>
       </c>
       <c r="O70">
         <v>1</v>
       </c>
       <c r="Z70" t="s">
-        <v>171</v>
+        <v>174</v>
       </c>
     </row>
     <row r="71" spans="1:26">
       <c r="A71" t="s">
-        <v>174</v>
+        <v>177</v>
       </c>
       <c r="B71" s="1">
-        <v>37996.0</v>
+        <v>2184.0</v>
       </c>
       <c r="C71" s="1">
-        <v>36.83</v>
+        <v>151.79</v>
       </c>
       <c r="D71" s="1">
-        <v>42.477591588588</v>
+        <v>155.64811813187</v>
       </c>
       <c r="E71" t="s">
         <v>11</v>
       </c>
       <c r="F71">
         <v>1.14</v>
       </c>
       <c r="G71" s="1">
-        <v>1372686.52</v>
+        <v>298006.04</v>
       </c>
       <c r="H71" s="1">
-        <v>-149761.87</v>
+        <v>-6671.69</v>
       </c>
       <c r="I71" s="1">
-        <v>-10.910128992889</v>
+        <v>-2.2387767711017</v>
       </c>
       <c r="J71">
-        <v>0.0</v>
+        <v>0.14</v>
       </c>
       <c r="K71">
-        <v>0.0</v>
+        <v>302.3</v>
       </c>
       <c r="L71" s="1">
-        <v>1222924.65</v>
+        <v>291334.35</v>
       </c>
       <c r="M71" s="1">
-        <v>1222924.65</v>
+        <v>291636.65</v>
       </c>
       <c r="N71" s="1">
-        <v>0.95</v>
+        <v>0.25</v>
       </c>
       <c r="O71">
         <v>1</v>
       </c>
       <c r="Z71" t="s">
-        <v>173</v>
+        <v>176</v>
       </c>
     </row>
     <row r="72" spans="1:26">
       <c r="A72" t="s">
-        <v>176</v>
+        <v>179</v>
       </c>
       <c r="B72" s="1">
-        <v>3933.0</v>
+        <v>30757.0</v>
       </c>
       <c r="C72" s="1">
-        <v>140.27</v>
+        <v>206.84</v>
       </c>
       <c r="D72" s="1">
-        <v>178.75728197305</v>
+        <v>85.334505966121</v>
       </c>
       <c r="E72" t="s">
         <v>11</v>
       </c>
       <c r="F72">
         <v>1.14</v>
       </c>
       <c r="G72" s="1">
-        <v>599310.51</v>
+        <v>2465459.21</v>
       </c>
       <c r="H72" s="1">
-        <v>-117197.51</v>
+        <v>3125346.55</v>
       </c>
       <c r="I72" s="1">
-        <v>-19.555390410223</v>
+        <v>126.76529132275</v>
       </c>
       <c r="J72">
         <v>0.0</v>
       </c>
       <c r="K72">
         <v>0.0</v>
       </c>
       <c r="L72" s="1">
-        <v>482113.0</v>
+        <v>5590805.76</v>
       </c>
       <c r="M72" s="1">
-        <v>482113.0</v>
+        <v>5590805.76</v>
       </c>
       <c r="N72" s="1">
-        <v>0.37</v>
+        <v>4.71</v>
       </c>
       <c r="O72">
         <v>1</v>
       </c>
       <c r="Z72" t="s">
-        <v>175</v>
+        <v>178</v>
       </c>
     </row>
     <row r="73" spans="1:26">
       <c r="A73" t="s">
+        <v>179</v>
+      </c>
+      <c r="B73" s="1">
+        <v>24106.0</v>
+      </c>
+      <c r="C73" s="1">
+        <v>206.84</v>
+      </c>
+      <c r="D73" s="1">
+        <v>153.04213805692</v>
+      </c>
+      <c r="E73" t="s">
+        <v>11</v>
+      </c>
+      <c r="F73">
+        <v>1.14</v>
+      </c>
+      <c r="G73" s="1">
+        <v>3155889.88</v>
+      </c>
+      <c r="H73" s="1">
+        <v>1225940.72</v>
+      </c>
+      <c r="I73" s="1">
+        <v>38.84611842033</v>
+      </c>
+      <c r="J73">
+        <v>0.0</v>
+      </c>
+      <c r="K73">
+        <v>0.0</v>
+      </c>
+      <c r="L73" s="1">
+        <v>4381830.6</v>
+      </c>
+      <c r="M73" s="1">
+        <v>4381830.6</v>
+      </c>
+      <c r="N73" s="1">
+        <v>3.69</v>
+      </c>
+      <c r="O73">
+        <v>1</v>
+      </c>
+      <c r="Z73" t="s">
         <v>178</v>
-      </c>
-[...43 lines deleted...]
-        <v>177</v>
       </c>
     </row>
     <row r="74" spans="1:26">
       <c r="A74" t="s">
+        <v>181</v>
+      </c>
+      <c r="B74" s="1">
+        <v>3296.0</v>
+      </c>
+      <c r="C74" s="1">
+        <v>138.5</v>
+      </c>
+      <c r="D74" s="1">
+        <v>90.717897451456</v>
+      </c>
+      <c r="E74" t="s">
+        <v>11</v>
+      </c>
+      <c r="F74">
+        <v>1.14</v>
+      </c>
+      <c r="G74" s="1">
+        <v>254695.15</v>
+      </c>
+      <c r="H74" s="1">
+        <v>146478.94</v>
+      </c>
+      <c r="I74" s="1">
+        <v>57.511475974317</v>
+      </c>
+      <c r="J74">
+        <v>0.0</v>
+      </c>
+      <c r="K74">
+        <v>0.0</v>
+      </c>
+      <c r="L74" s="1">
+        <v>401174.09</v>
+      </c>
+      <c r="M74" s="1">
+        <v>401174.09</v>
+      </c>
+      <c r="N74" s="1">
+        <v>0.34</v>
+      </c>
+      <c r="O74">
+        <v>1</v>
+      </c>
+      <c r="Z74" t="s">
         <v>180</v>
-      </c>
-[...43 lines deleted...]
-        <v>179</v>
       </c>
     </row>
     <row r="75" spans="1:26">
       <c r="A75" t="s">
+        <v>183</v>
+      </c>
+      <c r="B75" s="1">
+        <v>33057.0</v>
+      </c>
+      <c r="C75" s="1">
+        <v>35.82</v>
+      </c>
+      <c r="D75" s="1">
+        <v>42.477591432979</v>
+      </c>
+      <c r="E75" t="s">
+        <v>11</v>
+      </c>
+      <c r="F75">
+        <v>1.14</v>
+      </c>
+      <c r="G75" s="1">
+        <v>1194254.61</v>
+      </c>
+      <c r="H75" s="1">
+        <v>-153651.97</v>
+      </c>
+      <c r="I75" s="1">
+        <v>-12.865930657785</v>
+      </c>
+      <c r="J75">
+        <v>0.0</v>
+      </c>
+      <c r="K75">
+        <v>0.0</v>
+      </c>
+      <c r="L75" s="1">
+        <v>1040602.64</v>
+      </c>
+      <c r="M75" s="1">
+        <v>1040602.64</v>
+      </c>
+      <c r="N75" s="1">
+        <v>0.88</v>
+      </c>
+      <c r="O75">
+        <v>1</v>
+      </c>
+      <c r="Z75" t="s">
         <v>182</v>
-      </c>
-[...43 lines deleted...]
-        <v>181</v>
       </c>
     </row>
     <row r="76" spans="1:26">
       <c r="A76" t="s">
+        <v>185</v>
+      </c>
+      <c r="B76" s="1">
+        <v>3627.0</v>
+      </c>
+      <c r="C76" s="1">
+        <v>114.99</v>
+      </c>
+      <c r="D76" s="1">
+        <v>178.75728149986</v>
+      </c>
+      <c r="E76" t="s">
+        <v>11</v>
+      </c>
+      <c r="F76">
+        <v>1.14</v>
+      </c>
+      <c r="G76" s="1">
+        <v>552682.23</v>
+      </c>
+      <c r="H76" s="1">
+        <v>-186157.29</v>
+      </c>
+      <c r="I76" s="1">
+        <v>-33.682517710041</v>
+      </c>
+      <c r="J76">
+        <v>0.0</v>
+      </c>
+      <c r="K76">
+        <v>0.0</v>
+      </c>
+      <c r="L76" s="1">
+        <v>366524.94</v>
+      </c>
+      <c r="M76" s="1">
+        <v>366524.94</v>
+      </c>
+      <c r="N76" s="1">
+        <v>0.31</v>
+      </c>
+      <c r="O76">
+        <v>1</v>
+      </c>
+      <c r="Z76" t="s">
         <v>184</v>
-      </c>
-[...43 lines deleted...]
-        <v>183</v>
       </c>
     </row>
     <row r="77" spans="1:26">
       <c r="A77" t="s">
+        <v>187</v>
+      </c>
+      <c r="B77" s="1">
+        <v>10108.0</v>
+      </c>
+      <c r="C77" s="1">
+        <v>122.92</v>
+      </c>
+      <c r="D77" s="1">
+        <v>137.26914721013</v>
+      </c>
+      <c r="E77" t="s">
+        <v>11</v>
+      </c>
+      <c r="F77">
+        <v>1.14</v>
+      </c>
+      <c r="G77" s="1">
+        <v>1180286.99</v>
+      </c>
+      <c r="H77" s="1">
+        <v>-88384.93</v>
+      </c>
+      <c r="I77" s="1">
+        <v>-7.4884270307851</v>
+      </c>
+      <c r="J77">
+        <v>0.0</v>
+      </c>
+      <c r="K77">
+        <v>0.0</v>
+      </c>
+      <c r="L77" s="1">
+        <v>1091902.06</v>
+      </c>
+      <c r="M77" s="1">
+        <v>1091902.06</v>
+      </c>
+      <c r="N77" s="1">
+        <v>0.92</v>
+      </c>
+      <c r="O77">
+        <v>1</v>
+      </c>
+      <c r="Z77" t="s">
         <v>186</v>
-      </c>
-[...43 lines deleted...]
-        <v>185</v>
       </c>
     </row>
     <row r="78" spans="1:26">
       <c r="A78" t="s">
+        <v>189</v>
+      </c>
+      <c r="B78" s="1">
+        <v>1729.0</v>
+      </c>
+      <c r="C78" s="1">
+        <v>323.79</v>
+      </c>
+      <c r="D78" s="1">
+        <v>182.01164835165</v>
+      </c>
+      <c r="E78" t="s">
+        <v>11</v>
+      </c>
+      <c r="F78">
+        <v>1.14</v>
+      </c>
+      <c r="G78" s="1">
+        <v>270520.68</v>
+      </c>
+      <c r="H78" s="1">
+        <v>221467.11</v>
+      </c>
+      <c r="I78" s="1">
+        <v>81.866979633498</v>
+      </c>
+      <c r="J78">
+        <v>0.0</v>
+      </c>
+      <c r="K78">
+        <v>0.0</v>
+      </c>
+      <c r="L78" s="1">
+        <v>491987.79</v>
+      </c>
+      <c r="M78" s="1">
+        <v>491987.79</v>
+      </c>
+      <c r="N78" s="1">
+        <v>0.41</v>
+      </c>
+      <c r="O78">
+        <v>1</v>
+      </c>
+      <c r="Z78" t="s">
         <v>188</v>
-      </c>
-[...43 lines deleted...]
-        <v>187</v>
       </c>
     </row>
     <row r="79" spans="1:26">
       <c r="A79" t="s">
+        <v>191</v>
+      </c>
+      <c r="B79" s="1">
+        <v>1332.0</v>
+      </c>
+      <c r="C79" s="1">
+        <v>987.54</v>
+      </c>
+      <c r="D79" s="1">
+        <v>916.98606606607</v>
+      </c>
+      <c r="E79" t="s">
+        <v>11</v>
+      </c>
+      <c r="F79">
+        <v>1.14</v>
+      </c>
+      <c r="G79" s="1">
+        <v>1048131.21</v>
+      </c>
+      <c r="H79" s="1">
+        <v>107860.77</v>
+      </c>
+      <c r="I79" s="1">
+        <v>10.2907697978</v>
+      </c>
+      <c r="J79">
+        <v>0.0</v>
+      </c>
+      <c r="K79">
+        <v>0.0</v>
+      </c>
+      <c r="L79" s="1">
+        <v>1155991.98</v>
+      </c>
+      <c r="M79" s="1">
+        <v>1155991.98</v>
+      </c>
+      <c r="N79" s="1">
+        <v>0.97</v>
+      </c>
+      <c r="O79">
+        <v>1</v>
+      </c>
+      <c r="Z79" t="s">
         <v>190</v>
-      </c>
-[...43 lines deleted...]
-        <v>189</v>
       </c>
     </row>
     <row r="80" spans="1:26">
       <c r="A80" t="s">
+        <v>193</v>
+      </c>
+      <c r="B80" s="1">
+        <v>8610.0</v>
+      </c>
+      <c r="C80" s="1">
+        <v>147.41</v>
+      </c>
+      <c r="D80" s="1">
+        <v>158.59507200929</v>
+      </c>
+      <c r="E80" t="s">
+        <v>11</v>
+      </c>
+      <c r="F80">
+        <v>1.14</v>
+      </c>
+      <c r="G80" s="1">
+        <v>1165827.73</v>
+      </c>
+      <c r="H80" s="1">
+        <v>-50439.65</v>
+      </c>
+      <c r="I80" s="1">
+        <v>-4.3265097151189</v>
+      </c>
+      <c r="J80">
+        <v>0.67</v>
+      </c>
+      <c r="K80" t="s">
+        <v>194</v>
+      </c>
+      <c r="L80" s="1">
+        <v>1115388.08</v>
+      </c>
+      <c r="M80" s="1">
+        <v>1121153.43</v>
+      </c>
+      <c r="N80" s="1">
+        <v>0.94</v>
+      </c>
+      <c r="O80">
+        <v>1</v>
+      </c>
+      <c r="Z80" t="s">
         <v>192</v>
-      </c>
-[...43 lines deleted...]
-        <v>191</v>
       </c>
     </row>
     <row r="81" spans="1:26">
       <c r="A81" t="s">
-        <v>194</v>
+        <v>196</v>
       </c>
       <c r="B81" s="1">
-        <v>1862.0</v>
+        <v>2976.0</v>
       </c>
       <c r="C81" s="1">
-        <v>112.73</v>
+        <v>213.83</v>
       </c>
       <c r="D81" s="1">
-        <v>110.38685821697</v>
+        <v>254.02156922043</v>
       </c>
       <c r="E81" t="s">
         <v>11</v>
       </c>
       <c r="F81">
         <v>1.14</v>
       </c>
       <c r="G81" s="1">
-        <v>174466.0</v>
+        <v>646264.83</v>
       </c>
       <c r="H81" s="1">
-        <v>8967.77</v>
+        <v>-87025.81</v>
       </c>
       <c r="I81" s="1">
-        <v>5.1401247234418</v>
+        <v>-13.465967194904</v>
       </c>
       <c r="J81">
         <v>0.0</v>
       </c>
       <c r="K81">
         <v>0.0</v>
       </c>
       <c r="L81" s="1">
-        <v>183433.77</v>
+        <v>559239.02</v>
       </c>
       <c r="M81" s="1">
-        <v>183433.77</v>
+        <v>559239.02</v>
       </c>
       <c r="N81" s="1">
-        <v>0.14</v>
+        <v>0.47</v>
       </c>
       <c r="O81">
         <v>1</v>
       </c>
       <c r="Z81" t="s">
-        <v>193</v>
+        <v>195</v>
       </c>
     </row>
     <row r="82" spans="1:26">
       <c r="A82" t="s">
-        <v>196</v>
+        <v>198</v>
       </c>
       <c r="B82" s="1">
-        <v>4886.0</v>
+        <v>5218.0</v>
       </c>
       <c r="C82" s="1">
-        <v>199.25</v>
+        <v>147.63</v>
       </c>
       <c r="D82" s="1">
-        <v>199.4304257061</v>
+        <v>108.40553085473</v>
       </c>
       <c r="E82" t="s">
         <v>11</v>
       </c>
       <c r="F82">
         <v>1.14</v>
       </c>
       <c r="G82" s="1">
-        <v>831038.94</v>
+        <v>483017.52</v>
       </c>
       <c r="H82" s="1">
-        <v>19730.53</v>
+        <v>193960.54</v>
       </c>
       <c r="I82" s="1">
-        <v>2.3742004195375</v>
+        <v>40.156005107227</v>
       </c>
       <c r="J82">
         <v>0.0</v>
       </c>
       <c r="K82">
         <v>0.0</v>
       </c>
       <c r="L82" s="1">
-        <v>850769.47</v>
+        <v>676978.06</v>
       </c>
       <c r="M82" s="1">
-        <v>850769.47</v>
+        <v>676978.06</v>
       </c>
       <c r="N82" s="1">
-        <v>0.66</v>
+        <v>0.57</v>
       </c>
       <c r="O82">
         <v>1</v>
       </c>
       <c r="Z82" t="s">
-        <v>195</v>
+        <v>197</v>
       </c>
     </row>
     <row r="83" spans="1:26">
       <c r="A83" t="s">
-        <v>198</v>
+        <v>200</v>
       </c>
       <c r="B83" s="1">
-        <v>9935.0</v>
+        <v>7185.0</v>
       </c>
       <c r="C83" s="1">
-        <v>83.64</v>
+        <v>79.81</v>
       </c>
       <c r="D83" s="1">
-        <v>75.061300452944</v>
+        <v>82.103603340292</v>
       </c>
       <c r="E83" t="s">
         <v>11</v>
       </c>
       <c r="F83">
         <v>1.14</v>
       </c>
       <c r="G83" s="1">
-        <v>657555.79</v>
+        <v>512098.28</v>
       </c>
       <c r="H83" s="1">
-        <v>68620.39</v>
+        <v>-8156.94</v>
       </c>
       <c r="I83" s="1">
-        <v>10.435675731788</v>
+        <v>-1.592846591869</v>
       </c>
       <c r="J83">
         <v>0.0</v>
       </c>
       <c r="K83">
         <v>0.0</v>
       </c>
       <c r="L83" s="1">
-        <v>726176.18</v>
+        <v>503941.34</v>
       </c>
       <c r="M83" s="1">
-        <v>726176.18</v>
+        <v>503941.34</v>
       </c>
       <c r="N83" s="1">
-        <v>0.56</v>
+        <v>0.42</v>
       </c>
       <c r="O83">
         <v>1</v>
       </c>
       <c r="Z83" t="s">
-        <v>197</v>
+        <v>199</v>
       </c>
     </row>
     <row r="84" spans="1:26">
       <c r="A84" t="s">
-        <v>200</v>
+        <v>202</v>
       </c>
       <c r="B84" s="1">
-        <v>522.0</v>
+        <v>4613.0</v>
       </c>
       <c r="C84" s="1">
-        <v>1745.0</v>
+        <v>212.79</v>
       </c>
       <c r="D84" s="1">
-        <v>1710.8974712644</v>
+        <v>199.43042705398</v>
       </c>
       <c r="E84" t="s">
         <v>11</v>
       </c>
       <c r="F84">
         <v>1.14</v>
       </c>
       <c r="G84" s="1">
-        <v>773425.15</v>
+        <v>784605.54</v>
       </c>
       <c r="H84" s="1">
-        <v>22598.62</v>
+        <v>78036.41</v>
       </c>
       <c r="I84" s="1">
-        <v>2.9218884335478</v>
+        <v>9.9459417531005</v>
       </c>
       <c r="J84">
         <v>0.0</v>
       </c>
       <c r="K84">
         <v>0.0</v>
       </c>
       <c r="L84" s="1">
-        <v>796023.77</v>
+        <v>862641.95</v>
       </c>
       <c r="M84" s="1">
-        <v>796023.77</v>
+        <v>862641.95</v>
       </c>
       <c r="N84" s="1">
-        <v>0.62</v>
+        <v>0.73</v>
       </c>
       <c r="O84">
         <v>1</v>
       </c>
       <c r="Z84" t="s">
-        <v>199</v>
+        <v>201</v>
       </c>
     </row>
     <row r="85" spans="1:26">
       <c r="A85" t="s">
-        <v>202</v>
+        <v>204</v>
       </c>
       <c r="B85" s="1">
-        <v>528.0</v>
+        <v>4942.0</v>
       </c>
       <c r="C85" s="1">
-        <v>820.16</v>
+        <v>73.24</v>
       </c>
       <c r="D85" s="1">
-        <v>783.0390719697</v>
+        <v>75.061301092675</v>
       </c>
       <c r="E85" t="s">
         <v>11</v>
       </c>
       <c r="F85">
         <v>1.14</v>
       </c>
       <c r="G85" s="1">
-        <v>354411.09</v>
+        <v>327090.16</v>
       </c>
       <c r="H85" s="1">
-        <v>24025.05</v>
+        <v>-9002.38</v>
       </c>
       <c r="I85" s="1">
-        <v>6.7788651873168</v>
+        <v>-2.7522625565991</v>
       </c>
       <c r="J85">
-        <v>0.93</v>
+        <v>0.0</v>
       </c>
       <c r="K85">
-        <v>491.81</v>
+        <v>0.0</v>
       </c>
       <c r="L85" s="1">
-        <v>378436.14</v>
+        <v>318087.78</v>
       </c>
       <c r="M85" s="1">
-        <v>378927.95</v>
+        <v>318087.78</v>
       </c>
       <c r="N85" s="1">
-        <v>0.29</v>
+        <v>0.27</v>
       </c>
       <c r="O85">
         <v>1</v>
       </c>
       <c r="Z85" t="s">
-        <v>201</v>
+        <v>203</v>
       </c>
     </row>
     <row r="86" spans="1:26">
       <c r="A86" t="s">
-        <v>204</v>
+        <v>206</v>
       </c>
       <c r="B86" s="1">
-        <v>10556.0</v>
+        <v>716.0</v>
       </c>
       <c r="C86" s="1">
-        <v>45.13</v>
+        <v>1436.56</v>
       </c>
       <c r="D86" s="1">
-        <v>47.66482569155</v>
+        <v>1693.4040921788</v>
       </c>
       <c r="E86" t="s">
         <v>11</v>
       </c>
       <c r="F86">
         <v>1.14</v>
       </c>
       <c r="G86" s="1">
-        <v>432565.2</v>
+        <v>1053905.02</v>
       </c>
       <c r="H86" s="1">
-        <v>-16247.56</v>
+        <v>-149979.4</v>
       </c>
       <c r="I86" s="1">
-        <v>-3.7560950349219</v>
+        <v>-14.230826986667</v>
       </c>
       <c r="J86">
-        <v>0.09</v>
+        <v>0.0</v>
       </c>
       <c r="K86">
-        <v>953.6</v>
+        <v>0.0</v>
       </c>
       <c r="L86" s="1">
-        <v>416317.64</v>
+        <v>903925.62</v>
       </c>
       <c r="M86" s="1">
-        <v>417271.24</v>
+        <v>903925.62</v>
       </c>
       <c r="N86" s="1">
-        <v>0.32</v>
+        <v>0.76</v>
       </c>
       <c r="O86">
         <v>1</v>
       </c>
       <c r="Z86" t="s">
-        <v>203</v>
+        <v>205</v>
       </c>
     </row>
     <row r="87" spans="1:26">
       <c r="A87" t="s">
-        <v>206</v>
+        <v>208</v>
       </c>
       <c r="B87" s="1">
-        <v>3235.0</v>
+        <v>888.0</v>
       </c>
       <c r="C87" s="1">
-        <v>260.15</v>
+        <v>851.69</v>
       </c>
       <c r="D87" s="1">
-        <v>172.49292117465</v>
+        <v>838.37861486486</v>
       </c>
       <c r="E87" t="s">
         <v>11</v>
       </c>
       <c r="F87">
         <v>1.14</v>
       </c>
       <c r="G87" s="1">
-        <v>478484.11</v>
+        <v>644157.92</v>
       </c>
       <c r="H87" s="1">
-        <v>256974.47</v>
+        <v>20488.11</v>
       </c>
       <c r="I87" s="1">
-        <v>53.705956923</v>
+        <v>3.1806036010548</v>
       </c>
       <c r="J87">
         <v>0.0</v>
       </c>
       <c r="K87">
         <v>0.0</v>
       </c>
       <c r="L87" s="1">
-        <v>735458.58</v>
+        <v>664646.03</v>
       </c>
       <c r="M87" s="1">
-        <v>735458.58</v>
+        <v>664646.03</v>
       </c>
       <c r="N87" s="1">
-        <v>0.57</v>
+        <v>0.56</v>
       </c>
       <c r="O87">
         <v>1</v>
       </c>
       <c r="Z87" t="s">
-        <v>205</v>
+        <v>207</v>
       </c>
     </row>
     <row r="88" spans="1:26">
       <c r="A88" t="s">
-        <v>208</v>
+        <v>210</v>
       </c>
       <c r="B88" s="1">
-        <v>3316.0</v>
+        <v>10283.0</v>
       </c>
       <c r="C88" s="1">
-        <v>326.54</v>
+        <v>52.42</v>
       </c>
       <c r="D88" s="1">
-        <v>326.98577201448</v>
+        <v>47.664825440047</v>
       </c>
       <c r="E88" t="s">
         <v>11</v>
       </c>
       <c r="F88">
         <v>1.14</v>
       </c>
       <c r="G88" s="1">
-        <v>927861.42</v>
+        <v>421378.17</v>
       </c>
       <c r="H88" s="1">
-        <v>18399.73</v>
+        <v>52332.05</v>
       </c>
       <c r="I88" s="1">
-        <v>1.983025654844</v>
+        <v>12.419259877653</v>
       </c>
       <c r="J88">
-        <v>0.55</v>
-[...1 lines deleted...]
-      <c r="K88" t="s">
+        <v>0.0</v>
+      </c>
+      <c r="K88">
+        <v>0.0</v>
+      </c>
+      <c r="L88" s="1">
+        <v>473710.22</v>
+      </c>
+      <c r="M88" s="1">
+        <v>473710.22</v>
+      </c>
+      <c r="N88" s="1">
+        <v>0.4</v>
+      </c>
+      <c r="O88">
+        <v>1</v>
+      </c>
+      <c r="Z88" t="s">
         <v>209</v>
-      </c>
-[...13 lines deleted...]
-        <v>207</v>
       </c>
     </row>
     <row r="89" spans="1:26">
       <c r="A89" t="s">
+        <v>212</v>
+      </c>
+      <c r="B89" s="1">
+        <v>2503.0</v>
+      </c>
+      <c r="C89" s="1">
+        <v>268.06</v>
+      </c>
+      <c r="D89" s="1">
+        <v>172.49292049541</v>
+      </c>
+      <c r="E89" t="s">
+        <v>11</v>
+      </c>
+      <c r="F89">
+        <v>1.14</v>
+      </c>
+      <c r="G89" s="1">
+        <v>370215.06</v>
+      </c>
+      <c r="H89" s="1">
+        <v>219427.42</v>
+      </c>
+      <c r="I89" s="1">
+        <v>59.270257671311</v>
+      </c>
+      <c r="J89">
+        <v>0.0</v>
+      </c>
+      <c r="K89">
+        <v>0.0</v>
+      </c>
+      <c r="L89" s="1">
+        <v>589642.48</v>
+      </c>
+      <c r="M89" s="1">
+        <v>589642.48</v>
+      </c>
+      <c r="N89" s="1">
+        <v>0.5</v>
+      </c>
+      <c r="O89">
+        <v>1</v>
+      </c>
+      <c r="Z89" t="s">
         <v>211</v>
-      </c>
-[...43 lines deleted...]
-        <v>210</v>
       </c>
     </row>
     <row r="90" spans="1:26">
       <c r="A90" t="s">
+        <v>214</v>
+      </c>
+      <c r="B90" s="1">
+        <v>2827.0</v>
+      </c>
+      <c r="C90" s="1">
+        <v>330.25</v>
+      </c>
+      <c r="D90" s="1">
+        <v>326.98576936682</v>
+      </c>
+      <c r="E90" t="s">
+        <v>11</v>
+      </c>
+      <c r="F90">
+        <v>1.14</v>
+      </c>
+      <c r="G90" s="1">
+        <v>791032.64</v>
+      </c>
+      <c r="H90" s="1">
+        <v>29440.82</v>
+      </c>
+      <c r="I90" s="1">
+        <v>3.7218211374944</v>
+      </c>
+      <c r="J90">
+        <v>0.65</v>
+      </c>
+      <c r="K90" t="s">
+        <v>215</v>
+      </c>
+      <c r="L90" s="1">
+        <v>820473.46</v>
+      </c>
+      <c r="M90" s="1">
+        <v>822310.25</v>
+      </c>
+      <c r="N90" s="1">
+        <v>0.69</v>
+      </c>
+      <c r="O90">
+        <v>1</v>
+      </c>
+      <c r="Z90" t="s">
         <v>213</v>
-      </c>
-[...43 lines deleted...]
-        <v>212</v>
       </c>
     </row>
     <row r="91" spans="1:26">
       <c r="A91" t="s">
-        <v>215</v>
+        <v>217</v>
       </c>
       <c r="B91" s="1">
-        <v>5969.0</v>
+        <v>5023.0</v>
       </c>
       <c r="C91" s="1">
-        <v>393.45</v>
+        <v>180.09</v>
       </c>
       <c r="D91" s="1">
-        <v>335.33270732116</v>
+        <v>194.56943061915</v>
       </c>
       <c r="E91" t="s">
         <v>11</v>
       </c>
       <c r="F91">
         <v>1.14</v>
       </c>
       <c r="G91" s="1">
-        <v>1709164.49</v>
+        <v>854258.02</v>
       </c>
       <c r="H91" s="1">
-        <v>343184.59</v>
+        <v>-59291.79</v>
       </c>
       <c r="I91" s="1">
-        <v>20.079084956884</v>
+        <v>-6.9407355402996</v>
       </c>
       <c r="J91">
         <v>0.0</v>
       </c>
       <c r="K91">
         <v>0.0</v>
       </c>
       <c r="L91" s="1">
-        <v>2052349.08</v>
+        <v>794966.23</v>
       </c>
       <c r="M91" s="1">
-        <v>2052349.08</v>
+        <v>794966.23</v>
       </c>
       <c r="N91" s="1">
-        <v>1.59</v>
+        <v>0.67</v>
       </c>
       <c r="O91">
         <v>1</v>
       </c>
       <c r="Z91" t="s">
-        <v>214</v>
+        <v>216</v>
       </c>
     </row>
     <row r="92" spans="1:26">
       <c r="A92" t="s">
-        <v>217</v>
+        <v>219</v>
       </c>
       <c r="B92" s="1">
-        <v>2152.0</v>
+        <v>3540.0</v>
       </c>
       <c r="C92" s="1">
-        <v>293.08</v>
+        <v>281.33</v>
       </c>
       <c r="D92" s="1">
-        <v>219.4011802974</v>
+        <v>182.96879661017</v>
       </c>
       <c r="E92" t="s">
         <v>11</v>
       </c>
       <c r="F92">
         <v>1.14</v>
       </c>
       <c r="G92" s="1">
-        <v>403113.28</v>
+        <v>553947.81</v>
       </c>
       <c r="H92" s="1">
-        <v>148060.5</v>
+        <v>321268.11</v>
       </c>
       <c r="I92" s="1">
-        <v>36.729253871269</v>
+        <v>57.996097141353</v>
       </c>
       <c r="J92">
         <v>0.0</v>
       </c>
       <c r="K92">
         <v>0.0</v>
       </c>
       <c r="L92" s="1">
-        <v>551173.78</v>
+        <v>875215.92</v>
       </c>
       <c r="M92" s="1">
-        <v>551173.78</v>
+        <v>875215.92</v>
       </c>
       <c r="N92" s="1">
-        <v>0.43</v>
+        <v>0.74</v>
       </c>
       <c r="O92">
         <v>1</v>
       </c>
       <c r="Z92" t="s">
-        <v>216</v>
+        <v>218</v>
       </c>
     </row>
     <row r="93" spans="1:26">
       <c r="A93" t="s">
-        <v>219</v>
+        <v>221</v>
       </c>
       <c r="B93" s="1">
-        <v>2609.0</v>
+        <v>5635.0</v>
       </c>
       <c r="C93" s="1">
-        <v>523.44</v>
+        <v>313.03</v>
       </c>
       <c r="D93" s="1">
-        <v>427.74191644308</v>
+        <v>335.33270807453</v>
       </c>
       <c r="E93" t="s">
         <v>11</v>
       </c>
       <c r="F93">
         <v>1.14</v>
       </c>
       <c r="G93" s="1">
-        <v>953074.78</v>
+        <v>1613526.87</v>
       </c>
       <c r="H93" s="1">
-        <v>240366.59</v>
+        <v>-63369.52</v>
       </c>
       <c r="I93" s="1">
-        <v>25.220118614407</v>
+        <v>-3.9273916770906</v>
       </c>
       <c r="J93">
-        <v>0.29</v>
+        <v>0.0</v>
       </c>
       <c r="K93">
-        <v>767.37</v>
+        <v>0.0</v>
       </c>
       <c r="L93" s="1">
-        <v>1193441.37</v>
+        <v>1550157.35</v>
       </c>
       <c r="M93" s="1">
-        <v>1194208.74</v>
+        <v>1550157.35</v>
       </c>
       <c r="N93" s="1">
-        <v>0.92</v>
+        <v>1.31</v>
       </c>
       <c r="O93">
         <v>1</v>
       </c>
       <c r="Z93" t="s">
-        <v>218</v>
+        <v>220</v>
       </c>
     </row>
     <row r="94" spans="1:26">
       <c r="A94" t="s">
-        <v>221</v>
+        <v>223</v>
       </c>
       <c r="B94" s="1">
-        <v>2457.0</v>
+        <v>2096.0</v>
       </c>
       <c r="C94" s="1">
-        <v>154.26</v>
+        <v>279.58</v>
       </c>
       <c r="D94" s="1">
-        <v>148.79794464795</v>
+        <v>219.40117843512</v>
       </c>
       <c r="E94" t="s">
         <v>11</v>
       </c>
       <c r="F94">
         <v>1.14</v>
       </c>
       <c r="G94" s="1">
-        <v>307314.38</v>
+        <v>392623.34</v>
       </c>
       <c r="H94" s="1">
-        <v>23907.17</v>
+        <v>122360.12</v>
       </c>
       <c r="I94" s="1">
-        <v>7.7793853968044</v>
+        <v>31.164759588668</v>
       </c>
       <c r="J94">
         <v>0.0</v>
       </c>
       <c r="K94">
         <v>0.0</v>
       </c>
       <c r="L94" s="1">
-        <v>331221.55</v>
+        <v>514983.46</v>
       </c>
       <c r="M94" s="1">
-        <v>331221.55</v>
+        <v>514983.46</v>
       </c>
       <c r="N94" s="1">
-        <v>0.26</v>
+        <v>0.43</v>
       </c>
       <c r="O94">
         <v>1</v>
       </c>
       <c r="Z94" t="s">
-        <v>220</v>
+        <v>222</v>
       </c>
     </row>
     <row r="95" spans="1:26">
       <c r="A95" t="s">
-        <v>223</v>
+        <v>225</v>
       </c>
       <c r="B95" s="1">
-        <v>1894.0</v>
+        <v>2196.0</v>
       </c>
       <c r="C95" s="1">
-        <v>478.13</v>
+        <v>568.26</v>
       </c>
       <c r="D95" s="1">
-        <v>418.92536430834</v>
+        <v>427.74191712204</v>
       </c>
       <c r="E95" t="s">
         <v>11</v>
       </c>
       <c r="F95">
         <v>1.14</v>
       </c>
       <c r="G95" s="1">
-        <v>675905.5</v>
+        <v>802204.76</v>
       </c>
       <c r="H95" s="1">
-        <v>115476.32</v>
+        <v>294463.63</v>
       </c>
       <c r="I95" s="1">
-        <v>17.084684175525</v>
+        <v>36.706791667504</v>
       </c>
       <c r="J95">
-        <v>0.57</v>
-[...1 lines deleted...]
-      <c r="K95" t="s">
+        <v>0.0</v>
+      </c>
+      <c r="K95">
+        <v>0.0</v>
+      </c>
+      <c r="L95" s="1">
+        <v>1096668.39</v>
+      </c>
+      <c r="M95" s="1">
+        <v>1096668.39</v>
+      </c>
+      <c r="N95" s="1">
+        <v>0.92</v>
+      </c>
+      <c r="O95">
+        <v>1</v>
+      </c>
+      <c r="Z95" t="s">
         <v>224</v>
-      </c>
-[...13 lines deleted...]
-        <v>222</v>
       </c>
     </row>
     <row r="96" spans="1:26">
       <c r="A96" t="s">
+        <v>227</v>
+      </c>
+      <c r="B96" s="1">
+        <v>2393.0</v>
+      </c>
+      <c r="C96" s="1">
+        <v>154.22</v>
+      </c>
+      <c r="D96" s="1">
+        <v>148.79794400334</v>
+      </c>
+      <c r="E96" t="s">
+        <v>11</v>
+      </c>
+      <c r="F96">
+        <v>1.14</v>
+      </c>
+      <c r="G96" s="1">
+        <v>299309.45</v>
+      </c>
+      <c r="H96" s="1">
+        <v>25014.71</v>
+      </c>
+      <c r="I96" s="1">
+        <v>8.3574741793151</v>
+      </c>
+      <c r="J96">
+        <v>0.0</v>
+      </c>
+      <c r="K96">
+        <v>0.0</v>
+      </c>
+      <c r="L96" s="1">
+        <v>324324.16</v>
+      </c>
+      <c r="M96" s="1">
+        <v>324324.16</v>
+      </c>
+      <c r="N96" s="1">
+        <v>0.27</v>
+      </c>
+      <c r="O96">
+        <v>1</v>
+      </c>
+      <c r="Z96" t="s">
         <v>226</v>
-      </c>
-[...43 lines deleted...]
-        <v>225</v>
       </c>
     </row>
     <row r="97" spans="1:26">
       <c r="A97" t="s">
+        <v>229</v>
+      </c>
+      <c r="B97" s="1">
+        <v>1845.0</v>
+      </c>
+      <c r="C97" s="1">
+        <v>480.99</v>
+      </c>
+      <c r="D97" s="1">
+        <v>418.92536585366</v>
+      </c>
+      <c r="E97" t="s">
+        <v>11</v>
+      </c>
+      <c r="F97">
+        <v>1.14</v>
+      </c>
+      <c r="G97" s="1">
+        <v>658419.03</v>
+      </c>
+      <c r="H97" s="1">
+        <v>121461.93</v>
+      </c>
+      <c r="I97" s="1">
+        <v>18.447512065379</v>
+      </c>
+      <c r="J97">
+        <v>0.59</v>
+      </c>
+      <c r="K97" t="s">
+        <v>230</v>
+      </c>
+      <c r="L97" s="1">
+        <v>779880.96</v>
+      </c>
+      <c r="M97" s="1">
+        <v>780963.82</v>
+      </c>
+      <c r="N97" s="1">
+        <v>0.66</v>
+      </c>
+      <c r="O97">
+        <v>1</v>
+      </c>
+      <c r="Z97" t="s">
         <v>228</v>
-      </c>
-[...43 lines deleted...]
-        <v>227</v>
       </c>
     </row>
     <row r="98" spans="1:26">
       <c r="A98" t="s">
-        <v>230</v>
+        <v>232</v>
       </c>
       <c r="B98" s="1">
-        <v>2097.0</v>
+        <v>11828.0</v>
       </c>
       <c r="C98" s="1">
-        <v>425.36</v>
+        <v>65.94</v>
       </c>
       <c r="D98" s="1">
-        <v>309.12199809251</v>
+        <v>84.314064930673</v>
       </c>
       <c r="E98" t="s">
         <v>11</v>
       </c>
       <c r="F98">
         <v>1.14</v>
       </c>
       <c r="G98" s="1">
-        <v>552695.43</v>
+        <v>860085.55</v>
       </c>
       <c r="H98" s="1">
-        <v>226802.88</v>
+        <v>-174666.52</v>
       </c>
       <c r="I98" s="1">
-        <v>41.035779868851</v>
+        <v>-20.308040287388</v>
       </c>
       <c r="J98">
         <v>0.0</v>
       </c>
       <c r="K98">
         <v>0.0</v>
       </c>
       <c r="L98" s="1">
-        <v>779498.31</v>
+        <v>685419.03</v>
       </c>
       <c r="M98" s="1">
-        <v>779498.31</v>
+        <v>685419.03</v>
       </c>
       <c r="N98" s="1">
-        <v>0.6</v>
+        <v>0.58</v>
       </c>
       <c r="O98">
         <v>1</v>
       </c>
       <c r="Z98" t="s">
-        <v>229</v>
+        <v>231</v>
       </c>
     </row>
     <row r="99" spans="1:26">
       <c r="A99" t="s">
-        <v>232</v>
+        <v>234</v>
       </c>
       <c r="B99" s="1">
-        <v>1604.0</v>
+        <v>568.0</v>
       </c>
       <c r="C99" s="1">
-        <v>300.53</v>
+        <v>1141.59</v>
       </c>
       <c r="D99" s="1">
-        <v>236.48548004988</v>
+        <v>869.17823943662</v>
       </c>
       <c r="E99" t="s">
         <v>11</v>
       </c>
       <c r="F99">
         <v>1.14</v>
       </c>
       <c r="G99" s="1">
-        <v>326625.37</v>
+        <v>425479.52</v>
       </c>
       <c r="H99" s="1">
-        <v>94636.64</v>
+        <v>144362.4</v>
       </c>
       <c r="I99" s="1">
-        <v>28.974062853721</v>
+        <v>33.929341651979</v>
       </c>
       <c r="J99">
         <v>0.0</v>
       </c>
       <c r="K99">
         <v>0.0</v>
       </c>
       <c r="L99" s="1">
-        <v>421262.01</v>
+        <v>569841.92</v>
       </c>
       <c r="M99" s="1">
-        <v>421262.01</v>
+        <v>569841.92</v>
       </c>
       <c r="N99" s="1">
-        <v>0.33</v>
+        <v>0.48</v>
       </c>
       <c r="O99">
         <v>1</v>
       </c>
       <c r="Z99" t="s">
-        <v>231</v>
+        <v>233</v>
       </c>
     </row>
     <row r="100" spans="1:26">
       <c r="A100" t="s">
-        <v>234</v>
+        <v>236</v>
       </c>
       <c r="B100" s="1">
-        <v>1893.0</v>
+        <v>2043.0</v>
       </c>
       <c r="C100" s="1">
-        <v>362.13</v>
+        <v>420.74</v>
       </c>
       <c r="D100" s="1">
-        <v>305.71913365029</v>
+        <v>309.12199706314</v>
       </c>
       <c r="E100" t="s">
         <v>11</v>
       </c>
       <c r="F100">
         <v>1.14</v>
       </c>
       <c r="G100" s="1">
-        <v>494631.22</v>
+        <v>538462.93</v>
       </c>
       <c r="H100" s="1">
-        <v>104435.54</v>
+        <v>216938.97</v>
       </c>
       <c r="I100" s="1">
-        <v>21.113818897238</v>
+        <v>40.288561739988</v>
       </c>
       <c r="J100">
         <v>0.0</v>
       </c>
       <c r="K100">
         <v>0.0</v>
       </c>
       <c r="L100" s="1">
-        <v>599066.76</v>
+        <v>755401.9</v>
       </c>
       <c r="M100" s="1">
-        <v>599066.76</v>
+        <v>755401.9</v>
       </c>
       <c r="N100" s="1">
-        <v>0.46</v>
+        <v>0.64</v>
       </c>
       <c r="O100">
         <v>1</v>
       </c>
       <c r="Z100" t="s">
-        <v>233</v>
+        <v>235</v>
       </c>
     </row>
     <row r="101" spans="1:26">
       <c r="A101" t="s">
-        <v>234</v>
+        <v>238</v>
       </c>
       <c r="B101" s="1">
-        <v>4178.0</v>
+        <v>1736.0</v>
       </c>
       <c r="C101" s="1">
-        <v>362.13</v>
+        <v>355.74</v>
       </c>
       <c r="D101" s="1">
-        <v>194.01785543322</v>
+        <v>305.7191359447</v>
       </c>
       <c r="E101" t="s">
         <v>11</v>
       </c>
       <c r="F101">
         <v>1.14</v>
       </c>
       <c r="G101" s="1">
-        <v>727356.65</v>
+        <v>453607.92</v>
       </c>
       <c r="H101" s="1">
-        <v>594830.84</v>
+        <v>89115.2</v>
       </c>
       <c r="I101" s="1">
-        <v>81.779803621786</v>
+        <v>19.645865089834</v>
       </c>
       <c r="J101">
         <v>0.0</v>
       </c>
       <c r="K101">
         <v>0.0</v>
       </c>
       <c r="L101" s="1">
-        <v>1322187.49</v>
+        <v>542723.12</v>
       </c>
       <c r="M101" s="1">
-        <v>1322187.49</v>
+        <v>542723.12</v>
       </c>
       <c r="N101" s="1">
-        <v>1.02</v>
+        <v>0.46</v>
       </c>
       <c r="O101">
         <v>1</v>
       </c>
       <c r="Z101" t="s">
-        <v>233</v>
+        <v>237</v>
       </c>
     </row>
     <row r="102" spans="1:26">
       <c r="A102" t="s">
-        <v>236</v>
+        <v>238</v>
       </c>
       <c r="B102" s="1">
-        <v>4234.0</v>
+        <v>4178.0</v>
       </c>
       <c r="C102" s="1">
-        <v>111.84</v>
+        <v>355.74</v>
       </c>
       <c r="D102" s="1">
-        <v>98.554955125177</v>
+        <v>194.01785543322</v>
       </c>
       <c r="E102" t="s">
         <v>11</v>
       </c>
       <c r="F102">
         <v>1.14</v>
       </c>
       <c r="G102" s="1">
-        <v>356295.52</v>
+        <v>727356.65</v>
       </c>
       <c r="H102" s="1">
-        <v>57521.28</v>
+        <v>578805.33</v>
       </c>
       <c r="I102" s="1">
-        <v>16.144261370449</v>
+        <v>79.576550238456</v>
       </c>
       <c r="J102">
         <v>0.0</v>
       </c>
       <c r="K102">
         <v>0.0</v>
       </c>
       <c r="L102" s="1">
-        <v>413816.8</v>
+        <v>1306161.98</v>
       </c>
       <c r="M102" s="1">
-        <v>413816.8</v>
+        <v>1306161.98</v>
       </c>
       <c r="N102" s="1">
-        <v>0.32</v>
+        <v>1.1</v>
       </c>
       <c r="O102">
         <v>1</v>
       </c>
       <c r="Z102" t="s">
-        <v>235</v>
+        <v>237</v>
       </c>
     </row>
     <row r="103" spans="1:26">
       <c r="A103" t="s">
-        <v>238</v>
+        <v>240</v>
       </c>
       <c r="B103" s="1">
-        <v>6196.0</v>
+        <v>3371.0</v>
       </c>
       <c r="C103" s="1">
-        <v>94.5</v>
+        <v>109.47</v>
       </c>
       <c r="D103" s="1">
-        <v>84.136906068431</v>
+        <v>98.554954019579</v>
       </c>
       <c r="E103" t="s">
         <v>11</v>
       </c>
       <c r="F103">
         <v>1.14</v>
       </c>
       <c r="G103" s="1">
-        <v>441584.38</v>
+        <v>283673.17</v>
       </c>
       <c r="H103" s="1">
-        <v>70101.37</v>
+        <v>40628.94</v>
       </c>
       <c r="I103" s="1">
-        <v>15.874965957809</v>
+        <v>14.32244720218</v>
       </c>
       <c r="J103">
         <v>0.0</v>
       </c>
       <c r="K103">
         <v>0.0</v>
       </c>
       <c r="L103" s="1">
-        <v>511685.75</v>
+        <v>324302.11</v>
       </c>
       <c r="M103" s="1">
-        <v>511685.75</v>
+        <v>324302.11</v>
       </c>
       <c r="N103" s="1">
-        <v>0.4</v>
+        <v>0.27</v>
       </c>
       <c r="O103">
         <v>1</v>
       </c>
       <c r="Z103" t="s">
-        <v>237</v>
+        <v>239</v>
       </c>
     </row>
     <row r="104" spans="1:26">
       <c r="A104" t="s">
-        <v>240</v>
+        <v>242</v>
       </c>
       <c r="B104" s="1">
-        <v>7141.0</v>
+        <v>8409.0</v>
       </c>
       <c r="C104" s="1">
-        <v>85.51</v>
+        <v>84.18</v>
       </c>
       <c r="D104" s="1">
-        <v>80.722159361434</v>
+        <v>84.764491616126</v>
       </c>
       <c r="E104" t="s">
         <v>11</v>
       </c>
       <c r="F104">
         <v>1.14</v>
       </c>
       <c r="G104" s="1">
-        <v>492178.64</v>
+        <v>611295.71</v>
       </c>
       <c r="H104" s="1">
-        <v>41446.2</v>
+        <v>10788.5</v>
       </c>
       <c r="I104" s="1">
-        <v>8.4209668261914</v>
+        <v>1.7648577968918</v>
       </c>
       <c r="J104">
         <v>0.0</v>
       </c>
       <c r="K104">
         <v>0.0</v>
       </c>
       <c r="L104" s="1">
-        <v>533624.84</v>
+        <v>622084.21</v>
       </c>
       <c r="M104" s="1">
-        <v>533624.84</v>
+        <v>622084.21</v>
       </c>
       <c r="N104" s="1">
-        <v>0.41</v>
+        <v>0.52</v>
       </c>
       <c r="O104">
         <v>1</v>
       </c>
       <c r="Z104" t="s">
-        <v>239</v>
+        <v>241</v>
       </c>
     </row>
     <row r="105" spans="1:26">
       <c r="A105" t="s">
-        <v>242</v>
+        <v>244</v>
       </c>
       <c r="B105" s="1">
-        <v>3533.0</v>
+        <v>6512.0</v>
       </c>
       <c r="C105" s="1">
-        <v>236.06</v>
+        <v>86.31</v>
       </c>
       <c r="D105" s="1">
-        <v>185.86096801585</v>
+        <v>80.722159090909</v>
       </c>
       <c r="E105" t="s">
         <v>11</v>
       </c>
       <c r="F105">
         <v>1.14</v>
       </c>
       <c r="G105" s="1">
-        <v>561428.52</v>
+        <v>448826.12</v>
       </c>
       <c r="H105" s="1">
-        <v>167401.31</v>
+        <v>45110.71</v>
       </c>
       <c r="I105" s="1">
-        <v>29.817029957794</v>
+        <v>10.050821017279</v>
       </c>
       <c r="J105">
         <v>0.0</v>
       </c>
       <c r="K105">
         <v>0.0</v>
       </c>
       <c r="L105" s="1">
-        <v>728829.83</v>
+        <v>493936.83</v>
       </c>
       <c r="M105" s="1">
-        <v>728829.83</v>
+        <v>493936.83</v>
       </c>
       <c r="N105" s="1">
-        <v>0.56</v>
+        <v>0.42</v>
       </c>
       <c r="O105">
         <v>1</v>
       </c>
       <c r="Z105" t="s">
-        <v>241</v>
+        <v>243</v>
       </c>
     </row>
     <row r="106" spans="1:26">
       <c r="A106" t="s">
-        <v>244</v>
+        <v>246</v>
       </c>
       <c r="B106" s="1">
-        <v>15945.0</v>
+        <v>3442.0</v>
       </c>
       <c r="C106" s="1">
-        <v>73.14</v>
+        <v>252.07</v>
       </c>
       <c r="D106" s="1">
-        <v>71.152902477266</v>
+        <v>185.86096746078</v>
       </c>
       <c r="E106" t="s">
         <v>11</v>
       </c>
       <c r="F106">
         <v>1.14</v>
       </c>
       <c r="G106" s="1">
-        <v>970978.93</v>
+        <v>546967.72</v>
       </c>
       <c r="H106" s="1">
-        <v>48174.53</v>
+        <v>215511.36</v>
       </c>
       <c r="I106" s="1">
-        <v>4.9614392765454</v>
+        <v>39.401111275817</v>
       </c>
       <c r="J106">
         <v>0.0</v>
       </c>
       <c r="K106">
         <v>0.0</v>
       </c>
       <c r="L106" s="1">
-        <v>1019153.46</v>
+        <v>762479.08</v>
       </c>
       <c r="M106" s="1">
-        <v>1019153.46</v>
+        <v>762479.08</v>
       </c>
       <c r="N106" s="1">
-        <v>0.79</v>
+        <v>0.64</v>
       </c>
       <c r="O106">
         <v>1</v>
       </c>
       <c r="Z106" t="s">
-        <v>243</v>
+        <v>245</v>
       </c>
     </row>
     <row r="107" spans="1:26">
       <c r="A107" t="s">
-        <v>246</v>
+        <v>248</v>
       </c>
       <c r="B107" s="1">
-        <v>1787.0</v>
+        <v>11676.0</v>
       </c>
       <c r="C107" s="1">
-        <v>177.99</v>
+        <v>74.0</v>
       </c>
       <c r="D107" s="1">
-        <v>194.41940682708</v>
+        <v>71.152902535115</v>
       </c>
       <c r="E107" t="s">
         <v>11</v>
       </c>
       <c r="F107">
         <v>1.14</v>
       </c>
       <c r="G107" s="1">
-        <v>294205.69</v>
+        <v>711015.99</v>
       </c>
       <c r="H107" s="1">
-        <v>-16247.0</v>
+        <v>48298.54</v>
       </c>
       <c r="I107" s="1">
-        <v>-5.5223269135277</v>
+        <v>6.7928908321738</v>
       </c>
       <c r="J107">
         <v>0.0</v>
       </c>
       <c r="K107">
         <v>0.0</v>
       </c>
       <c r="L107" s="1">
-        <v>277958.69</v>
+        <v>759314.53</v>
       </c>
       <c r="M107" s="1">
-        <v>277958.69</v>
+        <v>759314.53</v>
       </c>
       <c r="N107" s="1">
-        <v>0.22</v>
+        <v>0.64</v>
       </c>
       <c r="O107">
         <v>1</v>
       </c>
       <c r="Z107" t="s">
-        <v>245</v>
+        <v>247</v>
       </c>
     </row>
     <row r="108" spans="1:26">
       <c r="A108" t="s">
-        <v>248</v>
+        <v>250</v>
       </c>
       <c r="B108" s="1">
-        <v>38583168.76</v>
+        <v>2396.0</v>
       </c>
       <c r="C108" s="1">
-        <v>1.1455</v>
+        <v>135.2</v>
       </c>
       <c r="D108" s="1">
-        <v>0.0</v>
+        <v>179.58874791319</v>
       </c>
       <c r="E108" t="s">
         <v>11</v>
       </c>
       <c r="F108">
         <v>1.14</v>
       </c>
       <c r="G108" s="1">
-        <v>0.0</v>
+        <v>367118.46</v>
       </c>
       <c r="H108" s="1">
-        <v>333939.73</v>
+        <v>-82436.85</v>
       </c>
       <c r="I108" s="1">
+        <v>-22.455108904085</v>
+      </c>
+      <c r="J108">
+        <v>0.0</v>
+      </c>
+      <c r="K108">
+        <v>0.0</v>
+      </c>
+      <c r="L108" s="1">
+        <v>284681.61</v>
+      </c>
+      <c r="M108" s="1">
+        <v>284681.61</v>
+      </c>
+      <c r="N108" s="1">
+        <v>0.24</v>
+      </c>
+      <c r="O108">
+        <v>1</v>
+      </c>
+      <c r="Z108" t="s">
+        <v>249</v>
+      </c>
+    </row>
+    <row r="109" spans="1:26">
+      <c r="A109" t="s">
+        <v>252</v>
+      </c>
+      <c r="B109" s="1">
+        <v>38135418.76</v>
+      </c>
+      <c r="C109" s="1">
+        <v>1.138</v>
+      </c>
+      <c r="D109" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="E109" t="s">
+        <v>11</v>
+      </c>
+      <c r="F109">
+        <v>1.14</v>
+      </c>
+      <c r="G109" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H109" s="1">
+        <v>84918.54</v>
+      </c>
+      <c r="I109" s="1">
         <v>0</v>
       </c>
-      <c r="J108">
-[...18 lines deleted...]
-        <v>247</v>
+      <c r="J109">
+        <v>0.0</v>
+      </c>
+      <c r="K109">
+        <v>0.0</v>
+      </c>
+      <c r="L109" s="1">
+        <v>84918.539999998</v>
+      </c>
+      <c r="M109" s="1">
+        <v>84918.539999998</v>
+      </c>
+      <c r="N109" s="1">
+        <v>0.07</v>
+      </c>
+      <c r="O109">
+        <v>1</v>
+      </c>
+      <c r="Z109" t="s">
+        <v>251</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">