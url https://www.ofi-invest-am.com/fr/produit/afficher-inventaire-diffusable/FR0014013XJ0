--- v3 (2026-07-24)
+++ v4 (2026-10-21)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="1" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Répartition" sheetId="1" r:id="rId4"/>
     <sheet name="Valorisation" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="78">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="80">
   <si>
     <t>Type Part</t>
   </si>
   <si>
     <t>CodeIsin</t>
   </si>
   <si>
     <t>Parts</t>
   </si>
   <si>
     <t>Vl</t>
   </si>
   <si>
     <t>Devise</t>
   </si>
   <si>
     <t>Actif net</t>
   </si>
   <si>
     <t>R</t>
   </si>
   <si>
     <t>FR0011170182</t>
   </si>
   <si>
@@ -139,159 +139,165 @@
   <si>
     <t>CC (EUR)</t>
   </si>
   <si>
     <t>Interets (EUR)</t>
   </si>
   <si>
     <t>VBCE (EUR)</t>
   </si>
   <si>
     <t>VBCI (EUR)</t>
   </si>
   <si>
     <t>Poids</t>
   </si>
   <si>
     <t>Nb.</t>
   </si>
   <si>
     <t>FR0000008997</t>
   </si>
   <si>
     <t>Ofi Invest ESG Liquidités PART C/D</t>
   </si>
   <si>
-    <t>OACT01988107</t>
-[...53 lines deleted...]
-    <t>GOVT FRANCE (REPUBLIC OF) 17/06/2026</t>
+    <t>OACT02006724</t>
+  </si>
+  <si>
+    <t>EUR/USD 31/07/26</t>
+  </si>
+  <si>
+    <t>30 702.50</t>
+  </si>
+  <si>
+    <t>EU000A4EF4A1</t>
+  </si>
+  <si>
+    <t>EUROPEAN UNION 04/09/2026</t>
+  </si>
+  <si>
+    <t>EU000A4EEWF1</t>
+  </si>
+  <si>
+    <t>EUROPEAN UNION 07/08/2026</t>
+  </si>
+  <si>
+    <t>BE0312816888</t>
+  </si>
+  <si>
+    <t>GOVT BELGIUM KINGDOM OF (GOVERNMENT) 10/09/2026</t>
+  </si>
+  <si>
+    <t>FI4000592183</t>
+  </si>
+  <si>
+    <t>GOVT FINLAND (REPUBLIC OF) 13/08/2026</t>
+  </si>
+  <si>
+    <t>FR0129570539</t>
+  </si>
+  <si>
+    <t>GOVT FRANCE (REPUBLIC OF) 05/08/2026</t>
+  </si>
+  <si>
+    <t>FR0129704203</t>
+  </si>
+  <si>
+    <t>GOVT FRANCE (REPUBLIC OF) 14/10/2026</t>
+  </si>
+  <si>
+    <t>FR0129570562</t>
+  </si>
+  <si>
+    <t>GOVT FRANCE (REPUBLIC OF) 16/09/2026</t>
+  </si>
+  <si>
+    <t>FR0129570547</t>
+  </si>
+  <si>
+    <t>GOVT FRANCE (REPUBLIC OF) 19/08/2026</t>
   </si>
   <si>
     <t>FR0129570521</t>
   </si>
   <si>
     <t>GOVT FRANCE (REPUBLIC OF) 22/07/2026</t>
   </si>
   <si>
-    <t>FR0129437507</t>
-[...44 lines deleted...]
-    <t>EQSUBS</t>
+    <t>FR0129437556</t>
+  </si>
+  <si>
+    <t>GOVT FRANCE (REPUBLIC OF) 26/08/2026</t>
+  </si>
+  <si>
+    <t>FR0129570570</t>
+  </si>
+  <si>
+    <t>GOVT FRANCE (REPUBLIC OF) 30/09/2026</t>
+  </si>
+  <si>
+    <t>SWAP05049182</t>
+  </si>
+  <si>
+    <t>BNP - BDF2K0610</t>
+  </si>
+  <si>
+    <t>SWAP05049180</t>
+  </si>
+  <si>
+    <t>BOF - BDF2JWRW1</t>
+  </si>
+  <si>
+    <t>SWAP05049175</t>
+  </si>
+  <si>
+    <t>JPM  BDF2JWSY6</t>
+  </si>
+  <si>
+    <t>SWAP05049187</t>
+  </si>
+  <si>
+    <t>MAC - BDF2S0XD6</t>
+  </si>
+  <si>
+    <t>SWAP05049178</t>
+  </si>
+  <si>
+    <t>SGP - BDF2JWCC1</t>
+  </si>
+  <si>
+    <t>SWAP05049173</t>
+  </si>
+  <si>
+    <t>TRS GOL BDF2JWLN7</t>
+  </si>
+  <si>
+    <t>SWAP05049185</t>
+  </si>
+  <si>
+    <t>UBS - BDF2JWAJ8</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -600,1356 +606,1406 @@
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:N9"/>
+  <dimension ref="A1:Z9"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="C9" sqref="C9"/>
+      <selection activeCell="B9" sqref="B9"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="11.711" bestFit="true" customWidth="true" style="0"/>
-[...4 lines deleted...]
-    <col min="9" max="9" width="8.141" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="15.282" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="11.711" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="8.141" bestFit="true" customWidth="true" style="0"/>
+    <col min="8" max="8" width="8.141" bestFit="true" customWidth="true" style="0"/>
+    <col min="9" max="9" width="9.10" bestFit="true" style="0"/>
     <col min="13" max="13" width="9.10" bestFit="true" style="0"/>
     <col min="14" max="14" width="9.10" bestFit="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:14">
+    <row r="1" spans="1:26">
       <c r="A1" t="s">
+        <v>1</v>
+      </c>
+      <c r="B1" t="s">
+        <v>2</v>
+      </c>
+      <c r="C1" t="s">
+        <v>3</v>
+      </c>
+      <c r="D1" t="s">
+        <v>4</v>
+      </c>
+      <c r="E1" t="s">
+        <v>5</v>
+      </c>
+      <c r="F1" t="s">
+        <v>4</v>
+      </c>
+      <c r="G1" t="s">
+        <v>5</v>
+      </c>
+      <c r="H1" t="s">
+        <v>4</v>
+      </c>
+      <c r="Z1" t="s">
         <v>0</v>
       </c>
-      <c r="B1" t="s">
-[...24 lines deleted...]
-    <row r="2" spans="1:14">
+    </row>
+    <row r="2" spans="1:26">
       <c r="A2" t="s">
+        <v>7</v>
+      </c>
+      <c r="B2" s="1">
+        <v>669325.4229</v>
+      </c>
+      <c r="C2">
+        <v>1237.4</v>
+      </c>
+      <c r="D2" t="s">
+        <v>8</v>
+      </c>
+      <c r="E2">
+        <v>828228057.31</v>
+      </c>
+      <c r="F2" t="s">
+        <v>8</v>
+      </c>
+      <c r="G2">
+        <v>828228057.31</v>
+      </c>
+      <c r="H2" t="s">
+        <v>8</v>
+      </c>
+      <c r="Z2" t="s">
         <v>6</v>
       </c>
-      <c r="B2" t="s">
-[...24 lines deleted...]
-    <row r="3" spans="1:14">
+    </row>
+    <row r="3" spans="1:26">
       <c r="A3" t="s">
+        <v>10</v>
+      </c>
+      <c r="B3" s="1">
+        <v>3379.2339</v>
+      </c>
+      <c r="C3">
+        <v>68903.9</v>
+      </c>
+      <c r="D3" t="s">
+        <v>8</v>
+      </c>
+      <c r="E3">
+        <v>232842397.39</v>
+      </c>
+      <c r="F3" t="s">
+        <v>8</v>
+      </c>
+      <c r="G3">
+        <v>232842397.39</v>
+      </c>
+      <c r="H3" t="s">
+        <v>8</v>
+      </c>
+      <c r="Z3" t="s">
         <v>9</v>
       </c>
-      <c r="B3" t="s">
-[...24 lines deleted...]
-    <row r="4" spans="1:14">
+    </row>
+    <row r="4" spans="1:26">
       <c r="A4" t="s">
+        <v>12</v>
+      </c>
+      <c r="B4" s="1">
+        <v>3572.108</v>
+      </c>
+      <c r="C4">
+        <v>113974.04</v>
+      </c>
+      <c r="D4" t="s">
+        <v>8</v>
+      </c>
+      <c r="E4">
+        <v>407127613.43</v>
+      </c>
+      <c r="F4" t="s">
+        <v>8</v>
+      </c>
+      <c r="G4">
+        <v>407127613.43</v>
+      </c>
+      <c r="H4" t="s">
+        <v>8</v>
+      </c>
+      <c r="Z4" t="s">
         <v>11</v>
       </c>
-      <c r="B4" t="s">
-[...24 lines deleted...]
-    <row r="5" spans="1:14">
+    </row>
+    <row r="5" spans="1:26">
       <c r="A5" t="s">
+        <v>14</v>
+      </c>
+      <c r="B5" s="1">
+        <v>144740.1104</v>
+      </c>
+      <c r="C5">
+        <v>2016.97</v>
+      </c>
+      <c r="D5" t="s">
+        <v>8</v>
+      </c>
+      <c r="E5">
+        <v>291937797.75</v>
+      </c>
+      <c r="F5" t="s">
+        <v>8</v>
+      </c>
+      <c r="G5">
+        <v>291937797.75</v>
+      </c>
+      <c r="H5" t="s">
+        <v>8</v>
+      </c>
+      <c r="Z5" t="s">
         <v>13</v>
       </c>
-      <c r="B5" t="s">
-[...24 lines deleted...]
-    <row r="6" spans="1:14">
+    </row>
+    <row r="6" spans="1:26">
       <c r="A6" t="s">
+        <v>16</v>
+      </c>
+      <c r="B6" s="1">
+        <v>8463.78</v>
+      </c>
+      <c r="C6">
+        <v>1886.9</v>
+      </c>
+      <c r="D6" t="s">
+        <v>17</v>
+      </c>
+      <c r="E6">
+        <v>15970348.12</v>
+      </c>
+      <c r="F6" t="s">
+        <v>17</v>
+      </c>
+      <c r="G6">
+        <v>14002321.792118</v>
+      </c>
+      <c r="H6" t="s">
+        <v>8</v>
+      </c>
+      <c r="Z6" t="s">
         <v>15</v>
       </c>
-      <c r="B6" t="s">
-[...24 lines deleted...]
-    <row r="7" spans="1:14">
+    </row>
+    <row r="7" spans="1:26">
       <c r="A7" t="s">
+        <v>19</v>
+      </c>
+      <c r="B7" s="1">
+        <v>2463.0</v>
+      </c>
+      <c r="C7">
+        <v>95.61</v>
+      </c>
+      <c r="D7" t="s">
+        <v>8</v>
+      </c>
+      <c r="E7">
+        <v>235496.3</v>
+      </c>
+      <c r="F7" t="s">
+        <v>8</v>
+      </c>
+      <c r="G7">
+        <v>235496.3</v>
+      </c>
+      <c r="H7" t="s">
+        <v>8</v>
+      </c>
+      <c r="Z7" t="s">
         <v>18</v>
       </c>
-      <c r="B7" t="s">
-[...24 lines deleted...]
-    <row r="8" spans="1:14">
+    </row>
+    <row r="8" spans="1:26">
       <c r="A8" t="s">
+        <v>21</v>
+      </c>
+      <c r="B8" s="1">
+        <v>15143.2605</v>
+      </c>
+      <c r="C8">
+        <v>1035.52</v>
+      </c>
+      <c r="D8" t="s">
+        <v>8</v>
+      </c>
+      <c r="E8">
+        <v>15681215.8</v>
+      </c>
+      <c r="F8" t="s">
+        <v>8</v>
+      </c>
+      <c r="G8">
+        <v>15681215.8</v>
+      </c>
+      <c r="H8" t="s">
+        <v>8</v>
+      </c>
+      <c r="Z8" t="s">
         <v>20</v>
       </c>
-      <c r="B8" t="s">
-[...24 lines deleted...]
-    <row r="9" spans="1:14">
+    </row>
+    <row r="9" spans="1:26">
       <c r="A9" t="s">
+        <v>23</v>
+      </c>
+      <c r="B9" s="1">
+        <v>5001.0258</v>
+      </c>
+      <c r="C9">
+        <v>84.6</v>
+      </c>
+      <c r="D9" t="s">
+        <v>8</v>
+      </c>
+      <c r="E9">
+        <v>423090.02</v>
+      </c>
+      <c r="F9" t="s">
+        <v>8</v>
+      </c>
+      <c r="G9">
+        <v>423090.02</v>
+      </c>
+      <c r="H9" t="s">
+        <v>8</v>
+      </c>
+      <c r="Z9" t="s">
         <v>22</v>
-      </c>
-[...22 lines deleted...]
-        <v>8</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:P20"/>
+  <dimension ref="A1:Z21"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="O20" sqref="O20"/>
+      <selection activeCell="N21" sqref="N21"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
-    <row r="1" spans="1:16">
+    <row r="1" spans="1:26">
       <c r="A1" t="s">
+        <v>25</v>
+      </c>
+      <c r="B1" t="s">
+        <v>26</v>
+      </c>
+      <c r="C1" t="s">
+        <v>27</v>
+      </c>
+      <c r="D1" t="s">
+        <v>28</v>
+      </c>
+      <c r="E1" t="s">
+        <v>4</v>
+      </c>
+      <c r="F1" t="s">
+        <v>29</v>
+      </c>
+      <c r="G1" t="s">
+        <v>30</v>
+      </c>
+      <c r="H1" t="s">
+        <v>31</v>
+      </c>
+      <c r="I1" t="s">
+        <v>32</v>
+      </c>
+      <c r="J1" t="s">
+        <v>33</v>
+      </c>
+      <c r="K1" t="s">
+        <v>34</v>
+      </c>
+      <c r="L1" t="s">
+        <v>35</v>
+      </c>
+      <c r="M1" t="s">
+        <v>36</v>
+      </c>
+      <c r="N1" t="s">
+        <v>37</v>
+      </c>
+      <c r="O1" t="s">
+        <v>38</v>
+      </c>
+      <c r="Z1" t="s">
         <v>24</v>
       </c>
-      <c r="B1" t="s">
-[...45 lines deleted...]
-    <row r="2" spans="1:16">
+    </row>
+    <row r="2" spans="1:26">
       <c r="A2" t="s">
+        <v>40</v>
+      </c>
+      <c r="B2" s="1">
+        <v>32035.0</v>
+      </c>
+      <c r="C2" s="1">
+        <v>4820.67</v>
+      </c>
+      <c r="D2" s="1">
+        <v>4814.9011418761</v>
+      </c>
+      <c r="E2" t="s">
+        <v>8</v>
+      </c>
+      <c r="F2">
+        <v>1.0</v>
+      </c>
+      <c r="G2" s="1">
+        <v>154245358.08</v>
+      </c>
+      <c r="H2" s="1">
+        <v>184805.37</v>
+      </c>
+      <c r="I2" s="1">
+        <v>0.11981259747483</v>
+      </c>
+      <c r="J2">
+        <v>0.0</v>
+      </c>
+      <c r="K2">
+        <v>0.0</v>
+      </c>
+      <c r="L2" s="1">
+        <v>154430163.45</v>
+      </c>
+      <c r="M2" s="1">
+        <v>154430163.45</v>
+      </c>
+      <c r="N2" s="1">
+        <v>8.63</v>
+      </c>
+      <c r="O2">
+        <v>1</v>
+      </c>
+      <c r="Z2" t="s">
         <v>39</v>
       </c>
-      <c r="B2" t="s">
-[...14 lines deleted...]
-      <c r="G2">
+    </row>
+    <row r="3" spans="1:26">
+      <c r="A3" t="s">
+        <v>42</v>
+      </c>
+      <c r="B3" s="1">
+        <v>-13499094.63</v>
+      </c>
+      <c r="C3" s="1">
+        <v>0.87648347</v>
+      </c>
+      <c r="D3" s="1">
+        <v>0.8754636449</v>
+      </c>
+      <c r="E3" t="s">
+        <v>17</v>
+      </c>
+      <c r="F3">
+        <v>1.14</v>
+      </c>
+      <c r="G3" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H3" s="1">
+        <v>303000.46</v>
+      </c>
+      <c r="I3" s="1">
+        <v>0</v>
+      </c>
+      <c r="J3">
+        <v>0.0</v>
+      </c>
+      <c r="K3" t="s">
+        <v>43</v>
+      </c>
+      <c r="L3" s="1">
+        <v>272297.96</v>
+      </c>
+      <c r="M3" s="1">
+        <v>303000.46</v>
+      </c>
+      <c r="N3" s="1">
+        <v>0.02</v>
+      </c>
+      <c r="O3">
+        <v>1</v>
+      </c>
+      <c r="Z3" t="s">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="4" spans="1:26">
+      <c r="A4" t="s">
+        <v>45</v>
+      </c>
+      <c r="B4" s="1">
+        <v>58333333.0</v>
+      </c>
+      <c r="C4" s="1">
+        <v>99.729</v>
+      </c>
+      <c r="D4" s="1">
+        <v>99.46057835</v>
+      </c>
+      <c r="E4" t="s">
+        <v>8</v>
+      </c>
+      <c r="F4">
         <v>1.0</v>
       </c>
-      <c r="H2" s="1">
-[...23 lines deleted...]
-      <c r="P2">
+      <c r="G4" s="1">
+        <v>58018670.37</v>
+      </c>
+      <c r="H4" s="1">
+        <v>156579.3</v>
+      </c>
+      <c r="I4" s="1">
+        <v>0.26987743600716</v>
+      </c>
+      <c r="J4">
+        <v>0.0</v>
+      </c>
+      <c r="K4">
+        <v>0.0</v>
+      </c>
+      <c r="L4" s="1">
+        <v>58175249.67</v>
+      </c>
+      <c r="M4" s="1">
+        <v>58175249.67</v>
+      </c>
+      <c r="N4" s="1">
+        <v>3.25</v>
+      </c>
+      <c r="O4">
         <v>1</v>
       </c>
-    </row>
-[...28 lines deleted...]
-      <c r="J3" s="1">
+      <c r="Z4" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="5" spans="1:26">
+      <c r="A5" t="s">
+        <v>47</v>
+      </c>
+      <c r="B5" s="1">
+        <v>70000000.0</v>
+      </c>
+      <c r="C5" s="1">
+        <v>99.905</v>
+      </c>
+      <c r="D5" s="1">
+        <v>99.5861113</v>
+      </c>
+      <c r="E5" t="s">
+        <v>8</v>
+      </c>
+      <c r="F5">
+        <v>1.0</v>
+      </c>
+      <c r="G5" s="1">
+        <v>69710277.91</v>
+      </c>
+      <c r="H5" s="1">
+        <v>223222.09</v>
+      </c>
+      <c r="I5" s="1">
+        <v>0.32021402968468</v>
+      </c>
+      <c r="J5">
+        <v>0.0</v>
+      </c>
+      <c r="K5">
+        <v>0.0</v>
+      </c>
+      <c r="L5" s="1">
+        <v>69933500.0</v>
+      </c>
+      <c r="M5" s="1">
+        <v>69933500.0</v>
+      </c>
+      <c r="N5" s="1">
+        <v>3.91</v>
+      </c>
+      <c r="O5">
+        <v>1</v>
+      </c>
+      <c r="Z5" t="s">
+        <v>46</v>
+      </c>
+    </row>
+    <row r="6" spans="1:26">
+      <c r="A6" t="s">
+        <v>49</v>
+      </c>
+      <c r="B6" s="1">
+        <v>170000000.0</v>
+      </c>
+      <c r="C6" s="1">
+        <v>99.691</v>
+      </c>
+      <c r="D6" s="1">
+        <v>99.41247778</v>
+      </c>
+      <c r="E6" t="s">
+        <v>8</v>
+      </c>
+      <c r="F6">
+        <v>1.0</v>
+      </c>
+      <c r="G6" s="1">
+        <v>169001212.22</v>
+      </c>
+      <c r="H6" s="1">
+        <v>473487.78</v>
+      </c>
+      <c r="I6" s="1">
+        <v>0.28016827440482</v>
+      </c>
+      <c r="J6">
+        <v>0.0</v>
+      </c>
+      <c r="K6">
+        <v>0.0</v>
+      </c>
+      <c r="L6" s="1">
+        <v>169474700.0</v>
+      </c>
+      <c r="M6" s="1">
+        <v>169474700.0</v>
+      </c>
+      <c r="N6" s="1">
+        <v>9.47</v>
+      </c>
+      <c r="O6">
+        <v>1</v>
+      </c>
+      <c r="Z6" t="s">
+        <v>48</v>
+      </c>
+    </row>
+    <row r="7" spans="1:26">
+      <c r="A7" t="s">
+        <v>51</v>
+      </c>
+      <c r="B7" s="1">
+        <v>142000000.0</v>
+      </c>
+      <c r="C7" s="1">
+        <v>99.867</v>
+      </c>
+      <c r="D7" s="1">
+        <v>99.45360893</v>
+      </c>
+      <c r="E7" t="s">
+        <v>8</v>
+      </c>
+      <c r="F7">
+        <v>1.0</v>
+      </c>
+      <c r="G7" s="1">
+        <v>141224124.68</v>
+      </c>
+      <c r="H7" s="1">
+        <v>587015.32</v>
+      </c>
+      <c r="I7" s="1">
+        <v>0.41566221163</v>
+      </c>
+      <c r="J7">
+        <v>0.0</v>
+      </c>
+      <c r="K7">
+        <v>0.0</v>
+      </c>
+      <c r="L7" s="1">
+        <v>141811140.0</v>
+      </c>
+      <c r="M7" s="1">
+        <v>141811140.0</v>
+      </c>
+      <c r="N7" s="1">
+        <v>7.92</v>
+      </c>
+      <c r="O7">
+        <v>1</v>
+      </c>
+      <c r="Z7" t="s">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="8" spans="1:26">
+      <c r="A8" t="s">
+        <v>53</v>
+      </c>
+      <c r="B8" s="1">
+        <v>437000000.0</v>
+      </c>
+      <c r="C8" s="1">
+        <v>99.919</v>
+      </c>
+      <c r="D8" s="1">
+        <v>99.40682841</v>
+      </c>
+      <c r="E8" t="s">
+        <v>8</v>
+      </c>
+      <c r="F8">
+        <v>1.0</v>
+      </c>
+      <c r="G8" s="1">
+        <v>434407840.15</v>
+      </c>
+      <c r="H8" s="1">
+        <v>2238189.85</v>
+      </c>
+      <c r="I8" s="1">
+        <v>0.51522777517716</v>
+      </c>
+      <c r="J8">
+        <v>0.0</v>
+      </c>
+      <c r="K8">
+        <v>0.0</v>
+      </c>
+      <c r="L8" s="1">
+        <v>436646030.0</v>
+      </c>
+      <c r="M8" s="1">
+        <v>436646030.0</v>
+      </c>
+      <c r="N8" s="1">
+        <v>24.39</v>
+      </c>
+      <c r="O8">
+        <v>1</v>
+      </c>
+      <c r="Z8" t="s">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="9" spans="1:26">
+      <c r="A9" t="s">
+        <v>55</v>
+      </c>
+      <c r="B9" s="1">
+        <v>54000000.0</v>
+      </c>
+      <c r="C9" s="1">
+        <v>99.454</v>
+      </c>
+      <c r="D9" s="1">
+        <v>99.36865974</v>
+      </c>
+      <c r="E9" t="s">
+        <v>8</v>
+      </c>
+      <c r="F9">
+        <v>1.0</v>
+      </c>
+      <c r="G9" s="1">
+        <v>53659076.26</v>
+      </c>
+      <c r="H9" s="1">
+        <v>46083.74</v>
+      </c>
+      <c r="I9" s="1">
+        <v>0.085882469867177</v>
+      </c>
+      <c r="J9">
+        <v>0.0</v>
+      </c>
+      <c r="K9">
+        <v>0.0</v>
+      </c>
+      <c r="L9" s="1">
+        <v>53705160.0</v>
+      </c>
+      <c r="M9" s="1">
+        <v>53705160.0</v>
+      </c>
+      <c r="N9" s="1">
+        <v>3.0</v>
+      </c>
+      <c r="O9">
+        <v>1</v>
+      </c>
+      <c r="Z9" t="s">
+        <v>54</v>
+      </c>
+    </row>
+    <row r="10" spans="1:26">
+      <c r="A10" t="s">
+        <v>57</v>
+      </c>
+      <c r="B10" s="1">
+        <v>102000000.0</v>
+      </c>
+      <c r="C10" s="1">
+        <v>99.652</v>
+      </c>
+      <c r="D10" s="1">
+        <v>99.3675612</v>
+      </c>
+      <c r="E10" t="s">
+        <v>8</v>
+      </c>
+      <c r="F10">
+        <v>1.0</v>
+      </c>
+      <c r="G10" s="1">
+        <v>101354912.42</v>
+      </c>
+      <c r="H10" s="1">
+        <v>290127.58</v>
+      </c>
+      <c r="I10" s="1">
+        <v>0.28624915465148</v>
+      </c>
+      <c r="J10">
+        <v>0.0</v>
+      </c>
+      <c r="K10">
+        <v>0.0</v>
+      </c>
+      <c r="L10" s="1">
+        <v>101645040.0</v>
+      </c>
+      <c r="M10" s="1">
+        <v>101645040.0</v>
+      </c>
+      <c r="N10" s="1">
+        <v>5.68</v>
+      </c>
+      <c r="O10">
+        <v>1</v>
+      </c>
+      <c r="Z10" t="s">
+        <v>56</v>
+      </c>
+    </row>
+    <row r="11" spans="1:26">
+      <c r="A11" t="s">
+        <v>59</v>
+      </c>
+      <c r="B11" s="1">
+        <v>180000000.0</v>
+      </c>
+      <c r="C11" s="1">
+        <v>99.83</v>
+      </c>
+      <c r="D11" s="1">
+        <v>99.43075821</v>
+      </c>
+      <c r="E11" t="s">
+        <v>8</v>
+      </c>
+      <c r="F11">
+        <v>1.0</v>
+      </c>
+      <c r="G11" s="1">
+        <v>178975364.77</v>
+      </c>
+      <c r="H11" s="1">
+        <v>718635.23</v>
+      </c>
+      <c r="I11" s="1">
+        <v>0.40152745654326</v>
+      </c>
+      <c r="J11">
+        <v>0.0</v>
+      </c>
+      <c r="K11">
+        <v>0.0</v>
+      </c>
+      <c r="L11" s="1">
+        <v>179694000.0</v>
+      </c>
+      <c r="M11" s="1">
+        <v>179694000.0</v>
+      </c>
+      <c r="N11" s="1">
+        <v>10.04</v>
+      </c>
+      <c r="O11">
+        <v>1</v>
+      </c>
+      <c r="Z11" t="s">
+        <v>58</v>
+      </c>
+    </row>
+    <row r="12" spans="1:26">
+      <c r="A12" t="s">
+        <v>61</v>
+      </c>
+      <c r="B12" s="1">
+        <v>164000000.0</v>
+      </c>
+      <c r="C12" s="1">
+        <v>99.994</v>
+      </c>
+      <c r="D12" s="1">
+        <v>99.39176656</v>
+      </c>
+      <c r="E12" t="s">
+        <v>8</v>
+      </c>
+      <c r="F12">
+        <v>1.0</v>
+      </c>
+      <c r="G12" s="1">
+        <v>163002497.16</v>
+      </c>
+      <c r="H12" s="1">
+        <v>987662.84</v>
+      </c>
+      <c r="I12" s="1">
+        <v>0.60591884002276</v>
+      </c>
+      <c r="J12">
+        <v>0.0</v>
+      </c>
+      <c r="K12">
+        <v>0.0</v>
+      </c>
+      <c r="L12" s="1">
+        <v>163990160.0</v>
+      </c>
+      <c r="M12" s="1">
+        <v>163990160.0</v>
+      </c>
+      <c r="N12" s="1">
+        <v>9.16</v>
+      </c>
+      <c r="O12">
+        <v>1</v>
+      </c>
+      <c r="Z12" t="s">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="13" spans="1:26">
+      <c r="A13" t="s">
+        <v>63</v>
+      </c>
+      <c r="B13" s="1">
+        <v>28000000.0</v>
+      </c>
+      <c r="C13" s="1">
+        <v>99.783</v>
+      </c>
+      <c r="D13" s="1">
+        <v>99.43221718</v>
+      </c>
+      <c r="E13" t="s">
+        <v>8</v>
+      </c>
+      <c r="F13">
+        <v>1.0</v>
+      </c>
+      <c r="G13" s="1">
+        <v>27841020.81</v>
+      </c>
+      <c r="H13" s="1">
+        <v>98219.19</v>
+      </c>
+      <c r="I13" s="1">
+        <v>0.35278587904622</v>
+      </c>
+      <c r="J13">
+        <v>0.0</v>
+      </c>
+      <c r="K13">
+        <v>0.0</v>
+      </c>
+      <c r="L13" s="1">
+        <v>27939240.0</v>
+      </c>
+      <c r="M13" s="1">
+        <v>27939240.0</v>
+      </c>
+      <c r="N13" s="1">
+        <v>1.56</v>
+      </c>
+      <c r="O13">
+        <v>1</v>
+      </c>
+      <c r="Z13" t="s">
+        <v>62</v>
+      </c>
+    </row>
+    <row r="14" spans="1:26">
+      <c r="A14" t="s">
+        <v>65</v>
+      </c>
+      <c r="B14" s="1">
+        <v>50000000.0</v>
+      </c>
+      <c r="C14" s="1">
+        <v>99.555</v>
+      </c>
+      <c r="D14" s="1">
+        <v>99.42067298</v>
+      </c>
+      <c r="E14" t="s">
+        <v>8</v>
+      </c>
+      <c r="F14">
+        <v>1.0</v>
+      </c>
+      <c r="G14" s="1">
+        <v>49710336.49</v>
+      </c>
+      <c r="H14" s="1">
+        <v>67163.51</v>
+      </c>
+      <c r="I14" s="1">
+        <v>0.1351097472726</v>
+      </c>
+      <c r="J14">
+        <v>0.0</v>
+      </c>
+      <c r="K14">
+        <v>0.0</v>
+      </c>
+      <c r="L14" s="1">
+        <v>49777500.0</v>
+      </c>
+      <c r="M14" s="1">
+        <v>49777500.0</v>
+      </c>
+      <c r="N14" s="1">
+        <v>2.78</v>
+      </c>
+      <c r="O14">
+        <v>1</v>
+      </c>
+      <c r="Z14" t="s">
+        <v>64</v>
+      </c>
+    </row>
+    <row r="15" spans="1:26">
+      <c r="A15" t="s">
+        <v>67</v>
+      </c>
+      <c r="B15" s="1">
+        <v>422452560.43</v>
+      </c>
+      <c r="C15" s="1">
+        <v>101.28709804</v>
+      </c>
+      <c r="D15" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="E15" t="s">
+        <v>8</v>
+      </c>
+      <c r="F15">
+        <v>1.0</v>
+      </c>
+      <c r="G15" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H15" s="1">
+        <v>5437378.63</v>
+      </c>
+      <c r="I15" s="1">
         <v>0</v>
       </c>
-      <c r="K3">
-[...14 lines deleted...]
-      <c r="P3">
+      <c r="J15">
+        <v>0.0</v>
+      </c>
+      <c r="K15">
+        <v>0.0</v>
+      </c>
+      <c r="L15" s="1">
+        <v>5437378.63</v>
+      </c>
+      <c r="M15" s="1">
+        <v>5437378.63</v>
+      </c>
+      <c r="N15" s="1">
+        <v>0.3</v>
+      </c>
+      <c r="O15">
         <v>1</v>
       </c>
-    </row>
-[...19 lines deleted...]
-      <c r="G4">
+      <c r="Z15" t="s">
+        <v>66</v>
+      </c>
+    </row>
+    <row r="16" spans="1:26">
+      <c r="A16" t="s">
+        <v>69</v>
+      </c>
+      <c r="B16" s="1">
+        <v>131091040.18</v>
+      </c>
+      <c r="C16" s="1">
+        <v>101.2862017</v>
+      </c>
+      <c r="D16" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="E16" t="s">
+        <v>8</v>
+      </c>
+      <c r="F16">
         <v>1.0</v>
       </c>
-      <c r="H4" s="1">
-[...23 lines deleted...]
-      <c r="P4">
+      <c r="G16" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H16" s="1">
+        <v>1686095.19</v>
+      </c>
+      <c r="I16" s="1">
+        <v>0</v>
+      </c>
+      <c r="J16">
+        <v>0.0</v>
+      </c>
+      <c r="K16">
+        <v>0.0</v>
+      </c>
+      <c r="L16" s="1">
+        <v>1686095.19</v>
+      </c>
+      <c r="M16" s="1">
+        <v>1686095.19</v>
+      </c>
+      <c r="N16" s="1">
+        <v>0.09</v>
+      </c>
+      <c r="O16">
         <v>1</v>
       </c>
-    </row>
-[...19 lines deleted...]
-      <c r="G5">
+      <c r="Z16" t="s">
+        <v>68</v>
+      </c>
+    </row>
+    <row r="17" spans="1:26">
+      <c r="A17" t="s">
+        <v>71</v>
+      </c>
+      <c r="B17" s="1">
+        <v>402124306.72</v>
+      </c>
+      <c r="C17" s="1">
+        <v>101.28210375</v>
+      </c>
+      <c r="D17" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="E17" t="s">
+        <v>8</v>
+      </c>
+      <c r="F17">
         <v>1.0</v>
       </c>
-      <c r="H5" s="1">
-[...23 lines deleted...]
-      <c r="P5">
+      <c r="G17" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H17" s="1">
+        <v>5155650.82</v>
+      </c>
+      <c r="I17" s="1">
+        <v>0</v>
+      </c>
+      <c r="J17">
+        <v>0.0</v>
+      </c>
+      <c r="K17">
+        <v>0.0</v>
+      </c>
+      <c r="L17" s="1">
+        <v>5155650.82</v>
+      </c>
+      <c r="M17" s="1">
+        <v>5155650.82</v>
+      </c>
+      <c r="N17" s="1">
+        <v>0.29</v>
+      </c>
+      <c r="O17">
         <v>1</v>
       </c>
-    </row>
-[...19 lines deleted...]
-      <c r="G6">
+      <c r="Z17" t="s">
+        <v>70</v>
+      </c>
+    </row>
+    <row r="18" spans="1:26">
+      <c r="A18" t="s">
+        <v>73</v>
+      </c>
+      <c r="B18" s="1">
+        <v>143967883.85</v>
+      </c>
+      <c r="C18" s="1">
+        <v>101.28728183</v>
+      </c>
+      <c r="D18" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="E18" t="s">
+        <v>8</v>
+      </c>
+      <c r="F18">
         <v>1.0</v>
       </c>
-      <c r="H6" s="1">
-[...23 lines deleted...]
-      <c r="P6">
+      <c r="G18" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H18" s="1">
+        <v>1853272.41</v>
+      </c>
+      <c r="I18" s="1">
+        <v>0</v>
+      </c>
+      <c r="J18">
+        <v>0.0</v>
+      </c>
+      <c r="K18">
+        <v>0.0</v>
+      </c>
+      <c r="L18" s="1">
+        <v>1853272.41</v>
+      </c>
+      <c r="M18" s="1">
+        <v>1853272.41</v>
+      </c>
+      <c r="N18" s="1">
+        <v>0.1</v>
+      </c>
+      <c r="O18">
         <v>1</v>
       </c>
-    </row>
-[...19 lines deleted...]
-      <c r="G7">
+      <c r="Z18" t="s">
+        <v>72</v>
+      </c>
+    </row>
+    <row r="19" spans="1:26">
+      <c r="A19" t="s">
+        <v>75</v>
+      </c>
+      <c r="B19" s="1">
+        <v>272564883.5</v>
+      </c>
+      <c r="C19" s="1">
+        <v>101.28709804</v>
+      </c>
+      <c r="D19" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="E19" t="s">
+        <v>8</v>
+      </c>
+      <c r="F19">
         <v>1.0</v>
       </c>
-      <c r="H7" s="1">
-[...23 lines deleted...]
-      <c r="P7">
+      <c r="G19" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H19" s="1">
+        <v>3508177.27</v>
+      </c>
+      <c r="I19" s="1">
+        <v>0</v>
+      </c>
+      <c r="J19">
+        <v>0.0</v>
+      </c>
+      <c r="K19">
+        <v>0.0</v>
+      </c>
+      <c r="L19" s="1">
+        <v>3508177.27</v>
+      </c>
+      <c r="M19" s="1">
+        <v>3508177.27</v>
+      </c>
+      <c r="N19" s="1">
+        <v>0.2</v>
+      </c>
+      <c r="O19">
         <v>1</v>
       </c>
-    </row>
-[...19 lines deleted...]
-      <c r="G8">
+      <c r="Z19" t="s">
+        <v>74</v>
+      </c>
+    </row>
+    <row r="20" spans="1:26">
+      <c r="A20" t="s">
+        <v>77</v>
+      </c>
+      <c r="B20" s="1">
+        <v>417583535.16</v>
+      </c>
+      <c r="C20" s="1">
+        <v>101.28728183</v>
+      </c>
+      <c r="D20" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="E20" t="s">
+        <v>8</v>
+      </c>
+      <c r="F20">
         <v>1.0</v>
       </c>
-      <c r="H8" s="1">
-[...23 lines deleted...]
-      <c r="P8">
+      <c r="G20" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H20" s="1">
+        <v>5375476.97</v>
+      </c>
+      <c r="I20" s="1">
+        <v>0</v>
+      </c>
+      <c r="J20">
+        <v>0.0</v>
+      </c>
+      <c r="K20">
+        <v>0.0</v>
+      </c>
+      <c r="L20" s="1">
+        <v>5375476.97</v>
+      </c>
+      <c r="M20" s="1">
+        <v>5375476.97</v>
+      </c>
+      <c r="N20" s="1">
+        <v>0.3</v>
+      </c>
+      <c r="O20">
         <v>1</v>
       </c>
-    </row>
-[...19 lines deleted...]
-      <c r="G9">
+      <c r="Z20" t="s">
+        <v>76</v>
+      </c>
+    </row>
+    <row r="21" spans="1:26">
+      <c r="A21" t="s">
+        <v>79</v>
+      </c>
+      <c r="B21" s="1">
+        <v>407483140.24</v>
+      </c>
+      <c r="C21" s="1">
+        <v>101.28709804</v>
+      </c>
+      <c r="D21" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="E21" t="s">
+        <v>8</v>
+      </c>
+      <c r="F21">
         <v>1.0</v>
       </c>
-      <c r="H9" s="1">
-[...23 lines deleted...]
-      <c r="P9">
+      <c r="G21" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H21" s="1">
+        <v>5244707.51</v>
+      </c>
+      <c r="I21" s="1">
+        <v>0</v>
+      </c>
+      <c r="J21">
+        <v>0.0</v>
+      </c>
+      <c r="K21">
+        <v>0.0</v>
+      </c>
+      <c r="L21" s="1">
+        <v>5244707.51</v>
+      </c>
+      <c r="M21" s="1">
+        <v>5244707.51</v>
+      </c>
+      <c r="N21" s="1">
+        <v>0.29</v>
+      </c>
+      <c r="O21">
         <v>1</v>
       </c>
-    </row>
-[...547 lines deleted...]
-        <v>1</v>
+      <c r="Z21" t="s">
+        <v>78</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">