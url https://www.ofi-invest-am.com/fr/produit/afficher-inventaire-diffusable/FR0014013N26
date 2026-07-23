--- v0 (2026-07-03)
+++ v1 (2026-07-23)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="1" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Répartition" sheetId="1" r:id="rId4"/>
     <sheet name="Valorisation" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="172">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="174">
   <si>
     <t>Type Part</t>
   </si>
   <si>
     <t>CodeIsin</t>
   </si>
   <si>
     <t>Parts</t>
   </si>
   <si>
     <t>Vl</t>
   </si>
   <si>
     <t>Devise</t>
   </si>
   <si>
     <t>Actif net</t>
   </si>
   <si>
     <t>C</t>
   </si>
   <si>
     <t>008025</t>
   </si>
   <si>
@@ -476,50 +476,56 @@
     <t>SEB SA</t>
   </si>
   <si>
     <t>DE000ENER6Y0</t>
   </si>
   <si>
     <t>SIEMENS ENERGY N AG</t>
   </si>
   <si>
     <t>DE000SHL1006</t>
   </si>
   <si>
     <t>SIEMENS HEALTHINEERS AG</t>
   </si>
   <si>
     <t>DE0007236101</t>
   </si>
   <si>
     <t>SIEMENS N AG</t>
   </si>
   <si>
     <t>FR0000130809</t>
   </si>
   <si>
     <t>SOCIETE GENERALE SA</t>
+  </si>
+  <si>
+    <t>FR0012757854</t>
+  </si>
+  <si>
+    <t>SPIE SA</t>
   </si>
   <si>
     <t>NL0000226223</t>
   </si>
   <si>
     <t>STMICROELECTRONICS NV</t>
   </si>
   <si>
     <t>NL0014559478</t>
   </si>
   <si>
     <t>TECHNIP ENERGIES NV</t>
   </si>
   <si>
     <t>BE0003739530</t>
   </si>
   <si>
     <t>UCB SA</t>
   </si>
   <si>
     <t>IT0005239360</t>
   </si>
   <si>
     <t>UNICREDIT</t>
   </si>
@@ -937,125 +943,125 @@
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>4</v>
       </c>
       <c r="H1" t="s">
         <v>5</v>
       </c>
       <c r="I1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2" spans="1:14">
       <c r="A2" t="s">
         <v>6</v>
       </c>
       <c r="B2" t="s">
         <v>7</v>
       </c>
       <c r="C2" s="1">
-        <v>253509.9856</v>
+        <v>251727.2552</v>
       </c>
       <c r="D2">
-        <v>327.55</v>
+        <v>342.26</v>
       </c>
       <c r="E2" t="s">
         <v>8</v>
       </c>
       <c r="F2">
-        <v>83039100.13</v>
+        <v>86158572.68</v>
       </c>
       <c r="G2" t="s">
         <v>8</v>
       </c>
       <c r="H2">
-        <v>83039100.13</v>
+        <v>86158572.68</v>
       </c>
       <c r="I2" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="3" spans="1:14">
       <c r="A3" t="s">
         <v>9</v>
       </c>
       <c r="B3" t="s">
         <v>10</v>
       </c>
       <c r="C3" s="1">
-        <v>1495.0035</v>
+        <v>4672.2374</v>
       </c>
       <c r="D3">
-        <v>102.4349</v>
+        <v>107.0726</v>
       </c>
       <c r="E3" t="s">
         <v>8</v>
       </c>
       <c r="F3">
-        <v>153140.61</v>
+        <v>500268.73</v>
       </c>
       <c r="G3" t="s">
         <v>8</v>
       </c>
       <c r="H3">
-        <v>153140.61</v>
+        <v>500268.73</v>
       </c>
       <c r="I3" t="s">
         <v>8</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:P74"/>
+  <dimension ref="A1:P75"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="O74" sqref="O74"/>
+      <selection activeCell="O75" sqref="O75"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:16">
       <c r="A1" t="s">
         <v>11</v>
       </c>
       <c r="B1" t="s">
         <v>12</v>
       </c>
       <c r="C1" t="s">
         <v>13</v>
       </c>
       <c r="D1" t="s">
         <v>14</v>
       </c>
       <c r="E1" t="s">
         <v>15</v>
       </c>
       <c r="F1" t="s">
         <v>4</v>
       </c>
       <c r="G1" t="s">
         <v>16</v>
@@ -1110,3653 +1116,3703 @@
       <c r="G2">
         <v>1.0</v>
       </c>
       <c r="H2" s="1">
         <v>4936475.45</v>
       </c>
       <c r="I2" s="1">
         <v>64324.55</v>
       </c>
       <c r="J2" s="1">
         <v>1.3030460832131</v>
       </c>
       <c r="K2">
         <v>0.0</v>
       </c>
       <c r="L2">
         <v>0.0</v>
       </c>
       <c r="M2" s="1">
         <v>5000800.0</v>
       </c>
       <c r="N2" s="1">
         <v>5000800.0</v>
       </c>
       <c r="O2" s="1">
-        <v>6.01</v>
+        <v>5.77</v>
       </c>
       <c r="P2">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:16">
       <c r="A3" t="s">
         <v>28</v>
       </c>
       <c r="B3" t="s">
         <v>29</v>
       </c>
       <c r="C3" s="1">
         <v>4264.0</v>
       </c>
       <c r="D3" s="1">
-        <v>134.9</v>
+        <v>138.1</v>
       </c>
       <c r="E3" s="1">
         <v>213.4501946529</v>
       </c>
       <c r="F3" t="s">
         <v>8</v>
       </c>
       <c r="G3">
         <v>1.0</v>
       </c>
       <c r="H3" s="1">
         <v>910151.63</v>
       </c>
       <c r="I3" s="1">
-        <v>-334938.03</v>
+        <v>-321293.23</v>
       </c>
       <c r="J3" s="1">
-        <v>-36.800245031699</v>
+        <v>-35.301066262992</v>
       </c>
       <c r="K3">
         <v>0.0</v>
       </c>
       <c r="L3">
         <v>0.0</v>
       </c>
       <c r="M3" s="1">
-        <v>575213.6</v>
+        <v>588858.4</v>
       </c>
       <c r="N3" s="1">
-        <v>575213.6</v>
+        <v>588858.4</v>
       </c>
       <c r="O3" s="1">
-        <v>0.69</v>
+        <v>0.68</v>
       </c>
       <c r="P3">
         <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:16">
       <c r="A4" t="s">
         <v>30</v>
       </c>
       <c r="B4" t="s">
         <v>31</v>
       </c>
       <c r="C4" s="1">
         <v>404.0</v>
       </c>
       <c r="D4" s="1">
-        <v>845.2</v>
+        <v>930.6</v>
       </c>
       <c r="E4" s="1">
         <v>1061.8180445545</v>
       </c>
       <c r="F4" t="s">
         <v>8</v>
       </c>
       <c r="G4">
         <v>1.0</v>
       </c>
       <c r="H4" s="1">
         <v>428974.49</v>
       </c>
       <c r="I4" s="1">
-        <v>-87513.69</v>
+        <v>-53012.09</v>
       </c>
       <c r="J4" s="1">
-        <v>-20.400674641515</v>
+        <v>-12.357865382624</v>
       </c>
       <c r="K4">
         <v>0.0</v>
       </c>
       <c r="L4">
         <v>0.0</v>
       </c>
       <c r="M4" s="1">
-        <v>341460.8</v>
+        <v>375962.4</v>
       </c>
       <c r="N4" s="1">
-        <v>341460.8</v>
+        <v>375962.4</v>
       </c>
       <c r="O4" s="1">
-        <v>0.41</v>
+        <v>0.43</v>
       </c>
       <c r="P4">
         <v>1</v>
       </c>
     </row>
     <row r="5" spans="1:16">
       <c r="A5" t="s">
         <v>32</v>
       </c>
       <c r="B5" t="s">
         <v>33</v>
       </c>
       <c r="C5" s="1">
-        <v>9130.0</v>
+        <v>11587.0</v>
       </c>
       <c r="D5" s="1">
-        <v>165.14</v>
+        <v>168.16</v>
       </c>
       <c r="E5" s="1">
-        <v>195.9926035049</v>
+        <v>191.605393976</v>
       </c>
       <c r="F5" t="s">
         <v>8</v>
       </c>
       <c r="G5">
         <v>1.0</v>
       </c>
       <c r="H5" s="1">
-        <v>1789412.47</v>
+        <v>2220131.7</v>
       </c>
       <c r="I5" s="1">
-        <v>-281684.27</v>
+        <v>-271661.78</v>
       </c>
       <c r="J5" s="1">
-        <v>-15.741718285891</v>
+        <v>-12.236291207409</v>
       </c>
       <c r="K5">
         <v>0.0</v>
       </c>
       <c r="L5">
         <v>0.0</v>
       </c>
       <c r="M5" s="1">
-        <v>1507728.2</v>
+        <v>1948469.92</v>
       </c>
       <c r="N5" s="1">
-        <v>1507728.2</v>
+        <v>1948469.92</v>
       </c>
       <c r="O5" s="1">
-        <v>1.81</v>
+        <v>2.25</v>
       </c>
       <c r="P5">
         <v>1</v>
       </c>
     </row>
     <row r="6" spans="1:16">
       <c r="A6" t="s">
         <v>34</v>
       </c>
       <c r="B6" t="s">
         <v>35</v>
       </c>
       <c r="C6" s="1">
         <v>11964.0</v>
       </c>
       <c r="D6" s="1">
-        <v>49.06</v>
+        <v>52.82</v>
       </c>
       <c r="E6" s="1">
         <v>71.6832054497</v>
       </c>
       <c r="F6" t="s">
         <v>8</v>
       </c>
       <c r="G6">
         <v>1.0</v>
       </c>
       <c r="H6" s="1">
         <v>857617.87</v>
       </c>
       <c r="I6" s="1">
-        <v>-270664.03</v>
+        <v>-225679.39</v>
       </c>
       <c r="J6" s="1">
-        <v>-31.559980204237</v>
+        <v>-26.314679053971</v>
       </c>
       <c r="K6">
         <v>0.0</v>
       </c>
       <c r="L6">
         <v>0.0</v>
       </c>
       <c r="M6" s="1">
-        <v>586953.84</v>
+        <v>631938.48</v>
       </c>
       <c r="N6" s="1">
-        <v>586953.84</v>
+        <v>631938.48</v>
       </c>
       <c r="O6" s="1">
-        <v>0.71</v>
+        <v>0.73</v>
       </c>
       <c r="P6">
         <v>1</v>
       </c>
     </row>
     <row r="7" spans="1:16">
       <c r="A7" t="s">
         <v>36</v>
       </c>
       <c r="B7" t="s">
         <v>37</v>
       </c>
       <c r="C7" s="1">
         <v>6420.0</v>
       </c>
       <c r="D7" s="1">
-        <v>367.9</v>
+        <v>390.1</v>
       </c>
       <c r="E7" s="1">
         <v>240.2368115265</v>
       </c>
       <c r="F7" t="s">
         <v>8</v>
       </c>
       <c r="G7">
         <v>1.0</v>
       </c>
       <c r="H7" s="1">
         <v>1542320.33</v>
       </c>
       <c r="I7" s="1">
-        <v>819597.67</v>
+        <v>962121.67</v>
       </c>
       <c r="J7" s="1">
-        <v>53.140560625301</v>
+        <v>62.381442511362</v>
       </c>
       <c r="K7">
         <v>0.0</v>
       </c>
       <c r="L7">
         <v>0.0</v>
       </c>
       <c r="M7" s="1">
-        <v>2361918.0</v>
+        <v>2504442.0</v>
       </c>
       <c r="N7" s="1">
-        <v>2361918.0</v>
+        <v>2504442.0</v>
       </c>
       <c r="O7" s="1">
-        <v>2.84</v>
+        <v>2.89</v>
       </c>
       <c r="P7">
         <v>1</v>
       </c>
     </row>
     <row r="8" spans="1:16">
       <c r="A8" t="s">
         <v>38</v>
       </c>
       <c r="B8" t="s">
         <v>39</v>
       </c>
       <c r="C8" s="1">
-        <v>41131.0</v>
+        <v>22925.0</v>
       </c>
       <c r="D8" s="1">
-        <v>24.27</v>
+        <v>17.045</v>
       </c>
       <c r="E8" s="1">
-        <v>19.1806749167</v>
+        <v>19.1806748092</v>
       </c>
       <c r="F8" t="s">
         <v>8</v>
       </c>
       <c r="G8">
         <v>1.0</v>
       </c>
       <c r="H8" s="1">
-        <v>788920.34</v>
+        <v>439716.97</v>
       </c>
       <c r="I8" s="1">
-        <v>209329.03</v>
+        <v>-48960.34</v>
       </c>
       <c r="J8" s="1">
-        <v>26.53360794323</v>
+        <v>-11.134512275021</v>
       </c>
       <c r="K8">
         <v>0.0</v>
       </c>
       <c r="L8">
         <v>0.0</v>
       </c>
       <c r="M8" s="1">
-        <v>998249.37</v>
+        <v>390756.63</v>
       </c>
       <c r="N8" s="1">
-        <v>998249.37</v>
+        <v>390756.63</v>
       </c>
       <c r="O8" s="1">
-        <v>1.2</v>
+        <v>0.45</v>
       </c>
       <c r="P8">
         <v>1</v>
       </c>
     </row>
     <row r="9" spans="1:16">
       <c r="A9" t="s">
         <v>40</v>
       </c>
       <c r="B9" t="s">
         <v>41</v>
       </c>
       <c r="C9" s="1">
         <v>7732.0</v>
       </c>
       <c r="D9" s="1">
-        <v>49.54</v>
+        <v>49.85</v>
       </c>
       <c r="E9" s="1">
         <v>61.0828116917</v>
       </c>
       <c r="F9" t="s">
         <v>8</v>
       </c>
       <c r="G9">
         <v>1.0</v>
       </c>
       <c r="H9" s="1">
         <v>472292.3</v>
       </c>
       <c r="I9" s="1">
-        <v>-89249.02</v>
+        <v>-86852.1</v>
       </c>
       <c r="J9" s="1">
-        <v>-18.896988157546</v>
+        <v>-18.389480412871</v>
       </c>
       <c r="K9">
         <v>0.0</v>
       </c>
       <c r="L9">
         <v>0.0</v>
       </c>
       <c r="M9" s="1">
-        <v>383043.28</v>
+        <v>385440.2</v>
       </c>
       <c r="N9" s="1">
-        <v>383043.28</v>
+        <v>385440.2</v>
       </c>
       <c r="O9" s="1">
-        <v>0.46</v>
+        <v>0.44</v>
       </c>
       <c r="P9">
         <v>1</v>
       </c>
     </row>
     <row r="10" spans="1:16">
       <c r="A10" t="s">
         <v>42</v>
       </c>
       <c r="B10" t="s">
         <v>43</v>
       </c>
       <c r="C10" s="1">
         <v>17709.0</v>
       </c>
       <c r="D10" s="1">
-        <v>61.5</v>
+        <v>61.92</v>
       </c>
       <c r="E10" s="1">
         <v>52.6767643571</v>
       </c>
       <c r="F10" t="s">
         <v>8</v>
       </c>
       <c r="G10">
         <v>1.0</v>
       </c>
       <c r="H10" s="1">
         <v>932852.82</v>
       </c>
       <c r="I10" s="1">
-        <v>156250.68</v>
+        <v>163688.46</v>
       </c>
       <c r="J10" s="1">
-        <v>16.749767664314</v>
+        <v>17.547083150802</v>
       </c>
       <c r="K10">
         <v>0.0</v>
       </c>
       <c r="L10">
         <v>0.0</v>
       </c>
       <c r="M10" s="1">
-        <v>1089103.5</v>
+        <v>1096541.28</v>
       </c>
       <c r="N10" s="1">
-        <v>1089103.5</v>
+        <v>1096541.28</v>
       </c>
       <c r="O10" s="1">
-        <v>1.31</v>
+        <v>1.27</v>
       </c>
       <c r="P10">
         <v>1</v>
       </c>
     </row>
     <row r="11" spans="1:16">
       <c r="A11" t="s">
         <v>44</v>
       </c>
       <c r="B11" t="s">
         <v>45</v>
       </c>
       <c r="C11" s="1">
         <v>9349.0</v>
       </c>
       <c r="D11" s="1">
-        <v>34.34</v>
+        <v>41.44</v>
       </c>
       <c r="E11" s="1">
         <v>34.0831179805</v>
       </c>
       <c r="F11" t="s">
         <v>8</v>
       </c>
       <c r="G11">
         <v>1.0</v>
       </c>
       <c r="H11" s="1">
         <v>318643.07</v>
       </c>
       <c r="I11" s="1">
-        <v>2401.59</v>
+        <v>68779.49</v>
       </c>
       <c r="J11" s="1">
-        <v>0.75369283882433</v>
+        <v>21.585120304044</v>
       </c>
       <c r="K11">
         <v>0.0</v>
       </c>
       <c r="L11">
         <v>0.0</v>
       </c>
       <c r="M11" s="1">
-        <v>321044.66</v>
+        <v>387422.56</v>
       </c>
       <c r="N11" s="1">
-        <v>321044.66</v>
+        <v>387422.56</v>
       </c>
       <c r="O11" s="1">
-        <v>0.39</v>
+        <v>0.45</v>
       </c>
       <c r="P11">
         <v>1</v>
       </c>
     </row>
     <row r="12" spans="1:16">
       <c r="A12" t="s">
         <v>46</v>
       </c>
       <c r="B12" t="s">
         <v>47</v>
       </c>
       <c r="C12" s="1">
         <v>772.0</v>
       </c>
       <c r="D12" s="1">
-        <v>647.2</v>
+        <v>685.4</v>
       </c>
       <c r="E12" s="1">
         <v>464.3851036269</v>
       </c>
       <c r="F12" t="s">
         <v>8</v>
       </c>
       <c r="G12">
         <v>1.0</v>
       </c>
       <c r="H12" s="1">
         <v>358505.3</v>
       </c>
       <c r="I12" s="1">
-        <v>141133.1</v>
+        <v>170623.5</v>
       </c>
       <c r="J12" s="1">
-        <v>39.367088854753</v>
+        <v>47.593020242658</v>
       </c>
       <c r="K12">
         <v>0.0</v>
       </c>
       <c r="L12">
         <v>0.0</v>
       </c>
       <c r="M12" s="1">
-        <v>499638.4</v>
+        <v>529128.8</v>
       </c>
       <c r="N12" s="1">
-        <v>499638.4</v>
+        <v>529128.8</v>
       </c>
       <c r="O12" s="1">
-        <v>0.6</v>
+        <v>0.61</v>
       </c>
       <c r="P12">
         <v>1</v>
       </c>
     </row>
     <row r="13" spans="1:16">
       <c r="A13" t="s">
         <v>48</v>
       </c>
       <c r="B13" t="s">
         <v>49</v>
       </c>
       <c r="C13" s="1">
-        <v>5747.0</v>
+        <v>5779.0</v>
       </c>
       <c r="D13" s="1">
-        <v>1161.0</v>
+        <v>1223.8</v>
       </c>
       <c r="E13" s="1">
-        <v>627.5125404559</v>
+        <v>630.7837913134</v>
       </c>
       <c r="F13" t="s">
         <v>8</v>
       </c>
       <c r="G13">
         <v>1.0</v>
       </c>
       <c r="H13" s="1">
-        <v>3606314.57</v>
+        <v>3645299.53</v>
       </c>
       <c r="I13" s="1">
-        <v>3065952.43</v>
+        <v>3427040.67</v>
       </c>
       <c r="J13" s="1">
-        <v>85.016222808317</v>
+        <v>94.012594624837</v>
       </c>
       <c r="K13">
         <v>0.0</v>
       </c>
       <c r="L13">
         <v>0.0</v>
       </c>
       <c r="M13" s="1">
-        <v>6672267.0</v>
+        <v>7072340.2</v>
       </c>
       <c r="N13" s="1">
-        <v>6672267.0</v>
+        <v>7072340.2</v>
       </c>
       <c r="O13" s="1">
-        <v>8.02</v>
+        <v>8.16</v>
       </c>
       <c r="P13">
         <v>1</v>
       </c>
     </row>
     <row r="14" spans="1:16">
       <c r="A14" t="s">
         <v>50</v>
       </c>
       <c r="B14" t="s">
         <v>51</v>
       </c>
       <c r="C14" s="1">
         <v>32734.0</v>
       </c>
       <c r="D14" s="1">
-        <v>40.51</v>
+        <v>41.29</v>
       </c>
       <c r="E14" s="1">
         <v>25.9578245861</v>
       </c>
       <c r="F14" t="s">
         <v>8</v>
       </c>
       <c r="G14">
         <v>1.0</v>
       </c>
       <c r="H14" s="1">
         <v>849703.43</v>
       </c>
       <c r="I14" s="1">
-        <v>476350.91</v>
+        <v>501883.43</v>
       </c>
       <c r="J14" s="1">
-        <v>56.060843487474</v>
+        <v>59.065717788146</v>
       </c>
       <c r="K14">
         <v>0.0</v>
       </c>
       <c r="L14">
         <v>0.0</v>
       </c>
       <c r="M14" s="1">
-        <v>1326054.34</v>
+        <v>1351586.86</v>
       </c>
       <c r="N14" s="1">
-        <v>1326054.34</v>
+        <v>1351586.86</v>
       </c>
       <c r="O14" s="1">
-        <v>1.59</v>
+        <v>1.56</v>
       </c>
       <c r="P14">
         <v>1</v>
       </c>
     </row>
     <row r="15" spans="1:16">
       <c r="A15" t="s">
         <v>52</v>
       </c>
       <c r="B15" t="s">
         <v>53</v>
       </c>
       <c r="C15" s="1">
         <v>99595.0</v>
       </c>
       <c r="D15" s="1">
-        <v>18.77</v>
+        <v>18.66</v>
       </c>
       <c r="E15" s="1">
         <v>7.3690909182</v>
       </c>
       <c r="F15" t="s">
         <v>8</v>
       </c>
       <c r="G15">
         <v>1.0</v>
       </c>
       <c r="H15" s="1">
         <v>733924.61</v>
       </c>
       <c r="I15" s="1">
-        <v>1135473.54</v>
+        <v>1124518.09</v>
       </c>
       <c r="J15" s="1">
-        <v>154.71255828306</v>
+        <v>153.21983684401</v>
       </c>
       <c r="K15">
         <v>0.0</v>
       </c>
       <c r="L15">
         <v>0.0</v>
       </c>
       <c r="M15" s="1">
-        <v>1869398.15</v>
+        <v>1858442.7</v>
       </c>
       <c r="N15" s="1">
-        <v>1869398.15</v>
+        <v>1858442.7</v>
       </c>
       <c r="O15" s="1">
-        <v>2.25</v>
+        <v>2.14</v>
       </c>
       <c r="P15">
         <v>1</v>
       </c>
     </row>
     <row r="16" spans="1:16">
       <c r="A16" t="s">
         <v>54</v>
       </c>
       <c r="B16" t="s">
         <v>55</v>
       </c>
       <c r="C16" s="1">
-        <v>229318.0</v>
+        <v>271980.0</v>
       </c>
       <c r="D16" s="1">
-        <v>9.814</v>
+        <v>10.326</v>
       </c>
       <c r="E16" s="1">
-        <v>7.6579145553</v>
+        <v>8.0986494228</v>
       </c>
       <c r="F16" t="s">
         <v>8</v>
       </c>
       <c r="G16">
         <v>1.0</v>
       </c>
       <c r="H16" s="1">
-        <v>1756097.65</v>
+        <v>2202670.67</v>
       </c>
       <c r="I16" s="1">
-        <v>494429.2</v>
+        <v>605794.81</v>
       </c>
       <c r="J16" s="1">
-        <v>28.154994683809</v>
+        <v>27.502741024831</v>
       </c>
       <c r="K16">
         <v>0.0</v>
       </c>
       <c r="L16">
         <v>0.0</v>
       </c>
       <c r="M16" s="1">
-        <v>2250526.85</v>
+        <v>2808465.48</v>
       </c>
       <c r="N16" s="1">
-        <v>2250526.85</v>
+        <v>2808465.48</v>
       </c>
       <c r="O16" s="1">
-        <v>2.71</v>
+        <v>3.24</v>
       </c>
       <c r="P16">
         <v>1</v>
       </c>
     </row>
     <row r="17" spans="1:16">
       <c r="A17" t="s">
         <v>56</v>
       </c>
       <c r="B17" t="s">
         <v>57</v>
       </c>
       <c r="C17" s="1">
         <v>4766.0</v>
       </c>
       <c r="D17" s="1">
-        <v>93.65</v>
+        <v>73.25</v>
       </c>
       <c r="E17" s="1">
         <v>112.1495992446</v>
       </c>
       <c r="F17" t="s">
         <v>8</v>
       </c>
       <c r="G17">
         <v>1.0</v>
       </c>
       <c r="H17" s="1">
         <v>534504.99</v>
       </c>
       <c r="I17" s="1">
-        <v>-88169.09</v>
+        <v>-185395.49</v>
       </c>
       <c r="J17" s="1">
-        <v>-16.495466206967</v>
+        <v>-34.685455415486</v>
       </c>
       <c r="K17">
         <v>0.0</v>
       </c>
       <c r="L17">
         <v>0.0</v>
       </c>
       <c r="M17" s="1">
-        <v>446335.9</v>
+        <v>349109.5</v>
       </c>
       <c r="N17" s="1">
-        <v>446335.9</v>
+        <v>349109.5</v>
       </c>
       <c r="O17" s="1">
-        <v>0.54</v>
+        <v>0.4</v>
       </c>
       <c r="P17">
         <v>1</v>
       </c>
     </row>
     <row r="18" spans="1:16">
       <c r="A18" t="s">
         <v>58</v>
       </c>
       <c r="B18" t="s">
         <v>59</v>
       </c>
       <c r="C18" s="1">
         <v>10541.0</v>
       </c>
       <c r="D18" s="1">
-        <v>79.24</v>
+        <v>81.08</v>
       </c>
       <c r="E18" s="1">
         <v>78.497800019</v>
       </c>
       <c r="F18" t="s">
         <v>8</v>
       </c>
       <c r="G18">
         <v>1.0</v>
       </c>
       <c r="H18" s="1">
         <v>827445.31</v>
       </c>
       <c r="I18" s="1">
-        <v>7823.53</v>
+        <v>27218.97</v>
       </c>
       <c r="J18" s="1">
-        <v>0.94550418081408</v>
+        <v>3.2895189169662</v>
       </c>
       <c r="K18">
         <v>0.0</v>
       </c>
       <c r="L18">
         <v>0.0</v>
       </c>
       <c r="M18" s="1">
-        <v>835268.84</v>
+        <v>854664.28</v>
       </c>
       <c r="N18" s="1">
-        <v>835268.84</v>
+        <v>854664.28</v>
       </c>
       <c r="O18" s="1">
-        <v>1.0</v>
+        <v>0.99</v>
       </c>
       <c r="P18">
         <v>1</v>
       </c>
     </row>
     <row r="19" spans="1:16">
       <c r="A19" t="s">
         <v>60</v>
       </c>
       <c r="B19" t="s">
         <v>61</v>
       </c>
       <c r="C19" s="1">
         <v>18580.0</v>
       </c>
       <c r="D19" s="1">
-        <v>83.3</v>
+        <v>90.31</v>
       </c>
       <c r="E19" s="1">
         <v>67.733780409</v>
       </c>
       <c r="F19" t="s">
         <v>8</v>
       </c>
       <c r="G19">
         <v>1.0</v>
       </c>
       <c r="H19" s="1">
         <v>1258493.64</v>
       </c>
       <c r="I19" s="1">
-        <v>289220.36</v>
+        <v>419466.16</v>
       </c>
       <c r="J19" s="1">
-        <v>22.981471722018</v>
+        <v>33.33081285973</v>
       </c>
       <c r="K19">
         <v>0.0</v>
       </c>
       <c r="L19">
         <v>0.0</v>
       </c>
       <c r="M19" s="1">
-        <v>1547714.0</v>
+        <v>1677959.8</v>
       </c>
       <c r="N19" s="1">
-        <v>1547714.0</v>
+        <v>1677959.8</v>
       </c>
       <c r="O19" s="1">
-        <v>1.86</v>
+        <v>1.94</v>
       </c>
       <c r="P19">
         <v>1</v>
       </c>
     </row>
     <row r="20" spans="1:16">
       <c r="A20" t="s">
         <v>62</v>
       </c>
       <c r="B20" t="s">
         <v>63</v>
       </c>
       <c r="C20" s="1">
         <v>16782.0</v>
       </c>
       <c r="D20" s="1">
-        <v>26.42</v>
+        <v>25.59</v>
       </c>
       <c r="E20" s="1">
         <v>26.7085460613</v>
       </c>
       <c r="F20" t="s">
         <v>8</v>
       </c>
       <c r="G20">
         <v>1.0</v>
       </c>
       <c r="H20" s="1">
         <v>448222.82</v>
       </c>
       <c r="I20" s="1">
-        <v>-4842.38</v>
+        <v>-18771.44</v>
       </c>
       <c r="J20" s="1">
-        <v>-1.0803510628932</v>
+        <v>-4.1879706169356</v>
       </c>
       <c r="K20">
         <v>0.0</v>
       </c>
       <c r="L20">
         <v>0.0</v>
       </c>
       <c r="M20" s="1">
-        <v>443380.44</v>
+        <v>429451.38</v>
       </c>
       <c r="N20" s="1">
-        <v>443380.44</v>
+        <v>429451.38</v>
       </c>
       <c r="O20" s="1">
-        <v>0.53</v>
+        <v>0.5</v>
       </c>
       <c r="P20">
         <v>1</v>
       </c>
     </row>
     <row r="21" spans="1:16">
       <c r="A21" t="s">
         <v>64</v>
       </c>
       <c r="B21" t="s">
         <v>65</v>
       </c>
       <c r="C21" s="1">
         <v>6459.0</v>
       </c>
       <c r="D21" s="1">
-        <v>102.85</v>
+        <v>100.65</v>
       </c>
       <c r="E21" s="1">
         <v>134.1828549311</v>
       </c>
       <c r="F21" t="s">
         <v>8</v>
       </c>
       <c r="G21">
         <v>1.0</v>
       </c>
       <c r="H21" s="1">
         <v>866687.06</v>
       </c>
       <c r="I21" s="1">
-        <v>-202378.91</v>
+        <v>-216588.71</v>
       </c>
       <c r="J21" s="1">
-        <v>-23.350863228534</v>
+        <v>-24.990416956266</v>
       </c>
       <c r="K21">
         <v>0.0</v>
       </c>
       <c r="L21">
         <v>0.0</v>
       </c>
       <c r="M21" s="1">
-        <v>664308.15</v>
+        <v>650098.35</v>
       </c>
       <c r="N21" s="1">
-        <v>664308.15</v>
+        <v>650098.35</v>
       </c>
       <c r="O21" s="1">
-        <v>0.8</v>
+        <v>0.75</v>
       </c>
       <c r="P21">
         <v>1</v>
       </c>
     </row>
     <row r="22" spans="1:16">
       <c r="A22" t="s">
         <v>66</v>
       </c>
       <c r="B22" t="s">
         <v>67</v>
       </c>
       <c r="C22" s="1">
         <v>12809.0</v>
       </c>
       <c r="D22" s="1">
-        <v>31.48</v>
+        <v>34.47</v>
       </c>
       <c r="E22" s="1">
         <v>31.5333000234</v>
       </c>
       <c r="F22" t="s">
         <v>8</v>
       </c>
       <c r="G22">
         <v>1.0</v>
       </c>
       <c r="H22" s="1">
         <v>403910.04</v>
       </c>
       <c r="I22" s="1">
-        <v>-682.72</v>
+        <v>37616.19</v>
       </c>
       <c r="J22" s="1">
-        <v>-0.16902773696836</v>
+        <v>9.3130118775953</v>
       </c>
       <c r="K22">
         <v>0.0</v>
       </c>
       <c r="L22">
         <v>0.0</v>
       </c>
       <c r="M22" s="1">
-        <v>403227.32</v>
+        <v>441526.23</v>
       </c>
       <c r="N22" s="1">
-        <v>403227.32</v>
+        <v>441526.23</v>
       </c>
       <c r="O22" s="1">
-        <v>0.48</v>
+        <v>0.51</v>
       </c>
       <c r="P22">
         <v>1</v>
       </c>
     </row>
     <row r="23" spans="1:16">
       <c r="A23" t="s">
         <v>68</v>
       </c>
       <c r="B23" t="s">
         <v>69</v>
       </c>
       <c r="C23" s="1">
-        <v>14510.0</v>
+        <v>17965.0</v>
       </c>
       <c r="D23" s="1">
-        <v>70.52</v>
+        <v>78.02</v>
       </c>
       <c r="E23" s="1">
-        <v>69.2242253618</v>
+        <v>70.6440495408</v>
       </c>
       <c r="F23" t="s">
         <v>8</v>
       </c>
       <c r="G23">
         <v>1.0</v>
       </c>
       <c r="H23" s="1">
-        <v>1004443.51</v>
+        <v>1269120.35</v>
       </c>
       <c r="I23" s="1">
-        <v>18801.69</v>
+        <v>132508.95</v>
       </c>
       <c r="J23" s="1">
-        <v>1.8718514095432</v>
+        <v>10.441007426916</v>
       </c>
       <c r="K23">
         <v>0.0</v>
       </c>
       <c r="L23">
         <v>0.0</v>
       </c>
       <c r="M23" s="1">
-        <v>1023245.2</v>
+        <v>1401629.3</v>
       </c>
       <c r="N23" s="1">
-        <v>1023245.2</v>
+        <v>1401629.3</v>
       </c>
       <c r="O23" s="1">
-        <v>1.23</v>
+        <v>1.62</v>
       </c>
       <c r="P23">
         <v>1</v>
       </c>
     </row>
     <row r="24" spans="1:16">
       <c r="A24" t="s">
         <v>70</v>
       </c>
       <c r="B24" t="s">
         <v>71</v>
       </c>
       <c r="C24" s="1">
         <v>12150.0</v>
       </c>
       <c r="D24" s="1">
-        <v>69.24</v>
+        <v>68.1</v>
       </c>
       <c r="E24" s="1">
         <v>66.3104748971</v>
       </c>
       <c r="F24" t="s">
         <v>8</v>
       </c>
       <c r="G24">
         <v>1.0</v>
       </c>
       <c r="H24" s="1">
         <v>805672.27</v>
       </c>
       <c r="I24" s="1">
-        <v>35593.73</v>
+        <v>21742.73</v>
       </c>
       <c r="J24" s="1">
-        <v>4.4178919053525</v>
+        <v>2.6987065100304</v>
       </c>
       <c r="K24">
         <v>0.0</v>
       </c>
       <c r="L24">
         <v>0.0</v>
       </c>
       <c r="M24" s="1">
-        <v>841266.0</v>
+        <v>827415.0</v>
       </c>
       <c r="N24" s="1">
-        <v>841266.0</v>
+        <v>827415.0</v>
       </c>
       <c r="O24" s="1">
-        <v>1.01</v>
+        <v>0.95</v>
       </c>
       <c r="P24">
         <v>1</v>
       </c>
     </row>
     <row r="25" spans="1:16">
       <c r="A25" t="s">
         <v>72</v>
       </c>
       <c r="B25" t="s">
         <v>73</v>
       </c>
       <c r="C25" s="1">
         <v>2092.0</v>
       </c>
       <c r="D25" s="1">
-        <v>255.6</v>
+        <v>265.2</v>
       </c>
       <c r="E25" s="1">
         <v>160.4114913958</v>
       </c>
       <c r="F25" t="s">
         <v>8</v>
       </c>
       <c r="G25">
         <v>1.0</v>
       </c>
       <c r="H25" s="1">
         <v>335580.84</v>
       </c>
       <c r="I25" s="1">
-        <v>199134.36</v>
+        <v>219217.56</v>
       </c>
       <c r="J25" s="1">
-        <v>59.340205477762</v>
+        <v>65.324814134204</v>
       </c>
       <c r="K25">
         <v>0.0</v>
       </c>
       <c r="L25">
         <v>0.0</v>
       </c>
       <c r="M25" s="1">
-        <v>534715.2</v>
+        <v>554798.4</v>
       </c>
       <c r="N25" s="1">
-        <v>534715.2</v>
+        <v>554798.4</v>
       </c>
       <c r="O25" s="1">
         <v>0.64</v>
       </c>
       <c r="P25">
         <v>1</v>
       </c>
     </row>
     <row r="26" spans="1:16">
       <c r="A26" t="s">
         <v>74</v>
       </c>
       <c r="B26" t="s">
         <v>75</v>
       </c>
       <c r="C26" s="1">
         <v>12467.0</v>
       </c>
       <c r="D26" s="1">
-        <v>46.12</v>
+        <v>47.94</v>
       </c>
       <c r="E26" s="1">
         <v>38.9589997594</v>
       </c>
       <c r="F26" t="s">
         <v>8</v>
       </c>
       <c r="G26">
         <v>1.0</v>
       </c>
       <c r="H26" s="1">
         <v>485701.85</v>
       </c>
       <c r="I26" s="1">
-        <v>89276.19</v>
+        <v>111966.13</v>
       </c>
       <c r="J26" s="1">
-        <v>18.380862662969</v>
+        <v>23.052440504396</v>
       </c>
       <c r="K26">
         <v>0.0</v>
       </c>
       <c r="L26">
         <v>0.0</v>
       </c>
       <c r="M26" s="1">
-        <v>574978.04</v>
+        <v>597667.98</v>
       </c>
       <c r="N26" s="1">
-        <v>574978.04</v>
+        <v>597667.98</v>
       </c>
       <c r="O26" s="1">
         <v>0.69</v>
       </c>
       <c r="P26">
         <v>1</v>
       </c>
     </row>
     <row r="27" spans="1:16">
       <c r="A27" t="s">
         <v>76</v>
       </c>
       <c r="B27" t="s">
         <v>77</v>
       </c>
       <c r="C27" s="1">
         <v>38671.0</v>
       </c>
       <c r="D27" s="1">
-        <v>30.77</v>
+        <v>27.53</v>
       </c>
       <c r="E27" s="1">
-        <v>31.9010105764</v>
+        <v>30.9010105764</v>
       </c>
       <c r="F27" t="s">
         <v>8</v>
       </c>
       <c r="G27">
         <v>1.0</v>
       </c>
       <c r="H27" s="1">
-        <v>1233643.98</v>
+        <v>1194972.98</v>
       </c>
       <c r="I27" s="1">
-        <v>-43737.31</v>
+        <v>-130360.35</v>
       </c>
       <c r="J27" s="1">
-        <v>-3.5453753845579</v>
+        <v>-10.909062563072</v>
       </c>
       <c r="K27">
         <v>0.0</v>
       </c>
       <c r="L27">
         <v>0.0</v>
       </c>
       <c r="M27" s="1">
-        <v>1189906.67</v>
+        <v>1064612.63</v>
       </c>
       <c r="N27" s="1">
-        <v>1189906.67</v>
+        <v>1064612.63</v>
       </c>
       <c r="O27" s="1">
-        <v>1.43</v>
+        <v>1.23</v>
       </c>
       <c r="P27">
         <v>1</v>
       </c>
     </row>
     <row r="28" spans="1:16">
       <c r="A28" t="s">
         <v>78</v>
       </c>
       <c r="B28" t="s">
         <v>79</v>
       </c>
       <c r="C28" s="1">
         <v>15489.0</v>
       </c>
       <c r="D28" s="1">
-        <v>61.42</v>
+        <v>64.64</v>
       </c>
       <c r="E28" s="1">
         <v>105.1719013493</v>
       </c>
       <c r="F28" t="s">
         <v>8</v>
       </c>
       <c r="G28">
         <v>1.0</v>
       </c>
       <c r="H28" s="1">
         <v>1629007.58</v>
       </c>
       <c r="I28" s="1">
-        <v>-677673.2</v>
+        <v>-627798.62</v>
       </c>
       <c r="J28" s="1">
-        <v>-41.600371190415</v>
+        <v>-38.538716928499</v>
       </c>
       <c r="K28">
         <v>0.0</v>
       </c>
       <c r="L28">
         <v>0.0</v>
       </c>
       <c r="M28" s="1">
-        <v>951334.38</v>
+        <v>1001208.96</v>
       </c>
       <c r="N28" s="1">
-        <v>951334.38</v>
+        <v>1001208.96</v>
       </c>
       <c r="O28" s="1">
-        <v>1.14</v>
+        <v>1.16</v>
       </c>
       <c r="P28">
         <v>1</v>
       </c>
     </row>
     <row r="29" spans="1:16">
       <c r="A29" t="s">
         <v>80</v>
       </c>
       <c r="B29" t="s">
         <v>81</v>
       </c>
       <c r="C29" s="1">
         <v>207830.0</v>
       </c>
       <c r="D29" s="1">
-        <v>9.753</v>
+        <v>9.884</v>
       </c>
       <c r="E29" s="1">
         <v>6.7496739643</v>
       </c>
       <c r="F29" t="s">
         <v>8</v>
       </c>
       <c r="G29">
         <v>1.0</v>
       </c>
       <c r="H29" s="1">
         <v>1402784.74</v>
       </c>
       <c r="I29" s="1">
-        <v>624181.25</v>
+        <v>651406.98</v>
       </c>
       <c r="J29" s="1">
-        <v>44.495868268427</v>
+        <v>46.436702754551</v>
       </c>
       <c r="K29">
         <v>0.0</v>
       </c>
       <c r="L29">
         <v>0.0</v>
       </c>
       <c r="M29" s="1">
-        <v>2026965.99</v>
+        <v>2054191.72</v>
       </c>
       <c r="N29" s="1">
-        <v>2026965.99</v>
+        <v>2054191.72</v>
       </c>
       <c r="O29" s="1">
-        <v>2.44</v>
+        <v>2.37</v>
       </c>
       <c r="P29">
         <v>1</v>
       </c>
     </row>
     <row r="30" spans="1:16">
       <c r="A30" t="s">
         <v>82</v>
       </c>
       <c r="B30" t="s">
         <v>83</v>
       </c>
       <c r="C30" s="1">
         <v>47322.0</v>
       </c>
       <c r="D30" s="1">
-        <v>28.97</v>
+        <v>28.68</v>
       </c>
       <c r="E30" s="1">
         <v>14.7187990787</v>
       </c>
       <c r="F30" t="s">
         <v>8</v>
       </c>
       <c r="G30">
         <v>1.0</v>
       </c>
       <c r="H30" s="1">
         <v>696523.01</v>
       </c>
       <c r="I30" s="1">
-        <v>674395.33</v>
+        <v>660671.95</v>
       </c>
       <c r="J30" s="1">
-        <v>96.823122900132</v>
+        <v>94.852853461367</v>
       </c>
       <c r="K30">
         <v>0.0</v>
       </c>
       <c r="L30">
         <v>0.0</v>
       </c>
       <c r="M30" s="1">
-        <v>1370918.34</v>
+        <v>1357194.96</v>
       </c>
       <c r="N30" s="1">
-        <v>1370918.34</v>
+        <v>1357194.96</v>
       </c>
       <c r="O30" s="1">
-        <v>1.65</v>
+        <v>1.57</v>
       </c>
       <c r="P30">
         <v>1</v>
       </c>
     </row>
     <row r="31" spans="1:16">
       <c r="A31" t="s">
         <v>84</v>
       </c>
       <c r="B31" t="s">
         <v>85</v>
       </c>
       <c r="C31" s="1">
         <v>8381.0</v>
       </c>
       <c r="D31" s="1">
-        <v>94.1</v>
+        <v>100.0</v>
       </c>
       <c r="E31" s="1">
         <v>104.5645996898</v>
       </c>
       <c r="F31" t="s">
         <v>8</v>
       </c>
       <c r="G31">
         <v>1.0</v>
       </c>
       <c r="H31" s="1">
         <v>876355.91</v>
       </c>
       <c r="I31" s="1">
-        <v>-87703.81</v>
+        <v>-38255.91</v>
       </c>
       <c r="J31" s="1">
-        <v>-10.007784394356</v>
+        <v>-4.365339420145</v>
       </c>
       <c r="K31">
         <v>0.0</v>
       </c>
       <c r="L31">
         <v>0.0</v>
       </c>
       <c r="M31" s="1">
-        <v>788652.1</v>
+        <v>838100.0</v>
       </c>
       <c r="N31" s="1">
-        <v>788652.1</v>
+        <v>838100.0</v>
       </c>
       <c r="O31" s="1">
-        <v>0.95</v>
+        <v>0.97</v>
       </c>
       <c r="P31">
         <v>1</v>
       </c>
     </row>
     <row r="32" spans="1:16">
       <c r="A32" t="s">
         <v>86</v>
       </c>
       <c r="B32" t="s">
         <v>87</v>
       </c>
       <c r="C32" s="1">
         <v>4082.0</v>
       </c>
       <c r="D32" s="1">
-        <v>191.25</v>
+        <v>191.8</v>
       </c>
       <c r="E32" s="1">
         <v>173.8703993141</v>
       </c>
       <c r="F32" t="s">
         <v>8</v>
       </c>
       <c r="G32">
         <v>1.0</v>
       </c>
       <c r="H32" s="1">
         <v>709738.97</v>
       </c>
       <c r="I32" s="1">
-        <v>70943.53</v>
+        <v>73188.63</v>
       </c>
       <c r="J32" s="1">
-        <v>9.9957213847226</v>
+        <v>10.312048949489</v>
       </c>
       <c r="K32">
         <v>0.0</v>
       </c>
       <c r="L32">
         <v>0.0</v>
       </c>
       <c r="M32" s="1">
-        <v>780682.5</v>
+        <v>782927.6</v>
       </c>
       <c r="N32" s="1">
-        <v>780682.5</v>
+        <v>782927.6</v>
       </c>
       <c r="O32" s="1">
-        <v>0.94</v>
+        <v>0.9</v>
       </c>
       <c r="P32">
         <v>1</v>
       </c>
     </row>
     <row r="33" spans="1:16">
       <c r="A33" t="s">
         <v>88</v>
       </c>
       <c r="B33" t="s">
         <v>89</v>
       </c>
       <c r="C33" s="1">
-        <v>26027.0</v>
+        <v>10644.0</v>
       </c>
       <c r="D33" s="1">
-        <v>16.57</v>
+        <v>17.52</v>
       </c>
       <c r="E33" s="1">
-        <v>18.325390556</v>
+        <v>18.3253908305</v>
       </c>
       <c r="F33" t="s">
         <v>8</v>
       </c>
       <c r="G33">
         <v>1.0</v>
       </c>
       <c r="H33" s="1">
-        <v>476954.94</v>
+        <v>195055.46</v>
       </c>
       <c r="I33" s="1">
-        <v>-45687.55</v>
+        <v>-8572.58</v>
       </c>
       <c r="J33" s="1">
-        <v>-9.5790076102367</v>
+        <v>-4.3949449043877</v>
       </c>
       <c r="K33">
         <v>0.0</v>
       </c>
       <c r="L33">
         <v>0.0</v>
       </c>
       <c r="M33" s="1">
-        <v>431267.39</v>
+        <v>186482.88</v>
       </c>
       <c r="N33" s="1">
-        <v>431267.39</v>
+        <v>186482.88</v>
       </c>
       <c r="O33" s="1">
-        <v>0.52</v>
+        <v>0.22</v>
       </c>
       <c r="P33">
         <v>1</v>
       </c>
     </row>
     <row r="34" spans="1:16">
       <c r="A34" t="s">
         <v>90</v>
       </c>
       <c r="B34" t="s">
         <v>91</v>
       </c>
       <c r="C34" s="1">
         <v>1194.0</v>
       </c>
       <c r="D34" s="1">
-        <v>295.5</v>
+        <v>305.85</v>
       </c>
       <c r="E34" s="1">
         <v>421.1740033501</v>
       </c>
       <c r="F34" t="s">
         <v>8</v>
       </c>
       <c r="G34">
         <v>1.0</v>
       </c>
       <c r="H34" s="1">
         <v>502881.76</v>
       </c>
       <c r="I34" s="1">
-        <v>-150054.76</v>
+        <v>-137696.86</v>
       </c>
       <c r="J34" s="1">
-        <v>-29.838974473841</v>
+        <v>-27.381557843736</v>
       </c>
       <c r="K34">
         <v>0.0</v>
       </c>
       <c r="L34">
         <v>0.0</v>
       </c>
       <c r="M34" s="1">
-        <v>352827.0</v>
+        <v>365184.9</v>
       </c>
       <c r="N34" s="1">
-        <v>352827.0</v>
+        <v>365184.9</v>
       </c>
       <c r="O34" s="1">
         <v>0.42</v>
       </c>
       <c r="P34">
         <v>1</v>
       </c>
     </row>
     <row r="35" spans="1:16">
       <c r="A35" t="s">
         <v>92</v>
       </c>
       <c r="B35" t="s">
         <v>93</v>
       </c>
       <c r="C35" s="1">
         <v>25406.0</v>
       </c>
       <c r="D35" s="1">
-        <v>35.81</v>
+        <v>37.66</v>
       </c>
       <c r="E35" s="1">
         <v>34.5</v>
       </c>
       <c r="F35" t="s">
         <v>8</v>
       </c>
       <c r="G35">
         <v>1.0</v>
       </c>
       <c r="H35" s="1">
         <v>876507.0</v>
       </c>
       <c r="I35" s="1">
-        <v>33281.86</v>
+        <v>80282.96</v>
       </c>
       <c r="J35" s="1">
-        <v>3.7971014492754</v>
+        <v>9.1594202898551</v>
       </c>
       <c r="K35">
         <v>0.0</v>
       </c>
       <c r="L35">
         <v>0.0</v>
       </c>
       <c r="M35" s="1">
-        <v>909788.86</v>
+        <v>956789.96</v>
       </c>
       <c r="N35" s="1">
-        <v>909788.86</v>
+        <v>956789.96</v>
       </c>
       <c r="O35" s="1">
-        <v>1.09</v>
+        <v>1.1</v>
       </c>
       <c r="P35">
         <v>1</v>
       </c>
     </row>
     <row r="36" spans="1:16">
       <c r="A36" t="s">
         <v>94</v>
       </c>
       <c r="B36" t="s">
         <v>95</v>
       </c>
       <c r="C36" s="1">
-        <v>362.0</v>
+        <v>503.0</v>
       </c>
       <c r="D36" s="1">
-        <v>1667.5</v>
+        <v>1674.0</v>
       </c>
       <c r="E36" s="1">
-        <v>1379.694198895</v>
+        <v>1450.9816500994</v>
       </c>
       <c r="F36" t="s">
         <v>8</v>
       </c>
       <c r="G36">
         <v>1.0</v>
       </c>
       <c r="H36" s="1">
-        <v>499449.3</v>
+        <v>729843.77</v>
       </c>
       <c r="I36" s="1">
-        <v>104185.7</v>
+        <v>112178.23</v>
       </c>
       <c r="J36" s="1">
-        <v>20.860115331026</v>
+        <v>15.370170248901</v>
       </c>
       <c r="K36">
         <v>0.0</v>
       </c>
       <c r="L36">
         <v>0.0</v>
       </c>
       <c r="M36" s="1">
-        <v>603635.0</v>
+        <v>842022.0</v>
       </c>
       <c r="N36" s="1">
-        <v>603635.0</v>
+        <v>842022.0</v>
       </c>
       <c r="O36" s="1">
-        <v>0.73</v>
+        <v>0.97</v>
       </c>
       <c r="P36">
         <v>1</v>
       </c>
     </row>
     <row r="37" spans="1:16">
       <c r="A37" t="s">
         <v>96</v>
       </c>
       <c r="B37" t="s">
         <v>97</v>
       </c>
       <c r="C37" s="1">
         <v>80411.0</v>
       </c>
       <c r="D37" s="1">
-        <v>20.36</v>
+        <v>20.02</v>
       </c>
       <c r="E37" s="1">
         <v>14.7629916305</v>
       </c>
       <c r="F37" t="s">
         <v>8</v>
       </c>
       <c r="G37">
         <v>1.0</v>
       </c>
       <c r="H37" s="1">
         <v>1187106.92</v>
       </c>
       <c r="I37" s="1">
-        <v>450061.04</v>
+        <v>422721.3</v>
       </c>
       <c r="J37" s="1">
-        <v>37.912426624554</v>
+        <v>35.609370384262</v>
       </c>
       <c r="K37">
         <v>0.0</v>
       </c>
       <c r="L37">
         <v>0.0</v>
       </c>
       <c r="M37" s="1">
-        <v>1637167.96</v>
+        <v>1609828.22</v>
       </c>
       <c r="N37" s="1">
-        <v>1637167.96</v>
+        <v>1609828.22</v>
       </c>
       <c r="O37" s="1">
-        <v>1.97</v>
+        <v>1.86</v>
       </c>
       <c r="P37">
         <v>1</v>
       </c>
     </row>
     <row r="38" spans="1:16">
       <c r="A38" t="s">
         <v>98</v>
       </c>
       <c r="B38" t="s">
         <v>99</v>
       </c>
       <c r="C38" s="1">
         <v>21020.0</v>
       </c>
       <c r="D38" s="1">
-        <v>50.8</v>
+        <v>53.52</v>
       </c>
       <c r="E38" s="1">
         <v>40.4799395814</v>
       </c>
       <c r="F38" t="s">
         <v>8</v>
       </c>
       <c r="G38">
         <v>1.0</v>
       </c>
       <c r="H38" s="1">
         <v>850888.33</v>
       </c>
       <c r="I38" s="1">
-        <v>216927.67</v>
+        <v>274102.07</v>
       </c>
       <c r="J38" s="1">
-        <v>25.494258453398</v>
+        <v>32.213636071375</v>
       </c>
       <c r="K38">
         <v>0.0</v>
       </c>
       <c r="L38">
         <v>0.0</v>
       </c>
       <c r="M38" s="1">
-        <v>1067816.0</v>
+        <v>1124990.4</v>
       </c>
       <c r="N38" s="1">
-        <v>1067816.0</v>
+        <v>1124990.4</v>
       </c>
       <c r="O38" s="1">
-        <v>1.28</v>
+        <v>1.3</v>
       </c>
       <c r="P38">
         <v>1</v>
       </c>
     </row>
     <row r="39" spans="1:16">
       <c r="A39" t="s">
         <v>100</v>
       </c>
       <c r="B39" t="s">
         <v>101</v>
       </c>
       <c r="C39" s="1">
         <v>31462.0</v>
       </c>
       <c r="D39" s="1">
-        <v>38.96</v>
+        <v>53.35</v>
       </c>
       <c r="E39" s="1">
         <v>35.0283106605</v>
       </c>
       <c r="F39" t="s">
         <v>8</v>
       </c>
       <c r="G39">
         <v>1.0</v>
       </c>
       <c r="H39" s="1">
         <v>1102060.71</v>
       </c>
       <c r="I39" s="1">
-        <v>123698.81</v>
+        <v>576436.99</v>
       </c>
       <c r="J39" s="1">
-        <v>11.224319030482</v>
+        <v>52.305375263764</v>
       </c>
       <c r="K39">
         <v>0.0</v>
       </c>
       <c r="L39">
         <v>0.0</v>
       </c>
       <c r="M39" s="1">
-        <v>1225759.52</v>
+        <v>1678497.7</v>
       </c>
       <c r="N39" s="1">
-        <v>1225759.52</v>
+        <v>1678497.7</v>
       </c>
       <c r="O39" s="1">
-        <v>1.47</v>
+        <v>1.94</v>
       </c>
       <c r="P39">
         <v>1</v>
       </c>
     </row>
     <row r="40" spans="1:16">
       <c r="A40" t="s">
         <v>102</v>
       </c>
       <c r="B40" t="s">
         <v>103</v>
       </c>
       <c r="C40" s="1">
         <v>53919.0</v>
       </c>
       <c r="D40" s="1">
-        <v>22.945</v>
+        <v>24.01</v>
       </c>
       <c r="E40" s="1">
         <v>11.9679098277</v>
       </c>
       <c r="F40" t="s">
         <v>8</v>
       </c>
       <c r="G40">
         <v>1.0</v>
       </c>
       <c r="H40" s="1">
         <v>645297.73</v>
       </c>
       <c r="I40" s="1">
-        <v>591873.73</v>
+        <v>649297.46</v>
       </c>
       <c r="J40" s="1">
-        <v>91.721030848815</v>
+        <v>100.61982706804</v>
       </c>
       <c r="K40">
         <v>0.0</v>
       </c>
       <c r="L40">
         <v>0.0</v>
       </c>
       <c r="M40" s="1">
-        <v>1237171.46</v>
+        <v>1294595.19</v>
       </c>
       <c r="N40" s="1">
-        <v>1237171.46</v>
+        <v>1294595.19</v>
       </c>
       <c r="O40" s="1">
         <v>1.49</v>
       </c>
       <c r="P40">
         <v>1</v>
       </c>
     </row>
     <row r="41" spans="1:16">
       <c r="A41" t="s">
         <v>104</v>
       </c>
       <c r="B41" t="s">
         <v>105</v>
       </c>
       <c r="C41" s="1">
         <v>384754.0</v>
       </c>
       <c r="D41" s="1">
-        <v>5.321</v>
+        <v>5.678</v>
       </c>
       <c r="E41" s="1">
         <v>2.6472776371</v>
       </c>
       <c r="F41" t="s">
         <v>8</v>
       </c>
       <c r="G41">
         <v>1.0</v>
       </c>
       <c r="H41" s="1">
         <v>1018550.66</v>
       </c>
       <c r="I41" s="1">
-        <v>1028725.37</v>
+        <v>1166082.55</v>
       </c>
       <c r="J41" s="1">
-        <v>100.99894000363</v>
+        <v>114.48449211157</v>
       </c>
       <c r="K41">
         <v>0.0</v>
       </c>
       <c r="L41">
         <v>0.0</v>
       </c>
       <c r="M41" s="1">
-        <v>2047276.03</v>
+        <v>2184633.21</v>
       </c>
       <c r="N41" s="1">
-        <v>2047276.03</v>
+        <v>2184633.21</v>
       </c>
       <c r="O41" s="1">
-        <v>2.46</v>
+        <v>2.52</v>
       </c>
       <c r="P41">
         <v>1</v>
       </c>
     </row>
     <row r="42" spans="1:16">
       <c r="A42" t="s">
         <v>106</v>
       </c>
       <c r="B42" t="s">
         <v>107</v>
       </c>
       <c r="C42" s="1">
         <v>6715.0</v>
       </c>
       <c r="D42" s="1">
-        <v>98.8</v>
+        <v>100.6</v>
       </c>
       <c r="E42" s="1">
         <v>101.4724497394</v>
       </c>
       <c r="F42" t="s">
         <v>8</v>
       </c>
       <c r="G42">
         <v>1.0</v>
       </c>
       <c r="H42" s="1">
         <v>681387.5</v>
       </c>
       <c r="I42" s="1">
-        <v>-17945.5</v>
+        <v>-5858.5</v>
       </c>
       <c r="J42" s="1">
-        <v>-2.6336702683862</v>
+        <v>-0.85978976720295</v>
       </c>
       <c r="K42">
         <v>0.0</v>
       </c>
       <c r="L42">
         <v>0.0</v>
       </c>
       <c r="M42" s="1">
-        <v>663442.0</v>
+        <v>675529.0</v>
       </c>
       <c r="N42" s="1">
-        <v>663442.0</v>
+        <v>675529.0</v>
       </c>
       <c r="O42" s="1">
-        <v>0.8</v>
+        <v>0.78</v>
       </c>
       <c r="P42">
         <v>1</v>
       </c>
     </row>
     <row r="43" spans="1:16">
       <c r="A43" t="s">
         <v>108</v>
       </c>
       <c r="B43" t="s">
         <v>109</v>
       </c>
       <c r="C43" s="1">
-        <v>124796.0</v>
+        <v>48978.0</v>
       </c>
       <c r="D43" s="1">
-        <v>4.848</v>
+        <v>4.667</v>
       </c>
       <c r="E43" s="1">
-        <v>3.3889734447</v>
+        <v>3.3889734166</v>
       </c>
       <c r="F43" t="s">
         <v>8</v>
       </c>
       <c r="G43">
         <v>1.0</v>
       </c>
       <c r="H43" s="1">
-        <v>422930.33</v>
+        <v>165985.14</v>
       </c>
       <c r="I43" s="1">
-        <v>182080.68</v>
+        <v>62595.19</v>
       </c>
       <c r="J43" s="1">
-        <v>43.052168899781</v>
+        <v>37.711321627948</v>
       </c>
       <c r="K43">
         <v>0.0</v>
       </c>
       <c r="L43">
         <v>0.0</v>
       </c>
       <c r="M43" s="1">
-        <v>605011.01</v>
+        <v>228580.33</v>
       </c>
       <c r="N43" s="1">
-        <v>605011.01</v>
+        <v>228580.33</v>
       </c>
       <c r="O43" s="1">
-        <v>0.73</v>
+        <v>0.26</v>
       </c>
       <c r="P43">
         <v>1</v>
       </c>
     </row>
     <row r="44" spans="1:16">
       <c r="A44" t="s">
         <v>110</v>
       </c>
       <c r="B44" t="s">
         <v>111</v>
       </c>
       <c r="C44" s="1">
         <v>11305.0</v>
       </c>
       <c r="D44" s="1">
-        <v>180.52</v>
+        <v>187.86</v>
       </c>
       <c r="E44" s="1">
         <v>152.6865961964</v>
       </c>
       <c r="F44" t="s">
         <v>8</v>
       </c>
       <c r="G44">
         <v>1.0</v>
       </c>
       <c r="H44" s="1">
         <v>1726121.97</v>
       </c>
       <c r="I44" s="1">
-        <v>314656.63</v>
+        <v>397635.33</v>
       </c>
       <c r="J44" s="1">
-        <v>18.229107529406</v>
+        <v>23.036340241936</v>
       </c>
       <c r="K44">
         <v>0.0</v>
       </c>
       <c r="L44">
         <v>0.0</v>
       </c>
       <c r="M44" s="1">
-        <v>2040778.6</v>
+        <v>2123757.3</v>
       </c>
       <c r="N44" s="1">
-        <v>2040778.6</v>
+        <v>2123757.3</v>
       </c>
       <c r="O44" s="1">
         <v>2.45</v>
       </c>
       <c r="P44">
         <v>1</v>
       </c>
     </row>
     <row r="45" spans="1:16">
       <c r="A45" t="s">
         <v>112</v>
       </c>
       <c r="B45" t="s">
         <v>113</v>
       </c>
       <c r="C45" s="1">
         <v>6131.0</v>
       </c>
       <c r="D45" s="1">
-        <v>135.95</v>
+        <v>150.55</v>
       </c>
       <c r="E45" s="1">
         <v>105.9079791225</v>
       </c>
       <c r="F45" t="s">
         <v>8</v>
       </c>
       <c r="G45">
         <v>1.0</v>
       </c>
       <c r="H45" s="1">
         <v>649321.82</v>
       </c>
       <c r="I45" s="1">
-        <v>184187.63</v>
+        <v>273700.23</v>
       </c>
       <c r="J45" s="1">
-        <v>28.36615439783</v>
+        <v>42.151706837759</v>
       </c>
       <c r="K45">
         <v>0.0</v>
       </c>
       <c r="L45">
         <v>0.0</v>
       </c>
       <c r="M45" s="1">
-        <v>833509.45</v>
+        <v>923022.05</v>
       </c>
       <c r="N45" s="1">
-        <v>833509.45</v>
+        <v>923022.05</v>
       </c>
       <c r="O45" s="1">
-        <v>1.0</v>
+        <v>1.07</v>
       </c>
       <c r="P45">
         <v>1</v>
       </c>
     </row>
     <row r="46" spans="1:16">
       <c r="A46" t="s">
         <v>114</v>
       </c>
       <c r="B46" t="s">
         <v>115</v>
       </c>
       <c r="C46" s="1">
         <v>4551.0</v>
       </c>
       <c r="D46" s="1">
-        <v>358.2</v>
+        <v>375.85</v>
       </c>
       <c r="E46" s="1">
         <v>381.3948648649</v>
       </c>
       <c r="F46" t="s">
         <v>8</v>
       </c>
       <c r="G46">
         <v>1.0</v>
       </c>
       <c r="H46" s="1">
         <v>1735728.03</v>
       </c>
       <c r="I46" s="1">
-        <v>-105559.83</v>
+        <v>-25234.68</v>
       </c>
       <c r="J46" s="1">
-        <v>-6.081588139128</v>
+        <v>-1.4538383642972</v>
       </c>
       <c r="K46">
         <v>0.0</v>
       </c>
       <c r="L46">
         <v>0.0</v>
       </c>
       <c r="M46" s="1">
-        <v>1630168.2</v>
+        <v>1710493.35</v>
       </c>
       <c r="N46" s="1">
-        <v>1630168.2</v>
+        <v>1710493.35</v>
       </c>
       <c r="O46" s="1">
-        <v>1.96</v>
+        <v>1.97</v>
       </c>
       <c r="P46">
         <v>1</v>
       </c>
     </row>
     <row r="47" spans="1:16">
       <c r="A47" t="s">
         <v>116</v>
       </c>
       <c r="B47" t="s">
         <v>117</v>
       </c>
       <c r="C47" s="1">
         <v>4117.0</v>
       </c>
       <c r="D47" s="1">
-        <v>471.05</v>
+        <v>475.2</v>
       </c>
       <c r="E47" s="1">
         <v>603.855593879</v>
       </c>
       <c r="F47" t="s">
         <v>8</v>
       </c>
       <c r="G47">
         <v>1.0</v>
       </c>
       <c r="H47" s="1">
         <v>2486073.48</v>
       </c>
       <c r="I47" s="1">
-        <v>-546760.63</v>
+        <v>-529675.08</v>
       </c>
       <c r="J47" s="1">
-        <v>-21.992939243292</v>
+        <v>-21.305688840702</v>
       </c>
       <c r="K47">
         <v>0.0</v>
       </c>
       <c r="L47">
         <v>0.0</v>
       </c>
       <c r="M47" s="1">
-        <v>1939312.85</v>
+        <v>1956398.4</v>
       </c>
       <c r="N47" s="1">
-        <v>1939312.85</v>
+        <v>1956398.4</v>
       </c>
       <c r="O47" s="1">
-        <v>2.33</v>
+        <v>2.26</v>
       </c>
       <c r="P47">
         <v>1</v>
       </c>
     </row>
     <row r="48" spans="1:16">
       <c r="A48" t="s">
         <v>118</v>
       </c>
       <c r="B48" t="s">
         <v>119</v>
       </c>
       <c r="C48" s="1">
         <v>61014.0</v>
       </c>
       <c r="D48" s="1">
-        <v>15.09</v>
+        <v>15.27</v>
       </c>
       <c r="E48" s="1">
         <v>11.7813195332</v>
       </c>
       <c r="F48" t="s">
         <v>8</v>
       </c>
       <c r="G48">
         <v>1.0</v>
       </c>
       <c r="H48" s="1">
         <v>718825.43</v>
       </c>
       <c r="I48" s="1">
-        <v>201875.83</v>
+        <v>212858.35</v>
       </c>
       <c r="J48" s="1">
-        <v>28.084124681009</v>
+        <v>29.611967122532</v>
       </c>
       <c r="K48">
         <v>0.0</v>
       </c>
       <c r="L48">
         <v>0.0</v>
       </c>
       <c r="M48" s="1">
-        <v>920701.26</v>
+        <v>931683.78</v>
       </c>
       <c r="N48" s="1">
-        <v>920701.26</v>
+        <v>931683.78</v>
       </c>
       <c r="O48" s="1">
-        <v>1.11</v>
+        <v>1.08</v>
       </c>
       <c r="P48">
         <v>1</v>
       </c>
     </row>
     <row r="49" spans="1:16">
       <c r="A49" t="s">
         <v>120</v>
       </c>
       <c r="B49" t="s">
         <v>121</v>
       </c>
       <c r="C49" s="1">
         <v>8347.0</v>
       </c>
       <c r="D49" s="1">
-        <v>53.16</v>
+        <v>54.82</v>
       </c>
       <c r="E49" s="1">
         <v>52.2038001677</v>
       </c>
       <c r="F49" t="s">
         <v>8</v>
       </c>
       <c r="G49">
         <v>1.0</v>
       </c>
       <c r="H49" s="1">
         <v>435745.12</v>
       </c>
       <c r="I49" s="1">
-        <v>7981.4</v>
+        <v>21837.42</v>
       </c>
       <c r="J49" s="1">
-        <v>1.8316670993355</v>
+        <v>5.0115122344916</v>
       </c>
       <c r="K49">
         <v>0.0</v>
       </c>
       <c r="L49">
         <v>0.0</v>
       </c>
       <c r="M49" s="1">
-        <v>443726.52</v>
+        <v>457582.54</v>
       </c>
       <c r="N49" s="1">
-        <v>443726.52</v>
+        <v>457582.54</v>
       </c>
       <c r="O49" s="1">
         <v>0.53</v>
       </c>
       <c r="P49">
         <v>1</v>
       </c>
     </row>
     <row r="50" spans="1:16">
       <c r="A50" t="s">
         <v>122</v>
       </c>
       <c r="B50" t="s">
         <v>123</v>
       </c>
       <c r="C50" s="1">
         <v>852.0</v>
       </c>
       <c r="D50" s="1">
-        <v>545.0</v>
+        <v>557.6</v>
       </c>
       <c r="E50" s="1">
         <v>253.4870305164</v>
       </c>
       <c r="F50" t="s">
         <v>8</v>
       </c>
       <c r="G50">
         <v>1.0</v>
       </c>
       <c r="H50" s="1">
         <v>215970.95</v>
       </c>
       <c r="I50" s="1">
-        <v>248369.05</v>
+        <v>259104.25</v>
       </c>
       <c r="J50" s="1">
-        <v>115.00113788452</v>
+        <v>119.97180639341</v>
       </c>
       <c r="K50">
         <v>0.0</v>
       </c>
       <c r="L50">
         <v>0.0</v>
       </c>
       <c r="M50" s="1">
-        <v>464340.0</v>
+        <v>475075.2</v>
       </c>
       <c r="N50" s="1">
-        <v>464340.0</v>
+        <v>475075.2</v>
       </c>
       <c r="O50" s="1">
-        <v>0.56</v>
+        <v>0.55</v>
       </c>
       <c r="P50">
         <v>1</v>
       </c>
     </row>
     <row r="51" spans="1:16">
       <c r="A51" t="s">
         <v>124</v>
       </c>
       <c r="B51" t="s">
         <v>125</v>
       </c>
       <c r="C51" s="1">
-        <v>107495.0</v>
+        <v>81254.0</v>
       </c>
       <c r="D51" s="1">
-        <v>7.35</v>
+        <v>9.05</v>
       </c>
       <c r="E51" s="1">
-        <v>5.2795416531</v>
+        <v>5.2795416841</v>
       </c>
       <c r="F51" t="s">
         <v>8</v>
       </c>
       <c r="G51">
         <v>1.0</v>
       </c>
       <c r="H51" s="1">
-        <v>567524.33</v>
+        <v>428983.88</v>
       </c>
       <c r="I51" s="1">
-        <v>222563.92</v>
+        <v>306364.82</v>
       </c>
       <c r="J51" s="1">
-        <v>39.216630589212</v>
+        <v>71.416394480837</v>
       </c>
       <c r="K51">
         <v>0.0</v>
       </c>
       <c r="L51">
         <v>0.0</v>
       </c>
       <c r="M51" s="1">
-        <v>790088.25</v>
+        <v>735348.7</v>
       </c>
       <c r="N51" s="1">
-        <v>790088.25</v>
+        <v>735348.7</v>
       </c>
       <c r="O51" s="1">
-        <v>0.95</v>
+        <v>0.85</v>
       </c>
       <c r="P51">
         <v>1</v>
       </c>
     </row>
     <row r="52" spans="1:16">
       <c r="A52" t="s">
         <v>126</v>
       </c>
       <c r="B52" t="s">
         <v>127</v>
       </c>
       <c r="C52" s="1">
-        <v>13386.0</v>
+        <v>15838.0</v>
       </c>
       <c r="D52" s="1">
-        <v>40.02</v>
+        <v>41.55</v>
       </c>
       <c r="E52" s="1">
-        <v>36.6000336172</v>
+        <v>37.3663751736</v>
       </c>
       <c r="F52" t="s">
         <v>8</v>
       </c>
       <c r="G52">
         <v>1.0</v>
       </c>
       <c r="H52" s="1">
-        <v>489928.05</v>
+        <v>591808.65</v>
       </c>
       <c r="I52" s="1">
-        <v>45779.67</v>
+        <v>66260.25</v>
       </c>
       <c r="J52" s="1">
-        <v>9.3441618621347</v>
+        <v>11.196228713453</v>
       </c>
       <c r="K52">
         <v>0.0</v>
       </c>
       <c r="L52">
         <v>0.0</v>
       </c>
       <c r="M52" s="1">
-        <v>535707.72</v>
+        <v>658068.9</v>
       </c>
       <c r="N52" s="1">
-        <v>535707.72</v>
+        <v>658068.9</v>
       </c>
       <c r="O52" s="1">
-        <v>0.64</v>
+        <v>0.76</v>
       </c>
       <c r="P52">
         <v>1</v>
       </c>
     </row>
     <row r="53" spans="1:16">
       <c r="A53" t="s">
         <v>128</v>
       </c>
       <c r="B53" t="s">
         <v>129</v>
       </c>
       <c r="C53" s="1">
         <v>4242.0</v>
       </c>
       <c r="D53" s="1">
-        <v>104.7</v>
+        <v>122.5</v>
       </c>
       <c r="E53" s="1">
         <v>44.8608769448</v>
       </c>
       <c r="F53" t="s">
         <v>8</v>
       </c>
       <c r="G53">
         <v>1.0</v>
       </c>
       <c r="H53" s="1">
         <v>190299.84</v>
       </c>
       <c r="I53" s="1">
-        <v>253837.56</v>
+        <v>329345.16</v>
       </c>
       <c r="J53" s="1">
-        <v>133.38821514511</v>
+        <v>173.06644083358</v>
       </c>
       <c r="K53">
         <v>0.0</v>
       </c>
       <c r="L53">
         <v>0.0</v>
       </c>
       <c r="M53" s="1">
-        <v>444137.4</v>
+        <v>519645.0</v>
       </c>
       <c r="N53" s="1">
-        <v>444137.4</v>
+        <v>519645.0</v>
       </c>
       <c r="O53" s="1">
-        <v>0.53</v>
+        <v>0.6</v>
       </c>
       <c r="P53">
         <v>1</v>
       </c>
     </row>
     <row r="54" spans="1:16">
       <c r="A54" t="s">
         <v>130</v>
       </c>
       <c r="B54" t="s">
         <v>131</v>
       </c>
       <c r="C54" s="1">
         <v>8116.0</v>
       </c>
       <c r="D54" s="1">
-        <v>72.48</v>
+        <v>77.88</v>
       </c>
       <c r="E54" s="1">
         <v>84.5794997536</v>
       </c>
       <c r="F54" t="s">
         <v>8</v>
       </c>
       <c r="G54">
         <v>1.0</v>
       </c>
       <c r="H54" s="1">
         <v>686447.22</v>
       </c>
       <c r="I54" s="1">
-        <v>-98199.54</v>
+        <v>-54373.14</v>
       </c>
       <c r="J54" s="1">
-        <v>-14.305475663519</v>
+        <v>-7.9209498437476</v>
       </c>
       <c r="K54">
         <v>0.0</v>
       </c>
       <c r="L54">
         <v>0.0</v>
       </c>
       <c r="M54" s="1">
-        <v>588247.68</v>
+        <v>632074.08</v>
       </c>
       <c r="N54" s="1">
-        <v>588247.68</v>
+        <v>632074.08</v>
       </c>
       <c r="O54" s="1">
-        <v>0.71</v>
+        <v>0.73</v>
       </c>
       <c r="P54">
         <v>1</v>
       </c>
     </row>
     <row r="55" spans="1:16">
       <c r="A55" t="s">
         <v>132</v>
       </c>
       <c r="B55" t="s">
         <v>133</v>
       </c>
       <c r="C55" s="1">
         <v>11941.0</v>
       </c>
       <c r="D55" s="1">
-        <v>30.1</v>
+        <v>30.87</v>
       </c>
       <c r="E55" s="1">
         <v>36.2436998576</v>
       </c>
       <c r="F55" t="s">
         <v>8</v>
       </c>
       <c r="G55">
         <v>1.0</v>
       </c>
       <c r="H55" s="1">
         <v>432786.02</v>
       </c>
       <c r="I55" s="1">
-        <v>-73361.92</v>
+        <v>-64167.35</v>
       </c>
       <c r="J55" s="1">
-        <v>-16.951083586295</v>
+        <v>-14.826576422224</v>
       </c>
       <c r="K55">
         <v>0.0</v>
       </c>
       <c r="L55">
         <v>0.0</v>
       </c>
       <c r="M55" s="1">
-        <v>359424.1</v>
+        <v>368618.67</v>
       </c>
       <c r="N55" s="1">
-        <v>359424.1</v>
+        <v>368618.67</v>
       </c>
       <c r="O55" s="1">
         <v>0.43</v>
       </c>
       <c r="P55">
         <v>1</v>
       </c>
     </row>
     <row r="56" spans="1:16">
       <c r="A56" t="s">
         <v>134</v>
       </c>
       <c r="B56" t="s">
         <v>135</v>
       </c>
       <c r="C56" s="1">
-        <v>4287.0</v>
+        <v>4751.0</v>
       </c>
       <c r="D56" s="1">
-        <v>287.3</v>
+        <v>279.0</v>
       </c>
       <c r="E56" s="1">
-        <v>264.6188826685</v>
+        <v>268.0844495896</v>
       </c>
       <c r="F56" t="s">
         <v>8</v>
       </c>
       <c r="G56">
         <v>1.0</v>
       </c>
       <c r="H56" s="1">
-        <v>1134421.15</v>
+        <v>1273669.22</v>
       </c>
       <c r="I56" s="1">
-        <v>97233.95</v>
+        <v>51859.78</v>
       </c>
       <c r="J56" s="1">
-        <v>8.5712391733881</v>
+        <v>4.0716835411945</v>
       </c>
       <c r="K56">
         <v>0.0</v>
       </c>
       <c r="L56">
         <v>0.0</v>
       </c>
       <c r="M56" s="1">
-        <v>1231655.1</v>
+        <v>1325529.0</v>
       </c>
       <c r="N56" s="1">
-        <v>1231655.1</v>
+        <v>1325529.0</v>
       </c>
       <c r="O56" s="1">
-        <v>1.48</v>
+        <v>1.53</v>
       </c>
       <c r="P56">
         <v>1</v>
       </c>
     </row>
     <row r="57" spans="1:16">
       <c r="A57" t="s">
         <v>136</v>
       </c>
       <c r="B57" t="s">
         <v>137</v>
       </c>
       <c r="C57" s="1">
-        <v>275004.0</v>
+        <v>120777.0</v>
       </c>
       <c r="D57" s="1">
-        <v>4.025</v>
+        <v>4.222</v>
       </c>
       <c r="E57" s="1">
-        <v>2.5731999898</v>
+        <v>2.5732000298</v>
       </c>
       <c r="F57" t="s">
         <v>8</v>
       </c>
       <c r="G57">
         <v>1.0</v>
       </c>
       <c r="H57" s="1">
-        <v>707640.29</v>
+        <v>310783.38</v>
       </c>
       <c r="I57" s="1">
-        <v>399250.81</v>
+        <v>199137.11</v>
       </c>
       <c r="J57" s="1">
-        <v>56.42002238171</v>
+        <v>64.075855665126</v>
       </c>
       <c r="K57">
         <v>0.0</v>
       </c>
       <c r="L57">
         <v>0.0</v>
       </c>
       <c r="M57" s="1">
-        <v>1106891.1</v>
+        <v>509920.49</v>
       </c>
       <c r="N57" s="1">
-        <v>1106891.1</v>
+        <v>509920.49</v>
       </c>
       <c r="O57" s="1">
-        <v>1.33</v>
+        <v>0.59</v>
       </c>
       <c r="P57">
         <v>1</v>
       </c>
     </row>
     <row r="58" spans="1:16">
       <c r="A58" t="s">
         <v>138</v>
       </c>
       <c r="B58" t="s">
         <v>139</v>
       </c>
       <c r="C58" s="1">
         <v>20414.0</v>
       </c>
       <c r="D58" s="1">
-        <v>82.58</v>
+        <v>81.76</v>
       </c>
       <c r="E58" s="1">
         <v>90.0209527775</v>
       </c>
       <c r="F58" t="s">
         <v>8</v>
       </c>
       <c r="G58">
         <v>1.0</v>
       </c>
       <c r="H58" s="1">
         <v>1837687.73</v>
       </c>
       <c r="I58" s="1">
-        <v>-151899.61</v>
+        <v>-168639.09</v>
       </c>
       <c r="J58" s="1">
-        <v>-8.2658009584686</v>
+        <v>-9.1767000044126</v>
       </c>
       <c r="K58">
         <v>0.0</v>
       </c>
       <c r="L58">
         <v>0.0</v>
       </c>
       <c r="M58" s="1">
-        <v>1685788.12</v>
+        <v>1669048.64</v>
       </c>
       <c r="N58" s="1">
-        <v>1685788.12</v>
+        <v>1669048.64</v>
       </c>
       <c r="O58" s="1">
-        <v>2.03</v>
+        <v>1.93</v>
       </c>
       <c r="P58">
         <v>1</v>
       </c>
     </row>
     <row r="59" spans="1:16">
       <c r="A59" t="s">
         <v>140</v>
       </c>
       <c r="B59" t="s">
         <v>141</v>
       </c>
       <c r="C59" s="1">
-        <v>17528.0</v>
+        <v>16060.0</v>
       </c>
       <c r="D59" s="1">
-        <v>148.9</v>
+        <v>140.7</v>
       </c>
       <c r="E59" s="1">
-        <v>192.5269728435</v>
+        <v>192.5269726027</v>
       </c>
       <c r="F59" t="s">
         <v>8</v>
       </c>
       <c r="G59">
         <v>1.0</v>
       </c>
       <c r="H59" s="1">
-        <v>3374612.78</v>
+        <v>3091983.18</v>
       </c>
       <c r="I59" s="1">
-        <v>-764693.58</v>
+        <v>-832341.18</v>
       </c>
       <c r="J59" s="1">
-        <v>-22.660187400819</v>
+        <v>-26.919330783682</v>
       </c>
       <c r="K59">
         <v>0.0</v>
       </c>
       <c r="L59">
         <v>0.0</v>
       </c>
       <c r="M59" s="1">
-        <v>2609919.2</v>
+        <v>2259642.0</v>
       </c>
       <c r="N59" s="1">
-        <v>2609919.2</v>
+        <v>2259642.0</v>
       </c>
       <c r="O59" s="1">
-        <v>3.14</v>
+        <v>2.61</v>
       </c>
       <c r="P59">
         <v>1</v>
       </c>
     </row>
     <row r="60" spans="1:16">
       <c r="A60" t="s">
         <v>142</v>
       </c>
       <c r="B60" t="s">
         <v>143</v>
       </c>
       <c r="C60" s="1">
         <v>11002.0</v>
       </c>
       <c r="D60" s="1">
-        <v>236.15</v>
+        <v>274.85</v>
       </c>
       <c r="E60" s="1">
         <v>165.7645019087</v>
       </c>
       <c r="F60" t="s">
         <v>8</v>
       </c>
       <c r="G60">
         <v>1.0</v>
       </c>
       <c r="H60" s="1">
         <v>1823741.05</v>
       </c>
       <c r="I60" s="1">
-        <v>774381.25</v>
+        <v>1200158.65</v>
       </c>
       <c r="J60" s="1">
-        <v>42.461140522115</v>
+        <v>65.807514175327</v>
       </c>
       <c r="K60">
         <v>0.0</v>
       </c>
       <c r="L60">
         <v>0.0</v>
       </c>
       <c r="M60" s="1">
-        <v>2598122.3</v>
+        <v>3023899.7</v>
       </c>
       <c r="N60" s="1">
-        <v>2598122.3</v>
+        <v>3023899.7</v>
       </c>
       <c r="O60" s="1">
-        <v>3.12</v>
+        <v>3.49</v>
       </c>
       <c r="P60">
         <v>1</v>
       </c>
     </row>
     <row r="61" spans="1:16">
       <c r="A61" t="s">
         <v>144</v>
       </c>
       <c r="B61" t="s">
         <v>145</v>
       </c>
       <c r="C61" s="1">
         <v>5163.0</v>
       </c>
       <c r="D61" s="1">
-        <v>44.44</v>
+        <v>50.2</v>
       </c>
       <c r="E61" s="1">
         <v>98.0866182452</v>
       </c>
       <c r="F61" t="s">
         <v>8</v>
       </c>
       <c r="G61">
         <v>1.0</v>
       </c>
       <c r="H61" s="1">
         <v>506421.21</v>
       </c>
       <c r="I61" s="1">
-        <v>-276977.49</v>
+        <v>-247238.61</v>
       </c>
       <c r="J61" s="1">
-        <v>-54.693106159594</v>
+        <v>-48.820745481809</v>
       </c>
       <c r="K61">
         <v>0.0</v>
       </c>
       <c r="L61">
         <v>0.0</v>
       </c>
       <c r="M61" s="1">
-        <v>229443.72</v>
+        <v>259182.6</v>
       </c>
       <c r="N61" s="1">
-        <v>229443.72</v>
+        <v>259182.6</v>
       </c>
       <c r="O61" s="1">
-        <v>0.28</v>
+        <v>0.3</v>
       </c>
       <c r="P61">
         <v>1</v>
       </c>
     </row>
     <row r="62" spans="1:16">
       <c r="A62" t="s">
         <v>146</v>
       </c>
       <c r="B62" t="s">
         <v>147</v>
       </c>
       <c r="C62" s="1">
         <v>8273.0</v>
       </c>
       <c r="D62" s="1">
-        <v>149.7</v>
+        <v>182.8</v>
       </c>
       <c r="E62" s="1">
         <v>108.4569853741</v>
       </c>
       <c r="F62" t="s">
         <v>8</v>
       </c>
       <c r="G62">
         <v>1.0</v>
       </c>
       <c r="H62" s="1">
         <v>897264.64</v>
       </c>
       <c r="I62" s="1">
-        <v>341203.46</v>
+        <v>615039.76</v>
       </c>
       <c r="J62" s="1">
-        <v>38.027070809343</v>
+        <v>68.546082457902</v>
       </c>
       <c r="K62">
         <v>0.0</v>
       </c>
       <c r="L62">
         <v>0.0</v>
       </c>
       <c r="M62" s="1">
-        <v>1238468.1</v>
+        <v>1512304.4</v>
       </c>
       <c r="N62" s="1">
-        <v>1238468.1</v>
+        <v>1512304.4</v>
       </c>
       <c r="O62" s="1">
-        <v>1.49</v>
+        <v>1.75</v>
       </c>
       <c r="P62">
         <v>1</v>
       </c>
     </row>
     <row r="63" spans="1:16">
       <c r="A63" t="s">
         <v>148</v>
       </c>
       <c r="B63" t="s">
         <v>149</v>
       </c>
       <c r="C63" s="1">
         <v>17639.0</v>
       </c>
       <c r="D63" s="1">
-        <v>35.99</v>
+        <v>35.97</v>
       </c>
       <c r="E63" s="1">
         <v>52.733077272</v>
       </c>
       <c r="F63" t="s">
         <v>8</v>
       </c>
       <c r="G63">
         <v>1.0</v>
       </c>
       <c r="H63" s="1">
         <v>930158.75</v>
       </c>
       <c r="I63" s="1">
-        <v>-295331.14</v>
+        <v>-295683.92</v>
       </c>
       <c r="J63" s="1">
-        <v>-31.750616762999</v>
+        <v>-31.788543622258</v>
       </c>
       <c r="K63">
         <v>0.0</v>
       </c>
       <c r="L63">
         <v>0.0</v>
       </c>
       <c r="M63" s="1">
-        <v>634827.61</v>
+        <v>634474.83</v>
       </c>
       <c r="N63" s="1">
-        <v>634827.61</v>
+        <v>634474.83</v>
       </c>
       <c r="O63" s="1">
-        <v>0.76</v>
+        <v>0.73</v>
       </c>
       <c r="P63">
         <v>1</v>
       </c>
     </row>
     <row r="64" spans="1:16">
       <c r="A64" t="s">
         <v>150</v>
       </c>
       <c r="B64" t="s">
         <v>151</v>
       </c>
       <c r="C64" s="1">
         <v>9803.0</v>
       </c>
       <c r="D64" s="1">
-        <v>213.35</v>
+        <v>243.4</v>
       </c>
       <c r="E64" s="1">
         <v>195.5823411201</v>
       </c>
       <c r="F64" t="s">
         <v>8</v>
       </c>
       <c r="G64">
         <v>1.0</v>
       </c>
       <c r="H64" s="1">
         <v>1917293.69</v>
       </c>
       <c r="I64" s="1">
-        <v>174176.36</v>
+        <v>468756.51</v>
       </c>
       <c r="J64" s="1">
-        <v>9.084490337002</v>
+        <v>24.448863126442</v>
       </c>
       <c r="K64">
         <v>0.0</v>
       </c>
       <c r="L64">
         <v>0.0</v>
       </c>
       <c r="M64" s="1">
-        <v>2091470.05</v>
+        <v>2386050.2</v>
       </c>
       <c r="N64" s="1">
-        <v>2091470.05</v>
+        <v>2386050.2</v>
       </c>
       <c r="O64" s="1">
-        <v>2.51</v>
+        <v>2.75</v>
       </c>
       <c r="P64">
         <v>1</v>
       </c>
     </row>
     <row r="65" spans="1:16">
       <c r="A65" t="s">
         <v>152</v>
       </c>
       <c r="B65" t="s">
         <v>153</v>
       </c>
       <c r="C65" s="1">
         <v>22656.0</v>
       </c>
       <c r="D65" s="1">
-        <v>64.24</v>
+        <v>69.71</v>
       </c>
       <c r="E65" s="1">
         <v>33.5119668079</v>
       </c>
       <c r="F65" t="s">
         <v>8</v>
       </c>
       <c r="G65">
         <v>1.0</v>
       </c>
       <c r="H65" s="1">
         <v>759247.12</v>
       </c>
       <c r="I65" s="1">
-        <v>696174.32</v>
+        <v>820102.64</v>
       </c>
       <c r="J65" s="1">
-        <v>91.69271791245</v>
+        <v>108.01524541838</v>
       </c>
       <c r="K65">
         <v>0.0</v>
       </c>
       <c r="L65">
         <v>0.0</v>
       </c>
       <c r="M65" s="1">
-        <v>1455421.44</v>
+        <v>1579349.76</v>
       </c>
       <c r="N65" s="1">
-        <v>1455421.44</v>
+        <v>1579349.76</v>
       </c>
       <c r="O65" s="1">
-        <v>1.75</v>
+        <v>1.82</v>
       </c>
       <c r="P65">
         <v>1</v>
       </c>
     </row>
     <row r="66" spans="1:16">
       <c r="A66" t="s">
         <v>154</v>
       </c>
       <c r="B66" t="s">
         <v>155</v>
       </c>
       <c r="C66" s="1">
-        <v>25528.0</v>
+        <v>7414.0</v>
       </c>
       <c r="D66" s="1">
-        <v>29.085</v>
+        <v>45.72</v>
       </c>
       <c r="E66" s="1">
-        <v>29.7792623786</v>
+        <v>47.7120002698</v>
       </c>
       <c r="F66" t="s">
         <v>8</v>
       </c>
       <c r="G66">
         <v>1.0</v>
       </c>
       <c r="H66" s="1">
-        <v>760205.01</v>
+        <v>353736.77</v>
       </c>
       <c r="I66" s="1">
-        <v>-17723.13</v>
+        <v>-14768.69</v>
       </c>
       <c r="J66" s="1">
-        <v>-2.3313619045999</v>
+        <v>-4.1750508435976</v>
       </c>
       <c r="K66">
         <v>0.0</v>
       </c>
       <c r="L66">
         <v>0.0</v>
       </c>
       <c r="M66" s="1">
-        <v>742481.88</v>
+        <v>338968.08</v>
       </c>
       <c r="N66" s="1">
-        <v>742481.88</v>
+        <v>338968.08</v>
       </c>
       <c r="O66" s="1">
-        <v>0.89</v>
+        <v>0.39</v>
       </c>
       <c r="P66">
         <v>1</v>
       </c>
     </row>
     <row r="67" spans="1:16">
       <c r="A67" t="s">
         <v>156</v>
       </c>
       <c r="B67" t="s">
         <v>157</v>
       </c>
       <c r="C67" s="1">
-        <v>23532.0</v>
+        <v>21473.0</v>
       </c>
       <c r="D67" s="1">
-        <v>38.46</v>
+        <v>42.87</v>
       </c>
       <c r="E67" s="1">
-        <v>32.1739448411</v>
+        <v>29.7792623294</v>
       </c>
       <c r="F67" t="s">
         <v>8</v>
       </c>
       <c r="G67">
         <v>1.0</v>
       </c>
       <c r="H67" s="1">
-        <v>757117.27</v>
+        <v>639450.1</v>
       </c>
       <c r="I67" s="1">
-        <v>147923.45</v>
+        <v>281097.41</v>
       </c>
       <c r="J67" s="1">
-        <v>19.537719698297</v>
+        <v>43.959240916531</v>
       </c>
       <c r="K67">
         <v>0.0</v>
       </c>
       <c r="L67">
         <v>0.0</v>
       </c>
       <c r="M67" s="1">
-        <v>905040.72</v>
+        <v>920547.51</v>
       </c>
       <c r="N67" s="1">
-        <v>905040.72</v>
+        <v>920547.51</v>
       </c>
       <c r="O67" s="1">
-        <v>1.09</v>
+        <v>1.06</v>
       </c>
       <c r="P67">
         <v>1</v>
       </c>
     </row>
     <row r="68" spans="1:16">
       <c r="A68" t="s">
         <v>158</v>
       </c>
       <c r="B68" t="s">
         <v>159</v>
       </c>
       <c r="C68" s="1">
-        <v>3661.0</v>
+        <v>23532.0</v>
       </c>
       <c r="D68" s="1">
-        <v>264.5</v>
+        <v>39.96</v>
       </c>
       <c r="E68" s="1">
-        <v>212.5303441683</v>
+        <v>32.1739448411</v>
       </c>
       <c r="F68" t="s">
         <v>8</v>
       </c>
       <c r="G68">
         <v>1.0</v>
       </c>
       <c r="H68" s="1">
-        <v>778073.59</v>
+        <v>757117.27</v>
       </c>
       <c r="I68" s="1">
-        <v>190260.91</v>
+        <v>183221.45</v>
       </c>
       <c r="J68" s="1">
-        <v>24.452816860164</v>
+        <v>24.199877252833</v>
       </c>
       <c r="K68">
         <v>0.0</v>
       </c>
       <c r="L68">
         <v>0.0</v>
       </c>
       <c r="M68" s="1">
-        <v>968334.5</v>
+        <v>940338.72</v>
       </c>
       <c r="N68" s="1">
-        <v>968334.5</v>
+        <v>940338.72</v>
       </c>
       <c r="O68" s="1">
-        <v>1.16</v>
+        <v>1.09</v>
       </c>
       <c r="P68">
         <v>1</v>
       </c>
     </row>
     <row r="69" spans="1:16">
       <c r="A69" t="s">
         <v>160</v>
       </c>
       <c r="B69" t="s">
         <v>161</v>
       </c>
       <c r="C69" s="1">
-        <v>19950.0</v>
+        <v>3661.0</v>
       </c>
       <c r="D69" s="1">
-        <v>62.66</v>
+        <v>246.3</v>
       </c>
       <c r="E69" s="1">
-        <v>68.1097273183</v>
+        <v>212.5303441683</v>
       </c>
       <c r="F69" t="s">
         <v>8</v>
       </c>
       <c r="G69">
         <v>1.0</v>
       </c>
       <c r="H69" s="1">
-        <v>1358789.06</v>
+        <v>778073.59</v>
       </c>
       <c r="I69" s="1">
-        <v>-108722.06</v>
+        <v>123630.71</v>
       </c>
       <c r="J69" s="1">
-        <v>-8.001393534917</v>
+        <v>15.889333809672</v>
       </c>
       <c r="K69">
         <v>0.0</v>
       </c>
       <c r="L69">
         <v>0.0</v>
       </c>
       <c r="M69" s="1">
-        <v>1250067.0</v>
+        <v>901704.3</v>
       </c>
       <c r="N69" s="1">
-        <v>1250067.0</v>
+        <v>901704.3</v>
       </c>
       <c r="O69" s="1">
-        <v>1.5</v>
+        <v>1.04</v>
       </c>
       <c r="P69">
         <v>1</v>
       </c>
     </row>
     <row r="70" spans="1:16">
       <c r="A70" t="s">
         <v>162</v>
       </c>
       <c r="B70" t="s">
         <v>163</v>
       </c>
       <c r="C70" s="1">
-        <v>5873.0</v>
+        <v>19950.0</v>
       </c>
       <c r="D70" s="1">
-        <v>131.6</v>
+        <v>64.45</v>
       </c>
       <c r="E70" s="1">
-        <v>109.5928043589</v>
+        <v>68.1097273183</v>
       </c>
       <c r="F70" t="s">
         <v>8</v>
       </c>
       <c r="G70">
         <v>1.0</v>
       </c>
       <c r="H70" s="1">
-        <v>643638.54</v>
+        <v>1358789.06</v>
       </c>
       <c r="I70" s="1">
-        <v>129248.26</v>
+        <v>-73011.56</v>
       </c>
       <c r="J70" s="1">
-        <v>20.080876449692</v>
+        <v>-5.3732814127897</v>
       </c>
       <c r="K70">
         <v>0.0</v>
       </c>
       <c r="L70">
         <v>0.0</v>
       </c>
       <c r="M70" s="1">
-        <v>772886.8</v>
+        <v>1285777.5</v>
       </c>
       <c r="N70" s="1">
-        <v>772886.8</v>
+        <v>1285777.5</v>
       </c>
       <c r="O70" s="1">
-        <v>0.93</v>
+        <v>1.48</v>
       </c>
       <c r="P70">
         <v>1</v>
       </c>
     </row>
     <row r="71" spans="1:16">
       <c r="A71" t="s">
         <v>164</v>
       </c>
       <c r="B71" t="s">
         <v>165</v>
       </c>
       <c r="C71" s="1">
-        <v>10536.0</v>
+        <v>5873.0</v>
       </c>
       <c r="D71" s="1">
-        <v>22.41</v>
+        <v>131.05</v>
       </c>
       <c r="E71" s="1">
-        <v>28.9329005315</v>
+        <v>109.5928043589</v>
       </c>
       <c r="F71" t="s">
         <v>8</v>
       </c>
       <c r="G71">
         <v>1.0</v>
       </c>
       <c r="H71" s="1">
-        <v>304837.04</v>
+        <v>643638.54</v>
       </c>
       <c r="I71" s="1">
-        <v>-68725.28</v>
+        <v>126018.11</v>
       </c>
       <c r="J71" s="1">
-        <v>-22.544924330718</v>
+        <v>19.579018683375</v>
       </c>
       <c r="K71">
         <v>0.0</v>
       </c>
       <c r="L71">
         <v>0.0</v>
       </c>
       <c r="M71" s="1">
-        <v>236111.76</v>
+        <v>769656.65</v>
       </c>
       <c r="N71" s="1">
-        <v>236111.76</v>
+        <v>769656.65</v>
       </c>
       <c r="O71" s="1">
-        <v>0.28</v>
+        <v>0.89</v>
       </c>
       <c r="P71">
         <v>1</v>
       </c>
     </row>
     <row r="72" spans="1:16">
       <c r="A72" t="s">
         <v>166</v>
       </c>
       <c r="B72" t="s">
         <v>167</v>
       </c>
       <c r="C72" s="1">
-        <v>18391.0</v>
+        <v>22565.0</v>
       </c>
       <c r="D72" s="1">
-        <v>23.16</v>
+        <v>23.24</v>
       </c>
       <c r="E72" s="1">
-        <v>31.9814806155</v>
+        <v>25.9473201861</v>
       </c>
       <c r="F72" t="s">
         <v>8</v>
       </c>
       <c r="G72">
         <v>1.0</v>
       </c>
       <c r="H72" s="1">
-        <v>588171.41</v>
+        <v>585501.28</v>
       </c>
       <c r="I72" s="1">
-        <v>-162235.85</v>
+        <v>-61090.68</v>
       </c>
       <c r="J72" s="1">
-        <v>-27.583090106335</v>
+        <v>-10.433910580008</v>
       </c>
       <c r="K72">
         <v>0.0</v>
       </c>
       <c r="L72">
         <v>0.0</v>
       </c>
       <c r="M72" s="1">
-        <v>425935.56</v>
+        <v>524410.6</v>
       </c>
       <c r="N72" s="1">
-        <v>425935.56</v>
+        <v>524410.6</v>
       </c>
       <c r="O72" s="1">
-        <v>0.51</v>
+        <v>0.61</v>
       </c>
       <c r="P72">
         <v>1</v>
       </c>
     </row>
     <row r="73" spans="1:16">
       <c r="A73" t="s">
         <v>168</v>
       </c>
       <c r="B73" t="s">
         <v>169</v>
       </c>
       <c r="C73" s="1">
-        <v>5300.0</v>
+        <v>18391.0</v>
       </c>
       <c r="D73" s="1">
-        <v>65.32</v>
+        <v>24.86</v>
       </c>
       <c r="E73" s="1">
-        <v>139.2884754717</v>
+        <v>31.9814806155</v>
       </c>
       <c r="F73" t="s">
         <v>8</v>
       </c>
       <c r="G73">
         <v>1.0</v>
       </c>
       <c r="H73" s="1">
-        <v>738228.92</v>
+        <v>588171.41</v>
       </c>
       <c r="I73" s="1">
-        <v>-392032.92</v>
+        <v>-130971.15</v>
       </c>
       <c r="J73" s="1">
-        <v>-53.104519394878</v>
+        <v>-22.267513818803</v>
       </c>
       <c r="K73">
         <v>0.0</v>
       </c>
       <c r="L73">
         <v>0.0</v>
       </c>
       <c r="M73" s="1">
-        <v>346196.0</v>
+        <v>457200.26</v>
       </c>
       <c r="N73" s="1">
-        <v>346196.0</v>
+        <v>457200.26</v>
       </c>
       <c r="O73" s="1">
-        <v>0.42</v>
+        <v>0.53</v>
       </c>
       <c r="P73">
         <v>1</v>
       </c>
     </row>
     <row r="74" spans="1:16">
       <c r="A74" t="s">
         <v>170</v>
       </c>
       <c r="B74" t="s">
         <v>171</v>
       </c>
       <c r="C74" s="1">
+        <v>5300.0</v>
+      </c>
+      <c r="D74" s="1">
+        <v>65.78</v>
+      </c>
+      <c r="E74" s="1">
+        <v>139.2884754717</v>
+      </c>
+      <c r="F74" t="s">
+        <v>8</v>
+      </c>
+      <c r="G74">
+        <v>1.0</v>
+      </c>
+      <c r="H74" s="1">
+        <v>738228.92</v>
+      </c>
+      <c r="I74" s="1">
+        <v>-389594.92</v>
+      </c>
+      <c r="J74" s="1">
+        <v>-52.774269531462</v>
+      </c>
+      <c r="K74">
+        <v>0.0</v>
+      </c>
+      <c r="L74">
+        <v>0.0</v>
+      </c>
+      <c r="M74" s="1">
+        <v>348634.0</v>
+      </c>
+      <c r="N74" s="1">
+        <v>348634.0</v>
+      </c>
+      <c r="O74" s="1">
+        <v>0.4</v>
+      </c>
+      <c r="P74">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="75" spans="1:16">
+      <c r="A75" t="s">
+        <v>172</v>
+      </c>
+      <c r="B75" t="s">
+        <v>173</v>
+      </c>
+      <c r="C75" s="1">
         <v>75.0</v>
       </c>
-      <c r="D74" s="1">
-[...2 lines deleted...]
-      <c r="E74" s="1">
+      <c r="D75" s="1">
+        <v>5853.0</v>
+      </c>
+      <c r="E75" s="1">
         <v>5677.5</v>
       </c>
-      <c r="F74" t="s">
-[...11 lines deleted...]
-      <c r="J74" s="1">
+      <c r="F75" t="s">
+        <v>8</v>
+      </c>
+      <c r="G75">
+        <v>1.0</v>
+      </c>
+      <c r="H75" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="I75" s="1">
+        <v>131625.0</v>
+      </c>
+      <c r="J75" s="1">
         <v>0</v>
       </c>
-      <c r="K74">
-[...14 lines deleted...]
-      <c r="P74">
+      <c r="K75">
+        <v>0.0</v>
+      </c>
+      <c r="L75">
+        <v>0.0</v>
+      </c>
+      <c r="M75" s="1">
+        <v>131625.0</v>
+      </c>
+      <c r="N75" s="1">
+        <v>131625.0</v>
+      </c>
+      <c r="O75" s="1">
+        <v>0.15</v>
+      </c>
+      <c r="P75">
         <v>1</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>