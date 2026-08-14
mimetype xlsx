--- v1 (2026-07-23)
+++ v2 (2026-08-14)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="1" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Répartition" sheetId="1" r:id="rId4"/>
     <sheet name="Valorisation" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="174">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="176">
   <si>
     <t>Type Part</t>
   </si>
   <si>
     <t>CodeIsin</t>
   </si>
   <si>
     <t>Parts</t>
   </si>
   <si>
     <t>Vl</t>
   </si>
   <si>
     <t>Devise</t>
   </si>
   <si>
     <t>Actif net</t>
   </si>
   <si>
     <t>C</t>
   </si>
   <si>
     <t>008025</t>
   </si>
   <si>
@@ -181,51 +181,51 @@
   <si>
     <t>ARGENX</t>
   </si>
   <si>
     <t>NL0010273215</t>
   </si>
   <si>
     <t>ASML HOLDING NV</t>
   </si>
   <si>
     <t>FR0000120628</t>
   </si>
   <si>
     <t>AXA SA</t>
   </si>
   <si>
     <t>ES0113211835</t>
   </si>
   <si>
     <t>BANCO BILBAO VIZCAYA ARGENTARIA SA</t>
   </si>
   <si>
     <t>ES0113900J37</t>
   </si>
   <si>
-    <t>BANCO SANTANDER SA</t>
+    <t>BANCO SANTANDER</t>
   </si>
   <si>
     <t>FR0013280286</t>
   </si>
   <si>
     <t>BIOMERIEUX SA</t>
   </si>
   <si>
     <t>DE0005190003</t>
   </si>
   <si>
     <t>BMW AG</t>
   </si>
   <si>
     <t>FR0000131104</t>
   </si>
   <si>
     <t>BNP PARIBAS SA</t>
   </si>
   <si>
     <t>FR0006174348</t>
   </si>
   <si>
     <t>BUREAU VERITAS SA</t>
   </si>
@@ -392,50 +392,56 @@
     <t>LVMH</t>
   </si>
   <si>
     <t>FI0009014575</t>
   </si>
   <si>
     <t>METSO CORPORATION</t>
   </si>
   <si>
     <t>IT0004965148</t>
   </si>
   <si>
     <t>MONCLER</t>
   </si>
   <si>
     <t>DE0008430026</t>
   </si>
   <si>
     <t>MUENCHENER RUECKVERSICHERUNGS-GESE</t>
   </si>
   <si>
     <t>FI0009000681</t>
   </si>
   <si>
     <t>NOKIA</t>
+  </si>
+  <si>
+    <t>FR0000008997</t>
+  </si>
+  <si>
+    <t>Ofi Invest ESG Liquidités PART C/D</t>
   </si>
   <si>
     <t>NL0013654783</t>
   </si>
   <si>
     <t>PROSUS NV CLASS N</t>
   </si>
   <si>
     <t>IT0004176001</t>
   </si>
   <si>
     <t>PRYSMIAN</t>
   </si>
   <si>
     <t>FR0000130577</t>
   </si>
   <si>
     <t>PUBLICIS GROUPE SA</t>
   </si>
   <si>
     <t>FR0000131906</t>
   </si>
   <si>
     <t>RENAULT SA</t>
   </si>
@@ -943,125 +949,125 @@
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>4</v>
       </c>
       <c r="H1" t="s">
         <v>5</v>
       </c>
       <c r="I1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2" spans="1:14">
       <c r="A2" t="s">
         <v>6</v>
       </c>
       <c r="B2" t="s">
         <v>7</v>
       </c>
       <c r="C2" s="1">
-        <v>251727.2552</v>
+        <v>254224.0295</v>
       </c>
       <c r="D2">
-        <v>342.26</v>
+        <v>346.43</v>
       </c>
       <c r="E2" t="s">
         <v>8</v>
       </c>
       <c r="F2">
-        <v>86158572.68</v>
+        <v>88071290.45</v>
       </c>
       <c r="G2" t="s">
         <v>8</v>
       </c>
       <c r="H2">
-        <v>86158572.68</v>
+        <v>88071290.45</v>
       </c>
       <c r="I2" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="3" spans="1:14">
       <c r="A3" t="s">
         <v>9</v>
       </c>
       <c r="B3" t="s">
         <v>10</v>
       </c>
       <c r="C3" s="1">
-        <v>4672.2374</v>
+        <v>7538.3914</v>
       </c>
       <c r="D3">
-        <v>107.0726</v>
+        <v>108.4103</v>
       </c>
       <c r="E3" t="s">
         <v>8</v>
       </c>
       <c r="F3">
-        <v>500268.73</v>
+        <v>817239.81</v>
       </c>
       <c r="G3" t="s">
         <v>8</v>
       </c>
       <c r="H3">
-        <v>500268.73</v>
+        <v>817239.81</v>
       </c>
       <c r="I3" t="s">
         <v>8</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:P75"/>
+  <dimension ref="A1:P76"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="O75" sqref="O75"/>
+      <selection activeCell="O76" sqref="O76"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:16">
       <c r="A1" t="s">
         <v>11</v>
       </c>
       <c r="B1" t="s">
         <v>12</v>
       </c>
       <c r="C1" t="s">
         <v>13</v>
       </c>
       <c r="D1" t="s">
         <v>14</v>
       </c>
       <c r="E1" t="s">
         <v>15</v>
       </c>
       <c r="F1" t="s">
         <v>4</v>
       </c>
       <c r="G1" t="s">
         <v>16</v>
@@ -1116,3703 +1122,3753 @@
       <c r="G2">
         <v>1.0</v>
       </c>
       <c r="H2" s="1">
         <v>4936475.45</v>
       </c>
       <c r="I2" s="1">
         <v>64324.55</v>
       </c>
       <c r="J2" s="1">
         <v>1.3030460832131</v>
       </c>
       <c r="K2">
         <v>0.0</v>
       </c>
       <c r="L2">
         <v>0.0</v>
       </c>
       <c r="M2" s="1">
         <v>5000800.0</v>
       </c>
       <c r="N2" s="1">
         <v>5000800.0</v>
       </c>
       <c r="O2" s="1">
-        <v>5.77</v>
+        <v>5.63</v>
       </c>
       <c r="P2">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:16">
       <c r="A3" t="s">
         <v>28</v>
       </c>
       <c r="B3" t="s">
         <v>29</v>
       </c>
       <c r="C3" s="1">
-        <v>4264.0</v>
+        <v>5405.0</v>
       </c>
       <c r="D3" s="1">
-        <v>138.1</v>
+        <v>144.0</v>
       </c>
       <c r="E3" s="1">
-        <v>213.4501946529</v>
+        <v>199.5069435708</v>
       </c>
       <c r="F3" t="s">
         <v>8</v>
       </c>
       <c r="G3">
         <v>1.0</v>
       </c>
       <c r="H3" s="1">
-        <v>910151.63</v>
+        <v>1078335.03</v>
       </c>
       <c r="I3" s="1">
-        <v>-321293.23</v>
+        <v>-300015.03</v>
       </c>
       <c r="J3" s="1">
-        <v>-35.301066262992</v>
+        <v>-27.822061015675</v>
       </c>
       <c r="K3">
         <v>0.0</v>
       </c>
       <c r="L3">
         <v>0.0</v>
       </c>
       <c r="M3" s="1">
-        <v>588858.4</v>
+        <v>778320.0</v>
       </c>
       <c r="N3" s="1">
-        <v>588858.4</v>
+        <v>778320.0</v>
       </c>
       <c r="O3" s="1">
-        <v>0.68</v>
+        <v>0.88</v>
       </c>
       <c r="P3">
         <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:16">
       <c r="A4" t="s">
         <v>30</v>
       </c>
       <c r="B4" t="s">
         <v>31</v>
       </c>
       <c r="C4" s="1">
         <v>404.0</v>
       </c>
       <c r="D4" s="1">
-        <v>930.6</v>
+        <v>880.0</v>
       </c>
       <c r="E4" s="1">
         <v>1061.8180445545</v>
       </c>
       <c r="F4" t="s">
         <v>8</v>
       </c>
       <c r="G4">
         <v>1.0</v>
       </c>
       <c r="H4" s="1">
         <v>428974.49</v>
       </c>
       <c r="I4" s="1">
-        <v>-53012.09</v>
+        <v>-73454.49</v>
       </c>
       <c r="J4" s="1">
-        <v>-12.357865382624</v>
+        <v>-17.123276957565</v>
       </c>
       <c r="K4">
         <v>0.0</v>
       </c>
       <c r="L4">
         <v>0.0</v>
       </c>
       <c r="M4" s="1">
-        <v>375962.4</v>
+        <v>355520.0</v>
       </c>
       <c r="N4" s="1">
-        <v>375962.4</v>
+        <v>355520.0</v>
       </c>
       <c r="O4" s="1">
-        <v>0.43</v>
+        <v>0.4</v>
       </c>
       <c r="P4">
         <v>1</v>
       </c>
     </row>
     <row r="5" spans="1:16">
       <c r="A5" t="s">
         <v>32</v>
       </c>
       <c r="B5" t="s">
         <v>33</v>
       </c>
       <c r="C5" s="1">
         <v>11587.0</v>
       </c>
       <c r="D5" s="1">
-        <v>168.16</v>
+        <v>173.44</v>
       </c>
       <c r="E5" s="1">
         <v>191.605393976</v>
       </c>
       <c r="F5" t="s">
         <v>8</v>
       </c>
       <c r="G5">
         <v>1.0</v>
       </c>
       <c r="H5" s="1">
         <v>2220131.7</v>
       </c>
       <c r="I5" s="1">
-        <v>-271661.78</v>
+        <v>-210482.42</v>
       </c>
       <c r="J5" s="1">
-        <v>-12.236291207409</v>
+        <v>-9.4806276582601</v>
       </c>
       <c r="K5">
         <v>0.0</v>
       </c>
       <c r="L5">
         <v>0.0</v>
       </c>
       <c r="M5" s="1">
-        <v>1948469.92</v>
+        <v>2009649.28</v>
       </c>
       <c r="N5" s="1">
-        <v>1948469.92</v>
+        <v>2009649.28</v>
       </c>
       <c r="O5" s="1">
-        <v>2.25</v>
+        <v>2.26</v>
       </c>
       <c r="P5">
         <v>1</v>
       </c>
     </row>
     <row r="6" spans="1:16">
       <c r="A6" t="s">
         <v>34</v>
       </c>
       <c r="B6" t="s">
         <v>35</v>
       </c>
       <c r="C6" s="1">
         <v>11964.0</v>
       </c>
       <c r="D6" s="1">
-        <v>52.82</v>
+        <v>49.45</v>
       </c>
       <c r="E6" s="1">
         <v>71.6832054497</v>
       </c>
       <c r="F6" t="s">
         <v>8</v>
       </c>
       <c r="G6">
         <v>1.0</v>
       </c>
       <c r="H6" s="1">
         <v>857617.87</v>
       </c>
       <c r="I6" s="1">
-        <v>-225679.39</v>
+        <v>-265998.07</v>
       </c>
       <c r="J6" s="1">
-        <v>-26.314679053971</v>
+        <v>-31.015919712587</v>
       </c>
       <c r="K6">
         <v>0.0</v>
       </c>
       <c r="L6">
         <v>0.0</v>
       </c>
       <c r="M6" s="1">
-        <v>631938.48</v>
+        <v>591619.8</v>
       </c>
       <c r="N6" s="1">
-        <v>631938.48</v>
+        <v>591619.8</v>
       </c>
       <c r="O6" s="1">
-        <v>0.73</v>
+        <v>0.67</v>
       </c>
       <c r="P6">
         <v>1</v>
       </c>
     </row>
     <row r="7" spans="1:16">
       <c r="A7" t="s">
         <v>36</v>
       </c>
       <c r="B7" t="s">
         <v>37</v>
       </c>
       <c r="C7" s="1">
         <v>6420.0</v>
       </c>
       <c r="D7" s="1">
-        <v>390.1</v>
+        <v>372.3</v>
       </c>
       <c r="E7" s="1">
         <v>240.2368115265</v>
       </c>
       <c r="F7" t="s">
         <v>8</v>
       </c>
       <c r="G7">
         <v>1.0</v>
       </c>
       <c r="H7" s="1">
         <v>1542320.33</v>
       </c>
       <c r="I7" s="1">
-        <v>962121.67</v>
+        <v>847845.67</v>
       </c>
       <c r="J7" s="1">
-        <v>62.381442511362</v>
+        <v>54.972086764881</v>
       </c>
       <c r="K7">
         <v>0.0</v>
       </c>
       <c r="L7">
         <v>0.0</v>
       </c>
       <c r="M7" s="1">
-        <v>2504442.0</v>
+        <v>2390166.0</v>
       </c>
       <c r="N7" s="1">
-        <v>2504442.0</v>
+        <v>2390166.0</v>
       </c>
       <c r="O7" s="1">
-        <v>2.89</v>
+        <v>2.69</v>
       </c>
       <c r="P7">
         <v>1</v>
       </c>
     </row>
     <row r="8" spans="1:16">
       <c r="A8" t="s">
         <v>38</v>
       </c>
       <c r="B8" t="s">
         <v>39</v>
       </c>
       <c r="C8" s="1">
         <v>22925.0</v>
       </c>
       <c r="D8" s="1">
-        <v>17.045</v>
+        <v>17.17</v>
       </c>
       <c r="E8" s="1">
         <v>19.1806748092</v>
       </c>
       <c r="F8" t="s">
         <v>8</v>
       </c>
       <c r="G8">
         <v>1.0</v>
       </c>
       <c r="H8" s="1">
         <v>439716.97</v>
       </c>
       <c r="I8" s="1">
-        <v>-48960.34</v>
+        <v>-46094.72</v>
       </c>
       <c r="J8" s="1">
-        <v>-11.134512275021</v>
+        <v>-10.482815798535</v>
       </c>
       <c r="K8">
         <v>0.0</v>
       </c>
       <c r="L8">
         <v>0.0</v>
       </c>
       <c r="M8" s="1">
-        <v>390756.63</v>
+        <v>393622.25</v>
       </c>
       <c r="N8" s="1">
-        <v>390756.63</v>
+        <v>393622.25</v>
       </c>
       <c r="O8" s="1">
-        <v>0.45</v>
+        <v>0.44</v>
       </c>
       <c r="P8">
         <v>1</v>
       </c>
     </row>
     <row r="9" spans="1:16">
       <c r="A9" t="s">
         <v>40</v>
       </c>
       <c r="B9" t="s">
         <v>41</v>
       </c>
       <c r="C9" s="1">
         <v>7732.0</v>
       </c>
       <c r="D9" s="1">
-        <v>49.85</v>
+        <v>50.92</v>
       </c>
       <c r="E9" s="1">
         <v>61.0828116917</v>
       </c>
       <c r="F9" t="s">
         <v>8</v>
       </c>
       <c r="G9">
         <v>1.0</v>
       </c>
       <c r="H9" s="1">
         <v>472292.3</v>
       </c>
       <c r="I9" s="1">
-        <v>-86852.1</v>
+        <v>-78578.86</v>
       </c>
       <c r="J9" s="1">
-        <v>-18.389480412871</v>
+        <v>-16.637760132867</v>
       </c>
       <c r="K9">
         <v>0.0</v>
       </c>
       <c r="L9">
         <v>0.0</v>
       </c>
       <c r="M9" s="1">
-        <v>385440.2</v>
+        <v>393713.44</v>
       </c>
       <c r="N9" s="1">
-        <v>385440.2</v>
+        <v>393713.44</v>
       </c>
       <c r="O9" s="1">
         <v>0.44</v>
       </c>
       <c r="P9">
         <v>1</v>
       </c>
     </row>
     <row r="10" spans="1:16">
       <c r="A10" t="s">
         <v>42</v>
       </c>
       <c r="B10" t="s">
         <v>43</v>
       </c>
       <c r="C10" s="1">
         <v>17709.0</v>
       </c>
       <c r="D10" s="1">
-        <v>61.92</v>
+        <v>68.54</v>
       </c>
       <c r="E10" s="1">
         <v>52.6767643571</v>
       </c>
       <c r="F10" t="s">
         <v>8</v>
       </c>
       <c r="G10">
         <v>1.0</v>
       </c>
       <c r="H10" s="1">
         <v>932852.82</v>
       </c>
       <c r="I10" s="1">
-        <v>163688.46</v>
+        <v>280922.04</v>
       </c>
       <c r="J10" s="1">
-        <v>17.547083150802</v>
+        <v>30.114293914017</v>
       </c>
       <c r="K10">
         <v>0.0</v>
       </c>
       <c r="L10">
         <v>0.0</v>
       </c>
       <c r="M10" s="1">
-        <v>1096541.28</v>
+        <v>1213774.86</v>
       </c>
       <c r="N10" s="1">
-        <v>1096541.28</v>
+        <v>1213774.86</v>
       </c>
       <c r="O10" s="1">
-        <v>1.27</v>
+        <v>1.37</v>
       </c>
       <c r="P10">
         <v>1</v>
       </c>
     </row>
     <row r="11" spans="1:16">
       <c r="A11" t="s">
         <v>44</v>
       </c>
       <c r="B11" t="s">
         <v>45</v>
       </c>
       <c r="C11" s="1">
         <v>9349.0</v>
       </c>
       <c r="D11" s="1">
-        <v>41.44</v>
+        <v>47.82</v>
       </c>
       <c r="E11" s="1">
         <v>34.0831179805</v>
       </c>
       <c r="F11" t="s">
         <v>8</v>
       </c>
       <c r="G11">
         <v>1.0</v>
       </c>
       <c r="H11" s="1">
         <v>318643.07</v>
       </c>
       <c r="I11" s="1">
-        <v>68779.49</v>
+        <v>128426.11</v>
       </c>
       <c r="J11" s="1">
-        <v>21.585120304044</v>
+        <v>40.304064984059</v>
       </c>
       <c r="K11">
         <v>0.0</v>
       </c>
       <c r="L11">
         <v>0.0</v>
       </c>
       <c r="M11" s="1">
-        <v>387422.56</v>
+        <v>447069.18</v>
       </c>
       <c r="N11" s="1">
-        <v>387422.56</v>
+        <v>447069.18</v>
       </c>
       <c r="O11" s="1">
-        <v>0.45</v>
+        <v>0.5</v>
       </c>
       <c r="P11">
         <v>1</v>
       </c>
     </row>
     <row r="12" spans="1:16">
       <c r="A12" t="s">
         <v>46</v>
       </c>
       <c r="B12" t="s">
         <v>47</v>
       </c>
       <c r="C12" s="1">
         <v>772.0</v>
       </c>
       <c r="D12" s="1">
-        <v>685.4</v>
+        <v>687.2</v>
       </c>
       <c r="E12" s="1">
         <v>464.3851036269</v>
       </c>
       <c r="F12" t="s">
         <v>8</v>
       </c>
       <c r="G12">
         <v>1.0</v>
       </c>
       <c r="H12" s="1">
         <v>358505.3</v>
       </c>
       <c r="I12" s="1">
-        <v>170623.5</v>
+        <v>172013.1</v>
       </c>
       <c r="J12" s="1">
-        <v>47.593020242658</v>
+        <v>47.980629575072</v>
       </c>
       <c r="K12">
         <v>0.0</v>
       </c>
       <c r="L12">
         <v>0.0</v>
       </c>
       <c r="M12" s="1">
-        <v>529128.8</v>
+        <v>530518.4</v>
       </c>
       <c r="N12" s="1">
-        <v>529128.8</v>
+        <v>530518.4</v>
       </c>
       <c r="O12" s="1">
-        <v>0.61</v>
+        <v>0.6</v>
       </c>
       <c r="P12">
         <v>1</v>
       </c>
     </row>
     <row r="13" spans="1:16">
       <c r="A13" t="s">
         <v>48</v>
       </c>
       <c r="B13" t="s">
         <v>49</v>
       </c>
       <c r="C13" s="1">
         <v>5779.0</v>
       </c>
       <c r="D13" s="1">
-        <v>1223.8</v>
+        <v>1327.0</v>
       </c>
       <c r="E13" s="1">
         <v>630.7837913134</v>
       </c>
       <c r="F13" t="s">
         <v>8</v>
       </c>
       <c r="G13">
         <v>1.0</v>
       </c>
       <c r="H13" s="1">
         <v>3645299.53</v>
       </c>
       <c r="I13" s="1">
-        <v>3427040.67</v>
+        <v>4023433.47</v>
       </c>
       <c r="J13" s="1">
-        <v>94.012594624837</v>
+        <v>110.37319256999</v>
       </c>
       <c r="K13">
         <v>0.0</v>
       </c>
       <c r="L13">
         <v>0.0</v>
       </c>
       <c r="M13" s="1">
-        <v>7072340.2</v>
+        <v>7668733.0</v>
       </c>
       <c r="N13" s="1">
-        <v>7072340.2</v>
+        <v>7668733.0</v>
       </c>
       <c r="O13" s="1">
-        <v>8.16</v>
+        <v>8.63</v>
       </c>
       <c r="P13">
         <v>1</v>
       </c>
     </row>
     <row r="14" spans="1:16">
       <c r="A14" t="s">
         <v>50</v>
       </c>
       <c r="B14" t="s">
         <v>51</v>
       </c>
       <c r="C14" s="1">
         <v>32734.0</v>
       </c>
       <c r="D14" s="1">
-        <v>41.29</v>
+        <v>38.9</v>
       </c>
       <c r="E14" s="1">
         <v>25.9578245861</v>
       </c>
       <c r="F14" t="s">
         <v>8</v>
       </c>
       <c r="G14">
         <v>1.0</v>
       </c>
       <c r="H14" s="1">
         <v>849703.43</v>
       </c>
       <c r="I14" s="1">
-        <v>501883.43</v>
+        <v>423649.17</v>
       </c>
       <c r="J14" s="1">
-        <v>59.065717788146</v>
+        <v>49.858474738651</v>
       </c>
       <c r="K14">
         <v>0.0</v>
       </c>
       <c r="L14">
         <v>0.0</v>
       </c>
       <c r="M14" s="1">
-        <v>1351586.86</v>
+        <v>1273352.6</v>
       </c>
       <c r="N14" s="1">
-        <v>1351586.86</v>
+        <v>1273352.6</v>
       </c>
       <c r="O14" s="1">
-        <v>1.56</v>
+        <v>1.43</v>
       </c>
       <c r="P14">
         <v>1</v>
       </c>
     </row>
     <row r="15" spans="1:16">
       <c r="A15" t="s">
         <v>52</v>
       </c>
       <c r="B15" t="s">
         <v>53</v>
       </c>
       <c r="C15" s="1">
         <v>99595.0</v>
       </c>
       <c r="D15" s="1">
-        <v>18.66</v>
+        <v>18.645</v>
       </c>
       <c r="E15" s="1">
         <v>7.3690909182</v>
       </c>
       <c r="F15" t="s">
         <v>8</v>
       </c>
       <c r="G15">
         <v>1.0</v>
       </c>
       <c r="H15" s="1">
         <v>733924.61</v>
       </c>
       <c r="I15" s="1">
-        <v>1124518.09</v>
+        <v>1123024.17</v>
       </c>
       <c r="J15" s="1">
-        <v>153.21983684401</v>
+        <v>153.01628460177</v>
       </c>
       <c r="K15">
         <v>0.0</v>
       </c>
       <c r="L15">
         <v>0.0</v>
       </c>
       <c r="M15" s="1">
-        <v>1858442.7</v>
+        <v>1856948.78</v>
       </c>
       <c r="N15" s="1">
-        <v>1858442.7</v>
+        <v>1856948.78</v>
       </c>
       <c r="O15" s="1">
-        <v>2.14</v>
+        <v>2.09</v>
       </c>
       <c r="P15">
         <v>1</v>
       </c>
     </row>
     <row r="16" spans="1:16">
       <c r="A16" t="s">
         <v>54</v>
       </c>
       <c r="B16" t="s">
         <v>55</v>
       </c>
       <c r="C16" s="1">
         <v>271980.0</v>
       </c>
       <c r="D16" s="1">
-        <v>10.326</v>
+        <v>10.278</v>
       </c>
       <c r="E16" s="1">
         <v>8.0986494228</v>
       </c>
       <c r="F16" t="s">
         <v>8</v>
       </c>
       <c r="G16">
         <v>1.0</v>
       </c>
       <c r="H16" s="1">
         <v>2202670.67</v>
       </c>
       <c r="I16" s="1">
-        <v>605794.81</v>
+        <v>592739.77</v>
       </c>
       <c r="J16" s="1">
-        <v>27.502741024831</v>
+        <v>26.910049608097</v>
       </c>
       <c r="K16">
         <v>0.0</v>
       </c>
       <c r="L16">
         <v>0.0</v>
       </c>
       <c r="M16" s="1">
-        <v>2808465.48</v>
+        <v>2795410.44</v>
       </c>
       <c r="N16" s="1">
-        <v>2808465.48</v>
+        <v>2795410.44</v>
       </c>
       <c r="O16" s="1">
-        <v>3.24</v>
+        <v>3.14</v>
       </c>
       <c r="P16">
         <v>1</v>
       </c>
     </row>
     <row r="17" spans="1:16">
       <c r="A17" t="s">
         <v>56</v>
       </c>
       <c r="B17" t="s">
         <v>57</v>
       </c>
       <c r="C17" s="1">
-        <v>4766.0</v>
+        <v>6934.0</v>
       </c>
       <c r="D17" s="1">
-        <v>73.25</v>
+        <v>74.65</v>
       </c>
       <c r="E17" s="1">
-        <v>112.1495992446</v>
+        <v>99.5025367753</v>
       </c>
       <c r="F17" t="s">
         <v>8</v>
       </c>
       <c r="G17">
         <v>1.0</v>
       </c>
       <c r="H17" s="1">
-        <v>534504.99</v>
+        <v>689950.59</v>
       </c>
       <c r="I17" s="1">
-        <v>-185395.49</v>
+        <v>-172327.49</v>
       </c>
       <c r="J17" s="1">
-        <v>-34.685455415486</v>
+        <v>-24.976787105871</v>
       </c>
       <c r="K17">
         <v>0.0</v>
       </c>
       <c r="L17">
         <v>0.0</v>
       </c>
       <c r="M17" s="1">
-        <v>349109.5</v>
+        <v>517623.1</v>
       </c>
       <c r="N17" s="1">
-        <v>349109.5</v>
+        <v>517623.1</v>
       </c>
       <c r="O17" s="1">
-        <v>0.4</v>
+        <v>0.58</v>
       </c>
       <c r="P17">
         <v>1</v>
       </c>
     </row>
     <row r="18" spans="1:16">
       <c r="A18" t="s">
         <v>58</v>
       </c>
       <c r="B18" t="s">
         <v>59</v>
       </c>
       <c r="C18" s="1">
         <v>10541.0</v>
       </c>
       <c r="D18" s="1">
-        <v>81.08</v>
+        <v>80.7</v>
       </c>
       <c r="E18" s="1">
         <v>78.497800019</v>
       </c>
       <c r="F18" t="s">
         <v>8</v>
       </c>
       <c r="G18">
         <v>1.0</v>
       </c>
       <c r="H18" s="1">
         <v>827445.31</v>
       </c>
       <c r="I18" s="1">
-        <v>27218.97</v>
+        <v>23213.39</v>
       </c>
       <c r="J18" s="1">
-        <v>3.2895189169662</v>
+        <v>2.8054289171087</v>
       </c>
       <c r="K18">
         <v>0.0</v>
       </c>
       <c r="L18">
         <v>0.0</v>
       </c>
       <c r="M18" s="1">
-        <v>854664.28</v>
+        <v>850658.7</v>
       </c>
       <c r="N18" s="1">
-        <v>854664.28</v>
+        <v>850658.7</v>
       </c>
       <c r="O18" s="1">
-        <v>0.99</v>
+        <v>0.96</v>
       </c>
       <c r="P18">
         <v>1</v>
       </c>
     </row>
     <row r="19" spans="1:16">
       <c r="A19" t="s">
         <v>60</v>
       </c>
       <c r="B19" t="s">
         <v>61</v>
       </c>
       <c r="C19" s="1">
         <v>18580.0</v>
       </c>
       <c r="D19" s="1">
-        <v>90.31</v>
+        <v>91.41</v>
       </c>
       <c r="E19" s="1">
         <v>67.733780409</v>
       </c>
       <c r="F19" t="s">
         <v>8</v>
       </c>
       <c r="G19">
         <v>1.0</v>
       </c>
       <c r="H19" s="1">
         <v>1258493.64</v>
       </c>
       <c r="I19" s="1">
-        <v>419466.16</v>
+        <v>439904.16</v>
       </c>
       <c r="J19" s="1">
-        <v>33.33081285973</v>
+        <v>34.954817888472</v>
       </c>
       <c r="K19">
         <v>0.0</v>
       </c>
       <c r="L19">
         <v>0.0</v>
       </c>
       <c r="M19" s="1">
-        <v>1677959.8</v>
+        <v>1698397.8</v>
       </c>
       <c r="N19" s="1">
-        <v>1677959.8</v>
+        <v>1698397.8</v>
       </c>
       <c r="O19" s="1">
-        <v>1.94</v>
+        <v>1.91</v>
       </c>
       <c r="P19">
         <v>1</v>
       </c>
     </row>
     <row r="20" spans="1:16">
       <c r="A20" t="s">
         <v>62</v>
       </c>
       <c r="B20" t="s">
         <v>63</v>
       </c>
       <c r="C20" s="1">
         <v>16782.0</v>
       </c>
       <c r="D20" s="1">
-        <v>25.59</v>
+        <v>26.23</v>
       </c>
       <c r="E20" s="1">
         <v>26.7085460613</v>
       </c>
       <c r="F20" t="s">
         <v>8</v>
       </c>
       <c r="G20">
         <v>1.0</v>
       </c>
       <c r="H20" s="1">
         <v>448222.82</v>
       </c>
       <c r="I20" s="1">
-        <v>-18771.44</v>
+        <v>-8030.96</v>
       </c>
       <c r="J20" s="1">
-        <v>-4.1879706169356</v>
+        <v>-1.7917338523728</v>
       </c>
       <c r="K20">
         <v>0.0</v>
       </c>
       <c r="L20">
         <v>0.0</v>
       </c>
       <c r="M20" s="1">
-        <v>429451.38</v>
+        <v>440191.86</v>
       </c>
       <c r="N20" s="1">
-        <v>429451.38</v>
+        <v>440191.86</v>
       </c>
       <c r="O20" s="1">
         <v>0.5</v>
       </c>
       <c r="P20">
         <v>1</v>
       </c>
     </row>
     <row r="21" spans="1:16">
       <c r="A21" t="s">
         <v>64</v>
       </c>
       <c r="B21" t="s">
         <v>65</v>
       </c>
       <c r="C21" s="1">
         <v>6459.0</v>
       </c>
       <c r="D21" s="1">
-        <v>100.65</v>
+        <v>96.74</v>
       </c>
       <c r="E21" s="1">
         <v>134.1828549311</v>
       </c>
       <c r="F21" t="s">
         <v>8</v>
       </c>
       <c r="G21">
         <v>1.0</v>
       </c>
       <c r="H21" s="1">
         <v>866687.06</v>
       </c>
       <c r="I21" s="1">
-        <v>-216588.71</v>
+        <v>-241843.4</v>
       </c>
       <c r="J21" s="1">
-        <v>-24.990416956266</v>
+        <v>-27.904351081462</v>
       </c>
       <c r="K21">
         <v>0.0</v>
       </c>
       <c r="L21">
         <v>0.0</v>
       </c>
       <c r="M21" s="1">
-        <v>650098.35</v>
+        <v>624843.66</v>
       </c>
       <c r="N21" s="1">
-        <v>650098.35</v>
+        <v>624843.66</v>
       </c>
       <c r="O21" s="1">
-        <v>0.75</v>
+        <v>0.7</v>
       </c>
       <c r="P21">
         <v>1</v>
       </c>
     </row>
     <row r="22" spans="1:16">
       <c r="A22" t="s">
         <v>66</v>
       </c>
       <c r="B22" t="s">
         <v>67</v>
       </c>
       <c r="C22" s="1">
         <v>12809.0</v>
       </c>
       <c r="D22" s="1">
-        <v>34.47</v>
+        <v>36.16</v>
       </c>
       <c r="E22" s="1">
         <v>31.5333000234</v>
       </c>
       <c r="F22" t="s">
         <v>8</v>
       </c>
       <c r="G22">
         <v>1.0</v>
       </c>
       <c r="H22" s="1">
         <v>403910.04</v>
       </c>
       <c r="I22" s="1">
-        <v>37616.19</v>
+        <v>59263.4</v>
       </c>
       <c r="J22" s="1">
-        <v>9.3130118775953</v>
+        <v>14.672425572783</v>
       </c>
       <c r="K22">
         <v>0.0</v>
       </c>
       <c r="L22">
         <v>0.0</v>
       </c>
       <c r="M22" s="1">
-        <v>441526.23</v>
+        <v>463173.44</v>
       </c>
       <c r="N22" s="1">
-        <v>441526.23</v>
+        <v>463173.44</v>
       </c>
       <c r="O22" s="1">
-        <v>0.51</v>
+        <v>0.52</v>
       </c>
       <c r="P22">
         <v>1</v>
       </c>
     </row>
     <row r="23" spans="1:16">
       <c r="A23" t="s">
         <v>68</v>
       </c>
       <c r="B23" t="s">
         <v>69</v>
       </c>
       <c r="C23" s="1">
         <v>17965.0</v>
       </c>
       <c r="D23" s="1">
-        <v>78.02</v>
+        <v>75.94</v>
       </c>
       <c r="E23" s="1">
         <v>70.6440495408</v>
       </c>
       <c r="F23" t="s">
         <v>8</v>
       </c>
       <c r="G23">
         <v>1.0</v>
       </c>
       <c r="H23" s="1">
         <v>1269120.35</v>
       </c>
       <c r="I23" s="1">
-        <v>132508.95</v>
+        <v>95141.75</v>
       </c>
       <c r="J23" s="1">
-        <v>10.441007426916</v>
+        <v>7.4966688541398</v>
       </c>
       <c r="K23">
         <v>0.0</v>
       </c>
       <c r="L23">
         <v>0.0</v>
       </c>
       <c r="M23" s="1">
-        <v>1401629.3</v>
+        <v>1364262.1</v>
       </c>
       <c r="N23" s="1">
-        <v>1401629.3</v>
+        <v>1364262.1</v>
       </c>
       <c r="O23" s="1">
-        <v>1.62</v>
+        <v>1.53</v>
       </c>
       <c r="P23">
         <v>1</v>
       </c>
     </row>
     <row r="24" spans="1:16">
       <c r="A24" t="s">
         <v>70</v>
       </c>
       <c r="B24" t="s">
         <v>71</v>
       </c>
       <c r="C24" s="1">
         <v>12150.0</v>
       </c>
       <c r="D24" s="1">
-        <v>68.1</v>
+        <v>61.44</v>
       </c>
       <c r="E24" s="1">
         <v>66.3104748971</v>
       </c>
       <c r="F24" t="s">
         <v>8</v>
       </c>
       <c r="G24">
         <v>1.0</v>
       </c>
       <c r="H24" s="1">
         <v>805672.27</v>
       </c>
       <c r="I24" s="1">
-        <v>21742.73</v>
+        <v>-59176.27</v>
       </c>
       <c r="J24" s="1">
-        <v>2.6987065100304</v>
+        <v>-7.344955536325</v>
       </c>
       <c r="K24">
         <v>0.0</v>
       </c>
       <c r="L24">
         <v>0.0</v>
       </c>
       <c r="M24" s="1">
-        <v>827415.0</v>
+        <v>746496.0</v>
       </c>
       <c r="N24" s="1">
-        <v>827415.0</v>
+        <v>746496.0</v>
       </c>
       <c r="O24" s="1">
-        <v>0.95</v>
+        <v>0.84</v>
       </c>
       <c r="P24">
         <v>1</v>
       </c>
     </row>
     <row r="25" spans="1:16">
       <c r="A25" t="s">
         <v>72</v>
       </c>
       <c r="B25" t="s">
         <v>73</v>
       </c>
       <c r="C25" s="1">
         <v>2092.0</v>
       </c>
       <c r="D25" s="1">
-        <v>265.2</v>
+        <v>245.2</v>
       </c>
       <c r="E25" s="1">
         <v>160.4114913958</v>
       </c>
       <c r="F25" t="s">
         <v>8</v>
       </c>
       <c r="G25">
         <v>1.0</v>
       </c>
       <c r="H25" s="1">
         <v>335580.84</v>
       </c>
       <c r="I25" s="1">
-        <v>219217.56</v>
+        <v>177377.56</v>
       </c>
       <c r="J25" s="1">
-        <v>65.324814134204</v>
+        <v>52.856879433283</v>
       </c>
       <c r="K25">
         <v>0.0</v>
       </c>
       <c r="L25">
         <v>0.0</v>
       </c>
       <c r="M25" s="1">
-        <v>554798.4</v>
+        <v>512958.4</v>
       </c>
       <c r="N25" s="1">
-        <v>554798.4</v>
+        <v>512958.4</v>
       </c>
       <c r="O25" s="1">
-        <v>0.64</v>
+        <v>0.58</v>
       </c>
       <c r="P25">
         <v>1</v>
       </c>
     </row>
     <row r="26" spans="1:16">
       <c r="A26" t="s">
         <v>74</v>
       </c>
       <c r="B26" t="s">
         <v>75</v>
       </c>
       <c r="C26" s="1">
         <v>12467.0</v>
       </c>
       <c r="D26" s="1">
-        <v>47.94</v>
+        <v>47.49</v>
       </c>
       <c r="E26" s="1">
         <v>38.9589997594</v>
       </c>
       <c r="F26" t="s">
         <v>8</v>
       </c>
       <c r="G26">
         <v>1.0</v>
       </c>
       <c r="H26" s="1">
         <v>485701.85</v>
       </c>
       <c r="I26" s="1">
-        <v>111966.13</v>
+        <v>106355.98</v>
       </c>
       <c r="J26" s="1">
-        <v>23.052440504396</v>
+        <v>21.897380049098</v>
       </c>
       <c r="K26">
         <v>0.0</v>
       </c>
       <c r="L26">
         <v>0.0</v>
       </c>
       <c r="M26" s="1">
-        <v>597667.98</v>
+        <v>592057.83</v>
       </c>
       <c r="N26" s="1">
-        <v>597667.98</v>
+        <v>592057.83</v>
       </c>
       <c r="O26" s="1">
-        <v>0.69</v>
+        <v>0.67</v>
       </c>
       <c r="P26">
         <v>1</v>
       </c>
     </row>
     <row r="27" spans="1:16">
       <c r="A27" t="s">
         <v>76</v>
       </c>
       <c r="B27" t="s">
         <v>77</v>
       </c>
       <c r="C27" s="1">
         <v>38671.0</v>
       </c>
       <c r="D27" s="1">
-        <v>27.53</v>
+        <v>27.96</v>
       </c>
       <c r="E27" s="1">
         <v>30.9010105764</v>
       </c>
       <c r="F27" t="s">
         <v>8</v>
       </c>
       <c r="G27">
         <v>1.0</v>
       </c>
       <c r="H27" s="1">
         <v>1194972.98</v>
       </c>
       <c r="I27" s="1">
-        <v>-130360.35</v>
+        <v>-113731.82</v>
       </c>
       <c r="J27" s="1">
-        <v>-10.909062563072</v>
+        <v>-9.5175223125129</v>
       </c>
       <c r="K27">
         <v>0.0</v>
       </c>
       <c r="L27">
         <v>0.0</v>
       </c>
       <c r="M27" s="1">
-        <v>1064612.63</v>
+        <v>1081241.16</v>
       </c>
       <c r="N27" s="1">
-        <v>1064612.63</v>
+        <v>1081241.16</v>
       </c>
       <c r="O27" s="1">
-        <v>1.23</v>
+        <v>1.22</v>
       </c>
       <c r="P27">
         <v>1</v>
       </c>
     </row>
     <row r="28" spans="1:16">
       <c r="A28" t="s">
         <v>78</v>
       </c>
       <c r="B28" t="s">
         <v>79</v>
       </c>
       <c r="C28" s="1">
         <v>15489.0</v>
       </c>
       <c r="D28" s="1">
-        <v>64.64</v>
+        <v>66.26</v>
       </c>
       <c r="E28" s="1">
-        <v>105.1719013493</v>
+        <v>103.5319013493</v>
       </c>
       <c r="F28" t="s">
         <v>8</v>
       </c>
       <c r="G28">
         <v>1.0</v>
       </c>
       <c r="H28" s="1">
-        <v>1629007.58</v>
+        <v>1603605.62</v>
       </c>
       <c r="I28" s="1">
-        <v>-627798.62</v>
+        <v>-577304.48</v>
       </c>
       <c r="J28" s="1">
-        <v>-38.538716928499</v>
+        <v>-36.00040264264</v>
       </c>
       <c r="K28">
         <v>0.0</v>
       </c>
       <c r="L28">
         <v>0.0</v>
       </c>
       <c r="M28" s="1">
-        <v>1001208.96</v>
+        <v>1026301.14</v>
       </c>
       <c r="N28" s="1">
-        <v>1001208.96</v>
+        <v>1026301.14</v>
       </c>
       <c r="O28" s="1">
-        <v>1.16</v>
+        <v>1.15</v>
       </c>
       <c r="P28">
         <v>1</v>
       </c>
     </row>
     <row r="29" spans="1:16">
       <c r="A29" t="s">
         <v>80</v>
       </c>
       <c r="B29" t="s">
         <v>81</v>
       </c>
       <c r="C29" s="1">
         <v>207830.0</v>
       </c>
       <c r="D29" s="1">
-        <v>9.884</v>
+        <v>9.737</v>
       </c>
       <c r="E29" s="1">
         <v>6.7496739643</v>
       </c>
       <c r="F29" t="s">
         <v>8</v>
       </c>
       <c r="G29">
         <v>1.0</v>
       </c>
       <c r="H29" s="1">
         <v>1402784.74</v>
       </c>
       <c r="I29" s="1">
-        <v>651406.98</v>
+        <v>620855.97</v>
       </c>
       <c r="J29" s="1">
-        <v>46.436702754551</v>
+        <v>44.258819781572</v>
       </c>
       <c r="K29">
         <v>0.0</v>
       </c>
       <c r="L29">
         <v>0.0</v>
       </c>
       <c r="M29" s="1">
-        <v>2054191.72</v>
+        <v>2023640.71</v>
       </c>
       <c r="N29" s="1">
-        <v>2054191.72</v>
+        <v>2023640.71</v>
       </c>
       <c r="O29" s="1">
-        <v>2.37</v>
+        <v>2.28</v>
       </c>
       <c r="P29">
         <v>1</v>
       </c>
     </row>
     <row r="30" spans="1:16">
       <c r="A30" t="s">
         <v>82</v>
       </c>
       <c r="B30" t="s">
         <v>83</v>
       </c>
       <c r="C30" s="1">
         <v>47322.0</v>
       </c>
       <c r="D30" s="1">
-        <v>28.68</v>
+        <v>27.4</v>
       </c>
       <c r="E30" s="1">
-        <v>14.7187990787</v>
+        <v>14.3997990364</v>
       </c>
       <c r="F30" t="s">
         <v>8</v>
       </c>
       <c r="G30">
         <v>1.0</v>
       </c>
       <c r="H30" s="1">
-        <v>696523.01</v>
+        <v>681427.29</v>
       </c>
       <c r="I30" s="1">
-        <v>660671.95</v>
+        <v>615195.51</v>
       </c>
       <c r="J30" s="1">
-        <v>94.852853461367</v>
+        <v>90.280433294651</v>
       </c>
       <c r="K30">
         <v>0.0</v>
       </c>
       <c r="L30">
         <v>0.0</v>
       </c>
       <c r="M30" s="1">
-        <v>1357194.96</v>
+        <v>1296622.8</v>
       </c>
       <c r="N30" s="1">
-        <v>1357194.96</v>
+        <v>1296622.8</v>
       </c>
       <c r="O30" s="1">
-        <v>1.57</v>
+        <v>1.46</v>
       </c>
       <c r="P30">
         <v>1</v>
       </c>
     </row>
     <row r="31" spans="1:16">
       <c r="A31" t="s">
         <v>84</v>
       </c>
       <c r="B31" t="s">
         <v>85</v>
       </c>
       <c r="C31" s="1">
         <v>8381.0</v>
       </c>
       <c r="D31" s="1">
-        <v>100.0</v>
+        <v>96.95</v>
       </c>
       <c r="E31" s="1">
         <v>104.5645996898</v>
       </c>
       <c r="F31" t="s">
         <v>8</v>
       </c>
       <c r="G31">
         <v>1.0</v>
       </c>
       <c r="H31" s="1">
         <v>876355.91</v>
       </c>
       <c r="I31" s="1">
-        <v>-38255.91</v>
+        <v>-63817.96</v>
       </c>
       <c r="J31" s="1">
-        <v>-4.365339420145</v>
+        <v>-7.2821965678305</v>
       </c>
       <c r="K31">
         <v>0.0</v>
       </c>
       <c r="L31">
         <v>0.0</v>
       </c>
       <c r="M31" s="1">
-        <v>838100.0</v>
+        <v>812537.95</v>
       </c>
       <c r="N31" s="1">
-        <v>838100.0</v>
+        <v>812537.95</v>
       </c>
       <c r="O31" s="1">
-        <v>0.97</v>
+        <v>0.91</v>
       </c>
       <c r="P31">
         <v>1</v>
       </c>
     </row>
     <row r="32" spans="1:16">
       <c r="A32" t="s">
         <v>86</v>
       </c>
       <c r="B32" t="s">
         <v>87</v>
       </c>
       <c r="C32" s="1">
         <v>4082.0</v>
       </c>
       <c r="D32" s="1">
-        <v>191.8</v>
+        <v>170.45</v>
       </c>
       <c r="E32" s="1">
         <v>173.8703993141</v>
       </c>
       <c r="F32" t="s">
         <v>8</v>
       </c>
       <c r="G32">
         <v>1.0</v>
       </c>
       <c r="H32" s="1">
         <v>709738.97</v>
       </c>
       <c r="I32" s="1">
-        <v>73188.63</v>
+        <v>-13962.07</v>
       </c>
       <c r="J32" s="1">
-        <v>10.312048949489</v>
+        <v>-1.9672119737204</v>
       </c>
       <c r="K32">
         <v>0.0</v>
       </c>
       <c r="L32">
         <v>0.0</v>
       </c>
       <c r="M32" s="1">
-        <v>782927.6</v>
+        <v>695776.9</v>
       </c>
       <c r="N32" s="1">
-        <v>782927.6</v>
+        <v>695776.9</v>
       </c>
       <c r="O32" s="1">
-        <v>0.9</v>
+        <v>0.78</v>
       </c>
       <c r="P32">
         <v>1</v>
       </c>
     </row>
     <row r="33" spans="1:16">
       <c r="A33" t="s">
         <v>88</v>
       </c>
       <c r="B33" t="s">
         <v>89</v>
       </c>
       <c r="C33" s="1">
         <v>10644.0</v>
       </c>
       <c r="D33" s="1">
-        <v>17.52</v>
+        <v>17.85</v>
       </c>
       <c r="E33" s="1">
         <v>18.3253908305</v>
       </c>
       <c r="F33" t="s">
         <v>8</v>
       </c>
       <c r="G33">
         <v>1.0</v>
       </c>
       <c r="H33" s="1">
         <v>195055.46</v>
       </c>
       <c r="I33" s="1">
-        <v>-8572.58</v>
+        <v>-5060.06</v>
       </c>
       <c r="J33" s="1">
-        <v>-4.3949449043877</v>
+        <v>-2.5941647570388</v>
       </c>
       <c r="K33">
         <v>0.0</v>
       </c>
       <c r="L33">
         <v>0.0</v>
       </c>
       <c r="M33" s="1">
-        <v>186482.88</v>
+        <v>189995.4</v>
       </c>
       <c r="N33" s="1">
-        <v>186482.88</v>
+        <v>189995.4</v>
       </c>
       <c r="O33" s="1">
-        <v>0.22</v>
+        <v>0.21</v>
       </c>
       <c r="P33">
         <v>1</v>
       </c>
     </row>
     <row r="34" spans="1:16">
       <c r="A34" t="s">
         <v>90</v>
       </c>
       <c r="B34" t="s">
         <v>91</v>
       </c>
       <c r="C34" s="1">
         <v>1194.0</v>
       </c>
       <c r="D34" s="1">
-        <v>305.85</v>
+        <v>283.15</v>
       </c>
       <c r="E34" s="1">
         <v>421.1740033501</v>
       </c>
       <c r="F34" t="s">
         <v>8</v>
       </c>
       <c r="G34">
         <v>1.0</v>
       </c>
       <c r="H34" s="1">
         <v>502881.76</v>
       </c>
       <c r="I34" s="1">
-        <v>-137696.86</v>
+        <v>-164800.66</v>
       </c>
       <c r="J34" s="1">
-        <v>-27.381557843736</v>
+        <v>-32.771254220873</v>
       </c>
       <c r="K34">
         <v>0.0</v>
       </c>
       <c r="L34">
         <v>0.0</v>
       </c>
       <c r="M34" s="1">
-        <v>365184.9</v>
+        <v>338081.1</v>
       </c>
       <c r="N34" s="1">
-        <v>365184.9</v>
+        <v>338081.1</v>
       </c>
       <c r="O34" s="1">
-        <v>0.42</v>
+        <v>0.38</v>
       </c>
       <c r="P34">
         <v>1</v>
       </c>
     </row>
     <row r="35" spans="1:16">
       <c r="A35" t="s">
         <v>92</v>
       </c>
       <c r="B35" t="s">
         <v>93</v>
       </c>
       <c r="C35" s="1">
-        <v>25406.0</v>
+        <v>28355.0</v>
       </c>
       <c r="D35" s="1">
-        <v>37.66</v>
+        <v>38.88</v>
       </c>
       <c r="E35" s="1">
-        <v>34.5</v>
+        <v>34.8744101569</v>
       </c>
       <c r="F35" t="s">
         <v>8</v>
       </c>
       <c r="G35">
         <v>1.0</v>
       </c>
       <c r="H35" s="1">
-        <v>876507.0</v>
+        <v>988863.9</v>
       </c>
       <c r="I35" s="1">
-        <v>80282.96</v>
+        <v>113578.5</v>
       </c>
       <c r="J35" s="1">
-        <v>9.1594202898551</v>
+        <v>11.485756533331</v>
       </c>
       <c r="K35">
         <v>0.0</v>
       </c>
       <c r="L35">
         <v>0.0</v>
       </c>
       <c r="M35" s="1">
-        <v>956789.96</v>
+        <v>1102442.4</v>
       </c>
       <c r="N35" s="1">
-        <v>956789.96</v>
+        <v>1102442.4</v>
       </c>
       <c r="O35" s="1">
-        <v>1.1</v>
+        <v>1.24</v>
       </c>
       <c r="P35">
         <v>1</v>
       </c>
     </row>
     <row r="36" spans="1:16">
       <c r="A36" t="s">
         <v>94</v>
       </c>
       <c r="B36" t="s">
         <v>95</v>
       </c>
       <c r="C36" s="1">
         <v>503.0</v>
       </c>
       <c r="D36" s="1">
-        <v>1674.0</v>
+        <v>1582.5</v>
       </c>
       <c r="E36" s="1">
         <v>1450.9816500994</v>
       </c>
       <c r="F36" t="s">
         <v>8</v>
       </c>
       <c r="G36">
         <v>1.0</v>
       </c>
       <c r="H36" s="1">
         <v>729843.77</v>
       </c>
       <c r="I36" s="1">
-        <v>112178.23</v>
+        <v>66153.73</v>
       </c>
       <c r="J36" s="1">
-        <v>15.370170248901</v>
+        <v>9.0640946349381</v>
       </c>
       <c r="K36">
         <v>0.0</v>
       </c>
       <c r="L36">
         <v>0.0</v>
       </c>
       <c r="M36" s="1">
-        <v>842022.0</v>
+        <v>795997.5</v>
       </c>
       <c r="N36" s="1">
-        <v>842022.0</v>
+        <v>795997.5</v>
       </c>
       <c r="O36" s="1">
-        <v>0.97</v>
+        <v>0.9</v>
       </c>
       <c r="P36">
         <v>1</v>
       </c>
     </row>
     <row r="37" spans="1:16">
       <c r="A37" t="s">
         <v>96</v>
       </c>
       <c r="B37" t="s">
         <v>97</v>
       </c>
       <c r="C37" s="1">
         <v>80411.0</v>
       </c>
       <c r="D37" s="1">
-        <v>20.02</v>
+        <v>19.57</v>
       </c>
       <c r="E37" s="1">
         <v>14.7629916305</v>
       </c>
       <c r="F37" t="s">
         <v>8</v>
       </c>
       <c r="G37">
         <v>1.0</v>
       </c>
       <c r="H37" s="1">
         <v>1187106.92</v>
       </c>
       <c r="I37" s="1">
-        <v>422721.3</v>
+        <v>386536.35</v>
       </c>
       <c r="J37" s="1">
-        <v>35.609370384262</v>
+        <v>32.561207713287</v>
       </c>
       <c r="K37">
         <v>0.0</v>
       </c>
       <c r="L37">
         <v>0.0</v>
       </c>
       <c r="M37" s="1">
-        <v>1609828.22</v>
+        <v>1573643.27</v>
       </c>
       <c r="N37" s="1">
-        <v>1609828.22</v>
+        <v>1573643.27</v>
       </c>
       <c r="O37" s="1">
-        <v>1.86</v>
+        <v>1.77</v>
       </c>
       <c r="P37">
         <v>1</v>
       </c>
     </row>
     <row r="38" spans="1:16">
       <c r="A38" t="s">
         <v>98</v>
       </c>
       <c r="B38" t="s">
         <v>99</v>
       </c>
       <c r="C38" s="1">
         <v>21020.0</v>
       </c>
       <c r="D38" s="1">
-        <v>53.52</v>
+        <v>49.05</v>
       </c>
       <c r="E38" s="1">
         <v>40.4799395814</v>
       </c>
       <c r="F38" t="s">
         <v>8</v>
       </c>
       <c r="G38">
         <v>1.0</v>
       </c>
       <c r="H38" s="1">
         <v>850888.33</v>
       </c>
       <c r="I38" s="1">
-        <v>274102.07</v>
+        <v>180142.67</v>
       </c>
       <c r="J38" s="1">
-        <v>32.213636071375</v>
+        <v>21.171129471243</v>
       </c>
       <c r="K38">
         <v>0.0</v>
       </c>
       <c r="L38">
         <v>0.0</v>
       </c>
       <c r="M38" s="1">
-        <v>1124990.4</v>
+        <v>1031031.0</v>
       </c>
       <c r="N38" s="1">
-        <v>1124990.4</v>
+        <v>1031031.0</v>
       </c>
       <c r="O38" s="1">
-        <v>1.3</v>
+        <v>1.16</v>
       </c>
       <c r="P38">
         <v>1</v>
       </c>
     </row>
     <row r="39" spans="1:16">
       <c r="A39" t="s">
         <v>100</v>
       </c>
       <c r="B39" t="s">
         <v>101</v>
       </c>
       <c r="C39" s="1">
         <v>31462.0</v>
       </c>
       <c r="D39" s="1">
-        <v>53.35</v>
+        <v>64.36</v>
       </c>
       <c r="E39" s="1">
         <v>35.0283106605</v>
       </c>
       <c r="F39" t="s">
         <v>8</v>
       </c>
       <c r="G39">
         <v>1.0</v>
       </c>
       <c r="H39" s="1">
         <v>1102060.71</v>
       </c>
       <c r="I39" s="1">
-        <v>576436.99</v>
+        <v>922833.61</v>
       </c>
       <c r="J39" s="1">
-        <v>52.305375263764</v>
+        <v>83.737093757748</v>
       </c>
       <c r="K39">
         <v>0.0</v>
       </c>
       <c r="L39">
         <v>0.0</v>
       </c>
       <c r="M39" s="1">
-        <v>1678497.7</v>
+        <v>2024894.32</v>
       </c>
       <c r="N39" s="1">
-        <v>1678497.7</v>
+        <v>2024894.32</v>
       </c>
       <c r="O39" s="1">
-        <v>1.94</v>
+        <v>2.28</v>
       </c>
       <c r="P39">
         <v>1</v>
       </c>
     </row>
     <row r="40" spans="1:16">
       <c r="A40" t="s">
         <v>102</v>
       </c>
       <c r="B40" t="s">
         <v>103</v>
       </c>
       <c r="C40" s="1">
         <v>53919.0</v>
       </c>
       <c r="D40" s="1">
-        <v>24.01</v>
+        <v>25.425</v>
       </c>
       <c r="E40" s="1">
         <v>11.9679098277</v>
       </c>
       <c r="F40" t="s">
         <v>8</v>
       </c>
       <c r="G40">
         <v>1.0</v>
       </c>
       <c r="H40" s="1">
         <v>645297.73</v>
       </c>
       <c r="I40" s="1">
-        <v>649297.46</v>
+        <v>725592.85</v>
       </c>
       <c r="J40" s="1">
-        <v>100.61982706804</v>
+        <v>112.44311211199</v>
       </c>
       <c r="K40">
         <v>0.0</v>
       </c>
       <c r="L40">
         <v>0.0</v>
       </c>
       <c r="M40" s="1">
-        <v>1294595.19</v>
+        <v>1370890.58</v>
       </c>
       <c r="N40" s="1">
-        <v>1294595.19</v>
+        <v>1370890.58</v>
       </c>
       <c r="O40" s="1">
-        <v>1.49</v>
+        <v>1.54</v>
       </c>
       <c r="P40">
         <v>1</v>
       </c>
     </row>
     <row r="41" spans="1:16">
       <c r="A41" t="s">
         <v>104</v>
       </c>
       <c r="B41" t="s">
         <v>105</v>
       </c>
       <c r="C41" s="1">
         <v>384754.0</v>
       </c>
       <c r="D41" s="1">
-        <v>5.678</v>
+        <v>5.714</v>
       </c>
       <c r="E41" s="1">
         <v>2.6472776371</v>
       </c>
       <c r="F41" t="s">
         <v>8</v>
       </c>
       <c r="G41">
         <v>1.0</v>
       </c>
       <c r="H41" s="1">
         <v>1018550.66</v>
       </c>
       <c r="I41" s="1">
-        <v>1166082.55</v>
+        <v>1179933.7</v>
       </c>
       <c r="J41" s="1">
-        <v>114.48449211157</v>
+        <v>115.84438028836</v>
       </c>
       <c r="K41">
         <v>0.0</v>
       </c>
       <c r="L41">
         <v>0.0</v>
       </c>
       <c r="M41" s="1">
-        <v>2184633.21</v>
+        <v>2198484.36</v>
       </c>
       <c r="N41" s="1">
-        <v>2184633.21</v>
+        <v>2198484.36</v>
       </c>
       <c r="O41" s="1">
-        <v>2.52</v>
+        <v>2.47</v>
       </c>
       <c r="P41">
         <v>1</v>
       </c>
     </row>
     <row r="42" spans="1:16">
       <c r="A42" t="s">
         <v>106</v>
       </c>
       <c r="B42" t="s">
         <v>107</v>
       </c>
       <c r="C42" s="1">
         <v>6715.0</v>
       </c>
       <c r="D42" s="1">
-        <v>100.6</v>
+        <v>102.7</v>
       </c>
       <c r="E42" s="1">
         <v>101.4724497394</v>
       </c>
       <c r="F42" t="s">
         <v>8</v>
       </c>
       <c r="G42">
         <v>1.0</v>
       </c>
       <c r="H42" s="1">
         <v>681387.5</v>
       </c>
       <c r="I42" s="1">
-        <v>-5858.5</v>
+        <v>8243.0</v>
       </c>
       <c r="J42" s="1">
-        <v>-0.85978976720295</v>
+        <v>1.2097374841775</v>
       </c>
       <c r="K42">
         <v>0.0</v>
       </c>
       <c r="L42">
         <v>0.0</v>
       </c>
       <c r="M42" s="1">
-        <v>675529.0</v>
+        <v>689630.5</v>
       </c>
       <c r="N42" s="1">
-        <v>675529.0</v>
+        <v>689630.5</v>
       </c>
       <c r="O42" s="1">
         <v>0.78</v>
       </c>
       <c r="P42">
         <v>1</v>
       </c>
     </row>
     <row r="43" spans="1:16">
       <c r="A43" t="s">
         <v>108</v>
       </c>
       <c r="B43" t="s">
         <v>109</v>
       </c>
       <c r="C43" s="1">
         <v>48978.0</v>
       </c>
       <c r="D43" s="1">
-        <v>4.667</v>
+        <v>4.564</v>
       </c>
       <c r="E43" s="1">
         <v>3.3889734166</v>
       </c>
       <c r="F43" t="s">
         <v>8</v>
       </c>
       <c r="G43">
         <v>1.0</v>
       </c>
       <c r="H43" s="1">
         <v>165985.14</v>
       </c>
       <c r="I43" s="1">
-        <v>62595.19</v>
+        <v>57550.45</v>
       </c>
       <c r="J43" s="1">
-        <v>37.711321627948</v>
+        <v>34.672049558171</v>
       </c>
       <c r="K43">
         <v>0.0</v>
       </c>
       <c r="L43">
         <v>0.0</v>
       </c>
       <c r="M43" s="1">
-        <v>228580.33</v>
+        <v>223535.59</v>
       </c>
       <c r="N43" s="1">
-        <v>228580.33</v>
+        <v>223535.59</v>
       </c>
       <c r="O43" s="1">
-        <v>0.26</v>
+        <v>0.25</v>
       </c>
       <c r="P43">
         <v>1</v>
       </c>
     </row>
     <row r="44" spans="1:16">
       <c r="A44" t="s">
         <v>110</v>
       </c>
       <c r="B44" t="s">
         <v>111</v>
       </c>
       <c r="C44" s="1">
         <v>11305.0</v>
       </c>
       <c r="D44" s="1">
-        <v>187.86</v>
+        <v>177.02</v>
       </c>
       <c r="E44" s="1">
         <v>152.6865961964</v>
       </c>
       <c r="F44" t="s">
         <v>8</v>
       </c>
       <c r="G44">
         <v>1.0</v>
       </c>
       <c r="H44" s="1">
         <v>1726121.97</v>
       </c>
       <c r="I44" s="1">
-        <v>397635.33</v>
+        <v>275089.13</v>
       </c>
       <c r="J44" s="1">
-        <v>23.036340241936</v>
+        <v>15.936830350407</v>
       </c>
       <c r="K44">
         <v>0.0</v>
       </c>
       <c r="L44">
         <v>0.0</v>
       </c>
       <c r="M44" s="1">
-        <v>2123757.3</v>
+        <v>2001211.1</v>
       </c>
       <c r="N44" s="1">
-        <v>2123757.3</v>
+        <v>2001211.1</v>
       </c>
       <c r="O44" s="1">
-        <v>2.45</v>
+        <v>2.25</v>
       </c>
       <c r="P44">
         <v>1</v>
       </c>
     </row>
     <row r="45" spans="1:16">
       <c r="A45" t="s">
         <v>112</v>
       </c>
       <c r="B45" t="s">
         <v>113</v>
       </c>
       <c r="C45" s="1">
         <v>6131.0</v>
       </c>
       <c r="D45" s="1">
-        <v>150.55</v>
+        <v>154.3</v>
       </c>
       <c r="E45" s="1">
         <v>105.9079791225</v>
       </c>
       <c r="F45" t="s">
         <v>8</v>
       </c>
       <c r="G45">
         <v>1.0</v>
       </c>
       <c r="H45" s="1">
         <v>649321.82</v>
       </c>
       <c r="I45" s="1">
-        <v>273700.23</v>
+        <v>296691.48</v>
       </c>
       <c r="J45" s="1">
-        <v>42.151706837759</v>
+        <v>45.692516539795</v>
       </c>
       <c r="K45">
         <v>0.0</v>
       </c>
       <c r="L45">
         <v>0.0</v>
       </c>
       <c r="M45" s="1">
-        <v>923022.05</v>
+        <v>946013.3</v>
       </c>
       <c r="N45" s="1">
-        <v>923022.05</v>
+        <v>946013.3</v>
       </c>
       <c r="O45" s="1">
-        <v>1.07</v>
+        <v>1.06</v>
       </c>
       <c r="P45">
         <v>1</v>
       </c>
     </row>
     <row r="46" spans="1:16">
       <c r="A46" t="s">
         <v>114</v>
       </c>
       <c r="B46" t="s">
         <v>115</v>
       </c>
       <c r="C46" s="1">
         <v>4551.0</v>
       </c>
       <c r="D46" s="1">
-        <v>375.85</v>
+        <v>355.6</v>
       </c>
       <c r="E46" s="1">
         <v>381.3948648649</v>
       </c>
       <c r="F46" t="s">
         <v>8</v>
       </c>
       <c r="G46">
         <v>1.0</v>
       </c>
       <c r="H46" s="1">
         <v>1735728.03</v>
       </c>
       <c r="I46" s="1">
-        <v>-25234.68</v>
+        <v>-117392.43</v>
       </c>
       <c r="J46" s="1">
-        <v>-1.4538383642972</v>
+        <v>-6.763296321256</v>
       </c>
       <c r="K46">
         <v>0.0</v>
       </c>
       <c r="L46">
         <v>0.0</v>
       </c>
       <c r="M46" s="1">
-        <v>1710493.35</v>
+        <v>1618335.6</v>
       </c>
       <c r="N46" s="1">
-        <v>1710493.35</v>
+        <v>1618335.6</v>
       </c>
       <c r="O46" s="1">
-        <v>1.97</v>
+        <v>1.82</v>
       </c>
       <c r="P46">
         <v>1</v>
       </c>
     </row>
     <row r="47" spans="1:16">
       <c r="A47" t="s">
         <v>116</v>
       </c>
       <c r="B47" t="s">
         <v>117</v>
       </c>
       <c r="C47" s="1">
         <v>4117.0</v>
       </c>
       <c r="D47" s="1">
-        <v>475.2</v>
+        <v>452.3</v>
       </c>
       <c r="E47" s="1">
         <v>603.855593879</v>
       </c>
       <c r="F47" t="s">
         <v>8</v>
       </c>
       <c r="G47">
         <v>1.0</v>
       </c>
       <c r="H47" s="1">
         <v>2486073.48</v>
       </c>
       <c r="I47" s="1">
-        <v>-529675.08</v>
+        <v>-623954.38</v>
       </c>
       <c r="J47" s="1">
-        <v>-21.305688840702</v>
+        <v>-25.097986242949</v>
       </c>
       <c r="K47">
         <v>0.0</v>
       </c>
       <c r="L47">
         <v>0.0</v>
       </c>
       <c r="M47" s="1">
-        <v>1956398.4</v>
+        <v>1862119.1</v>
       </c>
       <c r="N47" s="1">
-        <v>1956398.4</v>
+        <v>1862119.1</v>
       </c>
       <c r="O47" s="1">
-        <v>2.26</v>
+        <v>2.09</v>
       </c>
       <c r="P47">
         <v>1</v>
       </c>
     </row>
     <row r="48" spans="1:16">
       <c r="A48" t="s">
         <v>118</v>
       </c>
       <c r="B48" t="s">
         <v>119</v>
       </c>
       <c r="C48" s="1">
         <v>61014.0</v>
       </c>
       <c r="D48" s="1">
-        <v>15.27</v>
+        <v>15.1</v>
       </c>
       <c r="E48" s="1">
         <v>11.7813195332</v>
       </c>
       <c r="F48" t="s">
         <v>8</v>
       </c>
       <c r="G48">
         <v>1.0</v>
       </c>
       <c r="H48" s="1">
         <v>718825.43</v>
       </c>
       <c r="I48" s="1">
-        <v>212858.35</v>
+        <v>202485.97</v>
       </c>
       <c r="J48" s="1">
-        <v>29.611967122532</v>
+        <v>28.169004816649</v>
       </c>
       <c r="K48">
         <v>0.0</v>
       </c>
       <c r="L48">
         <v>0.0</v>
       </c>
       <c r="M48" s="1">
-        <v>931683.78</v>
+        <v>921311.4</v>
       </c>
       <c r="N48" s="1">
-        <v>931683.78</v>
+        <v>921311.4</v>
       </c>
       <c r="O48" s="1">
-        <v>1.08</v>
+        <v>1.04</v>
       </c>
       <c r="P48">
         <v>1</v>
       </c>
     </row>
     <row r="49" spans="1:16">
       <c r="A49" t="s">
         <v>120</v>
       </c>
       <c r="B49" t="s">
         <v>121</v>
       </c>
       <c r="C49" s="1">
         <v>8347.0</v>
       </c>
       <c r="D49" s="1">
-        <v>54.82</v>
+        <v>50.8</v>
       </c>
       <c r="E49" s="1">
         <v>52.2038001677</v>
       </c>
       <c r="F49" t="s">
         <v>8</v>
       </c>
       <c r="G49">
         <v>1.0</v>
       </c>
       <c r="H49" s="1">
         <v>435745.12</v>
       </c>
       <c r="I49" s="1">
-        <v>21837.42</v>
+        <v>-11717.52</v>
       </c>
       <c r="J49" s="1">
-        <v>5.0115122344916</v>
+        <v>-2.68907658679</v>
       </c>
       <c r="K49">
         <v>0.0</v>
       </c>
       <c r="L49">
         <v>0.0</v>
       </c>
       <c r="M49" s="1">
-        <v>457582.54</v>
+        <v>424027.6</v>
       </c>
       <c r="N49" s="1">
-        <v>457582.54</v>
+        <v>424027.6</v>
       </c>
       <c r="O49" s="1">
-        <v>0.53</v>
+        <v>0.48</v>
       </c>
       <c r="P49">
         <v>1</v>
       </c>
     </row>
     <row r="50" spans="1:16">
       <c r="A50" t="s">
         <v>122</v>
       </c>
       <c r="B50" t="s">
         <v>123</v>
       </c>
       <c r="C50" s="1">
         <v>852.0</v>
       </c>
       <c r="D50" s="1">
-        <v>557.6</v>
+        <v>462.1</v>
       </c>
       <c r="E50" s="1">
         <v>253.4870305164</v>
       </c>
       <c r="F50" t="s">
         <v>8</v>
       </c>
       <c r="G50">
         <v>1.0</v>
       </c>
       <c r="H50" s="1">
         <v>215970.95</v>
       </c>
       <c r="I50" s="1">
-        <v>259104.25</v>
+        <v>177738.25</v>
       </c>
       <c r="J50" s="1">
-        <v>119.97180639341</v>
+        <v>82.297295076028</v>
       </c>
       <c r="K50">
         <v>0.0</v>
       </c>
       <c r="L50">
         <v>0.0</v>
       </c>
       <c r="M50" s="1">
-        <v>475075.2</v>
+        <v>393709.2</v>
       </c>
       <c r="N50" s="1">
-        <v>475075.2</v>
+        <v>393709.2</v>
       </c>
       <c r="O50" s="1">
-        <v>0.55</v>
+        <v>0.44</v>
       </c>
       <c r="P50">
         <v>1</v>
       </c>
     </row>
     <row r="51" spans="1:16">
       <c r="A51" t="s">
         <v>124</v>
       </c>
       <c r="B51" t="s">
         <v>125</v>
       </c>
       <c r="C51" s="1">
         <v>81254.0</v>
       </c>
       <c r="D51" s="1">
-        <v>9.05</v>
+        <v>11.92</v>
       </c>
       <c r="E51" s="1">
         <v>5.2795416841</v>
       </c>
       <c r="F51" t="s">
         <v>8</v>
       </c>
       <c r="G51">
         <v>1.0</v>
       </c>
       <c r="H51" s="1">
         <v>428983.88</v>
       </c>
       <c r="I51" s="1">
-        <v>306364.82</v>
+        <v>539563.8</v>
       </c>
       <c r="J51" s="1">
-        <v>71.416394480837</v>
+        <v>125.77717372504</v>
       </c>
       <c r="K51">
         <v>0.0</v>
       </c>
       <c r="L51">
         <v>0.0</v>
       </c>
       <c r="M51" s="1">
-        <v>735348.7</v>
+        <v>968547.68</v>
       </c>
       <c r="N51" s="1">
-        <v>735348.7</v>
+        <v>968547.68</v>
       </c>
       <c r="O51" s="1">
-        <v>0.85</v>
+        <v>1.09</v>
       </c>
       <c r="P51">
         <v>1</v>
       </c>
     </row>
     <row r="52" spans="1:16">
       <c r="A52" t="s">
         <v>126</v>
       </c>
       <c r="B52" t="s">
         <v>127</v>
       </c>
       <c r="C52" s="1">
-        <v>15838.0</v>
+        <v>29.0</v>
       </c>
       <c r="D52" s="1">
-        <v>41.55</v>
+        <v>4799.78</v>
       </c>
       <c r="E52" s="1">
-        <v>37.3663751736</v>
+        <v>4799.52</v>
       </c>
       <c r="F52" t="s">
         <v>8</v>
       </c>
       <c r="G52">
         <v>1.0</v>
       </c>
       <c r="H52" s="1">
-        <v>591808.65</v>
+        <v>139186.08</v>
       </c>
       <c r="I52" s="1">
-        <v>66260.25</v>
+        <v>7.54</v>
       </c>
       <c r="J52" s="1">
-        <v>11.196228713453</v>
+        <v>0.0054172083875054</v>
       </c>
       <c r="K52">
         <v>0.0</v>
       </c>
       <c r="L52">
         <v>0.0</v>
       </c>
       <c r="M52" s="1">
-        <v>658068.9</v>
+        <v>139193.62</v>
       </c>
       <c r="N52" s="1">
-        <v>658068.9</v>
+        <v>139193.62</v>
       </c>
       <c r="O52" s="1">
-        <v>0.76</v>
+        <v>0.16</v>
       </c>
       <c r="P52">
         <v>1</v>
       </c>
     </row>
     <row r="53" spans="1:16">
       <c r="A53" t="s">
         <v>128</v>
       </c>
       <c r="B53" t="s">
         <v>129</v>
       </c>
       <c r="C53" s="1">
-        <v>4242.0</v>
+        <v>15838.0</v>
       </c>
       <c r="D53" s="1">
-        <v>122.5</v>
+        <v>40.015</v>
       </c>
       <c r="E53" s="1">
-        <v>44.8608769448</v>
+        <v>37.3663751736</v>
       </c>
       <c r="F53" t="s">
         <v>8</v>
       </c>
       <c r="G53">
         <v>1.0</v>
       </c>
       <c r="H53" s="1">
-        <v>190299.84</v>
+        <v>591808.65</v>
       </c>
       <c r="I53" s="1">
-        <v>329345.16</v>
+        <v>41948.92</v>
       </c>
       <c r="J53" s="1">
-        <v>173.06644083358</v>
+        <v>7.0882573277697</v>
       </c>
       <c r="K53">
         <v>0.0</v>
       </c>
       <c r="L53">
         <v>0.0</v>
       </c>
       <c r="M53" s="1">
-        <v>519645.0</v>
+        <v>633757.57</v>
       </c>
       <c r="N53" s="1">
-        <v>519645.0</v>
+        <v>633757.57</v>
       </c>
       <c r="O53" s="1">
-        <v>0.6</v>
+        <v>0.71</v>
       </c>
       <c r="P53">
         <v>1</v>
       </c>
     </row>
     <row r="54" spans="1:16">
       <c r="A54" t="s">
         <v>130</v>
       </c>
       <c r="B54" t="s">
         <v>131</v>
       </c>
       <c r="C54" s="1">
-        <v>8116.0</v>
+        <v>4242.0</v>
       </c>
       <c r="D54" s="1">
-        <v>77.88</v>
+        <v>154.7</v>
       </c>
       <c r="E54" s="1">
-        <v>84.5794997536</v>
+        <v>44.8608769448</v>
       </c>
       <c r="F54" t="s">
         <v>8</v>
       </c>
       <c r="G54">
         <v>1.0</v>
       </c>
       <c r="H54" s="1">
-        <v>686447.22</v>
+        <v>190299.84</v>
       </c>
       <c r="I54" s="1">
-        <v>-54373.14</v>
+        <v>465937.56</v>
       </c>
       <c r="J54" s="1">
-        <v>-7.9209498437476</v>
+        <v>244.84390528127</v>
       </c>
       <c r="K54">
         <v>0.0</v>
       </c>
       <c r="L54">
         <v>0.0</v>
       </c>
       <c r="M54" s="1">
-        <v>632074.08</v>
+        <v>656237.4</v>
       </c>
       <c r="N54" s="1">
-        <v>632074.08</v>
+        <v>656237.4</v>
       </c>
       <c r="O54" s="1">
-        <v>0.73</v>
+        <v>0.74</v>
       </c>
       <c r="P54">
         <v>1</v>
       </c>
     </row>
     <row r="55" spans="1:16">
       <c r="A55" t="s">
         <v>132</v>
       </c>
       <c r="B55" t="s">
         <v>133</v>
       </c>
       <c r="C55" s="1">
-        <v>11941.0</v>
+        <v>8116.0</v>
       </c>
       <c r="D55" s="1">
-        <v>30.87</v>
+        <v>76.44</v>
       </c>
       <c r="E55" s="1">
-        <v>36.2436998576</v>
+        <v>84.5794997536</v>
       </c>
       <c r="F55" t="s">
         <v>8</v>
       </c>
       <c r="G55">
         <v>1.0</v>
       </c>
       <c r="H55" s="1">
-        <v>432786.02</v>
+        <v>686447.22</v>
       </c>
       <c r="I55" s="1">
-        <v>-64167.35</v>
+        <v>-66060.18</v>
       </c>
       <c r="J55" s="1">
-        <v>-14.826576422224</v>
+        <v>-9.6234900623532</v>
       </c>
       <c r="K55">
         <v>0.0</v>
       </c>
       <c r="L55">
         <v>0.0</v>
       </c>
       <c r="M55" s="1">
-        <v>368618.67</v>
+        <v>620387.04</v>
       </c>
       <c r="N55" s="1">
-        <v>368618.67</v>
+        <v>620387.04</v>
       </c>
       <c r="O55" s="1">
-        <v>0.43</v>
+        <v>0.7</v>
       </c>
       <c r="P55">
         <v>1</v>
       </c>
     </row>
     <row r="56" spans="1:16">
       <c r="A56" t="s">
         <v>134</v>
       </c>
       <c r="B56" t="s">
         <v>135</v>
       </c>
       <c r="C56" s="1">
-        <v>4751.0</v>
+        <v>11941.0</v>
       </c>
       <c r="D56" s="1">
-        <v>279.0</v>
+        <v>28.1</v>
       </c>
       <c r="E56" s="1">
-        <v>268.0844495896</v>
+        <v>36.2436998576</v>
       </c>
       <c r="F56" t="s">
         <v>8</v>
       </c>
       <c r="G56">
         <v>1.0</v>
       </c>
       <c r="H56" s="1">
-        <v>1273669.22</v>
+        <v>432786.02</v>
       </c>
       <c r="I56" s="1">
-        <v>51859.78</v>
+        <v>-97243.92</v>
       </c>
       <c r="J56" s="1">
-        <v>4.0716835411945</v>
+        <v>-22.469284012455</v>
       </c>
       <c r="K56">
         <v>0.0</v>
       </c>
       <c r="L56">
         <v>0.0</v>
       </c>
       <c r="M56" s="1">
-        <v>1325529.0</v>
+        <v>335542.1</v>
       </c>
       <c r="N56" s="1">
-        <v>1325529.0</v>
+        <v>335542.1</v>
       </c>
       <c r="O56" s="1">
-        <v>1.53</v>
+        <v>0.38</v>
       </c>
       <c r="P56">
         <v>1</v>
       </c>
     </row>
     <row r="57" spans="1:16">
       <c r="A57" t="s">
         <v>136</v>
       </c>
       <c r="B57" t="s">
         <v>137</v>
       </c>
       <c r="C57" s="1">
-        <v>120777.0</v>
+        <v>4751.0</v>
       </c>
       <c r="D57" s="1">
-        <v>4.222</v>
+        <v>281.5</v>
       </c>
       <c r="E57" s="1">
-        <v>2.5732000298</v>
+        <v>268.0844495896</v>
       </c>
       <c r="F57" t="s">
         <v>8</v>
       </c>
       <c r="G57">
         <v>1.0</v>
       </c>
       <c r="H57" s="1">
-        <v>310783.38</v>
+        <v>1273669.22</v>
       </c>
       <c r="I57" s="1">
-        <v>199137.11</v>
+        <v>63737.28</v>
       </c>
       <c r="J57" s="1">
-        <v>64.075855665126</v>
+        <v>5.0042255084095</v>
       </c>
       <c r="K57">
         <v>0.0</v>
       </c>
       <c r="L57">
         <v>0.0</v>
       </c>
       <c r="M57" s="1">
-        <v>509920.49</v>
+        <v>1337406.5</v>
       </c>
       <c r="N57" s="1">
-        <v>509920.49</v>
+        <v>1337406.5</v>
       </c>
       <c r="O57" s="1">
-        <v>0.59</v>
+        <v>1.5</v>
       </c>
       <c r="P57">
         <v>1</v>
       </c>
     </row>
     <row r="58" spans="1:16">
       <c r="A58" t="s">
         <v>138</v>
       </c>
       <c r="B58" t="s">
         <v>139</v>
       </c>
       <c r="C58" s="1">
-        <v>20414.0</v>
+        <v>120777.0</v>
       </c>
       <c r="D58" s="1">
-        <v>81.76</v>
+        <v>4.59</v>
       </c>
       <c r="E58" s="1">
-        <v>90.0209527775</v>
+        <v>2.5732000298</v>
       </c>
       <c r="F58" t="s">
         <v>8</v>
       </c>
       <c r="G58">
         <v>1.0</v>
       </c>
       <c r="H58" s="1">
-        <v>1837687.73</v>
+        <v>310783.38</v>
       </c>
       <c r="I58" s="1">
-        <v>-168639.09</v>
+        <v>243583.05</v>
       </c>
       <c r="J58" s="1">
-        <v>-9.1767000044126</v>
+        <v>78.377115919133</v>
       </c>
       <c r="K58">
         <v>0.0</v>
       </c>
       <c r="L58">
         <v>0.0</v>
       </c>
       <c r="M58" s="1">
-        <v>1669048.64</v>
+        <v>554366.43</v>
       </c>
       <c r="N58" s="1">
-        <v>1669048.64</v>
+        <v>554366.43</v>
       </c>
       <c r="O58" s="1">
-        <v>1.93</v>
+        <v>0.62</v>
       </c>
       <c r="P58">
         <v>1</v>
       </c>
     </row>
     <row r="59" spans="1:16">
       <c r="A59" t="s">
         <v>140</v>
       </c>
       <c r="B59" t="s">
         <v>141</v>
       </c>
       <c r="C59" s="1">
-        <v>16060.0</v>
+        <v>20414.0</v>
       </c>
       <c r="D59" s="1">
-        <v>140.7</v>
+        <v>72.72</v>
       </c>
       <c r="E59" s="1">
-        <v>192.5269726027</v>
+        <v>90.0209527775</v>
       </c>
       <c r="F59" t="s">
         <v>8</v>
       </c>
       <c r="G59">
         <v>1.0</v>
       </c>
       <c r="H59" s="1">
-        <v>3091983.18</v>
+        <v>1837687.73</v>
       </c>
       <c r="I59" s="1">
-        <v>-832341.18</v>
+        <v>-353181.65</v>
       </c>
       <c r="J59" s="1">
-        <v>-26.919330783682</v>
+        <v>-19.218806559698</v>
       </c>
       <c r="K59">
         <v>0.0</v>
       </c>
       <c r="L59">
         <v>0.0</v>
       </c>
       <c r="M59" s="1">
-        <v>2259642.0</v>
+        <v>1484506.08</v>
       </c>
       <c r="N59" s="1">
-        <v>2259642.0</v>
+        <v>1484506.08</v>
       </c>
       <c r="O59" s="1">
-        <v>2.61</v>
+        <v>1.67</v>
       </c>
       <c r="P59">
         <v>1</v>
       </c>
     </row>
     <row r="60" spans="1:16">
       <c r="A60" t="s">
         <v>142</v>
       </c>
       <c r="B60" t="s">
         <v>143</v>
       </c>
       <c r="C60" s="1">
-        <v>11002.0</v>
+        <v>16060.0</v>
       </c>
       <c r="D60" s="1">
-        <v>274.85</v>
+        <v>136.26</v>
       </c>
       <c r="E60" s="1">
-        <v>165.7645019087</v>
+        <v>192.5269726027</v>
       </c>
       <c r="F60" t="s">
         <v>8</v>
       </c>
       <c r="G60">
         <v>1.0</v>
       </c>
       <c r="H60" s="1">
-        <v>1823741.05</v>
+        <v>3091983.18</v>
       </c>
       <c r="I60" s="1">
-        <v>1200158.65</v>
+        <v>-903647.58</v>
       </c>
       <c r="J60" s="1">
-        <v>65.807514175327</v>
+        <v>-29.22550115554</v>
       </c>
       <c r="K60">
         <v>0.0</v>
       </c>
       <c r="L60">
         <v>0.0</v>
       </c>
       <c r="M60" s="1">
-        <v>3023899.7</v>
+        <v>2188335.6</v>
       </c>
       <c r="N60" s="1">
-        <v>3023899.7</v>
+        <v>2188335.6</v>
       </c>
       <c r="O60" s="1">
-        <v>3.49</v>
+        <v>2.46</v>
       </c>
       <c r="P60">
         <v>1</v>
       </c>
     </row>
     <row r="61" spans="1:16">
       <c r="A61" t="s">
         <v>144</v>
       </c>
       <c r="B61" t="s">
         <v>145</v>
       </c>
       <c r="C61" s="1">
-        <v>5163.0</v>
+        <v>11002.0</v>
       </c>
       <c r="D61" s="1">
-        <v>50.2</v>
+        <v>268.4</v>
       </c>
       <c r="E61" s="1">
-        <v>98.0866182452</v>
+        <v>165.7645019087</v>
       </c>
       <c r="F61" t="s">
         <v>8</v>
       </c>
       <c r="G61">
         <v>1.0</v>
       </c>
       <c r="H61" s="1">
-        <v>506421.21</v>
+        <v>1823741.05</v>
       </c>
       <c r="I61" s="1">
-        <v>-247238.61</v>
+        <v>1129195.75</v>
       </c>
       <c r="J61" s="1">
-        <v>-48.820745481809</v>
+        <v>61.916451899791</v>
       </c>
       <c r="K61">
         <v>0.0</v>
       </c>
       <c r="L61">
         <v>0.0</v>
       </c>
       <c r="M61" s="1">
-        <v>259182.6</v>
+        <v>2952936.8</v>
       </c>
       <c r="N61" s="1">
-        <v>259182.6</v>
+        <v>2952936.8</v>
       </c>
       <c r="O61" s="1">
-        <v>0.3</v>
+        <v>3.32</v>
       </c>
       <c r="P61">
         <v>1</v>
       </c>
     </row>
     <row r="62" spans="1:16">
       <c r="A62" t="s">
         <v>146</v>
       </c>
       <c r="B62" t="s">
         <v>147</v>
       </c>
       <c r="C62" s="1">
-        <v>8273.0</v>
+        <v>5163.0</v>
       </c>
       <c r="D62" s="1">
-        <v>182.8</v>
+        <v>52.7</v>
       </c>
       <c r="E62" s="1">
-        <v>108.4569853741</v>
+        <v>98.0866182452</v>
       </c>
       <c r="F62" t="s">
         <v>8</v>
       </c>
       <c r="G62">
         <v>1.0</v>
       </c>
       <c r="H62" s="1">
-        <v>897264.64</v>
+        <v>506421.21</v>
       </c>
       <c r="I62" s="1">
-        <v>615039.76</v>
+        <v>-234331.11</v>
       </c>
       <c r="J62" s="1">
-        <v>68.546082457902</v>
+        <v>-46.271977826521</v>
       </c>
       <c r="K62">
         <v>0.0</v>
       </c>
       <c r="L62">
         <v>0.0</v>
       </c>
       <c r="M62" s="1">
-        <v>1512304.4</v>
+        <v>272090.1</v>
       </c>
       <c r="N62" s="1">
-        <v>1512304.4</v>
+        <v>272090.1</v>
       </c>
       <c r="O62" s="1">
-        <v>1.75</v>
+        <v>0.31</v>
       </c>
       <c r="P62">
         <v>1</v>
       </c>
     </row>
     <row r="63" spans="1:16">
       <c r="A63" t="s">
         <v>148</v>
       </c>
       <c r="B63" t="s">
         <v>149</v>
       </c>
       <c r="C63" s="1">
-        <v>17639.0</v>
+        <v>8838.0</v>
       </c>
       <c r="D63" s="1">
-        <v>35.97</v>
+        <v>177.24</v>
       </c>
       <c r="E63" s="1">
-        <v>52.733077272</v>
+        <v>113.0677008373</v>
       </c>
       <c r="F63" t="s">
         <v>8</v>
       </c>
       <c r="G63">
         <v>1.0</v>
       </c>
       <c r="H63" s="1">
-        <v>930158.75</v>
+        <v>999292.34</v>
       </c>
       <c r="I63" s="1">
-        <v>-295683.92</v>
+        <v>567154.78</v>
       </c>
       <c r="J63" s="1">
-        <v>-31.788543622258</v>
+        <v>56.755641697404</v>
       </c>
       <c r="K63">
         <v>0.0</v>
       </c>
       <c r="L63">
         <v>0.0</v>
       </c>
       <c r="M63" s="1">
-        <v>634474.83</v>
+        <v>1566447.12</v>
       </c>
       <c r="N63" s="1">
-        <v>634474.83</v>
+        <v>1566447.12</v>
       </c>
       <c r="O63" s="1">
-        <v>0.73</v>
+        <v>1.76</v>
       </c>
       <c r="P63">
         <v>1</v>
       </c>
     </row>
     <row r="64" spans="1:16">
       <c r="A64" t="s">
         <v>150</v>
       </c>
       <c r="B64" t="s">
         <v>151</v>
       </c>
       <c r="C64" s="1">
-        <v>9803.0</v>
+        <v>17639.0</v>
       </c>
       <c r="D64" s="1">
-        <v>243.4</v>
+        <v>33.93</v>
       </c>
       <c r="E64" s="1">
-        <v>195.5823411201</v>
+        <v>52.733077272</v>
       </c>
       <c r="F64" t="s">
         <v>8</v>
       </c>
       <c r="G64">
         <v>1.0</v>
       </c>
       <c r="H64" s="1">
-        <v>1917293.69</v>
+        <v>930158.75</v>
       </c>
       <c r="I64" s="1">
-        <v>468756.51</v>
+        <v>-331667.48</v>
       </c>
       <c r="J64" s="1">
-        <v>24.448863126442</v>
+        <v>-35.6570832667</v>
       </c>
       <c r="K64">
         <v>0.0</v>
       </c>
       <c r="L64">
         <v>0.0</v>
       </c>
       <c r="M64" s="1">
-        <v>2386050.2</v>
+        <v>598491.27</v>
       </c>
       <c r="N64" s="1">
-        <v>2386050.2</v>
+        <v>598491.27</v>
       </c>
       <c r="O64" s="1">
-        <v>2.75</v>
+        <v>0.67</v>
       </c>
       <c r="P64">
         <v>1</v>
       </c>
     </row>
     <row r="65" spans="1:16">
       <c r="A65" t="s">
         <v>152</v>
       </c>
       <c r="B65" t="s">
         <v>153</v>
       </c>
       <c r="C65" s="1">
-        <v>22656.0</v>
+        <v>9803.0</v>
       </c>
       <c r="D65" s="1">
-        <v>69.71</v>
+        <v>266.8</v>
       </c>
       <c r="E65" s="1">
-        <v>33.5119668079</v>
+        <v>195.5823411201</v>
       </c>
       <c r="F65" t="s">
         <v>8</v>
       </c>
       <c r="G65">
         <v>1.0</v>
       </c>
       <c r="H65" s="1">
-        <v>759247.12</v>
+        <v>1917293.69</v>
       </c>
       <c r="I65" s="1">
-        <v>820102.64</v>
+        <v>698146.71</v>
       </c>
       <c r="J65" s="1">
-        <v>108.01524541838</v>
+        <v>36.413133451662</v>
       </c>
       <c r="K65">
         <v>0.0</v>
       </c>
       <c r="L65">
         <v>0.0</v>
       </c>
       <c r="M65" s="1">
-        <v>1579349.76</v>
+        <v>2615440.4</v>
       </c>
       <c r="N65" s="1">
-        <v>1579349.76</v>
+        <v>2615440.4</v>
       </c>
       <c r="O65" s="1">
-        <v>1.82</v>
+        <v>2.94</v>
       </c>
       <c r="P65">
         <v>1</v>
       </c>
     </row>
     <row r="66" spans="1:16">
       <c r="A66" t="s">
         <v>154</v>
       </c>
       <c r="B66" t="s">
         <v>155</v>
       </c>
       <c r="C66" s="1">
-        <v>7414.0</v>
+        <v>22656.0</v>
       </c>
       <c r="D66" s="1">
-        <v>45.72</v>
+        <v>66.52</v>
       </c>
       <c r="E66" s="1">
-        <v>47.7120002698</v>
+        <v>33.5119668079</v>
       </c>
       <c r="F66" t="s">
         <v>8</v>
       </c>
       <c r="G66">
         <v>1.0</v>
       </c>
       <c r="H66" s="1">
-        <v>353736.77</v>
+        <v>759247.12</v>
       </c>
       <c r="I66" s="1">
-        <v>-14768.69</v>
+        <v>747830.0</v>
       </c>
       <c r="J66" s="1">
-        <v>-4.1750508435976</v>
+        <v>98.496257713826</v>
       </c>
       <c r="K66">
         <v>0.0</v>
       </c>
       <c r="L66">
         <v>0.0</v>
       </c>
       <c r="M66" s="1">
-        <v>338968.08</v>
+        <v>1507077.12</v>
       </c>
       <c r="N66" s="1">
-        <v>338968.08</v>
+        <v>1507077.12</v>
       </c>
       <c r="O66" s="1">
-        <v>0.39</v>
+        <v>1.7</v>
       </c>
       <c r="P66">
         <v>1</v>
       </c>
     </row>
     <row r="67" spans="1:16">
       <c r="A67" t="s">
         <v>156</v>
       </c>
       <c r="B67" t="s">
         <v>157</v>
       </c>
       <c r="C67" s="1">
-        <v>21473.0</v>
+        <v>7414.0</v>
       </c>
       <c r="D67" s="1">
-        <v>42.87</v>
+        <v>48.48</v>
       </c>
       <c r="E67" s="1">
-        <v>29.7792623294</v>
+        <v>47.7120002698</v>
       </c>
       <c r="F67" t="s">
         <v>8</v>
       </c>
       <c r="G67">
         <v>1.0</v>
       </c>
       <c r="H67" s="1">
-        <v>639450.1</v>
+        <v>353736.77</v>
       </c>
       <c r="I67" s="1">
-        <v>281097.41</v>
+        <v>5693.95</v>
       </c>
       <c r="J67" s="1">
-        <v>43.959240916531</v>
+        <v>1.6096573731931</v>
       </c>
       <c r="K67">
         <v>0.0</v>
       </c>
       <c r="L67">
         <v>0.0</v>
       </c>
       <c r="M67" s="1">
-        <v>920547.51</v>
+        <v>359430.72</v>
       </c>
       <c r="N67" s="1">
-        <v>920547.51</v>
+        <v>359430.72</v>
       </c>
       <c r="O67" s="1">
-        <v>1.06</v>
+        <v>0.4</v>
       </c>
       <c r="P67">
         <v>1</v>
       </c>
     </row>
     <row r="68" spans="1:16">
       <c r="A68" t="s">
         <v>158</v>
       </c>
       <c r="B68" t="s">
         <v>159</v>
       </c>
       <c r="C68" s="1">
-        <v>23532.0</v>
+        <v>21473.0</v>
       </c>
       <c r="D68" s="1">
-        <v>39.96</v>
+        <v>52.34</v>
       </c>
       <c r="E68" s="1">
-        <v>32.1739448411</v>
+        <v>29.7792623294</v>
       </c>
       <c r="F68" t="s">
         <v>8</v>
       </c>
       <c r="G68">
         <v>1.0</v>
       </c>
       <c r="H68" s="1">
-        <v>757117.27</v>
+        <v>639450.1</v>
       </c>
       <c r="I68" s="1">
-        <v>183221.45</v>
+        <v>484446.72</v>
       </c>
       <c r="J68" s="1">
-        <v>24.199877252833</v>
+        <v>75.759894321699</v>
       </c>
       <c r="K68">
         <v>0.0</v>
       </c>
       <c r="L68">
         <v>0.0</v>
       </c>
       <c r="M68" s="1">
-        <v>940338.72</v>
+        <v>1123896.82</v>
       </c>
       <c r="N68" s="1">
-        <v>940338.72</v>
+        <v>1123896.82</v>
       </c>
       <c r="O68" s="1">
-        <v>1.09</v>
+        <v>1.26</v>
       </c>
       <c r="P68">
         <v>1</v>
       </c>
     </row>
     <row r="69" spans="1:16">
       <c r="A69" t="s">
         <v>160</v>
       </c>
       <c r="B69" t="s">
         <v>161</v>
       </c>
       <c r="C69" s="1">
-        <v>3661.0</v>
+        <v>23532.0</v>
       </c>
       <c r="D69" s="1">
-        <v>246.3</v>
+        <v>36.88</v>
       </c>
       <c r="E69" s="1">
-        <v>212.5303441683</v>
+        <v>32.1739448411</v>
       </c>
       <c r="F69" t="s">
         <v>8</v>
       </c>
       <c r="G69">
         <v>1.0</v>
       </c>
       <c r="H69" s="1">
-        <v>778073.59</v>
+        <v>757117.27</v>
       </c>
       <c r="I69" s="1">
-        <v>123630.71</v>
+        <v>110742.89</v>
       </c>
       <c r="J69" s="1">
-        <v>15.889333809672</v>
+        <v>14.626913740853</v>
       </c>
       <c r="K69">
         <v>0.0</v>
       </c>
       <c r="L69">
         <v>0.0</v>
       </c>
       <c r="M69" s="1">
-        <v>901704.3</v>
+        <v>867860.16</v>
       </c>
       <c r="N69" s="1">
-        <v>901704.3</v>
+        <v>867860.16</v>
       </c>
       <c r="O69" s="1">
-        <v>1.04</v>
+        <v>0.98</v>
       </c>
       <c r="P69">
         <v>1</v>
       </c>
     </row>
     <row r="70" spans="1:16">
       <c r="A70" t="s">
         <v>162</v>
       </c>
       <c r="B70" t="s">
         <v>163</v>
       </c>
       <c r="C70" s="1">
-        <v>19950.0</v>
+        <v>3661.0</v>
       </c>
       <c r="D70" s="1">
-        <v>64.45</v>
+        <v>239.1</v>
       </c>
       <c r="E70" s="1">
-        <v>68.1097273183</v>
+        <v>212.5303441683</v>
       </c>
       <c r="F70" t="s">
         <v>8</v>
       </c>
       <c r="G70">
         <v>1.0</v>
       </c>
       <c r="H70" s="1">
-        <v>1358789.06</v>
+        <v>778073.59</v>
       </c>
       <c r="I70" s="1">
-        <v>-73011.56</v>
+        <v>97271.51</v>
       </c>
       <c r="J70" s="1">
-        <v>-5.3732814127897</v>
+        <v>12.501582273214</v>
       </c>
       <c r="K70">
         <v>0.0</v>
       </c>
       <c r="L70">
         <v>0.0</v>
       </c>
       <c r="M70" s="1">
-        <v>1285777.5</v>
+        <v>875345.1</v>
       </c>
       <c r="N70" s="1">
-        <v>1285777.5</v>
+        <v>875345.1</v>
       </c>
       <c r="O70" s="1">
-        <v>1.48</v>
+        <v>0.98</v>
       </c>
       <c r="P70">
         <v>1</v>
       </c>
     </row>
     <row r="71" spans="1:16">
       <c r="A71" t="s">
         <v>164</v>
       </c>
       <c r="B71" t="s">
         <v>165</v>
       </c>
       <c r="C71" s="1">
-        <v>5873.0</v>
+        <v>19950.0</v>
       </c>
       <c r="D71" s="1">
-        <v>131.05</v>
+        <v>71.16</v>
       </c>
       <c r="E71" s="1">
-        <v>109.5928043589</v>
+        <v>68.1097273183</v>
       </c>
       <c r="F71" t="s">
         <v>8</v>
       </c>
       <c r="G71">
         <v>1.0</v>
       </c>
       <c r="H71" s="1">
-        <v>643638.54</v>
+        <v>1358789.06</v>
       </c>
       <c r="I71" s="1">
-        <v>126018.11</v>
+        <v>60852.94</v>
       </c>
       <c r="J71" s="1">
-        <v>19.579018683375</v>
+        <v>4.4784684975312</v>
       </c>
       <c r="K71">
         <v>0.0</v>
       </c>
       <c r="L71">
         <v>0.0</v>
       </c>
       <c r="M71" s="1">
-        <v>769656.65</v>
+        <v>1419642.0</v>
       </c>
       <c r="N71" s="1">
-        <v>769656.65</v>
+        <v>1419642.0</v>
       </c>
       <c r="O71" s="1">
-        <v>0.89</v>
+        <v>1.6</v>
       </c>
       <c r="P71">
         <v>1</v>
       </c>
     </row>
     <row r="72" spans="1:16">
       <c r="A72" t="s">
         <v>166</v>
       </c>
       <c r="B72" t="s">
         <v>167</v>
       </c>
       <c r="C72" s="1">
-        <v>22565.0</v>
+        <v>5873.0</v>
       </c>
       <c r="D72" s="1">
-        <v>23.24</v>
+        <v>126.05</v>
       </c>
       <c r="E72" s="1">
-        <v>25.9473201861</v>
+        <v>109.5928043589</v>
       </c>
       <c r="F72" t="s">
         <v>8</v>
       </c>
       <c r="G72">
         <v>1.0</v>
       </c>
       <c r="H72" s="1">
-        <v>585501.28</v>
+        <v>643638.54</v>
       </c>
       <c r="I72" s="1">
-        <v>-61090.68</v>
+        <v>96653.11</v>
       </c>
       <c r="J72" s="1">
-        <v>-10.433910580008</v>
+        <v>15.016675353219</v>
       </c>
       <c r="K72">
         <v>0.0</v>
       </c>
       <c r="L72">
         <v>0.0</v>
       </c>
       <c r="M72" s="1">
-        <v>524410.6</v>
+        <v>740291.65</v>
       </c>
       <c r="N72" s="1">
-        <v>524410.6</v>
+        <v>740291.65</v>
       </c>
       <c r="O72" s="1">
-        <v>0.61</v>
+        <v>0.83</v>
       </c>
       <c r="P72">
         <v>1</v>
       </c>
     </row>
     <row r="73" spans="1:16">
       <c r="A73" t="s">
         <v>168</v>
       </c>
       <c r="B73" t="s">
         <v>169</v>
       </c>
       <c r="C73" s="1">
-        <v>18391.0</v>
+        <v>22565.0</v>
       </c>
       <c r="D73" s="1">
-        <v>24.86</v>
+        <v>22.11</v>
       </c>
       <c r="E73" s="1">
-        <v>31.9814806155</v>
+        <v>25.9473201861</v>
       </c>
       <c r="F73" t="s">
         <v>8</v>
       </c>
       <c r="G73">
         <v>1.0</v>
       </c>
       <c r="H73" s="1">
-        <v>588171.41</v>
+        <v>585501.28</v>
       </c>
       <c r="I73" s="1">
-        <v>-130971.15</v>
+        <v>-86589.13</v>
       </c>
       <c r="J73" s="1">
-        <v>-22.267513818803</v>
+        <v>-14.78888824974</v>
       </c>
       <c r="K73">
         <v>0.0</v>
       </c>
       <c r="L73">
         <v>0.0</v>
       </c>
       <c r="M73" s="1">
-        <v>457200.26</v>
+        <v>498912.15</v>
       </c>
       <c r="N73" s="1">
-        <v>457200.26</v>
+        <v>498912.15</v>
       </c>
       <c r="O73" s="1">
-        <v>0.53</v>
+        <v>0.56</v>
       </c>
       <c r="P73">
         <v>1</v>
       </c>
     </row>
     <row r="74" spans="1:16">
       <c r="A74" t="s">
         <v>170</v>
       </c>
       <c r="B74" t="s">
         <v>171</v>
       </c>
       <c r="C74" s="1">
-        <v>5300.0</v>
+        <v>18391.0</v>
       </c>
       <c r="D74" s="1">
-        <v>65.78</v>
+        <v>22.82</v>
       </c>
       <c r="E74" s="1">
-        <v>139.2884754717</v>
+        <v>31.9814806155</v>
       </c>
       <c r="F74" t="s">
         <v>8</v>
       </c>
       <c r="G74">
         <v>1.0</v>
       </c>
       <c r="H74" s="1">
-        <v>738228.92</v>
+        <v>588171.41</v>
       </c>
       <c r="I74" s="1">
-        <v>-389594.92</v>
+        <v>-168488.79</v>
       </c>
       <c r="J74" s="1">
-        <v>-52.774269531462</v>
+        <v>-28.646205363841</v>
       </c>
       <c r="K74">
         <v>0.0</v>
       </c>
       <c r="L74">
         <v>0.0</v>
       </c>
       <c r="M74" s="1">
-        <v>348634.0</v>
+        <v>419682.62</v>
       </c>
       <c r="N74" s="1">
-        <v>348634.0</v>
+        <v>419682.62</v>
       </c>
       <c r="O74" s="1">
-        <v>0.4</v>
+        <v>0.47</v>
       </c>
       <c r="P74">
         <v>1</v>
       </c>
     </row>
     <row r="75" spans="1:16">
       <c r="A75" t="s">
         <v>172</v>
       </c>
       <c r="B75" t="s">
         <v>173</v>
       </c>
       <c r="C75" s="1">
+        <v>5300.0</v>
+      </c>
+      <c r="D75" s="1">
+        <v>57.1</v>
+      </c>
+      <c r="E75" s="1">
+        <v>139.2884754717</v>
+      </c>
+      <c r="F75" t="s">
+        <v>8</v>
+      </c>
+      <c r="G75">
+        <v>1.0</v>
+      </c>
+      <c r="H75" s="1">
+        <v>738228.92</v>
+      </c>
+      <c r="I75" s="1">
+        <v>-435598.92</v>
+      </c>
+      <c r="J75" s="1">
+        <v>-59.005940867231</v>
+      </c>
+      <c r="K75">
+        <v>0.0</v>
+      </c>
+      <c r="L75">
+        <v>0.0</v>
+      </c>
+      <c r="M75" s="1">
+        <v>302630.0</v>
+      </c>
+      <c r="N75" s="1">
+        <v>302630.0</v>
+      </c>
+      <c r="O75" s="1">
+        <v>0.34</v>
+      </c>
+      <c r="P75">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="76" spans="1:16">
+      <c r="A76" t="s">
+        <v>174</v>
+      </c>
+      <c r="B76" t="s">
+        <v>175</v>
+      </c>
+      <c r="C76" s="1">
         <v>75.0</v>
       </c>
-      <c r="D75" s="1">
-[...2 lines deleted...]
-      <c r="E75" s="1">
+      <c r="D76" s="1">
+        <v>5840.0</v>
+      </c>
+      <c r="E76" s="1">
         <v>5677.5</v>
       </c>
-      <c r="F75" t="s">
-[...11 lines deleted...]
-      <c r="J75" s="1">
+      <c r="F76" t="s">
+        <v>8</v>
+      </c>
+      <c r="G76">
+        <v>1.0</v>
+      </c>
+      <c r="H76" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="I76" s="1">
+        <v>121875.0</v>
+      </c>
+      <c r="J76" s="1">
         <v>0</v>
       </c>
-      <c r="K75">
-[...14 lines deleted...]
-      <c r="P75">
+      <c r="K76">
+        <v>0.0</v>
+      </c>
+      <c r="L76">
+        <v>0.0</v>
+      </c>
+      <c r="M76" s="1">
+        <v>121875.0</v>
+      </c>
+      <c r="N76" s="1">
+        <v>121875.0</v>
+      </c>
+      <c r="O76" s="1">
+        <v>0.14</v>
+      </c>
+      <c r="P76">
         <v>1</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>