--- v2 (2026-08-14)
+++ v3 (2026-09-05)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="1" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Répartition" sheetId="1" r:id="rId4"/>
     <sheet name="Valorisation" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="176">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="178">
   <si>
     <t>Type Part</t>
   </si>
   <si>
     <t>CodeIsin</t>
   </si>
   <si>
     <t>Parts</t>
   </si>
   <si>
     <t>Vl</t>
   </si>
   <si>
     <t>Devise</t>
   </si>
   <si>
     <t>Actif net</t>
   </si>
   <si>
     <t>C</t>
   </si>
   <si>
     <t>008025</t>
   </si>
   <si>
@@ -422,50 +422,56 @@
     <t>Ofi Invest ESG Liquidités PART C/D</t>
   </si>
   <si>
     <t>NL0013654783</t>
   </si>
   <si>
     <t>PROSUS NV CLASS N</t>
   </si>
   <si>
     <t>IT0004176001</t>
   </si>
   <si>
     <t>PRYSMIAN</t>
   </si>
   <si>
     <t>FR0000130577</t>
   </si>
   <si>
     <t>PUBLICIS GROUPE SA</t>
   </si>
   <si>
     <t>FR0000131906</t>
   </si>
   <si>
     <t>RENAULT SA</t>
+  </si>
+  <si>
+    <t>DE000RENK730</t>
+  </si>
+  <si>
+    <t>RENK GROUP AG</t>
   </si>
   <si>
     <t>FR0000073272</t>
   </si>
   <si>
     <t>SAFRAN SA</t>
   </si>
   <si>
     <t>IT0005495657</t>
   </si>
   <si>
     <t>SAIPEM</t>
   </si>
   <si>
     <t>FR0000120578</t>
   </si>
   <si>
     <t>SANOFI SA</t>
   </si>
   <si>
     <t>DE0007164600</t>
   </si>
   <si>
     <t>SAP</t>
   </si>
@@ -905,169 +911,169 @@
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:N3"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="C3" sqref="C3"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="11.711" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
-    <col min="6" max="6" width="13.997" bestFit="true" customWidth="true" style="0"/>
-    <col min="8" max="8" width="13.997" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="8" max="8" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="9.10" bestFit="true" style="0"/>
     <col min="14" max="14" width="9.10" bestFit="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:14">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>4</v>
       </c>
       <c r="H1" t="s">
         <v>5</v>
       </c>
       <c r="I1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2" spans="1:14">
       <c r="A2" t="s">
         <v>6</v>
       </c>
       <c r="B2" t="s">
         <v>7</v>
       </c>
       <c r="C2" s="1">
-        <v>254224.0295</v>
+        <v>274509.8515</v>
       </c>
       <c r="D2">
-        <v>346.43</v>
+        <v>361.53</v>
       </c>
       <c r="E2" t="s">
         <v>8</v>
       </c>
       <c r="F2">
-        <v>88071290.45</v>
+        <v>99245890.2</v>
       </c>
       <c r="G2" t="s">
         <v>8</v>
       </c>
       <c r="H2">
-        <v>88071290.45</v>
+        <v>99245890.2</v>
       </c>
       <c r="I2" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="3" spans="1:14">
       <c r="A3" t="s">
         <v>9</v>
       </c>
       <c r="B3" t="s">
         <v>10</v>
       </c>
       <c r="C3" s="1">
-        <v>7538.3914</v>
+        <v>14396.6857</v>
       </c>
       <c r="D3">
-        <v>108.4103</v>
+        <v>113.1806</v>
       </c>
       <c r="E3" t="s">
         <v>8</v>
       </c>
       <c r="F3">
-        <v>817239.81</v>
+        <v>1629425.64</v>
       </c>
       <c r="G3" t="s">
         <v>8</v>
       </c>
       <c r="H3">
-        <v>817239.81</v>
+        <v>1629425.64</v>
       </c>
       <c r="I3" t="s">
         <v>8</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:P76"/>
+  <dimension ref="A1:P77"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="O76" sqref="O76"/>
+      <selection activeCell="O77" sqref="O77"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:16">
       <c r="A1" t="s">
         <v>11</v>
       </c>
       <c r="B1" t="s">
         <v>12</v>
       </c>
       <c r="C1" t="s">
         <v>13</v>
       </c>
       <c r="D1" t="s">
         <v>14</v>
       </c>
       <c r="E1" t="s">
         <v>15</v>
       </c>
       <c r="F1" t="s">
         <v>4</v>
       </c>
       <c r="G1" t="s">
         <v>16</v>
@@ -1086,3789 +1092,3839 @@
       </c>
       <c r="L1" t="s">
         <v>21</v>
       </c>
       <c r="M1" t="s">
         <v>22</v>
       </c>
       <c r="N1" t="s">
         <v>23</v>
       </c>
       <c r="O1" t="s">
         <v>24</v>
       </c>
       <c r="P1" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="2" spans="1:16">
       <c r="A2" t="s">
         <v>26</v>
       </c>
       <c r="B2" t="s">
         <v>27</v>
       </c>
       <c r="C2" s="1">
-        <v>47500.0</v>
+        <v>56500.0</v>
       </c>
       <c r="D2" s="1">
-        <v>105.28</v>
+        <v>105.86</v>
       </c>
       <c r="E2" s="1">
-        <v>103.9257989474</v>
+        <v>104.2339017699</v>
       </c>
       <c r="F2" t="s">
         <v>8</v>
       </c>
       <c r="G2">
         <v>1.0</v>
       </c>
       <c r="H2" s="1">
-        <v>4936475.45</v>
+        <v>5889215.45</v>
       </c>
       <c r="I2" s="1">
-        <v>64324.55</v>
+        <v>91874.55</v>
       </c>
       <c r="J2" s="1">
-        <v>1.3030460832131</v>
+        <v>1.5600473574116</v>
       </c>
       <c r="K2">
         <v>0.0</v>
       </c>
       <c r="L2">
         <v>0.0</v>
       </c>
       <c r="M2" s="1">
-        <v>5000800.0</v>
+        <v>5981090.0</v>
       </c>
       <c r="N2" s="1">
-        <v>5000800.0</v>
+        <v>5981090.0</v>
       </c>
       <c r="O2" s="1">
-        <v>5.63</v>
+        <v>5.93</v>
       </c>
       <c r="P2">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:16">
       <c r="A3" t="s">
         <v>28</v>
       </c>
       <c r="B3" t="s">
         <v>29</v>
       </c>
       <c r="C3" s="1">
-        <v>5405.0</v>
+        <v>6251.0</v>
       </c>
       <c r="D3" s="1">
-        <v>144.0</v>
+        <v>161.45</v>
       </c>
       <c r="E3" s="1">
-        <v>199.5069435708</v>
+        <v>195.1278083507</v>
       </c>
       <c r="F3" t="s">
         <v>8</v>
       </c>
       <c r="G3">
         <v>1.0</v>
       </c>
       <c r="H3" s="1">
-        <v>1078335.03</v>
+        <v>1219743.93</v>
       </c>
       <c r="I3" s="1">
-        <v>-300015.03</v>
+        <v>-210519.98</v>
       </c>
       <c r="J3" s="1">
-        <v>-27.822061015675</v>
+        <v>-17.259358691787</v>
       </c>
       <c r="K3">
         <v>0.0</v>
       </c>
       <c r="L3">
         <v>0.0</v>
       </c>
       <c r="M3" s="1">
-        <v>778320.0</v>
+        <v>1009223.95</v>
       </c>
       <c r="N3" s="1">
-        <v>778320.0</v>
+        <v>1009223.95</v>
       </c>
       <c r="O3" s="1">
-        <v>0.88</v>
+        <v>1.0</v>
       </c>
       <c r="P3">
         <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:16">
       <c r="A4" t="s">
         <v>30</v>
       </c>
       <c r="B4" t="s">
         <v>31</v>
       </c>
       <c r="C4" s="1">
-        <v>404.0</v>
+        <v>469.0</v>
       </c>
       <c r="D4" s="1">
-        <v>880.0</v>
+        <v>817.4</v>
       </c>
       <c r="E4" s="1">
-        <v>1061.8180445545</v>
+        <v>1043.1886780384</v>
       </c>
       <c r="F4" t="s">
         <v>8</v>
       </c>
       <c r="G4">
         <v>1.0</v>
       </c>
       <c r="H4" s="1">
-        <v>428974.49</v>
+        <v>489255.49</v>
       </c>
       <c r="I4" s="1">
-        <v>-73454.49</v>
+        <v>-105894.89</v>
       </c>
       <c r="J4" s="1">
-        <v>-17.123276957565</v>
+        <v>-21.644088245182</v>
       </c>
       <c r="K4">
         <v>0.0</v>
       </c>
       <c r="L4">
         <v>0.0</v>
       </c>
       <c r="M4" s="1">
-        <v>355520.0</v>
+        <v>383360.6</v>
       </c>
       <c r="N4" s="1">
-        <v>355520.0</v>
+        <v>383360.6</v>
       </c>
       <c r="O4" s="1">
-        <v>0.4</v>
+        <v>0.38</v>
       </c>
       <c r="P4">
         <v>1</v>
       </c>
     </row>
     <row r="5" spans="1:16">
       <c r="A5" t="s">
         <v>32</v>
       </c>
       <c r="B5" t="s">
         <v>33</v>
       </c>
       <c r="C5" s="1">
-        <v>11587.0</v>
+        <v>12976.0</v>
       </c>
       <c r="D5" s="1">
-        <v>173.44</v>
+        <v>178.96</v>
       </c>
       <c r="E5" s="1">
-        <v>191.605393976</v>
+        <v>189.7248458693</v>
       </c>
       <c r="F5" t="s">
         <v>8</v>
       </c>
       <c r="G5">
         <v>1.0</v>
       </c>
       <c r="H5" s="1">
-        <v>2220131.7</v>
+        <v>2461869.6</v>
       </c>
       <c r="I5" s="1">
-        <v>-210482.42</v>
+        <v>-139684.64</v>
       </c>
       <c r="J5" s="1">
-        <v>-9.4806276582601</v>
+        <v>-5.6739252152104</v>
       </c>
       <c r="K5">
         <v>0.0</v>
       </c>
       <c r="L5">
         <v>0.0</v>
       </c>
       <c r="M5" s="1">
-        <v>2009649.28</v>
+        <v>2322184.96</v>
       </c>
       <c r="N5" s="1">
-        <v>2009649.28</v>
+        <v>2322184.96</v>
       </c>
       <c r="O5" s="1">
-        <v>2.26</v>
+        <v>2.3</v>
       </c>
       <c r="P5">
         <v>1</v>
       </c>
     </row>
     <row r="6" spans="1:16">
       <c r="A6" t="s">
         <v>34</v>
       </c>
       <c r="B6" t="s">
         <v>35</v>
       </c>
       <c r="C6" s="1">
-        <v>11964.0</v>
+        <v>7097.0</v>
       </c>
       <c r="D6" s="1">
-        <v>49.45</v>
+        <v>57.32</v>
       </c>
       <c r="E6" s="1">
-        <v>71.6832054497</v>
+        <v>71.512875863</v>
       </c>
       <c r="F6" t="s">
         <v>8</v>
       </c>
       <c r="G6">
         <v>1.0</v>
       </c>
       <c r="H6" s="1">
-        <v>857617.87</v>
+        <v>507526.88</v>
       </c>
       <c r="I6" s="1">
-        <v>-265998.07</v>
+        <v>-100726.84</v>
       </c>
       <c r="J6" s="1">
-        <v>-31.015919712587</v>
+        <v>-19.846602016429</v>
       </c>
       <c r="K6">
         <v>0.0</v>
       </c>
       <c r="L6">
         <v>0.0</v>
       </c>
       <c r="M6" s="1">
-        <v>591619.8</v>
+        <v>406800.04</v>
       </c>
       <c r="N6" s="1">
-        <v>591619.8</v>
+        <v>406800.04</v>
       </c>
       <c r="O6" s="1">
-        <v>0.67</v>
+        <v>0.4</v>
       </c>
       <c r="P6">
         <v>1</v>
       </c>
     </row>
     <row r="7" spans="1:16">
       <c r="A7" t="s">
         <v>36</v>
       </c>
       <c r="B7" t="s">
         <v>37</v>
       </c>
       <c r="C7" s="1">
-        <v>6420.0</v>
+        <v>6977.0</v>
       </c>
       <c r="D7" s="1">
-        <v>372.3</v>
+        <v>372.8</v>
       </c>
       <c r="E7" s="1">
-        <v>240.2368115265</v>
+        <v>251.4793793894</v>
       </c>
       <c r="F7" t="s">
         <v>8</v>
       </c>
       <c r="G7">
         <v>1.0</v>
       </c>
       <c r="H7" s="1">
-        <v>1542320.33</v>
+        <v>1754571.63</v>
       </c>
       <c r="I7" s="1">
-        <v>847845.67</v>
+        <v>846453.97</v>
       </c>
       <c r="J7" s="1">
-        <v>54.972086764881</v>
+        <v>48.242770800985</v>
       </c>
       <c r="K7">
         <v>0.0</v>
       </c>
       <c r="L7">
         <v>0.0</v>
       </c>
       <c r="M7" s="1">
-        <v>2390166.0</v>
+        <v>2601025.6</v>
       </c>
       <c r="N7" s="1">
-        <v>2390166.0</v>
+        <v>2601025.6</v>
       </c>
       <c r="O7" s="1">
-        <v>2.69</v>
+        <v>2.58</v>
       </c>
       <c r="P7">
         <v>1</v>
       </c>
     </row>
     <row r="8" spans="1:16">
       <c r="A8" t="s">
         <v>38</v>
       </c>
       <c r="B8" t="s">
         <v>39</v>
       </c>
       <c r="C8" s="1">
-        <v>22925.0</v>
+        <v>23603.0</v>
       </c>
       <c r="D8" s="1">
-        <v>17.17</v>
+        <v>17.145</v>
       </c>
       <c r="E8" s="1">
-        <v>19.1806748092</v>
+        <v>19.1211943397</v>
       </c>
       <c r="F8" t="s">
         <v>8</v>
       </c>
       <c r="G8">
         <v>1.0</v>
       </c>
       <c r="H8" s="1">
-        <v>439716.97</v>
+        <v>451317.55</v>
       </c>
       <c r="I8" s="1">
-        <v>-46094.72</v>
+        <v>-46644.11</v>
       </c>
       <c r="J8" s="1">
-        <v>-10.482815798535</v>
+        <v>-10.335097759881</v>
       </c>
       <c r="K8">
         <v>0.0</v>
       </c>
       <c r="L8">
         <v>0.0</v>
       </c>
       <c r="M8" s="1">
-        <v>393622.25</v>
+        <v>404673.44</v>
       </c>
       <c r="N8" s="1">
-        <v>393622.25</v>
+        <v>404673.44</v>
       </c>
       <c r="O8" s="1">
-        <v>0.44</v>
+        <v>0.4</v>
       </c>
       <c r="P8">
         <v>1</v>
       </c>
     </row>
     <row r="9" spans="1:16">
       <c r="A9" t="s">
         <v>40</v>
       </c>
       <c r="B9" t="s">
         <v>41</v>
       </c>
       <c r="C9" s="1">
-        <v>7732.0</v>
+        <v>8102.0</v>
       </c>
       <c r="D9" s="1">
-        <v>50.92</v>
+        <v>53.68</v>
       </c>
       <c r="E9" s="1">
-        <v>61.0828116917</v>
+        <v>60.7191681066</v>
       </c>
       <c r="F9" t="s">
         <v>8</v>
       </c>
       <c r="G9">
         <v>1.0</v>
       </c>
       <c r="H9" s="1">
-        <v>472292.3</v>
+        <v>491946.7</v>
       </c>
       <c r="I9" s="1">
-        <v>-78578.86</v>
+        <v>-57031.34</v>
       </c>
       <c r="J9" s="1">
-        <v>-16.637760132867</v>
+        <v>-11.59299167979</v>
       </c>
       <c r="K9">
         <v>0.0</v>
       </c>
       <c r="L9">
         <v>0.0</v>
       </c>
       <c r="M9" s="1">
-        <v>393713.44</v>
+        <v>434915.36</v>
       </c>
       <c r="N9" s="1">
-        <v>393713.44</v>
+        <v>434915.36</v>
       </c>
       <c r="O9" s="1">
-        <v>0.44</v>
+        <v>0.43</v>
       </c>
       <c r="P9">
         <v>1</v>
       </c>
     </row>
     <row r="10" spans="1:16">
       <c r="A10" t="s">
         <v>42</v>
       </c>
       <c r="B10" t="s">
         <v>43</v>
       </c>
       <c r="C10" s="1">
-        <v>17709.0</v>
+        <v>18484.0</v>
       </c>
       <c r="D10" s="1">
-        <v>68.54</v>
+        <v>67.7</v>
       </c>
       <c r="E10" s="1">
-        <v>52.6767643571</v>
+        <v>53.4467009305</v>
       </c>
       <c r="F10" t="s">
         <v>8</v>
       </c>
       <c r="G10">
         <v>1.0</v>
       </c>
       <c r="H10" s="1">
-        <v>932852.82</v>
+        <v>987908.82</v>
       </c>
       <c r="I10" s="1">
-        <v>280922.04</v>
+        <v>263457.98</v>
       </c>
       <c r="J10" s="1">
-        <v>30.114293914017</v>
+        <v>26.668248594035</v>
       </c>
       <c r="K10">
         <v>0.0</v>
       </c>
       <c r="L10">
         <v>0.0</v>
       </c>
       <c r="M10" s="1">
-        <v>1213774.86</v>
+        <v>1251366.8</v>
       </c>
       <c r="N10" s="1">
-        <v>1213774.86</v>
+        <v>1251366.8</v>
       </c>
       <c r="O10" s="1">
-        <v>1.37</v>
+        <v>1.24</v>
       </c>
       <c r="P10">
         <v>1</v>
       </c>
     </row>
     <row r="11" spans="1:16">
       <c r="A11" t="s">
         <v>44</v>
       </c>
       <c r="B11" t="s">
         <v>45</v>
       </c>
       <c r="C11" s="1">
-        <v>9349.0</v>
+        <v>9625.0</v>
       </c>
       <c r="D11" s="1">
-        <v>47.82</v>
+        <v>51.65</v>
       </c>
       <c r="E11" s="1">
-        <v>34.0831179805</v>
+        <v>34.6083605195</v>
       </c>
       <c r="F11" t="s">
         <v>8</v>
       </c>
       <c r="G11">
         <v>1.0</v>
       </c>
       <c r="H11" s="1">
-        <v>318643.07</v>
+        <v>333105.47</v>
       </c>
       <c r="I11" s="1">
-        <v>128426.11</v>
+        <v>164025.78</v>
       </c>
       <c r="J11" s="1">
-        <v>40.304064984059</v>
+        <v>49.241394925157</v>
       </c>
       <c r="K11">
         <v>0.0</v>
       </c>
       <c r="L11">
         <v>0.0</v>
       </c>
       <c r="M11" s="1">
-        <v>447069.18</v>
+        <v>497131.25</v>
       </c>
       <c r="N11" s="1">
-        <v>447069.18</v>
+        <v>497131.25</v>
       </c>
       <c r="O11" s="1">
-        <v>0.5</v>
+        <v>0.49</v>
       </c>
       <c r="P11">
         <v>1</v>
       </c>
     </row>
     <row r="12" spans="1:16">
       <c r="A12" t="s">
         <v>46</v>
       </c>
       <c r="B12" t="s">
         <v>47</v>
       </c>
       <c r="C12" s="1">
-        <v>772.0</v>
+        <v>880.0</v>
       </c>
       <c r="D12" s="1">
-        <v>687.2</v>
+        <v>766.0</v>
       </c>
       <c r="E12" s="1">
-        <v>464.3851036269</v>
+        <v>495.6332954545</v>
       </c>
       <c r="F12" t="s">
         <v>8</v>
       </c>
       <c r="G12">
         <v>1.0</v>
       </c>
       <c r="H12" s="1">
-        <v>358505.3</v>
+        <v>436157.3</v>
       </c>
       <c r="I12" s="1">
-        <v>172013.1</v>
+        <v>237922.7</v>
       </c>
       <c r="J12" s="1">
-        <v>47.980629575072</v>
+        <v>54.549746158095</v>
       </c>
       <c r="K12">
         <v>0.0</v>
       </c>
       <c r="L12">
         <v>0.0</v>
       </c>
       <c r="M12" s="1">
-        <v>530518.4</v>
+        <v>674080.0</v>
       </c>
       <c r="N12" s="1">
-        <v>530518.4</v>
+        <v>674080.0</v>
       </c>
       <c r="O12" s="1">
-        <v>0.6</v>
+        <v>0.67</v>
       </c>
       <c r="P12">
         <v>1</v>
       </c>
     </row>
     <row r="13" spans="1:16">
       <c r="A13" t="s">
         <v>48</v>
       </c>
       <c r="B13" t="s">
         <v>49</v>
       </c>
       <c r="C13" s="1">
-        <v>5779.0</v>
+        <v>6455.0</v>
       </c>
       <c r="D13" s="1">
-        <v>1327.0</v>
+        <v>1462.2</v>
       </c>
       <c r="E13" s="1">
-        <v>630.7837913134</v>
+        <v>706.8361130906</v>
       </c>
       <c r="F13" t="s">
         <v>8</v>
       </c>
       <c r="G13">
         <v>1.0</v>
       </c>
       <c r="H13" s="1">
-        <v>3645299.53</v>
+        <v>4562627.11</v>
       </c>
       <c r="I13" s="1">
-        <v>4023433.47</v>
+        <v>4875873.89</v>
       </c>
       <c r="J13" s="1">
-        <v>110.37319256999</v>
+        <v>106.8654915786</v>
       </c>
       <c r="K13">
         <v>0.0</v>
       </c>
       <c r="L13">
         <v>0.0</v>
       </c>
       <c r="M13" s="1">
-        <v>7668733.0</v>
+        <v>9438501.0</v>
       </c>
       <c r="N13" s="1">
-        <v>7668733.0</v>
+        <v>9438501.0</v>
       </c>
       <c r="O13" s="1">
-        <v>8.63</v>
+        <v>9.36</v>
       </c>
       <c r="P13">
         <v>1</v>
       </c>
     </row>
     <row r="14" spans="1:16">
       <c r="A14" t="s">
         <v>50</v>
       </c>
       <c r="B14" t="s">
         <v>51</v>
       </c>
       <c r="C14" s="1">
-        <v>32734.0</v>
+        <v>34722.0</v>
       </c>
       <c r="D14" s="1">
-        <v>38.9</v>
+        <v>39.52</v>
       </c>
       <c r="E14" s="1">
-        <v>25.9578245861</v>
+        <v>26.745774725</v>
       </c>
       <c r="F14" t="s">
         <v>8</v>
       </c>
       <c r="G14">
         <v>1.0</v>
       </c>
       <c r="H14" s="1">
-        <v>849703.43</v>
+        <v>928666.79</v>
       </c>
       <c r="I14" s="1">
-        <v>423649.17</v>
+        <v>443546.65</v>
       </c>
       <c r="J14" s="1">
-        <v>49.858474738651</v>
+        <v>47.761657332443</v>
       </c>
       <c r="K14">
         <v>0.0</v>
       </c>
       <c r="L14">
         <v>0.0</v>
       </c>
       <c r="M14" s="1">
-        <v>1273352.6</v>
+        <v>1372213.44</v>
       </c>
       <c r="N14" s="1">
-        <v>1273352.6</v>
+        <v>1372213.44</v>
       </c>
       <c r="O14" s="1">
-        <v>1.43</v>
+        <v>1.36</v>
       </c>
       <c r="P14">
         <v>1</v>
       </c>
     </row>
     <row r="15" spans="1:16">
       <c r="A15" t="s">
         <v>52</v>
       </c>
       <c r="B15" t="s">
         <v>53</v>
       </c>
       <c r="C15" s="1">
-        <v>99595.0</v>
+        <v>105335.0</v>
       </c>
       <c r="D15" s="1">
-        <v>18.645</v>
+        <v>19.41</v>
       </c>
       <c r="E15" s="1">
-        <v>7.3690909182</v>
+        <v>8.0486657806</v>
       </c>
       <c r="F15" t="s">
         <v>8</v>
       </c>
       <c r="G15">
         <v>1.0</v>
       </c>
       <c r="H15" s="1">
-        <v>733924.61</v>
+        <v>847806.21</v>
       </c>
       <c r="I15" s="1">
-        <v>1123024.17</v>
+        <v>1196746.14</v>
       </c>
       <c r="J15" s="1">
-        <v>153.01628460177</v>
+        <v>141.15798231768</v>
       </c>
       <c r="K15">
         <v>0.0</v>
       </c>
       <c r="L15">
         <v>0.0</v>
       </c>
       <c r="M15" s="1">
-        <v>1856948.78</v>
+        <v>2044552.35</v>
       </c>
       <c r="N15" s="1">
-        <v>1856948.78</v>
+        <v>2044552.35</v>
       </c>
       <c r="O15" s="1">
-        <v>2.09</v>
+        <v>2.03</v>
       </c>
       <c r="P15">
         <v>1</v>
       </c>
     </row>
     <row r="16" spans="1:16">
       <c r="A16" t="s">
         <v>54</v>
       </c>
       <c r="B16" t="s">
         <v>55</v>
       </c>
       <c r="C16" s="1">
-        <v>271980.0</v>
+        <v>305863.0</v>
       </c>
       <c r="D16" s="1">
-        <v>10.278</v>
+        <v>10.674</v>
       </c>
       <c r="E16" s="1">
-        <v>8.0986494228</v>
+        <v>8.3446696397</v>
       </c>
       <c r="F16" t="s">
         <v>8</v>
       </c>
       <c r="G16">
         <v>1.0</v>
       </c>
       <c r="H16" s="1">
-        <v>2202670.67</v>
+        <v>2552325.69</v>
       </c>
       <c r="I16" s="1">
-        <v>592739.77</v>
+        <v>712455.97</v>
       </c>
       <c r="J16" s="1">
-        <v>26.910049608097</v>
+        <v>27.913991258694</v>
       </c>
       <c r="K16">
         <v>0.0</v>
       </c>
       <c r="L16">
         <v>0.0</v>
       </c>
       <c r="M16" s="1">
-        <v>2795410.44</v>
+        <v>3264781.66</v>
       </c>
       <c r="N16" s="1">
-        <v>2795410.44</v>
+        <v>3264781.66</v>
       </c>
       <c r="O16" s="1">
-        <v>3.14</v>
+        <v>3.24</v>
       </c>
       <c r="P16">
         <v>1</v>
       </c>
     </row>
     <row r="17" spans="1:16">
       <c r="A17" t="s">
         <v>56</v>
       </c>
       <c r="B17" t="s">
         <v>57</v>
       </c>
       <c r="C17" s="1">
-        <v>6934.0</v>
+        <v>8270.0</v>
       </c>
       <c r="D17" s="1">
-        <v>74.65</v>
+        <v>72.85</v>
       </c>
       <c r="E17" s="1">
-        <v>99.5025367753</v>
+        <v>95.2614981862</v>
       </c>
       <c r="F17" t="s">
         <v>8</v>
       </c>
       <c r="G17">
         <v>1.0</v>
       </c>
       <c r="H17" s="1">
-        <v>689950.59</v>
+        <v>787812.59</v>
       </c>
       <c r="I17" s="1">
-        <v>-172327.49</v>
+        <v>-185343.09</v>
       </c>
       <c r="J17" s="1">
-        <v>-24.976787105871</v>
+        <v>-23.52629195733</v>
       </c>
       <c r="K17">
         <v>0.0</v>
       </c>
       <c r="L17">
         <v>0.0</v>
       </c>
       <c r="M17" s="1">
-        <v>517623.1</v>
+        <v>602469.5</v>
       </c>
       <c r="N17" s="1">
-        <v>517623.1</v>
+        <v>602469.5</v>
       </c>
       <c r="O17" s="1">
-        <v>0.58</v>
+        <v>0.6</v>
       </c>
       <c r="P17">
         <v>1</v>
       </c>
     </row>
     <row r="18" spans="1:16">
       <c r="A18" t="s">
         <v>58</v>
       </c>
       <c r="B18" t="s">
         <v>59</v>
       </c>
       <c r="C18" s="1">
-        <v>10541.0</v>
+        <v>10852.0</v>
       </c>
       <c r="D18" s="1">
-        <v>80.7</v>
+        <v>70.38</v>
       </c>
       <c r="E18" s="1">
-        <v>78.497800019</v>
+        <v>78.4244977884</v>
       </c>
       <c r="F18" t="s">
         <v>8</v>
       </c>
       <c r="G18">
         <v>1.0</v>
       </c>
       <c r="H18" s="1">
-        <v>827445.31</v>
+        <v>851062.65</v>
       </c>
       <c r="I18" s="1">
-        <v>23213.39</v>
+        <v>-87298.89</v>
       </c>
       <c r="J18" s="1">
-        <v>2.8054289171087</v>
+        <v>-10.257633794645</v>
       </c>
       <c r="K18">
         <v>0.0</v>
       </c>
       <c r="L18">
         <v>0.0</v>
       </c>
       <c r="M18" s="1">
-        <v>850658.7</v>
+        <v>763763.76</v>
       </c>
       <c r="N18" s="1">
-        <v>850658.7</v>
+        <v>763763.76</v>
       </c>
       <c r="O18" s="1">
-        <v>0.96</v>
+        <v>0.76</v>
       </c>
       <c r="P18">
         <v>1</v>
       </c>
     </row>
     <row r="19" spans="1:16">
       <c r="A19" t="s">
         <v>60</v>
       </c>
       <c r="B19" t="s">
         <v>61</v>
       </c>
       <c r="C19" s="1">
-        <v>18580.0</v>
+        <v>19846.0</v>
       </c>
       <c r="D19" s="1">
-        <v>91.41</v>
+        <v>93.65</v>
       </c>
       <c r="E19" s="1">
-        <v>67.733780409</v>
+        <v>69.1352796533</v>
       </c>
       <c r="F19" t="s">
         <v>8</v>
       </c>
       <c r="G19">
         <v>1.0</v>
       </c>
       <c r="H19" s="1">
-        <v>1258493.64</v>
+        <v>1372058.76</v>
       </c>
       <c r="I19" s="1">
-        <v>439904.16</v>
+        <v>486519.14</v>
       </c>
       <c r="J19" s="1">
-        <v>34.954817888472</v>
+        <v>35.45906007699</v>
       </c>
       <c r="K19">
         <v>0.0</v>
       </c>
       <c r="L19">
         <v>0.0</v>
       </c>
       <c r="M19" s="1">
-        <v>1698397.8</v>
+        <v>1858577.9</v>
       </c>
       <c r="N19" s="1">
-        <v>1698397.8</v>
+        <v>1858577.9</v>
       </c>
       <c r="O19" s="1">
-        <v>1.91</v>
+        <v>1.84</v>
       </c>
       <c r="P19">
         <v>1</v>
       </c>
     </row>
     <row r="20" spans="1:16">
       <c r="A20" t="s">
         <v>62</v>
       </c>
       <c r="B20" t="s">
         <v>63</v>
       </c>
       <c r="C20" s="1">
-        <v>16782.0</v>
+        <v>19320.0</v>
       </c>
       <c r="D20" s="1">
-        <v>26.23</v>
+        <v>25.63</v>
       </c>
       <c r="E20" s="1">
-        <v>26.7085460613</v>
+        <v>26.5826252588</v>
       </c>
       <c r="F20" t="s">
         <v>8</v>
       </c>
       <c r="G20">
         <v>1.0</v>
       </c>
       <c r="H20" s="1">
-        <v>448222.82</v>
+        <v>513576.32</v>
       </c>
       <c r="I20" s="1">
-        <v>-8030.96</v>
+        <v>-18404.72</v>
       </c>
       <c r="J20" s="1">
-        <v>-1.7917338523728</v>
+        <v>-3.583638747207</v>
       </c>
       <c r="K20">
         <v>0.0</v>
       </c>
       <c r="L20">
         <v>0.0</v>
       </c>
       <c r="M20" s="1">
-        <v>440191.86</v>
+        <v>495171.6</v>
       </c>
       <c r="N20" s="1">
-        <v>440191.86</v>
+        <v>495171.6</v>
       </c>
       <c r="O20" s="1">
-        <v>0.5</v>
+        <v>0.49</v>
       </c>
       <c r="P20">
         <v>1</v>
       </c>
     </row>
     <row r="21" spans="1:16">
       <c r="A21" t="s">
         <v>64</v>
       </c>
       <c r="B21" t="s">
         <v>65</v>
       </c>
       <c r="C21" s="1">
-        <v>6459.0</v>
+        <v>7798.0</v>
       </c>
       <c r="D21" s="1">
-        <v>96.74</v>
+        <v>101.8</v>
       </c>
       <c r="E21" s="1">
-        <v>134.1828549311</v>
+        <v>128.5279315209</v>
       </c>
       <c r="F21" t="s">
         <v>8</v>
       </c>
       <c r="G21">
         <v>1.0</v>
       </c>
       <c r="H21" s="1">
-        <v>866687.06</v>
+        <v>1002260.81</v>
       </c>
       <c r="I21" s="1">
-        <v>-241843.4</v>
+        <v>-208424.41</v>
       </c>
       <c r="J21" s="1">
-        <v>-27.904351081462</v>
+        <v>-20.795426491833</v>
       </c>
       <c r="K21">
         <v>0.0</v>
       </c>
       <c r="L21">
         <v>0.0</v>
       </c>
       <c r="M21" s="1">
-        <v>624843.66</v>
+        <v>793836.4</v>
       </c>
       <c r="N21" s="1">
-        <v>624843.66</v>
+        <v>793836.4</v>
       </c>
       <c r="O21" s="1">
-        <v>0.7</v>
+        <v>0.79</v>
       </c>
       <c r="P21">
         <v>1</v>
       </c>
     </row>
     <row r="22" spans="1:16">
       <c r="A22" t="s">
         <v>66</v>
       </c>
       <c r="B22" t="s">
         <v>67</v>
       </c>
       <c r="C22" s="1">
-        <v>12809.0</v>
+        <v>13708.0</v>
       </c>
       <c r="D22" s="1">
-        <v>36.16</v>
+        <v>37.1</v>
       </c>
       <c r="E22" s="1">
-        <v>31.5333000234</v>
+        <v>31.8780456668</v>
       </c>
       <c r="F22" t="s">
         <v>8</v>
       </c>
       <c r="G22">
         <v>1.0</v>
       </c>
       <c r="H22" s="1">
-        <v>403910.04</v>
+        <v>436984.25</v>
       </c>
       <c r="I22" s="1">
-        <v>59263.4</v>
+        <v>71582.55</v>
       </c>
       <c r="J22" s="1">
-        <v>14.672425572783</v>
+        <v>16.381036616308</v>
       </c>
       <c r="K22">
         <v>0.0</v>
       </c>
       <c r="L22">
         <v>0.0</v>
       </c>
       <c r="M22" s="1">
-        <v>463173.44</v>
+        <v>508566.8</v>
       </c>
       <c r="N22" s="1">
-        <v>463173.44</v>
+        <v>508566.8</v>
       </c>
       <c r="O22" s="1">
-        <v>0.52</v>
+        <v>0.5</v>
       </c>
       <c r="P22">
         <v>1</v>
       </c>
     </row>
     <row r="23" spans="1:16">
       <c r="A23" t="s">
         <v>68</v>
       </c>
       <c r="B23" t="s">
         <v>69</v>
       </c>
       <c r="C23" s="1">
-        <v>17965.0</v>
+        <v>19202.0</v>
       </c>
       <c r="D23" s="1">
-        <v>75.94</v>
+        <v>77.26</v>
       </c>
       <c r="E23" s="1">
-        <v>70.6440495408</v>
+        <v>71.0985965004</v>
       </c>
       <c r="F23" t="s">
         <v>8</v>
       </c>
       <c r="G23">
         <v>1.0</v>
       </c>
       <c r="H23" s="1">
-        <v>1269120.35</v>
+        <v>1365235.25</v>
       </c>
       <c r="I23" s="1">
-        <v>95141.75</v>
+        <v>118311.27</v>
       </c>
       <c r="J23" s="1">
-        <v>7.4966688541398</v>
+        <v>8.6659987720065</v>
       </c>
       <c r="K23">
         <v>0.0</v>
       </c>
       <c r="L23">
         <v>0.0</v>
       </c>
       <c r="M23" s="1">
-        <v>1364262.1</v>
+        <v>1483546.52</v>
       </c>
       <c r="N23" s="1">
-        <v>1364262.1</v>
+        <v>1483546.52</v>
       </c>
       <c r="O23" s="1">
-        <v>1.53</v>
+        <v>1.47</v>
       </c>
       <c r="P23">
         <v>1</v>
       </c>
     </row>
     <row r="24" spans="1:16">
       <c r="A24" t="s">
         <v>70</v>
       </c>
       <c r="B24" t="s">
         <v>71</v>
       </c>
       <c r="C24" s="1">
-        <v>12150.0</v>
+        <v>19649.0</v>
       </c>
       <c r="D24" s="1">
-        <v>61.44</v>
+        <v>64.42</v>
       </c>
       <c r="E24" s="1">
-        <v>66.3104748971</v>
+        <v>64.8017766807</v>
       </c>
       <c r="F24" t="s">
         <v>8</v>
       </c>
       <c r="G24">
         <v>1.0</v>
       </c>
       <c r="H24" s="1">
-        <v>805672.27</v>
+        <v>1273290.11</v>
       </c>
       <c r="I24" s="1">
-        <v>-59176.27</v>
+        <v>-7501.53</v>
       </c>
       <c r="J24" s="1">
-        <v>-7.344955536325</v>
+        <v>-0.58914539122588</v>
       </c>
       <c r="K24">
         <v>0.0</v>
       </c>
       <c r="L24">
         <v>0.0</v>
       </c>
       <c r="M24" s="1">
-        <v>746496.0</v>
+        <v>1265788.58</v>
       </c>
       <c r="N24" s="1">
-        <v>746496.0</v>
+        <v>1265788.58</v>
       </c>
       <c r="O24" s="1">
-        <v>0.84</v>
+        <v>1.25</v>
       </c>
       <c r="P24">
         <v>1</v>
       </c>
     </row>
     <row r="25" spans="1:16">
       <c r="A25" t="s">
         <v>72</v>
       </c>
       <c r="B25" t="s">
         <v>73</v>
       </c>
       <c r="C25" s="1">
-        <v>2092.0</v>
+        <v>2236.0</v>
       </c>
       <c r="D25" s="1">
-        <v>245.2</v>
+        <v>245.9</v>
       </c>
       <c r="E25" s="1">
-        <v>160.4114913958</v>
+        <v>166.0651341682</v>
       </c>
       <c r="F25" t="s">
         <v>8</v>
       </c>
       <c r="G25">
         <v>1.0</v>
       </c>
       <c r="H25" s="1">
-        <v>335580.84</v>
+        <v>371321.64</v>
       </c>
       <c r="I25" s="1">
-        <v>177377.56</v>
+        <v>178510.76</v>
       </c>
       <c r="J25" s="1">
-        <v>52.856879433283</v>
+        <v>48.074429489216</v>
       </c>
       <c r="K25">
         <v>0.0</v>
       </c>
       <c r="L25">
         <v>0.0</v>
       </c>
       <c r="M25" s="1">
-        <v>512958.4</v>
+        <v>549832.4</v>
       </c>
       <c r="N25" s="1">
-        <v>512958.4</v>
+        <v>549832.4</v>
       </c>
       <c r="O25" s="1">
-        <v>0.58</v>
+        <v>0.55</v>
       </c>
       <c r="P25">
         <v>1</v>
       </c>
     </row>
     <row r="26" spans="1:16">
       <c r="A26" t="s">
         <v>74</v>
       </c>
       <c r="B26" t="s">
         <v>75</v>
       </c>
       <c r="C26" s="1">
-        <v>12467.0</v>
+        <v>12835.0</v>
       </c>
       <c r="D26" s="1">
-        <v>47.49</v>
+        <v>52.16</v>
       </c>
       <c r="E26" s="1">
-        <v>38.9589997594</v>
+        <v>39.3122625633</v>
       </c>
       <c r="F26" t="s">
         <v>8</v>
       </c>
       <c r="G26">
         <v>1.0</v>
       </c>
       <c r="H26" s="1">
-        <v>485701.85</v>
+        <v>504572.89</v>
       </c>
       <c r="I26" s="1">
-        <v>106355.98</v>
+        <v>164900.71</v>
       </c>
       <c r="J26" s="1">
-        <v>21.897380049098</v>
+        <v>32.6812465093</v>
       </c>
       <c r="K26">
         <v>0.0</v>
       </c>
       <c r="L26">
         <v>0.0</v>
       </c>
       <c r="M26" s="1">
-        <v>592057.83</v>
+        <v>669473.6</v>
       </c>
       <c r="N26" s="1">
-        <v>592057.83</v>
+        <v>669473.6</v>
       </c>
       <c r="O26" s="1">
-        <v>0.67</v>
+        <v>0.66</v>
       </c>
       <c r="P26">
         <v>1</v>
       </c>
     </row>
     <row r="27" spans="1:16">
       <c r="A27" t="s">
         <v>76</v>
       </c>
       <c r="B27" t="s">
         <v>77</v>
       </c>
       <c r="C27" s="1">
-        <v>38671.0</v>
+        <v>46297.0</v>
       </c>
       <c r="D27" s="1">
-        <v>27.96</v>
+        <v>27.66</v>
       </c>
       <c r="E27" s="1">
-        <v>30.9010105764</v>
+        <v>30.572762382</v>
       </c>
       <c r="F27" t="s">
         <v>8</v>
       </c>
       <c r="G27">
         <v>1.0</v>
       </c>
       <c r="H27" s="1">
-        <v>1194972.98</v>
+        <v>1415427.18</v>
       </c>
       <c r="I27" s="1">
-        <v>-113731.82</v>
+        <v>-134852.16</v>
       </c>
       <c r="J27" s="1">
-        <v>-9.5175223125129</v>
+        <v>-9.5273117476803</v>
       </c>
       <c r="K27">
         <v>0.0</v>
       </c>
       <c r="L27">
         <v>0.0</v>
       </c>
       <c r="M27" s="1">
-        <v>1081241.16</v>
+        <v>1280575.02</v>
       </c>
       <c r="N27" s="1">
-        <v>1081241.16</v>
+        <v>1280575.02</v>
       </c>
       <c r="O27" s="1">
-        <v>1.22</v>
+        <v>1.27</v>
       </c>
       <c r="P27">
         <v>1</v>
       </c>
     </row>
     <row r="28" spans="1:16">
       <c r="A28" t="s">
         <v>78</v>
       </c>
       <c r="B28" t="s">
         <v>79</v>
       </c>
       <c r="C28" s="1">
         <v>15489.0</v>
       </c>
       <c r="D28" s="1">
-        <v>66.26</v>
+        <v>67.94</v>
       </c>
       <c r="E28" s="1">
         <v>103.5319013493</v>
       </c>
       <c r="F28" t="s">
         <v>8</v>
       </c>
       <c r="G28">
         <v>1.0</v>
       </c>
       <c r="H28" s="1">
         <v>1603605.62</v>
       </c>
       <c r="I28" s="1">
-        <v>-577304.48</v>
+        <v>-551282.96</v>
       </c>
       <c r="J28" s="1">
-        <v>-36.00040264264</v>
+        <v>-34.377714390899</v>
       </c>
       <c r="K28">
         <v>0.0</v>
       </c>
       <c r="L28">
         <v>0.0</v>
       </c>
       <c r="M28" s="1">
-        <v>1026301.14</v>
+        <v>1052322.66</v>
       </c>
       <c r="N28" s="1">
-        <v>1026301.14</v>
+        <v>1052322.66</v>
       </c>
       <c r="O28" s="1">
-        <v>1.15</v>
+        <v>1.04</v>
       </c>
       <c r="P28">
         <v>1</v>
       </c>
     </row>
     <row r="29" spans="1:16">
       <c r="A29" t="s">
         <v>80</v>
       </c>
       <c r="B29" t="s">
         <v>81</v>
       </c>
       <c r="C29" s="1">
         <v>207830.0</v>
       </c>
       <c r="D29" s="1">
-        <v>9.737</v>
+        <v>9.638</v>
       </c>
       <c r="E29" s="1">
         <v>6.7496739643</v>
       </c>
       <c r="F29" t="s">
         <v>8</v>
       </c>
       <c r="G29">
         <v>1.0</v>
       </c>
       <c r="H29" s="1">
         <v>1402784.74</v>
       </c>
       <c r="I29" s="1">
-        <v>620855.97</v>
+        <v>600280.8</v>
       </c>
       <c r="J29" s="1">
-        <v>44.258819781572</v>
+        <v>42.792082269158</v>
       </c>
       <c r="K29">
         <v>0.0</v>
       </c>
       <c r="L29">
         <v>0.0</v>
       </c>
       <c r="M29" s="1">
-        <v>2023640.71</v>
+        <v>2003065.54</v>
       </c>
       <c r="N29" s="1">
-        <v>2023640.71</v>
+        <v>2003065.54</v>
       </c>
       <c r="O29" s="1">
-        <v>2.28</v>
+        <v>1.99</v>
       </c>
       <c r="P29">
         <v>1</v>
       </c>
     </row>
     <row r="30" spans="1:16">
       <c r="A30" t="s">
         <v>82</v>
       </c>
       <c r="B30" t="s">
         <v>83</v>
       </c>
       <c r="C30" s="1">
         <v>47322.0</v>
       </c>
       <c r="D30" s="1">
-        <v>27.4</v>
+        <v>26.94</v>
       </c>
       <c r="E30" s="1">
         <v>14.3997990364</v>
       </c>
       <c r="F30" t="s">
         <v>8</v>
       </c>
       <c r="G30">
         <v>1.0</v>
       </c>
       <c r="H30" s="1">
         <v>681427.29</v>
       </c>
       <c r="I30" s="1">
-        <v>615195.51</v>
+        <v>593427.39</v>
       </c>
       <c r="J30" s="1">
-        <v>90.280433294651</v>
+        <v>87.085944268537</v>
       </c>
       <c r="K30">
         <v>0.0</v>
       </c>
       <c r="L30">
         <v>0.0</v>
       </c>
       <c r="M30" s="1">
-        <v>1296622.8</v>
+        <v>1274854.68</v>
       </c>
       <c r="N30" s="1">
-        <v>1296622.8</v>
+        <v>1274854.68</v>
       </c>
       <c r="O30" s="1">
-        <v>1.46</v>
+        <v>1.26</v>
       </c>
       <c r="P30">
         <v>1</v>
       </c>
     </row>
     <row r="31" spans="1:16">
       <c r="A31" t="s">
         <v>84</v>
       </c>
       <c r="B31" t="s">
         <v>85</v>
       </c>
       <c r="C31" s="1">
-        <v>8381.0</v>
+        <v>8707.0</v>
       </c>
       <c r="D31" s="1">
-        <v>96.95</v>
+        <v>102.6</v>
       </c>
       <c r="E31" s="1">
-        <v>104.5645996898</v>
+        <v>104.4273929023</v>
       </c>
       <c r="F31" t="s">
         <v>8</v>
       </c>
       <c r="G31">
         <v>1.0</v>
       </c>
       <c r="H31" s="1">
-        <v>876355.91</v>
+        <v>909249.31</v>
       </c>
       <c r="I31" s="1">
-        <v>-63817.96</v>
+        <v>-15911.11</v>
       </c>
       <c r="J31" s="1">
-        <v>-7.2821965678305</v>
+        <v>-1.7499171926784</v>
       </c>
       <c r="K31">
         <v>0.0</v>
       </c>
       <c r="L31">
         <v>0.0</v>
       </c>
       <c r="M31" s="1">
-        <v>812537.95</v>
+        <v>893338.2</v>
       </c>
       <c r="N31" s="1">
-        <v>812537.95</v>
+        <v>893338.2</v>
       </c>
       <c r="O31" s="1">
-        <v>0.91</v>
+        <v>0.89</v>
       </c>
       <c r="P31">
         <v>1</v>
       </c>
     </row>
     <row r="32" spans="1:16">
       <c r="A32" t="s">
         <v>86</v>
       </c>
       <c r="B32" t="s">
         <v>87</v>
       </c>
       <c r="C32" s="1">
-        <v>4082.0</v>
+        <v>4702.0</v>
       </c>
       <c r="D32" s="1">
-        <v>170.45</v>
+        <v>174.05</v>
       </c>
       <c r="E32" s="1">
-        <v>173.8703993141</v>
+        <v>173.9981178222</v>
       </c>
       <c r="F32" t="s">
         <v>8</v>
       </c>
       <c r="G32">
         <v>1.0</v>
       </c>
       <c r="H32" s="1">
-        <v>709738.97</v>
+        <v>818139.15</v>
       </c>
       <c r="I32" s="1">
-        <v>-13962.07</v>
+        <v>243.95</v>
       </c>
       <c r="J32" s="1">
-        <v>-1.9672119737204</v>
+        <v>0.029817666102398</v>
       </c>
       <c r="K32">
         <v>0.0</v>
       </c>
       <c r="L32">
         <v>0.0</v>
       </c>
       <c r="M32" s="1">
-        <v>695776.9</v>
+        <v>818383.1</v>
       </c>
       <c r="N32" s="1">
-        <v>695776.9</v>
+        <v>818383.1</v>
       </c>
       <c r="O32" s="1">
-        <v>0.78</v>
+        <v>0.81</v>
       </c>
       <c r="P32">
         <v>1</v>
       </c>
     </row>
     <row r="33" spans="1:16">
       <c r="A33" t="s">
         <v>88</v>
       </c>
       <c r="B33" t="s">
         <v>89</v>
       </c>
       <c r="C33" s="1">
         <v>10644.0</v>
       </c>
       <c r="D33" s="1">
-        <v>17.85</v>
+        <v>15.88</v>
       </c>
       <c r="E33" s="1">
         <v>18.3253908305</v>
       </c>
       <c r="F33" t="s">
         <v>8</v>
       </c>
       <c r="G33">
         <v>1.0</v>
       </c>
       <c r="H33" s="1">
         <v>195055.46</v>
       </c>
       <c r="I33" s="1">
-        <v>-5060.06</v>
+        <v>-26028.74</v>
       </c>
       <c r="J33" s="1">
-        <v>-2.5941647570388</v>
+        <v>-13.344276545758</v>
       </c>
       <c r="K33">
         <v>0.0</v>
       </c>
       <c r="L33">
         <v>0.0</v>
       </c>
       <c r="M33" s="1">
-        <v>189995.4</v>
+        <v>169026.72</v>
       </c>
       <c r="N33" s="1">
-        <v>189995.4</v>
+        <v>169026.72</v>
       </c>
       <c r="O33" s="1">
-        <v>0.21</v>
+        <v>0.17</v>
       </c>
       <c r="P33">
         <v>1</v>
       </c>
     </row>
     <row r="34" spans="1:16">
       <c r="A34" t="s">
         <v>90</v>
       </c>
       <c r="B34" t="s">
         <v>91</v>
       </c>
       <c r="C34" s="1">
-        <v>1194.0</v>
+        <v>1773.0</v>
       </c>
       <c r="D34" s="1">
-        <v>283.15</v>
+        <v>300.4</v>
       </c>
       <c r="E34" s="1">
-        <v>421.1740033501</v>
+        <v>379.529108855</v>
       </c>
       <c r="F34" t="s">
         <v>8</v>
       </c>
       <c r="G34">
         <v>1.0</v>
       </c>
       <c r="H34" s="1">
-        <v>502881.76</v>
+        <v>672905.11</v>
       </c>
       <c r="I34" s="1">
-        <v>-164800.66</v>
+        <v>-140295.91</v>
       </c>
       <c r="J34" s="1">
-        <v>-32.771254220873</v>
+        <v>-20.849285867364</v>
       </c>
       <c r="K34">
         <v>0.0</v>
       </c>
       <c r="L34">
         <v>0.0</v>
       </c>
       <c r="M34" s="1">
-        <v>338081.1</v>
+        <v>532609.2</v>
       </c>
       <c r="N34" s="1">
-        <v>338081.1</v>
+        <v>532609.2</v>
       </c>
       <c r="O34" s="1">
-        <v>0.38</v>
+        <v>0.53</v>
       </c>
       <c r="P34">
         <v>1</v>
       </c>
     </row>
     <row r="35" spans="1:16">
       <c r="A35" t="s">
         <v>92</v>
       </c>
       <c r="B35" t="s">
         <v>93</v>
       </c>
       <c r="C35" s="1">
-        <v>28355.0</v>
+        <v>29625.0</v>
       </c>
       <c r="D35" s="1">
-        <v>38.88</v>
+        <v>38.81</v>
       </c>
       <c r="E35" s="1">
-        <v>34.8744101569</v>
+        <v>35.0225485232</v>
       </c>
       <c r="F35" t="s">
         <v>8</v>
       </c>
       <c r="G35">
         <v>1.0</v>
       </c>
       <c r="H35" s="1">
-        <v>988863.9</v>
+        <v>1037543.0</v>
       </c>
       <c r="I35" s="1">
-        <v>113578.5</v>
+        <v>112203.25</v>
       </c>
       <c r="J35" s="1">
-        <v>11.485756533331</v>
+        <v>10.814322876257</v>
       </c>
       <c r="K35">
         <v>0.0</v>
       </c>
       <c r="L35">
         <v>0.0</v>
       </c>
       <c r="M35" s="1">
-        <v>1102442.4</v>
+        <v>1149746.25</v>
       </c>
       <c r="N35" s="1">
-        <v>1102442.4</v>
+        <v>1149746.25</v>
       </c>
       <c r="O35" s="1">
-        <v>1.24</v>
+        <v>1.14</v>
       </c>
       <c r="P35">
         <v>1</v>
       </c>
     </row>
     <row r="36" spans="1:16">
       <c r="A36" t="s">
         <v>94</v>
       </c>
       <c r="B36" t="s">
         <v>95</v>
       </c>
       <c r="C36" s="1">
-        <v>503.0</v>
+        <v>542.0</v>
       </c>
       <c r="D36" s="1">
-        <v>1582.5</v>
+        <v>1619.0</v>
       </c>
       <c r="E36" s="1">
-        <v>1450.9816500994</v>
+        <v>1464.1508671587</v>
       </c>
       <c r="F36" t="s">
         <v>8</v>
       </c>
       <c r="G36">
         <v>1.0</v>
       </c>
       <c r="H36" s="1">
-        <v>729843.77</v>
+        <v>793569.77</v>
       </c>
       <c r="I36" s="1">
-        <v>66153.73</v>
+        <v>83928.23</v>
       </c>
       <c r="J36" s="1">
-        <v>9.0640946349381</v>
+        <v>10.57603668547</v>
       </c>
       <c r="K36">
         <v>0.0</v>
       </c>
       <c r="L36">
         <v>0.0</v>
       </c>
       <c r="M36" s="1">
-        <v>795997.5</v>
+        <v>877498.0</v>
       </c>
       <c r="N36" s="1">
-        <v>795997.5</v>
+        <v>877498.0</v>
       </c>
       <c r="O36" s="1">
-        <v>0.9</v>
+        <v>0.87</v>
       </c>
       <c r="P36">
         <v>1</v>
       </c>
     </row>
     <row r="37" spans="1:16">
       <c r="A37" t="s">
         <v>96</v>
       </c>
       <c r="B37" t="s">
         <v>97</v>
       </c>
       <c r="C37" s="1">
-        <v>80411.0</v>
+        <v>82791.0</v>
       </c>
       <c r="D37" s="1">
-        <v>19.57</v>
+        <v>19.85</v>
       </c>
       <c r="E37" s="1">
-        <v>14.7629916305</v>
+        <v>14.9004604365</v>
       </c>
       <c r="F37" t="s">
         <v>8</v>
       </c>
       <c r="G37">
         <v>1.0</v>
       </c>
       <c r="H37" s="1">
-        <v>1187106.92</v>
+        <v>1233624.02</v>
       </c>
       <c r="I37" s="1">
-        <v>386536.35</v>
+        <v>409777.33</v>
       </c>
       <c r="J37" s="1">
-        <v>32.561207713287</v>
+        <v>33.217359856531</v>
       </c>
       <c r="K37">
         <v>0.0</v>
       </c>
       <c r="L37">
         <v>0.0</v>
       </c>
       <c r="M37" s="1">
-        <v>1573643.27</v>
+        <v>1643401.35</v>
       </c>
       <c r="N37" s="1">
-        <v>1573643.27</v>
+        <v>1643401.35</v>
       </c>
       <c r="O37" s="1">
-        <v>1.77</v>
+        <v>1.63</v>
       </c>
       <c r="P37">
         <v>1</v>
       </c>
     </row>
     <row r="38" spans="1:16">
       <c r="A38" t="s">
         <v>98</v>
       </c>
       <c r="B38" t="s">
         <v>99</v>
       </c>
       <c r="C38" s="1">
-        <v>21020.0</v>
+        <v>21641.0</v>
       </c>
       <c r="D38" s="1">
-        <v>49.05</v>
+        <v>55.0</v>
       </c>
       <c r="E38" s="1">
-        <v>40.4799395814</v>
+        <v>40.8610179751</v>
       </c>
       <c r="F38" t="s">
         <v>8</v>
       </c>
       <c r="G38">
         <v>1.0</v>
       </c>
       <c r="H38" s="1">
-        <v>850888.33</v>
+        <v>884273.29</v>
       </c>
       <c r="I38" s="1">
-        <v>180142.67</v>
+        <v>305981.71</v>
       </c>
       <c r="J38" s="1">
-        <v>21.171129471243</v>
+        <v>34.602618156656</v>
       </c>
       <c r="K38">
         <v>0.0</v>
       </c>
       <c r="L38">
         <v>0.0</v>
       </c>
       <c r="M38" s="1">
-        <v>1031031.0</v>
+        <v>1190255.0</v>
       </c>
       <c r="N38" s="1">
-        <v>1031031.0</v>
+        <v>1190255.0</v>
       </c>
       <c r="O38" s="1">
-        <v>1.16</v>
+        <v>1.18</v>
       </c>
       <c r="P38">
         <v>1</v>
       </c>
     </row>
     <row r="39" spans="1:16">
       <c r="A39" t="s">
         <v>100</v>
       </c>
       <c r="B39" t="s">
         <v>101</v>
       </c>
       <c r="C39" s="1">
-        <v>31462.0</v>
+        <v>32391.0</v>
       </c>
       <c r="D39" s="1">
-        <v>64.36</v>
+        <v>77.3</v>
       </c>
       <c r="E39" s="1">
-        <v>35.0283106605</v>
+        <v>36.3212898645</v>
       </c>
       <c r="F39" t="s">
         <v>8</v>
       </c>
       <c r="G39">
         <v>1.0</v>
       </c>
       <c r="H39" s="1">
-        <v>1102060.71</v>
+        <v>1176482.9</v>
       </c>
       <c r="I39" s="1">
-        <v>922833.61</v>
+        <v>1327341.4</v>
       </c>
       <c r="J39" s="1">
-        <v>83.737093757748</v>
+        <v>112.822838309</v>
       </c>
       <c r="K39">
         <v>0.0</v>
       </c>
       <c r="L39">
         <v>0.0</v>
       </c>
       <c r="M39" s="1">
-        <v>2024894.32</v>
+        <v>2503824.3</v>
       </c>
       <c r="N39" s="1">
-        <v>2024894.32</v>
+        <v>2503824.3</v>
       </c>
       <c r="O39" s="1">
-        <v>2.28</v>
+        <v>2.48</v>
       </c>
       <c r="P39">
         <v>1</v>
       </c>
     </row>
     <row r="40" spans="1:16">
       <c r="A40" t="s">
         <v>102</v>
       </c>
       <c r="B40" t="s">
         <v>103</v>
       </c>
       <c r="C40" s="1">
-        <v>53919.0</v>
+        <v>58358.0</v>
       </c>
       <c r="D40" s="1">
-        <v>25.425</v>
+        <v>25.97</v>
       </c>
       <c r="E40" s="1">
-        <v>11.9679098277</v>
+        <v>13.0721520614</v>
       </c>
       <c r="F40" t="s">
         <v>8</v>
       </c>
       <c r="G40">
         <v>1.0</v>
       </c>
       <c r="H40" s="1">
-        <v>645297.73</v>
+        <v>762864.65</v>
       </c>
       <c r="I40" s="1">
-        <v>725592.85</v>
+        <v>752692.61</v>
       </c>
       <c r="J40" s="1">
-        <v>112.44311211199</v>
+        <v>98.666599638612</v>
       </c>
       <c r="K40">
         <v>0.0</v>
       </c>
       <c r="L40">
         <v>0.0</v>
       </c>
       <c r="M40" s="1">
-        <v>1370890.58</v>
+        <v>1515557.26</v>
       </c>
       <c r="N40" s="1">
-        <v>1370890.58</v>
+        <v>1515557.26</v>
       </c>
       <c r="O40" s="1">
-        <v>1.54</v>
+        <v>1.5</v>
       </c>
       <c r="P40">
         <v>1</v>
       </c>
     </row>
     <row r="41" spans="1:16">
       <c r="A41" t="s">
         <v>104</v>
       </c>
       <c r="B41" t="s">
         <v>105</v>
       </c>
       <c r="C41" s="1">
-        <v>384754.0</v>
+        <v>413601.0</v>
       </c>
       <c r="D41" s="1">
-        <v>5.714</v>
+        <v>5.673</v>
       </c>
       <c r="E41" s="1">
-        <v>2.6472776371</v>
+        <v>2.8636102427</v>
       </c>
       <c r="F41" t="s">
         <v>8</v>
       </c>
       <c r="G41">
         <v>1.0</v>
       </c>
       <c r="H41" s="1">
-        <v>1018550.66</v>
+        <v>1184392.06</v>
       </c>
       <c r="I41" s="1">
-        <v>1179933.7</v>
+        <v>1161966.41</v>
       </c>
       <c r="J41" s="1">
-        <v>115.84438028836</v>
+        <v>98.106568698206</v>
       </c>
       <c r="K41">
         <v>0.0</v>
       </c>
       <c r="L41">
         <v>0.0</v>
       </c>
       <c r="M41" s="1">
-        <v>2198484.36</v>
+        <v>2346358.47</v>
       </c>
       <c r="N41" s="1">
-        <v>2198484.36</v>
+        <v>2346358.47</v>
       </c>
       <c r="O41" s="1">
-        <v>2.47</v>
+        <v>2.33</v>
       </c>
       <c r="P41">
         <v>1</v>
       </c>
     </row>
     <row r="42" spans="1:16">
       <c r="A42" t="s">
         <v>106</v>
       </c>
       <c r="B42" t="s">
         <v>107</v>
       </c>
       <c r="C42" s="1">
-        <v>6715.0</v>
+        <v>7981.0</v>
       </c>
       <c r="D42" s="1">
-        <v>102.7</v>
+        <v>100.6</v>
       </c>
       <c r="E42" s="1">
-        <v>101.4724497394</v>
+        <v>101.3657812304</v>
       </c>
       <c r="F42" t="s">
         <v>8</v>
       </c>
       <c r="G42">
         <v>1.0</v>
       </c>
       <c r="H42" s="1">
-        <v>681387.5</v>
+        <v>809000.3</v>
       </c>
       <c r="I42" s="1">
-        <v>8243.0</v>
+        <v>-6111.7</v>
       </c>
       <c r="J42" s="1">
-        <v>1.2097374841775</v>
+        <v>-0.75546325508161</v>
       </c>
       <c r="K42">
         <v>0.0</v>
       </c>
       <c r="L42">
         <v>0.0</v>
       </c>
       <c r="M42" s="1">
-        <v>689630.5</v>
+        <v>802888.6</v>
       </c>
       <c r="N42" s="1">
-        <v>689630.5</v>
+        <v>802888.6</v>
       </c>
       <c r="O42" s="1">
-        <v>0.78</v>
+        <v>0.8</v>
       </c>
       <c r="P42">
         <v>1</v>
       </c>
     </row>
     <row r="43" spans="1:16">
       <c r="A43" t="s">
         <v>108</v>
       </c>
       <c r="B43" t="s">
         <v>109</v>
       </c>
       <c r="C43" s="1">
-        <v>48978.0</v>
+        <v>50427.0</v>
       </c>
       <c r="D43" s="1">
-        <v>4.564</v>
+        <v>4.344</v>
       </c>
       <c r="E43" s="1">
-        <v>3.3889734166</v>
+        <v>3.4211569199</v>
       </c>
       <c r="F43" t="s">
         <v>8</v>
       </c>
       <c r="G43">
         <v>1.0</v>
       </c>
       <c r="H43" s="1">
-        <v>165985.14</v>
+        <v>172518.68</v>
       </c>
       <c r="I43" s="1">
-        <v>57550.45</v>
+        <v>46536.21</v>
       </c>
       <c r="J43" s="1">
-        <v>34.672049558171</v>
+        <v>26.974591968823</v>
       </c>
       <c r="K43">
         <v>0.0</v>
       </c>
       <c r="L43">
         <v>0.0</v>
       </c>
       <c r="M43" s="1">
-        <v>223535.59</v>
+        <v>219054.89</v>
       </c>
       <c r="N43" s="1">
-        <v>223535.59</v>
+        <v>219054.89</v>
       </c>
       <c r="O43" s="1">
-        <v>0.25</v>
+        <v>0.22</v>
       </c>
       <c r="P43">
         <v>1</v>
       </c>
     </row>
     <row r="44" spans="1:16">
       <c r="A44" t="s">
         <v>110</v>
       </c>
       <c r="B44" t="s">
         <v>111</v>
       </c>
       <c r="C44" s="1">
-        <v>11305.0</v>
+        <v>12074.0</v>
       </c>
       <c r="D44" s="1">
-        <v>177.02</v>
+        <v>183.4</v>
       </c>
       <c r="E44" s="1">
-        <v>152.6865961964</v>
+        <v>154.5535837336</v>
       </c>
       <c r="F44" t="s">
         <v>8</v>
       </c>
       <c r="G44">
         <v>1.0</v>
       </c>
       <c r="H44" s="1">
-        <v>1726121.97</v>
+        <v>1866079.97</v>
       </c>
       <c r="I44" s="1">
-        <v>275089.13</v>
+        <v>348291.63</v>
       </c>
       <c r="J44" s="1">
-        <v>15.936830350407</v>
+        <v>18.664346415979</v>
       </c>
       <c r="K44">
         <v>0.0</v>
       </c>
       <c r="L44">
         <v>0.0</v>
       </c>
       <c r="M44" s="1">
-        <v>2001211.1</v>
+        <v>2214371.6</v>
       </c>
       <c r="N44" s="1">
-        <v>2001211.1</v>
+        <v>2214371.6</v>
       </c>
       <c r="O44" s="1">
-        <v>2.25</v>
+        <v>2.2</v>
       </c>
       <c r="P44">
         <v>1</v>
       </c>
     </row>
     <row r="45" spans="1:16">
       <c r="A45" t="s">
         <v>112</v>
       </c>
       <c r="B45" t="s">
         <v>113</v>
       </c>
       <c r="C45" s="1">
-        <v>6131.0</v>
+        <v>6312.0</v>
       </c>
       <c r="D45" s="1">
-        <v>154.3</v>
+        <v>144.0</v>
       </c>
       <c r="E45" s="1">
-        <v>105.9079791225</v>
+        <v>107.1393647022</v>
       </c>
       <c r="F45" t="s">
         <v>8</v>
       </c>
       <c r="G45">
         <v>1.0</v>
       </c>
       <c r="H45" s="1">
-        <v>649321.82</v>
+        <v>676263.67</v>
       </c>
       <c r="I45" s="1">
-        <v>296691.48</v>
+        <v>232664.33</v>
       </c>
       <c r="J45" s="1">
-        <v>45.692516539795</v>
+        <v>34.404381060423</v>
       </c>
       <c r="K45">
         <v>0.0</v>
       </c>
       <c r="L45">
         <v>0.0</v>
       </c>
       <c r="M45" s="1">
-        <v>946013.3</v>
+        <v>908928.0</v>
       </c>
       <c r="N45" s="1">
-        <v>946013.3</v>
+        <v>908928.0</v>
       </c>
       <c r="O45" s="1">
-        <v>1.06</v>
+        <v>0.9</v>
       </c>
       <c r="P45">
         <v>1</v>
       </c>
     </row>
     <row r="46" spans="1:16">
       <c r="A46" t="s">
         <v>114</v>
       </c>
       <c r="B46" t="s">
         <v>115</v>
       </c>
       <c r="C46" s="1">
-        <v>4551.0</v>
+        <v>4812.0</v>
       </c>
       <c r="D46" s="1">
-        <v>355.6</v>
+        <v>375.5</v>
       </c>
       <c r="E46" s="1">
-        <v>381.3948648649</v>
+        <v>381.6799002494</v>
       </c>
       <c r="F46" t="s">
         <v>8</v>
       </c>
       <c r="G46">
         <v>1.0</v>
       </c>
       <c r="H46" s="1">
-        <v>1735728.03</v>
+        <v>1836643.68</v>
       </c>
       <c r="I46" s="1">
-        <v>-117392.43</v>
+        <v>-29737.68</v>
       </c>
       <c r="J46" s="1">
-        <v>-6.763296321256</v>
+        <v>-1.6191316978806</v>
       </c>
       <c r="K46">
         <v>0.0</v>
       </c>
       <c r="L46">
         <v>0.0</v>
       </c>
       <c r="M46" s="1">
-        <v>1618335.6</v>
+        <v>1806906.0</v>
       </c>
       <c r="N46" s="1">
-        <v>1618335.6</v>
+        <v>1806906.0</v>
       </c>
       <c r="O46" s="1">
-        <v>1.82</v>
+        <v>1.79</v>
       </c>
       <c r="P46">
         <v>1</v>
       </c>
     </row>
     <row r="47" spans="1:16">
       <c r="A47" t="s">
         <v>116</v>
       </c>
       <c r="B47" t="s">
         <v>117</v>
       </c>
       <c r="C47" s="1">
-        <v>4117.0</v>
+        <v>4239.0</v>
       </c>
       <c r="D47" s="1">
-        <v>452.3</v>
+        <v>479.05</v>
       </c>
       <c r="E47" s="1">
-        <v>603.855593879</v>
+        <v>600.3183250767</v>
       </c>
       <c r="F47" t="s">
         <v>8</v>
       </c>
       <c r="G47">
         <v>1.0</v>
       </c>
       <c r="H47" s="1">
-        <v>2486073.48</v>
+        <v>2544749.38</v>
       </c>
       <c r="I47" s="1">
-        <v>-623954.38</v>
+        <v>-514056.43</v>
       </c>
       <c r="J47" s="1">
-        <v>-25.097986242949</v>
+        <v>-20.200670212954</v>
       </c>
       <c r="K47">
         <v>0.0</v>
       </c>
       <c r="L47">
         <v>0.0</v>
       </c>
       <c r="M47" s="1">
-        <v>1862119.1</v>
+        <v>2030692.95</v>
       </c>
       <c r="N47" s="1">
-        <v>1862119.1</v>
+        <v>2030692.95</v>
       </c>
       <c r="O47" s="1">
-        <v>2.09</v>
+        <v>2.01</v>
       </c>
       <c r="P47">
         <v>1</v>
       </c>
     </row>
     <row r="48" spans="1:16">
       <c r="A48" t="s">
         <v>118</v>
       </c>
       <c r="B48" t="s">
         <v>119</v>
       </c>
       <c r="C48" s="1">
-        <v>61014.0</v>
+        <v>66001.0</v>
       </c>
       <c r="D48" s="1">
-        <v>15.1</v>
+        <v>15.96</v>
       </c>
       <c r="E48" s="1">
-        <v>11.7813195332</v>
+        <v>12.100836351</v>
       </c>
       <c r="F48" t="s">
         <v>8</v>
       </c>
       <c r="G48">
         <v>1.0</v>
       </c>
       <c r="H48" s="1">
-        <v>718825.43</v>
+        <v>798667.3</v>
       </c>
       <c r="I48" s="1">
-        <v>202485.97</v>
+        <v>254708.66</v>
       </c>
       <c r="J48" s="1">
-        <v>28.169004816649</v>
+        <v>31.891710102567</v>
       </c>
       <c r="K48">
         <v>0.0</v>
       </c>
       <c r="L48">
         <v>0.0</v>
       </c>
       <c r="M48" s="1">
-        <v>921311.4</v>
+        <v>1053375.96</v>
       </c>
       <c r="N48" s="1">
-        <v>921311.4</v>
+        <v>1053375.96</v>
       </c>
       <c r="O48" s="1">
         <v>1.04</v>
       </c>
       <c r="P48">
         <v>1</v>
       </c>
     </row>
     <row r="49" spans="1:16">
       <c r="A49" t="s">
         <v>120</v>
       </c>
       <c r="B49" t="s">
         <v>121</v>
       </c>
       <c r="C49" s="1">
-        <v>8347.0</v>
+        <v>18961.0</v>
       </c>
       <c r="D49" s="1">
-        <v>50.8</v>
+        <v>54.18</v>
       </c>
       <c r="E49" s="1">
-        <v>52.2038001677</v>
+        <v>52.1515610991</v>
       </c>
       <c r="F49" t="s">
         <v>8</v>
       </c>
       <c r="G49">
         <v>1.0</v>
       </c>
       <c r="H49" s="1">
-        <v>435745.12</v>
+        <v>988845.75</v>
       </c>
       <c r="I49" s="1">
-        <v>-11717.52</v>
+        <v>38461.23</v>
       </c>
       <c r="J49" s="1">
-        <v>-2.68907658679</v>
+        <v>3.8895075394722</v>
       </c>
       <c r="K49">
         <v>0.0</v>
       </c>
       <c r="L49">
         <v>0.0</v>
       </c>
       <c r="M49" s="1">
-        <v>424027.6</v>
+        <v>1027306.98</v>
       </c>
       <c r="N49" s="1">
-        <v>424027.6</v>
+        <v>1027306.98</v>
       </c>
       <c r="O49" s="1">
-        <v>0.48</v>
+        <v>1.02</v>
       </c>
       <c r="P49">
         <v>1</v>
       </c>
     </row>
     <row r="50" spans="1:16">
       <c r="A50" t="s">
         <v>122</v>
       </c>
       <c r="B50" t="s">
         <v>123</v>
       </c>
       <c r="C50" s="1">
-        <v>852.0</v>
+        <v>878.0</v>
       </c>
       <c r="D50" s="1">
-        <v>462.1</v>
+        <v>448.1</v>
       </c>
       <c r="E50" s="1">
-        <v>253.4870305164</v>
+        <v>259.5076879271</v>
       </c>
       <c r="F50" t="s">
         <v>8</v>
       </c>
       <c r="G50">
         <v>1.0</v>
       </c>
       <c r="H50" s="1">
-        <v>215970.95</v>
+        <v>227847.75</v>
       </c>
       <c r="I50" s="1">
-        <v>177738.25</v>
+        <v>165584.05</v>
       </c>
       <c r="J50" s="1">
-        <v>82.297295076028</v>
+        <v>72.673111759936</v>
       </c>
       <c r="K50">
         <v>0.0</v>
       </c>
       <c r="L50">
         <v>0.0</v>
       </c>
       <c r="M50" s="1">
-        <v>393709.2</v>
+        <v>393431.8</v>
       </c>
       <c r="N50" s="1">
-        <v>393709.2</v>
+        <v>393431.8</v>
       </c>
       <c r="O50" s="1">
-        <v>0.44</v>
+        <v>0.39</v>
       </c>
       <c r="P50">
         <v>1</v>
       </c>
     </row>
     <row r="51" spans="1:16">
       <c r="A51" t="s">
         <v>124</v>
       </c>
       <c r="B51" t="s">
         <v>125</v>
       </c>
       <c r="C51" s="1">
-        <v>81254.0</v>
+        <v>83658.0</v>
       </c>
       <c r="D51" s="1">
-        <v>11.92</v>
+        <v>13.08</v>
       </c>
       <c r="E51" s="1">
-        <v>5.2795416841</v>
+        <v>5.5107363313</v>
       </c>
       <c r="F51" t="s">
         <v>8</v>
       </c>
       <c r="G51">
         <v>1.0</v>
       </c>
       <c r="H51" s="1">
-        <v>428983.88</v>
+        <v>461017.18</v>
       </c>
       <c r="I51" s="1">
-        <v>539563.8</v>
+        <v>633229.46</v>
       </c>
       <c r="J51" s="1">
-        <v>125.77717372504</v>
+        <v>137.35485085393</v>
       </c>
       <c r="K51">
         <v>0.0</v>
       </c>
       <c r="L51">
         <v>0.0</v>
       </c>
       <c r="M51" s="1">
-        <v>968547.68</v>
+        <v>1094246.64</v>
       </c>
       <c r="N51" s="1">
-        <v>968547.68</v>
+        <v>1094246.64</v>
       </c>
       <c r="O51" s="1">
-        <v>1.09</v>
+        <v>1.08</v>
       </c>
       <c r="P51">
         <v>1</v>
       </c>
     </row>
     <row r="52" spans="1:16">
       <c r="A52" t="s">
         <v>126</v>
       </c>
       <c r="B52" t="s">
         <v>127</v>
       </c>
       <c r="C52" s="1">
-        <v>29.0</v>
+        <v>201.0</v>
       </c>
       <c r="D52" s="1">
-        <v>4799.78</v>
+        <v>4806.42</v>
       </c>
       <c r="E52" s="1">
-        <v>4799.52</v>
+        <v>4805.2533830846</v>
       </c>
       <c r="F52" t="s">
         <v>8</v>
       </c>
       <c r="G52">
         <v>1.0</v>
       </c>
       <c r="H52" s="1">
-        <v>139186.08</v>
+        <v>965855.93</v>
       </c>
       <c r="I52" s="1">
-        <v>7.54</v>
+        <v>234.49</v>
       </c>
       <c r="J52" s="1">
-        <v>0.0054172083875054</v>
+        <v>0.024277947954412</v>
       </c>
       <c r="K52">
         <v>0.0</v>
       </c>
       <c r="L52">
         <v>0.0</v>
       </c>
       <c r="M52" s="1">
-        <v>139193.62</v>
+        <v>966090.42</v>
       </c>
       <c r="N52" s="1">
-        <v>139193.62</v>
+        <v>966090.42</v>
       </c>
       <c r="O52" s="1">
-        <v>0.16</v>
+        <v>0.96</v>
       </c>
       <c r="P52">
         <v>1</v>
       </c>
     </row>
     <row r="53" spans="1:16">
       <c r="A53" t="s">
         <v>128</v>
       </c>
       <c r="B53" t="s">
         <v>129</v>
       </c>
       <c r="C53" s="1">
-        <v>15838.0</v>
+        <v>16779.0</v>
       </c>
       <c r="D53" s="1">
-        <v>40.015</v>
+        <v>40.15</v>
       </c>
       <c r="E53" s="1">
-        <v>37.3663751736</v>
+        <v>37.4369616783</v>
       </c>
       <c r="F53" t="s">
         <v>8</v>
       </c>
       <c r="G53">
         <v>1.0</v>
       </c>
       <c r="H53" s="1">
-        <v>591808.65</v>
+        <v>628154.78</v>
       </c>
       <c r="I53" s="1">
-        <v>41948.92</v>
+        <v>45522.07</v>
       </c>
       <c r="J53" s="1">
-        <v>7.0882573277697</v>
+        <v>7.2469511415642</v>
       </c>
       <c r="K53">
         <v>0.0</v>
       </c>
       <c r="L53">
         <v>0.0</v>
       </c>
       <c r="M53" s="1">
-        <v>633757.57</v>
+        <v>673676.85</v>
       </c>
       <c r="N53" s="1">
-        <v>633757.57</v>
+        <v>673676.85</v>
       </c>
       <c r="O53" s="1">
-        <v>0.71</v>
+        <v>0.67</v>
       </c>
       <c r="P53">
         <v>1</v>
       </c>
     </row>
     <row r="54" spans="1:16">
       <c r="A54" t="s">
         <v>130</v>
       </c>
       <c r="B54" t="s">
         <v>131</v>
       </c>
       <c r="C54" s="1">
-        <v>4242.0</v>
+        <v>4367.0</v>
       </c>
       <c r="D54" s="1">
-        <v>154.7</v>
+        <v>145.35</v>
       </c>
       <c r="E54" s="1">
-        <v>44.8608769448</v>
+        <v>47.8789420655</v>
       </c>
       <c r="F54" t="s">
         <v>8</v>
       </c>
       <c r="G54">
         <v>1.0</v>
       </c>
       <c r="H54" s="1">
-        <v>190299.84</v>
+        <v>209087.34</v>
       </c>
       <c r="I54" s="1">
-        <v>465937.56</v>
+        <v>425656.11</v>
       </c>
       <c r="J54" s="1">
-        <v>244.84390528127</v>
+        <v>203.57813629462</v>
       </c>
       <c r="K54">
         <v>0.0</v>
       </c>
       <c r="L54">
         <v>0.0</v>
       </c>
       <c r="M54" s="1">
-        <v>656237.4</v>
+        <v>634743.45</v>
       </c>
       <c r="N54" s="1">
-        <v>656237.4</v>
+        <v>634743.45</v>
       </c>
       <c r="O54" s="1">
-        <v>0.74</v>
+        <v>0.63</v>
       </c>
       <c r="P54">
         <v>1</v>
       </c>
     </row>
     <row r="55" spans="1:16">
       <c r="A55" t="s">
         <v>132</v>
       </c>
       <c r="B55" t="s">
         <v>133</v>
       </c>
       <c r="C55" s="1">
-        <v>8116.0</v>
+        <v>8355.0</v>
       </c>
       <c r="D55" s="1">
-        <v>76.44</v>
+        <v>87.44</v>
       </c>
       <c r="E55" s="1">
-        <v>84.5794997536</v>
+        <v>84.5240191502</v>
       </c>
       <c r="F55" t="s">
         <v>8</v>
       </c>
       <c r="G55">
         <v>1.0</v>
       </c>
       <c r="H55" s="1">
-        <v>686447.22</v>
+        <v>706198.18</v>
       </c>
       <c r="I55" s="1">
-        <v>-66060.18</v>
+        <v>24363.02</v>
       </c>
       <c r="J55" s="1">
-        <v>-9.6234900623532</v>
+        <v>3.4498842803588</v>
       </c>
       <c r="K55">
         <v>0.0</v>
       </c>
       <c r="L55">
         <v>0.0</v>
       </c>
       <c r="M55" s="1">
-        <v>620387.04</v>
+        <v>730561.2</v>
       </c>
       <c r="N55" s="1">
-        <v>620387.04</v>
+        <v>730561.2</v>
       </c>
       <c r="O55" s="1">
-        <v>0.7</v>
+        <v>0.72</v>
       </c>
       <c r="P55">
         <v>1</v>
       </c>
     </row>
     <row r="56" spans="1:16">
       <c r="A56" t="s">
         <v>134</v>
       </c>
       <c r="B56" t="s">
         <v>135</v>
       </c>
       <c r="C56" s="1">
-        <v>11941.0</v>
+        <v>12294.0</v>
       </c>
       <c r="D56" s="1">
-        <v>28.1</v>
+        <v>26.81</v>
       </c>
       <c r="E56" s="1">
-        <v>36.2436998576</v>
+        <v>36.0549479421</v>
       </c>
       <c r="F56" t="s">
         <v>8</v>
       </c>
       <c r="G56">
         <v>1.0</v>
       </c>
       <c r="H56" s="1">
-        <v>432786.02</v>
+        <v>443259.53</v>
       </c>
       <c r="I56" s="1">
-        <v>-97243.92</v>
+        <v>-113657.39</v>
       </c>
       <c r="J56" s="1">
-        <v>-22.469284012455</v>
+        <v>-25.641273860485</v>
       </c>
       <c r="K56">
         <v>0.0</v>
       </c>
       <c r="L56">
         <v>0.0</v>
       </c>
       <c r="M56" s="1">
-        <v>335542.1</v>
+        <v>329602.14</v>
       </c>
       <c r="N56" s="1">
-        <v>335542.1</v>
+        <v>329602.14</v>
       </c>
       <c r="O56" s="1">
-        <v>0.38</v>
+        <v>0.33</v>
       </c>
       <c r="P56">
         <v>1</v>
       </c>
     </row>
     <row r="57" spans="1:16">
       <c r="A57" t="s">
         <v>136</v>
       </c>
       <c r="B57" t="s">
         <v>137</v>
       </c>
       <c r="C57" s="1">
-        <v>4751.0</v>
+        <v>10332.0</v>
       </c>
       <c r="D57" s="1">
-        <v>281.5</v>
+        <v>51.85</v>
       </c>
       <c r="E57" s="1">
-        <v>268.0844495896</v>
+        <v>48.7559146341</v>
       </c>
       <c r="F57" t="s">
         <v>8</v>
       </c>
       <c r="G57">
         <v>1.0</v>
       </c>
       <c r="H57" s="1">
-        <v>1273669.22</v>
+        <v>503746.11</v>
       </c>
       <c r="I57" s="1">
-        <v>63737.28</v>
+        <v>31968.09</v>
       </c>
       <c r="J57" s="1">
-        <v>5.0042255084095</v>
+        <v>6.3460718336862</v>
       </c>
       <c r="K57">
         <v>0.0</v>
       </c>
       <c r="L57">
         <v>0.0</v>
       </c>
       <c r="M57" s="1">
-        <v>1337406.5</v>
+        <v>535714.2</v>
       </c>
       <c r="N57" s="1">
-        <v>1337406.5</v>
+        <v>535714.2</v>
       </c>
       <c r="O57" s="1">
-        <v>1.5</v>
+        <v>0.53</v>
       </c>
       <c r="P57">
         <v>1</v>
       </c>
     </row>
     <row r="58" spans="1:16">
       <c r="A58" t="s">
         <v>138</v>
       </c>
       <c r="B58" t="s">
         <v>139</v>
       </c>
       <c r="C58" s="1">
-        <v>120777.0</v>
+        <v>5216.0</v>
       </c>
       <c r="D58" s="1">
-        <v>4.59</v>
+        <v>298.5</v>
       </c>
       <c r="E58" s="1">
-        <v>2.5732000298</v>
+        <v>271.1971280675</v>
       </c>
       <c r="F58" t="s">
         <v>8</v>
       </c>
       <c r="G58">
         <v>1.0</v>
       </c>
       <c r="H58" s="1">
-        <v>310783.38</v>
+        <v>1414564.22</v>
       </c>
       <c r="I58" s="1">
-        <v>243583.05</v>
+        <v>142411.78</v>
       </c>
       <c r="J58" s="1">
-        <v>78.377115919133</v>
+        <v>10.067537266</v>
       </c>
       <c r="K58">
         <v>0.0</v>
       </c>
       <c r="L58">
         <v>0.0</v>
       </c>
       <c r="M58" s="1">
-        <v>554366.43</v>
+        <v>1556976.0</v>
       </c>
       <c r="N58" s="1">
-        <v>554366.43</v>
+        <v>1556976.0</v>
       </c>
       <c r="O58" s="1">
-        <v>0.62</v>
+        <v>1.54</v>
       </c>
       <c r="P58">
         <v>1</v>
       </c>
     </row>
     <row r="59" spans="1:16">
       <c r="A59" t="s">
         <v>140</v>
       </c>
       <c r="B59" t="s">
         <v>141</v>
       </c>
       <c r="C59" s="1">
-        <v>20414.0</v>
+        <v>130197.0</v>
       </c>
       <c r="D59" s="1">
-        <v>72.72</v>
+        <v>4.404</v>
       </c>
       <c r="E59" s="1">
-        <v>90.0209527775</v>
+        <v>2.6885144819</v>
       </c>
       <c r="F59" t="s">
         <v>8</v>
       </c>
       <c r="G59">
         <v>1.0</v>
       </c>
       <c r="H59" s="1">
-        <v>1837687.73</v>
+        <v>350036.52</v>
       </c>
       <c r="I59" s="1">
-        <v>-353181.65</v>
+        <v>223351.07</v>
       </c>
       <c r="J59" s="1">
-        <v>-19.218806559698</v>
+        <v>63.807933526479</v>
       </c>
       <c r="K59">
         <v>0.0</v>
       </c>
       <c r="L59">
         <v>0.0</v>
       </c>
       <c r="M59" s="1">
-        <v>1484506.08</v>
+        <v>573387.59</v>
       </c>
       <c r="N59" s="1">
-        <v>1484506.08</v>
+        <v>573387.59</v>
       </c>
       <c r="O59" s="1">
-        <v>1.67</v>
+        <v>0.57</v>
       </c>
       <c r="P59">
         <v>1</v>
       </c>
     </row>
     <row r="60" spans="1:16">
       <c r="A60" t="s">
         <v>142</v>
       </c>
       <c r="B60" t="s">
         <v>143</v>
       </c>
       <c r="C60" s="1">
-        <v>16060.0</v>
+        <v>22174.0</v>
       </c>
       <c r="D60" s="1">
-        <v>136.26</v>
+        <v>77.95</v>
       </c>
       <c r="E60" s="1">
-        <v>192.5269726027</v>
+        <v>88.9366523857</v>
       </c>
       <c r="F60" t="s">
         <v>8</v>
       </c>
       <c r="G60">
         <v>1.0</v>
       </c>
       <c r="H60" s="1">
-        <v>3091983.18</v>
+        <v>1972081.33</v>
       </c>
       <c r="I60" s="1">
-        <v>-903647.58</v>
+        <v>-243618.03</v>
       </c>
       <c r="J60" s="1">
-        <v>-29.22550115554</v>
+        <v>-12.353345995117</v>
       </c>
       <c r="K60">
         <v>0.0</v>
       </c>
       <c r="L60">
         <v>0.0</v>
       </c>
       <c r="M60" s="1">
-        <v>2188335.6</v>
+        <v>1728463.3</v>
       </c>
       <c r="N60" s="1">
-        <v>2188335.6</v>
+        <v>1728463.3</v>
       </c>
       <c r="O60" s="1">
-        <v>2.46</v>
+        <v>1.71</v>
       </c>
       <c r="P60">
         <v>1</v>
       </c>
     </row>
     <row r="61" spans="1:16">
       <c r="A61" t="s">
         <v>144</v>
       </c>
       <c r="B61" t="s">
         <v>145</v>
       </c>
       <c r="C61" s="1">
-        <v>11002.0</v>
+        <v>17474.0</v>
       </c>
       <c r="D61" s="1">
-        <v>268.4</v>
+        <v>161.48</v>
       </c>
       <c r="E61" s="1">
-        <v>165.7645019087</v>
+        <v>189.0199553623</v>
       </c>
       <c r="F61" t="s">
         <v>8</v>
       </c>
       <c r="G61">
         <v>1.0</v>
       </c>
       <c r="H61" s="1">
-        <v>1823741.05</v>
+        <v>3302934.7</v>
       </c>
       <c r="I61" s="1">
-        <v>1129195.75</v>
+        <v>-481233.18</v>
       </c>
       <c r="J61" s="1">
-        <v>61.916451899791</v>
+        <v>-14.569866609836</v>
       </c>
       <c r="K61">
         <v>0.0</v>
       </c>
       <c r="L61">
         <v>0.0</v>
       </c>
       <c r="M61" s="1">
-        <v>2952936.8</v>
+        <v>2821701.52</v>
       </c>
       <c r="N61" s="1">
-        <v>2952936.8</v>
+        <v>2821701.52</v>
       </c>
       <c r="O61" s="1">
-        <v>3.32</v>
+        <v>2.8</v>
       </c>
       <c r="P61">
         <v>1</v>
       </c>
     </row>
     <row r="62" spans="1:16">
       <c r="A62" t="s">
         <v>146</v>
       </c>
       <c r="B62" t="s">
         <v>147</v>
       </c>
       <c r="C62" s="1">
-        <v>5163.0</v>
+        <v>11327.0</v>
       </c>
       <c r="D62" s="1">
-        <v>52.7</v>
+        <v>269.05</v>
       </c>
       <c r="E62" s="1">
-        <v>98.0866182452</v>
+        <v>168.6763750331</v>
       </c>
       <c r="F62" t="s">
         <v>8</v>
       </c>
       <c r="G62">
         <v>1.0</v>
       </c>
       <c r="H62" s="1">
-        <v>506421.21</v>
+        <v>1910597.3</v>
       </c>
       <c r="I62" s="1">
-        <v>-234331.11</v>
+        <v>1136932.05</v>
       </c>
       <c r="J62" s="1">
-        <v>-46.271977826521</v>
+        <v>59.50662915728</v>
       </c>
       <c r="K62">
         <v>0.0</v>
       </c>
       <c r="L62">
         <v>0.0</v>
       </c>
       <c r="M62" s="1">
-        <v>272090.1</v>
+        <v>3047529.35</v>
       </c>
       <c r="N62" s="1">
-        <v>272090.1</v>
+        <v>3047529.35</v>
       </c>
       <c r="O62" s="1">
-        <v>0.31</v>
+        <v>3.02</v>
       </c>
       <c r="P62">
         <v>1</v>
       </c>
     </row>
     <row r="63" spans="1:16">
       <c r="A63" t="s">
         <v>148</v>
       </c>
       <c r="B63" t="s">
         <v>149</v>
       </c>
       <c r="C63" s="1">
-        <v>8838.0</v>
+        <v>5315.0</v>
       </c>
       <c r="D63" s="1">
-        <v>177.24</v>
+        <v>52.8</v>
       </c>
       <c r="E63" s="1">
-        <v>113.0677008373</v>
+        <v>96.6828240828</v>
       </c>
       <c r="F63" t="s">
         <v>8</v>
       </c>
       <c r="G63">
         <v>1.0</v>
       </c>
       <c r="H63" s="1">
-        <v>999292.34</v>
+        <v>513869.21</v>
       </c>
       <c r="I63" s="1">
-        <v>567154.78</v>
+        <v>-233237.21</v>
       </c>
       <c r="J63" s="1">
-        <v>56.755641697404</v>
+        <v>-45.388438431639</v>
       </c>
       <c r="K63">
         <v>0.0</v>
       </c>
       <c r="L63">
         <v>0.0</v>
       </c>
       <c r="M63" s="1">
-        <v>1566447.12</v>
+        <v>280632.0</v>
       </c>
       <c r="N63" s="1">
-        <v>1566447.12</v>
+        <v>280632.0</v>
       </c>
       <c r="O63" s="1">
-        <v>1.76</v>
+        <v>0.28</v>
       </c>
       <c r="P63">
         <v>1</v>
       </c>
     </row>
     <row r="64" spans="1:16">
       <c r="A64" t="s">
         <v>150</v>
       </c>
       <c r="B64" t="s">
         <v>151</v>
       </c>
       <c r="C64" s="1">
-        <v>17639.0</v>
+        <v>9522.0</v>
       </c>
       <c r="D64" s="1">
-        <v>33.93</v>
+        <v>158.02</v>
       </c>
       <c r="E64" s="1">
-        <v>52.733077272</v>
+        <v>116.9246145768</v>
       </c>
       <c r="F64" t="s">
         <v>8</v>
       </c>
       <c r="G64">
         <v>1.0</v>
       </c>
       <c r="H64" s="1">
-        <v>930158.75</v>
+        <v>1113356.18</v>
       </c>
       <c r="I64" s="1">
-        <v>-331667.48</v>
+        <v>391310.26</v>
       </c>
       <c r="J64" s="1">
-        <v>-35.6570832667</v>
+        <v>35.146906895509</v>
       </c>
       <c r="K64">
         <v>0.0</v>
       </c>
       <c r="L64">
         <v>0.0</v>
       </c>
       <c r="M64" s="1">
-        <v>598491.27</v>
+        <v>1504666.44</v>
       </c>
       <c r="N64" s="1">
-        <v>598491.27</v>
+        <v>1504666.44</v>
       </c>
       <c r="O64" s="1">
-        <v>0.67</v>
+        <v>1.49</v>
       </c>
       <c r="P64">
         <v>1</v>
       </c>
     </row>
     <row r="65" spans="1:16">
       <c r="A65" t="s">
         <v>152</v>
       </c>
       <c r="B65" t="s">
         <v>153</v>
       </c>
       <c r="C65" s="1">
-        <v>9803.0</v>
+        <v>18160.0</v>
       </c>
       <c r="D65" s="1">
-        <v>266.8</v>
+        <v>34.84</v>
       </c>
       <c r="E65" s="1">
-        <v>195.5823411201</v>
+        <v>52.2208827093</v>
       </c>
       <c r="F65" t="s">
         <v>8</v>
       </c>
       <c r="G65">
         <v>1.0</v>
       </c>
       <c r="H65" s="1">
-        <v>1917293.69</v>
+        <v>948331.23</v>
       </c>
       <c r="I65" s="1">
-        <v>698146.71</v>
+        <v>-315636.83</v>
       </c>
       <c r="J65" s="1">
-        <v>36.413133451662</v>
+        <v>-33.283395085491</v>
       </c>
       <c r="K65">
         <v>0.0</v>
       </c>
       <c r="L65">
         <v>0.0</v>
       </c>
       <c r="M65" s="1">
-        <v>2615440.4</v>
+        <v>632694.4</v>
       </c>
       <c r="N65" s="1">
-        <v>2615440.4</v>
+        <v>632694.4</v>
       </c>
       <c r="O65" s="1">
-        <v>2.94</v>
+        <v>0.63</v>
       </c>
       <c r="P65">
         <v>1</v>
       </c>
     </row>
     <row r="66" spans="1:16">
       <c r="A66" t="s">
         <v>154</v>
       </c>
       <c r="B66" t="s">
         <v>155</v>
       </c>
       <c r="C66" s="1">
-        <v>22656.0</v>
+        <v>10831.0</v>
       </c>
       <c r="D66" s="1">
-        <v>66.52</v>
+        <v>268.8</v>
       </c>
       <c r="E66" s="1">
-        <v>33.5119668079</v>
+        <v>202.4109398947</v>
       </c>
       <c r="F66" t="s">
         <v>8</v>
       </c>
       <c r="G66">
         <v>1.0</v>
       </c>
       <c r="H66" s="1">
-        <v>759247.12</v>
+        <v>2192312.89</v>
       </c>
       <c r="I66" s="1">
-        <v>747830.0</v>
+        <v>719059.91</v>
       </c>
       <c r="J66" s="1">
-        <v>98.496257713826</v>
+        <v>32.799146202165</v>
       </c>
       <c r="K66">
         <v>0.0</v>
       </c>
       <c r="L66">
         <v>0.0</v>
       </c>
       <c r="M66" s="1">
-        <v>1507077.12</v>
+        <v>2911372.8</v>
       </c>
       <c r="N66" s="1">
-        <v>1507077.12</v>
+        <v>2911372.8</v>
       </c>
       <c r="O66" s="1">
-        <v>1.7</v>
+        <v>2.89</v>
       </c>
       <c r="P66">
         <v>1</v>
       </c>
     </row>
     <row r="67" spans="1:16">
       <c r="A67" t="s">
         <v>156</v>
       </c>
       <c r="B67" t="s">
         <v>157</v>
       </c>
       <c r="C67" s="1">
-        <v>7414.0</v>
+        <v>24874.0</v>
       </c>
       <c r="D67" s="1">
-        <v>48.48</v>
+        <v>70.26</v>
       </c>
       <c r="E67" s="1">
-        <v>47.7120002698</v>
+        <v>36.7709335049</v>
       </c>
       <c r="F67" t="s">
         <v>8</v>
       </c>
       <c r="G67">
         <v>1.0</v>
       </c>
       <c r="H67" s="1">
-        <v>353736.77</v>
+        <v>914640.2</v>
       </c>
       <c r="I67" s="1">
-        <v>5693.95</v>
+        <v>833007.04</v>
       </c>
       <c r="J67" s="1">
-        <v>1.6096573731931</v>
+        <v>91.074833579368</v>
       </c>
       <c r="K67">
         <v>0.0</v>
       </c>
       <c r="L67">
         <v>0.0</v>
       </c>
       <c r="M67" s="1">
-        <v>359430.72</v>
+        <v>1747647.24</v>
       </c>
       <c r="N67" s="1">
-        <v>359430.72</v>
+        <v>1747647.24</v>
       </c>
       <c r="O67" s="1">
-        <v>0.4</v>
+        <v>1.73</v>
       </c>
       <c r="P67">
         <v>1</v>
       </c>
     </row>
     <row r="68" spans="1:16">
       <c r="A68" t="s">
         <v>158</v>
       </c>
       <c r="B68" t="s">
         <v>159</v>
       </c>
       <c r="C68" s="1">
-        <v>21473.0</v>
+        <v>10344.0</v>
       </c>
       <c r="D68" s="1">
-        <v>52.34</v>
+        <v>48.34</v>
       </c>
       <c r="E68" s="1">
-        <v>29.7792623294</v>
+        <v>47.6982492266</v>
       </c>
       <c r="F68" t="s">
         <v>8</v>
       </c>
       <c r="G68">
         <v>1.0</v>
       </c>
       <c r="H68" s="1">
-        <v>639450.1</v>
+        <v>493390.69</v>
       </c>
       <c r="I68" s="1">
-        <v>484446.72</v>
+        <v>6638.27</v>
       </c>
       <c r="J68" s="1">
-        <v>75.759894321699</v>
+        <v>1.345438844823</v>
       </c>
       <c r="K68">
         <v>0.0</v>
       </c>
       <c r="L68">
         <v>0.0</v>
       </c>
       <c r="M68" s="1">
-        <v>1123896.82</v>
+        <v>500028.96</v>
       </c>
       <c r="N68" s="1">
-        <v>1123896.82</v>
+        <v>500028.96</v>
       </c>
       <c r="O68" s="1">
-        <v>1.26</v>
+        <v>0.5</v>
       </c>
       <c r="P68">
         <v>1</v>
       </c>
     </row>
     <row r="69" spans="1:16">
       <c r="A69" t="s">
         <v>160</v>
       </c>
       <c r="B69" t="s">
         <v>161</v>
       </c>
       <c r="C69" s="1">
-        <v>23532.0</v>
+        <v>19447.0</v>
       </c>
       <c r="D69" s="1">
-        <v>36.88</v>
+        <v>62.82</v>
       </c>
       <c r="E69" s="1">
-        <v>32.1739448411</v>
+        <v>31.557628426</v>
       </c>
       <c r="F69" t="s">
         <v>8</v>
       </c>
       <c r="G69">
         <v>1.0</v>
       </c>
       <c r="H69" s="1">
-        <v>757117.27</v>
+        <v>613701.2</v>
       </c>
       <c r="I69" s="1">
-        <v>110742.89</v>
+        <v>607959.34</v>
       </c>
       <c r="J69" s="1">
-        <v>14.626913740853</v>
+        <v>99.064388337517</v>
       </c>
       <c r="K69">
         <v>0.0</v>
       </c>
       <c r="L69">
         <v>0.0</v>
       </c>
       <c r="M69" s="1">
-        <v>867860.16</v>
+        <v>1221660.54</v>
       </c>
       <c r="N69" s="1">
-        <v>867860.16</v>
+        <v>1221660.54</v>
       </c>
       <c r="O69" s="1">
-        <v>0.98</v>
+        <v>1.21</v>
       </c>
       <c r="P69">
         <v>1</v>
       </c>
     </row>
     <row r="70" spans="1:16">
       <c r="A70" t="s">
         <v>162</v>
       </c>
       <c r="B70" t="s">
         <v>163</v>
       </c>
       <c r="C70" s="1">
-        <v>3661.0</v>
+        <v>33420.0</v>
       </c>
       <c r="D70" s="1">
-        <v>239.1</v>
+        <v>35.0</v>
       </c>
       <c r="E70" s="1">
-        <v>212.5303441683</v>
+        <v>33.2071163974</v>
       </c>
       <c r="F70" t="s">
         <v>8</v>
       </c>
       <c r="G70">
         <v>1.0</v>
       </c>
       <c r="H70" s="1">
-        <v>778073.59</v>
+        <v>1109781.83</v>
       </c>
       <c r="I70" s="1">
-        <v>97271.51</v>
+        <v>59918.17</v>
       </c>
       <c r="J70" s="1">
-        <v>12.501582273214</v>
+        <v>5.3990945229298</v>
       </c>
       <c r="K70">
         <v>0.0</v>
       </c>
       <c r="L70">
         <v>0.0</v>
       </c>
       <c r="M70" s="1">
-        <v>875345.1</v>
+        <v>1169700.0</v>
       </c>
       <c r="N70" s="1">
-        <v>875345.1</v>
+        <v>1169700.0</v>
       </c>
       <c r="O70" s="1">
-        <v>0.98</v>
+        <v>1.16</v>
       </c>
       <c r="P70">
         <v>1</v>
       </c>
     </row>
     <row r="71" spans="1:16">
       <c r="A71" t="s">
         <v>164</v>
       </c>
       <c r="B71" t="s">
         <v>165</v>
       </c>
       <c r="C71" s="1">
-        <v>19950.0</v>
+        <v>3834.0</v>
       </c>
       <c r="D71" s="1">
-        <v>71.16</v>
+        <v>261.0</v>
       </c>
       <c r="E71" s="1">
-        <v>68.1097273183</v>
+        <v>213.9593609807</v>
       </c>
       <c r="F71" t="s">
         <v>8</v>
       </c>
       <c r="G71">
         <v>1.0</v>
       </c>
       <c r="H71" s="1">
-        <v>1358789.06</v>
+        <v>820320.19</v>
       </c>
       <c r="I71" s="1">
-        <v>60852.94</v>
+        <v>180353.81</v>
       </c>
       <c r="J71" s="1">
-        <v>4.4784684975312</v>
+        <v>21.985782161475</v>
       </c>
       <c r="K71">
         <v>0.0</v>
       </c>
       <c r="L71">
         <v>0.0</v>
       </c>
       <c r="M71" s="1">
-        <v>1419642.0</v>
+        <v>1000674.0</v>
       </c>
       <c r="N71" s="1">
-        <v>1419642.0</v>
+        <v>1000674.0</v>
       </c>
       <c r="O71" s="1">
-        <v>1.6</v>
+        <v>0.99</v>
       </c>
       <c r="P71">
         <v>1</v>
       </c>
     </row>
     <row r="72" spans="1:16">
       <c r="A72" t="s">
         <v>166</v>
       </c>
       <c r="B72" t="s">
         <v>167</v>
       </c>
       <c r="C72" s="1">
-        <v>5873.0</v>
+        <v>24229.0</v>
       </c>
       <c r="D72" s="1">
-        <v>126.05</v>
+        <v>73.15</v>
       </c>
       <c r="E72" s="1">
-        <v>109.5928043589</v>
+        <v>68.7775310578</v>
       </c>
       <c r="F72" t="s">
         <v>8</v>
       </c>
       <c r="G72">
         <v>1.0</v>
       </c>
       <c r="H72" s="1">
-        <v>643638.54</v>
+        <v>1666410.8</v>
       </c>
       <c r="I72" s="1">
-        <v>96653.11</v>
+        <v>105940.55</v>
       </c>
       <c r="J72" s="1">
-        <v>15.016675353219</v>
+        <v>6.3574089894281</v>
       </c>
       <c r="K72">
         <v>0.0</v>
       </c>
       <c r="L72">
         <v>0.0</v>
       </c>
       <c r="M72" s="1">
-        <v>740291.65</v>
+        <v>1772351.35</v>
       </c>
       <c r="N72" s="1">
-        <v>740291.65</v>
+        <v>1772351.35</v>
       </c>
       <c r="O72" s="1">
-        <v>0.83</v>
+        <v>1.76</v>
       </c>
       <c r="P72">
         <v>1</v>
       </c>
     </row>
     <row r="73" spans="1:16">
       <c r="A73" t="s">
         <v>168</v>
       </c>
       <c r="B73" t="s">
         <v>169</v>
       </c>
       <c r="C73" s="1">
-        <v>22565.0</v>
+        <v>6186.0</v>
       </c>
       <c r="D73" s="1">
-        <v>22.11</v>
+        <v>124.25</v>
       </c>
       <c r="E73" s="1">
-        <v>25.9473201861</v>
+        <v>110.3394907856</v>
       </c>
       <c r="F73" t="s">
         <v>8</v>
       </c>
       <c r="G73">
         <v>1.0</v>
       </c>
       <c r="H73" s="1">
-        <v>585501.28</v>
+        <v>682560.09</v>
       </c>
       <c r="I73" s="1">
-        <v>-86589.13</v>
+        <v>86050.41</v>
       </c>
       <c r="J73" s="1">
-        <v>-14.78888824974</v>
+        <v>12.607008710398</v>
       </c>
       <c r="K73">
         <v>0.0</v>
       </c>
       <c r="L73">
         <v>0.0</v>
       </c>
       <c r="M73" s="1">
-        <v>498912.15</v>
+        <v>768610.5</v>
       </c>
       <c r="N73" s="1">
-        <v>498912.15</v>
+        <v>768610.5</v>
       </c>
       <c r="O73" s="1">
-        <v>0.56</v>
+        <v>0.76</v>
       </c>
       <c r="P73">
         <v>1</v>
       </c>
     </row>
     <row r="74" spans="1:16">
       <c r="A74" t="s">
         <v>170</v>
       </c>
       <c r="B74" t="s">
         <v>171</v>
       </c>
       <c r="C74" s="1">
-        <v>18391.0</v>
+        <v>22565.0</v>
       </c>
       <c r="D74" s="1">
-        <v>22.82</v>
+        <v>20.19</v>
       </c>
       <c r="E74" s="1">
-        <v>31.9814806155</v>
+        <v>25.9473201861</v>
       </c>
       <c r="F74" t="s">
         <v>8</v>
       </c>
       <c r="G74">
         <v>1.0</v>
       </c>
       <c r="H74" s="1">
-        <v>588171.41</v>
+        <v>585501.28</v>
       </c>
       <c r="I74" s="1">
-        <v>-168488.79</v>
+        <v>-129913.93</v>
       </c>
       <c r="J74" s="1">
-        <v>-28.646205363841</v>
+        <v>-22.188496325747</v>
       </c>
       <c r="K74">
         <v>0.0</v>
       </c>
       <c r="L74">
         <v>0.0</v>
       </c>
       <c r="M74" s="1">
-        <v>419682.62</v>
+        <v>455587.35</v>
       </c>
       <c r="N74" s="1">
-        <v>419682.62</v>
+        <v>455587.35</v>
       </c>
       <c r="O74" s="1">
-        <v>0.47</v>
+        <v>0.45</v>
       </c>
       <c r="P74">
         <v>1</v>
       </c>
     </row>
     <row r="75" spans="1:16">
       <c r="A75" t="s">
         <v>172</v>
       </c>
       <c r="B75" t="s">
         <v>173</v>
       </c>
       <c r="C75" s="1">
-        <v>5300.0</v>
+        <v>18391.0</v>
       </c>
       <c r="D75" s="1">
-        <v>57.1</v>
+        <v>23.88</v>
       </c>
       <c r="E75" s="1">
-        <v>139.2884754717</v>
+        <v>31.9814806155</v>
       </c>
       <c r="F75" t="s">
         <v>8</v>
       </c>
       <c r="G75">
         <v>1.0</v>
       </c>
       <c r="H75" s="1">
-        <v>738228.92</v>
+        <v>588171.41</v>
       </c>
       <c r="I75" s="1">
-        <v>-435598.92</v>
+        <v>-148994.33</v>
       </c>
       <c r="J75" s="1">
-        <v>-59.005940867231</v>
+        <v>-25.331787208086</v>
       </c>
       <c r="K75">
         <v>0.0</v>
       </c>
       <c r="L75">
         <v>0.0</v>
       </c>
       <c r="M75" s="1">
-        <v>302630.0</v>
+        <v>439177.08</v>
       </c>
       <c r="N75" s="1">
-        <v>302630.0</v>
+        <v>439177.08</v>
       </c>
       <c r="O75" s="1">
-        <v>0.34</v>
+        <v>0.44</v>
       </c>
       <c r="P75">
         <v>1</v>
       </c>
     </row>
     <row r="76" spans="1:16">
       <c r="A76" t="s">
         <v>174</v>
       </c>
       <c r="B76" t="s">
         <v>175</v>
       </c>
       <c r="C76" s="1">
+        <v>5300.0</v>
+      </c>
+      <c r="D76" s="1">
+        <v>63.48</v>
+      </c>
+      <c r="E76" s="1">
+        <v>139.2884754717</v>
+      </c>
+      <c r="F76" t="s">
+        <v>8</v>
+      </c>
+      <c r="G76">
+        <v>1.0</v>
+      </c>
+      <c r="H76" s="1">
+        <v>738228.92</v>
+      </c>
+      <c r="I76" s="1">
+        <v>-401784.92</v>
+      </c>
+      <c r="J76" s="1">
+        <v>-54.425518848544</v>
+      </c>
+      <c r="K76">
+        <v>0.0</v>
+      </c>
+      <c r="L76">
+        <v>0.0</v>
+      </c>
+      <c r="M76" s="1">
+        <v>336444.0</v>
+      </c>
+      <c r="N76" s="1">
+        <v>336444.0</v>
+      </c>
+      <c r="O76" s="1">
+        <v>0.33</v>
+      </c>
+      <c r="P76">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="77" spans="1:16">
+      <c r="A77" t="s">
+        <v>176</v>
+      </c>
+      <c r="B77" t="s">
+        <v>177</v>
+      </c>
+      <c r="C77" s="1">
         <v>75.0</v>
       </c>
-      <c r="D76" s="1">
-[...2 lines deleted...]
-      <c r="E76" s="1">
+      <c r="D77" s="1">
+        <v>6067.0</v>
+      </c>
+      <c r="E77" s="1">
         <v>5677.5</v>
       </c>
-      <c r="F76" t="s">
-[...11 lines deleted...]
-      <c r="J76" s="1">
+      <c r="F77" t="s">
+        <v>8</v>
+      </c>
+      <c r="G77">
+        <v>1.0</v>
+      </c>
+      <c r="H77" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="I77" s="1">
+        <v>292125.0</v>
+      </c>
+      <c r="J77" s="1">
         <v>0</v>
       </c>
-      <c r="K76">
-[...14 lines deleted...]
-      <c r="P76">
+      <c r="K77">
+        <v>0.0</v>
+      </c>
+      <c r="L77">
+        <v>0.0</v>
+      </c>
+      <c r="M77" s="1">
+        <v>292125.0</v>
+      </c>
+      <c r="N77" s="1">
+        <v>292125.0</v>
+      </c>
+      <c r="O77" s="1">
+        <v>0.29</v>
+      </c>
+      <c r="P77">
         <v>1</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>