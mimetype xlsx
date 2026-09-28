--- v3 (2026-09-05)
+++ v4 (2026-09-28)
@@ -181,51 +181,51 @@
   <si>
     <t>ARGENX</t>
   </si>
   <si>
     <t>NL0010273215</t>
   </si>
   <si>
     <t>ASML HOLDING NV</t>
   </si>
   <si>
     <t>FR0000120628</t>
   </si>
   <si>
     <t>AXA SA</t>
   </si>
   <si>
     <t>ES0113211835</t>
   </si>
   <si>
     <t>BANCO BILBAO VIZCAYA ARGENTARIA SA</t>
   </si>
   <si>
     <t>ES0113900J37</t>
   </si>
   <si>
-    <t>BANCO SANTANDER</t>
+    <t>BANCO SANTANDER SA</t>
   </si>
   <si>
     <t>FR0013280286</t>
   </si>
   <si>
     <t>BIOMERIEUX SA</t>
   </si>
   <si>
     <t>DE0005190003</t>
   </si>
   <si>
     <t>BMW AG</t>
   </si>
   <si>
     <t>FR0000131104</t>
   </si>
   <si>
     <t>BNP PARIBAS SA</t>
   </si>
   <si>
     <t>FR0006174348</t>
   </si>
   <si>
     <t>BUREAU VERITAS SA</t>
   </si>
@@ -280,68 +280,68 @@
   <si>
     <t>IT0003128367</t>
   </si>
   <si>
     <t>ENEL</t>
   </si>
   <si>
     <t>FR0010208488</t>
   </si>
   <si>
     <t>ENGIE SA</t>
   </si>
   <si>
     <t>AT0000652011</t>
   </si>
   <si>
     <t>ERSTE GROUP BANK AG</t>
   </si>
   <si>
     <t>FR0000121667</t>
   </si>
   <si>
     <t>ESSILORLUXOTTICA SA</t>
   </si>
   <si>
-    <t>DE000EVNK013</t>
-[...4 lines deleted...]
-  <si>
     <t>NL0011585146</t>
   </si>
   <si>
     <t>FERRARI NV</t>
   </si>
   <si>
     <t>IT0000062072</t>
   </si>
   <si>
     <t>GENERALI</t>
   </si>
   <si>
+    <t>NL0000009165</t>
+  </si>
+  <si>
+    <t>HEINEKEN NV</t>
+  </si>
+  <si>
     <t>FR0000052292</t>
   </si>
   <si>
     <t>HERMES INTERNATIONAL</t>
   </si>
   <si>
     <t>ES0144580Y14</t>
   </si>
   <si>
     <t>IBERDROLA SA</t>
   </si>
   <si>
     <t>ES0148396007</t>
   </si>
   <si>
     <t>INDUSTRIA DE DISENO TEXTIL SA</t>
   </si>
   <si>
     <t>DE0006231004</t>
   </si>
   <si>
     <t>INFINEON TECHNOLOGIES AG</t>
   </si>
   <si>
     <t>NL0011821202</t>
@@ -508,90 +508,90 @@
   <si>
     <t>FR0000130809</t>
   </si>
   <si>
     <t>SOCIETE GENERALE SA</t>
   </si>
   <si>
     <t>FR0012757854</t>
   </si>
   <si>
     <t>SPIE SA</t>
   </si>
   <si>
     <t>NL0000226223</t>
   </si>
   <si>
     <t>STMICROELECTRONICS NV</t>
   </si>
   <si>
     <t>NL0014559478</t>
   </si>
   <si>
     <t>TECHNIP ENERGIES NV</t>
   </si>
   <si>
+    <t>FR0000121329</t>
+  </si>
+  <si>
+    <t>THALES SA</t>
+  </si>
+  <si>
     <t>BE0003739530</t>
   </si>
   <si>
     <t>UCB SA</t>
   </si>
   <si>
     <t>IT0005239360</t>
   </si>
   <si>
     <t>UNICREDIT</t>
   </si>
   <si>
     <t>FR0000125486</t>
   </si>
   <si>
     <t>VINCI SA</t>
   </si>
   <si>
     <t>DE000A1ML7J1</t>
   </si>
   <si>
     <t>VONOVIA</t>
   </si>
   <si>
     <t>AT0000831706</t>
   </si>
   <si>
     <t>WIENERBERGER AG</t>
   </si>
   <si>
-    <t>NL0000395903</t>
-[...8 lines deleted...]
-    <t>EURO STOXX 50 JUN 26</t>
+    <t>VG180926</t>
+  </si>
+  <si>
+    <t>EURO STOXX 50 SEP 26</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -900,4032 +900,4032 @@
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:N3"/>
+  <dimension ref="A1:Z3"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="C3" sqref="C3"/>
+      <selection activeCell="B3" sqref="B3"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="11.711" bestFit="true" customWidth="true" style="0"/>
-[...4 lines deleted...]
-    <col min="9" max="9" width="8.141" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="15.282" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="10.569" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="8.141" bestFit="true" customWidth="true" style="0"/>
+    <col min="8" max="8" width="8.141" bestFit="true" customWidth="true" style="0"/>
+    <col min="9" max="9" width="9.10" bestFit="true" style="0"/>
     <col min="13" max="13" width="9.10" bestFit="true" style="0"/>
     <col min="14" max="14" width="9.10" bestFit="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:14">
+    <row r="1" spans="1:26">
       <c r="A1" t="s">
+        <v>1</v>
+      </c>
+      <c r="B1" t="s">
+        <v>2</v>
+      </c>
+      <c r="C1" t="s">
+        <v>3</v>
+      </c>
+      <c r="D1" t="s">
+        <v>4</v>
+      </c>
+      <c r="E1" t="s">
+        <v>5</v>
+      </c>
+      <c r="F1" t="s">
+        <v>4</v>
+      </c>
+      <c r="G1" t="s">
+        <v>5</v>
+      </c>
+      <c r="H1" t="s">
+        <v>4</v>
+      </c>
+      <c r="Z1" t="s">
         <v>0</v>
       </c>
-      <c r="B1" t="s">
-[...24 lines deleted...]
-    <row r="2" spans="1:14">
+    </row>
+    <row r="2" spans="1:26">
       <c r="A2" t="s">
+        <v>7</v>
+      </c>
+      <c r="B2" s="1">
+        <v>279247.9427</v>
+      </c>
+      <c r="C2">
+        <v>371.17</v>
+      </c>
+      <c r="D2" t="s">
+        <v>8</v>
+      </c>
+      <c r="E2">
+        <v>103649697.8</v>
+      </c>
+      <c r="F2" t="s">
+        <v>8</v>
+      </c>
+      <c r="G2">
+        <v>103649697.8</v>
+      </c>
+      <c r="H2" t="s">
+        <v>8</v>
+      </c>
+      <c r="Z2" t="s">
         <v>6</v>
       </c>
-      <c r="B2" t="s">
-[...24 lines deleted...]
-    <row r="3" spans="1:14">
+    </row>
+    <row r="3" spans="1:26">
       <c r="A3" t="s">
+        <v>10</v>
+      </c>
+      <c r="B3" s="1">
+        <v>14409.9827</v>
+      </c>
+      <c r="C3">
+        <v>116.2372</v>
+      </c>
+      <c r="D3" t="s">
+        <v>8</v>
+      </c>
+      <c r="E3">
+        <v>1674977.12</v>
+      </c>
+      <c r="F3" t="s">
+        <v>8</v>
+      </c>
+      <c r="G3">
+        <v>1674977.12</v>
+      </c>
+      <c r="H3" t="s">
+        <v>8</v>
+      </c>
+      <c r="Z3" t="s">
         <v>9</v>
-      </c>
-[...22 lines deleted...]
-        <v>8</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:P77"/>
+  <dimension ref="A1:Z77"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="O77" sqref="O77"/>
+      <selection activeCell="N77" sqref="N77"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
-    <row r="1" spans="1:16">
+    <row r="1" spans="1:26">
       <c r="A1" t="s">
+        <v>12</v>
+      </c>
+      <c r="B1" t="s">
+        <v>13</v>
+      </c>
+      <c r="C1" t="s">
+        <v>14</v>
+      </c>
+      <c r="D1" t="s">
+        <v>15</v>
+      </c>
+      <c r="E1" t="s">
+        <v>4</v>
+      </c>
+      <c r="F1" t="s">
+        <v>16</v>
+      </c>
+      <c r="G1" t="s">
+        <v>17</v>
+      </c>
+      <c r="H1" t="s">
+        <v>18</v>
+      </c>
+      <c r="I1" t="s">
+        <v>19</v>
+      </c>
+      <c r="J1" t="s">
+        <v>20</v>
+      </c>
+      <c r="K1" t="s">
+        <v>21</v>
+      </c>
+      <c r="L1" t="s">
+        <v>22</v>
+      </c>
+      <c r="M1" t="s">
+        <v>23</v>
+      </c>
+      <c r="N1" t="s">
+        <v>24</v>
+      </c>
+      <c r="O1" t="s">
+        <v>25</v>
+      </c>
+      <c r="Z1" t="s">
         <v>11</v>
       </c>
-      <c r="B1" t="s">
-[...45 lines deleted...]
-    <row r="2" spans="1:16">
+    </row>
+    <row r="2" spans="1:26">
       <c r="A2" t="s">
-        <v>26</v>
-[...1 lines deleted...]
-      <c r="B2" t="s">
         <v>27</v>
       </c>
+      <c r="B2" s="1">
+        <v>56500.0</v>
+      </c>
       <c r="C2" s="1">
-        <v>56500.0</v>
+        <v>105.86</v>
       </c>
       <c r="D2" s="1">
-        <v>105.86</v>
-[...1 lines deleted...]
-      <c r="E2" s="1">
         <v>104.2339017699</v>
       </c>
-      <c r="F2" t="s">
-[...3 lines deleted...]
-        <v>1.0</v>
+      <c r="E2" t="s">
+        <v>8</v>
+      </c>
+      <c r="F2">
+        <v>1.0</v>
+      </c>
+      <c r="G2" s="1">
+        <v>5889215.45</v>
       </c>
       <c r="H2" s="1">
-        <v>5889215.45</v>
+        <v>91874.55</v>
       </c>
       <c r="I2" s="1">
-        <v>91874.55</v>
-[...1 lines deleted...]
-      <c r="J2" s="1">
         <v>1.5600473574116</v>
       </c>
+      <c r="J2">
+        <v>0.0</v>
+      </c>
       <c r="K2">
         <v>0.0</v>
       </c>
-      <c r="L2">
-        <v>0.0</v>
+      <c r="L2" s="1">
+        <v>5981090.0</v>
       </c>
       <c r="M2" s="1">
         <v>5981090.0</v>
       </c>
       <c r="N2" s="1">
-        <v>5981090.0</v>
-[...8 lines deleted...]
-    <row r="3" spans="1:16">
+        <v>5.68</v>
+      </c>
+      <c r="O2">
+        <v>1</v>
+      </c>
+      <c r="Z2" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="3" spans="1:26">
       <c r="A3" t="s">
+        <v>29</v>
+      </c>
+      <c r="B3" s="1">
+        <v>6251.0</v>
+      </c>
+      <c r="C3" s="1">
+        <v>181.7</v>
+      </c>
+      <c r="D3" s="1">
+        <v>195.1278083507</v>
+      </c>
+      <c r="E3" t="s">
+        <v>8</v>
+      </c>
+      <c r="F3">
+        <v>1.0</v>
+      </c>
+      <c r="G3" s="1">
+        <v>1219743.93</v>
+      </c>
+      <c r="H3" s="1">
+        <v>-83937.23</v>
+      </c>
+      <c r="I3" s="1">
+        <v>-6.881545210887</v>
+      </c>
+      <c r="J3">
+        <v>0.0</v>
+      </c>
+      <c r="K3">
+        <v>0.0</v>
+      </c>
+      <c r="L3" s="1">
+        <v>1135806.7</v>
+      </c>
+      <c r="M3" s="1">
+        <v>1135806.7</v>
+      </c>
+      <c r="N3" s="1">
+        <v>1.08</v>
+      </c>
+      <c r="O3">
+        <v>1</v>
+      </c>
+      <c r="Z3" t="s">
         <v>28</v>
       </c>
-      <c r="B3" t="s">
-[...45 lines deleted...]
-    <row r="4" spans="1:16">
+    </row>
+    <row r="4" spans="1:26">
       <c r="A4" t="s">
+        <v>31</v>
+      </c>
+      <c r="B4" s="1">
+        <v>469.0</v>
+      </c>
+      <c r="C4" s="1">
+        <v>824.9</v>
+      </c>
+      <c r="D4" s="1">
+        <v>1043.1886780384</v>
+      </c>
+      <c r="E4" t="s">
+        <v>8</v>
+      </c>
+      <c r="F4">
+        <v>1.0</v>
+      </c>
+      <c r="G4" s="1">
+        <v>489255.49</v>
+      </c>
+      <c r="H4" s="1">
+        <v>-102377.39</v>
+      </c>
+      <c r="I4" s="1">
+        <v>-20.925138724555</v>
+      </c>
+      <c r="J4">
+        <v>0.0</v>
+      </c>
+      <c r="K4">
+        <v>0.0</v>
+      </c>
+      <c r="L4" s="1">
+        <v>386878.1</v>
+      </c>
+      <c r="M4" s="1">
+        <v>386878.1</v>
+      </c>
+      <c r="N4" s="1">
+        <v>0.37</v>
+      </c>
+      <c r="O4">
+        <v>1</v>
+      </c>
+      <c r="Z4" t="s">
         <v>30</v>
       </c>
-      <c r="B4" t="s">
-[...45 lines deleted...]
-    <row r="5" spans="1:16">
+    </row>
+    <row r="5" spans="1:26">
       <c r="A5" t="s">
+        <v>33</v>
+      </c>
+      <c r="B5" s="1">
+        <v>13424.0</v>
+      </c>
+      <c r="C5" s="1">
+        <v>191.9</v>
+      </c>
+      <c r="D5" s="1">
+        <v>189.3847228844</v>
+      </c>
+      <c r="E5" t="s">
+        <v>8</v>
+      </c>
+      <c r="F5">
+        <v>1.0</v>
+      </c>
+      <c r="G5" s="1">
+        <v>2542300.52</v>
+      </c>
+      <c r="H5" s="1">
+        <v>33765.08</v>
+      </c>
+      <c r="I5" s="1">
+        <v>1.3281309481068</v>
+      </c>
+      <c r="J5">
+        <v>0.0</v>
+      </c>
+      <c r="K5">
+        <v>0.0</v>
+      </c>
+      <c r="L5" s="1">
+        <v>2576065.6</v>
+      </c>
+      <c r="M5" s="1">
+        <v>2576065.6</v>
+      </c>
+      <c r="N5" s="1">
+        <v>2.45</v>
+      </c>
+      <c r="O5">
+        <v>1</v>
+      </c>
+      <c r="Z5" t="s">
         <v>32</v>
       </c>
-      <c r="B5" t="s">
-[...45 lines deleted...]
-    <row r="6" spans="1:16">
+    </row>
+    <row r="6" spans="1:26">
       <c r="A6" t="s">
+        <v>35</v>
+      </c>
+      <c r="B6" s="1">
+        <v>7097.0</v>
+      </c>
+      <c r="C6" s="1">
+        <v>60.34</v>
+      </c>
+      <c r="D6" s="1">
+        <v>71.512875863</v>
+      </c>
+      <c r="E6" t="s">
+        <v>8</v>
+      </c>
+      <c r="F6">
+        <v>1.0</v>
+      </c>
+      <c r="G6" s="1">
+        <v>507526.88</v>
+      </c>
+      <c r="H6" s="1">
+        <v>-79293.9</v>
+      </c>
+      <c r="I6" s="1">
+        <v>-15.623586281775</v>
+      </c>
+      <c r="J6">
+        <v>0.0</v>
+      </c>
+      <c r="K6">
+        <v>0.0</v>
+      </c>
+      <c r="L6" s="1">
+        <v>428232.98</v>
+      </c>
+      <c r="M6" s="1">
+        <v>428232.98</v>
+      </c>
+      <c r="N6" s="1">
+        <v>0.41</v>
+      </c>
+      <c r="O6">
+        <v>1</v>
+      </c>
+      <c r="Z6" t="s">
         <v>34</v>
       </c>
-      <c r="B6" t="s">
-[...38 lines deleted...]
-      <c r="O6" s="1">
+    </row>
+    <row r="7" spans="1:26">
+      <c r="A7" t="s">
+        <v>37</v>
+      </c>
+      <c r="B7" s="1">
+        <v>7254.0</v>
+      </c>
+      <c r="C7" s="1">
+        <v>407.9</v>
+      </c>
+      <c r="D7" s="1">
+        <v>256.6289219741</v>
+      </c>
+      <c r="E7" t="s">
+        <v>8</v>
+      </c>
+      <c r="F7">
+        <v>1.0</v>
+      </c>
+      <c r="G7" s="1">
+        <v>1861586.2</v>
+      </c>
+      <c r="H7" s="1">
+        <v>1097320.4</v>
+      </c>
+      <c r="I7" s="1">
+        <v>58.945452002169</v>
+      </c>
+      <c r="J7">
+        <v>0.0</v>
+      </c>
+      <c r="K7">
+        <v>0.0</v>
+      </c>
+      <c r="L7" s="1">
+        <v>2958906.6</v>
+      </c>
+      <c r="M7" s="1">
+        <v>2958906.6</v>
+      </c>
+      <c r="N7" s="1">
+        <v>2.81</v>
+      </c>
+      <c r="O7">
+        <v>1</v>
+      </c>
+      <c r="Z7" t="s">
+        <v>36</v>
+      </c>
+    </row>
+    <row r="8" spans="1:26">
+      <c r="A8" t="s">
+        <v>39</v>
+      </c>
+      <c r="B8" s="1">
+        <v>23603.0</v>
+      </c>
+      <c r="C8" s="1">
+        <v>15.38</v>
+      </c>
+      <c r="D8" s="1">
+        <v>19.1211943397</v>
+      </c>
+      <c r="E8" t="s">
+        <v>8</v>
+      </c>
+      <c r="F8">
+        <v>1.0</v>
+      </c>
+      <c r="G8" s="1">
+        <v>451317.55</v>
+      </c>
+      <c r="H8" s="1">
+        <v>-88303.41</v>
+      </c>
+      <c r="I8" s="1">
+        <v>-19.565693822454</v>
+      </c>
+      <c r="J8">
+        <v>0.0</v>
+      </c>
+      <c r="K8">
+        <v>0.0</v>
+      </c>
+      <c r="L8" s="1">
+        <v>363014.14</v>
+      </c>
+      <c r="M8" s="1">
+        <v>363014.14</v>
+      </c>
+      <c r="N8" s="1">
+        <v>0.34</v>
+      </c>
+      <c r="O8">
+        <v>1</v>
+      </c>
+      <c r="Z8" t="s">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="9" spans="1:26">
+      <c r="A9" t="s">
+        <v>41</v>
+      </c>
+      <c r="B9" s="1">
+        <v>8102.0</v>
+      </c>
+      <c r="C9" s="1">
+        <v>52.14</v>
+      </c>
+      <c r="D9" s="1">
+        <v>60.7191681066</v>
+      </c>
+      <c r="E9" t="s">
+        <v>8</v>
+      </c>
+      <c r="F9">
+        <v>1.0</v>
+      </c>
+      <c r="G9" s="1">
+        <v>491946.7</v>
+      </c>
+      <c r="H9" s="1">
+        <v>-69508.42</v>
+      </c>
+      <c r="I9" s="1">
+        <v>-14.129258311927</v>
+      </c>
+      <c r="J9">
+        <v>0.0</v>
+      </c>
+      <c r="K9">
+        <v>0.0</v>
+      </c>
+      <c r="L9" s="1">
+        <v>422438.28</v>
+      </c>
+      <c r="M9" s="1">
+        <v>422438.28</v>
+      </c>
+      <c r="N9" s="1">
         <v>0.4</v>
       </c>
-      <c r="P6">
-[...96 lines deleted...]
-      <c r="O8" s="1">
+      <c r="O9">
+        <v>1</v>
+      </c>
+      <c r="Z9" t="s">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="10" spans="1:26">
+      <c r="A10" t="s">
+        <v>43</v>
+      </c>
+      <c r="B10" s="1">
+        <v>19575.0</v>
+      </c>
+      <c r="C10" s="1">
+        <v>74.68</v>
+      </c>
+      <c r="D10" s="1">
+        <v>54.4359243934</v>
+      </c>
+      <c r="E10" t="s">
+        <v>8</v>
+      </c>
+      <c r="F10">
+        <v>1.0</v>
+      </c>
+      <c r="G10" s="1">
+        <v>1065583.22</v>
+      </c>
+      <c r="H10" s="1">
+        <v>396277.78</v>
+      </c>
+      <c r="I10" s="1">
+        <v>37.188815717275</v>
+      </c>
+      <c r="J10">
+        <v>0.0</v>
+      </c>
+      <c r="K10">
+        <v>0.0</v>
+      </c>
+      <c r="L10" s="1">
+        <v>1461861.0</v>
+      </c>
+      <c r="M10" s="1">
+        <v>1461861.0</v>
+      </c>
+      <c r="N10" s="1">
+        <v>1.39</v>
+      </c>
+      <c r="O10">
+        <v>1</v>
+      </c>
+      <c r="Z10" t="s">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="11" spans="1:26">
+      <c r="A11" t="s">
+        <v>45</v>
+      </c>
+      <c r="B11" s="1">
+        <v>9625.0</v>
+      </c>
+      <c r="C11" s="1">
+        <v>42.78</v>
+      </c>
+      <c r="D11" s="1">
+        <v>34.6083605195</v>
+      </c>
+      <c r="E11" t="s">
+        <v>8</v>
+      </c>
+      <c r="F11">
+        <v>1.0</v>
+      </c>
+      <c r="G11" s="1">
+        <v>333105.47</v>
+      </c>
+      <c r="H11" s="1">
+        <v>78652.03</v>
+      </c>
+      <c r="I11" s="1">
+        <v>23.611749756016</v>
+      </c>
+      <c r="J11">
+        <v>0.0</v>
+      </c>
+      <c r="K11">
+        <v>0.0</v>
+      </c>
+      <c r="L11" s="1">
+        <v>411757.5</v>
+      </c>
+      <c r="M11" s="1">
+        <v>411757.5</v>
+      </c>
+      <c r="N11" s="1">
+        <v>0.39</v>
+      </c>
+      <c r="O11">
+        <v>1</v>
+      </c>
+      <c r="Z11" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="12" spans="1:26">
+      <c r="A12" t="s">
+        <v>47</v>
+      </c>
+      <c r="B12" s="1">
+        <v>880.0</v>
+      </c>
+      <c r="C12" s="1">
+        <v>784.4</v>
+      </c>
+      <c r="D12" s="1">
+        <v>495.6332954545</v>
+      </c>
+      <c r="E12" t="s">
+        <v>8</v>
+      </c>
+      <c r="F12">
+        <v>1.0</v>
+      </c>
+      <c r="G12" s="1">
+        <v>436157.3</v>
+      </c>
+      <c r="H12" s="1">
+        <v>254114.7</v>
+      </c>
+      <c r="I12" s="1">
+        <v>58.26216825902</v>
+      </c>
+      <c r="J12">
+        <v>0.0</v>
+      </c>
+      <c r="K12">
+        <v>0.0</v>
+      </c>
+      <c r="L12" s="1">
+        <v>690272.0</v>
+      </c>
+      <c r="M12" s="1">
+        <v>690272.0</v>
+      </c>
+      <c r="N12" s="1">
+        <v>0.66</v>
+      </c>
+      <c r="O12">
+        <v>1</v>
+      </c>
+      <c r="Z12" t="s">
+        <v>46</v>
+      </c>
+    </row>
+    <row r="13" spans="1:26">
+      <c r="A13" t="s">
+        <v>49</v>
+      </c>
+      <c r="B13" s="1">
+        <v>6389.0</v>
+      </c>
+      <c r="C13" s="1">
+        <v>1578.2</v>
+      </c>
+      <c r="D13" s="1">
+        <v>715.0486961966</v>
+      </c>
+      <c r="E13" t="s">
+        <v>8</v>
+      </c>
+      <c r="F13">
+        <v>1.0</v>
+      </c>
+      <c r="G13" s="1">
+        <v>4568446.12</v>
+      </c>
+      <c r="H13" s="1">
+        <v>5514673.68</v>
+      </c>
+      <c r="I13" s="1">
+        <v>120.71224077389</v>
+      </c>
+      <c r="J13">
+        <v>0.0</v>
+      </c>
+      <c r="K13">
+        <v>0.0</v>
+      </c>
+      <c r="L13" s="1">
+        <v>10083119.8</v>
+      </c>
+      <c r="M13" s="1">
+        <v>10083119.8</v>
+      </c>
+      <c r="N13" s="1">
+        <v>9.57</v>
+      </c>
+      <c r="O13">
+        <v>1</v>
+      </c>
+      <c r="Z13" t="s">
+        <v>48</v>
+      </c>
+    </row>
+    <row r="14" spans="1:26">
+      <c r="A14" t="s">
+        <v>51</v>
+      </c>
+      <c r="B14" s="1">
+        <v>38870.0</v>
+      </c>
+      <c r="C14" s="1">
+        <v>43.41</v>
+      </c>
+      <c r="D14" s="1">
+        <v>28.2540936455</v>
+      </c>
+      <c r="E14" t="s">
+        <v>8</v>
+      </c>
+      <c r="F14">
+        <v>1.0</v>
+      </c>
+      <c r="G14" s="1">
+        <v>1098236.62</v>
+      </c>
+      <c r="H14" s="1">
+        <v>589110.08</v>
+      </c>
+      <c r="I14" s="1">
+        <v>53.641452968487</v>
+      </c>
+      <c r="J14">
+        <v>0.0</v>
+      </c>
+      <c r="K14">
+        <v>0.0</v>
+      </c>
+      <c r="L14" s="1">
+        <v>1687346.7</v>
+      </c>
+      <c r="M14" s="1">
+        <v>1687346.7</v>
+      </c>
+      <c r="N14" s="1">
+        <v>1.6</v>
+      </c>
+      <c r="O14">
+        <v>1</v>
+      </c>
+      <c r="Z14" t="s">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="15" spans="1:26">
+      <c r="A15" t="s">
+        <v>53</v>
+      </c>
+      <c r="B15" s="1">
+        <v>108888.0</v>
+      </c>
+      <c r="C15" s="1">
+        <v>21.47</v>
+      </c>
+      <c r="D15" s="1">
+        <v>8.4579366872</v>
+      </c>
+      <c r="E15" t="s">
+        <v>8</v>
+      </c>
+      <c r="F15">
+        <v>1.0</v>
+      </c>
+      <c r="G15" s="1">
+        <v>920967.81</v>
+      </c>
+      <c r="H15" s="1">
+        <v>1416857.55</v>
+      </c>
+      <c r="I15" s="1">
+        <v>153.84441612568</v>
+      </c>
+      <c r="J15">
+        <v>0.0</v>
+      </c>
+      <c r="K15">
+        <v>0.0</v>
+      </c>
+      <c r="L15" s="1">
+        <v>2337825.36</v>
+      </c>
+      <c r="M15" s="1">
+        <v>2337825.36</v>
+      </c>
+      <c r="N15" s="1">
+        <v>2.22</v>
+      </c>
+      <c r="O15">
+        <v>1</v>
+      </c>
+      <c r="Z15" t="s">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="16" spans="1:26">
+      <c r="A16" t="s">
+        <v>55</v>
+      </c>
+      <c r="B16" s="1">
+        <v>318949.0</v>
+      </c>
+      <c r="C16" s="1">
+        <v>11.83</v>
+      </c>
+      <c r="D16" s="1">
+        <v>8.4520506727</v>
+      </c>
+      <c r="E16" t="s">
+        <v>8</v>
+      </c>
+      <c r="F16">
+        <v>1.0</v>
+      </c>
+      <c r="G16" s="1">
+        <v>2695773.11</v>
+      </c>
+      <c r="H16" s="1">
+        <v>1077393.56</v>
+      </c>
+      <c r="I16" s="1">
+        <v>39.966032601312</v>
+      </c>
+      <c r="J16">
+        <v>0.0</v>
+      </c>
+      <c r="K16">
+        <v>0.0</v>
+      </c>
+      <c r="L16" s="1">
+        <v>3773166.67</v>
+      </c>
+      <c r="M16" s="1">
+        <v>3773166.67</v>
+      </c>
+      <c r="N16" s="1">
+        <v>3.58</v>
+      </c>
+      <c r="O16">
+        <v>1</v>
+      </c>
+      <c r="Z16" t="s">
+        <v>54</v>
+      </c>
+    </row>
+    <row r="17" spans="1:26">
+      <c r="A17" t="s">
+        <v>57</v>
+      </c>
+      <c r="B17" s="1">
+        <v>8270.0</v>
+      </c>
+      <c r="C17" s="1">
+        <v>71.25</v>
+      </c>
+      <c r="D17" s="1">
+        <v>95.2614981862</v>
+      </c>
+      <c r="E17" t="s">
+        <v>8</v>
+      </c>
+      <c r="F17">
+        <v>1.0</v>
+      </c>
+      <c r="G17" s="1">
+        <v>787812.59</v>
+      </c>
+      <c r="H17" s="1">
+        <v>-198575.09</v>
+      </c>
+      <c r="I17" s="1">
+        <v>-25.205879230744</v>
+      </c>
+      <c r="J17">
+        <v>0.0</v>
+      </c>
+      <c r="K17">
+        <v>0.0</v>
+      </c>
+      <c r="L17" s="1">
+        <v>589237.5</v>
+      </c>
+      <c r="M17" s="1">
+        <v>589237.5</v>
+      </c>
+      <c r="N17" s="1">
+        <v>0.56</v>
+      </c>
+      <c r="O17">
+        <v>1</v>
+      </c>
+      <c r="Z17" t="s">
+        <v>56</v>
+      </c>
+    </row>
+    <row r="18" spans="1:26">
+      <c r="A18" t="s">
+        <v>59</v>
+      </c>
+      <c r="B18" s="1">
+        <v>10852.0</v>
+      </c>
+      <c r="C18" s="1">
+        <v>59.06</v>
+      </c>
+      <c r="D18" s="1">
+        <v>78.4244977884</v>
+      </c>
+      <c r="E18" t="s">
+        <v>8</v>
+      </c>
+      <c r="F18">
+        <v>1.0</v>
+      </c>
+      <c r="G18" s="1">
+        <v>851062.65</v>
+      </c>
+      <c r="H18" s="1">
+        <v>-210143.53</v>
+      </c>
+      <c r="I18" s="1">
+        <v>-24.691899004145</v>
+      </c>
+      <c r="J18">
+        <v>0.0</v>
+      </c>
+      <c r="K18">
+        <v>0.0</v>
+      </c>
+      <c r="L18" s="1">
+        <v>640919.12</v>
+      </c>
+      <c r="M18" s="1">
+        <v>640919.12</v>
+      </c>
+      <c r="N18" s="1">
+        <v>0.61</v>
+      </c>
+      <c r="O18">
+        <v>1</v>
+      </c>
+      <c r="Z18" t="s">
+        <v>58</v>
+      </c>
+    </row>
+    <row r="19" spans="1:26">
+      <c r="A19" t="s">
+        <v>61</v>
+      </c>
+      <c r="B19" s="1">
+        <v>20449.0</v>
+      </c>
+      <c r="C19" s="1">
+        <v>101.12</v>
+      </c>
+      <c r="D19" s="1">
+        <v>70.0081837743</v>
+      </c>
+      <c r="E19" t="s">
+        <v>8</v>
+      </c>
+      <c r="F19">
+        <v>1.0</v>
+      </c>
+      <c r="G19" s="1">
+        <v>1431597.35</v>
+      </c>
+      <c r="H19" s="1">
+        <v>636205.53</v>
+      </c>
+      <c r="I19" s="1">
+        <v>44.440256193545</v>
+      </c>
+      <c r="J19">
+        <v>0.0</v>
+      </c>
+      <c r="K19">
+        <v>0.0</v>
+      </c>
+      <c r="L19" s="1">
+        <v>2067802.88</v>
+      </c>
+      <c r="M19" s="1">
+        <v>2067802.88</v>
+      </c>
+      <c r="N19" s="1">
+        <v>1.96</v>
+      </c>
+      <c r="O19">
+        <v>1</v>
+      </c>
+      <c r="Z19" t="s">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="20" spans="1:26">
+      <c r="A20" t="s">
+        <v>63</v>
+      </c>
+      <c r="B20" s="1">
+        <v>19320.0</v>
+      </c>
+      <c r="C20" s="1">
+        <v>26.12</v>
+      </c>
+      <c r="D20" s="1">
+        <v>26.5826252588</v>
+      </c>
+      <c r="E20" t="s">
+        <v>8</v>
+      </c>
+      <c r="F20">
+        <v>1.0</v>
+      </c>
+      <c r="G20" s="1">
+        <v>513576.32</v>
+      </c>
+      <c r="H20" s="1">
+        <v>-8937.92</v>
+      </c>
+      <c r="I20" s="1">
+        <v>-1.740329460673</v>
+      </c>
+      <c r="J20">
+        <v>0.0</v>
+      </c>
+      <c r="K20">
+        <v>0.0</v>
+      </c>
+      <c r="L20" s="1">
+        <v>504638.4</v>
+      </c>
+      <c r="M20" s="1">
+        <v>504638.4</v>
+      </c>
+      <c r="N20" s="1">
+        <v>0.48</v>
+      </c>
+      <c r="O20">
+        <v>1</v>
+      </c>
+      <c r="Z20" t="s">
+        <v>62</v>
+      </c>
+    </row>
+    <row r="21" spans="1:26">
+      <c r="A21" t="s">
+        <v>65</v>
+      </c>
+      <c r="B21" s="1">
+        <v>7798.0</v>
+      </c>
+      <c r="C21" s="1">
+        <v>89.68</v>
+      </c>
+      <c r="D21" s="1">
+        <v>128.5279315209</v>
+      </c>
+      <c r="E21" t="s">
+        <v>8</v>
+      </c>
+      <c r="F21">
+        <v>1.0</v>
+      </c>
+      <c r="G21" s="1">
+        <v>1002260.81</v>
+      </c>
+      <c r="H21" s="1">
+        <v>-302936.17</v>
+      </c>
+      <c r="I21" s="1">
+        <v>-30.225283377088</v>
+      </c>
+      <c r="J21">
+        <v>0.0</v>
+      </c>
+      <c r="K21">
+        <v>0.0</v>
+      </c>
+      <c r="L21" s="1">
+        <v>699324.64</v>
+      </c>
+      <c r="M21" s="1">
+        <v>699324.64</v>
+      </c>
+      <c r="N21" s="1">
+        <v>0.66</v>
+      </c>
+      <c r="O21">
+        <v>1</v>
+      </c>
+      <c r="Z21" t="s">
+        <v>64</v>
+      </c>
+    </row>
+    <row r="22" spans="1:26">
+      <c r="A22" t="s">
+        <v>67</v>
+      </c>
+      <c r="B22" s="1">
+        <v>15985.0</v>
+      </c>
+      <c r="C22" s="1">
+        <v>37.83</v>
+      </c>
+      <c r="D22" s="1">
+        <v>32.4986768846</v>
+      </c>
+      <c r="E22" t="s">
+        <v>8</v>
+      </c>
+      <c r="F22">
+        <v>1.0</v>
+      </c>
+      <c r="G22" s="1">
+        <v>519491.35</v>
+      </c>
+      <c r="H22" s="1">
+        <v>85221.2</v>
+      </c>
+      <c r="I22" s="1">
+        <v>16.404738981698</v>
+      </c>
+      <c r="J22">
+        <v>0.0</v>
+      </c>
+      <c r="K22">
+        <v>0.0</v>
+      </c>
+      <c r="L22" s="1">
+        <v>604712.55</v>
+      </c>
+      <c r="M22" s="1">
+        <v>604712.55</v>
+      </c>
+      <c r="N22" s="1">
+        <v>0.57</v>
+      </c>
+      <c r="O22">
+        <v>1</v>
+      </c>
+      <c r="Z22" t="s">
+        <v>66</v>
+      </c>
+    </row>
+    <row r="23" spans="1:26">
+      <c r="A23" t="s">
+        <v>69</v>
+      </c>
+      <c r="B23" s="1">
+        <v>19202.0</v>
+      </c>
+      <c r="C23" s="1">
+        <v>80.6</v>
+      </c>
+      <c r="D23" s="1">
+        <v>71.0985965004</v>
+      </c>
+      <c r="E23" t="s">
+        <v>8</v>
+      </c>
+      <c r="F23">
+        <v>1.0</v>
+      </c>
+      <c r="G23" s="1">
+        <v>1365235.25</v>
+      </c>
+      <c r="H23" s="1">
+        <v>182445.95</v>
+      </c>
+      <c r="I23" s="1">
+        <v>13.363700505096</v>
+      </c>
+      <c r="J23">
+        <v>0.0</v>
+      </c>
+      <c r="K23">
+        <v>0.0</v>
+      </c>
+      <c r="L23" s="1">
+        <v>1547681.2</v>
+      </c>
+      <c r="M23" s="1">
+        <v>1547681.2</v>
+      </c>
+      <c r="N23" s="1">
+        <v>1.47</v>
+      </c>
+      <c r="O23">
+        <v>1</v>
+      </c>
+      <c r="Z23" t="s">
+        <v>68</v>
+      </c>
+    </row>
+    <row r="24" spans="1:26">
+      <c r="A24" t="s">
+        <v>71</v>
+      </c>
+      <c r="B24" s="1">
+        <v>19649.0</v>
+      </c>
+      <c r="C24" s="1">
+        <v>72.12</v>
+      </c>
+      <c r="D24" s="1">
+        <v>64.8017766807</v>
+      </c>
+      <c r="E24" t="s">
+        <v>8</v>
+      </c>
+      <c r="F24">
+        <v>1.0</v>
+      </c>
+      <c r="G24" s="1">
+        <v>1273290.11</v>
+      </c>
+      <c r="H24" s="1">
+        <v>143795.77</v>
+      </c>
+      <c r="I24" s="1">
+        <v>11.293244867817</v>
+      </c>
+      <c r="J24">
+        <v>0.0</v>
+      </c>
+      <c r="K24">
+        <v>0.0</v>
+      </c>
+      <c r="L24" s="1">
+        <v>1417085.88</v>
+      </c>
+      <c r="M24" s="1">
+        <v>1417085.88</v>
+      </c>
+      <c r="N24" s="1">
+        <v>1.35</v>
+      </c>
+      <c r="O24">
+        <v>1</v>
+      </c>
+      <c r="Z24" t="s">
+        <v>70</v>
+      </c>
+    </row>
+    <row r="25" spans="1:26">
+      <c r="A25" t="s">
+        <v>73</v>
+      </c>
+      <c r="B25" s="1">
+        <v>2236.0</v>
+      </c>
+      <c r="C25" s="1">
+        <v>238.3</v>
+      </c>
+      <c r="D25" s="1">
+        <v>166.0651341682</v>
+      </c>
+      <c r="E25" t="s">
+        <v>8</v>
+      </c>
+      <c r="F25">
+        <v>1.0</v>
+      </c>
+      <c r="G25" s="1">
+        <v>371321.64</v>
+      </c>
+      <c r="H25" s="1">
+        <v>161517.16</v>
+      </c>
+      <c r="I25" s="1">
+        <v>43.497911945019</v>
+      </c>
+      <c r="J25">
+        <v>0.0</v>
+      </c>
+      <c r="K25">
+        <v>0.0</v>
+      </c>
+      <c r="L25" s="1">
+        <v>532838.8</v>
+      </c>
+      <c r="M25" s="1">
+        <v>532838.8</v>
+      </c>
+      <c r="N25" s="1">
+        <v>0.51</v>
+      </c>
+      <c r="O25">
+        <v>1</v>
+      </c>
+      <c r="Z25" t="s">
+        <v>72</v>
+      </c>
+    </row>
+    <row r="26" spans="1:26">
+      <c r="A26" t="s">
+        <v>75</v>
+      </c>
+      <c r="B26" s="1">
+        <v>12835.0</v>
+      </c>
+      <c r="C26" s="1">
+        <v>52.36</v>
+      </c>
+      <c r="D26" s="1">
+        <v>39.3122625633</v>
+      </c>
+      <c r="E26" t="s">
+        <v>8</v>
+      </c>
+      <c r="F26">
+        <v>1.0</v>
+      </c>
+      <c r="G26" s="1">
+        <v>504572.89</v>
+      </c>
+      <c r="H26" s="1">
+        <v>167467.71</v>
+      </c>
+      <c r="I26" s="1">
+        <v>33.189993620149</v>
+      </c>
+      <c r="J26">
+        <v>0.0</v>
+      </c>
+      <c r="K26">
+        <v>0.0</v>
+      </c>
+      <c r="L26" s="1">
+        <v>672040.6</v>
+      </c>
+      <c r="M26" s="1">
+        <v>672040.6</v>
+      </c>
+      <c r="N26" s="1">
+        <v>0.64</v>
+      </c>
+      <c r="O26">
+        <v>1</v>
+      </c>
+      <c r="Z26" t="s">
+        <v>74</v>
+      </c>
+    </row>
+    <row r="27" spans="1:26">
+      <c r="A27" t="s">
+        <v>77</v>
+      </c>
+      <c r="B27" s="1">
+        <v>46297.0</v>
+      </c>
+      <c r="C27" s="1">
+        <v>26.25</v>
+      </c>
+      <c r="D27" s="1">
+        <v>30.572762382</v>
+      </c>
+      <c r="E27" t="s">
+        <v>8</v>
+      </c>
+      <c r="F27">
+        <v>1.0</v>
+      </c>
+      <c r="G27" s="1">
+        <v>1415427.18</v>
+      </c>
+      <c r="H27" s="1">
+        <v>-200130.93</v>
+      </c>
+      <c r="I27" s="1">
+        <v>-14.13926006423</v>
+      </c>
+      <c r="J27">
+        <v>0.0</v>
+      </c>
+      <c r="K27">
+        <v>0.0</v>
+      </c>
+      <c r="L27" s="1">
+        <v>1215296.25</v>
+      </c>
+      <c r="M27" s="1">
+        <v>1215296.25</v>
+      </c>
+      <c r="N27" s="1">
+        <v>1.15</v>
+      </c>
+      <c r="O27">
+        <v>1</v>
+      </c>
+      <c r="Z27" t="s">
+        <v>76</v>
+      </c>
+    </row>
+    <row r="28" spans="1:26">
+      <c r="A28" t="s">
+        <v>79</v>
+      </c>
+      <c r="B28" s="1">
+        <v>11268.0</v>
+      </c>
+      <c r="C28" s="1">
+        <v>79.98</v>
+      </c>
+      <c r="D28" s="1">
+        <v>103.5319009585</v>
+      </c>
+      <c r="E28" t="s">
+        <v>8</v>
+      </c>
+      <c r="F28">
+        <v>1.0</v>
+      </c>
+      <c r="G28" s="1">
+        <v>1166597.46</v>
+      </c>
+      <c r="H28" s="1">
+        <v>-265382.82</v>
+      </c>
+      <c r="I28" s="1">
+        <v>-22.748448295096</v>
+      </c>
+      <c r="J28">
+        <v>0.0</v>
+      </c>
+      <c r="K28">
+        <v>0.0</v>
+      </c>
+      <c r="L28" s="1">
+        <v>901214.64</v>
+      </c>
+      <c r="M28" s="1">
+        <v>901214.64</v>
+      </c>
+      <c r="N28" s="1">
+        <v>0.86</v>
+      </c>
+      <c r="O28">
+        <v>1</v>
+      </c>
+      <c r="Z28" t="s">
+        <v>78</v>
+      </c>
+    </row>
+    <row r="29" spans="1:26">
+      <c r="A29" t="s">
+        <v>81</v>
+      </c>
+      <c r="B29" s="1">
+        <v>207830.0</v>
+      </c>
+      <c r="C29" s="1">
+        <v>10.098</v>
+      </c>
+      <c r="D29" s="1">
+        <v>6.7496739643</v>
+      </c>
+      <c r="E29" t="s">
+        <v>8</v>
+      </c>
+      <c r="F29">
+        <v>1.0</v>
+      </c>
+      <c r="G29" s="1">
+        <v>1402784.74</v>
+      </c>
+      <c r="H29" s="1">
+        <v>695882.6</v>
+      </c>
+      <c r="I29" s="1">
+        <v>49.607226266234</v>
+      </c>
+      <c r="J29">
+        <v>0.0</v>
+      </c>
+      <c r="K29">
+        <v>0.0</v>
+      </c>
+      <c r="L29" s="1">
+        <v>2098667.34</v>
+      </c>
+      <c r="M29" s="1">
+        <v>2098667.34</v>
+      </c>
+      <c r="N29" s="1">
+        <v>1.99</v>
+      </c>
+      <c r="O29">
+        <v>1</v>
+      </c>
+      <c r="Z29" t="s">
+        <v>80</v>
+      </c>
+    </row>
+    <row r="30" spans="1:26">
+      <c r="A30" t="s">
+        <v>83</v>
+      </c>
+      <c r="B30" s="1">
+        <v>47322.0</v>
+      </c>
+      <c r="C30" s="1">
+        <v>27.31</v>
+      </c>
+      <c r="D30" s="1">
+        <v>14.3997990364</v>
+      </c>
+      <c r="E30" t="s">
+        <v>8</v>
+      </c>
+      <c r="F30">
+        <v>1.0</v>
+      </c>
+      <c r="G30" s="1">
+        <v>681427.29</v>
+      </c>
+      <c r="H30" s="1">
+        <v>610936.53</v>
+      </c>
+      <c r="I30" s="1">
+        <v>89.655424572151</v>
+      </c>
+      <c r="J30">
+        <v>0.0</v>
+      </c>
+      <c r="K30">
+        <v>0.0</v>
+      </c>
+      <c r="L30" s="1">
+        <v>1292363.82</v>
+      </c>
+      <c r="M30" s="1">
+        <v>1292363.82</v>
+      </c>
+      <c r="N30" s="1">
+        <v>1.23</v>
+      </c>
+      <c r="O30">
+        <v>1</v>
+      </c>
+      <c r="Z30" t="s">
+        <v>82</v>
+      </c>
+    </row>
+    <row r="31" spans="1:26">
+      <c r="A31" t="s">
+        <v>85</v>
+      </c>
+      <c r="B31" s="1">
+        <v>8707.0</v>
+      </c>
+      <c r="C31" s="1">
+        <v>115.7</v>
+      </c>
+      <c r="D31" s="1">
+        <v>104.4273929023</v>
+      </c>
+      <c r="E31" t="s">
+        <v>8</v>
+      </c>
+      <c r="F31">
+        <v>1.0</v>
+      </c>
+      <c r="G31" s="1">
+        <v>909249.31</v>
+      </c>
+      <c r="H31" s="1">
+        <v>98150.59</v>
+      </c>
+      <c r="I31" s="1">
+        <v>10.794684023461</v>
+      </c>
+      <c r="J31">
+        <v>0.0</v>
+      </c>
+      <c r="K31">
+        <v>0.0</v>
+      </c>
+      <c r="L31" s="1">
+        <v>1007399.9</v>
+      </c>
+      <c r="M31" s="1">
+        <v>1007399.9</v>
+      </c>
+      <c r="N31" s="1">
+        <v>0.96</v>
+      </c>
+      <c r="O31">
+        <v>1</v>
+      </c>
+      <c r="Z31" t="s">
+        <v>84</v>
+      </c>
+    </row>
+    <row r="32" spans="1:26">
+      <c r="A32" t="s">
+        <v>87</v>
+      </c>
+      <c r="B32" s="1">
+        <v>4702.0</v>
+      </c>
+      <c r="C32" s="1">
+        <v>168.65</v>
+      </c>
+      <c r="D32" s="1">
+        <v>173.9981178222</v>
+      </c>
+      <c r="E32" t="s">
+        <v>8</v>
+      </c>
+      <c r="F32">
+        <v>1.0</v>
+      </c>
+      <c r="G32" s="1">
+        <v>818139.15</v>
+      </c>
+      <c r="H32" s="1">
+        <v>-25146.85</v>
+      </c>
+      <c r="I32" s="1">
+        <v>-3.0736641804759</v>
+      </c>
+      <c r="J32">
+        <v>0.0</v>
+      </c>
+      <c r="K32">
+        <v>0.0</v>
+      </c>
+      <c r="L32" s="1">
+        <v>792992.3</v>
+      </c>
+      <c r="M32" s="1">
+        <v>792992.3</v>
+      </c>
+      <c r="N32" s="1">
+        <v>0.75</v>
+      </c>
+      <c r="O32">
+        <v>1</v>
+      </c>
+      <c r="Z32" t="s">
+        <v>86</v>
+      </c>
+    </row>
+    <row r="33" spans="1:26">
+      <c r="A33" t="s">
+        <v>89</v>
+      </c>
+      <c r="B33" s="1">
+        <v>1773.0</v>
+      </c>
+      <c r="C33" s="1">
+        <v>322.15</v>
+      </c>
+      <c r="D33" s="1">
+        <v>379.529108855</v>
+      </c>
+      <c r="E33" t="s">
+        <v>8</v>
+      </c>
+      <c r="F33">
+        <v>1.0</v>
+      </c>
+      <c r="G33" s="1">
+        <v>672905.11</v>
+      </c>
+      <c r="H33" s="1">
+        <v>-101733.16</v>
+      </c>
+      <c r="I33" s="1">
+        <v>-15.118500140384</v>
+      </c>
+      <c r="J33">
+        <v>0.0</v>
+      </c>
+      <c r="K33">
+        <v>0.0</v>
+      </c>
+      <c r="L33" s="1">
+        <v>571171.95</v>
+      </c>
+      <c r="M33" s="1">
+        <v>571171.95</v>
+      </c>
+      <c r="N33" s="1">
+        <v>0.54</v>
+      </c>
+      <c r="O33">
+        <v>1</v>
+      </c>
+      <c r="Z33" t="s">
+        <v>88</v>
+      </c>
+    </row>
+    <row r="34" spans="1:26">
+      <c r="A34" t="s">
+        <v>91</v>
+      </c>
+      <c r="B34" s="1">
+        <v>23783.0</v>
+      </c>
+      <c r="C34" s="1">
+        <v>42.49</v>
+      </c>
+      <c r="D34" s="1">
+        <v>35.022548459</v>
+      </c>
+      <c r="E34" t="s">
+        <v>8</v>
+      </c>
+      <c r="F34">
+        <v>1.0</v>
+      </c>
+      <c r="G34" s="1">
+        <v>832941.27</v>
+      </c>
+      <c r="H34" s="1">
+        <v>177598.4</v>
+      </c>
+      <c r="I34" s="1">
+        <v>21.32183941372</v>
+      </c>
+      <c r="J34">
+        <v>0.0</v>
+      </c>
+      <c r="K34">
+        <v>0.0</v>
+      </c>
+      <c r="L34" s="1">
+        <v>1010539.67</v>
+      </c>
+      <c r="M34" s="1">
+        <v>1010539.67</v>
+      </c>
+      <c r="N34" s="1">
+        <v>0.96</v>
+      </c>
+      <c r="O34">
+        <v>1</v>
+      </c>
+      <c r="Z34" t="s">
+        <v>90</v>
+      </c>
+    </row>
+    <row r="35" spans="1:26">
+      <c r="A35" t="s">
+        <v>93</v>
+      </c>
+      <c r="B35" s="1">
+        <v>11545.0</v>
+      </c>
+      <c r="C35" s="1">
+        <v>74.0</v>
+      </c>
+      <c r="D35" s="1">
+        <v>69.7966574275</v>
+      </c>
+      <c r="E35" t="s">
+        <v>8</v>
+      </c>
+      <c r="F35">
+        <v>1.0</v>
+      </c>
+      <c r="G35" s="1">
+        <v>805802.41</v>
+      </c>
+      <c r="H35" s="1">
+        <v>48527.59</v>
+      </c>
+      <c r="I35" s="1">
+        <v>6.0222691565293</v>
+      </c>
+      <c r="J35">
+        <v>0.0</v>
+      </c>
+      <c r="K35">
+        <v>0.0</v>
+      </c>
+      <c r="L35" s="1">
+        <v>854330.0</v>
+      </c>
+      <c r="M35" s="1">
+        <v>854330.0</v>
+      </c>
+      <c r="N35" s="1">
+        <v>0.81</v>
+      </c>
+      <c r="O35">
+        <v>1</v>
+      </c>
+      <c r="Z35" t="s">
+        <v>92</v>
+      </c>
+    </row>
+    <row r="36" spans="1:26">
+      <c r="A36" t="s">
+        <v>95</v>
+      </c>
+      <c r="B36" s="1">
+        <v>709.0</v>
+      </c>
+      <c r="C36" s="1">
+        <v>1626.0</v>
+      </c>
+      <c r="D36" s="1">
+        <v>1523.0855712271</v>
+      </c>
+      <c r="E36" t="s">
+        <v>8</v>
+      </c>
+      <c r="F36">
+        <v>1.0</v>
+      </c>
+      <c r="G36" s="1">
+        <v>1079867.67</v>
+      </c>
+      <c r="H36" s="1">
+        <v>72966.33</v>
+      </c>
+      <c r="I36" s="1">
+        <v>6.7569695831342</v>
+      </c>
+      <c r="J36">
+        <v>0.0</v>
+      </c>
+      <c r="K36">
+        <v>0.0</v>
+      </c>
+      <c r="L36" s="1">
+        <v>1152834.0</v>
+      </c>
+      <c r="M36" s="1">
+        <v>1152834.0</v>
+      </c>
+      <c r="N36" s="1">
+        <v>1.09</v>
+      </c>
+      <c r="O36">
+        <v>1</v>
+      </c>
+      <c r="Z36" t="s">
+        <v>94</v>
+      </c>
+    </row>
+    <row r="37" spans="1:26">
+      <c r="A37" t="s">
+        <v>97</v>
+      </c>
+      <c r="B37" s="1">
+        <v>81678.0</v>
+      </c>
+      <c r="C37" s="1">
+        <v>21.69</v>
+      </c>
+      <c r="D37" s="1">
+        <v>15.0956240358</v>
+      </c>
+      <c r="E37" t="s">
+        <v>8</v>
+      </c>
+      <c r="F37">
+        <v>1.0</v>
+      </c>
+      <c r="G37" s="1">
+        <v>1232980.38</v>
+      </c>
+      <c r="H37" s="1">
+        <v>538615.44</v>
+      </c>
+      <c r="I37" s="1">
+        <v>43.684023585193</v>
+      </c>
+      <c r="J37">
+        <v>0.0</v>
+      </c>
+      <c r="K37">
+        <v>0.0</v>
+      </c>
+      <c r="L37" s="1">
+        <v>1771595.82</v>
+      </c>
+      <c r="M37" s="1">
+        <v>1771595.82</v>
+      </c>
+      <c r="N37" s="1">
+        <v>1.68</v>
+      </c>
+      <c r="O37">
+        <v>1</v>
+      </c>
+      <c r="Z37" t="s">
+        <v>96</v>
+      </c>
+    </row>
+    <row r="38" spans="1:26">
+      <c r="A38" t="s">
+        <v>99</v>
+      </c>
+      <c r="B38" s="1">
+        <v>21641.0</v>
+      </c>
+      <c r="C38" s="1">
+        <v>56.0</v>
+      </c>
+      <c r="D38" s="1">
+        <v>40.8610179751</v>
+      </c>
+      <c r="E38" t="s">
+        <v>8</v>
+      </c>
+      <c r="F38">
+        <v>1.0</v>
+      </c>
+      <c r="G38" s="1">
+        <v>884273.29</v>
+      </c>
+      <c r="H38" s="1">
+        <v>327622.71</v>
+      </c>
+      <c r="I38" s="1">
+        <v>37.049938486777</v>
+      </c>
+      <c r="J38">
+        <v>0.0</v>
+      </c>
+      <c r="K38">
+        <v>0.0</v>
+      </c>
+      <c r="L38" s="1">
+        <v>1211896.0</v>
+      </c>
+      <c r="M38" s="1">
+        <v>1211896.0</v>
+      </c>
+      <c r="N38" s="1">
+        <v>1.15</v>
+      </c>
+      <c r="O38">
+        <v>1</v>
+      </c>
+      <c r="Z38" t="s">
+        <v>98</v>
+      </c>
+    </row>
+    <row r="39" spans="1:26">
+      <c r="A39" t="s">
+        <v>101</v>
+      </c>
+      <c r="B39" s="1">
+        <v>29514.0</v>
+      </c>
+      <c r="C39" s="1">
+        <v>78.3</v>
+      </c>
+      <c r="D39" s="1">
+        <v>36.3212898963</v>
+      </c>
+      <c r="E39" t="s">
+        <v>8</v>
+      </c>
+      <c r="F39">
+        <v>1.0</v>
+      </c>
+      <c r="G39" s="1">
+        <v>1071986.55</v>
+      </c>
+      <c r="H39" s="1">
+        <v>1238959.65</v>
+      </c>
+      <c r="I39" s="1">
+        <v>115.57604430765</v>
+      </c>
+      <c r="J39">
+        <v>0.0</v>
+      </c>
+      <c r="K39">
+        <v>0.0</v>
+      </c>
+      <c r="L39" s="1">
+        <v>2310946.2</v>
+      </c>
+      <c r="M39" s="1">
+        <v>2310946.2</v>
+      </c>
+      <c r="N39" s="1">
+        <v>2.19</v>
+      </c>
+      <c r="O39">
+        <v>1</v>
+      </c>
+      <c r="Z39" t="s">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="40" spans="1:26">
+      <c r="A40" t="s">
+        <v>103</v>
+      </c>
+      <c r="B40" s="1">
+        <v>63540.0</v>
+      </c>
+      <c r="C40" s="1">
+        <v>27.205</v>
+      </c>
+      <c r="D40" s="1">
+        <v>14.1198758263</v>
+      </c>
+      <c r="E40" t="s">
+        <v>8</v>
+      </c>
+      <c r="F40">
+        <v>1.0</v>
+      </c>
+      <c r="G40" s="1">
+        <v>897176.91</v>
+      </c>
+      <c r="H40" s="1">
+        <v>831428.79</v>
+      </c>
+      <c r="I40" s="1">
+        <v>92.671666059707</v>
+      </c>
+      <c r="J40">
+        <v>0.0</v>
+      </c>
+      <c r="K40">
+        <v>0.0</v>
+      </c>
+      <c r="L40" s="1">
+        <v>1728605.7</v>
+      </c>
+      <c r="M40" s="1">
+        <v>1728605.7</v>
+      </c>
+      <c r="N40" s="1">
+        <v>1.64</v>
+      </c>
+      <c r="O40">
+        <v>1</v>
+      </c>
+      <c r="Z40" t="s">
+        <v>102</v>
+      </c>
+    </row>
+    <row r="41" spans="1:26">
+      <c r="A41" t="s">
+        <v>105</v>
+      </c>
+      <c r="B41" s="1">
+        <v>431346.0</v>
+      </c>
+      <c r="C41" s="1">
+        <v>5.952</v>
+      </c>
+      <c r="D41" s="1">
+        <v>2.9853885048</v>
+      </c>
+      <c r="E41" t="s">
+        <v>8</v>
+      </c>
+      <c r="F41">
+        <v>1.0</v>
+      </c>
+      <c r="G41" s="1">
+        <v>1287735.39</v>
+      </c>
+      <c r="H41" s="1">
+        <v>1279636.0</v>
+      </c>
+      <c r="I41" s="1">
+        <v>99.371036156737</v>
+      </c>
+      <c r="J41">
+        <v>0.0</v>
+      </c>
+      <c r="K41">
+        <v>0.0</v>
+      </c>
+      <c r="L41" s="1">
+        <v>2567371.39</v>
+      </c>
+      <c r="M41" s="1">
+        <v>2567371.39</v>
+      </c>
+      <c r="N41" s="1">
+        <v>2.44</v>
+      </c>
+      <c r="O41">
+        <v>1</v>
+      </c>
+      <c r="Z41" t="s">
+        <v>104</v>
+      </c>
+    </row>
+    <row r="42" spans="1:26">
+      <c r="A42" t="s">
+        <v>107</v>
+      </c>
+      <c r="B42" s="1">
+        <v>7981.0</v>
+      </c>
+      <c r="C42" s="1">
+        <v>99.6</v>
+      </c>
+      <c r="D42" s="1">
+        <v>101.3657812304</v>
+      </c>
+      <c r="E42" t="s">
+        <v>8</v>
+      </c>
+      <c r="F42">
+        <v>1.0</v>
+      </c>
+      <c r="G42" s="1">
+        <v>809000.3</v>
+      </c>
+      <c r="H42" s="1">
+        <v>-14092.7</v>
+      </c>
+      <c r="I42" s="1">
+        <v>-1.7419894652697</v>
+      </c>
+      <c r="J42">
+        <v>0.0</v>
+      </c>
+      <c r="K42">
+        <v>0.0</v>
+      </c>
+      <c r="L42" s="1">
+        <v>794907.6</v>
+      </c>
+      <c r="M42" s="1">
+        <v>794907.6</v>
+      </c>
+      <c r="N42" s="1">
+        <v>0.75</v>
+      </c>
+      <c r="O42">
+        <v>1</v>
+      </c>
+      <c r="Z42" t="s">
+        <v>106</v>
+      </c>
+    </row>
+    <row r="43" spans="1:26">
+      <c r="A43" t="s">
+        <v>109</v>
+      </c>
+      <c r="B43" s="1">
+        <v>50427.0</v>
+      </c>
+      <c r="C43" s="1">
+        <v>4.466</v>
+      </c>
+      <c r="D43" s="1">
+        <v>3.4211569199</v>
+      </c>
+      <c r="E43" t="s">
+        <v>8</v>
+      </c>
+      <c r="F43">
+        <v>1.0</v>
+      </c>
+      <c r="G43" s="1">
+        <v>172518.68</v>
+      </c>
+      <c r="H43" s="1">
+        <v>52688.3</v>
+      </c>
+      <c r="I43" s="1">
+        <v>30.54063478807</v>
+      </c>
+      <c r="J43">
+        <v>0.0</v>
+      </c>
+      <c r="K43">
+        <v>0.0</v>
+      </c>
+      <c r="L43" s="1">
+        <v>225206.98</v>
+      </c>
+      <c r="M43" s="1">
+        <v>225206.98</v>
+      </c>
+      <c r="N43" s="1">
+        <v>0.21</v>
+      </c>
+      <c r="O43">
+        <v>1</v>
+      </c>
+      <c r="Z43" t="s">
+        <v>108</v>
+      </c>
+    </row>
+    <row r="44" spans="1:26">
+      <c r="A44" t="s">
+        <v>111</v>
+      </c>
+      <c r="B44" s="1">
+        <v>13281.0</v>
+      </c>
+      <c r="C44" s="1">
+        <v>172.86</v>
+      </c>
+      <c r="D44" s="1">
+        <v>140.5074896469</v>
+      </c>
+      <c r="E44" t="s">
+        <v>8</v>
+      </c>
+      <c r="F44">
+        <v>1.0</v>
+      </c>
+      <c r="G44" s="1">
+        <v>1866079.97</v>
+      </c>
+      <c r="H44" s="1">
+        <v>429673.69</v>
+      </c>
+      <c r="I44" s="1">
+        <v>23.025470339302</v>
+      </c>
+      <c r="J44">
+        <v>0.0</v>
+      </c>
+      <c r="K44">
+        <v>0.0</v>
+      </c>
+      <c r="L44" s="1">
+        <v>2295753.66</v>
+      </c>
+      <c r="M44" s="1">
+        <v>2295753.66</v>
+      </c>
+      <c r="N44" s="1">
+        <v>2.18</v>
+      </c>
+      <c r="O44">
+        <v>1</v>
+      </c>
+      <c r="Z44" t="s">
+        <v>110</v>
+      </c>
+    </row>
+    <row r="45" spans="1:26">
+      <c r="A45" t="s">
+        <v>113</v>
+      </c>
+      <c r="B45" s="1">
+        <v>6312.0</v>
+      </c>
+      <c r="C45" s="1">
+        <v>144.95</v>
+      </c>
+      <c r="D45" s="1">
+        <v>107.1393647022</v>
+      </c>
+      <c r="E45" t="s">
+        <v>8</v>
+      </c>
+      <c r="F45">
+        <v>1.0</v>
+      </c>
+      <c r="G45" s="1">
+        <v>676263.67</v>
+      </c>
+      <c r="H45" s="1">
+        <v>238660.73</v>
+      </c>
+      <c r="I45" s="1">
+        <v>35.291076629919</v>
+      </c>
+      <c r="J45">
+        <v>0.0</v>
+      </c>
+      <c r="K45">
+        <v>0.0</v>
+      </c>
+      <c r="L45" s="1">
+        <v>914924.4</v>
+      </c>
+      <c r="M45" s="1">
+        <v>914924.4</v>
+      </c>
+      <c r="N45" s="1">
+        <v>0.87</v>
+      </c>
+      <c r="O45">
+        <v>1</v>
+      </c>
+      <c r="Z45" t="s">
+        <v>112</v>
+      </c>
+    </row>
+    <row r="46" spans="1:26">
+      <c r="A46" t="s">
+        <v>115</v>
+      </c>
+      <c r="B46" s="1">
+        <v>4812.0</v>
+      </c>
+      <c r="C46" s="1">
+        <v>388.0</v>
+      </c>
+      <c r="D46" s="1">
+        <v>381.6799002494</v>
+      </c>
+      <c r="E46" t="s">
+        <v>8</v>
+      </c>
+      <c r="F46">
+        <v>1.0</v>
+      </c>
+      <c r="G46" s="1">
+        <v>1836643.68</v>
+      </c>
+      <c r="H46" s="1">
+        <v>30412.32</v>
+      </c>
+      <c r="I46" s="1">
+        <v>1.6558639180355</v>
+      </c>
+      <c r="J46">
+        <v>0.0</v>
+      </c>
+      <c r="K46">
+        <v>0.0</v>
+      </c>
+      <c r="L46" s="1">
+        <v>1867056.0</v>
+      </c>
+      <c r="M46" s="1">
+        <v>1867056.0</v>
+      </c>
+      <c r="N46" s="1">
+        <v>1.77</v>
+      </c>
+      <c r="O46">
+        <v>1</v>
+      </c>
+      <c r="Z46" t="s">
+        <v>114</v>
+      </c>
+    </row>
+    <row r="47" spans="1:26">
+      <c r="A47" t="s">
+        <v>117</v>
+      </c>
+      <c r="B47" s="1">
+        <v>4544.0</v>
+      </c>
+      <c r="C47" s="1">
+        <v>495.75</v>
+      </c>
+      <c r="D47" s="1">
+        <v>594.5397953345</v>
+      </c>
+      <c r="E47" t="s">
+        <v>8</v>
+      </c>
+      <c r="F47">
+        <v>1.0</v>
+      </c>
+      <c r="G47" s="1">
+        <v>2701588.83</v>
+      </c>
+      <c r="H47" s="1">
+        <v>-448900.83</v>
+      </c>
+      <c r="I47" s="1">
+        <v>-16.616178783949</v>
+      </c>
+      <c r="J47">
+        <v>0.0</v>
+      </c>
+      <c r="K47">
+        <v>0.0</v>
+      </c>
+      <c r="L47" s="1">
+        <v>2252688.0</v>
+      </c>
+      <c r="M47" s="1">
+        <v>2252688.0</v>
+      </c>
+      <c r="N47" s="1">
+        <v>2.14</v>
+      </c>
+      <c r="O47">
+        <v>1</v>
+      </c>
+      <c r="Z47" t="s">
+        <v>116</v>
+      </c>
+    </row>
+    <row r="48" spans="1:26">
+      <c r="A48" t="s">
+        <v>119</v>
+      </c>
+      <c r="B48" s="1">
+        <v>66001.0</v>
+      </c>
+      <c r="C48" s="1">
+        <v>14.46</v>
+      </c>
+      <c r="D48" s="1">
+        <v>12.100836351</v>
+      </c>
+      <c r="E48" t="s">
+        <v>8</v>
+      </c>
+      <c r="F48">
+        <v>1.0</v>
+      </c>
+      <c r="G48" s="1">
+        <v>798667.3</v>
+      </c>
+      <c r="H48" s="1">
+        <v>155707.16</v>
+      </c>
+      <c r="I48" s="1">
+        <v>19.495872686912</v>
+      </c>
+      <c r="J48">
+        <v>0.0</v>
+      </c>
+      <c r="K48">
+        <v>0.0</v>
+      </c>
+      <c r="L48" s="1">
+        <v>954374.46</v>
+      </c>
+      <c r="M48" s="1">
+        <v>954374.46</v>
+      </c>
+      <c r="N48" s="1">
+        <v>0.91</v>
+      </c>
+      <c r="O48">
+        <v>1</v>
+      </c>
+      <c r="Z48" t="s">
+        <v>118</v>
+      </c>
+    </row>
+    <row r="49" spans="1:26">
+      <c r="A49" t="s">
+        <v>121</v>
+      </c>
+      <c r="B49" s="1">
+        <v>18961.0</v>
+      </c>
+      <c r="C49" s="1">
+        <v>51.32</v>
+      </c>
+      <c r="D49" s="1">
+        <v>52.1515610991</v>
+      </c>
+      <c r="E49" t="s">
+        <v>8</v>
+      </c>
+      <c r="F49">
+        <v>1.0</v>
+      </c>
+      <c r="G49" s="1">
+        <v>988845.75</v>
+      </c>
+      <c r="H49" s="1">
+        <v>-15767.23</v>
+      </c>
+      <c r="I49" s="1">
+        <v>-1.5945085469599</v>
+      </c>
+      <c r="J49">
+        <v>0.0</v>
+      </c>
+      <c r="K49">
+        <v>0.0</v>
+      </c>
+      <c r="L49" s="1">
+        <v>973078.52</v>
+      </c>
+      <c r="M49" s="1">
+        <v>973078.52</v>
+      </c>
+      <c r="N49" s="1">
+        <v>0.92</v>
+      </c>
+      <c r="O49">
+        <v>1</v>
+      </c>
+      <c r="Z49" t="s">
+        <v>120</v>
+      </c>
+    </row>
+    <row r="50" spans="1:26">
+      <c r="A50" t="s">
+        <v>123</v>
+      </c>
+      <c r="B50" s="1">
+        <v>878.0</v>
+      </c>
+      <c r="C50" s="1">
+        <v>477.7</v>
+      </c>
+      <c r="D50" s="1">
+        <v>259.5076879271</v>
+      </c>
+      <c r="E50" t="s">
+        <v>8</v>
+      </c>
+      <c r="F50">
+        <v>1.0</v>
+      </c>
+      <c r="G50" s="1">
+        <v>227847.75</v>
+      </c>
+      <c r="H50" s="1">
+        <v>191572.85</v>
+      </c>
+      <c r="I50" s="1">
+        <v>84.07932490007</v>
+      </c>
+      <c r="J50">
+        <v>0.0</v>
+      </c>
+      <c r="K50">
+        <v>0.0</v>
+      </c>
+      <c r="L50" s="1">
+        <v>419420.6</v>
+      </c>
+      <c r="M50" s="1">
+        <v>419420.6</v>
+      </c>
+      <c r="N50" s="1">
         <v>0.4</v>
       </c>
-      <c r="P8">
-[...496 lines deleted...]
-      <c r="O18" s="1">
+      <c r="O50">
+        <v>1</v>
+      </c>
+      <c r="Z50" t="s">
+        <v>122</v>
+      </c>
+    </row>
+    <row r="51" spans="1:26">
+      <c r="A51" t="s">
+        <v>125</v>
+      </c>
+      <c r="B51" s="1">
+        <v>95966.0</v>
+      </c>
+      <c r="C51" s="1">
+        <v>11.39</v>
+      </c>
+      <c r="D51" s="1">
+        <v>6.4436367047</v>
+      </c>
+      <c r="E51" t="s">
+        <v>8</v>
+      </c>
+      <c r="F51">
+        <v>1.0</v>
+      </c>
+      <c r="G51" s="1">
+        <v>618370.04</v>
+      </c>
+      <c r="H51" s="1">
+        <v>474682.7</v>
+      </c>
+      <c r="I51" s="1">
+        <v>76.763534662837</v>
+      </c>
+      <c r="J51">
+        <v>0.0</v>
+      </c>
+      <c r="K51">
+        <v>0.0</v>
+      </c>
+      <c r="L51" s="1">
+        <v>1093052.74</v>
+      </c>
+      <c r="M51" s="1">
+        <v>1093052.74</v>
+      </c>
+      <c r="N51" s="1">
+        <v>1.04</v>
+      </c>
+      <c r="O51">
+        <v>1</v>
+      </c>
+      <c r="Z51" t="s">
+        <v>124</v>
+      </c>
+    </row>
+    <row r="52" spans="1:26">
+      <c r="A52" t="s">
+        <v>127</v>
+      </c>
+      <c r="B52" s="1">
+        <v>9.0</v>
+      </c>
+      <c r="C52" s="1">
+        <v>4812.52</v>
+      </c>
+      <c r="D52" s="1">
+        <v>4810.7611111111</v>
+      </c>
+      <c r="E52" t="s">
+        <v>8</v>
+      </c>
+      <c r="F52">
+        <v>1.0</v>
+      </c>
+      <c r="G52" s="1">
+        <v>43296.85</v>
+      </c>
+      <c r="H52" s="1">
+        <v>15.83</v>
+      </c>
+      <c r="I52" s="1">
+        <v>0.03656155124449</v>
+      </c>
+      <c r="J52">
+        <v>0.0</v>
+      </c>
+      <c r="K52">
+        <v>0.0</v>
+      </c>
+      <c r="L52" s="1">
+        <v>43312.68</v>
+      </c>
+      <c r="M52" s="1">
+        <v>43312.68</v>
+      </c>
+      <c r="N52" s="1">
+        <v>0.04</v>
+      </c>
+      <c r="O52">
+        <v>1</v>
+      </c>
+      <c r="Z52" t="s">
+        <v>126</v>
+      </c>
+    </row>
+    <row r="53" spans="1:26">
+      <c r="A53" t="s">
+        <v>129</v>
+      </c>
+      <c r="B53" s="1">
+        <v>18249.0</v>
+      </c>
+      <c r="C53" s="1">
+        <v>37.475</v>
+      </c>
+      <c r="D53" s="1">
+        <v>37.5853827607</v>
+      </c>
+      <c r="E53" t="s">
+        <v>8</v>
+      </c>
+      <c r="F53">
+        <v>1.0</v>
+      </c>
+      <c r="G53" s="1">
+        <v>685895.65</v>
+      </c>
+      <c r="H53" s="1">
+        <v>-2014.37</v>
+      </c>
+      <c r="I53" s="1">
+        <v>-0.29368461514518</v>
+      </c>
+      <c r="J53">
+        <v>0.0</v>
+      </c>
+      <c r="K53">
+        <v>0.0</v>
+      </c>
+      <c r="L53" s="1">
+        <v>683881.28</v>
+      </c>
+      <c r="M53" s="1">
+        <v>683881.28</v>
+      </c>
+      <c r="N53" s="1">
+        <v>0.65</v>
+      </c>
+      <c r="O53">
+        <v>1</v>
+      </c>
+      <c r="Z53" t="s">
+        <v>128</v>
+      </c>
+    </row>
+    <row r="54" spans="1:26">
+      <c r="A54" t="s">
+        <v>131</v>
+      </c>
+      <c r="B54" s="1">
+        <v>4367.0</v>
+      </c>
+      <c r="C54" s="1">
+        <v>142.85</v>
+      </c>
+      <c r="D54" s="1">
+        <v>47.8789420655</v>
+      </c>
+      <c r="E54" t="s">
+        <v>8</v>
+      </c>
+      <c r="F54">
+        <v>1.0</v>
+      </c>
+      <c r="G54" s="1">
+        <v>209087.34</v>
+      </c>
+      <c r="H54" s="1">
+        <v>414738.61</v>
+      </c>
+      <c r="I54" s="1">
+        <v>198.35663412237</v>
+      </c>
+      <c r="J54">
+        <v>0.0</v>
+      </c>
+      <c r="K54">
+        <v>0.0</v>
+      </c>
+      <c r="L54" s="1">
+        <v>623825.95</v>
+      </c>
+      <c r="M54" s="1">
+        <v>623825.95</v>
+      </c>
+      <c r="N54" s="1">
+        <v>0.59</v>
+      </c>
+      <c r="O54">
+        <v>1</v>
+      </c>
+      <c r="Z54" t="s">
+        <v>130</v>
+      </c>
+    </row>
+    <row r="55" spans="1:26">
+      <c r="A55" t="s">
+        <v>133</v>
+      </c>
+      <c r="B55" s="1">
+        <v>8355.0</v>
+      </c>
+      <c r="C55" s="1">
+        <v>86.62</v>
+      </c>
+      <c r="D55" s="1">
+        <v>84.5240191502</v>
+      </c>
+      <c r="E55" t="s">
+        <v>8</v>
+      </c>
+      <c r="F55">
+        <v>1.0</v>
+      </c>
+      <c r="G55" s="1">
+        <v>706198.18</v>
+      </c>
+      <c r="H55" s="1">
+        <v>17511.92</v>
+      </c>
+      <c r="I55" s="1">
+        <v>2.4797458413161</v>
+      </c>
+      <c r="J55">
+        <v>0.0</v>
+      </c>
+      <c r="K55">
+        <v>0.0</v>
+      </c>
+      <c r="L55" s="1">
+        <v>723710.1</v>
+      </c>
+      <c r="M55" s="1">
+        <v>723710.1</v>
+      </c>
+      <c r="N55" s="1">
+        <v>0.69</v>
+      </c>
+      <c r="O55">
+        <v>1</v>
+      </c>
+      <c r="Z55" t="s">
+        <v>132</v>
+      </c>
+    </row>
+    <row r="56" spans="1:26">
+      <c r="A56" t="s">
+        <v>135</v>
+      </c>
+      <c r="B56" s="1">
+        <v>12294.0</v>
+      </c>
+      <c r="C56" s="1">
+        <v>26.07</v>
+      </c>
+      <c r="D56" s="1">
+        <v>36.0549479421</v>
+      </c>
+      <c r="E56" t="s">
+        <v>8</v>
+      </c>
+      <c r="F56">
+        <v>1.0</v>
+      </c>
+      <c r="G56" s="1">
+        <v>443259.53</v>
+      </c>
+      <c r="H56" s="1">
+        <v>-122754.95</v>
+      </c>
+      <c r="I56" s="1">
+        <v>-27.693696737891</v>
+      </c>
+      <c r="J56">
+        <v>0.0</v>
+      </c>
+      <c r="K56">
+        <v>0.0</v>
+      </c>
+      <c r="L56" s="1">
+        <v>320504.58</v>
+      </c>
+      <c r="M56" s="1">
+        <v>320504.58</v>
+      </c>
+      <c r="N56" s="1">
+        <v>0.3</v>
+      </c>
+      <c r="O56">
+        <v>1</v>
+      </c>
+      <c r="Z56" t="s">
+        <v>134</v>
+      </c>
+    </row>
+    <row r="57" spans="1:26">
+      <c r="A57" t="s">
+        <v>137</v>
+      </c>
+      <c r="B57" s="1">
+        <v>12436.0</v>
+      </c>
+      <c r="C57" s="1">
+        <v>42.21</v>
+      </c>
+      <c r="D57" s="1">
+        <v>48.7455242843</v>
+      </c>
+      <c r="E57" t="s">
+        <v>8</v>
+      </c>
+      <c r="F57">
+        <v>1.0</v>
+      </c>
+      <c r="G57" s="1">
+        <v>606199.34</v>
+      </c>
+      <c r="H57" s="1">
+        <v>-81275.78</v>
+      </c>
+      <c r="I57" s="1">
+        <v>-13.40743459074</v>
+      </c>
+      <c r="J57">
+        <v>0.0</v>
+      </c>
+      <c r="K57">
+        <v>0.0</v>
+      </c>
+      <c r="L57" s="1">
+        <v>524923.56</v>
+      </c>
+      <c r="M57" s="1">
+        <v>524923.56</v>
+      </c>
+      <c r="N57" s="1">
+        <v>0.5</v>
+      </c>
+      <c r="O57">
+        <v>1</v>
+      </c>
+      <c r="Z57" t="s">
+        <v>136</v>
+      </c>
+    </row>
+    <row r="58" spans="1:26">
+      <c r="A58" t="s">
+        <v>139</v>
+      </c>
+      <c r="B58" s="1">
+        <v>5480.0</v>
+      </c>
+      <c r="C58" s="1">
+        <v>332.7</v>
+      </c>
+      <c r="D58" s="1">
+        <v>272.8765474453</v>
+      </c>
+      <c r="E58" t="s">
+        <v>8</v>
+      </c>
+      <c r="F58">
+        <v>1.0</v>
+      </c>
+      <c r="G58" s="1">
+        <v>1495363.48</v>
+      </c>
+      <c r="H58" s="1">
+        <v>327832.52</v>
+      </c>
+      <c r="I58" s="1">
+        <v>21.923266442216</v>
+      </c>
+      <c r="J58">
+        <v>0.0</v>
+      </c>
+      <c r="K58">
+        <v>0.0</v>
+      </c>
+      <c r="L58" s="1">
+        <v>1823196.0</v>
+      </c>
+      <c r="M58" s="1">
+        <v>1823196.0</v>
+      </c>
+      <c r="N58" s="1">
+        <v>1.73</v>
+      </c>
+      <c r="O58">
+        <v>1</v>
+      </c>
+      <c r="Z58" t="s">
+        <v>138</v>
+      </c>
+    </row>
+    <row r="59" spans="1:26">
+      <c r="A59" t="s">
+        <v>141</v>
+      </c>
+      <c r="B59" s="1">
+        <v>65750.0</v>
+      </c>
+      <c r="C59" s="1">
+        <v>4.174</v>
+      </c>
+      <c r="D59" s="1">
+        <v>2.6885145247</v>
+      </c>
+      <c r="E59" t="s">
+        <v>8</v>
+      </c>
+      <c r="F59">
+        <v>1.0</v>
+      </c>
+      <c r="G59" s="1">
+        <v>176769.83</v>
+      </c>
+      <c r="H59" s="1">
+        <v>97670.67</v>
+      </c>
+      <c r="I59" s="1">
+        <v>55.253020269353</v>
+      </c>
+      <c r="J59">
+        <v>0.0</v>
+      </c>
+      <c r="K59">
+        <v>0.0</v>
+      </c>
+      <c r="L59" s="1">
+        <v>274440.5</v>
+      </c>
+      <c r="M59" s="1">
+        <v>274440.5</v>
+      </c>
+      <c r="N59" s="1">
+        <v>0.26</v>
+      </c>
+      <c r="O59">
+        <v>1</v>
+      </c>
+      <c r="Z59" t="s">
+        <v>140</v>
+      </c>
+    </row>
+    <row r="60" spans="1:26">
+      <c r="A60" t="s">
+        <v>143</v>
+      </c>
+      <c r="B60" s="1">
+        <v>22174.0</v>
+      </c>
+      <c r="C60" s="1">
+        <v>75.07</v>
+      </c>
+      <c r="D60" s="1">
+        <v>88.9366523857</v>
+      </c>
+      <c r="E60" t="s">
+        <v>8</v>
+      </c>
+      <c r="F60">
+        <v>1.0</v>
+      </c>
+      <c r="G60" s="1">
+        <v>1972081.33</v>
+      </c>
+      <c r="H60" s="1">
+        <v>-307479.15</v>
+      </c>
+      <c r="I60" s="1">
+        <v>-15.591605950653</v>
+      </c>
+      <c r="J60">
+        <v>0.0</v>
+      </c>
+      <c r="K60">
+        <v>0.0</v>
+      </c>
+      <c r="L60" s="1">
+        <v>1664602.18</v>
+      </c>
+      <c r="M60" s="1">
+        <v>1664602.18</v>
+      </c>
+      <c r="N60" s="1">
+        <v>1.58</v>
+      </c>
+      <c r="O60">
+        <v>1</v>
+      </c>
+      <c r="Z60" t="s">
+        <v>142</v>
+      </c>
+    </row>
+    <row r="61" spans="1:26">
+      <c r="A61" t="s">
+        <v>145</v>
+      </c>
+      <c r="B61" s="1">
+        <v>18951.0</v>
+      </c>
+      <c r="C61" s="1">
+        <v>135.14</v>
+      </c>
+      <c r="D61" s="1">
+        <v>185.4622832568</v>
+      </c>
+      <c r="E61" t="s">
+        <v>8</v>
+      </c>
+      <c r="F61">
+        <v>1.0</v>
+      </c>
+      <c r="G61" s="1">
+        <v>3514695.73</v>
+      </c>
+      <c r="H61" s="1">
+        <v>-953657.59</v>
+      </c>
+      <c r="I61" s="1">
+        <v>-27.133432400989</v>
+      </c>
+      <c r="J61">
+        <v>0.0</v>
+      </c>
+      <c r="K61">
+        <v>0.0</v>
+      </c>
+      <c r="L61" s="1">
+        <v>2561038.14</v>
+      </c>
+      <c r="M61" s="1">
+        <v>2561038.14</v>
+      </c>
+      <c r="N61" s="1">
+        <v>2.43</v>
+      </c>
+      <c r="O61">
+        <v>1</v>
+      </c>
+      <c r="Z61" t="s">
+        <v>144</v>
+      </c>
+    </row>
+    <row r="62" spans="1:26">
+      <c r="A62" t="s">
+        <v>147</v>
+      </c>
+      <c r="B62" s="1">
+        <v>11327.0</v>
+      </c>
+      <c r="C62" s="1">
+        <v>276.05</v>
+      </c>
+      <c r="D62" s="1">
+        <v>168.6763750331</v>
+      </c>
+      <c r="E62" t="s">
+        <v>8</v>
+      </c>
+      <c r="F62">
+        <v>1.0</v>
+      </c>
+      <c r="G62" s="1">
+        <v>1910597.3</v>
+      </c>
+      <c r="H62" s="1">
+        <v>1216221.05</v>
+      </c>
+      <c r="I62" s="1">
+        <v>63.65658791625</v>
+      </c>
+      <c r="J62">
+        <v>0.0</v>
+      </c>
+      <c r="K62">
+        <v>0.0</v>
+      </c>
+      <c r="L62" s="1">
+        <v>3126818.35</v>
+      </c>
+      <c r="M62" s="1">
+        <v>3126818.35</v>
+      </c>
+      <c r="N62" s="1">
+        <v>2.97</v>
+      </c>
+      <c r="O62">
+        <v>1</v>
+      </c>
+      <c r="Z62" t="s">
+        <v>146</v>
+      </c>
+    </row>
+    <row r="63" spans="1:26">
+      <c r="A63" t="s">
+        <v>149</v>
+      </c>
+      <c r="B63" s="1">
+        <v>5315.0</v>
+      </c>
+      <c r="C63" s="1">
+        <v>46.0</v>
+      </c>
+      <c r="D63" s="1">
+        <v>96.6828240828</v>
+      </c>
+      <c r="E63" t="s">
+        <v>8</v>
+      </c>
+      <c r="F63">
+        <v>1.0</v>
+      </c>
+      <c r="G63" s="1">
+        <v>513869.21</v>
+      </c>
+      <c r="H63" s="1">
+        <v>-269379.21</v>
+      </c>
+      <c r="I63" s="1">
+        <v>-52.421745603322</v>
+      </c>
+      <c r="J63">
+        <v>0.0</v>
+      </c>
+      <c r="K63">
+        <v>0.0</v>
+      </c>
+      <c r="L63" s="1">
+        <v>244490.0</v>
+      </c>
+      <c r="M63" s="1">
+        <v>244490.0</v>
+      </c>
+      <c r="N63" s="1">
+        <v>0.23</v>
+      </c>
+      <c r="O63">
+        <v>1</v>
+      </c>
+      <c r="Z63" t="s">
+        <v>148</v>
+      </c>
+    </row>
+    <row r="64" spans="1:26">
+      <c r="A64" t="s">
+        <v>151</v>
+      </c>
+      <c r="B64" s="1">
+        <v>11698.0</v>
+      </c>
+      <c r="C64" s="1">
+        <v>153.92</v>
+      </c>
+      <c r="D64" s="1">
+        <v>123.6941819114</v>
+      </c>
+      <c r="E64" t="s">
+        <v>8</v>
+      </c>
+      <c r="F64">
+        <v>1.0</v>
+      </c>
+      <c r="G64" s="1">
+        <v>1446974.54</v>
+      </c>
+      <c r="H64" s="1">
+        <v>353581.62</v>
+      </c>
+      <c r="I64" s="1">
+        <v>24.435925458647</v>
+      </c>
+      <c r="J64">
+        <v>0.0</v>
+      </c>
+      <c r="K64">
+        <v>0.0</v>
+      </c>
+      <c r="L64" s="1">
+        <v>1800556.16</v>
+      </c>
+      <c r="M64" s="1">
+        <v>1800556.16</v>
+      </c>
+      <c r="N64" s="1">
+        <v>1.71</v>
+      </c>
+      <c r="O64">
+        <v>1</v>
+      </c>
+      <c r="Z64" t="s">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="65" spans="1:26">
+      <c r="A65" t="s">
+        <v>153</v>
+      </c>
+      <c r="B65" s="1">
+        <v>18160.0</v>
+      </c>
+      <c r="C65" s="1">
+        <v>34.22</v>
+      </c>
+      <c r="D65" s="1">
+        <v>52.2208827093</v>
+      </c>
+      <c r="E65" t="s">
+        <v>8</v>
+      </c>
+      <c r="F65">
+        <v>1.0</v>
+      </c>
+      <c r="G65" s="1">
+        <v>948331.23</v>
+      </c>
+      <c r="H65" s="1">
+        <v>-326896.03</v>
+      </c>
+      <c r="I65" s="1">
+        <v>-34.470659581674</v>
+      </c>
+      <c r="J65">
+        <v>0.0</v>
+      </c>
+      <c r="K65">
+        <v>0.0</v>
+      </c>
+      <c r="L65" s="1">
+        <v>621435.2</v>
+      </c>
+      <c r="M65" s="1">
+        <v>621435.2</v>
+      </c>
+      <c r="N65" s="1">
+        <v>0.59</v>
+      </c>
+      <c r="O65">
+        <v>1</v>
+      </c>
+      <c r="Z65" t="s">
+        <v>152</v>
+      </c>
+    </row>
+    <row r="66" spans="1:26">
+      <c r="A66" t="s">
+        <v>155</v>
+      </c>
+      <c r="B66" s="1">
+        <v>10831.0</v>
+      </c>
+      <c r="C66" s="1">
+        <v>267.5</v>
+      </c>
+      <c r="D66" s="1">
+        <v>202.4109398947</v>
+      </c>
+      <c r="E66" t="s">
+        <v>8</v>
+      </c>
+      <c r="F66">
+        <v>1.0</v>
+      </c>
+      <c r="G66" s="1">
+        <v>2192312.89</v>
+      </c>
+      <c r="H66" s="1">
+        <v>704979.61</v>
+      </c>
+      <c r="I66" s="1">
+        <v>32.156888426633</v>
+      </c>
+      <c r="J66">
+        <v>0.0</v>
+      </c>
+      <c r="K66">
+        <v>0.0</v>
+      </c>
+      <c r="L66" s="1">
+        <v>2897292.5</v>
+      </c>
+      <c r="M66" s="1">
+        <v>2897292.5</v>
+      </c>
+      <c r="N66" s="1">
+        <v>2.75</v>
+      </c>
+      <c r="O66">
+        <v>1</v>
+      </c>
+      <c r="Z66" t="s">
+        <v>154</v>
+      </c>
+    </row>
+    <row r="67" spans="1:26">
+      <c r="A67" t="s">
+        <v>157</v>
+      </c>
+      <c r="B67" s="1">
+        <v>24874.0</v>
+      </c>
+      <c r="C67" s="1">
+        <v>76.78</v>
+      </c>
+      <c r="D67" s="1">
+        <v>36.7709335049</v>
+      </c>
+      <c r="E67" t="s">
+        <v>8</v>
+      </c>
+      <c r="F67">
+        <v>1.0</v>
+      </c>
+      <c r="G67" s="1">
+        <v>914640.2</v>
+      </c>
+      <c r="H67" s="1">
+        <v>995185.52</v>
+      </c>
+      <c r="I67" s="1">
+        <v>108.8062300345</v>
+      </c>
+      <c r="J67">
+        <v>0.0</v>
+      </c>
+      <c r="K67">
+        <v>0.0</v>
+      </c>
+      <c r="L67" s="1">
+        <v>1909825.72</v>
+      </c>
+      <c r="M67" s="1">
+        <v>1909825.72</v>
+      </c>
+      <c r="N67" s="1">
+        <v>1.81</v>
+      </c>
+      <c r="O67">
+        <v>1</v>
+      </c>
+      <c r="Z67" t="s">
+        <v>156</v>
+      </c>
+    </row>
+    <row r="68" spans="1:26">
+      <c r="A68" t="s">
+        <v>159</v>
+      </c>
+      <c r="B68" s="1">
+        <v>13204.0</v>
+      </c>
+      <c r="C68" s="1">
+        <v>51.2</v>
+      </c>
+      <c r="D68" s="1">
+        <v>47.9701810058</v>
+      </c>
+      <c r="E68" t="s">
+        <v>8</v>
+      </c>
+      <c r="F68">
+        <v>1.0</v>
+      </c>
+      <c r="G68" s="1">
+        <v>633398.27</v>
+      </c>
+      <c r="H68" s="1">
+        <v>42646.53</v>
+      </c>
+      <c r="I68" s="1">
+        <v>6.7329722892991</v>
+      </c>
+      <c r="J68">
+        <v>0.0</v>
+      </c>
+      <c r="K68">
+        <v>0.0</v>
+      </c>
+      <c r="L68" s="1">
+        <v>676044.8</v>
+      </c>
+      <c r="M68" s="1">
+        <v>676044.8</v>
+      </c>
+      <c r="N68" s="1">
+        <v>0.64</v>
+      </c>
+      <c r="O68">
+        <v>1</v>
+      </c>
+      <c r="Z68" t="s">
+        <v>158</v>
+      </c>
+    </row>
+    <row r="69" spans="1:26">
+      <c r="A69" t="s">
+        <v>161</v>
+      </c>
+      <c r="B69" s="1">
+        <v>19447.0</v>
+      </c>
+      <c r="C69" s="1">
+        <v>62.58</v>
+      </c>
+      <c r="D69" s="1">
+        <v>31.557628426</v>
+      </c>
+      <c r="E69" t="s">
+        <v>8</v>
+      </c>
+      <c r="F69">
+        <v>1.0</v>
+      </c>
+      <c r="G69" s="1">
+        <v>613701.2</v>
+      </c>
+      <c r="H69" s="1">
+        <v>603292.06</v>
+      </c>
+      <c r="I69" s="1">
+        <v>98.303874915024</v>
+      </c>
+      <c r="J69">
+        <v>0.0</v>
+      </c>
+      <c r="K69">
+        <v>0.0</v>
+      </c>
+      <c r="L69" s="1">
+        <v>1216993.26</v>
+      </c>
+      <c r="M69" s="1">
+        <v>1216993.26</v>
+      </c>
+      <c r="N69" s="1">
+        <v>1.16</v>
+      </c>
+      <c r="O69">
+        <v>1</v>
+      </c>
+      <c r="Z69" t="s">
+        <v>160</v>
+      </c>
+    </row>
+    <row r="70" spans="1:26">
+      <c r="A70" t="s">
+        <v>163</v>
+      </c>
+      <c r="B70" s="1">
+        <v>39143.0</v>
+      </c>
+      <c r="C70" s="1">
+        <v>33.04</v>
+      </c>
+      <c r="D70" s="1">
+        <v>33.36487188</v>
+      </c>
+      <c r="E70" t="s">
+        <v>8</v>
+      </c>
+      <c r="F70">
+        <v>1.0</v>
+      </c>
+      <c r="G70" s="1">
+        <v>1306001.18</v>
+      </c>
+      <c r="H70" s="1">
+        <v>-12716.46</v>
+      </c>
+      <c r="I70" s="1">
+        <v>-0.97369437292545</v>
+      </c>
+      <c r="J70">
+        <v>0.0</v>
+      </c>
+      <c r="K70">
+        <v>0.0</v>
+      </c>
+      <c r="L70" s="1">
+        <v>1293284.72</v>
+      </c>
+      <c r="M70" s="1">
+        <v>1293284.72</v>
+      </c>
+      <c r="N70" s="1">
+        <v>1.23</v>
+      </c>
+      <c r="O70">
+        <v>1</v>
+      </c>
+      <c r="Z70" t="s">
+        <v>162</v>
+      </c>
+    </row>
+    <row r="71" spans="1:26">
+      <c r="A71" t="s">
+        <v>165</v>
+      </c>
+      <c r="B71" s="1">
+        <v>3025.0</v>
+      </c>
+      <c r="C71" s="1">
+        <v>216.5</v>
+      </c>
+      <c r="D71" s="1">
+        <v>234.6706016529</v>
+      </c>
+      <c r="E71" t="s">
+        <v>8</v>
+      </c>
+      <c r="F71">
+        <v>1.0</v>
+      </c>
+      <c r="G71" s="1">
+        <v>709878.57</v>
+      </c>
+      <c r="H71" s="1">
+        <v>-54966.07</v>
+      </c>
+      <c r="I71" s="1">
+        <v>-7.7430242752644</v>
+      </c>
+      <c r="J71">
+        <v>0.0</v>
+      </c>
+      <c r="K71">
+        <v>0.0</v>
+      </c>
+      <c r="L71" s="1">
+        <v>654912.5</v>
+      </c>
+      <c r="M71" s="1">
+        <v>654912.5</v>
+      </c>
+      <c r="N71" s="1">
+        <v>0.62</v>
+      </c>
+      <c r="O71">
+        <v>1</v>
+      </c>
+      <c r="Z71" t="s">
+        <v>164</v>
+      </c>
+    </row>
+    <row r="72" spans="1:26">
+      <c r="A72" t="s">
+        <v>167</v>
+      </c>
+      <c r="B72" s="1">
+        <v>3834.0</v>
+      </c>
+      <c r="C72" s="1">
+        <v>258.5</v>
+      </c>
+      <c r="D72" s="1">
+        <v>213.9593609807</v>
+      </c>
+      <c r="E72" t="s">
+        <v>8</v>
+      </c>
+      <c r="F72">
+        <v>1.0</v>
+      </c>
+      <c r="G72" s="1">
+        <v>820320.19</v>
+      </c>
+      <c r="H72" s="1">
+        <v>170768.81</v>
+      </c>
+      <c r="I72" s="1">
+        <v>20.817335972189</v>
+      </c>
+      <c r="J72">
+        <v>0.0</v>
+      </c>
+      <c r="K72">
+        <v>0.0</v>
+      </c>
+      <c r="L72" s="1">
+        <v>991089.0</v>
+      </c>
+      <c r="M72" s="1">
+        <v>991089.0</v>
+      </c>
+      <c r="N72" s="1">
+        <v>0.94</v>
+      </c>
+      <c r="O72">
+        <v>1</v>
+      </c>
+      <c r="Z72" t="s">
+        <v>166</v>
+      </c>
+    </row>
+    <row r="73" spans="1:26">
+      <c r="A73" t="s">
+        <v>169</v>
+      </c>
+      <c r="B73" s="1">
+        <v>26743.0</v>
+      </c>
+      <c r="C73" s="1">
+        <v>77.09</v>
+      </c>
+      <c r="D73" s="1">
+        <v>69.3010189582</v>
+      </c>
+      <c r="E73" t="s">
+        <v>8</v>
+      </c>
+      <c r="F73">
+        <v>1.0</v>
+      </c>
+      <c r="G73" s="1">
+        <v>1853317.15</v>
+      </c>
+      <c r="H73" s="1">
+        <v>208300.72</v>
+      </c>
+      <c r="I73" s="1">
+        <v>11.239345624142</v>
+      </c>
+      <c r="J73">
+        <v>0.0</v>
+      </c>
+      <c r="K73">
+        <v>0.0</v>
+      </c>
+      <c r="L73" s="1">
+        <v>2061617.87</v>
+      </c>
+      <c r="M73" s="1">
+        <v>2061617.87</v>
+      </c>
+      <c r="N73" s="1">
+        <v>1.96</v>
+      </c>
+      <c r="O73">
+        <v>1</v>
+      </c>
+      <c r="Z73" t="s">
+        <v>168</v>
+      </c>
+    </row>
+    <row r="74" spans="1:26">
+      <c r="A74" t="s">
+        <v>171</v>
+      </c>
+      <c r="B74" s="1">
+        <v>6186.0</v>
+      </c>
+      <c r="C74" s="1">
+        <v>130.1</v>
+      </c>
+      <c r="D74" s="1">
+        <v>110.3394907856</v>
+      </c>
+      <c r="E74" t="s">
+        <v>8</v>
+      </c>
+      <c r="F74">
+        <v>1.0</v>
+      </c>
+      <c r="G74" s="1">
+        <v>682560.09</v>
+      </c>
+      <c r="H74" s="1">
+        <v>122238.51</v>
+      </c>
+      <c r="I74" s="1">
+        <v>17.908827631572</v>
+      </c>
+      <c r="J74">
+        <v>0.0</v>
+      </c>
+      <c r="K74">
+        <v>0.0</v>
+      </c>
+      <c r="L74" s="1">
+        <v>804798.6</v>
+      </c>
+      <c r="M74" s="1">
+        <v>804798.6</v>
+      </c>
+      <c r="N74" s="1">
         <v>0.76</v>
       </c>
-      <c r="P18">
-[...2754 lines deleted...]
-      <c r="A74" t="s">
+      <c r="O74">
+        <v>1</v>
+      </c>
+      <c r="Z74" t="s">
         <v>170</v>
       </c>
-      <c r="B74" t="s">
-[...2 lines deleted...]
-      <c r="C74" s="1">
+    </row>
+    <row r="75" spans="1:26">
+      <c r="A75" t="s">
+        <v>173</v>
+      </c>
+      <c r="B75" s="1">
         <v>22565.0</v>
       </c>
-      <c r="D74" s="1">
-[...2 lines deleted...]
-      <c r="E74" s="1">
+      <c r="C75" s="1">
+        <v>21.56</v>
+      </c>
+      <c r="D75" s="1">
         <v>25.9473201861</v>
       </c>
-      <c r="F74" t="s">
-[...5 lines deleted...]
-      <c r="H74" s="1">
+      <c r="E75" t="s">
+        <v>8</v>
+      </c>
+      <c r="F75">
+        <v>1.0</v>
+      </c>
+      <c r="G75" s="1">
         <v>585501.28</v>
       </c>
-      <c r="I74" s="1">
-[...25 lines deleted...]
-      <c r="A75" t="s">
+      <c r="H75" s="1">
+        <v>-98999.88</v>
+      </c>
+      <c r="I75" s="1">
+        <v>-16.908567646513</v>
+      </c>
+      <c r="J75">
+        <v>0.0</v>
+      </c>
+      <c r="K75">
+        <v>0.0</v>
+      </c>
+      <c r="L75" s="1">
+        <v>486501.4</v>
+      </c>
+      <c r="M75" s="1">
+        <v>486501.4</v>
+      </c>
+      <c r="N75" s="1">
+        <v>0.46</v>
+      </c>
+      <c r="O75">
+        <v>1</v>
+      </c>
+      <c r="Z75" t="s">
         <v>172</v>
       </c>
-      <c r="B75" t="s">
-[...2 lines deleted...]
-      <c r="C75" s="1">
+    </row>
+    <row r="76" spans="1:26">
+      <c r="A76" t="s">
+        <v>175</v>
+      </c>
+      <c r="B76" s="1">
         <v>18391.0</v>
       </c>
-      <c r="D75" s="1">
-[...2 lines deleted...]
-      <c r="E75" s="1">
+      <c r="C76" s="1">
+        <v>23.64</v>
+      </c>
+      <c r="D76" s="1">
         <v>31.9814806155</v>
       </c>
-      <c r="F75" t="s">
-[...5 lines deleted...]
-      <c r="H75" s="1">
+      <c r="E76" t="s">
+        <v>8</v>
+      </c>
+      <c r="F76">
+        <v>1.0</v>
+      </c>
+      <c r="G76" s="1">
         <v>588171.41</v>
       </c>
-      <c r="I75" s="1">
-[...25 lines deleted...]
-      <c r="A76" t="s">
+      <c r="H76" s="1">
+        <v>-153408.17</v>
+      </c>
+      <c r="I76" s="1">
+        <v>-26.082221507502</v>
+      </c>
+      <c r="J76">
+        <v>0.0</v>
+      </c>
+      <c r="K76">
+        <v>0.0</v>
+      </c>
+      <c r="L76" s="1">
+        <v>434763.24</v>
+      </c>
+      <c r="M76" s="1">
+        <v>434763.24</v>
+      </c>
+      <c r="N76" s="1">
+        <v>0.41</v>
+      </c>
+      <c r="O76">
+        <v>1</v>
+      </c>
+      <c r="Z76" t="s">
         <v>174</v>
       </c>
-      <c r="B76" t="s">
-[...45 lines deleted...]
-    <row r="77" spans="1:16">
+    </row>
+    <row r="77" spans="1:26">
       <c r="A77" t="s">
+        <v>177</v>
+      </c>
+      <c r="B77" s="1">
+        <v>75.0</v>
+      </c>
+      <c r="C77" s="1">
+        <v>6255.0</v>
+      </c>
+      <c r="D77" s="1">
+        <v>6271.0</v>
+      </c>
+      <c r="E77" t="s">
+        <v>8</v>
+      </c>
+      <c r="F77">
+        <v>1.0</v>
+      </c>
+      <c r="G77" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H77" s="1">
+        <v>-12000.0</v>
+      </c>
+      <c r="I77" s="1">
+        <v>0</v>
+      </c>
+      <c r="J77">
+        <v>0.0</v>
+      </c>
+      <c r="K77">
+        <v>0.0</v>
+      </c>
+      <c r="L77" s="1">
+        <v>-12000.0</v>
+      </c>
+      <c r="M77" s="1">
+        <v>-12000.0</v>
+      </c>
+      <c r="N77" s="1">
+        <v>-0.01</v>
+      </c>
+      <c r="O77">
+        <v>1</v>
+      </c>
+      <c r="Z77" t="s">
         <v>176</v>
-      </c>
-[...43 lines deleted...]
-        <v>1</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">