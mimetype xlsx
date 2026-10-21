--- v4 (2026-09-28)
+++ v5 (2026-10-21)
@@ -304,50 +304,56 @@
   <si>
     <t>NL0011585146</t>
   </si>
   <si>
     <t>FERRARI NV</t>
   </si>
   <si>
     <t>IT0000062072</t>
   </si>
   <si>
     <t>GENERALI</t>
   </si>
   <si>
     <t>NL0000009165</t>
   </si>
   <si>
     <t>HEINEKEN NV</t>
   </si>
   <si>
     <t>FR0000052292</t>
   </si>
   <si>
     <t>HERMES INTERNATIONAL</t>
   </si>
   <si>
+    <t>ES06445809W9</t>
+  </si>
+  <si>
+    <t>IBERDROLA S A    RIGHTS SA</t>
+  </si>
+  <si>
     <t>ES0144580Y14</t>
   </si>
   <si>
     <t>IBERDROLA SA</t>
   </si>
   <si>
     <t>ES0148396007</t>
   </si>
   <si>
     <t>INDUSTRIA DE DISENO TEXTIL SA</t>
   </si>
   <si>
     <t>DE0006231004</t>
   </si>
   <si>
     <t>INFINEON TECHNOLOGIES AG</t>
   </si>
   <si>
     <t>NL0011821202</t>
   </si>
   <si>
     <t>ING GROEP NV</t>
   </si>
   <si>
     <t>IT0000072618</t>
@@ -392,56 +398,50 @@
     <t>LVMH</t>
   </si>
   <si>
     <t>FI0009014575</t>
   </si>
   <si>
     <t>METSO CORPORATION</t>
   </si>
   <si>
     <t>IT0004965148</t>
   </si>
   <si>
     <t>MONCLER</t>
   </si>
   <si>
     <t>DE0008430026</t>
   </si>
   <si>
     <t>MUENCHENER RUECKVERSICHERUNGS-GESE</t>
   </si>
   <si>
     <t>FI0009000681</t>
   </si>
   <si>
     <t>NOKIA</t>
-  </si>
-[...4 lines deleted...]
-    <t>Ofi Invest ESG Liquidités PART C/D</t>
   </si>
   <si>
     <t>NL0013654783</t>
   </si>
   <si>
     <t>PROSUS NV CLASS N</t>
   </si>
   <si>
     <t>IT0004176001</t>
   </si>
   <si>
     <t>PRYSMIAN</t>
   </si>
   <si>
     <t>FR0000130577</t>
   </si>
   <si>
     <t>PUBLICIS GROUPE SA</t>
   </si>
   <si>
     <t>FR0000131906</t>
   </si>
   <si>
     <t>RENAULT SA</t>
   </si>
@@ -952,95 +952,95 @@
       </c>
       <c r="D1" t="s">
         <v>4</v>
       </c>
       <c r="E1" t="s">
         <v>5</v>
       </c>
       <c r="F1" t="s">
         <v>4</v>
       </c>
       <c r="G1" t="s">
         <v>5</v>
       </c>
       <c r="H1" t="s">
         <v>4</v>
       </c>
       <c r="Z1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:26">
       <c r="A2" t="s">
         <v>7</v>
       </c>
       <c r="B2" s="1">
-        <v>279247.9427</v>
+        <v>278015.4185</v>
       </c>
       <c r="C2">
-        <v>371.17</v>
+        <v>371.87</v>
       </c>
       <c r="D2" t="s">
         <v>8</v>
       </c>
       <c r="E2">
-        <v>103649697.8</v>
+        <v>103387978.71</v>
       </c>
       <c r="F2" t="s">
         <v>8</v>
       </c>
       <c r="G2">
-        <v>103649697.8</v>
+        <v>103387978.71</v>
       </c>
       <c r="H2" t="s">
         <v>8</v>
       </c>
       <c r="Z2" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="3" spans="1:26">
       <c r="A3" t="s">
         <v>10</v>
       </c>
       <c r="B3" s="1">
-        <v>14409.9827</v>
+        <v>14176.2148</v>
       </c>
       <c r="C3">
-        <v>116.2372</v>
+        <v>116.5056</v>
       </c>
       <c r="D3" t="s">
         <v>8</v>
       </c>
       <c r="E3">
-        <v>1674977.12</v>
+        <v>1651609.17</v>
       </c>
       <c r="F3" t="s">
         <v>8</v>
       </c>
       <c r="G3">
-        <v>1674977.12</v>
+        <v>1651609.17</v>
       </c>
       <c r="H3" t="s">
         <v>8</v>
       </c>
       <c r="Z3" t="s">
         <v>9</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
@@ -1125,3801 +1125,3801 @@
       <c r="F2">
         <v>1.0</v>
       </c>
       <c r="G2" s="1">
         <v>5889215.45</v>
       </c>
       <c r="H2" s="1">
         <v>91874.55</v>
       </c>
       <c r="I2" s="1">
         <v>1.5600473574116</v>
       </c>
       <c r="J2">
         <v>0.0</v>
       </c>
       <c r="K2">
         <v>0.0</v>
       </c>
       <c r="L2" s="1">
         <v>5981090.0</v>
       </c>
       <c r="M2" s="1">
         <v>5981090.0</v>
       </c>
       <c r="N2" s="1">
-        <v>5.68</v>
+        <v>5.69</v>
       </c>
       <c r="O2">
         <v>1</v>
       </c>
       <c r="Z2" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="3" spans="1:26">
       <c r="A3" t="s">
         <v>29</v>
       </c>
       <c r="B3" s="1">
         <v>6251.0</v>
       </c>
       <c r="C3" s="1">
-        <v>181.7</v>
+        <v>179.4</v>
       </c>
       <c r="D3" s="1">
         <v>195.1278083507</v>
       </c>
       <c r="E3" t="s">
         <v>8</v>
       </c>
       <c r="F3">
         <v>1.0</v>
       </c>
       <c r="G3" s="1">
         <v>1219743.93</v>
       </c>
       <c r="H3" s="1">
-        <v>-83937.23</v>
+        <v>-98314.53</v>
       </c>
       <c r="I3" s="1">
-        <v>-6.881545210887</v>
+        <v>-8.0602598284707</v>
       </c>
       <c r="J3">
         <v>0.0</v>
       </c>
       <c r="K3">
         <v>0.0</v>
       </c>
       <c r="L3" s="1">
-        <v>1135806.7</v>
+        <v>1121429.4</v>
       </c>
       <c r="M3" s="1">
-        <v>1135806.7</v>
+        <v>1121429.4</v>
       </c>
       <c r="N3" s="1">
-        <v>1.08</v>
+        <v>1.07</v>
       </c>
       <c r="O3">
         <v>1</v>
       </c>
       <c r="Z3" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="4" spans="1:26">
       <c r="A4" t="s">
         <v>31</v>
       </c>
       <c r="B4" s="1">
         <v>469.0</v>
       </c>
       <c r="C4" s="1">
-        <v>824.9</v>
+        <v>820.6</v>
       </c>
       <c r="D4" s="1">
         <v>1043.1886780384</v>
       </c>
       <c r="E4" t="s">
         <v>8</v>
       </c>
       <c r="F4">
         <v>1.0</v>
       </c>
       <c r="G4" s="1">
         <v>489255.49</v>
       </c>
       <c r="H4" s="1">
-        <v>-102377.39</v>
+        <v>-104394.09</v>
       </c>
       <c r="I4" s="1">
-        <v>-20.925138724555</v>
+        <v>-21.337336449715</v>
       </c>
       <c r="J4">
         <v>0.0</v>
       </c>
       <c r="K4">
         <v>0.0</v>
       </c>
       <c r="L4" s="1">
-        <v>386878.1</v>
+        <v>384861.4</v>
       </c>
       <c r="M4" s="1">
-        <v>386878.1</v>
+        <v>384861.4</v>
       </c>
       <c r="N4" s="1">
         <v>0.37</v>
       </c>
       <c r="O4">
         <v>1</v>
       </c>
       <c r="Z4" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="5" spans="1:26">
       <c r="A5" t="s">
         <v>33</v>
       </c>
       <c r="B5" s="1">
         <v>13424.0</v>
       </c>
       <c r="C5" s="1">
-        <v>191.9</v>
+        <v>194.6</v>
       </c>
       <c r="D5" s="1">
         <v>189.3847228844</v>
       </c>
       <c r="E5" t="s">
         <v>8</v>
       </c>
       <c r="F5">
         <v>1.0</v>
       </c>
       <c r="G5" s="1">
         <v>2542300.52</v>
       </c>
       <c r="H5" s="1">
-        <v>33765.08</v>
+        <v>70009.88</v>
       </c>
       <c r="I5" s="1">
-        <v>1.3281309481068</v>
+        <v>2.7538003256987</v>
       </c>
       <c r="J5">
         <v>0.0</v>
       </c>
       <c r="K5">
         <v>0.0</v>
       </c>
       <c r="L5" s="1">
-        <v>2576065.6</v>
+        <v>2612310.4</v>
       </c>
       <c r="M5" s="1">
-        <v>2576065.6</v>
+        <v>2612310.4</v>
       </c>
       <c r="N5" s="1">
-        <v>2.45</v>
+        <v>2.49</v>
       </c>
       <c r="O5">
         <v>1</v>
       </c>
       <c r="Z5" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="6" spans="1:26">
       <c r="A6" t="s">
         <v>35</v>
       </c>
       <c r="B6" s="1">
         <v>7097.0</v>
       </c>
       <c r="C6" s="1">
-        <v>60.34</v>
+        <v>57.16</v>
       </c>
       <c r="D6" s="1">
         <v>71.512875863</v>
       </c>
       <c r="E6" t="s">
         <v>8</v>
       </c>
       <c r="F6">
         <v>1.0</v>
       </c>
       <c r="G6" s="1">
         <v>507526.88</v>
       </c>
       <c r="H6" s="1">
-        <v>-79293.9</v>
+        <v>-101862.36</v>
       </c>
       <c r="I6" s="1">
-        <v>-15.623586281775</v>
+        <v>-20.070337949391</v>
       </c>
       <c r="J6">
         <v>0.0</v>
       </c>
       <c r="K6">
         <v>0.0</v>
       </c>
       <c r="L6" s="1">
-        <v>428232.98</v>
+        <v>405664.52</v>
       </c>
       <c r="M6" s="1">
-        <v>428232.98</v>
+        <v>405664.52</v>
       </c>
       <c r="N6" s="1">
-        <v>0.41</v>
+        <v>0.39</v>
       </c>
       <c r="O6">
         <v>1</v>
       </c>
       <c r="Z6" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="7" spans="1:26">
       <c r="A7" t="s">
         <v>37</v>
       </c>
       <c r="B7" s="1">
         <v>7254.0</v>
       </c>
       <c r="C7" s="1">
-        <v>407.9</v>
+        <v>422.8</v>
       </c>
       <c r="D7" s="1">
         <v>256.6289219741</v>
       </c>
       <c r="E7" t="s">
         <v>8</v>
       </c>
       <c r="F7">
         <v>1.0</v>
       </c>
       <c r="G7" s="1">
         <v>1861586.2</v>
       </c>
       <c r="H7" s="1">
-        <v>1097320.4</v>
+        <v>1205405.0</v>
       </c>
       <c r="I7" s="1">
-        <v>58.945452002169</v>
+        <v>64.751500628872</v>
       </c>
       <c r="J7">
         <v>0.0</v>
       </c>
       <c r="K7">
         <v>0.0</v>
       </c>
       <c r="L7" s="1">
-        <v>2958906.6</v>
+        <v>3066991.2</v>
       </c>
       <c r="M7" s="1">
-        <v>2958906.6</v>
+        <v>3066991.2</v>
       </c>
       <c r="N7" s="1">
-        <v>2.81</v>
+        <v>2.92</v>
       </c>
       <c r="O7">
         <v>1</v>
       </c>
       <c r="Z7" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="8" spans="1:26">
       <c r="A8" t="s">
         <v>39</v>
       </c>
       <c r="B8" s="1">
         <v>23603.0</v>
       </c>
       <c r="C8" s="1">
-        <v>15.38</v>
+        <v>15.965</v>
       </c>
       <c r="D8" s="1">
         <v>19.1211943397</v>
       </c>
       <c r="E8" t="s">
         <v>8</v>
       </c>
       <c r="F8">
         <v>1.0</v>
       </c>
       <c r="G8" s="1">
         <v>451317.55</v>
       </c>
       <c r="H8" s="1">
-        <v>-88303.41</v>
+        <v>-74495.65</v>
       </c>
       <c r="I8" s="1">
-        <v>-19.565693822454</v>
+        <v>-16.506260392489</v>
       </c>
       <c r="J8">
         <v>0.0</v>
       </c>
       <c r="K8">
         <v>0.0</v>
       </c>
       <c r="L8" s="1">
-        <v>363014.14</v>
+        <v>376821.9</v>
       </c>
       <c r="M8" s="1">
-        <v>363014.14</v>
+        <v>376821.9</v>
       </c>
       <c r="N8" s="1">
-        <v>0.34</v>
+        <v>0.36</v>
       </c>
       <c r="O8">
         <v>1</v>
       </c>
       <c r="Z8" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="9" spans="1:26">
       <c r="A9" t="s">
         <v>41</v>
       </c>
       <c r="B9" s="1">
-        <v>8102.0</v>
+        <v>10429.0</v>
       </c>
       <c r="C9" s="1">
-        <v>52.14</v>
+        <v>48.94</v>
       </c>
       <c r="D9" s="1">
-        <v>60.7191681066</v>
+        <v>58.6308773612</v>
       </c>
       <c r="E9" t="s">
         <v>8</v>
       </c>
       <c r="F9">
         <v>1.0</v>
       </c>
       <c r="G9" s="1">
-        <v>491946.7</v>
+        <v>611461.42</v>
       </c>
       <c r="H9" s="1">
-        <v>-69508.42</v>
+        <v>-101066.16</v>
       </c>
       <c r="I9" s="1">
-        <v>-14.129258311927</v>
+        <v>-16.528624160785</v>
       </c>
       <c r="J9">
         <v>0.0</v>
       </c>
       <c r="K9">
         <v>0.0</v>
       </c>
       <c r="L9" s="1">
-        <v>422438.28</v>
+        <v>510395.26</v>
       </c>
       <c r="M9" s="1">
-        <v>422438.28</v>
+        <v>510395.26</v>
       </c>
       <c r="N9" s="1">
-        <v>0.4</v>
+        <v>0.49</v>
       </c>
       <c r="O9">
         <v>1</v>
       </c>
       <c r="Z9" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="10" spans="1:26">
       <c r="A10" t="s">
         <v>43</v>
       </c>
       <c r="B10" s="1">
         <v>19575.0</v>
       </c>
       <c r="C10" s="1">
-        <v>74.68</v>
+        <v>71.48</v>
       </c>
       <c r="D10" s="1">
         <v>54.4359243934</v>
       </c>
       <c r="E10" t="s">
         <v>8</v>
       </c>
       <c r="F10">
         <v>1.0</v>
       </c>
       <c r="G10" s="1">
         <v>1065583.22</v>
       </c>
       <c r="H10" s="1">
-        <v>396277.78</v>
+        <v>333637.78</v>
       </c>
       <c r="I10" s="1">
-        <v>37.188815717275</v>
+        <v>31.310344770632</v>
       </c>
       <c r="J10">
         <v>0.0</v>
       </c>
       <c r="K10">
         <v>0.0</v>
       </c>
       <c r="L10" s="1">
-        <v>1461861.0</v>
+        <v>1399221.0</v>
       </c>
       <c r="M10" s="1">
-        <v>1461861.0</v>
+        <v>1399221.0</v>
       </c>
       <c r="N10" s="1">
-        <v>1.39</v>
+        <v>1.33</v>
       </c>
       <c r="O10">
         <v>1</v>
       </c>
       <c r="Z10" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="11" spans="1:26">
       <c r="A11" t="s">
         <v>45</v>
       </c>
       <c r="B11" s="1">
         <v>9625.0</v>
       </c>
       <c r="C11" s="1">
-        <v>42.78</v>
+        <v>46.92</v>
       </c>
       <c r="D11" s="1">
         <v>34.6083605195</v>
       </c>
       <c r="E11" t="s">
         <v>8</v>
       </c>
       <c r="F11">
         <v>1.0</v>
       </c>
       <c r="G11" s="1">
         <v>333105.47</v>
       </c>
       <c r="H11" s="1">
-        <v>78652.03</v>
+        <v>118499.53</v>
       </c>
       <c r="I11" s="1">
-        <v>23.611749756016</v>
+        <v>35.574177151759</v>
       </c>
       <c r="J11">
         <v>0.0</v>
       </c>
       <c r="K11">
         <v>0.0</v>
       </c>
       <c r="L11" s="1">
-        <v>411757.5</v>
+        <v>451605.0</v>
       </c>
       <c r="M11" s="1">
-        <v>411757.5</v>
+        <v>451605.0</v>
       </c>
       <c r="N11" s="1">
-        <v>0.39</v>
+        <v>0.43</v>
       </c>
       <c r="O11">
         <v>1</v>
       </c>
       <c r="Z11" t="s">
         <v>44</v>
       </c>
     </row>
     <row r="12" spans="1:26">
       <c r="A12" t="s">
         <v>47</v>
       </c>
       <c r="B12" s="1">
         <v>880.0</v>
       </c>
       <c r="C12" s="1">
-        <v>784.4</v>
+        <v>760.2</v>
       </c>
       <c r="D12" s="1">
         <v>495.6332954545</v>
       </c>
       <c r="E12" t="s">
         <v>8</v>
       </c>
       <c r="F12">
         <v>1.0</v>
       </c>
       <c r="G12" s="1">
         <v>436157.3</v>
       </c>
       <c r="H12" s="1">
-        <v>254114.7</v>
+        <v>232818.7</v>
       </c>
       <c r="I12" s="1">
-        <v>58.26216825902</v>
+        <v>53.37952614802</v>
       </c>
       <c r="J12">
         <v>0.0</v>
       </c>
       <c r="K12">
         <v>0.0</v>
       </c>
       <c r="L12" s="1">
-        <v>690272.0</v>
+        <v>668976.0</v>
       </c>
       <c r="M12" s="1">
-        <v>690272.0</v>
+        <v>668976.0</v>
       </c>
       <c r="N12" s="1">
-        <v>0.66</v>
+        <v>0.64</v>
       </c>
       <c r="O12">
         <v>1</v>
       </c>
       <c r="Z12" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="13" spans="1:26">
       <c r="A13" t="s">
         <v>49</v>
       </c>
       <c r="B13" s="1">
         <v>6389.0</v>
       </c>
       <c r="C13" s="1">
-        <v>1578.2</v>
+        <v>1593.4</v>
       </c>
       <c r="D13" s="1">
         <v>715.0486961966</v>
       </c>
       <c r="E13" t="s">
         <v>8</v>
       </c>
       <c r="F13">
         <v>1.0</v>
       </c>
       <c r="G13" s="1">
         <v>4568446.12</v>
       </c>
       <c r="H13" s="1">
-        <v>5514673.68</v>
+        <v>5611786.48</v>
       </c>
       <c r="I13" s="1">
-        <v>120.71224077389</v>
+        <v>122.83797012364</v>
       </c>
       <c r="J13">
         <v>0.0</v>
       </c>
       <c r="K13">
         <v>0.0</v>
       </c>
       <c r="L13" s="1">
-        <v>10083119.8</v>
+        <v>10180232.6</v>
       </c>
       <c r="M13" s="1">
-        <v>10083119.8</v>
+        <v>10180232.6</v>
       </c>
       <c r="N13" s="1">
-        <v>9.57</v>
+        <v>9.69</v>
       </c>
       <c r="O13">
         <v>1</v>
       </c>
       <c r="Z13" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="14" spans="1:26">
       <c r="A14" t="s">
         <v>51</v>
       </c>
       <c r="B14" s="1">
         <v>38870.0</v>
       </c>
       <c r="C14" s="1">
-        <v>43.41</v>
+        <v>44.79</v>
       </c>
       <c r="D14" s="1">
         <v>28.2540936455</v>
       </c>
       <c r="E14" t="s">
         <v>8</v>
       </c>
       <c r="F14">
         <v>1.0</v>
       </c>
       <c r="G14" s="1">
         <v>1098236.62</v>
       </c>
       <c r="H14" s="1">
-        <v>589110.08</v>
+        <v>642750.68</v>
       </c>
       <c r="I14" s="1">
-        <v>53.641452968487</v>
+        <v>58.525700955046</v>
       </c>
       <c r="J14">
         <v>0.0</v>
       </c>
       <c r="K14">
         <v>0.0</v>
       </c>
       <c r="L14" s="1">
-        <v>1687346.7</v>
+        <v>1740987.3</v>
       </c>
       <c r="M14" s="1">
-        <v>1687346.7</v>
+        <v>1740987.3</v>
       </c>
       <c r="N14" s="1">
-        <v>1.6</v>
+        <v>1.66</v>
       </c>
       <c r="O14">
         <v>1</v>
       </c>
       <c r="Z14" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="15" spans="1:26">
       <c r="A15" t="s">
         <v>53</v>
       </c>
       <c r="B15" s="1">
         <v>108888.0</v>
       </c>
       <c r="C15" s="1">
-        <v>21.47</v>
+        <v>22.57</v>
       </c>
       <c r="D15" s="1">
         <v>8.4579366872</v>
       </c>
       <c r="E15" t="s">
         <v>8</v>
       </c>
       <c r="F15">
         <v>1.0</v>
       </c>
       <c r="G15" s="1">
         <v>920967.81</v>
       </c>
       <c r="H15" s="1">
-        <v>1416857.55</v>
+        <v>1536634.35</v>
       </c>
       <c r="I15" s="1">
-        <v>153.84441612568</v>
+        <v>166.84995211722</v>
       </c>
       <c r="J15">
         <v>0.0</v>
       </c>
       <c r="K15">
         <v>0.0</v>
       </c>
       <c r="L15" s="1">
-        <v>2337825.36</v>
+        <v>2457602.16</v>
       </c>
       <c r="M15" s="1">
-        <v>2337825.36</v>
+        <v>2457602.16</v>
       </c>
       <c r="N15" s="1">
-        <v>2.22</v>
+        <v>2.34</v>
       </c>
       <c r="O15">
         <v>1</v>
       </c>
       <c r="Z15" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="16" spans="1:26">
       <c r="A16" t="s">
         <v>55</v>
       </c>
       <c r="B16" s="1">
         <v>318949.0</v>
       </c>
       <c r="C16" s="1">
-        <v>11.83</v>
+        <v>11.906</v>
       </c>
       <c r="D16" s="1">
         <v>8.4520506727</v>
       </c>
       <c r="E16" t="s">
         <v>8</v>
       </c>
       <c r="F16">
         <v>1.0</v>
       </c>
       <c r="G16" s="1">
         <v>2695773.11</v>
       </c>
       <c r="H16" s="1">
-        <v>1077393.56</v>
+        <v>1101633.68</v>
       </c>
       <c r="I16" s="1">
-        <v>39.966032601312</v>
+        <v>40.865222518671</v>
       </c>
       <c r="J16">
         <v>0.0</v>
       </c>
       <c r="K16">
         <v>0.0</v>
       </c>
       <c r="L16" s="1">
-        <v>3773166.67</v>
+        <v>3797406.79</v>
       </c>
       <c r="M16" s="1">
-        <v>3773166.67</v>
+        <v>3797406.79</v>
       </c>
       <c r="N16" s="1">
-        <v>3.58</v>
+        <v>3.62</v>
       </c>
       <c r="O16">
         <v>1</v>
       </c>
       <c r="Z16" t="s">
         <v>54</v>
       </c>
     </row>
     <row r="17" spans="1:26">
       <c r="A17" t="s">
         <v>57</v>
       </c>
       <c r="B17" s="1">
         <v>8270.0</v>
       </c>
       <c r="C17" s="1">
-        <v>71.25</v>
+        <v>70.4</v>
       </c>
       <c r="D17" s="1">
         <v>95.2614981862</v>
       </c>
       <c r="E17" t="s">
         <v>8</v>
       </c>
       <c r="F17">
         <v>1.0</v>
       </c>
       <c r="G17" s="1">
         <v>787812.59</v>
       </c>
       <c r="H17" s="1">
-        <v>-198575.09</v>
+        <v>-205604.59</v>
       </c>
       <c r="I17" s="1">
-        <v>-25.205879230744</v>
+        <v>-26.098159969746</v>
       </c>
       <c r="J17">
         <v>0.0</v>
       </c>
       <c r="K17">
         <v>0.0</v>
       </c>
       <c r="L17" s="1">
-        <v>589237.5</v>
+        <v>582208.0</v>
       </c>
       <c r="M17" s="1">
-        <v>589237.5</v>
+        <v>582208.0</v>
       </c>
       <c r="N17" s="1">
-        <v>0.56</v>
+        <v>0.55</v>
       </c>
       <c r="O17">
         <v>1</v>
       </c>
       <c r="Z17" t="s">
         <v>56</v>
       </c>
     </row>
     <row r="18" spans="1:26">
       <c r="A18" t="s">
         <v>59</v>
       </c>
       <c r="B18" s="1">
         <v>10852.0</v>
       </c>
       <c r="C18" s="1">
-        <v>59.06</v>
+        <v>57.56</v>
       </c>
       <c r="D18" s="1">
         <v>78.4244977884</v>
       </c>
       <c r="E18" t="s">
         <v>8</v>
       </c>
       <c r="F18">
         <v>1.0</v>
       </c>
       <c r="G18" s="1">
         <v>851062.65</v>
       </c>
       <c r="H18" s="1">
-        <v>-210143.53</v>
+        <v>-226421.53</v>
       </c>
       <c r="I18" s="1">
-        <v>-24.691899004145</v>
+        <v>-26.604566655581</v>
       </c>
       <c r="J18">
         <v>0.0</v>
       </c>
       <c r="K18">
         <v>0.0</v>
       </c>
       <c r="L18" s="1">
-        <v>640919.12</v>
+        <v>624641.12</v>
       </c>
       <c r="M18" s="1">
-        <v>640919.12</v>
+        <v>624641.12</v>
       </c>
       <c r="N18" s="1">
-        <v>0.61</v>
+        <v>0.59</v>
       </c>
       <c r="O18">
         <v>1</v>
       </c>
       <c r="Z18" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="19" spans="1:26">
       <c r="A19" t="s">
         <v>61</v>
       </c>
       <c r="B19" s="1">
         <v>20449.0</v>
       </c>
       <c r="C19" s="1">
-        <v>101.12</v>
+        <v>105.16</v>
       </c>
       <c r="D19" s="1">
         <v>70.0081837743</v>
       </c>
       <c r="E19" t="s">
         <v>8</v>
       </c>
       <c r="F19">
         <v>1.0</v>
       </c>
       <c r="G19" s="1">
         <v>1431597.35</v>
       </c>
       <c r="H19" s="1">
-        <v>636205.53</v>
+        <v>718819.49</v>
       </c>
       <c r="I19" s="1">
-        <v>44.440256193545</v>
+        <v>50.211010100012</v>
       </c>
       <c r="J19">
         <v>0.0</v>
       </c>
       <c r="K19">
         <v>0.0</v>
       </c>
       <c r="L19" s="1">
-        <v>2067802.88</v>
+        <v>2150416.84</v>
       </c>
       <c r="M19" s="1">
-        <v>2067802.88</v>
+        <v>2150416.84</v>
       </c>
       <c r="N19" s="1">
-        <v>1.96</v>
+        <v>2.05</v>
       </c>
       <c r="O19">
         <v>1</v>
       </c>
       <c r="Z19" t="s">
         <v>60</v>
       </c>
     </row>
     <row r="20" spans="1:26">
       <c r="A20" t="s">
         <v>63</v>
       </c>
       <c r="B20" s="1">
         <v>19320.0</v>
       </c>
       <c r="C20" s="1">
-        <v>26.12</v>
+        <v>27.06</v>
       </c>
       <c r="D20" s="1">
         <v>26.5826252588</v>
       </c>
       <c r="E20" t="s">
         <v>8</v>
       </c>
       <c r="F20">
         <v>1.0</v>
       </c>
       <c r="G20" s="1">
         <v>513576.32</v>
       </c>
       <c r="H20" s="1">
-        <v>-8937.92</v>
+        <v>9222.88</v>
       </c>
       <c r="I20" s="1">
-        <v>-1.740329460673</v>
+        <v>1.795814884923</v>
       </c>
       <c r="J20">
         <v>0.0</v>
       </c>
       <c r="K20">
         <v>0.0</v>
       </c>
       <c r="L20" s="1">
-        <v>504638.4</v>
+        <v>522799.2</v>
       </c>
       <c r="M20" s="1">
-        <v>504638.4</v>
+        <v>522799.2</v>
       </c>
       <c r="N20" s="1">
-        <v>0.48</v>
+        <v>0.5</v>
       </c>
       <c r="O20">
         <v>1</v>
       </c>
       <c r="Z20" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="21" spans="1:26">
       <c r="A21" t="s">
         <v>65</v>
       </c>
       <c r="B21" s="1">
         <v>7798.0</v>
       </c>
       <c r="C21" s="1">
-        <v>89.68</v>
+        <v>90.02</v>
       </c>
       <c r="D21" s="1">
         <v>128.5279315209</v>
       </c>
       <c r="E21" t="s">
         <v>8</v>
       </c>
       <c r="F21">
         <v>1.0</v>
       </c>
       <c r="G21" s="1">
         <v>1002260.81</v>
       </c>
       <c r="H21" s="1">
-        <v>-302936.17</v>
+        <v>-300284.85</v>
       </c>
       <c r="I21" s="1">
-        <v>-30.225283377088</v>
+        <v>-29.960749438063</v>
       </c>
       <c r="J21">
         <v>0.0</v>
       </c>
       <c r="K21">
         <v>0.0</v>
       </c>
       <c r="L21" s="1">
-        <v>699324.64</v>
+        <v>701975.96</v>
       </c>
       <c r="M21" s="1">
-        <v>699324.64</v>
+        <v>701975.96</v>
       </c>
       <c r="N21" s="1">
-        <v>0.66</v>
+        <v>0.67</v>
       </c>
       <c r="O21">
         <v>1</v>
       </c>
       <c r="Z21" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="22" spans="1:26">
       <c r="A22" t="s">
         <v>67</v>
       </c>
       <c r="B22" s="1">
         <v>15985.0</v>
       </c>
       <c r="C22" s="1">
-        <v>37.83</v>
+        <v>37.75</v>
       </c>
       <c r="D22" s="1">
         <v>32.4986768846</v>
       </c>
       <c r="E22" t="s">
         <v>8</v>
       </c>
       <c r="F22">
         <v>1.0</v>
       </c>
       <c r="G22" s="1">
         <v>519491.35</v>
       </c>
       <c r="H22" s="1">
-        <v>85221.2</v>
+        <v>83942.4</v>
       </c>
       <c r="I22" s="1">
-        <v>16.404738981698</v>
+        <v>16.158575113907</v>
       </c>
       <c r="J22">
         <v>0.0</v>
       </c>
       <c r="K22">
         <v>0.0</v>
       </c>
       <c r="L22" s="1">
-        <v>604712.55</v>
+        <v>603433.75</v>
       </c>
       <c r="M22" s="1">
-        <v>604712.55</v>
+        <v>603433.75</v>
       </c>
       <c r="N22" s="1">
         <v>0.57</v>
       </c>
       <c r="O22">
         <v>1</v>
       </c>
       <c r="Z22" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="23" spans="1:26">
       <c r="A23" t="s">
         <v>69</v>
       </c>
       <c r="B23" s="1">
         <v>19202.0</v>
       </c>
       <c r="C23" s="1">
-        <v>80.6</v>
+        <v>73.96</v>
       </c>
       <c r="D23" s="1">
         <v>71.0985965004</v>
       </c>
       <c r="E23" t="s">
         <v>8</v>
       </c>
       <c r="F23">
         <v>1.0</v>
       </c>
       <c r="G23" s="1">
         <v>1365235.25</v>
       </c>
       <c r="H23" s="1">
-        <v>182445.95</v>
+        <v>54944.67</v>
       </c>
       <c r="I23" s="1">
-        <v>13.363700505096</v>
+        <v>4.024556939912</v>
       </c>
       <c r="J23">
         <v>0.0</v>
       </c>
       <c r="K23">
         <v>0.0</v>
       </c>
       <c r="L23" s="1">
-        <v>1547681.2</v>
+        <v>1420179.92</v>
       </c>
       <c r="M23" s="1">
-        <v>1547681.2</v>
+        <v>1420179.92</v>
       </c>
       <c r="N23" s="1">
-        <v>1.47</v>
+        <v>1.35</v>
       </c>
       <c r="O23">
         <v>1</v>
       </c>
       <c r="Z23" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="24" spans="1:26">
       <c r="A24" t="s">
         <v>71</v>
       </c>
       <c r="B24" s="1">
         <v>19649.0</v>
       </c>
       <c r="C24" s="1">
-        <v>72.12</v>
+        <v>71.46</v>
       </c>
       <c r="D24" s="1">
         <v>64.8017766807</v>
       </c>
       <c r="E24" t="s">
         <v>8</v>
       </c>
       <c r="F24">
         <v>1.0</v>
       </c>
       <c r="G24" s="1">
         <v>1273290.11</v>
       </c>
       <c r="H24" s="1">
-        <v>143795.77</v>
+        <v>130827.43</v>
       </c>
       <c r="I24" s="1">
-        <v>11.293244867817</v>
+        <v>10.274754274185</v>
       </c>
       <c r="J24">
         <v>0.0</v>
       </c>
       <c r="K24">
         <v>0.0</v>
       </c>
       <c r="L24" s="1">
-        <v>1417085.88</v>
+        <v>1404117.54</v>
       </c>
       <c r="M24" s="1">
-        <v>1417085.88</v>
+        <v>1404117.54</v>
       </c>
       <c r="N24" s="1">
-        <v>1.35</v>
+        <v>1.34</v>
       </c>
       <c r="O24">
         <v>1</v>
       </c>
       <c r="Z24" t="s">
         <v>70</v>
       </c>
     </row>
     <row r="25" spans="1:26">
       <c r="A25" t="s">
         <v>73</v>
       </c>
       <c r="B25" s="1">
         <v>2236.0</v>
       </c>
       <c r="C25" s="1">
-        <v>238.3</v>
+        <v>252.5</v>
       </c>
       <c r="D25" s="1">
         <v>166.0651341682</v>
       </c>
       <c r="E25" t="s">
         <v>8</v>
       </c>
       <c r="F25">
         <v>1.0</v>
       </c>
       <c r="G25" s="1">
         <v>371321.64</v>
       </c>
       <c r="H25" s="1">
-        <v>161517.16</v>
+        <v>193268.36</v>
       </c>
       <c r="I25" s="1">
-        <v>43.497911945019</v>
+        <v>52.048773672334</v>
       </c>
       <c r="J25">
         <v>0.0</v>
       </c>
       <c r="K25">
         <v>0.0</v>
       </c>
       <c r="L25" s="1">
-        <v>532838.8</v>
+        <v>564590.0</v>
       </c>
       <c r="M25" s="1">
-        <v>532838.8</v>
+        <v>564590.0</v>
       </c>
       <c r="N25" s="1">
-        <v>0.51</v>
+        <v>0.54</v>
       </c>
       <c r="O25">
         <v>1</v>
       </c>
       <c r="Z25" t="s">
         <v>72</v>
       </c>
     </row>
     <row r="26" spans="1:26">
       <c r="A26" t="s">
         <v>75</v>
       </c>
       <c r="B26" s="1">
         <v>12835.0</v>
       </c>
       <c r="C26" s="1">
-        <v>52.36</v>
+        <v>57.12</v>
       </c>
       <c r="D26" s="1">
         <v>39.3122625633</v>
       </c>
       <c r="E26" t="s">
         <v>8</v>
       </c>
       <c r="F26">
         <v>1.0</v>
       </c>
       <c r="G26" s="1">
         <v>504572.89</v>
       </c>
       <c r="H26" s="1">
-        <v>167467.71</v>
+        <v>228562.31</v>
       </c>
       <c r="I26" s="1">
-        <v>33.189993620149</v>
+        <v>45.298174858344</v>
       </c>
       <c r="J26">
         <v>0.0</v>
       </c>
       <c r="K26">
         <v>0.0</v>
       </c>
       <c r="L26" s="1">
-        <v>672040.6</v>
+        <v>733135.2</v>
       </c>
       <c r="M26" s="1">
-        <v>672040.6</v>
+        <v>733135.2</v>
       </c>
       <c r="N26" s="1">
-        <v>0.64</v>
+        <v>0.7</v>
       </c>
       <c r="O26">
         <v>1</v>
       </c>
       <c r="Z26" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="27" spans="1:26">
       <c r="A27" t="s">
         <v>77</v>
       </c>
       <c r="B27" s="1">
         <v>46297.0</v>
       </c>
       <c r="C27" s="1">
-        <v>26.25</v>
+        <v>26.68</v>
       </c>
       <c r="D27" s="1">
         <v>30.572762382</v>
       </c>
       <c r="E27" t="s">
         <v>8</v>
       </c>
       <c r="F27">
         <v>1.0</v>
       </c>
       <c r="G27" s="1">
         <v>1415427.18</v>
       </c>
       <c r="H27" s="1">
-        <v>-200130.93</v>
+        <v>-180223.22</v>
       </c>
       <c r="I27" s="1">
-        <v>-14.13926006423</v>
+        <v>-12.732779371949</v>
       </c>
       <c r="J27">
         <v>0.0</v>
       </c>
       <c r="K27">
         <v>0.0</v>
       </c>
       <c r="L27" s="1">
-        <v>1215296.25</v>
+        <v>1235203.96</v>
       </c>
       <c r="M27" s="1">
-        <v>1215296.25</v>
+        <v>1235203.96</v>
       </c>
       <c r="N27" s="1">
-        <v>1.15</v>
+        <v>1.18</v>
       </c>
       <c r="O27">
         <v>1</v>
       </c>
       <c r="Z27" t="s">
         <v>76</v>
       </c>
     </row>
     <row r="28" spans="1:26">
       <c r="A28" t="s">
         <v>79</v>
       </c>
       <c r="B28" s="1">
         <v>11268.0</v>
       </c>
       <c r="C28" s="1">
-        <v>79.98</v>
+        <v>83.98</v>
       </c>
       <c r="D28" s="1">
         <v>103.5319009585</v>
       </c>
       <c r="E28" t="s">
         <v>8</v>
       </c>
       <c r="F28">
         <v>1.0</v>
       </c>
       <c r="G28" s="1">
         <v>1166597.46</v>
       </c>
       <c r="H28" s="1">
-        <v>-265382.82</v>
+        <v>-220310.82</v>
       </c>
       <c r="I28" s="1">
-        <v>-22.748448295096</v>
+        <v>-18.884904823983</v>
       </c>
       <c r="J28">
         <v>0.0</v>
       </c>
       <c r="K28">
         <v>0.0</v>
       </c>
       <c r="L28" s="1">
-        <v>901214.64</v>
+        <v>946286.64</v>
       </c>
       <c r="M28" s="1">
-        <v>901214.64</v>
+        <v>946286.64</v>
       </c>
       <c r="N28" s="1">
-        <v>0.86</v>
+        <v>0.9</v>
       </c>
       <c r="O28">
         <v>1</v>
       </c>
       <c r="Z28" t="s">
         <v>78</v>
       </c>
     </row>
     <row r="29" spans="1:26">
       <c r="A29" t="s">
         <v>81</v>
       </c>
       <c r="B29" s="1">
         <v>207830.0</v>
       </c>
       <c r="C29" s="1">
-        <v>10.098</v>
+        <v>9.849</v>
       </c>
       <c r="D29" s="1">
         <v>6.7496739643</v>
       </c>
       <c r="E29" t="s">
         <v>8</v>
       </c>
       <c r="F29">
         <v>1.0</v>
       </c>
       <c r="G29" s="1">
         <v>1402784.74</v>
       </c>
       <c r="H29" s="1">
-        <v>695882.6</v>
+        <v>644132.93</v>
       </c>
       <c r="I29" s="1">
-        <v>49.607226266234</v>
+        <v>45.918159189556</v>
       </c>
       <c r="J29">
         <v>0.0</v>
       </c>
       <c r="K29">
         <v>0.0</v>
       </c>
       <c r="L29" s="1">
-        <v>2098667.34</v>
+        <v>2046917.67</v>
       </c>
       <c r="M29" s="1">
-        <v>2098667.34</v>
+        <v>2046917.67</v>
       </c>
       <c r="N29" s="1">
-        <v>1.99</v>
+        <v>1.95</v>
       </c>
       <c r="O29">
         <v>1</v>
       </c>
       <c r="Z29" t="s">
         <v>80</v>
       </c>
     </row>
     <row r="30" spans="1:26">
       <c r="A30" t="s">
         <v>83</v>
       </c>
       <c r="B30" s="1">
         <v>47322.0</v>
       </c>
       <c r="C30" s="1">
-        <v>27.31</v>
+        <v>27.03</v>
       </c>
       <c r="D30" s="1">
         <v>14.3997990364</v>
       </c>
       <c r="E30" t="s">
         <v>8</v>
       </c>
       <c r="F30">
         <v>1.0</v>
       </c>
       <c r="G30" s="1">
         <v>681427.29</v>
       </c>
       <c r="H30" s="1">
-        <v>610936.53</v>
+        <v>597686.37</v>
       </c>
       <c r="I30" s="1">
-        <v>89.655424572151</v>
+        <v>87.710952991037</v>
       </c>
       <c r="J30">
         <v>0.0</v>
       </c>
       <c r="K30">
         <v>0.0</v>
       </c>
       <c r="L30" s="1">
-        <v>1292363.82</v>
+        <v>1279113.66</v>
       </c>
       <c r="M30" s="1">
-        <v>1292363.82</v>
+        <v>1279113.66</v>
       </c>
       <c r="N30" s="1">
-        <v>1.23</v>
+        <v>1.22</v>
       </c>
       <c r="O30">
         <v>1</v>
       </c>
       <c r="Z30" t="s">
         <v>82</v>
       </c>
     </row>
     <row r="31" spans="1:26">
       <c r="A31" t="s">
         <v>85</v>
       </c>
       <c r="B31" s="1">
         <v>8707.0</v>
       </c>
       <c r="C31" s="1">
-        <v>115.7</v>
+        <v>116.3</v>
       </c>
       <c r="D31" s="1">
         <v>104.4273929023</v>
       </c>
       <c r="E31" t="s">
         <v>8</v>
       </c>
       <c r="F31">
         <v>1.0</v>
       </c>
       <c r="G31" s="1">
         <v>909249.31</v>
       </c>
       <c r="H31" s="1">
-        <v>98150.59</v>
+        <v>103374.79</v>
       </c>
       <c r="I31" s="1">
-        <v>10.794684023461</v>
+        <v>11.369245911223</v>
       </c>
       <c r="J31">
         <v>0.0</v>
       </c>
       <c r="K31">
         <v>0.0</v>
       </c>
       <c r="L31" s="1">
-        <v>1007399.9</v>
+        <v>1012624.1</v>
       </c>
       <c r="M31" s="1">
-        <v>1007399.9</v>
+        <v>1012624.1</v>
       </c>
       <c r="N31" s="1">
         <v>0.96</v>
       </c>
       <c r="O31">
         <v>1</v>
       </c>
       <c r="Z31" t="s">
         <v>84</v>
       </c>
     </row>
     <row r="32" spans="1:26">
       <c r="A32" t="s">
         <v>87</v>
       </c>
       <c r="B32" s="1">
-        <v>4702.0</v>
+        <v>6503.0</v>
       </c>
       <c r="C32" s="1">
-        <v>168.65</v>
+        <v>165.95</v>
       </c>
       <c r="D32" s="1">
-        <v>173.9981178222</v>
+        <v>174.3725203752</v>
       </c>
       <c r="E32" t="s">
         <v>8</v>
       </c>
       <c r="F32">
         <v>1.0</v>
       </c>
       <c r="G32" s="1">
-        <v>818139.15</v>
+        <v>1133944.5</v>
       </c>
       <c r="H32" s="1">
-        <v>-25146.85</v>
+        <v>-54771.65</v>
       </c>
       <c r="I32" s="1">
-        <v>-3.0736641804759</v>
+        <v>-4.8301878972031</v>
       </c>
       <c r="J32">
         <v>0.0</v>
       </c>
       <c r="K32">
         <v>0.0</v>
       </c>
       <c r="L32" s="1">
-        <v>792992.3</v>
+        <v>1079172.85</v>
       </c>
       <c r="M32" s="1">
-        <v>792992.3</v>
+        <v>1079172.85</v>
       </c>
       <c r="N32" s="1">
-        <v>0.75</v>
+        <v>1.03</v>
       </c>
       <c r="O32">
         <v>1</v>
       </c>
       <c r="Z32" t="s">
         <v>86</v>
       </c>
     </row>
     <row r="33" spans="1:26">
       <c r="A33" t="s">
         <v>89</v>
       </c>
       <c r="B33" s="1">
         <v>1773.0</v>
       </c>
       <c r="C33" s="1">
-        <v>322.15</v>
+        <v>325.0</v>
       </c>
       <c r="D33" s="1">
         <v>379.529108855</v>
       </c>
       <c r="E33" t="s">
         <v>8</v>
       </c>
       <c r="F33">
         <v>1.0</v>
       </c>
       <c r="G33" s="1">
         <v>672905.11</v>
       </c>
       <c r="H33" s="1">
-        <v>-101733.16</v>
+        <v>-96680.11</v>
       </c>
       <c r="I33" s="1">
-        <v>-15.118500140384</v>
+        <v>-14.367569596849</v>
       </c>
       <c r="J33">
         <v>0.0</v>
       </c>
       <c r="K33">
         <v>0.0</v>
       </c>
       <c r="L33" s="1">
-        <v>571171.95</v>
+        <v>576225.0</v>
       </c>
       <c r="M33" s="1">
-        <v>571171.95</v>
+        <v>576225.0</v>
       </c>
       <c r="N33" s="1">
-        <v>0.54</v>
+        <v>0.55</v>
       </c>
       <c r="O33">
         <v>1</v>
       </c>
       <c r="Z33" t="s">
         <v>88</v>
       </c>
     </row>
     <row r="34" spans="1:26">
       <c r="A34" t="s">
         <v>91</v>
       </c>
       <c r="B34" s="1">
         <v>23783.0</v>
       </c>
       <c r="C34" s="1">
-        <v>42.49</v>
+        <v>42.32</v>
       </c>
       <c r="D34" s="1">
         <v>35.022548459</v>
       </c>
       <c r="E34" t="s">
         <v>8</v>
       </c>
       <c r="F34">
         <v>1.0</v>
       </c>
       <c r="G34" s="1">
         <v>832941.27</v>
       </c>
       <c r="H34" s="1">
-        <v>177598.4</v>
+        <v>173555.29</v>
       </c>
       <c r="I34" s="1">
-        <v>21.32183941372</v>
+        <v>20.836437843931</v>
       </c>
       <c r="J34">
         <v>0.0</v>
       </c>
       <c r="K34">
         <v>0.0</v>
       </c>
       <c r="L34" s="1">
-        <v>1010539.67</v>
+        <v>1006496.56</v>
       </c>
       <c r="M34" s="1">
-        <v>1010539.67</v>
+        <v>1006496.56</v>
       </c>
       <c r="N34" s="1">
         <v>0.96</v>
       </c>
       <c r="O34">
         <v>1</v>
       </c>
       <c r="Z34" t="s">
         <v>90</v>
       </c>
     </row>
     <row r="35" spans="1:26">
       <c r="A35" t="s">
         <v>93</v>
       </c>
       <c r="B35" s="1">
         <v>11545.0</v>
       </c>
       <c r="C35" s="1">
-        <v>74.0</v>
+        <v>76.92</v>
       </c>
       <c r="D35" s="1">
         <v>69.7966574275</v>
       </c>
       <c r="E35" t="s">
         <v>8</v>
       </c>
       <c r="F35">
         <v>1.0</v>
       </c>
       <c r="G35" s="1">
         <v>805802.41</v>
       </c>
       <c r="H35" s="1">
-        <v>48527.59</v>
+        <v>82238.99</v>
       </c>
       <c r="I35" s="1">
-        <v>6.0222691565293</v>
+        <v>10.205850588111</v>
       </c>
       <c r="J35">
         <v>0.0</v>
       </c>
       <c r="K35">
         <v>0.0</v>
       </c>
       <c r="L35" s="1">
-        <v>854330.0</v>
+        <v>888041.4</v>
       </c>
       <c r="M35" s="1">
-        <v>854330.0</v>
+        <v>888041.4</v>
       </c>
       <c r="N35" s="1">
-        <v>0.81</v>
+        <v>0.85</v>
       </c>
       <c r="O35">
         <v>1</v>
       </c>
       <c r="Z35" t="s">
         <v>92</v>
       </c>
     </row>
     <row r="36" spans="1:26">
       <c r="A36" t="s">
         <v>95</v>
       </c>
       <c r="B36" s="1">
         <v>709.0</v>
       </c>
       <c r="C36" s="1">
-        <v>1626.0</v>
+        <v>1681.0</v>
       </c>
       <c r="D36" s="1">
         <v>1523.0855712271</v>
       </c>
       <c r="E36" t="s">
         <v>8</v>
       </c>
       <c r="F36">
         <v>1.0</v>
       </c>
       <c r="G36" s="1">
         <v>1079867.67</v>
       </c>
       <c r="H36" s="1">
-        <v>72966.33</v>
+        <v>111961.33</v>
       </c>
       <c r="I36" s="1">
-        <v>6.7569695831342</v>
+        <v>10.36806019019</v>
       </c>
       <c r="J36">
         <v>0.0</v>
       </c>
       <c r="K36">
         <v>0.0</v>
       </c>
       <c r="L36" s="1">
-        <v>1152834.0</v>
+        <v>1191829.0</v>
       </c>
       <c r="M36" s="1">
-        <v>1152834.0</v>
+        <v>1191829.0</v>
       </c>
       <c r="N36" s="1">
-        <v>1.09</v>
+        <v>1.13</v>
       </c>
       <c r="O36">
         <v>1</v>
       </c>
       <c r="Z36" t="s">
         <v>94</v>
       </c>
     </row>
     <row r="37" spans="1:26">
       <c r="A37" t="s">
         <v>97</v>
       </c>
       <c r="B37" s="1">
         <v>81678.0</v>
       </c>
       <c r="C37" s="1">
-        <v>21.69</v>
+        <v>0.4253</v>
       </c>
       <c r="D37" s="1">
-        <v>15.0956240358</v>
+        <v>0.0</v>
       </c>
       <c r="E37" t="s">
         <v>8</v>
       </c>
       <c r="F37">
         <v>1.0</v>
       </c>
       <c r="G37" s="1">
-        <v>1232980.38</v>
+        <v>0.0</v>
       </c>
       <c r="H37" s="1">
-        <v>538615.44</v>
+        <v>34737.65</v>
       </c>
       <c r="I37" s="1">
-        <v>43.684023585193</v>
+        <v>0</v>
       </c>
       <c r="J37">
         <v>0.0</v>
       </c>
       <c r="K37">
         <v>0.0</v>
       </c>
       <c r="L37" s="1">
-        <v>1771595.82</v>
+        <v>34737.65</v>
       </c>
       <c r="M37" s="1">
-        <v>1771595.82</v>
+        <v>34737.65</v>
       </c>
       <c r="N37" s="1">
-        <v>1.68</v>
+        <v>0.03</v>
       </c>
       <c r="O37">
         <v>1</v>
       </c>
       <c r="Z37" t="s">
         <v>96</v>
       </c>
     </row>
     <row r="38" spans="1:26">
       <c r="A38" t="s">
         <v>99</v>
       </c>
       <c r="B38" s="1">
-        <v>21641.0</v>
+        <v>81678.0</v>
       </c>
       <c r="C38" s="1">
-        <v>56.0</v>
+        <v>21.32</v>
       </c>
       <c r="D38" s="1">
-        <v>40.8610179751</v>
+        <v>15.0956240358</v>
       </c>
       <c r="E38" t="s">
         <v>8</v>
       </c>
       <c r="F38">
         <v>1.0</v>
       </c>
       <c r="G38" s="1">
-        <v>884273.29</v>
+        <v>1232980.38</v>
       </c>
       <c r="H38" s="1">
-        <v>327622.71</v>
+        <v>508394.58</v>
       </c>
       <c r="I38" s="1">
-        <v>37.049938486777</v>
+        <v>41.23298215013</v>
       </c>
       <c r="J38">
         <v>0.0</v>
       </c>
       <c r="K38">
         <v>0.0</v>
       </c>
       <c r="L38" s="1">
-        <v>1211896.0</v>
+        <v>1741374.96</v>
       </c>
       <c r="M38" s="1">
-        <v>1211896.0</v>
+        <v>1741374.96</v>
       </c>
       <c r="N38" s="1">
-        <v>1.15</v>
+        <v>1.66</v>
       </c>
       <c r="O38">
         <v>1</v>
       </c>
       <c r="Z38" t="s">
         <v>98</v>
       </c>
     </row>
     <row r="39" spans="1:26">
       <c r="A39" t="s">
         <v>101</v>
       </c>
       <c r="B39" s="1">
-        <v>29514.0</v>
+        <v>21641.0</v>
       </c>
       <c r="C39" s="1">
-        <v>78.3</v>
+        <v>54.1</v>
       </c>
       <c r="D39" s="1">
-        <v>36.3212898963</v>
+        <v>40.8610179751</v>
       </c>
       <c r="E39" t="s">
         <v>8</v>
       </c>
       <c r="F39">
         <v>1.0</v>
       </c>
       <c r="G39" s="1">
-        <v>1071986.55</v>
+        <v>884273.29</v>
       </c>
       <c r="H39" s="1">
-        <v>1238959.65</v>
+        <v>286504.81</v>
       </c>
       <c r="I39" s="1">
-        <v>115.57604430765</v>
+        <v>32.400029859547</v>
       </c>
       <c r="J39">
         <v>0.0</v>
       </c>
       <c r="K39">
         <v>0.0</v>
       </c>
       <c r="L39" s="1">
-        <v>2310946.2</v>
+        <v>1170778.1</v>
       </c>
       <c r="M39" s="1">
-        <v>2310946.2</v>
+        <v>1170778.1</v>
       </c>
       <c r="N39" s="1">
-        <v>2.19</v>
+        <v>1.11</v>
       </c>
       <c r="O39">
         <v>1</v>
       </c>
       <c r="Z39" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="40" spans="1:26">
       <c r="A40" t="s">
         <v>103</v>
       </c>
       <c r="B40" s="1">
-        <v>63540.0</v>
+        <v>19448.0</v>
       </c>
       <c r="C40" s="1">
-        <v>27.205</v>
+        <v>67.54</v>
       </c>
       <c r="D40" s="1">
-        <v>14.1198758263</v>
+        <v>36.321290107</v>
       </c>
       <c r="E40" t="s">
         <v>8</v>
       </c>
       <c r="F40">
         <v>1.0</v>
       </c>
       <c r="G40" s="1">
-        <v>897176.91</v>
+        <v>706376.45</v>
       </c>
       <c r="H40" s="1">
-        <v>831428.79</v>
+        <v>607141.47</v>
       </c>
       <c r="I40" s="1">
-        <v>92.671666059707</v>
+        <v>85.951544675647</v>
       </c>
       <c r="J40">
         <v>0.0</v>
       </c>
       <c r="K40">
         <v>0.0</v>
       </c>
       <c r="L40" s="1">
-        <v>1728605.7</v>
+        <v>1313517.92</v>
       </c>
       <c r="M40" s="1">
-        <v>1728605.7</v>
+        <v>1313517.92</v>
       </c>
       <c r="N40" s="1">
-        <v>1.64</v>
+        <v>1.25</v>
       </c>
       <c r="O40">
         <v>1</v>
       </c>
       <c r="Z40" t="s">
         <v>102</v>
       </c>
     </row>
     <row r="41" spans="1:26">
       <c r="A41" t="s">
         <v>105</v>
       </c>
       <c r="B41" s="1">
-        <v>431346.0</v>
+        <v>63540.0</v>
       </c>
       <c r="C41" s="1">
-        <v>5.952</v>
+        <v>29.06</v>
       </c>
       <c r="D41" s="1">
-        <v>2.9853885048</v>
+        <v>14.1198758263</v>
       </c>
       <c r="E41" t="s">
         <v>8</v>
       </c>
       <c r="F41">
         <v>1.0</v>
       </c>
       <c r="G41" s="1">
-        <v>1287735.39</v>
+        <v>897176.91</v>
       </c>
       <c r="H41" s="1">
-        <v>1279636.0</v>
+        <v>949295.49</v>
       </c>
       <c r="I41" s="1">
-        <v>99.371036156737</v>
+        <v>105.80917536097</v>
       </c>
       <c r="J41">
         <v>0.0</v>
       </c>
       <c r="K41">
         <v>0.0</v>
       </c>
       <c r="L41" s="1">
-        <v>2567371.39</v>
+        <v>1846472.4</v>
       </c>
       <c r="M41" s="1">
-        <v>2567371.39</v>
+        <v>1846472.4</v>
       </c>
       <c r="N41" s="1">
-        <v>2.44</v>
+        <v>1.76</v>
       </c>
       <c r="O41">
         <v>1</v>
       </c>
       <c r="Z41" t="s">
         <v>104</v>
       </c>
     </row>
     <row r="42" spans="1:26">
       <c r="A42" t="s">
         <v>107</v>
       </c>
       <c r="B42" s="1">
-        <v>7981.0</v>
+        <v>431346.0</v>
       </c>
       <c r="C42" s="1">
-        <v>99.6</v>
+        <v>6.367</v>
       </c>
       <c r="D42" s="1">
-        <v>101.3657812304</v>
+        <v>2.9853885048</v>
       </c>
       <c r="E42" t="s">
         <v>8</v>
       </c>
       <c r="F42">
         <v>1.0</v>
       </c>
       <c r="G42" s="1">
-        <v>809000.3</v>
+        <v>1287735.39</v>
       </c>
       <c r="H42" s="1">
-        <v>-14092.7</v>
+        <v>1458644.59</v>
       </c>
       <c r="I42" s="1">
-        <v>-1.7419894652697</v>
+        <v>113.27207447487</v>
       </c>
       <c r="J42">
         <v>0.0</v>
       </c>
       <c r="K42">
         <v>0.0</v>
       </c>
       <c r="L42" s="1">
-        <v>794907.6</v>
+        <v>2746379.98</v>
       </c>
       <c r="M42" s="1">
-        <v>794907.6</v>
+        <v>2746379.98</v>
       </c>
       <c r="N42" s="1">
-        <v>0.75</v>
+        <v>2.61</v>
       </c>
       <c r="O42">
         <v>1</v>
       </c>
       <c r="Z42" t="s">
         <v>106</v>
       </c>
     </row>
     <row r="43" spans="1:26">
       <c r="A43" t="s">
         <v>109</v>
       </c>
       <c r="B43" s="1">
-        <v>50427.0</v>
+        <v>7981.0</v>
       </c>
       <c r="C43" s="1">
-        <v>4.466</v>
+        <v>102.2</v>
       </c>
       <c r="D43" s="1">
-        <v>3.4211569199</v>
+        <v>101.3657812304</v>
       </c>
       <c r="E43" t="s">
         <v>8</v>
       </c>
       <c r="F43">
         <v>1.0</v>
       </c>
       <c r="G43" s="1">
-        <v>172518.68</v>
+        <v>809000.3</v>
       </c>
       <c r="H43" s="1">
-        <v>52688.3</v>
+        <v>6657.9</v>
       </c>
       <c r="I43" s="1">
-        <v>30.54063478807</v>
+        <v>0.82297868121928</v>
       </c>
       <c r="J43">
         <v>0.0</v>
       </c>
       <c r="K43">
         <v>0.0</v>
       </c>
       <c r="L43" s="1">
-        <v>225206.98</v>
+        <v>815658.2</v>
       </c>
       <c r="M43" s="1">
-        <v>225206.98</v>
+        <v>815658.2</v>
       </c>
       <c r="N43" s="1">
-        <v>0.21</v>
+        <v>0.78</v>
       </c>
       <c r="O43">
         <v>1</v>
       </c>
       <c r="Z43" t="s">
         <v>108</v>
       </c>
     </row>
     <row r="44" spans="1:26">
       <c r="A44" t="s">
         <v>111</v>
       </c>
       <c r="B44" s="1">
-        <v>13281.0</v>
+        <v>50427.0</v>
       </c>
       <c r="C44" s="1">
-        <v>172.86</v>
+        <v>4.247</v>
       </c>
       <c r="D44" s="1">
-        <v>140.5074896469</v>
+        <v>3.4211569199</v>
       </c>
       <c r="E44" t="s">
         <v>8</v>
       </c>
       <c r="F44">
         <v>1.0</v>
       </c>
       <c r="G44" s="1">
-        <v>1866079.97</v>
+        <v>172518.68</v>
       </c>
       <c r="H44" s="1">
-        <v>429673.69</v>
+        <v>41644.79</v>
       </c>
       <c r="I44" s="1">
-        <v>23.025470339302</v>
+        <v>24.139293205814</v>
       </c>
       <c r="J44">
         <v>0.0</v>
       </c>
       <c r="K44">
         <v>0.0</v>
       </c>
       <c r="L44" s="1">
-        <v>2295753.66</v>
+        <v>214163.47</v>
       </c>
       <c r="M44" s="1">
-        <v>2295753.66</v>
+        <v>214163.47</v>
       </c>
       <c r="N44" s="1">
-        <v>2.18</v>
+        <v>0.2</v>
       </c>
       <c r="O44">
         <v>1</v>
       </c>
       <c r="Z44" t="s">
         <v>110</v>
       </c>
     </row>
     <row r="45" spans="1:26">
       <c r="A45" t="s">
         <v>113</v>
       </c>
       <c r="B45" s="1">
-        <v>6312.0</v>
+        <v>13281.0</v>
       </c>
       <c r="C45" s="1">
-        <v>144.95</v>
+        <v>176.52</v>
       </c>
       <c r="D45" s="1">
-        <v>107.1393647022</v>
+        <v>140.5074896469</v>
       </c>
       <c r="E45" t="s">
         <v>8</v>
       </c>
       <c r="F45">
         <v>1.0</v>
       </c>
       <c r="G45" s="1">
-        <v>676263.67</v>
+        <v>1866079.97</v>
       </c>
       <c r="H45" s="1">
-        <v>238660.73</v>
+        <v>478282.15</v>
       </c>
       <c r="I45" s="1">
-        <v>35.291076629919</v>
+        <v>25.630313689075</v>
       </c>
       <c r="J45">
         <v>0.0</v>
       </c>
       <c r="K45">
         <v>0.0</v>
       </c>
       <c r="L45" s="1">
-        <v>914924.4</v>
+        <v>2344362.12</v>
       </c>
       <c r="M45" s="1">
-        <v>914924.4</v>
+        <v>2344362.12</v>
       </c>
       <c r="N45" s="1">
-        <v>0.87</v>
+        <v>2.23</v>
       </c>
       <c r="O45">
         <v>1</v>
       </c>
       <c r="Z45" t="s">
         <v>112</v>
       </c>
     </row>
     <row r="46" spans="1:26">
       <c r="A46" t="s">
         <v>115</v>
       </c>
       <c r="B46" s="1">
-        <v>4812.0</v>
+        <v>6312.0</v>
       </c>
       <c r="C46" s="1">
-        <v>388.0</v>
+        <v>137.25</v>
       </c>
       <c r="D46" s="1">
-        <v>381.6799002494</v>
+        <v>107.1393647022</v>
       </c>
       <c r="E46" t="s">
         <v>8</v>
       </c>
       <c r="F46">
         <v>1.0</v>
       </c>
       <c r="G46" s="1">
-        <v>1836643.68</v>
+        <v>676263.67</v>
       </c>
       <c r="H46" s="1">
-        <v>30412.32</v>
+        <v>190058.33</v>
       </c>
       <c r="I46" s="1">
-        <v>1.6558639180355</v>
+        <v>28.104175698215</v>
       </c>
       <c r="J46">
         <v>0.0</v>
       </c>
       <c r="K46">
         <v>0.0</v>
       </c>
       <c r="L46" s="1">
-        <v>1867056.0</v>
+        <v>866322.0</v>
       </c>
       <c r="M46" s="1">
-        <v>1867056.0</v>
+        <v>866322.0</v>
       </c>
       <c r="N46" s="1">
-        <v>1.77</v>
+        <v>0.82</v>
       </c>
       <c r="O46">
         <v>1</v>
       </c>
       <c r="Z46" t="s">
         <v>114</v>
       </c>
     </row>
     <row r="47" spans="1:26">
       <c r="A47" t="s">
         <v>117</v>
       </c>
       <c r="B47" s="1">
-        <v>4544.0</v>
+        <v>4812.0</v>
       </c>
       <c r="C47" s="1">
-        <v>495.75</v>
+        <v>378.75</v>
       </c>
       <c r="D47" s="1">
-        <v>594.5397953345</v>
+        <v>381.6799002494</v>
       </c>
       <c r="E47" t="s">
         <v>8</v>
       </c>
       <c r="F47">
         <v>1.0</v>
       </c>
       <c r="G47" s="1">
-        <v>2701588.83</v>
+        <v>1836643.68</v>
       </c>
       <c r="H47" s="1">
-        <v>-448900.83</v>
+        <v>-14098.68</v>
       </c>
       <c r="I47" s="1">
-        <v>-16.616178783949</v>
+        <v>-0.76763283774238</v>
       </c>
       <c r="J47">
         <v>0.0</v>
       </c>
       <c r="K47">
         <v>0.0</v>
       </c>
       <c r="L47" s="1">
-        <v>2252688.0</v>
+        <v>1822545.0</v>
       </c>
       <c r="M47" s="1">
-        <v>2252688.0</v>
+        <v>1822545.0</v>
       </c>
       <c r="N47" s="1">
-        <v>2.14</v>
+        <v>1.74</v>
       </c>
       <c r="O47">
         <v>1</v>
       </c>
       <c r="Z47" t="s">
         <v>116</v>
       </c>
     </row>
     <row r="48" spans="1:26">
       <c r="A48" t="s">
         <v>119</v>
       </c>
       <c r="B48" s="1">
-        <v>66001.0</v>
+        <v>4544.0</v>
       </c>
       <c r="C48" s="1">
-        <v>14.46</v>
+        <v>478.55</v>
       </c>
       <c r="D48" s="1">
-        <v>12.100836351</v>
+        <v>594.5397953345</v>
       </c>
       <c r="E48" t="s">
         <v>8</v>
       </c>
       <c r="F48">
         <v>1.0</v>
       </c>
       <c r="G48" s="1">
-        <v>798667.3</v>
+        <v>2701588.83</v>
       </c>
       <c r="H48" s="1">
-        <v>155707.16</v>
+        <v>-527057.63</v>
       </c>
       <c r="I48" s="1">
-        <v>19.495872686912</v>
+        <v>-19.509172681914</v>
       </c>
       <c r="J48">
         <v>0.0</v>
       </c>
       <c r="K48">
         <v>0.0</v>
       </c>
       <c r="L48" s="1">
-        <v>954374.46</v>
+        <v>2174531.2</v>
       </c>
       <c r="M48" s="1">
-        <v>954374.46</v>
+        <v>2174531.2</v>
       </c>
       <c r="N48" s="1">
-        <v>0.91</v>
+        <v>2.07</v>
       </c>
       <c r="O48">
         <v>1</v>
       </c>
       <c r="Z48" t="s">
         <v>118</v>
       </c>
     </row>
     <row r="49" spans="1:26">
       <c r="A49" t="s">
         <v>121</v>
       </c>
       <c r="B49" s="1">
-        <v>18961.0</v>
+        <v>66001.0</v>
       </c>
       <c r="C49" s="1">
-        <v>51.32</v>
+        <v>15.22</v>
       </c>
       <c r="D49" s="1">
-        <v>52.1515610991</v>
+        <v>12.100836351</v>
       </c>
       <c r="E49" t="s">
         <v>8</v>
       </c>
       <c r="F49">
         <v>1.0</v>
       </c>
       <c r="G49" s="1">
-        <v>988845.75</v>
+        <v>798667.3</v>
       </c>
       <c r="H49" s="1">
-        <v>-15767.23</v>
+        <v>205867.92</v>
       </c>
       <c r="I49" s="1">
-        <v>-1.5945085469599</v>
+        <v>25.776430310844</v>
       </c>
       <c r="J49">
         <v>0.0</v>
       </c>
       <c r="K49">
         <v>0.0</v>
       </c>
       <c r="L49" s="1">
-        <v>973078.52</v>
+        <v>1004535.22</v>
       </c>
       <c r="M49" s="1">
-        <v>973078.52</v>
+        <v>1004535.22</v>
       </c>
       <c r="N49" s="1">
-        <v>0.92</v>
+        <v>0.96</v>
       </c>
       <c r="O49">
         <v>1</v>
       </c>
       <c r="Z49" t="s">
         <v>120</v>
       </c>
     </row>
     <row r="50" spans="1:26">
       <c r="A50" t="s">
         <v>123</v>
       </c>
       <c r="B50" s="1">
-        <v>878.0</v>
+        <v>18961.0</v>
       </c>
       <c r="C50" s="1">
-        <v>477.7</v>
+        <v>51.38</v>
       </c>
       <c r="D50" s="1">
-        <v>259.5076879271</v>
+        <v>52.1515610991</v>
       </c>
       <c r="E50" t="s">
         <v>8</v>
       </c>
       <c r="F50">
         <v>1.0</v>
       </c>
       <c r="G50" s="1">
-        <v>227847.75</v>
+        <v>988845.75</v>
       </c>
       <c r="H50" s="1">
-        <v>191572.85</v>
+        <v>-14629.57</v>
       </c>
       <c r="I50" s="1">
-        <v>84.07932490007</v>
+        <v>-1.4794592584334</v>
       </c>
       <c r="J50">
         <v>0.0</v>
       </c>
       <c r="K50">
         <v>0.0</v>
       </c>
       <c r="L50" s="1">
-        <v>419420.6</v>
+        <v>974216.18</v>
       </c>
       <c r="M50" s="1">
-        <v>419420.6</v>
+        <v>974216.18</v>
       </c>
       <c r="N50" s="1">
-        <v>0.4</v>
+        <v>0.93</v>
       </c>
       <c r="O50">
         <v>1</v>
       </c>
       <c r="Z50" t="s">
         <v>122</v>
       </c>
     </row>
     <row r="51" spans="1:26">
       <c r="A51" t="s">
         <v>125</v>
       </c>
       <c r="B51" s="1">
-        <v>95966.0</v>
+        <v>878.0</v>
       </c>
       <c r="C51" s="1">
-        <v>11.39</v>
+        <v>502.4</v>
       </c>
       <c r="D51" s="1">
-        <v>6.4436367047</v>
+        <v>259.5076879271</v>
       </c>
       <c r="E51" t="s">
         <v>8</v>
       </c>
       <c r="F51">
         <v>1.0</v>
       </c>
       <c r="G51" s="1">
-        <v>618370.04</v>
+        <v>227847.75</v>
       </c>
       <c r="H51" s="1">
-        <v>474682.7</v>
+        <v>213259.45</v>
       </c>
       <c r="I51" s="1">
-        <v>76.763534662837</v>
+        <v>93.597347351466</v>
       </c>
       <c r="J51">
         <v>0.0</v>
       </c>
       <c r="K51">
         <v>0.0</v>
       </c>
       <c r="L51" s="1">
-        <v>1093052.74</v>
+        <v>441107.2</v>
       </c>
       <c r="M51" s="1">
-        <v>1093052.74</v>
+        <v>441107.2</v>
       </c>
       <c r="N51" s="1">
-        <v>1.04</v>
+        <v>0.42</v>
       </c>
       <c r="O51">
         <v>1</v>
       </c>
       <c r="Z51" t="s">
         <v>124</v>
       </c>
     </row>
     <row r="52" spans="1:26">
       <c r="A52" t="s">
         <v>127</v>
       </c>
       <c r="B52" s="1">
-        <v>9.0</v>
+        <v>95966.0</v>
       </c>
       <c r="C52" s="1">
-        <v>4812.52</v>
+        <v>9.386</v>
       </c>
       <c r="D52" s="1">
-        <v>4810.7611111111</v>
+        <v>6.4436367047</v>
       </c>
       <c r="E52" t="s">
         <v>8</v>
       </c>
       <c r="F52">
         <v>1.0</v>
       </c>
       <c r="G52" s="1">
-        <v>43296.85</v>
+        <v>618370.04</v>
       </c>
       <c r="H52" s="1">
-        <v>15.83</v>
+        <v>282366.84</v>
       </c>
       <c r="I52" s="1">
-        <v>0.03656155124449</v>
+        <v>45.663085488424</v>
       </c>
       <c r="J52">
         <v>0.0</v>
       </c>
       <c r="K52">
         <v>0.0</v>
       </c>
       <c r="L52" s="1">
-        <v>43312.68</v>
+        <v>900736.88</v>
       </c>
       <c r="M52" s="1">
-        <v>43312.68</v>
+        <v>900736.88</v>
       </c>
       <c r="N52" s="1">
-        <v>0.04</v>
+        <v>0.86</v>
       </c>
       <c r="O52">
         <v>1</v>
       </c>
       <c r="Z52" t="s">
         <v>126</v>
       </c>
     </row>
     <row r="53" spans="1:26">
       <c r="A53" t="s">
         <v>129</v>
       </c>
       <c r="B53" s="1">
         <v>18249.0</v>
       </c>
       <c r="C53" s="1">
-        <v>37.475</v>
+        <v>38.495</v>
       </c>
       <c r="D53" s="1">
         <v>37.5853827607</v>
       </c>
       <c r="E53" t="s">
         <v>8</v>
       </c>
       <c r="F53">
         <v>1.0</v>
       </c>
       <c r="G53" s="1">
         <v>685895.65</v>
       </c>
       <c r="H53" s="1">
-        <v>-2014.37</v>
+        <v>16599.61</v>
       </c>
       <c r="I53" s="1">
-        <v>-0.29368461514518</v>
+        <v>2.4201363574765</v>
       </c>
       <c r="J53">
         <v>0.0</v>
       </c>
       <c r="K53">
         <v>0.0</v>
       </c>
       <c r="L53" s="1">
-        <v>683881.28</v>
+        <v>702495.26</v>
       </c>
       <c r="M53" s="1">
-        <v>683881.28</v>
+        <v>702495.26</v>
       </c>
       <c r="N53" s="1">
-        <v>0.65</v>
+        <v>0.67</v>
       </c>
       <c r="O53">
         <v>1</v>
       </c>
       <c r="Z53" t="s">
         <v>128</v>
       </c>
     </row>
     <row r="54" spans="1:26">
       <c r="A54" t="s">
         <v>131</v>
       </c>
       <c r="B54" s="1">
         <v>4367.0</v>
       </c>
       <c r="C54" s="1">
-        <v>142.85</v>
+        <v>130.4</v>
       </c>
       <c r="D54" s="1">
         <v>47.8789420655</v>
       </c>
       <c r="E54" t="s">
         <v>8</v>
       </c>
       <c r="F54">
         <v>1.0</v>
       </c>
       <c r="G54" s="1">
         <v>209087.34</v>
       </c>
       <c r="H54" s="1">
-        <v>414738.61</v>
+        <v>360369.46</v>
       </c>
       <c r="I54" s="1">
-        <v>198.35663412237</v>
+        <v>172.35355330457</v>
       </c>
       <c r="J54">
         <v>0.0</v>
       </c>
       <c r="K54">
         <v>0.0</v>
       </c>
       <c r="L54" s="1">
-        <v>623825.95</v>
+        <v>569456.8</v>
       </c>
       <c r="M54" s="1">
-        <v>623825.95</v>
+        <v>569456.8</v>
       </c>
       <c r="N54" s="1">
-        <v>0.59</v>
+        <v>0.54</v>
       </c>
       <c r="O54">
         <v>1</v>
       </c>
       <c r="Z54" t="s">
         <v>130</v>
       </c>
     </row>
     <row r="55" spans="1:26">
       <c r="A55" t="s">
         <v>133</v>
       </c>
       <c r="B55" s="1">
         <v>8355.0</v>
       </c>
       <c r="C55" s="1">
-        <v>86.62</v>
+        <v>86.12</v>
       </c>
       <c r="D55" s="1">
         <v>84.5240191502</v>
       </c>
       <c r="E55" t="s">
         <v>8</v>
       </c>
       <c r="F55">
         <v>1.0</v>
       </c>
       <c r="G55" s="1">
         <v>706198.18</v>
       </c>
       <c r="H55" s="1">
-        <v>17511.92</v>
+        <v>13334.42</v>
       </c>
       <c r="I55" s="1">
-        <v>2.4797458413161</v>
+        <v>1.8881980126315</v>
       </c>
       <c r="J55">
         <v>0.0</v>
       </c>
       <c r="K55">
         <v>0.0</v>
       </c>
       <c r="L55" s="1">
-        <v>723710.1</v>
+        <v>719532.6</v>
       </c>
       <c r="M55" s="1">
-        <v>723710.1</v>
+        <v>719532.6</v>
       </c>
       <c r="N55" s="1">
         <v>0.69</v>
       </c>
       <c r="O55">
         <v>1</v>
       </c>
       <c r="Z55" t="s">
         <v>132</v>
       </c>
     </row>
     <row r="56" spans="1:26">
       <c r="A56" t="s">
         <v>135</v>
       </c>
       <c r="B56" s="1">
         <v>12294.0</v>
       </c>
       <c r="C56" s="1">
-        <v>26.07</v>
+        <v>25.88</v>
       </c>
       <c r="D56" s="1">
         <v>36.0549479421</v>
       </c>
       <c r="E56" t="s">
         <v>8</v>
       </c>
       <c r="F56">
         <v>1.0</v>
       </c>
       <c r="G56" s="1">
         <v>443259.53</v>
       </c>
       <c r="H56" s="1">
-        <v>-122754.95</v>
+        <v>-125090.81</v>
       </c>
       <c r="I56" s="1">
-        <v>-27.693696737891</v>
+        <v>-28.220670179387</v>
       </c>
       <c r="J56">
         <v>0.0</v>
       </c>
       <c r="K56">
         <v>0.0</v>
       </c>
       <c r="L56" s="1">
-        <v>320504.58</v>
+        <v>318168.72</v>
       </c>
       <c r="M56" s="1">
-        <v>320504.58</v>
+        <v>318168.72</v>
       </c>
       <c r="N56" s="1">
         <v>0.3</v>
       </c>
       <c r="O56">
         <v>1</v>
       </c>
       <c r="Z56" t="s">
         <v>134</v>
       </c>
     </row>
     <row r="57" spans="1:26">
       <c r="A57" t="s">
         <v>137</v>
       </c>
       <c r="B57" s="1">
         <v>12436.0</v>
       </c>
       <c r="C57" s="1">
-        <v>42.21</v>
+        <v>44.38</v>
       </c>
       <c r="D57" s="1">
         <v>48.7455242843</v>
       </c>
       <c r="E57" t="s">
         <v>8</v>
       </c>
       <c r="F57">
         <v>1.0</v>
       </c>
       <c r="G57" s="1">
         <v>606199.34</v>
       </c>
       <c r="H57" s="1">
-        <v>-81275.78</v>
+        <v>-54289.66</v>
       </c>
       <c r="I57" s="1">
-        <v>-13.40743459074</v>
+        <v>-8.9557438317237</v>
       </c>
       <c r="J57">
         <v>0.0</v>
       </c>
       <c r="K57">
         <v>0.0</v>
       </c>
       <c r="L57" s="1">
-        <v>524923.56</v>
+        <v>551909.68</v>
       </c>
       <c r="M57" s="1">
-        <v>524923.56</v>
+        <v>551909.68</v>
       </c>
       <c r="N57" s="1">
-        <v>0.5</v>
+        <v>0.53</v>
       </c>
       <c r="O57">
         <v>1</v>
       </c>
       <c r="Z57" t="s">
         <v>136</v>
       </c>
     </row>
     <row r="58" spans="1:26">
       <c r="A58" t="s">
         <v>139</v>
       </c>
       <c r="B58" s="1">
         <v>5480.0</v>
       </c>
       <c r="C58" s="1">
-        <v>332.7</v>
+        <v>322.9</v>
       </c>
       <c r="D58" s="1">
         <v>272.8765474453</v>
       </c>
       <c r="E58" t="s">
         <v>8</v>
       </c>
       <c r="F58">
         <v>1.0</v>
       </c>
       <c r="G58" s="1">
         <v>1495363.48</v>
       </c>
       <c r="H58" s="1">
-        <v>327832.52</v>
+        <v>274128.52</v>
       </c>
       <c r="I58" s="1">
-        <v>21.923266442216</v>
+        <v>18.331898810315</v>
       </c>
       <c r="J58">
         <v>0.0</v>
       </c>
       <c r="K58">
         <v>0.0</v>
       </c>
       <c r="L58" s="1">
-        <v>1823196.0</v>
+        <v>1769492.0</v>
       </c>
       <c r="M58" s="1">
-        <v>1823196.0</v>
+        <v>1769492.0</v>
       </c>
       <c r="N58" s="1">
-        <v>1.73</v>
+        <v>1.68</v>
       </c>
       <c r="O58">
         <v>1</v>
       </c>
       <c r="Z58" t="s">
         <v>138</v>
       </c>
     </row>
     <row r="59" spans="1:26">
       <c r="A59" t="s">
         <v>141</v>
       </c>
       <c r="B59" s="1">
         <v>65750.0</v>
       </c>
       <c r="C59" s="1">
-        <v>4.174</v>
+        <v>4.354</v>
       </c>
       <c r="D59" s="1">
         <v>2.6885145247</v>
       </c>
       <c r="E59" t="s">
         <v>8</v>
       </c>
       <c r="F59">
         <v>1.0</v>
       </c>
       <c r="G59" s="1">
         <v>176769.83</v>
       </c>
       <c r="H59" s="1">
-        <v>97670.67</v>
+        <v>109505.67</v>
       </c>
       <c r="I59" s="1">
-        <v>55.253020269353</v>
+        <v>61.948167286239</v>
       </c>
       <c r="J59">
         <v>0.0</v>
       </c>
       <c r="K59">
         <v>0.0</v>
       </c>
       <c r="L59" s="1">
-        <v>274440.5</v>
+        <v>286275.5</v>
       </c>
       <c r="M59" s="1">
-        <v>274440.5</v>
+        <v>286275.5</v>
       </c>
       <c r="N59" s="1">
-        <v>0.26</v>
+        <v>0.27</v>
       </c>
       <c r="O59">
         <v>1</v>
       </c>
       <c r="Z59" t="s">
         <v>140</v>
       </c>
     </row>
     <row r="60" spans="1:26">
       <c r="A60" t="s">
         <v>143</v>
       </c>
       <c r="B60" s="1">
         <v>22174.0</v>
       </c>
       <c r="C60" s="1">
-        <v>75.07</v>
+        <v>76.75</v>
       </c>
       <c r="D60" s="1">
         <v>88.9366523857</v>
       </c>
       <c r="E60" t="s">
         <v>8</v>
       </c>
       <c r="F60">
         <v>1.0</v>
       </c>
       <c r="G60" s="1">
         <v>1972081.33</v>
       </c>
       <c r="H60" s="1">
-        <v>-307479.15</v>
+        <v>-270226.83</v>
       </c>
       <c r="I60" s="1">
-        <v>-15.591605950653</v>
+        <v>-13.70262097659</v>
       </c>
       <c r="J60">
         <v>0.0</v>
       </c>
       <c r="K60">
         <v>0.0</v>
       </c>
       <c r="L60" s="1">
-        <v>1664602.18</v>
+        <v>1701854.5</v>
       </c>
       <c r="M60" s="1">
-        <v>1664602.18</v>
+        <v>1701854.5</v>
       </c>
       <c r="N60" s="1">
-        <v>1.58</v>
+        <v>1.62</v>
       </c>
       <c r="O60">
         <v>1</v>
       </c>
       <c r="Z60" t="s">
         <v>142</v>
       </c>
     </row>
     <row r="61" spans="1:26">
       <c r="A61" t="s">
         <v>145</v>
       </c>
       <c r="B61" s="1">
         <v>18951.0</v>
       </c>
       <c r="C61" s="1">
-        <v>135.14</v>
+        <v>136.42</v>
       </c>
       <c r="D61" s="1">
         <v>185.4622832568</v>
       </c>
       <c r="E61" t="s">
         <v>8</v>
       </c>
       <c r="F61">
         <v>1.0</v>
       </c>
       <c r="G61" s="1">
         <v>3514695.73</v>
       </c>
       <c r="H61" s="1">
-        <v>-953657.59</v>
+        <v>-929400.31</v>
       </c>
       <c r="I61" s="1">
-        <v>-27.133432400989</v>
+        <v>-26.443265118713</v>
       </c>
       <c r="J61">
         <v>0.0</v>
       </c>
       <c r="K61">
         <v>0.0</v>
       </c>
       <c r="L61" s="1">
-        <v>2561038.14</v>
+        <v>2585295.42</v>
       </c>
       <c r="M61" s="1">
-        <v>2561038.14</v>
+        <v>2585295.42</v>
       </c>
       <c r="N61" s="1">
-        <v>2.43</v>
+        <v>2.46</v>
       </c>
       <c r="O61">
         <v>1</v>
       </c>
       <c r="Z61" t="s">
         <v>144</v>
       </c>
     </row>
     <row r="62" spans="1:26">
       <c r="A62" t="s">
         <v>147</v>
       </c>
       <c r="B62" s="1">
         <v>11327.0</v>
       </c>
       <c r="C62" s="1">
-        <v>276.05</v>
+        <v>268.8</v>
       </c>
       <c r="D62" s="1">
         <v>168.6763750331</v>
       </c>
       <c r="E62" t="s">
         <v>8</v>
       </c>
       <c r="F62">
         <v>1.0</v>
       </c>
       <c r="G62" s="1">
         <v>1910597.3</v>
       </c>
       <c r="H62" s="1">
-        <v>1216221.05</v>
+        <v>1134100.3</v>
       </c>
       <c r="I62" s="1">
-        <v>63.65658791625</v>
+        <v>59.358416344459</v>
       </c>
       <c r="J62">
         <v>0.0</v>
       </c>
       <c r="K62">
         <v>0.0</v>
       </c>
       <c r="L62" s="1">
-        <v>3126818.35</v>
+        <v>3044697.6</v>
       </c>
       <c r="M62" s="1">
-        <v>3126818.35</v>
+        <v>3044697.6</v>
       </c>
       <c r="N62" s="1">
-        <v>2.97</v>
+        <v>2.9</v>
       </c>
       <c r="O62">
         <v>1</v>
       </c>
       <c r="Z62" t="s">
         <v>146</v>
       </c>
     </row>
     <row r="63" spans="1:26">
       <c r="A63" t="s">
         <v>149</v>
       </c>
       <c r="B63" s="1">
         <v>5315.0</v>
       </c>
       <c r="C63" s="1">
-        <v>46.0</v>
+        <v>48.34</v>
       </c>
       <c r="D63" s="1">
         <v>96.6828240828</v>
       </c>
       <c r="E63" t="s">
         <v>8</v>
       </c>
       <c r="F63">
         <v>1.0</v>
       </c>
       <c r="G63" s="1">
         <v>513869.21</v>
       </c>
       <c r="H63" s="1">
-        <v>-269379.21</v>
+        <v>-256942.11</v>
       </c>
       <c r="I63" s="1">
-        <v>-52.421745603322</v>
+        <v>-50.00146048836</v>
       </c>
       <c r="J63">
         <v>0.0</v>
       </c>
       <c r="K63">
         <v>0.0</v>
       </c>
       <c r="L63" s="1">
-        <v>244490.0</v>
+        <v>256927.1</v>
       </c>
       <c r="M63" s="1">
-        <v>244490.0</v>
+        <v>256927.1</v>
       </c>
       <c r="N63" s="1">
-        <v>0.23</v>
+        <v>0.24</v>
       </c>
       <c r="O63">
         <v>1</v>
       </c>
       <c r="Z63" t="s">
         <v>148</v>
       </c>
     </row>
     <row r="64" spans="1:26">
       <c r="A64" t="s">
         <v>151</v>
       </c>
       <c r="B64" s="1">
         <v>11698.0</v>
       </c>
       <c r="C64" s="1">
-        <v>153.92</v>
+        <v>158.14</v>
       </c>
       <c r="D64" s="1">
         <v>123.6941819114</v>
       </c>
       <c r="E64" t="s">
         <v>8</v>
       </c>
       <c r="F64">
         <v>1.0</v>
       </c>
       <c r="G64" s="1">
         <v>1446974.54</v>
       </c>
       <c r="H64" s="1">
-        <v>353581.62</v>
+        <v>402947.18</v>
       </c>
       <c r="I64" s="1">
-        <v>24.435925458647</v>
+        <v>27.847565306851</v>
       </c>
       <c r="J64">
         <v>0.0</v>
       </c>
       <c r="K64">
         <v>0.0</v>
       </c>
       <c r="L64" s="1">
-        <v>1800556.16</v>
+        <v>1849921.72</v>
       </c>
       <c r="M64" s="1">
-        <v>1800556.16</v>
+        <v>1849921.72</v>
       </c>
       <c r="N64" s="1">
-        <v>1.71</v>
+        <v>1.76</v>
       </c>
       <c r="O64">
         <v>1</v>
       </c>
       <c r="Z64" t="s">
         <v>150</v>
       </c>
     </row>
     <row r="65" spans="1:26">
       <c r="A65" t="s">
         <v>153</v>
       </c>
       <c r="B65" s="1">
         <v>18160.0</v>
       </c>
       <c r="C65" s="1">
-        <v>34.22</v>
+        <v>34.51</v>
       </c>
       <c r="D65" s="1">
         <v>52.2208827093</v>
       </c>
       <c r="E65" t="s">
         <v>8</v>
       </c>
       <c r="F65">
         <v>1.0</v>
       </c>
       <c r="G65" s="1">
         <v>948331.23</v>
       </c>
       <c r="H65" s="1">
-        <v>-326896.03</v>
+        <v>-321629.63</v>
       </c>
       <c r="I65" s="1">
-        <v>-34.470659581674</v>
+        <v>-33.915326188298</v>
       </c>
       <c r="J65">
         <v>0.0</v>
       </c>
       <c r="K65">
         <v>0.0</v>
       </c>
       <c r="L65" s="1">
-        <v>621435.2</v>
+        <v>626701.6</v>
       </c>
       <c r="M65" s="1">
-        <v>621435.2</v>
+        <v>626701.6</v>
       </c>
       <c r="N65" s="1">
-        <v>0.59</v>
+        <v>0.6</v>
       </c>
       <c r="O65">
         <v>1</v>
       </c>
       <c r="Z65" t="s">
         <v>152</v>
       </c>
     </row>
     <row r="66" spans="1:26">
       <c r="A66" t="s">
         <v>155</v>
       </c>
       <c r="B66" s="1">
         <v>10831.0</v>
       </c>
       <c r="C66" s="1">
-        <v>267.5</v>
+        <v>270.45</v>
       </c>
       <c r="D66" s="1">
         <v>202.4109398947</v>
       </c>
       <c r="E66" t="s">
         <v>8</v>
       </c>
       <c r="F66">
         <v>1.0</v>
       </c>
       <c r="G66" s="1">
         <v>2192312.89</v>
       </c>
       <c r="H66" s="1">
-        <v>704979.61</v>
+        <v>736931.06</v>
       </c>
       <c r="I66" s="1">
-        <v>32.156888426633</v>
+        <v>33.614319532647</v>
       </c>
       <c r="J66">
         <v>0.0</v>
       </c>
       <c r="K66">
         <v>0.0</v>
       </c>
       <c r="L66" s="1">
-        <v>2897292.5</v>
+        <v>2929243.95</v>
       </c>
       <c r="M66" s="1">
-        <v>2897292.5</v>
+        <v>2929243.95</v>
       </c>
       <c r="N66" s="1">
-        <v>2.75</v>
+        <v>2.79</v>
       </c>
       <c r="O66">
         <v>1</v>
       </c>
       <c r="Z66" t="s">
         <v>154</v>
       </c>
     </row>
     <row r="67" spans="1:26">
       <c r="A67" t="s">
         <v>157</v>
       </c>
       <c r="B67" s="1">
         <v>24874.0</v>
       </c>
       <c r="C67" s="1">
-        <v>76.78</v>
+        <v>77.2</v>
       </c>
       <c r="D67" s="1">
         <v>36.7709335049</v>
       </c>
       <c r="E67" t="s">
         <v>8</v>
       </c>
       <c r="F67">
         <v>1.0</v>
       </c>
       <c r="G67" s="1">
         <v>914640.2</v>
       </c>
       <c r="H67" s="1">
-        <v>995185.52</v>
+        <v>1005632.6</v>
       </c>
       <c r="I67" s="1">
-        <v>108.8062300345</v>
+        <v>109.94843655461</v>
       </c>
       <c r="J67">
         <v>0.0</v>
       </c>
       <c r="K67">
         <v>0.0</v>
       </c>
       <c r="L67" s="1">
-        <v>1909825.72</v>
+        <v>1920272.8</v>
       </c>
       <c r="M67" s="1">
-        <v>1909825.72</v>
+        <v>1920272.8</v>
       </c>
       <c r="N67" s="1">
-        <v>1.81</v>
+        <v>1.83</v>
       </c>
       <c r="O67">
         <v>1</v>
       </c>
       <c r="Z67" t="s">
         <v>156</v>
       </c>
     </row>
     <row r="68" spans="1:26">
       <c r="A68" t="s">
         <v>159</v>
       </c>
       <c r="B68" s="1">
         <v>13204.0</v>
       </c>
       <c r="C68" s="1">
-        <v>51.2</v>
+        <v>48.8</v>
       </c>
       <c r="D68" s="1">
         <v>47.9701810058</v>
       </c>
       <c r="E68" t="s">
         <v>8</v>
       </c>
       <c r="F68">
         <v>1.0</v>
       </c>
       <c r="G68" s="1">
         <v>633398.27</v>
       </c>
       <c r="H68" s="1">
-        <v>42646.53</v>
+        <v>10956.93</v>
       </c>
       <c r="I68" s="1">
-        <v>6.7329722892991</v>
+        <v>1.7298642132382</v>
       </c>
       <c r="J68">
         <v>0.0</v>
       </c>
       <c r="K68">
         <v>0.0</v>
       </c>
       <c r="L68" s="1">
-        <v>676044.8</v>
+        <v>644355.2</v>
       </c>
       <c r="M68" s="1">
-        <v>676044.8</v>
+        <v>644355.2</v>
       </c>
       <c r="N68" s="1">
-        <v>0.64</v>
+        <v>0.61</v>
       </c>
       <c r="O68">
         <v>1</v>
       </c>
       <c r="Z68" t="s">
         <v>158</v>
       </c>
     </row>
     <row r="69" spans="1:26">
       <c r="A69" t="s">
         <v>161</v>
       </c>
       <c r="B69" s="1">
         <v>19447.0</v>
       </c>
       <c r="C69" s="1">
-        <v>62.58</v>
+        <v>57.25</v>
       </c>
       <c r="D69" s="1">
         <v>31.557628426</v>
       </c>
       <c r="E69" t="s">
         <v>8</v>
       </c>
       <c r="F69">
         <v>1.0</v>
       </c>
       <c r="G69" s="1">
         <v>613701.2</v>
       </c>
       <c r="H69" s="1">
-        <v>603292.06</v>
+        <v>499639.55</v>
       </c>
       <c r="I69" s="1">
-        <v>98.303874915024</v>
+        <v>81.414139323827</v>
       </c>
       <c r="J69">
         <v>0.0</v>
       </c>
       <c r="K69">
         <v>0.0</v>
       </c>
       <c r="L69" s="1">
-        <v>1216993.26</v>
+        <v>1113340.75</v>
       </c>
       <c r="M69" s="1">
-        <v>1216993.26</v>
+        <v>1113340.75</v>
       </c>
       <c r="N69" s="1">
-        <v>1.16</v>
+        <v>1.06</v>
       </c>
       <c r="O69">
         <v>1</v>
       </c>
       <c r="Z69" t="s">
         <v>160</v>
       </c>
     </row>
     <row r="70" spans="1:26">
       <c r="A70" t="s">
         <v>163</v>
       </c>
       <c r="B70" s="1">
         <v>39143.0</v>
       </c>
       <c r="C70" s="1">
-        <v>33.04</v>
+        <v>33.98</v>
       </c>
       <c r="D70" s="1">
         <v>33.36487188</v>
       </c>
       <c r="E70" t="s">
         <v>8</v>
       </c>
       <c r="F70">
         <v>1.0</v>
       </c>
       <c r="G70" s="1">
         <v>1306001.18</v>
       </c>
       <c r="H70" s="1">
-        <v>-12716.46</v>
+        <v>24077.96</v>
       </c>
       <c r="I70" s="1">
-        <v>-0.97369437292545</v>
+        <v>1.8436399881354</v>
       </c>
       <c r="J70">
         <v>0.0</v>
       </c>
       <c r="K70">
         <v>0.0</v>
       </c>
       <c r="L70" s="1">
-        <v>1293284.72</v>
+        <v>1330079.14</v>
       </c>
       <c r="M70" s="1">
-        <v>1293284.72</v>
+        <v>1330079.14</v>
       </c>
       <c r="N70" s="1">
-        <v>1.23</v>
+        <v>1.27</v>
       </c>
       <c r="O70">
         <v>1</v>
       </c>
       <c r="Z70" t="s">
         <v>162</v>
       </c>
     </row>
     <row r="71" spans="1:26">
       <c r="A71" t="s">
         <v>165</v>
       </c>
       <c r="B71" s="1">
         <v>3025.0</v>
       </c>
       <c r="C71" s="1">
-        <v>216.5</v>
+        <v>225.1</v>
       </c>
       <c r="D71" s="1">
         <v>234.6706016529</v>
       </c>
       <c r="E71" t="s">
         <v>8</v>
       </c>
       <c r="F71">
         <v>1.0</v>
       </c>
       <c r="G71" s="1">
         <v>709878.57</v>
       </c>
       <c r="H71" s="1">
-        <v>-54966.07</v>
+        <v>-28951.07</v>
       </c>
       <c r="I71" s="1">
-        <v>-7.7430242752644</v>
+        <v>-4.0783129993627</v>
       </c>
       <c r="J71">
         <v>0.0</v>
       </c>
       <c r="K71">
         <v>0.0</v>
       </c>
       <c r="L71" s="1">
-        <v>654912.5</v>
+        <v>680927.5</v>
       </c>
       <c r="M71" s="1">
-        <v>654912.5</v>
+        <v>680927.5</v>
       </c>
       <c r="N71" s="1">
-        <v>0.62</v>
+        <v>0.65</v>
       </c>
       <c r="O71">
         <v>1</v>
       </c>
       <c r="Z71" t="s">
         <v>164</v>
       </c>
     </row>
     <row r="72" spans="1:26">
       <c r="A72" t="s">
         <v>167</v>
       </c>
       <c r="B72" s="1">
         <v>3834.0</v>
       </c>
       <c r="C72" s="1">
-        <v>258.5</v>
+        <v>243.9</v>
       </c>
       <c r="D72" s="1">
         <v>213.9593609807</v>
       </c>
       <c r="E72" t="s">
         <v>8</v>
       </c>
       <c r="F72">
         <v>1.0</v>
       </c>
       <c r="G72" s="1">
         <v>820320.19</v>
       </c>
       <c r="H72" s="1">
-        <v>170768.81</v>
+        <v>114792.41</v>
       </c>
       <c r="I72" s="1">
-        <v>20.817335972189</v>
+        <v>13.993610226758</v>
       </c>
       <c r="J72">
         <v>0.0</v>
       </c>
       <c r="K72">
         <v>0.0</v>
       </c>
       <c r="L72" s="1">
-        <v>991089.0</v>
+        <v>935112.6</v>
       </c>
       <c r="M72" s="1">
-        <v>991089.0</v>
+        <v>935112.6</v>
       </c>
       <c r="N72" s="1">
-        <v>0.94</v>
+        <v>0.89</v>
       </c>
       <c r="O72">
         <v>1</v>
       </c>
       <c r="Z72" t="s">
         <v>166</v>
       </c>
     </row>
     <row r="73" spans="1:26">
       <c r="A73" t="s">
         <v>169</v>
       </c>
       <c r="B73" s="1">
         <v>26743.0</v>
       </c>
       <c r="C73" s="1">
-        <v>77.09</v>
+        <v>82.62</v>
       </c>
       <c r="D73" s="1">
         <v>69.3010189582</v>
       </c>
       <c r="E73" t="s">
         <v>8</v>
       </c>
       <c r="F73">
         <v>1.0</v>
       </c>
       <c r="G73" s="1">
         <v>1853317.15</v>
       </c>
       <c r="H73" s="1">
-        <v>208300.72</v>
+        <v>356189.51</v>
       </c>
       <c r="I73" s="1">
-        <v>11.239345624142</v>
+        <v>19.219026274051</v>
       </c>
       <c r="J73">
         <v>0.0</v>
       </c>
       <c r="K73">
         <v>0.0</v>
       </c>
       <c r="L73" s="1">
-        <v>2061617.87</v>
+        <v>2209506.66</v>
       </c>
       <c r="M73" s="1">
-        <v>2061617.87</v>
+        <v>2209506.66</v>
       </c>
       <c r="N73" s="1">
-        <v>1.96</v>
+        <v>2.1</v>
       </c>
       <c r="O73">
         <v>1</v>
       </c>
       <c r="Z73" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="74" spans="1:26">
       <c r="A74" t="s">
         <v>171</v>
       </c>
       <c r="B74" s="1">
         <v>6186.0</v>
       </c>
       <c r="C74" s="1">
-        <v>130.1</v>
+        <v>118.45</v>
       </c>
       <c r="D74" s="1">
         <v>110.3394907856</v>
       </c>
       <c r="E74" t="s">
         <v>8</v>
       </c>
       <c r="F74">
         <v>1.0</v>
       </c>
       <c r="G74" s="1">
         <v>682560.09</v>
       </c>
       <c r="H74" s="1">
-        <v>122238.51</v>
+        <v>50171.61</v>
       </c>
       <c r="I74" s="1">
-        <v>17.908827631572</v>
+        <v>7.3505044808582</v>
       </c>
       <c r="J74">
         <v>0.0</v>
       </c>
       <c r="K74">
         <v>0.0</v>
       </c>
       <c r="L74" s="1">
-        <v>804798.6</v>
+        <v>732731.7</v>
       </c>
       <c r="M74" s="1">
-        <v>804798.6</v>
+        <v>732731.7</v>
       </c>
       <c r="N74" s="1">
-        <v>0.76</v>
+        <v>0.7</v>
       </c>
       <c r="O74">
         <v>1</v>
       </c>
       <c r="Z74" t="s">
         <v>170</v>
       </c>
     </row>
     <row r="75" spans="1:26">
       <c r="A75" t="s">
         <v>173</v>
       </c>
       <c r="B75" s="1">
         <v>22565.0</v>
       </c>
       <c r="C75" s="1">
-        <v>21.56</v>
+        <v>20.77</v>
       </c>
       <c r="D75" s="1">
         <v>25.9473201861</v>
       </c>
       <c r="E75" t="s">
         <v>8</v>
       </c>
       <c r="F75">
         <v>1.0</v>
       </c>
       <c r="G75" s="1">
         <v>585501.28</v>
       </c>
       <c r="H75" s="1">
-        <v>-98999.88</v>
+        <v>-116826.23</v>
       </c>
       <c r="I75" s="1">
-        <v>-16.908567646513</v>
+        <v>-19.953198052786</v>
       </c>
       <c r="J75">
         <v>0.0</v>
       </c>
       <c r="K75">
         <v>0.0</v>
       </c>
       <c r="L75" s="1">
-        <v>486501.4</v>
+        <v>468675.05</v>
       </c>
       <c r="M75" s="1">
-        <v>486501.4</v>
+        <v>468675.05</v>
       </c>
       <c r="N75" s="1">
-        <v>0.46</v>
+        <v>0.45</v>
       </c>
       <c r="O75">
         <v>1</v>
       </c>
       <c r="Z75" t="s">
         <v>172</v>
       </c>
     </row>
     <row r="76" spans="1:26">
       <c r="A76" t="s">
         <v>175</v>
       </c>
       <c r="B76" s="1">
         <v>18391.0</v>
       </c>
       <c r="C76" s="1">
-        <v>23.64</v>
+        <v>21.38</v>
       </c>
       <c r="D76" s="1">
         <v>31.9814806155</v>
       </c>
       <c r="E76" t="s">
         <v>8</v>
       </c>
       <c r="F76">
         <v>1.0</v>
       </c>
       <c r="G76" s="1">
         <v>588171.41</v>
       </c>
       <c r="H76" s="1">
-        <v>-153408.17</v>
+        <v>-194971.83</v>
       </c>
       <c r="I76" s="1">
-        <v>-26.082221507502</v>
+        <v>-33.148811160338</v>
       </c>
       <c r="J76">
         <v>0.0</v>
       </c>
       <c r="K76">
         <v>0.0</v>
       </c>
       <c r="L76" s="1">
-        <v>434763.24</v>
+        <v>393199.58</v>
       </c>
       <c r="M76" s="1">
-        <v>434763.24</v>
+        <v>393199.58</v>
       </c>
       <c r="N76" s="1">
-        <v>0.41</v>
+        <v>0.37</v>
       </c>
       <c r="O76">
         <v>1</v>
       </c>
       <c r="Z76" t="s">
         <v>174</v>
       </c>
     </row>
     <row r="77" spans="1:26">
       <c r="A77" t="s">
         <v>177</v>
       </c>
       <c r="B77" s="1">
         <v>75.0</v>
       </c>
       <c r="C77" s="1">
-        <v>6255.0</v>
+        <v>6305.0</v>
       </c>
       <c r="D77" s="1">
         <v>6271.0</v>
       </c>
       <c r="E77" t="s">
         <v>8</v>
       </c>
       <c r="F77">
         <v>1.0</v>
       </c>
       <c r="G77" s="1">
         <v>0.0</v>
       </c>
       <c r="H77" s="1">
-        <v>-12000.0</v>
+        <v>25500.0</v>
       </c>
       <c r="I77" s="1">
         <v>0</v>
       </c>
       <c r="J77">
         <v>0.0</v>
       </c>
       <c r="K77">
         <v>0.0</v>
       </c>
       <c r="L77" s="1">
-        <v>-12000.0</v>
+        <v>25500.0</v>
       </c>
       <c r="M77" s="1">
-        <v>-12000.0</v>
+        <v>25500.0</v>
       </c>
       <c r="N77" s="1">
-        <v>-0.01</v>
+        <v>0.02</v>
       </c>
       <c r="O77">
         <v>1</v>
       </c>
       <c r="Z77" t="s">
         <v>176</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>