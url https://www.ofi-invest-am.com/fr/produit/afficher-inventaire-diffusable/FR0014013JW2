--- v0 (2026-07-08)
+++ v1 (2026-08-13)
@@ -505,95 +505,95 @@
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>4</v>
       </c>
       <c r="H1" t="s">
         <v>5</v>
       </c>
       <c r="I1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2" spans="1:14">
       <c r="A2" t="s">
         <v>6</v>
       </c>
       <c r="B2" t="s">
         <v>7</v>
       </c>
       <c r="C2" s="1">
-        <v>714840.8512</v>
+        <v>736040.451</v>
       </c>
       <c r="D2">
-        <v>182.36</v>
+        <v>181.62</v>
       </c>
       <c r="E2" t="s">
         <v>8</v>
       </c>
       <c r="F2">
-        <v>130362639.51</v>
+        <v>133683579.71</v>
       </c>
       <c r="G2" t="s">
         <v>8</v>
       </c>
       <c r="H2">
-        <v>130362639.51</v>
+        <v>133683579.71</v>
       </c>
       <c r="I2" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="3" spans="1:14">
       <c r="A3" t="s">
         <v>9</v>
       </c>
       <c r="B3" t="s">
         <v>10</v>
       </c>
       <c r="C3" s="1">
-        <v>4456.7131</v>
+        <v>13460.9773</v>
       </c>
       <c r="D3">
-        <v>100.6849</v>
+        <v>100.3232</v>
       </c>
       <c r="E3" t="s">
         <v>8</v>
       </c>
       <c r="F3">
-        <v>448723.89</v>
+        <v>1350448.51</v>
       </c>
       <c r="G3" t="s">
         <v>8</v>
       </c>
       <c r="H3">
-        <v>448723.89</v>
+        <v>1350448.51</v>
       </c>
       <c r="I3" t="s">
         <v>8</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
@@ -642,84 +642,84 @@
       </c>
       <c r="L1" t="s">
         <v>21</v>
       </c>
       <c r="M1" t="s">
         <v>22</v>
       </c>
       <c r="N1" t="s">
         <v>23</v>
       </c>
       <c r="O1" t="s">
         <v>24</v>
       </c>
       <c r="P1" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="2" spans="1:16">
       <c r="A2" t="s">
         <v>26</v>
       </c>
       <c r="B2" t="s">
         <v>27</v>
       </c>
       <c r="C2" s="1">
-        <v>1160641.2659</v>
+        <v>1202420.5993</v>
       </c>
       <c r="D2" s="1">
-        <v>112.77</v>
+        <v>112.37</v>
       </c>
       <c r="E2" s="1">
-        <v>105.5410519761</v>
+        <v>105.8070667236</v>
       </c>
       <c r="F2" t="s">
         <v>8</v>
       </c>
       <c r="G2">
         <v>1.0</v>
       </c>
       <c r="H2" s="1">
-        <v>122495300.17</v>
+        <v>127224596.58</v>
       </c>
       <c r="I2" s="1">
-        <v>8390215.39</v>
+        <v>7891406.16</v>
       </c>
       <c r="J2" s="1">
-        <v>6.8494182049074</v>
+        <v>6.2027362413665</v>
       </c>
       <c r="K2">
         <v>0.0</v>
       </c>
       <c r="L2">
         <v>0.0</v>
       </c>
       <c r="M2" s="1">
-        <v>130885515.56</v>
+        <v>135116002.74</v>
       </c>
       <c r="N2" s="1">
-        <v>130885515.56</v>
+        <v>135116002.74</v>
       </c>
       <c r="O2" s="1">
         <v>100.06</v>
       </c>
       <c r="P2">
         <v>1</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>