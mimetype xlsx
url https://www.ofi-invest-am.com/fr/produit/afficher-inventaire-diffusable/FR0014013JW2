--- v1 (2026-08-13)
+++ v2 (2026-09-02)
@@ -505,95 +505,95 @@
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>4</v>
       </c>
       <c r="H1" t="s">
         <v>5</v>
       </c>
       <c r="I1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2" spans="1:14">
       <c r="A2" t="s">
         <v>6</v>
       </c>
       <c r="B2" t="s">
         <v>7</v>
       </c>
       <c r="C2" s="1">
-        <v>736040.451</v>
+        <v>817576.3204</v>
       </c>
       <c r="D2">
-        <v>181.62</v>
+        <v>183.28</v>
       </c>
       <c r="E2" t="s">
         <v>8</v>
       </c>
       <c r="F2">
-        <v>133683579.71</v>
+        <v>149849607.79</v>
       </c>
       <c r="G2" t="s">
         <v>8</v>
       </c>
       <c r="H2">
-        <v>133683579.71</v>
+        <v>149849607.79</v>
       </c>
       <c r="I2" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="3" spans="1:14">
       <c r="A3" t="s">
         <v>9</v>
       </c>
       <c r="B3" t="s">
         <v>10</v>
       </c>
       <c r="C3" s="1">
-        <v>13460.9773</v>
+        <v>22094.498</v>
       </c>
       <c r="D3">
-        <v>100.3232</v>
+        <v>101.2674</v>
       </c>
       <c r="E3" t="s">
         <v>8</v>
       </c>
       <c r="F3">
-        <v>1350448.51</v>
+        <v>2237453.59</v>
       </c>
       <c r="G3" t="s">
         <v>8</v>
       </c>
       <c r="H3">
-        <v>1350448.51</v>
+        <v>2237453.59</v>
       </c>
       <c r="I3" t="s">
         <v>8</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
@@ -642,87 +642,87 @@
       </c>
       <c r="L1" t="s">
         <v>21</v>
       </c>
       <c r="M1" t="s">
         <v>22</v>
       </c>
       <c r="N1" t="s">
         <v>23</v>
       </c>
       <c r="O1" t="s">
         <v>24</v>
       </c>
       <c r="P1" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="2" spans="1:16">
       <c r="A2" t="s">
         <v>26</v>
       </c>
       <c r="B2" t="s">
         <v>27</v>
       </c>
       <c r="C2" s="1">
-        <v>1202420.5993</v>
+        <v>1341919.5584</v>
       </c>
       <c r="D2" s="1">
-        <v>112.37</v>
+        <v>113.43</v>
       </c>
       <c r="E2" s="1">
-        <v>105.8070667236</v>
+        <v>106.5178848801</v>
       </c>
       <c r="F2" t="s">
         <v>8</v>
       </c>
       <c r="G2">
         <v>1.0</v>
       </c>
       <c r="H2" s="1">
-        <v>127224596.58</v>
+        <v>142938433.04</v>
       </c>
       <c r="I2" s="1">
-        <v>7891406.16</v>
+        <v>9275502.47</v>
       </c>
       <c r="J2" s="1">
-        <v>6.2027362413665</v>
+        <v>6.4891591944375</v>
       </c>
       <c r="K2">
         <v>0.0</v>
       </c>
       <c r="L2">
         <v>0.0</v>
       </c>
       <c r="M2" s="1">
-        <v>135116002.74</v>
+        <v>152213935.51</v>
       </c>
       <c r="N2" s="1">
-        <v>135116002.74</v>
+        <v>152213935.51</v>
       </c>
       <c r="O2" s="1">
-        <v>100.06</v>
+        <v>100.08</v>
       </c>
       <c r="P2">
         <v>1</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>