--- v2 (2026-09-02)
+++ v3 (2026-09-22)
@@ -450,282 +450,282 @@
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:N3"/>
+  <dimension ref="A1:Z3"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="C3" sqref="C3"/>
+      <selection activeCell="B3" sqref="B3"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="11.711" bestFit="true" customWidth="true" style="0"/>
-[...4 lines deleted...]
-    <col min="9" max="9" width="8.141" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="15.282" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="10.569" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="8.141" bestFit="true" customWidth="true" style="0"/>
+    <col min="8" max="8" width="8.141" bestFit="true" customWidth="true" style="0"/>
+    <col min="9" max="9" width="9.10" bestFit="true" style="0"/>
     <col min="13" max="13" width="9.10" bestFit="true" style="0"/>
     <col min="14" max="14" width="9.10" bestFit="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:14">
+    <row r="1" spans="1:26">
       <c r="A1" t="s">
+        <v>1</v>
+      </c>
+      <c r="B1" t="s">
+        <v>2</v>
+      </c>
+      <c r="C1" t="s">
+        <v>3</v>
+      </c>
+      <c r="D1" t="s">
+        <v>4</v>
+      </c>
+      <c r="E1" t="s">
+        <v>5</v>
+      </c>
+      <c r="F1" t="s">
+        <v>4</v>
+      </c>
+      <c r="G1" t="s">
+        <v>5</v>
+      </c>
+      <c r="H1" t="s">
+        <v>4</v>
+      </c>
+      <c r="Z1" t="s">
         <v>0</v>
       </c>
-      <c r="B1" t="s">
-[...22 lines deleted...]
-      </c>
     </row>
-    <row r="2" spans="1:14">
+    <row r="2" spans="1:26">
       <c r="A2" t="s">
+        <v>7</v>
+      </c>
+      <c r="B2" s="1">
+        <v>812551.5654</v>
+      </c>
+      <c r="C2">
+        <v>183.76</v>
+      </c>
+      <c r="D2" t="s">
+        <v>8</v>
+      </c>
+      <c r="E2">
+        <v>149318128.51</v>
+      </c>
+      <c r="F2" t="s">
+        <v>8</v>
+      </c>
+      <c r="G2">
+        <v>149318128.51</v>
+      </c>
+      <c r="H2" t="s">
+        <v>8</v>
+      </c>
+      <c r="Z2" t="s">
         <v>6</v>
       </c>
-      <c r="B2" t="s">
-[...8 lines deleted...]
-      <c r="E2" t="s">
+    </row>
+    <row r="3" spans="1:26">
+      <c r="A3" t="s">
+        <v>10</v>
+      </c>
+      <c r="B3" s="1">
+        <v>21966.1684</v>
+      </c>
+      <c r="C3">
+        <v>101.5595</v>
+      </c>
+      <c r="D3" t="s">
         <v>8</v>
       </c>
-      <c r="F2">
-[...2 lines deleted...]
-      <c r="G2" t="s">
+      <c r="E3">
+        <v>2230873.87</v>
+      </c>
+      <c r="F3" t="s">
         <v>8</v>
       </c>
-      <c r="H2">
-[...2 lines deleted...]
-      <c r="I2" t="s">
+      <c r="G3">
+        <v>2230873.87</v>
+      </c>
+      <c r="H3" t="s">
         <v>8</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A3" t="s">
+      <c r="Z3" t="s">
         <v>9</v>
-      </c>
-[...22 lines deleted...]
-        <v>8</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:P2"/>
+  <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="O2" sqref="O2"/>
+      <selection activeCell="N2" sqref="N2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
-    <row r="1" spans="1:16">
+    <row r="1" spans="1:26">
       <c r="A1" t="s">
+        <v>12</v>
+      </c>
+      <c r="B1" t="s">
+        <v>13</v>
+      </c>
+      <c r="C1" t="s">
+        <v>14</v>
+      </c>
+      <c r="D1" t="s">
+        <v>15</v>
+      </c>
+      <c r="E1" t="s">
+        <v>4</v>
+      </c>
+      <c r="F1" t="s">
+        <v>16</v>
+      </c>
+      <c r="G1" t="s">
+        <v>17</v>
+      </c>
+      <c r="H1" t="s">
+        <v>18</v>
+      </c>
+      <c r="I1" t="s">
+        <v>19</v>
+      </c>
+      <c r="J1" t="s">
+        <v>20</v>
+      </c>
+      <c r="K1" t="s">
+        <v>21</v>
+      </c>
+      <c r="L1" t="s">
+        <v>22</v>
+      </c>
+      <c r="M1" t="s">
+        <v>23</v>
+      </c>
+      <c r="N1" t="s">
+        <v>24</v>
+      </c>
+      <c r="O1" t="s">
+        <v>25</v>
+      </c>
+      <c r="Z1" t="s">
         <v>11</v>
       </c>
-      <c r="B1" t="s">
-[...43 lines deleted...]
-      </c>
     </row>
-    <row r="2" spans="1:16">
+    <row r="2" spans="1:26">
       <c r="A2" t="s">
-        <v>26</v>
-[...1 lines deleted...]
-      <c r="B2" t="s">
         <v>27</v>
       </c>
+      <c r="B2" s="1">
+        <v>1332643.7706</v>
+      </c>
       <c r="C2" s="1">
-        <v>1341919.5584</v>
+        <v>113.76</v>
       </c>
       <c r="D2" s="1">
-        <v>113.43</v>
-[...4 lines deleted...]
-      <c r="F2" t="s">
+        <v>106.5758966825</v>
+      </c>
+      <c r="E2" t="s">
         <v>8</v>
       </c>
-      <c r="G2">
+      <c r="F2">
         <v>1.0</v>
       </c>
+      <c r="G2" s="1">
+        <v>142027704.81</v>
+      </c>
       <c r="H2" s="1">
-        <v>142938433.04</v>
+        <v>9573850.53</v>
       </c>
       <c r="I2" s="1">
-        <v>9275502.47</v>
-[...2 lines deleted...]
-        <v>6.4891591944375</v>
+        <v>6.7408330950694</v>
+      </c>
+      <c r="J2">
+        <v>0.0</v>
       </c>
       <c r="K2">
         <v>0.0</v>
       </c>
-      <c r="L2">
-        <v>0.0</v>
+      <c r="L2" s="1">
+        <v>151601555.34</v>
       </c>
       <c r="M2" s="1">
-        <v>152213935.51</v>
+        <v>151601555.34</v>
       </c>
       <c r="N2" s="1">
-        <v>152213935.51</v>
-[...4 lines deleted...]
-      <c r="P2">
+        <v>100.03</v>
+      </c>
+      <c r="O2">
         <v>1</v>
+      </c>
+      <c r="Z2" t="s">
+        <v>26</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">