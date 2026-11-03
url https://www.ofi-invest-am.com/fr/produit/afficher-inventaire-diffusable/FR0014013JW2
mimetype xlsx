--- v3 (2026-09-22)
+++ v4 (2026-11-03)
@@ -502,95 +502,95 @@
       </c>
       <c r="D1" t="s">
         <v>4</v>
       </c>
       <c r="E1" t="s">
         <v>5</v>
       </c>
       <c r="F1" t="s">
         <v>4</v>
       </c>
       <c r="G1" t="s">
         <v>5</v>
       </c>
       <c r="H1" t="s">
         <v>4</v>
       </c>
       <c r="Z1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:26">
       <c r="A2" t="s">
         <v>7</v>
       </c>
       <c r="B2" s="1">
-        <v>812551.5654</v>
+        <v>829086.0996</v>
       </c>
       <c r="C2">
-        <v>183.76</v>
+        <v>183.06</v>
       </c>
       <c r="D2" t="s">
         <v>8</v>
       </c>
       <c r="E2">
-        <v>149318128.51</v>
+        <v>151779425.63</v>
       </c>
       <c r="F2" t="s">
         <v>8</v>
       </c>
       <c r="G2">
-        <v>149318128.51</v>
+        <v>151779425.63</v>
       </c>
       <c r="H2" t="s">
         <v>8</v>
       </c>
       <c r="Z2" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="3" spans="1:26">
       <c r="A3" t="s">
         <v>10</v>
       </c>
       <c r="B3" s="1">
-        <v>21966.1684</v>
+        <v>23838.1196</v>
       </c>
       <c r="C3">
-        <v>101.5595</v>
+        <v>101.2319</v>
       </c>
       <c r="D3" t="s">
         <v>8</v>
       </c>
       <c r="E3">
-        <v>2230873.87</v>
+        <v>2413178.98</v>
       </c>
       <c r="F3" t="s">
         <v>8</v>
       </c>
       <c r="G3">
-        <v>2230873.87</v>
+        <v>2413178.98</v>
       </c>
       <c r="H3" t="s">
         <v>8</v>
       </c>
       <c r="Z3" t="s">
         <v>9</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
@@ -639,87 +639,87 @@
       </c>
       <c r="K1" t="s">
         <v>21</v>
       </c>
       <c r="L1" t="s">
         <v>22</v>
       </c>
       <c r="M1" t="s">
         <v>23</v>
       </c>
       <c r="N1" t="s">
         <v>24</v>
       </c>
       <c r="O1" t="s">
         <v>25</v>
       </c>
       <c r="Z1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="2" spans="1:26">
       <c r="A2" t="s">
         <v>27</v>
       </c>
       <c r="B2" s="1">
-        <v>1332643.7706</v>
+        <v>1360397.9043</v>
       </c>
       <c r="C2" s="1">
-        <v>113.76</v>
+        <v>113.4</v>
       </c>
       <c r="D2" s="1">
-        <v>106.5758966825</v>
+        <v>106.8310187267</v>
       </c>
       <c r="E2" t="s">
         <v>8</v>
       </c>
       <c r="F2">
         <v>1.0</v>
       </c>
       <c r="G2" s="1">
-        <v>142027704.81</v>
+        <v>145332693.99</v>
       </c>
       <c r="H2" s="1">
-        <v>9573850.53</v>
+        <v>8936428.36</v>
       </c>
       <c r="I2" s="1">
-        <v>6.7408330950694</v>
+        <v>6.148945646473</v>
       </c>
       <c r="J2">
         <v>0.0</v>
       </c>
       <c r="K2">
         <v>0.0</v>
       </c>
       <c r="L2" s="1">
-        <v>151601555.34</v>
+        <v>154269122.35</v>
       </c>
       <c r="M2" s="1">
-        <v>151601555.34</v>
+        <v>154269122.35</v>
       </c>
       <c r="N2" s="1">
-        <v>100.03</v>
+        <v>100.05</v>
       </c>
       <c r="O2">
         <v>1</v>
       </c>
       <c r="Z2" t="s">
         <v>26</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>