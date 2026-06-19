--- v0 (2026-05-20)
+++ v1 (2026-06-19)
@@ -121,432 +121,432 @@
   <si>
     <t>CC (EUR)</t>
   </si>
   <si>
     <t>Interets (EUR)</t>
   </si>
   <si>
     <t>VBCE (EUR)</t>
   </si>
   <si>
     <t>VBCI (EUR)</t>
   </si>
   <si>
     <t>Poids</t>
   </si>
   <si>
     <t>Nb.</t>
   </si>
   <si>
     <t>FR0000008997</t>
   </si>
   <si>
     <t>Ofi Invest ESG Liquidités PART C/D</t>
   </si>
   <si>
-    <t>TY310326</t>
-[...8 lines deleted...]
-    <t>US ULTRA T-BOND MAR 26</t>
+    <t>TY300626</t>
+  </si>
+  <si>
+    <t>US 10YR NOTE JUN 26</t>
+  </si>
+  <si>
+    <t>WN300626</t>
+  </si>
+  <si>
+    <t>US ULTRA T-BOND JUN 26</t>
   </si>
   <si>
     <t>BRSTNCNTF1P8</t>
   </si>
   <si>
     <t>BRAZIL FEDERATIVE REPUBLIC OF (GO 10 01/01/2027</t>
   </si>
   <si>
     <t>BRL</t>
   </si>
   <si>
-    <t>26 350.84</t>
+    <t>41 372.50</t>
   </si>
   <si>
     <t>BRSTNCNTF212</t>
   </si>
   <si>
     <t>BRAZIL FEDERATIVE REPUBLIC OF (GOV 10 01/01/2033</t>
   </si>
   <si>
-    <t>71 244.88</t>
+    <t>111 858.98</t>
   </si>
   <si>
     <t>BRSTNCNTF238</t>
   </si>
   <si>
     <t>BRAZIL FEDERATIVE REPUBLIC OF (GOV 10 01/01/2035</t>
   </si>
   <si>
-    <t>74 221.55</t>
+    <t>119 599.19</t>
   </si>
   <si>
     <t>CL0002798016</t>
   </si>
   <si>
     <t>CHILE (REPUBLIC OF) 7 01/05/2034</t>
   </si>
   <si>
     <t>CLP</t>
   </si>
   <si>
-    <t>1 022.20</t>
-[...2 lines deleted...]
-    <t>54 860.82</t>
+    <t>1 054.80</t>
+  </si>
+  <si>
+    <t>64 823.98</t>
   </si>
   <si>
     <t>COL17CT03771</t>
   </si>
   <si>
     <t>COLOMBIA (REPUBLIC OF) 7 26/03/2031</t>
   </si>
   <si>
     <t>COP</t>
   </si>
   <si>
-    <t>4 342.51</t>
-[...2 lines deleted...]
-    <t>162 742.91</t>
+    <t>4 248.64</t>
+  </si>
+  <si>
+    <t>179 744.73</t>
   </si>
   <si>
     <t>COL17CT02914</t>
   </si>
   <si>
     <t>COLOMBIA REPUBLIC OF (GOVERNMENT) 6 28/04/2028</t>
   </si>
   <si>
-    <t>177 197.03</t>
+    <t>197 303.92</t>
   </si>
   <si>
     <t>CZ0001006431</t>
   </si>
   <si>
     <t>CZECH REPUBLIC 3.5 30/05/2035</t>
   </si>
   <si>
     <t>CZK</t>
   </si>
   <si>
-    <t>171 034.92</t>
+    <t>186 147.81</t>
   </si>
   <si>
     <t>CZ0001006894</t>
   </si>
   <si>
     <t>CZECH REPUBLIC 4.9 14/04/2034</t>
   </si>
   <si>
-    <t>124 358.22</t>
+    <t>133 555.57</t>
   </si>
   <si>
     <t>USP3579ECV76</t>
   </si>
   <si>
     <t>DOMINICAN REPUBLIC (GOVERNMENT) 10.75 01/06/2036</t>
   </si>
   <si>
     <t>DOP</t>
   </si>
   <si>
-    <t>45 961.25</t>
+    <t>63 998.52</t>
   </si>
   <si>
     <t>XS2485814680</t>
   </si>
   <si>
     <t>EUROPEAN BANK FOR RECONSTRUCTION A 30 26/05/2027</t>
   </si>
   <si>
     <t>TRY</t>
   </si>
   <si>
-    <t>193 048.71</t>
+    <t>214 787.39</t>
   </si>
   <si>
     <t>XS2974126042</t>
   </si>
   <si>
     <t>EUROPEAN BANK FOR RECONSTRUCTION A 6.75 13/01/2032</t>
   </si>
   <si>
     <t>INR</t>
   </si>
   <si>
-    <t>7 242.08</t>
+    <t>11 963.71</t>
   </si>
   <si>
     <t>HU0000406624</t>
   </si>
   <si>
     <t>HUNGARY (GOVERNMENT) 7 24/10/2035</t>
   </si>
   <si>
     <t>HUF</t>
   </si>
   <si>
-    <t>142 850.96</t>
+    <t>168 528.74</t>
   </si>
   <si>
     <t>IDG000024506</t>
   </si>
   <si>
     <t>INDONESIA (REPUBLIC OF) 6.75 15/07/2035</t>
   </si>
   <si>
     <t>IDR</t>
   </si>
   <si>
-    <t>19 878.78</t>
-[...2 lines deleted...]
-    <t>24 012.95</t>
+    <t>19 549.92</t>
+  </si>
+  <si>
+    <t>40 898.27</t>
   </si>
   <si>
     <t>IDG000009507</t>
   </si>
   <si>
     <t>INDONESIA (REPUBLIC OF) 8.375 15/09/2026</t>
   </si>
   <si>
-    <t>295 063.82</t>
+    <t>14 574.59</t>
   </si>
   <si>
     <t>XS2610898665</t>
   </si>
   <si>
     <t>INTERNATIONAL BANK FOR RECONSTRUCT 6.5 17/04/2030</t>
   </si>
   <si>
-    <t>207 887.28</t>
+    <t>227 072.92</t>
   </si>
   <si>
     <t>XS2615587263</t>
   </si>
   <si>
     <t>INTERNATIONAL BANK FOR RECONSTRUCT 6.85 24/04/2028</t>
   </si>
   <si>
-    <t>270 380.98</t>
+    <t>298 162.92</t>
   </si>
   <si>
     <t>MYBMY1900052</t>
   </si>
   <si>
     <t>MALAYSIA (GOVERNMENT) 3.757 22/05/2040</t>
   </si>
   <si>
     <t>MYR</t>
   </si>
   <si>
-    <t>21 206.07</t>
+    <t>27 686.86</t>
   </si>
   <si>
     <t>MYBMS1100036</t>
   </si>
   <si>
     <t>MALAYSIA (GOVERNMENT) 4.392 15/04/2026</t>
   </si>
   <si>
-    <t>65 779.14</t>
+    <t>80 365.07</t>
   </si>
   <si>
     <t>MYBMX1000038</t>
   </si>
   <si>
     <t>MALAYSIA (GOVERNMENT) 4.498 15/04/2030</t>
   </si>
   <si>
-    <t>53 184.24</t>
+    <t>64 977.37</t>
   </si>
   <si>
     <t>MX0MGO0000R8</t>
   </si>
   <si>
     <t>MEXICO (UNITED MEXICAN STATES) (GO 7.75 13/11/2042</t>
   </si>
   <si>
     <t>MXN</t>
   </si>
   <si>
-    <t>120 709.65</t>
+    <t>155 285.62</t>
   </si>
   <si>
     <t>MX0MGO0000P2</t>
   </si>
   <si>
     <t>MEXICO (UNITED MEXICAN STATES) (GO 7.75 29/05/2031</t>
   </si>
   <si>
-    <t>148 385.58</t>
+    <t>193 897.75</t>
   </si>
   <si>
     <t>PEP01000C5E9</t>
   </si>
   <si>
     <t>PERU (REPUBLIC OF) 6.15 12/08/2032</t>
   </si>
   <si>
     <t>PEN</t>
   </si>
   <si>
-    <t>7 162.39</t>
+    <t>23 143.67</t>
   </si>
   <si>
     <t>USP87324BE10</t>
   </si>
   <si>
     <t>PERU (REPUBLIC OF) 6.9 12/08/2037</t>
   </si>
   <si>
-    <t>1 326.29</t>
+    <t>4 315.59</t>
   </si>
   <si>
     <t>PEP01000C5I0</t>
   </si>
   <si>
     <t>PERU (REPUBLIC OF) 7.3 12/08/2033</t>
   </si>
   <si>
-    <t>4 245.26</t>
+    <t>12 987.08</t>
   </si>
   <si>
     <t>PEP01000C5G4</t>
   </si>
   <si>
     <t>PERU GOVERNMENT BOND 5.4 12/08/2034</t>
   </si>
   <si>
-    <t>4 801.08</t>
+    <t>15 513.62</t>
   </si>
   <si>
     <t>PL0000113783</t>
   </si>
   <si>
     <t>POLAND (REPUBLIC OF) 1.75 25/04/2032</t>
   </si>
   <si>
     <t>PLN</t>
   </si>
   <si>
-    <t>79 667.35</t>
+    <t>85 559.61</t>
   </si>
   <si>
     <t>PL0000109427</t>
   </si>
   <si>
     <t>POLAND (REPUBLIC OF) 2.5 25/07/2027</t>
   </si>
   <si>
-    <t>72 910.10</t>
+    <t>81 010.48</t>
   </si>
   <si>
     <t>PL0000116851</t>
   </si>
   <si>
     <t>POLAND (REPUBLIC OF) 5 25/10/2034</t>
   </si>
   <si>
-    <t>79 172.52</t>
+    <t>95 400.60</t>
   </si>
   <si>
     <t>ZAG000107004</t>
   </si>
   <si>
     <t>REPUBLIC OF SOUTH AFRICA 8.25 31/03/2032</t>
   </si>
   <si>
     <t>ZAR</t>
   </si>
   <si>
-    <t>152 858.26</t>
+    <t>175 990.27</t>
   </si>
   <si>
     <t>XS2434895988</t>
   </si>
   <si>
     <t>ROMANIA (REPUBLIC OF) 3 27/02/2027</t>
   </si>
   <si>
-    <t>43 798.25</t>
+    <t>6 586.47</t>
   </si>
   <si>
     <t>ROHRVN7NLNO2</t>
   </si>
   <si>
     <t>ROMANIA (REPUBLIC OF) 4.85 22/04/2026</t>
   </si>
   <si>
     <t>RON</t>
   </si>
   <si>
-    <t>140 513.72</t>
+    <t>152 919.99</t>
   </si>
   <si>
     <t>ROXL7LT7QZ66</t>
   </si>
   <si>
     <t>ROMANIA (REPUBLIC OF) 8 29/04/2030</t>
   </si>
   <si>
-    <t>213 564.31</t>
+    <t>232 856.01</t>
   </si>
   <si>
     <t>ZAG000077470</t>
   </si>
   <si>
     <t>SOUTH AFRICA (REPUBLIC OF) 7 28/02/2031</t>
   </si>
   <si>
-    <t>114 881.38</t>
+    <t>14 520.18</t>
   </si>
   <si>
     <t>ZAG000125972</t>
   </si>
   <si>
     <t>SOUTH AFRICA (REPUBLIC OF) 8.875 28/02/2035</t>
   </si>
   <si>
-    <t>206 190.29</t>
+    <t>33 367.25</t>
   </si>
   <si>
     <t>TH0623037601</t>
   </si>
   <si>
     <t>THAILAND KINGDOM OF (GOVERNMENT) 1 17/06/2027</t>
   </si>
   <si>
     <t>THB</t>
   </si>
   <si>
-    <t>9 254.98</t>
+    <t>12 540.60</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -866,226 +866,226 @@
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:N6"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="C6" sqref="C6"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="11.711" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
-    <col min="6" max="6" width="15.282" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="18.71" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="9.10" bestFit="true" style="0"/>
     <col min="14" max="14" width="9.10" bestFit="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:14">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>4</v>
       </c>
       <c r="H1" t="s">
         <v>5</v>
       </c>
       <c r="I1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2" spans="1:14">
       <c r="A2" t="s">
         <v>6</v>
       </c>
       <c r="B2" t="s">
         <v>7</v>
       </c>
       <c r="C2" s="1">
         <v>11549.5602</v>
       </c>
       <c r="D2">
-        <v>10235.09</v>
+        <v>9981.25</v>
       </c>
       <c r="E2" t="s">
         <v>8</v>
       </c>
       <c r="F2">
-        <v>118210847.26</v>
+        <v>115279054.3</v>
       </c>
       <c r="G2" t="s">
         <v>8</v>
       </c>
       <c r="H2">
-        <v>118210847.26</v>
+        <v>115279054.3</v>
       </c>
       <c r="I2" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="3" spans="1:14">
       <c r="A3" t="s">
         <v>9</v>
       </c>
       <c r="B3" t="s">
         <v>10</v>
       </c>
       <c r="C3" s="1">
-        <v>885.7358</v>
+        <v>885.4632</v>
       </c>
       <c r="D3">
-        <v>7828.33</v>
+        <v>7637.28</v>
       </c>
       <c r="E3" t="s">
         <v>8</v>
       </c>
       <c r="F3">
-        <v>6933833.79</v>
+        <v>6762534.84</v>
       </c>
       <c r="G3" t="s">
         <v>8</v>
       </c>
       <c r="H3">
-        <v>6933833.79</v>
+        <v>6762534.84</v>
       </c>
       <c r="I3" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="4" spans="1:14">
       <c r="A4" t="s">
         <v>11</v>
       </c>
       <c r="B4" t="s">
         <v>12</v>
       </c>
       <c r="C4" s="1">
-        <v>125120.8256</v>
+        <v>124660.0596</v>
       </c>
       <c r="D4">
-        <v>124.64</v>
+        <v>121.49</v>
       </c>
       <c r="E4" t="s">
         <v>8</v>
       </c>
       <c r="F4">
-        <v>15595206.43</v>
+        <v>15145692.93</v>
       </c>
       <c r="G4" t="s">
         <v>8</v>
       </c>
       <c r="H4">
-        <v>15595206.43</v>
+        <v>15145692.93</v>
       </c>
       <c r="I4" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="5" spans="1:14">
       <c r="A5" t="s">
         <v>13</v>
       </c>
       <c r="B5" t="s">
         <v>14</v>
       </c>
       <c r="C5" s="1">
         <v>10.0</v>
       </c>
       <c r="D5">
-        <v>11108.68</v>
+        <v>10580.23</v>
       </c>
       <c r="E5" t="s">
         <v>15</v>
       </c>
       <c r="F5">
-        <v>111086.83</v>
+        <v>105802.39</v>
       </c>
       <c r="G5" t="s">
         <v>15</v>
       </c>
       <c r="H5">
-        <v>94245.210825486</v>
+        <v>91894.202457984</v>
       </c>
       <c r="I5" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="6" spans="1:14">
       <c r="A6" t="s">
         <v>16</v>
       </c>
       <c r="B6" t="s">
         <v>17</v>
       </c>
       <c r="C6" s="1">
-        <v>1021.0</v>
+        <v>1046.0</v>
       </c>
       <c r="D6">
-        <v>103.01</v>
+        <v>100.41</v>
       </c>
       <c r="E6" t="s">
         <v>8</v>
       </c>
       <c r="F6">
-        <v>105175.54</v>
+        <v>105031.82</v>
       </c>
       <c r="G6" t="s">
         <v>8</v>
       </c>
       <c r="H6">
-        <v>105175.54</v>
+        <v>105031.82</v>
       </c>
       <c r="I6" t="s">
         <v>8</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
@@ -1137,1931 +1137,1931 @@
       </c>
       <c r="M1" t="s">
         <v>29</v>
       </c>
       <c r="N1" t="s">
         <v>30</v>
       </c>
       <c r="O1" t="s">
         <v>31</v>
       </c>
       <c r="P1" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="2" spans="1:16">
       <c r="A2" t="s">
         <v>33</v>
       </c>
       <c r="B2" t="s">
         <v>34</v>
       </c>
       <c r="C2" s="1">
         <v>2.9283</v>
       </c>
       <c r="D2" s="1">
-        <v>4777.07</v>
+        <v>4784.78</v>
       </c>
       <c r="E2" s="1">
         <v>4432.981593416</v>
       </c>
       <c r="F2" t="s">
         <v>8</v>
       </c>
       <c r="G2">
         <v>1.0</v>
       </c>
       <c r="H2" s="1">
         <v>12981.1</v>
       </c>
       <c r="I2" s="1">
-        <v>1007.59</v>
+        <v>1030.17</v>
       </c>
       <c r="J2" s="1">
-        <v>7.7619770281409</v>
+        <v>7.9359222253892</v>
       </c>
       <c r="K2">
         <v>0.0</v>
       </c>
       <c r="L2">
         <v>0.0</v>
       </c>
       <c r="M2" s="1">
-        <v>13988.69</v>
+        <v>14011.27</v>
       </c>
       <c r="N2" s="1">
-        <v>13988.69</v>
+        <v>14011.27</v>
       </c>
       <c r="O2" s="1">
         <v>0.01</v>
       </c>
       <c r="P2">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:16">
       <c r="A3" t="s">
         <v>35</v>
       </c>
       <c r="B3" t="s">
         <v>36</v>
       </c>
       <c r="C3" s="1">
         <v>61.0</v>
       </c>
       <c r="D3" s="1">
-        <v>112.9375</v>
+        <v>111.21875</v>
       </c>
       <c r="E3" s="1">
-        <v>113.328125</v>
+        <v>113.078125</v>
       </c>
       <c r="F3" t="s">
         <v>15</v>
       </c>
       <c r="G3">
-        <v>1.18</v>
+        <v>1.15</v>
       </c>
       <c r="H3" s="1">
         <v>0.0</v>
       </c>
       <c r="I3" s="1">
-        <v>-20215.6</v>
+        <v>-98512.08</v>
       </c>
       <c r="J3" s="1">
         <v>0</v>
       </c>
       <c r="K3">
         <v>0.0</v>
       </c>
       <c r="L3">
         <v>0.0</v>
       </c>
       <c r="M3" s="1">
-        <v>-20215.6</v>
+        <v>-98512.08</v>
       </c>
       <c r="N3" s="1">
-        <v>-20215.6</v>
+        <v>-98512.08</v>
       </c>
       <c r="O3" s="1">
-        <v>-0.01</v>
+        <v>-0.07</v>
       </c>
       <c r="P3">
         <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:16">
       <c r="A4" t="s">
         <v>37</v>
       </c>
       <c r="B4" t="s">
         <v>38</v>
       </c>
       <c r="C4" s="1">
-        <v>50.0</v>
+        <v>25.0</v>
       </c>
       <c r="D4" s="1">
-        <v>120.15625</v>
+        <v>117.40625</v>
       </c>
       <c r="E4" s="1">
-        <v>120.8828125</v>
+        <v>120.2578125</v>
       </c>
       <c r="F4" t="s">
         <v>15</v>
       </c>
       <c r="G4">
-        <v>1.18</v>
+        <v>1.15</v>
       </c>
       <c r="H4" s="1">
         <v>0.0</v>
       </c>
       <c r="I4" s="1">
-        <v>-30820.51</v>
+        <v>-61917.8</v>
       </c>
       <c r="J4" s="1">
         <v>0</v>
       </c>
       <c r="K4">
         <v>0.0</v>
       </c>
       <c r="L4">
         <v>0.0</v>
       </c>
       <c r="M4" s="1">
-        <v>-30820.51</v>
+        <v>-61917.8</v>
       </c>
       <c r="N4" s="1">
-        <v>-30820.51</v>
+        <v>-61917.8</v>
       </c>
       <c r="O4" s="1">
-        <v>-0.02</v>
+        <v>-0.05</v>
       </c>
       <c r="P4">
         <v>1</v>
       </c>
     </row>
     <row r="5" spans="1:16">
       <c r="A5" t="s">
         <v>39</v>
       </c>
       <c r="B5" t="s">
         <v>40</v>
       </c>
       <c r="C5" s="1">
         <v>12000.0</v>
       </c>
       <c r="D5" s="1">
-        <v>990.465</v>
+        <v>994.26</v>
       </c>
       <c r="E5" s="1">
         <v>1202.1588983333</v>
       </c>
       <c r="F5" t="s">
         <v>41</v>
       </c>
       <c r="G5">
-        <v>6.11</v>
+        <v>6.04</v>
       </c>
       <c r="H5" s="1">
         <v>2751909.87</v>
       </c>
       <c r="I5" s="1">
-        <v>-834107.61</v>
+        <v>-817718.77</v>
       </c>
       <c r="J5" s="1">
-        <v>-30.310135484197</v>
+        <v>-29.714591270389</v>
       </c>
       <c r="K5">
-        <v>0.22</v>
+        <v>0.34</v>
       </c>
       <c r="L5" t="s">
         <v>42</v>
       </c>
       <c r="M5" s="1">
-        <v>1917802.26</v>
+        <v>1934191.1</v>
       </c>
       <c r="N5" s="1">
-        <v>1944153.1</v>
+        <v>1975563.6</v>
       </c>
       <c r="O5" s="1">
-        <v>1.38</v>
+        <v>1.44</v>
       </c>
       <c r="P5">
         <v>1</v>
       </c>
     </row>
     <row r="6" spans="1:16">
       <c r="A6" t="s">
         <v>43</v>
       </c>
       <c r="B6" t="s">
         <v>44</v>
       </c>
       <c r="C6" s="1">
         <v>32000.0</v>
       </c>
       <c r="D6" s="1">
-        <v>870.233</v>
+        <v>860.432</v>
       </c>
       <c r="E6" s="1">
         <v>872.179413125</v>
       </c>
       <c r="F6" t="s">
         <v>41</v>
       </c>
       <c r="G6">
-        <v>6.11</v>
+        <v>6.04</v>
       </c>
       <c r="H6" s="1">
         <v>5086057.63</v>
       </c>
       <c r="I6" s="1">
-        <v>-602226.69</v>
+        <v>-638845.85</v>
       </c>
       <c r="J6" s="1">
-        <v>-11.840736653234</v>
+        <v>-12.560727708467</v>
       </c>
       <c r="K6">
-        <v>0.22</v>
+        <v>0.35</v>
       </c>
       <c r="L6" t="s">
         <v>45</v>
       </c>
       <c r="M6" s="1">
-        <v>4483830.94</v>
+        <v>4447211.78</v>
       </c>
       <c r="N6" s="1">
-        <v>4555075.82</v>
+        <v>4559070.76</v>
       </c>
       <c r="O6" s="1">
-        <v>3.23</v>
+        <v>3.32</v>
       </c>
       <c r="P6">
         <v>1</v>
       </c>
     </row>
     <row r="7" spans="1:16">
       <c r="A7" t="s">
         <v>46</v>
       </c>
       <c r="B7" t="s">
         <v>47</v>
       </c>
       <c r="C7" s="1">
         <v>33800.0</v>
       </c>
       <c r="D7" s="1">
-        <v>846.48</v>
+        <v>835.319</v>
       </c>
       <c r="E7" s="1">
         <v>826.5766677515</v>
       </c>
       <c r="F7" t="s">
         <v>41</v>
       </c>
       <c r="G7">
-        <v>6.11</v>
+        <v>6.04</v>
       </c>
       <c r="H7" s="1">
         <v>4596710.11</v>
       </c>
       <c r="I7" s="1">
-        <v>9042.82</v>
+        <v>-41338.95</v>
       </c>
       <c r="J7" s="1">
-        <v>0.19672373901342</v>
+        <v>-0.89931601103294</v>
       </c>
       <c r="K7">
-        <v>0.22</v>
+        <v>0.35</v>
       </c>
       <c r="L7" t="s">
         <v>48</v>
       </c>
       <c r="M7" s="1">
-        <v>4605752.93</v>
+        <v>4555371.16</v>
       </c>
       <c r="N7" s="1">
-        <v>4679974.48</v>
+        <v>4674970.35</v>
       </c>
       <c r="O7" s="1">
-        <v>3.32</v>
+        <v>3.4</v>
       </c>
       <c r="P7">
         <v>1</v>
       </c>
     </row>
     <row r="8" spans="1:16">
       <c r="A8" t="s">
         <v>49</v>
       </c>
       <c r="B8" t="s">
         <v>50</v>
       </c>
       <c r="C8" s="1">
         <v>2565000000.0</v>
       </c>
       <c r="D8" s="1">
-        <v>113.891</v>
+        <v>114.408</v>
       </c>
       <c r="E8" s="1">
         <v>110.79105771</v>
       </c>
       <c r="F8" t="s">
         <v>51</v>
       </c>
       <c r="G8" t="s">
         <v>52</v>
       </c>
       <c r="H8" s="1">
         <v>2723673.31</v>
       </c>
       <c r="I8" s="1">
-        <v>134191.39</v>
+        <v>58422.87</v>
       </c>
       <c r="J8" s="1">
-        <v>4.9268533603981</v>
+        <v>2.1450028454404</v>
       </c>
       <c r="K8">
         <v>0.0</v>
       </c>
       <c r="L8" t="s">
         <v>53</v>
       </c>
       <c r="M8" s="1">
-        <v>2857864.7</v>
+        <v>2782096.18</v>
       </c>
       <c r="N8" s="1">
-        <v>2912725.52</v>
+        <v>2846920.16</v>
       </c>
       <c r="O8" s="1">
         <v>2.07</v>
       </c>
       <c r="P8">
         <v>1</v>
       </c>
     </row>
     <row r="9" spans="1:16">
       <c r="A9" t="s">
         <v>54</v>
       </c>
       <c r="B9" t="s">
         <v>55</v>
       </c>
       <c r="C9" s="1">
         <v>11000000000.0</v>
       </c>
       <c r="D9" s="1">
-        <v>77.381</v>
+        <v>76.154</v>
       </c>
       <c r="E9" s="1">
         <v>69.002</v>
       </c>
       <c r="F9" t="s">
         <v>56</v>
       </c>
       <c r="G9" t="s">
         <v>57</v>
       </c>
       <c r="H9" s="1">
         <v>1497289.3</v>
       </c>
       <c r="I9" s="1">
-        <v>462847.69</v>
+        <v>474384.81</v>
       </c>
       <c r="J9" s="1">
-        <v>30.912375450756</v>
+        <v>31.682909241387</v>
       </c>
       <c r="K9">
         <v>0.0</v>
       </c>
       <c r="L9" t="s">
         <v>58</v>
       </c>
       <c r="M9" s="1">
-        <v>1960136.99</v>
+        <v>1971674.11</v>
       </c>
       <c r="N9" s="1">
-        <v>2122879.9</v>
+        <v>2151418.84</v>
       </c>
       <c r="O9" s="1">
-        <v>1.51</v>
+        <v>1.57</v>
       </c>
       <c r="P9">
         <v>1</v>
       </c>
     </row>
     <row r="10" spans="1:16">
       <c r="A10" t="s">
         <v>59</v>
       </c>
       <c r="B10" t="s">
         <v>60</v>
       </c>
       <c r="C10" s="1">
         <v>15500000000.0</v>
       </c>
       <c r="D10" s="1">
-        <v>87.441</v>
+        <v>86.255</v>
       </c>
       <c r="E10" s="1">
         <v>99.81049819</v>
       </c>
       <c r="F10" t="s">
         <v>56</v>
       </c>
       <c r="G10" t="s">
         <v>57</v>
       </c>
       <c r="H10" s="1">
         <v>4086969.17</v>
       </c>
       <c r="I10" s="1">
-        <v>-965879.72</v>
+        <v>-940194.06</v>
       </c>
       <c r="J10" s="1">
-        <v>-23.633154051906</v>
+        <v>-23.004677082015</v>
       </c>
       <c r="K10">
         <v>0.0</v>
       </c>
       <c r="L10" t="s">
         <v>61</v>
       </c>
       <c r="M10" s="1">
-        <v>3121089.45</v>
+        <v>3146775.11</v>
       </c>
       <c r="N10" s="1">
-        <v>3298286.48</v>
+        <v>3344079.03</v>
       </c>
       <c r="O10" s="1">
-        <v>2.34</v>
+        <v>2.43</v>
       </c>
       <c r="P10">
         <v>1</v>
       </c>
     </row>
     <row r="11" spans="1:16">
       <c r="A11" t="s">
         <v>62</v>
       </c>
       <c r="B11" t="s">
         <v>63</v>
       </c>
       <c r="C11" s="1">
         <v>160000000.0</v>
       </c>
       <c r="D11" s="1">
-        <v>94.25</v>
+        <v>90.994</v>
       </c>
       <c r="E11" s="1">
         <v>92.85736875</v>
       </c>
       <c r="F11" t="s">
         <v>64</v>
       </c>
       <c r="G11">
-        <v>24.22</v>
+        <v>24.48</v>
       </c>
       <c r="H11" s="1">
         <v>6124436.2</v>
       </c>
       <c r="I11" s="1">
-        <v>101823.09</v>
+        <v>-176872.98</v>
       </c>
       <c r="J11" s="1">
-        <v>1.6625708338671</v>
+        <v>-2.8879879587937</v>
       </c>
       <c r="K11">
-        <v>0.11</v>
+        <v>0.12</v>
       </c>
       <c r="L11" t="s">
         <v>65</v>
       </c>
       <c r="M11" s="1">
-        <v>6226259.29</v>
+        <v>5947563.22</v>
       </c>
       <c r="N11" s="1">
-        <v>6397294.21</v>
+        <v>6133711.03</v>
       </c>
       <c r="O11" s="1">
-        <v>4.54</v>
+        <v>4.46</v>
       </c>
       <c r="P11">
         <v>1</v>
       </c>
     </row>
     <row r="12" spans="1:16">
       <c r="A12" t="s">
         <v>66</v>
       </c>
       <c r="B12" t="s">
         <v>67</v>
       </c>
       <c r="C12" s="1">
         <v>71000000.0</v>
       </c>
       <c r="D12" s="1">
-        <v>104.82</v>
+        <v>101.316</v>
       </c>
       <c r="E12" s="1">
         <v>102.47873239</v>
       </c>
       <c r="F12" t="s">
         <v>64</v>
       </c>
       <c r="G12">
-        <v>24.22</v>
+        <v>24.48</v>
       </c>
       <c r="H12" s="1">
         <v>2974236.84</v>
       </c>
       <c r="I12" s="1">
-        <v>98521.21</v>
+        <v>-35621.7</v>
       </c>
       <c r="J12" s="1">
-        <v>3.3124870445758</v>
+        <v>-1.1976753001284</v>
       </c>
       <c r="K12">
-        <v>0.18</v>
+        <v>0.19</v>
       </c>
       <c r="L12" t="s">
         <v>68</v>
       </c>
       <c r="M12" s="1">
-        <v>3072758.05</v>
+        <v>2938615.14</v>
       </c>
       <c r="N12" s="1">
-        <v>3197116.27</v>
+        <v>3072170.71</v>
       </c>
       <c r="O12" s="1">
-        <v>2.27</v>
+        <v>2.24</v>
       </c>
       <c r="P12">
         <v>1</v>
       </c>
     </row>
     <row r="13" spans="1:16">
       <c r="A13" t="s">
         <v>69</v>
       </c>
       <c r="B13" t="s">
         <v>70</v>
       </c>
       <c r="C13" s="1">
         <v>136000000.0</v>
       </c>
       <c r="D13" s="1">
-        <v>111.216</v>
+        <v>107.367</v>
       </c>
       <c r="E13" s="1">
         <v>102.82321265</v>
       </c>
       <c r="F13" t="s">
         <v>71</v>
       </c>
       <c r="G13">
-        <v>72.45</v>
+        <v>69.17</v>
       </c>
       <c r="H13" s="1">
         <v>2186528.97</v>
       </c>
       <c r="I13" s="1">
-        <v>-98967.28</v>
+        <v>-75431.55</v>
       </c>
       <c r="J13" s="1">
-        <v>-4.5262277041772</v>
+        <v>-3.4498308064951</v>
       </c>
       <c r="K13">
-        <v>0.03</v>
+        <v>0.05</v>
       </c>
       <c r="L13" t="s">
         <v>72</v>
       </c>
       <c r="M13" s="1">
-        <v>2087561.69</v>
+        <v>2111097.42</v>
       </c>
       <c r="N13" s="1">
-        <v>2133522.94</v>
+        <v>2175095.94</v>
       </c>
       <c r="O13" s="1">
-        <v>1.51</v>
+        <v>1.58</v>
       </c>
       <c r="P13">
         <v>1</v>
       </c>
     </row>
     <row r="14" spans="1:16">
       <c r="A14" t="s">
         <v>73</v>
       </c>
       <c r="B14" t="s">
         <v>74</v>
       </c>
       <c r="C14" s="1">
         <v>44300000.0</v>
       </c>
       <c r="D14" s="1">
-        <v>94.412</v>
+        <v>90.479</v>
       </c>
       <c r="E14" s="1">
         <v>91.98</v>
       </c>
       <c r="F14" t="s">
         <v>75</v>
       </c>
       <c r="G14">
-        <v>51.68</v>
+        <v>51.03</v>
       </c>
       <c r="H14" s="1">
         <v>1137371.78</v>
       </c>
       <c r="I14" s="1">
-        <v>-328061.34</v>
+        <v>-351843.73</v>
       </c>
       <c r="J14" s="1">
-        <v>-28.843808662107</v>
+        <v>-30.93480392137</v>
       </c>
       <c r="K14">
-        <v>0.44</v>
+        <v>0.48</v>
       </c>
       <c r="L14" t="s">
         <v>76</v>
       </c>
       <c r="M14" s="1">
-        <v>809310.44</v>
+        <v>785528.05</v>
       </c>
       <c r="N14" s="1">
-        <v>1002359.15</v>
+        <v>1000315.44</v>
       </c>
       <c r="O14" s="1">
-        <v>0.71</v>
+        <v>0.73</v>
       </c>
       <c r="P14">
         <v>1</v>
       </c>
     </row>
     <row r="15" spans="1:16">
       <c r="A15" t="s">
         <v>77</v>
       </c>
       <c r="B15" t="s">
         <v>78</v>
       </c>
       <c r="C15" s="1">
         <v>100000000.0</v>
       </c>
       <c r="D15" s="1">
-        <v>99.3525</v>
+        <v>97.6855</v>
       </c>
       <c r="E15" s="1">
         <v>98.29926026</v>
       </c>
       <c r="F15" t="s">
         <v>79</v>
       </c>
       <c r="G15">
-        <v>107.25</v>
+        <v>106.66</v>
       </c>
       <c r="H15" s="1">
         <v>1104197.32</v>
       </c>
       <c r="I15" s="1">
-        <v>-177832.82</v>
+        <v>-188322.63</v>
       </c>
       <c r="J15" s="1">
-        <v>-16.105166783053</v>
+        <v>-17.055160938083</v>
       </c>
       <c r="K15">
         <v>0.01</v>
       </c>
       <c r="L15" t="s">
         <v>80</v>
       </c>
       <c r="M15" s="1">
-        <v>926364.5</v>
+        <v>915874.69</v>
       </c>
       <c r="N15" s="1">
-        <v>933606.58</v>
+        <v>927838.4</v>
       </c>
       <c r="O15" s="1">
-        <v>0.66</v>
+        <v>0.68</v>
       </c>
       <c r="P15">
         <v>1</v>
       </c>
     </row>
     <row r="16" spans="1:16">
       <c r="A16" t="s">
         <v>81</v>
       </c>
       <c r="B16" t="s">
         <v>82</v>
       </c>
       <c r="C16" s="1">
         <v>2300000000.0</v>
       </c>
       <c r="D16" s="1">
-        <v>103.529</v>
+        <v>98.416</v>
       </c>
       <c r="E16" s="1">
         <v>102.31835348</v>
       </c>
       <c r="F16" t="s">
         <v>83</v>
       </c>
       <c r="G16">
-        <v>379.8</v>
+        <v>392.6</v>
       </c>
       <c r="H16" s="1">
         <v>6096878.79</v>
       </c>
       <c r="I16" s="1">
-        <v>172649.91</v>
+        <v>-331295.5</v>
       </c>
       <c r="J16" s="1">
-        <v>2.8317753386073</v>
+        <v>-5.4338541311234</v>
       </c>
       <c r="K16">
         <v>0.01</v>
       </c>
       <c r="L16" t="s">
         <v>84</v>
       </c>
       <c r="M16" s="1">
-        <v>6269528.7</v>
+        <v>5765583.29</v>
       </c>
       <c r="N16" s="1">
-        <v>6412379.66</v>
+        <v>5934112.03</v>
       </c>
       <c r="O16" s="1">
-        <v>4.55</v>
+        <v>4.32</v>
       </c>
       <c r="P16">
         <v>1</v>
       </c>
     </row>
     <row r="17" spans="1:16">
       <c r="A17" t="s">
         <v>85</v>
       </c>
       <c r="B17" t="s">
         <v>86</v>
       </c>
       <c r="C17" s="1">
         <v>64000000000.0</v>
       </c>
       <c r="D17" s="1">
-        <v>102.354</v>
+        <v>98.814</v>
       </c>
       <c r="E17" s="1">
         <v>99.33</v>
       </c>
       <c r="F17" t="s">
         <v>87</v>
       </c>
       <c r="G17" t="s">
         <v>88</v>
       </c>
       <c r="H17" s="1">
         <v>3382137.26</v>
       </c>
       <c r="I17" s="1">
-        <v>-86835.78</v>
+        <v>-147292.93</v>
       </c>
       <c r="J17" s="1">
-        <v>-2.5674824326911</v>
+        <v>-4.35502520084</v>
       </c>
       <c r="K17">
         <v>0.0</v>
       </c>
       <c r="L17" t="s">
         <v>89</v>
       </c>
       <c r="M17" s="1">
-        <v>3295301.48</v>
+        <v>3234844.33</v>
       </c>
       <c r="N17" s="1">
-        <v>3319314.43</v>
+        <v>3275742.6</v>
       </c>
       <c r="O17" s="1">
-        <v>2.36</v>
+        <v>2.38</v>
       </c>
       <c r="P17">
         <v>1</v>
       </c>
     </row>
     <row r="18" spans="1:16">
       <c r="A18" t="s">
         <v>90</v>
       </c>
       <c r="B18" t="s">
         <v>91</v>
       </c>
       <c r="C18" s="1">
         <v>156500000000.0</v>
       </c>
       <c r="D18" s="1">
-        <v>102.067</v>
+        <v>101.332</v>
       </c>
       <c r="E18" s="1">
         <v>107.64130194</v>
       </c>
       <c r="F18" t="s">
         <v>87</v>
       </c>
       <c r="G18" t="s">
         <v>88</v>
       </c>
       <c r="H18" s="1">
         <v>10794331.04</v>
       </c>
       <c r="I18" s="1">
-        <v>-2758883.84</v>
+        <v>-2682556.18</v>
       </c>
       <c r="J18" s="1">
-        <v>-25.558636563735</v>
+        <v>-24.851527807137</v>
       </c>
       <c r="K18">
         <v>0.0</v>
       </c>
       <c r="L18" t="s">
         <v>92</v>
       </c>
       <c r="M18" s="1">
-        <v>8035447.2</v>
+        <v>8111774.86</v>
       </c>
       <c r="N18" s="1">
-        <v>8330511.02</v>
+        <v>8126349.45</v>
       </c>
       <c r="O18" s="1">
-        <v>5.91</v>
+        <v>5.92</v>
       </c>
       <c r="P18">
         <v>1</v>
       </c>
     </row>
     <row r="19" spans="1:16">
       <c r="A19" t="s">
         <v>93</v>
       </c>
       <c r="B19" t="s">
         <v>94</v>
       </c>
       <c r="C19" s="1">
         <v>400000000.0</v>
       </c>
       <c r="D19" s="1">
-        <v>98.8545</v>
+        <v>97.7325</v>
       </c>
       <c r="E19" s="1">
         <v>98.48513136</v>
       </c>
       <c r="F19" t="s">
         <v>79</v>
       </c>
       <c r="G19">
-        <v>107.25</v>
+        <v>106.66</v>
       </c>
       <c r="H19" s="1">
         <v>4123208.81</v>
       </c>
       <c r="I19" s="1">
-        <v>-436324.25</v>
+        <v>-457947.41</v>
       </c>
       <c r="J19" s="1">
-        <v>-10.582152641452</v>
+        <v>-11.106578179823</v>
       </c>
       <c r="K19">
-        <v>0.05</v>
+        <v>0.06</v>
       </c>
       <c r="L19" t="s">
         <v>95</v>
       </c>
       <c r="M19" s="1">
-        <v>3686884.56</v>
+        <v>3665261.4</v>
       </c>
       <c r="N19" s="1">
-        <v>3894771.84</v>
+        <v>3892334.32</v>
       </c>
       <c r="O19" s="1">
-        <v>2.76</v>
+        <v>2.83</v>
       </c>
       <c r="P19">
         <v>1</v>
       </c>
     </row>
     <row r="20" spans="1:16">
       <c r="A20" t="s">
         <v>96</v>
       </c>
       <c r="B20" t="s">
         <v>97</v>
       </c>
       <c r="C20" s="1">
         <v>508000000.0</v>
       </c>
       <c r="D20" s="1">
-        <v>100.4905</v>
+        <v>99.493</v>
       </c>
       <c r="E20" s="1">
         <v>99.70899653</v>
       </c>
       <c r="F20" t="s">
         <v>79</v>
       </c>
       <c r="G20">
-        <v>107.25</v>
+        <v>106.66</v>
       </c>
       <c r="H20" s="1">
         <v>5610844.92</v>
       </c>
       <c r="I20" s="1">
-        <v>-851010.74</v>
+        <v>-872112.44</v>
       </c>
       <c r="J20" s="1">
-        <v>-15.167247573829</v>
+        <v>-15.543335316421</v>
       </c>
       <c r="K20">
-        <v>0.05</v>
+        <v>0.06</v>
       </c>
       <c r="L20" t="s">
         <v>98</v>
       </c>
       <c r="M20" s="1">
-        <v>4759834.18</v>
+        <v>4738732.48</v>
       </c>
       <c r="N20" s="1">
-        <v>5030215.16</v>
+        <v>5036895.4</v>
       </c>
       <c r="O20" s="1">
-        <v>3.57</v>
+        <v>3.67</v>
       </c>
       <c r="P20">
         <v>1</v>
       </c>
     </row>
     <row r="21" spans="1:16">
       <c r="A21" t="s">
         <v>99</v>
       </c>
       <c r="B21" t="s">
         <v>100</v>
       </c>
       <c r="C21" s="1">
         <v>10000000.0</v>
       </c>
       <c r="D21" s="1">
-        <v>99.372</v>
+        <v>98.81</v>
       </c>
       <c r="E21" s="1">
         <v>100.6465507</v>
       </c>
       <c r="F21" t="s">
         <v>101</v>
       </c>
       <c r="G21">
-        <v>4.6</v>
+        <v>4.54</v>
       </c>
       <c r="H21" s="1">
         <v>2099580.71</v>
       </c>
       <c r="I21" s="1">
-        <v>60468.85</v>
+        <v>78914.34</v>
       </c>
       <c r="J21" s="1">
-        <v>2.8800440827064</v>
+        <v>3.7585761587608</v>
       </c>
       <c r="K21">
-        <v>0.21</v>
+        <v>0.28</v>
       </c>
       <c r="L21" t="s">
         <v>102</v>
       </c>
       <c r="M21" s="1">
-        <v>2160049.56</v>
+        <v>2178495.05</v>
       </c>
       <c r="N21" s="1">
-        <v>2181255.63</v>
+        <v>2206181.91</v>
       </c>
       <c r="O21" s="1">
-        <v>1.55</v>
+        <v>1.61</v>
       </c>
       <c r="P21">
         <v>1</v>
       </c>
     </row>
     <row r="22" spans="1:16">
       <c r="A22" t="s">
         <v>103</v>
       </c>
       <c r="B22" t="s">
         <v>104</v>
       </c>
       <c r="C22" s="1">
         <v>19000000.0</v>
       </c>
       <c r="D22" s="1">
-        <v>100.217</v>
+        <v>100.089</v>
       </c>
       <c r="E22" s="1">
         <v>111.60065163</v>
       </c>
       <c r="F22" t="s">
         <v>101</v>
       </c>
       <c r="G22">
-        <v>4.6</v>
+        <v>4.54</v>
       </c>
       <c r="H22" s="1">
         <v>4336611.56</v>
       </c>
       <c r="I22" s="1">
-        <v>-197618.64</v>
+        <v>-143893.78</v>
       </c>
       <c r="J22" s="1">
-        <v>-4.5569827333117</v>
+        <v>-3.3181154919949</v>
       </c>
       <c r="K22">
-        <v>0.35</v>
+        <v>0.42</v>
       </c>
       <c r="L22" t="s">
         <v>105</v>
       </c>
       <c r="M22" s="1">
-        <v>4138992.92</v>
+        <v>4192717.78</v>
       </c>
       <c r="N22" s="1">
-        <v>4204772.06</v>
+        <v>4273082.85</v>
       </c>
       <c r="O22" s="1">
-        <v>2.98</v>
+        <v>3.11</v>
       </c>
       <c r="P22">
         <v>1</v>
       </c>
     </row>
     <row r="23" spans="1:16">
       <c r="A23" t="s">
         <v>106</v>
       </c>
       <c r="B23" t="s">
         <v>107</v>
       </c>
       <c r="C23" s="1">
         <v>15000000.0</v>
       </c>
       <c r="D23" s="1">
-        <v>104.637</v>
+        <v>104.424</v>
       </c>
       <c r="E23" s="1">
         <v>105.99801867</v>
       </c>
       <c r="F23" t="s">
         <v>101</v>
       </c>
       <c r="G23">
-        <v>4.6</v>
+        <v>4.54</v>
       </c>
       <c r="H23" s="1">
         <v>3433060.08</v>
       </c>
       <c r="I23" s="1">
-        <v>-21317.75</v>
+        <v>20342.92</v>
       </c>
       <c r="J23" s="1">
-        <v>-0.62095476057034</v>
+        <v>0.59255939383385</v>
       </c>
       <c r="K23">
-        <v>0.35</v>
+        <v>0.43</v>
       </c>
       <c r="L23" t="s">
         <v>108</v>
       </c>
       <c r="M23" s="1">
-        <v>3411742.33</v>
+        <v>3453403.0</v>
       </c>
       <c r="N23" s="1">
-        <v>3464926.57</v>
+        <v>3518380.37</v>
       </c>
       <c r="O23" s="1">
-        <v>2.46</v>
+        <v>2.56</v>
       </c>
       <c r="P23">
         <v>1</v>
       </c>
     </row>
     <row r="24" spans="1:16">
       <c r="A24" t="s">
         <v>109</v>
       </c>
       <c r="B24" t="s">
         <v>110</v>
       </c>
       <c r="C24" s="1">
         <v>1400000.0</v>
       </c>
       <c r="D24" s="1">
-        <v>86.989</v>
+        <v>84.44</v>
       </c>
       <c r="E24" s="1">
         <v>86.2572375</v>
       </c>
       <c r="F24" t="s">
         <v>111</v>
       </c>
       <c r="G24">
-        <v>20.22</v>
+        <v>20.57</v>
       </c>
       <c r="H24" s="1">
         <v>5989045.57</v>
       </c>
       <c r="I24" s="1">
-        <v>32695.76</v>
+        <v>-242929.26</v>
       </c>
       <c r="J24" s="1">
-        <v>0.54592605145264</v>
+        <v>-4.0562266084077</v>
       </c>
       <c r="K24">
-        <v>0.09</v>
+        <v>0.11</v>
       </c>
       <c r="L24" t="s">
         <v>112</v>
       </c>
       <c r="M24" s="1">
-        <v>6021741.33</v>
+        <v>5746116.31</v>
       </c>
       <c r="N24" s="1">
-        <v>6142450.98</v>
+        <v>5901401.93</v>
       </c>
       <c r="O24" s="1">
-        <v>4.36</v>
+        <v>4.3</v>
       </c>
       <c r="P24">
         <v>1</v>
       </c>
     </row>
     <row r="25" spans="1:16">
       <c r="A25" t="s">
         <v>113</v>
       </c>
       <c r="B25" t="s">
         <v>114</v>
       </c>
       <c r="C25" s="1">
         <v>1700000.0</v>
       </c>
       <c r="D25" s="1">
-        <v>98.133</v>
+        <v>95.161</v>
       </c>
       <c r="E25" s="1">
         <v>94.5819441941</v>
       </c>
       <c r="F25" t="s">
         <v>111</v>
       </c>
       <c r="G25">
-        <v>20.22</v>
+        <v>20.57</v>
       </c>
       <c r="H25" s="1">
         <v>7614654.83</v>
       </c>
       <c r="I25" s="1">
-        <v>634201.12</v>
+        <v>248667.36</v>
       </c>
       <c r="J25" s="1">
-        <v>8.3286916368342</v>
+        <v>3.2656419174814</v>
       </c>
       <c r="K25">
-        <v>0.09</v>
+        <v>0.11</v>
       </c>
       <c r="L25" t="s">
         <v>115</v>
       </c>
       <c r="M25" s="1">
-        <v>8248855.95</v>
+        <v>7863322.19</v>
       </c>
       <c r="N25" s="1">
-        <v>8397241.53</v>
+        <v>8057219.94</v>
       </c>
       <c r="O25" s="1">
-        <v>5.96</v>
+        <v>5.86</v>
       </c>
       <c r="P25">
         <v>1</v>
       </c>
     </row>
     <row r="26" spans="1:16">
       <c r="A26" t="s">
         <v>116</v>
       </c>
       <c r="B26" t="s">
         <v>117</v>
       </c>
       <c r="C26" s="1">
         <v>14000000.0</v>
       </c>
       <c r="D26" s="1">
-        <v>108.524</v>
+        <v>106.095</v>
       </c>
       <c r="E26" s="1">
         <v>83.00532886</v>
       </c>
       <c r="F26" t="s">
         <v>118</v>
       </c>
       <c r="G26">
-        <v>3.95</v>
+        <v>3.98</v>
       </c>
       <c r="H26" s="1">
         <v>3010088.08</v>
       </c>
       <c r="I26" s="1">
-        <v>834239.69</v>
+        <v>726544.17</v>
       </c>
       <c r="J26" s="1">
-        <v>27.714793315948</v>
+        <v>24.136973759253</v>
       </c>
       <c r="K26">
-        <v>0.05</v>
+        <v>0.17</v>
       </c>
       <c r="L26" t="s">
         <v>119</v>
       </c>
       <c r="M26" s="1">
-        <v>3844327.77</v>
+        <v>3736632.25</v>
       </c>
       <c r="N26" s="1">
-        <v>3851490.16</v>
+        <v>3759775.92</v>
       </c>
       <c r="O26" s="1">
-        <v>2.73</v>
+        <v>2.74</v>
       </c>
       <c r="P26">
         <v>1</v>
       </c>
     </row>
     <row r="27" spans="1:16">
       <c r="A27" t="s">
         <v>120</v>
       </c>
       <c r="B27" t="s">
         <v>121</v>
       </c>
       <c r="C27" s="1">
         <v>2500000.0</v>
       </c>
       <c r="D27" s="1">
-        <v>104.941</v>
+        <v>100.939</v>
       </c>
       <c r="E27" s="1">
         <v>89.9253336</v>
       </c>
       <c r="F27" t="s">
         <v>118</v>
       </c>
       <c r="G27">
-        <v>3.95</v>
+        <v>3.98</v>
       </c>
       <c r="H27" s="1">
         <v>572400.95</v>
       </c>
       <c r="I27" s="1">
-        <v>91421.28</v>
+        <v>62427.55</v>
       </c>
       <c r="J27" s="1">
-        <v>15.971545819412</v>
+        <v>10.906262472136</v>
       </c>
       <c r="K27">
-        <v>0.05</v>
+        <v>0.17</v>
       </c>
       <c r="L27" t="s">
         <v>122</v>
       </c>
       <c r="M27" s="1">
-        <v>663822.23</v>
+        <v>634828.5</v>
       </c>
       <c r="N27" s="1">
-        <v>665148.52</v>
+        <v>639144.09</v>
       </c>
       <c r="O27" s="1">
         <v>0.47</v>
       </c>
       <c r="P27">
         <v>1</v>
       </c>
     </row>
     <row r="28" spans="1:16">
       <c r="A28" t="s">
         <v>123</v>
       </c>
       <c r="B28" t="s">
         <v>124</v>
       </c>
       <c r="C28" s="1">
         <v>6400000.0</v>
       </c>
       <c r="D28" s="1">
-        <v>114.596</v>
+        <v>111.08</v>
       </c>
       <c r="E28" s="1">
         <v>100.67218078</v>
       </c>
       <c r="F28" t="s">
         <v>118</v>
       </c>
       <c r="G28">
-        <v>3.95</v>
+        <v>3.98</v>
       </c>
       <c r="H28" s="1">
         <v>1590947.59</v>
       </c>
       <c r="I28" s="1">
-        <v>264787.64</v>
+        <v>197487.78</v>
       </c>
       <c r="J28" s="1">
-        <v>16.643391753716</v>
+        <v>12.413217207237</v>
       </c>
       <c r="K28">
-        <v>0.07</v>
+        <v>0.2</v>
       </c>
       <c r="L28" t="s">
         <v>125</v>
       </c>
       <c r="M28" s="1">
-        <v>1855735.23</v>
+        <v>1788435.37</v>
       </c>
       <c r="N28" s="1">
-        <v>1859980.49</v>
+        <v>1801422.45</v>
       </c>
       <c r="O28" s="1">
-        <v>1.32</v>
+        <v>1.31</v>
       </c>
       <c r="P28">
         <v>1</v>
       </c>
     </row>
     <row r="29" spans="1:16">
       <c r="A29" t="s">
         <v>126</v>
       </c>
       <c r="B29" t="s">
         <v>127</v>
       </c>
       <c r="C29" s="1">
         <v>10600000.0</v>
       </c>
       <c r="D29" s="1">
-        <v>99.789</v>
+        <v>96.743</v>
       </c>
       <c r="E29" s="1">
         <v>92.07608538</v>
       </c>
       <c r="F29" t="s">
         <v>118</v>
       </c>
       <c r="G29">
-        <v>3.95</v>
+        <v>3.98</v>
       </c>
       <c r="H29" s="1">
         <v>2371365.24</v>
       </c>
       <c r="I29" s="1">
-        <v>305060.0</v>
+        <v>208415.64</v>
       </c>
       <c r="J29" s="1">
-        <v>12.86431945844</v>
+        <v>8.7888460404353</v>
       </c>
       <c r="K29">
-        <v>0.05</v>
+        <v>0.15</v>
       </c>
       <c r="L29" t="s">
         <v>128</v>
       </c>
       <c r="M29" s="1">
-        <v>2676425.24</v>
+        <v>2579780.88</v>
       </c>
       <c r="N29" s="1">
-        <v>2681226.32</v>
+        <v>2595294.5</v>
       </c>
       <c r="O29" s="1">
-        <v>1.9</v>
+        <v>1.89</v>
       </c>
       <c r="P29">
         <v>1</v>
       </c>
     </row>
     <row r="30" spans="1:16">
       <c r="A30" t="s">
         <v>129</v>
       </c>
       <c r="B30" t="s">
         <v>130</v>
       </c>
       <c r="C30" s="1">
         <v>23000000.0</v>
       </c>
       <c r="D30" s="1">
-        <v>85.582</v>
+        <v>81.773</v>
       </c>
       <c r="E30" s="1">
         <v>77.07608696</v>
       </c>
       <c r="F30" t="s">
         <v>131</v>
       </c>
       <c r="G30">
-        <v>4.22</v>
+        <v>4.28</v>
       </c>
       <c r="H30" s="1">
         <v>3906635.99</v>
       </c>
       <c r="I30" s="1">
-        <v>755852.31</v>
+        <v>488734.43</v>
       </c>
       <c r="J30" s="1">
-        <v>19.347907302723</v>
+        <v>12.510365215777</v>
       </c>
       <c r="K30">
-        <v>0.35</v>
+        <v>0.37</v>
       </c>
       <c r="L30" t="s">
         <v>132</v>
       </c>
       <c r="M30" s="1">
-        <v>4662488.3</v>
+        <v>4395370.42</v>
       </c>
       <c r="N30" s="1">
-        <v>4742155.65</v>
+        <v>4480930.03</v>
       </c>
       <c r="O30" s="1">
-        <v>3.36</v>
+        <v>3.26</v>
       </c>
       <c r="P30">
         <v>1</v>
       </c>
     </row>
     <row r="31" spans="1:16">
       <c r="A31" t="s">
         <v>133</v>
       </c>
       <c r="B31" t="s">
         <v>134</v>
       </c>
       <c r="C31" s="1">
         <v>21000000.0</v>
       </c>
       <c r="D31" s="1">
-        <v>98.903</v>
+        <v>97.784</v>
       </c>
       <c r="E31" s="1">
         <v>81.95</v>
       </c>
       <c r="F31" t="s">
         <v>131</v>
       </c>
       <c r="G31">
-        <v>4.22</v>
+        <v>4.28</v>
       </c>
       <c r="H31" s="1">
         <v>3676104.62</v>
       </c>
       <c r="I31" s="1">
-        <v>1243568.5</v>
+        <v>1122829.71</v>
       </c>
       <c r="J31" s="1">
-        <v>33.828430595645</v>
+        <v>30.54400856524</v>
       </c>
       <c r="K31">
-        <v>0.35</v>
+        <v>0.39</v>
       </c>
       <c r="L31" t="s">
         <v>135</v>
       </c>
       <c r="M31" s="1">
-        <v>4919673.12</v>
+        <v>4798934.33</v>
       </c>
       <c r="N31" s="1">
-        <v>4992583.22</v>
+        <v>4879944.81</v>
       </c>
       <c r="O31" s="1">
-        <v>3.54</v>
+        <v>3.55</v>
       </c>
       <c r="P31">
         <v>1</v>
       </c>
     </row>
     <row r="32" spans="1:16">
       <c r="A32" t="s">
         <v>136</v>
       </c>
       <c r="B32" t="s">
         <v>137</v>
       </c>
       <c r="C32" s="1">
         <v>20000000.0</v>
       </c>
       <c r="D32" s="1">
-        <v>101.004</v>
+        <v>95.996</v>
       </c>
       <c r="E32" s="1">
         <v>96.54</v>
       </c>
       <c r="F32" t="s">
         <v>131</v>
       </c>
       <c r="G32">
-        <v>4.22</v>
+        <v>4.28</v>
       </c>
       <c r="H32" s="1">
         <v>4486320.07</v>
       </c>
       <c r="I32" s="1">
-        <v>298615.09</v>
+        <v>522.65</v>
       </c>
       <c r="J32" s="1">
-        <v>6.6561254065852</v>
+        <v>0.011649859837129</v>
       </c>
       <c r="K32">
-        <v>0.4</v>
+        <v>0.48</v>
       </c>
       <c r="L32" t="s">
         <v>138</v>
       </c>
       <c r="M32" s="1">
-        <v>4784935.16</v>
+        <v>4486842.72</v>
       </c>
       <c r="N32" s="1">
-        <v>4864107.68</v>
+        <v>4582243.32</v>
       </c>
       <c r="O32" s="1">
-        <v>3.45</v>
+        <v>3.34</v>
       </c>
       <c r="P32">
         <v>1</v>
       </c>
     </row>
     <row r="33" spans="1:16">
       <c r="A33" t="s">
         <v>139</v>
       </c>
       <c r="B33" t="s">
         <v>140</v>
       </c>
       <c r="C33" s="1">
         <v>87000000.0</v>
       </c>
       <c r="D33" s="1">
-        <v>103.195</v>
+        <v>97.874</v>
       </c>
       <c r="E33" s="1">
         <v>87.80771</v>
       </c>
       <c r="F33" t="s">
         <v>141</v>
       </c>
       <c r="G33">
-        <v>18.91</v>
+        <v>19.44</v>
       </c>
       <c r="H33" s="1">
         <v>4198301.16</v>
       </c>
       <c r="I33" s="1">
-        <v>549244.55</v>
+        <v>181411.83</v>
       </c>
       <c r="J33" s="1">
-        <v>13.082542892183</v>
+        <v>4.3210770996714</v>
       </c>
       <c r="K33">
-        <v>0.18</v>
+        <v>0.2</v>
       </c>
       <c r="L33" t="s">
         <v>142</v>
       </c>
       <c r="M33" s="1">
-        <v>4747545.71</v>
+        <v>4379712.99</v>
       </c>
       <c r="N33" s="1">
-        <v>4900403.97</v>
+        <v>4555703.26</v>
       </c>
       <c r="O33" s="1">
-        <v>3.48</v>
+        <v>3.32</v>
       </c>
       <c r="P33">
         <v>1</v>
       </c>
     </row>
     <row r="34" spans="1:16">
       <c r="A34" t="s">
         <v>143</v>
       </c>
       <c r="B34" t="s">
         <v>144</v>
       </c>
       <c r="C34" s="1">
         <v>3500000.0</v>
       </c>
       <c r="D34" s="1">
-        <v>98.792</v>
+        <v>98.236</v>
       </c>
       <c r="E34" s="1">
         <v>90.749</v>
       </c>
       <c r="F34" t="s">
         <v>15</v>
       </c>
       <c r="G34">
-        <v>1.18</v>
+        <v>1.15</v>
       </c>
       <c r="H34" s="1">
         <v>2921060.38</v>
       </c>
       <c r="I34" s="1">
-        <v>12442.63</v>
+        <v>65225.28</v>
       </c>
       <c r="J34" s="1">
-        <v>0.42596277999567</v>
+        <v>2.232931590411</v>
       </c>
       <c r="K34">
-        <v>1.25</v>
+        <v>0.19</v>
       </c>
       <c r="L34" t="s">
         <v>145</v>
       </c>
       <c r="M34" s="1">
-        <v>2933503.01</v>
+        <v>2986285.66</v>
       </c>
       <c r="N34" s="1">
-        <v>2977301.26</v>
+        <v>2992872.13</v>
       </c>
       <c r="O34" s="1">
-        <v>2.11</v>
+        <v>2.18</v>
       </c>
       <c r="P34">
         <v>1</v>
       </c>
     </row>
     <row r="35" spans="1:16">
       <c r="A35" t="s">
         <v>146</v>
       </c>
       <c r="B35" t="s">
         <v>147</v>
       </c>
       <c r="C35" s="1">
         <v>17500000.0</v>
       </c>
       <c r="D35" s="1">
-        <v>99.851</v>
+        <v>99.883</v>
       </c>
       <c r="E35" s="1">
         <v>105.46664023</v>
       </c>
       <c r="F35" t="s">
         <v>148</v>
       </c>
       <c r="G35">
-        <v>5.1</v>
+        <v>5.09</v>
       </c>
       <c r="H35" s="1">
         <v>3814553.43</v>
       </c>
       <c r="I35" s="1">
-        <v>-386310.62</v>
+        <v>-383226.01</v>
       </c>
       <c r="J35" s="1">
-        <v>-10.127282972676</v>
+        <v>-10.046418723253</v>
       </c>
       <c r="K35">
-        <v>0.8</v>
+        <v>0.87</v>
       </c>
       <c r="L35" t="s">
         <v>149</v>
       </c>
       <c r="M35" s="1">
-        <v>3428242.81</v>
+        <v>3431327.42</v>
       </c>
       <c r="N35" s="1">
-        <v>3568756.53</v>
+        <v>3584247.41</v>
       </c>
       <c r="O35" s="1">
-        <v>2.53</v>
+        <v>2.61</v>
       </c>
       <c r="P35">
         <v>1</v>
       </c>
     </row>
     <row r="36" spans="1:16">
       <c r="A36" t="s">
         <v>150</v>
       </c>
       <c r="B36" t="s">
         <v>151</v>
       </c>
       <c r="C36" s="1">
         <v>16500000.0</v>
       </c>
       <c r="D36" s="1">
-        <v>107.131</v>
+        <v>103.477</v>
       </c>
       <c r="E36" s="1">
         <v>106.07906824</v>
       </c>
       <c r="F36" t="s">
         <v>148</v>
       </c>
       <c r="G36">
-        <v>5.1</v>
+        <v>5.09</v>
       </c>
       <c r="H36" s="1">
         <v>3486666.56</v>
       </c>
       <c r="I36" s="1">
-        <v>-18657.62</v>
+        <v>-135003.86</v>
       </c>
       <c r="J36" s="1">
-        <v>-0.53511340069181</v>
+        <v>-3.8720037513424</v>
       </c>
       <c r="K36">
-        <v>1.29</v>
+        <v>1.41</v>
       </c>
       <c r="L36" t="s">
         <v>152</v>
       </c>
       <c r="M36" s="1">
-        <v>3468008.94</v>
+        <v>3351662.7</v>
       </c>
       <c r="N36" s="1">
-        <v>3681573.25</v>
+        <v>3584518.71</v>
       </c>
       <c r="O36" s="1">
         <v>2.61</v>
       </c>
       <c r="P36">
         <v>1</v>
       </c>
     </row>
     <row r="37" spans="1:16">
       <c r="A37" t="s">
         <v>153</v>
       </c>
       <c r="B37" t="s">
         <v>154</v>
       </c>
       <c r="C37" s="1">
         <v>64000000.0</v>
       </c>
       <c r="D37" s="1">
-        <v>98.409</v>
+        <v>93.933</v>
       </c>
       <c r="E37" s="1">
         <v>85.83928125</v>
       </c>
       <c r="F37" t="s">
         <v>141</v>
       </c>
       <c r="G37">
-        <v>18.91</v>
+        <v>19.44</v>
       </c>
       <c r="H37" s="1">
         <v>3128077.52</v>
       </c>
       <c r="I37" s="1">
-        <v>202396.42</v>
+        <v>-35951.19</v>
       </c>
       <c r="J37" s="1">
-        <v>6.4703134339203</v>
+        <v>-1.1493062358634</v>
       </c>
       <c r="K37">
-        <v>0.18</v>
+        <v>0.02</v>
       </c>
       <c r="L37" t="s">
         <v>155</v>
       </c>
       <c r="M37" s="1">
-        <v>3330473.94</v>
+        <v>3092126.33</v>
       </c>
       <c r="N37" s="1">
-        <v>3445355.32</v>
+        <v>3106646.51</v>
       </c>
       <c r="O37" s="1">
-        <v>2.44</v>
+        <v>2.26</v>
       </c>
       <c r="P37">
         <v>1</v>
       </c>
     </row>
     <row r="38" spans="1:16">
       <c r="A38" t="s">
         <v>156</v>
       </c>
       <c r="B38" t="s">
         <v>157</v>
       </c>
       <c r="C38" s="1">
-        <v>90600000.0</v>
+        <v>116000000.0</v>
       </c>
       <c r="D38" s="1">
-        <v>105.7</v>
+        <v>99.017</v>
       </c>
       <c r="E38" s="1">
-        <v>81.63313</v>
+        <v>86.36011817</v>
       </c>
       <c r="F38" t="s">
         <v>141</v>
       </c>
       <c r="G38">
-        <v>18.91</v>
+        <v>19.44</v>
       </c>
       <c r="H38" s="1">
-        <v>3564997.47</v>
+        <v>4956366.4</v>
       </c>
       <c r="I38" s="1">
-        <v>1499011.1</v>
+        <v>951447.61</v>
       </c>
       <c r="J38" s="1">
-        <v>42.048027035486</v>
+        <v>19.196474457578</v>
       </c>
       <c r="K38">
-        <v>0.23</v>
+        <v>0.03</v>
       </c>
       <c r="L38" t="s">
         <v>158</v>
       </c>
       <c r="M38" s="1">
-        <v>5064008.57</v>
+        <v>5907814.01</v>
       </c>
       <c r="N38" s="1">
-        <v>5270198.86</v>
+        <v>5941181.26</v>
       </c>
       <c r="O38" s="1">
-        <v>3.74</v>
+        <v>4.32</v>
       </c>
       <c r="P38">
         <v>1</v>
       </c>
     </row>
     <row r="39" spans="1:16">
       <c r="A39" t="s">
         <v>159</v>
       </c>
       <c r="B39" t="s">
         <v>160</v>
       </c>
       <c r="C39" s="1">
         <v>180000000.0</v>
       </c>
       <c r="D39" s="1">
-        <v>99.795</v>
+        <v>99.78</v>
       </c>
       <c r="E39" s="1">
         <v>93.75046918</v>
       </c>
       <c r="F39" t="s">
         <v>161</v>
       </c>
       <c r="G39">
-        <v>36.77</v>
+        <v>37.75</v>
       </c>
       <c r="H39" s="1">
         <v>4556806.41</v>
       </c>
       <c r="I39" s="1">
-        <v>328905.07</v>
+        <v>200745.31</v>
       </c>
       <c r="J39" s="1">
-        <v>7.2178855190822</v>
+        <v>4.4053947422357</v>
       </c>
       <c r="K39">
         <v>0.01</v>
       </c>
       <c r="L39" t="s">
         <v>162</v>
       </c>
       <c r="M39" s="1">
-        <v>4885711.48</v>
+        <v>4757551.72</v>
       </c>
       <c r="N39" s="1">
-        <v>4894966.46</v>
+        <v>4770092.32</v>
       </c>
       <c r="O39" s="1">
         <v>3.47</v>
       </c>
       <c r="P39">
         <v>1</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>