--- v1 (2026-06-19)
+++ v2 (2026-07-23)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="1" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Répartition" sheetId="1" r:id="rId4"/>
     <sheet name="Valorisation" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="163">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="156">
   <si>
     <t>Type Part</t>
   </si>
   <si>
     <t>CodeIsin</t>
   </si>
   <si>
     <t>Parts</t>
   </si>
   <si>
     <t>Vl</t>
   </si>
   <si>
     <t>Devise</t>
   </si>
   <si>
     <t>Actif net</t>
   </si>
   <si>
     <t>C/D</t>
   </si>
   <si>
     <t>FR0011550771</t>
   </si>
   <si>
@@ -142,411 +142,390 @@
   <si>
     <t>Ofi Invest ESG Liquidités PART C/D</t>
   </si>
   <si>
     <t>TY300626</t>
   </si>
   <si>
     <t>US 10YR NOTE JUN 26</t>
   </si>
   <si>
     <t>WN300626</t>
   </si>
   <si>
     <t>US ULTRA T-BOND JUN 26</t>
   </si>
   <si>
     <t>BRSTNCNTF1P8</t>
   </si>
   <si>
     <t>BRAZIL FEDERATIVE REPUBLIC OF (GO 10 01/01/2027</t>
   </si>
   <si>
     <t>BRL</t>
   </si>
   <si>
-    <t>41 372.50</t>
+    <t>62 919.77</t>
   </si>
   <si>
     <t>BRSTNCNTF212</t>
   </si>
   <si>
     <t>BRAZIL FEDERATIVE REPUBLIC OF (GOV 10 01/01/2033</t>
   </si>
   <si>
-    <t>111 858.98</t>
+    <t>170 116.41</t>
   </si>
   <si>
     <t>BRSTNCNTF238</t>
   </si>
   <si>
     <t>BRAZIL FEDERATIVE REPUBLIC OF (GOV 10 01/01/2035</t>
   </si>
   <si>
-    <t>119 599.19</t>
+    <t>178 820.62</t>
   </si>
   <si>
     <t>CL0002798016</t>
   </si>
   <si>
     <t>CHILE (REPUBLIC OF) 7 01/05/2034</t>
   </si>
   <si>
     <t>CLP</t>
   </si>
   <si>
-    <t>1 054.80</t>
-[...2 lines deleted...]
-    <t>64 823.98</t>
+    <t>1 043.08</t>
+  </si>
+  <si>
+    <t>82 058.98</t>
   </si>
   <si>
     <t>COL17CT03771</t>
   </si>
   <si>
     <t>COLOMBIA (REPUBLIC OF) 7 26/03/2031</t>
   </si>
   <si>
     <t>COP</t>
   </si>
   <si>
-    <t>4 248.64</t>
-[...2 lines deleted...]
-    <t>179 744.73</t>
+    <t>4 178.12</t>
+  </si>
+  <si>
+    <t>16 157.25</t>
   </si>
   <si>
     <t>COL17CT02914</t>
   </si>
   <si>
     <t>COLOMBIA REPUBLIC OF (GOVERNMENT) 6 28/04/2028</t>
   </si>
   <si>
-    <t>197 303.92</t>
+    <t>221 978.52</t>
   </si>
   <si>
     <t>CZ0001006431</t>
   </si>
   <si>
     <t>CZECH REPUBLIC 3.5 30/05/2035</t>
   </si>
   <si>
     <t>CZK</t>
   </si>
   <si>
-    <t>186 147.81</t>
+    <t>209 173.92</t>
   </si>
   <si>
     <t>CZ0001006894</t>
   </si>
   <si>
     <t>CZECH REPUBLIC 4.9 14/04/2034</t>
   </si>
   <si>
-    <t>133 555.57</t>
+    <t>5 088.38</t>
   </si>
   <si>
     <t>USP3579ECV76</t>
   </si>
   <si>
     <t>DOMINICAN REPUBLIC (GOVERNMENT) 10.75 01/06/2036</t>
   </si>
   <si>
     <t>DOP</t>
   </si>
   <si>
-    <t>63 998.52</t>
+    <t>83 189.33</t>
   </si>
   <si>
     <t>XS2485814680</t>
   </si>
   <si>
     <t>EUROPEAN BANK FOR RECONSTRUCTION A 30 26/05/2027</t>
   </si>
   <si>
     <t>TRY</t>
   </si>
   <si>
-    <t>214 787.39</t>
+    <t>232 553.51</t>
   </si>
   <si>
     <t>XS2974126042</t>
   </si>
   <si>
     <t>EUROPEAN BANK FOR RECONSTRUCTION A 6.75 13/01/2032</t>
   </si>
   <si>
     <t>INR</t>
   </si>
   <si>
-    <t>11 963.71</t>
+    <t>17 451.23</t>
   </si>
   <si>
     <t>HU0000406624</t>
   </si>
   <si>
     <t>HUNGARY (GOVERNMENT) 7 24/10/2035</t>
   </si>
   <si>
     <t>HUF</t>
   </si>
   <si>
-    <t>168 528.74</t>
+    <t>223 753.06</t>
   </si>
   <si>
     <t>IDG000024506</t>
   </si>
   <si>
     <t>INDONESIA (REPUBLIC OF) 6.75 15/07/2035</t>
   </si>
   <si>
     <t>IDR</t>
   </si>
   <si>
-    <t>19 549.92</t>
-[...2 lines deleted...]
-    <t>40 898.27</t>
+    <t>20 242.46</t>
+  </si>
+  <si>
+    <t>60 132.88</t>
   </si>
   <si>
     <t>IDG000009507</t>
   </si>
   <si>
     <t>INDONESIA (REPUBLIC OF) 8.375 15/09/2026</t>
   </si>
   <si>
-    <t>14 574.59</t>
+    <t>75 658.27</t>
   </si>
   <si>
     <t>XS2610898665</t>
   </si>
   <si>
     <t>INTERNATIONAL BANK FOR RECONSTRUCT 6.5 17/04/2030</t>
   </si>
   <si>
-    <t>227 072.92</t>
+    <t>6 463.42</t>
   </si>
   <si>
     <t>XS2615587263</t>
   </si>
   <si>
     <t>INTERNATIONAL BANK FOR RECONSTRUCT 6.85 24/04/2028</t>
   </si>
   <si>
-    <t>298 162.92</t>
+    <t>2 631.21</t>
   </si>
   <si>
     <t>MYBMY1900052</t>
   </si>
   <si>
     <t>MALAYSIA (GOVERNMENT) 3.757 22/05/2040</t>
   </si>
   <si>
     <t>MYR</t>
   </si>
   <si>
-    <t>27 686.86</t>
-[...8 lines deleted...]
-    <t>80 365.07</t>
+    <t>34 867.53</t>
   </si>
   <si>
     <t>MYBMX1000038</t>
   </si>
   <si>
     <t>MALAYSIA (GOVERNMENT) 4.498 15/04/2030</t>
   </si>
   <si>
-    <t>64 977.37</t>
+    <t>4 764.03</t>
   </si>
   <si>
     <t>MX0MGO0000R8</t>
   </si>
   <si>
     <t>MEXICO (UNITED MEXICAN STATES) (GO 7.75 13/11/2042</t>
   </si>
   <si>
     <t>MXN</t>
   </si>
   <si>
-    <t>155 285.62</t>
+    <t>209 069.25</t>
   </si>
   <si>
     <t>MX0MGO0000P2</t>
   </si>
   <si>
     <t>MEXICO (UNITED MEXICAN STATES) (GO 7.75 29/05/2031</t>
   </si>
   <si>
-    <t>193 897.75</t>
+    <t>259 271.29</t>
   </si>
   <si>
     <t>PEP01000C5E9</t>
   </si>
   <si>
     <t>PERU (REPUBLIC OF) 6.15 12/08/2032</t>
   </si>
   <si>
     <t>PEN</t>
   </si>
   <si>
-    <t>23 143.67</t>
+    <t>43 120.66</t>
   </si>
   <si>
     <t>USP87324BE10</t>
   </si>
   <si>
     <t>PERU (REPUBLIC OF) 6.9 12/08/2037</t>
   </si>
   <si>
-    <t>4 315.59</t>
+    <t>8 357.61</t>
   </si>
   <si>
     <t>PEP01000C5I0</t>
   </si>
   <si>
     <t>PERU (REPUBLIC OF) 7.3 12/08/2033</t>
   </si>
   <si>
-    <t>12 987.08</t>
+    <t>23 911.07</t>
   </si>
   <si>
     <t>PEP01000C5G4</t>
   </si>
   <si>
     <t>PERU GOVERNMENT BOND 5.4 12/08/2034</t>
   </si>
   <si>
-    <t>15 513.62</t>
+    <t>28 904.55</t>
   </si>
   <si>
     <t>PL0000113783</t>
   </si>
   <si>
     <t>POLAND (REPUBLIC OF) 1.75 25/04/2032</t>
   </si>
   <si>
     <t>PLN</t>
   </si>
   <si>
-    <t>85 559.61</t>
-[...1 lines deleted...]
-  <si>
     <t>PL0000109427</t>
   </si>
   <si>
     <t>POLAND (REPUBLIC OF) 2.5 25/07/2027</t>
   </si>
   <si>
-    <t>81 010.48</t>
+    <t>93 661.98</t>
   </si>
   <si>
     <t>PL0000116851</t>
   </si>
   <si>
     <t>POLAND (REPUBLIC OF) 5 25/10/2034</t>
   </si>
   <si>
-    <t>95 400.60</t>
+    <t>118 935.85</t>
   </si>
   <si>
     <t>ZAG000107004</t>
   </si>
   <si>
     <t>REPUBLIC OF SOUTH AFRICA 8.25 31/03/2032</t>
   </si>
   <si>
     <t>ZAR</t>
   </si>
   <si>
-    <t>175 990.27</t>
+    <t>27 518.53</t>
   </si>
   <si>
     <t>XS2434895988</t>
   </si>
   <si>
     <t>ROMANIA (REPUBLIC OF) 3 27/02/2027</t>
   </si>
   <si>
-    <t>6 586.47</t>
-[...5 lines deleted...]
-    <t>ROMANIA (REPUBLIC OF) 4.85 22/04/2026</t>
+    <t>14 943.22</t>
+  </si>
+  <si>
+    <t>ROXL7LT7QZ66</t>
+  </si>
+  <si>
+    <t>ROMANIA (REPUBLIC OF) 8 29/04/2030</t>
   </si>
   <si>
     <t>RON</t>
   </si>
   <si>
-    <t>152 919.99</t>
-[...8 lines deleted...]
-    <t>232 856.01</t>
+    <t>257 840.11</t>
   </si>
   <si>
     <t>ZAG000077470</t>
   </si>
   <si>
     <t>SOUTH AFRICA (REPUBLIC OF) 7 28/02/2031</t>
   </si>
   <si>
-    <t>14 520.18</t>
+    <t>36 897.27</t>
   </si>
   <si>
     <t>ZAG000125972</t>
   </si>
   <si>
     <t>SOUTH AFRICA (REPUBLIC OF) 8.875 28/02/2035</t>
   </si>
   <si>
-    <t>33 367.25</t>
+    <t>84 789.60</t>
   </si>
   <si>
     <t>TH0623037601</t>
   </si>
   <si>
     <t>THAILAND KINGDOM OF (GOVERNMENT) 1 17/06/2027</t>
   </si>
   <si>
     <t>THB</t>
   </si>
   <si>
-    <t>12 540.60</t>
+    <t>16 994.50</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -866,256 +845,256 @@
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:N6"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="C6" sqref="C6"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="11.711" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
-    <col min="6" max="6" width="13.997" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="18.71" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="9.10" bestFit="true" style="0"/>
     <col min="14" max="14" width="9.10" bestFit="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:14">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>4</v>
       </c>
       <c r="H1" t="s">
         <v>5</v>
       </c>
       <c r="I1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2" spans="1:14">
       <c r="A2" t="s">
         <v>6</v>
       </c>
       <c r="B2" t="s">
         <v>7</v>
       </c>
       <c r="C2" s="1">
         <v>11549.5602</v>
       </c>
       <c r="D2">
-        <v>9981.25</v>
+        <v>10147.36</v>
       </c>
       <c r="E2" t="s">
         <v>8</v>
       </c>
       <c r="F2">
-        <v>115279054.3</v>
+        <v>117197641.46</v>
       </c>
       <c r="G2" t="s">
         <v>8</v>
       </c>
       <c r="H2">
-        <v>115279054.3</v>
+        <v>117197641.46</v>
       </c>
       <c r="I2" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="3" spans="1:14">
       <c r="A3" t="s">
         <v>9</v>
       </c>
       <c r="B3" t="s">
         <v>10</v>
       </c>
       <c r="C3" s="1">
-        <v>885.4632</v>
+        <v>884.9904</v>
       </c>
       <c r="D3">
-        <v>7637.28</v>
+        <v>7768.48</v>
       </c>
       <c r="E3" t="s">
         <v>8</v>
       </c>
       <c r="F3">
-        <v>6762534.84</v>
+        <v>6875037.56</v>
       </c>
       <c r="G3" t="s">
         <v>8</v>
       </c>
       <c r="H3">
-        <v>6762534.84</v>
+        <v>6875037.56</v>
       </c>
       <c r="I3" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="4" spans="1:14">
       <c r="A4" t="s">
         <v>11</v>
       </c>
       <c r="B4" t="s">
         <v>12</v>
       </c>
       <c r="C4" s="1">
-        <v>124660.0596</v>
+        <v>121272.5561</v>
       </c>
       <c r="D4">
-        <v>121.49</v>
+        <v>123.44</v>
       </c>
       <c r="E4" t="s">
         <v>8</v>
       </c>
       <c r="F4">
-        <v>15145692.93</v>
+        <v>14970751.84</v>
       </c>
       <c r="G4" t="s">
         <v>8</v>
       </c>
       <c r="H4">
-        <v>15145692.93</v>
+        <v>14970751.84</v>
       </c>
       <c r="I4" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="5" spans="1:14">
       <c r="A5" t="s">
         <v>13</v>
       </c>
       <c r="B5" t="s">
         <v>14</v>
       </c>
       <c r="C5" s="1">
         <v>10.0</v>
       </c>
       <c r="D5">
-        <v>10580.23</v>
+        <v>10938.73</v>
       </c>
       <c r="E5" t="s">
         <v>15</v>
       </c>
       <c r="F5">
-        <v>105802.39</v>
+        <v>109387.37</v>
       </c>
       <c r="G5" t="s">
         <v>15</v>
       </c>
       <c r="H5">
-        <v>91894.202457984</v>
+        <v>93405.661344035</v>
       </c>
       <c r="I5" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="6" spans="1:14">
       <c r="A6" t="s">
         <v>16</v>
       </c>
       <c r="B6" t="s">
         <v>17</v>
       </c>
       <c r="C6" s="1">
-        <v>1046.0</v>
+        <v>1101.0</v>
       </c>
       <c r="D6">
-        <v>100.41</v>
+        <v>102.02</v>
       </c>
       <c r="E6" t="s">
         <v>8</v>
       </c>
       <c r="F6">
-        <v>105031.82</v>
+        <v>112329.46</v>
       </c>
       <c r="G6" t="s">
         <v>8</v>
       </c>
       <c r="H6">
-        <v>105031.82</v>
+        <v>112329.46</v>
       </c>
       <c r="I6" t="s">
         <v>8</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:P39"/>
+  <dimension ref="A1:P37"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="O39" sqref="O39"/>
+      <selection activeCell="O37" sqref="O37"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:16">
       <c r="A1" t="s">
         <v>18</v>
       </c>
       <c r="B1" t="s">
         <v>19</v>
       </c>
       <c r="C1" t="s">
         <v>20</v>
       </c>
       <c r="D1" t="s">
         <v>21</v>
       </c>
       <c r="E1" t="s">
         <v>22</v>
       </c>
       <c r="F1" t="s">
         <v>4</v>
       </c>
       <c r="G1" t="s">
         <v>23</v>
@@ -1137,1936 +1116,1836 @@
       </c>
       <c r="M1" t="s">
         <v>29</v>
       </c>
       <c r="N1" t="s">
         <v>30</v>
       </c>
       <c r="O1" t="s">
         <v>31</v>
       </c>
       <c r="P1" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="2" spans="1:16">
       <c r="A2" t="s">
         <v>33</v>
       </c>
       <c r="B2" t="s">
         <v>34</v>
       </c>
       <c r="C2" s="1">
         <v>2.9283</v>
       </c>
       <c r="D2" s="1">
-        <v>4784.78</v>
+        <v>4794.4</v>
       </c>
       <c r="E2" s="1">
         <v>4432.981593416</v>
       </c>
       <c r="F2" t="s">
         <v>8</v>
       </c>
       <c r="G2">
         <v>1.0</v>
       </c>
       <c r="H2" s="1">
         <v>12981.1</v>
       </c>
       <c r="I2" s="1">
-        <v>1030.17</v>
+        <v>1058.34</v>
       </c>
       <c r="J2" s="1">
-        <v>7.9359222253892</v>
+        <v>8.1529300290422</v>
       </c>
       <c r="K2">
         <v>0.0</v>
       </c>
       <c r="L2">
         <v>0.0</v>
       </c>
       <c r="M2" s="1">
-        <v>14011.27</v>
+        <v>14039.44</v>
       </c>
       <c r="N2" s="1">
-        <v>14011.27</v>
+        <v>14039.44</v>
       </c>
       <c r="O2" s="1">
         <v>0.01</v>
       </c>
       <c r="P2">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:16">
       <c r="A3" t="s">
         <v>35</v>
       </c>
       <c r="B3" t="s">
         <v>36</v>
       </c>
       <c r="C3" s="1">
         <v>61.0</v>
       </c>
       <c r="D3" s="1">
-        <v>111.21875</v>
+        <v>111.04688</v>
       </c>
       <c r="E3" s="1">
         <v>113.078125</v>
       </c>
       <c r="F3" t="s">
         <v>15</v>
       </c>
       <c r="G3">
-        <v>1.15</v>
+        <v>1.17</v>
       </c>
       <c r="H3" s="1">
         <v>0.0</v>
       </c>
       <c r="I3" s="1">
-        <v>-98512.08</v>
+        <v>-105803.05</v>
       </c>
       <c r="J3" s="1">
         <v>0</v>
       </c>
       <c r="K3">
         <v>0.0</v>
       </c>
       <c r="L3">
         <v>0.0</v>
       </c>
       <c r="M3" s="1">
-        <v>-98512.08</v>
+        <v>-105803.05</v>
       </c>
       <c r="N3" s="1">
-        <v>-98512.08</v>
+        <v>-105803.05</v>
       </c>
       <c r="O3" s="1">
-        <v>-0.07</v>
+        <v>-0.08</v>
       </c>
       <c r="P3">
         <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:16">
       <c r="A4" t="s">
         <v>37</v>
       </c>
       <c r="B4" t="s">
         <v>38</v>
       </c>
       <c r="C4" s="1">
         <v>25.0</v>
       </c>
       <c r="D4" s="1">
-        <v>117.40625</v>
+        <v>116.3125</v>
       </c>
       <c r="E4" s="1">
         <v>120.2578125</v>
       </c>
       <c r="F4" t="s">
         <v>15</v>
       </c>
       <c r="G4">
-        <v>1.15</v>
+        <v>1.17</v>
       </c>
       <c r="H4" s="1">
         <v>0.0</v>
       </c>
       <c r="I4" s="1">
-        <v>-61917.8</v>
+        <v>-84222.36</v>
       </c>
       <c r="J4" s="1">
         <v>0</v>
       </c>
       <c r="K4">
         <v>0.0</v>
       </c>
       <c r="L4">
         <v>0.0</v>
       </c>
       <c r="M4" s="1">
-        <v>-61917.8</v>
+        <v>-84222.36</v>
       </c>
       <c r="N4" s="1">
-        <v>-61917.8</v>
+        <v>-84222.36</v>
       </c>
       <c r="O4" s="1">
-        <v>-0.05</v>
+        <v>-0.06</v>
       </c>
       <c r="P4">
         <v>1</v>
       </c>
     </row>
     <row r="5" spans="1:16">
       <c r="A5" t="s">
         <v>39</v>
       </c>
       <c r="B5" t="s">
         <v>40</v>
       </c>
       <c r="C5" s="1">
         <v>12000.0</v>
       </c>
       <c r="D5" s="1">
-        <v>994.26</v>
+        <v>1006.412</v>
       </c>
       <c r="E5" s="1">
         <v>1202.1588983333</v>
       </c>
       <c r="F5" t="s">
         <v>41</v>
       </c>
       <c r="G5">
-        <v>6.04</v>
+        <v>5.8</v>
       </c>
       <c r="H5" s="1">
         <v>2751909.87</v>
       </c>
       <c r="I5" s="1">
-        <v>-817718.77</v>
+        <v>-732579.97</v>
       </c>
       <c r="J5" s="1">
-        <v>-29.714591270389</v>
+        <v>-26.620783550589</v>
       </c>
       <c r="K5">
-        <v>0.34</v>
+        <v>0.52</v>
       </c>
       <c r="L5" t="s">
         <v>42</v>
       </c>
       <c r="M5" s="1">
-        <v>1934191.1</v>
+        <v>2019329.9</v>
       </c>
       <c r="N5" s="1">
-        <v>1975563.6</v>
+        <v>2082249.67</v>
       </c>
       <c r="O5" s="1">
-        <v>1.44</v>
+        <v>1.5</v>
       </c>
       <c r="P5">
         <v>1</v>
       </c>
     </row>
     <row r="6" spans="1:16">
       <c r="A6" t="s">
         <v>43</v>
       </c>
       <c r="B6" t="s">
         <v>44</v>
       </c>
       <c r="C6" s="1">
         <v>32000.0</v>
       </c>
       <c r="D6" s="1">
-        <v>860.432</v>
+        <v>875.501</v>
       </c>
       <c r="E6" s="1">
         <v>872.179413125</v>
       </c>
       <c r="F6" t="s">
         <v>41</v>
       </c>
       <c r="G6">
-        <v>6.04</v>
+        <v>5.8</v>
       </c>
       <c r="H6" s="1">
         <v>5086057.63</v>
       </c>
       <c r="I6" s="1">
-        <v>-638845.85</v>
+        <v>-425782.05</v>
       </c>
       <c r="J6" s="1">
-        <v>-12.560727708467</v>
+        <v>-8.3715537843797</v>
       </c>
       <c r="K6">
-        <v>0.35</v>
+        <v>0.53</v>
       </c>
       <c r="L6" t="s">
         <v>45</v>
       </c>
       <c r="M6" s="1">
-        <v>4447211.78</v>
+        <v>4660275.58</v>
       </c>
       <c r="N6" s="1">
-        <v>4559070.76</v>
+        <v>4830391.99</v>
       </c>
       <c r="O6" s="1">
-        <v>3.32</v>
+        <v>3.47</v>
       </c>
       <c r="P6">
         <v>1</v>
       </c>
     </row>
     <row r="7" spans="1:16">
       <c r="A7" t="s">
         <v>46</v>
       </c>
       <c r="B7" t="s">
         <v>47</v>
       </c>
       <c r="C7" s="1">
         <v>33800.0</v>
       </c>
       <c r="D7" s="1">
-        <v>835.319</v>
+        <v>850.323</v>
       </c>
       <c r="E7" s="1">
         <v>826.5766677515</v>
       </c>
       <c r="F7" t="s">
         <v>41</v>
       </c>
       <c r="G7">
-        <v>6.04</v>
+        <v>5.8</v>
       </c>
       <c r="H7" s="1">
         <v>4596710.11</v>
       </c>
       <c r="I7" s="1">
-        <v>-41338.95</v>
+        <v>179842.57</v>
       </c>
       <c r="J7" s="1">
-        <v>-0.89931601103294</v>
+        <v>3.9124192236695</v>
       </c>
       <c r="K7">
-        <v>0.35</v>
+        <v>0.53</v>
       </c>
       <c r="L7" t="s">
         <v>48</v>
       </c>
       <c r="M7" s="1">
-        <v>4555371.16</v>
+        <v>4776552.68</v>
       </c>
       <c r="N7" s="1">
-        <v>4674970.35</v>
+        <v>4955373.3</v>
       </c>
       <c r="O7" s="1">
-        <v>3.4</v>
+        <v>3.56</v>
       </c>
       <c r="P7">
         <v>1</v>
       </c>
     </row>
     <row r="8" spans="1:16">
       <c r="A8" t="s">
         <v>49</v>
       </c>
       <c r="B8" t="s">
         <v>50</v>
       </c>
       <c r="C8" s="1">
         <v>2565000000.0</v>
       </c>
       <c r="D8" s="1">
-        <v>114.408</v>
+        <v>114.774</v>
       </c>
       <c r="E8" s="1">
         <v>110.79105771</v>
       </c>
       <c r="F8" t="s">
         <v>51</v>
       </c>
       <c r="G8" t="s">
         <v>52</v>
       </c>
       <c r="H8" s="1">
         <v>2723673.31</v>
       </c>
       <c r="I8" s="1">
-        <v>58422.87</v>
+        <v>98704.72</v>
       </c>
       <c r="J8" s="1">
-        <v>2.1450028454404</v>
+        <v>3.6239559141548</v>
       </c>
       <c r="K8">
         <v>0.0</v>
       </c>
       <c r="L8" t="s">
         <v>53</v>
       </c>
       <c r="M8" s="1">
-        <v>2782096.18</v>
+        <v>2822378.03</v>
       </c>
       <c r="N8" s="1">
-        <v>2846920.16</v>
+        <v>2904437.01</v>
       </c>
       <c r="O8" s="1">
-        <v>2.07</v>
+        <v>2.09</v>
       </c>
       <c r="P8">
         <v>1</v>
       </c>
     </row>
     <row r="9" spans="1:16">
       <c r="A9" t="s">
         <v>54</v>
       </c>
       <c r="B9" t="s">
         <v>55</v>
       </c>
       <c r="C9" s="1">
         <v>11000000000.0</v>
       </c>
       <c r="D9" s="1">
-        <v>76.154</v>
+        <v>77.626</v>
       </c>
       <c r="E9" s="1">
         <v>69.002</v>
       </c>
       <c r="F9" t="s">
         <v>56</v>
       </c>
       <c r="G9" t="s">
         <v>57</v>
       </c>
       <c r="H9" s="1">
         <v>1497289.3</v>
       </c>
       <c r="I9" s="1">
-        <v>474384.81</v>
+        <v>546421.18</v>
       </c>
       <c r="J9" s="1">
-        <v>31.682909241387</v>
+        <v>36.49402824157</v>
       </c>
       <c r="K9">
         <v>0.0</v>
       </c>
       <c r="L9" t="s">
         <v>58</v>
       </c>
       <c r="M9" s="1">
-        <v>1971674.11</v>
+        <v>2043710.48</v>
       </c>
       <c r="N9" s="1">
-        <v>2151418.84</v>
+        <v>2059867.73</v>
       </c>
       <c r="O9" s="1">
-        <v>1.57</v>
+        <v>1.48</v>
       </c>
       <c r="P9">
         <v>1</v>
       </c>
     </row>
     <row r="10" spans="1:16">
       <c r="A10" t="s">
         <v>59</v>
       </c>
       <c r="B10" t="s">
         <v>60</v>
       </c>
       <c r="C10" s="1">
         <v>15500000000.0</v>
       </c>
       <c r="D10" s="1">
-        <v>86.255</v>
+        <v>87.263</v>
       </c>
       <c r="E10" s="1">
         <v>99.81049819</v>
       </c>
       <c r="F10" t="s">
         <v>56</v>
       </c>
       <c r="G10" t="s">
         <v>57</v>
       </c>
       <c r="H10" s="1">
         <v>4086969.17</v>
       </c>
       <c r="I10" s="1">
-        <v>-940194.06</v>
+        <v>-849681.31</v>
       </c>
       <c r="J10" s="1">
-        <v>-23.004677082015</v>
+        <v>-20.790010265725</v>
       </c>
       <c r="K10">
         <v>0.0</v>
       </c>
       <c r="L10" t="s">
         <v>61</v>
       </c>
       <c r="M10" s="1">
-        <v>3146775.11</v>
+        <v>3237287.86</v>
       </c>
       <c r="N10" s="1">
-        <v>3344079.03</v>
+        <v>3459266.38</v>
       </c>
       <c r="O10" s="1">
-        <v>2.43</v>
+        <v>2.48</v>
       </c>
       <c r="P10">
         <v>1</v>
       </c>
     </row>
     <row r="11" spans="1:16">
       <c r="A11" t="s">
         <v>62</v>
       </c>
       <c r="B11" t="s">
         <v>63</v>
       </c>
       <c r="C11" s="1">
         <v>160000000.0</v>
       </c>
       <c r="D11" s="1">
-        <v>90.994</v>
+        <v>91.837</v>
       </c>
       <c r="E11" s="1">
         <v>92.85736875</v>
       </c>
       <c r="F11" t="s">
         <v>64</v>
       </c>
       <c r="G11">
-        <v>24.48</v>
+        <v>24.35</v>
       </c>
       <c r="H11" s="1">
         <v>6124436.2</v>
       </c>
       <c r="I11" s="1">
-        <v>-176872.98</v>
+        <v>-90343.85</v>
       </c>
       <c r="J11" s="1">
-        <v>-2.8879879587937</v>
+        <v>-1.4751374175471</v>
       </c>
       <c r="K11">
-        <v>0.12</v>
+        <v>0.13</v>
       </c>
       <c r="L11" t="s">
         <v>65</v>
       </c>
       <c r="M11" s="1">
-        <v>5947563.22</v>
+        <v>6034092.35</v>
       </c>
       <c r="N11" s="1">
-        <v>6133711.03</v>
+        <v>6243266.27</v>
       </c>
       <c r="O11" s="1">
-        <v>4.46</v>
+        <v>4.48</v>
       </c>
       <c r="P11">
         <v>1</v>
       </c>
     </row>
     <row r="12" spans="1:16">
       <c r="A12" t="s">
         <v>66</v>
       </c>
       <c r="B12" t="s">
         <v>67</v>
       </c>
       <c r="C12" s="1">
         <v>71000000.0</v>
       </c>
       <c r="D12" s="1">
-        <v>101.316</v>
+        <v>102.078</v>
       </c>
       <c r="E12" s="1">
         <v>102.47873239</v>
       </c>
       <c r="F12" t="s">
         <v>64</v>
       </c>
       <c r="G12">
-        <v>24.48</v>
+        <v>24.35</v>
       </c>
       <c r="H12" s="1">
         <v>2974236.84</v>
       </c>
       <c r="I12" s="1">
-        <v>-35621.7</v>
+        <v>1981.46</v>
       </c>
       <c r="J12" s="1">
-        <v>-1.1976753001284</v>
+        <v>0.066620787334475</v>
       </c>
       <c r="K12">
-        <v>0.19</v>
+        <v>0.01</v>
       </c>
       <c r="L12" t="s">
         <v>68</v>
       </c>
       <c r="M12" s="1">
-        <v>2938615.14</v>
+        <v>2976218.3</v>
       </c>
       <c r="N12" s="1">
-        <v>3072170.71</v>
+        <v>2981306.68</v>
       </c>
       <c r="O12" s="1">
-        <v>2.24</v>
+        <v>2.14</v>
       </c>
       <c r="P12">
         <v>1</v>
       </c>
     </row>
     <row r="13" spans="1:16">
       <c r="A13" t="s">
         <v>69</v>
       </c>
       <c r="B13" t="s">
         <v>70</v>
       </c>
       <c r="C13" s="1">
         <v>136000000.0</v>
       </c>
       <c r="D13" s="1">
-        <v>107.367</v>
+        <v>105.88</v>
       </c>
       <c r="E13" s="1">
         <v>102.82321265</v>
       </c>
       <c r="F13" t="s">
         <v>71</v>
       </c>
       <c r="G13">
-        <v>69.17</v>
+        <v>69.81</v>
       </c>
       <c r="H13" s="1">
         <v>2186528.97</v>
       </c>
       <c r="I13" s="1">
-        <v>-75431.55</v>
+        <v>-123812.4</v>
       </c>
       <c r="J13" s="1">
-        <v>-3.4498308064951</v>
+        <v>-5.6625090130866</v>
       </c>
       <c r="K13">
-        <v>0.05</v>
+        <v>0.06</v>
       </c>
       <c r="L13" t="s">
         <v>72</v>
       </c>
       <c r="M13" s="1">
-        <v>2111097.42</v>
+        <v>2062716.57</v>
       </c>
       <c r="N13" s="1">
-        <v>2175095.94</v>
+        <v>2145905.9</v>
       </c>
       <c r="O13" s="1">
-        <v>1.58</v>
+        <v>1.54</v>
       </c>
       <c r="P13">
         <v>1</v>
       </c>
     </row>
     <row r="14" spans="1:16">
       <c r="A14" t="s">
         <v>73</v>
       </c>
       <c r="B14" t="s">
         <v>74</v>
       </c>
       <c r="C14" s="1">
         <v>44300000.0</v>
       </c>
       <c r="D14" s="1">
-        <v>90.479</v>
+        <v>91.098</v>
       </c>
       <c r="E14" s="1">
         <v>91.98</v>
       </c>
       <c r="F14" t="s">
         <v>75</v>
       </c>
       <c r="G14">
-        <v>51.03</v>
+        <v>52.61</v>
       </c>
       <c r="H14" s="1">
         <v>1137371.78</v>
       </c>
       <c r="I14" s="1">
-        <v>-351843.73</v>
+        <v>-370250.41</v>
       </c>
       <c r="J14" s="1">
-        <v>-30.93480392137</v>
+        <v>-32.553156013771</v>
       </c>
       <c r="K14">
-        <v>0.48</v>
+        <v>0.52</v>
       </c>
       <c r="L14" t="s">
         <v>76</v>
       </c>
       <c r="M14" s="1">
-        <v>785528.05</v>
+        <v>767121.37</v>
       </c>
       <c r="N14" s="1">
-        <v>1000315.44</v>
+        <v>999674.88</v>
       </c>
       <c r="O14" s="1">
-        <v>0.73</v>
+        <v>0.72</v>
       </c>
       <c r="P14">
         <v>1</v>
       </c>
     </row>
     <row r="15" spans="1:16">
       <c r="A15" t="s">
         <v>77</v>
       </c>
       <c r="B15" t="s">
         <v>78</v>
       </c>
       <c r="C15" s="1">
         <v>100000000.0</v>
       </c>
       <c r="D15" s="1">
-        <v>97.6855</v>
+        <v>96.9435</v>
       </c>
       <c r="E15" s="1">
         <v>98.29926026</v>
       </c>
       <c r="F15" t="s">
         <v>79</v>
       </c>
       <c r="G15">
-        <v>106.66</v>
+        <v>110.21</v>
       </c>
       <c r="H15" s="1">
         <v>1104197.32</v>
       </c>
       <c r="I15" s="1">
-        <v>-188322.63</v>
+        <v>-224566.47</v>
       </c>
       <c r="J15" s="1">
-        <v>-17.055160938083</v>
+        <v>-20.337530795673</v>
       </c>
       <c r="K15">
-        <v>0.01</v>
+        <v>0.02</v>
       </c>
       <c r="L15" t="s">
         <v>80</v>
       </c>
       <c r="M15" s="1">
-        <v>915874.69</v>
+        <v>879630.85</v>
       </c>
       <c r="N15" s="1">
-        <v>927838.4</v>
+        <v>897082.08</v>
       </c>
       <c r="O15" s="1">
-        <v>0.68</v>
+        <v>0.64</v>
       </c>
       <c r="P15">
         <v>1</v>
       </c>
     </row>
     <row r="16" spans="1:16">
       <c r="A16" t="s">
         <v>81</v>
       </c>
       <c r="B16" t="s">
         <v>82</v>
       </c>
       <c r="C16" s="1">
         <v>2300000000.0</v>
       </c>
       <c r="D16" s="1">
-        <v>98.416</v>
+        <v>106.81</v>
       </c>
       <c r="E16" s="1">
         <v>102.31835348</v>
       </c>
       <c r="F16" t="s">
         <v>83</v>
       </c>
       <c r="G16">
-        <v>392.6</v>
+        <v>364.7</v>
       </c>
       <c r="H16" s="1">
         <v>6096878.79</v>
       </c>
       <c r="I16" s="1">
-        <v>-331295.5</v>
+        <v>639150.82</v>
       </c>
       <c r="J16" s="1">
-        <v>-5.4338541311234</v>
+        <v>10.483246297242</v>
       </c>
       <c r="K16">
         <v>0.01</v>
       </c>
       <c r="L16" t="s">
         <v>84</v>
       </c>
       <c r="M16" s="1">
-        <v>5765583.29</v>
+        <v>6736029.61</v>
       </c>
       <c r="N16" s="1">
-        <v>5934112.03</v>
+        <v>6959782.67</v>
       </c>
       <c r="O16" s="1">
-        <v>4.32</v>
+        <v>5.0</v>
       </c>
       <c r="P16">
         <v>1</v>
       </c>
     </row>
     <row r="17" spans="1:16">
       <c r="A17" t="s">
         <v>85</v>
       </c>
       <c r="B17" t="s">
         <v>86</v>
       </c>
       <c r="C17" s="1">
         <v>64000000000.0</v>
       </c>
       <c r="D17" s="1">
-        <v>98.814</v>
+        <v>100.175</v>
       </c>
       <c r="E17" s="1">
         <v>99.33</v>
       </c>
       <c r="F17" t="s">
         <v>87</v>
       </c>
       <c r="G17" t="s">
         <v>88</v>
       </c>
       <c r="H17" s="1">
         <v>3382137.26</v>
       </c>
       <c r="I17" s="1">
-        <v>-147292.93</v>
+        <v>-214933.9</v>
       </c>
       <c r="J17" s="1">
-        <v>-4.35502520084</v>
+        <v>-6.3549727133192</v>
       </c>
       <c r="K17">
         <v>0.0</v>
       </c>
       <c r="L17" t="s">
         <v>89</v>
       </c>
       <c r="M17" s="1">
-        <v>3234844.33</v>
+        <v>3167203.36</v>
       </c>
       <c r="N17" s="1">
-        <v>3275742.6</v>
+        <v>3227336.24</v>
       </c>
       <c r="O17" s="1">
-        <v>2.38</v>
+        <v>2.32</v>
       </c>
       <c r="P17">
         <v>1</v>
       </c>
     </row>
     <row r="18" spans="1:16">
       <c r="A18" t="s">
         <v>90</v>
       </c>
       <c r="B18" t="s">
         <v>91</v>
       </c>
       <c r="C18" s="1">
         <v>156500000000.0</v>
       </c>
       <c r="D18" s="1">
-        <v>101.332</v>
+        <v>101.141</v>
       </c>
       <c r="E18" s="1">
         <v>107.64130194</v>
       </c>
       <c r="F18" t="s">
         <v>87</v>
       </c>
       <c r="G18" t="s">
         <v>88</v>
       </c>
       <c r="H18" s="1">
         <v>10794331.04</v>
       </c>
       <c r="I18" s="1">
-        <v>-2682556.18</v>
+        <v>-2974844.98</v>
       </c>
       <c r="J18" s="1">
-        <v>-24.851527807137</v>
+        <v>-27.559326918697</v>
       </c>
       <c r="K18">
         <v>0.0</v>
       </c>
       <c r="L18" t="s">
         <v>92</v>
       </c>
       <c r="M18" s="1">
-        <v>8111774.86</v>
+        <v>7819486.06</v>
       </c>
       <c r="N18" s="1">
-        <v>8126349.45</v>
+        <v>7895144.33</v>
       </c>
       <c r="O18" s="1">
-        <v>5.92</v>
+        <v>5.67</v>
       </c>
       <c r="P18">
         <v>1</v>
       </c>
     </row>
     <row r="19" spans="1:16">
       <c r="A19" t="s">
         <v>93</v>
       </c>
       <c r="B19" t="s">
         <v>94</v>
       </c>
       <c r="C19" s="1">
         <v>400000000.0</v>
       </c>
       <c r="D19" s="1">
-        <v>97.7325</v>
+        <v>96.83</v>
       </c>
       <c r="E19" s="1">
         <v>98.48513136</v>
       </c>
       <c r="F19" t="s">
         <v>79</v>
       </c>
       <c r="G19">
-        <v>106.66</v>
+        <v>110.21</v>
       </c>
       <c r="H19" s="1">
         <v>4123208.81</v>
       </c>
       <c r="I19" s="1">
-        <v>-457947.41</v>
+        <v>-608804.86</v>
       </c>
       <c r="J19" s="1">
-        <v>-11.106578179823</v>
+        <v>-14.765317209341</v>
       </c>
       <c r="K19">
-        <v>0.06</v>
+        <v>0.0</v>
       </c>
       <c r="L19" t="s">
         <v>95</v>
       </c>
       <c r="M19" s="1">
-        <v>3665261.4</v>
+        <v>3514403.95</v>
       </c>
       <c r="N19" s="1">
-        <v>3892334.32</v>
+        <v>3520867.37</v>
       </c>
       <c r="O19" s="1">
-        <v>2.83</v>
+        <v>2.53</v>
       </c>
       <c r="P19">
         <v>1</v>
       </c>
     </row>
     <row r="20" spans="1:16">
       <c r="A20" t="s">
         <v>96</v>
       </c>
       <c r="B20" t="s">
         <v>97</v>
       </c>
       <c r="C20" s="1">
         <v>508000000.0</v>
       </c>
       <c r="D20" s="1">
-        <v>99.493</v>
+        <v>98.8195</v>
       </c>
       <c r="E20" s="1">
         <v>99.70899653</v>
       </c>
       <c r="F20" t="s">
         <v>79</v>
       </c>
       <c r="G20">
-        <v>106.66</v>
+        <v>110.21</v>
       </c>
       <c r="H20" s="1">
         <v>5610844.92</v>
       </c>
       <c r="I20" s="1">
-        <v>-872112.44</v>
+        <v>-1055847.66</v>
       </c>
       <c r="J20" s="1">
-        <v>-15.543335316421</v>
+        <v>-18.81797973486</v>
       </c>
       <c r="K20">
-        <v>0.06</v>
+        <v>0.0</v>
       </c>
       <c r="L20" t="s">
         <v>98</v>
       </c>
       <c r="M20" s="1">
-        <v>4738732.48</v>
+        <v>4554997.26</v>
       </c>
       <c r="N20" s="1">
-        <v>5036895.4</v>
+        <v>4557628.47</v>
       </c>
       <c r="O20" s="1">
-        <v>3.67</v>
+        <v>3.27</v>
       </c>
       <c r="P20">
         <v>1</v>
       </c>
     </row>
     <row r="21" spans="1:16">
       <c r="A21" t="s">
         <v>99</v>
       </c>
       <c r="B21" t="s">
         <v>100</v>
       </c>
       <c r="C21" s="1">
         <v>10000000.0</v>
       </c>
       <c r="D21" s="1">
-        <v>98.81</v>
+        <v>98.741</v>
       </c>
       <c r="E21" s="1">
         <v>100.6465507</v>
       </c>
       <c r="F21" t="s">
         <v>101</v>
       </c>
       <c r="G21">
-        <v>4.54</v>
+        <v>4.64</v>
       </c>
       <c r="H21" s="1">
         <v>2099580.71</v>
       </c>
       <c r="I21" s="1">
-        <v>78914.34</v>
+        <v>26899.88</v>
       </c>
       <c r="J21" s="1">
-        <v>3.7585761587608</v>
+        <v>1.281202473993</v>
       </c>
       <c r="K21">
-        <v>0.28</v>
+        <v>0.35</v>
       </c>
       <c r="L21" t="s">
         <v>102</v>
       </c>
       <c r="M21" s="1">
-        <v>2178495.05</v>
+        <v>2126480.59</v>
       </c>
       <c r="N21" s="1">
-        <v>2206181.91</v>
+        <v>2161348.12</v>
       </c>
       <c r="O21" s="1">
-        <v>1.61</v>
+        <v>1.55</v>
       </c>
       <c r="P21">
         <v>1</v>
       </c>
     </row>
     <row r="22" spans="1:16">
       <c r="A22" t="s">
         <v>103</v>
       </c>
       <c r="B22" t="s">
         <v>104</v>
       </c>
       <c r="C22" s="1">
-        <v>19000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D22" s="1">
-        <v>100.089</v>
+        <v>104.457</v>
       </c>
       <c r="E22" s="1">
-        <v>111.60065163</v>
+        <v>105.99801867</v>
       </c>
       <c r="F22" t="s">
         <v>101</v>
       </c>
       <c r="G22">
-        <v>4.54</v>
+        <v>4.64</v>
       </c>
       <c r="H22" s="1">
-        <v>4336611.56</v>
+        <v>3433060.08</v>
       </c>
       <c r="I22" s="1">
-        <v>-143893.78</v>
+        <v>-58690.0</v>
       </c>
       <c r="J22" s="1">
-        <v>-3.3181154919949</v>
+        <v>-1.7095535362725</v>
       </c>
       <c r="K22">
-        <v>0.42</v>
+        <v>0.03</v>
       </c>
       <c r="L22" t="s">
         <v>105</v>
       </c>
       <c r="M22" s="1">
-        <v>4192717.78</v>
+        <v>3374370.08</v>
       </c>
       <c r="N22" s="1">
-        <v>4273082.85</v>
+        <v>3379134.11</v>
       </c>
       <c r="O22" s="1">
-        <v>3.11</v>
+        <v>2.43</v>
       </c>
       <c r="P22">
         <v>1</v>
       </c>
     </row>
     <row r="23" spans="1:16">
       <c r="A23" t="s">
         <v>106</v>
       </c>
       <c r="B23" t="s">
         <v>107</v>
       </c>
       <c r="C23" s="1">
-        <v>15000000.0</v>
+        <v>1400000.0</v>
       </c>
       <c r="D23" s="1">
-        <v>104.424</v>
+        <v>85.577</v>
       </c>
       <c r="E23" s="1">
-        <v>105.99801867</v>
+        <v>86.2572375</v>
       </c>
       <c r="F23" t="s">
-        <v>101</v>
+        <v>108</v>
       </c>
       <c r="G23">
-        <v>4.54</v>
+        <v>20.33</v>
       </c>
       <c r="H23" s="1">
-        <v>3433060.08</v>
+        <v>5989045.57</v>
       </c>
       <c r="I23" s="1">
-        <v>20342.92</v>
+        <v>-94790.87</v>
       </c>
       <c r="J23" s="1">
-        <v>0.59255939383385</v>
+        <v>-1.5827374978548</v>
       </c>
       <c r="K23">
-        <v>0.43</v>
+        <v>0.15</v>
       </c>
       <c r="L23" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="M23" s="1">
-        <v>3453403.0</v>
+        <v>5894254.7</v>
       </c>
       <c r="N23" s="1">
-        <v>3518380.37</v>
+        <v>6103323.95</v>
       </c>
       <c r="O23" s="1">
-        <v>2.56</v>
+        <v>4.38</v>
       </c>
       <c r="P23">
         <v>1</v>
       </c>
     </row>
     <row r="24" spans="1:16">
       <c r="A24" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="B24" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="C24" s="1">
-        <v>1400000.0</v>
+        <v>1700000.0</v>
       </c>
       <c r="D24" s="1">
-        <v>84.44</v>
+        <v>96.783</v>
       </c>
       <c r="E24" s="1">
-        <v>86.2572375</v>
+        <v>94.5819441941</v>
       </c>
       <c r="F24" t="s">
-        <v>111</v>
+        <v>108</v>
       </c>
       <c r="G24">
-        <v>20.57</v>
+        <v>20.33</v>
       </c>
       <c r="H24" s="1">
-        <v>5989045.57</v>
+        <v>7614654.83</v>
       </c>
       <c r="I24" s="1">
-        <v>-242929.26</v>
+        <v>479878.33</v>
       </c>
       <c r="J24" s="1">
-        <v>-4.0562266084077</v>
+        <v>6.3020365428698</v>
       </c>
       <c r="K24">
-        <v>0.11</v>
+        <v>0.15</v>
       </c>
       <c r="L24" t="s">
         <v>112</v>
       </c>
       <c r="M24" s="1">
-        <v>5746116.31</v>
+        <v>8094533.16</v>
       </c>
       <c r="N24" s="1">
-        <v>5901401.93</v>
+        <v>8353804.45</v>
       </c>
       <c r="O24" s="1">
-        <v>4.3</v>
+        <v>6.0</v>
       </c>
       <c r="P24">
         <v>1</v>
       </c>
     </row>
     <row r="25" spans="1:16">
       <c r="A25" t="s">
         <v>113</v>
       </c>
       <c r="B25" t="s">
         <v>114</v>
       </c>
       <c r="C25" s="1">
-        <v>1700000.0</v>
+        <v>14000000.0</v>
       </c>
       <c r="D25" s="1">
-        <v>95.161</v>
+        <v>104.515</v>
       </c>
       <c r="E25" s="1">
-        <v>94.5819441941</v>
+        <v>83.00532886</v>
       </c>
       <c r="F25" t="s">
-        <v>111</v>
+        <v>115</v>
       </c>
       <c r="G25">
-        <v>20.57</v>
+        <v>4.05</v>
       </c>
       <c r="H25" s="1">
-        <v>7614654.83</v>
+        <v>3010088.08</v>
       </c>
       <c r="I25" s="1">
-        <v>248667.36</v>
+        <v>604427.19</v>
       </c>
       <c r="J25" s="1">
-        <v>3.2656419174814</v>
+        <v>20.0800499499</v>
       </c>
       <c r="K25">
-        <v>0.11</v>
+        <v>0.31</v>
       </c>
       <c r="L25" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="M25" s="1">
-        <v>7863322.19</v>
+        <v>3614515.27</v>
       </c>
       <c r="N25" s="1">
-        <v>8057219.94</v>
+        <v>3657635.93</v>
       </c>
       <c r="O25" s="1">
-        <v>5.86</v>
+        <v>2.63</v>
       </c>
       <c r="P25">
         <v>1</v>
       </c>
     </row>
     <row r="26" spans="1:16">
       <c r="A26" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="B26" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="C26" s="1">
-        <v>14000000.0</v>
+        <v>2500000.0</v>
       </c>
       <c r="D26" s="1">
-        <v>106.095</v>
+        <v>102.062</v>
       </c>
       <c r="E26" s="1">
-        <v>83.00532886</v>
+        <v>89.9253336</v>
       </c>
       <c r="F26" t="s">
-        <v>118</v>
+        <v>115</v>
       </c>
       <c r="G26">
-        <v>3.98</v>
+        <v>4.05</v>
       </c>
       <c r="H26" s="1">
-        <v>3010088.08</v>
+        <v>572400.95</v>
       </c>
       <c r="I26" s="1">
-        <v>726544.17</v>
+        <v>57899.31</v>
       </c>
       <c r="J26" s="1">
-        <v>24.136973759253</v>
+        <v>10.11516665023</v>
       </c>
       <c r="K26">
-        <v>0.17</v>
+        <v>0.33</v>
       </c>
       <c r="L26" t="s">
         <v>119</v>
       </c>
       <c r="M26" s="1">
-        <v>3736632.25</v>
+        <v>630300.26</v>
       </c>
       <c r="N26" s="1">
-        <v>3759775.92</v>
+        <v>638657.87</v>
       </c>
       <c r="O26" s="1">
-        <v>2.74</v>
+        <v>0.46</v>
       </c>
       <c r="P26">
         <v>1</v>
       </c>
     </row>
     <row r="27" spans="1:16">
       <c r="A27" t="s">
         <v>120</v>
       </c>
       <c r="B27" t="s">
         <v>121</v>
       </c>
       <c r="C27" s="1">
-        <v>2500000.0</v>
+        <v>6400000.0</v>
       </c>
       <c r="D27" s="1">
-        <v>100.939</v>
+        <v>110.396</v>
       </c>
       <c r="E27" s="1">
-        <v>89.9253336</v>
+        <v>100.67218078</v>
       </c>
       <c r="F27" t="s">
-        <v>118</v>
+        <v>115</v>
       </c>
       <c r="G27">
-        <v>3.98</v>
+        <v>4.05</v>
       </c>
       <c r="H27" s="1">
-        <v>572400.95</v>
+        <v>1590947.59</v>
       </c>
       <c r="I27" s="1">
-        <v>62427.55</v>
+        <v>154379.04</v>
       </c>
       <c r="J27" s="1">
-        <v>10.906262472136</v>
+        <v>9.7035905500822</v>
       </c>
       <c r="K27">
-        <v>0.17</v>
+        <v>0.37</v>
       </c>
       <c r="L27" t="s">
         <v>122</v>
       </c>
       <c r="M27" s="1">
-        <v>634828.5</v>
+        <v>1745326.63</v>
       </c>
       <c r="N27" s="1">
-        <v>639144.09</v>
+        <v>1769237.7</v>
       </c>
       <c r="O27" s="1">
-        <v>0.47</v>
+        <v>1.27</v>
       </c>
       <c r="P27">
         <v>1</v>
       </c>
     </row>
     <row r="28" spans="1:16">
       <c r="A28" t="s">
         <v>123</v>
       </c>
       <c r="B28" t="s">
         <v>124</v>
       </c>
       <c r="C28" s="1">
-        <v>6400000.0</v>
+        <v>10600000.0</v>
       </c>
       <c r="D28" s="1">
-        <v>111.08</v>
+        <v>96.885</v>
       </c>
       <c r="E28" s="1">
-        <v>100.67218078</v>
+        <v>92.07608538</v>
       </c>
       <c r="F28" t="s">
-        <v>118</v>
+        <v>115</v>
       </c>
       <c r="G28">
-        <v>3.98</v>
+        <v>4.05</v>
       </c>
       <c r="H28" s="1">
-        <v>1590947.59</v>
+        <v>2371365.24</v>
       </c>
       <c r="I28" s="1">
-        <v>197487.78</v>
+        <v>165549.15</v>
       </c>
       <c r="J28" s="1">
-        <v>12.413217207237</v>
+        <v>6.9811746924316</v>
       </c>
       <c r="K28">
-        <v>0.2</v>
+        <v>0.27</v>
       </c>
       <c r="L28" t="s">
         <v>125</v>
       </c>
       <c r="M28" s="1">
-        <v>1788435.37</v>
+        <v>2536914.39</v>
       </c>
       <c r="N28" s="1">
-        <v>1801422.45</v>
+        <v>2565818.94</v>
       </c>
       <c r="O28" s="1">
-        <v>1.31</v>
+        <v>1.84</v>
       </c>
       <c r="P28">
         <v>1</v>
       </c>
     </row>
     <row r="29" spans="1:16">
       <c r="A29" t="s">
         <v>126</v>
       </c>
       <c r="B29" t="s">
         <v>127</v>
       </c>
       <c r="C29" s="1">
-        <v>10600000.0</v>
+        <v>23000000.0</v>
       </c>
       <c r="D29" s="1">
-        <v>96.743</v>
+        <v>82.706</v>
       </c>
       <c r="E29" s="1">
-        <v>92.07608538</v>
+        <v>77.07608696</v>
       </c>
       <c r="F29" t="s">
-        <v>118</v>
+        <v>128</v>
       </c>
       <c r="G29">
-        <v>3.98</v>
+        <v>4.24</v>
       </c>
       <c r="H29" s="1">
-        <v>2371365.24</v>
+        <v>3906635.99</v>
       </c>
       <c r="I29" s="1">
-        <v>208415.64</v>
+        <v>581362.13</v>
       </c>
       <c r="J29" s="1">
-        <v>8.7888460404353</v>
+        <v>14.881400045669</v>
       </c>
       <c r="K29">
-        <v>0.15</v>
-[...2 lines deleted...]
-        <v>128</v>
+        <v>0.0</v>
+      </c>
+      <c r="L29">
+        <v>520.34</v>
       </c>
       <c r="M29" s="1">
-        <v>2579780.88</v>
+        <v>4487998.12</v>
       </c>
       <c r="N29" s="1">
-        <v>2595294.5</v>
+        <v>4488518.46</v>
       </c>
       <c r="O29" s="1">
-        <v>1.89</v>
+        <v>3.22</v>
       </c>
       <c r="P29">
         <v>1</v>
       </c>
     </row>
     <row r="30" spans="1:16">
       <c r="A30" t="s">
         <v>129</v>
       </c>
       <c r="B30" t="s">
         <v>130</v>
       </c>
       <c r="C30" s="1">
-        <v>23000000.0</v>
+        <v>21000000.0</v>
       </c>
       <c r="D30" s="1">
-        <v>81.773</v>
+        <v>98.158</v>
       </c>
       <c r="E30" s="1">
-        <v>77.07608696</v>
+        <v>81.95</v>
       </c>
       <c r="F30" t="s">
+        <v>128</v>
+      </c>
+      <c r="G30">
+        <v>4.24</v>
+      </c>
+      <c r="H30" s="1">
+        <v>3676104.62</v>
+      </c>
+      <c r="I30" s="1">
+        <v>1187214.95</v>
+      </c>
+      <c r="J30" s="1">
+        <v>32.295461438744</v>
+      </c>
+      <c r="K30">
+        <v>0.45</v>
+      </c>
+      <c r="L30" t="s">
         <v>131</v>
       </c>
-      <c r="G30">
-[...16 lines deleted...]
-      </c>
       <c r="M30" s="1">
-        <v>4395370.42</v>
+        <v>4863319.57</v>
       </c>
       <c r="N30" s="1">
-        <v>4480930.03</v>
+        <v>4956981.55</v>
       </c>
       <c r="O30" s="1">
-        <v>3.26</v>
+        <v>3.56</v>
       </c>
       <c r="P30">
         <v>1</v>
       </c>
     </row>
     <row r="31" spans="1:16">
       <c r="A31" t="s">
+        <v>132</v>
+      </c>
+      <c r="B31" t="s">
         <v>133</v>
       </c>
-      <c r="B31" t="s">
+      <c r="C31" s="1">
+        <v>20000000.0</v>
+      </c>
+      <c r="D31" s="1">
+        <v>96.922</v>
+      </c>
+      <c r="E31" s="1">
+        <v>96.54</v>
+      </c>
+      <c r="F31" t="s">
+        <v>128</v>
+      </c>
+      <c r="G31">
+        <v>4.24</v>
+      </c>
+      <c r="H31" s="1">
+        <v>4486320.07</v>
+      </c>
+      <c r="I31" s="1">
+        <v>87090.33</v>
+      </c>
+      <c r="J31" s="1">
+        <v>1.9412420121866</v>
+      </c>
+      <c r="K31">
+        <v>0.59</v>
+      </c>
+      <c r="L31" t="s">
         <v>134</v>
       </c>
-      <c r="C31" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M31" s="1">
-        <v>4798934.33</v>
+        <v>4573410.4</v>
       </c>
       <c r="N31" s="1">
-        <v>4879944.81</v>
+        <v>4692346.25</v>
       </c>
       <c r="O31" s="1">
-        <v>3.55</v>
+        <v>3.37</v>
       </c>
       <c r="P31">
         <v>1</v>
       </c>
     </row>
     <row r="32" spans="1:16">
       <c r="A32" t="s">
+        <v>135</v>
+      </c>
+      <c r="B32" t="s">
         <v>136</v>
       </c>
-      <c r="B32" t="s">
+      <c r="C32" s="1">
+        <v>87000000.0</v>
+      </c>
+      <c r="D32" s="1">
+        <v>99.656</v>
+      </c>
+      <c r="E32" s="1">
+        <v>87.80771</v>
+      </c>
+      <c r="F32" t="s">
         <v>137</v>
       </c>
-      <c r="C32" s="1">
-[...10 lines deleted...]
-      </c>
       <c r="G32">
-        <v>4.28</v>
+        <v>19.29</v>
       </c>
       <c r="H32" s="1">
-        <v>4486320.07</v>
+        <v>4198301.16</v>
       </c>
       <c r="I32" s="1">
-        <v>522.65</v>
+        <v>295396.05</v>
       </c>
       <c r="J32" s="1">
-        <v>0.011649859837129</v>
+        <v>7.0360852816952</v>
       </c>
       <c r="K32">
-        <v>0.48</v>
+        <v>0.03</v>
       </c>
       <c r="L32" t="s">
         <v>138</v>
       </c>
       <c r="M32" s="1">
-        <v>4486842.72</v>
+        <v>4493697.21</v>
       </c>
       <c r="N32" s="1">
-        <v>4582243.32</v>
+        <v>4521215.74</v>
       </c>
       <c r="O32" s="1">
-        <v>3.34</v>
+        <v>3.25</v>
       </c>
       <c r="P32">
         <v>1</v>
       </c>
     </row>
     <row r="33" spans="1:16">
       <c r="A33" t="s">
         <v>139</v>
       </c>
       <c r="B33" t="s">
         <v>140</v>
       </c>
       <c r="C33" s="1">
-        <v>87000000.0</v>
+        <v>3500000.0</v>
       </c>
       <c r="D33" s="1">
-        <v>97.874</v>
+        <v>98.445</v>
       </c>
       <c r="E33" s="1">
-        <v>87.80771</v>
+        <v>90.749</v>
       </c>
       <c r="F33" t="s">
+        <v>15</v>
+      </c>
+      <c r="G33">
+        <v>1.17</v>
+      </c>
+      <c r="H33" s="1">
+        <v>2921060.38</v>
+      </c>
+      <c r="I33" s="1">
+        <v>21109.37</v>
+      </c>
+      <c r="J33" s="1">
+        <v>0.7226612001769</v>
+      </c>
+      <c r="K33">
+        <v>0.43</v>
+      </c>
+      <c r="L33" t="s">
         <v>141</v>
       </c>
-      <c r="G33">
-[...16 lines deleted...]
-      </c>
       <c r="M33" s="1">
-        <v>4379712.99</v>
+        <v>2942169.75</v>
       </c>
       <c r="N33" s="1">
-        <v>4555703.26</v>
+        <v>2957112.97</v>
       </c>
       <c r="O33" s="1">
-        <v>3.32</v>
+        <v>2.12</v>
       </c>
       <c r="P33">
         <v>1</v>
       </c>
     </row>
     <row r="34" spans="1:16">
       <c r="A34" t="s">
+        <v>142</v>
+      </c>
+      <c r="B34" t="s">
         <v>143</v>
       </c>
-      <c r="B34" t="s">
+      <c r="C34" s="1">
+        <v>16500000.0</v>
+      </c>
+      <c r="D34" s="1">
+        <v>104.211</v>
+      </c>
+      <c r="E34" s="1">
+        <v>106.07906824</v>
+      </c>
+      <c r="F34" t="s">
         <v>144</v>
       </c>
-      <c r="C34" s="1">
-[...10 lines deleted...]
-      </c>
       <c r="G34">
-        <v>1.15</v>
+        <v>5.09</v>
       </c>
       <c r="H34" s="1">
-        <v>2921060.38</v>
+        <v>3486666.56</v>
       </c>
       <c r="I34" s="1">
-        <v>65225.28</v>
+        <v>-109439.28</v>
       </c>
       <c r="J34" s="1">
-        <v>2.232931590411</v>
+        <v>-3.1387939774774</v>
       </c>
       <c r="K34">
-        <v>0.19</v>
+        <v>1.56</v>
       </c>
       <c r="L34" t="s">
         <v>145</v>
       </c>
       <c r="M34" s="1">
-        <v>2986285.66</v>
+        <v>3377227.28</v>
       </c>
       <c r="N34" s="1">
-        <v>2992872.13</v>
+        <v>3635067.39</v>
       </c>
       <c r="O34" s="1">
-        <v>2.18</v>
+        <v>2.61</v>
       </c>
       <c r="P34">
         <v>1</v>
       </c>
     </row>
     <row r="35" spans="1:16">
       <c r="A35" t="s">
         <v>146</v>
       </c>
       <c r="B35" t="s">
         <v>147</v>
       </c>
       <c r="C35" s="1">
-        <v>17500000.0</v>
+        <v>64000000.0</v>
       </c>
       <c r="D35" s="1">
-        <v>99.883</v>
+        <v>95.43</v>
       </c>
       <c r="E35" s="1">
-        <v>105.46664023</v>
+        <v>85.83928125</v>
       </c>
       <c r="F35" t="s">
+        <v>137</v>
+      </c>
+      <c r="G35">
+        <v>19.29</v>
+      </c>
+      <c r="H35" s="1">
+        <v>3128077.52</v>
+      </c>
+      <c r="I35" s="1">
+        <v>37449.32</v>
+      </c>
+      <c r="J35" s="1">
+        <v>1.1971992305357</v>
+      </c>
+      <c r="K35">
+        <v>0.06</v>
+      </c>
+      <c r="L35" t="s">
         <v>148</v>
       </c>
-      <c r="G35">
-[...16 lines deleted...]
-      </c>
       <c r="M35" s="1">
-        <v>3431327.42</v>
+        <v>3165526.84</v>
       </c>
       <c r="N35" s="1">
-        <v>3584247.41</v>
+        <v>3202424.11</v>
       </c>
       <c r="O35" s="1">
-        <v>2.61</v>
+        <v>2.3</v>
       </c>
       <c r="P35">
         <v>1</v>
       </c>
     </row>
     <row r="36" spans="1:16">
       <c r="A36" t="s">
+        <v>149</v>
+      </c>
+      <c r="B36" t="s">
         <v>150</v>
       </c>
-      <c r="B36" t="s">
+      <c r="C36" s="1">
+        <v>116000000.0</v>
+      </c>
+      <c r="D36" s="1">
+        <v>101.572</v>
+      </c>
+      <c r="E36" s="1">
+        <v>86.36011817</v>
+      </c>
+      <c r="F36" t="s">
+        <v>137</v>
+      </c>
+      <c r="G36">
+        <v>19.29</v>
+      </c>
+      <c r="H36" s="1">
+        <v>4956366.4</v>
+      </c>
+      <c r="I36" s="1">
+        <v>1150425.14</v>
+      </c>
+      <c r="J36" s="1">
+        <v>23.21105921467</v>
+      </c>
+      <c r="K36">
+        <v>0.07</v>
+      </c>
+      <c r="L36" t="s">
         <v>151</v>
       </c>
-      <c r="C36" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M36" s="1">
-        <v>3351662.7</v>
+        <v>6106791.54</v>
       </c>
       <c r="N36" s="1">
-        <v>3584518.71</v>
+        <v>6191581.14</v>
       </c>
       <c r="O36" s="1">
-        <v>2.61</v>
+        <v>4.45</v>
       </c>
       <c r="P36">
         <v>1</v>
       </c>
     </row>
     <row r="37" spans="1:16">
       <c r="A37" t="s">
+        <v>152</v>
+      </c>
+      <c r="B37" t="s">
         <v>153</v>
       </c>
-      <c r="B37" t="s">
+      <c r="C37" s="1">
+        <v>180000000.0</v>
+      </c>
+      <c r="D37" s="1">
+        <v>99.855</v>
+      </c>
+      <c r="E37" s="1">
+        <v>93.75046918</v>
+      </c>
+      <c r="F37" t="s">
         <v>154</v>
       </c>
-      <c r="C37" s="1">
-[...10 lines deleted...]
-      </c>
       <c r="G37">
-        <v>19.44</v>
+        <v>38.01</v>
       </c>
       <c r="H37" s="1">
-        <v>3128077.52</v>
+        <v>4556806.41</v>
       </c>
       <c r="I37" s="1">
-        <v>-35951.19</v>
+        <v>171437.74</v>
       </c>
       <c r="J37" s="1">
-        <v>-1.1493062358634</v>
+        <v>3.7622344373414</v>
       </c>
       <c r="K37">
-        <v>0.02</v>
+        <v>0.01</v>
       </c>
       <c r="L37" t="s">
         <v>155</v>
       </c>
       <c r="M37" s="1">
-        <v>3092126.33</v>
+        <v>4728244.15</v>
       </c>
       <c r="N37" s="1">
-        <v>3106646.51</v>
+        <v>4745238.65</v>
       </c>
       <c r="O37" s="1">
-        <v>2.26</v>
+        <v>3.41</v>
       </c>
       <c r="P37">
-        <v>1</v>
-[...98 lines deleted...]
-      <c r="P39">
         <v>1</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>