--- v2 (2026-07-23)
+++ v3 (2026-08-13)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="1" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Répartition" sheetId="1" r:id="rId4"/>
     <sheet name="Valorisation" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="156">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="160">
   <si>
     <t>Type Part</t>
   </si>
   <si>
     <t>CodeIsin</t>
   </si>
   <si>
     <t>Parts</t>
   </si>
   <si>
     <t>Vl</t>
   </si>
   <si>
     <t>Devise</t>
   </si>
   <si>
     <t>Actif net</t>
   </si>
   <si>
     <t>C/D</t>
   </si>
   <si>
     <t>FR0011550771</t>
   </si>
   <si>
@@ -142,390 +142,402 @@
   <si>
     <t>Ofi Invest ESG Liquidités PART C/D</t>
   </si>
   <si>
     <t>TY300626</t>
   </si>
   <si>
     <t>US 10YR NOTE JUN 26</t>
   </si>
   <si>
     <t>WN300626</t>
   </si>
   <si>
     <t>US ULTRA T-BOND JUN 26</t>
   </si>
   <si>
     <t>BRSTNCNTF1P8</t>
   </si>
   <si>
     <t>BRAZIL FEDERATIVE REPUBLIC OF (GO 10 01/01/2027</t>
   </si>
   <si>
     <t>BRL</t>
   </si>
   <si>
-    <t>62 919.77</t>
+    <t>74 880.89</t>
   </si>
   <si>
     <t>BRSTNCNTF212</t>
   </si>
   <si>
     <t>BRAZIL FEDERATIVE REPUBLIC OF (GOV 10 01/01/2033</t>
   </si>
   <si>
-    <t>170 116.41</t>
+    <t>202 455.74</t>
   </si>
   <si>
     <t>BRSTNCNTF238</t>
   </si>
   <si>
     <t>BRAZIL FEDERATIVE REPUBLIC OF (GOV 10 01/01/2035</t>
   </si>
   <si>
-    <t>178 820.62</t>
+    <t>212 524.54</t>
   </si>
   <si>
     <t>CL0002798016</t>
   </si>
   <si>
     <t>CHILE (REPUBLIC OF) 7 01/05/2034</t>
   </si>
   <si>
     <t>CLP</t>
   </si>
   <si>
-    <t>1 043.08</t>
-[...2 lines deleted...]
-    <t>82 058.98</t>
+    <t>1 042.50</t>
+  </si>
+  <si>
+    <t>6 134.22</t>
   </si>
   <si>
     <t>COL17CT03771</t>
   </si>
   <si>
     <t>COLOMBIA (REPUBLIC OF) 7 26/03/2031</t>
   </si>
   <si>
     <t>COP</t>
   </si>
   <si>
-    <t>4 178.12</t>
-[...2 lines deleted...]
-    <t>16 157.25</t>
+    <t>4 451.36</t>
+  </si>
+  <si>
+    <t>23 696.00</t>
   </si>
   <si>
     <t>COL17CT02914</t>
   </si>
   <si>
     <t>COLOMBIA REPUBLIC OF (GOVERNMENT) 6 28/04/2028</t>
   </si>
   <si>
-    <t>221 978.52</t>
+    <t>9 730.75</t>
   </si>
   <si>
     <t>CZ0001006431</t>
   </si>
   <si>
     <t>CZECH REPUBLIC 3.5 30/05/2035</t>
   </si>
   <si>
     <t>CZK</t>
   </si>
   <si>
-    <t>209 173.92</t>
+    <t>220 632.46</t>
   </si>
   <si>
     <t>CZ0001006894</t>
   </si>
   <si>
     <t>CZECH REPUBLIC 4.9 14/04/2034</t>
   </si>
   <si>
-    <t>5 088.38</t>
+    <t>12 140.30</t>
   </si>
   <si>
     <t>USP3579ECV76</t>
   </si>
   <si>
     <t>DOMINICAN REPUBLIC (GOVERNMENT) 10.75 01/06/2036</t>
   </si>
   <si>
     <t>DOP</t>
   </si>
   <si>
-    <t>83 189.33</t>
+    <t>95 898.17</t>
   </si>
   <si>
     <t>XS2485814680</t>
   </si>
   <si>
     <t>EUROPEAN BANK FOR RECONSTRUCTION A 30 26/05/2027</t>
   </si>
   <si>
     <t>TRY</t>
   </si>
   <si>
-    <t>232 553.51</t>
+    <t>242 390.52</t>
   </si>
   <si>
     <t>XS2974126042</t>
   </si>
   <si>
     <t>EUROPEAN BANK FOR RECONSTRUCTION A 6.75 13/01/2032</t>
   </si>
   <si>
     <t>INR</t>
   </si>
   <si>
-    <t>17 451.23</t>
+    <t>20 134.48</t>
   </si>
   <si>
     <t>HU0000406624</t>
   </si>
   <si>
     <t>HUNGARY (GOVERNMENT) 7 24/10/2035</t>
   </si>
   <si>
     <t>HUF</t>
   </si>
   <si>
-    <t>223 753.06</t>
+    <t>250 171.03</t>
   </si>
   <si>
     <t>IDG000024506</t>
   </si>
   <si>
     <t>INDONESIA (REPUBLIC OF) 6.75 15/07/2035</t>
   </si>
   <si>
     <t>IDR</t>
   </si>
   <si>
-    <t>20 242.46</t>
-[...2 lines deleted...]
-    <t>60 132.88</t>
+    <t>20 448.89</t>
+  </si>
+  <si>
+    <t>70 030.39</t>
   </si>
   <si>
     <t>IDG000009507</t>
   </si>
   <si>
     <t>INDONESIA (REPUBLIC OF) 8.375 15/09/2026</t>
   </si>
   <si>
-    <t>75 658.27</t>
+    <t>106 245.69</t>
   </si>
   <si>
     <t>XS2610898665</t>
   </si>
   <si>
     <t>INTERNATIONAL BANK FOR RECONSTRUCT 6.5 17/04/2030</t>
   </si>
   <si>
-    <t>6 463.42</t>
+    <t>17 799.52</t>
   </si>
   <si>
     <t>XS2615587263</t>
   </si>
   <si>
     <t>INTERNATIONAL BANK FOR RECONSTRUCT 6.85 24/04/2028</t>
   </si>
   <si>
-    <t>2 631.21</t>
+    <t>18 115.10</t>
   </si>
   <si>
     <t>MYBMY1900052</t>
   </si>
   <si>
     <t>MALAYSIA (GOVERNMENT) 3.757 22/05/2040</t>
   </si>
   <si>
     <t>MYR</t>
   </si>
   <si>
-    <t>34 867.53</t>
+    <t>39 240.56</t>
   </si>
   <si>
     <t>MYBMX1000038</t>
   </si>
   <si>
     <t>MALAYSIA (GOVERNMENT) 4.498 15/04/2030</t>
   </si>
   <si>
-    <t>4 764.03</t>
+    <t>12 017.23</t>
   </si>
   <si>
     <t>MX0MGO0000R8</t>
   </si>
   <si>
     <t>MEXICO (UNITED MEXICAN STATES) (GO 7.75 13/11/2042</t>
   </si>
   <si>
     <t>MXN</t>
   </si>
   <si>
-    <t>209 069.25</t>
+    <t>240 863.96</t>
   </si>
   <si>
     <t>MX0MGO0000P2</t>
   </si>
   <si>
     <t>MEXICO (UNITED MEXICAN STATES) (GO 7.75 29/05/2031</t>
   </si>
   <si>
-    <t>259 271.29</t>
+    <t>294 294.30</t>
   </si>
   <si>
     <t>PEP01000C5E9</t>
   </si>
   <si>
     <t>PERU (REPUBLIC OF) 6.15 12/08/2032</t>
   </si>
   <si>
     <t>PEN</t>
   </si>
   <si>
-    <t>43 120.66</t>
+    <t>54 051.43</t>
   </si>
   <si>
     <t>USP87324BE10</t>
   </si>
   <si>
     <t>PERU (REPUBLIC OF) 6.9 12/08/2037</t>
   </si>
   <si>
-    <t>8 357.61</t>
+    <t>10 800.18</t>
   </si>
   <si>
     <t>PEP01000C5I0</t>
   </si>
   <si>
     <t>PERU (REPUBLIC OF) 7.3 12/08/2033</t>
   </si>
   <si>
-    <t>23 911.07</t>
+    <t>30 537.04</t>
   </si>
   <si>
     <t>PEP01000C5G4</t>
   </si>
   <si>
     <t>PERU GOVERNMENT BOND 5.4 12/08/2034</t>
   </si>
   <si>
-    <t>28 904.55</t>
+    <t>36 231.63</t>
   </si>
   <si>
     <t>PL0000113783</t>
   </si>
   <si>
     <t>POLAND (REPUBLIC OF) 1.75 25/04/2032</t>
   </si>
   <si>
     <t>PLN</t>
   </si>
   <si>
+    <t>5 191.19</t>
+  </si>
+  <si>
     <t>PL0000109427</t>
   </si>
   <si>
     <t>POLAND (REPUBLIC OF) 2.5 25/07/2027</t>
   </si>
   <si>
-    <t>93 661.98</t>
+    <t>99 535.53</t>
   </si>
   <si>
     <t>PL0000116851</t>
   </si>
   <si>
     <t>POLAND (REPUBLIC OF) 5 25/10/2034</t>
   </si>
   <si>
-    <t>118 935.85</t>
+    <t>130 263.54</t>
   </si>
   <si>
     <t>ZAG000107004</t>
   </si>
   <si>
     <t>REPUBLIC OF SOUTH AFRICA 8.25 31/03/2032</t>
   </si>
   <si>
     <t>ZAR</t>
   </si>
   <si>
-    <t>27 518.53</t>
+    <t>45 999.51</t>
   </si>
   <si>
     <t>XS2434895988</t>
   </si>
   <si>
     <t>ROMANIA (REPUBLIC OF) 3 27/02/2027</t>
   </si>
   <si>
-    <t>14 943.22</t>
+    <t>19 430.33</t>
+  </si>
+  <si>
+    <t>ROO7A2H5YIN8</t>
+  </si>
+  <si>
+    <t>ROMANIA (REPUBLIC OF) 6.7 25/02/2032</t>
+  </si>
+  <si>
+    <t>RON</t>
+  </si>
+  <si>
+    <t>51 493.38</t>
   </si>
   <si>
     <t>ROXL7LT7QZ66</t>
   </si>
   <si>
     <t>ROMANIA (REPUBLIC OF) 8 29/04/2030</t>
   </si>
   <si>
-    <t>RON</t>
-[...2 lines deleted...]
-    <t>257 840.11</t>
+    <t>11 106.36</t>
   </si>
   <si>
     <t>ZAG000077470</t>
   </si>
   <si>
     <t>SOUTH AFRICA (REPUBLIC OF) 7 28/02/2031</t>
   </si>
   <si>
-    <t>36 897.27</t>
+    <t>48 490.78</t>
   </si>
   <si>
     <t>ZAG000125972</t>
   </si>
   <si>
     <t>SOUTH AFRICA (REPUBLIC OF) 8.875 28/02/2035</t>
   </si>
   <si>
-    <t>84 789.60</t>
+    <t>115 273.83</t>
   </si>
   <si>
     <t>TH0623037601</t>
   </si>
   <si>
     <t>THAILAND KINGDOM OF (GOVERNMENT) 1 17/06/2027</t>
   </si>
   <si>
     <t>THB</t>
   </si>
   <si>
-    <t>16 994.50</t>
+    <t>19 399.49</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -892,209 +904,209 @@
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>4</v>
       </c>
       <c r="H1" t="s">
         <v>5</v>
       </c>
       <c r="I1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2" spans="1:14">
       <c r="A2" t="s">
         <v>6</v>
       </c>
       <c r="B2" t="s">
         <v>7</v>
       </c>
       <c r="C2" s="1">
         <v>11549.5602</v>
       </c>
       <c r="D2">
-        <v>10147.36</v>
+        <v>10101.93</v>
       </c>
       <c r="E2" t="s">
         <v>8</v>
       </c>
       <c r="F2">
-        <v>117197641.46</v>
+        <v>116672900.03</v>
       </c>
       <c r="G2" t="s">
         <v>8</v>
       </c>
       <c r="H2">
-        <v>117197641.46</v>
+        <v>116672900.03</v>
       </c>
       <c r="I2" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="3" spans="1:14">
       <c r="A3" t="s">
         <v>9</v>
       </c>
       <c r="B3" t="s">
         <v>10</v>
       </c>
       <c r="C3" s="1">
-        <v>884.9904</v>
+        <v>884.586</v>
       </c>
       <c r="D3">
-        <v>7768.48</v>
+        <v>7736.03</v>
       </c>
       <c r="E3" t="s">
         <v>8</v>
       </c>
       <c r="F3">
-        <v>6875037.56</v>
+        <v>6843189.81</v>
       </c>
       <c r="G3" t="s">
         <v>8</v>
       </c>
       <c r="H3">
-        <v>6875037.56</v>
+        <v>6843189.81</v>
       </c>
       <c r="I3" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="4" spans="1:14">
       <c r="A4" t="s">
         <v>11</v>
       </c>
       <c r="B4" t="s">
         <v>12</v>
       </c>
       <c r="C4" s="1">
-        <v>121272.5561</v>
+        <v>121881.5726</v>
       </c>
       <c r="D4">
-        <v>123.44</v>
+        <v>122.85</v>
       </c>
       <c r="E4" t="s">
         <v>8</v>
       </c>
       <c r="F4">
-        <v>14970751.84</v>
+        <v>14973638.66</v>
       </c>
       <c r="G4" t="s">
         <v>8</v>
       </c>
       <c r="H4">
-        <v>14970751.84</v>
+        <v>14973638.66</v>
       </c>
       <c r="I4" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="5" spans="1:14">
       <c r="A5" t="s">
         <v>13</v>
       </c>
       <c r="B5" t="s">
         <v>14</v>
       </c>
       <c r="C5" s="1">
         <v>10.0</v>
       </c>
       <c r="D5">
-        <v>10938.73</v>
+        <v>10886.24</v>
       </c>
       <c r="E5" t="s">
         <v>15</v>
       </c>
       <c r="F5">
-        <v>109387.37</v>
+        <v>108862.44</v>
       </c>
       <c r="G5" t="s">
         <v>15</v>
       </c>
       <c r="H5">
-        <v>93405.661344035</v>
+        <v>92977.272921382</v>
       </c>
       <c r="I5" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="6" spans="1:14">
       <c r="A6" t="s">
         <v>16</v>
       </c>
       <c r="B6" t="s">
         <v>17</v>
       </c>
       <c r="C6" s="1">
-        <v>1101.0</v>
+        <v>1136.0</v>
       </c>
       <c r="D6">
-        <v>102.02</v>
+        <v>101.53</v>
       </c>
       <c r="E6" t="s">
         <v>8</v>
       </c>
       <c r="F6">
-        <v>112329.46</v>
+        <v>115343.23</v>
       </c>
       <c r="G6" t="s">
         <v>8</v>
       </c>
       <c r="H6">
-        <v>112329.46</v>
+        <v>115343.23</v>
       </c>
       <c r="I6" t="s">
         <v>8</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:P37"/>
+  <dimension ref="A1:P38"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="O37" sqref="O37"/>
+      <selection activeCell="O38" sqref="O38"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:16">
       <c r="A1" t="s">
         <v>18</v>
       </c>
       <c r="B1" t="s">
         <v>19</v>
       </c>
       <c r="C1" t="s">
         <v>20</v>
       </c>
       <c r="D1" t="s">
         <v>21</v>
       </c>
       <c r="E1" t="s">
         <v>22</v>
       </c>
       <c r="F1" t="s">
         <v>4</v>
       </c>
       <c r="G1" t="s">
         <v>23</v>
@@ -1116,1836 +1128,1886 @@
       </c>
       <c r="M1" t="s">
         <v>29</v>
       </c>
       <c r="N1" t="s">
         <v>30</v>
       </c>
       <c r="O1" t="s">
         <v>31</v>
       </c>
       <c r="P1" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="2" spans="1:16">
       <c r="A2" t="s">
         <v>33</v>
       </c>
       <c r="B2" t="s">
         <v>34</v>
       </c>
       <c r="C2" s="1">
         <v>2.9283</v>
       </c>
       <c r="D2" s="1">
-        <v>4794.4</v>
+        <v>4799.78</v>
       </c>
       <c r="E2" s="1">
         <v>4432.981593416</v>
       </c>
       <c r="F2" t="s">
         <v>8</v>
       </c>
       <c r="G2">
         <v>1.0</v>
       </c>
       <c r="H2" s="1">
         <v>12981.1</v>
       </c>
       <c r="I2" s="1">
-        <v>1058.34</v>
+        <v>1074.1</v>
       </c>
       <c r="J2" s="1">
-        <v>8.1529300290422</v>
+        <v>8.2743373057753</v>
       </c>
       <c r="K2">
         <v>0.0</v>
       </c>
       <c r="L2">
         <v>0.0</v>
       </c>
       <c r="M2" s="1">
-        <v>14039.44</v>
+        <v>14055.2</v>
       </c>
       <c r="N2" s="1">
-        <v>14039.44</v>
+        <v>14055.2</v>
       </c>
       <c r="O2" s="1">
         <v>0.01</v>
       </c>
       <c r="P2">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:16">
       <c r="A3" t="s">
         <v>35</v>
       </c>
       <c r="B3" t="s">
         <v>36</v>
       </c>
       <c r="C3" s="1">
         <v>61.0</v>
       </c>
       <c r="D3" s="1">
-        <v>111.04688</v>
+        <v>110.0</v>
       </c>
       <c r="E3" s="1">
         <v>113.078125</v>
       </c>
       <c r="F3" t="s">
         <v>15</v>
       </c>
       <c r="G3">
         <v>1.17</v>
       </c>
       <c r="H3" s="1">
         <v>0.0</v>
       </c>
       <c r="I3" s="1">
-        <v>-105803.05</v>
+        <v>-160366.94</v>
       </c>
       <c r="J3" s="1">
         <v>0</v>
       </c>
       <c r="K3">
         <v>0.0</v>
       </c>
       <c r="L3">
         <v>0.0</v>
       </c>
       <c r="M3" s="1">
-        <v>-105803.05</v>
+        <v>-160366.94</v>
       </c>
       <c r="N3" s="1">
-        <v>-105803.05</v>
+        <v>-160366.94</v>
       </c>
       <c r="O3" s="1">
-        <v>-0.08</v>
+        <v>-0.12</v>
       </c>
       <c r="P3">
         <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:16">
       <c r="A4" t="s">
         <v>37</v>
       </c>
       <c r="B4" t="s">
         <v>38</v>
       </c>
       <c r="C4" s="1">
         <v>25.0</v>
       </c>
       <c r="D4" s="1">
-        <v>116.3125</v>
+        <v>113.9375</v>
       </c>
       <c r="E4" s="1">
         <v>120.2578125</v>
       </c>
       <c r="F4" t="s">
         <v>15</v>
       </c>
       <c r="G4">
         <v>1.17</v>
       </c>
       <c r="H4" s="1">
         <v>0.0</v>
       </c>
       <c r="I4" s="1">
-        <v>-84222.36</v>
+        <v>-134951.37</v>
       </c>
       <c r="J4" s="1">
         <v>0</v>
       </c>
       <c r="K4">
         <v>0.0</v>
       </c>
       <c r="L4">
         <v>0.0</v>
       </c>
       <c r="M4" s="1">
-        <v>-84222.36</v>
+        <v>-134951.37</v>
       </c>
       <c r="N4" s="1">
-        <v>-84222.36</v>
+        <v>-134951.37</v>
       </c>
       <c r="O4" s="1">
-        <v>-0.06</v>
+        <v>-0.1</v>
       </c>
       <c r="P4">
         <v>1</v>
       </c>
     </row>
     <row r="5" spans="1:16">
       <c r="A5" t="s">
         <v>39</v>
       </c>
       <c r="B5" t="s">
         <v>40</v>
       </c>
       <c r="C5" s="1">
         <v>12000.0</v>
       </c>
       <c r="D5" s="1">
-        <v>1006.412</v>
+        <v>1012.492</v>
       </c>
       <c r="E5" s="1">
         <v>1202.1588983333</v>
       </c>
       <c r="F5" t="s">
         <v>41</v>
       </c>
       <c r="G5">
-        <v>5.8</v>
+        <v>5.75</v>
       </c>
       <c r="H5" s="1">
         <v>2751909.87</v>
       </c>
       <c r="I5" s="1">
-        <v>-732579.97</v>
+        <v>-714351.79</v>
       </c>
       <c r="J5" s="1">
-        <v>-26.620783550589</v>
+        <v>-25.958400665208</v>
       </c>
       <c r="K5">
-        <v>0.52</v>
+        <v>0.62</v>
       </c>
       <c r="L5" t="s">
         <v>42</v>
       </c>
       <c r="M5" s="1">
-        <v>2019329.9</v>
+        <v>2037558.08</v>
       </c>
       <c r="N5" s="1">
-        <v>2082249.67</v>
+        <v>2112438.97</v>
       </c>
       <c r="O5" s="1">
-        <v>1.5</v>
+        <v>1.52</v>
       </c>
       <c r="P5">
         <v>1</v>
       </c>
     </row>
     <row r="6" spans="1:16">
       <c r="A6" t="s">
         <v>43</v>
       </c>
       <c r="B6" t="s">
         <v>44</v>
       </c>
       <c r="C6" s="1">
         <v>32000.0</v>
       </c>
       <c r="D6" s="1">
-        <v>875.501</v>
+        <v>864.119</v>
       </c>
       <c r="E6" s="1">
         <v>872.179413125</v>
       </c>
       <c r="F6" t="s">
         <v>41</v>
       </c>
       <c r="G6">
-        <v>5.8</v>
+        <v>5.75</v>
       </c>
       <c r="H6" s="1">
         <v>5086057.63</v>
       </c>
       <c r="I6" s="1">
-        <v>-425782.05</v>
+        <v>-480841.07</v>
       </c>
       <c r="J6" s="1">
-        <v>-8.3715537843797</v>
+        <v>-9.454101879691</v>
       </c>
       <c r="K6">
-        <v>0.53</v>
+        <v>0.63</v>
       </c>
       <c r="L6" t="s">
         <v>45</v>
       </c>
       <c r="M6" s="1">
-        <v>4660275.58</v>
+        <v>4605216.56</v>
       </c>
       <c r="N6" s="1">
-        <v>4830391.99</v>
+        <v>4807672.3</v>
       </c>
       <c r="O6" s="1">
         <v>3.47</v>
       </c>
       <c r="P6">
         <v>1</v>
       </c>
     </row>
     <row r="7" spans="1:16">
       <c r="A7" t="s">
         <v>46</v>
       </c>
       <c r="B7" t="s">
         <v>47</v>
       </c>
       <c r="C7" s="1">
         <v>33800.0</v>
       </c>
       <c r="D7" s="1">
-        <v>850.323</v>
+        <v>837.204</v>
       </c>
       <c r="E7" s="1">
         <v>826.5766677515</v>
       </c>
       <c r="F7" t="s">
         <v>41</v>
       </c>
       <c r="G7">
-        <v>5.8</v>
+        <v>5.75</v>
       </c>
       <c r="H7" s="1">
         <v>4596710.11</v>
       </c>
       <c r="I7" s="1">
-        <v>179842.57</v>
+        <v>110699.84</v>
       </c>
       <c r="J7" s="1">
-        <v>3.9124192236695</v>
+        <v>2.4082406188543</v>
       </c>
       <c r="K7">
-        <v>0.53</v>
+        <v>0.63</v>
       </c>
       <c r="L7" t="s">
         <v>48</v>
       </c>
       <c r="M7" s="1">
-        <v>4776552.68</v>
+        <v>4707409.95</v>
       </c>
       <c r="N7" s="1">
-        <v>4955373.3</v>
+        <v>4919934.49</v>
       </c>
       <c r="O7" s="1">
-        <v>3.56</v>
+        <v>3.55</v>
       </c>
       <c r="P7">
         <v>1</v>
       </c>
     </row>
     <row r="8" spans="1:16">
       <c r="A8" t="s">
         <v>49</v>
       </c>
       <c r="B8" t="s">
         <v>50</v>
       </c>
       <c r="C8" s="1">
         <v>2565000000.0</v>
       </c>
       <c r="D8" s="1">
-        <v>114.774</v>
+        <v>110.2125</v>
       </c>
       <c r="E8" s="1">
         <v>110.79105771</v>
       </c>
       <c r="F8" t="s">
         <v>51</v>
       </c>
       <c r="G8" t="s">
         <v>52</v>
       </c>
       <c r="H8" s="1">
         <v>2723673.31</v>
       </c>
       <c r="I8" s="1">
-        <v>98704.72</v>
+        <v>-11973.85</v>
       </c>
       <c r="J8" s="1">
-        <v>3.6239559141548</v>
+        <v>-0.43962137294652</v>
       </c>
       <c r="K8">
         <v>0.0</v>
       </c>
       <c r="L8" t="s">
         <v>53</v>
       </c>
       <c r="M8" s="1">
-        <v>2822378.03</v>
+        <v>2711699.46</v>
       </c>
       <c r="N8" s="1">
-        <v>2904437.01</v>
+        <v>2717833.68</v>
       </c>
       <c r="O8" s="1">
-        <v>2.09</v>
+        <v>1.96</v>
       </c>
       <c r="P8">
         <v>1</v>
       </c>
     </row>
     <row r="9" spans="1:16">
       <c r="A9" t="s">
         <v>54</v>
       </c>
       <c r="B9" t="s">
         <v>55</v>
       </c>
       <c r="C9" s="1">
         <v>11000000000.0</v>
       </c>
       <c r="D9" s="1">
-        <v>77.626</v>
+        <v>74.894</v>
       </c>
       <c r="E9" s="1">
         <v>69.002</v>
       </c>
       <c r="F9" t="s">
         <v>56</v>
       </c>
       <c r="G9" t="s">
         <v>57</v>
       </c>
       <c r="H9" s="1">
         <v>1497289.3</v>
       </c>
       <c r="I9" s="1">
-        <v>546421.18</v>
+        <v>353456.79</v>
       </c>
       <c r="J9" s="1">
-        <v>36.49402824157</v>
+        <v>23.60644599544</v>
       </c>
       <c r="K9">
         <v>0.0</v>
       </c>
       <c r="L9" t="s">
         <v>58</v>
       </c>
       <c r="M9" s="1">
-        <v>2043710.48</v>
+        <v>1850746.09</v>
       </c>
       <c r="N9" s="1">
-        <v>2059867.73</v>
+        <v>1874442.09</v>
       </c>
       <c r="O9" s="1">
-        <v>1.48</v>
+        <v>1.35</v>
       </c>
       <c r="P9">
         <v>1</v>
       </c>
     </row>
     <row r="10" spans="1:16">
       <c r="A10" t="s">
         <v>59</v>
       </c>
       <c r="B10" t="s">
         <v>60</v>
       </c>
       <c r="C10" s="1">
         <v>15500000000.0</v>
       </c>
       <c r="D10" s="1">
-        <v>87.263</v>
+        <v>86.997</v>
       </c>
       <c r="E10" s="1">
         <v>99.81049819</v>
       </c>
       <c r="F10" t="s">
         <v>56</v>
       </c>
       <c r="G10" t="s">
         <v>57</v>
       </c>
       <c r="H10" s="1">
         <v>4086969.17</v>
       </c>
       <c r="I10" s="1">
-        <v>-849681.31</v>
+        <v>-1057663.46</v>
       </c>
       <c r="J10" s="1">
-        <v>-20.790010265725</v>
+        <v>-25.878919463442</v>
       </c>
       <c r="K10">
         <v>0.0</v>
       </c>
       <c r="L10" t="s">
         <v>61</v>
       </c>
       <c r="M10" s="1">
-        <v>3237287.86</v>
+        <v>3029305.71</v>
       </c>
       <c r="N10" s="1">
-        <v>3459266.38</v>
+        <v>3039036.46</v>
       </c>
       <c r="O10" s="1">
-        <v>2.48</v>
+        <v>2.19</v>
       </c>
       <c r="P10">
         <v>1</v>
       </c>
     </row>
     <row r="11" spans="1:16">
       <c r="A11" t="s">
         <v>62</v>
       </c>
       <c r="B11" t="s">
         <v>63</v>
       </c>
       <c r="C11" s="1">
         <v>160000000.0</v>
       </c>
       <c r="D11" s="1">
-        <v>91.837</v>
+        <v>90.118</v>
       </c>
       <c r="E11" s="1">
         <v>92.85736875</v>
       </c>
       <c r="F11" t="s">
         <v>64</v>
       </c>
       <c r="G11">
-        <v>24.35</v>
+        <v>24.34</v>
       </c>
       <c r="H11" s="1">
         <v>6124436.2</v>
       </c>
       <c r="I11" s="1">
-        <v>-90343.85</v>
+        <v>-200126.98</v>
       </c>
       <c r="J11" s="1">
-        <v>-1.4751374175471</v>
+        <v>-3.2676800519205</v>
       </c>
       <c r="K11">
-        <v>0.13</v>
+        <v>0.14</v>
       </c>
       <c r="L11" t="s">
         <v>65</v>
       </c>
       <c r="M11" s="1">
-        <v>6034092.35</v>
+        <v>5924309.22</v>
       </c>
       <c r="N11" s="1">
-        <v>6243266.27</v>
+        <v>6144941.68</v>
       </c>
       <c r="O11" s="1">
-        <v>4.48</v>
+        <v>4.43</v>
       </c>
       <c r="P11">
         <v>1</v>
       </c>
     </row>
     <row r="12" spans="1:16">
       <c r="A12" t="s">
         <v>66</v>
       </c>
       <c r="B12" t="s">
         <v>67</v>
       </c>
       <c r="C12" s="1">
         <v>71000000.0</v>
       </c>
       <c r="D12" s="1">
-        <v>102.078</v>
+        <v>100.508</v>
       </c>
       <c r="E12" s="1">
         <v>102.47873239</v>
       </c>
       <c r="F12" t="s">
         <v>64</v>
       </c>
       <c r="G12">
-        <v>24.35</v>
+        <v>24.34</v>
       </c>
       <c r="H12" s="1">
         <v>2974236.84</v>
       </c>
       <c r="I12" s="1">
-        <v>1981.46</v>
+        <v>-42228.7</v>
       </c>
       <c r="J12" s="1">
-        <v>0.066620787334475</v>
+        <v>-1.4198163183266</v>
       </c>
       <c r="K12">
-        <v>0.01</v>
+        <v>0.02</v>
       </c>
       <c r="L12" t="s">
         <v>68</v>
       </c>
       <c r="M12" s="1">
-        <v>2976218.3</v>
+        <v>2932008.14</v>
       </c>
       <c r="N12" s="1">
-        <v>2981306.68</v>
+        <v>2944148.44</v>
       </c>
       <c r="O12" s="1">
-        <v>2.14</v>
+        <v>2.12</v>
       </c>
       <c r="P12">
         <v>1</v>
       </c>
     </row>
     <row r="13" spans="1:16">
       <c r="A13" t="s">
         <v>69</v>
       </c>
       <c r="B13" t="s">
         <v>70</v>
       </c>
       <c r="C13" s="1">
         <v>136000000.0</v>
       </c>
       <c r="D13" s="1">
-        <v>105.88</v>
+        <v>106.81</v>
       </c>
       <c r="E13" s="1">
         <v>102.82321265</v>
       </c>
       <c r="F13" t="s">
         <v>71</v>
       </c>
       <c r="G13">
-        <v>69.81</v>
+        <v>69.03</v>
       </c>
       <c r="H13" s="1">
         <v>2186528.97</v>
       </c>
       <c r="I13" s="1">
-        <v>-123812.4</v>
+        <v>-82127.1</v>
       </c>
       <c r="J13" s="1">
-        <v>-5.6625090130866</v>
+        <v>-3.7560490223004</v>
       </c>
       <c r="K13">
-        <v>0.06</v>
+        <v>0.07</v>
       </c>
       <c r="L13" t="s">
         <v>72</v>
       </c>
       <c r="M13" s="1">
-        <v>2062716.57</v>
+        <v>2104401.87</v>
       </c>
       <c r="N13" s="1">
-        <v>2145905.9</v>
+        <v>2200300.04</v>
       </c>
       <c r="O13" s="1">
-        <v>1.54</v>
+        <v>1.59</v>
       </c>
       <c r="P13">
         <v>1</v>
       </c>
     </row>
     <row r="14" spans="1:16">
       <c r="A14" t="s">
         <v>73</v>
       </c>
       <c r="B14" t="s">
         <v>74</v>
       </c>
       <c r="C14" s="1">
         <v>44300000.0</v>
       </c>
       <c r="D14" s="1">
-        <v>91.098</v>
+        <v>90.916</v>
       </c>
       <c r="E14" s="1">
         <v>91.98</v>
       </c>
       <c r="F14" t="s">
         <v>75</v>
       </c>
       <c r="G14">
-        <v>52.61</v>
+        <v>53.18</v>
       </c>
       <c r="H14" s="1">
         <v>1137371.78</v>
       </c>
       <c r="I14" s="1">
-        <v>-370250.41</v>
+        <v>-379973.53</v>
       </c>
       <c r="J14" s="1">
-        <v>-32.553156013771</v>
+        <v>-33.408032156381</v>
       </c>
       <c r="K14">
-        <v>0.52</v>
+        <v>0.55</v>
       </c>
       <c r="L14" t="s">
         <v>76</v>
       </c>
       <c r="M14" s="1">
-        <v>767121.37</v>
+        <v>757398.25</v>
       </c>
       <c r="N14" s="1">
-        <v>999674.88</v>
+        <v>999788.77</v>
       </c>
       <c r="O14" s="1">
         <v>0.72</v>
       </c>
       <c r="P14">
         <v>1</v>
       </c>
     </row>
     <row r="15" spans="1:16">
       <c r="A15" t="s">
         <v>77</v>
       </c>
       <c r="B15" t="s">
         <v>78</v>
       </c>
       <c r="C15" s="1">
         <v>100000000.0</v>
       </c>
       <c r="D15" s="1">
-        <v>96.9435</v>
+        <v>95.7385</v>
       </c>
       <c r="E15" s="1">
         <v>98.29926026</v>
       </c>
       <c r="F15" t="s">
         <v>79</v>
       </c>
       <c r="G15">
-        <v>110.21</v>
+        <v>112.05</v>
       </c>
       <c r="H15" s="1">
         <v>1104197.32</v>
       </c>
       <c r="I15" s="1">
-        <v>-224566.47</v>
+        <v>-249806.94</v>
       </c>
       <c r="J15" s="1">
-        <v>-20.337530795673</v>
+        <v>-22.623396695076</v>
       </c>
       <c r="K15">
         <v>0.02</v>
       </c>
       <c r="L15" t="s">
         <v>80</v>
       </c>
       <c r="M15" s="1">
-        <v>879630.85</v>
+        <v>854390.38</v>
       </c>
       <c r="N15" s="1">
-        <v>897082.08</v>
+        <v>874524.86</v>
       </c>
       <c r="O15" s="1">
-        <v>0.64</v>
+        <v>0.63</v>
       </c>
       <c r="P15">
         <v>1</v>
       </c>
     </row>
     <row r="16" spans="1:16">
       <c r="A16" t="s">
         <v>81</v>
       </c>
       <c r="B16" t="s">
         <v>82</v>
       </c>
       <c r="C16" s="1">
         <v>2300000000.0</v>
       </c>
       <c r="D16" s="1">
-        <v>106.81</v>
+        <v>109.821</v>
       </c>
       <c r="E16" s="1">
         <v>102.31835348</v>
       </c>
       <c r="F16" t="s">
         <v>83</v>
       </c>
       <c r="G16">
-        <v>364.7</v>
+        <v>357.92</v>
       </c>
       <c r="H16" s="1">
         <v>6096878.79</v>
       </c>
       <c r="I16" s="1">
-        <v>639150.82</v>
+        <v>960138.74</v>
       </c>
       <c r="J16" s="1">
-        <v>10.483246297242</v>
+        <v>15.748037201835</v>
       </c>
       <c r="K16">
         <v>0.01</v>
       </c>
       <c r="L16" t="s">
         <v>84</v>
       </c>
       <c r="M16" s="1">
-        <v>6736029.61</v>
+        <v>7057017.53</v>
       </c>
       <c r="N16" s="1">
-        <v>6959782.67</v>
+        <v>7307188.56</v>
       </c>
       <c r="O16" s="1">
-        <v>5.0</v>
+        <v>5.27</v>
       </c>
       <c r="P16">
         <v>1</v>
       </c>
     </row>
     <row r="17" spans="1:16">
       <c r="A17" t="s">
         <v>85</v>
       </c>
       <c r="B17" t="s">
         <v>86</v>
       </c>
       <c r="C17" s="1">
         <v>64000000000.0</v>
       </c>
       <c r="D17" s="1">
-        <v>100.175</v>
+        <v>100.097</v>
       </c>
       <c r="E17" s="1">
         <v>99.33</v>
       </c>
       <c r="F17" t="s">
         <v>87</v>
       </c>
       <c r="G17" t="s">
         <v>88</v>
       </c>
       <c r="H17" s="1">
         <v>3382137.26</v>
       </c>
       <c r="I17" s="1">
-        <v>-214933.9</v>
+        <v>-249348.08</v>
       </c>
       <c r="J17" s="1">
-        <v>-6.3549727133192</v>
+        <v>-7.3725003106468</v>
       </c>
       <c r="K17">
         <v>0.0</v>
       </c>
       <c r="L17" t="s">
         <v>89</v>
       </c>
       <c r="M17" s="1">
-        <v>3167203.36</v>
+        <v>3132789.18</v>
       </c>
       <c r="N17" s="1">
-        <v>3227336.24</v>
+        <v>3202819.57</v>
       </c>
       <c r="O17" s="1">
-        <v>2.32</v>
+        <v>2.31</v>
       </c>
       <c r="P17">
         <v>1</v>
       </c>
     </row>
     <row r="18" spans="1:16">
       <c r="A18" t="s">
         <v>90</v>
       </c>
       <c r="B18" t="s">
         <v>91</v>
       </c>
       <c r="C18" s="1">
         <v>156500000000.0</v>
       </c>
       <c r="D18" s="1">
-        <v>101.141</v>
+        <v>100.885</v>
       </c>
       <c r="E18" s="1">
         <v>107.64130194</v>
       </c>
       <c r="F18" t="s">
         <v>87</v>
       </c>
       <c r="G18" t="s">
         <v>88</v>
       </c>
       <c r="H18" s="1">
         <v>10794331.04</v>
       </c>
       <c r="I18" s="1">
-        <v>-2974844.98</v>
+        <v>-3073375.11</v>
       </c>
       <c r="J18" s="1">
-        <v>-27.559326918697</v>
+        <v>-28.47212206677</v>
       </c>
       <c r="K18">
         <v>0.0</v>
       </c>
       <c r="L18" t="s">
         <v>92</v>
       </c>
       <c r="M18" s="1">
-        <v>7819486.06</v>
+        <v>7720955.93</v>
       </c>
       <c r="N18" s="1">
-        <v>7895144.33</v>
+        <v>7827201.62</v>
       </c>
       <c r="O18" s="1">
-        <v>5.67</v>
+        <v>5.64</v>
       </c>
       <c r="P18">
         <v>1</v>
       </c>
     </row>
     <row r="19" spans="1:16">
       <c r="A19" t="s">
         <v>93</v>
       </c>
       <c r="B19" t="s">
         <v>94</v>
       </c>
       <c r="C19" s="1">
         <v>400000000.0</v>
       </c>
       <c r="D19" s="1">
-        <v>96.83</v>
+        <v>95.964</v>
       </c>
       <c r="E19" s="1">
         <v>98.48513136</v>
       </c>
       <c r="F19" t="s">
         <v>79</v>
       </c>
       <c r="G19">
-        <v>110.21</v>
+        <v>112.05</v>
       </c>
       <c r="H19" s="1">
         <v>4123208.81</v>
       </c>
       <c r="I19" s="1">
-        <v>-608804.86</v>
+        <v>-697597.67</v>
       </c>
       <c r="J19" s="1">
-        <v>-14.765317209341</v>
+        <v>-16.918805283597</v>
       </c>
       <c r="K19">
         <v>0.0</v>
       </c>
       <c r="L19" t="s">
         <v>95</v>
       </c>
       <c r="M19" s="1">
-        <v>3514403.95</v>
+        <v>3425611.14</v>
       </c>
       <c r="N19" s="1">
-        <v>3520867.37</v>
+        <v>3443410.66</v>
       </c>
       <c r="O19" s="1">
-        <v>2.53</v>
+        <v>2.48</v>
       </c>
       <c r="P19">
         <v>1</v>
       </c>
     </row>
     <row r="20" spans="1:16">
       <c r="A20" t="s">
         <v>96</v>
       </c>
       <c r="B20" t="s">
         <v>97</v>
       </c>
       <c r="C20" s="1">
         <v>508000000.0</v>
       </c>
       <c r="D20" s="1">
-        <v>98.8195</v>
+        <v>98.219</v>
       </c>
       <c r="E20" s="1">
         <v>99.70899653</v>
       </c>
       <c r="F20" t="s">
         <v>79</v>
       </c>
       <c r="G20">
-        <v>110.21</v>
+        <v>112.05</v>
       </c>
       <c r="H20" s="1">
         <v>5610844.92</v>
       </c>
       <c r="I20" s="1">
-        <v>-1055847.66</v>
+        <v>-1158088.39</v>
       </c>
       <c r="J20" s="1">
-        <v>-18.81797973486</v>
+        <v>-20.640178199757</v>
       </c>
       <c r="K20">
         <v>0.0</v>
       </c>
       <c r="L20" t="s">
         <v>98</v>
       </c>
       <c r="M20" s="1">
-        <v>4554997.26</v>
+        <v>4452756.53</v>
       </c>
       <c r="N20" s="1">
-        <v>4557628.47</v>
+        <v>4470871.63</v>
       </c>
       <c r="O20" s="1">
-        <v>3.27</v>
+        <v>3.22</v>
       </c>
       <c r="P20">
         <v>1</v>
       </c>
     </row>
     <row r="21" spans="1:16">
       <c r="A21" t="s">
         <v>99</v>
       </c>
       <c r="B21" t="s">
         <v>100</v>
       </c>
       <c r="C21" s="1">
         <v>10000000.0</v>
       </c>
       <c r="D21" s="1">
-        <v>98.741</v>
+        <v>98.802</v>
       </c>
       <c r="E21" s="1">
         <v>100.6465507</v>
       </c>
       <c r="F21" t="s">
         <v>101</v>
       </c>
       <c r="G21">
-        <v>4.64</v>
+        <v>4.6</v>
       </c>
       <c r="H21" s="1">
         <v>2099580.71</v>
       </c>
       <c r="I21" s="1">
-        <v>26899.88</v>
+        <v>47355.41</v>
       </c>
       <c r="J21" s="1">
-        <v>1.281202473993</v>
+        <v>2.2554698552169</v>
       </c>
       <c r="K21">
-        <v>0.35</v>
+        <v>0.39</v>
       </c>
       <c r="L21" t="s">
         <v>102</v>
       </c>
       <c r="M21" s="1">
-        <v>2126480.59</v>
+        <v>2146936.12</v>
       </c>
       <c r="N21" s="1">
-        <v>2161348.12</v>
+        <v>2186176.68</v>
       </c>
       <c r="O21" s="1">
-        <v>1.55</v>
+        <v>1.58</v>
       </c>
       <c r="P21">
         <v>1</v>
       </c>
     </row>
     <row r="22" spans="1:16">
       <c r="A22" t="s">
         <v>103</v>
       </c>
       <c r="B22" t="s">
         <v>104</v>
       </c>
       <c r="C22" s="1">
         <v>15000000.0</v>
       </c>
       <c r="D22" s="1">
-        <v>104.457</v>
+        <v>104.302</v>
       </c>
       <c r="E22" s="1">
         <v>105.99801867</v>
       </c>
       <c r="F22" t="s">
         <v>101</v>
       </c>
       <c r="G22">
-        <v>4.64</v>
+        <v>4.6</v>
       </c>
       <c r="H22" s="1">
         <v>3433060.08</v>
       </c>
       <c r="I22" s="1">
-        <v>-58690.0</v>
+        <v>-33386.03</v>
       </c>
       <c r="J22" s="1">
-        <v>-1.7095535362725</v>
+        <v>-0.9724860393355</v>
       </c>
       <c r="K22">
-        <v>0.03</v>
+        <v>0.08</v>
       </c>
       <c r="L22" t="s">
         <v>105</v>
       </c>
       <c r="M22" s="1">
-        <v>3374370.08</v>
+        <v>3399674.05</v>
       </c>
       <c r="N22" s="1">
-        <v>3379134.11</v>
+        <v>3411691.28</v>
       </c>
       <c r="O22" s="1">
-        <v>2.43</v>
+        <v>2.46</v>
       </c>
       <c r="P22">
         <v>1</v>
       </c>
     </row>
     <row r="23" spans="1:16">
       <c r="A23" t="s">
         <v>106</v>
       </c>
       <c r="B23" t="s">
         <v>107</v>
       </c>
       <c r="C23" s="1">
         <v>1400000.0</v>
       </c>
       <c r="D23" s="1">
-        <v>85.577</v>
+        <v>84.576</v>
       </c>
       <c r="E23" s="1">
         <v>86.2572375</v>
       </c>
       <c r="F23" t="s">
         <v>108</v>
       </c>
       <c r="G23">
-        <v>20.33</v>
+        <v>20.15</v>
       </c>
       <c r="H23" s="1">
         <v>5989045.57</v>
       </c>
       <c r="I23" s="1">
-        <v>-94790.87</v>
+        <v>-111528.58</v>
       </c>
       <c r="J23" s="1">
-        <v>-1.5827374978548</v>
+        <v>-1.8622095740707</v>
       </c>
       <c r="K23">
-        <v>0.15</v>
+        <v>0.17</v>
       </c>
       <c r="L23" t="s">
         <v>109</v>
       </c>
       <c r="M23" s="1">
-        <v>5894254.7</v>
+        <v>5877516.99</v>
       </c>
       <c r="N23" s="1">
-        <v>6103323.95</v>
+        <v>6118380.95</v>
       </c>
       <c r="O23" s="1">
-        <v>4.38</v>
+        <v>4.41</v>
       </c>
       <c r="P23">
         <v>1</v>
       </c>
     </row>
     <row r="24" spans="1:16">
       <c r="A24" t="s">
         <v>110</v>
       </c>
       <c r="B24" t="s">
         <v>111</v>
       </c>
       <c r="C24" s="1">
         <v>1700000.0</v>
       </c>
       <c r="D24" s="1">
-        <v>96.783</v>
+        <v>96.315</v>
       </c>
       <c r="E24" s="1">
         <v>94.5819441941</v>
       </c>
       <c r="F24" t="s">
         <v>108</v>
       </c>
       <c r="G24">
-        <v>20.33</v>
+        <v>20.15</v>
       </c>
       <c r="H24" s="1">
         <v>7614654.83</v>
       </c>
       <c r="I24" s="1">
-        <v>479878.33</v>
+        <v>512931.03</v>
       </c>
       <c r="J24" s="1">
-        <v>6.3020365428698</v>
+        <v>6.7361034932164</v>
       </c>
       <c r="K24">
-        <v>0.15</v>
+        <v>0.17</v>
       </c>
       <c r="L24" t="s">
         <v>112</v>
       </c>
       <c r="M24" s="1">
-        <v>8094533.16</v>
+        <v>8127585.86</v>
       </c>
       <c r="N24" s="1">
-        <v>8353804.45</v>
+        <v>8421880.16</v>
       </c>
       <c r="O24" s="1">
-        <v>6.0</v>
+        <v>6.07</v>
       </c>
       <c r="P24">
         <v>1</v>
       </c>
     </row>
     <row r="25" spans="1:16">
       <c r="A25" t="s">
         <v>113</v>
       </c>
       <c r="B25" t="s">
         <v>114</v>
       </c>
       <c r="C25" s="1">
         <v>14000000.0</v>
       </c>
       <c r="D25" s="1">
-        <v>104.515</v>
+        <v>104.179</v>
       </c>
       <c r="E25" s="1">
         <v>83.00532886</v>
       </c>
       <c r="F25" t="s">
         <v>115</v>
       </c>
       <c r="G25">
-        <v>4.05</v>
+        <v>4.02</v>
       </c>
       <c r="H25" s="1">
         <v>3010088.08</v>
       </c>
       <c r="I25" s="1">
-        <v>604427.19</v>
+        <v>622509.27</v>
       </c>
       <c r="J25" s="1">
-        <v>20.0800499499</v>
+        <v>20.680765926291</v>
       </c>
       <c r="K25">
-        <v>0.31</v>
+        <v>0.39</v>
       </c>
       <c r="L25" t="s">
         <v>116</v>
       </c>
       <c r="M25" s="1">
-        <v>3614515.27</v>
+        <v>3632597.35</v>
       </c>
       <c r="N25" s="1">
-        <v>3657635.93</v>
+        <v>3686648.78</v>
       </c>
       <c r="O25" s="1">
-        <v>2.63</v>
+        <v>2.66</v>
       </c>
       <c r="P25">
         <v>1</v>
       </c>
     </row>
     <row r="26" spans="1:16">
       <c r="A26" t="s">
         <v>117</v>
       </c>
       <c r="B26" t="s">
         <v>118</v>
       </c>
       <c r="C26" s="1">
         <v>2500000.0</v>
       </c>
       <c r="D26" s="1">
-        <v>102.062</v>
+        <v>101.486</v>
       </c>
       <c r="E26" s="1">
         <v>89.9253336</v>
       </c>
       <c r="F26" t="s">
         <v>115</v>
       </c>
       <c r="G26">
-        <v>4.05</v>
+        <v>4.02</v>
       </c>
       <c r="H26" s="1">
         <v>572400.95</v>
       </c>
       <c r="I26" s="1">
-        <v>57899.31</v>
+        <v>59508.99</v>
       </c>
       <c r="J26" s="1">
-        <v>10.11516665023</v>
+        <v>10.396382116417</v>
       </c>
       <c r="K26">
-        <v>0.33</v>
+        <v>0.43</v>
       </c>
       <c r="L26" t="s">
         <v>119</v>
       </c>
       <c r="M26" s="1">
-        <v>630300.26</v>
+        <v>631909.94</v>
       </c>
       <c r="N26" s="1">
-        <v>638657.87</v>
+        <v>642710.12</v>
       </c>
       <c r="O26" s="1">
         <v>0.46</v>
       </c>
       <c r="P26">
         <v>1</v>
       </c>
     </row>
     <row r="27" spans="1:16">
       <c r="A27" t="s">
         <v>120</v>
       </c>
       <c r="B27" t="s">
         <v>121</v>
       </c>
       <c r="C27" s="1">
         <v>6400000.0</v>
       </c>
       <c r="D27" s="1">
-        <v>110.396</v>
+        <v>109.198</v>
       </c>
       <c r="E27" s="1">
         <v>100.67218078</v>
       </c>
       <c r="F27" t="s">
         <v>115</v>
       </c>
       <c r="G27">
-        <v>4.05</v>
+        <v>4.02</v>
       </c>
       <c r="H27" s="1">
         <v>1590947.59</v>
       </c>
       <c r="I27" s="1">
-        <v>154379.04</v>
+        <v>149671.33</v>
       </c>
       <c r="J27" s="1">
-        <v>9.7035905500822</v>
+        <v>9.4076845108392</v>
       </c>
       <c r="K27">
-        <v>0.37</v>
+        <v>0.48</v>
       </c>
       <c r="L27" t="s">
         <v>122</v>
       </c>
       <c r="M27" s="1">
-        <v>1745326.63</v>
+        <v>1740618.92</v>
       </c>
       <c r="N27" s="1">
-        <v>1769237.7</v>
+        <v>1771155.96</v>
       </c>
       <c r="O27" s="1">
-        <v>1.27</v>
+        <v>1.28</v>
       </c>
       <c r="P27">
         <v>1</v>
       </c>
     </row>
     <row r="28" spans="1:16">
       <c r="A28" t="s">
         <v>123</v>
       </c>
       <c r="B28" t="s">
         <v>124</v>
       </c>
       <c r="C28" s="1">
         <v>10600000.0</v>
       </c>
       <c r="D28" s="1">
-        <v>96.885</v>
+        <v>96.264</v>
       </c>
       <c r="E28" s="1">
         <v>92.07608538</v>
       </c>
       <c r="F28" t="s">
         <v>115</v>
       </c>
       <c r="G28">
-        <v>4.05</v>
+        <v>4.02</v>
       </c>
       <c r="H28" s="1">
         <v>2371365.24</v>
       </c>
       <c r="I28" s="1">
-        <v>165549.15</v>
+        <v>170068.62</v>
       </c>
       <c r="J28" s="1">
-        <v>6.9811746924316</v>
+        <v>7.1717598424442</v>
       </c>
       <c r="K28">
-        <v>0.27</v>
+        <v>0.34</v>
       </c>
       <c r="L28" t="s">
         <v>125</v>
       </c>
       <c r="M28" s="1">
-        <v>2536914.39</v>
+        <v>2541433.86</v>
       </c>
       <c r="N28" s="1">
-        <v>2565818.94</v>
+        <v>2577665.49</v>
       </c>
       <c r="O28" s="1">
-        <v>1.84</v>
+        <v>1.86</v>
       </c>
       <c r="P28">
         <v>1</v>
       </c>
     </row>
     <row r="29" spans="1:16">
       <c r="A29" t="s">
         <v>126</v>
       </c>
       <c r="B29" t="s">
         <v>127</v>
       </c>
       <c r="C29" s="1">
         <v>23000000.0</v>
       </c>
       <c r="D29" s="1">
-        <v>82.706</v>
+        <v>81.548</v>
       </c>
       <c r="E29" s="1">
         <v>77.07608696</v>
       </c>
       <c r="F29" t="s">
         <v>128</v>
       </c>
       <c r="G29">
-        <v>4.24</v>
+        <v>4.25</v>
       </c>
       <c r="H29" s="1">
         <v>3906635.99</v>
       </c>
       <c r="I29" s="1">
-        <v>581362.13</v>
+        <v>508108.04</v>
       </c>
       <c r="J29" s="1">
-        <v>14.881400045669</v>
+        <v>13.006280628669</v>
       </c>
       <c r="K29">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>520.34</v>
+        <v>0.02</v>
+      </c>
+      <c r="L29" t="s">
+        <v>129</v>
       </c>
       <c r="M29" s="1">
-        <v>4487998.12</v>
+        <v>4414744.03</v>
       </c>
       <c r="N29" s="1">
-        <v>4488518.46</v>
+        <v>4419935.22</v>
       </c>
       <c r="O29" s="1">
-        <v>3.22</v>
+        <v>3.19</v>
       </c>
       <c r="P29">
         <v>1</v>
       </c>
     </row>
     <row r="30" spans="1:16">
       <c r="A30" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="B30" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="C30" s="1">
         <v>21000000.0</v>
       </c>
       <c r="D30" s="1">
-        <v>98.158</v>
+        <v>97.956</v>
       </c>
       <c r="E30" s="1">
         <v>81.95</v>
       </c>
       <c r="F30" t="s">
         <v>128</v>
       </c>
       <c r="G30">
-        <v>4.24</v>
+        <v>4.25</v>
       </c>
       <c r="H30" s="1">
         <v>3676104.62</v>
       </c>
       <c r="I30" s="1">
-        <v>1187214.95</v>
+        <v>1165783.11</v>
       </c>
       <c r="J30" s="1">
-        <v>32.295461438744</v>
+        <v>31.712457356559</v>
       </c>
       <c r="K30">
-        <v>0.45</v>
+        <v>0.47</v>
       </c>
       <c r="L30" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="M30" s="1">
-        <v>4863319.57</v>
+        <v>4841887.73</v>
       </c>
       <c r="N30" s="1">
-        <v>4956981.55</v>
+        <v>4941423.26</v>
       </c>
       <c r="O30" s="1">
         <v>3.56</v>
       </c>
       <c r="P30">
         <v>1</v>
       </c>
     </row>
     <row r="31" spans="1:16">
       <c r="A31" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="B31" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="C31" s="1">
         <v>20000000.0</v>
       </c>
       <c r="D31" s="1">
-        <v>96.922</v>
+        <v>95.331</v>
       </c>
       <c r="E31" s="1">
         <v>96.54</v>
       </c>
       <c r="F31" t="s">
         <v>128</v>
       </c>
       <c r="G31">
-        <v>4.24</v>
+        <v>4.25</v>
       </c>
       <c r="H31" s="1">
         <v>4486320.07</v>
       </c>
       <c r="I31" s="1">
-        <v>87090.33</v>
+        <v>1428.55</v>
       </c>
       <c r="J31" s="1">
-        <v>1.9412420121866</v>
+        <v>0.031842355821929</v>
       </c>
       <c r="K31">
-        <v>0.59</v>
+        <v>0.65</v>
       </c>
       <c r="L31" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="M31" s="1">
-        <v>4573410.4</v>
+        <v>4487748.62</v>
       </c>
       <c r="N31" s="1">
-        <v>4692346.25</v>
+        <v>4618012.16</v>
       </c>
       <c r="O31" s="1">
-        <v>3.37</v>
+        <v>3.33</v>
       </c>
       <c r="P31">
         <v>1</v>
       </c>
     </row>
     <row r="32" spans="1:16">
       <c r="A32" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="B32" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="C32" s="1">
         <v>87000000.0</v>
       </c>
       <c r="D32" s="1">
-        <v>99.656</v>
+        <v>99.315</v>
       </c>
       <c r="E32" s="1">
         <v>87.80771</v>
       </c>
       <c r="F32" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="G32">
-        <v>19.29</v>
+        <v>19.24</v>
       </c>
       <c r="H32" s="1">
         <v>4198301.16</v>
       </c>
       <c r="I32" s="1">
-        <v>295396.05</v>
+        <v>293230.83</v>
       </c>
       <c r="J32" s="1">
-        <v>7.0360852816952</v>
+        <v>6.9845115637202</v>
       </c>
       <c r="K32">
-        <v>0.03</v>
+        <v>0.05</v>
       </c>
       <c r="L32" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="M32" s="1">
-        <v>4493697.21</v>
+        <v>4491531.99</v>
       </c>
       <c r="N32" s="1">
-        <v>4521215.74</v>
+        <v>4537531.5</v>
       </c>
       <c r="O32" s="1">
-        <v>3.25</v>
+        <v>3.27</v>
       </c>
       <c r="P32">
         <v>1</v>
       </c>
     </row>
     <row r="33" spans="1:16">
       <c r="A33" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="B33" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="C33" s="1">
         <v>3500000.0</v>
       </c>
       <c r="D33" s="1">
-        <v>98.445</v>
+        <v>98.569</v>
       </c>
       <c r="E33" s="1">
         <v>90.749</v>
       </c>
       <c r="F33" t="s">
         <v>15</v>
       </c>
       <c r="G33">
         <v>1.17</v>
       </c>
       <c r="H33" s="1">
         <v>2921060.38</v>
       </c>
       <c r="I33" s="1">
-        <v>21109.37</v>
+        <v>25444.29</v>
       </c>
       <c r="J33" s="1">
-        <v>0.7226612001769</v>
+        <v>0.87106347318983</v>
       </c>
       <c r="K33">
-        <v>0.43</v>
+        <v>0.56</v>
       </c>
       <c r="L33" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="M33" s="1">
-        <v>2942169.75</v>
+        <v>2946504.67</v>
       </c>
       <c r="N33" s="1">
-        <v>2957112.97</v>
+        <v>2965935.0</v>
       </c>
       <c r="O33" s="1">
-        <v>2.12</v>
+        <v>2.14</v>
       </c>
       <c r="P33">
         <v>1</v>
       </c>
     </row>
     <row r="34" spans="1:16">
       <c r="A34" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="B34" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="C34" s="1">
-        <v>16500000.0</v>
+        <v>18500000.0</v>
       </c>
       <c r="D34" s="1">
-        <v>104.211</v>
+        <v>99.499</v>
       </c>
       <c r="E34" s="1">
-        <v>106.07906824</v>
+        <v>98.38680205</v>
       </c>
       <c r="F34" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="G34">
-        <v>5.09</v>
+        <v>5.21</v>
       </c>
       <c r="H34" s="1">
-        <v>3486666.56</v>
+        <v>3575242.26</v>
       </c>
       <c r="I34" s="1">
-        <v>-109439.28</v>
+        <v>-42100.55</v>
       </c>
       <c r="J34" s="1">
-        <v>-3.1387939774774</v>
+        <v>-1.1775579649811</v>
       </c>
       <c r="K34">
-        <v>1.56</v>
+        <v>0.28</v>
       </c>
       <c r="L34" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="M34" s="1">
-        <v>3377227.28</v>
+        <v>3533141.71</v>
       </c>
       <c r="N34" s="1">
-        <v>3635067.39</v>
+        <v>3584635.09</v>
       </c>
       <c r="O34" s="1">
-        <v>2.61</v>
+        <v>2.58</v>
       </c>
       <c r="P34">
         <v>1</v>
       </c>
     </row>
     <row r="35" spans="1:16">
       <c r="A35" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="B35" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="C35" s="1">
-        <v>64000000.0</v>
+        <v>16500000.0</v>
       </c>
       <c r="D35" s="1">
-        <v>95.43</v>
+        <v>104.651</v>
       </c>
       <c r="E35" s="1">
-        <v>85.83928125</v>
+        <v>106.07906824</v>
       </c>
       <c r="F35" t="s">
-        <v>137</v>
+        <v>145</v>
       </c>
       <c r="G35">
-        <v>19.29</v>
+        <v>5.21</v>
       </c>
       <c r="H35" s="1">
-        <v>3128077.52</v>
+        <v>3486666.56</v>
       </c>
       <c r="I35" s="1">
-        <v>37449.32</v>
+        <v>-172319.84</v>
       </c>
       <c r="J35" s="1">
-        <v>1.1971992305357</v>
+        <v>-4.942251776436</v>
       </c>
       <c r="K35">
-        <v>0.06</v>
+        <v>0.07</v>
       </c>
       <c r="L35" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="M35" s="1">
-        <v>3165526.84</v>
+        <v>3314346.72</v>
       </c>
       <c r="N35" s="1">
-        <v>3202424.11</v>
+        <v>3325453.08</v>
       </c>
       <c r="O35" s="1">
-        <v>2.3</v>
+        <v>2.4</v>
       </c>
       <c r="P35">
         <v>1</v>
       </c>
     </row>
     <row r="36" spans="1:16">
       <c r="A36" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="B36" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="C36" s="1">
-        <v>116000000.0</v>
+        <v>64000000.0</v>
       </c>
       <c r="D36" s="1">
-        <v>101.572</v>
+        <v>95.091</v>
       </c>
       <c r="E36" s="1">
-        <v>86.36011817</v>
+        <v>85.83928125</v>
       </c>
       <c r="F36" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="G36">
-        <v>19.29</v>
+        <v>19.24</v>
       </c>
       <c r="H36" s="1">
-        <v>4956366.4</v>
+        <v>3128077.52</v>
       </c>
       <c r="I36" s="1">
-        <v>1150425.14</v>
+        <v>35509.5</v>
       </c>
       <c r="J36" s="1">
-        <v>23.21105921467</v>
+        <v>1.1351860615014</v>
       </c>
       <c r="K36">
-        <v>0.07</v>
+        <v>0.08</v>
       </c>
       <c r="L36" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="M36" s="1">
-        <v>6106791.54</v>
+        <v>3163587.02</v>
       </c>
       <c r="N36" s="1">
-        <v>6191581.14</v>
+        <v>3212077.8</v>
       </c>
       <c r="O36" s="1">
-        <v>4.45</v>
+        <v>2.32</v>
       </c>
       <c r="P36">
         <v>1</v>
       </c>
     </row>
     <row r="37" spans="1:16">
       <c r="A37" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="B37" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="C37" s="1">
-        <v>180000000.0</v>
+        <v>120000000.0</v>
       </c>
       <c r="D37" s="1">
-        <v>99.855</v>
+        <v>101.027</v>
       </c>
       <c r="E37" s="1">
-        <v>93.75046918</v>
+        <v>86.85423957</v>
       </c>
       <c r="F37" t="s">
-        <v>154</v>
+        <v>138</v>
       </c>
       <c r="G37">
-        <v>38.01</v>
+        <v>19.24</v>
       </c>
       <c r="H37" s="1">
-        <v>4556806.41</v>
+        <v>5165065.32</v>
       </c>
       <c r="I37" s="1">
-        <v>171437.74</v>
+        <v>1136944.86</v>
       </c>
       <c r="J37" s="1">
-        <v>3.7622344373414</v>
+        <v>22.012206807871</v>
       </c>
       <c r="K37">
-        <v>0.01</v>
+        <v>0.1</v>
       </c>
       <c r="L37" t="s">
         <v>155</v>
       </c>
       <c r="M37" s="1">
-        <v>4728244.15</v>
+        <v>6302010.18</v>
       </c>
       <c r="N37" s="1">
-        <v>4745238.65</v>
+        <v>6417284.01</v>
       </c>
       <c r="O37" s="1">
-        <v>3.41</v>
+        <v>4.63</v>
       </c>
       <c r="P37">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="38" spans="1:16">
+      <c r="A38" t="s">
+        <v>156</v>
+      </c>
+      <c r="B38" t="s">
+        <v>157</v>
+      </c>
+      <c r="C38" s="1">
+        <v>180000000.0</v>
+      </c>
+      <c r="D38" s="1">
+        <v>99.868</v>
+      </c>
+      <c r="E38" s="1">
+        <v>93.75046918</v>
+      </c>
+      <c r="F38" t="s">
+        <v>158</v>
+      </c>
+      <c r="G38">
+        <v>37.88</v>
+      </c>
+      <c r="H38" s="1">
+        <v>4556806.41</v>
+      </c>
+      <c r="I38" s="1">
+        <v>189144.96</v>
+      </c>
+      <c r="J38" s="1">
+        <v>4.150822812769</v>
+      </c>
+      <c r="K38">
+        <v>0.01</v>
+      </c>
+      <c r="L38" t="s">
+        <v>159</v>
+      </c>
+      <c r="M38" s="1">
+        <v>4745951.37</v>
+      </c>
+      <c r="N38" s="1">
+        <v>4765350.86</v>
+      </c>
+      <c r="O38" s="1">
+        <v>3.44</v>
+      </c>
+      <c r="P38">
         <v>1</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>