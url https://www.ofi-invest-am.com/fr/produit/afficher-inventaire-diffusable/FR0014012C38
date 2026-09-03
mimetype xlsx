--- v3 (2026-08-13)
+++ v4 (2026-09-03)
@@ -121,423 +121,423 @@
   <si>
     <t>CC (EUR)</t>
   </si>
   <si>
     <t>Interets (EUR)</t>
   </si>
   <si>
     <t>VBCE (EUR)</t>
   </si>
   <si>
     <t>VBCI (EUR)</t>
   </si>
   <si>
     <t>Poids</t>
   </si>
   <si>
     <t>Nb.</t>
   </si>
   <si>
     <t>FR0000008997</t>
   </si>
   <si>
     <t>Ofi Invest ESG Liquidités PART C/D</t>
   </si>
   <si>
-    <t>TY300626</t>
-[...8 lines deleted...]
-    <t>US ULTRA T-BOND JUN 26</t>
+    <t>TY300926</t>
+  </si>
+  <si>
+    <t>US 10YR NOTE SEP 26</t>
+  </si>
+  <si>
+    <t>WN300926</t>
+  </si>
+  <si>
+    <t>US ULTRA T-BOND SEP 26</t>
   </si>
   <si>
     <t>BRSTNCNTF1P8</t>
   </si>
   <si>
     <t>BRAZIL FEDERATIVE REPUBLIC OF (GO 10 01/01/2027</t>
   </si>
   <si>
     <t>BRL</t>
   </si>
   <si>
-    <t>74 880.89</t>
+    <t>85 390.41</t>
   </si>
   <si>
     <t>BRSTNCNTF212</t>
   </si>
   <si>
     <t>BRAZIL FEDERATIVE REPUBLIC OF (GOV 10 01/01/2033</t>
   </si>
   <si>
-    <t>202 455.74</t>
+    <t>230 870.37</t>
   </si>
   <si>
     <t>BRSTNCNTF238</t>
   </si>
   <si>
     <t>BRAZIL FEDERATIVE REPUBLIC OF (GOV 10 01/01/2035</t>
   </si>
   <si>
-    <t>212 524.54</t>
+    <t>240 516.32</t>
   </si>
   <si>
     <t>CL0002798016</t>
   </si>
   <si>
     <t>CHILE (REPUBLIC OF) 7 01/05/2034</t>
   </si>
   <si>
     <t>CLP</t>
   </si>
   <si>
-    <t>1 042.50</t>
-[...2 lines deleted...]
-    <t>6 134.22</t>
+    <t>1 037.85</t>
+  </si>
+  <si>
+    <t>16 115.19</t>
   </si>
   <si>
     <t>COL17CT03771</t>
   </si>
   <si>
     <t>COLOMBIA (REPUBLIC OF) 7 26/03/2031</t>
   </si>
   <si>
     <t>COP</t>
   </si>
   <si>
-    <t>4 451.36</t>
-[...2 lines deleted...]
-    <t>23 696.00</t>
+    <t>4 140.12</t>
+  </si>
+  <si>
+    <t>36 177.93</t>
   </si>
   <si>
     <t>COL17CT02914</t>
   </si>
   <si>
     <t>COLOMBIA REPUBLIC OF (GOVERNMENT) 6 28/04/2028</t>
   </si>
   <si>
-    <t>9 730.75</t>
+    <t>23 386.28</t>
   </si>
   <si>
     <t>CZ0001006431</t>
   </si>
   <si>
     <t>CZECH REPUBLIC 3.5 30/05/2035</t>
   </si>
   <si>
     <t>CZK</t>
   </si>
   <si>
-    <t>220 632.46</t>
+    <t>3 804.94</t>
   </si>
   <si>
     <t>CZ0001006894</t>
   </si>
   <si>
     <t>CZECH REPUBLIC 4.9 14/04/2034</t>
   </si>
   <si>
-    <t>12 140.30</t>
+    <t>20 486.43</t>
   </si>
   <si>
     <t>USP3579ECV76</t>
   </si>
   <si>
     <t>DOMINICAN REPUBLIC (GOVERNMENT) 10.75 01/06/2036</t>
   </si>
   <si>
     <t>DOP</t>
   </si>
   <si>
-    <t>95 898.17</t>
+    <t>1 803.76</t>
   </si>
   <si>
     <t>XS2485814680</t>
   </si>
   <si>
     <t>EUROPEAN BANK FOR RECONSTRUCTION A 30 26/05/2027</t>
   </si>
   <si>
     <t>TRY</t>
   </si>
   <si>
-    <t>242 390.52</t>
+    <t>6 823.23</t>
   </si>
   <si>
     <t>XS2974126042</t>
   </si>
   <si>
     <t>EUROPEAN BANK FOR RECONSTRUCTION A 6.75 13/01/2032</t>
   </si>
   <si>
     <t>INR</t>
   </si>
   <si>
-    <t>20 134.48</t>
+    <t>23 794.62</t>
   </si>
   <si>
     <t>HU0000406624</t>
   </si>
   <si>
     <t>HUNGARY (GOVERNMENT) 7 24/10/2035</t>
   </si>
   <si>
     <t>HUF</t>
   </si>
   <si>
-    <t>250 171.03</t>
+    <t>278 223.41</t>
   </si>
   <si>
     <t>IDG000024506</t>
   </si>
   <si>
     <t>INDONESIA (REPUBLIC OF) 6.75 15/07/2035</t>
   </si>
   <si>
     <t>IDR</t>
   </si>
   <si>
-    <t>20 448.89</t>
-[...2 lines deleted...]
-    <t>70 030.39</t>
+    <t>20 848.45</t>
+  </si>
+  <si>
+    <t>80 708.73</t>
   </si>
   <si>
     <t>IDG000009507</t>
   </si>
   <si>
     <t>INDONESIA (REPUBLIC OF) 8.375 15/09/2026</t>
   </si>
   <si>
-    <t>106 245.69</t>
+    <t>140 084.93</t>
   </si>
   <si>
     <t>XS2610898665</t>
   </si>
   <si>
     <t>INTERNATIONAL BANK FOR RECONSTRUCT 6.5 17/04/2030</t>
   </si>
   <si>
-    <t>17 799.52</t>
+    <t>31 405.69</t>
   </si>
   <si>
     <t>XS2615587263</t>
   </si>
   <si>
     <t>INTERNATIONAL BANK FOR RECONSTRUCT 6.85 24/04/2028</t>
   </si>
   <si>
-    <t>18 115.10</t>
+    <t>35 658.86</t>
+  </si>
+  <si>
+    <t>XS2550924133</t>
+  </si>
+  <si>
+    <t>INTERNATIONAL FINANCE CORP 12 03/11/2027</t>
+  </si>
+  <si>
+    <t>169 937.67</t>
   </si>
   <si>
     <t>MYBMY1900052</t>
   </si>
   <si>
     <t>MALAYSIA (GOVERNMENT) 3.757 22/05/2040</t>
   </si>
   <si>
     <t>MYR</t>
   </si>
   <si>
-    <t>39 240.56</t>
+    <t>3 080.04</t>
   </si>
   <si>
     <t>MYBMX1000038</t>
   </si>
   <si>
     <t>MALAYSIA (GOVERNMENT) 4.498 15/04/2030</t>
   </si>
   <si>
-    <t>12 017.23</t>
+    <t>20 259.79</t>
   </si>
   <si>
     <t>MX0MGO0000R8</t>
   </si>
   <si>
     <t>MEXICO (UNITED MEXICAN STATES) (GO 7.75 13/11/2042</t>
   </si>
   <si>
     <t>MXN</t>
   </si>
   <si>
-    <t>240 863.96</t>
+    <t>272 821.35</t>
   </si>
   <si>
     <t>MX0MGO0000P2</t>
   </si>
   <si>
     <t>MEXICO (UNITED MEXICAN STATES) (GO 7.75 29/05/2031</t>
   </si>
   <si>
-    <t>294 294.30</t>
-[...5 lines deleted...]
-    <t>PERU (REPUBLIC OF) 6.15 12/08/2032</t>
+    <t>1 820.24</t>
+  </si>
+  <si>
+    <t>USP87324BE10</t>
+  </si>
+  <si>
+    <t>PERU (REPUBLIC OF) 6.9 12/08/2037</t>
   </si>
   <si>
     <t>PEN</t>
   </si>
   <si>
-    <t>54 051.43</t>
-[...8 lines deleted...]
-    <t>10 800.18</t>
+    <t>13 437.61</t>
   </si>
   <si>
     <t>PEP01000C5I0</t>
   </si>
   <si>
     <t>PERU (REPUBLIC OF) 7.3 12/08/2033</t>
   </si>
   <si>
-    <t>30 537.04</t>
+    <t>37 694.31</t>
   </si>
   <si>
     <t>PEP01000C5G4</t>
   </si>
   <si>
     <t>PERU GOVERNMENT BOND 5.4 12/08/2034</t>
   </si>
   <si>
-    <t>36 231.63</t>
+    <t>44 987.62</t>
   </si>
   <si>
     <t>PL0000113783</t>
   </si>
   <si>
     <t>POLAND (REPUBLIC OF) 1.75 25/04/2032</t>
   </si>
   <si>
     <t>PLN</t>
   </si>
   <si>
-    <t>5 191.19</t>
+    <t>10 657.25</t>
   </si>
   <si>
     <t>PL0000109427</t>
   </si>
   <si>
     <t>POLAND (REPUBLIC OF) 2.5 25/07/2027</t>
   </si>
   <si>
-    <t>99 535.53</t>
+    <t>106 798.56</t>
   </si>
   <si>
     <t>PL0000116851</t>
   </si>
   <si>
     <t>POLAND (REPUBLIC OF) 5 25/10/2034</t>
   </si>
   <si>
-    <t>130 263.54</t>
+    <t>144 012.56</t>
   </si>
   <si>
     <t>ZAG000107004</t>
   </si>
   <si>
     <t>REPUBLIC OF SOUTH AFRICA 8.25 31/03/2032</t>
   </si>
   <si>
     <t>ZAR</t>
   </si>
   <si>
-    <t>45 999.51</t>
+    <t>68 643.13</t>
   </si>
   <si>
     <t>XS2434895988</t>
   </si>
   <si>
     <t>ROMANIA (REPUBLIC OF) 3 27/02/2027</t>
   </si>
   <si>
-    <t>19 430.33</t>
+    <t>24 616.40</t>
   </si>
   <si>
     <t>ROO7A2H5YIN8</t>
   </si>
   <si>
     <t>ROMANIA (REPUBLIC OF) 6.7 25/02/2032</t>
   </si>
   <si>
     <t>RON</t>
   </si>
   <si>
-    <t>51 493.38</t>
+    <t>64 601.18</t>
   </si>
   <si>
     <t>ROXL7LT7QZ66</t>
   </si>
   <si>
     <t>ROMANIA (REPUBLIC OF) 8 29/04/2030</t>
   </si>
   <si>
-    <t>11 106.36</t>
+    <t>25 454.79</t>
   </si>
   <si>
     <t>ZAG000077470</t>
   </si>
   <si>
     <t>SOUTH AFRICA (REPUBLIC OF) 7 28/02/2031</t>
   </si>
   <si>
-    <t>48 490.78</t>
+    <t>62 969.42</t>
   </si>
   <si>
     <t>ZAG000125972</t>
   </si>
   <si>
     <t>SOUTH AFRICA (REPUBLIC OF) 8.875 28/02/2035</t>
   </si>
   <si>
-    <t>115 273.83</t>
+    <t>149 692.92</t>
   </si>
   <si>
     <t>TH0623037601</t>
   </si>
   <si>
     <t>THAILAND KINGDOM OF (GOVERNMENT) 1 17/06/2027</t>
   </si>
   <si>
     <t>THB</t>
   </si>
   <si>
-    <t>19 399.49</t>
+    <t>22 157.57</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -904,179 +904,179 @@
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>4</v>
       </c>
       <c r="H1" t="s">
         <v>5</v>
       </c>
       <c r="I1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2" spans="1:14">
       <c r="A2" t="s">
         <v>6</v>
       </c>
       <c r="B2" t="s">
         <v>7</v>
       </c>
       <c r="C2" s="1">
         <v>11549.5602</v>
       </c>
       <c r="D2">
-        <v>10101.93</v>
+        <v>9925.4</v>
       </c>
       <c r="E2" t="s">
         <v>8</v>
       </c>
       <c r="F2">
-        <v>116672900.03</v>
+        <v>114634066.11</v>
       </c>
       <c r="G2" t="s">
         <v>8</v>
       </c>
       <c r="H2">
-        <v>116672900.03</v>
+        <v>114634066.11</v>
       </c>
       <c r="I2" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="3" spans="1:14">
       <c r="A3" t="s">
         <v>9</v>
       </c>
       <c r="B3" t="s">
         <v>10</v>
       </c>
       <c r="C3" s="1">
-        <v>884.586</v>
+        <v>957.39</v>
       </c>
       <c r="D3">
-        <v>7736.03</v>
+        <v>7239.11</v>
       </c>
       <c r="E3" t="s">
         <v>8</v>
       </c>
       <c r="F3">
-        <v>6843189.81</v>
+        <v>6930654.8</v>
       </c>
       <c r="G3" t="s">
         <v>8</v>
       </c>
       <c r="H3">
-        <v>6843189.81</v>
+        <v>6930654.8</v>
       </c>
       <c r="I3" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="4" spans="1:14">
       <c r="A4" t="s">
         <v>11</v>
       </c>
       <c r="B4" t="s">
         <v>12</v>
       </c>
       <c r="C4" s="1">
-        <v>121881.5726</v>
+        <v>121788.2127</v>
       </c>
       <c r="D4">
-        <v>122.85</v>
+        <v>124.37</v>
       </c>
       <c r="E4" t="s">
         <v>8</v>
       </c>
       <c r="F4">
-        <v>14973638.66</v>
+        <v>15147353.72</v>
       </c>
       <c r="G4" t="s">
         <v>8</v>
       </c>
       <c r="H4">
-        <v>14973638.66</v>
+        <v>15147353.72</v>
       </c>
       <c r="I4" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="5" spans="1:14">
       <c r="A5" t="s">
         <v>13</v>
       </c>
       <c r="B5" t="s">
         <v>14</v>
       </c>
       <c r="C5" s="1">
         <v>10.0</v>
       </c>
       <c r="D5">
-        <v>10886.24</v>
+        <v>10932.19</v>
       </c>
       <c r="E5" t="s">
         <v>15</v>
       </c>
       <c r="F5">
-        <v>108862.44</v>
+        <v>109321.92</v>
       </c>
       <c r="G5" t="s">
         <v>15</v>
       </c>
       <c r="H5">
-        <v>92977.272921382</v>
+        <v>94149.696421651</v>
       </c>
       <c r="I5" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="6" spans="1:14">
       <c r="A6" t="s">
         <v>16</v>
       </c>
       <c r="B6" t="s">
         <v>17</v>
       </c>
       <c r="C6" s="1">
-        <v>1136.0</v>
+        <v>1196.0</v>
       </c>
       <c r="D6">
-        <v>101.53</v>
+        <v>102.79</v>
       </c>
       <c r="E6" t="s">
         <v>8</v>
       </c>
       <c r="F6">
-        <v>115343.23</v>
+        <v>122937.86</v>
       </c>
       <c r="G6" t="s">
         <v>8</v>
       </c>
       <c r="H6">
-        <v>115343.23</v>
+        <v>122937.86</v>
       </c>
       <c r="I6" t="s">
         <v>8</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
@@ -1128,1884 +1128,1884 @@
       </c>
       <c r="M1" t="s">
         <v>29</v>
       </c>
       <c r="N1" t="s">
         <v>30</v>
       </c>
       <c r="O1" t="s">
         <v>31</v>
       </c>
       <c r="P1" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="2" spans="1:16">
       <c r="A2" t="s">
         <v>33</v>
       </c>
       <c r="B2" t="s">
         <v>34</v>
       </c>
       <c r="C2" s="1">
         <v>2.9283</v>
       </c>
       <c r="D2" s="1">
-        <v>4799.78</v>
+        <v>4806.12</v>
       </c>
       <c r="E2" s="1">
         <v>4432.981593416</v>
       </c>
       <c r="F2" t="s">
         <v>8</v>
       </c>
       <c r="G2">
         <v>1.0</v>
       </c>
       <c r="H2" s="1">
         <v>12981.1</v>
       </c>
       <c r="I2" s="1">
-        <v>1074.1</v>
+        <v>1092.66</v>
       </c>
       <c r="J2" s="1">
-        <v>8.2743373057753</v>
+        <v>8.4173144032478</v>
       </c>
       <c r="K2">
         <v>0.0</v>
       </c>
       <c r="L2">
         <v>0.0</v>
       </c>
       <c r="M2" s="1">
-        <v>14055.2</v>
+        <v>14073.76</v>
       </c>
       <c r="N2" s="1">
-        <v>14055.2</v>
+        <v>14073.76</v>
       </c>
       <c r="O2" s="1">
         <v>0.01</v>
       </c>
       <c r="P2">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:16">
       <c r="A3" t="s">
         <v>35</v>
       </c>
       <c r="B3" t="s">
         <v>36</v>
       </c>
       <c r="C3" s="1">
         <v>61.0</v>
       </c>
       <c r="D3" s="1">
-        <v>110.0</v>
+        <v>109.45313</v>
       </c>
       <c r="E3" s="1">
-        <v>113.078125</v>
+        <v>109.78125</v>
       </c>
       <c r="F3" t="s">
         <v>15</v>
       </c>
       <c r="G3">
-        <v>1.17</v>
+        <v>1.16</v>
       </c>
       <c r="H3" s="1">
         <v>0.0</v>
       </c>
       <c r="I3" s="1">
-        <v>-160366.94</v>
+        <v>-17237.5</v>
       </c>
       <c r="J3" s="1">
         <v>0</v>
       </c>
       <c r="K3">
         <v>0.0</v>
       </c>
       <c r="L3">
         <v>0.0</v>
       </c>
       <c r="M3" s="1">
-        <v>-160366.94</v>
+        <v>-17237.5</v>
       </c>
       <c r="N3" s="1">
-        <v>-160366.94</v>
+        <v>-17237.5</v>
       </c>
       <c r="O3" s="1">
-        <v>-0.12</v>
+        <v>-0.01</v>
       </c>
       <c r="P3">
         <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:16">
       <c r="A4" t="s">
         <v>37</v>
       </c>
       <c r="B4" t="s">
         <v>38</v>
       </c>
       <c r="C4" s="1">
         <v>25.0</v>
       </c>
       <c r="D4" s="1">
-        <v>113.9375</v>
+        <v>114.4375</v>
       </c>
       <c r="E4" s="1">
-        <v>120.2578125</v>
+        <v>114.1875</v>
       </c>
       <c r="F4" t="s">
         <v>15</v>
       </c>
       <c r="G4">
-        <v>1.17</v>
+        <v>1.16</v>
       </c>
       <c r="H4" s="1">
         <v>0.0</v>
       </c>
       <c r="I4" s="1">
-        <v>-134951.37</v>
+        <v>5382.59</v>
       </c>
       <c r="J4" s="1">
         <v>0</v>
       </c>
       <c r="K4">
         <v>0.0</v>
       </c>
       <c r="L4">
         <v>0.0</v>
       </c>
       <c r="M4" s="1">
-        <v>-134951.37</v>
+        <v>5382.59</v>
       </c>
       <c r="N4" s="1">
-        <v>-134951.37</v>
+        <v>5382.59</v>
       </c>
       <c r="O4" s="1">
-        <v>-0.1</v>
+        <v>0.0</v>
       </c>
       <c r="P4">
         <v>1</v>
       </c>
     </row>
     <row r="5" spans="1:16">
       <c r="A5" t="s">
         <v>39</v>
       </c>
       <c r="B5" t="s">
         <v>40</v>
       </c>
       <c r="C5" s="1">
         <v>12000.0</v>
       </c>
       <c r="D5" s="1">
-        <v>1012.492</v>
+        <v>1020.188</v>
       </c>
       <c r="E5" s="1">
         <v>1202.1588983333</v>
       </c>
       <c r="F5" t="s">
         <v>41</v>
       </c>
       <c r="G5">
-        <v>5.75</v>
+        <v>5.85</v>
       </c>
       <c r="H5" s="1">
         <v>2751909.87</v>
       </c>
       <c r="I5" s="1">
-        <v>-714351.79</v>
+        <v>-745411.52</v>
       </c>
       <c r="J5" s="1">
-        <v>-25.958400665208</v>
+        <v>-27.087061539555</v>
       </c>
       <c r="K5">
-        <v>0.62</v>
+        <v>0.71</v>
       </c>
       <c r="L5" t="s">
         <v>42</v>
       </c>
       <c r="M5" s="1">
-        <v>2037558.08</v>
+        <v>2006498.35</v>
       </c>
       <c r="N5" s="1">
-        <v>2112438.97</v>
+        <v>2091888.76</v>
       </c>
       <c r="O5" s="1">
-        <v>1.52</v>
+        <v>1.53</v>
       </c>
       <c r="P5">
         <v>1</v>
       </c>
     </row>
     <row r="6" spans="1:16">
       <c r="A6" t="s">
         <v>43</v>
       </c>
       <c r="B6" t="s">
         <v>44</v>
       </c>
       <c r="C6" s="1">
         <v>32000.0</v>
       </c>
       <c r="D6" s="1">
-        <v>864.119</v>
+        <v>864.405</v>
       </c>
       <c r="E6" s="1">
         <v>872.179413125</v>
       </c>
       <c r="F6" t="s">
         <v>41</v>
       </c>
       <c r="G6">
-        <v>5.75</v>
+        <v>5.85</v>
       </c>
       <c r="H6" s="1">
         <v>5086057.63</v>
       </c>
       <c r="I6" s="1">
-        <v>-480841.07</v>
+        <v>-590376.67</v>
       </c>
       <c r="J6" s="1">
-        <v>-9.454101879691</v>
+        <v>-11.607746371525</v>
       </c>
       <c r="K6">
-        <v>0.63</v>
+        <v>0.72</v>
       </c>
       <c r="L6" t="s">
         <v>45</v>
       </c>
       <c r="M6" s="1">
-        <v>4605216.56</v>
+        <v>4495680.96</v>
       </c>
       <c r="N6" s="1">
-        <v>4807672.3</v>
+        <v>4726551.33</v>
       </c>
       <c r="O6" s="1">
-        <v>3.47</v>
+        <v>3.45</v>
       </c>
       <c r="P6">
         <v>1</v>
       </c>
     </row>
     <row r="7" spans="1:16">
       <c r="A7" t="s">
         <v>46</v>
       </c>
       <c r="B7" t="s">
         <v>47</v>
       </c>
       <c r="C7" s="1">
         <v>33800.0</v>
       </c>
       <c r="D7" s="1">
-        <v>837.204</v>
+        <v>836.819</v>
       </c>
       <c r="E7" s="1">
         <v>826.5766677515</v>
       </c>
       <c r="F7" t="s">
         <v>41</v>
       </c>
       <c r="G7">
-        <v>5.75</v>
+        <v>5.85</v>
       </c>
       <c r="H7" s="1">
         <v>4596710.11</v>
       </c>
       <c r="I7" s="1">
-        <v>110699.84</v>
+        <v>-4131.09</v>
       </c>
       <c r="J7" s="1">
-        <v>2.4082406188543</v>
+        <v>-0.089870579199957</v>
       </c>
       <c r="K7">
-        <v>0.63</v>
+        <v>0.71</v>
       </c>
       <c r="L7" t="s">
         <v>48</v>
       </c>
       <c r="M7" s="1">
-        <v>4707409.95</v>
+        <v>4592579.02</v>
       </c>
       <c r="N7" s="1">
-        <v>4919934.49</v>
+        <v>4833095.34</v>
       </c>
       <c r="O7" s="1">
-        <v>3.55</v>
+        <v>3.53</v>
       </c>
       <c r="P7">
         <v>1</v>
       </c>
     </row>
     <row r="8" spans="1:16">
       <c r="A8" t="s">
         <v>49</v>
       </c>
       <c r="B8" t="s">
         <v>50</v>
       </c>
       <c r="C8" s="1">
         <v>2565000000.0</v>
       </c>
       <c r="D8" s="1">
-        <v>110.2125</v>
+        <v>110.302</v>
       </c>
       <c r="E8" s="1">
         <v>110.79105771</v>
       </c>
       <c r="F8" t="s">
         <v>51</v>
       </c>
       <c r="G8" t="s">
         <v>52</v>
       </c>
       <c r="H8" s="1">
         <v>2723673.31</v>
       </c>
       <c r="I8" s="1">
-        <v>-11973.85</v>
+        <v>2382.77</v>
       </c>
       <c r="J8" s="1">
-        <v>-0.43962137294652</v>
+        <v>0.087483693115897</v>
       </c>
       <c r="K8">
         <v>0.0</v>
       </c>
       <c r="L8" t="s">
         <v>53</v>
       </c>
       <c r="M8" s="1">
-        <v>2711699.46</v>
+        <v>2726056.08</v>
       </c>
       <c r="N8" s="1">
-        <v>2717833.68</v>
+        <v>2742171.27</v>
       </c>
       <c r="O8" s="1">
-        <v>1.96</v>
+        <v>2.0</v>
       </c>
       <c r="P8">
         <v>1</v>
       </c>
     </row>
     <row r="9" spans="1:16">
       <c r="A9" t="s">
         <v>54</v>
       </c>
       <c r="B9" t="s">
         <v>55</v>
       </c>
       <c r="C9" s="1">
         <v>11000000000.0</v>
       </c>
       <c r="D9" s="1">
-        <v>74.894</v>
+        <v>79.383</v>
       </c>
       <c r="E9" s="1">
         <v>69.002</v>
       </c>
       <c r="F9" t="s">
         <v>56</v>
       </c>
       <c r="G9" t="s">
         <v>57</v>
       </c>
       <c r="H9" s="1">
         <v>1497289.3</v>
       </c>
       <c r="I9" s="1">
-        <v>353456.79</v>
+        <v>611861.88</v>
       </c>
       <c r="J9" s="1">
-        <v>23.60644599544</v>
+        <v>40.864639852833</v>
       </c>
       <c r="K9">
         <v>0.0</v>
       </c>
       <c r="L9" t="s">
         <v>58</v>
       </c>
       <c r="M9" s="1">
-        <v>1850746.09</v>
+        <v>2109151.18</v>
       </c>
       <c r="N9" s="1">
-        <v>1874442.09</v>
+        <v>2145329.11</v>
       </c>
       <c r="O9" s="1">
-        <v>1.35</v>
+        <v>1.57</v>
       </c>
       <c r="P9">
         <v>1</v>
       </c>
     </row>
     <row r="10" spans="1:16">
       <c r="A10" t="s">
         <v>59</v>
       </c>
       <c r="B10" t="s">
         <v>60</v>
       </c>
       <c r="C10" s="1">
         <v>15500000000.0</v>
       </c>
       <c r="D10" s="1">
-        <v>86.997</v>
+        <v>88.438</v>
       </c>
       <c r="E10" s="1">
         <v>99.81049819</v>
       </c>
       <c r="F10" t="s">
         <v>56</v>
       </c>
       <c r="G10" t="s">
         <v>57</v>
       </c>
       <c r="H10" s="1">
         <v>4086969.17</v>
       </c>
       <c r="I10" s="1">
-        <v>-1057663.46</v>
+        <v>-775977.2</v>
       </c>
       <c r="J10" s="1">
-        <v>-25.878919463442</v>
+        <v>-18.986617410672</v>
       </c>
       <c r="K10">
         <v>0.0</v>
       </c>
       <c r="L10" t="s">
         <v>61</v>
       </c>
       <c r="M10" s="1">
-        <v>3029305.71</v>
+        <v>3310991.97</v>
       </c>
       <c r="N10" s="1">
-        <v>3039036.46</v>
+        <v>3334378.25</v>
       </c>
       <c r="O10" s="1">
-        <v>2.19</v>
+        <v>2.44</v>
       </c>
       <c r="P10">
         <v>1</v>
       </c>
     </row>
     <row r="11" spans="1:16">
       <c r="A11" t="s">
         <v>62</v>
       </c>
       <c r="B11" t="s">
         <v>63</v>
       </c>
       <c r="C11" s="1">
         <v>160000000.0</v>
       </c>
       <c r="D11" s="1">
-        <v>90.118</v>
+        <v>91.185</v>
       </c>
       <c r="E11" s="1">
         <v>92.85736875</v>
       </c>
       <c r="F11" t="s">
         <v>64</v>
       </c>
       <c r="G11">
-        <v>24.34</v>
+        <v>24.19</v>
       </c>
       <c r="H11" s="1">
         <v>6124436.2</v>
       </c>
       <c r="I11" s="1">
-        <v>-200126.98</v>
+        <v>-94056.14</v>
       </c>
       <c r="J11" s="1">
-        <v>-3.2676800519205</v>
+        <v>-1.5357518133669</v>
       </c>
       <c r="K11">
-        <v>0.14</v>
+        <v>0.0</v>
       </c>
       <c r="L11" t="s">
         <v>65</v>
       </c>
       <c r="M11" s="1">
-        <v>5924309.22</v>
+        <v>6030380.06</v>
       </c>
       <c r="N11" s="1">
-        <v>6144941.68</v>
+        <v>6034185.0</v>
       </c>
       <c r="O11" s="1">
-        <v>4.43</v>
+        <v>4.41</v>
       </c>
       <c r="P11">
         <v>1</v>
       </c>
     </row>
     <row r="12" spans="1:16">
       <c r="A12" t="s">
         <v>66</v>
       </c>
       <c r="B12" t="s">
         <v>67</v>
       </c>
       <c r="C12" s="1">
         <v>71000000.0</v>
       </c>
       <c r="D12" s="1">
-        <v>100.508</v>
+        <v>101.682</v>
       </c>
       <c r="E12" s="1">
         <v>102.47873239</v>
       </c>
       <c r="F12" t="s">
         <v>64</v>
       </c>
       <c r="G12">
-        <v>24.34</v>
+        <v>24.19</v>
       </c>
       <c r="H12" s="1">
         <v>2974236.84</v>
       </c>
       <c r="I12" s="1">
-        <v>-42228.7</v>
+        <v>9796.88</v>
       </c>
       <c r="J12" s="1">
-        <v>-1.4198163183266</v>
+        <v>0.32939138767443</v>
       </c>
       <c r="K12">
-        <v>0.02</v>
+        <v>0.03</v>
       </c>
       <c r="L12" t="s">
         <v>68</v>
       </c>
       <c r="M12" s="1">
-        <v>2932008.14</v>
+        <v>2984033.72</v>
       </c>
       <c r="N12" s="1">
-        <v>2944148.44</v>
+        <v>3004520.15</v>
       </c>
       <c r="O12" s="1">
-        <v>2.12</v>
+        <v>2.19</v>
       </c>
       <c r="P12">
         <v>1</v>
       </c>
     </row>
     <row r="13" spans="1:16">
       <c r="A13" t="s">
         <v>69</v>
       </c>
       <c r="B13" t="s">
         <v>70</v>
       </c>
       <c r="C13" s="1">
         <v>136000000.0</v>
       </c>
       <c r="D13" s="1">
-        <v>106.81</v>
+        <v>105.227</v>
       </c>
       <c r="E13" s="1">
         <v>102.82321265</v>
       </c>
       <c r="F13" t="s">
         <v>71</v>
       </c>
       <c r="G13">
-        <v>69.03</v>
+        <v>67.54</v>
       </c>
       <c r="H13" s="1">
         <v>2186528.97</v>
       </c>
       <c r="I13" s="1">
-        <v>-82127.1</v>
+        <v>-67785.6</v>
       </c>
       <c r="J13" s="1">
-        <v>-3.7560490223004</v>
+        <v>-3.100146438947</v>
       </c>
       <c r="K13">
-        <v>0.07</v>
+        <v>0.0</v>
       </c>
       <c r="L13" t="s">
         <v>72</v>
       </c>
       <c r="M13" s="1">
-        <v>2104401.87</v>
+        <v>2118743.37</v>
       </c>
       <c r="N13" s="1">
-        <v>2200300.04</v>
+        <v>2120547.13</v>
       </c>
       <c r="O13" s="1">
-        <v>1.59</v>
+        <v>1.55</v>
       </c>
       <c r="P13">
         <v>1</v>
       </c>
     </row>
     <row r="14" spans="1:16">
       <c r="A14" t="s">
         <v>73</v>
       </c>
       <c r="B14" t="s">
         <v>74</v>
       </c>
       <c r="C14" s="1">
         <v>44300000.0</v>
       </c>
       <c r="D14" s="1">
-        <v>90.916</v>
+        <v>90.73</v>
       </c>
       <c r="E14" s="1">
         <v>91.98</v>
       </c>
       <c r="F14" t="s">
         <v>75</v>
       </c>
       <c r="G14">
-        <v>53.18</v>
+        <v>53.36</v>
       </c>
       <c r="H14" s="1">
         <v>1137371.78</v>
       </c>
       <c r="I14" s="1">
-        <v>-379973.53</v>
+        <v>-384168.22</v>
       </c>
       <c r="J14" s="1">
-        <v>-33.408032156381</v>
+        <v>-33.776837684508</v>
       </c>
       <c r="K14">
-        <v>0.55</v>
+        <v>0.02</v>
       </c>
       <c r="L14" t="s">
         <v>76</v>
       </c>
       <c r="M14" s="1">
-        <v>757398.25</v>
+        <v>753203.56</v>
       </c>
       <c r="N14" s="1">
-        <v>999788.77</v>
+        <v>760026.79</v>
       </c>
       <c r="O14" s="1">
-        <v>0.72</v>
+        <v>0.56</v>
       </c>
       <c r="P14">
         <v>1</v>
       </c>
     </row>
     <row r="15" spans="1:16">
       <c r="A15" t="s">
         <v>77</v>
       </c>
       <c r="B15" t="s">
         <v>78</v>
       </c>
       <c r="C15" s="1">
         <v>100000000.0</v>
       </c>
       <c r="D15" s="1">
-        <v>95.7385</v>
+        <v>95.9315</v>
       </c>
       <c r="E15" s="1">
         <v>98.29926026</v>
       </c>
       <c r="F15" t="s">
         <v>79</v>
       </c>
       <c r="G15">
-        <v>112.05</v>
+        <v>111.14</v>
       </c>
       <c r="H15" s="1">
         <v>1104197.32</v>
       </c>
       <c r="I15" s="1">
-        <v>-249806.94</v>
+        <v>-241033.97</v>
       </c>
       <c r="J15" s="1">
-        <v>-22.623396695076</v>
+        <v>-21.828885619827</v>
       </c>
       <c r="K15">
         <v>0.02</v>
       </c>
       <c r="L15" t="s">
         <v>80</v>
       </c>
       <c r="M15" s="1">
-        <v>854390.38</v>
+        <v>863163.35</v>
       </c>
       <c r="N15" s="1">
-        <v>874524.86</v>
+        <v>886957.97</v>
       </c>
       <c r="O15" s="1">
-        <v>0.63</v>
+        <v>0.65</v>
       </c>
       <c r="P15">
         <v>1</v>
       </c>
     </row>
     <row r="16" spans="1:16">
       <c r="A16" t="s">
         <v>81</v>
       </c>
       <c r="B16" t="s">
         <v>82</v>
       </c>
       <c r="C16" s="1">
         <v>2300000000.0</v>
       </c>
       <c r="D16" s="1">
-        <v>109.821</v>
+        <v>110.927</v>
       </c>
       <c r="E16" s="1">
         <v>102.31835348</v>
       </c>
       <c r="F16" t="s">
         <v>83</v>
       </c>
       <c r="G16">
-        <v>357.92</v>
+        <v>355.13</v>
       </c>
       <c r="H16" s="1">
         <v>6096878.79</v>
       </c>
       <c r="I16" s="1">
-        <v>960138.74</v>
+        <v>1087310.1</v>
       </c>
       <c r="J16" s="1">
-        <v>15.748037201835</v>
+        <v>17.833880866771</v>
       </c>
       <c r="K16">
         <v>0.01</v>
       </c>
       <c r="L16" t="s">
         <v>84</v>
       </c>
       <c r="M16" s="1">
-        <v>7057017.53</v>
+        <v>7184188.89</v>
       </c>
       <c r="N16" s="1">
-        <v>7307188.56</v>
+        <v>7462412.3</v>
       </c>
       <c r="O16" s="1">
-        <v>5.27</v>
+        <v>5.45</v>
       </c>
       <c r="P16">
         <v>1</v>
       </c>
     </row>
     <row r="17" spans="1:16">
       <c r="A17" t="s">
         <v>85</v>
       </c>
       <c r="B17" t="s">
         <v>86</v>
       </c>
       <c r="C17" s="1">
         <v>64000000000.0</v>
       </c>
       <c r="D17" s="1">
-        <v>100.097</v>
+        <v>99.965</v>
       </c>
       <c r="E17" s="1">
         <v>99.33</v>
       </c>
       <c r="F17" t="s">
         <v>87</v>
       </c>
       <c r="G17" t="s">
         <v>88</v>
       </c>
       <c r="H17" s="1">
         <v>3382137.26</v>
       </c>
       <c r="I17" s="1">
-        <v>-249348.08</v>
+        <v>-313439.18</v>
       </c>
       <c r="J17" s="1">
-        <v>-7.3725003106468</v>
+        <v>-9.2674884519619</v>
       </c>
       <c r="K17">
         <v>0.0</v>
       </c>
       <c r="L17" t="s">
         <v>89</v>
       </c>
       <c r="M17" s="1">
-        <v>3132789.18</v>
+        <v>3068698.08</v>
       </c>
       <c r="N17" s="1">
-        <v>3202819.57</v>
+        <v>3149406.81</v>
       </c>
       <c r="O17" s="1">
-        <v>2.31</v>
+        <v>2.3</v>
       </c>
       <c r="P17">
         <v>1</v>
       </c>
     </row>
     <row r="18" spans="1:16">
       <c r="A18" t="s">
         <v>90</v>
       </c>
       <c r="B18" t="s">
         <v>91</v>
       </c>
       <c r="C18" s="1">
         <v>156500000000.0</v>
       </c>
       <c r="D18" s="1">
-        <v>100.885</v>
+        <v>100.499</v>
       </c>
       <c r="E18" s="1">
         <v>107.64130194</v>
       </c>
       <c r="F18" t="s">
         <v>87</v>
       </c>
       <c r="G18" t="s">
         <v>88</v>
       </c>
       <c r="H18" s="1">
         <v>10794331.04</v>
       </c>
       <c r="I18" s="1">
-        <v>-3073375.11</v>
+        <v>-3250320.28</v>
       </c>
       <c r="J18" s="1">
-        <v>-28.47212206677</v>
+        <v>-30.111363714485</v>
       </c>
       <c r="K18">
         <v>0.0</v>
       </c>
       <c r="L18" t="s">
         <v>92</v>
       </c>
       <c r="M18" s="1">
-        <v>7720955.93</v>
+        <v>7544010.76</v>
       </c>
       <c r="N18" s="1">
-        <v>7827201.62</v>
+        <v>7684095.69</v>
       </c>
       <c r="O18" s="1">
-        <v>5.64</v>
+        <v>5.61</v>
       </c>
       <c r="P18">
         <v>1</v>
       </c>
     </row>
     <row r="19" spans="1:16">
       <c r="A19" t="s">
         <v>93</v>
       </c>
       <c r="B19" t="s">
         <v>94</v>
       </c>
       <c r="C19" s="1">
         <v>400000000.0</v>
       </c>
       <c r="D19" s="1">
-        <v>95.964</v>
+        <v>96.204</v>
       </c>
       <c r="E19" s="1">
         <v>98.48513136</v>
       </c>
       <c r="F19" t="s">
         <v>79</v>
       </c>
       <c r="G19">
-        <v>112.05</v>
+        <v>111.14</v>
       </c>
       <c r="H19" s="1">
         <v>4123208.81</v>
       </c>
       <c r="I19" s="1">
-        <v>-697597.67</v>
+        <v>-660747.91</v>
       </c>
       <c r="J19" s="1">
-        <v>-16.918805283597</v>
+        <v>-16.02508969222</v>
       </c>
       <c r="K19">
-        <v>0.0</v>
+        <v>0.01</v>
       </c>
       <c r="L19" t="s">
         <v>95</v>
       </c>
       <c r="M19" s="1">
-        <v>3425611.14</v>
+        <v>3462460.9</v>
       </c>
       <c r="N19" s="1">
-        <v>3443410.66</v>
+        <v>3493866.59</v>
       </c>
       <c r="O19" s="1">
-        <v>2.48</v>
+        <v>2.55</v>
       </c>
       <c r="P19">
         <v>1</v>
       </c>
     </row>
     <row r="20" spans="1:16">
       <c r="A20" t="s">
         <v>96</v>
       </c>
       <c r="B20" t="s">
         <v>97</v>
       </c>
       <c r="C20" s="1">
         <v>508000000.0</v>
       </c>
       <c r="D20" s="1">
-        <v>98.219</v>
+        <v>98.209</v>
       </c>
       <c r="E20" s="1">
         <v>99.70899653</v>
       </c>
       <c r="F20" t="s">
         <v>79</v>
       </c>
       <c r="G20">
-        <v>112.05</v>
+        <v>111.14</v>
       </c>
       <c r="H20" s="1">
         <v>5610844.92</v>
       </c>
       <c r="I20" s="1">
-        <v>-1158088.39</v>
+        <v>-1121874.36</v>
       </c>
       <c r="J20" s="1">
-        <v>-20.640178199757</v>
+        <v>-19.994749026141</v>
       </c>
       <c r="K20">
-        <v>0.0</v>
+        <v>0.01</v>
       </c>
       <c r="L20" t="s">
         <v>98</v>
       </c>
       <c r="M20" s="1">
-        <v>4452756.53</v>
+        <v>4488970.56</v>
       </c>
       <c r="N20" s="1">
-        <v>4470871.63</v>
+        <v>4524629.42</v>
       </c>
       <c r="O20" s="1">
-        <v>3.22</v>
+        <v>3.3</v>
       </c>
       <c r="P20">
         <v>1</v>
       </c>
     </row>
     <row r="21" spans="1:16">
       <c r="A21" t="s">
         <v>99</v>
       </c>
       <c r="B21" t="s">
         <v>100</v>
       </c>
       <c r="C21" s="1">
-        <v>10000000.0</v>
+        <v>10000000000.0</v>
       </c>
       <c r="D21" s="1">
-        <v>98.802</v>
+        <v>97.943</v>
       </c>
       <c r="E21" s="1">
-        <v>100.6465507</v>
+        <v>98.35000011</v>
       </c>
       <c r="F21" t="s">
+        <v>56</v>
+      </c>
+      <c r="G21" t="s">
+        <v>57</v>
+      </c>
+      <c r="H21" s="1">
+        <v>2379337.69</v>
+      </c>
+      <c r="I21" s="1">
+        <v>-13630.88</v>
+      </c>
+      <c r="J21" s="1">
+        <v>-0.57288547385638</v>
+      </c>
+      <c r="K21">
+        <v>0.0</v>
+      </c>
+      <c r="L21" t="s">
         <v>101</v>
       </c>
-      <c r="G21">
-[...16 lines deleted...]
-      </c>
       <c r="M21" s="1">
-        <v>2146936.12</v>
+        <v>2365706.81</v>
       </c>
       <c r="N21" s="1">
-        <v>2186176.68</v>
+        <v>2535644.48</v>
       </c>
       <c r="O21" s="1">
-        <v>1.58</v>
+        <v>1.85</v>
       </c>
       <c r="P21">
         <v>1</v>
       </c>
     </row>
     <row r="22" spans="1:16">
       <c r="A22" t="s">
+        <v>102</v>
+      </c>
+      <c r="B22" t="s">
         <v>103</v>
       </c>
-      <c r="B22" t="s">
+      <c r="C22" s="1">
+        <v>10000000.0</v>
+      </c>
+      <c r="D22" s="1">
+        <v>98.617</v>
+      </c>
+      <c r="E22" s="1">
+        <v>100.6465507</v>
+      </c>
+      <c r="F22" t="s">
         <v>104</v>
       </c>
-      <c r="C22" s="1">
-[...10 lines deleted...]
-      </c>
       <c r="G22">
-        <v>4.6</v>
+        <v>4.64</v>
       </c>
       <c r="H22" s="1">
-        <v>3433060.08</v>
+        <v>2099580.71</v>
       </c>
       <c r="I22" s="1">
-        <v>-33386.03</v>
+        <v>25556.67</v>
       </c>
       <c r="J22" s="1">
-        <v>-0.9724860393355</v>
+        <v>1.2172273196395</v>
       </c>
       <c r="K22">
-        <v>0.08</v>
+        <v>0.03</v>
       </c>
       <c r="L22" t="s">
         <v>105</v>
       </c>
       <c r="M22" s="1">
-        <v>3399674.05</v>
+        <v>2125137.38</v>
       </c>
       <c r="N22" s="1">
-        <v>3411691.28</v>
+        <v>2128217.42</v>
       </c>
       <c r="O22" s="1">
-        <v>2.46</v>
+        <v>1.55</v>
       </c>
       <c r="P22">
         <v>1</v>
       </c>
     </row>
     <row r="23" spans="1:16">
       <c r="A23" t="s">
         <v>106</v>
       </c>
       <c r="B23" t="s">
         <v>107</v>
       </c>
       <c r="C23" s="1">
-        <v>1400000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D23" s="1">
-        <v>84.576</v>
+        <v>104.133</v>
       </c>
       <c r="E23" s="1">
-        <v>86.2572375</v>
+        <v>105.99801867</v>
       </c>
       <c r="F23" t="s">
+        <v>104</v>
+      </c>
+      <c r="G23">
+        <v>4.64</v>
+      </c>
+      <c r="H23" s="1">
+        <v>3433060.08</v>
+      </c>
+      <c r="I23" s="1">
+        <v>-67054.26</v>
+      </c>
+      <c r="J23" s="1">
+        <v>-1.9531921503687</v>
+      </c>
+      <c r="K23">
+        <v>0.14</v>
+      </c>
+      <c r="L23" t="s">
         <v>108</v>
       </c>
-      <c r="G23">
-[...16 lines deleted...]
-      </c>
       <c r="M23" s="1">
-        <v>5877516.99</v>
+        <v>3366005.82</v>
       </c>
       <c r="N23" s="1">
-        <v>6118380.95</v>
+        <v>3386265.61</v>
       </c>
       <c r="O23" s="1">
-        <v>4.41</v>
+        <v>2.47</v>
       </c>
       <c r="P23">
         <v>1</v>
       </c>
     </row>
     <row r="24" spans="1:16">
       <c r="A24" t="s">
+        <v>109</v>
+      </c>
+      <c r="B24" t="s">
         <v>110</v>
       </c>
-      <c r="B24" t="s">
+      <c r="C24" s="1">
+        <v>1400000.0</v>
+      </c>
+      <c r="D24" s="1">
+        <v>85.203</v>
+      </c>
+      <c r="E24" s="1">
+        <v>86.2572375</v>
+      </c>
+      <c r="F24" t="s">
         <v>111</v>
       </c>
-      <c r="C24" s="1">
-[...10 lines deleted...]
-      </c>
       <c r="G24">
-        <v>20.15</v>
+        <v>20.11</v>
       </c>
       <c r="H24" s="1">
-        <v>7614654.83</v>
+        <v>5989045.57</v>
       </c>
       <c r="I24" s="1">
-        <v>512931.03</v>
+        <v>-56205.47</v>
       </c>
       <c r="J24" s="1">
-        <v>6.7361034932164</v>
+        <v>-0.93847123624407</v>
       </c>
       <c r="K24">
-        <v>0.17</v>
+        <v>0.19</v>
       </c>
       <c r="L24" t="s">
         <v>112</v>
       </c>
       <c r="M24" s="1">
-        <v>8127585.86</v>
+        <v>5932840.1</v>
       </c>
       <c r="N24" s="1">
-        <v>8421880.16</v>
+        <v>6205661.45</v>
       </c>
       <c r="O24" s="1">
-        <v>6.07</v>
+        <v>4.53</v>
       </c>
       <c r="P24">
         <v>1</v>
       </c>
     </row>
     <row r="25" spans="1:16">
       <c r="A25" t="s">
         <v>113</v>
       </c>
       <c r="B25" t="s">
         <v>114</v>
       </c>
       <c r="C25" s="1">
-        <v>14000000.0</v>
+        <v>1700000.0</v>
       </c>
       <c r="D25" s="1">
-        <v>104.179</v>
+        <v>96.594</v>
       </c>
       <c r="E25" s="1">
-        <v>83.00532886</v>
+        <v>94.5819441941</v>
       </c>
       <c r="F25" t="s">
+        <v>111</v>
+      </c>
+      <c r="G25">
+        <v>20.11</v>
+      </c>
+      <c r="H25" s="1">
+        <v>7614654.83</v>
+      </c>
+      <c r="I25" s="1">
+        <v>552650.54</v>
+      </c>
+      <c r="J25" s="1">
+        <v>7.257722803438</v>
+      </c>
+      <c r="K25">
+        <v>0.0</v>
+      </c>
+      <c r="L25" t="s">
         <v>115</v>
       </c>
-      <c r="G25">
-[...16 lines deleted...]
-      </c>
       <c r="M25" s="1">
-        <v>3632597.35</v>
+        <v>8167305.37</v>
       </c>
       <c r="N25" s="1">
-        <v>3686648.78</v>
+        <v>8169125.61</v>
       </c>
       <c r="O25" s="1">
-        <v>2.66</v>
+        <v>5.97</v>
       </c>
       <c r="P25">
         <v>1</v>
       </c>
     </row>
     <row r="26" spans="1:16">
       <c r="A26" t="s">
+        <v>116</v>
+      </c>
+      <c r="B26" t="s">
         <v>117</v>
-      </c>
-[...1 lines deleted...]
-        <v>118</v>
       </c>
       <c r="C26" s="1">
         <v>2500000.0</v>
       </c>
       <c r="D26" s="1">
-        <v>101.486</v>
+        <v>103.402</v>
       </c>
       <c r="E26" s="1">
         <v>89.9253336</v>
       </c>
       <c r="F26" t="s">
-        <v>115</v>
+        <v>118</v>
       </c>
       <c r="G26">
-        <v>4.02</v>
+        <v>3.97</v>
       </c>
       <c r="H26" s="1">
         <v>572400.95</v>
       </c>
       <c r="I26" s="1">
-        <v>59508.99</v>
+        <v>78466.44</v>
       </c>
       <c r="J26" s="1">
-        <v>10.396382116417</v>
+        <v>13.708300099781</v>
       </c>
       <c r="K26">
-        <v>0.43</v>
+        <v>0.54</v>
       </c>
       <c r="L26" t="s">
         <v>119</v>
       </c>
       <c r="M26" s="1">
-        <v>631909.94</v>
+        <v>650867.39</v>
       </c>
       <c r="N26" s="1">
-        <v>642710.12</v>
+        <v>664305.0</v>
       </c>
       <c r="O26" s="1">
-        <v>0.46</v>
+        <v>0.49</v>
       </c>
       <c r="P26">
         <v>1</v>
       </c>
     </row>
     <row r="27" spans="1:16">
       <c r="A27" t="s">
         <v>120</v>
       </c>
       <c r="B27" t="s">
         <v>121</v>
       </c>
       <c r="C27" s="1">
         <v>6400000.0</v>
       </c>
       <c r="D27" s="1">
-        <v>109.198</v>
+        <v>111.144</v>
       </c>
       <c r="E27" s="1">
         <v>100.67218078</v>
       </c>
       <c r="F27" t="s">
-        <v>115</v>
+        <v>118</v>
       </c>
       <c r="G27">
-        <v>4.02</v>
+        <v>3.97</v>
       </c>
       <c r="H27" s="1">
         <v>1590947.59</v>
       </c>
       <c r="I27" s="1">
-        <v>149671.33</v>
+        <v>200027.56</v>
       </c>
       <c r="J27" s="1">
-        <v>9.4076845108392</v>
+        <v>12.572856658339</v>
       </c>
       <c r="K27">
-        <v>0.48</v>
+        <v>0.59</v>
       </c>
       <c r="L27" t="s">
         <v>122</v>
       </c>
       <c r="M27" s="1">
-        <v>1740618.92</v>
+        <v>1790975.15</v>
       </c>
       <c r="N27" s="1">
-        <v>1771155.96</v>
+        <v>1828669.46</v>
       </c>
       <c r="O27" s="1">
-        <v>1.28</v>
+        <v>1.34</v>
       </c>
       <c r="P27">
         <v>1</v>
       </c>
     </row>
     <row r="28" spans="1:16">
       <c r="A28" t="s">
         <v>123</v>
       </c>
       <c r="B28" t="s">
         <v>124</v>
       </c>
       <c r="C28" s="1">
         <v>10600000.0</v>
       </c>
       <c r="D28" s="1">
-        <v>96.264</v>
+        <v>97.723</v>
       </c>
       <c r="E28" s="1">
         <v>92.07608538</v>
       </c>
       <c r="F28" t="s">
-        <v>115</v>
+        <v>118</v>
       </c>
       <c r="G28">
-        <v>4.02</v>
+        <v>3.97</v>
       </c>
       <c r="H28" s="1">
         <v>2371365.24</v>
       </c>
       <c r="I28" s="1">
-        <v>170068.62</v>
+        <v>236746.66</v>
       </c>
       <c r="J28" s="1">
-        <v>7.1717598424442</v>
+        <v>9.9835595127472</v>
       </c>
       <c r="K28">
-        <v>0.34</v>
+        <v>0.42</v>
       </c>
       <c r="L28" t="s">
         <v>125</v>
       </c>
       <c r="M28" s="1">
-        <v>2541433.86</v>
+        <v>2608111.9</v>
       </c>
       <c r="N28" s="1">
-        <v>2577665.49</v>
+        <v>2653099.52</v>
       </c>
       <c r="O28" s="1">
-        <v>1.86</v>
+        <v>1.94</v>
       </c>
       <c r="P28">
         <v>1</v>
       </c>
     </row>
     <row r="29" spans="1:16">
       <c r="A29" t="s">
         <v>126</v>
       </c>
       <c r="B29" t="s">
         <v>127</v>
       </c>
       <c r="C29" s="1">
         <v>23000000.0</v>
       </c>
       <c r="D29" s="1">
-        <v>81.548</v>
+        <v>82.555</v>
       </c>
       <c r="E29" s="1">
         <v>77.07608696</v>
       </c>
       <c r="F29" t="s">
         <v>128</v>
       </c>
       <c r="G29">
-        <v>4.25</v>
+        <v>4.24</v>
       </c>
       <c r="H29" s="1">
         <v>3906635.99</v>
       </c>
       <c r="I29" s="1">
-        <v>508108.04</v>
+        <v>569049.95</v>
       </c>
       <c r="J29" s="1">
-        <v>13.006280628669</v>
+        <v>14.566239379779</v>
       </c>
       <c r="K29">
-        <v>0.02</v>
+        <v>0.05</v>
       </c>
       <c r="L29" t="s">
         <v>129</v>
       </c>
       <c r="M29" s="1">
-        <v>4414744.03</v>
+        <v>4475685.94</v>
       </c>
       <c r="N29" s="1">
-        <v>4419935.22</v>
+        <v>4486343.19</v>
       </c>
       <c r="O29" s="1">
-        <v>3.19</v>
+        <v>3.28</v>
       </c>
       <c r="P29">
         <v>1</v>
       </c>
     </row>
     <row r="30" spans="1:16">
       <c r="A30" t="s">
         <v>130</v>
       </c>
       <c r="B30" t="s">
         <v>131</v>
       </c>
       <c r="C30" s="1">
         <v>21000000.0</v>
       </c>
       <c r="D30" s="1">
-        <v>97.956</v>
+        <v>98.201</v>
       </c>
       <c r="E30" s="1">
         <v>81.95</v>
       </c>
       <c r="F30" t="s">
         <v>128</v>
       </c>
       <c r="G30">
-        <v>4.25</v>
+        <v>4.24</v>
       </c>
       <c r="H30" s="1">
         <v>3676104.62</v>
       </c>
       <c r="I30" s="1">
-        <v>1165783.11</v>
+        <v>1184872.65</v>
       </c>
       <c r="J30" s="1">
-        <v>31.712457356559</v>
+        <v>32.23174453615</v>
       </c>
       <c r="K30">
-        <v>0.47</v>
+        <v>0.51</v>
       </c>
       <c r="L30" t="s">
         <v>132</v>
       </c>
       <c r="M30" s="1">
-        <v>4841887.73</v>
+        <v>4860977.27</v>
       </c>
       <c r="N30" s="1">
-        <v>4941423.26</v>
+        <v>4967775.83</v>
       </c>
       <c r="O30" s="1">
-        <v>3.56</v>
+        <v>3.63</v>
       </c>
       <c r="P30">
         <v>1</v>
       </c>
     </row>
     <row r="31" spans="1:16">
       <c r="A31" t="s">
         <v>133</v>
       </c>
       <c r="B31" t="s">
         <v>134</v>
       </c>
       <c r="C31" s="1">
         <v>20000000.0</v>
       </c>
       <c r="D31" s="1">
-        <v>95.331</v>
+        <v>96.489</v>
       </c>
       <c r="E31" s="1">
         <v>96.54</v>
       </c>
       <c r="F31" t="s">
         <v>128</v>
       </c>
       <c r="G31">
-        <v>4.25</v>
+        <v>4.24</v>
       </c>
       <c r="H31" s="1">
         <v>4486320.07</v>
       </c>
       <c r="I31" s="1">
-        <v>1428.55</v>
+        <v>62473.07</v>
       </c>
       <c r="J31" s="1">
-        <v>0.031842355821929</v>
+        <v>1.3925236948152</v>
       </c>
       <c r="K31">
-        <v>0.65</v>
+        <v>0.72</v>
       </c>
       <c r="L31" t="s">
         <v>135</v>
       </c>
       <c r="M31" s="1">
-        <v>4487748.62</v>
+        <v>4548793.14</v>
       </c>
       <c r="N31" s="1">
-        <v>4618012.16</v>
+        <v>4692805.7</v>
       </c>
       <c r="O31" s="1">
-        <v>3.33</v>
+        <v>3.43</v>
       </c>
       <c r="P31">
         <v>1</v>
       </c>
     </row>
     <row r="32" spans="1:16">
       <c r="A32" t="s">
         <v>136</v>
       </c>
       <c r="B32" t="s">
         <v>137</v>
       </c>
       <c r="C32" s="1">
         <v>87000000.0</v>
       </c>
       <c r="D32" s="1">
-        <v>99.315</v>
+        <v>100.231</v>
       </c>
       <c r="E32" s="1">
         <v>87.80771</v>
       </c>
       <c r="F32" t="s">
         <v>138</v>
       </c>
       <c r="G32">
-        <v>19.24</v>
+        <v>18.91</v>
       </c>
       <c r="H32" s="1">
         <v>4198301.16</v>
       </c>
       <c r="I32" s="1">
-        <v>293230.83</v>
+        <v>413749.8</v>
       </c>
       <c r="J32" s="1">
-        <v>6.9845115637202</v>
+        <v>9.8551719905677</v>
       </c>
       <c r="K32">
-        <v>0.05</v>
+        <v>0.08</v>
       </c>
       <c r="L32" t="s">
         <v>139</v>
       </c>
       <c r="M32" s="1">
-        <v>4491531.99</v>
+        <v>4612050.96</v>
       </c>
       <c r="N32" s="1">
-        <v>4537531.5</v>
+        <v>4680694.09</v>
       </c>
       <c r="O32" s="1">
-        <v>3.27</v>
+        <v>3.42</v>
       </c>
       <c r="P32">
         <v>1</v>
       </c>
     </row>
     <row r="33" spans="1:16">
       <c r="A33" t="s">
         <v>140</v>
       </c>
       <c r="B33" t="s">
         <v>141</v>
       </c>
       <c r="C33" s="1">
         <v>3500000.0</v>
       </c>
       <c r="D33" s="1">
-        <v>98.569</v>
+        <v>98.715</v>
       </c>
       <c r="E33" s="1">
         <v>90.749</v>
       </c>
       <c r="F33" t="s">
         <v>15</v>
       </c>
       <c r="G33">
-        <v>1.17</v>
+        <v>1.16</v>
       </c>
       <c r="H33" s="1">
         <v>2921060.38</v>
       </c>
       <c r="I33" s="1">
-        <v>25444.29</v>
+        <v>54459.58</v>
       </c>
       <c r="J33" s="1">
-        <v>0.87106347318983</v>
+        <v>1.8643770725479</v>
       </c>
       <c r="K33">
-        <v>0.56</v>
+        <v>0.7</v>
       </c>
       <c r="L33" t="s">
         <v>142</v>
       </c>
       <c r="M33" s="1">
-        <v>2946504.67</v>
+        <v>2975519.96</v>
       </c>
       <c r="N33" s="1">
-        <v>2965935.0</v>
+        <v>3000136.36</v>
       </c>
       <c r="O33" s="1">
-        <v>2.14</v>
+        <v>2.19</v>
       </c>
       <c r="P33">
         <v>1</v>
       </c>
     </row>
     <row r="34" spans="1:16">
       <c r="A34" t="s">
         <v>143</v>
       </c>
       <c r="B34" t="s">
         <v>144</v>
       </c>
       <c r="C34" s="1">
         <v>18500000.0</v>
       </c>
       <c r="D34" s="1">
-        <v>99.499</v>
+        <v>99.644</v>
       </c>
       <c r="E34" s="1">
         <v>98.38680205</v>
       </c>
       <c r="F34" t="s">
         <v>145</v>
       </c>
       <c r="G34">
-        <v>5.21</v>
+        <v>5.26</v>
       </c>
       <c r="H34" s="1">
         <v>3575242.26</v>
       </c>
       <c r="I34" s="1">
-        <v>-42100.55</v>
+        <v>-68452.83</v>
       </c>
       <c r="J34" s="1">
-        <v>-1.1775579649811</v>
+        <v>-1.914634730235</v>
       </c>
       <c r="K34">
-        <v>0.28</v>
+        <v>0.35</v>
       </c>
       <c r="L34" t="s">
         <v>146</v>
       </c>
       <c r="M34" s="1">
-        <v>3533141.71</v>
+        <v>3506789.43</v>
       </c>
       <c r="N34" s="1">
-        <v>3584635.09</v>
+        <v>3571390.61</v>
       </c>
       <c r="O34" s="1">
-        <v>2.58</v>
+        <v>2.61</v>
       </c>
       <c r="P34">
         <v>1</v>
       </c>
     </row>
     <row r="35" spans="1:16">
       <c r="A35" t="s">
         <v>147</v>
       </c>
       <c r="B35" t="s">
         <v>148</v>
       </c>
       <c r="C35" s="1">
         <v>16500000.0</v>
       </c>
       <c r="D35" s="1">
-        <v>104.651</v>
+        <v>104.614</v>
       </c>
       <c r="E35" s="1">
         <v>106.07906824</v>
       </c>
       <c r="F35" t="s">
         <v>145</v>
       </c>
       <c r="G35">
-        <v>5.21</v>
+        <v>5.26</v>
       </c>
       <c r="H35" s="1">
         <v>3486666.56</v>
       </c>
       <c r="I35" s="1">
-        <v>-172319.84</v>
+        <v>-202988.58</v>
       </c>
       <c r="J35" s="1">
-        <v>-4.942251776436</v>
+        <v>-5.8218523769592</v>
       </c>
       <c r="K35">
-        <v>0.07</v>
+        <v>0.15</v>
       </c>
       <c r="L35" t="s">
         <v>149</v>
       </c>
       <c r="M35" s="1">
-        <v>3314346.72</v>
+        <v>3283677.98</v>
       </c>
       <c r="N35" s="1">
-        <v>3325453.08</v>
+        <v>3309132.77</v>
       </c>
       <c r="O35" s="1">
-        <v>2.4</v>
+        <v>2.42</v>
       </c>
       <c r="P35">
         <v>1</v>
       </c>
     </row>
     <row r="36" spans="1:16">
       <c r="A36" t="s">
         <v>150</v>
       </c>
       <c r="B36" t="s">
         <v>151</v>
       </c>
       <c r="C36" s="1">
         <v>64000000.0</v>
       </c>
       <c r="D36" s="1">
-        <v>95.091</v>
+        <v>95.863</v>
       </c>
       <c r="E36" s="1">
         <v>85.83928125</v>
       </c>
       <c r="F36" t="s">
         <v>138</v>
       </c>
       <c r="G36">
-        <v>19.24</v>
+        <v>18.91</v>
       </c>
       <c r="H36" s="1">
         <v>3128077.52</v>
       </c>
       <c r="I36" s="1">
-        <v>35509.5</v>
+        <v>116840.81</v>
       </c>
       <c r="J36" s="1">
-        <v>1.1351860615014</v>
+        <v>3.7352274441076</v>
       </c>
       <c r="K36">
-        <v>0.08</v>
+        <v>0.1</v>
       </c>
       <c r="L36" t="s">
         <v>152</v>
       </c>
       <c r="M36" s="1">
-        <v>3163587.02</v>
+        <v>3244918.33</v>
       </c>
       <c r="N36" s="1">
-        <v>3212077.8</v>
+        <v>3307887.75</v>
       </c>
       <c r="O36" s="1">
-        <v>2.32</v>
+        <v>2.42</v>
       </c>
       <c r="P36">
         <v>1</v>
       </c>
     </row>
     <row r="37" spans="1:16">
       <c r="A37" t="s">
         <v>153</v>
       </c>
       <c r="B37" t="s">
         <v>154</v>
       </c>
       <c r="C37" s="1">
         <v>120000000.0</v>
       </c>
       <c r="D37" s="1">
-        <v>101.027</v>
+        <v>102.501</v>
       </c>
       <c r="E37" s="1">
         <v>86.85423957</v>
       </c>
       <c r="F37" t="s">
         <v>138</v>
       </c>
       <c r="G37">
-        <v>19.24</v>
+        <v>18.91</v>
       </c>
       <c r="H37" s="1">
         <v>5165065.32</v>
       </c>
       <c r="I37" s="1">
-        <v>1136944.86</v>
+        <v>1340456.39</v>
       </c>
       <c r="J37" s="1">
-        <v>22.012206807871</v>
+        <v>25.952360850298</v>
       </c>
       <c r="K37">
-        <v>0.1</v>
+        <v>0.12</v>
       </c>
       <c r="L37" t="s">
         <v>155</v>
       </c>
       <c r="M37" s="1">
-        <v>6302010.18</v>
+        <v>6505521.71</v>
       </c>
       <c r="N37" s="1">
-        <v>6417284.01</v>
+        <v>6655214.63</v>
       </c>
       <c r="O37" s="1">
-        <v>4.63</v>
+        <v>4.86</v>
       </c>
       <c r="P37">
         <v>1</v>
       </c>
     </row>
     <row r="38" spans="1:16">
       <c r="A38" t="s">
         <v>156</v>
       </c>
       <c r="B38" t="s">
         <v>157</v>
       </c>
       <c r="C38" s="1">
         <v>180000000.0</v>
       </c>
       <c r="D38" s="1">
-        <v>99.868</v>
+        <v>99.871</v>
       </c>
       <c r="E38" s="1">
         <v>93.75046918</v>
       </c>
       <c r="F38" t="s">
         <v>158</v>
       </c>
       <c r="G38">
-        <v>37.88</v>
+        <v>37.84</v>
       </c>
       <c r="H38" s="1">
         <v>4556806.41</v>
       </c>
       <c r="I38" s="1">
-        <v>189144.96</v>
+        <v>194417.95</v>
       </c>
       <c r="J38" s="1">
-        <v>4.150822812769</v>
+        <v>4.266539600483</v>
       </c>
       <c r="K38">
         <v>0.01</v>
       </c>
       <c r="L38" t="s">
         <v>159</v>
       </c>
       <c r="M38" s="1">
-        <v>4745951.37</v>
+        <v>4751224.36</v>
       </c>
       <c r="N38" s="1">
-        <v>4765350.86</v>
+        <v>4773381.93</v>
       </c>
       <c r="O38" s="1">
-        <v>3.44</v>
+        <v>3.49</v>
       </c>
       <c r="P38">
         <v>1</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>