--- v4 (2026-09-03)
+++ v5 (2026-09-23)
@@ -142,402 +142,402 @@
   <si>
     <t>Ofi Invest ESG Liquidités PART C/D</t>
   </si>
   <si>
     <t>TY300926</t>
   </si>
   <si>
     <t>US 10YR NOTE SEP 26</t>
   </si>
   <si>
     <t>WN300926</t>
   </si>
   <si>
     <t>US ULTRA T-BOND SEP 26</t>
   </si>
   <si>
     <t>BRSTNCNTF1P8</t>
   </si>
   <si>
     <t>BRAZIL FEDERATIVE REPUBLIC OF (GO 10 01/01/2027</t>
   </si>
   <si>
     <t>BRL</t>
   </si>
   <si>
-    <t>85 390.41</t>
+    <t>96 018.11</t>
   </si>
   <si>
     <t>BRSTNCNTF212</t>
   </si>
   <si>
     <t>BRAZIL FEDERATIVE REPUBLIC OF (GOV 10 01/01/2033</t>
   </si>
   <si>
-    <t>230 870.37</t>
+    <t>259 604.52</t>
   </si>
   <si>
     <t>BRSTNCNTF238</t>
   </si>
   <si>
     <t>BRAZIL FEDERATIVE REPUBLIC OF (GOV 10 01/01/2035</t>
   </si>
   <si>
-    <t>240 516.32</t>
+    <t>270 451.01</t>
   </si>
   <si>
     <t>CL0002798016</t>
   </si>
   <si>
     <t>CHILE (REPUBLIC OF) 7 01/05/2034</t>
   </si>
   <si>
     <t>CLP</t>
   </si>
   <si>
-    <t>1 037.85</t>
-[...2 lines deleted...]
-    <t>16 115.19</t>
+    <t>1 042.20</t>
+  </si>
+  <si>
+    <t>25 488.00</t>
   </si>
   <si>
     <t>COL17CT03771</t>
   </si>
   <si>
     <t>COLOMBIA (REPUBLIC OF) 7 26/03/2031</t>
   </si>
   <si>
     <t>COP</t>
   </si>
   <si>
-    <t>4 140.12</t>
-[...2 lines deleted...]
-    <t>36 177.93</t>
+    <t>3 912.70</t>
+  </si>
+  <si>
+    <t>49 063.96</t>
   </si>
   <si>
     <t>COL17CT02914</t>
   </si>
   <si>
     <t>COLOMBIA REPUBLIC OF (GOVERNMENT) 6 28/04/2028</t>
   </si>
   <si>
-    <t>23 386.28</t>
+    <t>37 769.52</t>
   </si>
   <si>
     <t>CZ0001006431</t>
   </si>
   <si>
     <t>CZECH REPUBLIC 3.5 30/05/2035</t>
   </si>
   <si>
     <t>CZK</t>
   </si>
   <si>
-    <t>3 804.94</t>
+    <t>16 474.11</t>
   </si>
   <si>
     <t>CZ0001006894</t>
   </si>
   <si>
     <t>CZECH REPUBLIC 4.9 14/04/2034</t>
   </si>
   <si>
-    <t>20 486.43</t>
+    <t>28 341.81</t>
   </si>
   <si>
     <t>USP3579ECV76</t>
   </si>
   <si>
     <t>DOMINICAN REPUBLIC (GOVERNMENT) 10.75 01/06/2036</t>
   </si>
   <si>
     <t>DOP</t>
   </si>
   <si>
-    <t>1 803.76</t>
+    <t>14 015.48</t>
   </si>
   <si>
     <t>XS2485814680</t>
   </si>
   <si>
     <t>EUROPEAN BANK FOR RECONSTRUCTION A 30 26/05/2027</t>
   </si>
   <si>
     <t>TRY</t>
   </si>
   <si>
-    <t>6 823.23</t>
+    <t>20 647.88</t>
   </si>
   <si>
     <t>XS2974126042</t>
   </si>
   <si>
     <t>EUROPEAN BANK FOR RECONSTRUCTION A 6.75 13/01/2032</t>
   </si>
   <si>
     <t>INR</t>
   </si>
   <si>
-    <t>23 794.62</t>
+    <t>27 951.64</t>
   </si>
   <si>
     <t>HU0000406624</t>
   </si>
   <si>
     <t>HUNGARY (GOVERNMENT) 7 24/10/2035</t>
   </si>
   <si>
     <t>HUF</t>
   </si>
   <si>
-    <t>278 223.41</t>
+    <t>302 770.65</t>
   </si>
   <si>
     <t>IDG000024506</t>
   </si>
   <si>
     <t>INDONESIA (REPUBLIC OF) 6.75 15/07/2035</t>
   </si>
   <si>
     <t>IDR</t>
   </si>
   <si>
-    <t>20 848.45</t>
-[...2 lines deleted...]
-    <t>80 708.73</t>
+    <t>20 306.38</t>
+  </si>
+  <si>
+    <t>94 616.86</t>
   </si>
   <si>
     <t>IDG000009507</t>
   </si>
   <si>
     <t>INDONESIA (REPUBLIC OF) 8.375 15/09/2026</t>
   </si>
   <si>
-    <t>140 084.93</t>
+    <t>178 903.56</t>
   </si>
   <si>
     <t>XS2610898665</t>
   </si>
   <si>
     <t>INTERNATIONAL BANK FOR RECONSTRUCT 6.5 17/04/2030</t>
   </si>
   <si>
-    <t>31 405.69</t>
+    <t>45 576.23</t>
   </si>
   <si>
     <t>XS2615587263</t>
   </si>
   <si>
     <t>INTERNATIONAL BANK FOR RECONSTRUCT 6.85 24/04/2028</t>
   </si>
   <si>
-    <t>35 658.86</t>
+    <t>54 675.21</t>
   </si>
   <si>
     <t>XS2550924133</t>
   </si>
   <si>
     <t>INTERNATIONAL FINANCE CORP 12 03/11/2027</t>
   </si>
   <si>
-    <t>169 937.67</t>
+    <t>196 619.96</t>
   </si>
   <si>
     <t>MYBMY1900052</t>
   </si>
   <si>
     <t>MALAYSIA (GOVERNMENT) 3.757 22/05/2040</t>
   </si>
   <si>
     <t>MYR</t>
   </si>
   <si>
-    <t>3 080.04</t>
+    <t>7 365.11</t>
   </si>
   <si>
     <t>MYBMX1000038</t>
   </si>
   <si>
     <t>MALAYSIA (GOVERNMENT) 4.498 15/04/2030</t>
   </si>
   <si>
-    <t>20 259.79</t>
+    <t>27 771.23</t>
   </si>
   <si>
     <t>MX0MGO0000R8</t>
   </si>
   <si>
     <t>MEXICO (UNITED MEXICAN STATES) (GO 7.75 13/11/2042</t>
   </si>
   <si>
     <t>MXN</t>
   </si>
   <si>
-    <t>272 821.35</t>
+    <t>30 213.52</t>
   </si>
   <si>
     <t>MX0MGO0000P2</t>
   </si>
   <si>
     <t>MEXICO (UNITED MEXICAN STATES) (GO 7.75 29/05/2031</t>
   </si>
   <si>
-    <t>1 820.24</t>
+    <t>38 522.23</t>
   </si>
   <si>
     <t>USP87324BE10</t>
   </si>
   <si>
     <t>PERU (REPUBLIC OF) 6.9 12/08/2037</t>
   </si>
   <si>
     <t>PEN</t>
   </si>
   <si>
-    <t>13 437.61</t>
+    <t>16 197.71</t>
   </si>
   <si>
     <t>PEP01000C5I0</t>
   </si>
   <si>
     <t>PERU (REPUBLIC OF) 7.3 12/08/2033</t>
   </si>
   <si>
-    <t>37 694.31</t>
+    <t>44 534.66</t>
   </si>
   <si>
     <t>PEP01000C5G4</t>
   </si>
   <si>
     <t>PERU GOVERNMENT BOND 5.4 12/08/2034</t>
   </si>
   <si>
-    <t>44 987.62</t>
+    <t>54 155.40</t>
   </si>
   <si>
     <t>PL0000113783</t>
   </si>
   <si>
     <t>POLAND (REPUBLIC OF) 1.75 25/04/2032</t>
   </si>
   <si>
     <t>PLN</t>
   </si>
   <si>
-    <t>10 657.25</t>
+    <t>15 701.94</t>
   </si>
   <si>
     <t>PL0000109427</t>
   </si>
   <si>
     <t>POLAND (REPUBLIC OF) 2.5 25/07/2027</t>
   </si>
   <si>
-    <t>106 798.56</t>
+    <t>112 476.50</t>
   </si>
   <si>
     <t>PL0000116851</t>
   </si>
   <si>
     <t>POLAND (REPUBLIC OF) 5 25/10/2034</t>
   </si>
   <si>
-    <t>144 012.56</t>
+    <t>155 404.63</t>
   </si>
   <si>
     <t>ZAG000107004</t>
   </si>
   <si>
     <t>REPUBLIC OF SOUTH AFRICA 8.25 31/03/2032</t>
   </si>
   <si>
     <t>ZAR</t>
   </si>
   <si>
-    <t>68 643.13</t>
+    <t>89 989.28</t>
   </si>
   <si>
     <t>XS2434895988</t>
   </si>
   <si>
     <t>ROMANIA (REPUBLIC OF) 3 27/02/2027</t>
   </si>
   <si>
-    <t>24 616.40</t>
+    <t>30 236.48</t>
   </si>
   <si>
     <t>ROO7A2H5YIN8</t>
   </si>
   <si>
     <t>ROMANIA (REPUBLIC OF) 6.7 25/02/2032</t>
   </si>
   <si>
     <t>RON</t>
   </si>
   <si>
-    <t>64 601.18</t>
+    <t>77 665.47</t>
   </si>
   <si>
     <t>ROXL7LT7QZ66</t>
   </si>
   <si>
     <t>ROMANIA (REPUBLIC OF) 8 29/04/2030</t>
   </si>
   <si>
-    <t>25 454.79</t>
+    <t>39 287.01</t>
   </si>
   <si>
     <t>ZAG000077470</t>
   </si>
   <si>
     <t>SOUTH AFRICA (REPUBLIC OF) 7 28/02/2031</t>
   </si>
   <si>
-    <t>62 969.42</t>
+    <t>76 415.77</t>
   </si>
   <si>
     <t>ZAG000125972</t>
   </si>
   <si>
     <t>SOUTH AFRICA (REPUBLIC OF) 8.875 28/02/2035</t>
   </si>
   <si>
-    <t>149 692.92</t>
+    <t>181 658.02</t>
   </si>
   <si>
     <t>TH0623037601</t>
   </si>
   <si>
     <t>THAILAND KINGDOM OF (GOVERNMENT) 1 17/06/2027</t>
   </si>
   <si>
     <t>THB</t>
   </si>
   <si>
-    <t>22 157.57</t>
+    <t>1 045.76</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -846,2169 +846,2169 @@
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:N6"/>
+  <dimension ref="A1:Z6"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="C6" sqref="C6"/>
+      <selection activeCell="B6" sqref="B6"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="11.711" bestFit="true" customWidth="true" style="0"/>
-[...4 lines deleted...]
-    <col min="9" max="9" width="8.141" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="15.282" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="10.569" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="8.141" bestFit="true" customWidth="true" style="0"/>
+    <col min="8" max="8" width="8.141" bestFit="true" customWidth="true" style="0"/>
+    <col min="9" max="9" width="9.10" bestFit="true" style="0"/>
     <col min="13" max="13" width="9.10" bestFit="true" style="0"/>
     <col min="14" max="14" width="9.10" bestFit="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:14">
+    <row r="1" spans="1:26">
       <c r="A1" t="s">
+        <v>1</v>
+      </c>
+      <c r="B1" t="s">
+        <v>2</v>
+      </c>
+      <c r="C1" t="s">
+        <v>3</v>
+      </c>
+      <c r="D1" t="s">
+        <v>4</v>
+      </c>
+      <c r="E1" t="s">
+        <v>5</v>
+      </c>
+      <c r="F1" t="s">
+        <v>4</v>
+      </c>
+      <c r="G1" t="s">
+        <v>5</v>
+      </c>
+      <c r="H1" t="s">
+        <v>4</v>
+      </c>
+      <c r="Z1" t="s">
         <v>0</v>
       </c>
-      <c r="B1" t="s">
-[...24 lines deleted...]
-    <row r="2" spans="1:14">
+    </row>
+    <row r="2" spans="1:26">
       <c r="A2" t="s">
+        <v>7</v>
+      </c>
+      <c r="B2" s="1">
+        <v>11549.5602</v>
+      </c>
+      <c r="C2">
+        <v>10105.36</v>
+      </c>
+      <c r="D2" t="s">
+        <v>8</v>
+      </c>
+      <c r="E2">
+        <v>116712524.09</v>
+      </c>
+      <c r="F2" t="s">
+        <v>8</v>
+      </c>
+      <c r="G2">
+        <v>116712524.09</v>
+      </c>
+      <c r="H2" t="s">
+        <v>8</v>
+      </c>
+      <c r="Z2" t="s">
         <v>6</v>
       </c>
-      <c r="B2" t="s">
-[...8 lines deleted...]
-      <c r="E2" t="s">
+    </row>
+    <row r="3" spans="1:26">
+      <c r="A3" t="s">
+        <v>10</v>
+      </c>
+      <c r="B3" s="1">
+        <v>956.4649</v>
+      </c>
+      <c r="C3">
+        <v>7372.58</v>
+      </c>
+      <c r="D3" t="s">
         <v>8</v>
       </c>
-      <c r="F2">
-[...2 lines deleted...]
-      <c r="G2" t="s">
+      <c r="E3">
+        <v>7051622.73</v>
+      </c>
+      <c r="F3" t="s">
         <v>8</v>
       </c>
-      <c r="H2">
-[...2 lines deleted...]
-      <c r="I2" t="s">
+      <c r="G3">
+        <v>7051622.73</v>
+      </c>
+      <c r="H3" t="s">
         <v>8</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A3" t="s">
+      <c r="Z3" t="s">
         <v>9</v>
       </c>
-      <c r="B3" t="s">
-[...8 lines deleted...]
-      <c r="E3" t="s">
+    </row>
+    <row r="4" spans="1:26">
+      <c r="A4" t="s">
+        <v>12</v>
+      </c>
+      <c r="B4" s="1">
+        <v>122372.0514</v>
+      </c>
+      <c r="C4">
+        <v>126.58</v>
+      </c>
+      <c r="D4" t="s">
         <v>8</v>
       </c>
-      <c r="F3">
-[...2 lines deleted...]
-      <c r="G3" t="s">
+      <c r="E4">
+        <v>15490827.32</v>
+      </c>
+      <c r="F4" t="s">
         <v>8</v>
       </c>
-      <c r="H3">
-[...2 lines deleted...]
-      <c r="I3" t="s">
+      <c r="G4">
+        <v>15490827.32</v>
+      </c>
+      <c r="H4" t="s">
         <v>8</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A4" t="s">
+      <c r="Z4" t="s">
         <v>11</v>
       </c>
-      <c r="B4" t="s">
-[...8 lines deleted...]
-      <c r="E4" t="s">
+    </row>
+    <row r="5" spans="1:26">
+      <c r="A5" t="s">
+        <v>14</v>
+      </c>
+      <c r="B5" s="1">
+        <v>10.0</v>
+      </c>
+      <c r="C5">
+        <v>10909.69</v>
+      </c>
+      <c r="D5" t="s">
+        <v>15</v>
+      </c>
+      <c r="E5">
+        <v>109096.97</v>
+      </c>
+      <c r="F5" t="s">
+        <v>15</v>
+      </c>
+      <c r="G5">
+        <v>95846.228860092</v>
+      </c>
+      <c r="H5" t="s">
         <v>8</v>
       </c>
-      <c r="F4">
-[...2 lines deleted...]
-      <c r="G4" t="s">
+      <c r="Z5" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="6" spans="1:26">
+      <c r="A6" t="s">
+        <v>17</v>
+      </c>
+      <c r="B6" s="1">
+        <v>1196.0</v>
+      </c>
+      <c r="C6">
+        <v>104.62</v>
+      </c>
+      <c r="D6" t="s">
         <v>8</v>
       </c>
-      <c r="H4">
-[...2 lines deleted...]
-      <c r="I4" t="s">
+      <c r="E6">
+        <v>125125.71</v>
+      </c>
+      <c r="F6" t="s">
         <v>8</v>
       </c>
-    </row>
-[...25 lines deleted...]
-      <c r="I5" t="s">
+      <c r="G6">
+        <v>125125.71</v>
+      </c>
+      <c r="H6" t="s">
         <v>8</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A6" t="s">
+      <c r="Z6" t="s">
         <v>16</v>
-      </c>
-[...22 lines deleted...]
-        <v>8</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:P38"/>
+  <dimension ref="A1:Z38"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="O38" sqref="O38"/>
+      <selection activeCell="N38" sqref="N38"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
-    <row r="1" spans="1:16">
+    <row r="1" spans="1:26">
       <c r="A1" t="s">
+        <v>19</v>
+      </c>
+      <c r="B1" t="s">
+        <v>20</v>
+      </c>
+      <c r="C1" t="s">
+        <v>21</v>
+      </c>
+      <c r="D1" t="s">
+        <v>22</v>
+      </c>
+      <c r="E1" t="s">
+        <v>4</v>
+      </c>
+      <c r="F1" t="s">
+        <v>23</v>
+      </c>
+      <c r="G1" t="s">
+        <v>24</v>
+      </c>
+      <c r="H1" t="s">
+        <v>25</v>
+      </c>
+      <c r="I1" t="s">
+        <v>26</v>
+      </c>
+      <c r="J1" t="s">
+        <v>27</v>
+      </c>
+      <c r="K1" t="s">
+        <v>28</v>
+      </c>
+      <c r="L1" t="s">
+        <v>29</v>
+      </c>
+      <c r="M1" t="s">
+        <v>30</v>
+      </c>
+      <c r="N1" t="s">
+        <v>31</v>
+      </c>
+      <c r="O1" t="s">
+        <v>32</v>
+      </c>
+      <c r="Z1" t="s">
         <v>18</v>
       </c>
-      <c r="B1" t="s">
-[...45 lines deleted...]
-    <row r="2" spans="1:16">
+    </row>
+    <row r="2" spans="1:26">
       <c r="A2" t="s">
-        <v>33</v>
-[...1 lines deleted...]
-      <c r="B2" t="s">
         <v>34</v>
       </c>
+      <c r="B2" s="1">
+        <v>2.9283</v>
+      </c>
       <c r="C2" s="1">
-        <v>2.9283</v>
+        <v>4811.97</v>
       </c>
       <c r="D2" s="1">
-        <v>4806.12</v>
-[...1 lines deleted...]
-      <c r="E2" s="1">
         <v>4432.981593416</v>
       </c>
-      <c r="F2" t="s">
+      <c r="E2" t="s">
         <v>8</v>
       </c>
-      <c r="G2">
+      <c r="F2">
         <v>1.0</v>
       </c>
+      <c r="G2" s="1">
+        <v>12981.1</v>
+      </c>
       <c r="H2" s="1">
-        <v>12981.1</v>
+        <v>1109.79</v>
       </c>
       <c r="I2" s="1">
-        <v>1092.66</v>
-[...2 lines deleted...]
-        <v>8.4173144032478</v>
+        <v>8.5492754851284</v>
+      </c>
+      <c r="J2">
+        <v>0.0</v>
       </c>
       <c r="K2">
         <v>0.0</v>
       </c>
-      <c r="L2">
+      <c r="L2" s="1">
+        <v>14090.89</v>
+      </c>
+      <c r="M2" s="1">
+        <v>14090.89</v>
+      </c>
+      <c r="N2" s="1">
+        <v>0.01</v>
+      </c>
+      <c r="O2">
+        <v>1</v>
+      </c>
+      <c r="Z2" t="s">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="3" spans="1:26">
+      <c r="A3" t="s">
+        <v>36</v>
+      </c>
+      <c r="B3" s="1">
+        <v>61.0</v>
+      </c>
+      <c r="C3" s="1">
+        <v>109.375</v>
+      </c>
+      <c r="D3" s="1">
+        <v>109.78125</v>
+      </c>
+      <c r="E3" t="s">
+        <v>15</v>
+      </c>
+      <c r="F3">
+        <v>1.14</v>
+      </c>
+      <c r="G3" s="1">
         <v>0.0</v>
       </c>
-      <c r="M2" s="1">
-[...33 lines deleted...]
-      </c>
       <c r="H3" s="1">
+        <v>-21771.36</v>
+      </c>
+      <c r="I3" s="1">
+        <v>0</v>
+      </c>
+      <c r="J3">
         <v>0.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>0</v>
       </c>
       <c r="K3">
         <v>0.0</v>
       </c>
-      <c r="L3">
+      <c r="L3" s="1">
+        <v>-21771.36</v>
+      </c>
+      <c r="M3" s="1">
+        <v>-21771.36</v>
+      </c>
+      <c r="N3" s="1">
+        <v>-0.02</v>
+      </c>
+      <c r="O3">
+        <v>1</v>
+      </c>
+      <c r="Z3" t="s">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="4" spans="1:26">
+      <c r="A4" t="s">
+        <v>38</v>
+      </c>
+      <c r="B4" s="1">
+        <v>25.0</v>
+      </c>
+      <c r="C4" s="1">
+        <v>115.46875</v>
+      </c>
+      <c r="D4" s="1">
+        <v>114.1875</v>
+      </c>
+      <c r="E4" t="s">
+        <v>15</v>
+      </c>
+      <c r="F4">
+        <v>1.14</v>
+      </c>
+      <c r="G4" s="1">
         <v>0.0</v>
       </c>
-      <c r="M3" s="1">
-[...33 lines deleted...]
-      </c>
       <c r="H4" s="1">
+        <v>28140.79</v>
+      </c>
+      <c r="I4" s="1">
+        <v>0</v>
+      </c>
+      <c r="J4">
         <v>0.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>0</v>
       </c>
       <c r="K4">
         <v>0.0</v>
       </c>
-      <c r="L4">
+      <c r="L4" s="1">
+        <v>28140.79</v>
+      </c>
+      <c r="M4" s="1">
+        <v>28140.79</v>
+      </c>
+      <c r="N4" s="1">
+        <v>0.02</v>
+      </c>
+      <c r="O4">
+        <v>1</v>
+      </c>
+      <c r="Z4" t="s">
+        <v>37</v>
+      </c>
+    </row>
+    <row r="5" spans="1:26">
+      <c r="A5" t="s">
+        <v>40</v>
+      </c>
+      <c r="B5" s="1">
+        <v>12000.0</v>
+      </c>
+      <c r="C5" s="1">
+        <v>1027.5129</v>
+      </c>
+      <c r="D5" s="1">
+        <v>1202.1588983333</v>
+      </c>
+      <c r="E5" t="s">
+        <v>41</v>
+      </c>
+      <c r="F5">
+        <v>5.89</v>
+      </c>
+      <c r="G5" s="1">
+        <v>2751909.87</v>
+      </c>
+      <c r="H5" s="1">
+        <v>-754274.27</v>
+      </c>
+      <c r="I5" s="1">
+        <v>-27.409119688938</v>
+      </c>
+      <c r="J5">
+        <v>0.8</v>
+      </c>
+      <c r="K5" t="s">
+        <v>42</v>
+      </c>
+      <c r="L5" s="1">
+        <v>1997635.6</v>
+      </c>
+      <c r="M5" s="1">
+        <v>2093653.71</v>
+      </c>
+      <c r="N5" s="1">
+        <v>1.5</v>
+      </c>
+      <c r="O5">
+        <v>1</v>
+      </c>
+      <c r="Z5" t="s">
+        <v>39</v>
+      </c>
+    </row>
+    <row r="6" spans="1:26">
+      <c r="A6" t="s">
+        <v>44</v>
+      </c>
+      <c r="B6" s="1">
+        <v>32000.0</v>
+      </c>
+      <c r="C6" s="1">
+        <v>866.431</v>
+      </c>
+      <c r="D6" s="1">
+        <v>872.179413125</v>
+      </c>
+      <c r="E6" t="s">
+        <v>41</v>
+      </c>
+      <c r="F6">
+        <v>5.89</v>
+      </c>
+      <c r="G6" s="1">
+        <v>5086057.63</v>
+      </c>
+      <c r="H6" s="1">
+        <v>-637837.45</v>
+      </c>
+      <c r="I6" s="1">
+        <v>-12.540900957113</v>
+      </c>
+      <c r="J6">
+        <v>0.81</v>
+      </c>
+      <c r="K6" t="s">
+        <v>45</v>
+      </c>
+      <c r="L6" s="1">
+        <v>4448220.18</v>
+      </c>
+      <c r="M6" s="1">
+        <v>4707824.7</v>
+      </c>
+      <c r="N6" s="1">
+        <v>3.38</v>
+      </c>
+      <c r="O6">
+        <v>1</v>
+      </c>
+      <c r="Z6" t="s">
+        <v>43</v>
+      </c>
+    </row>
+    <row r="7" spans="1:26">
+      <c r="A7" t="s">
+        <v>47</v>
+      </c>
+      <c r="B7" s="1">
+        <v>33800.0</v>
+      </c>
+      <c r="C7" s="1">
+        <v>840.517</v>
+      </c>
+      <c r="D7" s="1">
+        <v>826.5766677515</v>
+      </c>
+      <c r="E7" t="s">
+        <v>41</v>
+      </c>
+      <c r="F7">
+        <v>5.89</v>
+      </c>
+      <c r="G7" s="1">
+        <v>4596710.11</v>
+      </c>
+      <c r="H7" s="1">
+        <v>-43247.48</v>
+      </c>
+      <c r="I7" s="1">
+        <v>-0.94083548810086</v>
+      </c>
+      <c r="J7">
+        <v>0.8</v>
+      </c>
+      <c r="K7" t="s">
+        <v>48</v>
+      </c>
+      <c r="L7" s="1">
+        <v>4553462.63</v>
+      </c>
+      <c r="M7" s="1">
+        <v>4823913.64</v>
+      </c>
+      <c r="N7" s="1">
+        <v>3.46</v>
+      </c>
+      <c r="O7">
+        <v>1</v>
+      </c>
+      <c r="Z7" t="s">
+        <v>46</v>
+      </c>
+    </row>
+    <row r="8" spans="1:26">
+      <c r="A8" t="s">
+        <v>50</v>
+      </c>
+      <c r="B8" s="1">
+        <v>2565000000.0</v>
+      </c>
+      <c r="C8" s="1">
+        <v>111.081</v>
+      </c>
+      <c r="D8" s="1">
+        <v>110.79105771</v>
+      </c>
+      <c r="E8" t="s">
+        <v>51</v>
+      </c>
+      <c r="F8" t="s">
+        <v>52</v>
+      </c>
+      <c r="G8" s="1">
+        <v>2723673.31</v>
+      </c>
+      <c r="H8" s="1">
+        <v>10188.64</v>
+      </c>
+      <c r="I8" s="1">
+        <v>0.3740771686014</v>
+      </c>
+      <c r="J8">
         <v>0.0</v>
       </c>
-      <c r="M4" s="1">
-[...5 lines deleted...]
-      <c r="O4" s="1">
+      <c r="K8" t="s">
+        <v>53</v>
+      </c>
+      <c r="L8" s="1">
+        <v>2733861.95</v>
+      </c>
+      <c r="M8" s="1">
+        <v>2759349.95</v>
+      </c>
+      <c r="N8" s="1">
+        <v>1.98</v>
+      </c>
+      <c r="O8">
+        <v>1</v>
+      </c>
+      <c r="Z8" t="s">
+        <v>49</v>
+      </c>
+    </row>
+    <row r="9" spans="1:26">
+      <c r="A9" t="s">
+        <v>55</v>
+      </c>
+      <c r="B9" s="1">
+        <v>11000000000.0</v>
+      </c>
+      <c r="C9" s="1">
+        <v>81.708</v>
+      </c>
+      <c r="D9" s="1">
+        <v>69.002</v>
+      </c>
+      <c r="E9" t="s">
+        <v>56</v>
+      </c>
+      <c r="F9" t="s">
+        <v>57</v>
+      </c>
+      <c r="G9" s="1">
+        <v>1497289.3</v>
+      </c>
+      <c r="H9" s="1">
+        <v>799814.53</v>
+      </c>
+      <c r="I9" s="1">
+        <v>53.417501213693</v>
+      </c>
+      <c r="J9">
         <v>0.0</v>
       </c>
-      <c r="P4">
-[...184 lines deleted...]
-      <c r="K8">
+      <c r="K9" t="s">
+        <v>58</v>
+      </c>
+      <c r="L9" s="1">
+        <v>2297103.83</v>
+      </c>
+      <c r="M9" s="1">
+        <v>2346167.79</v>
+      </c>
+      <c r="N9" s="1">
+        <v>1.68</v>
+      </c>
+      <c r="O9">
+        <v>1</v>
+      </c>
+      <c r="Z9" t="s">
+        <v>54</v>
+      </c>
+    </row>
+    <row r="10" spans="1:26">
+      <c r="A10" t="s">
+        <v>60</v>
+      </c>
+      <c r="B10" s="1">
+        <v>15500000000.0</v>
+      </c>
+      <c r="C10" s="1">
+        <v>89.492</v>
+      </c>
+      <c r="D10" s="1">
+        <v>99.81049819</v>
+      </c>
+      <c r="E10" t="s">
+        <v>56</v>
+      </c>
+      <c r="F10" t="s">
+        <v>57</v>
+      </c>
+      <c r="G10" s="1">
+        <v>4086969.17</v>
+      </c>
+      <c r="H10" s="1">
+        <v>-541781.15</v>
+      </c>
+      <c r="I10" s="1">
+        <v>-13.256306261787</v>
+      </c>
+      <c r="J10">
         <v>0.0</v>
       </c>
-      <c r="L8" t="s">
-[...31 lines deleted...]
-      <c r="F9" t="s">
+      <c r="K10" t="s">
+        <v>61</v>
+      </c>
+      <c r="L10" s="1">
+        <v>3545188.02</v>
+      </c>
+      <c r="M10" s="1">
+        <v>3582957.54</v>
+      </c>
+      <c r="N10" s="1">
+        <v>2.57</v>
+      </c>
+      <c r="O10">
+        <v>1</v>
+      </c>
+      <c r="Z10" t="s">
+        <v>59</v>
+      </c>
+    </row>
+    <row r="11" spans="1:26">
+      <c r="A11" t="s">
+        <v>63</v>
+      </c>
+      <c r="B11" s="1">
+        <v>160000000.0</v>
+      </c>
+      <c r="C11" s="1">
+        <v>92.471</v>
+      </c>
+      <c r="D11" s="1">
+        <v>92.85736875</v>
+      </c>
+      <c r="E11" t="s">
+        <v>64</v>
+      </c>
+      <c r="F11">
+        <v>24.21</v>
+      </c>
+      <c r="G11" s="1">
+        <v>6124436.2</v>
+      </c>
+      <c r="H11" s="1">
+        <v>-14185.93</v>
+      </c>
+      <c r="I11" s="1">
+        <v>-0.23162834156065</v>
+      </c>
+      <c r="J11">
+        <v>0.01</v>
+      </c>
+      <c r="K11" t="s">
+        <v>65</v>
+      </c>
+      <c r="L11" s="1">
+        <v>6110250.27</v>
+      </c>
+      <c r="M11" s="1">
+        <v>6126724.38</v>
+      </c>
+      <c r="N11" s="1">
+        <v>4.39</v>
+      </c>
+      <c r="O11">
+        <v>1</v>
+      </c>
+      <c r="Z11" t="s">
+        <v>62</v>
+      </c>
+    </row>
+    <row r="12" spans="1:26">
+      <c r="A12" t="s">
+        <v>67</v>
+      </c>
+      <c r="B12" s="1">
+        <v>71000000.0</v>
+      </c>
+      <c r="C12" s="1">
+        <v>102.947</v>
+      </c>
+      <c r="D12" s="1">
+        <v>102.47873239</v>
+      </c>
+      <c r="E12" t="s">
+        <v>64</v>
+      </c>
+      <c r="F12">
+        <v>24.21</v>
+      </c>
+      <c r="G12" s="1">
+        <v>2974236.84</v>
+      </c>
+      <c r="H12" s="1">
+        <v>44362.73</v>
+      </c>
+      <c r="I12" s="1">
+        <v>1.4915668249204</v>
+      </c>
+      <c r="J12">
+        <v>0.04</v>
+      </c>
+      <c r="K12" t="s">
+        <v>68</v>
+      </c>
+      <c r="L12" s="1">
+        <v>3018599.57</v>
+      </c>
+      <c r="M12" s="1">
+        <v>3046941.38</v>
+      </c>
+      <c r="N12" s="1">
+        <v>2.18</v>
+      </c>
+      <c r="O12">
+        <v>1</v>
+      </c>
+      <c r="Z12" t="s">
+        <v>66</v>
+      </c>
+    </row>
+    <row r="13" spans="1:26">
+      <c r="A13" t="s">
+        <v>70</v>
+      </c>
+      <c r="B13" s="1">
+        <v>136000000.0</v>
+      </c>
+      <c r="C13" s="1">
+        <v>107.724</v>
+      </c>
+      <c r="D13" s="1">
+        <v>102.82321265</v>
+      </c>
+      <c r="E13" t="s">
+        <v>71</v>
+      </c>
+      <c r="F13">
+        <v>66.64</v>
+      </c>
+      <c r="G13" s="1">
+        <v>2186528.97</v>
+      </c>
+      <c r="H13" s="1">
+        <v>11769.92</v>
+      </c>
+      <c r="I13" s="1">
+        <v>0.53829243341788</v>
+      </c>
+      <c r="J13">
+        <v>0.01</v>
+      </c>
+      <c r="K13" t="s">
+        <v>72</v>
+      </c>
+      <c r="L13" s="1">
+        <v>2198298.89</v>
+      </c>
+      <c r="M13" s="1">
+        <v>2212314.37</v>
+      </c>
+      <c r="N13" s="1">
+        <v>1.59</v>
+      </c>
+      <c r="O13">
+        <v>1</v>
+      </c>
+      <c r="Z13" t="s">
+        <v>69</v>
+      </c>
+    </row>
+    <row r="14" spans="1:26">
+      <c r="A14" t="s">
+        <v>74</v>
+      </c>
+      <c r="B14" s="1">
+        <v>44300000.0</v>
+      </c>
+      <c r="C14" s="1">
+        <v>92.606</v>
+      </c>
+      <c r="D14" s="1">
+        <v>91.98</v>
+      </c>
+      <c r="E14" t="s">
+        <v>75</v>
+      </c>
+      <c r="F14">
+        <v>52.9</v>
+      </c>
+      <c r="G14" s="1">
+        <v>1137371.78</v>
+      </c>
+      <c r="H14" s="1">
+        <v>-361901.75</v>
+      </c>
+      <c r="I14" s="1">
+        <v>-31.819125141297</v>
+      </c>
+      <c r="J14">
+        <v>0.05</v>
+      </c>
+      <c r="K14" t="s">
+        <v>76</v>
+      </c>
+      <c r="L14" s="1">
+        <v>775470.03</v>
+      </c>
+      <c r="M14" s="1">
+        <v>796117.91</v>
+      </c>
+      <c r="N14" s="1">
+        <v>0.57</v>
+      </c>
+      <c r="O14">
+        <v>1</v>
+      </c>
+      <c r="Z14" t="s">
+        <v>73</v>
+      </c>
+    </row>
+    <row r="15" spans="1:26">
+      <c r="A15" t="s">
+        <v>78</v>
+      </c>
+      <c r="B15" s="1">
+        <v>100000000.0</v>
+      </c>
+      <c r="C15" s="1">
+        <v>96.815</v>
+      </c>
+      <c r="D15" s="1">
+        <v>98.29926026</v>
+      </c>
+      <c r="E15" t="s">
+        <v>79</v>
+      </c>
+      <c r="F15">
+        <v>107.84</v>
+      </c>
+      <c r="G15" s="1">
+        <v>1104197.32</v>
+      </c>
+      <c r="H15" s="1">
+        <v>-206455.42</v>
+      </c>
+      <c r="I15" s="1">
+        <v>-18.697330292379</v>
+      </c>
+      <c r="J15">
+        <v>0.03</v>
+      </c>
+      <c r="K15" t="s">
+        <v>80</v>
+      </c>
+      <c r="L15" s="1">
+        <v>897741.9</v>
+      </c>
+      <c r="M15" s="1">
+        <v>925693.54</v>
+      </c>
+      <c r="N15" s="1">
+        <v>0.66</v>
+      </c>
+      <c r="O15">
+        <v>1</v>
+      </c>
+      <c r="Z15" t="s">
+        <v>77</v>
+      </c>
+    </row>
+    <row r="16" spans="1:26">
+      <c r="A16" t="s">
+        <v>82</v>
+      </c>
+      <c r="B16" s="1">
+        <v>2300000000.0</v>
+      </c>
+      <c r="C16" s="1">
+        <v>113.324</v>
+      </c>
+      <c r="D16" s="1">
+        <v>102.31835348</v>
+      </c>
+      <c r="E16" t="s">
+        <v>83</v>
+      </c>
+      <c r="F16">
+        <v>355.47</v>
+      </c>
+      <c r="G16" s="1">
+        <v>6096878.79</v>
+      </c>
+      <c r="H16" s="1">
+        <v>1235428.69</v>
+      </c>
+      <c r="I16" s="1">
+        <v>20.263297542118</v>
+      </c>
+      <c r="J16">
+        <v>0.01</v>
+      </c>
+      <c r="K16" t="s">
+        <v>84</v>
+      </c>
+      <c r="L16" s="1">
+        <v>7332307.48</v>
+      </c>
+      <c r="M16" s="1">
+        <v>7635078.13</v>
+      </c>
+      <c r="N16" s="1">
+        <v>5.47</v>
+      </c>
+      <c r="O16">
+        <v>1</v>
+      </c>
+      <c r="Z16" t="s">
+        <v>81</v>
+      </c>
+    </row>
+    <row r="17" spans="1:26">
+      <c r="A17" t="s">
+        <v>86</v>
+      </c>
+      <c r="B17" s="1">
+        <v>64000000000.0</v>
+      </c>
+      <c r="C17" s="1">
+        <v>96.776</v>
+      </c>
+      <c r="D17" s="1">
+        <v>99.33</v>
+      </c>
+      <c r="E17" t="s">
+        <v>87</v>
+      </c>
+      <c r="F17" t="s">
+        <v>88</v>
+      </c>
+      <c r="G17" s="1">
+        <v>3382137.26</v>
+      </c>
+      <c r="H17" s="1">
+        <v>-332029.97</v>
+      </c>
+      <c r="I17" s="1">
+        <v>-9.8171642507495</v>
+      </c>
+      <c r="J17">
+        <v>0.0</v>
+      </c>
+      <c r="K17" t="s">
+        <v>89</v>
+      </c>
+      <c r="L17" s="1">
+        <v>3050107.29</v>
+      </c>
+      <c r="M17" s="1">
+        <v>3144724.15</v>
+      </c>
+      <c r="N17" s="1">
+        <v>2.25</v>
+      </c>
+      <c r="O17">
+        <v>1</v>
+      </c>
+      <c r="Z17" t="s">
+        <v>85</v>
+      </c>
+    </row>
+    <row r="18" spans="1:26">
+      <c r="A18" t="s">
+        <v>91</v>
+      </c>
+      <c r="B18" s="1">
+        <v>156500000000.0</v>
+      </c>
+      <c r="C18" s="1">
+        <v>100.342</v>
+      </c>
+      <c r="D18" s="1">
+        <v>107.64130194</v>
+      </c>
+      <c r="E18" t="s">
+        <v>87</v>
+      </c>
+      <c r="F18" t="s">
+        <v>88</v>
+      </c>
+      <c r="G18" s="1">
+        <v>10794331.04</v>
+      </c>
+      <c r="H18" s="1">
+        <v>-3061036.17</v>
+      </c>
+      <c r="I18" s="1">
+        <v>-28.357812620874</v>
+      </c>
+      <c r="J18">
+        <v>0.0</v>
+      </c>
+      <c r="K18" t="s">
+        <v>92</v>
+      </c>
+      <c r="L18" s="1">
+        <v>7733294.87</v>
+      </c>
+      <c r="M18" s="1">
+        <v>7912198.43</v>
+      </c>
+      <c r="N18" s="1">
+        <v>5.67</v>
+      </c>
+      <c r="O18">
+        <v>1</v>
+      </c>
+      <c r="Z18" t="s">
+        <v>90</v>
+      </c>
+    </row>
+    <row r="19" spans="1:26">
+      <c r="A19" t="s">
+        <v>94</v>
+      </c>
+      <c r="B19" s="1">
+        <v>400000000.0</v>
+      </c>
+      <c r="C19" s="1">
+        <v>96.7755</v>
+      </c>
+      <c r="D19" s="1">
+        <v>98.48513136</v>
+      </c>
+      <c r="E19" t="s">
+        <v>79</v>
+      </c>
+      <c r="F19">
+        <v>107.84</v>
+      </c>
+      <c r="G19" s="1">
+        <v>4123208.81</v>
+      </c>
+      <c r="H19" s="1">
+        <v>-533706.31</v>
+      </c>
+      <c r="I19" s="1">
+        <v>-12.943955414181</v>
+      </c>
+      <c r="J19">
+        <v>0.01</v>
+      </c>
+      <c r="K19" t="s">
+        <v>95</v>
+      </c>
+      <c r="L19" s="1">
+        <v>3589502.5</v>
+      </c>
+      <c r="M19" s="1">
+        <v>3635078.73</v>
+      </c>
+      <c r="N19" s="1">
+        <v>2.61</v>
+      </c>
+      <c r="O19">
+        <v>1</v>
+      </c>
+      <c r="Z19" t="s">
+        <v>93</v>
+      </c>
+    </row>
+    <row r="20" spans="1:26">
+      <c r="A20" t="s">
+        <v>97</v>
+      </c>
+      <c r="B20" s="1">
+        <v>508000000.0</v>
+      </c>
+      <c r="C20" s="1">
+        <v>98.7575</v>
+      </c>
+      <c r="D20" s="1">
+        <v>99.70899653</v>
+      </c>
+      <c r="E20" t="s">
+        <v>79</v>
+      </c>
+      <c r="F20">
+        <v>107.84</v>
+      </c>
+      <c r="G20" s="1">
+        <v>5610844.92</v>
+      </c>
+      <c r="H20" s="1">
+        <v>-958813.44</v>
+      </c>
+      <c r="I20" s="1">
+        <v>-17.088574959224</v>
+      </c>
+      <c r="J20">
+        <v>0.01</v>
+      </c>
+      <c r="K20" t="s">
+        <v>98</v>
+      </c>
+      <c r="L20" s="1">
+        <v>4652031.48</v>
+      </c>
+      <c r="M20" s="1">
+        <v>4706706.69</v>
+      </c>
+      <c r="N20" s="1">
+        <v>3.37</v>
+      </c>
+      <c r="O20">
+        <v>1</v>
+      </c>
+      <c r="Z20" t="s">
+        <v>96</v>
+      </c>
+    </row>
+    <row r="21" spans="1:26">
+      <c r="A21" t="s">
+        <v>100</v>
+      </c>
+      <c r="B21" s="1">
+        <v>10000000000.0</v>
+      </c>
+      <c r="C21" s="1">
+        <v>98.152</v>
+      </c>
+      <c r="D21" s="1">
+        <v>98.5480379</v>
+      </c>
+      <c r="E21" t="s">
         <v>56</v>
       </c>
-      <c r="G9" t="s">
+      <c r="F21" t="s">
         <v>57</v>
       </c>
-      <c r="H9" s="1">
-[...8 lines deleted...]
-      <c r="K9">
+      <c r="G21" s="1">
+        <v>2384128.73</v>
+      </c>
+      <c r="H21" s="1">
+        <v>124419.84</v>
+      </c>
+      <c r="I21" s="1">
+        <v>5.2186712250223</v>
+      </c>
+      <c r="J21">
         <v>0.0</v>
       </c>
-      <c r="L9" t="s">
-[...46 lines deleted...]
-      <c r="K10">
+      <c r="K21" t="s">
+        <v>101</v>
+      </c>
+      <c r="L21" s="1">
+        <v>2508548.57</v>
+      </c>
+      <c r="M21" s="1">
+        <v>2705168.53</v>
+      </c>
+      <c r="N21" s="1">
+        <v>1.94</v>
+      </c>
+      <c r="O21">
+        <v>1</v>
+      </c>
+      <c r="Z21" t="s">
+        <v>99</v>
+      </c>
+    </row>
+    <row r="22" spans="1:26">
+      <c r="A22" t="s">
+        <v>103</v>
+      </c>
+      <c r="B22" s="1">
+        <v>10000000.0</v>
+      </c>
+      <c r="C22" s="1">
+        <v>98.346</v>
+      </c>
+      <c r="D22" s="1">
+        <v>100.6465507</v>
+      </c>
+      <c r="E22" t="s">
+        <v>104</v>
+      </c>
+      <c r="F22">
+        <v>4.71</v>
+      </c>
+      <c r="G22" s="1">
+        <v>2099580.71</v>
+      </c>
+      <c r="H22" s="1">
+        <v>-12862.2</v>
+      </c>
+      <c r="I22" s="1">
+        <v>-0.61260802877161</v>
+      </c>
+      <c r="J22">
+        <v>0.07</v>
+      </c>
+      <c r="K22" t="s">
+        <v>105</v>
+      </c>
+      <c r="L22" s="1">
+        <v>2086718.51</v>
+      </c>
+      <c r="M22" s="1">
+        <v>2094083.62</v>
+      </c>
+      <c r="N22" s="1">
+        <v>1.5</v>
+      </c>
+      <c r="O22">
+        <v>1</v>
+      </c>
+      <c r="Z22" t="s">
+        <v>102</v>
+      </c>
+    </row>
+    <row r="23" spans="1:26">
+      <c r="A23" t="s">
+        <v>107</v>
+      </c>
+      <c r="B23" s="1">
+        <v>15000000.0</v>
+      </c>
+      <c r="C23" s="1">
+        <v>104.027</v>
+      </c>
+      <c r="D23" s="1">
+        <v>105.99801867</v>
+      </c>
+      <c r="E23" t="s">
+        <v>104</v>
+      </c>
+      <c r="F23">
+        <v>4.71</v>
+      </c>
+      <c r="G23" s="1">
+        <v>3433060.08</v>
+      </c>
+      <c r="H23" s="1">
+        <v>-122171.99</v>
+      </c>
+      <c r="I23" s="1">
+        <v>-3.5586907060479</v>
+      </c>
+      <c r="J23">
+        <v>0.19</v>
+      </c>
+      <c r="K23" t="s">
+        <v>108</v>
+      </c>
+      <c r="L23" s="1">
+        <v>3310888.09</v>
+      </c>
+      <c r="M23" s="1">
+        <v>3338659.32</v>
+      </c>
+      <c r="N23" s="1">
+        <v>2.39</v>
+      </c>
+      <c r="O23">
+        <v>1</v>
+      </c>
+      <c r="Z23" t="s">
+        <v>106</v>
+      </c>
+    </row>
+    <row r="24" spans="1:26">
+      <c r="A24" t="s">
+        <v>110</v>
+      </c>
+      <c r="B24" s="1">
+        <v>1400000.0</v>
+      </c>
+      <c r="C24" s="1">
+        <v>85.934</v>
+      </c>
+      <c r="D24" s="1">
+        <v>86.2572375</v>
+      </c>
+      <c r="E24" t="s">
+        <v>111</v>
+      </c>
+      <c r="F24">
+        <v>19.95</v>
+      </c>
+      <c r="G24" s="1">
+        <v>5989045.57</v>
+      </c>
+      <c r="H24" s="1">
+        <v>41229.21</v>
+      </c>
+      <c r="I24" s="1">
+        <v>0.68841035717816</v>
+      </c>
+      <c r="J24">
+        <v>0.02</v>
+      </c>
+      <c r="K24" t="s">
+        <v>112</v>
+      </c>
+      <c r="L24" s="1">
+        <v>6030274.78</v>
+      </c>
+      <c r="M24" s="1">
+        <v>6060488.3</v>
+      </c>
+      <c r="N24" s="1">
+        <v>4.35</v>
+      </c>
+      <c r="O24">
+        <v>1</v>
+      </c>
+      <c r="Z24" t="s">
+        <v>109</v>
+      </c>
+    </row>
+    <row r="25" spans="1:26">
+      <c r="A25" t="s">
+        <v>114</v>
+      </c>
+      <c r="B25" s="1">
+        <v>1700000.0</v>
+      </c>
+      <c r="C25" s="1">
+        <v>97.295</v>
+      </c>
+      <c r="D25" s="1">
+        <v>94.5819441941</v>
+      </c>
+      <c r="E25" t="s">
+        <v>111</v>
+      </c>
+      <c r="F25">
+        <v>19.95</v>
+      </c>
+      <c r="G25" s="1">
+        <v>7614654.83</v>
+      </c>
+      <c r="H25" s="1">
+        <v>675897.84</v>
+      </c>
+      <c r="I25" s="1">
+        <v>8.8762767990102</v>
+      </c>
+      <c r="J25">
+        <v>0.02</v>
+      </c>
+      <c r="K25" t="s">
+        <v>115</v>
+      </c>
+      <c r="L25" s="1">
+        <v>8290552.67</v>
+      </c>
+      <c r="M25" s="1">
+        <v>8329074.9</v>
+      </c>
+      <c r="N25" s="1">
+        <v>5.97</v>
+      </c>
+      <c r="O25">
+        <v>1</v>
+      </c>
+      <c r="Z25" t="s">
+        <v>113</v>
+      </c>
+    </row>
+    <row r="26" spans="1:26">
+      <c r="A26" t="s">
+        <v>117</v>
+      </c>
+      <c r="B26" s="1">
+        <v>2500000.0</v>
+      </c>
+      <c r="C26" s="1">
+        <v>102.216</v>
+      </c>
+      <c r="D26" s="1">
+        <v>89.9253336</v>
+      </c>
+      <c r="E26" t="s">
+        <v>118</v>
+      </c>
+      <c r="F26">
+        <v>3.88</v>
+      </c>
+      <c r="G26" s="1">
+        <v>572400.95</v>
+      </c>
+      <c r="H26" s="1">
+        <v>85647.61</v>
+      </c>
+      <c r="I26" s="1">
+        <v>14.962869995237</v>
+      </c>
+      <c r="J26">
+        <v>0.65</v>
+      </c>
+      <c r="K26" t="s">
+        <v>119</v>
+      </c>
+      <c r="L26" s="1">
+        <v>658048.56</v>
+      </c>
+      <c r="M26" s="1">
+        <v>674246.27</v>
+      </c>
+      <c r="N26" s="1">
+        <v>0.48</v>
+      </c>
+      <c r="O26">
+        <v>1</v>
+      </c>
+      <c r="Z26" t="s">
+        <v>116</v>
+      </c>
+    </row>
+    <row r="27" spans="1:26">
+      <c r="A27" t="s">
+        <v>121</v>
+      </c>
+      <c r="B27" s="1">
+        <v>6400000.0</v>
+      </c>
+      <c r="C27" s="1">
+        <v>112.183</v>
+      </c>
+      <c r="D27" s="1">
+        <v>100.67218078</v>
+      </c>
+      <c r="E27" t="s">
+        <v>118</v>
+      </c>
+      <c r="F27">
+        <v>3.88</v>
+      </c>
+      <c r="G27" s="1">
+        <v>1590947.59</v>
+      </c>
+      <c r="H27" s="1">
+        <v>257921.15</v>
+      </c>
+      <c r="I27" s="1">
+        <v>16.211794255271</v>
+      </c>
+      <c r="J27">
+        <v>0.7</v>
+      </c>
+      <c r="K27" t="s">
+        <v>122</v>
+      </c>
+      <c r="L27" s="1">
+        <v>1848868.74</v>
+      </c>
+      <c r="M27" s="1">
+        <v>1893403.4</v>
+      </c>
+      <c r="N27" s="1">
+        <v>1.36</v>
+      </c>
+      <c r="O27">
+        <v>1</v>
+      </c>
+      <c r="Z27" t="s">
+        <v>120</v>
+      </c>
+    </row>
+    <row r="28" spans="1:26">
+      <c r="A28" t="s">
+        <v>124</v>
+      </c>
+      <c r="B28" s="1">
+        <v>10600000.0</v>
+      </c>
+      <c r="C28" s="1">
+        <v>97.788</v>
+      </c>
+      <c r="D28" s="1">
+        <v>92.07608538</v>
+      </c>
+      <c r="E28" t="s">
+        <v>118</v>
+      </c>
+      <c r="F28">
+        <v>3.88</v>
+      </c>
+      <c r="G28" s="1">
+        <v>2371365.24</v>
+      </c>
+      <c r="H28" s="1">
+        <v>297892.35</v>
+      </c>
+      <c r="I28" s="1">
+        <v>12.562061085116</v>
+      </c>
+      <c r="J28">
+        <v>0.51</v>
+      </c>
+      <c r="K28" t="s">
+        <v>125</v>
+      </c>
+      <c r="L28" s="1">
+        <v>2669257.59</v>
+      </c>
+      <c r="M28" s="1">
+        <v>2723412.99</v>
+      </c>
+      <c r="N28" s="1">
+        <v>1.95</v>
+      </c>
+      <c r="O28">
+        <v>1</v>
+      </c>
+      <c r="Z28" t="s">
+        <v>123</v>
+      </c>
+    </row>
+    <row r="29" spans="1:26">
+      <c r="A29" t="s">
+        <v>127</v>
+      </c>
+      <c r="B29" s="1">
+        <v>23000000.0</v>
+      </c>
+      <c r="C29" s="1">
+        <v>84.158</v>
+      </c>
+      <c r="D29" s="1">
+        <v>77.07608696</v>
+      </c>
+      <c r="E29" t="s">
+        <v>128</v>
+      </c>
+      <c r="F29">
+        <v>4.28</v>
+      </c>
+      <c r="G29" s="1">
+        <v>3906635.99</v>
+      </c>
+      <c r="H29" s="1">
+        <v>611650.66</v>
+      </c>
+      <c r="I29" s="1">
+        <v>15.656709802645</v>
+      </c>
+      <c r="J29">
+        <v>0.07</v>
+      </c>
+      <c r="K29" t="s">
+        <v>129</v>
+      </c>
+      <c r="L29" s="1">
+        <v>4518286.65</v>
+      </c>
+      <c r="M29" s="1">
+        <v>4533988.59</v>
+      </c>
+      <c r="N29" s="1">
+        <v>3.25</v>
+      </c>
+      <c r="O29">
+        <v>1</v>
+      </c>
+      <c r="Z29" t="s">
+        <v>126</v>
+      </c>
+    </row>
+    <row r="30" spans="1:26">
+      <c r="A30" t="s">
+        <v>131</v>
+      </c>
+      <c r="B30" s="1">
+        <v>21000000.0</v>
+      </c>
+      <c r="C30" s="1">
+        <v>98.547</v>
+      </c>
+      <c r="D30" s="1">
+        <v>81.95</v>
+      </c>
+      <c r="E30" t="s">
+        <v>128</v>
+      </c>
+      <c r="F30">
+        <v>4.28</v>
+      </c>
+      <c r="G30" s="1">
+        <v>3676104.62</v>
+      </c>
+      <c r="H30" s="1">
+        <v>1154630.67</v>
+      </c>
+      <c r="I30" s="1">
+        <v>31.409080789436</v>
+      </c>
+      <c r="J30">
+        <v>0.54</v>
+      </c>
+      <c r="K30" t="s">
+        <v>132</v>
+      </c>
+      <c r="L30" s="1">
+        <v>4830735.29</v>
+      </c>
+      <c r="M30" s="1">
+        <v>4943211.79</v>
+      </c>
+      <c r="N30" s="1">
+        <v>3.54</v>
+      </c>
+      <c r="O30">
+        <v>1</v>
+      </c>
+      <c r="Z30" t="s">
+        <v>130</v>
+      </c>
+    </row>
+    <row r="31" spans="1:26">
+      <c r="A31" t="s">
+        <v>134</v>
+      </c>
+      <c r="B31" s="1">
+        <v>20000000.0</v>
+      </c>
+      <c r="C31" s="1">
+        <v>98.372</v>
+      </c>
+      <c r="D31" s="1">
+        <v>96.54</v>
+      </c>
+      <c r="E31" t="s">
+        <v>128</v>
+      </c>
+      <c r="F31">
+        <v>4.28</v>
+      </c>
+      <c r="G31" s="1">
+        <v>4486320.07</v>
+      </c>
+      <c r="H31" s="1">
+        <v>106210.27</v>
+      </c>
+      <c r="I31" s="1">
+        <v>2.3674251578756</v>
+      </c>
+      <c r="J31">
+        <v>0.78</v>
+      </c>
+      <c r="K31" t="s">
+        <v>135</v>
+      </c>
+      <c r="L31" s="1">
+        <v>4592530.34</v>
+      </c>
+      <c r="M31" s="1">
+        <v>4747934.97</v>
+      </c>
+      <c r="N31" s="1">
+        <v>3.4</v>
+      </c>
+      <c r="O31">
+        <v>1</v>
+      </c>
+      <c r="Z31" t="s">
+        <v>133</v>
+      </c>
+    </row>
+    <row r="32" spans="1:26">
+      <c r="A32" t="s">
+        <v>137</v>
+      </c>
+      <c r="B32" s="1">
+        <v>87000000.0</v>
+      </c>
+      <c r="C32" s="1">
+        <v>100.809</v>
+      </c>
+      <c r="D32" s="1">
+        <v>87.80771</v>
+      </c>
+      <c r="E32" t="s">
+        <v>138</v>
+      </c>
+      <c r="F32">
+        <v>18.79</v>
+      </c>
+      <c r="G32" s="1">
+        <v>4198301.16</v>
+      </c>
+      <c r="H32" s="1">
+        <v>468620.75</v>
+      </c>
+      <c r="I32" s="1">
+        <v>11.16215183572</v>
+      </c>
+      <c r="J32">
+        <v>0.1</v>
+      </c>
+      <c r="K32" t="s">
+        <v>139</v>
+      </c>
+      <c r="L32" s="1">
+        <v>4666921.91</v>
+      </c>
+      <c r="M32" s="1">
+        <v>4756911.19</v>
+      </c>
+      <c r="N32" s="1">
+        <v>3.41</v>
+      </c>
+      <c r="O32">
+        <v>1</v>
+      </c>
+      <c r="Z32" t="s">
+        <v>136</v>
+      </c>
+    </row>
+    <row r="33" spans="1:26">
+      <c r="A33" t="s">
+        <v>141</v>
+      </c>
+      <c r="B33" s="1">
+        <v>3500000.0</v>
+      </c>
+      <c r="C33" s="1">
+        <v>98.739</v>
+      </c>
+      <c r="D33" s="1">
+        <v>90.749</v>
+      </c>
+      <c r="E33" t="s">
+        <v>15</v>
+      </c>
+      <c r="F33">
+        <v>1.14</v>
+      </c>
+      <c r="G33" s="1">
+        <v>2921060.38</v>
+      </c>
+      <c r="H33" s="1">
+        <v>115060.86</v>
+      </c>
+      <c r="I33" s="1">
+        <v>3.9390099837649</v>
+      </c>
+      <c r="J33">
+        <v>0.86</v>
+      </c>
+      <c r="K33" t="s">
+        <v>142</v>
+      </c>
+      <c r="L33" s="1">
+        <v>3036121.24</v>
+      </c>
+      <c r="M33" s="1">
+        <v>3066357.72</v>
+      </c>
+      <c r="N33" s="1">
+        <v>2.2</v>
+      </c>
+      <c r="O33">
+        <v>1</v>
+      </c>
+      <c r="Z33" t="s">
+        <v>140</v>
+      </c>
+    </row>
+    <row r="34" spans="1:26">
+      <c r="A34" t="s">
+        <v>144</v>
+      </c>
+      <c r="B34" s="1">
+        <v>18500000.0</v>
+      </c>
+      <c r="C34" s="1">
+        <v>99.887</v>
+      </c>
+      <c r="D34" s="1">
+        <v>98.38680205</v>
+      </c>
+      <c r="E34" t="s">
+        <v>145</v>
+      </c>
+      <c r="F34">
+        <v>5.25</v>
+      </c>
+      <c r="G34" s="1">
+        <v>3575242.26</v>
+      </c>
+      <c r="H34" s="1">
+        <v>-53368.6</v>
+      </c>
+      <c r="I34" s="1">
+        <v>-1.492726817343</v>
+      </c>
+      <c r="J34">
+        <v>0.42</v>
+      </c>
+      <c r="K34" t="s">
+        <v>146</v>
+      </c>
+      <c r="L34" s="1">
+        <v>3521873.66</v>
+      </c>
+      <c r="M34" s="1">
+        <v>3599539.13</v>
+      </c>
+      <c r="N34" s="1">
+        <v>2.58</v>
+      </c>
+      <c r="O34">
+        <v>1</v>
+      </c>
+      <c r="Z34" t="s">
+        <v>143</v>
+      </c>
+    </row>
+    <row r="35" spans="1:26">
+      <c r="A35" t="s">
+        <v>148</v>
+      </c>
+      <c r="B35" s="1">
+        <v>16500000.0</v>
+      </c>
+      <c r="C35" s="1">
+        <v>104.643</v>
+      </c>
+      <c r="D35" s="1">
+        <v>106.07906824</v>
+      </c>
+      <c r="E35" t="s">
+        <v>145</v>
+      </c>
+      <c r="F35">
+        <v>5.25</v>
+      </c>
+      <c r="G35" s="1">
+        <v>3486666.56</v>
+      </c>
+      <c r="H35" s="1">
+        <v>-195974.82</v>
+      </c>
+      <c r="I35" s="1">
+        <v>-5.620692906178</v>
+      </c>
+      <c r="J35">
+        <v>0.24</v>
+      </c>
+      <c r="K35" t="s">
+        <v>149</v>
+      </c>
+      <c r="L35" s="1">
+        <v>3290691.74</v>
+      </c>
+      <c r="M35" s="1">
+        <v>3329978.75</v>
+      </c>
+      <c r="N35" s="1">
+        <v>2.39</v>
+      </c>
+      <c r="O35">
+        <v>1</v>
+      </c>
+      <c r="Z35" t="s">
+        <v>147</v>
+      </c>
+    </row>
+    <row r="36" spans="1:26">
+      <c r="A36" t="s">
+        <v>151</v>
+      </c>
+      <c r="B36" s="1">
+        <v>64000000.0</v>
+      </c>
+      <c r="C36" s="1">
+        <v>96.321</v>
+      </c>
+      <c r="D36" s="1">
+        <v>85.83928125</v>
+      </c>
+      <c r="E36" t="s">
+        <v>138</v>
+      </c>
+      <c r="F36">
+        <v>18.79</v>
+      </c>
+      <c r="G36" s="1">
+        <v>3128077.52</v>
+      </c>
+      <c r="H36" s="1">
+        <v>152217.7</v>
+      </c>
+      <c r="I36" s="1">
+        <v>4.8661741605432</v>
+      </c>
+      <c r="J36">
+        <v>0.12</v>
+      </c>
+      <c r="K36" t="s">
+        <v>152</v>
+      </c>
+      <c r="L36" s="1">
+        <v>3280295.22</v>
+      </c>
+      <c r="M36" s="1">
+        <v>3356710.99</v>
+      </c>
+      <c r="N36" s="1">
+        <v>2.41</v>
+      </c>
+      <c r="O36">
+        <v>1</v>
+      </c>
+      <c r="Z36" t="s">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="37" spans="1:26">
+      <c r="A37" t="s">
+        <v>154</v>
+      </c>
+      <c r="B37" s="1">
+        <v>120000000.0</v>
+      </c>
+      <c r="C37" s="1">
+        <v>103.37</v>
+      </c>
+      <c r="D37" s="1">
+        <v>86.85423957</v>
+      </c>
+      <c r="E37" t="s">
+        <v>138</v>
+      </c>
+      <c r="F37">
+        <v>18.79</v>
+      </c>
+      <c r="G37" s="1">
+        <v>5165065.32</v>
+      </c>
+      <c r="H37" s="1">
+        <v>1435600.37</v>
+      </c>
+      <c r="I37" s="1">
+        <v>27.794428164173</v>
+      </c>
+      <c r="J37">
+        <v>0.15</v>
+      </c>
+      <c r="K37" t="s">
+        <v>155</v>
+      </c>
+      <c r="L37" s="1">
+        <v>6600665.69</v>
+      </c>
+      <c r="M37" s="1">
+        <v>6782323.71</v>
+      </c>
+      <c r="N37" s="1">
+        <v>4.86</v>
+      </c>
+      <c r="O37">
+        <v>1</v>
+      </c>
+      <c r="Z37" t="s">
+        <v>153</v>
+      </c>
+    </row>
+    <row r="38" spans="1:26">
+      <c r="A38" t="s">
+        <v>157</v>
+      </c>
+      <c r="B38" s="1">
+        <v>180000000.0</v>
+      </c>
+      <c r="C38" s="1">
+        <v>100.007</v>
+      </c>
+      <c r="D38" s="1">
+        <v>93.75046918</v>
+      </c>
+      <c r="E38" t="s">
+        <v>158</v>
+      </c>
+      <c r="F38">
+        <v>37.73</v>
+      </c>
+      <c r="G38" s="1">
+        <v>4556806.41</v>
+      </c>
+      <c r="H38" s="1">
+        <v>214785.52</v>
+      </c>
+      <c r="I38" s="1">
+        <v>4.713509872367</v>
+      </c>
+      <c r="J38">
         <v>0.0</v>
       </c>
-      <c r="L10" t="s">
-[...1108 lines deleted...]
-      <c r="O32" s="1">
+      <c r="K38" t="s">
+        <v>159</v>
+      </c>
+      <c r="L38" s="1">
+        <v>4771591.93</v>
+      </c>
+      <c r="M38" s="1">
+        <v>4772637.69</v>
+      </c>
+      <c r="N38" s="1">
         <v>3.42</v>
       </c>
-      <c r="P32">
-[...254 lines deleted...]
-      <c r="A38" t="s">
+      <c r="O38">
+        <v>1</v>
+      </c>
+      <c r="Z38" t="s">
         <v>156</v>
-      </c>
-[...43 lines deleted...]
-        <v>1</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">