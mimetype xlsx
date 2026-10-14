--- v5 (2026-09-23)
+++ v6 (2026-10-14)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="1" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Répartition" sheetId="1" r:id="rId4"/>
     <sheet name="Valorisation" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="160">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="159">
   <si>
     <t>Type Part</t>
   </si>
   <si>
     <t>CodeIsin</t>
   </si>
   <si>
     <t>Parts</t>
   </si>
   <si>
     <t>Vl</t>
   </si>
   <si>
     <t>Devise</t>
   </si>
   <si>
     <t>Actif net</t>
   </si>
   <si>
     <t>C/D</t>
   </si>
   <si>
     <t>FR0011550771</t>
   </si>
   <si>
@@ -142,402 +142,399 @@
   <si>
     <t>Ofi Invest ESG Liquidités PART C/D</t>
   </si>
   <si>
     <t>TY300926</t>
   </si>
   <si>
     <t>US 10YR NOTE SEP 26</t>
   </si>
   <si>
     <t>WN300926</t>
   </si>
   <si>
     <t>US ULTRA T-BOND SEP 26</t>
   </si>
   <si>
     <t>BRSTNCNTF1P8</t>
   </si>
   <si>
     <t>BRAZIL FEDERATIVE REPUBLIC OF (GO 10 01/01/2027</t>
   </si>
   <si>
     <t>BRL</t>
   </si>
   <si>
-    <t>96 018.11</t>
+    <t>7 313.38</t>
   </si>
   <si>
     <t>BRSTNCNTF212</t>
   </si>
   <si>
     <t>BRAZIL FEDERATIVE REPUBLIC OF (GOV 10 01/01/2033</t>
   </si>
   <si>
-    <t>259 604.52</t>
+    <t>19 238.79</t>
   </si>
   <si>
     <t>BRSTNCNTF238</t>
   </si>
   <si>
     <t>BRAZIL FEDERATIVE REPUBLIC OF (GOV 10 01/01/2035</t>
   </si>
   <si>
-    <t>270 451.01</t>
+    <t>20 599.34</t>
   </si>
   <si>
     <t>CL0002798016</t>
   </si>
   <si>
     <t>CHILE (REPUBLIC OF) 7 01/05/2034</t>
   </si>
   <si>
     <t>CLP</t>
   </si>
   <si>
-    <t>1 042.20</t>
-[...2 lines deleted...]
-    <t>25 488.00</t>
+    <t>1 058.87</t>
+  </si>
+  <si>
+    <t>34 377.94</t>
   </si>
   <si>
     <t>COL17CT03771</t>
   </si>
   <si>
     <t>COLOMBIA (REPUBLIC OF) 7 26/03/2031</t>
   </si>
   <si>
     <t>COP</t>
   </si>
   <si>
-    <t>3 912.70</t>
-[...2 lines deleted...]
-    <t>49 063.96</t>
+    <t>3 696.57</t>
+  </si>
+  <si>
+    <t>63 346.46</t>
   </si>
   <si>
     <t>COL17CT02914</t>
   </si>
   <si>
     <t>COLOMBIA REPUBLIC OF (GOVERNMENT) 6 28/04/2028</t>
   </si>
   <si>
-    <t>37 769.52</t>
+    <t>53 763.33</t>
   </si>
   <si>
     <t>CZ0001006431</t>
   </si>
   <si>
     <t>CZECH REPUBLIC 3.5 30/05/2035</t>
   </si>
   <si>
     <t>CZK</t>
   </si>
   <si>
-    <t>16 474.11</t>
+    <t>29 084.04</t>
   </si>
   <si>
     <t>CZ0001006894</t>
   </si>
   <si>
     <t>CZECH REPUBLIC 4.9 14/04/2034</t>
   </si>
   <si>
-    <t>28 341.81</t>
+    <t>36 136.93</t>
   </si>
   <si>
     <t>USP3579ECV76</t>
   </si>
   <si>
     <t>DOMINICAN REPUBLIC (GOVERNMENT) 10.75 01/06/2036</t>
   </si>
   <si>
     <t>DOP</t>
   </si>
   <si>
-    <t>14 015.48</t>
+    <t>26 013.43</t>
   </si>
   <si>
     <t>XS2485814680</t>
   </si>
   <si>
     <t>EUROPEAN BANK FOR RECONSTRUCTION A 30 26/05/2027</t>
   </si>
   <si>
     <t>TRY</t>
   </si>
   <si>
-    <t>20 647.88</t>
+    <t>33 961.42</t>
   </si>
   <si>
     <t>XS2974126042</t>
   </si>
   <si>
     <t>EUROPEAN BANK FOR RECONSTRUCTION A 6.75 13/01/2032</t>
   </si>
   <si>
     <t>INR</t>
   </si>
   <si>
-    <t>27 951.64</t>
+    <t>31 032.38</t>
   </si>
   <si>
     <t>HU0000406624</t>
   </si>
   <si>
     <t>HUNGARY (GOVERNMENT) 7 24/10/2035</t>
   </si>
   <si>
     <t>HUF</t>
   </si>
   <si>
-    <t>302 770.65</t>
+    <t>325 618.50</t>
   </si>
   <si>
     <t>IDG000024506</t>
   </si>
   <si>
     <t>INDONESIA (REPUBLIC OF) 6.75 15/07/2035</t>
   </si>
   <si>
     <t>IDR</t>
   </si>
   <si>
-    <t>20 306.38</t>
-[...2 lines deleted...]
-    <t>94 616.86</t>
+    <t>20 648.74</t>
   </si>
   <si>
     <t>IDG000009507</t>
   </si>
   <si>
     <t>INDONESIA (REPUBLIC OF) 8.375 15/09/2026</t>
   </si>
   <si>
-    <t>178 903.56</t>
+    <t>210 434.69</t>
   </si>
   <si>
     <t>XS2610898665</t>
   </si>
   <si>
     <t>INTERNATIONAL BANK FOR RECONSTRUCT 6.5 17/04/2030</t>
   </si>
   <si>
-    <t>45 576.23</t>
+    <t>58 133.10</t>
   </si>
   <si>
     <t>XS2615587263</t>
   </si>
   <si>
     <t>INTERNATIONAL BANK FOR RECONSTRUCT 6.85 24/04/2028</t>
   </si>
   <si>
-    <t>54 675.21</t>
+    <t>71 794.28</t>
   </si>
   <si>
     <t>XS2550924133</t>
   </si>
   <si>
     <t>INTERNATIONAL FINANCE CORP 12 03/11/2027</t>
   </si>
   <si>
-    <t>196 619.96</t>
+    <t>67 771.15</t>
   </si>
   <si>
     <t>MYBMY1900052</t>
   </si>
   <si>
     <t>MALAYSIA (GOVERNMENT) 3.757 22/05/2040</t>
   </si>
   <si>
     <t>MYR</t>
   </si>
   <si>
-    <t>7 365.11</t>
+    <t>35 621.68</t>
   </si>
   <si>
     <t>MYBMX1000038</t>
   </si>
   <si>
     <t>MALAYSIA (GOVERNMENT) 4.498 15/04/2030</t>
   </si>
   <si>
-    <t>27 771.23</t>
+    <t>36 130.75</t>
   </si>
   <si>
     <t>MX0MGO0000R8</t>
   </si>
   <si>
     <t>MEXICO (UNITED MEXICAN STATES) (GO 7.75 13/11/2042</t>
   </si>
   <si>
     <t>MXN</t>
   </si>
   <si>
-    <t>30 213.52</t>
+    <t>60 416.28</t>
   </si>
   <si>
     <t>MX0MGO0000P2</t>
   </si>
   <si>
     <t>MEXICO (UNITED MEXICAN STATES) (GO 7.75 29/05/2031</t>
   </si>
   <si>
-    <t>38 522.23</t>
+    <t>75 196.69</t>
   </si>
   <si>
     <t>USP87324BE10</t>
   </si>
   <si>
     <t>PERU (REPUBLIC OF) 6.9 12/08/2037</t>
   </si>
   <si>
     <t>PEN</t>
   </si>
   <si>
-    <t>16 197.71</t>
+    <t>18 660.79</t>
   </si>
   <si>
     <t>PEP01000C5I0</t>
   </si>
   <si>
     <t>PERU (REPUBLIC OF) 7.3 12/08/2033</t>
   </si>
   <si>
-    <t>44 534.66</t>
+    <t>51 206.02</t>
   </si>
   <si>
     <t>PEP01000C5G4</t>
   </si>
   <si>
     <t>PERU GOVERNMENT BOND 5.4 12/08/2034</t>
   </si>
   <si>
-    <t>54 155.40</t>
+    <t>62 328.76</t>
   </si>
   <si>
     <t>PL0000113783</t>
   </si>
   <si>
     <t>POLAND (REPUBLIC OF) 1.75 25/04/2032</t>
   </si>
   <si>
     <t>PLN</t>
   </si>
   <si>
-    <t>15 701.94</t>
+    <t>20 640.54</t>
   </si>
   <si>
     <t>PL0000109427</t>
   </si>
   <si>
     <t>POLAND (REPUBLIC OF) 2.5 25/07/2027</t>
   </si>
   <si>
-    <t>112 476.50</t>
+    <t>117 993.40</t>
   </si>
   <si>
     <t>PL0000116851</t>
   </si>
   <si>
     <t>POLAND (REPUBLIC OF) 5 25/10/2034</t>
   </si>
   <si>
-    <t>155 404.63</t>
+    <t>166 504.44</t>
   </si>
   <si>
     <t>ZAG000107004</t>
   </si>
   <si>
     <t>REPUBLIC OF SOUTH AFRICA 8.25 31/03/2032</t>
   </si>
   <si>
     <t>ZAR</t>
   </si>
   <si>
-    <t>89 989.28</t>
+    <t>111 489.21</t>
   </si>
   <si>
     <t>XS2434895988</t>
   </si>
   <si>
     <t>ROMANIA (REPUBLIC OF) 3 27/02/2027</t>
   </si>
   <si>
-    <t>30 236.48</t>
+    <t>35 291.54</t>
   </si>
   <si>
     <t>ROO7A2H5YIN8</t>
   </si>
   <si>
     <t>ROMANIA (REPUBLIC OF) 6.7 25/02/2032</t>
   </si>
   <si>
     <t>RON</t>
   </si>
   <si>
-    <t>77 665.47</t>
+    <t>90 847.79</t>
   </si>
   <si>
     <t>ROXL7LT7QZ66</t>
   </si>
   <si>
     <t>ROMANIA (REPUBLIC OF) 8 29/04/2030</t>
   </si>
   <si>
-    <t>39 287.01</t>
+    <t>53 211.37</t>
   </si>
   <si>
     <t>ZAG000077470</t>
   </si>
   <si>
     <t>SOUTH AFRICA (REPUBLIC OF) 7 28/02/2031</t>
   </si>
   <si>
-    <t>76 415.77</t>
+    <t>89 939.89</t>
   </si>
   <si>
     <t>ZAG000125972</t>
   </si>
   <si>
     <t>SOUTH AFRICA (REPUBLIC OF) 8.875 28/02/2035</t>
   </si>
   <si>
-    <t>181 658.02</t>
+    <t>213 808.01</t>
   </si>
   <si>
     <t>TH0623037601</t>
   </si>
   <si>
     <t>THAILAND KINGDOM OF (GOVERNMENT) 1 17/06/2027</t>
   </si>
   <si>
     <t>THB</t>
   </si>
   <si>
-    <t>1 045.76</t>
+    <t>3 630.33</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -901,179 +898,179 @@
       </c>
       <c r="E1" t="s">
         <v>5</v>
       </c>
       <c r="F1" t="s">
         <v>4</v>
       </c>
       <c r="G1" t="s">
         <v>5</v>
       </c>
       <c r="H1" t="s">
         <v>4</v>
       </c>
       <c r="Z1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:26">
       <c r="A2" t="s">
         <v>7</v>
       </c>
       <c r="B2" s="1">
         <v>11549.5602</v>
       </c>
       <c r="C2">
-        <v>10105.36</v>
+        <v>10149.59</v>
       </c>
       <c r="D2" t="s">
         <v>8</v>
       </c>
       <c r="E2">
-        <v>116712524.09</v>
+        <v>117223411.11</v>
       </c>
       <c r="F2" t="s">
         <v>8</v>
       </c>
       <c r="G2">
-        <v>116712524.09</v>
+        <v>117223411.11</v>
       </c>
       <c r="H2" t="s">
         <v>8</v>
       </c>
       <c r="Z2" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="3" spans="1:26">
       <c r="A3" t="s">
         <v>10</v>
       </c>
       <c r="B3" s="1">
-        <v>956.4649</v>
+        <v>956.5105</v>
       </c>
       <c r="C3">
-        <v>7372.58</v>
+        <v>7407.09</v>
       </c>
       <c r="D3" t="s">
         <v>8</v>
       </c>
       <c r="E3">
-        <v>7051622.73</v>
+        <v>7084962.45</v>
       </c>
       <c r="F3" t="s">
         <v>8</v>
       </c>
       <c r="G3">
-        <v>7051622.73</v>
+        <v>7084962.45</v>
       </c>
       <c r="H3" t="s">
         <v>8</v>
       </c>
       <c r="Z3" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="4" spans="1:26">
       <c r="A4" t="s">
         <v>12</v>
       </c>
       <c r="B4" s="1">
-        <v>122372.0514</v>
+        <v>122086.7409</v>
       </c>
       <c r="C4">
-        <v>126.58</v>
+        <v>127.1</v>
       </c>
       <c r="D4" t="s">
         <v>8</v>
       </c>
       <c r="E4">
-        <v>15490827.32</v>
+        <v>15517259.81</v>
       </c>
       <c r="F4" t="s">
         <v>8</v>
       </c>
       <c r="G4">
-        <v>15490827.32</v>
+        <v>15517259.81</v>
       </c>
       <c r="H4" t="s">
         <v>8</v>
       </c>
       <c r="Z4" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="5" spans="1:26">
       <c r="A5" t="s">
         <v>14</v>
       </c>
       <c r="B5" s="1">
         <v>10.0</v>
       </c>
       <c r="C5">
-        <v>10909.69</v>
+        <v>10977.9</v>
       </c>
       <c r="D5" t="s">
         <v>15</v>
       </c>
       <c r="E5">
-        <v>109096.97</v>
+        <v>109779.09</v>
       </c>
       <c r="F5" t="s">
         <v>15</v>
       </c>
       <c r="G5">
-        <v>95846.228860092</v>
+        <v>96255.23016221</v>
       </c>
       <c r="H5" t="s">
         <v>8</v>
       </c>
       <c r="Z5" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="6" spans="1:26">
       <c r="A6" t="s">
         <v>17</v>
       </c>
       <c r="B6" s="1">
-        <v>1196.0</v>
+        <v>1206.0</v>
       </c>
       <c r="C6">
-        <v>104.62</v>
+        <v>105.04</v>
       </c>
       <c r="D6" t="s">
         <v>8</v>
       </c>
       <c r="E6">
-        <v>125125.71</v>
+        <v>126682.49</v>
       </c>
       <c r="F6" t="s">
         <v>8</v>
       </c>
       <c r="G6">
-        <v>125125.71</v>
+        <v>126682.49</v>
       </c>
       <c r="H6" t="s">
         <v>8</v>
       </c>
       <c r="Z6" t="s">
         <v>16</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
@@ -1125,1890 +1122,1890 @@
       </c>
       <c r="L1" t="s">
         <v>29</v>
       </c>
       <c r="M1" t="s">
         <v>30</v>
       </c>
       <c r="N1" t="s">
         <v>31</v>
       </c>
       <c r="O1" t="s">
         <v>32</v>
       </c>
       <c r="Z1" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="2" spans="1:26">
       <c r="A2" t="s">
         <v>34</v>
       </c>
       <c r="B2" s="1">
         <v>2.9283</v>
       </c>
       <c r="C2" s="1">
-        <v>4811.97</v>
+        <v>4817.87</v>
       </c>
       <c r="D2" s="1">
         <v>4432.981593416</v>
       </c>
       <c r="E2" t="s">
         <v>8</v>
       </c>
       <c r="F2">
         <v>1.0</v>
       </c>
       <c r="G2" s="1">
         <v>12981.1</v>
       </c>
       <c r="H2" s="1">
-        <v>1109.79</v>
+        <v>1127.07</v>
       </c>
       <c r="I2" s="1">
-        <v>8.5492754851284</v>
+        <v>8.68239209312</v>
       </c>
       <c r="J2">
         <v>0.0</v>
       </c>
       <c r="K2">
         <v>0.0</v>
       </c>
       <c r="L2" s="1">
-        <v>14090.89</v>
+        <v>14108.17</v>
       </c>
       <c r="M2" s="1">
-        <v>14090.89</v>
+        <v>14108.17</v>
       </c>
       <c r="N2" s="1">
         <v>0.01</v>
       </c>
       <c r="O2">
         <v>1</v>
       </c>
       <c r="Z2" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="3" spans="1:26">
       <c r="A3" t="s">
         <v>36</v>
       </c>
       <c r="B3" s="1">
         <v>61.0</v>
       </c>
       <c r="C3" s="1">
-        <v>109.375</v>
+        <v>108.70313</v>
       </c>
       <c r="D3" s="1">
         <v>109.78125</v>
       </c>
       <c r="E3" t="s">
         <v>15</v>
       </c>
       <c r="F3">
         <v>1.14</v>
       </c>
       <c r="G3" s="1">
         <v>0.0</v>
       </c>
       <c r="H3" s="1">
-        <v>-21771.36</v>
+        <v>-57663.59</v>
       </c>
       <c r="I3" s="1">
         <v>0</v>
       </c>
       <c r="J3">
         <v>0.0</v>
       </c>
       <c r="K3">
         <v>0.0</v>
       </c>
       <c r="L3" s="1">
-        <v>-21771.36</v>
+        <v>-57663.59</v>
       </c>
       <c r="M3" s="1">
-        <v>-21771.36</v>
+        <v>-57663.59</v>
       </c>
       <c r="N3" s="1">
-        <v>-0.02</v>
+        <v>-0.04</v>
       </c>
       <c r="O3">
         <v>1</v>
       </c>
       <c r="Z3" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="4" spans="1:26">
       <c r="A4" t="s">
         <v>38</v>
       </c>
       <c r="B4" s="1">
         <v>25.0</v>
       </c>
       <c r="C4" s="1">
-        <v>115.46875</v>
+        <v>112.71875</v>
       </c>
       <c r="D4" s="1">
         <v>114.1875</v>
       </c>
       <c r="E4" t="s">
         <v>15</v>
       </c>
       <c r="F4">
         <v>1.14</v>
       </c>
       <c r="G4" s="1">
         <v>0.0</v>
       </c>
       <c r="H4" s="1">
-        <v>28140.79</v>
+        <v>-32195.31</v>
       </c>
       <c r="I4" s="1">
         <v>0</v>
       </c>
       <c r="J4">
         <v>0.0</v>
       </c>
       <c r="K4">
         <v>0.0</v>
       </c>
       <c r="L4" s="1">
-        <v>28140.79</v>
+        <v>-32195.31</v>
       </c>
       <c r="M4" s="1">
-        <v>28140.79</v>
+        <v>-32195.31</v>
       </c>
       <c r="N4" s="1">
-        <v>0.02</v>
+        <v>-0.02</v>
       </c>
       <c r="O4">
         <v>1</v>
       </c>
       <c r="Z4" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="5" spans="1:26">
       <c r="A5" t="s">
         <v>40</v>
       </c>
       <c r="B5" s="1">
         <v>12000.0</v>
       </c>
       <c r="C5" s="1">
-        <v>1027.5129</v>
+        <v>987.08</v>
       </c>
       <c r="D5" s="1">
         <v>1202.1588983333</v>
       </c>
       <c r="E5" t="s">
         <v>41</v>
       </c>
       <c r="F5">
-        <v>5.89</v>
+        <v>5.84</v>
       </c>
       <c r="G5" s="1">
         <v>2751909.87</v>
       </c>
       <c r="H5" s="1">
-        <v>-754274.27</v>
+        <v>-732382.27</v>
       </c>
       <c r="I5" s="1">
-        <v>-27.409119688938</v>
+        <v>-26.613599449026</v>
       </c>
       <c r="J5">
-        <v>0.8</v>
+        <v>0.06</v>
       </c>
       <c r="K5" t="s">
         <v>42</v>
       </c>
       <c r="L5" s="1">
-        <v>1997635.6</v>
+        <v>2019527.6</v>
       </c>
       <c r="M5" s="1">
-        <v>2093653.71</v>
+        <v>2026840.98</v>
       </c>
       <c r="N5" s="1">
-        <v>1.5</v>
+        <v>1.45</v>
       </c>
       <c r="O5">
         <v>1</v>
       </c>
       <c r="Z5" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="6" spans="1:26">
       <c r="A6" t="s">
         <v>44</v>
       </c>
       <c r="B6" s="1">
         <v>32000.0</v>
       </c>
       <c r="C6" s="1">
-        <v>866.431</v>
+        <v>827.311</v>
       </c>
       <c r="D6" s="1">
         <v>872.179413125</v>
       </c>
       <c r="E6" t="s">
         <v>41</v>
       </c>
       <c r="F6">
-        <v>5.89</v>
+        <v>5.84</v>
       </c>
       <c r="G6" s="1">
         <v>5086057.63</v>
       </c>
       <c r="H6" s="1">
-        <v>-637837.45</v>
+        <v>-575227.03</v>
       </c>
       <c r="I6" s="1">
-        <v>-12.540900957113</v>
+        <v>-11.30988030114</v>
       </c>
       <c r="J6">
-        <v>0.81</v>
+        <v>0.06</v>
       </c>
       <c r="K6" t="s">
         <v>45</v>
       </c>
       <c r="L6" s="1">
-        <v>4448220.18</v>
+        <v>4510830.6</v>
       </c>
       <c r="M6" s="1">
-        <v>4707824.7</v>
+        <v>4530069.39</v>
       </c>
       <c r="N6" s="1">
-        <v>3.38</v>
+        <v>3.23</v>
       </c>
       <c r="O6">
         <v>1</v>
       </c>
       <c r="Z6" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="7" spans="1:26">
       <c r="A7" t="s">
         <v>47</v>
       </c>
       <c r="B7" s="1">
         <v>33800.0</v>
       </c>
       <c r="C7" s="1">
-        <v>840.517</v>
+        <v>799.047</v>
       </c>
       <c r="D7" s="1">
         <v>826.5766677515</v>
       </c>
       <c r="E7" t="s">
         <v>41</v>
       </c>
       <c r="F7">
-        <v>5.89</v>
+        <v>5.84</v>
       </c>
       <c r="G7" s="1">
         <v>4596710.11</v>
       </c>
       <c r="H7" s="1">
-        <v>-43247.48</v>
+        <v>4106.96</v>
       </c>
       <c r="I7" s="1">
-        <v>-0.94083548810086</v>
+        <v>0.089345638548436</v>
       </c>
       <c r="J7">
-        <v>0.8</v>
+        <v>0.06</v>
       </c>
       <c r="K7" t="s">
         <v>48</v>
       </c>
       <c r="L7" s="1">
-        <v>4553462.63</v>
+        <v>4600817.07</v>
       </c>
       <c r="M7" s="1">
-        <v>4823913.64</v>
+        <v>4621416.41</v>
       </c>
       <c r="N7" s="1">
-        <v>3.46</v>
+        <v>3.3</v>
       </c>
       <c r="O7">
         <v>1</v>
       </c>
       <c r="Z7" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="8" spans="1:26">
       <c r="A8" t="s">
         <v>50</v>
       </c>
       <c r="B8" s="1">
         <v>2565000000.0</v>
       </c>
       <c r="C8" s="1">
-        <v>111.081</v>
+        <v>111.997</v>
       </c>
       <c r="D8" s="1">
         <v>110.79105771</v>
       </c>
       <c r="E8" t="s">
         <v>51</v>
       </c>
       <c r="F8" t="s">
         <v>52</v>
       </c>
       <c r="G8" s="1">
         <v>2723673.31</v>
       </c>
       <c r="H8" s="1">
-        <v>10188.64</v>
+        <v>-10676.33</v>
       </c>
       <c r="I8" s="1">
-        <v>0.3740771686014</v>
+        <v>-0.3919827668319</v>
       </c>
       <c r="J8">
         <v>0.0</v>
       </c>
       <c r="K8" t="s">
         <v>53</v>
       </c>
       <c r="L8" s="1">
-        <v>2733861.95</v>
+        <v>2712996.98</v>
       </c>
       <c r="M8" s="1">
-        <v>2759349.95</v>
+        <v>2747374.92</v>
       </c>
       <c r="N8" s="1">
-        <v>1.98</v>
+        <v>1.96</v>
       </c>
       <c r="O8">
         <v>1</v>
       </c>
       <c r="Z8" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="9" spans="1:26">
       <c r="A9" t="s">
         <v>55</v>
       </c>
       <c r="B9" s="1">
         <v>11000000000.0</v>
       </c>
       <c r="C9" s="1">
-        <v>81.708</v>
+        <v>82.735</v>
       </c>
       <c r="D9" s="1">
         <v>69.002</v>
       </c>
       <c r="E9" t="s">
         <v>56</v>
       </c>
       <c r="F9" t="s">
         <v>57</v>
       </c>
       <c r="G9" s="1">
         <v>1497289.3</v>
       </c>
       <c r="H9" s="1">
-        <v>799814.53</v>
+        <v>964684.73</v>
       </c>
       <c r="I9" s="1">
-        <v>53.417501213693</v>
+        <v>64.428746669064</v>
       </c>
       <c r="J9">
         <v>0.0</v>
       </c>
       <c r="K9" t="s">
         <v>58</v>
       </c>
       <c r="L9" s="1">
-        <v>2297103.83</v>
+        <v>2461974.03</v>
       </c>
       <c r="M9" s="1">
-        <v>2346167.79</v>
+        <v>2525320.49</v>
       </c>
       <c r="N9" s="1">
-        <v>1.68</v>
+        <v>1.8</v>
       </c>
       <c r="O9">
         <v>1</v>
       </c>
       <c r="Z9" t="s">
         <v>54</v>
       </c>
     </row>
     <row r="10" spans="1:26">
       <c r="A10" t="s">
         <v>60</v>
       </c>
       <c r="B10" s="1">
         <v>15500000000.0</v>
       </c>
       <c r="C10" s="1">
-        <v>89.492</v>
+        <v>90.285</v>
       </c>
       <c r="D10" s="1">
         <v>99.81049819</v>
       </c>
       <c r="E10" t="s">
         <v>56</v>
       </c>
       <c r="F10" t="s">
         <v>57</v>
       </c>
       <c r="G10" s="1">
         <v>4086969.17</v>
       </c>
       <c r="H10" s="1">
-        <v>-541781.15</v>
+        <v>-301246.35</v>
       </c>
       <c r="I10" s="1">
-        <v>-13.256306261787</v>
+        <v>-7.3708985184246</v>
       </c>
       <c r="J10">
         <v>0.0</v>
       </c>
       <c r="K10" t="s">
         <v>61</v>
       </c>
       <c r="L10" s="1">
-        <v>3545188.02</v>
+        <v>3785722.82</v>
       </c>
       <c r="M10" s="1">
-        <v>3582957.54</v>
+        <v>3839486.15</v>
       </c>
       <c r="N10" s="1">
-        <v>2.57</v>
+        <v>2.74</v>
       </c>
       <c r="O10">
         <v>1</v>
       </c>
       <c r="Z10" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="11" spans="1:26">
       <c r="A11" t="s">
         <v>63</v>
       </c>
       <c r="B11" s="1">
         <v>160000000.0</v>
       </c>
       <c r="C11" s="1">
-        <v>92.471</v>
+        <v>91.807</v>
       </c>
       <c r="D11" s="1">
         <v>92.85736875</v>
       </c>
       <c r="E11" t="s">
         <v>64</v>
       </c>
       <c r="F11">
-        <v>24.21</v>
+        <v>24.27</v>
       </c>
       <c r="G11" s="1">
         <v>6124436.2</v>
       </c>
       <c r="H11" s="1">
-        <v>-14185.93</v>
+        <v>-71061.1</v>
       </c>
       <c r="I11" s="1">
-        <v>-0.23162834156065</v>
+        <v>-1.1602880278188</v>
       </c>
       <c r="J11">
-        <v>0.01</v>
+        <v>0.02</v>
       </c>
       <c r="K11" t="s">
         <v>65</v>
       </c>
       <c r="L11" s="1">
-        <v>6110250.27</v>
+        <v>6053375.1</v>
       </c>
       <c r="M11" s="1">
-        <v>6126724.38</v>
+        <v>6082459.14</v>
       </c>
       <c r="N11" s="1">
-        <v>4.39</v>
+        <v>4.34</v>
       </c>
       <c r="O11">
         <v>1</v>
       </c>
       <c r="Z11" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="12" spans="1:26">
       <c r="A12" t="s">
         <v>67</v>
       </c>
       <c r="B12" s="1">
         <v>71000000.0</v>
       </c>
       <c r="C12" s="1">
-        <v>102.947</v>
+        <v>102.285</v>
       </c>
       <c r="D12" s="1">
         <v>102.47873239</v>
       </c>
       <c r="E12" t="s">
         <v>64</v>
       </c>
       <c r="F12">
-        <v>24.21</v>
+        <v>24.27</v>
       </c>
       <c r="G12" s="1">
         <v>2974236.84</v>
       </c>
       <c r="H12" s="1">
-        <v>44362.73</v>
+        <v>18524.63</v>
       </c>
       <c r="I12" s="1">
-        <v>1.4915668249204</v>
+        <v>0.62283641137335</v>
       </c>
       <c r="J12">
-        <v>0.04</v>
+        <v>0.05</v>
       </c>
       <c r="K12" t="s">
         <v>68</v>
       </c>
       <c r="L12" s="1">
-        <v>3018599.57</v>
+        <v>2992761.47</v>
       </c>
       <c r="M12" s="1">
-        <v>3046941.38</v>
+        <v>3028898.4</v>
       </c>
       <c r="N12" s="1">
-        <v>2.18</v>
+        <v>2.16</v>
       </c>
       <c r="O12">
         <v>1</v>
       </c>
       <c r="Z12" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="13" spans="1:26">
       <c r="A13" t="s">
         <v>70</v>
       </c>
       <c r="B13" s="1">
         <v>136000000.0</v>
       </c>
       <c r="C13" s="1">
-        <v>107.724</v>
+        <v>108.965</v>
       </c>
       <c r="D13" s="1">
         <v>102.82321265</v>
       </c>
       <c r="E13" t="s">
         <v>71</v>
       </c>
       <c r="F13">
-        <v>66.64</v>
+        <v>67.13</v>
       </c>
       <c r="G13" s="1">
         <v>2186528.97</v>
       </c>
       <c r="H13" s="1">
-        <v>11769.92</v>
+        <v>21019.54</v>
       </c>
       <c r="I13" s="1">
-        <v>0.53829243341788</v>
+        <v>0.96131998653555</v>
       </c>
       <c r="J13">
-        <v>0.01</v>
+        <v>0.02</v>
       </c>
       <c r="K13" t="s">
         <v>72</v>
       </c>
       <c r="L13" s="1">
-        <v>2198298.89</v>
+        <v>2207548.51</v>
       </c>
       <c r="M13" s="1">
-        <v>2212314.37</v>
+        <v>2233561.94</v>
       </c>
       <c r="N13" s="1">
         <v>1.59</v>
       </c>
       <c r="O13">
         <v>1</v>
       </c>
       <c r="Z13" t="s">
         <v>69</v>
       </c>
     </row>
     <row r="14" spans="1:26">
       <c r="A14" t="s">
         <v>74</v>
       </c>
       <c r="B14" s="1">
         <v>44300000.0</v>
       </c>
       <c r="C14" s="1">
-        <v>92.606</v>
+        <v>93.798</v>
       </c>
       <c r="D14" s="1">
         <v>91.98</v>
       </c>
       <c r="E14" t="s">
         <v>75</v>
       </c>
       <c r="F14">
-        <v>52.9</v>
+        <v>53.61</v>
       </c>
       <c r="G14" s="1">
         <v>1137371.78</v>
       </c>
       <c r="H14" s="1">
-        <v>-361901.75</v>
+        <v>-362230.14</v>
       </c>
       <c r="I14" s="1">
-        <v>-31.819125141297</v>
+        <v>-31.847997846403</v>
       </c>
       <c r="J14">
-        <v>0.05</v>
+        <v>0.08</v>
       </c>
       <c r="K14" t="s">
         <v>76</v>
       </c>
       <c r="L14" s="1">
-        <v>775470.03</v>
+        <v>775141.64</v>
       </c>
       <c r="M14" s="1">
-        <v>796117.91</v>
+        <v>809103.06</v>
       </c>
       <c r="N14" s="1">
-        <v>0.57</v>
+        <v>0.58</v>
       </c>
       <c r="O14">
         <v>1</v>
       </c>
       <c r="Z14" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="15" spans="1:26">
       <c r="A15" t="s">
         <v>78</v>
       </c>
       <c r="B15" s="1">
         <v>100000000.0</v>
       </c>
       <c r="C15" s="1">
-        <v>96.815</v>
+        <v>96.956</v>
       </c>
       <c r="D15" s="1">
         <v>98.29926026</v>
       </c>
       <c r="E15" t="s">
         <v>79</v>
       </c>
       <c r="F15">
-        <v>107.84</v>
+        <v>109.06</v>
       </c>
       <c r="G15" s="1">
         <v>1104197.32</v>
       </c>
       <c r="H15" s="1">
-        <v>-206455.42</v>
+        <v>-215144.2</v>
       </c>
       <c r="I15" s="1">
-        <v>-18.697330292379</v>
+        <v>-19.48421682458</v>
       </c>
       <c r="J15">
         <v>0.03</v>
       </c>
       <c r="K15" t="s">
         <v>80</v>
       </c>
       <c r="L15" s="1">
-        <v>897741.9</v>
+        <v>889053.12</v>
       </c>
       <c r="M15" s="1">
-        <v>925693.54</v>
+        <v>920085.5</v>
       </c>
       <c r="N15" s="1">
         <v>0.66</v>
       </c>
       <c r="O15">
         <v>1</v>
       </c>
       <c r="Z15" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="16" spans="1:26">
       <c r="A16" t="s">
         <v>82</v>
       </c>
       <c r="B16" s="1">
         <v>2300000000.0</v>
       </c>
       <c r="C16" s="1">
-        <v>113.324</v>
+        <v>113.112</v>
       </c>
       <c r="D16" s="1">
         <v>102.31835348</v>
       </c>
       <c r="E16" t="s">
         <v>83</v>
       </c>
       <c r="F16">
-        <v>355.47</v>
+        <v>357.62</v>
       </c>
       <c r="G16" s="1">
         <v>6096878.79</v>
       </c>
       <c r="H16" s="1">
-        <v>1235428.69</v>
+        <v>1177713.31</v>
       </c>
       <c r="I16" s="1">
-        <v>20.263297542118</v>
+        <v>19.31665940172</v>
       </c>
       <c r="J16">
         <v>0.01</v>
       </c>
       <c r="K16" t="s">
         <v>84</v>
       </c>
       <c r="L16" s="1">
-        <v>7332307.48</v>
+        <v>7274592.1</v>
       </c>
       <c r="M16" s="1">
-        <v>7635078.13</v>
+        <v>7600210.6</v>
       </c>
       <c r="N16" s="1">
-        <v>5.47</v>
+        <v>5.43</v>
       </c>
       <c r="O16">
         <v>1</v>
       </c>
       <c r="Z16" t="s">
         <v>81</v>
       </c>
     </row>
     <row r="17" spans="1:26">
       <c r="A17" t="s">
         <v>86</v>
       </c>
       <c r="B17" s="1">
         <v>64000000000.0</v>
       </c>
       <c r="C17" s="1">
-        <v>96.776</v>
+        <v>96.885</v>
       </c>
       <c r="D17" s="1">
         <v>99.33</v>
       </c>
       <c r="E17" t="s">
         <v>87</v>
       </c>
       <c r="F17" t="s">
         <v>88</v>
       </c>
       <c r="G17" s="1">
         <v>3382137.26</v>
       </c>
       <c r="H17" s="1">
-        <v>-332029.97</v>
+        <v>-379224.69</v>
       </c>
       <c r="I17" s="1">
-        <v>-9.8171642507495</v>
+        <v>-11.212575387907</v>
       </c>
       <c r="J17">
         <v>0.0</v>
       </c>
-      <c r="K17" t="s">
-        <v>89</v>
+      <c r="K17">
+        <v>0.0</v>
       </c>
       <c r="L17" s="1">
-        <v>3050107.29</v>
+        <v>3002912.57</v>
       </c>
       <c r="M17" s="1">
-        <v>3144724.15</v>
+        <v>3002912.57</v>
       </c>
       <c r="N17" s="1">
-        <v>2.25</v>
+        <v>2.14</v>
       </c>
       <c r="O17">
         <v>1</v>
       </c>
       <c r="Z17" t="s">
         <v>85</v>
       </c>
     </row>
     <row r="18" spans="1:26">
       <c r="A18" t="s">
-        <v>91</v>
+        <v>90</v>
       </c>
       <c r="B18" s="1">
         <v>156500000000.0</v>
       </c>
       <c r="C18" s="1">
-        <v>100.342</v>
+        <v>100.229</v>
       </c>
       <c r="D18" s="1">
         <v>107.64130194</v>
       </c>
       <c r="E18" t="s">
         <v>87</v>
       </c>
       <c r="F18" t="s">
         <v>88</v>
       </c>
       <c r="G18" s="1">
         <v>10794331.04</v>
       </c>
       <c r="H18" s="1">
-        <v>-3061036.17</v>
+        <v>-3197824.6</v>
       </c>
       <c r="I18" s="1">
-        <v>-28.357812620874</v>
+        <v>-29.625037328853</v>
       </c>
       <c r="J18">
         <v>0.0</v>
       </c>
       <c r="K18" t="s">
-        <v>92</v>
+        <v>91</v>
       </c>
       <c r="L18" s="1">
-        <v>7733294.87</v>
+        <v>7596506.44</v>
       </c>
       <c r="M18" s="1">
-        <v>7912198.43</v>
+        <v>7806941.13</v>
       </c>
       <c r="N18" s="1">
-        <v>5.67</v>
+        <v>5.57</v>
       </c>
       <c r="O18">
         <v>1</v>
       </c>
       <c r="Z18" t="s">
-        <v>90</v>
+        <v>89</v>
       </c>
     </row>
     <row r="19" spans="1:26">
       <c r="A19" t="s">
-        <v>94</v>
+        <v>93</v>
       </c>
       <c r="B19" s="1">
         <v>400000000.0</v>
       </c>
       <c r="C19" s="1">
-        <v>96.7755</v>
+        <v>96.903</v>
       </c>
       <c r="D19" s="1">
         <v>98.48513136</v>
       </c>
       <c r="E19" t="s">
         <v>79</v>
       </c>
       <c r="F19">
-        <v>107.84</v>
+        <v>109.06</v>
       </c>
       <c r="G19" s="1">
         <v>4123208.81</v>
       </c>
       <c r="H19" s="1">
-        <v>-533706.31</v>
+        <v>-568940.26</v>
       </c>
       <c r="I19" s="1">
-        <v>-12.943955414181</v>
+        <v>-13.798482837448</v>
       </c>
       <c r="J19">
         <v>0.01</v>
       </c>
       <c r="K19" t="s">
-        <v>95</v>
+        <v>94</v>
       </c>
       <c r="L19" s="1">
-        <v>3589502.5</v>
+        <v>3554268.55</v>
       </c>
       <c r="M19" s="1">
-        <v>3635078.73</v>
+        <v>3612401.65</v>
       </c>
       <c r="N19" s="1">
-        <v>2.61</v>
+        <v>2.58</v>
       </c>
       <c r="O19">
         <v>1</v>
       </c>
       <c r="Z19" t="s">
-        <v>93</v>
+        <v>92</v>
       </c>
     </row>
     <row r="20" spans="1:26">
       <c r="A20" t="s">
-        <v>97</v>
+        <v>96</v>
       </c>
       <c r="B20" s="1">
         <v>508000000.0</v>
       </c>
       <c r="C20" s="1">
-        <v>98.7575</v>
+        <v>98.948</v>
       </c>
       <c r="D20" s="1">
         <v>99.70899653</v>
       </c>
       <c r="E20" t="s">
         <v>79</v>
       </c>
       <c r="F20">
-        <v>107.84</v>
+        <v>109.06</v>
       </c>
       <c r="G20" s="1">
         <v>5610844.92</v>
       </c>
       <c r="H20" s="1">
-        <v>-958813.44</v>
+        <v>-1001663.99</v>
       </c>
       <c r="I20" s="1">
-        <v>-17.088574959224</v>
+        <v>-17.852284357914</v>
       </c>
       <c r="J20">
         <v>0.01</v>
       </c>
       <c r="K20" t="s">
-        <v>98</v>
+        <v>97</v>
       </c>
       <c r="L20" s="1">
-        <v>4652031.48</v>
+        <v>4609180.93</v>
       </c>
       <c r="M20" s="1">
-        <v>4706706.69</v>
+        <v>4680975.21</v>
       </c>
       <c r="N20" s="1">
-        <v>3.37</v>
+        <v>3.34</v>
       </c>
       <c r="O20">
         <v>1</v>
       </c>
       <c r="Z20" t="s">
-        <v>96</v>
+        <v>95</v>
       </c>
     </row>
     <row r="21" spans="1:26">
       <c r="A21" t="s">
-        <v>100</v>
+        <v>99</v>
       </c>
       <c r="B21" s="1">
-        <v>10000000000.0</v>
+        <v>3000000000.0</v>
       </c>
       <c r="C21" s="1">
-        <v>98.152</v>
+        <v>98.414</v>
       </c>
       <c r="D21" s="1">
         <v>98.5480379</v>
       </c>
       <c r="E21" t="s">
         <v>56</v>
       </c>
       <c r="F21" t="s">
         <v>57</v>
       </c>
       <c r="G21" s="1">
-        <v>2384128.73</v>
+        <v>715238.62</v>
       </c>
       <c r="H21" s="1">
-        <v>124419.84</v>
+        <v>83453.96</v>
       </c>
       <c r="I21" s="1">
-        <v>5.2186712250223</v>
+        <v>11.667988509905</v>
       </c>
       <c r="J21">
         <v>0.0</v>
       </c>
       <c r="K21" t="s">
-        <v>101</v>
+        <v>100</v>
       </c>
       <c r="L21" s="1">
-        <v>2508548.57</v>
+        <v>798692.58</v>
       </c>
       <c r="M21" s="1">
-        <v>2705168.53</v>
+        <v>866463.73</v>
       </c>
       <c r="N21" s="1">
-        <v>1.94</v>
+        <v>0.62</v>
       </c>
       <c r="O21">
         <v>1</v>
       </c>
       <c r="Z21" t="s">
-        <v>99</v>
+        <v>98</v>
       </c>
     </row>
     <row r="22" spans="1:26">
       <c r="A22" t="s">
+        <v>102</v>
+      </c>
+      <c r="B22" s="1">
+        <v>30000000.0</v>
+      </c>
+      <c r="C22" s="1">
+        <v>98.619</v>
+      </c>
+      <c r="D22" s="1">
+        <v>99.15079293</v>
+      </c>
+      <c r="E22" t="s">
         <v>103</v>
       </c>
-      <c r="B22" s="1">
-[...8 lines deleted...]
-      <c r="E22" t="s">
+      <c r="F22">
+        <v>4.64</v>
+      </c>
+      <c r="G22" s="1">
+        <v>6301039.48</v>
+      </c>
+      <c r="H22" s="1">
+        <v>71137.69</v>
+      </c>
+      <c r="I22" s="1">
+        <v>1.1289834038621</v>
+      </c>
+      <c r="J22">
+        <v>0.12</v>
+      </c>
+      <c r="K22" t="s">
         <v>104</v>
       </c>
-      <c r="F22">
-[...16 lines deleted...]
-      </c>
       <c r="L22" s="1">
-        <v>2086718.51</v>
+        <v>6372177.17</v>
       </c>
       <c r="M22" s="1">
-        <v>2094083.62</v>
+        <v>6407798.85</v>
       </c>
       <c r="N22" s="1">
-        <v>1.5</v>
+        <v>4.58</v>
       </c>
       <c r="O22">
         <v>1</v>
       </c>
       <c r="Z22" t="s">
-        <v>102</v>
+        <v>101</v>
       </c>
     </row>
     <row r="23" spans="1:26">
       <c r="A23" t="s">
-        <v>107</v>
+        <v>106</v>
       </c>
       <c r="B23" s="1">
         <v>15000000.0</v>
       </c>
       <c r="C23" s="1">
-        <v>104.027</v>
+        <v>104.002</v>
       </c>
       <c r="D23" s="1">
         <v>105.99801867</v>
       </c>
       <c r="E23" t="s">
-        <v>104</v>
+        <v>103</v>
       </c>
       <c r="F23">
-        <v>4.71</v>
+        <v>4.64</v>
       </c>
       <c r="G23" s="1">
         <v>3433060.08</v>
       </c>
       <c r="H23" s="1">
-        <v>-122171.99</v>
+        <v>-73062.66</v>
       </c>
       <c r="I23" s="1">
-        <v>-3.5586907060479</v>
+        <v>-2.1282080213405</v>
       </c>
       <c r="J23">
-        <v>0.19</v>
+        <v>0.24</v>
       </c>
       <c r="K23" t="s">
-        <v>108</v>
+        <v>107</v>
       </c>
       <c r="L23" s="1">
-        <v>3310888.09</v>
+        <v>3359997.42</v>
       </c>
       <c r="M23" s="1">
-        <v>3338659.32</v>
+        <v>3396128.17</v>
       </c>
       <c r="N23" s="1">
-        <v>2.39</v>
+        <v>2.42</v>
       </c>
       <c r="O23">
         <v>1</v>
       </c>
       <c r="Z23" t="s">
-        <v>106</v>
+        <v>105</v>
       </c>
     </row>
     <row r="24" spans="1:26">
       <c r="A24" t="s">
-        <v>110</v>
+        <v>109</v>
       </c>
       <c r="B24" s="1">
         <v>1400000.0</v>
       </c>
       <c r="C24" s="1">
-        <v>85.934</v>
+        <v>85.449</v>
       </c>
       <c r="D24" s="1">
         <v>86.2572375</v>
       </c>
       <c r="E24" t="s">
-        <v>111</v>
+        <v>110</v>
       </c>
       <c r="F24">
         <v>19.95</v>
       </c>
       <c r="G24" s="1">
         <v>5989045.57</v>
       </c>
       <c r="H24" s="1">
-        <v>41229.21</v>
+        <v>6128.37</v>
       </c>
       <c r="I24" s="1">
-        <v>0.68841035717816</v>
+        <v>0.10232632108692</v>
       </c>
       <c r="J24">
-        <v>0.02</v>
+        <v>0.04</v>
       </c>
       <c r="K24" t="s">
-        <v>112</v>
+        <v>111</v>
       </c>
       <c r="L24" s="1">
-        <v>6030274.78</v>
+        <v>5995173.94</v>
       </c>
       <c r="M24" s="1">
-        <v>6060488.3</v>
+        <v>6055590.22</v>
       </c>
       <c r="N24" s="1">
-        <v>4.35</v>
+        <v>4.32</v>
       </c>
       <c r="O24">
         <v>1</v>
       </c>
       <c r="Z24" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
     </row>
     <row r="25" spans="1:26">
       <c r="A25" t="s">
-        <v>114</v>
+        <v>113</v>
       </c>
       <c r="B25" s="1">
         <v>1700000.0</v>
       </c>
       <c r="C25" s="1">
-        <v>97.295</v>
+        <v>97.318</v>
       </c>
       <c r="D25" s="1">
         <v>94.5819441941</v>
       </c>
       <c r="E25" t="s">
-        <v>111</v>
+        <v>110</v>
       </c>
       <c r="F25">
         <v>19.95</v>
       </c>
       <c r="G25" s="1">
         <v>7614654.83</v>
       </c>
       <c r="H25" s="1">
-        <v>675897.84</v>
+        <v>676382.38</v>
       </c>
       <c r="I25" s="1">
-        <v>8.8762767990102</v>
+        <v>8.8826400552683</v>
       </c>
       <c r="J25">
-        <v>0.02</v>
+        <v>0.04</v>
       </c>
       <c r="K25" t="s">
-        <v>115</v>
+        <v>114</v>
       </c>
       <c r="L25" s="1">
-        <v>8290552.67</v>
+        <v>8291037.21</v>
       </c>
       <c r="M25" s="1">
-        <v>8329074.9</v>
+        <v>8366233.9</v>
       </c>
       <c r="N25" s="1">
         <v>5.97</v>
       </c>
       <c r="O25">
         <v>1</v>
       </c>
       <c r="Z25" t="s">
-        <v>113</v>
+        <v>112</v>
       </c>
     </row>
     <row r="26" spans="1:26">
       <c r="A26" t="s">
-        <v>117</v>
+        <v>116</v>
       </c>
       <c r="B26" s="1">
         <v>2500000.0</v>
       </c>
       <c r="C26" s="1">
-        <v>102.216</v>
+        <v>102.59</v>
       </c>
       <c r="D26" s="1">
         <v>89.9253336</v>
       </c>
       <c r="E26" t="s">
-        <v>118</v>
+        <v>117</v>
       </c>
       <c r="F26">
         <v>3.88</v>
       </c>
       <c r="G26" s="1">
         <v>572400.95</v>
       </c>
       <c r="H26" s="1">
-        <v>85647.61</v>
+        <v>88370.16</v>
       </c>
       <c r="I26" s="1">
-        <v>14.962869995237</v>
+        <v>15.4385068718</v>
       </c>
       <c r="J26">
-        <v>0.65</v>
+        <v>0.75</v>
       </c>
       <c r="K26" t="s">
-        <v>119</v>
+        <v>118</v>
       </c>
       <c r="L26" s="1">
-        <v>658048.56</v>
+        <v>660771.11</v>
       </c>
       <c r="M26" s="1">
-        <v>674246.27</v>
+        <v>679431.9</v>
       </c>
       <c r="N26" s="1">
-        <v>0.48</v>
+        <v>0.49</v>
       </c>
       <c r="O26">
         <v>1</v>
       </c>
       <c r="Z26" t="s">
-        <v>116</v>
+        <v>115</v>
       </c>
     </row>
     <row r="27" spans="1:26">
       <c r="A27" t="s">
-        <v>121</v>
+        <v>120</v>
       </c>
       <c r="B27" s="1">
         <v>6400000.0</v>
       </c>
       <c r="C27" s="1">
-        <v>112.183</v>
+        <v>112.214</v>
       </c>
       <c r="D27" s="1">
         <v>100.67218078</v>
       </c>
       <c r="E27" t="s">
-        <v>118</v>
+        <v>117</v>
       </c>
       <c r="F27">
         <v>3.88</v>
       </c>
       <c r="G27" s="1">
         <v>1590947.59</v>
       </c>
       <c r="H27" s="1">
-        <v>257921.15</v>
+        <v>259313.52</v>
       </c>
       <c r="I27" s="1">
-        <v>16.211794255271</v>
+        <v>16.299312537379</v>
       </c>
       <c r="J27">
-        <v>0.7</v>
+        <v>0.8</v>
       </c>
       <c r="K27" t="s">
-        <v>122</v>
+        <v>121</v>
       </c>
       <c r="L27" s="1">
-        <v>1848868.74</v>
+        <v>1850261.11</v>
       </c>
       <c r="M27" s="1">
-        <v>1893403.4</v>
+        <v>1901467.13</v>
       </c>
       <c r="N27" s="1">
         <v>1.36</v>
       </c>
       <c r="O27">
         <v>1</v>
       </c>
       <c r="Z27" t="s">
-        <v>120</v>
+        <v>119</v>
       </c>
     </row>
     <row r="28" spans="1:26">
       <c r="A28" t="s">
-        <v>124</v>
+        <v>123</v>
       </c>
       <c r="B28" s="1">
         <v>10600000.0</v>
       </c>
       <c r="C28" s="1">
-        <v>97.788</v>
+        <v>97.881</v>
       </c>
       <c r="D28" s="1">
         <v>92.07608538</v>
       </c>
       <c r="E28" t="s">
-        <v>118</v>
+        <v>117</v>
       </c>
       <c r="F28">
         <v>3.88</v>
       </c>
       <c r="G28" s="1">
         <v>2371365.24</v>
       </c>
       <c r="H28" s="1">
-        <v>297892.35</v>
+        <v>301704.36</v>
       </c>
       <c r="I28" s="1">
-        <v>12.562061085116</v>
+        <v>12.722812787793</v>
       </c>
       <c r="J28">
-        <v>0.51</v>
+        <v>0.59</v>
       </c>
       <c r="K28" t="s">
-        <v>125</v>
+        <v>124</v>
       </c>
       <c r="L28" s="1">
-        <v>2669257.59</v>
+        <v>2673069.6</v>
       </c>
       <c r="M28" s="1">
-        <v>2723412.99</v>
+        <v>2735398.36</v>
       </c>
       <c r="N28" s="1">
         <v>1.95</v>
       </c>
       <c r="O28">
         <v>1</v>
       </c>
       <c r="Z28" t="s">
-        <v>123</v>
+        <v>122</v>
       </c>
     </row>
     <row r="29" spans="1:26">
       <c r="A29" t="s">
-        <v>127</v>
+        <v>126</v>
       </c>
       <c r="B29" s="1">
         <v>23000000.0</v>
       </c>
       <c r="C29" s="1">
-        <v>84.158</v>
+        <v>84.754</v>
       </c>
       <c r="D29" s="1">
         <v>77.07608696</v>
       </c>
       <c r="E29" t="s">
-        <v>128</v>
+        <v>127</v>
       </c>
       <c r="F29">
-        <v>4.28</v>
+        <v>4.33</v>
       </c>
       <c r="G29" s="1">
         <v>3906635.99</v>
       </c>
       <c r="H29" s="1">
-        <v>611650.66</v>
+        <v>597909.36</v>
       </c>
       <c r="I29" s="1">
-        <v>15.656709802645</v>
+        <v>15.304967279534</v>
       </c>
       <c r="J29">
-        <v>0.07</v>
+        <v>0.09</v>
       </c>
       <c r="K29" t="s">
-        <v>129</v>
+        <v>128</v>
       </c>
       <c r="L29" s="1">
-        <v>4518286.65</v>
+        <v>4504545.35</v>
       </c>
       <c r="M29" s="1">
-        <v>4533988.59</v>
+        <v>4525185.89</v>
       </c>
       <c r="N29" s="1">
-        <v>3.25</v>
+        <v>3.23</v>
       </c>
       <c r="O29">
         <v>1</v>
       </c>
       <c r="Z29" t="s">
-        <v>126</v>
+        <v>125</v>
       </c>
     </row>
     <row r="30" spans="1:26">
       <c r="A30" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="B30" s="1">
         <v>21000000.0</v>
       </c>
       <c r="C30" s="1">
-        <v>98.547</v>
+        <v>98.782</v>
       </c>
       <c r="D30" s="1">
         <v>81.95</v>
       </c>
       <c r="E30" t="s">
-        <v>128</v>
+        <v>127</v>
       </c>
       <c r="F30">
-        <v>4.28</v>
+        <v>4.33</v>
       </c>
       <c r="G30" s="1">
         <v>3676104.62</v>
       </c>
       <c r="H30" s="1">
-        <v>1154630.67</v>
+        <v>1117475.97</v>
       </c>
       <c r="I30" s="1">
-        <v>31.409080789436</v>
+        <v>30.398372340121</v>
       </c>
       <c r="J30">
-        <v>0.54</v>
+        <v>0.56</v>
       </c>
       <c r="K30" t="s">
-        <v>132</v>
+        <v>131</v>
       </c>
       <c r="L30" s="1">
-        <v>4830735.29</v>
+        <v>4793580.59</v>
       </c>
       <c r="M30" s="1">
-        <v>4943211.79</v>
+        <v>4911573.99</v>
       </c>
       <c r="N30" s="1">
-        <v>3.54</v>
+        <v>3.51</v>
       </c>
       <c r="O30">
         <v>1</v>
       </c>
       <c r="Z30" t="s">
-        <v>130</v>
+        <v>129</v>
       </c>
     </row>
     <row r="31" spans="1:26">
       <c r="A31" t="s">
-        <v>134</v>
+        <v>133</v>
       </c>
       <c r="B31" s="1">
         <v>20000000.0</v>
       </c>
       <c r="C31" s="1">
-        <v>98.372</v>
+        <v>98.748</v>
       </c>
       <c r="D31" s="1">
         <v>96.54</v>
       </c>
       <c r="E31" t="s">
-        <v>128</v>
+        <v>127</v>
       </c>
       <c r="F31">
-        <v>4.28</v>
+        <v>4.33</v>
       </c>
       <c r="G31" s="1">
         <v>4486320.07</v>
       </c>
       <c r="H31" s="1">
-        <v>106210.27</v>
+        <v>77423.43</v>
       </c>
       <c r="I31" s="1">
-        <v>2.3674251578756</v>
+        <v>1.7257669714145</v>
       </c>
       <c r="J31">
-        <v>0.78</v>
+        <v>0.83</v>
       </c>
       <c r="K31" t="s">
-        <v>135</v>
+        <v>134</v>
       </c>
       <c r="L31" s="1">
-        <v>4592530.34</v>
+        <v>4563743.5</v>
       </c>
       <c r="M31" s="1">
-        <v>4747934.97</v>
+        <v>4730247.94</v>
       </c>
       <c r="N31" s="1">
-        <v>3.4</v>
+        <v>3.38</v>
       </c>
       <c r="O31">
         <v>1</v>
       </c>
       <c r="Z31" t="s">
-        <v>133</v>
+        <v>132</v>
       </c>
     </row>
     <row r="32" spans="1:26">
       <c r="A32" t="s">
-        <v>137</v>
+        <v>136</v>
       </c>
       <c r="B32" s="1">
         <v>87000000.0</v>
       </c>
       <c r="C32" s="1">
-        <v>100.809</v>
+        <v>100.902</v>
       </c>
       <c r="D32" s="1">
         <v>87.80771</v>
       </c>
       <c r="E32" t="s">
-        <v>138</v>
+        <v>137</v>
       </c>
       <c r="F32">
-        <v>18.79</v>
+        <v>18.7</v>
       </c>
       <c r="G32" s="1">
         <v>4198301.16</v>
       </c>
       <c r="H32" s="1">
-        <v>468620.75</v>
+        <v>497024.1</v>
       </c>
       <c r="I32" s="1">
-        <v>11.16215183572</v>
+        <v>11.838695726154</v>
       </c>
       <c r="J32">
-        <v>0.1</v>
+        <v>0.13</v>
       </c>
       <c r="K32" t="s">
-        <v>139</v>
+        <v>138</v>
       </c>
       <c r="L32" s="1">
-        <v>4666921.91</v>
+        <v>4695325.26</v>
       </c>
       <c r="M32" s="1">
-        <v>4756911.19</v>
+        <v>4806814.47</v>
       </c>
       <c r="N32" s="1">
-        <v>3.41</v>
+        <v>3.43</v>
       </c>
       <c r="O32">
         <v>1</v>
       </c>
       <c r="Z32" t="s">
-        <v>136</v>
+        <v>135</v>
       </c>
     </row>
     <row r="33" spans="1:26">
       <c r="A33" t="s">
-        <v>141</v>
+        <v>140</v>
       </c>
       <c r="B33" s="1">
         <v>3500000.0</v>
       </c>
       <c r="C33" s="1">
-        <v>98.739</v>
+        <v>98.755</v>
       </c>
       <c r="D33" s="1">
         <v>90.749</v>
       </c>
       <c r="E33" t="s">
         <v>15</v>
       </c>
       <c r="F33">
         <v>1.14</v>
       </c>
       <c r="G33" s="1">
         <v>2921060.38</v>
       </c>
       <c r="H33" s="1">
-        <v>115060.86</v>
+        <v>109562.15</v>
       </c>
       <c r="I33" s="1">
-        <v>3.9390099837649</v>
+        <v>3.7507663569762</v>
       </c>
       <c r="J33">
-        <v>0.86</v>
+        <v>1.01</v>
       </c>
       <c r="K33" t="s">
-        <v>142</v>
+        <v>141</v>
       </c>
       <c r="L33" s="1">
-        <v>3036121.24</v>
+        <v>3030622.53</v>
       </c>
       <c r="M33" s="1">
-        <v>3066357.72</v>
+        <v>3065914.07</v>
       </c>
       <c r="N33" s="1">
-        <v>2.2</v>
+        <v>2.19</v>
       </c>
       <c r="O33">
         <v>1</v>
       </c>
       <c r="Z33" t="s">
-        <v>140</v>
+        <v>139</v>
       </c>
     </row>
     <row r="34" spans="1:26">
       <c r="A34" t="s">
-        <v>144</v>
+        <v>143</v>
       </c>
       <c r="B34" s="1">
         <v>18500000.0</v>
       </c>
       <c r="C34" s="1">
-        <v>99.887</v>
+        <v>100.262</v>
       </c>
       <c r="D34" s="1">
         <v>98.38680205</v>
       </c>
       <c r="E34" t="s">
-        <v>145</v>
+        <v>144</v>
       </c>
       <c r="F34">
-        <v>5.25</v>
+        <v>5.23</v>
       </c>
       <c r="G34" s="1">
         <v>3575242.26</v>
       </c>
       <c r="H34" s="1">
-        <v>-53368.6</v>
+        <v>-30858.33</v>
       </c>
       <c r="I34" s="1">
-        <v>-1.492726817343</v>
+        <v>-0.8631115811436</v>
       </c>
       <c r="J34">
-        <v>0.42</v>
+        <v>0.49</v>
       </c>
       <c r="K34" t="s">
-        <v>146</v>
+        <v>145</v>
       </c>
       <c r="L34" s="1">
-        <v>3521873.66</v>
+        <v>3544383.93</v>
       </c>
       <c r="M34" s="1">
-        <v>3599539.13</v>
+        <v>3635231.72</v>
       </c>
       <c r="N34" s="1">
-        <v>2.58</v>
+        <v>2.6</v>
       </c>
       <c r="O34">
         <v>1</v>
       </c>
       <c r="Z34" t="s">
-        <v>143</v>
+        <v>142</v>
       </c>
     </row>
     <row r="35" spans="1:26">
       <c r="A35" t="s">
-        <v>148</v>
+        <v>147</v>
       </c>
       <c r="B35" s="1">
         <v>16500000.0</v>
       </c>
       <c r="C35" s="1">
-        <v>104.643</v>
+        <v>104.806</v>
       </c>
       <c r="D35" s="1">
         <v>106.07906824</v>
       </c>
       <c r="E35" t="s">
-        <v>145</v>
+        <v>144</v>
       </c>
       <c r="F35">
-        <v>5.25</v>
+        <v>5.23</v>
       </c>
       <c r="G35" s="1">
         <v>3486666.56</v>
       </c>
       <c r="H35" s="1">
-        <v>-195974.82</v>
+        <v>-182189.37</v>
       </c>
       <c r="I35" s="1">
-        <v>-5.620692906178</v>
+        <v>-5.2253166990537</v>
       </c>
       <c r="J35">
-        <v>0.24</v>
+        <v>0.32</v>
       </c>
       <c r="K35" t="s">
-        <v>149</v>
+        <v>148</v>
       </c>
       <c r="L35" s="1">
-        <v>3290691.74</v>
+        <v>3304477.19</v>
       </c>
       <c r="M35" s="1">
-        <v>3329978.75</v>
+        <v>3357688.56</v>
       </c>
       <c r="N35" s="1">
-        <v>2.39</v>
+        <v>2.4</v>
       </c>
       <c r="O35">
         <v>1</v>
       </c>
       <c r="Z35" t="s">
-        <v>147</v>
+        <v>146</v>
       </c>
     </row>
     <row r="36" spans="1:26">
       <c r="A36" t="s">
-        <v>151</v>
+        <v>150</v>
       </c>
       <c r="B36" s="1">
         <v>64000000.0</v>
       </c>
       <c r="C36" s="1">
-        <v>96.321</v>
+        <v>96.535</v>
       </c>
       <c r="D36" s="1">
         <v>85.83928125</v>
       </c>
       <c r="E36" t="s">
-        <v>138</v>
+        <v>137</v>
       </c>
       <c r="F36">
-        <v>18.79</v>
+        <v>18.7</v>
       </c>
       <c r="G36" s="1">
         <v>3128077.52</v>
       </c>
       <c r="H36" s="1">
-        <v>152217.7</v>
+        <v>176465.65</v>
       </c>
       <c r="I36" s="1">
-        <v>4.8661741605432</v>
+        <v>5.6413451671748</v>
       </c>
       <c r="J36">
-        <v>0.12</v>
+        <v>0.14</v>
       </c>
       <c r="K36" t="s">
-        <v>152</v>
+        <v>151</v>
       </c>
       <c r="L36" s="1">
-        <v>3280295.22</v>
+        <v>3304543.17</v>
       </c>
       <c r="M36" s="1">
-        <v>3356710.99</v>
+        <v>3394483.06</v>
       </c>
       <c r="N36" s="1">
-        <v>2.41</v>
+        <v>2.42</v>
       </c>
       <c r="O36">
         <v>1</v>
       </c>
       <c r="Z36" t="s">
-        <v>150</v>
+        <v>149</v>
       </c>
     </row>
     <row r="37" spans="1:26">
       <c r="A37" t="s">
-        <v>154</v>
+        <v>153</v>
       </c>
       <c r="B37" s="1">
         <v>120000000.0</v>
       </c>
       <c r="C37" s="1">
-        <v>103.37</v>
+        <v>103.305</v>
       </c>
       <c r="D37" s="1">
         <v>86.85423957</v>
       </c>
       <c r="E37" t="s">
-        <v>138</v>
+        <v>137</v>
       </c>
       <c r="F37">
-        <v>18.79</v>
+        <v>18.7</v>
       </c>
       <c r="G37" s="1">
         <v>5165065.32</v>
       </c>
       <c r="H37" s="1">
-        <v>1435600.37</v>
+        <v>1465479.92</v>
       </c>
       <c r="I37" s="1">
-        <v>27.794428164173</v>
+        <v>28.372921332193</v>
       </c>
       <c r="J37">
-        <v>0.15</v>
+        <v>0.18</v>
       </c>
       <c r="K37" t="s">
-        <v>155</v>
+        <v>154</v>
       </c>
       <c r="L37" s="1">
-        <v>6600665.69</v>
+        <v>6630545.24</v>
       </c>
       <c r="M37" s="1">
-        <v>6782323.71</v>
+        <v>6844353.25</v>
       </c>
       <c r="N37" s="1">
-        <v>4.86</v>
+        <v>4.89</v>
       </c>
       <c r="O37">
         <v>1</v>
       </c>
       <c r="Z37" t="s">
-        <v>153</v>
+        <v>152</v>
       </c>
     </row>
     <row r="38" spans="1:26">
       <c r="A38" t="s">
-        <v>157</v>
+        <v>156</v>
       </c>
       <c r="B38" s="1">
         <v>180000000.0</v>
       </c>
       <c r="C38" s="1">
-        <v>100.007</v>
+        <v>100.058</v>
       </c>
       <c r="D38" s="1">
         <v>93.75046918</v>
       </c>
       <c r="E38" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
       <c r="F38">
-        <v>37.73</v>
+        <v>38.04</v>
       </c>
       <c r="G38" s="1">
         <v>4556806.41</v>
       </c>
       <c r="H38" s="1">
-        <v>214785.52</v>
+        <v>178334.52</v>
       </c>
       <c r="I38" s="1">
-        <v>4.713509872367</v>
+        <v>3.9135856113756</v>
       </c>
       <c r="J38">
         <v>0.0</v>
       </c>
       <c r="K38" t="s">
-        <v>159</v>
+        <v>158</v>
       </c>
       <c r="L38" s="1">
-        <v>4771591.93</v>
+        <v>4735140.93</v>
       </c>
       <c r="M38" s="1">
-        <v>4772637.69</v>
+        <v>4738771.26</v>
       </c>
       <c r="N38" s="1">
-        <v>3.42</v>
+        <v>3.38</v>
       </c>
       <c r="O38">
         <v>1</v>
       </c>
       <c r="Z38" t="s">
-        <v>156</v>
+        <v>155</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">