--- v1 (2026-05-25)
+++ v2 (2026-06-19)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="1" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Répartition" sheetId="1" r:id="rId4"/>
     <sheet name="Valorisation" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="414">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="399">
   <si>
     <t>Type Part</t>
   </si>
   <si>
     <t>CodeIsin</t>
   </si>
   <si>
     <t>Parts</t>
   </si>
   <si>
     <t>Vl</t>
   </si>
   <si>
     <t>Devise</t>
   </si>
   <si>
     <t>Actif net</t>
   </si>
   <si>
     <t>C</t>
   </si>
   <si>
     <t>FR0000979866</t>
   </si>
   <si>
@@ -118,1188 +118,1143 @@
   <si>
     <t>CC (EUR)</t>
   </si>
   <si>
     <t>Interets (EUR)</t>
   </si>
   <si>
     <t>VBCE (EUR)</t>
   </si>
   <si>
     <t>VBCI (EUR)</t>
   </si>
   <si>
     <t>Poids</t>
   </si>
   <si>
     <t>Nb.</t>
   </si>
   <si>
     <t>FR0000008997</t>
   </si>
   <si>
     <t>Ofi Invest ESG Liquidités PART C/D</t>
   </si>
   <si>
-    <t>DU100326</t>
-[...2 lines deleted...]
-    <t>EURO-SCHATZ MAR 26</t>
+    <t>DU100626</t>
+  </si>
+  <si>
+    <t>EURO-SCHATZ JUN 26</t>
   </si>
   <si>
     <t>XS2575555938</t>
   </si>
   <si>
     <t>ABB FINANCE BV 3.25 16/01/2027</t>
   </si>
   <si>
-    <t>1 121.92</t>
+    <t>1 763.01</t>
   </si>
   <si>
     <t>XS2487054004</t>
   </si>
   <si>
     <t>ABN AMRO BANK NV 2.375 01/06/2027</t>
   </si>
   <si>
-    <t>33 503.77</t>
+    <t>44 148.97</t>
   </si>
   <si>
     <t>XS2575971994</t>
   </si>
   <si>
     <t>ABN AMRO BANK NV 4 16/01/2028</t>
   </si>
   <si>
-    <t>8 745.21</t>
+    <t>16 635.62</t>
   </si>
   <si>
     <t>XS3066564900</t>
   </si>
   <si>
     <t>ACHMEA BANK NV 2.5 06/05/2028</t>
   </si>
   <si>
-    <t>95 609.59</t>
+    <t>112 130.14</t>
   </si>
   <si>
     <t>XS2958382645</t>
   </si>
   <si>
     <t>ACHMEA BANK NV 2.75 10/12/2027</t>
   </si>
   <si>
-    <t>10 713.70</t>
+    <t>15 520.55</t>
   </si>
   <si>
     <t>XS2175967343</t>
   </si>
   <si>
     <t>ACHMEA BV 1.5 26/05/2027</t>
   </si>
   <si>
-    <t>15 936.99</t>
+    <t>21 028.77</t>
   </si>
   <si>
     <t>XS2464405229</t>
   </si>
   <si>
     <t>AIB GROUP PLC 04/04/2028</t>
   </si>
   <si>
-    <t>81 123.29</t>
+    <t>102 273.29</t>
   </si>
   <si>
     <t>FR0014013VW7</t>
   </si>
   <si>
     <t>AIR LIQUIDE FINANCE SA 2.625 05/11/2029</t>
   </si>
   <si>
-    <t>19 676.71</t>
+    <t>28 781.51</t>
   </si>
   <si>
     <t>XS2462466611</t>
   </si>
   <si>
     <t>AKZO NOBEL NV 1.5 28/03/2028</t>
   </si>
   <si>
-    <t>4 142.47</t>
+    <t>4 438.36</t>
   </si>
   <si>
     <t>XS2156598281</t>
   </si>
   <si>
     <t>AKZO NOBEL NV 1.625 14/04/2030</t>
   </si>
   <si>
-    <t>22 027.39</t>
+    <t>28 265.78</t>
   </si>
   <si>
     <t>XS2640904319</t>
   </si>
   <si>
     <t>ALPHA BANK SA 27/06/2029</t>
   </si>
   <si>
-    <t>69 220.89</t>
+    <t>81 068.49</t>
   </si>
   <si>
     <t>XS3226478918</t>
   </si>
   <si>
     <t>ALPHABET INC 2.375 06/11/2028</t>
   </si>
   <si>
-    <t>2 022.00</t>
+    <t>2 451.46</t>
   </si>
   <si>
     <t>XS1346228577</t>
   </si>
   <si>
     <t>AXA SA 06/07/2047</t>
   </si>
   <si>
-    <t>17 457.53</t>
+    <t>21 636.99</t>
   </si>
   <si>
     <t>XS1799611642</t>
   </si>
   <si>
     <t>AXA SA 28/05/2049</t>
   </si>
   <si>
-    <t>132 226.03</t>
+    <t>159 739.73</t>
   </si>
   <si>
     <t>FR0014015J87</t>
   </si>
   <si>
     <t>AYVENS SA 3 18/04/2030</t>
   </si>
   <si>
-    <t>3 846.58</t>
+    <t>7 249.32</t>
   </si>
   <si>
     <t>XS2583203950</t>
   </si>
   <si>
     <t>BANCO DE SABADELL SA 07/02/2029</t>
   </si>
   <si>
-    <t>4 602.74</t>
-[...8 lines deleted...]
-    <t>5 440.07</t>
+    <t>12 024.66</t>
   </si>
   <si>
     <t>XS2626699982</t>
   </si>
   <si>
     <t>BANCO SANTANDER SA 23/08/2033</t>
   </si>
   <si>
-    <t>88 849.32</t>
+    <t>120 230.14</t>
   </si>
   <si>
     <t>XS2575952697</t>
   </si>
   <si>
     <t>BANCO SANTANDER SA 3.875 16/01/2028</t>
   </si>
   <si>
-    <t>12 484.93</t>
+    <t>23 122.60</t>
   </si>
   <si>
     <t>XS1602547264</t>
   </si>
   <si>
     <t>BANK OF AMERICA CORP 04/05/2027</t>
   </si>
   <si>
-    <t>11 638.88</t>
+    <t>12 573.11</t>
   </si>
   <si>
     <t>XS2038039074</t>
   </si>
   <si>
     <t>BANK OF AMERICA CORP 08/08/2029</t>
   </si>
   <si>
-    <t>12 419.15</t>
+    <t>16 412.41</t>
   </si>
   <si>
     <t>XS2345799089</t>
   </si>
   <si>
     <t>BANK OF AMERICA CORP 24/08/2028</t>
   </si>
   <si>
-    <t>11 589.08</t>
+    <t>15 435.60</t>
   </si>
   <si>
     <t>FR0013408960</t>
   </si>
   <si>
     <t>BANQUE EUROPEENNE DU CREDIT MUTUEL 1.75 15/03/2029</t>
   </si>
   <si>
-    <t>68 604.79</t>
+    <t>1 879.45</t>
   </si>
   <si>
     <t>XS1617831026</t>
   </si>
   <si>
     <t>BANQUE FEDERATIVE DU CREDIT MUTUEL 1.25 26/05/2027</t>
   </si>
   <si>
-    <t>4 743.15</t>
+    <t>6 184.93</t>
   </si>
   <si>
     <t>FR001400AY79</t>
   </si>
   <si>
     <t>BANQUE FEDERATIVE DU CREDIT MUTUEL 16/06/2032</t>
   </si>
   <si>
-    <t>92 405.48</t>
+    <t>121 876.71</t>
   </si>
   <si>
     <t>FR001400IFX3</t>
   </si>
   <si>
     <t>BANQUE FEDERATIVE DU CREDIT MUTUEL 3.875 14/02/2028</t>
   </si>
   <si>
+    <t>1 178.42</t>
+  </si>
+  <si>
     <t>XS2321466133</t>
   </si>
   <si>
     <t>BARCLAYS PLC 22/03/2031</t>
   </si>
   <si>
-    <t>22 136.30</t>
-[...1 lines deleted...]
-  <si>
     <t>BE6340794013</t>
   </si>
   <si>
     <t>BELFIUS BANQUE SA 19/04/2033</t>
   </si>
   <si>
-    <t>140 009.59</t>
+    <t>218 773.97</t>
   </si>
   <si>
     <t>XS3075491152</t>
   </si>
   <si>
     <t>BMW FINANCE NV 2.625 20/05/2028</t>
   </si>
   <si>
-    <t>141 614.36</t>
+    <t>184 534.34</t>
   </si>
   <si>
     <t>FR0014001JT3</t>
   </si>
   <si>
     <t>BNP PARIBAS SA 19/01/2030</t>
   </si>
   <si>
-    <t>1 763.01</t>
+    <t>3 106.85</t>
   </si>
   <si>
     <t>FR0013484458</t>
   </si>
   <si>
     <t>BNP PARIBAS SA 19/02/2028</t>
   </si>
   <si>
     <t>FR0014009HA0</t>
   </si>
   <si>
     <t>BNP PARIBAS SA 31/03/2032</t>
   </si>
   <si>
-    <t>41 054.79</t>
+    <t>48 904.11</t>
   </si>
   <si>
     <t>FR001400BBL2</t>
   </si>
   <si>
     <t>BNP PARIBAS SA PERP</t>
   </si>
   <si>
-    <t>28 217.72</t>
+    <t>44 460.85</t>
   </si>
   <si>
     <t>XS1196503137</t>
   </si>
   <si>
     <t>BOOKING HOLDINGS INC 1.8 03/03/2027</t>
   </si>
   <si>
-    <t>8 901.37</t>
-[...1 lines deleted...]
-  <si>
     <t>FR001400N4L7</t>
   </si>
   <si>
     <t>BPCE SA 3.875 11/01/2029</t>
   </si>
   <si>
-    <t>16 965.07</t>
+    <t>30 904.45</t>
   </si>
   <si>
     <t>XS2802928775</t>
   </si>
   <si>
     <t>BRENNTAG FINANCE BV 3.75 24/04/2028</t>
   </si>
   <si>
-    <t>85 715.75</t>
+    <t>109 479.45</t>
   </si>
   <si>
     <t>XS3108521124</t>
   </si>
   <si>
     <t>CA AUTO BANK SPA (DUBLIN BRANCH) 2.75 07/07/2028</t>
   </si>
   <si>
-    <t>47 008.05</t>
+    <t>61 565.72</t>
   </si>
   <si>
     <t>XS3275406539</t>
   </si>
   <si>
     <t>CA AUTO BANK SPA (DUBLIN BRANCH) 2.75 21/01/2029</t>
   </si>
   <si>
-    <t>4 019.82</t>
+    <t>8 006.04</t>
   </si>
   <si>
     <t>XS2434702424</t>
   </si>
   <si>
     <t>CAIXABANK SA 21/01/2028</t>
   </si>
   <si>
-    <t>2 851.03</t>
+    <t>4 700.34</t>
   </si>
   <si>
     <t>XS3280995518</t>
   </si>
   <si>
     <t>CANADIAN IMPERIAL BANK OF COMMERCE 30/07/2030</t>
   </si>
   <si>
-    <t>10 317.67</t>
+    <t>23 591.67</t>
   </si>
   <si>
     <t>FR0014012SB9</t>
   </si>
   <si>
     <t>CAPGEMINI SE 2.5 25/09/2028</t>
   </si>
   <si>
-    <t>37 157.53</t>
+    <t>51 493.15</t>
   </si>
   <si>
     <t>XS3231164586</t>
   </si>
   <si>
     <t>CATERPILLAR FINANCIAL SERVICES COR 2.541 20/11/2028</t>
   </si>
   <si>
-    <t>6 747.36</t>
+    <t>9 932.87</t>
   </si>
   <si>
     <t>XS3071246295</t>
   </si>
   <si>
     <t>CENCORA INC 2.875 22/05/2028</t>
   </si>
   <si>
-    <t>24 346.92</t>
+    <t>45 645.55</t>
   </si>
   <si>
     <t>XS2114852218</t>
   </si>
   <si>
     <t>COMCAST CORPORATION 0.25 20/05/2027</t>
   </si>
   <si>
-    <t>8 916.44</t>
+    <t>10 513.70</t>
   </si>
   <si>
     <t>DE000CZ45Y63</t>
   </si>
   <si>
     <t>COMMERZBANK AG 08/12/2028</t>
   </si>
   <si>
-    <t>9 320.55</t>
+    <t>14 347.60</t>
   </si>
   <si>
     <t>DE000CZ40MM4</t>
   </si>
   <si>
     <t>COMMERZBANK AG 1.875 28/02/2028</t>
   </si>
   <si>
-    <t>5 609.59</t>
-[...10 lines deleted...]
-  <si>
     <t>XS3232968803</t>
   </si>
   <si>
     <t>COMPASS GROUP PLC 2.625 15/01/2029</t>
   </si>
   <si>
-    <t>5 566.44</t>
+    <t>10 600.68</t>
   </si>
   <si>
     <t>FR0014014P49</t>
   </si>
   <si>
     <t>CREDIT AGRICOLE SA 03/07/2031</t>
   </si>
   <si>
-    <t>39 023.97</t>
+    <t>53 681.51</t>
   </si>
   <si>
     <t>FR001400F1U4</t>
   </si>
   <si>
     <t>CREDIT AGRICOLE SA 11/07/2029</t>
   </si>
   <si>
-    <t>34 966.44</t>
+    <t>44 537.67</t>
   </si>
   <si>
     <t>FR001400KDS4</t>
   </si>
   <si>
     <t>CREDIT AGRICOLE SA 28/08/2033</t>
   </si>
   <si>
-    <t>41 363.01</t>
+    <t>74 860.27</t>
   </si>
   <si>
     <t>FR0013511227</t>
   </si>
   <si>
     <t>CREDIT MUTUEL ARKEA 0.875 07/05/2027</t>
   </si>
   <si>
-    <t>9 934.25</t>
+    <t>13 041.10</t>
   </si>
   <si>
     <t>FR0013517307</t>
   </si>
   <si>
     <t>CREDIT MUTUEL ARKEA 11/06/2029</t>
   </si>
   <si>
-    <t>12 513.70</t>
+    <t>16 592.47</t>
   </si>
   <si>
     <t>BE0002936178</t>
   </si>
   <si>
     <t>CRELAN SA 28/02/2030</t>
   </si>
   <si>
-    <t>143 605.48</t>
+    <t>10 964.38</t>
   </si>
   <si>
     <t>FR0014005EJ6</t>
   </si>
   <si>
     <t>DANONE SA PERP</t>
   </si>
   <si>
-    <t>11 400.00</t>
+    <t>15 147.95</t>
   </si>
   <si>
     <t>FR0013444551</t>
   </si>
   <si>
     <t>DASSAULT SYSTEMES 0.375 16/09/2029</t>
   </si>
   <si>
-    <t>6 739.73</t>
+    <t>9 078.08</t>
   </si>
   <si>
     <t>DE000A4DFH60</t>
   </si>
   <si>
     <t>DEUTSCHE BANK AG 16/06/2029</t>
   </si>
   <si>
-    <t>56 810.96</t>
+    <t>73 643.84</t>
   </si>
   <si>
     <t>DE000A30VT97</t>
   </si>
   <si>
     <t>DEUTSCHE BANK AG PERP</t>
   </si>
   <si>
-    <t>116 219.18</t>
+    <t>161 260.27</t>
   </si>
   <si>
     <t>XS2306517876</t>
   </si>
   <si>
     <t>DNB BANK ASA 23/02/2029</t>
   </si>
   <si>
     <t>PTEDPNOM0015</t>
   </si>
   <si>
     <t>EDP FINANCE BV 1.625 15/04/2027</t>
   </si>
   <si>
-    <t>26 899.32</t>
+    <t>35 019.86</t>
   </si>
   <si>
     <t>XS3008888953</t>
   </si>
   <si>
     <t>ENEL FINANCE INTERNATIONAL NV 2.625 24/02/2028</t>
   </si>
   <si>
-    <t>1 348.46</t>
+    <t>14 466.27</t>
   </si>
   <si>
     <t>FR001400A1H6</t>
   </si>
   <si>
     <t>ENGIE SA 3.5 27/09/2029</t>
   </si>
   <si>
-    <t>70 421.92</t>
+    <t>96 743.84</t>
   </si>
   <si>
     <t>AT0000A2U543</t>
   </si>
   <si>
     <t>ERSTE GROUP BANK AG 15/11/2032</t>
   </si>
   <si>
-    <t>6 232.88</t>
+    <t>9 205.48</t>
   </si>
   <si>
     <t>XS2386877133</t>
   </si>
   <si>
     <t>ESSITY CAPITAL BV 0.25 15/09/2029</t>
   </si>
   <si>
-    <t>4 520.55</t>
+    <t>6 084.25</t>
   </si>
   <si>
     <t>XS3110850347</t>
   </si>
   <si>
     <t>EUROBANK SA 07/07/2028</t>
   </si>
   <si>
-    <t>33 522.11</t>
+    <t>45 105.91</t>
   </si>
   <si>
     <t>XS2919679816</t>
   </si>
   <si>
     <t>EUROGRID GMBH 3.075 18/10/2027</t>
   </si>
   <si>
-    <t>43 370.14</t>
+    <t>55 198.36</t>
   </si>
   <si>
     <t>DK0030555156</t>
   </si>
   <si>
     <t>EURONEXT NV 2.625 26/11/2028</t>
   </si>
   <si>
-    <t>15 677.51</t>
+    <t>23 930.51</t>
   </si>
   <si>
     <t>XS3299544711</t>
   </si>
   <si>
     <t>FORD MOTOR CREDIT COMPANY LLC 3.305 17/05/2029</t>
   </si>
   <si>
-    <t>2 118.82</t>
+    <t>8 743.31</t>
   </si>
   <si>
     <t>XS3148184156</t>
   </si>
   <si>
     <t>GIVAUDAN FINANCE EUROPE BV 2.875 09/09/2029</t>
   </si>
   <si>
-    <t>39 101.02</t>
+    <t>52 268.68</t>
   </si>
   <si>
     <t>XS2553547444</t>
   </si>
   <si>
     <t>HSBC HOLDINGS PLC 16/11/2032</t>
   </si>
   <si>
-    <t>26 938.03</t>
+    <t>77 501.32</t>
   </si>
   <si>
     <t>XS2788605660</t>
   </si>
   <si>
     <t>HSBC HOLDINGS PLC 22/03/2035</t>
   </si>
   <si>
-    <t>96 181.34</t>
-[...1 lines deleted...]
-  <si>
     <t>ES0244251056</t>
   </si>
   <si>
     <t>IBERCAJA BANCO SA 10/08/2031</t>
   </si>
   <si>
-    <t>1 746.58</t>
+    <t>4 914.38</t>
   </si>
   <si>
     <t>XS2580221658</t>
   </si>
   <si>
     <t>IBERDROLA FINANZAS SAU PERP</t>
   </si>
   <si>
-    <t>37 677.74</t>
+    <t>48 282.53</t>
   </si>
   <si>
     <t>FR0013320058</t>
   </si>
   <si>
     <t>ICADE 1.625 28/02/2028</t>
   </si>
   <si>
-    <t>72 924.66</t>
+    <t>5 631.85</t>
   </si>
   <si>
     <t>XS3190744907</t>
   </si>
   <si>
     <t>IDS FINANCING PLC 3.25 01/01/2029</t>
   </si>
   <si>
-    <t>35 967.17</t>
+    <t>49 462.60</t>
   </si>
   <si>
     <t>XS2524746687</t>
   </si>
   <si>
     <t>ING GROEP NV 24/08/2033</t>
   </si>
   <si>
-    <t>12 680.14</t>
+    <t>19 076.71</t>
   </si>
   <si>
     <t>XS2886191589</t>
   </si>
   <si>
     <t>ING GROEP NV 26/08/2035</t>
   </si>
   <si>
-    <t>77 547.95</t>
+    <t>104 643.15</t>
   </si>
   <si>
     <t>XS1725678194</t>
   </si>
   <si>
     <t>INMOBILIARIA COLONIAL SOCIMI SA 2.5 28/11/2029</t>
   </si>
   <si>
-    <t>18 698.63</t>
+    <t>28 356.16</t>
   </si>
   <si>
     <t>XS2592650373</t>
   </si>
   <si>
     <t>INTESA SANPAOLO SPA 08/03/2028</t>
   </si>
   <si>
-    <t>68 273.97</t>
+    <t>3 287.67</t>
   </si>
   <si>
     <t>XS1785340172</t>
   </si>
   <si>
     <t>INTESA SANPAOLO SPA 1.75 20/03/2028</t>
   </si>
   <si>
-    <t>29 687.67</t>
-[...1 lines deleted...]
-  <si>
     <t>BE0002766476</t>
   </si>
   <si>
     <t>KBC GROEP NV 14/01/2029</t>
   </si>
   <si>
     <t>BE0002961424</t>
   </si>
   <si>
     <t>KBC GROEP NV PERP</t>
   </si>
   <si>
-    <t>69 613.26</t>
+    <t>8 608.70</t>
   </si>
   <si>
     <t>FR0013512233</t>
   </si>
   <si>
     <t>KLEPIERRE SA 2 12/05/2029</t>
   </si>
   <si>
-    <t>68 564.38</t>
+    <t>89 753.42</t>
   </si>
   <si>
     <t>FR00140087C4</t>
   </si>
   <si>
     <t>LA BANQUE POSTALE 09/02/2028</t>
   </si>
   <si>
-    <t>1 923.29</t>
+    <t>4 487.67</t>
   </si>
   <si>
     <t>XS2327299298</t>
   </si>
   <si>
     <t>LSEG NETHERLANDS BV 0.25 06/04/2028</t>
   </si>
   <si>
+    <t>1 795.87</t>
+  </si>
+  <si>
     <t>XS2904651093</t>
   </si>
   <si>
     <t>LSEG NETHERLANDS BV 2.75 20/09/2027</t>
   </si>
   <si>
-    <t>74 703.56</t>
+    <t>92 840.60</t>
   </si>
   <si>
     <t>FR001400ZED2</t>
   </si>
   <si>
     <t>LVMH MOET HENNESSY LOUIS VUITTON S 2.625 07/03/2029</t>
   </si>
   <si>
-    <t>80 893.15</t>
+    <t>5 178.08</t>
   </si>
   <si>
     <t>FR001400TSJ2</t>
   </si>
   <si>
     <t>LVMH MOET HENNESSY LOUIS VUITTON S 2.75 07/11/2027</t>
   </si>
   <si>
-    <t>4 219.18</t>
+    <t>6 147.95</t>
+  </si>
+  <si>
+    <t>XS3320664710</t>
+  </si>
+  <si>
+    <t>MAPLE PARENT HOLDINGS CORP 3.881 26/03/2030</t>
   </si>
   <si>
     <t>XS3233927733</t>
   </si>
   <si>
     <t>MITSUBISHI HC CAPITAL UK PLC 2.856 26/11/2028</t>
   </si>
   <si>
-    <t>35 198.52</t>
+    <t>52 521.37</t>
   </si>
   <si>
     <t>XS2595028536</t>
   </si>
   <si>
     <t>MORGAN STANLEY 02/03/2029</t>
   </si>
   <si>
-    <t>117 290.38</t>
+    <t>8 143.54</t>
   </si>
   <si>
     <t>XS1603892149</t>
   </si>
   <si>
     <t>MORGAN STANLEY 1.875 27/04/2027</t>
   </si>
   <si>
-    <t>48 729.45</t>
+    <t>64 417.81</t>
   </si>
   <si>
     <t>XS3284396622</t>
   </si>
   <si>
     <t>NATIONAL BANK OF GREECE SA 04/02/2031</t>
   </si>
   <si>
-    <t>3 526.80</t>
+    <t>8 816.52</t>
   </si>
   <si>
     <t>XS2680745119</t>
   </si>
   <si>
     <t>NATIONAL GRID NORTH AMERICA INC 4.151 12/09/2027</t>
   </si>
   <si>
-    <t>53 496.72</t>
+    <t>72 056.81</t>
   </si>
   <si>
     <t>XS2382950330</t>
   </si>
   <si>
     <t>NATWEST GROUP PLC 14/09/2032</t>
   </si>
   <si>
-    <t>10 910.07</t>
+    <t>20 631.40</t>
   </si>
   <si>
     <t>XS2623518821</t>
   </si>
   <si>
     <t>NATWEST GROUP PLC 16/02/2029</t>
   </si>
   <si>
-    <t>1 725.40</t>
-[...8 lines deleted...]
-    <t>50 277.70</t>
+    <t>5 947.41</t>
   </si>
   <si>
     <t>XS1550988643</t>
   </si>
   <si>
     <t>NN GROUP NV 13/01/2048</t>
   </si>
   <si>
-    <t>9 237.33</t>
+    <t>16 786.85</t>
   </si>
   <si>
     <t>XS2343459074</t>
   </si>
   <si>
     <t>NORDEA BANK ABP 18/08/2031</t>
   </si>
   <si>
-    <t>12 558.22</t>
+    <t>14 119.86</t>
   </si>
   <si>
     <t>XS2482618464</t>
   </si>
   <si>
     <t>NORDEA BANK ABP 2.5 23/05/2029</t>
   </si>
   <si>
-    <t>93 972.60</t>
+    <t>120 767.12</t>
   </si>
   <si>
     <t>XS3002552993</t>
   </si>
   <si>
     <t>NOVO NORDISK FINANCE NETHERLANDS B 2.375 27/05/2028</t>
   </si>
   <si>
-    <t>105 113.47</t>
+    <t>137 678.42</t>
   </si>
   <si>
     <t>XS3100081093</t>
   </si>
   <si>
     <t>NTT FINANCE CORP 2.906 16/03/2029</t>
   </si>
   <si>
-    <t>51 190.98</t>
+    <t>1 864.22</t>
   </si>
   <si>
     <t>DK0030484548</t>
   </si>
   <si>
     <t>NYKREDIT REALKREDIT A/S 0.375 17/01/2028</t>
   </si>
   <si>
     <t>DK0030507694</t>
   </si>
   <si>
     <t>NYKREDIT REALKREDIT A/S 29/12/2032</t>
   </si>
   <si>
-    <t>39 780.82</t>
+    <t>67 084.93</t>
   </si>
   <si>
     <t>XS1115498260</t>
   </si>
   <si>
     <t>ORANGE SA PERP</t>
   </si>
   <si>
-    <t>7 654.11</t>
+    <t>8 886.99</t>
   </si>
   <si>
     <t>FR0014010CJ0</t>
   </si>
   <si>
     <t>PUBLICIS GROUPE SA 2.875 12/06/2029</t>
   </si>
   <si>
-    <t>57 342.47</t>
+    <t>73 820.55</t>
   </si>
   <si>
     <t>XS3174782758</t>
   </si>
   <si>
     <t>RECKITT BENCKISER TREASURY SERVICE 2.625 10/09/2028</t>
   </si>
   <si>
-    <t>34 196.20</t>
+    <t>45 999.92</t>
   </si>
   <si>
     <t>XS2494945939</t>
   </si>
   <si>
     <t>RENTOKIL INITIAL FINANCE BV 3.875 27/06/2027</t>
   </si>
   <si>
-    <t>127 450.34</t>
+    <t>165 637.67</t>
   </si>
   <si>
     <t>XS2511906310</t>
   </si>
   <si>
     <t>SELP FINANCE SARL 3.75 10/08/2027</t>
   </si>
   <si>
-    <t>98 070.10</t>
+    <t>119 026.54</t>
   </si>
   <si>
     <t>FR001400U1Q3</t>
   </si>
   <si>
     <t>SOCIETE GENERALE SA 13/11/2030</t>
   </si>
   <si>
-    <t>29 476.71</t>
+    <t>42 606.16</t>
   </si>
   <si>
     <t>FR001400KZQ1</t>
   </si>
   <si>
     <t>SOCIETE GENERALE SA 28/09/2029</t>
   </si>
   <si>
-    <t>69 232.88</t>
+    <t>96 197.26</t>
   </si>
   <si>
     <t>FR001400F877</t>
   </si>
   <si>
     <t>SOCIETE GENERALE SA PERP</t>
   </si>
   <si>
-    <t>14 792.82</t>
+    <t>27 845.30</t>
   </si>
   <si>
     <t>XS2439704318</t>
   </si>
   <si>
     <t>SSE PLC PERP</t>
   </si>
   <si>
-    <t>112 832.88</t>
+    <t>176 745.21</t>
   </si>
   <si>
     <t>XS1207005023</t>
   </si>
   <si>
     <t>STATKRAFT AS 1.5 26/03/2030</t>
   </si>
   <si>
-    <t>63 395.84</t>
+    <t>81 286.36</t>
   </si>
   <si>
     <t>XS2723597923</t>
   </si>
   <si>
     <t>STATKRAFT AS 3.125 13/12/2026</t>
   </si>
   <si>
-    <t>5 205.48</t>
+    <t>6 849.32</t>
   </si>
   <si>
     <t>XS2522879654</t>
   </si>
   <si>
     <t>SWEDBANK AB 23/08/2032</t>
   </si>
   <si>
-    <t>64 602.47</t>
+    <t>87 587.95</t>
   </si>
   <si>
     <t>XS1652866002</t>
   </si>
   <si>
     <t>TERNA RETE ELETTRICA NAZIONALE SPA 1.375 26/07/2027</t>
   </si>
   <si>
-    <t>37 430.14</t>
+    <t>49 726.03</t>
   </si>
   <si>
     <t>XS2437854487</t>
   </si>
   <si>
     <t>TERNA RETE ELETTRICA NAZIONALE SPA PERP</t>
   </si>
   <si>
-    <t>3 630.82</t>
-[...8 lines deleted...]
-    <t>2 712.33</t>
+    <t>9 291.78</t>
   </si>
   <si>
     <t>CH1214797172</t>
   </si>
   <si>
     <t>UBS GROUP AG 01/03/2029</t>
   </si>
   <si>
-    <t>38 537.67</t>
+    <t>2 802.74</t>
   </si>
   <si>
     <t>CH1512676888</t>
   </si>
   <si>
     <t>UBS GROUP AG 13/02/2031</t>
   </si>
   <si>
-    <t>9 631.85</t>
+    <t>17 722.60</t>
   </si>
   <si>
     <t>CH1255915006</t>
   </si>
   <si>
     <t>UBS GROUP AG 17/03/2028</t>
   </si>
   <si>
-    <t>35 175.34</t>
-[...1 lines deleted...]
-  <si>
     <t>BE0002784651</t>
   </si>
   <si>
     <t>UCB SA 1 30/03/2028</t>
   </si>
   <si>
-    <t>30 197.26</t>
+    <t>39 232.88</t>
   </si>
   <si>
     <t>FR001400SIM9</t>
   </si>
   <si>
     <t>UNIBAIL-RODAMCO-WESTFIELD SE 3.5 11/09/2029</t>
   </si>
   <si>
-    <t>56 719.18</t>
+    <t>77 728.77</t>
   </si>
   <si>
     <t>IT0005689986</t>
   </si>
   <si>
     <t>UNICREDIT SPA 15/07/2030</t>
   </si>
   <si>
-    <t>13 581.82</t>
+    <t>24 856.54</t>
   </si>
   <si>
     <t>XS2496288593</t>
   </si>
   <si>
     <t>UNIVERSAL MUSIC GROUP NV 3 30/06/2027</t>
   </si>
   <si>
-    <t>101 441.10</t>
+    <t>133 364.38</t>
   </si>
   <si>
     <t>XS3063724325</t>
   </si>
   <si>
     <t>VISA INC 2.25 15/05/2028</t>
   </si>
   <si>
-    <t>60 787.73</t>
+    <t>79 316.38</t>
   </si>
   <si>
     <t>XS2760217880</t>
   </si>
   <si>
     <t>VOLVO TREASURY AB 3.125 08/02/2029</t>
   </si>
   <si>
-    <t>3 912.24</t>
+    <t>10 694.78</t>
   </si>
   <si>
     <t>XS1575992596</t>
   </si>
   <si>
     <t>WOLTERS KLUWER NV 1.5 22/03/2027</t>
-  </si>
-[...1 lines deleted...]
-    <t>23 879.10</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -1663,212 +1618,212 @@
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>4</v>
       </c>
       <c r="H1" t="s">
         <v>5</v>
       </c>
       <c r="I1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2" spans="1:14">
       <c r="A2" t="s">
         <v>6</v>
       </c>
       <c r="B2" t="s">
         <v>7</v>
       </c>
       <c r="C2" s="1">
-        <v>925780.3455</v>
+        <v>879907.0921</v>
       </c>
       <c r="D2">
-        <v>119.77</v>
+        <v>118.46</v>
       </c>
       <c r="E2" t="s">
         <v>8</v>
       </c>
       <c r="F2">
-        <v>110885673.13</v>
+        <v>104236715.17</v>
       </c>
       <c r="G2" t="s">
         <v>8</v>
       </c>
       <c r="H2">
-        <v>110885673.13</v>
+        <v>104236715.17</v>
       </c>
       <c r="I2" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="3" spans="1:14">
       <c r="A3" t="s">
         <v>9</v>
       </c>
       <c r="B3" t="s">
         <v>10</v>
       </c>
       <c r="C3" s="1">
-        <v>2128539.566</v>
+        <v>2724993.453</v>
       </c>
       <c r="D3">
-        <v>107.12</v>
+        <v>105.9</v>
       </c>
       <c r="E3" t="s">
         <v>8</v>
       </c>
       <c r="F3">
-        <v>228009946.3</v>
+        <v>288578661.01</v>
       </c>
       <c r="G3" t="s">
         <v>8</v>
       </c>
       <c r="H3">
-        <v>228009946.3</v>
+        <v>288578661.01</v>
       </c>
       <c r="I3" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="4" spans="1:14">
       <c r="A4" t="s">
         <v>11</v>
       </c>
       <c r="B4" t="s">
         <v>12</v>
       </c>
       <c r="C4" s="1">
-        <v>73677.0525</v>
+        <v>29206.2507</v>
       </c>
       <c r="D4">
-        <v>111.16</v>
+        <v>109.91</v>
       </c>
       <c r="E4" t="s">
         <v>8</v>
       </c>
       <c r="F4">
-        <v>8190402.8</v>
+        <v>3210320.13</v>
       </c>
       <c r="G4" t="s">
         <v>8</v>
       </c>
       <c r="H4">
-        <v>8190402.8</v>
+        <v>3210320.13</v>
       </c>
       <c r="I4" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="5" spans="1:14">
       <c r="A5" t="s">
         <v>13</v>
       </c>
       <c r="B5" t="s">
         <v>14</v>
       </c>
       <c r="C5" s="1">
-        <v>99568.33</v>
+        <v>98447.01</v>
       </c>
       <c r="D5">
-        <v>101.05</v>
+        <v>99.92</v>
       </c>
       <c r="E5" t="s">
         <v>8</v>
       </c>
       <c r="F5">
-        <v>10061775.9</v>
+        <v>9837332.75</v>
       </c>
       <c r="G5" t="s">
         <v>8</v>
       </c>
       <c r="H5">
-        <v>10061775.9</v>
+        <v>9837332.75</v>
       </c>
       <c r="I5" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="6" spans="1:14">
       <c r="A6" t="s">
         <v>15</v>
       </c>
       <c r="B6" t="s">
         <v>16</v>
       </c>
       <c r="C6" s="1">
         <v>641.0</v>
       </c>
       <c r="D6">
-        <v>100.74</v>
+        <v>99.6</v>
       </c>
       <c r="E6" t="s">
         <v>8</v>
       </c>
       <c r="F6">
-        <v>64578.87</v>
+        <v>63844.76</v>
       </c>
       <c r="G6" t="s">
         <v>8</v>
       </c>
       <c r="H6">
-        <v>64578.87</v>
+        <v>63844.76</v>
       </c>
       <c r="I6" t="s">
         <v>8</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:P131"/>
+  <dimension ref="A1:P128"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="O131" sqref="O131"/>
+      <selection activeCell="O128" sqref="O128"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:16">
       <c r="A1" t="s">
         <v>17</v>
       </c>
       <c r="B1" t="s">
         <v>18</v>
       </c>
       <c r="C1" t="s">
         <v>19</v>
       </c>
       <c r="D1" t="s">
         <v>20</v>
       </c>
       <c r="E1" t="s">
         <v>21</v>
       </c>
       <c r="F1" t="s">
         <v>4</v>
       </c>
       <c r="G1" t="s">
         <v>22</v>
@@ -1887,6539 +1842,6389 @@
       </c>
       <c r="L1" t="s">
         <v>27</v>
       </c>
       <c r="M1" t="s">
         <v>28</v>
       </c>
       <c r="N1" t="s">
         <v>29</v>
       </c>
       <c r="O1" t="s">
         <v>30</v>
       </c>
       <c r="P1" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="2" spans="1:16">
       <c r="A2" t="s">
         <v>32</v>
       </c>
       <c r="B2" t="s">
         <v>33</v>
       </c>
       <c r="C2" s="1">
-        <v>3423.0</v>
+        <v>2980.0</v>
       </c>
       <c r="D2" s="1">
-        <v>4778.7</v>
+        <v>4784.78</v>
       </c>
       <c r="E2" s="1">
-        <v>4776.8980952381</v>
+        <v>4782.2777550336</v>
       </c>
       <c r="F2" t="s">
         <v>8</v>
       </c>
       <c r="G2">
         <v>1.0</v>
       </c>
       <c r="H2" s="1">
-        <v>16351322.18</v>
+        <v>14251187.71</v>
       </c>
       <c r="I2" s="1">
-        <v>6167.92</v>
+        <v>7456.69</v>
       </c>
       <c r="J2" s="1">
-        <v>0.037721230932287</v>
+        <v>0.05232328807772</v>
       </c>
       <c r="K2">
         <v>0.0</v>
       </c>
       <c r="L2">
         <v>0.0</v>
       </c>
       <c r="M2" s="1">
-        <v>16357490.1</v>
+        <v>14258644.4</v>
       </c>
       <c r="N2" s="1">
-        <v>16357490.1</v>
+        <v>14258644.4</v>
       </c>
       <c r="O2" s="1">
-        <v>4.58</v>
+        <v>3.51</v>
       </c>
       <c r="P2">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:16">
       <c r="A3" t="s">
         <v>34</v>
       </c>
       <c r="B3" t="s">
         <v>35</v>
       </c>
       <c r="C3" s="1">
-        <v>-272.0</v>
+        <v>1133.0</v>
       </c>
       <c r="D3" s="1">
-        <v>106.955</v>
+        <v>105.835</v>
       </c>
       <c r="E3" s="1">
-        <v>106.985</v>
+        <v>106.149571933</v>
       </c>
       <c r="F3" t="s">
         <v>8</v>
       </c>
       <c r="G3">
         <v>1.0</v>
       </c>
       <c r="H3" s="1">
         <v>0.0</v>
       </c>
       <c r="I3" s="1">
-        <v>8160.0</v>
+        <v>-356410.0</v>
       </c>
       <c r="J3" s="1">
         <v>0</v>
       </c>
       <c r="K3">
         <v>0.0</v>
       </c>
       <c r="L3">
         <v>0.0</v>
       </c>
       <c r="M3" s="1">
-        <v>8160.0</v>
+        <v>-356410.0</v>
       </c>
       <c r="N3" s="1">
-        <v>8160.0</v>
+        <v>-356410.0</v>
       </c>
       <c r="O3" s="1">
-        <v>0.0</v>
+        <v>-0.09</v>
       </c>
       <c r="P3">
         <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:16">
       <c r="A4" t="s">
         <v>36</v>
       </c>
       <c r="B4" t="s">
         <v>37</v>
       </c>
       <c r="C4" s="1">
         <v>300000.0</v>
       </c>
       <c r="D4" s="1">
-        <v>100.769</v>
+        <v>100.435</v>
       </c>
       <c r="E4" s="1">
         <v>100.825</v>
       </c>
       <c r="F4" t="s">
         <v>8</v>
       </c>
       <c r="G4">
         <v>1.0</v>
       </c>
       <c r="H4" s="1">
         <v>302475.0</v>
       </c>
       <c r="I4" s="1">
-        <v>-168.0</v>
+        <v>-1170.0</v>
       </c>
       <c r="J4" s="1">
-        <v>-0.055541780312423</v>
+        <v>-0.3868088271758</v>
       </c>
       <c r="K4">
-        <v>0.37</v>
+        <v>0.59</v>
       </c>
       <c r="L4" t="s">
         <v>38</v>
       </c>
       <c r="M4" s="1">
-        <v>302307.0</v>
+        <v>301305.0</v>
       </c>
       <c r="N4" s="1">
-        <v>303428.92</v>
+        <v>303068.01</v>
       </c>
       <c r="O4" s="1">
-        <v>0.08</v>
+        <v>0.07</v>
       </c>
       <c r="P4">
         <v>1</v>
       </c>
     </row>
     <row r="5" spans="1:16">
       <c r="A5" t="s">
         <v>39</v>
       </c>
       <c r="B5" t="s">
         <v>40</v>
       </c>
       <c r="C5" s="1">
-        <v>1900000.0</v>
+        <v>2300000.0</v>
       </c>
       <c r="D5" s="1">
-        <v>100.039</v>
+        <v>99.345</v>
       </c>
       <c r="E5" s="1">
-        <v>100.126</v>
+        <v>100.06721739</v>
       </c>
       <c r="F5" t="s">
         <v>8</v>
       </c>
       <c r="G5">
         <v>1.0</v>
       </c>
       <c r="H5" s="1">
-        <v>1902394.0</v>
+        <v>2301546.0</v>
       </c>
       <c r="I5" s="1">
-        <v>-1653.0</v>
+        <v>-16611.0</v>
       </c>
       <c r="J5" s="1">
-        <v>-0.086890517947386</v>
+        <v>-0.72173226170583</v>
       </c>
       <c r="K5">
-        <v>1.76</v>
+        <v>1.92</v>
       </c>
       <c r="L5" t="s">
         <v>41</v>
       </c>
       <c r="M5" s="1">
-        <v>1900741.0</v>
+        <v>2284935.0</v>
       </c>
       <c r="N5" s="1">
-        <v>1934244.77</v>
+        <v>2329083.97</v>
       </c>
       <c r="O5" s="1">
-        <v>0.54</v>
+        <v>0.57</v>
       </c>
       <c r="P5">
         <v>1</v>
       </c>
     </row>
     <row r="6" spans="1:16">
       <c r="A6" t="s">
         <v>42</v>
       </c>
       <c r="B6" t="s">
         <v>43</v>
       </c>
       <c r="C6" s="1">
-        <v>1900000.0</v>
+        <v>2300000.0</v>
       </c>
       <c r="D6" s="1">
-        <v>102.694</v>
+        <v>101.513</v>
       </c>
       <c r="E6" s="1">
-        <v>103.18510053</v>
+        <v>103.00508304</v>
       </c>
       <c r="F6" t="s">
         <v>8</v>
       </c>
       <c r="G6">
         <v>1.0</v>
       </c>
       <c r="H6" s="1">
-        <v>1960516.91</v>
+        <v>2369116.91</v>
       </c>
       <c r="I6" s="1">
-        <v>-9330.91</v>
+        <v>-34317.91</v>
       </c>
       <c r="J6" s="1">
-        <v>-0.47594131692544</v>
+        <v>-1.4485528280662</v>
       </c>
       <c r="K6">
-        <v>0.46</v>
+        <v>0.72</v>
       </c>
       <c r="L6" t="s">
         <v>44</v>
       </c>
       <c r="M6" s="1">
-        <v>1951186.0</v>
+        <v>2334799.0</v>
       </c>
       <c r="N6" s="1">
-        <v>1959931.21</v>
+        <v>2351434.62</v>
       </c>
       <c r="O6" s="1">
-        <v>0.55</v>
+        <v>0.58</v>
       </c>
       <c r="P6">
         <v>1</v>
       </c>
     </row>
     <row r="7" spans="1:16">
       <c r="A7" t="s">
         <v>45</v>
       </c>
       <c r="B7" t="s">
         <v>46</v>
       </c>
       <c r="C7" s="1">
-        <v>4700000.0</v>
+        <v>5100000.0</v>
       </c>
       <c r="D7" s="1">
-        <v>99.875</v>
+        <v>98.7</v>
       </c>
       <c r="E7" s="1">
-        <v>99.80438553</v>
+        <v>99.78678667</v>
       </c>
       <c r="F7" t="s">
         <v>8</v>
       </c>
       <c r="G7">
         <v>1.0</v>
       </c>
       <c r="H7" s="1">
-        <v>4690806.12</v>
+        <v>5089126.12</v>
       </c>
       <c r="I7" s="1">
-        <v>3318.88</v>
+        <v>-55426.12</v>
       </c>
       <c r="J7" s="1">
-        <v>0.070752870937245</v>
+        <v>-1.0891087918253</v>
       </c>
       <c r="K7">
-        <v>2.03</v>
+        <v>2.2</v>
       </c>
       <c r="L7" t="s">
         <v>47</v>
       </c>
       <c r="M7" s="1">
-        <v>4694125.0</v>
+        <v>5033700.0</v>
       </c>
       <c r="N7" s="1">
-        <v>4789734.59</v>
+        <v>5145830.14</v>
       </c>
       <c r="O7" s="1">
-        <v>1.34</v>
+        <v>1.27</v>
       </c>
       <c r="P7">
         <v>1</v>
       </c>
     </row>
     <row r="8" spans="1:16">
       <c r="A8" t="s">
         <v>48</v>
       </c>
       <c r="B8" t="s">
         <v>49</v>
       </c>
       <c r="C8" s="1">
-        <v>1800000.0</v>
+        <v>2000000.0</v>
       </c>
       <c r="D8" s="1">
-        <v>100.497</v>
+        <v>99.49</v>
       </c>
       <c r="E8" s="1">
-        <v>100.27530389</v>
+        <v>100.2688735</v>
       </c>
       <c r="F8" t="s">
         <v>8</v>
       </c>
       <c r="G8">
         <v>1.0</v>
       </c>
       <c r="H8" s="1">
-        <v>1804955.47</v>
+        <v>2005377.47</v>
       </c>
       <c r="I8" s="1">
-        <v>3990.53</v>
+        <v>-15577.47</v>
       </c>
       <c r="J8" s="1">
-        <v>0.22108744876681</v>
+        <v>-0.7767849311681</v>
       </c>
       <c r="K8">
-        <v>0.6</v>
+        <v>0.78</v>
       </c>
       <c r="L8" t="s">
         <v>50</v>
       </c>
       <c r="M8" s="1">
-        <v>1808946.0</v>
+        <v>1989800.0</v>
       </c>
       <c r="N8" s="1">
-        <v>1819659.7</v>
+        <v>2005320.55</v>
       </c>
       <c r="O8" s="1">
-        <v>0.51</v>
+        <v>0.49</v>
       </c>
       <c r="P8">
         <v>1</v>
       </c>
     </row>
     <row r="9" spans="1:16">
       <c r="A9" t="s">
         <v>51</v>
       </c>
       <c r="B9" t="s">
         <v>52</v>
       </c>
       <c r="C9" s="1">
-        <v>1400000.0</v>
+        <v>1700000.0</v>
       </c>
       <c r="D9" s="1">
-        <v>98.968</v>
+        <v>98.479</v>
       </c>
       <c r="E9" s="1">
-        <v>96.94192</v>
+        <v>97.27493412</v>
       </c>
       <c r="F9" t="s">
         <v>8</v>
       </c>
       <c r="G9">
         <v>1.0</v>
       </c>
       <c r="H9" s="1">
-        <v>1357186.88</v>
+        <v>1653673.88</v>
       </c>
       <c r="I9" s="1">
-        <v>28365.12</v>
+        <v>20469.12</v>
       </c>
       <c r="J9" s="1">
-        <v>2.0899936786893</v>
+        <v>1.2377966567386</v>
       </c>
       <c r="K9">
-        <v>1.14</v>
+        <v>1.24</v>
       </c>
       <c r="L9" t="s">
         <v>53</v>
       </c>
       <c r="M9" s="1">
-        <v>1385552.0</v>
+        <v>1674143.0</v>
       </c>
       <c r="N9" s="1">
-        <v>1401488.99</v>
+        <v>1695171.77</v>
       </c>
       <c r="O9" s="1">
-        <v>0.39</v>
+        <v>0.42</v>
       </c>
       <c r="P9">
         <v>1</v>
       </c>
     </row>
     <row r="10" spans="1:16">
       <c r="A10" t="s">
         <v>54</v>
       </c>
       <c r="B10" t="s">
         <v>55</v>
       </c>
       <c r="C10" s="1">
-        <v>4000000.0</v>
+        <v>4700000.0</v>
       </c>
       <c r="D10" s="1">
-        <v>99.689</v>
+        <v>99.106</v>
       </c>
       <c r="E10" s="1">
-        <v>99.756525</v>
+        <v>99.71406383</v>
       </c>
       <c r="F10" t="s">
         <v>8</v>
       </c>
       <c r="G10">
         <v>1.0</v>
       </c>
       <c r="H10" s="1">
-        <v>3990261.0</v>
+        <v>4686561.0</v>
       </c>
       <c r="I10" s="1">
-        <v>-2701.0</v>
+        <v>-28579.0</v>
       </c>
       <c r="J10" s="1">
-        <v>-0.067689807759442</v>
+        <v>-0.60980748996972</v>
       </c>
       <c r="K10">
-        <v>2.03</v>
+        <v>2.18</v>
       </c>
       <c r="L10" t="s">
         <v>56</v>
       </c>
       <c r="M10" s="1">
-        <v>3987560.0</v>
+        <v>4657982.0</v>
       </c>
       <c r="N10" s="1">
-        <v>4068683.29</v>
+        <v>4760255.29</v>
       </c>
       <c r="O10" s="1">
-        <v>1.14</v>
+        <v>1.17</v>
       </c>
       <c r="P10">
         <v>1</v>
       </c>
     </row>
     <row r="11" spans="1:16">
       <c r="A11" t="s">
         <v>57</v>
       </c>
       <c r="B11" t="s">
         <v>58</v>
       </c>
       <c r="C11" s="1">
-        <v>2400000.0</v>
+        <v>2900000.0</v>
       </c>
       <c r="D11" s="1">
-        <v>99.824</v>
+        <v>97.712</v>
       </c>
       <c r="E11" s="1">
-        <v>99.98404875</v>
+        <v>99.76155759</v>
       </c>
       <c r="F11" t="s">
         <v>8</v>
       </c>
       <c r="G11">
         <v>1.0</v>
       </c>
       <c r="H11" s="1">
-        <v>2399617.17</v>
+        <v>2893085.17</v>
       </c>
       <c r="I11" s="1">
-        <v>-3841.17</v>
+        <v>-59437.17</v>
       </c>
       <c r="J11" s="1">
-        <v>-0.1600742838492</v>
+        <v>-2.0544562813545</v>
       </c>
       <c r="K11">
-        <v>0.82</v>
+        <v>0.99</v>
       </c>
       <c r="L11" t="s">
         <v>59</v>
       </c>
       <c r="M11" s="1">
-        <v>2395776.0</v>
+        <v>2833648.0</v>
       </c>
       <c r="N11" s="1">
-        <v>2415452.71</v>
+        <v>2862429.51</v>
       </c>
       <c r="O11" s="1">
-        <v>0.68</v>
+        <v>0.71</v>
       </c>
       <c r="P11">
         <v>1</v>
       </c>
     </row>
     <row r="12" spans="1:16">
       <c r="A12" t="s">
         <v>60</v>
       </c>
       <c r="B12" t="s">
         <v>61</v>
       </c>
       <c r="C12" s="1">
         <v>300000.0</v>
       </c>
       <c r="D12" s="1">
-        <v>97.822</v>
+        <v>96.196</v>
       </c>
       <c r="E12" s="1">
         <v>97.254</v>
       </c>
       <c r="F12" t="s">
         <v>8</v>
       </c>
       <c r="G12">
         <v>1.0</v>
       </c>
       <c r="H12" s="1">
         <v>291762.0</v>
       </c>
       <c r="I12" s="1">
-        <v>1704.0</v>
+        <v>-3174.0</v>
       </c>
       <c r="J12" s="1">
-        <v>0.58403767454295</v>
+        <v>-1.0878729923705</v>
       </c>
       <c r="K12">
-        <v>1.38</v>
+        <v>1.48</v>
       </c>
       <c r="L12" t="s">
         <v>62</v>
       </c>
       <c r="M12" s="1">
-        <v>293466.0</v>
+        <v>288588.0</v>
       </c>
       <c r="N12" s="1">
-        <v>297608.47</v>
+        <v>293026.36</v>
       </c>
       <c r="O12" s="1">
-        <v>0.08</v>
+        <v>0.07</v>
       </c>
       <c r="P12">
         <v>1</v>
       </c>
     </row>
     <row r="13" spans="1:16">
       <c r="A13" t="s">
         <v>63</v>
       </c>
       <c r="B13" t="s">
         <v>64</v>
       </c>
       <c r="C13" s="1">
-        <v>1551000.0</v>
+        <v>1851000.0</v>
       </c>
       <c r="D13" s="1">
-        <v>95.153</v>
+        <v>92.547</v>
       </c>
       <c r="E13" s="1">
-        <v>94.35620567</v>
+        <v>94.22797137</v>
       </c>
       <c r="F13" t="s">
         <v>8</v>
       </c>
       <c r="G13">
         <v>1.0</v>
       </c>
       <c r="H13" s="1">
-        <v>1463464.75</v>
+        <v>1744159.75</v>
       </c>
       <c r="I13" s="1">
-        <v>12358.28</v>
+        <v>-31114.78</v>
       </c>
       <c r="J13" s="1">
-        <v>0.84445354765122</v>
+        <v>-1.7839409492164</v>
       </c>
       <c r="K13">
-        <v>1.42</v>
+        <v>1.53</v>
       </c>
       <c r="L13" t="s">
         <v>65</v>
       </c>
       <c r="M13" s="1">
-        <v>1475823.03</v>
+        <v>1713044.97</v>
       </c>
       <c r="N13" s="1">
-        <v>1497850.42</v>
+        <v>1741310.75</v>
       </c>
       <c r="O13" s="1">
-        <v>0.42</v>
+        <v>0.43</v>
       </c>
       <c r="P13">
         <v>1</v>
       </c>
     </row>
     <row r="14" spans="1:16">
       <c r="A14" t="s">
         <v>66</v>
       </c>
       <c r="B14" t="s">
         <v>67</v>
       </c>
       <c r="C14" s="1">
-        <v>1500000.0</v>
+        <v>1600000.0</v>
       </c>
       <c r="D14" s="1">
-        <v>109.173</v>
+        <v>107.915</v>
       </c>
       <c r="E14" s="1">
-        <v>109.9044</v>
+        <v>109.8295</v>
       </c>
       <c r="F14" t="s">
         <v>8</v>
       </c>
       <c r="G14">
         <v>1.0</v>
       </c>
       <c r="H14" s="1">
-        <v>1648566.0</v>
+        <v>1757272.0</v>
       </c>
       <c r="I14" s="1">
-        <v>-10971.0</v>
+        <v>-30632.0</v>
       </c>
       <c r="J14" s="1">
-        <v>-0.6654874600107</v>
+        <v>-1.7431564379333</v>
       </c>
       <c r="K14">
-        <v>4.61</v>
+        <v>5.07</v>
       </c>
       <c r="L14" t="s">
         <v>68</v>
       </c>
       <c r="M14" s="1">
-        <v>1637595.0</v>
+        <v>1726640.0</v>
       </c>
       <c r="N14" s="1">
-        <v>1706815.89</v>
+        <v>1807708.49</v>
       </c>
       <c r="O14" s="1">
-        <v>0.48</v>
+        <v>0.45</v>
       </c>
       <c r="P14">
         <v>1</v>
       </c>
     </row>
     <row r="15" spans="1:16">
       <c r="A15" t="s">
         <v>69</v>
       </c>
       <c r="B15" t="s">
         <v>70</v>
       </c>
       <c r="C15" s="1">
         <v>275000.0</v>
       </c>
       <c r="D15" s="1">
-        <v>99.867</v>
+        <v>98.352</v>
       </c>
       <c r="E15" s="1">
         <v>99.755</v>
       </c>
       <c r="F15" t="s">
         <v>8</v>
       </c>
       <c r="G15">
         <v>1.0</v>
       </c>
       <c r="H15" s="1">
         <v>274326.25</v>
       </c>
       <c r="I15" s="1">
-        <v>308.0</v>
+        <v>-3858.25</v>
       </c>
       <c r="J15" s="1">
-        <v>0.11227507393113</v>
+        <v>-1.4064457921909</v>
       </c>
       <c r="K15">
-        <v>0.74</v>
+        <v>0.89</v>
       </c>
       <c r="L15" t="s">
         <v>71</v>
       </c>
       <c r="M15" s="1">
-        <v>274634.25</v>
+        <v>270468.0</v>
       </c>
       <c r="N15" s="1">
-        <v>276656.25</v>
+        <v>272919.46</v>
       </c>
       <c r="O15" s="1">
-        <v>0.08</v>
+        <v>0.07</v>
       </c>
       <c r="P15">
         <v>1</v>
       </c>
     </row>
     <row r="16" spans="1:16">
       <c r="A16" t="s">
         <v>72</v>
       </c>
       <c r="B16" t="s">
         <v>73</v>
       </c>
       <c r="C16" s="1">
-        <v>800000.0</v>
+        <v>900000.0</v>
       </c>
       <c r="D16" s="1">
-        <v>100.869</v>
+        <v>100.369</v>
       </c>
       <c r="E16" s="1">
-        <v>100.739</v>
+        <v>100.75133333</v>
       </c>
       <c r="F16" t="s">
         <v>8</v>
       </c>
       <c r="G16">
         <v>1.0</v>
       </c>
       <c r="H16" s="1">
-        <v>805912.0</v>
+        <v>906762.0</v>
       </c>
       <c r="I16" s="1">
-        <v>1040.0</v>
+        <v>-3441.0</v>
       </c>
       <c r="J16" s="1">
-        <v>0.12904634749203</v>
+        <v>-0.3794821573908</v>
       </c>
       <c r="K16">
-        <v>2.18</v>
+        <v>2.4</v>
       </c>
       <c r="L16" t="s">
         <v>74</v>
       </c>
       <c r="M16" s="1">
-        <v>806952.0</v>
+        <v>903321.0</v>
       </c>
       <c r="N16" s="1">
-        <v>824409.53</v>
+        <v>924957.99</v>
       </c>
       <c r="O16" s="1">
         <v>0.23</v>
       </c>
       <c r="P16">
         <v>1</v>
       </c>
     </row>
     <row r="17" spans="1:16">
       <c r="A17" t="s">
         <v>75</v>
       </c>
       <c r="B17" t="s">
         <v>76</v>
       </c>
       <c r="C17" s="1">
-        <v>5400000.0</v>
+        <v>6000000.0</v>
       </c>
       <c r="D17" s="1">
-        <v>100.388</v>
+        <v>98.357</v>
       </c>
       <c r="E17" s="1">
-        <v>100.19375</v>
+        <v>100.084275</v>
       </c>
       <c r="F17" t="s">
         <v>8</v>
       </c>
       <c r="G17">
         <v>1.0</v>
       </c>
       <c r="H17" s="1">
-        <v>5410462.5</v>
+        <v>6005056.5</v>
       </c>
       <c r="I17" s="1">
-        <v>10489.5</v>
+        <v>-103636.5</v>
       </c>
       <c r="J17" s="1">
-        <v>0.1938743684112</v>
+        <v>-1.7258205647191</v>
       </c>
       <c r="K17">
-        <v>2.45</v>
+        <v>2.66</v>
       </c>
       <c r="L17" t="s">
         <v>77</v>
       </c>
       <c r="M17" s="1">
-        <v>5420952.0</v>
+        <v>5901420.0</v>
       </c>
       <c r="N17" s="1">
-        <v>5553178.03</v>
+        <v>6061159.73</v>
       </c>
       <c r="O17" s="1">
-        <v>1.55</v>
+        <v>1.49</v>
       </c>
       <c r="P17">
         <v>1</v>
       </c>
     </row>
     <row r="18" spans="1:16">
       <c r="A18" t="s">
         <v>78</v>
       </c>
       <c r="B18" t="s">
         <v>79</v>
       </c>
       <c r="C18" s="1">
-        <v>1200000.0</v>
+        <v>1400000.0</v>
       </c>
       <c r="D18" s="1">
-        <v>100.28</v>
+        <v>98.369</v>
       </c>
       <c r="E18" s="1">
-        <v>99.523</v>
+        <v>99.5035</v>
       </c>
       <c r="F18" t="s">
         <v>8</v>
       </c>
       <c r="G18">
         <v>1.0</v>
       </c>
       <c r="H18" s="1">
-        <v>1194276.0</v>
+        <v>1393049.0</v>
       </c>
       <c r="I18" s="1">
-        <v>9084.0</v>
+        <v>-15883.0</v>
       </c>
       <c r="J18" s="1">
-        <v>0.76062819649729</v>
+        <v>-1.1401608988629</v>
       </c>
       <c r="K18">
-        <v>0.32</v>
+        <v>0.52</v>
       </c>
       <c r="L18" t="s">
         <v>80</v>
       </c>
       <c r="M18" s="1">
-        <v>1203360.0</v>
+        <v>1377166.0</v>
       </c>
       <c r="N18" s="1">
-        <v>1207206.58</v>
+        <v>1384415.32</v>
       </c>
       <c r="O18" s="1">
         <v>0.34</v>
       </c>
       <c r="P18">
         <v>1</v>
       </c>
     </row>
     <row r="19" spans="1:16">
       <c r="A19" t="s">
         <v>81</v>
       </c>
       <c r="B19" t="s">
         <v>82</v>
       </c>
       <c r="C19" s="1">
-        <v>1600000.0</v>
+        <v>1900000.0</v>
       </c>
       <c r="D19" s="1">
-        <v>104.711</v>
+        <v>103.483</v>
       </c>
       <c r="E19" s="1">
-        <v>104.863</v>
+        <v>104.746</v>
       </c>
       <c r="F19" t="s">
         <v>8</v>
       </c>
       <c r="G19">
         <v>1.0</v>
       </c>
       <c r="H19" s="1">
-        <v>1677808.0</v>
+        <v>1990174.0</v>
       </c>
       <c r="I19" s="1">
-        <v>-2432.0</v>
+        <v>-23997.0</v>
       </c>
       <c r="J19" s="1">
-        <v>-0.14495103134566</v>
+        <v>-1.2057739675023</v>
       </c>
       <c r="K19">
-        <v>0.29</v>
+        <v>0.63</v>
       </c>
       <c r="L19" t="s">
         <v>83</v>
       </c>
       <c r="M19" s="1">
-        <v>1675376.0</v>
+        <v>1966177.0</v>
       </c>
       <c r="N19" s="1">
-        <v>1679978.74</v>
+        <v>1978201.66</v>
       </c>
       <c r="O19" s="1">
-        <v>0.47</v>
+        <v>0.49</v>
       </c>
       <c r="P19">
         <v>1</v>
       </c>
     </row>
     <row r="20" spans="1:16">
       <c r="A20" t="s">
         <v>84</v>
       </c>
       <c r="B20" t="s">
         <v>85</v>
       </c>
       <c r="C20" s="1">
-        <v>500000.0</v>
+        <v>3600000.0</v>
       </c>
       <c r="D20" s="1">
-        <v>99.962</v>
+        <v>103.976</v>
       </c>
       <c r="E20" s="1">
-        <v>99.834</v>
+        <v>106.02823333</v>
       </c>
       <c r="F20" t="s">
         <v>8</v>
       </c>
       <c r="G20">
         <v>1.0</v>
       </c>
       <c r="H20" s="1">
-        <v>499170.0</v>
+        <v>3817016.4</v>
       </c>
       <c r="I20" s="1">
-        <v>640.0</v>
+        <v>-73880.4</v>
       </c>
       <c r="J20" s="1">
-        <v>0.12821283330328</v>
+        <v>-1.9355536434164</v>
       </c>
       <c r="K20">
-        <v>1.09</v>
+        <v>3.34</v>
       </c>
       <c r="L20" t="s">
         <v>86</v>
       </c>
       <c r="M20" s="1">
-        <v>499810.0</v>
+        <v>3743136.0</v>
       </c>
       <c r="N20" s="1">
-        <v>505250.07</v>
+        <v>3863366.14</v>
       </c>
       <c r="O20" s="1">
-        <v>0.14</v>
+        <v>0.95</v>
       </c>
       <c r="P20">
         <v>1</v>
       </c>
     </row>
     <row r="21" spans="1:16">
       <c r="A21" t="s">
         <v>87</v>
       </c>
       <c r="B21" t="s">
         <v>88</v>
       </c>
       <c r="C21" s="1">
-        <v>3000000.0</v>
+        <v>3300000.0</v>
       </c>
       <c r="D21" s="1">
-        <v>105.794</v>
+        <v>101.446</v>
       </c>
       <c r="E21" s="1">
-        <v>106.26368</v>
+        <v>102.9313697</v>
       </c>
       <c r="F21" t="s">
         <v>8</v>
       </c>
       <c r="G21">
         <v>1.0</v>
       </c>
       <c r="H21" s="1">
-        <v>3187910.4</v>
+        <v>3396735.2</v>
       </c>
       <c r="I21" s="1">
-        <v>-14090.4</v>
+        <v>-49017.2</v>
       </c>
       <c r="J21" s="1">
-        <v>-0.44199485656811</v>
+        <v>-1.4430680378029</v>
       </c>
       <c r="K21">
-        <v>2.96</v>
+        <v>0.7</v>
       </c>
       <c r="L21" t="s">
         <v>89</v>
       </c>
       <c r="M21" s="1">
-        <v>3173820.0</v>
+        <v>3347718.0</v>
       </c>
       <c r="N21" s="1">
-        <v>3262669.32</v>
+        <v>3370840.6</v>
       </c>
       <c r="O21" s="1">
-        <v>0.91</v>
+        <v>0.83</v>
       </c>
       <c r="P21">
         <v>1</v>
       </c>
     </row>
     <row r="22" spans="1:16">
       <c r="A22" t="s">
         <v>90</v>
       </c>
       <c r="B22" t="s">
         <v>91</v>
       </c>
       <c r="C22" s="1">
-        <v>2800000.0</v>
+        <v>800000.0</v>
       </c>
       <c r="D22" s="1">
-        <v>102.65</v>
+        <v>99.917</v>
       </c>
       <c r="E22" s="1">
-        <v>103.0829</v>
+        <v>99.837</v>
       </c>
       <c r="F22" t="s">
         <v>8</v>
       </c>
       <c r="G22">
         <v>1.0</v>
       </c>
       <c r="H22" s="1">
-        <v>2886321.2</v>
+        <v>798696.0</v>
       </c>
       <c r="I22" s="1">
-        <v>-12121.2</v>
+        <v>640.0</v>
       </c>
       <c r="J22" s="1">
-        <v>-0.41995326091912</v>
+        <v>0.080130612899025</v>
       </c>
       <c r="K22">
-        <v>0.45</v>
+        <v>1.57</v>
       </c>
       <c r="L22" t="s">
         <v>92</v>
       </c>
       <c r="M22" s="1">
-        <v>2874200.0</v>
+        <v>799336.0</v>
       </c>
       <c r="N22" s="1">
-        <v>2886684.93</v>
+        <v>811909.11</v>
       </c>
       <c r="O22" s="1">
-        <v>0.81</v>
+        <v>0.2</v>
       </c>
       <c r="P22">
         <v>1</v>
       </c>
     </row>
     <row r="23" spans="1:16">
       <c r="A23" t="s">
         <v>93</v>
       </c>
       <c r="B23" t="s">
         <v>94</v>
       </c>
       <c r="C23" s="1">
-        <v>800000.0</v>
+        <v>4550000.0</v>
       </c>
       <c r="D23" s="1">
-        <v>99.907</v>
+        <v>93.837</v>
       </c>
       <c r="E23" s="1">
-        <v>99.837</v>
+        <v>94.51235868</v>
       </c>
       <c r="F23" t="s">
         <v>8</v>
       </c>
       <c r="G23">
         <v>1.0</v>
       </c>
       <c r="H23" s="1">
-        <v>798696.0</v>
+        <v>4300312.32</v>
       </c>
       <c r="I23" s="1">
-        <v>560.0</v>
+        <v>-30728.82</v>
       </c>
       <c r="J23" s="1">
-        <v>0.070114286286647</v>
+        <v>-0.71457181975099</v>
       </c>
       <c r="K23">
-        <v>1.45</v>
+        <v>0.36</v>
       </c>
       <c r="L23" t="s">
         <v>95</v>
       </c>
       <c r="M23" s="1">
-        <v>799256.0</v>
+        <v>4269583.5</v>
       </c>
       <c r="N23" s="1">
-        <v>810894.88</v>
+        <v>4285995.91</v>
       </c>
       <c r="O23" s="1">
-        <v>0.23</v>
+        <v>1.06</v>
       </c>
       <c r="P23">
         <v>1</v>
       </c>
     </row>
     <row r="24" spans="1:16">
       <c r="A24" t="s">
         <v>96</v>
       </c>
       <c r="B24" t="s">
         <v>97</v>
       </c>
       <c r="C24" s="1">
-        <v>3850000.0</v>
+        <v>4580000.0</v>
       </c>
       <c r="D24" s="1">
-        <v>95.075</v>
+        <v>96.409</v>
       </c>
       <c r="E24" s="1">
-        <v>94.51283948</v>
+        <v>96.74135808</v>
       </c>
       <c r="F24" t="s">
         <v>8</v>
       </c>
       <c r="G24">
         <v>1.0</v>
       </c>
       <c r="H24" s="1">
-        <v>3638744.32</v>
+        <v>4430754.2</v>
       </c>
       <c r="I24" s="1">
-        <v>21643.18</v>
+        <v>-15222.0</v>
       </c>
       <c r="J24" s="1">
-        <v>0.59479804285892</v>
+        <v>-0.34355324879001</v>
       </c>
       <c r="K24">
-        <v>0.32</v>
+        <v>0.34</v>
       </c>
       <c r="L24" t="s">
         <v>98</v>
       </c>
       <c r="M24" s="1">
-        <v>3660387.5</v>
+        <v>4415532.2</v>
       </c>
       <c r="N24" s="1">
-        <v>3672806.65</v>
+        <v>4430967.8</v>
       </c>
       <c r="O24" s="1">
-        <v>1.03</v>
+        <v>1.09</v>
       </c>
       <c r="P24">
         <v>1</v>
       </c>
     </row>
     <row r="25" spans="1:16">
       <c r="A25" t="s">
         <v>99</v>
       </c>
       <c r="B25" t="s">
         <v>100</v>
       </c>
       <c r="C25" s="1">
-        <v>3880000.0</v>
+        <v>4900000.0</v>
       </c>
       <c r="D25" s="1">
-        <v>97.204</v>
+        <v>95.486</v>
       </c>
       <c r="E25" s="1">
-        <v>96.724</v>
+        <v>96.32958306</v>
       </c>
       <c r="F25" t="s">
         <v>8</v>
       </c>
       <c r="G25">
         <v>1.0</v>
       </c>
       <c r="H25" s="1">
-        <v>3752891.2</v>
+        <v>4720149.57</v>
       </c>
       <c r="I25" s="1">
-        <v>18624.0</v>
+        <v>-41335.57</v>
       </c>
       <c r="J25" s="1">
-        <v>0.4962573921674</v>
+        <v>-0.87572585120433</v>
       </c>
       <c r="K25">
-        <v>0.3</v>
+        <v>0.04</v>
       </c>
       <c r="L25" t="s">
         <v>101</v>
       </c>
       <c r="M25" s="1">
-        <v>3771515.2</v>
+        <v>4678814.0</v>
       </c>
       <c r="N25" s="1">
-        <v>3783104.28</v>
+        <v>4680693.45</v>
       </c>
       <c r="O25" s="1">
-        <v>1.06</v>
+        <v>1.15</v>
       </c>
       <c r="P25">
         <v>1</v>
       </c>
     </row>
     <row r="26" spans="1:16">
       <c r="A26" t="s">
         <v>102</v>
       </c>
       <c r="B26" t="s">
         <v>103</v>
       </c>
       <c r="C26" s="1">
-        <v>4100000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="D26" s="1">
-        <v>96.884</v>
+        <v>98.173</v>
       </c>
       <c r="E26" s="1">
-        <v>96.35747732</v>
+        <v>98.4485</v>
       </c>
       <c r="F26" t="s">
         <v>8</v>
       </c>
       <c r="G26">
         <v>1.0</v>
       </c>
       <c r="H26" s="1">
-        <v>3950656.57</v>
+        <v>590691.0</v>
       </c>
       <c r="I26" s="1">
-        <v>21587.43</v>
+        <v>-1653.0</v>
       </c>
       <c r="J26" s="1">
-        <v>0.54642638805731</v>
+        <v>-0.27984174466853</v>
       </c>
       <c r="K26">
-        <v>1.67</v>
+        <v>1.03</v>
       </c>
       <c r="L26" t="s">
         <v>104</v>
       </c>
       <c r="M26" s="1">
-        <v>3972244.0</v>
+        <v>589038.0</v>
       </c>
       <c r="N26" s="1">
-        <v>4040848.79</v>
+        <v>595222.93</v>
       </c>
       <c r="O26" s="1">
-        <v>1.13</v>
+        <v>0.15</v>
       </c>
       <c r="P26">
         <v>1</v>
       </c>
     </row>
     <row r="27" spans="1:16">
       <c r="A27" t="s">
         <v>105</v>
       </c>
       <c r="B27" t="s">
         <v>106</v>
       </c>
       <c r="C27" s="1">
-        <v>500000.0</v>
+        <v>4100000.0</v>
       </c>
       <c r="D27" s="1">
-        <v>98.613</v>
+        <v>100.264</v>
       </c>
       <c r="E27" s="1">
-        <v>98.446</v>
+        <v>101.45567878</v>
       </c>
       <c r="F27" t="s">
         <v>8</v>
       </c>
       <c r="G27">
         <v>1.0</v>
       </c>
       <c r="H27" s="1">
-        <v>492230.0</v>
+        <v>4159682.83</v>
       </c>
       <c r="I27" s="1">
-        <v>835.0</v>
+        <v>-48858.83</v>
       </c>
       <c r="J27" s="1">
-        <v>0.16963614570424</v>
+        <v>-1.174580659074</v>
       </c>
       <c r="K27">
-        <v>0.95</v>
+        <v>2.97</v>
       </c>
       <c r="L27" t="s">
         <v>107</v>
       </c>
       <c r="M27" s="1">
-        <v>493065.0</v>
+        <v>4110824.0</v>
       </c>
       <c r="N27" s="1">
-        <v>497808.15</v>
+        <v>4232700.71</v>
       </c>
       <c r="O27" s="1">
-        <v>0.14</v>
+        <v>1.04</v>
       </c>
       <c r="P27">
         <v>1</v>
       </c>
     </row>
     <row r="28" spans="1:16">
       <c r="A28" t="s">
         <v>108</v>
       </c>
       <c r="B28" t="s">
         <v>109</v>
       </c>
       <c r="C28" s="1">
-        <v>3400000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D28" s="1">
-        <v>101.179</v>
+        <v>101.484</v>
       </c>
       <c r="E28" s="1">
-        <v>101.60458324</v>
+        <v>102.557</v>
       </c>
       <c r="F28" t="s">
         <v>8</v>
       </c>
       <c r="G28">
         <v>1.0</v>
       </c>
       <c r="H28" s="1">
-        <v>3454555.83</v>
+        <v>307671.0</v>
       </c>
       <c r="I28" s="1">
-        <v>-14469.83</v>
+        <v>-3219.0</v>
       </c>
       <c r="J28" s="1">
-        <v>-0.41886224198032</v>
+        <v>-1.0462474526361</v>
       </c>
       <c r="K28">
-        <v>2.72</v>
+        <v>0.39</v>
       </c>
       <c r="L28" t="s">
         <v>110</v>
       </c>
       <c r="M28" s="1">
-        <v>3440086.0</v>
+        <v>304452.0</v>
       </c>
       <c r="N28" s="1">
-        <v>3532491.48</v>
+        <v>305630.42</v>
       </c>
       <c r="O28" s="1">
-        <v>0.99</v>
+        <v>0.08</v>
       </c>
       <c r="P28">
         <v>1</v>
       </c>
     </row>
     <row r="29" spans="1:16">
       <c r="A29" t="s">
         <v>111</v>
       </c>
       <c r="B29" t="s">
         <v>112</v>
       </c>
       <c r="C29" s="1">
-        <v>300000.0</v>
+        <v>2100000.0</v>
       </c>
       <c r="D29" s="1">
-        <v>102.669</v>
+        <v>100.0</v>
       </c>
       <c r="E29" s="1">
-        <v>102.557</v>
+        <v>99.328</v>
       </c>
       <c r="F29" t="s">
         <v>8</v>
       </c>
       <c r="G29">
         <v>1.0</v>
       </c>
       <c r="H29" s="1">
-        <v>307671.0</v>
+        <v>2085888.0</v>
       </c>
       <c r="I29" s="1">
-        <v>336.0</v>
+        <v>14112.0</v>
       </c>
       <c r="J29" s="1">
-        <v>0.10920756262371</v>
+        <v>0.67654639175258</v>
       </c>
       <c r="K29">
-        <v>0.14</v>
+        <v>0.0</v>
       </c>
       <c r="L29">
-        <v>414.04</v>
+        <v>64.73</v>
       </c>
       <c r="M29" s="1">
-        <v>308007.0</v>
+        <v>2100000.0</v>
       </c>
       <c r="N29" s="1">
-        <v>308421.04</v>
+        <v>2100064.73</v>
       </c>
       <c r="O29" s="1">
-        <v>0.09</v>
+        <v>0.52</v>
       </c>
       <c r="P29">
         <v>1</v>
       </c>
     </row>
     <row r="30" spans="1:16">
       <c r="A30" t="s">
         <v>113</v>
       </c>
       <c r="B30" t="s">
         <v>114</v>
       </c>
       <c r="C30" s="1">
-        <v>2100000.0</v>
+        <v>4500000.0</v>
       </c>
       <c r="D30" s="1">
-        <v>99.936</v>
+        <v>102.551</v>
       </c>
       <c r="E30" s="1">
-        <v>99.328</v>
+        <v>104.41792044</v>
       </c>
       <c r="F30" t="s">
         <v>8</v>
       </c>
       <c r="G30">
         <v>1.0</v>
       </c>
       <c r="H30" s="1">
-        <v>2085888.0</v>
+        <v>4698806.42</v>
       </c>
       <c r="I30" s="1">
-        <v>12768.0</v>
+        <v>-84011.42</v>
       </c>
       <c r="J30" s="1">
-        <v>0.61211340206186</v>
+        <v>-1.7879310720785</v>
       </c>
       <c r="K30">
-        <v>1.05</v>
+        <v>4.86</v>
       </c>
       <c r="L30" t="s">
         <v>115</v>
       </c>
       <c r="M30" s="1">
-        <v>2098656.0</v>
+        <v>4614795.0</v>
       </c>
       <c r="N30" s="1">
-        <v>2120792.3</v>
+        <v>4833568.97</v>
       </c>
       <c r="O30" s="1">
-        <v>0.59</v>
+        <v>1.19</v>
       </c>
       <c r="P30">
         <v>1</v>
       </c>
     </row>
     <row r="31" spans="1:16">
       <c r="A31" t="s">
         <v>116</v>
       </c>
       <c r="B31" t="s">
         <v>117</v>
       </c>
       <c r="C31" s="1">
-        <v>3100000.0</v>
+        <v>8358000.0</v>
       </c>
       <c r="D31" s="1">
-        <v>104.043</v>
+        <v>99.021</v>
       </c>
       <c r="E31" s="1">
-        <v>104.96078774</v>
+        <v>100.19916009</v>
       </c>
       <c r="F31" t="s">
         <v>8</v>
       </c>
       <c r="G31">
         <v>1.0</v>
       </c>
       <c r="H31" s="1">
-        <v>3253784.42</v>
+        <v>8374645.8</v>
       </c>
       <c r="I31" s="1">
-        <v>-28451.42</v>
+        <v>-98470.62</v>
       </c>
       <c r="J31" s="1">
-        <v>-0.87441011227167</v>
+        <v>-1.1758183253553</v>
       </c>
       <c r="K31">
-        <v>4.52</v>
+        <v>2.21</v>
       </c>
       <c r="L31" t="s">
         <v>118</v>
       </c>
       <c r="M31" s="1">
-        <v>3225333.0</v>
+        <v>8276175.18</v>
       </c>
       <c r="N31" s="1">
-        <v>3365342.59</v>
+        <v>8460709.52</v>
       </c>
       <c r="O31" s="1">
-        <v>0.94</v>
+        <v>2.08</v>
       </c>
       <c r="P31">
         <v>1</v>
       </c>
     </row>
     <row r="32" spans="1:16">
       <c r="A32" t="s">
         <v>119</v>
       </c>
       <c r="B32" t="s">
         <v>120</v>
       </c>
       <c r="C32" s="1">
-        <v>6958000.0</v>
+        <v>3600000.0</v>
       </c>
       <c r="D32" s="1">
-        <v>100.232</v>
+        <v>92.007</v>
       </c>
       <c r="E32" s="1">
-        <v>100.31238574</v>
+        <v>92.61058806</v>
       </c>
       <c r="F32" t="s">
         <v>8</v>
       </c>
       <c r="G32">
         <v>1.0</v>
       </c>
       <c r="H32" s="1">
-        <v>6979735.8</v>
+        <v>3333981.17</v>
       </c>
       <c r="I32" s="1">
-        <v>-5593.24</v>
+        <v>-21729.17</v>
       </c>
       <c r="J32" s="1">
-        <v>-0.080135411429183</v>
+        <v>-0.65174843204048</v>
       </c>
       <c r="K32">
-        <v>2.04</v>
+        <v>0.09</v>
       </c>
       <c r="L32" t="s">
         <v>121</v>
       </c>
       <c r="M32" s="1">
-        <v>6974142.56</v>
+        <v>3312252.0</v>
       </c>
       <c r="N32" s="1">
-        <v>7115756.92</v>
+        <v>3315358.85</v>
       </c>
       <c r="O32" s="1">
-        <v>1.99</v>
+        <v>0.82</v>
       </c>
       <c r="P32">
         <v>1</v>
       </c>
     </row>
     <row r="33" spans="1:16">
       <c r="A33" t="s">
         <v>122</v>
       </c>
       <c r="B33" t="s">
         <v>123</v>
       </c>
       <c r="C33" s="1">
-        <v>3300000.0</v>
+        <v>1400000.0</v>
       </c>
       <c r="D33" s="1">
-        <v>93.349</v>
+        <v>97.824</v>
       </c>
       <c r="E33" s="1">
-        <v>92.58891424</v>
+        <v>97.397</v>
       </c>
       <c r="F33" t="s">
         <v>8</v>
       </c>
       <c r="G33">
         <v>1.0</v>
       </c>
       <c r="H33" s="1">
-        <v>3055434.17</v>
+        <v>1363558.0</v>
       </c>
       <c r="I33" s="1">
-        <v>25082.83</v>
+        <v>5978.0</v>
       </c>
       <c r="J33" s="1">
-        <v>0.82092523040678</v>
+        <v>0.43841186073493</v>
       </c>
       <c r="K33">
-        <v>0.05</v>
-[...2 lines deleted...]
-        <v>124</v>
+        <v>0.04</v>
+      </c>
+      <c r="L33">
+        <v>613.7</v>
       </c>
       <c r="M33" s="1">
-        <v>3080517.0</v>
+        <v>1369536.0</v>
       </c>
       <c r="N33" s="1">
-        <v>3082280.01</v>
+        <v>1370149.7</v>
       </c>
       <c r="O33" s="1">
-        <v>0.86</v>
+        <v>0.34</v>
       </c>
       <c r="P33">
         <v>1</v>
       </c>
     </row>
     <row r="34" spans="1:16">
       <c r="A34" t="s">
+        <v>124</v>
+      </c>
+      <c r="B34" t="s">
         <v>125</v>
       </c>
-      <c r="B34" t="s">
+      <c r="C34" s="1">
+        <v>2000000.0</v>
+      </c>
+      <c r="D34" s="1">
+        <v>99.009</v>
+      </c>
+      <c r="E34" s="1">
+        <v>99.4518355</v>
+      </c>
+      <c r="F34" t="s">
+        <v>8</v>
+      </c>
+      <c r="G34">
+        <v>1.0</v>
+      </c>
+      <c r="H34" s="1">
+        <v>1989036.71</v>
+      </c>
+      <c r="I34" s="1">
+        <v>-8856.71</v>
+      </c>
+      <c r="J34" s="1">
+        <v>-0.44527634686039</v>
+      </c>
+      <c r="K34">
+        <v>2.45</v>
+      </c>
+      <c r="L34" t="s">
         <v>126</v>
       </c>
-      <c r="C34" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M34" s="1">
-        <v>1373764.0</v>
+        <v>1980180.0</v>
       </c>
       <c r="N34" s="1">
-        <v>1373917.42</v>
+        <v>2029084.11</v>
       </c>
       <c r="O34" s="1">
-        <v>0.38</v>
+        <v>0.5</v>
       </c>
       <c r="P34">
         <v>1</v>
       </c>
     </row>
     <row r="35" spans="1:16">
       <c r="A35" t="s">
         <v>127</v>
       </c>
       <c r="B35" t="s">
         <v>128</v>
       </c>
       <c r="C35" s="1">
-        <v>1800000.0</v>
+        <v>2200000.0</v>
       </c>
       <c r="D35" s="1">
-        <v>99.541</v>
+        <v>105.035</v>
       </c>
       <c r="E35" s="1">
-        <v>99.45870611</v>
+        <v>107.86245455</v>
       </c>
       <c r="F35" t="s">
         <v>8</v>
       </c>
       <c r="G35">
         <v>1.0</v>
       </c>
       <c r="H35" s="1">
-        <v>1790256.71</v>
+        <v>2372974.0</v>
       </c>
       <c r="I35" s="1">
-        <v>1481.29</v>
+        <v>-62204.0</v>
       </c>
       <c r="J35" s="1">
-        <v>0.082741765006427</v>
+        <v>-2.6213519406449</v>
       </c>
       <c r="K35">
-        <v>2.28</v>
+        <v>2.02</v>
       </c>
       <c r="L35" t="s">
         <v>129</v>
       </c>
       <c r="M35" s="1">
-        <v>1791738.0</v>
+        <v>2310770.0</v>
       </c>
       <c r="N35" s="1">
-        <v>1832792.79</v>
+        <v>2355230.85</v>
       </c>
       <c r="O35" s="1">
-        <v>0.51</v>
+        <v>0.58</v>
       </c>
       <c r="P35">
         <v>1</v>
       </c>
     </row>
     <row r="36" spans="1:16">
       <c r="A36" t="s">
         <v>130</v>
       </c>
       <c r="B36" t="s">
         <v>131</v>
       </c>
       <c r="C36" s="1">
-        <v>1800000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="D36" s="1">
-        <v>108.084</v>
+        <v>99.033</v>
       </c>
       <c r="E36" s="1">
-        <v>108.217</v>
+        <v>99.371</v>
       </c>
       <c r="F36" t="s">
         <v>8</v>
       </c>
       <c r="G36">
         <v>1.0</v>
       </c>
       <c r="H36" s="1">
-        <v>1947906.0</v>
+        <v>496855.0</v>
       </c>
       <c r="I36" s="1">
-        <v>-2394.0</v>
+        <v>-1690.0</v>
       </c>
       <c r="J36" s="1">
-        <v>-0.12290120775849</v>
+        <v>-0.34013947731229</v>
       </c>
       <c r="K36">
-        <v>1.57</v>
-[...2 lines deleted...]
-        <v>132</v>
+        <v>0.1</v>
+      </c>
+      <c r="L36">
+        <v>493.15</v>
       </c>
       <c r="M36" s="1">
-        <v>1945512.0</v>
+        <v>495165.0</v>
       </c>
       <c r="N36" s="1">
-        <v>1973729.72</v>
+        <v>495658.15</v>
       </c>
       <c r="O36" s="1">
-        <v>0.55</v>
+        <v>0.12</v>
       </c>
       <c r="P36">
         <v>1</v>
       </c>
     </row>
     <row r="37" spans="1:16">
       <c r="A37" t="s">
+        <v>132</v>
+      </c>
+      <c r="B37" t="s">
         <v>133</v>
       </c>
-      <c r="B37" t="s">
+      <c r="C37" s="1">
+        <v>4100000.0</v>
+      </c>
+      <c r="D37" s="1">
+        <v>101.211</v>
+      </c>
+      <c r="E37" s="1">
+        <v>103.03238585</v>
+      </c>
+      <c r="F37" t="s">
+        <v>8</v>
+      </c>
+      <c r="G37">
+        <v>1.0</v>
+      </c>
+      <c r="H37" s="1">
+        <v>4224327.82</v>
+      </c>
+      <c r="I37" s="1">
+        <v>-74676.82</v>
+      </c>
+      <c r="J37" s="1">
+        <v>-1.7677799446919</v>
+      </c>
+      <c r="K37">
+        <v>0.75</v>
+      </c>
+      <c r="L37" t="s">
         <v>134</v>
       </c>
-      <c r="C37" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M37" s="1">
-        <v>497205.0</v>
+        <v>4149651.0</v>
       </c>
       <c r="N37" s="1">
-        <v>506106.37</v>
+        <v>4180555.45</v>
       </c>
       <c r="O37" s="1">
-        <v>0.14</v>
+        <v>1.03</v>
       </c>
       <c r="P37">
         <v>1</v>
       </c>
     </row>
     <row r="38" spans="1:16">
       <c r="A38" t="s">
+        <v>135</v>
+      </c>
+      <c r="B38" t="s">
         <v>136</v>
       </c>
-      <c r="B38" t="s">
+      <c r="C38" s="1">
+        <v>3200000.0</v>
+      </c>
+      <c r="D38" s="1">
+        <v>100.798</v>
+      </c>
+      <c r="E38" s="1">
+        <v>102.282425</v>
+      </c>
+      <c r="F38" t="s">
+        <v>8</v>
+      </c>
+      <c r="G38">
+        <v>1.0</v>
+      </c>
+      <c r="H38" s="1">
+        <v>3273037.6</v>
+      </c>
+      <c r="I38" s="1">
+        <v>-47501.6</v>
+      </c>
+      <c r="J38" s="1">
+        <v>-1.4513001622713</v>
+      </c>
+      <c r="K38">
+        <v>3.42</v>
+      </c>
+      <c r="L38" t="s">
         <v>137</v>
       </c>
-      <c r="C38" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M38" s="1">
-        <v>3502918.0</v>
+        <v>3225536.0</v>
       </c>
       <c r="N38" s="1">
-        <v>3519883.07</v>
+        <v>3335015.45</v>
       </c>
       <c r="O38" s="1">
-        <v>0.99</v>
+        <v>0.82</v>
       </c>
       <c r="P38">
         <v>1</v>
       </c>
     </row>
     <row r="39" spans="1:16">
       <c r="A39" t="s">
+        <v>138</v>
+      </c>
+      <c r="B39" t="s">
         <v>139</v>
       </c>
-      <c r="B39" t="s">
+      <c r="C39" s="1">
+        <v>3155000.0</v>
+      </c>
+      <c r="D39" s="1">
+        <v>98.928</v>
+      </c>
+      <c r="E39" s="1">
+        <v>100.13010777</v>
+      </c>
+      <c r="F39" t="s">
+        <v>8</v>
+      </c>
+      <c r="G39">
+        <v>1.0</v>
+      </c>
+      <c r="H39" s="1">
+        <v>3159104.9</v>
+      </c>
+      <c r="I39" s="1">
+        <v>-37926.5</v>
+      </c>
+      <c r="J39" s="1">
+        <v>-1.2005457621873</v>
+      </c>
+      <c r="K39">
+        <v>1.95</v>
+      </c>
+      <c r="L39" t="s">
         <v>140</v>
       </c>
-      <c r="C39" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M39" s="1">
-        <v>2759049.0</v>
+        <v>3121178.4</v>
       </c>
       <c r="N39" s="1">
-        <v>2844764.75</v>
+        <v>3182744.12</v>
       </c>
       <c r="O39" s="1">
-        <v>0.8</v>
+        <v>0.78</v>
       </c>
       <c r="P39">
         <v>1</v>
       </c>
     </row>
     <row r="40" spans="1:16">
       <c r="A40" t="s">
+        <v>141</v>
+      </c>
+      <c r="B40" t="s">
         <v>142</v>
       </c>
-      <c r="B40" t="s">
+      <c r="C40" s="1">
+        <v>1742000.0</v>
+      </c>
+      <c r="D40" s="1">
+        <v>97.995</v>
+      </c>
+      <c r="E40" s="1">
+        <v>99.55577268</v>
+      </c>
+      <c r="F40" t="s">
+        <v>8</v>
+      </c>
+      <c r="G40">
+        <v>1.0</v>
+      </c>
+      <c r="H40" s="1">
+        <v>1734261.56</v>
+      </c>
+      <c r="I40" s="1">
+        <v>-27188.66</v>
+      </c>
+      <c r="J40" s="1">
+        <v>-1.5677369911837</v>
+      </c>
+      <c r="K40">
+        <v>0.46</v>
+      </c>
+      <c r="L40" t="s">
         <v>143</v>
       </c>
-      <c r="C40" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M40" s="1">
-        <v>2664611.1</v>
+        <v>1707072.9</v>
       </c>
       <c r="N40" s="1">
-        <v>2711619.15</v>
+        <v>1715078.94</v>
       </c>
       <c r="O40" s="1">
-        <v>0.76</v>
+        <v>0.42</v>
       </c>
       <c r="P40">
         <v>1</v>
       </c>
     </row>
     <row r="41" spans="1:16">
       <c r="A41" t="s">
+        <v>144</v>
+      </c>
+      <c r="B41" t="s">
         <v>145</v>
       </c>
-      <c r="B41" t="s">
+      <c r="C41" s="1">
+        <v>4500000.0</v>
+      </c>
+      <c r="D41" s="1">
+        <v>98.134</v>
+      </c>
+      <c r="E41" s="1">
+        <v>97.68931267</v>
+      </c>
+      <c r="F41" t="s">
+        <v>8</v>
+      </c>
+      <c r="G41">
+        <v>1.0</v>
+      </c>
+      <c r="H41" s="1">
+        <v>4396019.07</v>
+      </c>
+      <c r="I41" s="1">
+        <v>20010.93</v>
+      </c>
+      <c r="J41" s="1">
+        <v>0.45520571410988</v>
+      </c>
+      <c r="K41">
+        <v>0.1</v>
+      </c>
+      <c r="L41" t="s">
         <v>146</v>
       </c>
-      <c r="C41" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M41" s="1">
-        <v>1442057.68</v>
+        <v>4416030.0</v>
       </c>
       <c r="N41" s="1">
-        <v>1446077.5</v>
+        <v>4420730.34</v>
       </c>
       <c r="O41" s="1">
-        <v>0.4</v>
+        <v>1.09</v>
       </c>
       <c r="P41">
         <v>1</v>
       </c>
     </row>
     <row r="42" spans="1:16">
       <c r="A42" t="s">
+        <v>147</v>
+      </c>
+      <c r="B42" t="s">
         <v>148</v>
       </c>
-      <c r="B42" t="s">
+      <c r="C42" s="1">
+        <v>5662000.0</v>
+      </c>
+      <c r="D42" s="1">
+        <v>98.249</v>
+      </c>
+      <c r="E42" s="1">
+        <v>99.79332179</v>
+      </c>
+      <c r="F42" t="s">
+        <v>8</v>
+      </c>
+      <c r="G42">
+        <v>1.0</v>
+      </c>
+      <c r="H42" s="1">
+        <v>5650297.88</v>
+      </c>
+      <c r="I42" s="1">
+        <v>-87439.5</v>
+      </c>
+      <c r="J42" s="1">
+        <v>-1.5475201813608</v>
+      </c>
+      <c r="K42">
+        <v>0.42</v>
+      </c>
+      <c r="L42" t="s">
         <v>149</v>
       </c>
-      <c r="C42" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M42" s="1">
-        <v>4430115.0</v>
+        <v>5562858.38</v>
       </c>
       <c r="N42" s="1">
-        <v>4432966.03</v>
+        <v>5586450.05</v>
       </c>
       <c r="O42" s="1">
-        <v>1.24</v>
+        <v>1.38</v>
       </c>
       <c r="P42">
         <v>1</v>
       </c>
     </row>
     <row r="43" spans="1:16">
       <c r="A43" t="s">
+        <v>150</v>
+      </c>
+      <c r="B43" t="s">
         <v>151</v>
       </c>
-      <c r="B43" t="s">
+      <c r="C43" s="1">
+        <v>4200000.0</v>
+      </c>
+      <c r="D43" s="1">
+        <v>98.399</v>
+      </c>
+      <c r="E43" s="1">
+        <v>99.72018738</v>
+      </c>
+      <c r="F43" t="s">
+        <v>8</v>
+      </c>
+      <c r="G43">
+        <v>1.0</v>
+      </c>
+      <c r="H43" s="1">
+        <v>4188247.87</v>
+      </c>
+      <c r="I43" s="1">
+        <v>-55489.87</v>
+      </c>
+      <c r="J43" s="1">
+        <v>-1.3248946032413</v>
+      </c>
+      <c r="K43">
+        <v>1.23</v>
+      </c>
+      <c r="L43" t="s">
         <v>152</v>
       </c>
-      <c r="C43" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M43" s="1">
-        <v>4771524.0</v>
+        <v>4132758.0</v>
       </c>
       <c r="N43" s="1">
-        <v>4781841.67</v>
+        <v>4184251.15</v>
       </c>
       <c r="O43" s="1">
-        <v>1.34</v>
+        <v>1.03</v>
       </c>
       <c r="P43">
         <v>1</v>
       </c>
     </row>
     <row r="44" spans="1:16">
       <c r="A44" t="s">
+        <v>153</v>
+      </c>
+      <c r="B44" t="s">
         <v>154</v>
       </c>
-      <c r="B44" t="s">
+      <c r="C44" s="1">
+        <v>1189000.0</v>
+      </c>
+      <c r="D44" s="1">
+        <v>98.182</v>
+      </c>
+      <c r="E44" s="1">
+        <v>99.80243902</v>
+      </c>
+      <c r="F44" t="s">
+        <v>8</v>
+      </c>
+      <c r="G44">
+        <v>1.0</v>
+      </c>
+      <c r="H44" s="1">
+        <v>1186651.0</v>
+      </c>
+      <c r="I44" s="1">
+        <v>-19267.02</v>
+      </c>
+      <c r="J44" s="1">
+        <v>-1.6236467166842</v>
+      </c>
+      <c r="K44">
+        <v>0.84</v>
+      </c>
+      <c r="L44" t="s">
         <v>155</v>
       </c>
-      <c r="C44" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M44" s="1">
-        <v>3489115.0</v>
+        <v>1167383.98</v>
       </c>
       <c r="N44" s="1">
-        <v>3526272.53</v>
+        <v>1177316.85</v>
       </c>
       <c r="O44" s="1">
-        <v>0.99</v>
+        <v>0.29</v>
       </c>
       <c r="P44">
         <v>1</v>
       </c>
     </row>
     <row r="45" spans="1:16">
       <c r="A45" t="s">
+        <v>156</v>
+      </c>
+      <c r="B45" t="s">
         <v>157</v>
       </c>
-      <c r="B45" t="s">
+      <c r="C45" s="1">
+        <v>1900000.0</v>
+      </c>
+      <c r="D45" s="1">
+        <v>99.179</v>
+      </c>
+      <c r="E45" s="1">
+        <v>100.10731579</v>
+      </c>
+      <c r="F45" t="s">
+        <v>8</v>
+      </c>
+      <c r="G45">
+        <v>1.0</v>
+      </c>
+      <c r="H45" s="1">
+        <v>1902039.0</v>
+      </c>
+      <c r="I45" s="1">
+        <v>-17638.0</v>
+      </c>
+      <c r="J45" s="1">
+        <v>-0.92732062802077</v>
+      </c>
+      <c r="K45">
+        <v>2.4</v>
+      </c>
+      <c r="L45" t="s">
         <v>158</v>
       </c>
-      <c r="C45" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M45" s="1">
-        <v>988248.36</v>
+        <v>1884401.0</v>
       </c>
       <c r="N45" s="1">
-        <v>994995.72</v>
+        <v>1930046.55</v>
       </c>
       <c r="O45" s="1">
-        <v>0.28</v>
+        <v>0.48</v>
       </c>
       <c r="P45">
         <v>1</v>
       </c>
     </row>
     <row r="46" spans="1:16">
       <c r="A46" t="s">
+        <v>159</v>
+      </c>
+      <c r="B46" t="s">
         <v>160</v>
       </c>
-      <c r="B46" t="s">
+      <c r="C46" s="1">
+        <v>5000000.0</v>
+      </c>
+      <c r="D46" s="1">
+        <v>97.025</v>
+      </c>
+      <c r="E46" s="1">
+        <v>96.0024946</v>
+      </c>
+      <c r="F46" t="s">
+        <v>8</v>
+      </c>
+      <c r="G46">
+        <v>1.0</v>
+      </c>
+      <c r="H46" s="1">
+        <v>4800124.73</v>
+      </c>
+      <c r="I46" s="1">
+        <v>51125.27</v>
+      </c>
+      <c r="J46" s="1">
+        <v>1.0650821150641</v>
+      </c>
+      <c r="K46">
+        <v>0.21</v>
+      </c>
+      <c r="L46" t="s">
         <v>161</v>
       </c>
-      <c r="C46" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M46" s="1">
-        <v>1105555.0</v>
+        <v>4851250.0</v>
       </c>
       <c r="N46" s="1">
-        <v>1129901.92</v>
+        <v>4861763.7</v>
       </c>
       <c r="O46" s="1">
-        <v>0.32</v>
+        <v>1.2</v>
       </c>
       <c r="P46">
         <v>1</v>
       </c>
     </row>
     <row r="47" spans="1:16">
       <c r="A47" t="s">
+        <v>162</v>
+      </c>
+      <c r="B47" t="s">
         <v>163</v>
       </c>
-      <c r="B47" t="s">
+      <c r="C47" s="1">
+        <v>1900000.0</v>
+      </c>
+      <c r="D47" s="1">
+        <v>99.17</v>
+      </c>
+      <c r="E47" s="1">
+        <v>100.23363158</v>
+      </c>
+      <c r="F47" t="s">
+        <v>8</v>
+      </c>
+      <c r="G47">
+        <v>1.0</v>
+      </c>
+      <c r="H47" s="1">
+        <v>1904439.0</v>
+      </c>
+      <c r="I47" s="1">
+        <v>-20209.0</v>
+      </c>
+      <c r="J47" s="1">
+        <v>-1.0611523918592</v>
+      </c>
+      <c r="K47">
+        <v>0.76</v>
+      </c>
+      <c r="L47" t="s">
         <v>164</v>
       </c>
-      <c r="C47" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M47" s="1">
-        <v>4477180.0</v>
+        <v>1884230.0</v>
       </c>
       <c r="N47" s="1">
-        <v>4486096.44</v>
+        <v>1898577.6</v>
       </c>
       <c r="O47" s="1">
-        <v>1.26</v>
+        <v>0.47</v>
       </c>
       <c r="P47">
         <v>1</v>
       </c>
     </row>
     <row r="48" spans="1:16">
       <c r="A48" t="s">
+        <v>165</v>
+      </c>
+      <c r="B48" t="s">
         <v>166</v>
       </c>
-      <c r="B48" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C48" s="1">
-        <v>1600000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D48" s="1">
-        <v>100.176</v>
+        <v>97.64</v>
       </c>
       <c r="E48" s="1">
-        <v>100.336</v>
+        <v>98.433</v>
       </c>
       <c r="F48" t="s">
         <v>8</v>
       </c>
       <c r="G48">
         <v>1.0</v>
       </c>
       <c r="H48" s="1">
-        <v>1605376.0</v>
+        <v>295299.0</v>
       </c>
       <c r="I48" s="1">
-        <v>-2560.0</v>
+        <v>-2379.0</v>
       </c>
       <c r="J48" s="1">
-        <v>-0.15946420028704</v>
+        <v>-0.80562413011896</v>
       </c>
       <c r="K48">
-        <v>0.58</v>
-[...2 lines deleted...]
-        <v>168</v>
+        <v>0.12</v>
+      </c>
+      <c r="L48">
+        <v>354.45</v>
       </c>
       <c r="M48" s="1">
-        <v>1602816.0</v>
+        <v>292920.0</v>
       </c>
       <c r="N48" s="1">
-        <v>1612136.55</v>
+        <v>293274.45</v>
       </c>
       <c r="O48" s="1">
-        <v>0.45</v>
+        <v>0.07</v>
       </c>
       <c r="P48">
         <v>1</v>
       </c>
     </row>
     <row r="49" spans="1:16">
       <c r="A49" t="s">
+        <v>167</v>
+      </c>
+      <c r="B49" t="s">
+        <v>168</v>
+      </c>
+      <c r="C49" s="1">
+        <v>2200000.0</v>
+      </c>
+      <c r="D49" s="1">
+        <v>98.628</v>
+      </c>
+      <c r="E49" s="1">
+        <v>99.68063636</v>
+      </c>
+      <c r="F49" t="s">
+        <v>8</v>
+      </c>
+      <c r="G49">
+        <v>1.0</v>
+      </c>
+      <c r="H49" s="1">
+        <v>2192974.0</v>
+      </c>
+      <c r="I49" s="1">
+        <v>-23158.0</v>
+      </c>
+      <c r="J49" s="1">
+        <v>-1.0560088719702</v>
+      </c>
+      <c r="K49">
+        <v>0.48</v>
+      </c>
+      <c r="L49" t="s">
         <v>169</v>
       </c>
-      <c r="B49" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M49" s="1">
-        <v>296178.0</v>
+        <v>2169816.0</v>
       </c>
       <c r="N49" s="1">
-        <v>301787.59</v>
+        <v>2180416.68</v>
       </c>
       <c r="O49" s="1">
-        <v>0.08</v>
+        <v>0.54</v>
       </c>
       <c r="P49">
         <v>1</v>
       </c>
     </row>
     <row r="50" spans="1:16">
       <c r="A50" t="s">
+        <v>170</v>
+      </c>
+      <c r="B50" t="s">
+        <v>171</v>
+      </c>
+      <c r="C50" s="1">
+        <v>5700000.0</v>
+      </c>
+      <c r="D50" s="1">
+        <v>97.916</v>
+      </c>
+      <c r="E50" s="1">
+        <v>99.73340351</v>
+      </c>
+      <c r="F50" t="s">
+        <v>8</v>
+      </c>
+      <c r="G50">
+        <v>1.0</v>
+      </c>
+      <c r="H50" s="1">
+        <v>5684804.0</v>
+      </c>
+      <c r="I50" s="1">
+        <v>-103592.0</v>
+      </c>
+      <c r="J50" s="1">
+        <v>-1.8222615942432</v>
+      </c>
+      <c r="K50">
+        <v>0.94</v>
+      </c>
+      <c r="L50" t="s">
         <v>172</v>
       </c>
-      <c r="B50" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M50" s="1">
-        <v>2908526.0</v>
+        <v>5581212.0</v>
       </c>
       <c r="N50" s="1">
-        <v>2932113.33</v>
+        <v>5634893.51</v>
       </c>
       <c r="O50" s="1">
-        <v>0.82</v>
+        <v>1.39</v>
       </c>
       <c r="P50">
         <v>1</v>
       </c>
     </row>
     <row r="51" spans="1:16">
       <c r="A51" t="s">
+        <v>173</v>
+      </c>
+      <c r="B51" t="s">
+        <v>174</v>
+      </c>
+      <c r="C51" s="1">
+        <v>1500000.0</v>
+      </c>
+      <c r="D51" s="1">
+        <v>101.979</v>
+      </c>
+      <c r="E51" s="1">
+        <v>103.763</v>
+      </c>
+      <c r="F51" t="s">
+        <v>8</v>
+      </c>
+      <c r="G51">
+        <v>1.0</v>
+      </c>
+      <c r="H51" s="1">
+        <v>1556445.0</v>
+      </c>
+      <c r="I51" s="1">
+        <v>-26760.0</v>
+      </c>
+      <c r="J51" s="1">
+        <v>-1.7193026415967</v>
+      </c>
+      <c r="K51">
+        <v>2.97</v>
+      </c>
+      <c r="L51" t="s">
         <v>175</v>
       </c>
-      <c r="B51" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M51" s="1">
-        <v>1801008.0</v>
+        <v>1529685.0</v>
       </c>
       <c r="N51" s="1">
-        <v>1806574.44</v>
+        <v>1574222.67</v>
       </c>
       <c r="O51" s="1">
-        <v>0.51</v>
+        <v>0.39</v>
       </c>
       <c r="P51">
         <v>1</v>
       </c>
     </row>
     <row r="52" spans="1:16">
       <c r="A52" t="s">
+        <v>176</v>
+      </c>
+      <c r="B52" t="s">
+        <v>177</v>
+      </c>
+      <c r="C52" s="1">
+        <v>2400000.0</v>
+      </c>
+      <c r="D52" s="1">
+        <v>103.962</v>
+      </c>
+      <c r="E52" s="1">
+        <v>105.746875</v>
+      </c>
+      <c r="F52" t="s">
+        <v>8</v>
+      </c>
+      <c r="G52">
+        <v>1.0</v>
+      </c>
+      <c r="H52" s="1">
+        <v>2537925.0</v>
+      </c>
+      <c r="I52" s="1">
+        <v>-42837.0</v>
+      </c>
+      <c r="J52" s="1">
+        <v>-1.6878749372026</v>
+      </c>
+      <c r="K52">
+        <v>3.12</v>
+      </c>
+      <c r="L52" t="s">
         <v>178</v>
       </c>
-      <c r="B52" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M52" s="1">
-        <v>5299046.0</v>
+        <v>2495088.0</v>
       </c>
       <c r="N52" s="1">
-        <v>5338069.97</v>
+        <v>2569948.27</v>
       </c>
       <c r="O52" s="1">
-        <v>1.49</v>
+        <v>0.63</v>
       </c>
       <c r="P52">
         <v>1</v>
       </c>
     </row>
     <row r="53" spans="1:16">
       <c r="A53" t="s">
+        <v>179</v>
+      </c>
+      <c r="B53" t="s">
+        <v>180</v>
+      </c>
+      <c r="C53" s="1">
+        <v>1700000.0</v>
+      </c>
+      <c r="D53" s="1">
+        <v>97.817</v>
+      </c>
+      <c r="E53" s="1">
+        <v>95.18054588</v>
+      </c>
+      <c r="F53" t="s">
+        <v>8</v>
+      </c>
+      <c r="G53">
+        <v>1.0</v>
+      </c>
+      <c r="H53" s="1">
+        <v>1618069.28</v>
+      </c>
+      <c r="I53" s="1">
+        <v>44819.72</v>
+      </c>
+      <c r="J53" s="1">
+        <v>2.7699506167004</v>
+      </c>
+      <c r="K53">
+        <v>0.77</v>
+      </c>
+      <c r="L53" t="s">
         <v>181</v>
       </c>
-      <c r="B53" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M53" s="1">
-        <v>1344694.0</v>
+        <v>1662889.0</v>
       </c>
       <c r="N53" s="1">
-        <v>1379660.44</v>
+        <v>1675930.1</v>
       </c>
       <c r="O53" s="1">
-        <v>0.39</v>
+        <v>0.41</v>
       </c>
       <c r="P53">
         <v>1</v>
       </c>
     </row>
     <row r="54" spans="1:16">
       <c r="A54" t="s">
+        <v>182</v>
+      </c>
+      <c r="B54" t="s">
+        <v>183</v>
+      </c>
+      <c r="C54" s="1">
+        <v>1700000.0</v>
+      </c>
+      <c r="D54" s="1">
+        <v>95.509</v>
+      </c>
+      <c r="E54" s="1">
+        <v>96.33935294</v>
+      </c>
+      <c r="F54" t="s">
+        <v>8</v>
+      </c>
+      <c r="G54">
+        <v>1.0</v>
+      </c>
+      <c r="H54" s="1">
+        <v>1637769.0</v>
+      </c>
+      <c r="I54" s="1">
+        <v>-14116.0</v>
+      </c>
+      <c r="J54" s="1">
+        <v>-0.86190421237671</v>
+      </c>
+      <c r="K54">
+        <v>0.98</v>
+      </c>
+      <c r="L54" t="s">
         <v>184</v>
       </c>
-      <c r="B54" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M54" s="1">
-        <v>1586040.0</v>
+        <v>1623653.0</v>
       </c>
       <c r="N54" s="1">
-        <v>1627403.01</v>
+        <v>1640245.47</v>
       </c>
       <c r="O54" s="1">
-        <v>0.46</v>
+        <v>0.4</v>
       </c>
       <c r="P54">
         <v>1</v>
       </c>
     </row>
     <row r="55" spans="1:16">
       <c r="A55" t="s">
+        <v>185</v>
+      </c>
+      <c r="B55" t="s">
+        <v>186</v>
+      </c>
+      <c r="C55" s="1">
+        <v>2900000.0</v>
+      </c>
+      <c r="D55" s="1">
+        <v>106.652</v>
+      </c>
+      <c r="E55" s="1">
+        <v>109.3219769</v>
+      </c>
+      <c r="F55" t="s">
+        <v>8</v>
+      </c>
+      <c r="G55">
+        <v>1.0</v>
+      </c>
+      <c r="H55" s="1">
+        <v>3170337.33</v>
+      </c>
+      <c r="I55" s="1">
+        <v>-77429.33</v>
+      </c>
+      <c r="J55" s="1">
+        <v>-2.4423057214546</v>
+      </c>
+      <c r="K55">
+        <v>0.38</v>
+      </c>
+      <c r="L55" t="s">
         <v>187</v>
       </c>
-      <c r="B55" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M55" s="1">
-        <v>1375024.0</v>
+        <v>3092908.0</v>
       </c>
       <c r="N55" s="1">
-        <v>1384958.25</v>
+        <v>3103872.38</v>
       </c>
       <c r="O55" s="1">
-        <v>0.39</v>
+        <v>0.76</v>
       </c>
       <c r="P55">
         <v>1</v>
       </c>
     </row>
     <row r="56" spans="1:16">
       <c r="A56" t="s">
+        <v>188</v>
+      </c>
+      <c r="B56" t="s">
+        <v>189</v>
+      </c>
+      <c r="C56" s="1">
+        <v>5700000.0</v>
+      </c>
+      <c r="D56" s="1">
+        <v>98.544</v>
+      </c>
+      <c r="E56" s="1">
+        <v>98.12584211</v>
+      </c>
+      <c r="F56" t="s">
+        <v>8</v>
+      </c>
+      <c r="G56">
+        <v>1.0</v>
+      </c>
+      <c r="H56" s="1">
+        <v>5593173.0</v>
+      </c>
+      <c r="I56" s="1">
+        <v>23835.0</v>
+      </c>
+      <c r="J56" s="1">
+        <v>0.42614451582313</v>
+      </c>
+      <c r="K56">
+        <v>0.27</v>
+      </c>
+      <c r="L56" t="s">
         <v>190</v>
       </c>
-      <c r="B56" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M56" s="1">
-        <v>1353660.0</v>
+        <v>5617008.0</v>
       </c>
       <c r="N56" s="1">
-        <v>1366173.7</v>
+        <v>5632155.95</v>
       </c>
       <c r="O56" s="1">
-        <v>0.38</v>
+        <v>1.39</v>
       </c>
       <c r="P56">
         <v>1</v>
       </c>
     </row>
     <row r="57" spans="1:16">
       <c r="A57" t="s">
+        <v>191</v>
+      </c>
+      <c r="B57" t="s">
+        <v>192</v>
+      </c>
+      <c r="C57" s="1">
+        <v>4700000.0</v>
+      </c>
+      <c r="D57" s="1">
+        <v>90.506</v>
+      </c>
+      <c r="E57" s="1">
+        <v>91.69810638</v>
+      </c>
+      <c r="F57" t="s">
+        <v>8</v>
+      </c>
+      <c r="G57">
+        <v>1.0</v>
+      </c>
+      <c r="H57" s="1">
+        <v>4309811.0</v>
+      </c>
+      <c r="I57" s="1">
+        <v>-56029.0</v>
+      </c>
+      <c r="J57" s="1">
+        <v>-1.3000338065869</v>
+      </c>
+      <c r="K57">
+        <v>0.19</v>
+      </c>
+      <c r="L57" t="s">
         <v>193</v>
       </c>
-      <c r="B57" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M57" s="1">
-        <v>2607240.0</v>
+        <v>4253782.0</v>
       </c>
       <c r="N57" s="1">
-        <v>2750845.48</v>
+        <v>4262860.08</v>
       </c>
       <c r="O57" s="1">
-        <v>0.77</v>
+        <v>1.05</v>
       </c>
       <c r="P57">
         <v>1</v>
       </c>
     </row>
     <row r="58" spans="1:16">
       <c r="A58" t="s">
+        <v>194</v>
+      </c>
+      <c r="B58" t="s">
+        <v>195</v>
+      </c>
+      <c r="C58" s="1">
+        <v>3200000.0</v>
+      </c>
+      <c r="D58" s="1">
+        <v>98.923</v>
+      </c>
+      <c r="E58" s="1">
+        <v>100.2644475</v>
+      </c>
+      <c r="F58" t="s">
+        <v>8</v>
+      </c>
+      <c r="G58">
+        <v>1.0</v>
+      </c>
+      <c r="H58" s="1">
+        <v>3208462.32</v>
+      </c>
+      <c r="I58" s="1">
+        <v>-42926.32</v>
+      </c>
+      <c r="J58" s="1">
+        <v>-1.3379094319549</v>
+      </c>
+      <c r="K58">
+        <v>2.3</v>
+      </c>
+      <c r="L58" t="s">
         <v>196</v>
       </c>
-      <c r="B58" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M58" s="1">
-        <v>5620656.0</v>
+        <v>3165536.0</v>
       </c>
       <c r="N58" s="1">
-        <v>5632056.0</v>
+        <v>3239179.84</v>
       </c>
       <c r="O58" s="1">
-        <v>1.58</v>
+        <v>0.8</v>
       </c>
       <c r="P58">
         <v>1</v>
       </c>
     </row>
     <row r="59" spans="1:16">
       <c r="A59" t="s">
+        <v>197</v>
+      </c>
+      <c r="B59" t="s">
+        <v>198</v>
+      </c>
+      <c r="C59" s="1">
+        <v>1800000.0</v>
+      </c>
+      <c r="D59" s="1">
+        <v>107.25</v>
+      </c>
+      <c r="E59" s="1">
+        <v>109.72188889</v>
+      </c>
+      <c r="F59" t="s">
+        <v>8</v>
+      </c>
+      <c r="G59">
+        <v>1.0</v>
+      </c>
+      <c r="H59" s="1">
+        <v>1974994.0</v>
+      </c>
+      <c r="I59" s="1">
+        <v>-44494.0</v>
+      </c>
+      <c r="J59" s="1">
+        <v>-2.2528676036484</v>
+      </c>
+      <c r="K59">
+        <v>8.96</v>
+      </c>
+      <c r="L59" t="s">
         <v>199</v>
       </c>
-      <c r="B59" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M59" s="1">
-        <v>3684400.0</v>
+        <v>1930500.0</v>
       </c>
       <c r="N59" s="1">
-        <v>3691139.73</v>
+        <v>2091760.27</v>
       </c>
       <c r="O59" s="1">
-        <v>1.03</v>
+        <v>0.52</v>
       </c>
       <c r="P59">
         <v>1</v>
       </c>
     </row>
     <row r="60" spans="1:16">
       <c r="A60" t="s">
-        <v>202</v>
+        <v>200</v>
       </c>
       <c r="B60" t="s">
-        <v>203</v>
+        <v>201</v>
       </c>
       <c r="C60" s="1">
-        <v>2700000.0</v>
+        <v>3652000.0</v>
       </c>
       <c r="D60" s="1">
-        <v>100.336</v>
+        <v>94.453</v>
       </c>
       <c r="E60" s="1">
-        <v>100.37597481</v>
+        <v>94.93111583</v>
       </c>
       <c r="F60" t="s">
         <v>8</v>
       </c>
       <c r="G60">
         <v>1.0</v>
       </c>
       <c r="H60" s="1">
-        <v>2710151.32</v>
+        <v>3466884.35</v>
       </c>
       <c r="I60" s="1">
-        <v>-1079.32</v>
+        <v>-17460.79</v>
       </c>
       <c r="J60" s="1">
-        <v>-0.039825082534506</v>
+        <v>-0.50364500909873</v>
       </c>
       <c r="K60">
-        <v>2.1</v>
-[...2 lines deleted...]
-        <v>204</v>
+        <v>0.02</v>
+      </c>
+      <c r="L60">
+        <v>700.38</v>
       </c>
       <c r="M60" s="1">
-        <v>2709072.0</v>
+        <v>3449423.56</v>
       </c>
       <c r="N60" s="1">
-        <v>2765882.96</v>
+        <v>3450123.94</v>
       </c>
       <c r="O60" s="1">
-        <v>0.77</v>
+        <v>0.85</v>
       </c>
       <c r="P60">
         <v>1</v>
       </c>
     </row>
     <row r="61" spans="1:16">
       <c r="A61" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
       <c r="B61" t="s">
-        <v>206</v>
+        <v>203</v>
       </c>
       <c r="C61" s="1">
-        <v>1400000.0</v>
+        <v>2300000.0</v>
       </c>
       <c r="D61" s="1">
-        <v>109.929</v>
+        <v>98.796</v>
       </c>
       <c r="E61" s="1">
-        <v>110.1</v>
+        <v>98.55887522</v>
       </c>
       <c r="F61" t="s">
         <v>8</v>
       </c>
       <c r="G61">
         <v>1.0</v>
       </c>
       <c r="H61" s="1">
-        <v>1541400.0</v>
+        <v>2266854.13</v>
       </c>
       <c r="I61" s="1">
-        <v>-2394.0</v>
+        <v>5453.87</v>
       </c>
       <c r="J61" s="1">
-        <v>-0.15531335149864</v>
+        <v>0.24059201374373</v>
       </c>
       <c r="K61">
-        <v>8.3</v>
+        <v>1.52</v>
       </c>
       <c r="L61" t="s">
-        <v>207</v>
+        <v>204</v>
       </c>
       <c r="M61" s="1">
-        <v>1539006.0</v>
+        <v>2272308.0</v>
       </c>
       <c r="N61" s="1">
-        <v>1655225.18</v>
+        <v>2307327.86</v>
       </c>
       <c r="O61" s="1">
-        <v>0.46</v>
+        <v>0.57</v>
       </c>
       <c r="P61">
         <v>1</v>
       </c>
     </row>
     <row r="62" spans="1:16">
       <c r="A62" t="s">
-        <v>208</v>
+        <v>205</v>
       </c>
       <c r="B62" t="s">
-        <v>209</v>
+        <v>206</v>
       </c>
       <c r="C62" s="1">
-        <v>3052000.0</v>
+        <v>7450000.0</v>
       </c>
       <c r="D62" s="1">
-        <v>95.375</v>
+        <v>99.237</v>
       </c>
       <c r="E62" s="1">
-        <v>94.92415957</v>
+        <v>100.12552698</v>
       </c>
       <c r="F62" t="s">
         <v>8</v>
       </c>
       <c r="G62">
         <v>1.0</v>
       </c>
       <c r="H62" s="1">
-        <v>2897085.35</v>
+        <v>7459351.76</v>
       </c>
       <c r="I62" s="1">
-        <v>13759.65</v>
+        <v>-66195.26</v>
       </c>
       <c r="J62" s="1">
-        <v>0.47494803699863</v>
+        <v>-0.88741303708139</v>
       </c>
       <c r="K62">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>83.62</v>
+        <v>0.19</v>
+      </c>
+      <c r="L62" t="s">
+        <v>207</v>
       </c>
       <c r="M62" s="1">
-        <v>2910845.0</v>
+        <v>7393156.5</v>
       </c>
       <c r="N62" s="1">
-        <v>2910928.62</v>
+        <v>7407622.77</v>
       </c>
       <c r="O62" s="1">
-        <v>0.81</v>
+        <v>1.82</v>
       </c>
       <c r="P62">
         <v>1</v>
       </c>
     </row>
     <row r="63" spans="1:16">
       <c r="A63" t="s">
+        <v>208</v>
+      </c>
+      <c r="B63" t="s">
+        <v>209</v>
+      </c>
+      <c r="C63" s="1">
+        <v>5700000.0</v>
+      </c>
+      <c r="D63" s="1">
+        <v>101.003</v>
+      </c>
+      <c r="E63" s="1">
+        <v>102.59867877</v>
+      </c>
+      <c r="F63" t="s">
+        <v>8</v>
+      </c>
+      <c r="G63">
+        <v>1.0</v>
+      </c>
+      <c r="H63" s="1">
+        <v>5848124.69</v>
+      </c>
+      <c r="I63" s="1">
+        <v>-90953.69</v>
+      </c>
+      <c r="J63" s="1">
+        <v>-1.5552624956087</v>
+      </c>
+      <c r="K63">
+        <v>1.7</v>
+      </c>
+      <c r="L63" t="s">
         <v>210</v>
       </c>
-      <c r="B63" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M63" s="1">
-        <v>1884895.0</v>
+        <v>5757171.0</v>
       </c>
       <c r="N63" s="1">
-        <v>1911794.32</v>
+        <v>5853914.84</v>
       </c>
       <c r="O63" s="1">
-        <v>0.54</v>
+        <v>1.44</v>
       </c>
       <c r="P63">
         <v>1</v>
       </c>
     </row>
     <row r="64" spans="1:16">
       <c r="A64" t="s">
+        <v>211</v>
+      </c>
+      <c r="B64" t="s">
+        <v>212</v>
+      </c>
+      <c r="C64" s="1">
+        <v>3000000.0</v>
+      </c>
+      <c r="D64" s="1">
+        <v>96.269</v>
+      </c>
+      <c r="E64" s="1">
+        <v>96.58793333</v>
+      </c>
+      <c r="F64" t="s">
+        <v>8</v>
+      </c>
+      <c r="G64">
+        <v>1.0</v>
+      </c>
+      <c r="H64" s="1">
+        <v>2897638.0</v>
+      </c>
+      <c r="I64" s="1">
+        <v>-9568.0</v>
+      </c>
+      <c r="J64" s="1">
+        <v>-0.33019997667065</v>
+      </c>
+      <c r="K64">
+        <v>0.31</v>
+      </c>
+      <c r="L64" t="s">
         <v>213</v>
       </c>
-      <c r="B64" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M64" s="1">
-        <v>6272625.0</v>
+        <v>2888070.0</v>
       </c>
       <c r="N64" s="1">
-        <v>6273973.46</v>
+        <v>2897275.48</v>
       </c>
       <c r="O64" s="1">
-        <v>1.76</v>
+        <v>0.71</v>
       </c>
       <c r="P64">
         <v>1</v>
       </c>
     </row>
     <row r="65" spans="1:16">
       <c r="A65" t="s">
+        <v>214</v>
+      </c>
+      <c r="B65" t="s">
+        <v>215</v>
+      </c>
+      <c r="C65" s="1">
+        <v>4700000.0</v>
+      </c>
+      <c r="D65" s="1">
+        <v>90.512</v>
+      </c>
+      <c r="E65" s="1">
+        <v>91.37542553</v>
+      </c>
+      <c r="F65" t="s">
+        <v>8</v>
+      </c>
+      <c r="G65">
+        <v>1.0</v>
+      </c>
+      <c r="H65" s="1">
+        <v>4294645.0</v>
+      </c>
+      <c r="I65" s="1">
+        <v>-40581.0</v>
+      </c>
+      <c r="J65" s="1">
+        <v>-0.94492094224319</v>
+      </c>
+      <c r="K65">
+        <v>0.13</v>
+      </c>
+      <c r="L65" t="s">
         <v>216</v>
       </c>
-      <c r="B65" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M65" s="1">
-        <v>4925808.0</v>
+        <v>4254064.0</v>
       </c>
       <c r="N65" s="1">
-        <v>4996229.92</v>
+        <v>4260148.25</v>
       </c>
       <c r="O65" s="1">
-        <v>1.4</v>
+        <v>1.05</v>
       </c>
       <c r="P65">
         <v>1</v>
       </c>
     </row>
     <row r="66" spans="1:16">
       <c r="A66" t="s">
+        <v>217</v>
+      </c>
+      <c r="B66" t="s">
+        <v>218</v>
+      </c>
+      <c r="C66" s="1">
+        <v>2211000.0</v>
+      </c>
+      <c r="D66" s="1">
+        <v>99.521</v>
+      </c>
+      <c r="E66" s="1">
+        <v>100.1729412</v>
+      </c>
+      <c r="F66" t="s">
+        <v>8</v>
+      </c>
+      <c r="G66">
+        <v>1.0</v>
+      </c>
+      <c r="H66" s="1">
+        <v>2214823.73</v>
+      </c>
+      <c r="I66" s="1">
+        <v>-14414.42</v>
+      </c>
+      <c r="J66" s="1">
+        <v>-0.65081567461804</v>
+      </c>
+      <c r="K66">
+        <v>2.04</v>
+      </c>
+      <c r="L66" t="s">
         <v>219</v>
       </c>
-      <c r="B66" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M66" s="1">
-        <v>2428225.0</v>
+        <v>2200409.31</v>
       </c>
       <c r="N66" s="1">
-        <v>2434457.88</v>
+        <v>2245515.22</v>
       </c>
       <c r="O66" s="1">
-        <v>0.68</v>
+        <v>0.55</v>
       </c>
       <c r="P66">
         <v>1</v>
       </c>
     </row>
     <row r="67" spans="1:16">
       <c r="A67" t="s">
+        <v>220</v>
+      </c>
+      <c r="B67" t="s">
+        <v>221</v>
+      </c>
+      <c r="C67" s="1">
+        <v>4200000.0</v>
+      </c>
+      <c r="D67" s="1">
+        <v>100.087</v>
+      </c>
+      <c r="E67" s="1">
+        <v>101.02184238</v>
+      </c>
+      <c r="F67" t="s">
+        <v>8</v>
+      </c>
+      <c r="G67">
+        <v>1.0</v>
+      </c>
+      <c r="H67" s="1">
+        <v>4242917.38</v>
+      </c>
+      <c r="I67" s="1">
+        <v>-39263.38</v>
+      </c>
+      <c r="J67" s="1">
+        <v>-0.92538639062541</v>
+      </c>
+      <c r="K67">
+        <v>1.31</v>
+      </c>
+      <c r="L67" t="s">
         <v>222</v>
       </c>
-      <c r="B67" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M67" s="1">
-        <v>3659440.0</v>
+        <v>4203654.0</v>
       </c>
       <c r="N67" s="1">
-        <v>3663960.55</v>
+        <v>4258852.36</v>
       </c>
       <c r="O67" s="1">
-        <v>1.03</v>
+        <v>1.05</v>
       </c>
       <c r="P67">
         <v>1</v>
       </c>
     </row>
     <row r="68" spans="1:16">
       <c r="A68" t="s">
+        <v>223</v>
+      </c>
+      <c r="B68" t="s">
+        <v>224</v>
+      </c>
+      <c r="C68" s="1">
+        <v>2844000.0</v>
+      </c>
+      <c r="D68" s="1">
+        <v>98.351</v>
+      </c>
+      <c r="E68" s="1">
+        <v>99.70908474</v>
+      </c>
+      <c r="F68" t="s">
+        <v>8</v>
+      </c>
+      <c r="G68">
+        <v>1.0</v>
+      </c>
+      <c r="H68" s="1">
+        <v>2835726.37</v>
+      </c>
+      <c r="I68" s="1">
+        <v>-38623.93</v>
+      </c>
+      <c r="J68" s="1">
+        <v>-1.3620471427926</v>
+      </c>
+      <c r="K68">
+        <v>0.84</v>
+      </c>
+      <c r="L68" t="s">
         <v>225</v>
       </c>
-      <c r="B68" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M68" s="1">
-        <v>1814839.32</v>
+        <v>2797102.44</v>
       </c>
       <c r="N68" s="1">
-        <v>1848361.43</v>
+        <v>2821032.95</v>
       </c>
       <c r="O68" s="1">
-        <v>0.52</v>
+        <v>0.69</v>
       </c>
       <c r="P68">
         <v>1</v>
       </c>
     </row>
     <row r="69" spans="1:16">
       <c r="A69" t="s">
+        <v>226</v>
+      </c>
+      <c r="B69" t="s">
+        <v>227</v>
+      </c>
+      <c r="C69" s="1">
+        <v>2840000.0</v>
+      </c>
+      <c r="D69" s="1">
+        <v>97.9</v>
+      </c>
+      <c r="E69" s="1">
+        <v>99.80130986</v>
+      </c>
+      <c r="F69" t="s">
+        <v>8</v>
+      </c>
+      <c r="G69">
+        <v>1.0</v>
+      </c>
+      <c r="H69" s="1">
+        <v>2834357.2</v>
+      </c>
+      <c r="I69" s="1">
+        <v>-53997.2</v>
+      </c>
+      <c r="J69" s="1">
+        <v>-1.905095095283</v>
+      </c>
+      <c r="K69">
+        <v>0.31</v>
+      </c>
+      <c r="L69" t="s">
         <v>228</v>
       </c>
-      <c r="B69" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M69" s="1">
-        <v>3937362.0</v>
+        <v>2780360.0</v>
       </c>
       <c r="N69" s="1">
-        <v>3980732.14</v>
+        <v>2789103.31</v>
       </c>
       <c r="O69" s="1">
-        <v>1.11</v>
+        <v>0.69</v>
       </c>
       <c r="P69">
         <v>1</v>
       </c>
     </row>
     <row r="70" spans="1:16">
       <c r="A70" t="s">
+        <v>229</v>
+      </c>
+      <c r="B70" t="s">
+        <v>230</v>
+      </c>
+      <c r="C70" s="1">
+        <v>3403000.0</v>
+      </c>
+      <c r="D70" s="1">
+        <v>98.384</v>
+      </c>
+      <c r="E70" s="1">
+        <v>100.14639524</v>
+      </c>
+      <c r="F70" t="s">
+        <v>8</v>
+      </c>
+      <c r="G70">
+        <v>1.0</v>
+      </c>
+      <c r="H70" s="1">
+        <v>3407981.83</v>
+      </c>
+      <c r="I70" s="1">
+        <v>-59974.31</v>
+      </c>
+      <c r="J70" s="1">
+        <v>-1.7598189483305</v>
+      </c>
+      <c r="K70">
+        <v>1.54</v>
+      </c>
+      <c r="L70" t="s">
         <v>231</v>
       </c>
-      <c r="B70" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M70" s="1">
-        <v>2344539.12</v>
+        <v>3348007.52</v>
       </c>
       <c r="N70" s="1">
-        <v>2360216.63</v>
+        <v>3400276.2</v>
       </c>
       <c r="O70" s="1">
-        <v>0.66</v>
+        <v>0.84</v>
       </c>
       <c r="P70">
         <v>1</v>
       </c>
     </row>
     <row r="71" spans="1:16">
       <c r="A71" t="s">
+        <v>232</v>
+      </c>
+      <c r="B71" t="s">
+        <v>233</v>
+      </c>
+      <c r="C71" s="1">
+        <v>3500000.0</v>
+      </c>
+      <c r="D71" s="1">
+        <v>104.067</v>
+      </c>
+      <c r="E71" s="1">
+        <v>105.45008571</v>
+      </c>
+      <c r="F71" t="s">
+        <v>8</v>
+      </c>
+      <c r="G71">
+        <v>1.0</v>
+      </c>
+      <c r="H71" s="1">
+        <v>3690753.0</v>
+      </c>
+      <c r="I71" s="1">
+        <v>-48408.0</v>
+      </c>
+      <c r="J71" s="1">
+        <v>-1.3116022665294</v>
+      </c>
+      <c r="K71">
+        <v>2.21</v>
+      </c>
+      <c r="L71" t="s">
         <v>234</v>
       </c>
-      <c r="B71" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M71" s="1">
-        <v>2345218.2</v>
+        <v>3642345.0</v>
       </c>
       <c r="N71" s="1">
-        <v>2347337.02</v>
+        <v>3719846.32</v>
       </c>
       <c r="O71" s="1">
-        <v>0.66</v>
+        <v>0.92</v>
       </c>
       <c r="P71">
         <v>1</v>
       </c>
     </row>
     <row r="72" spans="1:16">
       <c r="A72" t="s">
-        <v>237</v>
+        <v>235</v>
       </c>
       <c r="B72" t="s">
-        <v>238</v>
+        <v>236</v>
       </c>
       <c r="C72" s="1">
-        <v>2903000.0</v>
+        <v>2732000.0</v>
       </c>
       <c r="D72" s="1">
-        <v>100.364</v>
+        <v>102.062</v>
       </c>
       <c r="E72" s="1">
-        <v>100.31015605</v>
+        <v>104.27937592</v>
       </c>
       <c r="F72" t="s">
         <v>8</v>
       </c>
       <c r="G72">
         <v>1.0</v>
       </c>
       <c r="H72" s="1">
-        <v>2912003.83</v>
+        <v>2848912.55</v>
       </c>
       <c r="I72" s="1">
-        <v>1563.09</v>
+        <v>-60578.71</v>
       </c>
       <c r="J72" s="1">
-        <v>0.053677470609645</v>
+        <v>-2.1263801165115</v>
       </c>
       <c r="K72">
-        <v>1.35</v>
-[...2 lines deleted...]
-        <v>239</v>
+        <v>0.01</v>
+      </c>
+      <c r="L72">
+        <v>344.23</v>
       </c>
       <c r="M72" s="1">
-        <v>2913566.92</v>
+        <v>2788333.84</v>
       </c>
       <c r="N72" s="1">
-        <v>2952667.94</v>
+        <v>2788678.07</v>
       </c>
       <c r="O72" s="1">
-        <v>0.83</v>
+        <v>0.69</v>
       </c>
       <c r="P72">
         <v>1</v>
       </c>
     </row>
     <row r="73" spans="1:16">
       <c r="A73" t="s">
-        <v>240</v>
+        <v>237</v>
       </c>
       <c r="B73" t="s">
-        <v>241</v>
+        <v>238</v>
       </c>
       <c r="C73" s="1">
-        <v>1500000.0</v>
+        <v>1400000.0</v>
       </c>
       <c r="D73" s="1">
-        <v>105.688</v>
+        <v>98.025</v>
       </c>
       <c r="E73" s="1">
-        <v>106.5724</v>
+        <v>99.58771429</v>
       </c>
       <c r="F73" t="s">
         <v>8</v>
       </c>
       <c r="G73">
         <v>1.0</v>
       </c>
       <c r="H73" s="1">
-        <v>1598586.0</v>
+        <v>1394228.0</v>
       </c>
       <c r="I73" s="1">
-        <v>-13266.0</v>
+        <v>-21878.0</v>
       </c>
       <c r="J73" s="1">
-        <v>-0.82985838734982</v>
+        <v>-1.5691838063789</v>
       </c>
       <c r="K73">
-        <v>1.8</v>
+        <v>0.35</v>
       </c>
       <c r="L73" t="s">
-        <v>242</v>
+        <v>239</v>
       </c>
       <c r="M73" s="1">
-        <v>1585320.0</v>
+        <v>1372350.0</v>
       </c>
       <c r="N73" s="1">
-        <v>1612258.03</v>
+        <v>1377264.38</v>
       </c>
       <c r="O73" s="1">
-        <v>0.45</v>
+        <v>0.34</v>
       </c>
       <c r="P73">
         <v>1</v>
       </c>
     </row>
     <row r="74" spans="1:16">
       <c r="A74" t="s">
-        <v>243</v>
+        <v>240</v>
       </c>
       <c r="B74" t="s">
-        <v>244</v>
+        <v>241</v>
       </c>
       <c r="C74" s="1">
-        <v>2232000.0</v>
+        <v>1500000.0</v>
       </c>
       <c r="D74" s="1">
-        <v>104.436</v>
+        <v>102.186</v>
       </c>
       <c r="E74" s="1">
-        <v>104.57426299</v>
+        <v>103.8554</v>
       </c>
       <c r="F74" t="s">
         <v>8</v>
       </c>
       <c r="G74">
         <v>1.0</v>
       </c>
       <c r="H74" s="1">
-        <v>2334097.55</v>
+        <v>1557831.0</v>
       </c>
       <c r="I74" s="1">
-        <v>-3086.03</v>
+        <v>-25041.0</v>
       </c>
       <c r="J74" s="1">
-        <v>-0.13221512528472</v>
+        <v>-1.6074272498108</v>
       </c>
       <c r="K74">
-        <v>4.31</v>
+        <v>3.22</v>
       </c>
       <c r="L74" t="s">
-        <v>245</v>
+        <v>242</v>
       </c>
       <c r="M74" s="1">
-        <v>2331011.52</v>
+        <v>1532790.0</v>
       </c>
       <c r="N74" s="1">
-        <v>2427192.86</v>
+        <v>1581072.53</v>
       </c>
       <c r="O74" s="1">
-        <v>0.68</v>
+        <v>0.39</v>
       </c>
       <c r="P74">
         <v>1</v>
       </c>
     </row>
     <row r="75" spans="1:16">
       <c r="A75" t="s">
-        <v>246</v>
+        <v>243</v>
       </c>
       <c r="B75" t="s">
-        <v>247</v>
+        <v>244</v>
       </c>
       <c r="C75" s="1">
-        <v>1200000.0</v>
+        <v>5500000.0</v>
       </c>
       <c r="D75" s="1">
-        <v>100.239</v>
+        <v>96.391</v>
       </c>
       <c r="E75" s="1">
-        <v>99.67</v>
+        <v>97.55072436</v>
       </c>
       <c r="F75" t="s">
         <v>8</v>
       </c>
       <c r="G75">
         <v>1.0</v>
       </c>
       <c r="H75" s="1">
-        <v>1196040.0</v>
+        <v>5365289.84</v>
       </c>
       <c r="I75" s="1">
-        <v>6828.0</v>
+        <v>-63784.84</v>
       </c>
       <c r="J75" s="1">
-        <v>0.57088391692586</v>
+        <v>-1.1888423906657</v>
       </c>
       <c r="K75">
-        <v>0.15</v>
+        <v>0.1</v>
       </c>
       <c r="L75" t="s">
-        <v>248</v>
+        <v>245</v>
       </c>
       <c r="M75" s="1">
-        <v>1202868.0</v>
+        <v>5301505.0</v>
       </c>
       <c r="N75" s="1">
-        <v>1204614.58</v>
+        <v>5307136.85</v>
       </c>
       <c r="O75" s="1">
-        <v>0.34</v>
+        <v>1.31</v>
       </c>
       <c r="P75">
         <v>1</v>
       </c>
     </row>
     <row r="76" spans="1:16">
       <c r="A76" t="s">
-        <v>249</v>
+        <v>246</v>
       </c>
       <c r="B76" t="s">
-        <v>250</v>
+        <v>247</v>
       </c>
       <c r="C76" s="1">
-        <v>1300000.0</v>
+        <v>3211000.0</v>
       </c>
       <c r="D76" s="1">
-        <v>103.566</v>
+        <v>98.255</v>
       </c>
       <c r="E76" s="1">
-        <v>104.04184615</v>
+        <v>99.71130178</v>
       </c>
       <c r="F76" t="s">
         <v>8</v>
       </c>
       <c r="G76">
         <v>1.0</v>
       </c>
       <c r="H76" s="1">
-        <v>1352544.0</v>
+        <v>3201729.9</v>
       </c>
       <c r="I76" s="1">
-        <v>-6186.0</v>
+        <v>-46761.85</v>
       </c>
       <c r="J76" s="1">
-        <v>-0.4573603520477</v>
+        <v>-1.4605182654539</v>
       </c>
       <c r="K76">
-        <v>2.9</v>
+        <v>1.54</v>
       </c>
       <c r="L76" t="s">
-        <v>251</v>
+        <v>248</v>
       </c>
       <c r="M76" s="1">
-        <v>1346358.0</v>
+        <v>3154968.05</v>
       </c>
       <c r="N76" s="1">
-        <v>1384035.74</v>
+        <v>3204430.65</v>
       </c>
       <c r="O76" s="1">
-        <v>0.39</v>
+        <v>0.79</v>
       </c>
       <c r="P76">
         <v>1</v>
       </c>
     </row>
     <row r="77" spans="1:16">
       <c r="A77" t="s">
-        <v>252</v>
+        <v>249</v>
       </c>
       <c r="B77" t="s">
-        <v>253</v>
+        <v>250</v>
       </c>
       <c r="C77" s="1">
-        <v>4500000.0</v>
+        <v>800000.0</v>
       </c>
       <c r="D77" s="1">
-        <v>97.873</v>
+        <v>101.012</v>
       </c>
       <c r="E77" s="1">
-        <v>97.64439644</v>
+        <v>102.16775</v>
       </c>
       <c r="F77" t="s">
         <v>8</v>
       </c>
       <c r="G77">
         <v>1.0</v>
       </c>
       <c r="H77" s="1">
-        <v>4393997.84</v>
+        <v>817342.0</v>
       </c>
       <c r="I77" s="1">
-        <v>10287.16</v>
+        <v>-9246.0</v>
       </c>
       <c r="J77" s="1">
-        <v>0.23411845828308</v>
+        <v>-1.1312278091668</v>
       </c>
       <c r="K77">
-        <v>1.62</v>
+        <v>2.38</v>
       </c>
       <c r="L77" t="s">
-        <v>254</v>
+        <v>251</v>
       </c>
       <c r="M77" s="1">
-        <v>4404285.0</v>
+        <v>808096.0</v>
       </c>
       <c r="N77" s="1">
-        <v>4477209.66</v>
+        <v>827172.71</v>
       </c>
       <c r="O77" s="1">
-        <v>1.25</v>
+        <v>0.2</v>
       </c>
       <c r="P77">
         <v>1</v>
       </c>
     </row>
     <row r="78" spans="1:16">
       <c r="A78" t="s">
-        <v>255</v>
+        <v>252</v>
       </c>
       <c r="B78" t="s">
-        <v>256</v>
+        <v>253</v>
       </c>
       <c r="C78" s="1">
-        <v>2711000.0</v>
+        <v>4300000.0</v>
       </c>
       <c r="D78" s="1">
-        <v>100.005</v>
+        <v>100.791</v>
       </c>
       <c r="E78" s="1">
-        <v>99.81773884</v>
+        <v>102.46913186</v>
       </c>
       <c r="F78" t="s">
         <v>8</v>
       </c>
       <c r="G78">
         <v>1.0</v>
       </c>
       <c r="H78" s="1">
-        <v>2706058.9</v>
+        <v>4406172.67</v>
       </c>
       <c r="I78" s="1">
-        <v>5076.65</v>
+        <v>-72159.67</v>
       </c>
       <c r="J78" s="1">
-        <v>0.18760308580127</v>
+        <v>-1.6376950111671</v>
       </c>
       <c r="K78">
-        <v>1.33</v>
+        <v>2.43</v>
       </c>
       <c r="L78" t="s">
-        <v>257</v>
+        <v>254</v>
       </c>
       <c r="M78" s="1">
-        <v>2711135.55</v>
+        <v>4334013.0</v>
       </c>
       <c r="N78" s="1">
-        <v>2747102.72</v>
+        <v>4438656.15</v>
       </c>
       <c r="O78" s="1">
-        <v>0.77</v>
+        <v>1.09</v>
       </c>
       <c r="P78">
         <v>1</v>
       </c>
     </row>
     <row r="79" spans="1:16">
       <c r="A79" t="s">
-        <v>258</v>
+        <v>255</v>
       </c>
       <c r="B79" t="s">
-        <v>259</v>
+        <v>256</v>
       </c>
       <c r="C79" s="1">
-        <v>600000.0</v>
+        <v>3600000.0</v>
       </c>
       <c r="D79" s="1">
-        <v>102.283</v>
+        <v>96.905</v>
       </c>
       <c r="E79" s="1">
-        <v>102.341</v>
+        <v>98.29550333</v>
       </c>
       <c r="F79" t="s">
         <v>8</v>
       </c>
       <c r="G79">
         <v>1.0</v>
       </c>
       <c r="H79" s="1">
-        <v>614046.0</v>
+        <v>3538638.12</v>
       </c>
       <c r="I79" s="1">
-        <v>-348.0</v>
+        <v>-50058.12</v>
       </c>
       <c r="J79" s="1">
-        <v>-0.056673278549164</v>
+        <v>-1.4146154057709</v>
       </c>
       <c r="K79">
-        <v>2.11</v>
+        <v>0.79</v>
       </c>
       <c r="L79" t="s">
-        <v>260</v>
+        <v>257</v>
       </c>
       <c r="M79" s="1">
-        <v>613698.0</v>
+        <v>3488580.0</v>
       </c>
       <c r="N79" s="1">
-        <v>626378.14</v>
+        <v>3516936.16</v>
       </c>
       <c r="O79" s="1">
-        <v>0.18</v>
+        <v>0.87</v>
       </c>
       <c r="P79">
         <v>1</v>
       </c>
     </row>
     <row r="80" spans="1:16">
       <c r="A80" t="s">
-        <v>261</v>
+        <v>258</v>
       </c>
       <c r="B80" t="s">
-        <v>262</v>
+        <v>259</v>
       </c>
       <c r="C80" s="1">
-        <v>3600000.0</v>
+        <v>1600000.0</v>
       </c>
       <c r="D80" s="1">
-        <v>103.08</v>
+        <v>101.842</v>
       </c>
       <c r="E80" s="1">
-        <v>102.60710194</v>
+        <v>103.193625</v>
       </c>
       <c r="F80" t="s">
         <v>8</v>
       </c>
       <c r="G80">
         <v>1.0</v>
       </c>
       <c r="H80" s="1">
-        <v>3693855.67</v>
+        <v>1651098.0</v>
       </c>
       <c r="I80" s="1">
-        <v>17024.33</v>
+        <v>-21626.0</v>
       </c>
       <c r="J80" s="1">
-        <v>0.46088238201251</v>
+        <v>-1.309795057592</v>
       </c>
       <c r="K80">
-        <v>2.15</v>
+        <v>0.21</v>
       </c>
       <c r="L80" t="s">
-        <v>263</v>
+        <v>260</v>
       </c>
       <c r="M80" s="1">
-        <v>3710880.0</v>
+        <v>1629472.0</v>
       </c>
       <c r="N80" s="1">
-        <v>3788427.95</v>
+        <v>1632759.67</v>
       </c>
       <c r="O80" s="1">
-        <v>1.06</v>
+        <v>0.4</v>
       </c>
       <c r="P80">
         <v>1</v>
       </c>
     </row>
     <row r="81" spans="1:16">
       <c r="A81" t="s">
-        <v>264</v>
+        <v>261</v>
       </c>
       <c r="B81" t="s">
-        <v>265</v>
+        <v>262</v>
       </c>
       <c r="C81" s="1">
-        <v>3000000.0</v>
+        <v>2200000.0</v>
       </c>
       <c r="D81" s="1">
-        <v>98.652</v>
+        <v>97.268</v>
       </c>
       <c r="E81" s="1">
-        <v>98.373804</v>
+        <v>98.15769682</v>
       </c>
       <c r="F81" t="s">
         <v>8</v>
       </c>
       <c r="G81">
         <v>1.0</v>
       </c>
       <c r="H81" s="1">
-        <v>2951214.12</v>
+        <v>2159469.33</v>
       </c>
       <c r="I81" s="1">
-        <v>8345.88</v>
+        <v>-19573.33</v>
       </c>
       <c r="J81" s="1">
-        <v>0.28279479768821</v>
+        <v>-0.90639536890297</v>
       </c>
       <c r="K81">
-        <v>0.62</v>
-[...2 lines deleted...]
-        <v>266</v>
+        <v>0.01</v>
+      </c>
+      <c r="L81">
+        <v>316.44</v>
       </c>
       <c r="M81" s="1">
-        <v>2959560.0</v>
+        <v>2139896.0</v>
       </c>
       <c r="N81" s="1">
-        <v>2978258.63</v>
+        <v>2140212.44</v>
       </c>
       <c r="O81" s="1">
-        <v>0.83</v>
+        <v>0.53</v>
       </c>
       <c r="P81">
         <v>1</v>
       </c>
     </row>
     <row r="82" spans="1:16">
       <c r="A82" t="s">
-        <v>267</v>
+        <v>263</v>
       </c>
       <c r="B82" t="s">
-        <v>268</v>
+        <v>264</v>
       </c>
       <c r="C82" s="1">
-        <v>1400000.0</v>
+        <v>2200000.0</v>
       </c>
       <c r="D82" s="1">
-        <v>102.524</v>
+        <v>94.681</v>
       </c>
       <c r="E82" s="1">
-        <v>103.315</v>
+        <v>95.02618682</v>
       </c>
       <c r="F82" t="s">
         <v>8</v>
       </c>
       <c r="G82">
         <v>1.0</v>
       </c>
       <c r="H82" s="1">
-        <v>1446410.0</v>
+        <v>2090576.11</v>
       </c>
       <c r="I82" s="1">
-        <v>-11074.0</v>
+        <v>-7594.11</v>
       </c>
       <c r="J82" s="1">
-        <v>-0.76561970672216</v>
+        <v>-0.36325441411459</v>
       </c>
       <c r="K82">
-        <v>4.88</v>
-[...2 lines deleted...]
-        <v>269</v>
+        <v>0.02</v>
+      </c>
+      <c r="L82">
+        <v>512.33</v>
       </c>
       <c r="M82" s="1">
-        <v>1435336.0</v>
+        <v>2082982.0</v>
       </c>
       <c r="N82" s="1">
-        <v>1503609.97</v>
+        <v>2083494.33</v>
       </c>
       <c r="O82" s="1">
-        <v>0.42</v>
+        <v>0.51</v>
       </c>
       <c r="P82">
         <v>1</v>
       </c>
     </row>
     <row r="83" spans="1:16">
       <c r="A83" t="s">
-        <v>270</v>
+        <v>265</v>
       </c>
       <c r="B83" t="s">
-        <v>271</v>
+        <v>266</v>
       </c>
       <c r="C83" s="1">
-        <v>1800000.0</v>
+        <v>2200000.0</v>
       </c>
       <c r="D83" s="1">
-        <v>98.573</v>
+        <v>108.122</v>
       </c>
       <c r="E83" s="1">
-        <v>98.195185</v>
+        <v>109.91236364</v>
       </c>
       <c r="F83" t="s">
         <v>8</v>
       </c>
       <c r="G83">
         <v>1.0</v>
       </c>
       <c r="H83" s="1">
-        <v>1767513.33</v>
+        <v>2418072.0</v>
       </c>
       <c r="I83" s="1">
-        <v>6800.67</v>
+        <v>-39388.0</v>
       </c>
       <c r="J83" s="1">
-        <v>0.38475919160395</v>
+        <v>-1.6289010418217</v>
       </c>
       <c r="K83">
-        <v>1.65</v>
+        <v>0.39</v>
       </c>
       <c r="L83" t="s">
-        <v>272</v>
+        <v>267</v>
       </c>
       <c r="M83" s="1">
-        <v>1774314.0</v>
+        <v>2378684.0</v>
       </c>
       <c r="N83" s="1">
-        <v>1804001.67</v>
+        <v>2387292.7</v>
       </c>
       <c r="O83" s="1">
-        <v>0.51</v>
+        <v>0.59</v>
       </c>
       <c r="P83">
         <v>1</v>
       </c>
     </row>
     <row r="84" spans="1:16">
       <c r="A84" t="s">
-        <v>273</v>
+        <v>268</v>
       </c>
       <c r="B84" t="s">
-        <v>274</v>
+        <v>269</v>
       </c>
       <c r="C84" s="1">
-        <v>1800000.0</v>
+        <v>5200000.0</v>
       </c>
       <c r="D84" s="1">
-        <v>95.545</v>
+        <v>96.21</v>
       </c>
       <c r="E84" s="1">
-        <v>94.993895</v>
+        <v>97.39164808</v>
       </c>
       <c r="F84" t="s">
         <v>8</v>
       </c>
       <c r="G84">
         <v>1.0</v>
       </c>
       <c r="H84" s="1">
-        <v>1709890.11</v>
+        <v>5064365.7</v>
       </c>
       <c r="I84" s="1">
-        <v>9919.89</v>
+        <v>-61445.7</v>
       </c>
       <c r="J84" s="1">
-        <v>0.58014780844601</v>
+        <v>-1.2132950825411</v>
       </c>
       <c r="K84">
-        <v>0.02</v>
-[...2 lines deleted...]
-        <v>271.23</v>
+        <v>1.73</v>
+      </c>
+      <c r="L84" t="s">
+        <v>270</v>
       </c>
       <c r="M84" s="1">
-        <v>1719810.0</v>
+        <v>5002920.0</v>
       </c>
       <c r="N84" s="1">
-        <v>1720081.23</v>
+        <v>5092673.42</v>
       </c>
       <c r="O84" s="1">
-        <v>0.48</v>
+        <v>1.25</v>
       </c>
       <c r="P84">
         <v>1</v>
       </c>
     </row>
     <row r="85" spans="1:16">
       <c r="A85" t="s">
-        <v>275</v>
+        <v>271</v>
       </c>
       <c r="B85" t="s">
-        <v>276</v>
+        <v>272</v>
       </c>
       <c r="C85" s="1">
-        <v>1800000.0</v>
+        <v>3900000.0</v>
       </c>
       <c r="D85" s="1">
-        <v>110.076</v>
+        <v>98.346</v>
       </c>
       <c r="E85" s="1">
-        <v>110.146</v>
+        <v>98.10838462</v>
       </c>
       <c r="F85" t="s">
         <v>8</v>
       </c>
       <c r="G85">
         <v>1.0</v>
       </c>
       <c r="H85" s="1">
-        <v>1982628.0</v>
+        <v>3826227.0</v>
       </c>
       <c r="I85" s="1">
-        <v>-1260.0</v>
+        <v>9267.0</v>
       </c>
       <c r="J85" s="1">
-        <v>-0.063552012783033</v>
+        <v>0.24219681686424</v>
       </c>
       <c r="K85">
-        <v>3.87</v>
+        <v>0.12</v>
       </c>
       <c r="L85" t="s">
-        <v>277</v>
+        <v>273</v>
       </c>
       <c r="M85" s="1">
-        <v>1981368.0</v>
+        <v>3835494.0</v>
       </c>
       <c r="N85" s="1">
-        <v>2050981.26</v>
+        <v>3839981.67</v>
       </c>
       <c r="O85" s="1">
-        <v>0.57</v>
+        <v>0.95</v>
       </c>
       <c r="P85">
         <v>1</v>
       </c>
     </row>
     <row r="86" spans="1:16">
       <c r="A86" t="s">
-        <v>278</v>
+        <v>274</v>
       </c>
       <c r="B86" t="s">
-        <v>279</v>
+        <v>275</v>
       </c>
       <c r="C86" s="1">
-        <v>4300000.0</v>
+        <v>747000.0</v>
       </c>
       <c r="D86" s="1">
-        <v>97.924</v>
+        <v>94.201</v>
       </c>
       <c r="E86" s="1">
-        <v>97.46899302</v>
+        <v>94.64382865</v>
       </c>
       <c r="F86" t="s">
         <v>8</v>
       </c>
       <c r="G86">
         <v>1.0</v>
       </c>
       <c r="H86" s="1">
-        <v>4191166.7</v>
+        <v>706989.4</v>
       </c>
       <c r="I86" s="1">
-        <v>19565.3</v>
+        <v>-3307.93</v>
       </c>
       <c r="J86" s="1">
-        <v>0.46682228125166</v>
+        <v>-0.46788961758125</v>
       </c>
       <c r="K86">
-        <v>1.59</v>
+        <v>0.24</v>
       </c>
       <c r="L86" t="s">
-        <v>280</v>
+        <v>276</v>
       </c>
       <c r="M86" s="1">
-        <v>4210732.0</v>
+        <v>703681.47</v>
       </c>
       <c r="N86" s="1">
-        <v>4279296.38</v>
+        <v>705477.34</v>
       </c>
       <c r="O86" s="1">
-        <v>1.2</v>
+        <v>0.17</v>
       </c>
       <c r="P86">
         <v>1</v>
       </c>
     </row>
     <row r="87" spans="1:16">
       <c r="A87" t="s">
-        <v>281</v>
+        <v>277</v>
       </c>
       <c r="B87" t="s">
-        <v>282</v>
+        <v>278</v>
       </c>
       <c r="C87" s="1">
-        <v>3900000.0</v>
+        <v>6697000.0</v>
       </c>
       <c r="D87" s="1">
-        <v>98.563</v>
+        <v>99.512</v>
       </c>
       <c r="E87" s="1">
-        <v>98.10838462</v>
+        <v>100.50576781</v>
       </c>
       <c r="F87" t="s">
         <v>8</v>
       </c>
       <c r="G87">
         <v>1.0</v>
       </c>
       <c r="H87" s="1">
-        <v>3826227.0</v>
+        <v>6730871.27</v>
       </c>
       <c r="I87" s="1">
-        <v>17730.0</v>
+        <v>-66552.63</v>
       </c>
       <c r="J87" s="1">
-        <v>0.46338076648354</v>
+        <v>-0.98876694160873</v>
       </c>
       <c r="K87">
-        <v>0.05</v>
+        <v>1.39</v>
       </c>
       <c r="L87" t="s">
-        <v>283</v>
+        <v>279</v>
       </c>
       <c r="M87" s="1">
-        <v>3843957.0</v>
+        <v>6664318.64</v>
       </c>
       <c r="N87" s="1">
-        <v>3845880.29</v>
+        <v>6757159.24</v>
       </c>
       <c r="O87" s="1">
-        <v>1.08</v>
+        <v>1.66</v>
       </c>
       <c r="P87">
         <v>1</v>
       </c>
     </row>
     <row r="88" spans="1:16">
       <c r="A88" t="s">
-        <v>284</v>
+        <v>280</v>
       </c>
       <c r="B88" t="s">
-        <v>285</v>
+        <v>281</v>
       </c>
       <c r="C88" s="1">
-        <v>47000.0</v>
+        <v>4500000.0</v>
       </c>
       <c r="D88" s="1">
-        <v>95.462</v>
+        <v>98.83</v>
       </c>
       <c r="E88" s="1">
-        <v>94.82</v>
+        <v>100.23628089</v>
       </c>
       <c r="F88" t="s">
         <v>8</v>
       </c>
       <c r="G88">
         <v>1.0</v>
       </c>
       <c r="H88" s="1">
-        <v>44565.4</v>
+        <v>4510632.64</v>
       </c>
       <c r="I88" s="1">
-        <v>301.74</v>
+        <v>-63282.64</v>
       </c>
       <c r="J88" s="1">
-        <v>0.67707234760599</v>
+        <v>-1.402965948475</v>
       </c>
       <c r="K88">
-        <v>0.22</v>
-[...2 lines deleted...]
-        <v>105.27</v>
+        <v>0.12</v>
+      </c>
+      <c r="L88" t="s">
+        <v>282</v>
       </c>
       <c r="M88" s="1">
-        <v>44867.14</v>
+        <v>4447350.0</v>
       </c>
       <c r="N88" s="1">
-        <v>44972.41</v>
+        <v>4452528.08</v>
       </c>
       <c r="O88" s="1">
-        <v>0.01</v>
+        <v>1.1</v>
       </c>
       <c r="P88">
         <v>1</v>
       </c>
     </row>
     <row r="89" spans="1:16">
       <c r="A89" t="s">
-        <v>286</v>
+        <v>283</v>
       </c>
       <c r="B89" t="s">
-        <v>287</v>
+        <v>284</v>
       </c>
       <c r="C89" s="1">
-        <v>6197000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="D89" s="1">
-        <v>100.327</v>
+        <v>99.864</v>
       </c>
       <c r="E89" s="1">
-        <v>100.53963644</v>
+        <v>100.59866667</v>
       </c>
       <c r="F89" t="s">
         <v>8</v>
       </c>
       <c r="G89">
         <v>1.0</v>
       </c>
       <c r="H89" s="1">
-        <v>6230441.27</v>
+        <v>603592.0</v>
       </c>
       <c r="I89" s="1">
-        <v>-13177.08</v>
+        <v>-4408.0</v>
       </c>
       <c r="J89" s="1">
-        <v>-0.21149513218989</v>
+        <v>-0.73029463611181</v>
       </c>
       <c r="K89">
-        <v>1.21</v>
+        <v>1.02</v>
       </c>
       <c r="L89" t="s">
-        <v>288</v>
+        <v>285</v>
       </c>
       <c r="M89" s="1">
-        <v>6217264.19</v>
+        <v>599184.0</v>
       </c>
       <c r="N89" s="1">
-        <v>6291967.75</v>
+        <v>605331.95</v>
       </c>
       <c r="O89" s="1">
-        <v>1.76</v>
+        <v>0.15</v>
       </c>
       <c r="P89">
         <v>1</v>
       </c>
     </row>
     <row r="90" spans="1:16">
       <c r="A90" t="s">
-        <v>289</v>
+        <v>286</v>
       </c>
       <c r="B90" t="s">
-        <v>290</v>
+        <v>287</v>
       </c>
       <c r="C90" s="1">
-        <v>3800000.0</v>
+        <v>2235000.0</v>
       </c>
       <c r="D90" s="1">
-        <v>100.228</v>
+        <v>99.718</v>
       </c>
       <c r="E90" s="1">
-        <v>100.36562211</v>
+        <v>100.03257271</v>
       </c>
       <c r="F90" t="s">
         <v>8</v>
       </c>
       <c r="G90">
         <v>1.0</v>
       </c>
       <c r="H90" s="1">
-        <v>3813893.64</v>
+        <v>2235728.0</v>
       </c>
       <c r="I90" s="1">
-        <v>-5229.64</v>
+        <v>-7030.7</v>
       </c>
       <c r="J90" s="1">
-        <v>-0.1371207614484</v>
+        <v>-0.3144702754539</v>
       </c>
       <c r="K90">
-        <v>2.13</v>
-[...2 lines deleted...]
-        <v>291</v>
+        <v>0.0</v>
+      </c>
+      <c r="L90">
+        <v>0.0</v>
       </c>
       <c r="M90" s="1">
-        <v>3808664.0</v>
+        <v>2228697.3</v>
       </c>
       <c r="N90" s="1">
-        <v>3889557.15</v>
+        <v>2228697.3</v>
       </c>
       <c r="O90" s="1">
-        <v>1.09</v>
+        <v>0.55</v>
       </c>
       <c r="P90">
         <v>1</v>
       </c>
     </row>
     <row r="91" spans="1:16">
       <c r="A91" t="s">
-        <v>292</v>
+        <v>288</v>
       </c>
       <c r="B91" t="s">
-        <v>293</v>
+        <v>289</v>
       </c>
       <c r="C91" s="1">
-        <v>500000.0</v>
+        <v>5737000.0</v>
       </c>
       <c r="D91" s="1">
-        <v>100.654</v>
+        <v>98.732</v>
       </c>
       <c r="E91" s="1">
-        <v>100.663</v>
+        <v>99.89940178</v>
       </c>
       <c r="F91" t="s">
         <v>8</v>
       </c>
       <c r="G91">
         <v>1.0</v>
       </c>
       <c r="H91" s="1">
-        <v>503315.0</v>
+        <v>5731228.68</v>
       </c>
       <c r="I91" s="1">
-        <v>-45.0</v>
+        <v>-66973.84</v>
       </c>
       <c r="J91" s="1">
-        <v>-0.0089407230064671</v>
+        <v>-1.1685773459662</v>
       </c>
       <c r="K91">
-        <v>0.84</v>
+        <v>0.92</v>
       </c>
       <c r="L91" t="s">
-        <v>294</v>
+        <v>290</v>
       </c>
       <c r="M91" s="1">
-        <v>503270.0</v>
+        <v>5664254.84</v>
       </c>
       <c r="N91" s="1">
-        <v>507489.18</v>
+        <v>5716776.21</v>
       </c>
       <c r="O91" s="1">
-        <v>0.14</v>
+        <v>1.41</v>
       </c>
       <c r="P91">
         <v>1</v>
       </c>
     </row>
     <row r="92" spans="1:16">
       <c r="A92" t="s">
-        <v>295</v>
+        <v>291</v>
       </c>
       <c r="B92" t="s">
-        <v>296</v>
+        <v>292</v>
       </c>
       <c r="C92" s="1">
-        <v>4837000.0</v>
+        <v>3040000.0</v>
       </c>
       <c r="D92" s="1">
-        <v>100.168</v>
+        <v>102.327</v>
       </c>
       <c r="E92" s="1">
-        <v>99.97714865</v>
+        <v>104.27862829</v>
       </c>
       <c r="F92" t="s">
         <v>8</v>
       </c>
       <c r="G92">
         <v>1.0</v>
       </c>
       <c r="H92" s="1">
-        <v>4835894.68</v>
+        <v>3170070.3</v>
       </c>
       <c r="I92" s="1">
-        <v>9231.48</v>
+        <v>-59329.5</v>
       </c>
       <c r="J92" s="1">
-        <v>0.1908949762322</v>
+        <v>-1.8715515551816</v>
       </c>
       <c r="K92">
-        <v>0.73</v>
+        <v>0.27</v>
       </c>
       <c r="L92" t="s">
-        <v>297</v>
+        <v>293</v>
       </c>
       <c r="M92" s="1">
-        <v>4845126.16</v>
+        <v>3110740.8</v>
       </c>
       <c r="N92" s="1">
-        <v>4880324.68</v>
+        <v>3118884.34</v>
       </c>
       <c r="O92" s="1">
-        <v>1.37</v>
+        <v>0.77</v>
       </c>
       <c r="P92">
         <v>1</v>
       </c>
     </row>
     <row r="93" spans="1:16">
       <c r="A93" t="s">
-        <v>298</v>
+        <v>294</v>
       </c>
       <c r="B93" t="s">
-        <v>299</v>
+        <v>295</v>
       </c>
       <c r="C93" s="1">
-        <v>2540000.0</v>
+        <v>3800000.0</v>
       </c>
       <c r="D93" s="1">
-        <v>103.832</v>
+        <v>98.907</v>
       </c>
       <c r="E93" s="1">
-        <v>104.50457874</v>
+        <v>97.59608447</v>
       </c>
       <c r="F93" t="s">
         <v>8</v>
       </c>
       <c r="G93">
         <v>1.0</v>
       </c>
       <c r="H93" s="1">
-        <v>2654416.3</v>
+        <v>3708651.21</v>
       </c>
       <c r="I93" s="1">
-        <v>-17083.5</v>
+        <v>49814.79</v>
       </c>
       <c r="J93" s="1">
-        <v>-0.64358782004164</v>
+        <v>1.3432050408429</v>
       </c>
       <c r="K93">
-        <v>4.62</v>
+        <v>1.7</v>
       </c>
       <c r="L93" t="s">
-        <v>300</v>
+        <v>296</v>
       </c>
       <c r="M93" s="1">
-        <v>2637332.8</v>
+        <v>3758466.0</v>
       </c>
       <c r="N93" s="1">
-        <v>2754623.18</v>
+        <v>3822883.81</v>
       </c>
       <c r="O93" s="1">
-        <v>0.77</v>
+        <v>0.94</v>
       </c>
       <c r="P93">
         <v>1</v>
       </c>
     </row>
     <row r="94" spans="1:16">
       <c r="A94" t="s">
-        <v>301</v>
+        <v>297</v>
       </c>
       <c r="B94" t="s">
-        <v>302</v>
+        <v>298</v>
       </c>
       <c r="C94" s="1">
-        <v>3100000.0</v>
+        <v>2191000.0</v>
       </c>
       <c r="D94" s="1">
-        <v>99.413</v>
+        <v>98.536</v>
       </c>
       <c r="E94" s="1">
-        <v>97.22558742</v>
+        <v>99.59360657</v>
       </c>
       <c r="F94" t="s">
         <v>8</v>
       </c>
       <c r="G94">
         <v>1.0</v>
       </c>
       <c r="H94" s="1">
-        <v>3013993.21</v>
+        <v>2182095.92</v>
       </c>
       <c r="I94" s="1">
-        <v>67809.79</v>
+        <v>-23172.16</v>
       </c>
       <c r="J94" s="1">
-        <v>2.2498322084807</v>
+        <v>-1.0619221541828</v>
       </c>
       <c r="K94">
-        <v>1.57</v>
+        <v>0.4</v>
       </c>
       <c r="L94" t="s">
-        <v>303</v>
+        <v>299</v>
       </c>
       <c r="M94" s="1">
-        <v>3081803.0</v>
+        <v>2158923.76</v>
       </c>
       <c r="N94" s="1">
-        <v>3130532.45</v>
+        <v>2167740.28</v>
       </c>
       <c r="O94" s="1">
-        <v>0.88</v>
+        <v>0.53</v>
       </c>
       <c r="P94">
         <v>1</v>
       </c>
     </row>
     <row r="95" spans="1:16">
       <c r="A95" t="s">
-        <v>304</v>
+        <v>300</v>
       </c>
       <c r="B95" t="s">
-        <v>305</v>
+        <v>301</v>
       </c>
       <c r="C95" s="1">
-        <v>1791000.0</v>
+        <v>3300000.0</v>
       </c>
       <c r="D95" s="1">
-        <v>99.996</v>
+        <v>101.512</v>
       </c>
       <c r="E95" s="1">
-        <v>99.63472473</v>
+        <v>102.75960606</v>
       </c>
       <c r="F95" t="s">
         <v>8</v>
       </c>
       <c r="G95">
         <v>1.0</v>
       </c>
       <c r="H95" s="1">
-        <v>1784457.92</v>
+        <v>3391067.0</v>
       </c>
       <c r="I95" s="1">
-        <v>6470.44</v>
+        <v>-41171.0</v>
       </c>
       <c r="J95" s="1">
-        <v>0.36259975242229</v>
+        <v>-1.2141016382159</v>
       </c>
       <c r="K95">
-        <v>0.2</v>
+        <v>2.18</v>
       </c>
       <c r="L95" t="s">
-        <v>306</v>
+        <v>302</v>
       </c>
       <c r="M95" s="1">
-        <v>1790928.36</v>
+        <v>3349896.0</v>
       </c>
       <c r="N95" s="1">
-        <v>1794455.16</v>
+        <v>3421952.81</v>
       </c>
       <c r="O95" s="1">
-        <v>0.5</v>
+        <v>0.84</v>
       </c>
       <c r="P95">
         <v>1</v>
       </c>
     </row>
     <row r="96" spans="1:16">
       <c r="A96" t="s">
-        <v>307</v>
+        <v>303</v>
       </c>
       <c r="B96" t="s">
-        <v>308</v>
+        <v>304</v>
       </c>
       <c r="C96" s="1">
-        <v>2800000.0</v>
+        <v>3800000.0</v>
       </c>
       <c r="D96" s="1">
-        <v>102.449</v>
+        <v>96.768</v>
       </c>
       <c r="E96" s="1">
-        <v>102.89</v>
+        <v>97.15552632</v>
       </c>
       <c r="F96" t="s">
         <v>8</v>
       </c>
       <c r="G96">
         <v>1.0</v>
       </c>
       <c r="H96" s="1">
-        <v>2880920.0</v>
+        <v>3691910.0</v>
       </c>
       <c r="I96" s="1">
-        <v>-12348.0</v>
+        <v>-14726.0</v>
       </c>
       <c r="J96" s="1">
-        <v>-0.42861308193216</v>
+        <v>-0.39887212851884</v>
       </c>
       <c r="K96">
-        <v>1.91</v>
+        <v>0.54</v>
       </c>
       <c r="L96" t="s">
-        <v>309</v>
+        <v>305</v>
       </c>
       <c r="M96" s="1">
-        <v>2868572.0</v>
+        <v>3677184.0</v>
       </c>
       <c r="N96" s="1">
-        <v>2922068.72</v>
+        <v>3697815.4</v>
       </c>
       <c r="O96" s="1">
-        <v>0.82</v>
+        <v>0.91</v>
       </c>
       <c r="P96">
         <v>1</v>
       </c>
     </row>
     <row r="97" spans="1:16">
       <c r="A97" t="s">
-        <v>310</v>
+        <v>306</v>
       </c>
       <c r="B97" t="s">
-        <v>311</v>
+        <v>307</v>
       </c>
       <c r="C97" s="1">
-        <v>2300000.0</v>
+        <v>1300000.0</v>
       </c>
       <c r="D97" s="1">
-        <v>97.554</v>
+        <v>102.731</v>
       </c>
       <c r="E97" s="1">
-        <v>97.20630435</v>
+        <v>104.71313615</v>
       </c>
       <c r="F97" t="s">
         <v>8</v>
       </c>
       <c r="G97">
         <v>1.0</v>
       </c>
       <c r="H97" s="1">
-        <v>2235745.0</v>
+        <v>1361270.77</v>
       </c>
       <c r="I97" s="1">
-        <v>7997.0</v>
+        <v>-25767.77</v>
       </c>
       <c r="J97" s="1">
-        <v>0.35768837680505</v>
+        <v>-1.8929202453969</v>
       </c>
       <c r="K97">
-        <v>0.47</v>
+        <v>0.46</v>
       </c>
       <c r="L97" t="s">
-        <v>312</v>
+        <v>308</v>
       </c>
       <c r="M97" s="1">
-        <v>2243742.0</v>
+        <v>1335503.0</v>
       </c>
       <c r="N97" s="1">
-        <v>2254652.07</v>
+        <v>1341450.41</v>
       </c>
       <c r="O97" s="1">
-        <v>0.63</v>
+        <v>0.33</v>
       </c>
       <c r="P97">
         <v>1</v>
       </c>
     </row>
     <row r="98" spans="1:16">
       <c r="A98" t="s">
-        <v>313</v>
+        <v>309</v>
       </c>
       <c r="B98" t="s">
-        <v>314</v>
+        <v>310</v>
       </c>
       <c r="C98" s="1">
-        <v>1200000.0</v>
+        <v>1920000.0</v>
       </c>
       <c r="D98" s="1">
-        <v>104.091</v>
+        <v>102.323</v>
       </c>
       <c r="E98" s="1">
-        <v>104.79923083</v>
+        <v>103.41409219</v>
       </c>
       <c r="F98" t="s">
         <v>8</v>
       </c>
       <c r="G98">
         <v>1.0</v>
       </c>
       <c r="H98" s="1">
-        <v>1257590.77</v>
+        <v>1985550.57</v>
       </c>
       <c r="I98" s="1">
-        <v>-8498.77</v>
+        <v>-20948.97</v>
       </c>
       <c r="J98" s="1">
-        <v>-0.67579773983233</v>
+        <v>-1.0550710879149</v>
       </c>
       <c r="K98">
-        <v>0.14</v>
+        <v>0.87</v>
       </c>
       <c r="L98" t="s">
-        <v>315</v>
+        <v>311</v>
       </c>
       <c r="M98" s="1">
-        <v>1249092.0</v>
+        <v>1964601.6</v>
       </c>
       <c r="N98" s="1">
-        <v>1250817.4</v>
+        <v>1981388.45</v>
       </c>
       <c r="O98" s="1">
-        <v>0.35</v>
+        <v>0.49</v>
       </c>
       <c r="P98">
         <v>1</v>
       </c>
     </row>
     <row r="99" spans="1:16">
       <c r="A99" t="s">
-        <v>316</v>
+        <v>312</v>
       </c>
       <c r="B99" t="s">
-        <v>317</v>
+        <v>313</v>
       </c>
       <c r="C99" s="1">
-        <v>3456000.0</v>
+        <v>3800000.0</v>
       </c>
       <c r="D99" s="1">
-        <v>100.262</v>
+        <v>99.552</v>
       </c>
       <c r="E99" s="1">
-        <v>100.03801707</v>
+        <v>98.96886842</v>
       </c>
       <c r="F99" t="s">
         <v>8</v>
       </c>
       <c r="G99">
         <v>1.0</v>
       </c>
       <c r="H99" s="1">
-        <v>3457313.87</v>
+        <v>3760817.0</v>
       </c>
       <c r="I99" s="1">
-        <v>7740.85</v>
+        <v>22159.0</v>
       </c>
       <c r="J99" s="1">
-        <v>0.22389780885008</v>
+        <v>0.58920707920646</v>
       </c>
       <c r="K99">
-        <v>1.45</v>
+        <v>0.37</v>
       </c>
       <c r="L99" t="s">
-        <v>318</v>
+        <v>314</v>
       </c>
       <c r="M99" s="1">
-        <v>3465054.72</v>
+        <v>3782976.0</v>
       </c>
       <c r="N99" s="1">
-        <v>3515332.42</v>
+        <v>3797095.86</v>
       </c>
       <c r="O99" s="1">
-        <v>0.98</v>
+        <v>0.94</v>
       </c>
       <c r="P99">
         <v>1</v>
       </c>
     </row>
     <row r="100" spans="1:16">
       <c r="A100" t="s">
-        <v>319</v>
+        <v>315</v>
       </c>
       <c r="B100" t="s">
-        <v>320</v>
+        <v>316</v>
       </c>
       <c r="C100" s="1">
-        <v>1620000.0</v>
+        <v>5800000.0</v>
       </c>
       <c r="D100" s="1">
-        <v>103.057</v>
+        <v>97.828</v>
       </c>
       <c r="E100" s="1">
-        <v>103.55423272</v>
+        <v>99.34837534</v>
       </c>
       <c r="F100" t="s">
         <v>8</v>
       </c>
       <c r="G100">
         <v>1.0</v>
       </c>
       <c r="H100" s="1">
-        <v>1677578.57</v>
+        <v>5762205.77</v>
       </c>
       <c r="I100" s="1">
-        <v>-8055.17</v>
+        <v>-88181.77</v>
       </c>
       <c r="J100" s="1">
-        <v>-0.48016648185962</v>
+        <v>-1.5303474662273</v>
       </c>
       <c r="K100">
-        <v>0.57</v>
+        <v>2.08</v>
       </c>
       <c r="L100" t="s">
-        <v>321</v>
+        <v>317</v>
       </c>
       <c r="M100" s="1">
-        <v>1669523.4</v>
+        <v>5674024.0</v>
       </c>
       <c r="N100" s="1">
-        <v>1678760.73</v>
+        <v>5794791.12</v>
       </c>
       <c r="O100" s="1">
-        <v>0.47</v>
+        <v>1.43</v>
       </c>
       <c r="P100">
         <v>1</v>
       </c>
     </row>
     <row r="101" spans="1:16">
       <c r="A101" t="s">
-        <v>322</v>
+        <v>318</v>
       </c>
       <c r="B101" t="s">
-        <v>323</v>
+        <v>319</v>
       </c>
       <c r="C101" s="1">
-        <v>3800000.0</v>
+        <v>7053000.0</v>
       </c>
       <c r="D101" s="1">
-        <v>99.488</v>
+        <v>98.6</v>
       </c>
       <c r="E101" s="1">
-        <v>98.96886842</v>
+        <v>99.69928158</v>
       </c>
       <c r="F101" t="s">
         <v>8</v>
       </c>
       <c r="G101">
         <v>1.0</v>
       </c>
       <c r="H101" s="1">
-        <v>3760817.0</v>
+        <v>7031790.33</v>
       </c>
       <c r="I101" s="1">
-        <v>19727.0</v>
+        <v>-77532.33</v>
       </c>
       <c r="J101" s="1">
-        <v>0.52454027941269</v>
+        <v>-1.1025972954458</v>
       </c>
       <c r="K101">
-        <v>0.33</v>
+        <v>1.95</v>
       </c>
       <c r="L101" t="s">
-        <v>324</v>
+        <v>320</v>
       </c>
       <c r="M101" s="1">
-        <v>3780544.0</v>
+        <v>6954258.0</v>
       </c>
       <c r="N101" s="1">
-        <v>3793102.22</v>
+        <v>7091936.42</v>
       </c>
       <c r="O101" s="1">
-        <v>1.06</v>
+        <v>1.75</v>
       </c>
       <c r="P101">
         <v>1</v>
       </c>
     </row>
     <row r="102" spans="1:16">
       <c r="A102" t="s">
-        <v>325</v>
+        <v>321</v>
       </c>
       <c r="B102" t="s">
-        <v>326</v>
+        <v>322</v>
       </c>
       <c r="C102" s="1">
-        <v>4900000.0</v>
+        <v>3345000.0</v>
       </c>
       <c r="D102" s="1">
-        <v>99.588</v>
+        <v>99.061</v>
       </c>
       <c r="E102" s="1">
-        <v>99.47907694</v>
+        <v>100.48512466</v>
       </c>
       <c r="F102" t="s">
         <v>8</v>
       </c>
       <c r="G102">
         <v>1.0</v>
       </c>
       <c r="H102" s="1">
-        <v>4874474.77</v>
+        <v>3361227.42</v>
       </c>
       <c r="I102" s="1">
-        <v>5337.23</v>
+        <v>-47636.97</v>
       </c>
       <c r="J102" s="1">
-        <v>0.10949343779248</v>
+        <v>-1.4172492380774</v>
       </c>
       <c r="K102">
-        <v>1.92</v>
+        <v>0.06</v>
       </c>
       <c r="L102" t="s">
-        <v>327</v>
+        <v>323</v>
       </c>
       <c r="M102" s="1">
-        <v>4879812.0</v>
+        <v>3313590.45</v>
       </c>
       <c r="N102" s="1">
-        <v>4973784.6</v>
+        <v>3315454.67</v>
       </c>
       <c r="O102" s="1">
-        <v>1.39</v>
+        <v>0.82</v>
       </c>
       <c r="P102">
         <v>1</v>
       </c>
     </row>
     <row r="103" spans="1:16">
       <c r="A103" t="s">
-        <v>328</v>
+        <v>324</v>
       </c>
       <c r="B103" t="s">
-        <v>329</v>
+        <v>325</v>
       </c>
       <c r="C103" s="1">
-        <v>5853000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D103" s="1">
-        <v>99.772</v>
+        <v>95.102</v>
       </c>
       <c r="E103" s="1">
-        <v>99.79464087</v>
+        <v>95.67</v>
       </c>
       <c r="F103" t="s">
         <v>8</v>
       </c>
       <c r="G103">
         <v>1.0</v>
       </c>
       <c r="H103" s="1">
-        <v>5840980.33</v>
+        <v>191340.0</v>
       </c>
       <c r="I103" s="1">
-        <v>-1325.17</v>
+        <v>-1136.0</v>
       </c>
       <c r="J103" s="1">
-        <v>-0.022687458699249</v>
+        <v>-0.59370753632278</v>
       </c>
       <c r="K103">
-        <v>1.8</v>
-[...2 lines deleted...]
-        <v>330</v>
+        <v>0.07</v>
+      </c>
+      <c r="L103">
+        <v>133.56</v>
       </c>
       <c r="M103" s="1">
-        <v>5839655.16</v>
+        <v>190204.0</v>
       </c>
       <c r="N103" s="1">
-        <v>5944768.63</v>
+        <v>190337.56</v>
       </c>
       <c r="O103" s="1">
-        <v>1.66</v>
+        <v>0.05</v>
       </c>
       <c r="P103">
         <v>1</v>
       </c>
     </row>
     <row r="104" spans="1:16">
       <c r="A104" t="s">
-        <v>331</v>
+        <v>326</v>
       </c>
       <c r="B104" t="s">
-        <v>332</v>
+        <v>327</v>
       </c>
       <c r="C104" s="1">
-        <v>2845000.0</v>
+        <v>5300000.0</v>
       </c>
       <c r="D104" s="1">
-        <v>100.429</v>
+        <v>102.878</v>
       </c>
       <c r="E104" s="1">
-        <v>100.60985659</v>
+        <v>104.52229566</v>
       </c>
       <c r="F104" t="s">
         <v>8</v>
       </c>
       <c r="G104">
         <v>1.0</v>
       </c>
       <c r="H104" s="1">
-        <v>2862350.42</v>
+        <v>5539681.67</v>
       </c>
       <c r="I104" s="1">
-        <v>-5145.37</v>
+        <v>-87147.67</v>
       </c>
       <c r="J104" s="1">
-        <v>-0.17976031040951</v>
+        <v>-1.5731530292065</v>
       </c>
       <c r="K104">
-        <v>1.8</v>
+        <v>1.27</v>
       </c>
       <c r="L104" t="s">
-        <v>333</v>
+        <v>328</v>
       </c>
       <c r="M104" s="1">
-        <v>2857205.05</v>
+        <v>5452534.0</v>
       </c>
       <c r="N104" s="1">
-        <v>2908396.03</v>
+        <v>5519618.93</v>
       </c>
       <c r="O104" s="1">
-        <v>0.81</v>
+        <v>1.36</v>
       </c>
       <c r="P104">
         <v>1</v>
       </c>
     </row>
     <row r="105" spans="1:16">
       <c r="A105" t="s">
-        <v>334</v>
+        <v>329</v>
       </c>
       <c r="B105" t="s">
-        <v>335</v>
+        <v>330</v>
       </c>
       <c r="C105" s="1">
-        <v>200000.0</v>
+        <v>375000.0</v>
       </c>
       <c r="D105" s="1">
-        <v>96.038</v>
+        <v>100.992</v>
       </c>
       <c r="E105" s="1">
-        <v>95.67</v>
+        <v>101.8218</v>
       </c>
       <c r="F105" t="s">
         <v>8</v>
       </c>
       <c r="G105">
         <v>1.0</v>
       </c>
       <c r="H105" s="1">
-        <v>191340.0</v>
+        <v>381831.75</v>
       </c>
       <c r="I105" s="1">
-        <v>736.0</v>
+        <v>-3111.75</v>
       </c>
       <c r="J105" s="1">
-        <v>0.38465558691335</v>
+        <v>-0.81495318291368</v>
       </c>
       <c r="K105">
-        <v>0.04</v>
-[...2 lines deleted...]
-        <v>84.25</v>
+        <v>2.37</v>
+      </c>
+      <c r="L105" t="s">
+        <v>331</v>
       </c>
       <c r="M105" s="1">
-        <v>192076.0</v>
+        <v>378720.0</v>
       </c>
       <c r="N105" s="1">
-        <v>192160.25</v>
+        <v>387606.99</v>
       </c>
       <c r="O105" s="1">
-        <v>0.05</v>
+        <v>0.1</v>
       </c>
       <c r="P105">
         <v>1</v>
       </c>
     </row>
     <row r="106" spans="1:16">
       <c r="A106" t="s">
-        <v>336</v>
+        <v>332</v>
       </c>
       <c r="B106" t="s">
-        <v>337</v>
+        <v>333</v>
       </c>
       <c r="C106" s="1">
-        <v>4400000.0</v>
+        <v>3300000.0</v>
       </c>
       <c r="D106" s="1">
-        <v>103.982</v>
+        <v>98.514</v>
       </c>
       <c r="E106" s="1">
-        <v>104.74494705</v>
+        <v>99.92660182</v>
       </c>
       <c r="F106" t="s">
         <v>8</v>
       </c>
       <c r="G106">
         <v>1.0</v>
       </c>
       <c r="H106" s="1">
-        <v>4608777.67</v>
+        <v>3297577.86</v>
       </c>
       <c r="I106" s="1">
-        <v>-33569.67</v>
+        <v>-46615.86</v>
       </c>
       <c r="J106" s="1">
-        <v>-0.72838553741734</v>
+        <v>-1.4136394038017</v>
       </c>
       <c r="K106">
-        <v>0.9</v>
+        <v>2.24</v>
       </c>
       <c r="L106" t="s">
-        <v>338</v>
+        <v>334</v>
       </c>
       <c r="M106" s="1">
-        <v>4575208.0</v>
+        <v>3250962.0</v>
       </c>
       <c r="N106" s="1">
-        <v>4614988.82</v>
+        <v>3324782.55</v>
       </c>
       <c r="O106" s="1">
-        <v>1.29</v>
+        <v>0.82</v>
       </c>
       <c r="P106">
         <v>1</v>
       </c>
     </row>
     <row r="107" spans="1:16">
       <c r="A107" t="s">
-        <v>339</v>
+        <v>335</v>
       </c>
       <c r="B107" t="s">
-        <v>340</v>
+        <v>336</v>
       </c>
       <c r="C107" s="1">
-        <v>375000.0</v>
+        <v>3297000.0</v>
       </c>
       <c r="D107" s="1">
-        <v>101.4</v>
+        <v>99.015</v>
       </c>
       <c r="E107" s="1">
-        <v>101.8218</v>
+        <v>100.15900849</v>
       </c>
       <c r="F107" t="s">
         <v>8</v>
       </c>
       <c r="G107">
         <v>1.0</v>
       </c>
       <c r="H107" s="1">
-        <v>381831.75</v>
+        <v>3302242.51</v>
       </c>
       <c r="I107" s="1">
-        <v>-1581.75</v>
+        <v>-37717.96</v>
       </c>
       <c r="J107" s="1">
-        <v>-0.41425313636176</v>
+        <v>-1.142192309795</v>
       </c>
       <c r="K107">
-        <v>2.04</v>
+        <v>1.4</v>
       </c>
       <c r="L107" t="s">
-        <v>341</v>
+        <v>337</v>
       </c>
       <c r="M107" s="1">
-        <v>380250.0</v>
+        <v>3264524.55</v>
       </c>
       <c r="N107" s="1">
-        <v>387904.11</v>
+        <v>3310524.47</v>
       </c>
       <c r="O107" s="1">
-        <v>0.11</v>
+        <v>0.82</v>
       </c>
       <c r="P107">
         <v>1</v>
       </c>
     </row>
     <row r="108" spans="1:16">
       <c r="A108" t="s">
-        <v>342</v>
+        <v>338</v>
       </c>
       <c r="B108" t="s">
-        <v>343</v>
+        <v>339</v>
       </c>
       <c r="C108" s="1">
-        <v>2800000.0</v>
+        <v>5800000.0</v>
       </c>
       <c r="D108" s="1">
-        <v>100.112</v>
+        <v>100.87</v>
       </c>
       <c r="E108" s="1">
-        <v>100.04695929</v>
+        <v>101.80010086</v>
       </c>
       <c r="F108" t="s">
         <v>8</v>
       </c>
       <c r="G108">
         <v>1.0</v>
       </c>
       <c r="H108" s="1">
-        <v>2801314.86</v>
+        <v>5904405.85</v>
       </c>
       <c r="I108" s="1">
-        <v>1821.14</v>
+        <v>-53945.85</v>
       </c>
       <c r="J108" s="1">
-        <v>0.065010185966743</v>
+        <v>-0.91365416555842</v>
       </c>
       <c r="K108">
-        <v>2.05</v>
+        <v>2.86</v>
       </c>
       <c r="L108" t="s">
-        <v>344</v>
+        <v>340</v>
       </c>
       <c r="M108" s="1">
-        <v>2803136.0</v>
+        <v>5850460.0</v>
       </c>
       <c r="N108" s="1">
-        <v>2860478.47</v>
+        <v>6016097.67</v>
       </c>
       <c r="O108" s="1">
-        <v>0.8</v>
+        <v>1.48</v>
       </c>
       <c r="P108">
         <v>1</v>
       </c>
     </row>
     <row r="109" spans="1:16">
       <c r="A109" t="s">
-        <v>345</v>
+        <v>341</v>
       </c>
       <c r="B109" t="s">
-        <v>346</v>
+        <v>342</v>
       </c>
       <c r="C109" s="1">
-        <v>2797000.0</v>
+        <v>5149000.0</v>
       </c>
       <c r="D109" s="1">
-        <v>100.268</v>
+        <v>100.719</v>
       </c>
       <c r="E109" s="1">
-        <v>100.2422778</v>
+        <v>101.54052787</v>
       </c>
       <c r="F109" t="s">
         <v>8</v>
       </c>
       <c r="G109">
         <v>1.0</v>
       </c>
       <c r="H109" s="1">
-        <v>2803776.51</v>
+        <v>5228321.78</v>
       </c>
       <c r="I109" s="1">
-        <v>719.45</v>
+        <v>-42300.47</v>
       </c>
       <c r="J109" s="1">
-        <v>0.025660033794919</v>
+        <v>-0.80906401288866</v>
       </c>
       <c r="K109">
-        <v>1.22</v>
+        <v>2.31</v>
       </c>
       <c r="L109" t="s">
-        <v>347</v>
+        <v>343</v>
       </c>
       <c r="M109" s="1">
-        <v>2804495.96</v>
+        <v>5186021.31</v>
       </c>
       <c r="N109" s="1">
-        <v>2838692.16</v>
+        <v>5305047.85</v>
       </c>
       <c r="O109" s="1">
-        <v>0.79</v>
+        <v>1.31</v>
       </c>
       <c r="P109">
         <v>1</v>
       </c>
     </row>
     <row r="110" spans="1:16">
       <c r="A110" t="s">
-        <v>348</v>
+        <v>344</v>
       </c>
       <c r="B110" t="s">
-        <v>349</v>
+        <v>345</v>
       </c>
       <c r="C110" s="1">
-        <v>4900000.0</v>
+        <v>3300000.0</v>
       </c>
       <c r="D110" s="1">
-        <v>101.577</v>
+        <v>99.942</v>
       </c>
       <c r="E110" s="1">
-        <v>101.89685408</v>
+        <v>101.50487879</v>
       </c>
       <c r="F110" t="s">
         <v>8</v>
       </c>
       <c r="G110">
         <v>1.0</v>
       </c>
       <c r="H110" s="1">
-        <v>4992945.85</v>
+        <v>3349661.0</v>
       </c>
       <c r="I110" s="1">
-        <v>-15672.85</v>
+        <v>-51575.0</v>
       </c>
       <c r="J110" s="1">
-        <v>-0.31389985933855</v>
+        <v>-1.5397080480681</v>
       </c>
       <c r="K110">
-        <v>2.6</v>
+        <v>1.29</v>
       </c>
       <c r="L110" t="s">
-        <v>350</v>
+        <v>346</v>
       </c>
       <c r="M110" s="1">
-        <v>4977273.0</v>
+        <v>3298086.0</v>
       </c>
       <c r="N110" s="1">
-        <v>5104723.34</v>
+        <v>3340692.16</v>
       </c>
       <c r="O110" s="1">
-        <v>1.43</v>
+        <v>0.82</v>
       </c>
       <c r="P110">
         <v>1</v>
       </c>
     </row>
     <row r="111" spans="1:16">
       <c r="A111" t="s">
-        <v>351</v>
+        <v>347</v>
       </c>
       <c r="B111" t="s">
-        <v>352</v>
+        <v>348</v>
       </c>
       <c r="C111" s="1">
-        <v>4749000.0</v>
+        <v>4200000.0</v>
       </c>
       <c r="D111" s="1">
-        <v>101.352</v>
+        <v>103.243</v>
       </c>
       <c r="E111" s="1">
-        <v>101.56803074</v>
+        <v>105.09337452</v>
       </c>
       <c r="F111" t="s">
         <v>8</v>
       </c>
       <c r="G111">
         <v>1.0</v>
       </c>
       <c r="H111" s="1">
-        <v>4823465.78</v>
+        <v>4413921.73</v>
       </c>
       <c r="I111" s="1">
-        <v>-10259.3</v>
+        <v>-77715.73</v>
       </c>
       <c r="J111" s="1">
-        <v>-0.21269561074817</v>
+        <v>-1.760695697701</v>
       </c>
       <c r="K111">
-        <v>2.07</v>
+        <v>2.29</v>
       </c>
       <c r="L111" t="s">
-        <v>353</v>
+        <v>349</v>
       </c>
       <c r="M111" s="1">
-        <v>4813206.48</v>
+        <v>4336206.0</v>
       </c>
       <c r="N111" s="1">
-        <v>4911276.58</v>
+        <v>4432403.26</v>
       </c>
       <c r="O111" s="1">
-        <v>1.37</v>
+        <v>1.09</v>
       </c>
       <c r="P111">
         <v>1</v>
       </c>
     </row>
     <row r="112" spans="1:16">
       <c r="A112" t="s">
-        <v>354</v>
+        <v>350</v>
       </c>
       <c r="B112" t="s">
-        <v>355</v>
+        <v>351</v>
       </c>
       <c r="C112" s="1">
-        <v>2800000.0</v>
+        <v>2000000.0</v>
       </c>
       <c r="D112" s="1">
-        <v>101.839</v>
+        <v>106.056</v>
       </c>
       <c r="E112" s="1">
-        <v>101.62</v>
+        <v>109.06825</v>
       </c>
       <c r="F112" t="s">
         <v>8</v>
       </c>
       <c r="G112">
         <v>1.0</v>
       </c>
       <c r="H112" s="1">
-        <v>2845360.0</v>
+        <v>2181365.0</v>
       </c>
       <c r="I112" s="1">
-        <v>6132.0</v>
+        <v>-60245.0</v>
       </c>
       <c r="J112" s="1">
-        <v>0.21550875811848</v>
+        <v>-2.7618028161266</v>
       </c>
       <c r="K112">
-        <v>1.05</v>
+        <v>1.39</v>
       </c>
       <c r="L112" t="s">
-        <v>356</v>
+        <v>352</v>
       </c>
       <c r="M112" s="1">
-        <v>2851492.0</v>
+        <v>2121120.0</v>
       </c>
       <c r="N112" s="1">
-        <v>2880968.71</v>
+        <v>2148965.3</v>
       </c>
       <c r="O112" s="1">
-        <v>0.81</v>
+        <v>0.53</v>
       </c>
       <c r="P112">
         <v>1</v>
       </c>
     </row>
     <row r="113" spans="1:16">
       <c r="A113" t="s">
-        <v>357</v>
+        <v>353</v>
       </c>
       <c r="B113" t="s">
-        <v>358</v>
+        <v>354</v>
       </c>
       <c r="C113" s="1">
-        <v>3500000.0</v>
+        <v>4800000.0</v>
       </c>
       <c r="D113" s="1">
-        <v>104.689</v>
+        <v>100.092</v>
       </c>
       <c r="E113" s="1">
-        <v>105.32653514</v>
+        <v>101.34664646</v>
       </c>
       <c r="F113" t="s">
         <v>8</v>
       </c>
       <c r="G113">
         <v>1.0</v>
       </c>
       <c r="H113" s="1">
-        <v>3686428.73</v>
+        <v>4864639.03</v>
       </c>
       <c r="I113" s="1">
-        <v>-22313.73</v>
+        <v>-60223.03</v>
       </c>
       <c r="J113" s="1">
-        <v>-0.60529394799937</v>
+        <v>-1.2379753076972</v>
       </c>
       <c r="K113">
-        <v>1.98</v>
+        <v>3.68</v>
       </c>
       <c r="L113" t="s">
-        <v>359</v>
+        <v>355</v>
       </c>
       <c r="M113" s="1">
-        <v>3664115.0</v>
+        <v>4804416.0</v>
       </c>
       <c r="N113" s="1">
-        <v>3733347.88</v>
+        <v>4981161.21</v>
       </c>
       <c r="O113" s="1">
-        <v>1.05</v>
+        <v>1.23</v>
       </c>
       <c r="P113">
         <v>1</v>
       </c>
     </row>
     <row r="114" spans="1:16">
       <c r="A114" t="s">
-        <v>360</v>
+        <v>356</v>
       </c>
       <c r="B114" t="s">
-        <v>361</v>
+        <v>357</v>
       </c>
       <c r="C114" s="1">
-        <v>1700000.0</v>
+        <v>5464000.0</v>
       </c>
       <c r="D114" s="1">
-        <v>109.449</v>
+        <v>93.005</v>
       </c>
       <c r="E114" s="1">
-        <v>109.396</v>
+        <v>94.43916654</v>
       </c>
       <c r="F114" t="s">
         <v>8</v>
       </c>
       <c r="G114">
         <v>1.0</v>
       </c>
       <c r="H114" s="1">
-        <v>1859732.0</v>
+        <v>5160156.06</v>
       </c>
       <c r="I114" s="1">
-        <v>901.0</v>
+        <v>-78362.86</v>
       </c>
       <c r="J114" s="1">
-        <v>0.048447840871695</v>
+        <v>-1.5186141482705</v>
       </c>
       <c r="K114">
-        <v>0.87</v>
+        <v>1.49</v>
       </c>
       <c r="L114" t="s">
-        <v>362</v>
+        <v>358</v>
       </c>
       <c r="M114" s="1">
-        <v>1860633.0</v>
+        <v>5081793.2</v>
       </c>
       <c r="N114" s="1">
-        <v>1875425.82</v>
+        <v>5163079.56</v>
       </c>
       <c r="O114" s="1">
-        <v>0.53</v>
+        <v>1.27</v>
       </c>
       <c r="P114">
         <v>1</v>
       </c>
     </row>
     <row r="115" spans="1:16">
       <c r="A115" t="s">
-        <v>363</v>
+        <v>359</v>
       </c>
       <c r="B115" t="s">
-        <v>364</v>
+        <v>360</v>
       </c>
       <c r="C115" s="1">
-        <v>3300000.0</v>
+        <v>800000.0</v>
       </c>
       <c r="D115" s="1">
-        <v>101.29</v>
+        <v>100.295</v>
       </c>
       <c r="E115" s="1">
-        <v>101.79048576</v>
+        <v>100.637</v>
       </c>
       <c r="F115" t="s">
         <v>8</v>
       </c>
       <c r="G115">
         <v>1.0</v>
       </c>
       <c r="H115" s="1">
-        <v>3359086.03</v>
+        <v>805096.0</v>
       </c>
       <c r="I115" s="1">
-        <v>-16516.03</v>
+        <v>-2736.0</v>
       </c>
       <c r="J115" s="1">
-        <v>-0.49168225679531</v>
+        <v>-0.33983524946093</v>
       </c>
       <c r="K115">
-        <v>3.42</v>
+        <v>0.86</v>
       </c>
       <c r="L115" t="s">
-        <v>365</v>
+        <v>361</v>
       </c>
       <c r="M115" s="1">
-        <v>3342570.0</v>
+        <v>802360.0</v>
       </c>
       <c r="N115" s="1">
-        <v>3455402.88</v>
+        <v>809209.32</v>
       </c>
       <c r="O115" s="1">
-        <v>0.97</v>
+        <v>0.2</v>
       </c>
       <c r="P115">
         <v>1</v>
       </c>
     </row>
     <row r="116" spans="1:16">
       <c r="A116" t="s">
-        <v>366</v>
+        <v>362</v>
       </c>
       <c r="B116" t="s">
-        <v>367</v>
+        <v>363</v>
       </c>
       <c r="C116" s="1">
-        <v>4564000.0</v>
+        <v>4160000.0</v>
       </c>
       <c r="D116" s="1">
-        <v>94.694</v>
+        <v>100.054</v>
       </c>
       <c r="E116" s="1">
-        <v>94.54881814</v>
+        <v>101.30837019</v>
       </c>
       <c r="F116" t="s">
         <v>8</v>
       </c>
       <c r="G116">
         <v>1.0</v>
       </c>
       <c r="H116" s="1">
-        <v>4315208.06</v>
+        <v>4214428.2</v>
       </c>
       <c r="I116" s="1">
-        <v>6626.1</v>
+        <v>-52181.8</v>
       </c>
       <c r="J116" s="1">
-        <v>0.15355227159082</v>
+        <v>-1.2381703406408</v>
       </c>
       <c r="K116">
-        <v>1.39</v>
+        <v>2.11</v>
       </c>
       <c r="L116" t="s">
-        <v>368</v>
+        <v>364</v>
       </c>
       <c r="M116" s="1">
-        <v>4321834.16</v>
+        <v>4162246.4</v>
       </c>
       <c r="N116" s="1">
-        <v>4385230.0</v>
+        <v>4249834.35</v>
       </c>
       <c r="O116" s="1">
-        <v>1.23</v>
+        <v>1.05</v>
       </c>
       <c r="P116">
         <v>1</v>
       </c>
     </row>
     <row r="117" spans="1:16">
       <c r="A117" t="s">
-        <v>369</v>
+        <v>365</v>
       </c>
       <c r="B117" t="s">
-        <v>370</v>
+        <v>366</v>
       </c>
       <c r="C117" s="1">
-        <v>800000.0</v>
+        <v>5500000.0</v>
       </c>
       <c r="D117" s="1">
-        <v>100.582</v>
+        <v>98.059</v>
       </c>
       <c r="E117" s="1">
-        <v>100.637</v>
+        <v>98.32790727</v>
       </c>
       <c r="F117" t="s">
         <v>8</v>
       </c>
       <c r="G117">
         <v>1.0</v>
       </c>
       <c r="H117" s="1">
-        <v>805096.0</v>
+        <v>5408034.9</v>
       </c>
       <c r="I117" s="1">
-        <v>-440.0</v>
+        <v>-14789.9</v>
       </c>
       <c r="J117" s="1">
-        <v>-0.054651867603367</v>
+        <v>-0.27348011382101</v>
       </c>
       <c r="K117">
-        <v>0.65</v>
+        <v>0.9</v>
       </c>
       <c r="L117" t="s">
-        <v>371</v>
+        <v>367</v>
       </c>
       <c r="M117" s="1">
-        <v>804656.0</v>
+        <v>5393245.0</v>
       </c>
       <c r="N117" s="1">
-        <v>809861.48</v>
+        <v>5442971.03</v>
       </c>
       <c r="O117" s="1">
-        <v>0.23</v>
+        <v>1.34</v>
       </c>
       <c r="P117">
         <v>1</v>
       </c>
     </row>
     <row r="118" spans="1:16">
       <c r="A118" t="s">
-        <v>372</v>
+        <v>368</v>
       </c>
       <c r="B118" t="s">
-        <v>373</v>
+        <v>369</v>
       </c>
       <c r="C118" s="1">
-        <v>3460000.0</v>
+        <v>3400000.0</v>
       </c>
       <c r="D118" s="1">
-        <v>101.108</v>
+        <v>98.519</v>
       </c>
       <c r="E118" s="1">
-        <v>101.45818497</v>
+        <v>98.51473529</v>
       </c>
       <c r="F118" t="s">
         <v>8</v>
       </c>
       <c r="G118">
         <v>1.0</v>
       </c>
       <c r="H118" s="1">
-        <v>3510453.2</v>
+        <v>3349501.0</v>
       </c>
       <c r="I118" s="1">
-        <v>-12116.4</v>
+        <v>145.0</v>
       </c>
       <c r="J118" s="1">
-        <v>-0.34515201626958</v>
+        <v>0.0043290030365717</v>
       </c>
       <c r="K118">
-        <v>1.87</v>
+        <v>0.27</v>
       </c>
       <c r="L118" t="s">
-        <v>374</v>
+        <v>370</v>
       </c>
       <c r="M118" s="1">
-        <v>3498336.8</v>
+        <v>3349646.0</v>
       </c>
       <c r="N118" s="1">
-        <v>3562939.27</v>
+        <v>3358937.78</v>
       </c>
       <c r="O118" s="1">
-        <v>1.0</v>
+        <v>0.83</v>
       </c>
       <c r="P118">
         <v>1</v>
       </c>
     </row>
     <row r="119" spans="1:16">
       <c r="A119" t="s">
-        <v>375</v>
+        <v>371</v>
       </c>
       <c r="B119" t="s">
-        <v>376</v>
+        <v>372</v>
       </c>
       <c r="C119" s="1">
-        <v>4600000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="D119" s="1">
-        <v>98.583</v>
+        <v>108.189</v>
       </c>
       <c r="E119" s="1">
-        <v>98.30891087</v>
+        <v>110.87634667</v>
       </c>
       <c r="F119" t="s">
         <v>8</v>
       </c>
       <c r="G119">
         <v>1.0</v>
       </c>
       <c r="H119" s="1">
-        <v>4522209.9</v>
+        <v>665258.08</v>
       </c>
       <c r="I119" s="1">
-        <v>12608.1</v>
+        <v>-16124.08</v>
       </c>
       <c r="J119" s="1">
-        <v>0.27880395379259</v>
+        <v>-2.4237330571017</v>
       </c>
       <c r="K119">
-        <v>0.81</v>
+        <v>0.47</v>
       </c>
       <c r="L119" t="s">
-        <v>377</v>
+        <v>373</v>
       </c>
       <c r="M119" s="1">
-        <v>4534818.0</v>
+        <v>649134.0</v>
       </c>
       <c r="N119" s="1">
-        <v>4572248.14</v>
+        <v>651936.74</v>
       </c>
       <c r="O119" s="1">
-        <v>1.28</v>
+        <v>0.16</v>
       </c>
       <c r="P119">
         <v>1</v>
       </c>
     </row>
     <row r="120" spans="1:16">
       <c r="A120" t="s">
-        <v>378</v>
+        <v>374</v>
       </c>
       <c r="B120" t="s">
-        <v>379</v>
+        <v>375</v>
       </c>
       <c r="C120" s="1">
-        <v>3100000.0</v>
+        <v>3000000.0</v>
       </c>
       <c r="D120" s="1">
-        <v>98.925</v>
+        <v>98.506</v>
       </c>
       <c r="E120" s="1">
-        <v>98.5</v>
+        <v>99.7983</v>
       </c>
       <c r="F120" t="s">
         <v>8</v>
       </c>
       <c r="G120">
         <v>1.0</v>
       </c>
       <c r="H120" s="1">
-        <v>3053500.0</v>
+        <v>2993949.0</v>
       </c>
       <c r="I120" s="1">
-        <v>13175.0</v>
+        <v>-38769.0</v>
       </c>
       <c r="J120" s="1">
-        <v>0.43147208121827</v>
+        <v>-1.2949118371756</v>
       </c>
       <c r="K120">
-        <v>0.12</v>
+        <v>0.59</v>
       </c>
       <c r="L120" t="s">
-        <v>380</v>
+        <v>376</v>
       </c>
       <c r="M120" s="1">
-        <v>3066675.0</v>
+        <v>2955180.0</v>
       </c>
       <c r="N120" s="1">
-        <v>3070305.82</v>
+        <v>2972902.6</v>
       </c>
       <c r="O120" s="1">
-        <v>0.86</v>
+        <v>0.73</v>
       </c>
       <c r="P120">
         <v>1</v>
       </c>
     </row>
     <row r="121" spans="1:16">
       <c r="A121" t="s">
-        <v>381</v>
+        <v>377</v>
       </c>
       <c r="B121" t="s">
-        <v>382</v>
+        <v>378</v>
       </c>
       <c r="C121" s="1">
         <v>1200000.0</v>
       </c>
       <c r="D121" s="1">
-        <v>99.85</v>
+        <v>101.451</v>
       </c>
       <c r="E121" s="1">
-        <v>99.7445</v>
+        <v>102.1475</v>
       </c>
       <c r="F121" t="s">
         <v>8</v>
       </c>
       <c r="G121">
         <v>1.0</v>
       </c>
       <c r="H121" s="1">
-        <v>1196934.0</v>
+        <v>1225770.0</v>
       </c>
       <c r="I121" s="1">
-        <v>1266.0</v>
+        <v>-8358.0</v>
       </c>
       <c r="J121" s="1">
-        <v>0.10577024297079</v>
+        <v>-0.68185711838273</v>
       </c>
       <c r="K121">
-        <v>0.23</v>
-[...2 lines deleted...]
-        <v>383</v>
+        <v>0.08</v>
+      </c>
+      <c r="L121">
+        <v>912.33</v>
       </c>
       <c r="M121" s="1">
-        <v>1198200.0</v>
+        <v>1217412.0</v>
       </c>
       <c r="N121" s="1">
-        <v>1200912.33</v>
+        <v>1218324.33</v>
       </c>
       <c r="O121" s="1">
-        <v>0.34</v>
+        <v>0.3</v>
       </c>
       <c r="P121">
         <v>1</v>
       </c>
     </row>
     <row r="122" spans="1:16">
       <c r="A122" t="s">
-        <v>384</v>
+        <v>379</v>
       </c>
       <c r="B122" t="s">
-        <v>385</v>
+        <v>380</v>
       </c>
       <c r="C122" s="1">
-        <v>500000.0</v>
+        <v>4000000.0</v>
       </c>
       <c r="D122" s="1">
-        <v>109.69</v>
+        <v>95.058</v>
       </c>
       <c r="E122" s="1">
-        <v>111.305416</v>
+        <v>95.56322325</v>
       </c>
       <c r="F122" t="s">
         <v>8</v>
       </c>
       <c r="G122">
         <v>1.0</v>
       </c>
       <c r="H122" s="1">
-        <v>556527.08</v>
+        <v>3822528.93</v>
       </c>
       <c r="I122" s="1">
-        <v>-8077.08</v>
+        <v>-20208.93</v>
       </c>
       <c r="J122" s="1">
-        <v>-1.4513363842061</v>
+        <v>-0.52867958281221</v>
       </c>
       <c r="K122">
-        <v>7.71</v>
+        <v>0.98</v>
       </c>
       <c r="L122" t="s">
-        <v>386</v>
+        <v>381</v>
       </c>
       <c r="M122" s="1">
-        <v>548450.0</v>
+        <v>3802320.0</v>
       </c>
       <c r="N122" s="1">
-        <v>586987.67</v>
+        <v>3841552.88</v>
       </c>
       <c r="O122" s="1">
-        <v>0.16</v>
+        <v>0.95</v>
       </c>
       <c r="P122">
         <v>1</v>
       </c>
     </row>
     <row r="123" spans="1:16">
       <c r="A123" t="s">
-        <v>387</v>
+        <v>382</v>
       </c>
       <c r="B123" t="s">
-        <v>388</v>
+        <v>383</v>
       </c>
       <c r="C123" s="1">
-        <v>2500000.0</v>
+        <v>4200000.0</v>
       </c>
       <c r="D123" s="1">
-        <v>100.249</v>
+        <v>100.238</v>
       </c>
       <c r="E123" s="1">
-        <v>99.90388</v>
+        <v>101.9176069</v>
       </c>
       <c r="F123" t="s">
         <v>8</v>
       </c>
       <c r="G123">
         <v>1.0</v>
       </c>
       <c r="H123" s="1">
-        <v>2497597.0</v>
+        <v>4280539.49</v>
       </c>
       <c r="I123" s="1">
-        <v>8628.0</v>
+        <v>-70543.49</v>
       </c>
       <c r="J123" s="1">
-        <v>0.34545204850903</v>
+        <v>-1.6480046537312</v>
       </c>
       <c r="K123">
-        <v>0.39</v>
+        <v>1.85</v>
       </c>
       <c r="L123" t="s">
-        <v>389</v>
+        <v>384</v>
       </c>
       <c r="M123" s="1">
-        <v>2506225.0</v>
+        <v>4209996.0</v>
       </c>
       <c r="N123" s="1">
-        <v>2515856.85</v>
+        <v>4287724.77</v>
       </c>
       <c r="O123" s="1">
-        <v>0.7</v>
+        <v>1.06</v>
       </c>
       <c r="P123">
         <v>1</v>
       </c>
     </row>
     <row r="124" spans="1:16">
       <c r="A124" t="s">
-        <v>390</v>
+        <v>385</v>
       </c>
       <c r="B124" t="s">
-        <v>391</v>
+        <v>386</v>
       </c>
       <c r="C124" s="1">
-        <v>800000.0</v>
+        <v>4710000.0</v>
       </c>
       <c r="D124" s="1">
-        <v>102.116</v>
+        <v>98.455</v>
       </c>
       <c r="E124" s="1">
-        <v>102.296</v>
+        <v>99.72630149</v>
       </c>
       <c r="F124" t="s">
         <v>8</v>
       </c>
       <c r="G124">
         <v>1.0</v>
       </c>
       <c r="H124" s="1">
-        <v>818368.0</v>
+        <v>4697108.8</v>
       </c>
       <c r="I124" s="1">
-        <v>-1440.0</v>
+        <v>-59878.3</v>
       </c>
       <c r="J124" s="1">
-        <v>-0.1759599593337</v>
+        <v>-1.2747905690411</v>
       </c>
       <c r="K124">
-        <v>4.4</v>
+        <v>0.53</v>
       </c>
       <c r="L124" t="s">
-        <v>392</v>
+        <v>387</v>
       </c>
       <c r="M124" s="1">
-        <v>816928.0</v>
+        <v>4637230.5</v>
       </c>
       <c r="N124" s="1">
-        <v>852103.34</v>
+        <v>4662087.04</v>
       </c>
       <c r="O124" s="1">
-        <v>0.24</v>
+        <v>1.15</v>
       </c>
       <c r="P124">
         <v>1</v>
       </c>
     </row>
     <row r="125" spans="1:16">
       <c r="A125" t="s">
-        <v>393</v>
+        <v>388</v>
       </c>
       <c r="B125" t="s">
-        <v>394</v>
+        <v>389</v>
       </c>
       <c r="C125" s="1">
-        <v>3300000.0</v>
+        <v>6100000.0</v>
       </c>
       <c r="D125" s="1">
-        <v>96.184</v>
+        <v>99.991</v>
       </c>
       <c r="E125" s="1">
-        <v>95.53672515</v>
+        <v>100.56275984</v>
       </c>
       <c r="F125" t="s">
         <v>8</v>
       </c>
       <c r="G125">
         <v>1.0</v>
       </c>
       <c r="H125" s="1">
-        <v>3152711.93</v>
+        <v>6134328.35</v>
       </c>
       <c r="I125" s="1">
-        <v>21360.07</v>
+        <v>-34877.35</v>
       </c>
       <c r="J125" s="1">
-        <v>0.67751416793732</v>
+        <v>-0.5685602075735</v>
       </c>
       <c r="K125">
-        <v>0.92</v>
+        <v>2.19</v>
       </c>
       <c r="L125" t="s">
-        <v>395</v>
+        <v>390</v>
       </c>
       <c r="M125" s="1">
-        <v>3174072.0</v>
+        <v>6099451.0</v>
       </c>
       <c r="N125" s="1">
-        <v>3204269.26</v>
+        <v>6232815.38</v>
       </c>
       <c r="O125" s="1">
-        <v>0.9</v>
+        <v>1.54</v>
       </c>
       <c r="P125">
         <v>1</v>
       </c>
     </row>
     <row r="126" spans="1:16">
       <c r="A126" t="s">
-        <v>396</v>
+        <v>391</v>
       </c>
       <c r="B126" t="s">
-        <v>397</v>
+        <v>392</v>
       </c>
       <c r="C126" s="1">
-        <v>3500000.0</v>
+        <v>4124000.0</v>
       </c>
       <c r="D126" s="1">
-        <v>102.289</v>
+        <v>98.111</v>
       </c>
       <c r="E126" s="1">
-        <v>102.04104257</v>
+        <v>99.37023084</v>
       </c>
       <c r="F126" t="s">
         <v>8</v>
       </c>
       <c r="G126">
         <v>1.0</v>
       </c>
       <c r="H126" s="1">
-        <v>3571436.49</v>
+        <v>4098028.32</v>
       </c>
       <c r="I126" s="1">
-        <v>8678.51</v>
+        <v>-51930.68</v>
       </c>
       <c r="J126" s="1">
-        <v>0.24299774122541</v>
+        <v>-1.267211350067</v>
       </c>
       <c r="K126">
-        <v>1.62</v>
+        <v>1.92</v>
       </c>
       <c r="L126" t="s">
-        <v>398</v>
+        <v>393</v>
       </c>
       <c r="M126" s="1">
-        <v>3580115.0</v>
+        <v>4046097.64</v>
       </c>
       <c r="N126" s="1">
-        <v>3636834.18</v>
+        <v>4125414.02</v>
       </c>
       <c r="O126" s="1">
         <v>1.02</v>
       </c>
       <c r="P126">
         <v>1</v>
       </c>
     </row>
     <row r="127" spans="1:16">
       <c r="A127" t="s">
-        <v>399</v>
+        <v>394</v>
       </c>
       <c r="B127" t="s">
-        <v>400</v>
+        <v>395</v>
       </c>
       <c r="C127" s="1">
-        <v>4010000.0</v>
+        <v>2905000.0</v>
       </c>
       <c r="D127" s="1">
-        <v>100.185</v>
+        <v>99.837</v>
       </c>
       <c r="E127" s="1">
-        <v>99.79814963</v>
+        <v>101.26198279</v>
       </c>
       <c r="F127" t="s">
         <v>8</v>
       </c>
       <c r="G127">
         <v>1.0</v>
       </c>
       <c r="H127" s="1">
-        <v>4001905.8</v>
+        <v>2941660.6</v>
       </c>
       <c r="I127" s="1">
-        <v>15512.7</v>
+        <v>-41395.75</v>
       </c>
       <c r="J127" s="1">
-        <v>0.38763281234656</v>
+        <v>-1.4072238653229</v>
       </c>
       <c r="K127">
-        <v>0.34</v>
+        <v>0.37</v>
       </c>
       <c r="L127" t="s">
-        <v>401</v>
+        <v>396</v>
       </c>
       <c r="M127" s="1">
-        <v>4017418.5</v>
+        <v>2900264.85</v>
       </c>
       <c r="N127" s="1">
-        <v>4031000.32</v>
+        <v>2910959.63</v>
       </c>
       <c r="O127" s="1">
-        <v>1.13</v>
+        <v>0.72</v>
       </c>
       <c r="P127">
         <v>1</v>
       </c>
     </row>
     <row r="128" spans="1:16">
       <c r="A128" t="s">
-        <v>402</v>
+        <v>397</v>
       </c>
       <c r="B128" t="s">
-        <v>403</v>
+        <v>398</v>
       </c>
       <c r="C128" s="1">
-        <v>5100000.0</v>
+        <v>1999000.0</v>
       </c>
       <c r="D128" s="1">
-        <v>100.572</v>
+        <v>98.689</v>
       </c>
       <c r="E128" s="1">
-        <v>100.6005951</v>
+        <v>98.93570235</v>
       </c>
       <c r="F128" t="s">
         <v>8</v>
       </c>
       <c r="G128">
         <v>1.0</v>
       </c>
       <c r="H128" s="1">
-        <v>5130630.35</v>
+        <v>1977724.69</v>
       </c>
       <c r="I128" s="1">
-        <v>-1458.35</v>
+        <v>-4931.58</v>
       </c>
       <c r="J128" s="1">
-        <v>-0.028424382590728</v>
+        <v>-0.24935624381572</v>
       </c>
       <c r="K128">
-        <v>1.99</v>
-[...2 lines deleted...]
-        <v>404</v>
+        <v>0.0</v>
+      </c>
+      <c r="L128">
+        <v>82.15</v>
       </c>
       <c r="M128" s="1">
-        <v>5129172.0</v>
+        <v>1972793.11</v>
       </c>
       <c r="N128" s="1">
-        <v>5230613.1</v>
+        <v>1972875.26</v>
       </c>
       <c r="O128" s="1">
-        <v>1.46</v>
+        <v>0.49</v>
       </c>
       <c r="P128">
-        <v>1</v>
-[...148 lines deleted...]
-      <c r="P131">
         <v>1</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>