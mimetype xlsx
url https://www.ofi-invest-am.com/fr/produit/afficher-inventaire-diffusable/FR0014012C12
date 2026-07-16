--- v2 (2026-06-19)
+++ v3 (2026-07-16)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="1" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Répartition" sheetId="1" r:id="rId4"/>
     <sheet name="Valorisation" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="399">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="381">
   <si>
     <t>Type Part</t>
   </si>
   <si>
     <t>CodeIsin</t>
   </si>
   <si>
     <t>Parts</t>
   </si>
   <si>
     <t>Vl</t>
   </si>
   <si>
     <t>Devise</t>
   </si>
   <si>
     <t>Actif net</t>
   </si>
   <si>
     <t>C</t>
   </si>
   <si>
     <t>FR0000979866</t>
   </si>
   <si>
@@ -130,1131 +130,1077 @@
   <si>
     <t>Poids</t>
   </si>
   <si>
     <t>Nb.</t>
   </si>
   <si>
     <t>FR0000008997</t>
   </si>
   <si>
     <t>Ofi Invest ESG Liquidités PART C/D</t>
   </si>
   <si>
     <t>DU100626</t>
   </si>
   <si>
     <t>EURO-SCHATZ JUN 26</t>
   </si>
   <si>
     <t>XS2575555938</t>
   </si>
   <si>
     <t>ABB FINANCE BV 3.25 16/01/2027</t>
   </si>
   <si>
-    <t>1 763.01</t>
-[...8 lines deleted...]
-    <t>44 148.97</t>
+    <t>2 510.96</t>
   </si>
   <si>
     <t>XS2575971994</t>
   </si>
   <si>
     <t>ABN AMRO BANK NV 4 16/01/2028</t>
   </si>
   <si>
-    <t>16 635.62</t>
+    <t>23 693.15</t>
   </si>
   <si>
     <t>XS3066564900</t>
   </si>
   <si>
     <t>ACHMEA BANK NV 2.5 06/05/2028</t>
   </si>
   <si>
-    <t>112 130.14</t>
-[...17 lines deleted...]
-    <t>21 028.77</t>
+    <t>121 910.96</t>
   </si>
   <si>
     <t>XS2464405229</t>
   </si>
   <si>
     <t>AIB GROUP PLC 04/04/2028</t>
   </si>
   <si>
-    <t>102 273.29</t>
+    <t>4 635.62</t>
   </si>
   <si>
     <t>FR0014013VW7</t>
   </si>
   <si>
     <t>AIR LIQUIDE FINANCE SA 2.625 05/11/2029</t>
   </si>
   <si>
-    <t>28 781.51</t>
+    <t>34 621.23</t>
   </si>
   <si>
     <t>XS2462466611</t>
   </si>
   <si>
     <t>AKZO NOBEL NV 1.5 28/03/2028</t>
   </si>
   <si>
-    <t>4 438.36</t>
-[...1 lines deleted...]
-  <si>
     <t>XS2156598281</t>
   </si>
   <si>
     <t>AKZO NOBEL NV 1.625 14/04/2030</t>
   </si>
   <si>
-    <t>28 265.78</t>
-[...1 lines deleted...]
-  <si>
     <t>XS2640904319</t>
   </si>
   <si>
     <t>ALPHA BANK SA 27/06/2029</t>
   </si>
   <si>
-    <t>81 068.49</t>
-[...8 lines deleted...]
-    <t>2 451.46</t>
+    <t>89 506.85</t>
   </si>
   <si>
     <t>XS1346228577</t>
   </si>
   <si>
     <t>AXA SA 06/07/2047</t>
   </si>
   <si>
-    <t>21 636.99</t>
+    <t>23 967.12</t>
   </si>
   <si>
     <t>XS1799611642</t>
   </si>
   <si>
     <t>AXA SA 28/05/2049</t>
   </si>
   <si>
-    <t>159 739.73</t>
+    <t>174 698.63</t>
   </si>
   <si>
     <t>FR0014015J87</t>
   </si>
   <si>
     <t>AYVENS SA 3 18/04/2030</t>
   </si>
   <si>
-    <t>7 249.32</t>
+    <t>FR0014017YD2</t>
+  </si>
+  <si>
+    <t>AYVENS SA 3.375 16/04/2029</t>
   </si>
   <si>
     <t>XS2583203950</t>
   </si>
   <si>
     <t>BANCO DE SABADELL SA 07/02/2029</t>
   </si>
   <si>
-    <t>12 024.66</t>
+    <t>19 676.71</t>
   </si>
   <si>
     <t>XS2626699982</t>
   </si>
   <si>
     <t>BANCO SANTANDER SA 23/08/2033</t>
   </si>
   <si>
-    <t>120 230.14</t>
+    <t>136 109.59</t>
   </si>
   <si>
     <t>XS2575952697</t>
   </si>
   <si>
     <t>BANCO SANTANDER SA 3.875 16/01/2028</t>
   </si>
   <si>
-    <t>23 122.60</t>
-[...8 lines deleted...]
-    <t>12 573.11</t>
+    <t>32 932.19</t>
   </si>
   <si>
     <t>XS2038039074</t>
   </si>
   <si>
     <t>BANK OF AMERICA CORP 08/08/2029</t>
   </si>
   <si>
-    <t>16 412.41</t>
+    <t>18 436.85</t>
   </si>
   <si>
     <t>XS2345799089</t>
   </si>
   <si>
     <t>BANK OF AMERICA CORP 24/08/2028</t>
   </si>
   <si>
-    <t>15 435.60</t>
+    <t>17 483.93</t>
   </si>
   <si>
     <t>FR0013408960</t>
   </si>
   <si>
     <t>BANQUE EUROPEENNE DU CREDIT MUTUEL 1.75 15/03/2029</t>
   </si>
   <si>
-    <t>1 879.45</t>
-[...8 lines deleted...]
-    <t>6 184.93</t>
+    <t>8 457.53</t>
   </si>
   <si>
     <t>FR001400AY79</t>
   </si>
   <si>
     <t>BANQUE FEDERATIVE DU CREDIT MUTUEL 16/06/2032</t>
   </si>
   <si>
-    <t>121 876.71</t>
-[...14 lines deleted...]
-    <t>BARCLAYS PLC 22/03/2031</t>
+    <t>134 064.38</t>
   </si>
   <si>
     <t>BE6340794013</t>
   </si>
   <si>
     <t>BELFIUS BANQUE SA 19/04/2033</t>
   </si>
   <si>
-    <t>218 773.97</t>
-[...1 lines deleted...]
-  <si>
     <t>XS3075491152</t>
   </si>
   <si>
     <t>BMW FINANCE NV 2.625 20/05/2028</t>
   </si>
   <si>
-    <t>184 534.34</t>
+    <t>201 364.83</t>
   </si>
   <si>
     <t>FR0014001JT3</t>
   </si>
   <si>
     <t>BNP PARIBAS SA 19/01/2030</t>
   </si>
   <si>
-    <t>3 106.85</t>
+    <t>4 487.67</t>
   </si>
   <si>
     <t>FR0013484458</t>
   </si>
   <si>
     <t>BNP PARIBAS SA 19/02/2028</t>
   </si>
   <si>
+    <t>1 150.68</t>
+  </si>
+  <si>
     <t>FR0014009HA0</t>
   </si>
   <si>
     <t>BNP PARIBAS SA 31/03/2032</t>
   </si>
   <si>
-    <t>48 904.11</t>
+    <t>2 739.73</t>
   </si>
   <si>
     <t>FR001400BBL2</t>
   </si>
   <si>
     <t>BNP PARIBAS SA PERP</t>
   </si>
   <si>
-    <t>44 460.85</t>
+    <t>56 095.47</t>
   </si>
   <si>
     <t>XS1196503137</t>
   </si>
   <si>
     <t>BOOKING HOLDINGS INC 1.8 03/03/2027</t>
   </si>
   <si>
+    <t>1 183.56</t>
+  </si>
+  <si>
     <t>FR001400N4L7</t>
   </si>
   <si>
     <t>BPCE SA 3.875 11/01/2029</t>
   </si>
   <si>
-    <t>30 904.45</t>
+    <t>43 092.12</t>
   </si>
   <si>
     <t>XS2802928775</t>
   </si>
   <si>
     <t>BRENNTAG FINANCE BV 3.75 24/04/2028</t>
   </si>
   <si>
-    <t>109 479.45</t>
+    <t>118 684.93</t>
   </si>
   <si>
     <t>XS3108521124</t>
   </si>
   <si>
     <t>CA AUTO BANK SPA (DUBLIN BRANCH) 2.75 07/07/2028</t>
   </si>
   <si>
-    <t>61 565.72</t>
+    <t>68 221.47</t>
   </si>
   <si>
     <t>XS3275406539</t>
   </si>
   <si>
     <t>CA AUTO BANK SPA (DUBLIN BRANCH) 2.75 21/01/2029</t>
   </si>
   <si>
-    <t>8 006.04</t>
+    <t>11 680.95</t>
   </si>
   <si>
     <t>XS2434702424</t>
   </si>
   <si>
     <t>CAIXABANK SA 21/01/2028</t>
   </si>
   <si>
-    <t>4 700.34</t>
+    <t>6 857.88</t>
   </si>
   <si>
     <t>XS3280995518</t>
   </si>
   <si>
     <t>CANADIAN IMPERIAL BANK OF COMMERCE 30/07/2030</t>
   </si>
   <si>
-    <t>23 591.67</t>
+    <t>36 331.17</t>
   </si>
   <si>
     <t>FR0014012SB9</t>
   </si>
   <si>
     <t>CAPGEMINI SE 2.5 25/09/2028</t>
   </si>
   <si>
-    <t>51 493.15</t>
+    <t>59 547.95</t>
   </si>
   <si>
     <t>XS3231164586</t>
   </si>
   <si>
     <t>CATERPILLAR FINANCIAL SERVICES COR 2.541 20/11/2028</t>
   </si>
   <si>
-    <t>9 932.87</t>
+    <t>12 250.54</t>
   </si>
   <si>
     <t>XS3071246295</t>
   </si>
   <si>
     <t>CENCORA INC 2.875 22/05/2028</t>
   </si>
   <si>
-    <t>45 645.55</t>
+    <t>49 835.96</t>
+  </si>
+  <si>
+    <t>XS3326474155</t>
+  </si>
+  <si>
+    <t>COCA-COLA HBC FINANCE BV 3.625 01/10/2030</t>
+  </si>
+  <si>
+    <t>5 232.61</t>
   </si>
   <si>
     <t>XS2114852218</t>
   </si>
   <si>
     <t>COMCAST CORPORATION 0.25 20/05/2027</t>
   </si>
   <si>
-    <t>10 513.70</t>
+    <t>11 472.60</t>
   </si>
   <si>
     <t>DE000CZ45Y63</t>
   </si>
   <si>
     <t>COMMERZBANK AG 08/12/2028</t>
   </si>
   <si>
-    <t>14 347.60</t>
+    <t>18 173.63</t>
   </si>
   <si>
     <t>DE000CZ40MM4</t>
   </si>
   <si>
     <t>COMMERZBANK AG 1.875 28/02/2028</t>
   </si>
   <si>
-    <t>XS3232968803</t>
-[...7 lines deleted...]
-  <si>
     <t>FR0014014P49</t>
   </si>
   <si>
     <t>CREDIT AGRICOLE SA 03/07/2031</t>
   </si>
   <si>
-    <t>53 681.51</t>
+    <t>67 345.89</t>
   </si>
   <si>
     <t>FR001400F1U4</t>
   </si>
   <si>
     <t>CREDIT AGRICOLE SA 11/07/2029</t>
   </si>
   <si>
-    <t>44 537.67</t>
+    <t>49 428.08</t>
   </si>
   <si>
     <t>FR001400KDS4</t>
   </si>
   <si>
     <t>CREDIT AGRICOLE SA 28/08/2033</t>
   </si>
   <si>
-    <t>74 860.27</t>
-[...8 lines deleted...]
-    <t>13 041.10</t>
+    <t>84 986.30</t>
   </si>
   <si>
     <t>FR0013517307</t>
   </si>
   <si>
     <t>CREDIT MUTUEL ARKEA 11/06/2029</t>
   </si>
   <si>
-    <t>16 592.47</t>
+    <t>18 222.60</t>
   </si>
   <si>
     <t>BE0002936178</t>
   </si>
   <si>
     <t>CRELAN SA 28/02/2030</t>
   </si>
   <si>
-    <t>10 964.38</t>
+    <t>24 312.33</t>
+  </si>
+  <si>
+    <t>FR0014017HN6</t>
+  </si>
+  <si>
+    <t>DANONE SA 3.379 01/04/2030</t>
+  </si>
+  <si>
+    <t>4 045.54</t>
   </si>
   <si>
     <t>FR0014005EJ6</t>
   </si>
   <si>
     <t>DANONE SA PERP</t>
   </si>
   <si>
-    <t>15 147.95</t>
+    <t>19 520.55</t>
   </si>
   <si>
     <t>FR0013444551</t>
   </si>
   <si>
     <t>DASSAULT SYSTEMES 0.375 16/09/2029</t>
   </si>
   <si>
-    <t>9 078.08</t>
+    <t>10 430.14</t>
   </si>
   <si>
     <t>DE000A4DFH60</t>
   </si>
   <si>
     <t>DEUTSCHE BANK AG 16/06/2029</t>
   </si>
   <si>
-    <t>73 643.84</t>
+    <t>81 008.22</t>
   </si>
   <si>
     <t>DE000A30VT97</t>
   </si>
   <si>
     <t>DEUTSCHE BANK AG PERP</t>
   </si>
   <si>
-    <t>161 260.27</t>
+    <t>175 068.49</t>
   </si>
   <si>
     <t>XS2306517876</t>
   </si>
   <si>
     <t>DNB BANK ASA 23/02/2029</t>
   </si>
   <si>
+    <t>1 400.77</t>
+  </si>
+  <si>
     <t>PTEDPNOM0015</t>
   </si>
   <si>
     <t>EDP FINANCE BV 1.625 15/04/2027</t>
   </si>
   <si>
-    <t>35 019.86</t>
-[...1 lines deleted...]
-  <si>
     <t>XS3008888953</t>
   </si>
   <si>
     <t>ENEL FINANCE INTERNATIONAL NV 2.625 24/02/2028</t>
   </si>
   <si>
-    <t>14 466.27</t>
+    <t>29 468.32</t>
   </si>
   <si>
     <t>FR001400A1H6</t>
   </si>
   <si>
     <t>ENGIE SA 3.5 27/09/2029</t>
   </si>
   <si>
-    <t>96 743.84</t>
+    <t>112 047.95</t>
   </si>
   <si>
     <t>AT0000A2U543</t>
   </si>
   <si>
     <t>ERSTE GROUP BANK AG 15/11/2032</t>
   </si>
   <si>
-    <t>9 205.48</t>
+    <t>11 219.18</t>
   </si>
   <si>
     <t>XS2386877133</t>
   </si>
   <si>
     <t>ESSITY CAPITAL BV 0.25 15/09/2029</t>
   </si>
   <si>
-    <t>6 084.25</t>
+    <t>6 985.62</t>
+  </si>
+  <si>
+    <t>XS2904504979</t>
+  </si>
+  <si>
+    <t>EUROBANK SA (ATHINA) 24/09/2030</t>
+  </si>
+  <si>
+    <t>31 912.33</t>
   </si>
   <si>
     <t>XS3110850347</t>
   </si>
   <si>
     <t>EUROBANK SA 07/07/2028</t>
   </si>
   <si>
-    <t>45 105.91</t>
+    <t>49 982.23</t>
   </si>
   <si>
     <t>XS2919679816</t>
   </si>
   <si>
     <t>EUROGRID GMBH 3.075 18/10/2027</t>
   </si>
   <si>
-    <t>55 198.36</t>
+    <t>65 105.75</t>
   </si>
   <si>
     <t>DK0030555156</t>
   </si>
   <si>
     <t>EURONEXT NV 2.625 26/11/2028</t>
   </si>
   <si>
-    <t>23 930.51</t>
+    <t>29 657.47</t>
   </si>
   <si>
     <t>XS3299544711</t>
   </si>
   <si>
     <t>FORD MOTOR CREDIT COMPANY LLC 3.305 17/05/2029</t>
   </si>
   <si>
-    <t>8 743.31</t>
+    <t>15 943.68</t>
   </si>
   <si>
     <t>XS3148184156</t>
   </si>
   <si>
     <t>GIVAUDAN FINANCE EUROPE BV 2.875 09/09/2029</t>
   </si>
   <si>
-    <t>52 268.68</t>
+    <t>59 773.93</t>
+  </si>
+  <si>
+    <t>XS2385390724</t>
+  </si>
+  <si>
+    <t>HOLDING DINFRASTRUCTURES DES METIE 0.625 16/09/2028</t>
+  </si>
+  <si>
+    <t>8 136.99</t>
   </si>
   <si>
     <t>XS2553547444</t>
   </si>
   <si>
     <t>HSBC HOLDINGS PLC 16/11/2032</t>
   </si>
   <si>
-    <t>77 501.32</t>
+    <t>94 588.22</t>
   </si>
   <si>
     <t>XS2788605660</t>
   </si>
   <si>
     <t>HSBC HOLDINGS PLC 22/03/2035</t>
   </si>
   <si>
-    <t>ES0244251056</t>
-[...5 lines deleted...]
-    <t>4 914.38</t>
+    <t>9 982.73</t>
   </si>
   <si>
     <t>XS2580221658</t>
   </si>
   <si>
     <t>IBERDROLA FINANZAS SAU PERP</t>
   </si>
   <si>
-    <t>48 282.53</t>
+    <t>53 892.12</t>
   </si>
   <si>
     <t>FR0013320058</t>
   </si>
   <si>
     <t>ICADE 1.625 28/02/2028</t>
   </si>
   <si>
-    <t>5 631.85</t>
+    <t>12 488.01</t>
   </si>
   <si>
     <t>XS3190744907</t>
   </si>
   <si>
     <t>IDS FINANCING PLC 3.25 01/01/2029</t>
   </si>
   <si>
-    <t>49 462.60</t>
+    <t>57 468.10</t>
+  </si>
+  <si>
+    <t>XS2244936659</t>
+  </si>
+  <si>
+    <t>INFRASTRUTTURE WIRELESS ITALIANE S 1.625 21/10/2028</t>
+  </si>
+  <si>
+    <t>34 650.34</t>
   </si>
   <si>
     <t>XS2524746687</t>
   </si>
   <si>
     <t>ING GROEP NV 24/08/2033</t>
   </si>
   <si>
-    <t>19 076.71</t>
+    <t>21 608.22</t>
   </si>
   <si>
     <t>XS2886191589</t>
   </si>
   <si>
     <t>ING GROEP NV 26/08/2035</t>
   </si>
   <si>
-    <t>104 643.15</t>
+    <t>118 662.33</t>
   </si>
   <si>
     <t>XS1725678194</t>
   </si>
   <si>
     <t>INMOBILIARIA COLONIAL SOCIMI SA 2.5 28/11/2029</t>
   </si>
   <si>
-    <t>28 356.16</t>
+    <t>35 260.27</t>
   </si>
   <si>
     <t>XS2592650373</t>
   </si>
   <si>
     <t>INTESA SANPAOLO SPA 08/03/2028</t>
   </si>
   <si>
-    <t>3 287.67</t>
+    <t>9 424.66</t>
   </si>
   <si>
     <t>XS1785340172</t>
   </si>
   <si>
     <t>INTESA SANPAOLO SPA 1.75 20/03/2028</t>
   </si>
   <si>
+    <t>3 269.86</t>
+  </si>
+  <si>
     <t>BE0002766476</t>
   </si>
   <si>
     <t>KBC GROEP NV 14/01/2029</t>
   </si>
   <si>
     <t>BE0002961424</t>
   </si>
   <si>
     <t>KBC GROEP NV PERP</t>
   </si>
   <si>
-    <t>8 608.70</t>
+    <t>22 000.00</t>
   </si>
   <si>
     <t>FR0013512233</t>
   </si>
   <si>
     <t>KLEPIERRE SA 2 12/05/2029</t>
   </si>
   <si>
-    <t>89 753.42</t>
+    <t>97 731.51</t>
   </si>
   <si>
     <t>FR00140087C4</t>
   </si>
   <si>
     <t>LA BANQUE POSTALE 09/02/2028</t>
   </si>
   <si>
-    <t>4 487.67</t>
+    <t>7 479.45</t>
+  </si>
+  <si>
+    <t>FR0013181898</t>
+  </si>
+  <si>
+    <t>LA BANQUE POSTALE 3 09/06/2028</t>
+  </si>
+  <si>
+    <t>95 794.52</t>
   </si>
   <si>
     <t>XS2327299298</t>
   </si>
   <si>
     <t>LSEG NETHERLANDS BV 0.25 06/04/2028</t>
   </si>
   <si>
-    <t>1 795.87</t>
-[...1 lines deleted...]
-  <si>
     <t>XS2904651093</t>
   </si>
   <si>
     <t>LSEG NETHERLANDS BV 2.75 20/09/2027</t>
   </si>
   <si>
-    <t>92 840.60</t>
-[...17 lines deleted...]
-    <t>6 147.95</t>
+    <t>106 968.52</t>
   </si>
   <si>
     <t>XS3320664710</t>
   </si>
   <si>
     <t>MAPLE PARENT HOLDINGS CORP 3.881 26/03/2030</t>
   </si>
   <si>
+    <t>5 941.12</t>
+  </si>
+  <si>
     <t>XS3233927733</t>
   </si>
   <si>
     <t>MITSUBISHI HC CAPITAL UK PLC 2.856 26/11/2028</t>
   </si>
   <si>
-    <t>52 521.37</t>
+    <t>65 090.59</t>
   </si>
   <si>
     <t>XS2595028536</t>
   </si>
   <si>
     <t>MORGAN STANLEY 02/03/2029</t>
   </si>
   <si>
-    <t>8 143.54</t>
-[...8 lines deleted...]
-    <t>64 417.81</t>
+    <t>19 001.58</t>
   </si>
   <si>
     <t>XS3284396622</t>
   </si>
   <si>
     <t>NATIONAL BANK OF GREECE SA 04/02/2031</t>
   </si>
   <si>
-    <t>8 816.52</t>
+    <t>14 068.92</t>
   </si>
   <si>
     <t>XS2680745119</t>
   </si>
   <si>
     <t>NATIONAL GRID NORTH AMERICA INC 4.151 12/09/2027</t>
   </si>
   <si>
-    <t>72 056.81</t>
+    <t>82 565.10</t>
   </si>
   <si>
     <t>XS2382950330</t>
   </si>
   <si>
     <t>NATWEST GROUP PLC 14/09/2032</t>
   </si>
   <si>
-    <t>20 631.40</t>
+    <t>23 671.81</t>
   </si>
   <si>
     <t>XS2623518821</t>
   </si>
   <si>
     <t>NATWEST GROUP PLC 16/02/2029</t>
   </si>
   <si>
-    <t>5 947.41</t>
+    <t>10 705.34</t>
   </si>
   <si>
     <t>XS1550988643</t>
   </si>
   <si>
     <t>NN GROUP NV 13/01/2048</t>
   </si>
   <si>
-    <t>16 786.85</t>
+    <t>23 598.90</t>
   </si>
   <si>
     <t>XS2343459074</t>
   </si>
   <si>
     <t>NORDEA BANK ABP 18/08/2031</t>
   </si>
   <si>
-    <t>14 119.86</t>
+    <t>15 941.78</t>
   </si>
   <si>
     <t>XS2482618464</t>
   </si>
   <si>
     <t>NORDEA BANK ABP 2.5 23/05/2029</t>
   </si>
   <si>
-    <t>120 767.12</t>
-[...8 lines deleted...]
-    <t>137 678.42</t>
+    <t>131 890.41</t>
   </si>
   <si>
     <t>XS3100081093</t>
   </si>
   <si>
     <t>NTT FINANCE CORP 2.906 16/03/2029</t>
   </si>
   <si>
-    <t>1 864.22</t>
-[...5 lines deleted...]
-    <t>NYKREDIT REALKREDIT A/S 0.375 17/01/2028</t>
+    <t>9 321.09</t>
   </si>
   <si>
     <t>DK0030507694</t>
   </si>
   <si>
     <t>NYKREDIT REALKREDIT A/S 29/12/2032</t>
   </si>
   <si>
-    <t>67 084.93</t>
+    <t>89 446.58</t>
   </si>
   <si>
     <t>XS1115498260</t>
   </si>
   <si>
     <t>ORANGE SA PERP</t>
   </si>
   <si>
-    <t>8 886.99</t>
+    <t>10 325.34</t>
+  </si>
+  <si>
+    <t>XS2747093321</t>
+  </si>
+  <si>
+    <t>PIRAEUS BANK SA 17/04/2034</t>
+  </si>
+  <si>
+    <t>1 081.54</t>
   </si>
   <si>
     <t>FR0014010CJ0</t>
   </si>
   <si>
     <t>PUBLICIS GROUPE SA 2.875 12/06/2029</t>
   </si>
   <si>
-    <t>73 820.55</t>
+    <t>81 098.63</t>
   </si>
   <si>
     <t>XS3174782758</t>
   </si>
   <si>
     <t>RECKITT BENCKISER TREASURY SERVICE 2.625 10/09/2028</t>
   </si>
   <si>
-    <t>45 999.92</t>
+    <t>52 639.09</t>
+  </si>
+  <si>
+    <t>FR0014002OL8</t>
+  </si>
+  <si>
+    <t>RENAULT SA 2.5 01/04/2028</t>
+  </si>
+  <si>
+    <t>2 732.88</t>
   </si>
   <si>
     <t>XS2494945939</t>
   </si>
   <si>
     <t>RENTOKIL INITIAL FINANCE BV 3.875 27/06/2027</t>
   </si>
   <si>
-    <t>165 637.67</t>
+    <t>182 878.77</t>
+  </si>
+  <si>
+    <t>DE000A2YB7B5</t>
+  </si>
+  <si>
+    <t>SCHAEFFLER AG 2.875 26/03/2027</t>
+  </si>
+  <si>
+    <t>3 938.36</t>
   </si>
   <si>
     <t>XS2511906310</t>
   </si>
   <si>
     <t>SELP FINANCE SARL 3.75 10/08/2027</t>
   </si>
   <si>
-    <t>119 026.54</t>
+    <t>133 838.73</t>
   </si>
   <si>
     <t>FR001400U1Q3</t>
   </si>
   <si>
     <t>SOCIETE GENERALE SA 13/11/2030</t>
   </si>
   <si>
-    <t>42 606.16</t>
+    <t>20 399.32</t>
   </si>
   <si>
     <t>FR001400KZQ1</t>
   </si>
   <si>
     <t>SOCIETE GENERALE SA 28/09/2029</t>
   </si>
   <si>
-    <t>96 197.26</t>
+    <t>111 501.37</t>
   </si>
   <si>
     <t>FR001400F877</t>
   </si>
   <si>
     <t>SOCIETE GENERALE SA PERP</t>
   </si>
   <si>
-    <t>27 845.30</t>
+    <t>40 027.62</t>
   </si>
   <si>
     <t>XS2439704318</t>
   </si>
   <si>
     <t>SSE PLC PERP</t>
   </si>
   <si>
-    <t>176 745.21</t>
+    <t>191 473.97</t>
   </si>
   <si>
     <t>XS1207005023</t>
   </si>
   <si>
     <t>STATKRAFT AS 1.5 26/03/2030</t>
   </si>
   <si>
-    <t>81 286.36</t>
+    <t>5 613.70</t>
   </si>
   <si>
     <t>XS2723597923</t>
   </si>
   <si>
     <t>STATKRAFT AS 3.125 13/12/2026</t>
   </si>
   <si>
-    <t>6 849.32</t>
+    <t>8 767.12</t>
   </si>
   <si>
     <t>XS2522879654</t>
   </si>
   <si>
     <t>SWEDBANK AB 23/08/2032</t>
   </si>
   <si>
-    <t>87 587.95</t>
+    <t>99 156.16</t>
   </si>
   <si>
     <t>XS1652866002</t>
   </si>
   <si>
     <t>TERNA RETE ELETTRICA NAZIONALE SPA 1.375 26/07/2027</t>
   </si>
   <si>
-    <t>49 726.03</t>
+    <t>55 527.40</t>
   </si>
   <si>
     <t>XS2437854487</t>
   </si>
   <si>
     <t>TERNA RETE ELETTRICA NAZIONALE SPA PERP</t>
   </si>
   <si>
-    <t>9 291.78</t>
+    <t>15 486.30</t>
+  </si>
+  <si>
+    <t>XS1997077364</t>
+  </si>
+  <si>
+    <t>TRANSURBAN FINANCE COMPANY PTY LTD 1.45 16/05/2029</t>
+  </si>
+  <si>
+    <t>61 948.77</t>
   </si>
   <si>
     <t>CH1214797172</t>
   </si>
   <si>
     <t>UBS GROUP AG 01/03/2029</t>
   </si>
   <si>
-    <t>2 802.74</t>
+    <t>6 369.86</t>
   </si>
   <si>
     <t>CH1512676888</t>
   </si>
   <si>
     <t>UBS GROUP AG 13/02/2031</t>
   </si>
   <si>
-    <t>17 722.60</t>
-[...5 lines deleted...]
-    <t>UBS GROUP AG 17/03/2028</t>
+    <t>24 914.38</t>
   </si>
   <si>
     <t>BE0002784651</t>
   </si>
   <si>
     <t>UCB SA 1 30/03/2028</t>
   </si>
   <si>
-    <t>39 232.88</t>
+    <t>2 301.37</t>
   </si>
   <si>
     <t>FR001400SIM9</t>
   </si>
   <si>
     <t>UNIBAIL-RODAMCO-WESTFIELD SE 3.5 11/09/2029</t>
   </si>
   <si>
-    <t>77 728.77</t>
+    <t>125 031.51</t>
   </si>
   <si>
     <t>IT0005689986</t>
   </si>
   <si>
     <t>UNICREDIT SPA 15/07/2030</t>
   </si>
   <si>
-    <t>24 856.54</t>
+    <t>35 244.35</t>
   </si>
   <si>
     <t>XS2496288593</t>
   </si>
   <si>
     <t>UNIVERSAL MUSIC GROUP NV 3 30/06/2027</t>
   </si>
   <si>
-    <t>133 364.38</t>
+    <t>147 402.74</t>
   </si>
   <si>
     <t>XS3063724325</t>
   </si>
   <si>
     <t>VISA INC 2.25 15/05/2028</t>
   </si>
   <si>
-    <t>79 316.38</t>
-[...8 lines deleted...]
-    <t>10 694.78</t>
+    <t>86 434.52</t>
   </si>
   <si>
     <t>XS1575992596</t>
   </si>
   <si>
     <t>WOLTERS KLUWER NV 1.5 22/03/2027</t>
+  </si>
+  <si>
+    <t>2 382.37</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -1618,212 +1564,212 @@
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>4</v>
       </c>
       <c r="H1" t="s">
         <v>5</v>
       </c>
       <c r="I1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2" spans="1:14">
       <c r="A2" t="s">
         <v>6</v>
       </c>
       <c r="B2" t="s">
         <v>7</v>
       </c>
       <c r="C2" s="1">
-        <v>879907.0921</v>
+        <v>864077.9008</v>
       </c>
       <c r="D2">
-        <v>118.46</v>
+        <v>119.13</v>
       </c>
       <c r="E2" t="s">
         <v>8</v>
       </c>
       <c r="F2">
-        <v>104236715.17</v>
+        <v>102941737.86</v>
       </c>
       <c r="G2" t="s">
         <v>8</v>
       </c>
       <c r="H2">
-        <v>104236715.17</v>
+        <v>102941737.86</v>
       </c>
       <c r="I2" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="3" spans="1:14">
       <c r="A3" t="s">
         <v>9</v>
       </c>
       <c r="B3" t="s">
         <v>10</v>
       </c>
       <c r="C3" s="1">
-        <v>2724993.453</v>
+        <v>2654405.7787</v>
       </c>
       <c r="D3">
-        <v>105.9</v>
+        <v>106.48</v>
       </c>
       <c r="E3" t="s">
         <v>8</v>
       </c>
       <c r="F3">
-        <v>288578661.01</v>
+        <v>282654627.96</v>
       </c>
       <c r="G3" t="s">
         <v>8</v>
       </c>
       <c r="H3">
-        <v>288578661.01</v>
+        <v>282654627.96</v>
       </c>
       <c r="I3" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="4" spans="1:14">
       <c r="A4" t="s">
         <v>11</v>
       </c>
       <c r="B4" t="s">
         <v>12</v>
       </c>
       <c r="C4" s="1">
-        <v>29206.2507</v>
+        <v>29293.1975</v>
       </c>
       <c r="D4">
-        <v>109.91</v>
+        <v>110.53</v>
       </c>
       <c r="E4" t="s">
         <v>8</v>
       </c>
       <c r="F4">
-        <v>3210320.13</v>
+        <v>3238006.96</v>
       </c>
       <c r="G4" t="s">
         <v>8</v>
       </c>
       <c r="H4">
-        <v>3210320.13</v>
+        <v>3238006.96</v>
       </c>
       <c r="I4" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="5" spans="1:14">
       <c r="A5" t="s">
         <v>13</v>
       </c>
       <c r="B5" t="s">
         <v>14</v>
       </c>
       <c r="C5" s="1">
-        <v>98447.01</v>
+        <v>97640.06</v>
       </c>
       <c r="D5">
-        <v>99.92</v>
+        <v>100.5</v>
       </c>
       <c r="E5" t="s">
         <v>8</v>
       </c>
       <c r="F5">
-        <v>9837332.75</v>
+        <v>9812997.12</v>
       </c>
       <c r="G5" t="s">
         <v>8</v>
       </c>
       <c r="H5">
-        <v>9837332.75</v>
+        <v>9812997.12</v>
       </c>
       <c r="I5" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="6" spans="1:14">
       <c r="A6" t="s">
         <v>15</v>
       </c>
       <c r="B6" t="s">
         <v>16</v>
       </c>
       <c r="C6" s="1">
         <v>641.0</v>
       </c>
       <c r="D6">
-        <v>99.6</v>
+        <v>100.15</v>
       </c>
       <c r="E6" t="s">
         <v>8</v>
       </c>
       <c r="F6">
-        <v>63844.76</v>
+        <v>64196.85</v>
       </c>
       <c r="G6" t="s">
         <v>8</v>
       </c>
       <c r="H6">
-        <v>63844.76</v>
+        <v>64196.85</v>
       </c>
       <c r="I6" t="s">
         <v>8</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:P128"/>
+  <dimension ref="A1:P121"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="O128" sqref="O128"/>
+      <selection activeCell="O121" sqref="O121"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:16">
       <c r="A1" t="s">
         <v>17</v>
       </c>
       <c r="B1" t="s">
         <v>18</v>
       </c>
       <c r="C1" t="s">
         <v>19</v>
       </c>
       <c r="D1" t="s">
         <v>20</v>
       </c>
       <c r="E1" t="s">
         <v>21</v>
       </c>
       <c r="F1" t="s">
         <v>4</v>
       </c>
       <c r="G1" t="s">
         <v>22</v>
@@ -1842,6389 +1788,6039 @@
       </c>
       <c r="L1" t="s">
         <v>27</v>
       </c>
       <c r="M1" t="s">
         <v>28</v>
       </c>
       <c r="N1" t="s">
         <v>29</v>
       </c>
       <c r="O1" t="s">
         <v>30</v>
       </c>
       <c r="P1" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="2" spans="1:16">
       <c r="A2" t="s">
         <v>32</v>
       </c>
       <c r="B2" t="s">
         <v>33</v>
       </c>
       <c r="C2" s="1">
-        <v>2980.0</v>
+        <v>48.0</v>
       </c>
       <c r="D2" s="1">
-        <v>4784.78</v>
+        <v>4792.36</v>
       </c>
       <c r="E2" s="1">
-        <v>4782.2777550336</v>
+        <v>4791.9</v>
       </c>
       <c r="F2" t="s">
         <v>8</v>
       </c>
       <c r="G2">
         <v>1.0</v>
       </c>
       <c r="H2" s="1">
-        <v>14251187.71</v>
+        <v>230011.2</v>
       </c>
       <c r="I2" s="1">
-        <v>7456.69</v>
+        <v>22.08</v>
       </c>
       <c r="J2" s="1">
-        <v>0.05232328807772</v>
+        <v>0.0095995325445022</v>
       </c>
       <c r="K2">
         <v>0.0</v>
       </c>
       <c r="L2">
         <v>0.0</v>
       </c>
       <c r="M2" s="1">
-        <v>14258644.4</v>
+        <v>230033.28</v>
       </c>
       <c r="N2" s="1">
-        <v>14258644.4</v>
+        <v>230033.28</v>
       </c>
       <c r="O2" s="1">
-        <v>3.51</v>
+        <v>0.06</v>
       </c>
       <c r="P2">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:16">
       <c r="A3" t="s">
         <v>34</v>
       </c>
       <c r="B3" t="s">
         <v>35</v>
       </c>
       <c r="C3" s="1">
-        <v>1133.0</v>
+        <v>856.0</v>
       </c>
       <c r="D3" s="1">
-        <v>105.835</v>
+        <v>105.975</v>
       </c>
       <c r="E3" s="1">
-        <v>106.149571933</v>
+        <v>106.020029206</v>
       </c>
       <c r="F3" t="s">
         <v>8</v>
       </c>
       <c r="G3">
         <v>1.0</v>
       </c>
       <c r="H3" s="1">
         <v>0.0</v>
       </c>
       <c r="I3" s="1">
-        <v>-356410.0</v>
+        <v>-38545.0</v>
       </c>
       <c r="J3" s="1">
         <v>0</v>
       </c>
       <c r="K3">
         <v>0.0</v>
       </c>
       <c r="L3">
         <v>0.0</v>
       </c>
       <c r="M3" s="1">
-        <v>-356410.0</v>
+        <v>-38545.0</v>
       </c>
       <c r="N3" s="1">
-        <v>-356410.0</v>
+        <v>-38545.0</v>
       </c>
       <c r="O3" s="1">
-        <v>-0.09</v>
+        <v>-0.01</v>
       </c>
       <c r="P3">
         <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:16">
       <c r="A4" t="s">
         <v>36</v>
       </c>
       <c r="B4" t="s">
         <v>37</v>
       </c>
       <c r="C4" s="1">
         <v>300000.0</v>
       </c>
       <c r="D4" s="1">
-        <v>100.435</v>
+        <v>100.37</v>
       </c>
       <c r="E4" s="1">
         <v>100.825</v>
       </c>
       <c r="F4" t="s">
         <v>8</v>
       </c>
       <c r="G4">
         <v>1.0</v>
       </c>
       <c r="H4" s="1">
         <v>302475.0</v>
       </c>
       <c r="I4" s="1">
-        <v>-1170.0</v>
+        <v>-1365.0</v>
       </c>
       <c r="J4" s="1">
-        <v>-0.3868088271758</v>
+        <v>-0.45127696503843</v>
       </c>
       <c r="K4">
-        <v>0.59</v>
+        <v>0.84</v>
       </c>
       <c r="L4" t="s">
         <v>38</v>
       </c>
       <c r="M4" s="1">
-        <v>301305.0</v>
+        <v>301110.0</v>
       </c>
       <c r="N4" s="1">
-        <v>303068.01</v>
+        <v>303620.96</v>
       </c>
       <c r="O4" s="1">
-        <v>0.07</v>
+        <v>0.08</v>
       </c>
       <c r="P4">
         <v>1</v>
       </c>
     </row>
     <row r="5" spans="1:16">
       <c r="A5" t="s">
         <v>39</v>
       </c>
       <c r="B5" t="s">
         <v>40</v>
       </c>
       <c r="C5" s="1">
         <v>2300000.0</v>
       </c>
       <c r="D5" s="1">
-        <v>99.345</v>
+        <v>101.647</v>
       </c>
       <c r="E5" s="1">
-        <v>100.06721739</v>
+        <v>103.00508304</v>
       </c>
       <c r="F5" t="s">
         <v>8</v>
       </c>
       <c r="G5">
         <v>1.0</v>
       </c>
       <c r="H5" s="1">
-        <v>2301546.0</v>
+        <v>2369116.91</v>
       </c>
       <c r="I5" s="1">
-        <v>-16611.0</v>
+        <v>-31235.91</v>
       </c>
       <c r="J5" s="1">
-        <v>-0.72173226170583</v>
+        <v>-1.3184621606538</v>
       </c>
       <c r="K5">
-        <v>1.92</v>
+        <v>1.03</v>
       </c>
       <c r="L5" t="s">
         <v>41</v>
       </c>
       <c r="M5" s="1">
-        <v>2284935.0</v>
+        <v>2337881.0</v>
       </c>
       <c r="N5" s="1">
-        <v>2329083.97</v>
+        <v>2361574.15</v>
       </c>
       <c r="O5" s="1">
-        <v>0.57</v>
+        <v>0.59</v>
       </c>
       <c r="P5">
         <v>1</v>
       </c>
     </row>
     <row r="6" spans="1:16">
       <c r="A6" t="s">
         <v>42</v>
       </c>
       <c r="B6" t="s">
         <v>43</v>
       </c>
       <c r="C6" s="1">
-        <v>2300000.0</v>
+        <v>5100000.0</v>
       </c>
       <c r="D6" s="1">
-        <v>101.513</v>
+        <v>98.864</v>
       </c>
       <c r="E6" s="1">
-        <v>103.00508304</v>
+        <v>99.78678667</v>
       </c>
       <c r="F6" t="s">
         <v>8</v>
       </c>
       <c r="G6">
         <v>1.0</v>
       </c>
       <c r="H6" s="1">
-        <v>2369116.91</v>
+        <v>5089126.12</v>
       </c>
       <c r="I6" s="1">
-        <v>-34317.91</v>
+        <v>-47062.12</v>
       </c>
       <c r="J6" s="1">
-        <v>-1.4485528280662</v>
+        <v>-0.92475837482291</v>
       </c>
       <c r="K6">
-        <v>0.72</v>
+        <v>2.39</v>
       </c>
       <c r="L6" t="s">
         <v>44</v>
       </c>
       <c r="M6" s="1">
-        <v>2334799.0</v>
+        <v>5042064.0</v>
       </c>
       <c r="N6" s="1">
-        <v>2351434.62</v>
+        <v>5163974.96</v>
       </c>
       <c r="O6" s="1">
-        <v>0.58</v>
+        <v>1.3</v>
       </c>
       <c r="P6">
         <v>1</v>
       </c>
     </row>
     <row r="7" spans="1:16">
       <c r="A7" t="s">
         <v>45</v>
       </c>
       <c r="B7" t="s">
         <v>46</v>
       </c>
       <c r="C7" s="1">
-        <v>5100000.0</v>
+        <v>4700000.0</v>
       </c>
       <c r="D7" s="1">
-        <v>98.7</v>
+        <v>99.238</v>
       </c>
       <c r="E7" s="1">
-        <v>99.78678667</v>
+        <v>99.71406383</v>
       </c>
       <c r="F7" t="s">
         <v>8</v>
       </c>
       <c r="G7">
         <v>1.0</v>
       </c>
       <c r="H7" s="1">
-        <v>5089126.12</v>
+        <v>4686561.0</v>
       </c>
       <c r="I7" s="1">
-        <v>-55426.12</v>
+        <v>-22375.0</v>
       </c>
       <c r="J7" s="1">
-        <v>-1.0891087918253</v>
+        <v>-0.47742897190499</v>
       </c>
       <c r="K7">
-        <v>2.2</v>
+        <v>0.1</v>
       </c>
       <c r="L7" t="s">
         <v>47</v>
       </c>
       <c r="M7" s="1">
-        <v>5033700.0</v>
+        <v>4664186.0</v>
       </c>
       <c r="N7" s="1">
-        <v>5145830.14</v>
+        <v>4668821.62</v>
       </c>
       <c r="O7" s="1">
-        <v>1.27</v>
+        <v>1.17</v>
       </c>
       <c r="P7">
         <v>1</v>
       </c>
     </row>
     <row r="8" spans="1:16">
       <c r="A8" t="s">
         <v>48</v>
       </c>
       <c r="B8" t="s">
         <v>49</v>
       </c>
       <c r="C8" s="1">
-        <v>2000000.0</v>
+        <v>2900000.0</v>
       </c>
       <c r="D8" s="1">
-        <v>99.49</v>
+        <v>98.488</v>
       </c>
       <c r="E8" s="1">
-        <v>100.2688735</v>
+        <v>99.76155759</v>
       </c>
       <c r="F8" t="s">
         <v>8</v>
       </c>
       <c r="G8">
         <v>1.0</v>
       </c>
       <c r="H8" s="1">
-        <v>2005377.47</v>
+        <v>2893085.17</v>
       </c>
       <c r="I8" s="1">
-        <v>-15577.47</v>
+        <v>-36933.17</v>
       </c>
       <c r="J8" s="1">
-        <v>-0.7767849311681</v>
+        <v>-1.2766015457471</v>
       </c>
       <c r="K8">
-        <v>0.78</v>
+        <v>1.19</v>
       </c>
       <c r="L8" t="s">
         <v>50</v>
       </c>
       <c r="M8" s="1">
-        <v>1989800.0</v>
+        <v>2856152.0</v>
       </c>
       <c r="N8" s="1">
-        <v>2005320.55</v>
+        <v>2890773.23</v>
       </c>
       <c r="O8" s="1">
-        <v>0.49</v>
+        <v>0.73</v>
       </c>
       <c r="P8">
         <v>1</v>
       </c>
     </row>
     <row r="9" spans="1:16">
       <c r="A9" t="s">
         <v>51</v>
       </c>
       <c r="B9" t="s">
         <v>52</v>
       </c>
       <c r="C9" s="1">
-        <v>1700000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D9" s="1">
-        <v>98.479</v>
+        <v>96.745</v>
       </c>
       <c r="E9" s="1">
-        <v>97.27493412</v>
+        <v>97.254</v>
       </c>
       <c r="F9" t="s">
         <v>8</v>
       </c>
       <c r="G9">
         <v>1.0</v>
       </c>
       <c r="H9" s="1">
-        <v>1653673.88</v>
+        <v>291762.0</v>
       </c>
       <c r="I9" s="1">
-        <v>20469.12</v>
+        <v>-1527.0</v>
       </c>
       <c r="J9" s="1">
-        <v>1.2377966567386</v>
+        <v>-0.52337178933514</v>
       </c>
       <c r="K9">
-        <v>1.24</v>
-[...2 lines deleted...]
-        <v>53</v>
+        <v>0.09</v>
+      </c>
+      <c r="L9">
+        <v>283.56</v>
       </c>
       <c r="M9" s="1">
-        <v>1674143.0</v>
+        <v>290235.0</v>
       </c>
       <c r="N9" s="1">
-        <v>1695171.77</v>
+        <v>290518.56</v>
       </c>
       <c r="O9" s="1">
-        <v>0.42</v>
+        <v>0.07</v>
       </c>
       <c r="P9">
         <v>1</v>
       </c>
     </row>
     <row r="10" spans="1:16">
       <c r="A10" t="s">
+        <v>53</v>
+      </c>
+      <c r="B10" t="s">
         <v>54</v>
       </c>
-      <c r="B10" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C10" s="1">
-        <v>4700000.0</v>
+        <v>1851000.0</v>
       </c>
       <c r="D10" s="1">
-        <v>99.106</v>
+        <v>93.32</v>
       </c>
       <c r="E10" s="1">
-        <v>99.71406383</v>
+        <v>94.22797137</v>
       </c>
       <c r="F10" t="s">
         <v>8</v>
       </c>
       <c r="G10">
         <v>1.0</v>
       </c>
       <c r="H10" s="1">
-        <v>4686561.0</v>
+        <v>1744159.75</v>
       </c>
       <c r="I10" s="1">
-        <v>-28579.0</v>
+        <v>-16806.55</v>
       </c>
       <c r="J10" s="1">
-        <v>-0.60980748996972</v>
+        <v>-0.96359006105949</v>
       </c>
       <c r="K10">
-        <v>2.18</v>
-[...2 lines deleted...]
-        <v>56</v>
+        <v>0.03</v>
+      </c>
+      <c r="L10">
+        <v>494.45</v>
       </c>
       <c r="M10" s="1">
-        <v>4657982.0</v>
+        <v>1727353.2</v>
       </c>
       <c r="N10" s="1">
-        <v>4760255.29</v>
+        <v>1727847.65</v>
       </c>
       <c r="O10" s="1">
-        <v>1.17</v>
+        <v>0.43</v>
       </c>
       <c r="P10">
         <v>1</v>
       </c>
     </row>
     <row r="11" spans="1:16">
       <c r="A11" t="s">
+        <v>55</v>
+      </c>
+      <c r="B11" t="s">
+        <v>56</v>
+      </c>
+      <c r="C11" s="1">
+        <v>1600000.0</v>
+      </c>
+      <c r="D11" s="1">
+        <v>107.305</v>
+      </c>
+      <c r="E11" s="1">
+        <v>109.8295</v>
+      </c>
+      <c r="F11" t="s">
+        <v>8</v>
+      </c>
+      <c r="G11">
+        <v>1.0</v>
+      </c>
+      <c r="H11" s="1">
+        <v>1757272.0</v>
+      </c>
+      <c r="I11" s="1">
+        <v>-40392.0</v>
+      </c>
+      <c r="J11" s="1">
+        <v>-2.2985627722971</v>
+      </c>
+      <c r="K11">
+        <v>5.59</v>
+      </c>
+      <c r="L11" t="s">
         <v>57</v>
       </c>
-      <c r="B11" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M11" s="1">
-        <v>2833648.0</v>
+        <v>1716880.0</v>
       </c>
       <c r="N11" s="1">
-        <v>2862429.51</v>
+        <v>1806386.85</v>
       </c>
       <c r="O11" s="1">
-        <v>0.71</v>
+        <v>0.45</v>
       </c>
       <c r="P11">
         <v>1</v>
       </c>
     </row>
     <row r="12" spans="1:16">
       <c r="A12" t="s">
+        <v>58</v>
+      </c>
+      <c r="B12" t="s">
+        <v>59</v>
+      </c>
+      <c r="C12" s="1">
+        <v>900000.0</v>
+      </c>
+      <c r="D12" s="1">
+        <v>100.265</v>
+      </c>
+      <c r="E12" s="1">
+        <v>100.75133333</v>
+      </c>
+      <c r="F12" t="s">
+        <v>8</v>
+      </c>
+      <c r="G12">
+        <v>1.0</v>
+      </c>
+      <c r="H12" s="1">
+        <v>906762.0</v>
+      </c>
+      <c r="I12" s="1">
+        <v>-4377.0</v>
+      </c>
+      <c r="J12" s="1">
+        <v>-0.48270659776215</v>
+      </c>
+      <c r="K12">
+        <v>2.66</v>
+      </c>
+      <c r="L12" t="s">
         <v>60</v>
       </c>
-      <c r="B12" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M12" s="1">
-        <v>288588.0</v>
+        <v>902385.0</v>
       </c>
       <c r="N12" s="1">
-        <v>293026.36</v>
+        <v>926352.12</v>
       </c>
       <c r="O12" s="1">
-        <v>0.07</v>
+        <v>0.23</v>
       </c>
       <c r="P12">
         <v>1</v>
       </c>
     </row>
     <row r="13" spans="1:16">
       <c r="A13" t="s">
+        <v>61</v>
+      </c>
+      <c r="B13" t="s">
+        <v>62</v>
+      </c>
+      <c r="C13" s="1">
+        <v>6000000.0</v>
+      </c>
+      <c r="D13" s="1">
+        <v>99.266</v>
+      </c>
+      <c r="E13" s="1">
+        <v>100.084275</v>
+      </c>
+      <c r="F13" t="s">
+        <v>8</v>
+      </c>
+      <c r="G13">
+        <v>1.0</v>
+      </c>
+      <c r="H13" s="1">
+        <v>6005056.5</v>
+      </c>
+      <c r="I13" s="1">
+        <v>-49096.5</v>
+      </c>
+      <c r="J13" s="1">
+        <v>-0.81758597941585</v>
+      </c>
+      <c r="K13">
+        <v>2.91</v>
+      </c>
+      <c r="L13" t="s">
         <v>63</v>
       </c>
-      <c r="B13" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M13" s="1">
-        <v>1713044.97</v>
+        <v>5955960.0</v>
       </c>
       <c r="N13" s="1">
-        <v>1741310.75</v>
+        <v>6130658.63</v>
       </c>
       <c r="O13" s="1">
-        <v>0.43</v>
+        <v>1.54</v>
       </c>
       <c r="P13">
         <v>1</v>
       </c>
     </row>
     <row r="14" spans="1:16">
       <c r="A14" t="s">
-        <v>66</v>
+        <v>64</v>
       </c>
       <c r="B14" t="s">
-        <v>67</v>
+        <v>65</v>
       </c>
       <c r="C14" s="1">
-        <v>1600000.0</v>
+        <v>1400000.0</v>
       </c>
       <c r="D14" s="1">
-        <v>107.915</v>
+        <v>98.543</v>
       </c>
       <c r="E14" s="1">
-        <v>109.8295</v>
+        <v>99.5035</v>
       </c>
       <c r="F14" t="s">
         <v>8</v>
       </c>
       <c r="G14">
         <v>1.0</v>
       </c>
       <c r="H14" s="1">
-        <v>1757272.0</v>
+        <v>1393049.0</v>
       </c>
       <c r="I14" s="1">
-        <v>-30632.0</v>
+        <v>-13447.0</v>
       </c>
       <c r="J14" s="1">
-        <v>-1.7431564379333</v>
+        <v>-0.965292678147</v>
       </c>
       <c r="K14">
-        <v>5.07</v>
-[...2 lines deleted...]
-        <v>68</v>
+        <v>0.02</v>
+      </c>
+      <c r="L14">
+        <v>230.14</v>
       </c>
       <c r="M14" s="1">
-        <v>1726640.0</v>
+        <v>1379602.0</v>
       </c>
       <c r="N14" s="1">
-        <v>1807708.49</v>
+        <v>1379832.14</v>
       </c>
       <c r="O14" s="1">
-        <v>0.45</v>
+        <v>0.35</v>
       </c>
       <c r="P14">
         <v>1</v>
       </c>
     </row>
     <row r="15" spans="1:16">
       <c r="A15" t="s">
-        <v>69</v>
+        <v>66</v>
       </c>
       <c r="B15" t="s">
-        <v>70</v>
+        <v>67</v>
       </c>
       <c r="C15" s="1">
-        <v>275000.0</v>
+        <v>1300000.0</v>
       </c>
       <c r="D15" s="1">
-        <v>98.352</v>
+        <v>100.179</v>
       </c>
       <c r="E15" s="1">
-        <v>99.755</v>
+        <v>99.762</v>
       </c>
       <c r="F15" t="s">
         <v>8</v>
       </c>
       <c r="G15">
         <v>1.0</v>
       </c>
       <c r="H15" s="1">
-        <v>274326.25</v>
+        <v>1296906.0</v>
       </c>
       <c r="I15" s="1">
-        <v>-3858.25</v>
+        <v>5421.0</v>
       </c>
       <c r="J15" s="1">
-        <v>-1.4064457921909</v>
+        <v>0.4179948276899</v>
       </c>
       <c r="K15">
-        <v>0.89</v>
-[...2 lines deleted...]
-        <v>71</v>
+        <v>0.04</v>
+      </c>
+      <c r="L15">
+        <v>480.82</v>
       </c>
       <c r="M15" s="1">
-        <v>270468.0</v>
+        <v>1302327.0</v>
       </c>
       <c r="N15" s="1">
-        <v>272919.46</v>
+        <v>1302807.82</v>
       </c>
       <c r="O15" s="1">
-        <v>0.07</v>
+        <v>0.33</v>
       </c>
       <c r="P15">
         <v>1</v>
       </c>
     </row>
     <row r="16" spans="1:16">
       <c r="A16" t="s">
-        <v>72</v>
+        <v>68</v>
       </c>
       <c r="B16" t="s">
-        <v>73</v>
+        <v>69</v>
       </c>
       <c r="C16" s="1">
-        <v>900000.0</v>
+        <v>1900000.0</v>
       </c>
       <c r="D16" s="1">
-        <v>100.369</v>
+        <v>103.687</v>
       </c>
       <c r="E16" s="1">
-        <v>100.75133333</v>
+        <v>104.746</v>
       </c>
       <c r="F16" t="s">
         <v>8</v>
       </c>
       <c r="G16">
         <v>1.0</v>
       </c>
       <c r="H16" s="1">
-        <v>906762.0</v>
+        <v>1990174.0</v>
       </c>
       <c r="I16" s="1">
-        <v>-3441.0</v>
+        <v>-20121.0</v>
       </c>
       <c r="J16" s="1">
-        <v>-0.3794821573908</v>
+        <v>-1.0110171271457</v>
       </c>
       <c r="K16">
-        <v>2.4</v>
+        <v>1.04</v>
       </c>
       <c r="L16" t="s">
-        <v>74</v>
+        <v>70</v>
       </c>
       <c r="M16" s="1">
-        <v>903321.0</v>
+        <v>1970053.0</v>
       </c>
       <c r="N16" s="1">
-        <v>924957.99</v>
+        <v>1989729.71</v>
       </c>
       <c r="O16" s="1">
-        <v>0.23</v>
+        <v>0.5</v>
       </c>
       <c r="P16">
         <v>1</v>
       </c>
     </row>
     <row r="17" spans="1:16">
       <c r="A17" t="s">
-        <v>75</v>
+        <v>71</v>
       </c>
       <c r="B17" t="s">
-        <v>76</v>
+        <v>72</v>
       </c>
       <c r="C17" s="1">
-        <v>6000000.0</v>
+        <v>3600000.0</v>
       </c>
       <c r="D17" s="1">
-        <v>98.357</v>
+        <v>104.212</v>
       </c>
       <c r="E17" s="1">
-        <v>100.084275</v>
+        <v>106.02823333</v>
       </c>
       <c r="F17" t="s">
         <v>8</v>
       </c>
       <c r="G17">
         <v>1.0</v>
       </c>
       <c r="H17" s="1">
-        <v>6005056.5</v>
+        <v>3817016.4</v>
       </c>
       <c r="I17" s="1">
-        <v>-103636.5</v>
+        <v>-65384.4</v>
       </c>
       <c r="J17" s="1">
-        <v>-1.7258205647191</v>
+        <v>-1.7129714192478</v>
       </c>
       <c r="K17">
-        <v>2.66</v>
+        <v>3.78</v>
       </c>
       <c r="L17" t="s">
-        <v>77</v>
+        <v>73</v>
       </c>
       <c r="M17" s="1">
-        <v>5901420.0</v>
+        <v>3751632.0</v>
       </c>
       <c r="N17" s="1">
-        <v>6061159.73</v>
+        <v>3887741.59</v>
       </c>
       <c r="O17" s="1">
-        <v>1.49</v>
+        <v>0.98</v>
       </c>
       <c r="P17">
         <v>1</v>
       </c>
     </row>
     <row r="18" spans="1:16">
       <c r="A18" t="s">
-        <v>78</v>
+        <v>74</v>
       </c>
       <c r="B18" t="s">
-        <v>79</v>
+        <v>75</v>
       </c>
       <c r="C18" s="1">
-        <v>1400000.0</v>
+        <v>3300000.0</v>
       </c>
       <c r="D18" s="1">
-        <v>98.369</v>
+        <v>101.588</v>
       </c>
       <c r="E18" s="1">
-        <v>99.5035</v>
+        <v>102.9313697</v>
       </c>
       <c r="F18" t="s">
         <v>8</v>
       </c>
       <c r="G18">
         <v>1.0</v>
       </c>
       <c r="H18" s="1">
-        <v>1393049.0</v>
+        <v>3396735.2</v>
       </c>
       <c r="I18" s="1">
-        <v>-15883.0</v>
+        <v>-44331.2</v>
       </c>
       <c r="J18" s="1">
-        <v>-1.1401608988629</v>
+        <v>-1.3051120381712</v>
       </c>
       <c r="K18">
-        <v>0.52</v>
+        <v>1.0</v>
       </c>
       <c r="L18" t="s">
-        <v>80</v>
+        <v>76</v>
       </c>
       <c r="M18" s="1">
-        <v>1377166.0</v>
+        <v>3352404.0</v>
       </c>
       <c r="N18" s="1">
-        <v>1384415.32</v>
+        <v>3385336.19</v>
       </c>
       <c r="O18" s="1">
-        <v>0.34</v>
+        <v>0.85</v>
       </c>
       <c r="P18">
         <v>1</v>
       </c>
     </row>
     <row r="19" spans="1:16">
       <c r="A19" t="s">
-        <v>81</v>
+        <v>77</v>
       </c>
       <c r="B19" t="s">
-        <v>82</v>
+        <v>78</v>
       </c>
       <c r="C19" s="1">
-        <v>1900000.0</v>
+        <v>4550000.0</v>
       </c>
       <c r="D19" s="1">
-        <v>103.483</v>
+        <v>94.458</v>
       </c>
       <c r="E19" s="1">
-        <v>104.746</v>
+        <v>94.51235868</v>
       </c>
       <c r="F19" t="s">
         <v>8</v>
       </c>
       <c r="G19">
         <v>1.0</v>
       </c>
       <c r="H19" s="1">
-        <v>1990174.0</v>
+        <v>4300312.32</v>
       </c>
       <c r="I19" s="1">
-        <v>-23997.0</v>
+        <v>-2473.32</v>
       </c>
       <c r="J19" s="1">
-        <v>-1.2057739675023</v>
+        <v>-0.057514892313682</v>
       </c>
       <c r="K19">
-        <v>0.63</v>
+        <v>0.41</v>
       </c>
       <c r="L19" t="s">
-        <v>83</v>
+        <v>79</v>
       </c>
       <c r="M19" s="1">
-        <v>1966177.0</v>
+        <v>4297839.0</v>
       </c>
       <c r="N19" s="1">
-        <v>1978201.66</v>
+        <v>4316275.85</v>
       </c>
       <c r="O19" s="1">
-        <v>0.49</v>
+        <v>1.08</v>
       </c>
       <c r="P19">
         <v>1</v>
       </c>
     </row>
     <row r="20" spans="1:16">
       <c r="A20" t="s">
-        <v>84</v>
+        <v>80</v>
       </c>
       <c r="B20" t="s">
-        <v>85</v>
+        <v>81</v>
       </c>
       <c r="C20" s="1">
-        <v>3600000.0</v>
+        <v>4580000.0</v>
       </c>
       <c r="D20" s="1">
-        <v>103.976</v>
+        <v>96.786</v>
       </c>
       <c r="E20" s="1">
-        <v>106.02823333</v>
+        <v>96.74135808</v>
       </c>
       <c r="F20" t="s">
         <v>8</v>
       </c>
       <c r="G20">
         <v>1.0</v>
       </c>
       <c r="H20" s="1">
-        <v>3817016.4</v>
+        <v>4430754.2</v>
       </c>
       <c r="I20" s="1">
-        <v>-73880.4</v>
+        <v>2044.6</v>
       </c>
       <c r="J20" s="1">
-        <v>-1.9355536434164</v>
+        <v>0.046145642653795</v>
       </c>
       <c r="K20">
-        <v>3.34</v>
+        <v>0.38</v>
       </c>
       <c r="L20" t="s">
-        <v>86</v>
+        <v>82</v>
       </c>
       <c r="M20" s="1">
-        <v>3743136.0</v>
+        <v>4432798.8</v>
       </c>
       <c r="N20" s="1">
-        <v>3863366.14</v>
+        <v>4450282.73</v>
       </c>
       <c r="O20" s="1">
-        <v>0.95</v>
+        <v>1.12</v>
       </c>
       <c r="P20">
         <v>1</v>
       </c>
     </row>
     <row r="21" spans="1:16">
       <c r="A21" t="s">
-        <v>87</v>
+        <v>83</v>
       </c>
       <c r="B21" t="s">
-        <v>88</v>
+        <v>84</v>
       </c>
       <c r="C21" s="1">
-        <v>3300000.0</v>
+        <v>4900000.0</v>
       </c>
       <c r="D21" s="1">
-        <v>101.446</v>
+        <v>96.117</v>
       </c>
       <c r="E21" s="1">
-        <v>102.9313697</v>
+        <v>96.32958306</v>
       </c>
       <c r="F21" t="s">
         <v>8</v>
       </c>
       <c r="G21">
         <v>1.0</v>
       </c>
       <c r="H21" s="1">
-        <v>3396735.2</v>
+        <v>4720149.57</v>
       </c>
       <c r="I21" s="1">
-        <v>-49017.2</v>
+        <v>-10416.57</v>
       </c>
       <c r="J21" s="1">
-        <v>-1.4430680378029</v>
+        <v>-0.22068304924498</v>
       </c>
       <c r="K21">
-        <v>0.7</v>
+        <v>0.17</v>
       </c>
       <c r="L21" t="s">
-        <v>89</v>
+        <v>85</v>
       </c>
       <c r="M21" s="1">
-        <v>3347718.0</v>
+        <v>4709733.0</v>
       </c>
       <c r="N21" s="1">
-        <v>3370840.6</v>
+        <v>4718190.53</v>
       </c>
       <c r="O21" s="1">
-        <v>0.83</v>
+        <v>1.18</v>
       </c>
       <c r="P21">
         <v>1</v>
       </c>
     </row>
     <row r="22" spans="1:16">
       <c r="A22" t="s">
-        <v>90</v>
+        <v>86</v>
       </c>
       <c r="B22" t="s">
-        <v>91</v>
+        <v>87</v>
       </c>
       <c r="C22" s="1">
-        <v>800000.0</v>
+        <v>4100000.0</v>
       </c>
       <c r="D22" s="1">
-        <v>99.917</v>
+        <v>100.54</v>
       </c>
       <c r="E22" s="1">
-        <v>99.837</v>
+        <v>101.45567878</v>
       </c>
       <c r="F22" t="s">
         <v>8</v>
       </c>
       <c r="G22">
         <v>1.0</v>
       </c>
       <c r="H22" s="1">
-        <v>798696.0</v>
+        <v>4159682.83</v>
       </c>
       <c r="I22" s="1">
-        <v>640.0</v>
+        <v>-37542.83</v>
       </c>
       <c r="J22" s="1">
-        <v>0.080130612899025</v>
+        <v>-0.90254068721869</v>
       </c>
       <c r="K22">
-        <v>1.57</v>
+        <v>3.27</v>
       </c>
       <c r="L22" t="s">
-        <v>92</v>
+        <v>88</v>
       </c>
       <c r="M22" s="1">
-        <v>799336.0</v>
+        <v>4122140.0</v>
       </c>
       <c r="N22" s="1">
-        <v>811909.11</v>
+        <v>4256204.38</v>
       </c>
       <c r="O22" s="1">
-        <v>0.2</v>
+        <v>1.07</v>
       </c>
       <c r="P22">
         <v>1</v>
       </c>
     </row>
     <row r="23" spans="1:16">
       <c r="A23" t="s">
-        <v>93</v>
+        <v>89</v>
       </c>
       <c r="B23" t="s">
-        <v>94</v>
+        <v>90</v>
       </c>
       <c r="C23" s="1">
-        <v>4550000.0</v>
+        <v>4500000.0</v>
       </c>
       <c r="D23" s="1">
-        <v>93.837</v>
+        <v>102.885</v>
       </c>
       <c r="E23" s="1">
-        <v>94.51235868</v>
+        <v>104.41792044</v>
       </c>
       <c r="F23" t="s">
         <v>8</v>
       </c>
       <c r="G23">
         <v>1.0</v>
       </c>
       <c r="H23" s="1">
-        <v>4300312.32</v>
+        <v>4698806.42</v>
       </c>
       <c r="I23" s="1">
-        <v>-30728.82</v>
+        <v>-68981.42</v>
       </c>
       <c r="J23" s="1">
-        <v>-0.71457181975099</v>
+        <v>-1.4680626064182</v>
       </c>
       <c r="K23">
-        <v>0.36</v>
-[...2 lines deleted...]
-        <v>95</v>
+        <v>0.01</v>
+      </c>
+      <c r="L23">
+        <v>647.26</v>
       </c>
       <c r="M23" s="1">
-        <v>4269583.5</v>
+        <v>4629825.0</v>
       </c>
       <c r="N23" s="1">
-        <v>4285995.91</v>
+        <v>4630472.26</v>
       </c>
       <c r="O23" s="1">
-        <v>1.06</v>
+        <v>1.16</v>
       </c>
       <c r="P23">
         <v>1</v>
       </c>
     </row>
     <row r="24" spans="1:16">
       <c r="A24" t="s">
-        <v>96</v>
+        <v>91</v>
       </c>
       <c r="B24" t="s">
-        <v>97</v>
+        <v>92</v>
       </c>
       <c r="C24" s="1">
-        <v>4580000.0</v>
+        <v>8358000.0</v>
       </c>
       <c r="D24" s="1">
-        <v>96.409</v>
+        <v>99.295</v>
       </c>
       <c r="E24" s="1">
-        <v>96.74135808</v>
+        <v>100.19916009</v>
       </c>
       <c r="F24" t="s">
         <v>8</v>
       </c>
       <c r="G24">
         <v>1.0</v>
       </c>
       <c r="H24" s="1">
-        <v>4430754.2</v>
+        <v>8374645.8</v>
       </c>
       <c r="I24" s="1">
-        <v>-15222.0</v>
+        <v>-75569.7</v>
       </c>
       <c r="J24" s="1">
-        <v>-0.34355324879001</v>
+        <v>-0.90236293933769</v>
       </c>
       <c r="K24">
-        <v>0.34</v>
+        <v>2.41</v>
       </c>
       <c r="L24" t="s">
-        <v>98</v>
+        <v>93</v>
       </c>
       <c r="M24" s="1">
-        <v>4415532.2</v>
+        <v>8299076.1</v>
       </c>
       <c r="N24" s="1">
-        <v>4430967.8</v>
+        <v>8500440.93</v>
       </c>
       <c r="O24" s="1">
-        <v>1.09</v>
+        <v>2.13</v>
       </c>
       <c r="P24">
         <v>1</v>
       </c>
     </row>
     <row r="25" spans="1:16">
       <c r="A25" t="s">
-        <v>99</v>
+        <v>94</v>
       </c>
       <c r="B25" t="s">
-        <v>100</v>
+        <v>95</v>
       </c>
       <c r="C25" s="1">
-        <v>4900000.0</v>
+        <v>3600000.0</v>
       </c>
       <c r="D25" s="1">
-        <v>95.486</v>
+        <v>92.755</v>
       </c>
       <c r="E25" s="1">
-        <v>96.32958306</v>
+        <v>92.61058806</v>
       </c>
       <c r="F25" t="s">
         <v>8</v>
       </c>
       <c r="G25">
         <v>1.0</v>
       </c>
       <c r="H25" s="1">
-        <v>4720149.57</v>
+        <v>3333981.17</v>
       </c>
       <c r="I25" s="1">
-        <v>-41335.57</v>
+        <v>5198.83</v>
       </c>
       <c r="J25" s="1">
-        <v>-0.87572585120433</v>
+        <v>0.15593459395573</v>
       </c>
       <c r="K25">
-        <v>0.04</v>
+        <v>0.12</v>
       </c>
       <c r="L25" t="s">
-        <v>101</v>
+        <v>96</v>
       </c>
       <c r="M25" s="1">
-        <v>4678814.0</v>
+        <v>3339180.0</v>
       </c>
       <c r="N25" s="1">
-        <v>4680693.45</v>
+        <v>3343667.67</v>
       </c>
       <c r="O25" s="1">
-        <v>1.15</v>
+        <v>0.84</v>
       </c>
       <c r="P25">
         <v>1</v>
       </c>
     </row>
     <row r="26" spans="1:16">
       <c r="A26" t="s">
-        <v>102</v>
+        <v>97</v>
       </c>
       <c r="B26" t="s">
-        <v>103</v>
+        <v>98</v>
       </c>
       <c r="C26" s="1">
-        <v>600000.0</v>
+        <v>1400000.0</v>
       </c>
       <c r="D26" s="1">
-        <v>98.173</v>
+        <v>98.088</v>
       </c>
       <c r="E26" s="1">
-        <v>98.4485</v>
+        <v>97.397</v>
       </c>
       <c r="F26" t="s">
         <v>8</v>
       </c>
       <c r="G26">
         <v>1.0</v>
       </c>
       <c r="H26" s="1">
-        <v>590691.0</v>
+        <v>1363558.0</v>
       </c>
       <c r="I26" s="1">
-        <v>-1653.0</v>
+        <v>9674.0</v>
       </c>
       <c r="J26" s="1">
-        <v>-0.27984174466853</v>
+        <v>0.7094674373954</v>
       </c>
       <c r="K26">
-        <v>1.03</v>
+        <v>0.08</v>
       </c>
       <c r="L26" t="s">
-        <v>104</v>
+        <v>99</v>
       </c>
       <c r="M26" s="1">
-        <v>589038.0</v>
+        <v>1373232.0</v>
       </c>
       <c r="N26" s="1">
-        <v>595222.93</v>
+        <v>1374382.68</v>
       </c>
       <c r="O26" s="1">
-        <v>0.15</v>
+        <v>0.34</v>
       </c>
       <c r="P26">
         <v>1</v>
       </c>
     </row>
     <row r="27" spans="1:16">
       <c r="A27" t="s">
-        <v>105</v>
+        <v>100</v>
       </c>
       <c r="B27" t="s">
-        <v>106</v>
+        <v>101</v>
       </c>
       <c r="C27" s="1">
-        <v>4100000.0</v>
+        <v>2000000.0</v>
       </c>
       <c r="D27" s="1">
-        <v>100.264</v>
+        <v>99.204</v>
       </c>
       <c r="E27" s="1">
-        <v>101.45567878</v>
+        <v>99.4518355</v>
       </c>
       <c r="F27" t="s">
         <v>8</v>
       </c>
       <c r="G27">
         <v>1.0</v>
       </c>
       <c r="H27" s="1">
-        <v>4159682.83</v>
+        <v>1989036.71</v>
       </c>
       <c r="I27" s="1">
-        <v>-48858.83</v>
+        <v>-4956.71</v>
       </c>
       <c r="J27" s="1">
-        <v>-1.174580659074</v>
+        <v>-0.24920153434473</v>
       </c>
       <c r="K27">
-        <v>2.97</v>
+        <v>0.14</v>
       </c>
       <c r="L27" t="s">
-        <v>107</v>
+        <v>102</v>
       </c>
       <c r="M27" s="1">
-        <v>4110824.0</v>
+        <v>1984080.0</v>
       </c>
       <c r="N27" s="1">
-        <v>4232700.71</v>
+        <v>1986819.73</v>
       </c>
       <c r="O27" s="1">
-        <v>1.04</v>
+        <v>0.5</v>
       </c>
       <c r="P27">
         <v>1</v>
       </c>
     </row>
     <row r="28" spans="1:16">
       <c r="A28" t="s">
-        <v>108</v>
+        <v>103</v>
       </c>
       <c r="B28" t="s">
-        <v>109</v>
+        <v>104</v>
       </c>
       <c r="C28" s="1">
-        <v>300000.0</v>
+        <v>2200000.0</v>
       </c>
       <c r="D28" s="1">
-        <v>101.484</v>
+        <v>106.173</v>
       </c>
       <c r="E28" s="1">
-        <v>102.557</v>
+        <v>107.86245455</v>
       </c>
       <c r="F28" t="s">
         <v>8</v>
       </c>
       <c r="G28">
         <v>1.0</v>
       </c>
       <c r="H28" s="1">
-        <v>307671.0</v>
+        <v>2372974.0</v>
       </c>
       <c r="I28" s="1">
-        <v>-3219.0</v>
+        <v>-37168.0</v>
       </c>
       <c r="J28" s="1">
-        <v>-1.0462474526361</v>
+        <v>-1.5663045612805</v>
       </c>
       <c r="K28">
-        <v>0.39</v>
+        <v>2.55</v>
       </c>
       <c r="L28" t="s">
-        <v>110</v>
+        <v>105</v>
       </c>
       <c r="M28" s="1">
-        <v>304452.0</v>
+        <v>2335806.0</v>
       </c>
       <c r="N28" s="1">
-        <v>305630.42</v>
+        <v>2391901.47</v>
       </c>
       <c r="O28" s="1">
-        <v>0.08</v>
+        <v>0.6</v>
       </c>
       <c r="P28">
         <v>1</v>
       </c>
     </row>
     <row r="29" spans="1:16">
       <c r="A29" t="s">
-        <v>111</v>
+        <v>106</v>
       </c>
       <c r="B29" t="s">
-        <v>112</v>
+        <v>107</v>
       </c>
       <c r="C29" s="1">
-        <v>2100000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="D29" s="1">
-        <v>100.0</v>
+        <v>99.184</v>
       </c>
       <c r="E29" s="1">
-        <v>99.328</v>
+        <v>99.371</v>
       </c>
       <c r="F29" t="s">
         <v>8</v>
       </c>
       <c r="G29">
         <v>1.0</v>
       </c>
       <c r="H29" s="1">
-        <v>2085888.0</v>
+        <v>496855.0</v>
       </c>
       <c r="I29" s="1">
-        <v>14112.0</v>
+        <v>-935.0</v>
       </c>
       <c r="J29" s="1">
-        <v>0.67654639175258</v>
+        <v>-0.18818367531775</v>
       </c>
       <c r="K29">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>64.73</v>
+        <v>0.24</v>
+      </c>
+      <c r="L29" t="s">
+        <v>108</v>
       </c>
       <c r="M29" s="1">
-        <v>2100000.0</v>
+        <v>495920.0</v>
       </c>
       <c r="N29" s="1">
-        <v>2100064.73</v>
+        <v>497103.56</v>
       </c>
       <c r="O29" s="1">
-        <v>0.52</v>
+        <v>0.12</v>
       </c>
       <c r="P29">
         <v>1</v>
       </c>
     </row>
     <row r="30" spans="1:16">
       <c r="A30" t="s">
-        <v>113</v>
+        <v>109</v>
       </c>
       <c r="B30" t="s">
-        <v>114</v>
+        <v>110</v>
       </c>
       <c r="C30" s="1">
-        <v>4500000.0</v>
+        <v>4100000.0</v>
       </c>
       <c r="D30" s="1">
-        <v>102.551</v>
+        <v>101.67</v>
       </c>
       <c r="E30" s="1">
-        <v>104.41792044</v>
+        <v>103.03238585</v>
       </c>
       <c r="F30" t="s">
         <v>8</v>
       </c>
       <c r="G30">
         <v>1.0</v>
       </c>
       <c r="H30" s="1">
-        <v>4698806.42</v>
+        <v>4224327.82</v>
       </c>
       <c r="I30" s="1">
-        <v>-84011.42</v>
+        <v>-55857.82</v>
       </c>
       <c r="J30" s="1">
-        <v>-1.7879310720785</v>
+        <v>-1.3222889505768</v>
       </c>
       <c r="K30">
-        <v>4.86</v>
+        <v>1.05</v>
       </c>
       <c r="L30" t="s">
-        <v>115</v>
+        <v>111</v>
       </c>
       <c r="M30" s="1">
-        <v>4614795.0</v>
+        <v>4168470.0</v>
       </c>
       <c r="N30" s="1">
-        <v>4833568.97</v>
+        <v>4211562.12</v>
       </c>
       <c r="O30" s="1">
-        <v>1.19</v>
+        <v>1.06</v>
       </c>
       <c r="P30">
         <v>1</v>
       </c>
     </row>
     <row r="31" spans="1:16">
       <c r="A31" t="s">
-        <v>116</v>
+        <v>112</v>
       </c>
       <c r="B31" t="s">
-        <v>117</v>
+        <v>113</v>
       </c>
       <c r="C31" s="1">
-        <v>8358000.0</v>
+        <v>3200000.0</v>
       </c>
       <c r="D31" s="1">
-        <v>99.021</v>
+        <v>101.101</v>
       </c>
       <c r="E31" s="1">
-        <v>100.19916009</v>
+        <v>102.282425</v>
       </c>
       <c r="F31" t="s">
         <v>8</v>
       </c>
       <c r="G31">
         <v>1.0</v>
       </c>
       <c r="H31" s="1">
-        <v>8374645.8</v>
+        <v>3273037.6</v>
       </c>
       <c r="I31" s="1">
-        <v>-98470.62</v>
+        <v>-37805.6</v>
       </c>
       <c r="J31" s="1">
-        <v>-1.1758183253553</v>
+        <v>-1.1550615856048</v>
       </c>
       <c r="K31">
-        <v>2.21</v>
+        <v>3.71</v>
       </c>
       <c r="L31" t="s">
-        <v>118</v>
+        <v>114</v>
       </c>
       <c r="M31" s="1">
-        <v>8276175.18</v>
+        <v>3235232.0</v>
       </c>
       <c r="N31" s="1">
-        <v>8460709.52</v>
+        <v>3353916.93</v>
       </c>
       <c r="O31" s="1">
-        <v>2.08</v>
+        <v>0.84</v>
       </c>
       <c r="P31">
         <v>1</v>
       </c>
     </row>
     <row r="32" spans="1:16">
       <c r="A32" t="s">
-        <v>119</v>
+        <v>115</v>
       </c>
       <c r="B32" t="s">
-        <v>120</v>
+        <v>116</v>
       </c>
       <c r="C32" s="1">
-        <v>3600000.0</v>
+        <v>3155000.0</v>
       </c>
       <c r="D32" s="1">
-        <v>92.007</v>
+        <v>99.289</v>
       </c>
       <c r="E32" s="1">
-        <v>92.61058806</v>
+        <v>100.13010777</v>
       </c>
       <c r="F32" t="s">
         <v>8</v>
       </c>
       <c r="G32">
         <v>1.0</v>
       </c>
       <c r="H32" s="1">
-        <v>3333981.17</v>
+        <v>3159104.9</v>
       </c>
       <c r="I32" s="1">
-        <v>-21729.17</v>
+        <v>-26536.95</v>
       </c>
       <c r="J32" s="1">
-        <v>-0.65174843204048</v>
+        <v>-0.84001484091269</v>
       </c>
       <c r="K32">
-        <v>0.09</v>
+        <v>2.16</v>
       </c>
       <c r="L32" t="s">
-        <v>121</v>
+        <v>117</v>
       </c>
       <c r="M32" s="1">
-        <v>3312252.0</v>
+        <v>3132567.95</v>
       </c>
       <c r="N32" s="1">
-        <v>3315358.85</v>
+        <v>3200789.42</v>
       </c>
       <c r="O32" s="1">
-        <v>0.82</v>
+        <v>0.8</v>
       </c>
       <c r="P32">
         <v>1</v>
       </c>
     </row>
     <row r="33" spans="1:16">
       <c r="A33" t="s">
-        <v>122</v>
+        <v>118</v>
       </c>
       <c r="B33" t="s">
-        <v>123</v>
+        <v>119</v>
       </c>
       <c r="C33" s="1">
-        <v>1400000.0</v>
+        <v>1742000.0</v>
       </c>
       <c r="D33" s="1">
-        <v>97.824</v>
+        <v>98.774</v>
       </c>
       <c r="E33" s="1">
-        <v>97.397</v>
+        <v>99.55577268</v>
       </c>
       <c r="F33" t="s">
         <v>8</v>
       </c>
       <c r="G33">
         <v>1.0</v>
       </c>
       <c r="H33" s="1">
-        <v>1363558.0</v>
+        <v>1734261.56</v>
       </c>
       <c r="I33" s="1">
-        <v>5978.0</v>
+        <v>-13618.48</v>
       </c>
       <c r="J33" s="1">
-        <v>0.43841186073493</v>
+        <v>-0.78526101910487</v>
       </c>
       <c r="K33">
-        <v>0.04</v>
-[...2 lines deleted...]
-        <v>613.7</v>
+        <v>0.67</v>
+      </c>
+      <c r="L33" t="s">
+        <v>120</v>
       </c>
       <c r="M33" s="1">
-        <v>1369536.0</v>
+        <v>1720643.08</v>
       </c>
       <c r="N33" s="1">
-        <v>1370149.7</v>
+        <v>1732324.03</v>
       </c>
       <c r="O33" s="1">
-        <v>0.34</v>
+        <v>0.43</v>
       </c>
       <c r="P33">
         <v>1</v>
       </c>
     </row>
     <row r="34" spans="1:16">
       <c r="A34" t="s">
-        <v>124</v>
+        <v>121</v>
       </c>
       <c r="B34" t="s">
-        <v>125</v>
+        <v>122</v>
       </c>
       <c r="C34" s="1">
-        <v>2000000.0</v>
+        <v>4500000.0</v>
       </c>
       <c r="D34" s="1">
-        <v>99.009</v>
+        <v>98.366</v>
       </c>
       <c r="E34" s="1">
-        <v>99.4518355</v>
+        <v>97.68931267</v>
       </c>
       <c r="F34" t="s">
         <v>8</v>
       </c>
       <c r="G34">
         <v>1.0</v>
       </c>
       <c r="H34" s="1">
-        <v>1989036.71</v>
+        <v>4396019.07</v>
       </c>
       <c r="I34" s="1">
-        <v>-8856.71</v>
+        <v>30450.93</v>
       </c>
       <c r="J34" s="1">
-        <v>-0.44527634686039</v>
+        <v>0.69269330990414</v>
       </c>
       <c r="K34">
-        <v>2.45</v>
+        <v>0.15</v>
       </c>
       <c r="L34" t="s">
-        <v>126</v>
+        <v>123</v>
       </c>
       <c r="M34" s="1">
-        <v>1980180.0</v>
+        <v>4426470.0</v>
       </c>
       <c r="N34" s="1">
-        <v>2029084.11</v>
+        <v>4433327.88</v>
       </c>
       <c r="O34" s="1">
-        <v>0.5</v>
+        <v>1.11</v>
       </c>
       <c r="P34">
         <v>1</v>
       </c>
     </row>
     <row r="35" spans="1:16">
       <c r="A35" t="s">
-        <v>127</v>
+        <v>124</v>
       </c>
       <c r="B35" t="s">
-        <v>128</v>
+        <v>125</v>
       </c>
       <c r="C35" s="1">
-        <v>2200000.0</v>
+        <v>5662000.0</v>
       </c>
       <c r="D35" s="1">
-        <v>105.035</v>
+        <v>98.782</v>
       </c>
       <c r="E35" s="1">
-        <v>107.86245455</v>
+        <v>99.79332179</v>
       </c>
       <c r="F35" t="s">
         <v>8</v>
       </c>
       <c r="G35">
         <v>1.0</v>
       </c>
       <c r="H35" s="1">
-        <v>2372974.0</v>
+        <v>5650297.88</v>
       </c>
       <c r="I35" s="1">
-        <v>-62204.0</v>
+        <v>-57261.04</v>
       </c>
       <c r="J35" s="1">
-        <v>-2.6213519406449</v>
+        <v>-1.0134163050533</v>
       </c>
       <c r="K35">
-        <v>2.02</v>
+        <v>0.64</v>
       </c>
       <c r="L35" t="s">
-        <v>129</v>
+        <v>126</v>
       </c>
       <c r="M35" s="1">
-        <v>2310770.0</v>
+        <v>5593036.84</v>
       </c>
       <c r="N35" s="1">
-        <v>2355230.85</v>
+        <v>5629368.01</v>
       </c>
       <c r="O35" s="1">
-        <v>0.58</v>
+        <v>1.41</v>
       </c>
       <c r="P35">
         <v>1</v>
       </c>
     </row>
     <row r="36" spans="1:16">
       <c r="A36" t="s">
-        <v>130</v>
+        <v>127</v>
       </c>
       <c r="B36" t="s">
-        <v>131</v>
+        <v>128</v>
       </c>
       <c r="C36" s="1">
-        <v>500000.0</v>
+        <v>4200000.0</v>
       </c>
       <c r="D36" s="1">
-        <v>99.033</v>
+        <v>98.652</v>
       </c>
       <c r="E36" s="1">
-        <v>99.371</v>
+        <v>99.72018738</v>
       </c>
       <c r="F36" t="s">
         <v>8</v>
       </c>
       <c r="G36">
         <v>1.0</v>
       </c>
       <c r="H36" s="1">
-        <v>496855.0</v>
+        <v>4188247.87</v>
       </c>
       <c r="I36" s="1">
-        <v>-1690.0</v>
+        <v>-44863.87</v>
       </c>
       <c r="J36" s="1">
-        <v>-0.34013947731229</v>
+        <v>-1.0711846908908</v>
       </c>
       <c r="K36">
-        <v>0.1</v>
-[...2 lines deleted...]
-        <v>493.15</v>
+        <v>1.42</v>
+      </c>
+      <c r="L36" t="s">
+        <v>129</v>
       </c>
       <c r="M36" s="1">
-        <v>495165.0</v>
+        <v>4143384.0</v>
       </c>
       <c r="N36" s="1">
-        <v>495658.15</v>
+        <v>4202931.95</v>
       </c>
       <c r="O36" s="1">
-        <v>0.12</v>
+        <v>1.05</v>
       </c>
       <c r="P36">
         <v>1</v>
       </c>
     </row>
     <row r="37" spans="1:16">
       <c r="A37" t="s">
+        <v>130</v>
+      </c>
+      <c r="B37" t="s">
+        <v>131</v>
+      </c>
+      <c r="C37" s="1">
+        <v>1189000.0</v>
+      </c>
+      <c r="D37" s="1">
+        <v>98.483</v>
+      </c>
+      <c r="E37" s="1">
+        <v>99.80243902</v>
+      </c>
+      <c r="F37" t="s">
+        <v>8</v>
+      </c>
+      <c r="G37">
+        <v>1.0</v>
+      </c>
+      <c r="H37" s="1">
+        <v>1186651.0</v>
+      </c>
+      <c r="I37" s="1">
+        <v>-15688.13</v>
+      </c>
+      <c r="J37" s="1">
+        <v>-1.3220508810088</v>
+      </c>
+      <c r="K37">
+        <v>1.03</v>
+      </c>
+      <c r="L37" t="s">
         <v>132</v>
       </c>
-      <c r="B37" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M37" s="1">
-        <v>4149651.0</v>
+        <v>1170962.87</v>
       </c>
       <c r="N37" s="1">
-        <v>4180555.45</v>
+        <v>1183213.41</v>
       </c>
       <c r="O37" s="1">
-        <v>1.03</v>
+        <v>0.3</v>
       </c>
       <c r="P37">
         <v>1</v>
       </c>
     </row>
     <row r="38" spans="1:16">
       <c r="A38" t="s">
+        <v>133</v>
+      </c>
+      <c r="B38" t="s">
+        <v>134</v>
+      </c>
+      <c r="C38" s="1">
+        <v>1900000.0</v>
+      </c>
+      <c r="D38" s="1">
+        <v>99.658</v>
+      </c>
+      <c r="E38" s="1">
+        <v>100.10731579</v>
+      </c>
+      <c r="F38" t="s">
+        <v>8</v>
+      </c>
+      <c r="G38">
+        <v>1.0</v>
+      </c>
+      <c r="H38" s="1">
+        <v>1902039.0</v>
+      </c>
+      <c r="I38" s="1">
+        <v>-8537.0</v>
+      </c>
+      <c r="J38" s="1">
+        <v>-0.44883411959481</v>
+      </c>
+      <c r="K38">
+        <v>2.62</v>
+      </c>
+      <c r="L38" t="s">
         <v>135</v>
       </c>
-      <c r="B38" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M38" s="1">
-        <v>3225536.0</v>
+        <v>1893502.0</v>
       </c>
       <c r="N38" s="1">
-        <v>3335015.45</v>
+        <v>1943337.96</v>
       </c>
       <c r="O38" s="1">
-        <v>0.82</v>
+        <v>0.49</v>
       </c>
       <c r="P38">
         <v>1</v>
       </c>
     </row>
     <row r="39" spans="1:16">
       <c r="A39" t="s">
+        <v>136</v>
+      </c>
+      <c r="B39" t="s">
+        <v>137</v>
+      </c>
+      <c r="C39" s="1">
+        <v>2773000.0</v>
+      </c>
+      <c r="D39" s="1">
+        <v>100.856</v>
+      </c>
+      <c r="E39" s="1">
+        <v>99.67</v>
+      </c>
+      <c r="F39" t="s">
+        <v>8</v>
+      </c>
+      <c r="G39">
+        <v>1.0</v>
+      </c>
+      <c r="H39" s="1">
+        <v>2763849.1</v>
+      </c>
+      <c r="I39" s="1">
+        <v>32887.78</v>
+      </c>
+      <c r="J39" s="1">
+        <v>1.1899267583024</v>
+      </c>
+      <c r="K39">
+        <v>0.19</v>
+      </c>
+      <c r="L39" t="s">
         <v>138</v>
       </c>
-      <c r="B39" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M39" s="1">
-        <v>3121178.4</v>
+        <v>2796736.88</v>
       </c>
       <c r="N39" s="1">
-        <v>3182744.12</v>
+        <v>2801969.49</v>
       </c>
       <c r="O39" s="1">
-        <v>0.78</v>
+        <v>0.7</v>
       </c>
       <c r="P39">
         <v>1</v>
       </c>
     </row>
     <row r="40" spans="1:16">
       <c r="A40" t="s">
+        <v>139</v>
+      </c>
+      <c r="B40" t="s">
+        <v>140</v>
+      </c>
+      <c r="C40" s="1">
+        <v>5000000.0</v>
+      </c>
+      <c r="D40" s="1">
+        <v>97.319</v>
+      </c>
+      <c r="E40" s="1">
+        <v>96.0024946</v>
+      </c>
+      <c r="F40" t="s">
+        <v>8</v>
+      </c>
+      <c r="G40">
+        <v>1.0</v>
+      </c>
+      <c r="H40" s="1">
+        <v>4800124.73</v>
+      </c>
+      <c r="I40" s="1">
+        <v>65825.27</v>
+      </c>
+      <c r="J40" s="1">
+        <v>1.3713241572371</v>
+      </c>
+      <c r="K40">
+        <v>0.23</v>
+      </c>
+      <c r="L40" t="s">
         <v>141</v>
       </c>
-      <c r="B40" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M40" s="1">
-        <v>1707072.9</v>
+        <v>4865950.0</v>
       </c>
       <c r="N40" s="1">
-        <v>1715078.94</v>
+        <v>4877422.6</v>
       </c>
       <c r="O40" s="1">
-        <v>0.42</v>
+        <v>1.22</v>
       </c>
       <c r="P40">
         <v>1</v>
       </c>
     </row>
     <row r="41" spans="1:16">
       <c r="A41" t="s">
+        <v>142</v>
+      </c>
+      <c r="B41" t="s">
+        <v>143</v>
+      </c>
+      <c r="C41" s="1">
+        <v>1900000.0</v>
+      </c>
+      <c r="D41" s="1">
+        <v>99.418</v>
+      </c>
+      <c r="E41" s="1">
+        <v>100.23363158</v>
+      </c>
+      <c r="F41" t="s">
+        <v>8</v>
+      </c>
+      <c r="G41">
+        <v>1.0</v>
+      </c>
+      <c r="H41" s="1">
+        <v>1904439.0</v>
+      </c>
+      <c r="I41" s="1">
+        <v>-15497.0</v>
+      </c>
+      <c r="J41" s="1">
+        <v>-0.81373044765414</v>
+      </c>
+      <c r="K41">
+        <v>0.96</v>
+      </c>
+      <c r="L41" t="s">
         <v>144</v>
       </c>
-      <c r="B41" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M41" s="1">
-        <v>4416030.0</v>
+        <v>1888942.0</v>
       </c>
       <c r="N41" s="1">
-        <v>4420730.34</v>
+        <v>1907115.63</v>
       </c>
       <c r="O41" s="1">
-        <v>1.09</v>
+        <v>0.48</v>
       </c>
       <c r="P41">
         <v>1</v>
       </c>
     </row>
     <row r="42" spans="1:16">
       <c r="A42" t="s">
-        <v>147</v>
+        <v>145</v>
       </c>
       <c r="B42" t="s">
-        <v>148</v>
+        <v>146</v>
       </c>
       <c r="C42" s="1">
-        <v>5662000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D42" s="1">
-        <v>98.249</v>
+        <v>97.98</v>
       </c>
       <c r="E42" s="1">
-        <v>99.79332179</v>
+        <v>98.433</v>
       </c>
       <c r="F42" t="s">
         <v>8</v>
       </c>
       <c r="G42">
         <v>1.0</v>
       </c>
       <c r="H42" s="1">
-        <v>5650297.88</v>
+        <v>295299.0</v>
       </c>
       <c r="I42" s="1">
-        <v>-87439.5</v>
+        <v>-1359.0</v>
       </c>
       <c r="J42" s="1">
-        <v>-1.5475201813608</v>
+        <v>-0.46021151443114</v>
       </c>
       <c r="K42">
-        <v>0.42</v>
-[...2 lines deleted...]
-        <v>149</v>
+        <v>0.26</v>
+      </c>
+      <c r="L42">
+        <v>785.96</v>
       </c>
       <c r="M42" s="1">
-        <v>5562858.38</v>
+        <v>293940.0</v>
       </c>
       <c r="N42" s="1">
-        <v>5586450.05</v>
+        <v>294725.96</v>
       </c>
       <c r="O42" s="1">
-        <v>1.38</v>
+        <v>0.07</v>
       </c>
       <c r="P42">
         <v>1</v>
       </c>
     </row>
     <row r="43" spans="1:16">
       <c r="A43" t="s">
-        <v>150</v>
+        <v>147</v>
       </c>
       <c r="B43" t="s">
-        <v>151</v>
+        <v>148</v>
       </c>
       <c r="C43" s="1">
-        <v>4200000.0</v>
+        <v>5700000.0</v>
       </c>
       <c r="D43" s="1">
-        <v>98.399</v>
+        <v>98.544</v>
       </c>
       <c r="E43" s="1">
-        <v>99.72018738</v>
+        <v>99.73340351</v>
       </c>
       <c r="F43" t="s">
         <v>8</v>
       </c>
       <c r="G43">
         <v>1.0</v>
       </c>
       <c r="H43" s="1">
-        <v>4188247.87</v>
+        <v>5684804.0</v>
       </c>
       <c r="I43" s="1">
-        <v>-55489.87</v>
+        <v>-67796.0</v>
       </c>
       <c r="J43" s="1">
-        <v>-1.3248946032413</v>
+        <v>-1.1925828929194</v>
       </c>
       <c r="K43">
-        <v>1.23</v>
+        <v>1.18</v>
       </c>
       <c r="L43" t="s">
-        <v>152</v>
+        <v>149</v>
       </c>
       <c r="M43" s="1">
-        <v>4132758.0</v>
+        <v>5617008.0</v>
       </c>
       <c r="N43" s="1">
-        <v>4184251.15</v>
+        <v>5684353.89</v>
       </c>
       <c r="O43" s="1">
-        <v>1.03</v>
+        <v>1.43</v>
       </c>
       <c r="P43">
         <v>1</v>
       </c>
     </row>
     <row r="44" spans="1:16">
       <c r="A44" t="s">
-        <v>153</v>
+        <v>150</v>
       </c>
       <c r="B44" t="s">
-        <v>154</v>
+        <v>151</v>
       </c>
       <c r="C44" s="1">
-        <v>1189000.0</v>
+        <v>1500000.0</v>
       </c>
       <c r="D44" s="1">
-        <v>98.182</v>
+        <v>102.37</v>
       </c>
       <c r="E44" s="1">
-        <v>99.80243902</v>
+        <v>103.763</v>
       </c>
       <c r="F44" t="s">
         <v>8</v>
       </c>
       <c r="G44">
         <v>1.0</v>
       </c>
       <c r="H44" s="1">
-        <v>1186651.0</v>
+        <v>1556445.0</v>
       </c>
       <c r="I44" s="1">
-        <v>-19267.02</v>
+        <v>-20895.0</v>
       </c>
       <c r="J44" s="1">
-        <v>-1.6236467166842</v>
+        <v>-1.342482387749</v>
       </c>
       <c r="K44">
-        <v>0.84</v>
+        <v>3.3</v>
       </c>
       <c r="L44" t="s">
-        <v>155</v>
+        <v>152</v>
       </c>
       <c r="M44" s="1">
-        <v>1167383.98</v>
+        <v>1535550.0</v>
       </c>
       <c r="N44" s="1">
-        <v>1177316.85</v>
+        <v>1584978.08</v>
       </c>
       <c r="O44" s="1">
-        <v>0.29</v>
+        <v>0.4</v>
       </c>
       <c r="P44">
         <v>1</v>
       </c>
     </row>
     <row r="45" spans="1:16">
       <c r="A45" t="s">
-        <v>156</v>
+        <v>153</v>
       </c>
       <c r="B45" t="s">
-        <v>157</v>
+        <v>154</v>
       </c>
       <c r="C45" s="1">
-        <v>1900000.0</v>
+        <v>2400000.0</v>
       </c>
       <c r="D45" s="1">
-        <v>99.179</v>
+        <v>104.396</v>
       </c>
       <c r="E45" s="1">
-        <v>100.10731579</v>
+        <v>105.746875</v>
       </c>
       <c r="F45" t="s">
         <v>8</v>
       </c>
       <c r="G45">
         <v>1.0</v>
       </c>
       <c r="H45" s="1">
-        <v>1902039.0</v>
+        <v>2537925.0</v>
       </c>
       <c r="I45" s="1">
-        <v>-17638.0</v>
+        <v>-32421.0</v>
       </c>
       <c r="J45" s="1">
-        <v>-0.92732062802077</v>
+        <v>-1.2774609178758</v>
       </c>
       <c r="K45">
-        <v>2.4</v>
+        <v>3.54</v>
       </c>
       <c r="L45" t="s">
-        <v>158</v>
+        <v>155</v>
       </c>
       <c r="M45" s="1">
-        <v>1884401.0</v>
+        <v>2505504.0</v>
       </c>
       <c r="N45" s="1">
-        <v>1930046.55</v>
+        <v>2590490.3</v>
       </c>
       <c r="O45" s="1">
-        <v>0.48</v>
+        <v>0.65</v>
       </c>
       <c r="P45">
         <v>1</v>
       </c>
     </row>
     <row r="46" spans="1:16">
       <c r="A46" t="s">
-        <v>159</v>
+        <v>156</v>
       </c>
       <c r="B46" t="s">
-        <v>160</v>
+        <v>157</v>
       </c>
       <c r="C46" s="1">
-        <v>5000000.0</v>
+        <v>1700000.0</v>
       </c>
       <c r="D46" s="1">
-        <v>97.025</v>
+        <v>96.066</v>
       </c>
       <c r="E46" s="1">
-        <v>96.0024946</v>
+        <v>96.33935294</v>
       </c>
       <c r="F46" t="s">
         <v>8</v>
       </c>
       <c r="G46">
         <v>1.0</v>
       </c>
       <c r="H46" s="1">
-        <v>4800124.73</v>
+        <v>1637769.0</v>
       </c>
       <c r="I46" s="1">
-        <v>51125.27</v>
+        <v>-4647.0</v>
       </c>
       <c r="J46" s="1">
-        <v>1.0650821150641</v>
+        <v>-0.28373964826541</v>
       </c>
       <c r="K46">
-        <v>0.21</v>
+        <v>1.07</v>
       </c>
       <c r="L46" t="s">
-        <v>161</v>
+        <v>158</v>
       </c>
       <c r="M46" s="1">
-        <v>4851250.0</v>
+        <v>1633122.0</v>
       </c>
       <c r="N46" s="1">
-        <v>4861763.7</v>
+        <v>1651344.6</v>
       </c>
       <c r="O46" s="1">
-        <v>1.2</v>
+        <v>0.41</v>
       </c>
       <c r="P46">
         <v>1</v>
       </c>
     </row>
     <row r="47" spans="1:16">
       <c r="A47" t="s">
-        <v>162</v>
+        <v>159</v>
       </c>
       <c r="B47" t="s">
-        <v>163</v>
+        <v>160</v>
       </c>
       <c r="C47" s="1">
-        <v>1900000.0</v>
+        <v>2900000.0</v>
       </c>
       <c r="D47" s="1">
-        <v>99.17</v>
+        <v>107.124</v>
       </c>
       <c r="E47" s="1">
-        <v>100.23363158</v>
+        <v>109.3219769</v>
       </c>
       <c r="F47" t="s">
         <v>8</v>
       </c>
       <c r="G47">
         <v>1.0</v>
       </c>
       <c r="H47" s="1">
-        <v>1904439.0</v>
+        <v>3170337.33</v>
       </c>
       <c r="I47" s="1">
-        <v>-20209.0</v>
+        <v>-63741.33</v>
       </c>
       <c r="J47" s="1">
-        <v>-1.0611523918592</v>
+        <v>-2.0105535583496</v>
       </c>
       <c r="K47">
-        <v>0.76</v>
+        <v>0.84</v>
       </c>
       <c r="L47" t="s">
-        <v>164</v>
+        <v>161</v>
       </c>
       <c r="M47" s="1">
-        <v>1884230.0</v>
+        <v>3106596.0</v>
       </c>
       <c r="N47" s="1">
-        <v>1898577.6</v>
+        <v>3130908.33</v>
       </c>
       <c r="O47" s="1">
-        <v>0.47</v>
+        <v>0.79</v>
       </c>
       <c r="P47">
         <v>1</v>
       </c>
     </row>
     <row r="48" spans="1:16">
       <c r="A48" t="s">
-        <v>165</v>
+        <v>162</v>
       </c>
       <c r="B48" t="s">
-        <v>166</v>
+        <v>163</v>
       </c>
       <c r="C48" s="1">
-        <v>300000.0</v>
+        <v>2300000.0</v>
       </c>
       <c r="D48" s="1">
-        <v>97.64</v>
+        <v>100.512</v>
       </c>
       <c r="E48" s="1">
-        <v>98.433</v>
+        <v>100.0</v>
       </c>
       <c r="F48" t="s">
         <v>8</v>
       </c>
       <c r="G48">
         <v>1.0</v>
       </c>
       <c r="H48" s="1">
-        <v>295299.0</v>
+        <v>2300000.0</v>
       </c>
       <c r="I48" s="1">
-        <v>-2379.0</v>
+        <v>11776.0</v>
       </c>
       <c r="J48" s="1">
-        <v>-0.80562413011896</v>
+        <v>0.512</v>
       </c>
       <c r="K48">
-        <v>0.12</v>
-[...2 lines deleted...]
-        <v>354.45</v>
+        <v>0.18</v>
+      </c>
+      <c r="L48" t="s">
+        <v>164</v>
       </c>
       <c r="M48" s="1">
-        <v>292920.0</v>
+        <v>2311776.0</v>
       </c>
       <c r="N48" s="1">
-        <v>293274.45</v>
+        <v>2315821.54</v>
       </c>
       <c r="O48" s="1">
-        <v>0.07</v>
+        <v>0.58</v>
       </c>
       <c r="P48">
         <v>1</v>
       </c>
     </row>
     <row r="49" spans="1:16">
       <c r="A49" t="s">
+        <v>165</v>
+      </c>
+      <c r="B49" t="s">
+        <v>166</v>
+      </c>
+      <c r="C49" s="1">
+        <v>5700000.0</v>
+      </c>
+      <c r="D49" s="1">
+        <v>98.675</v>
+      </c>
+      <c r="E49" s="1">
+        <v>98.12584211</v>
+      </c>
+      <c r="F49" t="s">
+        <v>8</v>
+      </c>
+      <c r="G49">
+        <v>1.0</v>
+      </c>
+      <c r="H49" s="1">
+        <v>5593173.0</v>
+      </c>
+      <c r="I49" s="1">
+        <v>31302.0</v>
+      </c>
+      <c r="J49" s="1">
+        <v>0.55964655482675</v>
+      </c>
+      <c r="K49">
+        <v>0.34</v>
+      </c>
+      <c r="L49" t="s">
         <v>167</v>
       </c>
-      <c r="B49" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M49" s="1">
-        <v>2169816.0</v>
+        <v>5624475.0</v>
       </c>
       <c r="N49" s="1">
-        <v>2180416.68</v>
+        <v>5643995.55</v>
       </c>
       <c r="O49" s="1">
-        <v>0.54</v>
+        <v>1.42</v>
       </c>
       <c r="P49">
         <v>1</v>
       </c>
     </row>
     <row r="50" spans="1:16">
       <c r="A50" t="s">
+        <v>168</v>
+      </c>
+      <c r="B50" t="s">
+        <v>169</v>
+      </c>
+      <c r="C50" s="1">
+        <v>4700000.0</v>
+      </c>
+      <c r="D50" s="1">
+        <v>91.541</v>
+      </c>
+      <c r="E50" s="1">
+        <v>91.69810638</v>
+      </c>
+      <c r="F50" t="s">
+        <v>8</v>
+      </c>
+      <c r="G50">
+        <v>1.0</v>
+      </c>
+      <c r="H50" s="1">
+        <v>4309811.0</v>
+      </c>
+      <c r="I50" s="1">
+        <v>-7384.0</v>
+      </c>
+      <c r="J50" s="1">
+        <v>-0.17133001888018</v>
+      </c>
+      <c r="K50">
+        <v>0.22</v>
+      </c>
+      <c r="L50" t="s">
         <v>170</v>
       </c>
-      <c r="B50" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M50" s="1">
-        <v>5581212.0</v>
+        <v>4302427.0</v>
       </c>
       <c r="N50" s="1">
-        <v>5634893.51</v>
+        <v>4312857.14</v>
       </c>
       <c r="O50" s="1">
-        <v>1.39</v>
+        <v>1.08</v>
       </c>
       <c r="P50">
         <v>1</v>
       </c>
     </row>
     <row r="51" spans="1:16">
       <c r="A51" t="s">
+        <v>171</v>
+      </c>
+      <c r="B51" t="s">
+        <v>172</v>
+      </c>
+      <c r="C51" s="1">
+        <v>3200000.0</v>
+      </c>
+      <c r="D51" s="1">
+        <v>99.366</v>
+      </c>
+      <c r="E51" s="1">
+        <v>100.2644475</v>
+      </c>
+      <c r="F51" t="s">
+        <v>8</v>
+      </c>
+      <c r="G51">
+        <v>1.0</v>
+      </c>
+      <c r="H51" s="1">
+        <v>3208462.32</v>
+      </c>
+      <c r="I51" s="1">
+        <v>-28750.32</v>
+      </c>
+      <c r="J51" s="1">
+        <v>-0.89607784454205</v>
+      </c>
+      <c r="K51">
+        <v>2.53</v>
+      </c>
+      <c r="L51" t="s">
         <v>173</v>
       </c>
-      <c r="B51" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M51" s="1">
-        <v>1529685.0</v>
+        <v>3179712.0</v>
       </c>
       <c r="N51" s="1">
-        <v>1574222.67</v>
+        <v>3260720.22</v>
       </c>
       <c r="O51" s="1">
-        <v>0.39</v>
+        <v>0.82</v>
       </c>
       <c r="P51">
         <v>1</v>
       </c>
     </row>
     <row r="52" spans="1:16">
       <c r="A52" t="s">
+        <v>174</v>
+      </c>
+      <c r="B52" t="s">
+        <v>175</v>
+      </c>
+      <c r="C52" s="1">
+        <v>1800000.0</v>
+      </c>
+      <c r="D52" s="1">
+        <v>108.0</v>
+      </c>
+      <c r="E52" s="1">
+        <v>109.72188889</v>
+      </c>
+      <c r="F52" t="s">
+        <v>8</v>
+      </c>
+      <c r="G52">
+        <v>1.0</v>
+      </c>
+      <c r="H52" s="1">
+        <v>1974994.0</v>
+      </c>
+      <c r="I52" s="1">
+        <v>-30994.0</v>
+      </c>
+      <c r="J52" s="1">
+        <v>-1.5693212232543</v>
+      </c>
+      <c r="K52">
+        <v>9.73</v>
+      </c>
+      <c r="L52" t="s">
         <v>176</v>
       </c>
-      <c r="B52" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M52" s="1">
-        <v>2495088.0</v>
+        <v>1944000.0</v>
       </c>
       <c r="N52" s="1">
-        <v>2569948.27</v>
+        <v>2119068.49</v>
       </c>
       <c r="O52" s="1">
-        <v>0.63</v>
+        <v>0.53</v>
       </c>
       <c r="P52">
         <v>1</v>
       </c>
     </row>
     <row r="53" spans="1:16">
       <c r="A53" t="s">
+        <v>177</v>
+      </c>
+      <c r="B53" t="s">
+        <v>178</v>
+      </c>
+      <c r="C53" s="1">
+        <v>3652000.0</v>
+      </c>
+      <c r="D53" s="1">
+        <v>94.957</v>
+      </c>
+      <c r="E53" s="1">
+        <v>94.93111583</v>
+      </c>
+      <c r="F53" t="s">
+        <v>8</v>
+      </c>
+      <c r="G53">
+        <v>1.0</v>
+      </c>
+      <c r="H53" s="1">
+        <v>3466884.35</v>
+      </c>
+      <c r="I53" s="1">
+        <v>945.29</v>
+      </c>
+      <c r="J53" s="1">
+        <v>0.027266268631084</v>
+      </c>
+      <c r="K53">
+        <v>0.04</v>
+      </c>
+      <c r="L53" t="s">
         <v>179</v>
       </c>
-      <c r="B53" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M53" s="1">
-        <v>1662889.0</v>
+        <v>3467829.64</v>
       </c>
       <c r="N53" s="1">
-        <v>1675930.1</v>
+        <v>3469230.41</v>
       </c>
       <c r="O53" s="1">
-        <v>0.41</v>
+        <v>0.87</v>
       </c>
       <c r="P53">
         <v>1</v>
       </c>
     </row>
     <row r="54" spans="1:16">
       <c r="A54" t="s">
-        <v>182</v>
+        <v>180</v>
       </c>
       <c r="B54" t="s">
-        <v>183</v>
+        <v>181</v>
       </c>
       <c r="C54" s="1">
-        <v>1700000.0</v>
+        <v>2300000.0</v>
       </c>
       <c r="D54" s="1">
-        <v>95.509</v>
+        <v>98.981</v>
       </c>
       <c r="E54" s="1">
-        <v>96.33935294</v>
+        <v>98.55887522</v>
       </c>
       <c r="F54" t="s">
         <v>8</v>
       </c>
       <c r="G54">
         <v>1.0</v>
       </c>
       <c r="H54" s="1">
-        <v>1637769.0</v>
+        <v>2266854.13</v>
       </c>
       <c r="I54" s="1">
-        <v>-14116.0</v>
+        <v>9708.87</v>
       </c>
       <c r="J54" s="1">
-        <v>-0.86190421237671</v>
+        <v>0.42829707794211</v>
       </c>
       <c r="K54">
-        <v>0.98</v>
-[...2 lines deleted...]
-        <v>184</v>
+        <v>0.02</v>
+      </c>
+      <c r="L54">
+        <v>511.99</v>
       </c>
       <c r="M54" s="1">
-        <v>1623653.0</v>
+        <v>2276563.0</v>
       </c>
       <c r="N54" s="1">
-        <v>1640245.47</v>
+        <v>2277074.99</v>
       </c>
       <c r="O54" s="1">
-        <v>0.4</v>
+        <v>0.57</v>
       </c>
       <c r="P54">
         <v>1</v>
       </c>
     </row>
     <row r="55" spans="1:16">
       <c r="A55" t="s">
-        <v>185</v>
+        <v>182</v>
       </c>
       <c r="B55" t="s">
-        <v>186</v>
+        <v>183</v>
       </c>
       <c r="C55" s="1">
-        <v>2900000.0</v>
+        <v>7450000.0</v>
       </c>
       <c r="D55" s="1">
-        <v>106.652</v>
+        <v>99.432</v>
       </c>
       <c r="E55" s="1">
-        <v>109.3219769</v>
+        <v>100.12552698</v>
       </c>
       <c r="F55" t="s">
         <v>8</v>
       </c>
       <c r="G55">
         <v>1.0</v>
       </c>
       <c r="H55" s="1">
-        <v>3170337.33</v>
+        <v>7459351.76</v>
       </c>
       <c r="I55" s="1">
-        <v>-77429.33</v>
+        <v>-51667.76</v>
       </c>
       <c r="J55" s="1">
-        <v>-2.4423057214546</v>
+        <v>-0.6926575078154</v>
       </c>
       <c r="K55">
-        <v>0.38</v>
+        <v>0.4</v>
       </c>
       <c r="L55" t="s">
-        <v>187</v>
+        <v>184</v>
       </c>
       <c r="M55" s="1">
-        <v>3092908.0</v>
+        <v>7407684.0</v>
       </c>
       <c r="N55" s="1">
-        <v>3103872.38</v>
+        <v>7437152.32</v>
       </c>
       <c r="O55" s="1">
-        <v>0.76</v>
+        <v>1.87</v>
       </c>
       <c r="P55">
         <v>1</v>
       </c>
     </row>
     <row r="56" spans="1:16">
       <c r="A56" t="s">
-        <v>188</v>
+        <v>185</v>
       </c>
       <c r="B56" t="s">
-        <v>189</v>
+        <v>186</v>
       </c>
       <c r="C56" s="1">
         <v>5700000.0</v>
       </c>
       <c r="D56" s="1">
-        <v>98.544</v>
+        <v>101.068</v>
       </c>
       <c r="E56" s="1">
-        <v>98.12584211</v>
+        <v>102.59867877</v>
       </c>
       <c r="F56" t="s">
         <v>8</v>
       </c>
       <c r="G56">
         <v>1.0</v>
       </c>
       <c r="H56" s="1">
-        <v>5593173.0</v>
+        <v>5848124.69</v>
       </c>
       <c r="I56" s="1">
-        <v>23835.0</v>
+        <v>-87248.69</v>
       </c>
       <c r="J56" s="1">
-        <v>0.42614451582313</v>
+        <v>-1.4919088532635</v>
       </c>
       <c r="K56">
-        <v>0.27</v>
+        <v>1.97</v>
       </c>
       <c r="L56" t="s">
-        <v>190</v>
+        <v>187</v>
       </c>
       <c r="M56" s="1">
-        <v>5617008.0</v>
+        <v>5760876.0</v>
       </c>
       <c r="N56" s="1">
-        <v>5632155.95</v>
+        <v>5872923.95</v>
       </c>
       <c r="O56" s="1">
-        <v>1.39</v>
+        <v>1.47</v>
       </c>
       <c r="P56">
         <v>1</v>
       </c>
     </row>
     <row r="57" spans="1:16">
       <c r="A57" t="s">
-        <v>191</v>
+        <v>188</v>
       </c>
       <c r="B57" t="s">
-        <v>192</v>
+        <v>189</v>
       </c>
       <c r="C57" s="1">
-        <v>4700000.0</v>
+        <v>3000000.0</v>
       </c>
       <c r="D57" s="1">
-        <v>90.506</v>
+        <v>96.652</v>
       </c>
       <c r="E57" s="1">
-        <v>91.69810638</v>
+        <v>96.58793333</v>
       </c>
       <c r="F57" t="s">
         <v>8</v>
       </c>
       <c r="G57">
         <v>1.0</v>
       </c>
       <c r="H57" s="1">
-        <v>4309811.0</v>
+        <v>2897638.0</v>
       </c>
       <c r="I57" s="1">
-        <v>-56029.0</v>
+        <v>1922.0</v>
       </c>
       <c r="J57" s="1">
-        <v>-1.3000338065869</v>
+        <v>0.066329886617997</v>
       </c>
       <c r="K57">
-        <v>0.19</v>
+        <v>0.37</v>
       </c>
       <c r="L57" t="s">
-        <v>193</v>
+        <v>190</v>
       </c>
       <c r="M57" s="1">
-        <v>4253782.0</v>
+        <v>2899560.0</v>
       </c>
       <c r="N57" s="1">
-        <v>4262860.08</v>
+        <v>2910779.18</v>
       </c>
       <c r="O57" s="1">
-        <v>1.05</v>
+        <v>0.73</v>
       </c>
       <c r="P57">
         <v>1</v>
       </c>
     </row>
     <row r="58" spans="1:16">
       <c r="A58" t="s">
-        <v>194</v>
+        <v>191</v>
       </c>
       <c r="B58" t="s">
-        <v>195</v>
+        <v>192</v>
       </c>
       <c r="C58" s="1">
-        <v>3200000.0</v>
+        <v>4700000.0</v>
       </c>
       <c r="D58" s="1">
-        <v>98.923</v>
+        <v>90.991</v>
       </c>
       <c r="E58" s="1">
-        <v>100.2644475</v>
+        <v>91.37542553</v>
       </c>
       <c r="F58" t="s">
         <v>8</v>
       </c>
       <c r="G58">
         <v>1.0</v>
       </c>
       <c r="H58" s="1">
-        <v>3208462.32</v>
+        <v>4294645.0</v>
       </c>
       <c r="I58" s="1">
-        <v>-42926.32</v>
+        <v>-18068.0</v>
       </c>
       <c r="J58" s="1">
-        <v>-1.3379094319549</v>
+        <v>-0.42070997719253</v>
       </c>
       <c r="K58">
-        <v>2.3</v>
+        <v>0.15</v>
       </c>
       <c r="L58" t="s">
-        <v>196</v>
+        <v>193</v>
       </c>
       <c r="M58" s="1">
-        <v>3165536.0</v>
+        <v>4276577.0</v>
       </c>
       <c r="N58" s="1">
-        <v>3239179.84</v>
+        <v>4283562.62</v>
       </c>
       <c r="O58" s="1">
-        <v>0.8</v>
+        <v>1.07</v>
       </c>
       <c r="P58">
         <v>1</v>
       </c>
     </row>
     <row r="59" spans="1:16">
       <c r="A59" t="s">
-        <v>197</v>
+        <v>194</v>
       </c>
       <c r="B59" t="s">
-        <v>198</v>
+        <v>195</v>
       </c>
       <c r="C59" s="1">
-        <v>1800000.0</v>
+        <v>1400000.0</v>
       </c>
       <c r="D59" s="1">
-        <v>107.25</v>
+        <v>100.974</v>
       </c>
       <c r="E59" s="1">
-        <v>109.72188889</v>
+        <v>100.539</v>
       </c>
       <c r="F59" t="s">
         <v>8</v>
       </c>
       <c r="G59">
         <v>1.0</v>
       </c>
       <c r="H59" s="1">
-        <v>1974994.0</v>
+        <v>1407546.0</v>
       </c>
       <c r="I59" s="1">
-        <v>-44494.0</v>
+        <v>6090.0</v>
       </c>
       <c r="J59" s="1">
-        <v>-2.2528676036484</v>
+        <v>0.43266791991168</v>
       </c>
       <c r="K59">
-        <v>8.96</v>
+        <v>2.28</v>
       </c>
       <c r="L59" t="s">
-        <v>199</v>
+        <v>196</v>
       </c>
       <c r="M59" s="1">
-        <v>1930500.0</v>
+        <v>1413636.0</v>
       </c>
       <c r="N59" s="1">
-        <v>2091760.27</v>
+        <v>1445548.33</v>
       </c>
       <c r="O59" s="1">
-        <v>0.52</v>
+        <v>0.36</v>
       </c>
       <c r="P59">
         <v>1</v>
       </c>
     </row>
     <row r="60" spans="1:16">
       <c r="A60" t="s">
-        <v>200</v>
+        <v>197</v>
       </c>
       <c r="B60" t="s">
-        <v>201</v>
+        <v>198</v>
       </c>
       <c r="C60" s="1">
-        <v>3652000.0</v>
+        <v>2211000.0</v>
       </c>
       <c r="D60" s="1">
-        <v>94.453</v>
+        <v>99.462</v>
       </c>
       <c r="E60" s="1">
-        <v>94.93111583</v>
+        <v>100.1729412</v>
       </c>
       <c r="F60" t="s">
         <v>8</v>
       </c>
       <c r="G60">
         <v>1.0</v>
       </c>
       <c r="H60" s="1">
-        <v>3466884.35</v>
+        <v>2214823.73</v>
       </c>
       <c r="I60" s="1">
-        <v>-17460.79</v>
+        <v>-15718.91</v>
       </c>
       <c r="J60" s="1">
-        <v>-0.50364500909873</v>
+        <v>-0.70971381546467</v>
       </c>
       <c r="K60">
-        <v>0.02</v>
-[...2 lines deleted...]
-        <v>700.38</v>
+        <v>2.26</v>
+      </c>
+      <c r="L60" t="s">
+        <v>199</v>
       </c>
       <c r="M60" s="1">
-        <v>3449423.56</v>
+        <v>2199104.82</v>
       </c>
       <c r="N60" s="1">
-        <v>3450123.94</v>
+        <v>2249087.05</v>
       </c>
       <c r="O60" s="1">
-        <v>0.85</v>
+        <v>0.56</v>
       </c>
       <c r="P60">
         <v>1</v>
       </c>
     </row>
     <row r="61" spans="1:16">
       <c r="A61" t="s">
+        <v>200</v>
+      </c>
+      <c r="B61" t="s">
+        <v>201</v>
+      </c>
+      <c r="C61" s="1">
+        <v>4200000.0</v>
+      </c>
+      <c r="D61" s="1">
+        <v>100.205</v>
+      </c>
+      <c r="E61" s="1">
+        <v>101.02184238</v>
+      </c>
+      <c r="F61" t="s">
+        <v>8</v>
+      </c>
+      <c r="G61">
+        <v>1.0</v>
+      </c>
+      <c r="H61" s="1">
+        <v>4242917.38</v>
+      </c>
+      <c r="I61" s="1">
+        <v>-34307.38</v>
+      </c>
+      <c r="J61" s="1">
+        <v>-0.80857996815389</v>
+      </c>
+      <c r="K61">
+        <v>1.55</v>
+      </c>
+      <c r="L61" t="s">
         <v>202</v>
       </c>
-      <c r="B61" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M61" s="1">
-        <v>2272308.0</v>
+        <v>4208610.0</v>
       </c>
       <c r="N61" s="1">
-        <v>2307327.86</v>
+        <v>4273715.75</v>
       </c>
       <c r="O61" s="1">
-        <v>0.57</v>
+        <v>1.07</v>
       </c>
       <c r="P61">
         <v>1</v>
       </c>
     </row>
     <row r="62" spans="1:16">
       <c r="A62" t="s">
+        <v>203</v>
+      </c>
+      <c r="B62" t="s">
+        <v>204</v>
+      </c>
+      <c r="C62" s="1">
+        <v>2844000.0</v>
+      </c>
+      <c r="D62" s="1">
+        <v>98.841</v>
+      </c>
+      <c r="E62" s="1">
+        <v>99.70908474</v>
+      </c>
+      <c r="F62" t="s">
+        <v>8</v>
+      </c>
+      <c r="G62">
+        <v>1.0</v>
+      </c>
+      <c r="H62" s="1">
+        <v>2835726.37</v>
+      </c>
+      <c r="I62" s="1">
+        <v>-24688.33</v>
+      </c>
+      <c r="J62" s="1">
+        <v>-0.87061749896553</v>
+      </c>
+      <c r="K62">
+        <v>1.04</v>
+      </c>
+      <c r="L62" t="s">
         <v>205</v>
       </c>
-      <c r="B62" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M62" s="1">
-        <v>7393156.5</v>
+        <v>2811038.04</v>
       </c>
       <c r="N62" s="1">
-        <v>7407622.77</v>
+        <v>2840695.51</v>
       </c>
       <c r="O62" s="1">
-        <v>1.82</v>
+        <v>0.71</v>
       </c>
       <c r="P62">
         <v>1</v>
       </c>
     </row>
     <row r="63" spans="1:16">
       <c r="A63" t="s">
+        <v>206</v>
+      </c>
+      <c r="B63" t="s">
+        <v>207</v>
+      </c>
+      <c r="C63" s="1">
+        <v>2840000.0</v>
+      </c>
+      <c r="D63" s="1">
+        <v>98.55</v>
+      </c>
+      <c r="E63" s="1">
+        <v>99.80130986</v>
+      </c>
+      <c r="F63" t="s">
+        <v>8</v>
+      </c>
+      <c r="G63">
+        <v>1.0</v>
+      </c>
+      <c r="H63" s="1">
+        <v>2834357.2</v>
+      </c>
+      <c r="I63" s="1">
+        <v>-35537.2</v>
+      </c>
+      <c r="J63" s="1">
+        <v>-1.2538010382037</v>
+      </c>
+      <c r="K63">
+        <v>0.56</v>
+      </c>
+      <c r="L63" t="s">
         <v>208</v>
       </c>
-      <c r="B63" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M63" s="1">
-        <v>5757171.0</v>
+        <v>2798820.0</v>
       </c>
       <c r="N63" s="1">
-        <v>5853914.84</v>
+        <v>2814763.68</v>
       </c>
       <c r="O63" s="1">
-        <v>1.44</v>
+        <v>0.71</v>
       </c>
       <c r="P63">
         <v>1</v>
       </c>
     </row>
     <row r="64" spans="1:16">
       <c r="A64" t="s">
+        <v>209</v>
+      </c>
+      <c r="B64" t="s">
+        <v>210</v>
+      </c>
+      <c r="C64" s="1">
+        <v>3403000.0</v>
+      </c>
+      <c r="D64" s="1">
+        <v>99.117</v>
+      </c>
+      <c r="E64" s="1">
+        <v>100.14639524</v>
+      </c>
+      <c r="F64" t="s">
+        <v>8</v>
+      </c>
+      <c r="G64">
+        <v>1.0</v>
+      </c>
+      <c r="H64" s="1">
+        <v>3407981.83</v>
+      </c>
+      <c r="I64" s="1">
+        <v>-35030.32</v>
+      </c>
+      <c r="J64" s="1">
+        <v>-1.0278904567986</v>
+      </c>
+      <c r="K64">
+        <v>1.76</v>
+      </c>
+      <c r="L64" t="s">
         <v>211</v>
       </c>
-      <c r="B64" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M64" s="1">
-        <v>2888070.0</v>
+        <v>3372951.51</v>
       </c>
       <c r="N64" s="1">
-        <v>2897275.48</v>
+        <v>3432725.44</v>
       </c>
       <c r="O64" s="1">
-        <v>0.71</v>
+        <v>0.86</v>
       </c>
       <c r="P64">
         <v>1</v>
       </c>
     </row>
     <row r="65" spans="1:16">
       <c r="A65" t="s">
+        <v>212</v>
+      </c>
+      <c r="B65" t="s">
+        <v>213</v>
+      </c>
+      <c r="C65" s="1">
+        <v>2200000.0</v>
+      </c>
+      <c r="D65" s="1">
+        <v>94.185</v>
+      </c>
+      <c r="E65" s="1">
+        <v>94.38638591</v>
+      </c>
+      <c r="F65" t="s">
+        <v>8</v>
+      </c>
+      <c r="G65">
+        <v>1.0</v>
+      </c>
+      <c r="H65" s="1">
+        <v>2076500.49</v>
+      </c>
+      <c r="I65" s="1">
+        <v>-4430.49</v>
+      </c>
+      <c r="J65" s="1">
+        <v>-0.21336330144569</v>
+      </c>
+      <c r="K65">
+        <v>0.37</v>
+      </c>
+      <c r="L65" t="s">
         <v>214</v>
       </c>
-      <c r="B65" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M65" s="1">
-        <v>4254064.0</v>
+        <v>2072070.0</v>
       </c>
       <c r="N65" s="1">
-        <v>4260148.25</v>
+        <v>2080206.99</v>
       </c>
       <c r="O65" s="1">
-        <v>1.05</v>
+        <v>0.52</v>
       </c>
       <c r="P65">
         <v>1</v>
       </c>
     </row>
     <row r="66" spans="1:16">
       <c r="A66" t="s">
+        <v>215</v>
+      </c>
+      <c r="B66" t="s">
+        <v>216</v>
+      </c>
+      <c r="C66" s="1">
+        <v>3500000.0</v>
+      </c>
+      <c r="D66" s="1">
+        <v>104.274</v>
+      </c>
+      <c r="E66" s="1">
+        <v>105.45008571</v>
+      </c>
+      <c r="F66" t="s">
+        <v>8</v>
+      </c>
+      <c r="G66">
+        <v>1.0</v>
+      </c>
+      <c r="H66" s="1">
+        <v>3690753.0</v>
+      </c>
+      <c r="I66" s="1">
+        <v>-41163.0</v>
+      </c>
+      <c r="J66" s="1">
+        <v>-1.1153008613689</v>
+      </c>
+      <c r="K66">
+        <v>2.7</v>
+      </c>
+      <c r="L66" t="s">
         <v>217</v>
       </c>
-      <c r="B66" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M66" s="1">
-        <v>2200409.31</v>
+        <v>3649590.0</v>
       </c>
       <c r="N66" s="1">
-        <v>2245515.22</v>
+        <v>3744178.22</v>
       </c>
       <c r="O66" s="1">
-        <v>0.55</v>
+        <v>0.94</v>
       </c>
       <c r="P66">
         <v>1</v>
       </c>
     </row>
     <row r="67" spans="1:16">
       <c r="A67" t="s">
+        <v>218</v>
+      </c>
+      <c r="B67" t="s">
+        <v>219</v>
+      </c>
+      <c r="C67" s="1">
+        <v>2732000.0</v>
+      </c>
+      <c r="D67" s="1">
+        <v>102.615</v>
+      </c>
+      <c r="E67" s="1">
+        <v>104.27937592</v>
+      </c>
+      <c r="F67" t="s">
+        <v>8</v>
+      </c>
+      <c r="G67">
+        <v>1.0</v>
+      </c>
+      <c r="H67" s="1">
+        <v>2848912.55</v>
+      </c>
+      <c r="I67" s="1">
+        <v>-45470.75</v>
+      </c>
+      <c r="J67" s="1">
+        <v>-1.5960739124829</v>
+      </c>
+      <c r="K67">
+        <v>0.37</v>
+      </c>
+      <c r="L67" t="s">
         <v>220</v>
       </c>
-      <c r="B67" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M67" s="1">
-        <v>4203654.0</v>
+        <v>2803441.8</v>
       </c>
       <c r="N67" s="1">
-        <v>4258852.36</v>
+        <v>2813424.53</v>
       </c>
       <c r="O67" s="1">
-        <v>1.05</v>
+        <v>0.71</v>
       </c>
       <c r="P67">
         <v>1</v>
       </c>
     </row>
     <row r="68" spans="1:16">
       <c r="A68" t="s">
+        <v>221</v>
+      </c>
+      <c r="B68" t="s">
+        <v>222</v>
+      </c>
+      <c r="C68" s="1">
+        <v>1500000.0</v>
+      </c>
+      <c r="D68" s="1">
+        <v>102.431</v>
+      </c>
+      <c r="E68" s="1">
+        <v>103.8554</v>
+      </c>
+      <c r="F68" t="s">
+        <v>8</v>
+      </c>
+      <c r="G68">
+        <v>1.0</v>
+      </c>
+      <c r="H68" s="1">
+        <v>1557831.0</v>
+      </c>
+      <c r="I68" s="1">
+        <v>-21366.0</v>
+      </c>
+      <c r="J68" s="1">
+        <v>-1.3715223281601</v>
+      </c>
+      <c r="K68">
+        <v>3.59</v>
+      </c>
+      <c r="L68" t="s">
         <v>223</v>
       </c>
-      <c r="B68" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M68" s="1">
-        <v>2797102.44</v>
+        <v>1536465.0</v>
       </c>
       <c r="N68" s="1">
-        <v>2821032.95</v>
+        <v>1590357.12</v>
       </c>
       <c r="O68" s="1">
-        <v>0.69</v>
+        <v>0.4</v>
       </c>
       <c r="P68">
         <v>1</v>
       </c>
     </row>
     <row r="69" spans="1:16">
       <c r="A69" t="s">
+        <v>224</v>
+      </c>
+      <c r="B69" t="s">
+        <v>225</v>
+      </c>
+      <c r="C69" s="1">
+        <v>5500000.0</v>
+      </c>
+      <c r="D69" s="1">
+        <v>96.833</v>
+      </c>
+      <c r="E69" s="1">
+        <v>97.55072436</v>
+      </c>
+      <c r="F69" t="s">
+        <v>8</v>
+      </c>
+      <c r="G69">
+        <v>1.0</v>
+      </c>
+      <c r="H69" s="1">
+        <v>5365289.84</v>
+      </c>
+      <c r="I69" s="1">
+        <v>-39474.84</v>
+      </c>
+      <c r="J69" s="1">
+        <v>-0.73574478131083</v>
+      </c>
+      <c r="K69">
+        <v>0.23</v>
+      </c>
+      <c r="L69" t="s">
         <v>226</v>
       </c>
-      <c r="B69" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M69" s="1">
-        <v>2780360.0</v>
+        <v>5325815.0</v>
       </c>
       <c r="N69" s="1">
-        <v>2789103.31</v>
+        <v>5338303.01</v>
       </c>
       <c r="O69" s="1">
-        <v>0.69</v>
+        <v>1.34</v>
       </c>
       <c r="P69">
         <v>1</v>
       </c>
     </row>
     <row r="70" spans="1:16">
       <c r="A70" t="s">
+        <v>227</v>
+      </c>
+      <c r="B70" t="s">
+        <v>228</v>
+      </c>
+      <c r="C70" s="1">
+        <v>3211000.0</v>
+      </c>
+      <c r="D70" s="1">
+        <v>98.106</v>
+      </c>
+      <c r="E70" s="1">
+        <v>99.71130178</v>
+      </c>
+      <c r="F70" t="s">
+        <v>8</v>
+      </c>
+      <c r="G70">
+        <v>1.0</v>
+      </c>
+      <c r="H70" s="1">
+        <v>3201729.9</v>
+      </c>
+      <c r="I70" s="1">
+        <v>-51546.24</v>
+      </c>
+      <c r="J70" s="1">
+        <v>-1.6099496712699</v>
+      </c>
+      <c r="K70">
+        <v>1.79</v>
+      </c>
+      <c r="L70" t="s">
         <v>229</v>
       </c>
-      <c r="B70" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M70" s="1">
-        <v>3348007.52</v>
+        <v>3150183.66</v>
       </c>
       <c r="N70" s="1">
-        <v>3400276.2</v>
+        <v>3207651.76</v>
       </c>
       <c r="O70" s="1">
-        <v>0.84</v>
+        <v>0.8</v>
       </c>
       <c r="P70">
         <v>1</v>
       </c>
     </row>
     <row r="71" spans="1:16">
       <c r="A71" t="s">
+        <v>230</v>
+      </c>
+      <c r="B71" t="s">
+        <v>231</v>
+      </c>
+      <c r="C71" s="1">
+        <v>4300000.0</v>
+      </c>
+      <c r="D71" s="1">
+        <v>95.241</v>
+      </c>
+      <c r="E71" s="1">
+        <v>93.87385581</v>
+      </c>
+      <c r="F71" t="s">
+        <v>8</v>
+      </c>
+      <c r="G71">
+        <v>1.0</v>
+      </c>
+      <c r="H71" s="1">
+        <v>4036575.8</v>
+      </c>
+      <c r="I71" s="1">
+        <v>58787.2</v>
+      </c>
+      <c r="J71" s="1">
+        <v>1.4563630887348</v>
+      </c>
+      <c r="K71">
+        <v>0.81</v>
+      </c>
+      <c r="L71" t="s">
         <v>232</v>
       </c>
-      <c r="B71" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M71" s="1">
-        <v>3642345.0</v>
+        <v>4095363.0</v>
       </c>
       <c r="N71" s="1">
-        <v>3719846.32</v>
+        <v>4130013.34</v>
       </c>
       <c r="O71" s="1">
-        <v>0.92</v>
+        <v>1.04</v>
       </c>
       <c r="P71">
         <v>1</v>
       </c>
     </row>
     <row r="72" spans="1:16">
       <c r="A72" t="s">
+        <v>233</v>
+      </c>
+      <c r="B72" t="s">
+        <v>234</v>
+      </c>
+      <c r="C72" s="1">
+        <v>800000.0</v>
+      </c>
+      <c r="D72" s="1">
+        <v>101.231</v>
+      </c>
+      <c r="E72" s="1">
+        <v>102.16775</v>
+      </c>
+      <c r="F72" t="s">
+        <v>8</v>
+      </c>
+      <c r="G72">
+        <v>1.0</v>
+      </c>
+      <c r="H72" s="1">
+        <v>817342.0</v>
+      </c>
+      <c r="I72" s="1">
+        <v>-7494.0</v>
+      </c>
+      <c r="J72" s="1">
+        <v>-0.91687445402292</v>
+      </c>
+      <c r="K72">
+        <v>2.7</v>
+      </c>
+      <c r="L72" t="s">
         <v>235</v>
       </c>
-      <c r="B72" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M72" s="1">
-        <v>2788333.84</v>
+        <v>809848.0</v>
       </c>
       <c r="N72" s="1">
-        <v>2788678.07</v>
+        <v>831456.22</v>
       </c>
       <c r="O72" s="1">
-        <v>0.69</v>
+        <v>0.21</v>
       </c>
       <c r="P72">
         <v>1</v>
       </c>
     </row>
     <row r="73" spans="1:16">
       <c r="A73" t="s">
+        <v>236</v>
+      </c>
+      <c r="B73" t="s">
         <v>237</v>
       </c>
-      <c r="B73" t="s">
+      <c r="C73" s="1">
+        <v>4300000.0</v>
+      </c>
+      <c r="D73" s="1">
+        <v>101.619</v>
+      </c>
+      <c r="E73" s="1">
+        <v>102.46913186</v>
+      </c>
+      <c r="F73" t="s">
+        <v>8</v>
+      </c>
+      <c r="G73">
+        <v>1.0</v>
+      </c>
+      <c r="H73" s="1">
+        <v>4406172.67</v>
+      </c>
+      <c r="I73" s="1">
+        <v>-36555.67</v>
+      </c>
+      <c r="J73" s="1">
+        <v>-0.82964678731031</v>
+      </c>
+      <c r="K73">
+        <v>2.76</v>
+      </c>
+      <c r="L73" t="s">
         <v>238</v>
       </c>
-      <c r="C73" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M73" s="1">
-        <v>1372350.0</v>
+        <v>4369617.0</v>
       </c>
       <c r="N73" s="1">
-        <v>1377264.38</v>
+        <v>4488279.33</v>
       </c>
       <c r="O73" s="1">
-        <v>0.34</v>
+        <v>1.13</v>
       </c>
       <c r="P73">
         <v>1</v>
       </c>
     </row>
     <row r="74" spans="1:16">
       <c r="A74" t="s">
+        <v>239</v>
+      </c>
+      <c r="B74" t="s">
         <v>240</v>
       </c>
-      <c r="B74" t="s">
+      <c r="C74" s="1">
+        <v>3600000.0</v>
+      </c>
+      <c r="D74" s="1">
+        <v>97.417</v>
+      </c>
+      <c r="E74" s="1">
+        <v>98.29550333</v>
+      </c>
+      <c r="F74" t="s">
+        <v>8</v>
+      </c>
+      <c r="G74">
+        <v>1.0</v>
+      </c>
+      <c r="H74" s="1">
+        <v>3538638.12</v>
+      </c>
+      <c r="I74" s="1">
+        <v>-31626.12</v>
+      </c>
+      <c r="J74" s="1">
+        <v>-0.89373705158639</v>
+      </c>
+      <c r="K74">
+        <v>0.98</v>
+      </c>
+      <c r="L74" t="s">
         <v>241</v>
       </c>
-      <c r="C74" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M74" s="1">
-        <v>1532790.0</v>
+        <v>3507012.0</v>
       </c>
       <c r="N74" s="1">
-        <v>1581072.53</v>
+        <v>3542272.27</v>
       </c>
       <c r="O74" s="1">
-        <v>0.39</v>
+        <v>0.89</v>
       </c>
       <c r="P74">
         <v>1</v>
       </c>
     </row>
     <row r="75" spans="1:16">
       <c r="A75" t="s">
+        <v>242</v>
+      </c>
+      <c r="B75" t="s">
         <v>243</v>
       </c>
-      <c r="B75" t="s">
+      <c r="C75" s="1">
+        <v>1600000.0</v>
+      </c>
+      <c r="D75" s="1">
+        <v>101.77</v>
+      </c>
+      <c r="E75" s="1">
+        <v>103.193625</v>
+      </c>
+      <c r="F75" t="s">
+        <v>8</v>
+      </c>
+      <c r="G75">
+        <v>1.0</v>
+      </c>
+      <c r="H75" s="1">
+        <v>1651098.0</v>
+      </c>
+      <c r="I75" s="1">
+        <v>-22778.0</v>
+      </c>
+      <c r="J75" s="1">
+        <v>-1.3795668094807</v>
+      </c>
+      <c r="K75">
+        <v>0.59</v>
+      </c>
+      <c r="L75" t="s">
         <v>244</v>
       </c>
-      <c r="C75" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M75" s="1">
-        <v>5301505.0</v>
+        <v>1628320.0</v>
       </c>
       <c r="N75" s="1">
-        <v>5307136.85</v>
+        <v>1637744.66</v>
       </c>
       <c r="O75" s="1">
-        <v>1.31</v>
+        <v>0.41</v>
       </c>
       <c r="P75">
         <v>1</v>
       </c>
     </row>
     <row r="76" spans="1:16">
       <c r="A76" t="s">
+        <v>245</v>
+      </c>
+      <c r="B76" t="s">
         <v>246</v>
       </c>
-      <c r="B76" t="s">
+      <c r="C76" s="1">
+        <v>2200000.0</v>
+      </c>
+      <c r="D76" s="1">
+        <v>97.75</v>
+      </c>
+      <c r="E76" s="1">
+        <v>98.15769682</v>
+      </c>
+      <c r="F76" t="s">
+        <v>8</v>
+      </c>
+      <c r="G76">
+        <v>1.0</v>
+      </c>
+      <c r="H76" s="1">
+        <v>2159469.33</v>
+      </c>
+      <c r="I76" s="1">
+        <v>-8969.33</v>
+      </c>
+      <c r="J76" s="1">
+        <v>-0.41534880238378</v>
+      </c>
+      <c r="K76">
+        <v>0.15</v>
+      </c>
+      <c r="L76" t="s">
         <v>247</v>
       </c>
-      <c r="C76" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M76" s="1">
-        <v>3154968.05</v>
+        <v>2150500.0</v>
       </c>
       <c r="N76" s="1">
-        <v>3204430.65</v>
+        <v>2153769.86</v>
       </c>
       <c r="O76" s="1">
-        <v>0.79</v>
+        <v>0.54</v>
       </c>
       <c r="P76">
         <v>1</v>
       </c>
     </row>
     <row r="77" spans="1:16">
       <c r="A77" t="s">
+        <v>248</v>
+      </c>
+      <c r="B77" t="s">
         <v>249</v>
       </c>
-      <c r="B77" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C77" s="1">
-        <v>800000.0</v>
+        <v>2200000.0</v>
       </c>
       <c r="D77" s="1">
-        <v>101.012</v>
+        <v>95.135</v>
       </c>
       <c r="E77" s="1">
-        <v>102.16775</v>
+        <v>95.02618682</v>
       </c>
       <c r="F77" t="s">
         <v>8</v>
       </c>
       <c r="G77">
         <v>1.0</v>
       </c>
       <c r="H77" s="1">
-        <v>817342.0</v>
+        <v>2090576.11</v>
       </c>
       <c r="I77" s="1">
-        <v>-9246.0</v>
+        <v>2393.89</v>
       </c>
       <c r="J77" s="1">
-        <v>-1.1312278091668</v>
+        <v>0.11450862700234</v>
       </c>
       <c r="K77">
-        <v>2.38</v>
-[...2 lines deleted...]
-        <v>251</v>
+        <v>0.03</v>
+      </c>
+      <c r="L77">
+        <v>723.29</v>
       </c>
       <c r="M77" s="1">
-        <v>808096.0</v>
+        <v>2092970.0</v>
       </c>
       <c r="N77" s="1">
-        <v>827172.71</v>
+        <v>2093693.29</v>
       </c>
       <c r="O77" s="1">
-        <v>0.2</v>
+        <v>0.53</v>
       </c>
       <c r="P77">
         <v>1</v>
       </c>
     </row>
     <row r="78" spans="1:16">
       <c r="A78" t="s">
+        <v>250</v>
+      </c>
+      <c r="B78" t="s">
+        <v>251</v>
+      </c>
+      <c r="C78" s="1">
+        <v>2200000.0</v>
+      </c>
+      <c r="D78" s="1">
+        <v>107.967</v>
+      </c>
+      <c r="E78" s="1">
+        <v>109.91236364</v>
+      </c>
+      <c r="F78" t="s">
+        <v>8</v>
+      </c>
+      <c r="G78">
+        <v>1.0</v>
+      </c>
+      <c r="H78" s="1">
+        <v>2418072.0</v>
+      </c>
+      <c r="I78" s="1">
+        <v>-42798.0</v>
+      </c>
+      <c r="J78" s="1">
+        <v>-1.7699224836978</v>
+      </c>
+      <c r="K78">
+        <v>1.0</v>
+      </c>
+      <c r="L78" t="s">
         <v>252</v>
       </c>
-      <c r="B78" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M78" s="1">
-        <v>4334013.0</v>
+        <v>2375274.0</v>
       </c>
       <c r="N78" s="1">
-        <v>4438656.15</v>
+        <v>2397274.0</v>
       </c>
       <c r="O78" s="1">
-        <v>1.09</v>
+        <v>0.6</v>
       </c>
       <c r="P78">
         <v>1</v>
       </c>
     </row>
     <row r="79" spans="1:16">
       <c r="A79" t="s">
+        <v>253</v>
+      </c>
+      <c r="B79" t="s">
+        <v>254</v>
+      </c>
+      <c r="C79" s="1">
+        <v>5200000.0</v>
+      </c>
+      <c r="D79" s="1">
+        <v>96.574</v>
+      </c>
+      <c r="E79" s="1">
+        <v>97.39164808</v>
+      </c>
+      <c r="F79" t="s">
+        <v>8</v>
+      </c>
+      <c r="G79">
+        <v>1.0</v>
+      </c>
+      <c r="H79" s="1">
+        <v>5064365.7</v>
+      </c>
+      <c r="I79" s="1">
+        <v>-42517.7</v>
+      </c>
+      <c r="J79" s="1">
+        <v>-0.83954640163525</v>
+      </c>
+      <c r="K79">
+        <v>1.88</v>
+      </c>
+      <c r="L79" t="s">
         <v>255</v>
       </c>
-      <c r="B79" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M79" s="1">
-        <v>3488580.0</v>
+        <v>5021848.0</v>
       </c>
       <c r="N79" s="1">
-        <v>3516936.16</v>
+        <v>5119579.51</v>
       </c>
       <c r="O79" s="1">
-        <v>0.87</v>
+        <v>1.28</v>
       </c>
       <c r="P79">
         <v>1</v>
       </c>
     </row>
     <row r="80" spans="1:16">
       <c r="A80" t="s">
+        <v>256</v>
+      </c>
+      <c r="B80" t="s">
+        <v>257</v>
+      </c>
+      <c r="C80" s="1">
+        <v>3900000.0</v>
+      </c>
+      <c r="D80" s="1">
+        <v>98.523</v>
+      </c>
+      <c r="E80" s="1">
+        <v>98.10838462</v>
+      </c>
+      <c r="F80" t="s">
+        <v>8</v>
+      </c>
+      <c r="G80">
+        <v>1.0</v>
+      </c>
+      <c r="H80" s="1">
+        <v>3826227.0</v>
+      </c>
+      <c r="I80" s="1">
+        <v>16170.0</v>
+      </c>
+      <c r="J80" s="1">
+        <v>0.42260953153067</v>
+      </c>
+      <c r="K80">
+        <v>0.19</v>
+      </c>
+      <c r="L80" t="s">
         <v>258</v>
       </c>
-      <c r="B80" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M80" s="1">
-        <v>1629472.0</v>
+        <v>3842397.0</v>
       </c>
       <c r="N80" s="1">
-        <v>1632759.67</v>
+        <v>3849876.45</v>
       </c>
       <c r="O80" s="1">
-        <v>0.4</v>
+        <v>0.97</v>
       </c>
       <c r="P80">
         <v>1</v>
       </c>
     </row>
     <row r="81" spans="1:16">
       <c r="A81" t="s">
+        <v>259</v>
+      </c>
+      <c r="B81" t="s">
+        <v>260</v>
+      </c>
+      <c r="C81" s="1">
+        <v>3700000.0</v>
+      </c>
+      <c r="D81" s="1">
+        <v>99.422</v>
+      </c>
+      <c r="E81" s="1">
+        <v>99.548</v>
+      </c>
+      <c r="F81" t="s">
+        <v>8</v>
+      </c>
+      <c r="G81">
+        <v>1.0</v>
+      </c>
+      <c r="H81" s="1">
+        <v>3683276.0</v>
+      </c>
+      <c r="I81" s="1">
+        <v>-4662.0</v>
+      </c>
+      <c r="J81" s="1">
+        <v>-0.12657210591875</v>
+      </c>
+      <c r="K81">
+        <v>2.59</v>
+      </c>
+      <c r="L81" t="s">
         <v>261</v>
       </c>
-      <c r="B81" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M81" s="1">
-        <v>2139896.0</v>
+        <v>3678614.0</v>
       </c>
       <c r="N81" s="1">
-        <v>2140212.44</v>
+        <v>3774408.52</v>
       </c>
       <c r="O81" s="1">
-        <v>0.53</v>
+        <v>0.95</v>
       </c>
       <c r="P81">
         <v>1</v>
       </c>
     </row>
     <row r="82" spans="1:16">
       <c r="A82" t="s">
+        <v>262</v>
+      </c>
+      <c r="B82" t="s">
         <v>263</v>
       </c>
-      <c r="B82" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C82" s="1">
-        <v>2200000.0</v>
+        <v>747000.0</v>
       </c>
       <c r="D82" s="1">
-        <v>94.681</v>
+        <v>94.711</v>
       </c>
       <c r="E82" s="1">
-        <v>95.02618682</v>
+        <v>94.64382865</v>
       </c>
       <c r="F82" t="s">
         <v>8</v>
       </c>
       <c r="G82">
         <v>1.0</v>
       </c>
       <c r="H82" s="1">
-        <v>2090576.11</v>
+        <v>706989.4</v>
       </c>
       <c r="I82" s="1">
-        <v>-7594.11</v>
+        <v>501.77</v>
       </c>
       <c r="J82" s="1">
-        <v>-0.36325441411459</v>
+        <v>0.070972775546564</v>
       </c>
       <c r="K82">
-        <v>0.02</v>
+        <v>0.01</v>
       </c>
       <c r="L82">
-        <v>512.33</v>
+        <v>71.63</v>
       </c>
       <c r="M82" s="1">
-        <v>2082982.0</v>
+        <v>707491.17</v>
       </c>
       <c r="N82" s="1">
-        <v>2083494.33</v>
+        <v>707562.8</v>
       </c>
       <c r="O82" s="1">
-        <v>0.51</v>
+        <v>0.18</v>
       </c>
       <c r="P82">
         <v>1</v>
       </c>
     </row>
     <row r="83" spans="1:16">
       <c r="A83" t="s">
+        <v>264</v>
+      </c>
+      <c r="B83" t="s">
         <v>265</v>
       </c>
-      <c r="B83" t="s">
+      <c r="C83" s="1">
+        <v>6697000.0</v>
+      </c>
+      <c r="D83" s="1">
+        <v>99.534</v>
+      </c>
+      <c r="E83" s="1">
+        <v>100.50576781</v>
+      </c>
+      <c r="F83" t="s">
+        <v>8</v>
+      </c>
+      <c r="G83">
+        <v>1.0</v>
+      </c>
+      <c r="H83" s="1">
+        <v>6730871.27</v>
+      </c>
+      <c r="I83" s="1">
+        <v>-65079.29</v>
+      </c>
+      <c r="J83" s="1">
+        <v>-0.96687765059575</v>
+      </c>
+      <c r="K83">
+        <v>1.6</v>
+      </c>
+      <c r="L83" t="s">
         <v>266</v>
       </c>
-      <c r="C83" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M83" s="1">
-        <v>2378684.0</v>
+        <v>6665791.98</v>
       </c>
       <c r="N83" s="1">
-        <v>2387292.7</v>
+        <v>6772760.5</v>
       </c>
       <c r="O83" s="1">
-        <v>0.59</v>
+        <v>1.7</v>
       </c>
       <c r="P83">
         <v>1</v>
       </c>
     </row>
     <row r="84" spans="1:16">
       <c r="A84" t="s">
+        <v>267</v>
+      </c>
+      <c r="B84" t="s">
         <v>268</v>
       </c>
-      <c r="B84" t="s">
+      <c r="C84" s="1">
+        <v>2235000.0</v>
+      </c>
+      <c r="D84" s="1">
+        <v>100.362</v>
+      </c>
+      <c r="E84" s="1">
+        <v>100.03257271</v>
+      </c>
+      <c r="F84" t="s">
+        <v>8</v>
+      </c>
+      <c r="G84">
+        <v>1.0</v>
+      </c>
+      <c r="H84" s="1">
+        <v>2235728.0</v>
+      </c>
+      <c r="I84" s="1">
+        <v>7362.7</v>
+      </c>
+      <c r="J84" s="1">
+        <v>0.32932002461838</v>
+      </c>
+      <c r="K84">
+        <v>0.27</v>
+      </c>
+      <c r="L84" t="s">
         <v>269</v>
       </c>
-      <c r="C84" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M84" s="1">
-        <v>5002920.0</v>
+        <v>2243090.7</v>
       </c>
       <c r="N84" s="1">
-        <v>5092673.42</v>
+        <v>2249031.82</v>
       </c>
       <c r="O84" s="1">
-        <v>1.25</v>
+        <v>0.56</v>
       </c>
       <c r="P84">
         <v>1</v>
       </c>
     </row>
     <row r="85" spans="1:16">
       <c r="A85" t="s">
+        <v>270</v>
+      </c>
+      <c r="B85" t="s">
         <v>271</v>
       </c>
-      <c r="B85" t="s">
+      <c r="C85" s="1">
+        <v>5737000.0</v>
+      </c>
+      <c r="D85" s="1">
+        <v>99.207</v>
+      </c>
+      <c r="E85" s="1">
+        <v>99.89940178</v>
+      </c>
+      <c r="F85" t="s">
+        <v>8</v>
+      </c>
+      <c r="G85">
+        <v>1.0</v>
+      </c>
+      <c r="H85" s="1">
+        <v>5731228.68</v>
+      </c>
+      <c r="I85" s="1">
+        <v>-39723.09</v>
+      </c>
+      <c r="J85" s="1">
+        <v>-0.69309902322725</v>
+      </c>
+      <c r="K85">
+        <v>1.13</v>
+      </c>
+      <c r="L85" t="s">
         <v>272</v>
       </c>
-      <c r="C85" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M85" s="1">
-        <v>3835494.0</v>
+        <v>5691505.59</v>
       </c>
       <c r="N85" s="1">
-        <v>3839981.67</v>
+        <v>5756596.18</v>
       </c>
       <c r="O85" s="1">
-        <v>0.95</v>
+        <v>1.44</v>
       </c>
       <c r="P85">
         <v>1</v>
       </c>
     </row>
     <row r="86" spans="1:16">
       <c r="A86" t="s">
+        <v>273</v>
+      </c>
+      <c r="B86" t="s">
         <v>274</v>
       </c>
-      <c r="B86" t="s">
+      <c r="C86" s="1">
+        <v>3040000.0</v>
+      </c>
+      <c r="D86" s="1">
+        <v>102.711</v>
+      </c>
+      <c r="E86" s="1">
+        <v>104.27862829</v>
+      </c>
+      <c r="F86" t="s">
+        <v>8</v>
+      </c>
+      <c r="G86">
+        <v>1.0</v>
+      </c>
+      <c r="H86" s="1">
+        <v>3170070.3</v>
+      </c>
+      <c r="I86" s="1">
+        <v>-47655.9</v>
+      </c>
+      <c r="J86" s="1">
+        <v>-1.503307355676</v>
+      </c>
+      <c r="K86">
+        <v>0.63</v>
+      </c>
+      <c r="L86" t="s">
         <v>275</v>
       </c>
-      <c r="C86" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M86" s="1">
-        <v>703681.47</v>
+        <v>3122414.4</v>
       </c>
       <c r="N86" s="1">
-        <v>705477.34</v>
+        <v>3141415.98</v>
       </c>
       <c r="O86" s="1">
-        <v>0.17</v>
+        <v>0.79</v>
       </c>
       <c r="P86">
         <v>1</v>
       </c>
     </row>
     <row r="87" spans="1:16">
       <c r="A87" t="s">
+        <v>276</v>
+      </c>
+      <c r="B87" t="s">
         <v>277</v>
       </c>
-      <c r="B87" t="s">
+      <c r="C87" s="1">
+        <v>2191000.0</v>
+      </c>
+      <c r="D87" s="1">
+        <v>98.678</v>
+      </c>
+      <c r="E87" s="1">
+        <v>99.59360657</v>
+      </c>
+      <c r="F87" t="s">
+        <v>8</v>
+      </c>
+      <c r="G87">
+        <v>1.0</v>
+      </c>
+      <c r="H87" s="1">
+        <v>2182095.92</v>
+      </c>
+      <c r="I87" s="1">
+        <v>-20060.94</v>
+      </c>
+      <c r="J87" s="1">
+        <v>-0.91934272073613</v>
+      </c>
+      <c r="K87">
+        <v>0.64</v>
+      </c>
+      <c r="L87" t="s">
         <v>278</v>
       </c>
-      <c r="C87" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M87" s="1">
-        <v>6664318.64</v>
+        <v>2162034.98</v>
       </c>
       <c r="N87" s="1">
-        <v>6757159.24</v>
+        <v>2176103.9</v>
       </c>
       <c r="O87" s="1">
-        <v>1.66</v>
+        <v>0.55</v>
       </c>
       <c r="P87">
         <v>1</v>
       </c>
     </row>
     <row r="88" spans="1:16">
       <c r="A88" t="s">
+        <v>279</v>
+      </c>
+      <c r="B88" t="s">
         <v>280</v>
       </c>
-      <c r="B88" t="s">
+      <c r="C88" s="1">
+        <v>3300000.0</v>
+      </c>
+      <c r="D88" s="1">
+        <v>101.524</v>
+      </c>
+      <c r="E88" s="1">
+        <v>102.75960606</v>
+      </c>
+      <c r="F88" t="s">
+        <v>8</v>
+      </c>
+      <c r="G88">
+        <v>1.0</v>
+      </c>
+      <c r="H88" s="1">
+        <v>3391067.0</v>
+      </c>
+      <c r="I88" s="1">
+        <v>-40775.0</v>
+      </c>
+      <c r="J88" s="1">
+        <v>-1.2024238978469</v>
+      </c>
+      <c r="K88">
+        <v>2.5</v>
+      </c>
+      <c r="L88" t="s">
         <v>281</v>
       </c>
-      <c r="C88" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M88" s="1">
-        <v>4447350.0</v>
+        <v>3350292.0</v>
       </c>
       <c r="N88" s="1">
-        <v>4452528.08</v>
+        <v>3432857.1</v>
       </c>
       <c r="O88" s="1">
-        <v>1.1</v>
+        <v>0.86</v>
       </c>
       <c r="P88">
         <v>1</v>
       </c>
     </row>
     <row r="89" spans="1:16">
       <c r="A89" t="s">
+        <v>282</v>
+      </c>
+      <c r="B89" t="s">
         <v>283</v>
       </c>
-      <c r="B89" t="s">
+      <c r="C89" s="1">
+        <v>3800000.0</v>
+      </c>
+      <c r="D89" s="1">
+        <v>97.179</v>
+      </c>
+      <c r="E89" s="1">
+        <v>97.15552632</v>
+      </c>
+      <c r="F89" t="s">
+        <v>8</v>
+      </c>
+      <c r="G89">
+        <v>1.0</v>
+      </c>
+      <c r="H89" s="1">
+        <v>3691910.0</v>
+      </c>
+      <c r="I89" s="1">
+        <v>892.0</v>
+      </c>
+      <c r="J89" s="1">
+        <v>0.024160935667446</v>
+      </c>
+      <c r="K89">
+        <v>0.62</v>
+      </c>
+      <c r="L89" t="s">
         <v>284</v>
       </c>
-      <c r="C89" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M89" s="1">
-        <v>599184.0</v>
+        <v>3692802.0</v>
       </c>
       <c r="N89" s="1">
-        <v>605331.95</v>
+        <v>3716473.81</v>
       </c>
       <c r="O89" s="1">
-        <v>0.15</v>
+        <v>0.93</v>
       </c>
       <c r="P89">
         <v>1</v>
       </c>
     </row>
     <row r="90" spans="1:16">
       <c r="A90" t="s">
+        <v>285</v>
+      </c>
+      <c r="B90" t="s">
         <v>286</v>
       </c>
-      <c r="B90" t="s">
+      <c r="C90" s="1">
+        <v>1300000.0</v>
+      </c>
+      <c r="D90" s="1">
+        <v>102.902</v>
+      </c>
+      <c r="E90" s="1">
+        <v>104.71313615</v>
+      </c>
+      <c r="F90" t="s">
+        <v>8</v>
+      </c>
+      <c r="G90">
+        <v>1.0</v>
+      </c>
+      <c r="H90" s="1">
+        <v>1361270.77</v>
+      </c>
+      <c r="I90" s="1">
+        <v>-23544.77</v>
+      </c>
+      <c r="J90" s="1">
+        <v>-1.7296169519603</v>
+      </c>
+      <c r="K90">
+        <v>0.82</v>
+      </c>
+      <c r="L90" t="s">
         <v>287</v>
       </c>
-      <c r="C90" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M90" s="1">
-        <v>2228697.3</v>
+        <v>1337726.0</v>
       </c>
       <c r="N90" s="1">
-        <v>2228697.3</v>
+        <v>1348431.34</v>
       </c>
       <c r="O90" s="1">
-        <v>0.55</v>
+        <v>0.34</v>
       </c>
       <c r="P90">
         <v>1</v>
       </c>
     </row>
     <row r="91" spans="1:16">
       <c r="A91" t="s">
         <v>288</v>
       </c>
       <c r="B91" t="s">
         <v>289</v>
       </c>
       <c r="C91" s="1">
-        <v>5737000.0</v>
+        <v>1920000.0</v>
       </c>
       <c r="D91" s="1">
-        <v>98.732</v>
+        <v>101.986</v>
       </c>
       <c r="E91" s="1">
-        <v>99.89940178</v>
+        <v>103.41409219</v>
       </c>
       <c r="F91" t="s">
         <v>8</v>
       </c>
       <c r="G91">
         <v>1.0</v>
       </c>
       <c r="H91" s="1">
-        <v>5731228.68</v>
+        <v>1985550.57</v>
       </c>
       <c r="I91" s="1">
-        <v>-66973.84</v>
+        <v>-27419.37</v>
       </c>
       <c r="J91" s="1">
-        <v>-1.1685773459662</v>
+        <v>-1.3809454372144</v>
       </c>
       <c r="K91">
-        <v>0.92</v>
+        <v>1.23</v>
       </c>
       <c r="L91" t="s">
         <v>290</v>
       </c>
       <c r="M91" s="1">
-        <v>5664254.84</v>
+        <v>1958131.2</v>
       </c>
       <c r="N91" s="1">
-        <v>5716776.21</v>
+        <v>1981730.1</v>
       </c>
       <c r="O91" s="1">
-        <v>1.41</v>
+        <v>0.5</v>
       </c>
       <c r="P91">
         <v>1</v>
       </c>
     </row>
     <row r="92" spans="1:16">
       <c r="A92" t="s">
         <v>291</v>
       </c>
       <c r="B92" t="s">
         <v>292</v>
       </c>
       <c r="C92" s="1">
-        <v>3040000.0</v>
+        <v>3800000.0</v>
       </c>
       <c r="D92" s="1">
-        <v>102.327</v>
+        <v>99.73</v>
       </c>
       <c r="E92" s="1">
-        <v>104.27862829</v>
+        <v>98.96886842</v>
       </c>
       <c r="F92" t="s">
         <v>8</v>
       </c>
       <c r="G92">
         <v>1.0</v>
       </c>
       <c r="H92" s="1">
-        <v>3170070.3</v>
+        <v>3760817.0</v>
       </c>
       <c r="I92" s="1">
-        <v>-59329.5</v>
+        <v>28923.0</v>
       </c>
       <c r="J92" s="1">
-        <v>-1.8715515551816</v>
+        <v>0.76906161613288</v>
       </c>
       <c r="K92">
-        <v>0.27</v>
+        <v>0.42</v>
       </c>
       <c r="L92" t="s">
         <v>293</v>
       </c>
       <c r="M92" s="1">
-        <v>3110740.8</v>
+        <v>3789740.0</v>
       </c>
       <c r="N92" s="1">
-        <v>3118884.34</v>
+        <v>3805681.78</v>
       </c>
       <c r="O92" s="1">
-        <v>0.77</v>
+        <v>0.95</v>
       </c>
       <c r="P92">
         <v>1</v>
       </c>
     </row>
     <row r="93" spans="1:16">
       <c r="A93" t="s">
         <v>294</v>
       </c>
       <c r="B93" t="s">
         <v>295</v>
       </c>
       <c r="C93" s="1">
-        <v>3800000.0</v>
+        <v>5800000.0</v>
       </c>
       <c r="D93" s="1">
-        <v>98.907</v>
+        <v>98.209</v>
       </c>
       <c r="E93" s="1">
-        <v>97.59608447</v>
+        <v>99.34837534</v>
       </c>
       <c r="F93" t="s">
         <v>8</v>
       </c>
       <c r="G93">
         <v>1.0</v>
       </c>
       <c r="H93" s="1">
-        <v>3708651.21</v>
+        <v>5762205.77</v>
       </c>
       <c r="I93" s="1">
-        <v>49814.79</v>
+        <v>-66083.77</v>
       </c>
       <c r="J93" s="1">
-        <v>1.3432050408429</v>
+        <v>-1.1468484923613</v>
       </c>
       <c r="K93">
-        <v>1.7</v>
+        <v>2.27</v>
       </c>
       <c r="L93" t="s">
         <v>296</v>
       </c>
       <c r="M93" s="1">
-        <v>3758466.0</v>
+        <v>5696122.0</v>
       </c>
       <c r="N93" s="1">
-        <v>3822883.81</v>
+        <v>5828012.41</v>
       </c>
       <c r="O93" s="1">
-        <v>0.94</v>
+        <v>1.46</v>
       </c>
       <c r="P93">
         <v>1</v>
       </c>
     </row>
     <row r="94" spans="1:16">
       <c r="A94" t="s">
         <v>297</v>
       </c>
       <c r="B94" t="s">
         <v>298</v>
       </c>
       <c r="C94" s="1">
-        <v>2191000.0</v>
+        <v>3345000.0</v>
       </c>
       <c r="D94" s="1">
-        <v>98.536</v>
+        <v>99.435</v>
       </c>
       <c r="E94" s="1">
-        <v>99.59360657</v>
+        <v>100.48512466</v>
       </c>
       <c r="F94" t="s">
         <v>8</v>
       </c>
       <c r="G94">
         <v>1.0</v>
       </c>
       <c r="H94" s="1">
-        <v>2182095.92</v>
+        <v>3361227.42</v>
       </c>
       <c r="I94" s="1">
-        <v>-23172.16</v>
+        <v>-35126.67</v>
       </c>
       <c r="J94" s="1">
-        <v>-1.0619221541828</v>
+        <v>-1.0450548448757</v>
       </c>
       <c r="K94">
-        <v>0.4</v>
+        <v>0.28</v>
       </c>
       <c r="L94" t="s">
         <v>299</v>
       </c>
       <c r="M94" s="1">
-        <v>2158923.76</v>
+        <v>3326100.75</v>
       </c>
       <c r="N94" s="1">
-        <v>2167740.28</v>
+        <v>3335421.84</v>
       </c>
       <c r="O94" s="1">
-        <v>0.53</v>
+        <v>0.84</v>
       </c>
       <c r="P94">
         <v>1</v>
       </c>
     </row>
     <row r="95" spans="1:16">
       <c r="A95" t="s">
         <v>300</v>
       </c>
       <c r="B95" t="s">
         <v>301</v>
       </c>
       <c r="C95" s="1">
-        <v>3300000.0</v>
+        <v>5300000.0</v>
       </c>
       <c r="D95" s="1">
-        <v>101.512</v>
+        <v>102.786</v>
       </c>
       <c r="E95" s="1">
-        <v>102.75960606</v>
+        <v>104.52229566</v>
       </c>
       <c r="F95" t="s">
         <v>8</v>
       </c>
       <c r="G95">
         <v>1.0</v>
       </c>
       <c r="H95" s="1">
-        <v>3391067.0</v>
+        <v>5539681.67</v>
       </c>
       <c r="I95" s="1">
-        <v>-41171.0</v>
+        <v>-92023.67</v>
       </c>
       <c r="J95" s="1">
-        <v>-1.2141016382159</v>
+        <v>-1.6611725272655</v>
       </c>
       <c r="K95">
-        <v>2.18</v>
+        <v>1.69</v>
       </c>
       <c r="L95" t="s">
         <v>302</v>
       </c>
       <c r="M95" s="1">
-        <v>3349896.0</v>
+        <v>5447658.0</v>
       </c>
       <c r="N95" s="1">
-        <v>3421952.81</v>
+        <v>5537104.58</v>
       </c>
       <c r="O95" s="1">
-        <v>0.84</v>
+        <v>1.39</v>
       </c>
       <c r="P95">
         <v>1</v>
       </c>
     </row>
     <row r="96" spans="1:16">
       <c r="A96" t="s">
         <v>303</v>
       </c>
       <c r="B96" t="s">
         <v>304</v>
       </c>
       <c r="C96" s="1">
-        <v>3800000.0</v>
+        <v>375000.0</v>
       </c>
       <c r="D96" s="1">
-        <v>96.768</v>
+        <v>100.872</v>
       </c>
       <c r="E96" s="1">
-        <v>97.15552632</v>
+        <v>101.8218</v>
       </c>
       <c r="F96" t="s">
         <v>8</v>
       </c>
       <c r="G96">
         <v>1.0</v>
       </c>
       <c r="H96" s="1">
-        <v>3691910.0</v>
+        <v>381831.75</v>
       </c>
       <c r="I96" s="1">
-        <v>-14726.0</v>
+        <v>-3561.75</v>
       </c>
       <c r="J96" s="1">
-        <v>-0.39887212851884</v>
+        <v>-0.93280613778189</v>
       </c>
       <c r="K96">
-        <v>0.54</v>
+        <v>2.75</v>
       </c>
       <c r="L96" t="s">
         <v>305</v>
       </c>
       <c r="M96" s="1">
-        <v>3677184.0</v>
+        <v>378270.0</v>
       </c>
       <c r="N96" s="1">
-        <v>3697815.4</v>
+        <v>388595.34</v>
       </c>
       <c r="O96" s="1">
-        <v>0.91</v>
+        <v>0.1</v>
       </c>
       <c r="P96">
         <v>1</v>
       </c>
     </row>
     <row r="97" spans="1:16">
       <c r="A97" t="s">
         <v>306</v>
       </c>
       <c r="B97" t="s">
         <v>307</v>
       </c>
       <c r="C97" s="1">
-        <v>1300000.0</v>
+        <v>1815000.0</v>
       </c>
       <c r="D97" s="1">
-        <v>102.731</v>
+        <v>107.974</v>
       </c>
       <c r="E97" s="1">
-        <v>104.71313615</v>
+        <v>106.3931405</v>
       </c>
       <c r="F97" t="s">
         <v>8</v>
       </c>
       <c r="G97">
         <v>1.0</v>
       </c>
       <c r="H97" s="1">
-        <v>1361270.77</v>
+        <v>1931035.5</v>
       </c>
       <c r="I97" s="1">
-        <v>-25767.77</v>
+        <v>28692.6</v>
       </c>
       <c r="J97" s="1">
-        <v>-1.8929202453969</v>
+        <v>1.4858660029813</v>
       </c>
       <c r="K97">
-        <v>0.46</v>
+        <v>0.06</v>
       </c>
       <c r="L97" t="s">
         <v>308</v>
       </c>
       <c r="M97" s="1">
-        <v>1335503.0</v>
+        <v>1959728.1</v>
       </c>
       <c r="N97" s="1">
-        <v>1341450.41</v>
+        <v>1960809.64</v>
       </c>
       <c r="O97" s="1">
-        <v>0.33</v>
+        <v>0.49</v>
       </c>
       <c r="P97">
         <v>1</v>
       </c>
     </row>
     <row r="98" spans="1:16">
       <c r="A98" t="s">
         <v>309</v>
       </c>
       <c r="B98" t="s">
         <v>310</v>
       </c>
       <c r="C98" s="1">
-        <v>1920000.0</v>
+        <v>3300000.0</v>
       </c>
       <c r="D98" s="1">
-        <v>102.323</v>
+        <v>98.837</v>
       </c>
       <c r="E98" s="1">
-        <v>103.41409219</v>
+        <v>99.92660182</v>
       </c>
       <c r="F98" t="s">
         <v>8</v>
       </c>
       <c r="G98">
         <v>1.0</v>
       </c>
       <c r="H98" s="1">
-        <v>1985550.57</v>
+        <v>3297577.86</v>
       </c>
       <c r="I98" s="1">
-        <v>-20948.97</v>
+        <v>-35956.86</v>
       </c>
       <c r="J98" s="1">
-        <v>-1.0550710879149</v>
+        <v>-1.090402153537</v>
       </c>
       <c r="K98">
-        <v>0.87</v>
+        <v>2.46</v>
       </c>
       <c r="L98" t="s">
         <v>311</v>
       </c>
       <c r="M98" s="1">
-        <v>1964601.6</v>
+        <v>3261621.0</v>
       </c>
       <c r="N98" s="1">
-        <v>1981388.45</v>
+        <v>3342719.63</v>
       </c>
       <c r="O98" s="1">
-        <v>0.49</v>
+        <v>0.84</v>
       </c>
       <c r="P98">
         <v>1</v>
       </c>
     </row>
     <row r="99" spans="1:16">
       <c r="A99" t="s">
         <v>312</v>
       </c>
       <c r="B99" t="s">
         <v>313</v>
       </c>
       <c r="C99" s="1">
-        <v>3800000.0</v>
+        <v>3297000.0</v>
       </c>
       <c r="D99" s="1">
-        <v>99.552</v>
+        <v>99.2</v>
       </c>
       <c r="E99" s="1">
-        <v>98.96886842</v>
+        <v>100.15900849</v>
       </c>
       <c r="F99" t="s">
         <v>8</v>
       </c>
       <c r="G99">
         <v>1.0</v>
       </c>
       <c r="H99" s="1">
-        <v>3760817.0</v>
+        <v>3302242.51</v>
       </c>
       <c r="I99" s="1">
-        <v>22159.0</v>
+        <v>-31618.51</v>
       </c>
       <c r="J99" s="1">
-        <v>0.58920707920646</v>
+        <v>-0.95748600850033</v>
       </c>
       <c r="K99">
-        <v>0.37</v>
+        <v>1.6</v>
       </c>
       <c r="L99" t="s">
         <v>314</v>
       </c>
       <c r="M99" s="1">
-        <v>3782976.0</v>
+        <v>3270624.0</v>
       </c>
       <c r="N99" s="1">
-        <v>3797095.86</v>
+        <v>3323263.09</v>
       </c>
       <c r="O99" s="1">
-        <v>0.94</v>
+        <v>0.83</v>
       </c>
       <c r="P99">
         <v>1</v>
       </c>
     </row>
     <row r="100" spans="1:16">
       <c r="A100" t="s">
         <v>315</v>
       </c>
       <c r="B100" t="s">
         <v>316</v>
       </c>
       <c r="C100" s="1">
-        <v>5800000.0</v>
+        <v>2100000.0</v>
       </c>
       <c r="D100" s="1">
-        <v>97.828</v>
+        <v>98.634</v>
       </c>
       <c r="E100" s="1">
-        <v>99.34837534</v>
+        <v>97.523</v>
       </c>
       <c r="F100" t="s">
         <v>8</v>
       </c>
       <c r="G100">
         <v>1.0</v>
       </c>
       <c r="H100" s="1">
-        <v>5762205.77</v>
+        <v>2047983.0</v>
       </c>
       <c r="I100" s="1">
-        <v>-88181.77</v>
+        <v>23331.0</v>
       </c>
       <c r="J100" s="1">
-        <v>-1.5303474662273</v>
+        <v>1.1392184407781</v>
       </c>
       <c r="K100">
-        <v>2.08</v>
+        <v>0.13</v>
       </c>
       <c r="L100" t="s">
         <v>317</v>
       </c>
       <c r="M100" s="1">
-        <v>5674024.0</v>
+        <v>2071314.0</v>
       </c>
       <c r="N100" s="1">
-        <v>5794791.12</v>
+        <v>2074046.88</v>
       </c>
       <c r="O100" s="1">
-        <v>1.43</v>
+        <v>0.52</v>
       </c>
       <c r="P100">
         <v>1</v>
       </c>
     </row>
     <row r="101" spans="1:16">
       <c r="A101" t="s">
         <v>318</v>
       </c>
       <c r="B101" t="s">
         <v>319</v>
       </c>
       <c r="C101" s="1">
-        <v>7053000.0</v>
+        <v>5800000.0</v>
       </c>
       <c r="D101" s="1">
-        <v>98.6</v>
+        <v>100.815</v>
       </c>
       <c r="E101" s="1">
-        <v>99.69928158</v>
+        <v>101.80010086</v>
       </c>
       <c r="F101" t="s">
         <v>8</v>
       </c>
       <c r="G101">
         <v>1.0</v>
       </c>
       <c r="H101" s="1">
-        <v>7031790.33</v>
+        <v>5904405.85</v>
       </c>
       <c r="I101" s="1">
-        <v>-77532.33</v>
+        <v>-57135.85</v>
       </c>
       <c r="J101" s="1">
-        <v>-1.1025972954458</v>
+        <v>-0.96768161694034</v>
       </c>
       <c r="K101">
-        <v>1.95</v>
+        <v>3.15</v>
       </c>
       <c r="L101" t="s">
         <v>320</v>
       </c>
       <c r="M101" s="1">
-        <v>6954258.0</v>
+        <v>5847270.0</v>
       </c>
       <c r="N101" s="1">
-        <v>7091936.42</v>
+        <v>6030148.77</v>
       </c>
       <c r="O101" s="1">
-        <v>1.75</v>
+        <v>1.51</v>
       </c>
       <c r="P101">
         <v>1</v>
       </c>
     </row>
     <row r="102" spans="1:16">
       <c r="A102" t="s">
         <v>321</v>
       </c>
       <c r="B102" t="s">
         <v>322</v>
       </c>
       <c r="C102" s="1">
-        <v>3345000.0</v>
+        <v>2000000.0</v>
       </c>
       <c r="D102" s="1">
-        <v>99.061</v>
+        <v>99.566</v>
       </c>
       <c r="E102" s="1">
-        <v>100.48512466</v>
+        <v>99.2</v>
       </c>
       <c r="F102" t="s">
         <v>8</v>
       </c>
       <c r="G102">
         <v>1.0</v>
       </c>
       <c r="H102" s="1">
-        <v>3361227.42</v>
+        <v>1984000.0</v>
       </c>
       <c r="I102" s="1">
-        <v>-47636.97</v>
+        <v>7320.0</v>
       </c>
       <c r="J102" s="1">
-        <v>-1.4172492380774</v>
+        <v>0.36895161290323</v>
       </c>
       <c r="K102">
-        <v>0.06</v>
+        <v>0.2</v>
       </c>
       <c r="L102" t="s">
         <v>323</v>
       </c>
       <c r="M102" s="1">
-        <v>3313590.45</v>
+        <v>1991320.0</v>
       </c>
       <c r="N102" s="1">
-        <v>3315454.67</v>
+        <v>1995258.36</v>
       </c>
       <c r="O102" s="1">
-        <v>0.82</v>
+        <v>0.5</v>
       </c>
       <c r="P102">
         <v>1</v>
       </c>
     </row>
     <row r="103" spans="1:16">
       <c r="A103" t="s">
         <v>324</v>
       </c>
       <c r="B103" t="s">
         <v>325</v>
       </c>
       <c r="C103" s="1">
-        <v>200000.0</v>
+        <v>5149000.0</v>
       </c>
       <c r="D103" s="1">
-        <v>95.102</v>
+        <v>100.431</v>
       </c>
       <c r="E103" s="1">
-        <v>95.67</v>
+        <v>101.54052787</v>
       </c>
       <c r="F103" t="s">
         <v>8</v>
       </c>
       <c r="G103">
         <v>1.0</v>
       </c>
       <c r="H103" s="1">
-        <v>191340.0</v>
+        <v>5228321.78</v>
       </c>
       <c r="I103" s="1">
-        <v>-1136.0</v>
+        <v>-57129.59</v>
       </c>
       <c r="J103" s="1">
-        <v>-0.59370753632278</v>
+        <v>-1.0926946045773</v>
       </c>
       <c r="K103">
-        <v>0.07</v>
-[...2 lines deleted...]
-        <v>133.56</v>
+        <v>2.6</v>
+      </c>
+      <c r="L103" t="s">
+        <v>326</v>
       </c>
       <c r="M103" s="1">
-        <v>190204.0</v>
+        <v>5171192.19</v>
       </c>
       <c r="N103" s="1">
-        <v>190337.56</v>
+        <v>5305030.92</v>
       </c>
       <c r="O103" s="1">
-        <v>0.05</v>
+        <v>1.33</v>
       </c>
       <c r="P103">
         <v>1</v>
       </c>
     </row>
     <row r="104" spans="1:16">
       <c r="A104" t="s">
-        <v>326</v>
+        <v>327</v>
       </c>
       <c r="B104" t="s">
-        <v>327</v>
+        <v>328</v>
       </c>
       <c r="C104" s="1">
-        <v>5300000.0</v>
+        <v>1300000.0</v>
       </c>
       <c r="D104" s="1">
-        <v>102.878</v>
+        <v>100.604</v>
       </c>
       <c r="E104" s="1">
-        <v>104.52229566</v>
+        <v>101.50487846</v>
       </c>
       <c r="F104" t="s">
         <v>8</v>
       </c>
       <c r="G104">
         <v>1.0</v>
       </c>
       <c r="H104" s="1">
-        <v>5539681.67</v>
+        <v>1319563.42</v>
       </c>
       <c r="I104" s="1">
-        <v>-87147.67</v>
+        <v>-11711.42</v>
       </c>
       <c r="J104" s="1">
-        <v>-1.5731530292065</v>
+        <v>-0.88752232916551</v>
       </c>
       <c r="K104">
-        <v>1.27</v>
+        <v>1.57</v>
       </c>
       <c r="L104" t="s">
-        <v>328</v>
+        <v>329</v>
       </c>
       <c r="M104" s="1">
-        <v>5452534.0</v>
+        <v>1307852.0</v>
       </c>
       <c r="N104" s="1">
-        <v>5519618.93</v>
+        <v>1328251.32</v>
       </c>
       <c r="O104" s="1">
-        <v>1.36</v>
+        <v>0.33</v>
       </c>
       <c r="P104">
         <v>1</v>
       </c>
     </row>
     <row r="105" spans="1:16">
       <c r="A105" t="s">
-        <v>329</v>
+        <v>330</v>
       </c>
       <c r="B105" t="s">
-        <v>330</v>
+        <v>331</v>
       </c>
       <c r="C105" s="1">
-        <v>375000.0</v>
+        <v>4200000.0</v>
       </c>
       <c r="D105" s="1">
-        <v>100.992</v>
+        <v>103.593</v>
       </c>
       <c r="E105" s="1">
-        <v>101.8218</v>
+        <v>105.09337452</v>
       </c>
       <c r="F105" t="s">
         <v>8</v>
       </c>
       <c r="G105">
         <v>1.0</v>
       </c>
       <c r="H105" s="1">
-        <v>381831.75</v>
+        <v>4413921.73</v>
       </c>
       <c r="I105" s="1">
-        <v>-3111.75</v>
+        <v>-63015.73</v>
       </c>
       <c r="J105" s="1">
-        <v>-0.81495318291368</v>
+        <v>-1.4276585280546</v>
       </c>
       <c r="K105">
-        <v>2.37</v>
+        <v>2.65</v>
       </c>
       <c r="L105" t="s">
-        <v>331</v>
+        <v>332</v>
       </c>
       <c r="M105" s="1">
-        <v>378720.0</v>
+        <v>4350906.0</v>
       </c>
       <c r="N105" s="1">
-        <v>387606.99</v>
+        <v>4462407.37</v>
       </c>
       <c r="O105" s="1">
-        <v>0.1</v>
+        <v>1.12</v>
       </c>
       <c r="P105">
         <v>1</v>
       </c>
     </row>
     <row r="106" spans="1:16">
       <c r="A106" t="s">
-        <v>332</v>
+        <v>333</v>
       </c>
       <c r="B106" t="s">
-        <v>333</v>
+        <v>334</v>
       </c>
       <c r="C106" s="1">
-        <v>3300000.0</v>
+        <v>2000000.0</v>
       </c>
       <c r="D106" s="1">
-        <v>98.514</v>
+        <v>107.723</v>
       </c>
       <c r="E106" s="1">
-        <v>99.92660182</v>
+        <v>109.06825</v>
       </c>
       <c r="F106" t="s">
         <v>8</v>
       </c>
       <c r="G106">
         <v>1.0</v>
       </c>
       <c r="H106" s="1">
-        <v>3297577.86</v>
+        <v>2181365.0</v>
       </c>
       <c r="I106" s="1">
-        <v>-46615.86</v>
+        <v>-26905.0</v>
       </c>
       <c r="J106" s="1">
-        <v>-1.4136394038017</v>
+        <v>-1.2334020212115</v>
       </c>
       <c r="K106">
-        <v>2.24</v>
+        <v>2.0</v>
       </c>
       <c r="L106" t="s">
-        <v>334</v>
+        <v>335</v>
       </c>
       <c r="M106" s="1">
-        <v>3250962.0</v>
+        <v>2154460.0</v>
       </c>
       <c r="N106" s="1">
-        <v>3324782.55</v>
+        <v>2194487.62</v>
       </c>
       <c r="O106" s="1">
-        <v>0.82</v>
+        <v>0.55</v>
       </c>
       <c r="P106">
         <v>1</v>
       </c>
     </row>
     <row r="107" spans="1:16">
       <c r="A107" t="s">
-        <v>335</v>
+        <v>336</v>
       </c>
       <c r="B107" t="s">
-        <v>336</v>
+        <v>337</v>
       </c>
       <c r="C107" s="1">
-        <v>3297000.0</v>
+        <v>4800000.0</v>
       </c>
       <c r="D107" s="1">
-        <v>99.015</v>
+        <v>100.421</v>
       </c>
       <c r="E107" s="1">
-        <v>100.15900849</v>
+        <v>101.34664646</v>
       </c>
       <c r="F107" t="s">
         <v>8</v>
       </c>
       <c r="G107">
         <v>1.0</v>
       </c>
       <c r="H107" s="1">
-        <v>3302242.51</v>
+        <v>4864639.03</v>
       </c>
       <c r="I107" s="1">
-        <v>-37717.96</v>
+        <v>-44431.03</v>
       </c>
       <c r="J107" s="1">
-        <v>-1.142192309795</v>
+        <v>-0.91334690459037</v>
       </c>
       <c r="K107">
-        <v>1.4</v>
+        <v>3.99</v>
       </c>
       <c r="L107" t="s">
-        <v>337</v>
+        <v>338</v>
       </c>
       <c r="M107" s="1">
-        <v>3264524.55</v>
+        <v>4820208.0</v>
       </c>
       <c r="N107" s="1">
-        <v>3310524.47</v>
+        <v>5011681.97</v>
       </c>
       <c r="O107" s="1">
-        <v>0.82</v>
+        <v>1.26</v>
       </c>
       <c r="P107">
         <v>1</v>
       </c>
     </row>
     <row r="108" spans="1:16">
       <c r="A108" t="s">
-        <v>338</v>
+        <v>339</v>
       </c>
       <c r="B108" t="s">
-        <v>339</v>
+        <v>340</v>
       </c>
       <c r="C108" s="1">
-        <v>5800000.0</v>
+        <v>5464000.0</v>
       </c>
       <c r="D108" s="1">
-        <v>100.87</v>
+        <v>93.543</v>
       </c>
       <c r="E108" s="1">
-        <v>101.80010086</v>
+        <v>94.43916654</v>
       </c>
       <c r="F108" t="s">
         <v>8</v>
       </c>
       <c r="G108">
         <v>1.0</v>
       </c>
       <c r="H108" s="1">
-        <v>5904405.85</v>
+        <v>5160156.06</v>
       </c>
       <c r="I108" s="1">
-        <v>-53945.85</v>
+        <v>-48966.54</v>
       </c>
       <c r="J108" s="1">
-        <v>-0.91365416555842</v>
+        <v>-0.94893525371401</v>
       </c>
       <c r="K108">
-        <v>2.86</v>
+        <v>0.1</v>
       </c>
       <c r="L108" t="s">
-        <v>340</v>
+        <v>341</v>
       </c>
       <c r="M108" s="1">
-        <v>5850460.0</v>
+        <v>5111189.52</v>
       </c>
       <c r="N108" s="1">
-        <v>6016097.67</v>
+        <v>5116803.22</v>
       </c>
       <c r="O108" s="1">
-        <v>1.48</v>
+        <v>1.28</v>
       </c>
       <c r="P108">
         <v>1</v>
       </c>
     </row>
     <row r="109" spans="1:16">
       <c r="A109" t="s">
-        <v>341</v>
+        <v>342</v>
       </c>
       <c r="B109" t="s">
-        <v>342</v>
+        <v>343</v>
       </c>
       <c r="C109" s="1">
-        <v>5149000.0</v>
+        <v>800000.0</v>
       </c>
       <c r="D109" s="1">
-        <v>100.719</v>
+        <v>100.267</v>
       </c>
       <c r="E109" s="1">
-        <v>101.54052787</v>
+        <v>100.637</v>
       </c>
       <c r="F109" t="s">
         <v>8</v>
       </c>
       <c r="G109">
         <v>1.0</v>
       </c>
       <c r="H109" s="1">
-        <v>5228321.78</v>
+        <v>805096.0</v>
       </c>
       <c r="I109" s="1">
-        <v>-42300.47</v>
+        <v>-2960.0</v>
       </c>
       <c r="J109" s="1">
-        <v>-0.80906401288866</v>
+        <v>-0.36765801842265</v>
       </c>
       <c r="K109">
-        <v>2.31</v>
+        <v>1.1</v>
       </c>
       <c r="L109" t="s">
-        <v>343</v>
+        <v>344</v>
       </c>
       <c r="M109" s="1">
-        <v>5186021.31</v>
+        <v>802136.0</v>
       </c>
       <c r="N109" s="1">
-        <v>5305047.85</v>
+        <v>810903.12</v>
       </c>
       <c r="O109" s="1">
-        <v>1.31</v>
+        <v>0.2</v>
       </c>
       <c r="P109">
         <v>1</v>
       </c>
     </row>
     <row r="110" spans="1:16">
       <c r="A110" t="s">
-        <v>344</v>
+        <v>345</v>
       </c>
       <c r="B110" t="s">
-        <v>345</v>
+        <v>346</v>
       </c>
       <c r="C110" s="1">
-        <v>3300000.0</v>
+        <v>4160000.0</v>
       </c>
       <c r="D110" s="1">
-        <v>99.942</v>
+        <v>100.255</v>
       </c>
       <c r="E110" s="1">
-        <v>101.50487879</v>
+        <v>101.30837019</v>
       </c>
       <c r="F110" t="s">
         <v>8</v>
       </c>
       <c r="G110">
         <v>1.0</v>
       </c>
       <c r="H110" s="1">
-        <v>3349661.0</v>
+        <v>4214428.2</v>
       </c>
       <c r="I110" s="1">
-        <v>-51575.0</v>
+        <v>-43820.2</v>
       </c>
       <c r="J110" s="1">
-        <v>-1.5397080480681</v>
+        <v>-1.0397662012607</v>
       </c>
       <c r="K110">
-        <v>1.29</v>
+        <v>2.38</v>
       </c>
       <c r="L110" t="s">
-        <v>346</v>
+        <v>347</v>
       </c>
       <c r="M110" s="1">
-        <v>3298086.0</v>
+        <v>4170608.0</v>
       </c>
       <c r="N110" s="1">
-        <v>3340692.16</v>
+        <v>4269764.16</v>
       </c>
       <c r="O110" s="1">
-        <v>0.82</v>
+        <v>1.07</v>
       </c>
       <c r="P110">
         <v>1</v>
       </c>
     </row>
     <row r="111" spans="1:16">
       <c r="A111" t="s">
-        <v>347</v>
+        <v>348</v>
       </c>
       <c r="B111" t="s">
-        <v>348</v>
+        <v>349</v>
       </c>
       <c r="C111" s="1">
-        <v>4200000.0</v>
+        <v>5500000.0</v>
       </c>
       <c r="D111" s="1">
-        <v>103.243</v>
+        <v>98.186</v>
       </c>
       <c r="E111" s="1">
-        <v>105.09337452</v>
+        <v>98.32790727</v>
       </c>
       <c r="F111" t="s">
         <v>8</v>
       </c>
       <c r="G111">
         <v>1.0</v>
       </c>
       <c r="H111" s="1">
-        <v>4413921.73</v>
+        <v>5408034.9</v>
       </c>
       <c r="I111" s="1">
-        <v>-77715.73</v>
+        <v>-7804.9</v>
       </c>
       <c r="J111" s="1">
-        <v>-1.760695697701</v>
+        <v>-0.14432044438175</v>
       </c>
       <c r="K111">
-        <v>2.29</v>
+        <v>1.01</v>
       </c>
       <c r="L111" t="s">
-        <v>349</v>
+        <v>350</v>
       </c>
       <c r="M111" s="1">
-        <v>4336206.0</v>
+        <v>5400230.0</v>
       </c>
       <c r="N111" s="1">
-        <v>4432403.26</v>
+        <v>5455757.4</v>
       </c>
       <c r="O111" s="1">
-        <v>1.09</v>
+        <v>1.37</v>
       </c>
       <c r="P111">
         <v>1</v>
       </c>
     </row>
     <row r="112" spans="1:16">
       <c r="A112" t="s">
-        <v>350</v>
+        <v>351</v>
       </c>
       <c r="B112" t="s">
-        <v>351</v>
+        <v>352</v>
       </c>
       <c r="C112" s="1">
-        <v>2000000.0</v>
+        <v>3400000.0</v>
       </c>
       <c r="D112" s="1">
-        <v>106.056</v>
+        <v>98.233</v>
       </c>
       <c r="E112" s="1">
-        <v>109.06825</v>
+        <v>98.51473529</v>
       </c>
       <c r="F112" t="s">
         <v>8</v>
       </c>
       <c r="G112">
         <v>1.0</v>
       </c>
       <c r="H112" s="1">
-        <v>2181365.0</v>
+        <v>3349501.0</v>
       </c>
       <c r="I112" s="1">
-        <v>-60245.0</v>
+        <v>-9579.0</v>
       </c>
       <c r="J112" s="1">
-        <v>-2.7618028161266</v>
+        <v>-0.28598289715393</v>
       </c>
       <c r="K112">
-        <v>1.39</v>
+        <v>0.46</v>
       </c>
       <c r="L112" t="s">
-        <v>352</v>
+        <v>353</v>
       </c>
       <c r="M112" s="1">
-        <v>2121120.0</v>
+        <v>3339922.0</v>
       </c>
       <c r="N112" s="1">
-        <v>2148965.3</v>
+        <v>3355408.3</v>
       </c>
       <c r="O112" s="1">
-        <v>0.53</v>
+        <v>0.84</v>
       </c>
       <c r="P112">
         <v>1</v>
       </c>
     </row>
     <row r="113" spans="1:16">
       <c r="A113" t="s">
-        <v>353</v>
+        <v>354</v>
       </c>
       <c r="B113" t="s">
-        <v>354</v>
+        <v>355</v>
       </c>
       <c r="C113" s="1">
-        <v>4800000.0</v>
+        <v>4600000.0</v>
       </c>
       <c r="D113" s="1">
-        <v>100.092</v>
+        <v>94.989</v>
       </c>
       <c r="E113" s="1">
-        <v>101.34664646</v>
+        <v>94.967</v>
       </c>
       <c r="F113" t="s">
         <v>8</v>
       </c>
       <c r="G113">
         <v>1.0</v>
       </c>
       <c r="H113" s="1">
-        <v>4864639.03</v>
+        <v>4368482.0</v>
       </c>
       <c r="I113" s="1">
-        <v>-60223.03</v>
+        <v>1012.0</v>
       </c>
       <c r="J113" s="1">
-        <v>-1.2379753076972</v>
+        <v>0.023165941853486</v>
       </c>
       <c r="K113">
-        <v>3.68</v>
+        <v>1.35</v>
       </c>
       <c r="L113" t="s">
-        <v>355</v>
+        <v>356</v>
       </c>
       <c r="M113" s="1">
-        <v>4804416.0</v>
+        <v>4369494.0</v>
       </c>
       <c r="N113" s="1">
-        <v>4981161.21</v>
+        <v>4431442.77</v>
       </c>
       <c r="O113" s="1">
-        <v>1.23</v>
+        <v>1.11</v>
       </c>
       <c r="P113">
         <v>1</v>
       </c>
     </row>
     <row r="114" spans="1:16">
       <c r="A114" t="s">
-        <v>356</v>
+        <v>357</v>
       </c>
       <c r="B114" t="s">
-        <v>357</v>
+        <v>358</v>
       </c>
       <c r="C114" s="1">
-        <v>5464000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="D114" s="1">
-        <v>93.005</v>
+        <v>108.125</v>
       </c>
       <c r="E114" s="1">
-        <v>94.43916654</v>
+        <v>110.87634667</v>
       </c>
       <c r="F114" t="s">
         <v>8</v>
       </c>
       <c r="G114">
         <v>1.0</v>
       </c>
       <c r="H114" s="1">
-        <v>5160156.06</v>
+        <v>665258.08</v>
       </c>
       <c r="I114" s="1">
-        <v>-78362.86</v>
+        <v>-16508.08</v>
       </c>
       <c r="J114" s="1">
-        <v>-1.5186141482705</v>
+        <v>-2.4814550166756</v>
       </c>
       <c r="K114">
-        <v>1.49</v>
+        <v>1.06</v>
       </c>
       <c r="L114" t="s">
-        <v>358</v>
+        <v>359</v>
       </c>
       <c r="M114" s="1">
-        <v>5081793.2</v>
+        <v>648750.0</v>
       </c>
       <c r="N114" s="1">
-        <v>5163079.56</v>
+        <v>655119.86</v>
       </c>
       <c r="O114" s="1">
-        <v>1.27</v>
+        <v>0.16</v>
       </c>
       <c r="P114">
         <v>1</v>
       </c>
     </row>
     <row r="115" spans="1:16">
       <c r="A115" t="s">
-        <v>359</v>
+        <v>360</v>
       </c>
       <c r="B115" t="s">
-        <v>360</v>
+        <v>361</v>
       </c>
       <c r="C115" s="1">
-        <v>800000.0</v>
+        <v>3000000.0</v>
       </c>
       <c r="D115" s="1">
-        <v>100.295</v>
+        <v>99.037</v>
       </c>
       <c r="E115" s="1">
-        <v>100.637</v>
+        <v>99.7983</v>
       </c>
       <c r="F115" t="s">
         <v>8</v>
       </c>
       <c r="G115">
         <v>1.0</v>
       </c>
       <c r="H115" s="1">
-        <v>805096.0</v>
+        <v>2993949.0</v>
       </c>
       <c r="I115" s="1">
-        <v>-2736.0</v>
+        <v>-22839.0</v>
       </c>
       <c r="J115" s="1">
-        <v>-0.33983524946093</v>
+        <v>-0.76283864554807</v>
       </c>
       <c r="K115">
-        <v>0.86</v>
+        <v>0.83</v>
       </c>
       <c r="L115" t="s">
-        <v>361</v>
+        <v>362</v>
       </c>
       <c r="M115" s="1">
-        <v>802360.0</v>
+        <v>2971110.0</v>
       </c>
       <c r="N115" s="1">
-        <v>809209.32</v>
+        <v>2996024.38</v>
       </c>
       <c r="O115" s="1">
-        <v>0.2</v>
+        <v>0.75</v>
       </c>
       <c r="P115">
         <v>1</v>
       </c>
     </row>
     <row r="116" spans="1:16">
       <c r="A116" t="s">
-        <v>362</v>
+        <v>363</v>
       </c>
       <c r="B116" t="s">
-        <v>363</v>
+        <v>364</v>
       </c>
       <c r="C116" s="1">
-        <v>4160000.0</v>
+        <v>4000000.0</v>
       </c>
       <c r="D116" s="1">
-        <v>100.054</v>
+        <v>95.299</v>
       </c>
       <c r="E116" s="1">
-        <v>101.30837019</v>
+        <v>95.56322325</v>
       </c>
       <c r="F116" t="s">
         <v>8</v>
       </c>
       <c r="G116">
         <v>1.0</v>
       </c>
       <c r="H116" s="1">
-        <v>4214428.2</v>
+        <v>3822528.93</v>
       </c>
       <c r="I116" s="1">
-        <v>-52181.8</v>
+        <v>-10568.93</v>
       </c>
       <c r="J116" s="1">
-        <v>-1.2381703406408</v>
+        <v>-0.27649051697301</v>
       </c>
       <c r="K116">
-        <v>2.11</v>
+        <v>0.06</v>
       </c>
       <c r="L116" t="s">
-        <v>364</v>
+        <v>365</v>
       </c>
       <c r="M116" s="1">
-        <v>4162246.4</v>
+        <v>3811960.0</v>
       </c>
       <c r="N116" s="1">
-        <v>4249834.35</v>
+        <v>3814261.37</v>
       </c>
       <c r="O116" s="1">
-        <v>1.05</v>
+        <v>0.96</v>
       </c>
       <c r="P116">
         <v>1</v>
       </c>
     </row>
     <row r="117" spans="1:16">
       <c r="A117" t="s">
-        <v>365</v>
+        <v>366</v>
       </c>
       <c r="B117" t="s">
-        <v>366</v>
+        <v>367</v>
       </c>
       <c r="C117" s="1">
-        <v>5500000.0</v>
+        <v>5900000.0</v>
       </c>
       <c r="D117" s="1">
-        <v>98.059</v>
+        <v>100.35</v>
       </c>
       <c r="E117" s="1">
-        <v>98.32790727</v>
+        <v>101.48381678</v>
       </c>
       <c r="F117" t="s">
         <v>8</v>
       </c>
       <c r="G117">
         <v>1.0</v>
       </c>
       <c r="H117" s="1">
-        <v>5408034.9</v>
+        <v>5987545.19</v>
       </c>
       <c r="I117" s="1">
-        <v>-14789.9</v>
+        <v>-66895.19</v>
       </c>
       <c r="J117" s="1">
-        <v>-0.27348011382101</v>
+        <v>-1.1172389999114</v>
       </c>
       <c r="K117">
-        <v>0.9</v>
+        <v>2.12</v>
       </c>
       <c r="L117" t="s">
-        <v>367</v>
+        <v>368</v>
       </c>
       <c r="M117" s="1">
-        <v>5393245.0</v>
+        <v>5920650.0</v>
       </c>
       <c r="N117" s="1">
-        <v>5442971.03</v>
+        <v>6045681.51</v>
       </c>
       <c r="O117" s="1">
-        <v>1.34</v>
+        <v>1.52</v>
       </c>
       <c r="P117">
         <v>1</v>
       </c>
     </row>
     <row r="118" spans="1:16">
       <c r="A118" t="s">
-        <v>368</v>
+        <v>369</v>
       </c>
       <c r="B118" t="s">
-        <v>369</v>
+        <v>370</v>
       </c>
       <c r="C118" s="1">
-        <v>3400000.0</v>
+        <v>4710000.0</v>
       </c>
       <c r="D118" s="1">
-        <v>98.519</v>
+        <v>98.85</v>
       </c>
       <c r="E118" s="1">
-        <v>98.51473529</v>
+        <v>99.72630149</v>
       </c>
       <c r="F118" t="s">
         <v>8</v>
       </c>
       <c r="G118">
         <v>1.0</v>
       </c>
       <c r="H118" s="1">
-        <v>3349501.0</v>
+        <v>4697108.8</v>
       </c>
       <c r="I118" s="1">
-        <v>145.0</v>
+        <v>-41273.8</v>
       </c>
       <c r="J118" s="1">
-        <v>0.0043290030365717</v>
+        <v>-0.87870649281107</v>
       </c>
       <c r="K118">
-        <v>0.27</v>
+        <v>0.75</v>
       </c>
       <c r="L118" t="s">
-        <v>370</v>
+        <v>371</v>
       </c>
       <c r="M118" s="1">
-        <v>3349646.0</v>
+        <v>4655835.0</v>
       </c>
       <c r="N118" s="1">
-        <v>3358937.78</v>
+        <v>4691079.35</v>
       </c>
       <c r="O118" s="1">
-        <v>0.83</v>
+        <v>1.18</v>
       </c>
       <c r="P118">
         <v>1</v>
       </c>
     </row>
     <row r="119" spans="1:16">
       <c r="A119" t="s">
-        <v>371</v>
+        <v>372</v>
       </c>
       <c r="B119" t="s">
-        <v>372</v>
+        <v>373</v>
       </c>
       <c r="C119" s="1">
-        <v>600000.0</v>
+        <v>6100000.0</v>
       </c>
       <c r="D119" s="1">
-        <v>108.189</v>
+        <v>100.032</v>
       </c>
       <c r="E119" s="1">
-        <v>110.87634667</v>
+        <v>100.56275984</v>
       </c>
       <c r="F119" t="s">
         <v>8</v>
       </c>
       <c r="G119">
         <v>1.0</v>
       </c>
       <c r="H119" s="1">
-        <v>665258.08</v>
+        <v>6134328.35</v>
       </c>
       <c r="I119" s="1">
-        <v>-16124.08</v>
+        <v>-32376.35</v>
       </c>
       <c r="J119" s="1">
-        <v>-2.4237330571017</v>
+        <v>-0.52778964790823</v>
       </c>
       <c r="K119">
-        <v>0.47</v>
+        <v>2.42</v>
       </c>
       <c r="L119" t="s">
-        <v>373</v>
+        <v>374</v>
       </c>
       <c r="M119" s="1">
-        <v>649134.0</v>
+        <v>6101952.0</v>
       </c>
       <c r="N119" s="1">
-        <v>651936.74</v>
+        <v>6249354.74</v>
       </c>
       <c r="O119" s="1">
-        <v>0.16</v>
+        <v>1.57</v>
       </c>
       <c r="P119">
         <v>1</v>
       </c>
     </row>
     <row r="120" spans="1:16">
       <c r="A120" t="s">
-        <v>374</v>
+        <v>375</v>
       </c>
       <c r="B120" t="s">
-        <v>375</v>
+        <v>376</v>
       </c>
       <c r="C120" s="1">
-        <v>3000000.0</v>
+        <v>4124000.0</v>
       </c>
       <c r="D120" s="1">
-        <v>98.506</v>
+        <v>98.644</v>
       </c>
       <c r="E120" s="1">
-        <v>99.7983</v>
+        <v>99.37023084</v>
       </c>
       <c r="F120" t="s">
         <v>8</v>
       </c>
       <c r="G120">
         <v>1.0</v>
       </c>
       <c r="H120" s="1">
-        <v>2993949.0</v>
+        <v>4098028.32</v>
       </c>
       <c r="I120" s="1">
-        <v>-38769.0</v>
+        <v>-29949.76</v>
       </c>
       <c r="J120" s="1">
-        <v>-1.2949118371756</v>
+        <v>-0.73083340722252</v>
       </c>
       <c r="K120">
-        <v>0.59</v>
+        <v>2.1</v>
       </c>
       <c r="L120" t="s">
-        <v>376</v>
+        <v>377</v>
       </c>
       <c r="M120" s="1">
-        <v>2955180.0</v>
+        <v>4068078.56</v>
       </c>
       <c r="N120" s="1">
-        <v>2972902.6</v>
+        <v>4154513.08</v>
       </c>
       <c r="O120" s="1">
-        <v>0.73</v>
+        <v>1.04</v>
       </c>
       <c r="P120">
         <v>1</v>
       </c>
     </row>
     <row r="121" spans="1:16">
       <c r="A121" t="s">
-        <v>377</v>
+        <v>378</v>
       </c>
       <c r="B121" t="s">
-        <v>378</v>
+        <v>379</v>
       </c>
       <c r="C121" s="1">
-        <v>1200000.0</v>
+        <v>1999000.0</v>
       </c>
       <c r="D121" s="1">
-        <v>101.451</v>
+        <v>98.864</v>
       </c>
       <c r="E121" s="1">
-        <v>102.1475</v>
+        <v>98.93570235</v>
       </c>
       <c r="F121" t="s">
         <v>8</v>
       </c>
       <c r="G121">
         <v>1.0</v>
       </c>
       <c r="H121" s="1">
-        <v>1225770.0</v>
+        <v>1977724.69</v>
       </c>
       <c r="I121" s="1">
-        <v>-8358.0</v>
+        <v>-1433.33</v>
       </c>
       <c r="J121" s="1">
-        <v>-0.68185711838273</v>
+        <v>-0.07247368692151</v>
       </c>
       <c r="K121">
-        <v>0.08</v>
-[...2 lines deleted...]
-        <v>912.33</v>
+        <v>0.12</v>
+      </c>
+      <c r="L121" t="s">
+        <v>380</v>
       </c>
       <c r="M121" s="1">
-        <v>1217412.0</v>
+        <v>1976291.36</v>
       </c>
       <c r="N121" s="1">
-        <v>1218324.33</v>
+        <v>1978673.73</v>
       </c>
       <c r="O121" s="1">
-        <v>0.3</v>
+        <v>0.5</v>
       </c>
       <c r="P121">
-        <v>1</v>
-[...348 lines deleted...]
-      <c r="P128">
         <v>1</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>