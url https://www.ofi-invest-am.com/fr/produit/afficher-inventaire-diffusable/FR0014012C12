--- v6 (2026-09-22)
+++ v7 (2026-11-03)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="1" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Répartition" sheetId="1" r:id="rId4"/>
     <sheet name="Valorisation" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="420">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="410">
   <si>
     <t>Type Part</t>
   </si>
   <si>
     <t>CodeIsin</t>
   </si>
   <si>
     <t>Parts</t>
   </si>
   <si>
     <t>Vl</t>
   </si>
   <si>
     <t>Devise</t>
   </si>
   <si>
     <t>Actif net</t>
   </si>
   <si>
     <t>C</t>
   </si>
   <si>
     <t>FR0000979866</t>
   </si>
   <si>
@@ -130,1194 +130,1164 @@
   <si>
     <t>Poids</t>
   </si>
   <si>
     <t>Nb.</t>
   </si>
   <si>
     <t>FR0000008997</t>
   </si>
   <si>
     <t>Ofi Invest ESG Liquidités PART C/D</t>
   </si>
   <si>
     <t>DU100926</t>
   </si>
   <si>
     <t>EURO-SCHATZ SEP 26</t>
   </si>
   <si>
     <t>XS2079107830</t>
   </si>
   <si>
     <t>AB SKF 0.875 15/11/2029</t>
   </si>
   <si>
-    <t>10 299.21</t>
+    <t>12 256.52</t>
   </si>
   <si>
     <t>XS2575555938</t>
   </si>
   <si>
     <t>ABB FINANCE BV 3.25 16/01/2027</t>
   </si>
   <si>
-    <t>18 404.79</t>
+    <t>23 266.44</t>
   </si>
   <si>
     <t>XS3066564900</t>
   </si>
   <si>
     <t>ACHMEA BANK NV 2.5 06/05/2028</t>
   </si>
   <si>
-    <t>18 458.90</t>
+    <t>34 280.82</t>
   </si>
   <si>
     <t>XS2464405229</t>
   </si>
   <si>
     <t>AIB GROUP PLC 04/04/2028</t>
   </si>
   <si>
-    <t>21 969.86</t>
+    <t>33 361.64</t>
   </si>
   <si>
     <t>FR0014013VW7</t>
   </si>
   <si>
     <t>AIR LIQUIDE FINANCE SA 2.625 05/11/2029</t>
   </si>
   <si>
-    <t>28 242.12</t>
+    <t>33 377.05</t>
   </si>
   <si>
     <t>XS3402712627</t>
   </si>
   <si>
     <t>AKZO NOBEL NV 3.625 16/06/2029</t>
   </si>
   <si>
-    <t>XS2640904319</t>
-[...5 lines deleted...]
-    <t>115 914.38</t>
+    <t>3 034.08</t>
   </si>
   <si>
     <t>XS3368960962</t>
   </si>
   <si>
     <t>AMPHENOL CORPORATION 3.375 12/05/2029</t>
   </si>
   <si>
-    <t>6 667.80</t>
+    <t>13 180.53</t>
   </si>
   <si>
     <t>XS1346228577</t>
   </si>
   <si>
     <t>AXA SA 06/07/2047</t>
   </si>
   <si>
-    <t>32 640.41</t>
+    <t>2 773.97</t>
   </si>
   <si>
     <t>XS1799611642</t>
   </si>
   <si>
     <t>AXA SA 28/05/2049</t>
   </si>
   <si>
-    <t>15 386.30</t>
+    <t>47 307.53</t>
   </si>
   <si>
     <t>FR0014015J87</t>
   </si>
   <si>
     <t>AYVENS SA 3 18/04/2030</t>
   </si>
   <si>
-    <t>8 260.27</t>
+    <t>13 438.36</t>
   </si>
   <si>
     <t>FR0014017YD2</t>
   </si>
   <si>
     <t>AYVENS SA 3.375 16/04/2029</t>
   </si>
   <si>
-    <t>8 932.19</t>
+    <t>14 369.18</t>
   </si>
   <si>
     <t>XS2583203950</t>
   </si>
   <si>
     <t>BANCO DE SABADELL SA 07/02/2029</t>
   </si>
   <si>
-    <t>39 410.96</t>
-[...8 lines deleted...]
-    <t>101 657.53</t>
+    <t>51 493.15</t>
   </si>
   <si>
     <t>XS2626699982</t>
   </si>
   <si>
     <t>BANCO SANTANDER SA 23/08/2033</t>
   </si>
   <si>
-    <t>187 386.99</t>
+    <t>213 191.10</t>
   </si>
   <si>
     <t>XS2575952697</t>
   </si>
   <si>
     <t>BANCO SANTANDER SA 3.875 16/01/2028</t>
   </si>
   <si>
-    <t>55 704.45</t>
+    <t>70 418.84</t>
   </si>
   <si>
     <t>XS2038039074</t>
   </si>
   <si>
     <t>BANK OF AMERICA CORP 08/08/2029</t>
   </si>
   <si>
-    <t>23 136.44</t>
-[...8 lines deleted...]
-    <t>22 238.97</t>
+    <t>26 173.10</t>
   </si>
   <si>
     <t>FR0013408960</t>
   </si>
   <si>
     <t>BANQUE EUROPEENNE DU CREDIT MUTUEL 1.75 15/03/2029</t>
   </si>
   <si>
-    <t>23 728.08</t>
+    <t>33 595.21</t>
   </si>
   <si>
     <t>FR001400AY79</t>
   </si>
   <si>
     <t>BANQUE FEDERATIVE DU CREDIT MUTUEL 16/06/2032</t>
   </si>
   <si>
-    <t>3 482.19</t>
+    <t>21 763.70</t>
   </si>
   <si>
     <t>XS3367720797</t>
   </si>
   <si>
     <t>BARCLAYS PLC 12/05/2030</t>
   </si>
   <si>
-    <t>8 316.98</t>
+    <t>24 777.52</t>
   </si>
   <si>
     <t>BE6340794013</t>
   </si>
   <si>
     <t>BELFIUS BANQUE SA 19/04/2033</t>
   </si>
   <si>
-    <t>45 567.12</t>
+    <t>74 564.38</t>
   </si>
   <si>
     <t>XS3075491152</t>
   </si>
   <si>
     <t>BMW FINANCE NV 2.625 20/05/2028</t>
   </si>
   <si>
-    <t>21 038.12</t>
+    <t>35 208.51</t>
   </si>
   <si>
     <t>FR0014001JT3</t>
   </si>
   <si>
     <t>BNP PARIBAS SA 19/01/2030</t>
   </si>
   <si>
-    <t>7 693.15</t>
-[...8 lines deleted...]
-    <t>2 397.26</t>
+    <t>9 764.38</t>
   </si>
   <si>
     <t>FR0014009HA0</t>
   </si>
   <si>
     <t>BNP PARIBAS SA 31/03/2032</t>
   </si>
   <si>
-    <t>11 643.84</t>
-[...2 lines deleted...]
-    <t>FR001400BBL2</t>
+    <t>17 397.26</t>
+  </si>
+  <si>
+    <t>FR001400F2H9</t>
   </si>
   <si>
     <t>BNP PARIBAS SA PERP</t>
   </si>
   <si>
-    <t>7 438.52</t>
+    <t>24 381.83</t>
   </si>
   <si>
     <t>XS3367613448</t>
   </si>
   <si>
     <t>BOOKING HOLDINGS INC 3.5 11/05/2030</t>
   </si>
   <si>
-    <t>7 176.82</t>
+    <t>14 027.42</t>
   </si>
   <si>
     <t>FR001400FB22</t>
   </si>
   <si>
     <t>BPCE SA 25/01/2035</t>
   </si>
   <si>
-    <t>86 352.74</t>
+    <t>110 531.51</t>
   </si>
   <si>
     <t>XS2802928775</t>
   </si>
   <si>
     <t>BRENNTAG FINANCE BV 3.75 24/04/2028</t>
   </si>
   <si>
-    <t>21 308.22</t>
+    <t>35 979.45</t>
   </si>
   <si>
     <t>XS3108521124</t>
   </si>
   <si>
     <t>CA AUTO BANK SPA (DUBLIN BRANCH) 2.75 07/07/2028</t>
   </si>
   <si>
-    <t>88 976.44</t>
+    <t>7 330.45</t>
   </si>
   <si>
     <t>XS3275406539</t>
   </si>
   <si>
     <t>CA AUTO BANK SPA (DUBLIN BRANCH) 2.75 21/01/2029</t>
   </si>
   <si>
-    <t>21 372.25</t>
+    <t>27 201.04</t>
   </si>
   <si>
     <t>XS2434702424</t>
   </si>
   <si>
     <t>CAIXABANK SA 21/01/2028</t>
   </si>
   <si>
-    <t>12 657.53</t>
+    <t>8 390.41</t>
+  </si>
+  <si>
+    <t>ES0840609053</t>
+  </si>
+  <si>
+    <t>CAIXABANK SA PERP</t>
+  </si>
+  <si>
+    <t>10 597.83</t>
   </si>
   <si>
     <t>XS3280995518</t>
   </si>
   <si>
     <t>CANADIAN IMPERIAL BANK OF COMMERCE 30/07/2030</t>
   </si>
   <si>
-    <t>72 238.83</t>
+    <t>2 491.23</t>
   </si>
   <si>
     <t>FR0014012SB9</t>
   </si>
   <si>
     <t>CAPGEMINI SE 2.5 25/09/2028</t>
   </si>
   <si>
-    <t>83 835.62</t>
+    <t>96 780.82</t>
   </si>
   <si>
     <t>XS3231164586</t>
   </si>
   <si>
     <t>CATERPILLAR FINANCIAL SERVICES COR 2.541 20/11/2028</t>
   </si>
   <si>
-    <t>19 293.15</t>
+    <t>23 062.05</t>
   </si>
   <si>
     <t>FR001400XHB4</t>
   </si>
   <si>
     <t>CCF HOLDING SAS 27/05/2035</t>
   </si>
   <si>
-    <t>8 438.36</t>
+    <t>21 095.89</t>
+  </si>
+  <si>
+    <t>XS2193658619</t>
+  </si>
+  <si>
+    <t>CELLNEX TELECOM SA 1.875 26/06/2029</t>
+  </si>
+  <si>
+    <t>8 835.62</t>
   </si>
   <si>
     <t>XS3071246295</t>
   </si>
   <si>
     <t>CENCORA INC 2.875 22/05/2028</t>
   </si>
   <si>
-    <t>5 198.63</t>
+    <t>11 815.07</t>
   </si>
   <si>
     <t>XS3326474155</t>
   </si>
   <si>
     <t>COCA-COLA HBC FINANCE BV 3.625 01/10/2030</t>
   </si>
   <si>
-    <t>24 802.15</t>
-[...26 lines deleted...]
-    <t>1 787.67</t>
+    <t>37 203.23</t>
   </si>
   <si>
     <t>FR0014014P49</t>
   </si>
   <si>
     <t>CREDIT AGRICOLE SA 03/07/2031</t>
   </si>
   <si>
-    <t>81 686.64</t>
+    <t>13 279.11</t>
   </si>
   <si>
     <t>FR001400F1U4</t>
   </si>
   <si>
     <t>CREDIT AGRICOLE SA 11/07/2029</t>
   </si>
   <si>
-    <t>60 780.82</t>
+    <t>5 821.92</t>
   </si>
   <si>
     <t>FR001400KDS4</t>
   </si>
   <si>
     <t>CREDIT AGRICOLE SA 28/08/2033</t>
   </si>
   <si>
-    <t>108 493.15</t>
+    <t>123 682.19</t>
   </si>
   <si>
     <t>FR0013517307</t>
   </si>
   <si>
     <t>CREDIT MUTUEL ARKEA 11/06/2029</t>
   </si>
   <si>
+    <t>3 390.41</t>
+  </si>
+  <si>
     <t>BE0002936178</t>
   </si>
   <si>
     <t>CRELAN SA 28/02/2030</t>
   </si>
   <si>
-    <t>59 112.33</t>
+    <t>80 515.07</t>
   </si>
   <si>
     <t>XS3352082930</t>
   </si>
   <si>
     <t>DANAHER CORPORATION 3.25 29/04/2030</t>
   </si>
   <si>
-    <t>7 604.11</t>
+    <t>13 307.19</t>
   </si>
   <si>
     <t>FR0014017HN6</t>
   </si>
   <si>
     <t>DANONE SA 3.379 01/04/2030</t>
   </si>
   <si>
-    <t>17 885.56</t>
+    <t>26 828.33</t>
   </si>
   <si>
     <t>FR0014005EJ6</t>
   </si>
   <si>
     <t>DANONE SA PERP</t>
   </si>
   <si>
-    <t>29 671.23</t>
+    <t>36 230.14</t>
   </si>
   <si>
     <t>FR0014019147</t>
   </si>
   <si>
     <t>DASSAULT SYSTEMES 3.375 16/06/2031</t>
   </si>
   <si>
-    <t>3 624.66</t>
+    <t>22 654.11</t>
   </si>
   <si>
     <t>DE000A4DFH60</t>
   </si>
   <si>
     <t>DEUTSCHE BANK AG 16/06/2029</t>
   </si>
   <si>
-    <t>2 235.62</t>
+    <t>13 972.60</t>
   </si>
   <si>
     <t>DE000A30VT97</t>
   </si>
   <si>
     <t>DEUTSCHE BANK AG PERP</t>
   </si>
   <si>
-    <t>30 136.99</t>
+    <t>53 150.68</t>
   </si>
   <si>
     <t>XS2306517876</t>
   </si>
   <si>
     <t>DNB BANK ASA 23/02/2029</t>
   </si>
   <si>
-    <t>3 275.29</t>
+    <t>7 091.62</t>
   </si>
   <si>
     <t>XS3008888953</t>
   </si>
   <si>
     <t>ENEL FINANCE INTERNATIONAL NV 2.625 24/02/2028</t>
   </si>
   <si>
-    <t>64 294.52</t>
+    <t>86 797.60</t>
   </si>
   <si>
     <t>FR001400A1H6</t>
   </si>
   <si>
     <t>ENGIE SA 3.5 27/09/2029</t>
   </si>
   <si>
-    <t>157 931.51</t>
+    <t>182 498.63</t>
   </si>
   <si>
     <t>AT0000A2U543</t>
   </si>
   <si>
     <t>ERSTE GROUP BANK AG 15/11/2032</t>
   </si>
   <si>
-    <t>16 953.42</t>
-[...8 lines deleted...]
-    <t>9 850.68</t>
+    <t>20 175.34</t>
   </si>
   <si>
     <t>XS2987792269</t>
   </si>
   <si>
     <t>EUROBANK ERGASIAS SERVICES AND HOL 30/04/2035</t>
   </si>
   <si>
-    <t>12 167.81</t>
+    <t>21 459.59</t>
   </si>
   <si>
     <t>XS2904504979</t>
   </si>
   <si>
     <t>EUROBANK SA (ATHINA) 24/09/2030</t>
   </si>
   <si>
-    <t>44 876.71</t>
-[...8 lines deleted...]
-    <t>66 847.45</t>
+    <t>51 780.82</t>
   </si>
   <si>
     <t>XS2919679816</t>
   </si>
   <si>
     <t>EUROGRID GMBH 3.075 18/10/2027</t>
   </si>
   <si>
-    <t>94 398.29</t>
+    <t>110 320.89</t>
   </si>
   <si>
     <t>DK0030555156</t>
   </si>
   <si>
     <t>EURONEXT NV 2.625 26/11/2028</t>
   </si>
   <si>
-    <t>45 972.74</t>
+    <t>55 167.29</t>
   </si>
   <si>
     <t>XS3299544711</t>
   </si>
   <si>
     <t>FORD MOTOR CREDIT COMPANY LLC 3.305 17/05/2029</t>
   </si>
   <si>
-    <t>10 460.10</t>
+    <t>22 021.26</t>
   </si>
   <si>
     <t>XS3148184156</t>
   </si>
   <si>
     <t>GIVAUDAN FINANCE EUROPE BV 2.875 09/09/2029</t>
   </si>
   <si>
-    <t>45 437.92</t>
+    <t>52 064.28</t>
   </si>
   <si>
     <t>XS3379436325</t>
   </si>
   <si>
     <t>HEIDELBERG MATERIALS AG 3.5 10/10/2029</t>
   </si>
   <si>
-    <t>7 625.21</t>
+    <t>11 679.45</t>
   </si>
   <si>
     <t>XS2385390724</t>
   </si>
   <si>
     <t>HOLDING DINFRASTRUCTURES DES METIE 0.625 16/09/2028</t>
   </si>
   <si>
-    <t>11 547.95</t>
+    <t>13 273.97</t>
   </si>
   <si>
     <t>XS2553547444</t>
   </si>
   <si>
     <t>HSBC HOLDINGS PLC 16/11/2032</t>
   </si>
   <si>
-    <t>145 761.75</t>
+    <t>173 589.00</t>
   </si>
   <si>
     <t>XS2788605660</t>
   </si>
   <si>
     <t>HSBC HOLDINGS PLC 22/03/2035</t>
   </si>
   <si>
-    <t>34 726.61</t>
+    <t>50 242.75</t>
   </si>
   <si>
     <t>XS2580221658</t>
   </si>
   <si>
     <t>IBERDROLA FINANZAS SAU PERP</t>
   </si>
   <si>
-    <t>71 375.34</t>
+    <t>2 350.68</t>
   </si>
   <si>
     <t>FR0013320058</t>
   </si>
   <si>
     <t>ICADE 1.625 28/02/2028</t>
   </si>
   <si>
-    <t>30 469.86</t>
+    <t>41 502.05</t>
   </si>
   <si>
     <t>XS3190744907</t>
   </si>
   <si>
     <t>IDS FINANCING PLC 3.25 01/01/2029</t>
   </si>
   <si>
-    <t>80 789.30</t>
+    <t>93 545.51</t>
   </si>
   <si>
     <t>XS2244936659</t>
   </si>
   <si>
     <t>INFRASTRUTTURE WIRELESS ITALIANE S 1.625 21/10/2028</t>
   </si>
   <si>
-    <t>50 379.45</t>
+    <t>58 980.82</t>
+  </si>
+  <si>
+    <t>XS2443920751</t>
+  </si>
+  <si>
+    <t>ING GROEP NV 16/02/2031</t>
+  </si>
+  <si>
+    <t>18 746.58</t>
   </si>
   <si>
     <t>XS2524746687</t>
   </si>
   <si>
     <t>ING GROEP NV 24/08/2033</t>
   </si>
   <si>
-    <t>30 920.55</t>
+    <t>35 192.47</t>
   </si>
   <si>
     <t>XS2886191589</t>
   </si>
   <si>
     <t>ING GROEP NV 26/08/2035</t>
   </si>
   <si>
-    <t>161 756.16</t>
+    <t>208 284.93</t>
   </si>
   <si>
     <t>XS1725678194</t>
   </si>
   <si>
     <t>INMOBILIARIA COLONIAL SOCIMI SA 2.5 28/11/2029</t>
   </si>
   <si>
-    <t>55 561.64</t>
+    <t>66 780.82</t>
   </si>
   <si>
     <t>XS2592650373</t>
   </si>
   <si>
     <t>INTESA SANPAOLO SPA 08/03/2028</t>
   </si>
   <si>
-    <t>26 630.14</t>
+    <t>36 986.30</t>
   </si>
   <si>
     <t>XS1785340172</t>
   </si>
   <si>
     <t>INTESA SANPAOLO SPA 1.75 20/03/2028</t>
   </si>
   <si>
-    <t>11 046.58</t>
+    <t>15 879.45</t>
   </si>
   <si>
     <t>BE0002766476</t>
   </si>
   <si>
     <t>KBC GROEP NV 14/01/2029</t>
   </si>
   <si>
-    <t>1 323.29</t>
+    <t>1 668.49</t>
   </si>
   <si>
     <t>BE0002961424</t>
   </si>
   <si>
     <t>KBC GROEP NV PERP</t>
   </si>
   <si>
-    <t>57 913.04</t>
+    <t>79 826.09</t>
   </si>
   <si>
     <t>FR0013512233</t>
   </si>
   <si>
     <t>KLEPIERRE SA 2 12/05/2029</t>
   </si>
   <si>
-    <t>13 194.52</t>
+    <t>26 082.19</t>
   </si>
   <si>
     <t>FR00140087C4</t>
   </si>
   <si>
     <t>LA BANQUE POSTALE 09/02/2028</t>
   </si>
   <si>
-    <t>14 424.66</t>
+    <t>18 912.33</t>
   </si>
   <si>
     <t>FR0013181898</t>
   </si>
   <si>
     <t>LA BANQUE POSTALE 3 09/06/2028</t>
   </si>
   <si>
-    <t>4 561.64</t>
+    <t>17 334.25</t>
   </si>
   <si>
     <t>DE000A3MQNP4</t>
   </si>
   <si>
     <t>LEG IMMOBILIEN SE 0.875 17/01/2029</t>
   </si>
   <si>
-    <t>9 090.41</t>
+    <t>11 506.85</t>
   </si>
   <si>
     <t>XS2327299298</t>
   </si>
   <si>
     <t>LSEG NETHERLANDS BV 0.25 06/04/2028</t>
   </si>
   <si>
     <t>XS2904651093</t>
   </si>
   <si>
     <t>LSEG NETHERLANDS BV 2.75 20/09/2027</t>
   </si>
   <si>
-    <t>108 460.68</t>
+    <t>124 905.98</t>
   </si>
   <si>
     <t>XS3320664710</t>
   </si>
   <si>
     <t>MAPLE PARENT HOLDINGS CORP 3.881 26/03/2030</t>
   </si>
   <si>
-    <t>23 301.95</t>
+    <t>34 176.19</t>
   </si>
   <si>
     <t>XS2729836234</t>
   </si>
   <si>
     <t>MEDIOBANCA BANCA DI CREDITO FINANZ 01/02/2030</t>
   </si>
   <si>
-    <t>35 994.86</t>
+    <t>46 566.78</t>
   </si>
   <si>
     <t>XS3233927733</t>
   </si>
   <si>
     <t>MITSUBISHI HC CAPITAL UK PLC 2.856 26/11/2028</t>
   </si>
   <si>
-    <t>100 841.84</t>
+    <t>121 010.21</t>
   </si>
   <si>
     <t>XS2595028536</t>
   </si>
   <si>
     <t>MORGAN STANLEY 02/03/2029</t>
   </si>
   <si>
-    <t>47 116.17</t>
+    <t>64 474.76</t>
   </si>
   <si>
     <t>XS3407449779</t>
   </si>
   <si>
     <t>MORGAN STANLEY 11/06/2030</t>
   </si>
   <si>
-    <t>2 602.87</t>
+    <t>11 012.12</t>
   </si>
   <si>
     <t>XS3284396622</t>
   </si>
   <si>
     <t>NATIONAL BANK OF GREECE SA 04/02/2031</t>
   </si>
   <si>
-    <t>28 659.25</t>
+    <t>37 257.02</t>
+  </si>
+  <si>
+    <t>XS3086253039</t>
+  </si>
+  <si>
+    <t>NATIONAL GRID NORTH AMERICA INC 3.15 03/06/2030</t>
+  </si>
+  <si>
+    <t>11 961.37</t>
   </si>
   <si>
     <t>XS2680745119</t>
   </si>
   <si>
     <t>NATIONAL GRID NORTH AMERICA INC 4.151 12/09/2027</t>
   </si>
   <si>
-    <t>113 441.71</t>
+    <t>130 159.44</t>
   </si>
   <si>
     <t>XS2382950330</t>
   </si>
   <si>
     <t>NATWEST GROUP PLC 14/09/2032</t>
   </si>
   <si>
-    <t>33 155.97</t>
+    <t>38 076.64</t>
   </si>
   <si>
     <t>XS2623518821</t>
   </si>
   <si>
     <t>NATWEST GROUP PLC 16/02/2029</t>
   </si>
   <si>
-    <t>23 423.65</t>
+    <t>31 109.53</t>
   </si>
   <si>
     <t>XS1550988643</t>
   </si>
   <si>
     <t>NN GROUP NV 13/01/2048</t>
   </si>
   <si>
-    <t>41 465.34</t>
+    <t>52 215.62</t>
   </si>
   <si>
     <t>XS2343459074</t>
   </si>
   <si>
     <t>NORDEA BANK ABP 18/08/2031</t>
   </si>
   <si>
-    <t>20 171.23</t>
+    <t>22 904.11</t>
   </si>
   <si>
     <t>XS2482618464</t>
   </si>
   <si>
     <t>NORDEA BANK ABP 2.5 23/05/2029</t>
   </si>
   <si>
-    <t>12 712.33</t>
-[...8 lines deleted...]
-    <t>29 020.19</t>
+    <t>29 397.26</t>
+  </si>
+  <si>
+    <t>PTNOBNOM0009</t>
+  </si>
+  <si>
+    <t>NOVO BANCO SA 22/01/2031</t>
+  </si>
+  <si>
+    <t>37 864.73</t>
+  </si>
+  <si>
+    <t>XS3422221294</t>
+  </si>
+  <si>
+    <t>NTT FINANCE CORP 3.3252 01/11/2029</t>
+  </si>
+  <si>
+    <t>12 550.12</t>
   </si>
   <si>
     <t>DK0030507694</t>
   </si>
   <si>
     <t>NYKREDIT REALKREDIT A/S 29/12/2032</t>
   </si>
   <si>
-    <t>152 026.03</t>
+    <t>82 500.00</t>
   </si>
   <si>
     <t>XS3296830444</t>
   </si>
   <si>
     <t>POWSZECHNA KASA OSZCZEDNOSCI BANK 06/05/2030</t>
   </si>
   <si>
-    <t>8 613.60</t>
+    <t>15 996.68</t>
   </si>
   <si>
     <t>FR0014010CJ0</t>
   </si>
   <si>
     <t>PUBLICIS GROUPE SA 2.875 12/06/2029</t>
   </si>
   <si>
-    <t>3 308.22</t>
+    <t>14 886.99</t>
   </si>
   <si>
     <t>XS3174782758</t>
   </si>
   <si>
     <t>RECKITT BENCKISER TREASURY SERVICE 2.625 10/09/2028</t>
   </si>
   <si>
-    <t>72 179.52</t>
+    <t>82 742.37</t>
   </si>
   <si>
     <t>XS3317606419</t>
   </si>
   <si>
     <t>RELX FINANCE BV 3.25 22/05/2029</t>
   </si>
   <si>
-    <t>3 449.90</t>
+    <t>10 349.69</t>
   </si>
   <si>
     <t>FR0014002OL8</t>
   </si>
   <si>
     <t>RENAULT SA 2.5 01/04/2028</t>
   </si>
   <si>
-    <t>13 232.88</t>
+    <t>19 849.32</t>
   </si>
   <si>
     <t>XS2494945939</t>
   </si>
   <si>
     <t>RENTOKIL INITIAL FINANCE BV 3.875 27/06/2027</t>
   </si>
   <si>
-    <t>238 275.34</t>
+    <t>20 702.05</t>
   </si>
   <si>
     <t>XS3406773740</t>
   </si>
   <si>
     <t>ROYAL BANK OF CANADA 15/06/2030</t>
   </si>
   <si>
-    <t>3 726.55</t>
+    <t>21 117.14</t>
   </si>
   <si>
     <t>FR0014016SU0</t>
   </si>
   <si>
     <t>SANOFI SA 3 05/05/2029</t>
   </si>
   <si>
-    <t>13 561.64</t>
+    <t>24 953.42</t>
   </si>
   <si>
     <t>XS3393867810</t>
   </si>
   <si>
     <t>SAP SE 3 03/06/2029</t>
   </si>
   <si>
-    <t>5 350.68</t>
-[...17 lines deleted...]
-    <t>181 292.67</t>
+    <t>16 052.05</t>
   </si>
   <si>
     <t>FR001400U1Q3</t>
   </si>
   <si>
     <t>SOCIETE GENERALE SA 13/11/2030</t>
   </si>
   <si>
-    <t>28 791.44</t>
+    <t>34 214.04</t>
   </si>
   <si>
     <t>FR001400KZQ1</t>
   </si>
   <si>
     <t>SOCIETE GENERALE SA 28/09/2029</t>
   </si>
   <si>
-    <t>147 028.77</t>
+    <t>169 984.93</t>
   </si>
   <si>
     <t>FR001400F877</t>
   </si>
   <si>
     <t>SOCIETE GENERALE SA PERP</t>
   </si>
   <si>
-    <t>68 308.01</t>
+    <t>7 703.80</t>
   </si>
   <si>
     <t>XS2439704318</t>
   </si>
   <si>
     <t>SSE PLC PERP</t>
   </si>
   <si>
-    <t>36 471.23</t>
+    <t>60 405.48</t>
   </si>
   <si>
     <t>XS1207005023</t>
   </si>
   <si>
     <t>STATKRAFT AS 1.5 26/03/2030</t>
   </si>
   <si>
-    <t>21 688.77</t>
+    <t>31 810.19</t>
   </si>
   <si>
     <t>XS2723597923</t>
   </si>
   <si>
     <t>STATKRAFT AS 3.125 13/12/2026</t>
   </si>
   <si>
-    <t>13 219.18</t>
+    <t>16 095.89</t>
   </si>
   <si>
     <t>XS2522879654</t>
   </si>
   <si>
     <t>SWEDBANK AB 23/08/2032</t>
   </si>
   <si>
-    <t>135 098.29</t>
+    <t>153 701.99</t>
   </si>
   <si>
     <t>XS1652866002</t>
   </si>
   <si>
     <t>TERNA RETE ELETTRICA NAZIONALE SPA 1.375 26/07/2027</t>
   </si>
   <si>
-    <t>45 160.27</t>
+    <t>1 356.16</t>
   </si>
   <si>
     <t>XS2437854487</t>
   </si>
   <si>
     <t>TERNA RETE ELETTRICA NAZIONALE SPA PERP</t>
   </si>
   <si>
-    <t>32 501.71</t>
+    <t>42 613.36</t>
   </si>
   <si>
     <t>XS1997077364</t>
   </si>
   <si>
     <t>TRANSURBAN FINANCE COMPANY PTY LTD 1.45 16/05/2029</t>
   </si>
   <si>
-    <t>7 980.96</t>
+    <t>18 134.93</t>
   </si>
   <si>
     <t>CH1214797172</t>
   </si>
   <si>
     <t>UBS GROUP AG 01/03/2029</t>
   </si>
   <si>
-    <t>14 650.68</t>
+    <t>20 001.37</t>
   </si>
   <si>
     <t>CH1512676888</t>
   </si>
   <si>
     <t>UBS GROUP AG 13/02/2031</t>
   </si>
   <si>
-    <t>44 383.56</t>
+    <t>55 890.41</t>
   </si>
   <si>
     <t>BE0002784651</t>
   </si>
   <si>
     <t>UCB SA 1 30/03/2028</t>
   </si>
   <si>
-    <t>10 131.51</t>
+    <t>15 079.45</t>
   </si>
   <si>
     <t>FR001400SIM9</t>
   </si>
   <si>
     <t>UNIBAIL-RODAMCO-WESTFIELD SE 3.5 11/09/2029</t>
   </si>
   <si>
-    <t>172 775.34</t>
+    <t>198 147.95</t>
+  </si>
+  <si>
+    <t>ES0280907041</t>
+  </si>
+  <si>
+    <t>UNICAJA BANCO SA 22/06/2034</t>
+  </si>
+  <si>
+    <t>25 194.52</t>
   </si>
   <si>
     <t>IT0005689986</t>
   </si>
   <si>
     <t>UNICREDIT SPA 15/07/2030</t>
   </si>
   <si>
-    <t>40 454.79</t>
+    <t>5 309.69</t>
   </si>
   <si>
     <t>IT0005710055</t>
   </si>
   <si>
     <t>UNICREDIT SPA 19/05/2036</t>
   </si>
   <si>
-    <t>9 180.69</t>
+    <t>19 891.50</t>
+  </si>
+  <si>
+    <t>XS1873209172</t>
+  </si>
+  <si>
+    <t>UNILEVER NV 1.375 04/09/2030</t>
+  </si>
+  <si>
+    <t>59 313.36</t>
   </si>
   <si>
     <t>XS3405538888</t>
   </si>
   <si>
     <t>UNIVERSAL MUSIC GROUP NV 3.375 16/06/2030</t>
   </si>
   <si>
-    <t>1 902.58</t>
-[...8 lines deleted...]
-    <t>10 908.49</t>
+    <t>11 891.10</t>
+  </si>
+  <si>
+    <t>XS3423368334</t>
+  </si>
+  <si>
+    <t>VONOVIA SE 3.5 06/07/2031</t>
+  </si>
+  <si>
+    <t>6 041.10</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -1678,215 +1648,215 @@
       </c>
       <c r="D1" t="s">
         <v>4</v>
       </c>
       <c r="E1" t="s">
         <v>5</v>
       </c>
       <c r="F1" t="s">
         <v>4</v>
       </c>
       <c r="G1" t="s">
         <v>5</v>
       </c>
       <c r="H1" t="s">
         <v>4</v>
       </c>
       <c r="Z1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:26">
       <c r="A2" t="s">
         <v>7</v>
       </c>
       <c r="B2" s="1">
-        <v>1051902.2504</v>
+        <v>1003119.2515</v>
       </c>
       <c r="C2">
-        <v>119.88</v>
+        <v>119.94</v>
       </c>
       <c r="D2" t="s">
         <v>8</v>
       </c>
       <c r="E2">
-        <v>126110175.22</v>
+        <v>120322532.28</v>
       </c>
       <c r="F2" t="s">
         <v>8</v>
       </c>
       <c r="G2">
-        <v>126110175.22</v>
+        <v>120322532.28</v>
       </c>
       <c r="H2" t="s">
         <v>8</v>
       </c>
       <c r="Z2" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="3" spans="1:26">
       <c r="A3" t="s">
         <v>10</v>
       </c>
       <c r="B3" s="1">
-        <v>2726617.795</v>
+        <v>2722070.1066</v>
       </c>
       <c r="C3">
-        <v>107.12</v>
+        <v>107.14</v>
       </c>
       <c r="D3" t="s">
         <v>8</v>
       </c>
       <c r="E3">
-        <v>292090574.55</v>
+        <v>291647832.41</v>
       </c>
       <c r="F3" t="s">
         <v>8</v>
       </c>
       <c r="G3">
-        <v>292090574.55</v>
+        <v>291647832.41</v>
       </c>
       <c r="H3" t="s">
         <v>8</v>
       </c>
       <c r="Z3" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="4" spans="1:26">
       <c r="A4" t="s">
         <v>12</v>
       </c>
       <c r="B4" s="1">
-        <v>27874.1372</v>
+        <v>26359.1671</v>
       </c>
       <c r="C4">
-        <v>111.23</v>
+        <v>111.26</v>
       </c>
       <c r="D4" t="s">
         <v>8</v>
       </c>
       <c r="E4">
-        <v>3100543.17</v>
+        <v>2932979.89</v>
       </c>
       <c r="F4" t="s">
         <v>8</v>
       </c>
       <c r="G4">
-        <v>3100543.17</v>
+        <v>2932979.89</v>
       </c>
       <c r="H4" t="s">
         <v>8</v>
       </c>
       <c r="Z4" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="5" spans="1:26">
       <c r="A5" t="s">
         <v>14</v>
       </c>
       <c r="B5" s="1">
-        <v>107850.51</v>
+        <v>106246.61</v>
       </c>
       <c r="C5">
-        <v>100.49</v>
+        <v>100.54</v>
       </c>
       <c r="D5" t="s">
         <v>8</v>
       </c>
       <c r="E5">
-        <v>10838297.77</v>
+        <v>10682780.25</v>
       </c>
       <c r="F5" t="s">
         <v>8</v>
       </c>
       <c r="G5">
-        <v>10838297.77</v>
+        <v>10682780.25</v>
       </c>
       <c r="H5" t="s">
         <v>8</v>
       </c>
       <c r="Z5" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="6" spans="1:26">
       <c r="A6" t="s">
         <v>16</v>
       </c>
       <c r="B6" s="1">
         <v>641.0</v>
       </c>
       <c r="C6">
-        <v>100.75</v>
+        <v>100.76</v>
       </c>
       <c r="D6" t="s">
         <v>8</v>
       </c>
       <c r="E6">
-        <v>64583.0</v>
+        <v>64592.66</v>
       </c>
       <c r="F6" t="s">
         <v>8</v>
       </c>
       <c r="G6">
-        <v>64583.0</v>
+        <v>64592.66</v>
       </c>
       <c r="H6" t="s">
         <v>8</v>
       </c>
       <c r="Z6" t="s">
         <v>15</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:Z132"/>
+  <dimension ref="A1:Z128"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="N132" sqref="N132"/>
+      <selection activeCell="N128" sqref="N128"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:26">
       <c r="A1" t="s">
         <v>18</v>
       </c>
       <c r="B1" t="s">
         <v>19</v>
       </c>
       <c r="C1" t="s">
         <v>20</v>
       </c>
       <c r="D1" t="s">
         <v>21</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>22</v>
       </c>
       <c r="G1" t="s">
         <v>23</v>
@@ -1902,6593 +1872,6393 @@
       </c>
       <c r="K1" t="s">
         <v>27</v>
       </c>
       <c r="L1" t="s">
         <v>28</v>
       </c>
       <c r="M1" t="s">
         <v>29</v>
       </c>
       <c r="N1" t="s">
         <v>30</v>
       </c>
       <c r="O1" t="s">
         <v>31</v>
       </c>
       <c r="Z1" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="2" spans="1:26">
       <c r="A2" t="s">
         <v>33</v>
       </c>
       <c r="B2" s="1">
-        <v>1408.0</v>
+        <v>3231.0</v>
       </c>
       <c r="C2" s="1">
-        <v>4811.69</v>
+        <v>4824.77</v>
       </c>
       <c r="D2" s="1">
-        <v>4806.955390625</v>
+        <v>4822.6765676261</v>
       </c>
       <c r="E2" t="s">
         <v>8</v>
       </c>
       <c r="F2">
         <v>1.0</v>
       </c>
       <c r="G2" s="1">
-        <v>6768193.19</v>
+        <v>15582067.99</v>
       </c>
       <c r="H2" s="1">
-        <v>6666.33</v>
+        <v>6763.88</v>
       </c>
       <c r="I2" s="1">
-        <v>0.098494972186218</v>
+        <v>0.043408102213011</v>
       </c>
       <c r="J2">
         <v>0.0</v>
       </c>
       <c r="K2">
         <v>0.0</v>
       </c>
       <c r="L2" s="1">
-        <v>6774859.52</v>
+        <v>15588831.87</v>
       </c>
       <c r="M2" s="1">
-        <v>6774859.52</v>
+        <v>15588831.87</v>
       </c>
       <c r="N2" s="1">
-        <v>1.57</v>
+        <v>3.66</v>
       </c>
       <c r="O2">
         <v>1</v>
       </c>
       <c r="Z2" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="3" spans="1:26">
       <c r="A3" t="s">
         <v>35</v>
       </c>
       <c r="B3" s="1">
-        <v>248.0</v>
+        <v>421.0</v>
       </c>
       <c r="C3" s="1">
-        <v>105.83</v>
+        <v>105.54</v>
       </c>
       <c r="D3" s="1">
-        <v>105.69</v>
+        <v>105.413812352</v>
       </c>
       <c r="E3" t="s">
         <v>8</v>
       </c>
       <c r="F3">
         <v>1.0</v>
       </c>
       <c r="G3" s="1">
         <v>0.0</v>
       </c>
       <c r="H3" s="1">
-        <v>34720.0</v>
+        <v>53125.0</v>
       </c>
       <c r="I3" s="1">
         <v>0</v>
       </c>
       <c r="J3">
         <v>0.0</v>
       </c>
       <c r="K3">
         <v>0.0</v>
       </c>
       <c r="L3" s="1">
-        <v>34720.0</v>
+        <v>53125.0</v>
       </c>
       <c r="M3" s="1">
-        <v>34720.0</v>
+        <v>53125.0</v>
       </c>
       <c r="N3" s="1">
         <v>0.01</v>
       </c>
       <c r="O3">
         <v>1</v>
       </c>
       <c r="Z3" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="4" spans="1:26">
       <c r="A4" t="s">
         <v>37</v>
       </c>
       <c r="B4" s="1">
         <v>1944000.0</v>
       </c>
       <c r="C4" s="1">
-        <v>95.635</v>
+        <v>96.234</v>
       </c>
       <c r="D4" s="1">
         <v>93.54761317</v>
       </c>
       <c r="E4" t="s">
         <v>8</v>
       </c>
       <c r="F4">
         <v>1.0</v>
       </c>
       <c r="G4" s="1">
         <v>1818565.6</v>
       </c>
       <c r="H4" s="1">
-        <v>40578.8</v>
+        <v>52223.36</v>
       </c>
       <c r="I4" s="1">
-        <v>2.2313630038971</v>
+        <v>2.8716786460714</v>
       </c>
       <c r="J4">
-        <v>0.53</v>
+        <v>0.63</v>
       </c>
       <c r="K4" t="s">
         <v>38</v>
       </c>
       <c r="L4" s="1">
-        <v>1859144.4</v>
+        <v>1870788.96</v>
       </c>
       <c r="M4" s="1">
-        <v>1869443.61</v>
+        <v>1883045.48</v>
       </c>
       <c r="N4" s="1">
-        <v>0.43</v>
+        <v>0.44</v>
       </c>
       <c r="O4">
         <v>1</v>
       </c>
       <c r="Z4" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="5" spans="1:26">
       <c r="A5" t="s">
         <v>40</v>
       </c>
       <c r="B5" s="1">
         <v>1300000.0</v>
       </c>
       <c r="C5" s="1">
-        <v>100.245</v>
+        <v>100.185</v>
       </c>
       <c r="D5" s="1">
         <v>100.45730769</v>
       </c>
       <c r="E5" t="s">
         <v>8</v>
       </c>
       <c r="F5">
         <v>1.0</v>
       </c>
       <c r="G5" s="1">
         <v>1305945.0</v>
       </c>
       <c r="H5" s="1">
-        <v>-2760.0</v>
+        <v>-3540.0</v>
       </c>
       <c r="I5" s="1">
-        <v>-0.21134121268507</v>
+        <v>-0.27106807713954</v>
       </c>
       <c r="J5">
-        <v>1.42</v>
+        <v>1.79</v>
       </c>
       <c r="K5" t="s">
         <v>41</v>
       </c>
       <c r="L5" s="1">
-        <v>1303185.0</v>
+        <v>1302405.0</v>
       </c>
       <c r="M5" s="1">
-        <v>1321589.79</v>
+        <v>1325671.44</v>
       </c>
       <c r="N5" s="1">
         <v>0.31</v>
       </c>
       <c r="O5">
         <v>1</v>
       </c>
       <c r="Z5" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="6" spans="1:26">
       <c r="A6" t="s">
         <v>43</v>
       </c>
       <c r="B6" s="1">
         <v>5500000.0</v>
       </c>
       <c r="C6" s="1">
-        <v>98.907</v>
+        <v>98.769</v>
       </c>
       <c r="D6" s="1">
         <v>99.72163855</v>
       </c>
       <c r="E6" t="s">
         <v>8</v>
       </c>
       <c r="F6">
         <v>1.0</v>
       </c>
       <c r="G6" s="1">
         <v>5484690.12</v>
       </c>
       <c r="H6" s="1">
-        <v>-44805.12</v>
+        <v>-52395.12</v>
       </c>
       <c r="I6" s="1">
-        <v>-0.8169125150137</v>
+        <v>-0.95529772610016</v>
       </c>
       <c r="J6">
-        <v>0.34</v>
+        <v>0.62</v>
       </c>
       <c r="K6" t="s">
         <v>44</v>
       </c>
       <c r="L6" s="1">
-        <v>5439885.0</v>
+        <v>5432295.0</v>
       </c>
       <c r="M6" s="1">
-        <v>5458343.9</v>
+        <v>5466575.82</v>
       </c>
       <c r="N6" s="1">
-        <v>1.26</v>
+        <v>1.28</v>
       </c>
       <c r="O6">
         <v>1</v>
       </c>
       <c r="Z6" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="7" spans="1:26">
       <c r="A7" t="s">
         <v>46</v>
       </c>
       <c r="B7" s="1">
         <v>4400000.0</v>
       </c>
       <c r="C7" s="1">
         <v>99.509</v>
       </c>
       <c r="D7" s="1">
         <v>99.699</v>
       </c>
       <c r="E7" t="s">
         <v>8</v>
       </c>
       <c r="F7">
         <v>1.0</v>
       </c>
       <c r="G7" s="1">
         <v>4386756.0</v>
       </c>
       <c r="H7" s="1">
         <v>-8360.0</v>
       </c>
       <c r="I7" s="1">
         <v>-0.19057362661611</v>
       </c>
       <c r="J7">
-        <v>0.5</v>
+        <v>0.76</v>
       </c>
       <c r="K7" t="s">
         <v>47</v>
       </c>
       <c r="L7" s="1">
         <v>4378396.0</v>
       </c>
       <c r="M7" s="1">
-        <v>4400365.86</v>
+        <v>4411757.64</v>
       </c>
       <c r="N7" s="1">
-        <v>1.02</v>
+        <v>1.04</v>
       </c>
       <c r="O7">
         <v>1</v>
       </c>
       <c r="Z7" t="s">
         <v>45</v>
       </c>
     </row>
     <row r="8" spans="1:26">
       <c r="A8" t="s">
         <v>49</v>
       </c>
       <c r="B8" s="1">
         <v>1700000.0</v>
       </c>
       <c r="C8" s="1">
-        <v>98.607</v>
+        <v>98.081</v>
       </c>
       <c r="D8" s="1">
         <v>99.69199529</v>
       </c>
       <c r="E8" t="s">
         <v>8</v>
       </c>
       <c r="F8">
         <v>1.0</v>
       </c>
       <c r="G8" s="1">
         <v>1694763.92</v>
       </c>
       <c r="H8" s="1">
-        <v>-18444.92</v>
+        <v>-27386.92</v>
       </c>
       <c r="I8" s="1">
-        <v>-1.0883474554969</v>
+        <v>-1.6159725656657</v>
       </c>
       <c r="J8">
-        <v>1.66</v>
+        <v>1.96</v>
       </c>
       <c r="K8" t="s">
         <v>50</v>
       </c>
       <c r="L8" s="1">
-        <v>1676319.0</v>
+        <v>1667377.0</v>
       </c>
       <c r="M8" s="1">
-        <v>1704561.12</v>
+        <v>1700754.05</v>
       </c>
       <c r="N8" s="1">
-        <v>0.39</v>
+        <v>0.4</v>
       </c>
       <c r="O8">
         <v>1</v>
       </c>
       <c r="Z8" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="9" spans="1:26">
       <c r="A9" t="s">
         <v>52</v>
       </c>
       <c r="B9" s="1">
         <v>611000.0</v>
       </c>
       <c r="C9" s="1">
-        <v>100.486</v>
+        <v>100.043</v>
       </c>
       <c r="D9" s="1">
         <v>99.894</v>
       </c>
       <c r="E9" t="s">
         <v>8</v>
       </c>
       <c r="F9">
         <v>1.0</v>
       </c>
       <c r="G9" s="1">
         <v>610352.34</v>
       </c>
       <c r="H9" s="1">
-        <v>3617.12</v>
+        <v>910.39</v>
       </c>
       <c r="I9" s="1">
-        <v>0.59262818587703</v>
+        <v>0.14915810759405</v>
       </c>
       <c r="J9">
-        <v>0.08</v>
-[...2 lines deleted...]
-        <v>485.45</v>
+        <v>0.5</v>
+      </c>
+      <c r="K9" t="s">
+        <v>53</v>
       </c>
       <c r="L9" s="1">
-        <v>613969.46</v>
+        <v>611262.73</v>
       </c>
       <c r="M9" s="1">
-        <v>614454.91</v>
+        <v>614296.81</v>
       </c>
       <c r="N9" s="1">
         <v>0.14</v>
       </c>
       <c r="O9">
         <v>1</v>
       </c>
       <c r="Z9" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="10" spans="1:26">
       <c r="A10" t="s">
+        <v>55</v>
+      </c>
+      <c r="B10" s="1">
+        <v>1677000.0</v>
+      </c>
+      <c r="C10" s="1">
+        <v>100.035</v>
+      </c>
+      <c r="D10" s="1">
+        <v>100.0143059</v>
+      </c>
+      <c r="E10" t="s">
+        <v>8</v>
+      </c>
+      <c r="F10">
+        <v>1.0</v>
+      </c>
+      <c r="G10" s="1">
+        <v>1677239.91</v>
+      </c>
+      <c r="H10" s="1">
+        <v>347.04</v>
+      </c>
+      <c r="I10" s="1">
+        <v>0.020691136547067</v>
+      </c>
+      <c r="J10">
+        <v>0.79</v>
+      </c>
+      <c r="K10" t="s">
+        <v>56</v>
+      </c>
+      <c r="L10" s="1">
+        <v>1677586.95</v>
+      </c>
+      <c r="M10" s="1">
+        <v>1690767.48</v>
+      </c>
+      <c r="N10" s="1">
+        <v>0.4</v>
+      </c>
+      <c r="O10">
+        <v>1</v>
+      </c>
+      <c r="Z10" t="s">
         <v>54</v>
-      </c>
-[...43 lines deleted...]
-        <v>53</v>
       </c>
     </row>
     <row r="11" spans="1:26">
       <c r="A11" t="s">
+        <v>58</v>
+      </c>
+      <c r="B11" s="1">
+        <v>1000000.0</v>
+      </c>
+      <c r="C11" s="1">
+        <v>99.868</v>
+      </c>
+      <c r="D11" s="1">
+        <v>100.6916</v>
+      </c>
+      <c r="E11" t="s">
+        <v>8</v>
+      </c>
+      <c r="F11">
+        <v>1.0</v>
+      </c>
+      <c r="G11" s="1">
+        <v>1006916.0</v>
+      </c>
+      <c r="H11" s="1">
+        <v>-8236.0</v>
+      </c>
+      <c r="I11" s="1">
+        <v>-0.81794310548248</v>
+      </c>
+      <c r="J11">
+        <v>0.28</v>
+      </c>
+      <c r="K11" t="s">
+        <v>59</v>
+      </c>
+      <c r="L11" s="1">
+        <v>998680.0</v>
+      </c>
+      <c r="M11" s="1">
+        <v>1001453.97</v>
+      </c>
+      <c r="N11" s="1">
+        <v>0.24</v>
+      </c>
+      <c r="O11">
+        <v>1</v>
+      </c>
+      <c r="Z11" t="s">
         <v>57</v>
-      </c>
-[...43 lines deleted...]
-        <v>56</v>
       </c>
     </row>
     <row r="12" spans="1:26">
       <c r="A12" t="s">
+        <v>61</v>
+      </c>
+      <c r="B12" s="1">
+        <v>7700000.0</v>
+      </c>
+      <c r="C12" s="1">
+        <v>98.81</v>
+      </c>
+      <c r="D12" s="1">
+        <v>99.92478571</v>
+      </c>
+      <c r="E12" t="s">
+        <v>8</v>
+      </c>
+      <c r="F12">
+        <v>1.0</v>
+      </c>
+      <c r="G12" s="1">
+        <v>7694208.5</v>
+      </c>
+      <c r="H12" s="1">
+        <v>-85838.5</v>
+      </c>
+      <c r="I12" s="1">
+        <v>-1.115624823528</v>
+      </c>
+      <c r="J12">
+        <v>0.61</v>
+      </c>
+      <c r="K12" t="s">
+        <v>62</v>
+      </c>
+      <c r="L12" s="1">
+        <v>7608370.0</v>
+      </c>
+      <c r="M12" s="1">
+        <v>7655677.53</v>
+      </c>
+      <c r="N12" s="1">
+        <v>1.8</v>
+      </c>
+      <c r="O12">
+        <v>1</v>
+      </c>
+      <c r="Z12" t="s">
         <v>60</v>
-      </c>
-[...43 lines deleted...]
-        <v>59</v>
       </c>
     </row>
     <row r="13" spans="1:26">
       <c r="A13" t="s">
+        <v>64</v>
+      </c>
+      <c r="B13" s="1">
+        <v>1500000.0</v>
+      </c>
+      <c r="C13" s="1">
+        <v>98.201</v>
+      </c>
+      <c r="D13" s="1">
+        <v>99.46406667</v>
+      </c>
+      <c r="E13" t="s">
+        <v>8</v>
+      </c>
+      <c r="F13">
+        <v>1.0</v>
+      </c>
+      <c r="G13" s="1">
+        <v>1491961.0</v>
+      </c>
+      <c r="H13" s="1">
+        <v>-18946.0</v>
+      </c>
+      <c r="I13" s="1">
+        <v>-1.269872335805</v>
+      </c>
+      <c r="J13">
+        <v>0.9</v>
+      </c>
+      <c r="K13" t="s">
+        <v>65</v>
+      </c>
+      <c r="L13" s="1">
+        <v>1473015.0</v>
+      </c>
+      <c r="M13" s="1">
+        <v>1486453.36</v>
+      </c>
+      <c r="N13" s="1">
+        <v>0.35</v>
+      </c>
+      <c r="O13">
+        <v>1</v>
+      </c>
+      <c r="Z13" t="s">
         <v>63</v>
-      </c>
-[...43 lines deleted...]
-        <v>62</v>
       </c>
     </row>
     <row r="14" spans="1:26">
       <c r="A14" t="s">
+        <v>67</v>
+      </c>
+      <c r="B14" s="1">
+        <v>1400000.0</v>
+      </c>
+      <c r="C14" s="1">
+        <v>99.956</v>
+      </c>
+      <c r="D14" s="1">
+        <v>99.81171429</v>
+      </c>
+      <c r="E14" t="s">
+        <v>8</v>
+      </c>
+      <c r="F14">
+        <v>1.0</v>
+      </c>
+      <c r="G14" s="1">
+        <v>1397364.0</v>
+      </c>
+      <c r="H14" s="1">
+        <v>2020.0</v>
+      </c>
+      <c r="I14" s="1">
+        <v>0.14455789615304</v>
+      </c>
+      <c r="J14">
+        <v>1.03</v>
+      </c>
+      <c r="K14" t="s">
+        <v>68</v>
+      </c>
+      <c r="L14" s="1">
+        <v>1399384.0</v>
+      </c>
+      <c r="M14" s="1">
+        <v>1413753.18</v>
+      </c>
+      <c r="N14" s="1">
+        <v>0.33</v>
+      </c>
+      <c r="O14">
+        <v>1</v>
+      </c>
+      <c r="Z14" t="s">
         <v>66</v>
-      </c>
-[...43 lines deleted...]
-        <v>65</v>
       </c>
     </row>
     <row r="15" spans="1:26">
       <c r="A15" t="s">
+        <v>70</v>
+      </c>
+      <c r="B15" s="1">
+        <v>2000000.0</v>
+      </c>
+      <c r="C15" s="1">
+        <v>102.787</v>
+      </c>
+      <c r="D15" s="1">
+        <v>104.67195</v>
+      </c>
+      <c r="E15" t="s">
+        <v>8</v>
+      </c>
+      <c r="F15">
+        <v>1.0</v>
+      </c>
+      <c r="G15" s="1">
+        <v>2093439.0</v>
+      </c>
+      <c r="H15" s="1">
+        <v>-37699.0</v>
+      </c>
+      <c r="I15" s="1">
+        <v>-1.8008167422122</v>
+      </c>
+      <c r="J15">
+        <v>2.57</v>
+      </c>
+      <c r="K15" t="s">
+        <v>71</v>
+      </c>
+      <c r="L15" s="1">
+        <v>2055740.0</v>
+      </c>
+      <c r="M15" s="1">
+        <v>2107233.15</v>
+      </c>
+      <c r="N15" s="1">
+        <v>0.5</v>
+      </c>
+      <c r="O15">
+        <v>1</v>
+      </c>
+      <c r="Z15" t="s">
         <v>69</v>
-      </c>
-[...43 lines deleted...]
-        <v>68</v>
       </c>
     </row>
     <row r="16" spans="1:26">
       <c r="A16" t="s">
+        <v>73</v>
+      </c>
+      <c r="B16" s="1">
+        <v>3900000.0</v>
+      </c>
+      <c r="C16" s="1">
+        <v>103.64</v>
+      </c>
+      <c r="D16" s="1">
+        <v>105.89313846</v>
+      </c>
+      <c r="E16" t="s">
+        <v>8</v>
+      </c>
+      <c r="F16">
+        <v>1.0</v>
+      </c>
+      <c r="G16" s="1">
+        <v>4129832.4</v>
+      </c>
+      <c r="H16" s="1">
+        <v>-87872.4</v>
+      </c>
+      <c r="I16" s="1">
+        <v>-2.127747363307</v>
+      </c>
+      <c r="J16">
+        <v>5.47</v>
+      </c>
+      <c r="K16" t="s">
+        <v>74</v>
+      </c>
+      <c r="L16" s="1">
+        <v>4041960.0</v>
+      </c>
+      <c r="M16" s="1">
+        <v>4255151.1</v>
+      </c>
+      <c r="N16" s="1">
+        <v>1.0</v>
+      </c>
+      <c r="O16">
+        <v>1</v>
+      </c>
+      <c r="Z16" t="s">
         <v>72</v>
-      </c>
-[...43 lines deleted...]
-        <v>71</v>
       </c>
     </row>
     <row r="17" spans="1:26">
       <c r="A17" t="s">
+        <v>76</v>
+      </c>
+      <c r="B17" s="1">
+        <v>3300000.0</v>
+      </c>
+      <c r="C17" s="1">
+        <v>101.163</v>
+      </c>
+      <c r="D17" s="1">
+        <v>102.9313697</v>
+      </c>
+      <c r="E17" t="s">
+        <v>8</v>
+      </c>
+      <c r="F17">
+        <v>1.0</v>
+      </c>
+      <c r="G17" s="1">
+        <v>3396735.2</v>
+      </c>
+      <c r="H17" s="1">
+        <v>-58356.2</v>
+      </c>
+      <c r="I17" s="1">
+        <v>-1.718008515942</v>
+      </c>
+      <c r="J17">
+        <v>2.13</v>
+      </c>
+      <c r="K17" t="s">
+        <v>77</v>
+      </c>
+      <c r="L17" s="1">
+        <v>3338379.0</v>
+      </c>
+      <c r="M17" s="1">
+        <v>3408797.84</v>
+      </c>
+      <c r="N17" s="1">
+        <v>0.8</v>
+      </c>
+      <c r="O17">
+        <v>1</v>
+      </c>
+      <c r="Z17" t="s">
         <v>75</v>
-      </c>
-[...43 lines deleted...]
-        <v>74</v>
       </c>
     </row>
     <row r="18" spans="1:26">
       <c r="A18" t="s">
+        <v>79</v>
+      </c>
+      <c r="B18" s="1">
+        <v>4550000.0</v>
+      </c>
+      <c r="C18" s="1">
+        <v>94.873</v>
+      </c>
+      <c r="D18" s="1">
+        <v>94.51235868</v>
+      </c>
+      <c r="E18" t="s">
+        <v>8</v>
+      </c>
+      <c r="F18">
+        <v>1.0</v>
+      </c>
+      <c r="G18" s="1">
+        <v>4300312.32</v>
+      </c>
+      <c r="H18" s="1">
+        <v>16409.18</v>
+      </c>
+      <c r="I18" s="1">
+        <v>0.38158112199627</v>
+      </c>
+      <c r="J18">
+        <v>0.58</v>
+      </c>
+      <c r="K18" t="s">
+        <v>80</v>
+      </c>
+      <c r="L18" s="1">
+        <v>4316721.5</v>
+      </c>
+      <c r="M18" s="1">
+        <v>4342894.6</v>
+      </c>
+      <c r="N18" s="1">
+        <v>1.02</v>
+      </c>
+      <c r="O18">
+        <v>1</v>
+      </c>
+      <c r="Z18" t="s">
         <v>78</v>
-      </c>
-[...43 lines deleted...]
-        <v>77</v>
       </c>
     </row>
     <row r="19" spans="1:26">
       <c r="A19" t="s">
+        <v>82</v>
+      </c>
+      <c r="B19" s="1">
+        <v>4900000.0</v>
+      </c>
+      <c r="C19" s="1">
+        <v>95.969</v>
+      </c>
+      <c r="D19" s="1">
+        <v>96.32958306</v>
+      </c>
+      <c r="E19" t="s">
+        <v>8</v>
+      </c>
+      <c r="F19">
+        <v>1.0</v>
+      </c>
+      <c r="G19" s="1">
+        <v>4720149.57</v>
+      </c>
+      <c r="H19" s="1">
+        <v>-17668.57</v>
+      </c>
+      <c r="I19" s="1">
+        <v>-0.37432224843672</v>
+      </c>
+      <c r="J19">
+        <v>0.69</v>
+      </c>
+      <c r="K19" t="s">
+        <v>83</v>
+      </c>
+      <c r="L19" s="1">
+        <v>4702481.0</v>
+      </c>
+      <c r="M19" s="1">
+        <v>4736076.21</v>
+      </c>
+      <c r="N19" s="1">
+        <v>1.11</v>
+      </c>
+      <c r="O19">
+        <v>1</v>
+      </c>
+      <c r="Z19" t="s">
         <v>81</v>
-      </c>
-[...43 lines deleted...]
-        <v>80</v>
       </c>
     </row>
     <row r="20" spans="1:26">
       <c r="A20" t="s">
+        <v>85</v>
+      </c>
+      <c r="B20" s="1">
+        <v>4100000.0</v>
+      </c>
+      <c r="C20" s="1">
+        <v>100.272</v>
+      </c>
+      <c r="D20" s="1">
+        <v>101.45567878</v>
+      </c>
+      <c r="E20" t="s">
+        <v>8</v>
+      </c>
+      <c r="F20">
+        <v>1.0</v>
+      </c>
+      <c r="G20" s="1">
+        <v>4159682.83</v>
+      </c>
+      <c r="H20" s="1">
+        <v>-48530.83</v>
+      </c>
+      <c r="I20" s="1">
+        <v>-1.1666954424984</v>
+      </c>
+      <c r="J20">
+        <v>0.53</v>
+      </c>
+      <c r="K20" t="s">
+        <v>86</v>
+      </c>
+      <c r="L20" s="1">
+        <v>4111152.0</v>
+      </c>
+      <c r="M20" s="1">
+        <v>4132915.7</v>
+      </c>
+      <c r="N20" s="1">
+        <v>0.97</v>
+      </c>
+      <c r="O20">
+        <v>1</v>
+      </c>
+      <c r="Z20" t="s">
         <v>84</v>
-      </c>
-[...43 lines deleted...]
-        <v>83</v>
       </c>
     </row>
     <row r="21" spans="1:26">
       <c r="A21" t="s">
+        <v>88</v>
+      </c>
+      <c r="B21" s="1">
+        <v>2972000.0</v>
+      </c>
+      <c r="C21" s="1">
+        <v>100.127</v>
+      </c>
+      <c r="D21" s="1">
+        <v>100.28432032</v>
+      </c>
+      <c r="E21" t="s">
+        <v>8</v>
+      </c>
+      <c r="F21">
+        <v>1.0</v>
+      </c>
+      <c r="G21" s="1">
+        <v>2980450.0</v>
+      </c>
+      <c r="H21" s="1">
+        <v>-4675.56</v>
+      </c>
+      <c r="I21" s="1">
+        <v>-0.15687429750541</v>
+      </c>
+      <c r="J21">
+        <v>0.83</v>
+      </c>
+      <c r="K21" t="s">
+        <v>89</v>
+      </c>
+      <c r="L21" s="1">
+        <v>2975774.44</v>
+      </c>
+      <c r="M21" s="1">
+        <v>3000551.96</v>
+      </c>
+      <c r="N21" s="1">
+        <v>0.7</v>
+      </c>
+      <c r="O21">
+        <v>1</v>
+      </c>
+      <c r="Z21" t="s">
         <v>87</v>
-      </c>
-[...43 lines deleted...]
-        <v>86</v>
       </c>
     </row>
     <row r="22" spans="1:26">
       <c r="A22" t="s">
+        <v>91</v>
+      </c>
+      <c r="B22" s="1">
+        <v>4800000.0</v>
+      </c>
+      <c r="C22" s="1">
+        <v>102.25</v>
+      </c>
+      <c r="D22" s="1">
+        <v>104.31542542</v>
+      </c>
+      <c r="E22" t="s">
+        <v>8</v>
+      </c>
+      <c r="F22">
+        <v>1.0</v>
+      </c>
+      <c r="G22" s="1">
+        <v>5007140.42</v>
+      </c>
+      <c r="H22" s="1">
+        <v>-99140.42</v>
+      </c>
+      <c r="I22" s="1">
+        <v>-1.9799808210691</v>
+      </c>
+      <c r="J22">
+        <v>1.55</v>
+      </c>
+      <c r="K22" t="s">
+        <v>92</v>
+      </c>
+      <c r="L22" s="1">
+        <v>4908000.0</v>
+      </c>
+      <c r="M22" s="1">
+        <v>4982564.38</v>
+      </c>
+      <c r="N22" s="1">
+        <v>1.17</v>
+      </c>
+      <c r="O22">
+        <v>1</v>
+      </c>
+      <c r="Z22" t="s">
         <v>90</v>
-      </c>
-[...43 lines deleted...]
-        <v>89</v>
       </c>
     </row>
     <row r="23" spans="1:26">
       <c r="A23" t="s">
+        <v>94</v>
+      </c>
+      <c r="B23" s="1">
+        <v>6358000.0</v>
+      </c>
+      <c r="C23" s="1">
+        <v>99.022</v>
+      </c>
+      <c r="D23" s="1">
+        <v>100.19916011</v>
+      </c>
+      <c r="E23" t="s">
+        <v>8</v>
+      </c>
+      <c r="F23">
+        <v>1.0</v>
+      </c>
+      <c r="G23" s="1">
+        <v>6370662.6</v>
+      </c>
+      <c r="H23" s="1">
+        <v>-74843.84</v>
+      </c>
+      <c r="I23" s="1">
+        <v>-1.1748203397242</v>
+      </c>
+      <c r="J23">
+        <v>0.55</v>
+      </c>
+      <c r="K23" t="s">
+        <v>95</v>
+      </c>
+      <c r="L23" s="1">
+        <v>6295818.76</v>
+      </c>
+      <c r="M23" s="1">
+        <v>6331027.27</v>
+      </c>
+      <c r="N23" s="1">
+        <v>1.49</v>
+      </c>
+      <c r="O23">
+        <v>1</v>
+      </c>
+      <c r="Z23" t="s">
         <v>93</v>
-      </c>
-[...43 lines deleted...]
-        <v>92</v>
       </c>
     </row>
     <row r="24" spans="1:26">
       <c r="A24" t="s">
+        <v>97</v>
+      </c>
+      <c r="B24" s="1">
+        <v>3600000.0</v>
+      </c>
+      <c r="C24" s="1">
+        <v>93.147</v>
+      </c>
+      <c r="D24" s="1">
+        <v>92.61058806</v>
+      </c>
+      <c r="E24" t="s">
+        <v>8</v>
+      </c>
+      <c r="F24">
+        <v>1.0</v>
+      </c>
+      <c r="G24" s="1">
+        <v>3333981.17</v>
+      </c>
+      <c r="H24" s="1">
+        <v>19310.83</v>
+      </c>
+      <c r="I24" s="1">
+        <v>0.57921232950455</v>
+      </c>
+      <c r="J24">
+        <v>0.27</v>
+      </c>
+      <c r="K24" t="s">
+        <v>98</v>
+      </c>
+      <c r="L24" s="1">
+        <v>3353292.0</v>
+      </c>
+      <c r="M24" s="1">
+        <v>3363056.38</v>
+      </c>
+      <c r="N24" s="1">
+        <v>0.79</v>
+      </c>
+      <c r="O24">
+        <v>1</v>
+      </c>
+      <c r="Z24" t="s">
         <v>96</v>
-      </c>
-[...43 lines deleted...]
-        <v>95</v>
       </c>
     </row>
     <row r="25" spans="1:26">
       <c r="A25" t="s">
+        <v>100</v>
+      </c>
+      <c r="B25" s="1">
+        <v>2000000.0</v>
+      </c>
+      <c r="C25" s="1">
+        <v>99.403</v>
+      </c>
+      <c r="D25" s="1">
+        <v>99.4518355</v>
+      </c>
+      <c r="E25" t="s">
+        <v>8</v>
+      </c>
+      <c r="F25">
+        <v>1.0</v>
+      </c>
+      <c r="G25" s="1">
+        <v>1989036.71</v>
+      </c>
+      <c r="H25" s="1">
+        <v>-976.71</v>
+      </c>
+      <c r="I25" s="1">
+        <v>-0.049104674392862</v>
+      </c>
+      <c r="J25">
+        <v>0.87</v>
+      </c>
+      <c r="K25" t="s">
+        <v>101</v>
+      </c>
+      <c r="L25" s="1">
+        <v>1988060.0</v>
+      </c>
+      <c r="M25" s="1">
+        <v>2005457.26</v>
+      </c>
+      <c r="N25" s="1">
+        <v>0.47</v>
+      </c>
+      <c r="O25">
+        <v>1</v>
+      </c>
+      <c r="Z25" t="s">
         <v>99</v>
-      </c>
-[...43 lines deleted...]
-        <v>98</v>
       </c>
     </row>
     <row r="26" spans="1:26">
       <c r="A26" t="s">
+        <v>103</v>
+      </c>
+      <c r="B26" s="1">
+        <v>2200000.0</v>
+      </c>
+      <c r="C26" s="1">
+        <v>108.707</v>
+      </c>
+      <c r="D26" s="1">
+        <v>109.12</v>
+      </c>
+      <c r="E26" t="s">
+        <v>8</v>
+      </c>
+      <c r="F26">
+        <v>1.0</v>
+      </c>
+      <c r="G26" s="1">
+        <v>2400640.0</v>
+      </c>
+      <c r="H26" s="1">
+        <v>-9086.0</v>
+      </c>
+      <c r="I26" s="1">
+        <v>-0.37848240469208</v>
+      </c>
+      <c r="J26">
+        <v>1.11</v>
+      </c>
+      <c r="K26" t="s">
+        <v>104</v>
+      </c>
+      <c r="L26" s="1">
+        <v>2391554.0</v>
+      </c>
+      <c r="M26" s="1">
+        <v>2415935.83</v>
+      </c>
+      <c r="N26" s="1">
+        <v>0.57</v>
+      </c>
+      <c r="O26">
+        <v>1</v>
+      </c>
+      <c r="Z26" t="s">
         <v>102</v>
-      </c>
-[...43 lines deleted...]
-        <v>101</v>
       </c>
     </row>
     <row r="27" spans="1:26">
       <c r="A27" t="s">
+        <v>106</v>
+      </c>
+      <c r="B27" s="1">
+        <v>1701000.0</v>
+      </c>
+      <c r="C27" s="1">
+        <v>99.96</v>
+      </c>
+      <c r="D27" s="1">
+        <v>99.8837425</v>
+      </c>
+      <c r="E27" t="s">
+        <v>8</v>
+      </c>
+      <c r="F27">
+        <v>1.0</v>
+      </c>
+      <c r="G27" s="1">
+        <v>1699022.46</v>
+      </c>
+      <c r="H27" s="1">
+        <v>1297.14</v>
+      </c>
+      <c r="I27" s="1">
+        <v>0.076346253833513</v>
+      </c>
+      <c r="J27">
+        <v>0.82</v>
+      </c>
+      <c r="K27" t="s">
+        <v>107</v>
+      </c>
+      <c r="L27" s="1">
+        <v>1700319.6</v>
+      </c>
+      <c r="M27" s="1">
+        <v>1714347.02</v>
+      </c>
+      <c r="N27" s="1">
+        <v>0.4</v>
+      </c>
+      <c r="O27">
+        <v>1</v>
+      </c>
+      <c r="Z27" t="s">
         <v>105</v>
-      </c>
-[...43 lines deleted...]
-        <v>104</v>
       </c>
     </row>
     <row r="28" spans="1:26">
       <c r="A28" t="s">
+        <v>109</v>
+      </c>
+      <c r="B28" s="1">
+        <v>4100000.0</v>
+      </c>
+      <c r="C28" s="1">
+        <v>103.534</v>
+      </c>
+      <c r="D28" s="1">
+        <v>103.68</v>
+      </c>
+      <c r="E28" t="s">
+        <v>8</v>
+      </c>
+      <c r="F28">
+        <v>1.0</v>
+      </c>
+      <c r="G28" s="1">
+        <v>4250880.0</v>
+      </c>
+      <c r="H28" s="1">
+        <v>-5986.0</v>
+      </c>
+      <c r="I28" s="1">
+        <v>-0.14081790123457</v>
+      </c>
+      <c r="J28">
+        <v>2.7</v>
+      </c>
+      <c r="K28" t="s">
+        <v>110</v>
+      </c>
+      <c r="L28" s="1">
+        <v>4244894.0</v>
+      </c>
+      <c r="M28" s="1">
+        <v>4355425.51</v>
+      </c>
+      <c r="N28" s="1">
+        <v>1.02</v>
+      </c>
+      <c r="O28">
+        <v>1</v>
+      </c>
+      <c r="Z28" t="s">
         <v>108</v>
-      </c>
-[...43 lines deleted...]
-        <v>107</v>
       </c>
     </row>
     <row r="29" spans="1:26">
       <c r="A29" t="s">
+        <v>112</v>
+      </c>
+      <c r="B29" s="1">
+        <v>3400000.0</v>
+      </c>
+      <c r="C29" s="1">
+        <v>100.679</v>
+      </c>
+      <c r="D29" s="1">
+        <v>102.20481176</v>
+      </c>
+      <c r="E29" t="s">
+        <v>8</v>
+      </c>
+      <c r="F29">
+        <v>1.0</v>
+      </c>
+      <c r="G29" s="1">
+        <v>3474963.6</v>
+      </c>
+      <c r="H29" s="1">
+        <v>-51877.6</v>
+      </c>
+      <c r="I29" s="1">
+        <v>-1.4928962133589</v>
+      </c>
+      <c r="J29">
+        <v>1.06</v>
+      </c>
+      <c r="K29" t="s">
+        <v>113</v>
+      </c>
+      <c r="L29" s="1">
+        <v>3423086.0</v>
+      </c>
+      <c r="M29" s="1">
+        <v>3459065.45</v>
+      </c>
+      <c r="N29" s="1">
+        <v>0.81</v>
+      </c>
+      <c r="O29">
+        <v>1</v>
+      </c>
+      <c r="Z29" t="s">
         <v>111</v>
-      </c>
-[...43 lines deleted...]
-        <v>110</v>
       </c>
     </row>
     <row r="30" spans="1:26">
       <c r="A30" t="s">
+        <v>115</v>
+      </c>
+      <c r="B30" s="1">
+        <v>3355000.0</v>
+      </c>
+      <c r="C30" s="1">
+        <v>99.14</v>
+      </c>
+      <c r="D30" s="1">
+        <v>100.08431893</v>
+      </c>
+      <c r="E30" t="s">
+        <v>8</v>
+      </c>
+      <c r="F30">
+        <v>1.0</v>
+      </c>
+      <c r="G30" s="1">
+        <v>3357828.9</v>
+      </c>
+      <c r="H30" s="1">
+        <v>-31681.9</v>
+      </c>
+      <c r="I30" s="1">
+        <v>-0.94352335820327</v>
+      </c>
+      <c r="J30">
+        <v>0.22</v>
+      </c>
+      <c r="K30" t="s">
+        <v>116</v>
+      </c>
+      <c r="L30" s="1">
+        <v>3326147.0</v>
+      </c>
+      <c r="M30" s="1">
+        <v>3333477.45</v>
+      </c>
+      <c r="N30" s="1">
+        <v>0.78</v>
+      </c>
+      <c r="O30">
+        <v>1</v>
+      </c>
+      <c r="Z30" t="s">
         <v>114</v>
-      </c>
-[...43 lines deleted...]
-        <v>113</v>
       </c>
     </row>
     <row r="31" spans="1:26">
       <c r="A31" t="s">
+        <v>118</v>
+      </c>
+      <c r="B31" s="1">
+        <v>1842000.0</v>
+      </c>
+      <c r="C31" s="1">
+        <v>98.625</v>
+      </c>
+      <c r="D31" s="1">
+        <v>99.51669707</v>
+      </c>
+      <c r="E31" t="s">
+        <v>8</v>
+      </c>
+      <c r="F31">
+        <v>1.0</v>
+      </c>
+      <c r="G31" s="1">
+        <v>1833097.56</v>
+      </c>
+      <c r="H31" s="1">
+        <v>-16425.06</v>
+      </c>
+      <c r="I31" s="1">
+        <v>-0.8960275960435</v>
+      </c>
+      <c r="J31">
+        <v>1.48</v>
+      </c>
+      <c r="K31" t="s">
+        <v>119</v>
+      </c>
+      <c r="L31" s="1">
+        <v>1816672.5</v>
+      </c>
+      <c r="M31" s="1">
+        <v>1843873.54</v>
+      </c>
+      <c r="N31" s="1">
+        <v>0.43</v>
+      </c>
+      <c r="O31">
+        <v>1</v>
+      </c>
+      <c r="Z31" t="s">
         <v>117</v>
-      </c>
-[...43 lines deleted...]
-        <v>116</v>
       </c>
     </row>
     <row r="32" spans="1:26">
       <c r="A32" t="s">
+        <v>121</v>
+      </c>
+      <c r="B32" s="1">
+        <v>2500000.0</v>
+      </c>
+      <c r="C32" s="1">
+        <v>98.976</v>
+      </c>
+      <c r="D32" s="1">
+        <v>97.755168</v>
+      </c>
+      <c r="E32" t="s">
+        <v>8</v>
+      </c>
+      <c r="F32">
+        <v>1.0</v>
+      </c>
+      <c r="G32" s="1">
+        <v>2443879.2</v>
+      </c>
+      <c r="H32" s="1">
+        <v>30520.8</v>
+      </c>
+      <c r="I32" s="1">
+        <v>1.2488669652739</v>
+      </c>
+      <c r="J32">
+        <v>0.34</v>
+      </c>
+      <c r="K32" t="s">
+        <v>122</v>
+      </c>
+      <c r="L32" s="1">
+        <v>2474400.0</v>
+      </c>
+      <c r="M32" s="1">
+        <v>2482790.41</v>
+      </c>
+      <c r="N32" s="1">
+        <v>0.58</v>
+      </c>
+      <c r="O32">
+        <v>1</v>
+      </c>
+      <c r="Z32" t="s">
         <v>120</v>
-      </c>
-[...43 lines deleted...]
-        <v>119</v>
       </c>
     </row>
     <row r="33" spans="1:26">
       <c r="A33" t="s">
+        <v>124</v>
+      </c>
+      <c r="B33" s="1">
+        <v>2600000.0</v>
+      </c>
+      <c r="C33" s="1">
+        <v>108.926</v>
+      </c>
+      <c r="D33" s="1">
+        <v>109.11</v>
+      </c>
+      <c r="E33" t="s">
+        <v>8</v>
+      </c>
+      <c r="F33">
+        <v>1.0</v>
+      </c>
+      <c r="G33" s="1">
+        <v>2836860.0</v>
+      </c>
+      <c r="H33" s="1">
+        <v>-4784.0</v>
+      </c>
+      <c r="I33" s="1">
+        <v>-0.16863715516451</v>
+      </c>
+      <c r="J33">
+        <v>0.41</v>
+      </c>
+      <c r="K33" t="s">
+        <v>125</v>
+      </c>
+      <c r="L33" s="1">
+        <v>2832076.0</v>
+      </c>
+      <c r="M33" s="1">
+        <v>2842673.83</v>
+      </c>
+      <c r="N33" s="1">
+        <v>0.67</v>
+      </c>
+      <c r="O33">
+        <v>1</v>
+      </c>
+      <c r="Z33" t="s">
         <v>123</v>
-      </c>
-[...43 lines deleted...]
-        <v>122</v>
       </c>
     </row>
     <row r="34" spans="1:26">
       <c r="A34" t="s">
+        <v>127</v>
+      </c>
+      <c r="B34" s="1">
+        <v>6062000.0</v>
+      </c>
+      <c r="C34" s="1">
+        <v>98.573</v>
+      </c>
+      <c r="D34" s="1">
+        <v>99.73470604</v>
+      </c>
+      <c r="E34" t="s">
+        <v>8</v>
+      </c>
+      <c r="F34">
+        <v>1.0</v>
+      </c>
+      <c r="G34" s="1">
+        <v>6045917.88</v>
+      </c>
+      <c r="H34" s="1">
+        <v>-70422.62</v>
+      </c>
+      <c r="I34" s="1">
+        <v>-1.1647961715285</v>
+      </c>
+      <c r="J34">
+        <v>0.04</v>
+      </c>
+      <c r="K34" t="s">
+        <v>128</v>
+      </c>
+      <c r="L34" s="1">
+        <v>5975495.26</v>
+      </c>
+      <c r="M34" s="1">
+        <v>5977986.49</v>
+      </c>
+      <c r="N34" s="1">
+        <v>1.4</v>
+      </c>
+      <c r="O34">
+        <v>1</v>
+      </c>
+      <c r="Z34" t="s">
         <v>126</v>
-      </c>
-[...43 lines deleted...]
-        <v>125</v>
       </c>
     </row>
     <row r="35" spans="1:26">
       <c r="A35" t="s">
+        <v>130</v>
+      </c>
+      <c r="B35" s="1">
+        <v>4500000.0</v>
+      </c>
+      <c r="C35" s="1">
+        <v>98.522</v>
+      </c>
+      <c r="D35" s="1">
+        <v>99.65584156</v>
+      </c>
+      <c r="E35" t="s">
+        <v>8</v>
+      </c>
+      <c r="F35">
+        <v>1.0</v>
+      </c>
+      <c r="G35" s="1">
+        <v>4484512.87</v>
+      </c>
+      <c r="H35" s="1">
+        <v>-51022.87</v>
+      </c>
+      <c r="I35" s="1">
+        <v>-1.1377572431853</v>
+      </c>
+      <c r="J35">
+        <v>2.15</v>
+      </c>
+      <c r="K35" t="s">
+        <v>131</v>
+      </c>
+      <c r="L35" s="1">
+        <v>4433490.0</v>
+      </c>
+      <c r="M35" s="1">
+        <v>4530270.82</v>
+      </c>
+      <c r="N35" s="1">
+        <v>1.06</v>
+      </c>
+      <c r="O35">
+        <v>1</v>
+      </c>
+      <c r="Z35" t="s">
         <v>129</v>
-      </c>
-[...43 lines deleted...]
-        <v>128</v>
       </c>
     </row>
     <row r="36" spans="1:26">
       <c r="A36" t="s">
+        <v>133</v>
+      </c>
+      <c r="B36" s="1">
+        <v>1289000.0</v>
+      </c>
+      <c r="C36" s="1">
+        <v>98.744</v>
+      </c>
+      <c r="D36" s="1">
+        <v>99.72692009</v>
+      </c>
+      <c r="E36" t="s">
+        <v>8</v>
+      </c>
+      <c r="F36">
+        <v>1.0</v>
+      </c>
+      <c r="G36" s="1">
+        <v>1285480.0</v>
+      </c>
+      <c r="H36" s="1">
+        <v>-12669.84</v>
+      </c>
+      <c r="I36" s="1">
+        <v>-0.98561160033606</v>
+      </c>
+      <c r="J36">
+        <v>1.79</v>
+      </c>
+      <c r="K36" t="s">
+        <v>134</v>
+      </c>
+      <c r="L36" s="1">
+        <v>1272810.16</v>
+      </c>
+      <c r="M36" s="1">
+        <v>1295872.21</v>
+      </c>
+      <c r="N36" s="1">
+        <v>0.3</v>
+      </c>
+      <c r="O36">
+        <v>1</v>
+      </c>
+      <c r="Z36" t="s">
         <v>132</v>
-      </c>
-[...43 lines deleted...]
-        <v>131</v>
       </c>
     </row>
     <row r="37" spans="1:26">
       <c r="A37" t="s">
+        <v>136</v>
+      </c>
+      <c r="B37" s="1">
+        <v>2200000.0</v>
+      </c>
+      <c r="C37" s="1">
+        <v>100.548</v>
+      </c>
+      <c r="D37" s="1">
+        <v>101.37413636</v>
+      </c>
+      <c r="E37" t="s">
+        <v>8</v>
+      </c>
+      <c r="F37">
+        <v>1.0</v>
+      </c>
+      <c r="G37" s="1">
+        <v>2230231.0</v>
+      </c>
+      <c r="H37" s="1">
+        <v>-18175.0</v>
+      </c>
+      <c r="I37" s="1">
+        <v>-0.81493800417984</v>
+      </c>
+      <c r="J37">
+        <v>0.96</v>
+      </c>
+      <c r="K37" t="s">
+        <v>137</v>
+      </c>
+      <c r="L37" s="1">
+        <v>2212056.0</v>
+      </c>
+      <c r="M37" s="1">
+        <v>2233151.89</v>
+      </c>
+      <c r="N37" s="1">
+        <v>0.52</v>
+      </c>
+      <c r="O37">
+        <v>1</v>
+      </c>
+      <c r="Z37" t="s">
         <v>135</v>
-      </c>
-[...43 lines deleted...]
-        <v>134</v>
       </c>
     </row>
     <row r="38" spans="1:26">
       <c r="A38" t="s">
+        <v>139</v>
+      </c>
+      <c r="B38" s="1">
+        <v>4300000.0</v>
+      </c>
+      <c r="C38" s="1">
+        <v>95.771</v>
+      </c>
+      <c r="D38" s="1">
+        <v>95.625</v>
+      </c>
+      <c r="E38" t="s">
+        <v>8</v>
+      </c>
+      <c r="F38">
+        <v>1.0</v>
+      </c>
+      <c r="G38" s="1">
+        <v>4111875.0</v>
+      </c>
+      <c r="H38" s="1">
+        <v>6278.0</v>
+      </c>
+      <c r="I38" s="1">
+        <v>0.15267973856209</v>
+      </c>
+      <c r="J38">
+        <v>0.21</v>
+      </c>
+      <c r="K38" t="s">
+        <v>140</v>
+      </c>
+      <c r="L38" s="1">
+        <v>4118153.0</v>
+      </c>
+      <c r="M38" s="1">
+        <v>4126988.62</v>
+      </c>
+      <c r="N38" s="1">
+        <v>0.97</v>
+      </c>
+      <c r="O38">
+        <v>1</v>
+      </c>
+      <c r="Z38" t="s">
         <v>138</v>
-      </c>
-[...43 lines deleted...]
-        <v>137</v>
       </c>
     </row>
     <row r="39" spans="1:26">
       <c r="A39" t="s">
+        <v>142</v>
+      </c>
+      <c r="B39" s="1">
+        <v>2000000.0</v>
+      </c>
+      <c r="C39" s="1">
+        <v>99.362</v>
+      </c>
+      <c r="D39" s="1">
+        <v>100.08315</v>
+      </c>
+      <c r="E39" t="s">
+        <v>8</v>
+      </c>
+      <c r="F39">
+        <v>1.0</v>
+      </c>
+      <c r="G39" s="1">
+        <v>2001663.0</v>
+      </c>
+      <c r="H39" s="1">
+        <v>-14423.0</v>
+      </c>
+      <c r="I39" s="1">
+        <v>-0.72055086195828</v>
+      </c>
+      <c r="J39">
+        <v>0.59</v>
+      </c>
+      <c r="K39" t="s">
+        <v>143</v>
+      </c>
+      <c r="L39" s="1">
+        <v>1987240.0</v>
+      </c>
+      <c r="M39" s="1">
+        <v>1999055.07</v>
+      </c>
+      <c r="N39" s="1">
+        <v>0.47</v>
+      </c>
+      <c r="O39">
+        <v>1</v>
+      </c>
+      <c r="Z39" t="s">
         <v>141</v>
-      </c>
-[...43 lines deleted...]
-        <v>140</v>
       </c>
     </row>
     <row r="40" spans="1:26">
       <c r="A40" t="s">
+        <v>145</v>
+      </c>
+      <c r="B40" s="1">
+        <v>2973000.0</v>
+      </c>
+      <c r="C40" s="1">
+        <v>100.316</v>
+      </c>
+      <c r="D40" s="1">
+        <v>99.76841911</v>
+      </c>
+      <c r="E40" t="s">
+        <v>8</v>
+      </c>
+      <c r="F40">
+        <v>1.0</v>
+      </c>
+      <c r="G40" s="1">
+        <v>2966115.1</v>
+      </c>
+      <c r="H40" s="1">
+        <v>16279.58</v>
+      </c>
+      <c r="I40" s="1">
+        <v>0.54885193093147</v>
+      </c>
+      <c r="J40">
+        <v>1.25</v>
+      </c>
+      <c r="K40" t="s">
+        <v>146</v>
+      </c>
+      <c r="L40" s="1">
+        <v>2982394.68</v>
+      </c>
+      <c r="M40" s="1">
+        <v>3019597.91</v>
+      </c>
+      <c r="N40" s="1">
+        <v>0.71</v>
+      </c>
+      <c r="O40">
+        <v>1</v>
+      </c>
+      <c r="Z40" t="s">
         <v>144</v>
-      </c>
-[...43 lines deleted...]
-        <v>143</v>
       </c>
     </row>
     <row r="41" spans="1:26">
       <c r="A41" t="s">
+        <v>148</v>
+      </c>
+      <c r="B41" s="1">
+        <v>4700000.0</v>
+      </c>
+      <c r="C41" s="1">
+        <v>98.079</v>
+      </c>
+      <c r="D41" s="1">
+        <v>99.7334034</v>
+      </c>
+      <c r="E41" t="s">
+        <v>8</v>
+      </c>
+      <c r="F41">
+        <v>1.0</v>
+      </c>
+      <c r="G41" s="1">
+        <v>4687469.96</v>
+      </c>
+      <c r="H41" s="1">
+        <v>-77756.96</v>
+      </c>
+      <c r="I41" s="1">
+        <v>-1.658825777307</v>
+      </c>
+      <c r="J41">
+        <v>0.28</v>
+      </c>
+      <c r="K41" t="s">
+        <v>149</v>
+      </c>
+      <c r="L41" s="1">
+        <v>4609713.0</v>
+      </c>
+      <c r="M41" s="1">
+        <v>4622992.11</v>
+      </c>
+      <c r="N41" s="1">
+        <v>1.09</v>
+      </c>
+      <c r="O41">
+        <v>1</v>
+      </c>
+      <c r="Z41" t="s">
         <v>147</v>
-      </c>
-[...43 lines deleted...]
-        <v>146</v>
       </c>
     </row>
     <row r="42" spans="1:26">
       <c r="A42" t="s">
+        <v>151</v>
+      </c>
+      <c r="B42" s="1">
+        <v>2000000.0</v>
+      </c>
+      <c r="C42" s="1">
+        <v>101.705</v>
+      </c>
+      <c r="D42" s="1">
+        <v>103.36625</v>
+      </c>
+      <c r="E42" t="s">
+        <v>8</v>
+      </c>
+      <c r="F42">
+        <v>1.0</v>
+      </c>
+      <c r="G42" s="1">
+        <v>2067325.0</v>
+      </c>
+      <c r="H42" s="1">
+        <v>-33225.0</v>
+      </c>
+      <c r="I42" s="1">
+        <v>-1.6071493354939</v>
+      </c>
+      <c r="J42">
+        <v>0.29</v>
+      </c>
+      <c r="K42" t="s">
+        <v>152</v>
+      </c>
+      <c r="L42" s="1">
+        <v>2034100.0</v>
+      </c>
+      <c r="M42" s="1">
+        <v>2039921.92</v>
+      </c>
+      <c r="N42" s="1">
+        <v>0.48</v>
+      </c>
+      <c r="O42">
+        <v>1</v>
+      </c>
+      <c r="Z42" t="s">
         <v>150</v>
-      </c>
-[...43 lines deleted...]
-        <v>149</v>
       </c>
     </row>
     <row r="43" spans="1:26">
       <c r="A43" t="s">
+        <v>154</v>
+      </c>
+      <c r="B43" s="1">
+        <v>2400000.0</v>
+      </c>
+      <c r="C43" s="1">
+        <v>103.5</v>
+      </c>
+      <c r="D43" s="1">
+        <v>105.746875</v>
+      </c>
+      <c r="E43" t="s">
+        <v>8</v>
+      </c>
+      <c r="F43">
+        <v>1.0</v>
+      </c>
+      <c r="G43" s="1">
+        <v>2537925.0</v>
+      </c>
+      <c r="H43" s="1">
+        <v>-53925.0</v>
+      </c>
+      <c r="I43" s="1">
+        <v>-2.124767280357</v>
+      </c>
+      <c r="J43">
+        <v>5.15</v>
+      </c>
+      <c r="K43" t="s">
+        <v>155</v>
+      </c>
+      <c r="L43" s="1">
+        <v>2484000.0</v>
+      </c>
+      <c r="M43" s="1">
+        <v>2607682.19</v>
+      </c>
+      <c r="N43" s="1">
+        <v>0.61</v>
+      </c>
+      <c r="O43">
+        <v>1</v>
+      </c>
+      <c r="Z43" t="s">
         <v>153</v>
-      </c>
-[...43 lines deleted...]
-        <v>152</v>
       </c>
     </row>
     <row r="44" spans="1:26">
       <c r="A44" t="s">
+        <v>157</v>
+      </c>
+      <c r="B44" s="1">
+        <v>1800000.0</v>
+      </c>
+      <c r="C44" s="1">
+        <v>96.339</v>
+      </c>
+      <c r="D44" s="1">
+        <v>96.33716667</v>
+      </c>
+      <c r="E44" t="s">
+        <v>8</v>
+      </c>
+      <c r="F44">
+        <v>1.0</v>
+      </c>
+      <c r="G44" s="1">
+        <v>1734069.0</v>
+      </c>
+      <c r="H44" s="1">
+        <v>33.0</v>
+      </c>
+      <c r="I44" s="1">
+        <v>0.0019030384604073</v>
+      </c>
+      <c r="J44">
+        <v>0.19</v>
+      </c>
+      <c r="K44" t="s">
+        <v>158</v>
+      </c>
+      <c r="L44" s="1">
+        <v>1734102.0</v>
+      </c>
+      <c r="M44" s="1">
+        <v>1737492.41</v>
+      </c>
+      <c r="N44" s="1">
+        <v>0.41</v>
+      </c>
+      <c r="O44">
+        <v>1</v>
+      </c>
+      <c r="Z44" t="s">
         <v>156</v>
-      </c>
-[...43 lines deleted...]
-        <v>155</v>
       </c>
     </row>
     <row r="45" spans="1:26">
       <c r="A45" t="s">
+        <v>160</v>
+      </c>
+      <c r="B45" s="1">
+        <v>3100000.0</v>
+      </c>
+      <c r="C45" s="1">
+        <v>106.04</v>
+      </c>
+      <c r="D45" s="1">
+        <v>109.15333323</v>
+      </c>
+      <c r="E45" t="s">
+        <v>8</v>
+      </c>
+      <c r="F45">
+        <v>1.0</v>
+      </c>
+      <c r="G45" s="1">
+        <v>3383753.33</v>
+      </c>
+      <c r="H45" s="1">
+        <v>-96513.33</v>
+      </c>
+      <c r="I45" s="1">
+        <v>-2.8522566684848</v>
+      </c>
+      <c r="J45">
+        <v>2.6</v>
+      </c>
+      <c r="K45" t="s">
+        <v>161</v>
+      </c>
+      <c r="L45" s="1">
+        <v>3287240.0</v>
+      </c>
+      <c r="M45" s="1">
+        <v>3367755.07</v>
+      </c>
+      <c r="N45" s="1">
+        <v>0.79</v>
+      </c>
+      <c r="O45">
+        <v>1</v>
+      </c>
+      <c r="Z45" t="s">
         <v>159</v>
-      </c>
-[...43 lines deleted...]
-        <v>158</v>
       </c>
     </row>
     <row r="46" spans="1:26">
       <c r="A46" t="s">
+        <v>163</v>
+      </c>
+      <c r="B46" s="1">
+        <v>1525000.0</v>
+      </c>
+      <c r="C46" s="1">
+        <v>99.435</v>
+      </c>
+      <c r="D46" s="1">
+        <v>99.95229508</v>
+      </c>
+      <c r="E46" t="s">
+        <v>8</v>
+      </c>
+      <c r="F46">
+        <v>1.0</v>
+      </c>
+      <c r="G46" s="1">
+        <v>1524272.5</v>
+      </c>
+      <c r="H46" s="1">
+        <v>-7888.75</v>
+      </c>
+      <c r="I46" s="1">
+        <v>-0.51754197494214</v>
+      </c>
+      <c r="J46">
+        <v>0.87</v>
+      </c>
+      <c r="K46" t="s">
+        <v>164</v>
+      </c>
+      <c r="L46" s="1">
+        <v>1516383.75</v>
+      </c>
+      <c r="M46" s="1">
+        <v>1529690.94</v>
+      </c>
+      <c r="N46" s="1">
+        <v>0.36</v>
+      </c>
+      <c r="O46">
+        <v>1</v>
+      </c>
+      <c r="Z46" t="s">
         <v>162</v>
-      </c>
-[...43 lines deleted...]
-        <v>161</v>
       </c>
     </row>
     <row r="47" spans="1:26">
       <c r="A47" t="s">
+        <v>166</v>
+      </c>
+      <c r="B47" s="1">
+        <v>2300000.0</v>
+      </c>
+      <c r="C47" s="1">
+        <v>99.888</v>
+      </c>
+      <c r="D47" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E47" t="s">
+        <v>8</v>
+      </c>
+      <c r="F47">
+        <v>1.0</v>
+      </c>
+      <c r="G47" s="1">
+        <v>2300000.0</v>
+      </c>
+      <c r="H47" s="1">
+        <v>-2576.0</v>
+      </c>
+      <c r="I47" s="1">
+        <v>-0.112</v>
+      </c>
+      <c r="J47">
+        <v>1.17</v>
+      </c>
+      <c r="K47" t="s">
+        <v>167</v>
+      </c>
+      <c r="L47" s="1">
+        <v>2297424.0</v>
+      </c>
+      <c r="M47" s="1">
+        <v>2324252.33</v>
+      </c>
+      <c r="N47" s="1">
+        <v>0.55</v>
+      </c>
+      <c r="O47">
+        <v>1</v>
+      </c>
+      <c r="Z47" t="s">
         <v>165</v>
-      </c>
-[...43 lines deleted...]
-        <v>164</v>
       </c>
     </row>
     <row r="48" spans="1:26">
       <c r="A48" t="s">
+        <v>169</v>
+      </c>
+      <c r="B48" s="1">
+        <v>5700000.0</v>
+      </c>
+      <c r="C48" s="1">
+        <v>99.375</v>
+      </c>
+      <c r="D48" s="1">
+        <v>98.12584211</v>
+      </c>
+      <c r="E48" t="s">
+        <v>8</v>
+      </c>
+      <c r="F48">
+        <v>1.0</v>
+      </c>
+      <c r="G48" s="1">
+        <v>5593173.0</v>
+      </c>
+      <c r="H48" s="1">
+        <v>71202.0</v>
+      </c>
+      <c r="I48" s="1">
+        <v>1.2730162288919</v>
+      </c>
+      <c r="J48">
+        <v>0.64</v>
+      </c>
+      <c r="K48" t="s">
+        <v>170</v>
+      </c>
+      <c r="L48" s="1">
+        <v>5664375.0</v>
+      </c>
+      <c r="M48" s="1">
+        <v>5700605.14</v>
+      </c>
+      <c r="N48" s="1">
+        <v>1.34</v>
+      </c>
+      <c r="O48">
+        <v>1</v>
+      </c>
+      <c r="Z48" t="s">
         <v>168</v>
-      </c>
-[...43 lines deleted...]
-        <v>167</v>
       </c>
     </row>
     <row r="49" spans="1:26">
       <c r="A49" t="s">
+        <v>172</v>
+      </c>
+      <c r="B49" s="1">
+        <v>4900000.0</v>
+      </c>
+      <c r="C49" s="1">
+        <v>99.074</v>
+      </c>
+      <c r="D49" s="1">
+        <v>99.733</v>
+      </c>
+      <c r="E49" t="s">
+        <v>8</v>
+      </c>
+      <c r="F49">
+        <v>1.0</v>
+      </c>
+      <c r="G49" s="1">
+        <v>4886917.0</v>
+      </c>
+      <c r="H49" s="1">
+        <v>-32291.0</v>
+      </c>
+      <c r="I49" s="1">
+        <v>-0.66076424052219</v>
+      </c>
+      <c r="J49">
+        <v>0.46</v>
+      </c>
+      <c r="K49" t="s">
+        <v>173</v>
+      </c>
+      <c r="L49" s="1">
+        <v>4854626.0</v>
+      </c>
+      <c r="M49" s="1">
+        <v>4877280.11</v>
+      </c>
+      <c r="N49" s="1">
+        <v>1.15</v>
+      </c>
+      <c r="O49">
+        <v>1</v>
+      </c>
+      <c r="Z49" t="s">
         <v>171</v>
-      </c>
-[...43 lines deleted...]
-        <v>170</v>
       </c>
     </row>
     <row r="50" spans="1:26">
       <c r="A50" t="s">
-        <v>173</v>
+        <v>175</v>
       </c>
       <c r="B50" s="1">
-        <v>3100000.0</v>
+        <v>3400000.0</v>
       </c>
       <c r="C50" s="1">
-        <v>106.59</v>
+        <v>99.319</v>
       </c>
       <c r="D50" s="1">
-        <v>109.15333323</v>
+        <v>100.21200941</v>
       </c>
       <c r="E50" t="s">
         <v>8</v>
       </c>
       <c r="F50">
         <v>1.0</v>
       </c>
       <c r="G50" s="1">
-        <v>3383753.33</v>
+        <v>3407208.32</v>
       </c>
       <c r="H50" s="1">
-        <v>-79463.33</v>
+        <v>-30362.32</v>
       </c>
       <c r="I50" s="1">
-        <v>-2.348378331703</v>
+        <v>-0.89112015316985</v>
       </c>
       <c r="J50">
-        <v>1.91</v>
+        <v>0.41</v>
       </c>
       <c r="K50" t="s">
+        <v>176</v>
+      </c>
+      <c r="L50" s="1">
+        <v>3376846.0</v>
+      </c>
+      <c r="M50" s="1">
+        <v>3390818.6</v>
+      </c>
+      <c r="N50" s="1">
+        <v>0.8</v>
+      </c>
+      <c r="O50">
+        <v>1</v>
+      </c>
+      <c r="Z50" t="s">
         <v>174</v>
-      </c>
-[...13 lines deleted...]
-        <v>172</v>
       </c>
     </row>
     <row r="51" spans="1:26">
       <c r="A51" t="s">
-        <v>176</v>
+        <v>178</v>
       </c>
       <c r="B51" s="1">
-        <v>1525000.0</v>
+        <v>2000000.0</v>
       </c>
       <c r="C51" s="1">
-        <v>100.167</v>
+        <v>107.0</v>
       </c>
       <c r="D51" s="1">
-        <v>99.95229508</v>
+        <v>109.5246</v>
       </c>
       <c r="E51" t="s">
         <v>8</v>
       </c>
       <c r="F51">
         <v>1.0</v>
       </c>
       <c r="G51" s="1">
-        <v>1524272.5</v>
+        <v>2190492.0</v>
       </c>
       <c r="H51" s="1">
-        <v>3274.25</v>
+        <v>-50492.0</v>
       </c>
       <c r="I51" s="1">
-        <v>0.21480739172294</v>
+        <v>-2.3050529287484</v>
       </c>
       <c r="J51">
-        <v>0.5</v>
+        <v>2.66</v>
       </c>
       <c r="K51" t="s">
+        <v>179</v>
+      </c>
+      <c r="L51" s="1">
+        <v>2140000.0</v>
+      </c>
+      <c r="M51" s="1">
+        <v>2193150.68</v>
+      </c>
+      <c r="N51" s="1">
+        <v>0.52</v>
+      </c>
+      <c r="O51">
+        <v>1</v>
+      </c>
+      <c r="Z51" t="s">
         <v>177</v>
-      </c>
-[...13 lines deleted...]
-        <v>175</v>
       </c>
     </row>
     <row r="52" spans="1:26">
       <c r="A52" t="s">
-        <v>179</v>
+        <v>181</v>
       </c>
       <c r="B52" s="1">
-        <v>2300000.0</v>
+        <v>6352000.0</v>
       </c>
       <c r="C52" s="1">
-        <v>100.49</v>
+        <v>95.528</v>
       </c>
       <c r="D52" s="1">
-        <v>100.0</v>
+        <v>95.22676873</v>
       </c>
       <c r="E52" t="s">
         <v>8</v>
       </c>
       <c r="F52">
         <v>1.0</v>
       </c>
       <c r="G52" s="1">
-        <v>2300000.0</v>
+        <v>6048804.35</v>
       </c>
       <c r="H52" s="1">
-        <v>11270.0</v>
+        <v>19134.21</v>
       </c>
       <c r="I52" s="1">
-        <v>0.49</v>
+        <v>0.31633044966978</v>
       </c>
       <c r="J52">
-        <v>0.78</v>
+        <v>0.11</v>
       </c>
       <c r="K52" t="s">
+        <v>182</v>
+      </c>
+      <c r="L52" s="1">
+        <v>6067938.56</v>
+      </c>
+      <c r="M52" s="1">
+        <v>6075030.18</v>
+      </c>
+      <c r="N52" s="1">
+        <v>1.43</v>
+      </c>
+      <c r="O52">
+        <v>1</v>
+      </c>
+      <c r="Z52" t="s">
         <v>180</v>
-      </c>
-[...13 lines deleted...]
-        <v>178</v>
       </c>
     </row>
     <row r="53" spans="1:26">
       <c r="A53" t="s">
-        <v>182</v>
+        <v>184</v>
       </c>
       <c r="B53" s="1">
-        <v>5700000.0</v>
+        <v>7450000.0</v>
       </c>
       <c r="C53" s="1">
-        <v>99.09</v>
+        <v>99.272</v>
       </c>
       <c r="D53" s="1">
-        <v>98.12584211</v>
+        <v>100.12552698</v>
       </c>
       <c r="E53" t="s">
         <v>8</v>
       </c>
       <c r="F53">
         <v>1.0</v>
       </c>
       <c r="G53" s="1">
-        <v>5593173.0</v>
+        <v>7459351.76</v>
       </c>
       <c r="H53" s="1">
-        <v>54957.0</v>
+        <v>-63587.76</v>
       </c>
       <c r="I53" s="1">
-        <v>0.98257286159395</v>
+        <v>-0.8524569164439</v>
       </c>
       <c r="J53">
-        <v>0.52</v>
+        <v>1.17</v>
       </c>
       <c r="K53" t="s">
+        <v>185</v>
+      </c>
+      <c r="L53" s="1">
+        <v>7395764.0</v>
+      </c>
+      <c r="M53" s="1">
+        <v>7482561.6</v>
+      </c>
+      <c r="N53" s="1">
+        <v>1.76</v>
+      </c>
+      <c r="O53">
+        <v>1</v>
+      </c>
+      <c r="Z53" t="s">
         <v>183</v>
-      </c>
-[...13 lines deleted...]
-        <v>181</v>
       </c>
     </row>
     <row r="54" spans="1:26">
       <c r="A54" t="s">
-        <v>185</v>
+        <v>187</v>
       </c>
       <c r="B54" s="1">
-        <v>4900000.0</v>
+        <v>6100000.0</v>
       </c>
       <c r="C54" s="1">
-        <v>100.235</v>
+        <v>100.57</v>
       </c>
       <c r="D54" s="1">
-        <v>99.733</v>
+        <v>102.49824082</v>
       </c>
       <c r="E54" t="s">
         <v>8</v>
       </c>
       <c r="F54">
         <v>1.0</v>
       </c>
       <c r="G54" s="1">
-        <v>4886917.0</v>
+        <v>6252392.69</v>
       </c>
       <c r="H54" s="1">
-        <v>24598.0</v>
+        <v>-117622.69</v>
       </c>
       <c r="I54" s="1">
-        <v>0.50334392828853</v>
+        <v>-1.8812428430499</v>
       </c>
       <c r="J54">
-        <v>0.07</v>
+        <v>2.99</v>
       </c>
       <c r="K54" t="s">
+        <v>188</v>
+      </c>
+      <c r="L54" s="1">
+        <v>6134770.0</v>
+      </c>
+      <c r="M54" s="1">
+        <v>6317268.63</v>
+      </c>
+      <c r="N54" s="1">
+        <v>1.48</v>
+      </c>
+      <c r="O54">
+        <v>1</v>
+      </c>
+      <c r="Z54" t="s">
         <v>186</v>
-      </c>
-[...13 lines deleted...]
-        <v>184</v>
       </c>
     </row>
     <row r="55" spans="1:26">
       <c r="A55" t="s">
-        <v>188</v>
+        <v>190</v>
       </c>
       <c r="B55" s="1">
-        <v>3400000.0</v>
+        <v>3200000.0</v>
       </c>
       <c r="C55" s="1">
-        <v>99.44</v>
+        <v>97.275</v>
       </c>
       <c r="D55" s="1">
-        <v>100.21200941</v>
+        <v>96.6109375</v>
       </c>
       <c r="E55" t="s">
         <v>8</v>
       </c>
       <c r="F55">
         <v>1.0</v>
       </c>
       <c r="G55" s="1">
-        <v>3407208.32</v>
+        <v>3091550.0</v>
       </c>
       <c r="H55" s="1">
-        <v>-26248.32</v>
+        <v>21250.0</v>
       </c>
       <c r="I55" s="1">
-        <v>-0.77037614183802</v>
+        <v>0.68735747440604</v>
       </c>
       <c r="J55">
-        <v>0.07</v>
+        <v>0.63</v>
       </c>
       <c r="K55" t="s">
+        <v>191</v>
+      </c>
+      <c r="L55" s="1">
+        <v>3112800.0</v>
+      </c>
+      <c r="M55" s="1">
+        <v>3132975.34</v>
+      </c>
+      <c r="N55" s="1">
+        <v>0.74</v>
+      </c>
+      <c r="O55">
+        <v>1</v>
+      </c>
+      <c r="Z55" t="s">
         <v>189</v>
-      </c>
-[...13 lines deleted...]
-        <v>187</v>
       </c>
     </row>
     <row r="56" spans="1:26">
       <c r="A56" t="s">
-        <v>191</v>
+        <v>193</v>
       </c>
       <c r="B56" s="1">
-        <v>2000000.0</v>
+        <v>1900000.0</v>
       </c>
       <c r="C56" s="1">
-        <v>107.718</v>
+        <v>99.395</v>
       </c>
       <c r="D56" s="1">
-        <v>109.5246</v>
+        <v>99.78378947</v>
       </c>
       <c r="E56" t="s">
         <v>8</v>
       </c>
       <c r="F56">
         <v>1.0</v>
       </c>
       <c r="G56" s="1">
-        <v>2190492.0</v>
+        <v>1895892.0</v>
       </c>
       <c r="H56" s="1">
-        <v>-36132.0</v>
+        <v>-7387.0</v>
       </c>
       <c r="I56" s="1">
-        <v>-1.6494924427937</v>
+        <v>-0.38963189886344</v>
       </c>
       <c r="J56">
-        <v>1.51</v>
+        <v>1.13</v>
       </c>
       <c r="K56" t="s">
+        <v>194</v>
+      </c>
+      <c r="L56" s="1">
+        <v>1888505.0</v>
+      </c>
+      <c r="M56" s="1">
+        <v>1909964.59</v>
+      </c>
+      <c r="N56" s="1">
+        <v>0.45</v>
+      </c>
+      <c r="O56">
+        <v>1</v>
+      </c>
+      <c r="Z56" t="s">
         <v>192</v>
-      </c>
-[...13 lines deleted...]
-        <v>190</v>
       </c>
     </row>
     <row r="57" spans="1:26">
       <c r="A57" t="s">
-        <v>194</v>
+        <v>196</v>
       </c>
       <c r="B57" s="1">
-        <v>3952000.0</v>
+        <v>1500000.0</v>
       </c>
       <c r="C57" s="1">
-        <v>95.409</v>
+        <v>101.281</v>
       </c>
       <c r="D57" s="1">
-        <v>94.95759995</v>
+        <v>100.60693333</v>
       </c>
       <c r="E57" t="s">
         <v>8</v>
       </c>
       <c r="F57">
         <v>1.0</v>
       </c>
       <c r="G57" s="1">
-        <v>3752724.35</v>
+        <v>1509104.0</v>
       </c>
       <c r="H57" s="1">
-        <v>17839.33</v>
+        <v>10111.0</v>
       </c>
       <c r="I57" s="1">
-        <v>0.47537011344838</v>
+        <v>0.67000021204635</v>
       </c>
       <c r="J57">
-        <v>0.08</v>
+        <v>3.45</v>
       </c>
       <c r="K57" t="s">
+        <v>197</v>
+      </c>
+      <c r="L57" s="1">
+        <v>1519215.0</v>
+      </c>
+      <c r="M57" s="1">
+        <v>1570995.82</v>
+      </c>
+      <c r="N57" s="1">
+        <v>0.37</v>
+      </c>
+      <c r="O57">
+        <v>1</v>
+      </c>
+      <c r="Z57" t="s">
         <v>195</v>
-      </c>
-[...13 lines deleted...]
-        <v>193</v>
       </c>
     </row>
     <row r="58" spans="1:26">
       <c r="A58" t="s">
-        <v>197</v>
+        <v>199</v>
       </c>
       <c r="B58" s="1">
-        <v>7450000.0</v>
+        <v>4500000.0</v>
       </c>
       <c r="C58" s="1">
-        <v>99.474</v>
+        <v>100.094</v>
       </c>
       <c r="D58" s="1">
-        <v>100.12552698</v>
+        <v>100.96518622</v>
       </c>
       <c r="E58" t="s">
         <v>8</v>
       </c>
       <c r="F58">
         <v>1.0</v>
       </c>
       <c r="G58" s="1">
-        <v>7459351.76</v>
+        <v>4543433.38</v>
       </c>
       <c r="H58" s="1">
-        <v>-48538.76</v>
+        <v>-39203.38</v>
       </c>
       <c r="I58" s="1">
-        <v>-0.65071016305042</v>
+        <v>-0.86285803534771</v>
       </c>
       <c r="J58">
-        <v>0.86</v>
+        <v>2.45</v>
       </c>
       <c r="K58" t="s">
+        <v>200</v>
+      </c>
+      <c r="L58" s="1">
+        <v>4504230.0</v>
+      </c>
+      <c r="M58" s="1">
+        <v>4614550.89</v>
+      </c>
+      <c r="N58" s="1">
+        <v>1.08</v>
+      </c>
+      <c r="O58">
+        <v>1</v>
+      </c>
+      <c r="Z58" t="s">
         <v>198</v>
-      </c>
-[...13 lines deleted...]
-        <v>196</v>
       </c>
     </row>
     <row r="59" spans="1:26">
       <c r="A59" t="s">
-        <v>200</v>
+        <v>202</v>
       </c>
       <c r="B59" s="1">
-        <v>6100000.0</v>
+        <v>3044000.0</v>
       </c>
       <c r="C59" s="1">
-        <v>101.112</v>
+        <v>98.661</v>
       </c>
       <c r="D59" s="1">
-        <v>102.49824082</v>
+        <v>99.66249573</v>
       </c>
       <c r="E59" t="s">
         <v>8</v>
       </c>
       <c r="F59">
         <v>1.0</v>
       </c>
       <c r="G59" s="1">
-        <v>6252392.69</v>
+        <v>3033726.37</v>
       </c>
       <c r="H59" s="1">
-        <v>-84560.69</v>
+        <v>-30485.53</v>
       </c>
       <c r="I59" s="1">
-        <v>-1.3524532797699</v>
+        <v>-1.0048872667445</v>
       </c>
       <c r="J59">
-        <v>2.59</v>
+        <v>1.81</v>
       </c>
       <c r="K59" t="s">
+        <v>203</v>
+      </c>
+      <c r="L59" s="1">
+        <v>3003240.84</v>
+      </c>
+      <c r="M59" s="1">
+        <v>3058408.13</v>
+      </c>
+      <c r="N59" s="1">
+        <v>0.72</v>
+      </c>
+      <c r="O59">
+        <v>1</v>
+      </c>
+      <c r="Z59" t="s">
         <v>201</v>
-      </c>
-[...13 lines deleted...]
-        <v>199</v>
       </c>
     </row>
     <row r="60" spans="1:26">
       <c r="A60" t="s">
-        <v>203</v>
+        <v>205</v>
       </c>
       <c r="B60" s="1">
-        <v>3200000.0</v>
+        <v>3040000.0</v>
       </c>
       <c r="C60" s="1">
-        <v>97.08</v>
+        <v>98.526</v>
       </c>
       <c r="D60" s="1">
-        <v>96.6109375</v>
+        <v>99.75109211</v>
       </c>
       <c r="E60" t="s">
         <v>8</v>
       </c>
       <c r="F60">
         <v>1.0</v>
       </c>
       <c r="G60" s="1">
-        <v>3091550.0</v>
+        <v>3032433.2</v>
       </c>
       <c r="H60" s="1">
-        <v>15010.0</v>
+        <v>-37242.8</v>
       </c>
       <c r="I60" s="1">
-        <v>0.48551697368634</v>
+        <v>-1.2281490652457</v>
       </c>
       <c r="J60">
-        <v>0.53</v>
+        <v>0.72</v>
       </c>
       <c r="K60" t="s">
+        <v>206</v>
+      </c>
+      <c r="L60" s="1">
+        <v>2995190.4</v>
+      </c>
+      <c r="M60" s="1">
+        <v>3017211.66</v>
+      </c>
+      <c r="N60" s="1">
+        <v>0.71</v>
+      </c>
+      <c r="O60">
+        <v>1</v>
+      </c>
+      <c r="Z60" t="s">
         <v>204</v>
-      </c>
-[...13 lines deleted...]
-        <v>202</v>
       </c>
     </row>
     <row r="61" spans="1:26">
       <c r="A61" t="s">
-        <v>206</v>
+        <v>208</v>
       </c>
       <c r="B61" s="1">
-        <v>5100000.0</v>
+        <v>2003000.0</v>
       </c>
       <c r="C61" s="1">
-        <v>91.446</v>
+        <v>98.692</v>
       </c>
       <c r="D61" s="1">
-        <v>91.36778431</v>
+        <v>100.08911133</v>
       </c>
       <c r="E61" t="s">
         <v>8</v>
       </c>
       <c r="F61">
         <v>1.0</v>
       </c>
       <c r="G61" s="1">
-        <v>4659757.0</v>
+        <v>2004784.9</v>
       </c>
       <c r="H61" s="1">
-        <v>3989.0</v>
+        <v>-27984.14</v>
       </c>
       <c r="I61" s="1">
-        <v>0.085605322337624</v>
+        <v>-1.3958674569027</v>
       </c>
       <c r="J61">
-        <v>0.19</v>
+        <v>2.6</v>
       </c>
       <c r="K61" t="s">
+        <v>209</v>
+      </c>
+      <c r="L61" s="1">
+        <v>1976800.76</v>
+      </c>
+      <c r="M61" s="1">
+        <v>2028865.04</v>
+      </c>
+      <c r="N61" s="1">
+        <v>0.48</v>
+      </c>
+      <c r="O61">
+        <v>1</v>
+      </c>
+      <c r="Z61" t="s">
         <v>207</v>
-      </c>
-[...13 lines deleted...]
-        <v>205</v>
       </c>
     </row>
     <row r="62" spans="1:26">
       <c r="A62" t="s">
-        <v>209</v>
+        <v>211</v>
       </c>
       <c r="B62" s="1">
-        <v>1900000.0</v>
+        <v>1740000.0</v>
       </c>
       <c r="C62" s="1">
-        <v>100.146</v>
+        <v>100.123</v>
       </c>
       <c r="D62" s="1">
-        <v>99.78378947</v>
+        <v>99.89802816</v>
       </c>
       <c r="E62" t="s">
         <v>8</v>
       </c>
       <c r="F62">
         <v>1.0</v>
       </c>
       <c r="G62" s="1">
-        <v>1895892.0</v>
+        <v>1738225.69</v>
       </c>
       <c r="H62" s="1">
-        <v>6882.0</v>
+        <v>3914.51</v>
       </c>
       <c r="I62" s="1">
-        <v>0.36299536049522</v>
+        <v>0.22520148117245</v>
       </c>
       <c r="J62">
-        <v>0.64</v>
+        <v>0.67</v>
       </c>
       <c r="K62" t="s">
+        <v>212</v>
+      </c>
+      <c r="L62" s="1">
+        <v>1742140.2</v>
+      </c>
+      <c r="M62" s="1">
+        <v>1753819.65</v>
+      </c>
+      <c r="N62" s="1">
+        <v>0.41</v>
+      </c>
+      <c r="O62">
+        <v>1</v>
+      </c>
+      <c r="Z62" t="s">
         <v>210</v>
-      </c>
-[...13 lines deleted...]
-        <v>208</v>
       </c>
     </row>
     <row r="63" spans="1:26">
       <c r="A63" t="s">
-        <v>212</v>
+        <v>214</v>
       </c>
       <c r="B63" s="1">
-        <v>1500000.0</v>
+        <v>2400000.0</v>
       </c>
       <c r="C63" s="1">
-        <v>101.573</v>
+        <v>95.592</v>
       </c>
       <c r="D63" s="1">
-        <v>100.60693333</v>
+        <v>94.37435375</v>
       </c>
       <c r="E63" t="s">
         <v>8</v>
       </c>
       <c r="F63">
         <v>1.0</v>
       </c>
       <c r="G63" s="1">
-        <v>1509104.0</v>
+        <v>2264984.49</v>
       </c>
       <c r="H63" s="1">
-        <v>14491.0</v>
+        <v>29223.51</v>
       </c>
       <c r="I63" s="1">
-        <v>0.96023865817068</v>
+        <v>1.2902300271381</v>
       </c>
       <c r="J63">
-        <v>2.99</v>
+        <v>0.55</v>
       </c>
       <c r="K63" t="s">
+        <v>215</v>
+      </c>
+      <c r="L63" s="1">
+        <v>2294208.0</v>
+      </c>
+      <c r="M63" s="1">
+        <v>2307481.97</v>
+      </c>
+      <c r="N63" s="1">
+        <v>0.54</v>
+      </c>
+      <c r="O63">
+        <v>1</v>
+      </c>
+      <c r="Z63" t="s">
         <v>213</v>
-      </c>
-[...13 lines deleted...]
-        <v>211</v>
       </c>
     </row>
     <row r="64" spans="1:26">
       <c r="A64" t="s">
-        <v>215</v>
+        <v>217</v>
       </c>
       <c r="B64" s="1">
-        <v>2411000.0</v>
+        <v>3800000.0</v>
       </c>
       <c r="C64" s="1">
-        <v>99.683</v>
+        <v>103.417</v>
       </c>
       <c r="D64" s="1">
-        <v>100.1309718</v>
+        <v>105.34539474</v>
       </c>
       <c r="E64" t="s">
         <v>8</v>
       </c>
       <c r="F64">
         <v>1.0</v>
       </c>
       <c r="G64" s="1">
-        <v>2414157.73</v>
+        <v>4003125.0</v>
       </c>
       <c r="H64" s="1">
-        <v>-10800.6</v>
+        <v>-73279.0</v>
       </c>
       <c r="I64" s="1">
-        <v>-0.44738584665717</v>
+        <v>-1.8305448868072</v>
       </c>
       <c r="J64">
-        <v>2.77</v>
+        <v>4.57</v>
       </c>
       <c r="K64" t="s">
+        <v>218</v>
+      </c>
+      <c r="L64" s="1">
+        <v>3929846.0</v>
+      </c>
+      <c r="M64" s="1">
+        <v>4103435.0</v>
+      </c>
+      <c r="N64" s="1">
+        <v>0.96</v>
+      </c>
+      <c r="O64">
+        <v>1</v>
+      </c>
+      <c r="Z64" t="s">
         <v>216</v>
-      </c>
-[...13 lines deleted...]
-        <v>214</v>
       </c>
     </row>
     <row r="65" spans="1:26">
       <c r="A65" t="s">
-        <v>218</v>
+        <v>220</v>
       </c>
       <c r="B65" s="1">
-        <v>4500000.0</v>
+        <v>2932000.0</v>
       </c>
       <c r="C65" s="1">
-        <v>100.202</v>
+        <v>102.301</v>
       </c>
       <c r="D65" s="1">
-        <v>100.96518622</v>
+        <v>104.17382503</v>
       </c>
       <c r="E65" t="s">
         <v>8</v>
       </c>
       <c r="F65">
         <v>1.0</v>
       </c>
       <c r="G65" s="1">
-        <v>4543433.38</v>
+        <v>3054376.55</v>
       </c>
       <c r="H65" s="1">
-        <v>-34343.38</v>
+        <v>-54911.23</v>
       </c>
       <c r="I65" s="1">
-        <v>-0.75589047153587</v>
+        <v>-1.7977884881286</v>
       </c>
       <c r="J65">
-        <v>2.1</v>
+        <v>1.71</v>
       </c>
       <c r="K65" t="s">
+        <v>221</v>
+      </c>
+      <c r="L65" s="1">
+        <v>2999465.32</v>
+      </c>
+      <c r="M65" s="1">
+        <v>3049708.07</v>
+      </c>
+      <c r="N65" s="1">
+        <v>0.72</v>
+      </c>
+      <c r="O65">
+        <v>1</v>
+      </c>
+      <c r="Z65" t="s">
         <v>219</v>
-      </c>
-[...13 lines deleted...]
-        <v>217</v>
       </c>
     </row>
     <row r="66" spans="1:26">
       <c r="A66" t="s">
-        <v>221</v>
+        <v>223</v>
       </c>
       <c r="B66" s="1">
-        <v>3044000.0</v>
+        <v>1600000.0</v>
       </c>
       <c r="C66" s="1">
-        <v>99.042</v>
+        <v>101.872</v>
       </c>
       <c r="D66" s="1">
-        <v>99.66249573</v>
+        <v>103.7676875</v>
       </c>
       <c r="E66" t="s">
         <v>8</v>
       </c>
       <c r="F66">
         <v>1.0</v>
       </c>
       <c r="G66" s="1">
-        <v>3033726.37</v>
+        <v>1660283.0</v>
       </c>
       <c r="H66" s="1">
-        <v>-18887.89</v>
+        <v>-30331.0</v>
       </c>
       <c r="I66" s="1">
-        <v>-0.62259702083811</v>
+        <v>-1.8268572285568</v>
       </c>
       <c r="J66">
-        <v>1.51</v>
+        <v>0.15</v>
       </c>
       <c r="K66" t="s">
+        <v>224</v>
+      </c>
+      <c r="L66" s="1">
+        <v>1629952.0</v>
+      </c>
+      <c r="M66" s="1">
+        <v>1632302.68</v>
+      </c>
+      <c r="N66" s="1">
+        <v>0.38</v>
+      </c>
+      <c r="O66">
+        <v>1</v>
+      </c>
+      <c r="Z66" t="s">
         <v>222</v>
-      </c>
-[...13 lines deleted...]
-        <v>220</v>
       </c>
     </row>
     <row r="67" spans="1:26">
       <c r="A67" t="s">
-        <v>224</v>
+        <v>226</v>
       </c>
       <c r="B67" s="1">
-        <v>3040000.0</v>
+        <v>5900000.0</v>
       </c>
       <c r="C67" s="1">
-        <v>98.912</v>
+        <v>97.197</v>
       </c>
       <c r="D67" s="1">
-        <v>99.75109211</v>
+        <v>97.51908203</v>
       </c>
       <c r="E67" t="s">
         <v>8</v>
       </c>
       <c r="F67">
         <v>1.0</v>
       </c>
       <c r="G67" s="1">
-        <v>3032433.2</v>
+        <v>5753625.84</v>
       </c>
       <c r="H67" s="1">
-        <v>-25508.4</v>
+        <v>-19002.84</v>
       </c>
       <c r="I67" s="1">
-        <v>-0.84118588333619</v>
+        <v>-0.33027590824363</v>
       </c>
       <c r="J67">
-        <v>0.34</v>
+        <v>0.7</v>
       </c>
       <c r="K67" t="s">
+        <v>227</v>
+      </c>
+      <c r="L67" s="1">
+        <v>5734623.0</v>
+      </c>
+      <c r="M67" s="1">
+        <v>5776125.05</v>
+      </c>
+      <c r="N67" s="1">
+        <v>1.36</v>
+      </c>
+      <c r="O67">
+        <v>1</v>
+      </c>
+      <c r="Z67" t="s">
         <v>225</v>
-      </c>
-[...13 lines deleted...]
-        <v>223</v>
       </c>
     </row>
     <row r="68" spans="1:26">
       <c r="A68" t="s">
-        <v>227</v>
+        <v>229</v>
       </c>
       <c r="B68" s="1">
-        <v>2003000.0</v>
+        <v>3411000.0</v>
       </c>
       <c r="C68" s="1">
-        <v>98.974</v>
+        <v>98.086</v>
       </c>
       <c r="D68" s="1">
-        <v>100.08911133</v>
+        <v>99.62474055</v>
       </c>
       <c r="E68" t="s">
         <v>8</v>
       </c>
       <c r="F68">
         <v>1.0</v>
       </c>
       <c r="G68" s="1">
-        <v>2004784.9</v>
+        <v>3398199.9</v>
       </c>
       <c r="H68" s="1">
-        <v>-22335.68</v>
+        <v>-52486.44</v>
       </c>
       <c r="I68" s="1">
-        <v>-1.1141185271298</v>
+        <v>-1.5445365647854</v>
       </c>
       <c r="J68">
-        <v>2.27</v>
+        <v>2.74</v>
       </c>
       <c r="K68" t="s">
+        <v>230</v>
+      </c>
+      <c r="L68" s="1">
+        <v>3345713.46</v>
+      </c>
+      <c r="M68" s="1">
+        <v>3439258.97</v>
+      </c>
+      <c r="N68" s="1">
+        <v>0.81</v>
+      </c>
+      <c r="O68">
+        <v>1</v>
+      </c>
+      <c r="Z68" t="s">
         <v>228</v>
-      </c>
-[...13 lines deleted...]
-        <v>226</v>
       </c>
     </row>
     <row r="69" spans="1:26">
       <c r="A69" t="s">
-        <v>230</v>
+        <v>232</v>
       </c>
       <c r="B69" s="1">
-        <v>2840000.0</v>
+        <v>4600000.0</v>
       </c>
       <c r="C69" s="1">
-        <v>100.607</v>
+        <v>95.672</v>
       </c>
       <c r="D69" s="1">
-        <v>99.89802817</v>
+        <v>93.97710435</v>
       </c>
       <c r="E69" t="s">
         <v>8</v>
       </c>
       <c r="F69">
         <v>1.0</v>
       </c>
       <c r="G69" s="1">
-        <v>2837104.0</v>
+        <v>4322946.8</v>
       </c>
       <c r="H69" s="1">
-        <v>20134.8</v>
+        <v>77965.2</v>
       </c>
       <c r="I69" s="1">
-        <v>0.7096955205026</v>
+        <v>1.8035197657302</v>
       </c>
       <c r="J69">
-        <v>0.27</v>
+        <v>1.28</v>
       </c>
       <c r="K69" t="s">
+        <v>233</v>
+      </c>
+      <c r="L69" s="1">
+        <v>4400912.0</v>
+      </c>
+      <c r="M69" s="1">
+        <v>4459892.82</v>
+      </c>
+      <c r="N69" s="1">
+        <v>1.05</v>
+      </c>
+      <c r="O69">
+        <v>1</v>
+      </c>
+      <c r="Z69" t="s">
         <v>231</v>
-      </c>
-[...13 lines deleted...]
-        <v>229</v>
       </c>
     </row>
     <row r="70" spans="1:26">
       <c r="A70" t="s">
-        <v>233</v>
+        <v>235</v>
       </c>
       <c r="B70" s="1">
-        <v>2400000.0</v>
+        <v>2300000.0</v>
       </c>
       <c r="C70" s="1">
-        <v>95.308</v>
+        <v>94.079</v>
       </c>
       <c r="D70" s="1">
-        <v>94.37435375</v>
+        <v>94.632</v>
       </c>
       <c r="E70" t="s">
         <v>8</v>
       </c>
       <c r="F70">
         <v>1.0</v>
       </c>
       <c r="G70" s="1">
-        <v>2264984.49</v>
+        <v>2176536.0</v>
       </c>
       <c r="H70" s="1">
-        <v>22407.51</v>
+        <v>-12719.0</v>
       </c>
       <c r="I70" s="1">
-        <v>0.98930081415259</v>
+        <v>-0.58436892383126</v>
       </c>
       <c r="J70">
-        <v>0.48</v>
+        <v>0.82</v>
       </c>
       <c r="K70" t="s">
+        <v>236</v>
+      </c>
+      <c r="L70" s="1">
+        <v>2163817.0</v>
+      </c>
+      <c r="M70" s="1">
+        <v>2182563.58</v>
+      </c>
+      <c r="N70" s="1">
+        <v>0.51</v>
+      </c>
+      <c r="O70">
+        <v>1</v>
+      </c>
+      <c r="Z70" t="s">
         <v>234</v>
-      </c>
-[...13 lines deleted...]
-        <v>232</v>
       </c>
     </row>
     <row r="71" spans="1:26">
       <c r="A71" t="s">
-        <v>236</v>
+        <v>238</v>
       </c>
       <c r="B71" s="1">
-        <v>3800000.0</v>
+        <v>900000.0</v>
       </c>
       <c r="C71" s="1">
-        <v>103.977</v>
+        <v>100.861</v>
       </c>
       <c r="D71" s="1">
-        <v>105.34539474</v>
+        <v>102.06211111</v>
       </c>
       <c r="E71" t="s">
         <v>8</v>
       </c>
       <c r="F71">
         <v>1.0</v>
       </c>
       <c r="G71" s="1">
-        <v>4003125.0</v>
+        <v>918559.0</v>
       </c>
       <c r="H71" s="1">
-        <v>-51999.0</v>
+        <v>-10810.0</v>
       </c>
       <c r="I71" s="1">
-        <v>-1.2989601873536</v>
+        <v>-1.1768432947693</v>
       </c>
       <c r="J71">
-        <v>3.84</v>
+        <v>3.91</v>
       </c>
       <c r="K71" t="s">
+        <v>239</v>
+      </c>
+      <c r="L71" s="1">
+        <v>907749.0</v>
+      </c>
+      <c r="M71" s="1">
+        <v>942941.47</v>
+      </c>
+      <c r="N71" s="1">
+        <v>0.22</v>
+      </c>
+      <c r="O71">
+        <v>1</v>
+      </c>
+      <c r="Z71" t="s">
         <v>237</v>
-      </c>
-[...13 lines deleted...]
-        <v>235</v>
       </c>
     </row>
     <row r="72" spans="1:26">
       <c r="A72" t="s">
-        <v>239</v>
+        <v>241</v>
       </c>
       <c r="B72" s="1">
-        <v>2932000.0</v>
+        <v>5200000.0</v>
       </c>
       <c r="C72" s="1">
-        <v>102.812</v>
+        <v>100.884</v>
       </c>
       <c r="D72" s="1">
-        <v>104.17382503</v>
+        <v>102.33841288</v>
       </c>
       <c r="E72" t="s">
         <v>8</v>
       </c>
       <c r="F72">
         <v>1.0</v>
       </c>
       <c r="G72" s="1">
-        <v>3054376.55</v>
+        <v>5321597.47</v>
       </c>
       <c r="H72" s="1">
-        <v>-39928.71</v>
+        <v>-75629.47</v>
       </c>
       <c r="I72" s="1">
-        <v>-1.3072621972559</v>
+        <v>-1.4211798323033</v>
       </c>
       <c r="J72">
-        <v>1.18</v>
+        <v>4.01</v>
       </c>
       <c r="K72" t="s">
+        <v>242</v>
+      </c>
+      <c r="L72" s="1">
+        <v>5245968.0</v>
+      </c>
+      <c r="M72" s="1">
+        <v>5454252.93</v>
+      </c>
+      <c r="N72" s="1">
+        <v>1.28</v>
+      </c>
+      <c r="O72">
+        <v>1</v>
+      </c>
+      <c r="Z72" t="s">
         <v>240</v>
-      </c>
-[...13 lines deleted...]
-        <v>238</v>
       </c>
     </row>
     <row r="73" spans="1:26">
       <c r="A73" t="s">
-        <v>242</v>
+        <v>244</v>
       </c>
       <c r="B73" s="1">
-        <v>1600000.0</v>
+        <v>3900000.0</v>
       </c>
       <c r="C73" s="1">
-        <v>102.26</v>
+        <v>97.117</v>
       </c>
       <c r="D73" s="1">
-        <v>103.7676875</v>
+        <v>98.22108</v>
       </c>
       <c r="E73" t="s">
         <v>8</v>
       </c>
       <c r="F73">
         <v>1.0</v>
       </c>
       <c r="G73" s="1">
-        <v>1660283.0</v>
+        <v>3830622.12</v>
       </c>
       <c r="H73" s="1">
-        <v>-24123.0</v>
+        <v>-43059.12</v>
       </c>
       <c r="I73" s="1">
-        <v>-1.4529450702079</v>
+        <v>-1.1240764202552</v>
       </c>
       <c r="J73">
-        <v>4.46</v>
+        <v>1.71</v>
       </c>
       <c r="K73" t="s">
+        <v>245</v>
+      </c>
+      <c r="L73" s="1">
+        <v>3787563.0</v>
+      </c>
+      <c r="M73" s="1">
+        <v>3854343.82</v>
+      </c>
+      <c r="N73" s="1">
+        <v>0.91</v>
+      </c>
+      <c r="O73">
+        <v>1</v>
+      </c>
+      <c r="Z73" t="s">
         <v>243</v>
-      </c>
-[...13 lines deleted...]
-        <v>241</v>
       </c>
     </row>
     <row r="74" spans="1:26">
       <c r="A74" t="s">
-        <v>245</v>
+        <v>247</v>
       </c>
       <c r="B74" s="1">
-        <v>5900000.0</v>
+        <v>1800000.0</v>
       </c>
       <c r="C74" s="1">
-        <v>97.174</v>
+        <v>101.151</v>
       </c>
       <c r="D74" s="1">
-        <v>97.51908203</v>
+        <v>103.01311111</v>
       </c>
       <c r="E74" t="s">
         <v>8</v>
       </c>
       <c r="F74">
         <v>1.0</v>
       </c>
       <c r="G74" s="1">
-        <v>5753625.84</v>
+        <v>1854236.0</v>
       </c>
       <c r="H74" s="1">
-        <v>-20359.84</v>
+        <v>-33518.0</v>
       </c>
       <c r="I74" s="1">
-        <v>-0.35386103591331</v>
+        <v>-1.8076447658227</v>
       </c>
       <c r="J74">
-        <v>0.52</v>
+        <v>2.05</v>
       </c>
       <c r="K74" t="s">
+        <v>248</v>
+      </c>
+      <c r="L74" s="1">
+        <v>1820718.0</v>
+      </c>
+      <c r="M74" s="1">
+        <v>1857704.3</v>
+      </c>
+      <c r="N74" s="1">
+        <v>0.44</v>
+      </c>
+      <c r="O74">
+        <v>1</v>
+      </c>
+      <c r="Z74" t="s">
         <v>246</v>
-      </c>
-[...13 lines deleted...]
-        <v>244</v>
       </c>
     </row>
     <row r="75" spans="1:26">
       <c r="A75" t="s">
-        <v>248</v>
+        <v>250</v>
       </c>
       <c r="B75" s="1">
-        <v>3411000.0</v>
+        <v>2400000.0</v>
       </c>
       <c r="C75" s="1">
-        <v>98.686</v>
+        <v>97.903</v>
       </c>
       <c r="D75" s="1">
-        <v>99.62474055</v>
+        <v>98.13597208</v>
       </c>
       <c r="E75" t="s">
         <v>8</v>
       </c>
       <c r="F75">
         <v>1.0</v>
       </c>
       <c r="G75" s="1">
-        <v>3398199.9</v>
+        <v>2355263.33</v>
       </c>
       <c r="H75" s="1">
-        <v>-32020.44</v>
+        <v>-5591.33</v>
       </c>
       <c r="I75" s="1">
-        <v>-0.94227652705187</v>
+        <v>-0.23739723404941</v>
       </c>
       <c r="J75">
-        <v>2.37</v>
+        <v>0.66</v>
       </c>
       <c r="K75" t="s">
+        <v>251</v>
+      </c>
+      <c r="L75" s="1">
+        <v>2349672.0</v>
+      </c>
+      <c r="M75" s="1">
+        <v>2365551.45</v>
+      </c>
+      <c r="N75" s="1">
+        <v>0.56</v>
+      </c>
+      <c r="O75">
+        <v>1</v>
+      </c>
+      <c r="Z75" t="s">
         <v>249</v>
-      </c>
-[...13 lines deleted...]
-        <v>247</v>
       </c>
     </row>
     <row r="76" spans="1:26">
       <c r="A76" t="s">
-        <v>251</v>
+        <v>253</v>
       </c>
       <c r="B76" s="1">
-        <v>4600000.0</v>
+        <v>2400000.0</v>
       </c>
       <c r="C76" s="1">
-        <v>95.808</v>
+        <v>95.778</v>
       </c>
       <c r="D76" s="1">
-        <v>93.97710435</v>
+        <v>95.06467125</v>
       </c>
       <c r="E76" t="s">
         <v>8</v>
       </c>
       <c r="F76">
         <v>1.0</v>
       </c>
       <c r="G76" s="1">
-        <v>4322946.8</v>
+        <v>2281552.11</v>
       </c>
       <c r="H76" s="1">
-        <v>84221.2</v>
+        <v>17119.89</v>
       </c>
       <c r="I76" s="1">
-        <v>1.9482358654055</v>
+        <v>0.75036155978923</v>
       </c>
       <c r="J76">
-        <v>1.1</v>
+        <v>0.07</v>
       </c>
       <c r="K76" t="s">
+        <v>254</v>
+      </c>
+      <c r="L76" s="1">
+        <v>2298672.0</v>
+      </c>
+      <c r="M76" s="1">
+        <v>2300340.49</v>
+      </c>
+      <c r="N76" s="1">
+        <v>0.54</v>
+      </c>
+      <c r="O76">
+        <v>1</v>
+      </c>
+      <c r="Z76" t="s">
         <v>252</v>
-      </c>
-[...13 lines deleted...]
-        <v>250</v>
       </c>
     </row>
     <row r="77" spans="1:26">
       <c r="A77" t="s">
-        <v>254</v>
+        <v>256</v>
       </c>
       <c r="B77" s="1">
-        <v>900000.0</v>
+        <v>2400000.0</v>
       </c>
       <c r="C77" s="1">
-        <v>101.2</v>
+        <v>107.374</v>
       </c>
       <c r="D77" s="1">
-        <v>102.06211111</v>
+        <v>109.74741667</v>
       </c>
       <c r="E77" t="s">
         <v>8</v>
       </c>
       <c r="F77">
         <v>1.0</v>
       </c>
       <c r="G77" s="1">
-        <v>918559.0</v>
+        <v>2633938.0</v>
       </c>
       <c r="H77" s="1">
-        <v>-7759.0</v>
+        <v>-56962.0</v>
       </c>
       <c r="I77" s="1">
-        <v>-0.84469261092646</v>
+        <v>-2.1626173433088</v>
       </c>
       <c r="J77">
-        <v>3.44</v>
+        <v>3.33</v>
       </c>
       <c r="K77" t="s">
+        <v>257</v>
+      </c>
+      <c r="L77" s="1">
+        <v>2576976.0</v>
+      </c>
+      <c r="M77" s="1">
+        <v>2656802.09</v>
+      </c>
+      <c r="N77" s="1">
+        <v>0.62</v>
+      </c>
+      <c r="O77">
+        <v>1</v>
+      </c>
+      <c r="Z77" t="s">
         <v>255</v>
-      </c>
-[...13 lines deleted...]
-        <v>253</v>
       </c>
     </row>
     <row r="78" spans="1:26">
       <c r="A78" t="s">
-        <v>257</v>
+        <v>259</v>
       </c>
       <c r="B78" s="1">
-        <v>4600000.0</v>
+        <v>5600000.0</v>
       </c>
       <c r="C78" s="1">
-        <v>101.562</v>
+        <v>96.541</v>
       </c>
       <c r="D78" s="1">
-        <v>102.41271022</v>
+        <v>97.33817321</v>
       </c>
       <c r="E78" t="s">
         <v>8</v>
       </c>
       <c r="F78">
         <v>1.0</v>
       </c>
       <c r="G78" s="1">
-        <v>4710984.67</v>
+        <v>5450937.7</v>
       </c>
       <c r="H78" s="1">
-        <v>-39132.67</v>
+        <v>-44641.7</v>
       </c>
       <c r="I78" s="1">
-        <v>-0.83066859141361</v>
+        <v>-0.81897285305609</v>
       </c>
       <c r="J78">
-        <v>3.52</v>
+        <v>0.47</v>
       </c>
       <c r="K78" t="s">
+        <v>260</v>
+      </c>
+      <c r="L78" s="1">
+        <v>5406296.0</v>
+      </c>
+      <c r="M78" s="1">
+        <v>5432378.19</v>
+      </c>
+      <c r="N78" s="1">
+        <v>1.28</v>
+      </c>
+      <c r="O78">
+        <v>1</v>
+      </c>
+      <c r="Z78" t="s">
         <v>258</v>
-      </c>
-[...13 lines deleted...]
-        <v>256</v>
       </c>
     </row>
     <row r="79" spans="1:26">
       <c r="A79" t="s">
-        <v>260</v>
+        <v>262</v>
       </c>
       <c r="B79" s="1">
         <v>3900000.0</v>
       </c>
       <c r="C79" s="1">
-        <v>97.482</v>
+        <v>99.012</v>
       </c>
       <c r="D79" s="1">
-        <v>98.22108</v>
+        <v>98.10838462</v>
       </c>
       <c r="E79" t="s">
         <v>8</v>
       </c>
       <c r="F79">
         <v>1.0</v>
       </c>
       <c r="G79" s="1">
-        <v>3830622.12</v>
+        <v>3826227.0</v>
       </c>
       <c r="H79" s="1">
-        <v>-28824.12</v>
+        <v>35241.0</v>
       </c>
       <c r="I79" s="1">
-        <v>-0.75246576396839</v>
+        <v>0.92103787882946</v>
       </c>
       <c r="J79">
-        <v>1.42</v>
+        <v>0.48</v>
       </c>
       <c r="K79" t="s">
+        <v>263</v>
+      </c>
+      <c r="L79" s="1">
+        <v>3861468.0</v>
+      </c>
+      <c r="M79" s="1">
+        <v>3880380.33</v>
+      </c>
+      <c r="N79" s="1">
+        <v>0.91</v>
+      </c>
+      <c r="O79">
+        <v>1</v>
+      </c>
+      <c r="Z79" t="s">
         <v>261</v>
-      </c>
-[...13 lines deleted...]
-        <v>259</v>
       </c>
     </row>
     <row r="80" spans="1:26">
       <c r="A80" t="s">
-        <v>263</v>
+        <v>265</v>
       </c>
       <c r="B80" s="1">
-        <v>1800000.0</v>
+        <v>3700000.0</v>
       </c>
       <c r="C80" s="1">
-        <v>101.428</v>
+        <v>99.359</v>
       </c>
       <c r="D80" s="1">
-        <v>103.01311111</v>
+        <v>99.548</v>
       </c>
       <c r="E80" t="s">
         <v>8</v>
       </c>
       <c r="F80">
         <v>1.0</v>
       </c>
       <c r="G80" s="1">
-        <v>1854236.0</v>
+        <v>3683276.0</v>
       </c>
       <c r="H80" s="1">
-        <v>-28532.0</v>
+        <v>-6993.0</v>
       </c>
       <c r="I80" s="1">
-        <v>-1.5387469556195</v>
+        <v>-0.18985815887813</v>
       </c>
       <c r="J80">
-        <v>1.48</v>
+        <v>0.47</v>
       </c>
       <c r="K80" t="s">
+        <v>266</v>
+      </c>
+      <c r="L80" s="1">
+        <v>3676283.0</v>
+      </c>
+      <c r="M80" s="1">
+        <v>3693617.25</v>
+      </c>
+      <c r="N80" s="1">
+        <v>0.87</v>
+      </c>
+      <c r="O80">
+        <v>1</v>
+      </c>
+      <c r="Z80" t="s">
         <v>264</v>
-      </c>
-[...13 lines deleted...]
-        <v>262</v>
       </c>
     </row>
     <row r="81" spans="1:26">
       <c r="A81" t="s">
-        <v>266</v>
+        <v>268</v>
       </c>
       <c r="B81" s="1">
         <v>2400000.0</v>
       </c>
       <c r="C81" s="1">
-        <v>97.978</v>
+        <v>93.89</v>
       </c>
       <c r="D81" s="1">
-        <v>98.13597208</v>
+        <v>93.64325</v>
       </c>
       <c r="E81" t="s">
         <v>8</v>
       </c>
       <c r="F81">
         <v>1.0</v>
       </c>
       <c r="G81" s="1">
-        <v>2355263.33</v>
+        <v>2247438.0</v>
       </c>
       <c r="H81" s="1">
-        <v>-3791.33</v>
+        <v>5922.0</v>
       </c>
       <c r="I81" s="1">
-        <v>-0.16097265862837</v>
+        <v>0.26350003871075</v>
       </c>
       <c r="J81">
-        <v>0.46</v>
+        <v>0.48</v>
       </c>
       <c r="K81" t="s">
+        <v>269</v>
+      </c>
+      <c r="L81" s="1">
+        <v>2253360.0</v>
+      </c>
+      <c r="M81" s="1">
+        <v>2264866.85</v>
+      </c>
+      <c r="N81" s="1">
+        <v>0.53</v>
+      </c>
+      <c r="O81">
+        <v>1</v>
+      </c>
+      <c r="Z81" t="s">
         <v>267</v>
-      </c>
-[...13 lines deleted...]
-        <v>265</v>
       </c>
     </row>
     <row r="82" spans="1:26">
       <c r="A82" t="s">
-        <v>269</v>
+        <v>271</v>
       </c>
       <c r="B82" s="1">
-        <v>2400000.0</v>
+        <v>847000.0</v>
       </c>
       <c r="C82" s="1">
-        <v>95.59</v>
+        <v>95.439</v>
       </c>
       <c r="D82" s="1">
-        <v>95.06467125</v>
+        <v>94.69343566</v>
       </c>
       <c r="E82" t="s">
         <v>8</v>
       </c>
       <c r="F82">
         <v>1.0</v>
       </c>
       <c r="G82" s="1">
-        <v>2281552.11</v>
+        <v>802053.4</v>
       </c>
       <c r="H82" s="1">
-        <v>12607.89</v>
+        <v>6314.93</v>
       </c>
       <c r="I82" s="1">
-        <v>0.55260144814312</v>
+        <v>0.7873453313707</v>
       </c>
       <c r="J82">
-        <v>0.06</v>
-[...1 lines deleted...]
-      <c r="K82" t="s">
+        <v>0.08</v>
+      </c>
+      <c r="K82">
+        <v>701.97</v>
+      </c>
+      <c r="L82" s="1">
+        <v>808368.33</v>
+      </c>
+      <c r="M82" s="1">
+        <v>809070.3</v>
+      </c>
+      <c r="N82" s="1">
+        <v>0.19</v>
+      </c>
+      <c r="O82">
+        <v>1</v>
+      </c>
+      <c r="Z82" t="s">
         <v>270</v>
-      </c>
-[...13 lines deleted...]
-        <v>268</v>
       </c>
     </row>
     <row r="83" spans="1:26">
       <c r="A83" t="s">
+        <v>273</v>
+      </c>
+      <c r="B83" s="1">
+        <v>5197000.0</v>
+      </c>
+      <c r="C83" s="1">
+        <v>99.676</v>
+      </c>
+      <c r="D83" s="1">
+        <v>100.44251838</v>
+      </c>
+      <c r="E83" t="s">
+        <v>8</v>
+      </c>
+      <c r="F83">
+        <v>1.0</v>
+      </c>
+      <c r="G83" s="1">
+        <v>5219997.68</v>
+      </c>
+      <c r="H83" s="1">
+        <v>-39835.96</v>
+      </c>
+      <c r="I83" s="1">
+        <v>-0.76314133534251</v>
+      </c>
+      <c r="J83">
+        <v>2.4</v>
+      </c>
+      <c r="K83" t="s">
+        <v>274</v>
+      </c>
+      <c r="L83" s="1">
+        <v>5180161.72</v>
+      </c>
+      <c r="M83" s="1">
+        <v>5305067.7</v>
+      </c>
+      <c r="N83" s="1">
+        <v>1.25</v>
+      </c>
+      <c r="O83">
+        <v>1</v>
+      </c>
+      <c r="Z83" t="s">
         <v>272</v>
-      </c>
-[...43 lines deleted...]
-        <v>271</v>
       </c>
     </row>
     <row r="84" spans="1:26">
       <c r="A84" t="s">
+        <v>276</v>
+      </c>
+      <c r="B84" s="1">
+        <v>2435000.0</v>
+      </c>
+      <c r="C84" s="1">
+        <v>100.146</v>
+      </c>
+      <c r="D84" s="1">
+        <v>100.07605749</v>
+      </c>
+      <c r="E84" t="s">
+        <v>8</v>
+      </c>
+      <c r="F84">
+        <v>1.0</v>
+      </c>
+      <c r="G84" s="1">
+        <v>2436852.0</v>
+      </c>
+      <c r="H84" s="1">
+        <v>1703.1</v>
+      </c>
+      <c r="I84" s="1">
+        <v>0.069889349045408</v>
+      </c>
+      <c r="J84">
+        <v>1.4</v>
+      </c>
+      <c r="K84" t="s">
+        <v>277</v>
+      </c>
+      <c r="L84" s="1">
+        <v>2438555.1</v>
+      </c>
+      <c r="M84" s="1">
+        <v>2472731.29</v>
+      </c>
+      <c r="N84" s="1">
+        <v>0.58</v>
+      </c>
+      <c r="O84">
+        <v>1</v>
+      </c>
+      <c r="Z84" t="s">
         <v>275</v>
-      </c>
-[...43 lines deleted...]
-        <v>274</v>
       </c>
     </row>
     <row r="85" spans="1:26">
       <c r="A85" t="s">
+        <v>279</v>
+      </c>
+      <c r="B85" s="1">
+        <v>2100000.0</v>
+      </c>
+      <c r="C85" s="1">
+        <v>102.052</v>
+      </c>
+      <c r="D85" s="1">
+        <v>102.20309524</v>
+      </c>
+      <c r="E85" t="s">
+        <v>8</v>
+      </c>
+      <c r="F85">
+        <v>1.0</v>
+      </c>
+      <c r="G85" s="1">
+        <v>2146265.0</v>
+      </c>
+      <c r="H85" s="1">
+        <v>-3173.0</v>
+      </c>
+      <c r="I85" s="1">
+        <v>-0.14783822128209</v>
+      </c>
+      <c r="J85">
+        <v>2.22</v>
+      </c>
+      <c r="K85" t="s">
+        <v>280</v>
+      </c>
+      <c r="L85" s="1">
+        <v>2143092.0</v>
+      </c>
+      <c r="M85" s="1">
+        <v>2189658.78</v>
+      </c>
+      <c r="N85" s="1">
+        <v>0.51</v>
+      </c>
+      <c r="O85">
+        <v>1</v>
+      </c>
+      <c r="Z85" t="s">
         <v>278</v>
-      </c>
-[...43 lines deleted...]
-        <v>277</v>
       </c>
     </row>
     <row r="86" spans="1:26">
       <c r="A86" t="s">
+        <v>282</v>
+      </c>
+      <c r="B86" s="1">
+        <v>6137000.0</v>
+      </c>
+      <c r="C86" s="1">
+        <v>98.843</v>
+      </c>
+      <c r="D86" s="1">
+        <v>99.85746586</v>
+      </c>
+      <c r="E86" t="s">
+        <v>8</v>
+      </c>
+      <c r="F86">
+        <v>1.0</v>
+      </c>
+      <c r="G86" s="1">
+        <v>6128252.68</v>
+      </c>
+      <c r="H86" s="1">
+        <v>-62257.77</v>
+      </c>
+      <c r="I86" s="1">
+        <v>-1.0159138868928</v>
+      </c>
+      <c r="J86">
+        <v>1.97</v>
+      </c>
+      <c r="K86" t="s">
+        <v>283</v>
+      </c>
+      <c r="L86" s="1">
+        <v>6065994.91</v>
+      </c>
+      <c r="M86" s="1">
+        <v>6187005.12</v>
+      </c>
+      <c r="N86" s="1">
+        <v>1.45</v>
+      </c>
+      <c r="O86">
+        <v>1</v>
+      </c>
+      <c r="Z86" t="s">
         <v>281</v>
-      </c>
-[...43 lines deleted...]
-        <v>280</v>
       </c>
     </row>
     <row r="87" spans="1:26">
       <c r="A87" t="s">
+        <v>285</v>
+      </c>
+      <c r="B87" s="1">
+        <v>3240000.0</v>
+      </c>
+      <c r="C87" s="1">
+        <v>102.061</v>
+      </c>
+      <c r="D87" s="1">
+        <v>104.17235494</v>
+      </c>
+      <c r="E87" t="s">
+        <v>8</v>
+      </c>
+      <c r="F87">
+        <v>1.0</v>
+      </c>
+      <c r="G87" s="1">
+        <v>3375184.3</v>
+      </c>
+      <c r="H87" s="1">
+        <v>-68407.9</v>
+      </c>
+      <c r="I87" s="1">
+        <v>-2.02679006299</v>
+      </c>
+      <c r="J87">
+        <v>1.99</v>
+      </c>
+      <c r="K87" t="s">
+        <v>286</v>
+      </c>
+      <c r="L87" s="1">
+        <v>3306776.4</v>
+      </c>
+      <c r="M87" s="1">
+        <v>3371251.16</v>
+      </c>
+      <c r="N87" s="1">
+        <v>0.79</v>
+      </c>
+      <c r="O87">
+        <v>1</v>
+      </c>
+      <c r="Z87" t="s">
         <v>284</v>
-      </c>
-[...43 lines deleted...]
-        <v>283</v>
       </c>
     </row>
     <row r="88" spans="1:26">
       <c r="A88" t="s">
+        <v>288</v>
+      </c>
+      <c r="B88" s="1">
+        <v>2097000.0</v>
+      </c>
+      <c r="C88" s="1">
+        <v>99.9</v>
+      </c>
+      <c r="D88" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E88" t="s">
+        <v>8</v>
+      </c>
+      <c r="F88">
+        <v>1.0</v>
+      </c>
+      <c r="G88" s="1">
+        <v>2097000.0</v>
+      </c>
+      <c r="H88" s="1">
+        <v>-2097.0</v>
+      </c>
+      <c r="I88" s="1">
+        <v>-0.1</v>
+      </c>
+      <c r="J88">
+        <v>0.53</v>
+      </c>
+      <c r="K88" t="s">
+        <v>289</v>
+      </c>
+      <c r="L88" s="1">
+        <v>2094903.0</v>
+      </c>
+      <c r="M88" s="1">
+        <v>2105915.12</v>
+      </c>
+      <c r="N88" s="1">
+        <v>0.49</v>
+      </c>
+      <c r="O88">
+        <v>1</v>
+      </c>
+      <c r="Z88" t="s">
         <v>287</v>
-      </c>
-[...43 lines deleted...]
-        <v>286</v>
       </c>
     </row>
     <row r="89" spans="1:26">
       <c r="A89" t="s">
-        <v>289</v>
+        <v>291</v>
       </c>
       <c r="B89" s="1">
-        <v>5197000.0</v>
+        <v>2391000.0</v>
       </c>
       <c r="C89" s="1">
-        <v>99.724</v>
+        <v>98.233</v>
       </c>
       <c r="D89" s="1">
-        <v>100.44251838</v>
+        <v>99.51961188</v>
       </c>
       <c r="E89" t="s">
         <v>8</v>
       </c>
       <c r="F89">
         <v>1.0</v>
       </c>
       <c r="G89" s="1">
-        <v>5219997.68</v>
+        <v>2379513.92</v>
       </c>
       <c r="H89" s="1">
-        <v>-37341.4</v>
+        <v>-30762.89</v>
       </c>
       <c r="I89" s="1">
-        <v>-0.71535280835604</v>
+        <v>-1.2928224433333</v>
       </c>
       <c r="J89">
-        <v>2.09</v>
+        <v>1.56</v>
       </c>
       <c r="K89" t="s">
+        <v>292</v>
+      </c>
+      <c r="L89" s="1">
+        <v>2348751.03</v>
+      </c>
+      <c r="M89" s="1">
+        <v>2386008.05</v>
+      </c>
+      <c r="N89" s="1">
+        <v>0.56</v>
+      </c>
+      <c r="O89">
+        <v>1</v>
+      </c>
+      <c r="Z89" t="s">
         <v>290</v>
-      </c>
-[...13 lines deleted...]
-        <v>288</v>
       </c>
     </row>
     <row r="90" spans="1:26">
       <c r="A90" t="s">
-        <v>292</v>
+        <v>294</v>
       </c>
       <c r="B90" s="1">
-        <v>2435000.0</v>
+        <v>2200000.0</v>
       </c>
       <c r="C90" s="1">
-        <v>100.581</v>
+        <v>98.632</v>
       </c>
       <c r="D90" s="1">
-        <v>100.07605749</v>
+        <v>99.402</v>
       </c>
       <c r="E90" t="s">
         <v>8</v>
       </c>
       <c r="F90">
         <v>1.0</v>
       </c>
       <c r="G90" s="1">
-        <v>2436852.0</v>
+        <v>2186844.0</v>
       </c>
       <c r="H90" s="1">
-        <v>12295.35</v>
+        <v>-16940.0</v>
       </c>
       <c r="I90" s="1">
-        <v>0.5045587503878</v>
+        <v>-0.77463230116094</v>
       </c>
       <c r="J90">
-        <v>0.96</v>
+        <v>0.54</v>
       </c>
       <c r="K90" t="s">
+        <v>295</v>
+      </c>
+      <c r="L90" s="1">
+        <v>2169904.0</v>
+      </c>
+      <c r="M90" s="1">
+        <v>2181865.37</v>
+      </c>
+      <c r="N90" s="1">
+        <v>0.51</v>
+      </c>
+      <c r="O90">
+        <v>1</v>
+      </c>
+      <c r="Z90" t="s">
         <v>293</v>
-      </c>
-[...13 lines deleted...]
-        <v>291</v>
       </c>
     </row>
     <row r="91" spans="1:26">
       <c r="A91" t="s">
-        <v>295</v>
+        <v>297</v>
       </c>
       <c r="B91" s="1">
-        <v>2100000.0</v>
+        <v>3500000.0</v>
       </c>
       <c r="C91" s="1">
-        <v>102.468</v>
+        <v>101.085</v>
       </c>
       <c r="D91" s="1">
-        <v>102.20309524</v>
+        <v>102.68168571</v>
       </c>
       <c r="E91" t="s">
         <v>8</v>
       </c>
       <c r="F91">
         <v>1.0</v>
       </c>
       <c r="G91" s="1">
-        <v>2146265.0</v>
+        <v>3593859.0</v>
       </c>
       <c r="H91" s="1">
-        <v>5563.0</v>
+        <v>-55884.0</v>
       </c>
       <c r="I91" s="1">
-        <v>0.2591944610754</v>
+        <v>-1.5549858800804</v>
       </c>
       <c r="J91">
-        <v>1.71</v>
+        <v>3.72</v>
       </c>
       <c r="K91" t="s">
+        <v>298</v>
+      </c>
+      <c r="L91" s="1">
+        <v>3537975.0</v>
+      </c>
+      <c r="M91" s="1">
+        <v>3668134.44</v>
+      </c>
+      <c r="N91" s="1">
+        <v>0.86</v>
+      </c>
+      <c r="O91">
+        <v>1</v>
+      </c>
+      <c r="Z91" t="s">
         <v>296</v>
-      </c>
-[...13 lines deleted...]
-        <v>294</v>
       </c>
     </row>
     <row r="92" spans="1:26">
       <c r="A92" t="s">
-        <v>298</v>
+        <v>300</v>
       </c>
       <c r="B92" s="1">
-        <v>6137000.0</v>
+        <v>4100000.0</v>
       </c>
       <c r="C92" s="1">
-        <v>99.33</v>
+        <v>97.884</v>
       </c>
       <c r="D92" s="1">
-        <v>99.85746586</v>
+        <v>97.18643902</v>
       </c>
       <c r="E92" t="s">
         <v>8</v>
       </c>
       <c r="F92">
         <v>1.0</v>
       </c>
       <c r="G92" s="1">
-        <v>6128252.68</v>
+        <v>3984644.0</v>
       </c>
       <c r="H92" s="1">
-        <v>-32370.58</v>
+        <v>28600.0</v>
       </c>
       <c r="I92" s="1">
-        <v>-0.52821875484416</v>
+        <v>0.71775546322331</v>
       </c>
       <c r="J92">
-        <v>1.64</v>
+        <v>0.93</v>
       </c>
       <c r="K92" t="s">
+        <v>301</v>
+      </c>
+      <c r="L92" s="1">
+        <v>4013244.0</v>
+      </c>
+      <c r="M92" s="1">
+        <v>4051320.64</v>
+      </c>
+      <c r="N92" s="1">
+        <v>0.95</v>
+      </c>
+      <c r="O92">
+        <v>1</v>
+      </c>
+      <c r="Z92" t="s">
         <v>299</v>
-      </c>
-[...13 lines deleted...]
-        <v>297</v>
       </c>
     </row>
     <row r="93" spans="1:26">
       <c r="A93" t="s">
-        <v>301</v>
+        <v>303</v>
       </c>
       <c r="B93" s="1">
-        <v>3240000.0</v>
+        <v>1400000.0</v>
       </c>
       <c r="C93" s="1">
-        <v>102.449</v>
+        <v>102.278</v>
       </c>
       <c r="D93" s="1">
-        <v>104.17235494</v>
+        <v>104.56876929</v>
       </c>
       <c r="E93" t="s">
         <v>8</v>
       </c>
       <c r="F93">
         <v>1.0</v>
       </c>
       <c r="G93" s="1">
-        <v>3375184.3</v>
+        <v>1463962.77</v>
       </c>
       <c r="H93" s="1">
-        <v>-55836.7</v>
+        <v>-32070.77</v>
       </c>
       <c r="I93" s="1">
-        <v>-1.6543304020465</v>
+        <v>-2.1906820758837</v>
       </c>
       <c r="J93">
-        <v>1.45</v>
+        <v>2.22</v>
       </c>
       <c r="K93" t="s">
+        <v>304</v>
+      </c>
+      <c r="L93" s="1">
+        <v>1431892.0</v>
+      </c>
+      <c r="M93" s="1">
+        <v>1463001.53</v>
+      </c>
+      <c r="N93" s="1">
+        <v>0.34</v>
+      </c>
+      <c r="O93">
+        <v>1</v>
+      </c>
+      <c r="Z93" t="s">
         <v>302</v>
-      </c>
-[...13 lines deleted...]
-        <v>300</v>
       </c>
     </row>
     <row r="94" spans="1:26">
       <c r="A94" t="s">
-        <v>304</v>
+        <v>306</v>
       </c>
       <c r="B94" s="1">
-        <v>2097000.0</v>
+        <v>2020000.0</v>
       </c>
       <c r="C94" s="1">
-        <v>100.386</v>
+        <v>101.315</v>
       </c>
       <c r="D94" s="1">
-        <v>100.0</v>
+        <v>103.33785</v>
       </c>
       <c r="E94" t="s">
         <v>8</v>
       </c>
       <c r="F94">
         <v>1.0</v>
       </c>
       <c r="G94" s="1">
-        <v>2097000.0</v>
+        <v>2087424.57</v>
       </c>
       <c r="H94" s="1">
-        <v>8094.42</v>
+        <v>-40861.57</v>
       </c>
       <c r="I94" s="1">
-        <v>0.386</v>
+        <v>-1.9575112120099</v>
       </c>
       <c r="J94">
-        <v>0.12</v>
+        <v>2.58</v>
       </c>
       <c r="K94" t="s">
-        <v>305</v>
+        <v>307</v>
       </c>
       <c r="L94" s="1">
-        <v>2105094.42</v>
+        <v>2046563.0</v>
       </c>
       <c r="M94" s="1">
-        <v>2107697.29</v>
+        <v>2098778.62</v>
       </c>
       <c r="N94" s="1">
         <v>0.49</v>
       </c>
       <c r="O94">
         <v>1</v>
       </c>
       <c r="Z94" t="s">
-        <v>303</v>
+        <v>305</v>
       </c>
     </row>
     <row r="95" spans="1:26">
       <c r="A95" t="s">
-        <v>307</v>
+        <v>309</v>
       </c>
       <c r="B95" s="1">
-        <v>2391000.0</v>
+        <v>3800000.0</v>
       </c>
       <c r="C95" s="1">
-        <v>98.769</v>
+        <v>99.908</v>
       </c>
       <c r="D95" s="1">
-        <v>99.51961188</v>
+        <v>98.96886842</v>
       </c>
       <c r="E95" t="s">
         <v>8</v>
       </c>
       <c r="F95">
         <v>1.0</v>
       </c>
       <c r="G95" s="1">
-        <v>2379513.92</v>
+        <v>3760817.0</v>
       </c>
       <c r="H95" s="1">
-        <v>-17947.13</v>
+        <v>35687.0</v>
       </c>
       <c r="I95" s="1">
-        <v>-0.75423513387137</v>
+        <v>0.9489161530593</v>
       </c>
       <c r="J95">
-        <v>1.2</v>
+        <v>0.6</v>
       </c>
       <c r="K95" t="s">
+        <v>310</v>
+      </c>
+      <c r="L95" s="1">
+        <v>3796504.0</v>
+      </c>
+      <c r="M95" s="1">
+        <v>3819408.11</v>
+      </c>
+      <c r="N95" s="1">
+        <v>0.9</v>
+      </c>
+      <c r="O95">
+        <v>1</v>
+      </c>
+      <c r="Z95" t="s">
         <v>308</v>
-      </c>
-[...13 lines deleted...]
-        <v>306</v>
       </c>
     </row>
     <row r="96" spans="1:26">
       <c r="A96" t="s">
-        <v>310</v>
+        <v>312</v>
       </c>
       <c r="B96" s="1">
-        <v>3500000.0</v>
+        <v>5800000.0</v>
       </c>
       <c r="C96" s="1">
-        <v>101.309</v>
+        <v>98.044</v>
       </c>
       <c r="D96" s="1">
-        <v>102.68168571</v>
+        <v>99.34837534</v>
       </c>
       <c r="E96" t="s">
         <v>8</v>
       </c>
       <c r="F96">
         <v>1.0</v>
       </c>
       <c r="G96" s="1">
-        <v>3593859.0</v>
+        <v>5762205.77</v>
       </c>
       <c r="H96" s="1">
-        <v>-48044.0</v>
+        <v>-75653.77</v>
       </c>
       <c r="I96" s="1">
-        <v>-1.3368359749228</v>
+        <v>-1.3129307251379</v>
       </c>
       <c r="J96">
-        <v>3.24</v>
+        <v>0.51</v>
       </c>
       <c r="K96" t="s">
+        <v>313</v>
+      </c>
+      <c r="L96" s="1">
+        <v>5686552.0</v>
+      </c>
+      <c r="M96" s="1">
+        <v>5715949.26</v>
+      </c>
+      <c r="N96" s="1">
+        <v>1.34</v>
+      </c>
+      <c r="O96">
+        <v>1</v>
+      </c>
+      <c r="Z96" t="s">
         <v>311</v>
-      </c>
-[...13 lines deleted...]
-        <v>309</v>
       </c>
     </row>
     <row r="97" spans="1:26">
       <c r="A97" t="s">
-        <v>313</v>
+        <v>315</v>
       </c>
       <c r="B97" s="1">
-        <v>4100000.0</v>
+        <v>2100000.0</v>
       </c>
       <c r="C97" s="1">
-        <v>97.706</v>
+        <v>99.418</v>
       </c>
       <c r="D97" s="1">
-        <v>97.18643902</v>
+        <v>99.166</v>
       </c>
       <c r="E97" t="s">
         <v>8</v>
       </c>
       <c r="F97">
         <v>1.0</v>
       </c>
       <c r="G97" s="1">
-        <v>3984644.0</v>
+        <v>2082486.0</v>
       </c>
       <c r="H97" s="1">
-        <v>21302.0</v>
+        <v>5292.0</v>
       </c>
       <c r="I97" s="1">
-        <v>0.53460233837703</v>
+        <v>0.25411935542424</v>
       </c>
       <c r="J97">
-        <v>0.81</v>
+        <v>1.8</v>
       </c>
       <c r="K97" t="s">
+        <v>316</v>
+      </c>
+      <c r="L97" s="1">
+        <v>2087778.0</v>
+      </c>
+      <c r="M97" s="1">
+        <v>2125642.73</v>
+      </c>
+      <c r="N97" s="1">
+        <v>0.5</v>
+      </c>
+      <c r="O97">
+        <v>1</v>
+      </c>
+      <c r="Z97" t="s">
         <v>314</v>
-      </c>
-[...13 lines deleted...]
-        <v>312</v>
       </c>
     </row>
     <row r="98" spans="1:26">
       <c r="A98" t="s">
-        <v>316</v>
+        <v>318</v>
       </c>
       <c r="B98" s="1">
-        <v>1400000.0</v>
+        <v>3936000.0</v>
       </c>
       <c r="C98" s="1">
-        <v>102.63</v>
+        <v>99.393</v>
       </c>
       <c r="D98" s="1">
-        <v>104.56876929</v>
+        <v>100.0</v>
       </c>
       <c r="E98" t="s">
         <v>8</v>
       </c>
       <c r="F98">
         <v>1.0</v>
       </c>
       <c r="G98" s="1">
-        <v>1463962.77</v>
+        <v>3936000.0</v>
       </c>
       <c r="H98" s="1">
-        <v>-27142.77</v>
+        <v>-23891.52</v>
       </c>
       <c r="I98" s="1">
-        <v>-1.854061493654</v>
+        <v>-0.607</v>
       </c>
       <c r="J98">
-        <v>1.67</v>
+        <v>0.32</v>
       </c>
       <c r="K98" t="s">
+        <v>319</v>
+      </c>
+      <c r="L98" s="1">
+        <v>3912108.48</v>
+      </c>
+      <c r="M98" s="1">
+        <v>3924658.6</v>
+      </c>
+      <c r="N98" s="1">
+        <v>0.92</v>
+      </c>
+      <c r="O98">
+        <v>1</v>
+      </c>
+      <c r="Z98" t="s">
         <v>317</v>
-      </c>
-[...13 lines deleted...]
-        <v>315</v>
       </c>
     </row>
     <row r="99" spans="1:26">
       <c r="A99" t="s">
-        <v>319</v>
+        <v>321</v>
       </c>
       <c r="B99" s="1">
-        <v>2020000.0</v>
+        <v>2500000.0</v>
       </c>
       <c r="C99" s="1">
-        <v>101.657</v>
+        <v>102.193</v>
       </c>
       <c r="D99" s="1">
-        <v>103.33785</v>
+        <v>104.3865556</v>
       </c>
       <c r="E99" t="s">
         <v>8</v>
       </c>
       <c r="F99">
         <v>1.0</v>
       </c>
       <c r="G99" s="1">
-        <v>2087424.57</v>
+        <v>2609663.89</v>
       </c>
       <c r="H99" s="1">
-        <v>-33953.17</v>
+        <v>-54838.89</v>
       </c>
       <c r="I99" s="1">
-        <v>-1.6265579359354</v>
+        <v>-2.1013775072774</v>
       </c>
       <c r="J99">
-        <v>2.05</v>
+        <v>3.3</v>
       </c>
       <c r="K99" t="s">
+        <v>322</v>
+      </c>
+      <c r="L99" s="1">
+        <v>2554825.0</v>
+      </c>
+      <c r="M99" s="1">
+        <v>2637325.0</v>
+      </c>
+      <c r="N99" s="1">
+        <v>0.62</v>
+      </c>
+      <c r="O99">
+        <v>1</v>
+      </c>
+      <c r="Z99" t="s">
         <v>320</v>
-      </c>
-[...13 lines deleted...]
-        <v>318</v>
       </c>
     </row>
     <row r="100" spans="1:26">
       <c r="A100" t="s">
-        <v>322</v>
+        <v>324</v>
       </c>
       <c r="B100" s="1">
-        <v>3800000.0</v>
+        <v>1711000.0</v>
       </c>
       <c r="C100" s="1">
-        <v>99.65</v>
+        <v>100.068</v>
       </c>
       <c r="D100" s="1">
-        <v>98.96886842</v>
+        <v>99.98915137</v>
       </c>
       <c r="E100" t="s">
         <v>8</v>
       </c>
       <c r="F100">
         <v>1.0</v>
       </c>
       <c r="G100" s="1">
-        <v>3760817.0</v>
+        <v>1710814.38</v>
       </c>
       <c r="H100" s="1">
-        <v>25883.0</v>
+        <v>1349.1</v>
       </c>
       <c r="I100" s="1">
-        <v>0.68822811639067</v>
+        <v>0.078857181455302</v>
       </c>
       <c r="J100">
-        <v>0.53</v>
+        <v>0.93</v>
       </c>
       <c r="K100" t="s">
+        <v>325</v>
+      </c>
+      <c r="L100" s="1">
+        <v>1712163.48</v>
+      </c>
+      <c r="M100" s="1">
+        <v>1728160.16</v>
+      </c>
+      <c r="N100" s="1">
+        <v>0.41</v>
+      </c>
+      <c r="O100">
+        <v>1</v>
+      </c>
+      <c r="Z100" t="s">
         <v>323</v>
-      </c>
-[...13 lines deleted...]
-        <v>321</v>
       </c>
     </row>
     <row r="101" spans="1:26">
       <c r="A101" t="s">
-        <v>325</v>
+        <v>327</v>
       </c>
       <c r="B101" s="1">
-        <v>5800000.0</v>
+        <v>3500000.0</v>
       </c>
       <c r="C101" s="1">
-        <v>98.367</v>
+        <v>98.778</v>
       </c>
       <c r="D101" s="1">
-        <v>99.34837534</v>
+        <v>99.87771029</v>
       </c>
       <c r="E101" t="s">
         <v>8</v>
       </c>
       <c r="F101">
         <v>1.0</v>
       </c>
       <c r="G101" s="1">
-        <v>5762205.77</v>
+        <v>3495719.86</v>
       </c>
       <c r="H101" s="1">
-        <v>-56919.77</v>
+        <v>-38489.86</v>
       </c>
       <c r="I101" s="1">
-        <v>-0.98781217249033</v>
+        <v>-1.1010567648862</v>
       </c>
       <c r="J101">
-        <v>0.22</v>
+        <v>0.43</v>
       </c>
       <c r="K101" t="s">
+        <v>328</v>
+      </c>
+      <c r="L101" s="1">
+        <v>3457230.0</v>
+      </c>
+      <c r="M101" s="1">
+        <v>3472116.99</v>
+      </c>
+      <c r="N101" s="1">
+        <v>0.82</v>
+      </c>
+      <c r="O101">
+        <v>1</v>
+      </c>
+      <c r="Z101" t="s">
         <v>326</v>
-      </c>
-[...13 lines deleted...]
-        <v>324</v>
       </c>
     </row>
     <row r="102" spans="1:26">
       <c r="A102" t="s">
-        <v>328</v>
+        <v>330</v>
       </c>
       <c r="B102" s="1">
-        <v>3645000.0</v>
+        <v>3497000.0</v>
       </c>
       <c r="C102" s="1">
-        <v>99.262</v>
+        <v>98.883</v>
       </c>
       <c r="D102" s="1">
-        <v>100.38708971</v>
+        <v>100.09947126</v>
       </c>
       <c r="E102" t="s">
         <v>8</v>
       </c>
       <c r="F102">
         <v>1.0</v>
       </c>
       <c r="G102" s="1">
-        <v>3659109.42</v>
+        <v>3500478.51</v>
       </c>
       <c r="H102" s="1">
-        <v>-41009.52</v>
+        <v>-42540.0</v>
       </c>
       <c r="I102" s="1">
-        <v>-1.1207513985739</v>
+        <v>-1.2152624242221</v>
       </c>
       <c r="J102">
-        <v>0.8</v>
+        <v>2.37</v>
       </c>
       <c r="K102" t="s">
+        <v>331</v>
+      </c>
+      <c r="L102" s="1">
+        <v>3457938.51</v>
+      </c>
+      <c r="M102" s="1">
+        <v>3540680.88</v>
+      </c>
+      <c r="N102" s="1">
+        <v>0.83</v>
+      </c>
+      <c r="O102">
+        <v>1</v>
+      </c>
+      <c r="Z102" t="s">
         <v>329</v>
-      </c>
-[...13 lines deleted...]
-        <v>327</v>
       </c>
     </row>
     <row r="103" spans="1:26">
       <c r="A103" t="s">
-        <v>331</v>
+        <v>333</v>
       </c>
       <c r="B103" s="1">
-        <v>5700000.0</v>
+        <v>1845000.0</v>
       </c>
       <c r="C103" s="1">
-        <v>102.449</v>
+        <v>99.789</v>
       </c>
       <c r="D103" s="1">
-        <v>104.38655561</v>
+        <v>99.97942276</v>
       </c>
       <c r="E103" t="s">
         <v>8</v>
       </c>
       <c r="F103">
         <v>1.0</v>
       </c>
       <c r="G103" s="1">
-        <v>5950033.67</v>
+        <v>1844620.35</v>
       </c>
       <c r="H103" s="1">
-        <v>-110440.67</v>
+        <v>-3513.3</v>
       </c>
       <c r="I103" s="1">
-        <v>-1.8561352107441</v>
+        <v>-0.19046195603339</v>
       </c>
       <c r="J103">
-        <v>2.67</v>
+        <v>0.56</v>
       </c>
       <c r="K103" t="s">
+        <v>334</v>
+      </c>
+      <c r="L103" s="1">
+        <v>1841107.05</v>
+      </c>
+      <c r="M103" s="1">
+        <v>1851456.74</v>
+      </c>
+      <c r="N103" s="1">
+        <v>0.43</v>
+      </c>
+      <c r="O103">
+        <v>1</v>
+      </c>
+      <c r="Z103" t="s">
         <v>332</v>
-      </c>
-[...13 lines deleted...]
-        <v>330</v>
       </c>
     </row>
     <row r="104" spans="1:26">
       <c r="A104" t="s">
-        <v>334</v>
+        <v>336</v>
       </c>
       <c r="B104" s="1">
-        <v>1711000.0</v>
+        <v>2300000.0</v>
       </c>
       <c r="C104" s="1">
-        <v>100.557</v>
+        <v>98.533</v>
       </c>
       <c r="D104" s="1">
-        <v>99.98915137</v>
+        <v>97.62613043</v>
       </c>
       <c r="E104" t="s">
         <v>8</v>
       </c>
       <c r="F104">
         <v>1.0</v>
       </c>
       <c r="G104" s="1">
-        <v>1710814.38</v>
+        <v>2245401.0</v>
       </c>
       <c r="H104" s="1">
-        <v>9715.89</v>
+        <v>20858.0</v>
       </c>
       <c r="I104" s="1">
-        <v>0.56791023699485</v>
+        <v>0.92892093661667</v>
       </c>
       <c r="J104">
-        <v>0.5</v>
+        <v>0.86</v>
       </c>
       <c r="K104" t="s">
+        <v>337</v>
+      </c>
+      <c r="L104" s="1">
+        <v>2266259.0</v>
+      </c>
+      <c r="M104" s="1">
+        <v>2286108.32</v>
+      </c>
+      <c r="N104" s="1">
+        <v>0.54</v>
+      </c>
+      <c r="O104">
+        <v>1</v>
+      </c>
+      <c r="Z104" t="s">
         <v>335</v>
-      </c>
-[...13 lines deleted...]
-        <v>333</v>
       </c>
     </row>
     <row r="105" spans="1:26">
       <c r="A105" t="s">
-        <v>337</v>
+        <v>339</v>
       </c>
       <c r="B105" s="1">
-        <v>3500000.0</v>
+        <v>5000000.0</v>
       </c>
       <c r="C105" s="1">
-        <v>99.202</v>
+        <v>100.582</v>
       </c>
       <c r="D105" s="1">
-        <v>99.87771029</v>
+        <v>101.7329976</v>
       </c>
       <c r="E105" t="s">
         <v>8</v>
       </c>
       <c r="F105">
         <v>1.0</v>
       </c>
       <c r="G105" s="1">
-        <v>3495719.86</v>
+        <v>5086649.88</v>
       </c>
       <c r="H105" s="1">
-        <v>-23649.86</v>
+        <v>-57549.88</v>
       </c>
       <c r="I105" s="1">
-        <v>-0.67653762163882</v>
+        <v>-1.1313906275775</v>
       </c>
       <c r="J105">
-        <v>0.09</v>
+        <v>0.41</v>
       </c>
       <c r="K105" t="s">
+        <v>340</v>
+      </c>
+      <c r="L105" s="1">
+        <v>5029100.0</v>
+      </c>
+      <c r="M105" s="1">
+        <v>5049802.05</v>
+      </c>
+      <c r="N105" s="1">
+        <v>1.19</v>
+      </c>
+      <c r="O105">
+        <v>1</v>
+      </c>
+      <c r="Z105" t="s">
         <v>338</v>
-      </c>
-[...13 lines deleted...]
-        <v>336</v>
       </c>
     </row>
     <row r="106" spans="1:26">
       <c r="A106" t="s">
-        <v>340</v>
+        <v>342</v>
       </c>
       <c r="B106" s="1">
-        <v>3497000.0</v>
+        <v>4478000.0</v>
       </c>
       <c r="C106" s="1">
-        <v>99.154</v>
+        <v>99.763</v>
       </c>
       <c r="D106" s="1">
-        <v>100.09947126</v>
+        <v>99.994</v>
       </c>
       <c r="E106" t="s">
         <v>8</v>
       </c>
       <c r="F106">
         <v>1.0</v>
       </c>
       <c r="G106" s="1">
-        <v>3500478.51</v>
+        <v>4477731.32</v>
       </c>
       <c r="H106" s="1">
-        <v>-33063.13</v>
+        <v>-10344.18</v>
       </c>
       <c r="I106" s="1">
-        <v>-0.94453172346429</v>
+        <v>-0.23101386083165</v>
       </c>
       <c r="J106">
-        <v>2.06</v>
+        <v>0.47</v>
       </c>
       <c r="K106" t="s">
+        <v>343</v>
+      </c>
+      <c r="L106" s="1">
+        <v>4467387.14</v>
+      </c>
+      <c r="M106" s="1">
+        <v>4488504.28</v>
+      </c>
+      <c r="N106" s="1">
+        <v>1.05</v>
+      </c>
+      <c r="O106">
+        <v>1</v>
+      </c>
+      <c r="Z106" t="s">
         <v>341</v>
-      </c>
-[...13 lines deleted...]
-        <v>339</v>
       </c>
     </row>
     <row r="107" spans="1:26">
       <c r="A107" t="s">
-        <v>343</v>
+        <v>345</v>
       </c>
       <c r="B107" s="1">
-        <v>1845000.0</v>
+        <v>3300000.0</v>
       </c>
       <c r="C107" s="1">
-        <v>100.261</v>
+        <v>99.613</v>
       </c>
       <c r="D107" s="1">
-        <v>99.97942276</v>
+        <v>99.89460606</v>
       </c>
       <c r="E107" t="s">
         <v>8</v>
       </c>
       <c r="F107">
         <v>1.0</v>
       </c>
       <c r="G107" s="1">
-        <v>1844620.35</v>
+        <v>3296522.0</v>
       </c>
       <c r="H107" s="1">
-        <v>5195.1</v>
+        <v>-9293.0</v>
       </c>
       <c r="I107" s="1">
-        <v>0.28163518850912</v>
+        <v>-0.28190316946163</v>
       </c>
       <c r="J107">
-        <v>0.19</v>
+        <v>0.76</v>
       </c>
       <c r="K107" t="s">
+        <v>346</v>
+      </c>
+      <c r="L107" s="1">
+        <v>3287229.0</v>
+      </c>
+      <c r="M107" s="1">
+        <v>3312182.42</v>
+      </c>
+      <c r="N107" s="1">
+        <v>0.78</v>
+      </c>
+      <c r="O107">
+        <v>1</v>
+      </c>
+      <c r="Z107" t="s">
         <v>344</v>
-      </c>
-[...13 lines deleted...]
-        <v>342</v>
       </c>
     </row>
     <row r="108" spans="1:26">
       <c r="A108" t="s">
-        <v>346</v>
+        <v>348</v>
       </c>
       <c r="B108" s="1">
-        <v>2300000.0</v>
+        <v>3100000.0</v>
       </c>
       <c r="C108" s="1">
-        <v>98.812</v>
+        <v>99.495</v>
       </c>
       <c r="D108" s="1">
-        <v>97.62613043</v>
+        <v>99.76912903</v>
       </c>
       <c r="E108" t="s">
         <v>8</v>
       </c>
       <c r="F108">
         <v>1.0</v>
       </c>
       <c r="G108" s="1">
-        <v>2245401.0</v>
+        <v>3092843.0</v>
       </c>
       <c r="H108" s="1">
-        <v>27275.0</v>
+        <v>-8498.0</v>
       </c>
       <c r="I108" s="1">
-        <v>1.2147050794045</v>
+        <v>-0.27476338113509</v>
       </c>
       <c r="J108">
-        <v>0.58</v>
+        <v>0.52</v>
       </c>
       <c r="K108" t="s">
+        <v>349</v>
+      </c>
+      <c r="L108" s="1">
+        <v>3084345.0</v>
+      </c>
+      <c r="M108" s="1">
+        <v>3100397.05</v>
+      </c>
+      <c r="N108" s="1">
+        <v>0.73</v>
+      </c>
+      <c r="O108">
+        <v>1</v>
+      </c>
+      <c r="Z108" t="s">
         <v>347</v>
-      </c>
-[...13 lines deleted...]
-        <v>345</v>
       </c>
     </row>
     <row r="109" spans="1:26">
       <c r="A109" t="s">
-        <v>349</v>
+        <v>351</v>
       </c>
       <c r="B109" s="1">
-        <v>6200000.0</v>
+        <v>1300000.0</v>
       </c>
       <c r="C109" s="1">
-        <v>100.691</v>
+        <v>99.89</v>
       </c>
       <c r="D109" s="1">
-        <v>101.73299758</v>
+        <v>101.50487846</v>
       </c>
       <c r="E109" t="s">
         <v>8</v>
       </c>
       <c r="F109">
         <v>1.0</v>
       </c>
       <c r="G109" s="1">
-        <v>6307445.85</v>
+        <v>1319563.42</v>
       </c>
       <c r="H109" s="1">
-        <v>-64603.85</v>
+        <v>-20993.42</v>
       </c>
       <c r="I109" s="1">
-        <v>-1.0242473980177</v>
+        <v>-1.5909367963534</v>
       </c>
       <c r="J109">
-        <v>3.84</v>
+        <v>2.63</v>
       </c>
       <c r="K109" t="s">
+        <v>352</v>
+      </c>
+      <c r="L109" s="1">
+        <v>1298570.0</v>
+      </c>
+      <c r="M109" s="1">
+        <v>1332784.04</v>
+      </c>
+      <c r="N109" s="1">
+        <v>0.31</v>
+      </c>
+      <c r="O109">
+        <v>1</v>
+      </c>
+      <c r="Z109" t="s">
         <v>350</v>
-      </c>
-[...13 lines deleted...]
-        <v>348</v>
       </c>
     </row>
     <row r="110" spans="1:26">
       <c r="A110" t="s">
-        <v>352</v>
+        <v>354</v>
       </c>
       <c r="B110" s="1">
-        <v>4478000.0</v>
+        <v>4200000.0</v>
       </c>
       <c r="C110" s="1">
-        <v>100.225</v>
+        <v>102.67</v>
       </c>
       <c r="D110" s="1">
-        <v>99.994</v>
+        <v>105.09337452</v>
       </c>
       <c r="E110" t="s">
         <v>8</v>
       </c>
       <c r="F110">
         <v>1.0</v>
       </c>
       <c r="G110" s="1">
-        <v>4477731.32</v>
+        <v>4413921.73</v>
       </c>
       <c r="H110" s="1">
-        <v>10344.18</v>
+        <v>-101781.73</v>
       </c>
       <c r="I110" s="1">
-        <v>0.23101386083165</v>
+        <v>-2.3059251211507</v>
       </c>
       <c r="J110">
-        <v>0.08</v>
+        <v>4.05</v>
       </c>
       <c r="K110" t="s">
+        <v>355</v>
+      </c>
+      <c r="L110" s="1">
+        <v>4312140.0</v>
+      </c>
+      <c r="M110" s="1">
+        <v>4482124.93</v>
+      </c>
+      <c r="N110" s="1">
+        <v>1.05</v>
+      </c>
+      <c r="O110">
+        <v>1</v>
+      </c>
+      <c r="Z110" t="s">
         <v>353</v>
-      </c>
-[...13 lines deleted...]
-        <v>351</v>
       </c>
     </row>
     <row r="111" spans="1:26">
       <c r="A111" t="s">
-        <v>355</v>
+        <v>357</v>
       </c>
       <c r="B111" s="1">
-        <v>3300000.0</v>
+        <v>2000000.0</v>
       </c>
       <c r="C111" s="1">
-        <v>100.131</v>
+        <v>106.577</v>
       </c>
       <c r="D111" s="1">
-        <v>99.89460606</v>
+        <v>109.06825</v>
       </c>
       <c r="E111" t="s">
         <v>8</v>
       </c>
       <c r="F111">
         <v>1.0</v>
       </c>
       <c r="G111" s="1">
-        <v>3296522.0</v>
+        <v>2181365.0</v>
       </c>
       <c r="H111" s="1">
-        <v>7801.0</v>
+        <v>-49825.0</v>
       </c>
       <c r="I111" s="1">
-        <v>0.2366433471398</v>
+        <v>-2.2841202641465</v>
       </c>
       <c r="J111">
-        <v>0.41</v>
+        <v>0.39</v>
       </c>
       <c r="K111" t="s">
+        <v>358</v>
+      </c>
+      <c r="L111" s="1">
+        <v>2131540.0</v>
+      </c>
+      <c r="M111" s="1">
+        <v>2139243.8</v>
+      </c>
+      <c r="N111" s="1">
+        <v>0.5</v>
+      </c>
+      <c r="O111">
+        <v>1</v>
+      </c>
+      <c r="Z111" t="s">
         <v>356</v>
-      </c>
-[...13 lines deleted...]
-        <v>354</v>
       </c>
     </row>
     <row r="112" spans="1:26">
       <c r="A112" t="s">
-        <v>358</v>
+        <v>360</v>
       </c>
       <c r="B112" s="1">
-        <v>3100000.0</v>
+        <v>5200000.0</v>
       </c>
       <c r="C112" s="1">
-        <v>99.968</v>
+        <v>100.146</v>
       </c>
       <c r="D112" s="1">
-        <v>99.76912903</v>
+        <v>101.27113519</v>
       </c>
       <c r="E112" t="s">
         <v>8</v>
       </c>
       <c r="F112">
         <v>1.0</v>
       </c>
       <c r="G112" s="1">
-        <v>3092843.0</v>
+        <v>5266099.03</v>
       </c>
       <c r="H112" s="1">
-        <v>6165.0</v>
+        <v>-58507.03</v>
       </c>
       <c r="I112" s="1">
-        <v>0.19933116553281</v>
+        <v>-1.1110127186499</v>
       </c>
       <c r="J112">
-        <v>0.17</v>
+        <v>1.16</v>
       </c>
       <c r="K112" t="s">
+        <v>361</v>
+      </c>
+      <c r="L112" s="1">
+        <v>5207592.0</v>
+      </c>
+      <c r="M112" s="1">
+        <v>5267997.48</v>
+      </c>
+      <c r="N112" s="1">
+        <v>1.24</v>
+      </c>
+      <c r="O112">
+        <v>1</v>
+      </c>
+      <c r="Z112" t="s">
         <v>359</v>
-      </c>
-[...13 lines deleted...]
-        <v>357</v>
       </c>
     </row>
     <row r="113" spans="1:26">
       <c r="A113" t="s">
-        <v>361</v>
+        <v>363</v>
       </c>
       <c r="B113" s="1">
-        <v>2100000.0</v>
+        <v>5864000.0</v>
       </c>
       <c r="C113" s="1">
-        <v>99.759</v>
+        <v>93.638</v>
       </c>
       <c r="D113" s="1">
-        <v>99.23138095</v>
+        <v>94.38383458</v>
       </c>
       <c r="E113" t="s">
         <v>8</v>
       </c>
       <c r="F113">
         <v>1.0</v>
       </c>
       <c r="G113" s="1">
-        <v>2083859.0</v>
+        <v>5534668.06</v>
       </c>
       <c r="H113" s="1">
-        <v>11080.0</v>
+        <v>-43735.74</v>
       </c>
       <c r="I113" s="1">
-        <v>0.53170583998246</v>
+        <v>-0.79021432768635</v>
       </c>
       <c r="J113">
-        <v>0.71</v>
+        <v>0.54</v>
       </c>
       <c r="K113" t="s">
+        <v>364</v>
+      </c>
+      <c r="L113" s="1">
+        <v>5490932.32</v>
+      </c>
+      <c r="M113" s="1">
+        <v>5522742.51</v>
+      </c>
+      <c r="N113" s="1">
+        <v>1.3</v>
+      </c>
+      <c r="O113">
+        <v>1</v>
+      </c>
+      <c r="Z113" t="s">
         <v>362</v>
-      </c>
-[...13 lines deleted...]
-        <v>360</v>
       </c>
     </row>
     <row r="114" spans="1:26">
       <c r="A114" t="s">
-        <v>364</v>
+        <v>366</v>
       </c>
       <c r="B114" s="1">
-        <v>5549000.0</v>
+        <v>800000.0</v>
       </c>
       <c r="C114" s="1">
-        <v>100.518</v>
+        <v>100.112</v>
       </c>
       <c r="D114" s="1">
-        <v>101.46753974</v>
+        <v>100.637</v>
       </c>
       <c r="E114" t="s">
         <v>8</v>
       </c>
       <c r="F114">
         <v>1.0</v>
       </c>
       <c r="G114" s="1">
-        <v>5630433.78</v>
+        <v>805096.0</v>
       </c>
       <c r="H114" s="1">
-        <v>-52689.96</v>
+        <v>-4200.0</v>
       </c>
       <c r="I114" s="1">
-        <v>-0.93580640602082</v>
+        <v>-0.52167691803214</v>
       </c>
       <c r="J114">
-        <v>3.27</v>
+        <v>2.01</v>
       </c>
       <c r="K114" t="s">
+        <v>367</v>
+      </c>
+      <c r="L114" s="1">
+        <v>800896.0</v>
+      </c>
+      <c r="M114" s="1">
+        <v>816991.89</v>
+      </c>
+      <c r="N114" s="1">
+        <v>0.19</v>
+      </c>
+      <c r="O114">
+        <v>1</v>
+      </c>
+      <c r="Z114" t="s">
         <v>365</v>
-      </c>
-[...13 lines deleted...]
-        <v>363</v>
       </c>
     </row>
     <row r="115" spans="1:26">
       <c r="A115" t="s">
-        <v>367</v>
+        <v>369</v>
       </c>
       <c r="B115" s="1">
-        <v>1300000.0</v>
+        <v>4460000.0</v>
       </c>
       <c r="C115" s="1">
-        <v>100.406</v>
+        <v>100.037</v>
       </c>
       <c r="D115" s="1">
-        <v>101.50487846</v>
+        <v>101.2363722</v>
       </c>
       <c r="E115" t="s">
         <v>8</v>
       </c>
       <c r="F115">
         <v>1.0</v>
       </c>
       <c r="G115" s="1">
-        <v>1319563.42</v>
+        <v>4515142.2</v>
       </c>
       <c r="H115" s="1">
-        <v>-14285.42</v>
+        <v>-53492.0</v>
       </c>
       <c r="I115" s="1">
-        <v>-1.0825868452764</v>
+        <v>-1.1847245918412</v>
       </c>
       <c r="J115">
-        <v>2.21</v>
+        <v>3.45</v>
       </c>
       <c r="K115" t="s">
+        <v>370</v>
+      </c>
+      <c r="L115" s="1">
+        <v>4461650.2</v>
+      </c>
+      <c r="M115" s="1">
+        <v>4615352.19</v>
+      </c>
+      <c r="N115" s="1">
+        <v>1.08</v>
+      </c>
+      <c r="O115">
+        <v>1</v>
+      </c>
+      <c r="Z115" t="s">
         <v>368</v>
-      </c>
-[...13 lines deleted...]
-        <v>366</v>
       </c>
     </row>
     <row r="116" spans="1:26">
       <c r="A116" t="s">
-        <v>370</v>
+        <v>372</v>
       </c>
       <c r="B116" s="1">
-        <v>4200000.0</v>
+        <v>3600000.0</v>
       </c>
       <c r="C116" s="1">
-        <v>103.198</v>
+        <v>98.488</v>
       </c>
       <c r="D116" s="1">
-        <v>105.09337452</v>
+        <v>98.32790722</v>
       </c>
       <c r="E116" t="s">
         <v>8</v>
       </c>
       <c r="F116">
         <v>1.0</v>
       </c>
       <c r="G116" s="1">
-        <v>4413921.73</v>
+        <v>3539804.66</v>
       </c>
       <c r="H116" s="1">
-        <v>-79605.73</v>
+        <v>5763.34</v>
       </c>
       <c r="I116" s="1">
-        <v>-1.8035147623698</v>
+        <v>0.16281519896072</v>
       </c>
       <c r="J116">
-        <v>3.5</v>
+        <v>0.04</v>
       </c>
       <c r="K116" t="s">
+        <v>373</v>
+      </c>
+      <c r="L116" s="1">
+        <v>3545568.0</v>
+      </c>
+      <c r="M116" s="1">
+        <v>3546924.16</v>
+      </c>
+      <c r="N116" s="1">
+        <v>0.83</v>
+      </c>
+      <c r="O116">
+        <v>1</v>
+      </c>
+      <c r="Z116" t="s">
         <v>371</v>
-      </c>
-[...13 lines deleted...]
-        <v>369</v>
       </c>
     </row>
     <row r="117" spans="1:26">
       <c r="A117" t="s">
-        <v>373</v>
+        <v>375</v>
       </c>
       <c r="B117" s="1">
-        <v>2000000.0</v>
+        <v>3700000.0</v>
       </c>
       <c r="C117" s="1">
-        <v>107.253</v>
+        <v>98.334</v>
       </c>
       <c r="D117" s="1">
-        <v>109.06825</v>
+        <v>98.53145946</v>
       </c>
       <c r="E117" t="s">
         <v>8</v>
       </c>
       <c r="F117">
         <v>1.0</v>
       </c>
       <c r="G117" s="1">
-        <v>2181365.0</v>
+        <v>3645664.0</v>
       </c>
       <c r="H117" s="1">
-        <v>-36305.0</v>
+        <v>-7306.0</v>
       </c>
       <c r="I117" s="1">
-        <v>-1.6643248608096</v>
+        <v>-0.20040245069211</v>
       </c>
       <c r="J117">
-        <v>3.42</v>
+        <v>1.15</v>
       </c>
       <c r="K117" t="s">
+        <v>376</v>
+      </c>
+      <c r="L117" s="1">
+        <v>3638358.0</v>
+      </c>
+      <c r="M117" s="1">
+        <v>3680971.36</v>
+      </c>
+      <c r="N117" s="1">
+        <v>0.86</v>
+      </c>
+      <c r="O117">
+        <v>1</v>
+      </c>
+      <c r="Z117" t="s">
         <v>374</v>
-      </c>
-[...13 lines deleted...]
-        <v>372</v>
       </c>
     </row>
     <row r="118" spans="1:26">
       <c r="A118" t="s">
-        <v>376</v>
+        <v>378</v>
       </c>
       <c r="B118" s="1">
-        <v>5200000.0</v>
+        <v>5500000.0</v>
       </c>
       <c r="C118" s="1">
-        <v>100.439</v>
+        <v>94.993</v>
       </c>
       <c r="D118" s="1">
-        <v>101.27113519</v>
+        <v>95.03458182</v>
       </c>
       <c r="E118" t="s">
         <v>8</v>
       </c>
       <c r="F118">
         <v>1.0</v>
       </c>
       <c r="G118" s="1">
-        <v>5266099.03</v>
+        <v>5226902.0</v>
       </c>
       <c r="H118" s="1">
-        <v>-43271.03</v>
+        <v>-2287.0</v>
       </c>
       <c r="I118" s="1">
-        <v>-0.82169039650589</v>
+        <v>-0.0437544074865</v>
       </c>
       <c r="J118">
-        <v>0.7</v>
+        <v>0.33</v>
       </c>
       <c r="K118" t="s">
+        <v>379</v>
+      </c>
+      <c r="L118" s="1">
+        <v>5224615.0</v>
+      </c>
+      <c r="M118" s="1">
+        <v>5242749.93</v>
+      </c>
+      <c r="N118" s="1">
+        <v>1.23</v>
+      </c>
+      <c r="O118">
+        <v>1</v>
+      </c>
+      <c r="Z118" t="s">
         <v>377</v>
-      </c>
-[...13 lines deleted...]
-        <v>375</v>
       </c>
     </row>
     <row r="119" spans="1:26">
       <c r="A119" t="s">
-        <v>379</v>
+        <v>381</v>
       </c>
       <c r="B119" s="1">
-        <v>5864000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="C119" s="1">
-        <v>93.784</v>
+        <v>106.76</v>
       </c>
       <c r="D119" s="1">
-        <v>94.38383458</v>
+        <v>110.87634667</v>
       </c>
       <c r="E119" t="s">
         <v>8</v>
       </c>
       <c r="F119">
         <v>1.0</v>
       </c>
       <c r="G119" s="1">
-        <v>5534668.06</v>
+        <v>665258.08</v>
       </c>
       <c r="H119" s="1">
-        <v>-35174.3</v>
+        <v>-24698.08</v>
       </c>
       <c r="I119" s="1">
-        <v>-0.63552682145856</v>
+        <v>-3.7125561857137</v>
       </c>
       <c r="J119">
-        <v>0.37</v>
+        <v>3.33</v>
       </c>
       <c r="K119" t="s">
+        <v>382</v>
+      </c>
+      <c r="L119" s="1">
+        <v>640560.0</v>
+      </c>
+      <c r="M119" s="1">
+        <v>660561.37</v>
+      </c>
+      <c r="N119" s="1">
+        <v>0.16</v>
+      </c>
+      <c r="O119">
+        <v>1</v>
+      </c>
+      <c r="Z119" t="s">
         <v>380</v>
-      </c>
-[...13 lines deleted...]
-        <v>378</v>
       </c>
     </row>
     <row r="120" spans="1:26">
       <c r="A120" t="s">
-        <v>382</v>
+        <v>384</v>
       </c>
       <c r="B120" s="1">
-        <v>800000.0</v>
+        <v>3200000.0</v>
       </c>
       <c r="C120" s="1">
-        <v>100.169</v>
+        <v>98.574</v>
       </c>
       <c r="D120" s="1">
-        <v>100.637</v>
+        <v>99.75103125</v>
       </c>
       <c r="E120" t="s">
         <v>8</v>
       </c>
       <c r="F120">
         <v>1.0</v>
       </c>
       <c r="G120" s="1">
-        <v>805096.0</v>
+        <v>3192033.0</v>
       </c>
       <c r="H120" s="1">
-        <v>-3744.0</v>
+        <v>-37665.0</v>
       </c>
       <c r="I120" s="1">
-        <v>-0.46503770978865</v>
+        <v>-1.1799690040798</v>
       </c>
       <c r="J120">
-        <v>1.65</v>
+        <v>1.75</v>
       </c>
       <c r="K120" t="s">
+        <v>385</v>
+      </c>
+      <c r="L120" s="1">
+        <v>3154368.0</v>
+      </c>
+      <c r="M120" s="1">
+        <v>3210258.41</v>
+      </c>
+      <c r="N120" s="1">
+        <v>0.75</v>
+      </c>
+      <c r="O120">
+        <v>1</v>
+      </c>
+      <c r="Z120" t="s">
         <v>383</v>
-      </c>
-[...13 lines deleted...]
-        <v>381</v>
       </c>
     </row>
     <row r="121" spans="1:26">
       <c r="A121" t="s">
-        <v>385</v>
+        <v>387</v>
       </c>
       <c r="B121" s="1">
-        <v>4460000.0</v>
+        <v>4300000.0</v>
       </c>
       <c r="C121" s="1">
-        <v>100.191</v>
+        <v>95.894</v>
       </c>
       <c r="D121" s="1">
-        <v>101.2363722</v>
+        <v>95.56551</v>
       </c>
       <c r="E121" t="s">
         <v>8</v>
       </c>
       <c r="F121">
         <v>1.0</v>
       </c>
       <c r="G121" s="1">
-        <v>4515142.2</v>
+        <v>4109316.93</v>
       </c>
       <c r="H121" s="1">
-        <v>-46623.6</v>
+        <v>14125.07</v>
       </c>
       <c r="I121" s="1">
-        <v>-1.0326053518314</v>
+        <v>0.34373279648693</v>
       </c>
       <c r="J121">
-        <v>3.03</v>
+        <v>0.35</v>
       </c>
       <c r="K121" t="s">
+        <v>388</v>
+      </c>
+      <c r="L121" s="1">
+        <v>4123442.0</v>
+      </c>
+      <c r="M121" s="1">
+        <v>4138521.45</v>
+      </c>
+      <c r="N121" s="1">
+        <v>0.97</v>
+      </c>
+      <c r="O121">
+        <v>1</v>
+      </c>
+      <c r="Z121" t="s">
         <v>386</v>
-      </c>
-[...13 lines deleted...]
-        <v>384</v>
       </c>
     </row>
     <row r="122" spans="1:26">
       <c r="A122" t="s">
-        <v>388</v>
+        <v>390</v>
       </c>
       <c r="B122" s="1">
-        <v>3600000.0</v>
+        <v>6300000.0</v>
       </c>
       <c r="C122" s="1">
-        <v>98.367</v>
+        <v>100.053</v>
       </c>
       <c r="D122" s="1">
-        <v>98.32790722</v>
+        <v>101.42027286</v>
       </c>
       <c r="E122" t="s">
         <v>8</v>
       </c>
       <c r="F122">
         <v>1.0</v>
       </c>
       <c r="G122" s="1">
-        <v>3539804.66</v>
+        <v>6389477.19</v>
       </c>
       <c r="H122" s="1">
-        <v>1407.34</v>
+        <v>-86138.19</v>
       </c>
       <c r="I122" s="1">
-        <v>0.039757561085306</v>
+        <v>-1.3481257924328</v>
       </c>
       <c r="J122">
-        <v>1.25</v>
+        <v>3.15</v>
       </c>
       <c r="K122" t="s">
+        <v>391</v>
+      </c>
+      <c r="L122" s="1">
+        <v>6303339.0</v>
+      </c>
+      <c r="M122" s="1">
+        <v>6501486.95</v>
+      </c>
+      <c r="N122" s="1">
+        <v>1.53</v>
+      </c>
+      <c r="O122">
+        <v>1</v>
+      </c>
+      <c r="Z122" t="s">
         <v>389</v>
-      </c>
-[...13 lines deleted...]
-        <v>387</v>
       </c>
     </row>
     <row r="123" spans="1:26">
       <c r="A123" t="s">
-        <v>391</v>
+        <v>393</v>
       </c>
       <c r="B123" s="1">
-        <v>3700000.0</v>
+        <v>3800000.0</v>
       </c>
       <c r="C123" s="1">
-        <v>98.587</v>
+        <v>103.999</v>
       </c>
       <c r="D123" s="1">
-        <v>98.53145946</v>
+        <v>103.735</v>
       </c>
       <c r="E123" t="s">
         <v>8</v>
       </c>
       <c r="F123">
         <v>1.0</v>
       </c>
       <c r="G123" s="1">
-        <v>3645664.0</v>
+        <v>3941930.0</v>
       </c>
       <c r="H123" s="1">
-        <v>2055.0</v>
+        <v>10032.0</v>
       </c>
       <c r="I123" s="1">
-        <v>0.056368332353174</v>
+        <v>0.25449462572902</v>
       </c>
       <c r="J123">
-        <v>0.88</v>
+        <v>0.66</v>
       </c>
       <c r="K123" t="s">
+        <v>394</v>
+      </c>
+      <c r="L123" s="1">
+        <v>3951962.0</v>
+      </c>
+      <c r="M123" s="1">
+        <v>3977156.52</v>
+      </c>
+      <c r="N123" s="1">
+        <v>0.93</v>
+      </c>
+      <c r="O123">
+        <v>1</v>
+      </c>
+      <c r="Z123" t="s">
         <v>392</v>
-      </c>
-[...13 lines deleted...]
-        <v>390</v>
       </c>
     </row>
     <row r="124" spans="1:26">
       <c r="A124" t="s">
-        <v>394</v>
+        <v>396</v>
       </c>
       <c r="B124" s="1">
-        <v>4900000.0</v>
+        <v>3210000.0</v>
       </c>
       <c r="C124" s="1">
-        <v>95.277</v>
+        <v>98.475</v>
       </c>
       <c r="D124" s="1">
-        <v>94.97844898</v>
+        <v>99.67338536</v>
       </c>
       <c r="E124" t="s">
         <v>8</v>
       </c>
       <c r="F124">
         <v>1.0</v>
       </c>
       <c r="G124" s="1">
-        <v>4653944.0</v>
+        <v>3199515.67</v>
       </c>
       <c r="H124" s="1">
-        <v>14629.0</v>
+        <v>-38468.17</v>
       </c>
       <c r="I124" s="1">
-        <v>0.31433553992055</v>
+        <v>-1.2023122862217</v>
       </c>
       <c r="J124">
-        <v>0.16</v>
+        <v>0.17</v>
       </c>
       <c r="K124" t="s">
+        <v>397</v>
+      </c>
+      <c r="L124" s="1">
+        <v>3161047.5</v>
+      </c>
+      <c r="M124" s="1">
+        <v>3166357.19</v>
+      </c>
+      <c r="N124" s="1">
+        <v>0.74</v>
+      </c>
+      <c r="O124">
+        <v>1</v>
+      </c>
+      <c r="Z124" t="s">
         <v>395</v>
-      </c>
-[...13 lines deleted...]
-        <v>393</v>
       </c>
     </row>
     <row r="125" spans="1:26">
       <c r="A125" t="s">
-        <v>397</v>
+        <v>399</v>
       </c>
       <c r="B125" s="1">
-        <v>600000.0</v>
+        <v>2200000.0</v>
       </c>
       <c r="C125" s="1">
-        <v>107.295</v>
+        <v>100.102</v>
       </c>
       <c r="D125" s="1">
-        <v>110.87634667</v>
+        <v>100.413</v>
       </c>
       <c r="E125" t="s">
         <v>8</v>
       </c>
       <c r="F125">
         <v>1.0</v>
       </c>
       <c r="G125" s="1">
-        <v>665258.08</v>
+        <v>2209086.0</v>
       </c>
       <c r="H125" s="1">
-        <v>-21488.08</v>
+        <v>-6842.0</v>
       </c>
       <c r="I125" s="1">
-        <v>-3.2300366799002</v>
+        <v>-0.30972085287762</v>
       </c>
       <c r="J125">
-        <v>2.44</v>
+        <v>0.9</v>
       </c>
       <c r="K125" t="s">
+        <v>400</v>
+      </c>
+      <c r="L125" s="1">
+        <v>2202244.0</v>
+      </c>
+      <c r="M125" s="1">
+        <v>2222135.5</v>
+      </c>
+      <c r="N125" s="1">
+        <v>0.52</v>
+      </c>
+      <c r="O125">
+        <v>1</v>
+      </c>
+      <c r="Z125" t="s">
         <v>398</v>
-      </c>
-[...13 lines deleted...]
-        <v>396</v>
       </c>
     </row>
     <row r="126" spans="1:26">
       <c r="A126" t="s">
-        <v>400</v>
+        <v>402</v>
       </c>
       <c r="B126" s="1">
-        <v>3200000.0</v>
+        <v>4700000.0</v>
       </c>
       <c r="C126" s="1">
-        <v>98.909</v>
+        <v>92.868</v>
       </c>
       <c r="D126" s="1">
-        <v>99.75103125</v>
+        <v>93.748</v>
       </c>
       <c r="E126" t="s">
         <v>8</v>
       </c>
       <c r="F126">
         <v>1.0</v>
       </c>
       <c r="G126" s="1">
-        <v>3192033.0</v>
+        <v>4406156.0</v>
       </c>
       <c r="H126" s="1">
-        <v>-26945.0</v>
+        <v>-41360.0</v>
       </c>
       <c r="I126" s="1">
-        <v>-0.84413287707239</v>
+        <v>-0.93868669198276</v>
       </c>
       <c r="J126">
-        <v>1.39</v>
+        <v>1.26</v>
       </c>
       <c r="K126" t="s">
+        <v>403</v>
+      </c>
+      <c r="L126" s="1">
+        <v>4364796.0</v>
+      </c>
+      <c r="M126" s="1">
+        <v>4424109.36</v>
+      </c>
+      <c r="N126" s="1">
+        <v>1.04</v>
+      </c>
+      <c r="O126">
+        <v>1</v>
+      </c>
+      <c r="Z126" t="s">
         <v>401</v>
-      </c>
-[...13 lines deleted...]
-        <v>399</v>
       </c>
     </row>
     <row r="127" spans="1:26">
       <c r="A127" t="s">
-        <v>403</v>
+        <v>405</v>
       </c>
       <c r="B127" s="1">
-        <v>4300000.0</v>
+        <v>2572000.0</v>
       </c>
       <c r="C127" s="1">
-        <v>95.752</v>
+        <v>99.45</v>
       </c>
       <c r="D127" s="1">
-        <v>95.56551</v>
+        <v>99.695</v>
       </c>
       <c r="E127" t="s">
         <v>8</v>
       </c>
       <c r="F127">
         <v>1.0</v>
       </c>
       <c r="G127" s="1">
-        <v>4109316.93</v>
+        <v>2564155.4</v>
       </c>
       <c r="H127" s="1">
-        <v>8019.07</v>
+        <v>-6301.4</v>
       </c>
       <c r="I127" s="1">
-        <v>0.19514362451474</v>
+        <v>-0.24574953608506</v>
       </c>
       <c r="J127">
-        <v>0.24</v>
+        <v>0.46</v>
       </c>
       <c r="K127" t="s">
+        <v>406</v>
+      </c>
+      <c r="L127" s="1">
+        <v>2557854.0</v>
+      </c>
+      <c r="M127" s="1">
+        <v>2569745.1</v>
+      </c>
+      <c r="N127" s="1">
+        <v>0.6</v>
+      </c>
+      <c r="O127">
+        <v>1</v>
+      </c>
+      <c r="Z127" t="s">
         <v>404</v>
-      </c>
-[...13 lines deleted...]
-        <v>402</v>
       </c>
     </row>
     <row r="128" spans="1:26">
       <c r="A128" t="s">
-        <v>406</v>
+        <v>408</v>
       </c>
       <c r="B128" s="1">
-        <v>6300000.0</v>
+        <v>2100000.0</v>
       </c>
       <c r="C128" s="1">
-        <v>100.56</v>
+        <v>98.54</v>
       </c>
       <c r="D128" s="1">
-        <v>101.42027286</v>
+        <v>99.473</v>
       </c>
       <c r="E128" t="s">
         <v>8</v>
       </c>
       <c r="F128">
         <v>1.0</v>
       </c>
       <c r="G128" s="1">
-        <v>6389477.19</v>
+        <v>2088933.0</v>
       </c>
       <c r="H128" s="1">
-        <v>-54197.19</v>
+        <v>-19593.0</v>
       </c>
       <c r="I128" s="1">
-        <v>-0.84822573722968</v>
+        <v>-0.93794295939602</v>
       </c>
       <c r="J128">
-        <v>2.74</v>
+        <v>0.29</v>
       </c>
       <c r="K128" t="s">
+        <v>409</v>
+      </c>
+      <c r="L128" s="1">
+        <v>2069340.0</v>
+      </c>
+      <c r="M128" s="1">
+        <v>2075381.1</v>
+      </c>
+      <c r="N128" s="1">
+        <v>0.49</v>
+      </c>
+      <c r="O128">
+        <v>1</v>
+      </c>
+      <c r="Z128" t="s">
         <v>407</v>
-      </c>
-[...213 lines deleted...]
-        <v>417</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">