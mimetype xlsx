--- v7 (2026-10-13)
+++ v8 (2026-11-04)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="1" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Répartition" sheetId="1" r:id="rId4"/>
     <sheet name="Valorisation" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="462">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="466">
   <si>
     <t>Type Part</t>
   </si>
   <si>
     <t>CodeIsin</t>
   </si>
   <si>
     <t>Parts</t>
   </si>
   <si>
     <t>Vl</t>
   </si>
   <si>
     <t>Devise</t>
   </si>
   <si>
     <t>Actif net</t>
   </si>
   <si>
     <t>X</t>
   </si>
   <si>
     <t>FR0013422813</t>
   </si>
   <si>
@@ -136,1302 +136,1314 @@
   <si>
     <t>VBCE (EUR)</t>
   </si>
   <si>
     <t>VBCI (EUR)</t>
   </si>
   <si>
     <t>Poids</t>
   </si>
   <si>
     <t>Nb.</t>
   </si>
   <si>
     <t>FR001400KPZ3</t>
   </si>
   <si>
     <t>OFI INVEST ESG LIQ I</t>
   </si>
   <si>
     <t>XS3238204062</t>
   </si>
   <si>
     <t>A2A EX 3.25 05-32</t>
   </si>
   <si>
-    <t>1 176.05</t>
+    <t>1 673.62</t>
   </si>
   <si>
     <t>XS2986639701</t>
   </si>
   <si>
     <t>A2A EX 3.625 01-35</t>
   </si>
   <si>
-    <t>2 703.75</t>
+    <t>3 062.08</t>
   </si>
   <si>
     <t>XS2583205906</t>
   </si>
   <si>
     <t>A2A EX 4.375 02-34</t>
   </si>
   <si>
-    <t>2 524.32</t>
+    <t>2 867.12</t>
   </si>
   <si>
     <t>XS2534976886</t>
   </si>
   <si>
     <t>A2A EX 4.5 09-30</t>
   </si>
   <si>
-    <t>4 792.19</t>
+    <t>5 144.79</t>
   </si>
   <si>
     <t>XS2487054939</t>
   </si>
   <si>
     <t>ABN AMR 3.0 06-32</t>
   </si>
   <si>
+    <t>3 254.79</t>
+  </si>
+  <si>
+    <t>XS3185662676</t>
+  </si>
+  <si>
+    <t>ABN AMR 3.0 09-32</t>
+  </si>
+  <si>
+    <t>7 841.10</t>
+  </si>
+  <si>
+    <t>XS2536941656</t>
+  </si>
+  <si>
+    <t>ABN AMR 4.25 02-30</t>
+  </si>
+  <si>
+    <t>1 932.88</t>
+  </si>
+  <si>
+    <t>XS3066564900</t>
+  </si>
+  <si>
+    <t>ACHM BA 2.5 05-28</t>
+  </si>
+  <si>
+    <t>XS3237229193</t>
+  </si>
+  <si>
+    <t>AIB GRO 3.75 12-36</t>
+  </si>
+  <si>
+    <t>37 227.64</t>
+  </si>
+  <si>
+    <t>XS3219374975</t>
+  </si>
+  <si>
+    <t>ALPH BA 3.125 10-31</t>
+  </si>
+  <si>
+    <t>5 753.42</t>
+  </si>
+  <si>
+    <t>XS3357187809</t>
+  </si>
+  <si>
+    <t>ALPH BA 3.75 05-32</t>
+  </si>
+  <si>
+    <t>3 156.99</t>
+  </si>
+  <si>
+    <t>FR00140005T0</t>
+  </si>
+  <si>
+    <t>ARKEMA 0.125 10-26</t>
+  </si>
+  <si>
+    <t>FR0014012JL7</t>
+  </si>
+  <si>
+    <t>ARKEMA 3.5 09-33</t>
+  </si>
+  <si>
+    <t>9 521.92</t>
+  </si>
+  <si>
+    <t>XS3215529192</t>
+  </si>
+  <si>
+    <t>ASN BAN 3.375 10-32</t>
+  </si>
+  <si>
+    <t>5 233.56</t>
+  </si>
+  <si>
+    <t>XS2694995163</t>
+  </si>
+  <si>
+    <t>ASR NED 3.625 12-28</t>
+  </si>
+  <si>
+    <t>11 062.71</t>
+  </si>
+  <si>
+    <t>XS2747590896</t>
+  </si>
+  <si>
+    <t>ASS GEN 3.212 01-29</t>
+  </si>
+  <si>
+    <t>2 411.64</t>
+  </si>
+  <si>
+    <t>XS2747596315</t>
+  </si>
+  <si>
+    <t>ASS GEN 3.547 01-34</t>
+  </si>
+  <si>
+    <t>1 972.72</t>
+  </si>
+  <si>
+    <t>XS2314312179</t>
+  </si>
+  <si>
+    <t>AXA 1.375 10-41</t>
+  </si>
+  <si>
+    <t>11 642.67</t>
+  </si>
+  <si>
+    <t>FR0014015J87</t>
+  </si>
+  <si>
+    <t>AYVENS 3.0 04-30</t>
+  </si>
+  <si>
     <t>1 808.22</t>
   </si>
   <si>
-    <t>XS3185662676</t>
-[...118 lines deleted...]
-  <si>
     <t>FR0014017YD2</t>
   </si>
   <si>
     <t>AYVENS 3.375 04-29</t>
   </si>
   <si>
+    <t>1 035.62</t>
+  </si>
+  <si>
     <t>IT0005675126</t>
   </si>
   <si>
     <t>BANC BP 3.125 10-31</t>
   </si>
   <si>
-    <t>3 630.14</t>
+    <t>3 931.51</t>
   </si>
   <si>
     <t>XS3396961289</t>
   </si>
   <si>
     <t>BANC DE 3.75 06-32</t>
   </si>
   <si>
-    <t>2 527.40</t>
+    <t>3 883.56</t>
   </si>
   <si>
     <t>XS2357417257</t>
   </si>
   <si>
     <t>BANC NT 0.625 06-29</t>
   </si>
   <si>
     <t>XS2194370727</t>
   </si>
   <si>
     <t>BANC NT 1.125 06-27</t>
   </si>
   <si>
     <t>XS2063247915</t>
   </si>
   <si>
     <t>BANC SA 0.3 10-26</t>
   </si>
   <si>
     <t>ES0213679OV1</t>
   </si>
   <si>
     <t>BANK 3.75 06-34</t>
   </si>
   <si>
-    <t>2 650.68</t>
+    <t>4 006.85</t>
   </si>
   <si>
     <t>XS2804565435</t>
   </si>
   <si>
     <t>BANK OF 3.5 04-29</t>
   </si>
   <si>
-    <t>2 560.27</t>
+    <t>3 193.15</t>
   </si>
   <si>
     <t>XS3320133948</t>
   </si>
   <si>
     <t>BANK OF 3.625 03-32</t>
   </si>
   <si>
-    <t>4 634.93</t>
+    <t>5 537.31</t>
   </si>
   <si>
     <t>FR001400Q0T5</t>
   </si>
   <si>
     <t>BANQ FE 3.5 05-31</t>
   </si>
   <si>
-    <t>2 924.66</t>
+    <t>3 979.45</t>
   </si>
   <si>
     <t>FR0014019O29</t>
   </si>
   <si>
     <t>BANQ FE 3.5 07-33</t>
   </si>
   <si>
+    <t>1 726.03</t>
+  </si>
+  <si>
     <t>XS3170898723</t>
   </si>
   <si>
     <t>BAWA BK 3.375 09-33</t>
   </si>
   <si>
-    <t>29 219.18</t>
+    <t>31 253.42</t>
   </si>
   <si>
     <t>BE6328785207</t>
   </si>
   <si>
     <t>BELF SA 0.375 06-27</t>
   </si>
   <si>
     <t>BE6352762387</t>
   </si>
   <si>
     <t>BELF SA 3.625 06-30</t>
   </si>
   <si>
-    <t>1 688.36</t>
+    <t>2 780.82</t>
   </si>
   <si>
     <t>BE6344187966</t>
   </si>
   <si>
     <t>BELF SA 3.875 06-28</t>
   </si>
   <si>
     <t>XS2634687912</t>
   </si>
   <si>
     <t>BK AMER 4.134 06-28</t>
   </si>
   <si>
-    <t>1 868.79</t>
+    <t>3 114.66</t>
   </si>
   <si>
     <t>XS3332496184</t>
   </si>
   <si>
     <t>BK IREL 3.875 04-34</t>
   </si>
   <si>
-    <t>3 301.29</t>
+    <t>3 999.64</t>
   </si>
   <si>
     <t>XS2643234011</t>
   </si>
   <si>
     <t>BK IREL 5.0 07-31</t>
   </si>
   <si>
+    <t>1 604.79</t>
+  </si>
+  <si>
     <t>FR0013415692</t>
   </si>
   <si>
     <t>BQ POST 1.375 04-29</t>
   </si>
   <si>
+    <t>1 175.34</t>
+  </si>
+  <si>
     <t>XS3038544790</t>
   </si>
   <si>
     <t>BRAM U 3.625 04-33</t>
   </si>
   <si>
-    <t>5 102.41</t>
+    <t>6 181.77</t>
   </si>
   <si>
     <t>DE000BU3Z005</t>
   </si>
   <si>
     <t>BUND DE 2.3 02-33</t>
   </si>
   <si>
-    <t>2 882.88</t>
+    <t>3 305.70</t>
   </si>
   <si>
     <t>FR001400M4O2</t>
   </si>
   <si>
     <t>CA 4.375 11-33</t>
   </si>
   <si>
-    <t>22 054.79</t>
+    <t>24 164.38</t>
   </si>
   <si>
     <t>XS3108521124</t>
   </si>
   <si>
     <t>CA AUTO 2.75 07-28</t>
   </si>
   <si>
     <t>XS2555187801</t>
   </si>
   <si>
     <t>CAIX 5.375 11-30</t>
   </si>
   <si>
-    <t>3 578.42</t>
+    <t>3 902.40</t>
   </si>
   <si>
     <t>DE000CZ45W57</t>
   </si>
   <si>
     <t>CMZB FR 3.0 09-27</t>
   </si>
   <si>
-    <t>2 498.63</t>
+    <t>2 679.45</t>
   </si>
   <si>
     <t>FR0013463775</t>
   </si>
   <si>
     <t>CNP ASS 2.0 07-50</t>
   </si>
   <si>
-    <t>9 671.23</t>
-[...1 lines deleted...]
-  <si>
     <t>XS3320133781</t>
   </si>
   <si>
     <t>COLO SF 3.875 04-31</t>
   </si>
   <si>
-    <t>2 080.82</t>
+    <t>2 547.95</t>
   </si>
   <si>
     <t>DE000CZ457W4</t>
   </si>
   <si>
     <t>COMM AK 4.0 01-38</t>
   </si>
   <si>
-    <t>5 753.42</t>
+    <t>6 476.71</t>
   </si>
   <si>
     <t>DE000CZ45ZY0</t>
   </si>
   <si>
     <t>COMM AK 4.125 06-37</t>
   </si>
   <si>
+    <t>1 672.60</t>
+  </si>
+  <si>
     <t>DE000CZ439B6</t>
   </si>
   <si>
     <t>COMM AK 5.25 03-29</t>
   </si>
   <si>
-    <t>4 832.88</t>
+    <t>5 782.19</t>
   </si>
   <si>
     <t>XS2796609787</t>
   </si>
   <si>
     <t>COMP DE 3.375 04-30</t>
   </si>
   <si>
+    <t>1 109.59</t>
+  </si>
+  <si>
     <t>XS2796659964</t>
   </si>
   <si>
     <t>COMP DE 3.625 04-34</t>
   </si>
   <si>
-    <t>1 946.58</t>
+    <t>2 383.56</t>
   </si>
   <si>
     <t>XS3200103490</t>
   </si>
   <si>
     <t>COOP RA 3.548 10-35</t>
   </si>
   <si>
-    <t>16 379.93</t>
+    <t>17 621.73</t>
   </si>
   <si>
     <t>FR0013447232</t>
   </si>
   <si>
     <t>COVI 1.125 09-31</t>
   </si>
   <si>
-    <t>1 855.48</t>
+    <t>1 991.10</t>
   </si>
   <si>
     <t>FR0014010IN9</t>
   </si>
   <si>
     <t>COVI 3.625 06-34</t>
   </si>
   <si>
     <t>XS3244187764</t>
   </si>
   <si>
     <t>DANS BK 3.375 12-33</t>
   </si>
   <si>
-    <t>12 482.88</t>
+    <t>13 703.42</t>
   </si>
   <si>
     <t>XS3101509167</t>
   </si>
   <si>
     <t>DANS BK 3.5 11-35</t>
   </si>
   <si>
-    <t>3 423.29</t>
+    <t>8 726.03</t>
   </si>
   <si>
     <t>XS2637421848</t>
   </si>
   <si>
     <t>DANS BK 4.75 06-30</t>
   </si>
   <si>
     <t>XS2280835260</t>
   </si>
   <si>
     <t>DIGI IN 0.625 07-31</t>
   </si>
   <si>
     <t>XS3074473474</t>
   </si>
   <si>
     <t>DNB BAN 3.125 05-31</t>
   </si>
   <si>
-    <t>4 794.52</t>
+    <t>6 678.08</t>
   </si>
   <si>
     <t>XS3166221948</t>
   </si>
   <si>
     <t>EAST JA 3.727 09-37</t>
   </si>
   <si>
-    <t>9 292.79</t>
+    <t>9 939.76</t>
   </si>
   <si>
     <t>PTEDP6OM0007</t>
   </si>
   <si>
     <t>EDP 4.375 12-55</t>
   </si>
   <si>
-    <t>8 090.75</t>
+    <t>9 409.25</t>
   </si>
   <si>
     <t>XS2978779176</t>
   </si>
   <si>
     <t>EDP SER 3.5 07-31</t>
   </si>
   <si>
-    <t>8 261.92</t>
-[...1 lines deleted...]
-  <si>
     <t>XS3391835629</t>
   </si>
   <si>
     <t>EDP SER 3.75 03-33</t>
   </si>
   <si>
-    <t>1 796.30</t>
+    <t>2 637.12</t>
   </si>
   <si>
     <t>XS2699159351</t>
   </si>
   <si>
     <t>EDP SER 4.375 04-32</t>
   </si>
   <si>
-    <t>1 589.38</t>
+    <t>1 932.19</t>
   </si>
   <si>
     <t>BE6368381404</t>
   </si>
   <si>
     <t>ELIA TR 3.5 10-35</t>
   </si>
   <si>
-    <t>2 684.93</t>
+    <t>2 895.89</t>
   </si>
   <si>
     <t>BE6340849569</t>
   </si>
   <si>
     <t>ELIA TR 3.625 01-33</t>
   </si>
   <si>
-    <t>1 767.81</t>
+    <t>1 986.30</t>
   </si>
   <si>
     <t>BE6349118800</t>
   </si>
   <si>
     <t>ELIA TR 3.75 01-36</t>
   </si>
   <si>
-    <t>3 698.63</t>
+    <t>4 150.68</t>
   </si>
   <si>
     <t>XS3044299769</t>
   </si>
   <si>
     <t>ELLE AB 3.75 05-35</t>
   </si>
   <si>
-    <t>1 229.38</t>
+    <t>1 665.62</t>
   </si>
   <si>
     <t>XS1750986744</t>
   </si>
   <si>
     <t>ENEL FI 1.125 09-26</t>
   </si>
   <si>
-    <t>2 652.84</t>
+    <t>2 846.10</t>
   </si>
   <si>
     <t>XS3299702137</t>
   </si>
   <si>
     <t>ENEX HO 3.0 02-32</t>
   </si>
   <si>
-    <t>4 015.89</t>
+    <t>4 646.96</t>
   </si>
   <si>
     <t>XS3045470492</t>
   </si>
   <si>
     <t>ENEX HO 3.25 04-33</t>
   </si>
   <si>
-    <t>2 591.10</t>
+    <t>3 178.77</t>
   </si>
   <si>
     <t>FR0013455813</t>
   </si>
   <si>
     <t>ENGIE 0.5 10-30</t>
   </si>
   <si>
     <t>FR0014000RR2</t>
   </si>
   <si>
     <t>ENGIE 1.5 PERP</t>
   </si>
   <si>
-    <t>1 865.75</t>
+    <t>2 046.58</t>
   </si>
   <si>
     <t>FR0013504693</t>
   </si>
   <si>
     <t>ENGIE 2.125 03-32</t>
   </si>
   <si>
     <t>FR0014016Z94</t>
   </si>
   <si>
     <t>ENGIE 4.371 PERP</t>
   </si>
   <si>
-    <t>4 311.32</t>
+    <t>1 005.97</t>
   </si>
   <si>
     <t>XS1702729275</t>
   </si>
   <si>
     <t>EON INT 1.25 10-27</t>
   </si>
   <si>
-    <t>1 289.73</t>
+    <t>1 395.21</t>
   </si>
   <si>
     <t>XS2574873183</t>
   </si>
   <si>
     <t>EON SE 3.875 01-35</t>
   </si>
   <si>
-    <t>2 539.45</t>
+    <t>2 843.08</t>
   </si>
   <si>
     <t>XS2673547746</t>
   </si>
   <si>
     <t>EON SE 4.0 08-33</t>
   </si>
   <si>
-    <t>10 520.55</t>
+    <t>11 243.84</t>
   </si>
   <si>
     <t>XS2432544349</t>
   </si>
   <si>
     <t>ESB FIN 1.0 07-34</t>
   </si>
   <si>
-    <t>2 967.12</t>
-[...1 lines deleted...]
-  <si>
     <t>XS2697970536</t>
   </si>
   <si>
     <t>ESB FIN 4.25 03-36</t>
   </si>
   <si>
-    <t>1 560.27</t>
+    <t>1 816.44</t>
   </si>
   <si>
     <t>EU000A3K4DG1</t>
   </si>
   <si>
     <t>EURO UN 1.25 02-43</t>
   </si>
   <si>
-    <t>4 548.80</t>
+    <t>5 170.38</t>
   </si>
   <si>
     <t>DE000A4DFCB7</t>
   </si>
   <si>
     <t>EVON IN 3.25 01-30</t>
   </si>
   <si>
-    <t>2 127.37</t>
+    <t>2 385.95</t>
   </si>
   <si>
     <t>DE000A4DFWV3</t>
   </si>
   <si>
     <t>EVON IN 4.25 09-55</t>
   </si>
   <si>
     <t>XS2784700671</t>
   </si>
   <si>
     <t>FING EM 3.25 03-34</t>
   </si>
   <si>
-    <t>1 401.56</t>
+    <t>1 657.50</t>
   </si>
   <si>
     <t>FR0013234333</t>
   </si>
   <si>
     <t>FRAN GO 1.75 06-39</t>
   </si>
   <si>
     <t>FR0013322989</t>
   </si>
   <si>
     <t>GECINA 1.625 03-30</t>
   </si>
   <si>
-    <t>2 738.01</t>
+    <t>3 227.74</t>
   </si>
   <si>
     <t>FR0013266368</t>
   </si>
   <si>
     <t>GECINA 2.0 06-32</t>
   </si>
   <si>
+    <t>1 013.70</t>
+  </si>
+  <si>
     <t>XS3072230744</t>
   </si>
   <si>
     <t>IBER FI 3.5 05-35</t>
   </si>
   <si>
-    <t>4 027.40</t>
+    <t>5 504.11</t>
   </si>
   <si>
     <t>XS3224600232</t>
   </si>
   <si>
     <t>IBER FI 3.75 PERP</t>
   </si>
   <si>
-    <t>2 589.04</t>
+    <t>2 815.07</t>
   </si>
   <si>
     <t>XS2748213290</t>
   </si>
   <si>
     <t>IBER FI 4.871 PERP</t>
   </si>
   <si>
-    <t>7 206.41</t>
+    <t>8 967.98</t>
   </si>
   <si>
     <t>FR001400ZRC6</t>
   </si>
   <si>
     <t>ICAD PR 4.375 05-35</t>
   </si>
   <si>
-    <t>1 941.78</t>
+    <t>2 732.88</t>
   </si>
   <si>
     <t>FR0014007NF1</t>
   </si>
   <si>
     <t>ICADE 1.0 01-30</t>
   </si>
   <si>
+    <t>1 090.41</t>
+  </si>
+  <si>
     <t>XS3225326282</t>
   </si>
   <si>
     <t>ING GRO 2.875 11-30</t>
   </si>
   <si>
-    <t>1 945.55</t>
+    <t>2 118.84</t>
   </si>
   <si>
     <t>XS2764264789</t>
   </si>
   <si>
     <t>ING GRO 4.0 02-35</t>
   </si>
   <si>
+    <t>1 917.81</t>
+  </si>
+  <si>
     <t>XS2524746687</t>
   </si>
   <si>
     <t>ING GRO 4.125 08-33</t>
   </si>
   <si>
-    <t>11 018.84</t>
+    <t>11 764.73</t>
   </si>
   <si>
     <t>XS2529233814</t>
   </si>
   <si>
     <t>INTE 4.75 09-27</t>
   </si>
   <si>
-    <t>6 090.41</t>
+    <t>6 519.86</t>
   </si>
   <si>
     <t>XS2625196352</t>
   </si>
   <si>
     <t>INTE 4.875 05-30</t>
   </si>
   <si>
-    <t>3 806.51</t>
+    <t>5 275.68</t>
   </si>
   <si>
     <t>IE000GVLBXU6</t>
   </si>
   <si>
     <t>IREL GO 3.0 10-43</t>
   </si>
   <si>
-    <t>13 315.07</t>
+    <t>14 400.00</t>
   </si>
   <si>
     <t>XS1704789590</t>
   </si>
   <si>
     <t>IREN 1.5 10-27</t>
   </si>
   <si>
-    <t>3 092.05</t>
+    <t>3 349.73</t>
   </si>
   <si>
     <t>XS2752472436</t>
   </si>
   <si>
     <t>IREN 3.875 07-32</t>
   </si>
   <si>
-    <t>13 872.50</t>
-[...1 lines deleted...]
-  <si>
     <t>IT0005596470</t>
   </si>
   <si>
     <t>ITAL BU 4.05 10-37</t>
   </si>
   <si>
-    <t>2 480.90</t>
+    <t>3 199.06</t>
   </si>
   <si>
     <t>XS3358396763</t>
   </si>
   <si>
     <t>JYSK BA 3.625 06-32</t>
   </si>
   <si>
     <t>BE0390246156</t>
   </si>
   <si>
     <t>KBC GRO 3.625 08-36</t>
   </si>
   <si>
-    <t>6 415.75</t>
+    <t>17 131.85</t>
   </si>
   <si>
     <t>BE0390124874</t>
   </si>
   <si>
     <t>KBC GRO 3.75 03-32</t>
   </si>
   <si>
-    <t>5 650.68</t>
+    <t>6 780.82</t>
   </si>
   <si>
     <t>XS2780025271</t>
   </si>
   <si>
     <t>KONI AH 3.375 03-31</t>
   </si>
   <si>
-    <t>1 165.07</t>
+    <t>1 368.49</t>
   </si>
   <si>
     <t>XS2596537972</t>
   </si>
   <si>
     <t>KONI AH 3.5 04-28</t>
   </si>
   <si>
+    <t>1 189.04</t>
+  </si>
+  <si>
     <t>XS3308614794</t>
   </si>
   <si>
     <t>KONI AH 3.625 03-34</t>
   </si>
   <si>
-    <t>1 241.44</t>
+    <t>1 459.93</t>
   </si>
   <si>
     <t>FR0013384567</t>
   </si>
   <si>
     <t>LA POST 1.45 11-28</t>
   </si>
   <si>
     <t>XS2089229806</t>
   </si>
   <si>
     <t>MERL PR 1.875 12-34</t>
   </si>
   <si>
-    <t>3 436.64</t>
+    <t>3 775.68</t>
   </si>
   <si>
     <t>XS3168718529</t>
   </si>
   <si>
     <t>MERL PR 3.5 09-33</t>
   </si>
   <si>
-    <t>9 032.88</t>
+    <t>9 665.75</t>
   </si>
   <si>
     <t>IT0005678955</t>
   </si>
   <si>
     <t>MONT PA 3.25 02-32</t>
   </si>
   <si>
-    <t>2 933.28</t>
+    <t>3 205.57</t>
   </si>
   <si>
     <t>XS2388449758</t>
   </si>
   <si>
     <t>NATL BA 0.5 09-28</t>
   </si>
   <si>
-    <t>2 034.25</t>
+    <t>2 184.93</t>
   </si>
   <si>
     <t>XS3441768093</t>
   </si>
   <si>
     <t>NATL GR 4.268 04-37</t>
   </si>
   <si>
     <t>XS2528858033</t>
   </si>
   <si>
     <t>NATW GR 4.067 09-28</t>
   </si>
   <si>
-    <t>17 382.25</t>
+    <t>18 607.92</t>
   </si>
   <si>
     <t>NL0013552060</t>
   </si>
   <si>
     <t>NETH GO 0.5 01-40</t>
   </si>
   <si>
-    <t>1 028.97</t>
+    <t>1 154.04</t>
   </si>
   <si>
     <t>XS3232967318</t>
   </si>
   <si>
     <t>NORD BK 3.25 11-35</t>
   </si>
   <si>
-    <t>9 345.58</t>
+    <t>10 209.45</t>
   </si>
   <si>
     <t>XS3170346368</t>
   </si>
   <si>
     <t>NORD BK 3.5 09-35</t>
   </si>
   <si>
-    <t>11 545.21</t>
+    <t>12 389.04</t>
   </si>
   <si>
     <t>XS3406830052</t>
   </si>
   <si>
     <t>NORD BK 3.875 06-36</t>
   </si>
   <si>
-    <t>1 114.51</t>
+    <t>1 960.01</t>
   </si>
   <si>
     <t>XS2797546624</t>
   </si>
   <si>
     <t>PERM TS 4.25 07-30</t>
   </si>
   <si>
     <t>XS2021462440</t>
   </si>
   <si>
     <t>PROL IN 0.875 07-29</t>
   </si>
   <si>
     <t>XS2187529180</t>
   </si>
   <si>
     <t>PROL IN 1.625 06-32</t>
   </si>
   <si>
     <t>XS1904690341</t>
   </si>
   <si>
     <t>PROL IN 2.375 11-30</t>
   </si>
   <si>
-    <t>7 036.18</t>
+    <t>7 673.20</t>
   </si>
   <si>
     <t>FR00140193X6</t>
   </si>
   <si>
     <t>RCI BAN 4.0 08-31</t>
   </si>
   <si>
+    <t>2 104.11</t>
+  </si>
+  <si>
     <t>XS2744299335</t>
   </si>
   <si>
     <t>RED ELE 3.0 01-34</t>
   </si>
   <si>
-    <t>4 413.70</t>
+    <t>4 956.16</t>
   </si>
   <si>
     <t>XS2838500218</t>
   </si>
   <si>
     <t>REDEIA 3.375 07-32</t>
   </si>
   <si>
+    <t>1 294.52</t>
+  </si>
+  <si>
     <t>XS3348120653</t>
   </si>
   <si>
     <t>REDEIA 4.375 PERP</t>
   </si>
   <si>
-    <t>2 840.75</t>
+    <t>3 631.85</t>
   </si>
   <si>
     <t>FR0014010DR1</t>
   </si>
   <si>
     <t>RENA 3.875 09-30</t>
   </si>
   <si>
-    <t>3 057.53</t>
+    <t>3 291.10</t>
   </si>
   <si>
     <t>FR0014007LP4</t>
   </si>
   <si>
     <t>RTE EDF 0.75 01-34</t>
   </si>
   <si>
-    <t>2 268.49</t>
+    <t>2 539.73</t>
   </si>
   <si>
     <t>XS3166372568</t>
   </si>
   <si>
     <t>SCOT HY 3.375 11-33</t>
   </si>
   <si>
-    <t>14 112.86</t>
+    <t>15 095.40</t>
   </si>
   <si>
     <t>FR001400U1Q3</t>
   </si>
   <si>
     <t>SG 3.625 11-30</t>
   </si>
   <si>
-    <t>21 809.59</t>
+    <t>23 776.03</t>
   </si>
   <si>
     <t>ES0000012J07</t>
   </si>
   <si>
     <t>SPAI GO 1.0 07-42</t>
   </si>
   <si>
-    <t>6 712.33</t>
-[...1 lines deleted...]
-  <si>
     <t>XS3027988263</t>
   </si>
   <si>
     <t>SSE 3.5 03-32</t>
   </si>
   <si>
-    <t>1 163.92</t>
+    <t>4 083.21</t>
   </si>
   <si>
     <t>XS2675685700</t>
   </si>
   <si>
     <t>SSE 4.0 09-31</t>
   </si>
   <si>
-    <t>12 348.49</t>
+    <t>13 216.44</t>
   </si>
   <si>
     <t>XS2532312548</t>
   </si>
   <si>
     <t>STAT AS 2.875 09-29</t>
   </si>
   <si>
-    <t>5 765.75</t>
+    <t>6 181.64</t>
   </si>
   <si>
     <t>XS2723597923</t>
   </si>
   <si>
     <t>STAT AS 3.125 12-26</t>
   </si>
   <si>
-    <t>2 565.07</t>
+    <t>2 828.77</t>
   </si>
   <si>
     <t>XS2779793061</t>
   </si>
   <si>
     <t>STAT AS 3.75 03-39</t>
   </si>
   <si>
-    <t>1 535.96</t>
+    <t>1 829.79</t>
   </si>
   <si>
     <t>XS2443749648</t>
   </si>
   <si>
     <t>TELI CO 2.75 06-83</t>
   </si>
   <si>
     <t>XS3433863621</t>
   </si>
   <si>
     <t>TENN GM 3.25 07-30</t>
   </si>
   <si>
     <t>XS2477935345</t>
   </si>
   <si>
     <t>TENN HO 1.625 11-26</t>
   </si>
   <si>
-    <t>1 495.89</t>
+    <t>1 633.01</t>
   </si>
   <si>
     <t>XS1241581096</t>
   </si>
   <si>
     <t>TENN HO 1.75 06-27</t>
   </si>
   <si>
     <t>XS2549543499</t>
   </si>
   <si>
     <t>TENN HO 4.5 10-34</t>
   </si>
   <si>
-    <t>4 167.12</t>
+    <t>4 519.73</t>
   </si>
   <si>
     <t>XS3128477521</t>
   </si>
   <si>
     <t>TERN RE 3.0 07-31</t>
   </si>
   <si>
-    <t>16 183.56</t>
-[...1 lines deleted...]
-  <si>
     <t>XS2655852726</t>
   </si>
   <si>
     <t>TERN RE 3.875 07-33</t>
   </si>
   <si>
-    <t>3 779.45</t>
-[...1 lines deleted...]
-  <si>
     <t>XS2357205587</t>
   </si>
   <si>
     <t>TRAS EL 0.375 06-29</t>
   </si>
   <si>
     <t>XS2209023402</t>
   </si>
   <si>
     <t>TRAS EL 0.75 07-32</t>
   </si>
   <si>
-    <t>4 096.44</t>
-[...1 lines deleted...]
-  <si>
     <t>XS2360310044</t>
   </si>
   <si>
     <t>UNIC 0.8 07-29</t>
   </si>
   <si>
     <t>XS2555420103</t>
   </si>
   <si>
     <t>UNIC 5.85 11-27</t>
   </si>
   <si>
-    <t>7 757.26</t>
+    <t>8 462.47</t>
   </si>
   <si>
     <t>XS2257961818</t>
   </si>
   <si>
     <t>UPM KYM 0.125 11-28</t>
   </si>
   <si>
     <t>XS2320453884</t>
   </si>
   <si>
     <t>UPM KYM 0.5 03-31</t>
   </si>
   <si>
     <t>XS2478685931</t>
   </si>
   <si>
     <t>UPM KYM 2.25 05-29</t>
   </si>
   <si>
     <t>XS2297882644</t>
   </si>
   <si>
     <t>VATT AB 0.125 02-29</t>
   </si>
   <si>
     <t>XS2821745374</t>
   </si>
   <si>
     <t>VERB AG 3.25 05-31</t>
   </si>
   <si>
-    <t>1 576.03</t>
+    <t>2 163.70</t>
   </si>
   <si>
     <t>DE000A3MQS72</t>
   </si>
   <si>
     <t>VONO SE 2.375 03-32</t>
   </si>
   <si>
-    <t>3 643.84</t>
+    <t>4 359.59</t>
   </si>
   <si>
     <t>DE000A30VQB2</t>
   </si>
   <si>
     <t>VONO SE 5.0 11-30</t>
   </si>
   <si>
-    <t>12 821.92</t>
+    <t>14 027.40</t>
   </si>
   <si>
     <t>OEU6 Comdty</t>
   </si>
   <si>
     <t>EURO BOBL 0926</t>
   </si>
   <si>
     <t>DUU6 Comdty</t>
   </si>
   <si>
     <t>EURO SCHATZ 0926</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -1807,237 +1819,237 @@
       </c>
       <c r="E1" t="s">
         <v>5</v>
       </c>
       <c r="F1" t="s">
         <v>4</v>
       </c>
       <c r="G1" t="s">
         <v>5</v>
       </c>
       <c r="H1" t="s">
         <v>4</v>
       </c>
       <c r="Z1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:26">
       <c r="A2" t="s">
         <v>7</v>
       </c>
       <c r="B2" s="1">
         <v>19746.0</v>
       </c>
       <c r="C2">
-        <v>1511.06</v>
+        <v>1512.74</v>
       </c>
       <c r="D2" t="s">
         <v>8</v>
       </c>
       <c r="E2">
-        <v>29837484.59</v>
+        <v>29870714.36</v>
       </c>
       <c r="F2" t="s">
         <v>8</v>
       </c>
       <c r="G2">
-        <v>29837484.59</v>
+        <v>29870714.36</v>
       </c>
       <c r="H2" t="s">
         <v>8</v>
       </c>
       <c r="Z2" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="3" spans="1:26">
       <c r="A3" t="s">
         <v>10</v>
       </c>
       <c r="B3" s="1">
-        <v>32387.433</v>
+        <v>32877.621</v>
       </c>
       <c r="C3">
-        <v>99.58</v>
+        <v>99.65</v>
       </c>
       <c r="D3" t="s">
         <v>8</v>
       </c>
       <c r="E3">
-        <v>3225183.66</v>
+        <v>3276394.81</v>
       </c>
       <c r="F3" t="s">
         <v>8</v>
       </c>
       <c r="G3">
-        <v>3225183.66</v>
+        <v>3276394.81</v>
       </c>
       <c r="H3" t="s">
         <v>8</v>
       </c>
       <c r="Z3" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="4" spans="1:26">
       <c r="A4" t="s">
         <v>12</v>
       </c>
       <c r="B4" s="1">
-        <v>3055.857</v>
+        <v>3086.092</v>
       </c>
       <c r="C4">
-        <v>5020.01</v>
+        <v>5025.45</v>
       </c>
       <c r="D4" t="s">
         <v>8</v>
       </c>
       <c r="E4">
-        <v>15340442.16</v>
+        <v>15509021.28</v>
       </c>
       <c r="F4" t="s">
         <v>8</v>
       </c>
       <c r="G4">
-        <v>15340442.16</v>
+        <v>15509021.28</v>
       </c>
       <c r="H4" t="s">
         <v>8</v>
       </c>
       <c r="Z4" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="5" spans="1:26">
       <c r="A5" t="s">
         <v>14</v>
       </c>
       <c r="B5" s="1">
-        <v>8841.0</v>
+        <v>10127.0</v>
       </c>
       <c r="C5">
-        <v>102.16</v>
+        <v>102.27</v>
       </c>
       <c r="D5" t="s">
         <v>8</v>
       </c>
       <c r="E5">
-        <v>903212.49</v>
+        <v>1035714.39</v>
       </c>
       <c r="F5" t="s">
         <v>8</v>
       </c>
       <c r="G5">
-        <v>903212.49</v>
+        <v>1035714.39</v>
       </c>
       <c r="H5" t="s">
         <v>8</v>
       </c>
       <c r="Z5" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="6" spans="1:26">
       <c r="A6" t="s">
         <v>16</v>
       </c>
       <c r="B6" s="1">
         <v>10.0</v>
       </c>
       <c r="C6">
-        <v>101.12</v>
+        <v>101.18</v>
       </c>
       <c r="D6" t="s">
         <v>8</v>
       </c>
       <c r="E6">
-        <v>1011.21</v>
+        <v>1011.85</v>
       </c>
       <c r="F6" t="s">
         <v>8</v>
       </c>
       <c r="G6">
-        <v>1011.21</v>
+        <v>1011.85</v>
       </c>
       <c r="H6" t="s">
         <v>8</v>
       </c>
       <c r="Z6" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="7" spans="1:26">
       <c r="A7" t="s">
         <v>18</v>
       </c>
       <c r="B7" s="1">
         <v>555.0</v>
       </c>
       <c r="C7">
-        <v>102.2</v>
+        <v>102.27</v>
       </c>
       <c r="D7" t="s">
         <v>8</v>
       </c>
       <c r="E7">
-        <v>56723.25</v>
+        <v>56764.81</v>
       </c>
       <c r="F7" t="s">
         <v>8</v>
       </c>
       <c r="G7">
-        <v>56723.25</v>
+        <v>56764.81</v>
       </c>
       <c r="H7" t="s">
         <v>8</v>
       </c>
       <c r="Z7" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="8" spans="1:26">
       <c r="A8" t="s">
         <v>20</v>
       </c>
       <c r="B8" s="1">
         <v>14.0</v>
       </c>
       <c r="C8">
-        <v>101.36</v>
+        <v>101.46</v>
       </c>
       <c r="D8" t="s">
         <v>8</v>
       </c>
       <c r="E8">
-        <v>1419.05</v>
+        <v>1420.44</v>
       </c>
       <c r="F8" t="s">
         <v>8</v>
       </c>
       <c r="G8">
-        <v>1419.05</v>
+        <v>1420.44</v>
       </c>
       <c r="H8" t="s">
         <v>8</v>
       </c>
       <c r="Z8" t="s">
         <v>19</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
@@ -2086,7893 +2098,7893 @@
       </c>
       <c r="K1" t="s">
         <v>31</v>
       </c>
       <c r="L1" t="s">
         <v>32</v>
       </c>
       <c r="M1" t="s">
         <v>33</v>
       </c>
       <c r="N1" t="s">
         <v>34</v>
       </c>
       <c r="O1" t="s">
         <v>35</v>
       </c>
       <c r="Z1" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="2" spans="1:26">
       <c r="A2" t="s">
         <v>37</v>
       </c>
       <c r="B2" s="1">
-        <v>2506.0</v>
+        <v>1160.0</v>
       </c>
       <c r="C2" s="1">
-        <v>1078.79</v>
+        <v>1080.39</v>
       </c>
       <c r="D2" s="1">
-        <v>1076.81490024</v>
+        <v>1077.06856897</v>
       </c>
       <c r="E2" t="s">
         <v>8</v>
       </c>
       <c r="F2">
         <v>1.0</v>
       </c>
       <c r="G2" s="1">
-        <v>2698498.14</v>
+        <v>1249399.54</v>
       </c>
       <c r="H2" s="1">
-        <v>4949.6</v>
+        <v>3852.86</v>
       </c>
       <c r="I2" s="1">
-        <v>0.18342054517777</v>
+        <v>0.30837693441123</v>
       </c>
       <c r="J2">
         <v>0.0</v>
       </c>
       <c r="K2">
         <v>0.0</v>
       </c>
       <c r="L2" s="1">
-        <v>2703447.74</v>
+        <v>1253252.4</v>
       </c>
       <c r="M2" s="1">
-        <v>2703447.74</v>
+        <v>1253252.4</v>
       </c>
       <c r="N2" s="1">
-        <v>5.48</v>
+        <v>2.52</v>
       </c>
       <c r="O2">
         <v>1</v>
       </c>
       <c r="Z2" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="3" spans="1:26">
       <c r="A3" t="s">
         <v>39</v>
       </c>
       <c r="B3" s="1">
         <v>254000.0</v>
       </c>
       <c r="C3" s="1">
-        <v>97.95518736</v>
+        <v>97.92071463</v>
       </c>
       <c r="D3" s="1">
         <v>99.533614</v>
       </c>
       <c r="E3" t="s">
         <v>8</v>
       </c>
       <c r="F3">
         <v>1.0</v>
       </c>
       <c r="G3" s="1">
         <v>252815.38</v>
       </c>
       <c r="H3" s="1">
-        <v>-2833.15</v>
+        <v>-2423.15</v>
       </c>
       <c r="I3" s="1">
-        <v>-1.1206398914496</v>
+        <v>-0.9584662135666</v>
       </c>
       <c r="J3">
         <v>0.0</v>
       </c>
       <c r="K3" t="s">
         <v>40</v>
       </c>
       <c r="L3" s="1">
-        <v>248806.18</v>
+        <v>248718.61</v>
       </c>
       <c r="M3" s="1">
-        <v>249982.23</v>
+        <v>250392.23</v>
       </c>
       <c r="N3" s="1">
-        <v>0.51</v>
+        <v>0.5</v>
       </c>
       <c r="O3">
         <v>1</v>
       </c>
       <c r="Z3" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="4" spans="1:26">
       <c r="A4" t="s">
         <v>42</v>
       </c>
       <c r="B4" s="1">
         <v>164000.0</v>
       </c>
       <c r="C4" s="1">
-        <v>97.85016661</v>
+        <v>97.55767271</v>
       </c>
       <c r="D4" s="1">
         <v>99.08</v>
       </c>
       <c r="E4" t="s">
         <v>8</v>
       </c>
       <c r="F4">
         <v>1.0</v>
       </c>
       <c r="G4" s="1">
         <v>162491.2</v>
       </c>
       <c r="H4" s="1">
-        <v>686.83</v>
+        <v>565.47</v>
       </c>
       <c r="I4" s="1">
-        <v>0.42268750553876</v>
+        <v>0.3480003840208</v>
       </c>
       <c r="J4">
         <v>0.0</v>
       </c>
       <c r="K4" t="s">
         <v>43</v>
       </c>
       <c r="L4" s="1">
-        <v>160474.28</v>
+        <v>159994.59</v>
       </c>
       <c r="M4" s="1">
-        <v>163178.03</v>
+        <v>163056.67</v>
       </c>
       <c r="N4" s="1">
         <v>0.33</v>
       </c>
       <c r="O4">
         <v>1</v>
       </c>
       <c r="Z4" t="s">
         <v>41</v>
       </c>
     </row>
     <row r="5" spans="1:26">
       <c r="A5" t="s">
         <v>45</v>
       </c>
       <c r="B5" s="1">
         <v>130000.0</v>
       </c>
       <c r="C5" s="1">
-        <v>103.87758793</v>
+        <v>103.58970484</v>
       </c>
       <c r="D5" s="1">
         <v>110.550762</v>
       </c>
       <c r="E5" t="s">
         <v>8</v>
       </c>
       <c r="F5">
         <v>1.0</v>
       </c>
       <c r="G5" s="1">
         <v>143715.99</v>
       </c>
       <c r="H5" s="1">
-        <v>-6150.81</v>
+        <v>-6182.25</v>
       </c>
       <c r="I5" s="1">
-        <v>-4.2798369200254</v>
+        <v>-4.3017134001582</v>
       </c>
       <c r="J5">
         <v>0.0</v>
       </c>
       <c r="K5" t="s">
         <v>46</v>
       </c>
       <c r="L5" s="1">
-        <v>135040.86</v>
+        <v>134666.62</v>
       </c>
       <c r="M5" s="1">
-        <v>137565.18</v>
+        <v>137533.74</v>
       </c>
       <c r="N5" s="1">
         <v>0.28</v>
       </c>
       <c r="O5">
         <v>1</v>
       </c>
       <c r="Z5" t="s">
         <v>44</v>
       </c>
     </row>
     <row r="6" spans="1:26">
       <c r="A6" t="s">
         <v>48</v>
       </c>
       <c r="B6" s="1">
         <v>130000.0</v>
       </c>
       <c r="C6" s="1">
-        <v>103.8128584</v>
+        <v>103.69361015</v>
       </c>
       <c r="D6" s="1">
         <v>108.857546</v>
       </c>
       <c r="E6" t="s">
         <v>8</v>
       </c>
       <c r="F6">
         <v>1.0</v>
       </c>
       <c r="G6" s="1">
         <v>141514.81</v>
       </c>
       <c r="H6" s="1">
-        <v>-1765.9</v>
+        <v>-1568.32</v>
       </c>
       <c r="I6" s="1">
-        <v>-1.2478552598134</v>
+        <v>-1.1082373639904</v>
       </c>
       <c r="J6">
         <v>0.0</v>
       </c>
       <c r="K6" t="s">
         <v>49</v>
       </c>
       <c r="L6" s="1">
-        <v>134956.72</v>
+        <v>134801.7</v>
       </c>
       <c r="M6" s="1">
-        <v>139748.91</v>
+        <v>139946.49</v>
       </c>
       <c r="N6" s="1">
         <v>0.28</v>
       </c>
       <c r="O6">
         <v>1</v>
       </c>
       <c r="Z6" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="7" spans="1:26">
       <c r="A7" t="s">
         <v>51</v>
       </c>
       <c r="B7" s="1">
-        <v>500000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="C7" s="1">
-        <v>96.77950755</v>
+        <v>96.75071821</v>
       </c>
       <c r="D7" s="1">
-        <v>99.430044</v>
+        <v>98.99716</v>
       </c>
       <c r="E7" t="s">
         <v>8</v>
       </c>
       <c r="F7">
         <v>1.0</v>
       </c>
       <c r="G7" s="1">
-        <v>497150.22</v>
+        <v>593982.96</v>
       </c>
       <c r="H7" s="1">
-        <v>-11444.46</v>
+        <v>-10223.86</v>
       </c>
       <c r="I7" s="1">
-        <v>-2.3020124581258</v>
+        <v>-1.721237929115</v>
       </c>
       <c r="J7">
         <v>0.0</v>
       </c>
       <c r="K7" t="s">
         <v>52</v>
       </c>
       <c r="L7" s="1">
-        <v>483897.54</v>
+        <v>580504.31</v>
       </c>
       <c r="M7" s="1">
-        <v>485705.76</v>
+        <v>583759.1</v>
       </c>
       <c r="N7" s="1">
-        <v>0.98</v>
+        <v>1.17</v>
       </c>
       <c r="O7">
         <v>1</v>
       </c>
       <c r="Z7" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="8" spans="1:26">
       <c r="A8" t="s">
         <v>54</v>
       </c>
       <c r="B8" s="1">
         <v>300000.0</v>
       </c>
       <c r="C8" s="1">
-        <v>97.41382961</v>
+        <v>97.38019413</v>
       </c>
       <c r="D8" s="1">
         <v>99.503</v>
       </c>
       <c r="E8" t="s">
         <v>8</v>
       </c>
       <c r="F8">
         <v>1.0</v>
       </c>
       <c r="G8" s="1">
         <v>298509.0</v>
       </c>
       <c r="H8" s="1">
-        <v>1031.12</v>
+        <v>1472.68</v>
       </c>
       <c r="I8" s="1">
-        <v>0.34542342106938</v>
+        <v>0.49334525927191</v>
       </c>
       <c r="J8">
         <v>0.0</v>
       </c>
       <c r="K8" t="s">
         <v>55</v>
       </c>
       <c r="L8" s="1">
-        <v>292241.49</v>
+        <v>292140.58</v>
       </c>
       <c r="M8" s="1">
-        <v>299540.12</v>
+        <v>299981.68</v>
       </c>
       <c r="N8" s="1">
-        <v>0.61</v>
+        <v>0.6</v>
       </c>
       <c r="O8">
         <v>1</v>
       </c>
       <c r="Z8" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="9" spans="1:26">
       <c r="A9" t="s">
         <v>57</v>
       </c>
       <c r="B9" s="1">
         <v>100000.0</v>
       </c>
       <c r="C9" s="1">
-        <v>102.86479592</v>
+        <v>102.81545224</v>
       </c>
       <c r="D9" s="1">
         <v>108.76173</v>
       </c>
       <c r="E9" t="s">
         <v>8</v>
       </c>
       <c r="F9">
         <v>1.0</v>
       </c>
       <c r="G9" s="1">
         <v>108761.73</v>
       </c>
       <c r="H9" s="1">
-        <v>-4220.22</v>
+        <v>-4013.4</v>
       </c>
       <c r="I9" s="1">
-        <v>-3.8802435378694</v>
+        <v>-3.6900847384461</v>
       </c>
       <c r="J9">
         <v>0.0</v>
       </c>
       <c r="K9" t="s">
         <v>58</v>
       </c>
       <c r="L9" s="1">
-        <v>102864.8</v>
+        <v>102815.45</v>
       </c>
       <c r="M9" s="1">
-        <v>104541.51</v>
+        <v>104748.33</v>
       </c>
       <c r="N9" s="1">
         <v>0.21</v>
       </c>
       <c r="O9">
         <v>1</v>
       </c>
       <c r="Z9" t="s">
         <v>56</v>
       </c>
     </row>
     <row r="10" spans="1:26">
       <c r="A10" t="s">
         <v>60</v>
       </c>
       <c r="B10" s="1">
         <v>100000.0</v>
       </c>
       <c r="C10" s="1">
-        <v>98.75506822</v>
+        <v>98.86960112</v>
       </c>
       <c r="D10" s="1">
         <v>99.684</v>
       </c>
       <c r="E10" t="s">
         <v>8</v>
       </c>
       <c r="F10">
         <v>1.0</v>
       </c>
       <c r="G10" s="1">
         <v>99684.0</v>
       </c>
       <c r="H10" s="1">
-        <v>-449.48</v>
+        <v>-184.26</v>
       </c>
       <c r="I10" s="1">
-        <v>-0.45090485935556</v>
+        <v>-0.18484410737932</v>
       </c>
       <c r="J10">
         <v>0.0</v>
       </c>
       <c r="K10">
-        <v>479.45</v>
+        <v>630.14</v>
       </c>
       <c r="L10" s="1">
-        <v>98755.07</v>
+        <v>98869.6</v>
       </c>
       <c r="M10" s="1">
-        <v>99234.52</v>
+        <v>99499.74</v>
       </c>
       <c r="N10" s="1">
         <v>0.2</v>
       </c>
       <c r="O10">
         <v>1</v>
       </c>
       <c r="Z10" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="11" spans="1:26">
       <c r="A11" t="s">
         <v>62</v>
       </c>
       <c r="B11" s="1">
         <v>1467000.0</v>
       </c>
       <c r="C11" s="1">
-        <v>98.35372365</v>
+        <v>98.23660567</v>
       </c>
       <c r="D11" s="1">
         <v>99.556461</v>
       </c>
       <c r="E11" t="s">
         <v>8</v>
       </c>
       <c r="F11">
         <v>1.0</v>
       </c>
       <c r="G11" s="1">
         <v>1460493.28</v>
       </c>
       <c r="H11" s="1">
-        <v>16267.66</v>
+        <v>17865.36</v>
       </c>
       <c r="I11" s="1">
-        <v>1.1138469599805</v>
+        <v>1.2232415064587</v>
       </c>
       <c r="J11">
         <v>0.0</v>
       </c>
       <c r="K11" t="s">
         <v>63</v>
       </c>
       <c r="L11" s="1">
-        <v>1442849.12</v>
+        <v>1441131.0</v>
       </c>
       <c r="M11" s="1">
-        <v>1476760.94</v>
+        <v>1478358.64</v>
       </c>
       <c r="N11" s="1">
-        <v>2.99</v>
+        <v>2.97</v>
       </c>
       <c r="O11">
         <v>1</v>
       </c>
       <c r="Z11" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="12" spans="1:26">
       <c r="A12" t="s">
         <v>65</v>
       </c>
       <c r="B12" s="1">
         <v>240000.0</v>
       </c>
       <c r="C12" s="1">
-        <v>97.75310527</v>
+        <v>97.78397448</v>
       </c>
       <c r="D12" s="1">
         <v>99.791763</v>
       </c>
       <c r="E12" t="s">
         <v>8</v>
       </c>
       <c r="F12">
         <v>1.0</v>
       </c>
       <c r="G12" s="1">
         <v>239500.23</v>
       </c>
       <c r="H12" s="1">
-        <v>408.59</v>
+        <v>934.73</v>
       </c>
       <c r="I12" s="1">
-        <v>0.17060108877557</v>
+        <v>0.39028355004085</v>
       </c>
       <c r="J12">
         <v>0.0</v>
       </c>
       <c r="K12" t="s">
         <v>66</v>
       </c>
       <c r="L12" s="1">
-        <v>234607.45</v>
+        <v>234681.54</v>
       </c>
       <c r="M12" s="1">
-        <v>239908.82</v>
+        <v>240434.96</v>
       </c>
       <c r="N12" s="1">
-        <v>0.49</v>
+        <v>0.48</v>
       </c>
       <c r="O12">
         <v>1</v>
       </c>
       <c r="Z12" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="13" spans="1:26">
       <c r="A13" t="s">
         <v>68</v>
       </c>
       <c r="B13" s="1">
         <v>334000.0</v>
       </c>
       <c r="C13" s="1">
-        <v>99.74562638</v>
+        <v>99.82049346</v>
       </c>
       <c r="D13" s="1">
         <v>99.58</v>
       </c>
       <c r="E13" t="s">
         <v>8</v>
       </c>
       <c r="F13">
         <v>1.0</v>
       </c>
       <c r="G13" s="1">
         <v>332597.2</v>
       </c>
       <c r="H13" s="1">
-        <v>2955.25</v>
+        <v>3960.23</v>
       </c>
       <c r="I13" s="1">
-        <v>0.8885372456533</v>
+        <v>1.1906985386528</v>
       </c>
       <c r="J13">
         <v>0.0</v>
       </c>
       <c r="K13" t="s">
         <v>69</v>
       </c>
       <c r="L13" s="1">
-        <v>333150.4</v>
+        <v>333400.44</v>
       </c>
       <c r="M13" s="1">
-        <v>335552.45</v>
+        <v>336557.43</v>
       </c>
       <c r="N13" s="1">
         <v>0.68</v>
       </c>
       <c r="O13">
         <v>1</v>
       </c>
       <c r="Z13" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="14" spans="1:26">
       <c r="A14" t="s">
         <v>71</v>
       </c>
       <c r="B14" s="1">
         <v>100000.0</v>
       </c>
       <c r="C14" s="1">
-        <v>99.38501157</v>
+        <v>99.51861389</v>
       </c>
       <c r="D14" s="1">
         <v>95.89134</v>
       </c>
       <c r="E14" t="s">
         <v>8</v>
       </c>
       <c r="F14">
         <v>1.0</v>
       </c>
       <c r="G14" s="1">
         <v>95891.34</v>
       </c>
       <c r="H14" s="1">
-        <v>3587.51</v>
+        <v>3728.64</v>
       </c>
       <c r="I14" s="1">
-        <v>3.7412241814537</v>
+        <v>3.8884011840902</v>
       </c>
       <c r="J14">
         <v>0.0</v>
       </c>
       <c r="K14">
-        <v>93.84</v>
+        <v>101.37</v>
       </c>
       <c r="L14" s="1">
-        <v>99385.01</v>
+        <v>99518.61</v>
       </c>
       <c r="M14" s="1">
-        <v>99478.85</v>
+        <v>99619.98</v>
       </c>
       <c r="N14" s="1">
         <v>0.2</v>
       </c>
       <c r="O14">
         <v>1</v>
       </c>
       <c r="Z14" t="s">
         <v>70</v>
       </c>
     </row>
     <row r="15" spans="1:26">
       <c r="A15" t="s">
         <v>73</v>
       </c>
       <c r="B15" s="1">
         <v>300000.0</v>
       </c>
       <c r="C15" s="1">
-        <v>97.29846855</v>
+        <v>97.12106889</v>
       </c>
       <c r="D15" s="1">
         <v>98.691</v>
       </c>
       <c r="E15" t="s">
         <v>8</v>
       </c>
       <c r="F15">
         <v>1.0</v>
       </c>
       <c r="G15" s="1">
         <v>296073.0</v>
       </c>
       <c r="H15" s="1">
-        <v>4711.45</v>
+        <v>4812.12</v>
       </c>
       <c r="I15" s="1">
-        <v>1.5913136287335</v>
+        <v>1.625315378302</v>
       </c>
       <c r="J15">
         <v>0.0</v>
       </c>
       <c r="K15" t="s">
         <v>74</v>
       </c>
       <c r="L15" s="1">
-        <v>291895.41</v>
+        <v>291363.2</v>
       </c>
       <c r="M15" s="1">
-        <v>300784.45</v>
+        <v>300885.12</v>
       </c>
       <c r="N15" s="1">
-        <v>0.61</v>
+        <v>0.6</v>
       </c>
       <c r="O15">
         <v>1</v>
       </c>
       <c r="Z15" t="s">
         <v>72</v>
       </c>
     </row>
     <row r="16" spans="1:26">
       <c r="A16" t="s">
         <v>76</v>
       </c>
       <c r="B16" s="1">
         <v>200000.0</v>
       </c>
       <c r="C16" s="1">
-        <v>97.04232812</v>
+        <v>97.11328251</v>
       </c>
       <c r="D16" s="1">
         <v>99.830165</v>
       </c>
       <c r="E16" t="s">
         <v>8</v>
       </c>
       <c r="F16">
         <v>1.0</v>
       </c>
       <c r="G16" s="1">
         <v>199660.33</v>
       </c>
       <c r="H16" s="1">
-        <v>-748.96</v>
+        <v>-200.2</v>
       </c>
       <c r="I16" s="1">
-        <v>-0.37511708009298</v>
+        <v>-0.10027029405391</v>
       </c>
       <c r="J16">
         <v>0.0</v>
       </c>
       <c r="K16" t="s">
         <v>77</v>
       </c>
       <c r="L16" s="1">
-        <v>194084.66</v>
+        <v>194226.57</v>
       </c>
       <c r="M16" s="1">
-        <v>198911.37</v>
+        <v>199460.13</v>
       </c>
       <c r="N16" s="1">
         <v>0.4</v>
       </c>
       <c r="O16">
         <v>1</v>
       </c>
       <c r="Z16" t="s">
         <v>75</v>
       </c>
     </row>
     <row r="17" spans="1:26">
       <c r="A17" t="s">
         <v>79</v>
       </c>
       <c r="B17" s="1">
         <v>470000.0</v>
       </c>
       <c r="C17" s="1">
-        <v>100.8893564</v>
+        <v>100.81896208</v>
       </c>
       <c r="D17" s="1">
         <v>102.934987</v>
       </c>
       <c r="E17" t="s">
         <v>8</v>
       </c>
       <c r="F17">
         <v>1.0</v>
       </c>
       <c r="G17" s="1">
         <v>483794.44</v>
       </c>
       <c r="H17" s="1">
-        <v>421.32</v>
+        <v>1117.39</v>
       </c>
       <c r="I17" s="1">
-        <v>0.087086573380215</v>
+        <v>0.23096379528463</v>
       </c>
       <c r="J17">
         <v>0.0</v>
       </c>
       <c r="K17" t="s">
         <v>80</v>
       </c>
       <c r="L17" s="1">
-        <v>474179.97</v>
+        <v>473849.12</v>
       </c>
       <c r="M17" s="1">
-        <v>484215.76</v>
+        <v>484911.83</v>
       </c>
       <c r="N17" s="1">
-        <v>0.98</v>
+        <v>0.97</v>
       </c>
       <c r="O17">
         <v>1</v>
       </c>
       <c r="Z17" t="s">
         <v>78</v>
       </c>
     </row>
     <row r="18" spans="1:26">
       <c r="A18" t="s">
         <v>82</v>
       </c>
       <c r="B18" s="1">
         <v>135000.0</v>
       </c>
       <c r="C18" s="1">
-        <v>100.1328419</v>
+        <v>100.18160537</v>
       </c>
       <c r="D18" s="1">
         <v>104.823259</v>
       </c>
       <c r="E18" t="s">
         <v>8</v>
       </c>
       <c r="F18">
         <v>1.0</v>
       </c>
       <c r="G18" s="1">
         <v>141511.4</v>
       </c>
       <c r="H18" s="1">
-        <v>-4181.78</v>
+        <v>-3854.59</v>
       </c>
       <c r="I18" s="1">
-        <v>-2.9550834773736</v>
+        <v>-2.7238724229991</v>
       </c>
       <c r="J18">
         <v>0.0</v>
       </c>
       <c r="K18" t="s">
         <v>83</v>
       </c>
       <c r="L18" s="1">
-        <v>135179.34</v>
+        <v>135245.17</v>
       </c>
       <c r="M18" s="1">
-        <v>137329.62</v>
+        <v>137656.81</v>
       </c>
       <c r="N18" s="1">
         <v>0.28</v>
       </c>
       <c r="O18">
         <v>1</v>
       </c>
       <c r="Z18" t="s">
         <v>81</v>
       </c>
     </row>
     <row r="19" spans="1:26">
       <c r="A19" t="s">
         <v>85</v>
       </c>
       <c r="B19" s="1">
         <v>100000.0</v>
       </c>
       <c r="C19" s="1">
-        <v>99.04718703</v>
+        <v>98.69623246</v>
       </c>
       <c r="D19" s="1">
         <v>104.07483</v>
       </c>
       <c r="E19" t="s">
         <v>8</v>
       </c>
       <c r="F19">
         <v>1.0</v>
       </c>
       <c r="G19" s="1">
         <v>104074.83</v>
       </c>
       <c r="H19" s="1">
-        <v>-3268.72</v>
+        <v>-3405.88</v>
       </c>
       <c r="I19" s="1">
-        <v>-3.1407401770438</v>
+        <v>-3.27252996714</v>
       </c>
       <c r="J19">
         <v>0.0</v>
       </c>
       <c r="K19" t="s">
         <v>86</v>
       </c>
       <c r="L19" s="1">
-        <v>99047.19</v>
+        <v>98696.23</v>
       </c>
       <c r="M19" s="1">
-        <v>100806.11</v>
+        <v>100668.95</v>
       </c>
       <c r="N19" s="1">
         <v>0.2</v>
       </c>
       <c r="O19">
         <v>1</v>
       </c>
       <c r="Z19" t="s">
         <v>84</v>
       </c>
     </row>
     <row r="20" spans="1:26">
       <c r="A20" t="s">
         <v>88</v>
       </c>
       <c r="B20" s="1">
         <v>1020000.0</v>
       </c>
       <c r="C20" s="1">
-        <v>89.45474356</v>
+        <v>89.39305529</v>
       </c>
       <c r="D20" s="1">
         <v>89.242955</v>
       </c>
       <c r="E20" t="s">
         <v>8</v>
       </c>
       <c r="F20">
         <v>1.0</v>
       </c>
       <c r="G20" s="1">
         <v>910278.14</v>
       </c>
       <c r="H20" s="1">
-        <v>12957.57</v>
+        <v>13173.7</v>
       </c>
       <c r="I20" s="1">
-        <v>1.4234737088161</v>
+        <v>1.4472170011685</v>
       </c>
       <c r="J20">
         <v>0.0</v>
       </c>
       <c r="K20" t="s">
         <v>89</v>
       </c>
       <c r="L20" s="1">
-        <v>912438.38</v>
+        <v>911809.17</v>
       </c>
       <c r="M20" s="1">
-        <v>923235.71</v>
+        <v>923451.84</v>
       </c>
       <c r="N20" s="1">
-        <v>1.87</v>
+        <v>1.86</v>
       </c>
       <c r="O20">
         <v>1</v>
       </c>
       <c r="Z20" t="s">
         <v>87</v>
       </c>
     </row>
     <row r="21" spans="1:26">
       <c r="A21" t="s">
         <v>91</v>
       </c>
       <c r="B21" s="1">
         <v>200000.0</v>
       </c>
       <c r="C21" s="1">
-        <v>98.33307337</v>
+        <v>98.36001899</v>
       </c>
       <c r="D21" s="1">
         <v>99.783035</v>
       </c>
       <c r="E21" t="s">
         <v>8</v>
       </c>
       <c r="F21">
         <v>1.0</v>
       </c>
       <c r="G21" s="1">
         <v>199566.07</v>
       </c>
       <c r="H21" s="1">
-        <v>-1453.35</v>
+        <v>-1037.81</v>
       </c>
       <c r="I21" s="1">
-        <v>-0.72825505858787</v>
+        <v>-0.52003329022814</v>
       </c>
       <c r="J21">
         <v>0.0</v>
       </c>
       <c r="K21" t="s">
         <v>92</v>
       </c>
       <c r="L21" s="1">
-        <v>196666.14</v>
+        <v>196720.04</v>
       </c>
       <c r="M21" s="1">
-        <v>198112.72</v>
+        <v>198528.26</v>
       </c>
       <c r="N21" s="1">
         <v>0.4</v>
       </c>
       <c r="O21">
         <v>1</v>
       </c>
       <c r="Z21" t="s">
         <v>90</v>
       </c>
     </row>
     <row r="22" spans="1:26">
       <c r="A22" t="s">
         <v>94</v>
       </c>
       <c r="B22" s="1">
         <v>100000.0</v>
       </c>
       <c r="C22" s="1">
-        <v>100.0753736</v>
+        <v>100.06925774</v>
       </c>
       <c r="D22" s="1">
         <v>99.762</v>
       </c>
       <c r="E22" t="s">
         <v>8</v>
       </c>
       <c r="F22">
         <v>1.0</v>
       </c>
       <c r="G22" s="1">
         <v>99762.0</v>
       </c>
       <c r="H22" s="1">
-        <v>1145.57</v>
+        <v>1342.87</v>
       </c>
       <c r="I22" s="1">
-        <v>1.1483029610473</v>
+        <v>1.3460736552996</v>
       </c>
       <c r="J22">
         <v>0.0</v>
       </c>
-      <c r="K22">
-        <v>832.19</v>
+      <c r="K22" t="s">
+        <v>95</v>
       </c>
       <c r="L22" s="1">
-        <v>100075.38</v>
+        <v>100069.25</v>
       </c>
       <c r="M22" s="1">
-        <v>100907.57</v>
+        <v>101104.87</v>
       </c>
       <c r="N22" s="1">
         <v>0.2</v>
       </c>
       <c r="O22">
         <v>1</v>
       </c>
       <c r="Z22" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="23" spans="1:26">
       <c r="A23" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="B23" s="1">
         <v>160000.0</v>
       </c>
       <c r="C23" s="1">
-        <v>98.19382917</v>
+        <v>98.18588311</v>
       </c>
       <c r="D23" s="1">
         <v>99.799</v>
       </c>
       <c r="E23" t="s">
         <v>8</v>
       </c>
       <c r="F23">
         <v>1.0</v>
       </c>
       <c r="G23" s="1">
         <v>159678.4</v>
       </c>
       <c r="H23" s="1">
-        <v>1061.86</v>
+        <v>1350.52</v>
       </c>
       <c r="I23" s="1">
-        <v>0.66499914828806</v>
+        <v>0.84577500776561</v>
       </c>
       <c r="J23">
         <v>0.0</v>
       </c>
       <c r="K23" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="L23" s="1">
-        <v>157110.12</v>
+        <v>157097.41</v>
       </c>
       <c r="M23" s="1">
-        <v>160740.26</v>
+        <v>161028.92</v>
       </c>
       <c r="N23" s="1">
-        <v>0.33</v>
+        <v>0.32</v>
       </c>
       <c r="O23">
         <v>1</v>
       </c>
       <c r="Z23" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
     </row>
     <row r="24" spans="1:26">
       <c r="A24" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="B24" s="1">
         <v>600000.0</v>
       </c>
       <c r="C24" s="1">
-        <v>99.97741706</v>
+        <v>100.01227584</v>
       </c>
       <c r="D24" s="1">
         <v>99.491</v>
       </c>
       <c r="E24" t="s">
         <v>8</v>
       </c>
       <c r="F24">
         <v>1.0</v>
       </c>
       <c r="G24" s="1">
         <v>596946.0</v>
       </c>
       <c r="H24" s="1">
-        <v>5445.9</v>
+        <v>7011.22</v>
       </c>
       <c r="I24" s="1">
-        <v>0.91229357429315</v>
+        <v>1.1745149477507</v>
       </c>
       <c r="J24">
         <v>0.0</v>
       </c>
       <c r="K24" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="L24" s="1">
-        <v>599864.5</v>
+        <v>600073.66</v>
       </c>
       <c r="M24" s="1">
-        <v>602391.9</v>
+        <v>603957.22</v>
       </c>
       <c r="N24" s="1">
-        <v>1.22</v>
+        <v>1.21</v>
       </c>
       <c r="O24">
         <v>1</v>
       </c>
       <c r="Z24" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
     </row>
     <row r="25" spans="1:26">
       <c r="A25" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="B25" s="1">
         <v>200000.0</v>
       </c>
       <c r="C25" s="1">
-        <v>95.15337585</v>
+        <v>95.30711381</v>
       </c>
       <c r="D25" s="1">
         <v>96.246745</v>
       </c>
       <c r="E25" t="s">
         <v>8</v>
       </c>
       <c r="F25">
         <v>1.0</v>
       </c>
       <c r="G25" s="1">
         <v>192493.49</v>
       </c>
       <c r="H25" s="1">
-        <v>-2114.82</v>
+        <v>-1732.0</v>
       </c>
       <c r="I25" s="1">
-        <v>-1.0986449463823</v>
+        <v>-0.89977068834899</v>
       </c>
       <c r="J25">
         <v>0.0</v>
       </c>
       <c r="K25">
-        <v>71.92</v>
+        <v>147.26</v>
       </c>
       <c r="L25" s="1">
-        <v>190306.75</v>
+        <v>190614.23</v>
       </c>
       <c r="M25" s="1">
-        <v>190378.67</v>
+        <v>190761.49</v>
       </c>
       <c r="N25" s="1">
-        <v>0.39</v>
+        <v>0.38</v>
       </c>
       <c r="O25">
         <v>1</v>
       </c>
       <c r="Z25" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
     </row>
     <row r="26" spans="1:26">
       <c r="A26" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="B26" s="1">
         <v>100000.0</v>
       </c>
       <c r="C26" s="1">
-        <v>98.42922472</v>
+        <v>98.54782372</v>
       </c>
       <c r="D26" s="1">
         <v>96.98237</v>
       </c>
       <c r="E26" t="s">
         <v>8</v>
       </c>
       <c r="F26">
         <v>1.0</v>
       </c>
       <c r="G26" s="1">
         <v>96982.37</v>
       </c>
       <c r="H26" s="1">
-        <v>1514.66</v>
+        <v>1701.07</v>
       </c>
       <c r="I26" s="1">
-        <v>1.5617890138177</v>
+        <v>1.7539992062475</v>
       </c>
       <c r="J26">
         <v>0.0</v>
       </c>
       <c r="K26">
-        <v>67.81</v>
+        <v>135.62</v>
       </c>
       <c r="L26" s="1">
-        <v>98429.22</v>
+        <v>98547.82</v>
       </c>
       <c r="M26" s="1">
-        <v>98497.03</v>
+        <v>98683.44</v>
       </c>
       <c r="N26" s="1">
         <v>0.2</v>
       </c>
       <c r="O26">
         <v>1</v>
       </c>
       <c r="Z26" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
     </row>
     <row r="27" spans="1:26">
       <c r="A27" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="B27" s="1">
         <v>300000.0</v>
       </c>
       <c r="C27" s="1">
-        <v>99.52246451</v>
+        <v>99.64100403</v>
       </c>
       <c r="D27" s="1">
         <v>96.18004</v>
       </c>
       <c r="E27" t="s">
         <v>8</v>
       </c>
       <c r="F27">
         <v>1.0</v>
       </c>
       <c r="G27" s="1">
         <v>288540.12</v>
       </c>
       <c r="H27" s="1">
-        <v>10727.55</v>
+        <v>11137.41</v>
       </c>
       <c r="I27" s="1">
-        <v>3.7178711924013</v>
+        <v>3.8599172967697</v>
       </c>
       <c r="J27">
         <v>0.0</v>
       </c>
       <c r="K27">
-        <v>700.27</v>
+        <v>754.52</v>
       </c>
       <c r="L27" s="1">
-        <v>298567.4</v>
+        <v>298923.01</v>
       </c>
       <c r="M27" s="1">
-        <v>299267.67</v>
+        <v>299677.53</v>
       </c>
       <c r="N27" s="1">
-        <v>0.61</v>
+        <v>0.6</v>
       </c>
       <c r="O27">
         <v>1</v>
       </c>
       <c r="Z27" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
     </row>
     <row r="28" spans="1:26">
       <c r="A28" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="B28" s="1">
         <v>600000.0</v>
       </c>
       <c r="C28" s="1">
-        <v>98.82101844</v>
+        <v>98.93975037</v>
       </c>
       <c r="D28" s="1">
         <v>99.427</v>
       </c>
       <c r="E28" t="s">
         <v>8</v>
       </c>
       <c r="F28">
         <v>1.0</v>
       </c>
       <c r="G28" s="1">
         <v>596562.0</v>
       </c>
       <c r="H28" s="1">
-        <v>-985.2</v>
+        <v>1083.35</v>
       </c>
       <c r="I28" s="1">
-        <v>-0.16514628823157</v>
+        <v>0.18159889500169</v>
       </c>
       <c r="J28">
         <v>0.0</v>
       </c>
       <c r="K28" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="L28" s="1">
-        <v>592926.12</v>
+        <v>593638.5</v>
       </c>
       <c r="M28" s="1">
-        <v>595576.8</v>
+        <v>597645.35</v>
       </c>
       <c r="N28" s="1">
-        <v>1.21</v>
+        <v>1.2</v>
       </c>
       <c r="O28">
         <v>1</v>
       </c>
       <c r="Z28" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
     </row>
     <row r="29" spans="1:26">
       <c r="A29" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="B29" s="1">
         <v>300000.0</v>
       </c>
       <c r="C29" s="1">
-        <v>100.80446525</v>
+        <v>100.80825741</v>
       </c>
       <c r="D29" s="1">
         <v>104.945653</v>
       </c>
       <c r="E29" t="s">
         <v>8</v>
       </c>
       <c r="F29">
         <v>1.0</v>
       </c>
       <c r="G29" s="1">
         <v>314836.96</v>
       </c>
       <c r="H29" s="1">
-        <v>-9863.29</v>
+        <v>-9219.04</v>
       </c>
       <c r="I29" s="1">
-        <v>-3.1328246848782</v>
+        <v>-2.9281949616081</v>
       </c>
       <c r="J29">
         <v>0.0</v>
       </c>
       <c r="K29" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="L29" s="1">
-        <v>302413.4</v>
+        <v>302424.77</v>
       </c>
       <c r="M29" s="1">
-        <v>304973.67</v>
+        <v>305617.92</v>
       </c>
       <c r="N29" s="1">
-        <v>0.62</v>
+        <v>0.61</v>
       </c>
       <c r="O29">
         <v>1</v>
       </c>
       <c r="Z29" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
     </row>
     <row r="30" spans="1:26">
       <c r="A30" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="B30" s="1">
         <v>413000.0</v>
       </c>
       <c r="C30" s="1">
-        <v>100.06615529</v>
+        <v>100.0376867</v>
       </c>
       <c r="D30" s="1">
         <v>99.757</v>
       </c>
       <c r="E30" t="s">
         <v>8</v>
       </c>
       <c r="F30">
         <v>1.0</v>
       </c>
       <c r="G30" s="1">
         <v>411996.41</v>
       </c>
       <c r="H30" s="1">
-        <v>5911.75</v>
+        <v>6696.55</v>
       </c>
       <c r="I30" s="1">
-        <v>1.4349032798611</v>
+        <v>1.6253903765812</v>
       </c>
       <c r="J30">
         <v>0.0</v>
       </c>
       <c r="K30" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="L30" s="1">
-        <v>413273.23</v>
+        <v>413155.65</v>
       </c>
       <c r="M30" s="1">
-        <v>417908.16</v>
+        <v>418692.96</v>
       </c>
       <c r="N30" s="1">
-        <v>0.85</v>
+        <v>0.84</v>
       </c>
       <c r="O30">
         <v>1</v>
       </c>
       <c r="Z30" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
     </row>
     <row r="31" spans="1:26">
       <c r="A31" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="B31" s="1">
         <v>500000.0</v>
       </c>
       <c r="C31" s="1">
-        <v>99.82756121</v>
+        <v>99.8517565</v>
       </c>
       <c r="D31" s="1">
         <v>103.290392</v>
       </c>
       <c r="E31" t="s">
         <v>8</v>
       </c>
       <c r="F31">
         <v>1.0</v>
       </c>
       <c r="G31" s="1">
         <v>516451.96</v>
       </c>
       <c r="H31" s="1">
-        <v>-14389.5</v>
+        <v>-13213.73</v>
       </c>
       <c r="I31" s="1">
-        <v>-2.786222362289</v>
+        <v>-2.5585593672643</v>
       </c>
       <c r="J31">
         <v>0.0</v>
       </c>
       <c r="K31" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="L31" s="1">
-        <v>499137.8</v>
+        <v>499258.78</v>
       </c>
       <c r="M31" s="1">
-        <v>502062.46</v>
+        <v>503238.23</v>
       </c>
       <c r="N31" s="1">
-        <v>1.02</v>
+        <v>1.01</v>
       </c>
       <c r="O31">
         <v>1</v>
       </c>
       <c r="Z31" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
     </row>
     <row r="32" spans="1:26">
       <c r="A32" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="B32" s="1">
         <v>600000.0</v>
       </c>
       <c r="C32" s="1">
-        <v>98.11340566</v>
+        <v>98.15209088</v>
       </c>
       <c r="D32" s="1">
         <v>99.288</v>
       </c>
       <c r="E32" t="s">
         <v>8</v>
       </c>
       <c r="F32">
         <v>1.0</v>
       </c>
       <c r="G32" s="1">
         <v>595728.0</v>
       </c>
       <c r="H32" s="1">
-        <v>-6587.29</v>
+        <v>-5089.43</v>
       </c>
       <c r="I32" s="1">
-        <v>-1.1057546397013</v>
+        <v>-0.85432109956222</v>
       </c>
       <c r="J32">
         <v>0.0</v>
       </c>
-      <c r="K32">
-        <v>460.27</v>
+      <c r="K32" t="s">
+        <v>122</v>
       </c>
       <c r="L32" s="1">
-        <v>588680.44</v>
+        <v>588912.54</v>
       </c>
       <c r="M32" s="1">
-        <v>589140.71</v>
+        <v>590638.57</v>
       </c>
       <c r="N32" s="1">
         <v>1.19</v>
       </c>
       <c r="O32">
         <v>1</v>
       </c>
       <c r="Z32" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
     </row>
     <row r="33" spans="1:26">
       <c r="A33" t="s">
-        <v>122</v>
+        <v>124</v>
       </c>
       <c r="B33" s="1">
         <v>1000000.0</v>
       </c>
       <c r="C33" s="1">
-        <v>98.11341982</v>
+        <v>97.9834178</v>
       </c>
       <c r="D33" s="1">
         <v>99.867094</v>
       </c>
       <c r="E33" t="s">
         <v>8</v>
       </c>
       <c r="F33">
         <v>1.0</v>
       </c>
       <c r="G33" s="1">
         <v>998670.94</v>
       </c>
       <c r="H33" s="1">
-        <v>11682.44</v>
+        <v>12416.66</v>
       </c>
       <c r="I33" s="1">
-        <v>1.1697987327037</v>
+        <v>1.2433184448123</v>
       </c>
       <c r="J33">
         <v>0.0</v>
       </c>
       <c r="K33" t="s">
+        <v>125</v>
+      </c>
+      <c r="L33" s="1">
+        <v>979834.18</v>
+      </c>
+      <c r="M33" s="1">
+        <v>1011087.6</v>
+      </c>
+      <c r="N33" s="1">
+        <v>2.03</v>
+      </c>
+      <c r="O33">
+        <v>1</v>
+      </c>
+      <c r="Z33" t="s">
         <v>123</v>
-      </c>
-[...13 lines deleted...]
-        <v>121</v>
       </c>
     </row>
     <row r="34" spans="1:26">
       <c r="A34" t="s">
-        <v>125</v>
+        <v>127</v>
       </c>
       <c r="B34" s="1">
         <v>100000.0</v>
       </c>
       <c r="C34" s="1">
-        <v>97.89277129</v>
+        <v>97.99743214</v>
       </c>
       <c r="D34" s="1">
         <v>96.0814</v>
       </c>
       <c r="E34" t="s">
         <v>8</v>
       </c>
       <c r="F34">
         <v>1.0</v>
       </c>
       <c r="G34" s="1">
         <v>96081.4</v>
       </c>
       <c r="H34" s="1">
-        <v>1849.38</v>
+        <v>1976.65</v>
       </c>
       <c r="I34" s="1">
-        <v>1.9248054253997</v>
+        <v>2.057266026515</v>
       </c>
       <c r="J34">
         <v>0.0</v>
       </c>
       <c r="K34">
-        <v>38.01</v>
+        <v>60.62</v>
       </c>
       <c r="L34" s="1">
-        <v>97892.77</v>
+        <v>97997.43</v>
       </c>
       <c r="M34" s="1">
-        <v>97930.78</v>
+        <v>98058.05</v>
       </c>
       <c r="N34" s="1">
         <v>0.2</v>
       </c>
       <c r="O34">
         <v>1</v>
       </c>
       <c r="Z34" t="s">
-        <v>124</v>
+        <v>126</v>
       </c>
     </row>
     <row r="35" spans="1:26">
       <c r="A35" t="s">
-        <v>127</v>
+        <v>129</v>
       </c>
       <c r="B35" s="1">
         <v>500000.0</v>
       </c>
       <c r="C35" s="1">
-        <v>100.98841441</v>
+        <v>100.95278257</v>
       </c>
       <c r="D35" s="1">
         <v>105.371746</v>
       </c>
       <c r="E35" t="s">
         <v>8</v>
       </c>
       <c r="F35">
         <v>1.0</v>
       </c>
       <c r="G35" s="1">
         <v>526858.73</v>
       </c>
       <c r="H35" s="1">
-        <v>-20228.3</v>
+        <v>-19314.0</v>
       </c>
       <c r="I35" s="1">
-        <v>-3.839416308049</v>
+        <v>-3.6658783275737</v>
       </c>
       <c r="J35">
         <v>0.0</v>
       </c>
       <c r="K35" t="s">
+        <v>130</v>
+      </c>
+      <c r="L35" s="1">
+        <v>504763.91</v>
+      </c>
+      <c r="M35" s="1">
+        <v>507544.73</v>
+      </c>
+      <c r="N35" s="1">
+        <v>1.02</v>
+      </c>
+      <c r="O35">
+        <v>1</v>
+      </c>
+      <c r="Z35" t="s">
         <v>128</v>
-      </c>
-[...13 lines deleted...]
-        <v>126</v>
       </c>
     </row>
     <row r="36" spans="1:26">
       <c r="A36" t="s">
-        <v>130</v>
+        <v>132</v>
       </c>
       <c r="B36" s="1">
         <v>100000.0</v>
       </c>
       <c r="C36" s="1">
-        <v>101.31372166</v>
+        <v>101.3510188</v>
       </c>
       <c r="D36" s="1">
         <v>105.72405</v>
       </c>
       <c r="E36" t="s">
         <v>8</v>
       </c>
       <c r="F36">
         <v>1.0</v>
       </c>
       <c r="G36" s="1">
         <v>105724.05</v>
       </c>
       <c r="H36" s="1">
-        <v>-4059.99</v>
+        <v>-3789.13</v>
       </c>
       <c r="I36" s="1">
-        <v>-3.8401763837083</v>
+        <v>-3.5839811282296</v>
       </c>
       <c r="J36">
         <v>0.0</v>
       </c>
       <c r="K36">
-        <v>350.34</v>
+        <v>583.9</v>
       </c>
       <c r="L36" s="1">
-        <v>101313.72</v>
+        <v>101351.02</v>
       </c>
       <c r="M36" s="1">
-        <v>101664.06</v>
+        <v>101934.92</v>
       </c>
       <c r="N36" s="1">
-        <v>0.21</v>
+        <v>0.2</v>
       </c>
       <c r="O36">
         <v>1</v>
       </c>
       <c r="Z36" t="s">
-        <v>129</v>
+        <v>131</v>
       </c>
     </row>
     <row r="37" spans="1:26">
       <c r="A37" t="s">
-        <v>132</v>
+        <v>134</v>
       </c>
       <c r="B37" s="1">
         <v>500000.0</v>
       </c>
       <c r="C37" s="1">
-        <v>101.84519023</v>
+        <v>101.8065981</v>
       </c>
       <c r="D37" s="1">
         <v>102.534722</v>
       </c>
       <c r="E37" t="s">
         <v>8</v>
       </c>
       <c r="F37">
         <v>1.0</v>
       </c>
       <c r="G37" s="1">
         <v>512673.61</v>
       </c>
       <c r="H37" s="1">
-        <v>-1578.86</v>
+        <v>-525.96</v>
       </c>
       <c r="I37" s="1">
-        <v>-0.30796592007145</v>
+        <v>-0.10259158843772</v>
       </c>
       <c r="J37">
         <v>0.0</v>
       </c>
       <c r="K37" t="s">
+        <v>135</v>
+      </c>
+      <c r="L37" s="1">
+        <v>509032.99</v>
+      </c>
+      <c r="M37" s="1">
+        <v>512147.65</v>
+      </c>
+      <c r="N37" s="1">
+        <v>1.03</v>
+      </c>
+      <c r="O37">
+        <v>1</v>
+      </c>
+      <c r="Z37" t="s">
         <v>133</v>
-      </c>
-[...13 lines deleted...]
-        <v>131</v>
       </c>
     </row>
     <row r="38" spans="1:26">
       <c r="A38" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
       <c r="B38" s="1">
         <v>299000.0</v>
       </c>
       <c r="C38" s="1">
-        <v>100.38125202</v>
+        <v>100.26151435</v>
       </c>
       <c r="D38" s="1">
         <v>99.298</v>
       </c>
       <c r="E38" t="s">
         <v>8</v>
       </c>
       <c r="F38">
         <v>1.0</v>
       </c>
       <c r="G38" s="1">
         <v>296901.02</v>
       </c>
       <c r="H38" s="1">
-        <v>6540.21</v>
+        <v>6880.54</v>
       </c>
       <c r="I38" s="1">
-        <v>2.2028250357644</v>
+        <v>2.317452462777</v>
       </c>
       <c r="J38">
         <v>0.0</v>
       </c>
       <c r="K38" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="L38" s="1">
-        <v>300139.94</v>
+        <v>299781.92</v>
       </c>
       <c r="M38" s="1">
-        <v>303441.23</v>
+        <v>303781.56</v>
       </c>
       <c r="N38" s="1">
         <v>0.61</v>
       </c>
       <c r="O38">
         <v>1</v>
       </c>
       <c r="Z38" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
     </row>
     <row r="39" spans="1:26">
       <c r="A39" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
       <c r="B39" s="1">
         <v>355000.0</v>
       </c>
       <c r="C39" s="1">
-        <v>105.56558262</v>
+        <v>105.41791068</v>
       </c>
       <c r="D39" s="1">
         <v>107.865242</v>
       </c>
       <c r="E39" t="s">
         <v>8</v>
       </c>
       <c r="F39">
         <v>1.0</v>
       </c>
       <c r="G39" s="1">
         <v>382921.61</v>
       </c>
       <c r="H39" s="1">
-        <v>-7628.86</v>
+        <v>-7083.23</v>
       </c>
       <c r="I39" s="1">
-        <v>-1.9922772183059</v>
+        <v>-1.8497859131011</v>
       </c>
       <c r="J39">
         <v>0.0</v>
       </c>
-      <c r="K39">
-        <v>534.93</v>
+      <c r="K39" t="s">
+        <v>141</v>
       </c>
       <c r="L39" s="1">
-        <v>374757.82</v>
+        <v>374233.59</v>
       </c>
       <c r="M39" s="1">
-        <v>375292.75</v>
+        <v>375838.38</v>
       </c>
       <c r="N39" s="1">
         <v>0.76</v>
       </c>
       <c r="O39">
         <v>1</v>
       </c>
       <c r="Z39" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
     </row>
     <row r="40" spans="1:26">
       <c r="A40" t="s">
-        <v>140</v>
+        <v>143</v>
       </c>
       <c r="B40" s="1">
         <v>300000.0</v>
       </c>
       <c r="C40" s="1">
-        <v>94.93471467</v>
+        <v>95.09004114</v>
       </c>
       <c r="D40" s="1">
         <v>93.44648</v>
       </c>
       <c r="E40" t="s">
         <v>8</v>
       </c>
       <c r="F40">
         <v>1.0</v>
       </c>
       <c r="G40" s="1">
         <v>280339.44</v>
       </c>
       <c r="H40" s="1">
-        <v>5391.42</v>
+        <v>6106.03</v>
       </c>
       <c r="I40" s="1">
-        <v>1.9231757044246</v>
+        <v>2.1780845392286</v>
       </c>
       <c r="J40">
         <v>0.0</v>
       </c>
-      <c r="K40">
-        <v>926.71</v>
+      <c r="K40" t="s">
+        <v>144</v>
       </c>
       <c r="L40" s="1">
-        <v>284804.15</v>
+        <v>285270.13</v>
       </c>
       <c r="M40" s="1">
-        <v>285730.86</v>
+        <v>286445.47</v>
       </c>
       <c r="N40" s="1">
         <v>0.58</v>
       </c>
       <c r="O40">
         <v>1</v>
       </c>
       <c r="Z40" t="s">
-        <v>139</v>
+        <v>142</v>
       </c>
     </row>
     <row r="41" spans="1:26">
       <c r="A41" t="s">
-        <v>142</v>
+        <v>146</v>
       </c>
       <c r="B41" s="1">
         <v>494000.0</v>
       </c>
       <c r="C41" s="1">
-        <v>99.22234847</v>
+        <v>99.00648066</v>
       </c>
       <c r="D41" s="1">
         <v>101.132352</v>
       </c>
       <c r="E41" t="s">
         <v>8</v>
       </c>
       <c r="F41">
         <v>1.0</v>
       </c>
       <c r="G41" s="1">
         <v>499593.82</v>
       </c>
       <c r="H41" s="1">
-        <v>-4333.01</v>
+        <v>-4320.04</v>
       </c>
       <c r="I41" s="1">
-        <v>-0.86730656516127</v>
+        <v>-0.86471045618619</v>
       </c>
       <c r="J41">
         <v>0.0</v>
       </c>
       <c r="K41" t="s">
-        <v>143</v>
+        <v>147</v>
       </c>
       <c r="L41" s="1">
-        <v>490158.4</v>
+        <v>489092.01</v>
       </c>
       <c r="M41" s="1">
-        <v>495260.81</v>
+        <v>495273.78</v>
       </c>
       <c r="N41" s="1">
         <v>1.0</v>
       </c>
       <c r="O41">
         <v>1</v>
       </c>
       <c r="Z41" t="s">
-        <v>141</v>
+        <v>145</v>
       </c>
     </row>
     <row r="42" spans="1:26">
       <c r="A42" t="s">
-        <v>145</v>
+        <v>149</v>
       </c>
       <c r="B42" s="1">
         <v>305000.0</v>
       </c>
       <c r="C42" s="1">
-        <v>96.371</v>
+        <v>96.463</v>
       </c>
       <c r="D42" s="1">
         <v>101.542662</v>
       </c>
       <c r="E42" t="s">
         <v>8</v>
       </c>
       <c r="F42">
         <v>1.0</v>
       </c>
       <c r="G42" s="1">
         <v>309705.12</v>
       </c>
       <c r="H42" s="1">
-        <v>-12890.69</v>
+        <v>-12187.27</v>
       </c>
       <c r="I42" s="1">
-        <v>-4.1622463328989</v>
+        <v>-3.9351206076283</v>
       </c>
       <c r="J42">
         <v>0.0</v>
       </c>
       <c r="K42" t="s">
-        <v>146</v>
+        <v>150</v>
       </c>
       <c r="L42" s="1">
-        <v>293931.55</v>
+        <v>294212.15</v>
       </c>
       <c r="M42" s="1">
-        <v>296814.43</v>
+        <v>297517.85</v>
       </c>
       <c r="N42" s="1">
         <v>0.6</v>
       </c>
       <c r="O42">
         <v>1</v>
       </c>
       <c r="Z42" t="s">
-        <v>144</v>
+        <v>148</v>
       </c>
     </row>
     <row r="43" spans="1:26">
       <c r="A43" t="s">
-        <v>148</v>
+        <v>152</v>
       </c>
       <c r="B43" s="1">
         <v>800000.0</v>
       </c>
       <c r="C43" s="1">
-        <v>103.50864433</v>
+        <v>103.3211423</v>
       </c>
       <c r="D43" s="1">
         <v>104.38516</v>
       </c>
       <c r="E43" t="s">
         <v>8</v>
       </c>
       <c r="F43">
         <v>1.0</v>
       </c>
       <c r="G43" s="1">
         <v>835081.28</v>
       </c>
       <c r="H43" s="1">
-        <v>15042.67</v>
+        <v>15652.24</v>
       </c>
       <c r="I43" s="1">
-        <v>1.8013420202642</v>
+        <v>1.8743373100161</v>
       </c>
       <c r="J43">
         <v>0.0</v>
       </c>
       <c r="K43" t="s">
-        <v>149</v>
+        <v>153</v>
       </c>
       <c r="L43" s="1">
-        <v>828069.16</v>
+        <v>826569.14</v>
       </c>
       <c r="M43" s="1">
-        <v>850123.95</v>
+        <v>850733.52</v>
       </c>
       <c r="N43" s="1">
-        <v>1.72</v>
+        <v>1.71</v>
       </c>
       <c r="O43">
         <v>1</v>
       </c>
       <c r="Z43" t="s">
-        <v>147</v>
+        <v>151</v>
       </c>
     </row>
     <row r="44" spans="1:26">
       <c r="A44" t="s">
-        <v>151</v>
+        <v>155</v>
       </c>
       <c r="B44" s="1">
         <v>101000.0</v>
       </c>
       <c r="C44" s="1">
-        <v>99.20835294</v>
+        <v>99.19172076</v>
       </c>
       <c r="D44" s="1">
         <v>99.824</v>
       </c>
       <c r="E44" t="s">
         <v>8</v>
       </c>
       <c r="F44">
         <v>1.0</v>
       </c>
       <c r="G44" s="1">
         <v>100822.24</v>
       </c>
       <c r="H44" s="1">
-        <v>-560.93</v>
+        <v>-410.31</v>
       </c>
       <c r="I44" s="1">
-        <v>-0.55635542316854</v>
+        <v>-0.40696378100705</v>
       </c>
       <c r="J44">
         <v>0.0</v>
       </c>
       <c r="K44">
-        <v>60.88</v>
+        <v>228.29</v>
       </c>
       <c r="L44" s="1">
-        <v>100200.43</v>
+        <v>100183.64</v>
       </c>
       <c r="M44" s="1">
-        <v>100261.31</v>
+        <v>100411.93</v>
       </c>
       <c r="N44" s="1">
         <v>0.2</v>
       </c>
       <c r="O44">
         <v>1</v>
       </c>
       <c r="Z44" t="s">
-        <v>150</v>
+        <v>154</v>
       </c>
     </row>
     <row r="45" spans="1:26">
       <c r="A45" t="s">
-        <v>153</v>
+        <v>157</v>
       </c>
       <c r="B45" s="1">
         <v>100000.0</v>
       </c>
       <c r="C45" s="1">
-        <v>106.28974562</v>
+        <v>106.18989895</v>
       </c>
       <c r="D45" s="1">
         <v>110.72922</v>
       </c>
       <c r="E45" t="s">
         <v>8</v>
       </c>
       <c r="F45">
         <v>1.0</v>
       </c>
       <c r="G45" s="1">
         <v>110729.22</v>
       </c>
       <c r="H45" s="1">
-        <v>-861.05</v>
+        <v>-636.92</v>
       </c>
       <c r="I45" s="1">
-        <v>-0.77761768754444</v>
+        <v>-0.57520499105837</v>
       </c>
       <c r="J45">
         <v>0.0</v>
       </c>
       <c r="K45" t="s">
-        <v>154</v>
+        <v>158</v>
       </c>
       <c r="L45" s="1">
-        <v>106289.75</v>
+        <v>106189.9</v>
       </c>
       <c r="M45" s="1">
-        <v>109868.17</v>
+        <v>110092.3</v>
       </c>
       <c r="N45" s="1">
         <v>0.22</v>
       </c>
       <c r="O45">
         <v>1</v>
       </c>
       <c r="Z45" t="s">
-        <v>152</v>
+        <v>156</v>
       </c>
     </row>
     <row r="46" spans="1:26">
       <c r="A46" t="s">
-        <v>156</v>
+        <v>160</v>
       </c>
       <c r="B46" s="1">
         <v>100000.0</v>
       </c>
       <c r="C46" s="1">
-        <v>100.05419442</v>
+        <v>100.04257421</v>
       </c>
       <c r="D46" s="1">
         <v>101.31079</v>
       </c>
       <c r="E46" t="s">
         <v>8</v>
       </c>
       <c r="F46">
         <v>1.0</v>
       </c>
       <c r="G46" s="1">
         <v>101310.79</v>
       </c>
       <c r="H46" s="1">
-        <v>1242.03</v>
+        <v>1411.24</v>
       </c>
       <c r="I46" s="1">
-        <v>1.2259602358248</v>
+        <v>1.3929809450701</v>
       </c>
       <c r="J46">
         <v>0.0</v>
       </c>
       <c r="K46" t="s">
-        <v>157</v>
+        <v>161</v>
       </c>
       <c r="L46" s="1">
-        <v>100054.19</v>
+        <v>100042.58</v>
       </c>
       <c r="M46" s="1">
-        <v>102552.82</v>
+        <v>102722.03</v>
       </c>
       <c r="N46" s="1">
         <v>0.21</v>
       </c>
       <c r="O46">
         <v>1</v>
       </c>
       <c r="Z46" t="s">
-        <v>155</v>
+        <v>159</v>
       </c>
     </row>
     <row r="47" spans="1:26">
       <c r="A47" t="s">
-        <v>159</v>
+        <v>163</v>
       </c>
       <c r="B47" s="1">
         <v>500000.0</v>
       </c>
       <c r="C47" s="1">
-        <v>92.92671101</v>
+        <v>92.89181622</v>
       </c>
       <c r="D47" s="1">
         <v>93.11093</v>
       </c>
       <c r="E47" t="s">
         <v>8</v>
       </c>
       <c r="F47">
         <v>1.0</v>
       </c>
       <c r="G47" s="1">
         <v>465554.65</v>
       </c>
       <c r="H47" s="1">
-        <v>8750.14</v>
+        <v>-821.6</v>
       </c>
       <c r="I47" s="1">
-        <v>1.8795086677794</v>
+        <v>-0.176477670237</v>
       </c>
       <c r="J47">
         <v>0.0</v>
       </c>
-      <c r="K47" t="s">
-        <v>160</v>
+      <c r="K47">
+        <v>273.97</v>
       </c>
       <c r="L47" s="1">
-        <v>464633.56</v>
+        <v>464459.08</v>
       </c>
       <c r="M47" s="1">
-        <v>474304.79</v>
+        <v>464733.05</v>
       </c>
       <c r="N47" s="1">
-        <v>0.96</v>
+        <v>0.93</v>
       </c>
       <c r="O47">
         <v>1</v>
       </c>
       <c r="Z47" t="s">
-        <v>158</v>
+        <v>162</v>
       </c>
     </row>
     <row r="48" spans="1:26">
       <c r="A48" t="s">
-        <v>162</v>
+        <v>165</v>
       </c>
       <c r="B48" s="1">
         <v>200000.0</v>
       </c>
       <c r="C48" s="1">
-        <v>100.26666514</v>
+        <v>100.1847026</v>
       </c>
       <c r="D48" s="1">
         <v>99.572</v>
       </c>
       <c r="E48" t="s">
         <v>8</v>
       </c>
       <c r="F48">
         <v>1.0</v>
       </c>
       <c r="G48" s="1">
         <v>199144.0</v>
       </c>
       <c r="H48" s="1">
-        <v>3470.15</v>
+        <v>3773.35</v>
       </c>
       <c r="I48" s="1">
-        <v>1.7425330414173</v>
+        <v>1.8947846784237</v>
       </c>
       <c r="J48">
         <v>0.0</v>
       </c>
       <c r="K48" t="s">
-        <v>163</v>
+        <v>166</v>
       </c>
       <c r="L48" s="1">
-        <v>200533.33</v>
+        <v>200369.4</v>
       </c>
       <c r="M48" s="1">
-        <v>202614.15</v>
+        <v>202917.35</v>
       </c>
       <c r="N48" s="1">
         <v>0.41</v>
       </c>
       <c r="O48">
         <v>1</v>
       </c>
       <c r="Z48" t="s">
-        <v>161</v>
+        <v>164</v>
       </c>
     </row>
     <row r="49" spans="1:26">
       <c r="A49" t="s">
-        <v>165</v>
+        <v>168</v>
       </c>
       <c r="B49" s="1">
         <v>300000.0</v>
       </c>
       <c r="C49" s="1">
-        <v>98.97129241</v>
+        <v>98.95250321</v>
       </c>
       <c r="D49" s="1">
         <v>99.977263</v>
       </c>
       <c r="E49" t="s">
         <v>8</v>
       </c>
       <c r="F49">
         <v>1.0</v>
       </c>
       <c r="G49" s="1">
         <v>299931.79</v>
       </c>
       <c r="H49" s="1">
-        <v>2735.51</v>
+        <v>3402.43</v>
       </c>
       <c r="I49" s="1">
-        <v>0.91204403507878</v>
+        <v>1.1344012583661</v>
       </c>
       <c r="J49">
         <v>0.0</v>
       </c>
       <c r="K49" t="s">
-        <v>166</v>
+        <v>169</v>
       </c>
       <c r="L49" s="1">
-        <v>296913.88</v>
+        <v>296857.51</v>
       </c>
       <c r="M49" s="1">
-        <v>302667.3</v>
+        <v>303334.22</v>
       </c>
       <c r="N49" s="1">
         <v>0.61</v>
       </c>
       <c r="O49">
         <v>1</v>
       </c>
       <c r="Z49" t="s">
-        <v>164</v>
+        <v>167</v>
       </c>
     </row>
     <row r="50" spans="1:26">
       <c r="A50" t="s">
-        <v>168</v>
+        <v>171</v>
       </c>
       <c r="B50" s="1">
         <v>400000.0</v>
       </c>
       <c r="C50" s="1">
-        <v>100.11774493</v>
+        <v>99.96076334</v>
       </c>
       <c r="D50" s="1">
         <v>101.98272</v>
       </c>
       <c r="E50" t="s">
         <v>8</v>
       </c>
       <c r="F50">
         <v>1.0</v>
       </c>
       <c r="G50" s="1">
         <v>407930.88</v>
       </c>
       <c r="H50" s="1">
-        <v>-6781.82</v>
+        <v>-6415.22</v>
       </c>
       <c r="I50" s="1">
-        <v>-1.6624924300901</v>
+        <v>-1.5726242641891</v>
       </c>
       <c r="J50">
         <v>0.0</v>
       </c>
-      <c r="K50">
-        <v>678.08</v>
+      <c r="K50" t="s">
+        <v>172</v>
       </c>
       <c r="L50" s="1">
-        <v>400470.98</v>
+        <v>399843.06</v>
       </c>
       <c r="M50" s="1">
-        <v>401149.06</v>
+        <v>401515.66</v>
       </c>
       <c r="N50" s="1">
         <v>0.81</v>
       </c>
       <c r="O50">
         <v>1</v>
       </c>
       <c r="Z50" t="s">
-        <v>167</v>
+        <v>170</v>
       </c>
     </row>
     <row r="51" spans="1:26">
       <c r="A51" t="s">
-        <v>170</v>
+        <v>174</v>
       </c>
       <c r="B51" s="1">
         <v>300000.0</v>
       </c>
       <c r="C51" s="1">
-        <v>103.27765504</v>
+        <v>103.23733151</v>
       </c>
       <c r="D51" s="1">
         <v>110.511247</v>
       </c>
       <c r="E51" t="s">
         <v>8</v>
       </c>
       <c r="F51">
         <v>1.0</v>
       </c>
       <c r="G51" s="1">
         <v>331533.74</v>
       </c>
       <c r="H51" s="1">
-        <v>-16867.9</v>
+        <v>-16039.55</v>
       </c>
       <c r="I51" s="1">
-        <v>-5.0878381186784</v>
+        <v>-4.8379842124063</v>
       </c>
       <c r="J51">
         <v>0.0</v>
       </c>
       <c r="K51" t="s">
-        <v>171</v>
+        <v>175</v>
       </c>
       <c r="L51" s="1">
-        <v>309832.96</v>
+        <v>309712.0</v>
       </c>
       <c r="M51" s="1">
-        <v>314665.84</v>
+        <v>315494.19</v>
       </c>
       <c r="N51" s="1">
-        <v>0.64</v>
+        <v>0.63</v>
       </c>
       <c r="O51">
         <v>1</v>
       </c>
       <c r="Z51" t="s">
-        <v>169</v>
+        <v>173</v>
       </c>
     </row>
     <row r="52" spans="1:26">
       <c r="A52" t="s">
-        <v>173</v>
+        <v>177</v>
       </c>
       <c r="B52" s="1">
         <v>100000.0</v>
       </c>
       <c r="C52" s="1">
-        <v>100.01623258</v>
+        <v>99.97908909</v>
       </c>
       <c r="D52" s="1">
         <v>104.05285</v>
       </c>
       <c r="E52" t="s">
         <v>8</v>
       </c>
       <c r="F52">
         <v>1.0</v>
       </c>
       <c r="G52" s="1">
         <v>104052.85</v>
       </c>
       <c r="H52" s="1">
-        <v>-3130.45</v>
+        <v>-2964.17</v>
       </c>
       <c r="I52" s="1">
-        <v>-3.0085192284498</v>
+        <v>-2.8487158208545</v>
       </c>
       <c r="J52">
         <v>0.0</v>
       </c>
-      <c r="K52">
-        <v>906.16</v>
+      <c r="K52" t="s">
+        <v>178</v>
       </c>
       <c r="L52" s="1">
-        <v>100016.24</v>
+        <v>99979.09</v>
       </c>
       <c r="M52" s="1">
-        <v>100922.4</v>
+        <v>101088.68</v>
       </c>
       <c r="N52" s="1">
         <v>0.2</v>
       </c>
       <c r="O52">
         <v>1</v>
       </c>
       <c r="Z52" t="s">
-        <v>172</v>
+        <v>176</v>
       </c>
     </row>
     <row r="53" spans="1:26">
       <c r="A53" t="s">
-        <v>175</v>
+        <v>180</v>
       </c>
       <c r="B53" s="1">
         <v>200000.0</v>
       </c>
       <c r="C53" s="1">
-        <v>99.13804059</v>
+        <v>98.83092369</v>
       </c>
       <c r="D53" s="1">
         <v>103.191215</v>
       </c>
       <c r="E53" t="s">
         <v>8</v>
       </c>
       <c r="F53">
         <v>1.0</v>
       </c>
       <c r="G53" s="1">
         <v>206382.43</v>
       </c>
       <c r="H53" s="1">
-        <v>-6159.77</v>
+        <v>-6337.02</v>
       </c>
       <c r="I53" s="1">
-        <v>-2.984638760189</v>
+        <v>-3.0705230091534</v>
       </c>
       <c r="J53">
         <v>0.0</v>
       </c>
       <c r="K53" t="s">
-        <v>176</v>
+        <v>181</v>
       </c>
       <c r="L53" s="1">
-        <v>198276.08</v>
+        <v>197661.85</v>
       </c>
       <c r="M53" s="1">
-        <v>200222.66</v>
+        <v>200045.41</v>
       </c>
       <c r="N53" s="1">
-        <v>0.41</v>
+        <v>0.4</v>
       </c>
       <c r="O53">
         <v>1</v>
       </c>
       <c r="Z53" t="s">
-        <v>174</v>
+        <v>179</v>
       </c>
     </row>
     <row r="54" spans="1:26">
       <c r="A54" t="s">
-        <v>178</v>
+        <v>183</v>
       </c>
       <c r="B54" s="1">
         <v>600000.0</v>
       </c>
       <c r="C54" s="1">
-        <v>98.37619467</v>
+        <v>98.17290944</v>
       </c>
       <c r="D54" s="1">
         <v>99.92378</v>
       </c>
       <c r="E54" t="s">
         <v>8</v>
       </c>
       <c r="F54">
         <v>1.0</v>
       </c>
       <c r="G54" s="1">
         <v>599542.68</v>
       </c>
       <c r="H54" s="1">
-        <v>7094.42</v>
+        <v>7116.51</v>
       </c>
       <c r="I54" s="1">
-        <v>1.1833052485938</v>
+        <v>1.1869897235673</v>
       </c>
       <c r="J54">
         <v>0.0</v>
       </c>
       <c r="K54" t="s">
-        <v>179</v>
+        <v>184</v>
       </c>
       <c r="L54" s="1">
-        <v>590257.17</v>
+        <v>589037.46</v>
       </c>
       <c r="M54" s="1">
-        <v>606637.1</v>
+        <v>606659.19</v>
       </c>
       <c r="N54" s="1">
-        <v>1.23</v>
+        <v>1.22</v>
       </c>
       <c r="O54">
         <v>1</v>
       </c>
       <c r="Z54" t="s">
-        <v>177</v>
+        <v>182</v>
       </c>
     </row>
     <row r="55" spans="1:26">
       <c r="A55" t="s">
-        <v>181</v>
+        <v>186</v>
       </c>
       <c r="B55" s="1">
         <v>200000.0</v>
       </c>
       <c r="C55" s="1">
-        <v>87.98755045</v>
+        <v>87.93627241</v>
       </c>
       <c r="D55" s="1">
         <v>87.8623</v>
       </c>
       <c r="E55" t="s">
         <v>8</v>
       </c>
       <c r="F55">
         <v>1.0</v>
       </c>
       <c r="G55" s="1">
         <v>175724.6</v>
       </c>
       <c r="H55" s="1">
-        <v>2105.98</v>
+        <v>2139.04</v>
       </c>
       <c r="I55" s="1">
-        <v>1.1984548549264</v>
+        <v>1.2172683847338</v>
       </c>
       <c r="J55">
         <v>0.0</v>
       </c>
       <c r="K55" t="s">
-        <v>182</v>
+        <v>187</v>
       </c>
       <c r="L55" s="1">
-        <v>175975.1</v>
+        <v>175872.54</v>
       </c>
       <c r="M55" s="1">
-        <v>177830.58</v>
+        <v>177863.64</v>
       </c>
       <c r="N55" s="1">
         <v>0.36</v>
       </c>
       <c r="O55">
         <v>1</v>
       </c>
       <c r="Z55" t="s">
-        <v>180</v>
+        <v>185</v>
       </c>
     </row>
     <row r="56" spans="1:26">
       <c r="A56" t="s">
-        <v>184</v>
+        <v>189</v>
       </c>
       <c r="B56" s="1">
         <v>100000.0</v>
       </c>
       <c r="C56" s="1">
-        <v>96.69293368</v>
+        <v>96.39578536</v>
       </c>
       <c r="D56" s="1">
         <v>98.434</v>
       </c>
       <c r="E56" t="s">
         <v>8</v>
       </c>
       <c r="F56">
         <v>1.0</v>
       </c>
       <c r="G56" s="1">
         <v>98434.0</v>
       </c>
       <c r="H56" s="1">
-        <v>-1462.98</v>
+        <v>-1541.64</v>
       </c>
       <c r="I56" s="1">
-        <v>-1.4862547493752</v>
+        <v>-1.5661661620985</v>
       </c>
       <c r="J56">
         <v>0.0</v>
       </c>
       <c r="K56">
-        <v>278.08</v>
+        <v>496.58</v>
       </c>
       <c r="L56" s="1">
-        <v>96692.94</v>
+        <v>96395.78</v>
       </c>
       <c r="M56" s="1">
-        <v>96971.02</v>
+        <v>96892.36</v>
       </c>
       <c r="N56" s="1">
-        <v>0.2</v>
+        <v>0.19</v>
       </c>
       <c r="O56">
         <v>1</v>
       </c>
       <c r="Z56" t="s">
-        <v>183</v>
+        <v>188</v>
       </c>
     </row>
     <row r="57" spans="1:26">
       <c r="A57" t="s">
-        <v>186</v>
+        <v>191</v>
       </c>
       <c r="B57" s="1">
         <v>600000.0</v>
       </c>
       <c r="C57" s="1">
-        <v>98.0519822</v>
+        <v>98.13045175</v>
       </c>
       <c r="D57" s="1">
         <v>99.282902</v>
       </c>
       <c r="E57" t="s">
         <v>8</v>
       </c>
       <c r="F57">
         <v>1.0</v>
       </c>
       <c r="G57" s="1">
         <v>595697.41</v>
       </c>
       <c r="H57" s="1">
-        <v>5097.36</v>
+        <v>6788.73</v>
       </c>
       <c r="I57" s="1">
-        <v>0.85569618306717</v>
+        <v>1.1396272480016</v>
       </c>
       <c r="J57">
         <v>0.0</v>
       </c>
       <c r="K57" t="s">
-        <v>187</v>
+        <v>192</v>
       </c>
       <c r="L57" s="1">
-        <v>588311.89</v>
+        <v>588782.72</v>
       </c>
       <c r="M57" s="1">
-        <v>600794.77</v>
+        <v>602486.14</v>
       </c>
       <c r="N57" s="1">
-        <v>1.22</v>
+        <v>1.21</v>
       </c>
       <c r="O57">
         <v>1</v>
       </c>
       <c r="Z57" t="s">
-        <v>185</v>
+        <v>190</v>
       </c>
     </row>
     <row r="58" spans="1:26">
       <c r="A58" t="s">
-        <v>189</v>
+        <v>194</v>
       </c>
       <c r="B58" s="1">
-        <v>150000.0</v>
+        <v>350000.0</v>
       </c>
       <c r="C58" s="1">
-        <v>98.91191382</v>
+        <v>98.86476713</v>
       </c>
       <c r="D58" s="1">
-        <v>100.356793</v>
+        <v>100.712417</v>
       </c>
       <c r="E58" t="s">
         <v>8</v>
       </c>
       <c r="F58">
         <v>1.0</v>
       </c>
       <c r="G58" s="1">
-        <v>150535.19</v>
+        <v>352493.46</v>
       </c>
       <c r="H58" s="1">
-        <v>1255.97</v>
+        <v>2259.25</v>
       </c>
       <c r="I58" s="1">
-        <v>0.83433647640794</v>
+        <v>0.64093387718456</v>
       </c>
       <c r="J58">
         <v>0.0</v>
       </c>
       <c r="K58" t="s">
-        <v>190</v>
+        <v>195</v>
       </c>
       <c r="L58" s="1">
-        <v>148367.87</v>
+        <v>346026.68</v>
       </c>
       <c r="M58" s="1">
-        <v>151791.16</v>
+        <v>354752.71</v>
       </c>
       <c r="N58" s="1">
-        <v>0.31</v>
+        <v>0.71</v>
       </c>
       <c r="O58">
         <v>1</v>
       </c>
       <c r="Z58" t="s">
-        <v>188</v>
+        <v>193</v>
       </c>
     </row>
     <row r="59" spans="1:26">
       <c r="A59" t="s">
-        <v>192</v>
+        <v>197</v>
       </c>
       <c r="B59" s="1">
         <v>130000.0</v>
       </c>
       <c r="C59" s="1">
-        <v>103.85551919</v>
+        <v>103.76366167</v>
       </c>
       <c r="D59" s="1">
         <v>109.600592</v>
       </c>
       <c r="E59" t="s">
         <v>8</v>
       </c>
       <c r="F59">
         <v>1.0</v>
       </c>
       <c r="G59" s="1">
         <v>142480.77</v>
       </c>
       <c r="H59" s="1">
-        <v>-7062.57</v>
+        <v>-6809.79</v>
       </c>
       <c r="I59" s="1">
-        <v>-4.9568583886794</v>
+        <v>-4.7794449735217</v>
       </c>
       <c r="J59">
         <v>0.0</v>
       </c>
       <c r="K59">
-        <v>406.03</v>
+        <v>778.22</v>
       </c>
       <c r="L59" s="1">
-        <v>135012.17</v>
+        <v>134892.76</v>
       </c>
       <c r="M59" s="1">
-        <v>135418.2</v>
+        <v>135670.98</v>
       </c>
       <c r="N59" s="1">
         <v>0.27</v>
       </c>
       <c r="O59">
         <v>1</v>
       </c>
       <c r="Z59" t="s">
-        <v>191</v>
+        <v>196</v>
       </c>
     </row>
     <row r="60" spans="1:26">
       <c r="A60" t="s">
-        <v>194</v>
+        <v>199</v>
       </c>
       <c r="B60" s="1">
         <v>600000.0</v>
       </c>
       <c r="C60" s="1">
-        <v>85.51656192</v>
+        <v>85.52313579</v>
       </c>
       <c r="D60" s="1">
         <v>85.527105</v>
       </c>
       <c r="E60" t="s">
         <v>8</v>
       </c>
       <c r="F60">
         <v>1.0</v>
       </c>
       <c r="G60" s="1">
         <v>513162.63</v>
       </c>
       <c r="H60" s="1">
-        <v>-63.26</v>
+        <v>202.21</v>
       </c>
       <c r="I60" s="1">
-        <v>-0.012327475989434</v>
+        <v>0.039404662026929</v>
       </c>
       <c r="J60">
         <v>0.0</v>
       </c>
       <c r="K60">
-        <v>0.0</v>
+        <v>226.03</v>
       </c>
       <c r="L60" s="1">
-        <v>513099.37</v>
+        <v>513138.81</v>
       </c>
       <c r="M60" s="1">
-        <v>513099.37</v>
+        <v>513364.84</v>
       </c>
       <c r="N60" s="1">
-        <v>1.04</v>
+        <v>1.03</v>
       </c>
       <c r="O60">
         <v>1</v>
       </c>
       <c r="Z60" t="s">
-        <v>193</v>
+        <v>198</v>
       </c>
     </row>
     <row r="61" spans="1:26">
       <c r="A61" t="s">
-        <v>196</v>
+        <v>201</v>
       </c>
       <c r="B61" s="1">
         <v>1000000.0</v>
       </c>
       <c r="C61" s="1">
-        <v>98.83404214</v>
+        <v>98.79473829</v>
       </c>
       <c r="D61" s="1">
         <v>100.789118</v>
       </c>
       <c r="E61" t="s">
         <v>8</v>
       </c>
       <c r="F61">
         <v>1.0</v>
       </c>
       <c r="G61" s="1">
         <v>1007891.18</v>
       </c>
       <c r="H61" s="1">
-        <v>-14756.24</v>
+        <v>-13265.71</v>
       </c>
       <c r="I61" s="1">
-        <v>-1.4640707541463</v>
+        <v>-1.3161847492306</v>
       </c>
       <c r="J61">
         <v>0.0</v>
       </c>
       <c r="K61" t="s">
-        <v>197</v>
+        <v>202</v>
       </c>
       <c r="L61" s="1">
-        <v>988340.42</v>
+        <v>987947.39</v>
       </c>
       <c r="M61" s="1">
-        <v>993134.94</v>
+        <v>994625.47</v>
       </c>
       <c r="N61" s="1">
-        <v>2.01</v>
+        <v>2.0</v>
       </c>
       <c r="O61">
         <v>1</v>
       </c>
       <c r="Z61" t="s">
-        <v>195</v>
+        <v>200</v>
       </c>
     </row>
     <row r="62" spans="1:26">
       <c r="A62" t="s">
-        <v>199</v>
+        <v>204</v>
       </c>
       <c r="B62" s="1">
         <v>288000.0</v>
       </c>
       <c r="C62" s="1">
-        <v>97.64584848</v>
+        <v>97.2841088</v>
       </c>
       <c r="D62" s="1">
         <v>100.0</v>
       </c>
       <c r="E62" t="s">
         <v>8</v>
       </c>
       <c r="F62">
         <v>1.0</v>
       </c>
       <c r="G62" s="1">
         <v>288000.0</v>
       </c>
       <c r="H62" s="1">
-        <v>2512.83</v>
+        <v>2117.99</v>
       </c>
       <c r="I62" s="1">
-        <v>0.87251041666667</v>
+        <v>0.73541319444444</v>
       </c>
       <c r="J62">
         <v>0.0</v>
       </c>
       <c r="K62" t="s">
-        <v>200</v>
+        <v>205</v>
       </c>
       <c r="L62" s="1">
-        <v>281220.04</v>
+        <v>280178.23</v>
       </c>
       <c r="M62" s="1">
-        <v>290512.83</v>
+        <v>290117.99</v>
       </c>
       <c r="N62" s="1">
-        <v>0.59</v>
+        <v>0.58</v>
       </c>
       <c r="O62">
         <v>1</v>
       </c>
       <c r="Z62" t="s">
-        <v>198</v>
+        <v>203</v>
       </c>
     </row>
     <row r="63" spans="1:26">
       <c r="A63" t="s">
-        <v>202</v>
+        <v>207</v>
       </c>
       <c r="B63" s="1">
         <v>500000.0</v>
       </c>
       <c r="C63" s="1">
-        <v>98.81320677</v>
+        <v>98.01527392</v>
       </c>
       <c r="D63" s="1">
         <v>99.498222</v>
       </c>
       <c r="E63" t="s">
         <v>8</v>
       </c>
       <c r="F63">
         <v>1.0</v>
       </c>
       <c r="G63" s="1">
         <v>497491.11</v>
       </c>
       <c r="H63" s="1">
-        <v>4665.68</v>
+        <v>1994.51</v>
       </c>
       <c r="I63" s="1">
-        <v>0.93784188424995</v>
+        <v>0.40091369672917</v>
       </c>
       <c r="J63">
         <v>0.0</v>
       </c>
       <c r="K63" t="s">
-        <v>203</v>
+        <v>208</v>
       </c>
       <c r="L63" s="1">
-        <v>494066.04</v>
+        <v>490076.37</v>
       </c>
       <c r="M63" s="1">
-        <v>502156.79</v>
+        <v>499485.62</v>
       </c>
       <c r="N63" s="1">
-        <v>1.02</v>
+        <v>1.0</v>
       </c>
       <c r="O63">
         <v>1</v>
       </c>
       <c r="Z63" t="s">
-        <v>201</v>
+        <v>206</v>
       </c>
     </row>
     <row r="64" spans="1:26">
       <c r="A64" t="s">
-        <v>205</v>
+        <v>210</v>
       </c>
       <c r="B64" s="1">
         <v>240000.0</v>
       </c>
       <c r="C64" s="1">
-        <v>99.73634706</v>
+        <v>99.7159693</v>
       </c>
       <c r="D64" s="1">
         <v>101.900646</v>
       </c>
       <c r="E64" t="s">
         <v>8</v>
       </c>
       <c r="F64">
         <v>1.0</v>
       </c>
       <c r="G64" s="1">
         <v>244561.55</v>
       </c>
       <c r="H64" s="1">
-        <v>3067.6</v>
+        <v>-4875.0</v>
       </c>
       <c r="I64" s="1">
-        <v>1.2543263648762</v>
+        <v>-1.9933632249223</v>
       </c>
       <c r="J64">
         <v>0.0</v>
       </c>
-      <c r="K64" t="s">
-        <v>206</v>
+      <c r="K64">
+        <v>368.22</v>
       </c>
       <c r="L64" s="1">
-        <v>239367.23</v>
+        <v>239318.33</v>
       </c>
       <c r="M64" s="1">
-        <v>247629.15</v>
+        <v>239686.55</v>
       </c>
       <c r="N64" s="1">
-        <v>0.5</v>
+        <v>0.48</v>
       </c>
       <c r="O64">
         <v>1</v>
       </c>
       <c r="Z64" t="s">
-        <v>204</v>
+        <v>209</v>
       </c>
     </row>
     <row r="65" spans="1:26">
       <c r="A65" t="s">
-        <v>208</v>
+        <v>212</v>
       </c>
       <c r="B65" s="1">
         <v>372000.0</v>
       </c>
       <c r="C65" s="1">
-        <v>100.04858612</v>
+        <v>99.80808862</v>
       </c>
       <c r="D65" s="1">
         <v>99.731</v>
       </c>
       <c r="E65" t="s">
         <v>8</v>
       </c>
       <c r="F65">
         <v>1.0</v>
       </c>
       <c r="G65" s="1">
         <v>370999.32</v>
       </c>
       <c r="H65" s="1">
-        <v>2977.72</v>
+        <v>2923.89</v>
       </c>
       <c r="I65" s="1">
-        <v>0.80262141720368</v>
+        <v>0.78811195664725</v>
       </c>
       <c r="J65">
         <v>0.0</v>
       </c>
       <c r="K65" t="s">
-        <v>209</v>
+        <v>213</v>
       </c>
       <c r="L65" s="1">
-        <v>372180.74</v>
+        <v>371286.09</v>
       </c>
       <c r="M65" s="1">
-        <v>373977.04</v>
+        <v>373923.21</v>
       </c>
       <c r="N65" s="1">
-        <v>0.76</v>
+        <v>0.75</v>
       </c>
       <c r="O65">
         <v>1</v>
       </c>
       <c r="Z65" t="s">
-        <v>207</v>
+        <v>211</v>
       </c>
     </row>
     <row r="66" spans="1:26">
       <c r="A66" t="s">
-        <v>211</v>
+        <v>215</v>
       </c>
       <c r="B66" s="1">
         <v>130000.0</v>
       </c>
       <c r="C66" s="1">
-        <v>103.74635308</v>
+        <v>103.65750479</v>
       </c>
       <c r="D66" s="1">
         <v>109.789346</v>
       </c>
       <c r="E66" t="s">
         <v>8</v>
       </c>
       <c r="F66">
         <v>1.0</v>
       </c>
       <c r="G66" s="1">
         <v>142726.15</v>
       </c>
       <c r="H66" s="1">
-        <v>-6266.51</v>
+        <v>-6039.2</v>
       </c>
       <c r="I66" s="1">
-        <v>-4.3905829450314</v>
+        <v>-4.2313199087904</v>
       </c>
       <c r="J66">
         <v>0.0</v>
       </c>
       <c r="K66" t="s">
-        <v>212</v>
+        <v>216</v>
       </c>
       <c r="L66" s="1">
-        <v>134870.26</v>
+        <v>134754.76</v>
       </c>
       <c r="M66" s="1">
-        <v>136459.64</v>
+        <v>136686.95</v>
       </c>
       <c r="N66" s="1">
-        <v>0.28</v>
+        <v>0.27</v>
       </c>
       <c r="O66">
         <v>1</v>
       </c>
       <c r="Z66" t="s">
-        <v>210</v>
+        <v>214</v>
       </c>
     </row>
     <row r="67" spans="1:26">
       <c r="A67" t="s">
-        <v>214</v>
+        <v>218</v>
       </c>
       <c r="B67" s="1">
         <v>100000.0</v>
       </c>
       <c r="C67" s="1">
-        <v>97.2456564</v>
+        <v>96.91674709</v>
       </c>
       <c r="D67" s="1">
         <v>98.975</v>
       </c>
       <c r="E67" t="s">
         <v>8</v>
       </c>
       <c r="F67">
         <v>1.0</v>
       </c>
       <c r="G67" s="1">
         <v>98975.0</v>
       </c>
       <c r="H67" s="1">
-        <v>955.59</v>
+        <v>837.64</v>
       </c>
       <c r="I67" s="1">
-        <v>0.96548623389745</v>
+        <v>0.84631472594089</v>
       </c>
       <c r="J67">
         <v>0.0</v>
       </c>
       <c r="K67" t="s">
-        <v>215</v>
+        <v>219</v>
       </c>
       <c r="L67" s="1">
-        <v>97245.66</v>
+        <v>96916.75</v>
       </c>
       <c r="M67" s="1">
-        <v>99930.59</v>
+        <v>99812.64</v>
       </c>
       <c r="N67" s="1">
         <v>0.2</v>
       </c>
       <c r="O67">
         <v>1</v>
       </c>
       <c r="Z67" t="s">
-        <v>213</v>
+        <v>217</v>
       </c>
     </row>
     <row r="68" spans="1:26">
       <c r="A68" t="s">
-        <v>217</v>
+        <v>221</v>
       </c>
       <c r="B68" s="1">
         <v>100000.0</v>
       </c>
       <c r="C68" s="1">
-        <v>100.37916535</v>
+        <v>100.18312265</v>
       </c>
       <c r="D68" s="1">
         <v>99.711</v>
       </c>
       <c r="E68" t="s">
         <v>8</v>
       </c>
       <c r="F68">
         <v>1.0</v>
       </c>
       <c r="G68" s="1">
         <v>99711.0</v>
       </c>
       <c r="H68" s="1">
-        <v>2435.97</v>
+        <v>2458.42</v>
       </c>
       <c r="I68" s="1">
-        <v>2.4430303577339</v>
+        <v>2.465545426282</v>
       </c>
       <c r="J68">
         <v>0.0</v>
       </c>
       <c r="K68" t="s">
-        <v>218</v>
+        <v>222</v>
       </c>
       <c r="L68" s="1">
-        <v>100379.16</v>
+        <v>100183.12</v>
       </c>
       <c r="M68" s="1">
-        <v>102146.97</v>
+        <v>102169.42</v>
       </c>
       <c r="N68" s="1">
         <v>0.21</v>
       </c>
       <c r="O68">
         <v>1</v>
       </c>
       <c r="Z68" t="s">
-        <v>216</v>
+        <v>220</v>
       </c>
     </row>
     <row r="69" spans="1:26">
       <c r="A69" t="s">
-        <v>220</v>
+        <v>224</v>
       </c>
       <c r="B69" s="1">
         <v>200000.0</v>
       </c>
       <c r="C69" s="1">
-        <v>99.06544487</v>
+        <v>98.8004861</v>
       </c>
       <c r="D69" s="1">
         <v>102.91498</v>
       </c>
       <c r="E69" t="s">
         <v>8</v>
       </c>
       <c r="F69">
         <v>1.0</v>
       </c>
       <c r="G69" s="1">
         <v>205829.96</v>
       </c>
       <c r="H69" s="1">
-        <v>-4000.44</v>
+        <v>-4078.3</v>
       </c>
       <c r="I69" s="1">
-        <v>-1.94356545568</v>
+        <v>-1.9813927962674</v>
       </c>
       <c r="J69">
         <v>0.0</v>
       </c>
       <c r="K69" t="s">
-        <v>221</v>
+        <v>225</v>
       </c>
       <c r="L69" s="1">
-        <v>198130.89</v>
+        <v>197600.98</v>
       </c>
       <c r="M69" s="1">
-        <v>201829.52</v>
+        <v>201751.66</v>
       </c>
       <c r="N69" s="1">
         <v>0.41</v>
       </c>
       <c r="O69">
         <v>1</v>
       </c>
       <c r="Z69" t="s">
-        <v>219</v>
+        <v>223</v>
       </c>
     </row>
     <row r="70" spans="1:26">
       <c r="A70" t="s">
-        <v>223</v>
+        <v>227</v>
       </c>
       <c r="B70" s="1">
         <v>193000.0</v>
       </c>
       <c r="C70" s="1">
-        <v>98.50349176</v>
+        <v>98.38891196</v>
       </c>
       <c r="D70" s="1">
         <v>99.223</v>
       </c>
       <c r="E70" t="s">
         <v>8</v>
       </c>
       <c r="F70">
         <v>1.0</v>
       </c>
       <c r="G70" s="1">
         <v>191500.39</v>
       </c>
       <c r="H70" s="1">
-        <v>-159.27</v>
+        <v>55.83</v>
       </c>
       <c r="I70" s="1">
-        <v>-0.083169543414507</v>
+        <v>0.029153987623733</v>
       </c>
       <c r="J70">
         <v>0.0</v>
       </c>
       <c r="K70" t="s">
-        <v>224</v>
+        <v>228</v>
       </c>
       <c r="L70" s="1">
-        <v>190111.74</v>
+        <v>189890.6</v>
       </c>
       <c r="M70" s="1">
-        <v>191341.12</v>
+        <v>191556.22</v>
       </c>
       <c r="N70" s="1">
         <v>0.39</v>
       </c>
       <c r="O70">
         <v>1</v>
       </c>
       <c r="Z70" t="s">
-        <v>222</v>
+        <v>226</v>
       </c>
     </row>
     <row r="71" spans="1:26">
       <c r="A71" t="s">
-        <v>226</v>
+        <v>230</v>
       </c>
       <c r="B71" s="1">
         <v>285000.0</v>
       </c>
       <c r="C71" s="1">
-        <v>99.74565884</v>
+        <v>99.83754901</v>
       </c>
       <c r="D71" s="1">
         <v>102.724621</v>
       </c>
       <c r="E71" t="s">
         <v>8</v>
       </c>
       <c r="F71">
         <v>1.0</v>
       </c>
       <c r="G71" s="1">
         <v>292765.17</v>
       </c>
       <c r="H71" s="1">
-        <v>-5837.2</v>
+        <v>-5382.06</v>
       </c>
       <c r="I71" s="1">
-        <v>-1.9938164092402</v>
+        <v>-1.8383539271424</v>
       </c>
       <c r="J71">
         <v>0.0</v>
       </c>
       <c r="K71" t="s">
-        <v>227</v>
+        <v>231</v>
       </c>
       <c r="L71" s="1">
-        <v>284275.13</v>
+        <v>284537.01</v>
       </c>
       <c r="M71" s="1">
-        <v>286927.97</v>
+        <v>287383.11</v>
       </c>
       <c r="N71" s="1">
         <v>0.58</v>
       </c>
       <c r="O71">
         <v>1</v>
       </c>
       <c r="Z71" t="s">
-        <v>225</v>
+        <v>229</v>
       </c>
     </row>
     <row r="72" spans="1:26">
       <c r="A72" t="s">
-        <v>229</v>
+        <v>233</v>
       </c>
       <c r="B72" s="1">
         <v>349000.0</v>
       </c>
       <c r="C72" s="1">
-        <v>97.52183081</v>
+        <v>97.38727291</v>
       </c>
       <c r="D72" s="1">
         <v>99.735</v>
       </c>
       <c r="E72" t="s">
         <v>8</v>
       </c>
       <c r="F72">
         <v>1.0</v>
       </c>
       <c r="G72" s="1">
         <v>348075.15</v>
       </c>
       <c r="H72" s="1">
-        <v>-3708.07</v>
+        <v>-3546.61</v>
       </c>
       <c r="I72" s="1">
-        <v>-1.0653073050461</v>
+        <v>-1.0189207704141</v>
       </c>
       <c r="J72">
         <v>0.0</v>
       </c>
       <c r="K72" t="s">
-        <v>230</v>
+        <v>234</v>
       </c>
       <c r="L72" s="1">
-        <v>340351.19</v>
+        <v>339881.58</v>
       </c>
       <c r="M72" s="1">
-        <v>344367.08</v>
+        <v>344528.54</v>
       </c>
       <c r="N72" s="1">
-        <v>0.7</v>
+        <v>0.69</v>
       </c>
       <c r="O72">
         <v>1</v>
       </c>
       <c r="Z72" t="s">
-        <v>228</v>
+        <v>232</v>
       </c>
     </row>
     <row r="73" spans="1:26">
       <c r="A73" t="s">
-        <v>232</v>
+        <v>236</v>
       </c>
       <c r="B73" s="1">
         <v>300000.0</v>
       </c>
       <c r="C73" s="1">
-        <v>98.1562444</v>
+        <v>97.92856328</v>
       </c>
       <c r="D73" s="1">
         <v>101.14437</v>
       </c>
       <c r="E73" t="s">
         <v>8</v>
       </c>
       <c r="F73">
         <v>1.0</v>
       </c>
       <c r="G73" s="1">
         <v>303433.11</v>
       </c>
       <c r="H73" s="1">
-        <v>-6373.28</v>
+        <v>-6468.65</v>
       </c>
       <c r="I73" s="1">
-        <v>-2.1003904287176</v>
+        <v>-2.131820749555</v>
       </c>
       <c r="J73">
         <v>0.0</v>
       </c>
       <c r="K73" t="s">
-        <v>233</v>
+        <v>237</v>
       </c>
       <c r="L73" s="1">
-        <v>294468.73</v>
+        <v>293785.69</v>
       </c>
       <c r="M73" s="1">
-        <v>297059.83</v>
+        <v>296964.46</v>
       </c>
       <c r="N73" s="1">
         <v>0.6</v>
       </c>
       <c r="O73">
         <v>1</v>
       </c>
       <c r="Z73" t="s">
-        <v>231</v>
+        <v>235</v>
       </c>
     </row>
     <row r="74" spans="1:26">
       <c r="A74" t="s">
-        <v>235</v>
+        <v>239</v>
       </c>
       <c r="B74" s="1">
         <v>200000.0</v>
       </c>
       <c r="C74" s="1">
-        <v>88.60757046</v>
+        <v>88.6756732</v>
       </c>
       <c r="D74" s="1">
         <v>86.69767</v>
       </c>
       <c r="E74" t="s">
         <v>8</v>
       </c>
       <c r="F74">
         <v>1.0</v>
       </c>
       <c r="G74" s="1">
         <v>173395.34</v>
       </c>
       <c r="H74" s="1">
-        <v>4543.09</v>
+        <v>4739.57</v>
       </c>
       <c r="I74" s="1">
-        <v>2.6200761796713</v>
+        <v>2.7333894901674</v>
       </c>
       <c r="J74">
         <v>0.0</v>
       </c>
       <c r="K74">
-        <v>723.29</v>
+        <v>783.56</v>
       </c>
       <c r="L74" s="1">
-        <v>177215.14</v>
+        <v>177351.35</v>
       </c>
       <c r="M74" s="1">
-        <v>177938.43</v>
+        <v>178134.91</v>
       </c>
       <c r="N74" s="1">
         <v>0.36</v>
       </c>
       <c r="O74">
         <v>1</v>
       </c>
       <c r="Z74" t="s">
-        <v>234</v>
+        <v>238</v>
       </c>
     </row>
     <row r="75" spans="1:26">
       <c r="A75" t="s">
-        <v>237</v>
+        <v>241</v>
       </c>
       <c r="B75" s="1">
         <v>200000.0</v>
       </c>
       <c r="C75" s="1">
-        <v>95.97498117</v>
+        <v>95.77199469</v>
       </c>
       <c r="D75" s="1">
         <v>93.376495</v>
       </c>
       <c r="E75" t="s">
         <v>8</v>
       </c>
       <c r="F75">
         <v>1.0</v>
       </c>
       <c r="G75" s="1">
         <v>186752.99</v>
       </c>
       <c r="H75" s="1">
-        <v>7062.73</v>
+        <v>6837.57</v>
       </c>
       <c r="I75" s="1">
-        <v>3.7818564511337</v>
+        <v>3.6612907777273</v>
       </c>
       <c r="J75">
         <v>0.0</v>
       </c>
       <c r="K75" t="s">
-        <v>238</v>
+        <v>242</v>
       </c>
       <c r="L75" s="1">
-        <v>191949.97</v>
+        <v>191543.98</v>
       </c>
       <c r="M75" s="1">
-        <v>193815.72</v>
+        <v>193590.56</v>
       </c>
       <c r="N75" s="1">
         <v>0.39</v>
       </c>
       <c r="O75">
         <v>1</v>
       </c>
       <c r="Z75" t="s">
-        <v>236</v>
+        <v>240</v>
       </c>
     </row>
     <row r="76" spans="1:26">
       <c r="A76" t="s">
-        <v>240</v>
+        <v>244</v>
       </c>
       <c r="B76" s="1">
         <v>100000.0</v>
       </c>
       <c r="C76" s="1">
-        <v>92.93865269</v>
+        <v>93.01420676</v>
       </c>
       <c r="D76" s="1">
         <v>94.91756</v>
       </c>
       <c r="E76" t="s">
         <v>8</v>
       </c>
       <c r="F76">
         <v>1.0</v>
       </c>
       <c r="G76" s="1">
         <v>94917.56</v>
       </c>
       <c r="H76" s="1">
-        <v>-1355.96</v>
+        <v>-1152.33</v>
       </c>
       <c r="I76" s="1">
-        <v>-1.4285660103357</v>
+        <v>-1.2140324719683</v>
       </c>
       <c r="J76">
         <v>0.0</v>
       </c>
       <c r="K76">
-        <v>622.95</v>
+        <v>751.03</v>
       </c>
       <c r="L76" s="1">
-        <v>92938.65</v>
+        <v>93014.2</v>
       </c>
       <c r="M76" s="1">
-        <v>93561.6</v>
+        <v>93765.23</v>
       </c>
       <c r="N76" s="1">
         <v>0.19</v>
       </c>
       <c r="O76">
         <v>1</v>
       </c>
       <c r="Z76" t="s">
-        <v>239</v>
+        <v>243</v>
       </c>
     </row>
     <row r="77" spans="1:26">
       <c r="A77" t="s">
-        <v>242</v>
+        <v>246</v>
       </c>
       <c r="B77" s="1">
         <v>400000.0</v>
       </c>
       <c r="C77" s="1">
-        <v>100.36662606</v>
+        <v>99.95122778</v>
       </c>
       <c r="D77" s="1">
         <v>100.0</v>
       </c>
       <c r="E77" t="s">
         <v>8</v>
       </c>
       <c r="F77">
         <v>1.0</v>
       </c>
       <c r="G77" s="1">
         <v>400000.0</v>
       </c>
       <c r="H77" s="1">
-        <v>5777.82</v>
+        <v>810.89</v>
       </c>
       <c r="I77" s="1">
-        <v>1.444455</v>
+        <v>0.2027225</v>
       </c>
       <c r="J77">
         <v>0.0</v>
       </c>
       <c r="K77" t="s">
-        <v>243</v>
+        <v>247</v>
       </c>
       <c r="L77" s="1">
-        <v>401466.5</v>
+        <v>399804.92</v>
       </c>
       <c r="M77" s="1">
-        <v>405777.82</v>
+        <v>400810.89</v>
       </c>
       <c r="N77" s="1">
-        <v>0.82</v>
+        <v>0.81</v>
       </c>
       <c r="O77">
         <v>1</v>
       </c>
       <c r="Z77" t="s">
-        <v>241</v>
+        <v>245</v>
       </c>
     </row>
     <row r="78" spans="1:26">
       <c r="A78" t="s">
-        <v>245</v>
+        <v>249</v>
       </c>
       <c r="B78" s="1">
         <v>140000.0</v>
       </c>
       <c r="C78" s="1">
-        <v>97.91831565</v>
+        <v>98.01271149</v>
       </c>
       <c r="D78" s="1">
         <v>96.7943</v>
       </c>
       <c r="E78" t="s">
         <v>8</v>
       </c>
       <c r="F78">
         <v>1.0</v>
       </c>
       <c r="G78" s="1">
         <v>135512.02</v>
       </c>
       <c r="H78" s="1">
-        <v>2863.35</v>
+        <v>3100.98</v>
       </c>
       <c r="I78" s="1">
-        <v>2.1129859919437</v>
+        <v>2.2883431300043</v>
       </c>
       <c r="J78">
         <v>0.0</v>
       </c>
       <c r="K78" t="s">
-        <v>246</v>
+        <v>250</v>
       </c>
       <c r="L78" s="1">
-        <v>137085.64</v>
+        <v>137217.79</v>
       </c>
       <c r="M78" s="1">
-        <v>138375.37</v>
+        <v>138613.0</v>
       </c>
       <c r="N78" s="1">
         <v>0.28</v>
       </c>
       <c r="O78">
         <v>1</v>
       </c>
       <c r="Z78" t="s">
-        <v>244</v>
+        <v>248</v>
       </c>
     </row>
     <row r="79" spans="1:26">
       <c r="A79" t="s">
-        <v>248</v>
+        <v>252</v>
       </c>
       <c r="B79" s="1">
         <v>130000.0</v>
       </c>
       <c r="C79" s="1">
-        <v>100.63427686</v>
+        <v>100.3184437</v>
       </c>
       <c r="D79" s="1">
         <v>107.1356</v>
       </c>
       <c r="E79" t="s">
         <v>8</v>
       </c>
       <c r="F79">
         <v>1.0</v>
       </c>
       <c r="G79" s="1">
         <v>139276.28</v>
       </c>
       <c r="H79" s="1">
-        <v>-5912.27</v>
+        <v>-6019.22</v>
       </c>
       <c r="I79" s="1">
-        <v>-4.2449941942734</v>
+        <v>-4.3217840108883</v>
       </c>
       <c r="J79">
         <v>0.0</v>
       </c>
       <c r="K79" t="s">
-        <v>249</v>
+        <v>253</v>
       </c>
       <c r="L79" s="1">
-        <v>130824.56</v>
+        <v>130413.98</v>
       </c>
       <c r="M79" s="1">
-        <v>133364.01</v>
+        <v>133257.06</v>
       </c>
       <c r="N79" s="1">
         <v>0.27</v>
       </c>
       <c r="O79">
         <v>1</v>
       </c>
       <c r="Z79" t="s">
-        <v>247</v>
+        <v>251</v>
       </c>
     </row>
     <row r="80" spans="1:26">
       <c r="A80" t="s">
-        <v>251</v>
+        <v>255</v>
       </c>
       <c r="B80" s="1">
         <v>300000.0</v>
       </c>
       <c r="C80" s="1">
-        <v>102.3119322</v>
+        <v>102.05099035</v>
       </c>
       <c r="D80" s="1">
         <v>106.30133</v>
       </c>
       <c r="E80" t="s">
         <v>8</v>
       </c>
       <c r="F80">
         <v>1.0</v>
       </c>
       <c r="G80" s="1">
         <v>318903.99</v>
       </c>
       <c r="H80" s="1">
-        <v>-1447.65</v>
+        <v>-1507.18</v>
       </c>
       <c r="I80" s="1">
-        <v>-0.45394540218829</v>
+        <v>-0.47261246245304</v>
       </c>
       <c r="J80">
         <v>0.0</v>
       </c>
       <c r="K80" t="s">
-        <v>252</v>
+        <v>256</v>
       </c>
       <c r="L80" s="1">
-        <v>306935.79</v>
+        <v>306152.97</v>
       </c>
       <c r="M80" s="1">
-        <v>317456.34</v>
+        <v>317396.81</v>
       </c>
       <c r="N80" s="1">
         <v>0.64</v>
       </c>
       <c r="O80">
         <v>1</v>
       </c>
       <c r="Z80" t="s">
-        <v>250</v>
+        <v>254</v>
       </c>
     </row>
     <row r="81" spans="1:26">
       <c r="A81" t="s">
-        <v>254</v>
+        <v>258</v>
       </c>
       <c r="B81" s="1">
         <v>300000.0</v>
       </c>
       <c r="C81" s="1">
-        <v>81.66588852</v>
+        <v>81.57721317</v>
       </c>
       <c r="D81" s="1">
         <v>82.438423</v>
       </c>
       <c r="E81" t="s">
         <v>8</v>
       </c>
       <c r="F81">
         <v>1.0</v>
       </c>
       <c r="G81" s="1">
         <v>247315.27</v>
       </c>
       <c r="H81" s="1">
-        <v>649.52</v>
+        <v>-2435.69</v>
       </c>
       <c r="I81" s="1">
-        <v>0.26262834478437</v>
+        <v>-0.98485224951941</v>
       </c>
       <c r="J81">
         <v>0.0</v>
       </c>
-      <c r="K81" t="s">
-        <v>255</v>
+      <c r="K81">
+        <v>147.95</v>
       </c>
       <c r="L81" s="1">
-        <v>244997.67</v>
+        <v>244731.63</v>
       </c>
       <c r="M81" s="1">
-        <v>247964.79</v>
+        <v>244879.58</v>
       </c>
       <c r="N81" s="1">
-        <v>0.5</v>
+        <v>0.49</v>
       </c>
       <c r="O81">
         <v>1</v>
       </c>
       <c r="Z81" t="s">
-        <v>253</v>
+        <v>257</v>
       </c>
     </row>
     <row r="82" spans="1:26">
       <c r="A82" t="s">
-        <v>257</v>
+        <v>260</v>
       </c>
       <c r="B82" s="1">
         <v>100000.0</v>
       </c>
       <c r="C82" s="1">
-        <v>103.16210425</v>
+        <v>102.70834407</v>
       </c>
       <c r="D82" s="1">
         <v>109.37547</v>
       </c>
       <c r="E82" t="s">
         <v>8</v>
       </c>
       <c r="F82">
         <v>1.0</v>
       </c>
       <c r="G82" s="1">
         <v>109375.47</v>
       </c>
       <c r="H82" s="1">
-        <v>-4653.09</v>
+        <v>-4850.69</v>
       </c>
       <c r="I82" s="1">
-        <v>-4.2542354332283</v>
+        <v>-4.4348975140404</v>
       </c>
       <c r="J82">
         <v>0.0</v>
       </c>
       <c r="K82" t="s">
-        <v>258</v>
+        <v>261</v>
       </c>
       <c r="L82" s="1">
-        <v>103162.11</v>
+        <v>102708.34</v>
       </c>
       <c r="M82" s="1">
-        <v>104722.38</v>
+        <v>104524.78</v>
       </c>
       <c r="N82" s="1">
         <v>0.21</v>
       </c>
       <c r="O82">
         <v>1</v>
       </c>
       <c r="Z82" t="s">
-        <v>256</v>
+        <v>259</v>
       </c>
     </row>
     <row r="83" spans="1:26">
       <c r="A83" t="s">
-        <v>260</v>
+        <v>263</v>
       </c>
       <c r="B83" s="1">
         <v>825000.0</v>
       </c>
       <c r="C83" s="1">
-        <v>68.03625323</v>
+        <v>67.86777072</v>
       </c>
       <c r="D83" s="1">
         <v>74.717804</v>
       </c>
       <c r="E83" t="s">
         <v>8</v>
       </c>
       <c r="F83">
         <v>1.0</v>
       </c>
       <c r="G83" s="1">
         <v>616421.88</v>
       </c>
       <c r="H83" s="1">
-        <v>-50573.99</v>
+        <v>-51342.39</v>
       </c>
       <c r="I83" s="1">
-        <v>-8.2044443328326</v>
+        <v>-8.329099220164</v>
       </c>
       <c r="J83">
         <v>0.0</v>
       </c>
       <c r="K83" t="s">
-        <v>261</v>
+        <v>264</v>
       </c>
       <c r="L83" s="1">
-        <v>561299.09</v>
+        <v>559909.11</v>
       </c>
       <c r="M83" s="1">
-        <v>565847.89</v>
+        <v>565079.49</v>
       </c>
       <c r="N83" s="1">
-        <v>1.15</v>
+        <v>1.14</v>
       </c>
       <c r="O83">
         <v>1</v>
       </c>
       <c r="Z83" t="s">
-        <v>259</v>
+        <v>262</v>
       </c>
     </row>
     <row r="84" spans="1:26">
       <c r="A84" t="s">
-        <v>263</v>
+        <v>266</v>
       </c>
       <c r="B84" s="1">
         <v>132000.0</v>
       </c>
       <c r="C84" s="1">
-        <v>100.09722225</v>
+        <v>100.05602321</v>
       </c>
       <c r="D84" s="1">
         <v>99.973</v>
       </c>
       <c r="E84" t="s">
         <v>8</v>
       </c>
       <c r="F84">
         <v>1.0</v>
       </c>
       <c r="G84" s="1">
         <v>131964.36</v>
       </c>
       <c r="H84" s="1">
-        <v>2291.34</v>
+        <v>2495.54</v>
       </c>
       <c r="I84" s="1">
-        <v>1.7363324461241</v>
+        <v>1.8910711952833</v>
       </c>
       <c r="J84">
         <v>0.0</v>
       </c>
       <c r="K84" t="s">
-        <v>264</v>
+        <v>267</v>
       </c>
       <c r="L84" s="1">
-        <v>132128.33</v>
+        <v>132073.95</v>
       </c>
       <c r="M84" s="1">
-        <v>134255.7</v>
+        <v>134459.9</v>
       </c>
       <c r="N84" s="1">
         <v>0.27</v>
       </c>
       <c r="O84">
         <v>1</v>
       </c>
       <c r="Z84" t="s">
-        <v>262</v>
+        <v>265</v>
       </c>
     </row>
     <row r="85" spans="1:26">
       <c r="A85" t="s">
-        <v>266</v>
+        <v>269</v>
       </c>
       <c r="B85" s="1">
         <v>100000.0</v>
       </c>
       <c r="C85" s="1">
-        <v>99.63677635</v>
+        <v>99.14921764</v>
       </c>
       <c r="D85" s="1">
         <v>99.766</v>
       </c>
       <c r="E85" t="s">
         <v>8</v>
       </c>
       <c r="F85">
         <v>1.0</v>
       </c>
       <c r="G85" s="1">
         <v>99766.0</v>
       </c>
       <c r="H85" s="1">
-        <v>289.95</v>
+        <v>58.56</v>
       </c>
       <c r="I85" s="1">
-        <v>0.29063007437404</v>
+        <v>0.05869735180322</v>
       </c>
       <c r="J85">
         <v>0.0</v>
       </c>
       <c r="K85">
-        <v>419.18</v>
+        <v>675.34</v>
       </c>
       <c r="L85" s="1">
-        <v>99636.77</v>
+        <v>99149.22</v>
       </c>
       <c r="M85" s="1">
-        <v>100055.95</v>
+        <v>99824.56</v>
       </c>
       <c r="N85" s="1">
         <v>0.2</v>
       </c>
       <c r="O85">
         <v>1</v>
       </c>
       <c r="Z85" t="s">
-        <v>265</v>
+        <v>268</v>
       </c>
     </row>
     <row r="86" spans="1:26">
       <c r="A86" t="s">
-        <v>268</v>
+        <v>271</v>
       </c>
       <c r="B86" s="1">
         <v>135000.0</v>
       </c>
       <c r="C86" s="1">
-        <v>98.07626511</v>
+        <v>97.80199452</v>
       </c>
       <c r="D86" s="1">
         <v>104.002956</v>
       </c>
       <c r="E86" t="s">
         <v>8</v>
       </c>
       <c r="F86">
         <v>1.0</v>
       </c>
       <c r="G86" s="1">
         <v>140403.99</v>
       </c>
       <c r="H86" s="1">
-        <v>-6599.47</v>
+        <v>-6713.8</v>
       </c>
       <c r="I86" s="1">
-        <v>-4.7003436298356</v>
+        <v>-4.7817729396437</v>
       </c>
       <c r="J86">
         <v>0.0</v>
       </c>
       <c r="K86" t="s">
-        <v>269</v>
+        <v>272</v>
       </c>
       <c r="L86" s="1">
-        <v>132402.96</v>
+        <v>132032.69</v>
       </c>
       <c r="M86" s="1">
-        <v>133804.52</v>
+        <v>133690.19</v>
       </c>
       <c r="N86" s="1">
         <v>0.27</v>
       </c>
       <c r="O86">
         <v>1</v>
       </c>
       <c r="Z86" t="s">
-        <v>267</v>
+        <v>270</v>
       </c>
     </row>
     <row r="87" spans="1:26">
       <c r="A87" t="s">
-        <v>271</v>
+        <v>274</v>
       </c>
       <c r="B87" s="1">
         <v>370000.0</v>
       </c>
       <c r="C87" s="1">
-        <v>76.889</v>
+        <v>76.941</v>
       </c>
       <c r="D87" s="1">
         <v>83.324986</v>
       </c>
       <c r="E87" t="s">
         <v>8</v>
       </c>
       <c r="F87">
         <v>1.0</v>
       </c>
       <c r="G87" s="1">
         <v>308302.45</v>
       </c>
       <c r="H87" s="1">
-        <v>-23458.36</v>
+        <v>-22875.68</v>
       </c>
       <c r="I87" s="1">
-        <v>-7.6088788785169</v>
+        <v>-7.4198826509488</v>
       </c>
       <c r="J87">
         <v>0.0</v>
       </c>
       <c r="K87">
-        <v>354.79</v>
+        <v>745.07</v>
       </c>
       <c r="L87" s="1">
-        <v>284489.3</v>
+        <v>284681.7</v>
       </c>
       <c r="M87" s="1">
-        <v>284844.09</v>
+        <v>285426.77</v>
       </c>
       <c r="N87" s="1">
-        <v>0.58</v>
+        <v>0.57</v>
       </c>
       <c r="O87">
         <v>1</v>
       </c>
       <c r="Z87" t="s">
-        <v>270</v>
+        <v>273</v>
       </c>
     </row>
     <row r="88" spans="1:26">
       <c r="A88" t="s">
-        <v>273</v>
+        <v>276</v>
       </c>
       <c r="B88" s="1">
         <v>500000.0</v>
       </c>
       <c r="C88" s="1">
-        <v>93.8356203</v>
+        <v>93.88204164</v>
       </c>
       <c r="D88" s="1">
         <v>94.882578</v>
       </c>
       <c r="E88" t="s">
         <v>8</v>
       </c>
       <c r="F88">
         <v>1.0</v>
       </c>
       <c r="G88" s="1">
         <v>474412.89</v>
       </c>
       <c r="H88" s="1">
-        <v>-2496.77</v>
+        <v>-1774.94</v>
       </c>
       <c r="I88" s="1">
-        <v>-0.52628629040834</v>
+        <v>-0.37413401646823</v>
       </c>
       <c r="J88">
         <v>0.0</v>
       </c>
       <c r="K88" t="s">
-        <v>274</v>
+        <v>277</v>
       </c>
       <c r="L88" s="1">
-        <v>469178.11</v>
+        <v>469410.21</v>
       </c>
       <c r="M88" s="1">
-        <v>471916.12</v>
+        <v>472637.95</v>
       </c>
       <c r="N88" s="1">
-        <v>0.96</v>
+        <v>0.95</v>
       </c>
       <c r="O88">
         <v>1</v>
       </c>
       <c r="Z88" t="s">
-        <v>272</v>
+        <v>275</v>
       </c>
     </row>
     <row r="89" spans="1:26">
       <c r="A89" t="s">
-        <v>276</v>
+        <v>279</v>
       </c>
       <c r="B89" s="1">
         <v>500000.0</v>
       </c>
       <c r="C89" s="1">
-        <v>91.361756</v>
+        <v>91.33603589</v>
       </c>
       <c r="D89" s="1">
         <v>99.086382</v>
       </c>
       <c r="E89" t="s">
         <v>8</v>
       </c>
       <c r="F89">
         <v>1.0</v>
       </c>
       <c r="G89" s="1">
         <v>495431.91</v>
       </c>
       <c r="H89" s="1">
-        <v>-38212.17</v>
+        <v>-37738.03</v>
       </c>
       <c r="I89" s="1">
-        <v>-7.7129004468041</v>
+        <v>-7.6171980928721</v>
       </c>
       <c r="J89">
         <v>0.0</v>
       </c>
-      <c r="K89">
-        <v>410.96</v>
+      <c r="K89" t="s">
+        <v>280</v>
       </c>
       <c r="L89" s="1">
-        <v>456808.78</v>
+        <v>456680.18</v>
       </c>
       <c r="M89" s="1">
-        <v>457219.74</v>
+        <v>457693.88</v>
       </c>
       <c r="N89" s="1">
-        <v>0.93</v>
+        <v>0.92</v>
       </c>
       <c r="O89">
         <v>1</v>
       </c>
       <c r="Z89" t="s">
-        <v>275</v>
+        <v>278</v>
       </c>
     </row>
     <row r="90" spans="1:26">
       <c r="A90" t="s">
-        <v>278</v>
+        <v>282</v>
       </c>
       <c r="B90" s="1">
         <v>700000.0</v>
       </c>
       <c r="C90" s="1">
-        <v>98.1278478</v>
+        <v>97.86817404</v>
       </c>
       <c r="D90" s="1">
         <v>99.957446</v>
       </c>
       <c r="E90" t="s">
         <v>8</v>
       </c>
       <c r="F90">
         <v>1.0</v>
       </c>
       <c r="G90" s="1">
         <v>699702.12</v>
       </c>
       <c r="H90" s="1">
-        <v>-8779.79</v>
+        <v>-9120.79</v>
       </c>
       <c r="I90" s="1">
-        <v>-1.2547896810717</v>
+        <v>-1.3035247056276</v>
       </c>
       <c r="J90">
         <v>0.0</v>
       </c>
       <c r="K90" t="s">
-        <v>279</v>
+        <v>283</v>
       </c>
       <c r="L90" s="1">
-        <v>686894.93</v>
+        <v>685077.22</v>
       </c>
       <c r="M90" s="1">
-        <v>690922.33</v>
+        <v>690581.33</v>
       </c>
       <c r="N90" s="1">
-        <v>1.4</v>
+        <v>1.39</v>
       </c>
       <c r="O90">
         <v>1</v>
       </c>
       <c r="Z90" t="s">
-        <v>277</v>
+        <v>281</v>
       </c>
     </row>
     <row r="91" spans="1:26">
       <c r="A91" t="s">
-        <v>281</v>
+        <v>285</v>
       </c>
       <c r="B91" s="1">
         <v>100000.0</v>
       </c>
       <c r="C91" s="1">
-        <v>98.25051374</v>
+        <v>97.54854828</v>
       </c>
       <c r="D91" s="1">
         <v>100.0</v>
       </c>
       <c r="E91" t="s">
         <v>8</v>
       </c>
       <c r="F91">
         <v>1.0</v>
       </c>
       <c r="G91" s="1">
         <v>100000.0</v>
       </c>
       <c r="H91" s="1">
-        <v>839.55</v>
+        <v>363.62</v>
       </c>
       <c r="I91" s="1">
-        <v>0.83955</v>
+        <v>0.36362</v>
       </c>
       <c r="J91">
         <v>0.0</v>
       </c>
       <c r="K91" t="s">
-        <v>282</v>
+        <v>286</v>
       </c>
       <c r="L91" s="1">
-        <v>98250.51</v>
+        <v>97548.55</v>
       </c>
       <c r="M91" s="1">
-        <v>100839.55</v>
+        <v>100363.62</v>
       </c>
       <c r="N91" s="1">
         <v>0.2</v>
       </c>
       <c r="O91">
         <v>1</v>
       </c>
       <c r="Z91" t="s">
-        <v>280</v>
+        <v>284</v>
       </c>
     </row>
     <row r="92" spans="1:26">
       <c r="A92" t="s">
-        <v>284</v>
+        <v>288</v>
       </c>
       <c r="B92" s="1">
         <v>600000.0</v>
       </c>
       <c r="C92" s="1">
-        <v>103.39196539</v>
+        <v>102.66556458</v>
       </c>
       <c r="D92" s="1">
         <v>108.334343</v>
       </c>
       <c r="E92" t="s">
         <v>8</v>
       </c>
       <c r="F92">
         <v>1.0</v>
       </c>
       <c r="G92" s="1">
         <v>650006.06</v>
       </c>
       <c r="H92" s="1">
-        <v>-22447.86</v>
+        <v>-25044.69</v>
       </c>
       <c r="I92" s="1">
-        <v>-3.4534847259732</v>
+        <v>-3.8529933090162</v>
       </c>
       <c r="J92">
         <v>0.0</v>
       </c>
       <c r="K92" t="s">
-        <v>285</v>
+        <v>289</v>
       </c>
       <c r="L92" s="1">
-        <v>620351.79</v>
+        <v>615993.39</v>
       </c>
       <c r="M92" s="1">
-        <v>627558.2</v>
+        <v>624961.37</v>
       </c>
       <c r="N92" s="1">
-        <v>1.27</v>
+        <v>1.26</v>
       </c>
       <c r="O92">
         <v>1</v>
       </c>
       <c r="Z92" t="s">
-        <v>283</v>
+        <v>287</v>
       </c>
     </row>
     <row r="93" spans="1:26">
       <c r="A93" t="s">
-        <v>287</v>
+        <v>291</v>
       </c>
       <c r="B93" s="1">
         <v>300000.0</v>
       </c>
       <c r="C93" s="1">
-        <v>97.21893528</v>
+        <v>96.76470623</v>
       </c>
       <c r="D93" s="1">
         <v>98.642</v>
       </c>
       <c r="E93" t="s">
         <v>8</v>
       </c>
       <c r="F93">
         <v>1.0</v>
       </c>
       <c r="G93" s="1">
         <v>295926.0</v>
       </c>
       <c r="H93" s="1">
-        <v>-2327.41</v>
+        <v>-2899.0</v>
       </c>
       <c r="I93" s="1">
-        <v>-0.78648378310794</v>
+        <v>-0.97963680109216</v>
       </c>
       <c r="J93">
         <v>0.0</v>
       </c>
       <c r="K93" t="s">
-        <v>288</v>
+        <v>292</v>
       </c>
       <c r="L93" s="1">
-        <v>291656.81</v>
+        <v>290294.12</v>
       </c>
       <c r="M93" s="1">
-        <v>293598.59</v>
+        <v>293027.0</v>
       </c>
       <c r="N93" s="1">
         <v>0.59</v>
       </c>
       <c r="O93">
         <v>1</v>
       </c>
       <c r="Z93" t="s">
-        <v>286</v>
+        <v>290</v>
       </c>
     </row>
     <row r="94" spans="1:26">
       <c r="A94" t="s">
-        <v>290</v>
+        <v>294</v>
       </c>
       <c r="B94" s="1">
         <v>200000.0</v>
       </c>
       <c r="C94" s="1">
-        <v>90.84203981</v>
+        <v>90.9239058</v>
       </c>
       <c r="D94" s="1">
         <v>89.22416</v>
       </c>
       <c r="E94" t="s">
         <v>8</v>
       </c>
       <c r="F94">
         <v>1.0</v>
       </c>
       <c r="G94" s="1">
         <v>178448.32</v>
       </c>
       <c r="H94" s="1">
-        <v>4205.62</v>
+        <v>4489.9</v>
       </c>
       <c r="I94" s="1">
-        <v>2.3567719774554</v>
+        <v>2.5160786047187</v>
       </c>
       <c r="J94">
         <v>0.0</v>
       </c>
-      <c r="K94">
-        <v>969.86</v>
+      <c r="K94" t="s">
+        <v>295</v>
       </c>
       <c r="L94" s="1">
-        <v>181684.08</v>
+        <v>181847.81</v>
       </c>
       <c r="M94" s="1">
-        <v>182653.94</v>
+        <v>182938.22</v>
       </c>
       <c r="N94" s="1">
         <v>0.37</v>
       </c>
       <c r="O94">
         <v>1</v>
       </c>
       <c r="Z94" t="s">
-        <v>289</v>
+        <v>293</v>
       </c>
     </row>
     <row r="95" spans="1:26">
       <c r="A95" t="s">
-        <v>292</v>
+        <v>297</v>
       </c>
       <c r="B95" s="1">
         <v>100000.0</v>
       </c>
       <c r="C95" s="1">
-        <v>98.2218176</v>
+        <v>98.22093412</v>
       </c>
       <c r="D95" s="1">
         <v>99.75655</v>
       </c>
       <c r="E95" t="s">
         <v>8</v>
       </c>
       <c r="F95">
         <v>1.0</v>
       </c>
       <c r="G95" s="1">
         <v>99756.55</v>
       </c>
       <c r="H95" s="1">
-        <v>410.82</v>
+        <v>583.22</v>
       </c>
       <c r="I95" s="1">
-        <v>0.41182258207606</v>
+        <v>0.58464331414829</v>
       </c>
       <c r="J95">
         <v>0.0</v>
       </c>
       <c r="K95" t="s">
-        <v>293</v>
+        <v>298</v>
       </c>
       <c r="L95" s="1">
-        <v>98221.82</v>
+        <v>98220.93</v>
       </c>
       <c r="M95" s="1">
-        <v>100167.37</v>
+        <v>100339.77</v>
       </c>
       <c r="N95" s="1">
         <v>0.2</v>
       </c>
       <c r="O95">
         <v>1</v>
       </c>
       <c r="Z95" t="s">
-        <v>291</v>
+        <v>296</v>
       </c>
     </row>
     <row r="96" spans="1:26">
       <c r="A96" t="s">
-        <v>295</v>
+        <v>300</v>
       </c>
       <c r="B96" s="1">
         <v>100000.0</v>
       </c>
       <c r="C96" s="1">
-        <v>101.22274787</v>
+        <v>100.96398416</v>
       </c>
       <c r="D96" s="1">
         <v>107.36234</v>
       </c>
       <c r="E96" t="s">
         <v>8</v>
       </c>
       <c r="F96">
         <v>1.0</v>
       </c>
       <c r="G96" s="1">
         <v>107362.34</v>
       </c>
       <c r="H96" s="1">
-        <v>-4462.88</v>
+        <v>-4480.55</v>
       </c>
       <c r="I96" s="1">
-        <v>-4.1568393535387</v>
+        <v>-4.1732976386319</v>
       </c>
       <c r="J96">
         <v>0.0</v>
       </c>
       <c r="K96" t="s">
-        <v>58</v>
+        <v>301</v>
       </c>
       <c r="L96" s="1">
-        <v>101222.75</v>
+        <v>100963.98</v>
       </c>
       <c r="M96" s="1">
-        <v>102899.46</v>
+        <v>102881.79</v>
       </c>
       <c r="N96" s="1">
         <v>0.21</v>
       </c>
       <c r="O96">
         <v>1</v>
       </c>
       <c r="Z96" t="s">
-        <v>294</v>
+        <v>299</v>
       </c>
     </row>
     <row r="97" spans="1:26">
       <c r="A97" t="s">
-        <v>297</v>
+        <v>303</v>
       </c>
       <c r="B97" s="1">
         <v>300000.0</v>
       </c>
       <c r="C97" s="1">
-        <v>101.01978986</v>
+        <v>100.94742755</v>
       </c>
       <c r="D97" s="1">
         <v>103.74867</v>
       </c>
       <c r="E97" t="s">
         <v>8</v>
       </c>
       <c r="F97">
         <v>1.0</v>
       </c>
       <c r="G97" s="1">
         <v>311246.01</v>
       </c>
       <c r="H97" s="1">
-        <v>2832.2</v>
+        <v>3361.0</v>
       </c>
       <c r="I97" s="1">
-        <v>0.90995544007134</v>
+        <v>1.0798532003671</v>
       </c>
       <c r="J97">
         <v>0.0</v>
       </c>
       <c r="K97" t="s">
-        <v>298</v>
+        <v>304</v>
       </c>
       <c r="L97" s="1">
-        <v>303059.37</v>
+        <v>302842.28</v>
       </c>
       <c r="M97" s="1">
-        <v>314078.21</v>
+        <v>314607.01</v>
       </c>
       <c r="N97" s="1">
-        <v>0.64</v>
+        <v>0.63</v>
       </c>
       <c r="O97">
         <v>1</v>
       </c>
       <c r="Z97" t="s">
-        <v>296</v>
+        <v>302</v>
       </c>
     </row>
     <row r="98" spans="1:26">
       <c r="A98" t="s">
-        <v>300</v>
+        <v>306</v>
       </c>
       <c r="B98" s="1">
         <v>150000.0</v>
       </c>
       <c r="C98" s="1">
-        <v>102.00131698</v>
+        <v>101.90090089</v>
       </c>
       <c r="D98" s="1">
         <v>106.489533</v>
       </c>
       <c r="E98" t="s">
         <v>8</v>
       </c>
       <c r="F98">
         <v>1.0</v>
       </c>
       <c r="G98" s="1">
         <v>159734.3</v>
       </c>
       <c r="H98" s="1">
-        <v>-641.91</v>
+        <v>-363.09</v>
       </c>
       <c r="I98" s="1">
-        <v>-0.40186109057353</v>
+        <v>-0.22730872455071</v>
       </c>
       <c r="J98">
         <v>0.0</v>
       </c>
       <c r="K98" t="s">
-        <v>301</v>
+        <v>307</v>
       </c>
       <c r="L98" s="1">
-        <v>153001.98</v>
+        <v>152851.35</v>
       </c>
       <c r="M98" s="1">
-        <v>159092.39</v>
+        <v>159371.21</v>
       </c>
       <c r="N98" s="1">
         <v>0.32</v>
       </c>
       <c r="O98">
         <v>1</v>
       </c>
       <c r="Z98" t="s">
-        <v>299</v>
+        <v>305</v>
       </c>
     </row>
     <row r="99" spans="1:26">
       <c r="A99" t="s">
-        <v>303</v>
+        <v>309</v>
       </c>
       <c r="B99" s="1">
         <v>500000.0</v>
       </c>
       <c r="C99" s="1">
-        <v>105.34025793</v>
+        <v>105.21929387</v>
       </c>
       <c r="D99" s="1">
         <v>110.013816</v>
       </c>
       <c r="E99" t="s">
         <v>8</v>
       </c>
       <c r="F99">
         <v>1.0</v>
       </c>
       <c r="G99" s="1">
         <v>550069.08</v>
       </c>
       <c r="H99" s="1">
-        <v>-19561.28</v>
+        <v>-18696.93</v>
       </c>
       <c r="I99" s="1">
-        <v>-3.5561497112326</v>
+        <v>-3.3990149019101</v>
       </c>
       <c r="J99">
         <v>0.0</v>
       </c>
       <c r="K99" t="s">
-        <v>304</v>
+        <v>310</v>
       </c>
       <c r="L99" s="1">
-        <v>526701.29</v>
+        <v>526096.47</v>
       </c>
       <c r="M99" s="1">
-        <v>530507.8</v>
+        <v>531372.15</v>
       </c>
       <c r="N99" s="1">
         <v>1.07</v>
       </c>
       <c r="O99">
         <v>1</v>
       </c>
       <c r="Z99" t="s">
-        <v>302</v>
+        <v>308</v>
       </c>
     </row>
     <row r="100" spans="1:26">
       <c r="A100" t="s">
-        <v>306</v>
+        <v>312</v>
       </c>
       <c r="B100" s="1">
         <v>600000.0</v>
       </c>
       <c r="C100" s="1">
-        <v>92.239</v>
+        <v>92.3685</v>
       </c>
       <c r="D100" s="1">
         <v>104.270342</v>
       </c>
       <c r="E100" t="s">
         <v>8</v>
       </c>
       <c r="F100">
         <v>1.0</v>
       </c>
       <c r="G100" s="1">
         <v>625622.05</v>
       </c>
       <c r="H100" s="1">
-        <v>-58872.98</v>
+        <v>-57011.05</v>
       </c>
       <c r="I100" s="1">
-        <v>-9.4103109057617</v>
+        <v>-9.1126983136224</v>
       </c>
       <c r="J100">
         <v>0.0</v>
       </c>
       <c r="K100" t="s">
-        <v>307</v>
+        <v>313</v>
       </c>
       <c r="L100" s="1">
-        <v>553434.0</v>
+        <v>554211.0</v>
       </c>
       <c r="M100" s="1">
-        <v>566749.07</v>
+        <v>568611.0</v>
       </c>
       <c r="N100" s="1">
-        <v>1.15</v>
+        <v>1.14</v>
       </c>
       <c r="O100">
         <v>1</v>
       </c>
       <c r="Z100" t="s">
-        <v>305</v>
+        <v>311</v>
       </c>
     </row>
     <row r="101" spans="1:26">
       <c r="A101" t="s">
-        <v>309</v>
+        <v>315</v>
       </c>
       <c r="B101" s="1">
         <v>285000.0</v>
       </c>
       <c r="C101" s="1">
-        <v>98.11257811</v>
+        <v>98.21449494</v>
       </c>
       <c r="D101" s="1">
         <v>97.791014</v>
       </c>
       <c r="E101" t="s">
         <v>8</v>
       </c>
       <c r="F101">
         <v>1.0</v>
       </c>
       <c r="G101" s="1">
         <v>278704.39</v>
       </c>
       <c r="H101" s="1">
-        <v>4008.51</v>
+        <v>4556.65</v>
       </c>
       <c r="I101" s="1">
-        <v>1.4382658271009</v>
+        <v>1.6349401600743</v>
       </c>
       <c r="J101">
         <v>0.0</v>
       </c>
       <c r="K101" t="s">
-        <v>310</v>
+        <v>316</v>
       </c>
       <c r="L101" s="1">
-        <v>279620.85</v>
+        <v>279911.31</v>
       </c>
       <c r="M101" s="1">
-        <v>282712.9</v>
+        <v>283261.04</v>
       </c>
       <c r="N101" s="1">
         <v>0.57</v>
       </c>
       <c r="O101">
         <v>1</v>
       </c>
       <c r="Z101" t="s">
-        <v>308</v>
+        <v>314</v>
       </c>
     </row>
     <row r="102" spans="1:26">
       <c r="A102" t="s">
-        <v>312</v>
+        <v>318</v>
       </c>
       <c r="B102" s="1">
         <v>365000.0</v>
       </c>
       <c r="C102" s="1">
-        <v>101.16818702</v>
+        <v>101.16486388</v>
       </c>
       <c r="D102" s="1">
         <v>105.094956</v>
       </c>
       <c r="E102" t="s">
         <v>8</v>
       </c>
       <c r="F102">
         <v>1.0</v>
       </c>
       <c r="G102" s="1">
         <v>383596.59</v>
       </c>
       <c r="H102" s="1">
-        <v>-460.21</v>
+        <v>-13763.59</v>
       </c>
       <c r="I102" s="1">
-        <v>-0.11997239078689</v>
+        <v>-3.5880376308872</v>
       </c>
       <c r="J102">
         <v>0.0</v>
       </c>
-      <c r="K102" t="s">
-        <v>313</v>
+      <c r="K102">
+        <v>581.25</v>
       </c>
       <c r="L102" s="1">
-        <v>369263.88</v>
+        <v>369251.75</v>
       </c>
       <c r="M102" s="1">
-        <v>383136.38</v>
+        <v>369833.0</v>
       </c>
       <c r="N102" s="1">
-        <v>0.78</v>
+        <v>0.74</v>
       </c>
       <c r="O102">
         <v>1</v>
       </c>
       <c r="Z102" t="s">
-        <v>311</v>
+        <v>317</v>
       </c>
     </row>
     <row r="103" spans="1:26">
       <c r="A103" t="s">
-        <v>315</v>
+        <v>320</v>
       </c>
       <c r="B103" s="1">
         <v>295000.0</v>
       </c>
       <c r="C103" s="1">
-        <v>101.1895</v>
+        <v>101.2165</v>
       </c>
       <c r="D103" s="1">
         <v>105.485329</v>
       </c>
       <c r="E103" t="s">
         <v>8</v>
       </c>
       <c r="F103">
         <v>1.0</v>
       </c>
       <c r="G103" s="1">
         <v>311181.72</v>
       </c>
       <c r="H103" s="1">
-        <v>-10191.79</v>
+        <v>-9393.99</v>
       </c>
       <c r="I103" s="1">
-        <v>-3.2751891724231</v>
+        <v>-3.0188116448485</v>
       </c>
       <c r="J103">
         <v>0.0</v>
       </c>
       <c r="K103" t="s">
-        <v>316</v>
+        <v>321</v>
       </c>
       <c r="L103" s="1">
-        <v>298509.03</v>
+        <v>298588.67</v>
       </c>
       <c r="M103" s="1">
-        <v>300989.93</v>
+        <v>301787.73</v>
       </c>
       <c r="N103" s="1">
         <v>0.61</v>
       </c>
       <c r="O103">
         <v>1</v>
       </c>
       <c r="Z103" t="s">
-        <v>314</v>
+        <v>319</v>
       </c>
     </row>
     <row r="104" spans="1:26">
       <c r="A104" t="s">
-        <v>318</v>
+        <v>323</v>
       </c>
       <c r="B104" s="1">
         <v>200000.0</v>
       </c>
       <c r="C104" s="1">
-        <v>99.5479153</v>
+        <v>99.59198806</v>
       </c>
       <c r="D104" s="1">
         <v>99.616</v>
       </c>
       <c r="E104" t="s">
         <v>8</v>
       </c>
       <c r="F104">
         <v>1.0</v>
       </c>
       <c r="G104" s="1">
         <v>199232.0</v>
       </c>
       <c r="H104" s="1">
-        <v>161.78</v>
+        <v>686.91</v>
       </c>
       <c r="I104" s="1">
-        <v>0.081201814969483</v>
+        <v>0.3447789511725</v>
       </c>
       <c r="J104">
         <v>0.0</v>
       </c>
       <c r="K104">
-        <v>297.95</v>
+        <v>734.93</v>
       </c>
       <c r="L104" s="1">
-        <v>199095.83</v>
+        <v>199183.98</v>
       </c>
       <c r="M104" s="1">
-        <v>199393.78</v>
+        <v>199918.91</v>
       </c>
       <c r="N104" s="1">
         <v>0.4</v>
       </c>
       <c r="O104">
         <v>1</v>
       </c>
       <c r="Z104" t="s">
-        <v>317</v>
+        <v>322</v>
       </c>
     </row>
     <row r="105" spans="1:26">
       <c r="A105" t="s">
-        <v>320</v>
+        <v>325</v>
       </c>
       <c r="B105" s="1">
-        <v>200000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="C105" s="1">
-        <v>98.41999955</v>
+        <v>98.2577352</v>
       </c>
       <c r="D105" s="1">
-        <v>100.292605</v>
+        <v>100.957362</v>
       </c>
       <c r="E105" t="s">
         <v>8</v>
       </c>
       <c r="F105">
         <v>1.0</v>
       </c>
       <c r="G105" s="1">
-        <v>200585.21</v>
+        <v>504786.81</v>
       </c>
       <c r="H105" s="1">
-        <v>2670.54</v>
+        <v>3633.72</v>
       </c>
       <c r="I105" s="1">
-        <v>1.3313743321355</v>
+        <v>0.7198524066031</v>
       </c>
       <c r="J105">
         <v>0.0</v>
       </c>
       <c r="K105" t="s">
-        <v>321</v>
+        <v>326</v>
       </c>
       <c r="L105" s="1">
-        <v>196840.0</v>
+        <v>491288.68</v>
       </c>
       <c r="M105" s="1">
-        <v>203255.75</v>
+        <v>508420.53</v>
       </c>
       <c r="N105" s="1">
-        <v>0.41</v>
+        <v>1.02</v>
       </c>
       <c r="O105">
         <v>1</v>
       </c>
       <c r="Z105" t="s">
-        <v>319</v>
+        <v>324</v>
       </c>
     </row>
     <row r="106" spans="1:26">
       <c r="A106" t="s">
-        <v>323</v>
+        <v>328</v>
       </c>
       <c r="B106" s="1">
         <v>500000.0</v>
       </c>
       <c r="C106" s="1">
-        <v>100.84376956</v>
+        <v>100.88313954</v>
       </c>
       <c r="D106" s="1">
         <v>106.064042</v>
       </c>
       <c r="E106" t="s">
         <v>8</v>
       </c>
       <c r="F106">
         <v>1.0</v>
       </c>
       <c r="G106" s="1">
         <v>530320.21</v>
       </c>
       <c r="H106" s="1">
-        <v>-20450.68</v>
+        <v>-19123.69</v>
       </c>
       <c r="I106" s="1">
-        <v>-3.8562890145182</v>
+        <v>-3.6060647207844</v>
       </c>
       <c r="J106">
         <v>0.0</v>
       </c>
       <c r="K106" t="s">
-        <v>324</v>
+        <v>329</v>
       </c>
       <c r="L106" s="1">
-        <v>504218.85</v>
+        <v>504415.7</v>
       </c>
       <c r="M106" s="1">
-        <v>509869.53</v>
+        <v>511196.52</v>
       </c>
       <c r="N106" s="1">
         <v>1.03</v>
       </c>
       <c r="O106">
         <v>1</v>
       </c>
       <c r="Z106" t="s">
-        <v>322</v>
+        <v>327</v>
       </c>
     </row>
     <row r="107" spans="1:26">
       <c r="A107" t="s">
-        <v>326</v>
+        <v>331</v>
       </c>
       <c r="B107" s="1">
         <v>100000.0</v>
       </c>
       <c r="C107" s="1">
-        <v>100.11654938</v>
+        <v>99.97624637</v>
       </c>
       <c r="D107" s="1">
         <v>99.297</v>
       </c>
       <c r="E107" t="s">
         <v>8</v>
       </c>
       <c r="F107">
         <v>1.0</v>
       </c>
       <c r="G107" s="1">
         <v>99297.0</v>
       </c>
       <c r="H107" s="1">
-        <v>1984.62</v>
+        <v>2047.74</v>
       </c>
       <c r="I107" s="1">
-        <v>1.9986706547026</v>
+        <v>2.0622375298347</v>
       </c>
       <c r="J107">
         <v>0.0</v>
       </c>
       <c r="K107" t="s">
-        <v>327</v>
+        <v>332</v>
       </c>
       <c r="L107" s="1">
-        <v>100116.55</v>
+        <v>99976.25</v>
       </c>
       <c r="M107" s="1">
-        <v>101281.62</v>
+        <v>101344.74</v>
       </c>
       <c r="N107" s="1">
-        <v>0.21</v>
+        <v>0.2</v>
       </c>
       <c r="O107">
         <v>1</v>
       </c>
       <c r="Z107" t="s">
-        <v>325</v>
+        <v>330</v>
       </c>
     </row>
     <row r="108" spans="1:26">
       <c r="A108" t="s">
-        <v>329</v>
+        <v>334</v>
       </c>
       <c r="B108" s="1">
         <v>100000.0</v>
       </c>
       <c r="C108" s="1">
-        <v>100.64129815</v>
+        <v>100.60412533</v>
       </c>
       <c r="D108" s="1">
         <v>100.24168</v>
       </c>
       <c r="E108" t="s">
         <v>8</v>
       </c>
       <c r="F108">
         <v>1.0</v>
       </c>
       <c r="G108" s="1">
         <v>100241.68</v>
       </c>
       <c r="H108" s="1">
-        <v>1377.7</v>
+        <v>1551.49</v>
       </c>
       <c r="I108" s="1">
-        <v>1.3743784022774</v>
+        <v>1.5477493992519</v>
       </c>
       <c r="J108">
         <v>0.0</v>
       </c>
-      <c r="K108">
-        <v>978.08</v>
+      <c r="K108" t="s">
+        <v>335</v>
       </c>
       <c r="L108" s="1">
-        <v>100641.3</v>
+        <v>100604.13</v>
       </c>
       <c r="M108" s="1">
-        <v>101619.38</v>
+        <v>101793.17</v>
       </c>
       <c r="N108" s="1">
-        <v>0.21</v>
+        <v>0.2</v>
       </c>
       <c r="O108">
         <v>1</v>
       </c>
       <c r="Z108" t="s">
-        <v>328</v>
+        <v>333</v>
       </c>
     </row>
     <row r="109" spans="1:26">
       <c r="A109" t="s">
-        <v>331</v>
+        <v>337</v>
       </c>
       <c r="B109" s="1">
         <v>100000.0</v>
       </c>
       <c r="C109" s="1">
-        <v>99.29452972</v>
+        <v>99.0280566</v>
       </c>
       <c r="D109" s="1">
         <v>99.884</v>
       </c>
       <c r="E109" t="s">
         <v>8</v>
       </c>
       <c r="F109">
         <v>1.0</v>
       </c>
       <c r="G109" s="1">
         <v>99884.0</v>
       </c>
       <c r="H109" s="1">
-        <v>651.97</v>
+        <v>603.99</v>
       </c>
       <c r="I109" s="1">
-        <v>0.65272716350967</v>
+        <v>0.6046914420728</v>
       </c>
       <c r="J109">
         <v>0.0</v>
       </c>
       <c r="K109" t="s">
-        <v>332</v>
+        <v>338</v>
       </c>
       <c r="L109" s="1">
-        <v>99294.53</v>
+        <v>99028.06</v>
       </c>
       <c r="M109" s="1">
-        <v>100535.97</v>
+        <v>100487.99</v>
       </c>
       <c r="N109" s="1">
         <v>0.2</v>
       </c>
       <c r="O109">
         <v>1</v>
       </c>
       <c r="Z109" t="s">
-        <v>330</v>
+        <v>336</v>
       </c>
     </row>
     <row r="110" spans="1:26">
       <c r="A110" t="s">
-        <v>334</v>
+        <v>340</v>
       </c>
       <c r="B110" s="1">
         <v>100000.0</v>
       </c>
       <c r="C110" s="1">
-        <v>96.6235716</v>
+        <v>96.52408759</v>
       </c>
       <c r="D110" s="1">
         <v>97.65639</v>
       </c>
       <c r="E110" t="s">
         <v>8</v>
       </c>
       <c r="F110">
         <v>1.0</v>
       </c>
       <c r="G110" s="1">
         <v>97656.39</v>
       </c>
       <c r="H110" s="1">
-        <v>-131.04</v>
+        <v>-143.12</v>
       </c>
       <c r="I110" s="1">
-        <v>-0.13418476763272</v>
+        <v>-0.14655466989923</v>
       </c>
       <c r="J110">
         <v>0.0</v>
       </c>
       <c r="K110">
-        <v>901.78</v>
+        <v>989.18</v>
       </c>
       <c r="L110" s="1">
-        <v>96623.57</v>
+        <v>96524.09</v>
       </c>
       <c r="M110" s="1">
-        <v>97525.35</v>
+        <v>97513.27</v>
       </c>
       <c r="N110" s="1">
         <v>0.2</v>
       </c>
       <c r="O110">
         <v>1</v>
       </c>
       <c r="Z110" t="s">
-        <v>333</v>
+        <v>339</v>
       </c>
     </row>
     <row r="111" spans="1:26">
       <c r="A111" t="s">
-        <v>336</v>
+        <v>342</v>
       </c>
       <c r="B111" s="1">
         <v>300000.0</v>
       </c>
       <c r="C111" s="1">
-        <v>84.34605026</v>
+        <v>84.23328031</v>
       </c>
       <c r="D111" s="1">
         <v>86.56115</v>
       </c>
       <c r="E111" t="s">
         <v>8</v>
       </c>
       <c r="F111">
         <v>1.0</v>
       </c>
       <c r="G111" s="1">
         <v>259683.45</v>
       </c>
       <c r="H111" s="1">
-        <v>-3208.66</v>
+        <v>-3207.92</v>
       </c>
       <c r="I111" s="1">
-        <v>-1.235604348294</v>
+        <v>-1.2353193859678</v>
       </c>
       <c r="J111">
         <v>0.0</v>
       </c>
       <c r="K111" t="s">
-        <v>337</v>
+        <v>343</v>
       </c>
       <c r="L111" s="1">
-        <v>253038.15</v>
+        <v>252699.85</v>
       </c>
       <c r="M111" s="1">
-        <v>256474.79</v>
+        <v>256475.53</v>
       </c>
       <c r="N111" s="1">
         <v>0.52</v>
       </c>
       <c r="O111">
         <v>1</v>
       </c>
       <c r="Z111" t="s">
-        <v>335</v>
+        <v>341</v>
       </c>
     </row>
     <row r="112" spans="1:26">
       <c r="A112" t="s">
-        <v>339</v>
+        <v>345</v>
       </c>
       <c r="B112" s="1">
         <v>300000.0</v>
       </c>
       <c r="C112" s="1">
-        <v>96.59887033</v>
+        <v>96.54537281</v>
       </c>
       <c r="D112" s="1">
         <v>99.507</v>
       </c>
       <c r="E112" t="s">
         <v>8</v>
       </c>
       <c r="F112">
         <v>1.0</v>
       </c>
       <c r="G112" s="1">
         <v>298521.0</v>
       </c>
       <c r="H112" s="1">
-        <v>308.49</v>
+        <v>780.87</v>
       </c>
       <c r="I112" s="1">
-        <v>0.10333946355533</v>
+        <v>0.26157958736571</v>
       </c>
       <c r="J112">
         <v>0.0</v>
       </c>
       <c r="K112" t="s">
-        <v>340</v>
+        <v>346</v>
       </c>
       <c r="L112" s="1">
-        <v>289796.61</v>
+        <v>289636.12</v>
       </c>
       <c r="M112" s="1">
-        <v>298829.49</v>
+        <v>299301.87</v>
       </c>
       <c r="N112" s="1">
-        <v>0.61</v>
+        <v>0.6</v>
       </c>
       <c r="O112">
         <v>1</v>
       </c>
       <c r="Z112" t="s">
-        <v>338</v>
+        <v>344</v>
       </c>
     </row>
     <row r="113" spans="1:26">
       <c r="A113" t="s">
-        <v>342</v>
+        <v>348</v>
       </c>
       <c r="B113" s="1">
         <v>139000.0</v>
       </c>
       <c r="C113" s="1">
-        <v>98.79614799</v>
+        <v>98.83983057</v>
       </c>
       <c r="D113" s="1">
         <v>99.647</v>
       </c>
       <c r="E113" t="s">
         <v>8</v>
       </c>
       <c r="F113">
         <v>1.0</v>
       </c>
       <c r="G113" s="1">
         <v>138509.33</v>
       </c>
       <c r="H113" s="1">
-        <v>1750.6</v>
+        <v>2083.6</v>
       </c>
       <c r="I113" s="1">
-        <v>1.2638859779338</v>
+        <v>1.5043029953289</v>
       </c>
       <c r="J113">
         <v>0.0</v>
       </c>
       <c r="K113" t="s">
-        <v>343</v>
+        <v>349</v>
       </c>
       <c r="L113" s="1">
-        <v>137326.65</v>
+        <v>137387.36</v>
       </c>
       <c r="M113" s="1">
-        <v>140259.93</v>
+        <v>140592.93</v>
       </c>
       <c r="N113" s="1">
         <v>0.28</v>
       </c>
       <c r="O113">
         <v>1</v>
       </c>
       <c r="Z113" t="s">
-        <v>341</v>
+        <v>347</v>
       </c>
     </row>
     <row r="114" spans="1:26">
       <c r="A114" t="s">
-        <v>345</v>
+        <v>351</v>
       </c>
       <c r="B114" s="1">
         <v>500000.0</v>
       </c>
       <c r="C114" s="1">
-        <v>94.45598492</v>
+        <v>94.58830455</v>
       </c>
       <c r="D114" s="1">
         <v>95.15085</v>
       </c>
       <c r="E114" t="s">
         <v>8</v>
       </c>
       <c r="F114">
         <v>1.0</v>
       </c>
       <c r="G114" s="1">
         <v>475754.25</v>
       </c>
       <c r="H114" s="1">
-        <v>-1440.08</v>
+        <v>-627.8</v>
       </c>
       <c r="I114" s="1">
-        <v>-0.30269409048894</v>
+        <v>-0.13195888423488</v>
       </c>
       <c r="J114">
         <v>0.0</v>
       </c>
       <c r="K114" t="s">
-        <v>346</v>
+        <v>352</v>
       </c>
       <c r="L114" s="1">
-        <v>472279.92</v>
+        <v>472941.52</v>
       </c>
       <c r="M114" s="1">
-        <v>474314.17</v>
+        <v>475126.45</v>
       </c>
       <c r="N114" s="1">
         <v>0.96</v>
       </c>
       <c r="O114">
         <v>1</v>
       </c>
       <c r="Z114" t="s">
-        <v>344</v>
+        <v>350</v>
       </c>
     </row>
     <row r="115" spans="1:26">
       <c r="A115" t="s">
-        <v>348</v>
+        <v>354</v>
       </c>
       <c r="B115" s="1">
         <v>345000.0</v>
       </c>
       <c r="C115" s="1">
-        <v>100.4598232</v>
+        <v>100.2076548</v>
       </c>
       <c r="D115" s="1">
         <v>99.999</v>
       </c>
       <c r="E115" t="s">
         <v>8</v>
       </c>
       <c r="F115">
         <v>1.0</v>
       </c>
       <c r="G115" s="1">
         <v>344996.55</v>
       </c>
       <c r="H115" s="1">
-        <v>1589.84</v>
+        <v>1607.37</v>
       </c>
       <c r="I115" s="1">
-        <v>0.46082779668376</v>
+        <v>0.46590900691616</v>
       </c>
       <c r="J115">
         <v>0.0</v>
       </c>
       <c r="K115">
-        <v>0.0</v>
+        <v>887.51</v>
       </c>
       <c r="L115" s="1">
-        <v>346586.39</v>
+        <v>345716.41</v>
       </c>
       <c r="M115" s="1">
-        <v>346586.39</v>
+        <v>346603.92</v>
       </c>
       <c r="N115" s="1">
         <v>0.7</v>
       </c>
       <c r="O115">
         <v>1</v>
       </c>
       <c r="Z115" t="s">
-        <v>347</v>
+        <v>353</v>
       </c>
     </row>
     <row r="116" spans="1:26">
       <c r="A116" t="s">
-        <v>350</v>
+        <v>356</v>
       </c>
       <c r="B116" s="1">
         <v>500000.0</v>
       </c>
       <c r="C116" s="1">
-        <v>101.09644698</v>
+        <v>101.05485097</v>
       </c>
       <c r="D116" s="1">
         <v>104.254864</v>
       </c>
       <c r="E116" t="s">
         <v>8</v>
       </c>
       <c r="F116">
         <v>1.0</v>
       </c>
       <c r="G116" s="1">
         <v>521274.32</v>
       </c>
       <c r="H116" s="1">
-        <v>1590.16</v>
+        <v>2607.85</v>
       </c>
       <c r="I116" s="1">
-        <v>0.30505243381258</v>
+        <v>0.50028361266674</v>
       </c>
       <c r="J116">
         <v>0.0</v>
       </c>
       <c r="K116" t="s">
-        <v>351</v>
+        <v>357</v>
       </c>
       <c r="L116" s="1">
-        <v>505482.23</v>
+        <v>505274.25</v>
       </c>
       <c r="M116" s="1">
-        <v>522864.48</v>
+        <v>523882.17</v>
       </c>
       <c r="N116" s="1">
-        <v>1.06</v>
+        <v>1.05</v>
       </c>
       <c r="O116">
         <v>1</v>
       </c>
       <c r="Z116" t="s">
-        <v>349</v>
+        <v>355</v>
       </c>
     </row>
     <row r="117" spans="1:26">
       <c r="A117" t="s">
-        <v>353</v>
+        <v>359</v>
       </c>
       <c r="B117" s="1">
         <v>415000.0</v>
       </c>
       <c r="C117" s="1">
-        <v>68.693</v>
+        <v>68.636</v>
       </c>
       <c r="D117" s="1">
         <v>74.176043</v>
       </c>
       <c r="E117" t="s">
         <v>8</v>
       </c>
       <c r="F117">
         <v>1.0</v>
       </c>
       <c r="G117" s="1">
         <v>307830.58</v>
       </c>
       <c r="H117" s="1">
-        <v>-21725.66</v>
+        <v>-21837.14</v>
       </c>
       <c r="I117" s="1">
-        <v>-7.0576678899153</v>
+        <v>-7.0938826155608</v>
       </c>
       <c r="J117">
         <v>0.0</v>
       </c>
       <c r="K117" t="s">
-        <v>354</v>
+        <v>360</v>
       </c>
       <c r="L117" s="1">
-        <v>285075.95</v>
+        <v>284839.4</v>
       </c>
       <c r="M117" s="1">
-        <v>286104.92</v>
+        <v>285993.44</v>
       </c>
       <c r="N117" s="1">
-        <v>0.58</v>
+        <v>0.57</v>
       </c>
       <c r="O117">
         <v>1</v>
       </c>
       <c r="Z117" t="s">
-        <v>352</v>
+        <v>358</v>
       </c>
     </row>
     <row r="118" spans="1:26">
       <c r="A118" t="s">
-        <v>356</v>
+        <v>362</v>
       </c>
       <c r="B118" s="1">
         <v>441000.0</v>
       </c>
       <c r="C118" s="1">
-        <v>98.16746197</v>
+        <v>98.00385863</v>
       </c>
       <c r="D118" s="1">
         <v>99.423503</v>
       </c>
       <c r="E118" t="s">
         <v>8</v>
       </c>
       <c r="F118">
         <v>1.0</v>
       </c>
       <c r="G118" s="1">
         <v>438457.65</v>
       </c>
       <c r="H118" s="1">
-        <v>3806.43</v>
+        <v>3948.82</v>
       </c>
       <c r="I118" s="1">
-        <v>0.86814085693339</v>
+        <v>0.90061605721784</v>
       </c>
       <c r="J118">
         <v>0.0</v>
       </c>
       <c r="K118" t="s">
-        <v>357</v>
+        <v>363</v>
       </c>
       <c r="L118" s="1">
-        <v>432918.5</v>
+        <v>432197.02</v>
       </c>
       <c r="M118" s="1">
-        <v>442264.08</v>
+        <v>442406.47</v>
       </c>
       <c r="N118" s="1">
-        <v>0.9</v>
+        <v>0.89</v>
       </c>
       <c r="O118">
         <v>1</v>
       </c>
       <c r="Z118" t="s">
-        <v>355</v>
+        <v>361</v>
       </c>
     </row>
     <row r="119" spans="1:26">
       <c r="A119" t="s">
-        <v>359</v>
+        <v>365</v>
       </c>
       <c r="B119" s="1">
         <v>400000.0</v>
       </c>
       <c r="C119" s="1">
-        <v>98.45996346</v>
+        <v>98.32077499</v>
       </c>
       <c r="D119" s="1">
         <v>99.815013</v>
       </c>
       <c r="E119" t="s">
         <v>8</v>
       </c>
       <c r="F119">
         <v>1.0</v>
       </c>
       <c r="G119" s="1">
         <v>399260.05</v>
       </c>
       <c r="H119" s="1">
-        <v>6125.01</v>
+        <v>6412.09</v>
       </c>
       <c r="I119" s="1">
-        <v>1.5340903754333</v>
+        <v>1.6059933870168</v>
       </c>
       <c r="J119">
         <v>0.0</v>
       </c>
       <c r="K119" t="s">
-        <v>360</v>
+        <v>366</v>
       </c>
       <c r="L119" s="1">
-        <v>393839.85</v>
+        <v>393283.1</v>
       </c>
       <c r="M119" s="1">
-        <v>405385.06</v>
+        <v>405672.14</v>
       </c>
       <c r="N119" s="1">
         <v>0.82</v>
       </c>
       <c r="O119">
         <v>1</v>
       </c>
       <c r="Z119" t="s">
-        <v>358</v>
+        <v>364</v>
       </c>
     </row>
     <row r="120" spans="1:26">
       <c r="A120" t="s">
-        <v>362</v>
+        <v>368</v>
       </c>
       <c r="B120" s="1">
         <v>362000.0</v>
       </c>
       <c r="C120" s="1">
-        <v>100.10716437</v>
+        <v>99.89187973</v>
       </c>
       <c r="D120" s="1">
         <v>99.888</v>
       </c>
       <c r="E120" t="s">
         <v>8</v>
       </c>
       <c r="F120">
         <v>1.0</v>
       </c>
       <c r="G120" s="1">
         <v>361594.56</v>
       </c>
       <c r="H120" s="1">
-        <v>1907.89</v>
+        <v>1974.05</v>
       </c>
       <c r="I120" s="1">
-        <v>0.52763238473499</v>
+        <v>0.5459291201726</v>
       </c>
       <c r="J120">
         <v>0.0</v>
       </c>
       <c r="K120" t="s">
-        <v>363</v>
+        <v>369</v>
       </c>
       <c r="L120" s="1">
-        <v>362387.94</v>
+        <v>361608.6</v>
       </c>
       <c r="M120" s="1">
-        <v>363502.45</v>
+        <v>363568.61</v>
       </c>
       <c r="N120" s="1">
-        <v>0.74</v>
+        <v>0.73</v>
       </c>
       <c r="O120">
         <v>1</v>
       </c>
       <c r="Z120" t="s">
-        <v>361</v>
+        <v>367</v>
       </c>
     </row>
     <row r="121" spans="1:26">
       <c r="A121" t="s">
-        <v>365</v>
+        <v>371</v>
       </c>
       <c r="B121" s="1">
         <v>130000.0</v>
       </c>
       <c r="C121" s="1">
-        <v>102.16324388</v>
+        <v>102.0500962</v>
       </c>
       <c r="D121" s="1">
         <v>105.578454</v>
       </c>
       <c r="E121" t="s">
         <v>8</v>
       </c>
       <c r="F121">
         <v>1.0</v>
       </c>
       <c r="G121" s="1">
         <v>137251.99</v>
       </c>
       <c r="H121" s="1">
-        <v>-4364.09</v>
+        <v>-4178.17</v>
       </c>
       <c r="I121" s="1">
-        <v>-3.1796187435971</v>
+        <v>-3.0441598697403</v>
       </c>
       <c r="J121">
         <v>0.0</v>
       </c>
       <c r="K121">
-        <v>75.68</v>
+        <v>408.7</v>
       </c>
       <c r="L121" s="1">
-        <v>132812.22</v>
+        <v>132665.12</v>
       </c>
       <c r="M121" s="1">
-        <v>132887.9</v>
+        <v>133073.82</v>
       </c>
       <c r="N121" s="1">
         <v>0.27</v>
       </c>
       <c r="O121">
         <v>1</v>
       </c>
       <c r="Z121" t="s">
-        <v>364</v>
+        <v>370</v>
       </c>
     </row>
     <row r="122" spans="1:26">
       <c r="A122" t="s">
-        <v>367</v>
+        <v>373</v>
       </c>
       <c r="B122" s="1">
         <v>155000.0</v>
       </c>
       <c r="C122" s="1">
-        <v>93.05723865</v>
+        <v>93.20555194</v>
       </c>
       <c r="D122" s="1">
         <v>91.593929</v>
       </c>
       <c r="E122" t="s">
         <v>8</v>
       </c>
       <c r="F122">
         <v>1.0</v>
       </c>
       <c r="G122" s="1">
         <v>141970.59</v>
       </c>
       <c r="H122" s="1">
-        <v>2290.42</v>
+        <v>2602.06</v>
       </c>
       <c r="I122" s="1">
-        <v>1.6133059671021</v>
+        <v>1.8328162191902</v>
       </c>
       <c r="J122">
         <v>0.0</v>
       </c>
       <c r="K122">
-        <v>22.29</v>
+        <v>104.04</v>
       </c>
       <c r="L122" s="1">
-        <v>144238.72</v>
+        <v>144468.61</v>
       </c>
       <c r="M122" s="1">
-        <v>144261.01</v>
+        <v>144572.65</v>
       </c>
       <c r="N122" s="1">
         <v>0.29</v>
       </c>
       <c r="O122">
         <v>1</v>
       </c>
       <c r="Z122" t="s">
-        <v>366</v>
+        <v>372</v>
       </c>
     </row>
     <row r="123" spans="1:26">
       <c r="A123" t="s">
-        <v>369</v>
+        <v>375</v>
       </c>
       <c r="B123" s="1">
         <v>280000.0</v>
       </c>
       <c r="C123" s="1">
-        <v>88.97586184</v>
+        <v>88.89256023</v>
       </c>
       <c r="D123" s="1">
         <v>89.961514</v>
       </c>
       <c r="E123" t="s">
         <v>8</v>
       </c>
       <c r="F123">
         <v>1.0</v>
       </c>
       <c r="G123" s="1">
         <v>251892.24</v>
       </c>
       <c r="H123" s="1">
-        <v>-2410.79</v>
+        <v>-2369.78</v>
       </c>
       <c r="I123" s="1">
-        <v>-0.957071960613</v>
+        <v>-0.94079118912119</v>
       </c>
       <c r="J123">
         <v>0.0</v>
       </c>
       <c r="K123">
-        <v>349.04</v>
+        <v>623.29</v>
       </c>
       <c r="L123" s="1">
-        <v>249132.41</v>
+        <v>248899.17</v>
       </c>
       <c r="M123" s="1">
-        <v>249481.45</v>
+        <v>249522.46</v>
       </c>
       <c r="N123" s="1">
-        <v>0.51</v>
+        <v>0.5</v>
       </c>
       <c r="O123">
         <v>1</v>
       </c>
       <c r="Z123" t="s">
-        <v>368</v>
+        <v>374</v>
       </c>
     </row>
     <row r="124" spans="1:26">
       <c r="A124" t="s">
-        <v>371</v>
+        <v>377</v>
       </c>
       <c r="B124" s="1">
         <v>445000.0</v>
       </c>
       <c r="C124" s="1">
-        <v>95.1098063</v>
+        <v>95.11656371</v>
       </c>
       <c r="D124" s="1">
         <v>96.392049</v>
       </c>
       <c r="E124" t="s">
         <v>8</v>
       </c>
       <c r="F124">
         <v>1.0</v>
       </c>
       <c r="G124" s="1">
         <v>428944.62</v>
       </c>
       <c r="H124" s="1">
-        <v>1330.2</v>
+        <v>1997.29</v>
       </c>
       <c r="I124" s="1">
-        <v>0.3101099624469</v>
+        <v>0.46562887302328</v>
       </c>
       <c r="J124">
         <v>0.0</v>
       </c>
       <c r="K124" t="s">
-        <v>372</v>
+        <v>378</v>
       </c>
       <c r="L124" s="1">
-        <v>423238.64</v>
+        <v>423268.71</v>
       </c>
       <c r="M124" s="1">
-        <v>430274.82</v>
+        <v>430941.91</v>
       </c>
       <c r="N124" s="1">
         <v>0.87</v>
       </c>
       <c r="O124">
         <v>1</v>
       </c>
       <c r="Z124" t="s">
-        <v>370</v>
+        <v>376</v>
       </c>
     </row>
     <row r="125" spans="1:26">
       <c r="A125" t="s">
-        <v>374</v>
+        <v>380</v>
       </c>
       <c r="B125" s="1">
-        <v>300000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="C125" s="1">
-        <v>99.93843119</v>
+        <v>99.83892377</v>
       </c>
       <c r="D125" s="1">
-        <v>99.915</v>
+        <v>99.924933</v>
       </c>
       <c r="E125" t="s">
         <v>8</v>
       </c>
       <c r="F125">
         <v>1.0</v>
       </c>
       <c r="G125" s="1">
-        <v>299745.0</v>
+        <v>399699.73</v>
       </c>
       <c r="H125" s="1">
-        <v>925.09</v>
+        <v>1760.07</v>
       </c>
       <c r="I125" s="1">
-        <v>0.30862566514871</v>
+        <v>0.44034805827865</v>
       </c>
       <c r="J125">
         <v>0.0</v>
       </c>
-      <c r="K125">
-        <v>854.79</v>
+      <c r="K125" t="s">
+        <v>381</v>
       </c>
       <c r="L125" s="1">
-        <v>299815.3</v>
+        <v>399355.69</v>
       </c>
       <c r="M125" s="1">
-        <v>300670.09</v>
+        <v>401459.8</v>
       </c>
       <c r="N125" s="1">
-        <v>0.61</v>
+        <v>0.81</v>
       </c>
       <c r="O125">
         <v>1</v>
       </c>
       <c r="Z125" t="s">
-        <v>373</v>
+        <v>379</v>
       </c>
     </row>
     <row r="126" spans="1:26">
       <c r="A126" t="s">
-        <v>376</v>
+        <v>383</v>
       </c>
       <c r="B126" s="1">
         <v>300000.0</v>
       </c>
       <c r="C126" s="1">
-        <v>95.41658426</v>
+        <v>95.41886301</v>
       </c>
       <c r="D126" s="1">
         <v>98.007783</v>
       </c>
       <c r="E126" t="s">
         <v>8</v>
       </c>
       <c r="F126">
         <v>1.0</v>
       </c>
       <c r="G126" s="1">
         <v>294023.35</v>
       </c>
       <c r="H126" s="1">
-        <v>-3359.9</v>
+        <v>-2810.6</v>
       </c>
       <c r="I126" s="1">
-        <v>-1.1427323714256</v>
+        <v>-0.95591047445722</v>
       </c>
       <c r="J126">
         <v>0.0</v>
       </c>
       <c r="K126" t="s">
-        <v>377</v>
+        <v>384</v>
       </c>
       <c r="L126" s="1">
-        <v>286249.75</v>
+        <v>286256.59</v>
       </c>
       <c r="M126" s="1">
-        <v>290663.45</v>
+        <v>291212.75</v>
       </c>
       <c r="N126" s="1">
         <v>0.59</v>
       </c>
       <c r="O126">
         <v>1</v>
       </c>
       <c r="Z126" t="s">
-        <v>375</v>
+        <v>382</v>
       </c>
     </row>
     <row r="127" spans="1:26">
       <c r="A127" t="s">
-        <v>379</v>
+        <v>386</v>
       </c>
       <c r="B127" s="1">
         <v>500000.0</v>
       </c>
       <c r="C127" s="1">
-        <v>98.27532631</v>
+        <v>98.37218115</v>
       </c>
       <c r="D127" s="1">
         <v>102.242292</v>
       </c>
       <c r="E127" t="s">
         <v>8</v>
       </c>
       <c r="F127">
         <v>1.0</v>
       </c>
       <c r="G127" s="1">
         <v>511211.46</v>
       </c>
       <c r="H127" s="1">
-        <v>-19557.43</v>
+        <v>-18056.03</v>
       </c>
       <c r="I127" s="1">
-        <v>-3.8257025771684</v>
+        <v>-3.5320080657034</v>
       </c>
       <c r="J127">
         <v>0.0</v>
       </c>
-      <c r="K127">
-        <v>277.4</v>
+      <c r="K127" t="s">
+        <v>387</v>
       </c>
       <c r="L127" s="1">
-        <v>491376.63</v>
+        <v>491860.91</v>
       </c>
       <c r="M127" s="1">
-        <v>491654.03</v>
+        <v>493155.43</v>
       </c>
       <c r="N127" s="1">
-        <v>1.0</v>
+        <v>0.99</v>
       </c>
       <c r="O127">
         <v>1</v>
       </c>
       <c r="Z127" t="s">
-        <v>378</v>
+        <v>385</v>
       </c>
     </row>
     <row r="128" spans="1:26">
       <c r="A128" t="s">
-        <v>381</v>
+        <v>389</v>
       </c>
       <c r="B128" s="1">
         <v>300000.0</v>
       </c>
       <c r="C128" s="1">
-        <v>100.11118481</v>
+        <v>99.5717035</v>
       </c>
       <c r="D128" s="1">
         <v>100.0</v>
       </c>
       <c r="E128" t="s">
         <v>8</v>
       </c>
       <c r="F128">
         <v>1.0</v>
       </c>
       <c r="G128" s="1">
         <v>300000.0</v>
       </c>
       <c r="H128" s="1">
-        <v>3174.31</v>
+        <v>2346.96</v>
       </c>
       <c r="I128" s="1">
-        <v>1.0581033333333</v>
+        <v>0.78232</v>
       </c>
       <c r="J128">
         <v>0.0</v>
       </c>
       <c r="K128" t="s">
-        <v>382</v>
+        <v>390</v>
       </c>
       <c r="L128" s="1">
-        <v>300333.56</v>
+        <v>298715.11</v>
       </c>
       <c r="M128" s="1">
-        <v>303174.31</v>
+        <v>302346.96</v>
       </c>
       <c r="N128" s="1">
         <v>0.61</v>
       </c>
       <c r="O128">
         <v>1</v>
       </c>
       <c r="Z128" t="s">
-        <v>380</v>
+        <v>388</v>
       </c>
     </row>
     <row r="129" spans="1:26">
       <c r="A129" t="s">
-        <v>384</v>
+        <v>392</v>
       </c>
       <c r="B129" s="1">
         <v>100000.0</v>
       </c>
       <c r="C129" s="1">
-        <v>99.69215736</v>
+        <v>99.54944958</v>
       </c>
       <c r="D129" s="1">
         <v>100.0</v>
       </c>
       <c r="E129" t="s">
         <v>8</v>
       </c>
       <c r="F129">
         <v>1.0</v>
       </c>
       <c r="G129" s="1">
         <v>100000.0</v>
       </c>
       <c r="H129" s="1">
-        <v>2749.69</v>
+        <v>2840.55</v>
       </c>
       <c r="I129" s="1">
-        <v>2.74969</v>
+        <v>2.84055</v>
       </c>
       <c r="J129">
         <v>0.0</v>
       </c>
       <c r="K129" t="s">
-        <v>385</v>
+        <v>393</v>
       </c>
       <c r="L129" s="1">
-        <v>99692.16</v>
+        <v>99549.45</v>
       </c>
       <c r="M129" s="1">
-        <v>102749.69</v>
+        <v>102840.55</v>
       </c>
       <c r="N129" s="1">
         <v>0.21</v>
       </c>
       <c r="O129">
         <v>1</v>
       </c>
       <c r="Z129" t="s">
-        <v>383</v>
+        <v>391</v>
       </c>
     </row>
     <row r="130" spans="1:26">
       <c r="A130" t="s">
-        <v>387</v>
+        <v>395</v>
       </c>
       <c r="B130" s="1">
         <v>600000.0</v>
       </c>
       <c r="C130" s="1">
-        <v>80.77074828</v>
+        <v>80.76424498</v>
       </c>
       <c r="D130" s="1">
         <v>81.08293</v>
       </c>
       <c r="E130" t="s">
         <v>8</v>
       </c>
       <c r="F130">
         <v>1.0</v>
       </c>
       <c r="G130" s="1">
         <v>486497.58</v>
       </c>
       <c r="H130" s="1">
-        <v>395.4</v>
+        <v>627.62</v>
       </c>
       <c r="I130" s="1">
-        <v>0.081274813330007</v>
+        <v>0.12900783596909</v>
       </c>
       <c r="J130">
         <v>0.0</v>
       </c>
       <c r="K130" t="s">
-        <v>388</v>
+        <v>396</v>
       </c>
       <c r="L130" s="1">
-        <v>484624.49</v>
+        <v>484585.47</v>
       </c>
       <c r="M130" s="1">
-        <v>486892.98</v>
+        <v>487125.2</v>
       </c>
       <c r="N130" s="1">
-        <v>0.99</v>
+        <v>0.98</v>
       </c>
       <c r="O130">
         <v>1</v>
       </c>
       <c r="Z130" t="s">
-        <v>386</v>
+        <v>394</v>
       </c>
     </row>
     <row r="131" spans="1:26">
       <c r="A131" t="s">
-        <v>390</v>
+        <v>398</v>
       </c>
       <c r="B131" s="1">
         <v>483000.0</v>
       </c>
       <c r="C131" s="1">
-        <v>97.18796714</v>
+        <v>97.06514858</v>
       </c>
       <c r="D131" s="1">
         <v>99.429627</v>
       </c>
       <c r="E131" t="s">
         <v>8</v>
       </c>
       <c r="F131">
         <v>1.0</v>
       </c>
       <c r="G131" s="1">
         <v>480245.1</v>
       </c>
       <c r="H131" s="1">
-        <v>3285.64</v>
+        <v>3674.97</v>
       </c>
       <c r="I131" s="1">
-        <v>0.6841589846518</v>
+        <v>0.76522800544972</v>
       </c>
       <c r="J131">
         <v>0.0</v>
       </c>
       <c r="K131" t="s">
-        <v>391</v>
+        <v>399</v>
       </c>
       <c r="L131" s="1">
-        <v>469417.88</v>
+        <v>468824.67</v>
       </c>
       <c r="M131" s="1">
-        <v>483530.74</v>
+        <v>483920.07</v>
       </c>
       <c r="N131" s="1">
-        <v>0.98</v>
+        <v>0.97</v>
       </c>
       <c r="O131">
         <v>1</v>
       </c>
       <c r="Z131" t="s">
-        <v>389</v>
+        <v>397</v>
       </c>
     </row>
     <row r="132" spans="1:26">
       <c r="A132" t="s">
-        <v>393</v>
+        <v>401</v>
       </c>
       <c r="B132" s="1">
         <v>900000.0</v>
       </c>
       <c r="C132" s="1">
-        <v>100.03515256</v>
+        <v>100.05722858</v>
       </c>
       <c r="D132" s="1">
         <v>102.181054</v>
       </c>
       <c r="E132" t="s">
         <v>8</v>
       </c>
       <c r="F132">
         <v>1.0</v>
       </c>
       <c r="G132" s="1">
         <v>919629.49</v>
       </c>
       <c r="H132" s="1">
-        <v>2496.47</v>
+        <v>4661.59</v>
       </c>
       <c r="I132" s="1">
-        <v>0.27146476131382</v>
+        <v>0.50689870765236</v>
       </c>
       <c r="J132">
         <v>0.0</v>
       </c>
       <c r="K132" t="s">
-        <v>394</v>
+        <v>402</v>
       </c>
       <c r="L132" s="1">
-        <v>900316.37</v>
+        <v>900515.05</v>
       </c>
       <c r="M132" s="1">
-        <v>922125.96</v>
+        <v>924291.08</v>
       </c>
       <c r="N132" s="1">
-        <v>1.87</v>
+        <v>1.86</v>
       </c>
       <c r="O132">
         <v>1</v>
       </c>
       <c r="Z132" t="s">
-        <v>392</v>
+        <v>400</v>
       </c>
     </row>
     <row r="133" spans="1:26">
       <c r="A133" t="s">
-        <v>396</v>
+        <v>404</v>
       </c>
       <c r="B133" s="1">
         <v>700000.0</v>
       </c>
       <c r="C133" s="1">
-        <v>65.4055</v>
+        <v>65.8815</v>
       </c>
       <c r="D133" s="1">
         <v>68.824779</v>
       </c>
       <c r="E133" t="s">
         <v>8</v>
       </c>
       <c r="F133">
         <v>1.0</v>
       </c>
       <c r="G133" s="1">
         <v>481773.45</v>
       </c>
       <c r="H133" s="1">
-        <v>-17222.62</v>
+        <v>-20468.7</v>
       </c>
       <c r="I133" s="1">
-        <v>-3.5748379243397</v>
+        <v>-4.2486151945484</v>
       </c>
       <c r="J133">
         <v>0.0</v>
       </c>
-      <c r="K133" t="s">
-        <v>397</v>
+      <c r="K133">
+        <v>134.25</v>
       </c>
       <c r="L133" s="1">
-        <v>457838.5</v>
+        <v>461170.5</v>
       </c>
       <c r="M133" s="1">
-        <v>464550.83</v>
+        <v>461304.75</v>
       </c>
       <c r="N133" s="1">
-        <v>0.94</v>
+        <v>0.93</v>
       </c>
       <c r="O133">
         <v>1</v>
       </c>
       <c r="Z133" t="s">
-        <v>395</v>
+        <v>403</v>
       </c>
     </row>
     <row r="134" spans="1:26">
       <c r="A134" t="s">
-        <v>399</v>
+        <v>406</v>
       </c>
       <c r="B134" s="1">
-        <v>102000.0</v>
+        <v>302000.0</v>
       </c>
       <c r="C134" s="1">
-        <v>99.35629055</v>
+        <v>99.15372529</v>
       </c>
       <c r="D134" s="1">
-        <v>99.646</v>
+        <v>100.053311</v>
       </c>
       <c r="E134" t="s">
         <v>8</v>
       </c>
       <c r="F134">
         <v>1.0</v>
       </c>
       <c r="G134" s="1">
-        <v>101638.92</v>
+        <v>302161.0</v>
       </c>
       <c r="H134" s="1">
-        <v>868.41</v>
+        <v>1366.46</v>
       </c>
       <c r="I134" s="1">
-        <v>0.85440695355677</v>
+        <v>0.45222910964684</v>
       </c>
       <c r="J134">
         <v>0.0</v>
       </c>
       <c r="K134" t="s">
-        <v>400</v>
+        <v>407</v>
       </c>
       <c r="L134" s="1">
-        <v>101343.41</v>
+        <v>299444.25</v>
       </c>
       <c r="M134" s="1">
-        <v>102507.33</v>
+        <v>303527.46</v>
       </c>
       <c r="N134" s="1">
-        <v>0.21</v>
+        <v>0.61</v>
       </c>
       <c r="O134">
         <v>1</v>
       </c>
       <c r="Z134" t="s">
-        <v>398</v>
+        <v>405</v>
       </c>
     </row>
     <row r="135" spans="1:26">
       <c r="A135" t="s">
-        <v>402</v>
+        <v>409</v>
       </c>
       <c r="B135" s="1">
         <v>360000.0</v>
       </c>
       <c r="C135" s="1">
-        <v>102.06623148</v>
+        <v>101.93123573</v>
       </c>
       <c r="D135" s="1">
         <v>105.116214</v>
       </c>
       <c r="E135" t="s">
         <v>8</v>
       </c>
       <c r="F135">
         <v>1.0</v>
       </c>
       <c r="G135" s="1">
         <v>378418.37</v>
       </c>
       <c r="H135" s="1">
-        <v>1368.56</v>
+        <v>1750.52</v>
       </c>
       <c r="I135" s="1">
-        <v>0.36165263330107</v>
+        <v>0.46258853659773</v>
       </c>
       <c r="J135">
         <v>0.0</v>
       </c>
       <c r="K135" t="s">
-        <v>403</v>
+        <v>410</v>
       </c>
       <c r="L135" s="1">
-        <v>367438.44</v>
+        <v>366952.45</v>
       </c>
       <c r="M135" s="1">
-        <v>379786.93</v>
+        <v>380168.89</v>
       </c>
       <c r="N135" s="1">
-        <v>0.77</v>
+        <v>0.76</v>
       </c>
       <c r="O135">
         <v>1</v>
       </c>
       <c r="Z135" t="s">
-        <v>401</v>
+        <v>408</v>
       </c>
     </row>
     <row r="136" spans="1:26">
       <c r="A136" t="s">
-        <v>405</v>
+        <v>412</v>
       </c>
       <c r="B136" s="1">
         <v>240000.0</v>
       </c>
       <c r="C136" s="1">
-        <v>98.88768941</v>
+        <v>98.9026455</v>
       </c>
       <c r="D136" s="1">
         <v>101.505154</v>
       </c>
       <c r="E136" t="s">
         <v>8</v>
       </c>
       <c r="F136">
         <v>1.0</v>
       </c>
       <c r="G136" s="1">
         <v>243612.37</v>
       </c>
       <c r="H136" s="1">
-        <v>-516.16</v>
+        <v>-64.38</v>
       </c>
       <c r="I136" s="1">
-        <v>-0.21187758240684</v>
+        <v>-0.026427229454728</v>
       </c>
       <c r="J136">
         <v>0.0</v>
       </c>
       <c r="K136" t="s">
-        <v>406</v>
+        <v>413</v>
       </c>
       <c r="L136" s="1">
-        <v>237330.46</v>
+        <v>237366.35</v>
       </c>
       <c r="M136" s="1">
-        <v>243096.21</v>
+        <v>243547.99</v>
       </c>
       <c r="N136" s="1">
         <v>0.49</v>
       </c>
       <c r="O136">
         <v>1</v>
       </c>
       <c r="Z136" t="s">
-        <v>404</v>
+        <v>411</v>
       </c>
     </row>
     <row r="137" spans="1:26">
       <c r="A137" t="s">
-        <v>408</v>
+        <v>415</v>
       </c>
       <c r="B137" s="1">
         <v>140000.0</v>
       </c>
       <c r="C137" s="1">
-        <v>100.127143</v>
+        <v>100.11196518</v>
       </c>
       <c r="D137" s="1">
         <v>101.271864</v>
       </c>
       <c r="E137" t="s">
         <v>8</v>
       </c>
       <c r="F137">
         <v>1.0</v>
       </c>
       <c r="G137" s="1">
         <v>141780.61</v>
       </c>
       <c r="H137" s="1">
-        <v>962.46</v>
+        <v>1204.91</v>
       </c>
       <c r="I137" s="1">
-        <v>0.67883753638809</v>
+        <v>0.84984117362734</v>
       </c>
       <c r="J137">
         <v>0.0</v>
       </c>
       <c r="K137" t="s">
-        <v>409</v>
+        <v>416</v>
       </c>
       <c r="L137" s="1">
-        <v>140178.0</v>
+        <v>140156.75</v>
       </c>
       <c r="M137" s="1">
-        <v>142743.07</v>
+        <v>142985.52</v>
       </c>
       <c r="N137" s="1">
         <v>0.29</v>
       </c>
       <c r="O137">
         <v>1</v>
       </c>
       <c r="Z137" t="s">
-        <v>407</v>
+        <v>414</v>
       </c>
     </row>
     <row r="138" spans="1:26">
       <c r="A138" t="s">
-        <v>411</v>
+        <v>418</v>
       </c>
       <c r="B138" s="1">
         <v>130000.0</v>
       </c>
       <c r="C138" s="1">
-        <v>98.19297489</v>
+        <v>98.03290652</v>
       </c>
       <c r="D138" s="1">
         <v>105.684715</v>
       </c>
       <c r="E138" t="s">
         <v>8</v>
       </c>
       <c r="F138">
         <v>1.0</v>
       </c>
       <c r="G138" s="1">
         <v>137390.13</v>
       </c>
       <c r="H138" s="1">
-        <v>-8203.3</v>
+        <v>-8117.56</v>
       </c>
       <c r="I138" s="1">
-        <v>-5.9708073644009</v>
+        <v>-5.9084011347831</v>
       </c>
       <c r="J138">
         <v>0.0</v>
       </c>
       <c r="K138" t="s">
-        <v>412</v>
+        <v>419</v>
       </c>
       <c r="L138" s="1">
-        <v>127650.87</v>
+        <v>127442.78</v>
       </c>
       <c r="M138" s="1">
-        <v>129186.83</v>
+        <v>129272.57</v>
       </c>
       <c r="N138" s="1">
         <v>0.26</v>
       </c>
       <c r="O138">
         <v>1</v>
       </c>
       <c r="Z138" t="s">
-        <v>410</v>
+        <v>417</v>
       </c>
     </row>
     <row r="139" spans="1:26">
       <c r="A139" t="s">
-        <v>414</v>
+        <v>421</v>
       </c>
       <c r="B139" s="1">
         <v>300000.0</v>
       </c>
       <c r="C139" s="1">
-        <v>98.51610805</v>
+        <v>98.62189111</v>
       </c>
       <c r="D139" s="1">
         <v>99.860373</v>
       </c>
       <c r="E139" t="s">
         <v>8</v>
       </c>
       <c r="F139">
         <v>1.0</v>
       </c>
       <c r="G139" s="1">
         <v>299581.12</v>
       </c>
       <c r="H139" s="1">
-        <v>-3693.75</v>
+        <v>-2879.15</v>
       </c>
       <c r="I139" s="1">
-        <v>-1.2329715570861</v>
+        <v>-0.96105856069969</v>
       </c>
       <c r="J139">
         <v>0.0</v>
       </c>
       <c r="K139">
-        <v>339.04</v>
+        <v>836.3</v>
       </c>
       <c r="L139" s="1">
-        <v>295548.33</v>
+        <v>295865.67</v>
       </c>
       <c r="M139" s="1">
-        <v>295887.37</v>
+        <v>296701.97</v>
       </c>
       <c r="N139" s="1">
         <v>0.6</v>
       </c>
       <c r="O139">
         <v>1</v>
       </c>
       <c r="Z139" t="s">
-        <v>413</v>
+        <v>420</v>
       </c>
     </row>
     <row r="140" spans="1:26">
       <c r="A140" t="s">
-        <v>416</v>
+        <v>423</v>
       </c>
       <c r="B140" s="1">
         <v>412000.0</v>
       </c>
       <c r="C140" s="1">
-        <v>99.45635037</v>
+        <v>99.45653402</v>
       </c>
       <c r="D140" s="1">
         <v>99.676</v>
       </c>
       <c r="E140" t="s">
         <v>8</v>
       </c>
       <c r="F140">
         <v>1.0</v>
       </c>
       <c r="G140" s="1">
         <v>410665.12</v>
       </c>
       <c r="H140" s="1">
-        <v>-904.96</v>
+        <v>-97.13</v>
       </c>
       <c r="I140" s="1">
-        <v>-0.22036446630773</v>
+        <v>-0.023651874792775</v>
       </c>
       <c r="J140">
         <v>0.0</v>
       </c>
       <c r="K140">
-        <v>0.0</v>
+        <v>807.07</v>
       </c>
       <c r="L140" s="1">
-        <v>409760.16</v>
+        <v>409760.92</v>
       </c>
       <c r="M140" s="1">
-        <v>409760.16</v>
+        <v>410567.99</v>
       </c>
       <c r="N140" s="1">
         <v>0.83</v>
       </c>
       <c r="O140">
         <v>1</v>
       </c>
       <c r="Z140" t="s">
-        <v>415</v>
+        <v>422</v>
       </c>
     </row>
     <row r="141" spans="1:26">
       <c r="A141" t="s">
-        <v>418</v>
+        <v>425</v>
       </c>
       <c r="B141" s="1">
         <v>140000.0</v>
       </c>
       <c r="C141" s="1">
-        <v>99.6768835</v>
+        <v>99.72668612</v>
       </c>
       <c r="D141" s="1">
         <v>98.412086</v>
       </c>
       <c r="E141" t="s">
         <v>8</v>
       </c>
       <c r="F141">
         <v>1.0</v>
       </c>
       <c r="G141" s="1">
         <v>137776.92</v>
       </c>
       <c r="H141" s="1">
-        <v>3266.61</v>
+        <v>3473.45</v>
       </c>
       <c r="I141" s="1">
-        <v>2.3709413739253</v>
+        <v>2.521068115037</v>
       </c>
       <c r="J141">
         <v>0.0</v>
       </c>
       <c r="K141" t="s">
-        <v>419</v>
+        <v>426</v>
       </c>
       <c r="L141" s="1">
-        <v>139547.64</v>
+        <v>139617.36</v>
       </c>
       <c r="M141" s="1">
-        <v>141043.53</v>
+        <v>141250.37</v>
       </c>
       <c r="N141" s="1">
-        <v>0.29</v>
+        <v>0.28</v>
       </c>
       <c r="O141">
         <v>1</v>
       </c>
       <c r="Z141" t="s">
-        <v>417</v>
+        <v>424</v>
       </c>
     </row>
     <row r="142" spans="1:26">
       <c r="A142" t="s">
-        <v>421</v>
+        <v>428</v>
       </c>
       <c r="B142" s="1">
         <v>140000.0</v>
       </c>
       <c r="C142" s="1">
-        <v>99.19695341</v>
+        <v>99.23557264</v>
       </c>
       <c r="D142" s="1">
         <v>98.960671</v>
       </c>
       <c r="E142" t="s">
         <v>8</v>
       </c>
       <c r="F142">
         <v>1.0</v>
       </c>
       <c r="G142" s="1">
         <v>138544.94</v>
       </c>
       <c r="H142" s="1">
-        <v>606.0</v>
+        <v>807.74</v>
       </c>
       <c r="I142" s="1">
-        <v>0.4374031992796</v>
+        <v>0.58301660096717</v>
       </c>
       <c r="J142">
         <v>0.0</v>
       </c>
       <c r="K142">
-        <v>275.21</v>
+        <v>422.88</v>
       </c>
       <c r="L142" s="1">
-        <v>138875.73</v>
+        <v>138929.8</v>
       </c>
       <c r="M142" s="1">
-        <v>139150.94</v>
+        <v>139352.68</v>
       </c>
       <c r="N142" s="1">
         <v>0.28</v>
       </c>
       <c r="O142">
         <v>1</v>
       </c>
       <c r="Z142" t="s">
-        <v>420</v>
+        <v>427</v>
       </c>
     </row>
     <row r="143" spans="1:26">
       <c r="A143" t="s">
-        <v>423</v>
+        <v>430</v>
       </c>
       <c r="B143" s="1">
         <v>130000.0</v>
       </c>
       <c r="C143" s="1">
-        <v>105.51734283</v>
+        <v>105.52755978</v>
       </c>
       <c r="D143" s="1">
         <v>110.213723</v>
       </c>
       <c r="E143" t="s">
         <v>8</v>
       </c>
       <c r="F143">
         <v>1.0</v>
       </c>
       <c r="G143" s="1">
         <v>143277.84</v>
       </c>
       <c r="H143" s="1">
-        <v>-1938.17</v>
+        <v>-1572.29</v>
       </c>
       <c r="I143" s="1">
-        <v>-1.3527353567028</v>
+        <v>-1.0973713729911</v>
       </c>
       <c r="J143">
         <v>0.0</v>
       </c>
       <c r="K143" t="s">
-        <v>424</v>
+        <v>431</v>
       </c>
       <c r="L143" s="1">
-        <v>137172.55</v>
+        <v>137185.82</v>
       </c>
       <c r="M143" s="1">
-        <v>141339.67</v>
+        <v>141705.55</v>
       </c>
       <c r="N143" s="1">
-        <v>0.29</v>
+        <v>0.28</v>
       </c>
       <c r="O143">
         <v>1</v>
       </c>
       <c r="Z143" t="s">
-        <v>422</v>
+        <v>429</v>
       </c>
     </row>
     <row r="144" spans="1:26">
       <c r="A144" t="s">
-        <v>426</v>
+        <v>433</v>
       </c>
       <c r="B144" s="1">
         <v>550000.0</v>
       </c>
       <c r="C144" s="1">
-        <v>97.84361079</v>
+        <v>97.81344067</v>
       </c>
       <c r="D144" s="1">
         <v>99.944829</v>
       </c>
       <c r="E144" t="s">
         <v>8</v>
       </c>
       <c r="F144">
         <v>1.0</v>
       </c>
       <c r="G144" s="1">
         <v>549696.56</v>
       </c>
       <c r="H144" s="1">
-        <v>4626.86</v>
+        <v>-11044.55</v>
       </c>
       <c r="I144" s="1">
-        <v>0.84171165269799</v>
+        <v>-2.0092084985942</v>
       </c>
       <c r="J144">
         <v>0.0</v>
       </c>
-      <c r="K144" t="s">
-        <v>427</v>
+      <c r="K144">
+        <v>678.08</v>
       </c>
       <c r="L144" s="1">
-        <v>538139.86</v>
+        <v>537973.93</v>
       </c>
       <c r="M144" s="1">
-        <v>554323.42</v>
+        <v>538652.01</v>
       </c>
       <c r="N144" s="1">
-        <v>1.12</v>
+        <v>1.08</v>
       </c>
       <c r="O144">
         <v>1</v>
       </c>
       <c r="Z144" t="s">
-        <v>425</v>
+        <v>432</v>
       </c>
     </row>
     <row r="145" spans="1:26">
       <c r="A145" t="s">
-        <v>429</v>
+        <v>435</v>
       </c>
       <c r="B145" s="1">
         <v>100000.0</v>
       </c>
       <c r="C145" s="1">
-        <v>101.19971573</v>
+        <v>101.04135152</v>
       </c>
       <c r="D145" s="1">
         <v>104.27347</v>
       </c>
       <c r="E145" t="s">
         <v>8</v>
       </c>
       <c r="F145">
         <v>1.0</v>
       </c>
       <c r="G145" s="1">
         <v>104273.47</v>
       </c>
       <c r="H145" s="1">
-        <v>705.7</v>
+        <v>-3094.1</v>
       </c>
       <c r="I145" s="1">
-        <v>0.67677809130165</v>
+        <v>-2.9672935982662</v>
       </c>
       <c r="J145">
         <v>0.0</v>
       </c>
-      <c r="K145" t="s">
-        <v>430</v>
+      <c r="K145">
+        <v>138.01</v>
       </c>
       <c r="L145" s="1">
-        <v>101199.72</v>
+        <v>101041.36</v>
       </c>
       <c r="M145" s="1">
-        <v>104979.17</v>
+        <v>101179.37</v>
       </c>
       <c r="N145" s="1">
-        <v>0.21</v>
+        <v>0.2</v>
       </c>
       <c r="O145">
         <v>1</v>
       </c>
       <c r="Z145" t="s">
-        <v>428</v>
+        <v>434</v>
       </c>
     </row>
     <row r="146" spans="1:26">
       <c r="A146" t="s">
-        <v>432</v>
+        <v>437</v>
       </c>
       <c r="B146" s="1">
         <v>200000.0</v>
       </c>
       <c r="C146" s="1">
-        <v>92.04862931</v>
+        <v>92.20886983</v>
       </c>
       <c r="D146" s="1">
         <v>95.837535</v>
       </c>
       <c r="E146" t="s">
         <v>8</v>
       </c>
       <c r="F146">
         <v>1.0</v>
       </c>
       <c r="G146" s="1">
         <v>191675.07</v>
       </c>
       <c r="H146" s="1">
-        <v>-7532.61</v>
+        <v>-7166.92</v>
       </c>
       <c r="I146" s="1">
-        <v>-3.9298850914728</v>
+        <v>-3.7390986736042</v>
       </c>
       <c r="J146">
         <v>0.0</v>
       </c>
       <c r="K146">
-        <v>45.21</v>
+        <v>90.41</v>
       </c>
       <c r="L146" s="1">
-        <v>184097.25</v>
+        <v>184417.74</v>
       </c>
       <c r="M146" s="1">
-        <v>184142.46</v>
+        <v>184508.15</v>
       </c>
       <c r="N146" s="1">
         <v>0.37</v>
       </c>
       <c r="O146">
         <v>1</v>
       </c>
       <c r="Z146" t="s">
-        <v>431</v>
+        <v>436</v>
       </c>
     </row>
     <row r="147" spans="1:26">
       <c r="A147" t="s">
-        <v>434</v>
+        <v>439</v>
       </c>
       <c r="B147" s="1">
         <v>560000.0</v>
       </c>
       <c r="C147" s="1">
-        <v>84.47929765</v>
+        <v>84.50598469</v>
       </c>
       <c r="D147" s="1">
         <v>85.126713</v>
       </c>
       <c r="E147" t="s">
         <v>8</v>
       </c>
       <c r="F147">
         <v>1.0</v>
       </c>
       <c r="G147" s="1">
         <v>476709.59</v>
       </c>
       <c r="H147" s="1">
-        <v>470.92</v>
+        <v>-3326.49</v>
       </c>
       <c r="I147" s="1">
-        <v>0.098785510062846</v>
+        <v>-0.69780219860901</v>
       </c>
       <c r="J147">
         <v>0.0</v>
       </c>
-      <c r="K147" t="s">
-        <v>435</v>
+      <c r="K147">
+        <v>149.59</v>
       </c>
       <c r="L147" s="1">
-        <v>473084.07</v>
+        <v>473233.51</v>
       </c>
       <c r="M147" s="1">
-        <v>477180.51</v>
+        <v>473383.1</v>
       </c>
       <c r="N147" s="1">
-        <v>0.97</v>
+        <v>0.95</v>
       </c>
       <c r="O147">
         <v>1</v>
       </c>
       <c r="Z147" t="s">
-        <v>433</v>
+        <v>438</v>
       </c>
     </row>
     <row r="148" spans="1:26">
       <c r="A148" t="s">
-        <v>437</v>
+        <v>441</v>
       </c>
       <c r="B148" s="1">
         <v>200000.0</v>
       </c>
       <c r="C148" s="1">
-        <v>95.40325337</v>
+        <v>95.52580768</v>
       </c>
       <c r="D148" s="1">
         <v>100.243095</v>
       </c>
       <c r="E148" t="s">
         <v>8</v>
       </c>
       <c r="F148">
         <v>1.0</v>
       </c>
       <c r="G148" s="1">
         <v>200486.19</v>
       </c>
       <c r="H148" s="1">
-        <v>-9635.85</v>
+        <v>-9294.3</v>
       </c>
       <c r="I148" s="1">
-        <v>-4.8062412677901</v>
+        <v>-4.6358804065258</v>
       </c>
       <c r="J148">
         <v>0.0</v>
       </c>
       <c r="K148">
-        <v>43.84</v>
+        <v>140.27</v>
       </c>
       <c r="L148" s="1">
-        <v>190806.5</v>
+        <v>191051.62</v>
       </c>
       <c r="M148" s="1">
-        <v>190850.34</v>
+        <v>191191.89</v>
       </c>
       <c r="N148" s="1">
-        <v>0.39</v>
+        <v>0.38</v>
       </c>
       <c r="O148">
         <v>1</v>
       </c>
       <c r="Z148" t="s">
-        <v>436</v>
+        <v>440</v>
       </c>
     </row>
     <row r="149" spans="1:26">
       <c r="A149" t="s">
-        <v>439</v>
+        <v>443</v>
       </c>
       <c r="B149" s="1">
         <v>200000.0</v>
       </c>
       <c r="C149" s="1">
-        <v>101.05100804</v>
+        <v>100.86280958</v>
       </c>
       <c r="D149" s="1">
         <v>99.948</v>
       </c>
       <c r="E149" t="s">
         <v>8</v>
       </c>
       <c r="F149">
         <v>1.0</v>
       </c>
       <c r="G149" s="1">
         <v>199896.0</v>
       </c>
       <c r="H149" s="1">
-        <v>9963.28</v>
+        <v>10292.08</v>
       </c>
       <c r="I149" s="1">
-        <v>4.9842318005363</v>
+        <v>5.1487173330132</v>
       </c>
       <c r="J149">
         <v>0.0</v>
       </c>
       <c r="K149" t="s">
-        <v>440</v>
+        <v>444</v>
       </c>
       <c r="L149" s="1">
-        <v>202102.02</v>
+        <v>201725.61</v>
       </c>
       <c r="M149" s="1">
-        <v>209859.28</v>
+        <v>210188.08</v>
       </c>
       <c r="N149" s="1">
-        <v>0.43</v>
+        <v>0.42</v>
       </c>
       <c r="O149">
         <v>1</v>
       </c>
       <c r="Z149" t="s">
-        <v>438</v>
+        <v>442</v>
       </c>
     </row>
     <row r="150" spans="1:26">
       <c r="A150" t="s">
-        <v>442</v>
+        <v>446</v>
       </c>
       <c r="B150" s="1">
         <v>150000.0</v>
       </c>
       <c r="C150" s="1">
-        <v>93.10298588</v>
+        <v>93.26383527</v>
       </c>
       <c r="D150" s="1">
         <v>90.382013</v>
       </c>
       <c r="E150" t="s">
         <v>8</v>
       </c>
       <c r="F150">
         <v>1.0</v>
       </c>
       <c r="G150" s="1">
         <v>135573.02</v>
       </c>
       <c r="H150" s="1">
-        <v>4203.72</v>
+        <v>4456.29</v>
       </c>
       <c r="I150" s="1">
-        <v>3.100705435344</v>
+        <v>3.2870035645735</v>
       </c>
       <c r="J150">
         <v>0.0</v>
       </c>
       <c r="K150">
-        <v>122.26</v>
+        <v>133.56</v>
       </c>
       <c r="L150" s="1">
-        <v>139654.48</v>
+        <v>139895.75</v>
       </c>
       <c r="M150" s="1">
-        <v>139776.74</v>
+        <v>140029.31</v>
       </c>
       <c r="N150" s="1">
         <v>0.28</v>
       </c>
       <c r="O150">
         <v>1</v>
       </c>
       <c r="Z150" t="s">
-        <v>441</v>
+        <v>445</v>
       </c>
     </row>
     <row r="151" spans="1:26">
       <c r="A151" t="s">
-        <v>444</v>
+        <v>448</v>
       </c>
       <c r="B151" s="1">
         <v>160000.0</v>
       </c>
       <c r="C151" s="1">
-        <v>87.65688501</v>
+        <v>87.74914546</v>
       </c>
       <c r="D151" s="1">
         <v>86.219563</v>
       </c>
       <c r="E151" t="s">
         <v>8</v>
       </c>
       <c r="F151">
         <v>1.0</v>
       </c>
       <c r="G151" s="1">
         <v>137951.3</v>
       </c>
       <c r="H151" s="1">
-        <v>2551.77</v>
+        <v>2747.61</v>
       </c>
       <c r="I151" s="1">
-        <v>1.8497614737955</v>
+        <v>1.9917246158608</v>
       </c>
       <c r="J151">
         <v>0.0</v>
       </c>
       <c r="K151">
-        <v>252.05</v>
+        <v>300.27</v>
       </c>
       <c r="L151" s="1">
-        <v>140251.02</v>
+        <v>140398.64</v>
       </c>
       <c r="M151" s="1">
-        <v>140503.07</v>
+        <v>140698.91</v>
       </c>
       <c r="N151" s="1">
         <v>0.28</v>
       </c>
       <c r="O151">
         <v>1</v>
       </c>
       <c r="Z151" t="s">
-        <v>443</v>
+        <v>447</v>
       </c>
     </row>
     <row r="152" spans="1:26">
       <c r="A152" t="s">
-        <v>446</v>
+        <v>450</v>
       </c>
       <c r="B152" s="1">
         <v>140000.0</v>
       </c>
       <c r="C152" s="1">
-        <v>97.16958779</v>
+        <v>97.19183377</v>
       </c>
       <c r="D152" s="1">
         <v>98.939836</v>
       </c>
       <c r="E152" t="s">
         <v>8</v>
       </c>
       <c r="F152">
         <v>1.0</v>
       </c>
       <c r="G152" s="1">
         <v>138515.77</v>
       </c>
       <c r="H152" s="1">
-        <v>-2020.95</v>
+        <v>-1799.94</v>
       </c>
       <c r="I152" s="1">
-        <v>-1.4590035488378</v>
+        <v>-1.2994477090948</v>
       </c>
       <c r="J152">
         <v>0.0</v>
       </c>
       <c r="K152">
-        <v>457.4</v>
+        <v>647.26</v>
       </c>
       <c r="L152" s="1">
-        <v>136037.42</v>
+        <v>136068.57</v>
       </c>
       <c r="M152" s="1">
-        <v>136494.82</v>
+        <v>136715.83</v>
       </c>
       <c r="N152" s="1">
-        <v>0.28</v>
+        <v>0.27</v>
       </c>
       <c r="O152">
         <v>1</v>
       </c>
       <c r="Z152" t="s">
-        <v>445</v>
+        <v>449</v>
       </c>
     </row>
     <row r="153" spans="1:26">
       <c r="A153" t="s">
-        <v>448</v>
+        <v>452</v>
       </c>
       <c r="B153" s="1">
         <v>150000.0</v>
       </c>
       <c r="C153" s="1">
-        <v>92.66468351</v>
+        <v>92.80715785</v>
       </c>
       <c r="D153" s="1">
         <v>90.429947</v>
       </c>
       <c r="E153" t="s">
         <v>8</v>
       </c>
       <c r="F153">
         <v>1.0</v>
       </c>
       <c r="G153" s="1">
         <v>135644.92</v>
       </c>
       <c r="H153" s="1">
-        <v>3430.7</v>
+        <v>3655.71</v>
       </c>
       <c r="I153" s="1">
-        <v>2.5291769127808</v>
+        <v>2.6950585396047</v>
       </c>
       <c r="J153">
         <v>0.0</v>
       </c>
       <c r="K153">
-        <v>78.6</v>
+        <v>89.9</v>
       </c>
       <c r="L153" s="1">
-        <v>138997.02</v>
+        <v>139210.73</v>
       </c>
       <c r="M153" s="1">
-        <v>139075.62</v>
+        <v>139300.63</v>
       </c>
       <c r="N153" s="1">
         <v>0.28</v>
       </c>
       <c r="O153">
         <v>1</v>
       </c>
       <c r="Z153" t="s">
-        <v>447</v>
+        <v>451</v>
       </c>
     </row>
     <row r="154" spans="1:26">
       <c r="A154" t="s">
-        <v>450</v>
+        <v>454</v>
       </c>
       <c r="B154" s="1">
         <v>300000.0</v>
       </c>
       <c r="C154" s="1">
-        <v>99.44871003</v>
+        <v>99.41159125</v>
       </c>
       <c r="D154" s="1">
         <v>104.254153</v>
       </c>
       <c r="E154" t="s">
         <v>8</v>
       </c>
       <c r="F154">
         <v>1.0</v>
       </c>
       <c r="G154" s="1">
         <v>312762.46</v>
       </c>
       <c r="H154" s="1">
-        <v>-12840.3</v>
+        <v>-12363.99</v>
       </c>
       <c r="I154" s="1">
-        <v>-4.10544794922</v>
+        <v>-3.9531566544143</v>
       </c>
       <c r="J154">
         <v>0.0</v>
       </c>
       <c r="K154" t="s">
-        <v>451</v>
+        <v>455</v>
       </c>
       <c r="L154" s="1">
-        <v>298346.13</v>
+        <v>298234.77</v>
       </c>
       <c r="M154" s="1">
-        <v>299922.16</v>
+        <v>300398.47</v>
       </c>
       <c r="N154" s="1">
-        <v>0.61</v>
+        <v>0.6</v>
       </c>
       <c r="O154">
         <v>1</v>
       </c>
       <c r="Z154" t="s">
-        <v>449</v>
+        <v>453</v>
       </c>
     </row>
     <row r="155" spans="1:26">
       <c r="A155" t="s">
-        <v>453</v>
+        <v>457</v>
       </c>
       <c r="B155" s="1">
         <v>500000.0</v>
       </c>
       <c r="C155" s="1">
-        <v>92.7695224</v>
+        <v>92.78806382</v>
       </c>
       <c r="D155" s="1">
         <v>95.381538</v>
       </c>
       <c r="E155" t="s">
         <v>8</v>
       </c>
       <c r="F155">
         <v>1.0</v>
       </c>
       <c r="G155" s="1">
         <v>476907.69</v>
       </c>
       <c r="H155" s="1">
-        <v>-9416.24</v>
+        <v>-8607.78</v>
       </c>
       <c r="I155" s="1">
-        <v>-1.9744366042829</v>
+        <v>-1.8049153285828</v>
       </c>
       <c r="J155">
         <v>0.0</v>
       </c>
       <c r="K155" t="s">
-        <v>454</v>
+        <v>458</v>
       </c>
       <c r="L155" s="1">
-        <v>463847.61</v>
+        <v>463940.32</v>
       </c>
       <c r="M155" s="1">
-        <v>467491.45</v>
+        <v>468299.91</v>
       </c>
       <c r="N155" s="1">
-        <v>0.95</v>
+        <v>0.94</v>
       </c>
       <c r="O155">
         <v>1</v>
       </c>
       <c r="Z155" t="s">
-        <v>452</v>
+        <v>456</v>
       </c>
     </row>
     <row r="156" spans="1:26">
       <c r="A156" t="s">
-        <v>456</v>
+        <v>460</v>
       </c>
       <c r="B156" s="1">
         <v>400000.0</v>
       </c>
       <c r="C156" s="1">
-        <v>105.27509955</v>
+        <v>105.17503254</v>
       </c>
       <c r="D156" s="1">
         <v>109.314258</v>
       </c>
       <c r="E156" t="s">
         <v>8</v>
       </c>
       <c r="F156">
         <v>1.0</v>
       </c>
       <c r="G156" s="1">
         <v>437257.03</v>
       </c>
       <c r="H156" s="1">
-        <v>-3334.71</v>
+        <v>-2529.5</v>
       </c>
       <c r="I156" s="1">
-        <v>-0.76264296997123</v>
+        <v>-0.57849270027745</v>
       </c>
       <c r="J156">
         <v>0.0</v>
       </c>
       <c r="K156" t="s">
-        <v>457</v>
+        <v>461</v>
       </c>
       <c r="L156" s="1">
-        <v>421100.4</v>
+        <v>420700.13</v>
       </c>
       <c r="M156" s="1">
-        <v>433922.32</v>
+        <v>434727.53</v>
       </c>
       <c r="N156" s="1">
-        <v>0.88</v>
+        <v>0.87</v>
       </c>
       <c r="O156">
         <v>1</v>
       </c>
       <c r="Z156" t="s">
-        <v>455</v>
+        <v>459</v>
       </c>
     </row>
     <row r="157" spans="1:26">
       <c r="A157" t="s">
-        <v>459</v>
+        <v>463</v>
       </c>
       <c r="B157" s="1">
         <v>-14.0</v>
       </c>
       <c r="C157" s="1">
-        <v>114.3</v>
+        <v>114.29</v>
       </c>
       <c r="D157" s="1">
         <v>115.47</v>
       </c>
       <c r="E157" t="s">
         <v>8</v>
       </c>
       <c r="F157">
         <v>1.0</v>
       </c>
       <c r="G157" s="1">
         <v>0.0</v>
       </c>
       <c r="H157" s="1">
-        <v>16380.0</v>
+        <v>16520.0</v>
       </c>
       <c r="I157" s="1">
         <v>0</v>
       </c>
       <c r="J157">
         <v>0.0</v>
       </c>
       <c r="K157">
         <v>0.0</v>
       </c>
       <c r="L157" s="1">
-        <v>16380.0</v>
+        <v>16520.0</v>
       </c>
       <c r="M157" s="1">
-        <v>16380.0</v>
+        <v>16520.0</v>
       </c>
       <c r="N157" s="1">
         <v>0.03</v>
       </c>
       <c r="O157">
         <v>1</v>
       </c>
       <c r="Z157" t="s">
-        <v>458</v>
+        <v>462</v>
       </c>
     </row>
     <row r="158" spans="1:26">
       <c r="A158" t="s">
-        <v>461</v>
+        <v>465</v>
       </c>
       <c r="B158" s="1">
-        <v>37.0</v>
+        <v>50.0</v>
       </c>
       <c r="C158" s="1">
-        <v>105.61</v>
+        <v>105.62</v>
       </c>
       <c r="D158" s="1">
-        <v>105.61</v>
+        <v>105.4858</v>
       </c>
       <c r="E158" t="s">
         <v>8</v>
       </c>
       <c r="F158">
         <v>1.0</v>
       </c>
       <c r="G158" s="1">
         <v>0.0</v>
       </c>
       <c r="H158" s="1">
-        <v>0.0</v>
+        <v>6710.0</v>
       </c>
       <c r="I158" s="1">
         <v>0</v>
       </c>
       <c r="J158">
         <v>0.0</v>
       </c>
       <c r="K158">
         <v>0.0</v>
       </c>
       <c r="L158" s="1">
-        <v>0.0</v>
+        <v>6710.0</v>
       </c>
       <c r="M158" s="1">
-        <v>0.0</v>
+        <v>6710.0</v>
       </c>
       <c r="N158" s="1">
-        <v>0.0</v>
+        <v>0.01</v>
       </c>
       <c r="O158">
         <v>1</v>
       </c>
       <c r="Z158" t="s">
-        <v>460</v>
+        <v>464</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">