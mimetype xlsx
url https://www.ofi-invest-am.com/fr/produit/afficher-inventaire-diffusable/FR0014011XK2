--- v1 (2026-05-21)
+++ v2 (2026-06-27)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="1" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Répartition" sheetId="1" r:id="rId4"/>
     <sheet name="Valorisation" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="651">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="657">
   <si>
     <t>Type Part</t>
   </si>
   <si>
     <t>CodeIsin</t>
   </si>
   <si>
     <t>Parts</t>
   </si>
   <si>
     <t>Vl</t>
   </si>
   <si>
     <t>Devise</t>
   </si>
   <si>
     <t>Actif net</t>
   </si>
   <si>
     <t>A</t>
   </si>
   <si>
     <t>FR0010746776</t>
   </si>
   <si>
@@ -109,74 +109,62 @@
   <si>
     <t>Interets (EUR)</t>
   </si>
   <si>
     <t>VBCE (EUR)</t>
   </si>
   <si>
     <t>VBCI (EUR)</t>
   </si>
   <si>
     <t>Poids</t>
   </si>
   <si>
     <t>Nb.</t>
   </si>
   <si>
     <t>CH0012221716</t>
   </si>
   <si>
     <t>ABB LTD</t>
   </si>
   <si>
     <t>CHF</t>
   </si>
   <si>
-    <t>DE000A1EWWW0</t>
-[...4 lines deleted...]
-  <si>
     <t>NL0012969182</t>
   </si>
   <si>
     <t>ADYEN NV</t>
   </si>
   <si>
     <t>NL0000235190</t>
   </si>
   <si>
     <t>AIRBUS</t>
   </si>
   <si>
-    <t>NL0013267909</t>
-[...4 lines deleted...]
-  <si>
     <t>CH0432492467</t>
   </si>
   <si>
     <t>ALCON AG</t>
   </si>
   <si>
     <t>DE0008404005</t>
   </si>
   <si>
     <t>ALLIANZ</t>
   </si>
   <si>
     <t>FR0010220475</t>
   </si>
   <si>
     <t>ALSTOM SA</t>
   </si>
   <si>
     <t>ES0109067019</t>
   </si>
   <si>
     <t>AMADEUS IT GROUP SA</t>
   </si>
   <si>
     <t>BE0974293251</t>
@@ -229,143 +217,164 @@
   <si>
     <t>DE0005190003</t>
   </si>
   <si>
     <t>BMW AG</t>
   </si>
   <si>
     <t>FR0000131104</t>
   </si>
   <si>
     <t>BNP PARIBAS SA</t>
   </si>
   <si>
     <t>LU2244386053</t>
   </si>
   <si>
     <t>BNPP EASY   HY SRI FOSSIL FREE UCI</t>
   </si>
   <si>
     <t>LU2533812991</t>
   </si>
   <si>
     <t>BNPP EASY AGG BD SRI FOSSIL FREE U</t>
   </si>
   <si>
-    <t>FR0006174348</t>
-[...2 lines deleted...]
-    <t>BUREAU VERITAS SA</t>
+    <t>SE0020050417</t>
+  </si>
+  <si>
+    <t>BOLIDEN</t>
+  </si>
+  <si>
+    <t>SEK</t>
   </si>
   <si>
     <t>FR0000125338</t>
   </si>
   <si>
     <t>CAPGEMINI</t>
   </si>
   <si>
     <t>DK0010181759</t>
   </si>
   <si>
     <t>CARLSBERG CLASS B</t>
   </si>
   <si>
     <t>DKK</t>
   </si>
   <si>
+    <t>DE000CBK1001</t>
+  </si>
+  <si>
+    <t>COMMERZBANK AG</t>
+  </si>
+  <si>
     <t>FR0000125007</t>
   </si>
   <si>
     <t>COMPAGNIE DE SAINT GOBAIN SA</t>
   </si>
   <si>
     <t>CH0210483332</t>
   </si>
   <si>
     <t>COMPAGNIE FINANCIERE RICHEMONT SA</t>
   </si>
   <si>
     <t>FR0000120644</t>
   </si>
   <si>
     <t>DANONE SA</t>
   </si>
   <si>
+    <t>FR0014003TT8</t>
+  </si>
+  <si>
+    <t>DASSAULT SYSTEMES</t>
+  </si>
+  <si>
+    <t>DE0005140008</t>
+  </si>
+  <si>
+    <t>DEUTSCHE BANK AG</t>
+  </si>
+  <si>
     <t>DE0005810055</t>
   </si>
   <si>
     <t>DEUTSCHE BOERSE AG</t>
   </si>
   <si>
     <t>DE0005557508</t>
   </si>
   <si>
     <t>DEUTSCHE TELEKOM N AG</t>
   </si>
   <si>
     <t>CH1216478797</t>
   </si>
   <si>
     <t>DSM FIRMENICH AG</t>
   </si>
   <si>
     <t>DE000ENAG999</t>
   </si>
   <si>
     <t>E.ON N</t>
   </si>
   <si>
     <t>PTEDP0AM0009</t>
   </si>
   <si>
     <t>EDP ENERGIAS DE PORTUGAL SA</t>
   </si>
   <si>
     <t>IT0003128367</t>
   </si>
   <si>
     <t>ENEL</t>
   </si>
   <si>
+    <t>FR0010208488</t>
+  </si>
+  <si>
+    <t>ENGIE SA</t>
+  </si>
+  <si>
     <t>AT0000652011</t>
   </si>
   <si>
     <t>ERSTE GROUP BANK AG</t>
   </si>
   <si>
     <t>FR0000121667</t>
   </si>
   <si>
     <t>ESSILORLUXOTTICA SA</t>
   </si>
   <si>
-    <t>FR0011726835</t>
-[...4 lines deleted...]
-  <si>
     <t>IT0000062072</t>
   </si>
   <si>
     <t>GENERALI</t>
   </si>
   <si>
     <t>CH0010645932</t>
   </si>
   <si>
     <t>GIVAUDAN SA</t>
   </si>
   <si>
     <t>DE0006048432</t>
   </si>
   <si>
     <t>HENKEL &amp; KGAA PREF AG</t>
   </si>
   <si>
     <t>FR0000052292</t>
   </si>
   <si>
     <t>HERMES INTERNATIONAL</t>
   </si>
   <si>
     <t>ES0144580Y14</t>
@@ -376,50 +385,62 @@
   <si>
     <t>ES0148396007</t>
   </si>
   <si>
     <t>INDUSTRIA DE DISENO TEXTIL SA</t>
   </si>
   <si>
     <t>DE0006231004</t>
   </si>
   <si>
     <t>INFINEON TECHNOLOGIES AG</t>
   </si>
   <si>
     <t>NL0011821202</t>
   </si>
   <si>
     <t>ING GROEP NV</t>
   </si>
   <si>
     <t>IT0000072618</t>
   </si>
   <si>
     <t>INTESA SANPAOLO</t>
   </si>
   <si>
+    <t>BE0003565737</t>
+  </si>
+  <si>
+    <t>KBC GROEP NV</t>
+  </si>
+  <si>
+    <t>FR0000121485</t>
+  </si>
+  <si>
+    <t>KERING SA</t>
+  </si>
+  <si>
     <t>IE0004906560</t>
   </si>
   <si>
     <t>KERRY GROUP PLC</t>
   </si>
   <si>
     <t>DE000KBX1006</t>
   </si>
   <si>
     <t>KNORR BREMSE AG</t>
   </si>
   <si>
     <t>NL0000009082</t>
   </si>
   <si>
     <t>KONINKLIJKE KPN NV</t>
   </si>
   <si>
     <t>NL0000009538</t>
   </si>
   <si>
     <t>KONINKLIJKE PHILIPS NV</t>
   </si>
   <si>
     <t>FR0000120073</t>
@@ -460,120 +481,120 @@
   <si>
     <t>FI0009014575</t>
   </si>
   <si>
     <t>METSO CORPORATION</t>
   </si>
   <si>
     <t>IT0004965148</t>
   </si>
   <si>
     <t>MONCLER</t>
   </si>
   <si>
     <t>DE0008430026</t>
   </si>
   <si>
     <t>MUENCHENER RUECKVERSICHERUNGS-GESE</t>
   </si>
   <si>
     <t>CH0038863350</t>
   </si>
   <si>
     <t>NESTLE SA</t>
   </si>
   <si>
-    <t>FR0000044448</t>
-[...4 lines deleted...]
-  <si>
     <t>FI0009000681</t>
   </si>
   <si>
     <t>NOKIA</t>
   </si>
   <si>
     <t>CH0012005267</t>
   </si>
   <si>
-    <t>NOVARTIS</t>
-[...5 lines deleted...]
-    <t>NOVO NORDISK CLASS B</t>
+    <t>NOVARTIS AG</t>
   </si>
   <si>
     <t>DK0060336014</t>
   </si>
   <si>
     <t>NOVOZYMES CLASS B</t>
   </si>
   <si>
     <t>FR001400KPZ3</t>
   </si>
   <si>
     <t>Ofi Invest ESG Liquidités PART I</t>
   </si>
   <si>
     <t>FR0010596783</t>
   </si>
   <si>
     <t>Ofi Invest Euro High Yield PART IC</t>
   </si>
   <si>
+    <t>FR0000120693</t>
+  </si>
+  <si>
+    <t>PERNOD RICARD SA</t>
+  </si>
+  <si>
     <t>NL0013654783</t>
   </si>
   <si>
     <t>PROSUS NV CLASS N</t>
   </si>
   <si>
+    <t>IT0004176001</t>
+  </si>
+  <si>
+    <t>PRYSMIAN</t>
+  </si>
+  <si>
     <t>FR0000130577</t>
   </si>
   <si>
     <t>PUBLICIS GROUPE SA</t>
   </si>
   <si>
     <t>FR0000131906</t>
   </si>
   <si>
     <t>RENAULT SA</t>
   </si>
   <si>
     <t>DE000RENK730</t>
   </si>
   <si>
     <t>RENK GROUP AG</t>
   </si>
   <si>
-    <t>CH0012032048</t>
-[...2 lines deleted...]
-    <t>ROCHE HOLDING PAR AG</t>
+    <t>CH1499059983</t>
+  </si>
+  <si>
+    <t>ROCHE PS PAR AG</t>
   </si>
   <si>
     <t>FR0000073272</t>
   </si>
   <si>
     <t>SAFRAN SA</t>
   </si>
   <si>
     <t>IT0005495657</t>
   </si>
   <si>
     <t>SAIPEM</t>
   </si>
   <si>
     <t>FR0000120578</t>
   </si>
   <si>
     <t>SANOFI SA</t>
   </si>
   <si>
     <t>DE0007164600</t>
   </si>
   <si>
     <t>SAP</t>
   </si>
@@ -601,50 +622,56 @@
   <si>
     <t>SIEMENS HEALTHINEERS AG</t>
   </si>
   <si>
     <t>DE0007236101</t>
   </si>
   <si>
     <t>SIEMENS N AG</t>
   </si>
   <si>
     <t>FR0000130809</t>
   </si>
   <si>
     <t>SOCIETE GENERALE SA</t>
   </si>
   <si>
     <t>LU1778762911</t>
   </si>
   <si>
     <t>SPOTIFY TECHNOLOGY SA</t>
   </si>
   <si>
     <t>USD</t>
   </si>
   <si>
+    <t>SE0000120669</t>
+  </si>
+  <si>
+    <t>SSAB CLASS B</t>
+  </si>
+  <si>
     <t>NL0000226223</t>
   </si>
   <si>
     <t>STMICROELECTRONICS NV</t>
   </si>
   <si>
     <t>NL0014559478</t>
   </si>
   <si>
     <t>TECHNIP ENERGIES NV</t>
   </si>
   <si>
     <t>FR0000121329</t>
   </si>
   <si>
     <t>THALES SA</t>
   </si>
   <si>
     <t>BE0003739530</t>
   </si>
   <si>
     <t>UCB SA</t>
   </si>
   <si>
     <t>IT0005239360</t>
@@ -676,1335 +703,1326 @@
   <si>
     <t>VINCI SA</t>
   </si>
   <si>
     <t>DE000A1ML7J1</t>
   </si>
   <si>
     <t>VONOVIA</t>
   </si>
   <si>
     <t>AT0000831706</t>
   </si>
   <si>
     <t>WIENERBERGER AG</t>
   </si>
   <si>
     <t>NL0000395903</t>
   </si>
   <si>
     <t>WOLTERS KLUWER NV</t>
   </si>
   <si>
     <t>CH0011075394</t>
   </si>
   <si>
-    <t>ZURICH INSURANCE GROUP LTD</t>
+    <t>ZURICH INSURANCE GROUP AG</t>
   </si>
   <si>
     <t>OACT01964441</t>
   </si>
   <si>
     <t>EUR/NOK 15/04/26</t>
   </si>
   <si>
     <t>NOK</t>
   </si>
   <si>
-    <t>1 333.23</t>
-[...23 lines deleted...]
-    <t>EURO-OAT MAR 26</t>
+    <t>2 499.80</t>
+  </si>
+  <si>
+    <t>XSS190626</t>
+  </si>
+  <si>
+    <t>EURO STOXX 50 ESG JUN 26</t>
+  </si>
+  <si>
+    <t>OE100626</t>
+  </si>
+  <si>
+    <t>EURO-BOBL JUN 26</t>
+  </si>
+  <si>
+    <t>RX100626</t>
+  </si>
+  <si>
+    <t>EURO-BUND JUN 26</t>
+  </si>
+  <si>
+    <t>VG190626</t>
+  </si>
+  <si>
+    <t>EURO STOXX 50 JUN 26</t>
   </si>
   <si>
     <t>BE6363767821</t>
   </si>
   <si>
     <t>AGEAS SA 02/05/2056</t>
   </si>
   <si>
-    <t>7 552.05</t>
+    <t>8 439.04</t>
   </si>
   <si>
     <t>XS3237229193</t>
   </si>
   <si>
     <t>AIB GROUP PLC 02/12/2036</t>
   </si>
   <si>
-    <t>1 596.58</t>
+    <t>2 261.82</t>
   </si>
   <si>
     <t>FR0014013VX5</t>
   </si>
   <si>
     <t>AIR LIQUIDE FINANCE SA 3 05/05/2033</t>
   </si>
   <si>
-    <t>1 824.66</t>
+    <t>2 400.00</t>
+  </si>
+  <si>
+    <t>XS3324546251</t>
+  </si>
+  <si>
+    <t>AKZO NOBEL NV 4 25/03/2031</t>
   </si>
   <si>
     <t>XS2761146468</t>
   </si>
   <si>
     <t>ALPHA BANK SA 12/05/2030</t>
   </si>
   <si>
-    <t>3 945.21</t>
+    <t>4 424.66</t>
   </si>
   <si>
     <t>XS2640904319</t>
   </si>
   <si>
     <t>ALPHA BANK SA 27/06/2029</t>
   </si>
   <si>
-    <t>4 558.22</t>
+    <t>5 217.47</t>
   </si>
   <si>
     <t>XS3064423174</t>
   </si>
   <si>
     <t>ALPHABET INC 3 06/05/2033</t>
   </si>
   <si>
-    <t>2 416.44</t>
+    <t>2 704.11</t>
   </si>
   <si>
     <t>XS3224609456</t>
   </si>
   <si>
     <t>ALPHABET INC 3.5 06/11/2038</t>
   </si>
   <si>
-    <t>1 360.68</t>
-[...1 lines deleted...]
-  <si>
     <t>XS2116503546</t>
   </si>
   <si>
     <t>AMPLIFON SPA 1.125 13/02/2027</t>
   </si>
   <si>
-    <t>XS1879112495</t>
-[...7 lines deleted...]
-  <si>
     <t>FR001400ZZD7</t>
   </si>
   <si>
     <t>ARKEMA SA PERP</t>
   </si>
   <si>
-    <t>3 178.77</t>
+    <t>3 586.30</t>
   </si>
   <si>
     <t>XS3070545234</t>
   </si>
   <si>
     <t>AROUNDTOWN SA 3.5 13/05/2030</t>
   </si>
   <si>
-    <t>8 256.16</t>
+    <t>9 263.01</t>
   </si>
   <si>
     <t>XS2872909770</t>
   </si>
   <si>
     <t>ASTRAZENECA FINANCE LLC 3.278 05/08/2033</t>
   </si>
   <si>
-    <t>2 716.43</t>
+    <t>3 184.78</t>
   </si>
   <si>
     <t>AT0000A2Y8G4</t>
   </si>
   <si>
     <t>AUSTRIA (REPUBLIC OF) 1.85 23/05/2049</t>
   </si>
   <si>
-    <t>4 211.92</t>
+    <t>4 744.11</t>
   </si>
   <si>
     <t>XS2431029441</t>
   </si>
   <si>
     <t>AXA SA 10/07/2042</t>
   </si>
   <si>
-    <t>2 352.74</t>
+    <t>2 712.33</t>
   </si>
   <si>
     <t>IT0005675126</t>
   </si>
   <si>
     <t>BANCO BPM SPA 23/10/2031</t>
   </si>
   <si>
-    <t>2 123.29</t>
+    <t>2 722.60</t>
   </si>
   <si>
     <t>XS3090080733</t>
   </si>
   <si>
     <t>BANCO DE CREDITO SOCIAL COOPERATIV 13/06/2031</t>
   </si>
   <si>
-    <t>2 454.79</t>
+    <t>2 790.41</t>
   </si>
   <si>
     <t>XS2553801502</t>
   </si>
   <si>
     <t>BANCO DE SABADELL SA 10/11/2028</t>
   </si>
   <si>
-    <t>1 488.36</t>
+    <t>1 979.79</t>
+  </si>
+  <si>
+    <t>XS2817323749</t>
+  </si>
+  <si>
+    <t>BANCO SANTANDER SA PERP</t>
+  </si>
+  <si>
+    <t>1 533.71</t>
+  </si>
+  <si>
+    <t>XS3332496184</t>
+  </si>
+  <si>
+    <t>BANK OF IRELAND GROUP PLC 02/04/2034</t>
   </si>
   <si>
     <t>XS3112064947</t>
   </si>
   <si>
     <t>BANK OF MONTREAL 09/01/2032</t>
   </si>
   <si>
+    <t>1 738.17</t>
+  </si>
+  <si>
     <t>FR0014015J95</t>
   </si>
   <si>
     <t>BANQUE FEDERATIVE DU CREDIT MUTUEL 21/07/2033</t>
   </si>
   <si>
+    <t>1 323.29</t>
+  </si>
+  <si>
     <t>XS3170898723</t>
   </si>
   <si>
     <t>BAWAG PSK BANK FUER ARBEIT UND WIR 02/09/2033</t>
   </si>
   <si>
-    <t>1 618.15</t>
+    <t>1 941.78</t>
   </si>
   <si>
     <t>BE0390167337</t>
   </si>
   <si>
     <t>BELFIUS BANQUE SA 3.375 20/02/2031</t>
   </si>
   <si>
+    <t>1 442.47</t>
+  </si>
+  <si>
     <t>BE0000346552</t>
   </si>
   <si>
     <t>BELGIUM (KINGDOM OF) 1.25 22/04/2033</t>
   </si>
   <si>
-    <t>11 427.32</t>
+    <t>12 725.88</t>
   </si>
   <si>
     <t>XS3215466338</t>
   </si>
   <si>
     <t>BMS IRELAND CAPITAL FUNDING DAC 3.363 10/11/2033</t>
   </si>
   <si>
-    <t>1 582.18</t>
+    <t>2 104.59</t>
   </si>
   <si>
     <t>XS2430965538</t>
   </si>
   <si>
     <t>BNG BANK NV 0.25 12/01/2032</t>
   </si>
   <si>
-    <t>FR0014010KM7</t>
-[...2 lines deleted...]
-    <t>BNP PARIBAS SA 19/01/2036</t>
+    <t>FR001400F2H9</t>
+  </si>
+  <si>
+    <t>BNP PARIBAS SA PERP</t>
+  </si>
+  <si>
+    <t>4 457.42</t>
   </si>
   <si>
     <t>FR0014015DL3</t>
   </si>
   <si>
     <t>BPCE SA 16/01/2037</t>
   </si>
   <si>
     <t>FR001400WP90</t>
   </si>
   <si>
     <t>BPCE SA 20/01/2034</t>
   </si>
   <si>
-    <t>1 534.25</t>
+    <t>3 068.49</t>
   </si>
   <si>
     <t>XS3227880021</t>
   </si>
   <si>
     <t>BT FINANCE PLC 3.375 17/11/2032</t>
   </si>
   <si>
-    <t>1 565.35</t>
+    <t>2 118.76</t>
   </si>
   <si>
     <t>DE0001030708</t>
   </si>
   <si>
     <t>BUNDESREPUB. DEUTSCHLAND 0 15/08/2030</t>
   </si>
   <si>
     <t>DE0001030724</t>
   </si>
   <si>
     <t>BUNDESREPUB. DEUTSCHLAND 0 15/08/2050</t>
   </si>
   <si>
     <t>IT0005438004</t>
   </si>
   <si>
     <t>BUONI POLIENNALI DEL TES 1.5 30/04/2045</t>
   </si>
   <si>
-    <t>4 059.64</t>
+    <t>5 274.07</t>
   </si>
   <si>
     <t>FR0014013058</t>
   </si>
   <si>
     <t>BUREAU VERITAS SA 3.375 01/10/2033</t>
   </si>
   <si>
-    <t>2 700.00</t>
+    <t>3 347.26</t>
   </si>
   <si>
     <t>FR0014001S17</t>
   </si>
   <si>
     <t>CAISSE AMORTISSEMENT DE LA DETTE S 0 25/05/2031</t>
   </si>
   <si>
     <t>XS3226502485</t>
   </si>
   <si>
     <t>CAIXABANK SA 14/05/2038</t>
   </si>
   <si>
-    <t>1 082.88</t>
+    <t>1 454.45</t>
   </si>
   <si>
     <t>FR0014012S89</t>
   </si>
   <si>
     <t>CAPGEMINI SE 3.5 25/09/2034</t>
   </si>
   <si>
-    <t>2 915.07</t>
-[...1 lines deleted...]
-  <si>
     <t>XS2387052744</t>
   </si>
   <si>
     <t>CASTELLUM HELSINKI FINANCE HOLDING 0.875 17/09/2029</t>
   </si>
   <si>
     <t>FR001400RIX8</t>
   </si>
   <si>
     <t>CNP ASSURANCES 16/07/2054</t>
   </si>
   <si>
-    <t>5 956.85</t>
+    <t>6 891.78</t>
   </si>
   <si>
     <t>XS2909746310</t>
   </si>
   <si>
     <t>COMCAST CORPORATION 3.25 26/09/2032</t>
   </si>
   <si>
-    <t>1 895.77</t>
+    <t>2 335.19</t>
   </si>
   <si>
     <t>XS2909746401</t>
   </si>
   <si>
     <t>COMCAST CORPORATION 3.55 26/09/2036</t>
   </si>
   <si>
-    <t>2 056.08</t>
+    <t>2 532.66</t>
   </si>
   <si>
     <t>DE000CZ45YV9</t>
   </si>
   <si>
     <t>COMMERZBANK AG 16/07/2032</t>
   </si>
   <si>
-    <t>2 443.84</t>
+    <t>2 827.40</t>
   </si>
   <si>
     <t>XS1772457633</t>
   </si>
   <si>
     <t>COVIVIO 2.375 20/02/2028</t>
   </si>
   <si>
     <t>FR001400Q7X2</t>
   </si>
   <si>
     <t>COVIVIO HOTELS SCA 4.125 23/05/2033</t>
   </si>
   <si>
-    <t>6 260.96</t>
-[...8 lines deleted...]
-    <t>2 502.74</t>
+    <t>10 578.08</t>
   </si>
   <si>
     <t>FR001400MDV4</t>
   </si>
   <si>
     <t>COVIVIO SA 4.625 05/06/2032</t>
   </si>
   <si>
-    <t>6 690.41</t>
+    <t>7 577.40</t>
+  </si>
+  <si>
+    <t>FR001400F067</t>
+  </si>
+  <si>
+    <t>CREDIT AGRICOLE SA PERP</t>
   </si>
   <si>
     <t>BE0002989706</t>
   </si>
   <si>
     <t>CRELAN SA 23/01/2032</t>
   </si>
   <si>
+    <t>1 927.40</t>
+  </si>
+  <si>
     <t>BE0390287564</t>
   </si>
   <si>
     <t>CRELAN SA-BRUSSELS HEAD OFFICE 30/04/2037</t>
   </si>
   <si>
+    <t>FR0014017HO4</t>
+  </si>
+  <si>
+    <t>DANONE SA 3.785 01/04/2034</t>
+  </si>
+  <si>
     <t>DE000A4DE9Y3</t>
   </si>
   <si>
     <t>DEUTSCHE BANK AG 13/02/2031</t>
   </si>
   <si>
-    <t>XS3032045471</t>
-[...7 lines deleted...]
-  <si>
     <t>XS2050406094</t>
   </si>
   <si>
     <t>DH EUROPE FINANCE SA 0.75 18/09/2031</t>
   </si>
   <si>
-    <t>1 368.92</t>
+    <t>1 670.26</t>
   </si>
   <si>
     <t>XS2280835260</t>
   </si>
   <si>
     <t>DIGITAL INTREPID HOLDING BV 0.625 15/07/2031</t>
   </si>
   <si>
     <t>XS3074473474</t>
   </si>
   <si>
     <t>DNB BANK ASA 20/05/2031</t>
   </si>
   <si>
-    <t>2 397.26</t>
+    <t>2 696.92</t>
   </si>
   <si>
     <t>XS3204041266</t>
   </si>
   <si>
     <t>DZ BANK AG DEUTSCHE ZENTRAL GENOSS 15/10/2035</t>
   </si>
   <si>
-    <t>1 340.25</t>
+    <t>1 695.62</t>
   </si>
   <si>
     <t>XS3274805376</t>
   </si>
   <si>
     <t>E.ON SE 3.448 19/01/2034</t>
   </si>
   <si>
-    <t>1 193.67</t>
+    <t>2 354.18</t>
   </si>
   <si>
     <t>XS3166221948</t>
   </si>
   <si>
     <t>EAST JAPAN RAILWAY COMPANY 3.727 02/09/2037</t>
   </si>
   <si>
-    <t>3 859.74</t>
+    <t>4 631.69</t>
   </si>
   <si>
     <t>XS3071203056</t>
   </si>
   <si>
     <t>EATON CAPITAL UNLIMITED CO 3.625 09/05/2035</t>
   </si>
   <si>
-    <t>5 780.14</t>
+    <t>6 475.34</t>
   </si>
   <si>
     <t>PTEDP6OM0007</t>
   </si>
   <si>
     <t>EDP SA 02/12/2055</t>
   </si>
   <si>
-    <t>2 013.70</t>
-[...1 lines deleted...]
-  <si>
     <t>BE6352705782</t>
   </si>
   <si>
     <t>ELIA GROUP SA 3.875 11/06/2031</t>
   </si>
   <si>
-    <t>5 478.08</t>
+    <t>6 221.23</t>
+  </si>
+  <si>
+    <t>FR0014016ZV3</t>
+  </si>
+  <si>
+    <t>ELIS SA 3.875 23/03/2032</t>
   </si>
   <si>
     <t>XS3070067072</t>
   </si>
   <si>
     <t>ELISA OYJ 2.875 14/05/2030</t>
   </si>
   <si>
-    <t>6 510.42</t>
+    <t>7 307.15</t>
   </si>
   <si>
     <t>XS3086867440</t>
   </si>
   <si>
     <t>ELM BV 3.375 19/06/2030</t>
   </si>
   <si>
-    <t>2 311.64</t>
+    <t>2 635.27</t>
   </si>
   <si>
     <t>FR0013463676</t>
   </si>
   <si>
     <t>ESSILORLUXOTTICA SA 0.75 27/11/2031</t>
   </si>
   <si>
     <t>FR001400RX89</t>
   </si>
   <si>
     <t>ESSILORLUXOTTICA SA 3 05/03/2032</t>
   </si>
   <si>
-    <t>11 704.11</t>
-[...1 lines deleted...]
-  <si>
     <t>XS2113167568</t>
   </si>
   <si>
     <t>ESSITY AB (PUBL) 0.5 03/02/2030</t>
   </si>
   <si>
     <t>XS2386877133</t>
   </si>
   <si>
     <t>ESSITY CAPITAL BV 0.25 15/09/2029</t>
   </si>
   <si>
     <t>XS2904504979</t>
   </si>
   <si>
     <t>EUROBANK SA (ATHINA) 24/09/2030</t>
   </si>
   <si>
-    <t>2 246.79</t>
+    <t>2 760.77</t>
   </si>
   <si>
     <t>DE000A4DFWV3</t>
   </si>
   <si>
     <t>EVONIK INDUSTRIES AG 09/09/2055</t>
   </si>
   <si>
-    <t>1 956.16</t>
+    <t>2 363.70</t>
   </si>
   <si>
     <t>XS2982065018</t>
   </si>
   <si>
     <t>EXPERIAN PLC 3.51 15/12/2033</t>
   </si>
   <si>
+    <t>1 325.15</t>
+  </si>
+  <si>
     <t>XS2950696869</t>
   </si>
   <si>
     <t>FINGRID OYJ 2.75 04/12/2029</t>
   </si>
   <si>
+    <t>1 128.33</t>
+  </si>
+  <si>
     <t>XS3299544711</t>
   </si>
   <si>
     <t>FORD MOTOR CREDIT COMPANY LLC 3.305 17/05/2029</t>
   </si>
   <si>
     <t>FR001400AQH0</t>
   </si>
   <si>
     <t>FRANCE (REPUBLIC OF) 0.1 25/07/2038</t>
   </si>
   <si>
     <t>FR0014002JM6</t>
   </si>
   <si>
     <t>FRANCE (REPUBLIC OF) 0.5 25/06/2044</t>
   </si>
   <si>
-    <t>2 098.24</t>
-[...8 lines deleted...]
-    <t>2 416.68</t>
+    <t>2 399.22</t>
   </si>
   <si>
     <t>BE6371086297</t>
   </si>
   <si>
     <t>GROEP BRUSSEL LAMBERT NV 3.75 21/01/2036</t>
   </si>
   <si>
     <t>FR0014006144</t>
   </si>
   <si>
     <t>GROUPE DES ASSURANCES DU CREDIT MU 21/04/2042</t>
   </si>
   <si>
-    <t>1 566.16</t>
+    <t>1 743.56</t>
+  </si>
+  <si>
+    <t>XS2385390724</t>
+  </si>
+  <si>
+    <t>HOLDING DINFRASTRUCTURES DES METIE 0.625 16/09/2028</t>
   </si>
   <si>
     <t>DE000A383PT8</t>
   </si>
   <si>
     <t>HOWOGE WOHNUNGSBAU GMBH 3.875 05/06/2030</t>
   </si>
   <si>
-    <t>5 605.48</t>
+    <t>6 348.63</t>
   </si>
   <si>
     <t>ES0244251056</t>
   </si>
   <si>
     <t>IBERCAJA BANCO SA 10/08/2031</t>
   </si>
   <si>
     <t>XS3224600232</t>
   </si>
   <si>
     <t>IBERDROLA FINANZAS SAU PERP</t>
   </si>
   <si>
-    <t>1 140.41</t>
+    <t>1 500.00</t>
   </si>
   <si>
     <t>FR001400ZRC6</t>
   </si>
   <si>
     <t>ICADE 4.375 22/05/2035</t>
   </si>
   <si>
-    <t>9 996.58</t>
+    <t>11 255.14</t>
   </si>
   <si>
     <t>XS3190744907</t>
   </si>
   <si>
     <t>IDS FINANCING PLC 3.25 01/01/2029</t>
   </si>
   <si>
-    <t>1 924.00</t>
+    <t>2 385.23</t>
   </si>
   <si>
     <t>FR00140141X5</t>
   </si>
   <si>
     <t>IMERYS S.A. 4 21/11/2032</t>
   </si>
   <si>
-    <t>1 041.10</t>
+    <t>1 424.66</t>
   </si>
   <si>
     <t>XS3074456891</t>
   </si>
   <si>
     <t>INFORMA PLC 3.375 09/06/2031</t>
   </si>
   <si>
-    <t>2 500.27</t>
+    <t>2 836.85</t>
   </si>
   <si>
     <t>XS2350756446</t>
   </si>
   <si>
     <t>ING GROEP NV 09/06/2032</t>
   </si>
   <si>
     <t>XS3153087559</t>
   </si>
   <si>
     <t>ING GROEP NV 20/08/2037</t>
   </si>
   <si>
-    <t>7 983.56</t>
+    <t>9 469.86</t>
   </si>
   <si>
     <t>XS3032046016</t>
   </si>
   <si>
     <t>INVESTOR AB 3.5 31/03/2034</t>
   </si>
   <si>
-    <t>3 702.33</t>
-[...1 lines deleted...]
-  <si>
     <t>IE000GVLBXU6</t>
   </si>
   <si>
     <t>IRELAND (GOVERNMENT) 3 18/10/2043</t>
   </si>
   <si>
-    <t>2 883.95</t>
+    <t>3 666.41</t>
   </si>
   <si>
     <t>IE00BFZRQ242</t>
   </si>
   <si>
     <t>IRELAND (REPUBLIC OF) 1.35 18/03/2031</t>
   </si>
   <si>
     <t>IT0005508590</t>
   </si>
   <si>
     <t>ITALY BUONI POLIENNALI DEL TESORO 4 30/04/2035</t>
   </si>
   <si>
-    <t>5 682.86</t>
+    <t>7 382.86</t>
   </si>
   <si>
     <t>XS3300349639</t>
   </si>
   <si>
     <t>JPMORGAN CHASE &amp; CO 18/02/2032</t>
   </si>
   <si>
+    <t>1 123.72</t>
+  </si>
+  <si>
     <t>BE0002990712</t>
   </si>
   <si>
     <t>KBC GROEP NV 17/04/2035</t>
   </si>
   <si>
-    <t>12 219.86</t>
+    <t>4 528.77</t>
+  </si>
+  <si>
+    <t>BE0390152180</t>
+  </si>
+  <si>
+    <t>KBC GROEP NV PERP</t>
   </si>
   <si>
     <t>XS2331327564</t>
   </si>
   <si>
     <t>KFW 0 15/06/2029</t>
   </si>
   <si>
     <t>XS2388457264</t>
   </si>
   <si>
     <t>KFW 0 15/09/2031</t>
   </si>
   <si>
     <t>XS2475954900</t>
   </si>
   <si>
     <t>KFW 1.375 07/06/2032</t>
   </si>
   <si>
-    <t>2 566.16</t>
+    <t>2 908.97</t>
   </si>
   <si>
     <t>FR001400NDQ2</t>
   </si>
   <si>
     <t>KLEPIERRE SA 3.875 23/09/2033</t>
   </si>
   <si>
-    <t>1 634.93</t>
-[...11 lines deleted...]
-    <t>KONINKLIJKE DSM NV 0.625 23/06/2032</t>
+    <t>2 006.51</t>
   </si>
   <si>
     <t>XS2229470146</t>
   </si>
   <si>
     <t>KONINKLIJKE KPN NV 0.875 14/12/2032</t>
   </si>
   <si>
     <t>XS2227906034</t>
   </si>
   <si>
     <t>KUNTARAHOITUS OYJ 0.05 10/09/2035</t>
   </si>
   <si>
     <t>XS3069338336</t>
   </si>
   <si>
     <t>LLOYDS BANKING GROUP PLC 09/05/2035</t>
   </si>
   <si>
-    <t>3 986.30</t>
+    <t>4 465.75</t>
   </si>
   <si>
     <t>FR001400ZEB6</t>
   </si>
   <si>
     <t>LVMH MOET HENNESSY LOUIS VUITTON S 3 07/03/2032</t>
   </si>
   <si>
-    <t>9 632.88</t>
-[...10 lines deleted...]
-  <si>
     <t>XS3238212164</t>
   </si>
   <si>
     <t>MAGNUM ICC FINANCE BV 3.75 26/11/2034</t>
   </si>
   <si>
-    <t>2 274.66</t>
+    <t>1 875.00</t>
+  </si>
+  <si>
+    <t>XS3320665444</t>
+  </si>
+  <si>
+    <t>MAPLE PARENT HOLDINGS CORP 4.728 26/03/2035</t>
   </si>
   <si>
     <t>XS2023644540</t>
   </si>
   <si>
     <t>MERCK FINANCIAL SERVICES GMBH 0.875 05/07/2031</t>
   </si>
   <si>
-    <t>1 121.92</t>
+    <t>1 289.73</t>
   </si>
   <si>
     <t>XS3223939466</t>
   </si>
   <si>
     <t>MERCK KGAA 24/11/2055</t>
   </si>
   <si>
+    <t>1 797.95</t>
+  </si>
+  <si>
     <t>XS3293638568</t>
   </si>
   <si>
     <t>MIZUHO FINANCIAL GROUP INC 3.21 16/05/2032</t>
   </si>
   <si>
+    <t>1 134.49</t>
+  </si>
+  <si>
     <t>XS2790333889</t>
   </si>
   <si>
     <t>MORGAN STANLEY 21/03/2035</t>
   </si>
   <si>
-    <t>7 368.22</t>
-[...7 lines deleted...]
-  <si>
     <t>XS2388449758</t>
   </si>
   <si>
     <t>NATIONALE NEDERLANDEN BANK N V 0.5 21/09/2028</t>
   </si>
   <si>
-    <t>1 282.19</t>
+    <t>1 569.86</t>
   </si>
   <si>
     <t>XS3059437460</t>
   </si>
   <si>
     <t>NATIONWIDE BUILDING SOCIETY 30/07/2035</t>
   </si>
   <si>
-    <t>2 290.41</t>
+    <t>2 673.97</t>
   </si>
   <si>
     <t>XS2291793813</t>
   </si>
   <si>
     <t>NEDERLANDSE WATERSCHAPSBANK NV 0 16/02/2037</t>
   </si>
   <si>
-    <t>DE000NWB0AN7</t>
-[...2 lines deleted...]
-    <t>NRW BANK 0 28/07/2031</t>
+    <t>XS3303513066</t>
+  </si>
+  <si>
+    <t>NETWORK FINANCE COMPANY PTY LTD 3.5 05/09/2033</t>
   </si>
   <si>
     <t>DE000NWB0AF3</t>
   </si>
   <si>
     <t>NRW BANK 0.75 30/06/2028</t>
   </si>
   <si>
-    <t>1 473.29</t>
+    <t>1 689.04</t>
   </si>
   <si>
     <t>XS3100081507</t>
   </si>
   <si>
     <t>NTT FINANCE CORP 3.678 16/07/2033</t>
   </si>
   <si>
-    <t>2 584.17</t>
+    <t>2 989.76</t>
   </si>
   <si>
     <t>XS2776001377</t>
   </si>
   <si>
     <t>OMNICOM FINANCE HOLDINGS PLC 3.7 06/03/2032</t>
   </si>
   <si>
-    <t>7 197.26</t>
-[...1 lines deleted...]
-  <si>
     <t>XS3284416917</t>
   </si>
   <si>
     <t>OP CORPORATE BANK PLC 30/01/2032</t>
   </si>
   <si>
+    <t>1 057.81</t>
+  </si>
+  <si>
     <t>XS2901491261</t>
   </si>
   <si>
     <t>P3 GROUP SARL 4 19/04/2032</t>
   </si>
   <si>
-    <t>3 408.22</t>
+    <t>3 791.78</t>
   </si>
   <si>
     <t>XS3013011203</t>
   </si>
   <si>
     <t>PPG INDUSTRIES INC 3.25 04/03/2032</t>
   </si>
   <si>
-    <t>5 022.45</t>
-[...1 lines deleted...]
-  <si>
     <t>XS2810794680</t>
   </si>
   <si>
     <t>PROLOGIS EURO FINANCE LLC 4 05/05/2034</t>
   </si>
   <si>
-    <t>7 370.96</t>
+    <t>8 245.48</t>
   </si>
   <si>
     <t>XS2187529180</t>
   </si>
   <si>
     <t>PROLOGIS INTERNATIONAL FUNDING II 1.625 17/06/2032</t>
   </si>
   <si>
-    <t>3 646.23</t>
+    <t>4 152.65</t>
   </si>
   <si>
     <t>BE0002830116</t>
   </si>
   <si>
     <t>PROXIMUS NV 0.75 17/11/2036</t>
   </si>
   <si>
     <t>FR0014010CI2</t>
   </si>
   <si>
     <t>PUBLICIS GROUPE SA 3.375 12/06/2032</t>
   </si>
   <si>
-    <t>4 752.74</t>
+    <t>5 400.00</t>
   </si>
   <si>
     <t>CH1353015048</t>
   </si>
   <si>
     <t>RAIFFEISEN SCHWEIZ GENOSSENSCHAFT 03/09/2032</t>
   </si>
   <si>
-    <t>3 672.59</t>
+    <t>4 411.33</t>
   </si>
   <si>
     <t>FR0014015EO5</t>
   </si>
   <si>
     <t>RCI BANQUE SA 3.75 16/02/2032</t>
   </si>
   <si>
     <t>XS2838500218</t>
   </si>
   <si>
     <t>REDEIA CORPORACION SA 3.375 09/07/2032</t>
   </si>
   <si>
-    <t>2 126.71</t>
+    <t>2 450.34</t>
   </si>
   <si>
     <t>XS2779010300</t>
   </si>
   <si>
     <t>RELX FINANCE BV 3.375 20/03/2033</t>
   </si>
   <si>
-    <t>7 125.97</t>
+    <t>XS3308054124</t>
+  </si>
+  <si>
+    <t>ROYAL SCHIPHOL GROUP NV 3.625 20/11/2035</t>
   </si>
   <si>
     <t>XS3304304945</t>
   </si>
   <si>
     <t>SAGE GROUP PLC 3.821 25/02/2033</t>
   </si>
   <si>
     <t>FR001400Y1I6</t>
   </si>
   <si>
     <t>SANOFI SA 2.75 11/03/2031</t>
   </si>
   <si>
-    <t>5 273.97</t>
-[...1 lines deleted...]
-  <si>
     <t>XS2974156031</t>
   </si>
   <si>
     <t>SELP FINANCE SARL 3.75 16/01/2032</t>
   </si>
   <si>
     <t>XS3237109965</t>
   </si>
   <si>
     <t>SMURFIT KAPPA TREASURY UNLIMITED C 3.489 24/11/2031</t>
   </si>
   <si>
+    <t>1 213.98</t>
+  </si>
+  <si>
     <t>FR0014014A53</t>
   </si>
   <si>
     <t>SOCIETE GENERALE SA 20/11/2035</t>
   </si>
   <si>
-    <t>2 038.36</t>
+    <t>2 781.51</t>
   </si>
   <si>
     <t>ES0000012J07</t>
   </si>
   <si>
     <t>SPAIN (KINGDOM OF) 1 30/07/2042</t>
   </si>
   <si>
-    <t>8 961.23</t>
+    <t>10 461.92</t>
   </si>
   <si>
     <t>XS3027988263</t>
   </si>
   <si>
     <t>SSE PLC 3.5 18/03/2032</t>
   </si>
   <si>
-    <t>6 643.86</t>
-[...1 lines deleted...]
-  <si>
     <t>FR001400DQ92</t>
   </si>
   <si>
     <t>SUEZ SA (FR) 5 03/11/2032</t>
   </si>
   <si>
-    <t>3 095.89</t>
+    <t>4 054.79</t>
   </si>
   <si>
     <t>BE6365314770</t>
   </si>
   <si>
     <t>SYENSQO NV 3.375 28/05/2031</t>
   </si>
   <si>
-    <t>5 030.14</t>
+    <t>5 677.40</t>
+  </si>
+  <si>
+    <t>XS2314267449</t>
+  </si>
+  <si>
+    <t>TELE2 AB 0.75 23/03/2031</t>
+  </si>
+  <si>
+    <t>XS2623868994</t>
+  </si>
+  <si>
+    <t>TELE2 AB 3.75 22/11/2029</t>
+  </si>
+  <si>
+    <t>1 563.90</t>
+  </si>
+  <si>
+    <t>XS2589828941</t>
+  </si>
+  <si>
+    <t>TELIA COMPANY AB 3.625 22/02/2032</t>
+  </si>
+  <si>
+    <t>XS3166363906</t>
+  </si>
+  <si>
+    <t>TELSTRA GROUP LTD 3.375 02/03/2035</t>
+  </si>
+  <si>
+    <t>XS2613162424</t>
+  </si>
+  <si>
+    <t>TELSTRA GROUP LTD 3.75 04/05/2031</t>
+  </si>
+  <si>
+    <t>3 026.61</t>
+  </si>
+  <si>
+    <t>XS2549543226</t>
+  </si>
+  <si>
+    <t>TENNET NETHERLANDS BV 4.25 28/04/2032</t>
+  </si>
+  <si>
+    <t>3 923.97</t>
+  </si>
+  <si>
+    <t>XS3128477521</t>
+  </si>
+  <si>
+    <t>TERNA RETE ELETTRICA NAZIONALE SPA 3 22/07/2031</t>
+  </si>
+  <si>
+    <t>4 142.47</t>
+  </si>
+  <si>
+    <t>XS3281650823</t>
+  </si>
+  <si>
+    <t>TERNA RETE ELETTRICA NAZIONALE SPA PERP</t>
+  </si>
+  <si>
+    <t>XS2798269069</t>
+  </si>
+  <si>
+    <t>9 213.70</t>
+  </si>
+  <si>
+    <t>FR001400L263</t>
+  </si>
+  <si>
+    <t>THALES SA 4.25 18/10/2031</t>
+  </si>
+  <si>
+    <t>3 819.18</t>
   </si>
   <si>
     <t>XS3298843924</t>
   </si>
   <si>
     <t>T-MOBILE USA INC 3.625 19/02/2035</t>
   </si>
   <si>
-    <t>XS2314267449</t>
-[...77 lines deleted...]
-    <t>3 004.11</t>
+    <t>1 132.19</t>
   </si>
   <si>
     <t>XS2980851351</t>
   </si>
   <si>
     <t>TORONTO-DOMINION BANK/THE 23/01/2036</t>
   </si>
   <si>
+    <t>1 242.79</t>
+  </si>
+  <si>
     <t>XS1997077364</t>
   </si>
   <si>
     <t>TRANSURBAN FINANCE COMPANY PTY LTD 1.45 16/05/2029</t>
   </si>
   <si>
-    <t>2 158.71</t>
+    <t>2 422.89</t>
   </si>
   <si>
     <t>XS3047435659</t>
   </si>
   <si>
     <t>TRANSURBAN FINANCE COMPANY PTY LTD 4.143 17/04/2035</t>
   </si>
   <si>
-    <t>3 552.76</t>
-[...8 lines deleted...]
-    <t>3 413.23</t>
+    <t>3 950.04</t>
   </si>
   <si>
     <t>BE0390119825</t>
   </si>
   <si>
     <t>UCB SA 4.25 20/03/2030</t>
   </si>
   <si>
-    <t>7 941.10</t>
-[...10 lines deleted...]
-  <si>
     <t>FR00140007L3</t>
   </si>
   <si>
     <t>VEOLIA ENVIRONNEMENT SA NC8.5 PERP</t>
   </si>
   <si>
-    <t>4 246.58</t>
-[...5 lines deleted...]
-    <t>VERIZON COMMUNICATIONS INC 15/08/2056</t>
+    <t>4 726.03</t>
+  </si>
+  <si>
+    <t>XS3310548105</t>
+  </si>
+  <si>
+    <t>VESTAS WIND SYSTEMS A/S 3.75 15/06/2033</t>
   </si>
   <si>
     <t>DE000A3MP4V7</t>
   </si>
   <si>
     <t>VONOVIA SE 0.75 01/09/2032</t>
   </si>
   <si>
-    <t>1 084.93</t>
+    <t>1 300.68</t>
   </si>
   <si>
     <t>XS2198580271</t>
   </si>
   <si>
     <t>WOLTERS KLUWER NV 0.75 03/07/2030</t>
   </si>
   <si>
-    <t>1 047.45</t>
+    <t>1 202.79</t>
   </si>
   <si>
     <t>XS2592516210</t>
   </si>
   <si>
     <t>WOLTERS KLUWER NV 3.75 03/04/2031</t>
   </si>
   <si>
-    <t>3 359.59</t>
+    <t>3 719.18</t>
   </si>
   <si>
     <t>CH1471403852</t>
   </si>
   <si>
     <t>ZUERCHER KANTONALBANK 11/09/2031</t>
   </si>
   <si>
-    <t>2 867.93</t>
+    <t>3 472.62</t>
   </si>
   <si>
     <t>ER32612CK01</t>
   </si>
   <si>
     <t>DEC26 0RZ7 C @ 97.875</t>
+  </si>
+  <si>
+    <t>SX5E2612CR08</t>
+  </si>
+  <si>
+    <t>DEC26 SX5E C @ 6600.000000</t>
+  </si>
+  <si>
+    <t>SX5E2609CR01</t>
+  </si>
+  <si>
+    <t>SEP26 SX5E C @ 6350.000000</t>
   </si>
   <si>
     <t>ER32612CK02</t>
   </si>
   <si>
     <t>DEC26 0RZ7 C @ 98.0</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
@@ -2374,154 +2392,154 @@
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>4</v>
       </c>
       <c r="H1" t="s">
         <v>5</v>
       </c>
       <c r="I1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2" spans="1:14">
       <c r="A2" t="s">
         <v>6</v>
       </c>
       <c r="B2" t="s">
         <v>7</v>
       </c>
       <c r="C2" s="1">
-        <v>21582.3542</v>
+        <v>21546.0302</v>
       </c>
       <c r="D2">
-        <v>2772.14</v>
+        <v>2589.79</v>
       </c>
       <c r="E2" t="s">
         <v>8</v>
       </c>
       <c r="F2">
-        <v>59829462.98</v>
+        <v>55799858.57</v>
       </c>
       <c r="G2" t="s">
         <v>8</v>
       </c>
       <c r="H2">
-        <v>59829462.98</v>
+        <v>55799858.57</v>
       </c>
       <c r="I2" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="3" spans="1:14">
       <c r="A3" t="s">
         <v>9</v>
       </c>
       <c r="B3" t="s">
         <v>10</v>
       </c>
       <c r="C3" s="1">
-        <v>1295.738</v>
+        <v>1280.648</v>
       </c>
       <c r="D3">
-        <v>3296.49</v>
+        <v>3081.86</v>
       </c>
       <c r="E3" t="s">
         <v>8</v>
       </c>
       <c r="F3">
-        <v>4271391.3</v>
+        <v>3946788.31</v>
       </c>
       <c r="G3" t="s">
         <v>8</v>
       </c>
       <c r="H3">
-        <v>4271391.3</v>
+        <v>3946788.31</v>
       </c>
       <c r="I3" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="4" spans="1:14">
       <c r="A4" t="s">
         <v>11</v>
       </c>
       <c r="B4" t="s">
         <v>12</v>
       </c>
       <c r="C4" s="1">
         <v>10.0</v>
       </c>
       <c r="D4">
-        <v>105.65</v>
+        <v>98.76</v>
       </c>
       <c r="E4" t="s">
         <v>8</v>
       </c>
       <c r="F4">
-        <v>1056.56</v>
+        <v>987.62</v>
       </c>
       <c r="G4" t="s">
         <v>8</v>
       </c>
       <c r="H4">
-        <v>1056.56</v>
+        <v>987.62</v>
       </c>
       <c r="I4" t="s">
         <v>8</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:P258"/>
+  <dimension ref="A1:P264"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="O258" sqref="O258"/>
+      <selection activeCell="O264" sqref="O264"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:16">
       <c r="A1" t="s">
         <v>13</v>
       </c>
       <c r="B1" t="s">
         <v>14</v>
       </c>
       <c r="C1" t="s">
         <v>15</v>
       </c>
       <c r="D1" t="s">
         <v>16</v>
       </c>
       <c r="E1" t="s">
         <v>17</v>
       </c>
       <c r="F1" t="s">
         <v>4</v>
       </c>
       <c r="G1" t="s">
         <v>18</v>
@@ -2543,12886 +2561,13186 @@
       </c>
       <c r="M1" t="s">
         <v>24</v>
       </c>
       <c r="N1" t="s">
         <v>25</v>
       </c>
       <c r="O1" t="s">
         <v>26</v>
       </c>
       <c r="P1" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="2" spans="1:16">
       <c r="A2" t="s">
         <v>28</v>
       </c>
       <c r="B2" t="s">
         <v>29</v>
       </c>
       <c r="C2" s="1">
         <v>4917.0</v>
       </c>
       <c r="D2" s="1">
-        <v>70.28</v>
+        <v>63.14</v>
       </c>
       <c r="E2" s="1">
         <v>60.1332235103</v>
       </c>
       <c r="F2" t="s">
         <v>30</v>
       </c>
       <c r="G2">
-        <v>0.91</v>
+        <v>0.92</v>
       </c>
       <c r="H2" s="1">
         <v>318275.06</v>
       </c>
       <c r="I2" s="1">
-        <v>60200.12</v>
+        <v>19860.73</v>
       </c>
       <c r="J2" s="1">
-        <v>18.914494902617</v>
+        <v>6.2401150753062</v>
       </c>
       <c r="K2">
         <v>0.0</v>
       </c>
       <c r="L2">
         <v>0.0</v>
       </c>
       <c r="M2" s="1">
-        <v>378475.18</v>
+        <v>338135.79</v>
       </c>
       <c r="N2" s="1">
-        <v>378475.18</v>
+        <v>338135.79</v>
       </c>
       <c r="O2" s="1">
-        <v>0.59</v>
+        <v>0.57</v>
       </c>
       <c r="P2">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:16">
       <c r="A3" t="s">
         <v>31</v>
       </c>
       <c r="B3" t="s">
         <v>32</v>
       </c>
       <c r="C3" s="1">
-        <v>1151.0</v>
+        <v>79.0</v>
       </c>
       <c r="D3" s="1">
-        <v>158.7</v>
+        <v>855.5</v>
       </c>
       <c r="E3" s="1">
-        <v>177.5646568202</v>
+        <v>1569.2481012658</v>
       </c>
       <c r="F3" t="s">
         <v>8</v>
       </c>
       <c r="G3">
         <v>1.0</v>
       </c>
       <c r="H3" s="1">
-        <v>204376.92</v>
+        <v>123970.6</v>
       </c>
       <c r="I3" s="1">
-        <v>-21713.22</v>
+        <v>-56386.1</v>
       </c>
       <c r="J3" s="1">
-        <v>-10.624105696475</v>
+        <v>-45.483445268475</v>
       </c>
       <c r="K3">
         <v>0.0</v>
       </c>
       <c r="L3">
         <v>0.0</v>
       </c>
       <c r="M3" s="1">
-        <v>182663.7</v>
+        <v>67584.5</v>
       </c>
       <c r="N3" s="1">
-        <v>182663.7</v>
+        <v>67584.5</v>
       </c>
       <c r="O3" s="1">
-        <v>0.28</v>
+        <v>0.11</v>
       </c>
       <c r="P3">
         <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:16">
       <c r="A4" t="s">
         <v>33</v>
       </c>
       <c r="B4" t="s">
         <v>34</v>
       </c>
       <c r="C4" s="1">
-        <v>79.0</v>
+        <v>1665.0</v>
       </c>
       <c r="D4" s="1">
-        <v>1001.6</v>
+        <v>160.42</v>
       </c>
       <c r="E4" s="1">
-        <v>1569.2481012658</v>
+        <v>162.5392732733</v>
       </c>
       <c r="F4" t="s">
         <v>8</v>
       </c>
       <c r="G4">
         <v>1.0</v>
       </c>
       <c r="H4" s="1">
-        <v>123970.6</v>
+        <v>270627.89</v>
       </c>
       <c r="I4" s="1">
-        <v>-44844.2</v>
+        <v>-3528.59</v>
       </c>
       <c r="J4" s="1">
-        <v>-36.173253981186</v>
+        <v>-1.3038530507702</v>
       </c>
       <c r="K4">
         <v>0.0</v>
       </c>
       <c r="L4">
         <v>0.0</v>
       </c>
       <c r="M4" s="1">
-        <v>79126.4</v>
+        <v>267099.3</v>
       </c>
       <c r="N4" s="1">
-        <v>79126.4</v>
+        <v>267099.3</v>
       </c>
       <c r="O4" s="1">
-        <v>0.12</v>
+        <v>0.45</v>
       </c>
       <c r="P4">
         <v>1</v>
       </c>
     </row>
     <row r="5" spans="1:16">
       <c r="A5" t="s">
         <v>35</v>
       </c>
       <c r="B5" t="s">
         <v>36</v>
       </c>
       <c r="C5" s="1">
-        <v>1394.0</v>
+        <v>6187.0</v>
       </c>
       <c r="D5" s="1">
-        <v>189.74</v>
+        <v>59.06</v>
       </c>
       <c r="E5" s="1">
-        <v>159.4582998565</v>
+        <v>73.7148828188</v>
       </c>
       <c r="F5" t="s">
-        <v>8</v>
+        <v>30</v>
       </c>
       <c r="G5">
-        <v>1.0</v>
+        <v>0.92</v>
       </c>
       <c r="H5" s="1">
-        <v>222284.87</v>
+        <v>403437.76</v>
       </c>
       <c r="I5" s="1">
-        <v>42212.69</v>
+        <v>-5458.98</v>
       </c>
       <c r="J5" s="1">
-        <v>18.990356833553</v>
+        <v>-1.3531157817255</v>
       </c>
       <c r="K5">
         <v>0.0</v>
       </c>
       <c r="L5">
         <v>0.0</v>
       </c>
       <c r="M5" s="1">
-        <v>264497.56</v>
+        <v>397978.78</v>
       </c>
       <c r="N5" s="1">
-        <v>264497.56</v>
+        <v>397978.78</v>
       </c>
       <c r="O5" s="1">
-        <v>0.41</v>
+        <v>0.67</v>
       </c>
       <c r="P5">
         <v>1</v>
       </c>
     </row>
     <row r="6" spans="1:16">
       <c r="A6" t="s">
         <v>37</v>
       </c>
       <c r="B6" t="s">
         <v>38</v>
       </c>
       <c r="C6" s="1">
-        <v>2573.0</v>
+        <v>1035.0</v>
       </c>
       <c r="D6" s="1">
-        <v>60.32</v>
+        <v>350.9</v>
       </c>
       <c r="E6" s="1">
-        <v>60.616066848</v>
+        <v>263.1028888889</v>
       </c>
       <c r="F6" t="s">
         <v>8</v>
       </c>
       <c r="G6">
         <v>1.0</v>
       </c>
       <c r="H6" s="1">
-        <v>155965.14</v>
+        <v>272311.49</v>
       </c>
       <c r="I6" s="1">
-        <v>-761.78</v>
+        <v>90870.01</v>
       </c>
       <c r="J6" s="1">
-        <v>-0.48842965806333</v>
+        <v>33.369877268124</v>
       </c>
       <c r="K6">
         <v>0.0</v>
       </c>
       <c r="L6">
         <v>0.0</v>
       </c>
       <c r="M6" s="1">
-        <v>155203.36</v>
+        <v>363181.5</v>
       </c>
       <c r="N6" s="1">
-        <v>155203.36</v>
+        <v>363181.5</v>
       </c>
       <c r="O6" s="1">
-        <v>0.24</v>
+        <v>0.61</v>
       </c>
       <c r="P6">
         <v>1</v>
       </c>
     </row>
     <row r="7" spans="1:16">
       <c r="A7" t="s">
         <v>39</v>
       </c>
       <c r="B7" t="s">
         <v>40</v>
       </c>
       <c r="C7" s="1">
-        <v>5025.0</v>
+        <v>9855.0</v>
       </c>
       <c r="D7" s="1">
-        <v>64.28</v>
+        <v>23.6</v>
       </c>
       <c r="E7" s="1">
-        <v>71.7103144279</v>
+        <v>32.4873992897</v>
       </c>
       <c r="F7" t="s">
-        <v>30</v>
+        <v>8</v>
       </c>
       <c r="G7">
-        <v>0.91</v>
+        <v>1.0</v>
       </c>
       <c r="H7" s="1">
-        <v>322276.55</v>
+        <v>320163.32</v>
       </c>
       <c r="I7" s="1">
-        <v>31490.49</v>
+        <v>-87585.32</v>
       </c>
       <c r="J7" s="1">
-        <v>9.7712632209821</v>
+        <v>-27.356450451601</v>
       </c>
       <c r="K7">
         <v>0.0</v>
       </c>
       <c r="L7">
         <v>0.0</v>
       </c>
       <c r="M7" s="1">
-        <v>353767.04</v>
+        <v>232578.0</v>
       </c>
       <c r="N7" s="1">
-        <v>353767.04</v>
+        <v>232578.0</v>
       </c>
       <c r="O7" s="1">
-        <v>0.55</v>
+        <v>0.39</v>
       </c>
       <c r="P7">
         <v>1</v>
       </c>
     </row>
     <row r="8" spans="1:16">
       <c r="A8" t="s">
         <v>41</v>
       </c>
       <c r="B8" t="s">
         <v>42</v>
       </c>
       <c r="C8" s="1">
-        <v>1487.0</v>
+        <v>2253.0</v>
       </c>
       <c r="D8" s="1">
-        <v>379.2</v>
+        <v>48.6</v>
       </c>
       <c r="E8" s="1">
-        <v>263.1028917283</v>
+        <v>69.0101154017</v>
       </c>
       <c r="F8" t="s">
         <v>8</v>
       </c>
       <c r="G8">
         <v>1.0</v>
       </c>
       <c r="H8" s="1">
-        <v>391234.0</v>
+        <v>155479.79</v>
       </c>
       <c r="I8" s="1">
-        <v>172636.4</v>
+        <v>-45983.99</v>
       </c>
       <c r="J8" s="1">
-        <v>44.126124007627</v>
+        <v>-29.575541618625</v>
       </c>
       <c r="K8">
         <v>0.0</v>
       </c>
       <c r="L8">
         <v>0.0</v>
       </c>
       <c r="M8" s="1">
-        <v>563870.4</v>
+        <v>109495.8</v>
       </c>
       <c r="N8" s="1">
-        <v>563870.4</v>
+        <v>109495.8</v>
       </c>
       <c r="O8" s="1">
-        <v>0.88</v>
+        <v>0.18</v>
       </c>
       <c r="P8">
         <v>1</v>
       </c>
     </row>
     <row r="9" spans="1:16">
       <c r="A9" t="s">
         <v>43</v>
       </c>
       <c r="B9" t="s">
         <v>44</v>
       </c>
       <c r="C9" s="1">
-        <v>9855.0</v>
+        <v>2709.0</v>
       </c>
       <c r="D9" s="1">
-        <v>29.84</v>
+        <v>59.02</v>
       </c>
       <c r="E9" s="1">
-        <v>32.4873992897</v>
+        <v>46.1333923957</v>
       </c>
       <c r="F9" t="s">
         <v>8</v>
       </c>
       <c r="G9">
         <v>1.0</v>
       </c>
       <c r="H9" s="1">
-        <v>320163.32</v>
+        <v>124975.36</v>
       </c>
       <c r="I9" s="1">
-        <v>-26090.12</v>
+        <v>34909.82</v>
       </c>
       <c r="J9" s="1">
-        <v>-8.149003452363</v>
+        <v>27.933362224362</v>
       </c>
       <c r="K9">
         <v>0.0</v>
       </c>
       <c r="L9">
         <v>0.0</v>
       </c>
       <c r="M9" s="1">
-        <v>294073.2</v>
+        <v>159885.18</v>
       </c>
       <c r="N9" s="1">
-        <v>294073.2</v>
+        <v>159885.18</v>
       </c>
       <c r="O9" s="1">
-        <v>0.46</v>
+        <v>0.27</v>
       </c>
       <c r="P9">
         <v>1</v>
       </c>
     </row>
     <row r="10" spans="1:16">
       <c r="A10" t="s">
         <v>45</v>
       </c>
       <c r="B10" t="s">
         <v>46</v>
       </c>
       <c r="C10" s="1">
-        <v>3394.0</v>
+        <v>3425.0</v>
       </c>
       <c r="D10" s="1">
-        <v>49.0</v>
+        <v>34.0</v>
       </c>
       <c r="E10" s="1">
-        <v>69.0101149087</v>
+        <v>36.36</v>
       </c>
       <c r="F10" t="s">
         <v>8</v>
       </c>
       <c r="G10">
         <v>1.0</v>
       </c>
       <c r="H10" s="1">
-        <v>234220.33</v>
+        <v>124533.0</v>
       </c>
       <c r="I10" s="1">
-        <v>-67914.33</v>
+        <v>-8083.0</v>
       </c>
       <c r="J10" s="1">
-        <v>-28.995915939492</v>
+        <v>-6.4906490649065</v>
       </c>
       <c r="K10">
         <v>0.0</v>
       </c>
       <c r="L10">
         <v>0.0</v>
       </c>
       <c r="M10" s="1">
-        <v>166306.0</v>
+        <v>116450.0</v>
       </c>
       <c r="N10" s="1">
-        <v>166306.0</v>
+        <v>116450.0</v>
       </c>
       <c r="O10" s="1">
-        <v>0.26</v>
+        <v>0.19</v>
       </c>
       <c r="P10">
         <v>1</v>
       </c>
     </row>
     <row r="11" spans="1:16">
       <c r="A11" t="s">
         <v>47</v>
       </c>
       <c r="B11" t="s">
         <v>48</v>
       </c>
       <c r="C11" s="1">
-        <v>2709.0</v>
+        <v>250.0</v>
       </c>
       <c r="D11" s="1">
-        <v>66.92</v>
+        <v>607.4</v>
       </c>
       <c r="E11" s="1">
-        <v>46.1333923957</v>
+        <v>674.7808</v>
       </c>
       <c r="F11" t="s">
         <v>8</v>
       </c>
       <c r="G11">
         <v>1.0</v>
       </c>
       <c r="H11" s="1">
-        <v>124975.36</v>
+        <v>168695.2</v>
       </c>
       <c r="I11" s="1">
-        <v>56310.92</v>
+        <v>-16845.2</v>
       </c>
       <c r="J11" s="1">
-        <v>45.057617757612</v>
+        <v>-9.9855834665124</v>
       </c>
       <c r="K11">
         <v>0.0</v>
       </c>
       <c r="L11">
         <v>0.0</v>
       </c>
       <c r="M11" s="1">
-        <v>181286.28</v>
+        <v>151850.0</v>
       </c>
       <c r="N11" s="1">
-        <v>181286.28</v>
+        <v>151850.0</v>
       </c>
       <c r="O11" s="1">
-        <v>0.28</v>
+        <v>0.25</v>
       </c>
       <c r="P11">
         <v>1</v>
       </c>
     </row>
     <row r="12" spans="1:16">
       <c r="A12" t="s">
         <v>49</v>
       </c>
       <c r="B12" t="s">
         <v>50</v>
       </c>
       <c r="C12" s="1">
-        <v>3425.0</v>
+        <v>1090.0</v>
       </c>
       <c r="D12" s="1">
-        <v>43.62</v>
+        <v>1146.4</v>
       </c>
       <c r="E12" s="1">
-        <v>36.36</v>
+        <v>447.23</v>
       </c>
       <c r="F12" t="s">
         <v>8</v>
       </c>
       <c r="G12">
         <v>1.0</v>
       </c>
       <c r="H12" s="1">
-        <v>124533.0</v>
+        <v>487480.7</v>
       </c>
       <c r="I12" s="1">
-        <v>24865.5</v>
+        <v>762095.3</v>
       </c>
       <c r="J12" s="1">
-        <v>19.96699669967</v>
+        <v>156.33343022606</v>
       </c>
       <c r="K12">
         <v>0.0</v>
       </c>
       <c r="L12">
         <v>0.0</v>
       </c>
       <c r="M12" s="1">
-        <v>149398.5</v>
+        <v>1249576.0</v>
       </c>
       <c r="N12" s="1">
-        <v>149398.5</v>
+        <v>1249576.0</v>
       </c>
       <c r="O12" s="1">
-        <v>0.23</v>
+        <v>2.09</v>
       </c>
       <c r="P12">
         <v>1</v>
       </c>
     </row>
     <row r="13" spans="1:16">
       <c r="A13" t="s">
         <v>51</v>
       </c>
       <c r="B13" t="s">
         <v>52</v>
       </c>
       <c r="C13" s="1">
-        <v>175.0</v>
+        <v>8511.0</v>
       </c>
       <c r="D13" s="1">
-        <v>722.4</v>
+        <v>37.95</v>
       </c>
       <c r="E13" s="1">
-        <v>703.8</v>
+        <v>27.1786629068</v>
       </c>
       <c r="F13" t="s">
         <v>8</v>
       </c>
       <c r="G13">
         <v>1.0</v>
       </c>
       <c r="H13" s="1">
-        <v>123165.0</v>
+        <v>231317.6</v>
       </c>
       <c r="I13" s="1">
-        <v>3255.0</v>
+        <v>91674.85</v>
       </c>
       <c r="J13" s="1">
-        <v>2.6427962489344</v>
+        <v>39.631593099704</v>
       </c>
       <c r="K13">
         <v>0.0</v>
       </c>
       <c r="L13">
         <v>0.0</v>
       </c>
       <c r="M13" s="1">
-        <v>126420.0</v>
+        <v>322992.45</v>
       </c>
       <c r="N13" s="1">
-        <v>126420.0</v>
+        <v>322992.45</v>
       </c>
       <c r="O13" s="1">
-        <v>0.2</v>
+        <v>0.54</v>
       </c>
       <c r="P13">
         <v>1</v>
       </c>
     </row>
     <row r="14" spans="1:16">
       <c r="A14" t="s">
         <v>53</v>
       </c>
       <c r="B14" t="s">
         <v>54</v>
       </c>
       <c r="C14" s="1">
-        <v>1243.0</v>
+        <v>20526.0</v>
       </c>
       <c r="D14" s="1">
-        <v>1255.6</v>
+        <v>17.91</v>
       </c>
       <c r="E14" s="1">
-        <v>430.467538214</v>
+        <v>9.9422157264</v>
       </c>
       <c r="F14" t="s">
         <v>8</v>
       </c>
       <c r="G14">
         <v>1.0</v>
       </c>
       <c r="H14" s="1">
-        <v>535071.15</v>
+        <v>204073.92</v>
       </c>
       <c r="I14" s="1">
-        <v>1025639.65</v>
+        <v>163546.74</v>
       </c>
       <c r="J14" s="1">
-        <v>191.68285376627</v>
+        <v>80.140931286075</v>
       </c>
       <c r="K14">
         <v>0.0</v>
       </c>
       <c r="L14">
         <v>0.0</v>
       </c>
       <c r="M14" s="1">
-        <v>1560710.8</v>
+        <v>367620.66</v>
       </c>
       <c r="N14" s="1">
-        <v>1560710.8</v>
+        <v>367620.66</v>
       </c>
       <c r="O14" s="1">
-        <v>2.43</v>
+        <v>0.62</v>
       </c>
       <c r="P14">
         <v>1</v>
       </c>
     </row>
     <row r="15" spans="1:16">
       <c r="A15" t="s">
         <v>55</v>
       </c>
       <c r="B15" t="s">
         <v>56</v>
       </c>
       <c r="C15" s="1">
-        <v>9010.0</v>
+        <v>49171.0</v>
       </c>
       <c r="D15" s="1">
-        <v>39.8</v>
+        <v>9.402</v>
       </c>
       <c r="E15" s="1">
-        <v>27.1786625971</v>
+        <v>8.8787281121</v>
       </c>
       <c r="F15" t="s">
         <v>8</v>
       </c>
       <c r="G15">
         <v>1.0</v>
       </c>
       <c r="H15" s="1">
-        <v>244879.75</v>
+        <v>436575.94</v>
       </c>
       <c r="I15" s="1">
-        <v>113718.25</v>
+        <v>25729.8</v>
       </c>
       <c r="J15" s="1">
-        <v>46.438404972236</v>
+        <v>5.8935451184048</v>
       </c>
       <c r="K15">
         <v>0.0</v>
       </c>
       <c r="L15">
         <v>0.0</v>
       </c>
       <c r="M15" s="1">
-        <v>358598.0</v>
+        <v>462305.74</v>
       </c>
       <c r="N15" s="1">
-        <v>358598.0</v>
+        <v>462305.74</v>
       </c>
       <c r="O15" s="1">
-        <v>0.56</v>
+        <v>0.77</v>
       </c>
       <c r="P15">
         <v>1</v>
       </c>
     </row>
     <row r="16" spans="1:16">
       <c r="A16" t="s">
         <v>57</v>
       </c>
       <c r="B16" t="s">
         <v>58</v>
       </c>
       <c r="C16" s="1">
-        <v>24131.0</v>
+        <v>1701.0</v>
       </c>
       <c r="D16" s="1">
-        <v>19.855</v>
+        <v>89.4</v>
       </c>
       <c r="E16" s="1">
-        <v>9.942215822</v>
+        <v>93.5596413874</v>
       </c>
       <c r="F16" t="s">
         <v>8</v>
       </c>
       <c r="G16">
         <v>1.0</v>
       </c>
       <c r="H16" s="1">
-        <v>239915.61</v>
+        <v>159144.95</v>
       </c>
       <c r="I16" s="1">
-        <v>239205.4</v>
+        <v>-7075.55</v>
       </c>
       <c r="J16" s="1">
-        <v>99.703975076903</v>
+        <v>-4.4459783361018</v>
       </c>
       <c r="K16">
         <v>0.0</v>
       </c>
       <c r="L16">
         <v>0.0</v>
       </c>
       <c r="M16" s="1">
-        <v>479121.01</v>
+        <v>152069.4</v>
       </c>
       <c r="N16" s="1">
-        <v>479121.01</v>
+        <v>152069.4</v>
       </c>
       <c r="O16" s="1">
-        <v>0.75</v>
+        <v>0.25</v>
       </c>
       <c r="P16">
         <v>1</v>
       </c>
     </row>
     <row r="17" spans="1:16">
       <c r="A17" t="s">
         <v>59</v>
       </c>
       <c r="B17" t="s">
         <v>60</v>
       </c>
       <c r="C17" s="1">
-        <v>49171.0</v>
+        <v>2400.0</v>
       </c>
       <c r="D17" s="1">
-        <v>10.756</v>
+        <v>77.78</v>
       </c>
       <c r="E17" s="1">
-        <v>8.8787281121</v>
+        <v>80.6850458333</v>
       </c>
       <c r="F17" t="s">
         <v>8</v>
       </c>
       <c r="G17">
         <v>1.0</v>
       </c>
       <c r="H17" s="1">
-        <v>436575.94</v>
+        <v>193644.11</v>
       </c>
       <c r="I17" s="1">
-        <v>92307.34</v>
+        <v>-6972.11</v>
       </c>
       <c r="J17" s="1">
-        <v>21.143478497693</v>
+        <v>-3.6004761518437</v>
       </c>
       <c r="K17">
         <v>0.0</v>
       </c>
       <c r="L17">
         <v>0.0</v>
       </c>
       <c r="M17" s="1">
-        <v>528883.28</v>
+        <v>186672.0</v>
       </c>
       <c r="N17" s="1">
-        <v>528883.28</v>
+        <v>186672.0</v>
       </c>
       <c r="O17" s="1">
-        <v>0.83</v>
+        <v>0.31</v>
       </c>
       <c r="P17">
         <v>1</v>
       </c>
     </row>
     <row r="18" spans="1:16">
       <c r="A18" t="s">
         <v>61</v>
       </c>
       <c r="B18" t="s">
         <v>62</v>
       </c>
       <c r="C18" s="1">
-        <v>866.0</v>
+        <v>2694.0</v>
       </c>
       <c r="D18" s="1">
-        <v>95.25</v>
+        <v>81.08</v>
       </c>
       <c r="E18" s="1">
-        <v>92.7894688222</v>
+        <v>77.4989383816</v>
       </c>
       <c r="F18" t="s">
         <v>8</v>
       </c>
       <c r="G18">
         <v>1.0</v>
       </c>
       <c r="H18" s="1">
-        <v>80355.68</v>
+        <v>208782.14</v>
       </c>
       <c r="I18" s="1">
-        <v>2130.82</v>
+        <v>9647.38</v>
       </c>
       <c r="J18" s="1">
-        <v>2.6517353844806</v>
+        <v>4.6207879658672</v>
       </c>
       <c r="K18">
         <v>0.0</v>
       </c>
       <c r="L18">
         <v>0.0</v>
       </c>
       <c r="M18" s="1">
-        <v>82486.5</v>
+        <v>218429.52</v>
       </c>
       <c r="N18" s="1">
-        <v>82486.5</v>
+        <v>218429.52</v>
       </c>
       <c r="O18" s="1">
-        <v>0.13</v>
+        <v>0.37</v>
       </c>
       <c r="P18">
         <v>1</v>
       </c>
     </row>
     <row r="19" spans="1:16">
       <c r="A19" t="s">
         <v>63</v>
       </c>
       <c r="B19" t="s">
         <v>64</v>
       </c>
       <c r="C19" s="1">
-        <v>2400.0</v>
+        <v>74.0</v>
       </c>
       <c r="D19" s="1">
-        <v>90.32</v>
+        <v>10.956</v>
       </c>
       <c r="E19" s="1">
-        <v>80.6850458333</v>
+        <v>11.2048648649</v>
       </c>
       <c r="F19" t="s">
         <v>8</v>
       </c>
       <c r="G19">
         <v>1.0</v>
       </c>
       <c r="H19" s="1">
-        <v>193644.11</v>
+        <v>829.16</v>
       </c>
       <c r="I19" s="1">
-        <v>23123.89</v>
+        <v>-18.42</v>
       </c>
       <c r="J19" s="1">
-        <v>11.941437309919</v>
+        <v>-2.2215253991992</v>
       </c>
       <c r="K19">
         <v>0.0</v>
       </c>
       <c r="L19">
         <v>0.0</v>
       </c>
       <c r="M19" s="1">
-        <v>216768.0</v>
+        <v>810.74</v>
       </c>
       <c r="N19" s="1">
-        <v>216768.0</v>
+        <v>810.74</v>
       </c>
       <c r="O19" s="1">
-        <v>0.34</v>
+        <v>0.0</v>
       </c>
       <c r="P19">
         <v>1</v>
       </c>
     </row>
     <row r="20" spans="1:16">
       <c r="A20" t="s">
         <v>65</v>
       </c>
       <c r="B20" t="s">
         <v>66</v>
       </c>
       <c r="C20" s="1">
-        <v>4049.0</v>
+        <v>215814.0</v>
       </c>
       <c r="D20" s="1">
-        <v>94.73</v>
+        <v>10.518</v>
       </c>
       <c r="E20" s="1">
-        <v>77.4989380094</v>
+        <v>10.7596754613</v>
       </c>
       <c r="F20" t="s">
         <v>8</v>
       </c>
       <c r="G20">
         <v>1.0</v>
       </c>
       <c r="H20" s="1">
-        <v>313793.2</v>
+        <v>2322088.6</v>
       </c>
       <c r="I20" s="1">
-        <v>69768.57</v>
+        <v>-52156.95</v>
       </c>
       <c r="J20" s="1">
-        <v>22.2339330489</v>
+        <v>-2.246122305583</v>
       </c>
       <c r="K20">
         <v>0.0</v>
       </c>
       <c r="L20">
         <v>0.0</v>
       </c>
       <c r="M20" s="1">
-        <v>383561.77</v>
+        <v>2269931.65</v>
       </c>
       <c r="N20" s="1">
-        <v>383561.77</v>
+        <v>2269931.65</v>
       </c>
       <c r="O20" s="1">
-        <v>0.6</v>
+        <v>3.8</v>
       </c>
       <c r="P20">
         <v>1</v>
       </c>
     </row>
     <row r="21" spans="1:16">
       <c r="A21" t="s">
         <v>67</v>
       </c>
       <c r="B21" t="s">
         <v>68</v>
       </c>
       <c r="C21" s="1">
-        <v>141393.0</v>
+        <v>2068.0</v>
       </c>
       <c r="D21" s="1">
-        <v>11.306</v>
+        <v>467.7</v>
       </c>
       <c r="E21" s="1">
-        <v>11.2048152313</v>
+        <v>672.8</v>
       </c>
       <c r="F21" t="s">
-        <v>8</v>
+        <v>69</v>
       </c>
       <c r="G21">
-        <v>1.0</v>
+        <v>10.89</v>
       </c>
       <c r="H21" s="1">
-        <v>1584282.44</v>
+        <v>130281.74</v>
       </c>
       <c r="I21" s="1">
-        <v>14306.82</v>
+        <v>-41494.52</v>
       </c>
       <c r="J21" s="1">
-        <v>0.90304731270013</v>
+        <v>-31.849835594766</v>
       </c>
       <c r="K21">
         <v>0.0</v>
       </c>
       <c r="L21">
         <v>0.0</v>
       </c>
       <c r="M21" s="1">
-        <v>1598589.26</v>
+        <v>88787.22</v>
       </c>
       <c r="N21" s="1">
-        <v>1598589.26</v>
+        <v>88787.22</v>
       </c>
       <c r="O21" s="1">
-        <v>2.49</v>
+        <v>0.15</v>
       </c>
       <c r="P21">
         <v>1</v>
       </c>
     </row>
     <row r="22" spans="1:16">
       <c r="A22" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="B22" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="C22" s="1">
-        <v>89935.0</v>
+        <v>1332.0</v>
       </c>
       <c r="D22" s="1">
-        <v>10.828</v>
+        <v>96.2</v>
       </c>
       <c r="E22" s="1">
-        <v>10.6400640463</v>
+        <v>152.3323798799</v>
       </c>
       <c r="F22" t="s">
         <v>8</v>
       </c>
       <c r="G22">
         <v>1.0</v>
       </c>
       <c r="H22" s="1">
-        <v>956914.16</v>
+        <v>202906.73</v>
       </c>
       <c r="I22" s="1">
-        <v>16902.02</v>
+        <v>-74768.33</v>
       </c>
       <c r="J22" s="1">
-        <v>1.7663047226723</v>
+        <v>-36.848620053164</v>
       </c>
       <c r="K22">
         <v>0.0</v>
       </c>
       <c r="L22">
         <v>0.0</v>
       </c>
       <c r="M22" s="1">
-        <v>973816.18</v>
+        <v>128138.4</v>
       </c>
       <c r="N22" s="1">
-        <v>973816.18</v>
+        <v>128138.4</v>
       </c>
       <c r="O22" s="1">
-        <v>1.52</v>
+        <v>0.21</v>
       </c>
       <c r="P22">
         <v>1</v>
       </c>
     </row>
     <row r="23" spans="1:16">
       <c r="A23" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="B23" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="C23" s="1">
-        <v>2725.0</v>
+        <v>1315.0</v>
       </c>
       <c r="D23" s="1">
-        <v>27.66</v>
+        <v>796.6</v>
       </c>
       <c r="E23" s="1">
-        <v>24.6388440367</v>
+        <v>878.6</v>
       </c>
       <c r="F23" t="s">
-        <v>8</v>
+        <v>74</v>
       </c>
       <c r="G23">
-        <v>1.0</v>
+        <v>7.47</v>
       </c>
       <c r="H23" s="1">
-        <v>67140.85</v>
+        <v>154695.52</v>
       </c>
       <c r="I23" s="1">
-        <v>8232.65</v>
+        <v>-14512.85</v>
       </c>
       <c r="J23" s="1">
-        <v>12.261760165384</v>
+        <v>-9.381558043827</v>
       </c>
       <c r="K23">
         <v>0.0</v>
       </c>
       <c r="L23">
         <v>0.0</v>
       </c>
       <c r="M23" s="1">
-        <v>75373.5</v>
+        <v>140182.67</v>
       </c>
       <c r="N23" s="1">
-        <v>75373.5</v>
+        <v>140182.67</v>
       </c>
       <c r="O23" s="1">
-        <v>0.12</v>
+        <v>0.23</v>
       </c>
       <c r="P23">
         <v>1</v>
       </c>
     </row>
     <row r="24" spans="1:16">
       <c r="A24" t="s">
-        <v>73</v>
+        <v>75</v>
       </c>
       <c r="B24" t="s">
-        <v>74</v>
+        <v>76</v>
       </c>
       <c r="C24" s="1">
-        <v>1332.0</v>
+        <v>7950.0</v>
       </c>
       <c r="D24" s="1">
-        <v>104.5</v>
+        <v>30.56</v>
       </c>
       <c r="E24" s="1">
-        <v>152.3323798799</v>
+        <v>30.785</v>
       </c>
       <c r="F24" t="s">
         <v>8</v>
       </c>
       <c r="G24">
         <v>1.0</v>
       </c>
       <c r="H24" s="1">
-        <v>202906.73</v>
+        <v>244740.75</v>
       </c>
       <c r="I24" s="1">
-        <v>-63712.73</v>
+        <v>-1788.75</v>
       </c>
       <c r="J24" s="1">
-        <v>-31.400008269809</v>
+        <v>-0.730875426344</v>
       </c>
       <c r="K24">
         <v>0.0</v>
       </c>
       <c r="L24">
         <v>0.0</v>
       </c>
       <c r="M24" s="1">
-        <v>139194.0</v>
+        <v>242952.0</v>
       </c>
       <c r="N24" s="1">
-        <v>139194.0</v>
+        <v>242952.0</v>
       </c>
       <c r="O24" s="1">
-        <v>0.22</v>
+        <v>0.41</v>
       </c>
       <c r="P24">
         <v>1</v>
       </c>
     </row>
     <row r="25" spans="1:16">
       <c r="A25" t="s">
-        <v>75</v>
+        <v>77</v>
       </c>
       <c r="B25" t="s">
-        <v>76</v>
+        <v>78</v>
       </c>
       <c r="C25" s="1">
-        <v>1315.0</v>
+        <v>3593.0</v>
       </c>
       <c r="D25" s="1">
-        <v>996.4</v>
+        <v>69.12</v>
       </c>
       <c r="E25" s="1">
-        <v>878.6</v>
+        <v>85.5049679933</v>
       </c>
       <c r="F25" t="s">
-        <v>77</v>
+        <v>8</v>
       </c>
       <c r="G25">
-        <v>7.47</v>
+        <v>1.0</v>
       </c>
       <c r="H25" s="1">
-        <v>154695.52</v>
+        <v>307219.35</v>
       </c>
       <c r="I25" s="1">
-        <v>20692.97</v>
+        <v>-58871.19</v>
       </c>
       <c r="J25" s="1">
-        <v>13.376580006971</v>
+        <v>-19.162591809403</v>
       </c>
       <c r="K25">
         <v>0.0</v>
       </c>
       <c r="L25">
         <v>0.0</v>
       </c>
       <c r="M25" s="1">
-        <v>175388.49</v>
+        <v>248348.16</v>
       </c>
       <c r="N25" s="1">
-        <v>175388.49</v>
+        <v>248348.16</v>
       </c>
       <c r="O25" s="1">
-        <v>0.27</v>
+        <v>0.42</v>
       </c>
       <c r="P25">
         <v>1</v>
       </c>
     </row>
     <row r="26" spans="1:16">
       <c r="A26" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="B26" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="C26" s="1">
-        <v>3593.0</v>
+        <v>1902.0</v>
       </c>
       <c r="D26" s="1">
-        <v>90.24</v>
+        <v>138.05</v>
       </c>
       <c r="E26" s="1">
-        <v>85.5049679933</v>
+        <v>142.3228023134</v>
       </c>
       <c r="F26" t="s">
-        <v>8</v>
+        <v>30</v>
       </c>
       <c r="G26">
-        <v>1.0</v>
+        <v>0.92</v>
       </c>
       <c r="H26" s="1">
-        <v>307219.35</v>
+        <v>288562.9</v>
       </c>
       <c r="I26" s="1">
-        <v>17012.97</v>
+        <v>-2584.47</v>
       </c>
       <c r="J26" s="1">
-        <v>5.5377273599466</v>
+        <v>-0.89563488584291</v>
       </c>
       <c r="K26">
         <v>0.0</v>
       </c>
       <c r="L26">
         <v>0.0</v>
       </c>
       <c r="M26" s="1">
-        <v>324232.32</v>
+        <v>285978.43</v>
       </c>
       <c r="N26" s="1">
-        <v>324232.32</v>
+        <v>285978.43</v>
       </c>
       <c r="O26" s="1">
-        <v>0.51</v>
+        <v>0.48</v>
       </c>
       <c r="P26">
         <v>1</v>
       </c>
     </row>
     <row r="27" spans="1:16">
       <c r="A27" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="B27" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="C27" s="1">
-        <v>1902.0</v>
+        <v>2511.0</v>
       </c>
       <c r="D27" s="1">
-        <v>162.3</v>
+        <v>67.16</v>
       </c>
       <c r="E27" s="1">
-        <v>142.3228023134</v>
+        <v>73.8652130625</v>
       </c>
       <c r="F27" t="s">
-        <v>30</v>
+        <v>8</v>
       </c>
       <c r="G27">
-        <v>0.91</v>
+        <v>1.0</v>
       </c>
       <c r="H27" s="1">
-        <v>288562.9</v>
+        <v>185475.55</v>
       </c>
       <c r="I27" s="1">
-        <v>49528.77</v>
+        <v>-16836.79</v>
       </c>
       <c r="J27" s="1">
-        <v>17.163942419486</v>
+        <v>-9.0776331435599</v>
       </c>
       <c r="K27">
         <v>0.0</v>
       </c>
       <c r="L27">
         <v>0.0</v>
       </c>
       <c r="M27" s="1">
-        <v>338091.67</v>
+        <v>168638.76</v>
       </c>
       <c r="N27" s="1">
-        <v>338091.67</v>
+        <v>168638.76</v>
       </c>
       <c r="O27" s="1">
-        <v>0.53</v>
+        <v>0.28</v>
       </c>
       <c r="P27">
         <v>1</v>
       </c>
     </row>
     <row r="28" spans="1:16">
       <c r="A28" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="B28" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="C28" s="1">
-        <v>2511.0</v>
+        <v>6714.0</v>
       </c>
       <c r="D28" s="1">
-        <v>73.6</v>
+        <v>16.605</v>
       </c>
       <c r="E28" s="1">
-        <v>73.8652130625</v>
+        <v>17.6464060173</v>
       </c>
       <c r="F28" t="s">
         <v>8</v>
       </c>
       <c r="G28">
         <v>1.0</v>
       </c>
       <c r="H28" s="1">
-        <v>185475.55</v>
+        <v>118477.97</v>
       </c>
       <c r="I28" s="1">
-        <v>-665.95</v>
+        <v>-6992.0</v>
       </c>
       <c r="J28" s="1">
-        <v>-0.35905002033961</v>
+        <v>-5.901519075656</v>
       </c>
       <c r="K28">
         <v>0.0</v>
       </c>
       <c r="L28">
         <v>0.0</v>
       </c>
       <c r="M28" s="1">
-        <v>184809.6</v>
+        <v>111485.97</v>
       </c>
       <c r="N28" s="1">
-        <v>184809.6</v>
+        <v>111485.97</v>
       </c>
       <c r="O28" s="1">
-        <v>0.29</v>
+        <v>0.19</v>
       </c>
       <c r="P28">
         <v>1</v>
       </c>
     </row>
     <row r="29" spans="1:16">
       <c r="A29" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="B29" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="C29" s="1">
-        <v>679.0</v>
+        <v>4538.0</v>
       </c>
       <c r="D29" s="1">
-        <v>219.9</v>
+        <v>24.915</v>
       </c>
       <c r="E29" s="1">
-        <v>217.0630044183</v>
+        <v>30.675</v>
       </c>
       <c r="F29" t="s">
         <v>8</v>
       </c>
       <c r="G29">
         <v>1.0</v>
       </c>
       <c r="H29" s="1">
-        <v>147385.78</v>
+        <v>139203.15</v>
       </c>
       <c r="I29" s="1">
-        <v>1926.32</v>
+        <v>-26138.88</v>
       </c>
       <c r="J29" s="1">
-        <v>1.306991759992</v>
+        <v>-18.777506112469</v>
       </c>
       <c r="K29">
         <v>0.0</v>
       </c>
       <c r="L29">
         <v>0.0</v>
       </c>
       <c r="M29" s="1">
-        <v>149312.1</v>
+        <v>113064.27</v>
       </c>
       <c r="N29" s="1">
-        <v>149312.1</v>
+        <v>113064.27</v>
       </c>
       <c r="O29" s="1">
-        <v>0.23</v>
+        <v>0.19</v>
       </c>
       <c r="P29">
         <v>1</v>
       </c>
     </row>
     <row r="30" spans="1:16">
       <c r="A30" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="B30" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="C30" s="1">
-        <v>9858.0</v>
+        <v>548.0</v>
       </c>
       <c r="D30" s="1">
-        <v>32.72</v>
+        <v>238.9</v>
       </c>
       <c r="E30" s="1">
-        <v>31.1192239805</v>
+        <v>217.0630109489</v>
       </c>
       <c r="F30" t="s">
         <v>8</v>
       </c>
       <c r="G30">
         <v>1.0</v>
       </c>
       <c r="H30" s="1">
-        <v>306773.31</v>
+        <v>118950.53</v>
       </c>
       <c r="I30" s="1">
-        <v>15780.45</v>
+        <v>11966.67</v>
       </c>
       <c r="J30" s="1">
-        <v>5.1440100835369</v>
+        <v>10.06020738201</v>
       </c>
       <c r="K30">
         <v>0.0</v>
       </c>
       <c r="L30">
         <v>0.0</v>
       </c>
       <c r="M30" s="1">
-        <v>322553.76</v>
+        <v>130917.2</v>
       </c>
       <c r="N30" s="1">
-        <v>322553.76</v>
+        <v>130917.2</v>
       </c>
       <c r="O30" s="1">
-        <v>0.5</v>
+        <v>0.22</v>
       </c>
       <c r="P30">
         <v>1</v>
       </c>
     </row>
     <row r="31" spans="1:16">
       <c r="A31" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="B31" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="C31" s="1">
-        <v>4469.0</v>
+        <v>10000.0</v>
       </c>
       <c r="D31" s="1">
-        <v>61.14</v>
+        <v>31.69</v>
       </c>
       <c r="E31" s="1">
-        <v>100.2072029537</v>
+        <v>31.346321</v>
       </c>
       <c r="F31" t="s">
         <v>8</v>
       </c>
       <c r="G31">
         <v>1.0</v>
       </c>
       <c r="H31" s="1">
-        <v>447825.99</v>
+        <v>313463.21</v>
       </c>
       <c r="I31" s="1">
-        <v>-174591.33</v>
+        <v>3436.79</v>
       </c>
       <c r="J31" s="1">
-        <v>-38.986421935895</v>
+        <v>1.096393417269</v>
       </c>
       <c r="K31">
         <v>0.0</v>
       </c>
       <c r="L31">
         <v>0.0</v>
       </c>
       <c r="M31" s="1">
-        <v>273234.66</v>
+        <v>316900.0</v>
       </c>
       <c r="N31" s="1">
-        <v>273234.66</v>
+        <v>316900.0</v>
       </c>
       <c r="O31" s="1">
-        <v>0.43</v>
+        <v>0.53</v>
       </c>
       <c r="P31">
         <v>1</v>
       </c>
     </row>
     <row r="32" spans="1:16">
       <c r="A32" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="B32" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="C32" s="1">
-        <v>5607.0</v>
+        <v>3396.0</v>
       </c>
       <c r="D32" s="1">
-        <v>18.63</v>
+        <v>60.5</v>
       </c>
       <c r="E32" s="1">
-        <v>17.8275994293</v>
+        <v>100.2072025913</v>
       </c>
       <c r="F32" t="s">
         <v>8</v>
       </c>
       <c r="G32">
         <v>1.0</v>
       </c>
       <c r="H32" s="1">
-        <v>99959.35</v>
+        <v>340303.66</v>
       </c>
       <c r="I32" s="1">
-        <v>4499.06</v>
+        <v>-134845.66</v>
       </c>
       <c r="J32" s="1">
-        <v>4.5008896116271</v>
+        <v>-39.625098360682</v>
       </c>
       <c r="K32">
         <v>0.0</v>
       </c>
       <c r="L32">
         <v>0.0</v>
       </c>
       <c r="M32" s="1">
-        <v>104458.41</v>
+        <v>205458.0</v>
       </c>
       <c r="N32" s="1">
-        <v>104458.41</v>
+        <v>205458.0</v>
       </c>
       <c r="O32" s="1">
-        <v>0.16</v>
+        <v>0.34</v>
       </c>
       <c r="P32">
         <v>1</v>
       </c>
     </row>
     <row r="33" spans="1:16">
       <c r="A33" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="B33" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="C33" s="1">
-        <v>37356.0</v>
+        <v>5607.0</v>
       </c>
       <c r="D33" s="1">
-        <v>4.299</v>
+        <v>18.545</v>
       </c>
       <c r="E33" s="1">
-        <v>4.2959944855</v>
+        <v>17.8275994293</v>
       </c>
       <c r="F33" t="s">
         <v>8</v>
       </c>
       <c r="G33">
         <v>1.0</v>
       </c>
       <c r="H33" s="1">
-        <v>160481.17</v>
+        <v>99959.35</v>
       </c>
       <c r="I33" s="1">
-        <v>112.27</v>
+        <v>4022.47</v>
       </c>
       <c r="J33" s="1">
-        <v>0.06995836333945</v>
+        <v>4.0241057990073</v>
       </c>
       <c r="K33">
         <v>0.0</v>
       </c>
       <c r="L33">
         <v>0.0</v>
       </c>
       <c r="M33" s="1">
-        <v>160593.44</v>
+        <v>103981.82</v>
       </c>
       <c r="N33" s="1">
-        <v>160593.44</v>
+        <v>103981.82</v>
       </c>
       <c r="O33" s="1">
-        <v>0.25</v>
+        <v>0.17</v>
       </c>
       <c r="P33">
         <v>1</v>
       </c>
     </row>
     <row r="34" spans="1:16">
       <c r="A34" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="B34" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="C34" s="1">
-        <v>62330.0</v>
+        <v>37356.0</v>
       </c>
       <c r="D34" s="1">
-        <v>9.082</v>
+        <v>4.35</v>
       </c>
       <c r="E34" s="1">
-        <v>7.4988986042</v>
+        <v>4.2959944855</v>
       </c>
       <c r="F34" t="s">
         <v>8</v>
       </c>
       <c r="G34">
         <v>1.0</v>
       </c>
       <c r="H34" s="1">
-        <v>467406.35</v>
+        <v>160481.17</v>
       </c>
       <c r="I34" s="1">
-        <v>98674.71</v>
+        <v>2017.43</v>
       </c>
       <c r="J34" s="1">
-        <v>21.111118836961</v>
+        <v>1.2571132177065</v>
       </c>
       <c r="K34">
         <v>0.0</v>
       </c>
       <c r="L34">
         <v>0.0</v>
       </c>
       <c r="M34" s="1">
-        <v>566081.06</v>
+        <v>162498.6</v>
       </c>
       <c r="N34" s="1">
-        <v>566081.06</v>
+        <v>162498.6</v>
       </c>
       <c r="O34" s="1">
-        <v>0.88</v>
+        <v>0.27</v>
       </c>
       <c r="P34">
         <v>1</v>
       </c>
     </row>
     <row r="35" spans="1:16">
       <c r="A35" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="B35" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="C35" s="1">
-        <v>2031.0</v>
+        <v>62330.0</v>
       </c>
       <c r="D35" s="1">
-        <v>106.6</v>
+        <v>9.146</v>
       </c>
       <c r="E35" s="1">
-        <v>104.5896996553</v>
+        <v>7.4988986042</v>
       </c>
       <c r="F35" t="s">
         <v>8</v>
       </c>
       <c r="G35">
         <v>1.0</v>
       </c>
       <c r="H35" s="1">
-        <v>212421.68</v>
+        <v>467406.35</v>
       </c>
       <c r="I35" s="1">
-        <v>4082.92</v>
+        <v>102663.83</v>
       </c>
       <c r="J35" s="1">
-        <v>1.9220825294292</v>
+        <v>21.964577503066</v>
       </c>
       <c r="K35">
         <v>0.0</v>
       </c>
       <c r="L35">
         <v>0.0</v>
       </c>
       <c r="M35" s="1">
-        <v>216504.6</v>
+        <v>570070.18</v>
       </c>
       <c r="N35" s="1">
-        <v>216504.6</v>
+        <v>570070.18</v>
       </c>
       <c r="O35" s="1">
-        <v>0.34</v>
+        <v>0.95</v>
       </c>
       <c r="P35">
         <v>1</v>
       </c>
     </row>
     <row r="36" spans="1:16">
       <c r="A36" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="B36" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="C36" s="1">
-        <v>1301.0</v>
+        <v>5903.0</v>
       </c>
       <c r="D36" s="1">
-        <v>238.2</v>
+        <v>26.83</v>
       </c>
       <c r="E36" s="1">
-        <v>212.7660184473</v>
+        <v>27.1004980518</v>
       </c>
       <c r="F36" t="s">
         <v>8</v>
       </c>
       <c r="G36">
         <v>1.0</v>
       </c>
       <c r="H36" s="1">
-        <v>276808.59</v>
+        <v>159974.24</v>
       </c>
       <c r="I36" s="1">
-        <v>33089.61</v>
+        <v>-1596.75</v>
       </c>
       <c r="J36" s="1">
-        <v>11.953967902513</v>
+        <v>-0.99812944884126</v>
       </c>
       <c r="K36">
         <v>0.0</v>
       </c>
       <c r="L36">
         <v>0.0</v>
       </c>
       <c r="M36" s="1">
-        <v>309898.2</v>
+        <v>158377.49</v>
       </c>
       <c r="N36" s="1">
-        <v>309898.2</v>
+        <v>158377.49</v>
       </c>
       <c r="O36" s="1">
-        <v>0.48</v>
+        <v>0.27</v>
       </c>
       <c r="P36">
         <v>1</v>
       </c>
     </row>
     <row r="37" spans="1:16">
       <c r="A37" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="B37" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="C37" s="1">
-        <v>1206.0</v>
+        <v>1216.0</v>
       </c>
       <c r="D37" s="1">
-        <v>187.3</v>
+        <v>91.15</v>
       </c>
       <c r="E37" s="1">
-        <v>145.8824295191</v>
+        <v>104.5896957237</v>
       </c>
       <c r="F37" t="s">
         <v>8</v>
       </c>
       <c r="G37">
         <v>1.0</v>
       </c>
       <c r="H37" s="1">
-        <v>175934.21</v>
+        <v>127181.07</v>
       </c>
       <c r="I37" s="1">
-        <v>49949.59</v>
+        <v>-16342.67</v>
       </c>
       <c r="J37" s="1">
-        <v>28.391061636051</v>
+        <v>-12.849923341579</v>
       </c>
       <c r="K37">
         <v>0.0</v>
       </c>
       <c r="L37">
         <v>0.0</v>
       </c>
       <c r="M37" s="1">
-        <v>225883.8</v>
+        <v>110838.4</v>
       </c>
       <c r="N37" s="1">
-        <v>225883.8</v>
+        <v>110838.4</v>
       </c>
       <c r="O37" s="1">
-        <v>0.35</v>
+        <v>0.19</v>
       </c>
       <c r="P37">
         <v>1</v>
       </c>
     </row>
     <row r="38" spans="1:16">
       <c r="A38" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="B38" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="C38" s="1">
-        <v>7201.0</v>
+        <v>1301.0</v>
       </c>
       <c r="D38" s="1">
-        <v>35.68</v>
+        <v>194.8</v>
       </c>
       <c r="E38" s="1">
-        <v>34.9976878211</v>
+        <v>212.7660184473</v>
       </c>
       <c r="F38" t="s">
         <v>8</v>
       </c>
       <c r="G38">
         <v>1.0</v>
       </c>
       <c r="H38" s="1">
-        <v>252018.35</v>
+        <v>276808.59</v>
       </c>
       <c r="I38" s="1">
-        <v>4913.33</v>
+        <v>-23373.79</v>
       </c>
       <c r="J38" s="1">
-        <v>1.9495921626342</v>
+        <v>-8.4440262493299</v>
       </c>
       <c r="K38">
         <v>0.0</v>
       </c>
       <c r="L38">
         <v>0.0</v>
       </c>
       <c r="M38" s="1">
-        <v>256931.68</v>
+        <v>253434.8</v>
       </c>
       <c r="N38" s="1">
-        <v>256931.68</v>
+        <v>253434.8</v>
       </c>
       <c r="O38" s="1">
-        <v>0.4</v>
+        <v>0.42</v>
       </c>
       <c r="P38">
         <v>1</v>
       </c>
     </row>
     <row r="39" spans="1:16">
       <c r="A39" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="B39" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="C39" s="1">
-        <v>23.0</v>
+        <v>10183.0</v>
       </c>
       <c r="D39" s="1">
-        <v>3030.0</v>
+        <v>33.52</v>
       </c>
       <c r="E39" s="1">
-        <v>2988.0</v>
+        <v>35.2736354709</v>
       </c>
       <c r="F39" t="s">
-        <v>30</v>
+        <v>8</v>
       </c>
       <c r="G39">
-        <v>0.91</v>
+        <v>1.0</v>
       </c>
       <c r="H39" s="1">
-        <v>75018.01</v>
+        <v>359191.43</v>
       </c>
       <c r="I39" s="1">
-        <v>1308.59</v>
+        <v>-17857.27</v>
       </c>
       <c r="J39" s="1">
-        <v>1.7443677858157</v>
+        <v>-4.9715189474315</v>
       </c>
       <c r="K39">
         <v>0.0</v>
       </c>
       <c r="L39">
         <v>0.0</v>
       </c>
       <c r="M39" s="1">
-        <v>76326.6</v>
+        <v>341334.16</v>
       </c>
       <c r="N39" s="1">
-        <v>76326.6</v>
+        <v>341334.16</v>
       </c>
       <c r="O39" s="1">
-        <v>0.12</v>
+        <v>0.57</v>
       </c>
       <c r="P39">
         <v>1</v>
       </c>
     </row>
     <row r="40" spans="1:16">
       <c r="A40" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="B40" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="C40" s="1">
-        <v>2417.0</v>
+        <v>23.0</v>
       </c>
       <c r="D40" s="1">
-        <v>82.66</v>
+        <v>2653.0</v>
       </c>
       <c r="E40" s="1">
-        <v>68.4870583368</v>
+        <v>2988.0</v>
       </c>
       <c r="F40" t="s">
-        <v>8</v>
+        <v>30</v>
       </c>
       <c r="G40">
-        <v>1.0</v>
+        <v>0.92</v>
       </c>
       <c r="H40" s="1">
-        <v>165533.22</v>
+        <v>75018.01</v>
       </c>
       <c r="I40" s="1">
-        <v>34256.0</v>
+        <v>-8559.37</v>
       </c>
       <c r="J40" s="1">
-        <v>20.694335553915</v>
+        <v>-11.4097534712</v>
       </c>
       <c r="K40">
         <v>0.0</v>
       </c>
       <c r="L40">
         <v>0.0</v>
       </c>
       <c r="M40" s="1">
-        <v>199789.22</v>
+        <v>66458.64</v>
       </c>
       <c r="N40" s="1">
-        <v>199789.22</v>
+        <v>66458.64</v>
       </c>
       <c r="O40" s="1">
-        <v>0.31</v>
+        <v>0.11</v>
       </c>
       <c r="P40">
         <v>1</v>
       </c>
     </row>
     <row r="41" spans="1:16">
       <c r="A41" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="B41" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="C41" s="1">
-        <v>104.0</v>
+        <v>2417.0</v>
       </c>
       <c r="D41" s="1">
-        <v>2112.0</v>
+        <v>66.78</v>
       </c>
       <c r="E41" s="1">
-        <v>2309.3461538462</v>
+        <v>68.4870583368</v>
       </c>
       <c r="F41" t="s">
         <v>8</v>
       </c>
       <c r="G41">
         <v>1.0</v>
       </c>
       <c r="H41" s="1">
-        <v>240172.0</v>
+        <v>165533.22</v>
       </c>
       <c r="I41" s="1">
-        <v>-20524.0</v>
+        <v>-4125.96</v>
       </c>
       <c r="J41" s="1">
-        <v>-8.5455423613077</v>
+        <v>-2.4925268776865</v>
       </c>
       <c r="K41">
         <v>0.0</v>
       </c>
       <c r="L41">
         <v>0.0</v>
       </c>
       <c r="M41" s="1">
-        <v>219648.0</v>
+        <v>161407.26</v>
       </c>
       <c r="N41" s="1">
-        <v>219648.0</v>
+        <v>161407.26</v>
       </c>
       <c r="O41" s="1">
-        <v>0.34</v>
+        <v>0.27</v>
       </c>
       <c r="P41">
         <v>1</v>
       </c>
     </row>
     <row r="42" spans="1:16">
       <c r="A42" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="B42" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="C42" s="1">
-        <v>24256.0</v>
+        <v>104.0</v>
       </c>
       <c r="D42" s="1">
-        <v>19.765</v>
+        <v>1621.5</v>
       </c>
       <c r="E42" s="1">
-        <v>15.660905343</v>
+        <v>2309.3461538462</v>
       </c>
       <c r="F42" t="s">
         <v>8</v>
       </c>
       <c r="G42">
         <v>1.0</v>
       </c>
       <c r="H42" s="1">
-        <v>379870.92</v>
+        <v>240172.0</v>
       </c>
       <c r="I42" s="1">
-        <v>99548.92</v>
+        <v>-71536.0</v>
       </c>
       <c r="J42" s="1">
-        <v>26.205985970182</v>
+        <v>-29.785320520294</v>
       </c>
       <c r="K42">
         <v>0.0</v>
       </c>
       <c r="L42">
         <v>0.0</v>
       </c>
       <c r="M42" s="1">
-        <v>479419.84</v>
+        <v>168636.0</v>
       </c>
       <c r="N42" s="1">
-        <v>479419.84</v>
+        <v>168636.0</v>
       </c>
       <c r="O42" s="1">
-        <v>0.75</v>
+        <v>0.28</v>
       </c>
       <c r="P42">
         <v>1</v>
       </c>
     </row>
     <row r="43" spans="1:16">
       <c r="A43" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="B43" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="C43" s="1">
-        <v>3404.0</v>
+        <v>24256.0</v>
       </c>
       <c r="D43" s="1">
-        <v>57.66</v>
+        <v>19.125</v>
       </c>
       <c r="E43" s="1">
-        <v>48.0144300823</v>
+        <v>15.660905343</v>
       </c>
       <c r="F43" t="s">
         <v>8</v>
       </c>
       <c r="G43">
         <v>1.0</v>
       </c>
       <c r="H43" s="1">
-        <v>163441.12</v>
+        <v>379870.92</v>
       </c>
       <c r="I43" s="1">
-        <v>32833.52</v>
+        <v>84025.08</v>
       </c>
       <c r="J43" s="1">
-        <v>20.088898069225</v>
+        <v>22.119376760927</v>
       </c>
       <c r="K43">
         <v>0.0</v>
       </c>
       <c r="L43">
         <v>0.0</v>
       </c>
       <c r="M43" s="1">
-        <v>196274.64</v>
+        <v>463896.0</v>
       </c>
       <c r="N43" s="1">
-        <v>196274.64</v>
+        <v>463896.0</v>
       </c>
       <c r="O43" s="1">
-        <v>0.31</v>
+        <v>0.78</v>
       </c>
       <c r="P43">
         <v>1</v>
       </c>
     </row>
     <row r="44" spans="1:16">
       <c r="A44" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="B44" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="C44" s="1">
-        <v>9451.0</v>
+        <v>3404.0</v>
       </c>
       <c r="D44" s="1">
-        <v>45.2</v>
+        <v>49.5</v>
       </c>
       <c r="E44" s="1">
-        <v>29.8435234367</v>
+        <v>48.0144300823</v>
       </c>
       <c r="F44" t="s">
         <v>8</v>
       </c>
       <c r="G44">
         <v>1.0</v>
       </c>
       <c r="H44" s="1">
-        <v>282051.14</v>
+        <v>163441.12</v>
       </c>
       <c r="I44" s="1">
-        <v>145134.06</v>
+        <v>5056.88</v>
       </c>
       <c r="J44" s="1">
-        <v>51.456647188166</v>
+        <v>3.0940071874202</v>
       </c>
       <c r="K44">
         <v>0.0</v>
       </c>
       <c r="L44">
         <v>0.0</v>
       </c>
       <c r="M44" s="1">
-        <v>427185.2</v>
+        <v>168498.0</v>
       </c>
       <c r="N44" s="1">
-        <v>427185.2</v>
+        <v>168498.0</v>
       </c>
       <c r="O44" s="1">
-        <v>0.67</v>
+        <v>0.28</v>
       </c>
       <c r="P44">
         <v>1</v>
       </c>
     </row>
     <row r="45" spans="1:16">
       <c r="A45" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="B45" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="C45" s="1">
-        <v>20451.0</v>
+        <v>9451.0</v>
       </c>
       <c r="D45" s="1">
-        <v>25.11</v>
+        <v>37.43</v>
       </c>
       <c r="E45" s="1">
-        <v>13.0022218962</v>
+        <v>29.8435234367</v>
       </c>
       <c r="F45" t="s">
         <v>8</v>
       </c>
       <c r="G45">
         <v>1.0</v>
       </c>
       <c r="H45" s="1">
-        <v>265908.44</v>
+        <v>282051.14</v>
       </c>
       <c r="I45" s="1">
-        <v>247616.17</v>
+        <v>71699.79</v>
       </c>
       <c r="J45" s="1">
-        <v>93.12083888725</v>
+        <v>25.420847439227</v>
       </c>
       <c r="K45">
         <v>0.0</v>
       </c>
       <c r="L45">
         <v>0.0</v>
       </c>
       <c r="M45" s="1">
-        <v>513524.61</v>
+        <v>353750.93</v>
       </c>
       <c r="N45" s="1">
-        <v>513524.61</v>
+        <v>353750.93</v>
       </c>
       <c r="O45" s="1">
-        <v>0.8</v>
+        <v>0.59</v>
       </c>
       <c r="P45">
         <v>1</v>
       </c>
     </row>
     <row r="46" spans="1:16">
       <c r="A46" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="B46" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="C46" s="1">
-        <v>85020.0</v>
+        <v>10378.0</v>
       </c>
       <c r="D46" s="1">
-        <v>5.871</v>
+        <v>21.72</v>
       </c>
       <c r="E46" s="1">
-        <v>5.260770407</v>
+        <v>13.0022220081</v>
       </c>
       <c r="F46" t="s">
         <v>8</v>
       </c>
       <c r="G46">
         <v>1.0</v>
       </c>
       <c r="H46" s="1">
-        <v>447270.7</v>
+        <v>134937.06</v>
       </c>
       <c r="I46" s="1">
-        <v>51881.72</v>
+        <v>90473.1</v>
       </c>
       <c r="J46" s="1">
-        <v>11.599624120248</v>
+        <v>67.048370551426</v>
       </c>
       <c r="K46">
         <v>0.0</v>
       </c>
       <c r="L46">
         <v>0.0</v>
       </c>
       <c r="M46" s="1">
-        <v>499152.42</v>
+        <v>225410.16</v>
       </c>
       <c r="N46" s="1">
-        <v>499152.42</v>
+        <v>225410.16</v>
       </c>
       <c r="O46" s="1">
-        <v>0.78</v>
+        <v>0.38</v>
       </c>
       <c r="P46">
         <v>1</v>
       </c>
     </row>
     <row r="47" spans="1:16">
       <c r="A47" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="B47" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="C47" s="1">
-        <v>1108.0</v>
+        <v>85020.0</v>
       </c>
       <c r="D47" s="1">
-        <v>72.6</v>
+        <v>5.098</v>
       </c>
       <c r="E47" s="1">
-        <v>94.7743411552</v>
+        <v>5.260770407</v>
       </c>
       <c r="F47" t="s">
         <v>8</v>
       </c>
       <c r="G47">
         <v>1.0</v>
       </c>
       <c r="H47" s="1">
-        <v>105009.97</v>
+        <v>447270.7</v>
       </c>
       <c r="I47" s="1">
-        <v>-24569.17</v>
+        <v>-13838.74</v>
       </c>
       <c r="J47" s="1">
-        <v>-23.396987924099</v>
+        <v>-3.0940412595773</v>
       </c>
       <c r="K47">
         <v>0.0</v>
       </c>
       <c r="L47">
         <v>0.0</v>
       </c>
       <c r="M47" s="1">
-        <v>80440.8</v>
+        <v>433431.96</v>
       </c>
       <c r="N47" s="1">
-        <v>80440.8</v>
+        <v>433431.96</v>
       </c>
       <c r="O47" s="1">
-        <v>0.13</v>
+        <v>0.73</v>
       </c>
       <c r="P47">
         <v>1</v>
       </c>
     </row>
     <row r="48" spans="1:16">
       <c r="A48" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="B48" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="C48" s="1">
-        <v>1457.0</v>
+        <v>1757.0</v>
       </c>
       <c r="D48" s="1">
-        <v>115.4</v>
+        <v>103.1</v>
       </c>
       <c r="E48" s="1">
-        <v>98.9054975978</v>
+        <v>117.9</v>
       </c>
       <c r="F48" t="s">
         <v>8</v>
       </c>
       <c r="G48">
         <v>1.0</v>
       </c>
       <c r="H48" s="1">
-        <v>144105.31</v>
+        <v>207150.3</v>
       </c>
       <c r="I48" s="1">
-        <v>24032.49</v>
+        <v>-26003.6</v>
       </c>
       <c r="J48" s="1">
-        <v>16.677032928211</v>
+        <v>-12.553011026293</v>
       </c>
       <c r="K48">
         <v>0.0</v>
       </c>
       <c r="L48">
         <v>0.0</v>
       </c>
       <c r="M48" s="1">
-        <v>168137.8</v>
+        <v>181146.7</v>
       </c>
       <c r="N48" s="1">
-        <v>168137.8</v>
+        <v>181146.7</v>
       </c>
       <c r="O48" s="1">
-        <v>0.26</v>
+        <v>0.3</v>
       </c>
       <c r="P48">
         <v>1</v>
       </c>
     </row>
     <row r="49" spans="1:16">
       <c r="A49" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="B49" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="C49" s="1">
-        <v>73963.0</v>
+        <v>274.0</v>
       </c>
       <c r="D49" s="1">
-        <v>4.638</v>
+        <v>248.3</v>
       </c>
       <c r="E49" s="1">
-        <v>3.5730685613</v>
+        <v>259.5922992701</v>
       </c>
       <c r="F49" t="s">
         <v>8</v>
       </c>
       <c r="G49">
         <v>1.0</v>
       </c>
       <c r="H49" s="1">
-        <v>264274.87</v>
+        <v>71128.29</v>
       </c>
       <c r="I49" s="1">
-        <v>78765.52</v>
+        <v>-3094.09</v>
       </c>
       <c r="J49" s="1">
-        <v>29.804392676458</v>
+        <v>-4.3500131944688</v>
       </c>
       <c r="K49">
         <v>0.0</v>
       </c>
       <c r="L49">
         <v>0.0</v>
       </c>
       <c r="M49" s="1">
-        <v>343040.39</v>
+        <v>68034.2</v>
       </c>
       <c r="N49" s="1">
-        <v>343040.39</v>
+        <v>68034.2</v>
       </c>
       <c r="O49" s="1">
-        <v>0.54</v>
+        <v>0.11</v>
       </c>
       <c r="P49">
         <v>1</v>
       </c>
     </row>
     <row r="50" spans="1:16">
       <c r="A50" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="B50" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="C50" s="1">
-        <v>5101.0</v>
+        <v>1764.0</v>
       </c>
       <c r="D50" s="1">
-        <v>26.4</v>
+        <v>66.8</v>
       </c>
       <c r="E50" s="1">
-        <v>24.58</v>
+        <v>86.5095068027</v>
       </c>
       <c r="F50" t="s">
         <v>8</v>
       </c>
       <c r="G50">
         <v>1.0</v>
       </c>
       <c r="H50" s="1">
-        <v>125382.58</v>
+        <v>152602.77</v>
       </c>
       <c r="I50" s="1">
-        <v>9283.82</v>
+        <v>-34767.57</v>
       </c>
       <c r="J50" s="1">
-        <v>7.4043938161107</v>
+        <v>-22.783053020597</v>
       </c>
       <c r="K50">
         <v>0.0</v>
       </c>
       <c r="L50">
         <v>0.0</v>
       </c>
       <c r="M50" s="1">
-        <v>134666.4</v>
+        <v>117835.2</v>
       </c>
       <c r="N50" s="1">
-        <v>134666.4</v>
+        <v>117835.2</v>
       </c>
       <c r="O50" s="1">
-        <v>0.21</v>
+        <v>0.2</v>
       </c>
       <c r="P50">
         <v>1</v>
       </c>
     </row>
     <row r="51" spans="1:16">
       <c r="A51" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="B51" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="C51" s="1">
-        <v>2033.0</v>
+        <v>1457.0</v>
       </c>
       <c r="D51" s="1">
-        <v>175.56</v>
+        <v>96.65</v>
       </c>
       <c r="E51" s="1">
-        <v>120.0435956714</v>
+        <v>98.9054975978</v>
       </c>
       <c r="F51" t="s">
         <v>8</v>
       </c>
       <c r="G51">
         <v>1.0</v>
       </c>
       <c r="H51" s="1">
-        <v>244048.63</v>
+        <v>144105.31</v>
       </c>
       <c r="I51" s="1">
-        <v>112864.85</v>
+        <v>-3286.26</v>
       </c>
       <c r="J51" s="1">
-        <v>46.24686891297</v>
+        <v>-2.2804572572655</v>
       </c>
       <c r="K51">
         <v>0.0</v>
       </c>
       <c r="L51">
         <v>0.0</v>
       </c>
       <c r="M51" s="1">
-        <v>356913.48</v>
+        <v>140819.05</v>
       </c>
       <c r="N51" s="1">
-        <v>356913.48</v>
+        <v>140819.05</v>
       </c>
       <c r="O51" s="1">
-        <v>0.56</v>
+        <v>0.24</v>
       </c>
       <c r="P51">
         <v>1</v>
       </c>
     </row>
     <row r="52" spans="1:16">
       <c r="A52" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="B52" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="C52" s="1">
-        <v>708.0</v>
+        <v>58846.0</v>
       </c>
       <c r="D52" s="1">
-        <v>154.0</v>
+        <v>4.732</v>
       </c>
       <c r="E52" s="1">
-        <v>97.098319209</v>
+        <v>3.5730685178</v>
       </c>
       <c r="F52" t="s">
         <v>8</v>
       </c>
       <c r="G52">
         <v>1.0</v>
       </c>
       <c r="H52" s="1">
-        <v>68745.61</v>
+        <v>210260.79</v>
       </c>
       <c r="I52" s="1">
-        <v>40286.39</v>
+        <v>68198.48</v>
       </c>
       <c r="J52" s="1">
-        <v>58.602127466758</v>
+        <v>32.435186798261</v>
       </c>
       <c r="K52">
         <v>0.0</v>
       </c>
       <c r="L52">
         <v>0.0</v>
       </c>
       <c r="M52" s="1">
-        <v>109032.0</v>
+        <v>278459.27</v>
       </c>
       <c r="N52" s="1">
-        <v>109032.0</v>
+        <v>278459.27</v>
       </c>
       <c r="O52" s="1">
-        <v>0.17</v>
+        <v>0.47</v>
       </c>
       <c r="P52">
         <v>1</v>
       </c>
     </row>
     <row r="53" spans="1:16">
       <c r="A53" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="B53" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="C53" s="1">
-        <v>450.0</v>
+        <v>5101.0</v>
       </c>
       <c r="D53" s="1">
-        <v>536.4</v>
+        <v>23.48</v>
       </c>
       <c r="E53" s="1">
-        <v>478.8866222222</v>
+        <v>24.58</v>
       </c>
       <c r="F53" t="s">
-        <v>30</v>
+        <v>8</v>
       </c>
       <c r="G53">
-        <v>0.91</v>
+        <v>1.0</v>
       </c>
       <c r="H53" s="1">
-        <v>211105.08</v>
+        <v>125382.58</v>
       </c>
       <c r="I53" s="1">
-        <v>53261.6</v>
+        <v>-5611.1</v>
       </c>
       <c r="J53" s="1">
-        <v>25.229899725767</v>
+        <v>-4.4751830756713</v>
       </c>
       <c r="K53">
         <v>0.0</v>
       </c>
       <c r="L53">
         <v>0.0</v>
       </c>
       <c r="M53" s="1">
-        <v>264366.68</v>
+        <v>119771.48</v>
       </c>
       <c r="N53" s="1">
-        <v>264366.68</v>
+        <v>119771.48</v>
       </c>
       <c r="O53" s="1">
-        <v>0.41</v>
+        <v>0.2</v>
       </c>
       <c r="P53">
         <v>1</v>
       </c>
     </row>
     <row r="54" spans="1:16">
       <c r="A54" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="B54" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="C54" s="1">
-        <v>779.0</v>
+        <v>2033.0</v>
       </c>
       <c r="D54" s="1">
-        <v>401.15</v>
+        <v>172.94</v>
       </c>
       <c r="E54" s="1">
-        <v>398.6110397946</v>
+        <v>120.0435956714</v>
       </c>
       <c r="F54" t="s">
         <v>8</v>
       </c>
       <c r="G54">
         <v>1.0</v>
       </c>
       <c r="H54" s="1">
-        <v>310518.0</v>
+        <v>244048.63</v>
       </c>
       <c r="I54" s="1">
-        <v>1977.85</v>
+        <v>107538.39</v>
       </c>
       <c r="J54" s="1">
-        <v>0.63695180311608</v>
+        <v>44.064328490596</v>
       </c>
       <c r="K54">
         <v>0.0</v>
       </c>
       <c r="L54">
         <v>0.0</v>
       </c>
       <c r="M54" s="1">
-        <v>312495.85</v>
+        <v>351587.02</v>
       </c>
       <c r="N54" s="1">
-        <v>312495.85</v>
+        <v>351587.02</v>
       </c>
       <c r="O54" s="1">
-        <v>0.49</v>
+        <v>0.59</v>
       </c>
       <c r="P54">
         <v>1</v>
       </c>
     </row>
     <row r="55" spans="1:16">
       <c r="A55" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="B55" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="C55" s="1">
-        <v>675.0</v>
+        <v>974.0</v>
       </c>
       <c r="D55" s="1">
-        <v>554.7</v>
+        <v>128.85</v>
       </c>
       <c r="E55" s="1">
-        <v>641.9851851852</v>
+        <v>109.6374332649</v>
       </c>
       <c r="F55" t="s">
         <v>8</v>
       </c>
       <c r="G55">
         <v>1.0</v>
       </c>
       <c r="H55" s="1">
-        <v>433340.0</v>
+        <v>106786.86</v>
       </c>
       <c r="I55" s="1">
-        <v>-58917.5</v>
+        <v>18713.04</v>
       </c>
       <c r="J55" s="1">
-        <v>-13.596136982508</v>
+        <v>17.523729043068</v>
       </c>
       <c r="K55">
         <v>0.0</v>
       </c>
       <c r="L55">
         <v>0.0</v>
       </c>
       <c r="M55" s="1">
-        <v>374422.5</v>
+        <v>125499.9</v>
       </c>
       <c r="N55" s="1">
-        <v>374422.5</v>
+        <v>125499.9</v>
       </c>
       <c r="O55" s="1">
-        <v>0.58</v>
+        <v>0.21</v>
       </c>
       <c r="P55">
         <v>1</v>
       </c>
     </row>
     <row r="56" spans="1:16">
       <c r="A56" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="B56" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="C56" s="1">
-        <v>2424.0</v>
+        <v>450.0</v>
       </c>
       <c r="D56" s="1">
-        <v>128.15</v>
+        <v>491.8</v>
       </c>
       <c r="E56" s="1">
-        <v>128.812450495</v>
+        <v>478.8866222222</v>
       </c>
       <c r="F56" t="s">
-        <v>8</v>
+        <v>30</v>
       </c>
       <c r="G56">
-        <v>1.0</v>
+        <v>0.92</v>
       </c>
       <c r="H56" s="1">
-        <v>312241.38</v>
+        <v>211105.08</v>
       </c>
       <c r="I56" s="1">
-        <v>-1605.78</v>
+        <v>29933.97</v>
       </c>
       <c r="J56" s="1">
-        <v>-0.51427520593203</v>
+        <v>14.179654037695</v>
       </c>
       <c r="K56">
         <v>0.0</v>
       </c>
       <c r="L56">
         <v>0.0</v>
       </c>
       <c r="M56" s="1">
-        <v>310635.6</v>
+        <v>241039.05</v>
       </c>
       <c r="N56" s="1">
-        <v>310635.6</v>
+        <v>241039.05</v>
       </c>
       <c r="O56" s="1">
-        <v>0.48</v>
+        <v>0.4</v>
       </c>
       <c r="P56">
         <v>1</v>
       </c>
     </row>
     <row r="57" spans="1:16">
       <c r="A57" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="B57" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="C57" s="1">
-        <v>17241.0</v>
+        <v>779.0</v>
       </c>
       <c r="D57" s="1">
-        <v>16.91</v>
+        <v>350.0</v>
       </c>
       <c r="E57" s="1">
-        <v>11.7760222725</v>
+        <v>398.6110397946</v>
       </c>
       <c r="F57" t="s">
         <v>8</v>
       </c>
       <c r="G57">
         <v>1.0</v>
       </c>
       <c r="H57" s="1">
-        <v>203030.4</v>
+        <v>310518.0</v>
       </c>
       <c r="I57" s="1">
-        <v>88514.91</v>
+        <v>-37868.0</v>
       </c>
       <c r="J57" s="1">
-        <v>43.596875147761</v>
+        <v>-12.195106241828</v>
       </c>
       <c r="K57">
         <v>0.0</v>
       </c>
       <c r="L57">
         <v>0.0</v>
       </c>
       <c r="M57" s="1">
-        <v>291545.31</v>
+        <v>272650.0</v>
       </c>
       <c r="N57" s="1">
-        <v>291545.31</v>
+        <v>272650.0</v>
       </c>
       <c r="O57" s="1">
-        <v>0.45</v>
+        <v>0.46</v>
       </c>
       <c r="P57">
         <v>1</v>
       </c>
     </row>
     <row r="58" spans="1:16">
       <c r="A58" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="B58" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="C58" s="1">
-        <v>2377.0</v>
+        <v>675.0</v>
       </c>
       <c r="D58" s="1">
-        <v>57.0</v>
+        <v>455.75</v>
       </c>
       <c r="E58" s="1">
-        <v>52.2037989062</v>
+        <v>641.9851851852</v>
       </c>
       <c r="F58" t="s">
         <v>8</v>
       </c>
       <c r="G58">
         <v>1.0</v>
       </c>
       <c r="H58" s="1">
-        <v>124088.43</v>
+        <v>433340.0</v>
       </c>
       <c r="I58" s="1">
-        <v>11400.57</v>
+        <v>-125708.75</v>
       </c>
       <c r="J58" s="1">
-        <v>9.1874560746719</v>
+        <v>-29.009265242073</v>
       </c>
       <c r="K58">
         <v>0.0</v>
       </c>
       <c r="L58">
         <v>0.0</v>
       </c>
       <c r="M58" s="1">
-        <v>135489.0</v>
+        <v>307631.25</v>
       </c>
       <c r="N58" s="1">
-        <v>135489.0</v>
+        <v>307631.25</v>
       </c>
       <c r="O58" s="1">
-        <v>0.21</v>
+        <v>0.51</v>
       </c>
       <c r="P58">
         <v>1</v>
       </c>
     </row>
     <row r="59" spans="1:16">
       <c r="A59" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="B59" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="C59" s="1">
-        <v>232.0</v>
+        <v>2424.0</v>
       </c>
       <c r="D59" s="1">
-        <v>542.0</v>
+        <v>105.05</v>
       </c>
       <c r="E59" s="1">
-        <v>299.5556034483</v>
+        <v>128.812450495</v>
       </c>
       <c r="F59" t="s">
         <v>8</v>
       </c>
       <c r="G59">
         <v>1.0</v>
       </c>
       <c r="H59" s="1">
-        <v>69496.9</v>
+        <v>312241.38</v>
       </c>
       <c r="I59" s="1">
-        <v>56247.1</v>
+        <v>-57600.18</v>
       </c>
       <c r="J59" s="1">
-        <v>80.934689173186</v>
+        <v>-18.447324310442</v>
       </c>
       <c r="K59">
         <v>0.0</v>
       </c>
       <c r="L59">
         <v>0.0</v>
       </c>
       <c r="M59" s="1">
-        <v>125744.0</v>
+        <v>254641.2</v>
       </c>
       <c r="N59" s="1">
-        <v>125744.0</v>
+        <v>254641.2</v>
       </c>
       <c r="O59" s="1">
-        <v>0.2</v>
+        <v>0.43</v>
       </c>
       <c r="P59">
         <v>1</v>
       </c>
     </row>
     <row r="60" spans="1:16">
       <c r="A60" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="B60" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="C60" s="1">
-        <v>4876.0</v>
+        <v>10868.0</v>
       </c>
       <c r="D60" s="1">
-        <v>80.91</v>
+        <v>14.455</v>
       </c>
       <c r="E60" s="1">
-        <v>77.7892842494</v>
+        <v>11.7760222672</v>
       </c>
       <c r="F60" t="s">
-        <v>30</v>
+        <v>8</v>
       </c>
       <c r="G60">
-        <v>0.91</v>
+        <v>1.0</v>
       </c>
       <c r="H60" s="1">
-        <v>402734.44</v>
+        <v>127981.81</v>
       </c>
       <c r="I60" s="1">
-        <v>29352.7</v>
+        <v>29115.13</v>
       </c>
       <c r="J60" s="1">
-        <v>7.2883511030246</v>
+        <v>22.749428219526</v>
       </c>
       <c r="K60">
         <v>0.0</v>
       </c>
       <c r="L60">
         <v>0.0</v>
       </c>
       <c r="M60" s="1">
-        <v>432087.14</v>
+        <v>157096.94</v>
       </c>
       <c r="N60" s="1">
-        <v>432087.14</v>
+        <v>157096.94</v>
       </c>
       <c r="O60" s="1">
-        <v>0.67</v>
+        <v>0.26</v>
       </c>
       <c r="P60">
         <v>1</v>
       </c>
     </row>
     <row r="61" spans="1:16">
       <c r="A61" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="B61" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="C61" s="1">
-        <v>932.0</v>
+        <v>2377.0</v>
       </c>
       <c r="D61" s="1">
-        <v>126.1</v>
+        <v>50.14</v>
       </c>
       <c r="E61" s="1">
-        <v>79.9718133047</v>
+        <v>52.2037989062</v>
       </c>
       <c r="F61" t="s">
         <v>8</v>
       </c>
       <c r="G61">
         <v>1.0</v>
       </c>
       <c r="H61" s="1">
-        <v>74533.73</v>
+        <v>124088.43</v>
       </c>
       <c r="I61" s="1">
-        <v>42991.47</v>
+        <v>-4905.65</v>
       </c>
       <c r="J61" s="1">
-        <v>57.680556172353</v>
+        <v>-3.9533500423851</v>
       </c>
       <c r="K61">
         <v>0.0</v>
       </c>
       <c r="L61">
         <v>0.0</v>
       </c>
       <c r="M61" s="1">
-        <v>117525.2</v>
+        <v>119182.78</v>
       </c>
       <c r="N61" s="1">
-        <v>117525.2</v>
+        <v>119182.78</v>
       </c>
       <c r="O61" s="1">
-        <v>0.18</v>
+        <v>0.2</v>
       </c>
       <c r="P61">
         <v>1</v>
       </c>
     </row>
     <row r="62" spans="1:16">
       <c r="A62" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="B62" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="C62" s="1">
-        <v>28728.0</v>
+        <v>232.0</v>
       </c>
       <c r="D62" s="1">
-        <v>6.424</v>
+        <v>523.0</v>
       </c>
       <c r="E62" s="1">
-        <v>5.3124000975</v>
+        <v>299.5556034483</v>
       </c>
       <c r="F62" t="s">
         <v>8</v>
       </c>
       <c r="G62">
         <v>1.0</v>
       </c>
       <c r="H62" s="1">
-        <v>152614.63</v>
+        <v>69496.9</v>
       </c>
       <c r="I62" s="1">
-        <v>31934.04</v>
+        <v>51839.1</v>
       </c>
       <c r="J62" s="1">
-        <v>20.924625640412</v>
+        <v>74.591960216931</v>
       </c>
       <c r="K62">
         <v>0.0</v>
       </c>
       <c r="L62">
         <v>0.0</v>
       </c>
       <c r="M62" s="1">
-        <v>184548.67</v>
+        <v>121336.0</v>
       </c>
       <c r="N62" s="1">
-        <v>184548.67</v>
+        <v>121336.0</v>
       </c>
       <c r="O62" s="1">
-        <v>0.29</v>
+        <v>0.2</v>
       </c>
       <c r="P62">
         <v>1</v>
       </c>
     </row>
     <row r="63" spans="1:16">
       <c r="A63" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="B63" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="C63" s="1">
-        <v>4005.0</v>
+        <v>3572.0</v>
       </c>
       <c r="D63" s="1">
-        <v>126.46</v>
+        <v>76.37</v>
       </c>
       <c r="E63" s="1">
-        <v>114.3359001248</v>
+        <v>77.7892833147</v>
       </c>
       <c r="F63" t="s">
         <v>30</v>
       </c>
       <c r="G63">
-        <v>0.91</v>
+        <v>0.92</v>
       </c>
       <c r="H63" s="1">
-        <v>492805.94</v>
+        <v>295030.23</v>
       </c>
       <c r="I63" s="1">
-        <v>61897.85</v>
+        <v>2082.05</v>
       </c>
       <c r="J63" s="1">
-        <v>12.560288944569</v>
+        <v>0.70570734395591</v>
       </c>
       <c r="K63">
         <v>0.0</v>
       </c>
       <c r="L63">
         <v>0.0</v>
       </c>
       <c r="M63" s="1">
-        <v>554703.79</v>
+        <v>297112.28</v>
       </c>
       <c r="N63" s="1">
-        <v>554703.79</v>
+        <v>297112.28</v>
       </c>
       <c r="O63" s="1">
-        <v>0.87</v>
+        <v>0.5</v>
       </c>
       <c r="P63">
         <v>1</v>
       </c>
     </row>
     <row r="64" spans="1:16">
       <c r="A64" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="B64" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="C64" s="1">
-        <v>4542.0</v>
+        <v>28728.0</v>
       </c>
       <c r="D64" s="1">
-        <v>301.0</v>
+        <v>6.866</v>
       </c>
       <c r="E64" s="1">
-        <v>560.4548304712</v>
+        <v>5.3124000975</v>
       </c>
       <c r="F64" t="s">
-        <v>77</v>
+        <v>8</v>
       </c>
       <c r="G64">
-        <v>7.47</v>
+        <v>1.0</v>
       </c>
       <c r="H64" s="1">
-        <v>341586.91</v>
+        <v>152614.63</v>
       </c>
       <c r="I64" s="1">
-        <v>-158585.16</v>
+        <v>44631.82</v>
       </c>
       <c r="J64" s="1">
-        <v>-46.426006195612</v>
+        <v>29.244784723457</v>
       </c>
       <c r="K64">
         <v>0.0</v>
       </c>
       <c r="L64">
         <v>0.0</v>
       </c>
       <c r="M64" s="1">
-        <v>183001.75</v>
+        <v>197246.45</v>
       </c>
       <c r="N64" s="1">
-        <v>183001.75</v>
+        <v>197246.45</v>
       </c>
       <c r="O64" s="1">
-        <v>0.29</v>
+        <v>0.33</v>
       </c>
       <c r="P64">
         <v>1</v>
       </c>
     </row>
     <row r="65" spans="1:16">
       <c r="A65" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="B65" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="C65" s="1">
-        <v>2908.0</v>
+        <v>4005.0</v>
       </c>
       <c r="D65" s="1">
-        <v>389.1</v>
+        <v>119.14</v>
       </c>
       <c r="E65" s="1">
-        <v>383.2</v>
+        <v>114.3359001248</v>
       </c>
       <c r="F65" t="s">
-        <v>77</v>
+        <v>30</v>
       </c>
       <c r="G65">
-        <v>7.47</v>
+        <v>0.92</v>
       </c>
       <c r="H65" s="1">
-        <v>149204.08</v>
+        <v>492805.94</v>
       </c>
       <c r="I65" s="1">
-        <v>2255.67</v>
+        <v>26886.59</v>
       </c>
       <c r="J65" s="1">
-        <v>1.5118018220413</v>
+        <v>5.4558169489597</v>
       </c>
       <c r="K65">
         <v>0.0</v>
       </c>
       <c r="L65">
         <v>0.0</v>
       </c>
       <c r="M65" s="1">
-        <v>151459.75</v>
+        <v>519692.53</v>
       </c>
       <c r="N65" s="1">
-        <v>151459.75</v>
+        <v>519692.53</v>
       </c>
       <c r="O65" s="1">
-        <v>0.24</v>
+        <v>0.87</v>
       </c>
       <c r="P65">
         <v>1</v>
       </c>
     </row>
     <row r="66" spans="1:16">
       <c r="A66" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="B66" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="C66" s="1">
-        <v>1608.0</v>
+        <v>4539.0</v>
       </c>
       <c r="D66" s="1">
-        <v>1069.69</v>
+        <v>380.2</v>
       </c>
       <c r="E66" s="1">
-        <v>1069.2400932836</v>
+        <v>379.9730975986</v>
       </c>
       <c r="F66" t="s">
-        <v>8</v>
+        <v>74</v>
       </c>
       <c r="G66">
-        <v>1.0</v>
+        <v>7.47</v>
       </c>
       <c r="H66" s="1">
-        <v>1719338.07</v>
+        <v>230887.53</v>
       </c>
       <c r="I66" s="1">
-        <v>723.45</v>
+        <v>53.21</v>
       </c>
       <c r="J66" s="1">
-        <v>0.042077239643743</v>
+        <v>0.023045852671212</v>
       </c>
       <c r="K66">
         <v>0.0</v>
       </c>
       <c r="L66">
         <v>0.0</v>
       </c>
       <c r="M66" s="1">
-        <v>1720061.52</v>
+        <v>230940.74</v>
       </c>
       <c r="N66" s="1">
-        <v>1720061.52</v>
+        <v>230940.74</v>
       </c>
       <c r="O66" s="1">
-        <v>2.68</v>
+        <v>0.39</v>
       </c>
       <c r="P66">
         <v>1</v>
       </c>
     </row>
     <row r="67" spans="1:16">
       <c r="A67" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="B67" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="C67" s="1">
-        <v>9347.0</v>
+        <v>910.0</v>
       </c>
       <c r="D67" s="1">
-        <v>134.19</v>
+        <v>1071.79</v>
       </c>
       <c r="E67" s="1">
-        <v>113.3271787739</v>
+        <v>1071.1255934066</v>
       </c>
       <c r="F67" t="s">
         <v>8</v>
       </c>
       <c r="G67">
         <v>1.0</v>
       </c>
       <c r="H67" s="1">
-        <v>1059269.14</v>
+        <v>974724.29</v>
       </c>
       <c r="I67" s="1">
-        <v>195004.79</v>
+        <v>604.61</v>
       </c>
       <c r="J67" s="1">
-        <v>18.409371389787</v>
+        <v>0.062028822529907</v>
       </c>
       <c r="K67">
         <v>0.0</v>
       </c>
       <c r="L67">
         <v>0.0</v>
       </c>
       <c r="M67" s="1">
-        <v>1254273.93</v>
+        <v>975328.9</v>
       </c>
       <c r="N67" s="1">
-        <v>1254273.93</v>
+        <v>975328.9</v>
       </c>
       <c r="O67" s="1">
-        <v>1.96</v>
+        <v>1.63</v>
       </c>
       <c r="P67">
         <v>1</v>
       </c>
     </row>
     <row r="68" spans="1:16">
       <c r="A68" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="B68" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="C68" s="1">
-        <v>3549.0</v>
+        <v>9347.0</v>
       </c>
       <c r="D68" s="1">
-        <v>44.14</v>
+        <v>131.18</v>
       </c>
       <c r="E68" s="1">
-        <v>45.4550014088</v>
+        <v>113.3271787739</v>
       </c>
       <c r="F68" t="s">
         <v>8</v>
       </c>
       <c r="G68">
         <v>1.0</v>
       </c>
       <c r="H68" s="1">
-        <v>161319.8</v>
+        <v>1059269.14</v>
       </c>
       <c r="I68" s="1">
-        <v>-4666.94</v>
+        <v>166870.32</v>
       </c>
       <c r="J68" s="1">
-        <v>-2.8929740800571</v>
+        <v>15.753344801492</v>
       </c>
       <c r="K68">
         <v>0.0</v>
       </c>
       <c r="L68">
         <v>0.0</v>
       </c>
       <c r="M68" s="1">
-        <v>156652.86</v>
+        <v>1226139.46</v>
       </c>
       <c r="N68" s="1">
-        <v>156652.86</v>
+        <v>1226139.46</v>
       </c>
       <c r="O68" s="1">
-        <v>0.24</v>
+        <v>2.05</v>
       </c>
       <c r="P68">
         <v>1</v>
       </c>
     </row>
     <row r="69" spans="1:16">
       <c r="A69" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="B69" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="C69" s="1">
-        <v>2409.0</v>
+        <v>2360.0</v>
       </c>
       <c r="D69" s="1">
-        <v>74.1</v>
+        <v>64.7</v>
       </c>
       <c r="E69" s="1">
-        <v>102.5715068493</v>
+        <v>83.8</v>
       </c>
       <c r="F69" t="s">
         <v>8</v>
       </c>
       <c r="G69">
         <v>1.0</v>
       </c>
       <c r="H69" s="1">
-        <v>247094.76</v>
+        <v>197768.0</v>
       </c>
       <c r="I69" s="1">
-        <v>-68587.86</v>
+        <v>-45076.0</v>
       </c>
       <c r="J69" s="1">
-        <v>-27.757715299183</v>
+        <v>-22.792362768496</v>
       </c>
       <c r="K69">
         <v>0.0</v>
       </c>
       <c r="L69">
         <v>0.0</v>
       </c>
       <c r="M69" s="1">
-        <v>178506.9</v>
+        <v>152692.0</v>
       </c>
       <c r="N69" s="1">
-        <v>178506.9</v>
+        <v>152692.0</v>
       </c>
       <c r="O69" s="1">
-        <v>0.28</v>
+        <v>0.26</v>
       </c>
       <c r="P69">
         <v>1</v>
       </c>
     </row>
     <row r="70" spans="1:16">
       <c r="A70" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
       <c r="B70" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="C70" s="1">
-        <v>3533.0</v>
+        <v>3549.0</v>
       </c>
       <c r="D70" s="1">
-        <v>32.35</v>
+        <v>38.72</v>
       </c>
       <c r="E70" s="1">
-        <v>31.87</v>
+        <v>45.4550014088</v>
       </c>
       <c r="F70" t="s">
         <v>8</v>
       </c>
       <c r="G70">
         <v>1.0</v>
       </c>
       <c r="H70" s="1">
-        <v>112596.71</v>
+        <v>161319.8</v>
       </c>
       <c r="I70" s="1">
-        <v>1695.84</v>
+        <v>-23902.52</v>
       </c>
       <c r="J70" s="1">
-        <v>1.5061186068403</v>
+        <v>-14.816854471677</v>
       </c>
       <c r="K70">
         <v>0.0</v>
       </c>
       <c r="L70">
         <v>0.0</v>
       </c>
       <c r="M70" s="1">
-        <v>114292.55</v>
+        <v>137417.28</v>
       </c>
       <c r="N70" s="1">
-        <v>114292.55</v>
+        <v>137417.28</v>
       </c>
       <c r="O70" s="1">
-        <v>0.18</v>
+        <v>0.23</v>
       </c>
       <c r="P70">
         <v>1</v>
       </c>
     </row>
     <row r="71" spans="1:16">
       <c r="A71" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="B71" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="C71" s="1">
-        <v>2316.0</v>
+        <v>1187.0</v>
       </c>
       <c r="D71" s="1">
-        <v>60.79</v>
+        <v>94.06</v>
       </c>
       <c r="E71" s="1">
-        <v>52.35</v>
+        <v>93.69</v>
       </c>
       <c r="F71" t="s">
         <v>8</v>
       </c>
       <c r="G71">
         <v>1.0</v>
       </c>
       <c r="H71" s="1">
-        <v>121242.6</v>
+        <v>111210.03</v>
       </c>
       <c r="I71" s="1">
-        <v>19547.04</v>
+        <v>439.19</v>
       </c>
       <c r="J71" s="1">
-        <v>16.122254059217</v>
+        <v>0.39491941509233</v>
       </c>
       <c r="K71">
         <v>0.0</v>
       </c>
       <c r="L71">
         <v>0.0</v>
       </c>
       <c r="M71" s="1">
-        <v>140789.64</v>
+        <v>111649.22</v>
       </c>
       <c r="N71" s="1">
-        <v>140789.64</v>
+        <v>111649.22</v>
       </c>
       <c r="O71" s="1">
-        <v>0.22</v>
+        <v>0.19</v>
       </c>
       <c r="P71">
         <v>1</v>
       </c>
     </row>
     <row r="72" spans="1:16">
       <c r="A72" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
       <c r="B72" t="s">
-        <v>171</v>
+        <v>172</v>
       </c>
       <c r="C72" s="1">
-        <v>2030.0</v>
+        <v>2409.0</v>
       </c>
       <c r="D72" s="1">
-        <v>367.8</v>
+        <v>68.56</v>
       </c>
       <c r="E72" s="1">
-        <v>346.3403694581</v>
+        <v>102.5715068493</v>
       </c>
       <c r="F72" t="s">
-        <v>30</v>
+        <v>8</v>
       </c>
       <c r="G72">
-        <v>0.91</v>
+        <v>1.0</v>
       </c>
       <c r="H72" s="1">
-        <v>757803.64</v>
+        <v>247094.76</v>
       </c>
       <c r="I72" s="1">
-        <v>59932.52</v>
+        <v>-81933.72</v>
       </c>
       <c r="J72" s="1">
-        <v>7.908713660969</v>
+        <v>-33.158825383428</v>
       </c>
       <c r="K72">
         <v>0.0</v>
       </c>
       <c r="L72">
         <v>0.0</v>
       </c>
       <c r="M72" s="1">
-        <v>817736.16</v>
+        <v>165161.04</v>
       </c>
       <c r="N72" s="1">
-        <v>817736.16</v>
+        <v>165161.04</v>
       </c>
       <c r="O72" s="1">
-        <v>1.28</v>
+        <v>0.28</v>
       </c>
       <c r="P72">
         <v>1</v>
       </c>
     </row>
     <row r="73" spans="1:16">
       <c r="A73" t="s">
-        <v>172</v>
+        <v>173</v>
       </c>
       <c r="B73" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="C73" s="1">
-        <v>965.0</v>
+        <v>3533.0</v>
       </c>
       <c r="D73" s="1">
-        <v>346.4</v>
+        <v>28.29</v>
       </c>
       <c r="E73" s="1">
-        <v>260.4846839378</v>
+        <v>31.87</v>
       </c>
       <c r="F73" t="s">
         <v>8</v>
       </c>
       <c r="G73">
         <v>1.0</v>
       </c>
       <c r="H73" s="1">
-        <v>251367.72</v>
+        <v>112596.71</v>
       </c>
       <c r="I73" s="1">
-        <v>82908.28</v>
+        <v>-12648.14</v>
       </c>
       <c r="J73" s="1">
-        <v>32.98286669426</v>
+        <v>-11.23313460935</v>
       </c>
       <c r="K73">
         <v>0.0</v>
       </c>
       <c r="L73">
         <v>0.0</v>
       </c>
       <c r="M73" s="1">
-        <v>334276.0</v>
+        <v>99948.57</v>
       </c>
       <c r="N73" s="1">
-        <v>334276.0</v>
+        <v>99948.57</v>
       </c>
       <c r="O73" s="1">
-        <v>0.52</v>
+        <v>0.17</v>
       </c>
       <c r="P73">
         <v>1</v>
       </c>
     </row>
     <row r="74" spans="1:16">
       <c r="A74" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="B74" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="C74" s="1">
-        <v>48310.0</v>
+        <v>2316.0</v>
       </c>
       <c r="D74" s="1">
-        <v>3.423</v>
+        <v>47.01</v>
       </c>
       <c r="E74" s="1">
-        <v>2.5731999586</v>
+        <v>52.35</v>
       </c>
       <c r="F74" t="s">
         <v>8</v>
       </c>
       <c r="G74">
         <v>1.0</v>
       </c>
       <c r="H74" s="1">
-        <v>124311.29</v>
+        <v>121242.6</v>
       </c>
       <c r="I74" s="1">
-        <v>41053.84</v>
+        <v>-12367.44</v>
       </c>
       <c r="J74" s="1">
-        <v>33.025029343674</v>
+        <v>-10.200573065903</v>
       </c>
       <c r="K74">
         <v>0.0</v>
       </c>
       <c r="L74">
         <v>0.0</v>
       </c>
       <c r="M74" s="1">
-        <v>165365.13</v>
+        <v>108875.16</v>
       </c>
       <c r="N74" s="1">
-        <v>165365.13</v>
+        <v>108875.16</v>
       </c>
       <c r="O74" s="1">
-        <v>0.26</v>
+        <v>0.18</v>
       </c>
       <c r="P74">
         <v>1</v>
       </c>
     </row>
     <row r="75" spans="1:16">
       <c r="A75" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
       <c r="B75" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="C75" s="1">
-        <v>4572.0</v>
+        <v>2030.0</v>
       </c>
       <c r="D75" s="1">
-        <v>79.58</v>
+        <v>312.5</v>
       </c>
       <c r="E75" s="1">
-        <v>97.4893416448</v>
+        <v>346.3403694581</v>
       </c>
       <c r="F75" t="s">
-        <v>8</v>
+        <v>30</v>
       </c>
       <c r="G75">
-        <v>1.0</v>
+        <v>0.92</v>
       </c>
       <c r="H75" s="1">
-        <v>445721.27</v>
+        <v>757803.64</v>
       </c>
       <c r="I75" s="1">
-        <v>-81881.51</v>
+        <v>-66876.23</v>
       </c>
       <c r="J75" s="1">
-        <v>-18.370563738186</v>
+        <v>-8.8250077553072</v>
       </c>
       <c r="K75">
         <v>0.0</v>
       </c>
       <c r="L75">
         <v>0.0</v>
       </c>
       <c r="M75" s="1">
-        <v>363839.76</v>
+        <v>690927.41</v>
       </c>
       <c r="N75" s="1">
-        <v>363839.76</v>
+        <v>690927.41</v>
       </c>
       <c r="O75" s="1">
-        <v>0.57</v>
+        <v>1.16</v>
       </c>
       <c r="P75">
         <v>1</v>
       </c>
     </row>
     <row r="76" spans="1:16">
       <c r="A76" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="B76" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="C76" s="1">
-        <v>3546.0</v>
+        <v>965.0</v>
       </c>
       <c r="D76" s="1">
-        <v>173.8</v>
+        <v>278.4</v>
       </c>
       <c r="E76" s="1">
-        <v>145.9413056966</v>
+        <v>260.4846839378</v>
       </c>
       <c r="F76" t="s">
         <v>8</v>
       </c>
       <c r="G76">
         <v>1.0</v>
       </c>
       <c r="H76" s="1">
-        <v>517507.87</v>
+        <v>251367.72</v>
       </c>
       <c r="I76" s="1">
-        <v>98786.93</v>
+        <v>17288.28</v>
       </c>
       <c r="J76" s="1">
-        <v>19.088971535834</v>
+        <v>6.877685010629</v>
       </c>
       <c r="K76">
         <v>0.0</v>
       </c>
       <c r="L76">
         <v>0.0</v>
       </c>
       <c r="M76" s="1">
-        <v>616294.8</v>
+        <v>268656.0</v>
       </c>
       <c r="N76" s="1">
-        <v>616294.8</v>
+        <v>268656.0</v>
       </c>
       <c r="O76" s="1">
-        <v>0.96</v>
+        <v>0.45</v>
       </c>
       <c r="P76">
         <v>1</v>
       </c>
     </row>
     <row r="77" spans="1:16">
       <c r="A77" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="B77" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="C77" s="1">
-        <v>2278.0</v>
+        <v>36310.0</v>
       </c>
       <c r="D77" s="1">
-        <v>261.9</v>
+        <v>3.715</v>
       </c>
       <c r="E77" s="1">
-        <v>111.4399561018</v>
+        <v>2.5731999449</v>
       </c>
       <c r="F77" t="s">
         <v>8</v>
       </c>
       <c r="G77">
         <v>1.0</v>
       </c>
       <c r="H77" s="1">
-        <v>253860.22</v>
+        <v>93432.89</v>
       </c>
       <c r="I77" s="1">
-        <v>342747.98</v>
+        <v>41458.76</v>
       </c>
       <c r="J77" s="1">
-        <v>135.01445007808</v>
+        <v>44.372768518666</v>
       </c>
       <c r="K77">
         <v>0.0</v>
       </c>
       <c r="L77">
         <v>0.0</v>
       </c>
       <c r="M77" s="1">
-        <v>596608.2</v>
+        <v>134891.65</v>
       </c>
       <c r="N77" s="1">
-        <v>596608.2</v>
+        <v>134891.65</v>
       </c>
       <c r="O77" s="1">
-        <v>0.93</v>
+        <v>0.23</v>
       </c>
       <c r="P77">
         <v>1</v>
       </c>
     </row>
     <row r="78" spans="1:16">
       <c r="A78" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
       <c r="B78" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="C78" s="1">
-        <v>1918.0</v>
+        <v>4572.0</v>
       </c>
       <c r="D78" s="1">
-        <v>93.84</v>
+        <v>81.99</v>
       </c>
       <c r="E78" s="1">
-        <v>93.8504692388</v>
+        <v>97.4893416448</v>
       </c>
       <c r="F78" t="s">
-        <v>30</v>
+        <v>8</v>
       </c>
       <c r="G78">
-        <v>0.91</v>
+        <v>1.0</v>
       </c>
       <c r="H78" s="1">
-        <v>196451.45</v>
+        <v>445721.27</v>
       </c>
       <c r="I78" s="1">
-        <v>673.7</v>
+        <v>-70862.99</v>
       </c>
       <c r="J78" s="1">
-        <v>0.34293460292607</v>
+        <v>-15.898498628975</v>
       </c>
       <c r="K78">
         <v>0.0</v>
       </c>
       <c r="L78">
         <v>0.0</v>
       </c>
       <c r="M78" s="1">
-        <v>197125.15</v>
+        <v>374858.28</v>
       </c>
       <c r="N78" s="1">
-        <v>197125.15</v>
+        <v>374858.28</v>
       </c>
       <c r="O78" s="1">
-        <v>0.31</v>
+        <v>0.63</v>
       </c>
       <c r="P78">
         <v>1</v>
       </c>
     </row>
     <row r="79" spans="1:16">
       <c r="A79" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="B79" t="s">
-        <v>185</v>
+        <v>186</v>
       </c>
       <c r="C79" s="1">
-        <v>1364.0</v>
+        <v>2844.0</v>
       </c>
       <c r="D79" s="1">
-        <v>165.25</v>
+        <v>142.56</v>
       </c>
       <c r="E79" s="1">
-        <v>89.12</v>
+        <v>145.9413045007</v>
       </c>
       <c r="F79" t="s">
         <v>8</v>
       </c>
       <c r="G79">
         <v>1.0</v>
       </c>
       <c r="H79" s="1">
-        <v>121559.68</v>
+        <v>415057.07</v>
       </c>
       <c r="I79" s="1">
-        <v>103841.32</v>
+        <v>-9616.43</v>
       </c>
       <c r="J79" s="1">
-        <v>85.424147217235</v>
+        <v>-2.3168934334741</v>
       </c>
       <c r="K79">
         <v>0.0</v>
       </c>
       <c r="L79">
         <v>0.0</v>
       </c>
       <c r="M79" s="1">
-        <v>225401.0</v>
+        <v>405440.64</v>
       </c>
       <c r="N79" s="1">
-        <v>225401.0</v>
+        <v>405440.64</v>
       </c>
       <c r="O79" s="1">
-        <v>0.35</v>
+        <v>0.68</v>
       </c>
       <c r="P79">
         <v>1</v>
       </c>
     </row>
     <row r="80" spans="1:16">
       <c r="A80" t="s">
-        <v>186</v>
+        <v>187</v>
       </c>
       <c r="B80" t="s">
-        <v>187</v>
+        <v>188</v>
       </c>
       <c r="C80" s="1">
-        <v>6460.0</v>
+        <v>2056.0</v>
       </c>
       <c r="D80" s="1">
-        <v>42.35</v>
+        <v>229.2</v>
       </c>
       <c r="E80" s="1">
-        <v>47.7027832817</v>
+        <v>111.4399562257</v>
       </c>
       <c r="F80" t="s">
         <v>8</v>
       </c>
       <c r="G80">
         <v>1.0</v>
       </c>
       <c r="H80" s="1">
-        <v>308159.98</v>
+        <v>229120.55</v>
       </c>
       <c r="I80" s="1">
-        <v>-34578.98</v>
+        <v>242114.65</v>
       </c>
       <c r="J80" s="1">
-        <v>-11.221113137404</v>
+        <v>105.67129399785</v>
       </c>
       <c r="K80">
         <v>0.0</v>
       </c>
       <c r="L80">
         <v>0.0</v>
       </c>
       <c r="M80" s="1">
-        <v>273581.0</v>
+        <v>471235.2</v>
       </c>
       <c r="N80" s="1">
-        <v>273581.0</v>
+        <v>471235.2</v>
       </c>
       <c r="O80" s="1">
-        <v>0.43</v>
+        <v>0.79</v>
       </c>
       <c r="P80">
         <v>1</v>
       </c>
     </row>
     <row r="81" spans="1:16">
       <c r="A81" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
       <c r="B81" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="C81" s="1">
-        <v>2051.0</v>
+        <v>2493.0</v>
       </c>
       <c r="D81" s="1">
-        <v>245.15</v>
+        <v>83.82</v>
       </c>
       <c r="E81" s="1">
-        <v>199.4522476841</v>
+        <v>93.9310870437</v>
       </c>
       <c r="F81" t="s">
-        <v>8</v>
+        <v>30</v>
       </c>
       <c r="G81">
-        <v>1.0</v>
+        <v>0.92</v>
       </c>
       <c r="H81" s="1">
-        <v>409076.56</v>
+        <v>255768.1</v>
       </c>
       <c r="I81" s="1">
-        <v>93726.09</v>
+        <v>-28176.46</v>
       </c>
       <c r="J81" s="1">
-        <v>22.911625637998</v>
+        <v>-11.016409004876</v>
       </c>
       <c r="K81">
         <v>0.0</v>
       </c>
       <c r="L81">
         <v>0.0</v>
       </c>
       <c r="M81" s="1">
-        <v>502802.65</v>
+        <v>227591.64</v>
       </c>
       <c r="N81" s="1">
-        <v>502802.65</v>
+        <v>227591.64</v>
       </c>
       <c r="O81" s="1">
-        <v>0.78</v>
+        <v>0.38</v>
       </c>
       <c r="P81">
         <v>1</v>
       </c>
     </row>
     <row r="82" spans="1:16">
       <c r="A82" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="B82" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
       <c r="C82" s="1">
-        <v>5503.0</v>
+        <v>1562.0</v>
       </c>
       <c r="D82" s="1">
-        <v>73.76</v>
+        <v>144.4</v>
       </c>
       <c r="E82" s="1">
-        <v>40.8524132291</v>
+        <v>96.5041549296</v>
       </c>
       <c r="F82" t="s">
         <v>8</v>
       </c>
       <c r="G82">
         <v>1.0</v>
       </c>
       <c r="H82" s="1">
-        <v>224810.83</v>
+        <v>150739.49</v>
       </c>
       <c r="I82" s="1">
-        <v>181090.45</v>
+        <v>74813.31</v>
       </c>
       <c r="J82" s="1">
-        <v>80.552369296444</v>
+        <v>49.630863153378</v>
       </c>
       <c r="K82">
         <v>0.0</v>
       </c>
       <c r="L82">
         <v>0.0</v>
       </c>
       <c r="M82" s="1">
-        <v>405901.28</v>
+        <v>225552.8</v>
       </c>
       <c r="N82" s="1">
-        <v>405901.28</v>
+        <v>225552.8</v>
       </c>
       <c r="O82" s="1">
-        <v>0.63</v>
+        <v>0.38</v>
       </c>
       <c r="P82">
         <v>1</v>
       </c>
     </row>
     <row r="83" spans="1:16">
       <c r="A83" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="B83" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="C83" s="1">
-        <v>227.0</v>
+        <v>6460.0</v>
       </c>
       <c r="D83" s="1">
-        <v>490.6</v>
+        <v>35.76</v>
       </c>
       <c r="E83" s="1">
-        <v>532.6983700441</v>
+        <v>47.7027832817</v>
       </c>
       <c r="F83" t="s">
-        <v>194</v>
+        <v>8</v>
       </c>
       <c r="G83">
-        <v>1.18</v>
+        <v>1.0</v>
       </c>
       <c r="H83" s="1">
-        <v>111845.32</v>
+        <v>308159.98</v>
       </c>
       <c r="I83" s="1">
-        <v>-17363.09</v>
+        <v>-77150.38</v>
       </c>
       <c r="J83" s="1">
-        <v>-15.524198956201</v>
+        <v>-25.035820679895</v>
       </c>
       <c r="K83">
         <v>0.0</v>
       </c>
       <c r="L83">
         <v>0.0</v>
       </c>
       <c r="M83" s="1">
-        <v>94482.23</v>
+        <v>231009.6</v>
       </c>
       <c r="N83" s="1">
-        <v>94482.23</v>
+        <v>231009.6</v>
       </c>
       <c r="O83" s="1">
-        <v>0.15</v>
+        <v>0.39</v>
       </c>
       <c r="P83">
         <v>1</v>
       </c>
     </row>
     <row r="84" spans="1:16">
       <c r="A84" t="s">
         <v>195</v>
       </c>
       <c r="B84" t="s">
         <v>196</v>
       </c>
       <c r="C84" s="1">
-        <v>10734.0</v>
+        <v>2051.0</v>
       </c>
       <c r="D84" s="1">
-        <v>28.555</v>
+        <v>204.9</v>
       </c>
       <c r="E84" s="1">
-        <v>24.1150344699</v>
+        <v>199.4522476841</v>
       </c>
       <c r="F84" t="s">
         <v>8</v>
       </c>
       <c r="G84">
         <v>1.0</v>
       </c>
       <c r="H84" s="1">
-        <v>258850.78</v>
+        <v>409076.56</v>
       </c>
       <c r="I84" s="1">
-        <v>47658.59</v>
+        <v>11173.34</v>
       </c>
       <c r="J84" s="1">
-        <v>18.411607645146</v>
+        <v>2.7313566927423</v>
       </c>
       <c r="K84">
         <v>0.0</v>
       </c>
       <c r="L84">
         <v>0.0</v>
       </c>
       <c r="M84" s="1">
-        <v>306509.37</v>
+        <v>420249.9</v>
       </c>
       <c r="N84" s="1">
-        <v>306509.37</v>
+        <v>420249.9</v>
       </c>
       <c r="O84" s="1">
-        <v>0.48</v>
+        <v>0.7</v>
       </c>
       <c r="P84">
         <v>1</v>
       </c>
     </row>
     <row r="85" spans="1:16">
       <c r="A85" t="s">
         <v>197</v>
       </c>
       <c r="B85" t="s">
         <v>198</v>
       </c>
       <c r="C85" s="1">
-        <v>9144.0</v>
+        <v>4886.0</v>
       </c>
       <c r="D85" s="1">
-        <v>33.74</v>
+        <v>62.28</v>
       </c>
       <c r="E85" s="1">
-        <v>30.3729013561</v>
+        <v>40.8524130168</v>
       </c>
       <c r="F85" t="s">
         <v>8</v>
       </c>
       <c r="G85">
         <v>1.0</v>
       </c>
       <c r="H85" s="1">
-        <v>277729.81</v>
+        <v>199604.89</v>
       </c>
       <c r="I85" s="1">
-        <v>30788.75</v>
+        <v>104695.19</v>
       </c>
       <c r="J85" s="1">
-        <v>11.0858643514</v>
+        <v>52.451214997789</v>
       </c>
       <c r="K85">
         <v>0.0</v>
       </c>
       <c r="L85">
         <v>0.0</v>
       </c>
       <c r="M85" s="1">
-        <v>308518.56</v>
+        <v>304300.08</v>
       </c>
       <c r="N85" s="1">
-        <v>308518.56</v>
+        <v>304300.08</v>
       </c>
       <c r="O85" s="1">
-        <v>0.48</v>
+        <v>0.51</v>
       </c>
       <c r="P85">
         <v>1</v>
       </c>
     </row>
     <row r="86" spans="1:16">
       <c r="A86" t="s">
         <v>199</v>
       </c>
       <c r="B86" t="s">
         <v>200</v>
       </c>
       <c r="C86" s="1">
-        <v>494.0</v>
+        <v>357.0</v>
       </c>
       <c r="D86" s="1">
-        <v>264.4</v>
+        <v>472.48</v>
       </c>
       <c r="E86" s="1">
-        <v>248.7</v>
+        <v>509.0768347339</v>
       </c>
       <c r="F86" t="s">
-        <v>8</v>
+        <v>201</v>
       </c>
       <c r="G86">
-        <v>1.0</v>
+        <v>1.15</v>
       </c>
       <c r="H86" s="1">
-        <v>122857.8</v>
+        <v>163407.76</v>
       </c>
       <c r="I86" s="1">
-        <v>7755.8</v>
+        <v>-16994.53</v>
       </c>
       <c r="J86" s="1">
-        <v>6.3128266988339</v>
+        <v>-10.400075247344</v>
       </c>
       <c r="K86">
         <v>0.0</v>
       </c>
       <c r="L86">
         <v>0.0</v>
       </c>
       <c r="M86" s="1">
-        <v>130613.6</v>
+        <v>146413.23</v>
       </c>
       <c r="N86" s="1">
-        <v>130613.6</v>
+        <v>146413.23</v>
       </c>
       <c r="O86" s="1">
-        <v>0.2</v>
+        <v>0.25</v>
       </c>
       <c r="P86">
         <v>1</v>
       </c>
     </row>
     <row r="87" spans="1:16">
       <c r="A87" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="B87" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
       <c r="C87" s="1">
-        <v>1032.0</v>
+        <v>17899.0</v>
       </c>
       <c r="D87" s="1">
-        <v>276.1</v>
+        <v>71.34</v>
       </c>
       <c r="E87" s="1">
-        <v>259.1050387597</v>
+        <v>70.1508000447</v>
       </c>
       <c r="F87" t="s">
-        <v>8</v>
+        <v>69</v>
       </c>
       <c r="G87">
-        <v>1.0</v>
+        <v>10.89</v>
       </c>
       <c r="H87" s="1">
-        <v>267396.4</v>
+        <v>116004.18</v>
       </c>
       <c r="I87" s="1">
-        <v>17538.8</v>
+        <v>1213.85</v>
       </c>
       <c r="J87" s="1">
-        <v>6.5591010200586</v>
+        <v>1.0463847078614</v>
       </c>
       <c r="K87">
         <v>0.0</v>
       </c>
       <c r="L87">
         <v>0.0</v>
       </c>
       <c r="M87" s="1">
-        <v>284935.2</v>
+        <v>117218.03</v>
       </c>
       <c r="N87" s="1">
-        <v>284935.2</v>
+        <v>117218.03</v>
       </c>
       <c r="O87" s="1">
-        <v>0.44</v>
+        <v>0.2</v>
       </c>
       <c r="P87">
         <v>1</v>
       </c>
     </row>
     <row r="88" spans="1:16">
       <c r="A88" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="B88" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="C88" s="1">
-        <v>3842.0</v>
+        <v>9441.0</v>
       </c>
       <c r="D88" s="1">
-        <v>73.93</v>
+        <v>28.505</v>
       </c>
       <c r="E88" s="1">
-        <v>66.8485242061</v>
+        <v>24.1150344243</v>
       </c>
       <c r="F88" t="s">
         <v>8</v>
       </c>
       <c r="G88">
         <v>1.0</v>
       </c>
       <c r="H88" s="1">
-        <v>256832.03</v>
+        <v>227670.04</v>
       </c>
       <c r="I88" s="1">
-        <v>27207.03</v>
+        <v>41445.67</v>
       </c>
       <c r="J88" s="1">
-        <v>10.593316573482</v>
+        <v>18.20427053116</v>
       </c>
       <c r="K88">
         <v>0.0</v>
       </c>
       <c r="L88">
         <v>0.0</v>
       </c>
       <c r="M88" s="1">
-        <v>284039.06</v>
+        <v>269115.71</v>
       </c>
       <c r="N88" s="1">
-        <v>284039.06</v>
+        <v>269115.71</v>
       </c>
       <c r="O88" s="1">
-        <v>0.44</v>
+        <v>0.45</v>
       </c>
       <c r="P88">
         <v>1</v>
       </c>
     </row>
     <row r="89" spans="1:16">
       <c r="A89" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="B89" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
       <c r="C89" s="1">
-        <v>2082.0</v>
+        <v>9144.0</v>
       </c>
       <c r="D89" s="1">
-        <v>61.72</v>
+        <v>34.7</v>
       </c>
       <c r="E89" s="1">
-        <v>52.7264649376</v>
+        <v>30.3729013561</v>
       </c>
       <c r="F89" t="s">
         <v>8</v>
       </c>
       <c r="G89">
         <v>1.0</v>
       </c>
       <c r="H89" s="1">
-        <v>125919.36</v>
+        <v>277729.81</v>
       </c>
       <c r="I89" s="1">
-        <v>2581.68</v>
+        <v>39566.99</v>
       </c>
       <c r="J89" s="1">
-        <v>2.0502645502646</v>
+        <v>14.246576555826</v>
       </c>
       <c r="K89">
         <v>0.0</v>
       </c>
       <c r="L89">
         <v>0.0</v>
       </c>
       <c r="M89" s="1">
-        <v>128501.04</v>
+        <v>317296.8</v>
       </c>
       <c r="N89" s="1">
-        <v>128501.04</v>
+        <v>317296.8</v>
       </c>
       <c r="O89" s="1">
-        <v>0.2</v>
+        <v>0.53</v>
       </c>
       <c r="P89">
         <v>1</v>
       </c>
     </row>
     <row r="90" spans="1:16">
       <c r="A90" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="B90" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="C90" s="1">
-        <v>9175.0</v>
+        <v>969.0</v>
       </c>
       <c r="D90" s="1">
-        <v>34.45</v>
+        <v>237.9</v>
       </c>
       <c r="E90" s="1">
-        <v>28.5248370572</v>
+        <v>250.6279669763</v>
       </c>
       <c r="F90" t="s">
         <v>8</v>
       </c>
       <c r="G90">
         <v>1.0</v>
       </c>
       <c r="H90" s="1">
-        <v>261715.38</v>
+        <v>242858.5</v>
       </c>
       <c r="I90" s="1">
-        <v>54363.37</v>
+        <v>-12333.4</v>
       </c>
       <c r="J90" s="1">
-        <v>20.771943169714</v>
+        <v>-5.0784304440652</v>
       </c>
       <c r="K90">
         <v>0.0</v>
       </c>
       <c r="L90">
         <v>0.0</v>
       </c>
       <c r="M90" s="1">
-        <v>316078.75</v>
+        <v>230525.1</v>
       </c>
       <c r="N90" s="1">
-        <v>316078.75</v>
+        <v>230525.1</v>
       </c>
       <c r="O90" s="1">
-        <v>0.49</v>
+        <v>0.39</v>
       </c>
       <c r="P90">
         <v>1</v>
       </c>
     </row>
     <row r="91" spans="1:16">
       <c r="A91" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
       <c r="B91" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="C91" s="1">
-        <v>7607.0</v>
+        <v>907.0</v>
       </c>
       <c r="D91" s="1">
-        <v>159.65</v>
+        <v>252.0</v>
       </c>
       <c r="E91" s="1">
-        <v>192.7572827659</v>
+        <v>259.1050385888</v>
       </c>
       <c r="F91" t="s">
-        <v>77</v>
+        <v>8</v>
       </c>
       <c r="G91">
-        <v>7.47</v>
+        <v>1.0</v>
       </c>
       <c r="H91" s="1">
-        <v>196344.51</v>
+        <v>235008.27</v>
       </c>
       <c r="I91" s="1">
-        <v>-33780.67</v>
+        <v>-6444.27</v>
       </c>
       <c r="J91" s="1">
-        <v>-17.204794776284</v>
+        <v>-2.7421460529878</v>
       </c>
       <c r="K91">
         <v>0.0</v>
       </c>
       <c r="L91">
         <v>0.0</v>
       </c>
       <c r="M91" s="1">
-        <v>162563.84</v>
+        <v>228564.0</v>
       </c>
       <c r="N91" s="1">
-        <v>162563.84</v>
+        <v>228564.0</v>
       </c>
       <c r="O91" s="1">
-        <v>0.25</v>
+        <v>0.38</v>
       </c>
       <c r="P91">
         <v>1</v>
       </c>
     </row>
     <row r="92" spans="1:16">
       <c r="A92" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="B92" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="C92" s="1">
-        <v>1554.0</v>
+        <v>3842.0</v>
       </c>
       <c r="D92" s="1">
-        <v>140.1</v>
+        <v>60.22</v>
       </c>
       <c r="E92" s="1">
-        <v>105.5446589447</v>
+        <v>66.8485242061</v>
       </c>
       <c r="F92" t="s">
         <v>8</v>
       </c>
       <c r="G92">
         <v>1.0</v>
       </c>
       <c r="H92" s="1">
-        <v>164016.4</v>
+        <v>256832.03</v>
       </c>
       <c r="I92" s="1">
-        <v>53699.0</v>
+        <v>-25466.79</v>
       </c>
       <c r="J92" s="1">
-        <v>32.740018681059</v>
+        <v>-9.9157375347615</v>
       </c>
       <c r="K92">
         <v>0.0</v>
       </c>
       <c r="L92">
         <v>0.0</v>
       </c>
       <c r="M92" s="1">
-        <v>217715.4</v>
+        <v>231365.24</v>
       </c>
       <c r="N92" s="1">
-        <v>217715.4</v>
+        <v>231365.24</v>
       </c>
       <c r="O92" s="1">
-        <v>0.34</v>
+        <v>0.39</v>
       </c>
       <c r="P92">
         <v>1</v>
       </c>
     </row>
     <row r="93" spans="1:16">
       <c r="A93" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
       <c r="B93" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="C93" s="1">
-        <v>2074.0</v>
+        <v>2082.0</v>
       </c>
       <c r="D93" s="1">
-        <v>27.46</v>
+        <v>51.95</v>
       </c>
       <c r="E93" s="1">
-        <v>27.987343298</v>
+        <v>52.7264649376</v>
       </c>
       <c r="F93" t="s">
         <v>8</v>
       </c>
       <c r="G93">
         <v>1.0</v>
       </c>
       <c r="H93" s="1">
-        <v>58045.75</v>
+        <v>125919.36</v>
       </c>
       <c r="I93" s="1">
-        <v>-1093.71</v>
+        <v>-17759.46</v>
       </c>
       <c r="J93" s="1">
-        <v>-1.8842206363084</v>
+        <v>-14.103835978836</v>
       </c>
       <c r="K93">
         <v>0.0</v>
       </c>
       <c r="L93">
         <v>0.0</v>
       </c>
       <c r="M93" s="1">
-        <v>56952.04</v>
+        <v>108159.9</v>
       </c>
       <c r="N93" s="1">
-        <v>56952.04</v>
+        <v>108159.9</v>
       </c>
       <c r="O93" s="1">
-        <v>0.09</v>
+        <v>0.18</v>
       </c>
       <c r="P93">
         <v>1</v>
       </c>
     </row>
     <row r="94" spans="1:16">
       <c r="A94" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="B94" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
       <c r="C94" s="1">
-        <v>3386.0</v>
+        <v>9175.0</v>
       </c>
       <c r="D94" s="1">
-        <v>30.58</v>
+        <v>31.88</v>
       </c>
       <c r="E94" s="1">
-        <v>31.5737625517</v>
+        <v>28.5248370572</v>
       </c>
       <c r="F94" t="s">
         <v>8</v>
       </c>
       <c r="G94">
         <v>1.0</v>
       </c>
       <c r="H94" s="1">
-        <v>106908.76</v>
+        <v>261715.38</v>
       </c>
       <c r="I94" s="1">
-        <v>-3364.88</v>
+        <v>30783.62</v>
       </c>
       <c r="J94" s="1">
-        <v>-3.1474315107574</v>
+        <v>11.762251037749</v>
       </c>
       <c r="K94">
         <v>0.0</v>
       </c>
       <c r="L94">
         <v>0.0</v>
       </c>
       <c r="M94" s="1">
-        <v>103543.88</v>
+        <v>292499.0</v>
       </c>
       <c r="N94" s="1">
-        <v>103543.88</v>
+        <v>292499.0</v>
       </c>
       <c r="O94" s="1">
-        <v>0.16</v>
+        <v>0.49</v>
       </c>
       <c r="P94">
         <v>1</v>
       </c>
     </row>
     <row r="95" spans="1:16">
       <c r="A95" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="B95" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="C95" s="1">
-        <v>1634.0</v>
+        <v>7607.0</v>
       </c>
       <c r="D95" s="1">
-        <v>62.36</v>
+        <v>175.85</v>
       </c>
       <c r="E95" s="1">
-        <v>136.0478457772</v>
+        <v>192.7572827659</v>
       </c>
       <c r="F95" t="s">
-        <v>8</v>
+        <v>74</v>
       </c>
       <c r="G95">
-        <v>1.0</v>
+        <v>7.47</v>
       </c>
       <c r="H95" s="1">
-        <v>222302.18</v>
+        <v>196344.51</v>
       </c>
       <c r="I95" s="1">
-        <v>-120405.94</v>
+        <v>-17331.72</v>
       </c>
       <c r="J95" s="1">
-        <v>-54.163184544569</v>
+        <v>-8.8271986825606</v>
       </c>
       <c r="K95">
         <v>0.0</v>
       </c>
       <c r="L95">
         <v>0.0</v>
       </c>
       <c r="M95" s="1">
-        <v>101896.24</v>
+        <v>179012.79</v>
       </c>
       <c r="N95" s="1">
-        <v>101896.24</v>
+        <v>179012.79</v>
       </c>
       <c r="O95" s="1">
-        <v>0.16</v>
+        <v>0.3</v>
       </c>
       <c r="P95">
         <v>1</v>
       </c>
     </row>
     <row r="96" spans="1:16">
       <c r="A96" t="s">
-        <v>219</v>
+        <v>220</v>
       </c>
       <c r="B96" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="C96" s="1">
-        <v>358.0</v>
+        <v>731.0</v>
       </c>
       <c r="D96" s="1">
-        <v>567.8</v>
+        <v>126.1</v>
       </c>
       <c r="E96" s="1">
-        <v>435.7287150838</v>
+        <v>105.5446648427</v>
       </c>
       <c r="F96" t="s">
-        <v>30</v>
+        <v>8</v>
       </c>
       <c r="G96">
-        <v>0.91</v>
+        <v>1.0</v>
       </c>
       <c r="H96" s="1">
-        <v>154487.18</v>
+        <v>77153.15</v>
       </c>
       <c r="I96" s="1">
-        <v>68142.91</v>
+        <v>15025.95</v>
       </c>
       <c r="J96" s="1">
-        <v>44.109103422044</v>
+        <v>19.475484798741</v>
       </c>
       <c r="K96">
         <v>0.0</v>
       </c>
       <c r="L96">
         <v>0.0</v>
       </c>
       <c r="M96" s="1">
-        <v>222630.09</v>
+        <v>92179.1</v>
       </c>
       <c r="N96" s="1">
-        <v>222630.09</v>
+        <v>92179.1</v>
       </c>
       <c r="O96" s="1">
-        <v>0.35</v>
+        <v>0.15</v>
       </c>
       <c r="P96">
         <v>1</v>
       </c>
     </row>
     <row r="97" spans="1:16">
       <c r="A97" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="B97" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="C97" s="1">
-        <v>-656256.99</v>
+        <v>6693.0</v>
       </c>
       <c r="D97" s="1">
-        <v>0.08892166</v>
+        <v>21.04</v>
       </c>
       <c r="E97" s="1">
-        <v>0.0846783213</v>
+        <v>27.6855221874</v>
       </c>
       <c r="F97" t="s">
-        <v>223</v>
+        <v>8</v>
       </c>
       <c r="G97">
-        <v>11.22</v>
+        <v>1.0</v>
       </c>
       <c r="H97" s="1">
-        <v>0.0</v>
+        <v>185299.2</v>
       </c>
       <c r="I97" s="1">
-        <v>32885.9</v>
+        <v>-44478.48</v>
       </c>
       <c r="J97" s="1">
-        <v>0</v>
+        <v>-24.003600663144</v>
       </c>
       <c r="K97">
         <v>0.0</v>
       </c>
-      <c r="L97" t="s">
-        <v>224</v>
+      <c r="L97">
+        <v>0.0</v>
       </c>
       <c r="M97" s="1">
-        <v>31552.67</v>
+        <v>140820.72</v>
       </c>
       <c r="N97" s="1">
-        <v>32885.9</v>
+        <v>140820.72</v>
       </c>
       <c r="O97" s="1">
-        <v>0.06</v>
+        <v>0.24</v>
       </c>
       <c r="P97">
         <v>1</v>
       </c>
     </row>
     <row r="98" spans="1:16">
       <c r="A98" t="s">
+        <v>224</v>
+      </c>
+      <c r="B98" t="s">
         <v>225</v>
       </c>
-      <c r="B98" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C98" s="1">
-        <v>99.0</v>
+        <v>3386.0</v>
       </c>
       <c r="D98" s="1">
-        <v>267.75</v>
+        <v>22.68</v>
       </c>
       <c r="E98" s="1">
-        <v>252.912121212</v>
+        <v>31.5737625517</v>
       </c>
       <c r="F98" t="s">
         <v>8</v>
       </c>
       <c r="G98">
         <v>1.0</v>
       </c>
       <c r="H98" s="1">
-        <v>0.0</v>
+        <v>106908.76</v>
       </c>
       <c r="I98" s="1">
-        <v>146895.0</v>
+        <v>-30114.28</v>
       </c>
       <c r="J98" s="1">
-        <v>0</v>
+        <v>-28.168206234924</v>
       </c>
       <c r="K98">
         <v>0.0</v>
       </c>
       <c r="L98">
         <v>0.0</v>
       </c>
       <c r="M98" s="1">
-        <v>146895.0</v>
+        <v>76794.48</v>
       </c>
       <c r="N98" s="1">
-        <v>146895.0</v>
+        <v>76794.48</v>
       </c>
       <c r="O98" s="1">
-        <v>0.23</v>
+        <v>0.13</v>
       </c>
       <c r="P98">
         <v>1</v>
       </c>
     </row>
     <row r="99" spans="1:16">
       <c r="A99" t="s">
+        <v>226</v>
+      </c>
+      <c r="B99" t="s">
         <v>227</v>
       </c>
-      <c r="B99" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C99" s="1">
-        <v>20.0</v>
+        <v>1634.0</v>
       </c>
       <c r="D99" s="1">
-        <v>117.01</v>
+        <v>62.32</v>
       </c>
       <c r="E99" s="1">
-        <v>116.585714286</v>
+        <v>136.0478457772</v>
       </c>
       <c r="F99" t="s">
         <v>8</v>
       </c>
       <c r="G99">
         <v>1.0</v>
       </c>
       <c r="H99" s="1">
-        <v>0.0</v>
+        <v>222302.18</v>
       </c>
       <c r="I99" s="1">
-        <v>7000.0</v>
+        <v>-120471.3</v>
       </c>
       <c r="J99" s="1">
-        <v>0</v>
+        <v>-54.192585965644</v>
       </c>
       <c r="K99">
         <v>0.0</v>
       </c>
       <c r="L99">
         <v>0.0</v>
       </c>
       <c r="M99" s="1">
-        <v>7000.0</v>
+        <v>101830.88</v>
       </c>
       <c r="N99" s="1">
-        <v>7000.0</v>
+        <v>101830.88</v>
       </c>
       <c r="O99" s="1">
-        <v>0.01</v>
+        <v>0.17</v>
       </c>
       <c r="P99">
         <v>1</v>
       </c>
     </row>
     <row r="100" spans="1:16">
       <c r="A100" t="s">
+        <v>228</v>
+      </c>
+      <c r="B100" t="s">
         <v>229</v>
       </c>
-      <c r="B100" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C100" s="1">
-        <v>37.0</v>
+        <v>358.0</v>
       </c>
       <c r="D100" s="1">
-        <v>129.34</v>
+        <v>547.8</v>
       </c>
       <c r="E100" s="1">
-        <v>128.6</v>
+        <v>435.7287150838</v>
       </c>
       <c r="F100" t="s">
-        <v>8</v>
+        <v>30</v>
       </c>
       <c r="G100">
-        <v>1.0</v>
+        <v>0.92</v>
       </c>
       <c r="H100" s="1">
-        <v>0.0</v>
+        <v>154487.18</v>
       </c>
       <c r="I100" s="1">
-        <v>24500.0</v>
+        <v>59107.98</v>
       </c>
       <c r="J100" s="1">
-        <v>0</v>
+        <v>38.260767009923</v>
       </c>
       <c r="K100">
         <v>0.0</v>
       </c>
       <c r="L100">
         <v>0.0</v>
       </c>
       <c r="M100" s="1">
-        <v>24500.0</v>
+        <v>213595.16</v>
       </c>
       <c r="N100" s="1">
-        <v>24500.0</v>
+        <v>213595.16</v>
       </c>
       <c r="O100" s="1">
-        <v>0.04</v>
+        <v>0.36</v>
       </c>
       <c r="P100">
         <v>1</v>
       </c>
     </row>
     <row r="101" spans="1:16">
       <c r="A101" t="s">
+        <v>230</v>
+      </c>
+      <c r="B101" t="s">
         <v>231</v>
       </c>
-      <c r="B101" t="s">
+      <c r="C101" s="1">
+        <v>-656256.99</v>
+      </c>
+      <c r="D101" s="1">
+        <v>0.08910479</v>
+      </c>
+      <c r="E101" s="1">
+        <v>0.0846783213</v>
+      </c>
+      <c r="F101" t="s">
         <v>232</v>
       </c>
-      <c r="C101" s="1">
-[...10 lines deleted...]
-      </c>
       <c r="G101">
-        <v>1.0</v>
+        <v>11.21</v>
       </c>
       <c r="H101" s="1">
         <v>0.0</v>
       </c>
       <c r="I101" s="1">
-        <v>-27160.0</v>
+        <v>34305.1</v>
       </c>
       <c r="J101" s="1">
         <v>0</v>
       </c>
       <c r="K101">
         <v>0.0</v>
       </c>
-      <c r="L101">
-        <v>0.0</v>
+      <c r="L101" t="s">
+        <v>233</v>
       </c>
       <c r="M101" s="1">
-        <v>-27160.0</v>
+        <v>31805.3</v>
       </c>
       <c r="N101" s="1">
-        <v>-27160.0</v>
+        <v>34305.1</v>
       </c>
       <c r="O101" s="1">
-        <v>-0.04</v>
+        <v>0.06</v>
       </c>
       <c r="P101">
         <v>1</v>
       </c>
     </row>
     <row r="102" spans="1:16">
       <c r="A102" t="s">
-        <v>233</v>
+        <v>234</v>
       </c>
       <c r="B102" t="s">
-        <v>234</v>
+        <v>235</v>
       </c>
       <c r="C102" s="1">
-        <v>200000.0</v>
+        <v>105.0</v>
       </c>
       <c r="D102" s="1">
-        <v>104.17</v>
+        <v>236.15</v>
       </c>
       <c r="E102" s="1">
-        <v>99.89</v>
+        <v>247.643809524</v>
       </c>
       <c r="F102" t="s">
         <v>8</v>
       </c>
       <c r="G102">
         <v>1.0</v>
       </c>
       <c r="H102" s="1">
-        <v>199780.0</v>
+        <v>0.0</v>
       </c>
       <c r="I102" s="1">
-        <v>8560.0</v>
+        <v>-120685.0</v>
       </c>
       <c r="J102" s="1">
-        <v>4.284713184503</v>
+        <v>0</v>
       </c>
       <c r="K102">
-        <v>3.78</v>
-[...2 lines deleted...]
-        <v>235</v>
+        <v>0.0</v>
+      </c>
+      <c r="L102">
+        <v>0.0</v>
       </c>
       <c r="M102" s="1">
-        <v>208340.0</v>
+        <v>-120685.0</v>
       </c>
       <c r="N102" s="1">
-        <v>215892.05</v>
+        <v>-120685.0</v>
       </c>
       <c r="O102" s="1">
-        <v>0.34</v>
+        <v>-0.2</v>
       </c>
       <c r="P102">
         <v>1</v>
       </c>
     </row>
     <row r="103" spans="1:16">
       <c r="A103" t="s">
         <v>236</v>
       </c>
       <c r="B103" t="s">
         <v>237</v>
       </c>
       <c r="C103" s="1">
-        <v>185000.0</v>
+        <v>39.0</v>
       </c>
       <c r="D103" s="1">
-        <v>100.112</v>
+        <v>114.97</v>
       </c>
       <c r="E103" s="1">
-        <v>99.33</v>
+        <v>117.177037037</v>
       </c>
       <c r="F103" t="s">
         <v>8</v>
       </c>
       <c r="G103">
         <v>1.0</v>
       </c>
       <c r="H103" s="1">
-        <v>183760.5</v>
+        <v>0.0</v>
       </c>
       <c r="I103" s="1">
-        <v>1446.7</v>
+        <v>-95230.0</v>
       </c>
       <c r="J103" s="1">
-        <v>0.78727474076311</v>
+        <v>0</v>
       </c>
       <c r="K103">
-        <v>0.86</v>
-[...2 lines deleted...]
-        <v>238</v>
+        <v>0.0</v>
+      </c>
+      <c r="L103">
+        <v>0.0</v>
       </c>
       <c r="M103" s="1">
-        <v>185207.2</v>
+        <v>-95230.0</v>
       </c>
       <c r="N103" s="1">
-        <v>186803.78</v>
+        <v>-95230.0</v>
       </c>
       <c r="O103" s="1">
-        <v>0.29</v>
+        <v>-0.16</v>
       </c>
       <c r="P103">
         <v>1</v>
       </c>
     </row>
     <row r="104" spans="1:16">
       <c r="A104" t="s">
+        <v>238</v>
+      </c>
+      <c r="B104" t="s">
         <v>239</v>
       </c>
-      <c r="B104" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C104" s="1">
-        <v>200000.0</v>
+        <v>7.0</v>
       </c>
       <c r="D104" s="1">
-        <v>98.789</v>
+        <v>124.48</v>
       </c>
       <c r="E104" s="1">
-        <v>99.253</v>
+        <v>126.44</v>
       </c>
       <c r="F104" t="s">
         <v>8</v>
       </c>
       <c r="G104">
         <v>1.0</v>
       </c>
       <c r="H104" s="1">
-        <v>198506.0</v>
+        <v>0.0</v>
       </c>
       <c r="I104" s="1">
-        <v>-928.0</v>
+        <v>-13720.0</v>
       </c>
       <c r="J104" s="1">
-        <v>-0.46749216648363</v>
+        <v>0</v>
       </c>
       <c r="K104">
-        <v>0.91</v>
-[...2 lines deleted...]
-        <v>241</v>
+        <v>0.0</v>
+      </c>
+      <c r="L104">
+        <v>0.0</v>
       </c>
       <c r="M104" s="1">
-        <v>197578.0</v>
+        <v>-13720.0</v>
       </c>
       <c r="N104" s="1">
-        <v>199402.66</v>
+        <v>-13720.0</v>
       </c>
       <c r="O104" s="1">
-        <v>0.31</v>
+        <v>-0.02</v>
       </c>
       <c r="P104">
         <v>1</v>
       </c>
     </row>
     <row r="105" spans="1:16">
       <c r="A105" t="s">
-        <v>242</v>
+        <v>240</v>
       </c>
       <c r="B105" t="s">
-        <v>243</v>
+        <v>241</v>
       </c>
       <c r="C105" s="1">
-        <v>100000.0</v>
+        <v>-35.0</v>
       </c>
       <c r="D105" s="1">
-        <v>106.033</v>
+        <v>5438.0</v>
       </c>
       <c r="E105" s="1">
-        <v>106.65</v>
+        <v>5519.171428571</v>
       </c>
       <c r="F105" t="s">
         <v>8</v>
       </c>
       <c r="G105">
         <v>1.0</v>
       </c>
       <c r="H105" s="1">
-        <v>106650.0</v>
+        <v>0.0</v>
       </c>
       <c r="I105" s="1">
-        <v>-617.0</v>
+        <v>28410.0</v>
       </c>
       <c r="J105" s="1">
-        <v>-0.57852789498359</v>
+        <v>0</v>
       </c>
       <c r="K105">
-        <v>3.95</v>
-[...2 lines deleted...]
-        <v>244</v>
+        <v>0.0</v>
+      </c>
+      <c r="L105">
+        <v>0.0</v>
       </c>
       <c r="M105" s="1">
-        <v>106033.0</v>
+        <v>28410.0</v>
       </c>
       <c r="N105" s="1">
-        <v>109978.21</v>
+        <v>28410.0</v>
       </c>
       <c r="O105" s="1">
-        <v>0.17</v>
+        <v>0.05</v>
       </c>
       <c r="P105">
         <v>1</v>
       </c>
     </row>
     <row r="106" spans="1:16">
       <c r="A106" t="s">
-        <v>245</v>
+        <v>242</v>
       </c>
       <c r="B106" t="s">
-        <v>246</v>
+        <v>243</v>
       </c>
       <c r="C106" s="1">
-        <v>100000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D106" s="1">
-        <v>109.208</v>
+        <v>99.474</v>
       </c>
       <c r="E106" s="1">
-        <v>111.205</v>
+        <v>99.89</v>
       </c>
       <c r="F106" t="s">
         <v>8</v>
       </c>
       <c r="G106">
         <v>1.0</v>
       </c>
       <c r="H106" s="1">
-        <v>111205.0</v>
+        <v>199780.0</v>
       </c>
       <c r="I106" s="1">
-        <v>-1997.0</v>
+        <v>-832.0</v>
       </c>
       <c r="J106" s="1">
-        <v>-1.7957825637336</v>
+        <v>-0.41645810391431</v>
       </c>
       <c r="K106">
-        <v>4.56</v>
+        <v>4.22</v>
       </c>
       <c r="L106" t="s">
-        <v>247</v>
+        <v>244</v>
       </c>
       <c r="M106" s="1">
-        <v>109208.0</v>
+        <v>198948.0</v>
       </c>
       <c r="N106" s="1">
-        <v>113766.22</v>
+        <v>207387.04</v>
       </c>
       <c r="O106" s="1">
-        <v>0.18</v>
+        <v>0.35</v>
       </c>
       <c r="P106">
         <v>1</v>
       </c>
     </row>
     <row r="107" spans="1:16">
       <c r="A107" t="s">
-        <v>248</v>
+        <v>245</v>
       </c>
       <c r="B107" t="s">
-        <v>249</v>
+        <v>246</v>
       </c>
       <c r="C107" s="1">
-        <v>100000.0</v>
+        <v>185000.0</v>
       </c>
       <c r="D107" s="1">
-        <v>99.141</v>
+        <v>96.169</v>
       </c>
       <c r="E107" s="1">
-        <v>99.433</v>
+        <v>99.33</v>
       </c>
       <c r="F107" t="s">
         <v>8</v>
       </c>
       <c r="G107">
         <v>1.0</v>
       </c>
       <c r="H107" s="1">
-        <v>99433.0</v>
+        <v>183760.5</v>
       </c>
       <c r="I107" s="1">
-        <v>-292.0</v>
+        <v>-5847.85</v>
       </c>
       <c r="J107" s="1">
-        <v>-0.29366508100932</v>
+        <v>-3.1823215544146</v>
       </c>
       <c r="K107">
-        <v>2.42</v>
+        <v>1.22</v>
       </c>
       <c r="L107" t="s">
-        <v>250</v>
+        <v>247</v>
       </c>
       <c r="M107" s="1">
-        <v>99141.0</v>
+        <v>177912.65</v>
       </c>
       <c r="N107" s="1">
-        <v>101557.44</v>
+        <v>180174.47</v>
       </c>
       <c r="O107" s="1">
-        <v>0.16</v>
+        <v>0.3</v>
       </c>
       <c r="P107">
         <v>1</v>
       </c>
     </row>
     <row r="108" spans="1:16">
       <c r="A108" t="s">
-        <v>251</v>
+        <v>248</v>
       </c>
       <c r="B108" t="s">
-        <v>252</v>
+        <v>249</v>
       </c>
       <c r="C108" s="1">
-        <v>129000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D108" s="1">
-        <v>97.938</v>
+        <v>95.318</v>
       </c>
       <c r="E108" s="1">
-        <v>98.803</v>
+        <v>99.253</v>
       </c>
       <c r="F108" t="s">
         <v>8</v>
       </c>
       <c r="G108">
         <v>1.0</v>
       </c>
       <c r="H108" s="1">
-        <v>127455.87</v>
+        <v>198506.0</v>
       </c>
       <c r="I108" s="1">
-        <v>-1115.85</v>
+        <v>-7870.0</v>
       </c>
       <c r="J108" s="1">
-        <v>-0.87547948948919</v>
+        <v>-3.964615679123</v>
       </c>
       <c r="K108">
-        <v>1.05</v>
+        <v>1.2</v>
       </c>
       <c r="L108" t="s">
-        <v>253</v>
+        <v>250</v>
       </c>
       <c r="M108" s="1">
-        <v>126340.02</v>
+        <v>190636.0</v>
       </c>
       <c r="N108" s="1">
-        <v>127700.7</v>
+        <v>193036.0</v>
       </c>
       <c r="O108" s="1">
-        <v>0.2</v>
+        <v>0.32</v>
       </c>
       <c r="P108">
         <v>1</v>
       </c>
     </row>
     <row r="109" spans="1:16">
       <c r="A109" t="s">
-        <v>254</v>
+        <v>251</v>
       </c>
       <c r="B109" t="s">
-        <v>255</v>
+        <v>252</v>
       </c>
       <c r="C109" s="1">
-        <v>200000.0</v>
+        <v>165000.0</v>
       </c>
       <c r="D109" s="1">
-        <v>98.642</v>
+        <v>99.381</v>
       </c>
       <c r="E109" s="1">
-        <v>99.932865</v>
+        <v>99.955</v>
       </c>
       <c r="F109" t="s">
         <v>8</v>
       </c>
       <c r="G109">
         <v>1.0</v>
       </c>
       <c r="H109" s="1">
-        <v>199865.73</v>
+        <v>164925.75</v>
       </c>
       <c r="I109" s="1">
-        <v>-2581.73</v>
+        <v>-947.1</v>
       </c>
       <c r="J109" s="1">
-        <v>-1.2917322044154</v>
+        <v>-0.57425841628733</v>
       </c>
       <c r="K109">
-        <v>0.03</v>
+        <v>0.07</v>
       </c>
       <c r="L109">
-        <v>67.81</v>
+        <v>108.49</v>
       </c>
       <c r="M109" s="1">
-        <v>197284.0</v>
+        <v>163978.65</v>
       </c>
       <c r="N109" s="1">
-        <v>197351.81</v>
+        <v>164087.14</v>
       </c>
       <c r="O109" s="1">
-        <v>0.31</v>
+        <v>0.27</v>
       </c>
       <c r="P109">
         <v>1</v>
       </c>
     </row>
     <row r="110" spans="1:16">
       <c r="A110" t="s">
-        <v>256</v>
+        <v>253</v>
       </c>
       <c r="B110" t="s">
-        <v>257</v>
+        <v>254</v>
       </c>
       <c r="C110" s="1">
-        <v>300000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D110" s="1">
-        <v>95.923</v>
+        <v>103.656</v>
       </c>
       <c r="E110" s="1">
-        <v>115.33959</v>
+        <v>106.65</v>
       </c>
       <c r="F110" t="s">
         <v>8</v>
       </c>
       <c r="G110">
         <v>1.0</v>
       </c>
       <c r="H110" s="1">
-        <v>346018.77</v>
+        <v>106650.0</v>
       </c>
       <c r="I110" s="1">
-        <v>-58249.77</v>
+        <v>-2994.0</v>
       </c>
       <c r="J110" s="1">
-        <v>-16.834280406233</v>
+        <v>-2.8073136427567</v>
       </c>
       <c r="K110">
-        <v>0.88</v>
+        <v>4.42</v>
       </c>
       <c r="L110" t="s">
-        <v>258</v>
+        <v>255</v>
       </c>
       <c r="M110" s="1">
-        <v>287769.0</v>
+        <v>103656.0</v>
       </c>
       <c r="N110" s="1">
-        <v>290399.14</v>
+        <v>108080.66</v>
       </c>
       <c r="O110" s="1">
-        <v>0.45</v>
+        <v>0.18</v>
       </c>
       <c r="P110">
         <v>1</v>
       </c>
     </row>
     <row r="111" spans="1:16">
       <c r="A111" t="s">
-        <v>259</v>
+        <v>256</v>
       </c>
       <c r="B111" t="s">
-        <v>260</v>
+        <v>257</v>
       </c>
       <c r="C111" s="1">
         <v>100000.0</v>
       </c>
       <c r="D111" s="1">
-        <v>101.313</v>
+        <v>107.138</v>
       </c>
       <c r="E111" s="1">
-        <v>100.0</v>
+        <v>111.205</v>
       </c>
       <c r="F111" t="s">
         <v>8</v>
       </c>
       <c r="G111">
         <v>1.0</v>
       </c>
       <c r="H111" s="1">
-        <v>100000.0</v>
+        <v>111205.0</v>
       </c>
       <c r="I111" s="1">
-        <v>1313.0</v>
+        <v>-4067.0</v>
       </c>
       <c r="J111" s="1">
-        <v>1.313</v>
+        <v>-3.6572096578391</v>
       </c>
       <c r="K111">
-        <v>3.18</v>
+        <v>5.22</v>
       </c>
       <c r="L111" t="s">
-        <v>261</v>
+        <v>258</v>
       </c>
       <c r="M111" s="1">
-        <v>101313.0</v>
+        <v>107138.0</v>
       </c>
       <c r="N111" s="1">
-        <v>104491.77</v>
+        <v>112355.47</v>
       </c>
       <c r="O111" s="1">
-        <v>0.16</v>
+        <v>0.19</v>
       </c>
       <c r="P111">
         <v>1</v>
       </c>
     </row>
     <row r="112" spans="1:16">
       <c r="A112" t="s">
-        <v>262</v>
+        <v>259</v>
       </c>
       <c r="B112" t="s">
-        <v>263</v>
+        <v>260</v>
       </c>
       <c r="C112" s="1">
-        <v>300000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D112" s="1">
-        <v>99.756</v>
+        <v>96.063</v>
       </c>
       <c r="E112" s="1">
-        <v>97.673</v>
+        <v>99.433</v>
       </c>
       <c r="F112" t="s">
         <v>8</v>
       </c>
       <c r="G112">
         <v>1.0</v>
       </c>
       <c r="H112" s="1">
-        <v>293019.0</v>
+        <v>99433.0</v>
       </c>
       <c r="I112" s="1">
-        <v>6249.0</v>
+        <v>-3370.0</v>
       </c>
       <c r="J112" s="1">
-        <v>2.1326262119521</v>
+        <v>-3.3892168595939</v>
       </c>
       <c r="K112">
-        <v>2.75</v>
+        <v>2.7</v>
       </c>
       <c r="L112" t="s">
-        <v>264</v>
+        <v>261</v>
       </c>
       <c r="M112" s="1">
-        <v>299268.0</v>
+        <v>96063.0</v>
       </c>
       <c r="N112" s="1">
-        <v>307524.16</v>
+        <v>98767.11</v>
       </c>
       <c r="O112" s="1">
-        <v>0.48</v>
+        <v>0.17</v>
       </c>
       <c r="P112">
         <v>1</v>
       </c>
     </row>
     <row r="113" spans="1:16">
       <c r="A113" t="s">
-        <v>265</v>
+        <v>262</v>
       </c>
       <c r="B113" t="s">
-        <v>266</v>
+        <v>263</v>
       </c>
       <c r="C113" s="1">
-        <v>149000.0</v>
+        <v>29000.0</v>
       </c>
       <c r="D113" s="1">
-        <v>100.771</v>
+        <v>94.12</v>
       </c>
       <c r="E113" s="1">
-        <v>101.02689933</v>
+        <v>98.803</v>
       </c>
       <c r="F113" t="s">
         <v>8</v>
       </c>
       <c r="G113">
         <v>1.0</v>
       </c>
       <c r="H113" s="1">
-        <v>150530.08</v>
+        <v>28652.87</v>
       </c>
       <c r="I113" s="1">
-        <v>-381.29</v>
+        <v>-1358.07</v>
       </c>
       <c r="J113" s="1">
-        <v>-0.25329821122795</v>
+        <v>-4.7397346234426</v>
       </c>
       <c r="K113">
-        <v>1.82</v>
-[...2 lines deleted...]
-        <v>267</v>
+        <v>1.39</v>
+      </c>
+      <c r="L113">
+        <v>403.22</v>
       </c>
       <c r="M113" s="1">
-        <v>150148.79</v>
+        <v>27294.8</v>
       </c>
       <c r="N113" s="1">
-        <v>152865.22</v>
+        <v>27698.02</v>
       </c>
       <c r="O113" s="1">
-        <v>0.24</v>
+        <v>0.05</v>
       </c>
       <c r="P113">
         <v>1</v>
       </c>
     </row>
     <row r="114" spans="1:16">
       <c r="A114" t="s">
-        <v>268</v>
+        <v>264</v>
       </c>
       <c r="B114" t="s">
-        <v>269</v>
+        <v>265</v>
       </c>
       <c r="C114" s="1">
-        <v>300000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D114" s="1">
-        <v>72.538</v>
+        <v>98.388</v>
       </c>
       <c r="E114" s="1">
-        <v>99.454</v>
+        <v>99.932865</v>
       </c>
       <c r="F114" t="s">
         <v>8</v>
       </c>
       <c r="G114">
         <v>1.0</v>
       </c>
       <c r="H114" s="1">
-        <v>298362.0</v>
+        <v>199865.73</v>
       </c>
       <c r="I114" s="1">
-        <v>-80748.0</v>
+        <v>-3089.73</v>
       </c>
       <c r="J114" s="1">
-        <v>-27.063768174231</v>
+        <v>-1.5459028418729</v>
       </c>
       <c r="K114">
-        <v>1.4</v>
-[...2 lines deleted...]
-        <v>270</v>
+        <v>0.14</v>
+      </c>
+      <c r="L114">
+        <v>283.56</v>
       </c>
       <c r="M114" s="1">
-        <v>217614.0</v>
+        <v>196776.0</v>
       </c>
       <c r="N114" s="1">
-        <v>221825.92</v>
+        <v>197059.56</v>
       </c>
       <c r="O114" s="1">
-        <v>0.35</v>
+        <v>0.33</v>
       </c>
       <c r="P114">
         <v>1</v>
       </c>
     </row>
     <row r="115" spans="1:16">
       <c r="A115" t="s">
-        <v>271</v>
+        <v>266</v>
       </c>
       <c r="B115" t="s">
-        <v>272</v>
+        <v>267</v>
       </c>
       <c r="C115" s="1">
-        <v>200000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D115" s="1">
-        <v>90.599</v>
+        <v>97.516</v>
       </c>
       <c r="E115" s="1">
-        <v>86.923</v>
+        <v>100.0</v>
       </c>
       <c r="F115" t="s">
         <v>8</v>
       </c>
       <c r="G115">
         <v>1.0</v>
       </c>
       <c r="H115" s="1">
-        <v>173846.0</v>
+        <v>100000.0</v>
       </c>
       <c r="I115" s="1">
-        <v>7352.0</v>
+        <v>-2484.0</v>
       </c>
       <c r="J115" s="1">
-        <v>4.2290302911772</v>
+        <v>-2.484</v>
       </c>
       <c r="K115">
-        <v>1.18</v>
+        <v>3.59</v>
       </c>
       <c r="L115" t="s">
-        <v>273</v>
+        <v>268</v>
       </c>
       <c r="M115" s="1">
-        <v>181198.0</v>
+        <v>97516.0</v>
       </c>
       <c r="N115" s="1">
-        <v>183550.74</v>
+        <v>101102.3</v>
       </c>
       <c r="O115" s="1">
-        <v>0.29</v>
+        <v>0.17</v>
       </c>
       <c r="P115">
         <v>1</v>
       </c>
     </row>
     <row r="116" spans="1:16">
       <c r="A116" t="s">
-        <v>274</v>
+        <v>269</v>
       </c>
       <c r="B116" t="s">
-        <v>275</v>
+        <v>270</v>
       </c>
       <c r="C116" s="1">
-        <v>200000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D116" s="1">
-        <v>99.909</v>
+        <v>96.259</v>
       </c>
       <c r="E116" s="1">
-        <v>99.799</v>
+        <v>97.673</v>
       </c>
       <c r="F116" t="s">
         <v>8</v>
       </c>
       <c r="G116">
         <v>1.0</v>
       </c>
       <c r="H116" s="1">
-        <v>199598.0</v>
+        <v>293019.0</v>
       </c>
       <c r="I116" s="1">
-        <v>220.0</v>
+        <v>-4242.0</v>
       </c>
       <c r="J116" s="1">
-        <v>0.11022154530607</v>
+        <v>-1.447687692607</v>
       </c>
       <c r="K116">
-        <v>1.06</v>
+        <v>3.09</v>
       </c>
       <c r="L116" t="s">
-        <v>276</v>
+        <v>271</v>
       </c>
       <c r="M116" s="1">
-        <v>199818.0</v>
+        <v>288777.0</v>
       </c>
       <c r="N116" s="1">
-        <v>201941.29</v>
+        <v>298040.01</v>
       </c>
       <c r="O116" s="1">
-        <v>0.32</v>
+        <v>0.5</v>
       </c>
       <c r="P116">
         <v>1</v>
       </c>
     </row>
     <row r="117" spans="1:16">
       <c r="A117" t="s">
-        <v>277</v>
+        <v>272</v>
       </c>
       <c r="B117" t="s">
-        <v>278</v>
+        <v>273</v>
       </c>
       <c r="C117" s="1">
-        <v>100000.0</v>
+        <v>149000.0</v>
       </c>
       <c r="D117" s="1">
-        <v>101.082</v>
+        <v>97.617</v>
       </c>
       <c r="E117" s="1">
-        <v>99.991</v>
+        <v>101.02689933</v>
       </c>
       <c r="F117" t="s">
         <v>8</v>
       </c>
       <c r="G117">
         <v>1.0</v>
       </c>
       <c r="H117" s="1">
-        <v>99991.0</v>
+        <v>150530.08</v>
       </c>
       <c r="I117" s="1">
-        <v>1091.0</v>
+        <v>-5080.75</v>
       </c>
       <c r="J117" s="1">
-        <v>1.0910981988379</v>
+        <v>-3.3752390219948</v>
       </c>
       <c r="K117">
-        <v>2.45</v>
+        <v>2.14</v>
       </c>
       <c r="L117" t="s">
-        <v>279</v>
+        <v>274</v>
       </c>
       <c r="M117" s="1">
-        <v>101082.0</v>
+        <v>145449.33</v>
       </c>
       <c r="N117" s="1">
-        <v>103536.79</v>
+        <v>148634.11</v>
       </c>
       <c r="O117" s="1">
-        <v>0.16</v>
+        <v>0.25</v>
       </c>
       <c r="P117">
         <v>1</v>
       </c>
     </row>
     <row r="118" spans="1:16">
       <c r="A118" t="s">
-        <v>280</v>
+        <v>275</v>
       </c>
       <c r="B118" t="s">
-        <v>281</v>
+        <v>276</v>
       </c>
       <c r="C118" s="1">
-        <v>100000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D118" s="1">
-        <v>104.223</v>
+        <v>69.956</v>
       </c>
       <c r="E118" s="1">
-        <v>99.746</v>
+        <v>99.454</v>
       </c>
       <c r="F118" t="s">
         <v>8</v>
       </c>
       <c r="G118">
         <v>1.0</v>
       </c>
       <c r="H118" s="1">
-        <v>99746.0</v>
+        <v>298362.0</v>
       </c>
       <c r="I118" s="1">
-        <v>4477.0</v>
+        <v>-88494.0</v>
       </c>
       <c r="J118" s="1">
-        <v>4.4884005373649</v>
+        <v>-29.659943290365</v>
       </c>
       <c r="K118">
-        <v>1.49</v>
+        <v>1.58</v>
       </c>
       <c r="L118" t="s">
-        <v>282</v>
+        <v>277</v>
       </c>
       <c r="M118" s="1">
-        <v>104223.0</v>
+        <v>209868.0</v>
       </c>
       <c r="N118" s="1">
-        <v>105711.36</v>
+        <v>214612.11</v>
       </c>
       <c r="O118" s="1">
-        <v>0.16</v>
+        <v>0.36</v>
       </c>
       <c r="P118">
         <v>1</v>
       </c>
     </row>
     <row r="119" spans="1:16">
       <c r="A119" t="s">
-        <v>283</v>
+        <v>278</v>
       </c>
       <c r="B119" t="s">
-        <v>284</v>
+        <v>279</v>
       </c>
       <c r="C119" s="1">
-        <v>241000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D119" s="1">
-        <v>100.352</v>
+        <v>87.456</v>
       </c>
       <c r="E119" s="1">
-        <v>99.459</v>
+        <v>86.923</v>
       </c>
       <c r="F119" t="s">
         <v>8</v>
       </c>
       <c r="G119">
         <v>1.0</v>
       </c>
       <c r="H119" s="1">
-        <v>239696.19</v>
+        <v>173846.0</v>
       </c>
       <c r="I119" s="1">
-        <v>2152.13</v>
+        <v>1066.0</v>
       </c>
       <c r="J119" s="1">
-        <v>0.89785740858042</v>
+        <v>0.61318638335078</v>
       </c>
       <c r="K119">
-        <v>0.41</v>
-[...2 lines deleted...]
-        <v>987.11</v>
+        <v>1.36</v>
+      </c>
+      <c r="L119" t="s">
+        <v>280</v>
       </c>
       <c r="M119" s="1">
-        <v>241848.32</v>
+        <v>174912.0</v>
       </c>
       <c r="N119" s="1">
-        <v>242835.43</v>
+        <v>177624.33</v>
       </c>
       <c r="O119" s="1">
-        <v>0.38</v>
+        <v>0.3</v>
       </c>
       <c r="P119">
         <v>1</v>
       </c>
     </row>
     <row r="120" spans="1:16">
       <c r="A120" t="s">
-        <v>285</v>
+        <v>281</v>
       </c>
       <c r="B120" t="s">
-        <v>286</v>
+        <v>282</v>
       </c>
       <c r="C120" s="1">
         <v>200000.0</v>
       </c>
       <c r="D120" s="1">
-        <v>99.946</v>
+        <v>96.722</v>
       </c>
       <c r="E120" s="1">
-        <v>99.292</v>
+        <v>99.799</v>
       </c>
       <c r="F120" t="s">
         <v>8</v>
       </c>
       <c r="G120">
         <v>1.0</v>
       </c>
       <c r="H120" s="1">
-        <v>198584.0</v>
+        <v>199598.0</v>
       </c>
       <c r="I120" s="1">
-        <v>1308.0</v>
+        <v>-6154.0</v>
       </c>
       <c r="J120" s="1">
-        <v>0.65866333642187</v>
+        <v>-3.0831972264251</v>
       </c>
       <c r="K120">
+        <v>1.36</v>
+      </c>
+      <c r="L120" t="s">
+        <v>283</v>
+      </c>
+      <c r="M120" s="1">
+        <v>193444.0</v>
+      </c>
+      <c r="N120" s="1">
+        <v>196166.6</v>
+      </c>
+      <c r="O120" s="1">
         <v>0.33</v>
-      </c>
-[...10 lines deleted...]
-        <v>0.31</v>
       </c>
       <c r="P120">
         <v>1</v>
       </c>
     </row>
     <row r="121" spans="1:16">
       <c r="A121" t="s">
-        <v>287</v>
+        <v>284</v>
       </c>
       <c r="B121" t="s">
-        <v>288</v>
+        <v>285</v>
       </c>
       <c r="C121" s="1">
         <v>100000.0</v>
       </c>
       <c r="D121" s="1">
-        <v>99.908</v>
+        <v>98.524</v>
       </c>
       <c r="E121" s="1">
-        <v>99.74</v>
+        <v>99.991</v>
       </c>
       <c r="F121" t="s">
         <v>8</v>
       </c>
       <c r="G121">
         <v>1.0</v>
       </c>
       <c r="H121" s="1">
-        <v>99740.0</v>
+        <v>99991.0</v>
       </c>
       <c r="I121" s="1">
-        <v>168.0</v>
+        <v>-1467.0</v>
       </c>
       <c r="J121" s="1">
-        <v>0.16843793864047</v>
+        <v>-1.4671320418838</v>
       </c>
       <c r="K121">
-        <v>1.62</v>
+        <v>2.79</v>
       </c>
       <c r="L121" t="s">
-        <v>289</v>
+        <v>286</v>
       </c>
       <c r="M121" s="1">
-        <v>99908.0</v>
+        <v>98524.0</v>
       </c>
       <c r="N121" s="1">
-        <v>101526.15</v>
+        <v>101314.41</v>
       </c>
       <c r="O121" s="1">
-        <v>0.16</v>
+        <v>0.17</v>
       </c>
       <c r="P121">
         <v>1</v>
       </c>
     </row>
     <row r="122" spans="1:16">
       <c r="A122" t="s">
-        <v>290</v>
+        <v>287</v>
       </c>
       <c r="B122" t="s">
-        <v>291</v>
+        <v>288</v>
       </c>
       <c r="C122" s="1">
-        <v>400000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D122" s="1">
-        <v>100.703</v>
+        <v>102.708</v>
       </c>
       <c r="E122" s="1">
-        <v>99.933</v>
+        <v>99.746</v>
       </c>
       <c r="F122" t="s">
         <v>8</v>
       </c>
       <c r="G122">
         <v>1.0</v>
       </c>
       <c r="H122" s="1">
-        <v>399732.0</v>
+        <v>99746.0</v>
       </c>
       <c r="I122" s="1">
-        <v>3080.0</v>
+        <v>2962.0</v>
       </c>
       <c r="J122" s="1">
-        <v>0.77051624588474</v>
+        <v>2.9695426383013</v>
       </c>
       <c r="K122">
-        <v>0.04</v>
-[...2 lines deleted...]
-        <v>147.95</v>
+        <v>1.98</v>
+      </c>
+      <c r="L122" t="s">
+        <v>289</v>
       </c>
       <c r="M122" s="1">
-        <v>402812.0</v>
+        <v>102708.0</v>
       </c>
       <c r="N122" s="1">
-        <v>402959.95</v>
+        <v>104687.79</v>
       </c>
       <c r="O122" s="1">
-        <v>0.63</v>
+        <v>0.18</v>
       </c>
       <c r="P122">
         <v>1</v>
       </c>
     </row>
     <row r="123" spans="1:16">
       <c r="A123" t="s">
+        <v>290</v>
+      </c>
+      <c r="B123" t="s">
+        <v>291</v>
+      </c>
+      <c r="C123" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="D123" s="1">
+        <v>104.088</v>
+      </c>
+      <c r="E123" s="1">
+        <v>107.962</v>
+      </c>
+      <c r="F123" t="s">
+        <v>8</v>
+      </c>
+      <c r="G123">
+        <v>1.0</v>
+      </c>
+      <c r="H123" s="1">
+        <v>215924.0</v>
+      </c>
+      <c r="I123" s="1">
+        <v>-7748.0</v>
+      </c>
+      <c r="J123" s="1">
+        <v>-3.5882995868917</v>
+      </c>
+      <c r="K123">
+        <v>0.77</v>
+      </c>
+      <c r="L123" t="s">
         <v>292</v>
       </c>
-      <c r="B123" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M123" s="1">
-        <v>976581.31</v>
+        <v>208176.0</v>
       </c>
       <c r="N123" s="1">
-        <v>988008.63</v>
+        <v>209709.71</v>
       </c>
       <c r="O123" s="1">
-        <v>1.54</v>
+        <v>0.35</v>
       </c>
       <c r="P123">
         <v>1</v>
       </c>
     </row>
     <row r="124" spans="1:16">
       <c r="A124" t="s">
-        <v>295</v>
+        <v>293</v>
       </c>
       <c r="B124" t="s">
-        <v>296</v>
+        <v>294</v>
       </c>
       <c r="C124" s="1">
-        <v>162000.0</v>
+        <v>199000.0</v>
       </c>
       <c r="D124" s="1">
-        <v>100.366</v>
+        <v>98.797</v>
       </c>
       <c r="E124" s="1">
-        <v>100.0</v>
+        <v>99.298</v>
       </c>
       <c r="F124" t="s">
         <v>8</v>
       </c>
       <c r="G124">
         <v>1.0</v>
       </c>
       <c r="H124" s="1">
-        <v>162000.0</v>
+        <v>197603.02</v>
       </c>
       <c r="I124" s="1">
-        <v>592.92</v>
+        <v>-996.99</v>
       </c>
       <c r="J124" s="1">
-        <v>0.366</v>
+        <v>-0.50454188402586</v>
       </c>
       <c r="K124">
-        <v>0.98</v>
-[...2 lines deleted...]
-        <v>297</v>
+        <v>0.0</v>
+      </c>
+      <c r="L124">
+        <v>0.0</v>
       </c>
       <c r="M124" s="1">
-        <v>162592.92</v>
+        <v>196606.03</v>
       </c>
       <c r="N124" s="1">
-        <v>164175.1</v>
+        <v>196606.03</v>
       </c>
       <c r="O124" s="1">
-        <v>0.26</v>
+        <v>0.33</v>
       </c>
       <c r="P124">
         <v>1</v>
       </c>
     </row>
     <row r="125" spans="1:16">
       <c r="A125" t="s">
-        <v>298</v>
+        <v>295</v>
       </c>
       <c r="B125" t="s">
-        <v>299</v>
+        <v>296</v>
       </c>
       <c r="C125" s="1">
-        <v>650000.0</v>
+        <v>241000.0</v>
       </c>
       <c r="D125" s="1">
-        <v>87.091</v>
+        <v>97.604</v>
       </c>
       <c r="E125" s="1">
-        <v>99.547</v>
+        <v>99.459</v>
       </c>
       <c r="F125" t="s">
         <v>8</v>
       </c>
       <c r="G125">
         <v>1.0</v>
       </c>
       <c r="H125" s="1">
-        <v>647055.5</v>
+        <v>239696.19</v>
       </c>
       <c r="I125" s="1">
-        <v>-80964.0</v>
+        <v>-4470.55</v>
       </c>
       <c r="J125" s="1">
-        <v>-12.512682451505</v>
+        <v>-1.8650901376447</v>
       </c>
       <c r="K125">
-        <v>0.03</v>
-[...2 lines deleted...]
-        <v>191.44</v>
+        <v>0.72</v>
+      </c>
+      <c r="L125" t="s">
+        <v>297</v>
       </c>
       <c r="M125" s="1">
-        <v>566091.5</v>
+        <v>235225.64</v>
       </c>
       <c r="N125" s="1">
-        <v>566282.94</v>
+        <v>236963.81</v>
       </c>
       <c r="O125" s="1">
-        <v>0.88</v>
+        <v>0.4</v>
       </c>
       <c r="P125">
         <v>1</v>
       </c>
     </row>
     <row r="126" spans="1:16">
       <c r="A126" t="s">
-        <v>300</v>
+        <v>298</v>
       </c>
       <c r="B126" t="s">
-        <v>301</v>
+        <v>299</v>
       </c>
       <c r="C126" s="1">
         <v>200000.0</v>
       </c>
       <c r="D126" s="1">
-        <v>100.679</v>
+        <v>96.4</v>
       </c>
       <c r="E126" s="1">
-        <v>100.028</v>
+        <v>99.292</v>
       </c>
       <c r="F126" t="s">
         <v>8</v>
       </c>
       <c r="G126">
         <v>1.0</v>
       </c>
       <c r="H126" s="1">
-        <v>200056.0</v>
+        <v>198584.0</v>
       </c>
       <c r="I126" s="1">
-        <v>1302.0</v>
+        <v>-5784.0</v>
       </c>
       <c r="J126" s="1">
-        <v>0.65081777102411</v>
+        <v>-2.9126213592233</v>
       </c>
       <c r="K126">
-        <v>0.37</v>
-[...2 lines deleted...]
-        <v>745.56</v>
+        <v>0.66</v>
+      </c>
+      <c r="L126" t="s">
+        <v>300</v>
       </c>
       <c r="M126" s="1">
-        <v>201358.0</v>
+        <v>192800.0</v>
       </c>
       <c r="N126" s="1">
-        <v>202103.56</v>
+        <v>194123.29</v>
       </c>
       <c r="O126" s="1">
         <v>0.32</v>
       </c>
       <c r="P126">
         <v>1</v>
       </c>
     </row>
     <row r="127" spans="1:16">
       <c r="A127" t="s">
+        <v>301</v>
+      </c>
+      <c r="B127" t="s">
         <v>302</v>
-      </c>
-[...1 lines deleted...]
-        <v>303</v>
       </c>
       <c r="C127" s="1">
         <v>100000.0</v>
       </c>
       <c r="D127" s="1">
-        <v>100.837</v>
+        <v>96.605</v>
       </c>
       <c r="E127" s="1">
-        <v>100.38</v>
+        <v>99.74</v>
       </c>
       <c r="F127" t="s">
         <v>8</v>
       </c>
       <c r="G127">
         <v>1.0</v>
       </c>
       <c r="H127" s="1">
-        <v>100380.0</v>
+        <v>99740.0</v>
       </c>
       <c r="I127" s="1">
-        <v>457.0</v>
+        <v>-3135.0</v>
       </c>
       <c r="J127" s="1">
-        <v>0.45526997409843</v>
+        <v>-3.1431722478444</v>
       </c>
       <c r="K127">
-        <v>0.43</v>
-[...2 lines deleted...]
-        <v>427.4</v>
+        <v>1.94</v>
+      </c>
+      <c r="L127" t="s">
+        <v>303</v>
       </c>
       <c r="M127" s="1">
-        <v>100837.0</v>
+        <v>96605.0</v>
       </c>
       <c r="N127" s="1">
-        <v>101264.4</v>
+        <v>98546.78</v>
       </c>
       <c r="O127" s="1">
         <v>0.16</v>
       </c>
       <c r="P127">
         <v>1</v>
       </c>
     </row>
     <row r="128" spans="1:16">
       <c r="A128" t="s">
         <v>304</v>
       </c>
       <c r="B128" t="s">
         <v>305</v>
       </c>
       <c r="C128" s="1">
         <v>400000.0</v>
       </c>
       <c r="D128" s="1">
-        <v>102.362</v>
+        <v>97.678</v>
       </c>
       <c r="E128" s="1">
-        <v>102.581</v>
+        <v>99.933</v>
       </c>
       <c r="F128" t="s">
         <v>8</v>
       </c>
       <c r="G128">
         <v>1.0</v>
       </c>
       <c r="H128" s="1">
-        <v>410324.0</v>
+        <v>399732.0</v>
       </c>
       <c r="I128" s="1">
-        <v>-876.0</v>
+        <v>-9020.0</v>
       </c>
       <c r="J128" s="1">
-        <v>-0.21348982755091</v>
+        <v>-2.2565118629482</v>
       </c>
       <c r="K128">
-        <v>0.38</v>
+        <v>0.36</v>
       </c>
       <c r="L128" t="s">
         <v>306</v>
       </c>
       <c r="M128" s="1">
-        <v>409448.0</v>
+        <v>390712.0</v>
       </c>
       <c r="N128" s="1">
-        <v>410982.25</v>
+        <v>392154.47</v>
       </c>
       <c r="O128" s="1">
-        <v>0.64</v>
+        <v>0.66</v>
       </c>
       <c r="P128">
         <v>1</v>
       </c>
     </row>
     <row r="129" spans="1:16">
       <c r="A129" t="s">
         <v>307</v>
       </c>
       <c r="B129" t="s">
         <v>308</v>
       </c>
       <c r="C129" s="1">
-        <v>171000.0</v>
+        <v>1083369.0</v>
       </c>
       <c r="D129" s="1">
-        <v>99.885</v>
+        <v>87.165</v>
       </c>
       <c r="E129" s="1">
-        <v>99.528</v>
+        <v>96.04336842</v>
       </c>
       <c r="F129" t="s">
         <v>8</v>
       </c>
       <c r="G129">
         <v>1.0</v>
       </c>
       <c r="H129" s="1">
-        <v>170192.88</v>
+        <v>1040504.08</v>
       </c>
       <c r="I129" s="1">
-        <v>610.47</v>
+        <v>-96185.5</v>
       </c>
       <c r="J129" s="1">
-        <v>0.35869303110682</v>
+        <v>-9.2441252128488</v>
       </c>
       <c r="K129">
-        <v>0.92</v>
+        <v>1.17</v>
       </c>
       <c r="L129" t="s">
         <v>309</v>
       </c>
       <c r="M129" s="1">
-        <v>170803.35</v>
+        <v>944318.58</v>
       </c>
       <c r="N129" s="1">
-        <v>172368.7</v>
+        <v>957044.46</v>
       </c>
       <c r="O129" s="1">
-        <v>0.27</v>
+        <v>1.6</v>
       </c>
       <c r="P129">
         <v>1</v>
       </c>
     </row>
     <row r="130" spans="1:16">
       <c r="A130" t="s">
         <v>310</v>
       </c>
       <c r="B130" t="s">
         <v>311</v>
       </c>
       <c r="C130" s="1">
-        <v>698000.0</v>
+        <v>162000.0</v>
       </c>
       <c r="D130" s="1">
-        <v>90.59</v>
+        <v>96.703</v>
       </c>
       <c r="E130" s="1">
-        <v>102.92057736</v>
+        <v>100.0</v>
       </c>
       <c r="F130" t="s">
         <v>8</v>
       </c>
       <c r="G130">
         <v>1.0</v>
       </c>
       <c r="H130" s="1">
-        <v>718385.63</v>
+        <v>162000.0</v>
       </c>
       <c r="I130" s="1">
-        <v>-86067.43</v>
+        <v>-5341.14</v>
       </c>
       <c r="J130" s="1">
-        <v>-11.980672553264</v>
+        <v>-3.297</v>
       </c>
       <c r="K130">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>1.3</v>
+      </c>
+      <c r="L130" t="s">
+        <v>312</v>
       </c>
       <c r="M130" s="1">
-        <v>632318.2</v>
+        <v>156658.86</v>
       </c>
       <c r="N130" s="1">
-        <v>632318.2</v>
+        <v>158763.45</v>
       </c>
       <c r="O130" s="1">
-        <v>0.99</v>
+        <v>0.27</v>
       </c>
       <c r="P130">
         <v>1</v>
       </c>
     </row>
     <row r="131" spans="1:16">
       <c r="A131" t="s">
-        <v>312</v>
+        <v>313</v>
       </c>
       <c r="B131" t="s">
-        <v>313</v>
+        <v>314</v>
       </c>
       <c r="C131" s="1">
-        <v>336589.0</v>
+        <v>650000.0</v>
       </c>
       <c r="D131" s="1">
-        <v>44.388</v>
+        <v>84.738</v>
       </c>
       <c r="E131" s="1">
-        <v>77.22322773</v>
+        <v>99.547</v>
       </c>
       <c r="F131" t="s">
         <v>8</v>
       </c>
       <c r="G131">
         <v>1.0</v>
       </c>
       <c r="H131" s="1">
-        <v>259924.89</v>
+        <v>647055.5</v>
       </c>
       <c r="I131" s="1">
-        <v>-110519.76</v>
+        <v>-96258.5</v>
       </c>
       <c r="J131" s="1">
-        <v>-42.519883340145</v>
+        <v>-14.876390046913</v>
       </c>
       <c r="K131">
-        <v>0.0</v>
+        <v>0.05</v>
       </c>
       <c r="L131">
-        <v>0.0</v>
+        <v>347.26</v>
       </c>
       <c r="M131" s="1">
-        <v>149405.13</v>
+        <v>550797.0</v>
       </c>
       <c r="N131" s="1">
-        <v>149405.13</v>
+        <v>551144.26</v>
       </c>
       <c r="O131" s="1">
-        <v>0.23</v>
+        <v>0.92</v>
       </c>
       <c r="P131">
         <v>1</v>
       </c>
     </row>
     <row r="132" spans="1:16">
       <c r="A132" t="s">
-        <v>314</v>
+        <v>315</v>
       </c>
       <c r="B132" t="s">
-        <v>315</v>
+        <v>316</v>
       </c>
       <c r="C132" s="1">
-        <v>842000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D132" s="1">
-        <v>67.494</v>
+        <v>105.922</v>
       </c>
       <c r="E132" s="1">
-        <v>96.0291734</v>
+        <v>109.825</v>
       </c>
       <c r="F132" t="s">
         <v>8</v>
       </c>
       <c r="G132">
         <v>1.0</v>
       </c>
       <c r="H132" s="1">
-        <v>808565.64</v>
+        <v>219650.0</v>
       </c>
       <c r="I132" s="1">
-        <v>-240266.16</v>
+        <v>-7806.0</v>
       </c>
       <c r="J132" s="1">
-        <v>-29.715108843853</v>
+        <v>-3.5538356476212</v>
       </c>
       <c r="K132">
-        <v>0.48</v>
+        <v>2.23</v>
       </c>
       <c r="L132" t="s">
-        <v>316</v>
+        <v>317</v>
       </c>
       <c r="M132" s="1">
-        <v>568299.48</v>
+        <v>211844.0</v>
       </c>
       <c r="N132" s="1">
-        <v>572359.12</v>
+        <v>216301.42</v>
       </c>
       <c r="O132" s="1">
-        <v>0.89</v>
+        <v>0.36</v>
       </c>
       <c r="P132">
         <v>1</v>
       </c>
     </row>
     <row r="133" spans="1:16">
       <c r="A133" t="s">
-        <v>317</v>
+        <v>318</v>
       </c>
       <c r="B133" t="s">
-        <v>318</v>
+        <v>319</v>
       </c>
       <c r="C133" s="1">
-        <v>200000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D133" s="1">
-        <v>99.799</v>
+        <v>97.051</v>
       </c>
       <c r="E133" s="1">
-        <v>99.46</v>
+        <v>100.38</v>
       </c>
       <c r="F133" t="s">
         <v>8</v>
       </c>
       <c r="G133">
         <v>1.0</v>
       </c>
       <c r="H133" s="1">
-        <v>198920.0</v>
+        <v>100380.0</v>
       </c>
       <c r="I133" s="1">
-        <v>678.0</v>
+        <v>-3329.0</v>
       </c>
       <c r="J133" s="1">
-        <v>0.34084053891011</v>
+        <v>-3.3163976887826</v>
       </c>
       <c r="K133">
-        <v>1.35</v>
-[...2 lines deleted...]
-        <v>319</v>
+        <v>0.81</v>
+      </c>
+      <c r="L133">
+        <v>810.96</v>
       </c>
       <c r="M133" s="1">
-        <v>199598.0</v>
+        <v>97051.0</v>
       </c>
       <c r="N133" s="1">
-        <v>202298.0</v>
+        <v>97861.96</v>
       </c>
       <c r="O133" s="1">
-        <v>0.32</v>
+        <v>0.16</v>
       </c>
       <c r="P133">
         <v>1</v>
       </c>
     </row>
     <row r="134" spans="1:16">
       <c r="A134" t="s">
         <v>320</v>
       </c>
       <c r="B134" t="s">
         <v>321</v>
       </c>
       <c r="C134" s="1">
-        <v>600000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D134" s="1">
-        <v>86.912</v>
+        <v>98.467</v>
       </c>
       <c r="E134" s="1">
-        <v>99.459</v>
+        <v>102.581</v>
       </c>
       <c r="F134" t="s">
         <v>8</v>
       </c>
       <c r="G134">
         <v>1.0</v>
       </c>
       <c r="H134" s="1">
-        <v>596754.0</v>
+        <v>410324.0</v>
       </c>
       <c r="I134" s="1">
-        <v>-75282.0</v>
+        <v>-16456.0</v>
       </c>
       <c r="J134" s="1">
-        <v>-12.615248494354</v>
+        <v>-4.0104892718925</v>
       </c>
       <c r="K134">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>0.77</v>
+      </c>
+      <c r="L134" t="s">
+        <v>322</v>
       </c>
       <c r="M134" s="1">
-        <v>521472.0</v>
+        <v>393868.0</v>
       </c>
       <c r="N134" s="1">
-        <v>521472.0</v>
+        <v>396936.49</v>
       </c>
       <c r="O134" s="1">
-        <v>0.81</v>
+        <v>0.66</v>
       </c>
       <c r="P134">
         <v>1</v>
       </c>
     </row>
     <row r="135" spans="1:16">
       <c r="A135" t="s">
-        <v>322</v>
+        <v>323</v>
       </c>
       <c r="B135" t="s">
-        <v>323</v>
+        <v>324</v>
       </c>
       <c r="C135" s="1">
-        <v>100000.0</v>
+        <v>171000.0</v>
       </c>
       <c r="D135" s="1">
-        <v>100.366</v>
+        <v>96.846</v>
       </c>
       <c r="E135" s="1">
-        <v>100.45</v>
+        <v>99.528</v>
       </c>
       <c r="F135" t="s">
         <v>8</v>
       </c>
       <c r="G135">
         <v>1.0</v>
       </c>
       <c r="H135" s="1">
-        <v>100450.0</v>
+        <v>170192.88</v>
       </c>
       <c r="I135" s="1">
-        <v>-84.0</v>
+        <v>-4586.22</v>
       </c>
       <c r="J135" s="1">
-        <v>-0.083623693379791</v>
+        <v>-2.6947190740294</v>
       </c>
       <c r="K135">
-        <v>1.08</v>
+        <v>1.24</v>
       </c>
       <c r="L135" t="s">
-        <v>324</v>
+        <v>325</v>
       </c>
       <c r="M135" s="1">
-        <v>100366.0</v>
+        <v>165606.66</v>
       </c>
       <c r="N135" s="1">
-        <v>101448.88</v>
+        <v>167725.42</v>
       </c>
       <c r="O135" s="1">
-        <v>0.16</v>
+        <v>0.28</v>
       </c>
       <c r="P135">
         <v>1</v>
       </c>
     </row>
     <row r="136" spans="1:16">
       <c r="A136" t="s">
-        <v>325</v>
+        <v>326</v>
       </c>
       <c r="B136" t="s">
-        <v>326</v>
+        <v>327</v>
       </c>
       <c r="C136" s="1">
-        <v>200000.0</v>
+        <v>698000.0</v>
       </c>
       <c r="D136" s="1">
-        <v>97.804</v>
+        <v>88.885</v>
       </c>
       <c r="E136" s="1">
-        <v>99.077</v>
+        <v>102.92057736</v>
       </c>
       <c r="F136" t="s">
         <v>8</v>
       </c>
       <c r="G136">
         <v>1.0</v>
       </c>
       <c r="H136" s="1">
-        <v>198154.0</v>
+        <v>718385.63</v>
       </c>
       <c r="I136" s="1">
-        <v>-2546.0</v>
+        <v>-97968.33</v>
       </c>
       <c r="J136" s="1">
-        <v>-1.2848592508857</v>
+        <v>-13.637289765944</v>
       </c>
       <c r="K136">
-        <v>1.46</v>
-[...2 lines deleted...]
-        <v>327</v>
+        <v>0.0</v>
+      </c>
+      <c r="L136">
+        <v>0.0</v>
       </c>
       <c r="M136" s="1">
-        <v>195608.0</v>
+        <v>620417.3</v>
       </c>
       <c r="N136" s="1">
-        <v>198523.07</v>
+        <v>620417.3</v>
       </c>
       <c r="O136" s="1">
-        <v>0.31</v>
+        <v>1.04</v>
       </c>
       <c r="P136">
         <v>1</v>
       </c>
     </row>
     <row r="137" spans="1:16">
       <c r="A137" t="s">
         <v>328</v>
       </c>
       <c r="B137" t="s">
         <v>329</v>
       </c>
       <c r="C137" s="1">
-        <v>200000.0</v>
+        <v>336589.0</v>
       </c>
       <c r="D137" s="1">
-        <v>95.01</v>
+        <v>43.291</v>
       </c>
       <c r="E137" s="1">
-        <v>92.56375</v>
+        <v>77.22322773</v>
       </c>
       <c r="F137" t="s">
         <v>8</v>
       </c>
       <c r="G137">
         <v>1.0</v>
       </c>
       <c r="H137" s="1">
-        <v>185127.5</v>
+        <v>259924.89</v>
       </c>
       <c r="I137" s="1">
-        <v>4892.5</v>
+        <v>-114212.15</v>
       </c>
       <c r="J137" s="1">
-        <v>2.6427732238592</v>
+        <v>-43.940443718183</v>
       </c>
       <c r="K137">
-        <v>0.38</v>
+        <v>0.0</v>
       </c>
       <c r="L137">
-        <v>767.12</v>
+        <v>0.0</v>
       </c>
       <c r="M137" s="1">
-        <v>190020.0</v>
+        <v>145712.74</v>
       </c>
       <c r="N137" s="1">
-        <v>190787.12</v>
+        <v>145712.74</v>
       </c>
       <c r="O137" s="1">
-        <v>0.3</v>
+        <v>0.24</v>
       </c>
       <c r="P137">
         <v>1</v>
       </c>
     </row>
     <row r="138" spans="1:16">
       <c r="A138" t="s">
         <v>330</v>
       </c>
       <c r="B138" t="s">
         <v>331</v>
       </c>
       <c r="C138" s="1">
-        <v>200000.0</v>
+        <v>842000.0</v>
       </c>
       <c r="D138" s="1">
-        <v>106.387</v>
+        <v>61.851</v>
       </c>
       <c r="E138" s="1">
-        <v>99.961</v>
+        <v>96.0291734</v>
       </c>
       <c r="F138" t="s">
         <v>8</v>
       </c>
       <c r="G138">
         <v>1.0</v>
       </c>
       <c r="H138" s="1">
-        <v>199922.0</v>
+        <v>808565.64</v>
       </c>
       <c r="I138" s="1">
-        <v>12852.0</v>
+        <v>-287780.22</v>
       </c>
       <c r="J138" s="1">
-        <v>6.4285071177759</v>
+        <v>-35.591448085773</v>
       </c>
       <c r="K138">
-        <v>2.98</v>
+        <v>0.63</v>
       </c>
       <c r="L138" t="s">
         <v>332</v>
       </c>
       <c r="M138" s="1">
-        <v>212774.0</v>
+        <v>520785.42</v>
       </c>
       <c r="N138" s="1">
-        <v>218730.85</v>
+        <v>526059.49</v>
       </c>
       <c r="O138" s="1">
-        <v>0.34</v>
+        <v>0.88</v>
       </c>
       <c r="P138">
         <v>1</v>
       </c>
     </row>
     <row r="139" spans="1:16">
       <c r="A139" t="s">
         <v>333</v>
       </c>
       <c r="B139" t="s">
         <v>334</v>
       </c>
       <c r="C139" s="1">
-        <v>141000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D139" s="1">
-        <v>99.959</v>
+        <v>96.469</v>
       </c>
       <c r="E139" s="1">
-        <v>99.702</v>
+        <v>99.46</v>
       </c>
       <c r="F139" t="s">
         <v>8</v>
       </c>
       <c r="G139">
         <v>1.0</v>
       </c>
       <c r="H139" s="1">
-        <v>140579.82</v>
+        <v>198920.0</v>
       </c>
       <c r="I139" s="1">
-        <v>362.37</v>
+        <v>-5982.0</v>
       </c>
       <c r="J139" s="1">
-        <v>0.25776814908427</v>
+        <v>-3.0072390910919</v>
       </c>
       <c r="K139">
-        <v>1.34</v>
+        <v>1.67</v>
       </c>
       <c r="L139" t="s">
         <v>335</v>
       </c>
       <c r="M139" s="1">
-        <v>140942.19</v>
+        <v>192938.0</v>
       </c>
       <c r="N139" s="1">
-        <v>142837.96</v>
+        <v>196285.26</v>
       </c>
       <c r="O139" s="1">
-        <v>0.22</v>
+        <v>0.33</v>
       </c>
       <c r="P139">
         <v>1</v>
       </c>
     </row>
     <row r="140" spans="1:16">
       <c r="A140" t="s">
         <v>336</v>
       </c>
       <c r="B140" t="s">
         <v>337</v>
       </c>
       <c r="C140" s="1">
-        <v>140000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="D140" s="1">
-        <v>98.767</v>
+        <v>84.483</v>
       </c>
       <c r="E140" s="1">
-        <v>99.3</v>
+        <v>99.459</v>
       </c>
       <c r="F140" t="s">
         <v>8</v>
       </c>
       <c r="G140">
         <v>1.0</v>
       </c>
       <c r="H140" s="1">
-        <v>139020.0</v>
+        <v>596754.0</v>
       </c>
       <c r="I140" s="1">
-        <v>-746.2</v>
+        <v>-89856.0</v>
       </c>
       <c r="J140" s="1">
-        <v>-0.53675730110775</v>
+        <v>-15.05746086327</v>
       </c>
       <c r="K140">
-        <v>1.47</v>
-[...2 lines deleted...]
-        <v>338</v>
+        <v>0.0</v>
+      </c>
+      <c r="L140">
+        <v>0.0</v>
       </c>
       <c r="M140" s="1">
-        <v>138273.8</v>
+        <v>506898.0</v>
       </c>
       <c r="N140" s="1">
-        <v>140329.88</v>
+        <v>506898.0</v>
       </c>
       <c r="O140" s="1">
-        <v>0.22</v>
+        <v>0.85</v>
       </c>
       <c r="P140">
         <v>1</v>
       </c>
     </row>
     <row r="141" spans="1:16">
       <c r="A141" t="s">
+        <v>338</v>
+      </c>
+      <c r="B141" t="s">
         <v>339</v>
-      </c>
-[...1 lines deleted...]
-        <v>340</v>
       </c>
       <c r="C141" s="1">
         <v>100000.0</v>
       </c>
       <c r="D141" s="1">
-        <v>103.335</v>
+        <v>96.285</v>
       </c>
       <c r="E141" s="1">
-        <v>99.611</v>
+        <v>100.45</v>
       </c>
       <c r="F141" t="s">
         <v>8</v>
       </c>
       <c r="G141">
         <v>1.0</v>
       </c>
       <c r="H141" s="1">
-        <v>99611.0</v>
+        <v>100450.0</v>
       </c>
       <c r="I141" s="1">
-        <v>3724.0</v>
+        <v>-4165.0</v>
       </c>
       <c r="J141" s="1">
-        <v>3.7385429320055</v>
+        <v>-4.1463414634146</v>
       </c>
       <c r="K141">
-        <v>2.44</v>
+        <v>1.45</v>
       </c>
       <c r="L141" t="s">
-        <v>341</v>
+        <v>340</v>
       </c>
       <c r="M141" s="1">
-        <v>103335.0</v>
+        <v>96285.0</v>
       </c>
       <c r="N141" s="1">
-        <v>105778.84</v>
+        <v>97739.45</v>
       </c>
       <c r="O141" s="1">
-        <v>0.17</v>
+        <v>0.16</v>
       </c>
       <c r="P141">
         <v>1</v>
       </c>
     </row>
     <row r="142" spans="1:16">
       <c r="A142" t="s">
+        <v>341</v>
+      </c>
+      <c r="B142" t="s">
         <v>342</v>
       </c>
-      <c r="B142" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C142" s="1">
-        <v>100000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D142" s="1">
-        <v>99.971</v>
+        <v>94.482</v>
       </c>
       <c r="E142" s="1">
-        <v>114.80527</v>
+        <v>99.077</v>
       </c>
       <c r="F142" t="s">
         <v>8</v>
       </c>
       <c r="G142">
         <v>1.0</v>
       </c>
       <c r="H142" s="1">
-        <v>114805.27</v>
+        <v>198154.0</v>
       </c>
       <c r="I142" s="1">
-        <v>-14834.27</v>
+        <v>-9190.0</v>
       </c>
       <c r="J142" s="1">
-        <v>-12.92124481742</v>
+        <v>-4.6378069582244</v>
       </c>
       <c r="K142">
-        <v>0.03</v>
-[...2 lines deleted...]
-        <v>26.03</v>
+        <v>1.79</v>
+      </c>
+      <c r="L142" t="s">
+        <v>268</v>
       </c>
       <c r="M142" s="1">
-        <v>99971.0</v>
+        <v>188964.0</v>
       </c>
       <c r="N142" s="1">
-        <v>99997.03</v>
+        <v>192550.3</v>
       </c>
       <c r="O142" s="1">
-        <v>0.16</v>
+        <v>0.32</v>
       </c>
       <c r="P142">
         <v>1</v>
       </c>
     </row>
     <row r="143" spans="1:16">
       <c r="A143" t="s">
+        <v>343</v>
+      </c>
+      <c r="B143" t="s">
         <v>344</v>
-      </c>
-[...1 lines deleted...]
-        <v>345</v>
       </c>
       <c r="C143" s="1">
         <v>200000.0</v>
       </c>
       <c r="D143" s="1">
-        <v>102.67</v>
+        <v>93.803</v>
       </c>
       <c r="E143" s="1">
-        <v>102.989</v>
+        <v>92.56375</v>
       </c>
       <c r="F143" t="s">
         <v>8</v>
       </c>
       <c r="G143">
         <v>1.0</v>
       </c>
       <c r="H143" s="1">
-        <v>205978.0</v>
+        <v>185127.5</v>
       </c>
       <c r="I143" s="1">
-        <v>-638.0</v>
+        <v>2478.5</v>
       </c>
       <c r="J143" s="1">
-        <v>-0.30974181708726</v>
+        <v>1.3388070383925</v>
       </c>
       <c r="K143">
-        <v>3.13</v>
-[...2 lines deleted...]
-        <v>346</v>
+        <v>0.47</v>
+      </c>
+      <c r="L143">
+        <v>934.93</v>
       </c>
       <c r="M143" s="1">
-        <v>205340.0</v>
+        <v>187606.0</v>
       </c>
       <c r="N143" s="1">
-        <v>211600.96</v>
+        <v>188540.93</v>
       </c>
       <c r="O143" s="1">
-        <v>0.33</v>
+        <v>0.32</v>
       </c>
       <c r="P143">
         <v>1</v>
       </c>
     </row>
     <row r="144" spans="1:16">
       <c r="A144" t="s">
+        <v>345</v>
+      </c>
+      <c r="B144" t="s">
+        <v>346</v>
+      </c>
+      <c r="C144" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="D144" s="1">
+        <v>102.158</v>
+      </c>
+      <c r="E144" s="1">
+        <v>99.961</v>
+      </c>
+      <c r="F144" t="s">
+        <v>8</v>
+      </c>
+      <c r="G144">
+        <v>1.0</v>
+      </c>
+      <c r="H144" s="1">
+        <v>199922.0</v>
+      </c>
+      <c r="I144" s="1">
+        <v>4394.0</v>
+      </c>
+      <c r="J144" s="1">
+        <v>2.1978571642941</v>
+      </c>
+      <c r="K144">
+        <v>3.45</v>
+      </c>
+      <c r="L144" t="s">
         <v>347</v>
       </c>
-      <c r="B144" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M144" s="1">
-        <v>99173.0</v>
+        <v>204316.0</v>
       </c>
       <c r="N144" s="1">
-        <v>101675.74</v>
+        <v>211207.78</v>
       </c>
       <c r="O144" s="1">
-        <v>0.16</v>
+        <v>0.35</v>
       </c>
       <c r="P144">
         <v>1</v>
       </c>
     </row>
     <row r="145" spans="1:16">
       <c r="A145" t="s">
+        <v>348</v>
+      </c>
+      <c r="B145" t="s">
+        <v>349</v>
+      </c>
+      <c r="C145" s="1">
+        <v>141000.0</v>
+      </c>
+      <c r="D145" s="1">
+        <v>96.395</v>
+      </c>
+      <c r="E145" s="1">
+        <v>99.702</v>
+      </c>
+      <c r="F145" t="s">
+        <v>8</v>
+      </c>
+      <c r="G145">
+        <v>1.0</v>
+      </c>
+      <c r="H145" s="1">
+        <v>140579.82</v>
+      </c>
+      <c r="I145" s="1">
+        <v>-4662.87</v>
+      </c>
+      <c r="J145" s="1">
+        <v>-3.3168843152595</v>
+      </c>
+      <c r="K145">
+        <v>1.66</v>
+      </c>
+      <c r="L145" t="s">
         <v>350</v>
       </c>
-      <c r="B145" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M145" s="1">
-        <v>211882.0</v>
+        <v>135916.95</v>
       </c>
       <c r="N145" s="1">
-        <v>218572.41</v>
+        <v>138252.14</v>
       </c>
       <c r="O145" s="1">
-        <v>0.34</v>
+        <v>0.23</v>
       </c>
       <c r="P145">
         <v>1</v>
       </c>
     </row>
     <row r="146" spans="1:16">
       <c r="A146" t="s">
+        <v>351</v>
+      </c>
+      <c r="B146" t="s">
+        <v>352</v>
+      </c>
+      <c r="C146" s="1">
+        <v>140000.0</v>
+      </c>
+      <c r="D146" s="1">
+        <v>94.453</v>
+      </c>
+      <c r="E146" s="1">
+        <v>99.3</v>
+      </c>
+      <c r="F146" t="s">
+        <v>8</v>
+      </c>
+      <c r="G146">
+        <v>1.0</v>
+      </c>
+      <c r="H146" s="1">
+        <v>139020.0</v>
+      </c>
+      <c r="I146" s="1">
+        <v>-6785.8</v>
+      </c>
+      <c r="J146" s="1">
+        <v>-4.8811681772407</v>
+      </c>
+      <c r="K146">
+        <v>1.81</v>
+      </c>
+      <c r="L146" t="s">
         <v>353</v>
       </c>
-      <c r="B146" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M146" s="1">
-        <v>217590.0</v>
+        <v>132234.2</v>
       </c>
       <c r="N146" s="1">
-        <v>218510.55</v>
+        <v>134766.86</v>
       </c>
       <c r="O146" s="1">
-        <v>0.34</v>
+        <v>0.23</v>
       </c>
       <c r="P146">
         <v>1</v>
       </c>
     </row>
     <row r="147" spans="1:16">
       <c r="A147" t="s">
+        <v>354</v>
+      </c>
+      <c r="B147" t="s">
         <v>355</v>
-      </c>
-[...1 lines deleted...]
-        <v>356</v>
       </c>
       <c r="C147" s="1">
         <v>100000.0</v>
       </c>
       <c r="D147" s="1">
-        <v>100.42</v>
+        <v>99.874</v>
       </c>
       <c r="E147" s="1">
-        <v>99.852</v>
+        <v>99.611</v>
       </c>
       <c r="F147" t="s">
         <v>8</v>
       </c>
       <c r="G147">
         <v>1.0</v>
       </c>
       <c r="H147" s="1">
-        <v>99852.0</v>
+        <v>99611.0</v>
       </c>
       <c r="I147" s="1">
-        <v>568.0</v>
+        <v>263.0</v>
       </c>
       <c r="J147" s="1">
-        <v>0.56884188599127</v>
+        <v>0.26402706528395</v>
       </c>
       <c r="K147">
-        <v>0.27</v>
-[...2 lines deleted...]
-        <v>273.97</v>
+        <v>2.83</v>
+      </c>
+      <c r="L147" t="s">
+        <v>356</v>
       </c>
       <c r="M147" s="1">
-        <v>100420.0</v>
+        <v>99874.0</v>
       </c>
       <c r="N147" s="1">
-        <v>100693.97</v>
+        <v>102701.4</v>
       </c>
       <c r="O147" s="1">
-        <v>0.16</v>
+        <v>0.17</v>
       </c>
       <c r="P147">
         <v>1</v>
       </c>
     </row>
     <row r="148" spans="1:16">
       <c r="A148" t="s">
         <v>357</v>
       </c>
       <c r="B148" t="s">
         <v>358</v>
       </c>
       <c r="C148" s="1">
         <v>100000.0</v>
       </c>
       <c r="D148" s="1">
-        <v>100.763</v>
+        <v>98.677</v>
       </c>
       <c r="E148" s="1">
-        <v>99.589</v>
+        <v>114.80527</v>
       </c>
       <c r="F148" t="s">
         <v>8</v>
       </c>
       <c r="G148">
         <v>1.0</v>
       </c>
       <c r="H148" s="1">
-        <v>99589.0</v>
+        <v>114805.27</v>
       </c>
       <c r="I148" s="1">
-        <v>1174.0</v>
+        <v>-16128.27</v>
       </c>
       <c r="J148" s="1">
-        <v>1.1788450531685</v>
+        <v>-14.048370776011</v>
       </c>
       <c r="K148">
-        <v>0.1</v>
+        <v>0.25</v>
       </c>
       <c r="L148">
-        <v>101.71</v>
+        <v>253.77</v>
       </c>
       <c r="M148" s="1">
-        <v>100763.0</v>
+        <v>98677.0</v>
       </c>
       <c r="N148" s="1">
-        <v>100864.71</v>
+        <v>98930.77</v>
       </c>
       <c r="O148" s="1">
-        <v>0.16</v>
+        <v>0.17</v>
       </c>
       <c r="P148">
         <v>1</v>
       </c>
     </row>
     <row r="149" spans="1:16">
       <c r="A149" t="s">
         <v>359</v>
       </c>
       <c r="B149" t="s">
         <v>360</v>
       </c>
       <c r="C149" s="1">
-        <v>116000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D149" s="1">
-        <v>101.175</v>
+        <v>97.934</v>
       </c>
       <c r="E149" s="1">
-        <v>99.43</v>
+        <v>101.74266667</v>
       </c>
       <c r="F149" t="s">
         <v>8</v>
       </c>
       <c r="G149">
         <v>1.0</v>
       </c>
       <c r="H149" s="1">
-        <v>115338.8</v>
+        <v>305228.0</v>
       </c>
       <c r="I149" s="1">
-        <v>2024.2</v>
+        <v>-11426.0</v>
       </c>
       <c r="J149" s="1">
-        <v>1.7550035200644</v>
+        <v>-3.7434311400003</v>
       </c>
       <c r="K149">
-        <v>2.77</v>
+        <v>3.53</v>
       </c>
       <c r="L149" t="s">
         <v>361</v>
       </c>
       <c r="M149" s="1">
-        <v>117363.0</v>
+        <v>293802.0</v>
       </c>
       <c r="N149" s="1">
-        <v>120576.04</v>
+        <v>304380.08</v>
       </c>
       <c r="O149" s="1">
-        <v>0.19</v>
+        <v>0.51</v>
       </c>
       <c r="P149">
         <v>1</v>
       </c>
     </row>
     <row r="150" spans="1:16">
       <c r="A150" t="s">
         <v>362</v>
       </c>
       <c r="B150" t="s">
         <v>363</v>
       </c>
       <c r="C150" s="1">
-        <v>419000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D150" s="1">
-        <v>88.391</v>
+        <v>101.808</v>
       </c>
       <c r="E150" s="1">
-        <v>101.61609785</v>
+        <v>99.661</v>
       </c>
       <c r="F150" t="s">
         <v>8</v>
       </c>
       <c r="G150">
         <v>1.0</v>
       </c>
       <c r="H150" s="1">
-        <v>425771.45</v>
+        <v>199322.0</v>
       </c>
       <c r="I150" s="1">
-        <v>-55413.16</v>
+        <v>4294.0</v>
       </c>
       <c r="J150" s="1">
-        <v>-13.014766490332</v>
+        <v>2.1543030874665</v>
       </c>
       <c r="K150">
-        <v>0.33</v>
+        <v>3.79</v>
       </c>
       <c r="L150" t="s">
         <v>364</v>
       </c>
       <c r="M150" s="1">
-        <v>370358.29</v>
+        <v>203616.0</v>
       </c>
       <c r="N150" s="1">
-        <v>371727.21</v>
+        <v>211193.4</v>
       </c>
       <c r="O150" s="1">
-        <v>0.58</v>
+        <v>0.35</v>
       </c>
       <c r="P150">
         <v>1</v>
       </c>
     </row>
     <row r="151" spans="1:16">
       <c r="A151" t="s">
         <v>365</v>
       </c>
       <c r="B151" t="s">
         <v>366</v>
       </c>
       <c r="C151" s="1">
         <v>200000.0</v>
       </c>
       <c r="D151" s="1">
-        <v>86.57</v>
+        <v>104.871</v>
       </c>
       <c r="E151" s="1">
-        <v>85.96</v>
+        <v>107.34</v>
       </c>
       <c r="F151" t="s">
         <v>8</v>
       </c>
       <c r="G151">
         <v>1.0</v>
       </c>
       <c r="H151" s="1">
-        <v>171920.0</v>
+        <v>214680.0</v>
       </c>
       <c r="I151" s="1">
-        <v>1220.0</v>
+        <v>-4938.0</v>
       </c>
       <c r="J151" s="1">
-        <v>0.70963238715682</v>
+        <v>-2.3001676914477</v>
       </c>
       <c r="K151">
-        <v>0.38</v>
+        <v>0.16</v>
       </c>
       <c r="L151">
-        <v>767.12</v>
+        <v>315.22</v>
       </c>
       <c r="M151" s="1">
-        <v>173140.0</v>
+        <v>209742.0</v>
       </c>
       <c r="N151" s="1">
-        <v>173907.12</v>
+        <v>210057.22</v>
       </c>
       <c r="O151" s="1">
-        <v>0.27</v>
+        <v>0.35</v>
       </c>
       <c r="P151">
         <v>1</v>
       </c>
     </row>
     <row r="152" spans="1:16">
       <c r="A152" t="s">
         <v>367</v>
       </c>
       <c r="B152" t="s">
         <v>368</v>
       </c>
       <c r="C152" s="1">
-        <v>100000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D152" s="1">
-        <v>100.629</v>
+        <v>105.435</v>
       </c>
       <c r="E152" s="1">
-        <v>100.62</v>
+        <v>109.3</v>
       </c>
       <c r="F152" t="s">
         <v>8</v>
       </c>
       <c r="G152">
         <v>1.0</v>
       </c>
       <c r="H152" s="1">
-        <v>100620.0</v>
+        <v>218600.0</v>
       </c>
       <c r="I152" s="1">
-        <v>9.0</v>
+        <v>-7730.0</v>
       </c>
       <c r="J152" s="1">
-        <v>0.0089445438282648</v>
+        <v>-3.5361390667887</v>
       </c>
       <c r="K152">
-        <v>2.4</v>
+        <v>0.96</v>
       </c>
       <c r="L152" t="s">
         <v>369</v>
       </c>
       <c r="M152" s="1">
-        <v>100629.0</v>
+        <v>210870.0</v>
       </c>
       <c r="N152" s="1">
-        <v>103026.26</v>
+        <v>212797.4</v>
       </c>
       <c r="O152" s="1">
-        <v>0.16</v>
+        <v>0.36</v>
       </c>
       <c r="P152">
         <v>1</v>
       </c>
     </row>
     <row r="153" spans="1:16">
       <c r="A153" t="s">
         <v>370</v>
       </c>
       <c r="B153" t="s">
         <v>371</v>
       </c>
       <c r="C153" s="1">
         <v>100000.0</v>
       </c>
       <c r="D153" s="1">
-        <v>100.491</v>
+        <v>97.485</v>
       </c>
       <c r="E153" s="1">
-        <v>100.0</v>
+        <v>99.852</v>
       </c>
       <c r="F153" t="s">
         <v>8</v>
       </c>
       <c r="G153">
         <v>1.0</v>
       </c>
       <c r="H153" s="1">
-        <v>100000.0</v>
+        <v>99852.0</v>
       </c>
       <c r="I153" s="1">
-        <v>491.0</v>
+        <v>-2367.0</v>
       </c>
       <c r="J153" s="1">
-        <v>0.491</v>
+        <v>-2.3705083523615</v>
       </c>
       <c r="K153">
-        <v>1.34</v>
-[...2 lines deleted...]
-        <v>372</v>
+        <v>0.66</v>
+      </c>
+      <c r="L153">
+        <v>657.53</v>
       </c>
       <c r="M153" s="1">
-        <v>100491.0</v>
+        <v>97485.0</v>
       </c>
       <c r="N153" s="1">
-        <v>101831.25</v>
+        <v>98142.53</v>
       </c>
       <c r="O153" s="1">
         <v>0.16</v>
       </c>
       <c r="P153">
         <v>1</v>
       </c>
     </row>
     <row r="154" spans="1:16">
       <c r="A154" t="s">
+        <v>372</v>
+      </c>
+      <c r="B154" t="s">
         <v>373</v>
       </c>
-      <c r="B154" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C154" s="1">
-        <v>351000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D154" s="1">
-        <v>100.382</v>
+        <v>99.426</v>
       </c>
       <c r="E154" s="1">
         <v>100.0</v>
       </c>
       <c r="F154" t="s">
         <v>8</v>
       </c>
       <c r="G154">
         <v>1.0</v>
       </c>
       <c r="H154" s="1">
-        <v>351000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="I154" s="1">
-        <v>1340.82</v>
+        <v>-574.0</v>
       </c>
       <c r="J154" s="1">
-        <v>0.382</v>
+        <v>-0.574</v>
       </c>
       <c r="K154">
-        <v>0.34</v>
-[...2 lines deleted...]
-        <v>375</v>
+        <v>0.0</v>
+      </c>
+      <c r="L154">
+        <v>0.0</v>
       </c>
       <c r="M154" s="1">
-        <v>352340.82</v>
+        <v>99426.0</v>
       </c>
       <c r="N154" s="1">
-        <v>353534.49</v>
+        <v>99426.0</v>
       </c>
       <c r="O154" s="1">
-        <v>0.55</v>
+        <v>0.17</v>
       </c>
       <c r="P154">
         <v>1</v>
       </c>
     </row>
     <row r="155" spans="1:16">
       <c r="A155" t="s">
-        <v>376</v>
+        <v>374</v>
       </c>
       <c r="B155" t="s">
-        <v>377</v>
+        <v>375</v>
       </c>
       <c r="C155" s="1">
-        <v>216000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D155" s="1">
-        <v>100.243</v>
+        <v>97.859</v>
       </c>
       <c r="E155" s="1">
-        <v>100.0</v>
+        <v>99.589</v>
       </c>
       <c r="F155" t="s">
         <v>8</v>
       </c>
       <c r="G155">
         <v>1.0</v>
       </c>
       <c r="H155" s="1">
-        <v>216000.0</v>
+        <v>99589.0</v>
       </c>
       <c r="I155" s="1">
-        <v>524.88</v>
+        <v>-1730.0</v>
       </c>
       <c r="J155" s="1">
-        <v>0.243</v>
+        <v>-1.7371396439366</v>
       </c>
       <c r="K155">
-        <v>1.79</v>
-[...2 lines deleted...]
-        <v>378</v>
+        <v>0.43</v>
+      </c>
+      <c r="L155">
+        <v>425.34</v>
       </c>
       <c r="M155" s="1">
-        <v>216524.88</v>
+        <v>97859.0</v>
       </c>
       <c r="N155" s="1">
-        <v>220384.62</v>
+        <v>98284.34</v>
       </c>
       <c r="O155" s="1">
-        <v>0.34</v>
+        <v>0.16</v>
       </c>
       <c r="P155">
         <v>1</v>
       </c>
     </row>
     <row r="156" spans="1:16">
       <c r="A156" t="s">
-        <v>379</v>
+        <v>376</v>
       </c>
       <c r="B156" t="s">
-        <v>380</v>
+        <v>377</v>
       </c>
       <c r="C156" s="1">
-        <v>200000.0</v>
+        <v>419000.0</v>
       </c>
       <c r="D156" s="1">
-        <v>100.725</v>
+        <v>86.15</v>
       </c>
       <c r="E156" s="1">
-        <v>100.42</v>
+        <v>101.61609785</v>
       </c>
       <c r="F156" t="s">
         <v>8</v>
       </c>
       <c r="G156">
         <v>1.0</v>
       </c>
       <c r="H156" s="1">
-        <v>200840.0</v>
+        <v>425771.45</v>
       </c>
       <c r="I156" s="1">
-        <v>610.0</v>
+        <v>-64802.95</v>
       </c>
       <c r="J156" s="1">
-        <v>0.30372435769767</v>
+        <v>-15.220125727077</v>
       </c>
       <c r="K156">
-        <v>2.89</v>
+        <v>0.4</v>
       </c>
       <c r="L156" t="s">
-        <v>381</v>
+        <v>378</v>
       </c>
       <c r="M156" s="1">
-        <v>201450.0</v>
+        <v>360968.5</v>
       </c>
       <c r="N156" s="1">
-        <v>207230.14</v>
+        <v>362638.76</v>
       </c>
       <c r="O156" s="1">
-        <v>0.32</v>
+        <v>0.61</v>
       </c>
       <c r="P156">
         <v>1</v>
       </c>
     </row>
     <row r="157" spans="1:16">
       <c r="A157" t="s">
-        <v>382</v>
+        <v>379</v>
       </c>
       <c r="B157" t="s">
-        <v>383</v>
+        <v>380</v>
       </c>
       <c r="C157" s="1">
         <v>200000.0</v>
       </c>
       <c r="D157" s="1">
-        <v>100.907</v>
+        <v>83.38</v>
       </c>
       <c r="E157" s="1">
-        <v>99.259</v>
+        <v>85.96</v>
       </c>
       <c r="F157" t="s">
         <v>8</v>
       </c>
       <c r="G157">
         <v>1.0</v>
       </c>
       <c r="H157" s="1">
-        <v>198518.0</v>
+        <v>171920.0</v>
       </c>
       <c r="I157" s="1">
-        <v>3296.0</v>
+        <v>-5160.0</v>
       </c>
       <c r="J157" s="1">
-        <v>1.6603028440746</v>
+        <v>-3.0013959981387</v>
       </c>
       <c r="K157">
-        <v>1.01</v>
-[...2 lines deleted...]
-        <v>384</v>
+        <v>0.44</v>
+      </c>
+      <c r="L157">
+        <v>886.99</v>
       </c>
       <c r="M157" s="1">
-        <v>201814.0</v>
+        <v>166760.0</v>
       </c>
       <c r="N157" s="1">
-        <v>203827.7</v>
+        <v>167646.99</v>
       </c>
       <c r="O157" s="1">
-        <v>0.32</v>
+        <v>0.28</v>
       </c>
       <c r="P157">
         <v>1</v>
       </c>
     </row>
     <row r="158" spans="1:16">
       <c r="A158" t="s">
-        <v>385</v>
+        <v>381</v>
       </c>
       <c r="B158" t="s">
-        <v>386</v>
+        <v>382</v>
       </c>
       <c r="C158" s="1">
-        <v>200000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D158" s="1">
-        <v>102.855</v>
+        <v>97.743</v>
       </c>
       <c r="E158" s="1">
-        <v>100.4</v>
+        <v>100.62</v>
       </c>
       <c r="F158" t="s">
         <v>8</v>
       </c>
       <c r="G158">
         <v>1.0</v>
       </c>
       <c r="H158" s="1">
-        <v>200800.0</v>
+        <v>100620.0</v>
       </c>
       <c r="I158" s="1">
-        <v>4910.0</v>
+        <v>-2877.0</v>
       </c>
       <c r="J158" s="1">
-        <v>2.445219123506</v>
+        <v>-2.8592725104353</v>
       </c>
       <c r="K158">
-        <v>2.74</v>
+        <v>2.7</v>
       </c>
       <c r="L158" t="s">
-        <v>387</v>
+        <v>383</v>
       </c>
       <c r="M158" s="1">
-        <v>205710.0</v>
+        <v>97743.0</v>
       </c>
       <c r="N158" s="1">
-        <v>211188.08</v>
+        <v>100439.92</v>
       </c>
       <c r="O158" s="1">
-        <v>0.33</v>
+        <v>0.17</v>
       </c>
       <c r="P158">
         <v>1</v>
       </c>
     </row>
     <row r="159" spans="1:16">
       <c r="A159" t="s">
-        <v>388</v>
+        <v>384</v>
       </c>
       <c r="B159" t="s">
-        <v>389</v>
+        <v>385</v>
       </c>
       <c r="C159" s="1">
-        <v>289000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D159" s="1">
-        <v>99.891</v>
+        <v>97.801</v>
       </c>
       <c r="E159" s="1">
-        <v>99.228</v>
+        <v>100.0</v>
       </c>
       <c r="F159" t="s">
         <v>8</v>
       </c>
       <c r="G159">
         <v>1.0</v>
       </c>
       <c r="H159" s="1">
-        <v>286768.92</v>
+        <v>100000.0</v>
       </c>
       <c r="I159" s="1">
-        <v>1916.07</v>
+        <v>-2199.0</v>
       </c>
       <c r="J159" s="1">
-        <v>0.66815818115854</v>
+        <v>-2.199</v>
       </c>
       <c r="K159">
-        <v>2.25</v>
+        <v>1.7</v>
       </c>
       <c r="L159" t="s">
-        <v>390</v>
+        <v>386</v>
       </c>
       <c r="M159" s="1">
-        <v>288684.99</v>
+        <v>97801.0</v>
       </c>
       <c r="N159" s="1">
-        <v>295195.41</v>
+        <v>99496.62</v>
       </c>
       <c r="O159" s="1">
-        <v>0.46</v>
+        <v>0.17</v>
       </c>
       <c r="P159">
         <v>1</v>
       </c>
     </row>
     <row r="160" spans="1:16">
       <c r="A160" t="s">
-        <v>391</v>
+        <v>387</v>
       </c>
       <c r="B160" t="s">
-        <v>392</v>
+        <v>388</v>
       </c>
       <c r="C160" s="1">
-        <v>100000.0</v>
+        <v>351000.0</v>
       </c>
       <c r="D160" s="1">
-        <v>100.527</v>
+        <v>97.183</v>
       </c>
       <c r="E160" s="1">
-        <v>99.517</v>
+        <v>100.0</v>
       </c>
       <c r="F160" t="s">
         <v>8</v>
       </c>
       <c r="G160">
         <v>1.0</v>
       </c>
       <c r="H160" s="1">
-        <v>99517.0</v>
+        <v>351000.0</v>
       </c>
       <c r="I160" s="1">
-        <v>1010.0</v>
+        <v>-9887.67</v>
       </c>
       <c r="J160" s="1">
-        <v>1.0149019765467</v>
+        <v>-2.817</v>
       </c>
       <c r="K160">
-        <v>2.31</v>
+        <v>0.67</v>
       </c>
       <c r="L160" t="s">
-        <v>393</v>
+        <v>389</v>
       </c>
       <c r="M160" s="1">
-        <v>100527.0</v>
+        <v>341112.33</v>
       </c>
       <c r="N160" s="1">
-        <v>102838.64</v>
+        <v>343466.51</v>
       </c>
       <c r="O160" s="1">
-        <v>0.16</v>
+        <v>0.57</v>
       </c>
       <c r="P160">
         <v>1</v>
       </c>
     </row>
     <row r="161" spans="1:16">
       <c r="A161" t="s">
-        <v>394</v>
+        <v>390</v>
       </c>
       <c r="B161" t="s">
-        <v>395</v>
+        <v>391</v>
       </c>
       <c r="C161" s="1">
-        <v>200000.0</v>
+        <v>216000.0</v>
       </c>
       <c r="D161" s="1">
-        <v>88.422</v>
+        <v>96.437</v>
       </c>
       <c r="E161" s="1">
-        <v>103.73152</v>
+        <v>100.0</v>
       </c>
       <c r="F161" t="s">
         <v>8</v>
       </c>
       <c r="G161">
         <v>1.0</v>
       </c>
       <c r="H161" s="1">
-        <v>207463.04</v>
+        <v>216000.0</v>
       </c>
       <c r="I161" s="1">
-        <v>-30619.04</v>
+        <v>-7696.08</v>
       </c>
       <c r="J161" s="1">
-        <v>-14.75879269869</v>
+        <v>-3.563</v>
       </c>
       <c r="K161">
-        <v>0.18</v>
-[...2 lines deleted...]
-        <v>365.75</v>
+        <v>2.14</v>
+      </c>
+      <c r="L161" t="s">
+        <v>392</v>
       </c>
       <c r="M161" s="1">
-        <v>176844.0</v>
+        <v>208303.92</v>
       </c>
       <c r="N161" s="1">
-        <v>177209.75</v>
+        <v>212935.61</v>
       </c>
       <c r="O161" s="1">
-        <v>0.28</v>
+        <v>0.36</v>
       </c>
       <c r="P161">
         <v>1</v>
       </c>
     </row>
     <row r="162" spans="1:16">
       <c r="A162" t="s">
-        <v>396</v>
+        <v>393</v>
       </c>
       <c r="B162" t="s">
-        <v>397</v>
+        <v>394</v>
       </c>
       <c r="C162" s="1">
-        <v>400000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D162" s="1">
-        <v>100.048</v>
+        <v>97.035</v>
       </c>
       <c r="E162" s="1">
-        <v>100.33</v>
+        <v>100.42</v>
       </c>
       <c r="F162" t="s">
         <v>8</v>
       </c>
       <c r="G162">
         <v>1.0</v>
       </c>
       <c r="H162" s="1">
-        <v>401320.0</v>
+        <v>200840.0</v>
       </c>
       <c r="I162" s="1">
-        <v>-1128.0</v>
+        <v>-6770.0</v>
       </c>
       <c r="J162" s="1">
-        <v>-0.2810724608791</v>
+        <v>-3.370842461661</v>
       </c>
       <c r="K162">
-        <v>2.93</v>
+        <v>3.24</v>
       </c>
       <c r="L162" t="s">
-        <v>398</v>
+        <v>395</v>
       </c>
       <c r="M162" s="1">
-        <v>400192.0</v>
+        <v>194070.0</v>
       </c>
       <c r="N162" s="1">
-        <v>411896.11</v>
+        <v>200545.34</v>
       </c>
       <c r="O162" s="1">
-        <v>0.64</v>
+        <v>0.34</v>
       </c>
       <c r="P162">
         <v>1</v>
       </c>
     </row>
     <row r="163" spans="1:16">
       <c r="A163" t="s">
-        <v>399</v>
+        <v>396</v>
       </c>
       <c r="B163" t="s">
-        <v>400</v>
+        <v>397</v>
       </c>
       <c r="C163" s="1">
-        <v>100000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D163" s="1">
-        <v>91.084</v>
+        <v>96.048</v>
       </c>
       <c r="E163" s="1">
-        <v>89.875</v>
+        <v>99.259</v>
       </c>
       <c r="F163" t="s">
         <v>8</v>
       </c>
       <c r="G163">
         <v>1.0</v>
       </c>
       <c r="H163" s="1">
-        <v>89875.0</v>
+        <v>198518.0</v>
       </c>
       <c r="I163" s="1">
-        <v>1209.0</v>
+        <v>-6422.0</v>
       </c>
       <c r="J163" s="1">
-        <v>1.3452016689847</v>
+        <v>-3.2349711361186</v>
       </c>
       <c r="K163">
-        <v>0.03</v>
+        <v>0.35</v>
       </c>
       <c r="L163">
-        <v>28.77</v>
+        <v>695.21</v>
       </c>
       <c r="M163" s="1">
-        <v>91084.0</v>
+        <v>192096.0</v>
       </c>
       <c r="N163" s="1">
-        <v>91112.77</v>
+        <v>192791.21</v>
       </c>
       <c r="O163" s="1">
-        <v>0.14</v>
+        <v>0.32</v>
       </c>
       <c r="P163">
         <v>1</v>
       </c>
     </row>
     <row r="164" spans="1:16">
       <c r="A164" t="s">
-        <v>401</v>
+        <v>398</v>
       </c>
       <c r="B164" t="s">
-        <v>402</v>
+        <v>399</v>
       </c>
       <c r="C164" s="1">
-        <v>100000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D164" s="1">
-        <v>91.43</v>
+        <v>99.407</v>
       </c>
       <c r="E164" s="1">
-        <v>89.875</v>
+        <v>100.4</v>
       </c>
       <c r="F164" t="s">
         <v>8</v>
       </c>
       <c r="G164">
         <v>1.0</v>
       </c>
       <c r="H164" s="1">
-        <v>89875.0</v>
+        <v>200800.0</v>
       </c>
       <c r="I164" s="1">
-        <v>1555.0</v>
+        <v>-1986.0</v>
       </c>
       <c r="J164" s="1">
-        <v>1.7301808066759</v>
+        <v>-0.9890438247012</v>
       </c>
       <c r="K164">
-        <v>0.11</v>
-[...2 lines deleted...]
-        <v>110.96</v>
+        <v>3.11</v>
+      </c>
+      <c r="L164" t="s">
+        <v>400</v>
       </c>
       <c r="M164" s="1">
-        <v>91430.0</v>
+        <v>198814.0</v>
       </c>
       <c r="N164" s="1">
-        <v>91540.96</v>
+        <v>205035.23</v>
       </c>
       <c r="O164" s="1">
-        <v>0.14</v>
+        <v>0.34</v>
       </c>
       <c r="P164">
         <v>1</v>
       </c>
     </row>
     <row r="165" spans="1:16">
       <c r="A165" t="s">
-        <v>403</v>
+        <v>401</v>
       </c>
       <c r="B165" t="s">
-        <v>404</v>
+        <v>402</v>
       </c>
       <c r="C165" s="1">
-        <v>134000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D165" s="1">
-        <v>103.132</v>
+        <v>98.879</v>
       </c>
       <c r="E165" s="1">
-        <v>99.521</v>
+        <v>99.821</v>
       </c>
       <c r="F165" t="s">
         <v>8</v>
       </c>
       <c r="G165">
         <v>1.0</v>
       </c>
       <c r="H165" s="1">
-        <v>133358.14</v>
+        <v>199642.0</v>
       </c>
       <c r="I165" s="1">
-        <v>4838.74</v>
+        <v>-1884.0</v>
       </c>
       <c r="J165" s="1">
-        <v>3.6283799399122</v>
+        <v>-0.94368920367458</v>
       </c>
       <c r="K165">
-        <v>1.68</v>
-[...2 lines deleted...]
-        <v>405</v>
+        <v>0.08</v>
+      </c>
+      <c r="L165">
+        <v>169.86</v>
       </c>
       <c r="M165" s="1">
-        <v>138196.88</v>
+        <v>197758.0</v>
       </c>
       <c r="N165" s="1">
-        <v>140443.67</v>
+        <v>197927.86</v>
       </c>
       <c r="O165" s="1">
-        <v>0.22</v>
+        <v>0.33</v>
       </c>
       <c r="P165">
         <v>1</v>
       </c>
     </row>
     <row r="166" spans="1:16">
       <c r="A166" t="s">
-        <v>406</v>
+        <v>403</v>
       </c>
       <c r="B166" t="s">
-        <v>407</v>
+        <v>404</v>
       </c>
       <c r="C166" s="1">
-        <v>100000.0</v>
+        <v>289000.0</v>
       </c>
       <c r="D166" s="1">
-        <v>100.618</v>
+        <v>97.346</v>
       </c>
       <c r="E166" s="1">
-        <v>99.766</v>
+        <v>99.228</v>
       </c>
       <c r="F166" t="s">
         <v>8</v>
       </c>
       <c r="G166">
         <v>1.0</v>
       </c>
       <c r="H166" s="1">
-        <v>99766.0</v>
+        <v>286768.92</v>
       </c>
       <c r="I166" s="1">
-        <v>852.0</v>
+        <v>-5438.98</v>
       </c>
       <c r="J166" s="1">
-        <v>0.8539983561534</v>
+        <v>-1.8966420768332</v>
       </c>
       <c r="K166">
-        <v>1.96</v>
+        <v>2.53</v>
       </c>
       <c r="L166" t="s">
-        <v>408</v>
+        <v>405</v>
       </c>
       <c r="M166" s="1">
-        <v>100618.0</v>
+        <v>281329.94</v>
       </c>
       <c r="N166" s="1">
-        <v>102574.16</v>
+        <v>288637.09</v>
       </c>
       <c r="O166" s="1">
-        <v>0.16</v>
+        <v>0.48</v>
       </c>
       <c r="P166">
         <v>1</v>
       </c>
     </row>
     <row r="167" spans="1:16">
       <c r="A167" t="s">
-        <v>409</v>
+        <v>406</v>
       </c>
       <c r="B167" t="s">
-        <v>410</v>
+        <v>407</v>
       </c>
       <c r="C167" s="1">
-        <v>130000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D167" s="1">
-        <v>100.258</v>
+        <v>97.684</v>
       </c>
       <c r="E167" s="1">
-        <v>99.945</v>
+        <v>99.517</v>
       </c>
       <c r="F167" t="s">
         <v>8</v>
       </c>
       <c r="G167">
         <v>1.0</v>
       </c>
       <c r="H167" s="1">
-        <v>129928.5</v>
+        <v>99517.0</v>
       </c>
       <c r="I167" s="1">
-        <v>406.9</v>
+        <v>-1833.0</v>
       </c>
       <c r="J167" s="1">
-        <v>0.3131722447346</v>
+        <v>-1.841896359416</v>
       </c>
       <c r="K167">
-        <v>0.68</v>
-[...2 lines deleted...]
-        <v>887.6</v>
+        <v>2.64</v>
+      </c>
+      <c r="L167" t="s">
+        <v>408</v>
       </c>
       <c r="M167" s="1">
-        <v>130335.4</v>
+        <v>97684.0</v>
       </c>
       <c r="N167" s="1">
-        <v>131223.0</v>
+        <v>100319.27</v>
       </c>
       <c r="O167" s="1">
-        <v>0.2</v>
+        <v>0.17</v>
       </c>
       <c r="P167">
         <v>1</v>
       </c>
     </row>
     <row r="168" spans="1:16">
       <c r="A168" t="s">
-        <v>411</v>
+        <v>409</v>
       </c>
       <c r="B168" t="s">
-        <v>412</v>
+        <v>410</v>
       </c>
       <c r="C168" s="1">
-        <v>128000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D168" s="1">
-        <v>100.244</v>
+        <v>85.874</v>
       </c>
       <c r="E168" s="1">
-        <v>99.682</v>
+        <v>103.73152</v>
       </c>
       <c r="F168" t="s">
         <v>8</v>
       </c>
       <c r="G168">
         <v>1.0</v>
       </c>
       <c r="H168" s="1">
-        <v>127592.96</v>
+        <v>207463.04</v>
       </c>
       <c r="I168" s="1">
-        <v>719.36</v>
+        <v>-35715.04</v>
       </c>
       <c r="J168" s="1">
-        <v>0.56379286129893</v>
+        <v>-17.215133837815</v>
       </c>
       <c r="K168">
-        <v>0.62</v>
+        <v>0.25</v>
       </c>
       <c r="L168">
-        <v>790.79</v>
+        <v>509.59</v>
       </c>
       <c r="M168" s="1">
-        <v>128312.32</v>
+        <v>171748.0</v>
       </c>
       <c r="N168" s="1">
-        <v>129103.11</v>
+        <v>172257.59</v>
       </c>
       <c r="O168" s="1">
-        <v>0.2</v>
+        <v>0.29</v>
       </c>
       <c r="P168">
         <v>1</v>
       </c>
     </row>
     <row r="169" spans="1:16">
       <c r="A169" t="s">
-        <v>413</v>
+        <v>411</v>
       </c>
       <c r="B169" t="s">
-        <v>414</v>
+        <v>412</v>
       </c>
       <c r="C169" s="1">
-        <v>225000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D169" s="1">
-        <v>100.198</v>
+        <v>97.338</v>
       </c>
       <c r="E169" s="1">
-        <v>99.998</v>
+        <v>100.33</v>
       </c>
       <c r="F169" t="s">
         <v>8</v>
       </c>
       <c r="G169">
         <v>1.0</v>
       </c>
       <c r="H169" s="1">
-        <v>224995.5</v>
+        <v>401320.0</v>
       </c>
       <c r="I169" s="1">
-        <v>450.0</v>
+        <v>-11968.0</v>
       </c>
       <c r="J169" s="1">
-        <v>0.20000400008</v>
+        <v>-2.9821588757102</v>
       </c>
       <c r="K169">
-        <v>0.06</v>
+        <v>0.21</v>
       </c>
       <c r="L169">
-        <v>142.61</v>
+        <v>854.79</v>
       </c>
       <c r="M169" s="1">
-        <v>225445.5</v>
+        <v>389352.0</v>
       </c>
       <c r="N169" s="1">
-        <v>225588.11</v>
+        <v>390206.79</v>
       </c>
       <c r="O169" s="1">
-        <v>0.35</v>
+        <v>0.65</v>
       </c>
       <c r="P169">
         <v>1</v>
       </c>
     </row>
     <row r="170" spans="1:16">
       <c r="A170" t="s">
-        <v>415</v>
+        <v>413</v>
       </c>
       <c r="B170" t="s">
-        <v>416</v>
+        <v>414</v>
       </c>
       <c r="C170" s="1">
-        <v>544000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D170" s="1">
-        <v>83.801</v>
+        <v>89.454</v>
       </c>
       <c r="E170" s="1">
-        <v>116.03954596</v>
+        <v>89.875</v>
       </c>
       <c r="F170" t="s">
         <v>8</v>
       </c>
       <c r="G170">
         <v>1.0</v>
       </c>
       <c r="H170" s="1">
-        <v>631255.13</v>
+        <v>89875.0</v>
       </c>
       <c r="I170" s="1">
-        <v>-81795.17</v>
+        <v>-421.0</v>
       </c>
       <c r="J170" s="1">
-        <v>-12.957545390562</v>
+        <v>-0.46842837273992</v>
       </c>
       <c r="K170">
-        <v>0.07</v>
+        <v>0.08</v>
       </c>
       <c r="L170">
-        <v>384.42</v>
+        <v>76.71</v>
       </c>
       <c r="M170" s="1">
-        <v>549459.96</v>
+        <v>89454.0</v>
       </c>
       <c r="N170" s="1">
-        <v>549844.38</v>
+        <v>89530.71</v>
       </c>
       <c r="O170" s="1">
-        <v>0.86</v>
+        <v>0.15</v>
       </c>
       <c r="P170">
         <v>1</v>
       </c>
     </row>
     <row r="171" spans="1:16">
       <c r="A171" t="s">
-        <v>417</v>
+        <v>415</v>
       </c>
       <c r="B171" t="s">
-        <v>418</v>
+        <v>416</v>
       </c>
       <c r="C171" s="1">
-        <v>627753.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D171" s="1">
-        <v>55.753</v>
+        <v>89.999</v>
       </c>
       <c r="E171" s="1">
-        <v>62.52544074</v>
+        <v>89.875</v>
       </c>
       <c r="F171" t="s">
         <v>8</v>
       </c>
       <c r="G171">
         <v>1.0</v>
       </c>
       <c r="H171" s="1">
-        <v>392505.33</v>
+        <v>89875.0</v>
       </c>
       <c r="I171" s="1">
-        <v>-42514.2</v>
+        <v>124.0</v>
       </c>
       <c r="J171" s="1">
-        <v>-10.831496224523</v>
+        <v>0.13796940194715</v>
       </c>
       <c r="K171">
-        <v>0.33</v>
-[...2 lines deleted...]
-        <v>419</v>
+        <v>0.13</v>
+      </c>
+      <c r="L171">
+        <v>134.93</v>
       </c>
       <c r="M171" s="1">
-        <v>349991.13</v>
+        <v>89999.0</v>
       </c>
       <c r="N171" s="1">
-        <v>352089.37</v>
+        <v>90133.93</v>
       </c>
       <c r="O171" s="1">
-        <v>0.55</v>
+        <v>0.15</v>
       </c>
       <c r="P171">
         <v>1</v>
       </c>
     </row>
     <row r="172" spans="1:16">
       <c r="A172" t="s">
-        <v>420</v>
+        <v>417</v>
       </c>
       <c r="B172" t="s">
-        <v>421</v>
+        <v>418</v>
       </c>
       <c r="C172" s="1">
-        <v>243000.0</v>
+        <v>134000.0</v>
       </c>
       <c r="D172" s="1">
-        <v>105.167</v>
+        <v>100.37</v>
       </c>
       <c r="E172" s="1">
-        <v>99.775</v>
+        <v>99.521</v>
       </c>
       <c r="F172" t="s">
         <v>8</v>
       </c>
       <c r="G172">
         <v>1.0</v>
       </c>
       <c r="H172" s="1">
-        <v>242453.25</v>
+        <v>133358.14</v>
       </c>
       <c r="I172" s="1">
-        <v>13102.56</v>
+        <v>1137.66</v>
       </c>
       <c r="J172" s="1">
-        <v>5.4041593585568</v>
+        <v>0.85308628329699</v>
       </c>
       <c r="K172">
-        <v>0.99</v>
+        <v>2.06</v>
       </c>
       <c r="L172" t="s">
-        <v>422</v>
+        <v>419</v>
       </c>
       <c r="M172" s="1">
-        <v>255555.81</v>
+        <v>134495.8</v>
       </c>
       <c r="N172" s="1">
-        <v>257972.49</v>
+        <v>137256.57</v>
       </c>
       <c r="O172" s="1">
-        <v>0.4</v>
+        <v>0.23</v>
       </c>
       <c r="P172">
         <v>1</v>
       </c>
     </row>
     <row r="173" spans="1:16">
       <c r="A173" t="s">
-        <v>423</v>
+        <v>420</v>
       </c>
       <c r="B173" t="s">
-        <v>424</v>
+        <v>421</v>
       </c>
       <c r="C173" s="1">
         <v>100000.0</v>
       </c>
       <c r="D173" s="1">
-        <v>100.979</v>
+        <v>96.483</v>
       </c>
       <c r="E173" s="1">
-        <v>99.24</v>
+        <v>99.766</v>
       </c>
       <c r="F173" t="s">
         <v>8</v>
       </c>
       <c r="G173">
         <v>1.0</v>
       </c>
       <c r="H173" s="1">
-        <v>99240.0</v>
+        <v>99766.0</v>
       </c>
       <c r="I173" s="1">
-        <v>1739.0</v>
+        <v>-3283.0</v>
       </c>
       <c r="J173" s="1">
-        <v>1.7523176138654</v>
+        <v>-3.2907002385582</v>
       </c>
       <c r="K173">
-        <v>0.35</v>
-[...2 lines deleted...]
-        <v>349.32</v>
+        <v>2.36</v>
+      </c>
+      <c r="L173" t="s">
+        <v>422</v>
       </c>
       <c r="M173" s="1">
-        <v>100979.0</v>
+        <v>96483.0</v>
       </c>
       <c r="N173" s="1">
-        <v>101328.32</v>
+        <v>98846.7</v>
       </c>
       <c r="O173" s="1">
-        <v>0.16</v>
+        <v>0.17</v>
       </c>
       <c r="P173">
         <v>1</v>
       </c>
     </row>
     <row r="174" spans="1:16">
       <c r="A174" t="s">
+        <v>423</v>
+      </c>
+      <c r="B174" t="s">
+        <v>424</v>
+      </c>
+      <c r="C174" s="1">
+        <v>130000.0</v>
+      </c>
+      <c r="D174" s="1">
+        <v>96.897</v>
+      </c>
+      <c r="E174" s="1">
+        <v>99.945</v>
+      </c>
+      <c r="F174" t="s">
+        <v>8</v>
+      </c>
+      <c r="G174">
+        <v>1.0</v>
+      </c>
+      <c r="H174" s="1">
+        <v>129928.5</v>
+      </c>
+      <c r="I174" s="1">
+        <v>-3962.4</v>
+      </c>
+      <c r="J174" s="1">
+        <v>-3.0496773225274</v>
+      </c>
+      <c r="K174">
+        <v>1.02</v>
+      </c>
+      <c r="L174" t="s">
         <v>425</v>
       </c>
-      <c r="B174" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M174" s="1">
-        <v>90360.0</v>
+        <v>125966.1</v>
       </c>
       <c r="N174" s="1">
-        <v>91926.16</v>
+        <v>127291.25</v>
       </c>
       <c r="O174" s="1">
-        <v>0.14</v>
+        <v>0.21</v>
       </c>
       <c r="P174">
         <v>1</v>
       </c>
     </row>
     <row r="175" spans="1:16">
       <c r="A175" t="s">
+        <v>426</v>
+      </c>
+      <c r="B175" t="s">
+        <v>427</v>
+      </c>
+      <c r="C175" s="1">
+        <v>128000.0</v>
+      </c>
+      <c r="D175" s="1">
+        <v>97.879</v>
+      </c>
+      <c r="E175" s="1">
+        <v>99.682</v>
+      </c>
+      <c r="F175" t="s">
+        <v>8</v>
+      </c>
+      <c r="G175">
+        <v>1.0</v>
+      </c>
+      <c r="H175" s="1">
+        <v>127592.96</v>
+      </c>
+      <c r="I175" s="1">
+        <v>-2307.84</v>
+      </c>
+      <c r="J175" s="1">
+        <v>-1.808751830822</v>
+      </c>
+      <c r="K175">
+        <v>0.88</v>
+      </c>
+      <c r="L175" t="s">
         <v>428</v>
       </c>
-      <c r="B175" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M175" s="1">
-        <v>206616.0</v>
+        <v>125285.12</v>
       </c>
       <c r="N175" s="1">
-        <v>212221.48</v>
+        <v>126413.45</v>
       </c>
       <c r="O175" s="1">
-        <v>0.33</v>
+        <v>0.21</v>
       </c>
       <c r="P175">
         <v>1</v>
       </c>
     </row>
     <row r="176" spans="1:16">
       <c r="A176" t="s">
-        <v>431</v>
+        <v>429</v>
       </c>
       <c r="B176" t="s">
-        <v>432</v>
+        <v>430</v>
       </c>
       <c r="C176" s="1">
-        <v>100000.0</v>
+        <v>225000.0</v>
       </c>
       <c r="D176" s="1">
-        <v>100.195</v>
+        <v>97.499</v>
       </c>
       <c r="E176" s="1">
-        <v>99.67</v>
+        <v>99.998</v>
       </c>
       <c r="F176" t="s">
         <v>8</v>
       </c>
       <c r="G176">
         <v>1.0</v>
       </c>
       <c r="H176" s="1">
-        <v>99670.0</v>
+        <v>224995.5</v>
       </c>
       <c r="I176" s="1">
-        <v>525.0</v>
+        <v>-5622.75</v>
       </c>
       <c r="J176" s="1">
-        <v>0.52673823617939</v>
+        <v>-2.4990499809996</v>
       </c>
       <c r="K176">
-        <v>0.12</v>
+        <v>0.38</v>
       </c>
       <c r="L176">
-        <v>119.86</v>
+        <v>855.68</v>
       </c>
       <c r="M176" s="1">
-        <v>100195.0</v>
+        <v>219372.75</v>
       </c>
       <c r="N176" s="1">
-        <v>100314.86</v>
+        <v>220228.43</v>
       </c>
       <c r="O176" s="1">
-        <v>0.16</v>
+        <v>0.37</v>
       </c>
       <c r="P176">
         <v>1</v>
       </c>
     </row>
     <row r="177" spans="1:16">
       <c r="A177" t="s">
-        <v>433</v>
+        <v>431</v>
       </c>
       <c r="B177" t="s">
-        <v>434</v>
+        <v>432</v>
       </c>
       <c r="C177" s="1">
-        <v>100000.0</v>
+        <v>544000.0</v>
       </c>
       <c r="D177" s="1">
-        <v>99.885</v>
+        <v>81.922</v>
       </c>
       <c r="E177" s="1">
-        <v>100.0</v>
+        <v>116.03954596</v>
       </c>
       <c r="F177" t="s">
         <v>8</v>
       </c>
       <c r="G177">
         <v>1.0</v>
       </c>
       <c r="H177" s="1">
-        <v>100000.0</v>
+        <v>631255.13</v>
       </c>
       <c r="I177" s="1">
-        <v>-115.0</v>
+        <v>-97061.03</v>
       </c>
       <c r="J177" s="1">
-        <v>-0.115</v>
+        <v>-15.375879796811</v>
       </c>
       <c r="K177">
-        <v>1.14</v>
-[...2 lines deleted...]
-        <v>435</v>
+        <v>0.08</v>
+      </c>
+      <c r="L177">
+        <v>444.84</v>
       </c>
       <c r="M177" s="1">
-        <v>99885.0</v>
+        <v>534194.1</v>
       </c>
       <c r="N177" s="1">
-        <v>101025.41</v>
+        <v>534638.94</v>
       </c>
       <c r="O177" s="1">
-        <v>0.16</v>
+        <v>0.89</v>
       </c>
       <c r="P177">
         <v>1</v>
       </c>
     </row>
     <row r="178" spans="1:16">
       <c r="A178" t="s">
-        <v>436</v>
+        <v>433</v>
       </c>
       <c r="B178" t="s">
-        <v>437</v>
+        <v>434</v>
       </c>
       <c r="C178" s="1">
-        <v>300000.0</v>
+        <v>627753.0</v>
       </c>
       <c r="D178" s="1">
-        <v>100.128</v>
+        <v>52.424</v>
       </c>
       <c r="E178" s="1">
-        <v>98.642</v>
+        <v>62.52544074</v>
       </c>
       <c r="F178" t="s">
         <v>8</v>
       </c>
       <c r="G178">
         <v>1.0</v>
       </c>
       <c r="H178" s="1">
-        <v>295926.0</v>
+        <v>392505.33</v>
       </c>
       <c r="I178" s="1">
-        <v>4458.0</v>
+        <v>-63412.1</v>
       </c>
       <c r="J178" s="1">
-        <v>1.506457695505</v>
+        <v>-16.155729655951</v>
       </c>
       <c r="K178">
-        <v>3.33</v>
+        <v>0.38</v>
       </c>
       <c r="L178" t="s">
-        <v>438</v>
+        <v>435</v>
       </c>
       <c r="M178" s="1">
-        <v>300384.0</v>
+        <v>329093.23</v>
       </c>
       <c r="N178" s="1">
-        <v>310380.58</v>
+        <v>331492.45</v>
       </c>
       <c r="O178" s="1">
-        <v>0.48</v>
+        <v>0.55</v>
       </c>
       <c r="P178">
         <v>1</v>
       </c>
     </row>
     <row r="179" spans="1:16">
       <c r="A179" t="s">
-        <v>439</v>
+        <v>436</v>
       </c>
       <c r="B179" t="s">
-        <v>440</v>
+        <v>437</v>
       </c>
       <c r="C179" s="1">
-        <v>148000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D179" s="1">
-        <v>99.948</v>
+        <v>96.956</v>
       </c>
       <c r="E179" s="1">
-        <v>99.628</v>
+        <v>99.24</v>
       </c>
       <c r="F179" t="s">
         <v>8</v>
       </c>
       <c r="G179">
         <v>1.0</v>
       </c>
       <c r="H179" s="1">
-        <v>147449.44</v>
+        <v>99240.0</v>
       </c>
       <c r="I179" s="1">
-        <v>473.6</v>
+        <v>-2284.0</v>
       </c>
       <c r="J179" s="1">
-        <v>0.32119484482274</v>
+        <v>-2.3014913341395</v>
       </c>
       <c r="K179">
-        <v>1.3</v>
-[...2 lines deleted...]
-        <v>441</v>
+        <v>0.71</v>
+      </c>
+      <c r="L179">
+        <v>708.9</v>
       </c>
       <c r="M179" s="1">
-        <v>147923.04</v>
+        <v>96956.0</v>
       </c>
       <c r="N179" s="1">
-        <v>149847.04</v>
+        <v>97664.9</v>
       </c>
       <c r="O179" s="1">
-        <v>0.23</v>
+        <v>0.16</v>
       </c>
       <c r="P179">
         <v>1</v>
       </c>
     </row>
     <row r="180" spans="1:16">
       <c r="A180" t="s">
-        <v>442</v>
+        <v>438</v>
       </c>
       <c r="B180" t="s">
-        <v>443</v>
+        <v>439</v>
       </c>
       <c r="C180" s="1">
         <v>100000.0</v>
       </c>
       <c r="D180" s="1">
-        <v>100.912</v>
+        <v>87.152</v>
       </c>
       <c r="E180" s="1">
-        <v>99.736</v>
+        <v>85.48</v>
       </c>
       <c r="F180" t="s">
         <v>8</v>
       </c>
       <c r="G180">
         <v>1.0</v>
       </c>
       <c r="H180" s="1">
-        <v>99736.0</v>
+        <v>85480.0</v>
       </c>
       <c r="I180" s="1">
-        <v>1176.0</v>
+        <v>1672.0</v>
       </c>
       <c r="J180" s="1">
-        <v>1.179112857945</v>
+        <v>1.9560131024801</v>
       </c>
       <c r="K180">
-        <v>1.04</v>
+        <v>1.74</v>
       </c>
       <c r="L180" t="s">
-        <v>444</v>
+        <v>440</v>
       </c>
       <c r="M180" s="1">
-        <v>100912.0</v>
+        <v>87152.0</v>
       </c>
       <c r="N180" s="1">
-        <v>101953.1</v>
+        <v>88895.56</v>
       </c>
       <c r="O180" s="1">
-        <v>0.16</v>
+        <v>0.15</v>
       </c>
       <c r="P180">
         <v>1</v>
       </c>
     </row>
     <row r="181" spans="1:16">
       <c r="A181" t="s">
-        <v>445</v>
+        <v>441</v>
       </c>
       <c r="B181" t="s">
-        <v>446</v>
+        <v>442</v>
       </c>
       <c r="C181" s="1">
-        <v>104000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D181" s="1">
-        <v>100.205</v>
+        <v>94.242</v>
       </c>
       <c r="E181" s="1">
-        <v>99.594</v>
+        <v>94.6625</v>
       </c>
       <c r="F181" t="s">
         <v>8</v>
       </c>
       <c r="G181">
         <v>1.0</v>
       </c>
       <c r="H181" s="1">
-        <v>103577.76</v>
+        <v>189325.0</v>
       </c>
       <c r="I181" s="1">
-        <v>635.44</v>
+        <v>-841.0</v>
       </c>
       <c r="J181" s="1">
-        <v>0.6134907725365</v>
+        <v>-0.44420969232801</v>
       </c>
       <c r="K181">
-        <v>2.4</v>
-[...2 lines deleted...]
-        <v>447</v>
+        <v>0.34</v>
+      </c>
+      <c r="L181">
+        <v>671.23</v>
       </c>
       <c r="M181" s="1">
-        <v>104213.2</v>
+        <v>188484.0</v>
       </c>
       <c r="N181" s="1">
-        <v>106713.47</v>
+        <v>189155.23</v>
       </c>
       <c r="O181" s="1">
-        <v>0.17</v>
+        <v>0.32</v>
       </c>
       <c r="P181">
         <v>1</v>
       </c>
     </row>
     <row r="182" spans="1:16">
       <c r="A182" t="s">
-        <v>448</v>
+        <v>443</v>
       </c>
       <c r="B182" t="s">
-        <v>449</v>
+        <v>444</v>
       </c>
       <c r="C182" s="1">
-        <v>100000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D182" s="1">
-        <v>97.998</v>
+        <v>99.899</v>
       </c>
       <c r="E182" s="1">
-        <v>99.524</v>
+        <v>99.858</v>
       </c>
       <c r="F182" t="s">
         <v>8</v>
       </c>
       <c r="G182">
         <v>1.0</v>
       </c>
       <c r="H182" s="1">
-        <v>99524.0</v>
+        <v>199716.0</v>
       </c>
       <c r="I182" s="1">
-        <v>-1526.0</v>
+        <v>82.0</v>
       </c>
       <c r="J182" s="1">
-        <v>-1.5332985008641</v>
+        <v>0.041058302789962</v>
       </c>
       <c r="K182">
-        <v>0.62</v>
-[...2 lines deleted...]
-        <v>623.29</v>
+        <v>3.17</v>
+      </c>
+      <c r="L182" t="s">
+        <v>445</v>
       </c>
       <c r="M182" s="1">
-        <v>97998.0</v>
+        <v>199798.0</v>
       </c>
       <c r="N182" s="1">
-        <v>98621.29</v>
+        <v>206146.63</v>
       </c>
       <c r="O182" s="1">
-        <v>0.15</v>
+        <v>0.35</v>
       </c>
       <c r="P182">
         <v>1</v>
       </c>
     </row>
     <row r="183" spans="1:16">
       <c r="A183" t="s">
-        <v>450</v>
+        <v>446</v>
       </c>
       <c r="B183" t="s">
-        <v>451</v>
+        <v>447</v>
       </c>
       <c r="C183" s="1">
-        <v>400000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D183" s="1">
-        <v>100.455</v>
+        <v>97.352</v>
       </c>
       <c r="E183" s="1">
-        <v>100.0</v>
+        <v>99.67</v>
       </c>
       <c r="F183" t="s">
         <v>8</v>
       </c>
       <c r="G183">
         <v>1.0</v>
       </c>
       <c r="H183" s="1">
-        <v>400000.0</v>
+        <v>99670.0</v>
       </c>
       <c r="I183" s="1">
-        <v>1820.0</v>
+        <v>-2318.0</v>
       </c>
       <c r="J183" s="1">
-        <v>0.455</v>
+        <v>-2.3256747265978</v>
       </c>
       <c r="K183">
-        <v>2.0</v>
-[...2 lines deleted...]
-        <v>452</v>
+        <v>0.42</v>
+      </c>
+      <c r="L183">
+        <v>419.52</v>
       </c>
       <c r="M183" s="1">
-        <v>401820.0</v>
+        <v>97352.0</v>
       </c>
       <c r="N183" s="1">
-        <v>409803.56</v>
+        <v>97771.52</v>
       </c>
       <c r="O183" s="1">
-        <v>0.64</v>
+        <v>0.16</v>
       </c>
       <c r="P183">
         <v>1</v>
       </c>
     </row>
     <row r="184" spans="1:16">
       <c r="A184" t="s">
-        <v>453</v>
+        <v>448</v>
       </c>
       <c r="B184" t="s">
-        <v>454</v>
+        <v>449</v>
       </c>
       <c r="C184" s="1">
-        <v>117000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D184" s="1">
-        <v>101.557</v>
+        <v>96.366</v>
       </c>
       <c r="E184" s="1">
-        <v>99.115</v>
+        <v>100.0</v>
       </c>
       <c r="F184" t="s">
         <v>8</v>
       </c>
       <c r="G184">
         <v>1.0</v>
       </c>
       <c r="H184" s="1">
-        <v>115964.55</v>
+        <v>100000.0</v>
       </c>
       <c r="I184" s="1">
-        <v>2857.14</v>
+        <v>-3634.0</v>
       </c>
       <c r="J184" s="1">
-        <v>2.4638046713414</v>
+        <v>-3.634</v>
       </c>
       <c r="K184">
-        <v>3.16</v>
+        <v>1.5</v>
       </c>
       <c r="L184" t="s">
-        <v>455</v>
+        <v>450</v>
       </c>
       <c r="M184" s="1">
-        <v>118821.69</v>
+        <v>96366.0</v>
       </c>
       <c r="N184" s="1">
-        <v>122524.02</v>
+        <v>97866.0</v>
       </c>
       <c r="O184" s="1">
-        <v>0.19</v>
+        <v>0.16</v>
       </c>
       <c r="P184">
         <v>1</v>
       </c>
     </row>
     <row r="185" spans="1:16">
       <c r="A185" t="s">
-        <v>456</v>
+        <v>451</v>
       </c>
       <c r="B185" t="s">
-        <v>457</v>
+        <v>452</v>
       </c>
       <c r="C185" s="1">
-        <v>272000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D185" s="1">
-        <v>95.472</v>
+        <v>93.938</v>
       </c>
       <c r="E185" s="1">
-        <v>98.404</v>
+        <v>98.642</v>
       </c>
       <c r="F185" t="s">
         <v>8</v>
       </c>
       <c r="G185">
         <v>1.0</v>
       </c>
       <c r="H185" s="1">
-        <v>267658.88</v>
+        <v>295926.0</v>
       </c>
       <c r="I185" s="1">
-        <v>-7975.04</v>
+        <v>-14112.0</v>
       </c>
       <c r="J185" s="1">
-        <v>-2.9795536766798</v>
+        <v>-4.7687597575069</v>
       </c>
       <c r="K185">
-        <v>1.06</v>
+        <v>3.75</v>
       </c>
       <c r="L185" t="s">
-        <v>458</v>
+        <v>453</v>
       </c>
       <c r="M185" s="1">
-        <v>259683.84</v>
+        <v>281814.0</v>
       </c>
       <c r="N185" s="1">
-        <v>262567.79</v>
+        <v>293069.14</v>
       </c>
       <c r="O185" s="1">
-        <v>0.41</v>
+        <v>0.49</v>
       </c>
       <c r="P185">
         <v>1</v>
       </c>
     </row>
     <row r="186" spans="1:16">
       <c r="A186" t="s">
-        <v>459</v>
+        <v>454</v>
       </c>
       <c r="B186" t="s">
-        <v>460</v>
+        <v>455</v>
       </c>
       <c r="C186" s="1">
-        <v>11463.0</v>
+        <v>148000.0</v>
       </c>
       <c r="D186" s="1">
-        <v>95.212</v>
+        <v>97.59</v>
       </c>
       <c r="E186" s="1">
-        <v>110.69056966</v>
+        <v>99.628</v>
       </c>
       <c r="F186" t="s">
         <v>8</v>
       </c>
       <c r="G186">
         <v>1.0</v>
       </c>
       <c r="H186" s="1">
-        <v>12688.46</v>
+        <v>147449.44</v>
       </c>
       <c r="I186" s="1">
-        <v>-1774.31</v>
+        <v>-3016.24</v>
       </c>
       <c r="J186" s="1">
-        <v>-13.983651286287</v>
+        <v>-2.0456096679648</v>
       </c>
       <c r="K186">
-        <v>1.27</v>
-[...2 lines deleted...]
-        <v>145.42</v>
+        <v>1.61</v>
+      </c>
+      <c r="L186" t="s">
+        <v>456</v>
       </c>
       <c r="M186" s="1">
-        <v>10914.15</v>
+        <v>144433.2</v>
       </c>
       <c r="N186" s="1">
-        <v>11059.57</v>
+        <v>146818.43</v>
       </c>
       <c r="O186" s="1">
-        <v>0.02</v>
+        <v>0.25</v>
       </c>
       <c r="P186">
         <v>1</v>
       </c>
     </row>
     <row r="187" spans="1:16">
       <c r="A187" t="s">
-        <v>461</v>
+        <v>457</v>
       </c>
       <c r="B187" t="s">
-        <v>462</v>
+        <v>458</v>
       </c>
       <c r="C187" s="1">
-        <v>442000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D187" s="1">
-        <v>106.435</v>
+        <v>96.334</v>
       </c>
       <c r="E187" s="1">
-        <v>101.22033937</v>
+        <v>99.736</v>
       </c>
       <c r="F187" t="s">
         <v>8</v>
       </c>
       <c r="G187">
         <v>1.0</v>
       </c>
       <c r="H187" s="1">
-        <v>447393.9</v>
+        <v>99736.0</v>
       </c>
       <c r="I187" s="1">
-        <v>23048.8</v>
+        <v>-3402.0</v>
       </c>
       <c r="J187" s="1">
-        <v>5.1517912962157</v>
+        <v>-3.4110050533408</v>
       </c>
       <c r="K187">
-        <v>1.29</v>
+        <v>1.42</v>
       </c>
       <c r="L187" t="s">
-        <v>463</v>
+        <v>459</v>
       </c>
       <c r="M187" s="1">
-        <v>470442.7</v>
+        <v>96334.0</v>
       </c>
       <c r="N187" s="1">
-        <v>476125.56</v>
+        <v>97758.66</v>
       </c>
       <c r="O187" s="1">
-        <v>0.74</v>
+        <v>0.16</v>
       </c>
       <c r="P187">
         <v>1</v>
       </c>
     </row>
     <row r="188" spans="1:16">
       <c r="A188" t="s">
-        <v>464</v>
+        <v>460</v>
       </c>
       <c r="B188" t="s">
-        <v>465</v>
+        <v>461</v>
       </c>
       <c r="C188" s="1">
-        <v>319000.0</v>
+        <v>104000.0</v>
       </c>
       <c r="D188" s="1">
-        <v>100.063</v>
+        <v>96.58</v>
       </c>
       <c r="E188" s="1">
-        <v>100.0</v>
+        <v>99.594</v>
       </c>
       <c r="F188" t="s">
         <v>8</v>
       </c>
       <c r="G188">
         <v>1.0</v>
       </c>
       <c r="H188" s="1">
-        <v>319000.0</v>
+        <v>103577.76</v>
       </c>
       <c r="I188" s="1">
-        <v>200.97</v>
+        <v>-3134.56</v>
       </c>
       <c r="J188" s="1">
-        <v>0.063</v>
+        <v>-3.0262867240998</v>
       </c>
       <c r="K188">
-        <v>0.05</v>
-[...2 lines deleted...]
-        <v>164.45</v>
+        <v>2.73</v>
+      </c>
+      <c r="L188" t="s">
+        <v>462</v>
       </c>
       <c r="M188" s="1">
-        <v>319200.97</v>
+        <v>100443.2</v>
       </c>
       <c r="N188" s="1">
-        <v>319365.42</v>
+        <v>103280.05</v>
       </c>
       <c r="O188" s="1">
-        <v>0.5</v>
+        <v>0.17</v>
       </c>
       <c r="P188">
         <v>1</v>
       </c>
     </row>
     <row r="189" spans="1:16">
       <c r="A189" t="s">
-        <v>466</v>
+        <v>463</v>
       </c>
       <c r="B189" t="s">
-        <v>467</v>
+        <v>464</v>
       </c>
       <c r="C189" s="1">
-        <v>300000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D189" s="1">
-        <v>105.009</v>
+        <v>97.227</v>
       </c>
       <c r="E189" s="1">
-        <v>100.77</v>
+        <v>99.524</v>
       </c>
       <c r="F189" t="s">
         <v>8</v>
       </c>
       <c r="G189">
         <v>1.0</v>
       </c>
       <c r="H189" s="1">
-        <v>302310.0</v>
+        <v>99524.0</v>
       </c>
       <c r="I189" s="1">
-        <v>12717.0</v>
+        <v>-2297.0</v>
       </c>
       <c r="J189" s="1">
-        <v>4.2066091098541</v>
+        <v>-2.3079860134239</v>
       </c>
       <c r="K189">
-        <v>4.07</v>
-[...2 lines deleted...]
-        <v>468</v>
+        <v>0.71</v>
+      </c>
+      <c r="L189">
+        <v>707.19</v>
       </c>
       <c r="M189" s="1">
-        <v>315027.0</v>
+        <v>97227.0</v>
       </c>
       <c r="N189" s="1">
-        <v>327246.86</v>
+        <v>97934.19</v>
       </c>
       <c r="O189" s="1">
-        <v>0.51</v>
+        <v>0.16</v>
       </c>
       <c r="P189">
         <v>1</v>
       </c>
     </row>
     <row r="190" spans="1:16">
       <c r="A190" t="s">
-        <v>469</v>
+        <v>465</v>
       </c>
       <c r="B190" t="s">
-        <v>470</v>
+        <v>466</v>
       </c>
       <c r="C190" s="1">
-        <v>229000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D190" s="1">
-        <v>92.813</v>
+        <v>96.551</v>
       </c>
       <c r="E190" s="1">
-        <v>101.3569214</v>
+        <v>100.0</v>
       </c>
       <c r="F190" t="s">
         <v>8</v>
       </c>
       <c r="G190">
         <v>1.0</v>
       </c>
       <c r="H190" s="1">
-        <v>232107.35</v>
+        <v>400000.0</v>
       </c>
       <c r="I190" s="1">
-        <v>-19565.58</v>
+        <v>-13796.0</v>
       </c>
       <c r="J190" s="1">
-        <v>-8.4295391765922</v>
+        <v>-3.449</v>
       </c>
       <c r="K190">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>2.37</v>
+      </c>
+      <c r="L190" t="s">
+        <v>467</v>
       </c>
       <c r="M190" s="1">
-        <v>212541.77</v>
+        <v>386204.0</v>
       </c>
       <c r="N190" s="1">
-        <v>212541.77</v>
+        <v>395673.86</v>
       </c>
       <c r="O190" s="1">
-        <v>0.33</v>
+        <v>0.66</v>
       </c>
       <c r="P190">
         <v>1</v>
       </c>
     </row>
     <row r="191" spans="1:16">
       <c r="A191" t="s">
-        <v>471</v>
+        <v>468</v>
       </c>
       <c r="B191" t="s">
-        <v>472</v>
+        <v>469</v>
       </c>
       <c r="C191" s="1">
-        <v>192000.0</v>
+        <v>117000.0</v>
       </c>
       <c r="D191" s="1">
-        <v>87.033</v>
+        <v>97.405</v>
       </c>
       <c r="E191" s="1">
-        <v>100.8770625</v>
+        <v>99.115</v>
       </c>
       <c r="F191" t="s">
         <v>8</v>
       </c>
       <c r="G191">
         <v>1.0</v>
       </c>
       <c r="H191" s="1">
-        <v>193683.96</v>
+        <v>115964.55</v>
       </c>
       <c r="I191" s="1">
-        <v>-26580.6</v>
+        <v>-2000.7</v>
       </c>
       <c r="J191" s="1">
-        <v>-13.72369709913</v>
+        <v>-1.7252686273521</v>
       </c>
       <c r="K191">
         <v>0.0</v>
       </c>
       <c r="L191">
         <v>0.0</v>
       </c>
       <c r="M191" s="1">
-        <v>167103.36</v>
+        <v>113963.85</v>
       </c>
       <c r="N191" s="1">
-        <v>167103.36</v>
+        <v>113963.85</v>
       </c>
       <c r="O191" s="1">
-        <v>0.26</v>
+        <v>0.19</v>
       </c>
       <c r="P191">
         <v>1</v>
       </c>
     </row>
     <row r="192" spans="1:16">
       <c r="A192" t="s">
-        <v>473</v>
+        <v>470</v>
       </c>
       <c r="B192" t="s">
-        <v>474</v>
+        <v>471</v>
       </c>
       <c r="C192" s="1">
-        <v>260000.0</v>
+        <v>272000.0</v>
       </c>
       <c r="D192" s="1">
-        <v>92.852</v>
+        <v>91.611</v>
       </c>
       <c r="E192" s="1">
-        <v>99.355</v>
+        <v>98.404</v>
       </c>
       <c r="F192" t="s">
         <v>8</v>
       </c>
       <c r="G192">
         <v>1.0</v>
       </c>
       <c r="H192" s="1">
-        <v>258323.0</v>
+        <v>267658.88</v>
       </c>
       <c r="I192" s="1">
-        <v>-16907.8</v>
+        <v>-18476.96</v>
       </c>
       <c r="J192" s="1">
-        <v>-6.5452166473756</v>
+        <v>-6.9031746676964</v>
       </c>
       <c r="K192">
-        <v>0.99</v>
+        <v>1.35</v>
       </c>
       <c r="L192" t="s">
-        <v>475</v>
+        <v>472</v>
       </c>
       <c r="M192" s="1">
-        <v>241415.2</v>
+        <v>249181.92</v>
       </c>
       <c r="N192" s="1">
-        <v>243981.36</v>
+        <v>252848.33</v>
       </c>
       <c r="O192" s="1">
-        <v>0.38</v>
+        <v>0.42</v>
       </c>
       <c r="P192">
         <v>1</v>
       </c>
     </row>
     <row r="193" spans="1:16">
       <c r="A193" t="s">
-        <v>476</v>
+        <v>473</v>
       </c>
       <c r="B193" t="s">
-        <v>477</v>
+        <v>474</v>
       </c>
       <c r="C193" s="1">
-        <v>100000.0</v>
+        <v>11463.0</v>
       </c>
       <c r="D193" s="1">
-        <v>102.798</v>
+        <v>93.036</v>
       </c>
       <c r="E193" s="1">
-        <v>98.69</v>
+        <v>110.69056966</v>
       </c>
       <c r="F193" t="s">
         <v>8</v>
       </c>
       <c r="G193">
         <v>1.0</v>
       </c>
       <c r="H193" s="1">
-        <v>98690.0</v>
+        <v>12688.46</v>
       </c>
       <c r="I193" s="1">
-        <v>4108.0</v>
+        <v>-2023.74</v>
       </c>
       <c r="J193" s="1">
-        <v>4.1625291316243</v>
+        <v>-15.949453282747</v>
       </c>
       <c r="K193">
-        <v>1.63</v>
-[...2 lines deleted...]
-        <v>478</v>
+        <v>0.05</v>
+      </c>
+      <c r="L193">
+        <v>5.51</v>
       </c>
       <c r="M193" s="1">
-        <v>102798.0</v>
+        <v>10664.72</v>
       </c>
       <c r="N193" s="1">
-        <v>104432.93</v>
+        <v>10670.23</v>
       </c>
       <c r="O193" s="1">
-        <v>0.16</v>
+        <v>0.02</v>
       </c>
       <c r="P193">
         <v>1</v>
       </c>
     </row>
     <row r="194" spans="1:16">
       <c r="A194" t="s">
-        <v>479</v>
+        <v>475</v>
       </c>
       <c r="B194" t="s">
-        <v>480</v>
+        <v>476</v>
       </c>
       <c r="C194" s="1">
-        <v>200000.0</v>
+        <v>442000.0</v>
       </c>
       <c r="D194" s="1">
-        <v>95.003</v>
+        <v>100.73</v>
       </c>
       <c r="E194" s="1">
-        <v>102.25</v>
+        <v>101.22033937</v>
       </c>
       <c r="F194" t="s">
         <v>8</v>
       </c>
       <c r="G194">
         <v>1.0</v>
       </c>
       <c r="H194" s="1">
-        <v>204500.0</v>
+        <v>447393.9</v>
       </c>
       <c r="I194" s="1">
-        <v>-14494.0</v>
+        <v>-2167.3</v>
       </c>
       <c r="J194" s="1">
-        <v>-7.0875305623472</v>
+        <v>-0.48442770453509</v>
       </c>
       <c r="K194">
-        <v>0.17</v>
-[...2 lines deleted...]
-        <v>336.99</v>
+        <v>1.67</v>
+      </c>
+      <c r="L194" t="s">
+        <v>477</v>
       </c>
       <c r="M194" s="1">
-        <v>190006.0</v>
+        <v>445226.6</v>
       </c>
       <c r="N194" s="1">
-        <v>190342.99</v>
+        <v>452609.46</v>
       </c>
       <c r="O194" s="1">
-        <v>0.3</v>
+        <v>0.76</v>
       </c>
       <c r="P194">
         <v>1</v>
       </c>
     </row>
     <row r="195" spans="1:16">
       <c r="A195" t="s">
-        <v>481</v>
+        <v>478</v>
       </c>
       <c r="B195" t="s">
-        <v>482</v>
+        <v>479</v>
       </c>
       <c r="C195" s="1">
-        <v>200000.0</v>
+        <v>319000.0</v>
       </c>
       <c r="D195" s="1">
-        <v>85.589</v>
+        <v>96.995</v>
       </c>
       <c r="E195" s="1">
-        <v>102.12908</v>
+        <v>100.0</v>
       </c>
       <c r="F195" t="s">
         <v>8</v>
       </c>
       <c r="G195">
         <v>1.0</v>
       </c>
       <c r="H195" s="1">
-        <v>204258.16</v>
+        <v>319000.0</v>
       </c>
       <c r="I195" s="1">
-        <v>-33080.16</v>
+        <v>-9585.95</v>
       </c>
       <c r="J195" s="1">
-        <v>-16.19526975079</v>
+        <v>-3.005</v>
       </c>
       <c r="K195">
-        <v>0.42</v>
-[...2 lines deleted...]
-        <v>842.47</v>
+        <v>0.35</v>
+      </c>
+      <c r="L195" t="s">
+        <v>480</v>
       </c>
       <c r="M195" s="1">
-        <v>171178.0</v>
+        <v>309414.05</v>
       </c>
       <c r="N195" s="1">
-        <v>172020.47</v>
+        <v>310537.77</v>
       </c>
       <c r="O195" s="1">
-        <v>0.27</v>
+        <v>0.52</v>
       </c>
       <c r="P195">
         <v>1</v>
       </c>
     </row>
     <row r="196" spans="1:16">
       <c r="A196" t="s">
-        <v>483</v>
+        <v>481</v>
       </c>
       <c r="B196" t="s">
-        <v>484</v>
+        <v>482</v>
       </c>
       <c r="C196" s="1">
         <v>100000.0</v>
       </c>
       <c r="D196" s="1">
-        <v>85.4</v>
+        <v>101.676</v>
       </c>
       <c r="E196" s="1">
-        <v>85.379</v>
+        <v>100.77</v>
       </c>
       <c r="F196" t="s">
         <v>8</v>
       </c>
       <c r="G196">
         <v>1.0</v>
       </c>
       <c r="H196" s="1">
-        <v>85379.0</v>
+        <v>100770.0</v>
       </c>
       <c r="I196" s="1">
-        <v>21.0</v>
+        <v>906.0</v>
       </c>
       <c r="J196" s="1">
-        <v>0.024596212183324</v>
+        <v>0.89907710628163</v>
       </c>
       <c r="K196">
-        <v>0.17</v>
-[...2 lines deleted...]
-        <v>172.6</v>
+        <v>4.53</v>
+      </c>
+      <c r="L196" t="s">
+        <v>483</v>
       </c>
       <c r="M196" s="1">
-        <v>85400.0</v>
+        <v>101676.0</v>
       </c>
       <c r="N196" s="1">
-        <v>85572.6</v>
+        <v>106204.77</v>
       </c>
       <c r="O196" s="1">
-        <v>0.13</v>
+        <v>0.18</v>
       </c>
       <c r="P196">
         <v>1</v>
       </c>
     </row>
     <row r="197" spans="1:16">
       <c r="A197" t="s">
+        <v>484</v>
+      </c>
+      <c r="B197" t="s">
         <v>485</v>
       </c>
-      <c r="B197" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C197" s="1">
-        <v>300000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D197" s="1">
-        <v>75.584</v>
+        <v>101.649</v>
       </c>
       <c r="E197" s="1">
-        <v>100.94922</v>
+        <v>105.93</v>
       </c>
       <c r="F197" t="s">
         <v>8</v>
       </c>
       <c r="G197">
         <v>1.0</v>
       </c>
       <c r="H197" s="1">
-        <v>302847.66</v>
+        <v>211860.0</v>
       </c>
       <c r="I197" s="1">
-        <v>-76095.66</v>
+        <v>-8562.0</v>
       </c>
       <c r="J197" s="1">
-        <v>-25.126712222244</v>
+        <v>-4.0413480600396</v>
       </c>
       <c r="K197">
-        <v>0.02</v>
+        <v>0.24</v>
       </c>
       <c r="L197">
-        <v>68.63</v>
+        <v>479.45</v>
       </c>
       <c r="M197" s="1">
-        <v>226752.0</v>
+        <v>203298.0</v>
       </c>
       <c r="N197" s="1">
-        <v>226820.63</v>
+        <v>203777.45</v>
       </c>
       <c r="O197" s="1">
-        <v>0.35</v>
+        <v>0.34</v>
       </c>
       <c r="P197">
         <v>1</v>
       </c>
     </row>
     <row r="198" spans="1:16">
       <c r="A198" t="s">
+        <v>486</v>
+      </c>
+      <c r="B198" t="s">
         <v>487</v>
       </c>
-      <c r="B198" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C198" s="1">
-        <v>125000.0</v>
+        <v>229000.0</v>
       </c>
       <c r="D198" s="1">
-        <v>102.103</v>
+        <v>91.236</v>
       </c>
       <c r="E198" s="1">
-        <v>99.609</v>
+        <v>101.3569214</v>
       </c>
       <c r="F198" t="s">
         <v>8</v>
       </c>
       <c r="G198">
         <v>1.0</v>
       </c>
       <c r="H198" s="1">
-        <v>124511.25</v>
+        <v>232107.35</v>
       </c>
       <c r="I198" s="1">
-        <v>3117.5</v>
+        <v>-23176.91</v>
       </c>
       <c r="J198" s="1">
-        <v>2.5037898181891</v>
+        <v>-9.9854270017731</v>
       </c>
       <c r="K198">
-        <v>3.19</v>
-[...2 lines deleted...]
-        <v>489</v>
+        <v>0.0</v>
+      </c>
+      <c r="L198">
+        <v>0.0</v>
       </c>
       <c r="M198" s="1">
-        <v>127628.75</v>
+        <v>208930.44</v>
       </c>
       <c r="N198" s="1">
-        <v>131615.05</v>
+        <v>208930.44</v>
       </c>
       <c r="O198" s="1">
-        <v>0.21</v>
+        <v>0.35</v>
       </c>
       <c r="P198">
         <v>1</v>
       </c>
     </row>
     <row r="199" spans="1:16">
       <c r="A199" t="s">
-        <v>490</v>
+        <v>488</v>
       </c>
       <c r="B199" t="s">
-        <v>491</v>
+        <v>489</v>
       </c>
       <c r="C199" s="1">
-        <v>400000.0</v>
+        <v>192000.0</v>
       </c>
       <c r="D199" s="1">
-        <v>100.23</v>
+        <v>84.795</v>
       </c>
       <c r="E199" s="1">
-        <v>99.423</v>
+        <v>100.8770625</v>
       </c>
       <c r="F199" t="s">
         <v>8</v>
       </c>
       <c r="G199">
         <v>1.0</v>
       </c>
       <c r="H199" s="1">
-        <v>397692.0</v>
+        <v>193683.96</v>
       </c>
       <c r="I199" s="1">
-        <v>3228.0</v>
+        <v>-30877.56</v>
       </c>
       <c r="J199" s="1">
-        <v>0.81168341329471</v>
+        <v>-15.942239099201</v>
       </c>
       <c r="K199">
-        <v>2.41</v>
-[...2 lines deleted...]
-        <v>492</v>
+        <v>0.0</v>
+      </c>
+      <c r="L199">
+        <v>0.0</v>
       </c>
       <c r="M199" s="1">
-        <v>400920.0</v>
+        <v>162806.4</v>
       </c>
       <c r="N199" s="1">
-        <v>410552.88</v>
+        <v>162806.4</v>
       </c>
       <c r="O199" s="1">
-        <v>0.64</v>
+        <v>0.27</v>
       </c>
       <c r="P199">
         <v>1</v>
       </c>
     </row>
     <row r="200" spans="1:16">
       <c r="A200" t="s">
-        <v>493</v>
+        <v>490</v>
       </c>
       <c r="B200" t="s">
-        <v>494</v>
+        <v>491</v>
       </c>
       <c r="C200" s="1">
-        <v>135000.0</v>
+        <v>260000.0</v>
       </c>
       <c r="D200" s="1">
-        <v>102.142</v>
+        <v>90.287</v>
       </c>
       <c r="E200" s="1">
-        <v>99.424</v>
+        <v>99.355</v>
       </c>
       <c r="F200" t="s">
         <v>8</v>
       </c>
       <c r="G200">
         <v>1.0</v>
       </c>
       <c r="H200" s="1">
-        <v>134222.4</v>
+        <v>258323.0</v>
       </c>
       <c r="I200" s="1">
-        <v>3669.3</v>
+        <v>-23576.8</v>
       </c>
       <c r="J200" s="1">
-        <v>2.7337463791439</v>
+        <v>-9.1268683005385</v>
       </c>
       <c r="K200">
-        <v>2.77</v>
+        <v>1.12</v>
       </c>
       <c r="L200" t="s">
-        <v>495</v>
+        <v>492</v>
       </c>
       <c r="M200" s="1">
-        <v>137891.7</v>
+        <v>234746.2</v>
       </c>
       <c r="N200" s="1">
-        <v>141632.4</v>
+        <v>237655.17</v>
       </c>
       <c r="O200" s="1">
-        <v>0.22</v>
+        <v>0.4</v>
       </c>
       <c r="P200">
         <v>1</v>
       </c>
     </row>
     <row r="201" spans="1:16">
       <c r="A201" t="s">
-        <v>496</v>
+        <v>493</v>
       </c>
       <c r="B201" t="s">
-        <v>497</v>
+        <v>494</v>
       </c>
       <c r="C201" s="1">
-        <v>246000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D201" s="1">
-        <v>100.016</v>
+        <v>98.381</v>
       </c>
       <c r="E201" s="1">
-        <v>99.947</v>
+        <v>98.69</v>
       </c>
       <c r="F201" t="s">
         <v>8</v>
       </c>
       <c r="G201">
         <v>1.0</v>
       </c>
       <c r="H201" s="1">
-        <v>245869.62</v>
+        <v>98690.0</v>
       </c>
       <c r="I201" s="1">
-        <v>169.74</v>
+        <v>-309.0</v>
       </c>
       <c r="J201" s="1">
-        <v>0.069036589392378</v>
+        <v>-0.31310163137096</v>
       </c>
       <c r="K201">
-        <v>0.92</v>
+        <v>2.01</v>
       </c>
       <c r="L201" t="s">
-        <v>498</v>
+        <v>495</v>
       </c>
       <c r="M201" s="1">
-        <v>246039.36</v>
+        <v>98381.0</v>
       </c>
       <c r="N201" s="1">
-        <v>248314.02</v>
+        <v>100387.51</v>
       </c>
       <c r="O201" s="1">
-        <v>0.39</v>
+        <v>0.17</v>
       </c>
       <c r="P201">
         <v>1</v>
       </c>
     </row>
     <row r="202" spans="1:16">
       <c r="A202" t="s">
-        <v>499</v>
+        <v>496</v>
       </c>
       <c r="B202" t="s">
-        <v>500</v>
+        <v>497</v>
       </c>
       <c r="C202" s="1">
-        <v>200000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D202" s="1">
-        <v>89.769</v>
+        <v>82.481</v>
       </c>
       <c r="E202" s="1">
-        <v>103.220985</v>
+        <v>85.379</v>
       </c>
       <c r="F202" t="s">
         <v>8</v>
       </c>
       <c r="G202">
         <v>1.0</v>
       </c>
       <c r="H202" s="1">
-        <v>206441.97</v>
+        <v>85379.0</v>
       </c>
       <c r="I202" s="1">
-        <v>-26903.97</v>
+        <v>-2898.0</v>
       </c>
       <c r="J202" s="1">
-        <v>-13.0322191752</v>
+        <v>-3.3942772812987</v>
       </c>
       <c r="K202">
-        <v>0.56</v>
-[...2 lines deleted...]
-        <v>501</v>
+        <v>0.26</v>
+      </c>
+      <c r="L202">
+        <v>256.51</v>
       </c>
       <c r="M202" s="1">
-        <v>179538.0</v>
+        <v>82481.0</v>
       </c>
       <c r="N202" s="1">
-        <v>180659.92</v>
+        <v>82737.51</v>
       </c>
       <c r="O202" s="1">
-        <v>0.28</v>
+        <v>0.14</v>
       </c>
       <c r="P202">
         <v>1</v>
       </c>
     </row>
     <row r="203" spans="1:16">
       <c r="A203" t="s">
-        <v>502</v>
+        <v>498</v>
       </c>
       <c r="B203" t="s">
-        <v>503</v>
+        <v>499</v>
       </c>
       <c r="C203" s="1">
-        <v>500000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D203" s="1">
-        <v>100.176</v>
+        <v>72.907</v>
       </c>
       <c r="E203" s="1">
-        <v>99.779</v>
+        <v>100.94922</v>
       </c>
       <c r="F203" t="s">
         <v>8</v>
       </c>
       <c r="G203">
         <v>1.0</v>
       </c>
       <c r="H203" s="1">
-        <v>498895.0</v>
+        <v>302847.66</v>
       </c>
       <c r="I203" s="1">
-        <v>1985.0</v>
+        <v>-84126.66</v>
       </c>
       <c r="J203" s="1">
-        <v>0.39787931328235</v>
+        <v>-27.77854053751</v>
       </c>
       <c r="K203">
-        <v>0.0</v>
+        <v>0.03</v>
       </c>
       <c r="L203">
-        <v>0.0</v>
+        <v>83.01</v>
       </c>
       <c r="M203" s="1">
-        <v>500880.0</v>
+        <v>218721.0</v>
       </c>
       <c r="N203" s="1">
-        <v>500880.0</v>
+        <v>218804.01</v>
       </c>
       <c r="O203" s="1">
-        <v>0.78</v>
+        <v>0.37</v>
       </c>
       <c r="P203">
         <v>1</v>
       </c>
     </row>
     <row r="204" spans="1:16">
       <c r="A204" t="s">
-        <v>504</v>
+        <v>500</v>
       </c>
       <c r="B204" t="s">
-        <v>505</v>
+        <v>501</v>
       </c>
       <c r="C204" s="1">
-        <v>300000.0</v>
+        <v>125000.0</v>
       </c>
       <c r="D204" s="1">
-        <v>100.176</v>
+        <v>99.095</v>
       </c>
       <c r="E204" s="1">
-        <v>100.0</v>
+        <v>99.609</v>
       </c>
       <c r="F204" t="s">
         <v>8</v>
       </c>
       <c r="G204">
         <v>1.0</v>
       </c>
       <c r="H204" s="1">
-        <v>300000.0</v>
+        <v>124511.25</v>
       </c>
       <c r="I204" s="1">
-        <v>528.0</v>
+        <v>-642.5</v>
       </c>
       <c r="J204" s="1">
-        <v>0.176</v>
+        <v>-0.51601762892911</v>
       </c>
       <c r="K204">
-        <v>0.07</v>
-[...2 lines deleted...]
-        <v>211.07</v>
+        <v>3.57</v>
+      </c>
+      <c r="L204" t="s">
+        <v>502</v>
       </c>
       <c r="M204" s="1">
-        <v>300528.0</v>
+        <v>123868.75</v>
       </c>
       <c r="N204" s="1">
-        <v>300739.07</v>
+        <v>128334.5</v>
       </c>
       <c r="O204" s="1">
-        <v>0.47</v>
+        <v>0.21</v>
       </c>
       <c r="P204">
         <v>1</v>
       </c>
     </row>
     <row r="205" spans="1:16">
       <c r="A205" t="s">
-        <v>506</v>
+        <v>503</v>
       </c>
       <c r="B205" t="s">
-        <v>507</v>
+        <v>504</v>
       </c>
       <c r="C205" s="1">
-        <v>200000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D205" s="1">
-        <v>102.522</v>
+        <v>96.95</v>
       </c>
       <c r="E205" s="1">
-        <v>102.542</v>
+        <v>99.423</v>
       </c>
       <c r="F205" t="s">
         <v>8</v>
       </c>
       <c r="G205">
         <v>1.0</v>
       </c>
       <c r="H205" s="1">
-        <v>205084.0</v>
+        <v>397692.0</v>
       </c>
       <c r="I205" s="1">
-        <v>-40.0</v>
+        <v>-9892.0</v>
       </c>
       <c r="J205" s="1">
-        <v>-0.01950420315578</v>
+        <v>-2.4873520211621</v>
       </c>
       <c r="K205">
-        <v>3.68</v>
-[...2 lines deleted...]
-        <v>508</v>
+        <v>0.2</v>
+      </c>
+      <c r="L205">
+        <v>789.04</v>
       </c>
       <c r="M205" s="1">
-        <v>205044.0</v>
+        <v>387800.0</v>
       </c>
       <c r="N205" s="1">
-        <v>212412.22</v>
+        <v>388589.04</v>
       </c>
       <c r="O205" s="1">
-        <v>0.33</v>
+        <v>0.65</v>
       </c>
       <c r="P205">
         <v>1</v>
       </c>
     </row>
     <row r="206" spans="1:16">
       <c r="A206" t="s">
-        <v>509</v>
+        <v>505</v>
       </c>
       <c r="B206" t="s">
-        <v>510</v>
+        <v>506</v>
       </c>
       <c r="C206" s="1">
-        <v>271000.0</v>
+        <v>146000.0</v>
       </c>
       <c r="D206" s="1">
-        <v>102.348</v>
+        <v>96.641</v>
       </c>
       <c r="E206" s="1">
-        <v>99.517</v>
+        <v>99.947</v>
       </c>
       <c r="F206" t="s">
         <v>8</v>
       </c>
       <c r="G206">
         <v>1.0</v>
       </c>
       <c r="H206" s="1">
-        <v>269691.07</v>
+        <v>145922.62</v>
       </c>
       <c r="I206" s="1">
-        <v>7672.01</v>
+        <v>-4826.76</v>
       </c>
       <c r="J206" s="1">
-        <v>2.8447400946572</v>
+        <v>-3.3077531091478</v>
       </c>
       <c r="K206">
-        <v>0.31</v>
-[...2 lines deleted...]
-        <v>835.27</v>
+        <v>1.28</v>
+      </c>
+      <c r="L206" t="s">
+        <v>507</v>
       </c>
       <c r="M206" s="1">
-        <v>277363.08</v>
+        <v>141095.86</v>
       </c>
       <c r="N206" s="1">
-        <v>278198.35</v>
+        <v>142970.86</v>
       </c>
       <c r="O206" s="1">
-        <v>0.43</v>
+        <v>0.24</v>
       </c>
       <c r="P206">
         <v>1</v>
       </c>
     </row>
     <row r="207" spans="1:16">
       <c r="A207" t="s">
-        <v>511</v>
+        <v>508</v>
       </c>
       <c r="B207" t="s">
-        <v>512</v>
+        <v>509</v>
       </c>
       <c r="C207" s="1">
-        <v>600000.0</v>
+        <v>170000.0</v>
       </c>
       <c r="D207" s="1">
-        <v>94.763</v>
+        <v>99.294</v>
       </c>
       <c r="E207" s="1">
-        <v>98.97249667</v>
+        <v>100.0</v>
       </c>
       <c r="F207" t="s">
         <v>8</v>
       </c>
       <c r="G207">
         <v>1.0</v>
       </c>
       <c r="H207" s="1">
-        <v>593834.98</v>
+        <v>170000.0</v>
       </c>
       <c r="I207" s="1">
-        <v>-25256.98</v>
+        <v>-1200.2</v>
       </c>
       <c r="J207" s="1">
-        <v>-4.2531984222283</v>
+        <v>-0.706</v>
       </c>
       <c r="K207">
-        <v>0.21</v>
-[...2 lines deleted...]
-        <v>513</v>
+        <v>0.06</v>
+      </c>
+      <c r="L207">
+        <v>110.1</v>
       </c>
       <c r="M207" s="1">
-        <v>568578.0</v>
+        <v>168799.8</v>
       </c>
       <c r="N207" s="1">
-        <v>569860.19</v>
+        <v>168909.9</v>
       </c>
       <c r="O207" s="1">
-        <v>0.89</v>
+        <v>0.28</v>
       </c>
       <c r="P207">
         <v>1</v>
       </c>
     </row>
     <row r="208" spans="1:16">
       <c r="A208" t="s">
-        <v>514</v>
+        <v>510</v>
       </c>
       <c r="B208" t="s">
-        <v>515</v>
+        <v>511</v>
       </c>
       <c r="C208" s="1">
-        <v>100000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D208" s="1">
-        <v>102.28</v>
+        <v>87.05</v>
       </c>
       <c r="E208" s="1">
-        <v>99.833</v>
+        <v>103.220985</v>
       </c>
       <c r="F208" t="s">
         <v>8</v>
       </c>
       <c r="G208">
         <v>1.0</v>
       </c>
       <c r="H208" s="1">
-        <v>99833.0</v>
+        <v>206441.97</v>
       </c>
       <c r="I208" s="1">
-        <v>2447.0</v>
+        <v>-32341.97</v>
       </c>
       <c r="J208" s="1">
-        <v>2.4510933258542</v>
+        <v>-15.666373460784</v>
       </c>
       <c r="K208">
-        <v>2.29</v>
+        <v>0.64</v>
       </c>
       <c r="L208" t="s">
-        <v>516</v>
+        <v>512</v>
       </c>
       <c r="M208" s="1">
-        <v>102280.0</v>
+        <v>174100.0</v>
       </c>
       <c r="N208" s="1">
-        <v>104570.41</v>
+        <v>175389.73</v>
       </c>
       <c r="O208" s="1">
-        <v>0.16</v>
+        <v>0.29</v>
       </c>
       <c r="P208">
         <v>1</v>
       </c>
     </row>
     <row r="209" spans="1:16">
       <c r="A209" t="s">
-        <v>517</v>
+        <v>513</v>
       </c>
       <c r="B209" t="s">
-        <v>518</v>
+        <v>514</v>
       </c>
       <c r="C209" s="1">
-        <v>300000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="D209" s="1">
-        <v>71.117</v>
+        <v>96.977</v>
       </c>
       <c r="E209" s="1">
-        <v>99.641</v>
+        <v>99.779</v>
       </c>
       <c r="F209" t="s">
         <v>8</v>
       </c>
       <c r="G209">
         <v>1.0</v>
       </c>
       <c r="H209" s="1">
-        <v>298923.0</v>
+        <v>498895.0</v>
       </c>
       <c r="I209" s="1">
-        <v>-85572.0</v>
+        <v>-14010.0</v>
       </c>
       <c r="J209" s="1">
-        <v>-28.626770104676</v>
+        <v>-2.8082061355596</v>
       </c>
       <c r="K209">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>0.36</v>
+      </c>
+      <c r="L209" t="s">
+        <v>515</v>
       </c>
       <c r="M209" s="1">
-        <v>213351.0</v>
+        <v>484885.0</v>
       </c>
       <c r="N209" s="1">
-        <v>213351.0</v>
+        <v>486682.95</v>
       </c>
       <c r="O209" s="1">
-        <v>0.33</v>
+        <v>0.81</v>
       </c>
       <c r="P209">
         <v>1</v>
       </c>
     </row>
     <row r="210" spans="1:16">
       <c r="A210" t="s">
-        <v>519</v>
+        <v>516</v>
       </c>
       <c r="B210" t="s">
-        <v>520</v>
+        <v>517</v>
       </c>
       <c r="C210" s="1">
-        <v>400000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D210" s="1">
-        <v>86.926</v>
+        <v>96.797</v>
       </c>
       <c r="E210" s="1">
-        <v>100.521</v>
+        <v>100.0</v>
       </c>
       <c r="F210" t="s">
         <v>8</v>
       </c>
       <c r="G210">
         <v>1.0</v>
       </c>
       <c r="H210" s="1">
-        <v>402084.0</v>
+        <v>300000.0</v>
       </c>
       <c r="I210" s="1">
-        <v>-54380.0</v>
+        <v>-9609.0</v>
       </c>
       <c r="J210" s="1">
-        <v>-13.524537161389</v>
+        <v>-3.203</v>
       </c>
       <c r="K210">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>0.38</v>
+      </c>
+      <c r="L210" t="s">
+        <v>518</v>
       </c>
       <c r="M210" s="1">
-        <v>347704.0</v>
+        <v>290391.0</v>
       </c>
       <c r="N210" s="1">
-        <v>347704.0</v>
+        <v>291525.49</v>
       </c>
       <c r="O210" s="1">
-        <v>0.54</v>
+        <v>0.49</v>
       </c>
       <c r="P210">
         <v>1</v>
       </c>
     </row>
     <row r="211" spans="1:16">
       <c r="A211" t="s">
-        <v>521</v>
+        <v>519</v>
       </c>
       <c r="B211" t="s">
-        <v>522</v>
+        <v>520</v>
       </c>
       <c r="C211" s="1">
-        <v>300000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D211" s="1">
-        <v>96.494</v>
+        <v>98.21</v>
       </c>
       <c r="E211" s="1">
-        <v>104.90042333</v>
+        <v>102.542</v>
       </c>
       <c r="F211" t="s">
         <v>8</v>
       </c>
       <c r="G211">
         <v>1.0</v>
       </c>
       <c r="H211" s="1">
-        <v>314701.27</v>
+        <v>205084.0</v>
       </c>
       <c r="I211" s="1">
-        <v>-25219.27</v>
+        <v>-8664.0</v>
       </c>
       <c r="J211" s="1">
-        <v>-8.0137172627235</v>
+        <v>-4.224610403542</v>
       </c>
       <c r="K211">
-        <v>0.49</v>
-[...2 lines deleted...]
-        <v>523</v>
+        <v>0.11</v>
+      </c>
+      <c r="L211">
+        <v>216.71</v>
       </c>
       <c r="M211" s="1">
-        <v>289482.0</v>
+        <v>196420.0</v>
       </c>
       <c r="N211" s="1">
-        <v>290955.29</v>
+        <v>196636.71</v>
       </c>
       <c r="O211" s="1">
-        <v>0.45</v>
+        <v>0.33</v>
       </c>
       <c r="P211">
         <v>1</v>
       </c>
     </row>
     <row r="212" spans="1:16">
       <c r="A212" t="s">
-        <v>524</v>
+        <v>521</v>
       </c>
       <c r="B212" t="s">
-        <v>525</v>
+        <v>522</v>
       </c>
       <c r="C212" s="1">
-        <v>115000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="D212" s="1">
-        <v>101.536</v>
+        <v>92.983</v>
       </c>
       <c r="E212" s="1">
-        <v>100.0</v>
+        <v>98.97249667</v>
       </c>
       <c r="F212" t="s">
         <v>8</v>
       </c>
       <c r="G212">
         <v>1.0</v>
       </c>
       <c r="H212" s="1">
-        <v>115000.0</v>
+        <v>593834.98</v>
       </c>
       <c r="I212" s="1">
-        <v>1766.4</v>
+        <v>-35936.98</v>
       </c>
       <c r="J212" s="1">
-        <v>1.536</v>
+        <v>-6.0516778583842</v>
       </c>
       <c r="K212">
-        <v>2.25</v>
+        <v>0.26</v>
       </c>
       <c r="L212" t="s">
-        <v>526</v>
+        <v>523</v>
       </c>
       <c r="M212" s="1">
-        <v>116766.4</v>
+        <v>557898.0</v>
       </c>
       <c r="N212" s="1">
-        <v>119350.57</v>
+        <v>559467.86</v>
       </c>
       <c r="O212" s="1">
-        <v>0.19</v>
+        <v>0.94</v>
       </c>
       <c r="P212">
         <v>1</v>
       </c>
     </row>
     <row r="213" spans="1:16">
       <c r="A213" t="s">
-        <v>527</v>
+        <v>524</v>
       </c>
       <c r="B213" t="s">
-        <v>528</v>
+        <v>525</v>
       </c>
       <c r="C213" s="1">
-        <v>200000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D213" s="1">
-        <v>101.067</v>
+        <v>98.412</v>
       </c>
       <c r="E213" s="1">
-        <v>101.2</v>
+        <v>99.833</v>
       </c>
       <c r="F213" t="s">
         <v>8</v>
       </c>
       <c r="G213">
         <v>1.0</v>
       </c>
       <c r="H213" s="1">
-        <v>202400.0</v>
+        <v>99833.0</v>
       </c>
       <c r="I213" s="1">
-        <v>-266.0</v>
+        <v>-1421.0</v>
       </c>
       <c r="J213" s="1">
-        <v>-0.13142292490119</v>
+        <v>-1.4233770396562</v>
       </c>
       <c r="K213">
-        <v>3.6</v>
+        <v>2.67</v>
       </c>
       <c r="L213" t="s">
-        <v>529</v>
+        <v>526</v>
       </c>
       <c r="M213" s="1">
-        <v>202134.0</v>
+        <v>98412.0</v>
       </c>
       <c r="N213" s="1">
-        <v>209331.26</v>
+        <v>101085.97</v>
       </c>
       <c r="O213" s="1">
-        <v>0.33</v>
+        <v>0.17</v>
       </c>
       <c r="P213">
         <v>1</v>
       </c>
     </row>
     <row r="214" spans="1:16">
       <c r="A214" t="s">
-        <v>530</v>
+        <v>527</v>
       </c>
       <c r="B214" t="s">
-        <v>531</v>
+        <v>528</v>
       </c>
       <c r="C214" s="1">
-        <v>198000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D214" s="1">
-        <v>100.398</v>
+        <v>68.396</v>
       </c>
       <c r="E214" s="1">
-        <v>99.728</v>
+        <v>99.641</v>
       </c>
       <c r="F214" t="s">
         <v>8</v>
       </c>
       <c r="G214">
         <v>1.0</v>
       </c>
       <c r="H214" s="1">
-        <v>197461.44</v>
+        <v>298923.0</v>
       </c>
       <c r="I214" s="1">
-        <v>1326.6</v>
+        <v>-93735.0</v>
       </c>
       <c r="J214" s="1">
-        <v>0.67182737044762</v>
+        <v>-31.357573689545</v>
       </c>
       <c r="K214">
-        <v>0.22</v>
+        <v>0.0</v>
       </c>
       <c r="L214">
-        <v>440.75</v>
+        <v>0.0</v>
       </c>
       <c r="M214" s="1">
-        <v>198788.04</v>
+        <v>205188.0</v>
       </c>
       <c r="N214" s="1">
-        <v>199228.79</v>
+        <v>205188.0</v>
       </c>
       <c r="O214" s="1">
-        <v>0.31</v>
+        <v>0.34</v>
       </c>
       <c r="P214">
         <v>1</v>
       </c>
     </row>
     <row r="215" spans="1:16">
       <c r="A215" t="s">
-        <v>532</v>
+        <v>529</v>
       </c>
       <c r="B215" t="s">
-        <v>533</v>
+        <v>530</v>
       </c>
       <c r="C215" s="1">
         <v>100000.0</v>
       </c>
       <c r="D215" s="1">
-        <v>102.271</v>
+        <v>96.729</v>
       </c>
       <c r="E215" s="1">
-        <v>102.47</v>
+        <v>99.794</v>
       </c>
       <c r="F215" t="s">
         <v>8</v>
       </c>
       <c r="G215">
         <v>1.0</v>
       </c>
       <c r="H215" s="1">
-        <v>102470.0</v>
+        <v>99794.0</v>
       </c>
       <c r="I215" s="1">
-        <v>-199.0</v>
+        <v>-3065.0</v>
       </c>
       <c r="J215" s="1">
-        <v>-0.19420318141895</v>
+        <v>-3.071326933483</v>
       </c>
       <c r="K215">
-        <v>3.41</v>
-[...2 lines deleted...]
-        <v>534</v>
+        <v>0.25</v>
+      </c>
+      <c r="L215">
+        <v>249.32</v>
       </c>
       <c r="M215" s="1">
-        <v>102271.0</v>
+        <v>96729.0</v>
       </c>
       <c r="N215" s="1">
-        <v>105679.22</v>
+        <v>96978.32</v>
       </c>
       <c r="O215" s="1">
         <v>0.16</v>
       </c>
       <c r="P215">
         <v>1</v>
       </c>
     </row>
     <row r="216" spans="1:16">
       <c r="A216" t="s">
-        <v>535</v>
+        <v>531</v>
       </c>
       <c r="B216" t="s">
-        <v>536</v>
+        <v>532</v>
       </c>
       <c r="C216" s="1">
-        <v>158000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D216" s="1">
-        <v>99.749</v>
+        <v>95.179</v>
       </c>
       <c r="E216" s="1">
-        <v>99.422</v>
+        <v>104.90042333</v>
       </c>
       <c r="F216" t="s">
         <v>8</v>
       </c>
       <c r="G216">
         <v>1.0</v>
       </c>
       <c r="H216" s="1">
-        <v>157086.76</v>
+        <v>314701.27</v>
       </c>
       <c r="I216" s="1">
-        <v>516.66</v>
+        <v>-29164.27</v>
       </c>
       <c r="J216" s="1">
-        <v>0.32890104805777</v>
+        <v>-9.267287037005</v>
       </c>
       <c r="K216">
-        <v>3.18</v>
+        <v>0.56</v>
       </c>
       <c r="L216" t="s">
-        <v>537</v>
+        <v>533</v>
       </c>
       <c r="M216" s="1">
-        <v>157603.42</v>
+        <v>285537.0</v>
       </c>
       <c r="N216" s="1">
-        <v>162625.87</v>
+        <v>287226.04</v>
       </c>
       <c r="O216" s="1">
-        <v>0.25</v>
+        <v>0.48</v>
       </c>
       <c r="P216">
         <v>1</v>
       </c>
     </row>
     <row r="217" spans="1:16">
       <c r="A217" t="s">
-        <v>538</v>
+        <v>534</v>
       </c>
       <c r="B217" t="s">
-        <v>539</v>
+        <v>535</v>
       </c>
       <c r="C217" s="1">
-        <v>228000.0</v>
+        <v>115000.0</v>
       </c>
       <c r="D217" s="1">
-        <v>103.209</v>
+        <v>98.451</v>
       </c>
       <c r="E217" s="1">
         <v>100.0</v>
       </c>
       <c r="F217" t="s">
         <v>8</v>
       </c>
       <c r="G217">
         <v>1.0</v>
       </c>
       <c r="H217" s="1">
-        <v>228000.0</v>
+        <v>115000.0</v>
       </c>
       <c r="I217" s="1">
-        <v>7316.52</v>
+        <v>-1781.35</v>
       </c>
       <c r="J217" s="1">
-        <v>3.209</v>
+        <v>-1.549</v>
       </c>
       <c r="K217">
-        <v>3.23</v>
+        <v>2.6</v>
       </c>
       <c r="L217" t="s">
-        <v>540</v>
+        <v>536</v>
       </c>
       <c r="M217" s="1">
-        <v>235316.52</v>
+        <v>113218.65</v>
       </c>
       <c r="N217" s="1">
-        <v>242687.48</v>
+        <v>116208.41</v>
       </c>
       <c r="O217" s="1">
-        <v>0.38</v>
+        <v>0.19</v>
       </c>
       <c r="P217">
         <v>1</v>
       </c>
     </row>
     <row r="218" spans="1:16">
       <c r="A218" t="s">
-        <v>541</v>
+        <v>537</v>
       </c>
       <c r="B218" t="s">
-        <v>542</v>
+        <v>538</v>
       </c>
       <c r="C218" s="1">
-        <v>325000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D218" s="1">
-        <v>90.219</v>
+        <v>98.21</v>
       </c>
       <c r="E218" s="1">
-        <v>88.621</v>
+        <v>101.2</v>
       </c>
       <c r="F218" t="s">
         <v>8</v>
       </c>
       <c r="G218">
         <v>1.0</v>
       </c>
       <c r="H218" s="1">
-        <v>288018.25</v>
+        <v>202400.0</v>
       </c>
       <c r="I218" s="1">
-        <v>5193.5</v>
+        <v>-5980.0</v>
       </c>
       <c r="J218" s="1">
-        <v>1.8031843468252</v>
+        <v>-2.9545454545455</v>
       </c>
       <c r="K218">
-        <v>1.12</v>
-[...2 lines deleted...]
-        <v>543</v>
+        <v>0.25</v>
+      </c>
+      <c r="L218">
+        <v>506.85</v>
       </c>
       <c r="M218" s="1">
-        <v>293211.75</v>
+        <v>196420.0</v>
       </c>
       <c r="N218" s="1">
-        <v>296857.98</v>
+        <v>196926.85</v>
       </c>
       <c r="O218" s="1">
-        <v>0.46</v>
+        <v>0.33</v>
       </c>
       <c r="P218">
         <v>1</v>
       </c>
     </row>
     <row r="219" spans="1:16">
       <c r="A219" t="s">
-        <v>544</v>
+        <v>539</v>
       </c>
       <c r="B219" t="s">
-        <v>545</v>
+        <v>540</v>
       </c>
       <c r="C219" s="1">
-        <v>200000.0</v>
+        <v>198000.0</v>
       </c>
       <c r="D219" s="1">
-        <v>76.356</v>
+        <v>97.707</v>
       </c>
       <c r="E219" s="1">
-        <v>73.87</v>
+        <v>99.728</v>
       </c>
       <c r="F219" t="s">
         <v>8</v>
       </c>
       <c r="G219">
         <v>1.0</v>
       </c>
       <c r="H219" s="1">
-        <v>147740.0</v>
+        <v>197461.44</v>
       </c>
       <c r="I219" s="1">
-        <v>4972.0</v>
+        <v>-4001.58</v>
       </c>
       <c r="J219" s="1">
-        <v>3.3653715987546</v>
+        <v>-2.0265121129472</v>
       </c>
       <c r="K219">
-        <v>0.2</v>
-[...2 lines deleted...]
-        <v>406.85</v>
+        <v>0.53</v>
+      </c>
+      <c r="L219" t="s">
+        <v>541</v>
       </c>
       <c r="M219" s="1">
-        <v>152712.0</v>
+        <v>193459.86</v>
       </c>
       <c r="N219" s="1">
-        <v>153118.85</v>
+        <v>194517.67</v>
       </c>
       <c r="O219" s="1">
-        <v>0.24</v>
+        <v>0.33</v>
       </c>
       <c r="P219">
         <v>1</v>
       </c>
     </row>
     <row r="220" spans="1:16">
       <c r="A220" t="s">
-        <v>546</v>
+        <v>542</v>
       </c>
       <c r="B220" t="s">
-        <v>547</v>
+        <v>543</v>
       </c>
       <c r="C220" s="1">
-        <v>200000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D220" s="1">
-        <v>99.844</v>
+        <v>98.158</v>
       </c>
       <c r="E220" s="1">
-        <v>99.985</v>
+        <v>102.47</v>
       </c>
       <c r="F220" t="s">
         <v>8</v>
       </c>
       <c r="G220">
         <v>1.0</v>
       </c>
       <c r="H220" s="1">
-        <v>199970.0</v>
+        <v>102470.0</v>
       </c>
       <c r="I220" s="1">
-        <v>-282.0</v>
+        <v>-4312.0</v>
       </c>
       <c r="J220" s="1">
-        <v>-0.14102115317298</v>
+        <v>-4.208060895872</v>
       </c>
       <c r="K220">
-        <v>2.38</v>
+        <v>3.79</v>
       </c>
       <c r="L220" t="s">
-        <v>548</v>
+        <v>544</v>
       </c>
       <c r="M220" s="1">
-        <v>199688.0</v>
+        <v>98158.0</v>
       </c>
       <c r="N220" s="1">
-        <v>204440.74</v>
+        <v>101949.78</v>
       </c>
       <c r="O220" s="1">
-        <v>0.32</v>
+        <v>0.17</v>
       </c>
       <c r="P220">
         <v>1</v>
       </c>
     </row>
     <row r="221" spans="1:16">
       <c r="A221" t="s">
-        <v>549</v>
+        <v>545</v>
       </c>
       <c r="B221" t="s">
-        <v>550</v>
+        <v>546</v>
       </c>
       <c r="C221" s="1">
-        <v>200000.0</v>
+        <v>158000.0</v>
       </c>
       <c r="D221" s="1">
-        <v>103.058</v>
+        <v>96.37</v>
       </c>
       <c r="E221" s="1">
-        <v>100.0</v>
+        <v>99.422</v>
       </c>
       <c r="F221" t="s">
         <v>8</v>
       </c>
       <c r="G221">
         <v>1.0</v>
       </c>
       <c r="H221" s="1">
-        <v>200000.0</v>
+        <v>157086.76</v>
       </c>
       <c r="I221" s="1">
-        <v>6116.0</v>
+        <v>-4822.16</v>
       </c>
       <c r="J221" s="1">
-        <v>3.058</v>
+        <v>-3.0697431152059</v>
       </c>
       <c r="K221">
-        <v>1.84</v>
-[...2 lines deleted...]
-        <v>551</v>
+        <v>0.24</v>
+      </c>
+      <c r="L221">
+        <v>379.85</v>
       </c>
       <c r="M221" s="1">
-        <v>206116.0</v>
+        <v>152264.6</v>
       </c>
       <c r="N221" s="1">
-        <v>209788.59</v>
+        <v>152644.45</v>
       </c>
       <c r="O221" s="1">
-        <v>0.33</v>
+        <v>0.26</v>
       </c>
       <c r="P221">
         <v>1</v>
       </c>
     </row>
     <row r="222" spans="1:16">
       <c r="A222" t="s">
-        <v>552</v>
+        <v>547</v>
       </c>
       <c r="B222" t="s">
-        <v>553</v>
+        <v>548</v>
       </c>
       <c r="C222" s="1">
-        <v>100000.0</v>
+        <v>228000.0</v>
       </c>
       <c r="D222" s="1">
-        <v>100.733</v>
+        <v>98.455</v>
       </c>
       <c r="E222" s="1">
-        <v>99.711</v>
+        <v>100.0</v>
       </c>
       <c r="F222" t="s">
         <v>8</v>
       </c>
       <c r="G222">
         <v>1.0</v>
       </c>
       <c r="H222" s="1">
-        <v>99711.0</v>
+        <v>228000.0</v>
       </c>
       <c r="I222" s="1">
-        <v>1022.0</v>
+        <v>-3522.6</v>
       </c>
       <c r="J222" s="1">
-        <v>1.0249621405863</v>
+        <v>-1.545</v>
       </c>
       <c r="K222">
-        <v>0.4</v>
-[...2 lines deleted...]
-        <v>400.68</v>
+        <v>3.62</v>
+      </c>
+      <c r="L222" t="s">
+        <v>549</v>
       </c>
       <c r="M222" s="1">
-        <v>100733.0</v>
+        <v>224477.4</v>
       </c>
       <c r="N222" s="1">
-        <v>101133.68</v>
+        <v>232722.88</v>
       </c>
       <c r="O222" s="1">
-        <v>0.16</v>
+        <v>0.39</v>
       </c>
       <c r="P222">
         <v>1</v>
       </c>
     </row>
     <row r="223" spans="1:16">
       <c r="A223" t="s">
-        <v>554</v>
+        <v>550</v>
       </c>
       <c r="B223" t="s">
-        <v>555</v>
+        <v>551</v>
       </c>
       <c r="C223" s="1">
-        <v>100000.0</v>
+        <v>325000.0</v>
       </c>
       <c r="D223" s="1">
-        <v>100.703</v>
+        <v>86.866</v>
       </c>
       <c r="E223" s="1">
-        <v>100.66</v>
+        <v>88.621</v>
       </c>
       <c r="F223" t="s">
         <v>8</v>
       </c>
       <c r="G223">
         <v>1.0</v>
       </c>
       <c r="H223" s="1">
-        <v>100660.0</v>
+        <v>288018.25</v>
       </c>
       <c r="I223" s="1">
-        <v>43.0</v>
+        <v>-5703.75</v>
       </c>
       <c r="J223" s="1">
-        <v>0.042718060798728</v>
+        <v>-1.9803432594983</v>
       </c>
       <c r="K223">
-        <v>2.13</v>
+        <v>1.28</v>
       </c>
       <c r="L223" t="s">
-        <v>556</v>
+        <v>552</v>
       </c>
       <c r="M223" s="1">
-        <v>100703.0</v>
+        <v>282314.5</v>
       </c>
       <c r="N223" s="1">
-        <v>102829.71</v>
+        <v>286467.15</v>
       </c>
       <c r="O223" s="1">
-        <v>0.16</v>
+        <v>0.48</v>
       </c>
       <c r="P223">
         <v>1</v>
       </c>
     </row>
     <row r="224" spans="1:16">
       <c r="A224" t="s">
-        <v>557</v>
+        <v>553</v>
       </c>
       <c r="B224" t="s">
-        <v>558</v>
+        <v>554</v>
       </c>
       <c r="C224" s="1">
-        <v>226000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D224" s="1">
-        <v>99.86</v>
+        <v>73.186</v>
       </c>
       <c r="E224" s="1">
-        <v>99.84072566</v>
+        <v>73.87</v>
       </c>
       <c r="F224" t="s">
         <v>8</v>
       </c>
       <c r="G224">
         <v>1.0</v>
       </c>
       <c r="H224" s="1">
-        <v>225640.04</v>
+        <v>147740.0</v>
       </c>
       <c r="I224" s="1">
-        <v>43.56</v>
+        <v>-1368.0</v>
       </c>
       <c r="J224" s="1">
-        <v>0.019305084328118</v>
+        <v>-0.9259509949912</v>
       </c>
       <c r="K224">
-        <v>3.15</v>
-[...2 lines deleted...]
-        <v>559</v>
+        <v>0.28</v>
+      </c>
+      <c r="L224">
+        <v>550.68</v>
       </c>
       <c r="M224" s="1">
-        <v>225683.6</v>
+        <v>146372.0</v>
       </c>
       <c r="N224" s="1">
-        <v>232809.57</v>
+        <v>146922.68</v>
       </c>
       <c r="O224" s="1">
-        <v>0.36</v>
+        <v>0.25</v>
       </c>
       <c r="P224">
         <v>1</v>
       </c>
     </row>
     <row r="225" spans="1:16">
       <c r="A225" t="s">
-        <v>560</v>
+        <v>555</v>
       </c>
       <c r="B225" t="s">
-        <v>561</v>
+        <v>556</v>
       </c>
       <c r="C225" s="1">
-        <v>151000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D225" s="1">
-        <v>100.157</v>
+        <v>96.684</v>
       </c>
       <c r="E225" s="1">
-        <v>100.0</v>
+        <v>99.985</v>
       </c>
       <c r="F225" t="s">
         <v>8</v>
       </c>
       <c r="G225">
         <v>1.0</v>
       </c>
       <c r="H225" s="1">
-        <v>151000.0</v>
+        <v>199970.0</v>
       </c>
       <c r="I225" s="1">
-        <v>237.07</v>
+        <v>-6602.0</v>
       </c>
       <c r="J225" s="1">
-        <v>0.157</v>
+        <v>-3.3014952242836</v>
       </c>
       <c r="K225">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>2.7</v>
+      </c>
+      <c r="L225" t="s">
+        <v>557</v>
       </c>
       <c r="M225" s="1">
-        <v>151237.07</v>
+        <v>193368.0</v>
       </c>
       <c r="N225" s="1">
-        <v>151237.07</v>
+        <v>198768.0</v>
       </c>
       <c r="O225" s="1">
-        <v>0.24</v>
+        <v>0.33</v>
       </c>
       <c r="P225">
         <v>1</v>
       </c>
     </row>
     <row r="226" spans="1:16">
       <c r="A226" t="s">
-        <v>562</v>
+        <v>558</v>
       </c>
       <c r="B226" t="s">
-        <v>563</v>
+        <v>559</v>
       </c>
       <c r="C226" s="1">
         <v>200000.0</v>
       </c>
       <c r="D226" s="1">
-        <v>99.717</v>
+        <v>99.8</v>
       </c>
       <c r="E226" s="1">
-        <v>99.3</v>
+        <v>100.0</v>
       </c>
       <c r="F226" t="s">
         <v>8</v>
       </c>
       <c r="G226">
         <v>1.0</v>
       </c>
       <c r="H226" s="1">
-        <v>198600.0</v>
+        <v>200000.0</v>
       </c>
       <c r="I226" s="1">
-        <v>834.0</v>
+        <v>-400.0</v>
       </c>
       <c r="J226" s="1">
-        <v>0.41993957703927</v>
+        <v>-0.2</v>
       </c>
       <c r="K226">
-        <v>2.64</v>
+        <v>2.21</v>
       </c>
       <c r="L226" t="s">
-        <v>564</v>
+        <v>560</v>
       </c>
       <c r="M226" s="1">
-        <v>199434.0</v>
+        <v>199600.0</v>
       </c>
       <c r="N226" s="1">
-        <v>204707.97</v>
+        <v>204011.33</v>
       </c>
       <c r="O226" s="1">
-        <v>0.32</v>
+        <v>0.34</v>
       </c>
       <c r="P226">
         <v>1</v>
       </c>
     </row>
     <row r="227" spans="1:16">
       <c r="A227" t="s">
-        <v>565</v>
+        <v>561</v>
       </c>
       <c r="B227" t="s">
-        <v>566</v>
+        <v>562</v>
       </c>
       <c r="C227" s="1">
         <v>100000.0</v>
       </c>
       <c r="D227" s="1">
-        <v>101.554</v>
+        <v>97.464</v>
       </c>
       <c r="E227" s="1">
-        <v>99.499</v>
+        <v>99.711</v>
       </c>
       <c r="F227" t="s">
         <v>8</v>
       </c>
       <c r="G227">
         <v>1.0</v>
       </c>
       <c r="H227" s="1">
-        <v>99499.0</v>
+        <v>99711.0</v>
       </c>
       <c r="I227" s="1">
-        <v>2055.0</v>
+        <v>-2247.0</v>
       </c>
       <c r="J227" s="1">
-        <v>2.065347390426</v>
+        <v>-2.253512651563</v>
       </c>
       <c r="K227">
-        <v>0.4</v>
+        <v>0.76</v>
       </c>
       <c r="L227">
-        <v>400.68</v>
+        <v>760.27</v>
       </c>
       <c r="M227" s="1">
-        <v>101554.0</v>
+        <v>97464.0</v>
       </c>
       <c r="N227" s="1">
-        <v>101954.68</v>
+        <v>98224.27</v>
       </c>
       <c r="O227" s="1">
         <v>0.16</v>
       </c>
       <c r="P227">
         <v>1</v>
       </c>
     </row>
     <row r="228" spans="1:16">
       <c r="A228" t="s">
-        <v>567</v>
+        <v>563</v>
       </c>
       <c r="B228" t="s">
-        <v>568</v>
+        <v>564</v>
       </c>
       <c r="C228" s="1">
         <v>100000.0</v>
       </c>
       <c r="D228" s="1">
-        <v>101.173</v>
+        <v>97.152</v>
       </c>
       <c r="E228" s="1">
-        <v>100.0</v>
+        <v>100.66</v>
       </c>
       <c r="F228" t="s">
         <v>8</v>
       </c>
       <c r="G228">
         <v>1.0</v>
       </c>
       <c r="H228" s="1">
-        <v>100000.0</v>
+        <v>100660.0</v>
       </c>
       <c r="I228" s="1">
-        <v>1173.0</v>
+        <v>-3508.0</v>
       </c>
       <c r="J228" s="1">
-        <v>1.173</v>
+        <v>-3.4849990065567</v>
       </c>
       <c r="K228">
-        <v>0.88</v>
-[...2 lines deleted...]
-        <v>879.42</v>
+        <v>2.45</v>
+      </c>
+      <c r="L228" t="s">
+        <v>565</v>
       </c>
       <c r="M228" s="1">
-        <v>101173.0</v>
+        <v>97152.0</v>
       </c>
       <c r="N228" s="1">
-        <v>102052.42</v>
+        <v>99602.34</v>
       </c>
       <c r="O228" s="1">
-        <v>0.16</v>
+        <v>0.17</v>
       </c>
       <c r="P228">
         <v>1</v>
       </c>
     </row>
     <row r="229" spans="1:16">
       <c r="A229" t="s">
-        <v>569</v>
+        <v>566</v>
       </c>
       <c r="B229" t="s">
-        <v>570</v>
+        <v>567</v>
       </c>
       <c r="C229" s="1">
-        <v>200000.0</v>
+        <v>226000.0</v>
       </c>
       <c r="D229" s="1">
-        <v>100.742</v>
+        <v>96.874</v>
       </c>
       <c r="E229" s="1">
-        <v>99.871</v>
+        <v>99.84072566</v>
       </c>
       <c r="F229" t="s">
         <v>8</v>
       </c>
       <c r="G229">
         <v>1.0</v>
       </c>
       <c r="H229" s="1">
-        <v>199742.0</v>
+        <v>225640.04</v>
       </c>
       <c r="I229" s="1">
-        <v>1742.0</v>
+        <v>-6704.8</v>
       </c>
       <c r="J229" s="1">
-        <v>0.87212504130328</v>
+        <v>-2.9714584344162</v>
       </c>
       <c r="K229">
-        <v>1.02</v>
-[...2 lines deleted...]
-        <v>571</v>
+        <v>0.1</v>
+      </c>
+      <c r="L229">
+        <v>229.87</v>
       </c>
       <c r="M229" s="1">
-        <v>201484.0</v>
+        <v>218935.24</v>
       </c>
       <c r="N229" s="1">
-        <v>203522.36</v>
+        <v>219165.11</v>
       </c>
       <c r="O229" s="1">
-        <v>0.32</v>
+        <v>0.37</v>
       </c>
       <c r="P229">
         <v>1</v>
       </c>
     </row>
     <row r="230" spans="1:16">
       <c r="A230" t="s">
-        <v>572</v>
+        <v>568</v>
       </c>
       <c r="B230" t="s">
-        <v>573</v>
+        <v>569</v>
       </c>
       <c r="C230" s="1">
-        <v>1565000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D230" s="1">
-        <v>68.05</v>
+        <v>97.122</v>
       </c>
       <c r="E230" s="1">
-        <v>76.31296613</v>
+        <v>99.326</v>
       </c>
       <c r="F230" t="s">
         <v>8</v>
       </c>
       <c r="G230">
         <v>1.0</v>
       </c>
       <c r="H230" s="1">
-        <v>1194297.92</v>
+        <v>99326.0</v>
       </c>
       <c r="I230" s="1">
-        <v>-129315.42</v>
+        <v>-2204.0</v>
       </c>
       <c r="J230" s="1">
-        <v>-10.827735511756</v>
+        <v>-2.2189557618348</v>
       </c>
       <c r="K230">
-        <v>0.57</v>
-[...2 lines deleted...]
-        <v>574</v>
+        <v>0.11</v>
+      </c>
+      <c r="L230">
+        <v>109.25</v>
       </c>
       <c r="M230" s="1">
-        <v>1064982.5</v>
+        <v>97122.0</v>
       </c>
       <c r="N230" s="1">
-        <v>1073943.73</v>
+        <v>97231.25</v>
       </c>
       <c r="O230" s="1">
-        <v>1.68</v>
+        <v>0.16</v>
       </c>
       <c r="P230">
         <v>1</v>
       </c>
     </row>
     <row r="231" spans="1:16">
       <c r="A231" t="s">
-        <v>575</v>
+        <v>570</v>
       </c>
       <c r="B231" t="s">
-        <v>576</v>
+        <v>571</v>
       </c>
       <c r="C231" s="1">
-        <v>202000.0</v>
+        <v>151000.0</v>
       </c>
       <c r="D231" s="1">
-        <v>101.998</v>
+        <v>96.756</v>
       </c>
       <c r="E231" s="1">
-        <v>99.646</v>
+        <v>100.0</v>
       </c>
       <c r="F231" t="s">
         <v>8</v>
       </c>
       <c r="G231">
         <v>1.0</v>
       </c>
       <c r="H231" s="1">
-        <v>201284.92</v>
+        <v>151000.0</v>
       </c>
       <c r="I231" s="1">
-        <v>4751.04</v>
+        <v>-4898.44</v>
       </c>
       <c r="J231" s="1">
-        <v>2.360355659033</v>
+        <v>-3.244</v>
       </c>
       <c r="K231">
-        <v>3.29</v>
-[...2 lines deleted...]
-        <v>577</v>
+        <v>0.36</v>
+      </c>
+      <c r="L231">
+        <v>537.45</v>
       </c>
       <c r="M231" s="1">
-        <v>206035.96</v>
+        <v>146101.56</v>
       </c>
       <c r="N231" s="1">
-        <v>212679.82</v>
+        <v>146639.01</v>
       </c>
       <c r="O231" s="1">
-        <v>0.33</v>
+        <v>0.25</v>
       </c>
       <c r="P231">
         <v>1</v>
       </c>
     </row>
     <row r="232" spans="1:16">
       <c r="A232" t="s">
-        <v>578</v>
+        <v>572</v>
       </c>
       <c r="B232" t="s">
-        <v>579</v>
+        <v>573</v>
       </c>
       <c r="C232" s="1">
         <v>200000.0</v>
       </c>
       <c r="D232" s="1">
-        <v>108.666</v>
+        <v>97.19</v>
       </c>
       <c r="E232" s="1">
-        <v>108.24</v>
+        <v>99.3</v>
       </c>
       <c r="F232" t="s">
         <v>8</v>
       </c>
       <c r="G232">
         <v>1.0</v>
       </c>
       <c r="H232" s="1">
-        <v>216480.0</v>
+        <v>198600.0</v>
       </c>
       <c r="I232" s="1">
-        <v>852.0</v>
+        <v>-4220.0</v>
       </c>
       <c r="J232" s="1">
-        <v>0.39356984478936</v>
+        <v>-2.1248741188318</v>
       </c>
       <c r="K232">
-        <v>1.55</v>
-[...2 lines deleted...]
-        <v>580</v>
+        <v>0.15</v>
+      </c>
+      <c r="L232">
+        <v>301.37</v>
       </c>
       <c r="M232" s="1">
-        <v>217332.0</v>
+        <v>194380.0</v>
       </c>
       <c r="N232" s="1">
-        <v>220427.89</v>
+        <v>194681.37</v>
       </c>
       <c r="O232" s="1">
-        <v>0.34</v>
+        <v>0.33</v>
       </c>
       <c r="P232">
         <v>1</v>
       </c>
     </row>
     <row r="233" spans="1:16">
       <c r="A233" t="s">
-        <v>581</v>
+        <v>574</v>
       </c>
       <c r="B233" t="s">
-        <v>582</v>
+        <v>575</v>
       </c>
       <c r="C233" s="1">
-        <v>200000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D233" s="1">
-        <v>100.939</v>
+        <v>97.659</v>
       </c>
       <c r="E233" s="1">
-        <v>100.507</v>
+        <v>99.499</v>
       </c>
       <c r="F233" t="s">
         <v>8</v>
       </c>
       <c r="G233">
         <v>1.0</v>
       </c>
       <c r="H233" s="1">
-        <v>201014.0</v>
+        <v>99499.0</v>
       </c>
       <c r="I233" s="1">
-        <v>864.0</v>
+        <v>-1840.0</v>
       </c>
       <c r="J233" s="1">
-        <v>0.4298208085009</v>
+        <v>-1.8492648167318</v>
       </c>
       <c r="K233">
-        <v>2.52</v>
-[...2 lines deleted...]
-        <v>583</v>
+        <v>0.76</v>
+      </c>
+      <c r="L233">
+        <v>760.27</v>
       </c>
       <c r="M233" s="1">
-        <v>201878.0</v>
+        <v>97659.0</v>
       </c>
       <c r="N233" s="1">
-        <v>206908.14</v>
+        <v>98419.27</v>
       </c>
       <c r="O233" s="1">
-        <v>0.32</v>
+        <v>0.16</v>
       </c>
       <c r="P233">
         <v>1</v>
       </c>
     </row>
     <row r="234" spans="1:16">
       <c r="A234" t="s">
-        <v>584</v>
+        <v>576</v>
       </c>
       <c r="B234" t="s">
-        <v>585</v>
+        <v>577</v>
       </c>
       <c r="C234" s="1">
-        <v>285000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D234" s="1">
-        <v>99.974</v>
+        <v>97.755</v>
       </c>
       <c r="E234" s="1">
-        <v>99.902</v>
+        <v>100.0</v>
       </c>
       <c r="F234" t="s">
         <v>8</v>
       </c>
       <c r="G234">
         <v>1.0</v>
       </c>
       <c r="H234" s="1">
-        <v>284720.7</v>
+        <v>100000.0</v>
       </c>
       <c r="I234" s="1">
-        <v>205.2</v>
+        <v>-2245.0</v>
       </c>
       <c r="J234" s="1">
-        <v>0.072070629216632</v>
+        <v>-2.245</v>
       </c>
       <c r="K234">
-        <v>0.05</v>
-[...2 lines deleted...]
-        <v>141.52</v>
+        <v>1.21</v>
+      </c>
+      <c r="L234" t="s">
+        <v>578</v>
       </c>
       <c r="M234" s="1">
-        <v>284925.9</v>
+        <v>97755.0</v>
       </c>
       <c r="N234" s="1">
-        <v>285067.42</v>
+        <v>98968.98</v>
       </c>
       <c r="O234" s="1">
-        <v>0.44</v>
+        <v>0.17</v>
       </c>
       <c r="P234">
         <v>1</v>
       </c>
     </row>
     <row r="235" spans="1:16">
       <c r="A235" t="s">
-        <v>586</v>
+        <v>579</v>
       </c>
       <c r="B235" t="s">
-        <v>587</v>
+        <v>580</v>
       </c>
       <c r="C235" s="1">
         <v>200000.0</v>
       </c>
       <c r="D235" s="1">
-        <v>90.61</v>
+        <v>97.504</v>
       </c>
       <c r="E235" s="1">
-        <v>86.091845</v>
+        <v>99.871</v>
       </c>
       <c r="F235" t="s">
         <v>8</v>
       </c>
       <c r="G235">
         <v>1.0</v>
       </c>
       <c r="H235" s="1">
-        <v>172183.69</v>
+        <v>199742.0</v>
       </c>
       <c r="I235" s="1">
-        <v>9036.31</v>
+        <v>-4734.0</v>
       </c>
       <c r="J235" s="1">
-        <v>5.2480638555255</v>
+        <v>-2.3700573740125</v>
       </c>
       <c r="K235">
-        <v>0.69</v>
+        <v>1.39</v>
       </c>
       <c r="L235" t="s">
-        <v>588</v>
+        <v>581</v>
       </c>
       <c r="M235" s="1">
-        <v>181220.0</v>
+        <v>195008.0</v>
       </c>
       <c r="N235" s="1">
-        <v>182609.04</v>
+        <v>197789.51</v>
       </c>
       <c r="O235" s="1">
-        <v>0.28</v>
+        <v>0.33</v>
       </c>
       <c r="P235">
         <v>1</v>
       </c>
     </row>
     <row r="236" spans="1:16">
       <c r="A236" t="s">
-        <v>589</v>
+        <v>582</v>
       </c>
       <c r="B236" t="s">
-        <v>590</v>
+        <v>583</v>
       </c>
       <c r="C236" s="1">
-        <v>118000.0</v>
+        <v>1565000.0</v>
       </c>
       <c r="D236" s="1">
-        <v>102.882</v>
+        <v>64.26</v>
       </c>
       <c r="E236" s="1">
-        <v>99.779</v>
+        <v>76.31296613</v>
       </c>
       <c r="F236" t="s">
         <v>8</v>
       </c>
       <c r="G236">
         <v>1.0</v>
       </c>
       <c r="H236" s="1">
-        <v>117739.22</v>
+        <v>1194297.92</v>
       </c>
       <c r="I236" s="1">
-        <v>3661.54</v>
+        <v>-188628.92</v>
       </c>
       <c r="J236" s="1">
-        <v>3.1098728189298</v>
+        <v>-15.794126142328</v>
       </c>
       <c r="K236">
-        <v>0.97</v>
+        <v>0.67</v>
       </c>
       <c r="L236" t="s">
-        <v>591</v>
+        <v>584</v>
       </c>
       <c r="M236" s="1">
-        <v>121400.76</v>
+        <v>1005669.0</v>
       </c>
       <c r="N236" s="1">
-        <v>122540.35</v>
+        <v>1016130.92</v>
       </c>
       <c r="O236" s="1">
-        <v>0.19</v>
+        <v>1.7</v>
       </c>
       <c r="P236">
         <v>1</v>
       </c>
     </row>
     <row r="237" spans="1:16">
       <c r="A237" t="s">
-        <v>592</v>
+        <v>585</v>
       </c>
       <c r="B237" t="s">
-        <v>593</v>
+        <v>586</v>
       </c>
       <c r="C237" s="1">
-        <v>200000.0</v>
+        <v>202000.0</v>
       </c>
       <c r="D237" s="1">
-        <v>102.803</v>
+        <v>98.735</v>
       </c>
       <c r="E237" s="1">
-        <v>102.939</v>
+        <v>99.646</v>
       </c>
       <c r="F237" t="s">
         <v>8</v>
       </c>
       <c r="G237">
         <v>1.0</v>
       </c>
       <c r="H237" s="1">
-        <v>205878.0</v>
+        <v>201284.92</v>
       </c>
       <c r="I237" s="1">
-        <v>-272.0</v>
+        <v>-1840.22</v>
       </c>
       <c r="J237" s="1">
-        <v>-0.13211707904681</v>
+        <v>-0.91423639684483</v>
       </c>
       <c r="K237">
-        <v>0.02</v>
+        <v>0.12</v>
       </c>
       <c r="L237">
-        <v>39.73</v>
+        <v>251.81</v>
       </c>
       <c r="M237" s="1">
-        <v>205606.0</v>
+        <v>199444.7</v>
       </c>
       <c r="N237" s="1">
-        <v>205645.73</v>
+        <v>199696.51</v>
       </c>
       <c r="O237" s="1">
-        <v>0.32</v>
+        <v>0.33</v>
       </c>
       <c r="P237">
         <v>1</v>
       </c>
     </row>
     <row r="238" spans="1:16">
       <c r="A238" t="s">
-        <v>594</v>
+        <v>587</v>
       </c>
       <c r="B238" t="s">
-        <v>595</v>
+        <v>588</v>
       </c>
       <c r="C238" s="1">
-        <v>300000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D238" s="1">
-        <v>99.785</v>
+        <v>105.105</v>
       </c>
       <c r="E238" s="1">
-        <v>100.761</v>
+        <v>108.24</v>
       </c>
       <c r="F238" t="s">
         <v>8</v>
       </c>
       <c r="G238">
         <v>1.0</v>
       </c>
       <c r="H238" s="1">
-        <v>302283.0</v>
+        <v>216480.0</v>
       </c>
       <c r="I238" s="1">
-        <v>-2928.0</v>
+        <v>-6270.0</v>
       </c>
       <c r="J238" s="1">
-        <v>-0.96862873532418</v>
+        <v>-2.8963414634146</v>
       </c>
       <c r="K238">
-        <v>1.62</v>
+        <v>2.03</v>
       </c>
       <c r="L238" t="s">
-        <v>596</v>
+        <v>589</v>
       </c>
       <c r="M238" s="1">
-        <v>299355.0</v>
+        <v>210210.0</v>
       </c>
       <c r="N238" s="1">
-        <v>304209.45</v>
+        <v>214264.79</v>
       </c>
       <c r="O238" s="1">
-        <v>0.47</v>
+        <v>0.36</v>
       </c>
       <c r="P238">
         <v>1</v>
       </c>
     </row>
     <row r="239" spans="1:16">
       <c r="A239" t="s">
-        <v>597</v>
+        <v>590</v>
       </c>
       <c r="B239" t="s">
-        <v>598</v>
+        <v>591</v>
       </c>
       <c r="C239" s="1">
-        <v>89000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D239" s="1">
-        <v>103.822</v>
+        <v>97.169</v>
       </c>
       <c r="E239" s="1">
-        <v>99.871</v>
+        <v>100.507</v>
       </c>
       <c r="F239" t="s">
         <v>8</v>
       </c>
       <c r="G239">
         <v>1.0</v>
       </c>
       <c r="H239" s="1">
-        <v>88885.19</v>
+        <v>201014.0</v>
       </c>
       <c r="I239" s="1">
-        <v>3516.39</v>
+        <v>-6676.0</v>
       </c>
       <c r="J239" s="1">
-        <v>3.9561033733516</v>
+        <v>-3.3211617101296</v>
       </c>
       <c r="K239">
-        <v>3.04</v>
+        <v>2.84</v>
       </c>
       <c r="L239" t="s">
-        <v>599</v>
+        <v>592</v>
       </c>
       <c r="M239" s="1">
-        <v>92401.58</v>
+        <v>194338.0</v>
       </c>
       <c r="N239" s="1">
-        <v>95108.16</v>
+        <v>200015.4</v>
       </c>
       <c r="O239" s="1">
-        <v>0.15</v>
+        <v>0.33</v>
       </c>
       <c r="P239">
         <v>1</v>
       </c>
     </row>
     <row r="240" spans="1:16">
       <c r="A240" t="s">
-        <v>600</v>
+        <v>593</v>
       </c>
       <c r="B240" t="s">
-        <v>601</v>
+        <v>594</v>
       </c>
       <c r="C240" s="1">
-        <v>100000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D240" s="1">
-        <v>106.671</v>
+        <v>87.979</v>
       </c>
       <c r="E240" s="1">
-        <v>106.89563</v>
+        <v>86.091845</v>
       </c>
       <c r="F240" t="s">
         <v>8</v>
       </c>
       <c r="G240">
         <v>1.0</v>
       </c>
       <c r="H240" s="1">
-        <v>106895.63</v>
+        <v>172183.69</v>
       </c>
       <c r="I240" s="1">
-        <v>-224.63</v>
+        <v>3774.31</v>
       </c>
       <c r="J240" s="1">
-        <v>-0.21013955388073</v>
+        <v>2.1920252725447</v>
       </c>
       <c r="K240">
-        <v>3.52</v>
-[...2 lines deleted...]
-        <v>602</v>
+        <v>0.02</v>
+      </c>
+      <c r="L240">
+        <v>32.88</v>
       </c>
       <c r="M240" s="1">
-        <v>106671.0</v>
+        <v>175958.0</v>
       </c>
       <c r="N240" s="1">
-        <v>110187.44</v>
+        <v>175990.88</v>
       </c>
       <c r="O240" s="1">
-        <v>0.17</v>
+        <v>0.29</v>
       </c>
       <c r="P240">
         <v>1</v>
       </c>
     </row>
     <row r="241" spans="1:16">
       <c r="A241" t="s">
-        <v>603</v>
+        <v>595</v>
       </c>
       <c r="B241" t="s">
-        <v>604</v>
+        <v>596</v>
       </c>
       <c r="C241" s="1">
-        <v>200000.0</v>
+        <v>118000.0</v>
       </c>
       <c r="D241" s="1">
-        <v>99.82</v>
+        <v>100.393</v>
       </c>
       <c r="E241" s="1">
-        <v>99.589</v>
+        <v>99.779</v>
       </c>
       <c r="F241" t="s">
         <v>8</v>
       </c>
       <c r="G241">
         <v>1.0</v>
       </c>
       <c r="H241" s="1">
-        <v>199178.0</v>
+        <v>117739.22</v>
       </c>
       <c r="I241" s="1">
-        <v>462.0</v>
+        <v>724.52</v>
       </c>
       <c r="J241" s="1">
-        <v>0.23195332817881</v>
+        <v>0.61535994547951</v>
       </c>
       <c r="K241">
-        <v>1.78</v>
+        <v>1.33</v>
       </c>
       <c r="L241" t="s">
-        <v>605</v>
+        <v>597</v>
       </c>
       <c r="M241" s="1">
-        <v>199640.0</v>
+        <v>118463.74</v>
       </c>
       <c r="N241" s="1">
-        <v>203207.12</v>
+        <v>120027.64</v>
       </c>
       <c r="O241" s="1">
-        <v>0.32</v>
+        <v>0.2</v>
       </c>
       <c r="P241">
         <v>1</v>
       </c>
     </row>
     <row r="242" spans="1:16">
       <c r="A242" t="s">
-        <v>606</v>
+        <v>598</v>
       </c>
       <c r="B242" t="s">
-        <v>607</v>
+        <v>599</v>
       </c>
       <c r="C242" s="1">
-        <v>100000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D242" s="1">
-        <v>99.897</v>
+        <v>99.958</v>
       </c>
       <c r="E242" s="1">
-        <v>99.908</v>
+        <v>102.939</v>
       </c>
       <c r="F242" t="s">
         <v>8</v>
       </c>
       <c r="G242">
         <v>1.0</v>
       </c>
       <c r="H242" s="1">
-        <v>99908.0</v>
+        <v>205878.0</v>
       </c>
       <c r="I242" s="1">
-        <v>-11.0</v>
+        <v>-5962.0</v>
       </c>
       <c r="J242" s="1">
-        <v>-0.011010129318973</v>
+        <v>-2.8958897988129</v>
       </c>
       <c r="K242">
-        <v>0.24</v>
+        <v>0.37</v>
       </c>
       <c r="L242">
-        <v>236.81</v>
+        <v>734.93</v>
       </c>
       <c r="M242" s="1">
-        <v>99897.0</v>
+        <v>199916.0</v>
       </c>
       <c r="N242" s="1">
-        <v>100133.81</v>
+        <v>200650.93</v>
       </c>
       <c r="O242" s="1">
-        <v>0.16</v>
+        <v>0.34</v>
       </c>
       <c r="P242">
         <v>1</v>
       </c>
     </row>
     <row r="243" spans="1:16">
       <c r="A243" t="s">
-        <v>608</v>
+        <v>600</v>
       </c>
       <c r="B243" t="s">
-        <v>607</v>
+        <v>601</v>
       </c>
       <c r="C243" s="1">
-        <v>200000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D243" s="1">
-        <v>104.493</v>
+        <v>96.141</v>
       </c>
       <c r="E243" s="1">
-        <v>104.481</v>
+        <v>100.761</v>
       </c>
       <c r="F243" t="s">
         <v>8</v>
       </c>
       <c r="G243">
         <v>1.0</v>
       </c>
       <c r="H243" s="1">
-        <v>208962.0</v>
+        <v>302283.0</v>
       </c>
       <c r="I243" s="1">
-        <v>24.0</v>
+        <v>-13860.0</v>
       </c>
       <c r="J243" s="1">
-        <v>0.011485341832486</v>
+        <v>-4.5851073331944</v>
       </c>
       <c r="K243">
-        <v>4.15</v>
-[...2 lines deleted...]
-        <v>609</v>
+        <v>0.27</v>
+      </c>
+      <c r="L243">
+        <v>804.45</v>
       </c>
       <c r="M243" s="1">
-        <v>208986.0</v>
+        <v>288423.0</v>
       </c>
       <c r="N243" s="1">
-        <v>217288.74</v>
+        <v>289227.45</v>
       </c>
       <c r="O243" s="1">
-        <v>0.34</v>
+        <v>0.48</v>
       </c>
       <c r="P243">
         <v>1</v>
       </c>
     </row>
     <row r="244" spans="1:16">
       <c r="A244" t="s">
-        <v>610</v>
+        <v>602</v>
       </c>
       <c r="B244" t="s">
-        <v>611</v>
+        <v>603</v>
       </c>
       <c r="C244" s="1">
-        <v>200000.0</v>
+        <v>89000.0</v>
       </c>
       <c r="D244" s="1">
-        <v>106.046</v>
+        <v>100.945</v>
       </c>
       <c r="E244" s="1">
-        <v>106.6</v>
+        <v>99.871</v>
       </c>
       <c r="F244" t="s">
         <v>8</v>
       </c>
       <c r="G244">
         <v>1.0</v>
       </c>
       <c r="H244" s="1">
-        <v>213200.0</v>
+        <v>88885.19</v>
       </c>
       <c r="I244" s="1">
-        <v>-1108.0</v>
+        <v>955.86</v>
       </c>
       <c r="J244" s="1">
-        <v>-0.51969981238274</v>
+        <v>1.0753872495519</v>
       </c>
       <c r="K244">
-        <v>1.5</v>
+        <v>3.4</v>
       </c>
       <c r="L244" t="s">
-        <v>612</v>
+        <v>604</v>
       </c>
       <c r="M244" s="1">
-        <v>212092.0</v>
+        <v>89841.05</v>
       </c>
       <c r="N244" s="1">
-        <v>215096.11</v>
+        <v>92867.66</v>
       </c>
       <c r="O244" s="1">
-        <v>0.34</v>
+        <v>0.16</v>
       </c>
       <c r="P244">
         <v>1</v>
       </c>
     </row>
     <row r="245" spans="1:16">
       <c r="A245" t="s">
-        <v>613</v>
+        <v>605</v>
       </c>
       <c r="B245" t="s">
-        <v>614</v>
+        <v>606</v>
       </c>
       <c r="C245" s="1">
-        <v>168000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D245" s="1">
-        <v>102.119</v>
+        <v>103.851</v>
       </c>
       <c r="E245" s="1">
-        <v>100.0</v>
+        <v>106.89563</v>
       </c>
       <c r="F245" t="s">
         <v>8</v>
       </c>
       <c r="G245">
         <v>1.0</v>
       </c>
       <c r="H245" s="1">
-        <v>168000.0</v>
+        <v>106895.63</v>
       </c>
       <c r="I245" s="1">
-        <v>3559.92</v>
+        <v>-3044.63</v>
       </c>
       <c r="J245" s="1">
-        <v>2.119</v>
+        <v>-2.8482268171299</v>
       </c>
       <c r="K245">
-        <v>0.35</v>
-[...2 lines deleted...]
-        <v>593.57</v>
+        <v>3.92</v>
+      </c>
+      <c r="L245" t="s">
+        <v>607</v>
       </c>
       <c r="M245" s="1">
-        <v>171559.92</v>
+        <v>103851.0</v>
       </c>
       <c r="N245" s="1">
-        <v>172153.49</v>
+        <v>107774.97</v>
       </c>
       <c r="O245" s="1">
-        <v>0.27</v>
+        <v>0.18</v>
       </c>
       <c r="P245">
         <v>1</v>
       </c>
     </row>
     <row r="246" spans="1:16">
       <c r="A246" t="s">
-        <v>615</v>
+        <v>608</v>
       </c>
       <c r="B246" t="s">
-        <v>616</v>
+        <v>609</v>
       </c>
       <c r="C246" s="1">
-        <v>190000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D246" s="1">
-        <v>96.325</v>
+        <v>96.915</v>
       </c>
       <c r="E246" s="1">
-        <v>106.52323684</v>
+        <v>99.589</v>
       </c>
       <c r="F246" t="s">
         <v>8</v>
       </c>
       <c r="G246">
         <v>1.0</v>
       </c>
       <c r="H246" s="1">
-        <v>202394.15</v>
+        <v>199178.0</v>
       </c>
       <c r="I246" s="1">
-        <v>-19376.65</v>
+        <v>-5348.0</v>
       </c>
       <c r="J246" s="1">
-        <v>-9.5737203866811</v>
+        <v>-2.6850354958881</v>
       </c>
       <c r="K246">
-        <v>1.14</v>
+        <v>2.07</v>
       </c>
       <c r="L246" t="s">
-        <v>617</v>
+        <v>610</v>
       </c>
       <c r="M246" s="1">
-        <v>183017.5</v>
+        <v>193830.0</v>
       </c>
       <c r="N246" s="1">
-        <v>185176.21</v>
+        <v>197972.47</v>
       </c>
       <c r="O246" s="1">
-        <v>0.29</v>
+        <v>0.33</v>
       </c>
       <c r="P246">
         <v>1</v>
       </c>
     </row>
     <row r="247" spans="1:16">
       <c r="A247" t="s">
-        <v>618</v>
+        <v>611</v>
       </c>
       <c r="B247" t="s">
-        <v>619</v>
+        <v>612</v>
       </c>
       <c r="C247" s="1">
         <v>100000.0</v>
       </c>
       <c r="D247" s="1">
-        <v>103.633</v>
+        <v>96.479</v>
       </c>
       <c r="E247" s="1">
-        <v>100.0</v>
+        <v>99.908</v>
       </c>
       <c r="F247" t="s">
         <v>8</v>
       </c>
       <c r="G247">
         <v>1.0</v>
       </c>
       <c r="H247" s="1">
-        <v>100000.0</v>
+        <v>99908.0</v>
       </c>
       <c r="I247" s="1">
-        <v>3633.0</v>
+        <v>-3429.0</v>
       </c>
       <c r="J247" s="1">
-        <v>3.633</v>
+        <v>-3.4321575849782</v>
       </c>
       <c r="K247">
-        <v>3.55</v>
-[...2 lines deleted...]
-        <v>620</v>
+        <v>0.62</v>
+      </c>
+      <c r="L247">
+        <v>624.31</v>
       </c>
       <c r="M247" s="1">
-        <v>103633.0</v>
+        <v>96479.0</v>
       </c>
       <c r="N247" s="1">
-        <v>107185.76</v>
+        <v>97103.31</v>
       </c>
       <c r="O247" s="1">
-        <v>0.17</v>
+        <v>0.16</v>
       </c>
       <c r="P247">
         <v>1</v>
       </c>
     </row>
     <row r="248" spans="1:16">
       <c r="A248" t="s">
-        <v>621</v>
+        <v>613</v>
       </c>
       <c r="B248" t="s">
-        <v>622</v>
+        <v>612</v>
       </c>
       <c r="C248" s="1">
         <v>200000.0</v>
       </c>
       <c r="D248" s="1">
-        <v>100.237</v>
+        <v>100.97</v>
       </c>
       <c r="E248" s="1">
-        <v>100.0</v>
+        <v>104.481</v>
       </c>
       <c r="F248" t="s">
         <v>8</v>
       </c>
       <c r="G248">
         <v>1.0</v>
       </c>
       <c r="H248" s="1">
-        <v>200000.0</v>
+        <v>208962.0</v>
       </c>
       <c r="I248" s="1">
-        <v>474.0</v>
+        <v>-7022.0</v>
       </c>
       <c r="J248" s="1">
-        <v>0.237</v>
+        <v>-3.3604195978216</v>
       </c>
       <c r="K248">
-        <v>1.71</v>
+        <v>4.61</v>
       </c>
       <c r="L248" t="s">
-        <v>623</v>
+        <v>614</v>
       </c>
       <c r="M248" s="1">
-        <v>200474.0</v>
+        <v>201940.0</v>
       </c>
       <c r="N248" s="1">
-        <v>203887.23</v>
+        <v>211153.7</v>
       </c>
       <c r="O248" s="1">
-        <v>0.32</v>
+        <v>0.35</v>
       </c>
       <c r="P248">
         <v>1</v>
       </c>
     </row>
     <row r="249" spans="1:16">
       <c r="A249" t="s">
-        <v>624</v>
+        <v>615</v>
       </c>
       <c r="B249" t="s">
-        <v>625</v>
+        <v>616</v>
       </c>
       <c r="C249" s="1">
         <v>200000.0</v>
       </c>
       <c r="D249" s="1">
-        <v>103.66</v>
+        <v>102.831</v>
       </c>
       <c r="E249" s="1">
-        <v>103.4955</v>
+        <v>106.6</v>
       </c>
       <c r="F249" t="s">
         <v>8</v>
       </c>
       <c r="G249">
         <v>1.0</v>
       </c>
       <c r="H249" s="1">
-        <v>206991.0</v>
+        <v>213200.0</v>
       </c>
       <c r="I249" s="1">
-        <v>329.0</v>
+        <v>-7538.0</v>
       </c>
       <c r="J249" s="1">
-        <v>0.15894410868105</v>
+        <v>-3.5356472795497</v>
       </c>
       <c r="K249">
-        <v>3.97</v>
+        <v>1.91</v>
       </c>
       <c r="L249" t="s">
-        <v>626</v>
+        <v>617</v>
       </c>
       <c r="M249" s="1">
-        <v>207320.0</v>
+        <v>205662.0</v>
       </c>
       <c r="N249" s="1">
-        <v>215261.1</v>
+        <v>209481.18</v>
       </c>
       <c r="O249" s="1">
-        <v>0.34</v>
+        <v>0.35</v>
       </c>
       <c r="P249">
         <v>1</v>
       </c>
     </row>
     <row r="250" spans="1:16">
       <c r="A250" t="s">
-        <v>627</v>
+        <v>618</v>
       </c>
       <c r="B250" t="s">
-        <v>628</v>
+        <v>619</v>
       </c>
       <c r="C250" s="1">
-        <v>100000.0</v>
+        <v>285000.0</v>
       </c>
       <c r="D250" s="1">
-        <v>105.657</v>
+        <v>96.427</v>
       </c>
       <c r="E250" s="1">
-        <v>105.92</v>
+        <v>99.902</v>
       </c>
       <c r="F250" t="s">
         <v>8</v>
       </c>
       <c r="G250">
         <v>1.0</v>
       </c>
       <c r="H250" s="1">
-        <v>105920.0</v>
+        <v>284720.7</v>
       </c>
       <c r="I250" s="1">
-        <v>-263.0</v>
+        <v>-9903.75</v>
       </c>
       <c r="J250" s="1">
-        <v>-0.24830060422961</v>
+        <v>-3.4784088406639</v>
       </c>
       <c r="K250">
-        <v>3.72</v>
+        <v>0.4</v>
       </c>
       <c r="L250" t="s">
-        <v>629</v>
+        <v>620</v>
       </c>
       <c r="M250" s="1">
-        <v>105657.0</v>
+        <v>274816.95</v>
       </c>
       <c r="N250" s="1">
-        <v>109378.92</v>
+        <v>275949.14</v>
       </c>
       <c r="O250" s="1">
-        <v>0.17</v>
+        <v>0.46</v>
       </c>
       <c r="P250">
         <v>1</v>
       </c>
     </row>
     <row r="251" spans="1:16">
       <c r="A251" t="s">
-        <v>630</v>
+        <v>621</v>
       </c>
       <c r="B251" t="s">
-        <v>631</v>
+        <v>622</v>
       </c>
       <c r="C251" s="1">
-        <v>200000.0</v>
+        <v>168000.0</v>
       </c>
       <c r="D251" s="1">
-        <v>97.241</v>
+        <v>98.569</v>
       </c>
       <c r="E251" s="1">
-        <v>97.25</v>
+        <v>100.0</v>
       </c>
       <c r="F251" t="s">
         <v>8</v>
       </c>
       <c r="G251">
         <v>1.0</v>
       </c>
       <c r="H251" s="1">
-        <v>194500.0</v>
+        <v>168000.0</v>
       </c>
       <c r="I251" s="1">
-        <v>-18.0</v>
+        <v>-2404.08</v>
       </c>
       <c r="J251" s="1">
-        <v>-0.009254498714653</v>
+        <v>-1.431</v>
       </c>
       <c r="K251">
-        <v>2.12</v>
+        <v>0.74</v>
       </c>
       <c r="L251" t="s">
-        <v>632</v>
+        <v>623</v>
       </c>
       <c r="M251" s="1">
-        <v>194482.0</v>
+        <v>165595.92</v>
       </c>
       <c r="N251" s="1">
-        <v>198728.58</v>
+        <v>166838.71</v>
       </c>
       <c r="O251" s="1">
-        <v>0.31</v>
+        <v>0.28</v>
       </c>
       <c r="P251">
         <v>1</v>
       </c>
     </row>
     <row r="252" spans="1:16">
       <c r="A252" t="s">
-        <v>633</v>
+        <v>624</v>
       </c>
       <c r="B252" t="s">
-        <v>634</v>
+        <v>625</v>
       </c>
       <c r="C252" s="1">
-        <v>245000.0</v>
+        <v>190000.0</v>
       </c>
       <c r="D252" s="1">
-        <v>100.092</v>
+        <v>94.157</v>
       </c>
       <c r="E252" s="1">
-        <v>100.0</v>
+        <v>106.52323684</v>
       </c>
       <c r="F252" t="s">
         <v>8</v>
       </c>
       <c r="G252">
         <v>1.0</v>
       </c>
       <c r="H252" s="1">
-        <v>245000.0</v>
+        <v>202394.15</v>
       </c>
       <c r="I252" s="1">
-        <v>225.4</v>
+        <v>-23495.85</v>
       </c>
       <c r="J252" s="1">
-        <v>0.092</v>
+        <v>-11.60895707707</v>
       </c>
       <c r="K252">
-        <v>0.01</v>
-[...2 lines deleted...]
-        <v>28.5</v>
+        <v>1.28</v>
+      </c>
+      <c r="L252" t="s">
+        <v>626</v>
       </c>
       <c r="M252" s="1">
-        <v>245225.4</v>
+        <v>178898.3</v>
       </c>
       <c r="N252" s="1">
-        <v>245253.9</v>
+        <v>181321.19</v>
       </c>
       <c r="O252" s="1">
-        <v>0.38</v>
+        <v>0.3</v>
       </c>
       <c r="P252">
         <v>1</v>
       </c>
     </row>
     <row r="253" spans="1:16">
       <c r="A253" t="s">
-        <v>635</v>
+        <v>627</v>
       </c>
       <c r="B253" t="s">
-        <v>636</v>
+        <v>628</v>
       </c>
       <c r="C253" s="1">
-        <v>300000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D253" s="1">
-        <v>84.405</v>
+        <v>99.889</v>
       </c>
       <c r="E253" s="1">
-        <v>92.28804</v>
+        <v>100.0</v>
       </c>
       <c r="F253" t="s">
         <v>8</v>
       </c>
       <c r="G253">
         <v>1.0</v>
       </c>
       <c r="H253" s="1">
-        <v>276864.12</v>
+        <v>100000.0</v>
       </c>
       <c r="I253" s="1">
-        <v>-23649.12</v>
+        <v>-111.0</v>
       </c>
       <c r="J253" s="1">
-        <v>-8.5417785446522</v>
+        <v>-0.111</v>
       </c>
       <c r="K253">
-        <v>0.36</v>
+        <v>3.95</v>
       </c>
       <c r="L253" t="s">
-        <v>637</v>
+        <v>629</v>
       </c>
       <c r="M253" s="1">
-        <v>253215.0</v>
+        <v>99889.0</v>
       </c>
       <c r="N253" s="1">
-        <v>254299.93</v>
+        <v>103839.04</v>
       </c>
       <c r="O253" s="1">
-        <v>0.4</v>
+        <v>0.17</v>
       </c>
       <c r="P253">
         <v>1</v>
       </c>
     </row>
     <row r="254" spans="1:16">
       <c r="A254" t="s">
-        <v>638</v>
+        <v>630</v>
       </c>
       <c r="B254" t="s">
-        <v>639</v>
+        <v>631</v>
       </c>
       <c r="C254" s="1">
-        <v>216000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D254" s="1">
-        <v>90.868</v>
+        <v>101.481</v>
       </c>
       <c r="E254" s="1">
-        <v>102.24988426</v>
+        <v>103.4955</v>
       </c>
       <c r="F254" t="s">
         <v>8</v>
       </c>
       <c r="G254">
         <v>1.0</v>
       </c>
       <c r="H254" s="1">
-        <v>220859.75</v>
+        <v>206991.0</v>
       </c>
       <c r="I254" s="1">
-        <v>-24584.87</v>
+        <v>-4029.0</v>
       </c>
       <c r="J254" s="1">
-        <v>-11.131439748528</v>
+        <v>-1.9464614403525</v>
       </c>
       <c r="K254">
-        <v>0.48</v>
-[...2 lines deleted...]
-        <v>640</v>
+        <v>0.13</v>
+      </c>
+      <c r="L254">
+        <v>256.16</v>
       </c>
       <c r="M254" s="1">
-        <v>196274.88</v>
+        <v>202962.0</v>
       </c>
       <c r="N254" s="1">
-        <v>197322.33</v>
+        <v>203218.16</v>
       </c>
       <c r="O254" s="1">
-        <v>0.31</v>
+        <v>0.34</v>
       </c>
       <c r="P254">
         <v>1</v>
       </c>
     </row>
     <row r="255" spans="1:16">
       <c r="A255" t="s">
-        <v>641</v>
+        <v>632</v>
       </c>
       <c r="B255" t="s">
-        <v>642</v>
+        <v>633</v>
       </c>
       <c r="C255" s="1">
-        <v>100000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D255" s="1">
-        <v>102.781</v>
+        <v>94.489</v>
       </c>
       <c r="E255" s="1">
-        <v>99.417</v>
+        <v>97.25</v>
       </c>
       <c r="F255" t="s">
         <v>8</v>
       </c>
       <c r="G255">
         <v>1.0</v>
       </c>
       <c r="H255" s="1">
-        <v>99417.0</v>
+        <v>194500.0</v>
       </c>
       <c r="I255" s="1">
-        <v>3364.0</v>
+        <v>-5522.0</v>
       </c>
       <c r="J255" s="1">
-        <v>3.383727129163</v>
+        <v>-2.8390745501285</v>
       </c>
       <c r="K255">
-        <v>3.36</v>
+        <v>2.36</v>
       </c>
       <c r="L255" t="s">
-        <v>643</v>
+        <v>634</v>
       </c>
       <c r="M255" s="1">
-        <v>102781.0</v>
+        <v>188978.0</v>
       </c>
       <c r="N255" s="1">
-        <v>106140.59</v>
+        <v>193704.03</v>
       </c>
       <c r="O255" s="1">
-        <v>0.17</v>
+        <v>0.32</v>
       </c>
       <c r="P255">
         <v>1</v>
       </c>
     </row>
     <row r="256" spans="1:16">
       <c r="A256" t="s">
-        <v>644</v>
+        <v>635</v>
       </c>
       <c r="B256" t="s">
-        <v>645</v>
+        <v>636</v>
       </c>
       <c r="C256" s="1">
-        <v>200000.0</v>
+        <v>106000.0</v>
       </c>
       <c r="D256" s="1">
-        <v>100.449</v>
+        <v>98.19</v>
       </c>
       <c r="E256" s="1">
-        <v>100.0</v>
+        <v>99.695</v>
       </c>
       <c r="F256" t="s">
         <v>8</v>
       </c>
       <c r="G256">
         <v>1.0</v>
       </c>
       <c r="H256" s="1">
-        <v>200000.0</v>
+        <v>105676.7</v>
       </c>
       <c r="I256" s="1">
-        <v>898.0</v>
+        <v>-1595.3</v>
       </c>
       <c r="J256" s="1">
-        <v>0.449</v>
+        <v>-1.5096042930939</v>
       </c>
       <c r="K256">
-        <v>1.43</v>
-[...2 lines deleted...]
-        <v>646</v>
+        <v>0.13</v>
+      </c>
+      <c r="L256">
+        <v>141.58</v>
       </c>
       <c r="M256" s="1">
-        <v>200898.0</v>
+        <v>104081.4</v>
       </c>
       <c r="N256" s="1">
-        <v>203765.93</v>
+        <v>104222.98</v>
       </c>
       <c r="O256" s="1">
-        <v>0.32</v>
+        <v>0.17</v>
       </c>
       <c r="P256">
         <v>1</v>
       </c>
     </row>
     <row r="257" spans="1:16">
       <c r="A257" t="s">
-        <v>647</v>
+        <v>637</v>
       </c>
       <c r="B257" t="s">
-        <v>648</v>
+        <v>638</v>
       </c>
       <c r="C257" s="1">
-        <v>195.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D257" s="1">
-        <v>0.1425</v>
+        <v>81.586</v>
       </c>
       <c r="E257" s="1">
-        <v>0.1072948718</v>
+        <v>92.28804</v>
       </c>
       <c r="F257" t="s">
         <v>8</v>
       </c>
       <c r="G257">
         <v>1.0</v>
       </c>
       <c r="H257" s="1">
-        <v>0.0</v>
+        <v>276864.12</v>
       </c>
       <c r="I257" s="1">
-        <v>17162.5</v>
+        <v>-32106.12</v>
       </c>
       <c r="J257" s="1">
-        <v>0</v>
+        <v>-11.59634552863</v>
       </c>
       <c r="K257">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>0.43</v>
+      </c>
+      <c r="L257" t="s">
+        <v>639</v>
       </c>
       <c r="M257" s="1">
-        <v>17162.5</v>
+        <v>244758.0</v>
       </c>
       <c r="N257" s="1">
-        <v>17162.5</v>
+        <v>246058.68</v>
       </c>
       <c r="O257" s="1">
-        <v>0.03</v>
+        <v>0.41</v>
       </c>
       <c r="P257">
         <v>1</v>
       </c>
     </row>
     <row r="258" spans="1:16">
       <c r="A258" t="s">
+        <v>640</v>
+      </c>
+      <c r="B258" t="s">
+        <v>641</v>
+      </c>
+      <c r="C258" s="1">
+        <v>216000.0</v>
+      </c>
+      <c r="D258" s="1">
+        <v>88.692</v>
+      </c>
+      <c r="E258" s="1">
+        <v>102.24988426</v>
+      </c>
+      <c r="F258" t="s">
+        <v>8</v>
+      </c>
+      <c r="G258">
+        <v>1.0</v>
+      </c>
+      <c r="H258" s="1">
+        <v>220859.75</v>
+      </c>
+      <c r="I258" s="1">
+        <v>-29285.03</v>
+      </c>
+      <c r="J258" s="1">
+        <v>-13.259559516843</v>
+      </c>
+      <c r="K258">
+        <v>0.56</v>
+      </c>
+      <c r="L258" t="s">
+        <v>642</v>
+      </c>
+      <c r="M258" s="1">
+        <v>191574.72</v>
+      </c>
+      <c r="N258" s="1">
+        <v>192777.51</v>
+      </c>
+      <c r="O258" s="1">
+        <v>0.32</v>
+      </c>
+      <c r="P258">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="259" spans="1:16">
+      <c r="A259" t="s">
+        <v>643</v>
+      </c>
+      <c r="B259" t="s">
+        <v>644</v>
+      </c>
+      <c r="C259" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="D259" s="1">
+        <v>99.724</v>
+      </c>
+      <c r="E259" s="1">
+        <v>99.417</v>
+      </c>
+      <c r="F259" t="s">
+        <v>8</v>
+      </c>
+      <c r="G259">
+        <v>1.0</v>
+      </c>
+      <c r="H259" s="1">
+        <v>99417.0</v>
+      </c>
+      <c r="I259" s="1">
+        <v>307.0</v>
+      </c>
+      <c r="J259" s="1">
+        <v>0.30880030578271</v>
+      </c>
+      <c r="K259">
+        <v>3.72</v>
+      </c>
+      <c r="L259" t="s">
+        <v>645</v>
+      </c>
+      <c r="M259" s="1">
+        <v>99724.0</v>
+      </c>
+      <c r="N259" s="1">
+        <v>103443.18</v>
+      </c>
+      <c r="O259" s="1">
+        <v>0.17</v>
+      </c>
+      <c r="P259">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="260" spans="1:16">
+      <c r="A260" t="s">
+        <v>646</v>
+      </c>
+      <c r="B260" t="s">
+        <v>647</v>
+      </c>
+      <c r="C260" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="D260" s="1">
+        <v>97.34</v>
+      </c>
+      <c r="E260" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="F260" t="s">
+        <v>8</v>
+      </c>
+      <c r="G260">
+        <v>1.0</v>
+      </c>
+      <c r="H260" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="I260" s="1">
+        <v>-5320.0</v>
+      </c>
+      <c r="J260" s="1">
+        <v>-2.66</v>
+      </c>
+      <c r="K260">
+        <v>1.74</v>
+      </c>
+      <c r="L260" t="s">
+        <v>648</v>
+      </c>
+      <c r="M260" s="1">
+        <v>194680.0</v>
+      </c>
+      <c r="N260" s="1">
+        <v>198152.62</v>
+      </c>
+      <c r="O260" s="1">
+        <v>0.33</v>
+      </c>
+      <c r="P260">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="261" spans="1:16">
+      <c r="A261" t="s">
         <v>649</v>
       </c>
-      <c r="B258" t="s">
+      <c r="B261" t="s">
         <v>650</v>
       </c>
-      <c r="C258" s="1">
+      <c r="C261" s="1">
+        <v>195.0</v>
+      </c>
+      <c r="D261" s="1">
+        <v>0.1125</v>
+      </c>
+      <c r="E261" s="1">
+        <v>0.1072948718</v>
+      </c>
+      <c r="F261" t="s">
+        <v>8</v>
+      </c>
+      <c r="G261">
+        <v>1.0</v>
+      </c>
+      <c r="H261" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="I261" s="1">
+        <v>2537.5</v>
+      </c>
+      <c r="J261" s="1">
+        <v>0</v>
+      </c>
+      <c r="K261">
+        <v>0.0</v>
+      </c>
+      <c r="L261">
+        <v>0.0</v>
+      </c>
+      <c r="M261" s="1">
+        <v>2537.5</v>
+      </c>
+      <c r="N261" s="1">
+        <v>2537.5</v>
+      </c>
+      <c r="O261" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="P261">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="262" spans="1:16">
+      <c r="A262" t="s">
+        <v>651</v>
+      </c>
+      <c r="B262" t="s">
+        <v>652</v>
+      </c>
+      <c r="C262" s="1">
+        <v>57.0</v>
+      </c>
+      <c r="D262" s="1">
+        <v>41.9</v>
+      </c>
+      <c r="E262" s="1">
+        <v>53.2</v>
+      </c>
+      <c r="F262" t="s">
+        <v>8</v>
+      </c>
+      <c r="G262">
+        <v>1.0</v>
+      </c>
+      <c r="H262" s="1">
+        <v>30324.0</v>
+      </c>
+      <c r="I262" s="1">
+        <v>-6441.0</v>
+      </c>
+      <c r="J262" s="1">
+        <v>-21.240601503759</v>
+      </c>
+      <c r="K262">
+        <v>0.0</v>
+      </c>
+      <c r="L262">
+        <v>0.0</v>
+      </c>
+      <c r="M262" s="1">
+        <v>23883.0</v>
+      </c>
+      <c r="N262" s="1">
+        <v>23883.0</v>
+      </c>
+      <c r="O262" s="1">
+        <v>0.04</v>
+      </c>
+      <c r="P262">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="263" spans="1:16">
+      <c r="A263" t="s">
+        <v>653</v>
+      </c>
+      <c r="B263" t="s">
+        <v>654</v>
+      </c>
+      <c r="C263" s="1">
+        <v>80.0</v>
+      </c>
+      <c r="D263" s="1">
+        <v>40.9</v>
+      </c>
+      <c r="E263" s="1">
+        <v>75.3</v>
+      </c>
+      <c r="F263" t="s">
+        <v>8</v>
+      </c>
+      <c r="G263">
+        <v>1.0</v>
+      </c>
+      <c r="H263" s="1">
+        <v>60240.0</v>
+      </c>
+      <c r="I263" s="1">
+        <v>-27520.0</v>
+      </c>
+      <c r="J263" s="1">
+        <v>-45.683930942895</v>
+      </c>
+      <c r="K263">
+        <v>0.0</v>
+      </c>
+      <c r="L263">
+        <v>0.0</v>
+      </c>
+      <c r="M263" s="1">
+        <v>32720.0</v>
+      </c>
+      <c r="N263" s="1">
+        <v>32720.0</v>
+      </c>
+      <c r="O263" s="1">
+        <v>0.05</v>
+      </c>
+      <c r="P263">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="264" spans="1:16">
+      <c r="A264" t="s">
+        <v>655</v>
+      </c>
+      <c r="B264" t="s">
+        <v>656</v>
+      </c>
+      <c r="C264" s="1">
         <v>-195.0</v>
       </c>
-      <c r="D258" s="1">
-[...2 lines deleted...]
-      <c r="E258" s="1">
+      <c r="D264" s="1">
+        <v>0.085</v>
+      </c>
+      <c r="E264" s="1">
         <v>0.0698205128</v>
       </c>
-      <c r="F258" t="s">
-[...11 lines deleted...]
-      <c r="J258" s="1">
+      <c r="F264" t="s">
+        <v>8</v>
+      </c>
+      <c r="G264">
+        <v>1.0</v>
+      </c>
+      <c r="H264" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="I264" s="1">
+        <v>-7400.0</v>
+      </c>
+      <c r="J264" s="1">
         <v>0</v>
       </c>
-      <c r="K258">
-[...14 lines deleted...]
-      <c r="P258">
+      <c r="K264">
+        <v>0.0</v>
+      </c>
+      <c r="L264">
+        <v>0.0</v>
+      </c>
+      <c r="M264" s="1">
+        <v>-7400.0</v>
+      </c>
+      <c r="N264" s="1">
+        <v>-7400.0</v>
+      </c>
+      <c r="O264" s="1">
+        <v>-0.01</v>
+      </c>
+      <c r="P264">
         <v>1</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>