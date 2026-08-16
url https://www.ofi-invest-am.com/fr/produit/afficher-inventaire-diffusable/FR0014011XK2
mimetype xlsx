--- v2 (2026-06-27)
+++ v3 (2026-08-16)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="1" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Répartition" sheetId="1" r:id="rId4"/>
     <sheet name="Valorisation" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="657">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="679">
   <si>
     <t>Type Part</t>
   </si>
   <si>
     <t>CodeIsin</t>
   </si>
   <si>
     <t>Parts</t>
   </si>
   <si>
     <t>Vl</t>
   </si>
   <si>
     <t>Devise</t>
   </si>
   <si>
     <t>Actif net</t>
   </si>
   <si>
     <t>A</t>
   </si>
   <si>
     <t>FR0010746776</t>
   </si>
   <si>
@@ -139,218 +139,224 @@
   <si>
     <t>NL0000235190</t>
   </si>
   <si>
     <t>AIRBUS</t>
   </si>
   <si>
     <t>CH0432492467</t>
   </si>
   <si>
     <t>ALCON AG</t>
   </si>
   <si>
     <t>DE0008404005</t>
   </si>
   <si>
     <t>ALLIANZ</t>
   </si>
   <si>
     <t>FR0010220475</t>
   </si>
   <si>
     <t>ALSTOM SA</t>
   </si>
   <si>
-    <t>ES0109067019</t>
-[...4 lines deleted...]
-  <si>
     <t>BE0974293251</t>
   </si>
   <si>
     <t>ANHEUSER-BUSCH INBEV SA</t>
   </si>
   <si>
     <t>LU0569974404</t>
   </si>
   <si>
     <t>APERAM SA</t>
   </si>
   <si>
     <t>NL0010832176</t>
   </si>
   <si>
     <t>ARGENX</t>
   </si>
   <si>
     <t>NL0010273215</t>
   </si>
   <si>
     <t>ASML HOLDING NV</t>
   </si>
   <si>
+    <t>SE0017486889</t>
+  </si>
+  <si>
+    <t>ATLAS COPCO CLASS A</t>
+  </si>
+  <si>
+    <t>SEK</t>
+  </si>
+  <si>
     <t>FR0000120628</t>
   </si>
   <si>
     <t>AXA SA</t>
   </si>
   <si>
     <t>ES0113211835</t>
   </si>
   <si>
     <t>BANCO BILBAO VIZCAYA ARGENTARIA SA</t>
   </si>
   <si>
     <t>ES0113900J37</t>
   </si>
   <si>
-    <t>BANCO SANTANDER SA</t>
+    <t>BANCO SANTANDER</t>
   </si>
   <si>
     <t>FR0013280286</t>
   </si>
   <si>
     <t>BIOMERIEUX SA</t>
   </si>
   <si>
     <t>DE0005190003</t>
   </si>
   <si>
     <t>BMW AG</t>
   </si>
   <si>
     <t>FR0000131104</t>
   </si>
   <si>
     <t>BNP PARIBAS SA</t>
   </si>
   <si>
     <t>LU2244386053</t>
   </si>
   <si>
     <t>BNPP EASY   HY SRI FOSSIL FREE UCI</t>
   </si>
   <si>
     <t>LU2533812991</t>
   </si>
   <si>
     <t>BNPP EASY AGG BD SRI FOSSIL FREE U</t>
   </si>
   <si>
     <t>SE0020050417</t>
   </si>
   <si>
     <t>BOLIDEN</t>
   </si>
   <si>
-    <t>SEK</t>
-[...1 lines deleted...]
-  <si>
     <t>FR0000125338</t>
   </si>
   <si>
     <t>CAPGEMINI</t>
   </si>
   <si>
     <t>DK0010181759</t>
   </si>
   <si>
     <t>CARLSBERG CLASS B</t>
   </si>
   <si>
     <t>DKK</t>
   </si>
   <si>
     <t>DE000CBK1001</t>
   </si>
   <si>
     <t>COMMERZBANK AG</t>
   </si>
   <si>
     <t>FR0000125007</t>
   </si>
   <si>
     <t>COMPAGNIE DE SAINT GOBAIN SA</t>
   </si>
   <si>
     <t>CH0210483332</t>
   </si>
   <si>
     <t>COMPAGNIE FINANCIERE RICHEMONT SA</t>
   </si>
   <si>
     <t>FR0000120644</t>
   </si>
   <si>
     <t>DANONE SA</t>
   </si>
   <si>
     <t>FR0014003TT8</t>
   </si>
   <si>
     <t>DASSAULT SYSTEMES</t>
   </si>
   <si>
-    <t>DE0005140008</t>
-[...4 lines deleted...]
-  <si>
     <t>DE0005810055</t>
   </si>
   <si>
     <t>DEUTSCHE BOERSE AG</t>
   </si>
   <si>
     <t>DE0005557508</t>
   </si>
   <si>
     <t>DEUTSCHE TELEKOM N AG</t>
   </si>
   <si>
     <t>CH1216478797</t>
   </si>
   <si>
     <t>DSM FIRMENICH AG</t>
   </si>
   <si>
     <t>DE000ENAG999</t>
   </si>
   <si>
     <t>E.ON N</t>
   </si>
   <si>
     <t>PTEDP0AM0009</t>
   </si>
   <si>
     <t>EDP ENERGIAS DE PORTUGAL SA</t>
   </si>
   <si>
+    <t>BE0003822393</t>
+  </si>
+  <si>
+    <t>ELIA GROUP SA</t>
+  </si>
+  <si>
+    <t>ES0130670112</t>
+  </si>
+  <si>
+    <t>ENDESA SA</t>
+  </si>
+  <si>
     <t>IT0003128367</t>
   </si>
   <si>
     <t>ENEL</t>
   </si>
   <si>
     <t>FR0010208488</t>
   </si>
   <si>
     <t>ENGIE SA</t>
   </si>
   <si>
     <t>AT0000652011</t>
   </si>
   <si>
     <t>ERSTE GROUP BANK AG</t>
   </si>
   <si>
     <t>FR0000121667</t>
   </si>
   <si>
     <t>ESSILORLUXOTTICA SA</t>
   </si>
   <si>
     <t>IT0000062072</t>
@@ -361,50 +367,56 @@
   <si>
     <t>CH0010645932</t>
   </si>
   <si>
     <t>GIVAUDAN SA</t>
   </si>
   <si>
     <t>DE0006048432</t>
   </si>
   <si>
     <t>HENKEL &amp; KGAA PREF AG</t>
   </si>
   <si>
     <t>FR0000052292</t>
   </si>
   <si>
     <t>HERMES INTERNATIONAL</t>
   </si>
   <si>
     <t>ES0144580Y14</t>
   </si>
   <si>
     <t>IBERDROLA SA</t>
   </si>
   <si>
+    <t>ES0118594417</t>
+  </si>
+  <si>
+    <t>INDRA SISTEMAS SA</t>
+  </si>
+  <si>
     <t>ES0148396007</t>
   </si>
   <si>
     <t>INDUSTRIA DE DISENO TEXTIL SA</t>
   </si>
   <si>
     <t>DE0006231004</t>
   </si>
   <si>
     <t>INFINEON TECHNOLOGIES AG</t>
   </si>
   <si>
     <t>NL0011821202</t>
   </si>
   <si>
     <t>ING GROEP NV</t>
   </si>
   <si>
     <t>IT0000072618</t>
   </si>
   <si>
     <t>INTESA SANPAOLO</t>
   </si>
   <si>
     <t>BE0003565737</t>
@@ -451,1572 +463,1626 @@
   <si>
     <t>FR0010307819</t>
   </si>
   <si>
     <t>LEGRAND SA</t>
   </si>
   <si>
     <t>CH0013841017</t>
   </si>
   <si>
     <t>LONZA GROUP AG</t>
   </si>
   <si>
     <t>FR0000120321</t>
   </si>
   <si>
     <t>LOREAL SA</t>
   </si>
   <si>
     <t>FR0000121014</t>
   </si>
   <si>
     <t>LVMH</t>
   </si>
   <si>
+    <t>NL0015002MS2</t>
+  </si>
+  <si>
+    <t>MAGNUM ICE CREAM NV</t>
+  </si>
+  <si>
     <t>DE0006599905</t>
   </si>
   <si>
     <t>MERCK</t>
   </si>
   <si>
     <t>FI0009014575</t>
   </si>
   <si>
     <t>METSO CORPORATION</t>
   </si>
   <si>
     <t>IT0004965148</t>
   </si>
   <si>
     <t>MONCLER</t>
   </si>
   <si>
     <t>DE0008430026</t>
   </si>
   <si>
     <t>MUENCHENER RUECKVERSICHERUNGS-GESE</t>
   </si>
   <si>
+    <t>NL0009805522</t>
+  </si>
+  <si>
+    <t>NEBIUS NV CLASS A</t>
+  </si>
+  <si>
+    <t>USD</t>
+  </si>
+  <si>
     <t>CH0038863350</t>
   </si>
   <si>
     <t>NESTLE SA</t>
   </si>
   <si>
     <t>FI0009000681</t>
   </si>
   <si>
     <t>NOKIA</t>
   </si>
   <si>
     <t>CH0012005267</t>
   </si>
   <si>
     <t>NOVARTIS AG</t>
   </si>
   <si>
     <t>DK0060336014</t>
   </si>
   <si>
     <t>NOVOZYMES CLASS B</t>
   </si>
   <si>
+    <t>DK0060094928</t>
+  </si>
+  <si>
+    <t>OERSTED</t>
+  </si>
+  <si>
     <t>FR001400KPZ3</t>
   </si>
   <si>
     <t>Ofi Invest ESG Liquidités PART I</t>
   </si>
   <si>
     <t>FR0010596783</t>
   </si>
   <si>
     <t>Ofi Invest Euro High Yield PART IC</t>
   </si>
   <si>
+    <t>FR0000133308</t>
+  </si>
+  <si>
+    <t>ORANGE SA</t>
+  </si>
+  <si>
     <t>FR0000120693</t>
   </si>
   <si>
     <t>PERNOD RICARD SA</t>
   </si>
   <si>
     <t>NL0013654783</t>
   </si>
   <si>
     <t>PROSUS NV CLASS N</t>
   </si>
   <si>
     <t>IT0004176001</t>
   </si>
   <si>
     <t>PRYSMIAN</t>
   </si>
   <si>
     <t>FR0000130577</t>
   </si>
   <si>
     <t>PUBLICIS GROUPE SA</t>
   </si>
   <si>
     <t>FR0000131906</t>
   </si>
   <si>
     <t>RENAULT SA</t>
   </si>
   <si>
     <t>DE000RENK730</t>
   </si>
   <si>
     <t>RENK GROUP AG</t>
   </si>
   <si>
     <t>CH1499059983</t>
   </si>
   <si>
     <t>ROCHE PS PAR AG</t>
   </si>
   <si>
+    <t>SE0021921269</t>
+  </si>
+  <si>
+    <t>SAAB CLASS B</t>
+  </si>
+  <si>
     <t>FR0000073272</t>
   </si>
   <si>
     <t>SAFRAN SA</t>
   </si>
   <si>
     <t>IT0005495657</t>
   </si>
   <si>
     <t>SAIPEM</t>
   </si>
   <si>
     <t>FR0000120578</t>
   </si>
   <si>
     <t>SANOFI SA</t>
   </si>
   <si>
     <t>DE0007164600</t>
   </si>
   <si>
     <t>SAP</t>
   </si>
   <si>
+    <t>NL0000360618</t>
+  </si>
+  <si>
+    <t>SBM OFFSHORE NV</t>
+  </si>
+  <si>
     <t>FR0000121972</t>
   </si>
   <si>
     <t>SCHNEIDER ELECTRIC</t>
   </si>
   <si>
     <t>CH1256740924</t>
   </si>
   <si>
     <t>SGS SA</t>
   </si>
   <si>
     <t>DE000ENER6Y0</t>
   </si>
   <si>
     <t>SIEMENS ENERGY N AG</t>
   </si>
   <si>
     <t>DE000SHL1006</t>
   </si>
   <si>
     <t>SIEMENS HEALTHINEERS AG</t>
   </si>
   <si>
     <t>DE0007236101</t>
   </si>
   <si>
     <t>SIEMENS N AG</t>
   </si>
   <si>
+    <t>CH0418792922</t>
+  </si>
+  <si>
+    <t>SIKA AG</t>
+  </si>
+  <si>
     <t>FR0000130809</t>
   </si>
   <si>
     <t>SOCIETE GENERALE SA</t>
   </si>
   <si>
     <t>LU1778762911</t>
   </si>
   <si>
     <t>SPOTIFY TECHNOLOGY SA</t>
   </si>
   <si>
-    <t>USD</t>
-[...1 lines deleted...]
-  <si>
     <t>SE0000120669</t>
   </si>
   <si>
     <t>SSAB CLASS B</t>
   </si>
   <si>
     <t>NL0000226223</t>
   </si>
   <si>
     <t>STMICROELECTRONICS NV</t>
   </si>
   <si>
     <t>NL0014559478</t>
   </si>
   <si>
     <t>TECHNIP ENERGIES NV</t>
   </si>
   <si>
     <t>FR0000121329</t>
   </si>
   <si>
     <t>THALES SA</t>
   </si>
   <si>
     <t>BE0003739530</t>
   </si>
   <si>
     <t>UCB SA</t>
   </si>
   <si>
+    <t>BE0974320526</t>
+  </si>
+  <si>
+    <t>UMICORE SA</t>
+  </si>
+  <si>
     <t>IT0005239360</t>
   </si>
   <si>
     <t>UNICREDIT</t>
   </si>
   <si>
     <t>GB00BVZK7T90</t>
   </si>
   <si>
     <t>UNILEVER PLC</t>
   </si>
   <si>
     <t>FR0000124141</t>
   </si>
   <si>
     <t>VEOLIA ENVIRON. SA</t>
   </si>
   <si>
     <t>DK0061539921</t>
   </si>
   <si>
     <t>VESTAS WIND SYSTEMS</t>
   </si>
   <si>
-    <t>FR0000125486</t>
-[...4 lines deleted...]
-  <si>
     <t>DE000A1ML7J1</t>
   </si>
   <si>
     <t>VONOVIA</t>
   </si>
   <si>
-    <t>AT0000831706</t>
-[...4 lines deleted...]
-  <si>
     <t>NL0000395903</t>
   </si>
   <si>
     <t>WOLTERS KLUWER NV</t>
   </si>
   <si>
     <t>CH0011075394</t>
   </si>
   <si>
     <t>ZURICH INSURANCE GROUP AG</t>
   </si>
   <si>
-    <t>OACT01964441</t>
-[...10 lines deleted...]
-  <si>
     <t>XSS190626</t>
   </si>
   <si>
     <t>EURO STOXX 50 ESG JUN 26</t>
   </si>
   <si>
     <t>OE100626</t>
   </si>
   <si>
     <t>EURO-BOBL JUN 26</t>
   </si>
   <si>
+    <t>IK1100626</t>
+  </si>
+  <si>
+    <t>EURO-BTP (ITALY GOVT) JUN 26</t>
+  </si>
+  <si>
     <t>RX100626</t>
   </si>
   <si>
     <t>EURO-BUND JUN 26</t>
   </si>
   <si>
+    <t>DU100626</t>
+  </si>
+  <si>
+    <t>EURO-SCHATZ JUN 26</t>
+  </si>
+  <si>
     <t>VG190626</t>
   </si>
   <si>
     <t>EURO STOXX 50 JUN 26</t>
   </si>
   <si>
     <t>BE6363767821</t>
   </si>
   <si>
     <t>AGEAS SA 02/05/2056</t>
   </si>
   <si>
-    <t>8 439.04</t>
-[...1 lines deleted...]
-  <si>
     <t>XS3237229193</t>
   </si>
   <si>
     <t>AIB GROUP PLC 02/12/2036</t>
   </si>
   <si>
-    <t>2 261.82</t>
+    <t>3 193.15</t>
   </si>
   <si>
     <t>FR0014013VX5</t>
   </si>
   <si>
     <t>AIR LIQUIDE FINANCE SA 3 05/05/2033</t>
   </si>
   <si>
+    <t>XS2251233651</t>
+  </si>
+  <si>
+    <t>AKELIUS RESIDENTIAL PROPERTY FINAN 1.125 11/01/2029</t>
+  </si>
+  <si>
+    <t>XS3324546251</t>
+  </si>
+  <si>
+    <t>AKZO NOBEL NV 4 25/03/2031</t>
+  </si>
+  <si>
+    <t>XS3359749481</t>
+  </si>
+  <si>
+    <t>ALLIANDER NV 3.25 30/04/2031</t>
+  </si>
+  <si>
+    <t>XS3357187809</t>
+  </si>
+  <si>
+    <t>ALPHA BANK SA 06/05/2032</t>
+  </si>
+  <si>
+    <t>XS2761146468</t>
+  </si>
+  <si>
+    <t>ALPHA BANK SA 12/05/2030</t>
+  </si>
+  <si>
+    <t>XS3224609456</t>
+  </si>
+  <si>
+    <t>ALPHABET INC 3.5 06/11/2038</t>
+  </si>
+  <si>
+    <t>XS2116503546</t>
+  </si>
+  <si>
+    <t>AMPLIFON SPA 1.125 13/02/2027</t>
+  </si>
+  <si>
+    <t>FR001400ZZD7</t>
+  </si>
+  <si>
+    <t>ARKEMA SA PERP</t>
+  </si>
+  <si>
+    <t>4 156.85</t>
+  </si>
+  <si>
+    <t>XS3070545234</t>
+  </si>
+  <si>
+    <t>AROUNDTOWN SA 3.5 13/05/2030</t>
+  </si>
+  <si>
+    <t>XS2872909770</t>
+  </si>
+  <si>
+    <t>ASTRAZENECA FINANCE LLC 3.278 05/08/2033</t>
+  </si>
+  <si>
+    <t>3 840.47</t>
+  </si>
+  <si>
+    <t>AT0000A2Y8G4</t>
+  </si>
+  <si>
+    <t>AUSTRIA (REPUBLIC OF) 1.85 23/05/2049</t>
+  </si>
+  <si>
+    <t>5 489.18</t>
+  </si>
+  <si>
+    <t>XS2431029441</t>
+  </si>
+  <si>
+    <t>AXA SA 10/07/2042</t>
+  </si>
+  <si>
+    <t>3 215.75</t>
+  </si>
+  <si>
+    <t>XS2432565187</t>
+  </si>
+  <si>
+    <t>BALDER FINLAND OYJ 2 18/01/2031</t>
+  </si>
+  <si>
+    <t>XS3090080733</t>
+  </si>
+  <si>
+    <t>BANCO DE CREDITO SOCIAL COOPERATIV 13/06/2031</t>
+  </si>
+  <si>
+    <t>3 260.27</t>
+  </si>
+  <si>
+    <t>XS2553801502</t>
+  </si>
+  <si>
+    <t>BANCO DE SABADELL SA 10/11/2028</t>
+  </si>
+  <si>
+    <t>2 667.81</t>
+  </si>
+  <si>
+    <t>XS3352075058</t>
+  </si>
+  <si>
+    <t>BANCO SANTANDER SA 22/04/2038</t>
+  </si>
+  <si>
+    <t>XS2817323749</t>
+  </si>
+  <si>
+    <t>BANCO SANTANDER SA PERP</t>
+  </si>
+  <si>
+    <t>3 460.67</t>
+  </si>
+  <si>
+    <t>XS3332496184</t>
+  </si>
+  <si>
+    <t>BANK OF IRELAND GROUP PLC 02/04/2034</t>
+  </si>
+  <si>
+    <t>XS3112064947</t>
+  </si>
+  <si>
+    <t>BANK OF MONTREAL 09/01/2032</t>
+  </si>
+  <si>
+    <t>2 789.66</t>
+  </si>
+  <si>
+    <t>FR0014015J95</t>
+  </si>
+  <si>
+    <t>BANQUE FEDERATIVE DU CREDIT MUTUEL 21/07/2033</t>
+  </si>
+  <si>
+    <t>2 263.01</t>
+  </si>
+  <si>
+    <t>BE0390167337</t>
+  </si>
+  <si>
+    <t>BELFIUS BANQUE SA 3.375 20/02/2031</t>
+  </si>
+  <si>
+    <t>1 627.40</t>
+  </si>
+  <si>
+    <t>BE0000346552</t>
+  </si>
+  <si>
+    <t>BELGIUM (KINGDOM OF) 1.25 22/04/2033</t>
+  </si>
+  <si>
+    <t>1 001.75</t>
+  </si>
+  <si>
+    <t>XS3215466338</t>
+  </si>
+  <si>
+    <t>BMS IRELAND CAPITAL FUNDING DAC 3.363 10/11/2033</t>
+  </si>
+  <si>
+    <t>2 835.98</t>
+  </si>
+  <si>
+    <t>XS2430965538</t>
+  </si>
+  <si>
+    <t>BNG BANK NV 0.25 12/01/2032</t>
+  </si>
+  <si>
+    <t>FR001400F2H9</t>
+  </si>
+  <si>
+    <t>BNP PARIBAS SA PERP</t>
+  </si>
+  <si>
+    <t>6 442.99</t>
+  </si>
+  <si>
+    <t>FR0014005V67</t>
+  </si>
+  <si>
+    <t>BPCE SA 13/10/2046</t>
+  </si>
+  <si>
+    <t>2 538.36</t>
+  </si>
+  <si>
+    <t>FR001400WP90</t>
+  </si>
+  <si>
+    <t>BPCE SA 20/01/2034</t>
+  </si>
+  <si>
+    <t>5 216.44</t>
+  </si>
+  <si>
+    <t>XS3227880021</t>
+  </si>
+  <si>
+    <t>BT FINANCE PLC 3.375 17/11/2032</t>
+  </si>
+  <si>
+    <t>2 893.53</t>
+  </si>
+  <si>
+    <t>DE0001030708</t>
+  </si>
+  <si>
+    <t>BUNDESREPUB. DEUTSCHLAND 0 15/08/2030</t>
+  </si>
+  <si>
+    <t>DE0001030724</t>
+  </si>
+  <si>
+    <t>BUNDESREPUB. DEUTSCHLAND 0 15/08/2050</t>
+  </si>
+  <si>
+    <t>IT0005438004</t>
+  </si>
+  <si>
+    <t>BUONI POLIENNALI DEL TES 1.5 30/04/2045</t>
+  </si>
+  <si>
+    <t>FR0014013058</t>
+  </si>
+  <si>
+    <t>BUREAU VERITAS SA 3.375 01/10/2033</t>
+  </si>
+  <si>
+    <t>4 253.42</t>
+  </si>
+  <si>
+    <t>FR0014001S17</t>
+  </si>
+  <si>
+    <t>CAISSE AMORTISSEMENT DE LA DETTE S 0 25/05/2031</t>
+  </si>
+  <si>
+    <t>XS3226502485</t>
+  </si>
+  <si>
+    <t>CAIXABANK SA 14/05/2038</t>
+  </si>
+  <si>
+    <t>FR0014012S89</t>
+  </si>
+  <si>
+    <t>CAPGEMINI SE 3.5 25/09/2034</t>
+  </si>
+  <si>
+    <t>4 526.03</t>
+  </si>
+  <si>
+    <t>XS2387052744</t>
+  </si>
+  <si>
+    <t>CASTELLUM HELSINKI FINANCE HOLDING 0.875 17/09/2029</t>
+  </si>
+  <si>
+    <t>1 169.86</t>
+  </si>
+  <si>
+    <t>FR001400RIX8</t>
+  </si>
+  <si>
+    <t>CNP ASSURANCES 16/07/2054</t>
+  </si>
+  <si>
+    <t>8 200.68</t>
+  </si>
+  <si>
+    <t>XS3326476523</t>
+  </si>
+  <si>
+    <t>COCA-COLA HBC FINANCE BV 4 01/10/2033</t>
+  </si>
+  <si>
+    <t>XS2909746310</t>
+  </si>
+  <si>
+    <t>COMCAST CORPORATION 3.25 26/09/2032</t>
+  </si>
+  <si>
+    <t>2 950.38</t>
+  </si>
+  <si>
+    <t>DE000CZ45YV9</t>
+  </si>
+  <si>
+    <t>COMMERZBANK AG 16/07/2032</t>
+  </si>
+  <si>
+    <t>3 364.38</t>
+  </si>
+  <si>
+    <t>FR001400Q7X2</t>
+  </si>
+  <si>
+    <t>COVIVIO HOTELS SCA 4.125 23/05/2033</t>
+  </si>
+  <si>
+    <t>8 159.59</t>
+  </si>
+  <si>
+    <t>FR001400MDV4</t>
+  </si>
+  <si>
+    <t>COVIVIO SA 4.625 05/06/2032</t>
+  </si>
+  <si>
+    <t>8 819.18</t>
+  </si>
+  <si>
+    <t>FR001400F067</t>
+  </si>
+  <si>
+    <t>CREDIT AGRICOLE SA PERP</t>
+  </si>
+  <si>
+    <t>2 245.92</t>
+  </si>
+  <si>
+    <t>BE0002989706</t>
+  </si>
+  <si>
+    <t>CRELAN SA 23/01/2032</t>
+  </si>
+  <si>
+    <t>3 336.99</t>
+  </si>
+  <si>
+    <t>BE0390287564</t>
+  </si>
+  <si>
+    <t>CRELAN SA-BRUSSELS HEAD OFFICE 30/04/2037</t>
+  </si>
+  <si>
+    <t>XS3352082930</t>
+  </si>
+  <si>
+    <t>DANAHER CORPORATION 3.25 29/04/2030</t>
+  </si>
+  <si>
+    <t>FR0014017HO4</t>
+  </si>
+  <si>
+    <t>DANONE SA 3.785 01/04/2034</t>
+  </si>
+  <si>
+    <t>DE000A4DE9Y3</t>
+  </si>
+  <si>
+    <t>DEUTSCHE BANK AG 13/02/2031</t>
+  </si>
+  <si>
+    <t>XS2050406094</t>
+  </si>
+  <si>
+    <t>DH EUROPE FINANCE SA 0.75 18/09/2031</t>
+  </si>
+  <si>
+    <t>2 092.13</t>
+  </si>
+  <si>
+    <t>XS2280835260</t>
+  </si>
+  <si>
+    <t>DIGITAL INTREPID HOLDING BV 0.625 15/07/2031</t>
+  </si>
+  <si>
+    <t>1 054.79</t>
+  </si>
+  <si>
+    <t>XS3074473474</t>
+  </si>
+  <si>
+    <t>DNB BANK ASA 20/05/2031</t>
+  </si>
+  <si>
+    <t>3 116.44</t>
+  </si>
+  <si>
+    <t>XS3351033785</t>
+  </si>
+  <si>
+    <t>DSB 3.625 22/04/2036</t>
+  </si>
+  <si>
+    <t>XS3204041266</t>
+  </si>
+  <si>
+    <t>DZ BANK AG DEUTSCHE ZENTRAL GENOSS 15/10/2035</t>
+  </si>
+  <si>
+    <t>2 193.14</t>
+  </si>
+  <si>
+    <t>XS3274805376</t>
+  </si>
+  <si>
+    <t>E.ON SE 3.448 19/01/2034</t>
+  </si>
+  <si>
+    <t>3 978.90</t>
+  </si>
+  <si>
+    <t>XS3166221948</t>
+  </si>
+  <si>
+    <t>EAST JAPAN RAILWAY COMPANY 3.727 02/09/2037</t>
+  </si>
+  <si>
+    <t>5 712.42</t>
+  </si>
+  <si>
+    <t>XS3071203056</t>
+  </si>
+  <si>
+    <t>EATON CAPITAL UNLIMITED CO 3.625 09/05/2035</t>
+  </si>
+  <si>
+    <t>PTEDP6OM0007</t>
+  </si>
+  <si>
+    <t>EDP SA 02/12/2055</t>
+  </si>
+  <si>
+    <t>1 869.86</t>
+  </si>
+  <si>
+    <t>BE6373697216</t>
+  </si>
+  <si>
+    <t>ELIA GROUP SA PERP</t>
+  </si>
+  <si>
+    <t>FR0014016ZV3</t>
+  </si>
+  <si>
+    <t>ELIS SA 3.875 23/03/2032</t>
+  </si>
+  <si>
+    <t>1 210.27</t>
+  </si>
+  <si>
+    <t>XS3070067072</t>
+  </si>
+  <si>
+    <t>ELISA OYJ 2.875 14/05/2030</t>
+  </si>
+  <si>
+    <t>XS3086867440</t>
+  </si>
+  <si>
+    <t>ELM BV 3.375 19/06/2030</t>
+  </si>
+  <si>
+    <t>3 088.36</t>
+  </si>
+  <si>
+    <t>FR0014016Z94</t>
+  </si>
+  <si>
+    <t>ENGIE SA PERP</t>
+  </si>
+  <si>
+    <t>FR0013463676</t>
+  </si>
+  <si>
+    <t>ESSILORLUXOTTICA SA 0.75 27/11/2031</t>
+  </si>
+  <si>
+    <t>FR001400RX89</t>
+  </si>
+  <si>
+    <t>ESSILORLUXOTTICA SA 3 05/03/2032</t>
+  </si>
+  <si>
+    <t>1 232.88</t>
+  </si>
+  <si>
+    <t>FR0014017VR8</t>
+  </si>
+  <si>
+    <t>EURAZEO SE 4.625 17/04/2031</t>
+  </si>
+  <si>
+    <t>XS2904504979</t>
+  </si>
+  <si>
+    <t>EUROBANK SA (ATHINA) 24/09/2030</t>
+  </si>
+  <si>
+    <t>6 077.59</t>
+  </si>
+  <si>
+    <t>DE000A4DFWV3</t>
+  </si>
+  <si>
+    <t>EVONIK INDUSTRIES AG 09/09/2055</t>
+  </si>
+  <si>
+    <t>2 934.25</t>
+  </si>
+  <si>
+    <t>XS2982065018</t>
+  </si>
+  <si>
+    <t>EXPERIAN PLC 3.51 15/12/2033</t>
+  </si>
+  <si>
+    <t>1 937.71</t>
+  </si>
+  <si>
+    <t>XS3003232272</t>
+  </si>
+  <si>
+    <t>FASTIGHETS AB BALDER 4 19/02/2032</t>
+  </si>
+  <si>
+    <t>XS3299544711</t>
+  </si>
+  <si>
+    <t>FORD MOTOR CREDIT COMPANY LLC 3.305 17/05/2029</t>
+  </si>
+  <si>
+    <t>FR001400AQH0</t>
+  </si>
+  <si>
+    <t>FRANCE (REPUBLIC OF) 0.1 25/07/2038</t>
+  </si>
+  <si>
+    <t>FR0014002JM6</t>
+  </si>
+  <si>
+    <t>FRANCE (REPUBLIC OF) 0.5 25/06/2044</t>
+  </si>
+  <si>
+    <t>2 820.59</t>
+  </si>
+  <si>
+    <t>XS3350929454</t>
+  </si>
+  <si>
+    <t>GOLDMAN SACHS GROUP INC/THE 22/04/2036</t>
+  </si>
+  <si>
+    <t>BE6371086297</t>
+  </si>
+  <si>
+    <t>GROEP BRUSSEL LAMBERT NV 3.75 21/01/2036</t>
+  </si>
+  <si>
+    <t>1 212.33</t>
+  </si>
+  <si>
+    <t>FR0014006144</t>
+  </si>
+  <si>
+    <t>GROUPE DES ASSURANCES DU CREDIT MU 21/04/2042</t>
+  </si>
+  <si>
+    <t>XS3319131119</t>
+  </si>
+  <si>
+    <t>HENKEL AG &amp; CO KGAA 3.625 02/04/2031</t>
+  </si>
+  <si>
+    <t>XS2385390724</t>
+  </si>
+  <si>
+    <t>HOLDING DINFRASTRUCTURES DES METIE 0.625 16/09/2028</t>
+  </si>
+  <si>
+    <t>DE000A383PT8</t>
+  </si>
+  <si>
+    <t>HOWOGE WOHNUNGSBAU GMBH 3.875 05/06/2030</t>
+  </si>
+  <si>
+    <t>7 389.04</t>
+  </si>
+  <si>
+    <t>XS3224600232</t>
+  </si>
+  <si>
+    <t>IBERDROLA FINANZAS SAU PERP</t>
+  </si>
+  <si>
+    <t>6 010.27</t>
+  </si>
+  <si>
+    <t>FR0014018J01</t>
+  </si>
+  <si>
+    <t>ICADE 4.375 22/05/2035</t>
+  </si>
+  <si>
+    <t>8 702.05</t>
+  </si>
+  <si>
+    <t>FR001400ZRC6</t>
+  </si>
+  <si>
+    <t>8 678.08</t>
+  </si>
+  <si>
+    <t>XS3190744907</t>
+  </si>
+  <si>
+    <t>IDS FINANCING PLC 3.25 01/01/2029</t>
+  </si>
+  <si>
+    <t>3 030.96</t>
+  </si>
+  <si>
+    <t>FR00140141X5</t>
+  </si>
+  <si>
+    <t>IMERYS S.A. 4 21/11/2032</t>
+  </si>
+  <si>
+    <t>1 961.64</t>
+  </si>
+  <si>
+    <t>XS3324619231</t>
+  </si>
+  <si>
+    <t>INFORMA PLC 3.75 29/04/2032</t>
+  </si>
+  <si>
+    <t>XS2244936659</t>
+  </si>
+  <si>
+    <t>INFRASTRUTTURE WIRELESS ITALIANE S 1.625 21/10/2028</t>
+  </si>
+  <si>
+    <t>XS3153087559</t>
+  </si>
+  <si>
+    <t>ING GROEP NV 20/08/2037</t>
+  </si>
+  <si>
+    <t>11 550.68</t>
+  </si>
+  <si>
+    <t>XS3032046016</t>
+  </si>
+  <si>
+    <t>INVESTOR AB 3.5 31/03/2034</t>
+  </si>
+  <si>
+    <t>IE000GVLBXU6</t>
+  </si>
+  <si>
+    <t>IRELAND (GOVERNMENT) 3 18/10/2043</t>
+  </si>
+  <si>
+    <t>4 761.86</t>
+  </si>
+  <si>
+    <t>IE00BFZRQ242</t>
+  </si>
+  <si>
+    <t>IRELAND (REPUBLIC OF) 1.35 18/03/2031</t>
+  </si>
+  <si>
+    <t>IT0005508590</t>
+  </si>
+  <si>
+    <t>ITALY BUONI POLIENNALI DEL TESORO 4 30/04/2035</t>
+  </si>
+  <si>
+    <t>XS3300349639</t>
+  </si>
+  <si>
+    <t>JPMORGAN CHASE &amp; CO 18/02/2032</t>
+  </si>
+  <si>
+    <t>1 693.44</t>
+  </si>
+  <si>
+    <t>BE0002990712</t>
+  </si>
+  <si>
+    <t>KBC GROEP NV 17/04/2035</t>
+  </si>
+  <si>
+    <t>BE0390152180</t>
+  </si>
+  <si>
+    <t>KBC GROEP NV PERP</t>
+  </si>
+  <si>
+    <t>2 157.53</t>
+  </si>
+  <si>
+    <t>XS2331327564</t>
+  </si>
+  <si>
+    <t>KFW 0 15/06/2029</t>
+  </si>
+  <si>
+    <t>XS2388457264</t>
+  </si>
+  <si>
+    <t>KFW 0 15/09/2031</t>
+  </si>
+  <si>
+    <t>XS2475954900</t>
+  </si>
+  <si>
+    <t>KFW 1.375 07/06/2032</t>
+  </si>
+  <si>
+    <t>3 388.90</t>
+  </si>
+  <si>
+    <t>FR001400NDQ2</t>
+  </si>
+  <si>
+    <t>KLEPIERRE SA 3.875 23/09/2033</t>
+  </si>
+  <si>
+    <t>2 526.71</t>
+  </si>
+  <si>
+    <t>XS2229470146</t>
+  </si>
+  <si>
+    <t>KONINKLIJKE KPN NV 0.875 14/12/2032</t>
+  </si>
+  <si>
+    <t>XS2227906034</t>
+  </si>
+  <si>
+    <t>KUNTARAHOITUS OYJ 0.05 10/09/2035</t>
+  </si>
+  <si>
+    <t>XS3069338336</t>
+  </si>
+  <si>
+    <t>LLOYDS BANKING GROUP PLC 09/05/2035</t>
+  </si>
+  <si>
+    <t>FR001400ZEB6</t>
+  </si>
+  <si>
+    <t>LVMH MOET HENNESSY LOUIS VUITTON S 3 07/03/2032</t>
+  </si>
+  <si>
     <t>2 400.00</t>
   </si>
   <si>
-    <t>XS3324546251</t>
-[...760 lines deleted...]
-  <si>
     <t>XS3238212164</t>
   </si>
   <si>
     <t>MAGNUM ICC FINANCE BV 3.75 26/11/2034</t>
   </si>
   <si>
-    <t>1 875.00</t>
+    <t>2 610.00</t>
   </si>
   <si>
     <t>XS3320665444</t>
   </si>
   <si>
     <t>MAPLE PARENT HOLDINGS CORP 4.728 26/03/2035</t>
   </si>
   <si>
+    <t>1 189.12</t>
+  </si>
+  <si>
     <t>XS2023644540</t>
   </si>
   <si>
     <t>MERCK FINANCIAL SERVICES GMBH 0.875 05/07/2031</t>
   </si>
   <si>
-    <t>1 289.73</t>
+    <t>1 524.66</t>
   </si>
   <si>
     <t>XS3223939466</t>
   </si>
   <si>
     <t>MERCK KGAA 24/11/2055</t>
   </si>
   <si>
-    <t>1 797.95</t>
+    <t>4 315.07</t>
   </si>
   <si>
     <t>XS3293638568</t>
   </si>
   <si>
-    <t>MIZUHO FINANCIAL GROUP INC 3.21 16/05/2032</t>
-[...2 lines deleted...]
-    <t>1 134.49</t>
+    <t>MIZUHO FINANCIAL GROUP INC 16/05/2032</t>
   </si>
   <si>
     <t>XS2790333889</t>
   </si>
   <si>
     <t>MORGAN STANLEY 21/03/2035</t>
   </si>
   <si>
+    <t>1 278.60</t>
+  </si>
+  <si>
     <t>XS2388449758</t>
   </si>
   <si>
     <t>NATIONALE NEDERLANDEN BANK N V 0.5 21/09/2028</t>
   </si>
   <si>
-    <t>1 569.86</t>
+    <t>1 315.07</t>
   </si>
   <si>
     <t>XS3059437460</t>
   </si>
   <si>
     <t>NATIONWIDE BUILDING SOCIETY 30/07/2035</t>
   </si>
   <si>
-    <t>2 673.97</t>
+    <t>6 421.92</t>
   </si>
   <si>
     <t>XS2291793813</t>
   </si>
   <si>
     <t>NEDERLANDSE WATERSCHAPSBANK NV 0 16/02/2037</t>
   </si>
   <si>
     <t>XS3303513066</t>
   </si>
   <si>
     <t>NETWORK FINANCE COMPANY PTY LTD 3.5 05/09/2033</t>
   </si>
   <si>
-    <t>DE000NWB0AF3</t>
-[...7 lines deleted...]
-  <si>
     <t>XS3100081507</t>
   </si>
   <si>
     <t>NTT FINANCE CORP 3.678 16/07/2033</t>
   </si>
   <si>
-    <t>2 989.76</t>
+    <t>3 557.58</t>
   </si>
   <si>
     <t>XS2776001377</t>
   </si>
   <si>
     <t>OMNICOM FINANCE HOLDINGS PLC 3.7 06/03/2032</t>
   </si>
   <si>
+    <t>1 500.27</t>
+  </si>
+  <si>
     <t>XS3284416917</t>
   </si>
   <si>
     <t>OP CORPORATE BANK PLC 30/01/2032</t>
   </si>
   <si>
-    <t>1 057.81</t>
+    <t>1 921.68</t>
+  </si>
+  <si>
+    <t>XS3195025054</t>
+  </si>
+  <si>
+    <t>P3 GROUP SARL 3.75 02/04/2033</t>
   </si>
   <si>
     <t>XS2901491261</t>
   </si>
   <si>
     <t>P3 GROUP SARL 4 19/04/2032</t>
   </si>
   <si>
-    <t>3 791.78</t>
+    <t>XS3296830444</t>
+  </si>
+  <si>
+    <t>POWSZECHNA KASA OSZCZEDNOSCI BANK 06/05/2030</t>
   </si>
   <si>
     <t>XS3013011203</t>
   </si>
   <si>
     <t>PPG INDUSTRIES INC 3.25 04/03/2032</t>
   </si>
   <si>
+    <t>1 069.21</t>
+  </si>
+  <si>
     <t>XS2810794680</t>
   </si>
   <si>
     <t>PROLOGIS EURO FINANCE LLC 4 05/05/2034</t>
   </si>
   <si>
-    <t>8 245.48</t>
-[...1 lines deleted...]
-  <si>
     <t>XS2187529180</t>
   </si>
   <si>
     <t>PROLOGIS INTERNATIONAL FUNDING II 1.625 17/06/2032</t>
   </si>
   <si>
-    <t>4 152.65</t>
+    <t>4 861.64</t>
   </si>
   <si>
     <t>BE0002830116</t>
   </si>
   <si>
     <t>PROXIMUS NV 0.75 17/11/2036</t>
   </si>
   <si>
     <t>FR0014010CI2</t>
   </si>
   <si>
     <t>PUBLICIS GROUPE SA 3.375 12/06/2032</t>
   </si>
   <si>
-    <t>5 400.00</t>
+    <t>6 306.16</t>
   </si>
   <si>
     <t>CH1353015048</t>
   </si>
   <si>
     <t>RAIFFEISEN SCHWEIZ GENOSSENSCHAFT 03/09/2032</t>
   </si>
   <si>
-    <t>4 411.33</t>
+    <t>5 445.57</t>
   </si>
   <si>
     <t>FR0014015EO5</t>
   </si>
   <si>
     <t>RCI BANQUE SA 3.75 16/02/2032</t>
   </si>
   <si>
+    <t>1 263.70</t>
+  </si>
+  <si>
     <t>XS2838500218</t>
   </si>
   <si>
     <t>REDEIA CORPORACION SA 3.375 09/07/2032</t>
   </si>
   <si>
-    <t>2 450.34</t>
+    <t>2 903.42</t>
+  </si>
+  <si>
+    <t>XS3348120653</t>
+  </si>
+  <si>
+    <t>REDEIA CORPORACION SA PERP</t>
   </si>
   <si>
     <t>XS2779010300</t>
   </si>
   <si>
     <t>RELX FINANCE BV 3.375 20/03/2033</t>
   </si>
   <si>
+    <t>1 253.84</t>
+  </si>
+  <si>
     <t>XS3308054124</t>
   </si>
   <si>
     <t>ROYAL SCHIPHOL GROUP NV 3.625 20/11/2035</t>
   </si>
   <si>
     <t>XS3304304945</t>
   </si>
   <si>
     <t>SAGE GROUP PLC 3.821 25/02/2033</t>
   </si>
   <si>
-    <t>FR001400Y1I6</t>
-[...2 lines deleted...]
-    <t>SANOFI SA 2.75 11/03/2031</t>
+    <t>1 312.02</t>
   </si>
   <si>
     <t>XS2974156031</t>
   </si>
   <si>
     <t>SELP FINANCE SARL 3.75 16/01/2032</t>
   </si>
   <si>
+    <t>XS3310387256</t>
+  </si>
+  <si>
+    <t>SELP FINANCE SARL 3.875 21/04/2031</t>
+  </si>
+  <si>
     <t>XS3237109965</t>
   </si>
   <si>
     <t>SMURFIT KAPPA TREASURY UNLIMITED C 3.489 24/11/2031</t>
   </si>
   <si>
-    <t>1 213.98</t>
+    <t>1 682.37</t>
   </si>
   <si>
     <t>FR0014014A53</t>
   </si>
   <si>
     <t>SOCIETE GENERALE SA 20/11/2035</t>
   </si>
   <si>
-    <t>2 781.51</t>
+    <t>3 821.92</t>
+  </si>
+  <si>
+    <t>XS3317460619</t>
+  </si>
+  <si>
+    <t>SOFTBANK CORP 3.936 30/06/2032</t>
   </si>
   <si>
     <t>ES0000012J07</t>
   </si>
   <si>
     <t>SPAIN (KINGDOM OF) 1 30/07/2042</t>
   </si>
   <si>
-    <t>10 461.92</t>
+    <t>12 562.88</t>
   </si>
   <si>
     <t>XS3027988263</t>
   </si>
   <si>
     <t>SSE PLC 3.5 18/03/2032</t>
   </si>
   <si>
-    <t>FR001400DQ92</t>
-[...14 lines deleted...]
-    <t>5 677.40</t>
+    <t>1 200.93</t>
+  </si>
+  <si>
+    <t>XS3326547992</t>
+  </si>
+  <si>
+    <t>SWISS RE SUBORDINATED FINANCE PLC 22/04/2037</t>
+  </si>
+  <si>
+    <t>XS3324584260</t>
+  </si>
+  <si>
+    <t>SYDNEY AIRPORT FINANCE COMPANY PTY 3.965 28/04/2034</t>
   </si>
   <si>
     <t>XS2314267449</t>
   </si>
   <si>
     <t>TELE2 AB 0.75 23/03/2031</t>
   </si>
   <si>
     <t>XS2623868994</t>
   </si>
   <si>
     <t>TELE2 AB 3.75 22/11/2029</t>
   </si>
   <si>
-    <t>1 563.90</t>
+    <t>2 157.95</t>
   </si>
   <si>
     <t>XS2589828941</t>
   </si>
   <si>
     <t>TELIA COMPANY AB 3.625 22/02/2032</t>
   </si>
   <si>
+    <t>1 708.22</t>
+  </si>
+  <si>
     <t>XS3166363906</t>
   </si>
   <si>
     <t>TELSTRA GROUP LTD 3.375 02/03/2035</t>
   </si>
   <si>
+    <t>2 163.70</t>
+  </si>
+  <si>
     <t>XS2613162424</t>
   </si>
   <si>
     <t>TELSTRA GROUP LTD 3.75 04/05/2031</t>
   </si>
   <si>
-    <t>3 026.61</t>
-[...1 lines deleted...]
-  <si>
     <t>XS2549543226</t>
   </si>
   <si>
     <t>TENNET NETHERLANDS BV 4.25 28/04/2032</t>
   </si>
   <si>
-    <t>3 923.97</t>
-[...1 lines deleted...]
-  <si>
     <t>XS3128477521</t>
   </si>
   <si>
     <t>TERNA RETE ELETTRICA NAZIONALE SPA 3 22/07/2031</t>
   </si>
   <si>
-    <t>4 142.47</t>
+    <t>4 947.95</t>
   </si>
   <si>
     <t>XS3281650823</t>
   </si>
   <si>
     <t>TERNA RETE ELETTRICA NAZIONALE SPA PERP</t>
   </si>
   <si>
+    <t>1 151.74</t>
+  </si>
+  <si>
     <t>XS2798269069</t>
   </si>
   <si>
-    <t>9 213.70</t>
-[...1 lines deleted...]
-  <si>
     <t>FR001400L263</t>
   </si>
   <si>
     <t>THALES SA 4.25 18/10/2031</t>
   </si>
   <si>
-    <t>3 819.18</t>
+    <t>4 960.27</t>
   </si>
   <si>
     <t>XS3298843924</t>
   </si>
   <si>
     <t>T-MOBILE USA INC 3.625 19/02/2035</t>
   </si>
   <si>
-    <t>1 132.19</t>
+    <t>2 519.13</t>
   </si>
   <si>
     <t>XS2980851351</t>
   </si>
   <si>
     <t>TORONTO-DOMINION BANK/THE 23/01/2036</t>
   </si>
   <si>
-    <t>1 242.79</t>
+    <t>2 151.69</t>
   </si>
   <si>
     <t>XS1997077364</t>
   </si>
   <si>
     <t>TRANSURBAN FINANCE COMPANY PTY LTD 1.45 16/05/2029</t>
   </si>
   <si>
-    <t>2 422.89</t>
-[...1 lines deleted...]
-  <si>
     <t>XS3047435659</t>
   </si>
   <si>
     <t>TRANSURBAN FINANCE COMPANY PTY LTD 4.143 17/04/2035</t>
   </si>
   <si>
-    <t>3 950.04</t>
-[...1 lines deleted...]
-  <si>
     <t>BE0390119825</t>
   </si>
   <si>
     <t>UCB SA 4.25 20/03/2030</t>
   </si>
   <si>
+    <t>1 397.26</t>
+  </si>
+  <si>
+    <t>IT0005704900</t>
+  </si>
+  <si>
+    <t>UNICREDIT SPA 16/04/2032</t>
+  </si>
+  <si>
+    <t>FR0014017P12</t>
+  </si>
+  <si>
+    <t>VEOLIA ENVIRONNEMENT SA 3.69 10/04/2031</t>
+  </si>
+  <si>
     <t>FR00140007L3</t>
   </si>
   <si>
     <t>VEOLIA ENVIRONNEMENT SA NC8.5 PERP</t>
   </si>
   <si>
-    <t>4 726.03</t>
-[...1 lines deleted...]
-  <si>
     <t>XS3310548105</t>
   </si>
   <si>
     <t>VESTAS WIND SYSTEMS A/S 3.75 15/06/2033</t>
   </si>
   <si>
     <t>DE000A3MP4V7</t>
   </si>
   <si>
     <t>VONOVIA SE 0.75 01/09/2032</t>
   </si>
   <si>
-    <t>1 300.68</t>
+    <t>1 602.74</t>
   </si>
   <si>
     <t>XS2198580271</t>
   </si>
   <si>
     <t>WOLTERS KLUWER NV 0.75 03/07/2030</t>
   </si>
   <si>
-    <t>1 202.79</t>
+    <t>1 420.27</t>
   </si>
   <si>
     <t>XS2592516210</t>
   </si>
   <si>
     <t>WOLTERS KLUWER NV 3.75 03/04/2031</t>
   </si>
   <si>
-    <t>3 719.18</t>
-[...1 lines deleted...]
-  <si>
     <t>CH1471403852</t>
   </si>
   <si>
     <t>ZUERCHER KANTONALBANK 11/09/2031</t>
   </si>
   <si>
-    <t>3 472.62</t>
+    <t>4 319.18</t>
   </si>
   <si>
     <t>ER32612CK01</t>
   </si>
   <si>
     <t>DEC26 0RZ7 C @ 97.875</t>
-  </si>
-[...4 lines deleted...]
-    <t>DEC26 SX5E C @ 6600.000000</t>
   </si>
   <si>
     <t>SX5E2609CR01</t>
   </si>
   <si>
     <t>SEP26 SX5E C @ 6350.000000</t>
   </si>
   <si>
     <t>ER32612CK02</t>
   </si>
   <si>
     <t>DEC26 0RZ7 C @ 98.0</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -2392,154 +2458,154 @@
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>4</v>
       </c>
       <c r="H1" t="s">
         <v>5</v>
       </c>
       <c r="I1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2" spans="1:14">
       <c r="A2" t="s">
         <v>6</v>
       </c>
       <c r="B2" t="s">
         <v>7</v>
       </c>
       <c r="C2" s="1">
-        <v>21546.0302</v>
+        <v>21567.4667</v>
       </c>
       <c r="D2">
-        <v>2589.79</v>
+        <v>2691.79</v>
       </c>
       <c r="E2" t="s">
         <v>8</v>
       </c>
       <c r="F2">
-        <v>55799858.57</v>
+        <v>58055257.37</v>
       </c>
       <c r="G2" t="s">
         <v>8</v>
       </c>
       <c r="H2">
-        <v>55799858.57</v>
+        <v>58055257.37</v>
       </c>
       <c r="I2" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="3" spans="1:14">
       <c r="A3" t="s">
         <v>9</v>
       </c>
       <c r="B3" t="s">
         <v>10</v>
       </c>
       <c r="C3" s="1">
-        <v>1280.648</v>
+        <v>1370.518</v>
       </c>
       <c r="D3">
-        <v>3081.86</v>
+        <v>3206.47</v>
       </c>
       <c r="E3" t="s">
         <v>8</v>
       </c>
       <c r="F3">
-        <v>3946788.31</v>
+        <v>4394531.57</v>
       </c>
       <c r="G3" t="s">
         <v>8</v>
       </c>
       <c r="H3">
-        <v>3946788.31</v>
+        <v>4394531.57</v>
       </c>
       <c r="I3" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="4" spans="1:14">
       <c r="A4" t="s">
         <v>11</v>
       </c>
       <c r="B4" t="s">
         <v>12</v>
       </c>
       <c r="C4" s="1">
         <v>10.0</v>
       </c>
       <c r="D4">
-        <v>98.76</v>
+        <v>102.75</v>
       </c>
       <c r="E4" t="s">
         <v>8</v>
       </c>
       <c r="F4">
-        <v>987.62</v>
+        <v>1027.53</v>
       </c>
       <c r="G4" t="s">
         <v>8</v>
       </c>
       <c r="H4">
-        <v>987.62</v>
+        <v>1027.53</v>
       </c>
       <c r="I4" t="s">
         <v>8</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:P264"/>
+  <dimension ref="A1:P281"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="O264" sqref="O264"/>
+      <selection activeCell="O281" sqref="O281"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:16">
       <c r="A1" t="s">
         <v>13</v>
       </c>
       <c r="B1" t="s">
         <v>14</v>
       </c>
       <c r="C1" t="s">
         <v>15</v>
       </c>
       <c r="D1" t="s">
         <v>16</v>
       </c>
       <c r="E1" t="s">
         <v>17</v>
       </c>
       <c r="F1" t="s">
         <v>4</v>
       </c>
       <c r="G1" t="s">
         <v>18</v>
@@ -2558,13189 +2624,14039 @@
       </c>
       <c r="L1" t="s">
         <v>23</v>
       </c>
       <c r="M1" t="s">
         <v>24</v>
       </c>
       <c r="N1" t="s">
         <v>25</v>
       </c>
       <c r="O1" t="s">
         <v>26</v>
       </c>
       <c r="P1" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="2" spans="1:16">
       <c r="A2" t="s">
         <v>28</v>
       </c>
       <c r="B2" t="s">
         <v>29</v>
       </c>
       <c r="C2" s="1">
-        <v>4917.0</v>
+        <v>4659.0</v>
       </c>
       <c r="D2" s="1">
-        <v>63.14</v>
+        <v>82.04</v>
       </c>
       <c r="E2" s="1">
-        <v>60.1332235103</v>
+        <v>60.1332217214</v>
       </c>
       <c r="F2" t="s">
         <v>30</v>
       </c>
       <c r="G2">
-        <v>0.92</v>
+        <v>0.91</v>
       </c>
       <c r="H2" s="1">
-        <v>318275.06</v>
+        <v>301574.84</v>
       </c>
       <c r="I2" s="1">
-        <v>19860.73</v>
+        <v>116362.24</v>
       </c>
       <c r="J2" s="1">
-        <v>6.2401150753062</v>
+        <v>38.584863379186</v>
       </c>
       <c r="K2">
         <v>0.0</v>
       </c>
       <c r="L2">
         <v>0.0</v>
       </c>
       <c r="M2" s="1">
-        <v>338135.79</v>
+        <v>417937.08</v>
       </c>
       <c r="N2" s="1">
-        <v>338135.79</v>
+        <v>417937.08</v>
       </c>
       <c r="O2" s="1">
-        <v>0.57</v>
+        <v>0.67</v>
       </c>
       <c r="P2">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:16">
       <c r="A3" t="s">
         <v>31</v>
       </c>
       <c r="B3" t="s">
         <v>32</v>
       </c>
       <c r="C3" s="1">
-        <v>79.0</v>
+        <v>101.0</v>
       </c>
       <c r="D3" s="1">
-        <v>855.5</v>
+        <v>890.8</v>
       </c>
       <c r="E3" s="1">
-        <v>1569.2481012658</v>
+        <v>1384.4528712871</v>
       </c>
       <c r="F3" t="s">
         <v>8</v>
       </c>
       <c r="G3">
         <v>1.0</v>
       </c>
       <c r="H3" s="1">
-        <v>123970.6</v>
+        <v>139829.74</v>
       </c>
       <c r="I3" s="1">
-        <v>-56386.1</v>
+        <v>-49858.94</v>
       </c>
       <c r="J3" s="1">
-        <v>-45.483445268475</v>
+        <v>-35.656892446485</v>
       </c>
       <c r="K3">
         <v>0.0</v>
       </c>
       <c r="L3">
         <v>0.0</v>
       </c>
       <c r="M3" s="1">
-        <v>67584.5</v>
+        <v>89970.8</v>
       </c>
       <c r="N3" s="1">
-        <v>67584.5</v>
+        <v>89970.8</v>
       </c>
       <c r="O3" s="1">
-        <v>0.11</v>
+        <v>0.14</v>
       </c>
       <c r="P3">
         <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:16">
       <c r="A4" t="s">
         <v>33</v>
       </c>
       <c r="B4" t="s">
         <v>34</v>
       </c>
       <c r="C4" s="1">
-        <v>1665.0</v>
+        <v>1757.0</v>
       </c>
       <c r="D4" s="1">
-        <v>160.42</v>
+        <v>167.68</v>
       </c>
       <c r="E4" s="1">
-        <v>162.5392732733</v>
+        <v>162.8842117245</v>
       </c>
       <c r="F4" t="s">
         <v>8</v>
       </c>
       <c r="G4">
         <v>1.0</v>
       </c>
       <c r="H4" s="1">
-        <v>270627.89</v>
+        <v>286187.56</v>
       </c>
       <c r="I4" s="1">
-        <v>-3528.59</v>
+        <v>8426.2</v>
       </c>
       <c r="J4" s="1">
-        <v>-1.3038530507702</v>
+        <v>2.9442928965885</v>
       </c>
       <c r="K4">
         <v>0.0</v>
       </c>
       <c r="L4">
         <v>0.0</v>
       </c>
       <c r="M4" s="1">
-        <v>267099.3</v>
+        <v>294613.76</v>
       </c>
       <c r="N4" s="1">
-        <v>267099.3</v>
+        <v>294613.76</v>
       </c>
       <c r="O4" s="1">
-        <v>0.45</v>
+        <v>0.47</v>
       </c>
       <c r="P4">
         <v>1</v>
       </c>
     </row>
     <row r="5" spans="1:16">
       <c r="A5" t="s">
         <v>35</v>
       </c>
       <c r="B5" t="s">
         <v>36</v>
       </c>
       <c r="C5" s="1">
-        <v>6187.0</v>
+        <v>5862.0</v>
       </c>
       <c r="D5" s="1">
-        <v>59.06</v>
+        <v>50.42</v>
       </c>
       <c r="E5" s="1">
-        <v>73.7148828188</v>
+        <v>73.7148822927</v>
       </c>
       <c r="F5" t="s">
         <v>30</v>
       </c>
       <c r="G5">
-        <v>0.92</v>
+        <v>0.91</v>
       </c>
       <c r="H5" s="1">
-        <v>403437.76</v>
+        <v>382245.38</v>
       </c>
       <c r="I5" s="1">
-        <v>-5458.98</v>
+        <v>-59067.82</v>
       </c>
       <c r="J5" s="1">
-        <v>-1.3531157817255</v>
+        <v>-15.452853870987</v>
       </c>
       <c r="K5">
         <v>0.0</v>
       </c>
       <c r="L5">
         <v>0.0</v>
       </c>
       <c r="M5" s="1">
-        <v>397978.78</v>
+        <v>323177.56</v>
       </c>
       <c r="N5" s="1">
-        <v>397978.78</v>
+        <v>323177.56</v>
       </c>
       <c r="O5" s="1">
-        <v>0.67</v>
+        <v>0.52</v>
       </c>
       <c r="P5">
         <v>1</v>
       </c>
     </row>
     <row r="6" spans="1:16">
       <c r="A6" t="s">
         <v>37</v>
       </c>
       <c r="B6" t="s">
         <v>38</v>
       </c>
       <c r="C6" s="1">
-        <v>1035.0</v>
+        <v>981.0</v>
       </c>
       <c r="D6" s="1">
-        <v>350.9</v>
+        <v>374.5</v>
       </c>
       <c r="E6" s="1">
-        <v>263.1028888889</v>
+        <v>263.1028950051</v>
       </c>
       <c r="F6" t="s">
         <v>8</v>
       </c>
       <c r="G6">
         <v>1.0</v>
       </c>
       <c r="H6" s="1">
-        <v>272311.49</v>
+        <v>258103.94</v>
       </c>
       <c r="I6" s="1">
-        <v>90870.01</v>
+        <v>109280.56</v>
       </c>
       <c r="J6" s="1">
-        <v>33.369877268124</v>
+        <v>42.339748862416</v>
       </c>
       <c r="K6">
         <v>0.0</v>
       </c>
       <c r="L6">
         <v>0.0</v>
       </c>
       <c r="M6" s="1">
-        <v>363181.5</v>
+        <v>367384.5</v>
       </c>
       <c r="N6" s="1">
-        <v>363181.5</v>
+        <v>367384.5</v>
       </c>
       <c r="O6" s="1">
-        <v>0.61</v>
+        <v>0.59</v>
       </c>
       <c r="P6">
         <v>1</v>
       </c>
     </row>
     <row r="7" spans="1:16">
       <c r="A7" t="s">
         <v>39</v>
       </c>
       <c r="B7" t="s">
         <v>40</v>
       </c>
       <c r="C7" s="1">
-        <v>9855.0</v>
+        <v>9337.0</v>
       </c>
       <c r="D7" s="1">
-        <v>23.6</v>
+        <v>17.05</v>
       </c>
       <c r="E7" s="1">
-        <v>32.4873992897</v>
+        <v>32.487398522</v>
       </c>
       <c r="F7" t="s">
         <v>8</v>
       </c>
       <c r="G7">
         <v>1.0</v>
       </c>
       <c r="H7" s="1">
-        <v>320163.32</v>
+        <v>303334.84</v>
       </c>
       <c r="I7" s="1">
-        <v>-87585.32</v>
+        <v>-144138.99</v>
       </c>
       <c r="J7" s="1">
-        <v>-27.356450451601</v>
+        <v>-47.518112327618</v>
       </c>
       <c r="K7">
         <v>0.0</v>
       </c>
       <c r="L7">
         <v>0.0</v>
       </c>
       <c r="M7" s="1">
-        <v>232578.0</v>
+        <v>159195.85</v>
       </c>
       <c r="N7" s="1">
-        <v>232578.0</v>
+        <v>159195.85</v>
       </c>
       <c r="O7" s="1">
-        <v>0.39</v>
+        <v>0.25</v>
       </c>
       <c r="P7">
         <v>1</v>
       </c>
     </row>
     <row r="8" spans="1:16">
       <c r="A8" t="s">
         <v>41</v>
       </c>
       <c r="B8" t="s">
         <v>42</v>
       </c>
       <c r="C8" s="1">
-        <v>2253.0</v>
+        <v>3684.0</v>
       </c>
       <c r="D8" s="1">
-        <v>48.6</v>
+        <v>69.52</v>
       </c>
       <c r="E8" s="1">
-        <v>69.0101154017</v>
+        <v>50.2519435396</v>
       </c>
       <c r="F8" t="s">
         <v>8</v>
       </c>
       <c r="G8">
         <v>1.0</v>
       </c>
       <c r="H8" s="1">
-        <v>155479.79</v>
+        <v>185128.16</v>
       </c>
       <c r="I8" s="1">
-        <v>-45983.99</v>
+        <v>70983.52</v>
       </c>
       <c r="J8" s="1">
-        <v>-29.575541618625</v>
+        <v>38.342907961706</v>
       </c>
       <c r="K8">
         <v>0.0</v>
       </c>
       <c r="L8">
         <v>0.0</v>
       </c>
       <c r="M8" s="1">
-        <v>109495.8</v>
+        <v>256111.68</v>
       </c>
       <c r="N8" s="1">
-        <v>109495.8</v>
+        <v>256111.68</v>
       </c>
       <c r="O8" s="1">
-        <v>0.18</v>
+        <v>0.41</v>
       </c>
       <c r="P8">
         <v>1</v>
       </c>
     </row>
     <row r="9" spans="1:16">
       <c r="A9" t="s">
         <v>43</v>
       </c>
       <c r="B9" t="s">
         <v>44</v>
       </c>
       <c r="C9" s="1">
-        <v>2709.0</v>
+        <v>3245.0</v>
       </c>
       <c r="D9" s="1">
-        <v>59.02</v>
+        <v>47.5</v>
       </c>
       <c r="E9" s="1">
-        <v>46.1333923957</v>
+        <v>36.36</v>
       </c>
       <c r="F9" t="s">
         <v>8</v>
       </c>
       <c r="G9">
         <v>1.0</v>
       </c>
       <c r="H9" s="1">
-        <v>124975.36</v>
+        <v>117988.2</v>
       </c>
       <c r="I9" s="1">
-        <v>34909.82</v>
+        <v>36149.3</v>
       </c>
       <c r="J9" s="1">
-        <v>27.933362224362</v>
+        <v>30.638063806381</v>
       </c>
       <c r="K9">
         <v>0.0</v>
       </c>
       <c r="L9">
         <v>0.0</v>
       </c>
       <c r="M9" s="1">
-        <v>159885.18</v>
+        <v>154137.5</v>
       </c>
       <c r="N9" s="1">
-        <v>159885.18</v>
+        <v>154137.5</v>
       </c>
       <c r="O9" s="1">
-        <v>0.27</v>
+        <v>0.25</v>
       </c>
       <c r="P9">
         <v>1</v>
       </c>
     </row>
     <row r="10" spans="1:16">
       <c r="A10" t="s">
         <v>45</v>
       </c>
       <c r="B10" t="s">
         <v>46</v>
       </c>
       <c r="C10" s="1">
-        <v>3425.0</v>
+        <v>297.0</v>
       </c>
       <c r="D10" s="1">
-        <v>34.0</v>
+        <v>693.2</v>
       </c>
       <c r="E10" s="1">
-        <v>36.36</v>
+        <v>678.3371043771</v>
       </c>
       <c r="F10" t="s">
         <v>8</v>
       </c>
       <c r="G10">
         <v>1.0</v>
       </c>
       <c r="H10" s="1">
-        <v>124533.0</v>
+        <v>201466.12</v>
       </c>
       <c r="I10" s="1">
-        <v>-8083.0</v>
+        <v>4414.28</v>
       </c>
       <c r="J10" s="1">
-        <v>-6.4906490649065</v>
+        <v>2.1910780830047</v>
       </c>
       <c r="K10">
         <v>0.0</v>
       </c>
       <c r="L10">
         <v>0.0</v>
       </c>
       <c r="M10" s="1">
-        <v>116450.0</v>
+        <v>205880.4</v>
       </c>
       <c r="N10" s="1">
-        <v>116450.0</v>
+        <v>205880.4</v>
       </c>
       <c r="O10" s="1">
-        <v>0.19</v>
+        <v>0.33</v>
       </c>
       <c r="P10">
         <v>1</v>
       </c>
     </row>
     <row r="11" spans="1:16">
       <c r="A11" t="s">
         <v>47</v>
       </c>
       <c r="B11" t="s">
         <v>48</v>
       </c>
       <c r="C11" s="1">
-        <v>250.0</v>
+        <v>1076.0</v>
       </c>
       <c r="D11" s="1">
-        <v>607.4</v>
+        <v>1306.6</v>
       </c>
       <c r="E11" s="1">
-        <v>674.7808</v>
+        <v>481.8406040892</v>
       </c>
       <c r="F11" t="s">
         <v>8</v>
       </c>
       <c r="G11">
         <v>1.0</v>
       </c>
       <c r="H11" s="1">
-        <v>168695.2</v>
+        <v>518460.49</v>
       </c>
       <c r="I11" s="1">
-        <v>-16845.2</v>
+        <v>887441.11</v>
       </c>
       <c r="J11" s="1">
-        <v>-9.9855834665124</v>
+        <v>171.16851276362</v>
       </c>
       <c r="K11">
         <v>0.0</v>
       </c>
       <c r="L11">
         <v>0.0</v>
       </c>
       <c r="M11" s="1">
-        <v>151850.0</v>
+        <v>1405901.6</v>
       </c>
       <c r="N11" s="1">
-        <v>151850.0</v>
+        <v>1405901.6</v>
       </c>
       <c r="O11" s="1">
-        <v>0.25</v>
+        <v>2.25</v>
       </c>
       <c r="P11">
         <v>1</v>
       </c>
     </row>
     <row r="12" spans="1:16">
       <c r="A12" t="s">
         <v>49</v>
       </c>
       <c r="B12" t="s">
         <v>50</v>
       </c>
       <c r="C12" s="1">
-        <v>1090.0</v>
+        <v>7640.0</v>
       </c>
       <c r="D12" s="1">
-        <v>1146.4</v>
+        <v>172.85</v>
       </c>
       <c r="E12" s="1">
-        <v>447.23</v>
+        <v>163.15</v>
       </c>
       <c r="F12" t="s">
-        <v>8</v>
+        <v>51</v>
       </c>
       <c r="G12">
-        <v>1.0</v>
+        <v>10.97</v>
       </c>
       <c r="H12" s="1">
-        <v>487480.7</v>
+        <v>113561.32</v>
       </c>
       <c r="I12" s="1">
-        <v>762095.3</v>
+        <v>6868.57</v>
       </c>
       <c r="J12" s="1">
-        <v>156.33343022606</v>
+        <v>6.0483358242049</v>
       </c>
       <c r="K12">
         <v>0.0</v>
       </c>
       <c r="L12">
         <v>0.0</v>
       </c>
       <c r="M12" s="1">
-        <v>1249576.0</v>
+        <v>120429.89</v>
       </c>
       <c r="N12" s="1">
-        <v>1249576.0</v>
+        <v>120429.89</v>
       </c>
       <c r="O12" s="1">
-        <v>2.09</v>
+        <v>0.19</v>
       </c>
       <c r="P12">
         <v>1</v>
       </c>
     </row>
     <row r="13" spans="1:16">
       <c r="A13" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="B13" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="C13" s="1">
-        <v>8511.0</v>
+        <v>8063.0</v>
       </c>
       <c r="D13" s="1">
-        <v>37.95</v>
+        <v>39.18</v>
       </c>
       <c r="E13" s="1">
-        <v>27.1786629068</v>
+        <v>27.1786630286</v>
       </c>
       <c r="F13" t="s">
         <v>8</v>
       </c>
       <c r="G13">
         <v>1.0</v>
       </c>
       <c r="H13" s="1">
-        <v>231317.6</v>
+        <v>219141.56</v>
       </c>
       <c r="I13" s="1">
-        <v>91674.85</v>
+        <v>96766.78</v>
       </c>
       <c r="J13" s="1">
-        <v>39.631593099704</v>
+        <v>44.157201399862</v>
       </c>
       <c r="K13">
         <v>0.0</v>
       </c>
       <c r="L13">
         <v>0.0</v>
       </c>
       <c r="M13" s="1">
-        <v>322992.45</v>
+        <v>315908.34</v>
       </c>
       <c r="N13" s="1">
-        <v>322992.45</v>
+        <v>315908.34</v>
       </c>
       <c r="O13" s="1">
-        <v>0.54</v>
+        <v>0.51</v>
       </c>
       <c r="P13">
         <v>1</v>
       </c>
     </row>
     <row r="14" spans="1:16">
       <c r="A14" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="B14" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="C14" s="1">
-        <v>20526.0</v>
+        <v>19442.0</v>
       </c>
       <c r="D14" s="1">
-        <v>17.91</v>
+        <v>18.875</v>
       </c>
       <c r="E14" s="1">
-        <v>9.9422157264</v>
+        <v>9.9422158214</v>
       </c>
       <c r="F14" t="s">
         <v>8</v>
       </c>
       <c r="G14">
         <v>1.0</v>
       </c>
       <c r="H14" s="1">
-        <v>204073.92</v>
+        <v>193296.56</v>
       </c>
       <c r="I14" s="1">
-        <v>163546.74</v>
+        <v>173671.19</v>
       </c>
       <c r="J14" s="1">
-        <v>80.140931286075</v>
+        <v>89.84701538403</v>
       </c>
       <c r="K14">
         <v>0.0</v>
       </c>
       <c r="L14">
         <v>0.0</v>
       </c>
       <c r="M14" s="1">
-        <v>367620.66</v>
+        <v>366967.75</v>
       </c>
       <c r="N14" s="1">
-        <v>367620.66</v>
+        <v>366967.75</v>
       </c>
       <c r="O14" s="1">
-        <v>0.62</v>
+        <v>0.59</v>
       </c>
       <c r="P14">
         <v>1</v>
       </c>
     </row>
     <row r="15" spans="1:16">
       <c r="A15" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="B15" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="C15" s="1">
-        <v>49171.0</v>
+        <v>46574.0</v>
       </c>
       <c r="D15" s="1">
-        <v>9.402</v>
+        <v>10.182</v>
       </c>
       <c r="E15" s="1">
-        <v>8.8787281121</v>
+        <v>8.8787282604</v>
       </c>
       <c r="F15" t="s">
         <v>8</v>
       </c>
       <c r="G15">
         <v>1.0</v>
       </c>
       <c r="H15" s="1">
-        <v>436575.94</v>
+        <v>413517.89</v>
       </c>
       <c r="I15" s="1">
-        <v>25729.8</v>
+        <v>60698.58</v>
       </c>
       <c r="J15" s="1">
-        <v>5.8935451184048</v>
+        <v>14.67858621546</v>
       </c>
       <c r="K15">
         <v>0.0</v>
       </c>
       <c r="L15">
         <v>0.0</v>
       </c>
       <c r="M15" s="1">
-        <v>462305.74</v>
+        <v>474216.47</v>
       </c>
       <c r="N15" s="1">
-        <v>462305.74</v>
+        <v>474216.47</v>
       </c>
       <c r="O15" s="1">
-        <v>0.77</v>
+        <v>0.76</v>
       </c>
       <c r="P15">
         <v>1</v>
       </c>
     </row>
     <row r="16" spans="1:16">
       <c r="A16" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="B16" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="C16" s="1">
-        <v>1701.0</v>
+        <v>2124.0</v>
       </c>
       <c r="D16" s="1">
-        <v>89.4</v>
+        <v>71.65</v>
       </c>
       <c r="E16" s="1">
-        <v>93.5596413874</v>
+        <v>88.1402259887</v>
       </c>
       <c r="F16" t="s">
         <v>8</v>
       </c>
       <c r="G16">
         <v>1.0</v>
       </c>
       <c r="H16" s="1">
-        <v>159144.95</v>
+        <v>187209.84</v>
       </c>
       <c r="I16" s="1">
-        <v>-7075.55</v>
+        <v>-35025.24</v>
       </c>
       <c r="J16" s="1">
-        <v>-4.4459783361018</v>
+        <v>-18.709080676529</v>
       </c>
       <c r="K16">
         <v>0.0</v>
       </c>
       <c r="L16">
         <v>0.0</v>
       </c>
       <c r="M16" s="1">
-        <v>152069.4</v>
+        <v>152184.6</v>
       </c>
       <c r="N16" s="1">
-        <v>152069.4</v>
+        <v>152184.6</v>
       </c>
       <c r="O16" s="1">
-        <v>0.25</v>
+        <v>0.24</v>
       </c>
       <c r="P16">
         <v>1</v>
       </c>
     </row>
     <row r="17" spans="1:16">
       <c r="A17" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="B17" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="C17" s="1">
-        <v>2400.0</v>
+        <v>2274.0</v>
       </c>
       <c r="D17" s="1">
-        <v>77.78</v>
+        <v>74.4</v>
       </c>
       <c r="E17" s="1">
-        <v>80.6850458333</v>
+        <v>80.6850483729</v>
       </c>
       <c r="F17" t="s">
         <v>8</v>
       </c>
       <c r="G17">
         <v>1.0</v>
       </c>
       <c r="H17" s="1">
-        <v>193644.11</v>
+        <v>183477.8</v>
       </c>
       <c r="I17" s="1">
-        <v>-6972.11</v>
+        <v>-14292.2</v>
       </c>
       <c r="J17" s="1">
-        <v>-3.6004761518437</v>
+        <v>-7.7896072440372</v>
       </c>
       <c r="K17">
         <v>0.0</v>
       </c>
       <c r="L17">
         <v>0.0</v>
       </c>
       <c r="M17" s="1">
-        <v>186672.0</v>
+        <v>169185.6</v>
       </c>
       <c r="N17" s="1">
-        <v>186672.0</v>
+        <v>169185.6</v>
       </c>
       <c r="O17" s="1">
-        <v>0.31</v>
+        <v>0.27</v>
       </c>
       <c r="P17">
         <v>1</v>
       </c>
     </row>
     <row r="18" spans="1:16">
       <c r="A18" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="B18" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="C18" s="1">
-        <v>2694.0</v>
+        <v>2552.0</v>
       </c>
       <c r="D18" s="1">
-        <v>81.08</v>
+        <v>89.25</v>
       </c>
       <c r="E18" s="1">
-        <v>77.4989383816</v>
+        <v>77.4989380878</v>
       </c>
       <c r="F18" t="s">
         <v>8</v>
       </c>
       <c r="G18">
         <v>1.0</v>
       </c>
       <c r="H18" s="1">
-        <v>208782.14</v>
+        <v>197777.29</v>
       </c>
       <c r="I18" s="1">
-        <v>9647.38</v>
+        <v>29988.71</v>
       </c>
       <c r="J18" s="1">
-        <v>4.6207879658672</v>
+        <v>15.162868294939</v>
       </c>
       <c r="K18">
         <v>0.0</v>
       </c>
       <c r="L18">
         <v>0.0</v>
       </c>
       <c r="M18" s="1">
-        <v>218429.52</v>
+        <v>227766.0</v>
       </c>
       <c r="N18" s="1">
-        <v>218429.52</v>
+        <v>227766.0</v>
       </c>
       <c r="O18" s="1">
-        <v>0.37</v>
+        <v>0.36</v>
       </c>
       <c r="P18">
         <v>1</v>
       </c>
     </row>
     <row r="19" spans="1:16">
       <c r="A19" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="B19" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="C19" s="1">
-        <v>74.0</v>
+        <v>258358.0</v>
       </c>
       <c r="D19" s="1">
-        <v>10.956</v>
+        <v>11.2</v>
       </c>
       <c r="E19" s="1">
-        <v>11.2048648649</v>
+        <v>11.2687331919</v>
       </c>
       <c r="F19" t="s">
         <v>8</v>
       </c>
       <c r="G19">
         <v>1.0</v>
       </c>
       <c r="H19" s="1">
-        <v>829.16</v>
+        <v>2911367.37</v>
       </c>
       <c r="I19" s="1">
-        <v>-18.42</v>
+        <v>-17757.77</v>
       </c>
       <c r="J19" s="1">
-        <v>-2.2215253991992</v>
+        <v>-0.60994604057818</v>
       </c>
       <c r="K19">
         <v>0.0</v>
       </c>
       <c r="L19">
         <v>0.0</v>
       </c>
       <c r="M19" s="1">
-        <v>810.74</v>
+        <v>2893609.6</v>
       </c>
       <c r="N19" s="1">
-        <v>810.74</v>
+        <v>2893609.6</v>
       </c>
       <c r="O19" s="1">
-        <v>0.0</v>
+        <v>4.63</v>
       </c>
       <c r="P19">
         <v>1</v>
       </c>
     </row>
     <row r="20" spans="1:16">
       <c r="A20" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="B20" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="C20" s="1">
-        <v>215814.0</v>
+        <v>123507.0</v>
       </c>
       <c r="D20" s="1">
-        <v>10.518</v>
+        <v>10.586</v>
       </c>
       <c r="E20" s="1">
-        <v>10.7596754613</v>
+        <v>10.7262416705</v>
       </c>
       <c r="F20" t="s">
         <v>8</v>
       </c>
       <c r="G20">
         <v>1.0</v>
       </c>
       <c r="H20" s="1">
-        <v>2322088.6</v>
+        <v>1324765.93</v>
       </c>
       <c r="I20" s="1">
-        <v>-52156.95</v>
+        <v>-17320.83</v>
       </c>
       <c r="J20" s="1">
-        <v>-2.246122305583</v>
+        <v>-1.3074634248784</v>
       </c>
       <c r="K20">
         <v>0.0</v>
       </c>
       <c r="L20">
         <v>0.0</v>
       </c>
       <c r="M20" s="1">
-        <v>2269931.65</v>
+        <v>1307445.1</v>
       </c>
       <c r="N20" s="1">
-        <v>2269931.65</v>
+        <v>1307445.1</v>
       </c>
       <c r="O20" s="1">
-        <v>3.8</v>
+        <v>2.09</v>
       </c>
       <c r="P20">
         <v>1</v>
       </c>
     </row>
     <row r="21" spans="1:16">
       <c r="A21" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="B21" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="C21" s="1">
-        <v>2068.0</v>
+        <v>1989.0</v>
       </c>
       <c r="D21" s="1">
-        <v>467.7</v>
+        <v>515.2</v>
       </c>
       <c r="E21" s="1">
         <v>672.8</v>
       </c>
       <c r="F21" t="s">
-        <v>69</v>
+        <v>51</v>
       </c>
       <c r="G21">
-        <v>10.89</v>
+        <v>10.97</v>
       </c>
       <c r="H21" s="1">
-        <v>130281.74</v>
+        <v>125304.83</v>
       </c>
       <c r="I21" s="1">
-        <v>-41494.52</v>
+        <v>-31854.21</v>
       </c>
       <c r="J21" s="1">
-        <v>-31.849835594766</v>
+        <v>-25.421374419486</v>
       </c>
       <c r="K21">
         <v>0.0</v>
       </c>
       <c r="L21">
         <v>0.0</v>
       </c>
       <c r="M21" s="1">
-        <v>88787.22</v>
+        <v>93450.62</v>
       </c>
       <c r="N21" s="1">
-        <v>88787.22</v>
+        <v>93450.62</v>
       </c>
       <c r="O21" s="1">
         <v>0.15</v>
       </c>
       <c r="P21">
         <v>1</v>
       </c>
     </row>
     <row r="22" spans="1:16">
       <c r="A22" t="s">
         <v>70</v>
       </c>
       <c r="B22" t="s">
         <v>71</v>
       </c>
       <c r="C22" s="1">
-        <v>1332.0</v>
+        <v>1672.0</v>
       </c>
       <c r="D22" s="1">
-        <v>96.2</v>
+        <v>100.0</v>
       </c>
       <c r="E22" s="1">
-        <v>152.3323798799</v>
+        <v>139.8197009569</v>
       </c>
       <c r="F22" t="s">
         <v>8</v>
       </c>
       <c r="G22">
         <v>1.0</v>
       </c>
       <c r="H22" s="1">
-        <v>202906.73</v>
+        <v>233778.54</v>
       </c>
       <c r="I22" s="1">
-        <v>-74768.33</v>
+        <v>-66578.54</v>
       </c>
       <c r="J22" s="1">
-        <v>-36.848620053164</v>
+        <v>-28.479320642519</v>
       </c>
       <c r="K22">
         <v>0.0</v>
       </c>
       <c r="L22">
         <v>0.0</v>
       </c>
       <c r="M22" s="1">
-        <v>128138.4</v>
+        <v>167200.0</v>
       </c>
       <c r="N22" s="1">
-        <v>128138.4</v>
+        <v>167200.0</v>
       </c>
       <c r="O22" s="1">
-        <v>0.21</v>
+        <v>0.27</v>
       </c>
       <c r="P22">
         <v>1</v>
       </c>
     </row>
     <row r="23" spans="1:16">
       <c r="A23" t="s">
         <v>72</v>
       </c>
       <c r="B23" t="s">
         <v>73</v>
       </c>
       <c r="C23" s="1">
-        <v>1315.0</v>
+        <v>1245.0</v>
       </c>
       <c r="D23" s="1">
-        <v>796.6</v>
+        <v>830.6</v>
       </c>
       <c r="E23" s="1">
         <v>878.6</v>
       </c>
       <c r="F23" t="s">
         <v>74</v>
       </c>
       <c r="G23">
         <v>7.47</v>
       </c>
       <c r="H23" s="1">
-        <v>154695.52</v>
+        <v>146460.78</v>
       </c>
       <c r="I23" s="1">
-        <v>-14512.85</v>
+        <v>-8093.2</v>
       </c>
       <c r="J23" s="1">
-        <v>-9.381558043827</v>
+        <v>-5.5258479437294</v>
       </c>
       <c r="K23">
         <v>0.0</v>
       </c>
       <c r="L23">
         <v>0.0</v>
       </c>
       <c r="M23" s="1">
-        <v>140182.67</v>
+        <v>138367.58</v>
       </c>
       <c r="N23" s="1">
-        <v>140182.67</v>
+        <v>138367.58</v>
       </c>
       <c r="O23" s="1">
-        <v>0.23</v>
+        <v>0.22</v>
       </c>
       <c r="P23">
         <v>1</v>
       </c>
     </row>
     <row r="24" spans="1:16">
       <c r="A24" t="s">
         <v>75</v>
       </c>
       <c r="B24" t="s">
         <v>76</v>
       </c>
       <c r="C24" s="1">
-        <v>7950.0</v>
+        <v>6832.0</v>
       </c>
       <c r="D24" s="1">
-        <v>30.56</v>
+        <v>36.48</v>
       </c>
       <c r="E24" s="1">
         <v>30.785</v>
       </c>
       <c r="F24" t="s">
         <v>8</v>
       </c>
       <c r="G24">
         <v>1.0</v>
       </c>
       <c r="H24" s="1">
-        <v>244740.75</v>
+        <v>210323.12</v>
       </c>
       <c r="I24" s="1">
-        <v>-1788.75</v>
+        <v>38908.24</v>
       </c>
       <c r="J24" s="1">
-        <v>-0.730875426344</v>
+        <v>18.499269124574</v>
       </c>
       <c r="K24">
         <v>0.0</v>
       </c>
       <c r="L24">
         <v>0.0</v>
       </c>
       <c r="M24" s="1">
-        <v>242952.0</v>
+        <v>249231.36</v>
       </c>
       <c r="N24" s="1">
-        <v>242952.0</v>
+        <v>249231.36</v>
       </c>
       <c r="O24" s="1">
-        <v>0.41</v>
+        <v>0.4</v>
       </c>
       <c r="P24">
         <v>1</v>
       </c>
     </row>
     <row r="25" spans="1:16">
       <c r="A25" t="s">
         <v>77</v>
       </c>
       <c r="B25" t="s">
         <v>78</v>
       </c>
       <c r="C25" s="1">
-        <v>3593.0</v>
+        <v>3404.0</v>
       </c>
       <c r="D25" s="1">
-        <v>69.12</v>
+        <v>74.42</v>
       </c>
       <c r="E25" s="1">
-        <v>85.5049679933</v>
+        <v>85.5049676851</v>
       </c>
       <c r="F25" t="s">
         <v>8</v>
       </c>
       <c r="G25">
         <v>1.0</v>
       </c>
       <c r="H25" s="1">
-        <v>307219.35</v>
+        <v>291058.91</v>
       </c>
       <c r="I25" s="1">
-        <v>-58871.19</v>
+        <v>-37733.23</v>
       </c>
       <c r="J25" s="1">
-        <v>-19.162591809403</v>
+        <v>-12.964121249544</v>
       </c>
       <c r="K25">
         <v>0.0</v>
       </c>
       <c r="L25">
         <v>0.0</v>
       </c>
       <c r="M25" s="1">
-        <v>248348.16</v>
+        <v>253325.68</v>
       </c>
       <c r="N25" s="1">
-        <v>248348.16</v>
+        <v>253325.68</v>
       </c>
       <c r="O25" s="1">
-        <v>0.42</v>
+        <v>0.41</v>
       </c>
       <c r="P25">
         <v>1</v>
       </c>
     </row>
     <row r="26" spans="1:16">
       <c r="A26" t="s">
         <v>79</v>
       </c>
       <c r="B26" t="s">
         <v>80</v>
       </c>
       <c r="C26" s="1">
-        <v>1902.0</v>
+        <v>1802.0</v>
       </c>
       <c r="D26" s="1">
-        <v>138.05</v>
+        <v>155.6</v>
       </c>
       <c r="E26" s="1">
-        <v>142.3228023134</v>
+        <v>142.3228024417</v>
       </c>
       <c r="F26" t="s">
         <v>30</v>
       </c>
       <c r="G26">
-        <v>0.92</v>
+        <v>0.91</v>
       </c>
       <c r="H26" s="1">
-        <v>288562.9</v>
+        <v>273391.35</v>
       </c>
       <c r="I26" s="1">
-        <v>-2584.47</v>
+        <v>33197.9</v>
       </c>
       <c r="J26" s="1">
-        <v>-0.89563488584291</v>
+        <v>12.142995745842</v>
       </c>
       <c r="K26">
         <v>0.0</v>
       </c>
       <c r="L26">
         <v>0.0</v>
       </c>
       <c r="M26" s="1">
-        <v>285978.43</v>
+        <v>306589.25</v>
       </c>
       <c r="N26" s="1">
-        <v>285978.43</v>
+        <v>306589.25</v>
       </c>
       <c r="O26" s="1">
-        <v>0.48</v>
+        <v>0.49</v>
       </c>
       <c r="P26">
         <v>1</v>
       </c>
     </row>
     <row r="27" spans="1:16">
       <c r="A27" t="s">
         <v>81</v>
       </c>
       <c r="B27" t="s">
         <v>82</v>
       </c>
       <c r="C27" s="1">
-        <v>2511.0</v>
+        <v>2753.0</v>
       </c>
       <c r="D27" s="1">
-        <v>67.16</v>
+        <v>61.24</v>
       </c>
       <c r="E27" s="1">
-        <v>73.8652130625</v>
+        <v>72.3090010897</v>
       </c>
       <c r="F27" t="s">
         <v>8</v>
       </c>
       <c r="G27">
         <v>1.0</v>
       </c>
       <c r="H27" s="1">
-        <v>185475.55</v>
+        <v>199066.68</v>
       </c>
       <c r="I27" s="1">
-        <v>-16836.79</v>
+        <v>-30472.96</v>
       </c>
       <c r="J27" s="1">
-        <v>-9.0776331435599</v>
+        <v>-15.307915920434</v>
       </c>
       <c r="K27">
         <v>0.0</v>
       </c>
       <c r="L27">
         <v>0.0</v>
       </c>
       <c r="M27" s="1">
-        <v>168638.76</v>
+        <v>168593.72</v>
       </c>
       <c r="N27" s="1">
-        <v>168638.76</v>
+        <v>168593.72</v>
       </c>
       <c r="O27" s="1">
-        <v>0.28</v>
+        <v>0.27</v>
       </c>
       <c r="P27">
         <v>1</v>
       </c>
     </row>
     <row r="28" spans="1:16">
       <c r="A28" t="s">
         <v>83</v>
       </c>
       <c r="B28" t="s">
         <v>84</v>
       </c>
       <c r="C28" s="1">
-        <v>6714.0</v>
+        <v>14694.0</v>
       </c>
       <c r="D28" s="1">
-        <v>16.605</v>
+        <v>19.92</v>
       </c>
       <c r="E28" s="1">
-        <v>17.6464060173</v>
+        <v>18.3429461004</v>
       </c>
       <c r="F28" t="s">
         <v>8</v>
       </c>
       <c r="G28">
         <v>1.0</v>
       </c>
       <c r="H28" s="1">
-        <v>118477.97</v>
+        <v>269531.25</v>
       </c>
       <c r="I28" s="1">
-        <v>-6992.0</v>
+        <v>23173.23</v>
       </c>
       <c r="J28" s="1">
-        <v>-5.901519075656</v>
+        <v>8.597604173913</v>
       </c>
       <c r="K28">
         <v>0.0</v>
       </c>
       <c r="L28">
         <v>0.0</v>
       </c>
       <c r="M28" s="1">
-        <v>111485.97</v>
+        <v>292704.48</v>
       </c>
       <c r="N28" s="1">
-        <v>111485.97</v>
+        <v>292704.48</v>
       </c>
       <c r="O28" s="1">
-        <v>0.19</v>
+        <v>0.47</v>
       </c>
       <c r="P28">
         <v>1</v>
       </c>
     </row>
     <row r="29" spans="1:16">
       <c r="A29" t="s">
         <v>85</v>
       </c>
       <c r="B29" t="s">
         <v>86</v>
       </c>
       <c r="C29" s="1">
-        <v>4538.0</v>
+        <v>519.0</v>
       </c>
       <c r="D29" s="1">
-        <v>24.915</v>
+        <v>244.4</v>
       </c>
       <c r="E29" s="1">
-        <v>30.675</v>
+        <v>217.0630250482</v>
       </c>
       <c r="F29" t="s">
         <v>8</v>
       </c>
       <c r="G29">
         <v>1.0</v>
       </c>
       <c r="H29" s="1">
-        <v>139203.15</v>
+        <v>112655.71</v>
       </c>
       <c r="I29" s="1">
-        <v>-26138.88</v>
+        <v>14187.89</v>
       </c>
       <c r="J29" s="1">
-        <v>-18.777506112469</v>
+        <v>12.594026525597</v>
       </c>
       <c r="K29">
         <v>0.0</v>
       </c>
       <c r="L29">
         <v>0.0</v>
       </c>
       <c r="M29" s="1">
-        <v>113064.27</v>
+        <v>126843.6</v>
       </c>
       <c r="N29" s="1">
-        <v>113064.27</v>
+        <v>126843.6</v>
       </c>
       <c r="O29" s="1">
-        <v>0.19</v>
+        <v>0.2</v>
       </c>
       <c r="P29">
         <v>1</v>
       </c>
     </row>
     <row r="30" spans="1:16">
       <c r="A30" t="s">
         <v>87</v>
       </c>
       <c r="B30" t="s">
         <v>88</v>
       </c>
       <c r="C30" s="1">
-        <v>548.0</v>
+        <v>10246.0</v>
       </c>
       <c r="D30" s="1">
-        <v>238.9</v>
+        <v>27.68</v>
       </c>
       <c r="E30" s="1">
-        <v>217.0630109489</v>
+        <v>30.391768495</v>
       </c>
       <c r="F30" t="s">
         <v>8</v>
       </c>
       <c r="G30">
         <v>1.0</v>
       </c>
       <c r="H30" s="1">
-        <v>118950.53</v>
+        <v>311394.06</v>
       </c>
       <c r="I30" s="1">
-        <v>11966.67</v>
+        <v>-27784.78</v>
       </c>
       <c r="J30" s="1">
-        <v>10.06020738201</v>
+        <v>-8.9227071319215</v>
       </c>
       <c r="K30">
         <v>0.0</v>
       </c>
       <c r="L30">
         <v>0.0</v>
       </c>
       <c r="M30" s="1">
-        <v>130917.2</v>
+        <v>283609.28</v>
       </c>
       <c r="N30" s="1">
-        <v>130917.2</v>
+        <v>283609.28</v>
       </c>
       <c r="O30" s="1">
-        <v>0.22</v>
+        <v>0.45</v>
       </c>
       <c r="P30">
         <v>1</v>
       </c>
     </row>
     <row r="31" spans="1:16">
       <c r="A31" t="s">
         <v>89</v>
       </c>
       <c r="B31" t="s">
         <v>90</v>
       </c>
       <c r="C31" s="1">
-        <v>10000.0</v>
+        <v>3217.0</v>
       </c>
       <c r="D31" s="1">
-        <v>31.69</v>
+        <v>66.0</v>
       </c>
       <c r="E31" s="1">
-        <v>31.346321</v>
+        <v>98.5672023624</v>
       </c>
       <c r="F31" t="s">
         <v>8</v>
       </c>
       <c r="G31">
         <v>1.0</v>
       </c>
       <c r="H31" s="1">
-        <v>313463.21</v>
+        <v>317090.69</v>
       </c>
       <c r="I31" s="1">
-        <v>3436.79</v>
+        <v>-104768.69</v>
       </c>
       <c r="J31" s="1">
-        <v>1.096393417269</v>
+        <v>-33.040607404777</v>
       </c>
       <c r="K31">
         <v>0.0</v>
       </c>
       <c r="L31">
         <v>0.0</v>
       </c>
       <c r="M31" s="1">
-        <v>316900.0</v>
+        <v>212322.0</v>
       </c>
       <c r="N31" s="1">
-        <v>316900.0</v>
+        <v>212322.0</v>
       </c>
       <c r="O31" s="1">
-        <v>0.53</v>
+        <v>0.34</v>
       </c>
       <c r="P31">
         <v>1</v>
       </c>
     </row>
     <row r="32" spans="1:16">
       <c r="A32" t="s">
         <v>91</v>
       </c>
       <c r="B32" t="s">
         <v>92</v>
       </c>
       <c r="C32" s="1">
-        <v>3396.0</v>
+        <v>5313.0</v>
       </c>
       <c r="D32" s="1">
-        <v>60.5</v>
+        <v>17.865</v>
       </c>
       <c r="E32" s="1">
-        <v>100.2072025913</v>
+        <v>17.8276002259</v>
       </c>
       <c r="F32" t="s">
         <v>8</v>
       </c>
       <c r="G32">
         <v>1.0</v>
       </c>
       <c r="H32" s="1">
-        <v>340303.66</v>
+        <v>94718.04</v>
       </c>
       <c r="I32" s="1">
-        <v>-134845.66</v>
+        <v>198.71</v>
       </c>
       <c r="J32" s="1">
-        <v>-39.625098360682</v>
+        <v>0.20979108098098</v>
       </c>
       <c r="K32">
         <v>0.0</v>
       </c>
       <c r="L32">
         <v>0.0</v>
       </c>
       <c r="M32" s="1">
-        <v>205458.0</v>
+        <v>94916.75</v>
       </c>
       <c r="N32" s="1">
-        <v>205458.0</v>
+        <v>94916.75</v>
       </c>
       <c r="O32" s="1">
-        <v>0.34</v>
+        <v>0.15</v>
       </c>
       <c r="P32">
         <v>1</v>
       </c>
     </row>
     <row r="33" spans="1:16">
       <c r="A33" t="s">
         <v>93</v>
       </c>
       <c r="B33" t="s">
         <v>94</v>
       </c>
       <c r="C33" s="1">
-        <v>5607.0</v>
+        <v>46663.0</v>
       </c>
       <c r="D33" s="1">
-        <v>18.545</v>
+        <v>4.276</v>
       </c>
       <c r="E33" s="1">
-        <v>17.8275994293</v>
+        <v>4.3385457429</v>
       </c>
       <c r="F33" t="s">
         <v>8</v>
       </c>
       <c r="G33">
         <v>1.0</v>
       </c>
       <c r="H33" s="1">
-        <v>99959.35</v>
+        <v>202449.56</v>
       </c>
       <c r="I33" s="1">
-        <v>4022.47</v>
+        <v>-2918.57</v>
       </c>
       <c r="J33" s="1">
-        <v>4.0241057990073</v>
+        <v>-1.4416282258159</v>
       </c>
       <c r="K33">
         <v>0.0</v>
       </c>
       <c r="L33">
         <v>0.0</v>
       </c>
       <c r="M33" s="1">
-        <v>103981.82</v>
+        <v>199530.99</v>
       </c>
       <c r="N33" s="1">
-        <v>103981.82</v>
+        <v>199530.99</v>
       </c>
       <c r="O33" s="1">
-        <v>0.17</v>
+        <v>0.32</v>
       </c>
       <c r="P33">
         <v>1</v>
       </c>
     </row>
     <row r="34" spans="1:16">
       <c r="A34" t="s">
         <v>95</v>
       </c>
       <c r="B34" t="s">
         <v>96</v>
       </c>
       <c r="C34" s="1">
-        <v>37356.0</v>
+        <v>907.0</v>
       </c>
       <c r="D34" s="1">
-        <v>4.35</v>
+        <v>129.2</v>
       </c>
       <c r="E34" s="1">
-        <v>4.2959944855</v>
+        <v>132.915600882</v>
       </c>
       <c r="F34" t="s">
         <v>8</v>
       </c>
       <c r="G34">
         <v>1.0</v>
       </c>
       <c r="H34" s="1">
-        <v>160481.17</v>
+        <v>120554.45</v>
       </c>
       <c r="I34" s="1">
-        <v>2017.43</v>
+        <v>-3370.05</v>
       </c>
       <c r="J34" s="1">
-        <v>1.2571132177065</v>
+        <v>-2.7954588154979</v>
       </c>
       <c r="K34">
         <v>0.0</v>
       </c>
       <c r="L34">
         <v>0.0</v>
       </c>
       <c r="M34" s="1">
-        <v>162498.6</v>
+        <v>117184.4</v>
       </c>
       <c r="N34" s="1">
-        <v>162498.6</v>
+        <v>117184.4</v>
       </c>
       <c r="O34" s="1">
-        <v>0.27</v>
+        <v>0.19</v>
       </c>
       <c r="P34">
         <v>1</v>
       </c>
     </row>
     <row r="35" spans="1:16">
       <c r="A35" t="s">
         <v>97</v>
       </c>
       <c r="B35" t="s">
         <v>98</v>
       </c>
       <c r="C35" s="1">
-        <v>62330.0</v>
+        <v>3727.0</v>
       </c>
       <c r="D35" s="1">
-        <v>9.146</v>
+        <v>36.19</v>
       </c>
       <c r="E35" s="1">
-        <v>7.4988986042</v>
+        <v>37.6865012074</v>
       </c>
       <c r="F35" t="s">
         <v>8</v>
       </c>
       <c r="G35">
         <v>1.0</v>
       </c>
       <c r="H35" s="1">
-        <v>467406.35</v>
+        <v>140457.59</v>
       </c>
       <c r="I35" s="1">
-        <v>102663.83</v>
+        <v>-5577.46</v>
       </c>
       <c r="J35" s="1">
-        <v>21.964577503066</v>
+        <v>-3.9709210445658</v>
       </c>
       <c r="K35">
         <v>0.0</v>
       </c>
       <c r="L35">
         <v>0.0</v>
       </c>
       <c r="M35" s="1">
-        <v>570070.18</v>
+        <v>134880.13</v>
       </c>
       <c r="N35" s="1">
-        <v>570070.18</v>
+        <v>134880.13</v>
       </c>
       <c r="O35" s="1">
-        <v>0.95</v>
+        <v>0.22</v>
       </c>
       <c r="P35">
         <v>1</v>
       </c>
     </row>
     <row r="36" spans="1:16">
       <c r="A36" t="s">
         <v>99</v>
       </c>
       <c r="B36" t="s">
         <v>100</v>
       </c>
       <c r="C36" s="1">
-        <v>5903.0</v>
+        <v>35990.0</v>
       </c>
       <c r="D36" s="1">
-        <v>26.83</v>
+        <v>9.484</v>
       </c>
       <c r="E36" s="1">
-        <v>27.1004980518</v>
+        <v>7.4988988608</v>
       </c>
       <c r="F36" t="s">
         <v>8</v>
       </c>
       <c r="G36">
         <v>1.0</v>
       </c>
       <c r="H36" s="1">
-        <v>159974.24</v>
+        <v>269885.37</v>
       </c>
       <c r="I36" s="1">
-        <v>-1596.75</v>
+        <v>71443.79</v>
       </c>
       <c r="J36" s="1">
-        <v>-0.99812944884126</v>
+        <v>26.47190175592</v>
       </c>
       <c r="K36">
         <v>0.0</v>
       </c>
       <c r="L36">
         <v>0.0</v>
       </c>
       <c r="M36" s="1">
-        <v>158377.49</v>
+        <v>341329.16</v>
       </c>
       <c r="N36" s="1">
-        <v>158377.49</v>
+        <v>341329.16</v>
       </c>
       <c r="O36" s="1">
-        <v>0.27</v>
+        <v>0.55</v>
       </c>
       <c r="P36">
         <v>1</v>
       </c>
     </row>
     <row r="37" spans="1:16">
       <c r="A37" t="s">
         <v>101</v>
       </c>
       <c r="B37" t="s">
         <v>102</v>
       </c>
       <c r="C37" s="1">
-        <v>1216.0</v>
+        <v>5593.0</v>
       </c>
       <c r="D37" s="1">
-        <v>91.15</v>
+        <v>26.6</v>
       </c>
       <c r="E37" s="1">
-        <v>104.5896957237</v>
+        <v>26.7814983014</v>
       </c>
       <c r="F37" t="s">
         <v>8</v>
       </c>
       <c r="G37">
         <v>1.0</v>
       </c>
       <c r="H37" s="1">
-        <v>127181.07</v>
+        <v>149788.92</v>
       </c>
       <c r="I37" s="1">
-        <v>-16342.67</v>
+        <v>-1015.12</v>
       </c>
       <c r="J37" s="1">
-        <v>-12.849923341579</v>
+        <v>-0.67770032656621</v>
       </c>
       <c r="K37">
         <v>0.0</v>
       </c>
       <c r="L37">
         <v>0.0</v>
       </c>
       <c r="M37" s="1">
-        <v>110838.4</v>
+        <v>148773.8</v>
       </c>
       <c r="N37" s="1">
-        <v>110838.4</v>
+        <v>148773.8</v>
       </c>
       <c r="O37" s="1">
-        <v>0.19</v>
+        <v>0.24</v>
       </c>
       <c r="P37">
         <v>1</v>
       </c>
     </row>
     <row r="38" spans="1:16">
       <c r="A38" t="s">
         <v>103</v>
       </c>
       <c r="B38" t="s">
         <v>104</v>
       </c>
       <c r="C38" s="1">
-        <v>1301.0</v>
+        <v>1152.0</v>
       </c>
       <c r="D38" s="1">
-        <v>194.8</v>
+        <v>97.0</v>
       </c>
       <c r="E38" s="1">
-        <v>212.7660184473</v>
+        <v>104.5896961806</v>
       </c>
       <c r="F38" t="s">
         <v>8</v>
       </c>
       <c r="G38">
         <v>1.0</v>
       </c>
       <c r="H38" s="1">
-        <v>276808.59</v>
+        <v>120487.33</v>
       </c>
       <c r="I38" s="1">
-        <v>-23373.79</v>
+        <v>-8743.33</v>
       </c>
       <c r="J38" s="1">
-        <v>-8.4440262493299</v>
+        <v>-7.2566385195854</v>
       </c>
       <c r="K38">
         <v>0.0</v>
       </c>
       <c r="L38">
         <v>0.0</v>
       </c>
       <c r="M38" s="1">
-        <v>253434.8</v>
+        <v>111744.0</v>
       </c>
       <c r="N38" s="1">
-        <v>253434.8</v>
+        <v>111744.0</v>
       </c>
       <c r="O38" s="1">
-        <v>0.42</v>
+        <v>0.18</v>
       </c>
       <c r="P38">
         <v>1</v>
       </c>
     </row>
     <row r="39" spans="1:16">
       <c r="A39" t="s">
         <v>105</v>
       </c>
       <c r="B39" t="s">
         <v>106</v>
       </c>
       <c r="C39" s="1">
-        <v>10183.0</v>
+        <v>1233.0</v>
       </c>
       <c r="D39" s="1">
-        <v>33.52</v>
+        <v>173.25</v>
       </c>
       <c r="E39" s="1">
-        <v>35.2736354709</v>
+        <v>212.7660178427</v>
       </c>
       <c r="F39" t="s">
         <v>8</v>
       </c>
       <c r="G39">
         <v>1.0</v>
       </c>
       <c r="H39" s="1">
-        <v>359191.43</v>
+        <v>262340.5</v>
       </c>
       <c r="I39" s="1">
-        <v>-17857.27</v>
+        <v>-48723.25</v>
       </c>
       <c r="J39" s="1">
-        <v>-4.9715189474315</v>
+        <v>-18.572523114045</v>
       </c>
       <c r="K39">
         <v>0.0</v>
       </c>
       <c r="L39">
         <v>0.0</v>
       </c>
       <c r="M39" s="1">
-        <v>341334.16</v>
+        <v>213617.25</v>
       </c>
       <c r="N39" s="1">
-        <v>341334.16</v>
+        <v>213617.25</v>
       </c>
       <c r="O39" s="1">
-        <v>0.57</v>
+        <v>0.34</v>
       </c>
       <c r="P39">
         <v>1</v>
       </c>
     </row>
     <row r="40" spans="1:16">
       <c r="A40" t="s">
         <v>107</v>
       </c>
       <c r="B40" t="s">
         <v>108</v>
       </c>
       <c r="C40" s="1">
-        <v>23.0</v>
+        <v>11048.0</v>
       </c>
       <c r="D40" s="1">
-        <v>2653.0</v>
+        <v>38.63</v>
       </c>
       <c r="E40" s="1">
-        <v>2988.0</v>
+        <v>35.1768437726</v>
       </c>
       <c r="F40" t="s">
-        <v>30</v>
+        <v>8</v>
       </c>
       <c r="G40">
-        <v>0.92</v>
+        <v>1.0</v>
       </c>
       <c r="H40" s="1">
-        <v>75018.01</v>
+        <v>388633.77</v>
       </c>
       <c r="I40" s="1">
-        <v>-8559.37</v>
+        <v>38150.47</v>
       </c>
       <c r="J40" s="1">
-        <v>-11.4097534712</v>
+        <v>9.8165607173046</v>
       </c>
       <c r="K40">
         <v>0.0</v>
       </c>
       <c r="L40">
         <v>0.0</v>
       </c>
       <c r="M40" s="1">
-        <v>66458.64</v>
+        <v>426784.24</v>
       </c>
       <c r="N40" s="1">
-        <v>66458.64</v>
+        <v>426784.24</v>
       </c>
       <c r="O40" s="1">
-        <v>0.11</v>
+        <v>0.68</v>
       </c>
       <c r="P40">
         <v>1</v>
       </c>
     </row>
     <row r="41" spans="1:16">
       <c r="A41" t="s">
         <v>109</v>
       </c>
       <c r="B41" t="s">
         <v>110</v>
       </c>
       <c r="C41" s="1">
-        <v>2417.0</v>
+        <v>41.0</v>
       </c>
       <c r="D41" s="1">
-        <v>66.78</v>
+        <v>2700.0</v>
       </c>
       <c r="E41" s="1">
-        <v>68.4870583368</v>
+        <v>2845.1707317073</v>
       </c>
       <c r="F41" t="s">
-        <v>8</v>
+        <v>30</v>
       </c>
       <c r="G41">
-        <v>1.0</v>
+        <v>0.91</v>
       </c>
       <c r="H41" s="1">
-        <v>165533.22</v>
+        <v>127326.35</v>
       </c>
       <c r="I41" s="1">
-        <v>-4125.96</v>
+        <v>-6283.21</v>
       </c>
       <c r="J41" s="1">
-        <v>-2.4925268776865</v>
+        <v>-4.9347287501762</v>
       </c>
       <c r="K41">
         <v>0.0</v>
       </c>
       <c r="L41">
         <v>0.0</v>
       </c>
       <c r="M41" s="1">
-        <v>161407.26</v>
+        <v>121043.14</v>
       </c>
       <c r="N41" s="1">
-        <v>161407.26</v>
+        <v>121043.14</v>
       </c>
       <c r="O41" s="1">
-        <v>0.27</v>
+        <v>0.19</v>
       </c>
       <c r="P41">
         <v>1</v>
       </c>
     </row>
     <row r="42" spans="1:16">
       <c r="A42" t="s">
         <v>111</v>
       </c>
       <c r="B42" t="s">
         <v>112</v>
       </c>
       <c r="C42" s="1">
-        <v>104.0</v>
+        <v>2290.0</v>
       </c>
       <c r="D42" s="1">
-        <v>1621.5</v>
+        <v>64.28</v>
       </c>
       <c r="E42" s="1">
-        <v>2309.3461538462</v>
+        <v>68.4870611354</v>
       </c>
       <c r="F42" t="s">
         <v>8</v>
       </c>
       <c r="G42">
         <v>1.0</v>
       </c>
       <c r="H42" s="1">
-        <v>240172.0</v>
+        <v>156835.37</v>
       </c>
       <c r="I42" s="1">
-        <v>-71536.0</v>
+        <v>-9634.17</v>
       </c>
       <c r="J42" s="1">
-        <v>-29.785320520294</v>
+        <v>-6.1428554030892</v>
       </c>
       <c r="K42">
         <v>0.0</v>
       </c>
       <c r="L42">
         <v>0.0</v>
       </c>
       <c r="M42" s="1">
-        <v>168636.0</v>
+        <v>147201.2</v>
       </c>
       <c r="N42" s="1">
-        <v>168636.0</v>
+        <v>147201.2</v>
       </c>
       <c r="O42" s="1">
-        <v>0.28</v>
+        <v>0.24</v>
       </c>
       <c r="P42">
         <v>1</v>
       </c>
     </row>
     <row r="43" spans="1:16">
       <c r="A43" t="s">
         <v>113</v>
       </c>
       <c r="B43" t="s">
         <v>114</v>
       </c>
       <c r="C43" s="1">
-        <v>24256.0</v>
+        <v>98.0</v>
       </c>
       <c r="D43" s="1">
-        <v>19.125</v>
+        <v>1575.5</v>
       </c>
       <c r="E43" s="1">
-        <v>15.660905343</v>
+        <v>2309.3462244898</v>
       </c>
       <c r="F43" t="s">
         <v>8</v>
       </c>
       <c r="G43">
         <v>1.0</v>
       </c>
       <c r="H43" s="1">
-        <v>379870.92</v>
+        <v>226315.93</v>
       </c>
       <c r="I43" s="1">
-        <v>84025.08</v>
+        <v>-71916.93</v>
       </c>
       <c r="J43" s="1">
-        <v>22.119376760927</v>
+        <v>-31.777228408093</v>
       </c>
       <c r="K43">
         <v>0.0</v>
       </c>
       <c r="L43">
         <v>0.0</v>
       </c>
       <c r="M43" s="1">
-        <v>463896.0</v>
+        <v>154399.0</v>
       </c>
       <c r="N43" s="1">
-        <v>463896.0</v>
+        <v>154399.0</v>
       </c>
       <c r="O43" s="1">
-        <v>0.78</v>
+        <v>0.25</v>
       </c>
       <c r="P43">
         <v>1</v>
       </c>
     </row>
     <row r="44" spans="1:16">
       <c r="A44" t="s">
         <v>115</v>
       </c>
       <c r="B44" t="s">
         <v>116</v>
       </c>
       <c r="C44" s="1">
-        <v>3404.0</v>
+        <v>14577.0</v>
       </c>
       <c r="D44" s="1">
-        <v>49.5</v>
+        <v>19.2</v>
       </c>
       <c r="E44" s="1">
-        <v>48.0144300823</v>
+        <v>15.6609048501</v>
       </c>
       <c r="F44" t="s">
         <v>8</v>
       </c>
       <c r="G44">
         <v>1.0</v>
       </c>
       <c r="H44" s="1">
-        <v>163441.12</v>
+        <v>228289.01</v>
       </c>
       <c r="I44" s="1">
-        <v>5056.88</v>
+        <v>51589.39</v>
       </c>
       <c r="J44" s="1">
-        <v>3.0940071874202</v>
+        <v>22.598280136219</v>
       </c>
       <c r="K44">
         <v>0.0</v>
       </c>
       <c r="L44">
         <v>0.0</v>
       </c>
       <c r="M44" s="1">
-        <v>168498.0</v>
+        <v>279878.4</v>
       </c>
       <c r="N44" s="1">
-        <v>168498.0</v>
+        <v>279878.4</v>
       </c>
       <c r="O44" s="1">
-        <v>0.28</v>
+        <v>0.45</v>
       </c>
       <c r="P44">
         <v>1</v>
       </c>
     </row>
     <row r="45" spans="1:16">
       <c r="A45" t="s">
         <v>117</v>
       </c>
       <c r="B45" t="s">
         <v>118</v>
       </c>
       <c r="C45" s="1">
-        <v>9451.0</v>
+        <v>1906.0</v>
       </c>
       <c r="D45" s="1">
-        <v>37.43</v>
+        <v>49.59</v>
       </c>
       <c r="E45" s="1">
-        <v>29.8435234367</v>
+        <v>47.3196747114</v>
       </c>
       <c r="F45" t="s">
         <v>8</v>
       </c>
       <c r="G45">
         <v>1.0</v>
       </c>
       <c r="H45" s="1">
-        <v>282051.14</v>
+        <v>90191.3</v>
       </c>
       <c r="I45" s="1">
-        <v>71699.79</v>
+        <v>4327.24</v>
       </c>
       <c r="J45" s="1">
-        <v>25.420847439227</v>
+        <v>4.7978463554689</v>
       </c>
       <c r="K45">
         <v>0.0</v>
       </c>
       <c r="L45">
         <v>0.0</v>
       </c>
       <c r="M45" s="1">
-        <v>353750.93</v>
+        <v>94518.54</v>
       </c>
       <c r="N45" s="1">
-        <v>353750.93</v>
+        <v>94518.54</v>
       </c>
       <c r="O45" s="1">
-        <v>0.59</v>
+        <v>0.15</v>
       </c>
       <c r="P45">
         <v>1</v>
       </c>
     </row>
     <row r="46" spans="1:16">
       <c r="A46" t="s">
         <v>119</v>
       </c>
       <c r="B46" t="s">
         <v>120</v>
       </c>
       <c r="C46" s="1">
-        <v>10378.0</v>
+        <v>3225.0</v>
       </c>
       <c r="D46" s="1">
-        <v>21.72</v>
+        <v>49.48</v>
       </c>
       <c r="E46" s="1">
-        <v>13.0022220081</v>
+        <v>48.014427907</v>
       </c>
       <c r="F46" t="s">
         <v>8</v>
       </c>
       <c r="G46">
         <v>1.0</v>
       </c>
       <c r="H46" s="1">
-        <v>134937.06</v>
+        <v>154846.53</v>
       </c>
       <c r="I46" s="1">
-        <v>90473.1</v>
+        <v>4726.47</v>
       </c>
       <c r="J46" s="1">
-        <v>67.048370551426</v>
+        <v>3.0523577118583</v>
       </c>
       <c r="K46">
         <v>0.0</v>
       </c>
       <c r="L46">
         <v>0.0</v>
       </c>
       <c r="M46" s="1">
-        <v>225410.16</v>
+        <v>159573.0</v>
       </c>
       <c r="N46" s="1">
-        <v>225410.16</v>
+        <v>159573.0</v>
       </c>
       <c r="O46" s="1">
-        <v>0.38</v>
+        <v>0.26</v>
       </c>
       <c r="P46">
         <v>1</v>
       </c>
     </row>
     <row r="47" spans="1:16">
       <c r="A47" t="s">
         <v>121</v>
       </c>
       <c r="B47" t="s">
         <v>122</v>
       </c>
       <c r="C47" s="1">
-        <v>85020.0</v>
+        <v>6597.0</v>
       </c>
       <c r="D47" s="1">
-        <v>5.098</v>
+        <v>65.19</v>
       </c>
       <c r="E47" s="1">
-        <v>5.260770407</v>
+        <v>29.8435228134</v>
       </c>
       <c r="F47" t="s">
         <v>8</v>
       </c>
       <c r="G47">
         <v>1.0</v>
       </c>
       <c r="H47" s="1">
-        <v>447270.7</v>
+        <v>196877.72</v>
       </c>
       <c r="I47" s="1">
-        <v>-13838.74</v>
+        <v>233180.71</v>
       </c>
       <c r="J47" s="1">
-        <v>-3.0940412595773</v>
+        <v>118.43935921241</v>
       </c>
       <c r="K47">
         <v>0.0</v>
       </c>
       <c r="L47">
         <v>0.0</v>
       </c>
       <c r="M47" s="1">
-        <v>433431.96</v>
+        <v>430058.43</v>
       </c>
       <c r="N47" s="1">
-        <v>433431.96</v>
+        <v>430058.43</v>
       </c>
       <c r="O47" s="1">
-        <v>0.73</v>
+        <v>0.69</v>
       </c>
       <c r="P47">
         <v>1</v>
       </c>
     </row>
     <row r="48" spans="1:16">
       <c r="A48" t="s">
         <v>123</v>
       </c>
       <c r="B48" t="s">
         <v>124</v>
       </c>
       <c r="C48" s="1">
-        <v>1757.0</v>
+        <v>9831.0</v>
       </c>
       <c r="D48" s="1">
-        <v>103.1</v>
+        <v>25.365</v>
       </c>
       <c r="E48" s="1">
-        <v>117.9</v>
+        <v>13.0022215441</v>
       </c>
       <c r="F48" t="s">
         <v>8</v>
       </c>
       <c r="G48">
         <v>1.0</v>
       </c>
       <c r="H48" s="1">
-        <v>207150.3</v>
+        <v>127824.84</v>
       </c>
       <c r="I48" s="1">
-        <v>-26003.6</v>
+        <v>121538.48</v>
       </c>
       <c r="J48" s="1">
-        <v>-12.553011026293</v>
+        <v>95.082051344637</v>
       </c>
       <c r="K48">
         <v>0.0</v>
       </c>
       <c r="L48">
         <v>0.0</v>
       </c>
       <c r="M48" s="1">
-        <v>181146.7</v>
+        <v>249363.32</v>
       </c>
       <c r="N48" s="1">
-        <v>181146.7</v>
+        <v>249363.32</v>
       </c>
       <c r="O48" s="1">
-        <v>0.3</v>
+        <v>0.4</v>
       </c>
       <c r="P48">
         <v>1</v>
       </c>
     </row>
     <row r="49" spans="1:16">
       <c r="A49" t="s">
         <v>125</v>
       </c>
       <c r="B49" t="s">
         <v>126</v>
       </c>
       <c r="C49" s="1">
-        <v>274.0</v>
+        <v>80520.0</v>
       </c>
       <c r="D49" s="1">
-        <v>248.3</v>
+        <v>5.735</v>
       </c>
       <c r="E49" s="1">
-        <v>259.5922992701</v>
+        <v>5.2607704918</v>
       </c>
       <c r="F49" t="s">
         <v>8</v>
       </c>
       <c r="G49">
         <v>1.0</v>
       </c>
       <c r="H49" s="1">
-        <v>71128.29</v>
+        <v>423597.24</v>
       </c>
       <c r="I49" s="1">
-        <v>-3094.09</v>
+        <v>38184.96</v>
       </c>
       <c r="J49" s="1">
-        <v>-4.3500131944688</v>
+        <v>9.0144496692188</v>
       </c>
       <c r="K49">
         <v>0.0</v>
       </c>
       <c r="L49">
         <v>0.0</v>
       </c>
       <c r="M49" s="1">
-        <v>68034.2</v>
+        <v>461782.2</v>
       </c>
       <c r="N49" s="1">
-        <v>68034.2</v>
+        <v>461782.2</v>
       </c>
       <c r="O49" s="1">
-        <v>0.11</v>
+        <v>0.74</v>
       </c>
       <c r="P49">
         <v>1</v>
       </c>
     </row>
     <row r="50" spans="1:16">
       <c r="A50" t="s">
         <v>127</v>
       </c>
       <c r="B50" t="s">
         <v>128</v>
       </c>
       <c r="C50" s="1">
-        <v>1764.0</v>
+        <v>1665.0</v>
       </c>
       <c r="D50" s="1">
-        <v>66.8</v>
+        <v>111.55</v>
       </c>
       <c r="E50" s="1">
-        <v>86.5095068027</v>
+        <v>117.9</v>
       </c>
       <c r="F50" t="s">
         <v>8</v>
       </c>
       <c r="G50">
         <v>1.0</v>
       </c>
       <c r="H50" s="1">
-        <v>152602.77</v>
+        <v>196303.5</v>
       </c>
       <c r="I50" s="1">
-        <v>-34767.57</v>
+        <v>-10572.75</v>
       </c>
       <c r="J50" s="1">
-        <v>-22.783053020597</v>
+        <v>-5.3859202714165</v>
       </c>
       <c r="K50">
         <v>0.0</v>
       </c>
       <c r="L50">
         <v>0.0</v>
       </c>
       <c r="M50" s="1">
-        <v>117835.2</v>
+        <v>185730.75</v>
       </c>
       <c r="N50" s="1">
-        <v>117835.2</v>
+        <v>185730.75</v>
       </c>
       <c r="O50" s="1">
-        <v>0.2</v>
+        <v>0.3</v>
       </c>
       <c r="P50">
         <v>1</v>
       </c>
     </row>
     <row r="51" spans="1:16">
       <c r="A51" t="s">
         <v>129</v>
       </c>
       <c r="B51" t="s">
         <v>130</v>
       </c>
       <c r="C51" s="1">
-        <v>1457.0</v>
+        <v>439.0</v>
       </c>
       <c r="D51" s="1">
-        <v>96.65</v>
+        <v>236.85</v>
       </c>
       <c r="E51" s="1">
-        <v>98.9054975978</v>
+        <v>258.3717539863</v>
       </c>
       <c r="F51" t="s">
         <v>8</v>
       </c>
       <c r="G51">
         <v>1.0</v>
       </c>
       <c r="H51" s="1">
-        <v>144105.31</v>
+        <v>113425.2</v>
       </c>
       <c r="I51" s="1">
-        <v>-3286.26</v>
+        <v>-9448.05</v>
       </c>
       <c r="J51" s="1">
-        <v>-2.2804572572655</v>
+        <v>-8.3297626982364</v>
       </c>
       <c r="K51">
         <v>0.0</v>
       </c>
       <c r="L51">
         <v>0.0</v>
       </c>
       <c r="M51" s="1">
-        <v>140819.05</v>
+        <v>103977.15</v>
       </c>
       <c r="N51" s="1">
-        <v>140819.05</v>
+        <v>103977.15</v>
       </c>
       <c r="O51" s="1">
-        <v>0.24</v>
+        <v>0.17</v>
       </c>
       <c r="P51">
         <v>1</v>
       </c>
     </row>
     <row r="52" spans="1:16">
       <c r="A52" t="s">
         <v>131</v>
       </c>
       <c r="B52" t="s">
         <v>132</v>
       </c>
       <c r="C52" s="1">
-        <v>58846.0</v>
+        <v>1672.0</v>
       </c>
       <c r="D52" s="1">
-        <v>4.732</v>
+        <v>72.3</v>
       </c>
       <c r="E52" s="1">
-        <v>3.5730685178</v>
+        <v>86.5095035885</v>
       </c>
       <c r="F52" t="s">
         <v>8</v>
       </c>
       <c r="G52">
         <v>1.0</v>
       </c>
       <c r="H52" s="1">
-        <v>210260.79</v>
+        <v>144643.89</v>
       </c>
       <c r="I52" s="1">
-        <v>68198.48</v>
+        <v>-23758.29</v>
       </c>
       <c r="J52" s="1">
-        <v>32.435186798261</v>
+        <v>-16.425367155156</v>
       </c>
       <c r="K52">
         <v>0.0</v>
       </c>
       <c r="L52">
         <v>0.0</v>
       </c>
       <c r="M52" s="1">
-        <v>278459.27</v>
+        <v>120885.6</v>
       </c>
       <c r="N52" s="1">
-        <v>278459.27</v>
+        <v>120885.6</v>
       </c>
       <c r="O52" s="1">
-        <v>0.47</v>
+        <v>0.19</v>
       </c>
       <c r="P52">
         <v>1</v>
       </c>
     </row>
     <row r="53" spans="1:16">
       <c r="A53" t="s">
         <v>133</v>
       </c>
       <c r="B53" t="s">
         <v>134</v>
       </c>
       <c r="C53" s="1">
-        <v>5101.0</v>
+        <v>842.0</v>
       </c>
       <c r="D53" s="1">
-        <v>23.48</v>
+        <v>102.1</v>
       </c>
       <c r="E53" s="1">
-        <v>24.58</v>
+        <v>98.9054988124</v>
       </c>
       <c r="F53" t="s">
         <v>8</v>
       </c>
       <c r="G53">
         <v>1.0</v>
       </c>
       <c r="H53" s="1">
-        <v>125382.58</v>
+        <v>83278.43</v>
       </c>
       <c r="I53" s="1">
-        <v>-5611.1</v>
+        <v>2689.77</v>
       </c>
       <c r="J53" s="1">
-        <v>-4.4751830756713</v>
+        <v>3.2298519556625</v>
       </c>
       <c r="K53">
         <v>0.0</v>
       </c>
       <c r="L53">
         <v>0.0</v>
       </c>
       <c r="M53" s="1">
-        <v>119771.48</v>
+        <v>85968.2</v>
       </c>
       <c r="N53" s="1">
-        <v>119771.48</v>
+        <v>85968.2</v>
       </c>
       <c r="O53" s="1">
-        <v>0.2</v>
+        <v>0.14</v>
       </c>
       <c r="P53">
         <v>1</v>
       </c>
     </row>
     <row r="54" spans="1:16">
       <c r="A54" t="s">
         <v>135</v>
       </c>
       <c r="B54" t="s">
         <v>136</v>
       </c>
       <c r="C54" s="1">
-        <v>2033.0</v>
+        <v>51064.0</v>
       </c>
       <c r="D54" s="1">
-        <v>172.94</v>
+        <v>4.593</v>
       </c>
       <c r="E54" s="1">
-        <v>120.0435956714</v>
+        <v>3.5730685023</v>
       </c>
       <c r="F54" t="s">
         <v>8</v>
       </c>
       <c r="G54">
         <v>1.0</v>
       </c>
       <c r="H54" s="1">
-        <v>244048.63</v>
+        <v>182455.17</v>
       </c>
       <c r="I54" s="1">
-        <v>107538.39</v>
+        <v>52081.78</v>
       </c>
       <c r="J54" s="1">
-        <v>44.064328490596</v>
+        <v>28.544973540624</v>
       </c>
       <c r="K54">
         <v>0.0</v>
       </c>
       <c r="L54">
         <v>0.0</v>
       </c>
       <c r="M54" s="1">
-        <v>351587.02</v>
+        <v>234536.95</v>
       </c>
       <c r="N54" s="1">
-        <v>351587.02</v>
+        <v>234536.95</v>
       </c>
       <c r="O54" s="1">
-        <v>0.59</v>
+        <v>0.38</v>
       </c>
       <c r="P54">
         <v>1</v>
       </c>
     </row>
     <row r="55" spans="1:16">
       <c r="A55" t="s">
         <v>137</v>
       </c>
       <c r="B55" t="s">
         <v>138</v>
       </c>
       <c r="C55" s="1">
-        <v>974.0</v>
+        <v>4833.0</v>
       </c>
       <c r="D55" s="1">
-        <v>128.85</v>
+        <v>21.84</v>
       </c>
       <c r="E55" s="1">
-        <v>109.6374332649</v>
+        <v>24.58</v>
       </c>
       <c r="F55" t="s">
         <v>8</v>
       </c>
       <c r="G55">
         <v>1.0</v>
       </c>
       <c r="H55" s="1">
-        <v>106786.86</v>
+        <v>118795.14</v>
       </c>
       <c r="I55" s="1">
-        <v>18713.04</v>
+        <v>-13242.42</v>
       </c>
       <c r="J55" s="1">
-        <v>17.523729043068</v>
+        <v>-11.147274206672</v>
       </c>
       <c r="K55">
         <v>0.0</v>
       </c>
       <c r="L55">
         <v>0.0</v>
       </c>
       <c r="M55" s="1">
-        <v>125499.9</v>
+        <v>105552.72</v>
       </c>
       <c r="N55" s="1">
-        <v>125499.9</v>
+        <v>105552.72</v>
       </c>
       <c r="O55" s="1">
-        <v>0.21</v>
+        <v>0.17</v>
       </c>
       <c r="P55">
         <v>1</v>
       </c>
     </row>
     <row r="56" spans="1:16">
       <c r="A56" t="s">
         <v>139</v>
       </c>
       <c r="B56" t="s">
         <v>140</v>
       </c>
       <c r="C56" s="1">
-        <v>450.0</v>
+        <v>1926.0</v>
       </c>
       <c r="D56" s="1">
-        <v>491.8</v>
+        <v>176.24</v>
       </c>
       <c r="E56" s="1">
-        <v>478.8866222222</v>
+        <v>120.0435929387</v>
       </c>
       <c r="F56" t="s">
-        <v>30</v>
+        <v>8</v>
       </c>
       <c r="G56">
-        <v>0.92</v>
+        <v>1.0</v>
       </c>
       <c r="H56" s="1">
-        <v>211105.08</v>
+        <v>231203.96</v>
       </c>
       <c r="I56" s="1">
-        <v>29933.97</v>
+        <v>108234.28</v>
       </c>
       <c r="J56" s="1">
-        <v>14.179654037695</v>
+        <v>46.813333128031</v>
       </c>
       <c r="K56">
         <v>0.0</v>
       </c>
       <c r="L56">
         <v>0.0</v>
       </c>
       <c r="M56" s="1">
-        <v>241039.05</v>
+        <v>339438.24</v>
       </c>
       <c r="N56" s="1">
-        <v>241039.05</v>
+        <v>339438.24</v>
       </c>
       <c r="O56" s="1">
-        <v>0.4</v>
+        <v>0.54</v>
       </c>
       <c r="P56">
         <v>1</v>
       </c>
     </row>
     <row r="57" spans="1:16">
       <c r="A57" t="s">
         <v>141</v>
       </c>
       <c r="B57" t="s">
         <v>142</v>
       </c>
       <c r="C57" s="1">
-        <v>779.0</v>
+        <v>922.0</v>
       </c>
       <c r="D57" s="1">
-        <v>350.0</v>
+        <v>152.1</v>
       </c>
       <c r="E57" s="1">
-        <v>398.6110397946</v>
+        <v>109.6374295011</v>
       </c>
       <c r="F57" t="s">
         <v>8</v>
       </c>
       <c r="G57">
         <v>1.0</v>
       </c>
       <c r="H57" s="1">
-        <v>310518.0</v>
+        <v>101085.71</v>
       </c>
       <c r="I57" s="1">
-        <v>-37868.0</v>
+        <v>39150.49</v>
       </c>
       <c r="J57" s="1">
-        <v>-12.195106241828</v>
+        <v>38.72999457589</v>
       </c>
       <c r="K57">
         <v>0.0</v>
       </c>
       <c r="L57">
         <v>0.0</v>
       </c>
       <c r="M57" s="1">
-        <v>272650.0</v>
+        <v>140236.2</v>
       </c>
       <c r="N57" s="1">
-        <v>272650.0</v>
+        <v>140236.2</v>
       </c>
       <c r="O57" s="1">
-        <v>0.46</v>
+        <v>0.22</v>
       </c>
       <c r="P57">
         <v>1</v>
       </c>
     </row>
     <row r="58" spans="1:16">
       <c r="A58" t="s">
         <v>143</v>
       </c>
       <c r="B58" t="s">
         <v>144</v>
       </c>
       <c r="C58" s="1">
-        <v>675.0</v>
+        <v>426.0</v>
       </c>
       <c r="D58" s="1">
-        <v>455.75</v>
+        <v>469.4</v>
       </c>
       <c r="E58" s="1">
-        <v>641.9851851852</v>
+        <v>476.3866197183</v>
       </c>
       <c r="F58" t="s">
-        <v>8</v>
+        <v>30</v>
       </c>
       <c r="G58">
-        <v>1.0</v>
+        <v>0.91</v>
       </c>
       <c r="H58" s="1">
-        <v>433340.0</v>
+        <v>198684.49</v>
       </c>
       <c r="I58" s="1">
-        <v>-125708.75</v>
+        <v>19963.37</v>
       </c>
       <c r="J58" s="1">
-        <v>-29.009265242073</v>
+        <v>10.047774740746</v>
       </c>
       <c r="K58">
         <v>0.0</v>
       </c>
       <c r="L58">
         <v>0.0</v>
       </c>
       <c r="M58" s="1">
-        <v>307631.25</v>
+        <v>218647.86</v>
       </c>
       <c r="N58" s="1">
-        <v>307631.25</v>
+        <v>218647.86</v>
       </c>
       <c r="O58" s="1">
-        <v>0.51</v>
+        <v>0.35</v>
       </c>
       <c r="P58">
         <v>1</v>
       </c>
     </row>
     <row r="59" spans="1:16">
       <c r="A59" t="s">
         <v>145</v>
       </c>
       <c r="B59" t="s">
         <v>146</v>
       </c>
       <c r="C59" s="1">
-        <v>2424.0</v>
+        <v>782.0</v>
       </c>
       <c r="D59" s="1">
-        <v>105.05</v>
+        <v>357.1</v>
       </c>
       <c r="E59" s="1">
-        <v>128.812450495</v>
+        <v>396.2191176471</v>
       </c>
       <c r="F59" t="s">
         <v>8</v>
       </c>
       <c r="G59">
         <v>1.0</v>
       </c>
       <c r="H59" s="1">
-        <v>312241.38</v>
+        <v>309843.35</v>
       </c>
       <c r="I59" s="1">
-        <v>-57600.18</v>
+        <v>-30591.15</v>
       </c>
       <c r="J59" s="1">
-        <v>-18.447324310442</v>
+        <v>-9.8731020046098</v>
       </c>
       <c r="K59">
         <v>0.0</v>
       </c>
       <c r="L59">
         <v>0.0</v>
       </c>
       <c r="M59" s="1">
-        <v>254641.2</v>
+        <v>279252.2</v>
       </c>
       <c r="N59" s="1">
-        <v>254641.2</v>
+        <v>279252.2</v>
       </c>
       <c r="O59" s="1">
-        <v>0.43</v>
+        <v>0.45</v>
       </c>
       <c r="P59">
         <v>1</v>
       </c>
     </row>
     <row r="60" spans="1:16">
       <c r="A60" t="s">
         <v>147</v>
       </c>
       <c r="B60" t="s">
         <v>148</v>
       </c>
       <c r="C60" s="1">
-        <v>10868.0</v>
+        <v>640.0</v>
       </c>
       <c r="D60" s="1">
-        <v>14.455</v>
+        <v>455.6</v>
       </c>
       <c r="E60" s="1">
-        <v>11.7760222672</v>
+        <v>641.9851875</v>
       </c>
       <c r="F60" t="s">
         <v>8</v>
       </c>
       <c r="G60">
         <v>1.0</v>
       </c>
       <c r="H60" s="1">
-        <v>127981.81</v>
+        <v>410870.52</v>
       </c>
       <c r="I60" s="1">
-        <v>29115.13</v>
+        <v>-119286.52</v>
       </c>
       <c r="J60" s="1">
-        <v>22.749428219526</v>
+        <v>-29.032630523115</v>
       </c>
       <c r="K60">
         <v>0.0</v>
       </c>
       <c r="L60">
         <v>0.0</v>
       </c>
       <c r="M60" s="1">
-        <v>157096.94</v>
+        <v>291584.0</v>
       </c>
       <c r="N60" s="1">
-        <v>157096.94</v>
+        <v>291584.0</v>
       </c>
       <c r="O60" s="1">
-        <v>0.26</v>
+        <v>0.47</v>
       </c>
       <c r="P60">
         <v>1</v>
       </c>
     </row>
     <row r="61" spans="1:16">
       <c r="A61" t="s">
         <v>149</v>
       </c>
       <c r="B61" t="s">
         <v>150</v>
       </c>
       <c r="C61" s="1">
-        <v>2377.0</v>
+        <v>5754.0</v>
       </c>
       <c r="D61" s="1">
-        <v>50.14</v>
+        <v>14.136</v>
       </c>
       <c r="E61" s="1">
-        <v>52.2037989062</v>
+        <v>15.0509993048</v>
       </c>
       <c r="F61" t="s">
         <v>8</v>
       </c>
       <c r="G61">
         <v>1.0</v>
       </c>
       <c r="H61" s="1">
-        <v>124088.43</v>
+        <v>86603.45</v>
       </c>
       <c r="I61" s="1">
-        <v>-4905.65</v>
+        <v>-5264.91</v>
       </c>
       <c r="J61" s="1">
-        <v>-3.9533500423851</v>
+        <v>-6.0793305578473</v>
       </c>
       <c r="K61">
         <v>0.0</v>
       </c>
       <c r="L61">
         <v>0.0</v>
       </c>
       <c r="M61" s="1">
-        <v>119182.78</v>
+        <v>81338.54</v>
       </c>
       <c r="N61" s="1">
-        <v>119182.78</v>
+        <v>81338.54</v>
       </c>
       <c r="O61" s="1">
-        <v>0.2</v>
+        <v>0.13</v>
       </c>
       <c r="P61">
         <v>1</v>
       </c>
     </row>
     <row r="62" spans="1:16">
       <c r="A62" t="s">
         <v>151</v>
       </c>
       <c r="B62" t="s">
         <v>152</v>
       </c>
       <c r="C62" s="1">
-        <v>232.0</v>
+        <v>3091.0</v>
       </c>
       <c r="D62" s="1">
-        <v>523.0</v>
+        <v>117.35</v>
       </c>
       <c r="E62" s="1">
-        <v>299.5556034483</v>
+        <v>124.19130055</v>
       </c>
       <c r="F62" t="s">
         <v>8</v>
       </c>
       <c r="G62">
         <v>1.0</v>
       </c>
       <c r="H62" s="1">
-        <v>69496.9</v>
+        <v>383875.31</v>
       </c>
       <c r="I62" s="1">
-        <v>51839.1</v>
+        <v>-21146.46</v>
       </c>
       <c r="J62" s="1">
-        <v>74.591960216931</v>
+        <v>-5.5086793677874</v>
       </c>
       <c r="K62">
         <v>0.0</v>
       </c>
       <c r="L62">
         <v>0.0</v>
       </c>
       <c r="M62" s="1">
-        <v>121336.0</v>
+        <v>362728.85</v>
       </c>
       <c r="N62" s="1">
-        <v>121336.0</v>
+        <v>362728.85</v>
       </c>
       <c r="O62" s="1">
-        <v>0.2</v>
+        <v>0.58</v>
       </c>
       <c r="P62">
         <v>1</v>
       </c>
     </row>
     <row r="63" spans="1:16">
       <c r="A63" t="s">
         <v>153</v>
       </c>
       <c r="B63" t="s">
         <v>154</v>
       </c>
       <c r="C63" s="1">
-        <v>3572.0</v>
+        <v>10296.0</v>
       </c>
       <c r="D63" s="1">
-        <v>76.37</v>
+        <v>15.2</v>
       </c>
       <c r="E63" s="1">
-        <v>77.7892833147</v>
+        <v>11.7760227273</v>
       </c>
       <c r="F63" t="s">
-        <v>30</v>
+        <v>8</v>
       </c>
       <c r="G63">
-        <v>0.92</v>
+        <v>1.0</v>
       </c>
       <c r="H63" s="1">
-        <v>295030.23</v>
+        <v>121245.93</v>
       </c>
       <c r="I63" s="1">
-        <v>2082.05</v>
+        <v>35253.27</v>
       </c>
       <c r="J63" s="1">
-        <v>0.70570734395591</v>
+        <v>29.075837844619</v>
       </c>
       <c r="K63">
         <v>0.0</v>
       </c>
       <c r="L63">
         <v>0.0</v>
       </c>
       <c r="M63" s="1">
-        <v>297112.28</v>
+        <v>156499.2</v>
       </c>
       <c r="N63" s="1">
-        <v>297112.28</v>
+        <v>156499.2</v>
       </c>
       <c r="O63" s="1">
-        <v>0.5</v>
+        <v>0.25</v>
       </c>
       <c r="P63">
         <v>1</v>
       </c>
     </row>
     <row r="64" spans="1:16">
       <c r="A64" t="s">
         <v>155</v>
       </c>
       <c r="B64" t="s">
         <v>156</v>
       </c>
       <c r="C64" s="1">
-        <v>28728.0</v>
+        <v>2252.0</v>
       </c>
       <c r="D64" s="1">
-        <v>6.866</v>
+        <v>49.71</v>
       </c>
       <c r="E64" s="1">
-        <v>5.3124000975</v>
+        <v>52.2038010657</v>
       </c>
       <c r="F64" t="s">
         <v>8</v>
       </c>
       <c r="G64">
         <v>1.0</v>
       </c>
       <c r="H64" s="1">
-        <v>152614.63</v>
+        <v>117562.96</v>
       </c>
       <c r="I64" s="1">
-        <v>44631.82</v>
+        <v>-5616.04</v>
       </c>
       <c r="J64" s="1">
-        <v>29.244784723457</v>
+        <v>-4.7770488255825</v>
       </c>
       <c r="K64">
         <v>0.0</v>
       </c>
       <c r="L64">
         <v>0.0</v>
       </c>
       <c r="M64" s="1">
-        <v>197246.45</v>
+        <v>111946.92</v>
       </c>
       <c r="N64" s="1">
-        <v>197246.45</v>
+        <v>111946.92</v>
       </c>
       <c r="O64" s="1">
-        <v>0.33</v>
+        <v>0.18</v>
       </c>
       <c r="P64">
         <v>1</v>
       </c>
     </row>
     <row r="65" spans="1:16">
       <c r="A65" t="s">
         <v>157</v>
       </c>
       <c r="B65" t="s">
         <v>158</v>
       </c>
       <c r="C65" s="1">
-        <v>4005.0</v>
+        <v>220.0</v>
       </c>
       <c r="D65" s="1">
-        <v>119.14</v>
+        <v>473.0</v>
       </c>
       <c r="E65" s="1">
-        <v>114.3359001248</v>
+        <v>299.5555909091</v>
       </c>
       <c r="F65" t="s">
-        <v>30</v>
+        <v>8</v>
       </c>
       <c r="G65">
-        <v>0.92</v>
+        <v>1.0</v>
       </c>
       <c r="H65" s="1">
-        <v>492805.94</v>
+        <v>65902.23</v>
       </c>
       <c r="I65" s="1">
-        <v>26886.59</v>
+        <v>38157.77</v>
       </c>
       <c r="J65" s="1">
-        <v>5.4558169489597</v>
+        <v>57.90057483639</v>
       </c>
       <c r="K65">
         <v>0.0</v>
       </c>
       <c r="L65">
         <v>0.0</v>
       </c>
       <c r="M65" s="1">
-        <v>519692.53</v>
+        <v>104060.0</v>
       </c>
       <c r="N65" s="1">
-        <v>519692.53</v>
+        <v>104060.0</v>
       </c>
       <c r="O65" s="1">
-        <v>0.87</v>
+        <v>0.17</v>
       </c>
       <c r="P65">
         <v>1</v>
       </c>
     </row>
     <row r="66" spans="1:16">
       <c r="A66" t="s">
         <v>159</v>
       </c>
       <c r="B66" t="s">
         <v>160</v>
       </c>
       <c r="C66" s="1">
-        <v>4539.0</v>
+        <v>560.0</v>
       </c>
       <c r="D66" s="1">
-        <v>380.2</v>
+        <v>219.94</v>
       </c>
       <c r="E66" s="1">
-        <v>379.9730975986</v>
+        <v>188.8392678571</v>
       </c>
       <c r="F66" t="s">
-        <v>74</v>
+        <v>161</v>
       </c>
       <c r="G66">
-        <v>7.47</v>
+        <v>1.16</v>
       </c>
       <c r="H66" s="1">
-        <v>230887.53</v>
+        <v>90225.65</v>
       </c>
       <c r="I66" s="1">
-        <v>53.21</v>
+        <v>15678.39</v>
       </c>
       <c r="J66" s="1">
-        <v>0.023045852671212</v>
+        <v>17.376865669574</v>
       </c>
       <c r="K66">
         <v>0.0</v>
       </c>
       <c r="L66">
         <v>0.0</v>
       </c>
       <c r="M66" s="1">
-        <v>230940.74</v>
+        <v>105904.04</v>
       </c>
       <c r="N66" s="1">
-        <v>230940.74</v>
+        <v>105904.04</v>
       </c>
       <c r="O66" s="1">
-        <v>0.39</v>
+        <v>0.17</v>
       </c>
       <c r="P66">
         <v>1</v>
       </c>
     </row>
     <row r="67" spans="1:16">
       <c r="A67" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="B67" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="C67" s="1">
-        <v>910.0</v>
+        <v>4092.0</v>
       </c>
       <c r="D67" s="1">
-        <v>1071.79</v>
+        <v>78.07</v>
       </c>
       <c r="E67" s="1">
-        <v>1071.1255934066</v>
+        <v>78.1808113392</v>
       </c>
       <c r="F67" t="s">
-        <v>8</v>
+        <v>30</v>
       </c>
       <c r="G67">
-        <v>1.0</v>
+        <v>0.91</v>
       </c>
       <c r="H67" s="1">
-        <v>974724.29</v>
+        <v>341265.03</v>
       </c>
       <c r="I67" s="1">
-        <v>604.61</v>
+        <v>8046.04</v>
       </c>
       <c r="J67" s="1">
-        <v>0.062028822529907</v>
+        <v>2.3577100765349</v>
       </c>
       <c r="K67">
         <v>0.0</v>
       </c>
       <c r="L67">
         <v>0.0</v>
       </c>
       <c r="M67" s="1">
-        <v>975328.9</v>
+        <v>349311.07</v>
       </c>
       <c r="N67" s="1">
-        <v>975328.9</v>
+        <v>349311.07</v>
       </c>
       <c r="O67" s="1">
-        <v>1.63</v>
+        <v>0.56</v>
       </c>
       <c r="P67">
         <v>1</v>
       </c>
     </row>
     <row r="68" spans="1:16">
       <c r="A68" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="B68" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="C68" s="1">
-        <v>9347.0</v>
+        <v>27210.0</v>
       </c>
       <c r="D68" s="1">
-        <v>131.18</v>
+        <v>11.905</v>
       </c>
       <c r="E68" s="1">
-        <v>113.3271787739</v>
+        <v>5.312399853</v>
       </c>
       <c r="F68" t="s">
         <v>8</v>
       </c>
       <c r="G68">
         <v>1.0</v>
       </c>
       <c r="H68" s="1">
-        <v>1059269.14</v>
+        <v>144550.4</v>
       </c>
       <c r="I68" s="1">
-        <v>166870.32</v>
+        <v>179384.65</v>
       </c>
       <c r="J68" s="1">
-        <v>15.753344801492</v>
+        <v>124.09834216993</v>
       </c>
       <c r="K68">
         <v>0.0</v>
       </c>
       <c r="L68">
         <v>0.0</v>
       </c>
       <c r="M68" s="1">
-        <v>1226139.46</v>
+        <v>323935.05</v>
       </c>
       <c r="N68" s="1">
-        <v>1226139.46</v>
+        <v>323935.05</v>
       </c>
       <c r="O68" s="1">
-        <v>2.05</v>
+        <v>0.52</v>
       </c>
       <c r="P68">
         <v>1</v>
       </c>
     </row>
     <row r="69" spans="1:16">
       <c r="A69" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="B69" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
       <c r="C69" s="1">
-        <v>2360.0</v>
+        <v>3794.0</v>
       </c>
       <c r="D69" s="1">
-        <v>64.7</v>
+        <v>116.68</v>
       </c>
       <c r="E69" s="1">
-        <v>83.8</v>
+        <v>114.3359014233</v>
       </c>
       <c r="F69" t="s">
-        <v>8</v>
+        <v>30</v>
       </c>
       <c r="G69">
-        <v>1.0</v>
+        <v>0.91</v>
       </c>
       <c r="H69" s="1">
-        <v>197768.0</v>
+        <v>466842.88</v>
       </c>
       <c r="I69" s="1">
-        <v>-45076.0</v>
+        <v>17202.74</v>
       </c>
       <c r="J69" s="1">
-        <v>-22.792362768496</v>
+        <v>3.684910006553</v>
       </c>
       <c r="K69">
         <v>0.0</v>
       </c>
       <c r="L69">
         <v>0.0</v>
       </c>
       <c r="M69" s="1">
-        <v>152692.0</v>
+        <v>484045.62</v>
       </c>
       <c r="N69" s="1">
-        <v>152692.0</v>
+        <v>484045.62</v>
       </c>
       <c r="O69" s="1">
-        <v>0.26</v>
+        <v>0.78</v>
       </c>
       <c r="P69">
         <v>1</v>
       </c>
     </row>
     <row r="70" spans="1:16">
       <c r="A70" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="B70" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="C70" s="1">
-        <v>3549.0</v>
+        <v>4365.0</v>
       </c>
       <c r="D70" s="1">
-        <v>38.72</v>
+        <v>378.2</v>
       </c>
       <c r="E70" s="1">
-        <v>45.4550014088</v>
+        <v>379.9730973654</v>
       </c>
       <c r="F70" t="s">
-        <v>8</v>
+        <v>74</v>
       </c>
       <c r="G70">
-        <v>1.0</v>
+        <v>7.47</v>
       </c>
       <c r="H70" s="1">
-        <v>161319.8</v>
+        <v>222036.59</v>
       </c>
       <c r="I70" s="1">
-        <v>-23902.52</v>
+        <v>-1145.18</v>
       </c>
       <c r="J70" s="1">
-        <v>-14.816854471677</v>
+        <v>-0.51576183907346</v>
       </c>
       <c r="K70">
         <v>0.0</v>
       </c>
       <c r="L70">
         <v>0.0</v>
       </c>
       <c r="M70" s="1">
-        <v>137417.28</v>
+        <v>220891.41</v>
       </c>
       <c r="N70" s="1">
-        <v>137417.28</v>
+        <v>220891.41</v>
       </c>
       <c r="O70" s="1">
-        <v>0.23</v>
+        <v>0.35</v>
       </c>
       <c r="P70">
         <v>1</v>
       </c>
     </row>
     <row r="71" spans="1:16">
       <c r="A71" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="B71" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
       <c r="C71" s="1">
-        <v>1187.0</v>
+        <v>10980.0</v>
       </c>
       <c r="D71" s="1">
-        <v>94.06</v>
+        <v>162.55</v>
       </c>
       <c r="E71" s="1">
-        <v>93.69</v>
+        <v>154.5313570128</v>
       </c>
       <c r="F71" t="s">
-        <v>8</v>
+        <v>74</v>
       </c>
       <c r="G71">
-        <v>1.0</v>
+        <v>7.47</v>
       </c>
       <c r="H71" s="1">
-        <v>111210.03</v>
+        <v>227069.3</v>
       </c>
       <c r="I71" s="1">
-        <v>439.19</v>
+        <v>11746.12</v>
       </c>
       <c r="J71" s="1">
-        <v>0.39491941509233</v>
+        <v>5.1729229799009</v>
       </c>
       <c r="K71">
         <v>0.0</v>
       </c>
       <c r="L71">
         <v>0.0</v>
       </c>
       <c r="M71" s="1">
-        <v>111649.22</v>
+        <v>238815.42</v>
       </c>
       <c r="N71" s="1">
-        <v>111649.22</v>
+        <v>238815.42</v>
       </c>
       <c r="O71" s="1">
-        <v>0.19</v>
+        <v>0.38</v>
       </c>
       <c r="P71">
         <v>1</v>
       </c>
     </row>
     <row r="72" spans="1:16">
       <c r="A72" t="s">
-        <v>171</v>
+        <v>172</v>
       </c>
       <c r="B72" t="s">
-        <v>172</v>
+        <v>173</v>
       </c>
       <c r="C72" s="1">
-        <v>2409.0</v>
+        <v>980.0</v>
       </c>
       <c r="D72" s="1">
-        <v>68.56</v>
+        <v>1074.87</v>
       </c>
       <c r="E72" s="1">
-        <v>102.5715068493</v>
+        <v>1073.6416734694</v>
       </c>
       <c r="F72" t="s">
         <v>8</v>
       </c>
       <c r="G72">
         <v>1.0</v>
       </c>
       <c r="H72" s="1">
-        <v>247094.76</v>
+        <v>1052168.84</v>
       </c>
       <c r="I72" s="1">
-        <v>-81933.72</v>
+        <v>1203.76</v>
       </c>
       <c r="J72" s="1">
-        <v>-33.158825383428</v>
+        <v>0.11440749376307</v>
       </c>
       <c r="K72">
         <v>0.0</v>
       </c>
       <c r="L72">
         <v>0.0</v>
       </c>
       <c r="M72" s="1">
-        <v>165161.04</v>
+        <v>1053372.6</v>
       </c>
       <c r="N72" s="1">
-        <v>165161.04</v>
+        <v>1053372.6</v>
       </c>
       <c r="O72" s="1">
-        <v>0.28</v>
+        <v>1.69</v>
       </c>
       <c r="P72">
         <v>1</v>
       </c>
     </row>
     <row r="73" spans="1:16">
       <c r="A73" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="B73" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="C73" s="1">
-        <v>3533.0</v>
+        <v>1872.0</v>
       </c>
       <c r="D73" s="1">
-        <v>28.29</v>
+        <v>133.81</v>
       </c>
       <c r="E73" s="1">
-        <v>31.87</v>
+        <v>113.3271794872</v>
       </c>
       <c r="F73" t="s">
         <v>8</v>
       </c>
       <c r="G73">
         <v>1.0</v>
       </c>
       <c r="H73" s="1">
-        <v>112596.71</v>
+        <v>212148.48</v>
       </c>
       <c r="I73" s="1">
-        <v>-12648.14</v>
+        <v>38343.84</v>
       </c>
       <c r="J73" s="1">
-        <v>-11.23313460935</v>
+        <v>18.074058319909</v>
       </c>
       <c r="K73">
         <v>0.0</v>
       </c>
       <c r="L73">
         <v>0.0</v>
       </c>
       <c r="M73" s="1">
-        <v>99948.57</v>
+        <v>250492.32</v>
       </c>
       <c r="N73" s="1">
-        <v>99948.57</v>
+        <v>250492.32</v>
       </c>
       <c r="O73" s="1">
-        <v>0.17</v>
+        <v>0.4</v>
       </c>
       <c r="P73">
         <v>1</v>
       </c>
     </row>
     <row r="74" spans="1:16">
       <c r="A74" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="B74" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
       <c r="C74" s="1">
-        <v>2316.0</v>
+        <v>9382.0</v>
       </c>
       <c r="D74" s="1">
-        <v>47.01</v>
+        <v>18.22</v>
       </c>
       <c r="E74" s="1">
-        <v>52.35</v>
+        <v>17.7025005329</v>
       </c>
       <c r="F74" t="s">
         <v>8</v>
       </c>
       <c r="G74">
         <v>1.0</v>
       </c>
       <c r="H74" s="1">
-        <v>121242.6</v>
+        <v>166084.86</v>
       </c>
       <c r="I74" s="1">
-        <v>-12367.44</v>
+        <v>4855.18</v>
       </c>
       <c r="J74" s="1">
-        <v>-10.200573065903</v>
+        <v>2.9233128173152</v>
       </c>
       <c r="K74">
         <v>0.0</v>
       </c>
       <c r="L74">
         <v>0.0</v>
       </c>
       <c r="M74" s="1">
-        <v>108875.16</v>
+        <v>170940.04</v>
       </c>
       <c r="N74" s="1">
-        <v>108875.16</v>
+        <v>170940.04</v>
       </c>
       <c r="O74" s="1">
-        <v>0.18</v>
+        <v>0.27</v>
       </c>
       <c r="P74">
         <v>1</v>
       </c>
     </row>
     <row r="75" spans="1:16">
       <c r="A75" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="B75" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="C75" s="1">
-        <v>2030.0</v>
+        <v>3064.0</v>
       </c>
       <c r="D75" s="1">
-        <v>312.5</v>
+        <v>61.76</v>
       </c>
       <c r="E75" s="1">
-        <v>346.3403694581</v>
+        <v>78.5086063969</v>
       </c>
       <c r="F75" t="s">
-        <v>30</v>
+        <v>8</v>
       </c>
       <c r="G75">
-        <v>0.92</v>
+        <v>1.0</v>
       </c>
       <c r="H75" s="1">
-        <v>757803.64</v>
+        <v>240550.37</v>
       </c>
       <c r="I75" s="1">
-        <v>-66876.23</v>
+        <v>-51317.73</v>
       </c>
       <c r="J75" s="1">
-        <v>-8.8250077553072</v>
+        <v>-21.333465419322</v>
       </c>
       <c r="K75">
         <v>0.0</v>
       </c>
       <c r="L75">
         <v>0.0</v>
       </c>
       <c r="M75" s="1">
-        <v>690927.41</v>
+        <v>189232.64</v>
       </c>
       <c r="N75" s="1">
-        <v>690927.41</v>
+        <v>189232.64</v>
       </c>
       <c r="O75" s="1">
-        <v>1.16</v>
+        <v>0.3</v>
       </c>
       <c r="P75">
         <v>1</v>
       </c>
     </row>
     <row r="76" spans="1:16">
       <c r="A76" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="B76" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="C76" s="1">
-        <v>965.0</v>
+        <v>3362.0</v>
       </c>
       <c r="D76" s="1">
-        <v>278.4</v>
+        <v>39.095</v>
       </c>
       <c r="E76" s="1">
-        <v>260.4846839378</v>
+        <v>45.455</v>
       </c>
       <c r="F76" t="s">
         <v>8</v>
       </c>
       <c r="G76">
         <v>1.0</v>
       </c>
       <c r="H76" s="1">
-        <v>251367.72</v>
+        <v>152819.71</v>
       </c>
       <c r="I76" s="1">
-        <v>17288.28</v>
+        <v>-21382.32</v>
       </c>
       <c r="J76" s="1">
-        <v>6.877685010629</v>
+        <v>-13.991860081399</v>
       </c>
       <c r="K76">
         <v>0.0</v>
       </c>
       <c r="L76">
         <v>0.0</v>
       </c>
       <c r="M76" s="1">
-        <v>268656.0</v>
+        <v>131437.39</v>
       </c>
       <c r="N76" s="1">
-        <v>268656.0</v>
+        <v>131437.39</v>
       </c>
       <c r="O76" s="1">
-        <v>0.45</v>
+        <v>0.21</v>
       </c>
       <c r="P76">
         <v>1</v>
       </c>
     </row>
     <row r="77" spans="1:16">
       <c r="A77" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="B77" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
       <c r="C77" s="1">
-        <v>36310.0</v>
+        <v>1124.0</v>
       </c>
       <c r="D77" s="1">
-        <v>3.715</v>
+        <v>153.15</v>
       </c>
       <c r="E77" s="1">
-        <v>2.5731999449</v>
+        <v>93.69</v>
       </c>
       <c r="F77" t="s">
         <v>8</v>
       </c>
       <c r="G77">
         <v>1.0</v>
       </c>
       <c r="H77" s="1">
-        <v>93432.89</v>
+        <v>105307.56</v>
       </c>
       <c r="I77" s="1">
-        <v>41458.76</v>
+        <v>66833.04</v>
       </c>
       <c r="J77" s="1">
-        <v>44.372768518666</v>
+        <v>63.464617355107</v>
       </c>
       <c r="K77">
         <v>0.0</v>
       </c>
       <c r="L77">
         <v>0.0</v>
       </c>
       <c r="M77" s="1">
-        <v>134891.65</v>
+        <v>172140.6</v>
       </c>
       <c r="N77" s="1">
-        <v>134891.65</v>
+        <v>172140.6</v>
       </c>
       <c r="O77" s="1">
-        <v>0.23</v>
+        <v>0.28</v>
       </c>
       <c r="P77">
         <v>1</v>
       </c>
     </row>
     <row r="78" spans="1:16">
       <c r="A78" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="B78" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="C78" s="1">
-        <v>4572.0</v>
+        <v>2282.0</v>
       </c>
       <c r="D78" s="1">
-        <v>81.99</v>
+        <v>77.1</v>
       </c>
       <c r="E78" s="1">
-        <v>97.4893416448</v>
+        <v>102.5715074496</v>
       </c>
       <c r="F78" t="s">
         <v>8</v>
       </c>
       <c r="G78">
         <v>1.0</v>
       </c>
       <c r="H78" s="1">
-        <v>445721.27</v>
+        <v>234068.18</v>
       </c>
       <c r="I78" s="1">
-        <v>-70862.99</v>
+        <v>-58125.98</v>
       </c>
       <c r="J78" s="1">
-        <v>-15.898498628975</v>
+        <v>-24.832926884808</v>
       </c>
       <c r="K78">
         <v>0.0</v>
       </c>
       <c r="L78">
         <v>0.0</v>
       </c>
       <c r="M78" s="1">
-        <v>374858.28</v>
+        <v>175942.2</v>
       </c>
       <c r="N78" s="1">
-        <v>374858.28</v>
+        <v>175942.2</v>
       </c>
       <c r="O78" s="1">
-        <v>0.63</v>
+        <v>0.28</v>
       </c>
       <c r="P78">
         <v>1</v>
       </c>
     </row>
     <row r="79" spans="1:16">
       <c r="A79" t="s">
-        <v>185</v>
+        <v>186</v>
       </c>
       <c r="B79" t="s">
-        <v>186</v>
+        <v>187</v>
       </c>
       <c r="C79" s="1">
-        <v>2844.0</v>
+        <v>3347.0</v>
       </c>
       <c r="D79" s="1">
-        <v>142.56</v>
+        <v>28.39</v>
       </c>
       <c r="E79" s="1">
-        <v>145.9413045007</v>
+        <v>31.87</v>
       </c>
       <c r="F79" t="s">
         <v>8</v>
       </c>
       <c r="G79">
         <v>1.0</v>
       </c>
       <c r="H79" s="1">
-        <v>415057.07</v>
+        <v>106668.89</v>
       </c>
       <c r="I79" s="1">
-        <v>-9616.43</v>
+        <v>-11647.56</v>
       </c>
       <c r="J79" s="1">
-        <v>-2.3168934334741</v>
+        <v>-10.919359899592</v>
       </c>
       <c r="K79">
         <v>0.0</v>
       </c>
       <c r="L79">
         <v>0.0</v>
       </c>
       <c r="M79" s="1">
-        <v>405440.64</v>
+        <v>95021.33</v>
       </c>
       <c r="N79" s="1">
-        <v>405440.64</v>
+        <v>95021.33</v>
       </c>
       <c r="O79" s="1">
-        <v>0.68</v>
+        <v>0.15</v>
       </c>
       <c r="P79">
         <v>1</v>
       </c>
     </row>
     <row r="80" spans="1:16">
       <c r="A80" t="s">
-        <v>187</v>
+        <v>188</v>
       </c>
       <c r="B80" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
       <c r="C80" s="1">
-        <v>2056.0</v>
+        <v>2195.0</v>
       </c>
       <c r="D80" s="1">
-        <v>229.2</v>
+        <v>43.9</v>
       </c>
       <c r="E80" s="1">
-        <v>111.4399562257</v>
+        <v>52.35</v>
       </c>
       <c r="F80" t="s">
         <v>8</v>
       </c>
       <c r="G80">
         <v>1.0</v>
       </c>
       <c r="H80" s="1">
-        <v>229120.55</v>
+        <v>114908.25</v>
       </c>
       <c r="I80" s="1">
-        <v>242114.65</v>
+        <v>-18547.75</v>
       </c>
       <c r="J80" s="1">
-        <v>105.67129399785</v>
+        <v>-16.141356255969</v>
       </c>
       <c r="K80">
         <v>0.0</v>
       </c>
       <c r="L80">
         <v>0.0</v>
       </c>
       <c r="M80" s="1">
-        <v>471235.2</v>
+        <v>96360.5</v>
       </c>
       <c r="N80" s="1">
-        <v>471235.2</v>
+        <v>96360.5</v>
       </c>
       <c r="O80" s="1">
-        <v>0.79</v>
+        <v>0.15</v>
       </c>
       <c r="P80">
         <v>1</v>
       </c>
     </row>
     <row r="81" spans="1:16">
       <c r="A81" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="B81" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="C81" s="1">
-        <v>2493.0</v>
+        <v>2053.0</v>
       </c>
       <c r="D81" s="1">
-        <v>83.82</v>
+        <v>322.8</v>
       </c>
       <c r="E81" s="1">
-        <v>93.9310870437</v>
+        <v>344.6538577691</v>
       </c>
       <c r="F81" t="s">
         <v>30</v>
       </c>
       <c r="G81">
-        <v>0.92</v>
+        <v>0.91</v>
       </c>
       <c r="H81" s="1">
-        <v>255768.1</v>
+        <v>763216.41</v>
       </c>
       <c r="I81" s="1">
-        <v>-28176.46</v>
+        <v>-38588.56</v>
       </c>
       <c r="J81" s="1">
-        <v>-11.016409004876</v>
+        <v>-5.0560443269295</v>
       </c>
       <c r="K81">
         <v>0.0</v>
       </c>
       <c r="L81">
         <v>0.0</v>
       </c>
       <c r="M81" s="1">
-        <v>227591.64</v>
+        <v>724627.85</v>
       </c>
       <c r="N81" s="1">
-        <v>227591.64</v>
+        <v>724627.85</v>
       </c>
       <c r="O81" s="1">
-        <v>0.38</v>
+        <v>1.16</v>
       </c>
       <c r="P81">
         <v>1</v>
       </c>
     </row>
     <row r="82" spans="1:16">
       <c r="A82" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
       <c r="B82" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="C82" s="1">
-        <v>1562.0</v>
+        <v>2009.0</v>
       </c>
       <c r="D82" s="1">
-        <v>144.4</v>
+        <v>482.75</v>
       </c>
       <c r="E82" s="1">
-        <v>96.5041549296</v>
+        <v>650.1918018915</v>
       </c>
       <c r="F82" t="s">
-        <v>8</v>
+        <v>51</v>
       </c>
       <c r="G82">
-        <v>1.0</v>
+        <v>10.97</v>
       </c>
       <c r="H82" s="1">
-        <v>150739.49</v>
+        <v>119006.69</v>
       </c>
       <c r="I82" s="1">
-        <v>74813.31</v>
+        <v>-30561.59</v>
       </c>
       <c r="J82" s="1">
-        <v>49.630863153378</v>
+        <v>-25.68056468086</v>
       </c>
       <c r="K82">
         <v>0.0</v>
       </c>
       <c r="L82">
         <v>0.0</v>
       </c>
       <c r="M82" s="1">
-        <v>225552.8</v>
+        <v>88445.1</v>
       </c>
       <c r="N82" s="1">
-        <v>225552.8</v>
+        <v>88445.1</v>
       </c>
       <c r="O82" s="1">
-        <v>0.38</v>
+        <v>0.14</v>
       </c>
       <c r="P82">
         <v>1</v>
       </c>
     </row>
     <row r="83" spans="1:16">
       <c r="A83" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="B83" t="s">
-        <v>194</v>
+        <v>195</v>
       </c>
       <c r="C83" s="1">
-        <v>6460.0</v>
+        <v>915.0</v>
       </c>
       <c r="D83" s="1">
-        <v>35.76</v>
+        <v>271.4</v>
       </c>
       <c r="E83" s="1">
-        <v>47.7027832817</v>
+        <v>260.4846775956</v>
       </c>
       <c r="F83" t="s">
         <v>8</v>
       </c>
       <c r="G83">
         <v>1.0</v>
       </c>
       <c r="H83" s="1">
-        <v>308159.98</v>
+        <v>238343.48</v>
       </c>
       <c r="I83" s="1">
-        <v>-77150.38</v>
+        <v>9987.52</v>
       </c>
       <c r="J83" s="1">
-        <v>-25.035820679895</v>
+        <v>4.190389432931</v>
       </c>
       <c r="K83">
         <v>0.0</v>
       </c>
       <c r="L83">
         <v>0.0</v>
       </c>
       <c r="M83" s="1">
-        <v>231009.6</v>
+        <v>248331.0</v>
       </c>
       <c r="N83" s="1">
-        <v>231009.6</v>
+        <v>248331.0</v>
       </c>
       <c r="O83" s="1">
-        <v>0.39</v>
+        <v>0.4</v>
       </c>
       <c r="P83">
         <v>1</v>
       </c>
     </row>
     <row r="84" spans="1:16">
       <c r="A84" t="s">
-        <v>195</v>
+        <v>196</v>
       </c>
       <c r="B84" t="s">
-        <v>196</v>
+        <v>197</v>
       </c>
       <c r="C84" s="1">
-        <v>2051.0</v>
+        <v>26212.0</v>
       </c>
       <c r="D84" s="1">
-        <v>204.9</v>
+        <v>4.655</v>
       </c>
       <c r="E84" s="1">
-        <v>199.4522476841</v>
+        <v>2.573200061</v>
       </c>
       <c r="F84" t="s">
         <v>8</v>
       </c>
       <c r="G84">
         <v>1.0</v>
       </c>
       <c r="H84" s="1">
-        <v>409076.56</v>
+        <v>67448.72</v>
       </c>
       <c r="I84" s="1">
-        <v>11173.34</v>
+        <v>54568.14</v>
       </c>
       <c r="J84" s="1">
-        <v>2.7313566927423</v>
+        <v>80.903151312582</v>
       </c>
       <c r="K84">
         <v>0.0</v>
       </c>
       <c r="L84">
         <v>0.0</v>
       </c>
       <c r="M84" s="1">
-        <v>420249.9</v>
+        <v>122016.86</v>
       </c>
       <c r="N84" s="1">
-        <v>420249.9</v>
+        <v>122016.86</v>
       </c>
       <c r="O84" s="1">
-        <v>0.7</v>
+        <v>0.2</v>
       </c>
       <c r="P84">
         <v>1</v>
       </c>
     </row>
     <row r="85" spans="1:16">
       <c r="A85" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="B85" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="C85" s="1">
-        <v>4886.0</v>
+        <v>4332.0</v>
       </c>
       <c r="D85" s="1">
-        <v>62.28</v>
+        <v>73.96</v>
       </c>
       <c r="E85" s="1">
-        <v>40.8524130168</v>
+        <v>97.4893397969</v>
       </c>
       <c r="F85" t="s">
         <v>8</v>
       </c>
       <c r="G85">
         <v>1.0</v>
       </c>
       <c r="H85" s="1">
-        <v>199604.89</v>
+        <v>422323.82</v>
       </c>
       <c r="I85" s="1">
-        <v>104695.19</v>
+        <v>-101929.1</v>
       </c>
       <c r="J85" s="1">
-        <v>52.451214997789</v>
+        <v>-24.135295044452</v>
       </c>
       <c r="K85">
         <v>0.0</v>
       </c>
       <c r="L85">
         <v>0.0</v>
       </c>
       <c r="M85" s="1">
-        <v>304300.08</v>
+        <v>320394.72</v>
       </c>
       <c r="N85" s="1">
-        <v>304300.08</v>
+        <v>320394.72</v>
       </c>
       <c r="O85" s="1">
         <v>0.51</v>
       </c>
       <c r="P85">
         <v>1</v>
       </c>
     </row>
     <row r="86" spans="1:16">
       <c r="A86" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
       <c r="B86" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="C86" s="1">
-        <v>357.0</v>
+        <v>2999.0</v>
       </c>
       <c r="D86" s="1">
-        <v>472.48</v>
+        <v>144.06</v>
       </c>
       <c r="E86" s="1">
-        <v>509.0768347339</v>
+        <v>146.2252184061</v>
       </c>
       <c r="F86" t="s">
-        <v>201</v>
+        <v>8</v>
       </c>
       <c r="G86">
-        <v>1.15</v>
+        <v>1.0</v>
       </c>
       <c r="H86" s="1">
-        <v>163407.76</v>
+        <v>438529.43</v>
       </c>
       <c r="I86" s="1">
-        <v>-16994.53</v>
+        <v>-6493.49</v>
       </c>
       <c r="J86" s="1">
-        <v>-10.400075247344</v>
+        <v>-1.4807421248786</v>
       </c>
       <c r="K86">
         <v>0.0</v>
       </c>
       <c r="L86">
         <v>0.0</v>
       </c>
       <c r="M86" s="1">
-        <v>146413.23</v>
+        <v>432035.94</v>
       </c>
       <c r="N86" s="1">
-        <v>146413.23</v>
+        <v>432035.94</v>
       </c>
       <c r="O86" s="1">
-        <v>0.25</v>
+        <v>0.69</v>
       </c>
       <c r="P86">
         <v>1</v>
       </c>
     </row>
     <row r="87" spans="1:16">
       <c r="A87" t="s">
         <v>202</v>
       </c>
       <c r="B87" t="s">
         <v>203</v>
       </c>
       <c r="C87" s="1">
-        <v>17899.0</v>
+        <v>2755.0</v>
       </c>
       <c r="D87" s="1">
-        <v>71.34</v>
+        <v>35.82</v>
       </c>
       <c r="E87" s="1">
-        <v>70.1508000447</v>
+        <v>35.8781742287</v>
       </c>
       <c r="F87" t="s">
-        <v>69</v>
+        <v>8</v>
       </c>
       <c r="G87">
-        <v>10.89</v>
+        <v>1.0</v>
       </c>
       <c r="H87" s="1">
-        <v>116004.18</v>
+        <v>98844.37</v>
       </c>
       <c r="I87" s="1">
-        <v>1213.85</v>
+        <v>-160.27</v>
       </c>
       <c r="J87" s="1">
-        <v>1.0463847078614</v>
+        <v>-0.16214378219012</v>
       </c>
       <c r="K87">
         <v>0.0</v>
       </c>
       <c r="L87">
         <v>0.0</v>
       </c>
       <c r="M87" s="1">
-        <v>117218.03</v>
+        <v>98684.1</v>
       </c>
       <c r="N87" s="1">
-        <v>117218.03</v>
+        <v>98684.1</v>
       </c>
       <c r="O87" s="1">
-        <v>0.2</v>
+        <v>0.16</v>
       </c>
       <c r="P87">
         <v>1</v>
       </c>
     </row>
     <row r="88" spans="1:16">
       <c r="A88" t="s">
         <v>204</v>
       </c>
       <c r="B88" t="s">
         <v>205</v>
       </c>
       <c r="C88" s="1">
-        <v>9441.0</v>
+        <v>1948.0</v>
       </c>
       <c r="D88" s="1">
-        <v>28.505</v>
+        <v>263.75</v>
       </c>
       <c r="E88" s="1">
-        <v>24.1150344243</v>
+        <v>111.4399537988</v>
       </c>
       <c r="F88" t="s">
         <v>8</v>
       </c>
       <c r="G88">
         <v>1.0</v>
       </c>
       <c r="H88" s="1">
-        <v>227670.04</v>
+        <v>217085.03</v>
       </c>
       <c r="I88" s="1">
-        <v>41445.67</v>
+        <v>296699.97</v>
       </c>
       <c r="J88" s="1">
-        <v>18.20427053116</v>
+        <v>136.67454176826</v>
       </c>
       <c r="K88">
         <v>0.0</v>
       </c>
       <c r="L88">
         <v>0.0</v>
       </c>
       <c r="M88" s="1">
-        <v>269115.71</v>
+        <v>513785.0</v>
       </c>
       <c r="N88" s="1">
-        <v>269115.71</v>
+        <v>513785.0</v>
       </c>
       <c r="O88" s="1">
-        <v>0.45</v>
+        <v>0.82</v>
       </c>
       <c r="P88">
         <v>1</v>
       </c>
     </row>
     <row r="89" spans="1:16">
       <c r="A89" t="s">
         <v>206</v>
       </c>
       <c r="B89" t="s">
         <v>207</v>
       </c>
       <c r="C89" s="1">
-        <v>9144.0</v>
+        <v>2362.0</v>
       </c>
       <c r="D89" s="1">
-        <v>34.7</v>
+        <v>85.72</v>
       </c>
       <c r="E89" s="1">
-        <v>30.3729013561</v>
+        <v>93.931088061</v>
       </c>
       <c r="F89" t="s">
-        <v>8</v>
+        <v>30</v>
       </c>
       <c r="G89">
-        <v>1.0</v>
+        <v>0.91</v>
       </c>
       <c r="H89" s="1">
-        <v>277729.81</v>
+        <v>242328.22</v>
       </c>
       <c r="I89" s="1">
-        <v>39566.99</v>
+        <v>-20939.95</v>
       </c>
       <c r="J89" s="1">
-        <v>14.246576555826</v>
+        <v>-8.6411520705265</v>
       </c>
       <c r="K89">
         <v>0.0</v>
       </c>
       <c r="L89">
         <v>0.0</v>
       </c>
       <c r="M89" s="1">
-        <v>317296.8</v>
+        <v>221388.27</v>
       </c>
       <c r="N89" s="1">
-        <v>317296.8</v>
+        <v>221388.27</v>
       </c>
       <c r="O89" s="1">
-        <v>0.53</v>
+        <v>0.35</v>
       </c>
       <c r="P89">
         <v>1</v>
       </c>
     </row>
     <row r="90" spans="1:16">
       <c r="A90" t="s">
         <v>208</v>
       </c>
       <c r="B90" t="s">
         <v>209</v>
       </c>
       <c r="C90" s="1">
-        <v>969.0</v>
+        <v>1800.0</v>
       </c>
       <c r="D90" s="1">
-        <v>237.9</v>
+        <v>169.54</v>
       </c>
       <c r="E90" s="1">
-        <v>250.6279669763</v>
+        <v>110.7096055556</v>
       </c>
       <c r="F90" t="s">
         <v>8</v>
       </c>
       <c r="G90">
         <v>1.0</v>
       </c>
       <c r="H90" s="1">
-        <v>242858.5</v>
+        <v>199277.29</v>
       </c>
       <c r="I90" s="1">
-        <v>-12333.4</v>
+        <v>105894.71</v>
       </c>
       <c r="J90" s="1">
-        <v>-5.0784304440652</v>
+        <v>53.139376795018</v>
       </c>
       <c r="K90">
         <v>0.0</v>
       </c>
       <c r="L90">
         <v>0.0</v>
       </c>
       <c r="M90" s="1">
-        <v>230525.1</v>
+        <v>305172.0</v>
       </c>
       <c r="N90" s="1">
-        <v>230525.1</v>
+        <v>305172.0</v>
       </c>
       <c r="O90" s="1">
-        <v>0.39</v>
+        <v>0.49</v>
       </c>
       <c r="P90">
         <v>1</v>
       </c>
     </row>
     <row r="91" spans="1:16">
       <c r="A91" t="s">
         <v>210</v>
       </c>
       <c r="B91" t="s">
         <v>211</v>
       </c>
       <c r="C91" s="1">
-        <v>907.0</v>
+        <v>6121.0</v>
       </c>
       <c r="D91" s="1">
-        <v>252.0</v>
+        <v>33.4</v>
       </c>
       <c r="E91" s="1">
-        <v>259.1050385888</v>
+        <v>47.7027822251</v>
       </c>
       <c r="F91" t="s">
         <v>8</v>
       </c>
       <c r="G91">
         <v>1.0</v>
       </c>
       <c r="H91" s="1">
-        <v>235008.27</v>
+        <v>291988.73</v>
       </c>
       <c r="I91" s="1">
-        <v>-6444.27</v>
+        <v>-87547.33</v>
       </c>
       <c r="J91" s="1">
-        <v>-2.7421460529878</v>
+        <v>-29.983119553964</v>
       </c>
       <c r="K91">
         <v>0.0</v>
       </c>
       <c r="L91">
         <v>0.0</v>
       </c>
       <c r="M91" s="1">
-        <v>228564.0</v>
+        <v>204441.4</v>
       </c>
       <c r="N91" s="1">
-        <v>228564.0</v>
+        <v>204441.4</v>
       </c>
       <c r="O91" s="1">
-        <v>0.38</v>
+        <v>0.33</v>
       </c>
       <c r="P91">
         <v>1</v>
       </c>
     </row>
     <row r="92" spans="1:16">
       <c r="A92" t="s">
         <v>212</v>
       </c>
       <c r="B92" t="s">
         <v>213</v>
       </c>
       <c r="C92" s="1">
-        <v>3842.0</v>
+        <v>1943.0</v>
       </c>
       <c r="D92" s="1">
-        <v>60.22</v>
+        <v>259.6</v>
       </c>
       <c r="E92" s="1">
-        <v>66.8485242061</v>
+        <v>199.4522490993</v>
       </c>
       <c r="F92" t="s">
         <v>8</v>
       </c>
       <c r="G92">
         <v>1.0</v>
       </c>
       <c r="H92" s="1">
-        <v>256832.03</v>
+        <v>387535.72</v>
       </c>
       <c r="I92" s="1">
-        <v>-25466.79</v>
+        <v>116867.08</v>
       </c>
       <c r="J92" s="1">
-        <v>-9.9157375347615</v>
+        <v>30.156466609065</v>
       </c>
       <c r="K92">
         <v>0.0</v>
       </c>
       <c r="L92">
         <v>0.0</v>
       </c>
       <c r="M92" s="1">
-        <v>231365.24</v>
+        <v>504402.8</v>
       </c>
       <c r="N92" s="1">
-        <v>231365.24</v>
+        <v>504402.8</v>
       </c>
       <c r="O92" s="1">
-        <v>0.39</v>
+        <v>0.81</v>
       </c>
       <c r="P92">
         <v>1</v>
       </c>
     </row>
     <row r="93" spans="1:16">
       <c r="A93" t="s">
         <v>214</v>
       </c>
       <c r="B93" t="s">
         <v>215</v>
       </c>
       <c r="C93" s="1">
-        <v>2082.0</v>
+        <v>625.0</v>
       </c>
       <c r="D93" s="1">
-        <v>51.95</v>
+        <v>138.5</v>
       </c>
       <c r="E93" s="1">
-        <v>52.7264649376</v>
+        <v>142.496704</v>
       </c>
       <c r="F93" t="s">
-        <v>8</v>
+        <v>30</v>
       </c>
       <c r="G93">
-        <v>1.0</v>
+        <v>0.91</v>
       </c>
       <c r="H93" s="1">
-        <v>125919.36</v>
+        <v>96380.54</v>
       </c>
       <c r="I93" s="1">
-        <v>-17759.46</v>
+        <v>-1730.17</v>
       </c>
       <c r="J93" s="1">
-        <v>-14.103835978836</v>
+        <v>-1.7951445385137</v>
       </c>
       <c r="K93">
         <v>0.0</v>
       </c>
       <c r="L93">
         <v>0.0</v>
       </c>
       <c r="M93" s="1">
-        <v>108159.9</v>
+        <v>94650.37</v>
       </c>
       <c r="N93" s="1">
-        <v>108159.9</v>
+        <v>94650.37</v>
       </c>
       <c r="O93" s="1">
-        <v>0.18</v>
+        <v>0.15</v>
       </c>
       <c r="P93">
         <v>1</v>
       </c>
     </row>
     <row r="94" spans="1:16">
       <c r="A94" t="s">
         <v>216</v>
       </c>
       <c r="B94" t="s">
         <v>217</v>
       </c>
       <c r="C94" s="1">
-        <v>9175.0</v>
+        <v>4629.0</v>
       </c>
       <c r="D94" s="1">
-        <v>31.88</v>
+        <v>66.51</v>
       </c>
       <c r="E94" s="1">
-        <v>28.5248370572</v>
+        <v>40.8524130482</v>
       </c>
       <c r="F94" t="s">
         <v>8</v>
       </c>
       <c r="G94">
         <v>1.0</v>
       </c>
       <c r="H94" s="1">
-        <v>261715.38</v>
+        <v>189105.82</v>
       </c>
       <c r="I94" s="1">
-        <v>30783.62</v>
+        <v>118768.97</v>
       </c>
       <c r="J94" s="1">
-        <v>11.762251037749</v>
+        <v>62.805560399992</v>
       </c>
       <c r="K94">
         <v>0.0</v>
       </c>
       <c r="L94">
         <v>0.0</v>
       </c>
       <c r="M94" s="1">
-        <v>292499.0</v>
+        <v>307874.79</v>
       </c>
       <c r="N94" s="1">
-        <v>292499.0</v>
+        <v>307874.79</v>
       </c>
       <c r="O94" s="1">
         <v>0.49</v>
       </c>
       <c r="P94">
         <v>1</v>
       </c>
     </row>
     <row r="95" spans="1:16">
       <c r="A95" t="s">
         <v>218</v>
       </c>
       <c r="B95" t="s">
         <v>219</v>
       </c>
       <c r="C95" s="1">
-        <v>7607.0</v>
+        <v>339.0</v>
       </c>
       <c r="D95" s="1">
-        <v>175.85</v>
+        <v>436.94</v>
       </c>
       <c r="E95" s="1">
-        <v>192.7572827659</v>
+        <v>509.0768436578</v>
       </c>
       <c r="F95" t="s">
-        <v>74</v>
+        <v>161</v>
       </c>
       <c r="G95">
-        <v>7.47</v>
+        <v>1.16</v>
       </c>
       <c r="H95" s="1">
-        <v>196344.51</v>
+        <v>155168.72</v>
       </c>
       <c r="I95" s="1">
-        <v>-17331.72</v>
+        <v>-27806.16</v>
       </c>
       <c r="J95" s="1">
-        <v>-8.8271986825606</v>
+        <v>-17.919951907833</v>
       </c>
       <c r="K95">
         <v>0.0</v>
       </c>
       <c r="L95">
         <v>0.0</v>
       </c>
       <c r="M95" s="1">
-        <v>179012.79</v>
+        <v>127362.56</v>
       </c>
       <c r="N95" s="1">
-        <v>179012.79</v>
+        <v>127362.56</v>
       </c>
       <c r="O95" s="1">
-        <v>0.3</v>
+        <v>0.2</v>
       </c>
       <c r="P95">
         <v>1</v>
       </c>
     </row>
     <row r="96" spans="1:16">
       <c r="A96" t="s">
         <v>220</v>
       </c>
       <c r="B96" t="s">
         <v>221</v>
       </c>
       <c r="C96" s="1">
-        <v>731.0</v>
+        <v>16954.0</v>
       </c>
       <c r="D96" s="1">
-        <v>126.1</v>
+        <v>84.2</v>
       </c>
       <c r="E96" s="1">
-        <v>105.5446648427</v>
+        <v>70.1507998113</v>
       </c>
       <c r="F96" t="s">
-        <v>8</v>
+        <v>51</v>
       </c>
       <c r="G96">
-        <v>1.0</v>
+        <v>10.97</v>
       </c>
       <c r="H96" s="1">
-        <v>77153.15</v>
+        <v>109879.6</v>
       </c>
       <c r="I96" s="1">
-        <v>15025.95</v>
+        <v>20303.87</v>
       </c>
       <c r="J96" s="1">
-        <v>19.475484798741</v>
+        <v>18.478288963556</v>
       </c>
       <c r="K96">
         <v>0.0</v>
       </c>
       <c r="L96">
         <v>0.0</v>
       </c>
       <c r="M96" s="1">
-        <v>92179.1</v>
+        <v>130183.47</v>
       </c>
       <c r="N96" s="1">
-        <v>92179.1</v>
+        <v>130183.47</v>
       </c>
       <c r="O96" s="1">
-        <v>0.15</v>
+        <v>0.21</v>
       </c>
       <c r="P96">
         <v>1</v>
       </c>
     </row>
     <row r="97" spans="1:16">
       <c r="A97" t="s">
         <v>222</v>
       </c>
       <c r="B97" t="s">
         <v>223</v>
       </c>
       <c r="C97" s="1">
-        <v>6693.0</v>
+        <v>6332.0</v>
       </c>
       <c r="D97" s="1">
-        <v>21.04</v>
+        <v>52.83</v>
       </c>
       <c r="E97" s="1">
-        <v>27.6855221874</v>
+        <v>24.1150347442</v>
       </c>
       <c r="F97" t="s">
         <v>8</v>
       </c>
       <c r="G97">
         <v>1.0</v>
       </c>
       <c r="H97" s="1">
-        <v>185299.2</v>
+        <v>152696.4</v>
       </c>
       <c r="I97" s="1">
-        <v>-44478.48</v>
+        <v>181823.16</v>
       </c>
       <c r="J97" s="1">
-        <v>-24.003600663144</v>
+        <v>119.07494872178</v>
       </c>
       <c r="K97">
         <v>0.0</v>
       </c>
       <c r="L97">
         <v>0.0</v>
       </c>
       <c r="M97" s="1">
-        <v>140820.72</v>
+        <v>334519.56</v>
       </c>
       <c r="N97" s="1">
-        <v>140820.72</v>
+        <v>334519.56</v>
       </c>
       <c r="O97" s="1">
-        <v>0.24</v>
+        <v>0.54</v>
       </c>
       <c r="P97">
         <v>1</v>
       </c>
     </row>
     <row r="98" spans="1:16">
       <c r="A98" t="s">
         <v>224</v>
       </c>
       <c r="B98" t="s">
         <v>225</v>
       </c>
       <c r="C98" s="1">
-        <v>3386.0</v>
+        <v>8663.0</v>
       </c>
       <c r="D98" s="1">
-        <v>22.68</v>
+        <v>37.08</v>
       </c>
       <c r="E98" s="1">
-        <v>31.5737625517</v>
+        <v>30.372901997</v>
       </c>
       <c r="F98" t="s">
         <v>8</v>
       </c>
       <c r="G98">
         <v>1.0</v>
       </c>
       <c r="H98" s="1">
-        <v>106908.76</v>
+        <v>263120.45</v>
       </c>
       <c r="I98" s="1">
-        <v>-30114.28</v>
+        <v>58103.59</v>
       </c>
       <c r="J98" s="1">
-        <v>-28.168206234924</v>
+        <v>22.082506319824</v>
       </c>
       <c r="K98">
         <v>0.0</v>
       </c>
       <c r="L98">
         <v>0.0</v>
       </c>
       <c r="M98" s="1">
-        <v>76794.48</v>
+        <v>321224.04</v>
       </c>
       <c r="N98" s="1">
-        <v>76794.48</v>
+        <v>321224.04</v>
       </c>
       <c r="O98" s="1">
-        <v>0.13</v>
+        <v>0.51</v>
       </c>
       <c r="P98">
         <v>1</v>
       </c>
     </row>
     <row r="99" spans="1:16">
       <c r="A99" t="s">
         <v>226</v>
       </c>
       <c r="B99" t="s">
         <v>227</v>
       </c>
       <c r="C99" s="1">
-        <v>1634.0</v>
+        <v>1005.0</v>
       </c>
       <c r="D99" s="1">
-        <v>62.32</v>
+        <v>219.4</v>
       </c>
       <c r="E99" s="1">
-        <v>136.0478457772</v>
+        <v>250.7547462687</v>
       </c>
       <c r="F99" t="s">
         <v>8</v>
       </c>
       <c r="G99">
         <v>1.0</v>
       </c>
       <c r="H99" s="1">
-        <v>222302.18</v>
+        <v>252008.52</v>
       </c>
       <c r="I99" s="1">
-        <v>-120471.3</v>
+        <v>-31511.52</v>
       </c>
       <c r="J99" s="1">
-        <v>-54.192585965644</v>
+        <v>-12.504148669259</v>
       </c>
       <c r="K99">
         <v>0.0</v>
       </c>
       <c r="L99">
         <v>0.0</v>
       </c>
       <c r="M99" s="1">
-        <v>101830.88</v>
+        <v>220497.0</v>
       </c>
       <c r="N99" s="1">
-        <v>101830.88</v>
+        <v>220497.0</v>
       </c>
       <c r="O99" s="1">
-        <v>0.17</v>
+        <v>0.35</v>
       </c>
       <c r="P99">
         <v>1</v>
       </c>
     </row>
     <row r="100" spans="1:16">
       <c r="A100" t="s">
         <v>228</v>
       </c>
       <c r="B100" t="s">
         <v>229</v>
       </c>
       <c r="C100" s="1">
-        <v>358.0</v>
+        <v>859.0</v>
       </c>
       <c r="D100" s="1">
-        <v>547.8</v>
+        <v>237.0</v>
       </c>
       <c r="E100" s="1">
-        <v>435.7287150838</v>
+        <v>259.1050407451</v>
       </c>
       <c r="F100" t="s">
-        <v>30</v>
+        <v>8</v>
       </c>
       <c r="G100">
-        <v>0.92</v>
+        <v>1.0</v>
       </c>
       <c r="H100" s="1">
-        <v>154487.18</v>
+        <v>222571.23</v>
       </c>
       <c r="I100" s="1">
-        <v>59107.98</v>
+        <v>-18988.23</v>
       </c>
       <c r="J100" s="1">
-        <v>38.260767009923</v>
+        <v>-8.531304787236</v>
       </c>
       <c r="K100">
         <v>0.0</v>
       </c>
       <c r="L100">
         <v>0.0</v>
       </c>
       <c r="M100" s="1">
-        <v>213595.16</v>
+        <v>203583.0</v>
       </c>
       <c r="N100" s="1">
-        <v>213595.16</v>
+        <v>203583.0</v>
       </c>
       <c r="O100" s="1">
-        <v>0.36</v>
+        <v>0.33</v>
       </c>
       <c r="P100">
         <v>1</v>
       </c>
     </row>
     <row r="101" spans="1:16">
       <c r="A101" t="s">
         <v>230</v>
       </c>
       <c r="B101" t="s">
         <v>231</v>
       </c>
       <c r="C101" s="1">
-        <v>-656256.99</v>
+        <v>5640.0</v>
       </c>
       <c r="D101" s="1">
-        <v>0.08910479</v>
+        <v>24.08</v>
       </c>
       <c r="E101" s="1">
-        <v>0.0846783213</v>
+        <v>20.978177305</v>
       </c>
       <c r="F101" t="s">
-        <v>232</v>
+        <v>8</v>
       </c>
       <c r="G101">
-        <v>11.21</v>
+        <v>1.0</v>
       </c>
       <c r="H101" s="1">
-        <v>0.0</v>
+        <v>118316.92</v>
       </c>
       <c r="I101" s="1">
-        <v>34305.1</v>
+        <v>17494.28</v>
       </c>
       <c r="J101" s="1">
-        <v>0</v>
+        <v>14.785949465216</v>
       </c>
       <c r="K101">
         <v>0.0</v>
       </c>
-      <c r="L101" t="s">
-        <v>233</v>
+      <c r="L101">
+        <v>0.0</v>
       </c>
       <c r="M101" s="1">
-        <v>31805.3</v>
+        <v>135811.2</v>
       </c>
       <c r="N101" s="1">
-        <v>34305.1</v>
+        <v>135811.2</v>
       </c>
       <c r="O101" s="1">
-        <v>0.06</v>
+        <v>0.22</v>
       </c>
       <c r="P101">
         <v>1</v>
       </c>
     </row>
     <row r="102" spans="1:16">
       <c r="A102" t="s">
-        <v>234</v>
+        <v>232</v>
       </c>
       <c r="B102" t="s">
-        <v>235</v>
+        <v>233</v>
       </c>
       <c r="C102" s="1">
-        <v>105.0</v>
+        <v>3640.0</v>
       </c>
       <c r="D102" s="1">
-        <v>236.15</v>
+        <v>71.26</v>
       </c>
       <c r="E102" s="1">
-        <v>247.643809524</v>
+        <v>66.848521978</v>
       </c>
       <c r="F102" t="s">
         <v>8</v>
       </c>
       <c r="G102">
         <v>1.0</v>
       </c>
       <c r="H102" s="1">
-        <v>0.0</v>
+        <v>243328.62</v>
       </c>
       <c r="I102" s="1">
-        <v>-120685.0</v>
+        <v>16057.78</v>
       </c>
       <c r="J102" s="1">
-        <v>0</v>
+        <v>6.5992154971331</v>
       </c>
       <c r="K102">
         <v>0.0</v>
       </c>
       <c r="L102">
         <v>0.0</v>
       </c>
       <c r="M102" s="1">
-        <v>-120685.0</v>
+        <v>259386.4</v>
       </c>
       <c r="N102" s="1">
-        <v>-120685.0</v>
+        <v>259386.4</v>
       </c>
       <c r="O102" s="1">
-        <v>-0.2</v>
+        <v>0.42</v>
       </c>
       <c r="P102">
         <v>1</v>
       </c>
     </row>
     <row r="103" spans="1:16">
       <c r="A103" t="s">
-        <v>236</v>
+        <v>234</v>
       </c>
       <c r="B103" t="s">
-        <v>237</v>
+        <v>235</v>
       </c>
       <c r="C103" s="1">
-        <v>39.0</v>
+        <v>2924.0</v>
       </c>
       <c r="D103" s="1">
-        <v>114.97</v>
+        <v>48.315</v>
       </c>
       <c r="E103" s="1">
-        <v>117.177037037</v>
+        <v>49.5929616963</v>
       </c>
       <c r="F103" t="s">
         <v>8</v>
       </c>
       <c r="G103">
         <v>1.0</v>
       </c>
       <c r="H103" s="1">
-        <v>0.0</v>
+        <v>166606.14</v>
       </c>
       <c r="I103" s="1">
-        <v>-95230.0</v>
+        <v>-25333.08</v>
       </c>
       <c r="J103" s="1">
-        <v>0</v>
+        <v>-15.205369982163</v>
       </c>
       <c r="K103">
         <v>0.0</v>
       </c>
       <c r="L103">
         <v>0.0</v>
       </c>
       <c r="M103" s="1">
-        <v>-95230.0</v>
+        <v>141273.06</v>
       </c>
       <c r="N103" s="1">
-        <v>-95230.0</v>
+        <v>141273.06</v>
       </c>
       <c r="O103" s="1">
-        <v>-0.16</v>
+        <v>0.23</v>
       </c>
       <c r="P103">
         <v>1</v>
       </c>
     </row>
     <row r="104" spans="1:16">
       <c r="A104" t="s">
-        <v>238</v>
+        <v>236</v>
       </c>
       <c r="B104" t="s">
-        <v>239</v>
+        <v>237</v>
       </c>
       <c r="C104" s="1">
-        <v>7.0</v>
+        <v>8692.0</v>
       </c>
       <c r="D104" s="1">
-        <v>124.48</v>
+        <v>33.62</v>
       </c>
       <c r="E104" s="1">
-        <v>126.44</v>
+        <v>28.5248377819</v>
       </c>
       <c r="F104" t="s">
         <v>8</v>
       </c>
       <c r="G104">
         <v>1.0</v>
       </c>
       <c r="H104" s="1">
-        <v>0.0</v>
+        <v>247937.89</v>
       </c>
       <c r="I104" s="1">
-        <v>-13720.0</v>
+        <v>44287.15</v>
       </c>
       <c r="J104" s="1">
-        <v>0</v>
+        <v>17.862195245753</v>
       </c>
       <c r="K104">
         <v>0.0</v>
       </c>
       <c r="L104">
         <v>0.0</v>
       </c>
       <c r="M104" s="1">
-        <v>-13720.0</v>
+        <v>292225.04</v>
       </c>
       <c r="N104" s="1">
-        <v>-13720.0</v>
+        <v>292225.04</v>
       </c>
       <c r="O104" s="1">
-        <v>-0.02</v>
+        <v>0.47</v>
       </c>
       <c r="P104">
         <v>1</v>
       </c>
     </row>
     <row r="105" spans="1:16">
       <c r="A105" t="s">
-        <v>240</v>
+        <v>238</v>
       </c>
       <c r="B105" t="s">
-        <v>241</v>
+        <v>239</v>
       </c>
       <c r="C105" s="1">
-        <v>-35.0</v>
+        <v>8163.0</v>
       </c>
       <c r="D105" s="1">
-        <v>5438.0</v>
+        <v>190.9</v>
       </c>
       <c r="E105" s="1">
-        <v>5519.171428571</v>
+        <v>192.4519539385</v>
       </c>
       <c r="F105" t="s">
-        <v>8</v>
+        <v>74</v>
       </c>
       <c r="G105">
-        <v>1.0</v>
+        <v>7.47</v>
       </c>
       <c r="H105" s="1">
-        <v>0.0</v>
+        <v>210348.4</v>
       </c>
       <c r="I105" s="1">
-        <v>28410.0</v>
+        <v>-1837.49</v>
       </c>
       <c r="J105" s="1">
-        <v>0</v>
+        <v>-0.87354598371083</v>
       </c>
       <c r="K105">
         <v>0.0</v>
       </c>
       <c r="L105">
         <v>0.0</v>
       </c>
       <c r="M105" s="1">
-        <v>28410.0</v>
+        <v>208510.91</v>
       </c>
       <c r="N105" s="1">
-        <v>28410.0</v>
+        <v>208510.91</v>
       </c>
       <c r="O105" s="1">
-        <v>0.05</v>
+        <v>0.33</v>
       </c>
       <c r="P105">
         <v>1</v>
       </c>
     </row>
     <row r="106" spans="1:16">
       <c r="A106" t="s">
-        <v>242</v>
+        <v>240</v>
       </c>
       <c r="B106" t="s">
-        <v>243</v>
+        <v>241</v>
       </c>
       <c r="C106" s="1">
-        <v>200000.0</v>
+        <v>7788.0</v>
       </c>
       <c r="D106" s="1">
-        <v>99.474</v>
+        <v>21.64</v>
       </c>
       <c r="E106" s="1">
-        <v>99.89</v>
+        <v>26.5471045198</v>
       </c>
       <c r="F106" t="s">
         <v>8</v>
       </c>
       <c r="G106">
         <v>1.0</v>
       </c>
       <c r="H106" s="1">
-        <v>199780.0</v>
+        <v>206748.85</v>
       </c>
       <c r="I106" s="1">
-        <v>-832.0</v>
+        <v>-38216.53</v>
       </c>
       <c r="J106" s="1">
-        <v>-0.41645810391431</v>
+        <v>-18.484518777251</v>
       </c>
       <c r="K106">
-        <v>4.22</v>
-[...2 lines deleted...]
-        <v>244</v>
+        <v>0.0</v>
+      </c>
+      <c r="L106">
+        <v>0.0</v>
       </c>
       <c r="M106" s="1">
-        <v>198948.0</v>
+        <v>168532.32</v>
       </c>
       <c r="N106" s="1">
-        <v>207387.04</v>
+        <v>168532.32</v>
       </c>
       <c r="O106" s="1">
-        <v>0.35</v>
+        <v>0.27</v>
       </c>
       <c r="P106">
         <v>1</v>
       </c>
     </row>
     <row r="107" spans="1:16">
       <c r="A107" t="s">
-        <v>245</v>
+        <v>242</v>
       </c>
       <c r="B107" t="s">
-        <v>246</v>
+        <v>243</v>
       </c>
       <c r="C107" s="1">
-        <v>185000.0</v>
+        <v>2290.0</v>
       </c>
       <c r="D107" s="1">
-        <v>96.169</v>
+        <v>61.22</v>
       </c>
       <c r="E107" s="1">
-        <v>99.33</v>
+        <v>112.9185414847</v>
       </c>
       <c r="F107" t="s">
         <v>8</v>
       </c>
       <c r="G107">
         <v>1.0</v>
       </c>
       <c r="H107" s="1">
-        <v>183760.5</v>
+        <v>258583.46</v>
       </c>
       <c r="I107" s="1">
-        <v>-5847.85</v>
+        <v>-118389.66</v>
       </c>
       <c r="J107" s="1">
-        <v>-3.1823215544146</v>
+        <v>-45.783926009807</v>
       </c>
       <c r="K107">
-        <v>1.22</v>
-[...2 lines deleted...]
-        <v>247</v>
+        <v>0.0</v>
+      </c>
+      <c r="L107">
+        <v>0.0</v>
       </c>
       <c r="M107" s="1">
-        <v>177912.65</v>
+        <v>140193.8</v>
       </c>
       <c r="N107" s="1">
-        <v>180174.47</v>
+        <v>140193.8</v>
       </c>
       <c r="O107" s="1">
-        <v>0.3</v>
+        <v>0.22</v>
       </c>
       <c r="P107">
         <v>1</v>
       </c>
     </row>
     <row r="108" spans="1:16">
       <c r="A108" t="s">
-        <v>248</v>
+        <v>244</v>
       </c>
       <c r="B108" t="s">
-        <v>249</v>
+        <v>245</v>
       </c>
       <c r="C108" s="1">
-        <v>200000.0</v>
+        <v>339.0</v>
       </c>
       <c r="D108" s="1">
-        <v>95.318</v>
+        <v>565.6</v>
       </c>
       <c r="E108" s="1">
-        <v>99.253</v>
+        <v>435.7287315634</v>
       </c>
       <c r="F108" t="s">
-        <v>8</v>
+        <v>30</v>
       </c>
       <c r="G108">
-        <v>1.0</v>
+        <v>0.91</v>
       </c>
       <c r="H108" s="1">
-        <v>198506.0</v>
+        <v>146288.14</v>
       </c>
       <c r="I108" s="1">
-        <v>-7870.0</v>
+        <v>63365.13</v>
       </c>
       <c r="J108" s="1">
-        <v>-3.964615679123</v>
+        <v>43.315288580469</v>
       </c>
       <c r="K108">
-        <v>1.2</v>
-[...2 lines deleted...]
-        <v>250</v>
+        <v>0.0</v>
+      </c>
+      <c r="L108">
+        <v>0.0</v>
       </c>
       <c r="M108" s="1">
-        <v>190636.0</v>
+        <v>209653.27</v>
       </c>
       <c r="N108" s="1">
-        <v>193036.0</v>
+        <v>209653.27</v>
       </c>
       <c r="O108" s="1">
-        <v>0.32</v>
+        <v>0.34</v>
       </c>
       <c r="P108">
         <v>1</v>
       </c>
     </row>
     <row r="109" spans="1:16">
       <c r="A109" t="s">
-        <v>251</v>
+        <v>246</v>
       </c>
       <c r="B109" t="s">
-        <v>252</v>
+        <v>247</v>
       </c>
       <c r="C109" s="1">
-        <v>165000.0</v>
+        <v>126.0</v>
       </c>
       <c r="D109" s="1">
-        <v>99.381</v>
+        <v>255.5</v>
       </c>
       <c r="E109" s="1">
-        <v>99.955</v>
+        <v>250.286507937</v>
       </c>
       <c r="F109" t="s">
         <v>8</v>
       </c>
       <c r="G109">
         <v>1.0</v>
       </c>
       <c r="H109" s="1">
-        <v>164925.75</v>
+        <v>0.0</v>
       </c>
       <c r="I109" s="1">
-        <v>-947.1</v>
+        <v>65690.0</v>
       </c>
       <c r="J109" s="1">
-        <v>-0.57425841628733</v>
+        <v>0</v>
       </c>
       <c r="K109">
-        <v>0.07</v>
+        <v>0.0</v>
       </c>
       <c r="L109">
-        <v>108.49</v>
+        <v>0.0</v>
       </c>
       <c r="M109" s="1">
-        <v>163978.65</v>
+        <v>65690.0</v>
       </c>
       <c r="N109" s="1">
-        <v>164087.14</v>
+        <v>65690.0</v>
       </c>
       <c r="O109" s="1">
-        <v>0.27</v>
+        <v>0.11</v>
       </c>
       <c r="P109">
         <v>1</v>
       </c>
     </row>
     <row r="110" spans="1:16">
       <c r="A110" t="s">
-        <v>253</v>
+        <v>248</v>
       </c>
       <c r="B110" t="s">
-        <v>254</v>
+        <v>249</v>
       </c>
       <c r="C110" s="1">
-        <v>100000.0</v>
+        <v>18.0</v>
       </c>
       <c r="D110" s="1">
-        <v>103.656</v>
+        <v>114.9</v>
       </c>
       <c r="E110" s="1">
-        <v>106.65</v>
+        <v>116.37</v>
       </c>
       <c r="F110" t="s">
         <v>8</v>
       </c>
       <c r="G110">
         <v>1.0</v>
       </c>
       <c r="H110" s="1">
-        <v>106650.0</v>
+        <v>0.0</v>
       </c>
       <c r="I110" s="1">
-        <v>-2994.0</v>
+        <v>-45300.0</v>
       </c>
       <c r="J110" s="1">
-        <v>-2.8073136427567</v>
+        <v>0</v>
       </c>
       <c r="K110">
-        <v>4.42</v>
-[...2 lines deleted...]
-        <v>255</v>
+        <v>0.0</v>
+      </c>
+      <c r="L110">
+        <v>0.0</v>
       </c>
       <c r="M110" s="1">
-        <v>103656.0</v>
+        <v>-45300.0</v>
       </c>
       <c r="N110" s="1">
-        <v>108080.66</v>
+        <v>-45300.0</v>
       </c>
       <c r="O110" s="1">
-        <v>0.18</v>
+        <v>-0.07</v>
       </c>
       <c r="P110">
         <v>1</v>
       </c>
     </row>
     <row r="111" spans="1:16">
       <c r="A111" t="s">
-        <v>256</v>
+        <v>250</v>
       </c>
       <c r="B111" t="s">
-        <v>257</v>
+        <v>251</v>
       </c>
       <c r="C111" s="1">
-        <v>100000.0</v>
+        <v>21.0</v>
       </c>
       <c r="D111" s="1">
-        <v>107.138</v>
+        <v>116.5</v>
       </c>
       <c r="E111" s="1">
-        <v>111.205</v>
+        <v>118.155238095</v>
       </c>
       <c r="F111" t="s">
         <v>8</v>
       </c>
       <c r="G111">
         <v>1.0</v>
       </c>
       <c r="H111" s="1">
-        <v>111205.0</v>
+        <v>0.0</v>
       </c>
       <c r="I111" s="1">
-        <v>-4067.0</v>
+        <v>-34760.0</v>
       </c>
       <c r="J111" s="1">
-        <v>-3.6572096578391</v>
+        <v>0</v>
       </c>
       <c r="K111">
-        <v>5.22</v>
-[...2 lines deleted...]
-        <v>258</v>
+        <v>0.0</v>
+      </c>
+      <c r="L111">
+        <v>0.0</v>
       </c>
       <c r="M111" s="1">
-        <v>107138.0</v>
+        <v>-34760.0</v>
       </c>
       <c r="N111" s="1">
-        <v>112355.47</v>
+        <v>-34760.0</v>
       </c>
       <c r="O111" s="1">
-        <v>0.19</v>
+        <v>-0.06</v>
       </c>
       <c r="P111">
         <v>1</v>
       </c>
     </row>
     <row r="112" spans="1:16">
       <c r="A112" t="s">
-        <v>259</v>
+        <v>252</v>
       </c>
       <c r="B112" t="s">
-        <v>260</v>
+        <v>253</v>
       </c>
       <c r="C112" s="1">
-        <v>100000.0</v>
+        <v>7.0</v>
       </c>
       <c r="D112" s="1">
-        <v>96.063</v>
+        <v>124.27</v>
       </c>
       <c r="E112" s="1">
-        <v>99.433</v>
+        <v>126.44</v>
       </c>
       <c r="F112" t="s">
         <v>8</v>
       </c>
       <c r="G112">
         <v>1.0</v>
       </c>
       <c r="H112" s="1">
-        <v>99433.0</v>
+        <v>0.0</v>
       </c>
       <c r="I112" s="1">
-        <v>-3370.0</v>
+        <v>-15190.0</v>
       </c>
       <c r="J112" s="1">
-        <v>-3.3892168595939</v>
+        <v>0</v>
       </c>
       <c r="K112">
-        <v>2.7</v>
-[...2 lines deleted...]
-        <v>261</v>
+        <v>0.0</v>
+      </c>
+      <c r="L112">
+        <v>0.0</v>
       </c>
       <c r="M112" s="1">
-        <v>96063.0</v>
+        <v>-15190.0</v>
       </c>
       <c r="N112" s="1">
-        <v>98767.11</v>
+        <v>-15190.0</v>
       </c>
       <c r="O112" s="1">
-        <v>0.17</v>
+        <v>-0.02</v>
       </c>
       <c r="P112">
         <v>1</v>
       </c>
     </row>
     <row r="113" spans="1:16">
       <c r="A113" t="s">
-        <v>262</v>
+        <v>254</v>
       </c>
       <c r="B113" t="s">
-        <v>263</v>
+        <v>255</v>
       </c>
       <c r="C113" s="1">
-        <v>29000.0</v>
+        <v>34.0</v>
       </c>
       <c r="D113" s="1">
-        <v>94.12</v>
+        <v>105.62</v>
       </c>
       <c r="E113" s="1">
-        <v>98.803</v>
+        <v>105.7</v>
       </c>
       <c r="F113" t="s">
         <v>8</v>
       </c>
       <c r="G113">
         <v>1.0</v>
       </c>
       <c r="H113" s="1">
-        <v>28652.87</v>
+        <v>0.0</v>
       </c>
       <c r="I113" s="1">
-        <v>-1358.07</v>
+        <v>-2720.0</v>
       </c>
       <c r="J113" s="1">
-        <v>-4.7397346234426</v>
+        <v>0</v>
       </c>
       <c r="K113">
-        <v>1.39</v>
+        <v>0.0</v>
       </c>
       <c r="L113">
-        <v>403.22</v>
+        <v>0.0</v>
       </c>
       <c r="M113" s="1">
-        <v>27294.8</v>
+        <v>-2720.0</v>
       </c>
       <c r="N113" s="1">
-        <v>27698.02</v>
+        <v>-2720.0</v>
       </c>
       <c r="O113" s="1">
-        <v>0.05</v>
+        <v>0.0</v>
       </c>
       <c r="P113">
         <v>1</v>
       </c>
     </row>
     <row r="114" spans="1:16">
       <c r="A114" t="s">
-        <v>264</v>
+        <v>256</v>
       </c>
       <c r="B114" t="s">
-        <v>265</v>
+        <v>257</v>
       </c>
       <c r="C114" s="1">
-        <v>200000.0</v>
+        <v>-24.0</v>
       </c>
       <c r="D114" s="1">
-        <v>98.388</v>
+        <v>5816.0</v>
       </c>
       <c r="E114" s="1">
-        <v>99.932865</v>
+        <v>5554.67405815</v>
       </c>
       <c r="F114" t="s">
         <v>8</v>
       </c>
       <c r="G114">
         <v>1.0</v>
       </c>
       <c r="H114" s="1">
-        <v>199865.73</v>
+        <v>0.0</v>
       </c>
       <c r="I114" s="1">
-        <v>-3089.73</v>
+        <v>-62718.23</v>
       </c>
       <c r="J114" s="1">
-        <v>-1.5459028418729</v>
+        <v>0</v>
       </c>
       <c r="K114">
-        <v>0.14</v>
+        <v>0.0</v>
       </c>
       <c r="L114">
-        <v>283.56</v>
+        <v>0.0</v>
       </c>
       <c r="M114" s="1">
-        <v>196776.0</v>
+        <v>-62718.23</v>
       </c>
       <c r="N114" s="1">
-        <v>197059.56</v>
+        <v>-62718.23</v>
       </c>
       <c r="O114" s="1">
-        <v>0.33</v>
+        <v>-0.1</v>
       </c>
       <c r="P114">
         <v>1</v>
       </c>
     </row>
     <row r="115" spans="1:16">
       <c r="A115" t="s">
-        <v>266</v>
+        <v>258</v>
       </c>
       <c r="B115" t="s">
-        <v>267</v>
+        <v>259</v>
       </c>
       <c r="C115" s="1">
-        <v>100000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D115" s="1">
-        <v>97.516</v>
+        <v>100.582</v>
       </c>
       <c r="E115" s="1">
-        <v>100.0</v>
+        <v>99.89</v>
       </c>
       <c r="F115" t="s">
         <v>8</v>
       </c>
       <c r="G115">
         <v>1.0</v>
       </c>
       <c r="H115" s="1">
-        <v>100000.0</v>
+        <v>199780.0</v>
       </c>
       <c r="I115" s="1">
-        <v>-2484.0</v>
+        <v>1384.0</v>
       </c>
       <c r="J115" s="1">
-        <v>-2.484</v>
+        <v>0.69276203824207</v>
       </c>
       <c r="K115">
-        <v>3.59</v>
-[...2 lines deleted...]
-        <v>268</v>
+        <v>0.22</v>
+      </c>
+      <c r="L115">
+        <v>430.82</v>
       </c>
       <c r="M115" s="1">
-        <v>97516.0</v>
+        <v>201164.0</v>
       </c>
       <c r="N115" s="1">
-        <v>101102.3</v>
+        <v>201594.82</v>
       </c>
       <c r="O115" s="1">
-        <v>0.17</v>
+        <v>0.32</v>
       </c>
       <c r="P115">
         <v>1</v>
       </c>
     </row>
     <row r="116" spans="1:16">
       <c r="A116" t="s">
-        <v>269</v>
+        <v>260</v>
       </c>
       <c r="B116" t="s">
-        <v>270</v>
+        <v>261</v>
       </c>
       <c r="C116" s="1">
-        <v>300000.0</v>
+        <v>185000.0</v>
       </c>
       <c r="D116" s="1">
-        <v>96.259</v>
+        <v>97.527</v>
       </c>
       <c r="E116" s="1">
-        <v>97.673</v>
+        <v>99.33</v>
       </c>
       <c r="F116" t="s">
         <v>8</v>
       </c>
       <c r="G116">
         <v>1.0</v>
       </c>
       <c r="H116" s="1">
-        <v>293019.0</v>
+        <v>183760.5</v>
       </c>
       <c r="I116" s="1">
-        <v>-4242.0</v>
+        <v>-3335.55</v>
       </c>
       <c r="J116" s="1">
-        <v>-1.447687692607</v>
+        <v>-1.8151615826034</v>
       </c>
       <c r="K116">
-        <v>3.09</v>
+        <v>1.73</v>
       </c>
       <c r="L116" t="s">
-        <v>271</v>
+        <v>262</v>
       </c>
       <c r="M116" s="1">
-        <v>288777.0</v>
+        <v>180424.95</v>
       </c>
       <c r="N116" s="1">
-        <v>298040.01</v>
+        <v>183618.1</v>
       </c>
       <c r="O116" s="1">
-        <v>0.5</v>
+        <v>0.29</v>
       </c>
       <c r="P116">
         <v>1</v>
       </c>
     </row>
     <row r="117" spans="1:16">
       <c r="A117" t="s">
-        <v>272</v>
+        <v>263</v>
       </c>
       <c r="B117" t="s">
-        <v>273</v>
+        <v>264</v>
       </c>
       <c r="C117" s="1">
-        <v>149000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D117" s="1">
-        <v>97.617</v>
+        <v>96.105</v>
       </c>
       <c r="E117" s="1">
-        <v>101.02689933</v>
+        <v>99.253</v>
       </c>
       <c r="F117" t="s">
         <v>8</v>
       </c>
       <c r="G117">
         <v>1.0</v>
       </c>
       <c r="H117" s="1">
-        <v>150530.08</v>
+        <v>198506.0</v>
       </c>
       <c r="I117" s="1">
-        <v>-5080.75</v>
+        <v>-6296.0</v>
       </c>
       <c r="J117" s="1">
-        <v>-3.3752390219948</v>
+        <v>-3.1716925432984</v>
       </c>
       <c r="K117">
-        <v>2.14</v>
-[...2 lines deleted...]
-        <v>274</v>
+        <v>0.12</v>
+      </c>
+      <c r="L117">
+        <v>230.14</v>
       </c>
       <c r="M117" s="1">
-        <v>145449.33</v>
+        <v>192210.0</v>
       </c>
       <c r="N117" s="1">
-        <v>148634.11</v>
+        <v>192440.14</v>
       </c>
       <c r="O117" s="1">
-        <v>0.25</v>
+        <v>0.31</v>
       </c>
       <c r="P117">
         <v>1</v>
       </c>
     </row>
     <row r="118" spans="1:16">
       <c r="A118" t="s">
-        <v>275</v>
+        <v>265</v>
       </c>
       <c r="B118" t="s">
-        <v>276</v>
+        <v>266</v>
       </c>
       <c r="C118" s="1">
-        <v>300000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D118" s="1">
-        <v>69.956</v>
+        <v>93.443</v>
       </c>
       <c r="E118" s="1">
-        <v>99.454</v>
+        <v>93.8</v>
       </c>
       <c r="F118" t="s">
         <v>8</v>
       </c>
       <c r="G118">
         <v>1.0</v>
       </c>
       <c r="H118" s="1">
-        <v>298362.0</v>
+        <v>93800.0</v>
       </c>
       <c r="I118" s="1">
-        <v>-88494.0</v>
+        <v>-357.0</v>
       </c>
       <c r="J118" s="1">
-        <v>-29.659943290365</v>
+        <v>-0.38059701492537</v>
       </c>
       <c r="K118">
-        <v>1.58</v>
-[...2 lines deleted...]
-        <v>277</v>
+        <v>0.39</v>
+      </c>
+      <c r="L118">
+        <v>394.52</v>
       </c>
       <c r="M118" s="1">
-        <v>209868.0</v>
+        <v>93443.0</v>
       </c>
       <c r="N118" s="1">
-        <v>214612.11</v>
+        <v>93837.52</v>
       </c>
       <c r="O118" s="1">
-        <v>0.36</v>
+        <v>0.15</v>
       </c>
       <c r="P118">
         <v>1</v>
       </c>
     </row>
     <row r="119" spans="1:16">
       <c r="A119" t="s">
-        <v>278</v>
+        <v>267</v>
       </c>
       <c r="B119" t="s">
-        <v>279</v>
+        <v>268</v>
       </c>
       <c r="C119" s="1">
-        <v>200000.0</v>
+        <v>165000.0</v>
       </c>
       <c r="D119" s="1">
-        <v>87.456</v>
+        <v>100.025</v>
       </c>
       <c r="E119" s="1">
-        <v>86.923</v>
+        <v>99.955</v>
       </c>
       <c r="F119" t="s">
         <v>8</v>
       </c>
       <c r="G119">
         <v>1.0</v>
       </c>
       <c r="H119" s="1">
-        <v>173846.0</v>
+        <v>164925.75</v>
       </c>
       <c r="I119" s="1">
-        <v>1066.0</v>
+        <v>115.5</v>
       </c>
       <c r="J119" s="1">
-        <v>0.61318638335078</v>
+        <v>0.070031514181382</v>
       </c>
       <c r="K119">
-        <v>1.36</v>
-[...2 lines deleted...]
-        <v>280</v>
+        <v>0.6</v>
+      </c>
+      <c r="L119">
+        <v>994.52</v>
       </c>
       <c r="M119" s="1">
-        <v>174912.0</v>
+        <v>165041.25</v>
       </c>
       <c r="N119" s="1">
-        <v>177624.33</v>
+        <v>166035.77</v>
       </c>
       <c r="O119" s="1">
-        <v>0.3</v>
+        <v>0.27</v>
       </c>
       <c r="P119">
         <v>1</v>
       </c>
     </row>
     <row r="120" spans="1:16">
       <c r="A120" t="s">
-        <v>281</v>
+        <v>269</v>
       </c>
       <c r="B120" t="s">
-        <v>282</v>
+        <v>270</v>
       </c>
       <c r="C120" s="1">
-        <v>200000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D120" s="1">
-        <v>96.722</v>
+        <v>99.037</v>
       </c>
       <c r="E120" s="1">
-        <v>99.799</v>
+        <v>99.646</v>
       </c>
       <c r="F120" t="s">
         <v>8</v>
       </c>
       <c r="G120">
         <v>1.0</v>
       </c>
       <c r="H120" s="1">
-        <v>199598.0</v>
+        <v>99646.0</v>
       </c>
       <c r="I120" s="1">
-        <v>-6154.0</v>
+        <v>-609.0</v>
       </c>
       <c r="J120" s="1">
-        <v>-3.0831972264251</v>
+        <v>-0.61116351885675</v>
       </c>
       <c r="K120">
-        <v>1.36</v>
-[...2 lines deleted...]
-        <v>283</v>
+        <v>0.17</v>
+      </c>
+      <c r="L120">
+        <v>169.18</v>
       </c>
       <c r="M120" s="1">
-        <v>193444.0</v>
+        <v>99037.0</v>
       </c>
       <c r="N120" s="1">
-        <v>196166.6</v>
+        <v>99206.18</v>
       </c>
       <c r="O120" s="1">
-        <v>0.33</v>
+        <v>0.16</v>
       </c>
       <c r="P120">
         <v>1</v>
       </c>
     </row>
     <row r="121" spans="1:16">
       <c r="A121" t="s">
-        <v>284</v>
+        <v>271</v>
       </c>
       <c r="B121" t="s">
-        <v>285</v>
+        <v>272</v>
       </c>
       <c r="C121" s="1">
-        <v>100000.0</v>
+        <v>201000.0</v>
       </c>
       <c r="D121" s="1">
-        <v>98.524</v>
+        <v>99.223</v>
       </c>
       <c r="E121" s="1">
-        <v>99.991</v>
+        <v>99.58</v>
       </c>
       <c r="F121" t="s">
         <v>8</v>
       </c>
       <c r="G121">
         <v>1.0</v>
       </c>
       <c r="H121" s="1">
-        <v>99991.0</v>
+        <v>200155.8</v>
       </c>
       <c r="I121" s="1">
-        <v>-1467.0</v>
+        <v>-717.57</v>
       </c>
       <c r="J121" s="1">
-        <v>-1.4671320418838</v>
+        <v>-0.35850572404097</v>
       </c>
       <c r="K121">
-        <v>2.79</v>
-[...2 lines deleted...]
-        <v>286</v>
+        <v>0.13</v>
+      </c>
+      <c r="L121">
+        <v>268.46</v>
       </c>
       <c r="M121" s="1">
-        <v>98524.0</v>
+        <v>199438.23</v>
       </c>
       <c r="N121" s="1">
-        <v>101314.41</v>
+        <v>199706.69</v>
       </c>
       <c r="O121" s="1">
-        <v>0.17</v>
+        <v>0.32</v>
       </c>
       <c r="P121">
         <v>1</v>
       </c>
     </row>
     <row r="122" spans="1:16">
       <c r="A122" t="s">
-        <v>287</v>
+        <v>273</v>
       </c>
       <c r="B122" t="s">
-        <v>288</v>
+        <v>274</v>
       </c>
       <c r="C122" s="1">
         <v>100000.0</v>
       </c>
       <c r="D122" s="1">
-        <v>102.708</v>
+        <v>103.624</v>
       </c>
       <c r="E122" s="1">
-        <v>99.746</v>
+        <v>106.65</v>
       </c>
       <c r="F122" t="s">
         <v>8</v>
       </c>
       <c r="G122">
         <v>1.0</v>
       </c>
       <c r="H122" s="1">
-        <v>99746.0</v>
+        <v>106650.0</v>
       </c>
       <c r="I122" s="1">
-        <v>2962.0</v>
+        <v>-3026.0</v>
       </c>
       <c r="J122" s="1">
-        <v>2.9695426383013</v>
+        <v>-2.8373183309892</v>
       </c>
       <c r="K122">
-        <v>1.98</v>
-[...2 lines deleted...]
-        <v>289</v>
+        <v>0.1</v>
+      </c>
+      <c r="L122">
+        <v>95.89</v>
       </c>
       <c r="M122" s="1">
-        <v>102708.0</v>
+        <v>103624.0</v>
       </c>
       <c r="N122" s="1">
-        <v>104687.79</v>
+        <v>103719.89</v>
       </c>
       <c r="O122" s="1">
-        <v>0.18</v>
+        <v>0.17</v>
       </c>
       <c r="P122">
         <v>1</v>
       </c>
     </row>
     <row r="123" spans="1:16">
       <c r="A123" t="s">
-        <v>290</v>
+        <v>275</v>
       </c>
       <c r="B123" t="s">
-        <v>291</v>
+        <v>276</v>
       </c>
       <c r="C123" s="1">
-        <v>200000.0</v>
+        <v>29000.0</v>
       </c>
       <c r="D123" s="1">
-        <v>104.088</v>
+        <v>93.986</v>
       </c>
       <c r="E123" s="1">
-        <v>107.962</v>
+        <v>98.803</v>
       </c>
       <c r="F123" t="s">
         <v>8</v>
       </c>
       <c r="G123">
         <v>1.0</v>
       </c>
       <c r="H123" s="1">
-        <v>215924.0</v>
+        <v>28652.87</v>
       </c>
       <c r="I123" s="1">
-        <v>-7748.0</v>
+        <v>-1396.93</v>
       </c>
       <c r="J123" s="1">
-        <v>-3.5882995868917</v>
+        <v>-4.8753580356872</v>
       </c>
       <c r="K123">
-        <v>0.77</v>
-[...2 lines deleted...]
-        <v>292</v>
+        <v>1.86</v>
+      </c>
+      <c r="L123">
+        <v>539.48</v>
       </c>
       <c r="M123" s="1">
-        <v>208176.0</v>
+        <v>27255.94</v>
       </c>
       <c r="N123" s="1">
-        <v>209709.71</v>
+        <v>27795.42</v>
       </c>
       <c r="O123" s="1">
-        <v>0.35</v>
+        <v>0.04</v>
       </c>
       <c r="P123">
         <v>1</v>
       </c>
     </row>
     <row r="124" spans="1:16">
       <c r="A124" t="s">
-        <v>293</v>
+        <v>277</v>
       </c>
       <c r="B124" t="s">
-        <v>294</v>
+        <v>278</v>
       </c>
       <c r="C124" s="1">
-        <v>199000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D124" s="1">
-        <v>98.797</v>
+        <v>98.528</v>
       </c>
       <c r="E124" s="1">
-        <v>99.298</v>
+        <v>99.932865</v>
       </c>
       <c r="F124" t="s">
         <v>8</v>
       </c>
       <c r="G124">
         <v>1.0</v>
       </c>
       <c r="H124" s="1">
-        <v>197603.02</v>
+        <v>199865.73</v>
       </c>
       <c r="I124" s="1">
-        <v>-996.99</v>
+        <v>-2809.73</v>
       </c>
       <c r="J124" s="1">
-        <v>-0.50454188402586</v>
+        <v>-1.405808789731</v>
       </c>
       <c r="K124">
-        <v>0.0</v>
+        <v>0.29</v>
       </c>
       <c r="L124">
-        <v>0.0</v>
+        <v>585.62</v>
       </c>
       <c r="M124" s="1">
-        <v>196606.03</v>
+        <v>197056.0</v>
       </c>
       <c r="N124" s="1">
-        <v>196606.03</v>
+        <v>197641.62</v>
       </c>
       <c r="O124" s="1">
-        <v>0.33</v>
+        <v>0.32</v>
       </c>
       <c r="P124">
         <v>1</v>
       </c>
     </row>
     <row r="125" spans="1:16">
       <c r="A125" t="s">
-        <v>295</v>
+        <v>279</v>
       </c>
       <c r="B125" t="s">
-        <v>296</v>
+        <v>280</v>
       </c>
       <c r="C125" s="1">
-        <v>241000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D125" s="1">
-        <v>97.604</v>
+        <v>98.315</v>
       </c>
       <c r="E125" s="1">
-        <v>99.459</v>
+        <v>100.0</v>
       </c>
       <c r="F125" t="s">
         <v>8</v>
       </c>
       <c r="G125">
         <v>1.0</v>
       </c>
       <c r="H125" s="1">
-        <v>239696.19</v>
+        <v>100000.0</v>
       </c>
       <c r="I125" s="1">
-        <v>-4470.55</v>
+        <v>-1685.0</v>
       </c>
       <c r="J125" s="1">
-        <v>-1.8650901376447</v>
+        <v>-1.685</v>
       </c>
       <c r="K125">
-        <v>0.72</v>
+        <v>4.16</v>
       </c>
       <c r="L125" t="s">
-        <v>297</v>
+        <v>281</v>
       </c>
       <c r="M125" s="1">
-        <v>235225.64</v>
+        <v>98315.0</v>
       </c>
       <c r="N125" s="1">
-        <v>236963.81</v>
+        <v>102471.85</v>
       </c>
       <c r="O125" s="1">
-        <v>0.4</v>
+        <v>0.16</v>
       </c>
       <c r="P125">
         <v>1</v>
       </c>
     </row>
     <row r="126" spans="1:16">
       <c r="A126" t="s">
-        <v>298</v>
+        <v>282</v>
       </c>
       <c r="B126" t="s">
-        <v>299</v>
+        <v>283</v>
       </c>
       <c r="C126" s="1">
-        <v>200000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D126" s="1">
-        <v>96.4</v>
+        <v>97.544</v>
       </c>
       <c r="E126" s="1">
-        <v>99.292</v>
+        <v>97.673</v>
       </c>
       <c r="F126" t="s">
         <v>8</v>
       </c>
       <c r="G126">
         <v>1.0</v>
       </c>
       <c r="H126" s="1">
-        <v>198584.0</v>
+        <v>293019.0</v>
       </c>
       <c r="I126" s="1">
-        <v>-5784.0</v>
+        <v>-387.0</v>
       </c>
       <c r="J126" s="1">
-        <v>-2.9126213592233</v>
+        <v>-0.13207334677956</v>
       </c>
       <c r="K126">
-        <v>0.66</v>
-[...2 lines deleted...]
-        <v>300</v>
+        <v>0.06</v>
+      </c>
+      <c r="L126">
+        <v>172.6</v>
       </c>
       <c r="M126" s="1">
-        <v>192800.0</v>
+        <v>292632.0</v>
       </c>
       <c r="N126" s="1">
-        <v>194123.29</v>
+        <v>292804.6</v>
       </c>
       <c r="O126" s="1">
-        <v>0.32</v>
+        <v>0.47</v>
       </c>
       <c r="P126">
         <v>1</v>
       </c>
     </row>
     <row r="127" spans="1:16">
       <c r="A127" t="s">
-        <v>301</v>
+        <v>284</v>
       </c>
       <c r="B127" t="s">
-        <v>302</v>
+        <v>285</v>
       </c>
       <c r="C127" s="1">
-        <v>100000.0</v>
+        <v>149000.0</v>
       </c>
       <c r="D127" s="1">
-        <v>96.605</v>
+        <v>98.062</v>
       </c>
       <c r="E127" s="1">
-        <v>99.74</v>
+        <v>101.02689933</v>
       </c>
       <c r="F127" t="s">
         <v>8</v>
       </c>
       <c r="G127">
         <v>1.0</v>
       </c>
       <c r="H127" s="1">
-        <v>99740.0</v>
+        <v>150530.08</v>
       </c>
       <c r="I127" s="1">
-        <v>-3135.0</v>
+        <v>-4417.7</v>
       </c>
       <c r="J127" s="1">
-        <v>-3.1431722478444</v>
+        <v>-2.934762274756</v>
       </c>
       <c r="K127">
-        <v>1.94</v>
+        <v>2.58</v>
       </c>
       <c r="L127" t="s">
-        <v>303</v>
+        <v>286</v>
       </c>
       <c r="M127" s="1">
-        <v>96605.0</v>
+        <v>146112.38</v>
       </c>
       <c r="N127" s="1">
-        <v>98546.78</v>
+        <v>149952.85</v>
       </c>
       <c r="O127" s="1">
-        <v>0.16</v>
+        <v>0.24</v>
       </c>
       <c r="P127">
         <v>1</v>
       </c>
     </row>
     <row r="128" spans="1:16">
       <c r="A128" t="s">
-        <v>304</v>
+        <v>287</v>
       </c>
       <c r="B128" t="s">
-        <v>305</v>
+        <v>288</v>
       </c>
       <c r="C128" s="1">
-        <v>400000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D128" s="1">
-        <v>97.678</v>
+        <v>69.662</v>
       </c>
       <c r="E128" s="1">
-        <v>99.933</v>
+        <v>99.454</v>
       </c>
       <c r="F128" t="s">
         <v>8</v>
       </c>
       <c r="G128">
         <v>1.0</v>
       </c>
       <c r="H128" s="1">
-        <v>399732.0</v>
+        <v>298362.0</v>
       </c>
       <c r="I128" s="1">
-        <v>-9020.0</v>
+        <v>-89376.0</v>
       </c>
       <c r="J128" s="1">
-        <v>-2.2565118629482</v>
+        <v>-29.955557343093</v>
       </c>
       <c r="K128">
-        <v>0.36</v>
+        <v>1.83</v>
       </c>
       <c r="L128" t="s">
-        <v>306</v>
+        <v>289</v>
       </c>
       <c r="M128" s="1">
-        <v>390712.0</v>
+        <v>208986.0</v>
       </c>
       <c r="N128" s="1">
-        <v>392154.47</v>
+        <v>214475.18</v>
       </c>
       <c r="O128" s="1">
-        <v>0.66</v>
+        <v>0.34</v>
       </c>
       <c r="P128">
         <v>1</v>
       </c>
     </row>
     <row r="129" spans="1:16">
       <c r="A129" t="s">
-        <v>307</v>
+        <v>290</v>
       </c>
       <c r="B129" t="s">
-        <v>308</v>
+        <v>291</v>
       </c>
       <c r="C129" s="1">
-        <v>1083369.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D129" s="1">
-        <v>87.165</v>
+        <v>88.592</v>
       </c>
       <c r="E129" s="1">
-        <v>96.04336842</v>
+        <v>86.923</v>
       </c>
       <c r="F129" t="s">
         <v>8</v>
       </c>
       <c r="G129">
         <v>1.0</v>
       </c>
       <c r="H129" s="1">
-        <v>1040504.08</v>
+        <v>173846.0</v>
       </c>
       <c r="I129" s="1">
-        <v>-96185.5</v>
+        <v>3338.0</v>
       </c>
       <c r="J129" s="1">
-        <v>-9.2441252128488</v>
+        <v>1.9200901947701</v>
       </c>
       <c r="K129">
-        <v>1.17</v>
+        <v>1.61</v>
       </c>
       <c r="L129" t="s">
-        <v>309</v>
+        <v>292</v>
       </c>
       <c r="M129" s="1">
-        <v>944318.58</v>
+        <v>177184.0</v>
       </c>
       <c r="N129" s="1">
-        <v>957044.46</v>
+        <v>180399.75</v>
       </c>
       <c r="O129" s="1">
-        <v>1.6</v>
+        <v>0.29</v>
       </c>
       <c r="P129">
         <v>1</v>
       </c>
     </row>
     <row r="130" spans="1:16">
       <c r="A130" t="s">
-        <v>310</v>
+        <v>293</v>
       </c>
       <c r="B130" t="s">
-        <v>311</v>
+        <v>294</v>
       </c>
       <c r="C130" s="1">
-        <v>162000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D130" s="1">
-        <v>96.703</v>
+        <v>91.304</v>
       </c>
       <c r="E130" s="1">
-        <v>100.0</v>
+        <v>91.61</v>
       </c>
       <c r="F130" t="s">
         <v>8</v>
       </c>
       <c r="G130">
         <v>1.0</v>
       </c>
       <c r="H130" s="1">
-        <v>162000.0</v>
+        <v>91610.0</v>
       </c>
       <c r="I130" s="1">
-        <v>-5341.14</v>
+        <v>-306.0</v>
       </c>
       <c r="J130" s="1">
-        <v>-3.297</v>
+        <v>-0.33402466979587</v>
       </c>
       <c r="K130">
-        <v>1.3</v>
-[...2 lines deleted...]
-        <v>312</v>
+        <v>0.66</v>
+      </c>
+      <c r="L130">
+        <v>663.01</v>
       </c>
       <c r="M130" s="1">
-        <v>156658.86</v>
+        <v>91304.0</v>
       </c>
       <c r="N130" s="1">
-        <v>158763.45</v>
+        <v>91967.01</v>
       </c>
       <c r="O130" s="1">
-        <v>0.27</v>
+        <v>0.15</v>
       </c>
       <c r="P130">
         <v>1</v>
       </c>
     </row>
     <row r="131" spans="1:16">
       <c r="A131" t="s">
-        <v>313</v>
+        <v>295</v>
       </c>
       <c r="B131" t="s">
-        <v>314</v>
+        <v>296</v>
       </c>
       <c r="C131" s="1">
-        <v>650000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D131" s="1">
-        <v>84.738</v>
+        <v>98.643</v>
       </c>
       <c r="E131" s="1">
-        <v>99.547</v>
+        <v>99.991</v>
       </c>
       <c r="F131" t="s">
         <v>8</v>
       </c>
       <c r="G131">
         <v>1.0</v>
       </c>
       <c r="H131" s="1">
-        <v>647055.5</v>
+        <v>99991.0</v>
       </c>
       <c r="I131" s="1">
-        <v>-96258.5</v>
+        <v>-1348.0</v>
       </c>
       <c r="J131" s="1">
-        <v>-14.876390046913</v>
+        <v>-1.3481213309198</v>
       </c>
       <c r="K131">
-        <v>0.05</v>
-[...2 lines deleted...]
-        <v>347.26</v>
+        <v>3.26</v>
+      </c>
+      <c r="L131" t="s">
+        <v>297</v>
       </c>
       <c r="M131" s="1">
-        <v>550797.0</v>
+        <v>98643.0</v>
       </c>
       <c r="N131" s="1">
-        <v>551144.26</v>
+        <v>101903.27</v>
       </c>
       <c r="O131" s="1">
-        <v>0.92</v>
+        <v>0.16</v>
       </c>
       <c r="P131">
         <v>1</v>
       </c>
     </row>
     <row r="132" spans="1:16">
       <c r="A132" t="s">
-        <v>315</v>
+        <v>298</v>
       </c>
       <c r="B132" t="s">
-        <v>316</v>
+        <v>299</v>
       </c>
       <c r="C132" s="1">
-        <v>200000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D132" s="1">
-        <v>105.922</v>
+        <v>102.652</v>
       </c>
       <c r="E132" s="1">
-        <v>109.825</v>
+        <v>99.746</v>
       </c>
       <c r="F132" t="s">
         <v>8</v>
       </c>
       <c r="G132">
         <v>1.0</v>
       </c>
       <c r="H132" s="1">
-        <v>219650.0</v>
+        <v>99746.0</v>
       </c>
       <c r="I132" s="1">
-        <v>-7806.0</v>
+        <v>2906.0</v>
       </c>
       <c r="J132" s="1">
-        <v>-3.5538356476212</v>
+        <v>2.9134000360917</v>
       </c>
       <c r="K132">
-        <v>2.23</v>
+        <v>2.67</v>
       </c>
       <c r="L132" t="s">
-        <v>317</v>
+        <v>300</v>
       </c>
       <c r="M132" s="1">
-        <v>211844.0</v>
+        <v>102652.0</v>
       </c>
       <c r="N132" s="1">
-        <v>216301.42</v>
+        <v>105319.81</v>
       </c>
       <c r="O132" s="1">
-        <v>0.36</v>
+        <v>0.17</v>
       </c>
       <c r="P132">
         <v>1</v>
       </c>
     </row>
     <row r="133" spans="1:16">
       <c r="A133" t="s">
-        <v>318</v>
+        <v>301</v>
       </c>
       <c r="B133" t="s">
-        <v>319</v>
+        <v>302</v>
       </c>
       <c r="C133" s="1">
-        <v>100000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D133" s="1">
-        <v>97.051</v>
+        <v>99.529</v>
       </c>
       <c r="E133" s="1">
-        <v>100.38</v>
+        <v>99.834</v>
       </c>
       <c r="F133" t="s">
         <v>8</v>
       </c>
       <c r="G133">
         <v>1.0</v>
       </c>
       <c r="H133" s="1">
-        <v>100380.0</v>
+        <v>199668.0</v>
       </c>
       <c r="I133" s="1">
-        <v>-3329.0</v>
+        <v>-610.0</v>
       </c>
       <c r="J133" s="1">
-        <v>-3.3163976887826</v>
+        <v>-0.30550714185548</v>
       </c>
       <c r="K133">
-        <v>0.81</v>
+        <v>0.31</v>
       </c>
       <c r="L133">
-        <v>810.96</v>
+        <v>628.77</v>
       </c>
       <c r="M133" s="1">
-        <v>97051.0</v>
+        <v>199058.0</v>
       </c>
       <c r="N133" s="1">
-        <v>97861.96</v>
+        <v>199686.77</v>
       </c>
       <c r="O133" s="1">
-        <v>0.16</v>
+        <v>0.32</v>
       </c>
       <c r="P133">
         <v>1</v>
       </c>
     </row>
     <row r="134" spans="1:16">
       <c r="A134" t="s">
-        <v>320</v>
+        <v>303</v>
       </c>
       <c r="B134" t="s">
-        <v>321</v>
+        <v>304</v>
       </c>
       <c r="C134" s="1">
-        <v>400000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D134" s="1">
-        <v>98.467</v>
+        <v>106.282</v>
       </c>
       <c r="E134" s="1">
-        <v>102.581</v>
+        <v>107.962</v>
       </c>
       <c r="F134" t="s">
         <v>8</v>
       </c>
       <c r="G134">
         <v>1.0</v>
       </c>
       <c r="H134" s="1">
-        <v>410324.0</v>
+        <v>215924.0</v>
       </c>
       <c r="I134" s="1">
-        <v>-16456.0</v>
+        <v>-3360.0</v>
       </c>
       <c r="J134" s="1">
-        <v>-4.0104892718925</v>
+        <v>-1.5561030733036</v>
       </c>
       <c r="K134">
-        <v>0.77</v>
+        <v>1.73</v>
       </c>
       <c r="L134" t="s">
-        <v>322</v>
+        <v>305</v>
       </c>
       <c r="M134" s="1">
-        <v>393868.0</v>
+        <v>212564.0</v>
       </c>
       <c r="N134" s="1">
-        <v>396936.49</v>
+        <v>216024.67</v>
       </c>
       <c r="O134" s="1">
-        <v>0.66</v>
+        <v>0.35</v>
       </c>
       <c r="P134">
         <v>1</v>
       </c>
     </row>
     <row r="135" spans="1:16">
       <c r="A135" t="s">
-        <v>323</v>
+        <v>306</v>
       </c>
       <c r="B135" t="s">
-        <v>324</v>
+        <v>307</v>
       </c>
       <c r="C135" s="1">
-        <v>171000.0</v>
+        <v>199000.0</v>
       </c>
       <c r="D135" s="1">
-        <v>96.846</v>
+        <v>99.606</v>
       </c>
       <c r="E135" s="1">
-        <v>99.528</v>
+        <v>99.298</v>
       </c>
       <c r="F135" t="s">
         <v>8</v>
       </c>
       <c r="G135">
         <v>1.0</v>
       </c>
       <c r="H135" s="1">
-        <v>170192.88</v>
+        <v>197603.02</v>
       </c>
       <c r="I135" s="1">
-        <v>-4586.22</v>
+        <v>612.92</v>
       </c>
       <c r="J135" s="1">
-        <v>-2.6947190740294</v>
+        <v>0.31017744566859</v>
       </c>
       <c r="K135">
-        <v>1.24</v>
-[...2 lines deleted...]
-        <v>325</v>
+        <v>0.5</v>
+      </c>
+      <c r="L135">
+        <v>992.96</v>
       </c>
       <c r="M135" s="1">
-        <v>165606.66</v>
+        <v>198215.94</v>
       </c>
       <c r="N135" s="1">
-        <v>167725.42</v>
+        <v>199208.9</v>
       </c>
       <c r="O135" s="1">
-        <v>0.28</v>
+        <v>0.32</v>
       </c>
       <c r="P135">
         <v>1</v>
       </c>
     </row>
     <row r="136" spans="1:16">
       <c r="A136" t="s">
-        <v>326</v>
+        <v>308</v>
       </c>
       <c r="B136" t="s">
-        <v>327</v>
+        <v>309</v>
       </c>
       <c r="C136" s="1">
-        <v>698000.0</v>
+        <v>241000.0</v>
       </c>
       <c r="D136" s="1">
-        <v>88.885</v>
+        <v>98.335</v>
       </c>
       <c r="E136" s="1">
-        <v>102.92057736</v>
+        <v>99.459</v>
       </c>
       <c r="F136" t="s">
         <v>8</v>
       </c>
       <c r="G136">
         <v>1.0</v>
       </c>
       <c r="H136" s="1">
-        <v>718385.63</v>
+        <v>239696.19</v>
       </c>
       <c r="I136" s="1">
-        <v>-97968.33</v>
+        <v>-2708.84</v>
       </c>
       <c r="J136" s="1">
-        <v>-13.637289765944</v>
+        <v>-1.1301139162871</v>
       </c>
       <c r="K136">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>1.16</v>
+      </c>
+      <c r="L136" t="s">
+        <v>310</v>
       </c>
       <c r="M136" s="1">
-        <v>620417.3</v>
+        <v>236987.35</v>
       </c>
       <c r="N136" s="1">
-        <v>620417.3</v>
+        <v>239777.01</v>
       </c>
       <c r="O136" s="1">
-        <v>1.04</v>
+        <v>0.38</v>
       </c>
       <c r="P136">
         <v>1</v>
       </c>
     </row>
     <row r="137" spans="1:16">
       <c r="A137" t="s">
-        <v>328</v>
+        <v>311</v>
       </c>
       <c r="B137" t="s">
-        <v>329</v>
+        <v>312</v>
       </c>
       <c r="C137" s="1">
-        <v>336589.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D137" s="1">
-        <v>43.291</v>
+        <v>97.644</v>
       </c>
       <c r="E137" s="1">
-        <v>77.22322773</v>
+        <v>99.292</v>
       </c>
       <c r="F137" t="s">
         <v>8</v>
       </c>
       <c r="G137">
         <v>1.0</v>
       </c>
       <c r="H137" s="1">
-        <v>259924.89</v>
+        <v>198584.0</v>
       </c>
       <c r="I137" s="1">
-        <v>-114212.15</v>
+        <v>-3296.0</v>
       </c>
       <c r="J137" s="1">
-        <v>-43.940443718183</v>
+        <v>-1.6597510373444</v>
       </c>
       <c r="K137">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>1.13</v>
+      </c>
+      <c r="L137" t="s">
+        <v>313</v>
       </c>
       <c r="M137" s="1">
-        <v>145712.74</v>
+        <v>195288.0</v>
       </c>
       <c r="N137" s="1">
-        <v>145712.74</v>
+        <v>197551.01</v>
       </c>
       <c r="O137" s="1">
-        <v>0.24</v>
+        <v>0.32</v>
       </c>
       <c r="P137">
         <v>1</v>
       </c>
     </row>
     <row r="138" spans="1:16">
       <c r="A138" t="s">
-        <v>330</v>
+        <v>314</v>
       </c>
       <c r="B138" t="s">
-        <v>331</v>
+        <v>315</v>
       </c>
       <c r="C138" s="1">
-        <v>842000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D138" s="1">
-        <v>61.851</v>
+        <v>98.428</v>
       </c>
       <c r="E138" s="1">
-        <v>96.0291734</v>
+        <v>99.933</v>
       </c>
       <c r="F138" t="s">
         <v>8</v>
       </c>
       <c r="G138">
         <v>1.0</v>
       </c>
       <c r="H138" s="1">
-        <v>808565.64</v>
+        <v>199866.0</v>
       </c>
       <c r="I138" s="1">
-        <v>-287780.22</v>
+        <v>-3010.0</v>
       </c>
       <c r="J138" s="1">
-        <v>-35.591448085773</v>
+        <v>-1.5060090260475</v>
       </c>
       <c r="K138">
-        <v>0.63</v>
+        <v>0.81</v>
       </c>
       <c r="L138" t="s">
-        <v>332</v>
+        <v>316</v>
       </c>
       <c r="M138" s="1">
-        <v>520785.42</v>
+        <v>196856.0</v>
       </c>
       <c r="N138" s="1">
-        <v>526059.49</v>
+        <v>198483.4</v>
       </c>
       <c r="O138" s="1">
-        <v>0.88</v>
+        <v>0.32</v>
       </c>
       <c r="P138">
         <v>1</v>
       </c>
     </row>
     <row r="139" spans="1:16">
       <c r="A139" t="s">
-        <v>333</v>
+        <v>317</v>
       </c>
       <c r="B139" t="s">
-        <v>334</v>
+        <v>318</v>
       </c>
       <c r="C139" s="1">
-        <v>200000.0</v>
+        <v>1083369.0</v>
       </c>
       <c r="D139" s="1">
-        <v>96.469</v>
+        <v>87.383</v>
       </c>
       <c r="E139" s="1">
-        <v>99.46</v>
+        <v>96.04336842</v>
       </c>
       <c r="F139" t="s">
         <v>8</v>
       </c>
       <c r="G139">
         <v>1.0</v>
       </c>
       <c r="H139" s="1">
-        <v>198920.0</v>
+        <v>1040504.08</v>
       </c>
       <c r="I139" s="1">
-        <v>-5982.0</v>
+        <v>-93823.75</v>
       </c>
       <c r="J139" s="1">
-        <v>-3.0072390910919</v>
+        <v>-9.0171438827996</v>
       </c>
       <c r="K139">
-        <v>1.67</v>
+        <v>0.09</v>
       </c>
       <c r="L139" t="s">
-        <v>335</v>
+        <v>319</v>
       </c>
       <c r="M139" s="1">
-        <v>192938.0</v>
+        <v>946680.33</v>
       </c>
       <c r="N139" s="1">
-        <v>196285.26</v>
+        <v>947682.08</v>
       </c>
       <c r="O139" s="1">
-        <v>0.33</v>
+        <v>1.52</v>
       </c>
       <c r="P139">
         <v>1</v>
       </c>
     </row>
     <row r="140" spans="1:16">
       <c r="A140" t="s">
-        <v>336</v>
+        <v>320</v>
       </c>
       <c r="B140" t="s">
-        <v>337</v>
+        <v>321</v>
       </c>
       <c r="C140" s="1">
-        <v>600000.0</v>
+        <v>162000.0</v>
       </c>
       <c r="D140" s="1">
-        <v>84.483</v>
+        <v>97.405</v>
       </c>
       <c r="E140" s="1">
-        <v>99.459</v>
+        <v>100.0</v>
       </c>
       <c r="F140" t="s">
         <v>8</v>
       </c>
       <c r="G140">
         <v>1.0</v>
       </c>
       <c r="H140" s="1">
-        <v>596754.0</v>
+        <v>162000.0</v>
       </c>
       <c r="I140" s="1">
-        <v>-89856.0</v>
+        <v>-4203.9</v>
       </c>
       <c r="J140" s="1">
-        <v>-15.05746086327</v>
+        <v>-2.595</v>
       </c>
       <c r="K140">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>1.75</v>
+      </c>
+      <c r="L140" t="s">
+        <v>322</v>
       </c>
       <c r="M140" s="1">
-        <v>506898.0</v>
+        <v>157796.1</v>
       </c>
       <c r="N140" s="1">
-        <v>506898.0</v>
+        <v>160632.08</v>
       </c>
       <c r="O140" s="1">
-        <v>0.85</v>
+        <v>0.26</v>
       </c>
       <c r="P140">
         <v>1</v>
       </c>
     </row>
     <row r="141" spans="1:16">
       <c r="A141" t="s">
-        <v>338</v>
+        <v>323</v>
       </c>
       <c r="B141" t="s">
-        <v>339</v>
+        <v>324</v>
       </c>
       <c r="C141" s="1">
-        <v>100000.0</v>
+        <v>650000.0</v>
       </c>
       <c r="D141" s="1">
-        <v>96.285</v>
+        <v>85.114</v>
       </c>
       <c r="E141" s="1">
-        <v>100.45</v>
+        <v>99.547</v>
       </c>
       <c r="F141" t="s">
         <v>8</v>
       </c>
       <c r="G141">
         <v>1.0</v>
       </c>
       <c r="H141" s="1">
-        <v>100450.0</v>
+        <v>647055.5</v>
       </c>
       <c r="I141" s="1">
-        <v>-4165.0</v>
+        <v>-93814.5</v>
       </c>
       <c r="J141" s="1">
-        <v>-4.1463414634146</v>
+        <v>-14.498679015942</v>
       </c>
       <c r="K141">
-        <v>1.45</v>
-[...2 lines deleted...]
-        <v>340</v>
+        <v>0.09</v>
+      </c>
+      <c r="L141">
+        <v>565.41</v>
       </c>
       <c r="M141" s="1">
-        <v>96285.0</v>
+        <v>553241.0</v>
       </c>
       <c r="N141" s="1">
-        <v>97739.45</v>
+        <v>553806.41</v>
       </c>
       <c r="O141" s="1">
-        <v>0.16</v>
+        <v>0.89</v>
       </c>
       <c r="P141">
         <v>1</v>
       </c>
     </row>
     <row r="142" spans="1:16">
       <c r="A142" t="s">
-        <v>341</v>
+        <v>325</v>
       </c>
       <c r="B142" t="s">
-        <v>342</v>
+        <v>326</v>
       </c>
       <c r="C142" s="1">
         <v>200000.0</v>
       </c>
       <c r="D142" s="1">
-        <v>94.482</v>
+        <v>108.461</v>
       </c>
       <c r="E142" s="1">
-        <v>99.077</v>
+        <v>109.825</v>
       </c>
       <c r="F142" t="s">
         <v>8</v>
       </c>
       <c r="G142">
         <v>1.0</v>
       </c>
       <c r="H142" s="1">
-        <v>198154.0</v>
+        <v>219650.0</v>
       </c>
       <c r="I142" s="1">
-        <v>-9190.0</v>
+        <v>-2728.0</v>
       </c>
       <c r="J142" s="1">
-        <v>-4.6378069582244</v>
+        <v>-1.2419758707034</v>
       </c>
       <c r="K142">
-        <v>1.79</v>
+        <v>3.22</v>
       </c>
       <c r="L142" t="s">
-        <v>268</v>
+        <v>327</v>
       </c>
       <c r="M142" s="1">
-        <v>188964.0</v>
+        <v>216922.0</v>
       </c>
       <c r="N142" s="1">
-        <v>192550.3</v>
+        <v>223364.99</v>
       </c>
       <c r="O142" s="1">
-        <v>0.32</v>
+        <v>0.36</v>
       </c>
       <c r="P142">
         <v>1</v>
       </c>
     </row>
     <row r="143" spans="1:16">
       <c r="A143" t="s">
-        <v>343</v>
+        <v>328</v>
       </c>
       <c r="B143" t="s">
-        <v>344</v>
+        <v>329</v>
       </c>
       <c r="C143" s="1">
         <v>200000.0</v>
       </c>
       <c r="D143" s="1">
-        <v>93.803</v>
+        <v>88.954</v>
       </c>
       <c r="E143" s="1">
-        <v>92.56375</v>
+        <v>87.708</v>
       </c>
       <c r="F143" t="s">
         <v>8</v>
       </c>
       <c r="G143">
         <v>1.0</v>
       </c>
       <c r="H143" s="1">
-        <v>185127.5</v>
+        <v>175416.0</v>
       </c>
       <c r="I143" s="1">
-        <v>2478.5</v>
+        <v>2492.0</v>
       </c>
       <c r="J143" s="1">
-        <v>1.3388070383925</v>
+        <v>1.4206229762393</v>
       </c>
       <c r="K143">
-        <v>0.47</v>
-[...2 lines deleted...]
-        <v>934.93</v>
+        <v>1.27</v>
+      </c>
+      <c r="L143" t="s">
+        <v>330</v>
       </c>
       <c r="M143" s="1">
-        <v>187606.0</v>
+        <v>177908.0</v>
       </c>
       <c r="N143" s="1">
-        <v>188540.93</v>
+        <v>180446.36</v>
       </c>
       <c r="O143" s="1">
-        <v>0.32</v>
+        <v>0.29</v>
       </c>
       <c r="P143">
         <v>1</v>
       </c>
     </row>
     <row r="144" spans="1:16">
       <c r="A144" t="s">
-        <v>345</v>
+        <v>331</v>
       </c>
       <c r="B144" t="s">
-        <v>346</v>
+        <v>332</v>
       </c>
       <c r="C144" s="1">
-        <v>200000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D144" s="1">
-        <v>102.158</v>
+        <v>99.71</v>
       </c>
       <c r="E144" s="1">
-        <v>99.961</v>
+        <v>102.581</v>
       </c>
       <c r="F144" t="s">
         <v>8</v>
       </c>
       <c r="G144">
         <v>1.0</v>
       </c>
       <c r="H144" s="1">
-        <v>199922.0</v>
+        <v>410324.0</v>
       </c>
       <c r="I144" s="1">
-        <v>4394.0</v>
+        <v>-11484.0</v>
       </c>
       <c r="J144" s="1">
-        <v>2.1978571642941</v>
+        <v>-2.7987639036469</v>
       </c>
       <c r="K144">
-        <v>3.45</v>
+        <v>1.3</v>
       </c>
       <c r="L144" t="s">
-        <v>347</v>
+        <v>333</v>
       </c>
       <c r="M144" s="1">
-        <v>204316.0</v>
+        <v>398840.0</v>
       </c>
       <c r="N144" s="1">
-        <v>211207.78</v>
+        <v>404056.44</v>
       </c>
       <c r="O144" s="1">
-        <v>0.35</v>
+        <v>0.65</v>
       </c>
       <c r="P144">
         <v>1</v>
       </c>
     </row>
     <row r="145" spans="1:16">
       <c r="A145" t="s">
-        <v>348</v>
+        <v>334</v>
       </c>
       <c r="B145" t="s">
-        <v>349</v>
+        <v>335</v>
       </c>
       <c r="C145" s="1">
-        <v>141000.0</v>
+        <v>171000.0</v>
       </c>
       <c r="D145" s="1">
-        <v>96.395</v>
+        <v>97.351</v>
       </c>
       <c r="E145" s="1">
-        <v>99.702</v>
+        <v>99.528</v>
       </c>
       <c r="F145" t="s">
         <v>8</v>
       </c>
       <c r="G145">
         <v>1.0</v>
       </c>
       <c r="H145" s="1">
-        <v>140579.82</v>
+        <v>170192.88</v>
       </c>
       <c r="I145" s="1">
-        <v>-4662.87</v>
+        <v>-3722.67</v>
       </c>
       <c r="J145" s="1">
-        <v>-3.3168843152595</v>
+        <v>-2.1873241700828</v>
       </c>
       <c r="K145">
-        <v>1.66</v>
+        <v>1.69</v>
       </c>
       <c r="L145" t="s">
-        <v>350</v>
+        <v>336</v>
       </c>
       <c r="M145" s="1">
-        <v>135916.95</v>
+        <v>166470.21</v>
       </c>
       <c r="N145" s="1">
-        <v>138252.14</v>
+        <v>169363.74</v>
       </c>
       <c r="O145" s="1">
-        <v>0.23</v>
+        <v>0.27</v>
       </c>
       <c r="P145">
         <v>1</v>
       </c>
     </row>
     <row r="146" spans="1:16">
       <c r="A146" t="s">
-        <v>351</v>
+        <v>337</v>
       </c>
       <c r="B146" t="s">
-        <v>352</v>
+        <v>338</v>
       </c>
       <c r="C146" s="1">
-        <v>140000.0</v>
+        <v>698000.0</v>
       </c>
       <c r="D146" s="1">
-        <v>94.453</v>
+        <v>88.991</v>
       </c>
       <c r="E146" s="1">
-        <v>99.3</v>
+        <v>102.92057736</v>
       </c>
       <c r="F146" t="s">
         <v>8</v>
       </c>
       <c r="G146">
         <v>1.0</v>
       </c>
       <c r="H146" s="1">
-        <v>139020.0</v>
+        <v>718385.63</v>
       </c>
       <c r="I146" s="1">
-        <v>-6785.8</v>
+        <v>-97228.45</v>
       </c>
       <c r="J146" s="1">
-        <v>-4.8811681772407</v>
+        <v>-13.534297728088</v>
       </c>
       <c r="K146">
-        <v>1.81</v>
-[...2 lines deleted...]
-        <v>353</v>
+        <v>0.0</v>
+      </c>
+      <c r="L146">
+        <v>0.0</v>
       </c>
       <c r="M146" s="1">
-        <v>132234.2</v>
+        <v>621157.18</v>
       </c>
       <c r="N146" s="1">
-        <v>134766.86</v>
+        <v>621157.18</v>
       </c>
       <c r="O146" s="1">
-        <v>0.23</v>
+        <v>0.99</v>
       </c>
       <c r="P146">
         <v>1</v>
       </c>
     </row>
     <row r="147" spans="1:16">
       <c r="A147" t="s">
-        <v>354</v>
+        <v>339</v>
       </c>
       <c r="B147" t="s">
-        <v>355</v>
+        <v>340</v>
       </c>
       <c r="C147" s="1">
-        <v>100000.0</v>
+        <v>336589.0</v>
       </c>
       <c r="D147" s="1">
-        <v>99.874</v>
+        <v>41.986</v>
       </c>
       <c r="E147" s="1">
-        <v>99.611</v>
+        <v>77.22322773</v>
       </c>
       <c r="F147" t="s">
         <v>8</v>
       </c>
       <c r="G147">
         <v>1.0</v>
       </c>
       <c r="H147" s="1">
-        <v>99611.0</v>
+        <v>259924.89</v>
       </c>
       <c r="I147" s="1">
-        <v>263.0</v>
+        <v>-118604.63</v>
       </c>
       <c r="J147" s="1">
-        <v>0.26402706528395</v>
+        <v>-45.630347289942</v>
       </c>
       <c r="K147">
-        <v>2.83</v>
-[...2 lines deleted...]
-        <v>356</v>
+        <v>0.0</v>
+      </c>
+      <c r="L147">
+        <v>0.0</v>
       </c>
       <c r="M147" s="1">
-        <v>99874.0</v>
+        <v>141320.26</v>
       </c>
       <c r="N147" s="1">
-        <v>102701.4</v>
+        <v>141320.26</v>
       </c>
       <c r="O147" s="1">
-        <v>0.17</v>
+        <v>0.23</v>
       </c>
       <c r="P147">
         <v>1</v>
       </c>
     </row>
     <row r="148" spans="1:16">
       <c r="A148" t="s">
-        <v>357</v>
+        <v>341</v>
       </c>
       <c r="B148" t="s">
-        <v>358</v>
+        <v>342</v>
       </c>
       <c r="C148" s="1">
-        <v>100000.0</v>
+        <v>842000.0</v>
       </c>
       <c r="D148" s="1">
-        <v>98.677</v>
+        <v>62.744</v>
       </c>
       <c r="E148" s="1">
-        <v>114.80527</v>
+        <v>96.0291734</v>
       </c>
       <c r="F148" t="s">
         <v>8</v>
       </c>
       <c r="G148">
         <v>1.0</v>
       </c>
       <c r="H148" s="1">
-        <v>114805.27</v>
+        <v>808565.64</v>
       </c>
       <c r="I148" s="1">
-        <v>-16128.27</v>
+        <v>-280261.16</v>
       </c>
       <c r="J148" s="1">
-        <v>-14.048370776011</v>
+        <v>-34.661522347153</v>
       </c>
       <c r="K148">
-        <v>0.25</v>
+        <v>0.08</v>
       </c>
       <c r="L148">
-        <v>253.77</v>
+        <v>652.09</v>
       </c>
       <c r="M148" s="1">
-        <v>98677.0</v>
+        <v>528304.48</v>
       </c>
       <c r="N148" s="1">
-        <v>98930.77</v>
+        <v>528956.57</v>
       </c>
       <c r="O148" s="1">
-        <v>0.17</v>
+        <v>0.85</v>
       </c>
       <c r="P148">
         <v>1</v>
       </c>
     </row>
     <row r="149" spans="1:16">
       <c r="A149" t="s">
-        <v>359</v>
+        <v>343</v>
       </c>
       <c r="B149" t="s">
-        <v>360</v>
+        <v>344</v>
       </c>
       <c r="C149" s="1">
-        <v>300000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D149" s="1">
-        <v>97.934</v>
+        <v>96.788</v>
       </c>
       <c r="E149" s="1">
-        <v>101.74266667</v>
+        <v>99.46</v>
       </c>
       <c r="F149" t="s">
         <v>8</v>
       </c>
       <c r="G149">
         <v>1.0</v>
       </c>
       <c r="H149" s="1">
-        <v>305228.0</v>
+        <v>198920.0</v>
       </c>
       <c r="I149" s="1">
-        <v>-11426.0</v>
+        <v>-5344.0</v>
       </c>
       <c r="J149" s="1">
-        <v>-3.7434311400003</v>
+        <v>-2.6865071385482</v>
       </c>
       <c r="K149">
-        <v>3.53</v>
+        <v>2.13</v>
       </c>
       <c r="L149" t="s">
-        <v>361</v>
+        <v>345</v>
       </c>
       <c r="M149" s="1">
-        <v>293802.0</v>
+        <v>193576.0</v>
       </c>
       <c r="N149" s="1">
-        <v>304380.08</v>
+        <v>197829.42</v>
       </c>
       <c r="O149" s="1">
-        <v>0.51</v>
+        <v>0.32</v>
       </c>
       <c r="P149">
         <v>1</v>
       </c>
     </row>
     <row r="150" spans="1:16">
       <c r="A150" t="s">
-        <v>362</v>
+        <v>346</v>
       </c>
       <c r="B150" t="s">
-        <v>363</v>
+        <v>347</v>
       </c>
       <c r="C150" s="1">
-        <v>200000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="D150" s="1">
-        <v>101.808</v>
+        <v>85.078</v>
       </c>
       <c r="E150" s="1">
-        <v>99.661</v>
+        <v>99.459</v>
       </c>
       <c r="F150" t="s">
         <v>8</v>
       </c>
       <c r="G150">
         <v>1.0</v>
       </c>
       <c r="H150" s="1">
-        <v>199322.0</v>
+        <v>596754.0</v>
       </c>
       <c r="I150" s="1">
-        <v>4294.0</v>
+        <v>-86286.0</v>
       </c>
       <c r="J150" s="1">
-        <v>2.1543030874665</v>
+        <v>-14.459224404026</v>
       </c>
       <c r="K150">
-        <v>3.79</v>
-[...2 lines deleted...]
-        <v>364</v>
+        <v>0.0</v>
+      </c>
+      <c r="L150">
+        <v>0.0</v>
       </c>
       <c r="M150" s="1">
-        <v>203616.0</v>
+        <v>510468.0</v>
       </c>
       <c r="N150" s="1">
-        <v>211193.4</v>
+        <v>510468.0</v>
       </c>
       <c r="O150" s="1">
-        <v>0.35</v>
+        <v>0.82</v>
       </c>
       <c r="P150">
         <v>1</v>
       </c>
     </row>
     <row r="151" spans="1:16">
       <c r="A151" t="s">
-        <v>365</v>
+        <v>348</v>
       </c>
       <c r="B151" t="s">
-        <v>366</v>
+        <v>349</v>
       </c>
       <c r="C151" s="1">
-        <v>200000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D151" s="1">
-        <v>104.871</v>
+        <v>97.647</v>
       </c>
       <c r="E151" s="1">
-        <v>107.34</v>
+        <v>100.45</v>
       </c>
       <c r="F151" t="s">
         <v>8</v>
       </c>
       <c r="G151">
         <v>1.0</v>
       </c>
       <c r="H151" s="1">
-        <v>214680.0</v>
+        <v>100450.0</v>
       </c>
       <c r="I151" s="1">
-        <v>-4938.0</v>
+        <v>-2803.0</v>
       </c>
       <c r="J151" s="1">
-        <v>-2.3001676914477</v>
+        <v>-2.7904430064709</v>
       </c>
       <c r="K151">
+        <v>0.05</v>
+      </c>
+      <c r="L151">
+        <v>53.08</v>
+      </c>
+      <c r="M151" s="1">
+        <v>97647.0</v>
+      </c>
+      <c r="N151" s="1">
+        <v>97700.08</v>
+      </c>
+      <c r="O151" s="1">
         <v>0.16</v>
-      </c>
-[...10 lines deleted...]
-        <v>0.35</v>
       </c>
       <c r="P151">
         <v>1</v>
       </c>
     </row>
     <row r="152" spans="1:16">
       <c r="A152" t="s">
-        <v>367</v>
+        <v>350</v>
       </c>
       <c r="B152" t="s">
-        <v>368</v>
+        <v>351</v>
       </c>
       <c r="C152" s="1">
         <v>200000.0</v>
       </c>
       <c r="D152" s="1">
-        <v>105.435</v>
+        <v>94.89</v>
       </c>
       <c r="E152" s="1">
-        <v>109.3</v>
+        <v>99.077</v>
       </c>
       <c r="F152" t="s">
         <v>8</v>
       </c>
       <c r="G152">
         <v>1.0</v>
       </c>
       <c r="H152" s="1">
-        <v>218600.0</v>
+        <v>198154.0</v>
       </c>
       <c r="I152" s="1">
-        <v>-7730.0</v>
+        <v>-8374.0</v>
       </c>
       <c r="J152" s="1">
-        <v>-3.5361390667887</v>
+        <v>-4.2260060357096</v>
       </c>
       <c r="K152">
-        <v>0.96</v>
+        <v>2.26</v>
       </c>
       <c r="L152" t="s">
-        <v>369</v>
+        <v>352</v>
       </c>
       <c r="M152" s="1">
-        <v>210870.0</v>
+        <v>189780.0</v>
       </c>
       <c r="N152" s="1">
-        <v>212797.4</v>
+        <v>194306.03</v>
       </c>
       <c r="O152" s="1">
-        <v>0.36</v>
+        <v>0.31</v>
       </c>
       <c r="P152">
         <v>1</v>
       </c>
     </row>
     <row r="153" spans="1:16">
       <c r="A153" t="s">
-        <v>370</v>
+        <v>353</v>
       </c>
       <c r="B153" t="s">
-        <v>371</v>
+        <v>354</v>
       </c>
       <c r="C153" s="1">
-        <v>100000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D153" s="1">
-        <v>97.485</v>
+        <v>93.548</v>
       </c>
       <c r="E153" s="1">
-        <v>99.852</v>
+        <v>92.56375</v>
       </c>
       <c r="F153" t="s">
         <v>8</v>
       </c>
       <c r="G153">
         <v>1.0</v>
       </c>
       <c r="H153" s="1">
-        <v>99852.0</v>
+        <v>185127.5</v>
       </c>
       <c r="I153" s="1">
-        <v>-2367.0</v>
+        <v>1968.5</v>
       </c>
       <c r="J153" s="1">
-        <v>-2.3705083523615</v>
+        <v>1.0633212245615</v>
       </c>
       <c r="K153">
-        <v>0.66</v>
-[...2 lines deleted...]
-        <v>657.53</v>
+        <v>0.58</v>
+      </c>
+      <c r="L153" t="s">
+        <v>355</v>
       </c>
       <c r="M153" s="1">
-        <v>97485.0</v>
+        <v>187096.0</v>
       </c>
       <c r="N153" s="1">
-        <v>98142.53</v>
+        <v>188265.86</v>
       </c>
       <c r="O153" s="1">
-        <v>0.16</v>
+        <v>0.3</v>
       </c>
       <c r="P153">
         <v>1</v>
       </c>
     </row>
     <row r="154" spans="1:16">
       <c r="A154" t="s">
-        <v>372</v>
+        <v>356</v>
       </c>
       <c r="B154" t="s">
-        <v>373</v>
+        <v>357</v>
       </c>
       <c r="C154" s="1">
-        <v>100000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D154" s="1">
-        <v>99.426</v>
+        <v>102.847</v>
       </c>
       <c r="E154" s="1">
-        <v>100.0</v>
+        <v>99.961</v>
       </c>
       <c r="F154" t="s">
         <v>8</v>
       </c>
       <c r="G154">
         <v>1.0</v>
       </c>
       <c r="H154" s="1">
-        <v>100000.0</v>
+        <v>199922.0</v>
       </c>
       <c r="I154" s="1">
-        <v>-574.0</v>
+        <v>5772.0</v>
       </c>
       <c r="J154" s="1">
-        <v>-0.574</v>
+        <v>2.8871259791319</v>
       </c>
       <c r="K154">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>4.1</v>
+      </c>
+      <c r="L154" t="s">
+        <v>358</v>
       </c>
       <c r="M154" s="1">
-        <v>99426.0</v>
+        <v>205694.0</v>
       </c>
       <c r="N154" s="1">
-        <v>99426.0</v>
+        <v>213894.68</v>
       </c>
       <c r="O154" s="1">
-        <v>0.17</v>
+        <v>0.34</v>
       </c>
       <c r="P154">
         <v>1</v>
       </c>
     </row>
     <row r="155" spans="1:16">
       <c r="A155" t="s">
-        <v>374</v>
+        <v>359</v>
       </c>
       <c r="B155" t="s">
-        <v>375</v>
+        <v>360</v>
       </c>
       <c r="C155" s="1">
-        <v>100000.0</v>
+        <v>153000.0</v>
       </c>
       <c r="D155" s="1">
-        <v>97.859</v>
+        <v>100.782</v>
       </c>
       <c r="E155" s="1">
-        <v>99.589</v>
+        <v>99.943</v>
       </c>
       <c r="F155" t="s">
         <v>8</v>
       </c>
       <c r="G155">
         <v>1.0</v>
       </c>
       <c r="H155" s="1">
-        <v>99589.0</v>
+        <v>152912.79</v>
       </c>
       <c r="I155" s="1">
-        <v>-1730.0</v>
+        <v>1283.67</v>
       </c>
       <c r="J155" s="1">
-        <v>-1.7371396439366</v>
+        <v>0.83947850274657</v>
       </c>
       <c r="K155">
-        <v>0.43</v>
+        <v>0.53</v>
       </c>
       <c r="L155">
-        <v>425.34</v>
+        <v>804.82</v>
       </c>
       <c r="M155" s="1">
-        <v>97859.0</v>
+        <v>154196.46</v>
       </c>
       <c r="N155" s="1">
-        <v>98284.34</v>
+        <v>155001.28</v>
       </c>
       <c r="O155" s="1">
-        <v>0.16</v>
+        <v>0.25</v>
       </c>
       <c r="P155">
         <v>1</v>
       </c>
     </row>
     <row r="156" spans="1:16">
       <c r="A156" t="s">
-        <v>376</v>
+        <v>361</v>
       </c>
       <c r="B156" t="s">
-        <v>377</v>
+        <v>362</v>
       </c>
       <c r="C156" s="1">
-        <v>419000.0</v>
+        <v>141000.0</v>
       </c>
       <c r="D156" s="1">
-        <v>86.15</v>
+        <v>97.083</v>
       </c>
       <c r="E156" s="1">
-        <v>101.61609785</v>
+        <v>99.702</v>
       </c>
       <c r="F156" t="s">
         <v>8</v>
       </c>
       <c r="G156">
         <v>1.0</v>
       </c>
       <c r="H156" s="1">
-        <v>425771.45</v>
+        <v>140579.82</v>
       </c>
       <c r="I156" s="1">
-        <v>-64802.95</v>
+        <v>-3692.79</v>
       </c>
       <c r="J156" s="1">
-        <v>-15.220125727077</v>
+        <v>-2.6268279472829</v>
       </c>
       <c r="K156">
-        <v>0.4</v>
+        <v>2.09</v>
       </c>
       <c r="L156" t="s">
-        <v>378</v>
+        <v>363</v>
       </c>
       <c r="M156" s="1">
-        <v>360968.5</v>
+        <v>136887.03</v>
       </c>
       <c r="N156" s="1">
-        <v>362638.76</v>
+        <v>139837.41</v>
       </c>
       <c r="O156" s="1">
-        <v>0.61</v>
+        <v>0.22</v>
       </c>
       <c r="P156">
         <v>1</v>
       </c>
     </row>
     <row r="157" spans="1:16">
       <c r="A157" t="s">
-        <v>379</v>
+        <v>364</v>
       </c>
       <c r="B157" t="s">
-        <v>380</v>
+        <v>365</v>
       </c>
       <c r="C157" s="1">
-        <v>200000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D157" s="1">
-        <v>83.38</v>
+        <v>100.896</v>
       </c>
       <c r="E157" s="1">
-        <v>85.96</v>
+        <v>99.611</v>
       </c>
       <c r="F157" t="s">
         <v>8</v>
       </c>
       <c r="G157">
         <v>1.0</v>
       </c>
       <c r="H157" s="1">
-        <v>171920.0</v>
+        <v>99611.0</v>
       </c>
       <c r="I157" s="1">
-        <v>-5160.0</v>
+        <v>1285.0</v>
       </c>
       <c r="J157" s="1">
-        <v>-3.0013959981387</v>
+        <v>1.290018170684</v>
       </c>
       <c r="K157">
-        <v>0.44</v>
-[...2 lines deleted...]
-        <v>886.99</v>
+        <v>3.36</v>
+      </c>
+      <c r="L157" t="s">
+        <v>366</v>
       </c>
       <c r="M157" s="1">
-        <v>166760.0</v>
+        <v>100896.0</v>
       </c>
       <c r="N157" s="1">
-        <v>167646.99</v>
+        <v>104260.38</v>
       </c>
       <c r="O157" s="1">
-        <v>0.28</v>
+        <v>0.17</v>
       </c>
       <c r="P157">
         <v>1</v>
       </c>
     </row>
     <row r="158" spans="1:16">
       <c r="A158" t="s">
-        <v>381</v>
+        <v>367</v>
       </c>
       <c r="B158" t="s">
-        <v>382</v>
+        <v>368</v>
       </c>
       <c r="C158" s="1">
-        <v>100000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D158" s="1">
-        <v>97.743</v>
+        <v>99.085</v>
       </c>
       <c r="E158" s="1">
-        <v>100.62</v>
+        <v>101.742665</v>
       </c>
       <c r="F158" t="s">
         <v>8</v>
       </c>
       <c r="G158">
         <v>1.0</v>
       </c>
       <c r="H158" s="1">
-        <v>100620.0</v>
+        <v>203485.33</v>
       </c>
       <c r="I158" s="1">
-        <v>-2877.0</v>
+        <v>-5315.33</v>
       </c>
       <c r="J158" s="1">
-        <v>-2.8592725104353</v>
+        <v>-2.6121440793791</v>
       </c>
       <c r="K158">
-        <v>2.7</v>
+        <v>4.08</v>
       </c>
       <c r="L158" t="s">
-        <v>383</v>
+        <v>369</v>
       </c>
       <c r="M158" s="1">
-        <v>97743.0</v>
+        <v>198170.0</v>
       </c>
       <c r="N158" s="1">
-        <v>100439.92</v>
+        <v>206329.59</v>
       </c>
       <c r="O158" s="1">
-        <v>0.17</v>
+        <v>0.33</v>
       </c>
       <c r="P158">
         <v>1</v>
       </c>
     </row>
     <row r="159" spans="1:16">
       <c r="A159" t="s">
-        <v>384</v>
+        <v>370</v>
       </c>
       <c r="B159" t="s">
-        <v>385</v>
+        <v>371</v>
       </c>
       <c r="C159" s="1">
-        <v>100000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D159" s="1">
-        <v>97.801</v>
+        <v>103.176</v>
       </c>
       <c r="E159" s="1">
-        <v>100.0</v>
+        <v>99.661</v>
       </c>
       <c r="F159" t="s">
         <v>8</v>
       </c>
       <c r="G159">
         <v>1.0</v>
       </c>
       <c r="H159" s="1">
-        <v>100000.0</v>
+        <v>199322.0</v>
       </c>
       <c r="I159" s="1">
-        <v>-2199.0</v>
+        <v>7030.0</v>
       </c>
       <c r="J159" s="1">
-        <v>-2.199</v>
+        <v>3.5269563821354</v>
       </c>
       <c r="K159">
-        <v>1.7</v>
+        <v>4.41</v>
       </c>
       <c r="L159" t="s">
-        <v>386</v>
+        <v>372</v>
       </c>
       <c r="M159" s="1">
-        <v>97801.0</v>
+        <v>206352.0</v>
       </c>
       <c r="N159" s="1">
-        <v>99496.62</v>
+        <v>215171.18</v>
       </c>
       <c r="O159" s="1">
-        <v>0.17</v>
+        <v>0.34</v>
       </c>
       <c r="P159">
         <v>1</v>
       </c>
     </row>
     <row r="160" spans="1:16">
       <c r="A160" t="s">
-        <v>387</v>
+        <v>373</v>
       </c>
       <c r="B160" t="s">
-        <v>388</v>
+        <v>374</v>
       </c>
       <c r="C160" s="1">
-        <v>351000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D160" s="1">
-        <v>97.183</v>
+        <v>105.966</v>
       </c>
       <c r="E160" s="1">
-        <v>100.0</v>
+        <v>107.34</v>
       </c>
       <c r="F160" t="s">
         <v>8</v>
       </c>
       <c r="G160">
         <v>1.0</v>
       </c>
       <c r="H160" s="1">
-        <v>351000.0</v>
+        <v>214680.0</v>
       </c>
       <c r="I160" s="1">
-        <v>-9887.67</v>
+        <v>-2748.0</v>
       </c>
       <c r="J160" s="1">
-        <v>-2.817</v>
+        <v>-1.2800447177194</v>
       </c>
       <c r="K160">
-        <v>0.67</v>
+        <v>1.12</v>
       </c>
       <c r="L160" t="s">
-        <v>389</v>
+        <v>375</v>
       </c>
       <c r="M160" s="1">
-        <v>341112.33</v>
+        <v>211932.0</v>
       </c>
       <c r="N160" s="1">
-        <v>343466.51</v>
+        <v>214177.92</v>
       </c>
       <c r="O160" s="1">
-        <v>0.57</v>
+        <v>0.34</v>
       </c>
       <c r="P160">
         <v>1</v>
       </c>
     </row>
     <row r="161" spans="1:16">
       <c r="A161" t="s">
-        <v>390</v>
+        <v>376</v>
       </c>
       <c r="B161" t="s">
-        <v>391</v>
+        <v>377</v>
       </c>
       <c r="C161" s="1">
-        <v>216000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D161" s="1">
-        <v>96.437</v>
+        <v>105.966</v>
       </c>
       <c r="E161" s="1">
-        <v>100.0</v>
+        <v>109.3</v>
       </c>
       <c r="F161" t="s">
         <v>8</v>
       </c>
       <c r="G161">
         <v>1.0</v>
       </c>
       <c r="H161" s="1">
-        <v>216000.0</v>
+        <v>218600.0</v>
       </c>
       <c r="I161" s="1">
-        <v>-7696.08</v>
+        <v>-6668.0</v>
       </c>
       <c r="J161" s="1">
-        <v>-3.563</v>
+        <v>-3.0503202195791</v>
       </c>
       <c r="K161">
-        <v>2.14</v>
+        <v>1.67</v>
       </c>
       <c r="L161" t="s">
-        <v>392</v>
+        <v>378</v>
       </c>
       <c r="M161" s="1">
-        <v>208303.92</v>
+        <v>211932.0</v>
       </c>
       <c r="N161" s="1">
-        <v>212935.61</v>
+        <v>215268.99</v>
       </c>
       <c r="O161" s="1">
-        <v>0.36</v>
+        <v>0.34</v>
       </c>
       <c r="P161">
         <v>1</v>
       </c>
     </row>
     <row r="162" spans="1:16">
       <c r="A162" t="s">
-        <v>393</v>
+        <v>379</v>
       </c>
       <c r="B162" t="s">
-        <v>394</v>
+        <v>380</v>
       </c>
       <c r="C162" s="1">
-        <v>200000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D162" s="1">
-        <v>97.035</v>
+        <v>98.364</v>
       </c>
       <c r="E162" s="1">
-        <v>100.42</v>
+        <v>99.852</v>
       </c>
       <c r="F162" t="s">
         <v>8</v>
       </c>
       <c r="G162">
         <v>1.0</v>
       </c>
       <c r="H162" s="1">
-        <v>200840.0</v>
+        <v>99852.0</v>
       </c>
       <c r="I162" s="1">
-        <v>-6770.0</v>
+        <v>-1488.0</v>
       </c>
       <c r="J162" s="1">
-        <v>-3.370842461661</v>
+        <v>-1.4902055041461</v>
       </c>
       <c r="K162">
-        <v>3.24</v>
-[...2 lines deleted...]
-        <v>395</v>
+        <v>0.21</v>
+      </c>
+      <c r="L162">
+        <v>208.22</v>
       </c>
       <c r="M162" s="1">
-        <v>194070.0</v>
+        <v>98364.0</v>
       </c>
       <c r="N162" s="1">
-        <v>200545.34</v>
+        <v>98572.22</v>
       </c>
       <c r="O162" s="1">
-        <v>0.34</v>
+        <v>0.16</v>
       </c>
       <c r="P162">
         <v>1</v>
       </c>
     </row>
     <row r="163" spans="1:16">
       <c r="A163" t="s">
-        <v>396</v>
+        <v>381</v>
       </c>
       <c r="B163" t="s">
-        <v>397</v>
+        <v>382</v>
       </c>
       <c r="C163" s="1">
-        <v>200000.0</v>
+        <v>118000.0</v>
       </c>
       <c r="D163" s="1">
-        <v>96.048</v>
+        <v>99.576</v>
       </c>
       <c r="E163" s="1">
-        <v>99.259</v>
+        <v>99.934</v>
       </c>
       <c r="F163" t="s">
         <v>8</v>
       </c>
       <c r="G163">
         <v>1.0</v>
       </c>
       <c r="H163" s="1">
-        <v>198518.0</v>
+        <v>117922.12</v>
       </c>
       <c r="I163" s="1">
-        <v>-6422.0</v>
+        <v>-422.44</v>
       </c>
       <c r="J163" s="1">
-        <v>-3.2349711361186</v>
+        <v>-0.35823643604779</v>
       </c>
       <c r="K163">
-        <v>0.35</v>
+        <v>0.18</v>
       </c>
       <c r="L163">
-        <v>695.21</v>
+        <v>210.14</v>
       </c>
       <c r="M163" s="1">
-        <v>192096.0</v>
+        <v>117499.68</v>
       </c>
       <c r="N163" s="1">
-        <v>192791.21</v>
+        <v>117709.82</v>
       </c>
       <c r="O163" s="1">
-        <v>0.32</v>
+        <v>0.19</v>
       </c>
       <c r="P163">
         <v>1</v>
       </c>
     </row>
     <row r="164" spans="1:16">
       <c r="A164" t="s">
-        <v>398</v>
+        <v>383</v>
       </c>
       <c r="B164" t="s">
-        <v>399</v>
+        <v>384</v>
       </c>
       <c r="C164" s="1">
-        <v>200000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D164" s="1">
-        <v>99.407</v>
+        <v>99.887</v>
       </c>
       <c r="E164" s="1">
-        <v>100.4</v>
+        <v>100.0</v>
       </c>
       <c r="F164" t="s">
         <v>8</v>
       </c>
       <c r="G164">
         <v>1.0</v>
       </c>
       <c r="H164" s="1">
-        <v>200800.0</v>
+        <v>100000.0</v>
       </c>
       <c r="I164" s="1">
-        <v>-1986.0</v>
+        <v>-113.0</v>
       </c>
       <c r="J164" s="1">
-        <v>-0.9890438247012</v>
+        <v>-0.113</v>
       </c>
       <c r="K164">
-        <v>3.11</v>
-[...2 lines deleted...]
-        <v>400</v>
+        <v>0.5</v>
+      </c>
+      <c r="L164">
+        <v>497.75</v>
       </c>
       <c r="M164" s="1">
-        <v>198814.0</v>
+        <v>99887.0</v>
       </c>
       <c r="N164" s="1">
-        <v>205035.23</v>
+        <v>100384.75</v>
       </c>
       <c r="O164" s="1">
-        <v>0.34</v>
+        <v>0.16</v>
       </c>
       <c r="P164">
         <v>1</v>
       </c>
     </row>
     <row r="165" spans="1:16">
       <c r="A165" t="s">
-        <v>401</v>
+        <v>385</v>
       </c>
       <c r="B165" t="s">
-        <v>402</v>
+        <v>386</v>
       </c>
       <c r="C165" s="1">
-        <v>200000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D165" s="1">
-        <v>98.879</v>
+        <v>98.779</v>
       </c>
       <c r="E165" s="1">
-        <v>99.821</v>
+        <v>99.589</v>
       </c>
       <c r="F165" t="s">
         <v>8</v>
       </c>
       <c r="G165">
         <v>1.0</v>
       </c>
       <c r="H165" s="1">
-        <v>199642.0</v>
+        <v>99589.0</v>
       </c>
       <c r="I165" s="1">
-        <v>-1884.0</v>
+        <v>-810.0</v>
       </c>
       <c r="J165" s="1">
-        <v>-0.94368920367458</v>
+        <v>-0.81334283906857</v>
       </c>
       <c r="K165">
-        <v>0.08</v>
+        <v>0.88</v>
       </c>
       <c r="L165">
-        <v>169.86</v>
+        <v>878.42</v>
       </c>
       <c r="M165" s="1">
-        <v>197758.0</v>
+        <v>98779.0</v>
       </c>
       <c r="N165" s="1">
-        <v>197927.86</v>
+        <v>99657.42</v>
       </c>
       <c r="O165" s="1">
-        <v>0.33</v>
+        <v>0.16</v>
       </c>
       <c r="P165">
         <v>1</v>
       </c>
     </row>
     <row r="166" spans="1:16">
       <c r="A166" t="s">
-        <v>403</v>
+        <v>387</v>
       </c>
       <c r="B166" t="s">
-        <v>404</v>
+        <v>388</v>
       </c>
       <c r="C166" s="1">
-        <v>289000.0</v>
+        <v>419000.0</v>
       </c>
       <c r="D166" s="1">
-        <v>97.346</v>
+        <v>86.777</v>
       </c>
       <c r="E166" s="1">
-        <v>99.228</v>
+        <v>101.61609785</v>
       </c>
       <c r="F166" t="s">
         <v>8</v>
       </c>
       <c r="G166">
         <v>1.0</v>
       </c>
       <c r="H166" s="1">
-        <v>286768.92</v>
+        <v>425771.45</v>
       </c>
       <c r="I166" s="1">
-        <v>-5438.98</v>
+        <v>-62175.82</v>
       </c>
       <c r="J166" s="1">
-        <v>-1.8966420768332</v>
+        <v>-14.60309750689</v>
       </c>
       <c r="K166">
-        <v>2.53</v>
+        <v>0.5</v>
       </c>
       <c r="L166" t="s">
-        <v>405</v>
+        <v>389</v>
       </c>
       <c r="M166" s="1">
-        <v>281329.94</v>
+        <v>363595.63</v>
       </c>
       <c r="N166" s="1">
-        <v>288637.09</v>
+        <v>365687.76</v>
       </c>
       <c r="O166" s="1">
-        <v>0.48</v>
+        <v>0.59</v>
       </c>
       <c r="P166">
         <v>1</v>
       </c>
     </row>
     <row r="167" spans="1:16">
       <c r="A167" t="s">
-        <v>406</v>
+        <v>390</v>
       </c>
       <c r="B167" t="s">
-        <v>407</v>
+        <v>391</v>
       </c>
       <c r="C167" s="1">
-        <v>100000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D167" s="1">
-        <v>97.684</v>
+        <v>84.748</v>
       </c>
       <c r="E167" s="1">
-        <v>99.517</v>
+        <v>85.96</v>
       </c>
       <c r="F167" t="s">
         <v>8</v>
       </c>
       <c r="G167">
         <v>1.0</v>
       </c>
       <c r="H167" s="1">
-        <v>99517.0</v>
+        <v>171920.0</v>
       </c>
       <c r="I167" s="1">
-        <v>-1833.0</v>
+        <v>-2424.0</v>
       </c>
       <c r="J167" s="1">
-        <v>-1.841896359416</v>
+        <v>-1.4099581200558</v>
       </c>
       <c r="K167">
-        <v>2.64</v>
+        <v>0.53</v>
       </c>
       <c r="L167" t="s">
-        <v>408</v>
+        <v>392</v>
       </c>
       <c r="M167" s="1">
-        <v>97684.0</v>
+        <v>169496.0</v>
       </c>
       <c r="N167" s="1">
-        <v>100319.27</v>
+        <v>170550.79</v>
       </c>
       <c r="O167" s="1">
-        <v>0.17</v>
+        <v>0.27</v>
       </c>
       <c r="P167">
         <v>1</v>
       </c>
     </row>
     <row r="168" spans="1:16">
       <c r="A168" t="s">
-        <v>409</v>
+        <v>393</v>
       </c>
       <c r="B168" t="s">
-        <v>410</v>
+        <v>394</v>
       </c>
       <c r="C168" s="1">
-        <v>200000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D168" s="1">
-        <v>85.874</v>
+        <v>98.529</v>
       </c>
       <c r="E168" s="1">
-        <v>103.73152</v>
+        <v>100.62</v>
       </c>
       <c r="F168" t="s">
         <v>8</v>
       </c>
       <c r="G168">
         <v>1.0</v>
       </c>
       <c r="H168" s="1">
-        <v>207463.04</v>
+        <v>100620.0</v>
       </c>
       <c r="I168" s="1">
-        <v>-35715.04</v>
+        <v>-2091.0</v>
       </c>
       <c r="J168" s="1">
-        <v>-17.215133837815</v>
+        <v>-2.0781156827668</v>
       </c>
       <c r="K168">
-        <v>0.25</v>
-[...2 lines deleted...]
-        <v>509.59</v>
+        <v>3.12</v>
+      </c>
+      <c r="L168" t="s">
+        <v>395</v>
       </c>
       <c r="M168" s="1">
-        <v>171748.0</v>
+        <v>98529.0</v>
       </c>
       <c r="N168" s="1">
-        <v>172257.59</v>
+        <v>101645.44</v>
       </c>
       <c r="O168" s="1">
-        <v>0.29</v>
+        <v>0.16</v>
       </c>
       <c r="P168">
         <v>1</v>
       </c>
     </row>
     <row r="169" spans="1:16">
       <c r="A169" t="s">
-        <v>411</v>
+        <v>396</v>
       </c>
       <c r="B169" t="s">
-        <v>412</v>
+        <v>397</v>
       </c>
       <c r="C169" s="1">
-        <v>400000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D169" s="1">
-        <v>97.338</v>
+        <v>99.243</v>
       </c>
       <c r="E169" s="1">
-        <v>100.33</v>
+        <v>99.662</v>
       </c>
       <c r="F169" t="s">
         <v>8</v>
       </c>
       <c r="G169">
         <v>1.0</v>
       </c>
       <c r="H169" s="1">
-        <v>401320.0</v>
+        <v>99662.0</v>
       </c>
       <c r="I169" s="1">
-        <v>-11968.0</v>
+        <v>-419.0</v>
       </c>
       <c r="J169" s="1">
-        <v>-2.9821588757102</v>
+        <v>-0.42042102305794</v>
       </c>
       <c r="K169">
-        <v>0.21</v>
+        <v>0.27</v>
       </c>
       <c r="L169">
-        <v>854.79</v>
+        <v>268.15</v>
       </c>
       <c r="M169" s="1">
-        <v>389352.0</v>
+        <v>99243.0</v>
       </c>
       <c r="N169" s="1">
-        <v>390206.79</v>
+        <v>99511.15</v>
       </c>
       <c r="O169" s="1">
-        <v>0.65</v>
+        <v>0.16</v>
       </c>
       <c r="P169">
         <v>1</v>
       </c>
     </row>
     <row r="170" spans="1:16">
       <c r="A170" t="s">
-        <v>413</v>
+        <v>398</v>
       </c>
       <c r="B170" t="s">
-        <v>414</v>
+        <v>399</v>
       </c>
       <c r="C170" s="1">
         <v>100000.0</v>
       </c>
       <c r="D170" s="1">
-        <v>89.454</v>
+        <v>98.309</v>
       </c>
       <c r="E170" s="1">
-        <v>89.875</v>
+        <v>100.0</v>
       </c>
       <c r="F170" t="s">
         <v>8</v>
       </c>
       <c r="G170">
         <v>1.0</v>
       </c>
       <c r="H170" s="1">
-        <v>89875.0</v>
+        <v>100000.0</v>
       </c>
       <c r="I170" s="1">
-        <v>-421.0</v>
+        <v>-1691.0</v>
       </c>
       <c r="J170" s="1">
-        <v>-0.46842837273992</v>
+        <v>-1.691</v>
       </c>
       <c r="K170">
-        <v>0.08</v>
-[...2 lines deleted...]
-        <v>76.71</v>
+        <v>2.19</v>
+      </c>
+      <c r="L170" t="s">
+        <v>400</v>
       </c>
       <c r="M170" s="1">
-        <v>89454.0</v>
+        <v>98309.0</v>
       </c>
       <c r="N170" s="1">
-        <v>89530.71</v>
+        <v>100502.14</v>
       </c>
       <c r="O170" s="1">
-        <v>0.15</v>
+        <v>0.16</v>
       </c>
       <c r="P170">
         <v>1</v>
       </c>
     </row>
     <row r="171" spans="1:16">
       <c r="A171" t="s">
-        <v>415</v>
+        <v>401</v>
       </c>
       <c r="B171" t="s">
-        <v>416</v>
+        <v>402</v>
       </c>
       <c r="C171" s="1">
-        <v>100000.0</v>
+        <v>351000.0</v>
       </c>
       <c r="D171" s="1">
-        <v>89.999</v>
+        <v>97.59</v>
       </c>
       <c r="E171" s="1">
-        <v>89.875</v>
+        <v>100.0</v>
       </c>
       <c r="F171" t="s">
         <v>8</v>
       </c>
       <c r="G171">
         <v>1.0</v>
       </c>
       <c r="H171" s="1">
-        <v>89875.0</v>
+        <v>351000.0</v>
       </c>
       <c r="I171" s="1">
-        <v>124.0</v>
+        <v>-8459.1</v>
       </c>
       <c r="J171" s="1">
-        <v>0.13796940194715</v>
+        <v>-2.41</v>
       </c>
       <c r="K171">
-        <v>0.13</v>
-[...2 lines deleted...]
-        <v>134.93</v>
+        <v>1.13</v>
+      </c>
+      <c r="L171" t="s">
+        <v>403</v>
       </c>
       <c r="M171" s="1">
-        <v>89999.0</v>
+        <v>342540.9</v>
       </c>
       <c r="N171" s="1">
-        <v>90133.93</v>
+        <v>346519.8</v>
       </c>
       <c r="O171" s="1">
-        <v>0.15</v>
+        <v>0.55</v>
       </c>
       <c r="P171">
         <v>1</v>
       </c>
     </row>
     <row r="172" spans="1:16">
       <c r="A172" t="s">
-        <v>417</v>
+        <v>404</v>
       </c>
       <c r="B172" t="s">
-        <v>418</v>
+        <v>405</v>
       </c>
       <c r="C172" s="1">
-        <v>134000.0</v>
+        <v>216000.0</v>
       </c>
       <c r="D172" s="1">
-        <v>100.37</v>
+        <v>96.797</v>
       </c>
       <c r="E172" s="1">
-        <v>99.521</v>
+        <v>100.0</v>
       </c>
       <c r="F172" t="s">
         <v>8</v>
       </c>
       <c r="G172">
         <v>1.0</v>
       </c>
       <c r="H172" s="1">
-        <v>133358.14</v>
+        <v>216000.0</v>
       </c>
       <c r="I172" s="1">
-        <v>1137.66</v>
+        <v>-6918.48</v>
       </c>
       <c r="J172" s="1">
-        <v>0.85308628329699</v>
+        <v>-3.203</v>
       </c>
       <c r="K172">
-        <v>2.06</v>
+        <v>2.64</v>
       </c>
       <c r="L172" t="s">
-        <v>419</v>
+        <v>406</v>
       </c>
       <c r="M172" s="1">
-        <v>134495.8</v>
+        <v>209081.52</v>
       </c>
       <c r="N172" s="1">
-        <v>137256.57</v>
+        <v>214793.94</v>
       </c>
       <c r="O172" s="1">
-        <v>0.23</v>
+        <v>0.34</v>
       </c>
       <c r="P172">
         <v>1</v>
       </c>
     </row>
     <row r="173" spans="1:16">
       <c r="A173" t="s">
-        <v>420</v>
+        <v>407</v>
       </c>
       <c r="B173" t="s">
-        <v>421</v>
+        <v>408</v>
       </c>
       <c r="C173" s="1">
-        <v>100000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D173" s="1">
-        <v>96.483</v>
+        <v>97.98</v>
       </c>
       <c r="E173" s="1">
-        <v>99.766</v>
+        <v>100.42</v>
       </c>
       <c r="F173" t="s">
         <v>8</v>
       </c>
       <c r="G173">
         <v>1.0</v>
       </c>
       <c r="H173" s="1">
-        <v>99766.0</v>
+        <v>200840.0</v>
       </c>
       <c r="I173" s="1">
-        <v>-3283.0</v>
+        <v>-4880.0</v>
       </c>
       <c r="J173" s="1">
-        <v>-3.2907002385582</v>
+        <v>-2.4297948615814</v>
       </c>
       <c r="K173">
-        <v>2.36</v>
-[...2 lines deleted...]
-        <v>422</v>
+        <v>0.1</v>
+      </c>
+      <c r="L173">
+        <v>198.63</v>
       </c>
       <c r="M173" s="1">
-        <v>96483.0</v>
+        <v>195960.0</v>
       </c>
       <c r="N173" s="1">
-        <v>98846.7</v>
+        <v>196158.63</v>
       </c>
       <c r="O173" s="1">
-        <v>0.17</v>
+        <v>0.31</v>
       </c>
       <c r="P173">
         <v>1</v>
       </c>
     </row>
     <row r="174" spans="1:16">
       <c r="A174" t="s">
-        <v>423</v>
+        <v>409</v>
       </c>
       <c r="B174" t="s">
-        <v>424</v>
+        <v>410</v>
       </c>
       <c r="C174" s="1">
-        <v>130000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D174" s="1">
-        <v>96.897</v>
+        <v>97.493</v>
       </c>
       <c r="E174" s="1">
-        <v>99.945</v>
+        <v>99.259</v>
       </c>
       <c r="F174" t="s">
         <v>8</v>
       </c>
       <c r="G174">
         <v>1.0</v>
       </c>
       <c r="H174" s="1">
-        <v>129928.5</v>
+        <v>198518.0</v>
       </c>
       <c r="I174" s="1">
-        <v>-3962.4</v>
+        <v>-3532.0</v>
       </c>
       <c r="J174" s="1">
-        <v>-3.0496773225274</v>
+        <v>-1.7791837515994</v>
       </c>
       <c r="K174">
-        <v>1.02</v>
+        <v>0.93</v>
       </c>
       <c r="L174" t="s">
-        <v>425</v>
+        <v>411</v>
       </c>
       <c r="M174" s="1">
-        <v>125966.1</v>
+        <v>194986.0</v>
       </c>
       <c r="N174" s="1">
-        <v>127291.25</v>
+        <v>196855.86</v>
       </c>
       <c r="O174" s="1">
-        <v>0.21</v>
+        <v>0.32</v>
       </c>
       <c r="P174">
         <v>1</v>
       </c>
     </row>
     <row r="175" spans="1:16">
       <c r="A175" t="s">
-        <v>426</v>
+        <v>412</v>
       </c>
       <c r="B175" t="s">
-        <v>427</v>
+        <v>413</v>
       </c>
       <c r="C175" s="1">
-        <v>128000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D175" s="1">
-        <v>97.879</v>
+        <v>99.835</v>
       </c>
       <c r="E175" s="1">
-        <v>99.682</v>
+        <v>99.451</v>
       </c>
       <c r="F175" t="s">
         <v>8</v>
       </c>
       <c r="G175">
         <v>1.0</v>
       </c>
       <c r="H175" s="1">
-        <v>127592.96</v>
+        <v>298353.0</v>
       </c>
       <c r="I175" s="1">
-        <v>-2307.84</v>
+        <v>1152.0</v>
       </c>
       <c r="J175" s="1">
-        <v>-1.808751830822</v>
+        <v>0.38611979768931</v>
       </c>
       <c r="K175">
-        <v>0.88</v>
-[...2 lines deleted...]
-        <v>428</v>
+        <v>0.18</v>
+      </c>
+      <c r="L175">
+        <v>532.19</v>
       </c>
       <c r="M175" s="1">
-        <v>125285.12</v>
+        <v>299505.0</v>
       </c>
       <c r="N175" s="1">
-        <v>126413.45</v>
+        <v>300037.19</v>
       </c>
       <c r="O175" s="1">
-        <v>0.21</v>
+        <v>0.48</v>
       </c>
       <c r="P175">
         <v>1</v>
       </c>
     </row>
     <row r="176" spans="1:16">
       <c r="A176" t="s">
-        <v>429</v>
+        <v>414</v>
       </c>
       <c r="B176" t="s">
-        <v>430</v>
+        <v>415</v>
       </c>
       <c r="C176" s="1">
-        <v>225000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D176" s="1">
-        <v>97.499</v>
+        <v>99.416</v>
       </c>
       <c r="E176" s="1">
-        <v>99.998</v>
+        <v>99.821</v>
       </c>
       <c r="F176" t="s">
         <v>8</v>
       </c>
       <c r="G176">
         <v>1.0</v>
       </c>
       <c r="H176" s="1">
-        <v>224995.5</v>
+        <v>199642.0</v>
       </c>
       <c r="I176" s="1">
-        <v>-5622.75</v>
+        <v>-810.0</v>
       </c>
       <c r="J176" s="1">
-        <v>-2.4990499809996</v>
+        <v>-0.40572624998748</v>
       </c>
       <c r="K176">
-        <v>0.38</v>
-[...2 lines deleted...]
-        <v>855.68</v>
+        <v>0.61</v>
+      </c>
+      <c r="L176" t="s">
+        <v>416</v>
       </c>
       <c r="M176" s="1">
-        <v>219372.75</v>
+        <v>198832.0</v>
       </c>
       <c r="N176" s="1">
-        <v>220228.43</v>
+        <v>200042.27</v>
       </c>
       <c r="O176" s="1">
-        <v>0.37</v>
+        <v>0.32</v>
       </c>
       <c r="P176">
         <v>1</v>
       </c>
     </row>
     <row r="177" spans="1:16">
       <c r="A177" t="s">
-        <v>431</v>
+        <v>417</v>
       </c>
       <c r="B177" t="s">
-        <v>432</v>
+        <v>418</v>
       </c>
       <c r="C177" s="1">
-        <v>544000.0</v>
+        <v>289000.0</v>
       </c>
       <c r="D177" s="1">
-        <v>81.922</v>
+        <v>97.675</v>
       </c>
       <c r="E177" s="1">
-        <v>116.03954596</v>
+        <v>99.228</v>
       </c>
       <c r="F177" t="s">
         <v>8</v>
       </c>
       <c r="G177">
         <v>1.0</v>
       </c>
       <c r="H177" s="1">
-        <v>631255.13</v>
+        <v>286768.92</v>
       </c>
       <c r="I177" s="1">
-        <v>-97061.03</v>
+        <v>-4488.17</v>
       </c>
       <c r="J177" s="1">
-        <v>-15.375879796811</v>
+        <v>-1.5650824364091</v>
       </c>
       <c r="K177">
-        <v>0.08</v>
+        <v>0.04</v>
       </c>
       <c r="L177">
-        <v>444.84</v>
+        <v>113.82</v>
       </c>
       <c r="M177" s="1">
-        <v>534194.1</v>
+        <v>282280.75</v>
       </c>
       <c r="N177" s="1">
-        <v>534638.94</v>
+        <v>282394.57</v>
       </c>
       <c r="O177" s="1">
-        <v>0.89</v>
+        <v>0.45</v>
       </c>
       <c r="P177">
         <v>1</v>
       </c>
     </row>
     <row r="178" spans="1:16">
       <c r="A178" t="s">
-        <v>433</v>
+        <v>419</v>
       </c>
       <c r="B178" t="s">
-        <v>434</v>
+        <v>420</v>
       </c>
       <c r="C178" s="1">
-        <v>627753.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D178" s="1">
-        <v>52.424</v>
+        <v>98.654</v>
       </c>
       <c r="E178" s="1">
-        <v>62.52544074</v>
+        <v>99.517</v>
       </c>
       <c r="F178" t="s">
         <v>8</v>
       </c>
       <c r="G178">
         <v>1.0</v>
       </c>
       <c r="H178" s="1">
-        <v>392505.33</v>
+        <v>99517.0</v>
       </c>
       <c r="I178" s="1">
-        <v>-63412.1</v>
+        <v>-863.0</v>
       </c>
       <c r="J178" s="1">
-        <v>-16.155729655951</v>
+        <v>-0.86718852055428</v>
       </c>
       <c r="K178">
-        <v>0.38</v>
+        <v>3.09</v>
       </c>
       <c r="L178" t="s">
-        <v>435</v>
+        <v>421</v>
       </c>
       <c r="M178" s="1">
-        <v>329093.23</v>
+        <v>98654.0</v>
       </c>
       <c r="N178" s="1">
-        <v>331492.45</v>
+        <v>101742.36</v>
       </c>
       <c r="O178" s="1">
-        <v>0.55</v>
+        <v>0.16</v>
       </c>
       <c r="P178">
         <v>1</v>
       </c>
     </row>
     <row r="179" spans="1:16">
       <c r="A179" t="s">
-        <v>436</v>
+        <v>422</v>
       </c>
       <c r="B179" t="s">
-        <v>437</v>
+        <v>423</v>
       </c>
       <c r="C179" s="1">
-        <v>100000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D179" s="1">
-        <v>96.956</v>
+        <v>100.11</v>
       </c>
       <c r="E179" s="1">
-        <v>99.24</v>
+        <v>100.275</v>
       </c>
       <c r="F179" t="s">
         <v>8</v>
       </c>
       <c r="G179">
         <v>1.0</v>
       </c>
       <c r="H179" s="1">
-        <v>99240.0</v>
+        <v>200550.0</v>
       </c>
       <c r="I179" s="1">
-        <v>-2284.0</v>
+        <v>-330.0</v>
       </c>
       <c r="J179" s="1">
-        <v>-2.3014913341395</v>
+        <v>-0.16454749439043</v>
       </c>
       <c r="K179">
-        <v>0.71</v>
+        <v>0.4</v>
       </c>
       <c r="L179">
-        <v>708.9</v>
+        <v>790.41</v>
       </c>
       <c r="M179" s="1">
-        <v>96956.0</v>
+        <v>200220.0</v>
       </c>
       <c r="N179" s="1">
-        <v>97664.9</v>
+        <v>201010.41</v>
       </c>
       <c r="O179" s="1">
-        <v>0.16</v>
+        <v>0.32</v>
       </c>
       <c r="P179">
         <v>1</v>
       </c>
     </row>
     <row r="180" spans="1:16">
       <c r="A180" t="s">
-        <v>438</v>
+        <v>424</v>
       </c>
       <c r="B180" t="s">
-        <v>439</v>
+        <v>425</v>
       </c>
       <c r="C180" s="1">
         <v>100000.0</v>
       </c>
       <c r="D180" s="1">
-        <v>87.152</v>
+        <v>86.804</v>
       </c>
       <c r="E180" s="1">
-        <v>85.48</v>
+        <v>103.73152</v>
       </c>
       <c r="F180" t="s">
         <v>8</v>
       </c>
       <c r="G180">
         <v>1.0</v>
       </c>
       <c r="H180" s="1">
-        <v>85480.0</v>
+        <v>103731.52</v>
       </c>
       <c r="I180" s="1">
-        <v>1672.0</v>
+        <v>-16927.52</v>
       </c>
       <c r="J180" s="1">
-        <v>1.9560131024801</v>
+        <v>-16.318588602577</v>
       </c>
       <c r="K180">
-        <v>1.74</v>
-[...2 lines deleted...]
-        <v>440</v>
+        <v>0.36</v>
+      </c>
+      <c r="L180">
+        <v>355.48</v>
       </c>
       <c r="M180" s="1">
-        <v>87152.0</v>
+        <v>86804.0</v>
       </c>
       <c r="N180" s="1">
-        <v>88895.56</v>
+        <v>87159.48</v>
       </c>
       <c r="O180" s="1">
-        <v>0.15</v>
+        <v>0.14</v>
       </c>
       <c r="P180">
         <v>1</v>
       </c>
     </row>
     <row r="181" spans="1:16">
       <c r="A181" t="s">
-        <v>441</v>
+        <v>426</v>
       </c>
       <c r="B181" t="s">
-        <v>442</v>
+        <v>427</v>
       </c>
       <c r="C181" s="1">
         <v>200000.0</v>
       </c>
       <c r="D181" s="1">
-        <v>94.242</v>
+        <v>97.539</v>
       </c>
       <c r="E181" s="1">
-        <v>94.6625</v>
+        <v>100.33</v>
       </c>
       <c r="F181" t="s">
         <v>8</v>
       </c>
       <c r="G181">
         <v>1.0</v>
       </c>
       <c r="H181" s="1">
-        <v>189325.0</v>
+        <v>200660.0</v>
       </c>
       <c r="I181" s="1">
-        <v>-841.0</v>
+        <v>-5582.0</v>
       </c>
       <c r="J181" s="1">
-        <v>-0.44420969232801</v>
+        <v>-2.7818199940197</v>
       </c>
       <c r="K181">
-        <v>0.34</v>
-[...2 lines deleted...]
-        <v>671.23</v>
+        <v>0.62</v>
+      </c>
+      <c r="L181" t="s">
+        <v>428</v>
       </c>
       <c r="M181" s="1">
-        <v>188484.0</v>
+        <v>195078.0</v>
       </c>
       <c r="N181" s="1">
-        <v>189155.23</v>
+        <v>196310.88</v>
       </c>
       <c r="O181" s="1">
-        <v>0.32</v>
+        <v>0.31</v>
       </c>
       <c r="P181">
         <v>1</v>
       </c>
     </row>
     <row r="182" spans="1:16">
       <c r="A182" t="s">
-        <v>443</v>
+        <v>429</v>
       </c>
       <c r="B182" t="s">
-        <v>444</v>
+        <v>430</v>
       </c>
       <c r="C182" s="1">
-        <v>200000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D182" s="1">
-        <v>99.899</v>
+        <v>100.844</v>
       </c>
       <c r="E182" s="1">
-        <v>99.858</v>
+        <v>99.651</v>
       </c>
       <c r="F182" t="s">
         <v>8</v>
       </c>
       <c r="G182">
         <v>1.0</v>
       </c>
       <c r="H182" s="1">
-        <v>199716.0</v>
+        <v>99651.0</v>
       </c>
       <c r="I182" s="1">
-        <v>82.0</v>
+        <v>1193.0</v>
       </c>
       <c r="J182" s="1">
-        <v>0.041058302789962</v>
+        <v>1.1971781517496</v>
       </c>
       <c r="K182">
-        <v>3.17</v>
-[...2 lines deleted...]
-        <v>445</v>
+        <v>0.41</v>
+      </c>
+      <c r="L182">
+        <v>405.48</v>
       </c>
       <c r="M182" s="1">
-        <v>199798.0</v>
+        <v>100844.0</v>
       </c>
       <c r="N182" s="1">
-        <v>206146.63</v>
+        <v>101249.48</v>
       </c>
       <c r="O182" s="1">
-        <v>0.35</v>
+        <v>0.16</v>
       </c>
       <c r="P182">
         <v>1</v>
       </c>
     </row>
     <row r="183" spans="1:16">
       <c r="A183" t="s">
-        <v>446</v>
+        <v>431</v>
       </c>
       <c r="B183" t="s">
-        <v>447</v>
+        <v>432</v>
       </c>
       <c r="C183" s="1">
-        <v>100000.0</v>
+        <v>234000.0</v>
       </c>
       <c r="D183" s="1">
-        <v>97.352</v>
+        <v>101.122</v>
       </c>
       <c r="E183" s="1">
-        <v>99.67</v>
+        <v>99.95604274</v>
       </c>
       <c r="F183" t="s">
         <v>8</v>
       </c>
       <c r="G183">
         <v>1.0</v>
       </c>
       <c r="H183" s="1">
-        <v>99670.0</v>
+        <v>233897.14</v>
       </c>
       <c r="I183" s="1">
-        <v>-2318.0</v>
+        <v>2728.34</v>
       </c>
       <c r="J183" s="1">
-        <v>-2.3256747265978</v>
+        <v>1.1664700132716</v>
       </c>
       <c r="K183">
-        <v>0.42</v>
-[...2 lines deleted...]
-        <v>419.52</v>
+        <v>2.6</v>
+      </c>
+      <c r="L183" t="s">
+        <v>433</v>
       </c>
       <c r="M183" s="1">
-        <v>97352.0</v>
+        <v>236625.48</v>
       </c>
       <c r="N183" s="1">
-        <v>97771.52</v>
+        <v>242703.07</v>
       </c>
       <c r="O183" s="1">
-        <v>0.16</v>
+        <v>0.39</v>
       </c>
       <c r="P183">
         <v>1</v>
       </c>
     </row>
     <row r="184" spans="1:16">
       <c r="A184" t="s">
-        <v>448</v>
+        <v>434</v>
       </c>
       <c r="B184" t="s">
-        <v>449</v>
+        <v>435</v>
       </c>
       <c r="C184" s="1">
         <v>100000.0</v>
       </c>
       <c r="D184" s="1">
-        <v>96.366</v>
+        <v>98.225</v>
       </c>
       <c r="E184" s="1">
-        <v>100.0</v>
+        <v>99.766</v>
       </c>
       <c r="F184" t="s">
         <v>8</v>
       </c>
       <c r="G184">
         <v>1.0</v>
       </c>
       <c r="H184" s="1">
-        <v>100000.0</v>
+        <v>99766.0</v>
       </c>
       <c r="I184" s="1">
-        <v>-3634.0</v>
+        <v>-1541.0</v>
       </c>
       <c r="J184" s="1">
-        <v>-3.634</v>
+        <v>-1.5446143976906</v>
       </c>
       <c r="K184">
-        <v>1.5</v>
+        <v>2.93</v>
       </c>
       <c r="L184" t="s">
-        <v>450</v>
+        <v>436</v>
       </c>
       <c r="M184" s="1">
-        <v>96366.0</v>
+        <v>98225.0</v>
       </c>
       <c r="N184" s="1">
-        <v>97866.0</v>
+        <v>101159.25</v>
       </c>
       <c r="O184" s="1">
         <v>0.16</v>
       </c>
       <c r="P184">
         <v>1</v>
       </c>
     </row>
     <row r="185" spans="1:16">
       <c r="A185" t="s">
-        <v>451</v>
+        <v>437</v>
       </c>
       <c r="B185" t="s">
-        <v>452</v>
+        <v>438</v>
       </c>
       <c r="C185" s="1">
-        <v>300000.0</v>
+        <v>130000.0</v>
       </c>
       <c r="D185" s="1">
-        <v>93.938</v>
+        <v>97.563</v>
       </c>
       <c r="E185" s="1">
-        <v>98.642</v>
+        <v>99.945</v>
       </c>
       <c r="F185" t="s">
         <v>8</v>
       </c>
       <c r="G185">
         <v>1.0</v>
       </c>
       <c r="H185" s="1">
-        <v>295926.0</v>
+        <v>129928.5</v>
       </c>
       <c r="I185" s="1">
-        <v>-14112.0</v>
+        <v>-3096.6</v>
       </c>
       <c r="J185" s="1">
-        <v>-4.7687597575069</v>
+        <v>-2.3833108209515</v>
       </c>
       <c r="K185">
-        <v>3.75</v>
+        <v>1.49</v>
       </c>
       <c r="L185" t="s">
-        <v>453</v>
+        <v>439</v>
       </c>
       <c r="M185" s="1">
-        <v>281814.0</v>
+        <v>126831.9</v>
       </c>
       <c r="N185" s="1">
-        <v>293069.14</v>
+        <v>128769.61</v>
       </c>
       <c r="O185" s="1">
-        <v>0.49</v>
+        <v>0.21</v>
       </c>
       <c r="P185">
         <v>1</v>
       </c>
     </row>
     <row r="186" spans="1:16">
       <c r="A186" t="s">
-        <v>454</v>
+        <v>440</v>
       </c>
       <c r="B186" t="s">
-        <v>455</v>
+        <v>441</v>
       </c>
       <c r="C186" s="1">
-        <v>148000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D186" s="1">
-        <v>97.59</v>
+        <v>97.902</v>
       </c>
       <c r="E186" s="1">
-        <v>99.628</v>
+        <v>98.71</v>
       </c>
       <c r="F186" t="s">
         <v>8</v>
       </c>
       <c r="G186">
         <v>1.0</v>
       </c>
       <c r="H186" s="1">
-        <v>147449.44</v>
+        <v>98710.0</v>
       </c>
       <c r="I186" s="1">
-        <v>-3016.24</v>
+        <v>-808.0</v>
       </c>
       <c r="J186" s="1">
-        <v>-2.0456096679648</v>
+        <v>-0.8185594164725</v>
       </c>
       <c r="K186">
-        <v>1.61</v>
-[...2 lines deleted...]
-        <v>456</v>
+        <v>0.98</v>
+      </c>
+      <c r="L186">
+        <v>975.34</v>
       </c>
       <c r="M186" s="1">
-        <v>144433.2</v>
+        <v>97902.0</v>
       </c>
       <c r="N186" s="1">
-        <v>146818.43</v>
+        <v>98877.34</v>
       </c>
       <c r="O186" s="1">
-        <v>0.25</v>
+        <v>0.16</v>
       </c>
       <c r="P186">
         <v>1</v>
       </c>
     </row>
     <row r="187" spans="1:16">
       <c r="A187" t="s">
-        <v>457</v>
+        <v>442</v>
       </c>
       <c r="B187" t="s">
-        <v>458</v>
+        <v>443</v>
       </c>
       <c r="C187" s="1">
-        <v>100000.0</v>
+        <v>225000.0</v>
       </c>
       <c r="D187" s="1">
-        <v>96.334</v>
+        <v>98.272</v>
       </c>
       <c r="E187" s="1">
-        <v>99.736</v>
+        <v>99.998</v>
       </c>
       <c r="F187" t="s">
         <v>8</v>
       </c>
       <c r="G187">
         <v>1.0</v>
       </c>
       <c r="H187" s="1">
-        <v>99736.0</v>
+        <v>224995.5</v>
       </c>
       <c r="I187" s="1">
-        <v>-3402.0</v>
+        <v>-3883.5</v>
       </c>
       <c r="J187" s="1">
-        <v>-3.4110050533408</v>
+        <v>-1.7260345206904</v>
       </c>
       <c r="K187">
-        <v>1.42</v>
-[...2 lines deleted...]
-        <v>459</v>
+        <v>0.02</v>
+      </c>
+      <c r="L187">
+        <v>40.75</v>
       </c>
       <c r="M187" s="1">
-        <v>96334.0</v>
+        <v>221112.0</v>
       </c>
       <c r="N187" s="1">
-        <v>97758.66</v>
+        <v>221152.75</v>
       </c>
       <c r="O187" s="1">
-        <v>0.16</v>
+        <v>0.35</v>
       </c>
       <c r="P187">
         <v>1</v>
       </c>
     </row>
     <row r="188" spans="1:16">
       <c r="A188" t="s">
-        <v>460</v>
+        <v>444</v>
       </c>
       <c r="B188" t="s">
-        <v>461</v>
+        <v>445</v>
       </c>
       <c r="C188" s="1">
-        <v>104000.0</v>
+        <v>544000.0</v>
       </c>
       <c r="D188" s="1">
-        <v>96.58</v>
+        <v>82.521</v>
       </c>
       <c r="E188" s="1">
-        <v>99.594</v>
+        <v>116.03954596</v>
       </c>
       <c r="F188" t="s">
         <v>8</v>
       </c>
       <c r="G188">
         <v>1.0</v>
       </c>
       <c r="H188" s="1">
-        <v>103577.76</v>
+        <v>631255.13</v>
       </c>
       <c r="I188" s="1">
-        <v>-3134.56</v>
+        <v>-85703.12</v>
       </c>
       <c r="J188" s="1">
-        <v>-3.0262867240998</v>
+        <v>-13.576621547614</v>
       </c>
       <c r="K188">
-        <v>2.73</v>
-[...2 lines deleted...]
-        <v>462</v>
+        <v>0.1</v>
+      </c>
+      <c r="L188">
+        <v>539.75</v>
       </c>
       <c r="M188" s="1">
-        <v>100443.2</v>
+        <v>545552.01</v>
       </c>
       <c r="N188" s="1">
-        <v>103280.05</v>
+        <v>546091.76</v>
       </c>
       <c r="O188" s="1">
-        <v>0.17</v>
+        <v>0.87</v>
       </c>
       <c r="P188">
         <v>1</v>
       </c>
     </row>
     <row r="189" spans="1:16">
       <c r="A189" t="s">
-        <v>463</v>
+        <v>446</v>
       </c>
       <c r="B189" t="s">
-        <v>464</v>
+        <v>447</v>
       </c>
       <c r="C189" s="1">
-        <v>100000.0</v>
+        <v>627753.0</v>
       </c>
       <c r="D189" s="1">
-        <v>97.227</v>
+        <v>52.472</v>
       </c>
       <c r="E189" s="1">
-        <v>99.524</v>
+        <v>62.52544074</v>
       </c>
       <c r="F189" t="s">
         <v>8</v>
       </c>
       <c r="G189">
         <v>1.0</v>
       </c>
       <c r="H189" s="1">
-        <v>99524.0</v>
+        <v>392505.33</v>
       </c>
       <c r="I189" s="1">
-        <v>-2297.0</v>
+        <v>-63110.78</v>
       </c>
       <c r="J189" s="1">
-        <v>-2.3079860134239</v>
+        <v>-16.078961271685</v>
       </c>
       <c r="K189">
-        <v>0.71</v>
-[...2 lines deleted...]
-        <v>707.19</v>
+        <v>0.45</v>
+      </c>
+      <c r="L189" t="s">
+        <v>448</v>
       </c>
       <c r="M189" s="1">
-        <v>97227.0</v>
+        <v>329394.55</v>
       </c>
       <c r="N189" s="1">
-        <v>97934.19</v>
+        <v>332215.14</v>
       </c>
       <c r="O189" s="1">
-        <v>0.16</v>
+        <v>0.53</v>
       </c>
       <c r="P189">
         <v>1</v>
       </c>
     </row>
     <row r="190" spans="1:16">
       <c r="A190" t="s">
-        <v>465</v>
+        <v>449</v>
       </c>
       <c r="B190" t="s">
-        <v>466</v>
+        <v>450</v>
       </c>
       <c r="C190" s="1">
-        <v>400000.0</v>
+        <v>107000.0</v>
       </c>
       <c r="D190" s="1">
-        <v>96.551</v>
+        <v>99.715</v>
       </c>
       <c r="E190" s="1">
         <v>100.0</v>
       </c>
       <c r="F190" t="s">
         <v>8</v>
       </c>
       <c r="G190">
         <v>1.0</v>
       </c>
       <c r="H190" s="1">
-        <v>400000.0</v>
+        <v>107000.0</v>
       </c>
       <c r="I190" s="1">
-        <v>-13796.0</v>
+        <v>-304.95</v>
       </c>
       <c r="J190" s="1">
-        <v>-3.449</v>
+        <v>-0.285</v>
       </c>
       <c r="K190">
-        <v>2.37</v>
-[...2 lines deleted...]
-        <v>467</v>
+        <v>0.31</v>
+      </c>
+      <c r="L190">
+        <v>331.48</v>
       </c>
       <c r="M190" s="1">
-        <v>386204.0</v>
+        <v>106695.05</v>
       </c>
       <c r="N190" s="1">
-        <v>395673.86</v>
+        <v>107026.53</v>
       </c>
       <c r="O190" s="1">
-        <v>0.66</v>
+        <v>0.17</v>
       </c>
       <c r="P190">
         <v>1</v>
       </c>
     </row>
     <row r="191" spans="1:16">
       <c r="A191" t="s">
-        <v>468</v>
+        <v>451</v>
       </c>
       <c r="B191" t="s">
-        <v>469</v>
+        <v>452</v>
       </c>
       <c r="C191" s="1">
-        <v>117000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D191" s="1">
-        <v>97.405</v>
+        <v>97.606</v>
       </c>
       <c r="E191" s="1">
-        <v>99.115</v>
+        <v>99.24</v>
       </c>
       <c r="F191" t="s">
         <v>8</v>
       </c>
       <c r="G191">
         <v>1.0</v>
       </c>
       <c r="H191" s="1">
-        <v>115964.55</v>
+        <v>99240.0</v>
       </c>
       <c r="I191" s="1">
-        <v>-2000.7</v>
+        <v>-1634.0</v>
       </c>
       <c r="J191" s="1">
-        <v>-1.7252686273521</v>
+        <v>-1.6465135026199</v>
       </c>
       <c r="K191">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>1.21</v>
+      </c>
+      <c r="L191" t="s">
+        <v>453</v>
       </c>
       <c r="M191" s="1">
-        <v>113963.85</v>
+        <v>97606.0</v>
       </c>
       <c r="N191" s="1">
-        <v>113963.85</v>
+        <v>98818.33</v>
       </c>
       <c r="O191" s="1">
-        <v>0.19</v>
+        <v>0.16</v>
       </c>
       <c r="P191">
         <v>1</v>
       </c>
     </row>
     <row r="192" spans="1:16">
       <c r="A192" t="s">
-        <v>470</v>
+        <v>454</v>
       </c>
       <c r="B192" t="s">
-        <v>471</v>
+        <v>455</v>
       </c>
       <c r="C192" s="1">
-        <v>272000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D192" s="1">
-        <v>91.611</v>
+        <v>88.388</v>
       </c>
       <c r="E192" s="1">
-        <v>98.404</v>
+        <v>85.48</v>
       </c>
       <c r="F192" t="s">
         <v>8</v>
       </c>
       <c r="G192">
         <v>1.0</v>
       </c>
       <c r="H192" s="1">
-        <v>267658.88</v>
+        <v>85480.0</v>
       </c>
       <c r="I192" s="1">
-        <v>-18476.96</v>
+        <v>2908.0</v>
       </c>
       <c r="J192" s="1">
-        <v>-6.9031746676964</v>
+        <v>3.4019653720168</v>
       </c>
       <c r="K192">
-        <v>1.35</v>
-[...2 lines deleted...]
-        <v>472</v>
+        <v>0.14</v>
+      </c>
+      <c r="L192">
+        <v>141.92</v>
       </c>
       <c r="M192" s="1">
-        <v>249181.92</v>
+        <v>88388.0</v>
       </c>
       <c r="N192" s="1">
-        <v>252848.33</v>
+        <v>88529.92</v>
       </c>
       <c r="O192" s="1">
-        <v>0.42</v>
+        <v>0.14</v>
       </c>
       <c r="P192">
         <v>1</v>
       </c>
     </row>
     <row r="193" spans="1:16">
       <c r="A193" t="s">
-        <v>473</v>
+        <v>456</v>
       </c>
       <c r="B193" t="s">
-        <v>474</v>
+        <v>457</v>
       </c>
       <c r="C193" s="1">
-        <v>11463.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D193" s="1">
-        <v>93.036</v>
+        <v>100.725</v>
       </c>
       <c r="E193" s="1">
-        <v>110.69056966</v>
+        <v>99.942</v>
       </c>
       <c r="F193" t="s">
         <v>8</v>
       </c>
       <c r="G193">
         <v>1.0</v>
       </c>
       <c r="H193" s="1">
-        <v>12688.46</v>
+        <v>199884.0</v>
       </c>
       <c r="I193" s="1">
-        <v>-2023.74</v>
+        <v>1566.0</v>
       </c>
       <c r="J193" s="1">
-        <v>-15.949453282747</v>
+        <v>0.78345440355406</v>
       </c>
       <c r="K193">
-        <v>0.05</v>
+        <v>0.47</v>
       </c>
       <c r="L193">
-        <v>5.51</v>
+        <v>933.56</v>
       </c>
       <c r="M193" s="1">
-        <v>10664.72</v>
+        <v>201450.0</v>
       </c>
       <c r="N193" s="1">
-        <v>10670.23</v>
+        <v>202383.56</v>
       </c>
       <c r="O193" s="1">
-        <v>0.02</v>
+        <v>0.32</v>
       </c>
       <c r="P193">
         <v>1</v>
       </c>
     </row>
     <row r="194" spans="1:16">
       <c r="A194" t="s">
-        <v>475</v>
+        <v>458</v>
       </c>
       <c r="B194" t="s">
-        <v>476</v>
+        <v>459</v>
       </c>
       <c r="C194" s="1">
-        <v>442000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D194" s="1">
-        <v>100.73</v>
+        <v>93.929</v>
       </c>
       <c r="E194" s="1">
-        <v>101.22033937</v>
+        <v>94.6625</v>
       </c>
       <c r="F194" t="s">
         <v>8</v>
       </c>
       <c r="G194">
         <v>1.0</v>
       </c>
       <c r="H194" s="1">
-        <v>447393.9</v>
+        <v>189325.0</v>
       </c>
       <c r="I194" s="1">
-        <v>-2167.3</v>
+        <v>-1467.0</v>
       </c>
       <c r="J194" s="1">
-        <v>-0.48442770453509</v>
+        <v>-0.77485804832959</v>
       </c>
       <c r="K194">
-        <v>1.67</v>
-[...2 lines deleted...]
-        <v>477</v>
+        <v>0.42</v>
+      </c>
+      <c r="L194">
+        <v>839.04</v>
       </c>
       <c r="M194" s="1">
-        <v>445226.6</v>
+        <v>187858.0</v>
       </c>
       <c r="N194" s="1">
-        <v>452609.46</v>
+        <v>188697.04</v>
       </c>
       <c r="O194" s="1">
-        <v>0.76</v>
+        <v>0.3</v>
       </c>
       <c r="P194">
         <v>1</v>
       </c>
     </row>
     <row r="195" spans="1:16">
       <c r="A195" t="s">
-        <v>478</v>
+        <v>460</v>
       </c>
       <c r="B195" t="s">
-        <v>479</v>
+        <v>461</v>
       </c>
       <c r="C195" s="1">
-        <v>319000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D195" s="1">
-        <v>96.995</v>
+        <v>100.943</v>
       </c>
       <c r="E195" s="1">
-        <v>100.0</v>
+        <v>99.858</v>
       </c>
       <c r="F195" t="s">
         <v>8</v>
       </c>
       <c r="G195">
         <v>1.0</v>
       </c>
       <c r="H195" s="1">
-        <v>319000.0</v>
+        <v>199716.0</v>
       </c>
       <c r="I195" s="1">
-        <v>-9585.95</v>
+        <v>2170.0</v>
       </c>
       <c r="J195" s="1">
-        <v>-3.005</v>
+        <v>1.0865428909051</v>
       </c>
       <c r="K195">
-        <v>0.35</v>
+        <v>3.69</v>
       </c>
       <c r="L195" t="s">
-        <v>480</v>
+        <v>462</v>
       </c>
       <c r="M195" s="1">
-        <v>309414.05</v>
+        <v>201886.0</v>
       </c>
       <c r="N195" s="1">
-        <v>310537.77</v>
+        <v>209275.04</v>
       </c>
       <c r="O195" s="1">
-        <v>0.52</v>
+        <v>0.34</v>
       </c>
       <c r="P195">
         <v>1</v>
       </c>
     </row>
     <row r="196" spans="1:16">
       <c r="A196" t="s">
-        <v>481</v>
+        <v>463</v>
       </c>
       <c r="B196" t="s">
-        <v>482</v>
+        <v>464</v>
       </c>
       <c r="C196" s="1">
-        <v>100000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D196" s="1">
-        <v>101.676</v>
+        <v>97.273</v>
       </c>
       <c r="E196" s="1">
-        <v>100.77</v>
+        <v>98.53333333</v>
       </c>
       <c r="F196" t="s">
         <v>8</v>
       </c>
       <c r="G196">
         <v>1.0</v>
       </c>
       <c r="H196" s="1">
-        <v>100770.0</v>
+        <v>295600.0</v>
       </c>
       <c r="I196" s="1">
-        <v>906.0</v>
+        <v>-3781.0</v>
       </c>
       <c r="J196" s="1">
-        <v>0.89907710628163</v>
+        <v>-1.2790933694181</v>
       </c>
       <c r="K196">
-        <v>4.53</v>
+        <v>2.0</v>
       </c>
       <c r="L196" t="s">
-        <v>483</v>
+        <v>465</v>
       </c>
       <c r="M196" s="1">
-        <v>101676.0</v>
+        <v>291819.0</v>
       </c>
       <c r="N196" s="1">
-        <v>106204.77</v>
+        <v>297829.27</v>
       </c>
       <c r="O196" s="1">
-        <v>0.18</v>
+        <v>0.48</v>
       </c>
       <c r="P196">
         <v>1</v>
       </c>
     </row>
     <row r="197" spans="1:16">
       <c r="A197" t="s">
-        <v>484</v>
+        <v>466</v>
       </c>
       <c r="B197" t="s">
-        <v>485</v>
+        <v>467</v>
       </c>
       <c r="C197" s="1">
         <v>200000.0</v>
       </c>
       <c r="D197" s="1">
-        <v>101.649</v>
+        <v>95.585</v>
       </c>
       <c r="E197" s="1">
-        <v>105.93</v>
+        <v>95.396</v>
       </c>
       <c r="F197" t="s">
         <v>8</v>
       </c>
       <c r="G197">
         <v>1.0</v>
       </c>
       <c r="H197" s="1">
-        <v>211860.0</v>
+        <v>190792.0</v>
       </c>
       <c r="I197" s="1">
-        <v>-8562.0</v>
+        <v>378.0</v>
       </c>
       <c r="J197" s="1">
-        <v>-4.0413480600396</v>
+        <v>0.19812151452891</v>
       </c>
       <c r="K197">
-        <v>0.24</v>
-[...2 lines deleted...]
-        <v>479.45</v>
+        <v>4.35</v>
+      </c>
+      <c r="L197" t="s">
+        <v>468</v>
       </c>
       <c r="M197" s="1">
-        <v>203298.0</v>
+        <v>191170.0</v>
       </c>
       <c r="N197" s="1">
-        <v>203777.45</v>
+        <v>199872.05</v>
       </c>
       <c r="O197" s="1">
-        <v>0.34</v>
+        <v>0.32</v>
       </c>
       <c r="P197">
         <v>1</v>
       </c>
     </row>
     <row r="198" spans="1:16">
       <c r="A198" t="s">
-        <v>486</v>
+        <v>469</v>
       </c>
       <c r="B198" t="s">
-        <v>487</v>
+        <v>467</v>
       </c>
       <c r="C198" s="1">
-        <v>229000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D198" s="1">
-        <v>91.236</v>
+        <v>95.594</v>
       </c>
       <c r="E198" s="1">
-        <v>101.3569214</v>
+        <v>98.642</v>
       </c>
       <c r="F198" t="s">
         <v>8</v>
       </c>
       <c r="G198">
         <v>1.0</v>
       </c>
       <c r="H198" s="1">
-        <v>232107.35</v>
+        <v>197284.0</v>
       </c>
       <c r="I198" s="1">
-        <v>-23176.91</v>
+        <v>-6096.0</v>
       </c>
       <c r="J198" s="1">
-        <v>-9.9854270017731</v>
+        <v>-3.0899616796091</v>
       </c>
       <c r="K198">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>4.34</v>
+      </c>
+      <c r="L198" t="s">
+        <v>470</v>
       </c>
       <c r="M198" s="1">
-        <v>208930.44</v>
+        <v>191188.0</v>
       </c>
       <c r="N198" s="1">
-        <v>208930.44</v>
+        <v>199866.08</v>
       </c>
       <c r="O198" s="1">
-        <v>0.35</v>
+        <v>0.32</v>
       </c>
       <c r="P198">
         <v>1</v>
       </c>
     </row>
     <row r="199" spans="1:16">
       <c r="A199" t="s">
-        <v>488</v>
+        <v>471</v>
       </c>
       <c r="B199" t="s">
-        <v>489</v>
+        <v>472</v>
       </c>
       <c r="C199" s="1">
-        <v>192000.0</v>
+        <v>148000.0</v>
       </c>
       <c r="D199" s="1">
-        <v>84.795</v>
+        <v>97.697</v>
       </c>
       <c r="E199" s="1">
-        <v>100.8770625</v>
+        <v>99.628</v>
       </c>
       <c r="F199" t="s">
         <v>8</v>
       </c>
       <c r="G199">
         <v>1.0</v>
       </c>
       <c r="H199" s="1">
-        <v>193683.96</v>
+        <v>147449.44</v>
       </c>
       <c r="I199" s="1">
-        <v>-30877.56</v>
+        <v>-2857.88</v>
       </c>
       <c r="J199" s="1">
-        <v>-15.942239099201</v>
+        <v>-1.9382101417272</v>
       </c>
       <c r="K199">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>2.05</v>
+      </c>
+      <c r="L199" t="s">
+        <v>473</v>
       </c>
       <c r="M199" s="1">
-        <v>162806.4</v>
+        <v>144591.56</v>
       </c>
       <c r="N199" s="1">
-        <v>162806.4</v>
+        <v>147622.52</v>
       </c>
       <c r="O199" s="1">
-        <v>0.27</v>
+        <v>0.24</v>
       </c>
       <c r="P199">
         <v>1</v>
       </c>
     </row>
     <row r="200" spans="1:16">
       <c r="A200" t="s">
-        <v>490</v>
+        <v>474</v>
       </c>
       <c r="B200" t="s">
-        <v>491</v>
+        <v>475</v>
       </c>
       <c r="C200" s="1">
-        <v>260000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D200" s="1">
-        <v>90.287</v>
+        <v>97.968</v>
       </c>
       <c r="E200" s="1">
-        <v>99.355</v>
+        <v>99.736</v>
       </c>
       <c r="F200" t="s">
         <v>8</v>
       </c>
       <c r="G200">
         <v>1.0</v>
       </c>
       <c r="H200" s="1">
-        <v>258323.0</v>
+        <v>99736.0</v>
       </c>
       <c r="I200" s="1">
-        <v>-23576.8</v>
+        <v>-1768.0</v>
       </c>
       <c r="J200" s="1">
-        <v>-9.1268683005385</v>
+        <v>-1.7726798748697</v>
       </c>
       <c r="K200">
-        <v>1.12</v>
+        <v>1.96</v>
       </c>
       <c r="L200" t="s">
-        <v>492</v>
+        <v>476</v>
       </c>
       <c r="M200" s="1">
-        <v>234746.2</v>
+        <v>97968.0</v>
       </c>
       <c r="N200" s="1">
-        <v>237655.17</v>
+        <v>99929.64</v>
       </c>
       <c r="O200" s="1">
-        <v>0.4</v>
+        <v>0.16</v>
       </c>
       <c r="P200">
         <v>1</v>
       </c>
     </row>
     <row r="201" spans="1:16">
       <c r="A201" t="s">
-        <v>493</v>
+        <v>477</v>
       </c>
       <c r="B201" t="s">
-        <v>494</v>
+        <v>478</v>
       </c>
       <c r="C201" s="1">
-        <v>100000.0</v>
+        <v>155000.0</v>
       </c>
       <c r="D201" s="1">
-        <v>98.381</v>
+        <v>98.661</v>
       </c>
       <c r="E201" s="1">
-        <v>98.69</v>
+        <v>99.394</v>
       </c>
       <c r="F201" t="s">
         <v>8</v>
       </c>
       <c r="G201">
         <v>1.0</v>
       </c>
       <c r="H201" s="1">
-        <v>98690.0</v>
+        <v>154060.7</v>
       </c>
       <c r="I201" s="1">
-        <v>-309.0</v>
+        <v>-1136.15</v>
       </c>
       <c r="J201" s="1">
-        <v>-0.31310163137096</v>
+        <v>-0.73746906251886</v>
       </c>
       <c r="K201">
-        <v>2.01</v>
-[...2 lines deleted...]
-        <v>495</v>
+        <v>0.21</v>
+      </c>
+      <c r="L201">
+        <v>318.49</v>
       </c>
       <c r="M201" s="1">
-        <v>98381.0</v>
+        <v>152924.55</v>
       </c>
       <c r="N201" s="1">
-        <v>100387.51</v>
+        <v>153243.04</v>
       </c>
       <c r="O201" s="1">
-        <v>0.17</v>
+        <v>0.25</v>
       </c>
       <c r="P201">
         <v>1</v>
       </c>
     </row>
     <row r="202" spans="1:16">
       <c r="A202" t="s">
-        <v>496</v>
+        <v>479</v>
       </c>
       <c r="B202" t="s">
-        <v>497</v>
+        <v>480</v>
       </c>
       <c r="C202" s="1">
-        <v>100000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D202" s="1">
-        <v>82.481</v>
+        <v>95.007</v>
       </c>
       <c r="E202" s="1">
-        <v>85.379</v>
+        <v>93.6</v>
       </c>
       <c r="F202" t="s">
         <v>8</v>
       </c>
       <c r="G202">
         <v>1.0</v>
       </c>
       <c r="H202" s="1">
-        <v>85379.0</v>
+        <v>187200.0</v>
       </c>
       <c r="I202" s="1">
-        <v>-2898.0</v>
+        <v>2814.0</v>
       </c>
       <c r="J202" s="1">
-        <v>-3.3942772812987</v>
+        <v>1.5032051282051</v>
       </c>
       <c r="K202">
-        <v>0.26</v>
-[...2 lines deleted...]
-        <v>256.51</v>
+        <v>0.93</v>
+      </c>
+      <c r="L202" t="s">
+        <v>411</v>
       </c>
       <c r="M202" s="1">
-        <v>82481.0</v>
+        <v>190014.0</v>
       </c>
       <c r="N202" s="1">
-        <v>82737.51</v>
+        <v>191883.86</v>
       </c>
       <c r="O202" s="1">
-        <v>0.14</v>
+        <v>0.31</v>
       </c>
       <c r="P202">
         <v>1</v>
       </c>
     </row>
     <row r="203" spans="1:16">
       <c r="A203" t="s">
-        <v>498</v>
+        <v>481</v>
       </c>
       <c r="B203" t="s">
-        <v>499</v>
+        <v>482</v>
       </c>
       <c r="C203" s="1">
-        <v>300000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D203" s="1">
-        <v>72.907</v>
+        <v>97.809</v>
       </c>
       <c r="E203" s="1">
-        <v>100.94922</v>
+        <v>100.0</v>
       </c>
       <c r="F203" t="s">
         <v>8</v>
       </c>
       <c r="G203">
         <v>1.0</v>
       </c>
       <c r="H203" s="1">
-        <v>302847.66</v>
+        <v>400000.0</v>
       </c>
       <c r="I203" s="1">
-        <v>-84126.66</v>
+        <v>-8764.0</v>
       </c>
       <c r="J203" s="1">
-        <v>-27.77854053751</v>
+        <v>-2.191</v>
       </c>
       <c r="K203">
-        <v>0.03</v>
-[...2 lines deleted...]
-        <v>83.01</v>
+        <v>2.89</v>
+      </c>
+      <c r="L203" t="s">
+        <v>483</v>
       </c>
       <c r="M203" s="1">
-        <v>218721.0</v>
+        <v>391236.0</v>
       </c>
       <c r="N203" s="1">
-        <v>218804.01</v>
+        <v>402786.68</v>
       </c>
       <c r="O203" s="1">
-        <v>0.37</v>
+        <v>0.64</v>
       </c>
       <c r="P203">
         <v>1</v>
       </c>
     </row>
     <row r="204" spans="1:16">
       <c r="A204" t="s">
-        <v>500</v>
+        <v>484</v>
       </c>
       <c r="B204" t="s">
-        <v>501</v>
+        <v>485</v>
       </c>
       <c r="C204" s="1">
-        <v>125000.0</v>
+        <v>117000.0</v>
       </c>
       <c r="D204" s="1">
-        <v>99.095</v>
+        <v>98.815</v>
       </c>
       <c r="E204" s="1">
-        <v>99.609</v>
+        <v>99.115</v>
       </c>
       <c r="F204" t="s">
         <v>8</v>
       </c>
       <c r="G204">
         <v>1.0</v>
       </c>
       <c r="H204" s="1">
-        <v>124511.25</v>
+        <v>115964.55</v>
       </c>
       <c r="I204" s="1">
-        <v>-642.5</v>
+        <v>-351.0</v>
       </c>
       <c r="J204" s="1">
-        <v>-0.51601762892911</v>
+        <v>-0.30267870655299</v>
       </c>
       <c r="K204">
-        <v>3.57</v>
-[...2 lines deleted...]
-        <v>502</v>
+        <v>0.47</v>
+      </c>
+      <c r="L204">
+        <v>549.74</v>
       </c>
       <c r="M204" s="1">
-        <v>123868.75</v>
+        <v>115613.55</v>
       </c>
       <c r="N204" s="1">
-        <v>128334.5</v>
+        <v>116163.29</v>
       </c>
       <c r="O204" s="1">
-        <v>0.21</v>
+        <v>0.19</v>
       </c>
       <c r="P204">
         <v>1</v>
       </c>
     </row>
     <row r="205" spans="1:16">
       <c r="A205" t="s">
-        <v>503</v>
+        <v>486</v>
       </c>
       <c r="B205" t="s">
-        <v>504</v>
+        <v>487</v>
       </c>
       <c r="C205" s="1">
-        <v>400000.0</v>
+        <v>272000.0</v>
       </c>
       <c r="D205" s="1">
-        <v>96.95</v>
+        <v>91.302</v>
       </c>
       <c r="E205" s="1">
-        <v>99.423</v>
+        <v>98.404</v>
       </c>
       <c r="F205" t="s">
         <v>8</v>
       </c>
       <c r="G205">
         <v>1.0</v>
       </c>
       <c r="H205" s="1">
-        <v>397692.0</v>
+        <v>267658.88</v>
       </c>
       <c r="I205" s="1">
-        <v>-9892.0</v>
+        <v>-19317.44</v>
       </c>
       <c r="J205" s="1">
-        <v>-2.4873520211621</v>
+        <v>-7.2171862932401</v>
       </c>
       <c r="K205">
-        <v>0.2</v>
-[...2 lines deleted...]
-        <v>789.04</v>
+        <v>1.75</v>
+      </c>
+      <c r="L205" t="s">
+        <v>488</v>
       </c>
       <c r="M205" s="1">
-        <v>387800.0</v>
+        <v>248341.44</v>
       </c>
       <c r="N205" s="1">
-        <v>388589.04</v>
+        <v>253103.3</v>
       </c>
       <c r="O205" s="1">
-        <v>0.65</v>
+        <v>0.41</v>
       </c>
       <c r="P205">
         <v>1</v>
       </c>
     </row>
     <row r="206" spans="1:16">
       <c r="A206" t="s">
-        <v>505</v>
+        <v>489</v>
       </c>
       <c r="B206" t="s">
-        <v>506</v>
+        <v>490</v>
       </c>
       <c r="C206" s="1">
-        <v>146000.0</v>
+        <v>11463.0</v>
       </c>
       <c r="D206" s="1">
-        <v>96.641</v>
+        <v>93.157</v>
       </c>
       <c r="E206" s="1">
-        <v>99.947</v>
+        <v>110.69056966</v>
       </c>
       <c r="F206" t="s">
         <v>8</v>
       </c>
       <c r="G206">
         <v>1.0</v>
       </c>
       <c r="H206" s="1">
-        <v>145922.62</v>
+        <v>12688.46</v>
       </c>
       <c r="I206" s="1">
-        <v>-4826.76</v>
+        <v>-2009.88</v>
       </c>
       <c r="J206" s="1">
-        <v>-3.3077531091478</v>
+        <v>-15.840220168563</v>
       </c>
       <c r="K206">
-        <v>1.28</v>
-[...2 lines deleted...]
-        <v>507</v>
+        <v>0.23</v>
+      </c>
+      <c r="L206">
+        <v>26.29</v>
       </c>
       <c r="M206" s="1">
-        <v>141095.86</v>
+        <v>10678.58</v>
       </c>
       <c r="N206" s="1">
-        <v>142970.86</v>
+        <v>10704.87</v>
       </c>
       <c r="O206" s="1">
-        <v>0.24</v>
+        <v>0.02</v>
       </c>
       <c r="P206">
         <v>1</v>
       </c>
     </row>
     <row r="207" spans="1:16">
       <c r="A207" t="s">
-        <v>508</v>
+        <v>491</v>
       </c>
       <c r="B207" t="s">
-        <v>509</v>
+        <v>492</v>
       </c>
       <c r="C207" s="1">
-        <v>170000.0</v>
+        <v>442000.0</v>
       </c>
       <c r="D207" s="1">
-        <v>99.294</v>
+        <v>101.54</v>
       </c>
       <c r="E207" s="1">
-        <v>100.0</v>
+        <v>101.22033937</v>
       </c>
       <c r="F207" t="s">
         <v>8</v>
       </c>
       <c r="G207">
         <v>1.0</v>
       </c>
       <c r="H207" s="1">
-        <v>170000.0</v>
+        <v>447393.9</v>
       </c>
       <c r="I207" s="1">
-        <v>-1200.2</v>
+        <v>1412.9</v>
       </c>
       <c r="J207" s="1">
-        <v>-0.706</v>
+        <v>0.31580671976082</v>
       </c>
       <c r="K207">
-        <v>0.06</v>
+        <v>0.21</v>
       </c>
       <c r="L207">
-        <v>110.1</v>
+        <v>917.81</v>
       </c>
       <c r="M207" s="1">
-        <v>168799.8</v>
+        <v>448806.8</v>
       </c>
       <c r="N207" s="1">
-        <v>168909.9</v>
+        <v>449724.61</v>
       </c>
       <c r="O207" s="1">
-        <v>0.28</v>
+        <v>0.72</v>
       </c>
       <c r="P207">
         <v>1</v>
       </c>
     </row>
     <row r="208" spans="1:16">
       <c r="A208" t="s">
-        <v>510</v>
+        <v>493</v>
       </c>
       <c r="B208" t="s">
-        <v>511</v>
+        <v>494</v>
       </c>
       <c r="C208" s="1">
-        <v>200000.0</v>
+        <v>219000.0</v>
       </c>
       <c r="D208" s="1">
-        <v>87.05</v>
+        <v>97.859</v>
       </c>
       <c r="E208" s="1">
-        <v>103.220985</v>
+        <v>100.0</v>
       </c>
       <c r="F208" t="s">
         <v>8</v>
       </c>
       <c r="G208">
         <v>1.0</v>
       </c>
       <c r="H208" s="1">
-        <v>206441.97</v>
+        <v>219000.0</v>
       </c>
       <c r="I208" s="1">
-        <v>-32341.97</v>
+        <v>-4688.79</v>
       </c>
       <c r="J208" s="1">
-        <v>-15.666373460784</v>
+        <v>-2.141</v>
       </c>
       <c r="K208">
-        <v>0.64</v>
+        <v>0.77</v>
       </c>
       <c r="L208" t="s">
-        <v>512</v>
+        <v>495</v>
       </c>
       <c r="M208" s="1">
-        <v>174100.0</v>
+        <v>214311.21</v>
       </c>
       <c r="N208" s="1">
-        <v>175389.73</v>
+        <v>216004.65</v>
       </c>
       <c r="O208" s="1">
-        <v>0.29</v>
+        <v>0.35</v>
       </c>
       <c r="P208">
         <v>1</v>
       </c>
     </row>
     <row r="209" spans="1:16">
       <c r="A209" t="s">
-        <v>513</v>
+        <v>496</v>
       </c>
       <c r="B209" t="s">
-        <v>514</v>
+        <v>497</v>
       </c>
       <c r="C209" s="1">
-        <v>500000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D209" s="1">
-        <v>96.977</v>
+        <v>102.932</v>
       </c>
       <c r="E209" s="1">
-        <v>99.779</v>
+        <v>100.77</v>
       </c>
       <c r="F209" t="s">
         <v>8</v>
       </c>
       <c r="G209">
         <v>1.0</v>
       </c>
       <c r="H209" s="1">
-        <v>498895.0</v>
+        <v>100770.0</v>
       </c>
       <c r="I209" s="1">
-        <v>-14010.0</v>
+        <v>2162.0</v>
       </c>
       <c r="J209" s="1">
-        <v>-2.8082061355596</v>
+        <v>2.1454798054977</v>
       </c>
       <c r="K209">
-        <v>0.36</v>
-[...2 lines deleted...]
-        <v>515</v>
+        <v>0.42</v>
+      </c>
+      <c r="L209">
+        <v>416.44</v>
       </c>
       <c r="M209" s="1">
-        <v>484885.0</v>
+        <v>102932.0</v>
       </c>
       <c r="N209" s="1">
-        <v>486682.95</v>
+        <v>103348.44</v>
       </c>
       <c r="O209" s="1">
-        <v>0.81</v>
+        <v>0.17</v>
       </c>
       <c r="P209">
         <v>1</v>
       </c>
     </row>
     <row r="210" spans="1:16">
       <c r="A210" t="s">
-        <v>516</v>
+        <v>498</v>
       </c>
       <c r="B210" t="s">
-        <v>517</v>
+        <v>499</v>
       </c>
       <c r="C210" s="1">
-        <v>300000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D210" s="1">
-        <v>96.797</v>
+        <v>103.505</v>
       </c>
       <c r="E210" s="1">
-        <v>100.0</v>
+        <v>105.93</v>
       </c>
       <c r="F210" t="s">
         <v>8</v>
       </c>
       <c r="G210">
         <v>1.0</v>
       </c>
       <c r="H210" s="1">
-        <v>300000.0</v>
+        <v>211860.0</v>
       </c>
       <c r="I210" s="1">
-        <v>-9609.0</v>
+        <v>-4850.0</v>
       </c>
       <c r="J210" s="1">
-        <v>-3.203</v>
+        <v>-2.2892476163504</v>
       </c>
       <c r="K210">
-        <v>0.38</v>
+        <v>1.08</v>
       </c>
       <c r="L210" t="s">
-        <v>518</v>
+        <v>500</v>
       </c>
       <c r="M210" s="1">
-        <v>290391.0</v>
+        <v>207010.0</v>
       </c>
       <c r="N210" s="1">
-        <v>291525.49</v>
+        <v>209167.53</v>
       </c>
       <c r="O210" s="1">
-        <v>0.49</v>
+        <v>0.33</v>
       </c>
       <c r="P210">
         <v>1</v>
       </c>
     </row>
     <row r="211" spans="1:16">
       <c r="A211" t="s">
-        <v>519</v>
+        <v>501</v>
       </c>
       <c r="B211" t="s">
-        <v>520</v>
+        <v>502</v>
       </c>
       <c r="C211" s="1">
-        <v>200000.0</v>
+        <v>229000.0</v>
       </c>
       <c r="D211" s="1">
-        <v>98.21</v>
+        <v>91.622</v>
       </c>
       <c r="E211" s="1">
-        <v>102.542</v>
+        <v>101.3569214</v>
       </c>
       <c r="F211" t="s">
         <v>8</v>
       </c>
       <c r="G211">
         <v>1.0</v>
       </c>
       <c r="H211" s="1">
-        <v>205084.0</v>
+        <v>232107.35</v>
       </c>
       <c r="I211" s="1">
-        <v>-8664.0</v>
+        <v>-22292.97</v>
       </c>
       <c r="J211" s="1">
-        <v>-4.224610403542</v>
+        <v>-9.6045945981461</v>
       </c>
       <c r="K211">
-        <v>0.11</v>
+        <v>0.0</v>
       </c>
       <c r="L211">
-        <v>216.71</v>
+        <v>0.0</v>
       </c>
       <c r="M211" s="1">
-        <v>196420.0</v>
+        <v>209814.38</v>
       </c>
       <c r="N211" s="1">
-        <v>196636.71</v>
+        <v>209814.38</v>
       </c>
       <c r="O211" s="1">
-        <v>0.33</v>
+        <v>0.34</v>
       </c>
       <c r="P211">
         <v>1</v>
       </c>
     </row>
     <row r="212" spans="1:16">
       <c r="A212" t="s">
-        <v>521</v>
+        <v>503</v>
       </c>
       <c r="B212" t="s">
-        <v>522</v>
+        <v>504</v>
       </c>
       <c r="C212" s="1">
-        <v>600000.0</v>
+        <v>192000.0</v>
       </c>
       <c r="D212" s="1">
-        <v>92.983</v>
+        <v>85.242</v>
       </c>
       <c r="E212" s="1">
-        <v>98.97249667</v>
+        <v>100.8770625</v>
       </c>
       <c r="F212" t="s">
         <v>8</v>
       </c>
       <c r="G212">
         <v>1.0</v>
       </c>
       <c r="H212" s="1">
-        <v>593834.98</v>
+        <v>193683.96</v>
       </c>
       <c r="I212" s="1">
-        <v>-35936.98</v>
+        <v>-30019.32</v>
       </c>
       <c r="J212" s="1">
-        <v>-6.0516778583842</v>
+        <v>-15.499125482564</v>
       </c>
       <c r="K212">
+        <v>0.0</v>
+      </c>
+      <c r="L212">
+        <v>0.0</v>
+      </c>
+      <c r="M212" s="1">
+        <v>163664.64</v>
+      </c>
+      <c r="N212" s="1">
+        <v>163664.64</v>
+      </c>
+      <c r="O212" s="1">
         <v>0.26</v>
-      </c>
-[...10 lines deleted...]
-        <v>0.94</v>
       </c>
       <c r="P212">
         <v>1</v>
       </c>
     </row>
     <row r="213" spans="1:16">
       <c r="A213" t="s">
-        <v>524</v>
+        <v>505</v>
       </c>
       <c r="B213" t="s">
-        <v>525</v>
+        <v>506</v>
       </c>
       <c r="C213" s="1">
-        <v>100000.0</v>
+        <v>260000.0</v>
       </c>
       <c r="D213" s="1">
-        <v>98.412</v>
+        <v>90.55</v>
       </c>
       <c r="E213" s="1">
-        <v>99.833</v>
+        <v>99.355</v>
       </c>
       <c r="F213" t="s">
         <v>8</v>
       </c>
       <c r="G213">
         <v>1.0</v>
       </c>
       <c r="H213" s="1">
-        <v>99833.0</v>
+        <v>258323.0</v>
       </c>
       <c r="I213" s="1">
-        <v>-1421.0</v>
+        <v>-22893.0</v>
       </c>
       <c r="J213" s="1">
-        <v>-1.4233770396562</v>
+        <v>-8.8621609380504</v>
       </c>
       <c r="K213">
-        <v>2.67</v>
+        <v>1.3</v>
       </c>
       <c r="L213" t="s">
-        <v>526</v>
+        <v>507</v>
       </c>
       <c r="M213" s="1">
-        <v>98412.0</v>
+        <v>235430.0</v>
       </c>
       <c r="N213" s="1">
-        <v>101085.97</v>
+        <v>238818.9</v>
       </c>
       <c r="O213" s="1">
-        <v>0.17</v>
+        <v>0.38</v>
       </c>
       <c r="P213">
         <v>1</v>
       </c>
     </row>
     <row r="214" spans="1:16">
       <c r="A214" t="s">
-        <v>527</v>
+        <v>508</v>
       </c>
       <c r="B214" t="s">
-        <v>528</v>
+        <v>509</v>
       </c>
       <c r="C214" s="1">
-        <v>300000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D214" s="1">
-        <v>68.396</v>
+        <v>99.514</v>
       </c>
       <c r="E214" s="1">
-        <v>99.641</v>
+        <v>98.69</v>
       </c>
       <c r="F214" t="s">
         <v>8</v>
       </c>
       <c r="G214">
         <v>1.0</v>
       </c>
       <c r="H214" s="1">
-        <v>298923.0</v>
+        <v>98690.0</v>
       </c>
       <c r="I214" s="1">
-        <v>-93735.0</v>
+        <v>824.0</v>
       </c>
       <c r="J214" s="1">
-        <v>-31.357573689545</v>
+        <v>0.83493768365589</v>
       </c>
       <c r="K214">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>2.53</v>
+      </c>
+      <c r="L214" t="s">
+        <v>510</v>
       </c>
       <c r="M214" s="1">
-        <v>205188.0</v>
+        <v>99514.0</v>
       </c>
       <c r="N214" s="1">
-        <v>205188.0</v>
+        <v>102040.71</v>
       </c>
       <c r="O214" s="1">
-        <v>0.34</v>
+        <v>0.16</v>
       </c>
       <c r="P214">
         <v>1</v>
       </c>
     </row>
     <row r="215" spans="1:16">
       <c r="A215" t="s">
-        <v>529</v>
+        <v>511</v>
       </c>
       <c r="B215" t="s">
-        <v>530</v>
+        <v>512</v>
       </c>
       <c r="C215" s="1">
         <v>100000.0</v>
       </c>
       <c r="D215" s="1">
-        <v>96.729</v>
+        <v>83.62</v>
       </c>
       <c r="E215" s="1">
-        <v>99.794</v>
+        <v>85.379</v>
       </c>
       <c r="F215" t="s">
         <v>8</v>
       </c>
       <c r="G215">
         <v>1.0</v>
       </c>
       <c r="H215" s="1">
-        <v>99794.0</v>
+        <v>85379.0</v>
       </c>
       <c r="I215" s="1">
-        <v>-3065.0</v>
+        <v>-1759.0</v>
       </c>
       <c r="J215" s="1">
-        <v>-3.071326933483</v>
+        <v>-2.0602255824032</v>
       </c>
       <c r="K215">
-        <v>0.25</v>
+        <v>0.37</v>
       </c>
       <c r="L215">
-        <v>249.32</v>
+        <v>373.97</v>
       </c>
       <c r="M215" s="1">
-        <v>96729.0</v>
+        <v>83620.0</v>
       </c>
       <c r="N215" s="1">
-        <v>96978.32</v>
+        <v>83993.97</v>
       </c>
       <c r="O215" s="1">
-        <v>0.16</v>
+        <v>0.13</v>
       </c>
       <c r="P215">
         <v>1</v>
       </c>
     </row>
     <row r="216" spans="1:16">
       <c r="A216" t="s">
-        <v>531</v>
+        <v>513</v>
       </c>
       <c r="B216" t="s">
-        <v>532</v>
+        <v>514</v>
       </c>
       <c r="C216" s="1">
         <v>300000.0</v>
       </c>
       <c r="D216" s="1">
-        <v>95.179</v>
+        <v>73.296</v>
       </c>
       <c r="E216" s="1">
-        <v>104.90042333</v>
+        <v>100.94922</v>
       </c>
       <c r="F216" t="s">
         <v>8</v>
       </c>
       <c r="G216">
         <v>1.0</v>
       </c>
       <c r="H216" s="1">
-        <v>314701.27</v>
+        <v>302847.66</v>
       </c>
       <c r="I216" s="1">
-        <v>-29164.27</v>
+        <v>-82959.66</v>
       </c>
       <c r="J216" s="1">
-        <v>-9.267287037005</v>
+        <v>-27.393198283256</v>
       </c>
       <c r="K216">
-        <v>0.56</v>
-[...2 lines deleted...]
-        <v>533</v>
+        <v>0.03</v>
+      </c>
+      <c r="L216">
+        <v>103.15</v>
       </c>
       <c r="M216" s="1">
-        <v>285537.0</v>
+        <v>219888.0</v>
       </c>
       <c r="N216" s="1">
-        <v>287226.04</v>
+        <v>219991.15</v>
       </c>
       <c r="O216" s="1">
-        <v>0.48</v>
+        <v>0.35</v>
       </c>
       <c r="P216">
         <v>1</v>
       </c>
     </row>
     <row r="217" spans="1:16">
       <c r="A217" t="s">
-        <v>534</v>
+        <v>515</v>
       </c>
       <c r="B217" t="s">
-        <v>535</v>
+        <v>516</v>
       </c>
       <c r="C217" s="1">
-        <v>115000.0</v>
+        <v>125000.0</v>
       </c>
       <c r="D217" s="1">
-        <v>98.451</v>
+        <v>100.047</v>
       </c>
       <c r="E217" s="1">
-        <v>100.0</v>
+        <v>99.609</v>
       </c>
       <c r="F217" t="s">
         <v>8</v>
       </c>
       <c r="G217">
         <v>1.0</v>
       </c>
       <c r="H217" s="1">
-        <v>115000.0</v>
+        <v>124511.25</v>
       </c>
       <c r="I217" s="1">
-        <v>-1781.35</v>
+        <v>547.5</v>
       </c>
       <c r="J217" s="1">
-        <v>-1.549</v>
+        <v>0.43971930247267</v>
       </c>
       <c r="K217">
-        <v>2.6</v>
-[...2 lines deleted...]
-        <v>536</v>
+        <v>0.11</v>
+      </c>
+      <c r="L217">
+        <v>136.99</v>
       </c>
       <c r="M217" s="1">
-        <v>113218.65</v>
+        <v>125058.75</v>
       </c>
       <c r="N217" s="1">
-        <v>116208.41</v>
+        <v>125195.74</v>
       </c>
       <c r="O217" s="1">
-        <v>0.19</v>
+        <v>0.2</v>
       </c>
       <c r="P217">
         <v>1</v>
       </c>
     </row>
     <row r="218" spans="1:16">
       <c r="A218" t="s">
-        <v>537</v>
+        <v>517</v>
       </c>
       <c r="B218" t="s">
-        <v>538</v>
+        <v>518</v>
       </c>
       <c r="C218" s="1">
-        <v>200000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D218" s="1">
-        <v>98.21</v>
+        <v>97.469</v>
       </c>
       <c r="E218" s="1">
-        <v>101.2</v>
+        <v>99.423</v>
       </c>
       <c r="F218" t="s">
         <v>8</v>
       </c>
       <c r="G218">
         <v>1.0</v>
       </c>
       <c r="H218" s="1">
-        <v>202400.0</v>
+        <v>397692.0</v>
       </c>
       <c r="I218" s="1">
-        <v>-5980.0</v>
+        <v>-7816.0</v>
       </c>
       <c r="J218" s="1">
-        <v>-2.9545454545455</v>
+        <v>-1.9653400118685</v>
       </c>
       <c r="K218">
-        <v>0.25</v>
-[...2 lines deleted...]
-        <v>506.85</v>
+        <v>0.6</v>
+      </c>
+      <c r="L218" t="s">
+        <v>519</v>
       </c>
       <c r="M218" s="1">
-        <v>196420.0</v>
+        <v>389876.0</v>
       </c>
       <c r="N218" s="1">
-        <v>196926.85</v>
+        <v>392276.0</v>
       </c>
       <c r="O218" s="1">
-        <v>0.33</v>
+        <v>0.63</v>
       </c>
       <c r="P218">
         <v>1</v>
       </c>
     </row>
     <row r="219" spans="1:16">
       <c r="A219" t="s">
-        <v>539</v>
+        <v>520</v>
       </c>
       <c r="B219" t="s">
-        <v>540</v>
+        <v>521</v>
       </c>
       <c r="C219" s="1">
-        <v>198000.0</v>
+        <v>146000.0</v>
       </c>
       <c r="D219" s="1">
-        <v>97.707</v>
+        <v>97.753</v>
       </c>
       <c r="E219" s="1">
-        <v>99.728</v>
+        <v>99.947</v>
       </c>
       <c r="F219" t="s">
         <v>8</v>
       </c>
       <c r="G219">
         <v>1.0</v>
       </c>
       <c r="H219" s="1">
-        <v>197461.44</v>
+        <v>145922.62</v>
       </c>
       <c r="I219" s="1">
-        <v>-4001.58</v>
+        <v>-3203.24</v>
       </c>
       <c r="J219" s="1">
-        <v>-2.0265121129472</v>
+        <v>-2.1951634366214</v>
       </c>
       <c r="K219">
-        <v>0.53</v>
+        <v>1.79</v>
       </c>
       <c r="L219" t="s">
-        <v>541</v>
+        <v>522</v>
       </c>
       <c r="M219" s="1">
-        <v>193459.86</v>
+        <v>142719.38</v>
       </c>
       <c r="N219" s="1">
-        <v>194517.67</v>
+        <v>145329.38</v>
       </c>
       <c r="O219" s="1">
-        <v>0.33</v>
+        <v>0.23</v>
       </c>
       <c r="P219">
         <v>1</v>
       </c>
     </row>
     <row r="220" spans="1:16">
       <c r="A220" t="s">
-        <v>542</v>
+        <v>523</v>
       </c>
       <c r="B220" t="s">
-        <v>543</v>
+        <v>524</v>
       </c>
       <c r="C220" s="1">
-        <v>100000.0</v>
+        <v>170000.0</v>
       </c>
       <c r="D220" s="1">
-        <v>98.158</v>
+        <v>100.001</v>
       </c>
       <c r="E220" s="1">
-        <v>102.47</v>
+        <v>100.0</v>
       </c>
       <c r="F220" t="s">
         <v>8</v>
       </c>
       <c r="G220">
         <v>1.0</v>
       </c>
       <c r="H220" s="1">
-        <v>102470.0</v>
+        <v>170000.0</v>
       </c>
       <c r="I220" s="1">
-        <v>-4312.0</v>
+        <v>1.7</v>
       </c>
       <c r="J220" s="1">
-        <v>-4.208060895872</v>
+        <v>0.001</v>
       </c>
       <c r="K220">
-        <v>3.79</v>
+        <v>0.7</v>
       </c>
       <c r="L220" t="s">
-        <v>544</v>
+        <v>525</v>
       </c>
       <c r="M220" s="1">
-        <v>98158.0</v>
+        <v>170001.7</v>
       </c>
       <c r="N220" s="1">
-        <v>101949.78</v>
+        <v>171190.82</v>
       </c>
       <c r="O220" s="1">
-        <v>0.17</v>
+        <v>0.27</v>
       </c>
       <c r="P220">
         <v>1</v>
       </c>
     </row>
     <row r="221" spans="1:16">
       <c r="A221" t="s">
-        <v>545</v>
+        <v>526</v>
       </c>
       <c r="B221" t="s">
-        <v>546</v>
+        <v>527</v>
       </c>
       <c r="C221" s="1">
-        <v>158000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D221" s="1">
-        <v>96.37</v>
+        <v>88.056</v>
       </c>
       <c r="E221" s="1">
-        <v>99.422</v>
+        <v>103.220985</v>
       </c>
       <c r="F221" t="s">
         <v>8</v>
       </c>
       <c r="G221">
         <v>1.0</v>
       </c>
       <c r="H221" s="1">
-        <v>157086.76</v>
+        <v>206441.97</v>
       </c>
       <c r="I221" s="1">
-        <v>-4822.16</v>
+        <v>-30329.97</v>
       </c>
       <c r="J221" s="1">
-        <v>-3.0697431152059</v>
+        <v>-14.691765438975</v>
       </c>
       <c r="K221">
-        <v>0.24</v>
-[...2 lines deleted...]
-        <v>379.85</v>
+        <v>0.76</v>
+      </c>
+      <c r="L221" t="s">
+        <v>528</v>
       </c>
       <c r="M221" s="1">
-        <v>152264.6</v>
+        <v>176112.0</v>
       </c>
       <c r="N221" s="1">
-        <v>152644.45</v>
+        <v>177636.66</v>
       </c>
       <c r="O221" s="1">
-        <v>0.26</v>
+        <v>0.28</v>
       </c>
       <c r="P221">
         <v>1</v>
       </c>
     </row>
     <row r="222" spans="1:16">
       <c r="A222" t="s">
-        <v>547</v>
+        <v>529</v>
       </c>
       <c r="B222" t="s">
-        <v>548</v>
+        <v>530</v>
       </c>
       <c r="C222" s="1">
-        <v>228000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="D222" s="1">
-        <v>98.455</v>
+        <v>98.034</v>
       </c>
       <c r="E222" s="1">
-        <v>100.0</v>
+        <v>99.779</v>
       </c>
       <c r="F222" t="s">
         <v>8</v>
       </c>
       <c r="G222">
         <v>1.0</v>
       </c>
       <c r="H222" s="1">
-        <v>228000.0</v>
+        <v>498895.0</v>
       </c>
       <c r="I222" s="1">
-        <v>-3522.6</v>
+        <v>-8725.0</v>
       </c>
       <c r="J222" s="1">
-        <v>-1.545</v>
+        <v>-1.7488649916315</v>
       </c>
       <c r="K222">
-        <v>3.62</v>
+        <v>0.86</v>
       </c>
       <c r="L222" t="s">
-        <v>549</v>
+        <v>531</v>
       </c>
       <c r="M222" s="1">
-        <v>224477.4</v>
+        <v>490170.0</v>
       </c>
       <c r="N222" s="1">
-        <v>232722.88</v>
+        <v>494485.07</v>
       </c>
       <c r="O222" s="1">
-        <v>0.39</v>
+        <v>0.79</v>
       </c>
       <c r="P222">
         <v>1</v>
       </c>
     </row>
     <row r="223" spans="1:16">
       <c r="A223" t="s">
-        <v>550</v>
+        <v>532</v>
       </c>
       <c r="B223" t="s">
-        <v>551</v>
+        <v>533</v>
       </c>
       <c r="C223" s="1">
-        <v>325000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D223" s="1">
-        <v>86.866</v>
+        <v>97.896</v>
       </c>
       <c r="E223" s="1">
-        <v>88.621</v>
+        <v>100.0</v>
       </c>
       <c r="F223" t="s">
         <v>8</v>
       </c>
       <c r="G223">
         <v>1.0</v>
       </c>
       <c r="H223" s="1">
-        <v>288018.25</v>
+        <v>300000.0</v>
       </c>
       <c r="I223" s="1">
-        <v>-5703.75</v>
+        <v>-6312.0</v>
       </c>
       <c r="J223" s="1">
-        <v>-1.9803432594983</v>
+        <v>-2.104</v>
       </c>
       <c r="K223">
-        <v>1.28</v>
-[...2 lines deleted...]
-        <v>552</v>
+        <v>0.03</v>
+      </c>
+      <c r="L223">
+        <v>79.15</v>
       </c>
       <c r="M223" s="1">
-        <v>282314.5</v>
+        <v>293688.0</v>
       </c>
       <c r="N223" s="1">
-        <v>286467.15</v>
+        <v>293767.15</v>
       </c>
       <c r="O223" s="1">
-        <v>0.48</v>
+        <v>0.47</v>
       </c>
       <c r="P223">
         <v>1</v>
       </c>
     </row>
     <row r="224" spans="1:16">
       <c r="A224" t="s">
-        <v>553</v>
+        <v>534</v>
       </c>
       <c r="B224" t="s">
-        <v>554</v>
+        <v>535</v>
       </c>
       <c r="C224" s="1">
         <v>200000.0</v>
       </c>
       <c r="D224" s="1">
-        <v>73.186</v>
+        <v>99.666</v>
       </c>
       <c r="E224" s="1">
-        <v>73.87</v>
+        <v>102.542</v>
       </c>
       <c r="F224" t="s">
         <v>8</v>
       </c>
       <c r="G224">
         <v>1.0</v>
       </c>
       <c r="H224" s="1">
-        <v>147740.0</v>
+        <v>205084.0</v>
       </c>
       <c r="I224" s="1">
-        <v>-1368.0</v>
+        <v>-5752.0</v>
       </c>
       <c r="J224" s="1">
-        <v>-0.9259509949912</v>
+        <v>-2.8047044138012</v>
       </c>
       <c r="K224">
-        <v>0.28</v>
-[...2 lines deleted...]
-        <v>550.68</v>
+        <v>0.64</v>
+      </c>
+      <c r="L224" t="s">
+        <v>536</v>
       </c>
       <c r="M224" s="1">
-        <v>146372.0</v>
+        <v>199332.0</v>
       </c>
       <c r="N224" s="1">
-        <v>146922.68</v>
+        <v>200610.6</v>
       </c>
       <c r="O224" s="1">
-        <v>0.25</v>
+        <v>0.32</v>
       </c>
       <c r="P224">
         <v>1</v>
       </c>
     </row>
     <row r="225" spans="1:16">
       <c r="A225" t="s">
-        <v>555</v>
+        <v>537</v>
       </c>
       <c r="B225" t="s">
-        <v>556</v>
+        <v>538</v>
       </c>
       <c r="C225" s="1">
-        <v>200000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="D225" s="1">
-        <v>96.684</v>
+        <v>93.888</v>
       </c>
       <c r="E225" s="1">
-        <v>99.985</v>
+        <v>98.9724975</v>
       </c>
       <c r="F225" t="s">
         <v>8</v>
       </c>
       <c r="G225">
         <v>1.0</v>
       </c>
       <c r="H225" s="1">
-        <v>199970.0</v>
+        <v>395889.99</v>
       </c>
       <c r="I225" s="1">
-        <v>-6602.0</v>
+        <v>-20337.99</v>
       </c>
       <c r="J225" s="1">
-        <v>-3.3014952242836</v>
+        <v>-5.1372832134503</v>
       </c>
       <c r="K225">
-        <v>2.7</v>
+        <v>0.33</v>
       </c>
       <c r="L225" t="s">
-        <v>557</v>
+        <v>539</v>
       </c>
       <c r="M225" s="1">
-        <v>193368.0</v>
+        <v>375552.0</v>
       </c>
       <c r="N225" s="1">
-        <v>198768.0</v>
+        <v>376867.07</v>
       </c>
       <c r="O225" s="1">
-        <v>0.33</v>
+        <v>0.6</v>
       </c>
       <c r="P225">
         <v>1</v>
       </c>
     </row>
     <row r="226" spans="1:16">
       <c r="A226" t="s">
-        <v>558</v>
+        <v>540</v>
       </c>
       <c r="B226" t="s">
-        <v>559</v>
+        <v>541</v>
       </c>
       <c r="C226" s="1">
         <v>200000.0</v>
       </c>
       <c r="D226" s="1">
-        <v>99.8</v>
+        <v>100.015</v>
       </c>
       <c r="E226" s="1">
-        <v>100.0</v>
+        <v>100.15</v>
       </c>
       <c r="F226" t="s">
         <v>8</v>
       </c>
       <c r="G226">
         <v>1.0</v>
       </c>
       <c r="H226" s="1">
-        <v>200000.0</v>
+        <v>200300.0</v>
       </c>
       <c r="I226" s="1">
-        <v>-400.0</v>
+        <v>-270.0</v>
       </c>
       <c r="J226" s="1">
-        <v>-0.2</v>
+        <v>-0.13479780329506</v>
       </c>
       <c r="K226">
-        <v>2.21</v>
+        <v>3.21</v>
       </c>
       <c r="L226" t="s">
-        <v>560</v>
+        <v>542</v>
       </c>
       <c r="M226" s="1">
-        <v>199600.0</v>
+        <v>200030.0</v>
       </c>
       <c r="N226" s="1">
-        <v>204011.33</v>
+        <v>206451.92</v>
       </c>
       <c r="O226" s="1">
-        <v>0.34</v>
+        <v>0.33</v>
       </c>
       <c r="P226">
         <v>1</v>
       </c>
     </row>
     <row r="227" spans="1:16">
       <c r="A227" t="s">
-        <v>561</v>
+        <v>543</v>
       </c>
       <c r="B227" t="s">
-        <v>562</v>
+        <v>544</v>
       </c>
       <c r="C227" s="1">
-        <v>100000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D227" s="1">
-        <v>97.464</v>
+        <v>68.659</v>
       </c>
       <c r="E227" s="1">
-        <v>99.711</v>
+        <v>99.641</v>
       </c>
       <c r="F227" t="s">
         <v>8</v>
       </c>
       <c r="G227">
         <v>1.0</v>
       </c>
       <c r="H227" s="1">
-        <v>99711.0</v>
+        <v>298923.0</v>
       </c>
       <c r="I227" s="1">
-        <v>-2247.0</v>
+        <v>-92946.0</v>
       </c>
       <c r="J227" s="1">
-        <v>-2.253512651563</v>
+        <v>-31.093626117763</v>
       </c>
       <c r="K227">
-        <v>0.76</v>
+        <v>0.0</v>
       </c>
       <c r="L227">
-        <v>760.27</v>
+        <v>0.0</v>
       </c>
       <c r="M227" s="1">
-        <v>97464.0</v>
+        <v>205977.0</v>
       </c>
       <c r="N227" s="1">
-        <v>98224.27</v>
+        <v>205977.0</v>
       </c>
       <c r="O227" s="1">
-        <v>0.16</v>
+        <v>0.33</v>
       </c>
       <c r="P227">
         <v>1</v>
       </c>
     </row>
     <row r="228" spans="1:16">
       <c r="A228" t="s">
-        <v>563</v>
+        <v>545</v>
       </c>
       <c r="B228" t="s">
-        <v>564</v>
+        <v>546</v>
       </c>
       <c r="C228" s="1">
         <v>100000.0</v>
       </c>
       <c r="D228" s="1">
-        <v>97.152</v>
+        <v>97.173</v>
       </c>
       <c r="E228" s="1">
-        <v>100.66</v>
+        <v>99.794</v>
       </c>
       <c r="F228" t="s">
         <v>8</v>
       </c>
       <c r="G228">
         <v>1.0</v>
       </c>
       <c r="H228" s="1">
-        <v>100660.0</v>
+        <v>99794.0</v>
       </c>
       <c r="I228" s="1">
-        <v>-3508.0</v>
+        <v>-2621.0</v>
       </c>
       <c r="J228" s="1">
-        <v>-3.4849990065567</v>
+        <v>-2.6264104054352</v>
       </c>
       <c r="K228">
-        <v>2.45</v>
-[...2 lines deleted...]
-        <v>565</v>
+        <v>0.72</v>
+      </c>
+      <c r="L228">
+        <v>719.18</v>
       </c>
       <c r="M228" s="1">
-        <v>97152.0</v>
+        <v>97173.0</v>
       </c>
       <c r="N228" s="1">
-        <v>99602.34</v>
+        <v>97892.18</v>
       </c>
       <c r="O228" s="1">
-        <v>0.17</v>
+        <v>0.16</v>
       </c>
       <c r="P228">
         <v>1</v>
       </c>
     </row>
     <row r="229" spans="1:16">
       <c r="A229" t="s">
-        <v>566</v>
+        <v>547</v>
       </c>
       <c r="B229" t="s">
-        <v>567</v>
+        <v>548</v>
       </c>
       <c r="C229" s="1">
-        <v>226000.0</v>
+        <v>115000.0</v>
       </c>
       <c r="D229" s="1">
-        <v>96.874</v>
+        <v>98.784</v>
       </c>
       <c r="E229" s="1">
-        <v>99.84072566</v>
+        <v>100.0</v>
       </c>
       <c r="F229" t="s">
         <v>8</v>
       </c>
       <c r="G229">
         <v>1.0</v>
       </c>
       <c r="H229" s="1">
-        <v>225640.04</v>
+        <v>115000.0</v>
       </c>
       <c r="I229" s="1">
-        <v>-6704.8</v>
+        <v>-1398.4</v>
       </c>
       <c r="J229" s="1">
-        <v>-2.9714584344162</v>
+        <v>-1.216</v>
       </c>
       <c r="K229">
-        <v>0.1</v>
-[...2 lines deleted...]
-        <v>229.87</v>
+        <v>3.09</v>
+      </c>
+      <c r="L229" t="s">
+        <v>549</v>
       </c>
       <c r="M229" s="1">
-        <v>218935.24</v>
+        <v>113601.6</v>
       </c>
       <c r="N229" s="1">
-        <v>219165.11</v>
+        <v>117159.18</v>
       </c>
       <c r="O229" s="1">
-        <v>0.37</v>
+        <v>0.19</v>
       </c>
       <c r="P229">
         <v>1</v>
       </c>
     </row>
     <row r="230" spans="1:16">
       <c r="A230" t="s">
-        <v>568</v>
+        <v>550</v>
       </c>
       <c r="B230" t="s">
-        <v>569</v>
+        <v>551</v>
       </c>
       <c r="C230" s="1">
-        <v>100000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D230" s="1">
-        <v>97.122</v>
+        <v>98.602</v>
       </c>
       <c r="E230" s="1">
-        <v>99.326</v>
+        <v>101.2</v>
       </c>
       <c r="F230" t="s">
         <v>8</v>
       </c>
       <c r="G230">
         <v>1.0</v>
       </c>
       <c r="H230" s="1">
-        <v>99326.0</v>
+        <v>202400.0</v>
       </c>
       <c r="I230" s="1">
-        <v>-2204.0</v>
+        <v>-5196.0</v>
       </c>
       <c r="J230" s="1">
-        <v>-2.2189557618348</v>
+        <v>-2.5671936758893</v>
       </c>
       <c r="K230">
-        <v>0.11</v>
-[...2 lines deleted...]
-        <v>109.25</v>
+        <v>0.75</v>
+      </c>
+      <c r="L230" t="s">
+        <v>552</v>
       </c>
       <c r="M230" s="1">
-        <v>97122.0</v>
+        <v>197204.0</v>
       </c>
       <c r="N230" s="1">
-        <v>97231.25</v>
+        <v>198704.27</v>
       </c>
       <c r="O230" s="1">
-        <v>0.16</v>
+        <v>0.32</v>
       </c>
       <c r="P230">
         <v>1</v>
       </c>
     </row>
     <row r="231" spans="1:16">
       <c r="A231" t="s">
-        <v>570</v>
+        <v>553</v>
       </c>
       <c r="B231" t="s">
-        <v>571</v>
+        <v>554</v>
       </c>
       <c r="C231" s="1">
-        <v>151000.0</v>
+        <v>198000.0</v>
       </c>
       <c r="D231" s="1">
-        <v>96.756</v>
+        <v>98.051</v>
       </c>
       <c r="E231" s="1">
-        <v>100.0</v>
+        <v>99.728</v>
       </c>
       <c r="F231" t="s">
         <v>8</v>
       </c>
       <c r="G231">
         <v>1.0</v>
       </c>
       <c r="H231" s="1">
-        <v>151000.0</v>
+        <v>197461.44</v>
       </c>
       <c r="I231" s="1">
-        <v>-4898.44</v>
+        <v>-3320.46</v>
       </c>
       <c r="J231" s="1">
-        <v>-3.244</v>
+        <v>-1.6815738809562</v>
       </c>
       <c r="K231">
-        <v>0.36</v>
-[...2 lines deleted...]
-        <v>537.45</v>
+        <v>0.97</v>
+      </c>
+      <c r="L231" t="s">
+        <v>555</v>
       </c>
       <c r="M231" s="1">
-        <v>146101.56</v>
+        <v>194140.98</v>
       </c>
       <c r="N231" s="1">
-        <v>146639.01</v>
+        <v>196062.66</v>
       </c>
       <c r="O231" s="1">
-        <v>0.25</v>
+        <v>0.31</v>
       </c>
       <c r="P231">
         <v>1</v>
       </c>
     </row>
     <row r="232" spans="1:16">
       <c r="A232" t="s">
-        <v>572</v>
+        <v>556</v>
       </c>
       <c r="B232" t="s">
-        <v>573</v>
+        <v>557</v>
       </c>
       <c r="C232" s="1">
-        <v>200000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D232" s="1">
-        <v>97.19</v>
+        <v>96.499</v>
       </c>
       <c r="E232" s="1">
-        <v>99.3</v>
+        <v>97.26</v>
       </c>
       <c r="F232" t="s">
         <v>8</v>
       </c>
       <c r="G232">
         <v>1.0</v>
       </c>
       <c r="H232" s="1">
-        <v>198600.0</v>
+        <v>97260.0</v>
       </c>
       <c r="I232" s="1">
-        <v>-4220.0</v>
+        <v>-761.0</v>
       </c>
       <c r="J232" s="1">
-        <v>-2.1248741188318</v>
+        <v>-0.78243882377133</v>
       </c>
       <c r="K232">
-        <v>0.15</v>
+        <v>0.48</v>
       </c>
       <c r="L232">
-        <v>301.37</v>
+        <v>482.88</v>
       </c>
       <c r="M232" s="1">
-        <v>194380.0</v>
+        <v>96499.0</v>
       </c>
       <c r="N232" s="1">
-        <v>194681.37</v>
+        <v>96981.88</v>
       </c>
       <c r="O232" s="1">
-        <v>0.33</v>
+        <v>0.16</v>
       </c>
       <c r="P232">
         <v>1</v>
       </c>
     </row>
     <row r="233" spans="1:16">
       <c r="A233" t="s">
-        <v>574</v>
+        <v>558</v>
       </c>
       <c r="B233" t="s">
-        <v>575</v>
+        <v>559</v>
       </c>
       <c r="C233" s="1">
         <v>100000.0</v>
       </c>
       <c r="D233" s="1">
-        <v>97.659</v>
+        <v>98.972</v>
       </c>
       <c r="E233" s="1">
-        <v>99.499</v>
+        <v>102.47</v>
       </c>
       <c r="F233" t="s">
         <v>8</v>
       </c>
       <c r="G233">
         <v>1.0</v>
       </c>
       <c r="H233" s="1">
-        <v>99499.0</v>
+        <v>102470.0</v>
       </c>
       <c r="I233" s="1">
-        <v>-1840.0</v>
+        <v>-3498.0</v>
       </c>
       <c r="J233" s="1">
-        <v>-1.8492648167318</v>
+        <v>-3.4136820532839</v>
       </c>
       <c r="K233">
-        <v>0.76</v>
+        <v>0.33</v>
       </c>
       <c r="L233">
-        <v>760.27</v>
+        <v>328.77</v>
       </c>
       <c r="M233" s="1">
-        <v>97659.0</v>
+        <v>98972.0</v>
       </c>
       <c r="N233" s="1">
-        <v>98419.27</v>
+        <v>99300.77</v>
       </c>
       <c r="O233" s="1">
         <v>0.16</v>
       </c>
       <c r="P233">
         <v>1</v>
       </c>
     </row>
     <row r="234" spans="1:16">
       <c r="A234" t="s">
-        <v>576</v>
+        <v>560</v>
       </c>
       <c r="B234" t="s">
-        <v>577</v>
+        <v>561</v>
       </c>
       <c r="C234" s="1">
-        <v>100000.0</v>
+        <v>137000.0</v>
       </c>
       <c r="D234" s="1">
-        <v>97.755</v>
+        <v>99.888</v>
       </c>
       <c r="E234" s="1">
-        <v>100.0</v>
+        <v>99.958</v>
       </c>
       <c r="F234" t="s">
         <v>8</v>
       </c>
       <c r="G234">
         <v>1.0</v>
       </c>
       <c r="H234" s="1">
-        <v>100000.0</v>
+        <v>136942.46</v>
       </c>
       <c r="I234" s="1">
-        <v>-2245.0</v>
+        <v>-95.9</v>
       </c>
       <c r="J234" s="1">
-        <v>-2.245</v>
+        <v>-0.070029412353188</v>
       </c>
       <c r="K234">
-        <v>1.21</v>
-[...2 lines deleted...]
-        <v>578</v>
+        <v>0.13</v>
+      </c>
+      <c r="L234">
+        <v>182.98</v>
       </c>
       <c r="M234" s="1">
-        <v>97755.0</v>
+        <v>136846.56</v>
       </c>
       <c r="N234" s="1">
-        <v>98968.98</v>
+        <v>137029.54</v>
       </c>
       <c r="O234" s="1">
-        <v>0.17</v>
+        <v>0.22</v>
       </c>
       <c r="P234">
         <v>1</v>
       </c>
     </row>
     <row r="235" spans="1:16">
       <c r="A235" t="s">
-        <v>579</v>
+        <v>562</v>
       </c>
       <c r="B235" t="s">
-        <v>580</v>
+        <v>563</v>
       </c>
       <c r="C235" s="1">
-        <v>200000.0</v>
+        <v>158000.0</v>
       </c>
       <c r="D235" s="1">
-        <v>97.504</v>
+        <v>97.317</v>
       </c>
       <c r="E235" s="1">
-        <v>99.871</v>
+        <v>99.422</v>
       </c>
       <c r="F235" t="s">
         <v>8</v>
       </c>
       <c r="G235">
         <v>1.0</v>
       </c>
       <c r="H235" s="1">
-        <v>199742.0</v>
+        <v>157086.76</v>
       </c>
       <c r="I235" s="1">
-        <v>-4734.0</v>
+        <v>-3325.9</v>
       </c>
       <c r="J235" s="1">
-        <v>-2.3700573740125</v>
+        <v>-2.1172376335218</v>
       </c>
       <c r="K235">
-        <v>1.39</v>
+        <v>0.68</v>
       </c>
       <c r="L235" t="s">
-        <v>581</v>
+        <v>564</v>
       </c>
       <c r="M235" s="1">
-        <v>195008.0</v>
+        <v>153760.86</v>
       </c>
       <c r="N235" s="1">
-        <v>197789.51</v>
+        <v>154830.07</v>
       </c>
       <c r="O235" s="1">
-        <v>0.33</v>
+        <v>0.25</v>
       </c>
       <c r="P235">
         <v>1</v>
       </c>
     </row>
     <row r="236" spans="1:16">
       <c r="A236" t="s">
-        <v>582</v>
+        <v>565</v>
       </c>
       <c r="B236" t="s">
-        <v>583</v>
+        <v>566</v>
       </c>
       <c r="C236" s="1">
-        <v>1565000.0</v>
+        <v>228000.0</v>
       </c>
       <c r="D236" s="1">
-        <v>64.26</v>
+        <v>99.85</v>
       </c>
       <c r="E236" s="1">
-        <v>76.31296613</v>
+        <v>100.0</v>
       </c>
       <c r="F236" t="s">
         <v>8</v>
       </c>
       <c r="G236">
         <v>1.0</v>
       </c>
       <c r="H236" s="1">
-        <v>1194297.92</v>
+        <v>228000.0</v>
       </c>
       <c r="I236" s="1">
-        <v>-188628.92</v>
+        <v>-342.0</v>
       </c>
       <c r="J236" s="1">
-        <v>-15.794126142328</v>
+        <v>-0.15</v>
       </c>
       <c r="K236">
-        <v>0.67</v>
-[...2 lines deleted...]
-        <v>584</v>
+        <v>0.15</v>
+      </c>
+      <c r="L236">
+        <v>349.81</v>
       </c>
       <c r="M236" s="1">
-        <v>1005669.0</v>
+        <v>227658.0</v>
       </c>
       <c r="N236" s="1">
-        <v>1016130.92</v>
+        <v>228007.81</v>
       </c>
       <c r="O236" s="1">
-        <v>1.7</v>
+        <v>0.37</v>
       </c>
       <c r="P236">
         <v>1</v>
       </c>
     </row>
     <row r="237" spans="1:16">
       <c r="A237" t="s">
-        <v>585</v>
+        <v>567</v>
       </c>
       <c r="B237" t="s">
-        <v>586</v>
+        <v>568</v>
       </c>
       <c r="C237" s="1">
-        <v>202000.0</v>
+        <v>325000.0</v>
       </c>
       <c r="D237" s="1">
-        <v>98.735</v>
+        <v>88.297</v>
       </c>
       <c r="E237" s="1">
-        <v>99.646</v>
+        <v>88.621</v>
       </c>
       <c r="F237" t="s">
         <v>8</v>
       </c>
       <c r="G237">
         <v>1.0</v>
       </c>
       <c r="H237" s="1">
-        <v>201284.92</v>
+        <v>288018.25</v>
       </c>
       <c r="I237" s="1">
-        <v>-1840.22</v>
+        <v>-1053.0</v>
       </c>
       <c r="J237" s="1">
-        <v>-0.91423639684483</v>
+        <v>-0.36560183252277</v>
       </c>
       <c r="K237">
-        <v>0.12</v>
-[...2 lines deleted...]
-        <v>251.81</v>
+        <v>1.5</v>
+      </c>
+      <c r="L237" t="s">
+        <v>569</v>
       </c>
       <c r="M237" s="1">
-        <v>199444.7</v>
+        <v>286965.25</v>
       </c>
       <c r="N237" s="1">
-        <v>199696.51</v>
+        <v>291826.89</v>
       </c>
       <c r="O237" s="1">
-        <v>0.33</v>
+        <v>0.47</v>
       </c>
       <c r="P237">
         <v>1</v>
       </c>
     </row>
     <row r="238" spans="1:16">
       <c r="A238" t="s">
-        <v>587</v>
+        <v>570</v>
       </c>
       <c r="B238" t="s">
-        <v>588</v>
+        <v>571</v>
       </c>
       <c r="C238" s="1">
         <v>200000.0</v>
       </c>
       <c r="D238" s="1">
-        <v>105.105</v>
+        <v>73.793</v>
       </c>
       <c r="E238" s="1">
-        <v>108.24</v>
+        <v>73.87</v>
       </c>
       <c r="F238" t="s">
         <v>8</v>
       </c>
       <c r="G238">
         <v>1.0</v>
       </c>
       <c r="H238" s="1">
-        <v>216480.0</v>
+        <v>147740.0</v>
       </c>
       <c r="I238" s="1">
-        <v>-6270.0</v>
+        <v>-154.0</v>
       </c>
       <c r="J238" s="1">
-        <v>-2.8963414634146</v>
+        <v>-0.10423717341275</v>
       </c>
       <c r="K238">
-        <v>2.03</v>
-[...2 lines deleted...]
-        <v>589</v>
+        <v>0.38</v>
+      </c>
+      <c r="L238">
+        <v>752.05</v>
       </c>
       <c r="M238" s="1">
-        <v>210210.0</v>
+        <v>147586.0</v>
       </c>
       <c r="N238" s="1">
-        <v>214264.79</v>
+        <v>148338.05</v>
       </c>
       <c r="O238" s="1">
-        <v>0.36</v>
+        <v>0.24</v>
       </c>
       <c r="P238">
         <v>1</v>
       </c>
     </row>
     <row r="239" spans="1:16">
       <c r="A239" t="s">
-        <v>590</v>
+        <v>572</v>
       </c>
       <c r="B239" t="s">
-        <v>591</v>
+        <v>573</v>
       </c>
       <c r="C239" s="1">
         <v>200000.0</v>
       </c>
       <c r="D239" s="1">
-        <v>97.169</v>
+        <v>97.515</v>
       </c>
       <c r="E239" s="1">
-        <v>100.507</v>
+        <v>99.985</v>
       </c>
       <c r="F239" t="s">
         <v>8</v>
       </c>
       <c r="G239">
         <v>1.0</v>
       </c>
       <c r="H239" s="1">
-        <v>201014.0</v>
+        <v>199970.0</v>
       </c>
       <c r="I239" s="1">
-        <v>-6676.0</v>
+        <v>-4940.0</v>
       </c>
       <c r="J239" s="1">
-        <v>-3.3211617101296</v>
+        <v>-2.4703705555833</v>
       </c>
       <c r="K239">
-        <v>2.84</v>
+        <v>3.15</v>
       </c>
       <c r="L239" t="s">
-        <v>592</v>
+        <v>574</v>
       </c>
       <c r="M239" s="1">
-        <v>194338.0</v>
+        <v>195030.0</v>
       </c>
       <c r="N239" s="1">
-        <v>200015.4</v>
+        <v>201336.16</v>
       </c>
       <c r="O239" s="1">
-        <v>0.33</v>
+        <v>0.32</v>
       </c>
       <c r="P239">
         <v>1</v>
       </c>
     </row>
     <row r="240" spans="1:16">
       <c r="A240" t="s">
-        <v>593</v>
+        <v>575</v>
       </c>
       <c r="B240" t="s">
-        <v>594</v>
+        <v>576</v>
       </c>
       <c r="C240" s="1">
         <v>200000.0</v>
       </c>
       <c r="D240" s="1">
-        <v>87.979</v>
+        <v>100.578</v>
       </c>
       <c r="E240" s="1">
-        <v>86.091845</v>
+        <v>100.0</v>
       </c>
       <c r="F240" t="s">
         <v>8</v>
       </c>
       <c r="G240">
         <v>1.0</v>
       </c>
       <c r="H240" s="1">
-        <v>172183.69</v>
+        <v>200000.0</v>
       </c>
       <c r="I240" s="1">
-        <v>3774.31</v>
+        <v>1156.0</v>
       </c>
       <c r="J240" s="1">
-        <v>2.1920252725447</v>
+        <v>0.578</v>
       </c>
       <c r="K240">
-        <v>0.02</v>
-[...2 lines deleted...]
-        <v>32.88</v>
+        <v>2.72</v>
+      </c>
+      <c r="L240" t="s">
+        <v>577</v>
       </c>
       <c r="M240" s="1">
-        <v>175958.0</v>
+        <v>201156.0</v>
       </c>
       <c r="N240" s="1">
-        <v>175990.88</v>
+        <v>206601.57</v>
       </c>
       <c r="O240" s="1">
-        <v>0.29</v>
+        <v>0.33</v>
       </c>
       <c r="P240">
         <v>1</v>
       </c>
     </row>
     <row r="241" spans="1:16">
       <c r="A241" t="s">
-        <v>595</v>
+        <v>578</v>
       </c>
       <c r="B241" t="s">
-        <v>596</v>
+        <v>579</v>
       </c>
       <c r="C241" s="1">
-        <v>118000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D241" s="1">
-        <v>100.393</v>
+        <v>98.04</v>
       </c>
       <c r="E241" s="1">
-        <v>99.779</v>
+        <v>99.711</v>
       </c>
       <c r="F241" t="s">
         <v>8</v>
       </c>
       <c r="G241">
         <v>1.0</v>
       </c>
       <c r="H241" s="1">
-        <v>117739.22</v>
+        <v>99711.0</v>
       </c>
       <c r="I241" s="1">
-        <v>724.52</v>
+        <v>-1671.0</v>
       </c>
       <c r="J241" s="1">
-        <v>0.61535994547951</v>
+        <v>-1.6758431868099</v>
       </c>
       <c r="K241">
-        <v>1.33</v>
+        <v>1.26</v>
       </c>
       <c r="L241" t="s">
-        <v>597</v>
+        <v>580</v>
       </c>
       <c r="M241" s="1">
-        <v>118463.74</v>
+        <v>98040.0</v>
       </c>
       <c r="N241" s="1">
-        <v>120027.64</v>
+        <v>99303.7</v>
       </c>
       <c r="O241" s="1">
-        <v>0.2</v>
+        <v>0.16</v>
       </c>
       <c r="P241">
         <v>1</v>
       </c>
     </row>
     <row r="242" spans="1:16">
       <c r="A242" t="s">
-        <v>598</v>
+        <v>581</v>
       </c>
       <c r="B242" t="s">
-        <v>599</v>
+        <v>582</v>
       </c>
       <c r="C242" s="1">
-        <v>200000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D242" s="1">
-        <v>99.958</v>
+        <v>97.862</v>
       </c>
       <c r="E242" s="1">
-        <v>102.939</v>
+        <v>100.66</v>
       </c>
       <c r="F242" t="s">
         <v>8</v>
       </c>
       <c r="G242">
         <v>1.0</v>
       </c>
       <c r="H242" s="1">
-        <v>205878.0</v>
+        <v>100660.0</v>
       </c>
       <c r="I242" s="1">
-        <v>-5962.0</v>
+        <v>-2798.0</v>
       </c>
       <c r="J242" s="1">
-        <v>-2.8958897988129</v>
+        <v>-2.7796542817405</v>
       </c>
       <c r="K242">
-        <v>0.37</v>
-[...2 lines deleted...]
-        <v>734.93</v>
+        <v>2.9</v>
+      </c>
+      <c r="L242" t="s">
+        <v>583</v>
       </c>
       <c r="M242" s="1">
-        <v>199916.0</v>
+        <v>97862.0</v>
       </c>
       <c r="N242" s="1">
-        <v>200650.93</v>
+        <v>100765.42</v>
       </c>
       <c r="O242" s="1">
-        <v>0.34</v>
+        <v>0.16</v>
       </c>
       <c r="P242">
         <v>1</v>
       </c>
     </row>
     <row r="243" spans="1:16">
       <c r="A243" t="s">
-        <v>600</v>
+        <v>584</v>
       </c>
       <c r="B243" t="s">
-        <v>601</v>
+        <v>585</v>
       </c>
       <c r="C243" s="1">
-        <v>300000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D243" s="1">
-        <v>96.141</v>
+        <v>100.151</v>
       </c>
       <c r="E243" s="1">
-        <v>100.761</v>
+        <v>100.0</v>
       </c>
       <c r="F243" t="s">
         <v>8</v>
       </c>
       <c r="G243">
         <v>1.0</v>
       </c>
       <c r="H243" s="1">
-        <v>302283.0</v>
+        <v>100000.0</v>
       </c>
       <c r="I243" s="1">
-        <v>-13860.0</v>
+        <v>151.0</v>
       </c>
       <c r="J243" s="1">
-        <v>-4.5851073331944</v>
+        <v>0.151</v>
       </c>
       <c r="K243">
-        <v>0.27</v>
+        <v>0.26</v>
       </c>
       <c r="L243">
-        <v>804.45</v>
+        <v>263.7</v>
       </c>
       <c r="M243" s="1">
-        <v>288423.0</v>
+        <v>100151.0</v>
       </c>
       <c r="N243" s="1">
-        <v>289227.45</v>
+        <v>100414.7</v>
       </c>
       <c r="O243" s="1">
-        <v>0.48</v>
+        <v>0.16</v>
       </c>
       <c r="P243">
         <v>1</v>
       </c>
     </row>
     <row r="244" spans="1:16">
       <c r="A244" t="s">
-        <v>602</v>
+        <v>586</v>
       </c>
       <c r="B244" t="s">
-        <v>603</v>
+        <v>587</v>
       </c>
       <c r="C244" s="1">
-        <v>89000.0</v>
+        <v>226000.0</v>
       </c>
       <c r="D244" s="1">
-        <v>100.945</v>
+        <v>97.295</v>
       </c>
       <c r="E244" s="1">
-        <v>99.871</v>
+        <v>99.84072566</v>
       </c>
       <c r="F244" t="s">
         <v>8</v>
       </c>
       <c r="G244">
         <v>1.0</v>
       </c>
       <c r="H244" s="1">
-        <v>88885.19</v>
+        <v>225640.04</v>
       </c>
       <c r="I244" s="1">
-        <v>955.86</v>
+        <v>-5753.34</v>
       </c>
       <c r="J244" s="1">
-        <v>1.0753872495519</v>
+        <v>-2.5497868197506</v>
       </c>
       <c r="K244">
-        <v>3.4</v>
+        <v>0.55</v>
       </c>
       <c r="L244" t="s">
-        <v>604</v>
+        <v>588</v>
       </c>
       <c r="M244" s="1">
-        <v>89841.05</v>
+        <v>219886.7</v>
       </c>
       <c r="N244" s="1">
-        <v>92867.66</v>
+        <v>221140.54</v>
       </c>
       <c r="O244" s="1">
-        <v>0.16</v>
+        <v>0.35</v>
       </c>
       <c r="P244">
         <v>1</v>
       </c>
     </row>
     <row r="245" spans="1:16">
       <c r="A245" t="s">
-        <v>605</v>
+        <v>589</v>
       </c>
       <c r="B245" t="s">
-        <v>606</v>
+        <v>590</v>
       </c>
       <c r="C245" s="1">
         <v>100000.0</v>
       </c>
       <c r="D245" s="1">
-        <v>103.851</v>
+        <v>97.74</v>
       </c>
       <c r="E245" s="1">
-        <v>106.89563</v>
+        <v>99.326</v>
       </c>
       <c r="F245" t="s">
         <v>8</v>
       </c>
       <c r="G245">
         <v>1.0</v>
       </c>
       <c r="H245" s="1">
-        <v>106895.63</v>
+        <v>99326.0</v>
       </c>
       <c r="I245" s="1">
-        <v>-3044.63</v>
+        <v>-1586.0</v>
       </c>
       <c r="J245" s="1">
-        <v>-2.8482268171299</v>
+        <v>-1.5967621770735</v>
       </c>
       <c r="K245">
-        <v>3.92</v>
-[...2 lines deleted...]
-        <v>607</v>
+        <v>0.6</v>
+      </c>
+      <c r="L245">
+        <v>595.89</v>
       </c>
       <c r="M245" s="1">
-        <v>103851.0</v>
+        <v>97740.0</v>
       </c>
       <c r="N245" s="1">
-        <v>107774.97</v>
+        <v>98335.89</v>
       </c>
       <c r="O245" s="1">
-        <v>0.18</v>
+        <v>0.16</v>
       </c>
       <c r="P245">
         <v>1</v>
       </c>
     </row>
     <row r="246" spans="1:16">
       <c r="A246" t="s">
-        <v>608</v>
+        <v>591</v>
       </c>
       <c r="B246" t="s">
-        <v>609</v>
+        <v>592</v>
       </c>
       <c r="C246" s="1">
-        <v>200000.0</v>
+        <v>151000.0</v>
       </c>
       <c r="D246" s="1">
-        <v>96.915</v>
+        <v>97.565</v>
       </c>
       <c r="E246" s="1">
-        <v>99.589</v>
+        <v>100.0</v>
       </c>
       <c r="F246" t="s">
         <v>8</v>
       </c>
       <c r="G246">
         <v>1.0</v>
       </c>
       <c r="H246" s="1">
-        <v>199178.0</v>
+        <v>151000.0</v>
       </c>
       <c r="I246" s="1">
-        <v>-5348.0</v>
+        <v>-3676.85</v>
       </c>
       <c r="J246" s="1">
-        <v>-2.6850354958881</v>
+        <v>-2.435</v>
       </c>
       <c r="K246">
-        <v>2.07</v>
+        <v>0.87</v>
       </c>
       <c r="L246" t="s">
-        <v>610</v>
+        <v>593</v>
       </c>
       <c r="M246" s="1">
-        <v>193830.0</v>
+        <v>147323.15</v>
       </c>
       <c r="N246" s="1">
-        <v>197972.47</v>
+        <v>148635.17</v>
       </c>
       <c r="O246" s="1">
-        <v>0.33</v>
+        <v>0.24</v>
       </c>
       <c r="P246">
         <v>1</v>
       </c>
     </row>
     <row r="247" spans="1:16">
       <c r="A247" t="s">
-        <v>611</v>
+        <v>594</v>
       </c>
       <c r="B247" t="s">
-        <v>612</v>
+        <v>595</v>
       </c>
       <c r="C247" s="1">
         <v>100000.0</v>
       </c>
       <c r="D247" s="1">
-        <v>96.479</v>
+        <v>98.828</v>
       </c>
       <c r="E247" s="1">
-        <v>99.908</v>
+        <v>99.499</v>
       </c>
       <c r="F247" t="s">
         <v>8</v>
       </c>
       <c r="G247">
         <v>1.0</v>
       </c>
       <c r="H247" s="1">
-        <v>99908.0</v>
+        <v>99499.0</v>
       </c>
       <c r="I247" s="1">
-        <v>-3429.0</v>
+        <v>-671.0</v>
       </c>
       <c r="J247" s="1">
-        <v>-3.4321575849782</v>
+        <v>-0.67437863697123</v>
       </c>
       <c r="K247">
-        <v>0.62</v>
-[...2 lines deleted...]
-        <v>624.31</v>
+        <v>1.26</v>
+      </c>
+      <c r="L247" t="s">
+        <v>580</v>
       </c>
       <c r="M247" s="1">
-        <v>96479.0</v>
+        <v>98828.0</v>
       </c>
       <c r="N247" s="1">
-        <v>97103.31</v>
+        <v>100091.7</v>
       </c>
       <c r="O247" s="1">
         <v>0.16</v>
       </c>
       <c r="P247">
         <v>1</v>
       </c>
     </row>
     <row r="248" spans="1:16">
       <c r="A248" t="s">
-        <v>613</v>
+        <v>596</v>
       </c>
       <c r="B248" t="s">
-        <v>612</v>
+        <v>597</v>
       </c>
       <c r="C248" s="1">
-        <v>200000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D248" s="1">
-        <v>100.97</v>
+        <v>99.733</v>
       </c>
       <c r="E248" s="1">
-        <v>104.481</v>
+        <v>99.897</v>
       </c>
       <c r="F248" t="s">
         <v>8</v>
       </c>
       <c r="G248">
         <v>1.0</v>
       </c>
       <c r="H248" s="1">
-        <v>208962.0</v>
+        <v>99897.0</v>
       </c>
       <c r="I248" s="1">
-        <v>-7022.0</v>
+        <v>-164.0</v>
       </c>
       <c r="J248" s="1">
-        <v>-3.3604195978216</v>
+        <v>-0.16416909416699</v>
       </c>
       <c r="K248">
-        <v>4.61</v>
-[...2 lines deleted...]
-        <v>614</v>
+        <v>0.3</v>
+      </c>
+      <c r="L248">
+        <v>297.26</v>
       </c>
       <c r="M248" s="1">
-        <v>201940.0</v>
+        <v>99733.0</v>
       </c>
       <c r="N248" s="1">
-        <v>211153.7</v>
+        <v>100030.26</v>
       </c>
       <c r="O248" s="1">
-        <v>0.35</v>
+        <v>0.16</v>
       </c>
       <c r="P248">
         <v>1</v>
       </c>
     </row>
     <row r="249" spans="1:16">
       <c r="A249" t="s">
-        <v>615</v>
+        <v>598</v>
       </c>
       <c r="B249" t="s">
-        <v>616</v>
+        <v>599</v>
       </c>
       <c r="C249" s="1">
-        <v>200000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D249" s="1">
-        <v>102.831</v>
+        <v>98.297</v>
       </c>
       <c r="E249" s="1">
-        <v>106.6</v>
+        <v>100.0</v>
       </c>
       <c r="F249" t="s">
         <v>8</v>
       </c>
       <c r="G249">
         <v>1.0</v>
       </c>
       <c r="H249" s="1">
-        <v>213200.0</v>
+        <v>100000.0</v>
       </c>
       <c r="I249" s="1">
-        <v>-7538.0</v>
+        <v>-1703.0</v>
       </c>
       <c r="J249" s="1">
-        <v>-3.5356472795497</v>
+        <v>-1.703</v>
       </c>
       <c r="K249">
-        <v>1.91</v>
+        <v>1.68</v>
       </c>
       <c r="L249" t="s">
-        <v>617</v>
+        <v>600</v>
       </c>
       <c r="M249" s="1">
-        <v>205662.0</v>
+        <v>98297.0</v>
       </c>
       <c r="N249" s="1">
-        <v>209481.18</v>
+        <v>99979.37</v>
       </c>
       <c r="O249" s="1">
-        <v>0.35</v>
+        <v>0.16</v>
       </c>
       <c r="P249">
         <v>1</v>
       </c>
     </row>
     <row r="250" spans="1:16">
       <c r="A250" t="s">
-        <v>618</v>
+        <v>601</v>
       </c>
       <c r="B250" t="s">
-        <v>619</v>
+        <v>602</v>
       </c>
       <c r="C250" s="1">
-        <v>285000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D250" s="1">
-        <v>96.427</v>
+        <v>98.543</v>
       </c>
       <c r="E250" s="1">
-        <v>99.902</v>
+        <v>99.871</v>
       </c>
       <c r="F250" t="s">
         <v>8</v>
       </c>
       <c r="G250">
         <v>1.0</v>
       </c>
       <c r="H250" s="1">
-        <v>284720.7</v>
+        <v>199742.0</v>
       </c>
       <c r="I250" s="1">
-        <v>-9903.75</v>
+        <v>-2656.0</v>
       </c>
       <c r="J250" s="1">
-        <v>-3.4784088406639</v>
+        <v>-1.3297153327793</v>
       </c>
       <c r="K250">
-        <v>0.4</v>
+        <v>1.91</v>
       </c>
       <c r="L250" t="s">
-        <v>620</v>
+        <v>603</v>
       </c>
       <c r="M250" s="1">
-        <v>274816.95</v>
+        <v>197086.0</v>
       </c>
       <c r="N250" s="1">
-        <v>275949.14</v>
+        <v>200907.92</v>
       </c>
       <c r="O250" s="1">
-        <v>0.46</v>
+        <v>0.32</v>
       </c>
       <c r="P250">
         <v>1</v>
       </c>
     </row>
     <row r="251" spans="1:16">
       <c r="A251" t="s">
-        <v>621</v>
+        <v>604</v>
       </c>
       <c r="B251" t="s">
-        <v>622</v>
+        <v>605</v>
       </c>
       <c r="C251" s="1">
-        <v>168000.0</v>
+        <v>101000.0</v>
       </c>
       <c r="D251" s="1">
-        <v>98.569</v>
+        <v>99.69</v>
       </c>
       <c r="E251" s="1">
         <v>100.0</v>
       </c>
       <c r="F251" t="s">
         <v>8</v>
       </c>
       <c r="G251">
         <v>1.0</v>
       </c>
       <c r="H251" s="1">
-        <v>168000.0</v>
+        <v>101000.0</v>
       </c>
       <c r="I251" s="1">
-        <v>-2404.08</v>
+        <v>-313.1</v>
       </c>
       <c r="J251" s="1">
-        <v>-1.431</v>
+        <v>-0.31</v>
       </c>
       <c r="K251">
-        <v>0.74</v>
-[...2 lines deleted...]
-        <v>623</v>
+        <v>0.35</v>
+      </c>
+      <c r="L251">
+        <v>348.52</v>
       </c>
       <c r="M251" s="1">
-        <v>165595.92</v>
+        <v>100686.9</v>
       </c>
       <c r="N251" s="1">
-        <v>166838.71</v>
+        <v>101035.42</v>
       </c>
       <c r="O251" s="1">
-        <v>0.28</v>
+        <v>0.16</v>
       </c>
       <c r="P251">
         <v>1</v>
       </c>
     </row>
     <row r="252" spans="1:16">
       <c r="A252" t="s">
-        <v>624</v>
+        <v>606</v>
       </c>
       <c r="B252" t="s">
-        <v>625</v>
+        <v>607</v>
       </c>
       <c r="C252" s="1">
-        <v>190000.0</v>
+        <v>1565000.0</v>
       </c>
       <c r="D252" s="1">
-        <v>94.157</v>
+        <v>64.531</v>
       </c>
       <c r="E252" s="1">
-        <v>106.52323684</v>
+        <v>76.31296613</v>
       </c>
       <c r="F252" t="s">
         <v>8</v>
       </c>
       <c r="G252">
         <v>1.0</v>
       </c>
       <c r="H252" s="1">
-        <v>202394.15</v>
+        <v>1194297.92</v>
       </c>
       <c r="I252" s="1">
-        <v>-23495.85</v>
+        <v>-184387.77</v>
       </c>
       <c r="J252" s="1">
-        <v>-11.60895707707</v>
+        <v>-15.439009556343</v>
       </c>
       <c r="K252">
-        <v>1.28</v>
+        <v>0.8</v>
       </c>
       <c r="L252" t="s">
-        <v>626</v>
+        <v>608</v>
       </c>
       <c r="M252" s="1">
-        <v>178898.3</v>
+        <v>1009910.15</v>
       </c>
       <c r="N252" s="1">
-        <v>181321.19</v>
+        <v>1022473.03</v>
       </c>
       <c r="O252" s="1">
-        <v>0.3</v>
+        <v>1.64</v>
       </c>
       <c r="P252">
         <v>1</v>
       </c>
     </row>
     <row r="253" spans="1:16">
       <c r="A253" t="s">
-        <v>627</v>
+        <v>609</v>
       </c>
       <c r="B253" t="s">
-        <v>628</v>
+        <v>610</v>
       </c>
       <c r="C253" s="1">
-        <v>100000.0</v>
+        <v>202000.0</v>
       </c>
       <c r="D253" s="1">
-        <v>99.889</v>
+        <v>99.114</v>
       </c>
       <c r="E253" s="1">
-        <v>100.0</v>
+        <v>99.646</v>
       </c>
       <c r="F253" t="s">
         <v>8</v>
       </c>
       <c r="G253">
         <v>1.0</v>
       </c>
       <c r="H253" s="1">
-        <v>100000.0</v>
+        <v>201284.92</v>
       </c>
       <c r="I253" s="1">
-        <v>-111.0</v>
+        <v>-1074.64</v>
       </c>
       <c r="J253" s="1">
-        <v>-0.111</v>
+        <v>-0.53388997049555</v>
       </c>
       <c r="K253">
-        <v>3.95</v>
+        <v>0.59</v>
       </c>
       <c r="L253" t="s">
-        <v>629</v>
+        <v>611</v>
       </c>
       <c r="M253" s="1">
-        <v>99889.0</v>
+        <v>200210.28</v>
       </c>
       <c r="N253" s="1">
-        <v>103839.04</v>
+        <v>201411.21</v>
       </c>
       <c r="O253" s="1">
-        <v>0.17</v>
+        <v>0.32</v>
       </c>
       <c r="P253">
         <v>1</v>
       </c>
     </row>
     <row r="254" spans="1:16">
       <c r="A254" t="s">
-        <v>630</v>
+        <v>612</v>
       </c>
       <c r="B254" t="s">
-        <v>631</v>
+        <v>613</v>
       </c>
       <c r="C254" s="1">
-        <v>200000.0</v>
+        <v>164000.0</v>
       </c>
       <c r="D254" s="1">
-        <v>101.481</v>
+        <v>99.691</v>
       </c>
       <c r="E254" s="1">
-        <v>103.4955</v>
+        <v>100.0</v>
       </c>
       <c r="F254" t="s">
         <v>8</v>
       </c>
       <c r="G254">
         <v>1.0</v>
       </c>
       <c r="H254" s="1">
-        <v>206991.0</v>
+        <v>164000.0</v>
       </c>
       <c r="I254" s="1">
-        <v>-4029.0</v>
+        <v>-506.76</v>
       </c>
       <c r="J254" s="1">
-        <v>-1.9464614403525</v>
+        <v>-0.309</v>
       </c>
       <c r="K254">
-        <v>0.13</v>
+        <v>0.33</v>
       </c>
       <c r="L254">
-        <v>256.16</v>
+        <v>533.66</v>
       </c>
       <c r="M254" s="1">
-        <v>202962.0</v>
+        <v>163493.24</v>
       </c>
       <c r="N254" s="1">
-        <v>203218.16</v>
+        <v>164026.9</v>
       </c>
       <c r="O254" s="1">
-        <v>0.34</v>
+        <v>0.26</v>
       </c>
       <c r="P254">
         <v>1</v>
       </c>
     </row>
     <row r="255" spans="1:16">
       <c r="A255" t="s">
-        <v>632</v>
+        <v>614</v>
       </c>
       <c r="B255" t="s">
-        <v>633</v>
+        <v>615</v>
       </c>
       <c r="C255" s="1">
-        <v>200000.0</v>
+        <v>152000.0</v>
       </c>
       <c r="D255" s="1">
-        <v>94.489</v>
+        <v>99.215</v>
       </c>
       <c r="E255" s="1">
-        <v>97.25</v>
+        <v>100.0</v>
       </c>
       <c r="F255" t="s">
         <v>8</v>
       </c>
       <c r="G255">
         <v>1.0</v>
       </c>
       <c r="H255" s="1">
-        <v>194500.0</v>
+        <v>152000.0</v>
       </c>
       <c r="I255" s="1">
-        <v>-5522.0</v>
+        <v>-1193.2</v>
       </c>
       <c r="J255" s="1">
-        <v>-2.8390745501285</v>
+        <v>-0.785</v>
       </c>
       <c r="K255">
-        <v>2.36</v>
-[...2 lines deleted...]
-        <v>634</v>
+        <v>0.23</v>
+      </c>
+      <c r="L255">
+        <v>346.75</v>
       </c>
       <c r="M255" s="1">
-        <v>188978.0</v>
+        <v>150806.8</v>
       </c>
       <c r="N255" s="1">
-        <v>193704.03</v>
+        <v>151153.55</v>
       </c>
       <c r="O255" s="1">
-        <v>0.32</v>
+        <v>0.24</v>
       </c>
       <c r="P255">
         <v>1</v>
       </c>
     </row>
     <row r="256" spans="1:16">
       <c r="A256" t="s">
-        <v>635</v>
+        <v>616</v>
       </c>
       <c r="B256" t="s">
-        <v>636</v>
+        <v>617</v>
       </c>
       <c r="C256" s="1">
-        <v>106000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D256" s="1">
-        <v>98.19</v>
+        <v>88.025</v>
       </c>
       <c r="E256" s="1">
-        <v>99.695</v>
+        <v>86.091845</v>
       </c>
       <c r="F256" t="s">
         <v>8</v>
       </c>
       <c r="G256">
         <v>1.0</v>
       </c>
       <c r="H256" s="1">
-        <v>105676.7</v>
+        <v>172183.69</v>
       </c>
       <c r="I256" s="1">
-        <v>-1595.3</v>
+        <v>3866.31</v>
       </c>
       <c r="J256" s="1">
-        <v>-1.5096042930939</v>
+        <v>2.2454565818632</v>
       </c>
       <c r="K256">
-        <v>0.13</v>
+        <v>0.12</v>
       </c>
       <c r="L256">
-        <v>141.58</v>
+        <v>234.25</v>
       </c>
       <c r="M256" s="1">
-        <v>104081.4</v>
+        <v>176050.0</v>
       </c>
       <c r="N256" s="1">
-        <v>104222.98</v>
+        <v>176284.25</v>
       </c>
       <c r="O256" s="1">
-        <v>0.17</v>
+        <v>0.28</v>
       </c>
       <c r="P256">
         <v>1</v>
       </c>
     </row>
     <row r="257" spans="1:16">
       <c r="A257" t="s">
-        <v>637</v>
+        <v>618</v>
       </c>
       <c r="B257" t="s">
-        <v>638</v>
+        <v>619</v>
       </c>
       <c r="C257" s="1">
-        <v>300000.0</v>
+        <v>118000.0</v>
       </c>
       <c r="D257" s="1">
-        <v>81.586</v>
+        <v>100.957</v>
       </c>
       <c r="E257" s="1">
-        <v>92.28804</v>
+        <v>99.779</v>
       </c>
       <c r="F257" t="s">
         <v>8</v>
       </c>
       <c r="G257">
         <v>1.0</v>
       </c>
       <c r="H257" s="1">
-        <v>276864.12</v>
+        <v>117739.22</v>
       </c>
       <c r="I257" s="1">
-        <v>-32106.12</v>
+        <v>1390.04</v>
       </c>
       <c r="J257" s="1">
-        <v>-11.59634552863</v>
+        <v>1.1806091462131</v>
       </c>
       <c r="K257">
-        <v>0.43</v>
+        <v>1.83</v>
       </c>
       <c r="L257" t="s">
-        <v>639</v>
+        <v>620</v>
       </c>
       <c r="M257" s="1">
-        <v>244758.0</v>
+        <v>119129.26</v>
       </c>
       <c r="N257" s="1">
-        <v>246058.68</v>
+        <v>121287.21</v>
       </c>
       <c r="O257" s="1">
-        <v>0.41</v>
+        <v>0.19</v>
       </c>
       <c r="P257">
         <v>1</v>
       </c>
     </row>
     <row r="258" spans="1:16">
       <c r="A258" t="s">
-        <v>640</v>
+        <v>621</v>
       </c>
       <c r="B258" t="s">
-        <v>641</v>
+        <v>622</v>
       </c>
       <c r="C258" s="1">
-        <v>216000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D258" s="1">
-        <v>88.692</v>
+        <v>99.995</v>
       </c>
       <c r="E258" s="1">
-        <v>102.24988426</v>
+        <v>102.939</v>
       </c>
       <c r="F258" t="s">
         <v>8</v>
       </c>
       <c r="G258">
         <v>1.0</v>
       </c>
       <c r="H258" s="1">
-        <v>220859.75</v>
+        <v>205878.0</v>
       </c>
       <c r="I258" s="1">
-        <v>-29285.03</v>
+        <v>-5888.0</v>
       </c>
       <c r="J258" s="1">
-        <v>-13.259559516843</v>
+        <v>-2.8599461817193</v>
       </c>
       <c r="K258">
-        <v>0.56</v>
+        <v>0.85</v>
       </c>
       <c r="L258" t="s">
-        <v>642</v>
+        <v>623</v>
       </c>
       <c r="M258" s="1">
-        <v>191574.72</v>
+        <v>199990.0</v>
       </c>
       <c r="N258" s="1">
-        <v>192777.51</v>
+        <v>201698.22</v>
       </c>
       <c r="O258" s="1">
         <v>0.32</v>
       </c>
       <c r="P258">
         <v>1</v>
       </c>
     </row>
     <row r="259" spans="1:16">
       <c r="A259" t="s">
-        <v>643</v>
+        <v>624</v>
       </c>
       <c r="B259" t="s">
-        <v>644</v>
+        <v>625</v>
       </c>
       <c r="C259" s="1">
-        <v>100000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="D259" s="1">
-        <v>99.724</v>
+        <v>96.695</v>
       </c>
       <c r="E259" s="1">
-        <v>99.417</v>
+        <v>100.761</v>
       </c>
       <c r="F259" t="s">
         <v>8</v>
       </c>
       <c r="G259">
         <v>1.0</v>
       </c>
       <c r="H259" s="1">
-        <v>99417.0</v>
+        <v>302283.0</v>
       </c>
       <c r="I259" s="1">
-        <v>307.0</v>
+        <v>-12198.0</v>
       </c>
       <c r="J259" s="1">
-        <v>0.30880030578271</v>
+        <v>-4.035291432201</v>
       </c>
       <c r="K259">
-        <v>3.72</v>
+        <v>0.72</v>
       </c>
       <c r="L259" t="s">
-        <v>645</v>
+        <v>626</v>
       </c>
       <c r="M259" s="1">
-        <v>99724.0</v>
+        <v>290085.0</v>
       </c>
       <c r="N259" s="1">
-        <v>103443.18</v>
+        <v>292248.7</v>
       </c>
       <c r="O259" s="1">
-        <v>0.17</v>
+        <v>0.47</v>
       </c>
       <c r="P259">
         <v>1</v>
       </c>
     </row>
     <row r="260" spans="1:16">
       <c r="A260" t="s">
-        <v>646</v>
+        <v>627</v>
       </c>
       <c r="B260" t="s">
-        <v>647</v>
+        <v>628</v>
       </c>
       <c r="C260" s="1">
-        <v>200000.0</v>
+        <v>89000.0</v>
       </c>
       <c r="D260" s="1">
-        <v>97.34</v>
+        <v>101.215</v>
       </c>
       <c r="E260" s="1">
-        <v>100.0</v>
+        <v>99.871</v>
       </c>
       <c r="F260" t="s">
         <v>8</v>
       </c>
       <c r="G260">
         <v>1.0</v>
       </c>
       <c r="H260" s="1">
-        <v>200000.0</v>
+        <v>88885.19</v>
       </c>
       <c r="I260" s="1">
-        <v>-5320.0</v>
+        <v>1196.16</v>
       </c>
       <c r="J260" s="1">
-        <v>-2.66</v>
+        <v>1.3457359994393</v>
       </c>
       <c r="K260">
-        <v>1.74</v>
-[...2 lines deleted...]
-        <v>648</v>
+        <v>0.15</v>
+      </c>
+      <c r="L260">
+        <v>137.16</v>
       </c>
       <c r="M260" s="1">
-        <v>194680.0</v>
+        <v>90081.35</v>
       </c>
       <c r="N260" s="1">
-        <v>198152.62</v>
+        <v>90218.51</v>
       </c>
       <c r="O260" s="1">
-        <v>0.33</v>
+        <v>0.14</v>
       </c>
       <c r="P260">
         <v>1</v>
       </c>
     </row>
     <row r="261" spans="1:16">
       <c r="A261" t="s">
-        <v>649</v>
+        <v>629</v>
       </c>
       <c r="B261" t="s">
-        <v>650</v>
+        <v>630</v>
       </c>
       <c r="C261" s="1">
-        <v>195.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D261" s="1">
-        <v>0.1125</v>
+        <v>103.953</v>
       </c>
       <c r="E261" s="1">
-        <v>0.1072948718</v>
+        <v>106.89563</v>
       </c>
       <c r="F261" t="s">
         <v>8</v>
       </c>
       <c r="G261">
         <v>1.0</v>
       </c>
       <c r="H261" s="1">
-        <v>0.0</v>
+        <v>106895.63</v>
       </c>
       <c r="I261" s="1">
-        <v>2537.5</v>
+        <v>-2942.63</v>
       </c>
       <c r="J261" s="1">
-        <v>0</v>
+        <v>-2.7528066395231</v>
       </c>
       <c r="K261">
-        <v>0.0</v>
+        <v>0.24</v>
       </c>
       <c r="L261">
-        <v>0.0</v>
+        <v>244.52</v>
       </c>
       <c r="M261" s="1">
-        <v>2537.5</v>
+        <v>103953.0</v>
       </c>
       <c r="N261" s="1">
-        <v>2537.5</v>
+        <v>104197.52</v>
       </c>
       <c r="O261" s="1">
-        <v>0.0</v>
+        <v>0.17</v>
       </c>
       <c r="P261">
         <v>1</v>
       </c>
     </row>
     <row r="262" spans="1:16">
       <c r="A262" t="s">
-        <v>651</v>
+        <v>631</v>
       </c>
       <c r="B262" t="s">
-        <v>652</v>
+        <v>632</v>
       </c>
       <c r="C262" s="1">
-        <v>57.0</v>
+        <v>200000.0</v>
       </c>
       <c r="D262" s="1">
-        <v>41.9</v>
+        <v>97.53</v>
       </c>
       <c r="E262" s="1">
-        <v>53.2</v>
+        <v>99.589</v>
       </c>
       <c r="F262" t="s">
         <v>8</v>
       </c>
       <c r="G262">
         <v>1.0</v>
       </c>
       <c r="H262" s="1">
-        <v>30324.0</v>
+        <v>199178.0</v>
       </c>
       <c r="I262" s="1">
-        <v>-6441.0</v>
+        <v>-4118.0</v>
       </c>
       <c r="J262" s="1">
-        <v>-21.240601503759</v>
+        <v>-2.0674974143731</v>
       </c>
       <c r="K262">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>2.47</v>
+      </c>
+      <c r="L262" t="s">
+        <v>633</v>
       </c>
       <c r="M262" s="1">
-        <v>23883.0</v>
+        <v>195060.0</v>
       </c>
       <c r="N262" s="1">
-        <v>23883.0</v>
+        <v>200007.95</v>
       </c>
       <c r="O262" s="1">
-        <v>0.04</v>
+        <v>0.32</v>
       </c>
       <c r="P262">
         <v>1</v>
       </c>
     </row>
     <row r="263" spans="1:16">
       <c r="A263" t="s">
-        <v>653</v>
+        <v>634</v>
       </c>
       <c r="B263" t="s">
-        <v>654</v>
+        <v>635</v>
       </c>
       <c r="C263" s="1">
-        <v>80.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D263" s="1">
-        <v>40.9</v>
+        <v>96.967</v>
       </c>
       <c r="E263" s="1">
-        <v>75.3</v>
+        <v>99.908</v>
       </c>
       <c r="F263" t="s">
         <v>8</v>
       </c>
       <c r="G263">
         <v>1.0</v>
       </c>
       <c r="H263" s="1">
-        <v>60240.0</v>
+        <v>99908.0</v>
       </c>
       <c r="I263" s="1">
-        <v>-27520.0</v>
+        <v>-2941.0</v>
       </c>
       <c r="J263" s="1">
-        <v>-45.683930942895</v>
+        <v>-2.9437082115546</v>
       </c>
       <c r="K263">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>1.15</v>
+      </c>
+      <c r="L263" t="s">
+        <v>636</v>
       </c>
       <c r="M263" s="1">
-        <v>32720.0</v>
+        <v>96967.0</v>
       </c>
       <c r="N263" s="1">
-        <v>32720.0</v>
+        <v>98118.74</v>
       </c>
       <c r="O263" s="1">
-        <v>0.05</v>
+        <v>0.16</v>
       </c>
       <c r="P263">
         <v>1</v>
       </c>
     </row>
     <row r="264" spans="1:16">
       <c r="A264" t="s">
+        <v>637</v>
+      </c>
+      <c r="B264" t="s">
+        <v>635</v>
+      </c>
+      <c r="C264" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="D264" s="1">
+        <v>102.045</v>
+      </c>
+      <c r="E264" s="1">
+        <v>104.481</v>
+      </c>
+      <c r="F264" t="s">
+        <v>8</v>
+      </c>
+      <c r="G264">
+        <v>1.0</v>
+      </c>
+      <c r="H264" s="1">
+        <v>208962.0</v>
+      </c>
+      <c r="I264" s="1">
+        <v>-4872.0</v>
+      </c>
+      <c r="J264" s="1">
+        <v>-2.3315243919947</v>
+      </c>
+      <c r="K264">
+        <v>0.49</v>
+      </c>
+      <c r="L264">
+        <v>989.04</v>
+      </c>
+      <c r="M264" s="1">
+        <v>204090.0</v>
+      </c>
+      <c r="N264" s="1">
+        <v>205079.04</v>
+      </c>
+      <c r="O264" s="1">
+        <v>0.33</v>
+      </c>
+      <c r="P264">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="265" spans="1:16">
+      <c r="A265" t="s">
+        <v>638</v>
+      </c>
+      <c r="B265" t="s">
+        <v>639</v>
+      </c>
+      <c r="C265" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="D265" s="1">
+        <v>103.318</v>
+      </c>
+      <c r="E265" s="1">
+        <v>106.6</v>
+      </c>
+      <c r="F265" t="s">
+        <v>8</v>
+      </c>
+      <c r="G265">
+        <v>1.0</v>
+      </c>
+      <c r="H265" s="1">
+        <v>213200.0</v>
+      </c>
+      <c r="I265" s="1">
+        <v>-6564.0</v>
+      </c>
+      <c r="J265" s="1">
+        <v>-3.078799249531</v>
+      </c>
+      <c r="K265">
+        <v>2.48</v>
+      </c>
+      <c r="L265" t="s">
+        <v>640</v>
+      </c>
+      <c r="M265" s="1">
+        <v>206636.0</v>
+      </c>
+      <c r="N265" s="1">
+        <v>211596.27</v>
+      </c>
+      <c r="O265" s="1">
+        <v>0.34</v>
+      </c>
+      <c r="P265">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="266" spans="1:16">
+      <c r="A266" t="s">
+        <v>641</v>
+      </c>
+      <c r="B266" t="s">
+        <v>642</v>
+      </c>
+      <c r="C266" s="1">
+        <v>285000.0</v>
+      </c>
+      <c r="D266" s="1">
+        <v>97.282</v>
+      </c>
+      <c r="E266" s="1">
+        <v>99.902</v>
+      </c>
+      <c r="F266" t="s">
+        <v>8</v>
+      </c>
+      <c r="G266">
+        <v>1.0</v>
+      </c>
+      <c r="H266" s="1">
+        <v>284720.7</v>
+      </c>
+      <c r="I266" s="1">
+        <v>-7467.0</v>
+      </c>
+      <c r="J266" s="1">
+        <v>-2.6225701187163</v>
+      </c>
+      <c r="K266">
+        <v>0.88</v>
+      </c>
+      <c r="L266" t="s">
+        <v>643</v>
+      </c>
+      <c r="M266" s="1">
+        <v>277253.7</v>
+      </c>
+      <c r="N266" s="1">
+        <v>279772.83</v>
+      </c>
+      <c r="O266" s="1">
+        <v>0.45</v>
+      </c>
+      <c r="P266">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="267" spans="1:16">
+      <c r="A267" t="s">
+        <v>644</v>
+      </c>
+      <c r="B267" t="s">
+        <v>645</v>
+      </c>
+      <c r="C267" s="1">
+        <v>168000.0</v>
+      </c>
+      <c r="D267" s="1">
+        <v>99.874</v>
+      </c>
+      <c r="E267" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="F267" t="s">
+        <v>8</v>
+      </c>
+      <c r="G267">
+        <v>1.0</v>
+      </c>
+      <c r="H267" s="1">
+        <v>168000.0</v>
+      </c>
+      <c r="I267" s="1">
+        <v>-211.68</v>
+      </c>
+      <c r="J267" s="1">
+        <v>-0.126</v>
+      </c>
+      <c r="K267">
+        <v>1.28</v>
+      </c>
+      <c r="L267" t="s">
+        <v>646</v>
+      </c>
+      <c r="M267" s="1">
+        <v>167788.32</v>
+      </c>
+      <c r="N267" s="1">
+        <v>169940.01</v>
+      </c>
+      <c r="O267" s="1">
+        <v>0.27</v>
+      </c>
+      <c r="P267">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="268" spans="1:16">
+      <c r="A268" t="s">
+        <v>647</v>
+      </c>
+      <c r="B268" t="s">
+        <v>648</v>
+      </c>
+      <c r="C268" s="1">
+        <v>190000.0</v>
+      </c>
+      <c r="D268" s="1">
+        <v>94.668</v>
+      </c>
+      <c r="E268" s="1">
+        <v>106.52323684</v>
+      </c>
+      <c r="F268" t="s">
+        <v>8</v>
+      </c>
+      <c r="G268">
+        <v>1.0</v>
+      </c>
+      <c r="H268" s="1">
+        <v>202394.15</v>
+      </c>
+      <c r="I268" s="1">
+        <v>-22524.95</v>
+      </c>
+      <c r="J268" s="1">
+        <v>-11.129249536116</v>
+      </c>
+      <c r="K268">
+        <v>0.02</v>
+      </c>
+      <c r="L268">
+        <v>37.74</v>
+      </c>
+      <c r="M268" s="1">
+        <v>179869.2</v>
+      </c>
+      <c r="N268" s="1">
+        <v>179906.94</v>
+      </c>
+      <c r="O268" s="1">
+        <v>0.29</v>
+      </c>
+      <c r="P268">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="269" spans="1:16">
+      <c r="A269" t="s">
+        <v>649</v>
+      </c>
+      <c r="B269" t="s">
+        <v>650</v>
+      </c>
+      <c r="C269" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="D269" s="1">
+        <v>100.293</v>
+      </c>
+      <c r="E269" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="F269" t="s">
+        <v>8</v>
+      </c>
+      <c r="G269">
+        <v>1.0</v>
+      </c>
+      <c r="H269" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="I269" s="1">
+        <v>293.0</v>
+      </c>
+      <c r="J269" s="1">
+        <v>0.293</v>
+      </c>
+      <c r="K269">
+        <v>0.36</v>
+      </c>
+      <c r="L269">
+        <v>363.22</v>
+      </c>
+      <c r="M269" s="1">
+        <v>100293.0</v>
+      </c>
+      <c r="N269" s="1">
+        <v>100656.22</v>
+      </c>
+      <c r="O269" s="1">
+        <v>0.16</v>
+      </c>
+      <c r="P269">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="270" spans="1:16">
+      <c r="A270" t="s">
+        <v>651</v>
+      </c>
+      <c r="B270" t="s">
+        <v>652</v>
+      </c>
+      <c r="C270" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="D270" s="1">
+        <v>101.547</v>
+      </c>
+      <c r="E270" s="1">
+        <v>103.4955</v>
+      </c>
+      <c r="F270" t="s">
+        <v>8</v>
+      </c>
+      <c r="G270">
+        <v>1.0</v>
+      </c>
+      <c r="H270" s="1">
+        <v>206991.0</v>
+      </c>
+      <c r="I270" s="1">
+        <v>-3897.0</v>
+      </c>
+      <c r="J270" s="1">
+        <v>-1.8826905517631</v>
+      </c>
+      <c r="K270">
+        <v>0.7</v>
+      </c>
+      <c r="L270" t="s">
+        <v>653</v>
+      </c>
+      <c r="M270" s="1">
+        <v>203094.0</v>
+      </c>
+      <c r="N270" s="1">
+        <v>204491.26</v>
+      </c>
+      <c r="O270" s="1">
+        <v>0.33</v>
+      </c>
+      <c r="P270">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="271" spans="1:16">
+      <c r="A271" t="s">
+        <v>654</v>
+      </c>
+      <c r="B271" t="s">
         <v>655</v>
       </c>
-      <c r="B264" t="s">
+      <c r="C271" s="1">
+        <v>160000.0</v>
+      </c>
+      <c r="D271" s="1">
+        <v>99.666</v>
+      </c>
+      <c r="E271" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="F271" t="s">
+        <v>8</v>
+      </c>
+      <c r="G271">
+        <v>1.0</v>
+      </c>
+      <c r="H271" s="1">
+        <v>160000.0</v>
+      </c>
+      <c r="I271" s="1">
+        <v>-534.4</v>
+      </c>
+      <c r="J271" s="1">
+        <v>-0.334</v>
+      </c>
+      <c r="K271">
+        <v>0.34</v>
+      </c>
+      <c r="L271">
+        <v>546.23</v>
+      </c>
+      <c r="M271" s="1">
+        <v>159465.6</v>
+      </c>
+      <c r="N271" s="1">
+        <v>160011.83</v>
+      </c>
+      <c r="O271" s="1">
+        <v>0.26</v>
+      </c>
+      <c r="P271">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="272" spans="1:16">
+      <c r="A272" t="s">
         <v>656</v>
       </c>
-      <c r="C264" s="1">
-[...20 lines deleted...]
-      <c r="J264" s="1">
+      <c r="B272" t="s">
+        <v>657</v>
+      </c>
+      <c r="C272" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="D272" s="1">
+        <v>100.212</v>
+      </c>
+      <c r="E272" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="F272" t="s">
+        <v>8</v>
+      </c>
+      <c r="G272">
+        <v>1.0</v>
+      </c>
+      <c r="H272" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="I272" s="1">
+        <v>212.0</v>
+      </c>
+      <c r="J272" s="1">
+        <v>0.212</v>
+      </c>
+      <c r="K272">
+        <v>0.39</v>
+      </c>
+      <c r="L272">
+        <v>394.27</v>
+      </c>
+      <c r="M272" s="1">
+        <v>100212.0</v>
+      </c>
+      <c r="N272" s="1">
+        <v>100606.27</v>
+      </c>
+      <c r="O272" s="1">
+        <v>0.16</v>
+      </c>
+      <c r="P272">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="273" spans="1:16">
+      <c r="A273" t="s">
+        <v>658</v>
+      </c>
+      <c r="B273" t="s">
+        <v>659</v>
+      </c>
+      <c r="C273" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="D273" s="1">
+        <v>95.679</v>
+      </c>
+      <c r="E273" s="1">
+        <v>97.25</v>
+      </c>
+      <c r="F273" t="s">
+        <v>8</v>
+      </c>
+      <c r="G273">
+        <v>1.0</v>
+      </c>
+      <c r="H273" s="1">
+        <v>194500.0</v>
+      </c>
+      <c r="I273" s="1">
+        <v>-3142.0</v>
+      </c>
+      <c r="J273" s="1">
+        <v>-1.6154241645244</v>
+      </c>
+      <c r="K273">
+        <v>0.2</v>
+      </c>
+      <c r="L273">
+        <v>397.26</v>
+      </c>
+      <c r="M273" s="1">
+        <v>191358.0</v>
+      </c>
+      <c r="N273" s="1">
+        <v>191755.26</v>
+      </c>
+      <c r="O273" s="1">
+        <v>0.31</v>
+      </c>
+      <c r="P273">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="274" spans="1:16">
+      <c r="A274" t="s">
+        <v>660</v>
+      </c>
+      <c r="B274" t="s">
+        <v>661</v>
+      </c>
+      <c r="C274" s="1">
+        <v>106000.0</v>
+      </c>
+      <c r="D274" s="1">
+        <v>98.847</v>
+      </c>
+      <c r="E274" s="1">
+        <v>99.695</v>
+      </c>
+      <c r="F274" t="s">
+        <v>8</v>
+      </c>
+      <c r="G274">
+        <v>1.0</v>
+      </c>
+      <c r="H274" s="1">
+        <v>105676.7</v>
+      </c>
+      <c r="I274" s="1">
+        <v>-898.88</v>
+      </c>
+      <c r="J274" s="1">
+        <v>-0.85059431265359</v>
+      </c>
+      <c r="K274">
+        <v>0.64</v>
+      </c>
+      <c r="L274">
+        <v>675.21</v>
+      </c>
+      <c r="M274" s="1">
+        <v>104777.82</v>
+      </c>
+      <c r="N274" s="1">
+        <v>105453.03</v>
+      </c>
+      <c r="O274" s="1">
+        <v>0.17</v>
+      </c>
+      <c r="P274">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="275" spans="1:16">
+      <c r="A275" t="s">
+        <v>662</v>
+      </c>
+      <c r="B275" t="s">
+        <v>663</v>
+      </c>
+      <c r="C275" s="1">
+        <v>300000.0</v>
+      </c>
+      <c r="D275" s="1">
+        <v>82.363</v>
+      </c>
+      <c r="E275" s="1">
+        <v>92.28804</v>
+      </c>
+      <c r="F275" t="s">
+        <v>8</v>
+      </c>
+      <c r="G275">
+        <v>1.0</v>
+      </c>
+      <c r="H275" s="1">
+        <v>276864.12</v>
+      </c>
+      <c r="I275" s="1">
+        <v>-29775.12</v>
+      </c>
+      <c r="J275" s="1">
+        <v>-10.754416281893</v>
+      </c>
+      <c r="K275">
+        <v>0.53</v>
+      </c>
+      <c r="L275" t="s">
+        <v>664</v>
+      </c>
+      <c r="M275" s="1">
+        <v>247089.0</v>
+      </c>
+      <c r="N275" s="1">
+        <v>248691.74</v>
+      </c>
+      <c r="O275" s="1">
+        <v>0.4</v>
+      </c>
+      <c r="P275">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="276" spans="1:16">
+      <c r="A276" t="s">
+        <v>665</v>
+      </c>
+      <c r="B276" t="s">
+        <v>666</v>
+      </c>
+      <c r="C276" s="1">
+        <v>216000.0</v>
+      </c>
+      <c r="D276" s="1">
+        <v>89.479</v>
+      </c>
+      <c r="E276" s="1">
+        <v>102.24988426</v>
+      </c>
+      <c r="F276" t="s">
+        <v>8</v>
+      </c>
+      <c r="G276">
+        <v>1.0</v>
+      </c>
+      <c r="H276" s="1">
+        <v>220859.75</v>
+      </c>
+      <c r="I276" s="1">
+        <v>-27585.11</v>
+      </c>
+      <c r="J276" s="1">
+        <v>-12.489876494019</v>
+      </c>
+      <c r="K276">
+        <v>0.66</v>
+      </c>
+      <c r="L276" t="s">
+        <v>667</v>
+      </c>
+      <c r="M276" s="1">
+        <v>193274.64</v>
+      </c>
+      <c r="N276" s="1">
+        <v>194694.91</v>
+      </c>
+      <c r="O276" s="1">
+        <v>0.31</v>
+      </c>
+      <c r="P276">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="277" spans="1:16">
+      <c r="A277" t="s">
+        <v>668</v>
+      </c>
+      <c r="B277" t="s">
+        <v>669</v>
+      </c>
+      <c r="C277" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="D277" s="1">
+        <v>100.453</v>
+      </c>
+      <c r="E277" s="1">
+        <v>99.417</v>
+      </c>
+      <c r="F277" t="s">
+        <v>8</v>
+      </c>
+      <c r="G277">
+        <v>1.0</v>
+      </c>
+      <c r="H277" s="1">
+        <v>99417.0</v>
+      </c>
+      <c r="I277" s="1">
+        <v>1036.0</v>
+      </c>
+      <c r="J277" s="1">
+        <v>1.0420752989931</v>
+      </c>
+      <c r="K277">
+        <v>0.47</v>
+      </c>
+      <c r="L277">
+        <v>472.6</v>
+      </c>
+      <c r="M277" s="1">
+        <v>100453.0</v>
+      </c>
+      <c r="N277" s="1">
+        <v>100925.6</v>
+      </c>
+      <c r="O277" s="1">
+        <v>0.16</v>
+      </c>
+      <c r="P277">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="278" spans="1:16">
+      <c r="A278" t="s">
+        <v>670</v>
+      </c>
+      <c r="B278" t="s">
+        <v>671</v>
+      </c>
+      <c r="C278" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="D278" s="1">
+        <v>98.553</v>
+      </c>
+      <c r="E278" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="F278" t="s">
+        <v>8</v>
+      </c>
+      <c r="G278">
+        <v>1.0</v>
+      </c>
+      <c r="H278" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="I278" s="1">
+        <v>-2894.0</v>
+      </c>
+      <c r="J278" s="1">
+        <v>-1.447</v>
+      </c>
+      <c r="K278">
+        <v>2.16</v>
+      </c>
+      <c r="L278" t="s">
+        <v>672</v>
+      </c>
+      <c r="M278" s="1">
+        <v>197106.0</v>
+      </c>
+      <c r="N278" s="1">
+        <v>201425.18</v>
+      </c>
+      <c r="O278" s="1">
+        <v>0.32</v>
+      </c>
+      <c r="P278">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="279" spans="1:16">
+      <c r="A279" t="s">
+        <v>673</v>
+      </c>
+      <c r="B279" t="s">
+        <v>674</v>
+      </c>
+      <c r="C279" s="1">
+        <v>322.0</v>
+      </c>
+      <c r="D279" s="1">
+        <v>0.0475</v>
+      </c>
+      <c r="E279" s="1">
+        <v>0.1083618012</v>
+      </c>
+      <c r="F279" t="s">
+        <v>8</v>
+      </c>
+      <c r="G279">
+        <v>1.0</v>
+      </c>
+      <c r="H279" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="I279" s="1">
+        <v>-48993.75</v>
+      </c>
+      <c r="J279" s="1">
         <v>0</v>
       </c>
-      <c r="K264">
-[...14 lines deleted...]
-      <c r="P264">
+      <c r="K279">
+        <v>0.0</v>
+      </c>
+      <c r="L279">
+        <v>0.0</v>
+      </c>
+      <c r="M279" s="1">
+        <v>-48993.75</v>
+      </c>
+      <c r="N279" s="1">
+        <v>-48993.75</v>
+      </c>
+      <c r="O279" s="1">
+        <v>-0.08</v>
+      </c>
+      <c r="P279">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="280" spans="1:16">
+      <c r="A280" t="s">
+        <v>675</v>
+      </c>
+      <c r="B280" t="s">
+        <v>676</v>
+      </c>
+      <c r="C280" s="1">
+        <v>80.0</v>
+      </c>
+      <c r="D280" s="1">
+        <v>59.6</v>
+      </c>
+      <c r="E280" s="1">
+        <v>75.3</v>
+      </c>
+      <c r="F280" t="s">
+        <v>8</v>
+      </c>
+      <c r="G280">
+        <v>1.0</v>
+      </c>
+      <c r="H280" s="1">
+        <v>60240.0</v>
+      </c>
+      <c r="I280" s="1">
+        <v>-12560.0</v>
+      </c>
+      <c r="J280" s="1">
+        <v>-20.849933598938</v>
+      </c>
+      <c r="K280">
+        <v>0.0</v>
+      </c>
+      <c r="L280">
+        <v>0.0</v>
+      </c>
+      <c r="M280" s="1">
+        <v>47680.0</v>
+      </c>
+      <c r="N280" s="1">
+        <v>47680.0</v>
+      </c>
+      <c r="O280" s="1">
+        <v>0.08</v>
+      </c>
+      <c r="P280">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="281" spans="1:16">
+      <c r="A281" t="s">
+        <v>677</v>
+      </c>
+      <c r="B281" t="s">
+        <v>678</v>
+      </c>
+      <c r="C281" s="1">
+        <v>-322.0</v>
+      </c>
+      <c r="D281" s="1">
+        <v>0.035</v>
+      </c>
+      <c r="E281" s="1">
+        <v>0.0738354037</v>
+      </c>
+      <c r="F281" t="s">
+        <v>8</v>
+      </c>
+      <c r="G281">
+        <v>1.0</v>
+      </c>
+      <c r="H281" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="I281" s="1">
+        <v>31262.5</v>
+      </c>
+      <c r="J281" s="1">
+        <v>0</v>
+      </c>
+      <c r="K281">
+        <v>0.0</v>
+      </c>
+      <c r="L281">
+        <v>0.0</v>
+      </c>
+      <c r="M281" s="1">
+        <v>31262.5</v>
+      </c>
+      <c r="N281" s="1">
+        <v>31262.5</v>
+      </c>
+      <c r="O281" s="1">
+        <v>0.05</v>
+      </c>
+      <c r="P281">
         <v>1</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>