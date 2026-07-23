--- v0 (2026-05-07)
+++ v1 (2026-07-23)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="1" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Répartition" sheetId="1" r:id="rId4"/>
     <sheet name="Valorisation" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="620">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="634">
   <si>
     <t>Type Part</t>
   </si>
   <si>
     <t>CodeIsin</t>
   </si>
   <si>
     <t>Parts</t>
   </si>
   <si>
     <t>Vl</t>
   </si>
   <si>
     <t>Devise</t>
   </si>
   <si>
     <t>Actif net</t>
   </si>
   <si>
     <t>RC</t>
   </si>
   <si>
     <t>FR001400I5F3</t>
   </si>
   <si>
@@ -106,203 +106,197 @@
   <si>
     <t>VBCE (EUR)</t>
   </si>
   <si>
     <t>VBCI (EUR)</t>
   </si>
   <si>
     <t>Poids</t>
   </si>
   <si>
     <t>Nb.</t>
   </si>
   <si>
     <t>US88579Y1010</t>
   </si>
   <si>
     <t>3M CO</t>
   </si>
   <si>
     <t>USD</t>
   </si>
   <si>
     <t>CH0012221716</t>
   </si>
   <si>
-    <t>ABB LTD-REG</t>
+    <t>ABB SS Equity</t>
   </si>
   <si>
     <t>CHF</t>
   </si>
   <si>
     <t>US0028241000</t>
   </si>
   <si>
     <t>ABBO LABO INC</t>
   </si>
   <si>
     <t>US00287Y1091</t>
   </si>
   <si>
     <t>ABBVIE INC</t>
   </si>
   <si>
     <t>IE00B4BNMY34</t>
   </si>
   <si>
     <t>ACCENTURE PLC-A</t>
   </si>
   <si>
+    <t>ES0125220311</t>
+  </si>
+  <si>
+    <t>ACCIONA SA</t>
+  </si>
+  <si>
     <t>US00724F1012</t>
   </si>
   <si>
     <t>ADOBE INC</t>
   </si>
   <si>
     <t>US0079031078</t>
   </si>
   <si>
     <t>ADV MICRO DEVICE</t>
   </si>
   <si>
     <t>JP3122400009</t>
   </si>
   <si>
     <t>ADVANTEST CORP</t>
   </si>
   <si>
     <t>JPY</t>
   </si>
   <si>
-    <t>NL0012969182</t>
-[...10 lines deleted...]
-  <si>
     <t>US0010551028</t>
   </si>
   <si>
     <t>AFLAC INC</t>
   </si>
   <si>
-    <t>US00846U1016</t>
-[...4 lines deleted...]
-  <si>
     <t>CA0084741085</t>
   </si>
   <si>
     <t>AGNICO EAGLE MINES</t>
   </si>
   <si>
     <t>CAD</t>
   </si>
   <si>
     <t>HK0000069689</t>
   </si>
   <si>
     <t>AIA</t>
   </si>
   <si>
     <t>HKD</t>
   </si>
   <si>
     <t>FR0000120073</t>
   </si>
   <si>
     <t>AIR LIQUIDE SA</t>
   </si>
   <si>
     <t>US0090661010</t>
   </si>
   <si>
     <t>AIRBNB INC-A</t>
   </si>
   <si>
-    <t>CH0432492467</t>
-[...2 lines deleted...]
-    <t>ALCON INC</t>
+    <t>NL0000235190</t>
+  </si>
+  <si>
+    <t>AIRBUS SE</t>
   </si>
   <si>
     <t>CA01626P1484</t>
   </si>
   <si>
     <t>ALIMEN COUCHE</t>
   </si>
   <si>
     <t>DE0008404005</t>
   </si>
   <si>
     <t>ALLIANZ SE-REG</t>
   </si>
   <si>
-    <t>US0200021014</t>
-[...4 lines deleted...]
-  <si>
     <t>US02043Q1076</t>
   </si>
   <si>
     <t>ALNYLAM PHARMACE</t>
   </si>
   <si>
     <t>US02079K3059</t>
   </si>
   <si>
     <t>ALPHABET INC-A</t>
   </si>
   <si>
     <t>ES0109067019</t>
   </si>
   <si>
     <t>AMADEUS IT GROUP</t>
   </si>
   <si>
+    <t>US0258161092</t>
+  </si>
+  <si>
+    <t>AMERICAN EXPRESS</t>
+  </si>
+  <si>
     <t>US03027X1000</t>
   </si>
   <si>
     <t>AMERICAN TOWER C</t>
   </si>
   <si>
     <t>US03076C1062</t>
   </si>
   <si>
     <t>AMERIPRISE FINAN</t>
   </si>
   <si>
+    <t>US0311001004</t>
+  </si>
+  <si>
+    <t>AMETEK INC</t>
+  </si>
+  <si>
     <t>US0311621009</t>
   </si>
   <si>
     <t>AMGEN INC</t>
   </si>
   <si>
     <t>US0326541051</t>
   </si>
   <si>
     <t>ANALOG DEVICES</t>
   </si>
   <si>
     <t>BE0974293251</t>
   </si>
   <si>
     <t>ANHEUSER-BUSCH I</t>
   </si>
   <si>
     <t>IE00BLP1HW54</t>
   </si>
   <si>
     <t>AON PLC/IRELAND</t>
   </si>
   <si>
     <t>US03769M1062</t>
@@ -337,56 +331,50 @@
   <si>
     <t>GB0009895292</t>
   </si>
   <si>
     <t>ASTRAZENECA PLC</t>
   </si>
   <si>
     <t>GBP</t>
   </si>
   <si>
     <t>US00206R1023</t>
   </si>
   <si>
     <t>AT&amp;T INC</t>
   </si>
   <si>
     <t>SE0017486889</t>
   </si>
   <si>
     <t>ATLAS COPCO-A</t>
   </si>
   <si>
     <t>SEK</t>
   </si>
   <si>
-    <t>US0494681010</t>
-[...4 lines deleted...]
-  <si>
     <t>US0527691069</t>
   </si>
   <si>
     <t>AUTODESK INC</t>
   </si>
   <si>
     <t>US0530151036</t>
   </si>
   <si>
     <t>AUTOMATIC DATA</t>
   </si>
   <si>
     <t>FR0000120628</t>
   </si>
   <si>
     <t>AXA</t>
   </si>
   <si>
     <t>US05464C1018</t>
   </si>
   <si>
     <t>AXON ENTERPRISE</t>
   </si>
   <si>
     <t>ES0113900J37</t>
@@ -409,263 +397,263 @@
   <si>
     <t>CA0636711016</t>
   </si>
   <si>
     <t>BANK OF MONTREAL</t>
   </si>
   <si>
     <t>US0640581007</t>
   </si>
   <si>
     <t>BANK OF NY MELLON</t>
   </si>
   <si>
     <t>GB0031348658</t>
   </si>
   <si>
     <t>BARCLAYS PLC</t>
   </si>
   <si>
     <t>ES0113211835</t>
   </si>
   <si>
     <t>BBVA</t>
   </si>
   <si>
+    <t>CA05534B7604</t>
+  </si>
+  <si>
+    <t>BCE INC</t>
+  </si>
+  <si>
+    <t>US0758871091</t>
+  </si>
+  <si>
+    <t>BECTON DICKINSON</t>
+  </si>
+  <si>
     <t>US09290D1019</t>
   </si>
   <si>
     <t>BLACKROCK INC</t>
   </si>
   <si>
-    <t>DE0005190003</t>
-[...2 lines deleted...]
-    <t>BMW AG</t>
+    <t>US0937121079</t>
+  </si>
+  <si>
+    <t>BLOOM ENERGY C-A</t>
   </si>
   <si>
     <t>FR0000131104</t>
   </si>
   <si>
     <t>BNP PARIBAS</t>
   </si>
   <si>
-    <t>SE0020050417</t>
-[...4 lines deleted...]
-  <si>
     <t>US09857L1089</t>
   </si>
   <si>
     <t>BOOKING HOLDINGS</t>
   </si>
   <si>
     <t>US1011371077</t>
   </si>
   <si>
     <t>BOSTON SCIENTIFC</t>
   </si>
   <si>
     <t>JP3830800003</t>
   </si>
   <si>
     <t>BRIDGESTONE CORP</t>
   </si>
   <si>
     <t>US1101221083</t>
   </si>
   <si>
     <t>BRISTOL-MYER SQB</t>
   </si>
   <si>
     <t>US11135F1012</t>
   </si>
   <si>
     <t>BROADCOM INC</t>
   </si>
   <si>
+    <t>US11133T1034</t>
+  </si>
+  <si>
+    <t>BROADRIDGE FINL</t>
+  </si>
+  <si>
     <t>US1273871087</t>
   </si>
   <si>
     <t>CADENCE DESIGN</t>
   </si>
   <si>
     <t>CA13321L1085</t>
   </si>
   <si>
     <t>CAMECO CORP</t>
   </si>
   <si>
     <t>CA1360691010</t>
   </si>
   <si>
     <t>CAN IMPL BK COMM</t>
   </si>
   <si>
     <t>US14149Y1082</t>
   </si>
   <si>
     <t>CARDINAL HEALTH</t>
   </si>
   <si>
     <t>US1491231015</t>
   </si>
   <si>
     <t>CATERPILLAR INC</t>
   </si>
   <si>
-    <t>US12503M1080</t>
-[...10 lines deleted...]
-  <si>
     <t>US03073E1055</t>
   </si>
   <si>
     <t>CENCORA INC</t>
   </si>
   <si>
     <t>CH0210483332</t>
   </si>
   <si>
     <t>CIE FINANCI-REG</t>
   </si>
   <si>
     <t>US1717793095</t>
   </si>
   <si>
     <t>CIENA</t>
   </si>
   <si>
     <t>US1729081059</t>
   </si>
   <si>
     <t>CINTAS CORP</t>
   </si>
   <si>
     <t>US1729674242</t>
   </si>
   <si>
     <t>CITIGROUP INC</t>
   </si>
   <si>
     <t>US18915M1071</t>
   </si>
   <si>
     <t>CLOUDFLARE INC-A</t>
   </si>
   <si>
     <t>US12572Q1058</t>
   </si>
   <si>
     <t>CME GROUP INC</t>
   </si>
   <si>
     <t>US1912161007</t>
   </si>
   <si>
     <t>COCA-COLA CO/THE</t>
   </si>
   <si>
-    <t>GB00BDCPN049</t>
-[...2 lines deleted...]
-    <t>COCA-COLA EUROPA</t>
+    <t>US19260Q1076</t>
+  </si>
+  <si>
+    <t>COINBASE GLOBA-A</t>
   </si>
   <si>
     <t>US1941621039</t>
   </si>
   <si>
     <t>COLGATE-PALMOLIV</t>
   </si>
   <si>
     <t>US20030N1019</t>
   </si>
   <si>
     <t>COMCAST CORP-A</t>
   </si>
   <si>
     <t>AU000000CBA7</t>
   </si>
   <si>
     <t>COMMONWEALTH BK AUS</t>
   </si>
   <si>
     <t>AUD</t>
   </si>
   <si>
     <t>US2091151041</t>
   </si>
   <si>
     <t>CONS EDISON INC</t>
   </si>
   <si>
     <t>US21037T1097</t>
   </si>
   <si>
     <t>CONSTELLATION EN</t>
   </si>
   <si>
     <t>US21036P1084</t>
   </si>
   <si>
     <t>CONSTELLATION-A</t>
   </si>
   <si>
+    <t>US2166485019</t>
+  </si>
+  <si>
+    <t>COOPER COS INC</t>
+  </si>
+  <si>
     <t>US2193501051</t>
   </si>
   <si>
     <t>CORNING INC</t>
   </si>
   <si>
     <t>US22160K1051</t>
   </si>
   <si>
     <t>COSTCO WHOLESALE</t>
   </si>
   <si>
     <t>IE0001827041</t>
   </si>
   <si>
     <t>CRH PLC</t>
   </si>
   <si>
-    <t>US22788C1053</t>
-[...4 lines deleted...]
-  <si>
     <t>AU000000CSL8</t>
   </si>
   <si>
     <t>CSL LTD</t>
   </si>
   <si>
     <t>US2310211063</t>
   </si>
   <si>
     <t>CUMMINS INC</t>
   </si>
   <si>
     <t>US1266501006</t>
   </si>
   <si>
     <t>CVS HEALTH CORP</t>
   </si>
   <si>
     <t>US2358511028</t>
   </si>
   <si>
     <t>DANAHER CORP</t>
   </si>
   <si>
     <t>FR0000120644</t>
@@ -679,353 +667,329 @@
   <si>
     <t>DATADOG INC-A</t>
   </si>
   <si>
     <t>SG1L01001701</t>
   </si>
   <si>
     <t>DBS GROUP HLDGS</t>
   </si>
   <si>
     <t>SGD</t>
   </si>
   <si>
     <t>US2441991054</t>
   </si>
   <si>
     <t>DEERE &amp; CO</t>
   </si>
   <si>
     <t>US24703L2025</t>
   </si>
   <si>
     <t>DELL TECHN-C</t>
   </si>
   <si>
+    <t>DE0005140008</t>
+  </si>
+  <si>
+    <t>DEUTSCHE BANK AG NAM</t>
+  </si>
+  <si>
     <t>DE0005810055</t>
   </si>
   <si>
     <t>DEUTSCHE BOERSE</t>
   </si>
   <si>
     <t>DE0005552004</t>
   </si>
   <si>
     <t>DEUTSCHE POST NAMEN</t>
   </si>
   <si>
     <t>DE0005557508</t>
   </si>
   <si>
     <t>DEUTSCHE TELEKOM</t>
   </si>
   <si>
     <t>GB0002374006</t>
   </si>
   <si>
     <t>DIAGEO PLC</t>
   </si>
   <si>
     <t>US2538681030</t>
   </si>
   <si>
     <t>DIGITAL REALTY</t>
   </si>
   <si>
-    <t>US2566771059</t>
-[...4 lines deleted...]
-  <si>
     <t>CA25675T1075</t>
   </si>
   <si>
     <t>DOLLARAMA  INC</t>
   </si>
   <si>
+    <t>US2600031080</t>
+  </si>
+  <si>
+    <t>DOVER CORP</t>
+  </si>
+  <si>
     <t>DK0060079531</t>
   </si>
   <si>
     <t>DSV A/S</t>
   </si>
   <si>
     <t>DKK</t>
   </si>
   <si>
     <t>IE00B8KQN827</t>
   </si>
   <si>
     <t>EATON CORP PLC</t>
   </si>
   <si>
     <t>US2788651006</t>
   </si>
   <si>
     <t>ECOLAB INC</t>
   </si>
   <si>
     <t>US28176E1082</t>
   </si>
   <si>
     <t>EDWARDS LIFE</t>
   </si>
   <si>
     <t>US2855121099</t>
   </si>
   <si>
     <t>ELECTRONIC ARTS</t>
   </si>
   <si>
+    <t>CA2861812014</t>
+  </si>
+  <si>
+    <t>ELEMENT FLEET MA</t>
+  </si>
+  <si>
     <t>US0367521038</t>
   </si>
   <si>
     <t>ELEVANCE HEALTH</t>
   </si>
   <si>
-    <t>US5324571083</t>
-[...4 lines deleted...]
-  <si>
     <t>US2910111044</t>
   </si>
   <si>
     <t>EMERSON ELEC CO</t>
   </si>
   <si>
-    <t>US2944291051</t>
-[...2 lines deleted...]
-    <t>EQUIFAX INC</t>
+    <t>IT0003128367</t>
+  </si>
+  <si>
+    <t>ENEL SPA</t>
+  </si>
+  <si>
+    <t>FR0010208488</t>
+  </si>
+  <si>
+    <t>ENGIE</t>
   </si>
   <si>
     <t>US29444U7000</t>
   </si>
   <si>
     <t>EQUINIX INC</t>
   </si>
   <si>
     <t>FR0000121667</t>
   </si>
   <si>
     <t>ESSILORLUXOTTICA</t>
   </si>
   <si>
     <t>US30161N1019</t>
   </si>
   <si>
     <t>EXELON CORP</t>
   </si>
   <si>
-    <t>GB00B19NLV48</t>
-[...10 lines deleted...]
-  <si>
     <t>JP3802400006</t>
   </si>
   <si>
     <t>FANUC CORP</t>
   </si>
   <si>
     <t>JP3802300008</t>
   </si>
   <si>
     <t>FAST RETAILING</t>
   </si>
   <si>
     <t>US3119001044</t>
   </si>
   <si>
     <t>FASTENAL CO</t>
   </si>
   <si>
+    <t>US31428X1063</t>
+  </si>
+  <si>
+    <t>FEDEX CORP</t>
+  </si>
+  <si>
     <t>US31488V1070</t>
   </si>
   <si>
     <t>FERGUSON ENTERPR</t>
   </si>
   <si>
-    <t>US31620M1062</t>
-[...10 lines deleted...]
-  <si>
     <t>US3377381088</t>
   </si>
   <si>
     <t>FISERV INC</t>
   </si>
   <si>
     <t>AU000000FMG4</t>
   </si>
   <si>
     <t>FORTESCUE METALS</t>
   </si>
   <si>
     <t>US34959E1091</t>
   </si>
   <si>
     <t>FORTINET INC</t>
   </si>
   <si>
     <t>JP3818000006</t>
   </si>
   <si>
     <t>FUJITSU LTD</t>
   </si>
   <si>
-    <t>US36266G1076</t>
-[...4 lines deleted...]
-  <si>
     <t>US36828A1016</t>
   </si>
   <si>
     <t>GE VERNOVA INC</t>
   </si>
   <si>
-    <t>US3703341046</t>
-[...4 lines deleted...]
-  <si>
     <t>US37045V1008</t>
   </si>
   <si>
     <t>GENERAL MOTORS C</t>
   </si>
   <si>
+    <t>US3724601055</t>
+  </si>
+  <si>
+    <t>GENUINE PARTS CO</t>
+  </si>
+  <si>
     <t>US3755581036</t>
   </si>
   <si>
     <t>GILEAD SCIENCES</t>
   </si>
   <si>
     <t>AU000000GMG2</t>
   </si>
   <si>
     <t>GOODMAN GRP UNIT</t>
   </si>
   <si>
     <t>GB00BN7SWP63</t>
   </si>
   <si>
     <t>GSK PLC</t>
   </si>
   <si>
     <t>GB00BMX86B70</t>
   </si>
   <si>
     <t>HALEON PLC</t>
   </si>
   <si>
-    <t>US40412C1018</t>
-[...14 lines deleted...]
-    <t>HEWLETT PACKA</t>
+    <t>US4165151048</t>
+  </si>
+  <si>
+    <t>HARTFORD INS GRP</t>
+  </si>
+  <si>
+    <t>US4278661081</t>
+  </si>
+  <si>
+    <t>HERSHEY CO/THE</t>
   </si>
   <si>
     <t>US43300A2033</t>
   </si>
   <si>
     <t>HILTON WORLDWIDE</t>
   </si>
   <si>
     <t>JP3788600009</t>
   </si>
   <si>
     <t>HITACHI LTD</t>
   </si>
   <si>
     <t>HK0388045442</t>
   </si>
   <si>
     <t>HKEX</t>
   </si>
   <si>
     <t>US4370761029</t>
   </si>
   <si>
     <t>HOME DEPOT INC</t>
   </si>
   <si>
     <t>US4385161066</t>
   </si>
   <si>
     <t>HONEYWELL INTL</t>
   </si>
   <si>
     <t>JP3837800006</t>
   </si>
   <si>
     <t>HOYA CORP</t>
   </si>
   <si>
     <t>GB0005405286</t>
   </si>
   <si>
     <t>HSBC HOLDINGS PL</t>
   </si>
   <si>
-    <t>US4448591028</t>
-[...4 lines deleted...]
-  <si>
     <t>ES0144580Y14</t>
   </si>
   <si>
     <t>IBERDROLA SA</t>
   </si>
   <si>
     <t>US4592001014</t>
   </si>
   <si>
     <t>IBM</t>
   </si>
   <si>
     <t>US45168D1046</t>
   </si>
   <si>
     <t>IDEXX LABS</t>
   </si>
   <si>
     <t>DE0006231004</t>
   </si>
   <si>
     <t>INFINEON TECHNOLOG</t>
   </si>
   <si>
     <t>NL0011821202</t>
@@ -1054,858 +1018,936 @@
   <si>
     <t>IT0000072618</t>
   </si>
   <si>
     <t>INTESA SANPAOLO</t>
   </si>
   <si>
     <t>US4612021034</t>
   </si>
   <si>
     <t>INTUIT INC</t>
   </si>
   <si>
     <t>US46120E6023</t>
   </si>
   <si>
     <t>INTUITIVE SURGIC</t>
   </si>
   <si>
     <t>SE0015811963</t>
   </si>
   <si>
     <t>INVESTOR AB-B</t>
   </si>
   <si>
-    <t>US46266C1053</t>
-[...2 lines deleted...]
-    <t>IQVIA HOLDINGS I</t>
+    <t>US46284V1017</t>
+  </si>
+  <si>
+    <t>IRON MOUNTAIN</t>
   </si>
   <si>
     <t>IE00BY7QL619</t>
   </si>
   <si>
     <t>JOHNSON CONTROLS INT</t>
   </si>
   <si>
     <t>US46625H1005</t>
   </si>
   <si>
     <t>JPMORGAN CHASE</t>
   </si>
   <si>
     <t>US49271V1008</t>
   </si>
   <si>
     <t>KEURIG DR PEPPER</t>
   </si>
   <si>
+    <t>JP3236200006</t>
+  </si>
+  <si>
+    <t>KEYENCE CORP</t>
+  </si>
+  <si>
     <t>US49338L1035</t>
   </si>
   <si>
     <t>KEYSIGHT TEC</t>
   </si>
   <si>
     <t>US4824801009</t>
   </si>
   <si>
     <t>KLA CORP</t>
   </si>
   <si>
     <t>US5007541064</t>
   </si>
   <si>
     <t>KRAFT HEINZ CO/T</t>
   </si>
   <si>
+    <t>US5128073062</t>
+  </si>
+  <si>
+    <t>LAM RESEARCH</t>
+  </si>
+  <si>
+    <t>FR0010307819</t>
+  </si>
+  <si>
+    <t>LEGRAND SA</t>
+  </si>
+  <si>
+    <t>IE000S9YS762</t>
+  </si>
+  <si>
+    <t>LINDE PLC</t>
+  </si>
+  <si>
+    <t>GB0008706128</t>
+  </si>
+  <si>
+    <t>LLOYDS BANKING</t>
+  </si>
+  <si>
+    <t>CH0013841017</t>
+  </si>
+  <si>
+    <t>LONZA GROUP NOM.</t>
+  </si>
+  <si>
     <t>FR0000120321</t>
   </si>
   <si>
     <t>L'OREAL</t>
   </si>
   <si>
-    <t>US5128073062</t>
-[...34 lines deleted...]
-  <si>
     <t>US5486611073</t>
   </si>
   <si>
     <t>LOWE'S COS INC</t>
   </si>
   <si>
+    <t>CA5503711080</t>
+  </si>
+  <si>
+    <t>LUNDIN GOLD INC</t>
+  </si>
+  <si>
     <t>FR0000121014</t>
   </si>
   <si>
     <t>LVMH MOET HENNE</t>
   </si>
   <si>
     <t>CA56501R1064</t>
   </si>
   <si>
     <t>MANULIFE FINANCIAL</t>
   </si>
   <si>
     <t>US5719032022</t>
   </si>
   <si>
     <t>MARRIOTT INTL-A</t>
   </si>
   <si>
     <t>US5717481023</t>
   </si>
   <si>
     <t>MARSH &amp; MCLENNAN</t>
   </si>
   <si>
     <t>US5738741041</t>
   </si>
   <si>
     <t>MARVELL TECHNOLO</t>
   </si>
   <si>
     <t>US57636Q1040</t>
   </si>
   <si>
     <t>MASTERCARD INC-A</t>
   </si>
   <si>
     <t>US58155Q1031</t>
   </si>
   <si>
     <t>MCKESSON CORP</t>
   </si>
   <si>
     <t>US58733R1023</t>
   </si>
   <si>
     <t>MERCADOLIBRE INC</t>
   </si>
   <si>
+    <t>DE0007100000</t>
+  </si>
+  <si>
+    <t>MERCEDES BENZ GR</t>
+  </si>
+  <si>
+    <t>US58933Y1055</t>
+  </si>
+  <si>
+    <t>MERCK &amp; CO</t>
+  </si>
+  <si>
+    <t>US30303M1027</t>
+  </si>
+  <si>
+    <t>META PLATFORMS-A</t>
+  </si>
+  <si>
     <t>US5926881054</t>
   </si>
   <si>
     <t>METTLER-TOLEDO</t>
   </si>
   <si>
     <t>US5950171042</t>
   </si>
   <si>
     <t>MICROCHIP TECH</t>
   </si>
   <si>
     <t>US5951121038</t>
   </si>
   <si>
     <t>MICRON TECH</t>
   </si>
   <si>
     <t>US5949181045</t>
   </si>
   <si>
     <t>MICROSOFT CORP</t>
   </si>
   <si>
     <t>US5949724083</t>
   </si>
   <si>
     <t>MICROSTRATEGY</t>
   </si>
   <si>
     <t>JP3902400005</t>
   </si>
   <si>
     <t>MITSUB ELEC CORP</t>
   </si>
   <si>
     <t>JP3902900004</t>
   </si>
   <si>
     <t>MITSUBISHI UFJ F</t>
   </si>
   <si>
     <t>JP3885780001</t>
   </si>
   <si>
     <t>MIZUHO FINANCIAL</t>
   </si>
   <si>
-    <t>US60937P1066</t>
-[...4 lines deleted...]
-  <si>
     <t>US6098391054</t>
   </si>
   <si>
     <t>MONOLITHIC POWER</t>
   </si>
   <si>
     <t>US6153691059</t>
   </si>
   <si>
     <t>MOODY'S CORP</t>
   </si>
   <si>
     <t>US6174464486</t>
   </si>
   <si>
     <t>MORGAN STANLEY</t>
   </si>
   <si>
     <t>US6200763075</t>
   </si>
   <si>
     <t>MOTOROLA SOLUTIO</t>
   </si>
   <si>
     <t>DE0008430026</t>
   </si>
   <si>
     <t>MUENCHEN RUECK</t>
   </si>
   <si>
+    <t>JP3914400001</t>
+  </si>
+  <si>
+    <t>MURATA MFG CO</t>
+  </si>
+  <si>
     <t>US6311031081</t>
   </si>
   <si>
     <t>NASDAQ INC</t>
   </si>
   <si>
     <t>GB00BDR05C01</t>
   </si>
   <si>
     <t>NATIONAL GRID PL</t>
   </si>
   <si>
+    <t>AU000000NAB4</t>
+  </si>
+  <si>
+    <t>NATL AUST BANK</t>
+  </si>
+  <si>
     <t>GB00BM8PJY71</t>
   </si>
   <si>
     <t>NATWEST GROUP PL</t>
   </si>
   <si>
+    <t>NL0009805522</t>
+  </si>
+  <si>
+    <t>NEBIUS GROUP NV</t>
+  </si>
+  <si>
+    <t>CH0038863350</t>
+  </si>
+  <si>
+    <t>NESTLE SA-REG</t>
+  </si>
+  <si>
+    <t>US6541061031</t>
+  </si>
+  <si>
+    <t>NIKE INC (B)</t>
+  </si>
+  <si>
     <t>JP3756600007</t>
   </si>
   <si>
     <t>NINTENDO CO LTD</t>
   </si>
   <si>
     <t>FI0009000681</t>
   </si>
   <si>
     <t>NOKIA OYJ</t>
   </si>
   <si>
-    <t>FI4000297767</t>
-[...8 lines deleted...]
-    <t>NORTHERN TRUST</t>
+    <t>AU000000NST8</t>
+  </si>
+  <si>
+    <t>NORTHERN STAR RESOUR</t>
   </si>
   <si>
     <t>CH0012005267</t>
   </si>
   <si>
     <t>NOVARTIS AG-REG</t>
   </si>
   <si>
+    <t>DK0062498333</t>
+  </si>
+  <si>
+    <t>NOVO NORDISK-B</t>
+  </si>
+  <si>
     <t>US6703461052</t>
   </si>
   <si>
     <t>NUCOR CORP</t>
   </si>
   <si>
     <t>US67066G1040</t>
   </si>
   <si>
     <t>NVIDIA CORP</t>
   </si>
   <si>
     <t>NL0009538784</t>
   </si>
   <si>
     <t>NXP SEMICONDUCTO</t>
   </si>
   <si>
     <t>US68389X1054</t>
   </si>
   <si>
     <t>ORACLE CORP</t>
   </si>
   <si>
+    <t>US67103H1077</t>
+  </si>
+  <si>
+    <t>O'REILLY AUTOMOT</t>
+  </si>
+  <si>
     <t>US6937181088</t>
   </si>
   <si>
     <t>PACCAR INC</t>
   </si>
   <si>
-    <t>US69608A1088</t>
-[...4 lines deleted...]
-  <si>
     <t>US6974351057</t>
   </si>
   <si>
     <t>PALO ALTO NETWOR</t>
   </si>
   <si>
     <t>US7043261079</t>
   </si>
   <si>
     <t>PAYCHEX INC</t>
   </si>
   <si>
     <t>US70450Y1038</t>
   </si>
   <si>
     <t>PAYPAL HOLDINGS</t>
   </si>
   <si>
+    <t>US7134481081</t>
+  </si>
+  <si>
+    <t>PEPSICO INC</t>
+  </si>
+  <si>
     <t>US7170811035</t>
   </si>
   <si>
     <t>PFIZER INC</t>
   </si>
   <si>
+    <t>US69331C1080</t>
+  </si>
+  <si>
+    <t>PG&amp;E CORP</t>
+  </si>
+  <si>
+    <t>US6934751057</t>
+  </si>
+  <si>
+    <t>PNC FINANCIAL SE</t>
+  </si>
+  <si>
     <t>US7427181091</t>
   </si>
   <si>
     <t>PROCTER AND GAMBLE</t>
   </si>
   <si>
     <t>US7433151039</t>
   </si>
   <si>
     <t>PROGRESSIVE CORP</t>
   </si>
   <si>
     <t>US74340W1036</t>
   </si>
   <si>
     <t>PROLOGIS INC</t>
   </si>
   <si>
+    <t>IT0004176001</t>
+  </si>
+  <si>
+    <t>PRYSMIAN SPA</t>
+  </si>
+  <si>
     <t>US7445731067</t>
   </si>
   <si>
     <t>PUB SERV ENTERP</t>
   </si>
   <si>
+    <t>NL0015002SN0</t>
+  </si>
+  <si>
+    <t>QIAGEN NV</t>
+  </si>
+  <si>
     <t>US7475251036</t>
   </si>
   <si>
     <t>QUALCOMM INC</t>
   </si>
   <si>
     <t>US74762E1029</t>
   </si>
   <si>
     <t>QUANTA SERVICES</t>
   </si>
   <si>
-    <t>US7547301090</t>
-[...10 lines deleted...]
-  <si>
     <t>JP3970300004</t>
   </si>
   <si>
     <t>RECRUIT HOLDINGS</t>
   </si>
   <si>
     <t>GB00B2B0DG97</t>
   </si>
   <si>
     <t>RELX PLC</t>
   </si>
   <si>
     <t>US7607591002</t>
   </si>
   <si>
     <t>REPUBLIC SVCS</t>
   </si>
   <si>
     <t>US7611521078</t>
   </si>
   <si>
     <t>RESMED INC</t>
   </si>
   <si>
-    <t>CH0012032048</t>
+    <t>CH1499059983</t>
   </si>
   <si>
     <t>ROCHE HOLDING AG</t>
   </si>
   <si>
     <t>US7731211089</t>
   </si>
   <si>
     <t>ROCKET LAB CORP</t>
   </si>
   <si>
     <t>US7739031091</t>
   </si>
   <si>
     <t>ROCKWELL AUTOMAT</t>
   </si>
   <si>
+    <t>CA7751092007</t>
+  </si>
+  <si>
+    <t>ROGERS COMMUNI-B</t>
+  </si>
+  <si>
     <t>CA7800871021</t>
   </si>
   <si>
     <t>ROYAL BANK CANADA</t>
   </si>
   <si>
     <t>US78409V1044</t>
   </si>
   <si>
     <t>S&amp;P GLOBAL INC</t>
   </si>
   <si>
     <t>FR0000073272</t>
   </si>
   <si>
     <t>SAFRAN SA</t>
   </si>
   <si>
-    <t>FR0000125007</t>
-[...4 lines deleted...]
-  <si>
     <t>US79466L3024</t>
   </si>
   <si>
     <t>SALESFORCE INC</t>
   </si>
   <si>
+    <t>SE0000667891</t>
+  </si>
+  <si>
+    <t>SANDVIK AB</t>
+  </si>
+  <si>
     <t>FR0000120578</t>
   </si>
   <si>
     <t>SANOFI</t>
   </si>
   <si>
     <t>DE0007164600</t>
   </si>
   <si>
     <t>SAP SE</t>
   </si>
   <si>
     <t>FR0000121972</t>
   </si>
   <si>
     <t>SCHNEIDER ELECTR</t>
   </si>
   <si>
     <t>US81762P1021</t>
   </si>
   <si>
     <t>SERVICENOW INC</t>
   </si>
   <si>
     <t>US8243481061</t>
   </si>
   <si>
     <t>SHERWIN-WILLIAMS</t>
   </si>
   <si>
-    <t>CA82509L1076</t>
-[...4 lines deleted...]
-  <si>
     <t>DE0007236101</t>
   </si>
   <si>
     <t>SIEMENS AG-REG</t>
   </si>
   <si>
     <t>DE000ENER6Y0</t>
   </si>
   <si>
     <t>SIEMENS ENERGY A</t>
   </si>
   <si>
     <t>JP3890350006</t>
   </si>
   <si>
     <t>SMFG</t>
   </si>
   <si>
     <t>US8334451098</t>
   </si>
   <si>
     <t>SNOWFLAKE INC-A</t>
   </si>
   <si>
     <t>JP3436100006</t>
   </si>
   <si>
     <t>SOFTBANK GROUP C</t>
   </si>
   <si>
     <t>JP3435000009</t>
   </si>
   <si>
     <t>SONY GROUP CORP</t>
   </si>
   <si>
     <t>US8574771031</t>
   </si>
   <si>
     <t>STATE ST CORP</t>
   </si>
   <si>
     <t>US8636671013</t>
   </si>
   <si>
     <t>STRYKER CORP</t>
   </si>
   <si>
+    <t>SE0000112724</t>
+  </si>
+  <si>
+    <t>SVENSKA CELLULOSA B</t>
+  </si>
+  <si>
     <t>CH0126881561</t>
   </si>
   <si>
     <t>SWISS RE AG</t>
   </si>
   <si>
     <t>US8716071076</t>
   </si>
   <si>
     <t>SYNOPSYS INC</t>
   </si>
   <si>
+    <t>JP3463000004</t>
+  </si>
+  <si>
+    <t>TAKEDA PHARMACEU</t>
+  </si>
+  <si>
+    <t>US8760301072</t>
+  </si>
+  <si>
+    <t>TAPESTRY INC NPV</t>
+  </si>
+  <si>
+    <t>US87612E1064</t>
+  </si>
+  <si>
+    <t>TARGET CORP</t>
+  </si>
+  <si>
+    <t>JP3538800008</t>
+  </si>
+  <si>
+    <t>TDK CORP</t>
+  </si>
+  <si>
+    <t>IE000IVNQZ81</t>
+  </si>
+  <si>
+    <t>TE CONNECTIVITY</t>
+  </si>
+  <si>
+    <t>US8825081040</t>
+  </si>
+  <si>
+    <t>TEXAS INSTRUMENT</t>
+  </si>
+  <si>
+    <t>US1255231003</t>
+  </si>
+  <si>
+    <t>THE CIGNA GROUP</t>
+  </si>
+  <si>
+    <t>US8835561023</t>
+  </si>
+  <si>
+    <t>THERMO FISHER</t>
+  </si>
+  <si>
+    <t>US8725401090</t>
+  </si>
+  <si>
+    <t>TJX COS INC</t>
+  </si>
+  <si>
     <t>US8725901040</t>
   </si>
   <si>
     <t>T-MOBILE US INC</t>
   </si>
   <si>
-    <t>US8740541094</t>
-[...46 lines deleted...]
-  <si>
     <t>JP3910660004</t>
   </si>
   <si>
     <t>TOKIO MARINE HD</t>
   </si>
   <si>
     <t>JP3571400005</t>
   </si>
   <si>
     <t>TOKYO ELECTRON</t>
   </si>
   <si>
     <t>CA8911605092</t>
   </si>
   <si>
     <t>TORONTO DOMINION BK</t>
   </si>
   <si>
-    <t>US8923561067</t>
-[...2 lines deleted...]
-    <t>TRACTOR SUPPLY</t>
+    <t>JP3635000007</t>
+  </si>
+  <si>
+    <t>TOYOTA TSUSHO</t>
   </si>
   <si>
     <t>IE00BK9ZQ967</t>
   </si>
   <si>
     <t>TRANE TECHNOLOGI</t>
   </si>
   <si>
+    <t>US89400J1079</t>
+  </si>
+  <si>
+    <t>TRANSUNION</t>
+  </si>
+  <si>
     <t>AU000000TCL6</t>
   </si>
   <si>
     <t>TRANSURBAN GROUP</t>
   </si>
   <si>
     <t>US89417E1091</t>
   </si>
   <si>
     <t>TRAVELERS COMPANIES</t>
   </si>
   <si>
+    <t>US90138F1021</t>
+  </si>
+  <si>
+    <t>TWILIO INC - A</t>
+  </si>
+  <si>
     <t>US90353T1007</t>
   </si>
   <si>
     <t>UBER TECHNOLOGIE</t>
   </si>
   <si>
-    <t>US90384S3031</t>
-[...4 lines deleted...]
-  <si>
     <t>IT0005239360</t>
   </si>
   <si>
     <t>UNICREDIT SPA</t>
   </si>
   <si>
     <t>GB00BVZK7T90</t>
   </si>
   <si>
     <t>UNILEVER PLC</t>
   </si>
   <si>
     <t>BE0003739530</t>
   </si>
   <si>
     <t>UNION CHIM BELGE</t>
   </si>
   <si>
     <t>US9113631090</t>
   </si>
   <si>
     <t>UNITED RENTALS</t>
   </si>
   <si>
-    <t>US9029733048</t>
-[...20 lines deleted...]
-    <t>VERISK ANALYTI</t>
+    <t>FI0009005987</t>
+  </si>
+  <si>
+    <t>UPM-KYMMENE OYJ</t>
+  </si>
+  <si>
+    <t>US92343E1029</t>
+  </si>
+  <si>
+    <t>VERISIGN INC</t>
   </si>
   <si>
     <t>US92343V1044</t>
   </si>
   <si>
     <t>VERIZON COMMUNIC</t>
   </si>
   <si>
     <t>US92532F1003</t>
   </si>
   <si>
     <t>VERTEX PHARM</t>
   </si>
   <si>
+    <t>DK0061539921</t>
+  </si>
+  <si>
+    <t>VESTAS WIND SYST</t>
+  </si>
+  <si>
     <t>FR0000125486</t>
   </si>
   <si>
     <t>VINCI SA</t>
   </si>
   <si>
     <t>US92826C8394</t>
   </si>
   <si>
     <t>VISA INC-CLASS A</t>
   </si>
   <si>
-    <t>SE0000115446</t>
-[...2 lines deleted...]
-    <t>VOLVO AB-B</t>
+    <t>US9297401088</t>
+  </si>
+  <si>
+    <t>WABTEC CORP</t>
+  </si>
+  <si>
+    <t>US9311421039</t>
+  </si>
+  <si>
+    <t>WALMART INC</t>
   </si>
   <si>
     <t>US2546871060</t>
   </si>
   <si>
     <t>WALT DISNEY CO/T</t>
   </si>
   <si>
     <t>US9344231041</t>
   </si>
   <si>
     <t>WARNER BROS DISC</t>
   </si>
   <si>
     <t>CA94106B1013</t>
   </si>
   <si>
     <t>WASTE CONNECTION</t>
   </si>
   <si>
     <t>US94106L1098</t>
   </si>
   <si>
     <t>WASTE MANAGEMENT</t>
   </si>
   <si>
+    <t>US9418481035</t>
+  </si>
+  <si>
+    <t>WATERS CORP</t>
+  </si>
+  <si>
     <t>US95040Q1040</t>
   </si>
   <si>
     <t>WELLTOWER INC</t>
   </si>
   <si>
     <t>US9581021055</t>
   </si>
   <si>
     <t>WESTERN DIGITAL</t>
   </si>
   <si>
     <t>AU000000WBC1</t>
   </si>
   <si>
     <t>WESTPAC BANKING</t>
   </si>
   <si>
     <t>CA9628791027</t>
   </si>
   <si>
     <t>WHEATON PRECIOUS</t>
   </si>
   <si>
-    <t>US98138H1014</t>
-[...4 lines deleted...]
-  <si>
     <t>US3848021040</t>
   </si>
   <si>
     <t>WW GRAINGER INC</t>
   </si>
   <si>
     <t>US98419M1009</t>
   </si>
   <si>
     <t>XYLEM INC</t>
   </si>
   <si>
     <t>US98978V1035</t>
   </si>
   <si>
     <t>ZOETIS INC</t>
-  </si>
-[...4 lines deleted...]
-    <t>ZSCALER INC</t>
   </si>
   <si>
     <t>CH0011075394</t>
   </si>
   <si>
     <t>ZURICH INSURANCE</t>
   </si>
   <si>
     <t>FR001400KPZ3</t>
   </si>
   <si>
     <t>OFI INVEST ESG LIQ I</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -2237,169 +2279,169 @@
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:N3"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="C3" sqref="C3"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="11.711" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
-    <col min="6" max="6" width="13.997" bestFit="true" customWidth="true" style="0"/>
-    <col min="8" max="8" width="13.997" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="15.282" bestFit="true" customWidth="true" style="0"/>
+    <col min="8" max="8" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="9.10" bestFit="true" style="0"/>
     <col min="14" max="14" width="9.10" bestFit="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:14">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>4</v>
       </c>
       <c r="H1" t="s">
         <v>5</v>
       </c>
       <c r="I1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2" spans="1:14">
       <c r="A2" t="s">
         <v>6</v>
       </c>
       <c r="B2" t="s">
         <v>7</v>
       </c>
       <c r="C2" s="1">
-        <v>659576.8237</v>
+        <v>926583.4618</v>
       </c>
       <c r="D2">
-        <v>138.12</v>
+        <v>142.58</v>
       </c>
       <c r="E2" t="s">
         <v>8</v>
       </c>
       <c r="F2">
-        <v>91101150.33</v>
+        <v>132115065.32</v>
       </c>
       <c r="G2" t="s">
         <v>8</v>
       </c>
       <c r="H2">
-        <v>91101150.33</v>
+        <v>132115065.32</v>
       </c>
       <c r="I2" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="3" spans="1:14">
       <c r="A3" t="s">
         <v>9</v>
       </c>
       <c r="B3" t="s">
         <v>10</v>
       </c>
       <c r="C3" s="1">
-        <v>22281.0</v>
+        <v>31331.0</v>
       </c>
       <c r="D3">
-        <v>101.18</v>
+        <v>104.23</v>
       </c>
       <c r="E3" t="s">
         <v>8</v>
       </c>
       <c r="F3">
-        <v>2254540.65</v>
+        <v>3265898.12</v>
       </c>
       <c r="G3" t="s">
         <v>8</v>
       </c>
       <c r="H3">
-        <v>2254540.65</v>
+        <v>3265898.12</v>
       </c>
       <c r="I3" t="s">
         <v>8</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:P293"/>
+  <dimension ref="A1:P300"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="O293" sqref="O293"/>
+      <selection activeCell="O300" sqref="O300"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:16">
       <c r="A1" t="s">
         <v>11</v>
       </c>
       <c r="B1" t="s">
         <v>12</v>
       </c>
       <c r="C1" t="s">
         <v>13</v>
       </c>
       <c r="D1" t="s">
         <v>14</v>
       </c>
       <c r="E1" t="s">
         <v>15</v>
       </c>
       <c r="F1" t="s">
         <v>4</v>
       </c>
       <c r="G1" t="s">
         <v>16</v>
@@ -2418,14639 +2460,14989 @@
       </c>
       <c r="L1" t="s">
         <v>21</v>
       </c>
       <c r="M1" t="s">
         <v>22</v>
       </c>
       <c r="N1" t="s">
         <v>23</v>
       </c>
       <c r="O1" t="s">
         <v>24</v>
       </c>
       <c r="P1" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="2" spans="1:16">
       <c r="A2" t="s">
         <v>26</v>
       </c>
       <c r="B2" t="s">
         <v>27</v>
       </c>
       <c r="C2" s="1">
-        <v>1336.0</v>
+        <v>2065.0</v>
       </c>
       <c r="D2" s="1">
-        <v>172.65</v>
+        <v>144.84</v>
       </c>
       <c r="E2" s="1">
-        <v>149.84288174</v>
+        <v>149.64401937</v>
       </c>
       <c r="F2" t="s">
         <v>28</v>
       </c>
       <c r="G2">
-        <v>1.18</v>
+        <v>1.17</v>
       </c>
       <c r="H2" s="1">
-        <v>175314.82</v>
+        <v>269085.88</v>
       </c>
       <c r="I2" s="1">
-        <v>19837.6</v>
+        <v>-13689.59</v>
       </c>
       <c r="J2" s="1">
-        <v>11.315415319709</v>
+        <v>-5.0874427153145</v>
       </c>
       <c r="K2">
         <v>0.0</v>
       </c>
       <c r="L2">
         <v>0.0</v>
       </c>
       <c r="M2" s="1">
-        <v>195152.42</v>
+        <v>255396.29</v>
       </c>
       <c r="N2" s="1">
-        <v>195152.42</v>
+        <v>255396.29</v>
       </c>
       <c r="O2" s="1">
-        <v>0.21</v>
+        <v>0.19</v>
       </c>
       <c r="P2">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:16">
       <c r="A3" t="s">
         <v>29</v>
       </c>
       <c r="B3" t="s">
         <v>30</v>
       </c>
       <c r="C3" s="1">
-        <v>5737.0</v>
+        <v>7002.0</v>
       </c>
       <c r="D3" s="1">
-        <v>66.9</v>
+        <v>78.1</v>
       </c>
       <c r="E3" s="1">
-        <v>56.72445529</v>
+        <v>59.82745644</v>
       </c>
       <c r="F3" t="s">
         <v>31</v>
       </c>
       <c r="G3">
         <v>0.92</v>
       </c>
       <c r="H3" s="1">
-        <v>350205.3</v>
+        <v>453711.46</v>
       </c>
       <c r="I3" s="1">
-        <v>68658.94</v>
+        <v>142154.73</v>
       </c>
       <c r="J3" s="1">
-        <v>19.605340067669</v>
+        <v>31.331527310331</v>
       </c>
       <c r="K3">
         <v>0.0</v>
       </c>
       <c r="L3">
         <v>0.0</v>
       </c>
       <c r="M3" s="1">
-        <v>418864.24</v>
+        <v>595866.19</v>
       </c>
       <c r="N3" s="1">
-        <v>418864.24</v>
+        <v>595866.19</v>
       </c>
       <c r="O3" s="1">
-        <v>0.45</v>
+        <v>0.44</v>
       </c>
       <c r="P3">
         <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:16">
       <c r="A4" t="s">
         <v>32</v>
       </c>
       <c r="B4" t="s">
         <v>33</v>
       </c>
       <c r="C4" s="1">
-        <v>2778.0</v>
+        <v>4770.0</v>
       </c>
       <c r="D4" s="1">
-        <v>110.83</v>
+        <v>92.48</v>
       </c>
       <c r="E4" s="1">
-        <v>125.92608711</v>
+        <v>117.43389518</v>
       </c>
       <c r="F4" t="s">
         <v>28</v>
       </c>
       <c r="G4">
-        <v>1.18</v>
+        <v>1.17</v>
       </c>
       <c r="H4" s="1">
-        <v>298577.38</v>
+        <v>479803.91</v>
       </c>
       <c r="I4" s="1">
-        <v>-38087.73</v>
+        <v>-103124.21</v>
       </c>
       <c r="J4" s="1">
-        <v>-12.756401707323</v>
+        <v>-21.492990751159</v>
       </c>
       <c r="K4">
         <v>0.0</v>
       </c>
       <c r="L4">
         <v>0.0</v>
       </c>
       <c r="M4" s="1">
-        <v>260489.65</v>
+        <v>376679.7</v>
       </c>
       <c r="N4" s="1">
-        <v>260489.65</v>
+        <v>376679.7</v>
       </c>
       <c r="O4" s="1">
         <v>0.28</v>
       </c>
       <c r="P4">
         <v>1</v>
       </c>
     </row>
     <row r="5" spans="1:16">
       <c r="A5" t="s">
         <v>34</v>
       </c>
       <c r="B5" t="s">
         <v>35</v>
       </c>
       <c r="C5" s="1">
-        <v>2803.0</v>
+        <v>4815.0</v>
       </c>
       <c r="D5" s="1">
-        <v>223.43</v>
+        <v>200.95</v>
       </c>
       <c r="E5" s="1">
-        <v>231.03979665</v>
+        <v>225.00277466</v>
       </c>
       <c r="F5" t="s">
         <v>28</v>
       </c>
       <c r="G5">
-        <v>1.18</v>
+        <v>1.17</v>
       </c>
       <c r="H5" s="1">
-        <v>552628.64</v>
+        <v>928072.64</v>
       </c>
       <c r="I5" s="1">
-        <v>-22763.34</v>
+        <v>-101862.88</v>
       </c>
       <c r="J5" s="1">
-        <v>-4.1191024772078</v>
+        <v>-10.975744312428</v>
       </c>
       <c r="K5">
         <v>0.0</v>
       </c>
       <c r="L5">
         <v>0.0</v>
       </c>
       <c r="M5" s="1">
-        <v>529865.3</v>
+        <v>826209.76</v>
       </c>
       <c r="N5" s="1">
-        <v>529865.3</v>
+        <v>826209.76</v>
       </c>
       <c r="O5" s="1">
-        <v>0.57</v>
+        <v>0.61</v>
       </c>
       <c r="P5">
         <v>1</v>
       </c>
     </row>
     <row r="6" spans="1:16">
       <c r="A6" t="s">
         <v>36</v>
       </c>
       <c r="B6" t="s">
         <v>37</v>
       </c>
       <c r="C6" s="1">
-        <v>830.0</v>
+        <v>1526.0</v>
       </c>
       <c r="D6" s="1">
-        <v>240.62</v>
+        <v>178.28</v>
       </c>
       <c r="E6" s="1">
-        <v>275.37483133</v>
+        <v>239.92080603</v>
       </c>
       <c r="F6" t="s">
         <v>28</v>
       </c>
       <c r="G6">
-        <v>1.18</v>
+        <v>1.17</v>
       </c>
       <c r="H6" s="1">
-        <v>200825.1</v>
+        <v>319280.57</v>
       </c>
       <c r="I6" s="1">
-        <v>-31854.67</v>
+        <v>-86973.1</v>
       </c>
       <c r="J6" s="1">
-        <v>-15.861896744979</v>
+        <v>-27.240335984116</v>
       </c>
       <c r="K6">
         <v>0.0</v>
       </c>
       <c r="L6">
         <v>0.0</v>
       </c>
       <c r="M6" s="1">
-        <v>168970.43</v>
+        <v>232307.47</v>
       </c>
       <c r="N6" s="1">
-        <v>168970.43</v>
+        <v>232307.47</v>
       </c>
       <c r="O6" s="1">
-        <v>0.18</v>
+        <v>0.17</v>
       </c>
       <c r="P6">
         <v>1</v>
       </c>
     </row>
     <row r="7" spans="1:16">
       <c r="A7" t="s">
         <v>38</v>
       </c>
       <c r="B7" t="s">
         <v>39</v>
       </c>
       <c r="C7" s="1">
-        <v>661.0</v>
+        <v>1369.0</v>
       </c>
       <c r="D7" s="1">
-        <v>268.38</v>
+        <v>241.2</v>
       </c>
       <c r="E7" s="1">
-        <v>364.48674735</v>
+        <v>229.93922571</v>
       </c>
       <c r="F7" t="s">
-        <v>28</v>
+        <v>8</v>
       </c>
       <c r="G7">
-        <v>1.18</v>
+        <v>1.0</v>
       </c>
       <c r="H7" s="1">
-        <v>212055.37</v>
+        <v>314786.8</v>
       </c>
       <c r="I7" s="1">
-        <v>-61965.11</v>
+        <v>15416.0</v>
       </c>
       <c r="J7" s="1">
-        <v>-29.221193502433</v>
+        <v>4.8972828593829</v>
       </c>
       <c r="K7">
         <v>0.0</v>
       </c>
       <c r="L7">
         <v>0.0</v>
       </c>
       <c r="M7" s="1">
-        <v>150090.26</v>
+        <v>330202.8</v>
       </c>
       <c r="N7" s="1">
-        <v>150090.26</v>
+        <v>330202.8</v>
       </c>
       <c r="O7" s="1">
-        <v>0.16</v>
+        <v>0.24</v>
       </c>
       <c r="P7">
         <v>1</v>
       </c>
     </row>
     <row r="8" spans="1:16">
       <c r="A8" t="s">
         <v>40</v>
       </c>
       <c r="B8" t="s">
         <v>41</v>
       </c>
       <c r="C8" s="1">
-        <v>3990.0</v>
+        <v>1806.0</v>
       </c>
       <c r="D8" s="1">
-        <v>208.44</v>
+        <v>238.98</v>
       </c>
       <c r="E8" s="1">
-        <v>188.41064662</v>
+        <v>287.6185825</v>
       </c>
       <c r="F8" t="s">
         <v>28</v>
       </c>
       <c r="G8">
-        <v>1.18</v>
+        <v>1.17</v>
       </c>
       <c r="H8" s="1">
-        <v>647894.29</v>
+        <v>451727.39</v>
       </c>
       <c r="I8" s="1">
-        <v>55752.73</v>
+        <v>-83186.8</v>
       </c>
       <c r="J8" s="1">
-        <v>8.6052201509601</v>
+        <v>-18.415265897425</v>
       </c>
       <c r="K8">
         <v>0.0</v>
       </c>
       <c r="L8">
         <v>0.0</v>
       </c>
       <c r="M8" s="1">
-        <v>703647.02</v>
+        <v>368540.59</v>
       </c>
       <c r="N8" s="1">
-        <v>703647.02</v>
+        <v>368540.59</v>
       </c>
       <c r="O8" s="1">
-        <v>0.75</v>
+        <v>0.27</v>
       </c>
       <c r="P8">
         <v>1</v>
       </c>
     </row>
     <row r="9" spans="1:16">
       <c r="A9" t="s">
         <v>42</v>
       </c>
       <c r="B9" t="s">
         <v>43</v>
       </c>
       <c r="C9" s="1">
-        <v>2145.0</v>
+        <v>3483.0</v>
       </c>
       <c r="D9" s="1">
-        <v>24530.0</v>
+        <v>305.33</v>
       </c>
       <c r="E9" s="1">
-        <v>16384.92494172</v>
+        <v>193.47422337</v>
       </c>
       <c r="F9" t="s">
-        <v>44</v>
+        <v>28</v>
       </c>
       <c r="G9">
-        <v>185.39</v>
+        <v>1.17</v>
       </c>
       <c r="H9" s="1">
-        <v>197155.85</v>
+        <v>580854.07</v>
       </c>
       <c r="I9" s="1">
-        <v>86653.89</v>
+        <v>327236.09</v>
       </c>
       <c r="J9" s="1">
-        <v>43.951975049181</v>
+        <v>56.337057257772</v>
       </c>
       <c r="K9">
         <v>0.0</v>
       </c>
       <c r="L9">
         <v>0.0</v>
       </c>
       <c r="M9" s="1">
-        <v>283809.74</v>
+        <v>908090.16</v>
       </c>
       <c r="N9" s="1">
-        <v>283809.74</v>
+        <v>908090.16</v>
       </c>
       <c r="O9" s="1">
-        <v>0.3</v>
+        <v>0.67</v>
       </c>
       <c r="P9">
         <v>1</v>
       </c>
     </row>
     <row r="10" spans="1:16">
       <c r="A10" t="s">
+        <v>44</v>
+      </c>
+      <c r="B10" t="s">
         <v>45</v>
       </c>
-      <c r="B10" t="s">
+      <c r="C10" s="1">
+        <v>2664.0</v>
+      </c>
+      <c r="D10" s="1">
+        <v>27900.0</v>
+      </c>
+      <c r="E10" s="1">
+        <v>18350.68243243</v>
+      </c>
+      <c r="F10" t="s">
         <v>46</v>
       </c>
-      <c r="C10" s="1">
-[...10 lines deleted...]
-      </c>
       <c r="G10">
-        <v>1.0</v>
+        <v>186.67</v>
       </c>
       <c r="H10" s="1">
-        <v>184804.4</v>
+        <v>271374.22</v>
       </c>
       <c r="I10" s="1">
-        <v>-35010.8</v>
+        <v>126796.86</v>
       </c>
       <c r="J10" s="1">
-        <v>-18.94478702888</v>
+        <v>46.723988741451</v>
       </c>
       <c r="K10">
         <v>0.0</v>
       </c>
       <c r="L10">
         <v>0.0</v>
       </c>
       <c r="M10" s="1">
-        <v>149793.6</v>
+        <v>398171.08</v>
       </c>
       <c r="N10" s="1">
-        <v>149793.6</v>
+        <v>398171.08</v>
       </c>
       <c r="O10" s="1">
-        <v>0.16</v>
+        <v>0.29</v>
       </c>
       <c r="P10">
         <v>1</v>
       </c>
     </row>
     <row r="11" spans="1:16">
       <c r="A11" t="s">
         <v>47</v>
       </c>
       <c r="B11" t="s">
         <v>48</v>
       </c>
       <c r="C11" s="1">
-        <v>1486.0</v>
+        <v>2760.0</v>
       </c>
       <c r="D11" s="1">
-        <v>140.07</v>
+        <v>115.12</v>
       </c>
       <c r="E11" s="1">
-        <v>147.34450875</v>
+        <v>107.62727536</v>
       </c>
       <c r="F11" t="s">
         <v>28</v>
       </c>
       <c r="G11">
-        <v>1.18</v>
+        <v>1.17</v>
       </c>
       <c r="H11" s="1">
-        <v>186746.83</v>
+        <v>258336.2</v>
       </c>
       <c r="I11" s="1">
-        <v>-10644.61</v>
+        <v>12973.85</v>
       </c>
       <c r="J11" s="1">
-        <v>-5.7000217888571</v>
+        <v>5.0220797549859</v>
       </c>
       <c r="K11">
         <v>0.0</v>
       </c>
       <c r="L11">
         <v>0.0</v>
       </c>
       <c r="M11" s="1">
-        <v>176102.22</v>
+        <v>271310.05</v>
       </c>
       <c r="N11" s="1">
-        <v>176102.22</v>
+        <v>271310.05</v>
       </c>
       <c r="O11" s="1">
-        <v>0.19</v>
+        <v>0.2</v>
       </c>
       <c r="P11">
         <v>1</v>
       </c>
     </row>
     <row r="12" spans="1:16">
       <c r="A12" t="s">
         <v>49</v>
       </c>
       <c r="B12" t="s">
         <v>50</v>
       </c>
       <c r="C12" s="1">
-        <v>1981.0</v>
+        <v>1504.0</v>
       </c>
       <c r="D12" s="1">
-        <v>117.15</v>
+        <v>272.45</v>
       </c>
       <c r="E12" s="1">
-        <v>106.46696618</v>
+        <v>231.06361702</v>
       </c>
       <c r="F12" t="s">
-        <v>28</v>
+        <v>51</v>
       </c>
       <c r="G12">
-        <v>1.18</v>
+        <v>1.6</v>
       </c>
       <c r="H12" s="1">
-        <v>184063.43</v>
+        <v>217409.18</v>
       </c>
       <c r="I12" s="1">
-        <v>12285.1</v>
+        <v>38406.03</v>
       </c>
       <c r="J12" s="1">
-        <v>6.6743839338428</v>
+        <v>17.665321215967</v>
       </c>
       <c r="K12">
         <v>0.0</v>
       </c>
       <c r="L12">
         <v>0.0</v>
       </c>
       <c r="M12" s="1">
-        <v>196348.53</v>
+        <v>255815.21</v>
       </c>
       <c r="N12" s="1">
-        <v>196348.53</v>
+        <v>255815.21</v>
       </c>
       <c r="O12" s="1">
-        <v>0.21</v>
+        <v>0.19</v>
       </c>
       <c r="P12">
         <v>1</v>
       </c>
     </row>
     <row r="13" spans="1:16">
       <c r="A13" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="B13" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="C13" s="1">
-        <v>1546.0</v>
+        <v>39673.0</v>
       </c>
       <c r="D13" s="1">
-        <v>129.58</v>
+        <v>81.75</v>
       </c>
       <c r="E13" s="1">
-        <v>130.70497413</v>
+        <v>76.88681395</v>
       </c>
       <c r="F13" t="s">
-        <v>28</v>
+        <v>54</v>
       </c>
       <c r="G13">
-        <v>1.18</v>
+        <v>9.17</v>
       </c>
       <c r="H13" s="1">
-        <v>177387.31</v>
+        <v>339845.99</v>
       </c>
       <c r="I13" s="1">
-        <v>-7895.64</v>
+        <v>13736.17</v>
       </c>
       <c r="J13" s="1">
-        <v>-4.4510737549377</v>
+        <v>4.0418808531476</v>
       </c>
       <c r="K13">
         <v>0.0</v>
       </c>
       <c r="L13">
         <v>0.0</v>
       </c>
       <c r="M13" s="1">
-        <v>169491.67</v>
+        <v>353582.16</v>
       </c>
       <c r="N13" s="1">
-        <v>169491.67</v>
+        <v>353582.16</v>
       </c>
       <c r="O13" s="1">
-        <v>0.18</v>
+        <v>0.26</v>
       </c>
       <c r="P13">
         <v>1</v>
       </c>
     </row>
     <row r="14" spans="1:16">
       <c r="A14" t="s">
-        <v>53</v>
+        <v>55</v>
       </c>
       <c r="B14" t="s">
-        <v>54</v>
+        <v>56</v>
       </c>
       <c r="C14" s="1">
-        <v>2035.0</v>
+        <v>2549.0</v>
       </c>
       <c r="D14" s="1">
-        <v>268.94</v>
+        <v>187.86</v>
       </c>
       <c r="E14" s="1">
-        <v>206.58830467</v>
+        <v>168.74809729</v>
       </c>
       <c r="F14" t="s">
-        <v>55</v>
+        <v>8</v>
       </c>
       <c r="G14">
-        <v>1.61</v>
+        <v>1.0</v>
       </c>
       <c r="H14" s="1">
-        <v>262564.82</v>
+        <v>430138.9</v>
       </c>
       <c r="I14" s="1">
-        <v>77020.64</v>
+        <v>48716.24</v>
       </c>
       <c r="J14" s="1">
-        <v>29.333952659766</v>
+        <v>11.325699675151</v>
       </c>
       <c r="K14">
         <v>0.0</v>
       </c>
       <c r="L14">
         <v>0.0</v>
       </c>
       <c r="M14" s="1">
-        <v>339585.46</v>
+        <v>478855.14</v>
       </c>
       <c r="N14" s="1">
-        <v>339585.46</v>
+        <v>478855.14</v>
       </c>
       <c r="O14" s="1">
-        <v>0.36</v>
+        <v>0.35</v>
       </c>
       <c r="P14">
         <v>1</v>
       </c>
     </row>
     <row r="15" spans="1:16">
       <c r="A15" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="B15" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="C15" s="1">
-        <v>24669.0</v>
+        <v>2510.0</v>
       </c>
       <c r="D15" s="1">
-        <v>83.5</v>
+        <v>141.87</v>
       </c>
       <c r="E15" s="1">
-        <v>71.60061616</v>
+        <v>129.08374104</v>
       </c>
       <c r="F15" t="s">
-        <v>58</v>
+        <v>28</v>
       </c>
       <c r="G15">
-        <v>9.24</v>
+        <v>1.17</v>
       </c>
       <c r="H15" s="1">
-        <v>198553.41</v>
+        <v>280412.59</v>
       </c>
       <c r="I15" s="1">
-        <v>24454.97</v>
+        <v>23655.12</v>
       </c>
       <c r="J15" s="1">
-        <v>12.316570135965</v>
+        <v>8.4358266510074</v>
       </c>
       <c r="K15">
         <v>0.0</v>
       </c>
       <c r="L15">
         <v>0.0</v>
       </c>
       <c r="M15" s="1">
-        <v>223008.38</v>
+        <v>304067.71</v>
       </c>
       <c r="N15" s="1">
-        <v>223008.38</v>
+        <v>304067.71</v>
       </c>
       <c r="O15" s="1">
-        <v>0.24</v>
+        <v>0.22</v>
       </c>
       <c r="P15">
         <v>1</v>
       </c>
     </row>
     <row r="16" spans="1:16">
       <c r="A16" t="s">
         <v>59</v>
       </c>
       <c r="B16" t="s">
         <v>60</v>
       </c>
       <c r="C16" s="1">
-        <v>1986.0</v>
+        <v>1562.0</v>
       </c>
       <c r="D16" s="1">
-        <v>167.74</v>
+        <v>168.16</v>
       </c>
       <c r="E16" s="1">
-        <v>166.3117422</v>
+        <v>168.28965429</v>
       </c>
       <c r="F16" t="s">
         <v>8</v>
       </c>
       <c r="G16">
         <v>1.0</v>
       </c>
       <c r="H16" s="1">
-        <v>330295.12</v>
+        <v>262868.44</v>
       </c>
       <c r="I16" s="1">
-        <v>2836.52</v>
+        <v>-202.52</v>
       </c>
       <c r="J16" s="1">
-        <v>0.85878350246289</v>
+        <v>-0.077042341028082</v>
       </c>
       <c r="K16">
         <v>0.0</v>
       </c>
       <c r="L16">
         <v>0.0</v>
       </c>
       <c r="M16" s="1">
-        <v>333131.64</v>
+        <v>262665.92</v>
       </c>
       <c r="N16" s="1">
-        <v>333131.64</v>
+        <v>262665.92</v>
       </c>
       <c r="O16" s="1">
-        <v>0.36</v>
+        <v>0.19</v>
       </c>
       <c r="P16">
         <v>1</v>
       </c>
     </row>
     <row r="17" spans="1:16">
       <c r="A17" t="s">
         <v>61</v>
       </c>
       <c r="B17" t="s">
         <v>62</v>
       </c>
       <c r="C17" s="1">
-        <v>1760.0</v>
+        <v>5308.0</v>
       </c>
       <c r="D17" s="1">
-        <v>122.18</v>
+        <v>78.03</v>
       </c>
       <c r="E17" s="1">
-        <v>128.31420455</v>
+        <v>76.12836096</v>
       </c>
       <c r="F17" t="s">
-        <v>28</v>
+        <v>51</v>
       </c>
       <c r="G17">
-        <v>1.18</v>
+        <v>1.6</v>
       </c>
       <c r="H17" s="1">
-        <v>195749.84</v>
+        <v>250006.66</v>
       </c>
       <c r="I17" s="1">
-        <v>-13815.92</v>
+        <v>8566.97</v>
       </c>
       <c r="J17" s="1">
-        <v>-7.0579470205442</v>
+        <v>3.4266967127996</v>
       </c>
       <c r="K17">
         <v>0.0</v>
       </c>
       <c r="L17">
         <v>0.0</v>
       </c>
       <c r="M17" s="1">
-        <v>181933.92</v>
+        <v>258573.63</v>
       </c>
       <c r="N17" s="1">
-        <v>181933.92</v>
+        <v>258573.63</v>
       </c>
       <c r="O17" s="1">
         <v>0.19</v>
       </c>
       <c r="P17">
         <v>1</v>
       </c>
     </row>
     <row r="18" spans="1:16">
       <c r="A18" t="s">
         <v>63</v>
       </c>
       <c r="B18" t="s">
         <v>64</v>
       </c>
       <c r="C18" s="1">
-        <v>4153.0</v>
+        <v>1292.0</v>
       </c>
       <c r="D18" s="1">
-        <v>60.74</v>
+        <v>390.1</v>
       </c>
       <c r="E18" s="1">
-        <v>63.20994462</v>
+        <v>355.777113</v>
       </c>
       <c r="F18" t="s">
-        <v>31</v>
+        <v>8</v>
       </c>
       <c r="G18">
-        <v>0.92</v>
+        <v>1.0</v>
       </c>
       <c r="H18" s="1">
-        <v>283257.21</v>
+        <v>459664.03</v>
       </c>
       <c r="I18" s="1">
-        <v>-7961.76</v>
+        <v>44345.17</v>
       </c>
       <c r="J18" s="1">
-        <v>-2.8107881172733</v>
+        <v>9.6473004424558</v>
       </c>
       <c r="K18">
         <v>0.0</v>
       </c>
       <c r="L18">
         <v>0.0</v>
       </c>
       <c r="M18" s="1">
-        <v>275295.45</v>
+        <v>504009.2</v>
       </c>
       <c r="N18" s="1">
-        <v>275295.45</v>
+        <v>504009.2</v>
       </c>
       <c r="O18" s="1">
-        <v>0.29</v>
+        <v>0.37</v>
       </c>
       <c r="P18">
         <v>1</v>
       </c>
     </row>
     <row r="19" spans="1:16">
       <c r="A19" t="s">
         <v>65</v>
       </c>
       <c r="B19" t="s">
         <v>66</v>
       </c>
       <c r="C19" s="1">
-        <v>3974.0</v>
+        <v>905.0</v>
       </c>
       <c r="D19" s="1">
-        <v>78.74</v>
+        <v>313.79</v>
       </c>
       <c r="E19" s="1">
-        <v>73.83214897</v>
+        <v>337.65794475</v>
       </c>
       <c r="F19" t="s">
-        <v>55</v>
+        <v>28</v>
       </c>
       <c r="G19">
-        <v>1.61</v>
+        <v>1.17</v>
       </c>
       <c r="H19" s="1">
-        <v>180330.03</v>
+        <v>265707.14</v>
       </c>
       <c r="I19" s="1">
-        <v>13826.74</v>
+        <v>-23217.22</v>
       </c>
       <c r="J19" s="1">
-        <v>7.6674639271119</v>
+        <v>-8.7378984245587</v>
       </c>
       <c r="K19">
         <v>0.0</v>
       </c>
       <c r="L19">
         <v>0.0</v>
       </c>
       <c r="M19" s="1">
-        <v>194156.77</v>
+        <v>242489.92</v>
       </c>
       <c r="N19" s="1">
-        <v>194156.77</v>
+        <v>242489.92</v>
       </c>
       <c r="O19" s="1">
-        <v>0.21</v>
+        <v>0.18</v>
       </c>
       <c r="P19">
         <v>1</v>
       </c>
     </row>
     <row r="20" spans="1:16">
       <c r="A20" t="s">
         <v>67</v>
       </c>
       <c r="B20" t="s">
         <v>68</v>
       </c>
       <c r="C20" s="1">
-        <v>646.0</v>
+        <v>14907.0</v>
       </c>
       <c r="D20" s="1">
-        <v>387.2</v>
+        <v>338.89</v>
       </c>
       <c r="E20" s="1">
-        <v>344.29164087</v>
+        <v>275.63674515</v>
       </c>
       <c r="F20" t="s">
-        <v>8</v>
+        <v>28</v>
       </c>
       <c r="G20">
-        <v>1.0</v>
+        <v>1.17</v>
       </c>
       <c r="H20" s="1">
-        <v>222412.4</v>
+        <v>3541729.12</v>
       </c>
       <c r="I20" s="1">
-        <v>27718.8</v>
+        <v>772021.4</v>
       </c>
       <c r="J20" s="1">
-        <v>12.462794340603</v>
+        <v>21.797866913097</v>
       </c>
       <c r="K20">
         <v>0.0</v>
       </c>
       <c r="L20">
         <v>0.0</v>
       </c>
       <c r="M20" s="1">
-        <v>250131.2</v>
+        <v>4313750.52</v>
       </c>
       <c r="N20" s="1">
-        <v>250131.2</v>
+        <v>4313750.52</v>
       </c>
       <c r="O20" s="1">
-        <v>0.27</v>
+        <v>3.19</v>
       </c>
       <c r="P20">
         <v>1</v>
       </c>
     </row>
     <row r="21" spans="1:16">
       <c r="A21" t="s">
         <v>69</v>
       </c>
       <c r="B21" t="s">
         <v>70</v>
       </c>
       <c r="C21" s="1">
-        <v>1077.0</v>
+        <v>5286.0</v>
       </c>
       <c r="D21" s="1">
-        <v>207.55</v>
+        <v>49.85</v>
       </c>
       <c r="E21" s="1">
-        <v>205.69734448</v>
+        <v>58.16650208</v>
       </c>
       <c r="F21" t="s">
-        <v>28</v>
+        <v>8</v>
       </c>
       <c r="G21">
-        <v>1.18</v>
+        <v>1.0</v>
       </c>
       <c r="H21" s="1">
-        <v>188943.58</v>
+        <v>307468.13</v>
       </c>
       <c r="I21" s="1">
-        <v>177.24</v>
+        <v>-43961.03</v>
       </c>
       <c r="J21" s="1">
-        <v>0.093805780540413</v>
+        <v>-14.29775177024</v>
       </c>
       <c r="K21">
         <v>0.0</v>
       </c>
       <c r="L21">
         <v>0.0</v>
       </c>
       <c r="M21" s="1">
-        <v>189120.82</v>
+        <v>263507.1</v>
       </c>
       <c r="N21" s="1">
-        <v>189120.82</v>
+        <v>263507.1</v>
       </c>
       <c r="O21" s="1">
-        <v>0.2</v>
+        <v>0.19</v>
       </c>
       <c r="P21">
         <v>1</v>
       </c>
     </row>
     <row r="22" spans="1:16">
       <c r="A22" t="s">
         <v>71</v>
       </c>
       <c r="B22" t="s">
         <v>72</v>
       </c>
       <c r="C22" s="1">
-        <v>550.0</v>
+        <v>984.0</v>
       </c>
       <c r="D22" s="1">
-        <v>328.16</v>
+        <v>318.55</v>
       </c>
       <c r="E22" s="1">
-        <v>346.12858182</v>
+        <v>302.39662602</v>
       </c>
       <c r="F22" t="s">
         <v>28</v>
       </c>
       <c r="G22">
-        <v>1.18</v>
+        <v>1.17</v>
       </c>
       <c r="H22" s="1">
-        <v>166456.0</v>
+        <v>255893.68</v>
       </c>
       <c r="I22" s="1">
-        <v>-13752.42</v>
+        <v>11763.39</v>
       </c>
       <c r="J22" s="1">
-        <v>-8.2618950353246</v>
+        <v>4.5969834034197</v>
       </c>
       <c r="K22">
         <v>0.0</v>
       </c>
       <c r="L22">
         <v>0.0</v>
       </c>
       <c r="M22" s="1">
-        <v>152703.58</v>
+        <v>267657.07</v>
       </c>
       <c r="N22" s="1">
-        <v>152703.58</v>
+        <v>267657.07</v>
       </c>
       <c r="O22" s="1">
-        <v>0.16</v>
+        <v>0.2</v>
       </c>
       <c r="P22">
         <v>1</v>
       </c>
     </row>
     <row r="23" spans="1:16">
       <c r="A23" t="s">
         <v>73</v>
       </c>
       <c r="B23" t="s">
         <v>74</v>
       </c>
       <c r="C23" s="1">
-        <v>11730.0</v>
+        <v>1740.0</v>
       </c>
       <c r="D23" s="1">
-        <v>322.86</v>
+        <v>179.01</v>
       </c>
       <c r="E23" s="1">
-        <v>261.83427792</v>
+        <v>186.53372989</v>
       </c>
       <c r="F23" t="s">
         <v>28</v>
       </c>
       <c r="G23">
-        <v>1.18</v>
+        <v>1.17</v>
       </c>
       <c r="H23" s="1">
-        <v>2646558.54</v>
+        <v>284639.85</v>
       </c>
       <c r="I23" s="1">
-        <v>557593.75</v>
+        <v>-18669.91</v>
       </c>
       <c r="J23" s="1">
-        <v>21.068634665455</v>
+        <v>-6.5591342884702</v>
       </c>
       <c r="K23">
         <v>0.0</v>
       </c>
       <c r="L23">
         <v>0.0</v>
       </c>
       <c r="M23" s="1">
-        <v>3204152.29</v>
+        <v>265969.94</v>
       </c>
       <c r="N23" s="1">
-        <v>3204152.29</v>
+        <v>265969.94</v>
       </c>
       <c r="O23" s="1">
-        <v>3.43</v>
+        <v>0.2</v>
       </c>
       <c r="P23">
         <v>1</v>
       </c>
     </row>
     <row r="24" spans="1:16">
       <c r="A24" t="s">
         <v>75</v>
       </c>
       <c r="B24" t="s">
         <v>76</v>
       </c>
       <c r="C24" s="1">
-        <v>2977.0</v>
+        <v>672.0</v>
       </c>
       <c r="D24" s="1">
-        <v>52.14</v>
+        <v>459.63</v>
       </c>
       <c r="E24" s="1">
-        <v>64.52356063</v>
+        <v>466.54852679</v>
       </c>
       <c r="F24" t="s">
-        <v>8</v>
+        <v>28</v>
       </c>
       <c r="G24">
-        <v>1.0</v>
+        <v>1.17</v>
       </c>
       <c r="H24" s="1">
-        <v>192086.64</v>
+        <v>273248.18</v>
       </c>
       <c r="I24" s="1">
-        <v>-36865.86</v>
+        <v>-9503.53</v>
       </c>
       <c r="J24" s="1">
-        <v>-19.192308220915</v>
+        <v>-3.4779847390017</v>
       </c>
       <c r="K24">
         <v>0.0</v>
       </c>
       <c r="L24">
         <v>0.0</v>
       </c>
       <c r="M24" s="1">
-        <v>155220.78</v>
+        <v>263744.65</v>
       </c>
       <c r="N24" s="1">
-        <v>155220.78</v>
+        <v>263744.65</v>
       </c>
       <c r="O24" s="1">
-        <v>0.17</v>
+        <v>0.19</v>
       </c>
       <c r="P24">
         <v>1</v>
       </c>
     </row>
     <row r="25" spans="1:16">
       <c r="A25" t="s">
         <v>77</v>
       </c>
       <c r="B25" t="s">
         <v>78</v>
       </c>
       <c r="C25" s="1">
-        <v>1289.0</v>
+        <v>1393.0</v>
       </c>
       <c r="D25" s="1">
-        <v>171.27</v>
+        <v>235.0</v>
       </c>
       <c r="E25" s="1">
-        <v>188.1947789</v>
+        <v>219.36012922</v>
       </c>
       <c r="F25" t="s">
         <v>28</v>
       </c>
       <c r="G25">
-        <v>1.18</v>
+        <v>1.17</v>
       </c>
       <c r="H25" s="1">
-        <v>214133.34</v>
+        <v>262780.89</v>
       </c>
       <c r="I25" s="1">
-        <v>-27351.3</v>
+        <v>16746.9</v>
       </c>
       <c r="J25" s="1">
-        <v>-12.77302264094</v>
+        <v>6.3729520057566</v>
       </c>
       <c r="K25">
         <v>0.0</v>
       </c>
       <c r="L25">
         <v>0.0</v>
       </c>
       <c r="M25" s="1">
-        <v>186782.04</v>
+        <v>279527.79</v>
       </c>
       <c r="N25" s="1">
-        <v>186782.04</v>
+        <v>279527.79</v>
       </c>
       <c r="O25" s="1">
-        <v>0.2</v>
+        <v>0.21</v>
       </c>
       <c r="P25">
         <v>1</v>
       </c>
     </row>
     <row r="26" spans="1:16">
       <c r="A26" t="s">
         <v>79</v>
       </c>
       <c r="B26" t="s">
         <v>80</v>
       </c>
       <c r="C26" s="1">
-        <v>433.0</v>
+        <v>1465.0</v>
       </c>
       <c r="D26" s="1">
-        <v>542.99</v>
+        <v>348.62</v>
       </c>
       <c r="E26" s="1">
-        <v>479.46900693</v>
+        <v>330.57971331</v>
       </c>
       <c r="F26" t="s">
         <v>28</v>
       </c>
       <c r="G26">
-        <v>1.18</v>
+        <v>1.17</v>
       </c>
       <c r="H26" s="1">
-        <v>181988.67</v>
+        <v>420611.63</v>
       </c>
       <c r="I26" s="1">
-        <v>16932.32</v>
+        <v>15498.27</v>
       </c>
       <c r="J26" s="1">
-        <v>9.3040517302533</v>
+        <v>3.6846983998041</v>
       </c>
       <c r="K26">
         <v>0.0</v>
       </c>
       <c r="L26">
         <v>0.0</v>
       </c>
       <c r="M26" s="1">
-        <v>198920.99</v>
+        <v>436109.9</v>
       </c>
       <c r="N26" s="1">
-        <v>198920.99</v>
+        <v>436109.9</v>
       </c>
       <c r="O26" s="1">
-        <v>0.21</v>
+        <v>0.32</v>
       </c>
       <c r="P26">
         <v>1</v>
       </c>
     </row>
     <row r="27" spans="1:16">
       <c r="A27" t="s">
         <v>81</v>
       </c>
       <c r="B27" t="s">
         <v>82</v>
       </c>
       <c r="C27" s="1">
-        <v>852.0</v>
+        <v>1360.0</v>
       </c>
       <c r="D27" s="1">
-        <v>384.32</v>
+        <v>403.88</v>
       </c>
       <c r="E27" s="1">
-        <v>311.41293427</v>
+        <v>275.81805882</v>
       </c>
       <c r="F27" t="s">
         <v>28</v>
       </c>
       <c r="G27">
-        <v>1.18</v>
+        <v>1.17</v>
       </c>
       <c r="H27" s="1">
-        <v>231993.43</v>
+        <v>325070.73</v>
       </c>
       <c r="I27" s="1">
-        <v>45040.83</v>
+        <v>143955.66</v>
       </c>
       <c r="J27" s="1">
-        <v>19.414700666308</v>
+        <v>44.284411580212</v>
       </c>
       <c r="K27">
         <v>0.0</v>
       </c>
       <c r="L27">
         <v>0.0</v>
       </c>
       <c r="M27" s="1">
-        <v>277034.26</v>
+        <v>469026.39</v>
       </c>
       <c r="N27" s="1">
-        <v>277034.26</v>
+        <v>469026.39</v>
       </c>
       <c r="O27" s="1">
-        <v>0.3</v>
+        <v>0.35</v>
       </c>
       <c r="P27">
         <v>1</v>
       </c>
     </row>
     <row r="28" spans="1:16">
       <c r="A28" t="s">
         <v>83</v>
       </c>
       <c r="B28" t="s">
         <v>84</v>
       </c>
       <c r="C28" s="1">
-        <v>1374.0</v>
+        <v>4319.0</v>
       </c>
       <c r="D28" s="1">
-        <v>320.45</v>
+        <v>61.92</v>
       </c>
       <c r="E28" s="1">
-        <v>255.69725619</v>
+        <v>57.21798101</v>
       </c>
       <c r="F28" t="s">
-        <v>28</v>
+        <v>8</v>
       </c>
       <c r="G28">
-        <v>1.18</v>
+        <v>1.0</v>
       </c>
       <c r="H28" s="1">
-        <v>305251.8</v>
+        <v>247124.46</v>
       </c>
       <c r="I28" s="1">
-        <v>67266.75</v>
+        <v>20308.02</v>
       </c>
       <c r="J28" s="1">
-        <v>22.036479391768</v>
+        <v>8.2177296411695</v>
       </c>
       <c r="K28">
         <v>0.0</v>
       </c>
       <c r="L28">
         <v>0.0</v>
       </c>
       <c r="M28" s="1">
-        <v>372518.55</v>
+        <v>267432.48</v>
       </c>
       <c r="N28" s="1">
-        <v>372518.55</v>
+        <v>267432.48</v>
       </c>
       <c r="O28" s="1">
-        <v>0.4</v>
+        <v>0.2</v>
       </c>
       <c r="P28">
         <v>1</v>
       </c>
     </row>
     <row r="29" spans="1:16">
       <c r="A29" t="s">
         <v>85</v>
       </c>
       <c r="B29" t="s">
         <v>86</v>
       </c>
       <c r="C29" s="1">
-        <v>5008.0</v>
+        <v>938.0</v>
       </c>
       <c r="D29" s="1">
-        <v>64.26</v>
+        <v>323.56</v>
       </c>
       <c r="E29" s="1">
-        <v>54.7123143</v>
+        <v>343.94378465</v>
       </c>
       <c r="F29" t="s">
-        <v>8</v>
+        <v>28</v>
       </c>
       <c r="G29">
-        <v>1.0</v>
+        <v>1.17</v>
       </c>
       <c r="H29" s="1">
-        <v>273999.27</v>
+        <v>276201.77</v>
       </c>
       <c r="I29" s="1">
-        <v>47814.81</v>
+        <v>-17044.33</v>
       </c>
       <c r="J29" s="1">
-        <v>17.450707076701</v>
+        <v>-6.1709705915353</v>
       </c>
       <c r="K29">
         <v>0.0</v>
       </c>
       <c r="L29">
         <v>0.0</v>
       </c>
       <c r="M29" s="1">
-        <v>321814.08</v>
+        <v>259157.44</v>
       </c>
       <c r="N29" s="1">
-        <v>321814.08</v>
+        <v>259157.44</v>
       </c>
       <c r="O29" s="1">
-        <v>0.34</v>
+        <v>0.19</v>
       </c>
       <c r="P29">
         <v>1</v>
       </c>
     </row>
     <row r="30" spans="1:16">
       <c r="A30" t="s">
         <v>87</v>
       </c>
       <c r="B30" t="s">
         <v>88</v>
       </c>
       <c r="C30" s="1">
-        <v>639.0</v>
+        <v>2693.0</v>
       </c>
       <c r="D30" s="1">
-        <v>342.04</v>
+        <v>124.77</v>
       </c>
       <c r="E30" s="1">
-        <v>353.39472613</v>
+        <v>129.93390642</v>
       </c>
       <c r="F30" t="s">
         <v>28</v>
       </c>
       <c r="G30">
-        <v>1.18</v>
+        <v>1.17</v>
       </c>
       <c r="H30" s="1">
-        <v>192723.01</v>
+        <v>299594.41</v>
       </c>
       <c r="I30" s="1">
-        <v>-7805.24</v>
+        <v>-12679.88</v>
       </c>
       <c r="J30" s="1">
-        <v>-4.0499782563587</v>
+        <v>-4.232348660978</v>
       </c>
       <c r="K30">
         <v>0.0</v>
       </c>
       <c r="L30">
         <v>0.0</v>
       </c>
       <c r="M30" s="1">
-        <v>184917.77</v>
+        <v>286914.53</v>
       </c>
       <c r="N30" s="1">
-        <v>184917.77</v>
+        <v>286914.53</v>
       </c>
       <c r="O30" s="1">
-        <v>0.2</v>
+        <v>0.21</v>
       </c>
       <c r="P30">
         <v>1</v>
       </c>
     </row>
     <row r="31" spans="1:16">
       <c r="A31" t="s">
         <v>89</v>
       </c>
       <c r="B31" t="s">
         <v>90</v>
       </c>
       <c r="C31" s="1">
-        <v>1472.0</v>
+        <v>21731.0</v>
       </c>
       <c r="D31" s="1">
-        <v>133.03</v>
+        <v>273.43</v>
       </c>
       <c r="E31" s="1">
-        <v>146.71175272</v>
+        <v>252.04156965</v>
       </c>
       <c r="F31" t="s">
         <v>28</v>
       </c>
       <c r="G31">
-        <v>1.18</v>
+        <v>1.17</v>
       </c>
       <c r="H31" s="1">
-        <v>184218.15</v>
+        <v>4798517.28</v>
       </c>
       <c r="I31" s="1">
-        <v>-18542.65</v>
+        <v>275265.77</v>
       </c>
       <c r="J31" s="1">
-        <v>-10.065593428226</v>
+        <v>5.7364755389607</v>
       </c>
       <c r="K31">
         <v>0.0</v>
       </c>
       <c r="L31">
         <v>0.0</v>
       </c>
       <c r="M31" s="1">
-        <v>165675.5</v>
+        <v>5073783.05</v>
       </c>
       <c r="N31" s="1">
-        <v>165675.5</v>
+        <v>5073783.05</v>
       </c>
       <c r="O31" s="1">
-        <v>0.18</v>
+        <v>3.75</v>
       </c>
       <c r="P31">
         <v>1</v>
       </c>
     </row>
     <row r="32" spans="1:16">
       <c r="A32" t="s">
         <v>91</v>
       </c>
       <c r="B32" t="s">
         <v>92</v>
       </c>
       <c r="C32" s="1">
-        <v>14126.0</v>
+        <v>2076.0</v>
       </c>
       <c r="D32" s="1">
-        <v>278.12</v>
+        <v>403.91</v>
       </c>
       <c r="E32" s="1">
-        <v>249.74797607</v>
+        <v>277.62367534</v>
       </c>
       <c r="F32" t="s">
         <v>28</v>
       </c>
       <c r="G32">
-        <v>1.18</v>
+        <v>1.17</v>
       </c>
       <c r="H32" s="1">
-        <v>3119023.28</v>
+        <v>497051.5</v>
       </c>
       <c r="I32" s="1">
-        <v>204910.15</v>
+        <v>218956.66</v>
       </c>
       <c r="J32" s="1">
-        <v>6.5696896625921</v>
+        <v>44.051101344629</v>
       </c>
       <c r="K32">
         <v>0.0</v>
       </c>
       <c r="L32">
         <v>0.0</v>
       </c>
       <c r="M32" s="1">
-        <v>3323933.43</v>
+        <v>716008.16</v>
       </c>
       <c r="N32" s="1">
-        <v>3323933.43</v>
+        <v>716008.16</v>
       </c>
       <c r="O32" s="1">
-        <v>3.56</v>
+        <v>0.53</v>
       </c>
       <c r="P32">
         <v>1</v>
       </c>
     </row>
     <row r="33" spans="1:16">
       <c r="A33" t="s">
         <v>93</v>
       </c>
       <c r="B33" t="s">
         <v>94</v>
       </c>
       <c r="C33" s="1">
-        <v>1328.0</v>
+        <v>387.0</v>
       </c>
       <c r="D33" s="1">
-        <v>322.51</v>
+        <v>851.6</v>
       </c>
       <c r="E33" s="1">
-        <v>231.48136295</v>
+        <v>590.77343669</v>
       </c>
       <c r="F33" t="s">
-        <v>28</v>
+        <v>8</v>
       </c>
       <c r="G33">
-        <v>1.18</v>
+        <v>1.0</v>
       </c>
       <c r="H33" s="1">
-        <v>265307.76</v>
+        <v>228629.32</v>
       </c>
       <c r="I33" s="1">
-        <v>97053.83</v>
+        <v>100939.88</v>
       </c>
       <c r="J33" s="1">
-        <v>36.581602437863</v>
+        <v>44.150015404848</v>
       </c>
       <c r="K33">
         <v>0.0</v>
       </c>
       <c r="L33">
         <v>0.0</v>
       </c>
       <c r="M33" s="1">
-        <v>362361.59</v>
+        <v>329569.2</v>
       </c>
       <c r="N33" s="1">
-        <v>362361.59</v>
+        <v>329569.2</v>
       </c>
       <c r="O33" s="1">
-        <v>0.39</v>
+        <v>0.24</v>
       </c>
       <c r="P33">
         <v>1</v>
       </c>
     </row>
     <row r="34" spans="1:16">
       <c r="A34" t="s">
         <v>95</v>
       </c>
       <c r="B34" t="s">
         <v>96</v>
       </c>
       <c r="C34" s="1">
-        <v>323.0</v>
+        <v>424.0</v>
       </c>
       <c r="D34" s="1">
-        <v>683.8</v>
+        <v>1223.8</v>
       </c>
       <c r="E34" s="1">
-        <v>549.98643963</v>
+        <v>944.15448113</v>
       </c>
       <c r="F34" t="s">
         <v>8</v>
       </c>
       <c r="G34">
         <v>1.0</v>
       </c>
       <c r="H34" s="1">
-        <v>177645.62</v>
+        <v>400321.5</v>
       </c>
       <c r="I34" s="1">
-        <v>43221.78</v>
+        <v>118569.7</v>
       </c>
       <c r="J34" s="1">
-        <v>24.330338119229</v>
+        <v>29.618619034951</v>
       </c>
       <c r="K34">
         <v>0.0</v>
       </c>
       <c r="L34">
         <v>0.0</v>
       </c>
       <c r="M34" s="1">
-        <v>220867.4</v>
+        <v>518891.2</v>
       </c>
       <c r="N34" s="1">
-        <v>220867.4</v>
+        <v>518891.2</v>
       </c>
       <c r="O34" s="1">
-        <v>0.24</v>
+        <v>0.38</v>
       </c>
       <c r="P34">
         <v>1</v>
       </c>
     </row>
     <row r="35" spans="1:16">
       <c r="A35" t="s">
         <v>97</v>
       </c>
       <c r="B35" t="s">
         <v>98</v>
       </c>
       <c r="C35" s="1">
-        <v>333.0</v>
+        <v>1457.0</v>
       </c>
       <c r="D35" s="1">
-        <v>1193.8</v>
+        <v>144.92</v>
       </c>
       <c r="E35" s="1">
-        <v>841.71570571</v>
+        <v>137.9908442</v>
       </c>
       <c r="F35" t="s">
-        <v>8</v>
+        <v>99</v>
       </c>
       <c r="G35">
-        <v>1.0</v>
+        <v>0.87</v>
       </c>
       <c r="H35" s="1">
-        <v>280291.33</v>
+        <v>231922.49</v>
       </c>
       <c r="I35" s="1">
-        <v>117244.07</v>
+        <v>11672.85</v>
       </c>
       <c r="J35" s="1">
-        <v>41.829360187488</v>
+        <v>5.0330823888619</v>
       </c>
       <c r="K35">
         <v>0.0</v>
       </c>
       <c r="L35">
         <v>0.0</v>
       </c>
       <c r="M35" s="1">
-        <v>397535.4</v>
+        <v>243595.34</v>
       </c>
       <c r="N35" s="1">
-        <v>397535.4</v>
+        <v>243595.34</v>
       </c>
       <c r="O35" s="1">
-        <v>0.43</v>
+        <v>0.18</v>
       </c>
       <c r="P35">
         <v>1</v>
       </c>
     </row>
     <row r="36" spans="1:16">
       <c r="A36" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="B36" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="C36" s="1">
-        <v>1641.0</v>
+        <v>13078.0</v>
       </c>
       <c r="D36" s="1">
-        <v>141.04</v>
+        <v>26.61</v>
       </c>
       <c r="E36" s="1">
-        <v>134.47297989</v>
+        <v>26.80989524</v>
       </c>
       <c r="F36" t="s">
-        <v>101</v>
+        <v>28</v>
       </c>
       <c r="G36">
-        <v>0.87</v>
+        <v>1.17</v>
       </c>
       <c r="H36" s="1">
-        <v>254608.66</v>
+        <v>300011.76</v>
       </c>
       <c r="I36" s="1">
-        <v>11988.86</v>
+        <v>-2850.48</v>
       </c>
       <c r="J36" s="1">
-        <v>4.7087400719206</v>
+        <v>-0.950122755188</v>
       </c>
       <c r="K36">
         <v>0.0</v>
       </c>
       <c r="L36">
         <v>0.0</v>
       </c>
       <c r="M36" s="1">
-        <v>266597.52</v>
+        <v>297161.28</v>
       </c>
       <c r="N36" s="1">
-        <v>266597.52</v>
+        <v>297161.28</v>
       </c>
       <c r="O36" s="1">
-        <v>0.29</v>
+        <v>0.22</v>
       </c>
       <c r="P36">
         <v>1</v>
       </c>
     </row>
     <row r="37" spans="1:16">
       <c r="A37" t="s">
         <v>102</v>
       </c>
       <c r="B37" t="s">
         <v>103</v>
       </c>
       <c r="C37" s="1">
-        <v>14703.0</v>
+        <v>16697.0</v>
       </c>
       <c r="D37" s="1">
-        <v>27.13</v>
+        <v>186.95</v>
       </c>
       <c r="E37" s="1">
-        <v>26.34390873</v>
+        <v>167.1580206</v>
       </c>
       <c r="F37" t="s">
-        <v>28</v>
+        <v>104</v>
       </c>
       <c r="G37">
-        <v>1.18</v>
+        <v>10.79</v>
       </c>
       <c r="H37" s="1">
-        <v>330236.4</v>
+        <v>257139.35</v>
       </c>
       <c r="I37" s="1">
-        <v>7250.29</v>
+        <v>32237.14</v>
       </c>
       <c r="J37" s="1">
-        <v>2.1954848102753</v>
+        <v>12.536836544076</v>
       </c>
       <c r="K37">
         <v>0.0</v>
       </c>
       <c r="L37">
         <v>0.0</v>
       </c>
       <c r="M37" s="1">
-        <v>337486.69</v>
+        <v>289376.49</v>
       </c>
       <c r="N37" s="1">
-        <v>337486.69</v>
+        <v>289376.49</v>
       </c>
       <c r="O37" s="1">
-        <v>0.36</v>
+        <v>0.21</v>
       </c>
       <c r="P37">
         <v>1</v>
       </c>
     </row>
     <row r="38" spans="1:16">
       <c r="A38" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="B38" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="C38" s="1">
-        <v>11649.0</v>
+        <v>1828.0</v>
       </c>
       <c r="D38" s="1">
-        <v>187.95</v>
+        <v>231.98</v>
       </c>
       <c r="E38" s="1">
-        <v>164.90647523</v>
+        <v>262.81762582</v>
       </c>
       <c r="F38" t="s">
-        <v>106</v>
+        <v>28</v>
       </c>
       <c r="G38">
-        <v>10.66</v>
+        <v>1.17</v>
       </c>
       <c r="H38" s="1">
-        <v>176270.2</v>
+        <v>416979.88</v>
       </c>
       <c r="I38" s="1">
-        <v>29078.66</v>
+        <v>-54876.35</v>
       </c>
       <c r="J38" s="1">
-        <v>16.496639817734</v>
+        <v>-13.160431145982</v>
       </c>
       <c r="K38">
         <v>0.0</v>
       </c>
       <c r="L38">
         <v>0.0</v>
       </c>
       <c r="M38" s="1">
-        <v>205348.86</v>
+        <v>362103.53</v>
       </c>
       <c r="N38" s="1">
-        <v>205348.86</v>
+        <v>362103.53</v>
       </c>
       <c r="O38" s="1">
-        <v>0.22</v>
+        <v>0.27</v>
       </c>
       <c r="P38">
         <v>1</v>
       </c>
     </row>
     <row r="39" spans="1:16">
       <c r="A39" t="s">
         <v>107</v>
       </c>
       <c r="B39" t="s">
         <v>108</v>
       </c>
       <c r="C39" s="1">
-        <v>1400.0</v>
+        <v>1485.0</v>
       </c>
       <c r="D39" s="1">
-        <v>94.72</v>
+        <v>198.53</v>
       </c>
       <c r="E39" s="1">
-        <v>166.39837143</v>
+        <v>241.15710438</v>
       </c>
       <c r="F39" t="s">
         <v>28</v>
       </c>
       <c r="G39">
-        <v>1.18</v>
+        <v>1.17</v>
       </c>
       <c r="H39" s="1">
-        <v>204359.1</v>
+        <v>312221.92</v>
       </c>
       <c r="I39" s="1">
-        <v>-92164.84</v>
+        <v>-60478.22</v>
       </c>
       <c r="J39" s="1">
-        <v>-45.099454832205</v>
+        <v>-19.370267148444</v>
       </c>
       <c r="K39">
         <v>0.0</v>
       </c>
       <c r="L39">
         <v>0.0</v>
       </c>
       <c r="M39" s="1">
-        <v>112194.26</v>
+        <v>251743.7</v>
       </c>
       <c r="N39" s="1">
-        <v>112194.26</v>
+        <v>251743.7</v>
       </c>
       <c r="O39" s="1">
-        <v>0.12</v>
+        <v>0.19</v>
       </c>
       <c r="P39">
         <v>1</v>
       </c>
     </row>
     <row r="40" spans="1:16">
       <c r="A40" t="s">
         <v>109</v>
       </c>
       <c r="B40" t="s">
         <v>110</v>
       </c>
       <c r="C40" s="1">
-        <v>1059.0</v>
+        <v>9645.0</v>
       </c>
       <c r="D40" s="1">
-        <v>240.4</v>
+        <v>41.29</v>
       </c>
       <c r="E40" s="1">
-        <v>277.56000944</v>
+        <v>39.64794712</v>
       </c>
       <c r="F40" t="s">
-        <v>28</v>
+        <v>8</v>
       </c>
       <c r="G40">
-        <v>1.18</v>
+        <v>1.0</v>
       </c>
       <c r="H40" s="1">
-        <v>256310.29</v>
+        <v>382404.45</v>
       </c>
       <c r="I40" s="1">
-        <v>-40917.42</v>
+        <v>15837.6</v>
       </c>
       <c r="J40" s="1">
-        <v>-15.964017675607</v>
+        <v>4.1415836034335</v>
       </c>
       <c r="K40">
         <v>0.0</v>
       </c>
       <c r="L40">
         <v>0.0</v>
       </c>
       <c r="M40" s="1">
-        <v>215392.87</v>
+        <v>398242.05</v>
       </c>
       <c r="N40" s="1">
-        <v>215392.87</v>
+        <v>398242.05</v>
       </c>
       <c r="O40" s="1">
-        <v>0.23</v>
+        <v>0.29</v>
       </c>
       <c r="P40">
         <v>1</v>
       </c>
     </row>
     <row r="41" spans="1:16">
       <c r="A41" t="s">
         <v>111</v>
       </c>
       <c r="B41" t="s">
         <v>112</v>
       </c>
       <c r="C41" s="1">
-        <v>858.0</v>
+        <v>696.0</v>
       </c>
       <c r="D41" s="1">
-        <v>231.36</v>
+        <v>392.64</v>
       </c>
       <c r="E41" s="1">
-        <v>267.93346154</v>
+        <v>519.68208333</v>
       </c>
       <c r="F41" t="s">
         <v>28</v>
       </c>
       <c r="G41">
-        <v>1.18</v>
+        <v>1.17</v>
       </c>
       <c r="H41" s="1">
-        <v>201770.29</v>
+        <v>315545.33</v>
       </c>
       <c r="I41" s="1">
-        <v>-33821.66</v>
+        <v>-82194.26</v>
       </c>
       <c r="J41" s="1">
-        <v>-16.762457941652</v>
+        <v>-26.048320854566</v>
       </c>
       <c r="K41">
         <v>0.0</v>
       </c>
       <c r="L41">
         <v>0.0</v>
       </c>
       <c r="M41" s="1">
-        <v>167948.63</v>
+        <v>233351.07</v>
       </c>
       <c r="N41" s="1">
-        <v>167948.63</v>
+        <v>233351.07</v>
       </c>
       <c r="O41" s="1">
-        <v>0.18</v>
+        <v>0.17</v>
       </c>
       <c r="P41">
         <v>1</v>
       </c>
     </row>
     <row r="42" spans="1:16">
       <c r="A42" t="s">
         <v>113</v>
       </c>
       <c r="B42" t="s">
         <v>114</v>
       </c>
       <c r="C42" s="1">
-        <v>6922.0</v>
+        <v>26991.0</v>
       </c>
       <c r="D42" s="1">
-        <v>39.66</v>
+        <v>10.326</v>
       </c>
       <c r="E42" s="1">
-        <v>39.68292834</v>
+        <v>8.42310289</v>
       </c>
       <c r="F42" t="s">
         <v>8</v>
       </c>
       <c r="G42">
         <v>1.0</v>
       </c>
       <c r="H42" s="1">
-        <v>274685.23</v>
+        <v>227347.97</v>
       </c>
       <c r="I42" s="1">
-        <v>-158.71</v>
+        <v>51361.1</v>
       </c>
       <c r="J42" s="1">
-        <v>-0.057778862008707</v>
+        <v>22.591404708826</v>
       </c>
       <c r="K42">
         <v>0.0</v>
       </c>
       <c r="L42">
         <v>0.0</v>
       </c>
       <c r="M42" s="1">
-        <v>274526.52</v>
+        <v>278709.07</v>
       </c>
       <c r="N42" s="1">
-        <v>274526.52</v>
+        <v>278709.07</v>
       </c>
       <c r="O42" s="1">
-        <v>0.29</v>
+        <v>0.21</v>
       </c>
       <c r="P42">
         <v>1</v>
       </c>
     </row>
     <row r="43" spans="1:16">
       <c r="A43" t="s">
         <v>115</v>
       </c>
       <c r="B43" t="s">
         <v>116</v>
       </c>
       <c r="C43" s="1">
-        <v>374.0</v>
+        <v>10469.0</v>
       </c>
       <c r="D43" s="1">
-        <v>414.2</v>
+        <v>102.72</v>
       </c>
       <c r="E43" s="1">
-        <v>583.42609626</v>
+        <v>94.29586876</v>
       </c>
       <c r="F43" t="s">
-        <v>28</v>
+        <v>51</v>
       </c>
       <c r="G43">
-        <v>1.18</v>
+        <v>1.6</v>
       </c>
       <c r="H43" s="1">
-        <v>191934.42</v>
+        <v>615469.88</v>
       </c>
       <c r="I43" s="1">
-        <v>-60870.67</v>
+        <v>55884.65</v>
       </c>
       <c r="J43" s="1">
-        <v>-31.714306376105</v>
+        <v>9.07999754594</v>
       </c>
       <c r="K43">
         <v>0.0</v>
       </c>
       <c r="L43">
         <v>0.0</v>
       </c>
       <c r="M43" s="1">
-        <v>131063.75</v>
+        <v>671354.53</v>
       </c>
       <c r="N43" s="1">
-        <v>131063.75</v>
+        <v>671354.53</v>
       </c>
       <c r="O43" s="1">
-        <v>0.14</v>
+        <v>0.5</v>
       </c>
       <c r="P43">
         <v>1</v>
       </c>
     </row>
     <row r="44" spans="1:16">
       <c r="A44" t="s">
         <v>117</v>
       </c>
       <c r="B44" t="s">
         <v>118</v>
       </c>
       <c r="C44" s="1">
-        <v>19775.0</v>
+        <v>15663.0</v>
       </c>
       <c r="D44" s="1">
-        <v>10.66</v>
+        <v>52.47</v>
       </c>
       <c r="E44" s="1">
-        <v>7.81493198</v>
+        <v>51.23328034</v>
       </c>
       <c r="F44" t="s">
-        <v>8</v>
+        <v>28</v>
       </c>
       <c r="G44">
-        <v>1.0</v>
+        <v>1.17</v>
       </c>
       <c r="H44" s="1">
-        <v>154540.28</v>
+        <v>686870.22</v>
       </c>
       <c r="I44" s="1">
-        <v>56261.22</v>
+        <v>14895.31</v>
       </c>
       <c r="J44" s="1">
-        <v>36.405537766594</v>
+        <v>2.1685770566673</v>
       </c>
       <c r="K44">
         <v>0.0</v>
       </c>
       <c r="L44">
         <v>0.0</v>
       </c>
       <c r="M44" s="1">
-        <v>210801.5</v>
+        <v>701765.53</v>
       </c>
       <c r="N44" s="1">
-        <v>210801.5</v>
+        <v>701765.53</v>
       </c>
       <c r="O44" s="1">
-        <v>0.23</v>
+        <v>0.52</v>
       </c>
       <c r="P44">
         <v>1</v>
       </c>
     </row>
     <row r="45" spans="1:16">
       <c r="A45" t="s">
         <v>119</v>
       </c>
       <c r="B45" t="s">
         <v>120</v>
       </c>
       <c r="C45" s="1">
-        <v>2917.0</v>
+        <v>2222.0</v>
       </c>
       <c r="D45" s="1">
-        <v>104.3</v>
+        <v>207.66</v>
       </c>
       <c r="E45" s="1">
-        <v>85.83404868</v>
+        <v>169.66757426</v>
       </c>
       <c r="F45" t="s">
-        <v>55</v>
+        <v>51</v>
       </c>
       <c r="G45">
-        <v>1.61</v>
+        <v>1.6</v>
       </c>
       <c r="H45" s="1">
-        <v>158129.6</v>
+        <v>237830.19</v>
       </c>
       <c r="I45" s="1">
-        <v>30647.8</v>
+        <v>50233.56</v>
       </c>
       <c r="J45" s="1">
-        <v>19.381444081311</v>
+        <v>21.121607816064</v>
       </c>
       <c r="K45">
         <v>0.0</v>
       </c>
       <c r="L45">
         <v>0.0</v>
       </c>
       <c r="M45" s="1">
-        <v>188777.4</v>
+        <v>288063.75</v>
       </c>
       <c r="N45" s="1">
-        <v>188777.4</v>
+        <v>288063.75</v>
       </c>
       <c r="O45" s="1">
-        <v>0.2</v>
+        <v>0.21</v>
       </c>
       <c r="P45">
         <v>1</v>
       </c>
     </row>
     <row r="46" spans="1:16">
       <c r="A46" t="s">
         <v>121</v>
       </c>
       <c r="B46" t="s">
         <v>122</v>
       </c>
       <c r="C46" s="1">
-        <v>11240.0</v>
+        <v>2598.0</v>
       </c>
       <c r="D46" s="1">
-        <v>56.53</v>
+        <v>135.42</v>
       </c>
       <c r="E46" s="1">
-        <v>52.22925267</v>
+        <v>103.20219015</v>
       </c>
       <c r="F46" t="s">
         <v>28</v>
       </c>
       <c r="G46">
-        <v>1.18</v>
+        <v>1.17</v>
       </c>
       <c r="H46" s="1">
-        <v>501039.95</v>
+        <v>233051.48</v>
       </c>
       <c r="I46" s="1">
-        <v>36543.87</v>
+        <v>67367.92</v>
       </c>
       <c r="J46" s="1">
-        <v>7.2936040329718</v>
+        <v>28.906883577826</v>
       </c>
       <c r="K46">
         <v>0.0</v>
       </c>
       <c r="L46">
         <v>0.0</v>
       </c>
       <c r="M46" s="1">
-        <v>537583.82</v>
+        <v>300419.4</v>
       </c>
       <c r="N46" s="1">
-        <v>537583.82</v>
+        <v>300419.4</v>
       </c>
       <c r="O46" s="1">
-        <v>0.58</v>
+        <v>0.22</v>
       </c>
       <c r="P46">
         <v>1</v>
       </c>
     </row>
     <row r="47" spans="1:16">
       <c r="A47" t="s">
         <v>123</v>
       </c>
       <c r="B47" t="s">
         <v>124</v>
       </c>
       <c r="C47" s="1">
-        <v>1640.0</v>
+        <v>55550.0</v>
       </c>
       <c r="D47" s="1">
-        <v>193.48</v>
+        <v>4.278</v>
       </c>
       <c r="E47" s="1">
-        <v>160.20415244</v>
+        <v>3.99307435</v>
       </c>
       <c r="F47" t="s">
-        <v>55</v>
+        <v>99</v>
       </c>
       <c r="G47">
-        <v>1.61</v>
+        <v>0.87</v>
       </c>
       <c r="H47" s="1">
-        <v>166182.61</v>
+        <v>255371.3</v>
       </c>
       <c r="I47" s="1">
-        <v>30700.83</v>
+        <v>18789.87</v>
       </c>
       <c r="J47" s="1">
-        <v>18.474153222169</v>
+        <v>7.3578628451983</v>
       </c>
       <c r="K47">
         <v>0.0</v>
       </c>
       <c r="L47">
         <v>0.0</v>
       </c>
       <c r="M47" s="1">
-        <v>196883.44</v>
+        <v>274161.17</v>
       </c>
       <c r="N47" s="1">
-        <v>196883.44</v>
+        <v>274161.17</v>
       </c>
       <c r="O47" s="1">
-        <v>0.21</v>
+        <v>0.2</v>
       </c>
       <c r="P47">
         <v>1</v>
       </c>
     </row>
     <row r="48" spans="1:16">
       <c r="A48" t="s">
         <v>125</v>
       </c>
       <c r="B48" t="s">
         <v>126</v>
       </c>
       <c r="C48" s="1">
-        <v>2279.0</v>
+        <v>13746.0</v>
       </c>
       <c r="D48" s="1">
-        <v>124.32</v>
+        <v>18.66</v>
       </c>
       <c r="E48" s="1">
-        <v>96.7096007</v>
+        <v>16.62099447</v>
       </c>
       <c r="F48" t="s">
-        <v>28</v>
+        <v>8</v>
       </c>
       <c r="G48">
-        <v>1.18</v>
+        <v>1.0</v>
       </c>
       <c r="H48" s="1">
-        <v>192334.69</v>
+        <v>228472.19</v>
       </c>
       <c r="I48" s="1">
-        <v>47375.35</v>
+        <v>28028.17</v>
       </c>
       <c r="J48" s="1">
-        <v>24.631724001531</v>
+        <v>12.267650605529</v>
       </c>
       <c r="K48">
         <v>0.0</v>
       </c>
       <c r="L48">
         <v>0.0</v>
       </c>
       <c r="M48" s="1">
-        <v>239710.04</v>
+        <v>256500.36</v>
       </c>
       <c r="N48" s="1">
-        <v>239710.04</v>
+        <v>256500.36</v>
       </c>
       <c r="O48" s="1">
-        <v>0.26</v>
+        <v>0.19</v>
       </c>
       <c r="P48">
         <v>1</v>
       </c>
     </row>
     <row r="49" spans="1:16">
       <c r="A49" t="s">
         <v>127</v>
       </c>
       <c r="B49" t="s">
         <v>128</v>
       </c>
       <c r="C49" s="1">
-        <v>33346.0</v>
+        <v>10936.0</v>
       </c>
       <c r="D49" s="1">
-        <v>4.791</v>
+        <v>32.97</v>
       </c>
       <c r="E49" s="1">
-        <v>3.9249925</v>
+        <v>35.14203365</v>
       </c>
       <c r="F49" t="s">
-        <v>101</v>
+        <v>51</v>
       </c>
       <c r="G49">
-        <v>0.87</v>
+        <v>1.6</v>
       </c>
       <c r="H49" s="1">
-        <v>150733.83</v>
+        <v>238069.53</v>
       </c>
       <c r="I49" s="1">
-        <v>33290.46</v>
+        <v>-12972.81</v>
       </c>
       <c r="J49" s="1">
-        <v>22.085592862598</v>
+        <v>-5.449168568527</v>
       </c>
       <c r="K49">
         <v>0.0</v>
       </c>
       <c r="L49">
         <v>0.0</v>
       </c>
       <c r="M49" s="1">
-        <v>184024.29</v>
+        <v>225096.72</v>
       </c>
       <c r="N49" s="1">
-        <v>184024.29</v>
+        <v>225096.72</v>
       </c>
       <c r="O49" s="1">
-        <v>0.2</v>
+        <v>0.17</v>
       </c>
       <c r="P49">
         <v>1</v>
       </c>
     </row>
     <row r="50" spans="1:16">
       <c r="A50" t="s">
         <v>129</v>
       </c>
       <c r="B50" t="s">
         <v>130</v>
       </c>
       <c r="C50" s="1">
-        <v>9092.0</v>
+        <v>1914.0</v>
       </c>
       <c r="D50" s="1">
-        <v>20.19</v>
+        <v>154.85</v>
       </c>
       <c r="E50" s="1">
-        <v>15.54599758</v>
+        <v>156.37953501</v>
       </c>
       <c r="F50" t="s">
-        <v>8</v>
+        <v>28</v>
       </c>
       <c r="G50">
-        <v>1.0</v>
+        <v>1.17</v>
       </c>
       <c r="H50" s="1">
-        <v>141344.21</v>
+        <v>257403.43</v>
       </c>
       <c r="I50" s="1">
-        <v>42223.27</v>
+        <v>-4322.65</v>
       </c>
       <c r="J50" s="1">
-        <v>29.872656262326</v>
+        <v>-1.6793288263486</v>
       </c>
       <c r="K50">
         <v>0.0</v>
       </c>
       <c r="L50">
         <v>0.0</v>
       </c>
       <c r="M50" s="1">
-        <v>183567.48</v>
+        <v>253080.78</v>
       </c>
       <c r="N50" s="1">
-        <v>183567.48</v>
+        <v>253080.78</v>
       </c>
       <c r="O50" s="1">
-        <v>0.2</v>
+        <v>0.19</v>
       </c>
       <c r="P50">
         <v>1</v>
       </c>
     </row>
     <row r="51" spans="1:16">
       <c r="A51" t="s">
         <v>131</v>
       </c>
       <c r="B51" t="s">
         <v>132</v>
       </c>
       <c r="C51" s="1">
-        <v>352.0</v>
+        <v>559.0</v>
       </c>
       <c r="D51" s="1">
-        <v>1056.38</v>
+        <v>1053.47</v>
       </c>
       <c r="E51" s="1">
-        <v>1114.370625</v>
+        <v>1063.55148479</v>
       </c>
       <c r="F51" t="s">
         <v>28</v>
       </c>
       <c r="G51">
-        <v>1.18</v>
+        <v>1.17</v>
       </c>
       <c r="H51" s="1">
-        <v>334556.18</v>
+        <v>508862.27</v>
       </c>
       <c r="I51" s="1">
-        <v>-19952.55</v>
+        <v>-6010.48</v>
       </c>
       <c r="J51" s="1">
-        <v>-5.9638862447557</v>
+        <v>-1.1811604739333</v>
       </c>
       <c r="K51">
         <v>0.0</v>
       </c>
       <c r="L51">
         <v>0.0</v>
       </c>
       <c r="M51" s="1">
-        <v>314603.63</v>
+        <v>502851.79</v>
       </c>
       <c r="N51" s="1">
-        <v>314603.63</v>
+        <v>502851.79</v>
       </c>
       <c r="O51" s="1">
-        <v>0.34</v>
+        <v>0.37</v>
       </c>
       <c r="P51">
         <v>1</v>
       </c>
     </row>
     <row r="52" spans="1:16">
       <c r="A52" t="s">
         <v>133</v>
       </c>
       <c r="B52" t="s">
         <v>134</v>
       </c>
       <c r="C52" s="1">
-        <v>2949.0</v>
+        <v>2239.0</v>
       </c>
       <c r="D52" s="1">
-        <v>88.44</v>
+        <v>237.57</v>
       </c>
       <c r="E52" s="1">
-        <v>92.89365209</v>
+        <v>133.85902188</v>
       </c>
       <c r="F52" t="s">
-        <v>8</v>
+        <v>28</v>
       </c>
       <c r="G52">
-        <v>1.0</v>
+        <v>1.17</v>
       </c>
       <c r="H52" s="1">
-        <v>273943.38</v>
+        <v>257724.6</v>
       </c>
       <c r="I52" s="1">
-        <v>-13133.82</v>
+        <v>196480.19</v>
       </c>
       <c r="J52" s="1">
-        <v>-4.7943556803599</v>
+        <v>76.236490424275</v>
       </c>
       <c r="K52">
         <v>0.0</v>
       </c>
       <c r="L52">
         <v>0.0</v>
       </c>
       <c r="M52" s="1">
-        <v>260809.56</v>
+        <v>454204.79</v>
       </c>
       <c r="N52" s="1">
-        <v>260809.56</v>
+        <v>454204.79</v>
       </c>
       <c r="O52" s="1">
-        <v>0.28</v>
+        <v>0.34</v>
       </c>
       <c r="P52">
         <v>1</v>
       </c>
     </row>
     <row r="53" spans="1:16">
       <c r="A53" t="s">
         <v>135</v>
       </c>
       <c r="B53" t="s">
         <v>136</v>
       </c>
       <c r="C53" s="1">
-        <v>2285.0</v>
+        <v>4421.0</v>
       </c>
       <c r="D53" s="1">
-        <v>93.18</v>
+        <v>90.31</v>
       </c>
       <c r="E53" s="1">
-        <v>73.97504595</v>
+        <v>79.94937797</v>
       </c>
       <c r="F53" t="s">
         <v>8</v>
       </c>
       <c r="G53">
         <v>1.0</v>
       </c>
       <c r="H53" s="1">
-        <v>169032.98</v>
+        <v>353456.2</v>
       </c>
       <c r="I53" s="1">
-        <v>43883.32</v>
+        <v>45804.31</v>
       </c>
       <c r="J53" s="1">
-        <v>25.961395225949</v>
+        <v>12.958977661164</v>
       </c>
       <c r="K53">
         <v>0.0</v>
       </c>
       <c r="L53">
         <v>0.0</v>
       </c>
       <c r="M53" s="1">
-        <v>212916.3</v>
+        <v>399260.51</v>
       </c>
       <c r="N53" s="1">
-        <v>212916.3</v>
+        <v>399260.51</v>
       </c>
       <c r="O53" s="1">
-        <v>0.23</v>
+        <v>0.29</v>
       </c>
       <c r="P53">
         <v>1</v>
       </c>
     </row>
     <row r="54" spans="1:16">
       <c r="A54" t="s">
         <v>137</v>
       </c>
       <c r="B54" t="s">
         <v>138</v>
       </c>
       <c r="C54" s="1">
-        <v>7666.0</v>
+        <v>4695.0</v>
       </c>
       <c r="D54" s="1">
-        <v>624.8</v>
+        <v>176.75</v>
       </c>
       <c r="E54" s="1">
-        <v>570.19856509</v>
+        <v>195.14082215</v>
       </c>
       <c r="F54" t="s">
-        <v>106</v>
+        <v>28</v>
       </c>
       <c r="G54">
-        <v>10.66</v>
+        <v>1.17</v>
       </c>
       <c r="H54" s="1">
-        <v>408171.14</v>
+        <v>790254.84</v>
       </c>
       <c r="I54" s="1">
-        <v>41061.35</v>
+        <v>-81655.02</v>
       </c>
       <c r="J54" s="1">
-        <v>10.059836665571</v>
+        <v>-10.332745320484</v>
       </c>
       <c r="K54">
         <v>0.0</v>
       </c>
       <c r="L54">
         <v>0.0</v>
       </c>
       <c r="M54" s="1">
-        <v>449232.49</v>
+        <v>708599.82</v>
       </c>
       <c r="N54" s="1">
-        <v>449232.49</v>
+        <v>708599.82</v>
       </c>
       <c r="O54" s="1">
-        <v>0.48</v>
+        <v>0.52</v>
       </c>
       <c r="P54">
         <v>1</v>
       </c>
     </row>
     <row r="55" spans="1:16">
       <c r="A55" t="s">
         <v>139</v>
       </c>
       <c r="B55" t="s">
         <v>140</v>
       </c>
       <c r="C55" s="1">
-        <v>132.0</v>
+        <v>4721.0</v>
       </c>
       <c r="D55" s="1">
-        <v>4457.17</v>
+        <v>65.69</v>
       </c>
       <c r="E55" s="1">
-        <v>5087.84431818</v>
+        <v>81.0500233</v>
       </c>
       <c r="F55" t="s">
         <v>28</v>
       </c>
       <c r="G55">
-        <v>1.18</v>
+        <v>1.17</v>
       </c>
       <c r="H55" s="1">
-        <v>579231.22</v>
+        <v>327608.76</v>
       </c>
       <c r="I55" s="1">
-        <v>-81455.14</v>
+        <v>-62795.77</v>
       </c>
       <c r="J55" s="1">
-        <v>-14.06262942802</v>
+        <v>-19.167915412274</v>
       </c>
       <c r="K55">
         <v>0.0</v>
       </c>
       <c r="L55">
         <v>0.0</v>
       </c>
       <c r="M55" s="1">
-        <v>497776.08</v>
+        <v>264812.99</v>
       </c>
       <c r="N55" s="1">
-        <v>497776.08</v>
+        <v>264812.99</v>
       </c>
       <c r="O55" s="1">
-        <v>0.53</v>
+        <v>0.2</v>
       </c>
       <c r="P55">
         <v>1</v>
       </c>
     </row>
     <row r="56" spans="1:16">
       <c r="A56" t="s">
         <v>141</v>
       </c>
       <c r="B56" t="s">
         <v>142</v>
       </c>
       <c r="C56" s="1">
-        <v>2354.0</v>
+        <v>14974.0</v>
       </c>
       <c r="D56" s="1">
-        <v>76.27</v>
+        <v>3313.0</v>
       </c>
       <c r="E56" s="1">
-        <v>97.49649108</v>
+        <v>3486.93295045</v>
       </c>
       <c r="F56" t="s">
-        <v>28</v>
+        <v>46</v>
       </c>
       <c r="G56">
-        <v>1.18</v>
+        <v>186.67</v>
       </c>
       <c r="H56" s="1">
-        <v>195733.67</v>
+        <v>290349.74</v>
       </c>
       <c r="I56" s="1">
-        <v>-43832.51</v>
+        <v>-24589.17</v>
       </c>
       <c r="J56" s="1">
-        <v>-22.393955010398</v>
+        <v>-8.4688107521639</v>
       </c>
       <c r="K56">
         <v>0.0</v>
       </c>
       <c r="L56">
         <v>0.0</v>
       </c>
       <c r="M56" s="1">
-        <v>151901.16</v>
+        <v>265760.57</v>
       </c>
       <c r="N56" s="1">
-        <v>151901.16</v>
+        <v>265760.57</v>
       </c>
       <c r="O56" s="1">
-        <v>0.16</v>
+        <v>0.2</v>
       </c>
       <c r="P56">
         <v>1</v>
       </c>
     </row>
     <row r="57" spans="1:16">
       <c r="A57" t="s">
         <v>143</v>
       </c>
       <c r="B57" t="s">
         <v>144</v>
       </c>
       <c r="C57" s="1">
-        <v>23458.0</v>
+        <v>5497.0</v>
       </c>
       <c r="D57" s="1">
-        <v>3740.0</v>
+        <v>59.02</v>
       </c>
       <c r="E57" s="1">
-        <v>3523.57481456</v>
+        <v>53.6580171</v>
       </c>
       <c r="F57" t="s">
-        <v>44</v>
+        <v>28</v>
       </c>
       <c r="G57">
-        <v>185.39</v>
+        <v>1.17</v>
       </c>
       <c r="H57" s="1">
-        <v>464008.41</v>
+        <v>256404.05</v>
       </c>
       <c r="I57" s="1">
-        <v>9213.71</v>
+        <v>20628.6</v>
       </c>
       <c r="J57" s="1">
-        <v>1.9856773716666</v>
+        <v>8.0453487376662</v>
       </c>
       <c r="K57">
         <v>0.0</v>
       </c>
       <c r="L57">
         <v>0.0</v>
       </c>
       <c r="M57" s="1">
-        <v>473222.12</v>
+        <v>277032.65</v>
       </c>
       <c r="N57" s="1">
-        <v>473222.12</v>
+        <v>277032.65</v>
       </c>
       <c r="O57" s="1">
-        <v>0.51</v>
+        <v>0.2</v>
       </c>
       <c r="P57">
         <v>1</v>
       </c>
     </row>
     <row r="58" spans="1:16">
       <c r="A58" t="s">
         <v>145</v>
       </c>
       <c r="B58" t="s">
         <v>146</v>
       </c>
       <c r="C58" s="1">
-        <v>4106.0</v>
+        <v>9982.0</v>
       </c>
       <c r="D58" s="1">
-        <v>61.99</v>
+        <v>419.94</v>
       </c>
       <c r="E58" s="1">
-        <v>51.1722114</v>
+        <v>307.84652975</v>
       </c>
       <c r="F58" t="s">
         <v>28</v>
       </c>
       <c r="G58">
-        <v>1.18</v>
+        <v>1.17</v>
       </c>
       <c r="H58" s="1">
-        <v>183328.3</v>
+        <v>2654648.17</v>
       </c>
       <c r="I58" s="1">
-        <v>32020.01</v>
+        <v>924756.73</v>
       </c>
       <c r="J58" s="1">
-        <v>17.46593951943</v>
+        <v>34.835378203809</v>
       </c>
       <c r="K58">
         <v>0.0</v>
       </c>
       <c r="L58">
         <v>0.0</v>
       </c>
       <c r="M58" s="1">
-        <v>215348.31</v>
+        <v>3579404.9</v>
       </c>
       <c r="N58" s="1">
-        <v>215348.31</v>
+        <v>3579404.9</v>
       </c>
       <c r="O58" s="1">
-        <v>0.23</v>
+        <v>2.64</v>
       </c>
       <c r="P58">
         <v>1</v>
       </c>
     </row>
     <row r="59" spans="1:16">
       <c r="A59" t="s">
         <v>147</v>
       </c>
       <c r="B59" t="s">
         <v>148</v>
       </c>
       <c r="C59" s="1">
-        <v>7336.0</v>
+        <v>1799.0</v>
       </c>
       <c r="D59" s="1">
-        <v>332.92</v>
+        <v>155.95</v>
       </c>
       <c r="E59" s="1">
-        <v>299.30952426</v>
+        <v>160.013602</v>
       </c>
       <c r="F59" t="s">
         <v>28</v>
       </c>
       <c r="G59">
-        <v>1.18</v>
+        <v>1.17</v>
       </c>
       <c r="H59" s="1">
-        <v>1898407.44</v>
+        <v>247560.96</v>
       </c>
       <c r="I59" s="1">
-        <v>167924.57</v>
+        <v>-7996.41</v>
       </c>
       <c r="J59" s="1">
-        <v>8.8455495096458</v>
+        <v>-3.2300771494827</v>
       </c>
       <c r="K59">
         <v>0.0</v>
       </c>
       <c r="L59">
         <v>0.0</v>
       </c>
       <c r="M59" s="1">
-        <v>2066332.01</v>
+        <v>239564.55</v>
       </c>
       <c r="N59" s="1">
-        <v>2066332.01</v>
+        <v>239564.55</v>
       </c>
       <c r="O59" s="1">
-        <v>2.21</v>
+        <v>0.18</v>
       </c>
       <c r="P59">
         <v>1</v>
       </c>
     </row>
     <row r="60" spans="1:16">
       <c r="A60" t="s">
         <v>149</v>
       </c>
       <c r="B60" t="s">
         <v>150</v>
       </c>
       <c r="C60" s="1">
-        <v>701.0</v>
+        <v>1560.0</v>
       </c>
       <c r="D60" s="1">
-        <v>283.52</v>
+        <v>314.33</v>
       </c>
       <c r="E60" s="1">
-        <v>298.40413695</v>
+        <v>290.60677564</v>
       </c>
       <c r="F60" t="s">
         <v>28</v>
       </c>
       <c r="G60">
-        <v>1.18</v>
+        <v>1.17</v>
       </c>
       <c r="H60" s="1">
-        <v>183568.28</v>
+        <v>393749.94</v>
       </c>
       <c r="I60" s="1">
-        <v>-15416.06</v>
+        <v>24963.06</v>
       </c>
       <c r="J60" s="1">
-        <v>-8.3979977368639</v>
+        <v>6.3398257279734</v>
       </c>
       <c r="K60">
         <v>0.0</v>
       </c>
       <c r="L60">
         <v>0.0</v>
       </c>
       <c r="M60" s="1">
-        <v>168152.22</v>
+        <v>418713.0</v>
       </c>
       <c r="N60" s="1">
-        <v>168152.22</v>
+        <v>418713.0</v>
       </c>
       <c r="O60" s="1">
-        <v>0.18</v>
+        <v>0.31</v>
       </c>
       <c r="P60">
         <v>1</v>
       </c>
     </row>
     <row r="61" spans="1:16">
       <c r="A61" t="s">
         <v>151</v>
       </c>
       <c r="B61" t="s">
         <v>152</v>
       </c>
       <c r="C61" s="1">
-        <v>2180.0</v>
+        <v>2675.0</v>
       </c>
       <c r="D61" s="1">
-        <v>155.18</v>
+        <v>169.47</v>
       </c>
       <c r="E61" s="1">
-        <v>109.88611468</v>
+        <v>122.86152523</v>
       </c>
       <c r="F61" t="s">
-        <v>55</v>
+        <v>51</v>
       </c>
       <c r="G61">
-        <v>1.61</v>
+        <v>1.6</v>
       </c>
       <c r="H61" s="1">
-        <v>149463.07</v>
+        <v>205478.41</v>
       </c>
       <c r="I61" s="1">
-        <v>60441.31</v>
+        <v>77535.86</v>
       </c>
       <c r="J61" s="1">
-        <v>40.438959269337</v>
+        <v>37.734309896597</v>
       </c>
       <c r="K61">
         <v>0.0</v>
       </c>
       <c r="L61">
         <v>0.0</v>
       </c>
       <c r="M61" s="1">
-        <v>209904.38</v>
+        <v>283014.27</v>
       </c>
       <c r="N61" s="1">
-        <v>209904.38</v>
+        <v>283014.27</v>
       </c>
       <c r="O61" s="1">
-        <v>0.22</v>
+        <v>0.21</v>
       </c>
       <c r="P61">
         <v>1</v>
       </c>
     </row>
     <row r="62" spans="1:16">
       <c r="A62" t="s">
         <v>153</v>
       </c>
       <c r="B62" t="s">
         <v>154</v>
       </c>
       <c r="C62" s="1">
-        <v>2363.0</v>
+        <v>7667.0</v>
       </c>
       <c r="D62" s="1">
-        <v>132.1</v>
+        <v>148.49</v>
       </c>
       <c r="E62" s="1">
-        <v>106.40051629</v>
+        <v>125.69855485</v>
       </c>
       <c r="F62" t="s">
-        <v>55</v>
+        <v>51</v>
       </c>
       <c r="G62">
-        <v>1.61</v>
+        <v>1.6</v>
       </c>
       <c r="H62" s="1">
-        <v>158390.38</v>
+        <v>600672.1</v>
       </c>
       <c r="I62" s="1">
-        <v>35294.54</v>
+        <v>110073.83</v>
       </c>
       <c r="J62" s="1">
-        <v>22.283259879798</v>
+        <v>18.325111154655</v>
       </c>
       <c r="K62">
         <v>0.0</v>
       </c>
       <c r="L62">
         <v>0.0</v>
       </c>
       <c r="M62" s="1">
-        <v>193684.92</v>
+        <v>710745.93</v>
       </c>
       <c r="N62" s="1">
-        <v>193684.92</v>
+        <v>710745.93</v>
       </c>
       <c r="O62" s="1">
-        <v>0.21</v>
+        <v>0.52</v>
       </c>
       <c r="P62">
         <v>1</v>
       </c>
     </row>
     <row r="63" spans="1:16">
       <c r="A63" t="s">
         <v>155</v>
       </c>
       <c r="B63" t="s">
         <v>156</v>
       </c>
       <c r="C63" s="1">
-        <v>1072.0</v>
+        <v>1423.0</v>
       </c>
       <c r="D63" s="1">
-        <v>226.32</v>
+        <v>204.72</v>
       </c>
       <c r="E63" s="1">
-        <v>184.59553172</v>
+        <v>193.69486297</v>
       </c>
       <c r="F63" t="s">
         <v>28</v>
       </c>
       <c r="G63">
-        <v>1.18</v>
+        <v>1.17</v>
       </c>
       <c r="H63" s="1">
-        <v>168782.44</v>
+        <v>235954.47</v>
       </c>
       <c r="I63" s="1">
-        <v>36484.31</v>
+        <v>12800.17</v>
       </c>
       <c r="J63" s="1">
-        <v>21.616176422144</v>
+        <v>5.4248474292519</v>
       </c>
       <c r="K63">
         <v>0.0</v>
       </c>
       <c r="L63">
         <v>0.0</v>
       </c>
       <c r="M63" s="1">
-        <v>205266.75</v>
+        <v>248754.64</v>
       </c>
       <c r="N63" s="1">
-        <v>205266.75</v>
+        <v>248754.64</v>
       </c>
       <c r="O63" s="1">
-        <v>0.22</v>
+        <v>0.18</v>
       </c>
       <c r="P63">
         <v>1</v>
       </c>
     </row>
     <row r="64" spans="1:16">
       <c r="A64" t="s">
         <v>157</v>
       </c>
       <c r="B64" t="s">
         <v>158</v>
       </c>
       <c r="C64" s="1">
-        <v>486.0</v>
+        <v>539.0</v>
       </c>
       <c r="D64" s="1">
-        <v>726.2</v>
+        <v>835.24</v>
       </c>
       <c r="E64" s="1">
-        <v>510.5467284</v>
+        <v>571.9893321</v>
       </c>
       <c r="F64" t="s">
         <v>28</v>
       </c>
       <c r="G64">
-        <v>1.18</v>
+        <v>1.17</v>
       </c>
       <c r="H64" s="1">
-        <v>214321.99</v>
+        <v>266141.75</v>
       </c>
       <c r="I64" s="1">
-        <v>84280.49</v>
+        <v>118278.33</v>
       </c>
       <c r="J64" s="1">
-        <v>39.324238264118</v>
+        <v>44.441854763486</v>
       </c>
       <c r="K64">
         <v>0.0</v>
       </c>
       <c r="L64">
         <v>0.0</v>
       </c>
       <c r="M64" s="1">
-        <v>298602.48</v>
+        <v>384420.08</v>
       </c>
       <c r="N64" s="1">
-        <v>298602.48</v>
+        <v>384420.08</v>
       </c>
       <c r="O64" s="1">
-        <v>0.32</v>
+        <v>0.28</v>
       </c>
       <c r="P64">
         <v>1</v>
       </c>
     </row>
     <row r="65" spans="1:16">
       <c r="A65" t="s">
         <v>159</v>
       </c>
       <c r="B65" t="s">
         <v>160</v>
       </c>
       <c r="C65" s="1">
-        <v>1097.0</v>
+        <v>958.0</v>
       </c>
       <c r="D65" s="1">
-        <v>273.36</v>
+        <v>311.39</v>
       </c>
       <c r="E65" s="1">
-        <v>243.5757247</v>
+        <v>321.01721294</v>
       </c>
       <c r="F65" t="s">
         <v>28</v>
       </c>
       <c r="G65">
-        <v>1.18</v>
+        <v>1.17</v>
       </c>
       <c r="H65" s="1">
-        <v>233021.66</v>
+        <v>267628.96</v>
       </c>
       <c r="I65" s="1">
-        <v>20691.2</v>
+        <v>-12901.25</v>
       </c>
       <c r="J65" s="1">
-        <v>8.8795178954609</v>
+        <v>-4.8205732294442</v>
       </c>
       <c r="K65">
         <v>0.0</v>
       </c>
       <c r="L65">
         <v>0.0</v>
       </c>
       <c r="M65" s="1">
-        <v>253712.86</v>
+        <v>254727.71</v>
       </c>
       <c r="N65" s="1">
-        <v>253712.86</v>
+        <v>254727.71</v>
       </c>
       <c r="O65" s="1">
-        <v>0.27</v>
+        <v>0.19</v>
       </c>
       <c r="P65">
         <v>1</v>
       </c>
     </row>
     <row r="66" spans="1:16">
       <c r="A66" t="s">
         <v>161</v>
       </c>
       <c r="B66" t="s">
         <v>162</v>
       </c>
       <c r="C66" s="1">
-        <v>701.0</v>
+        <v>1683.0</v>
       </c>
       <c r="D66" s="1">
-        <v>419.62</v>
+        <v>150.75</v>
       </c>
       <c r="E66" s="1">
-        <v>333.10151213</v>
+        <v>149.28578134</v>
       </c>
       <c r="F66" t="s">
-        <v>55</v>
+        <v>31</v>
       </c>
       <c r="G66">
-        <v>1.61</v>
+        <v>0.92</v>
       </c>
       <c r="H66" s="1">
-        <v>144657.83</v>
+        <v>271107.99</v>
       </c>
       <c r="I66" s="1">
-        <v>37859.23</v>
+        <v>5342.3</v>
       </c>
       <c r="J66" s="1">
-        <v>26.171573291263</v>
+        <v>1.9705431772778</v>
       </c>
       <c r="K66">
         <v>0.0</v>
       </c>
       <c r="L66">
         <v>0.0</v>
       </c>
       <c r="M66" s="1">
-        <v>182517.06</v>
+        <v>276450.29</v>
       </c>
       <c r="N66" s="1">
-        <v>182517.06</v>
+        <v>276450.29</v>
       </c>
       <c r="O66" s="1">
         <v>0.2</v>
       </c>
       <c r="P66">
         <v>1</v>
       </c>
     </row>
     <row r="67" spans="1:16">
       <c r="A67" t="s">
         <v>163</v>
       </c>
       <c r="B67" t="s">
         <v>164</v>
       </c>
       <c r="C67" s="1">
-        <v>649.0</v>
+        <v>739.0</v>
       </c>
       <c r="D67" s="1">
-        <v>359.25</v>
+        <v>515.85</v>
       </c>
       <c r="E67" s="1">
-        <v>315.94884438</v>
+        <v>280.312977</v>
       </c>
       <c r="F67" t="s">
         <v>28</v>
       </c>
       <c r="G67">
-        <v>1.18</v>
+        <v>1.17</v>
       </c>
       <c r="H67" s="1">
-        <v>179283.29</v>
+        <v>177449.68</v>
       </c>
       <c r="I67" s="1">
-        <v>17978.23</v>
+        <v>148067.48</v>
       </c>
       <c r="J67" s="1">
-        <v>10.027833603455</v>
+        <v>83.441953797832</v>
       </c>
       <c r="K67">
         <v>0.0</v>
       </c>
       <c r="L67">
         <v>0.0</v>
       </c>
       <c r="M67" s="1">
-        <v>197261.52</v>
+        <v>325517.16</v>
       </c>
       <c r="N67" s="1">
-        <v>197261.52</v>
+        <v>325517.16</v>
       </c>
       <c r="O67" s="1">
-        <v>0.21</v>
+        <v>0.24</v>
       </c>
       <c r="P67">
         <v>1</v>
       </c>
     </row>
     <row r="68" spans="1:16">
       <c r="A68" t="s">
         <v>165</v>
       </c>
       <c r="B68" t="s">
         <v>166</v>
       </c>
       <c r="C68" s="1">
-        <v>1176.0</v>
+        <v>1784.0</v>
       </c>
       <c r="D68" s="1">
-        <v>155.45</v>
+        <v>177.62</v>
       </c>
       <c r="E68" s="1">
-        <v>152.12061224</v>
+        <v>186.9875</v>
       </c>
       <c r="F68" t="s">
-        <v>31</v>
+        <v>28</v>
       </c>
       <c r="G68">
-        <v>0.92</v>
+        <v>1.17</v>
       </c>
       <c r="H68" s="1">
-        <v>191763.46</v>
+        <v>290916.4</v>
       </c>
       <c r="I68" s="1">
-        <v>7744.56</v>
+        <v>-20338.24</v>
       </c>
       <c r="J68" s="1">
-        <v>4.0386004716436</v>
+        <v>-6.9910943487545</v>
       </c>
       <c r="K68">
         <v>0.0</v>
       </c>
       <c r="L68">
         <v>0.0</v>
       </c>
       <c r="M68" s="1">
-        <v>199508.02</v>
+        <v>270578.16</v>
       </c>
       <c r="N68" s="1">
-        <v>199508.02</v>
+        <v>270578.16</v>
       </c>
       <c r="O68" s="1">
-        <v>0.21</v>
+        <v>0.2</v>
       </c>
       <c r="P68">
         <v>1</v>
       </c>
     </row>
     <row r="69" spans="1:16">
       <c r="A69" t="s">
         <v>167</v>
       </c>
       <c r="B69" t="s">
         <v>168</v>
       </c>
       <c r="C69" s="1">
-        <v>906.0</v>
+        <v>4067.0</v>
       </c>
       <c r="D69" s="1">
-        <v>271.32</v>
+        <v>128.51</v>
       </c>
       <c r="E69" s="1">
-        <v>234.67189845</v>
+        <v>100.63931399</v>
       </c>
       <c r="F69" t="s">
         <v>28</v>
       </c>
       <c r="G69">
-        <v>1.18</v>
+        <v>1.17</v>
       </c>
       <c r="H69" s="1">
-        <v>181305.53</v>
+        <v>353902.38</v>
       </c>
       <c r="I69" s="1">
-        <v>26669.36</v>
+        <v>92387.58</v>
       </c>
       <c r="J69" s="1">
-        <v>14.709623032458</v>
+        <v>26.105385332532</v>
       </c>
       <c r="K69">
         <v>0.0</v>
       </c>
       <c r="L69">
         <v>0.0</v>
       </c>
       <c r="M69" s="1">
-        <v>207974.89</v>
+        <v>446289.96</v>
       </c>
       <c r="N69" s="1">
-        <v>207974.89</v>
+        <v>446289.96</v>
       </c>
       <c r="O69" s="1">
-        <v>0.22</v>
+        <v>0.33</v>
       </c>
       <c r="P69">
         <v>1</v>
       </c>
     </row>
     <row r="70" spans="1:16">
       <c r="A70" t="s">
         <v>169</v>
       </c>
       <c r="B70" t="s">
         <v>170</v>
       </c>
       <c r="C70" s="1">
-        <v>1178.0</v>
+        <v>1436.0</v>
       </c>
       <c r="D70" s="1">
-        <v>195.87</v>
+        <v>205.0</v>
       </c>
       <c r="E70" s="1">
-        <v>188.50878608</v>
+        <v>206.12456825</v>
       </c>
       <c r="F70" t="s">
         <v>28</v>
       </c>
       <c r="G70">
-        <v>1.18</v>
+        <v>1.17</v>
       </c>
       <c r="H70" s="1">
-        <v>194785.72</v>
+        <v>253482.65</v>
       </c>
       <c r="I70" s="1">
-        <v>429.7</v>
+        <v>-2112.14</v>
       </c>
       <c r="J70" s="1">
-        <v>0.22060138700106</v>
+        <v>-0.83324835052813</v>
       </c>
       <c r="K70">
         <v>0.0</v>
       </c>
       <c r="L70">
         <v>0.0</v>
       </c>
       <c r="M70" s="1">
-        <v>195215.42</v>
+        <v>251370.51</v>
       </c>
       <c r="N70" s="1">
-        <v>195215.42</v>
+        <v>251370.51</v>
       </c>
       <c r="O70" s="1">
-        <v>0.21</v>
+        <v>0.19</v>
       </c>
       <c r="P70">
         <v>1</v>
       </c>
     </row>
     <row r="71" spans="1:16">
       <c r="A71" t="s">
         <v>171</v>
       </c>
       <c r="B71" t="s">
         <v>172</v>
       </c>
       <c r="C71" s="1">
-        <v>2926.0</v>
+        <v>1872.0</v>
       </c>
       <c r="D71" s="1">
-        <v>122.69</v>
+        <v>285.47</v>
       </c>
       <c r="E71" s="1">
-        <v>95.9071702</v>
+        <v>280.52651175</v>
       </c>
       <c r="F71" t="s">
         <v>28</v>
       </c>
       <c r="G71">
-        <v>1.18</v>
+        <v>1.17</v>
       </c>
       <c r="H71" s="1">
-        <v>242957.96</v>
+        <v>455026.98</v>
       </c>
       <c r="I71" s="1">
-        <v>60769.73</v>
+        <v>1296.0</v>
       </c>
       <c r="J71" s="1">
-        <v>25.012446597757</v>
+        <v>0.28481827605036</v>
       </c>
       <c r="K71">
         <v>0.0</v>
       </c>
       <c r="L71">
         <v>0.0</v>
       </c>
       <c r="M71" s="1">
-        <v>303727.69</v>
+        <v>456322.98</v>
       </c>
       <c r="N71" s="1">
-        <v>303727.69</v>
+        <v>456322.98</v>
       </c>
       <c r="O71" s="1">
-        <v>0.33</v>
+        <v>0.34</v>
       </c>
       <c r="P71">
         <v>1</v>
       </c>
     </row>
     <row r="72" spans="1:16">
       <c r="A72" t="s">
         <v>173</v>
       </c>
       <c r="B72" t="s">
         <v>174</v>
       </c>
       <c r="C72" s="1">
-        <v>1095.0</v>
+        <v>10688.0</v>
       </c>
       <c r="D72" s="1">
-        <v>173.21</v>
+        <v>76.28</v>
       </c>
       <c r="E72" s="1">
-        <v>206.07473973</v>
+        <v>71.98870135</v>
       </c>
       <c r="F72" t="s">
         <v>28</v>
       </c>
       <c r="G72">
-        <v>1.18</v>
+        <v>1.17</v>
       </c>
       <c r="H72" s="1">
-        <v>192631.75</v>
+        <v>665000.06</v>
       </c>
       <c r="I72" s="1">
-        <v>-32163.92</v>
+        <v>31166.48</v>
       </c>
       <c r="J72" s="1">
-        <v>-16.697102113229</v>
+        <v>4.6866882989454</v>
       </c>
       <c r="K72">
         <v>0.0</v>
       </c>
       <c r="L72">
         <v>0.0</v>
       </c>
       <c r="M72" s="1">
-        <v>160467.83</v>
+        <v>696166.54</v>
       </c>
       <c r="N72" s="1">
-        <v>160467.83</v>
+        <v>696166.54</v>
       </c>
       <c r="O72" s="1">
-        <v>0.17</v>
+        <v>0.51</v>
       </c>
       <c r="P72">
         <v>1</v>
       </c>
     </row>
     <row r="73" spans="1:16">
       <c r="A73" t="s">
         <v>175</v>
       </c>
       <c r="B73" t="s">
         <v>176</v>
       </c>
       <c r="C73" s="1">
-        <v>1300.0</v>
+        <v>1710.0</v>
       </c>
       <c r="D73" s="1">
-        <v>302.27</v>
+        <v>197.93</v>
       </c>
       <c r="E73" s="1">
-        <v>268.28229231</v>
+        <v>173.29783626</v>
       </c>
       <c r="F73" t="s">
         <v>28</v>
       </c>
       <c r="G73">
-        <v>1.18</v>
+        <v>1.17</v>
       </c>
       <c r="H73" s="1">
-        <v>302920.42</v>
+        <v>254844.63</v>
       </c>
       <c r="I73" s="1">
-        <v>29539.5</v>
+        <v>34165.96</v>
       </c>
       <c r="J73" s="1">
-        <v>9.751571056187</v>
+        <v>13.406584239189</v>
       </c>
       <c r="K73">
         <v>0.0</v>
       </c>
       <c r="L73">
         <v>0.0</v>
       </c>
       <c r="M73" s="1">
-        <v>332459.92</v>
+        <v>289010.59</v>
       </c>
       <c r="N73" s="1">
-        <v>332459.92</v>
+        <v>289010.59</v>
       </c>
       <c r="O73" s="1">
-        <v>0.36</v>
+        <v>0.21</v>
       </c>
       <c r="P73">
         <v>1</v>
       </c>
     </row>
     <row r="74" spans="1:16">
       <c r="A74" t="s">
         <v>177</v>
       </c>
       <c r="B74" t="s">
         <v>178</v>
       </c>
       <c r="C74" s="1">
-        <v>9488.0</v>
+        <v>3553.0</v>
       </c>
       <c r="D74" s="1">
-        <v>79.03</v>
+        <v>83.72</v>
       </c>
       <c r="E74" s="1">
-        <v>69.71809127</v>
+        <v>86.61579792</v>
       </c>
       <c r="F74" t="s">
         <v>28</v>
       </c>
       <c r="G74">
-        <v>1.18</v>
+        <v>1.17</v>
       </c>
       <c r="H74" s="1">
-        <v>572254.26</v>
+        <v>263266.11</v>
       </c>
       <c r="I74" s="1">
-        <v>62152.14</v>
+        <v>-9268.02</v>
       </c>
       <c r="J74" s="1">
-        <v>10.860930943528</v>
+        <v>-3.5203999481741</v>
       </c>
       <c r="K74">
         <v>0.0</v>
       </c>
       <c r="L74">
         <v>0.0</v>
       </c>
       <c r="M74" s="1">
-        <v>634406.4</v>
+        <v>253998.09</v>
       </c>
       <c r="N74" s="1">
-        <v>634406.4</v>
+        <v>253998.09</v>
       </c>
       <c r="O74" s="1">
-        <v>0.68</v>
+        <v>0.19</v>
       </c>
       <c r="P74">
         <v>1</v>
       </c>
     </row>
     <row r="75" spans="1:16">
       <c r="A75" t="s">
         <v>179</v>
       </c>
       <c r="B75" t="s">
         <v>180</v>
       </c>
       <c r="C75" s="1">
-        <v>2498.0</v>
+        <v>10697.0</v>
       </c>
       <c r="D75" s="1">
-        <v>97.56</v>
+        <v>31.64</v>
       </c>
       <c r="E75" s="1">
-        <v>88.64154524</v>
+        <v>31.32358605</v>
       </c>
       <c r="F75" t="s">
         <v>28</v>
       </c>
       <c r="G75">
-        <v>1.18</v>
+        <v>1.17</v>
       </c>
       <c r="H75" s="1">
-        <v>188832.42</v>
+        <v>294179.06</v>
       </c>
       <c r="I75" s="1">
-        <v>17356.4</v>
+        <v>-5174.64</v>
       </c>
       <c r="J75" s="1">
-        <v>9.1914301580205</v>
+        <v>-1.7590103116109</v>
       </c>
       <c r="K75">
         <v>0.0</v>
       </c>
       <c r="L75">
         <v>0.0</v>
       </c>
       <c r="M75" s="1">
-        <v>206188.82</v>
+        <v>289004.42</v>
       </c>
       <c r="N75" s="1">
-        <v>206188.82</v>
+        <v>289004.42</v>
       </c>
       <c r="O75" s="1">
-        <v>0.22</v>
+        <v>0.21</v>
       </c>
       <c r="P75">
         <v>1</v>
       </c>
     </row>
     <row r="76" spans="1:16">
       <c r="A76" t="s">
         <v>181</v>
       </c>
       <c r="B76" t="s">
         <v>182</v>
       </c>
       <c r="C76" s="1">
-        <v>2841.0</v>
+        <v>3003.0</v>
       </c>
       <c r="D76" s="1">
-        <v>94.41</v>
+        <v>173.38</v>
       </c>
       <c r="E76" s="1">
-        <v>85.57769447</v>
+        <v>160.2769364</v>
       </c>
       <c r="F76" t="s">
-        <v>28</v>
+        <v>183</v>
       </c>
       <c r="G76">
-        <v>1.18</v>
+        <v>1.64</v>
       </c>
       <c r="H76" s="1">
-        <v>207246.19</v>
+        <v>281971.0</v>
       </c>
       <c r="I76" s="1">
-        <v>19682.88</v>
+        <v>36417.15</v>
       </c>
       <c r="J76" s="1">
-        <v>9.4973422671847</v>
+        <v>12.915211138734</v>
       </c>
       <c r="K76">
         <v>0.0</v>
       </c>
       <c r="L76">
         <v>0.0</v>
       </c>
       <c r="M76" s="1">
-        <v>226929.07</v>
+        <v>318388.15</v>
       </c>
       <c r="N76" s="1">
-        <v>226929.07</v>
+        <v>318388.15</v>
       </c>
       <c r="O76" s="1">
         <v>0.24</v>
       </c>
       <c r="P76">
         <v>1</v>
       </c>
     </row>
     <row r="77" spans="1:16">
       <c r="A77" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="B77" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="C77" s="1">
-        <v>8064.0</v>
+        <v>2672.0</v>
       </c>
       <c r="D77" s="1">
-        <v>31.37</v>
+        <v>110.25</v>
       </c>
       <c r="E77" s="1">
-        <v>31.99863467</v>
+        <v>106.16135105</v>
       </c>
       <c r="F77" t="s">
         <v>28</v>
       </c>
       <c r="G77">
-        <v>1.18</v>
+        <v>1.17</v>
       </c>
       <c r="H77" s="1">
-        <v>228073.97</v>
+        <v>246440.71</v>
       </c>
       <c r="I77" s="1">
-        <v>-14048.27</v>
+        <v>5107.41</v>
       </c>
       <c r="J77" s="1">
-        <v>-6.1595235966647</v>
+        <v>2.0724700882415</v>
       </c>
       <c r="K77">
         <v>0.0</v>
       </c>
       <c r="L77">
         <v>0.0</v>
       </c>
       <c r="M77" s="1">
-        <v>214025.7</v>
+        <v>251548.12</v>
       </c>
       <c r="N77" s="1">
-        <v>214025.7</v>
+        <v>251548.12</v>
       </c>
       <c r="O77" s="1">
-        <v>0.23</v>
+        <v>0.19</v>
       </c>
       <c r="P77">
         <v>1</v>
       </c>
     </row>
     <row r="78" spans="1:16">
       <c r="A78" t="s">
-        <v>185</v>
+        <v>186</v>
       </c>
       <c r="B78" t="s">
-        <v>186</v>
+        <v>187</v>
       </c>
       <c r="C78" s="1">
-        <v>2986.0</v>
+        <v>2218.0</v>
       </c>
       <c r="D78" s="1">
-        <v>158.91</v>
+        <v>292.77</v>
       </c>
       <c r="E78" s="1">
-        <v>153.49482585</v>
+        <v>297.30270063</v>
       </c>
       <c r="F78" t="s">
-        <v>187</v>
+        <v>28</v>
       </c>
       <c r="G78">
-        <v>1.69</v>
+        <v>1.17</v>
       </c>
       <c r="H78" s="1">
-        <v>263573.9</v>
+        <v>573203.26</v>
       </c>
       <c r="I78" s="1">
-        <v>17706.08</v>
+        <v>-18712.73</v>
       </c>
       <c r="J78" s="1">
-        <v>6.7176909398085</v>
+        <v>-3.2645888999305</v>
       </c>
       <c r="K78">
         <v>0.0</v>
       </c>
       <c r="L78">
         <v>0.0</v>
       </c>
       <c r="M78" s="1">
-        <v>281279.98</v>
+        <v>554490.53</v>
       </c>
       <c r="N78" s="1">
-        <v>281279.98</v>
+        <v>554490.53</v>
       </c>
       <c r="O78" s="1">
-        <v>0.3</v>
+        <v>0.41</v>
       </c>
       <c r="P78">
         <v>1</v>
       </c>
     </row>
     <row r="79" spans="1:16">
       <c r="A79" t="s">
         <v>188</v>
       </c>
       <c r="B79" t="s">
         <v>189</v>
       </c>
       <c r="C79" s="1">
-        <v>2757.0</v>
+        <v>2006.0</v>
       </c>
       <c r="D79" s="1">
-        <v>107.34</v>
+        <v>159.31</v>
       </c>
       <c r="E79" s="1">
-        <v>103.08278201</v>
+        <v>147.76889831</v>
       </c>
       <c r="F79" t="s">
         <v>28</v>
       </c>
       <c r="G79">
-        <v>1.18</v>
+        <v>1.17</v>
       </c>
       <c r="H79" s="1">
-        <v>247696.58</v>
+        <v>253642.64</v>
       </c>
       <c r="I79" s="1">
-        <v>2683.2</v>
+        <v>19242.56</v>
       </c>
       <c r="J79" s="1">
-        <v>1.0832608185386</v>
+        <v>7.5864846699277</v>
       </c>
       <c r="K79">
         <v>0.0</v>
       </c>
       <c r="L79">
         <v>0.0</v>
       </c>
       <c r="M79" s="1">
-        <v>250379.78</v>
+        <v>272885.2</v>
       </c>
       <c r="N79" s="1">
-        <v>250379.78</v>
+        <v>272885.2</v>
       </c>
       <c r="O79" s="1">
-        <v>0.27</v>
+        <v>0.2</v>
       </c>
       <c r="P79">
         <v>1</v>
       </c>
     </row>
     <row r="80" spans="1:16">
       <c r="A80" t="s">
         <v>190</v>
       </c>
       <c r="B80" t="s">
         <v>191</v>
       </c>
       <c r="C80" s="1">
-        <v>1231.0</v>
+        <v>4201.0</v>
       </c>
       <c r="D80" s="1">
-        <v>261.42</v>
+        <v>64.95</v>
       </c>
       <c r="E80" s="1">
-        <v>303.04361495</v>
+        <v>71.43458224</v>
       </c>
       <c r="F80" t="s">
         <v>28</v>
       </c>
       <c r="G80">
-        <v>1.18</v>
+        <v>1.17</v>
       </c>
       <c r="H80" s="1">
-        <v>326554.71</v>
+        <v>258079.2</v>
       </c>
       <c r="I80" s="1">
-        <v>-54285.98</v>
+        <v>-25088.89</v>
       </c>
       <c r="J80" s="1">
-        <v>-16.623854544924</v>
+        <v>-9.7213917278107</v>
       </c>
       <c r="K80">
         <v>0.0</v>
       </c>
       <c r="L80">
         <v>0.0</v>
       </c>
       <c r="M80" s="1">
-        <v>272268.73</v>
+        <v>232990.31</v>
       </c>
       <c r="N80" s="1">
-        <v>272268.73</v>
+        <v>232990.31</v>
       </c>
       <c r="O80" s="1">
-        <v>0.29</v>
+        <v>0.17</v>
       </c>
       <c r="P80">
         <v>1</v>
       </c>
     </row>
     <row r="81" spans="1:16">
       <c r="A81" t="s">
         <v>192</v>
       </c>
       <c r="B81" t="s">
         <v>193</v>
       </c>
       <c r="C81" s="1">
-        <v>1511.0</v>
+        <v>2173.0</v>
       </c>
       <c r="D81" s="1">
-        <v>164.33</v>
+        <v>169.5</v>
       </c>
       <c r="E81" s="1">
-        <v>145.95808074</v>
+        <v>91.00156926</v>
       </c>
       <c r="F81" t="s">
         <v>28</v>
       </c>
       <c r="G81">
-        <v>1.18</v>
+        <v>1.17</v>
       </c>
       <c r="H81" s="1">
-        <v>188060.83</v>
+        <v>171256.73</v>
       </c>
       <c r="I81" s="1">
-        <v>22017.96</v>
+        <v>143253.99</v>
       </c>
       <c r="J81" s="1">
-        <v>11.707892600495</v>
+        <v>83.64867763153</v>
       </c>
       <c r="K81">
         <v>0.0</v>
       </c>
       <c r="L81">
         <v>0.0</v>
       </c>
       <c r="M81" s="1">
-        <v>210078.79</v>
+        <v>314510.72</v>
       </c>
       <c r="N81" s="1">
-        <v>210078.79</v>
+        <v>314510.72</v>
       </c>
       <c r="O81" s="1">
         <v>0.23</v>
       </c>
       <c r="P81">
         <v>1</v>
       </c>
     </row>
     <row r="82" spans="1:16">
       <c r="A82" t="s">
         <v>194</v>
       </c>
       <c r="B82" t="s">
         <v>195</v>
       </c>
       <c r="C82" s="1">
-        <v>2373.0</v>
+        <v>1787.0</v>
       </c>
       <c r="D82" s="1">
-        <v>122.16</v>
+        <v>1014.38</v>
       </c>
       <c r="E82" s="1">
-        <v>71.28959123</v>
+        <v>938.10072748</v>
       </c>
       <c r="F82" t="s">
         <v>28</v>
       </c>
       <c r="G82">
-        <v>1.18</v>
+        <v>1.17</v>
       </c>
       <c r="H82" s="1">
-        <v>147052.04</v>
+        <v>1456769.36</v>
       </c>
       <c r="I82" s="1">
-        <v>98208.49</v>
+        <v>91089.11</v>
       </c>
       <c r="J82" s="1">
-        <v>66.784853851738</v>
+        <v>6.2528161630198</v>
       </c>
       <c r="K82">
         <v>0.0</v>
       </c>
       <c r="L82">
         <v>0.0</v>
       </c>
       <c r="M82" s="1">
-        <v>245260.53</v>
+        <v>1547858.47</v>
       </c>
       <c r="N82" s="1">
-        <v>245260.53</v>
+        <v>1547858.47</v>
       </c>
       <c r="O82" s="1">
-        <v>0.26</v>
+        <v>1.14</v>
       </c>
       <c r="P82">
         <v>1</v>
       </c>
     </row>
     <row r="83" spans="1:16">
       <c r="A83" t="s">
         <v>196</v>
       </c>
       <c r="B83" t="s">
         <v>197</v>
       </c>
       <c r="C83" s="1">
-        <v>1254.0</v>
+        <v>3434.0</v>
       </c>
       <c r="D83" s="1">
-        <v>1001.16</v>
+        <v>117.16</v>
       </c>
       <c r="E83" s="1">
-        <v>911.48950558</v>
+        <v>111.70351776</v>
       </c>
       <c r="F83" t="s">
         <v>28</v>
       </c>
       <c r="G83">
-        <v>1.18</v>
+        <v>1.17</v>
       </c>
       <c r="H83" s="1">
-        <v>996800.02</v>
+        <v>331456.17</v>
       </c>
       <c r="I83" s="1">
-        <v>65389.28</v>
+        <v>12090.44</v>
       </c>
       <c r="J83" s="1">
-        <v>6.5599196115586</v>
+        <v>3.6476738387462</v>
       </c>
       <c r="K83">
         <v>0.0</v>
       </c>
       <c r="L83">
         <v>0.0</v>
       </c>
       <c r="M83" s="1">
-        <v>1062189.3</v>
+        <v>343546.61</v>
       </c>
       <c r="N83" s="1">
-        <v>1062189.3</v>
+        <v>343546.61</v>
       </c>
       <c r="O83" s="1">
-        <v>1.14</v>
+        <v>0.25</v>
       </c>
       <c r="P83">
         <v>1</v>
       </c>
     </row>
     <row r="84" spans="1:16">
       <c r="A84" t="s">
         <v>198</v>
       </c>
       <c r="B84" t="s">
         <v>199</v>
       </c>
       <c r="C84" s="1">
-        <v>3443.0</v>
+        <v>79.0</v>
       </c>
       <c r="D84" s="1">
-        <v>127.13</v>
+        <v>129.0</v>
       </c>
       <c r="E84" s="1">
-        <v>113.03807145</v>
+        <v>187.8243038</v>
       </c>
       <c r="F84" t="s">
-        <v>28</v>
+        <v>183</v>
       </c>
       <c r="G84">
-        <v>1.18</v>
+        <v>1.64</v>
       </c>
       <c r="H84" s="1">
-        <v>336585.33</v>
+        <v>8674.62</v>
       </c>
       <c r="I84" s="1">
-        <v>33742.17</v>
+        <v>-2442.74</v>
       </c>
       <c r="J84" s="1">
-        <v>10.02484867656</v>
+        <v>-28.159619672101</v>
       </c>
       <c r="K84">
         <v>0.0</v>
       </c>
       <c r="L84">
         <v>0.0</v>
       </c>
       <c r="M84" s="1">
-        <v>370327.5</v>
+        <v>6231.88</v>
       </c>
       <c r="N84" s="1">
-        <v>370327.5</v>
+        <v>6231.88</v>
       </c>
       <c r="O84" s="1">
-        <v>0.4</v>
+        <v>0.0</v>
       </c>
       <c r="P84">
         <v>1</v>
       </c>
     </row>
     <row r="85" spans="1:16">
       <c r="A85" t="s">
         <v>200</v>
       </c>
       <c r="B85" t="s">
         <v>201</v>
       </c>
       <c r="C85" s="1">
-        <v>475.0</v>
+        <v>552.0</v>
       </c>
       <c r="D85" s="1">
-        <v>395.5</v>
+        <v>656.93</v>
       </c>
       <c r="E85" s="1">
-        <v>449.57134737</v>
+        <v>460.56543478</v>
       </c>
       <c r="F85" t="s">
         <v>28</v>
       </c>
       <c r="G85">
-        <v>1.18</v>
+        <v>1.17</v>
       </c>
       <c r="H85" s="1">
-        <v>182141.19</v>
+        <v>220825.17</v>
       </c>
       <c r="I85" s="1">
-        <v>-23198.34</v>
+        <v>88819.92</v>
       </c>
       <c r="J85" s="1">
-        <v>-12.736460105482</v>
+        <v>40.221827973686</v>
       </c>
       <c r="K85">
         <v>0.0</v>
       </c>
       <c r="L85">
         <v>0.0</v>
       </c>
       <c r="M85" s="1">
-        <v>158942.85</v>
+        <v>309645.09</v>
       </c>
       <c r="N85" s="1">
-        <v>158942.85</v>
+        <v>309645.09</v>
       </c>
       <c r="O85" s="1">
-        <v>0.17</v>
+        <v>0.23</v>
       </c>
       <c r="P85">
         <v>1</v>
       </c>
     </row>
     <row r="86" spans="1:16">
       <c r="A86" t="s">
         <v>202</v>
       </c>
       <c r="B86" t="s">
         <v>203</v>
       </c>
       <c r="C86" s="1">
-        <v>2395.0</v>
+        <v>4183.0</v>
       </c>
       <c r="D86" s="1">
-        <v>180.5</v>
+        <v>78.86</v>
       </c>
       <c r="E86" s="1">
-        <v>207.97974113</v>
+        <v>77.94568731</v>
       </c>
       <c r="F86" t="s">
-        <v>187</v>
+        <v>28</v>
       </c>
       <c r="G86">
-        <v>1.69</v>
+        <v>1.17</v>
       </c>
       <c r="H86" s="1">
-        <v>287868.95</v>
+        <v>279073.53</v>
       </c>
       <c r="I86" s="1">
-        <v>-31609.13</v>
+        <v>2603.0</v>
       </c>
       <c r="J86" s="1">
-        <v>-10.980388819287</v>
+        <v>0.9327290911467</v>
       </c>
       <c r="K86">
         <v>0.0</v>
       </c>
       <c r="L86">
         <v>0.0</v>
       </c>
       <c r="M86" s="1">
-        <v>256259.82</v>
+        <v>281676.53</v>
       </c>
       <c r="N86" s="1">
-        <v>256259.82</v>
+        <v>281676.53</v>
       </c>
       <c r="O86" s="1">
-        <v>0.27</v>
+        <v>0.21</v>
       </c>
       <c r="P86">
         <v>1</v>
       </c>
     </row>
     <row r="87" spans="1:16">
       <c r="A87" t="s">
         <v>204</v>
       </c>
       <c r="B87" t="s">
         <v>205</v>
       </c>
       <c r="C87" s="1">
-        <v>517.0</v>
+        <v>3063.0</v>
       </c>
       <c r="D87" s="1">
-        <v>577.73</v>
+        <v>178.57</v>
       </c>
       <c r="E87" s="1">
-        <v>419.87843327</v>
+        <v>200.46760039</v>
       </c>
       <c r="F87" t="s">
         <v>28</v>
       </c>
       <c r="G87">
-        <v>1.18</v>
+        <v>1.17</v>
       </c>
       <c r="H87" s="1">
-        <v>189309.31</v>
+        <v>532476.7</v>
       </c>
       <c r="I87" s="1">
-        <v>63397.16</v>
+        <v>-65428.7</v>
       </c>
       <c r="J87" s="1">
-        <v>33.488664662081</v>
+        <v>-12.287617467581</v>
       </c>
       <c r="K87">
         <v>0.0</v>
       </c>
       <c r="L87">
         <v>0.0</v>
       </c>
       <c r="M87" s="1">
-        <v>252706.47</v>
+        <v>467048.0</v>
       </c>
       <c r="N87" s="1">
-        <v>252706.47</v>
+        <v>467048.0</v>
       </c>
       <c r="O87" s="1">
-        <v>0.27</v>
+        <v>0.34</v>
       </c>
       <c r="P87">
         <v>1</v>
       </c>
     </row>
     <row r="88" spans="1:16">
       <c r="A88" t="s">
         <v>206</v>
       </c>
       <c r="B88" t="s">
         <v>207</v>
       </c>
       <c r="C88" s="1">
-        <v>2750.0</v>
+        <v>3782.0</v>
       </c>
       <c r="D88" s="1">
-        <v>78.35</v>
+        <v>68.1</v>
       </c>
       <c r="E88" s="1">
-        <v>79.56493091</v>
+        <v>71.52231095</v>
       </c>
       <c r="F88" t="s">
-        <v>28</v>
+        <v>8</v>
       </c>
       <c r="G88">
-        <v>1.18</v>
+        <v>1.0</v>
       </c>
       <c r="H88" s="1">
-        <v>186630.63</v>
+        <v>270497.38</v>
       </c>
       <c r="I88" s="1">
-        <v>-4336.54</v>
+        <v>-12943.18</v>
       </c>
       <c r="J88" s="1">
-        <v>-2.3235950068861</v>
+        <v>-4.7849557729543</v>
       </c>
       <c r="K88">
         <v>0.0</v>
       </c>
       <c r="L88">
         <v>0.0</v>
       </c>
       <c r="M88" s="1">
-        <v>182294.09</v>
+        <v>257554.2</v>
       </c>
       <c r="N88" s="1">
-        <v>182294.09</v>
+        <v>257554.2</v>
       </c>
       <c r="O88" s="1">
-        <v>0.2</v>
+        <v>0.19</v>
       </c>
       <c r="P88">
         <v>1</v>
       </c>
     </row>
     <row r="89" spans="1:16">
       <c r="A89" t="s">
         <v>208</v>
       </c>
       <c r="B89" t="s">
         <v>209</v>
       </c>
       <c r="C89" s="1">
-        <v>994.0</v>
+        <v>2490.0</v>
       </c>
       <c r="D89" s="1">
-        <v>216.61</v>
+        <v>127.86</v>
       </c>
       <c r="E89" s="1">
-        <v>218.17367203</v>
+        <v>129.01740161</v>
       </c>
       <c r="F89" t="s">
         <v>28</v>
       </c>
       <c r="G89">
-        <v>1.18</v>
+        <v>1.17</v>
       </c>
       <c r="H89" s="1">
-        <v>190741.19</v>
+        <v>279985.78</v>
       </c>
       <c r="I89" s="1">
-        <v>-8575.84</v>
+        <v>-8129.06</v>
       </c>
       <c r="J89" s="1">
-        <v>-4.4960608665596</v>
+        <v>-2.9033831646736</v>
       </c>
       <c r="K89">
         <v>0.0</v>
       </c>
       <c r="L89">
         <v>0.0</v>
       </c>
       <c r="M89" s="1">
-        <v>182165.35</v>
+        <v>271856.72</v>
       </c>
       <c r="N89" s="1">
-        <v>182165.35</v>
+        <v>271856.72</v>
       </c>
       <c r="O89" s="1">
         <v>0.2</v>
       </c>
       <c r="P89">
         <v>1</v>
       </c>
     </row>
     <row r="90" spans="1:16">
       <c r="A90" t="s">
         <v>210</v>
       </c>
       <c r="B90" t="s">
         <v>211</v>
       </c>
       <c r="C90" s="1">
-        <v>3326.0</v>
+        <v>6828.0</v>
       </c>
       <c r="D90" s="1">
-        <v>69.16</v>
+        <v>57.0</v>
       </c>
       <c r="E90" s="1">
-        <v>71.60901684</v>
+        <v>57.92816198</v>
       </c>
       <c r="F90" t="s">
-        <v>8</v>
+        <v>212</v>
       </c>
       <c r="G90">
-        <v>1.0</v>
+        <v>1.49</v>
       </c>
       <c r="H90" s="1">
-        <v>238171.59</v>
+        <v>264881.88</v>
       </c>
       <c r="I90" s="1">
-        <v>-8145.43</v>
+        <v>-4367.14</v>
       </c>
       <c r="J90" s="1">
-        <v>-3.4199838864073</v>
+        <v>-1.6487122486446</v>
       </c>
       <c r="K90">
         <v>0.0</v>
       </c>
       <c r="L90">
         <v>0.0</v>
       </c>
       <c r="M90" s="1">
-        <v>230026.16</v>
+        <v>260514.74</v>
       </c>
       <c r="N90" s="1">
-        <v>230026.16</v>
+        <v>260514.74</v>
       </c>
       <c r="O90" s="1">
-        <v>0.25</v>
+        <v>0.19</v>
       </c>
       <c r="P90">
         <v>1</v>
       </c>
     </row>
     <row r="91" spans="1:16">
       <c r="A91" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="B91" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
       <c r="C91" s="1">
-        <v>1634.0</v>
+        <v>533.0</v>
       </c>
       <c r="D91" s="1">
-        <v>111.69</v>
+        <v>591.95</v>
       </c>
       <c r="E91" s="1">
-        <v>132.51250918</v>
+        <v>508.86893058</v>
       </c>
       <c r="F91" t="s">
         <v>28</v>
       </c>
       <c r="G91">
-        <v>1.18</v>
+        <v>1.17</v>
       </c>
       <c r="H91" s="1">
-        <v>189695.43</v>
+        <v>236207.26</v>
       </c>
       <c r="I91" s="1">
-        <v>-35288.34</v>
+        <v>33205.56</v>
       </c>
       <c r="J91" s="1">
-        <v>-18.602630543076</v>
+        <v>14.057806690616</v>
       </c>
       <c r="K91">
         <v>0.0</v>
       </c>
       <c r="L91">
         <v>0.0</v>
       </c>
       <c r="M91" s="1">
-        <v>154407.09</v>
+        <v>269412.82</v>
       </c>
       <c r="N91" s="1">
-        <v>154407.09</v>
+        <v>269412.82</v>
       </c>
       <c r="O91" s="1">
-        <v>0.17</v>
+        <v>0.2</v>
       </c>
       <c r="P91">
         <v>1</v>
       </c>
     </row>
     <row r="92" spans="1:16">
       <c r="A92" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="B92" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="C92" s="1">
-        <v>4934.0</v>
+        <v>1808.0</v>
       </c>
       <c r="D92" s="1">
-        <v>59.3</v>
+        <v>212.14</v>
       </c>
       <c r="E92" s="1">
-        <v>58.1760073</v>
+        <v>145.24439712</v>
       </c>
       <c r="F92" t="s">
-        <v>216</v>
+        <v>28</v>
       </c>
       <c r="G92">
-        <v>1.5</v>
+        <v>1.17</v>
       </c>
       <c r="H92" s="1">
-        <v>191580.25</v>
+        <v>224896.78</v>
       </c>
       <c r="I92" s="1">
-        <v>3133.22</v>
+        <v>102615.06</v>
       </c>
       <c r="J92" s="1">
-        <v>1.6354608577867</v>
+        <v>45.627625259908</v>
       </c>
       <c r="K92">
         <v>0.0</v>
       </c>
       <c r="L92">
         <v>0.0</v>
       </c>
       <c r="M92" s="1">
-        <v>194713.47</v>
+        <v>327511.84</v>
       </c>
       <c r="N92" s="1">
-        <v>194713.47</v>
+        <v>327511.84</v>
       </c>
       <c r="O92" s="1">
-        <v>0.21</v>
+        <v>0.24</v>
       </c>
       <c r="P92">
         <v>1</v>
       </c>
     </row>
     <row r="93" spans="1:16">
       <c r="A93" t="s">
         <v>217</v>
       </c>
       <c r="B93" t="s">
         <v>218</v>
       </c>
       <c r="C93" s="1">
-        <v>473.0</v>
+        <v>9858.0</v>
       </c>
       <c r="D93" s="1">
-        <v>583.11</v>
+        <v>27.225</v>
       </c>
       <c r="E93" s="1">
-        <v>477.11841438</v>
+        <v>26.43464699</v>
       </c>
       <c r="F93" t="s">
-        <v>28</v>
+        <v>8</v>
       </c>
       <c r="G93">
-        <v>1.18</v>
+        <v>1.0</v>
       </c>
       <c r="H93" s="1">
-        <v>197516.88</v>
+        <v>260592.75</v>
       </c>
       <c r="I93" s="1">
-        <v>35835.66</v>
+        <v>7791.3</v>
       </c>
       <c r="J93" s="1">
-        <v>18.143087314866</v>
+        <v>2.9898375914142</v>
       </c>
       <c r="K93">
         <v>0.0</v>
       </c>
       <c r="L93">
         <v>0.0</v>
       </c>
       <c r="M93" s="1">
-        <v>233352.54</v>
+        <v>268384.05</v>
       </c>
       <c r="N93" s="1">
-        <v>233352.54</v>
+        <v>268384.05</v>
       </c>
       <c r="O93" s="1">
-        <v>0.25</v>
+        <v>0.2</v>
       </c>
       <c r="P93">
         <v>1</v>
       </c>
     </row>
     <row r="94" spans="1:16">
       <c r="A94" t="s">
         <v>219</v>
       </c>
       <c r="B94" t="s">
         <v>220</v>
       </c>
       <c r="C94" s="1">
-        <v>1692.0</v>
+        <v>1382.0</v>
       </c>
       <c r="D94" s="1">
-        <v>121.05</v>
+        <v>265.2</v>
       </c>
       <c r="E94" s="1">
-        <v>139.64218676</v>
+        <v>230.88180897</v>
       </c>
       <c r="F94" t="s">
-        <v>28</v>
+        <v>8</v>
       </c>
       <c r="G94">
-        <v>1.18</v>
+        <v>1.0</v>
       </c>
       <c r="H94" s="1">
-        <v>201670.13</v>
+        <v>319078.66</v>
       </c>
       <c r="I94" s="1">
-        <v>-28383.1</v>
+        <v>47427.74</v>
       </c>
       <c r="J94" s="1">
-        <v>-14.074022761824</v>
+        <v>14.863964891917</v>
       </c>
       <c r="K94">
         <v>0.0</v>
       </c>
       <c r="L94">
         <v>0.0</v>
       </c>
       <c r="M94" s="1">
-        <v>173287.03</v>
+        <v>366506.4</v>
       </c>
       <c r="N94" s="1">
-        <v>173287.03</v>
+        <v>366506.4</v>
       </c>
       <c r="O94" s="1">
-        <v>0.19</v>
+        <v>0.27</v>
       </c>
       <c r="P94">
         <v>1</v>
       </c>
     </row>
     <row r="95" spans="1:16">
       <c r="A95" t="s">
         <v>221</v>
       </c>
       <c r="B95" t="s">
         <v>222</v>
       </c>
       <c r="C95" s="1">
-        <v>861.0</v>
+        <v>5628.0</v>
       </c>
       <c r="D95" s="1">
-        <v>214.5</v>
+        <v>47.94</v>
       </c>
       <c r="E95" s="1">
-        <v>219.94819977</v>
+        <v>43.73566631</v>
       </c>
       <c r="F95" t="s">
         <v>8</v>
       </c>
       <c r="G95">
         <v>1.0</v>
       </c>
       <c r="H95" s="1">
-        <v>189375.4</v>
+        <v>246144.33</v>
       </c>
       <c r="I95" s="1">
-        <v>-4690.9</v>
+        <v>23661.99</v>
       </c>
       <c r="J95" s="1">
-        <v>-2.4770376722637</v>
+        <v>9.6130550722009</v>
       </c>
       <c r="K95">
         <v>0.0</v>
       </c>
       <c r="L95">
         <v>0.0</v>
       </c>
       <c r="M95" s="1">
-        <v>184684.5</v>
+        <v>269806.32</v>
       </c>
       <c r="N95" s="1">
-        <v>184684.5</v>
+        <v>269806.32</v>
       </c>
       <c r="O95" s="1">
         <v>0.2</v>
       </c>
       <c r="P95">
         <v>1</v>
       </c>
     </row>
     <row r="96" spans="1:16">
       <c r="A96" t="s">
         <v>223</v>
       </c>
       <c r="B96" t="s">
         <v>224</v>
       </c>
       <c r="C96" s="1">
-        <v>3949.0</v>
+        <v>13587.0</v>
       </c>
       <c r="D96" s="1">
-        <v>49.7</v>
+        <v>27.53</v>
       </c>
       <c r="E96" s="1">
-        <v>42.74190681</v>
+        <v>29.91886288</v>
       </c>
       <c r="F96" t="s">
         <v>8</v>
       </c>
       <c r="G96">
         <v>1.0</v>
       </c>
       <c r="H96" s="1">
-        <v>168787.79</v>
+        <v>406507.59</v>
       </c>
       <c r="I96" s="1">
-        <v>27477.51</v>
+        <v>-32457.48</v>
       </c>
       <c r="J96" s="1">
-        <v>16.279323285174</v>
+        <v>-7.9844708434595</v>
       </c>
       <c r="K96">
         <v>0.0</v>
       </c>
       <c r="L96">
         <v>0.0</v>
       </c>
       <c r="M96" s="1">
-        <v>196265.3</v>
+        <v>374050.11</v>
       </c>
       <c r="N96" s="1">
-        <v>196265.3</v>
+        <v>374050.11</v>
       </c>
       <c r="O96" s="1">
-        <v>0.21</v>
+        <v>0.28</v>
       </c>
       <c r="P96">
         <v>1</v>
       </c>
     </row>
     <row r="97" spans="1:16">
       <c r="A97" t="s">
         <v>225</v>
       </c>
       <c r="B97" t="s">
         <v>226</v>
       </c>
       <c r="C97" s="1">
-        <v>8742.0</v>
+        <v>31379.0</v>
       </c>
       <c r="D97" s="1">
-        <v>30.26</v>
+        <v>14.756</v>
       </c>
       <c r="E97" s="1">
-        <v>28.4917822</v>
+        <v>15.92745881</v>
       </c>
       <c r="F97" t="s">
-        <v>8</v>
+        <v>99</v>
       </c>
       <c r="G97">
-        <v>1.0</v>
+        <v>0.87</v>
       </c>
       <c r="H97" s="1">
-        <v>249075.16</v>
+        <v>575910.8</v>
       </c>
       <c r="I97" s="1">
-        <v>15457.76</v>
+        <v>-41729.3</v>
       </c>
       <c r="J97" s="1">
-        <v>6.2060624592191</v>
+        <v>-7.2457922303246</v>
       </c>
       <c r="K97">
         <v>0.0</v>
       </c>
       <c r="L97">
         <v>0.0</v>
       </c>
       <c r="M97" s="1">
-        <v>264532.92</v>
+        <v>534181.5</v>
       </c>
       <c r="N97" s="1">
-        <v>264532.92</v>
+        <v>534181.5</v>
       </c>
       <c r="O97" s="1">
-        <v>0.28</v>
+        <v>0.39</v>
       </c>
       <c r="P97">
         <v>1</v>
       </c>
     </row>
     <row r="98" spans="1:16">
       <c r="A98" t="s">
         <v>227</v>
       </c>
       <c r="B98" t="s">
         <v>228</v>
       </c>
       <c r="C98" s="1">
-        <v>11095.0</v>
+        <v>1666.0</v>
       </c>
       <c r="D98" s="1">
-        <v>17.6</v>
+        <v>200.0</v>
       </c>
       <c r="E98" s="1">
-        <v>19.19150608</v>
+        <v>167.48682473</v>
       </c>
       <c r="F98" t="s">
-        <v>101</v>
+        <v>28</v>
       </c>
       <c r="G98">
-        <v>0.87</v>
+        <v>1.17</v>
       </c>
       <c r="H98" s="1">
-        <v>246423.93</v>
+        <v>243710.46</v>
       </c>
       <c r="I98" s="1">
-        <v>-21495.06</v>
+        <v>40808.37</v>
       </c>
       <c r="J98" s="1">
-        <v>-8.7227973354698</v>
+        <v>16.744611618229</v>
       </c>
       <c r="K98">
         <v>0.0</v>
       </c>
       <c r="L98">
         <v>0.0</v>
       </c>
       <c r="M98" s="1">
-        <v>224928.87</v>
+        <v>284518.83</v>
       </c>
       <c r="N98" s="1">
-        <v>224928.87</v>
+        <v>284518.83</v>
       </c>
       <c r="O98" s="1">
-        <v>0.24</v>
+        <v>0.21</v>
       </c>
       <c r="P98">
         <v>1</v>
       </c>
     </row>
     <row r="99" spans="1:16">
       <c r="A99" t="s">
         <v>229</v>
       </c>
       <c r="B99" t="s">
         <v>230</v>
       </c>
       <c r="C99" s="1">
-        <v>1411.0</v>
+        <v>2450.0</v>
       </c>
       <c r="D99" s="1">
-        <v>171.62</v>
+        <v>170.38</v>
       </c>
       <c r="E99" s="1">
-        <v>161.88860383</v>
+        <v>186.02403265</v>
       </c>
       <c r="F99" t="s">
-        <v>28</v>
+        <v>51</v>
       </c>
       <c r="G99">
-        <v>1.18</v>
+        <v>1.6</v>
       </c>
       <c r="H99" s="1">
-        <v>200651.43</v>
+        <v>281972.39</v>
       </c>
       <c r="I99" s="1">
-        <v>4226.8</v>
+        <v>-21371.19</v>
       </c>
       <c r="J99" s="1">
-        <v>2.106538687514</v>
+        <v>-7.5791782308899</v>
       </c>
       <c r="K99">
         <v>0.0</v>
       </c>
       <c r="L99">
         <v>0.0</v>
       </c>
       <c r="M99" s="1">
-        <v>204878.23</v>
+        <v>260601.2</v>
       </c>
       <c r="N99" s="1">
-        <v>204878.23</v>
+        <v>260601.2</v>
       </c>
       <c r="O99" s="1">
-        <v>0.22</v>
+        <v>0.19</v>
       </c>
       <c r="P99">
         <v>1</v>
       </c>
     </row>
     <row r="100" spans="1:16">
       <c r="A100" t="s">
         <v>231</v>
       </c>
       <c r="B100" t="s">
         <v>232</v>
       </c>
       <c r="C100" s="1">
-        <v>3181.0</v>
+        <v>1436.0</v>
       </c>
       <c r="D100" s="1">
-        <v>146.65</v>
+        <v>228.15</v>
       </c>
       <c r="E100" s="1">
-        <v>118.19901603</v>
+        <v>207.88120474</v>
       </c>
       <c r="F100" t="s">
         <v>28</v>
       </c>
       <c r="G100">
-        <v>1.18</v>
+        <v>1.17</v>
       </c>
       <c r="H100" s="1">
-        <v>325970.65</v>
+        <v>256716.41</v>
       </c>
       <c r="I100" s="1">
-        <v>68710.72</v>
+        <v>23040.57</v>
       </c>
       <c r="J100" s="1">
-        <v>21.078805714564</v>
+        <v>8.9751060323725</v>
       </c>
       <c r="K100">
         <v>0.0</v>
       </c>
       <c r="L100">
         <v>0.0</v>
       </c>
       <c r="M100" s="1">
-        <v>394681.37</v>
+        <v>279756.98</v>
       </c>
       <c r="N100" s="1">
-        <v>394681.37</v>
+        <v>279756.98</v>
       </c>
       <c r="O100" s="1">
-        <v>0.42</v>
+        <v>0.21</v>
       </c>
       <c r="P100">
         <v>1</v>
       </c>
     </row>
     <row r="101" spans="1:16">
       <c r="A101" t="s">
         <v>233</v>
       </c>
       <c r="B101" t="s">
         <v>234</v>
       </c>
       <c r="C101" s="1">
-        <v>1456.0</v>
+        <v>1229.0</v>
       </c>
       <c r="D101" s="1">
-        <v>192.27</v>
+        <v>1684.0</v>
       </c>
       <c r="E101" s="1">
-        <v>188.96949863</v>
+        <v>1528.00397884</v>
       </c>
       <c r="F101" t="s">
-        <v>55</v>
+        <v>235</v>
       </c>
       <c r="G101">
-        <v>1.61</v>
+        <v>7.47</v>
       </c>
       <c r="H101" s="1">
-        <v>169141.14</v>
+        <v>251478.63</v>
       </c>
       <c r="I101" s="1">
-        <v>4559.8</v>
+        <v>25466.15</v>
       </c>
       <c r="J101" s="1">
-        <v>2.6958550710962</v>
+        <v>10.126566221551</v>
       </c>
       <c r="K101">
         <v>0.0</v>
       </c>
       <c r="L101">
         <v>0.0</v>
       </c>
       <c r="M101" s="1">
-        <v>173700.94</v>
+        <v>276944.78</v>
       </c>
       <c r="N101" s="1">
-        <v>173700.94</v>
+        <v>276944.78</v>
       </c>
       <c r="O101" s="1">
-        <v>0.19</v>
+        <v>0.2</v>
       </c>
       <c r="P101">
         <v>1</v>
       </c>
     </row>
     <row r="102" spans="1:16">
       <c r="A102" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
       <c r="B102" t="s">
-        <v>236</v>
+        <v>237</v>
       </c>
       <c r="C102" s="1">
-        <v>858.0</v>
+        <v>826.0</v>
       </c>
       <c r="D102" s="1">
-        <v>1876.0</v>
+        <v>424.5</v>
       </c>
       <c r="E102" s="1">
-        <v>1487.8591958</v>
+        <v>339.02130751</v>
       </c>
       <c r="F102" t="s">
-        <v>237</v>
+        <v>28</v>
       </c>
       <c r="G102">
-        <v>7.47</v>
+        <v>1.17</v>
       </c>
       <c r="H102" s="1">
-        <v>171002.77</v>
+        <v>243709.05</v>
       </c>
       <c r="I102" s="1">
-        <v>44521.14</v>
+        <v>55699.2</v>
       </c>
       <c r="J102" s="1">
-        <v>26.035332644027</v>
+        <v>22.854793451454</v>
       </c>
       <c r="K102">
         <v>0.0</v>
       </c>
       <c r="L102">
         <v>0.0</v>
       </c>
       <c r="M102" s="1">
-        <v>215523.91</v>
+        <v>299408.25</v>
       </c>
       <c r="N102" s="1">
-        <v>215523.91</v>
+        <v>299408.25</v>
       </c>
       <c r="O102" s="1">
-        <v>0.23</v>
+        <v>0.22</v>
       </c>
       <c r="P102">
         <v>1</v>
       </c>
     </row>
     <row r="103" spans="1:16">
       <c r="A103" t="s">
         <v>238</v>
       </c>
       <c r="B103" t="s">
         <v>239</v>
       </c>
       <c r="C103" s="1">
-        <v>663.0</v>
+        <v>1127.0</v>
       </c>
       <c r="D103" s="1">
-        <v>373.82</v>
+        <v>271.45</v>
       </c>
       <c r="E103" s="1">
-        <v>327.12307692</v>
+        <v>258.70187223</v>
       </c>
       <c r="F103" t="s">
         <v>28</v>
       </c>
       <c r="G103">
-        <v>1.18</v>
+        <v>1.17</v>
       </c>
       <c r="H103" s="1">
-        <v>189529.76</v>
+        <v>254480.62</v>
       </c>
       <c r="I103" s="1">
-        <v>20159.87</v>
+        <v>6747.41</v>
       </c>
       <c r="J103" s="1">
-        <v>10.636783373756</v>
+        <v>2.6514435558983</v>
       </c>
       <c r="K103">
         <v>0.0</v>
       </c>
       <c r="L103">
         <v>0.0</v>
       </c>
       <c r="M103" s="1">
-        <v>209689.63</v>
+        <v>261228.03</v>
       </c>
       <c r="N103" s="1">
-        <v>209689.63</v>
+        <v>261228.03</v>
       </c>
       <c r="O103" s="1">
-        <v>0.22</v>
+        <v>0.19</v>
       </c>
       <c r="P103">
         <v>1</v>
       </c>
     </row>
     <row r="104" spans="1:16">
       <c r="A104" t="s">
         <v>240</v>
       </c>
       <c r="B104" t="s">
         <v>241</v>
       </c>
       <c r="C104" s="1">
-        <v>829.0</v>
+        <v>3726.0</v>
       </c>
       <c r="D104" s="1">
-        <v>290.33</v>
+        <v>79.72</v>
       </c>
       <c r="E104" s="1">
-        <v>251.91214717</v>
+        <v>80.27241546</v>
       </c>
       <c r="F104" t="s">
         <v>28</v>
       </c>
       <c r="G104">
-        <v>1.18</v>
+        <v>1.17</v>
       </c>
       <c r="H104" s="1">
-        <v>183256.66</v>
+        <v>258409.54</v>
       </c>
       <c r="I104" s="1">
-        <v>20375.96</v>
+        <v>-4770.47</v>
       </c>
       <c r="J104" s="1">
-        <v>11.118810088539</v>
+        <v>-1.846088964053</v>
       </c>
       <c r="K104">
         <v>0.0</v>
       </c>
       <c r="L104">
         <v>0.0</v>
       </c>
       <c r="M104" s="1">
-        <v>203632.62</v>
+        <v>253639.07</v>
       </c>
       <c r="N104" s="1">
-        <v>203632.62</v>
+        <v>253639.07</v>
       </c>
       <c r="O104" s="1">
-        <v>0.22</v>
+        <v>0.19</v>
       </c>
       <c r="P104">
         <v>1</v>
       </c>
     </row>
     <row r="105" spans="1:16">
       <c r="A105" t="s">
         <v>242</v>
       </c>
       <c r="B105" t="s">
         <v>243</v>
       </c>
       <c r="C105" s="1">
-        <v>2563.0</v>
+        <v>1480.0</v>
       </c>
       <c r="D105" s="1">
-        <v>78.71</v>
+        <v>202.51</v>
       </c>
       <c r="E105" s="1">
-        <v>79.13838471</v>
+        <v>201.44647297</v>
       </c>
       <c r="F105" t="s">
         <v>28</v>
       </c>
       <c r="G105">
-        <v>1.18</v>
+        <v>1.17</v>
       </c>
       <c r="H105" s="1">
-        <v>175397.05</v>
+        <v>255248.3</v>
       </c>
       <c r="I105" s="1">
-        <v>-4718.32</v>
+        <v>677.58</v>
       </c>
       <c r="J105" s="1">
-        <v>-2.6900794511652</v>
+        <v>0.26545916270549</v>
       </c>
       <c r="K105">
         <v>0.0</v>
       </c>
       <c r="L105">
         <v>0.0</v>
       </c>
       <c r="M105" s="1">
-        <v>170678.73</v>
+        <v>255925.88</v>
       </c>
       <c r="N105" s="1">
-        <v>170678.73</v>
+        <v>255925.88</v>
       </c>
       <c r="O105" s="1">
-        <v>0.18</v>
+        <v>0.19</v>
       </c>
       <c r="P105">
         <v>1</v>
       </c>
     </row>
     <row r="106" spans="1:16">
       <c r="A106" t="s">
         <v>244</v>
       </c>
       <c r="B106" t="s">
         <v>245</v>
       </c>
       <c r="C106" s="1">
-        <v>1065.0</v>
+        <v>16742.0</v>
       </c>
       <c r="D106" s="1">
-        <v>200.0</v>
+        <v>32.73</v>
       </c>
       <c r="E106" s="1">
-        <v>201.55413146</v>
+        <v>30.562434</v>
       </c>
       <c r="F106" t="s">
-        <v>28</v>
+        <v>51</v>
       </c>
       <c r="G106">
-        <v>1.18</v>
+        <v>1.6</v>
       </c>
       <c r="H106" s="1">
-        <v>183200.1</v>
+        <v>316963.69</v>
       </c>
       <c r="I106" s="1">
-        <v>-2989.43</v>
+        <v>25129.99</v>
       </c>
       <c r="J106" s="1">
-        <v>-1.631784043786</v>
+        <v>7.9283497740703</v>
       </c>
       <c r="K106">
         <v>0.0</v>
       </c>
       <c r="L106">
         <v>0.0</v>
       </c>
       <c r="M106" s="1">
-        <v>180210.67</v>
+        <v>342093.68</v>
       </c>
       <c r="N106" s="1">
-        <v>180210.67</v>
+        <v>342093.68</v>
       </c>
       <c r="O106" s="1">
-        <v>0.19</v>
+        <v>0.25</v>
       </c>
       <c r="P106">
         <v>1</v>
       </c>
     </row>
     <row r="107" spans="1:16">
       <c r="A107" t="s">
         <v>246</v>
       </c>
       <c r="B107" t="s">
         <v>247</v>
       </c>
       <c r="C107" s="1">
-        <v>609.0</v>
+        <v>1027.0</v>
       </c>
       <c r="D107" s="1">
-        <v>338.98</v>
+        <v>346.29</v>
       </c>
       <c r="E107" s="1">
-        <v>358.21211823</v>
+        <v>334.94130477</v>
       </c>
       <c r="F107" t="s">
         <v>28</v>
       </c>
       <c r="G107">
-        <v>1.18</v>
+        <v>1.17</v>
       </c>
       <c r="H107" s="1">
-        <v>190970.85</v>
+        <v>299345.04</v>
       </c>
       <c r="I107" s="1">
-        <v>-16311.33</v>
+        <v>4335.12</v>
       </c>
       <c r="J107" s="1">
-        <v>-8.5412669001578</v>
+        <v>1.448201713982</v>
       </c>
       <c r="K107">
         <v>0.0</v>
       </c>
       <c r="L107">
         <v>0.0</v>
       </c>
       <c r="M107" s="1">
-        <v>174659.52</v>
+        <v>303680.16</v>
       </c>
       <c r="N107" s="1">
-        <v>174659.52</v>
+        <v>303680.16</v>
       </c>
       <c r="O107" s="1">
-        <v>0.19</v>
+        <v>0.22</v>
       </c>
       <c r="P107">
         <v>1</v>
       </c>
     </row>
     <row r="108" spans="1:16">
       <c r="A108" t="s">
         <v>248</v>
       </c>
       <c r="B108" t="s">
         <v>249</v>
       </c>
       <c r="C108" s="1">
-        <v>1017.0</v>
+        <v>2272.0</v>
       </c>
       <c r="D108" s="1">
-        <v>1058.18</v>
+        <v>142.44</v>
       </c>
       <c r="E108" s="1">
-        <v>1044.61743363</v>
+        <v>130.53514085</v>
       </c>
       <c r="F108" t="s">
         <v>28</v>
       </c>
       <c r="G108">
-        <v>1.18</v>
+        <v>1.17</v>
       </c>
       <c r="H108" s="1">
-        <v>906072.42</v>
+        <v>258265.45</v>
       </c>
       <c r="I108" s="1">
-        <v>4430.61</v>
+        <v>18076.18</v>
       </c>
       <c r="J108" s="1">
-        <v>0.48899071445084</v>
+        <v>6.9990701427543</v>
       </c>
       <c r="K108">
         <v>0.0</v>
       </c>
       <c r="L108">
         <v>0.0</v>
       </c>
       <c r="M108" s="1">
-        <v>910503.03</v>
+        <v>276341.63</v>
       </c>
       <c r="N108" s="1">
-        <v>910503.03</v>
+        <v>276341.63</v>
       </c>
       <c r="O108" s="1">
-        <v>0.98</v>
+        <v>0.2</v>
       </c>
       <c r="P108">
         <v>1</v>
       </c>
     </row>
     <row r="109" spans="1:16">
       <c r="A109" t="s">
         <v>250</v>
       </c>
       <c r="B109" t="s">
         <v>251</v>
       </c>
       <c r="C109" s="1">
-        <v>1535.0</v>
+        <v>32495.0</v>
       </c>
       <c r="D109" s="1">
-        <v>157.38</v>
+        <v>9.884</v>
       </c>
       <c r="E109" s="1">
-        <v>128.0865798</v>
+        <v>9.70033759</v>
       </c>
       <c r="F109" t="s">
-        <v>28</v>
+        <v>8</v>
       </c>
       <c r="G109">
-        <v>1.18</v>
+        <v>1.0</v>
       </c>
       <c r="H109" s="1">
-        <v>172117.19</v>
+        <v>315212.47</v>
       </c>
       <c r="I109" s="1">
-        <v>32272.42</v>
+        <v>5968.11</v>
       </c>
       <c r="J109" s="1">
-        <v>18.750259634148</v>
+        <v>1.8933610082114</v>
       </c>
       <c r="K109">
         <v>0.0</v>
       </c>
       <c r="L109">
         <v>0.0</v>
       </c>
       <c r="M109" s="1">
-        <v>204389.61</v>
+        <v>321180.58</v>
       </c>
       <c r="N109" s="1">
-        <v>204389.61</v>
+        <v>321180.58</v>
       </c>
       <c r="O109" s="1">
-        <v>0.22</v>
+        <v>0.24</v>
       </c>
       <c r="P109">
         <v>1</v>
       </c>
     </row>
     <row r="110" spans="1:16">
       <c r="A110" t="s">
         <v>252</v>
       </c>
       <c r="B110" t="s">
         <v>253</v>
       </c>
       <c r="C110" s="1">
-        <v>1267.0</v>
+        <v>9187.0</v>
       </c>
       <c r="D110" s="1">
-        <v>195.62</v>
+        <v>28.68</v>
       </c>
       <c r="E110" s="1">
-        <v>224.15356748</v>
+        <v>28.42516164</v>
       </c>
       <c r="F110" t="s">
-        <v>28</v>
+        <v>8</v>
       </c>
       <c r="G110">
-        <v>1.18</v>
+        <v>1.0</v>
       </c>
       <c r="H110" s="1">
-        <v>249895.03</v>
+        <v>261141.96</v>
       </c>
       <c r="I110" s="1">
-        <v>-40198.73</v>
+        <v>2341.2</v>
       </c>
       <c r="J110" s="1">
-        <v>-16.086246293094</v>
+        <v>0.89652386770782</v>
       </c>
       <c r="K110">
         <v>0.0</v>
       </c>
       <c r="L110">
         <v>0.0</v>
       </c>
       <c r="M110" s="1">
-        <v>209696.3</v>
+        <v>263483.16</v>
       </c>
       <c r="N110" s="1">
-        <v>209696.3</v>
+        <v>263483.16</v>
       </c>
       <c r="O110" s="1">
-        <v>0.22</v>
+        <v>0.19</v>
       </c>
       <c r="P110">
         <v>1</v>
       </c>
     </row>
     <row r="111" spans="1:16">
       <c r="A111" t="s">
         <v>254</v>
       </c>
       <c r="B111" t="s">
         <v>255</v>
       </c>
       <c r="C111" s="1">
-        <v>286.0</v>
+        <v>338.0</v>
       </c>
       <c r="D111" s="1">
-        <v>848.12</v>
+        <v>1115.29</v>
       </c>
       <c r="E111" s="1">
-        <v>802.39496503</v>
+        <v>854.73547337</v>
       </c>
       <c r="F111" t="s">
         <v>28</v>
       </c>
       <c r="G111">
-        <v>1.18</v>
+        <v>1.17</v>
       </c>
       <c r="H111" s="1">
-        <v>202075.99</v>
+        <v>252663.39</v>
       </c>
       <c r="I111" s="1">
-        <v>3146.16</v>
+        <v>69228.87</v>
       </c>
       <c r="J111" s="1">
-        <v>1.556919255969</v>
+        <v>27.399644246046</v>
       </c>
       <c r="K111">
         <v>0.0</v>
       </c>
       <c r="L111">
         <v>0.0</v>
       </c>
       <c r="M111" s="1">
-        <v>205222.15</v>
+        <v>321892.26</v>
       </c>
       <c r="N111" s="1">
-        <v>205222.15</v>
+        <v>321892.26</v>
       </c>
       <c r="O111" s="1">
-        <v>0.22</v>
+        <v>0.24</v>
       </c>
       <c r="P111">
         <v>1</v>
       </c>
     </row>
     <row r="112" spans="1:16">
       <c r="A112" t="s">
         <v>256</v>
       </c>
       <c r="B112" t="s">
         <v>257</v>
       </c>
       <c r="C112" s="1">
-        <v>1066.0</v>
+        <v>1340.0</v>
       </c>
       <c r="D112" s="1">
-        <v>255.1</v>
+        <v>191.8</v>
       </c>
       <c r="E112" s="1">
-        <v>260.55754221</v>
+        <v>244.34880597</v>
       </c>
       <c r="F112" t="s">
         <v>8</v>
       </c>
       <c r="G112">
         <v>1.0</v>
       </c>
       <c r="H112" s="1">
-        <v>277754.34</v>
+        <v>327427.4</v>
       </c>
       <c r="I112" s="1">
-        <v>-5817.74</v>
+        <v>-70415.4</v>
       </c>
       <c r="J112" s="1">
-        <v>-2.0945631308587</v>
+        <v>-21.505652856175</v>
       </c>
       <c r="K112">
         <v>0.0</v>
       </c>
       <c r="L112">
         <v>0.0</v>
       </c>
       <c r="M112" s="1">
-        <v>271936.6</v>
+        <v>257012.0</v>
       </c>
       <c r="N112" s="1">
-        <v>271936.6</v>
+        <v>257012.0</v>
       </c>
       <c r="O112" s="1">
-        <v>0.29</v>
+        <v>0.19</v>
       </c>
       <c r="P112">
         <v>1</v>
       </c>
     </row>
     <row r="113" spans="1:16">
       <c r="A113" t="s">
         <v>258</v>
       </c>
       <c r="B113" t="s">
         <v>259</v>
       </c>
       <c r="C113" s="1">
-        <v>6265.0</v>
+        <v>7395.0</v>
       </c>
       <c r="D113" s="1">
-        <v>44.33</v>
+        <v>46.75</v>
       </c>
       <c r="E113" s="1">
-        <v>44.48486512</v>
+        <v>45.90204057</v>
       </c>
       <c r="F113" t="s">
         <v>28</v>
       </c>
       <c r="G113">
-        <v>1.18</v>
+        <v>1.17</v>
       </c>
       <c r="H113" s="1">
-        <v>242950.74</v>
+        <v>294937.34</v>
       </c>
       <c r="I113" s="1">
-        <v>-7976.8</v>
+        <v>269.09</v>
       </c>
       <c r="J113" s="1">
-        <v>-3.2832993223235</v>
+        <v>0.091236328367239</v>
       </c>
       <c r="K113">
         <v>0.0</v>
       </c>
       <c r="L113">
         <v>0.0</v>
       </c>
       <c r="M113" s="1">
-        <v>234973.94</v>
+        <v>295206.43</v>
       </c>
       <c r="N113" s="1">
-        <v>234973.94</v>
+        <v>295206.43</v>
       </c>
       <c r="O113" s="1">
-        <v>0.25</v>
+        <v>0.22</v>
       </c>
       <c r="P113">
         <v>1</v>
       </c>
     </row>
     <row r="114" spans="1:16">
       <c r="A114" t="s">
         <v>260</v>
       </c>
       <c r="B114" t="s">
         <v>261</v>
       </c>
       <c r="C114" s="1">
-        <v>4786.0</v>
+        <v>8604.0</v>
       </c>
       <c r="D114" s="1">
-        <v>24.99</v>
+        <v>6340.0</v>
       </c>
       <c r="E114" s="1">
-        <v>33.04114292</v>
+        <v>6336.95792655</v>
       </c>
       <c r="F114" t="s">
-        <v>101</v>
+        <v>46</v>
       </c>
       <c r="G114">
-        <v>0.87</v>
+        <v>186.67</v>
       </c>
       <c r="H114" s="1">
-        <v>182873.34</v>
+        <v>296954.29</v>
       </c>
       <c r="I114" s="1">
-        <v>-45106.66</v>
+        <v>-4726.88</v>
       </c>
       <c r="J114" s="1">
-        <v>-24.665519861998</v>
+        <v>-1.5917870726838</v>
       </c>
       <c r="K114">
         <v>0.0</v>
       </c>
       <c r="L114">
         <v>0.0</v>
       </c>
       <c r="M114" s="1">
-        <v>137766.68</v>
+        <v>292227.41</v>
       </c>
       <c r="N114" s="1">
-        <v>137766.68</v>
+        <v>292227.41</v>
       </c>
       <c r="O114" s="1">
-        <v>0.15</v>
+        <v>0.22</v>
       </c>
       <c r="P114">
         <v>1</v>
       </c>
     </row>
     <row r="115" spans="1:16">
       <c r="A115" t="s">
         <v>262</v>
       </c>
       <c r="B115" t="s">
         <v>263</v>
       </c>
       <c r="C115" s="1">
-        <v>133.0</v>
+        <v>772.0</v>
       </c>
       <c r="D115" s="1">
-        <v>1391.0</v>
+        <v>69290.0</v>
       </c>
       <c r="E115" s="1">
-        <v>1665.08037594</v>
+        <v>60165.20725389</v>
       </c>
       <c r="F115" t="s">
-        <v>28</v>
+        <v>46</v>
       </c>
       <c r="G115">
-        <v>1.18</v>
+        <v>186.67</v>
       </c>
       <c r="H115" s="1">
-        <v>193472.67</v>
+        <v>253286.2</v>
       </c>
       <c r="I115" s="1">
-        <v>-36949.13</v>
+        <v>33276.16</v>
       </c>
       <c r="J115" s="1">
-        <v>-19.097855009702</v>
+        <v>13.137770632589</v>
       </c>
       <c r="K115">
         <v>0.0</v>
       </c>
       <c r="L115">
         <v>0.0</v>
       </c>
       <c r="M115" s="1">
-        <v>156523.54</v>
+        <v>286562.36</v>
       </c>
       <c r="N115" s="1">
-        <v>156523.54</v>
+        <v>286562.36</v>
       </c>
       <c r="O115" s="1">
-        <v>0.17</v>
+        <v>0.21</v>
       </c>
       <c r="P115">
         <v>1</v>
       </c>
     </row>
     <row r="116" spans="1:16">
       <c r="A116" t="s">
         <v>264</v>
       </c>
       <c r="B116" t="s">
         <v>265</v>
       </c>
       <c r="C116" s="1">
-        <v>6784.0</v>
+        <v>6495.0</v>
       </c>
       <c r="D116" s="1">
-        <v>6571.0</v>
+        <v>45.45</v>
       </c>
       <c r="E116" s="1">
-        <v>6452.25</v>
+        <v>43.26698075</v>
       </c>
       <c r="F116" t="s">
-        <v>44</v>
+        <v>28</v>
       </c>
       <c r="G116">
-        <v>185.39</v>
+        <v>1.17</v>
       </c>
       <c r="H116" s="1">
-        <v>238680.89</v>
+        <v>240500.17</v>
       </c>
       <c r="I116" s="1">
-        <v>1766.33</v>
+        <v>11568.61</v>
       </c>
       <c r="J116" s="1">
-        <v>0.74003829967284</v>
+        <v>4.8102294480707</v>
       </c>
       <c r="K116">
         <v>0.0</v>
       </c>
       <c r="L116">
         <v>0.0</v>
       </c>
       <c r="M116" s="1">
-        <v>240447.22</v>
+        <v>252068.78</v>
       </c>
       <c r="N116" s="1">
-        <v>240447.22</v>
+        <v>252068.78</v>
       </c>
       <c r="O116" s="1">
-        <v>0.26</v>
+        <v>0.19</v>
       </c>
       <c r="P116">
         <v>1</v>
       </c>
     </row>
     <row r="117" spans="1:16">
       <c r="A117" t="s">
         <v>266</v>
       </c>
       <c r="B117" t="s">
         <v>267</v>
       </c>
       <c r="C117" s="1">
-        <v>538.0</v>
+        <v>841.0</v>
       </c>
       <c r="D117" s="1">
-        <v>63500.0</v>
+        <v>392.69</v>
       </c>
       <c r="E117" s="1">
-        <v>58400.0</v>
+        <v>360.20160523</v>
       </c>
       <c r="F117" t="s">
-        <v>44</v>
+        <v>28</v>
       </c>
       <c r="G117">
-        <v>185.39</v>
+        <v>1.17</v>
       </c>
       <c r="H117" s="1">
-        <v>171556.69</v>
+        <v>260512.25</v>
       </c>
       <c r="I117" s="1">
-        <v>12714.93</v>
+        <v>21489.53</v>
       </c>
       <c r="J117" s="1">
-        <v>7.4115034511333</v>
+        <v>8.2489518247223</v>
       </c>
       <c r="K117">
         <v>0.0</v>
       </c>
       <c r="L117">
         <v>0.0</v>
       </c>
       <c r="M117" s="1">
-        <v>184271.62</v>
+        <v>282001.78</v>
       </c>
       <c r="N117" s="1">
-        <v>184271.62</v>
+        <v>282001.78</v>
       </c>
       <c r="O117" s="1">
-        <v>0.2</v>
+        <v>0.21</v>
       </c>
       <c r="P117">
         <v>1</v>
       </c>
     </row>
     <row r="118" spans="1:16">
       <c r="A118" t="s">
         <v>268</v>
       </c>
       <c r="B118" t="s">
         <v>269</v>
       </c>
       <c r="C118" s="1">
-        <v>5334.0</v>
+        <v>1279.0</v>
       </c>
       <c r="D118" s="1">
-        <v>47.73</v>
+        <v>263.37</v>
       </c>
       <c r="E118" s="1">
-        <v>42.06188976</v>
+        <v>234.28493354</v>
       </c>
       <c r="F118" t="s">
         <v>28</v>
       </c>
       <c r="G118">
-        <v>1.18</v>
+        <v>1.17</v>
       </c>
       <c r="H118" s="1">
-        <v>191320.01</v>
+        <v>256482.32</v>
       </c>
       <c r="I118" s="1">
-        <v>24079.81</v>
+        <v>31153.43</v>
       </c>
       <c r="J118" s="1">
-        <v>12.586142975845</v>
+        <v>12.146423971836</v>
       </c>
       <c r="K118">
         <v>0.0</v>
       </c>
       <c r="L118">
         <v>0.0</v>
       </c>
       <c r="M118" s="1">
-        <v>215399.82</v>
+        <v>287635.75</v>
       </c>
       <c r="N118" s="1">
-        <v>215399.82</v>
+        <v>287635.75</v>
       </c>
       <c r="O118" s="1">
-        <v>0.23</v>
+        <v>0.21</v>
       </c>
       <c r="P118">
         <v>1</v>
       </c>
     </row>
     <row r="119" spans="1:16">
       <c r="A119" t="s">
         <v>270</v>
       </c>
       <c r="B119" t="s">
         <v>271</v>
       </c>
       <c r="C119" s="1">
-        <v>1208.0</v>
+        <v>5436.0</v>
       </c>
       <c r="D119" s="1">
-        <v>262.76</v>
+        <v>61.55</v>
       </c>
       <c r="E119" s="1">
-        <v>234.12062914</v>
+        <v>77.78455298</v>
       </c>
       <c r="F119" t="s">
         <v>28</v>
       </c>
       <c r="G119">
-        <v>1.18</v>
+        <v>1.17</v>
       </c>
       <c r="H119" s="1">
-        <v>241338.58</v>
+        <v>361479.45</v>
       </c>
       <c r="I119" s="1">
-        <v>27212.61</v>
+        <v>-75777.29</v>
       </c>
       <c r="J119" s="1">
-        <v>11.275698232748</v>
+        <v>-20.963097625605</v>
       </c>
       <c r="K119">
         <v>0.0</v>
       </c>
       <c r="L119">
         <v>0.0</v>
       </c>
       <c r="M119" s="1">
-        <v>268551.19</v>
+        <v>285702.16</v>
       </c>
       <c r="N119" s="1">
-        <v>268551.19</v>
+        <v>285702.16</v>
       </c>
       <c r="O119" s="1">
-        <v>0.29</v>
+        <v>0.21</v>
       </c>
       <c r="P119">
         <v>1</v>
       </c>
     </row>
     <row r="120" spans="1:16">
       <c r="A120" t="s">
         <v>272</v>
       </c>
       <c r="B120" t="s">
         <v>273</v>
       </c>
       <c r="C120" s="1">
-        <v>3308.0</v>
+        <v>26568.0</v>
       </c>
       <c r="D120" s="1">
-        <v>51.93</v>
+        <v>20.97</v>
       </c>
       <c r="E120" s="1">
-        <v>65.66673821</v>
+        <v>21.83313723</v>
       </c>
       <c r="F120" t="s">
-        <v>28</v>
+        <v>183</v>
       </c>
       <c r="G120">
-        <v>1.18</v>
+        <v>1.64</v>
       </c>
       <c r="H120" s="1">
-        <v>190578.81</v>
+        <v>339877.01</v>
       </c>
       <c r="I120" s="1">
-        <v>-45238.96</v>
+        <v>813.36</v>
       </c>
       <c r="J120" s="1">
-        <v>-23.73766527349</v>
+        <v>0.23931009631984</v>
       </c>
       <c r="K120">
         <v>0.0</v>
       </c>
       <c r="L120">
         <v>0.0</v>
       </c>
       <c r="M120" s="1">
-        <v>145339.85</v>
+        <v>340690.37</v>
       </c>
       <c r="N120" s="1">
-        <v>145339.85</v>
+        <v>340690.37</v>
       </c>
       <c r="O120" s="1">
-        <v>0.16</v>
+        <v>0.25</v>
       </c>
       <c r="P120">
         <v>1</v>
       </c>
     </row>
     <row r="121" spans="1:16">
       <c r="A121" t="s">
         <v>274</v>
       </c>
       <c r="B121" t="s">
         <v>275</v>
       </c>
       <c r="C121" s="1">
-        <v>1183.0</v>
+        <v>3563.0</v>
       </c>
       <c r="D121" s="1">
-        <v>218.73</v>
+        <v>82.76</v>
       </c>
       <c r="E121" s="1">
-        <v>218.81512257</v>
+        <v>79.56373</v>
       </c>
       <c r="F121" t="s">
         <v>28</v>
       </c>
       <c r="G121">
-        <v>1.18</v>
+        <v>1.17</v>
       </c>
       <c r="H121" s="1">
-        <v>223648.65</v>
+        <v>242608.38</v>
       </c>
       <c r="I121" s="1">
-        <v>-4724.34</v>
+        <v>9183.85</v>
       </c>
       <c r="J121" s="1">
-        <v>-2.1123937032484</v>
+        <v>3.7854628104767</v>
       </c>
       <c r="K121">
         <v>0.0</v>
       </c>
       <c r="L121">
         <v>0.0</v>
       </c>
       <c r="M121" s="1">
-        <v>218924.31</v>
+        <v>251792.23</v>
       </c>
       <c r="N121" s="1">
-        <v>218924.31</v>
+        <v>251792.23</v>
       </c>
       <c r="O121" s="1">
-        <v>0.23</v>
+        <v>0.19</v>
       </c>
       <c r="P121">
         <v>1</v>
       </c>
     </row>
     <row r="122" spans="1:16">
       <c r="A122" t="s">
         <v>276</v>
       </c>
       <c r="B122" t="s">
         <v>277</v>
       </c>
       <c r="C122" s="1">
-        <v>3318.0</v>
+        <v>200.0</v>
       </c>
       <c r="D122" s="1">
-        <v>60.0</v>
+        <v>3773.0</v>
       </c>
       <c r="E122" s="1">
-        <v>91.04067209</v>
+        <v>4087.585</v>
       </c>
       <c r="F122" t="s">
-        <v>28</v>
+        <v>46</v>
       </c>
       <c r="G122">
-        <v>1.18</v>
+        <v>186.67</v>
       </c>
       <c r="H122" s="1">
-        <v>257412.39</v>
+        <v>4457.17</v>
       </c>
       <c r="I122" s="1">
-        <v>-88978.87</v>
+        <v>-414.69</v>
       </c>
       <c r="J122" s="1">
-        <v>-34.566661690216</v>
+        <v>-9.3038856494143</v>
       </c>
       <c r="K122">
         <v>0.0</v>
       </c>
       <c r="L122">
         <v>0.0</v>
       </c>
       <c r="M122" s="1">
-        <v>168433.52</v>
+        <v>4042.48</v>
       </c>
       <c r="N122" s="1">
-        <v>168433.52</v>
+        <v>4042.48</v>
       </c>
       <c r="O122" s="1">
-        <v>0.18</v>
+        <v>0.0</v>
       </c>
       <c r="P122">
         <v>1</v>
       </c>
     </row>
     <row r="123" spans="1:16">
       <c r="A123" t="s">
         <v>278</v>
       </c>
       <c r="B123" t="s">
         <v>279</v>
       </c>
       <c r="C123" s="1">
-        <v>29047.0</v>
+        <v>336.0</v>
       </c>
       <c r="D123" s="1">
-        <v>21.23</v>
+        <v>1149.53</v>
       </c>
       <c r="E123" s="1">
-        <v>22.5826736</v>
+        <v>699.36931548</v>
       </c>
       <c r="F123" t="s">
-        <v>187</v>
+        <v>28</v>
       </c>
       <c r="G123">
-        <v>1.69</v>
+        <v>1.17</v>
       </c>
       <c r="H123" s="1">
-        <v>378914.83</v>
+        <v>201279.91</v>
       </c>
       <c r="I123" s="1">
-        <v>-13362.91</v>
+        <v>128531.45</v>
       </c>
       <c r="J123" s="1">
-        <v>-3.526626286968</v>
+        <v>63.857068497298</v>
       </c>
       <c r="K123">
         <v>0.0</v>
       </c>
       <c r="L123">
         <v>0.0</v>
       </c>
       <c r="M123" s="1">
-        <v>365551.92</v>
+        <v>329811.36</v>
       </c>
       <c r="N123" s="1">
-        <v>365551.92</v>
+        <v>329811.36</v>
       </c>
       <c r="O123" s="1">
-        <v>0.39</v>
+        <v>0.24</v>
       </c>
       <c r="P123">
         <v>1</v>
       </c>
     </row>
     <row r="124" spans="1:16">
       <c r="A124" t="s">
         <v>280</v>
       </c>
       <c r="B124" t="s">
         <v>281</v>
       </c>
       <c r="C124" s="1">
-        <v>2748.0</v>
+        <v>25739.0</v>
       </c>
       <c r="D124" s="1">
-        <v>82.76</v>
+        <v>78.52</v>
       </c>
       <c r="E124" s="1">
-        <v>78.37897016</v>
+        <v>76.49239364</v>
       </c>
       <c r="F124" t="s">
         <v>28</v>
       </c>
       <c r="G124">
-        <v>1.18</v>
+        <v>1.17</v>
       </c>
       <c r="H124" s="1">
-        <v>183684.74</v>
+        <v>1691039.37</v>
       </c>
       <c r="I124" s="1">
-        <v>8729.9</v>
+        <v>34711.02</v>
       </c>
       <c r="J124" s="1">
-        <v>4.7526539221494</v>
+        <v>2.0526441084574</v>
       </c>
       <c r="K124">
         <v>0.0</v>
       </c>
       <c r="L124">
         <v>0.0</v>
       </c>
       <c r="M124" s="1">
-        <v>192414.64</v>
+        <v>1725750.39</v>
       </c>
       <c r="N124" s="1">
-        <v>192414.64</v>
+        <v>1725750.39</v>
       </c>
       <c r="O124" s="1">
-        <v>0.21</v>
+        <v>1.27</v>
       </c>
       <c r="P124">
         <v>1</v>
       </c>
     </row>
     <row r="125" spans="1:16">
       <c r="A125" t="s">
         <v>282</v>
       </c>
       <c r="B125" t="s">
         <v>283</v>
       </c>
       <c r="C125" s="1">
-        <v>7823.0</v>
+        <v>3893.0</v>
       </c>
       <c r="D125" s="1">
-        <v>3913.0</v>
+        <v>109.79</v>
       </c>
       <c r="E125" s="1">
-        <v>4291.06736546</v>
+        <v>105.35157719</v>
       </c>
       <c r="F125" t="s">
-        <v>44</v>
+        <v>28</v>
       </c>
       <c r="G125">
-        <v>185.39</v>
+        <v>1.17</v>
       </c>
       <c r="H125" s="1">
-        <v>183077.71</v>
+        <v>352705.45</v>
       </c>
       <c r="I125" s="1">
-        <v>-17963.05</v>
+        <v>12261.22</v>
       </c>
       <c r="J125" s="1">
-        <v>-9.8117078261466</v>
+        <v>3.4763341479413</v>
       </c>
       <c r="K125">
         <v>0.0</v>
       </c>
       <c r="L125">
         <v>0.0</v>
       </c>
       <c r="M125" s="1">
-        <v>165114.66</v>
+        <v>364966.67</v>
       </c>
       <c r="N125" s="1">
-        <v>165114.66</v>
+        <v>364966.67</v>
       </c>
       <c r="O125" s="1">
-        <v>0.18</v>
+        <v>0.27</v>
       </c>
       <c r="P125">
         <v>1</v>
       </c>
     </row>
     <row r="126" spans="1:16">
       <c r="A126" t="s">
         <v>284</v>
       </c>
       <c r="B126" t="s">
         <v>285</v>
       </c>
       <c r="C126" s="1">
-        <v>2633.0</v>
+        <v>3393.0</v>
       </c>
       <c r="D126" s="1">
-        <v>80.65</v>
+        <v>133.64</v>
       </c>
       <c r="E126" s="1">
-        <v>76.96485378</v>
+        <v>126.07460065</v>
       </c>
       <c r="F126" t="s">
         <v>28</v>
       </c>
       <c r="G126">
-        <v>1.18</v>
+        <v>1.17</v>
       </c>
       <c r="H126" s="1">
-        <v>177681.27</v>
+        <v>371076.39</v>
       </c>
       <c r="I126" s="1">
-        <v>1980.69</v>
+        <v>16115.58</v>
       </c>
       <c r="J126" s="1">
-        <v>1.1147432703515</v>
+        <v>4.3429278806986</v>
       </c>
       <c r="K126">
         <v>0.0</v>
       </c>
       <c r="L126">
         <v>0.0</v>
       </c>
       <c r="M126" s="1">
-        <v>179661.96</v>
+        <v>387191.97</v>
       </c>
       <c r="N126" s="1">
-        <v>179661.96</v>
+        <v>387191.97</v>
       </c>
       <c r="O126" s="1">
-        <v>0.19</v>
+        <v>0.29</v>
       </c>
       <c r="P126">
         <v>1</v>
       </c>
     </row>
     <row r="127" spans="1:16">
       <c r="A127" t="s">
         <v>286</v>
       </c>
       <c r="B127" t="s">
         <v>287</v>
       </c>
       <c r="C127" s="1">
-        <v>317.0</v>
+        <v>27654.0</v>
       </c>
       <c r="D127" s="1">
-        <v>779.35</v>
+        <v>29.31</v>
       </c>
       <c r="E127" s="1">
-        <v>629.75375394</v>
+        <v>28.92176792</v>
       </c>
       <c r="F127" t="s">
-        <v>28</v>
+        <v>183</v>
       </c>
       <c r="G127">
-        <v>1.18</v>
+        <v>1.64</v>
       </c>
       <c r="H127" s="1">
-        <v>170324.28</v>
+        <v>468659.58</v>
       </c>
       <c r="I127" s="1">
-        <v>38698.06</v>
+        <v>26991.82</v>
       </c>
       <c r="J127" s="1">
-        <v>22.720225208056</v>
+        <v>5.7593658919764</v>
       </c>
       <c r="K127">
         <v>0.0</v>
       </c>
       <c r="L127">
         <v>0.0</v>
       </c>
       <c r="M127" s="1">
-        <v>209022.34</v>
+        <v>495651.4</v>
       </c>
       <c r="N127" s="1">
-        <v>209022.34</v>
+        <v>495651.4</v>
       </c>
       <c r="O127" s="1">
-        <v>0.22</v>
+        <v>0.37</v>
       </c>
       <c r="P127">
         <v>1</v>
       </c>
     </row>
     <row r="128" spans="1:16">
       <c r="A128" t="s">
         <v>288</v>
       </c>
       <c r="B128" t="s">
         <v>289</v>
       </c>
       <c r="C128" s="1">
-        <v>4824.0</v>
+        <v>10799.0</v>
       </c>
       <c r="D128" s="1">
-        <v>47.87</v>
+        <v>20.76</v>
       </c>
       <c r="E128" s="1">
-        <v>51.80097637</v>
+        <v>18.56847393</v>
       </c>
       <c r="F128" t="s">
-        <v>28</v>
+        <v>99</v>
       </c>
       <c r="G128">
-        <v>1.18</v>
+        <v>0.87</v>
       </c>
       <c r="H128" s="1">
-        <v>219621.06</v>
+        <v>230324.44</v>
       </c>
       <c r="I128" s="1">
-        <v>-24244.88</v>
+        <v>28313.35</v>
       </c>
       <c r="J128" s="1">
-        <v>-11.039414890357</v>
+        <v>12.292811826656</v>
       </c>
       <c r="K128">
         <v>0.0</v>
       </c>
       <c r="L128">
         <v>0.0</v>
       </c>
       <c r="M128" s="1">
-        <v>195376.18</v>
+        <v>258637.79</v>
       </c>
       <c r="N128" s="1">
-        <v>195376.18</v>
+        <v>258637.79</v>
       </c>
       <c r="O128" s="1">
-        <v>0.21</v>
+        <v>0.19</v>
       </c>
       <c r="P128">
         <v>1</v>
       </c>
     </row>
     <row r="129" spans="1:16">
       <c r="A129" t="s">
         <v>290</v>
       </c>
       <c r="B129" t="s">
         <v>291</v>
       </c>
       <c r="C129" s="1">
-        <v>4077.0</v>
+        <v>60740.0</v>
       </c>
       <c r="D129" s="1">
-        <v>84.24</v>
+        <v>3.516</v>
       </c>
       <c r="E129" s="1">
-        <v>83.51751533</v>
+        <v>3.716176</v>
       </c>
       <c r="F129" t="s">
-        <v>28</v>
+        <v>99</v>
       </c>
       <c r="G129">
-        <v>1.18</v>
+        <v>0.87</v>
       </c>
       <c r="H129" s="1">
-        <v>290390.89</v>
+        <v>260651.68</v>
       </c>
       <c r="I129" s="1">
-        <v>185.26</v>
+        <v>-14272.08</v>
       </c>
       <c r="J129" s="1">
-        <v>0.063796767178199</v>
+        <v>-5.4755373147796</v>
       </c>
       <c r="K129">
         <v>0.0</v>
       </c>
       <c r="L129">
         <v>0.0</v>
       </c>
       <c r="M129" s="1">
-        <v>290576.15</v>
+        <v>246379.6</v>
       </c>
       <c r="N129" s="1">
-        <v>290576.15</v>
+        <v>246379.6</v>
       </c>
       <c r="O129" s="1">
-        <v>0.31</v>
+        <v>0.18</v>
       </c>
       <c r="P129">
         <v>1</v>
       </c>
     </row>
     <row r="130" spans="1:16">
       <c r="A130" t="s">
         <v>292</v>
       </c>
       <c r="B130" t="s">
         <v>293</v>
       </c>
       <c r="C130" s="1">
-        <v>1995.0</v>
+        <v>2236.0</v>
       </c>
       <c r="D130" s="1">
-        <v>152.5</v>
+        <v>139.61</v>
       </c>
       <c r="E130" s="1">
-        <v>114.71085714</v>
+        <v>134.89654741</v>
       </c>
       <c r="F130" t="s">
         <v>28</v>
       </c>
       <c r="G130">
-        <v>1.18</v>
+        <v>1.17</v>
       </c>
       <c r="H130" s="1">
-        <v>199720.22</v>
+        <v>259393.13</v>
       </c>
       <c r="I130" s="1">
-        <v>57682.8</v>
+        <v>7166.48</v>
       </c>
       <c r="J130" s="1">
-        <v>28.881802753872</v>
+        <v>2.7627871254724</v>
       </c>
       <c r="K130">
         <v>0.0</v>
       </c>
       <c r="L130">
         <v>0.0</v>
       </c>
       <c r="M130" s="1">
-        <v>257403.02</v>
+        <v>266559.61</v>
       </c>
       <c r="N130" s="1">
-        <v>257403.02</v>
+        <v>266559.61</v>
       </c>
       <c r="O130" s="1">
-        <v>0.28</v>
+        <v>0.2</v>
       </c>
       <c r="P130">
         <v>1</v>
       </c>
     </row>
     <row r="131" spans="1:16">
       <c r="A131" t="s">
         <v>294</v>
       </c>
       <c r="B131" t="s">
         <v>295</v>
       </c>
       <c r="C131" s="1">
-        <v>17288.0</v>
+        <v>1499.0</v>
       </c>
       <c r="D131" s="1">
-        <v>28.89</v>
+        <v>192.1</v>
       </c>
       <c r="E131" s="1">
-        <v>30.29277881</v>
+        <v>203.06637091</v>
       </c>
       <c r="F131" t="s">
-        <v>187</v>
+        <v>28</v>
       </c>
       <c r="G131">
-        <v>1.69</v>
+        <v>1.17</v>
       </c>
       <c r="H131" s="1">
-        <v>301421.76</v>
+        <v>261777.39</v>
       </c>
       <c r="I131" s="1">
-        <v>-5354.7</v>
+        <v>-15890.7</v>
       </c>
       <c r="J131" s="1">
-        <v>-1.7764809017106</v>
+        <v>-6.0703103503324</v>
       </c>
       <c r="K131">
         <v>0.0</v>
       </c>
       <c r="L131">
         <v>0.0</v>
       </c>
       <c r="M131" s="1">
-        <v>296067.06</v>
+        <v>245886.69</v>
       </c>
       <c r="N131" s="1">
-        <v>296067.06</v>
+        <v>245886.69</v>
       </c>
       <c r="O131" s="1">
-        <v>0.32</v>
+        <v>0.18</v>
       </c>
       <c r="P131">
         <v>1</v>
       </c>
     </row>
     <row r="132" spans="1:16">
       <c r="A132" t="s">
         <v>296</v>
       </c>
       <c r="B132" t="s">
         <v>297</v>
       </c>
       <c r="C132" s="1">
-        <v>8801.0</v>
+        <v>1364.0</v>
       </c>
       <c r="D132" s="1">
-        <v>21.98</v>
+        <v>334.28</v>
       </c>
       <c r="E132" s="1">
-        <v>17.73322804</v>
+        <v>271.06021994</v>
       </c>
       <c r="F132" t="s">
-        <v>101</v>
+        <v>28</v>
       </c>
       <c r="G132">
-        <v>0.87</v>
+        <v>1.17</v>
       </c>
       <c r="H132" s="1">
-        <v>178943.66</v>
+        <v>321707.99</v>
       </c>
       <c r="I132" s="1">
-        <v>43881.87</v>
+        <v>67633.59</v>
       </c>
       <c r="J132" s="1">
-        <v>24.522729668098</v>
+        <v>21.023285744317</v>
       </c>
       <c r="K132">
         <v>0.0</v>
       </c>
       <c r="L132">
         <v>0.0</v>
       </c>
       <c r="M132" s="1">
-        <v>222825.53</v>
+        <v>389341.58</v>
       </c>
       <c r="N132" s="1">
-        <v>222825.53</v>
+        <v>389341.58</v>
       </c>
       <c r="O132" s="1">
-        <v>0.24</v>
+        <v>0.29</v>
       </c>
       <c r="P132">
         <v>1</v>
       </c>
     </row>
     <row r="133" spans="1:16">
       <c r="A133" t="s">
         <v>298</v>
       </c>
       <c r="B133" t="s">
         <v>299</v>
       </c>
       <c r="C133" s="1">
-        <v>43908.0</v>
+        <v>15958.0</v>
       </c>
       <c r="D133" s="1">
-        <v>3.981</v>
+        <v>5203.0</v>
       </c>
       <c r="E133" s="1">
-        <v>3.65708094</v>
+        <v>4671.87454568</v>
       </c>
       <c r="F133" t="s">
-        <v>101</v>
+        <v>46</v>
       </c>
       <c r="G133">
-        <v>0.87</v>
+        <v>186.67</v>
       </c>
       <c r="H133" s="1">
-        <v>185540.81</v>
+        <v>415905.48</v>
       </c>
       <c r="I133" s="1">
-        <v>15804.29</v>
+        <v>28893.29</v>
       </c>
       <c r="J133" s="1">
-        <v>8.5179589331317</v>
+        <v>6.9470808607763</v>
       </c>
       <c r="K133">
         <v>0.0</v>
       </c>
       <c r="L133">
         <v>0.0</v>
       </c>
       <c r="M133" s="1">
-        <v>201345.1</v>
+        <v>444798.77</v>
       </c>
       <c r="N133" s="1">
-        <v>201345.1</v>
+        <v>444798.77</v>
       </c>
       <c r="O133" s="1">
-        <v>0.22</v>
+        <v>0.33</v>
       </c>
       <c r="P133">
         <v>1</v>
       </c>
     </row>
     <row r="134" spans="1:16">
       <c r="A134" t="s">
         <v>300</v>
       </c>
       <c r="B134" t="s">
         <v>301</v>
       </c>
       <c r="C134" s="1">
-        <v>461.0</v>
+        <v>9363.0</v>
       </c>
       <c r="D134" s="1">
-        <v>501.69</v>
+        <v>412.2</v>
       </c>
       <c r="E134" s="1">
-        <v>411.15069414</v>
+        <v>389.68181993</v>
       </c>
       <c r="F134" t="s">
-        <v>28</v>
+        <v>54</v>
       </c>
       <c r="G134">
-        <v>1.18</v>
+        <v>9.17</v>
       </c>
       <c r="H134" s="1">
-        <v>165943.86</v>
+        <v>407630.47</v>
       </c>
       <c r="I134" s="1">
-        <v>29732.01</v>
+        <v>13125.76</v>
       </c>
       <c r="J134" s="1">
-        <v>17.916908766615</v>
+        <v>3.2200144410206</v>
       </c>
       <c r="K134">
         <v>0.0</v>
       </c>
       <c r="L134">
         <v>0.0</v>
       </c>
       <c r="M134" s="1">
-        <v>195675.87</v>
+        <v>420756.23</v>
       </c>
       <c r="N134" s="1">
-        <v>195675.87</v>
+        <v>420756.23</v>
       </c>
       <c r="O134" s="1">
-        <v>0.21</v>
+        <v>0.31</v>
       </c>
       <c r="P134">
         <v>1</v>
       </c>
     </row>
     <row r="135" spans="1:16">
       <c r="A135" t="s">
         <v>302</v>
       </c>
       <c r="B135" t="s">
         <v>303</v>
       </c>
       <c r="C135" s="1">
-        <v>2740.0</v>
+        <v>4365.0</v>
       </c>
       <c r="D135" s="1">
-        <v>73.68</v>
+        <v>340.16</v>
       </c>
       <c r="E135" s="1">
-        <v>68.73340146</v>
+        <v>353.04355785</v>
       </c>
       <c r="F135" t="s">
-        <v>8</v>
+        <v>28</v>
       </c>
       <c r="G135">
-        <v>1.0</v>
+        <v>1.17</v>
       </c>
       <c r="H135" s="1">
-        <v>188329.52</v>
+        <v>1330323.64</v>
       </c>
       <c r="I135" s="1">
-        <v>13553.68</v>
+        <v>-62457.19</v>
       </c>
       <c r="J135" s="1">
-        <v>7.1967899668623</v>
+        <v>-4.6948868773015</v>
       </c>
       <c r="K135">
         <v>0.0</v>
       </c>
       <c r="L135">
         <v>0.0</v>
       </c>
       <c r="M135" s="1">
-        <v>201883.2</v>
+        <v>1267866.45</v>
       </c>
       <c r="N135" s="1">
-        <v>201883.2</v>
+        <v>1267866.45</v>
       </c>
       <c r="O135" s="1">
-        <v>0.22</v>
+        <v>0.94</v>
       </c>
       <c r="P135">
         <v>1</v>
       </c>
     </row>
     <row r="136" spans="1:16">
       <c r="A136" t="s">
         <v>304</v>
       </c>
       <c r="B136" t="s">
         <v>305</v>
       </c>
       <c r="C136" s="1">
-        <v>8976.0</v>
+        <v>1919.0</v>
       </c>
       <c r="D136" s="1">
-        <v>23.61</v>
+        <v>214.34</v>
       </c>
       <c r="E136" s="1">
-        <v>21.00288993</v>
+        <v>213.77979156</v>
       </c>
       <c r="F136" t="s">
         <v>28</v>
       </c>
       <c r="G136">
-        <v>1.18</v>
+        <v>1.17</v>
       </c>
       <c r="H136" s="1">
-        <v>165047.33</v>
+        <v>351093.84</v>
       </c>
       <c r="I136" s="1">
-        <v>14252.44</v>
+        <v>130.19</v>
       </c>
       <c r="J136" s="1">
-        <v>8.6353653827663</v>
+        <v>0.037081254401957</v>
       </c>
       <c r="K136">
         <v>0.0</v>
       </c>
       <c r="L136">
         <v>0.0</v>
       </c>
       <c r="M136" s="1">
-        <v>179299.77</v>
+        <v>351224.03</v>
       </c>
       <c r="N136" s="1">
-        <v>179299.77</v>
+        <v>351224.03</v>
       </c>
       <c r="O136" s="1">
-        <v>0.19</v>
+        <v>0.26</v>
       </c>
       <c r="P136">
         <v>1</v>
       </c>
     </row>
     <row r="137" spans="1:16">
       <c r="A137" t="s">
         <v>306</v>
       </c>
       <c r="B137" t="s">
         <v>307</v>
       </c>
       <c r="C137" s="1">
-        <v>932.0</v>
+        <v>2091.0</v>
       </c>
       <c r="D137" s="1">
-        <v>314.38</v>
+        <v>28495.0</v>
       </c>
       <c r="E137" s="1">
-        <v>254.31803648</v>
+        <v>22366.58393113</v>
       </c>
       <c r="F137" t="s">
-        <v>28</v>
+        <v>46</v>
       </c>
       <c r="G137">
-        <v>1.18</v>
+        <v>186.67</v>
       </c>
       <c r="H137" s="1">
-        <v>207314.43</v>
+        <v>261426.87</v>
       </c>
       <c r="I137" s="1">
-        <v>40582.82</v>
+        <v>57766.59</v>
       </c>
       <c r="J137" s="1">
-        <v>19.575492164245</v>
+        <v>22.096653645434</v>
       </c>
       <c r="K137">
         <v>0.0</v>
       </c>
       <c r="L137">
         <v>0.0</v>
       </c>
       <c r="M137" s="1">
-        <v>247897.25</v>
+        <v>319193.46</v>
       </c>
       <c r="N137" s="1">
-        <v>247897.25</v>
+        <v>319193.46</v>
       </c>
       <c r="O137" s="1">
-        <v>0.27</v>
+        <v>0.24</v>
       </c>
       <c r="P137">
         <v>1</v>
       </c>
     </row>
     <row r="138" spans="1:16">
       <c r="A138" t="s">
         <v>308</v>
       </c>
       <c r="B138" t="s">
         <v>309</v>
       </c>
       <c r="C138" s="1">
-        <v>13319.0</v>
+        <v>31759.0</v>
       </c>
       <c r="D138" s="1">
-        <v>5367.0</v>
+        <v>13.38</v>
       </c>
       <c r="E138" s="1">
-        <v>4594.98348224</v>
+        <v>10.83341856</v>
       </c>
       <c r="F138" t="s">
-        <v>44</v>
+        <v>99</v>
       </c>
       <c r="G138">
-        <v>185.39</v>
+        <v>0.87</v>
       </c>
       <c r="H138" s="1">
-        <v>345453.07</v>
+        <v>397954.27</v>
       </c>
       <c r="I138" s="1">
-        <v>40119.09</v>
+        <v>92280.41</v>
       </c>
       <c r="J138" s="1">
-        <v>11.613470391217</v>
+        <v>23.188697032953</v>
       </c>
       <c r="K138">
         <v>0.0</v>
       </c>
       <c r="L138">
         <v>0.0</v>
       </c>
       <c r="M138" s="1">
-        <v>385572.16</v>
+        <v>490234.68</v>
       </c>
       <c r="N138" s="1">
-        <v>385572.16</v>
+        <v>490234.68</v>
       </c>
       <c r="O138" s="1">
-        <v>0.41</v>
+        <v>0.36</v>
       </c>
       <c r="P138">
         <v>1</v>
       </c>
     </row>
     <row r="139" spans="1:16">
       <c r="A139" t="s">
         <v>310</v>
       </c>
       <c r="B139" t="s">
         <v>311</v>
       </c>
       <c r="C139" s="1">
-        <v>6065.0</v>
+        <v>17328.0</v>
       </c>
       <c r="D139" s="1">
-        <v>407.6</v>
+        <v>20.02</v>
       </c>
       <c r="E139" s="1">
-        <v>382.43411047</v>
+        <v>17.27792705</v>
       </c>
       <c r="F139" t="s">
-        <v>58</v>
+        <v>8</v>
       </c>
       <c r="G139">
-        <v>9.24</v>
+        <v>1.0</v>
       </c>
       <c r="H139" s="1">
-        <v>261435.94</v>
+        <v>299391.92</v>
       </c>
       <c r="I139" s="1">
-        <v>6202.29</v>
+        <v>47514.64</v>
       </c>
       <c r="J139" s="1">
-        <v>2.372393787939</v>
+        <v>15.870381538687</v>
       </c>
       <c r="K139">
         <v>0.0</v>
       </c>
       <c r="L139">
         <v>0.0</v>
       </c>
       <c r="M139" s="1">
-        <v>267638.23</v>
+        <v>346906.56</v>
       </c>
       <c r="N139" s="1">
-        <v>267638.23</v>
+        <v>346906.56</v>
       </c>
       <c r="O139" s="1">
-        <v>0.29</v>
+        <v>0.26</v>
       </c>
       <c r="P139">
         <v>1</v>
       </c>
     </row>
     <row r="140" spans="1:16">
       <c r="A140" t="s">
         <v>312</v>
       </c>
       <c r="B140" t="s">
         <v>313</v>
       </c>
       <c r="C140" s="1">
-        <v>5394.0</v>
+        <v>1758.0</v>
       </c>
       <c r="D140" s="1">
-        <v>385.15</v>
+        <v>231.08</v>
       </c>
       <c r="E140" s="1">
-        <v>357.01988506</v>
+        <v>265.24908419</v>
       </c>
       <c r="F140" t="s">
         <v>28</v>
       </c>
       <c r="G140">
-        <v>1.18</v>
+        <v>1.17</v>
       </c>
       <c r="H140" s="1">
-        <v>1663095.22</v>
+        <v>404881.76</v>
       </c>
       <c r="I140" s="1">
-        <v>94592.58</v>
+        <v>-57995.38</v>
       </c>
       <c r="J140" s="1">
-        <v>5.6877428822145</v>
+        <v>-14.324028822637</v>
       </c>
       <c r="K140">
         <v>0.0</v>
       </c>
       <c r="L140">
         <v>0.0</v>
       </c>
       <c r="M140" s="1">
-        <v>1757687.8</v>
+        <v>346886.38</v>
       </c>
       <c r="N140" s="1">
-        <v>1757687.8</v>
+        <v>346886.38</v>
       </c>
       <c r="O140" s="1">
-        <v>1.88</v>
+        <v>0.26</v>
       </c>
       <c r="P140">
         <v>1</v>
       </c>
     </row>
     <row r="141" spans="1:16">
       <c r="A141" t="s">
         <v>314</v>
       </c>
       <c r="B141" t="s">
         <v>315</v>
       </c>
       <c r="C141" s="1">
-        <v>1379.0</v>
+        <v>776.0</v>
       </c>
       <c r="D141" s="1">
-        <v>238.38</v>
+        <v>560.93</v>
       </c>
       <c r="E141" s="1">
-        <v>206.32116026</v>
+        <v>621.38713918</v>
       </c>
       <c r="F141" t="s">
         <v>28</v>
       </c>
       <c r="G141">
-        <v>1.18</v>
+        <v>1.17</v>
       </c>
       <c r="H141" s="1">
-        <v>242608.79</v>
+        <v>414891.11</v>
       </c>
       <c r="I141" s="1">
-        <v>35512.97</v>
+        <v>-43204.93</v>
       </c>
       <c r="J141" s="1">
-        <v>14.637956852264</v>
+        <v>-10.413558873315</v>
       </c>
       <c r="K141">
         <v>0.0</v>
       </c>
       <c r="L141">
         <v>0.0</v>
       </c>
       <c r="M141" s="1">
-        <v>278121.76</v>
+        <v>371686.18</v>
       </c>
       <c r="N141" s="1">
-        <v>278121.76</v>
+        <v>371686.18</v>
       </c>
       <c r="O141" s="1">
-        <v>0.3</v>
+        <v>0.27</v>
       </c>
       <c r="P141">
         <v>1</v>
       </c>
     </row>
     <row r="142" spans="1:16">
       <c r="A142" t="s">
         <v>316</v>
       </c>
       <c r="B142" t="s">
         <v>317</v>
       </c>
       <c r="C142" s="1">
-        <v>1692.0</v>
+        <v>6514.0</v>
       </c>
       <c r="D142" s="1">
-        <v>26445.0</v>
+        <v>53.35</v>
       </c>
       <c r="E142" s="1">
-        <v>20949.79964539</v>
+        <v>36.67117593</v>
       </c>
       <c r="F142" t="s">
-        <v>44</v>
+        <v>8</v>
       </c>
       <c r="G142">
-        <v>185.39</v>
+        <v>1.0</v>
       </c>
       <c r="H142" s="1">
-        <v>199978.35</v>
+        <v>238876.04</v>
       </c>
       <c r="I142" s="1">
-        <v>41371.14</v>
+        <v>108645.86</v>
       </c>
       <c r="J142" s="1">
-        <v>20.687809455374</v>
+        <v>45.482108628392</v>
       </c>
       <c r="K142">
         <v>0.0</v>
       </c>
       <c r="L142">
         <v>0.0</v>
       </c>
       <c r="M142" s="1">
-        <v>241349.49</v>
+        <v>347521.9</v>
       </c>
       <c r="N142" s="1">
-        <v>241349.49</v>
+        <v>347521.9</v>
       </c>
       <c r="O142" s="1">
         <v>0.26</v>
       </c>
       <c r="P142">
         <v>1</v>
       </c>
     </row>
     <row r="143" spans="1:16">
       <c r="A143" t="s">
         <v>318</v>
       </c>
       <c r="B143" t="s">
         <v>319</v>
       </c>
       <c r="C143" s="1">
-        <v>22645.0</v>
+        <v>16250.0</v>
       </c>
       <c r="D143" s="1">
-        <v>13.058</v>
+        <v>24.01</v>
       </c>
       <c r="E143" s="1">
-        <v>10.15300684</v>
+        <v>21.57352862</v>
       </c>
       <c r="F143" t="s">
-        <v>101</v>
+        <v>8</v>
       </c>
       <c r="G143">
-        <v>0.87</v>
+        <v>1.0</v>
       </c>
       <c r="H143" s="1">
-        <v>266372.87</v>
+        <v>350569.84</v>
       </c>
       <c r="I143" s="1">
-        <v>74234.64</v>
+        <v>39592.66</v>
       </c>
       <c r="J143" s="1">
-        <v>27.86869398524</v>
+        <v>11.293800972725</v>
       </c>
       <c r="K143">
         <v>0.0</v>
       </c>
       <c r="L143">
         <v>0.0</v>
       </c>
       <c r="M143" s="1">
-        <v>340607.51</v>
+        <v>390162.5</v>
       </c>
       <c r="N143" s="1">
-        <v>340607.51</v>
+        <v>390162.5</v>
       </c>
       <c r="O143" s="1">
-        <v>0.36</v>
+        <v>0.29</v>
       </c>
       <c r="P143">
         <v>1</v>
       </c>
     </row>
     <row r="144" spans="1:16">
       <c r="A144" t="s">
         <v>320</v>
       </c>
       <c r="B144" t="s">
         <v>321</v>
       </c>
       <c r="C144" s="1">
-        <v>808.0</v>
+        <v>3736.0</v>
       </c>
       <c r="D144" s="1">
-        <v>193.94</v>
+        <v>84.95</v>
       </c>
       <c r="E144" s="1">
-        <v>256.3225</v>
+        <v>84.44383833</v>
       </c>
       <c r="F144" t="s">
         <v>28</v>
       </c>
       <c r="G144">
-        <v>1.18</v>
+        <v>1.17</v>
       </c>
       <c r="H144" s="1">
-        <v>182526.43</v>
+        <v>275152.52</v>
       </c>
       <c r="I144" s="1">
-        <v>-49945.93</v>
+        <v>-4148.17</v>
       </c>
       <c r="J144" s="1">
-        <v>-27.363670017542</v>
+        <v>-1.5075893180989</v>
       </c>
       <c r="K144">
         <v>0.0</v>
       </c>
       <c r="L144">
         <v>0.0</v>
       </c>
       <c r="M144" s="1">
-        <v>132580.5</v>
+        <v>271004.35</v>
       </c>
       <c r="N144" s="1">
-        <v>132580.5</v>
+        <v>271004.35</v>
       </c>
       <c r="O144" s="1">
-        <v>0.14</v>
+        <v>0.2</v>
       </c>
       <c r="P144">
         <v>1</v>
       </c>
     </row>
     <row r="145" spans="1:16">
       <c r="A145" t="s">
         <v>322</v>
       </c>
       <c r="B145" t="s">
         <v>323</v>
       </c>
       <c r="C145" s="1">
-        <v>22415.0</v>
+        <v>15859.0</v>
       </c>
       <c r="D145" s="1">
-        <v>19.365</v>
+        <v>66.78</v>
       </c>
       <c r="E145" s="1">
-        <v>16.17726344</v>
+        <v>39.29633331</v>
       </c>
       <c r="F145" t="s">
-        <v>8</v>
+        <v>28</v>
       </c>
       <c r="G145">
-        <v>1.0</v>
+        <v>1.17</v>
       </c>
       <c r="H145" s="1">
-        <v>362613.36</v>
+        <v>538648.42</v>
       </c>
       <c r="I145" s="1">
-        <v>71453.12</v>
+        <v>365684.28</v>
       </c>
       <c r="J145" s="1">
-        <v>19.705043410425</v>
+        <v>67.889232832058</v>
       </c>
       <c r="K145">
         <v>0.0</v>
       </c>
       <c r="L145">
         <v>0.0</v>
       </c>
       <c r="M145" s="1">
-        <v>434066.48</v>
+        <v>904332.7</v>
       </c>
       <c r="N145" s="1">
-        <v>434066.48</v>
+        <v>904332.7</v>
       </c>
       <c r="O145" s="1">
-        <v>0.46</v>
+        <v>0.67</v>
       </c>
       <c r="P145">
         <v>1</v>
       </c>
     </row>
     <row r="146" spans="1:16">
       <c r="A146" t="s">
         <v>324</v>
       </c>
       <c r="B146" t="s">
         <v>325</v>
       </c>
       <c r="C146" s="1">
-        <v>1284.0</v>
+        <v>3248.0</v>
       </c>
       <c r="D146" s="1">
-        <v>298.93</v>
+        <v>157.48</v>
       </c>
       <c r="E146" s="1">
-        <v>271.64983645</v>
+        <v>160.33210283</v>
       </c>
       <c r="F146" t="s">
         <v>28</v>
       </c>
       <c r="G146">
-        <v>1.18</v>
+        <v>1.17</v>
       </c>
       <c r="H146" s="1">
-        <v>303581.26</v>
+        <v>451227.56</v>
       </c>
       <c r="I146" s="1">
-        <v>21158.47</v>
+        <v>-14462.95</v>
       </c>
       <c r="J146" s="1">
-        <v>6.9696232237787</v>
+        <v>-3.2052452647174</v>
       </c>
       <c r="K146">
         <v>0.0</v>
       </c>
       <c r="L146">
         <v>0.0</v>
       </c>
       <c r="M146" s="1">
-        <v>324739.73</v>
+        <v>436764.61</v>
       </c>
       <c r="N146" s="1">
-        <v>324739.73</v>
+        <v>436764.61</v>
       </c>
       <c r="O146" s="1">
-        <v>0.35</v>
+        <v>0.32</v>
       </c>
       <c r="P146">
         <v>1</v>
       </c>
     </row>
     <row r="147" spans="1:16">
       <c r="A147" t="s">
         <v>326</v>
       </c>
       <c r="B147" t="s">
         <v>327</v>
       </c>
       <c r="C147" s="1">
-        <v>714.0</v>
+        <v>48200.0</v>
       </c>
       <c r="D147" s="1">
-        <v>644.61</v>
+        <v>5.678</v>
       </c>
       <c r="E147" s="1">
-        <v>634.14535014</v>
+        <v>5.30638402</v>
       </c>
       <c r="F147" t="s">
-        <v>28</v>
+        <v>8</v>
       </c>
       <c r="G147">
-        <v>1.18</v>
+        <v>1.0</v>
       </c>
       <c r="H147" s="1">
-        <v>389221.55</v>
+        <v>255767.71</v>
       </c>
       <c r="I147" s="1">
-        <v>178.63</v>
+        <v>17911.89</v>
       </c>
       <c r="J147" s="1">
-        <v>0.045894170042743</v>
+        <v>7.0031866024058</v>
       </c>
       <c r="K147">
         <v>0.0</v>
       </c>
       <c r="L147">
         <v>0.0</v>
       </c>
       <c r="M147" s="1">
-        <v>389400.18</v>
+        <v>273679.6</v>
       </c>
       <c r="N147" s="1">
-        <v>389400.18</v>
+        <v>273679.6</v>
       </c>
       <c r="O147" s="1">
-        <v>0.42</v>
+        <v>0.2</v>
       </c>
       <c r="P147">
         <v>1</v>
       </c>
     </row>
     <row r="148" spans="1:16">
       <c r="A148" t="s">
         <v>328</v>
       </c>
       <c r="B148" t="s">
         <v>329</v>
       </c>
       <c r="C148" s="1">
-        <v>4650.0</v>
+        <v>703.0</v>
       </c>
       <c r="D148" s="1">
-        <v>42.035</v>
+        <v>383.3</v>
       </c>
       <c r="E148" s="1">
-        <v>34.99179355</v>
+        <v>537.79615932</v>
       </c>
       <c r="F148" t="s">
-        <v>8</v>
+        <v>28</v>
       </c>
       <c r="G148">
-        <v>1.0</v>
+        <v>1.17</v>
       </c>
       <c r="H148" s="1">
-        <v>162711.84</v>
+        <v>329065.9</v>
       </c>
       <c r="I148" s="1">
-        <v>32750.91</v>
+        <v>-98974.62</v>
       </c>
       <c r="J148" s="1">
-        <v>20.128166456725</v>
+        <v>-30.07744649324</v>
       </c>
       <c r="K148">
         <v>0.0</v>
       </c>
       <c r="L148">
         <v>0.0</v>
       </c>
       <c r="M148" s="1">
-        <v>195462.75</v>
+        <v>230091.28</v>
       </c>
       <c r="N148" s="1">
-        <v>195462.75</v>
+        <v>230091.28</v>
       </c>
       <c r="O148" s="1">
-        <v>0.21</v>
+        <v>0.17</v>
       </c>
       <c r="P148">
         <v>1</v>
       </c>
     </row>
     <row r="149" spans="1:16">
       <c r="A149" t="s">
         <v>330</v>
       </c>
       <c r="B149" t="s">
         <v>331</v>
       </c>
       <c r="C149" s="1">
-        <v>11412.0</v>
+        <v>965.0</v>
       </c>
       <c r="D149" s="1">
-        <v>25.345</v>
+        <v>478.82</v>
       </c>
       <c r="E149" s="1">
-        <v>20.92710042</v>
+        <v>487.57234197</v>
       </c>
       <c r="F149" t="s">
-        <v>8</v>
+        <v>28</v>
       </c>
       <c r="G149">
-        <v>1.0</v>
+        <v>1.17</v>
       </c>
       <c r="H149" s="1">
-        <v>238820.07</v>
+        <v>408728.21</v>
       </c>
       <c r="I149" s="1">
-        <v>50417.07</v>
+        <v>-14174.97</v>
       </c>
       <c r="J149" s="1">
-        <v>21.110901608897</v>
+        <v>-3.4680674475589</v>
       </c>
       <c r="K149">
         <v>0.0</v>
       </c>
       <c r="L149">
         <v>0.0</v>
       </c>
       <c r="M149" s="1">
-        <v>289237.14</v>
+        <v>394553.24</v>
       </c>
       <c r="N149" s="1">
-        <v>289237.14</v>
+        <v>394553.24</v>
       </c>
       <c r="O149" s="1">
-        <v>0.31</v>
+        <v>0.29</v>
       </c>
       <c r="P149">
         <v>1</v>
       </c>
     </row>
     <row r="150" spans="1:16">
       <c r="A150" t="s">
         <v>332</v>
       </c>
       <c r="B150" t="s">
         <v>333</v>
       </c>
       <c r="C150" s="1">
-        <v>2714.0</v>
+        <v>12848.0</v>
       </c>
       <c r="D150" s="1">
-        <v>98.5</v>
+        <v>380.2</v>
       </c>
       <c r="E150" s="1">
-        <v>84.22718865</v>
+        <v>334.03095268</v>
       </c>
       <c r="F150" t="s">
-        <v>28</v>
+        <v>104</v>
       </c>
       <c r="G150">
-        <v>1.18</v>
+        <v>10.79</v>
       </c>
       <c r="H150" s="1">
-        <v>200306.28</v>
+        <v>395207.77</v>
       </c>
       <c r="I150" s="1">
-        <v>25869.95</v>
+        <v>57634.5</v>
       </c>
       <c r="J150" s="1">
-        <v>12.915196667823</v>
+        <v>14.58334182043</v>
       </c>
       <c r="K150">
         <v>0.0</v>
       </c>
       <c r="L150">
         <v>0.0</v>
       </c>
       <c r="M150" s="1">
-        <v>226176.23</v>
+        <v>452842.27</v>
       </c>
       <c r="N150" s="1">
-        <v>226176.23</v>
+        <v>452842.27</v>
       </c>
       <c r="O150" s="1">
-        <v>0.24</v>
+        <v>0.33</v>
       </c>
       <c r="P150">
         <v>1</v>
       </c>
     </row>
     <row r="151" spans="1:16">
       <c r="A151" t="s">
         <v>334</v>
       </c>
       <c r="B151" t="s">
         <v>335</v>
       </c>
       <c r="C151" s="1">
-        <v>10512.0</v>
+        <v>2934.0</v>
       </c>
       <c r="D151" s="1">
-        <v>50.59</v>
+        <v>116.12</v>
       </c>
       <c r="E151" s="1">
-        <v>34.99763413</v>
+        <v>101.39377301</v>
       </c>
       <c r="F151" t="s">
         <v>28</v>
       </c>
       <c r="G151">
-        <v>1.18</v>
+        <v>1.17</v>
       </c>
       <c r="H151" s="1">
-        <v>318698.94</v>
+        <v>255829.84</v>
       </c>
       <c r="I151" s="1">
-        <v>131237.25</v>
+        <v>35089.88</v>
       </c>
       <c r="J151" s="1">
-        <v>41.179066990308</v>
+        <v>13.71610129608</v>
       </c>
       <c r="K151">
         <v>0.0</v>
       </c>
       <c r="L151">
         <v>0.0</v>
       </c>
       <c r="M151" s="1">
-        <v>449936.19</v>
+        <v>290919.72</v>
       </c>
       <c r="N151" s="1">
-        <v>449936.19</v>
+        <v>290919.72</v>
       </c>
       <c r="O151" s="1">
-        <v>0.48</v>
+        <v>0.21</v>
       </c>
       <c r="P151">
         <v>1</v>
       </c>
     </row>
     <row r="152" spans="1:16">
       <c r="A152" t="s">
         <v>336</v>
       </c>
       <c r="B152" t="s">
         <v>337</v>
       </c>
       <c r="C152" s="1">
-        <v>2039.0</v>
+        <v>2268.0</v>
       </c>
       <c r="D152" s="1">
-        <v>169.0</v>
+        <v>141.73</v>
       </c>
       <c r="E152" s="1">
-        <v>160.30700343</v>
+        <v>111.55306878</v>
       </c>
       <c r="F152" t="s">
         <v>28</v>
       </c>
       <c r="G152">
-        <v>1.18</v>
+        <v>1.17</v>
       </c>
       <c r="H152" s="1">
-        <v>284150.32</v>
+        <v>220001.63</v>
       </c>
       <c r="I152" s="1">
-        <v>7394.16</v>
+        <v>54478.47</v>
       </c>
       <c r="J152" s="1">
-        <v>2.6022001312545</v>
+        <v>24.76275743957</v>
       </c>
       <c r="K152">
         <v>0.0</v>
       </c>
       <c r="L152">
         <v>0.0</v>
       </c>
       <c r="M152" s="1">
-        <v>291544.48</v>
+        <v>274480.1</v>
       </c>
       <c r="N152" s="1">
-        <v>291544.48</v>
+        <v>274480.1</v>
       </c>
       <c r="O152" s="1">
-        <v>0.31</v>
+        <v>0.2</v>
       </c>
       <c r="P152">
         <v>1</v>
       </c>
     </row>
     <row r="153" spans="1:16">
       <c r="A153" t="s">
         <v>338</v>
       </c>
       <c r="B153" t="s">
         <v>339</v>
       </c>
       <c r="C153" s="1">
-        <v>46599.0</v>
+        <v>2931.0</v>
       </c>
       <c r="D153" s="1">
-        <v>5.966</v>
+        <v>311.69</v>
       </c>
       <c r="E153" s="1">
-        <v>5.29567866</v>
+        <v>319.5772535</v>
       </c>
       <c r="F153" t="s">
-        <v>8</v>
+        <v>28</v>
       </c>
       <c r="G153">
-        <v>1.0</v>
+        <v>1.17</v>
       </c>
       <c r="H153" s="1">
-        <v>246773.33</v>
+        <v>801338.9</v>
       </c>
       <c r="I153" s="1">
-        <v>31236.3</v>
+        <v>-21248.91</v>
       </c>
       <c r="J153" s="1">
-        <v>12.65789135317</v>
+        <v>-2.6516758390239</v>
       </c>
       <c r="K153">
         <v>0.0</v>
       </c>
       <c r="L153">
         <v>0.0</v>
       </c>
       <c r="M153" s="1">
-        <v>278009.63</v>
+        <v>780089.99</v>
       </c>
       <c r="N153" s="1">
-        <v>278009.63</v>
+        <v>780089.99</v>
       </c>
       <c r="O153" s="1">
-        <v>0.3</v>
+        <v>0.58</v>
       </c>
       <c r="P153">
         <v>1</v>
       </c>
     </row>
     <row r="154" spans="1:16">
       <c r="A154" t="s">
         <v>340</v>
       </c>
       <c r="B154" t="s">
         <v>341</v>
       </c>
       <c r="C154" s="1">
-        <v>412.0</v>
+        <v>11583.0</v>
       </c>
       <c r="D154" s="1">
-        <v>443.77</v>
+        <v>28.53</v>
       </c>
       <c r="E154" s="1">
-        <v>614.55614078</v>
+        <v>28.68079168</v>
       </c>
       <c r="F154" t="s">
         <v>28</v>
       </c>
       <c r="G154">
-        <v>1.18</v>
+        <v>1.17</v>
       </c>
       <c r="H154" s="1">
-        <v>221467.77</v>
+        <v>289307.1</v>
       </c>
       <c r="I154" s="1">
-        <v>-66779.97</v>
+        <v>-7125.4</v>
       </c>
       <c r="J154" s="1">
-        <v>-30.153358206479</v>
+        <v>-2.4629191609884</v>
       </c>
       <c r="K154">
         <v>0.0</v>
       </c>
       <c r="L154">
         <v>0.0</v>
       </c>
       <c r="M154" s="1">
-        <v>154687.8</v>
+        <v>282181.7</v>
       </c>
       <c r="N154" s="1">
-        <v>154687.8</v>
+        <v>282181.7</v>
       </c>
       <c r="O154" s="1">
-        <v>0.17</v>
+        <v>0.21</v>
       </c>
       <c r="P154">
         <v>1</v>
       </c>
     </row>
     <row r="155" spans="1:16">
       <c r="A155" t="s">
         <v>342</v>
       </c>
       <c r="B155" t="s">
         <v>343</v>
       </c>
       <c r="C155" s="1">
-        <v>570.0</v>
+        <v>776.0</v>
       </c>
       <c r="D155" s="1">
-        <v>488.15</v>
+        <v>63470.0</v>
       </c>
       <c r="E155" s="1">
-        <v>498.30192982</v>
+        <v>56880.0</v>
       </c>
       <c r="F155" t="s">
-        <v>28</v>
+        <v>46</v>
       </c>
       <c r="G155">
-        <v>1.18</v>
+        <v>186.67</v>
       </c>
       <c r="H155" s="1">
-        <v>248072.86</v>
+        <v>239777.65</v>
       </c>
       <c r="I155" s="1">
-        <v>-12660.62</v>
+        <v>24075.03</v>
       </c>
       <c r="J155" s="1">
-        <v>-5.1035893245234</v>
+        <v>10.040564664805</v>
       </c>
       <c r="K155">
         <v>0.0</v>
       </c>
       <c r="L155">
         <v>0.0</v>
       </c>
       <c r="M155" s="1">
-        <v>235412.24</v>
+        <v>263852.68</v>
       </c>
       <c r="N155" s="1">
-        <v>235412.24</v>
+        <v>263852.68</v>
       </c>
       <c r="O155" s="1">
-        <v>0.25</v>
+        <v>0.19</v>
       </c>
       <c r="P155">
         <v>1</v>
       </c>
     </row>
     <row r="156" spans="1:16">
       <c r="A156" t="s">
         <v>344</v>
       </c>
       <c r="B156" t="s">
         <v>345</v>
       </c>
       <c r="C156" s="1">
-        <v>7258.0</v>
+        <v>2017.0</v>
       </c>
       <c r="D156" s="1">
-        <v>362.15</v>
+        <v>346.53</v>
       </c>
       <c r="E156" s="1">
-        <v>313.43605263</v>
+        <v>223.68113535</v>
       </c>
       <c r="F156" t="s">
-        <v>106</v>
+        <v>28</v>
       </c>
       <c r="G156">
-        <v>10.66</v>
+        <v>1.17</v>
       </c>
       <c r="H156" s="1">
-        <v>208743.13</v>
+        <v>390073.08</v>
       </c>
       <c r="I156" s="1">
-        <v>37785.17</v>
+        <v>206759.82</v>
       </c>
       <c r="J156" s="1">
-        <v>18.101275955764</v>
+        <v>53.00540606391</v>
       </c>
       <c r="K156">
         <v>0.0</v>
       </c>
       <c r="L156">
         <v>0.0</v>
       </c>
       <c r="M156" s="1">
-        <v>246528.3</v>
+        <v>596832.9</v>
       </c>
       <c r="N156" s="1">
-        <v>246528.3</v>
+        <v>596832.9</v>
       </c>
       <c r="O156" s="1">
-        <v>0.26</v>
+        <v>0.44</v>
       </c>
       <c r="P156">
         <v>1</v>
       </c>
     </row>
     <row r="157" spans="1:16">
       <c r="A157" t="s">
         <v>346</v>
       </c>
       <c r="B157" t="s">
         <v>347</v>
       </c>
       <c r="C157" s="1">
-        <v>958.0</v>
+        <v>194.0</v>
       </c>
       <c r="D157" s="1">
-        <v>187.49</v>
+        <v>1815.43</v>
       </c>
       <c r="E157" s="1">
-        <v>210.09316284</v>
+        <v>1291.66762887</v>
       </c>
       <c r="F157" t="s">
         <v>28</v>
       </c>
       <c r="G157">
-        <v>1.18</v>
+        <v>1.17</v>
       </c>
       <c r="H157" s="1">
-        <v>171797.08</v>
+        <v>214564.43</v>
       </c>
       <c r="I157" s="1">
-        <v>-19831.75</v>
+        <v>86172.84</v>
       </c>
       <c r="J157" s="1">
-        <v>-11.543706097915</v>
+        <v>40.161754676672</v>
       </c>
       <c r="K157">
         <v>0.0</v>
       </c>
       <c r="L157">
         <v>0.0</v>
       </c>
       <c r="M157" s="1">
-        <v>151965.33</v>
+        <v>300737.27</v>
       </c>
       <c r="N157" s="1">
-        <v>151965.33</v>
+        <v>300737.27</v>
       </c>
       <c r="O157" s="1">
-        <v>0.16</v>
+        <v>0.22</v>
       </c>
       <c r="P157">
         <v>1</v>
       </c>
     </row>
     <row r="158" spans="1:16">
       <c r="A158" t="s">
         <v>348</v>
       </c>
       <c r="B158" t="s">
         <v>349</v>
       </c>
       <c r="C158" s="1">
-        <v>2211.0</v>
+        <v>13538.0</v>
       </c>
       <c r="D158" s="1">
-        <v>137.65</v>
+        <v>21.97</v>
       </c>
       <c r="E158" s="1">
-        <v>101.91772501</v>
+        <v>25.32594918</v>
       </c>
       <c r="F158" t="s">
         <v>28</v>
       </c>
       <c r="G158">
-        <v>1.18</v>
+        <v>1.17</v>
       </c>
       <c r="H158" s="1">
-        <v>196831.11</v>
+        <v>299580.01</v>
       </c>
       <c r="I158" s="1">
-        <v>60662.14</v>
+        <v>-45605.23</v>
       </c>
       <c r="J158" s="1">
-        <v>30.819386224058</v>
+        <v>-15.223055103042</v>
       </c>
       <c r="K158">
         <v>0.0</v>
       </c>
       <c r="L158">
         <v>0.0</v>
       </c>
       <c r="M158" s="1">
-        <v>257493.25</v>
+        <v>253974.78</v>
       </c>
       <c r="N158" s="1">
-        <v>257493.25</v>
+        <v>253974.78</v>
       </c>
       <c r="O158" s="1">
-        <v>0.28</v>
+        <v>0.19</v>
       </c>
       <c r="P158">
         <v>1</v>
       </c>
     </row>
     <row r="159" spans="1:16">
       <c r="A159" t="s">
         <v>350</v>
       </c>
       <c r="B159" t="s">
         <v>351</v>
       </c>
       <c r="C159" s="1">
-        <v>4418.0</v>
+        <v>3337.0</v>
       </c>
       <c r="D159" s="1">
-        <v>322.4</v>
+        <v>258.56</v>
       </c>
       <c r="E159" s="1">
-        <v>330.32409461</v>
+        <v>177.07360803</v>
       </c>
       <c r="F159" t="s">
         <v>28</v>
       </c>
       <c r="G159">
-        <v>1.18</v>
+        <v>1.17</v>
       </c>
       <c r="H159" s="1">
-        <v>1244794.52</v>
+        <v>509313.19</v>
       </c>
       <c r="I159" s="1">
-        <v>-39698.53</v>
+        <v>227442.61</v>
       </c>
       <c r="J159" s="1">
-        <v>-3.1891633006225</v>
+        <v>44.656728799818</v>
       </c>
       <c r="K159">
         <v>0.0</v>
       </c>
       <c r="L159">
         <v>0.0</v>
       </c>
       <c r="M159" s="1">
-        <v>1205095.99</v>
+        <v>736755.8</v>
       </c>
       <c r="N159" s="1">
-        <v>1205095.99</v>
+        <v>736755.8</v>
       </c>
       <c r="O159" s="1">
-        <v>1.29</v>
+        <v>0.54</v>
       </c>
       <c r="P159">
         <v>1</v>
       </c>
     </row>
     <row r="160" spans="1:16">
       <c r="A160" t="s">
         <v>352</v>
       </c>
       <c r="B160" t="s">
         <v>353</v>
       </c>
       <c r="C160" s="1">
-        <v>7886.0</v>
+        <v>1887.0</v>
       </c>
       <c r="D160" s="1">
-        <v>28.41</v>
+        <v>150.55</v>
       </c>
       <c r="E160" s="1">
-        <v>29.43144687</v>
+        <v>136.97358771</v>
       </c>
       <c r="F160" t="s">
-        <v>28</v>
+        <v>8</v>
       </c>
       <c r="G160">
-        <v>1.18</v>
+        <v>1.0</v>
       </c>
       <c r="H160" s="1">
-        <v>203003.97</v>
+        <v>258469.16</v>
       </c>
       <c r="I160" s="1">
-        <v>-13451.74</v>
+        <v>25618.69</v>
       </c>
       <c r="J160" s="1">
-        <v>-6.6263433173253</v>
+        <v>9.9117008775825</v>
       </c>
       <c r="K160">
         <v>0.0</v>
       </c>
       <c r="L160">
         <v>0.0</v>
       </c>
       <c r="M160" s="1">
-        <v>189552.23</v>
+        <v>284087.85</v>
       </c>
       <c r="N160" s="1">
-        <v>189552.23</v>
+        <v>284087.85</v>
       </c>
       <c r="O160" s="1">
-        <v>0.2</v>
+        <v>0.21</v>
       </c>
       <c r="P160">
         <v>1</v>
       </c>
     </row>
     <row r="161" spans="1:16">
       <c r="A161" t="s">
         <v>354</v>
       </c>
       <c r="B161" t="s">
         <v>355</v>
       </c>
       <c r="C161" s="1">
-        <v>1297.0</v>
+        <v>1188.0</v>
       </c>
       <c r="D161" s="1">
-        <v>230.95</v>
+        <v>508.06</v>
       </c>
       <c r="E161" s="1">
-        <v>185.78664611</v>
+        <v>455.24536195</v>
       </c>
       <c r="F161" t="s">
         <v>28</v>
       </c>
       <c r="G161">
-        <v>1.18</v>
+        <v>1.17</v>
       </c>
       <c r="H161" s="1">
-        <v>208925.57</v>
+        <v>472562.55</v>
       </c>
       <c r="I161" s="1">
-        <v>44504.91</v>
+        <v>42829.2</v>
       </c>
       <c r="J161" s="1">
-        <v>21.301801402289</v>
+        <v>9.0631811598274</v>
       </c>
       <c r="K161">
         <v>0.0</v>
       </c>
       <c r="L161">
         <v>0.0</v>
       </c>
       <c r="M161" s="1">
-        <v>253430.48</v>
+        <v>515391.75</v>
       </c>
       <c r="N161" s="1">
-        <v>253430.48</v>
+        <v>515391.75</v>
       </c>
       <c r="O161" s="1">
-        <v>0.27</v>
+        <v>0.38</v>
       </c>
       <c r="P161">
         <v>1</v>
       </c>
     </row>
     <row r="162" spans="1:16">
       <c r="A162" t="s">
         <v>356</v>
       </c>
       <c r="B162" t="s">
         <v>357</v>
       </c>
       <c r="C162" s="1">
-        <v>166.0</v>
+        <v>233890.0</v>
       </c>
       <c r="D162" s="1">
-        <v>1442.95</v>
+        <v>0.9888</v>
       </c>
       <c r="E162" s="1">
-        <v>1198.54379518</v>
+        <v>0.9358982</v>
       </c>
       <c r="F162" t="s">
-        <v>28</v>
+        <v>99</v>
       </c>
       <c r="G162">
-        <v>1.18</v>
+        <v>0.87</v>
       </c>
       <c r="H162" s="1">
-        <v>169739.23</v>
+        <v>251531.62</v>
       </c>
       <c r="I162" s="1">
-        <v>32917.14</v>
+        <v>15277.83</v>
       </c>
       <c r="J162" s="1">
-        <v>19.39277089922</v>
+        <v>6.0739202490725</v>
       </c>
       <c r="K162">
         <v>0.0</v>
       </c>
       <c r="L162">
         <v>0.0</v>
       </c>
       <c r="M162" s="1">
-        <v>202656.37</v>
+        <v>266809.45</v>
       </c>
       <c r="N162" s="1">
-        <v>202656.37</v>
+        <v>266809.45</v>
       </c>
       <c r="O162" s="1">
-        <v>0.22</v>
+        <v>0.2</v>
       </c>
       <c r="P162">
         <v>1</v>
       </c>
     </row>
     <row r="163" spans="1:16">
       <c r="A163" t="s">
         <v>358</v>
       </c>
       <c r="B163" t="s">
         <v>359</v>
       </c>
       <c r="C163" s="1">
-        <v>9030.0</v>
+        <v>671.0</v>
       </c>
       <c r="D163" s="1">
-        <v>24.64</v>
+        <v>499.1</v>
       </c>
       <c r="E163" s="1">
-        <v>26.60058804</v>
+        <v>518.3166468</v>
       </c>
       <c r="F163" t="s">
-        <v>28</v>
+        <v>31</v>
       </c>
       <c r="G163">
-        <v>1.18</v>
+        <v>0.92</v>
       </c>
       <c r="H163" s="1">
-        <v>211105.1</v>
+        <v>375928.71</v>
       </c>
       <c r="I163" s="1">
-        <v>-22857.54</v>
+        <v>-11018.77</v>
       </c>
       <c r="J163" s="1">
-        <v>-10.827564090114</v>
+        <v>-2.9310796719942</v>
       </c>
       <c r="K163">
         <v>0.0</v>
       </c>
       <c r="L163">
         <v>0.0</v>
       </c>
       <c r="M163" s="1">
-        <v>188247.56</v>
+        <v>364909.94</v>
       </c>
       <c r="N163" s="1">
-        <v>188247.56</v>
+        <v>364909.94</v>
       </c>
       <c r="O163" s="1">
-        <v>0.2</v>
+        <v>0.27</v>
       </c>
       <c r="P163">
         <v>1</v>
       </c>
     </row>
     <row r="164" spans="1:16">
       <c r="A164" t="s">
         <v>360</v>
       </c>
       <c r="B164" t="s">
         <v>361</v>
       </c>
       <c r="C164" s="1">
-        <v>531.0</v>
+        <v>733.0</v>
       </c>
       <c r="D164" s="1">
-        <v>394.05</v>
+        <v>375.85</v>
       </c>
       <c r="E164" s="1">
-        <v>371.03182674</v>
+        <v>367.58049113</v>
       </c>
       <c r="F164" t="s">
         <v>8</v>
       </c>
       <c r="G164">
         <v>1.0</v>
       </c>
       <c r="H164" s="1">
-        <v>197017.9</v>
+        <v>269436.5</v>
       </c>
       <c r="I164" s="1">
-        <v>12222.65</v>
+        <v>6061.55</v>
       </c>
       <c r="J164" s="1">
-        <v>6.2038271649429</v>
+        <v>2.2497137544468</v>
       </c>
       <c r="K164">
         <v>0.0</v>
       </c>
       <c r="L164">
         <v>0.0</v>
       </c>
       <c r="M164" s="1">
-        <v>209240.55</v>
+        <v>275498.05</v>
       </c>
       <c r="N164" s="1">
-        <v>209240.55</v>
+        <v>275498.05</v>
       </c>
       <c r="O164" s="1">
-        <v>0.22</v>
+        <v>0.2</v>
       </c>
       <c r="P164">
         <v>1</v>
       </c>
     </row>
     <row r="165" spans="1:16">
       <c r="A165" t="s">
         <v>362</v>
       </c>
       <c r="B165" t="s">
         <v>363</v>
       </c>
       <c r="C165" s="1">
-        <v>2844.0</v>
+        <v>2457.0</v>
       </c>
       <c r="D165" s="1">
-        <v>231.01</v>
+        <v>246.54</v>
       </c>
       <c r="E165" s="1">
-        <v>155.13757032</v>
+        <v>245.36260073</v>
       </c>
       <c r="F165" t="s">
         <v>28</v>
       </c>
       <c r="G165">
-        <v>1.18</v>
+        <v>1.17</v>
       </c>
       <c r="H165" s="1">
-        <v>380189.63</v>
+        <v>520375.86</v>
       </c>
       <c r="I165" s="1">
-        <v>175665.05</v>
+        <v>-3128.16</v>
       </c>
       <c r="J165" s="1">
-        <v>46.204587431803</v>
+        <v>-0.60113472596519</v>
       </c>
       <c r="K165">
         <v>0.0</v>
       </c>
       <c r="L165">
         <v>0.0</v>
       </c>
       <c r="M165" s="1">
-        <v>555854.68</v>
+        <v>517247.7</v>
       </c>
       <c r="N165" s="1">
-        <v>555854.68</v>
+        <v>517247.7</v>
       </c>
       <c r="O165" s="1">
-        <v>0.6</v>
+        <v>0.38</v>
       </c>
       <c r="P165">
         <v>1</v>
       </c>
     </row>
     <row r="166" spans="1:16">
       <c r="A166" t="s">
         <v>364</v>
       </c>
       <c r="B166" t="s">
         <v>365</v>
       </c>
       <c r="C166" s="1">
-        <v>1447.0</v>
+        <v>4642.0</v>
       </c>
       <c r="D166" s="1">
-        <v>140.85</v>
+        <v>102.35</v>
       </c>
       <c r="E166" s="1">
-        <v>135.59046303</v>
+        <v>110.1912193</v>
       </c>
       <c r="F166" t="s">
-        <v>8</v>
+        <v>51</v>
       </c>
       <c r="G166">
-        <v>1.0</v>
+        <v>1.6</v>
       </c>
       <c r="H166" s="1">
-        <v>196199.4</v>
+        <v>316859.36</v>
       </c>
       <c r="I166" s="1">
-        <v>7610.55</v>
+        <v>-20250.11</v>
       </c>
       <c r="J166" s="1">
-        <v>3.878987397515</v>
+        <v>-6.3908826931923</v>
       </c>
       <c r="K166">
         <v>0.0</v>
       </c>
       <c r="L166">
         <v>0.0</v>
       </c>
       <c r="M166" s="1">
-        <v>203809.95</v>
+        <v>296609.25</v>
       </c>
       <c r="N166" s="1">
-        <v>203809.95</v>
+        <v>296609.25</v>
       </c>
       <c r="O166" s="1">
         <v>0.22</v>
       </c>
       <c r="P166">
         <v>1</v>
       </c>
     </row>
     <row r="167" spans="1:16">
       <c r="A167" t="s">
         <v>366</v>
       </c>
       <c r="B167" t="s">
         <v>367</v>
       </c>
       <c r="C167" s="1">
-        <v>748.0</v>
+        <v>727.0</v>
       </c>
       <c r="D167" s="1">
-        <v>448.24</v>
+        <v>475.2</v>
       </c>
       <c r="E167" s="1">
-        <v>431.86479947</v>
+        <v>556.16618982</v>
       </c>
       <c r="F167" t="s">
-        <v>28</v>
+        <v>8</v>
       </c>
       <c r="G167">
-        <v>1.18</v>
+        <v>1.0</v>
       </c>
       <c r="H167" s="1">
-        <v>284895.75</v>
+        <v>404332.82</v>
       </c>
       <c r="I167" s="1">
-        <v>-1225.95</v>
+        <v>-58862.42</v>
       </c>
       <c r="J167" s="1">
-        <v>-0.43031529954378</v>
+        <v>-14.557912958933</v>
       </c>
       <c r="K167">
         <v>0.0</v>
       </c>
       <c r="L167">
         <v>0.0</v>
       </c>
       <c r="M167" s="1">
-        <v>283669.8</v>
+        <v>345470.4</v>
       </c>
       <c r="N167" s="1">
-        <v>283669.8</v>
+        <v>345470.4</v>
       </c>
       <c r="O167" s="1">
-        <v>0.3</v>
+        <v>0.26</v>
       </c>
       <c r="P167">
         <v>1</v>
       </c>
     </row>
     <row r="168" spans="1:16">
       <c r="A168" t="s">
         <v>368</v>
       </c>
       <c r="B168" t="s">
         <v>369</v>
       </c>
       <c r="C168" s="1">
-        <v>245576.0</v>
+        <v>8734.0</v>
       </c>
       <c r="D168" s="1">
-        <v>1.0675</v>
+        <v>52.97</v>
       </c>
       <c r="E168" s="1">
-        <v>0.91992125</v>
+        <v>46.37543966</v>
       </c>
       <c r="F168" t="s">
-        <v>101</v>
+        <v>51</v>
       </c>
       <c r="G168">
-        <v>0.87</v>
+        <v>1.6</v>
       </c>
       <c r="H168" s="1">
-        <v>259201.26</v>
+        <v>254990.2</v>
       </c>
       <c r="I168" s="1">
-        <v>42765.43</v>
+        <v>33834.86</v>
       </c>
       <c r="J168" s="1">
-        <v>16.498928284531</v>
+        <v>13.269082498072</v>
       </c>
       <c r="K168">
         <v>0.0</v>
       </c>
       <c r="L168">
         <v>0.0</v>
       </c>
       <c r="M168" s="1">
-        <v>301966.69</v>
+        <v>288825.06</v>
       </c>
       <c r="N168" s="1">
-        <v>301966.69</v>
+        <v>288825.06</v>
       </c>
       <c r="O168" s="1">
-        <v>0.32</v>
+        <v>0.21</v>
       </c>
       <c r="P168">
         <v>1</v>
       </c>
     </row>
     <row r="169" spans="1:16">
       <c r="A169" t="s">
         <v>370</v>
       </c>
       <c r="B169" t="s">
         <v>371</v>
       </c>
       <c r="C169" s="1">
-        <v>1879.0</v>
+        <v>1332.0</v>
       </c>
       <c r="D169" s="1">
-        <v>75.02</v>
+        <v>368.24</v>
       </c>
       <c r="E169" s="1">
-        <v>91.49134114</v>
+        <v>297.76853604</v>
       </c>
       <c r="F169" t="s">
-        <v>101</v>
+        <v>28</v>
       </c>
       <c r="G169">
-        <v>0.87</v>
+        <v>1.17</v>
       </c>
       <c r="H169" s="1">
-        <v>199027.48</v>
+        <v>339710.38</v>
       </c>
       <c r="I169" s="1">
-        <v>-36656.25</v>
+        <v>79122.92</v>
       </c>
       <c r="J169" s="1">
-        <v>-18.417682824502</v>
+        <v>23.291287125227</v>
       </c>
       <c r="K169">
         <v>0.0</v>
       </c>
       <c r="L169">
         <v>0.0</v>
       </c>
       <c r="M169" s="1">
-        <v>162371.23</v>
+        <v>418833.3</v>
       </c>
       <c r="N169" s="1">
-        <v>162371.23</v>
+        <v>418833.3</v>
       </c>
       <c r="O169" s="1">
-        <v>0.17</v>
+        <v>0.31</v>
       </c>
       <c r="P169">
         <v>1</v>
       </c>
     </row>
     <row r="170" spans="1:16">
       <c r="A170" t="s">
         <v>372</v>
       </c>
       <c r="B170" t="s">
         <v>373</v>
       </c>
       <c r="C170" s="1">
-        <v>328.0</v>
+        <v>1873.0</v>
       </c>
       <c r="D170" s="1">
-        <v>517.2</v>
+        <v>174.01</v>
       </c>
       <c r="E170" s="1">
-        <v>529.6989939</v>
+        <v>191.69596369</v>
       </c>
       <c r="F170" t="s">
-        <v>31</v>
+        <v>28</v>
       </c>
       <c r="G170">
-        <v>0.92</v>
+        <v>1.17</v>
       </c>
       <c r="H170" s="1">
-        <v>186211.58</v>
+        <v>310908.66</v>
       </c>
       <c r="I170" s="1">
-        <v>-1073.96</v>
+        <v>-32605.59</v>
       </c>
       <c r="J170" s="1">
-        <v>-0.57674179017223</v>
+        <v>-10.487192605056</v>
       </c>
       <c r="K170">
         <v>0.0</v>
       </c>
       <c r="L170">
         <v>0.0</v>
       </c>
       <c r="M170" s="1">
-        <v>185137.62</v>
+        <v>278303.07</v>
       </c>
       <c r="N170" s="1">
-        <v>185137.62</v>
+        <v>278303.07</v>
       </c>
       <c r="O170" s="1">
-        <v>0.2</v>
+        <v>0.21</v>
       </c>
       <c r="P170">
         <v>1</v>
       </c>
     </row>
     <row r="171" spans="1:16">
       <c r="A171" t="s">
         <v>374</v>
       </c>
       <c r="B171" t="s">
         <v>375</v>
       </c>
       <c r="C171" s="1">
-        <v>2799.0</v>
+        <v>4273.0</v>
       </c>
       <c r="D171" s="1">
-        <v>278.38</v>
+        <v>165.56</v>
       </c>
       <c r="E171" s="1">
-        <v>245.99186138</v>
+        <v>87.91062251</v>
       </c>
       <c r="F171" t="s">
         <v>28</v>
       </c>
       <c r="G171">
-        <v>1.18</v>
+        <v>1.17</v>
       </c>
       <c r="H171" s="1">
-        <v>594567.45</v>
+        <v>326379.84</v>
       </c>
       <c r="I171" s="1">
-        <v>64669.93</v>
+        <v>277699.98</v>
       </c>
       <c r="J171" s="1">
-        <v>10.876802959866</v>
+        <v>85.084905979487</v>
       </c>
       <c r="K171">
         <v>0.0</v>
       </c>
       <c r="L171">
         <v>0.0</v>
       </c>
       <c r="M171" s="1">
-        <v>659237.38</v>
+        <v>604079.82</v>
       </c>
       <c r="N171" s="1">
-        <v>659237.38</v>
+        <v>604079.82</v>
       </c>
       <c r="O171" s="1">
-        <v>0.71</v>
+        <v>0.45</v>
       </c>
       <c r="P171">
         <v>1</v>
       </c>
     </row>
     <row r="172" spans="1:16">
       <c r="A172" t="s">
         <v>376</v>
       </c>
       <c r="B172" t="s">
         <v>377</v>
       </c>
       <c r="C172" s="1">
-        <v>549.0</v>
+        <v>1002.0</v>
       </c>
       <c r="D172" s="1">
-        <v>536.2</v>
+        <v>502.38</v>
       </c>
       <c r="E172" s="1">
-        <v>585.92542805</v>
+        <v>536.21648703</v>
       </c>
       <c r="F172" t="s">
-        <v>8</v>
+        <v>28</v>
       </c>
       <c r="G172">
-        <v>1.0</v>
+        <v>1.17</v>
       </c>
       <c r="H172" s="1">
-        <v>321673.06</v>
+        <v>460148.98</v>
       </c>
       <c r="I172" s="1">
-        <v>-27299.26</v>
+        <v>-30309.72</v>
       </c>
       <c r="J172" s="1">
-        <v>-8.4866479026873</v>
+        <v>-6.5869362570357</v>
       </c>
       <c r="K172">
         <v>0.0</v>
       </c>
       <c r="L172">
         <v>0.0</v>
       </c>
       <c r="M172" s="1">
-        <v>294373.8</v>
+        <v>429839.26</v>
       </c>
       <c r="N172" s="1">
-        <v>294373.8</v>
+        <v>429839.26</v>
       </c>
       <c r="O172" s="1">
         <v>0.32</v>
       </c>
       <c r="P172">
         <v>1</v>
       </c>
     </row>
     <row r="173" spans="1:16">
       <c r="A173" t="s">
         <v>378</v>
       </c>
       <c r="B173" t="s">
         <v>379</v>
       </c>
       <c r="C173" s="1">
-        <v>5992.0</v>
+        <v>348.0</v>
       </c>
       <c r="D173" s="1">
-        <v>51.97</v>
+        <v>836.1</v>
       </c>
       <c r="E173" s="1">
-        <v>45.52766689</v>
+        <v>782.58551724</v>
       </c>
       <c r="F173" t="s">
-        <v>55</v>
+        <v>28</v>
       </c>
       <c r="G173">
-        <v>1.61</v>
+        <v>1.17</v>
       </c>
       <c r="H173" s="1">
-        <v>172148.02</v>
+        <v>237056.63</v>
       </c>
       <c r="I173" s="1">
-        <v>21072.74</v>
+        <v>11395.94</v>
       </c>
       <c r="J173" s="1">
-        <v>12.241058595969</v>
+        <v>4.8072648295051</v>
       </c>
       <c r="K173">
         <v>0.0</v>
       </c>
       <c r="L173">
         <v>0.0</v>
       </c>
       <c r="M173" s="1">
-        <v>193220.76</v>
+        <v>248452.57</v>
       </c>
       <c r="N173" s="1">
-        <v>193220.76</v>
+        <v>248452.57</v>
       </c>
       <c r="O173" s="1">
-        <v>0.21</v>
+        <v>0.18</v>
       </c>
       <c r="P173">
         <v>1</v>
       </c>
     </row>
     <row r="174" spans="1:16">
       <c r="A174" t="s">
         <v>380</v>
       </c>
       <c r="B174" t="s">
         <v>381</v>
       </c>
       <c r="C174" s="1">
-        <v>912.0</v>
+        <v>175.0</v>
       </c>
       <c r="D174" s="1">
-        <v>333.24</v>
+        <v>1809.2</v>
       </c>
       <c r="E174" s="1">
-        <v>280.8045943</v>
+        <v>1961.0596</v>
       </c>
       <c r="F174" t="s">
         <v>28</v>
       </c>
       <c r="G174">
-        <v>1.18</v>
+        <v>1.17</v>
       </c>
       <c r="H174" s="1">
-        <v>218541.74</v>
+        <v>300207.67</v>
       </c>
       <c r="I174" s="1">
-        <v>38588.32</v>
+        <v>-29855.01</v>
       </c>
       <c r="J174" s="1">
-        <v>17.657185304739</v>
+        <v>-9.9447858877157</v>
       </c>
       <c r="K174">
         <v>0.0</v>
       </c>
       <c r="L174">
         <v>0.0</v>
       </c>
       <c r="M174" s="1">
-        <v>257130.06</v>
+        <v>270352.66</v>
       </c>
       <c r="N174" s="1">
-        <v>257130.06</v>
+        <v>270352.66</v>
       </c>
       <c r="O174" s="1">
-        <v>0.28</v>
+        <v>0.2</v>
       </c>
       <c r="P174">
         <v>1</v>
       </c>
     </row>
     <row r="175" spans="1:16">
       <c r="A175" t="s">
         <v>382</v>
       </c>
       <c r="B175" t="s">
         <v>383</v>
       </c>
       <c r="C175" s="1">
-        <v>1516.0</v>
+        <v>6334.0</v>
       </c>
       <c r="D175" s="1">
-        <v>185.03</v>
+        <v>50.58</v>
       </c>
       <c r="E175" s="1">
-        <v>198.89327836</v>
+        <v>52.95271077</v>
       </c>
       <c r="F175" t="s">
-        <v>28</v>
+        <v>8</v>
       </c>
       <c r="G175">
-        <v>1.18</v>
+        <v>1.0</v>
       </c>
       <c r="H175" s="1">
-        <v>261464.53</v>
+        <v>335402.47</v>
       </c>
       <c r="I175" s="1">
-        <v>-24140.21</v>
+        <v>-15028.75</v>
       </c>
       <c r="J175" s="1">
-        <v>-9.2326901855483</v>
+        <v>-4.4808107704156</v>
       </c>
       <c r="K175">
         <v>0.0</v>
       </c>
       <c r="L175">
         <v>0.0</v>
       </c>
       <c r="M175" s="1">
-        <v>237324.32</v>
+        <v>320373.72</v>
       </c>
       <c r="N175" s="1">
-        <v>237324.32</v>
+        <v>320373.72</v>
       </c>
       <c r="O175" s="1">
-        <v>0.25</v>
+        <v>0.24</v>
       </c>
       <c r="P175">
         <v>1</v>
       </c>
     </row>
     <row r="176" spans="1:16">
       <c r="A176" t="s">
         <v>384</v>
       </c>
       <c r="B176" t="s">
         <v>385</v>
       </c>
       <c r="C176" s="1">
-        <v>2350.0</v>
+        <v>6746.0</v>
       </c>
       <c r="D176" s="1">
-        <v>80.28</v>
+        <v>114.62</v>
       </c>
       <c r="E176" s="1">
-        <v>76.5643234</v>
+        <v>120.92123481</v>
       </c>
       <c r="F176" t="s">
         <v>28</v>
       </c>
       <c r="G176">
-        <v>1.18</v>
+        <v>1.17</v>
       </c>
       <c r="H176" s="1">
-        <v>157873.62</v>
+        <v>701520.02</v>
       </c>
       <c r="I176" s="1">
-        <v>1742.27</v>
+        <v>-41263.41</v>
       </c>
       <c r="J176" s="1">
-        <v>1.1035852601594</v>
+        <v>-5.8820003454784</v>
       </c>
       <c r="K176">
         <v>0.0</v>
       </c>
       <c r="L176">
         <v>0.0</v>
       </c>
       <c r="M176" s="1">
-        <v>159615.89</v>
+        <v>660256.61</v>
       </c>
       <c r="N176" s="1">
-        <v>159615.89</v>
+        <v>660256.61</v>
       </c>
       <c r="O176" s="1">
-        <v>0.17</v>
+        <v>0.49</v>
       </c>
       <c r="P176">
         <v>1</v>
       </c>
     </row>
     <row r="177" spans="1:16">
       <c r="A177" t="s">
         <v>386</v>
       </c>
       <c r="B177" t="s">
         <v>387</v>
       </c>
       <c r="C177" s="1">
-        <v>560.0</v>
+        <v>2760.0</v>
       </c>
       <c r="D177" s="1">
-        <v>548.74</v>
+        <v>659.15</v>
       </c>
       <c r="E177" s="1">
-        <v>565.28005357</v>
+        <v>581.55886594</v>
       </c>
       <c r="F177" t="s">
         <v>28</v>
       </c>
       <c r="G177">
-        <v>1.18</v>
+        <v>1.17</v>
       </c>
       <c r="H177" s="1">
-        <v>269998.48</v>
+        <v>1380334.26</v>
       </c>
       <c r="I177" s="1">
-        <v>-10009.14</v>
+        <v>173123.17</v>
       </c>
       <c r="J177" s="1">
-        <v>-3.7071097585438</v>
+        <v>12.542119326952</v>
       </c>
       <c r="K177">
         <v>0.0</v>
       </c>
       <c r="L177">
         <v>0.0</v>
       </c>
       <c r="M177" s="1">
-        <v>259989.34</v>
+        <v>1553457.43</v>
       </c>
       <c r="N177" s="1">
-        <v>259989.34</v>
+        <v>1553457.43</v>
       </c>
       <c r="O177" s="1">
-        <v>0.28</v>
+        <v>1.15</v>
       </c>
       <c r="P177">
         <v>1</v>
       </c>
     </row>
     <row r="178" spans="1:16">
       <c r="A178" t="s">
         <v>388</v>
       </c>
       <c r="B178" t="s">
         <v>389</v>
       </c>
       <c r="C178" s="1">
-        <v>268.0</v>
+        <v>239.0</v>
       </c>
       <c r="D178" s="1">
-        <v>948.68</v>
+        <v>1264.36</v>
       </c>
       <c r="E178" s="1">
-        <v>727.42350746</v>
+        <v>1383.42246862</v>
       </c>
       <c r="F178" t="s">
         <v>28</v>
       </c>
       <c r="G178">
-        <v>1.18</v>
+        <v>1.17</v>
       </c>
       <c r="H178" s="1">
-        <v>170476.79</v>
+        <v>282846.92</v>
       </c>
       <c r="I178" s="1">
-        <v>44630.65</v>
+        <v>-24814.27</v>
       </c>
       <c r="J178" s="1">
-        <v>26.179898155051</v>
+        <v>-8.7730387871998</v>
       </c>
       <c r="K178">
         <v>0.0</v>
       </c>
       <c r="L178">
         <v>0.0</v>
       </c>
       <c r="M178" s="1">
-        <v>215107.44</v>
+        <v>258032.65</v>
       </c>
       <c r="N178" s="1">
-        <v>215107.44</v>
+        <v>258032.65</v>
       </c>
       <c r="O178" s="1">
-        <v>0.23</v>
+        <v>0.19</v>
       </c>
       <c r="P178">
         <v>1</v>
       </c>
     </row>
     <row r="179" spans="1:16">
       <c r="A179" t="s">
         <v>390</v>
       </c>
       <c r="B179" t="s">
         <v>391</v>
       </c>
       <c r="C179" s="1">
-        <v>118.0</v>
+        <v>4629.0</v>
       </c>
       <c r="D179" s="1">
-        <v>1970.15</v>
+        <v>90.64</v>
       </c>
       <c r="E179" s="1">
-        <v>2067.99533898</v>
+        <v>65.04566645</v>
       </c>
       <c r="F179" t="s">
         <v>28</v>
       </c>
       <c r="G179">
-        <v>1.18</v>
+        <v>1.17</v>
       </c>
       <c r="H179" s="1">
-        <v>214750.9</v>
+        <v>262651.8</v>
       </c>
       <c r="I179" s="1">
-        <v>-18060.94</v>
+        <v>95620.39</v>
       </c>
       <c r="J179" s="1">
-        <v>-8.4101812844556</v>
+        <v>36.405762305836</v>
       </c>
       <c r="K179">
         <v>0.0</v>
       </c>
       <c r="L179">
         <v>0.0</v>
       </c>
       <c r="M179" s="1">
-        <v>196689.96</v>
+        <v>358272.19</v>
       </c>
       <c r="N179" s="1">
-        <v>196689.96</v>
+        <v>358272.19</v>
       </c>
       <c r="O179" s="1">
-        <v>0.21</v>
+        <v>0.26</v>
       </c>
       <c r="P179">
         <v>1</v>
       </c>
     </row>
     <row r="180" spans="1:16">
       <c r="A180" t="s">
         <v>392</v>
       </c>
       <c r="B180" t="s">
         <v>393</v>
       </c>
       <c r="C180" s="1">
-        <v>199.0</v>
+        <v>2042.0</v>
       </c>
       <c r="D180" s="1">
-        <v>1373.57</v>
+        <v>481.72</v>
       </c>
       <c r="E180" s="1">
-        <v>1437.13678392</v>
+        <v>271.02347209</v>
       </c>
       <c r="F180" t="s">
         <v>28</v>
       </c>
       <c r="G180">
-        <v>1.18</v>
+        <v>1.17</v>
       </c>
       <c r="H180" s="1">
-        <v>243932.84</v>
+        <v>478115.38</v>
       </c>
       <c r="I180" s="1">
-        <v>-12670.58</v>
+        <v>361840.42</v>
       </c>
       <c r="J180" s="1">
-        <v>-5.194290362872</v>
+        <v>75.680564804253</v>
       </c>
       <c r="K180">
         <v>0.0</v>
       </c>
       <c r="L180">
         <v>0.0</v>
       </c>
       <c r="M180" s="1">
-        <v>231262.26</v>
+        <v>839955.8</v>
       </c>
       <c r="N180" s="1">
-        <v>231262.26</v>
+        <v>839955.8</v>
       </c>
       <c r="O180" s="1">
-        <v>0.25</v>
+        <v>0.62</v>
       </c>
       <c r="P180">
         <v>1</v>
       </c>
     </row>
     <row r="181" spans="1:16">
       <c r="A181" t="s">
         <v>394</v>
       </c>
       <c r="B181" t="s">
         <v>395</v>
       </c>
       <c r="C181" s="1">
-        <v>3284.0</v>
+        <v>13261.0</v>
       </c>
       <c r="D181" s="1">
-        <v>76.01</v>
+        <v>415.75</v>
       </c>
       <c r="E181" s="1">
-        <v>64.15347747</v>
+        <v>431.8916771</v>
       </c>
       <c r="F181" t="s">
         <v>28</v>
       </c>
       <c r="G181">
-        <v>1.18</v>
+        <v>1.17</v>
       </c>
       <c r="H181" s="1">
-        <v>184722.45</v>
+        <v>4986190.62</v>
       </c>
       <c r="I181" s="1">
-        <v>26468.24</v>
+        <v>-278428.05</v>
       </c>
       <c r="J181" s="1">
-        <v>14.328653609781</v>
+        <v>-5.5839832693761</v>
       </c>
       <c r="K181">
         <v>0.0</v>
       </c>
       <c r="L181">
         <v>0.0</v>
       </c>
       <c r="M181" s="1">
-        <v>211190.69</v>
+        <v>4707762.57</v>
       </c>
       <c r="N181" s="1">
-        <v>211190.69</v>
+        <v>4707762.57</v>
       </c>
       <c r="O181" s="1">
-        <v>0.23</v>
+        <v>3.48</v>
       </c>
       <c r="P181">
         <v>1</v>
       </c>
     </row>
     <row r="182" spans="1:16">
       <c r="A182" t="s">
         <v>396</v>
       </c>
       <c r="B182" t="s">
         <v>397</v>
       </c>
       <c r="C182" s="1">
-        <v>1410.0</v>
+        <v>2408.0</v>
       </c>
       <c r="D182" s="1">
-        <v>394.69</v>
+        <v>172.47</v>
       </c>
       <c r="E182" s="1">
-        <v>202.1428156</v>
+        <v>175.4063289</v>
       </c>
       <c r="F182" t="s">
         <v>28</v>
       </c>
       <c r="G182">
-        <v>1.18</v>
+        <v>1.17</v>
       </c>
       <c r="H182" s="1">
-        <v>246606.95</v>
+        <v>361593.67</v>
       </c>
       <c r="I182" s="1">
-        <v>224236.06</v>
+        <v>-6963.19</v>
       </c>
       <c r="J182" s="1">
-        <v>90.928524114994</v>
+        <v>-1.925694661635</v>
       </c>
       <c r="K182">
         <v>0.0</v>
       </c>
       <c r="L182">
         <v>0.0</v>
       </c>
       <c r="M182" s="1">
-        <v>470843.01</v>
+        <v>354630.48</v>
       </c>
       <c r="N182" s="1">
-        <v>470843.01</v>
+        <v>354630.48</v>
       </c>
       <c r="O182" s="1">
-        <v>0.5</v>
+        <v>0.26</v>
       </c>
       <c r="P182">
         <v>1</v>
       </c>
     </row>
     <row r="183" spans="1:16">
       <c r="A183" t="s">
         <v>398</v>
       </c>
       <c r="B183" t="s">
         <v>399</v>
       </c>
       <c r="C183" s="1">
-        <v>9621.0</v>
+        <v>9237.0</v>
       </c>
       <c r="D183" s="1">
-        <v>401.14</v>
+        <v>5881.0</v>
       </c>
       <c r="E183" s="1">
-        <v>448.90243322</v>
+        <v>4277.14268702</v>
       </c>
       <c r="F183" t="s">
-        <v>28</v>
+        <v>46</v>
       </c>
       <c r="G183">
-        <v>1.18</v>
+        <v>186.67</v>
       </c>
       <c r="H183" s="1">
-        <v>3772405.88</v>
+        <v>220764.07</v>
       </c>
       <c r="I183" s="1">
-        <v>-507151.06</v>
+        <v>70249.61</v>
       </c>
       <c r="J183" s="1">
-        <v>-13.443703464909</v>
+        <v>31.821124696605</v>
       </c>
       <c r="K183">
         <v>0.0</v>
       </c>
       <c r="L183">
         <v>0.0</v>
       </c>
       <c r="M183" s="1">
-        <v>3265254.82</v>
+        <v>291013.68</v>
       </c>
       <c r="N183" s="1">
-        <v>3265254.82</v>
+        <v>291013.68</v>
       </c>
       <c r="O183" s="1">
-        <v>3.5</v>
+        <v>0.21</v>
       </c>
       <c r="P183">
         <v>1</v>
       </c>
     </row>
     <row r="184" spans="1:16">
       <c r="A184" t="s">
         <v>400</v>
       </c>
       <c r="B184" t="s">
         <v>401</v>
       </c>
       <c r="C184" s="1">
-        <v>1318.0</v>
+        <v>19333.0</v>
       </c>
       <c r="D184" s="1">
-        <v>134.93</v>
+        <v>2752.0</v>
       </c>
       <c r="E184" s="1">
-        <v>211.93697269</v>
+        <v>2385.07070812</v>
       </c>
       <c r="F184" t="s">
-        <v>28</v>
+        <v>46</v>
       </c>
       <c r="G184">
-        <v>1.18</v>
+        <v>186.67</v>
       </c>
       <c r="H184" s="1">
-        <v>238344.31</v>
+        <v>258835.74</v>
       </c>
       <c r="I184" s="1">
-        <v>-87883.0</v>
+        <v>26186.64</v>
       </c>
       <c r="J184" s="1">
-        <v>-36.872287825961</v>
+        <v>10.117088157918</v>
       </c>
       <c r="K184">
         <v>0.0</v>
       </c>
       <c r="L184">
         <v>0.0</v>
       </c>
       <c r="M184" s="1">
-        <v>150461.31</v>
+        <v>285022.38</v>
       </c>
       <c r="N184" s="1">
-        <v>150461.31</v>
+        <v>285022.38</v>
       </c>
       <c r="O184" s="1">
-        <v>0.16</v>
+        <v>0.21</v>
       </c>
       <c r="P184">
         <v>1</v>
       </c>
     </row>
     <row r="185" spans="1:16">
       <c r="A185" t="s">
         <v>402</v>
       </c>
       <c r="B185" t="s">
         <v>403</v>
       </c>
       <c r="C185" s="1">
-        <v>8881.0</v>
+        <v>7313.0</v>
       </c>
       <c r="D185" s="1">
-        <v>5479.0</v>
+        <v>6482.0</v>
       </c>
       <c r="E185" s="1">
-        <v>3753.13433172</v>
+        <v>6347.82866129</v>
       </c>
       <c r="F185" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="G185">
-        <v>185.39</v>
+        <v>186.67</v>
       </c>
       <c r="H185" s="1">
-        <v>189407.37</v>
+        <v>252879.81</v>
       </c>
       <c r="I185" s="1">
-        <v>73054.14</v>
+        <v>1062.98</v>
       </c>
       <c r="J185" s="1">
-        <v>38.569850793029</v>
+        <v>0.42034988874754</v>
       </c>
       <c r="K185">
         <v>0.0</v>
       </c>
       <c r="L185">
         <v>0.0</v>
       </c>
       <c r="M185" s="1">
-        <v>262461.51</v>
+        <v>253942.79</v>
       </c>
       <c r="N185" s="1">
-        <v>262461.51</v>
+        <v>253942.79</v>
       </c>
       <c r="O185" s="1">
-        <v>0.28</v>
+        <v>0.19</v>
       </c>
       <c r="P185">
         <v>1</v>
       </c>
     </row>
     <row r="186" spans="1:16">
       <c r="A186" t="s">
         <v>404</v>
       </c>
       <c r="B186" t="s">
         <v>405</v>
       </c>
       <c r="C186" s="1">
-        <v>20091.0</v>
+        <v>274.0</v>
       </c>
       <c r="D186" s="1">
-        <v>2951.5</v>
+        <v>1592.17</v>
       </c>
       <c r="E186" s="1">
-        <v>2231.42640984</v>
+        <v>960.4779562</v>
       </c>
       <c r="F186" t="s">
-        <v>44</v>
+        <v>28</v>
       </c>
       <c r="G186">
-        <v>185.39</v>
+        <v>1.17</v>
       </c>
       <c r="H186" s="1">
-        <v>255845.05</v>
+        <v>225245.69</v>
       </c>
       <c r="I186" s="1">
-        <v>64005.27</v>
+        <v>147271.24</v>
       </c>
       <c r="J186" s="1">
-        <v>25.0172008409</v>
+        <v>65.382489671611</v>
       </c>
       <c r="K186">
         <v>0.0</v>
       </c>
       <c r="L186">
         <v>0.0</v>
       </c>
       <c r="M186" s="1">
-        <v>319850.32</v>
+        <v>372516.93</v>
       </c>
       <c r="N186" s="1">
-        <v>319850.32</v>
+        <v>372516.93</v>
       </c>
       <c r="O186" s="1">
-        <v>0.34</v>
+        <v>0.28</v>
       </c>
       <c r="P186">
         <v>1</v>
       </c>
     </row>
     <row r="187" spans="1:16">
       <c r="A187" t="s">
         <v>406</v>
       </c>
       <c r="B187" t="s">
         <v>407</v>
       </c>
       <c r="C187" s="1">
-        <v>5658.0</v>
+        <v>693.0</v>
       </c>
       <c r="D187" s="1">
-        <v>7347.0</v>
+        <v>452.35</v>
       </c>
       <c r="E187" s="1">
-        <v>6301.51572994</v>
+        <v>464.76460317</v>
       </c>
       <c r="F187" t="s">
-        <v>44</v>
+        <v>28</v>
       </c>
       <c r="G187">
-        <v>185.39</v>
+        <v>1.17</v>
       </c>
       <c r="H187" s="1">
-        <v>194416.37</v>
+        <v>280023.08</v>
       </c>
       <c r="I187" s="1">
-        <v>29804.19</v>
+        <v>-12344.36</v>
       </c>
       <c r="J187" s="1">
-        <v>15.330082543975</v>
+        <v>-4.4083366271095</v>
       </c>
       <c r="K187">
         <v>0.0</v>
       </c>
       <c r="L187">
         <v>0.0</v>
       </c>
       <c r="M187" s="1">
-        <v>224220.56</v>
+        <v>267678.72</v>
       </c>
       <c r="N187" s="1">
-        <v>224220.56</v>
+        <v>267678.72</v>
       </c>
       <c r="O187" s="1">
-        <v>0.24</v>
+        <v>0.2</v>
       </c>
       <c r="P187">
         <v>1</v>
       </c>
     </row>
     <row r="188" spans="1:16">
       <c r="A188" t="s">
         <v>408</v>
       </c>
       <c r="B188" t="s">
         <v>409</v>
       </c>
       <c r="C188" s="1">
-        <v>538.0</v>
+        <v>4455.0</v>
       </c>
       <c r="D188" s="1">
-        <v>344.35</v>
+        <v>188.65</v>
       </c>
       <c r="E188" s="1">
-        <v>348.45159851</v>
+        <v>167.66153311</v>
       </c>
       <c r="F188" t="s">
         <v>28</v>
       </c>
       <c r="G188">
-        <v>1.18</v>
+        <v>1.17</v>
       </c>
       <c r="H188" s="1">
-        <v>160034.31</v>
+        <v>639630.92</v>
       </c>
       <c r="I188" s="1">
-        <v>-3293.08</v>
+        <v>78015.52</v>
       </c>
       <c r="J188" s="1">
-        <v>-2.0577337447201</v>
+        <v>12.196958833697</v>
       </c>
       <c r="K188">
         <v>0.0</v>
       </c>
       <c r="L188">
         <v>0.0</v>
       </c>
       <c r="M188" s="1">
-        <v>156741.23</v>
+        <v>717646.44</v>
       </c>
       <c r="N188" s="1">
-        <v>156741.23</v>
+        <v>717646.44</v>
       </c>
       <c r="O188" s="1">
-        <v>0.17</v>
+        <v>0.53</v>
       </c>
       <c r="P188">
         <v>1</v>
       </c>
     </row>
     <row r="189" spans="1:16">
       <c r="A189" t="s">
         <v>410</v>
       </c>
       <c r="B189" t="s">
         <v>411</v>
       </c>
       <c r="C189" s="1">
-        <v>230.0</v>
+        <v>699.0</v>
       </c>
       <c r="D189" s="1">
-        <v>1229.82</v>
+        <v>443.17</v>
       </c>
       <c r="E189" s="1">
-        <v>892.1856087</v>
+        <v>415.55291845</v>
       </c>
       <c r="F189" t="s">
         <v>28</v>
       </c>
       <c r="G189">
-        <v>1.18</v>
+        <v>1.17</v>
       </c>
       <c r="H189" s="1">
-        <v>174968.83</v>
+        <v>252790.91</v>
       </c>
       <c r="I189" s="1">
-        <v>64346.37</v>
+        <v>11726.07</v>
       </c>
       <c r="J189" s="1">
-        <v>36.775904599694</v>
+        <v>4.6386438499707</v>
       </c>
       <c r="K189">
         <v>0.0</v>
       </c>
       <c r="L189">
         <v>0.0</v>
       </c>
       <c r="M189" s="1">
-        <v>239315.2</v>
+        <v>264516.98</v>
       </c>
       <c r="N189" s="1">
-        <v>239315.2</v>
+        <v>264516.98</v>
       </c>
       <c r="O189" s="1">
-        <v>0.26</v>
+        <v>0.2</v>
       </c>
       <c r="P189">
         <v>1</v>
       </c>
     </row>
     <row r="190" spans="1:16">
       <c r="A190" t="s">
         <v>412</v>
       </c>
       <c r="B190" t="s">
         <v>413</v>
       </c>
       <c r="C190" s="1">
-        <v>644.0</v>
+        <v>479.0</v>
       </c>
       <c r="D190" s="1">
-        <v>452.49</v>
+        <v>557.6</v>
       </c>
       <c r="E190" s="1">
-        <v>473.39464286</v>
+        <v>535.7423382</v>
       </c>
       <c r="F190" t="s">
-        <v>28</v>
+        <v>8</v>
       </c>
       <c r="G190">
-        <v>1.18</v>
+        <v>1.0</v>
       </c>
       <c r="H190" s="1">
-        <v>265854.07</v>
+        <v>256620.58</v>
       </c>
       <c r="I190" s="1">
-        <v>-19309.33</v>
+        <v>10469.82</v>
       </c>
       <c r="J190" s="1">
-        <v>-7.2631312358694</v>
+        <v>4.0798832268246</v>
       </c>
       <c r="K190">
         <v>0.0</v>
       </c>
       <c r="L190">
         <v>0.0</v>
       </c>
       <c r="M190" s="1">
-        <v>246544.74</v>
+        <v>267090.4</v>
       </c>
       <c r="N190" s="1">
-        <v>246544.74</v>
+        <v>267090.4</v>
       </c>
       <c r="O190" s="1">
-        <v>0.26</v>
+        <v>0.2</v>
       </c>
       <c r="P190">
         <v>1</v>
       </c>
     </row>
     <row r="191" spans="1:16">
       <c r="A191" t="s">
         <v>414</v>
       </c>
       <c r="B191" t="s">
         <v>415</v>
       </c>
       <c r="C191" s="1">
-        <v>2833.0</v>
+        <v>13066.0</v>
       </c>
       <c r="D191" s="1">
-        <v>179.96</v>
+        <v>4813.0</v>
       </c>
       <c r="E191" s="1">
-        <v>169.3512072</v>
+        <v>3518.21888872</v>
       </c>
       <c r="F191" t="s">
-        <v>28</v>
+        <v>46</v>
       </c>
       <c r="G191">
-        <v>1.18</v>
+        <v>186.67</v>
       </c>
       <c r="H191" s="1">
-        <v>409412.48</v>
+        <v>249495.16</v>
       </c>
       <c r="I191" s="1">
-        <v>21931.21</v>
+        <v>87396.15</v>
       </c>
       <c r="J191" s="1">
-        <v>5.3567517042959</v>
+        <v>35.029196558362</v>
       </c>
       <c r="K191">
         <v>0.0</v>
       </c>
       <c r="L191">
         <v>0.0</v>
       </c>
       <c r="M191" s="1">
-        <v>431343.69</v>
+        <v>336891.31</v>
       </c>
       <c r="N191" s="1">
-        <v>431343.69</v>
+        <v>336891.31</v>
       </c>
       <c r="O191" s="1">
-        <v>0.46</v>
+        <v>0.25</v>
       </c>
       <c r="P191">
         <v>1</v>
       </c>
     </row>
     <row r="192" spans="1:16">
       <c r="A192" t="s">
         <v>416</v>
       </c>
       <c r="B192" t="s">
         <v>417</v>
       </c>
       <c r="C192" s="1">
-        <v>568.0</v>
+        <v>3528.0</v>
       </c>
       <c r="D192" s="1">
-        <v>422.18</v>
+        <v>87.04</v>
       </c>
       <c r="E192" s="1">
-        <v>397.28607394</v>
+        <v>84.03943311</v>
       </c>
       <c r="F192" t="s">
         <v>28</v>
       </c>
       <c r="G192">
-        <v>1.18</v>
+        <v>1.17</v>
       </c>
       <c r="H192" s="1">
-        <v>197197.72</v>
+        <v>258452.26</v>
       </c>
       <c r="I192" s="1">
-        <v>5685.85</v>
+        <v>3760.29</v>
       </c>
       <c r="J192" s="1">
-        <v>2.8833244116616</v>
+        <v>1.4549263372663</v>
       </c>
       <c r="K192">
         <v>0.0</v>
       </c>
       <c r="L192">
         <v>0.0</v>
       </c>
       <c r="M192" s="1">
-        <v>202883.57</v>
+        <v>262212.55</v>
       </c>
       <c r="N192" s="1">
-        <v>202883.57</v>
+        <v>262212.55</v>
       </c>
       <c r="O192" s="1">
-        <v>0.22</v>
+        <v>0.19</v>
       </c>
       <c r="P192">
         <v>1</v>
       </c>
     </row>
     <row r="193" spans="1:16">
       <c r="A193" t="s">
         <v>418</v>
       </c>
       <c r="B193" t="s">
         <v>419</v>
       </c>
       <c r="C193" s="1">
-        <v>351.0</v>
+        <v>17568.0</v>
       </c>
       <c r="D193" s="1">
-        <v>532.0</v>
+        <v>12.872</v>
       </c>
       <c r="E193" s="1">
-        <v>530.76982906</v>
+        <v>12.1811168</v>
       </c>
       <c r="F193" t="s">
-        <v>8</v>
+        <v>99</v>
       </c>
       <c r="G193">
-        <v>1.0</v>
+        <v>0.87</v>
       </c>
       <c r="H193" s="1">
-        <v>186300.21</v>
+        <v>246864.37</v>
       </c>
       <c r="I193" s="1">
-        <v>431.79</v>
+        <v>14020.84</v>
       </c>
       <c r="J193" s="1">
-        <v>0.2317710752983</v>
+        <v>5.6795721472483</v>
       </c>
       <c r="K193">
         <v>0.0</v>
       </c>
       <c r="L193">
         <v>0.0</v>
       </c>
       <c r="M193" s="1">
-        <v>186732.0</v>
+        <v>260885.21</v>
       </c>
       <c r="N193" s="1">
-        <v>186732.0</v>
+        <v>260885.21</v>
       </c>
       <c r="O193" s="1">
-        <v>0.2</v>
+        <v>0.19</v>
       </c>
       <c r="P193">
         <v>1</v>
       </c>
     </row>
     <row r="194" spans="1:16">
       <c r="A194" t="s">
         <v>420</v>
       </c>
       <c r="B194" t="s">
         <v>421</v>
       </c>
       <c r="C194" s="1">
-        <v>2828.0</v>
+        <v>10346.0</v>
       </c>
       <c r="D194" s="1">
-        <v>84.83</v>
+        <v>40.16</v>
       </c>
       <c r="E194" s="1">
-        <v>83.12632249</v>
+        <v>41.98402958</v>
       </c>
       <c r="F194" t="s">
-        <v>28</v>
+        <v>183</v>
       </c>
       <c r="G194">
-        <v>1.18</v>
+        <v>1.64</v>
       </c>
       <c r="H194" s="1">
-        <v>205832.99</v>
+        <v>260114.13</v>
       </c>
       <c r="I194" s="1">
-        <v>-2863.96</v>
+        <v>-6035.15</v>
       </c>
       <c r="J194" s="1">
-        <v>-1.3913998917278</v>
+        <v>-2.3201930629451</v>
       </c>
       <c r="K194">
         <v>0.0</v>
       </c>
       <c r="L194">
         <v>0.0</v>
       </c>
       <c r="M194" s="1">
-        <v>202969.03</v>
+        <v>254078.98</v>
       </c>
       <c r="N194" s="1">
-        <v>202969.03</v>
+        <v>254078.98</v>
       </c>
       <c r="O194" s="1">
-        <v>0.22</v>
+        <v>0.19</v>
       </c>
       <c r="P194">
         <v>1</v>
       </c>
     </row>
     <row r="195" spans="1:16">
       <c r="A195" t="s">
         <v>422</v>
       </c>
       <c r="B195" t="s">
         <v>423</v>
       </c>
       <c r="C195" s="1">
-        <v>28160.0</v>
+        <v>39024.0</v>
       </c>
       <c r="D195" s="1">
-        <v>12.85</v>
+        <v>5.846</v>
       </c>
       <c r="E195" s="1">
-        <v>11.69287784</v>
+        <v>6.35288387</v>
       </c>
       <c r="F195" t="s">
-        <v>101</v>
+        <v>99</v>
       </c>
       <c r="G195">
         <v>0.87</v>
       </c>
       <c r="H195" s="1">
-        <v>379915.46</v>
+        <v>285829.2</v>
       </c>
       <c r="I195" s="1">
-        <v>36897.3</v>
+        <v>-22637.81</v>
       </c>
       <c r="J195" s="1">
-        <v>9.7119764486552</v>
+        <v>-7.9200480566716</v>
       </c>
       <c r="K195">
         <v>0.0</v>
       </c>
       <c r="L195">
         <v>0.0</v>
       </c>
       <c r="M195" s="1">
-        <v>416812.76</v>
+        <v>263191.39</v>
       </c>
       <c r="N195" s="1">
-        <v>416812.76</v>
+        <v>263191.39</v>
       </c>
       <c r="O195" s="1">
-        <v>0.45</v>
+        <v>0.19</v>
       </c>
       <c r="P195">
         <v>1</v>
       </c>
     </row>
     <row r="196" spans="1:16">
       <c r="A196" t="s">
         <v>424</v>
       </c>
       <c r="B196" t="s">
         <v>425</v>
       </c>
       <c r="C196" s="1">
-        <v>24475.0</v>
+        <v>2837.0</v>
       </c>
       <c r="D196" s="1">
-        <v>6.594</v>
+        <v>157.08</v>
       </c>
       <c r="E196" s="1">
-        <v>6.66224147</v>
+        <v>103.6529221</v>
       </c>
       <c r="F196" t="s">
-        <v>101</v>
+        <v>28</v>
       </c>
       <c r="G196">
-        <v>0.87</v>
+        <v>1.17</v>
       </c>
       <c r="H196" s="1">
-        <v>188140.26</v>
+        <v>252860.95</v>
       </c>
       <c r="I196" s="1">
-        <v>-2241.34</v>
+        <v>127666.72</v>
       </c>
       <c r="J196" s="1">
-        <v>-1.1913133318727</v>
+        <v>50.488903090809</v>
       </c>
       <c r="K196">
         <v>0.0</v>
       </c>
       <c r="L196">
         <v>0.0</v>
       </c>
       <c r="M196" s="1">
-        <v>185898.92</v>
+        <v>380527.67</v>
       </c>
       <c r="N196" s="1">
-        <v>185898.92</v>
+        <v>380527.67</v>
       </c>
       <c r="O196" s="1">
-        <v>0.2</v>
+        <v>0.28</v>
       </c>
       <c r="P196">
         <v>1</v>
       </c>
     </row>
     <row r="197" spans="1:16">
       <c r="A197" t="s">
         <v>426</v>
       </c>
       <c r="B197" t="s">
         <v>427</v>
       </c>
       <c r="C197" s="1">
-        <v>3080.0</v>
+        <v>3111.0</v>
       </c>
       <c r="D197" s="1">
-        <v>8441.0</v>
+        <v>79.99</v>
       </c>
       <c r="E197" s="1">
-        <v>11312.4961039</v>
+        <v>78.3956027</v>
       </c>
       <c r="F197" t="s">
-        <v>44</v>
+        <v>31</v>
       </c>
       <c r="G197">
-        <v>185.39</v>
+        <v>0.92</v>
       </c>
       <c r="H197" s="1">
-        <v>200174.75</v>
+        <v>264701.57</v>
       </c>
       <c r="I197" s="1">
-        <v>-59942.77</v>
+        <v>6449.5</v>
       </c>
       <c r="J197" s="1">
-        <v>-29.945220363707</v>
+        <v>2.4365174713546</v>
       </c>
       <c r="K197">
         <v>0.0</v>
       </c>
       <c r="L197">
         <v>0.0</v>
       </c>
       <c r="M197" s="1">
-        <v>140231.98</v>
+        <v>271151.07</v>
       </c>
       <c r="N197" s="1">
-        <v>140231.98</v>
+        <v>271151.07</v>
       </c>
       <c r="O197" s="1">
-        <v>0.15</v>
+        <v>0.2</v>
       </c>
       <c r="P197">
         <v>1</v>
       </c>
     </row>
     <row r="198" spans="1:16">
       <c r="A198" t="s">
         <v>428</v>
       </c>
       <c r="B198" t="s">
         <v>429</v>
       </c>
       <c r="C198" s="1">
-        <v>33270.0</v>
+        <v>6527.0</v>
       </c>
       <c r="D198" s="1">
-        <v>5.884</v>
+        <v>44.78</v>
       </c>
       <c r="E198" s="1">
-        <v>5.57176345</v>
+        <v>44.56030029</v>
       </c>
       <c r="F198" t="s">
-        <v>8</v>
+        <v>28</v>
       </c>
       <c r="G198">
-        <v>1.0</v>
+        <v>1.17</v>
       </c>
       <c r="H198" s="1">
-        <v>185372.57</v>
+        <v>250124.79</v>
       </c>
       <c r="I198" s="1">
-        <v>10388.11</v>
+        <v>-548.27</v>
       </c>
       <c r="J198" s="1">
-        <v>5.6039089278419</v>
+        <v>-0.21919858483439</v>
       </c>
       <c r="K198">
         <v>0.0</v>
       </c>
       <c r="L198">
         <v>0.0</v>
       </c>
       <c r="M198" s="1">
-        <v>195760.68</v>
+        <v>249576.52</v>
       </c>
       <c r="N198" s="1">
-        <v>195760.68</v>
+        <v>249576.52</v>
       </c>
       <c r="O198" s="1">
-        <v>0.21</v>
+        <v>0.18</v>
       </c>
       <c r="P198">
         <v>1</v>
       </c>
     </row>
     <row r="199" spans="1:16">
       <c r="A199" t="s">
         <v>430</v>
       </c>
       <c r="B199" t="s">
         <v>431</v>
       </c>
       <c r="C199" s="1">
-        <v>17110.0</v>
+        <v>5300.0</v>
       </c>
       <c r="D199" s="1">
-        <v>16.725</v>
+        <v>8220.0</v>
       </c>
       <c r="E199" s="1">
-        <v>16.46615897</v>
+        <v>10368.42037736</v>
       </c>
       <c r="F199" t="s">
-        <v>8</v>
+        <v>46</v>
       </c>
       <c r="G199">
-        <v>1.0</v>
+        <v>186.67</v>
       </c>
       <c r="H199" s="1">
-        <v>281735.98</v>
+        <v>309403.13</v>
       </c>
       <c r="I199" s="1">
-        <v>4428.77</v>
+        <v>-76014.89</v>
       </c>
       <c r="J199" s="1">
-        <v>1.5719575469203</v>
+        <v>-24.568235621921</v>
       </c>
       <c r="K199">
         <v>0.0</v>
       </c>
       <c r="L199">
         <v>0.0</v>
       </c>
       <c r="M199" s="1">
-        <v>286164.75</v>
+        <v>233388.24</v>
       </c>
       <c r="N199" s="1">
-        <v>286164.75</v>
+        <v>233388.24</v>
       </c>
       <c r="O199" s="1">
-        <v>0.31</v>
+        <v>0.17</v>
       </c>
       <c r="P199">
         <v>1</v>
       </c>
     </row>
     <row r="200" spans="1:16">
       <c r="A200" t="s">
         <v>432</v>
       </c>
       <c r="B200" t="s">
         <v>433</v>
       </c>
       <c r="C200" s="1">
-        <v>1538.0</v>
+        <v>37102.0</v>
       </c>
       <c r="D200" s="1">
-        <v>152.15</v>
+        <v>9.05</v>
       </c>
       <c r="E200" s="1">
-        <v>134.2846619</v>
+        <v>6.09464288</v>
       </c>
       <c r="F200" t="s">
-        <v>28</v>
+        <v>8</v>
       </c>
       <c r="G200">
-        <v>1.18</v>
+        <v>1.0</v>
       </c>
       <c r="H200" s="1">
-        <v>176220.28</v>
+        <v>226123.44</v>
       </c>
       <c r="I200" s="1">
-        <v>21763.31</v>
+        <v>109649.66</v>
       </c>
       <c r="J200" s="1">
-        <v>12.350059822854</v>
+        <v>48.49106311137</v>
       </c>
       <c r="K200">
         <v>0.0</v>
       </c>
       <c r="L200">
         <v>0.0</v>
       </c>
       <c r="M200" s="1">
-        <v>197983.59</v>
+        <v>335773.1</v>
       </c>
       <c r="N200" s="1">
-        <v>197983.59</v>
+        <v>335773.1</v>
       </c>
       <c r="O200" s="1">
-        <v>0.21</v>
+        <v>0.25</v>
       </c>
       <c r="P200">
         <v>1</v>
       </c>
     </row>
     <row r="201" spans="1:16">
       <c r="A201" t="s">
         <v>434</v>
       </c>
       <c r="B201" t="s">
         <v>435</v>
       </c>
       <c r="C201" s="1">
-        <v>1991.0</v>
+        <v>19654.0</v>
       </c>
       <c r="D201" s="1">
-        <v>119.96</v>
+        <v>22.65</v>
       </c>
       <c r="E201" s="1">
-        <v>101.67815168</v>
+        <v>22.04971711</v>
       </c>
       <c r="F201" t="s">
-        <v>31</v>
+        <v>183</v>
       </c>
       <c r="G201">
-        <v>0.92</v>
+        <v>1.64</v>
       </c>
       <c r="H201" s="1">
-        <v>217010.56</v>
+        <v>259520.26</v>
       </c>
       <c r="I201" s="1">
-        <v>43646.82</v>
+        <v>12700.8</v>
       </c>
       <c r="J201" s="1">
-        <v>20.112763176133</v>
+        <v>4.893953173444</v>
       </c>
       <c r="K201">
         <v>0.0</v>
       </c>
       <c r="L201">
         <v>0.0</v>
       </c>
       <c r="M201" s="1">
-        <v>260657.38</v>
+        <v>272221.06</v>
       </c>
       <c r="N201" s="1">
-        <v>260657.38</v>
+        <v>272221.06</v>
       </c>
       <c r="O201" s="1">
-        <v>0.28</v>
+        <v>0.2</v>
       </c>
       <c r="P201">
         <v>1</v>
       </c>
     </row>
     <row r="202" spans="1:16">
       <c r="A202" t="s">
         <v>436</v>
       </c>
       <c r="B202" t="s">
         <v>437</v>
       </c>
       <c r="C202" s="1">
-        <v>1272.0</v>
+        <v>2381.0</v>
       </c>
       <c r="D202" s="1">
-        <v>192.84</v>
+        <v>116.28</v>
       </c>
       <c r="E202" s="1">
-        <v>171.09419811</v>
+        <v>107.57937001</v>
       </c>
       <c r="F202" t="s">
-        <v>28</v>
+        <v>31</v>
       </c>
       <c r="G202">
-        <v>1.18</v>
+        <v>0.92</v>
       </c>
       <c r="H202" s="1">
-        <v>185585.98</v>
+        <v>276727.97</v>
       </c>
       <c r="I202" s="1">
-        <v>21946.05</v>
+        <v>24947.52</v>
       </c>
       <c r="J202" s="1">
-        <v>11.825273654831</v>
+        <v>9.0151783356052</v>
       </c>
       <c r="K202">
         <v>0.0</v>
       </c>
       <c r="L202">
         <v>0.0</v>
       </c>
       <c r="M202" s="1">
-        <v>207532.03</v>
+        <v>301675.49</v>
       </c>
       <c r="N202" s="1">
-        <v>207532.03</v>
+        <v>301675.49</v>
       </c>
       <c r="O202" s="1">
         <v>0.22</v>
       </c>
       <c r="P202">
         <v>1</v>
       </c>
     </row>
     <row r="203" spans="1:16">
       <c r="A203" t="s">
         <v>438</v>
       </c>
       <c r="B203" t="s">
         <v>439</v>
       </c>
       <c r="C203" s="1">
-        <v>32874.0</v>
+        <v>8220.0</v>
       </c>
       <c r="D203" s="1">
-        <v>185.41</v>
+        <v>246.7</v>
       </c>
       <c r="E203" s="1">
-        <v>156.43541157</v>
+        <v>237.16664842</v>
       </c>
       <c r="F203" t="s">
-        <v>28</v>
+        <v>235</v>
       </c>
       <c r="G203">
-        <v>1.18</v>
+        <v>7.47</v>
       </c>
       <c r="H203" s="1">
-        <v>4466663.57</v>
+        <v>260897.33</v>
       </c>
       <c r="I203" s="1">
-        <v>690211.37</v>
+        <v>10459.14</v>
       </c>
       <c r="J203" s="1">
-        <v>15.452504071176</v>
+        <v>4.0089103249926</v>
       </c>
       <c r="K203">
         <v>0.0</v>
       </c>
       <c r="L203">
         <v>0.0</v>
       </c>
       <c r="M203" s="1">
-        <v>5156874.94</v>
+        <v>271356.47</v>
       </c>
       <c r="N203" s="1">
-        <v>5156874.94</v>
+        <v>271356.47</v>
       </c>
       <c r="O203" s="1">
-        <v>5.52</v>
+        <v>0.2</v>
       </c>
       <c r="P203">
         <v>1</v>
       </c>
     </row>
     <row r="204" spans="1:16">
       <c r="A204" t="s">
         <v>440</v>
       </c>
       <c r="B204" t="s">
         <v>441</v>
       </c>
       <c r="C204" s="1">
-        <v>2682.0</v>
+        <v>1749.0</v>
       </c>
       <c r="D204" s="1">
-        <v>224.32</v>
+        <v>212.95</v>
       </c>
       <c r="E204" s="1">
-        <v>217.72961223</v>
+        <v>170.52218982</v>
       </c>
       <c r="F204" t="s">
         <v>28</v>
       </c>
       <c r="G204">
-        <v>1.18</v>
+        <v>1.17</v>
       </c>
       <c r="H204" s="1">
-        <v>504795.12</v>
+        <v>255148.13</v>
       </c>
       <c r="I204" s="1">
-        <v>4216.46</v>
+        <v>62885.81</v>
       </c>
       <c r="J204" s="1">
-        <v>0.8352814504229</v>
+        <v>24.646784595286</v>
       </c>
       <c r="K204">
         <v>0.0</v>
       </c>
       <c r="L204">
         <v>0.0</v>
       </c>
       <c r="M204" s="1">
-        <v>509011.58</v>
+        <v>318033.94</v>
       </c>
       <c r="N204" s="1">
-        <v>509011.58</v>
+        <v>318033.94</v>
       </c>
       <c r="O204" s="1">
-        <v>0.55</v>
+        <v>0.23</v>
       </c>
       <c r="P204">
         <v>1</v>
       </c>
     </row>
     <row r="205" spans="1:16">
       <c r="A205" t="s">
         <v>442</v>
       </c>
       <c r="B205" t="s">
         <v>443</v>
       </c>
       <c r="C205" s="1">
-        <v>2300.0</v>
+        <v>50899.0</v>
       </c>
       <c r="D205" s="1">
-        <v>142.82</v>
+        <v>199.64</v>
       </c>
       <c r="E205" s="1">
-        <v>188.01603913</v>
+        <v>164.88674041</v>
       </c>
       <c r="F205" t="s">
         <v>28</v>
       </c>
       <c r="G205">
-        <v>1.18</v>
+        <v>1.17</v>
       </c>
       <c r="H205" s="1">
-        <v>376614.56</v>
+        <v>7267422.07</v>
       </c>
       <c r="I205" s="1">
-        <v>-98695.87</v>
+        <v>1409442.72</v>
       </c>
       <c r="J205" s="1">
-        <v>-26.206068612961</v>
+        <v>19.393984640278</v>
       </c>
       <c r="K205">
         <v>0.0</v>
       </c>
       <c r="L205">
         <v>0.0</v>
       </c>
       <c r="M205" s="1">
-        <v>277918.69</v>
+        <v>8676864.79</v>
       </c>
       <c r="N205" s="1">
-        <v>277918.69</v>
+        <v>8676864.79</v>
       </c>
       <c r="O205" s="1">
-        <v>0.3</v>
+        <v>6.41</v>
       </c>
       <c r="P205">
         <v>1</v>
       </c>
     </row>
     <row r="206" spans="1:16">
       <c r="A206" t="s">
         <v>444</v>
       </c>
       <c r="B206" t="s">
         <v>445</v>
       </c>
       <c r="C206" s="1">
-        <v>1934.0</v>
+        <v>3662.0</v>
       </c>
       <c r="D206" s="1">
-        <v>127.35</v>
+        <v>241.16</v>
       </c>
       <c r="E206" s="1">
-        <v>104.17535677</v>
+        <v>212.79504915</v>
       </c>
       <c r="F206" t="s">
         <v>28</v>
       </c>
       <c r="G206">
-        <v>1.18</v>
+        <v>1.17</v>
       </c>
       <c r="H206" s="1">
-        <v>176441.6</v>
+        <v>673141.65</v>
       </c>
       <c r="I206" s="1">
-        <v>31938.53</v>
+        <v>80959.55</v>
       </c>
       <c r="J206" s="1">
-        <v>18.101473802097</v>
+        <v>12.027119403472</v>
       </c>
       <c r="K206">
         <v>0.0</v>
       </c>
       <c r="L206">
         <v>0.0</v>
       </c>
       <c r="M206" s="1">
-        <v>208380.13</v>
+        <v>754101.2</v>
       </c>
       <c r="N206" s="1">
-        <v>208380.13</v>
+        <v>754101.2</v>
       </c>
       <c r="O206" s="1">
-        <v>0.22</v>
+        <v>0.56</v>
       </c>
       <c r="P206">
         <v>1</v>
       </c>
     </row>
     <row r="207" spans="1:16">
       <c r="A207" t="s">
         <v>446</v>
       </c>
       <c r="B207" t="s">
         <v>447</v>
       </c>
       <c r="C207" s="1">
-        <v>3244.0</v>
+        <v>3221.0</v>
       </c>
       <c r="D207" s="1">
-        <v>135.9</v>
+        <v>176.28</v>
       </c>
       <c r="E207" s="1">
-        <v>168.54805487</v>
+        <v>177.40438994</v>
       </c>
       <c r="F207" t="s">
         <v>28</v>
       </c>
       <c r="G207">
-        <v>1.18</v>
+        <v>1.17</v>
       </c>
       <c r="H207" s="1">
-        <v>466448.03</v>
+        <v>496485.85</v>
       </c>
       <c r="I207" s="1">
-        <v>-93454.59</v>
+        <v>-11644.35</v>
       </c>
       <c r="J207" s="1">
-        <v>-20.035370285517</v>
+        <v>-2.3453538504672</v>
       </c>
       <c r="K207">
         <v>0.0</v>
       </c>
       <c r="L207">
         <v>0.0</v>
       </c>
       <c r="M207" s="1">
-        <v>372993.44</v>
+        <v>484841.5</v>
       </c>
       <c r="N207" s="1">
-        <v>372993.44</v>
+        <v>484841.5</v>
       </c>
       <c r="O207" s="1">
-        <v>0.4</v>
+        <v>0.36</v>
       </c>
       <c r="P207">
         <v>1</v>
       </c>
     </row>
     <row r="208" spans="1:16">
       <c r="A208" t="s">
         <v>448</v>
       </c>
       <c r="B208" t="s">
         <v>449</v>
       </c>
       <c r="C208" s="1">
-        <v>1196.0</v>
+        <v>3422.0</v>
       </c>
       <c r="D208" s="1">
-        <v>159.32</v>
+        <v>93.24</v>
       </c>
       <c r="E208" s="1">
-        <v>187.04468227</v>
+        <v>92.16037405</v>
       </c>
       <c r="F208" t="s">
         <v>28</v>
       </c>
       <c r="G208">
-        <v>1.18</v>
+        <v>1.17</v>
       </c>
       <c r="H208" s="1">
-        <v>197849.0</v>
+        <v>271214.68</v>
       </c>
       <c r="I208" s="1">
-        <v>-36635.14</v>
+        <v>1236.25</v>
       </c>
       <c r="J208" s="1">
-        <v>-18.516717294502</v>
+        <v>0.45581972185281</v>
       </c>
       <c r="K208">
         <v>0.0</v>
       </c>
       <c r="L208">
         <v>0.0</v>
       </c>
       <c r="M208" s="1">
-        <v>161213.86</v>
+        <v>272450.93</v>
       </c>
       <c r="N208" s="1">
-        <v>161213.86</v>
+        <v>272450.93</v>
       </c>
       <c r="O208" s="1">
-        <v>0.17</v>
+        <v>0.2</v>
       </c>
       <c r="P208">
         <v>1</v>
       </c>
     </row>
     <row r="209" spans="1:16">
       <c r="A209" t="s">
         <v>450</v>
       </c>
       <c r="B209" t="s">
         <v>451</v>
       </c>
       <c r="C209" s="1">
-        <v>1998.0</v>
+        <v>2589.0</v>
       </c>
       <c r="D209" s="1">
-        <v>98.53</v>
+        <v>126.97</v>
       </c>
       <c r="E209" s="1">
-        <v>121.77325325</v>
+        <v>108.35325222</v>
       </c>
       <c r="F209" t="s">
         <v>28</v>
       </c>
       <c r="G209">
-        <v>1.18</v>
+        <v>1.17</v>
       </c>
       <c r="H209" s="1">
-        <v>212981.42</v>
+        <v>244469.33</v>
       </c>
       <c r="I209" s="1">
-        <v>-46423.66</v>
+        <v>36228.59</v>
       </c>
       <c r="J209" s="1">
-        <v>-21.79704689733</v>
+        <v>14.819278148306</v>
       </c>
       <c r="K209">
         <v>0.0</v>
       </c>
       <c r="L209">
         <v>0.0</v>
       </c>
       <c r="M209" s="1">
-        <v>166557.76</v>
+        <v>280697.92</v>
       </c>
       <c r="N209" s="1">
-        <v>166557.76</v>
+        <v>280697.92</v>
       </c>
       <c r="O209" s="1">
-        <v>0.18</v>
+        <v>0.21</v>
       </c>
       <c r="P209">
         <v>1</v>
       </c>
     </row>
     <row r="210" spans="1:16">
       <c r="A210" t="s">
         <v>452</v>
       </c>
       <c r="B210" t="s">
         <v>453</v>
       </c>
       <c r="C210" s="1">
-        <v>3711.0</v>
+        <v>1871.0</v>
       </c>
       <c r="D210" s="1">
-        <v>40.42</v>
+        <v>173.21</v>
       </c>
       <c r="E210" s="1">
-        <v>56.80104554</v>
+        <v>179.01376269</v>
       </c>
       <c r="F210" t="s">
         <v>28</v>
       </c>
       <c r="G210">
-        <v>1.18</v>
+        <v>1.17</v>
       </c>
       <c r="H210" s="1">
-        <v>179832.77</v>
+        <v>293702.9</v>
       </c>
       <c r="I210" s="1">
-        <v>-52925.02</v>
+        <v>-16975.11</v>
       </c>
       <c r="J210" s="1">
-        <v>-29.430131115703</v>
+        <v>-5.779687568628</v>
       </c>
       <c r="K210">
         <v>0.0</v>
       </c>
       <c r="L210">
         <v>0.0</v>
       </c>
       <c r="M210" s="1">
-        <v>126907.75</v>
+        <v>276727.79</v>
       </c>
       <c r="N210" s="1">
-        <v>126907.75</v>
+        <v>276727.79</v>
       </c>
       <c r="O210" s="1">
-        <v>0.14</v>
+        <v>0.2</v>
       </c>
       <c r="P210">
         <v>1</v>
       </c>
     </row>
     <row r="211" spans="1:16">
       <c r="A211" t="s">
         <v>454</v>
       </c>
       <c r="B211" t="s">
         <v>455</v>
       </c>
       <c r="C211" s="1">
-        <v>8789.0</v>
+        <v>3272.0</v>
       </c>
       <c r="D211" s="1">
-        <v>27.22</v>
+        <v>90.95</v>
       </c>
       <c r="E211" s="1">
-        <v>25.39128001</v>
+        <v>109.98120721</v>
       </c>
       <c r="F211" t="s">
         <v>28</v>
       </c>
       <c r="G211">
-        <v>1.18</v>
+        <v>1.17</v>
       </c>
       <c r="H211" s="1">
-        <v>190317.95</v>
+        <v>313400.08</v>
       </c>
       <c r="I211" s="1">
-        <v>12090.43</v>
+        <v>-59289.93</v>
       </c>
       <c r="J211" s="1">
-        <v>6.3527533792793</v>
+        <v>-18.918288087227</v>
       </c>
       <c r="K211">
         <v>0.0</v>
       </c>
       <c r="L211">
         <v>0.0</v>
       </c>
       <c r="M211" s="1">
-        <v>202408.38</v>
+        <v>254110.15</v>
       </c>
       <c r="N211" s="1">
-        <v>202408.38</v>
+        <v>254110.15</v>
       </c>
       <c r="O211" s="1">
-        <v>0.22</v>
+        <v>0.19</v>
       </c>
       <c r="P211">
         <v>1</v>
       </c>
     </row>
     <row r="212" spans="1:16">
       <c r="A212" t="s">
         <v>456</v>
       </c>
       <c r="B212" t="s">
         <v>457</v>
       </c>
       <c r="C212" s="1">
-        <v>2492.0</v>
+        <v>6742.0</v>
       </c>
       <c r="D212" s="1">
-        <v>159.17</v>
+        <v>49.75</v>
       </c>
       <c r="E212" s="1">
-        <v>152.4966252</v>
+        <v>51.60041976</v>
       </c>
       <c r="F212" t="s">
         <v>28</v>
       </c>
       <c r="G212">
-        <v>1.18</v>
+        <v>1.17</v>
       </c>
       <c r="H212" s="1">
-        <v>330562.76</v>
+        <v>297930.75</v>
       </c>
       <c r="I212" s="1">
-        <v>5028.12</v>
+        <v>-11520.96</v>
       </c>
       <c r="J212" s="1">
-        <v>1.521078780925</v>
+        <v>-3.8669925813297</v>
       </c>
       <c r="K212">
         <v>0.0</v>
       </c>
       <c r="L212">
         <v>0.0</v>
       </c>
       <c r="M212" s="1">
-        <v>335590.88</v>
+        <v>286409.79</v>
       </c>
       <c r="N212" s="1">
-        <v>335590.88</v>
+        <v>286409.79</v>
       </c>
       <c r="O212" s="1">
-        <v>0.36</v>
+        <v>0.21</v>
       </c>
       <c r="P212">
         <v>1</v>
       </c>
     </row>
     <row r="213" spans="1:16">
       <c r="A213" t="s">
         <v>458</v>
       </c>
       <c r="B213" t="s">
         <v>459</v>
       </c>
       <c r="C213" s="1">
-        <v>1921.0</v>
+        <v>3592.0</v>
       </c>
       <c r="D213" s="1">
-        <v>202.29</v>
+        <v>155.7</v>
       </c>
       <c r="E213" s="1">
-        <v>231.96864654</v>
+        <v>154.67805401</v>
       </c>
       <c r="F213" t="s">
         <v>28</v>
       </c>
       <c r="G213">
-        <v>1.18</v>
+        <v>1.17</v>
       </c>
       <c r="H213" s="1">
-        <v>380316.36</v>
+        <v>477809.64</v>
       </c>
       <c r="I213" s="1">
-        <v>-51538.42</v>
+        <v>-246.32</v>
       </c>
       <c r="J213" s="1">
-        <v>-13.551460158064</v>
+        <v>-0.051551910924191</v>
       </c>
       <c r="K213">
         <v>0.0</v>
       </c>
       <c r="L213">
         <v>0.0</v>
       </c>
       <c r="M213" s="1">
-        <v>328777.94</v>
+        <v>477563.32</v>
       </c>
       <c r="N213" s="1">
-        <v>328777.94</v>
+        <v>477563.32</v>
       </c>
       <c r="O213" s="1">
         <v>0.35</v>
       </c>
       <c r="P213">
         <v>1</v>
       </c>
     </row>
     <row r="214" spans="1:16">
       <c r="A214" t="s">
         <v>460</v>
       </c>
       <c r="B214" t="s">
         <v>461</v>
       </c>
       <c r="C214" s="1">
-        <v>2487.0</v>
+        <v>15545.0</v>
       </c>
       <c r="D214" s="1">
-        <v>136.95</v>
+        <v>26.67</v>
       </c>
       <c r="E214" s="1">
-        <v>119.46576598</v>
+        <v>26.50138244</v>
       </c>
       <c r="F214" t="s">
         <v>28</v>
       </c>
       <c r="G214">
-        <v>1.18</v>
+        <v>1.17</v>
       </c>
       <c r="H214" s="1">
-        <v>261632.15</v>
+        <v>352954.28</v>
       </c>
       <c r="I214" s="1">
-        <v>26531.18</v>
+        <v>1059.17</v>
       </c>
       <c r="J214" s="1">
-        <v>10.140642119097</v>
+        <v>0.3000870254357</v>
       </c>
       <c r="K214">
         <v>0.0</v>
       </c>
       <c r="L214">
         <v>0.0</v>
       </c>
       <c r="M214" s="1">
-        <v>288163.33</v>
+        <v>354013.45</v>
       </c>
       <c r="N214" s="1">
-        <v>288163.33</v>
+        <v>354013.45</v>
       </c>
       <c r="O214" s="1">
-        <v>0.31</v>
+        <v>0.26</v>
       </c>
       <c r="P214">
         <v>1</v>
       </c>
     </row>
     <row r="215" spans="1:16">
       <c r="A215" t="s">
         <v>462</v>
       </c>
       <c r="B215" t="s">
         <v>463</v>
       </c>
       <c r="C215" s="1">
-        <v>3389.0</v>
+        <v>17196.0</v>
       </c>
       <c r="D215" s="1">
-        <v>80.65</v>
+        <v>16.83</v>
       </c>
       <c r="E215" s="1">
-        <v>80.00314842</v>
+        <v>17.77671493</v>
       </c>
       <c r="F215" t="s">
         <v>28</v>
       </c>
       <c r="G215">
-        <v>1.18</v>
+        <v>1.17</v>
       </c>
       <c r="H215" s="1">
-        <v>237213.87</v>
+        <v>262885.24</v>
       </c>
       <c r="I215" s="1">
-        <v>-5966.48</v>
+        <v>-15759.73</v>
       </c>
       <c r="J215" s="1">
-        <v>-2.5152323512955</v>
+        <v>-5.9949086529164</v>
       </c>
       <c r="K215">
         <v>0.0</v>
       </c>
       <c r="L215">
         <v>0.0</v>
       </c>
       <c r="M215" s="1">
-        <v>231247.39</v>
+        <v>247125.51</v>
       </c>
       <c r="N215" s="1">
-        <v>231247.39</v>
+        <v>247125.51</v>
       </c>
       <c r="O215" s="1">
-        <v>0.25</v>
+        <v>0.18</v>
       </c>
       <c r="P215">
         <v>1</v>
       </c>
     </row>
     <row r="216" spans="1:16">
       <c r="A216" t="s">
         <v>464</v>
       </c>
       <c r="B216" t="s">
         <v>465</v>
       </c>
       <c r="C216" s="1">
-        <v>1448.0</v>
+        <v>1430.0</v>
       </c>
       <c r="D216" s="1">
-        <v>137.34</v>
+        <v>225.09</v>
       </c>
       <c r="E216" s="1">
-        <v>158.21730663</v>
+        <v>209.92926573</v>
       </c>
       <c r="F216" t="s">
         <v>28</v>
       </c>
       <c r="G216">
-        <v>1.18</v>
+        <v>1.17</v>
       </c>
       <c r="H216" s="1">
-        <v>200960.46</v>
+        <v>258164.56</v>
       </c>
       <c r="I216" s="1">
-        <v>-32706.03</v>
+        <v>16687.03</v>
       </c>
       <c r="J216" s="1">
-        <v>-16.274858248235</v>
+        <v>6.4637183353129</v>
       </c>
       <c r="K216">
         <v>0.0</v>
       </c>
       <c r="L216">
         <v>0.0</v>
       </c>
       <c r="M216" s="1">
-        <v>168254.43</v>
+        <v>274851.59</v>
       </c>
       <c r="N216" s="1">
-        <v>168254.43</v>
+        <v>274851.59</v>
       </c>
       <c r="O216" s="1">
-        <v>0.18</v>
+        <v>0.2</v>
       </c>
       <c r="P216">
         <v>1</v>
       </c>
     </row>
     <row r="217" spans="1:16">
       <c r="A217" t="s">
         <v>466</v>
       </c>
       <c r="B217" t="s">
         <v>467</v>
       </c>
       <c r="C217" s="1">
-        <v>482.0</v>
+        <v>3921.0</v>
       </c>
       <c r="D217" s="1">
-        <v>508.11</v>
+        <v>145.71</v>
       </c>
       <c r="E217" s="1">
-        <v>442.17962656</v>
+        <v>151.05726855</v>
       </c>
       <c r="F217" t="s">
         <v>28</v>
       </c>
       <c r="G217">
-        <v>1.18</v>
+        <v>1.17</v>
       </c>
       <c r="H217" s="1">
-        <v>181745.05</v>
+        <v>513483.68</v>
       </c>
       <c r="I217" s="1">
-        <v>25462.55</v>
+        <v>-25627.04</v>
       </c>
       <c r="J217" s="1">
-        <v>14.010037687409</v>
+        <v>-4.9908187929167</v>
       </c>
       <c r="K217">
         <v>0.0</v>
       </c>
       <c r="L217">
         <v>0.0</v>
       </c>
       <c r="M217" s="1">
-        <v>207207.6</v>
+        <v>487856.64</v>
       </c>
       <c r="N217" s="1">
-        <v>207207.6</v>
+        <v>487856.64</v>
       </c>
       <c r="O217" s="1">
-        <v>0.22</v>
+        <v>0.36</v>
       </c>
       <c r="P217">
         <v>1</v>
       </c>
     </row>
     <row r="218" spans="1:16">
       <c r="A218" t="s">
         <v>468</v>
       </c>
       <c r="B218" t="s">
         <v>469</v>
       </c>
       <c r="C218" s="1">
-        <v>1308.0</v>
+        <v>2250.0</v>
       </c>
       <c r="D218" s="1">
-        <v>172.14</v>
+        <v>205.33</v>
       </c>
       <c r="E218" s="1">
-        <v>160.35511468</v>
+        <v>223.55982667</v>
       </c>
       <c r="F218" t="s">
         <v>28</v>
       </c>
       <c r="G218">
-        <v>1.18</v>
+        <v>1.17</v>
       </c>
       <c r="H218" s="1">
-        <v>178848.39</v>
+        <v>430520.66</v>
       </c>
       <c r="I218" s="1">
-        <v>11649.62</v>
+        <v>-36026.17</v>
       </c>
       <c r="J218" s="1">
-        <v>6.5136845794362</v>
+        <v>-8.3680467274207</v>
       </c>
       <c r="K218">
         <v>0.0</v>
       </c>
       <c r="L218">
         <v>0.0</v>
       </c>
       <c r="M218" s="1">
-        <v>190498.01</v>
+        <v>394494.49</v>
       </c>
       <c r="N218" s="1">
-        <v>190498.01</v>
+        <v>394494.49</v>
       </c>
       <c r="O218" s="1">
-        <v>0.2</v>
+        <v>0.29</v>
       </c>
       <c r="P218">
         <v>1</v>
       </c>
     </row>
     <row r="219" spans="1:16">
       <c r="A219" t="s">
         <v>470</v>
       </c>
       <c r="B219" t="s">
         <v>471</v>
       </c>
       <c r="C219" s="1">
-        <v>3808.0</v>
+        <v>3197.0</v>
       </c>
       <c r="D219" s="1">
-        <v>63.23</v>
+        <v>142.34</v>
       </c>
       <c r="E219" s="1">
-        <v>58.58057248</v>
+        <v>123.93874257</v>
       </c>
       <c r="F219" t="s">
         <v>28</v>
       </c>
       <c r="G219">
-        <v>1.18</v>
+        <v>1.17</v>
       </c>
       <c r="H219" s="1">
-        <v>190237.59</v>
+        <v>346627.11</v>
       </c>
       <c r="I219" s="1">
-        <v>13476.48</v>
+        <v>41948.57</v>
       </c>
       <c r="J219" s="1">
-        <v>7.0840258226568</v>
+        <v>12.101929938486</v>
       </c>
       <c r="K219">
         <v>0.0</v>
       </c>
       <c r="L219">
         <v>0.0</v>
       </c>
       <c r="M219" s="1">
-        <v>203714.07</v>
+        <v>388575.68</v>
       </c>
       <c r="N219" s="1">
-        <v>203714.07</v>
+        <v>388575.68</v>
       </c>
       <c r="O219" s="1">
-        <v>0.22</v>
+        <v>0.29</v>
       </c>
       <c r="P219">
         <v>1</v>
       </c>
     </row>
     <row r="220" spans="1:16">
       <c r="A220" t="s">
         <v>472</v>
       </c>
       <c r="B220" t="s">
         <v>473</v>
       </c>
       <c r="C220" s="1">
-        <v>5091.0</v>
+        <v>2457.0</v>
       </c>
       <c r="D220" s="1">
-        <v>7062.0</v>
+        <v>122.5</v>
       </c>
       <c r="E220" s="1">
-        <v>8122.75879002</v>
+        <v>105.3031339</v>
       </c>
       <c r="F220" t="s">
-        <v>44</v>
+        <v>8</v>
       </c>
       <c r="G220">
-        <v>185.39</v>
+        <v>1.0</v>
       </c>
       <c r="H220" s="1">
-        <v>237839.93</v>
+        <v>258729.8</v>
       </c>
       <c r="I220" s="1">
-        <v>-43915.17</v>
+        <v>42252.7</v>
       </c>
       <c r="J220" s="1">
-        <v>-18.464170419155</v>
+        <v>16.330820802242</v>
       </c>
       <c r="K220">
         <v>0.0</v>
       </c>
       <c r="L220">
         <v>0.0</v>
       </c>
       <c r="M220" s="1">
-        <v>193924.76</v>
+        <v>300982.5</v>
       </c>
       <c r="N220" s="1">
-        <v>193924.76</v>
+        <v>300982.5</v>
       </c>
       <c r="O220" s="1">
-        <v>0.21</v>
+        <v>0.22</v>
       </c>
       <c r="P220">
         <v>1</v>
       </c>
     </row>
     <row r="221" spans="1:16">
       <c r="A221" t="s">
         <v>474</v>
       </c>
       <c r="B221" t="s">
         <v>475</v>
       </c>
       <c r="C221" s="1">
-        <v>5321.0</v>
+        <v>3743.0</v>
       </c>
       <c r="D221" s="1">
-        <v>21.45</v>
+        <v>80.16</v>
       </c>
       <c r="E221" s="1">
-        <v>31.48997369</v>
+        <v>81.07555704</v>
       </c>
       <c r="F221" t="s">
-        <v>101</v>
+        <v>28</v>
       </c>
       <c r="G221">
-        <v>0.87</v>
+        <v>1.17</v>
       </c>
       <c r="H221" s="1">
-        <v>193680.89</v>
+        <v>264377.05</v>
       </c>
       <c r="I221" s="1">
-        <v>-62211.16</v>
+        <v>-8174.44</v>
       </c>
       <c r="J221" s="1">
-        <v>-32.120443064879</v>
+        <v>-3.0919627857259</v>
       </c>
       <c r="K221">
         <v>0.0</v>
       </c>
       <c r="L221">
         <v>0.0</v>
       </c>
       <c r="M221" s="1">
-        <v>131469.73</v>
+        <v>256202.61</v>
       </c>
       <c r="N221" s="1">
-        <v>131469.73</v>
+        <v>256202.61</v>
       </c>
       <c r="O221" s="1">
-        <v>0.14</v>
+        <v>0.19</v>
       </c>
       <c r="P221">
         <v>1</v>
       </c>
     </row>
     <row r="222" spans="1:16">
       <c r="A222" t="s">
         <v>476</v>
       </c>
       <c r="B222" t="s">
         <v>477</v>
       </c>
       <c r="C222" s="1">
-        <v>1310.0</v>
+        <v>7488.0</v>
       </c>
       <c r="D222" s="1">
-        <v>219.94</v>
+        <v>32.54</v>
       </c>
       <c r="E222" s="1">
-        <v>217.84644275</v>
+        <v>34.92749332</v>
       </c>
       <c r="F222" t="s">
-        <v>28</v>
+        <v>8</v>
       </c>
       <c r="G222">
-        <v>1.18</v>
+        <v>1.0</v>
       </c>
       <c r="H222" s="1">
-        <v>250061.73</v>
+        <v>261537.07</v>
       </c>
       <c r="I222" s="1">
-        <v>-6293.89</v>
+        <v>-17877.55</v>
       </c>
       <c r="J222" s="1">
-        <v>-2.5169345185287</v>
+        <v>-6.8355701927838</v>
       </c>
       <c r="K222">
         <v>0.0</v>
       </c>
       <c r="L222">
         <v>0.0</v>
       </c>
       <c r="M222" s="1">
-        <v>243767.84</v>
+        <v>243659.52</v>
       </c>
       <c r="N222" s="1">
-        <v>243767.84</v>
+        <v>243659.52</v>
       </c>
       <c r="O222" s="1">
-        <v>0.26</v>
+        <v>0.18</v>
       </c>
       <c r="P222">
         <v>1</v>
       </c>
     </row>
     <row r="223" spans="1:16">
       <c r="A223" t="s">
         <v>478</v>
       </c>
       <c r="B223" t="s">
         <v>479</v>
       </c>
       <c r="C223" s="1">
-        <v>896.0</v>
+        <v>2332.0</v>
       </c>
       <c r="D223" s="1">
-        <v>271.63</v>
+        <v>133.95</v>
       </c>
       <c r="E223" s="1">
-        <v>241.2240067</v>
+        <v>147.53003431</v>
       </c>
       <c r="F223" t="s">
         <v>28</v>
       </c>
       <c r="G223">
-        <v>1.18</v>
+        <v>1.17</v>
       </c>
       <c r="H223" s="1">
-        <v>189737.68</v>
+        <v>299986.18</v>
       </c>
       <c r="I223" s="1">
-        <v>16176.68</v>
+        <v>-33252.85</v>
       </c>
       <c r="J223" s="1">
-        <v>8.5258131120819</v>
+        <v>-11.084793972842</v>
       </c>
       <c r="K223">
         <v>0.0</v>
       </c>
       <c r="L223">
         <v>0.0</v>
       </c>
       <c r="M223" s="1">
-        <v>205914.36</v>
+        <v>266733.33</v>
       </c>
       <c r="N223" s="1">
-        <v>205914.36</v>
+        <v>266733.33</v>
       </c>
       <c r="O223" s="1">
-        <v>0.22</v>
+        <v>0.2</v>
       </c>
       <c r="P223">
         <v>1</v>
       </c>
     </row>
     <row r="224" spans="1:16">
       <c r="A224" t="s">
         <v>480</v>
       </c>
       <c r="B224" t="s">
         <v>481</v>
       </c>
       <c r="C224" s="1">
-        <v>737.0</v>
+        <v>672.0</v>
       </c>
       <c r="D224" s="1">
-        <v>356.4</v>
+        <v>633.44</v>
       </c>
       <c r="E224" s="1">
-        <v>302.32345997</v>
+        <v>478.65933036</v>
       </c>
       <c r="F224" t="s">
-        <v>31</v>
+        <v>28</v>
       </c>
       <c r="G224">
-        <v>0.92</v>
+        <v>1.17</v>
       </c>
       <c r="H224" s="1">
-        <v>239495.32</v>
+        <v>275395.46</v>
       </c>
       <c r="I224" s="1">
-        <v>47164.94</v>
+        <v>88084.76</v>
       </c>
       <c r="J224" s="1">
-        <v>19.69347041938</v>
+        <v>31.984826474627</v>
       </c>
       <c r="K224">
         <v>0.0</v>
       </c>
       <c r="L224">
         <v>0.0</v>
       </c>
       <c r="M224" s="1">
-        <v>286660.26</v>
+        <v>363480.22</v>
       </c>
       <c r="N224" s="1">
-        <v>286660.26</v>
+        <v>363480.22</v>
       </c>
       <c r="O224" s="1">
-        <v>0.31</v>
+        <v>0.27</v>
       </c>
       <c r="P224">
         <v>1</v>
       </c>
     </row>
     <row r="225" spans="1:16">
       <c r="A225" t="s">
         <v>482</v>
       </c>
       <c r="B225" t="s">
         <v>483</v>
       </c>
       <c r="C225" s="1">
-        <v>4523.0</v>
+        <v>6802.0</v>
       </c>
       <c r="D225" s="1">
-        <v>72.32</v>
+        <v>7561.0</v>
       </c>
       <c r="E225" s="1">
-        <v>77.71843025</v>
+        <v>7717.41443693</v>
       </c>
       <c r="F225" t="s">
-        <v>28</v>
+        <v>46</v>
       </c>
       <c r="G225">
-        <v>1.18</v>
+        <v>186.67</v>
       </c>
       <c r="H225" s="1">
-        <v>299801.6</v>
+        <v>297810.92</v>
       </c>
       <c r="I225" s="1">
-        <v>-23052.7</v>
+        <v>-22294.71</v>
       </c>
       <c r="J225" s="1">
-        <v>-7.6893185359918</v>
+        <v>-7.4861962751399</v>
       </c>
       <c r="K225">
         <v>0.0</v>
       </c>
       <c r="L225">
         <v>0.0</v>
       </c>
       <c r="M225" s="1">
-        <v>276748.9</v>
+        <v>275516.21</v>
       </c>
       <c r="N225" s="1">
-        <v>276748.9</v>
+        <v>275516.21</v>
       </c>
       <c r="O225" s="1">
-        <v>0.3</v>
+        <v>0.2</v>
       </c>
       <c r="P225">
         <v>1</v>
       </c>
     </row>
     <row r="226" spans="1:16">
       <c r="A226" t="s">
         <v>484</v>
       </c>
       <c r="B226" t="s">
         <v>485</v>
       </c>
       <c r="C226" s="1">
-        <v>666.0</v>
+        <v>9153.0</v>
       </c>
       <c r="D226" s="1">
-        <v>415.02</v>
+        <v>26.84</v>
       </c>
       <c r="E226" s="1">
-        <v>347.78333333</v>
+        <v>28.894144</v>
       </c>
       <c r="F226" t="s">
-        <v>28</v>
+        <v>99</v>
       </c>
       <c r="G226">
-        <v>1.18</v>
+        <v>0.87</v>
       </c>
       <c r="H226" s="1">
-        <v>203715.08</v>
+        <v>305193.69</v>
       </c>
       <c r="I226" s="1">
-        <v>30138.57</v>
+        <v>-21775.92</v>
       </c>
       <c r="J226" s="1">
-        <v>14.7944717691</v>
+        <v>-7.135114752864</v>
       </c>
       <c r="K226">
         <v>0.0</v>
       </c>
       <c r="L226">
         <v>0.0</v>
       </c>
       <c r="M226" s="1">
-        <v>233853.65</v>
+        <v>283417.77</v>
       </c>
       <c r="N226" s="1">
-        <v>233853.65</v>
+        <v>283417.77</v>
       </c>
       <c r="O226" s="1">
-        <v>0.25</v>
+        <v>0.21</v>
       </c>
       <c r="P226">
         <v>1</v>
       </c>
     </row>
     <row r="227" spans="1:16">
       <c r="A227" t="s">
         <v>486</v>
       </c>
       <c r="B227" t="s">
         <v>487</v>
       </c>
       <c r="C227" s="1">
-        <v>2304.0</v>
+        <v>1571.0</v>
       </c>
       <c r="D227" s="1">
-        <v>232.72</v>
+        <v>214.04</v>
       </c>
       <c r="E227" s="1">
-        <v>206.61769965</v>
+        <v>219.06861871</v>
       </c>
       <c r="F227" t="s">
-        <v>55</v>
+        <v>28</v>
       </c>
       <c r="G227">
-        <v>1.61</v>
+        <v>1.17</v>
       </c>
       <c r="H227" s="1">
-        <v>294163.06</v>
+        <v>300190.98</v>
       </c>
       <c r="I227" s="1">
-        <v>38531.31</v>
+        <v>-13061.92</v>
       </c>
       <c r="J227" s="1">
-        <v>13.098622920227</v>
+        <v>-4.3512033572761</v>
       </c>
       <c r="K227">
         <v>0.0</v>
       </c>
       <c r="L227">
         <v>0.0</v>
       </c>
       <c r="M227" s="1">
-        <v>332694.37</v>
+        <v>287129.06</v>
       </c>
       <c r="N227" s="1">
-        <v>332694.37</v>
+        <v>287129.06</v>
       </c>
       <c r="O227" s="1">
-        <v>0.36</v>
+        <v>0.21</v>
       </c>
       <c r="P227">
         <v>1</v>
       </c>
     </row>
     <row r="228" spans="1:16">
       <c r="A228" t="s">
         <v>488</v>
       </c>
       <c r="B228" t="s">
         <v>489</v>
       </c>
       <c r="C228" s="1">
-        <v>861.0</v>
+        <v>1343.0</v>
       </c>
       <c r="D228" s="1">
-        <v>439.28</v>
+        <v>219.51</v>
       </c>
       <c r="E228" s="1">
-        <v>500.28038328</v>
+        <v>238.3052271</v>
       </c>
       <c r="F228" t="s">
         <v>28</v>
       </c>
       <c r="G228">
-        <v>1.18</v>
+        <v>1.17</v>
       </c>
       <c r="H228" s="1">
-        <v>373576.43</v>
+        <v>279286.99</v>
       </c>
       <c r="I228" s="1">
-        <v>-53579.75</v>
+        <v>-27556.2</v>
       </c>
       <c r="J228" s="1">
-        <v>-14.342379683857</v>
+        <v>-9.8666250082039</v>
       </c>
       <c r="K228">
         <v>0.0</v>
       </c>
       <c r="L228">
         <v>0.0</v>
       </c>
       <c r="M228" s="1">
-        <v>319996.68</v>
+        <v>251730.79</v>
       </c>
       <c r="N228" s="1">
-        <v>319996.68</v>
+        <v>251730.79</v>
       </c>
       <c r="O228" s="1">
-        <v>0.34</v>
+        <v>0.19</v>
       </c>
       <c r="P228">
         <v>1</v>
       </c>
     </row>
     <row r="229" spans="1:16">
       <c r="A229" t="s">
         <v>490</v>
       </c>
       <c r="B229" t="s">
         <v>491</v>
       </c>
       <c r="C229" s="1">
-        <v>594.0</v>
+        <v>884.0</v>
       </c>
       <c r="D229" s="1">
-        <v>308.0</v>
+        <v>324.9</v>
       </c>
       <c r="E229" s="1">
-        <v>261.983367</v>
+        <v>309.00632353</v>
       </c>
       <c r="F229" t="s">
-        <v>8</v>
+        <v>31</v>
       </c>
       <c r="G229">
-        <v>1.0</v>
+        <v>0.92</v>
       </c>
       <c r="H229" s="1">
-        <v>155618.12</v>
+        <v>295512.1</v>
       </c>
       <c r="I229" s="1">
-        <v>27333.88</v>
+        <v>17439.79</v>
       </c>
       <c r="J229" s="1">
-        <v>17.564715471437</v>
+        <v>5.9015485321921</v>
       </c>
       <c r="K229">
         <v>0.0</v>
       </c>
       <c r="L229">
         <v>0.0</v>
       </c>
       <c r="M229" s="1">
-        <v>182952.0</v>
+        <v>312951.89</v>
       </c>
       <c r="N229" s="1">
-        <v>182952.0</v>
+        <v>312951.89</v>
       </c>
       <c r="O229" s="1">
-        <v>0.2</v>
+        <v>0.23</v>
       </c>
       <c r="P229">
         <v>1</v>
       </c>
     </row>
     <row r="230" spans="1:16">
       <c r="A230" t="s">
         <v>492</v>
       </c>
       <c r="B230" t="s">
         <v>493</v>
       </c>
       <c r="C230" s="1">
-        <v>2333.0</v>
+        <v>4531.0</v>
       </c>
       <c r="D230" s="1">
-        <v>88.34</v>
+        <v>84.6</v>
       </c>
       <c r="E230" s="1">
-        <v>87.89972996</v>
+        <v>76.52098212</v>
       </c>
       <c r="F230" t="s">
-        <v>8</v>
+        <v>28</v>
       </c>
       <c r="G230">
-        <v>1.0</v>
+        <v>1.17</v>
       </c>
       <c r="H230" s="1">
-        <v>205070.07</v>
+        <v>296672.27</v>
       </c>
       <c r="I230" s="1">
-        <v>1027.15</v>
+        <v>30646.15</v>
       </c>
       <c r="J230" s="1">
-        <v>0.50087757808831</v>
+        <v>10.32996781263</v>
       </c>
       <c r="K230">
         <v>0.0</v>
       </c>
       <c r="L230">
         <v>0.0</v>
       </c>
       <c r="M230" s="1">
-        <v>206097.22</v>
+        <v>327318.42</v>
       </c>
       <c r="N230" s="1">
-        <v>206097.22</v>
+        <v>327318.42</v>
       </c>
       <c r="O230" s="1">
-        <v>0.22</v>
+        <v>0.24</v>
       </c>
       <c r="P230">
         <v>1</v>
       </c>
     </row>
     <row r="231" spans="1:16">
       <c r="A231" t="s">
         <v>494</v>
       </c>
       <c r="B231" t="s">
         <v>495</v>
       </c>
       <c r="C231" s="1">
-        <v>1377.0</v>
+        <v>830.0</v>
       </c>
       <c r="D231" s="1">
-        <v>191.35</v>
+        <v>408.91</v>
       </c>
       <c r="E231" s="1">
-        <v>248.36243282</v>
+        <v>353.95209639</v>
       </c>
       <c r="F231" t="s">
         <v>28</v>
       </c>
       <c r="G231">
-        <v>1.18</v>
+        <v>1.17</v>
       </c>
       <c r="H231" s="1">
-        <v>299977.35</v>
+        <v>256848.07</v>
       </c>
       <c r="I231" s="1">
-        <v>-77050.03</v>
+        <v>32960.91</v>
       </c>
       <c r="J231" s="1">
-        <v>-25.685282572168</v>
+        <v>12.832843166779</v>
       </c>
       <c r="K231">
         <v>0.0</v>
       </c>
       <c r="L231">
         <v>0.0</v>
       </c>
       <c r="M231" s="1">
-        <v>222927.32</v>
+        <v>289808.98</v>
       </c>
       <c r="N231" s="1">
-        <v>222927.32</v>
+        <v>289808.98</v>
       </c>
       <c r="O231" s="1">
-        <v>0.24</v>
+        <v>0.21</v>
       </c>
       <c r="P231">
         <v>1</v>
       </c>
     </row>
     <row r="232" spans="1:16">
       <c r="A232" t="s">
         <v>496</v>
       </c>
       <c r="B232" t="s">
         <v>497</v>
       </c>
       <c r="C232" s="1">
-        <v>2278.0</v>
+        <v>7551.0</v>
       </c>
       <c r="D232" s="1">
-        <v>80.36</v>
+        <v>51.13</v>
       </c>
       <c r="E232" s="1">
-        <v>86.98769535</v>
+        <v>52.55701761</v>
       </c>
       <c r="F232" t="s">
-        <v>8</v>
+        <v>51</v>
       </c>
       <c r="G232">
-        <v>1.0</v>
+        <v>1.6</v>
       </c>
       <c r="H232" s="1">
-        <v>198157.97</v>
+        <v>245842.95</v>
       </c>
       <c r="I232" s="1">
-        <v>-15097.89</v>
+        <v>-4812.47</v>
       </c>
       <c r="J232" s="1">
-        <v>-7.6191182216895</v>
+        <v>-1.9575383390087</v>
       </c>
       <c r="K232">
         <v>0.0</v>
       </c>
       <c r="L232">
         <v>0.0</v>
       </c>
       <c r="M232" s="1">
-        <v>183060.08</v>
+        <v>241030.48</v>
       </c>
       <c r="N232" s="1">
-        <v>183060.08</v>
+        <v>241030.48</v>
       </c>
       <c r="O232" s="1">
-        <v>0.2</v>
+        <v>0.18</v>
       </c>
       <c r="P232">
         <v>1</v>
       </c>
     </row>
     <row r="233" spans="1:16">
       <c r="A233" t="s">
         <v>498</v>
       </c>
       <c r="B233" t="s">
         <v>499</v>
       </c>
       <c r="C233" s="1">
-        <v>1042.0</v>
+        <v>3242.0</v>
       </c>
       <c r="D233" s="1">
-        <v>171.22</v>
+        <v>239.56</v>
       </c>
       <c r="E233" s="1">
-        <v>208.30763916</v>
+        <v>212.671752</v>
       </c>
       <c r="F233" t="s">
-        <v>8</v>
+        <v>51</v>
       </c>
       <c r="G233">
-        <v>1.0</v>
+        <v>1.6</v>
       </c>
       <c r="H233" s="1">
-        <v>217056.56</v>
+        <v>428104.76</v>
       </c>
       <c r="I233" s="1">
-        <v>-38645.32</v>
+        <v>56758.22</v>
       </c>
       <c r="J233" s="1">
-        <v>-17.804262630901</v>
+        <v>13.258021237605</v>
       </c>
       <c r="K233">
         <v>0.0</v>
       </c>
       <c r="L233">
         <v>0.0</v>
       </c>
       <c r="M233" s="1">
-        <v>178411.24</v>
+        <v>484862.98</v>
       </c>
       <c r="N233" s="1">
-        <v>178411.24</v>
+        <v>484862.98</v>
       </c>
       <c r="O233" s="1">
-        <v>0.19</v>
+        <v>0.36</v>
       </c>
       <c r="P233">
         <v>1</v>
       </c>
     </row>
     <row r="234" spans="1:16">
       <c r="A234" t="s">
         <v>500</v>
       </c>
       <c r="B234" t="s">
         <v>501</v>
       </c>
       <c r="C234" s="1">
-        <v>909.0</v>
+        <v>1190.0</v>
       </c>
       <c r="D234" s="1">
-        <v>252.9</v>
+        <v>439.03</v>
       </c>
       <c r="E234" s="1">
-        <v>225.85994499</v>
+        <v>480.19661345</v>
       </c>
       <c r="F234" t="s">
-        <v>8</v>
+        <v>28</v>
       </c>
       <c r="G234">
-        <v>1.0</v>
+        <v>1.17</v>
       </c>
       <c r="H234" s="1">
-        <v>205306.69</v>
+        <v>494896.34</v>
       </c>
       <c r="I234" s="1">
-        <v>24579.41</v>
+        <v>-48780.98</v>
       </c>
       <c r="J234" s="1">
-        <v>11.972045333739</v>
+        <v>-9.8568075892418</v>
       </c>
       <c r="K234">
         <v>0.0</v>
       </c>
       <c r="L234">
         <v>0.0</v>
       </c>
       <c r="M234" s="1">
-        <v>229886.1</v>
+        <v>446115.36</v>
       </c>
       <c r="N234" s="1">
-        <v>229886.1</v>
+        <v>446115.36</v>
       </c>
       <c r="O234" s="1">
-        <v>0.25</v>
+        <v>0.33</v>
       </c>
       <c r="P234">
         <v>1</v>
       </c>
     </row>
     <row r="235" spans="1:16">
       <c r="A235" t="s">
         <v>502</v>
       </c>
       <c r="B235" t="s">
         <v>503</v>
       </c>
       <c r="C235" s="1">
-        <v>2067.0</v>
+        <v>899.0</v>
       </c>
       <c r="D235" s="1">
-        <v>100.74</v>
+        <v>279.0</v>
       </c>
       <c r="E235" s="1">
-        <v>154.91231253</v>
+        <v>276.34879867</v>
       </c>
       <c r="F235" t="s">
-        <v>28</v>
+        <v>8</v>
       </c>
       <c r="G235">
-        <v>1.18</v>
+        <v>1.0</v>
       </c>
       <c r="H235" s="1">
-        <v>278753.93</v>
+        <v>248437.57</v>
       </c>
       <c r="I235" s="1">
-        <v>-102579.32</v>
+        <v>2383.43</v>
       </c>
       <c r="J235" s="1">
-        <v>-36.799237234072</v>
+        <v>0.95936778000203</v>
       </c>
       <c r="K235">
         <v>0.0</v>
       </c>
       <c r="L235">
         <v>0.0</v>
       </c>
       <c r="M235" s="1">
-        <v>176174.61</v>
+        <v>250821.0</v>
       </c>
       <c r="N235" s="1">
-        <v>176174.61</v>
+        <v>250821.0</v>
       </c>
       <c r="O235" s="1">
         <v>0.19</v>
       </c>
       <c r="P235">
         <v>1</v>
       </c>
     </row>
     <row r="236" spans="1:16">
       <c r="A236" t="s">
         <v>504</v>
       </c>
       <c r="B236" t="s">
         <v>505</v>
       </c>
       <c r="C236" s="1">
-        <v>661.0</v>
+        <v>1751.0</v>
       </c>
       <c r="D236" s="1">
-        <v>361.98</v>
+        <v>173.3</v>
       </c>
       <c r="E236" s="1">
-        <v>346.20187595</v>
+        <v>231.34137065</v>
       </c>
       <c r="F236" t="s">
         <v>28</v>
       </c>
       <c r="G236">
-        <v>1.18</v>
+        <v>1.17</v>
       </c>
       <c r="H236" s="1">
-        <v>195075.31</v>
+        <v>353919.81</v>
       </c>
       <c r="I236" s="1">
-        <v>7360.31</v>
+        <v>-94805.9</v>
       </c>
       <c r="J236" s="1">
-        <v>3.7730607732983</v>
+        <v>-26.78739570978</v>
       </c>
       <c r="K236">
         <v>0.0</v>
       </c>
       <c r="L236">
         <v>0.0</v>
       </c>
       <c r="M236" s="1">
-        <v>202435.62</v>
+        <v>259113.91</v>
       </c>
       <c r="N236" s="1">
-        <v>202435.62</v>
+        <v>259113.91</v>
       </c>
       <c r="O236" s="1">
-        <v>0.22</v>
+        <v>0.19</v>
       </c>
       <c r="P236">
         <v>1</v>
       </c>
     </row>
     <row r="237" spans="1:16">
       <c r="A237" t="s">
         <v>506</v>
       </c>
       <c r="B237" t="s">
         <v>507</v>
       </c>
       <c r="C237" s="1">
-        <v>1702.0</v>
+        <v>7613.0</v>
       </c>
       <c r="D237" s="1">
-        <v>153.06</v>
+        <v>400.2</v>
       </c>
       <c r="E237" s="1">
-        <v>169.24111046</v>
+        <v>373.08706161</v>
       </c>
       <c r="F237" t="s">
-        <v>55</v>
+        <v>104</v>
       </c>
       <c r="G237">
-        <v>1.61</v>
+        <v>10.79</v>
       </c>
       <c r="H237" s="1">
-        <v>181257.62</v>
+        <v>260932.01</v>
       </c>
       <c r="I237" s="1">
-        <v>-19616.99</v>
+        <v>21511.91</v>
       </c>
       <c r="J237" s="1">
-        <v>-10.822711894816</v>
+        <v>8.2442587247153</v>
       </c>
       <c r="K237">
         <v>0.0</v>
       </c>
       <c r="L237">
         <v>0.0</v>
       </c>
       <c r="M237" s="1">
-        <v>161640.63</v>
+        <v>282443.92</v>
       </c>
       <c r="N237" s="1">
-        <v>161640.63</v>
+        <v>282443.92</v>
       </c>
       <c r="O237" s="1">
-        <v>0.17</v>
+        <v>0.21</v>
       </c>
       <c r="P237">
         <v>1</v>
       </c>
     </row>
     <row r="238" spans="1:16">
       <c r="A238" t="s">
         <v>508</v>
       </c>
       <c r="B238" t="s">
         <v>509</v>
       </c>
       <c r="C238" s="1">
-        <v>1262.0</v>
+        <v>3136.0</v>
       </c>
       <c r="D238" s="1">
-        <v>250.5</v>
+        <v>81.76</v>
       </c>
       <c r="E238" s="1">
-        <v>219.81859746</v>
+        <v>84.52422194</v>
       </c>
       <c r="F238" t="s">
         <v>8</v>
       </c>
       <c r="G238">
         <v>1.0</v>
       </c>
       <c r="H238" s="1">
-        <v>277411.07</v>
+        <v>265067.96</v>
       </c>
       <c r="I238" s="1">
-        <v>38719.93</v>
+        <v>-8668.6</v>
       </c>
       <c r="J238" s="1">
-        <v>13.957600898911</v>
+        <v>-3.2703311256479</v>
       </c>
       <c r="K238">
         <v>0.0</v>
       </c>
       <c r="L238">
         <v>0.0</v>
       </c>
       <c r="M238" s="1">
-        <v>316131.0</v>
+        <v>256399.36</v>
       </c>
       <c r="N238" s="1">
-        <v>316131.0</v>
+        <v>256399.36</v>
       </c>
       <c r="O238" s="1">
-        <v>0.34</v>
+        <v>0.19</v>
       </c>
       <c r="P238">
         <v>1</v>
       </c>
     </row>
     <row r="239" spans="1:16">
       <c r="A239" t="s">
         <v>510</v>
       </c>
       <c r="B239" t="s">
         <v>511</v>
       </c>
       <c r="C239" s="1">
-        <v>6384.0</v>
+        <v>1746.0</v>
       </c>
       <c r="D239" s="1">
-        <v>152.0</v>
+        <v>140.7</v>
       </c>
       <c r="E239" s="1">
-        <v>99.77307487</v>
+        <v>187.02694731</v>
       </c>
       <c r="F239" t="s">
         <v>8</v>
       </c>
       <c r="G239">
         <v>1.0</v>
       </c>
       <c r="H239" s="1">
-        <v>636951.31</v>
+        <v>326549.05</v>
       </c>
       <c r="I239" s="1">
-        <v>333416.69</v>
+        <v>-80886.85</v>
       </c>
       <c r="J239" s="1">
-        <v>52.345710694904</v>
+        <v>-24.770199147724</v>
       </c>
       <c r="K239">
         <v>0.0</v>
       </c>
       <c r="L239">
         <v>0.0</v>
       </c>
       <c r="M239" s="1">
-        <v>970368.0</v>
+        <v>245662.2</v>
       </c>
       <c r="N239" s="1">
-        <v>970368.0</v>
+        <v>245662.2</v>
       </c>
       <c r="O239" s="1">
-        <v>1.04</v>
+        <v>0.18</v>
       </c>
       <c r="P239">
         <v>1</v>
       </c>
     </row>
     <row r="240" spans="1:16">
       <c r="A240" t="s">
         <v>512</v>
       </c>
       <c r="B240" t="s">
         <v>513</v>
       </c>
       <c r="C240" s="1">
-        <v>6606.0</v>
+        <v>1192.0</v>
       </c>
       <c r="D240" s="1">
-        <v>5910.0</v>
+        <v>274.85</v>
       </c>
       <c r="E240" s="1">
-        <v>4246.37102634</v>
+        <v>233.21552852</v>
       </c>
       <c r="F240" t="s">
-        <v>44</v>
+        <v>8</v>
       </c>
       <c r="G240">
-        <v>185.39</v>
+        <v>1.0</v>
       </c>
       <c r="H240" s="1">
-        <v>160156.68</v>
+        <v>277992.91</v>
       </c>
       <c r="I240" s="1">
-        <v>50428.84</v>
+        <v>49628.29</v>
       </c>
       <c r="J240" s="1">
-        <v>31.487191168049</v>
+        <v>17.852358177048</v>
       </c>
       <c r="K240">
         <v>0.0</v>
       </c>
       <c r="L240">
         <v>0.0</v>
       </c>
       <c r="M240" s="1">
-        <v>210585.52</v>
+        <v>327621.2</v>
       </c>
       <c r="N240" s="1">
-        <v>210585.52</v>
+        <v>327621.2</v>
       </c>
       <c r="O240" s="1">
-        <v>0.23</v>
+        <v>0.24</v>
       </c>
       <c r="P240">
         <v>1</v>
       </c>
     </row>
     <row r="241" spans="1:16">
       <c r="A241" t="s">
         <v>514</v>
       </c>
       <c r="B241" t="s">
         <v>515</v>
       </c>
       <c r="C241" s="1">
-        <v>990.0</v>
+        <v>4143.0</v>
       </c>
       <c r="D241" s="1">
-        <v>168.43</v>
+        <v>84.78</v>
       </c>
       <c r="E241" s="1">
-        <v>195.80054545</v>
+        <v>130.4436085</v>
       </c>
       <c r="F241" t="s">
         <v>28</v>
       </c>
       <c r="G241">
-        <v>1.18</v>
+        <v>1.17</v>
       </c>
       <c r="H241" s="1">
-        <v>169683.25</v>
+        <v>468413.56</v>
       </c>
       <c r="I241" s="1">
-        <v>-28606.47</v>
+        <v>-168487.39</v>
       </c>
       <c r="J241" s="1">
-        <v>-16.858747106742</v>
+        <v>-35.969793444921</v>
       </c>
       <c r="K241">
         <v>0.0</v>
       </c>
       <c r="L241">
         <v>0.0</v>
       </c>
       <c r="M241" s="1">
-        <v>141076.78</v>
+        <v>299926.17</v>
       </c>
       <c r="N241" s="1">
-        <v>141076.78</v>
+        <v>299926.17</v>
       </c>
       <c r="O241" s="1">
-        <v>0.15</v>
+        <v>0.22</v>
       </c>
       <c r="P241">
         <v>1</v>
       </c>
     </row>
     <row r="242" spans="1:16">
       <c r="A242" t="s">
         <v>516</v>
       </c>
       <c r="B242" t="s">
         <v>517</v>
       </c>
       <c r="C242" s="1">
-        <v>12968.0</v>
+        <v>928.0</v>
       </c>
       <c r="D242" s="1">
-        <v>3999.0</v>
+        <v>337.66</v>
       </c>
       <c r="E242" s="1">
-        <v>3652.69648365</v>
+        <v>340.90189655</v>
       </c>
       <c r="F242" t="s">
-        <v>44</v>
+        <v>28</v>
       </c>
       <c r="G242">
-        <v>185.39</v>
+        <v>1.17</v>
       </c>
       <c r="H242" s="1">
-        <v>267135.29</v>
+        <v>270555.09</v>
       </c>
       <c r="I242" s="1">
-        <v>12586.86</v>
+        <v>-2987.44</v>
       </c>
       <c r="J242" s="1">
-        <v>4.7117922907153</v>
+        <v>-1.1041891690154</v>
       </c>
       <c r="K242">
         <v>0.0</v>
       </c>
       <c r="L242">
         <v>0.0</v>
       </c>
       <c r="M242" s="1">
-        <v>279722.15</v>
+        <v>267567.65</v>
       </c>
       <c r="N242" s="1">
-        <v>279722.15</v>
+        <v>267567.65</v>
       </c>
       <c r="O242" s="1">
-        <v>0.3</v>
+        <v>0.2</v>
       </c>
       <c r="P242">
         <v>1</v>
       </c>
     </row>
     <row r="243" spans="1:16">
       <c r="A243" t="s">
         <v>518</v>
       </c>
       <c r="B243" t="s">
         <v>519</v>
       </c>
       <c r="C243" s="1">
-        <v>12147.0</v>
+        <v>1660.0</v>
       </c>
       <c r="D243" s="1">
-        <v>3507.0</v>
+        <v>243.4</v>
       </c>
       <c r="E243" s="1">
-        <v>3740.89338931</v>
+        <v>220.608</v>
       </c>
       <c r="F243" t="s">
-        <v>44</v>
+        <v>8</v>
       </c>
       <c r="G243">
-        <v>185.39</v>
+        <v>1.0</v>
       </c>
       <c r="H243" s="1">
-        <v>260529.14</v>
+        <v>366209.28</v>
       </c>
       <c r="I243" s="1">
-        <v>-30751.77</v>
+        <v>37834.72</v>
       </c>
       <c r="J243" s="1">
-        <v>-11.803581741374</v>
+        <v>10.331447635625</v>
       </c>
       <c r="K243">
         <v>0.0</v>
       </c>
       <c r="L243">
         <v>0.0</v>
       </c>
       <c r="M243" s="1">
-        <v>229777.37</v>
+        <v>404044.0</v>
       </c>
       <c r="N243" s="1">
-        <v>229777.37</v>
+        <v>404044.0</v>
       </c>
       <c r="O243" s="1">
-        <v>0.25</v>
+        <v>0.3</v>
       </c>
       <c r="P243">
         <v>1</v>
       </c>
     </row>
     <row r="244" spans="1:16">
       <c r="A244" t="s">
         <v>520</v>
       </c>
       <c r="B244" t="s">
         <v>521</v>
       </c>
       <c r="C244" s="1">
-        <v>1663.0</v>
+        <v>8262.0</v>
       </c>
       <c r="D244" s="1">
-        <v>132.35</v>
+        <v>182.8</v>
       </c>
       <c r="E244" s="1">
-        <v>111.3843656</v>
+        <v>115.57953522</v>
       </c>
       <c r="F244" t="s">
-        <v>28</v>
+        <v>8</v>
       </c>
       <c r="G244">
-        <v>1.18</v>
+        <v>1.0</v>
       </c>
       <c r="H244" s="1">
-        <v>163200.95</v>
+        <v>954918.12</v>
       </c>
       <c r="I244" s="1">
-        <v>23015.09</v>
+        <v>555375.48</v>
       </c>
       <c r="J244" s="1">
-        <v>14.102301487828</v>
+        <v>58.159487014447</v>
       </c>
       <c r="K244">
         <v>0.0</v>
       </c>
       <c r="L244">
         <v>0.0</v>
       </c>
       <c r="M244" s="1">
-        <v>186216.04</v>
+        <v>1510293.6</v>
       </c>
       <c r="N244" s="1">
-        <v>186216.04</v>
+        <v>1510293.6</v>
       </c>
       <c r="O244" s="1">
-        <v>0.2</v>
+        <v>1.12</v>
       </c>
       <c r="P244">
         <v>1</v>
       </c>
     </row>
     <row r="245" spans="1:16">
       <c r="A245" t="s">
         <v>522</v>
       </c>
       <c r="B245" t="s">
         <v>523</v>
       </c>
       <c r="C245" s="1">
-        <v>626.0</v>
+        <v>8955.0</v>
       </c>
       <c r="D245" s="1">
-        <v>358.29</v>
+        <v>5350.0</v>
       </c>
       <c r="E245" s="1">
-        <v>355.20423323</v>
+        <v>4573.69223897</v>
       </c>
       <c r="F245" t="s">
-        <v>28</v>
+        <v>46</v>
       </c>
       <c r="G245">
-        <v>1.18</v>
+        <v>186.67</v>
       </c>
       <c r="H245" s="1">
-        <v>195255.12</v>
+        <v>229920.87</v>
       </c>
       <c r="I245" s="1">
-        <v>-5492.83</v>
+        <v>26734.68</v>
       </c>
       <c r="J245" s="1">
-        <v>-2.8131554245543</v>
+        <v>11.627774372983</v>
       </c>
       <c r="K245">
         <v>0.0</v>
       </c>
       <c r="L245">
         <v>0.0</v>
       </c>
       <c r="M245" s="1">
-        <v>189762.29</v>
+        <v>256655.55</v>
       </c>
       <c r="N245" s="1">
-        <v>189762.29</v>
+        <v>256655.55</v>
       </c>
       <c r="O245" s="1">
-        <v>0.2</v>
+        <v>0.19</v>
       </c>
       <c r="P245">
         <v>1</v>
       </c>
     </row>
     <row r="246" spans="1:16">
       <c r="A246" t="s">
         <v>524</v>
       </c>
       <c r="B246" t="s">
         <v>525</v>
       </c>
       <c r="C246" s="1">
-        <v>1357.0</v>
+        <v>1954.0</v>
       </c>
       <c r="D246" s="1">
-        <v>127.45</v>
+        <v>146.4</v>
       </c>
       <c r="E246" s="1">
-        <v>129.51337509</v>
+        <v>177.37677073</v>
       </c>
       <c r="F246" t="s">
-        <v>31</v>
+        <v>28</v>
       </c>
       <c r="G246">
-        <v>0.92</v>
+        <v>1.17</v>
       </c>
       <c r="H246" s="1">
-        <v>189639.2</v>
+        <v>301233.04</v>
       </c>
       <c r="I246" s="1">
-        <v>-891.36</v>
+        <v>-56962.18</v>
       </c>
       <c r="J246" s="1">
-        <v>-0.47002940320356</v>
+        <v>-18.909672059878</v>
       </c>
       <c r="K246">
         <v>0.0</v>
       </c>
       <c r="L246">
         <v>0.0</v>
       </c>
       <c r="M246" s="1">
-        <v>188747.84</v>
+        <v>244270.86</v>
       </c>
       <c r="N246" s="1">
-        <v>188747.84</v>
+        <v>244270.86</v>
       </c>
       <c r="O246" s="1">
-        <v>0.2</v>
+        <v>0.18</v>
       </c>
       <c r="P246">
         <v>1</v>
       </c>
     </row>
     <row r="247" spans="1:16">
       <c r="A247" t="s">
         <v>526</v>
       </c>
       <c r="B247" t="s">
         <v>527</v>
       </c>
       <c r="C247" s="1">
-        <v>441.0</v>
+        <v>20892.0</v>
       </c>
       <c r="D247" s="1">
-        <v>426.88</v>
+        <v>5837.0</v>
       </c>
       <c r="E247" s="1">
-        <v>521.99562358</v>
+        <v>3684.02709171</v>
       </c>
       <c r="F247" t="s">
-        <v>28</v>
+        <v>46</v>
       </c>
       <c r="G247">
-        <v>1.18</v>
+        <v>186.67</v>
       </c>
       <c r="H247" s="1">
-        <v>203897.42</v>
+        <v>427759.46</v>
       </c>
       <c r="I247" s="1">
-        <v>-44623.27</v>
+        <v>225523.0</v>
       </c>
       <c r="J247" s="1">
-        <v>-21.88515676167</v>
+        <v>52.721919931356</v>
       </c>
       <c r="K247">
         <v>0.0</v>
       </c>
       <c r="L247">
         <v>0.0</v>
       </c>
       <c r="M247" s="1">
-        <v>159274.15</v>
+        <v>653282.46</v>
       </c>
       <c r="N247" s="1">
-        <v>159274.15</v>
+        <v>653282.46</v>
       </c>
       <c r="O247" s="1">
-        <v>0.17</v>
+        <v>0.48</v>
       </c>
       <c r="P247">
         <v>1</v>
       </c>
     </row>
     <row r="248" spans="1:16">
       <c r="A248" t="s">
         <v>528</v>
       </c>
       <c r="B248" t="s">
         <v>529</v>
       </c>
       <c r="C248" s="1">
-        <v>1084.0</v>
+        <v>17504.0</v>
       </c>
       <c r="D248" s="1">
-        <v>197.39</v>
+        <v>3263.0</v>
       </c>
       <c r="E248" s="1">
-        <v>216.53715867</v>
+        <v>3611.40859232</v>
       </c>
       <c r="F248" t="s">
-        <v>28</v>
+        <v>46</v>
       </c>
       <c r="G248">
-        <v>1.18</v>
+        <v>186.67</v>
       </c>
       <c r="H248" s="1">
-        <v>205774.54</v>
+        <v>356914.81</v>
       </c>
       <c r="I248" s="1">
-        <v>-24742.55</v>
+        <v>-50940.0</v>
       </c>
       <c r="J248" s="1">
-        <v>-12.024106578005</v>
+        <v>-14.272313328774</v>
       </c>
       <c r="K248">
         <v>0.0</v>
       </c>
       <c r="L248">
         <v>0.0</v>
       </c>
       <c r="M248" s="1">
-        <v>181031.99</v>
+        <v>305974.81</v>
       </c>
       <c r="N248" s="1">
-        <v>181031.99</v>
+        <v>305974.81</v>
       </c>
       <c r="O248" s="1">
-        <v>0.19</v>
+        <v>0.23</v>
       </c>
       <c r="P248">
         <v>1</v>
       </c>
     </row>
     <row r="249" spans="1:16">
       <c r="A249" t="s">
         <v>530</v>
       </c>
       <c r="B249" t="s">
         <v>531</v>
       </c>
       <c r="C249" s="1">
-        <v>860.0</v>
+        <v>2361.0</v>
       </c>
       <c r="D249" s="1">
-        <v>195.59</v>
+        <v>151.25</v>
       </c>
       <c r="E249" s="1">
-        <v>236.21563953</v>
+        <v>115.77432867</v>
       </c>
       <c r="F249" t="s">
         <v>28</v>
       </c>
       <c r="G249">
-        <v>1.18</v>
+        <v>1.17</v>
       </c>
       <c r="H249" s="1">
-        <v>173242.42</v>
+        <v>239156.78</v>
       </c>
       <c r="I249" s="1">
-        <v>-30928.95</v>
+        <v>65771.28</v>
       </c>
       <c r="J249" s="1">
-        <v>-17.852988892674</v>
+        <v>27.501323608722</v>
       </c>
       <c r="K249">
         <v>0.0</v>
       </c>
       <c r="L249">
         <v>0.0</v>
       </c>
       <c r="M249" s="1">
-        <v>142313.47</v>
+        <v>304928.06</v>
       </c>
       <c r="N249" s="1">
-        <v>142313.47</v>
+        <v>304928.06</v>
       </c>
       <c r="O249" s="1">
-        <v>0.15</v>
+        <v>0.23</v>
       </c>
       <c r="P249">
         <v>1</v>
       </c>
     </row>
     <row r="250" spans="1:16">
       <c r="A250" t="s">
         <v>532</v>
       </c>
       <c r="B250" t="s">
         <v>533</v>
       </c>
       <c r="C250" s="1">
-        <v>3772.0</v>
+        <v>940.0</v>
       </c>
       <c r="D250" s="1">
-        <v>152.1</v>
+        <v>329.65</v>
       </c>
       <c r="E250" s="1">
-        <v>121.43425239</v>
+        <v>351.6393617</v>
       </c>
       <c r="F250" t="s">
         <v>28</v>
       </c>
       <c r="G250">
-        <v>1.18</v>
+        <v>1.17</v>
       </c>
       <c r="H250" s="1">
-        <v>390732.56</v>
+        <v>288497.38</v>
       </c>
       <c r="I250" s="1">
-        <v>94669.7</v>
+        <v>-23899.14</v>
       </c>
       <c r="J250" s="1">
-        <v>24.228771720483</v>
+        <v>-8.2840059067434</v>
       </c>
       <c r="K250">
         <v>0.0</v>
       </c>
       <c r="L250">
         <v>0.0</v>
       </c>
       <c r="M250" s="1">
-        <v>485402.26</v>
+        <v>264598.24</v>
       </c>
       <c r="N250" s="1">
-        <v>485402.26</v>
+        <v>264598.24</v>
       </c>
       <c r="O250" s="1">
-        <v>0.52</v>
+        <v>0.2</v>
       </c>
       <c r="P250">
         <v>1</v>
       </c>
     </row>
     <row r="251" spans="1:16">
       <c r="A251" t="s">
         <v>534</v>
       </c>
       <c r="B251" t="s">
         <v>535</v>
       </c>
       <c r="C251" s="1">
-        <v>2236.0</v>
+        <v>30714.0</v>
       </c>
       <c r="D251" s="1">
-        <v>115.55</v>
+        <v>108.9</v>
       </c>
       <c r="E251" s="1">
-        <v>101.89449911</v>
+        <v>109.4677183</v>
       </c>
       <c r="F251" t="s">
-        <v>28</v>
+        <v>104</v>
       </c>
       <c r="G251">
-        <v>1.18</v>
+        <v>10.79</v>
       </c>
       <c r="H251" s="1">
-        <v>199901.5</v>
+        <v>308871.96</v>
       </c>
       <c r="I251" s="1">
-        <v>18694.72</v>
+        <v>1200.78</v>
       </c>
       <c r="J251" s="1">
-        <v>9.3519658431778</v>
+        <v>0.3887630330704</v>
       </c>
       <c r="K251">
         <v>0.0</v>
       </c>
       <c r="L251">
         <v>0.0</v>
       </c>
       <c r="M251" s="1">
-        <v>218596.22</v>
+        <v>310072.74</v>
       </c>
       <c r="N251" s="1">
-        <v>218596.22</v>
+        <v>310072.74</v>
       </c>
       <c r="O251" s="1">
         <v>0.23</v>
       </c>
       <c r="P251">
         <v>1</v>
       </c>
     </row>
     <row r="252" spans="1:16">
       <c r="A252" t="s">
         <v>536</v>
       </c>
       <c r="B252" t="s">
         <v>537</v>
       </c>
       <c r="C252" s="1">
-        <v>15184.0</v>
+        <v>904.0</v>
       </c>
       <c r="D252" s="1">
-        <v>2162.5</v>
+        <v>129.5</v>
       </c>
       <c r="E252" s="1">
-        <v>2235.23511591</v>
+        <v>130.43095133</v>
       </c>
       <c r="F252" t="s">
-        <v>44</v>
+        <v>31</v>
       </c>
       <c r="G252">
-        <v>185.39</v>
+        <v>0.92</v>
       </c>
       <c r="H252" s="1">
-        <v>191176.72</v>
+        <v>127867.47</v>
       </c>
       <c r="I252" s="1">
-        <v>-14066.04</v>
+        <v>-307.68</v>
       </c>
       <c r="J252" s="1">
-        <v>-7.357611324224</v>
+        <v>-0.24062413997868</v>
       </c>
       <c r="K252">
         <v>0.0</v>
       </c>
       <c r="L252">
         <v>0.0</v>
       </c>
       <c r="M252" s="1">
-        <v>177110.68</v>
+        <v>127559.79</v>
       </c>
       <c r="N252" s="1">
-        <v>177110.68</v>
+        <v>127559.79</v>
       </c>
       <c r="O252" s="1">
-        <v>0.19</v>
+        <v>0.09</v>
       </c>
       <c r="P252">
         <v>1</v>
       </c>
     </row>
     <row r="253" spans="1:16">
       <c r="A253" t="s">
         <v>538</v>
       </c>
       <c r="B253" t="s">
         <v>539</v>
       </c>
       <c r="C253" s="1">
-        <v>922.0</v>
+        <v>753.0</v>
       </c>
       <c r="D253" s="1">
-        <v>215.91</v>
+        <v>456.85</v>
       </c>
       <c r="E253" s="1">
-        <v>226.09587852</v>
+        <v>476.17807437</v>
       </c>
       <c r="F253" t="s">
         <v>28</v>
       </c>
       <c r="G253">
-        <v>1.18</v>
+        <v>1.17</v>
       </c>
       <c r="H253" s="1">
-        <v>177947.75</v>
+        <v>314470.56</v>
       </c>
       <c r="I253" s="1">
-        <v>-9523.52</v>
+        <v>-20722.76</v>
       </c>
       <c r="J253" s="1">
-        <v>-5.3518631171229</v>
+        <v>-6.5897297349552</v>
       </c>
       <c r="K253">
         <v>0.0</v>
       </c>
       <c r="L253">
         <v>0.0</v>
       </c>
       <c r="M253" s="1">
-        <v>168424.23</v>
+        <v>293747.8</v>
       </c>
       <c r="N253" s="1">
-        <v>168424.23</v>
+        <v>293747.8</v>
       </c>
       <c r="O253" s="1">
-        <v>0.18</v>
+        <v>0.22</v>
       </c>
       <c r="P253">
         <v>1</v>
       </c>
     </row>
     <row r="254" spans="1:16">
       <c r="A254" t="s">
         <v>540</v>
       </c>
       <c r="B254" t="s">
         <v>541</v>
       </c>
       <c r="C254" s="1">
-        <v>3636.0</v>
+        <v>9960.0</v>
       </c>
       <c r="D254" s="1">
-        <v>411.11</v>
+        <v>5331.0</v>
       </c>
       <c r="E254" s="1">
-        <v>398.03124037</v>
+        <v>5880.32128514</v>
       </c>
       <c r="F254" t="s">
-        <v>28</v>
+        <v>46</v>
       </c>
       <c r="G254">
-        <v>1.18</v>
+        <v>186.67</v>
       </c>
       <c r="H254" s="1">
-        <v>1262485.97</v>
+        <v>317921.88</v>
       </c>
       <c r="I254" s="1">
-        <v>2200.32</v>
+        <v>-33476.22</v>
       </c>
       <c r="J254" s="1">
-        <v>0.17428470908077</v>
+        <v>-10.529699937607</v>
       </c>
       <c r="K254">
         <v>0.0</v>
       </c>
       <c r="L254">
         <v>0.0</v>
       </c>
       <c r="M254" s="1">
-        <v>1264686.29</v>
+        <v>284445.66</v>
       </c>
       <c r="N254" s="1">
-        <v>1264686.29</v>
+        <v>284445.66</v>
       </c>
       <c r="O254" s="1">
-        <v>1.35</v>
+        <v>0.21</v>
       </c>
       <c r="P254">
         <v>1</v>
       </c>
     </row>
     <row r="255" spans="1:16">
       <c r="A255" t="s">
         <v>542</v>
       </c>
       <c r="B255" t="s">
         <v>543</v>
       </c>
       <c r="C255" s="1">
-        <v>1220.0</v>
+        <v>3059.0</v>
       </c>
       <c r="D255" s="1">
-        <v>221.44</v>
+        <v>146.45</v>
       </c>
       <c r="E255" s="1">
-        <v>184.56318033</v>
+        <v>128.52461589</v>
       </c>
       <c r="F255" t="s">
         <v>28</v>
       </c>
       <c r="G255">
-        <v>1.18</v>
+        <v>1.17</v>
       </c>
       <c r="H255" s="1">
-        <v>197186.37</v>
+        <v>336593.96</v>
       </c>
       <c r="I255" s="1">
-        <v>31382.35</v>
+        <v>45944.29</v>
       </c>
       <c r="J255" s="1">
-        <v>15.915070600468</v>
+        <v>13.649766620886</v>
       </c>
       <c r="K255">
         <v>0.0</v>
       </c>
       <c r="L255">
         <v>0.0</v>
       </c>
       <c r="M255" s="1">
-        <v>228568.72</v>
+        <v>382538.25</v>
       </c>
       <c r="N255" s="1">
-        <v>228568.72</v>
+        <v>382538.25</v>
       </c>
       <c r="O255" s="1">
-        <v>0.24</v>
+        <v>0.28</v>
       </c>
       <c r="P255">
         <v>1</v>
       </c>
     </row>
     <row r="256" spans="1:16">
       <c r="A256" t="s">
         <v>544</v>
       </c>
       <c r="B256" t="s">
         <v>545</v>
       </c>
       <c r="C256" s="1">
-        <v>778.0</v>
+        <v>2490.0</v>
       </c>
       <c r="D256" s="1">
-        <v>292.05</v>
+        <v>130.17</v>
       </c>
       <c r="E256" s="1">
-        <v>286.0062982</v>
+        <v>106.65028514</v>
       </c>
       <c r="F256" t="s">
         <v>28</v>
       </c>
       <c r="G256">
-        <v>1.18</v>
+        <v>1.17</v>
       </c>
       <c r="H256" s="1">
-        <v>195133.88</v>
+        <v>231726.3</v>
       </c>
       <c r="I256" s="1">
-        <v>-2896.56</v>
+        <v>45041.95</v>
       </c>
       <c r="J256" s="1">
-        <v>-1.4843962514352</v>
+        <v>19.437564920339</v>
       </c>
       <c r="K256">
         <v>0.0</v>
       </c>
       <c r="L256">
         <v>0.0</v>
       </c>
       <c r="M256" s="1">
-        <v>192237.32</v>
+        <v>276768.25</v>
       </c>
       <c r="N256" s="1">
-        <v>192237.32</v>
+        <v>276768.25</v>
       </c>
       <c r="O256" s="1">
-        <v>0.21</v>
+        <v>0.2</v>
       </c>
       <c r="P256">
         <v>1</v>
       </c>
     </row>
     <row r="257" spans="1:16">
       <c r="A257" t="s">
         <v>546</v>
       </c>
       <c r="B257" t="s">
         <v>547</v>
       </c>
       <c r="C257" s="1">
-        <v>5628.0</v>
+        <v>23622.0</v>
       </c>
       <c r="D257" s="1">
-        <v>6041.0</v>
+        <v>2662.0</v>
       </c>
       <c r="E257" s="1">
-        <v>6007.63823738</v>
+        <v>2198.7348658</v>
       </c>
       <c r="F257" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="G257">
-        <v>185.39</v>
+        <v>186.67</v>
       </c>
       <c r="H257" s="1">
-        <v>184397.05</v>
+        <v>288838.48</v>
       </c>
       <c r="I257" s="1">
-        <v>-1011.39</v>
+        <v>48026.61</v>
       </c>
       <c r="J257" s="1">
-        <v>-0.54848491339748</v>
+        <v>16.627497139578</v>
       </c>
       <c r="K257">
         <v>0.0</v>
       </c>
       <c r="L257">
         <v>0.0</v>
       </c>
       <c r="M257" s="1">
-        <v>183385.66</v>
+        <v>336865.09</v>
       </c>
       <c r="N257" s="1">
-        <v>183385.66</v>
+        <v>336865.09</v>
       </c>
       <c r="O257" s="1">
-        <v>0.2</v>
+        <v>0.25</v>
       </c>
       <c r="P257">
         <v>1</v>
       </c>
     </row>
     <row r="258" spans="1:16">
       <c r="A258" t="s">
         <v>548</v>
       </c>
       <c r="B258" t="s">
         <v>549</v>
       </c>
       <c r="C258" s="1">
-        <v>1323.0</v>
+        <v>1384.0</v>
       </c>
       <c r="D258" s="1">
-        <v>41030.0</v>
+        <v>217.73</v>
       </c>
       <c r="E258" s="1">
-        <v>30179.68102797</v>
+        <v>221.24348266</v>
       </c>
       <c r="F258" t="s">
-        <v>44</v>
+        <v>28</v>
       </c>
       <c r="G258">
-        <v>185.39</v>
+        <v>1.17</v>
       </c>
       <c r="H258" s="1">
-        <v>228326.3</v>
+        <v>262193.37</v>
       </c>
       <c r="I258" s="1">
-        <v>64468.81</v>
+        <v>-4881.17</v>
       </c>
       <c r="J258" s="1">
-        <v>28.235385060766</v>
+        <v>-1.8616679742894</v>
       </c>
       <c r="K258">
         <v>0.0</v>
       </c>
       <c r="L258">
         <v>0.0</v>
       </c>
       <c r="M258" s="1">
-        <v>292795.11</v>
+        <v>257312.2</v>
       </c>
       <c r="N258" s="1">
-        <v>292795.11</v>
+        <v>257312.2</v>
       </c>
       <c r="O258" s="1">
-        <v>0.31</v>
+        <v>0.19</v>
       </c>
       <c r="P258">
         <v>1</v>
       </c>
     </row>
     <row r="259" spans="1:16">
       <c r="A259" t="s">
         <v>550</v>
       </c>
       <c r="B259" t="s">
         <v>551</v>
       </c>
       <c r="C259" s="1">
-        <v>2793.0</v>
+        <v>1702.0</v>
       </c>
       <c r="D259" s="1">
-        <v>131.99</v>
+        <v>282.23</v>
       </c>
       <c r="E259" s="1">
-        <v>117.68479413</v>
+        <v>189.01914806</v>
       </c>
       <c r="F259" t="s">
-        <v>55</v>
+        <v>28</v>
       </c>
       <c r="G259">
-        <v>1.61</v>
+        <v>1.17</v>
       </c>
       <c r="H259" s="1">
-        <v>202095.6</v>
+        <v>280393.32</v>
       </c>
       <c r="I259" s="1">
-        <v>26643.93</v>
+        <v>129781.27</v>
       </c>
       <c r="J259" s="1">
-        <v>13.183824882877</v>
+        <v>46.285435758598</v>
       </c>
       <c r="K259">
         <v>0.0</v>
       </c>
       <c r="L259">
         <v>0.0</v>
       </c>
       <c r="M259" s="1">
-        <v>228739.53</v>
+        <v>410174.59</v>
       </c>
       <c r="N259" s="1">
-        <v>228739.53</v>
+        <v>410174.59</v>
       </c>
       <c r="O259" s="1">
-        <v>0.25</v>
+        <v>0.3</v>
       </c>
       <c r="P259">
         <v>1</v>
       </c>
     </row>
     <row r="260" spans="1:16">
       <c r="A260" t="s">
         <v>552</v>
       </c>
       <c r="B260" t="s">
         <v>553</v>
       </c>
       <c r="C260" s="1">
-        <v>7544.0</v>
+        <v>1125.0</v>
       </c>
       <c r="D260" s="1">
-        <v>55.61</v>
+        <v>279.72</v>
       </c>
       <c r="E260" s="1">
-        <v>52.52418743</v>
+        <v>280.66478222</v>
       </c>
       <c r="F260" t="s">
         <v>28</v>
       </c>
       <c r="G260">
-        <v>1.18</v>
+        <v>1.17</v>
       </c>
       <c r="H260" s="1">
-        <v>340742.65</v>
+        <v>275502.02</v>
       </c>
       <c r="I260" s="1">
-        <v>14197.78</v>
+        <v>-6793.11</v>
       </c>
       <c r="J260" s="1">
-        <v>4.1667164354095</v>
+        <v>-2.4657205780197</v>
       </c>
       <c r="K260">
         <v>0.0</v>
       </c>
       <c r="L260">
         <v>0.0</v>
       </c>
       <c r="M260" s="1">
-        <v>354940.43</v>
+        <v>268708.91</v>
       </c>
       <c r="N260" s="1">
-        <v>354940.43</v>
+        <v>268708.91</v>
       </c>
       <c r="O260" s="1">
-        <v>0.38</v>
+        <v>0.2</v>
       </c>
       <c r="P260">
         <v>1</v>
       </c>
     </row>
     <row r="261" spans="1:16">
       <c r="A261" t="s">
         <v>554</v>
       </c>
       <c r="B261" t="s">
         <v>555</v>
       </c>
       <c r="C261" s="1">
-        <v>693.0</v>
+        <v>1027.0</v>
       </c>
       <c r="D261" s="1">
-        <v>454.76</v>
+        <v>466.7</v>
       </c>
       <c r="E261" s="1">
-        <v>389.06569986</v>
+        <v>495.22700097</v>
       </c>
       <c r="F261" t="s">
         <v>28</v>
       </c>
       <c r="G261">
-        <v>1.18</v>
+        <v>1.17</v>
       </c>
       <c r="H261" s="1">
-        <v>237074.96</v>
+        <v>437386.95</v>
       </c>
       <c r="I261" s="1">
-        <v>29559.57</v>
+        <v>-28112.85</v>
       </c>
       <c r="J261" s="1">
-        <v>12.468448797798</v>
+        <v>-6.4274551401225</v>
       </c>
       <c r="K261">
         <v>0.0</v>
       </c>
       <c r="L261">
         <v>0.0</v>
       </c>
       <c r="M261" s="1">
-        <v>266634.53</v>
+        <v>409274.1</v>
       </c>
       <c r="N261" s="1">
-        <v>266634.53</v>
+        <v>409274.1</v>
       </c>
       <c r="O261" s="1">
-        <v>0.29</v>
+        <v>0.3</v>
       </c>
       <c r="P261">
         <v>1</v>
       </c>
     </row>
     <row r="262" spans="1:16">
       <c r="A262" t="s">
         <v>556</v>
       </c>
       <c r="B262" t="s">
         <v>557</v>
       </c>
       <c r="C262" s="1">
-        <v>40772.0</v>
+        <v>2727.0</v>
       </c>
       <c r="D262" s="1">
-        <v>13.64</v>
+        <v>158.35</v>
       </c>
       <c r="E262" s="1">
-        <v>14.02023889</v>
+        <v>161.98243124</v>
       </c>
       <c r="F262" t="s">
-        <v>187</v>
+        <v>28</v>
       </c>
       <c r="G262">
-        <v>1.69</v>
+        <v>1.17</v>
       </c>
       <c r="H262" s="1">
-        <v>327903.02</v>
+        <v>379880.52</v>
       </c>
       <c r="I262" s="1">
-        <v>1762.99</v>
+        <v>-11149.88</v>
       </c>
       <c r="J262" s="1">
-        <v>0.53765592033889</v>
+        <v>-2.9351018051676</v>
       </c>
       <c r="K262">
         <v>0.0</v>
       </c>
       <c r="L262">
         <v>0.0</v>
       </c>
       <c r="M262" s="1">
-        <v>329666.01</v>
+        <v>368730.64</v>
       </c>
       <c r="N262" s="1">
-        <v>329666.01</v>
+        <v>368730.64</v>
       </c>
       <c r="O262" s="1">
-        <v>0.35</v>
+        <v>0.27</v>
       </c>
       <c r="P262">
         <v>1</v>
       </c>
     </row>
     <row r="263" spans="1:16">
       <c r="A263" t="s">
         <v>558</v>
       </c>
       <c r="B263" t="s">
         <v>559</v>
       </c>
       <c r="C263" s="1">
-        <v>761.0</v>
+        <v>1447.0</v>
       </c>
       <c r="D263" s="1">
-        <v>301.49</v>
+        <v>194.07</v>
       </c>
       <c r="E263" s="1">
-        <v>277.32792378</v>
+        <v>214.75178991</v>
       </c>
       <c r="F263" t="s">
         <v>28</v>
       </c>
       <c r="G263">
-        <v>1.18</v>
+        <v>1.17</v>
       </c>
       <c r="H263" s="1">
-        <v>179968.2</v>
+        <v>271174.47</v>
       </c>
       <c r="I263" s="1">
-        <v>14146.52</v>
+        <v>-31383.43</v>
       </c>
       <c r="J263" s="1">
-        <v>7.8605664778555</v>
+        <v>-11.57315067307</v>
       </c>
       <c r="K263">
         <v>0.0</v>
       </c>
       <c r="L263">
         <v>0.0</v>
       </c>
       <c r="M263" s="1">
-        <v>194114.72</v>
+        <v>239791.04</v>
       </c>
       <c r="N263" s="1">
-        <v>194114.72</v>
+        <v>239791.04</v>
       </c>
       <c r="O263" s="1">
-        <v>0.21</v>
+        <v>0.18</v>
       </c>
       <c r="P263">
         <v>1</v>
       </c>
     </row>
     <row r="264" spans="1:16">
       <c r="A264" t="s">
         <v>560</v>
       </c>
       <c r="B264" t="s">
         <v>561</v>
       </c>
       <c r="C264" s="1">
-        <v>5278.0</v>
+        <v>6915.0</v>
       </c>
       <c r="D264" s="1">
-        <v>74.77</v>
+        <v>7072.0</v>
       </c>
       <c r="E264" s="1">
-        <v>80.21548314</v>
+        <v>6124.59652928</v>
       </c>
       <c r="F264" t="s">
-        <v>28</v>
+        <v>46</v>
       </c>
       <c r="G264">
-        <v>1.18</v>
+        <v>186.67</v>
       </c>
       <c r="H264" s="1">
-        <v>366462.97</v>
+        <v>230720.62</v>
       </c>
       <c r="I264" s="1">
-        <v>-32577.39</v>
+        <v>31257.92</v>
       </c>
       <c r="J264" s="1">
-        <v>-8.8896812684785</v>
+        <v>13.5479524977</v>
       </c>
       <c r="K264">
         <v>0.0</v>
       </c>
       <c r="L264">
         <v>0.0</v>
       </c>
       <c r="M264" s="1">
-        <v>333885.58</v>
+        <v>261978.54</v>
       </c>
       <c r="N264" s="1">
-        <v>333885.58</v>
+        <v>261978.54</v>
       </c>
       <c r="O264" s="1">
-        <v>0.36</v>
+        <v>0.19</v>
       </c>
       <c r="P264">
         <v>1</v>
       </c>
     </row>
     <row r="265" spans="1:16">
       <c r="A265" t="s">
         <v>562</v>
       </c>
       <c r="B265" t="s">
         <v>563</v>
       </c>
       <c r="C265" s="1">
-        <v>348.0</v>
+        <v>1611.0</v>
       </c>
       <c r="D265" s="1">
-        <v>690.37</v>
+        <v>45480.0</v>
       </c>
       <c r="E265" s="1">
-        <v>518.09678161</v>
+        <v>32678.01738051</v>
       </c>
       <c r="F265" t="s">
-        <v>28</v>
+        <v>46</v>
       </c>
       <c r="G265">
-        <v>1.18</v>
+        <v>186.67</v>
       </c>
       <c r="H265" s="1">
-        <v>157341.02</v>
+        <v>296531.9</v>
       </c>
       <c r="I265" s="1">
-        <v>45923.72</v>
+        <v>95974.99</v>
       </c>
       <c r="J265" s="1">
-        <v>29.187379108131</v>
+        <v>32.36582303624</v>
       </c>
       <c r="K265">
         <v>0.0</v>
       </c>
       <c r="L265">
         <v>0.0</v>
       </c>
       <c r="M265" s="1">
-        <v>203264.74</v>
+        <v>392506.89</v>
       </c>
       <c r="N265" s="1">
-        <v>203264.74</v>
+        <v>392506.89</v>
       </c>
       <c r="O265" s="1">
-        <v>0.22</v>
+        <v>0.29</v>
       </c>
       <c r="P265">
         <v>1</v>
       </c>
     </row>
     <row r="266" spans="1:16">
       <c r="A266" t="s">
         <v>564</v>
       </c>
       <c r="B266" t="s">
         <v>565</v>
       </c>
       <c r="C266" s="1">
-        <v>2615.0</v>
+        <v>5442.0</v>
       </c>
       <c r="D266" s="1">
-        <v>73.94</v>
+        <v>143.82</v>
       </c>
       <c r="E266" s="1">
-        <v>58.25935755</v>
+        <v>124.69152701</v>
       </c>
       <c r="F266" t="s">
-        <v>8</v>
+        <v>51</v>
       </c>
       <c r="G266">
-        <v>1.0</v>
+        <v>1.6</v>
       </c>
       <c r="H266" s="1">
-        <v>152348.22</v>
+        <v>420056.86</v>
       </c>
       <c r="I266" s="1">
-        <v>41004.88</v>
+        <v>68561.22</v>
       </c>
       <c r="J266" s="1">
-        <v>26.915234060496</v>
+        <v>16.321890326943</v>
       </c>
       <c r="K266">
         <v>0.0</v>
       </c>
       <c r="L266">
         <v>0.0</v>
       </c>
       <c r="M266" s="1">
-        <v>193353.1</v>
+        <v>488618.08</v>
       </c>
       <c r="N266" s="1">
-        <v>193353.1</v>
+        <v>488618.08</v>
       </c>
       <c r="O266" s="1">
-        <v>0.21</v>
+        <v>0.36</v>
       </c>
       <c r="P266">
         <v>1</v>
       </c>
     </row>
     <row r="267" spans="1:16">
       <c r="A267" t="s">
         <v>566</v>
       </c>
       <c r="B267" t="s">
         <v>567</v>
       </c>
       <c r="C267" s="1">
-        <v>3922.0</v>
+        <v>7396.0</v>
       </c>
       <c r="D267" s="1">
-        <v>52.5</v>
+        <v>6154.0</v>
       </c>
       <c r="E267" s="1">
-        <v>58.38020653</v>
+        <v>6083.06598161</v>
       </c>
       <c r="F267" t="s">
-        <v>101</v>
+        <v>46</v>
       </c>
       <c r="G267">
-        <v>0.87</v>
+        <v>186.67</v>
       </c>
       <c r="H267" s="1">
-        <v>228986.95</v>
+        <v>244289.86</v>
       </c>
       <c r="I267" s="1">
-        <v>8189.81</v>
+        <v>-460.68</v>
       </c>
       <c r="J267" s="1">
-        <v>3.5765400604707</v>
+        <v>-0.18857925580702</v>
       </c>
       <c r="K267">
         <v>0.0</v>
       </c>
       <c r="L267">
         <v>0.0</v>
       </c>
       <c r="M267" s="1">
-        <v>237176.76</v>
+        <v>243829.18</v>
       </c>
       <c r="N267" s="1">
-        <v>237176.76</v>
+        <v>243829.18</v>
       </c>
       <c r="O267" s="1">
-        <v>0.25</v>
+        <v>0.18</v>
       </c>
       <c r="P267">
         <v>1</v>
       </c>
     </row>
     <row r="268" spans="1:16">
       <c r="A268" t="s">
         <v>568</v>
       </c>
       <c r="B268" t="s">
         <v>569</v>
       </c>
       <c r="C268" s="1">
-        <v>782.0</v>
+        <v>1004.0</v>
       </c>
       <c r="D268" s="1">
-        <v>262.0</v>
+        <v>485.53</v>
       </c>
       <c r="E268" s="1">
-        <v>239.70652174</v>
+        <v>402.99444223</v>
       </c>
       <c r="F268" t="s">
-        <v>8</v>
+        <v>28</v>
       </c>
       <c r="G268">
-        <v>1.0</v>
+        <v>1.17</v>
       </c>
       <c r="H268" s="1">
-        <v>187450.5</v>
+        <v>353426.24</v>
       </c>
       <c r="I268" s="1">
-        <v>17433.5</v>
+        <v>62825.25</v>
       </c>
       <c r="J268" s="1">
-        <v>9.3003219516619</v>
+        <v>17.776057035267</v>
       </c>
       <c r="K268">
         <v>0.0</v>
       </c>
       <c r="L268">
         <v>0.0</v>
       </c>
       <c r="M268" s="1">
-        <v>204884.0</v>
+        <v>416251.49</v>
       </c>
       <c r="N268" s="1">
-        <v>204884.0</v>
+        <v>416251.49</v>
       </c>
       <c r="O268" s="1">
-        <v>0.22</v>
+        <v>0.31</v>
       </c>
       <c r="P268">
         <v>1</v>
       </c>
     </row>
     <row r="269" spans="1:16">
       <c r="A269" t="s">
         <v>570</v>
       </c>
       <c r="B269" t="s">
         <v>571</v>
       </c>
       <c r="C269" s="1">
-        <v>245.0</v>
+        <v>4367.0</v>
       </c>
       <c r="D269" s="1">
-        <v>899.55</v>
+        <v>73.08</v>
       </c>
       <c r="E269" s="1">
-        <v>750.63914286</v>
+        <v>68.96867873</v>
       </c>
       <c r="F269" t="s">
         <v>28</v>
       </c>
       <c r="G269">
-        <v>1.18</v>
+        <v>1.17</v>
       </c>
       <c r="H269" s="1">
-        <v>161243.76</v>
+        <v>259011.06</v>
       </c>
       <c r="I269" s="1">
-        <v>25219.08</v>
+        <v>13502.27</v>
       </c>
       <c r="J269" s="1">
-        <v>15.640344779854</v>
+        <v>5.213009050656</v>
       </c>
       <c r="K269">
         <v>0.0</v>
       </c>
       <c r="L269">
         <v>0.0</v>
       </c>
       <c r="M269" s="1">
-        <v>186462.84</v>
+        <v>272513.33</v>
       </c>
       <c r="N269" s="1">
-        <v>186462.84</v>
+        <v>272513.33</v>
       </c>
       <c r="O269" s="1">
         <v>0.2</v>
       </c>
       <c r="P269">
         <v>1</v>
       </c>
     </row>
     <row r="270" spans="1:16">
       <c r="A270" t="s">
         <v>572</v>
       </c>
       <c r="B270" t="s">
         <v>573</v>
       </c>
       <c r="C270" s="1">
-        <v>3959.0</v>
+        <v>32702.0</v>
       </c>
       <c r="D270" s="1">
-        <v>60.69</v>
+        <v>13.85</v>
       </c>
       <c r="E270" s="1">
-        <v>48.67516039</v>
+        <v>14.05401352</v>
       </c>
       <c r="F270" t="s">
-        <v>28</v>
+        <v>183</v>
       </c>
       <c r="G270">
-        <v>1.18</v>
+        <v>1.64</v>
       </c>
       <c r="H270" s="1">
-        <v>168412.42</v>
+        <v>268380.16</v>
       </c>
       <c r="I270" s="1">
-        <v>34871.74</v>
+        <v>8585.96</v>
       </c>
       <c r="J270" s="1">
-        <v>20.706156944957</v>
+        <v>3.199178359533</v>
       </c>
       <c r="K270">
         <v>0.0</v>
       </c>
       <c r="L270">
         <v>0.0</v>
       </c>
       <c r="M270" s="1">
-        <v>203284.16</v>
+        <v>276966.12</v>
       </c>
       <c r="N270" s="1">
-        <v>203284.16</v>
+        <v>276966.12</v>
       </c>
       <c r="O270" s="1">
-        <v>0.22</v>
+        <v>0.2</v>
       </c>
       <c r="P270">
         <v>1</v>
       </c>
     </row>
     <row r="271" spans="1:16">
       <c r="A271" t="s">
         <v>574</v>
       </c>
       <c r="B271" t="s">
         <v>575</v>
       </c>
       <c r="C271" s="1">
-        <v>991.0</v>
+        <v>1039.0</v>
       </c>
       <c r="D271" s="1">
-        <v>183.65</v>
+        <v>307.33</v>
       </c>
       <c r="E271" s="1">
-        <v>234.06533804</v>
+        <v>284.80887392</v>
       </c>
       <c r="F271" t="s">
         <v>28</v>
       </c>
       <c r="G271">
-        <v>1.18</v>
+        <v>1.17</v>
       </c>
       <c r="H271" s="1">
-        <v>203108.26</v>
+        <v>253250.42</v>
       </c>
       <c r="I271" s="1">
-        <v>-49127.85</v>
+        <v>19412.78</v>
       </c>
       <c r="J271" s="1">
-        <v>-24.188011851414</v>
+        <v>7.665448294222</v>
       </c>
       <c r="K271">
         <v>0.0</v>
       </c>
       <c r="L271">
         <v>0.0</v>
       </c>
       <c r="M271" s="1">
-        <v>153980.41</v>
+        <v>272663.2</v>
       </c>
       <c r="N271" s="1">
-        <v>153980.41</v>
+        <v>272663.2</v>
       </c>
       <c r="O271" s="1">
-        <v>0.16</v>
+        <v>0.2</v>
       </c>
       <c r="P271">
         <v>1</v>
       </c>
     </row>
     <row r="272" spans="1:16">
       <c r="A272" t="s">
         <v>576</v>
       </c>
       <c r="B272" t="s">
         <v>577</v>
       </c>
       <c r="C272" s="1">
-        <v>2216.0</v>
+        <v>3443.0</v>
       </c>
       <c r="D272" s="1">
-        <v>90.57</v>
+        <v>141.59</v>
       </c>
       <c r="E272" s="1">
-        <v>98.24323105</v>
+        <v>130.4635957</v>
       </c>
       <c r="F272" t="s">
         <v>28</v>
       </c>
       <c r="G272">
-        <v>1.18</v>
+        <v>1.17</v>
       </c>
       <c r="H272" s="1">
-        <v>185688.84</v>
+        <v>386292.03</v>
       </c>
       <c r="I272" s="1">
-        <v>-15882.06</v>
+        <v>29978.46</v>
       </c>
       <c r="J272" s="1">
-        <v>-8.5530503610233</v>
+        <v>7.76056912176</v>
       </c>
       <c r="K272">
         <v>0.0</v>
       </c>
       <c r="L272">
         <v>0.0</v>
       </c>
       <c r="M272" s="1">
-        <v>169806.78</v>
+        <v>416270.49</v>
       </c>
       <c r="N272" s="1">
-        <v>169806.78</v>
+        <v>416270.49</v>
       </c>
       <c r="O272" s="1">
-        <v>0.18</v>
+        <v>0.31</v>
       </c>
       <c r="P272">
         <v>1</v>
       </c>
     </row>
     <row r="273" spans="1:16">
       <c r="A273" t="s">
         <v>578</v>
       </c>
       <c r="B273" t="s">
         <v>579</v>
       </c>
       <c r="C273" s="1">
-        <v>990.0</v>
+        <v>6272.0</v>
       </c>
       <c r="D273" s="1">
-        <v>179.1</v>
+        <v>74.7</v>
       </c>
       <c r="E273" s="1">
-        <v>239.59980808</v>
+        <v>78.79673788</v>
       </c>
       <c r="F273" t="s">
         <v>28</v>
       </c>
       <c r="G273">
-        <v>1.18</v>
+        <v>1.17</v>
       </c>
       <c r="H273" s="1">
-        <v>207404.36</v>
+        <v>427388.22</v>
       </c>
       <c r="I273" s="1">
-        <v>-57390.4</v>
+        <v>-27321.27</v>
       </c>
       <c r="J273" s="1">
-        <v>-27.670777991359</v>
+        <v>-6.3926118506495</v>
       </c>
       <c r="K273">
         <v>0.0</v>
       </c>
       <c r="L273">
         <v>0.0</v>
       </c>
       <c r="M273" s="1">
-        <v>150013.96</v>
+        <v>400066.95</v>
       </c>
       <c r="N273" s="1">
-        <v>150013.96</v>
+        <v>400066.95</v>
       </c>
       <c r="O273" s="1">
-        <v>0.16</v>
+        <v>0.3</v>
       </c>
       <c r="P273">
         <v>1</v>
       </c>
     </row>
     <row r="274" spans="1:16">
       <c r="A274" t="s">
         <v>580</v>
       </c>
       <c r="B274" t="s">
         <v>581</v>
       </c>
       <c r="C274" s="1">
-        <v>8648.0</v>
+        <v>4025.0</v>
       </c>
       <c r="D274" s="1">
-        <v>46.31</v>
+        <v>64.45</v>
       </c>
       <c r="E274" s="1">
-        <v>41.30487512</v>
+        <v>60.68606211</v>
       </c>
       <c r="F274" t="s">
-        <v>28</v>
+        <v>8</v>
       </c>
       <c r="G274">
-        <v>1.18</v>
+        <v>1.0</v>
       </c>
       <c r="H274" s="1">
-        <v>311496.94</v>
+        <v>244261.4</v>
       </c>
       <c r="I274" s="1">
-        <v>27340.47</v>
+        <v>15149.85</v>
       </c>
       <c r="J274" s="1">
-        <v>8.7771231396366</v>
+        <v>6.2023103118217</v>
       </c>
       <c r="K274">
         <v>0.0</v>
       </c>
       <c r="L274">
         <v>0.0</v>
       </c>
       <c r="M274" s="1">
-        <v>338837.41</v>
+        <v>259411.25</v>
       </c>
       <c r="N274" s="1">
-        <v>338837.41</v>
+        <v>259411.25</v>
       </c>
       <c r="O274" s="1">
-        <v>0.36</v>
+        <v>0.19</v>
       </c>
       <c r="P274">
         <v>1</v>
       </c>
     </row>
     <row r="275" spans="1:16">
       <c r="A275" t="s">
         <v>582</v>
       </c>
       <c r="B275" t="s">
         <v>583</v>
       </c>
       <c r="C275" s="1">
-        <v>484.0</v>
+        <v>10898.0</v>
       </c>
       <c r="D275" s="1">
-        <v>477.92</v>
+        <v>42.32</v>
       </c>
       <c r="E275" s="1">
-        <v>439.51444215</v>
+        <v>52.76164067</v>
       </c>
       <c r="F275" t="s">
-        <v>28</v>
+        <v>99</v>
       </c>
       <c r="G275">
-        <v>1.18</v>
+        <v>0.87</v>
       </c>
       <c r="H275" s="1">
-        <v>185768.45</v>
+        <v>575016.03</v>
       </c>
       <c r="I275" s="1">
-        <v>9936.34</v>
+        <v>-42940.16</v>
       </c>
       <c r="J275" s="1">
-        <v>5.3487769317126</v>
+        <v>-7.4676457280678</v>
       </c>
       <c r="K275">
         <v>0.0</v>
       </c>
       <c r="L275">
         <v>0.0</v>
       </c>
       <c r="M275" s="1">
-        <v>195704.79</v>
+        <v>532075.87</v>
       </c>
       <c r="N275" s="1">
-        <v>195704.79</v>
+        <v>532075.87</v>
       </c>
       <c r="O275" s="1">
-        <v>0.21</v>
+        <v>0.39</v>
       </c>
       <c r="P275">
         <v>1</v>
       </c>
     </row>
     <row r="276" spans="1:16">
       <c r="A276" t="s">
         <v>584</v>
       </c>
       <c r="B276" t="s">
         <v>585</v>
       </c>
       <c r="C276" s="1">
-        <v>2556.0</v>
+        <v>973.0</v>
       </c>
       <c r="D276" s="1">
-        <v>134.2</v>
+        <v>246.3</v>
       </c>
       <c r="E276" s="1">
-        <v>116.92866197</v>
+        <v>245.54713258</v>
       </c>
       <c r="F276" t="s">
         <v>8</v>
       </c>
       <c r="G276">
         <v>1.0</v>
       </c>
       <c r="H276" s="1">
-        <v>298869.66</v>
+        <v>238917.36</v>
       </c>
       <c r="I276" s="1">
-        <v>44145.54</v>
+        <v>732.54</v>
       </c>
       <c r="J276" s="1">
-        <v>14.770833546637</v>
+        <v>0.30660810918051</v>
       </c>
       <c r="K276">
         <v>0.0</v>
       </c>
       <c r="L276">
         <v>0.0</v>
       </c>
       <c r="M276" s="1">
-        <v>343015.2</v>
+        <v>239649.9</v>
       </c>
       <c r="N276" s="1">
-        <v>343015.2</v>
+        <v>239649.9</v>
       </c>
       <c r="O276" s="1">
-        <v>0.37</v>
+        <v>0.18</v>
       </c>
       <c r="P276">
         <v>1</v>
       </c>
     </row>
     <row r="277" spans="1:16">
       <c r="A277" t="s">
         <v>586</v>
       </c>
       <c r="B277" t="s">
         <v>587</v>
       </c>
       <c r="C277" s="1">
-        <v>1896.0</v>
+        <v>410.0</v>
       </c>
       <c r="D277" s="1">
-        <v>331.58</v>
+        <v>986.78</v>
       </c>
       <c r="E277" s="1">
-        <v>343.90983122</v>
+        <v>750.59395122</v>
       </c>
       <c r="F277" t="s">
         <v>28</v>
       </c>
       <c r="G277">
-        <v>1.18</v>
+        <v>1.17</v>
       </c>
       <c r="H277" s="1">
-        <v>556006.02</v>
+        <v>267900.61</v>
       </c>
       <c r="I277" s="1">
-        <v>-24109.0</v>
+        <v>77569.29</v>
       </c>
       <c r="J277" s="1">
-        <v>-4.3361041306711</v>
+        <v>28.954502940475</v>
       </c>
       <c r="K277">
         <v>0.0</v>
       </c>
       <c r="L277">
         <v>0.0</v>
       </c>
       <c r="M277" s="1">
-        <v>531897.02</v>
+        <v>345469.9</v>
       </c>
       <c r="N277" s="1">
-        <v>531897.02</v>
+        <v>345469.9</v>
       </c>
       <c r="O277" s="1">
-        <v>0.57</v>
+        <v>0.26</v>
       </c>
       <c r="P277">
         <v>1</v>
       </c>
     </row>
     <row r="278" spans="1:16">
       <c r="A278" t="s">
         <v>588</v>
       </c>
       <c r="B278" t="s">
         <v>589</v>
       </c>
       <c r="C278" s="1">
-        <v>6726.0</v>
+        <v>10661.0</v>
       </c>
       <c r="D278" s="1">
-        <v>345.7</v>
+        <v>26.46</v>
       </c>
       <c r="E278" s="1">
-        <v>280.91654624</v>
+        <v>27.05629678</v>
       </c>
       <c r="F278" t="s">
-        <v>106</v>
+        <v>8</v>
       </c>
       <c r="G278">
-        <v>10.66</v>
+        <v>1.0</v>
       </c>
       <c r="H278" s="1">
-        <v>171800.24</v>
+        <v>288447.18</v>
       </c>
       <c r="I278" s="1">
-        <v>46280.63</v>
+        <v>-6357.12</v>
       </c>
       <c r="J278" s="1">
-        <v>26.938629422171</v>
+        <v>-2.203911301889</v>
       </c>
       <c r="K278">
         <v>0.0</v>
       </c>
       <c r="L278">
         <v>0.0</v>
       </c>
       <c r="M278" s="1">
-        <v>218080.87</v>
+        <v>282090.06</v>
       </c>
       <c r="N278" s="1">
-        <v>218080.87</v>
+        <v>282090.06</v>
       </c>
       <c r="O278" s="1">
-        <v>0.23</v>
+        <v>0.21</v>
       </c>
       <c r="P278">
         <v>1</v>
       </c>
     </row>
     <row r="279" spans="1:16">
       <c r="A279" t="s">
         <v>590</v>
       </c>
       <c r="B279" t="s">
         <v>591</v>
       </c>
       <c r="C279" s="1">
-        <v>2604.0</v>
+        <v>1219.0</v>
       </c>
       <c r="D279" s="1">
-        <v>108.7</v>
+        <v>276.95</v>
       </c>
       <c r="E279" s="1">
-        <v>113.01374424</v>
+        <v>251.9371452</v>
       </c>
       <c r="F279" t="s">
         <v>28</v>
       </c>
       <c r="G279">
-        <v>1.18</v>
+        <v>1.17</v>
       </c>
       <c r="H279" s="1">
-        <v>251007.07</v>
+        <v>264105.78</v>
       </c>
       <c r="I279" s="1">
-        <v>-11525.87</v>
+        <v>24171.95</v>
       </c>
       <c r="J279" s="1">
-        <v>-4.5918507395031</v>
+        <v>9.1523744766207</v>
       </c>
       <c r="K279">
         <v>0.0</v>
       </c>
       <c r="L279">
         <v>0.0</v>
       </c>
       <c r="M279" s="1">
-        <v>239481.2</v>
+        <v>288277.73</v>
       </c>
       <c r="N279" s="1">
-        <v>239481.2</v>
+        <v>288277.73</v>
       </c>
       <c r="O279" s="1">
-        <v>0.26</v>
+        <v>0.21</v>
       </c>
       <c r="P279">
         <v>1</v>
       </c>
     </row>
     <row r="280" spans="1:16">
       <c r="A280" t="s">
         <v>592</v>
       </c>
       <c r="B280" t="s">
         <v>593</v>
       </c>
       <c r="C280" s="1">
-        <v>38339.0</v>
+        <v>7772.0</v>
       </c>
       <c r="D280" s="1">
-        <v>27.36</v>
+        <v>47.22</v>
       </c>
       <c r="E280" s="1">
-        <v>24.47117843</v>
+        <v>43.80942615</v>
       </c>
       <c r="F280" t="s">
         <v>28</v>
       </c>
       <c r="G280">
-        <v>1.18</v>
+        <v>1.17</v>
       </c>
       <c r="H280" s="1">
-        <v>804785.86</v>
+        <v>295860.84</v>
       </c>
       <c r="I280" s="1">
-        <v>82692.49</v>
+        <v>17514.48</v>
       </c>
       <c r="J280" s="1">
-        <v>10.275092308406</v>
+        <v>5.9198371775055</v>
       </c>
       <c r="K280">
         <v>0.0</v>
       </c>
       <c r="L280">
         <v>0.0</v>
       </c>
       <c r="M280" s="1">
-        <v>887478.35</v>
+        <v>313375.32</v>
       </c>
       <c r="N280" s="1">
-        <v>887478.35</v>
+        <v>313375.32</v>
       </c>
       <c r="O280" s="1">
-        <v>0.95</v>
+        <v>0.23</v>
       </c>
       <c r="P280">
         <v>1</v>
       </c>
     </row>
     <row r="281" spans="1:16">
       <c r="A281" t="s">
         <v>594</v>
       </c>
       <c r="B281" t="s">
         <v>595</v>
       </c>
       <c r="C281" s="1">
-        <v>1261.0</v>
+        <v>689.0</v>
       </c>
       <c r="D281" s="1">
-        <v>169.2</v>
+        <v>435.1</v>
       </c>
       <c r="E281" s="1">
-        <v>243.92080095</v>
+        <v>445.15201742</v>
       </c>
       <c r="F281" t="s">
         <v>28</v>
       </c>
       <c r="G281">
-        <v>1.18</v>
+        <v>1.17</v>
       </c>
       <c r="H281" s="1">
-        <v>194192.19</v>
+        <v>266813.21</v>
       </c>
       <c r="I281" s="1">
-        <v>-13675.92</v>
+        <v>-10828.32</v>
       </c>
       <c r="J281" s="1">
-        <v>-7.0424665379179</v>
+        <v>-4.0583897626358</v>
       </c>
       <c r="K281">
         <v>0.0</v>
       </c>
       <c r="L281">
         <v>0.0</v>
       </c>
       <c r="M281" s="1">
-        <v>180516.27</v>
+        <v>255984.89</v>
       </c>
       <c r="N281" s="1">
-        <v>180516.27</v>
+        <v>255984.89</v>
       </c>
       <c r="O281" s="1">
         <v>0.19</v>
       </c>
       <c r="P281">
         <v>1</v>
       </c>
     </row>
     <row r="282" spans="1:16">
       <c r="A282" t="s">
         <v>596</v>
       </c>
       <c r="B282" t="s">
         <v>597</v>
       </c>
       <c r="C282" s="1">
-        <v>2317.0</v>
+        <v>11599.0</v>
       </c>
       <c r="D282" s="1">
-        <v>226.79</v>
+        <v>190.45</v>
       </c>
       <c r="E282" s="1">
-        <v>216.42422961</v>
+        <v>186.68677903</v>
       </c>
       <c r="F282" t="s">
-        <v>28</v>
+        <v>235</v>
       </c>
       <c r="G282">
-        <v>1.18</v>
+        <v>7.47</v>
       </c>
       <c r="H282" s="1">
-        <v>433709.93</v>
+        <v>289786.61</v>
       </c>
       <c r="I282" s="1">
-        <v>10871.0</v>
+        <v>5810.87</v>
       </c>
       <c r="J282" s="1">
-        <v>2.5065139735214</v>
+        <v>2.0052237748321</v>
       </c>
       <c r="K282">
         <v>0.0</v>
       </c>
       <c r="L282">
         <v>0.0</v>
       </c>
       <c r="M282" s="1">
-        <v>444580.93</v>
+        <v>295597.48</v>
       </c>
       <c r="N282" s="1">
-        <v>444580.93</v>
+        <v>295597.48</v>
       </c>
       <c r="O282" s="1">
-        <v>0.48</v>
+        <v>0.22</v>
       </c>
       <c r="P282">
         <v>1</v>
       </c>
     </row>
     <row r="283" spans="1:16">
       <c r="A283" t="s">
         <v>598</v>
       </c>
       <c r="B283" t="s">
         <v>599</v>
       </c>
       <c r="C283" s="1">
-        <v>1817.0</v>
+        <v>3029.0</v>
       </c>
       <c r="D283" s="1">
-        <v>195.92</v>
+        <v>131.05</v>
       </c>
       <c r="E283" s="1">
-        <v>164.0003082</v>
+        <v>121.34009904</v>
       </c>
       <c r="F283" t="s">
-        <v>28</v>
+        <v>8</v>
       </c>
       <c r="G283">
-        <v>1.18</v>
+        <v>1.0</v>
       </c>
       <c r="H283" s="1">
-        <v>259961.05</v>
+        <v>367539.16</v>
       </c>
       <c r="I283" s="1">
-        <v>41224.82</v>
+        <v>29411.29</v>
       </c>
       <c r="J283" s="1">
-        <v>15.858075661719</v>
+        <v>8.002219409763</v>
       </c>
       <c r="K283">
         <v>0.0</v>
       </c>
       <c r="L283">
         <v>0.0</v>
       </c>
       <c r="M283" s="1">
-        <v>301185.87</v>
+        <v>396950.45</v>
       </c>
       <c r="N283" s="1">
-        <v>301185.87</v>
+        <v>396950.45</v>
       </c>
       <c r="O283" s="1">
-        <v>0.32</v>
+        <v>0.29</v>
       </c>
       <c r="P283">
         <v>1</v>
       </c>
     </row>
     <row r="284" spans="1:16">
       <c r="A284" t="s">
         <v>600</v>
       </c>
       <c r="B284" t="s">
         <v>601</v>
       </c>
       <c r="C284" s="1">
-        <v>1147.0</v>
+        <v>1987.0</v>
       </c>
       <c r="D284" s="1">
-        <v>282.58</v>
+        <v>308.88</v>
       </c>
       <c r="E284" s="1">
-        <v>135.81915432</v>
+        <v>333.66309512</v>
       </c>
       <c r="F284" t="s">
         <v>28</v>
       </c>
       <c r="G284">
-        <v>1.18</v>
+        <v>1.17</v>
       </c>
       <c r="H284" s="1">
-        <v>132830.94</v>
+        <v>567099.27</v>
       </c>
       <c r="I284" s="1">
-        <v>141393.23</v>
+        <v>-43023.99</v>
       </c>
       <c r="J284" s="1">
-        <v>106.44600572728</v>
+        <v>-7.5866770204095</v>
       </c>
       <c r="K284">
         <v>0.0</v>
       </c>
       <c r="L284">
         <v>0.0</v>
       </c>
       <c r="M284" s="1">
-        <v>274224.17</v>
+        <v>524075.28</v>
       </c>
       <c r="N284" s="1">
-        <v>274224.17</v>
+        <v>524075.28</v>
       </c>
       <c r="O284" s="1">
-        <v>0.29</v>
+        <v>0.39</v>
       </c>
       <c r="P284">
         <v>1</v>
       </c>
     </row>
     <row r="285" spans="1:16">
       <c r="A285" t="s">
         <v>602</v>
       </c>
       <c r="B285" t="s">
         <v>603</v>
       </c>
       <c r="C285" s="1">
-        <v>8334.0</v>
+        <v>1190.0</v>
       </c>
       <c r="D285" s="1">
-        <v>39.43</v>
+        <v>269.45</v>
       </c>
       <c r="E285" s="1">
-        <v>35.87030598</v>
+        <v>256.77746218</v>
       </c>
       <c r="F285" t="s">
-        <v>187</v>
+        <v>28</v>
       </c>
       <c r="G285">
-        <v>1.69</v>
+        <v>1.17</v>
       </c>
       <c r="H285" s="1">
-        <v>171189.52</v>
+        <v>262778.17</v>
       </c>
       <c r="I285" s="1">
-        <v>23605.6</v>
+        <v>11020.4</v>
       </c>
       <c r="J285" s="1">
-        <v>13.789161859908</v>
+        <v>4.1938034654857</v>
       </c>
       <c r="K285">
         <v>0.0</v>
       </c>
       <c r="L285">
         <v>0.0</v>
       </c>
       <c r="M285" s="1">
-        <v>194795.12</v>
+        <v>273798.57</v>
       </c>
       <c r="N285" s="1">
-        <v>194795.12</v>
+        <v>273798.57</v>
       </c>
       <c r="O285" s="1">
-        <v>0.21</v>
+        <v>0.2</v>
       </c>
       <c r="P285">
         <v>1</v>
       </c>
     </row>
     <row r="286" spans="1:16">
       <c r="A286" t="s">
         <v>604</v>
       </c>
       <c r="B286" t="s">
         <v>605</v>
       </c>
       <c r="C286" s="1">
-        <v>1845.0</v>
+        <v>17749.0</v>
       </c>
       <c r="D286" s="1">
-        <v>185.9</v>
+        <v>132.03</v>
       </c>
       <c r="E286" s="1">
-        <v>144.73698645</v>
+        <v>124.87055102</v>
       </c>
       <c r="F286" t="s">
-        <v>55</v>
+        <v>28</v>
       </c>
       <c r="G286">
-        <v>1.61</v>
+        <v>1.17</v>
       </c>
       <c r="H286" s="1">
-        <v>165570.62</v>
+        <v>1905994.13</v>
       </c>
       <c r="I286" s="1">
-        <v>47245.75</v>
+        <v>95030.95</v>
       </c>
       <c r="J286" s="1">
-        <v>28.535104839252</v>
+        <v>4.9858994056818</v>
       </c>
       <c r="K286">
         <v>0.0</v>
       </c>
       <c r="L286">
         <v>0.0</v>
       </c>
       <c r="M286" s="1">
-        <v>212816.37</v>
+        <v>2001025.08</v>
       </c>
       <c r="N286" s="1">
-        <v>212816.37</v>
+        <v>2001025.08</v>
       </c>
       <c r="O286" s="1">
-        <v>0.23</v>
+        <v>1.48</v>
       </c>
       <c r="P286">
         <v>1</v>
       </c>
     </row>
     <row r="287" spans="1:16">
       <c r="A287" t="s">
         <v>606</v>
       </c>
       <c r="B287" t="s">
         <v>607</v>
       </c>
       <c r="C287" s="1">
-        <v>1053.0</v>
+        <v>8641.0</v>
       </c>
       <c r="D287" s="1">
-        <v>162.92</v>
+        <v>103.65</v>
       </c>
       <c r="E287" s="1">
-        <v>223.0768566</v>
+        <v>102.06372411</v>
       </c>
       <c r="F287" t="s">
         <v>28</v>
       </c>
       <c r="G287">
-        <v>1.18</v>
+        <v>1.17</v>
       </c>
       <c r="H287" s="1">
-        <v>206951.15</v>
+        <v>756649.19</v>
       </c>
       <c r="I287" s="1">
-        <v>-61805.62</v>
+        <v>8135.76</v>
       </c>
       <c r="J287" s="1">
-        <v>-29.864835252184</v>
+        <v>1.0752354073094</v>
       </c>
       <c r="K287">
         <v>0.0</v>
       </c>
       <c r="L287">
         <v>0.0</v>
       </c>
       <c r="M287" s="1">
-        <v>145145.53</v>
+        <v>764784.95</v>
       </c>
       <c r="N287" s="1">
-        <v>145145.53</v>
+        <v>764784.95</v>
       </c>
       <c r="O287" s="1">
-        <v>0.16</v>
+        <v>0.56</v>
       </c>
       <c r="P287">
         <v>1</v>
       </c>
     </row>
     <row r="288" spans="1:16">
       <c r="A288" t="s">
         <v>608</v>
       </c>
       <c r="B288" t="s">
         <v>609</v>
       </c>
       <c r="C288" s="1">
-        <v>326.0</v>
+        <v>24841.0</v>
       </c>
       <c r="D288" s="1">
-        <v>1197.65</v>
+        <v>26.9</v>
       </c>
       <c r="E288" s="1">
-        <v>1016.19263804</v>
+        <v>25.41720301</v>
       </c>
       <c r="F288" t="s">
         <v>28</v>
       </c>
       <c r="G288">
-        <v>1.18</v>
+        <v>1.17</v>
       </c>
       <c r="H288" s="1">
-        <v>285678.12</v>
+        <v>542560.12</v>
       </c>
       <c r="I288" s="1">
-        <v>44652.18</v>
+        <v>28034.11</v>
       </c>
       <c r="J288" s="1">
-        <v>15.630241475966</v>
+        <v>5.1670052712315</v>
       </c>
       <c r="K288">
         <v>0.0</v>
       </c>
       <c r="L288">
         <v>0.0</v>
       </c>
       <c r="M288" s="1">
-        <v>330330.3</v>
+        <v>570594.23</v>
       </c>
       <c r="N288" s="1">
-        <v>330330.3</v>
+        <v>570594.23</v>
       </c>
       <c r="O288" s="1">
-        <v>0.35</v>
+        <v>0.42</v>
       </c>
       <c r="P288">
         <v>1</v>
       </c>
     </row>
     <row r="289" spans="1:16">
       <c r="A289" t="s">
         <v>610</v>
       </c>
       <c r="B289" t="s">
         <v>611</v>
       </c>
       <c r="C289" s="1">
-        <v>1985.0</v>
+        <v>1848.0</v>
       </c>
       <c r="D289" s="1">
-        <v>142.12</v>
+        <v>168.89</v>
       </c>
       <c r="E289" s="1">
-        <v>132.39805038</v>
+        <v>238.53341991</v>
       </c>
       <c r="F289" t="s">
         <v>28</v>
       </c>
       <c r="G289">
-        <v>1.18</v>
+        <v>1.17</v>
       </c>
       <c r="H289" s="1">
-        <v>230834.41</v>
+        <v>277657.97</v>
       </c>
       <c r="I289" s="1">
-        <v>7845.91</v>
+        <v>-11148.94</v>
       </c>
       <c r="J289" s="1">
-        <v>3.3989343269922</v>
+        <v>-4.0153502526868</v>
       </c>
       <c r="K289">
         <v>0.0</v>
       </c>
       <c r="L289">
         <v>0.0</v>
       </c>
       <c r="M289" s="1">
-        <v>238680.32</v>
+        <v>266509.03</v>
       </c>
       <c r="N289" s="1">
-        <v>238680.32</v>
+        <v>266509.03</v>
       </c>
       <c r="O289" s="1">
-        <v>0.26</v>
+        <v>0.2</v>
       </c>
       <c r="P289">
         <v>1</v>
       </c>
     </row>
     <row r="290" spans="1:16">
       <c r="A290" t="s">
         <v>612</v>
       </c>
       <c r="B290" t="s">
         <v>613</v>
       </c>
       <c r="C290" s="1">
-        <v>1728.0</v>
+        <v>2921.0</v>
       </c>
       <c r="D290" s="1">
-        <v>127.42</v>
+        <v>232.8</v>
       </c>
       <c r="E290" s="1">
-        <v>140.39513889</v>
+        <v>221.60059569</v>
       </c>
       <c r="F290" t="s">
         <v>28</v>
       </c>
       <c r="G290">
-        <v>1.18</v>
+        <v>1.17</v>
       </c>
       <c r="H290" s="1">
-        <v>213548.74</v>
+        <v>559397.59</v>
       </c>
       <c r="I290" s="1">
-        <v>-27261.88</v>
+        <v>21260.59</v>
       </c>
       <c r="J290" s="1">
-        <v>-12.766116063246</v>
+        <v>3.8006223802287</v>
       </c>
       <c r="K290">
         <v>0.0</v>
       </c>
       <c r="L290">
         <v>0.0</v>
       </c>
       <c r="M290" s="1">
-        <v>186286.86</v>
+        <v>580658.18</v>
       </c>
       <c r="N290" s="1">
-        <v>186286.86</v>
+        <v>580658.18</v>
       </c>
       <c r="O290" s="1">
-        <v>0.2</v>
+        <v>0.43</v>
       </c>
       <c r="P290">
         <v>1</v>
       </c>
     </row>
     <row r="291" spans="1:16">
       <c r="A291" t="s">
         <v>614</v>
       </c>
       <c r="B291" t="s">
         <v>615</v>
       </c>
       <c r="C291" s="1">
-        <v>972.0</v>
+        <v>1006.0</v>
       </c>
       <c r="D291" s="1">
-        <v>167.33</v>
+        <v>311.2</v>
       </c>
       <c r="E291" s="1">
-        <v>234.10505144</v>
+        <v>301.07382704</v>
       </c>
       <c r="F291" t="s">
         <v>28</v>
       </c>
       <c r="G291">
-        <v>1.18</v>
+        <v>1.17</v>
       </c>
       <c r="H291" s="1">
-        <v>199335.72</v>
+        <v>260467.72</v>
       </c>
       <c r="I291" s="1">
-        <v>-61728.58</v>
+        <v>6859.75</v>
       </c>
       <c r="J291" s="1">
-        <v>-30.967144272988</v>
+        <v>2.633627690986</v>
       </c>
       <c r="K291">
         <v>0.0</v>
       </c>
       <c r="L291">
         <v>0.0</v>
       </c>
       <c r="M291" s="1">
-        <v>137607.14</v>
+        <v>267327.47</v>
       </c>
       <c r="N291" s="1">
-        <v>137607.14</v>
+        <v>267327.47</v>
       </c>
       <c r="O291" s="1">
-        <v>0.15</v>
+        <v>0.2</v>
       </c>
       <c r="P291">
         <v>1</v>
       </c>
     </row>
     <row r="292" spans="1:16">
       <c r="A292" t="s">
         <v>616</v>
       </c>
       <c r="B292" t="s">
         <v>617</v>
       </c>
       <c r="C292" s="1">
-        <v>294.0</v>
+        <v>2354.0</v>
       </c>
       <c r="D292" s="1">
-        <v>573.0</v>
+        <v>208.24</v>
       </c>
       <c r="E292" s="1">
-        <v>551.63928571</v>
+        <v>176.90870008</v>
       </c>
       <c r="F292" t="s">
-        <v>31</v>
+        <v>28</v>
       </c>
       <c r="G292">
-        <v>0.92</v>
+        <v>1.17</v>
       </c>
       <c r="H292" s="1">
-        <v>173871.32</v>
+        <v>361904.5</v>
       </c>
       <c r="I292" s="1">
-        <v>9978.95</v>
+        <v>56673.73</v>
       </c>
       <c r="J292" s="1">
-        <v>5.7392731590236</v>
+        <v>15.65985778016</v>
       </c>
       <c r="K292">
         <v>0.0</v>
       </c>
       <c r="L292">
         <v>0.0</v>
       </c>
       <c r="M292" s="1">
-        <v>183850.27</v>
+        <v>418578.23</v>
       </c>
       <c r="N292" s="1">
-        <v>183850.27</v>
+        <v>418578.23</v>
       </c>
       <c r="O292" s="1">
-        <v>0.2</v>
+        <v>0.31</v>
       </c>
       <c r="P292">
         <v>1</v>
       </c>
     </row>
     <row r="293" spans="1:16">
       <c r="A293" t="s">
         <v>618</v>
       </c>
       <c r="B293" t="s">
         <v>619</v>
       </c>
       <c r="C293" s="1">
-        <v>0.0001</v>
+        <v>1048.0</v>
       </c>
       <c r="D293" s="1">
-        <v>1068.84</v>
+        <v>403.12</v>
       </c>
       <c r="E293" s="1">
-        <v>1100.0</v>
+        <v>185.79323473</v>
       </c>
       <c r="F293" t="s">
+        <v>28</v>
+      </c>
+      <c r="G293">
+        <v>1.17</v>
+      </c>
+      <c r="H293" s="1">
+        <v>166948.76</v>
+      </c>
+      <c r="I293" s="1">
+        <v>193797.34</v>
+      </c>
+      <c r="J293" s="1">
+        <v>116.08192837132</v>
+      </c>
+      <c r="K293">
+        <v>0.0</v>
+      </c>
+      <c r="L293">
+        <v>0.0</v>
+      </c>
+      <c r="M293" s="1">
+        <v>360746.1</v>
+      </c>
+      <c r="N293" s="1">
+        <v>360746.1</v>
+      </c>
+      <c r="O293" s="1">
+        <v>0.27</v>
+      </c>
+      <c r="P293">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="294" spans="1:16">
+      <c r="A294" t="s">
+        <v>620</v>
+      </c>
+      <c r="B294" t="s">
+        <v>621</v>
+      </c>
+      <c r="C294" s="1">
+        <v>11101.0</v>
+      </c>
+      <c r="D294" s="1">
+        <v>39.12</v>
+      </c>
+      <c r="E294" s="1">
+        <v>37.48280425</v>
+      </c>
+      <c r="F294" t="s">
+        <v>183</v>
+      </c>
+      <c r="G294">
+        <v>1.64</v>
+      </c>
+      <c r="H294" s="1">
+        <v>243104.17</v>
+      </c>
+      <c r="I294" s="1">
+        <v>22456.35</v>
+      </c>
+      <c r="J294" s="1">
+        <v>9.2373364060353</v>
+      </c>
+      <c r="K294">
+        <v>0.0</v>
+      </c>
+      <c r="L294">
+        <v>0.0</v>
+      </c>
+      <c r="M294" s="1">
+        <v>265560.52</v>
+      </c>
+      <c r="N294" s="1">
+        <v>265560.52</v>
+      </c>
+      <c r="O294" s="1">
+        <v>0.2</v>
+      </c>
+      <c r="P294">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="295" spans="1:16">
+      <c r="A295" t="s">
+        <v>622</v>
+      </c>
+      <c r="B295" t="s">
+        <v>623</v>
+      </c>
+      <c r="C295" s="1">
+        <v>2291.0</v>
+      </c>
+      <c r="D295" s="1">
+        <v>193.99</v>
+      </c>
+      <c r="E295" s="1">
+        <v>157.98959843</v>
+      </c>
+      <c r="F295" t="s">
+        <v>51</v>
+      </c>
+      <c r="G295">
+        <v>1.6</v>
+      </c>
+      <c r="H295" s="1">
+        <v>225360.93</v>
+      </c>
+      <c r="I295" s="1">
+        <v>52096.36</v>
+      </c>
+      <c r="J295" s="1">
+        <v>23.116855259694</v>
+      </c>
+      <c r="K295">
+        <v>0.0</v>
+      </c>
+      <c r="L295">
+        <v>0.0</v>
+      </c>
+      <c r="M295" s="1">
+        <v>277457.29</v>
+      </c>
+      <c r="N295" s="1">
+        <v>277457.29</v>
+      </c>
+      <c r="O295" s="1">
+        <v>0.2</v>
+      </c>
+      <c r="P295">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="296" spans="1:16">
+      <c r="A296" t="s">
+        <v>624</v>
+      </c>
+      <c r="B296" t="s">
+        <v>625</v>
+      </c>
+      <c r="C296" s="1">
+        <v>400.0</v>
+      </c>
+      <c r="D296" s="1">
+        <v>1164.91</v>
+      </c>
+      <c r="E296" s="1">
+        <v>1038.4103</v>
+      </c>
+      <c r="F296" t="s">
+        <v>28</v>
+      </c>
+      <c r="G296">
+        <v>1.17</v>
+      </c>
+      <c r="H296" s="1">
+        <v>358197.52</v>
+      </c>
+      <c r="I296" s="1">
+        <v>39688.23</v>
+      </c>
+      <c r="J296" s="1">
+        <v>11.079984585041</v>
+      </c>
+      <c r="K296">
+        <v>0.0</v>
+      </c>
+      <c r="L296">
+        <v>0.0</v>
+      </c>
+      <c r="M296" s="1">
+        <v>397885.75</v>
+      </c>
+      <c r="N296" s="1">
+        <v>397885.75</v>
+      </c>
+      <c r="O296" s="1">
+        <v>0.29</v>
+      </c>
+      <c r="P296">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="297" spans="1:16">
+      <c r="A297" t="s">
+        <v>626</v>
+      </c>
+      <c r="B297" t="s">
+        <v>627</v>
+      </c>
+      <c r="C297" s="1">
+        <v>2492.0</v>
+      </c>
+      <c r="D297" s="1">
+        <v>121.69</v>
+      </c>
+      <c r="E297" s="1">
+        <v>129.71627207</v>
+      </c>
+      <c r="F297" t="s">
+        <v>28</v>
+      </c>
+      <c r="G297">
+        <v>1.17</v>
+      </c>
+      <c r="H297" s="1">
+        <v>282506.5</v>
+      </c>
+      <c r="I297" s="1">
+        <v>-23560.65</v>
+      </c>
+      <c r="J297" s="1">
+        <v>-8.3398612067333</v>
+      </c>
+      <c r="K297">
+        <v>0.0</v>
+      </c>
+      <c r="L297">
+        <v>0.0</v>
+      </c>
+      <c r="M297" s="1">
+        <v>258945.85</v>
+      </c>
+      <c r="N297" s="1">
+        <v>258945.85</v>
+      </c>
+      <c r="O297" s="1">
+        <v>0.19</v>
+      </c>
+      <c r="P297">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="298" spans="1:16">
+      <c r="A298" t="s">
+        <v>628</v>
+      </c>
+      <c r="B298" t="s">
+        <v>629</v>
+      </c>
+      <c r="C298" s="1">
+        <v>2543.0</v>
+      </c>
+      <c r="D298" s="1">
+        <v>116.06</v>
+      </c>
+      <c r="E298" s="1">
+        <v>133.98865906</v>
+      </c>
+      <c r="F298" t="s">
+        <v>28</v>
+      </c>
+      <c r="G298">
+        <v>1.17</v>
+      </c>
+      <c r="H298" s="1">
+        <v>298133.22</v>
+      </c>
+      <c r="I298" s="1">
+        <v>-46113.26</v>
+      </c>
+      <c r="J298" s="1">
+        <v>-15.467333697332</v>
+      </c>
+      <c r="K298">
+        <v>0.0</v>
+      </c>
+      <c r="L298">
+        <v>0.0</v>
+      </c>
+      <c r="M298" s="1">
+        <v>252019.96</v>
+      </c>
+      <c r="N298" s="1">
+        <v>252019.96</v>
+      </c>
+      <c r="O298" s="1">
+        <v>0.19</v>
+      </c>
+      <c r="P298">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="299" spans="1:16">
+      <c r="A299" t="s">
+        <v>630</v>
+      </c>
+      <c r="B299" t="s">
+        <v>631</v>
+      </c>
+      <c r="C299" s="1">
+        <v>498.0</v>
+      </c>
+      <c r="D299" s="1">
+        <v>548.8</v>
+      </c>
+      <c r="E299" s="1">
+        <v>556.10174699</v>
+      </c>
+      <c r="F299" t="s">
+        <v>31</v>
+      </c>
+      <c r="G299">
+        <v>0.92</v>
+      </c>
+      <c r="H299" s="1">
+        <v>299223.74</v>
+      </c>
+      <c r="I299" s="1">
+        <v>-1427.61</v>
+      </c>
+      <c r="J299" s="1">
+        <v>-0.47710452385897</v>
+      </c>
+      <c r="K299">
+        <v>0.0</v>
+      </c>
+      <c r="L299">
+        <v>0.0</v>
+      </c>
+      <c r="M299" s="1">
+        <v>297796.13</v>
+      </c>
+      <c r="N299" s="1">
+        <v>297796.13</v>
+      </c>
+      <c r="O299" s="1">
+        <v>0.22</v>
+      </c>
+      <c r="P299">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="300" spans="1:16">
+      <c r="A300" t="s">
+        <v>632</v>
+      </c>
+      <c r="B300" t="s">
+        <v>633</v>
+      </c>
+      <c r="C300" s="1">
+        <v>596.0001</v>
+      </c>
+      <c r="D300" s="1">
+        <v>1073.54</v>
+      </c>
+      <c r="E300" s="1">
+        <v>1073.11721928</v>
+      </c>
+      <c r="F300" t="s">
         <v>8</v>
       </c>
-      <c r="G293">
+      <c r="G300">
         <v>1.0</v>
       </c>
-      <c r="H293" s="1">
-[...23 lines deleted...]
-      <c r="P293">
+      <c r="H300" s="1">
+        <v>639577.97</v>
+      </c>
+      <c r="I300" s="1">
+        <v>251.98</v>
+      </c>
+      <c r="J300" s="1">
+        <v>0.039397854807288</v>
+      </c>
+      <c r="K300">
+        <v>0.0</v>
+      </c>
+      <c r="L300">
+        <v>0.0</v>
+      </c>
+      <c r="M300" s="1">
+        <v>639829.95</v>
+      </c>
+      <c r="N300" s="1">
+        <v>639829.95</v>
+      </c>
+      <c r="O300" s="1">
+        <v>0.47</v>
+      </c>
+      <c r="P300">
         <v>1</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>