--- v1 (2026-07-23)
+++ v2 (2026-08-14)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="1" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Répartition" sheetId="1" r:id="rId4"/>
     <sheet name="Valorisation" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="634">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="636">
   <si>
     <t>Type Part</t>
   </si>
   <si>
     <t>CodeIsin</t>
   </si>
   <si>
     <t>Parts</t>
   </si>
   <si>
     <t>Vl</t>
   </si>
   <si>
     <t>Devise</t>
   </si>
   <si>
     <t>Actif net</t>
   </si>
   <si>
     <t>RC</t>
   </si>
   <si>
     <t>FR001400I5F3</t>
   </si>
   <si>
@@ -784,50 +784,56 @@
   <si>
     <t>US2910111044</t>
   </si>
   <si>
     <t>EMERSON ELEC CO</t>
   </si>
   <si>
     <t>IT0003128367</t>
   </si>
   <si>
     <t>ENEL SPA</t>
   </si>
   <si>
     <t>FR0010208488</t>
   </si>
   <si>
     <t>ENGIE</t>
   </si>
   <si>
     <t>US29444U7000</t>
   </si>
   <si>
     <t>EQUINIX INC</t>
   </si>
   <si>
+    <t>FR0014017CN7</t>
+  </si>
+  <si>
+    <t>ESSI RTS 05-26</t>
+  </si>
+  <si>
     <t>FR0000121667</t>
   </si>
   <si>
     <t>ESSILORLUXOTTICA</t>
   </si>
   <si>
     <t>US30161N1019</t>
   </si>
   <si>
     <t>EXELON CORP</t>
   </si>
   <si>
     <t>JP3802400006</t>
   </si>
   <si>
     <t>FANUC CORP</t>
   </si>
   <si>
     <t>JP3802300008</t>
   </si>
   <si>
     <t>FAST RETAILING</t>
   </si>
   <si>
     <t>US3119001044</t>
@@ -835,51 +841,51 @@
   <si>
     <t>FASTENAL CO</t>
   </si>
   <si>
     <t>US31428X1063</t>
   </si>
   <si>
     <t>FEDEX CORP</t>
   </si>
   <si>
     <t>US31488V1070</t>
   </si>
   <si>
     <t>FERGUSON ENTERPR</t>
   </si>
   <si>
     <t>US3377381088</t>
   </si>
   <si>
     <t>FISERV INC</t>
   </si>
   <si>
     <t>AU000000FMG4</t>
   </si>
   <si>
-    <t>FORTESCUE METALS</t>
+    <t>FORTESCUE LTD</t>
   </si>
   <si>
     <t>US34959E1091</t>
   </si>
   <si>
     <t>FORTINET INC</t>
   </si>
   <si>
     <t>JP3818000006</t>
   </si>
   <si>
     <t>FUJITSU LTD</t>
   </si>
   <si>
     <t>US36828A1016</t>
   </si>
   <si>
     <t>GE VERNOVA INC</t>
   </si>
   <si>
     <t>US37045V1008</t>
   </si>
   <si>
     <t>GENERAL MOTORS C</t>
   </si>
@@ -2278,170 +2284,170 @@
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:N3"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="C3" sqref="C3"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="11.711" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="15.282" bestFit="true" customWidth="true" style="0"/>
-    <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="9.10" bestFit="true" style="0"/>
     <col min="14" max="14" width="9.10" bestFit="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:14">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>4</v>
       </c>
       <c r="H1" t="s">
         <v>5</v>
       </c>
       <c r="I1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2" spans="1:14">
       <c r="A2" t="s">
         <v>6</v>
       </c>
       <c r="B2" t="s">
         <v>7</v>
       </c>
       <c r="C2" s="1">
-        <v>926583.4618</v>
+        <v>1020161.8283</v>
       </c>
       <c r="D2">
-        <v>142.58</v>
+        <v>147.67</v>
       </c>
       <c r="E2" t="s">
         <v>8</v>
       </c>
       <c r="F2">
-        <v>132115065.32</v>
+        <v>150657110.14</v>
       </c>
       <c r="G2" t="s">
         <v>8</v>
       </c>
       <c r="H2">
-        <v>132115065.32</v>
+        <v>150657110.14</v>
       </c>
       <c r="I2" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="3" spans="1:14">
       <c r="A3" t="s">
         <v>9</v>
       </c>
       <c r="B3" t="s">
         <v>10</v>
       </c>
       <c r="C3" s="1">
-        <v>31331.0</v>
+        <v>31896.0</v>
       </c>
       <c r="D3">
-        <v>104.23</v>
+        <v>107.9</v>
       </c>
       <c r="E3" t="s">
         <v>8</v>
       </c>
       <c r="F3">
-        <v>3265898.12</v>
+        <v>3441750.42</v>
       </c>
       <c r="G3" t="s">
         <v>8</v>
       </c>
       <c r="H3">
-        <v>3265898.12</v>
+        <v>3441750.42</v>
       </c>
       <c r="I3" t="s">
         <v>8</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:P300"/>
+  <dimension ref="A1:P301"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="O300" sqref="O300"/>
+      <selection activeCell="O301" sqref="O301"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:16">
       <c r="A1" t="s">
         <v>11</v>
       </c>
       <c r="B1" t="s">
         <v>12</v>
       </c>
       <c r="C1" t="s">
         <v>13</v>
       </c>
       <c r="D1" t="s">
         <v>14</v>
       </c>
       <c r="E1" t="s">
         <v>15</v>
       </c>
       <c r="F1" t="s">
         <v>4</v>
       </c>
       <c r="G1" t="s">
         <v>16</v>
@@ -2460,14989 +2466,15039 @@
       </c>
       <c r="L1" t="s">
         <v>21</v>
       </c>
       <c r="M1" t="s">
         <v>22</v>
       </c>
       <c r="N1" t="s">
         <v>23</v>
       </c>
       <c r="O1" t="s">
         <v>24</v>
       </c>
       <c r="P1" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="2" spans="1:16">
       <c r="A2" t="s">
         <v>26</v>
       </c>
       <c r="B2" t="s">
         <v>27</v>
       </c>
       <c r="C2" s="1">
-        <v>2065.0</v>
+        <v>2273.0</v>
       </c>
       <c r="D2" s="1">
-        <v>144.84</v>
+        <v>147.1</v>
       </c>
       <c r="E2" s="1">
-        <v>149.64401937</v>
+        <v>149.28383634</v>
       </c>
       <c r="F2" t="s">
         <v>28</v>
       </c>
       <c r="G2">
         <v>1.17</v>
       </c>
       <c r="H2" s="1">
-        <v>269085.88</v>
+        <v>294934.28</v>
       </c>
       <c r="I2" s="1">
-        <v>-13689.59</v>
+        <v>-9365.42</v>
       </c>
       <c r="J2" s="1">
-        <v>-5.0874427153145</v>
+        <v>-3.17542606441</v>
       </c>
       <c r="K2">
         <v>0.0</v>
       </c>
       <c r="L2">
         <v>0.0</v>
       </c>
       <c r="M2" s="1">
-        <v>255396.29</v>
+        <v>285568.86</v>
       </c>
       <c r="N2" s="1">
-        <v>255396.29</v>
+        <v>285568.86</v>
       </c>
       <c r="O2" s="1">
         <v>0.19</v>
       </c>
       <c r="P2">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:16">
       <c r="A3" t="s">
         <v>29</v>
       </c>
       <c r="B3" t="s">
         <v>30</v>
       </c>
       <c r="C3" s="1">
-        <v>7002.0</v>
+        <v>7708.0</v>
       </c>
       <c r="D3" s="1">
-        <v>78.1</v>
+        <v>82.86</v>
       </c>
       <c r="E3" s="1">
-        <v>59.82745644</v>
+        <v>61.50522963</v>
       </c>
       <c r="F3" t="s">
         <v>31</v>
       </c>
       <c r="G3">
         <v>0.92</v>
       </c>
       <c r="H3" s="1">
-        <v>453711.46</v>
+        <v>513677.16</v>
       </c>
       <c r="I3" s="1">
-        <v>142154.73</v>
+        <v>183386.83</v>
       </c>
       <c r="J3" s="1">
-        <v>31.331527310331</v>
+        <v>35.700795028535</v>
       </c>
       <c r="K3">
         <v>0.0</v>
       </c>
       <c r="L3">
         <v>0.0</v>
       </c>
       <c r="M3" s="1">
-        <v>595866.19</v>
+        <v>697063.99</v>
       </c>
       <c r="N3" s="1">
-        <v>595866.19</v>
+        <v>697063.99</v>
       </c>
       <c r="O3" s="1">
-        <v>0.44</v>
+        <v>0.45</v>
       </c>
       <c r="P3">
         <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:16">
       <c r="A4" t="s">
         <v>32</v>
       </c>
       <c r="B4" t="s">
         <v>33</v>
       </c>
       <c r="C4" s="1">
-        <v>4770.0</v>
+        <v>5250.0</v>
       </c>
       <c r="D4" s="1">
-        <v>92.48</v>
+        <v>83.83</v>
       </c>
       <c r="E4" s="1">
-        <v>117.43389518</v>
+        <v>115.04862095</v>
       </c>
       <c r="F4" t="s">
         <v>28</v>
       </c>
       <c r="G4">
         <v>1.17</v>
       </c>
       <c r="H4" s="1">
-        <v>479803.91</v>
+        <v>517199.58</v>
       </c>
       <c r="I4" s="1">
-        <v>-103124.21</v>
+        <v>-141312.4</v>
       </c>
       <c r="J4" s="1">
-        <v>-21.492990751159</v>
+        <v>-27.322605327715</v>
       </c>
       <c r="K4">
         <v>0.0</v>
       </c>
       <c r="L4">
         <v>0.0</v>
       </c>
       <c r="M4" s="1">
-        <v>376679.7</v>
+        <v>375887.18</v>
       </c>
       <c r="N4" s="1">
-        <v>376679.7</v>
+        <v>375887.18</v>
       </c>
       <c r="O4" s="1">
-        <v>0.28</v>
+        <v>0.24</v>
       </c>
       <c r="P4">
         <v>1</v>
       </c>
     </row>
     <row r="5" spans="1:16">
       <c r="A5" t="s">
         <v>34</v>
       </c>
       <c r="B5" t="s">
         <v>35</v>
       </c>
       <c r="C5" s="1">
-        <v>4815.0</v>
+        <v>5299.0</v>
       </c>
       <c r="D5" s="1">
-        <v>200.95</v>
+        <v>208.5</v>
       </c>
       <c r="E5" s="1">
-        <v>225.00277466</v>
+        <v>222.56859785</v>
       </c>
       <c r="F5" t="s">
         <v>28</v>
       </c>
       <c r="G5">
         <v>1.17</v>
       </c>
       <c r="H5" s="1">
-        <v>928072.64</v>
+        <v>1009951.02</v>
       </c>
       <c r="I5" s="1">
-        <v>-101862.88</v>
+        <v>-66327.58</v>
       </c>
       <c r="J5" s="1">
-        <v>-10.975744312428</v>
+        <v>-6.5674056153733</v>
       </c>
       <c r="K5">
         <v>0.0</v>
       </c>
       <c r="L5">
         <v>0.0</v>
       </c>
       <c r="M5" s="1">
-        <v>826209.76</v>
+        <v>943623.44</v>
       </c>
       <c r="N5" s="1">
-        <v>826209.76</v>
+        <v>943623.44</v>
       </c>
       <c r="O5" s="1">
         <v>0.61</v>
       </c>
       <c r="P5">
         <v>1</v>
       </c>
     </row>
     <row r="6" spans="1:16">
       <c r="A6" t="s">
         <v>36</v>
       </c>
       <c r="B6" t="s">
         <v>37</v>
       </c>
       <c r="C6" s="1">
-        <v>1526.0</v>
+        <v>1679.0</v>
       </c>
       <c r="D6" s="1">
-        <v>178.28</v>
+        <v>159.64</v>
       </c>
       <c r="E6" s="1">
-        <v>239.92080603</v>
+        <v>234.21563431</v>
       </c>
       <c r="F6" t="s">
         <v>28</v>
       </c>
       <c r="G6">
         <v>1.17</v>
       </c>
       <c r="H6" s="1">
-        <v>319280.57</v>
+        <v>342418.7</v>
       </c>
       <c r="I6" s="1">
-        <v>-86973.1</v>
+        <v>-113494.79</v>
       </c>
       <c r="J6" s="1">
-        <v>-27.240335984116</v>
+        <v>-33.145032674909</v>
       </c>
       <c r="K6">
         <v>0.0</v>
       </c>
       <c r="L6">
         <v>0.0</v>
       </c>
       <c r="M6" s="1">
-        <v>232307.47</v>
+        <v>228923.91</v>
       </c>
       <c r="N6" s="1">
-        <v>232307.47</v>
+        <v>228923.91</v>
       </c>
       <c r="O6" s="1">
-        <v>0.17</v>
+        <v>0.15</v>
       </c>
       <c r="P6">
         <v>1</v>
       </c>
     </row>
     <row r="7" spans="1:16">
       <c r="A7" t="s">
         <v>38</v>
       </c>
       <c r="B7" t="s">
         <v>39</v>
       </c>
       <c r="C7" s="1">
-        <v>1369.0</v>
+        <v>1506.0</v>
       </c>
       <c r="D7" s="1">
-        <v>241.2</v>
+        <v>258.2</v>
       </c>
       <c r="E7" s="1">
-        <v>229.93922571</v>
+        <v>230.99269588</v>
       </c>
       <c r="F7" t="s">
         <v>8</v>
       </c>
       <c r="G7">
         <v>1.0</v>
       </c>
       <c r="H7" s="1">
-        <v>314786.8</v>
+        <v>347875.0</v>
       </c>
       <c r="I7" s="1">
-        <v>15416.0</v>
+        <v>40974.2</v>
       </c>
       <c r="J7" s="1">
-        <v>4.8972828593829</v>
+        <v>11.778426158821</v>
       </c>
       <c r="K7">
         <v>0.0</v>
       </c>
       <c r="L7">
         <v>0.0</v>
       </c>
       <c r="M7" s="1">
-        <v>330202.8</v>
+        <v>388849.2</v>
       </c>
       <c r="N7" s="1">
-        <v>330202.8</v>
+        <v>388849.2</v>
       </c>
       <c r="O7" s="1">
-        <v>0.24</v>
+        <v>0.25</v>
       </c>
       <c r="P7">
         <v>1</v>
       </c>
     </row>
     <row r="8" spans="1:16">
       <c r="A8" t="s">
         <v>40</v>
       </c>
       <c r="B8" t="s">
         <v>41</v>
       </c>
       <c r="C8" s="1">
-        <v>1806.0</v>
+        <v>1987.0</v>
       </c>
       <c r="D8" s="1">
-        <v>238.98</v>
+        <v>236.07</v>
       </c>
       <c r="E8" s="1">
-        <v>287.6185825</v>
+        <v>283.51850528</v>
       </c>
       <c r="F8" t="s">
         <v>28</v>
       </c>
       <c r="G8">
         <v>1.17</v>
       </c>
       <c r="H8" s="1">
-        <v>451727.39</v>
+        <v>489179.59</v>
       </c>
       <c r="I8" s="1">
-        <v>-83186.8</v>
+        <v>-88555.18</v>
       </c>
       <c r="J8" s="1">
-        <v>-18.415265897425</v>
+        <v>-18.102795335349</v>
       </c>
       <c r="K8">
         <v>0.0</v>
       </c>
       <c r="L8">
         <v>0.0</v>
       </c>
       <c r="M8" s="1">
-        <v>368540.59</v>
+        <v>400624.41</v>
       </c>
       <c r="N8" s="1">
-        <v>368540.59</v>
+        <v>400624.41</v>
       </c>
       <c r="O8" s="1">
-        <v>0.27</v>
+        <v>0.26</v>
       </c>
       <c r="P8">
         <v>1</v>
       </c>
     </row>
     <row r="9" spans="1:16">
       <c r="A9" t="s">
         <v>42</v>
       </c>
       <c r="B9" t="s">
         <v>43</v>
       </c>
       <c r="C9" s="1">
-        <v>3483.0</v>
+        <v>3834.0</v>
       </c>
       <c r="D9" s="1">
-        <v>305.33</v>
+        <v>445.5</v>
       </c>
       <c r="E9" s="1">
-        <v>193.47422337</v>
+        <v>207.70210485</v>
       </c>
       <c r="F9" t="s">
         <v>28</v>
       </c>
       <c r="G9">
         <v>1.17</v>
       </c>
       <c r="H9" s="1">
-        <v>580854.07</v>
+        <v>685289.17</v>
       </c>
       <c r="I9" s="1">
-        <v>327236.09</v>
+        <v>773520.24</v>
       </c>
       <c r="J9" s="1">
-        <v>56.337057257772</v>
+        <v>112.87501304012</v>
       </c>
       <c r="K9">
         <v>0.0</v>
       </c>
       <c r="L9">
         <v>0.0</v>
       </c>
       <c r="M9" s="1">
-        <v>908090.16</v>
+        <v>1458809.41</v>
       </c>
       <c r="N9" s="1">
-        <v>908090.16</v>
+        <v>1458809.41</v>
       </c>
       <c r="O9" s="1">
-        <v>0.67</v>
+        <v>0.95</v>
       </c>
       <c r="P9">
         <v>1</v>
       </c>
     </row>
     <row r="10" spans="1:16">
       <c r="A10" t="s">
         <v>44</v>
       </c>
       <c r="B10" t="s">
         <v>45</v>
       </c>
       <c r="C10" s="1">
-        <v>2664.0</v>
+        <v>2864.0</v>
       </c>
       <c r="D10" s="1">
-        <v>27900.0</v>
+        <v>28290.0</v>
       </c>
       <c r="E10" s="1">
-        <v>18350.68243243</v>
+        <v>19207.82751397</v>
       </c>
       <c r="F10" t="s">
         <v>46</v>
       </c>
       <c r="G10">
-        <v>186.67</v>
+        <v>184.84</v>
       </c>
       <c r="H10" s="1">
-        <v>271374.22</v>
+        <v>304148.91</v>
       </c>
       <c r="I10" s="1">
-        <v>126796.86</v>
+        <v>134198.87</v>
       </c>
       <c r="J10" s="1">
-        <v>46.723988741451</v>
+        <v>44.122752240013</v>
       </c>
       <c r="K10">
         <v>0.0</v>
       </c>
       <c r="L10">
         <v>0.0</v>
       </c>
       <c r="M10" s="1">
-        <v>398171.08</v>
+        <v>438347.78</v>
       </c>
       <c r="N10" s="1">
-        <v>398171.08</v>
+        <v>438347.78</v>
       </c>
       <c r="O10" s="1">
-        <v>0.29</v>
+        <v>0.28</v>
       </c>
       <c r="P10">
         <v>1</v>
       </c>
     </row>
     <row r="11" spans="1:16">
       <c r="A11" t="s">
         <v>47</v>
       </c>
       <c r="B11" t="s">
         <v>48</v>
       </c>
       <c r="C11" s="1">
-        <v>2760.0</v>
+        <v>3038.0</v>
       </c>
       <c r="D11" s="1">
-        <v>115.12</v>
+        <v>115.48</v>
       </c>
       <c r="E11" s="1">
-        <v>107.62727536</v>
+        <v>108.27484529</v>
       </c>
       <c r="F11" t="s">
         <v>28</v>
       </c>
       <c r="G11">
         <v>1.17</v>
       </c>
       <c r="H11" s="1">
-        <v>258336.2</v>
+        <v>285532.71</v>
       </c>
       <c r="I11" s="1">
-        <v>12973.85</v>
+        <v>14102.8</v>
       </c>
       <c r="J11" s="1">
-        <v>5.0220797549859</v>
+        <v>4.9391188841377</v>
       </c>
       <c r="K11">
         <v>0.0</v>
       </c>
       <c r="L11">
         <v>0.0</v>
       </c>
       <c r="M11" s="1">
-        <v>271310.05</v>
+        <v>299635.51</v>
       </c>
       <c r="N11" s="1">
-        <v>271310.05</v>
+        <v>299635.51</v>
       </c>
       <c r="O11" s="1">
-        <v>0.2</v>
+        <v>0.19</v>
       </c>
       <c r="P11">
         <v>1</v>
       </c>
     </row>
     <row r="12" spans="1:16">
       <c r="A12" t="s">
         <v>49</v>
       </c>
       <c r="B12" t="s">
         <v>50</v>
       </c>
       <c r="C12" s="1">
-        <v>1504.0</v>
+        <v>1655.0</v>
       </c>
       <c r="D12" s="1">
-        <v>272.45</v>
+        <v>268.5</v>
       </c>
       <c r="E12" s="1">
-        <v>231.06361702</v>
+        <v>234.75935347</v>
       </c>
       <c r="F12" t="s">
         <v>51</v>
       </c>
       <c r="G12">
         <v>1.6</v>
       </c>
       <c r="H12" s="1">
-        <v>217409.18</v>
+        <v>243028.04</v>
       </c>
       <c r="I12" s="1">
-        <v>38406.03</v>
+        <v>33905.46</v>
       </c>
       <c r="J12" s="1">
-        <v>17.665321215967</v>
+        <v>13.951254349087</v>
       </c>
       <c r="K12">
         <v>0.0</v>
       </c>
       <c r="L12">
         <v>0.0</v>
       </c>
       <c r="M12" s="1">
-        <v>255815.21</v>
+        <v>276933.5</v>
       </c>
       <c r="N12" s="1">
-        <v>255815.21</v>
+        <v>276933.5</v>
       </c>
       <c r="O12" s="1">
-        <v>0.19</v>
+        <v>0.18</v>
       </c>
       <c r="P12">
         <v>1</v>
       </c>
     </row>
     <row r="13" spans="1:16">
       <c r="A13" t="s">
         <v>52</v>
       </c>
       <c r="B13" t="s">
         <v>53</v>
       </c>
       <c r="C13" s="1">
-        <v>39673.0</v>
+        <v>43692.0</v>
       </c>
       <c r="D13" s="1">
-        <v>81.75</v>
+        <v>86.95</v>
       </c>
       <c r="E13" s="1">
-        <v>76.88681395</v>
+        <v>77.48506614</v>
       </c>
       <c r="F13" t="s">
         <v>54</v>
       </c>
       <c r="G13">
         <v>9.17</v>
       </c>
       <c r="H13" s="1">
-        <v>339845.99</v>
+        <v>376337.44</v>
       </c>
       <c r="I13" s="1">
-        <v>13736.17</v>
+        <v>38013.65</v>
       </c>
       <c r="J13" s="1">
-        <v>4.0418808531476</v>
+        <v>10.100948234117</v>
       </c>
       <c r="K13">
         <v>0.0</v>
       </c>
       <c r="L13">
         <v>0.0</v>
       </c>
       <c r="M13" s="1">
-        <v>353582.16</v>
+        <v>414351.09</v>
       </c>
       <c r="N13" s="1">
-        <v>353582.16</v>
+        <v>414351.09</v>
       </c>
       <c r="O13" s="1">
-        <v>0.26</v>
+        <v>0.27</v>
       </c>
       <c r="P13">
         <v>1</v>
       </c>
     </row>
     <row r="14" spans="1:16">
       <c r="A14" t="s">
         <v>55</v>
       </c>
       <c r="B14" t="s">
         <v>56</v>
       </c>
       <c r="C14" s="1">
-        <v>2549.0</v>
+        <v>2806.0</v>
       </c>
       <c r="D14" s="1">
-        <v>187.86</v>
+        <v>177.02</v>
       </c>
       <c r="E14" s="1">
-        <v>168.74809729</v>
+        <v>170.43754811</v>
       </c>
       <c r="F14" t="s">
         <v>8</v>
       </c>
       <c r="G14">
         <v>1.0</v>
       </c>
       <c r="H14" s="1">
-        <v>430138.9</v>
+        <v>478247.76</v>
       </c>
       <c r="I14" s="1">
-        <v>48716.24</v>
+        <v>18470.36</v>
       </c>
       <c r="J14" s="1">
-        <v>11.325699675151</v>
+        <v>3.8620902270405</v>
       </c>
       <c r="K14">
         <v>0.0</v>
       </c>
       <c r="L14">
         <v>0.0</v>
       </c>
       <c r="M14" s="1">
-        <v>478855.14</v>
+        <v>496718.12</v>
       </c>
       <c r="N14" s="1">
-        <v>478855.14</v>
+        <v>496718.12</v>
       </c>
       <c r="O14" s="1">
-        <v>0.35</v>
+        <v>0.32</v>
       </c>
       <c r="P14">
         <v>1</v>
       </c>
     </row>
     <row r="15" spans="1:16">
       <c r="A15" t="s">
         <v>57</v>
       </c>
       <c r="B15" t="s">
         <v>58</v>
       </c>
       <c r="C15" s="1">
-        <v>2510.0</v>
+        <v>2763.0</v>
       </c>
       <c r="D15" s="1">
-        <v>141.87</v>
+        <v>132.97</v>
       </c>
       <c r="E15" s="1">
-        <v>129.08374104</v>
+        <v>130.23022801</v>
       </c>
       <c r="F15" t="s">
         <v>28</v>
       </c>
       <c r="G15">
         <v>1.17</v>
       </c>
       <c r="H15" s="1">
-        <v>280412.59</v>
+        <v>310968.19</v>
       </c>
       <c r="I15" s="1">
-        <v>23655.12</v>
+        <v>2817.62</v>
       </c>
       <c r="J15" s="1">
-        <v>8.4358266510074</v>
+        <v>0.90607981478749</v>
       </c>
       <c r="K15">
         <v>0.0</v>
       </c>
       <c r="L15">
         <v>0.0</v>
       </c>
       <c r="M15" s="1">
-        <v>304067.71</v>
+        <v>313785.81</v>
       </c>
       <c r="N15" s="1">
-        <v>304067.71</v>
+        <v>313785.81</v>
       </c>
       <c r="O15" s="1">
-        <v>0.22</v>
+        <v>0.2</v>
       </c>
       <c r="P15">
         <v>1</v>
       </c>
     </row>
     <row r="16" spans="1:16">
       <c r="A16" t="s">
         <v>59</v>
       </c>
       <c r="B16" t="s">
         <v>60</v>
       </c>
       <c r="C16" s="1">
-        <v>1562.0</v>
+        <v>1717.0</v>
       </c>
       <c r="D16" s="1">
-        <v>168.16</v>
+        <v>173.44</v>
       </c>
       <c r="E16" s="1">
-        <v>168.28965429</v>
+        <v>168.11610949</v>
       </c>
       <c r="F16" t="s">
         <v>8</v>
       </c>
       <c r="G16">
         <v>1.0</v>
       </c>
       <c r="H16" s="1">
-        <v>262868.44</v>
+        <v>288655.36</v>
       </c>
       <c r="I16" s="1">
-        <v>-202.52</v>
+        <v>9141.12</v>
       </c>
       <c r="J16" s="1">
-        <v>-0.077042341028082</v>
+        <v>3.1667937848097</v>
       </c>
       <c r="K16">
         <v>0.0</v>
       </c>
       <c r="L16">
         <v>0.0</v>
       </c>
       <c r="M16" s="1">
-        <v>262665.92</v>
+        <v>297796.48</v>
       </c>
       <c r="N16" s="1">
-        <v>262665.92</v>
+        <v>297796.48</v>
       </c>
       <c r="O16" s="1">
         <v>0.19</v>
       </c>
       <c r="P16">
         <v>1</v>
       </c>
     </row>
     <row r="17" spans="1:16">
       <c r="A17" t="s">
         <v>61</v>
       </c>
       <c r="B17" t="s">
         <v>62</v>
       </c>
       <c r="C17" s="1">
-        <v>5308.0</v>
+        <v>5842.0</v>
       </c>
       <c r="D17" s="1">
-        <v>78.03</v>
+        <v>77.95</v>
       </c>
       <c r="E17" s="1">
-        <v>76.12836096</v>
+        <v>76.15827628</v>
       </c>
       <c r="F17" t="s">
         <v>51</v>
       </c>
       <c r="G17">
         <v>1.6</v>
       </c>
       <c r="H17" s="1">
-        <v>250006.66</v>
+        <v>275512.79</v>
       </c>
       <c r="I17" s="1">
-        <v>8566.97</v>
+        <v>8286.23</v>
       </c>
       <c r="J17" s="1">
-        <v>3.4266967127996</v>
+        <v>3.0075663637975</v>
       </c>
       <c r="K17">
         <v>0.0</v>
       </c>
       <c r="L17">
         <v>0.0</v>
       </c>
       <c r="M17" s="1">
-        <v>258573.63</v>
+        <v>283799.02</v>
       </c>
       <c r="N17" s="1">
-        <v>258573.63</v>
+        <v>283799.02</v>
       </c>
       <c r="O17" s="1">
-        <v>0.19</v>
+        <v>0.18</v>
       </c>
       <c r="P17">
         <v>1</v>
       </c>
     </row>
     <row r="18" spans="1:16">
       <c r="A18" t="s">
         <v>63</v>
       </c>
       <c r="B18" t="s">
         <v>64</v>
       </c>
       <c r="C18" s="1">
-        <v>1292.0</v>
+        <v>1422.0</v>
       </c>
       <c r="D18" s="1">
-        <v>390.1</v>
+        <v>372.3</v>
       </c>
       <c r="E18" s="1">
-        <v>355.777113</v>
+        <v>358.62836146</v>
       </c>
       <c r="F18" t="s">
         <v>8</v>
       </c>
       <c r="G18">
         <v>1.0</v>
       </c>
       <c r="H18" s="1">
-        <v>459664.03</v>
+        <v>509969.53</v>
       </c>
       <c r="I18" s="1">
-        <v>44345.17</v>
+        <v>19441.07</v>
       </c>
       <c r="J18" s="1">
-        <v>9.6473004424558</v>
+        <v>3.8122022702023</v>
       </c>
       <c r="K18">
         <v>0.0</v>
       </c>
       <c r="L18">
         <v>0.0</v>
       </c>
       <c r="M18" s="1">
-        <v>504009.2</v>
+        <v>529410.6</v>
       </c>
       <c r="N18" s="1">
-        <v>504009.2</v>
+        <v>529410.6</v>
       </c>
       <c r="O18" s="1">
-        <v>0.37</v>
+        <v>0.34</v>
       </c>
       <c r="P18">
         <v>1</v>
       </c>
     </row>
     <row r="19" spans="1:16">
       <c r="A19" t="s">
         <v>65</v>
       </c>
       <c r="B19" t="s">
         <v>66</v>
       </c>
       <c r="C19" s="1">
-        <v>905.0</v>
+        <v>996.0</v>
       </c>
       <c r="D19" s="1">
-        <v>313.79</v>
+        <v>291.48</v>
       </c>
       <c r="E19" s="1">
-        <v>337.65794475</v>
+        <v>334.72699799</v>
       </c>
       <c r="F19" t="s">
         <v>28</v>
       </c>
       <c r="G19">
         <v>1.17</v>
       </c>
       <c r="H19" s="1">
-        <v>265707.14</v>
+        <v>289424.05</v>
       </c>
       <c r="I19" s="1">
-        <v>-23217.22</v>
+        <v>-41472.49</v>
       </c>
       <c r="J19" s="1">
-        <v>-8.7378984245587</v>
+        <v>-14.329317138641</v>
       </c>
       <c r="K19">
         <v>0.0</v>
       </c>
       <c r="L19">
         <v>0.0</v>
       </c>
       <c r="M19" s="1">
-        <v>242489.92</v>
+        <v>247951.56</v>
       </c>
       <c r="N19" s="1">
-        <v>242489.92</v>
+        <v>247951.56</v>
       </c>
       <c r="O19" s="1">
-        <v>0.18</v>
+        <v>0.16</v>
       </c>
       <c r="P19">
         <v>1</v>
       </c>
     </row>
     <row r="20" spans="1:16">
       <c r="A20" t="s">
         <v>67</v>
       </c>
       <c r="B20" t="s">
         <v>68</v>
       </c>
       <c r="C20" s="1">
-        <v>14907.0</v>
+        <v>16413.0</v>
       </c>
       <c r="D20" s="1">
-        <v>338.89</v>
+        <v>402.62</v>
       </c>
       <c r="E20" s="1">
-        <v>275.63674515</v>
+        <v>282.47702553</v>
       </c>
       <c r="F20" t="s">
         <v>28</v>
       </c>
       <c r="G20">
         <v>1.17</v>
       </c>
       <c r="H20" s="1">
-        <v>3541729.12</v>
+        <v>3991495.29</v>
       </c>
       <c r="I20" s="1">
-        <v>772021.4</v>
+        <v>1652440.36</v>
       </c>
       <c r="J20" s="1">
-        <v>21.797866913097</v>
+        <v>41.39903068757</v>
       </c>
       <c r="K20">
         <v>0.0</v>
       </c>
       <c r="L20">
         <v>0.0</v>
       </c>
       <c r="M20" s="1">
-        <v>4313750.52</v>
+        <v>5643935.65</v>
       </c>
       <c r="N20" s="1">
-        <v>4313750.52</v>
+        <v>5643935.65</v>
       </c>
       <c r="O20" s="1">
-        <v>3.19</v>
+        <v>3.66</v>
       </c>
       <c r="P20">
         <v>1</v>
       </c>
     </row>
     <row r="21" spans="1:16">
       <c r="A21" t="s">
         <v>69</v>
       </c>
       <c r="B21" t="s">
         <v>70</v>
       </c>
       <c r="C21" s="1">
-        <v>5286.0</v>
+        <v>5818.0</v>
       </c>
       <c r="D21" s="1">
-        <v>49.85</v>
+        <v>50.92</v>
       </c>
       <c r="E21" s="1">
-        <v>58.16650208</v>
+        <v>57.42816947</v>
       </c>
       <c r="F21" t="s">
         <v>8</v>
       </c>
       <c r="G21">
         <v>1.0</v>
       </c>
       <c r="H21" s="1">
-        <v>307468.13</v>
+        <v>334117.09</v>
       </c>
       <c r="I21" s="1">
-        <v>-43961.03</v>
+        <v>-37864.53</v>
       </c>
       <c r="J21" s="1">
-        <v>-14.29775177024</v>
+        <v>-11.332712732533</v>
       </c>
       <c r="K21">
         <v>0.0</v>
       </c>
       <c r="L21">
         <v>0.0</v>
       </c>
       <c r="M21" s="1">
-        <v>263507.1</v>
+        <v>296252.56</v>
       </c>
       <c r="N21" s="1">
-        <v>263507.1</v>
+        <v>296252.56</v>
       </c>
       <c r="O21" s="1">
         <v>0.19</v>
       </c>
       <c r="P21">
         <v>1</v>
       </c>
     </row>
     <row r="22" spans="1:16">
       <c r="A22" t="s">
         <v>71</v>
       </c>
       <c r="B22" t="s">
         <v>72</v>
       </c>
       <c r="C22" s="1">
-        <v>984.0</v>
+        <v>1083.0</v>
       </c>
       <c r="D22" s="1">
-        <v>318.55</v>
+        <v>309.61</v>
       </c>
       <c r="E22" s="1">
-        <v>302.39662602</v>
+        <v>303.6554386</v>
       </c>
       <c r="F22" t="s">
         <v>28</v>
       </c>
       <c r="G22">
         <v>1.17</v>
       </c>
       <c r="H22" s="1">
-        <v>255893.68</v>
+        <v>282588.82</v>
       </c>
       <c r="I22" s="1">
-        <v>11763.39</v>
+        <v>3790.84</v>
       </c>
       <c r="J22" s="1">
-        <v>4.5969834034197</v>
+        <v>1.3414684982937</v>
       </c>
       <c r="K22">
         <v>0.0</v>
       </c>
       <c r="L22">
         <v>0.0</v>
       </c>
       <c r="M22" s="1">
-        <v>267657.07</v>
+        <v>286379.66</v>
       </c>
       <c r="N22" s="1">
-        <v>267657.07</v>
+        <v>286379.66</v>
       </c>
       <c r="O22" s="1">
-        <v>0.2</v>
+        <v>0.19</v>
       </c>
       <c r="P22">
         <v>1</v>
       </c>
     </row>
     <row r="23" spans="1:16">
       <c r="A23" t="s">
         <v>73</v>
       </c>
       <c r="B23" t="s">
         <v>74</v>
       </c>
       <c r="C23" s="1">
-        <v>1740.0</v>
+        <v>1915.0</v>
       </c>
       <c r="D23" s="1">
-        <v>179.01</v>
+        <v>173.87</v>
       </c>
       <c r="E23" s="1">
-        <v>186.53372989</v>
+        <v>185.6438329</v>
       </c>
       <c r="F23" t="s">
         <v>28</v>
       </c>
       <c r="G23">
         <v>1.17</v>
       </c>
       <c r="H23" s="1">
-        <v>284639.85</v>
+        <v>311027.29</v>
       </c>
       <c r="I23" s="1">
-        <v>-18669.91</v>
+        <v>-26651.79</v>
       </c>
       <c r="J23" s="1">
-        <v>-6.5591342884702</v>
+        <v>-8.5689554765436</v>
       </c>
       <c r="K23">
         <v>0.0</v>
       </c>
       <c r="L23">
         <v>0.0</v>
       </c>
       <c r="M23" s="1">
-        <v>265969.94</v>
+        <v>284375.5</v>
       </c>
       <c r="N23" s="1">
-        <v>265969.94</v>
+        <v>284375.5</v>
       </c>
       <c r="O23" s="1">
-        <v>0.2</v>
+        <v>0.18</v>
       </c>
       <c r="P23">
         <v>1</v>
       </c>
     </row>
     <row r="24" spans="1:16">
       <c r="A24" t="s">
         <v>75</v>
       </c>
       <c r="B24" t="s">
         <v>76</v>
       </c>
       <c r="C24" s="1">
-        <v>672.0</v>
+        <v>739.0</v>
       </c>
       <c r="D24" s="1">
-        <v>459.63</v>
+        <v>469.18</v>
       </c>
       <c r="E24" s="1">
-        <v>466.54852679</v>
+        <v>466.92104195</v>
       </c>
       <c r="F24" t="s">
         <v>28</v>
       </c>
       <c r="G24">
         <v>1.17</v>
       </c>
       <c r="H24" s="1">
-        <v>273248.18</v>
+        <v>300143.19</v>
       </c>
       <c r="I24" s="1">
-        <v>-9503.53</v>
+        <v>-4013.01</v>
       </c>
       <c r="J24" s="1">
-        <v>-3.4779847390017</v>
+        <v>-1.3370318347053</v>
       </c>
       <c r="K24">
         <v>0.0</v>
       </c>
       <c r="L24">
         <v>0.0</v>
       </c>
       <c r="M24" s="1">
-        <v>263744.65</v>
+        <v>296130.18</v>
       </c>
       <c r="N24" s="1">
-        <v>263744.65</v>
+        <v>296130.18</v>
       </c>
       <c r="O24" s="1">
         <v>0.19</v>
       </c>
       <c r="P24">
         <v>1</v>
       </c>
     </row>
     <row r="25" spans="1:16">
       <c r="A25" t="s">
         <v>77</v>
       </c>
       <c r="B25" t="s">
         <v>78</v>
       </c>
       <c r="C25" s="1">
-        <v>1393.0</v>
+        <v>1533.0</v>
       </c>
       <c r="D25" s="1">
-        <v>235.0</v>
+        <v>231.42</v>
       </c>
       <c r="E25" s="1">
-        <v>219.36012922</v>
+        <v>220.5974364</v>
       </c>
       <c r="F25" t="s">
         <v>28</v>
       </c>
       <c r="G25">
         <v>1.17</v>
       </c>
       <c r="H25" s="1">
-        <v>262780.89</v>
+        <v>290591.23</v>
       </c>
       <c r="I25" s="1">
-        <v>16746.9</v>
+        <v>12408.18</v>
       </c>
       <c r="J25" s="1">
-        <v>6.3729520057566</v>
+        <v>4.2699774525198</v>
       </c>
       <c r="K25">
         <v>0.0</v>
       </c>
       <c r="L25">
         <v>0.0</v>
       </c>
       <c r="M25" s="1">
-        <v>279527.79</v>
+        <v>302999.41</v>
       </c>
       <c r="N25" s="1">
-        <v>279527.79</v>
+        <v>302999.41</v>
       </c>
       <c r="O25" s="1">
-        <v>0.21</v>
+        <v>0.2</v>
       </c>
       <c r="P25">
         <v>1</v>
       </c>
     </row>
     <row r="26" spans="1:16">
       <c r="A26" t="s">
         <v>79</v>
       </c>
       <c r="B26" t="s">
         <v>80</v>
       </c>
       <c r="C26" s="1">
-        <v>1465.0</v>
+        <v>1612.0</v>
       </c>
       <c r="D26" s="1">
-        <v>348.62</v>
+        <v>336.45</v>
       </c>
       <c r="E26" s="1">
-        <v>330.57971331</v>
+        <v>331.57382134</v>
       </c>
       <c r="F26" t="s">
         <v>28</v>
       </c>
       <c r="G26">
         <v>1.17</v>
       </c>
       <c r="H26" s="1">
-        <v>420611.63</v>
+        <v>463424.74</v>
       </c>
       <c r="I26" s="1">
-        <v>15498.27</v>
+        <v>-207.93</v>
       </c>
       <c r="J26" s="1">
-        <v>3.6846983998041</v>
+        <v>-0.044868126807386</v>
       </c>
       <c r="K26">
         <v>0.0</v>
       </c>
       <c r="L26">
         <v>0.0</v>
       </c>
       <c r="M26" s="1">
-        <v>436109.9</v>
+        <v>463216.81</v>
       </c>
       <c r="N26" s="1">
-        <v>436109.9</v>
+        <v>463216.81</v>
       </c>
       <c r="O26" s="1">
-        <v>0.32</v>
+        <v>0.3</v>
       </c>
       <c r="P26">
         <v>1</v>
       </c>
     </row>
     <row r="27" spans="1:16">
       <c r="A27" t="s">
         <v>81</v>
       </c>
       <c r="B27" t="s">
         <v>82</v>
       </c>
       <c r="C27" s="1">
-        <v>1360.0</v>
+        <v>1496.0</v>
       </c>
       <c r="D27" s="1">
-        <v>403.88</v>
+        <v>432.39</v>
       </c>
       <c r="E27" s="1">
-        <v>275.81805882</v>
+        <v>286.90895722</v>
       </c>
       <c r="F27" t="s">
         <v>28</v>
       </c>
       <c r="G27">
         <v>1.17</v>
       </c>
       <c r="H27" s="1">
-        <v>325070.73</v>
+        <v>371213.84</v>
       </c>
       <c r="I27" s="1">
-        <v>143955.66</v>
+        <v>181252.69</v>
       </c>
       <c r="J27" s="1">
-        <v>44.284411580212</v>
+        <v>48.827029186196</v>
       </c>
       <c r="K27">
         <v>0.0</v>
       </c>
       <c r="L27">
         <v>0.0</v>
       </c>
       <c r="M27" s="1">
-        <v>469026.39</v>
+        <v>552466.53</v>
       </c>
       <c r="N27" s="1">
-        <v>469026.39</v>
+        <v>552466.53</v>
       </c>
       <c r="O27" s="1">
-        <v>0.35</v>
+        <v>0.36</v>
       </c>
       <c r="P27">
         <v>1</v>
       </c>
     </row>
     <row r="28" spans="1:16">
       <c r="A28" t="s">
         <v>83</v>
       </c>
       <c r="B28" t="s">
         <v>84</v>
       </c>
       <c r="C28" s="1">
-        <v>4319.0</v>
+        <v>4753.0</v>
       </c>
       <c r="D28" s="1">
-        <v>61.92</v>
+        <v>68.54</v>
       </c>
       <c r="E28" s="1">
-        <v>57.21798101</v>
+        <v>57.72351778</v>
       </c>
       <c r="F28" t="s">
         <v>8</v>
       </c>
       <c r="G28">
         <v>1.0</v>
       </c>
       <c r="H28" s="1">
-        <v>247124.46</v>
+        <v>274359.88</v>
       </c>
       <c r="I28" s="1">
-        <v>20308.02</v>
+        <v>51410.74</v>
       </c>
       <c r="J28" s="1">
-        <v>8.2177296411695</v>
+        <v>18.738432164353</v>
       </c>
       <c r="K28">
         <v>0.0</v>
       </c>
       <c r="L28">
         <v>0.0</v>
       </c>
       <c r="M28" s="1">
-        <v>267432.48</v>
+        <v>325770.62</v>
       </c>
       <c r="N28" s="1">
-        <v>267432.48</v>
+        <v>325770.62</v>
       </c>
       <c r="O28" s="1">
-        <v>0.2</v>
+        <v>0.21</v>
       </c>
       <c r="P28">
         <v>1</v>
       </c>
     </row>
     <row r="29" spans="1:16">
       <c r="A29" t="s">
         <v>85</v>
       </c>
       <c r="B29" t="s">
         <v>86</v>
       </c>
       <c r="C29" s="1">
-        <v>938.0</v>
+        <v>1032.0</v>
       </c>
       <c r="D29" s="1">
-        <v>323.56</v>
+        <v>310.9</v>
       </c>
       <c r="E29" s="1">
-        <v>343.94378465</v>
+        <v>341.92652132</v>
       </c>
       <c r="F29" t="s">
         <v>28</v>
       </c>
       <c r="G29">
         <v>1.17</v>
       </c>
       <c r="H29" s="1">
-        <v>276201.77</v>
+        <v>302001.12</v>
       </c>
       <c r="I29" s="1">
-        <v>-17044.33</v>
+        <v>-27970.46</v>
       </c>
       <c r="J29" s="1">
-        <v>-6.1709705915353</v>
+        <v>-9.2617073738005</v>
       </c>
       <c r="K29">
         <v>0.0</v>
       </c>
       <c r="L29">
         <v>0.0</v>
       </c>
       <c r="M29" s="1">
-        <v>259157.44</v>
+        <v>274030.66</v>
       </c>
       <c r="N29" s="1">
-        <v>259157.44</v>
+        <v>274030.66</v>
       </c>
       <c r="O29" s="1">
-        <v>0.19</v>
+        <v>0.18</v>
       </c>
       <c r="P29">
         <v>1</v>
       </c>
     </row>
     <row r="30" spans="1:16">
       <c r="A30" t="s">
         <v>87</v>
       </c>
       <c r="B30" t="s">
         <v>88</v>
       </c>
       <c r="C30" s="1">
-        <v>2693.0</v>
+        <v>2965.0</v>
       </c>
       <c r="D30" s="1">
-        <v>124.77</v>
+        <v>131.6</v>
       </c>
       <c r="E30" s="1">
-        <v>129.93390642</v>
+        <v>129.41089039</v>
       </c>
       <c r="F30" t="s">
         <v>28</v>
       </c>
       <c r="G30">
         <v>1.17</v>
       </c>
       <c r="H30" s="1">
-        <v>299594.41</v>
+        <v>328413.95</v>
       </c>
       <c r="I30" s="1">
-        <v>-12679.88</v>
+        <v>4843.09</v>
       </c>
       <c r="J30" s="1">
-        <v>-4.232348660978</v>
+        <v>1.4746907066524</v>
       </c>
       <c r="K30">
         <v>0.0</v>
       </c>
       <c r="L30">
         <v>0.0</v>
       </c>
       <c r="M30" s="1">
-        <v>286914.53</v>
+        <v>333257.04</v>
       </c>
       <c r="N30" s="1">
-        <v>286914.53</v>
+        <v>333257.04</v>
       </c>
       <c r="O30" s="1">
-        <v>0.21</v>
+        <v>0.22</v>
       </c>
       <c r="P30">
         <v>1</v>
       </c>
     </row>
     <row r="31" spans="1:16">
       <c r="A31" t="s">
         <v>89</v>
       </c>
       <c r="B31" t="s">
         <v>90</v>
       </c>
       <c r="C31" s="1">
-        <v>21731.0</v>
+        <v>23928.0</v>
       </c>
       <c r="D31" s="1">
-        <v>273.43</v>
+        <v>298.87</v>
       </c>
       <c r="E31" s="1">
-        <v>252.04156965</v>
+        <v>253.77361877</v>
       </c>
       <c r="F31" t="s">
         <v>28</v>
       </c>
       <c r="G31">
         <v>1.17</v>
       </c>
       <c r="H31" s="1">
-        <v>4798517.28</v>
+        <v>5306120.13</v>
       </c>
       <c r="I31" s="1">
-        <v>275265.77</v>
+        <v>801717.22</v>
       </c>
       <c r="J31" s="1">
-        <v>5.7364755389607</v>
+        <v>15.109292672573</v>
       </c>
       <c r="K31">
         <v>0.0</v>
       </c>
       <c r="L31">
         <v>0.0</v>
       </c>
       <c r="M31" s="1">
-        <v>5073783.05</v>
+        <v>6107837.35</v>
       </c>
       <c r="N31" s="1">
-        <v>5073783.05</v>
+        <v>6107837.35</v>
       </c>
       <c r="O31" s="1">
-        <v>3.75</v>
+        <v>3.96</v>
       </c>
       <c r="P31">
         <v>1</v>
       </c>
     </row>
     <row r="32" spans="1:16">
       <c r="A32" t="s">
         <v>91</v>
       </c>
       <c r="B32" t="s">
         <v>92</v>
       </c>
       <c r="C32" s="1">
-        <v>2076.0</v>
+        <v>2285.0</v>
       </c>
       <c r="D32" s="1">
-        <v>403.91</v>
+        <v>436.61</v>
       </c>
       <c r="E32" s="1">
-        <v>277.62367534</v>
+        <v>290.01068271</v>
       </c>
       <c r="F32" t="s">
         <v>28</v>
       </c>
       <c r="G32">
         <v>1.17</v>
       </c>
       <c r="H32" s="1">
-        <v>497051.5</v>
+        <v>570677.14</v>
       </c>
       <c r="I32" s="1">
-        <v>218956.66</v>
+        <v>281399.43</v>
       </c>
       <c r="J32" s="1">
-        <v>44.051101344629</v>
+        <v>49.309742808342</v>
       </c>
       <c r="K32">
         <v>0.0</v>
       </c>
       <c r="L32">
         <v>0.0</v>
       </c>
       <c r="M32" s="1">
-        <v>716008.16</v>
+        <v>852076.57</v>
       </c>
       <c r="N32" s="1">
-        <v>716008.16</v>
+        <v>852076.57</v>
       </c>
       <c r="O32" s="1">
-        <v>0.53</v>
+        <v>0.55</v>
       </c>
       <c r="P32">
         <v>1</v>
       </c>
     </row>
     <row r="33" spans="1:16">
       <c r="A33" t="s">
         <v>93</v>
       </c>
       <c r="B33" t="s">
         <v>94</v>
       </c>
       <c r="C33" s="1">
-        <v>387.0</v>
+        <v>426.0</v>
       </c>
       <c r="D33" s="1">
-        <v>851.6</v>
+        <v>874.4</v>
       </c>
       <c r="E33" s="1">
-        <v>590.77343669</v>
+        <v>614.95896714</v>
       </c>
       <c r="F33" t="s">
         <v>8</v>
       </c>
       <c r="G33">
         <v>1.0</v>
       </c>
       <c r="H33" s="1">
-        <v>228629.32</v>
+        <v>261972.52</v>
       </c>
       <c r="I33" s="1">
-        <v>100939.88</v>
+        <v>110521.88</v>
       </c>
       <c r="J33" s="1">
-        <v>44.150015404848</v>
+        <v>42.188348609999</v>
       </c>
       <c r="K33">
         <v>0.0</v>
       </c>
       <c r="L33">
         <v>0.0</v>
       </c>
       <c r="M33" s="1">
-        <v>329569.2</v>
+        <v>372494.4</v>
       </c>
       <c r="N33" s="1">
-        <v>329569.2</v>
+        <v>372494.4</v>
       </c>
       <c r="O33" s="1">
         <v>0.24</v>
       </c>
       <c r="P33">
         <v>1</v>
       </c>
     </row>
     <row r="34" spans="1:16">
       <c r="A34" t="s">
         <v>95</v>
       </c>
       <c r="B34" t="s">
         <v>96</v>
       </c>
       <c r="C34" s="1">
-        <v>424.0</v>
+        <v>467.0</v>
       </c>
       <c r="D34" s="1">
-        <v>1223.8</v>
+        <v>1327.0</v>
       </c>
       <c r="E34" s="1">
-        <v>944.15448113</v>
+        <v>971.05417559</v>
       </c>
       <c r="F34" t="s">
         <v>8</v>
       </c>
       <c r="G34">
         <v>1.0</v>
       </c>
       <c r="H34" s="1">
-        <v>400321.5</v>
+        <v>453482.3</v>
       </c>
       <c r="I34" s="1">
-        <v>118569.7</v>
+        <v>166226.7</v>
       </c>
       <c r="J34" s="1">
-        <v>29.618619034951</v>
+        <v>36.655609270748</v>
       </c>
       <c r="K34">
         <v>0.0</v>
       </c>
       <c r="L34">
         <v>0.0</v>
       </c>
       <c r="M34" s="1">
-        <v>518891.2</v>
+        <v>619709.0</v>
       </c>
       <c r="N34" s="1">
-        <v>518891.2</v>
+        <v>619709.0</v>
       </c>
       <c r="O34" s="1">
-        <v>0.38</v>
+        <v>0.4</v>
       </c>
       <c r="P34">
         <v>1</v>
       </c>
     </row>
     <row r="35" spans="1:16">
       <c r="A35" t="s">
         <v>97</v>
       </c>
       <c r="B35" t="s">
         <v>98</v>
       </c>
       <c r="C35" s="1">
-        <v>1457.0</v>
+        <v>1604.0</v>
       </c>
       <c r="D35" s="1">
-        <v>144.92</v>
+        <v>137.66</v>
       </c>
       <c r="E35" s="1">
-        <v>137.9908442</v>
+        <v>138.11322943</v>
       </c>
       <c r="F35" t="s">
         <v>99</v>
       </c>
       <c r="G35">
         <v>0.87</v>
       </c>
       <c r="H35" s="1">
-        <v>231922.49</v>
+        <v>255567.29</v>
       </c>
       <c r="I35" s="1">
-        <v>11672.85</v>
+        <v>-697.27</v>
       </c>
       <c r="J35" s="1">
-        <v>5.0330823888619</v>
+        <v>-0.27283225486329</v>
       </c>
       <c r="K35">
         <v>0.0</v>
       </c>
       <c r="L35">
         <v>0.0</v>
       </c>
       <c r="M35" s="1">
-        <v>243595.34</v>
+        <v>254870.02</v>
       </c>
       <c r="N35" s="1">
-        <v>243595.34</v>
+        <v>254870.02</v>
       </c>
       <c r="O35" s="1">
-        <v>0.18</v>
+        <v>0.17</v>
       </c>
       <c r="P35">
         <v>1</v>
       </c>
     </row>
     <row r="36" spans="1:16">
       <c r="A36" t="s">
         <v>100</v>
       </c>
       <c r="B36" t="s">
         <v>101</v>
       </c>
       <c r="C36" s="1">
-        <v>13078.0</v>
+        <v>14399.0</v>
       </c>
       <c r="D36" s="1">
-        <v>26.61</v>
+        <v>24.74</v>
       </c>
       <c r="E36" s="1">
-        <v>26.80989524</v>
+        <v>26.71639419</v>
       </c>
       <c r="F36" t="s">
         <v>28</v>
       </c>
       <c r="G36">
         <v>1.17</v>
       </c>
       <c r="H36" s="1">
-        <v>300011.76</v>
+        <v>329069.62</v>
       </c>
       <c r="I36" s="1">
-        <v>-2850.48</v>
+        <v>-24819.49</v>
       </c>
       <c r="J36" s="1">
-        <v>-0.950122755188</v>
+        <v>-7.5423218952877</v>
       </c>
       <c r="K36">
         <v>0.0</v>
       </c>
       <c r="L36">
         <v>0.0</v>
       </c>
       <c r="M36" s="1">
-        <v>297161.28</v>
+        <v>304250.13</v>
       </c>
       <c r="N36" s="1">
-        <v>297161.28</v>
+        <v>304250.13</v>
       </c>
       <c r="O36" s="1">
-        <v>0.22</v>
+        <v>0.2</v>
       </c>
       <c r="P36">
         <v>1</v>
       </c>
     </row>
     <row r="37" spans="1:16">
       <c r="A37" t="s">
         <v>102</v>
       </c>
       <c r="B37" t="s">
         <v>103</v>
       </c>
       <c r="C37" s="1">
-        <v>16697.0</v>
+        <v>18386.0</v>
       </c>
       <c r="D37" s="1">
-        <v>186.95</v>
+        <v>174.45</v>
       </c>
       <c r="E37" s="1">
-        <v>167.1580206</v>
+        <v>168.91511585</v>
       </c>
       <c r="F37" t="s">
         <v>104</v>
       </c>
       <c r="G37">
-        <v>10.79</v>
+        <v>10.92</v>
       </c>
       <c r="H37" s="1">
-        <v>257139.35</v>
+        <v>286230.49</v>
       </c>
       <c r="I37" s="1">
-        <v>32237.14</v>
+        <v>7622.77</v>
       </c>
       <c r="J37" s="1">
-        <v>12.536836544076</v>
+        <v>2.6631579326158</v>
       </c>
       <c r="K37">
         <v>0.0</v>
       </c>
       <c r="L37">
         <v>0.0</v>
       </c>
       <c r="M37" s="1">
-        <v>289376.49</v>
+        <v>293853.26</v>
       </c>
       <c r="N37" s="1">
-        <v>289376.49</v>
+        <v>293853.26</v>
       </c>
       <c r="O37" s="1">
-        <v>0.21</v>
+        <v>0.19</v>
       </c>
       <c r="P37">
         <v>1</v>
       </c>
     </row>
     <row r="38" spans="1:16">
       <c r="A38" t="s">
         <v>105</v>
       </c>
       <c r="B38" t="s">
         <v>106</v>
       </c>
       <c r="C38" s="1">
-        <v>1828.0</v>
+        <v>2011.0</v>
       </c>
       <c r="D38" s="1">
-        <v>231.98</v>
+        <v>231.03</v>
       </c>
       <c r="E38" s="1">
-        <v>262.81762582</v>
+        <v>260.3970363</v>
       </c>
       <c r="F38" t="s">
         <v>28</v>
       </c>
       <c r="G38">
         <v>1.17</v>
       </c>
       <c r="H38" s="1">
-        <v>416979.88</v>
+        <v>453848.47</v>
       </c>
       <c r="I38" s="1">
-        <v>-54876.35</v>
+        <v>-57041.59</v>
       </c>
       <c r="J38" s="1">
-        <v>-13.160431145982</v>
+        <v>-12.568421790647</v>
       </c>
       <c r="K38">
         <v>0.0</v>
       </c>
       <c r="L38">
         <v>0.0</v>
       </c>
       <c r="M38" s="1">
-        <v>362103.53</v>
+        <v>396806.88</v>
       </c>
       <c r="N38" s="1">
-        <v>362103.53</v>
+        <v>396806.88</v>
       </c>
       <c r="O38" s="1">
-        <v>0.27</v>
+        <v>0.26</v>
       </c>
       <c r="P38">
         <v>1</v>
       </c>
     </row>
     <row r="39" spans="1:16">
       <c r="A39" t="s">
         <v>107</v>
       </c>
       <c r="B39" t="s">
         <v>108</v>
       </c>
       <c r="C39" s="1">
-        <v>1485.0</v>
+        <v>1634.0</v>
       </c>
       <c r="D39" s="1">
-        <v>198.53</v>
+        <v>208.63</v>
       </c>
       <c r="E39" s="1">
-        <v>241.15710438</v>
+        <v>237.21032436</v>
       </c>
       <c r="F39" t="s">
         <v>28</v>
       </c>
       <c r="G39">
         <v>1.17</v>
       </c>
       <c r="H39" s="1">
-        <v>312221.92</v>
+        <v>337366.96</v>
       </c>
       <c r="I39" s="1">
-        <v>-60478.22</v>
+        <v>-46209.75</v>
       </c>
       <c r="J39" s="1">
-        <v>-19.370267148444</v>
+        <v>-13.697177103531</v>
       </c>
       <c r="K39">
         <v>0.0</v>
       </c>
       <c r="L39">
         <v>0.0</v>
       </c>
       <c r="M39" s="1">
-        <v>251743.7</v>
+        <v>291157.21</v>
       </c>
       <c r="N39" s="1">
-        <v>251743.7</v>
+        <v>291157.21</v>
       </c>
       <c r="O39" s="1">
         <v>0.19</v>
       </c>
       <c r="P39">
         <v>1</v>
       </c>
     </row>
     <row r="40" spans="1:16">
       <c r="A40" t="s">
         <v>109</v>
       </c>
       <c r="B40" t="s">
         <v>110</v>
       </c>
       <c r="C40" s="1">
-        <v>9645.0</v>
+        <v>10619.0</v>
       </c>
       <c r="D40" s="1">
-        <v>41.29</v>
+        <v>38.9</v>
       </c>
       <c r="E40" s="1">
-        <v>39.64794712</v>
+        <v>39.75398908</v>
       </c>
       <c r="F40" t="s">
         <v>8</v>
       </c>
       <c r="G40">
         <v>1.0</v>
       </c>
       <c r="H40" s="1">
-        <v>382404.45</v>
+        <v>422147.61</v>
       </c>
       <c r="I40" s="1">
-        <v>15837.6</v>
+        <v>-9068.51</v>
       </c>
       <c r="J40" s="1">
-        <v>4.1415836034335</v>
+        <v>-2.1481846124866</v>
       </c>
       <c r="K40">
         <v>0.0</v>
       </c>
       <c r="L40">
         <v>0.0</v>
       </c>
       <c r="M40" s="1">
-        <v>398242.05</v>
+        <v>413079.1</v>
       </c>
       <c r="N40" s="1">
-        <v>398242.05</v>
+        <v>413079.1</v>
       </c>
       <c r="O40" s="1">
-        <v>0.29</v>
+        <v>0.27</v>
       </c>
       <c r="P40">
         <v>1</v>
       </c>
     </row>
     <row r="41" spans="1:16">
       <c r="A41" t="s">
         <v>111</v>
       </c>
       <c r="B41" t="s">
         <v>112</v>
       </c>
       <c r="C41" s="1">
-        <v>696.0</v>
+        <v>766.0</v>
       </c>
       <c r="D41" s="1">
-        <v>392.64</v>
+        <v>376.82</v>
       </c>
       <c r="E41" s="1">
-        <v>519.68208333</v>
+        <v>508.69953003</v>
       </c>
       <c r="F41" t="s">
         <v>28</v>
       </c>
       <c r="G41">
         <v>1.17</v>
       </c>
       <c r="H41" s="1">
-        <v>315545.33</v>
+        <v>339395.29</v>
       </c>
       <c r="I41" s="1">
-        <v>-82194.26</v>
+        <v>-92870.01</v>
       </c>
       <c r="J41" s="1">
-        <v>-26.048320854566</v>
+        <v>-27.363376197707</v>
       </c>
       <c r="K41">
         <v>0.0</v>
       </c>
       <c r="L41">
         <v>0.0</v>
       </c>
       <c r="M41" s="1">
-        <v>233351.07</v>
+        <v>246525.28</v>
       </c>
       <c r="N41" s="1">
-        <v>233351.07</v>
+        <v>246525.28</v>
       </c>
       <c r="O41" s="1">
-        <v>0.17</v>
+        <v>0.16</v>
       </c>
       <c r="P41">
         <v>1</v>
       </c>
     </row>
     <row r="42" spans="1:16">
       <c r="A42" t="s">
         <v>113</v>
       </c>
       <c r="B42" t="s">
         <v>114</v>
       </c>
       <c r="C42" s="1">
-        <v>26991.0</v>
+        <v>29721.0</v>
       </c>
       <c r="D42" s="1">
-        <v>10.326</v>
+        <v>10.278</v>
       </c>
       <c r="E42" s="1">
-        <v>8.42310289</v>
+        <v>8.59085899</v>
       </c>
       <c r="F42" t="s">
         <v>8</v>
       </c>
       <c r="G42">
         <v>1.0</v>
       </c>
       <c r="H42" s="1">
-        <v>227347.97</v>
+        <v>255328.92</v>
       </c>
       <c r="I42" s="1">
-        <v>51361.1</v>
+        <v>50143.52</v>
       </c>
       <c r="J42" s="1">
-        <v>22.591404708826</v>
+        <v>19.638793756696</v>
       </c>
       <c r="K42">
         <v>0.0</v>
       </c>
       <c r="L42">
         <v>0.0</v>
       </c>
       <c r="M42" s="1">
-        <v>278709.07</v>
+        <v>305472.44</v>
       </c>
       <c r="N42" s="1">
-        <v>278709.07</v>
+        <v>305472.44</v>
       </c>
       <c r="O42" s="1">
-        <v>0.21</v>
+        <v>0.2</v>
       </c>
       <c r="P42">
         <v>1</v>
       </c>
     </row>
     <row r="43" spans="1:16">
       <c r="A43" t="s">
         <v>115</v>
       </c>
       <c r="B43" t="s">
         <v>116</v>
       </c>
       <c r="C43" s="1">
-        <v>10469.0</v>
+        <v>11526.0</v>
       </c>
       <c r="D43" s="1">
-        <v>102.72</v>
+        <v>104.82</v>
       </c>
       <c r="E43" s="1">
-        <v>94.29586876</v>
+        <v>95.18586587</v>
       </c>
       <c r="F43" t="s">
         <v>51</v>
       </c>
       <c r="G43">
         <v>1.6</v>
       </c>
       <c r="H43" s="1">
-        <v>615469.88</v>
+        <v>684147.01</v>
       </c>
       <c r="I43" s="1">
-        <v>55884.65</v>
+        <v>68785.38</v>
       </c>
       <c r="J43" s="1">
-        <v>9.07999754594</v>
+        <v>10.054181191262</v>
       </c>
       <c r="K43">
         <v>0.0</v>
       </c>
       <c r="L43">
         <v>0.0</v>
       </c>
       <c r="M43" s="1">
-        <v>671354.53</v>
+        <v>752932.39</v>
       </c>
       <c r="N43" s="1">
-        <v>671354.53</v>
+        <v>752932.39</v>
       </c>
       <c r="O43" s="1">
-        <v>0.5</v>
+        <v>0.49</v>
       </c>
       <c r="P43">
         <v>1</v>
       </c>
     </row>
     <row r="44" spans="1:16">
       <c r="A44" t="s">
         <v>117</v>
       </c>
       <c r="B44" t="s">
         <v>118</v>
       </c>
       <c r="C44" s="1">
-        <v>15663.0</v>
+        <v>17245.0</v>
       </c>
       <c r="D44" s="1">
-        <v>52.47</v>
+        <v>49.84</v>
       </c>
       <c r="E44" s="1">
-        <v>51.23328034</v>
+        <v>51.32388576</v>
       </c>
       <c r="F44" t="s">
         <v>28</v>
       </c>
       <c r="G44">
         <v>1.17</v>
       </c>
       <c r="H44" s="1">
-        <v>686870.22</v>
+        <v>757329.47</v>
       </c>
       <c r="I44" s="1">
-        <v>14895.31</v>
+        <v>-23255.25</v>
       </c>
       <c r="J44" s="1">
-        <v>2.1685770566673</v>
+        <v>-3.070691280507</v>
       </c>
       <c r="K44">
         <v>0.0</v>
       </c>
       <c r="L44">
         <v>0.0</v>
       </c>
       <c r="M44" s="1">
-        <v>701765.53</v>
+        <v>734074.22</v>
       </c>
       <c r="N44" s="1">
-        <v>701765.53</v>
+        <v>734074.22</v>
       </c>
       <c r="O44" s="1">
-        <v>0.52</v>
+        <v>0.48</v>
       </c>
       <c r="P44">
         <v>1</v>
       </c>
     </row>
     <row r="45" spans="1:16">
       <c r="A45" t="s">
         <v>119</v>
       </c>
       <c r="B45" t="s">
         <v>120</v>
       </c>
       <c r="C45" s="1">
-        <v>2222.0</v>
+        <v>2446.0</v>
       </c>
       <c r="D45" s="1">
-        <v>207.66</v>
+        <v>206.0</v>
       </c>
       <c r="E45" s="1">
-        <v>169.66757426</v>
+        <v>173.17903107</v>
       </c>
       <c r="F45" t="s">
         <v>51</v>
       </c>
       <c r="G45">
         <v>1.6</v>
       </c>
       <c r="H45" s="1">
-        <v>237830.19</v>
+        <v>266939.96</v>
       </c>
       <c r="I45" s="1">
-        <v>50233.56</v>
+        <v>47079.73</v>
       </c>
       <c r="J45" s="1">
-        <v>21.121607816064</v>
+        <v>17.636823651281</v>
       </c>
       <c r="K45">
         <v>0.0</v>
       </c>
       <c r="L45">
         <v>0.0</v>
       </c>
       <c r="M45" s="1">
-        <v>288063.75</v>
+        <v>314019.69</v>
       </c>
       <c r="N45" s="1">
-        <v>288063.75</v>
+        <v>314019.69</v>
       </c>
       <c r="O45" s="1">
-        <v>0.21</v>
+        <v>0.2</v>
       </c>
       <c r="P45">
         <v>1</v>
       </c>
     </row>
     <row r="46" spans="1:16">
       <c r="A46" t="s">
         <v>121</v>
       </c>
       <c r="B46" t="s">
         <v>122</v>
       </c>
       <c r="C46" s="1">
-        <v>2598.0</v>
+        <v>2860.0</v>
       </c>
       <c r="D46" s="1">
-        <v>135.42</v>
+        <v>134.99</v>
       </c>
       <c r="E46" s="1">
-        <v>103.20219015</v>
+        <v>106.0368986</v>
       </c>
       <c r="F46" t="s">
         <v>28</v>
       </c>
       <c r="G46">
         <v>1.17</v>
       </c>
       <c r="H46" s="1">
-        <v>233051.48</v>
+        <v>263027.41</v>
       </c>
       <c r="I46" s="1">
-        <v>67367.92</v>
+        <v>66708.59</v>
       </c>
       <c r="J46" s="1">
-        <v>28.906883577826</v>
+        <v>25.361839665303</v>
       </c>
       <c r="K46">
         <v>0.0</v>
       </c>
       <c r="L46">
         <v>0.0</v>
       </c>
       <c r="M46" s="1">
-        <v>300419.4</v>
+        <v>329736.0</v>
       </c>
       <c r="N46" s="1">
-        <v>300419.4</v>
+        <v>329736.0</v>
       </c>
       <c r="O46" s="1">
-        <v>0.22</v>
+        <v>0.21</v>
       </c>
       <c r="P46">
         <v>1</v>
       </c>
     </row>
     <row r="47" spans="1:16">
       <c r="A47" t="s">
         <v>123</v>
       </c>
       <c r="B47" t="s">
         <v>124</v>
       </c>
       <c r="C47" s="1">
-        <v>55550.0</v>
+        <v>61176.0</v>
       </c>
       <c r="D47" s="1">
-        <v>4.278</v>
+        <v>4.2235</v>
       </c>
       <c r="E47" s="1">
-        <v>3.99307435</v>
+        <v>4.01761393</v>
       </c>
       <c r="F47" t="s">
         <v>99</v>
       </c>
       <c r="G47">
         <v>0.87</v>
       </c>
       <c r="H47" s="1">
-        <v>255371.3</v>
+        <v>283040.14</v>
       </c>
       <c r="I47" s="1">
-        <v>18789.87</v>
+        <v>15195.95</v>
       </c>
       <c r="J47" s="1">
-        <v>7.3578628451983</v>
+        <v>5.3688321380847</v>
       </c>
       <c r="K47">
         <v>0.0</v>
       </c>
       <c r="L47">
         <v>0.0</v>
       </c>
       <c r="M47" s="1">
-        <v>274161.17</v>
+        <v>298236.09</v>
       </c>
       <c r="N47" s="1">
-        <v>274161.17</v>
+        <v>298236.09</v>
       </c>
       <c r="O47" s="1">
-        <v>0.2</v>
+        <v>0.19</v>
       </c>
       <c r="P47">
         <v>1</v>
       </c>
     </row>
     <row r="48" spans="1:16">
       <c r="A48" t="s">
         <v>125</v>
       </c>
       <c r="B48" t="s">
         <v>126</v>
       </c>
       <c r="C48" s="1">
-        <v>13746.0</v>
+        <v>15133.0</v>
       </c>
       <c r="D48" s="1">
-        <v>18.66</v>
+        <v>18.645</v>
       </c>
       <c r="E48" s="1">
-        <v>16.62099447</v>
+        <v>16.80746779</v>
       </c>
       <c r="F48" t="s">
         <v>8</v>
       </c>
       <c r="G48">
         <v>1.0</v>
       </c>
       <c r="H48" s="1">
-        <v>228472.19</v>
+        <v>254347.41</v>
       </c>
       <c r="I48" s="1">
-        <v>28028.17</v>
+        <v>27807.38</v>
       </c>
       <c r="J48" s="1">
-        <v>12.267650605529</v>
+        <v>10.932833953371</v>
       </c>
       <c r="K48">
         <v>0.0</v>
       </c>
       <c r="L48">
         <v>0.0</v>
       </c>
       <c r="M48" s="1">
-        <v>256500.36</v>
+        <v>282154.79</v>
       </c>
       <c r="N48" s="1">
-        <v>256500.36</v>
+        <v>282154.79</v>
       </c>
       <c r="O48" s="1">
-        <v>0.19</v>
+        <v>0.18</v>
       </c>
       <c r="P48">
         <v>1</v>
       </c>
     </row>
     <row r="49" spans="1:16">
       <c r="A49" t="s">
         <v>127</v>
       </c>
       <c r="B49" t="s">
         <v>128</v>
       </c>
       <c r="C49" s="1">
-        <v>10936.0</v>
+        <v>12040.0</v>
       </c>
       <c r="D49" s="1">
-        <v>32.97</v>
+        <v>33.42</v>
       </c>
       <c r="E49" s="1">
-        <v>35.14203365</v>
+        <v>34.89258555</v>
       </c>
       <c r="F49" t="s">
         <v>51</v>
       </c>
       <c r="G49">
         <v>1.6</v>
       </c>
       <c r="H49" s="1">
-        <v>238069.53</v>
+        <v>260430.67</v>
       </c>
       <c r="I49" s="1">
-        <v>-12972.81</v>
+        <v>-9666.12</v>
       </c>
       <c r="J49" s="1">
-        <v>-5.449168568527</v>
+        <v>-3.7115904973865</v>
       </c>
       <c r="K49">
         <v>0.0</v>
       </c>
       <c r="L49">
         <v>0.0</v>
       </c>
       <c r="M49" s="1">
-        <v>225096.72</v>
+        <v>250764.55</v>
       </c>
       <c r="N49" s="1">
-        <v>225096.72</v>
+        <v>250764.55</v>
       </c>
       <c r="O49" s="1">
-        <v>0.17</v>
+        <v>0.16</v>
       </c>
       <c r="P49">
         <v>1</v>
       </c>
     </row>
     <row r="50" spans="1:16">
       <c r="A50" t="s">
         <v>129</v>
       </c>
       <c r="B50" t="s">
         <v>130</v>
       </c>
       <c r="C50" s="1">
-        <v>1914.0</v>
+        <v>2107.0</v>
       </c>
       <c r="D50" s="1">
-        <v>154.85</v>
+        <v>144.18</v>
       </c>
       <c r="E50" s="1">
-        <v>156.37953501</v>
+        <v>155.85280494</v>
       </c>
       <c r="F50" t="s">
         <v>28</v>
       </c>
       <c r="G50">
         <v>1.17</v>
       </c>
       <c r="H50" s="1">
-        <v>257403.43</v>
+        <v>282198.23</v>
       </c>
       <c r="I50" s="1">
-        <v>-4322.65</v>
+        <v>-22739.49</v>
       </c>
       <c r="J50" s="1">
-        <v>-1.6793288263486</v>
+        <v>-8.0579846301658</v>
       </c>
       <c r="K50">
         <v>0.0</v>
       </c>
       <c r="L50">
         <v>0.0</v>
       </c>
       <c r="M50" s="1">
-        <v>253080.78</v>
+        <v>259458.74</v>
       </c>
       <c r="N50" s="1">
-        <v>253080.78</v>
+        <v>259458.74</v>
       </c>
       <c r="O50" s="1">
-        <v>0.19</v>
+        <v>0.17</v>
       </c>
       <c r="P50">
         <v>1</v>
       </c>
     </row>
     <row r="51" spans="1:16">
       <c r="A51" t="s">
         <v>131</v>
       </c>
       <c r="B51" t="s">
         <v>132</v>
       </c>
       <c r="C51" s="1">
-        <v>559.0</v>
+        <v>615.0</v>
       </c>
       <c r="D51" s="1">
-        <v>1053.47</v>
+        <v>1094.1</v>
       </c>
       <c r="E51" s="1">
-        <v>1063.55148479</v>
+        <v>1062.59860163</v>
       </c>
       <c r="F51" t="s">
         <v>28</v>
       </c>
       <c r="G51">
         <v>1.17</v>
       </c>
       <c r="H51" s="1">
-        <v>508862.27</v>
+        <v>559157.37</v>
       </c>
       <c r="I51" s="1">
-        <v>-6010.48</v>
+        <v>15528.97</v>
       </c>
       <c r="J51" s="1">
-        <v>-1.1811604739333</v>
+        <v>2.7772092139285</v>
       </c>
       <c r="K51">
         <v>0.0</v>
       </c>
       <c r="L51">
         <v>0.0</v>
       </c>
       <c r="M51" s="1">
-        <v>502851.79</v>
+        <v>574686.34</v>
       </c>
       <c r="N51" s="1">
-        <v>502851.79</v>
+        <v>574686.34</v>
       </c>
       <c r="O51" s="1">
         <v>0.37</v>
       </c>
       <c r="P51">
         <v>1</v>
       </c>
     </row>
     <row r="52" spans="1:16">
       <c r="A52" t="s">
         <v>133</v>
       </c>
       <c r="B52" t="s">
         <v>134</v>
       </c>
       <c r="C52" s="1">
-        <v>2239.0</v>
+        <v>2464.0</v>
       </c>
       <c r="D52" s="1">
-        <v>237.57</v>
+        <v>289.76</v>
       </c>
       <c r="E52" s="1">
-        <v>133.85902188</v>
+        <v>143.2170901</v>
       </c>
       <c r="F52" t="s">
         <v>28</v>
       </c>
       <c r="G52">
         <v>1.17</v>
       </c>
       <c r="H52" s="1">
-        <v>257724.6</v>
+        <v>303074.18</v>
       </c>
       <c r="I52" s="1">
-        <v>196480.19</v>
+        <v>306712.42</v>
       </c>
       <c r="J52" s="1">
-        <v>76.236490424275</v>
+        <v>101.20044538271</v>
       </c>
       <c r="K52">
         <v>0.0</v>
       </c>
       <c r="L52">
         <v>0.0</v>
       </c>
       <c r="M52" s="1">
-        <v>454204.79</v>
+        <v>609786.6</v>
       </c>
       <c r="N52" s="1">
-        <v>454204.79</v>
+        <v>609786.6</v>
       </c>
       <c r="O52" s="1">
-        <v>0.34</v>
+        <v>0.4</v>
       </c>
       <c r="P52">
         <v>1</v>
       </c>
     </row>
     <row r="53" spans="1:16">
       <c r="A53" t="s">
         <v>135</v>
       </c>
       <c r="B53" t="s">
         <v>136</v>
       </c>
       <c r="C53" s="1">
-        <v>4421.0</v>
+        <v>4865.0</v>
       </c>
       <c r="D53" s="1">
-        <v>90.31</v>
+        <v>91.41</v>
       </c>
       <c r="E53" s="1">
-        <v>79.94937797</v>
+        <v>80.84923741</v>
       </c>
       <c r="F53" t="s">
         <v>8</v>
       </c>
       <c r="G53">
         <v>1.0</v>
       </c>
       <c r="H53" s="1">
-        <v>353456.2</v>
+        <v>393331.54</v>
       </c>
       <c r="I53" s="1">
-        <v>45804.31</v>
+        <v>51378.11</v>
       </c>
       <c r="J53" s="1">
-        <v>12.958977661164</v>
+        <v>13.062290911123</v>
       </c>
       <c r="K53">
         <v>0.0</v>
       </c>
       <c r="L53">
         <v>0.0</v>
       </c>
       <c r="M53" s="1">
-        <v>399260.51</v>
+        <v>444709.65</v>
       </c>
       <c r="N53" s="1">
-        <v>399260.51</v>
+        <v>444709.65</v>
       </c>
       <c r="O53" s="1">
         <v>0.29</v>
       </c>
       <c r="P53">
         <v>1</v>
       </c>
     </row>
     <row r="54" spans="1:16">
       <c r="A54" t="s">
         <v>137</v>
       </c>
       <c r="B54" t="s">
         <v>138</v>
       </c>
       <c r="C54" s="1">
-        <v>4695.0</v>
+        <v>5167.0</v>
       </c>
       <c r="D54" s="1">
-        <v>176.75</v>
+        <v>155.03</v>
       </c>
       <c r="E54" s="1">
-        <v>195.14082215</v>
+        <v>193.52857558</v>
       </c>
       <c r="F54" t="s">
         <v>28</v>
       </c>
       <c r="G54">
         <v>1.17</v>
       </c>
       <c r="H54" s="1">
-        <v>790254.84</v>
+        <v>861709.25</v>
       </c>
       <c r="I54" s="1">
-        <v>-81655.02</v>
+        <v>-177556.7</v>
       </c>
       <c r="J54" s="1">
-        <v>-10.332745320484</v>
+        <v>-20.605175121423</v>
       </c>
       <c r="K54">
         <v>0.0</v>
       </c>
       <c r="L54">
         <v>0.0</v>
       </c>
       <c r="M54" s="1">
-        <v>708599.82</v>
+        <v>684152.55</v>
       </c>
       <c r="N54" s="1">
-        <v>708599.82</v>
+        <v>684152.55</v>
       </c>
       <c r="O54" s="1">
-        <v>0.52</v>
+        <v>0.44</v>
       </c>
       <c r="P54">
         <v>1</v>
       </c>
     </row>
     <row r="55" spans="1:16">
       <c r="A55" t="s">
         <v>139</v>
       </c>
       <c r="B55" t="s">
         <v>140</v>
       </c>
       <c r="C55" s="1">
-        <v>4721.0</v>
+        <v>5195.0</v>
       </c>
       <c r="D55" s="1">
-        <v>65.69</v>
+        <v>53.06</v>
       </c>
       <c r="E55" s="1">
-        <v>81.0500233</v>
+        <v>79.17533782</v>
       </c>
       <c r="F55" t="s">
         <v>28</v>
       </c>
       <c r="G55">
         <v>1.17</v>
       </c>
       <c r="H55" s="1">
-        <v>327608.76</v>
+        <v>352069.85</v>
       </c>
       <c r="I55" s="1">
-        <v>-62795.77</v>
+        <v>-116645.41</v>
       </c>
       <c r="J55" s="1">
-        <v>-19.167915412274</v>
+        <v>-33.131326070665</v>
       </c>
       <c r="K55">
         <v>0.0</v>
       </c>
       <c r="L55">
         <v>0.0</v>
       </c>
       <c r="M55" s="1">
-        <v>264812.99</v>
+        <v>235424.44</v>
       </c>
       <c r="N55" s="1">
-        <v>264812.99</v>
+        <v>235424.44</v>
       </c>
       <c r="O55" s="1">
-        <v>0.2</v>
+        <v>0.15</v>
       </c>
       <c r="P55">
         <v>1</v>
       </c>
     </row>
     <row r="56" spans="1:16">
       <c r="A56" t="s">
         <v>141</v>
       </c>
       <c r="B56" t="s">
         <v>142</v>
       </c>
       <c r="C56" s="1">
-        <v>14974.0</v>
+        <v>16474.0</v>
       </c>
       <c r="D56" s="1">
-        <v>3313.0</v>
+        <v>3308.0</v>
       </c>
       <c r="E56" s="1">
-        <v>3486.93295045</v>
+        <v>3470.73169843</v>
       </c>
       <c r="F56" t="s">
         <v>46</v>
       </c>
       <c r="G56">
-        <v>186.67</v>
+        <v>184.84</v>
       </c>
       <c r="H56" s="1">
-        <v>290349.74</v>
+        <v>316927.04</v>
       </c>
       <c r="I56" s="1">
-        <v>-24589.17</v>
+        <v>-22093.14</v>
       </c>
       <c r="J56" s="1">
-        <v>-8.4688107521639</v>
+        <v>-6.9710492358115</v>
       </c>
       <c r="K56">
         <v>0.0</v>
       </c>
       <c r="L56">
         <v>0.0</v>
       </c>
       <c r="M56" s="1">
-        <v>265760.57</v>
+        <v>294833.9</v>
       </c>
       <c r="N56" s="1">
-        <v>265760.57</v>
+        <v>294833.9</v>
       </c>
       <c r="O56" s="1">
-        <v>0.2</v>
+        <v>0.19</v>
       </c>
       <c r="P56">
         <v>1</v>
       </c>
     </row>
     <row r="57" spans="1:16">
       <c r="A57" t="s">
         <v>143</v>
       </c>
       <c r="B57" t="s">
         <v>144</v>
       </c>
       <c r="C57" s="1">
-        <v>5497.0</v>
+        <v>6051.0</v>
       </c>
       <c r="D57" s="1">
-        <v>59.02</v>
+        <v>56.39</v>
       </c>
       <c r="E57" s="1">
-        <v>53.6580171</v>
+        <v>54.06184928</v>
       </c>
       <c r="F57" t="s">
         <v>28</v>
       </c>
       <c r="G57">
         <v>1.17</v>
       </c>
       <c r="H57" s="1">
-        <v>256404.05</v>
+        <v>283841.8</v>
       </c>
       <c r="I57" s="1">
-        <v>20628.6</v>
+        <v>7583.99</v>
       </c>
       <c r="J57" s="1">
-        <v>8.0453487376662</v>
+        <v>2.6719073793923</v>
       </c>
       <c r="K57">
         <v>0.0</v>
       </c>
       <c r="L57">
         <v>0.0</v>
       </c>
       <c r="M57" s="1">
-        <v>277032.65</v>
+        <v>291425.79</v>
       </c>
       <c r="N57" s="1">
-        <v>277032.65</v>
+        <v>291425.79</v>
       </c>
       <c r="O57" s="1">
-        <v>0.2</v>
+        <v>0.19</v>
       </c>
       <c r="P57">
         <v>1</v>
       </c>
     </row>
     <row r="58" spans="1:16">
       <c r="A58" t="s">
         <v>145</v>
       </c>
       <c r="B58" t="s">
         <v>146</v>
       </c>
       <c r="C58" s="1">
-        <v>9982.0</v>
+        <v>10990.0</v>
       </c>
       <c r="D58" s="1">
-        <v>419.94</v>
+        <v>416.79</v>
       </c>
       <c r="E58" s="1">
-        <v>307.84652975</v>
+        <v>318.22477343</v>
       </c>
       <c r="F58" t="s">
         <v>28</v>
       </c>
       <c r="G58">
         <v>1.17</v>
       </c>
       <c r="H58" s="1">
-        <v>2654648.17</v>
+        <v>3016579.2</v>
       </c>
       <c r="I58" s="1">
-        <v>924756.73</v>
+        <v>895554.81</v>
       </c>
       <c r="J58" s="1">
-        <v>34.835378203809</v>
+        <v>29.687760560041</v>
       </c>
       <c r="K58">
         <v>0.0</v>
       </c>
       <c r="L58">
         <v>0.0</v>
       </c>
       <c r="M58" s="1">
-        <v>3579404.9</v>
+        <v>3912134.01</v>
       </c>
       <c r="N58" s="1">
-        <v>3579404.9</v>
+        <v>3912134.01</v>
       </c>
       <c r="O58" s="1">
-        <v>2.64</v>
+        <v>2.54</v>
       </c>
       <c r="P58">
         <v>1</v>
       </c>
     </row>
     <row r="59" spans="1:16">
       <c r="A59" t="s">
         <v>147</v>
       </c>
       <c r="B59" t="s">
         <v>148</v>
       </c>
       <c r="C59" s="1">
-        <v>1799.0</v>
+        <v>1979.0</v>
       </c>
       <c r="D59" s="1">
-        <v>155.95</v>
+        <v>143.93</v>
       </c>
       <c r="E59" s="1">
-        <v>160.013602</v>
+        <v>159.58334512</v>
       </c>
       <c r="F59" t="s">
         <v>28</v>
       </c>
       <c r="G59">
         <v>1.17</v>
       </c>
       <c r="H59" s="1">
-        <v>247560.96</v>
+        <v>271399.81</v>
       </c>
       <c r="I59" s="1">
-        <v>-7996.41</v>
+        <v>-28125.72</v>
       </c>
       <c r="J59" s="1">
-        <v>-3.2300771494827</v>
+        <v>-10.3632054864</v>
       </c>
       <c r="K59">
         <v>0.0</v>
       </c>
       <c r="L59">
         <v>0.0</v>
       </c>
       <c r="M59" s="1">
-        <v>239564.55</v>
+        <v>243274.09</v>
       </c>
       <c r="N59" s="1">
-        <v>239564.55</v>
+        <v>243274.09</v>
       </c>
       <c r="O59" s="1">
-        <v>0.18</v>
+        <v>0.16</v>
       </c>
       <c r="P59">
         <v>1</v>
       </c>
     </row>
     <row r="60" spans="1:16">
       <c r="A60" t="s">
         <v>149</v>
       </c>
       <c r="B60" t="s">
         <v>150</v>
       </c>
       <c r="C60" s="1">
-        <v>1560.0</v>
+        <v>1715.0</v>
       </c>
       <c r="D60" s="1">
-        <v>314.33</v>
+        <v>354.55</v>
       </c>
       <c r="E60" s="1">
-        <v>290.60677564</v>
+        <v>294.76622157</v>
       </c>
       <c r="F60" t="s">
         <v>28</v>
       </c>
       <c r="G60">
         <v>1.17</v>
       </c>
       <c r="H60" s="1">
-        <v>393749.94</v>
+        <v>438250.04</v>
       </c>
       <c r="I60" s="1">
-        <v>24963.06</v>
+        <v>81076.3</v>
       </c>
       <c r="J60" s="1">
-        <v>6.3398257279734</v>
+        <v>18.500009720478</v>
       </c>
       <c r="K60">
         <v>0.0</v>
       </c>
       <c r="L60">
         <v>0.0</v>
       </c>
       <c r="M60" s="1">
-        <v>418713.0</v>
+        <v>519326.34</v>
       </c>
       <c r="N60" s="1">
-        <v>418713.0</v>
+        <v>519326.34</v>
       </c>
       <c r="O60" s="1">
-        <v>0.31</v>
+        <v>0.34</v>
       </c>
       <c r="P60">
         <v>1</v>
       </c>
     </row>
     <row r="61" spans="1:16">
       <c r="A61" t="s">
         <v>151</v>
       </c>
       <c r="B61" t="s">
         <v>152</v>
       </c>
       <c r="C61" s="1">
-        <v>2675.0</v>
+        <v>2945.0</v>
       </c>
       <c r="D61" s="1">
-        <v>169.47</v>
+        <v>158.28</v>
       </c>
       <c r="E61" s="1">
-        <v>122.86152523</v>
+        <v>126.93280136</v>
       </c>
       <c r="F61" t="s">
         <v>51</v>
       </c>
       <c r="G61">
         <v>1.6</v>
       </c>
       <c r="H61" s="1">
-        <v>205478.41</v>
+        <v>233693.73</v>
       </c>
       <c r="I61" s="1">
-        <v>77535.86</v>
+        <v>56805.21</v>
       </c>
       <c r="J61" s="1">
-        <v>37.734309896597</v>
+        <v>24.307545606808</v>
       </c>
       <c r="K61">
         <v>0.0</v>
       </c>
       <c r="L61">
         <v>0.0</v>
       </c>
       <c r="M61" s="1">
-        <v>283014.27</v>
+        <v>290498.94</v>
       </c>
       <c r="N61" s="1">
-        <v>283014.27</v>
+        <v>290498.94</v>
       </c>
       <c r="O61" s="1">
-        <v>0.21</v>
+        <v>0.19</v>
       </c>
       <c r="P61">
         <v>1</v>
       </c>
     </row>
     <row r="62" spans="1:16">
       <c r="A62" t="s">
         <v>153</v>
       </c>
       <c r="B62" t="s">
         <v>154</v>
       </c>
       <c r="C62" s="1">
-        <v>7667.0</v>
+        <v>8440.0</v>
       </c>
       <c r="D62" s="1">
-        <v>148.49</v>
+        <v>150.86</v>
       </c>
       <c r="E62" s="1">
-        <v>125.69855485</v>
+        <v>127.95505213</v>
       </c>
       <c r="F62" t="s">
         <v>51</v>
       </c>
       <c r="G62">
         <v>1.6</v>
       </c>
       <c r="H62" s="1">
-        <v>600672.1</v>
+        <v>673273.13</v>
       </c>
       <c r="I62" s="1">
-        <v>110073.83</v>
+        <v>120232.04</v>
       </c>
       <c r="J62" s="1">
-        <v>18.325111154655</v>
+        <v>17.857840249766</v>
       </c>
       <c r="K62">
         <v>0.0</v>
       </c>
       <c r="L62">
         <v>0.0</v>
       </c>
       <c r="M62" s="1">
-        <v>710745.93</v>
+        <v>793505.17</v>
       </c>
       <c r="N62" s="1">
-        <v>710745.93</v>
+        <v>793505.17</v>
       </c>
       <c r="O62" s="1">
-        <v>0.52</v>
+        <v>0.51</v>
       </c>
       <c r="P62">
         <v>1</v>
       </c>
     </row>
     <row r="63" spans="1:16">
       <c r="A63" t="s">
         <v>155</v>
       </c>
       <c r="B63" t="s">
         <v>156</v>
       </c>
       <c r="C63" s="1">
-        <v>1423.0</v>
+        <v>1565.0</v>
       </c>
       <c r="D63" s="1">
-        <v>204.72</v>
+        <v>186.35</v>
       </c>
       <c r="E63" s="1">
-        <v>193.69486297</v>
+        <v>194.26017252</v>
       </c>
       <c r="F63" t="s">
         <v>28</v>
       </c>
       <c r="G63">
         <v>1.17</v>
       </c>
       <c r="H63" s="1">
-        <v>235954.47</v>
+        <v>260168.04</v>
       </c>
       <c r="I63" s="1">
-        <v>12800.17</v>
+        <v>-11085.96</v>
       </c>
       <c r="J63" s="1">
-        <v>5.4248474292519</v>
+        <v>-4.2610768025158</v>
       </c>
       <c r="K63">
         <v>0.0</v>
       </c>
       <c r="L63">
         <v>0.0</v>
       </c>
       <c r="M63" s="1">
-        <v>248754.64</v>
+        <v>249082.08</v>
       </c>
       <c r="N63" s="1">
-        <v>248754.64</v>
+        <v>249082.08</v>
       </c>
       <c r="O63" s="1">
-        <v>0.18</v>
+        <v>0.16</v>
       </c>
       <c r="P63">
         <v>1</v>
       </c>
     </row>
     <row r="64" spans="1:16">
       <c r="A64" t="s">
         <v>157</v>
       </c>
       <c r="B64" t="s">
         <v>158</v>
       </c>
       <c r="C64" s="1">
-        <v>539.0</v>
+        <v>593.0</v>
       </c>
       <c r="D64" s="1">
-        <v>835.24</v>
+        <v>902.3</v>
       </c>
       <c r="E64" s="1">
-        <v>571.9893321</v>
+        <v>596.11957841</v>
       </c>
       <c r="F64" t="s">
         <v>28</v>
       </c>
       <c r="G64">
         <v>1.17</v>
       </c>
       <c r="H64" s="1">
-        <v>266141.75</v>
+        <v>304686.43</v>
       </c>
       <c r="I64" s="1">
-        <v>118278.33</v>
+        <v>152301.14</v>
       </c>
       <c r="J64" s="1">
-        <v>44.441854763486</v>
+        <v>49.986190720735</v>
       </c>
       <c r="K64">
         <v>0.0</v>
       </c>
       <c r="L64">
         <v>0.0</v>
       </c>
       <c r="M64" s="1">
-        <v>384420.08</v>
+        <v>456987.57</v>
       </c>
       <c r="N64" s="1">
-        <v>384420.08</v>
+        <v>456987.57</v>
       </c>
       <c r="O64" s="1">
-        <v>0.28</v>
+        <v>0.3</v>
       </c>
       <c r="P64">
         <v>1</v>
       </c>
     </row>
     <row r="65" spans="1:16">
       <c r="A65" t="s">
         <v>159</v>
       </c>
       <c r="B65" t="s">
         <v>160</v>
       </c>
       <c r="C65" s="1">
-        <v>958.0</v>
+        <v>1053.0</v>
       </c>
       <c r="D65" s="1">
-        <v>311.39</v>
+        <v>255.68</v>
       </c>
       <c r="E65" s="1">
-        <v>321.01721294</v>
+        <v>319.66785375</v>
       </c>
       <c r="F65" t="s">
         <v>28</v>
       </c>
       <c r="G65">
         <v>1.17</v>
       </c>
       <c r="H65" s="1">
-        <v>267628.96</v>
+        <v>292428.46</v>
       </c>
       <c r="I65" s="1">
-        <v>-12901.25</v>
+        <v>-62483.51</v>
       </c>
       <c r="J65" s="1">
-        <v>-4.8205732294442</v>
+        <v>-21.367109753955</v>
       </c>
       <c r="K65">
         <v>0.0</v>
       </c>
       <c r="L65">
         <v>0.0</v>
       </c>
       <c r="M65" s="1">
-        <v>254727.71</v>
+        <v>229944.95</v>
       </c>
       <c r="N65" s="1">
-        <v>254727.71</v>
+        <v>229944.95</v>
       </c>
       <c r="O65" s="1">
-        <v>0.19</v>
+        <v>0.15</v>
       </c>
       <c r="P65">
         <v>1</v>
       </c>
     </row>
     <row r="66" spans="1:16">
       <c r="A66" t="s">
         <v>161</v>
       </c>
       <c r="B66" t="s">
         <v>162</v>
       </c>
       <c r="C66" s="1">
-        <v>1683.0</v>
+        <v>1851.0</v>
       </c>
       <c r="D66" s="1">
-        <v>150.75</v>
+        <v>156.55</v>
       </c>
       <c r="E66" s="1">
-        <v>149.28578134</v>
+        <v>149.42507834</v>
       </c>
       <c r="F66" t="s">
         <v>31</v>
       </c>
       <c r="G66">
         <v>0.92</v>
       </c>
       <c r="H66" s="1">
-        <v>271107.99</v>
+        <v>298647.51</v>
       </c>
       <c r="I66" s="1">
-        <v>5342.3</v>
+        <v>17613.39</v>
       </c>
       <c r="J66" s="1">
-        <v>1.9705431772778</v>
+        <v>5.8977186851483</v>
       </c>
       <c r="K66">
         <v>0.0</v>
       </c>
       <c r="L66">
         <v>0.0</v>
       </c>
       <c r="M66" s="1">
-        <v>276450.29</v>
+        <v>316260.9</v>
       </c>
       <c r="N66" s="1">
-        <v>276450.29</v>
+        <v>316260.9</v>
       </c>
       <c r="O66" s="1">
-        <v>0.2</v>
+        <v>0.21</v>
       </c>
       <c r="P66">
         <v>1</v>
       </c>
     </row>
     <row r="67" spans="1:16">
       <c r="A67" t="s">
         <v>163</v>
       </c>
       <c r="B67" t="s">
         <v>164</v>
       </c>
       <c r="C67" s="1">
-        <v>739.0</v>
+        <v>813.0</v>
       </c>
       <c r="D67" s="1">
-        <v>515.85</v>
+        <v>577.9</v>
       </c>
       <c r="E67" s="1">
-        <v>280.312977</v>
+        <v>301.95293973</v>
       </c>
       <c r="F67" t="s">
         <v>28</v>
       </c>
       <c r="G67">
         <v>1.17</v>
       </c>
       <c r="H67" s="1">
-        <v>177449.68</v>
+        <v>210144.78</v>
       </c>
       <c r="I67" s="1">
-        <v>148067.48</v>
+        <v>191130.11</v>
       </c>
       <c r="J67" s="1">
-        <v>83.441953797832</v>
+        <v>90.951633440526</v>
       </c>
       <c r="K67">
         <v>0.0</v>
       </c>
       <c r="L67">
         <v>0.0</v>
       </c>
       <c r="M67" s="1">
-        <v>325517.16</v>
+        <v>401274.89</v>
       </c>
       <c r="N67" s="1">
-        <v>325517.16</v>
+        <v>401274.89</v>
       </c>
       <c r="O67" s="1">
-        <v>0.24</v>
+        <v>0.26</v>
       </c>
       <c r="P67">
         <v>1</v>
       </c>
     </row>
     <row r="68" spans="1:16">
       <c r="A68" t="s">
         <v>165</v>
       </c>
       <c r="B68" t="s">
         <v>166</v>
       </c>
       <c r="C68" s="1">
-        <v>1784.0</v>
+        <v>1963.0</v>
       </c>
       <c r="D68" s="1">
-        <v>177.62</v>
+        <v>163.55</v>
       </c>
       <c r="E68" s="1">
-        <v>186.9875</v>
+        <v>185.82822211</v>
       </c>
       <c r="F68" t="s">
         <v>28</v>
       </c>
       <c r="G68">
         <v>1.17</v>
       </c>
       <c r="H68" s="1">
-        <v>290916.4</v>
+        <v>317522.69</v>
       </c>
       <c r="I68" s="1">
-        <v>-20338.24</v>
+        <v>-43321.34</v>
       </c>
       <c r="J68" s="1">
-        <v>-6.9910943487545</v>
+        <v>-13.643541505648</v>
       </c>
       <c r="K68">
         <v>0.0</v>
       </c>
       <c r="L68">
         <v>0.0</v>
       </c>
       <c r="M68" s="1">
-        <v>270578.16</v>
+        <v>274201.35</v>
       </c>
       <c r="N68" s="1">
-        <v>270578.16</v>
+        <v>274201.35</v>
       </c>
       <c r="O68" s="1">
-        <v>0.2</v>
+        <v>0.18</v>
       </c>
       <c r="P68">
         <v>1</v>
       </c>
     </row>
     <row r="69" spans="1:16">
       <c r="A69" t="s">
         <v>167</v>
       </c>
       <c r="B69" t="s">
         <v>168</v>
       </c>
       <c r="C69" s="1">
-        <v>4067.0</v>
+        <v>4476.0</v>
       </c>
       <c r="D69" s="1">
-        <v>128.51</v>
+        <v>124.1</v>
       </c>
       <c r="E69" s="1">
-        <v>100.63931399</v>
+        <v>103.17451296</v>
       </c>
       <c r="F69" t="s">
         <v>28</v>
       </c>
       <c r="G69">
         <v>1.17</v>
       </c>
       <c r="H69" s="1">
-        <v>353902.38</v>
+        <v>398686.52</v>
       </c>
       <c r="I69" s="1">
-        <v>92387.58</v>
+        <v>75730.87</v>
       </c>
       <c r="J69" s="1">
-        <v>26.105385332532</v>
+        <v>18.995091682558</v>
       </c>
       <c r="K69">
         <v>0.0</v>
       </c>
       <c r="L69">
         <v>0.0</v>
       </c>
       <c r="M69" s="1">
-        <v>446289.96</v>
+        <v>474417.39</v>
       </c>
       <c r="N69" s="1">
-        <v>446289.96</v>
+        <v>474417.39</v>
       </c>
       <c r="O69" s="1">
-        <v>0.33</v>
+        <v>0.31</v>
       </c>
       <c r="P69">
         <v>1</v>
       </c>
     </row>
     <row r="70" spans="1:16">
       <c r="A70" t="s">
         <v>169</v>
       </c>
       <c r="B70" t="s">
         <v>170</v>
       </c>
       <c r="C70" s="1">
-        <v>1436.0</v>
+        <v>1581.0</v>
       </c>
       <c r="D70" s="1">
-        <v>205.0</v>
+        <v>192.62</v>
       </c>
       <c r="E70" s="1">
-        <v>206.12456825</v>
+        <v>206.3530993</v>
       </c>
       <c r="F70" t="s">
         <v>28</v>
       </c>
       <c r="G70">
         <v>1.17</v>
       </c>
       <c r="H70" s="1">
-        <v>253482.65</v>
+        <v>279281.65</v>
       </c>
       <c r="I70" s="1">
-        <v>-2112.14</v>
+        <v>-19186.66</v>
       </c>
       <c r="J70" s="1">
-        <v>-0.83324835052813</v>
+        <v>-6.8700038115644</v>
       </c>
       <c r="K70">
         <v>0.0</v>
       </c>
       <c r="L70">
         <v>0.0</v>
       </c>
       <c r="M70" s="1">
-        <v>251370.51</v>
+        <v>260094.99</v>
       </c>
       <c r="N70" s="1">
-        <v>251370.51</v>
+        <v>260094.99</v>
       </c>
       <c r="O70" s="1">
-        <v>0.19</v>
+        <v>0.17</v>
       </c>
       <c r="P70">
         <v>1</v>
       </c>
     </row>
     <row r="71" spans="1:16">
       <c r="A71" t="s">
         <v>171</v>
       </c>
       <c r="B71" t="s">
         <v>172</v>
       </c>
       <c r="C71" s="1">
-        <v>1872.0</v>
+        <v>2060.0</v>
       </c>
       <c r="D71" s="1">
-        <v>285.47</v>
+        <v>297.13</v>
       </c>
       <c r="E71" s="1">
-        <v>280.52651175</v>
+        <v>280.79100485</v>
       </c>
       <c r="F71" t="s">
         <v>28</v>
       </c>
       <c r="G71">
         <v>1.17</v>
       </c>
       <c r="H71" s="1">
-        <v>455026.98</v>
+        <v>500472.41</v>
       </c>
       <c r="I71" s="1">
-        <v>1296.0</v>
+        <v>22299.76</v>
       </c>
       <c r="J71" s="1">
-        <v>0.28481827605036</v>
+        <v>4.4557421257248</v>
       </c>
       <c r="K71">
         <v>0.0</v>
       </c>
       <c r="L71">
         <v>0.0</v>
       </c>
       <c r="M71" s="1">
-        <v>456322.98</v>
+        <v>522772.17</v>
       </c>
       <c r="N71" s="1">
-        <v>456322.98</v>
+        <v>522772.17</v>
       </c>
       <c r="O71" s="1">
         <v>0.34</v>
       </c>
       <c r="P71">
         <v>1</v>
       </c>
     </row>
     <row r="72" spans="1:16">
       <c r="A72" t="s">
         <v>173</v>
       </c>
       <c r="B72" t="s">
         <v>174</v>
       </c>
       <c r="C72" s="1">
-        <v>10688.0</v>
+        <v>11767.0</v>
       </c>
       <c r="D72" s="1">
-        <v>76.28</v>
+        <v>80.26</v>
       </c>
       <c r="E72" s="1">
-        <v>71.98870135</v>
+        <v>72.3756157</v>
       </c>
       <c r="F72" t="s">
         <v>28</v>
       </c>
       <c r="G72">
         <v>1.17</v>
       </c>
       <c r="H72" s="1">
-        <v>665000.06</v>
+        <v>735130.59</v>
       </c>
       <c r="I72" s="1">
-        <v>31166.48</v>
+        <v>71479.5</v>
       </c>
       <c r="J72" s="1">
-        <v>4.6866882989454</v>
+        <v>9.7233744551427</v>
       </c>
       <c r="K72">
         <v>0.0</v>
       </c>
       <c r="L72">
         <v>0.0</v>
       </c>
       <c r="M72" s="1">
-        <v>696166.54</v>
+        <v>806610.09</v>
       </c>
       <c r="N72" s="1">
-        <v>696166.54</v>
+        <v>806610.09</v>
       </c>
       <c r="O72" s="1">
-        <v>0.51</v>
+        <v>0.52</v>
       </c>
       <c r="P72">
         <v>1</v>
       </c>
     </row>
     <row r="73" spans="1:16">
       <c r="A73" t="s">
         <v>175</v>
       </c>
       <c r="B73" t="s">
         <v>176</v>
       </c>
       <c r="C73" s="1">
-        <v>1710.0</v>
+        <v>1880.0</v>
       </c>
       <c r="D73" s="1">
-        <v>197.93</v>
+        <v>201.8</v>
       </c>
       <c r="E73" s="1">
-        <v>173.29783626</v>
+        <v>175.65857979</v>
       </c>
       <c r="F73" t="s">
         <v>28</v>
       </c>
       <c r="G73">
         <v>1.17</v>
       </c>
       <c r="H73" s="1">
-        <v>254844.63</v>
+        <v>283755.99</v>
       </c>
       <c r="I73" s="1">
-        <v>34165.96</v>
+        <v>40268.44</v>
       </c>
       <c r="J73" s="1">
-        <v>13.406584239189</v>
+        <v>14.191221126292</v>
       </c>
       <c r="K73">
         <v>0.0</v>
       </c>
       <c r="L73">
         <v>0.0</v>
       </c>
       <c r="M73" s="1">
-        <v>289010.59</v>
+        <v>324024.43</v>
       </c>
       <c r="N73" s="1">
-        <v>289010.59</v>
+        <v>324024.43</v>
       </c>
       <c r="O73" s="1">
         <v>0.21</v>
       </c>
       <c r="P73">
         <v>1</v>
       </c>
     </row>
     <row r="74" spans="1:16">
       <c r="A74" t="s">
         <v>177</v>
       </c>
       <c r="B74" t="s">
         <v>178</v>
       </c>
       <c r="C74" s="1">
-        <v>3553.0</v>
+        <v>3911.0</v>
       </c>
       <c r="D74" s="1">
-        <v>83.72</v>
+        <v>87.87</v>
       </c>
       <c r="E74" s="1">
-        <v>86.61579792</v>
+        <v>86.42806188</v>
       </c>
       <c r="F74" t="s">
         <v>28</v>
       </c>
       <c r="G74">
         <v>1.17</v>
       </c>
       <c r="H74" s="1">
-        <v>263266.11</v>
+        <v>289086.21</v>
       </c>
       <c r="I74" s="1">
-        <v>-9268.02</v>
+        <v>4426.68</v>
       </c>
       <c r="J74" s="1">
-        <v>-3.5203999481741</v>
+        <v>1.5312663997359</v>
       </c>
       <c r="K74">
         <v>0.0</v>
       </c>
       <c r="L74">
         <v>0.0</v>
       </c>
       <c r="M74" s="1">
-        <v>253998.09</v>
+        <v>293512.89</v>
       </c>
       <c r="N74" s="1">
-        <v>253998.09</v>
+        <v>293512.89</v>
       </c>
       <c r="O74" s="1">
         <v>0.19</v>
       </c>
       <c r="P74">
         <v>1</v>
       </c>
     </row>
     <row r="75" spans="1:16">
       <c r="A75" t="s">
         <v>179</v>
       </c>
       <c r="B75" t="s">
         <v>180</v>
       </c>
       <c r="C75" s="1">
-        <v>10697.0</v>
+        <v>11777.0</v>
       </c>
       <c r="D75" s="1">
-        <v>31.64</v>
+        <v>24.94</v>
       </c>
       <c r="E75" s="1">
-        <v>31.32358605</v>
+        <v>30.96061051</v>
       </c>
       <c r="F75" t="s">
         <v>28</v>
       </c>
       <c r="G75">
         <v>1.17</v>
       </c>
       <c r="H75" s="1">
-        <v>294179.06</v>
+        <v>319386.23</v>
       </c>
       <c r="I75" s="1">
-        <v>-5174.64</v>
+        <v>-68527.13</v>
       </c>
       <c r="J75" s="1">
-        <v>-1.7590103116109</v>
+        <v>-21.455881175591</v>
       </c>
       <c r="K75">
         <v>0.0</v>
       </c>
       <c r="L75">
         <v>0.0</v>
       </c>
       <c r="M75" s="1">
-        <v>289004.42</v>
+        <v>250859.1</v>
       </c>
       <c r="N75" s="1">
-        <v>289004.42</v>
+        <v>250859.1</v>
       </c>
       <c r="O75" s="1">
-        <v>0.21</v>
+        <v>0.16</v>
       </c>
       <c r="P75">
         <v>1</v>
       </c>
     </row>
     <row r="76" spans="1:16">
       <c r="A76" t="s">
         <v>181</v>
       </c>
       <c r="B76" t="s">
         <v>182</v>
       </c>
       <c r="C76" s="1">
-        <v>3003.0</v>
+        <v>3305.0</v>
       </c>
       <c r="D76" s="1">
-        <v>173.38</v>
+        <v>153.67</v>
       </c>
       <c r="E76" s="1">
-        <v>160.2769364</v>
+        <v>161.50343722</v>
       </c>
       <c r="F76" t="s">
         <v>183</v>
       </c>
       <c r="G76">
-        <v>1.64</v>
+        <v>1.61</v>
       </c>
       <c r="H76" s="1">
-        <v>281971.0</v>
+        <v>314118.8</v>
       </c>
       <c r="I76" s="1">
-        <v>36417.15</v>
+        <v>688.95</v>
       </c>
       <c r="J76" s="1">
-        <v>12.915211138734</v>
+        <v>0.21932784666184</v>
       </c>
       <c r="K76">
         <v>0.0</v>
       </c>
       <c r="L76">
         <v>0.0</v>
       </c>
       <c r="M76" s="1">
-        <v>318388.15</v>
+        <v>314807.75</v>
       </c>
       <c r="N76" s="1">
-        <v>318388.15</v>
+        <v>314807.75</v>
       </c>
       <c r="O76" s="1">
-        <v>0.24</v>
+        <v>0.2</v>
       </c>
       <c r="P76">
         <v>1</v>
       </c>
     </row>
     <row r="77" spans="1:16">
       <c r="A77" t="s">
         <v>184</v>
       </c>
       <c r="B77" t="s">
         <v>185</v>
       </c>
       <c r="C77" s="1">
-        <v>2672.0</v>
+        <v>2942.0</v>
       </c>
       <c r="D77" s="1">
-        <v>110.25</v>
+        <v>106.16</v>
       </c>
       <c r="E77" s="1">
-        <v>106.16135105</v>
+        <v>106.4000068</v>
       </c>
       <c r="F77" t="s">
         <v>28</v>
       </c>
       <c r="G77">
         <v>1.17</v>
       </c>
       <c r="H77" s="1">
-        <v>246440.71</v>
+        <v>271486.28</v>
       </c>
       <c r="I77" s="1">
-        <v>5107.41</v>
+        <v>-4737.58</v>
       </c>
       <c r="J77" s="1">
-        <v>2.0724700882415</v>
+        <v>-1.7450531938483</v>
       </c>
       <c r="K77">
         <v>0.0</v>
       </c>
       <c r="L77">
         <v>0.0</v>
       </c>
       <c r="M77" s="1">
-        <v>251548.12</v>
+        <v>266748.7</v>
       </c>
       <c r="N77" s="1">
-        <v>251548.12</v>
+        <v>266748.7</v>
       </c>
       <c r="O77" s="1">
-        <v>0.19</v>
+        <v>0.17</v>
       </c>
       <c r="P77">
         <v>1</v>
       </c>
     </row>
     <row r="78" spans="1:16">
       <c r="A78" t="s">
         <v>186</v>
       </c>
       <c r="B78" t="s">
         <v>187</v>
       </c>
       <c r="C78" s="1">
-        <v>2218.0</v>
+        <v>2441.0</v>
       </c>
       <c r="D78" s="1">
-        <v>292.77</v>
+        <v>274.89</v>
       </c>
       <c r="E78" s="1">
-        <v>297.30270063</v>
+        <v>298.77065957</v>
       </c>
       <c r="F78" t="s">
         <v>28</v>
       </c>
       <c r="G78">
         <v>1.17</v>
       </c>
       <c r="H78" s="1">
-        <v>573203.26</v>
+        <v>632804.28</v>
       </c>
       <c r="I78" s="1">
-        <v>-18712.73</v>
+        <v>-59710.81</v>
       </c>
       <c r="J78" s="1">
-        <v>-3.2645888999305</v>
+        <v>-9.4359048898974</v>
       </c>
       <c r="K78">
         <v>0.0</v>
       </c>
       <c r="L78">
         <v>0.0</v>
       </c>
       <c r="M78" s="1">
-        <v>554490.53</v>
+        <v>573093.47</v>
       </c>
       <c r="N78" s="1">
-        <v>554490.53</v>
+        <v>573093.47</v>
       </c>
       <c r="O78" s="1">
-        <v>0.41</v>
+        <v>0.37</v>
       </c>
       <c r="P78">
         <v>1</v>
       </c>
     </row>
     <row r="79" spans="1:16">
       <c r="A79" t="s">
         <v>188</v>
       </c>
       <c r="B79" t="s">
         <v>189</v>
       </c>
       <c r="C79" s="1">
-        <v>2006.0</v>
+        <v>2207.0</v>
       </c>
       <c r="D79" s="1">
-        <v>159.31</v>
+        <v>140.52</v>
       </c>
       <c r="E79" s="1">
-        <v>147.76889831</v>
+        <v>148.39888536</v>
       </c>
       <c r="F79" t="s">
         <v>28</v>
       </c>
       <c r="G79">
         <v>1.17</v>
       </c>
       <c r="H79" s="1">
-        <v>253642.64</v>
+        <v>280161.22</v>
       </c>
       <c r="I79" s="1">
-        <v>19242.56</v>
+        <v>-15287.29</v>
       </c>
       <c r="J79" s="1">
-        <v>7.5864846699277</v>
+        <v>-5.4566045935979</v>
       </c>
       <c r="K79">
         <v>0.0</v>
       </c>
       <c r="L79">
         <v>0.0</v>
       </c>
       <c r="M79" s="1">
-        <v>272885.2</v>
+        <v>264873.93</v>
       </c>
       <c r="N79" s="1">
-        <v>272885.2</v>
+        <v>264873.93</v>
       </c>
       <c r="O79" s="1">
-        <v>0.2</v>
+        <v>0.17</v>
       </c>
       <c r="P79">
         <v>1</v>
       </c>
     </row>
     <row r="80" spans="1:16">
       <c r="A80" t="s">
         <v>190</v>
       </c>
       <c r="B80" t="s">
         <v>191</v>
       </c>
       <c r="C80" s="1">
-        <v>4201.0</v>
+        <v>4624.0</v>
       </c>
       <c r="D80" s="1">
-        <v>64.95</v>
+        <v>59.47</v>
       </c>
       <c r="E80" s="1">
-        <v>71.43458224</v>
+        <v>70.75650952</v>
       </c>
       <c r="F80" t="s">
         <v>28</v>
       </c>
       <c r="G80">
         <v>1.17</v>
       </c>
       <c r="H80" s="1">
-        <v>258079.2</v>
+        <v>281177.03</v>
       </c>
       <c r="I80" s="1">
-        <v>-25088.89</v>
+        <v>-46314.08</v>
       </c>
       <c r="J80" s="1">
-        <v>-9.7213917278107</v>
+        <v>-16.471501957326</v>
       </c>
       <c r="K80">
         <v>0.0</v>
       </c>
       <c r="L80">
         <v>0.0</v>
       </c>
       <c r="M80" s="1">
-        <v>232990.31</v>
+        <v>234862.95</v>
       </c>
       <c r="N80" s="1">
-        <v>232990.31</v>
+        <v>234862.95</v>
       </c>
       <c r="O80" s="1">
-        <v>0.17</v>
+        <v>0.15</v>
       </c>
       <c r="P80">
         <v>1</v>
       </c>
     </row>
     <row r="81" spans="1:16">
       <c r="A81" t="s">
         <v>192</v>
       </c>
       <c r="B81" t="s">
         <v>193</v>
       </c>
       <c r="C81" s="1">
-        <v>2173.0</v>
+        <v>2391.0</v>
       </c>
       <c r="D81" s="1">
-        <v>169.5</v>
+        <v>206.51</v>
       </c>
       <c r="E81" s="1">
-        <v>91.00156926</v>
+        <v>98.58627771</v>
       </c>
       <c r="F81" t="s">
         <v>28</v>
       </c>
       <c r="G81">
         <v>1.17</v>
       </c>
       <c r="H81" s="1">
-        <v>171256.73</v>
+        <v>203642.61</v>
       </c>
       <c r="I81" s="1">
-        <v>143253.99</v>
+        <v>218072.73</v>
       </c>
       <c r="J81" s="1">
-        <v>83.64867763153</v>
+        <v>107.08600228606</v>
       </c>
       <c r="K81">
         <v>0.0</v>
       </c>
       <c r="L81">
         <v>0.0</v>
       </c>
       <c r="M81" s="1">
-        <v>314510.72</v>
+        <v>421715.34</v>
       </c>
       <c r="N81" s="1">
-        <v>314510.72</v>
+        <v>421715.34</v>
       </c>
       <c r="O81" s="1">
-        <v>0.23</v>
+        <v>0.27</v>
       </c>
       <c r="P81">
         <v>1</v>
       </c>
     </row>
     <row r="82" spans="1:16">
       <c r="A82" t="s">
         <v>194</v>
       </c>
       <c r="B82" t="s">
         <v>195</v>
       </c>
       <c r="C82" s="1">
-        <v>1787.0</v>
+        <v>1966.0</v>
       </c>
       <c r="D82" s="1">
-        <v>1014.38</v>
+        <v>1033.08</v>
       </c>
       <c r="E82" s="1">
-        <v>938.10072748</v>
+        <v>944.11898779</v>
       </c>
       <c r="F82" t="s">
         <v>28</v>
       </c>
       <c r="G82">
         <v>1.17</v>
       </c>
       <c r="H82" s="1">
-        <v>1456769.36</v>
+        <v>1610077.32</v>
       </c>
       <c r="I82" s="1">
-        <v>91089.11</v>
+        <v>124590.04</v>
       </c>
       <c r="J82" s="1">
-        <v>6.2528161630198</v>
+        <v>7.7381401782617</v>
       </c>
       <c r="K82">
         <v>0.0</v>
       </c>
       <c r="L82">
         <v>0.0</v>
       </c>
       <c r="M82" s="1">
-        <v>1547858.47</v>
+        <v>1734667.36</v>
       </c>
       <c r="N82" s="1">
-        <v>1547858.47</v>
+        <v>1734667.36</v>
       </c>
       <c r="O82" s="1">
-        <v>1.14</v>
+        <v>1.13</v>
       </c>
       <c r="P82">
         <v>1</v>
       </c>
     </row>
     <row r="83" spans="1:16">
       <c r="A83" t="s">
         <v>196</v>
       </c>
       <c r="B83" t="s">
         <v>197</v>
       </c>
       <c r="C83" s="1">
-        <v>3434.0</v>
+        <v>3780.0</v>
       </c>
       <c r="D83" s="1">
-        <v>117.16</v>
+        <v>108.75</v>
       </c>
       <c r="E83" s="1">
-        <v>111.70351776</v>
+        <v>112.1894709</v>
       </c>
       <c r="F83" t="s">
         <v>28</v>
       </c>
       <c r="G83">
         <v>1.17</v>
       </c>
       <c r="H83" s="1">
-        <v>331456.17</v>
+        <v>365986.71</v>
       </c>
       <c r="I83" s="1">
-        <v>12090.44</v>
+        <v>-14895.62</v>
       </c>
       <c r="J83" s="1">
-        <v>3.6476738387462</v>
+        <v>-4.0699893173717</v>
       </c>
       <c r="K83">
         <v>0.0</v>
       </c>
       <c r="L83">
         <v>0.0</v>
       </c>
       <c r="M83" s="1">
-        <v>343546.61</v>
+        <v>351091.09</v>
       </c>
       <c r="N83" s="1">
-        <v>343546.61</v>
+        <v>351091.09</v>
       </c>
       <c r="O83" s="1">
-        <v>0.25</v>
+        <v>0.23</v>
       </c>
       <c r="P83">
         <v>1</v>
       </c>
     </row>
     <row r="84" spans="1:16">
       <c r="A84" t="s">
         <v>198</v>
       </c>
       <c r="B84" t="s">
         <v>199</v>
       </c>
       <c r="C84" s="1">
-        <v>79.0</v>
+        <v>88.0</v>
       </c>
       <c r="D84" s="1">
-        <v>129.0</v>
+        <v>98.79</v>
       </c>
       <c r="E84" s="1">
-        <v>187.8243038</v>
+        <v>181.58579545</v>
       </c>
       <c r="F84" t="s">
         <v>183</v>
       </c>
       <c r="G84">
-        <v>1.64</v>
+        <v>1.61</v>
       </c>
       <c r="H84" s="1">
-        <v>8674.62</v>
+        <v>9374.23</v>
       </c>
       <c r="I84" s="1">
-        <v>-2442.74</v>
+        <v>-3985.57</v>
       </c>
       <c r="J84" s="1">
-        <v>-28.159619672101</v>
+        <v>-42.516238667069</v>
       </c>
       <c r="K84">
         <v>0.0</v>
       </c>
       <c r="L84">
         <v>0.0</v>
       </c>
       <c r="M84" s="1">
-        <v>6231.88</v>
+        <v>5388.66</v>
       </c>
       <c r="N84" s="1">
-        <v>6231.88</v>
+        <v>5388.66</v>
       </c>
       <c r="O84" s="1">
         <v>0.0</v>
       </c>
       <c r="P84">
         <v>1</v>
       </c>
     </row>
     <row r="85" spans="1:16">
       <c r="A85" t="s">
         <v>200</v>
       </c>
       <c r="B85" t="s">
         <v>201</v>
       </c>
       <c r="C85" s="1">
-        <v>552.0</v>
+        <v>608.0</v>
       </c>
       <c r="D85" s="1">
-        <v>656.93</v>
+        <v>709.57</v>
       </c>
       <c r="E85" s="1">
-        <v>460.56543478</v>
+        <v>479.28049342</v>
       </c>
       <c r="F85" t="s">
         <v>28</v>
       </c>
       <c r="G85">
         <v>1.17</v>
       </c>
       <c r="H85" s="1">
-        <v>220825.17</v>
+        <v>252525.88</v>
       </c>
       <c r="I85" s="1">
-        <v>88819.92</v>
+        <v>115940.24</v>
       </c>
       <c r="J85" s="1">
-        <v>40.221827973686</v>
+        <v>45.912220957313</v>
       </c>
       <c r="K85">
         <v>0.0</v>
       </c>
       <c r="L85">
         <v>0.0</v>
       </c>
       <c r="M85" s="1">
-        <v>309645.09</v>
+        <v>368466.12</v>
       </c>
       <c r="N85" s="1">
-        <v>309645.09</v>
+        <v>368466.12</v>
       </c>
       <c r="O85" s="1">
-        <v>0.23</v>
+        <v>0.24</v>
       </c>
       <c r="P85">
         <v>1</v>
       </c>
     </row>
     <row r="86" spans="1:16">
       <c r="A86" t="s">
         <v>202</v>
       </c>
       <c r="B86" t="s">
         <v>203</v>
       </c>
       <c r="C86" s="1">
-        <v>4183.0</v>
+        <v>4604.0</v>
       </c>
       <c r="D86" s="1">
-        <v>78.86</v>
+        <v>98.11</v>
       </c>
       <c r="E86" s="1">
-        <v>77.94568731</v>
+        <v>78.05007602</v>
       </c>
       <c r="F86" t="s">
         <v>28</v>
       </c>
       <c r="G86">
         <v>1.17</v>
       </c>
       <c r="H86" s="1">
-        <v>279073.53</v>
+        <v>307469.12</v>
       </c>
       <c r="I86" s="1">
-        <v>2603.0</v>
+        <v>78317.65</v>
       </c>
       <c r="J86" s="1">
-        <v>0.9327290911467</v>
+        <v>25.471712411315</v>
       </c>
       <c r="K86">
         <v>0.0</v>
       </c>
       <c r="L86">
         <v>0.0</v>
       </c>
       <c r="M86" s="1">
-        <v>281676.53</v>
+        <v>385786.77</v>
       </c>
       <c r="N86" s="1">
-        <v>281676.53</v>
+        <v>385786.77</v>
       </c>
       <c r="O86" s="1">
-        <v>0.21</v>
+        <v>0.25</v>
       </c>
       <c r="P86">
         <v>1</v>
       </c>
     </row>
     <row r="87" spans="1:16">
       <c r="A87" t="s">
         <v>204</v>
       </c>
       <c r="B87" t="s">
         <v>205</v>
       </c>
       <c r="C87" s="1">
-        <v>3063.0</v>
+        <v>3371.0</v>
       </c>
       <c r="D87" s="1">
-        <v>178.57</v>
+        <v>165.99</v>
       </c>
       <c r="E87" s="1">
-        <v>200.46760039</v>
+        <v>198.42756155</v>
       </c>
       <c r="F87" t="s">
         <v>28</v>
       </c>
       <c r="G87">
         <v>1.17</v>
       </c>
       <c r="H87" s="1">
-        <v>532476.7</v>
+        <v>579272.52</v>
       </c>
       <c r="I87" s="1">
-        <v>-65428.7</v>
+        <v>-101369.89</v>
       </c>
       <c r="J87" s="1">
-        <v>-12.287617467581</v>
+        <v>-17.499516462476</v>
       </c>
       <c r="K87">
         <v>0.0</v>
       </c>
       <c r="L87">
         <v>0.0</v>
       </c>
       <c r="M87" s="1">
-        <v>467048.0</v>
+        <v>477902.63</v>
       </c>
       <c r="N87" s="1">
-        <v>467048.0</v>
+        <v>477902.63</v>
       </c>
       <c r="O87" s="1">
-        <v>0.34</v>
+        <v>0.31</v>
       </c>
       <c r="P87">
         <v>1</v>
       </c>
     </row>
     <row r="88" spans="1:16">
       <c r="A88" t="s">
         <v>206</v>
       </c>
       <c r="B88" t="s">
         <v>207</v>
       </c>
       <c r="C88" s="1">
-        <v>3782.0</v>
+        <v>4162.0</v>
       </c>
       <c r="D88" s="1">
-        <v>68.1</v>
+        <v>61.44</v>
       </c>
       <c r="E88" s="1">
-        <v>71.52231095</v>
+        <v>71.08391639</v>
       </c>
       <c r="F88" t="s">
         <v>8</v>
       </c>
       <c r="G88">
         <v>1.0</v>
       </c>
       <c r="H88" s="1">
-        <v>270497.38</v>
+        <v>295851.26</v>
       </c>
       <c r="I88" s="1">
-        <v>-12943.18</v>
+        <v>-40137.98</v>
       </c>
       <c r="J88" s="1">
-        <v>-4.7849557729543</v>
+        <v>-13.566945768627</v>
       </c>
       <c r="K88">
         <v>0.0</v>
       </c>
       <c r="L88">
         <v>0.0</v>
       </c>
       <c r="M88" s="1">
-        <v>257554.2</v>
+        <v>255713.28</v>
       </c>
       <c r="N88" s="1">
-        <v>257554.2</v>
+        <v>255713.28</v>
       </c>
       <c r="O88" s="1">
-        <v>0.19</v>
+        <v>0.17</v>
       </c>
       <c r="P88">
         <v>1</v>
       </c>
     </row>
     <row r="89" spans="1:16">
       <c r="A89" t="s">
         <v>208</v>
       </c>
       <c r="B89" t="s">
         <v>209</v>
       </c>
       <c r="C89" s="1">
-        <v>2490.0</v>
+        <v>2742.0</v>
       </c>
       <c r="D89" s="1">
-        <v>127.86</v>
+        <v>205.31</v>
       </c>
       <c r="E89" s="1">
-        <v>129.01740161</v>
+        <v>129.64836251</v>
       </c>
       <c r="F89" t="s">
         <v>28</v>
       </c>
       <c r="G89">
         <v>1.17</v>
       </c>
       <c r="H89" s="1">
-        <v>279985.78</v>
+        <v>309185.22</v>
       </c>
       <c r="I89" s="1">
-        <v>-8129.06</v>
+        <v>171627.88</v>
       </c>
       <c r="J89" s="1">
-        <v>-2.9033831646736</v>
+        <v>55.50972973417</v>
       </c>
       <c r="K89">
         <v>0.0</v>
       </c>
       <c r="L89">
         <v>0.0</v>
       </c>
       <c r="M89" s="1">
-        <v>271856.72</v>
+        <v>480813.1</v>
       </c>
       <c r="N89" s="1">
-        <v>271856.72</v>
+        <v>480813.1</v>
       </c>
       <c r="O89" s="1">
-        <v>0.2</v>
+        <v>0.31</v>
       </c>
       <c r="P89">
         <v>1</v>
       </c>
     </row>
     <row r="90" spans="1:16">
       <c r="A90" t="s">
         <v>210</v>
       </c>
       <c r="B90" t="s">
         <v>211</v>
       </c>
       <c r="C90" s="1">
-        <v>6828.0</v>
+        <v>7428.0</v>
       </c>
       <c r="D90" s="1">
-        <v>57.0</v>
+        <v>59.9</v>
       </c>
       <c r="E90" s="1">
-        <v>57.92816198</v>
+        <v>57.83461093</v>
       </c>
       <c r="F90" t="s">
         <v>212</v>
       </c>
       <c r="G90">
         <v>1.49</v>
       </c>
       <c r="H90" s="1">
-        <v>264881.88</v>
+        <v>287669.64</v>
       </c>
       <c r="I90" s="1">
-        <v>-4367.14</v>
+        <v>10875.8</v>
       </c>
       <c r="J90" s="1">
-        <v>-1.6487122486446</v>
+        <v>3.7806561721286</v>
       </c>
       <c r="K90">
         <v>0.0</v>
       </c>
       <c r="L90">
         <v>0.0</v>
       </c>
       <c r="M90" s="1">
-        <v>260514.74</v>
+        <v>298545.44</v>
       </c>
       <c r="N90" s="1">
-        <v>260514.74</v>
+        <v>298545.44</v>
       </c>
       <c r="O90" s="1">
         <v>0.19</v>
       </c>
       <c r="P90">
         <v>1</v>
       </c>
     </row>
     <row r="91" spans="1:16">
       <c r="A91" t="s">
         <v>213</v>
       </c>
       <c r="B91" t="s">
         <v>214</v>
       </c>
       <c r="C91" s="1">
-        <v>533.0</v>
+        <v>587.0</v>
       </c>
       <c r="D91" s="1">
-        <v>591.95</v>
+        <v>580.65</v>
       </c>
       <c r="E91" s="1">
-        <v>508.86893058</v>
+        <v>514.20843271</v>
       </c>
       <c r="F91" t="s">
         <v>28</v>
       </c>
       <c r="G91">
         <v>1.17</v>
       </c>
       <c r="H91" s="1">
-        <v>236207.26</v>
+        <v>262315.36</v>
       </c>
       <c r="I91" s="1">
-        <v>33205.56</v>
+        <v>28790.72</v>
       </c>
       <c r="J91" s="1">
-        <v>14.057806690616</v>
+        <v>10.975613475322</v>
       </c>
       <c r="K91">
         <v>0.0</v>
       </c>
       <c r="L91">
         <v>0.0</v>
       </c>
       <c r="M91" s="1">
-        <v>269412.82</v>
+        <v>291106.08</v>
       </c>
       <c r="N91" s="1">
-        <v>269412.82</v>
+        <v>291106.08</v>
       </c>
       <c r="O91" s="1">
-        <v>0.2</v>
+        <v>0.19</v>
       </c>
       <c r="P91">
         <v>1</v>
       </c>
     </row>
     <row r="92" spans="1:16">
       <c r="A92" t="s">
         <v>215</v>
       </c>
       <c r="B92" t="s">
         <v>216</v>
       </c>
       <c r="C92" s="1">
-        <v>1808.0</v>
+        <v>1989.0</v>
       </c>
       <c r="D92" s="1">
-        <v>212.14</v>
+        <v>243.87</v>
       </c>
       <c r="E92" s="1">
-        <v>145.24439712</v>
+        <v>151.8729814</v>
       </c>
       <c r="F92" t="s">
         <v>28</v>
       </c>
       <c r="G92">
         <v>1.17</v>
       </c>
       <c r="H92" s="1">
-        <v>224896.78</v>
+        <v>258561.52</v>
       </c>
       <c r="I92" s="1">
-        <v>102615.06</v>
+        <v>155716.51</v>
       </c>
       <c r="J92" s="1">
-        <v>45.627625259908</v>
+        <v>60.224162512658</v>
       </c>
       <c r="K92">
         <v>0.0</v>
       </c>
       <c r="L92">
         <v>0.0</v>
       </c>
       <c r="M92" s="1">
-        <v>327511.84</v>
+        <v>414278.03</v>
       </c>
       <c r="N92" s="1">
-        <v>327511.84</v>
+        <v>414278.03</v>
       </c>
       <c r="O92" s="1">
-        <v>0.24</v>
+        <v>0.27</v>
       </c>
       <c r="P92">
         <v>1</v>
       </c>
     </row>
     <row r="93" spans="1:16">
       <c r="A93" t="s">
         <v>217</v>
       </c>
       <c r="B93" t="s">
         <v>218</v>
       </c>
       <c r="C93" s="1">
-        <v>9858.0</v>
+        <v>10853.0</v>
       </c>
       <c r="D93" s="1">
-        <v>27.225</v>
+        <v>27.16</v>
       </c>
       <c r="E93" s="1">
-        <v>26.43464699</v>
+        <v>26.49459781</v>
       </c>
       <c r="F93" t="s">
         <v>8</v>
       </c>
       <c r="G93">
         <v>1.0</v>
       </c>
       <c r="H93" s="1">
-        <v>260592.75</v>
+        <v>287545.87</v>
       </c>
       <c r="I93" s="1">
-        <v>7791.3</v>
+        <v>7221.61</v>
       </c>
       <c r="J93" s="1">
-        <v>2.9898375914142</v>
+        <v>2.5114636492606</v>
       </c>
       <c r="K93">
         <v>0.0</v>
       </c>
       <c r="L93">
         <v>0.0</v>
       </c>
       <c r="M93" s="1">
-        <v>268384.05</v>
+        <v>294767.48</v>
       </c>
       <c r="N93" s="1">
-        <v>268384.05</v>
+        <v>294767.48</v>
       </c>
       <c r="O93" s="1">
-        <v>0.2</v>
+        <v>0.19</v>
       </c>
       <c r="P93">
         <v>1</v>
       </c>
     </row>
     <row r="94" spans="1:16">
       <c r="A94" t="s">
         <v>219</v>
       </c>
       <c r="B94" t="s">
         <v>220</v>
       </c>
       <c r="C94" s="1">
-        <v>1382.0</v>
+        <v>1520.0</v>
       </c>
       <c r="D94" s="1">
-        <v>265.2</v>
+        <v>245.2</v>
       </c>
       <c r="E94" s="1">
-        <v>230.88180897</v>
+        <v>234.01017105</v>
       </c>
       <c r="F94" t="s">
         <v>8</v>
       </c>
       <c r="G94">
         <v>1.0</v>
       </c>
       <c r="H94" s="1">
-        <v>319078.66</v>
+        <v>355695.46</v>
       </c>
       <c r="I94" s="1">
-        <v>47427.74</v>
+        <v>17008.54</v>
       </c>
       <c r="J94" s="1">
-        <v>14.863964891917</v>
+        <v>4.7817703380302</v>
       </c>
       <c r="K94">
         <v>0.0</v>
       </c>
       <c r="L94">
         <v>0.0</v>
       </c>
       <c r="M94" s="1">
-        <v>366506.4</v>
+        <v>372704.0</v>
       </c>
       <c r="N94" s="1">
-        <v>366506.4</v>
+        <v>372704.0</v>
       </c>
       <c r="O94" s="1">
-        <v>0.27</v>
+        <v>0.24</v>
       </c>
       <c r="P94">
         <v>1</v>
       </c>
     </row>
     <row r="95" spans="1:16">
       <c r="A95" t="s">
         <v>221</v>
       </c>
       <c r="B95" t="s">
         <v>222</v>
       </c>
       <c r="C95" s="1">
-        <v>5628.0</v>
+        <v>6195.0</v>
       </c>
       <c r="D95" s="1">
-        <v>47.94</v>
+        <v>47.49</v>
       </c>
       <c r="E95" s="1">
-        <v>43.73566631</v>
+        <v>44.09609847</v>
       </c>
       <c r="F95" t="s">
         <v>8</v>
       </c>
       <c r="G95">
         <v>1.0</v>
       </c>
       <c r="H95" s="1">
-        <v>246144.33</v>
+        <v>273175.33</v>
       </c>
       <c r="I95" s="1">
-        <v>23661.99</v>
+        <v>21025.22</v>
       </c>
       <c r="J95" s="1">
-        <v>9.6130550722009</v>
+        <v>7.6966027642394</v>
       </c>
       <c r="K95">
         <v>0.0</v>
       </c>
       <c r="L95">
         <v>0.0</v>
       </c>
       <c r="M95" s="1">
-        <v>269806.32</v>
+        <v>294200.55</v>
       </c>
       <c r="N95" s="1">
-        <v>269806.32</v>
+        <v>294200.55</v>
       </c>
       <c r="O95" s="1">
-        <v>0.2</v>
+        <v>0.19</v>
       </c>
       <c r="P95">
         <v>1</v>
       </c>
     </row>
     <row r="96" spans="1:16">
       <c r="A96" t="s">
         <v>223</v>
       </c>
       <c r="B96" t="s">
         <v>224</v>
       </c>
       <c r="C96" s="1">
-        <v>13587.0</v>
+        <v>14958.0</v>
       </c>
       <c r="D96" s="1">
-        <v>27.53</v>
+        <v>27.96</v>
       </c>
       <c r="E96" s="1">
-        <v>29.91886288</v>
+        <v>29.67526942</v>
       </c>
       <c r="F96" t="s">
         <v>8</v>
       </c>
       <c r="G96">
         <v>1.0</v>
       </c>
       <c r="H96" s="1">
-        <v>406507.59</v>
+        <v>443882.68</v>
       </c>
       <c r="I96" s="1">
-        <v>-32457.48</v>
+        <v>-25657.0</v>
       </c>
       <c r="J96" s="1">
-        <v>-7.9844708434595</v>
+        <v>-5.7801309120689</v>
       </c>
       <c r="K96">
         <v>0.0</v>
       </c>
       <c r="L96">
         <v>0.0</v>
       </c>
       <c r="M96" s="1">
-        <v>374050.11</v>
+        <v>418225.68</v>
       </c>
       <c r="N96" s="1">
-        <v>374050.11</v>
+        <v>418225.68</v>
       </c>
       <c r="O96" s="1">
-        <v>0.28</v>
+        <v>0.27</v>
       </c>
       <c r="P96">
         <v>1</v>
       </c>
     </row>
     <row r="97" spans="1:16">
       <c r="A97" t="s">
         <v>225</v>
       </c>
       <c r="B97" t="s">
         <v>226</v>
       </c>
       <c r="C97" s="1">
-        <v>31379.0</v>
+        <v>34557.0</v>
       </c>
       <c r="D97" s="1">
-        <v>14.756</v>
+        <v>14.86</v>
       </c>
       <c r="E97" s="1">
-        <v>15.92745881</v>
+        <v>15.81318604</v>
       </c>
       <c r="F97" t="s">
         <v>99</v>
       </c>
       <c r="G97">
         <v>0.87</v>
       </c>
       <c r="H97" s="1">
-        <v>575910.8</v>
+        <v>629789.12</v>
       </c>
       <c r="I97" s="1">
-        <v>-41729.3</v>
+        <v>-37052.9</v>
       </c>
       <c r="J97" s="1">
-        <v>-7.2457922303246</v>
+        <v>-5.8833820438181</v>
       </c>
       <c r="K97">
         <v>0.0</v>
       </c>
       <c r="L97">
         <v>0.0</v>
       </c>
       <c r="M97" s="1">
-        <v>534181.5</v>
+        <v>592736.22</v>
       </c>
       <c r="N97" s="1">
-        <v>534181.5</v>
+        <v>592736.22</v>
       </c>
       <c r="O97" s="1">
-        <v>0.39</v>
+        <v>0.38</v>
       </c>
       <c r="P97">
         <v>1</v>
       </c>
     </row>
     <row r="98" spans="1:16">
       <c r="A98" t="s">
         <v>227</v>
       </c>
       <c r="B98" t="s">
         <v>228</v>
       </c>
       <c r="C98" s="1">
-        <v>1666.0</v>
+        <v>1832.0</v>
       </c>
       <c r="D98" s="1">
-        <v>200.0</v>
+        <v>193.31</v>
       </c>
       <c r="E98" s="1">
-        <v>167.48682473</v>
+        <v>170.25448144</v>
       </c>
       <c r="F98" t="s">
         <v>28</v>
       </c>
       <c r="G98">
         <v>1.17</v>
       </c>
       <c r="H98" s="1">
-        <v>243710.46</v>
+        <v>271747.76</v>
       </c>
       <c r="I98" s="1">
-        <v>40808.37</v>
+        <v>30719.61</v>
       </c>
       <c r="J98" s="1">
-        <v>16.744611618229</v>
+        <v>11.304457486604</v>
       </c>
       <c r="K98">
         <v>0.0</v>
       </c>
       <c r="L98">
         <v>0.0</v>
       </c>
       <c r="M98" s="1">
-        <v>284518.83</v>
+        <v>302467.37</v>
       </c>
       <c r="N98" s="1">
-        <v>284518.83</v>
+        <v>302467.37</v>
       </c>
       <c r="O98" s="1">
-        <v>0.21</v>
+        <v>0.2</v>
       </c>
       <c r="P98">
         <v>1</v>
       </c>
     </row>
     <row r="99" spans="1:16">
       <c r="A99" t="s">
         <v>229</v>
       </c>
       <c r="B99" t="s">
         <v>230</v>
       </c>
       <c r="C99" s="1">
-        <v>2450.0</v>
+        <v>2697.0</v>
       </c>
       <c r="D99" s="1">
-        <v>170.38</v>
+        <v>170.97</v>
       </c>
       <c r="E99" s="1">
-        <v>186.02403265</v>
+        <v>184.52692621</v>
       </c>
       <c r="F99" t="s">
         <v>51</v>
       </c>
       <c r="G99">
         <v>1.6</v>
       </c>
       <c r="H99" s="1">
-        <v>281972.39</v>
+        <v>308155.45</v>
       </c>
       <c r="I99" s="1">
-        <v>-21371.19</v>
+        <v>-20790.32</v>
       </c>
       <c r="J99" s="1">
-        <v>-7.5791782308899</v>
+        <v>-6.7466987846556</v>
       </c>
       <c r="K99">
         <v>0.0</v>
       </c>
       <c r="L99">
         <v>0.0</v>
       </c>
       <c r="M99" s="1">
-        <v>260601.2</v>
+        <v>287365.13</v>
       </c>
       <c r="N99" s="1">
-        <v>260601.2</v>
+        <v>287365.13</v>
       </c>
       <c r="O99" s="1">
         <v>0.19</v>
       </c>
       <c r="P99">
         <v>1</v>
       </c>
     </row>
     <row r="100" spans="1:16">
       <c r="A100" t="s">
         <v>231</v>
       </c>
       <c r="B100" t="s">
         <v>232</v>
       </c>
       <c r="C100" s="1">
-        <v>1436.0</v>
+        <v>1581.0</v>
       </c>
       <c r="D100" s="1">
-        <v>228.15</v>
+        <v>214.62</v>
       </c>
       <c r="E100" s="1">
-        <v>207.88120474</v>
+        <v>209.46300443</v>
       </c>
       <c r="F100" t="s">
         <v>28</v>
       </c>
       <c r="G100">
         <v>1.17</v>
       </c>
       <c r="H100" s="1">
-        <v>256716.41</v>
+        <v>284557.22</v>
       </c>
       <c r="I100" s="1">
-        <v>23040.57</v>
+        <v>5244.39</v>
       </c>
       <c r="J100" s="1">
-        <v>8.9751060323725</v>
+        <v>1.8430001530096</v>
       </c>
       <c r="K100">
         <v>0.0</v>
       </c>
       <c r="L100">
         <v>0.0</v>
       </c>
       <c r="M100" s="1">
-        <v>279756.98</v>
+        <v>289801.61</v>
       </c>
       <c r="N100" s="1">
-        <v>279756.98</v>
+        <v>289801.61</v>
       </c>
       <c r="O100" s="1">
-        <v>0.21</v>
+        <v>0.19</v>
       </c>
       <c r="P100">
         <v>1</v>
       </c>
     </row>
     <row r="101" spans="1:16">
       <c r="A101" t="s">
         <v>233</v>
       </c>
       <c r="B101" t="s">
         <v>234</v>
       </c>
       <c r="C101" s="1">
-        <v>1229.0</v>
+        <v>1352.0</v>
       </c>
       <c r="D101" s="1">
-        <v>1684.0</v>
+        <v>1591.5</v>
       </c>
       <c r="E101" s="1">
-        <v>1528.00397884</v>
+        <v>1540.06352811</v>
       </c>
       <c r="F101" t="s">
         <v>235</v>
       </c>
       <c r="G101">
         <v>7.47</v>
       </c>
       <c r="H101" s="1">
-        <v>251478.63</v>
+        <v>278811.81</v>
       </c>
       <c r="I101" s="1">
-        <v>25466.15</v>
+        <v>9101.8</v>
       </c>
       <c r="J101" s="1">
-        <v>10.126566221551</v>
+        <v>3.2644958619221</v>
       </c>
       <c r="K101">
         <v>0.0</v>
       </c>
       <c r="L101">
         <v>0.0</v>
       </c>
       <c r="M101" s="1">
-        <v>276944.78</v>
+        <v>287913.61</v>
       </c>
       <c r="N101" s="1">
-        <v>276944.78</v>
+        <v>287913.61</v>
       </c>
       <c r="O101" s="1">
-        <v>0.2</v>
+        <v>0.19</v>
       </c>
       <c r="P101">
         <v>1</v>
       </c>
     </row>
     <row r="102" spans="1:16">
       <c r="A102" t="s">
         <v>236</v>
       </c>
       <c r="B102" t="s">
         <v>237</v>
       </c>
       <c r="C102" s="1">
-        <v>826.0</v>
+        <v>908.0</v>
       </c>
       <c r="D102" s="1">
-        <v>424.5</v>
+        <v>406.94</v>
       </c>
       <c r="E102" s="1">
-        <v>339.02130751</v>
+        <v>346.35417401</v>
       </c>
       <c r="F102" t="s">
         <v>28</v>
       </c>
       <c r="G102">
         <v>1.17</v>
       </c>
       <c r="H102" s="1">
-        <v>243709.05</v>
+        <v>273098.5</v>
       </c>
       <c r="I102" s="1">
-        <v>55699.2</v>
+        <v>42485.49</v>
       </c>
       <c r="J102" s="1">
-        <v>22.854793451454</v>
+        <v>15.556837551286</v>
       </c>
       <c r="K102">
         <v>0.0</v>
       </c>
       <c r="L102">
         <v>0.0</v>
       </c>
       <c r="M102" s="1">
-        <v>299408.25</v>
+        <v>315583.99</v>
       </c>
       <c r="N102" s="1">
-        <v>299408.25</v>
+        <v>315583.99</v>
       </c>
       <c r="O102" s="1">
-        <v>0.22</v>
+        <v>0.2</v>
       </c>
       <c r="P102">
         <v>1</v>
       </c>
     </row>
     <row r="103" spans="1:16">
       <c r="A103" t="s">
         <v>238</v>
       </c>
       <c r="B103" t="s">
         <v>239</v>
       </c>
       <c r="C103" s="1">
-        <v>1127.0</v>
+        <v>1239.0</v>
       </c>
       <c r="D103" s="1">
-        <v>271.45</v>
+        <v>249.62</v>
       </c>
       <c r="E103" s="1">
-        <v>258.70187223</v>
+        <v>259.50430186</v>
       </c>
       <c r="F103" t="s">
         <v>28</v>
       </c>
       <c r="G103">
         <v>1.17</v>
       </c>
       <c r="H103" s="1">
-        <v>254480.62</v>
+        <v>280041.44</v>
       </c>
       <c r="I103" s="1">
-        <v>6747.41</v>
+        <v>-15892.16</v>
       </c>
       <c r="J103" s="1">
-        <v>2.6514435558983</v>
+        <v>-5.6749315387037</v>
       </c>
       <c r="K103">
         <v>0.0</v>
       </c>
       <c r="L103">
         <v>0.0</v>
       </c>
       <c r="M103" s="1">
-        <v>261228.03</v>
+        <v>264149.28</v>
       </c>
       <c r="N103" s="1">
-        <v>261228.03</v>
+        <v>264149.28</v>
       </c>
       <c r="O103" s="1">
-        <v>0.19</v>
+        <v>0.17</v>
       </c>
       <c r="P103">
         <v>1</v>
       </c>
     </row>
     <row r="104" spans="1:16">
       <c r="A104" t="s">
         <v>240</v>
       </c>
       <c r="B104" t="s">
         <v>241</v>
       </c>
       <c r="C104" s="1">
-        <v>3726.0</v>
+        <v>4101.0</v>
       </c>
       <c r="D104" s="1">
-        <v>79.72</v>
+        <v>81.39</v>
       </c>
       <c r="E104" s="1">
-        <v>80.27241546</v>
+        <v>80.55482321</v>
       </c>
       <c r="F104" t="s">
         <v>28</v>
       </c>
       <c r="G104">
         <v>1.17</v>
       </c>
       <c r="H104" s="1">
-        <v>258409.54</v>
+        <v>285071.64</v>
       </c>
       <c r="I104" s="1">
-        <v>-4770.47</v>
+        <v>3.64</v>
       </c>
       <c r="J104" s="1">
-        <v>-1.846088964053</v>
+        <v>0.0012768720171533</v>
       </c>
       <c r="K104">
         <v>0.0</v>
       </c>
       <c r="L104">
         <v>0.0</v>
       </c>
       <c r="M104" s="1">
-        <v>253639.07</v>
+        <v>285075.28</v>
       </c>
       <c r="N104" s="1">
-        <v>253639.07</v>
+        <v>285075.28</v>
       </c>
       <c r="O104" s="1">
-        <v>0.19</v>
+        <v>0.18</v>
       </c>
       <c r="P104">
         <v>1</v>
       </c>
     </row>
     <row r="105" spans="1:16">
       <c r="A105" t="s">
         <v>242</v>
       </c>
       <c r="B105" t="s">
         <v>243</v>
       </c>
       <c r="C105" s="1">
-        <v>1480.0</v>
+        <v>1629.0</v>
       </c>
       <c r="D105" s="1">
-        <v>202.51</v>
+        <v>200.18</v>
       </c>
       <c r="E105" s="1">
-        <v>201.44647297</v>
+        <v>201.53389196</v>
       </c>
       <c r="F105" t="s">
         <v>28</v>
       </c>
       <c r="G105">
         <v>1.17</v>
       </c>
       <c r="H105" s="1">
-        <v>255248.3</v>
+        <v>280969.4</v>
       </c>
       <c r="I105" s="1">
-        <v>677.58</v>
+        <v>-2459.58</v>
       </c>
       <c r="J105" s="1">
-        <v>0.26545916270549</v>
+        <v>-0.87539070090907</v>
       </c>
       <c r="K105">
         <v>0.0</v>
       </c>
       <c r="L105">
         <v>0.0</v>
       </c>
       <c r="M105" s="1">
-        <v>255925.88</v>
+        <v>278509.82</v>
       </c>
       <c r="N105" s="1">
-        <v>255925.88</v>
+        <v>278509.82</v>
       </c>
       <c r="O105" s="1">
-        <v>0.19</v>
+        <v>0.18</v>
       </c>
       <c r="P105">
         <v>1</v>
       </c>
     </row>
     <row r="106" spans="1:16">
       <c r="A106" t="s">
         <v>244</v>
       </c>
       <c r="B106" t="s">
         <v>245</v>
       </c>
       <c r="C106" s="1">
-        <v>16742.0</v>
+        <v>18435.0</v>
       </c>
       <c r="D106" s="1">
-        <v>32.73</v>
+        <v>27.2</v>
       </c>
       <c r="E106" s="1">
-        <v>30.562434</v>
+        <v>30.68200271</v>
       </c>
       <c r="F106" t="s">
         <v>51</v>
       </c>
       <c r="G106">
         <v>1.6</v>
       </c>
       <c r="H106" s="1">
-        <v>316963.69</v>
+        <v>350668.34</v>
       </c>
       <c r="I106" s="1">
-        <v>25129.99</v>
+        <v>-38171.77</v>
       </c>
       <c r="J106" s="1">
-        <v>7.9283497740703</v>
+        <v>-10.885433797645</v>
       </c>
       <c r="K106">
         <v>0.0</v>
       </c>
       <c r="L106">
         <v>0.0</v>
       </c>
       <c r="M106" s="1">
-        <v>342093.68</v>
+        <v>312496.57</v>
       </c>
       <c r="N106" s="1">
-        <v>342093.68</v>
+        <v>312496.57</v>
       </c>
       <c r="O106" s="1">
-        <v>0.25</v>
+        <v>0.2</v>
       </c>
       <c r="P106">
         <v>1</v>
       </c>
     </row>
     <row r="107" spans="1:16">
       <c r="A107" t="s">
         <v>246</v>
       </c>
       <c r="B107" t="s">
         <v>247</v>
       </c>
       <c r="C107" s="1">
-        <v>1027.0</v>
+        <v>1130.0</v>
       </c>
       <c r="D107" s="1">
-        <v>346.29</v>
+        <v>399.64</v>
       </c>
       <c r="E107" s="1">
-        <v>334.94130477</v>
+        <v>336.54839823</v>
       </c>
       <c r="F107" t="s">
         <v>28</v>
       </c>
       <c r="G107">
         <v>1.17</v>
       </c>
       <c r="H107" s="1">
-        <v>299345.04</v>
+        <v>330315.89</v>
       </c>
       <c r="I107" s="1">
-        <v>4335.12</v>
+        <v>55381.0</v>
       </c>
       <c r="J107" s="1">
-        <v>1.448201713982</v>
+        <v>16.766072016699</v>
       </c>
       <c r="K107">
         <v>0.0</v>
       </c>
       <c r="L107">
         <v>0.0</v>
       </c>
       <c r="M107" s="1">
-        <v>303680.16</v>
+        <v>385696.89</v>
       </c>
       <c r="N107" s="1">
-        <v>303680.16</v>
+        <v>385696.89</v>
       </c>
       <c r="O107" s="1">
-        <v>0.22</v>
+        <v>0.25</v>
       </c>
       <c r="P107">
         <v>1</v>
       </c>
     </row>
     <row r="108" spans="1:16">
       <c r="A108" t="s">
         <v>248</v>
       </c>
       <c r="B108" t="s">
         <v>249</v>
       </c>
       <c r="C108" s="1">
-        <v>2272.0</v>
+        <v>2500.0</v>
       </c>
       <c r="D108" s="1">
-        <v>142.44</v>
+        <v>137.76</v>
       </c>
       <c r="E108" s="1">
-        <v>130.53514085</v>
+        <v>131.51512</v>
       </c>
       <c r="F108" t="s">
         <v>28</v>
       </c>
       <c r="G108">
         <v>1.17</v>
       </c>
       <c r="H108" s="1">
-        <v>258265.45</v>
+        <v>285738.35</v>
       </c>
       <c r="I108" s="1">
-        <v>18076.18</v>
+        <v>8406.93</v>
       </c>
       <c r="J108" s="1">
-        <v>6.9990701427543</v>
+        <v>2.9421776950836</v>
       </c>
       <c r="K108">
         <v>0.0</v>
       </c>
       <c r="L108">
         <v>0.0</v>
       </c>
       <c r="M108" s="1">
-        <v>276341.63</v>
+        <v>294145.28</v>
       </c>
       <c r="N108" s="1">
-        <v>276341.63</v>
+        <v>294145.28</v>
       </c>
       <c r="O108" s="1">
-        <v>0.2</v>
+        <v>0.19</v>
       </c>
       <c r="P108">
         <v>1</v>
       </c>
     </row>
     <row r="109" spans="1:16">
       <c r="A109" t="s">
         <v>250</v>
       </c>
       <c r="B109" t="s">
         <v>251</v>
       </c>
       <c r="C109" s="1">
-        <v>32495.0</v>
+        <v>35785.0</v>
       </c>
       <c r="D109" s="1">
-        <v>9.884</v>
+        <v>9.737</v>
       </c>
       <c r="E109" s="1">
-        <v>9.70033759</v>
+        <v>9.71052396</v>
       </c>
       <c r="F109" t="s">
         <v>8</v>
       </c>
       <c r="G109">
         <v>1.0</v>
       </c>
       <c r="H109" s="1">
-        <v>315212.47</v>
+        <v>347491.1</v>
       </c>
       <c r="I109" s="1">
-        <v>5968.11</v>
+        <v>947.45</v>
       </c>
       <c r="J109" s="1">
-        <v>1.8933610082114</v>
+        <v>0.27265446510716</v>
       </c>
       <c r="K109">
         <v>0.0</v>
       </c>
       <c r="L109">
         <v>0.0</v>
       </c>
       <c r="M109" s="1">
-        <v>321180.58</v>
+        <v>348438.55</v>
       </c>
       <c r="N109" s="1">
-        <v>321180.58</v>
+        <v>348438.55</v>
       </c>
       <c r="O109" s="1">
-        <v>0.24</v>
+        <v>0.23</v>
       </c>
       <c r="P109">
         <v>1</v>
       </c>
     </row>
     <row r="110" spans="1:16">
       <c r="A110" t="s">
         <v>252</v>
       </c>
       <c r="B110" t="s">
         <v>253</v>
       </c>
       <c r="C110" s="1">
-        <v>9187.0</v>
+        <v>10115.0</v>
       </c>
       <c r="D110" s="1">
-        <v>28.68</v>
+        <v>27.4</v>
       </c>
       <c r="E110" s="1">
-        <v>28.42516164</v>
+        <v>28.40673653</v>
       </c>
       <c r="F110" t="s">
         <v>8</v>
       </c>
       <c r="G110">
         <v>1.0</v>
       </c>
       <c r="H110" s="1">
-        <v>261141.96</v>
+        <v>287334.14</v>
       </c>
       <c r="I110" s="1">
-        <v>2341.2</v>
+        <v>-10183.14</v>
       </c>
       <c r="J110" s="1">
-        <v>0.89652386770782</v>
+        <v>-3.5440062917689</v>
       </c>
       <c r="K110">
         <v>0.0</v>
       </c>
       <c r="L110">
         <v>0.0</v>
       </c>
       <c r="M110" s="1">
-        <v>263483.16</v>
+        <v>277151.0</v>
       </c>
       <c r="N110" s="1">
-        <v>263483.16</v>
+        <v>277151.0</v>
       </c>
       <c r="O110" s="1">
-        <v>0.19</v>
+        <v>0.18</v>
       </c>
       <c r="P110">
         <v>1</v>
       </c>
     </row>
     <row r="111" spans="1:16">
       <c r="A111" t="s">
         <v>254</v>
       </c>
       <c r="B111" t="s">
         <v>255</v>
       </c>
       <c r="C111" s="1">
-        <v>338.0</v>
+        <v>372.0</v>
       </c>
       <c r="D111" s="1">
-        <v>1115.29</v>
+        <v>1077.28</v>
       </c>
       <c r="E111" s="1">
-        <v>854.73547337</v>
+        <v>877.01825269</v>
       </c>
       <c r="F111" t="s">
         <v>28</v>
       </c>
       <c r="G111">
         <v>1.17</v>
       </c>
       <c r="H111" s="1">
-        <v>252663.39</v>
+        <v>284520.53</v>
       </c>
       <c r="I111" s="1">
-        <v>69228.87</v>
+        <v>57750.61</v>
       </c>
       <c r="J111" s="1">
-        <v>27.399644246046</v>
+        <v>20.297519479526</v>
       </c>
       <c r="K111">
         <v>0.0</v>
       </c>
       <c r="L111">
         <v>0.0</v>
       </c>
       <c r="M111" s="1">
-        <v>321892.26</v>
+        <v>342271.14</v>
       </c>
       <c r="N111" s="1">
-        <v>321892.26</v>
+        <v>342271.14</v>
       </c>
       <c r="O111" s="1">
-        <v>0.24</v>
+        <v>0.22</v>
       </c>
       <c r="P111">
         <v>1</v>
       </c>
     </row>
     <row r="112" spans="1:16">
       <c r="A112" t="s">
         <v>256</v>
       </c>
       <c r="B112" t="s">
         <v>257</v>
       </c>
       <c r="C112" s="1">
-        <v>1340.0</v>
+        <v>1465.0</v>
       </c>
       <c r="D112" s="1">
-        <v>191.8</v>
+        <v>0.0</v>
       </c>
       <c r="E112" s="1">
-        <v>244.34880597</v>
+        <v>0.0</v>
       </c>
       <c r="F112" t="s">
         <v>8</v>
       </c>
       <c r="G112">
         <v>1.0</v>
       </c>
       <c r="H112" s="1">
-        <v>327427.4</v>
+        <v>0.0</v>
       </c>
       <c r="I112" s="1">
-        <v>-70415.4</v>
+        <v>0.0</v>
       </c>
       <c r="J112" s="1">
-        <v>-21.505652856175</v>
+        <v>0</v>
       </c>
       <c r="K112">
         <v>0.0</v>
       </c>
       <c r="L112">
         <v>0.0</v>
       </c>
       <c r="M112" s="1">
-        <v>257012.0</v>
+        <v>0.0</v>
       </c>
       <c r="N112" s="1">
-        <v>257012.0</v>
+        <v>0.0</v>
       </c>
       <c r="O112" s="1">
-        <v>0.19</v>
+        <v>0.0</v>
       </c>
       <c r="P112">
         <v>1</v>
       </c>
     </row>
     <row r="113" spans="1:16">
       <c r="A113" t="s">
         <v>258</v>
       </c>
       <c r="B113" t="s">
         <v>259</v>
       </c>
       <c r="C113" s="1">
-        <v>7395.0</v>
+        <v>1474.0</v>
       </c>
       <c r="D113" s="1">
-        <v>46.75</v>
+        <v>170.45</v>
       </c>
       <c r="E113" s="1">
-        <v>45.90204057</v>
+        <v>238.93497286</v>
       </c>
       <c r="F113" t="s">
-        <v>28</v>
+        <v>8</v>
       </c>
       <c r="G113">
-        <v>1.17</v>
+        <v>1.0</v>
       </c>
       <c r="H113" s="1">
-        <v>294937.34</v>
+        <v>352190.15</v>
       </c>
       <c r="I113" s="1">
-        <v>269.09</v>
+        <v>-100946.85</v>
       </c>
       <c r="J113" s="1">
-        <v>0.091236328367239</v>
+        <v>-28.662598883018</v>
       </c>
       <c r="K113">
         <v>0.0</v>
       </c>
       <c r="L113">
         <v>0.0</v>
       </c>
       <c r="M113" s="1">
-        <v>295206.43</v>
+        <v>251243.3</v>
       </c>
       <c r="N113" s="1">
-        <v>295206.43</v>
+        <v>251243.3</v>
       </c>
       <c r="O113" s="1">
-        <v>0.22</v>
+        <v>0.16</v>
       </c>
       <c r="P113">
         <v>1</v>
       </c>
     </row>
     <row r="114" spans="1:16">
       <c r="A114" t="s">
         <v>260</v>
       </c>
       <c r="B114" t="s">
         <v>261</v>
       </c>
       <c r="C114" s="1">
-        <v>8604.0</v>
+        <v>8140.0</v>
       </c>
       <c r="D114" s="1">
-        <v>6340.0</v>
+        <v>44.27</v>
       </c>
       <c r="E114" s="1">
-        <v>6336.95792655</v>
+        <v>45.96424939</v>
       </c>
       <c r="F114" t="s">
-        <v>46</v>
+        <v>28</v>
       </c>
       <c r="G114">
-        <v>186.67</v>
+        <v>1.17</v>
       </c>
       <c r="H114" s="1">
-        <v>296954.29</v>
+        <v>324535.68</v>
       </c>
       <c r="I114" s="1">
-        <v>-4726.88</v>
+        <v>-16761.16</v>
       </c>
       <c r="J114" s="1">
-        <v>-1.5917870726838</v>
+        <v>-5.1646586285982</v>
       </c>
       <c r="K114">
         <v>0.0</v>
       </c>
       <c r="L114">
         <v>0.0</v>
       </c>
       <c r="M114" s="1">
-        <v>292227.41</v>
+        <v>307774.52</v>
       </c>
       <c r="N114" s="1">
-        <v>292227.41</v>
+        <v>307774.52</v>
       </c>
       <c r="O114" s="1">
-        <v>0.22</v>
+        <v>0.2</v>
       </c>
       <c r="P114">
         <v>1</v>
       </c>
     </row>
     <row r="115" spans="1:16">
       <c r="A115" t="s">
         <v>262</v>
       </c>
       <c r="B115" t="s">
         <v>263</v>
       </c>
       <c r="C115" s="1">
-        <v>772.0</v>
+        <v>9504.0</v>
       </c>
       <c r="D115" s="1">
-        <v>69290.0</v>
+        <v>7680.0</v>
       </c>
       <c r="E115" s="1">
-        <v>60165.20725389</v>
+        <v>6416.77041246</v>
       </c>
       <c r="F115" t="s">
         <v>46</v>
       </c>
       <c r="G115">
-        <v>186.67</v>
+        <v>184.84</v>
       </c>
       <c r="H115" s="1">
-        <v>253286.2</v>
+        <v>331571.39</v>
       </c>
       <c r="I115" s="1">
-        <v>33276.16</v>
+        <v>63322.58</v>
       </c>
       <c r="J115" s="1">
-        <v>13.137770632589</v>
+        <v>19.097721308223</v>
       </c>
       <c r="K115">
         <v>0.0</v>
       </c>
       <c r="L115">
         <v>0.0</v>
       </c>
       <c r="M115" s="1">
-        <v>286562.36</v>
+        <v>394893.97</v>
       </c>
       <c r="N115" s="1">
-        <v>286562.36</v>
+        <v>394893.97</v>
       </c>
       <c r="O115" s="1">
-        <v>0.21</v>
+        <v>0.26</v>
       </c>
       <c r="P115">
         <v>1</v>
       </c>
     </row>
     <row r="116" spans="1:16">
       <c r="A116" t="s">
         <v>264</v>
       </c>
       <c r="B116" t="s">
         <v>265</v>
       </c>
       <c r="C116" s="1">
-        <v>6495.0</v>
+        <v>772.0</v>
       </c>
       <c r="D116" s="1">
-        <v>45.45</v>
+        <v>72500.0</v>
       </c>
       <c r="E116" s="1">
-        <v>43.26698075</v>
+        <v>60165.20725389</v>
       </c>
       <c r="F116" t="s">
-        <v>28</v>
+        <v>46</v>
       </c>
       <c r="G116">
-        <v>1.17</v>
+        <v>184.84</v>
       </c>
       <c r="H116" s="1">
-        <v>240500.17</v>
+        <v>253286.2</v>
       </c>
       <c r="I116" s="1">
-        <v>11568.61</v>
+        <v>49522.37</v>
       </c>
       <c r="J116" s="1">
-        <v>4.8102294480707</v>
+        <v>19.551941637563</v>
       </c>
       <c r="K116">
         <v>0.0</v>
       </c>
       <c r="L116">
         <v>0.0</v>
       </c>
       <c r="M116" s="1">
-        <v>252068.78</v>
+        <v>302808.57</v>
       </c>
       <c r="N116" s="1">
-        <v>252068.78</v>
+        <v>302808.57</v>
       </c>
       <c r="O116" s="1">
-        <v>0.19</v>
+        <v>0.2</v>
       </c>
       <c r="P116">
         <v>1</v>
       </c>
     </row>
     <row r="117" spans="1:16">
       <c r="A117" t="s">
         <v>266</v>
       </c>
       <c r="B117" t="s">
         <v>267</v>
       </c>
       <c r="C117" s="1">
-        <v>841.0</v>
+        <v>7149.0</v>
       </c>
       <c r="D117" s="1">
-        <v>392.69</v>
+        <v>43.77</v>
       </c>
       <c r="E117" s="1">
-        <v>360.20160523</v>
+        <v>43.41402434</v>
       </c>
       <c r="F117" t="s">
         <v>28</v>
       </c>
       <c r="G117">
         <v>1.17</v>
       </c>
       <c r="H117" s="1">
-        <v>260512.25</v>
+        <v>265530.24</v>
       </c>
       <c r="I117" s="1">
-        <v>21489.53</v>
+        <v>1721.53</v>
       </c>
       <c r="J117" s="1">
-        <v>8.2489518247223</v>
+        <v>0.64833670168791</v>
       </c>
       <c r="K117">
         <v>0.0</v>
       </c>
       <c r="L117">
         <v>0.0</v>
       </c>
       <c r="M117" s="1">
-        <v>282001.78</v>
+        <v>267251.77</v>
       </c>
       <c r="N117" s="1">
-        <v>282001.78</v>
+        <v>267251.77</v>
       </c>
       <c r="O117" s="1">
-        <v>0.21</v>
+        <v>0.17</v>
       </c>
       <c r="P117">
         <v>1</v>
       </c>
     </row>
     <row r="118" spans="1:16">
       <c r="A118" t="s">
         <v>268</v>
       </c>
       <c r="B118" t="s">
         <v>269</v>
       </c>
       <c r="C118" s="1">
-        <v>1279.0</v>
+        <v>926.0</v>
       </c>
       <c r="D118" s="1">
-        <v>263.37</v>
+        <v>369.7</v>
       </c>
       <c r="E118" s="1">
-        <v>234.28493354</v>
+        <v>362.6887365</v>
       </c>
       <c r="F118" t="s">
         <v>28</v>
       </c>
       <c r="G118">
         <v>1.17</v>
       </c>
       <c r="H118" s="1">
-        <v>256482.32</v>
+        <v>288588.69</v>
       </c>
       <c r="I118" s="1">
-        <v>31153.43</v>
+        <v>3799.06</v>
       </c>
       <c r="J118" s="1">
-        <v>12.146423971836</v>
+        <v>1.31642719609</v>
       </c>
       <c r="K118">
         <v>0.0</v>
       </c>
       <c r="L118">
         <v>0.0</v>
       </c>
       <c r="M118" s="1">
-        <v>287635.75</v>
+        <v>292387.75</v>
       </c>
       <c r="N118" s="1">
-        <v>287635.75</v>
+        <v>292387.75</v>
       </c>
       <c r="O118" s="1">
-        <v>0.21</v>
+        <v>0.19</v>
       </c>
       <c r="P118">
         <v>1</v>
       </c>
     </row>
     <row r="119" spans="1:16">
       <c r="A119" t="s">
         <v>270</v>
       </c>
       <c r="B119" t="s">
         <v>271</v>
       </c>
       <c r="C119" s="1">
-        <v>5436.0</v>
+        <v>1406.0</v>
       </c>
       <c r="D119" s="1">
-        <v>61.55</v>
+        <v>233.62</v>
       </c>
       <c r="E119" s="1">
-        <v>77.78455298</v>
+        <v>236.84728307</v>
       </c>
       <c r="F119" t="s">
         <v>28</v>
       </c>
       <c r="G119">
         <v>1.17</v>
       </c>
       <c r="H119" s="1">
-        <v>361479.45</v>
+        <v>284932.75</v>
       </c>
       <c r="I119" s="1">
-        <v>-75777.29</v>
+        <v>-4393.21</v>
       </c>
       <c r="J119" s="1">
-        <v>-20.963097625605</v>
+        <v>-1.5418410133619</v>
       </c>
       <c r="K119">
         <v>0.0</v>
       </c>
       <c r="L119">
         <v>0.0</v>
       </c>
       <c r="M119" s="1">
-        <v>285702.16</v>
+        <v>280539.54</v>
       </c>
       <c r="N119" s="1">
-        <v>285702.16</v>
+        <v>280539.54</v>
       </c>
       <c r="O119" s="1">
-        <v>0.21</v>
+        <v>0.18</v>
       </c>
       <c r="P119">
         <v>1</v>
       </c>
     </row>
     <row r="120" spans="1:16">
       <c r="A120" t="s">
         <v>272</v>
       </c>
       <c r="B120" t="s">
         <v>273</v>
       </c>
       <c r="C120" s="1">
-        <v>26568.0</v>
+        <v>5983.0</v>
       </c>
       <c r="D120" s="1">
-        <v>20.97</v>
+        <v>52.37</v>
       </c>
       <c r="E120" s="1">
-        <v>21.83313723</v>
+        <v>76.21396791</v>
       </c>
       <c r="F120" t="s">
-        <v>183</v>
+        <v>28</v>
       </c>
       <c r="G120">
-        <v>1.64</v>
+        <v>1.17</v>
       </c>
       <c r="H120" s="1">
-        <v>339877.01</v>
+        <v>389754.22</v>
       </c>
       <c r="I120" s="1">
-        <v>813.36</v>
+        <v>-122145.47</v>
       </c>
       <c r="J120" s="1">
-        <v>0.23931009631984</v>
+        <v>-31.339101344432</v>
       </c>
       <c r="K120">
         <v>0.0</v>
       </c>
       <c r="L120">
         <v>0.0</v>
       </c>
       <c r="M120" s="1">
-        <v>340690.37</v>
+        <v>267608.75</v>
       </c>
       <c r="N120" s="1">
-        <v>340690.37</v>
+        <v>267608.75</v>
       </c>
       <c r="O120" s="1">
-        <v>0.25</v>
+        <v>0.17</v>
       </c>
       <c r="P120">
         <v>1</v>
       </c>
     </row>
     <row r="121" spans="1:16">
       <c r="A121" t="s">
         <v>274</v>
       </c>
       <c r="B121" t="s">
         <v>275</v>
       </c>
       <c r="C121" s="1">
-        <v>3563.0</v>
+        <v>29256.0</v>
       </c>
       <c r="D121" s="1">
-        <v>82.76</v>
+        <v>22.52</v>
       </c>
       <c r="E121" s="1">
-        <v>79.56373</v>
+        <v>21.67156993</v>
       </c>
       <c r="F121" t="s">
-        <v>28</v>
+        <v>183</v>
       </c>
       <c r="G121">
-        <v>1.17</v>
+        <v>1.61</v>
       </c>
       <c r="H121" s="1">
-        <v>242608.38</v>
+        <v>372947.7</v>
       </c>
       <c r="I121" s="1">
-        <v>9183.85</v>
+        <v>35435.81</v>
       </c>
       <c r="J121" s="1">
-        <v>3.7854628104767</v>
+        <v>9.5015494129606</v>
       </c>
       <c r="K121">
         <v>0.0</v>
       </c>
       <c r="L121">
         <v>0.0</v>
       </c>
       <c r="M121" s="1">
-        <v>251792.23</v>
+        <v>408383.51</v>
       </c>
       <c r="N121" s="1">
-        <v>251792.23</v>
+        <v>408383.51</v>
       </c>
       <c r="O121" s="1">
-        <v>0.19</v>
+        <v>0.27</v>
       </c>
       <c r="P121">
         <v>1</v>
       </c>
     </row>
     <row r="122" spans="1:16">
       <c r="A122" t="s">
         <v>276</v>
       </c>
       <c r="B122" t="s">
         <v>277</v>
       </c>
       <c r="C122" s="1">
-        <v>200.0</v>
+        <v>3922.0</v>
       </c>
       <c r="D122" s="1">
-        <v>3773.0</v>
+        <v>117.69</v>
       </c>
       <c r="E122" s="1">
-        <v>4087.585</v>
+        <v>80.24854666</v>
       </c>
       <c r="F122" t="s">
-        <v>46</v>
+        <v>28</v>
       </c>
       <c r="G122">
-        <v>186.67</v>
+        <v>1.17</v>
       </c>
       <c r="H122" s="1">
-        <v>4457.17</v>
+        <v>269256.96</v>
       </c>
       <c r="I122" s="1">
-        <v>-414.69</v>
+        <v>124969.61</v>
       </c>
       <c r="J122" s="1">
-        <v>-9.3038856494143</v>
+        <v>46.412768680149</v>
       </c>
       <c r="K122">
         <v>0.0</v>
       </c>
       <c r="L122">
         <v>0.0</v>
       </c>
       <c r="M122" s="1">
-        <v>4042.48</v>
+        <v>394226.57</v>
       </c>
       <c r="N122" s="1">
-        <v>4042.48</v>
+        <v>394226.57</v>
       </c>
       <c r="O122" s="1">
-        <v>0.0</v>
+        <v>0.26</v>
       </c>
       <c r="P122">
         <v>1</v>
       </c>
     </row>
     <row r="123" spans="1:16">
       <c r="A123" t="s">
         <v>278</v>
       </c>
       <c r="B123" t="s">
         <v>279</v>
       </c>
       <c r="C123" s="1">
-        <v>336.0</v>
+        <v>200.0</v>
       </c>
       <c r="D123" s="1">
-        <v>1149.53</v>
+        <v>3356.0</v>
       </c>
       <c r="E123" s="1">
-        <v>699.36931548</v>
+        <v>4087.585</v>
       </c>
       <c r="F123" t="s">
-        <v>28</v>
+        <v>46</v>
       </c>
       <c r="G123">
-        <v>1.17</v>
+        <v>184.84</v>
       </c>
       <c r="H123" s="1">
-        <v>201279.91</v>
+        <v>4457.17</v>
       </c>
       <c r="I123" s="1">
-        <v>128531.45</v>
+        <v>-825.85</v>
       </c>
       <c r="J123" s="1">
-        <v>63.857068497298</v>
+        <v>-18.528573063177</v>
       </c>
       <c r="K123">
         <v>0.0</v>
       </c>
       <c r="L123">
         <v>0.0</v>
       </c>
       <c r="M123" s="1">
-        <v>329811.36</v>
+        <v>3631.32</v>
       </c>
       <c r="N123" s="1">
-        <v>329811.36</v>
+        <v>3631.32</v>
       </c>
       <c r="O123" s="1">
-        <v>0.24</v>
+        <v>0.0</v>
       </c>
       <c r="P123">
         <v>1</v>
       </c>
     </row>
     <row r="124" spans="1:16">
       <c r="A124" t="s">
         <v>280</v>
       </c>
       <c r="B124" t="s">
         <v>281</v>
       </c>
       <c r="C124" s="1">
-        <v>25739.0</v>
+        <v>370.0</v>
       </c>
       <c r="D124" s="1">
-        <v>78.52</v>
+        <v>1062.57</v>
       </c>
       <c r="E124" s="1">
-        <v>76.49239364</v>
+        <v>739.04045946</v>
       </c>
       <c r="F124" t="s">
         <v>28</v>
       </c>
       <c r="G124">
         <v>1.17</v>
       </c>
       <c r="H124" s="1">
-        <v>1691039.37</v>
+        <v>234081.53</v>
       </c>
       <c r="I124" s="1">
-        <v>34711.02</v>
+        <v>101700.94</v>
       </c>
       <c r="J124" s="1">
-        <v>2.0526441084574</v>
+        <v>43.446802488005</v>
       </c>
       <c r="K124">
         <v>0.0</v>
       </c>
       <c r="L124">
         <v>0.0</v>
       </c>
       <c r="M124" s="1">
-        <v>1725750.39</v>
+        <v>335782.47</v>
       </c>
       <c r="N124" s="1">
-        <v>1725750.39</v>
+        <v>335782.47</v>
       </c>
       <c r="O124" s="1">
-        <v>1.27</v>
+        <v>0.22</v>
       </c>
       <c r="P124">
         <v>1</v>
       </c>
     </row>
     <row r="125" spans="1:16">
       <c r="A125" t="s">
         <v>282</v>
       </c>
       <c r="B125" t="s">
         <v>283</v>
       </c>
       <c r="C125" s="1">
-        <v>3893.0</v>
+        <v>28343.0</v>
       </c>
       <c r="D125" s="1">
-        <v>109.79</v>
+        <v>75.81</v>
       </c>
       <c r="E125" s="1">
-        <v>105.35157719</v>
+        <v>76.61437851</v>
       </c>
       <c r="F125" t="s">
         <v>28</v>
       </c>
       <c r="G125">
         <v>1.17</v>
       </c>
       <c r="H125" s="1">
-        <v>352705.45</v>
+        <v>1863870.55</v>
       </c>
       <c r="I125" s="1">
-        <v>12261.22</v>
+        <v>-28722.73</v>
       </c>
       <c r="J125" s="1">
-        <v>3.4763341479413</v>
+        <v>-1.5410260117045</v>
       </c>
       <c r="K125">
         <v>0.0</v>
       </c>
       <c r="L125">
         <v>0.0</v>
       </c>
       <c r="M125" s="1">
-        <v>364966.67</v>
+        <v>1835147.82</v>
       </c>
       <c r="N125" s="1">
-        <v>364966.67</v>
+        <v>1835147.82</v>
       </c>
       <c r="O125" s="1">
-        <v>0.27</v>
+        <v>1.19</v>
       </c>
       <c r="P125">
         <v>1</v>
       </c>
     </row>
     <row r="126" spans="1:16">
       <c r="A126" t="s">
         <v>284</v>
       </c>
       <c r="B126" t="s">
         <v>285</v>
       </c>
       <c r="C126" s="1">
-        <v>3393.0</v>
+        <v>4285.0</v>
       </c>
       <c r="D126" s="1">
-        <v>133.64</v>
+        <v>98.87</v>
       </c>
       <c r="E126" s="1">
-        <v>126.07460065</v>
+        <v>105.52353092</v>
       </c>
       <c r="F126" t="s">
         <v>28</v>
       </c>
       <c r="G126">
         <v>1.17</v>
       </c>
       <c r="H126" s="1">
-        <v>371076.39</v>
+        <v>388557.11</v>
       </c>
       <c r="I126" s="1">
-        <v>16115.58</v>
+        <v>-26719.17</v>
       </c>
       <c r="J126" s="1">
-        <v>4.3429278806986</v>
+        <v>-6.8765103796453</v>
       </c>
       <c r="K126">
         <v>0.0</v>
       </c>
       <c r="L126">
         <v>0.0</v>
       </c>
       <c r="M126" s="1">
-        <v>387191.97</v>
+        <v>361837.94</v>
       </c>
       <c r="N126" s="1">
-        <v>387191.97</v>
+        <v>361837.94</v>
       </c>
       <c r="O126" s="1">
-        <v>0.29</v>
+        <v>0.23</v>
       </c>
       <c r="P126">
         <v>1</v>
       </c>
     </row>
     <row r="127" spans="1:16">
       <c r="A127" t="s">
         <v>286</v>
       </c>
       <c r="B127" t="s">
         <v>287</v>
       </c>
       <c r="C127" s="1">
-        <v>27654.0</v>
+        <v>3734.0</v>
       </c>
       <c r="D127" s="1">
-        <v>29.31</v>
+        <v>133.05</v>
       </c>
       <c r="E127" s="1">
-        <v>28.92176792</v>
+        <v>126.37373058</v>
       </c>
       <c r="F127" t="s">
-        <v>183</v>
+        <v>28</v>
       </c>
       <c r="G127">
-        <v>1.64</v>
+        <v>1.17</v>
       </c>
       <c r="H127" s="1">
-        <v>468659.58</v>
+        <v>408695.88</v>
       </c>
       <c r="I127" s="1">
-        <v>26991.82</v>
+        <v>15618.68</v>
       </c>
       <c r="J127" s="1">
-        <v>5.7593658919764</v>
+        <v>3.8215897845606</v>
       </c>
       <c r="K127">
         <v>0.0</v>
       </c>
       <c r="L127">
         <v>0.0</v>
       </c>
       <c r="M127" s="1">
-        <v>495651.4</v>
+        <v>424314.56</v>
       </c>
       <c r="N127" s="1">
-        <v>495651.4</v>
+        <v>424314.56</v>
       </c>
       <c r="O127" s="1">
-        <v>0.37</v>
+        <v>0.28</v>
       </c>
       <c r="P127">
         <v>1</v>
       </c>
     </row>
     <row r="128" spans="1:16">
       <c r="A128" t="s">
         <v>288</v>
       </c>
       <c r="B128" t="s">
         <v>289</v>
       </c>
       <c r="C128" s="1">
-        <v>10799.0</v>
+        <v>30454.0</v>
       </c>
       <c r="D128" s="1">
-        <v>20.76</v>
+        <v>31.3</v>
       </c>
       <c r="E128" s="1">
-        <v>18.56847393</v>
+        <v>28.95421685</v>
       </c>
       <c r="F128" t="s">
-        <v>99</v>
+        <v>183</v>
       </c>
       <c r="G128">
-        <v>0.87</v>
+        <v>1.61</v>
       </c>
       <c r="H128" s="1">
-        <v>230324.44</v>
+        <v>518895.51</v>
       </c>
       <c r="I128" s="1">
-        <v>28313.35</v>
+        <v>71949.47</v>
       </c>
       <c r="J128" s="1">
-        <v>12.292811826656</v>
+        <v>13.865887951121</v>
       </c>
       <c r="K128">
         <v>0.0</v>
       </c>
       <c r="L128">
         <v>0.0</v>
       </c>
       <c r="M128" s="1">
-        <v>258637.79</v>
+        <v>590844.98</v>
       </c>
       <c r="N128" s="1">
-        <v>258637.79</v>
+        <v>590844.98</v>
       </c>
       <c r="O128" s="1">
-        <v>0.19</v>
+        <v>0.38</v>
       </c>
       <c r="P128">
         <v>1</v>
       </c>
     </row>
     <row r="129" spans="1:16">
       <c r="A129" t="s">
         <v>290</v>
       </c>
       <c r="B129" t="s">
         <v>291</v>
       </c>
       <c r="C129" s="1">
-        <v>60740.0</v>
+        <v>11889.0</v>
       </c>
       <c r="D129" s="1">
-        <v>3.516</v>
+        <v>18.86</v>
       </c>
       <c r="E129" s="1">
-        <v>3.716176</v>
+        <v>18.70540836</v>
       </c>
       <c r="F129" t="s">
         <v>99</v>
       </c>
       <c r="G129">
         <v>0.87</v>
       </c>
       <c r="H129" s="1">
-        <v>260651.68</v>
+        <v>255569.85</v>
       </c>
       <c r="I129" s="1">
-        <v>-14272.08</v>
+        <v>3247.65</v>
       </c>
       <c r="J129" s="1">
-        <v>-5.4755373147796</v>
+        <v>1.2707484861771</v>
       </c>
       <c r="K129">
         <v>0.0</v>
       </c>
       <c r="L129">
         <v>0.0</v>
       </c>
       <c r="M129" s="1">
-        <v>246379.6</v>
+        <v>258817.5</v>
       </c>
       <c r="N129" s="1">
-        <v>246379.6</v>
+        <v>258817.5</v>
       </c>
       <c r="O129" s="1">
-        <v>0.18</v>
+        <v>0.17</v>
       </c>
       <c r="P129">
         <v>1</v>
       </c>
     </row>
     <row r="130" spans="1:16">
       <c r="A130" t="s">
         <v>292</v>
       </c>
       <c r="B130" t="s">
         <v>293</v>
       </c>
       <c r="C130" s="1">
-        <v>2236.0</v>
+        <v>66891.0</v>
       </c>
       <c r="D130" s="1">
-        <v>139.61</v>
+        <v>3.298</v>
       </c>
       <c r="E130" s="1">
-        <v>134.89654741</v>
+        <v>3.69719917</v>
       </c>
       <c r="F130" t="s">
-        <v>28</v>
+        <v>99</v>
       </c>
       <c r="G130">
-        <v>1.17</v>
+        <v>0.87</v>
       </c>
       <c r="H130" s="1">
-        <v>259393.13</v>
+        <v>285575.18</v>
       </c>
       <c r="I130" s="1">
-        <v>7166.48</v>
+        <v>-30936.15</v>
       </c>
       <c r="J130" s="1">
-        <v>2.7627871254724</v>
+        <v>-10.832926727036</v>
       </c>
       <c r="K130">
         <v>0.0</v>
       </c>
       <c r="L130">
         <v>0.0</v>
       </c>
       <c r="M130" s="1">
-        <v>266559.61</v>
+        <v>254639.03</v>
       </c>
       <c r="N130" s="1">
-        <v>266559.61</v>
+        <v>254639.03</v>
       </c>
       <c r="O130" s="1">
-        <v>0.2</v>
+        <v>0.17</v>
       </c>
       <c r="P130">
         <v>1</v>
       </c>
     </row>
     <row r="131" spans="1:16">
       <c r="A131" t="s">
         <v>294</v>
       </c>
       <c r="B131" t="s">
         <v>295</v>
       </c>
       <c r="C131" s="1">
-        <v>1499.0</v>
+        <v>2461.0</v>
       </c>
       <c r="D131" s="1">
-        <v>192.1</v>
+        <v>132.63</v>
       </c>
       <c r="E131" s="1">
-        <v>203.06637091</v>
+        <v>134.9388013</v>
       </c>
       <c r="F131" t="s">
         <v>28</v>
       </c>
       <c r="G131">
         <v>1.17</v>
       </c>
       <c r="H131" s="1">
-        <v>261777.39</v>
+        <v>285368.03</v>
       </c>
       <c r="I131" s="1">
-        <v>-15890.7</v>
+        <v>-6594.12</v>
       </c>
       <c r="J131" s="1">
-        <v>-6.0703103503324</v>
+        <v>-2.3107423771331</v>
       </c>
       <c r="K131">
         <v>0.0</v>
       </c>
       <c r="L131">
         <v>0.0</v>
       </c>
       <c r="M131" s="1">
-        <v>245886.69</v>
+        <v>278773.91</v>
       </c>
       <c r="N131" s="1">
-        <v>245886.69</v>
+        <v>278773.91</v>
       </c>
       <c r="O131" s="1">
         <v>0.18</v>
       </c>
       <c r="P131">
         <v>1</v>
       </c>
     </row>
     <row r="132" spans="1:16">
       <c r="A132" t="s">
         <v>296</v>
       </c>
       <c r="B132" t="s">
         <v>297</v>
       </c>
       <c r="C132" s="1">
-        <v>1364.0</v>
+        <v>1650.0</v>
       </c>
       <c r="D132" s="1">
-        <v>334.28</v>
+        <v>195.67</v>
       </c>
       <c r="E132" s="1">
-        <v>271.06021994</v>
+        <v>201.77768485</v>
       </c>
       <c r="F132" t="s">
         <v>28</v>
       </c>
       <c r="G132">
         <v>1.17</v>
       </c>
       <c r="H132" s="1">
-        <v>321707.99</v>
+        <v>286116.15</v>
       </c>
       <c r="I132" s="1">
-        <v>67633.59</v>
+        <v>-10371.61</v>
       </c>
       <c r="J132" s="1">
-        <v>21.023285744317</v>
+        <v>-3.6249648962493</v>
       </c>
       <c r="K132">
         <v>0.0</v>
       </c>
       <c r="L132">
         <v>0.0</v>
       </c>
       <c r="M132" s="1">
-        <v>389341.58</v>
+        <v>275744.54</v>
       </c>
       <c r="N132" s="1">
-        <v>389341.58</v>
+        <v>275744.54</v>
       </c>
       <c r="O132" s="1">
-        <v>0.29</v>
+        <v>0.18</v>
       </c>
       <c r="P132">
         <v>1</v>
       </c>
     </row>
     <row r="133" spans="1:16">
       <c r="A133" t="s">
         <v>298</v>
       </c>
       <c r="B133" t="s">
         <v>299</v>
       </c>
       <c r="C133" s="1">
-        <v>15958.0</v>
+        <v>1500.0</v>
       </c>
       <c r="D133" s="1">
-        <v>5203.0</v>
+        <v>311.41</v>
       </c>
       <c r="E133" s="1">
-        <v>4671.87454568</v>
+        <v>276.65826667</v>
       </c>
       <c r="F133" t="s">
-        <v>46</v>
+        <v>28</v>
       </c>
       <c r="G133">
-        <v>186.67</v>
+        <v>1.17</v>
       </c>
       <c r="H133" s="1">
-        <v>415905.48</v>
+        <v>360311.3</v>
       </c>
       <c r="I133" s="1">
-        <v>28893.29</v>
+        <v>38642.45</v>
       </c>
       <c r="J133" s="1">
-        <v>6.9470808607763</v>
+        <v>10.724739967911</v>
       </c>
       <c r="K133">
         <v>0.0</v>
       </c>
       <c r="L133">
         <v>0.0</v>
       </c>
       <c r="M133" s="1">
-        <v>444798.77</v>
+        <v>398953.75</v>
       </c>
       <c r="N133" s="1">
-        <v>444798.77</v>
+        <v>398953.75</v>
       </c>
       <c r="O133" s="1">
-        <v>0.33</v>
+        <v>0.26</v>
       </c>
       <c r="P133">
         <v>1</v>
       </c>
     </row>
     <row r="134" spans="1:16">
       <c r="A134" t="s">
         <v>300</v>
       </c>
       <c r="B134" t="s">
         <v>301</v>
       </c>
       <c r="C134" s="1">
-        <v>9363.0</v>
+        <v>17458.0</v>
       </c>
       <c r="D134" s="1">
-        <v>412.2</v>
+        <v>4750.0</v>
       </c>
       <c r="E134" s="1">
-        <v>389.68181993</v>
+        <v>4715.46992783</v>
       </c>
       <c r="F134" t="s">
-        <v>54</v>
+        <v>46</v>
       </c>
       <c r="G134">
-        <v>9.17</v>
+        <v>184.84</v>
       </c>
       <c r="H134" s="1">
-        <v>407630.47</v>
+        <v>457503.15</v>
       </c>
       <c r="I134" s="1">
-        <v>13125.76</v>
+        <v>-8860.09</v>
       </c>
       <c r="J134" s="1">
-        <v>3.2200144410206</v>
+        <v>-1.9366183598954</v>
       </c>
       <c r="K134">
         <v>0.0</v>
       </c>
       <c r="L134">
         <v>0.0</v>
       </c>
       <c r="M134" s="1">
-        <v>420756.23</v>
+        <v>448643.06</v>
       </c>
       <c r="N134" s="1">
-        <v>420756.23</v>
+        <v>448643.06</v>
       </c>
       <c r="O134" s="1">
-        <v>0.31</v>
+        <v>0.29</v>
       </c>
       <c r="P134">
         <v>1</v>
       </c>
     </row>
     <row r="135" spans="1:16">
       <c r="A135" t="s">
         <v>302</v>
       </c>
       <c r="B135" t="s">
         <v>303</v>
       </c>
       <c r="C135" s="1">
-        <v>4365.0</v>
+        <v>10263.0</v>
       </c>
       <c r="D135" s="1">
-        <v>340.16</v>
+        <v>423.8</v>
       </c>
       <c r="E135" s="1">
-        <v>353.04355785</v>
+        <v>391.58246906</v>
       </c>
       <c r="F135" t="s">
-        <v>28</v>
+        <v>54</v>
       </c>
       <c r="G135">
-        <v>1.17</v>
+        <v>9.17</v>
       </c>
       <c r="H135" s="1">
-        <v>1330323.64</v>
+        <v>447939.46</v>
       </c>
       <c r="I135" s="1">
-        <v>-62457.19</v>
+        <v>26446.97</v>
       </c>
       <c r="J135" s="1">
-        <v>-4.6948868773015</v>
+        <v>5.9041393674047</v>
       </c>
       <c r="K135">
         <v>0.0</v>
       </c>
       <c r="L135">
         <v>0.0</v>
       </c>
       <c r="M135" s="1">
-        <v>1267866.45</v>
+        <v>474386.43</v>
       </c>
       <c r="N135" s="1">
-        <v>1267866.45</v>
+        <v>474386.43</v>
       </c>
       <c r="O135" s="1">
-        <v>0.94</v>
+        <v>0.31</v>
       </c>
       <c r="P135">
         <v>1</v>
       </c>
     </row>
     <row r="136" spans="1:16">
       <c r="A136" t="s">
         <v>304</v>
       </c>
       <c r="B136" t="s">
         <v>305</v>
       </c>
       <c r="C136" s="1">
-        <v>1919.0</v>
+        <v>4804.0</v>
       </c>
       <c r="D136" s="1">
-        <v>214.34</v>
+        <v>302.55</v>
       </c>
       <c r="E136" s="1">
-        <v>213.77979156</v>
+        <v>351.17424854</v>
       </c>
       <c r="F136" t="s">
         <v>28</v>
       </c>
       <c r="G136">
         <v>1.17</v>
       </c>
       <c r="H136" s="1">
-        <v>351093.84</v>
+        <v>1454853.15</v>
       </c>
       <c r="I136" s="1">
-        <v>130.19</v>
+        <v>-213489.87</v>
       </c>
       <c r="J136" s="1">
-        <v>0.037081254401957</v>
+        <v>-14.674324346756</v>
       </c>
       <c r="K136">
         <v>0.0</v>
       </c>
       <c r="L136">
         <v>0.0</v>
       </c>
       <c r="M136" s="1">
-        <v>351224.03</v>
+        <v>1241363.28</v>
       </c>
       <c r="N136" s="1">
-        <v>351224.03</v>
+        <v>1241363.28</v>
       </c>
       <c r="O136" s="1">
-        <v>0.26</v>
+        <v>0.81</v>
       </c>
       <c r="P136">
         <v>1</v>
       </c>
     </row>
     <row r="137" spans="1:16">
       <c r="A137" t="s">
         <v>306</v>
       </c>
       <c r="B137" t="s">
         <v>307</v>
       </c>
       <c r="C137" s="1">
-        <v>2091.0</v>
+        <v>2112.0</v>
       </c>
       <c r="D137" s="1">
-        <v>28495.0</v>
+        <v>217.96</v>
       </c>
       <c r="E137" s="1">
-        <v>22366.58393113</v>
+        <v>213.71237216</v>
       </c>
       <c r="F137" t="s">
-        <v>46</v>
+        <v>28</v>
       </c>
       <c r="G137">
-        <v>186.67</v>
+        <v>1.17</v>
       </c>
       <c r="H137" s="1">
-        <v>261426.87</v>
+        <v>386161.23</v>
       </c>
       <c r="I137" s="1">
-        <v>57766.59</v>
+        <v>6998.88</v>
       </c>
       <c r="J137" s="1">
-        <v>22.096653645434</v>
+        <v>1.8124243078468</v>
       </c>
       <c r="K137">
         <v>0.0</v>
       </c>
       <c r="L137">
         <v>0.0</v>
       </c>
       <c r="M137" s="1">
-        <v>319193.46</v>
+        <v>393160.11</v>
       </c>
       <c r="N137" s="1">
-        <v>319193.46</v>
+        <v>393160.11</v>
       </c>
       <c r="O137" s="1">
-        <v>0.24</v>
+        <v>0.26</v>
       </c>
       <c r="P137">
         <v>1</v>
       </c>
     </row>
     <row r="138" spans="1:16">
       <c r="A138" t="s">
         <v>308</v>
       </c>
       <c r="B138" t="s">
         <v>309</v>
       </c>
       <c r="C138" s="1">
-        <v>31759.0</v>
+        <v>2291.0</v>
       </c>
       <c r="D138" s="1">
-        <v>13.38</v>
+        <v>27680.0</v>
       </c>
       <c r="E138" s="1">
-        <v>10.83341856</v>
+        <v>22956.3627237</v>
       </c>
       <c r="F138" t="s">
-        <v>99</v>
+        <v>46</v>
       </c>
       <c r="G138">
-        <v>0.87</v>
+        <v>184.84</v>
       </c>
       <c r="H138" s="1">
-        <v>397954.27</v>
+        <v>292593.49</v>
       </c>
       <c r="I138" s="1">
-        <v>92280.41</v>
+        <v>50493.32</v>
       </c>
       <c r="J138" s="1">
-        <v>23.188697032953</v>
+        <v>17.25715770368</v>
       </c>
       <c r="K138">
         <v>0.0</v>
       </c>
       <c r="L138">
         <v>0.0</v>
       </c>
       <c r="M138" s="1">
-        <v>490234.68</v>
+        <v>343086.81</v>
       </c>
       <c r="N138" s="1">
-        <v>490234.68</v>
+        <v>343086.81</v>
       </c>
       <c r="O138" s="1">
-        <v>0.36</v>
+        <v>0.22</v>
       </c>
       <c r="P138">
         <v>1</v>
       </c>
     </row>
     <row r="139" spans="1:16">
       <c r="A139" t="s">
         <v>310</v>
       </c>
       <c r="B139" t="s">
         <v>311</v>
       </c>
       <c r="C139" s="1">
-        <v>17328.0</v>
+        <v>34975.0</v>
       </c>
       <c r="D139" s="1">
-        <v>20.02</v>
+        <v>13.39</v>
       </c>
       <c r="E139" s="1">
-        <v>17.27792705</v>
+        <v>11.05219442</v>
       </c>
       <c r="F139" t="s">
-        <v>8</v>
+        <v>99</v>
       </c>
       <c r="G139">
-        <v>1.0</v>
+        <v>0.87</v>
       </c>
       <c r="H139" s="1">
-        <v>299391.92</v>
+        <v>447010.7</v>
       </c>
       <c r="I139" s="1">
-        <v>47514.64</v>
+        <v>93550.56</v>
       </c>
       <c r="J139" s="1">
-        <v>15.870381538687</v>
+        <v>20.928035950817</v>
       </c>
       <c r="K139">
         <v>0.0</v>
       </c>
       <c r="L139">
         <v>0.0</v>
       </c>
       <c r="M139" s="1">
-        <v>346906.56</v>
+        <v>540561.26</v>
       </c>
       <c r="N139" s="1">
-        <v>346906.56</v>
+        <v>540561.26</v>
       </c>
       <c r="O139" s="1">
-        <v>0.26</v>
+        <v>0.35</v>
       </c>
       <c r="P139">
         <v>1</v>
       </c>
     </row>
     <row r="140" spans="1:16">
       <c r="A140" t="s">
         <v>312</v>
       </c>
       <c r="B140" t="s">
         <v>313</v>
       </c>
       <c r="C140" s="1">
-        <v>1758.0</v>
+        <v>19080.0</v>
       </c>
       <c r="D140" s="1">
-        <v>231.08</v>
+        <v>19.57</v>
       </c>
       <c r="E140" s="1">
-        <v>265.24908419</v>
+        <v>17.52183071</v>
       </c>
       <c r="F140" t="s">
-        <v>28</v>
+        <v>8</v>
       </c>
       <c r="G140">
-        <v>1.17</v>
+        <v>1.0</v>
       </c>
       <c r="H140" s="1">
-        <v>404881.76</v>
+        <v>334316.53</v>
       </c>
       <c r="I140" s="1">
-        <v>-57995.38</v>
+        <v>39079.07</v>
       </c>
       <c r="J140" s="1">
-        <v>-14.324028822637</v>
+        <v>11.689242527134</v>
       </c>
       <c r="K140">
         <v>0.0</v>
       </c>
       <c r="L140">
         <v>0.0</v>
       </c>
       <c r="M140" s="1">
-        <v>346886.38</v>
+        <v>373395.6</v>
       </c>
       <c r="N140" s="1">
-        <v>346886.38</v>
+        <v>373395.6</v>
       </c>
       <c r="O140" s="1">
-        <v>0.26</v>
+        <v>0.24</v>
       </c>
       <c r="P140">
         <v>1</v>
       </c>
     </row>
     <row r="141" spans="1:16">
       <c r="A141" t="s">
         <v>314</v>
       </c>
       <c r="B141" t="s">
         <v>315</v>
       </c>
       <c r="C141" s="1">
-        <v>776.0</v>
+        <v>1935.0</v>
       </c>
       <c r="D141" s="1">
-        <v>560.93</v>
+        <v>214.64</v>
       </c>
       <c r="E141" s="1">
-        <v>621.38713918</v>
+        <v>261.98501292</v>
       </c>
       <c r="F141" t="s">
         <v>28</v>
       </c>
       <c r="G141">
         <v>1.17</v>
       </c>
       <c r="H141" s="1">
-        <v>414891.11</v>
+        <v>439537.38</v>
       </c>
       <c r="I141" s="1">
-        <v>-43204.93</v>
+        <v>-84813.55</v>
       </c>
       <c r="J141" s="1">
-        <v>-10.413558873315</v>
+        <v>-19.296094907787</v>
       </c>
       <c r="K141">
         <v>0.0</v>
       </c>
       <c r="L141">
         <v>0.0</v>
       </c>
       <c r="M141" s="1">
-        <v>371686.18</v>
+        <v>354723.83</v>
       </c>
       <c r="N141" s="1">
-        <v>371686.18</v>
+        <v>354723.83</v>
       </c>
       <c r="O141" s="1">
-        <v>0.27</v>
+        <v>0.23</v>
       </c>
       <c r="P141">
         <v>1</v>
       </c>
     </row>
     <row r="142" spans="1:16">
       <c r="A142" t="s">
         <v>316</v>
       </c>
       <c r="B142" t="s">
         <v>317</v>
       </c>
       <c r="C142" s="1">
-        <v>6514.0</v>
+        <v>854.0</v>
       </c>
       <c r="D142" s="1">
-        <v>53.35</v>
+        <v>528.68</v>
       </c>
       <c r="E142" s="1">
-        <v>36.67117593</v>
+        <v>616.51411007</v>
       </c>
       <c r="F142" t="s">
-        <v>8</v>
+        <v>28</v>
       </c>
       <c r="G142">
-        <v>1.0</v>
+        <v>1.17</v>
       </c>
       <c r="H142" s="1">
-        <v>238876.04</v>
+        <v>452679.89</v>
       </c>
       <c r="I142" s="1">
-        <v>108645.86</v>
+        <v>-67068.82</v>
       </c>
       <c r="J142" s="1">
-        <v>45.482108628392</v>
+        <v>-14.815948638673</v>
       </c>
       <c r="K142">
         <v>0.0</v>
       </c>
       <c r="L142">
         <v>0.0</v>
       </c>
       <c r="M142" s="1">
-        <v>347521.9</v>
+        <v>385611.07</v>
       </c>
       <c r="N142" s="1">
-        <v>347521.9</v>
+        <v>385611.07</v>
       </c>
       <c r="O142" s="1">
-        <v>0.26</v>
+        <v>0.25</v>
       </c>
       <c r="P142">
         <v>1</v>
       </c>
     </row>
     <row r="143" spans="1:16">
       <c r="A143" t="s">
         <v>318</v>
       </c>
       <c r="B143" t="s">
         <v>319</v>
       </c>
       <c r="C143" s="1">
-        <v>16250.0</v>
+        <v>7170.0</v>
       </c>
       <c r="D143" s="1">
-        <v>24.01</v>
+        <v>64.36</v>
       </c>
       <c r="E143" s="1">
-        <v>21.57352862</v>
+        <v>38.29353556</v>
       </c>
       <c r="F143" t="s">
         <v>8</v>
       </c>
       <c r="G143">
         <v>1.0</v>
       </c>
       <c r="H143" s="1">
-        <v>350569.84</v>
+        <v>274564.65</v>
       </c>
       <c r="I143" s="1">
-        <v>39592.66</v>
+        <v>186896.55</v>
       </c>
       <c r="J143" s="1">
-        <v>11.293800972725</v>
+        <v>68.070143042813</v>
       </c>
       <c r="K143">
         <v>0.0</v>
       </c>
       <c r="L143">
         <v>0.0</v>
       </c>
       <c r="M143" s="1">
-        <v>390162.5</v>
+        <v>461461.2</v>
       </c>
       <c r="N143" s="1">
-        <v>390162.5</v>
+        <v>461461.2</v>
       </c>
       <c r="O143" s="1">
-        <v>0.29</v>
+        <v>0.3</v>
       </c>
       <c r="P143">
         <v>1</v>
       </c>
     </row>
     <row r="144" spans="1:16">
       <c r="A144" t="s">
         <v>320</v>
       </c>
       <c r="B144" t="s">
         <v>321</v>
       </c>
       <c r="C144" s="1">
-        <v>3736.0</v>
+        <v>17893.0</v>
       </c>
       <c r="D144" s="1">
-        <v>84.95</v>
+        <v>25.425</v>
       </c>
       <c r="E144" s="1">
-        <v>84.44383833</v>
+        <v>21.7953479</v>
       </c>
       <c r="F144" t="s">
-        <v>28</v>
+        <v>8</v>
       </c>
       <c r="G144">
-        <v>1.17</v>
+        <v>1.0</v>
       </c>
       <c r="H144" s="1">
-        <v>275152.52</v>
+        <v>389984.16</v>
       </c>
       <c r="I144" s="1">
-        <v>-4148.17</v>
+        <v>64945.37</v>
       </c>
       <c r="J144" s="1">
-        <v>-1.5075893180989</v>
+        <v>16.65333535598</v>
       </c>
       <c r="K144">
         <v>0.0</v>
       </c>
       <c r="L144">
         <v>0.0</v>
       </c>
       <c r="M144" s="1">
-        <v>271004.35</v>
+        <v>454929.53</v>
       </c>
       <c r="N144" s="1">
-        <v>271004.35</v>
+        <v>454929.53</v>
       </c>
       <c r="O144" s="1">
-        <v>0.2</v>
+        <v>0.3</v>
       </c>
       <c r="P144">
         <v>1</v>
       </c>
     </row>
     <row r="145" spans="1:16">
       <c r="A145" t="s">
         <v>322</v>
       </c>
       <c r="B145" t="s">
         <v>323</v>
       </c>
       <c r="C145" s="1">
-        <v>15859.0</v>
+        <v>4112.0</v>
       </c>
       <c r="D145" s="1">
-        <v>66.78</v>
+        <v>71.39</v>
       </c>
       <c r="E145" s="1">
-        <v>39.29633331</v>
+        <v>84.33910263</v>
       </c>
       <c r="F145" t="s">
         <v>28</v>
       </c>
       <c r="G145">
         <v>1.17</v>
       </c>
       <c r="H145" s="1">
-        <v>538648.42</v>
+        <v>301865.71</v>
       </c>
       <c r="I145" s="1">
-        <v>365684.28</v>
+        <v>-51145.57</v>
       </c>
       <c r="J145" s="1">
-        <v>67.889232832058</v>
+        <v>-16.9431532982</v>
       </c>
       <c r="K145">
         <v>0.0</v>
       </c>
       <c r="L145">
         <v>0.0</v>
       </c>
       <c r="M145" s="1">
-        <v>904332.7</v>
+        <v>250720.14</v>
       </c>
       <c r="N145" s="1">
-        <v>904332.7</v>
+        <v>250720.14</v>
       </c>
       <c r="O145" s="1">
-        <v>0.67</v>
+        <v>0.16</v>
       </c>
       <c r="P145">
         <v>1</v>
       </c>
     </row>
     <row r="146" spans="1:16">
       <c r="A146" t="s">
         <v>324</v>
       </c>
       <c r="B146" t="s">
         <v>325</v>
       </c>
       <c r="C146" s="1">
-        <v>3248.0</v>
+        <v>17461.0</v>
       </c>
       <c r="D146" s="1">
-        <v>157.48</v>
+        <v>120.29</v>
       </c>
       <c r="E146" s="1">
-        <v>160.33210283</v>
+        <v>43.65956589</v>
       </c>
       <c r="F146" t="s">
         <v>28</v>
       </c>
       <c r="G146">
         <v>1.17</v>
       </c>
       <c r="H146" s="1">
-        <v>451227.56</v>
+        <v>657295.02</v>
       </c>
       <c r="I146" s="1">
-        <v>-14462.95</v>
+        <v>1136601.46</v>
       </c>
       <c r="J146" s="1">
-        <v>-3.2052452647174</v>
+        <v>172.92105149374</v>
       </c>
       <c r="K146">
         <v>0.0</v>
       </c>
       <c r="L146">
         <v>0.0</v>
       </c>
       <c r="M146" s="1">
-        <v>436764.61</v>
+        <v>1793896.48</v>
       </c>
       <c r="N146" s="1">
-        <v>436764.61</v>
+        <v>1793896.48</v>
       </c>
       <c r="O146" s="1">
-        <v>0.32</v>
+        <v>1.16</v>
       </c>
       <c r="P146">
         <v>1</v>
       </c>
     </row>
     <row r="147" spans="1:16">
       <c r="A147" t="s">
         <v>326</v>
       </c>
       <c r="B147" t="s">
         <v>327</v>
       </c>
       <c r="C147" s="1">
-        <v>48200.0</v>
+        <v>3576.0</v>
       </c>
       <c r="D147" s="1">
-        <v>5.678</v>
+        <v>154.8</v>
       </c>
       <c r="E147" s="1">
-        <v>5.30638402</v>
+        <v>160.09099832</v>
       </c>
       <c r="F147" t="s">
-        <v>8</v>
+        <v>28</v>
       </c>
       <c r="G147">
-        <v>1.0</v>
+        <v>1.17</v>
       </c>
       <c r="H147" s="1">
-        <v>255767.71</v>
+        <v>495344.37</v>
       </c>
       <c r="I147" s="1">
-        <v>17911.89</v>
+        <v>-22555.54</v>
       </c>
       <c r="J147" s="1">
-        <v>7.0031866024058</v>
+        <v>-4.5535068865323</v>
       </c>
       <c r="K147">
         <v>0.0</v>
       </c>
       <c r="L147">
         <v>0.0</v>
       </c>
       <c r="M147" s="1">
-        <v>273679.6</v>
+        <v>472788.83</v>
       </c>
       <c r="N147" s="1">
-        <v>273679.6</v>
+        <v>472788.83</v>
       </c>
       <c r="O147" s="1">
-        <v>0.2</v>
+        <v>0.31</v>
       </c>
       <c r="P147">
         <v>1</v>
       </c>
     </row>
     <row r="148" spans="1:16">
       <c r="A148" t="s">
         <v>328</v>
       </c>
       <c r="B148" t="s">
         <v>329</v>
       </c>
       <c r="C148" s="1">
-        <v>703.0</v>
+        <v>53086.0</v>
       </c>
       <c r="D148" s="1">
-        <v>383.3</v>
+        <v>5.714</v>
       </c>
       <c r="E148" s="1">
-        <v>537.79615932</v>
+        <v>5.34061636</v>
       </c>
       <c r="F148" t="s">
-        <v>28</v>
+        <v>8</v>
       </c>
       <c r="G148">
-        <v>1.17</v>
+        <v>1.0</v>
       </c>
       <c r="H148" s="1">
-        <v>329065.9</v>
+        <v>283511.96</v>
       </c>
       <c r="I148" s="1">
-        <v>-98974.62</v>
+        <v>19821.44</v>
       </c>
       <c r="J148" s="1">
-        <v>-30.07744649324</v>
+        <v>6.9913946487478</v>
       </c>
       <c r="K148">
         <v>0.0</v>
       </c>
       <c r="L148">
         <v>0.0</v>
       </c>
       <c r="M148" s="1">
-        <v>230091.28</v>
+        <v>303333.4</v>
       </c>
       <c r="N148" s="1">
-        <v>230091.28</v>
+        <v>303333.4</v>
       </c>
       <c r="O148" s="1">
-        <v>0.17</v>
+        <v>0.2</v>
       </c>
       <c r="P148">
         <v>1</v>
       </c>
     </row>
     <row r="149" spans="1:16">
       <c r="A149" t="s">
         <v>330</v>
       </c>
       <c r="B149" t="s">
         <v>331</v>
       </c>
       <c r="C149" s="1">
-        <v>965.0</v>
+        <v>774.0</v>
       </c>
       <c r="D149" s="1">
-        <v>478.82</v>
+        <v>371.71</v>
       </c>
       <c r="E149" s="1">
-        <v>487.57234197</v>
+        <v>524.51015504</v>
       </c>
       <c r="F149" t="s">
         <v>28</v>
       </c>
       <c r="G149">
         <v>1.17</v>
       </c>
       <c r="H149" s="1">
-        <v>408728.21</v>
+        <v>352861.31</v>
       </c>
       <c r="I149" s="1">
-        <v>-14174.97</v>
+        <v>-107139.36</v>
       </c>
       <c r="J149" s="1">
-        <v>-3.4680674475589</v>
+        <v>-30.363022797824</v>
       </c>
       <c r="K149">
         <v>0.0</v>
       </c>
       <c r="L149">
         <v>0.0</v>
       </c>
       <c r="M149" s="1">
-        <v>394553.24</v>
+        <v>245721.95</v>
       </c>
       <c r="N149" s="1">
-        <v>394553.24</v>
+        <v>245721.95</v>
       </c>
       <c r="O149" s="1">
-        <v>0.29</v>
+        <v>0.16</v>
       </c>
       <c r="P149">
         <v>1</v>
       </c>
     </row>
     <row r="150" spans="1:16">
       <c r="A150" t="s">
         <v>332</v>
       </c>
       <c r="B150" t="s">
         <v>333</v>
       </c>
       <c r="C150" s="1">
-        <v>12848.0</v>
+        <v>1061.0</v>
       </c>
       <c r="D150" s="1">
-        <v>380.2</v>
+        <v>432.27</v>
       </c>
       <c r="E150" s="1">
-        <v>334.03095268</v>
+        <v>486.26024505</v>
       </c>
       <c r="F150" t="s">
-        <v>104</v>
+        <v>28</v>
       </c>
       <c r="G150">
-        <v>10.79</v>
+        <v>1.17</v>
       </c>
       <c r="H150" s="1">
-        <v>395207.77</v>
+        <v>447464.57</v>
       </c>
       <c r="I150" s="1">
-        <v>57634.5</v>
+        <v>-55750.46</v>
       </c>
       <c r="J150" s="1">
-        <v>14.58334182043</v>
+        <v>-12.459189785685</v>
       </c>
       <c r="K150">
         <v>0.0</v>
       </c>
       <c r="L150">
         <v>0.0</v>
       </c>
       <c r="M150" s="1">
-        <v>452842.27</v>
+        <v>391714.11</v>
       </c>
       <c r="N150" s="1">
-        <v>452842.27</v>
+        <v>391714.11</v>
       </c>
       <c r="O150" s="1">
-        <v>0.33</v>
+        <v>0.25</v>
       </c>
       <c r="P150">
         <v>1</v>
       </c>
     </row>
     <row r="151" spans="1:16">
       <c r="A151" t="s">
         <v>334</v>
       </c>
       <c r="B151" t="s">
         <v>335</v>
       </c>
       <c r="C151" s="1">
-        <v>2934.0</v>
+        <v>14145.0</v>
       </c>
       <c r="D151" s="1">
-        <v>116.12</v>
+        <v>365.5</v>
       </c>
       <c r="E151" s="1">
-        <v>101.39377301</v>
+        <v>337.52362884</v>
       </c>
       <c r="F151" t="s">
-        <v>28</v>
+        <v>104</v>
       </c>
       <c r="G151">
-        <v>1.17</v>
+        <v>10.92</v>
       </c>
       <c r="H151" s="1">
-        <v>255829.84</v>
+        <v>439832.92</v>
       </c>
       <c r="I151" s="1">
-        <v>35089.88</v>
+        <v>33822.61</v>
       </c>
       <c r="J151" s="1">
-        <v>13.71610129608</v>
+        <v>7.6898768741548</v>
       </c>
       <c r="K151">
         <v>0.0</v>
       </c>
       <c r="L151">
         <v>0.0</v>
       </c>
       <c r="M151" s="1">
-        <v>290919.72</v>
+        <v>473655.53</v>
       </c>
       <c r="N151" s="1">
-        <v>290919.72</v>
+        <v>473655.53</v>
       </c>
       <c r="O151" s="1">
-        <v>0.21</v>
+        <v>0.31</v>
       </c>
       <c r="P151">
         <v>1</v>
       </c>
     </row>
     <row r="152" spans="1:16">
       <c r="A152" t="s">
         <v>336</v>
       </c>
       <c r="B152" t="s">
         <v>337</v>
       </c>
       <c r="C152" s="1">
-        <v>2268.0</v>
+        <v>3229.0</v>
       </c>
       <c r="D152" s="1">
-        <v>141.73</v>
+        <v>126.12</v>
       </c>
       <c r="E152" s="1">
-        <v>111.55306878</v>
+        <v>102.67170331</v>
       </c>
       <c r="F152" t="s">
         <v>28</v>
       </c>
       <c r="G152">
         <v>1.17</v>
       </c>
       <c r="H152" s="1">
-        <v>220001.63</v>
+        <v>284859.43</v>
       </c>
       <c r="I152" s="1">
-        <v>54478.47</v>
+        <v>62957.52</v>
       </c>
       <c r="J152" s="1">
-        <v>24.76275743957</v>
+        <v>22.101258855991</v>
       </c>
       <c r="K152">
         <v>0.0</v>
       </c>
       <c r="L152">
         <v>0.0</v>
       </c>
       <c r="M152" s="1">
-        <v>274480.1</v>
+        <v>347816.95</v>
       </c>
       <c r="N152" s="1">
-        <v>274480.1</v>
+        <v>347816.95</v>
       </c>
       <c r="O152" s="1">
-        <v>0.2</v>
+        <v>0.23</v>
       </c>
       <c r="P152">
         <v>1</v>
       </c>
     </row>
     <row r="153" spans="1:16">
       <c r="A153" t="s">
         <v>338</v>
       </c>
       <c r="B153" t="s">
         <v>339</v>
       </c>
       <c r="C153" s="1">
-        <v>2931.0</v>
+        <v>2496.0</v>
       </c>
       <c r="D153" s="1">
-        <v>311.69</v>
+        <v>143.8</v>
       </c>
       <c r="E153" s="1">
-        <v>319.5772535</v>
+        <v>114.38930288</v>
       </c>
       <c r="F153" t="s">
         <v>28</v>
       </c>
       <c r="G153">
         <v>1.17</v>
       </c>
       <c r="H153" s="1">
-        <v>801338.9</v>
+        <v>247731.34</v>
       </c>
       <c r="I153" s="1">
-        <v>-21248.91</v>
+        <v>58819.29</v>
       </c>
       <c r="J153" s="1">
-        <v>-2.6516758390239</v>
+        <v>23.743176781751</v>
       </c>
       <c r="K153">
         <v>0.0</v>
       </c>
       <c r="L153">
         <v>0.0</v>
       </c>
       <c r="M153" s="1">
-        <v>780089.99</v>
+        <v>306550.63</v>
       </c>
       <c r="N153" s="1">
-        <v>780089.99</v>
+        <v>306550.63</v>
       </c>
       <c r="O153" s="1">
-        <v>0.58</v>
+        <v>0.2</v>
       </c>
       <c r="P153">
         <v>1</v>
       </c>
     </row>
     <row r="154" spans="1:16">
       <c r="A154" t="s">
         <v>340</v>
       </c>
       <c r="B154" t="s">
         <v>341</v>
       </c>
       <c r="C154" s="1">
-        <v>11583.0</v>
+        <v>3226.0</v>
       </c>
       <c r="D154" s="1">
-        <v>28.53</v>
+        <v>300.25</v>
       </c>
       <c r="E154" s="1">
-        <v>28.68079168</v>
+        <v>318.63975821</v>
       </c>
       <c r="F154" t="s">
         <v>28</v>
       </c>
       <c r="G154">
         <v>1.17</v>
       </c>
       <c r="H154" s="1">
-        <v>289307.1</v>
+        <v>879165.99</v>
       </c>
       <c r="I154" s="1">
-        <v>-7125.4</v>
+        <v>-51898.19</v>
       </c>
       <c r="J154" s="1">
-        <v>-2.4629191609884</v>
+        <v>-5.9031162022089</v>
       </c>
       <c r="K154">
         <v>0.0</v>
       </c>
       <c r="L154">
         <v>0.0</v>
       </c>
       <c r="M154" s="1">
-        <v>282181.7</v>
+        <v>827267.8</v>
       </c>
       <c r="N154" s="1">
-        <v>282181.7</v>
+        <v>827267.8</v>
       </c>
       <c r="O154" s="1">
-        <v>0.21</v>
+        <v>0.54</v>
       </c>
       <c r="P154">
         <v>1</v>
       </c>
     </row>
     <row r="155" spans="1:16">
       <c r="A155" t="s">
         <v>342</v>
       </c>
       <c r="B155" t="s">
         <v>343</v>
       </c>
       <c r="C155" s="1">
-        <v>776.0</v>
+        <v>12752.0</v>
       </c>
       <c r="D155" s="1">
-        <v>63470.0</v>
+        <v>29.31</v>
       </c>
       <c r="E155" s="1">
-        <v>56880.0</v>
+        <v>28.68099671</v>
       </c>
       <c r="F155" t="s">
-        <v>46</v>
+        <v>28</v>
       </c>
       <c r="G155">
-        <v>186.67</v>
+        <v>1.17</v>
       </c>
       <c r="H155" s="1">
-        <v>239777.65</v>
+        <v>317905.0</v>
       </c>
       <c r="I155" s="1">
-        <v>24075.03</v>
+        <v>1317.04</v>
       </c>
       <c r="J155" s="1">
-        <v>10.040564664805</v>
+        <v>0.41428728708262</v>
       </c>
       <c r="K155">
         <v>0.0</v>
       </c>
       <c r="L155">
         <v>0.0</v>
       </c>
       <c r="M155" s="1">
-        <v>263852.68</v>
+        <v>319222.04</v>
       </c>
       <c r="N155" s="1">
-        <v>263852.68</v>
+        <v>319222.04</v>
       </c>
       <c r="O155" s="1">
-        <v>0.19</v>
+        <v>0.21</v>
       </c>
       <c r="P155">
         <v>1</v>
       </c>
     </row>
     <row r="156" spans="1:16">
       <c r="A156" t="s">
         <v>344</v>
       </c>
       <c r="B156" t="s">
         <v>345</v>
       </c>
       <c r="C156" s="1">
-        <v>2017.0</v>
+        <v>776.0</v>
       </c>
       <c r="D156" s="1">
-        <v>346.53</v>
+        <v>79440.0</v>
       </c>
       <c r="E156" s="1">
-        <v>223.68113535</v>
+        <v>56880.0</v>
       </c>
       <c r="F156" t="s">
-        <v>28</v>
+        <v>46</v>
       </c>
       <c r="G156">
-        <v>1.17</v>
+        <v>184.84</v>
       </c>
       <c r="H156" s="1">
-        <v>390073.08</v>
+        <v>239777.65</v>
       </c>
       <c r="I156" s="1">
-        <v>206759.82</v>
+        <v>93736.15</v>
       </c>
       <c r="J156" s="1">
-        <v>53.00540606391</v>
+        <v>39.092947153331</v>
       </c>
       <c r="K156">
         <v>0.0</v>
       </c>
       <c r="L156">
         <v>0.0</v>
       </c>
       <c r="M156" s="1">
-        <v>596832.9</v>
+        <v>333513.8</v>
       </c>
       <c r="N156" s="1">
-        <v>596832.9</v>
+        <v>333513.8</v>
       </c>
       <c r="O156" s="1">
-        <v>0.44</v>
+        <v>0.22</v>
       </c>
       <c r="P156">
         <v>1</v>
       </c>
     </row>
     <row r="157" spans="1:16">
       <c r="A157" t="s">
         <v>346</v>
       </c>
       <c r="B157" t="s">
         <v>347</v>
       </c>
       <c r="C157" s="1">
-        <v>194.0</v>
+        <v>2220.0</v>
       </c>
       <c r="D157" s="1">
-        <v>1815.43</v>
+        <v>361.19</v>
       </c>
       <c r="E157" s="1">
-        <v>1291.66762887</v>
+        <v>234.79423874</v>
       </c>
       <c r="F157" t="s">
         <v>28</v>
       </c>
       <c r="G157">
         <v>1.17</v>
       </c>
       <c r="H157" s="1">
-        <v>214564.43</v>
+        <v>449841.44</v>
       </c>
       <c r="I157" s="1">
-        <v>86172.84</v>
+        <v>234995.9</v>
       </c>
       <c r="J157" s="1">
-        <v>40.161754676672</v>
+        <v>52.239718065992</v>
       </c>
       <c r="K157">
         <v>0.0</v>
       </c>
       <c r="L157">
         <v>0.0</v>
       </c>
       <c r="M157" s="1">
-        <v>300737.27</v>
+        <v>684837.34</v>
       </c>
       <c r="N157" s="1">
-        <v>300737.27</v>
+        <v>684837.34</v>
       </c>
       <c r="O157" s="1">
-        <v>0.22</v>
+        <v>0.44</v>
       </c>
       <c r="P157">
         <v>1</v>
       </c>
     </row>
     <row r="158" spans="1:16">
       <c r="A158" t="s">
         <v>348</v>
       </c>
       <c r="B158" t="s">
         <v>349</v>
       </c>
       <c r="C158" s="1">
-        <v>13538.0</v>
+        <v>213.0</v>
       </c>
       <c r="D158" s="1">
-        <v>21.97</v>
+        <v>1849.71</v>
       </c>
       <c r="E158" s="1">
-        <v>25.32594918</v>
+        <v>1347.15356808</v>
       </c>
       <c r="F158" t="s">
         <v>28</v>
       </c>
       <c r="G158">
         <v>1.17</v>
       </c>
       <c r="H158" s="1">
-        <v>299580.01</v>
+        <v>245578.34</v>
       </c>
       <c r="I158" s="1">
-        <v>-45605.23</v>
+        <v>90919.27</v>
       </c>
       <c r="J158" s="1">
-        <v>-15.223055103042</v>
+        <v>37.022511838788</v>
       </c>
       <c r="K158">
         <v>0.0</v>
       </c>
       <c r="L158">
         <v>0.0</v>
       </c>
       <c r="M158" s="1">
-        <v>253974.78</v>
+        <v>336497.61</v>
       </c>
       <c r="N158" s="1">
-        <v>253974.78</v>
+        <v>336497.61</v>
       </c>
       <c r="O158" s="1">
-        <v>0.19</v>
+        <v>0.22</v>
       </c>
       <c r="P158">
         <v>1</v>
       </c>
     </row>
     <row r="159" spans="1:16">
       <c r="A159" t="s">
         <v>350</v>
       </c>
       <c r="B159" t="s">
         <v>351</v>
       </c>
       <c r="C159" s="1">
-        <v>3337.0</v>
+        <v>14904.0</v>
       </c>
       <c r="D159" s="1">
-        <v>258.56</v>
+        <v>23.18</v>
       </c>
       <c r="E159" s="1">
-        <v>177.07360803</v>
+        <v>25.02290258</v>
       </c>
       <c r="F159" t="s">
         <v>28</v>
       </c>
       <c r="G159">
         <v>1.17</v>
       </c>
       <c r="H159" s="1">
-        <v>509313.19</v>
+        <v>325232.86</v>
       </c>
       <c r="I159" s="1">
-        <v>227442.61</v>
+        <v>-30169.68</v>
       </c>
       <c r="J159" s="1">
-        <v>44.656728799818</v>
+        <v>-9.2763320409875</v>
       </c>
       <c r="K159">
         <v>0.0</v>
       </c>
       <c r="L159">
         <v>0.0</v>
       </c>
       <c r="M159" s="1">
-        <v>736755.8</v>
+        <v>295063.18</v>
       </c>
       <c r="N159" s="1">
-        <v>736755.8</v>
+        <v>295063.18</v>
       </c>
       <c r="O159" s="1">
-        <v>0.54</v>
+        <v>0.19</v>
       </c>
       <c r="P159">
         <v>1</v>
       </c>
     </row>
     <row r="160" spans="1:16">
       <c r="A160" t="s">
         <v>352</v>
       </c>
       <c r="B160" t="s">
         <v>353</v>
       </c>
       <c r="C160" s="1">
-        <v>1887.0</v>
+        <v>3673.0</v>
       </c>
       <c r="D160" s="1">
-        <v>150.55</v>
+        <v>295.44</v>
       </c>
       <c r="E160" s="1">
-        <v>136.97358771</v>
+        <v>185.18313912</v>
       </c>
       <c r="F160" t="s">
-        <v>8</v>
+        <v>28</v>
       </c>
       <c r="G160">
-        <v>1.0</v>
+        <v>1.17</v>
       </c>
       <c r="H160" s="1">
-        <v>258469.16</v>
+        <v>585459.89</v>
       </c>
       <c r="I160" s="1">
-        <v>25618.69</v>
+        <v>341346.38</v>
       </c>
       <c r="J160" s="1">
-        <v>9.9117008775825</v>
+        <v>58.303973650526</v>
       </c>
       <c r="K160">
         <v>0.0</v>
       </c>
       <c r="L160">
         <v>0.0</v>
       </c>
       <c r="M160" s="1">
-        <v>284087.85</v>
+        <v>926806.27</v>
       </c>
       <c r="N160" s="1">
-        <v>284087.85</v>
+        <v>926806.27</v>
       </c>
       <c r="O160" s="1">
-        <v>0.21</v>
+        <v>0.6</v>
       </c>
       <c r="P160">
         <v>1</v>
       </c>
     </row>
     <row r="161" spans="1:16">
       <c r="A161" t="s">
         <v>354</v>
       </c>
       <c r="B161" t="s">
         <v>355</v>
       </c>
       <c r="C161" s="1">
-        <v>1188.0</v>
+        <v>2078.0</v>
       </c>
       <c r="D161" s="1">
-        <v>508.06</v>
+        <v>154.3</v>
       </c>
       <c r="E161" s="1">
-        <v>455.24536195</v>
+        <v>138.33412416</v>
       </c>
       <c r="F161" t="s">
-        <v>28</v>
+        <v>8</v>
       </c>
       <c r="G161">
-        <v>1.17</v>
+        <v>1.0</v>
       </c>
       <c r="H161" s="1">
-        <v>472562.55</v>
+        <v>287458.31</v>
       </c>
       <c r="I161" s="1">
-        <v>42829.2</v>
+        <v>33177.09</v>
       </c>
       <c r="J161" s="1">
-        <v>9.0631811598274</v>
+        <v>11.541531013662</v>
       </c>
       <c r="K161">
         <v>0.0</v>
       </c>
       <c r="L161">
         <v>0.0</v>
       </c>
       <c r="M161" s="1">
-        <v>515391.75</v>
+        <v>320635.4</v>
       </c>
       <c r="N161" s="1">
-        <v>515391.75</v>
+        <v>320635.4</v>
       </c>
       <c r="O161" s="1">
-        <v>0.38</v>
+        <v>0.21</v>
       </c>
       <c r="P161">
         <v>1</v>
       </c>
     </row>
     <row r="162" spans="1:16">
       <c r="A162" t="s">
         <v>356</v>
       </c>
       <c r="B162" t="s">
         <v>357</v>
       </c>
       <c r="C162" s="1">
-        <v>233890.0</v>
+        <v>1307.0</v>
       </c>
       <c r="D162" s="1">
-        <v>0.9888</v>
+        <v>513.26</v>
       </c>
       <c r="E162" s="1">
-        <v>0.9358982</v>
+        <v>460.24115532</v>
       </c>
       <c r="F162" t="s">
-        <v>99</v>
+        <v>28</v>
       </c>
       <c r="G162">
-        <v>0.87</v>
+        <v>1.17</v>
       </c>
       <c r="H162" s="1">
-        <v>251531.62</v>
+        <v>524335.34</v>
       </c>
       <c r="I162" s="1">
-        <v>15277.83</v>
+        <v>48608.09</v>
       </c>
       <c r="J162" s="1">
-        <v>6.0739202490725</v>
+        <v>9.2704203382515</v>
       </c>
       <c r="K162">
         <v>0.0</v>
       </c>
       <c r="L162">
         <v>0.0</v>
       </c>
       <c r="M162" s="1">
-        <v>266809.45</v>
+        <v>572943.43</v>
       </c>
       <c r="N162" s="1">
-        <v>266809.45</v>
+        <v>572943.43</v>
       </c>
       <c r="O162" s="1">
-        <v>0.2</v>
+        <v>0.37</v>
       </c>
       <c r="P162">
         <v>1</v>
       </c>
     </row>
     <row r="163" spans="1:16">
       <c r="A163" t="s">
         <v>358</v>
       </c>
       <c r="B163" t="s">
         <v>359</v>
       </c>
       <c r="C163" s="1">
-        <v>671.0</v>
+        <v>257573.0</v>
       </c>
       <c r="D163" s="1">
-        <v>499.1</v>
+        <v>0.9506</v>
       </c>
       <c r="E163" s="1">
-        <v>518.3166468</v>
+        <v>0.93966095</v>
       </c>
       <c r="F163" t="s">
-        <v>31</v>
+        <v>99</v>
       </c>
       <c r="G163">
-        <v>0.92</v>
+        <v>0.87</v>
       </c>
       <c r="H163" s="1">
-        <v>375928.71</v>
+        <v>278239.57</v>
       </c>
       <c r="I163" s="1">
-        <v>-11018.77</v>
+        <v>4381.65</v>
       </c>
       <c r="J163" s="1">
-        <v>-2.9310796719942</v>
+        <v>1.5747760104718</v>
       </c>
       <c r="K163">
         <v>0.0</v>
       </c>
       <c r="L163">
         <v>0.0</v>
       </c>
       <c r="M163" s="1">
-        <v>364909.94</v>
+        <v>282621.22</v>
       </c>
       <c r="N163" s="1">
-        <v>364909.94</v>
+        <v>282621.22</v>
       </c>
       <c r="O163" s="1">
-        <v>0.27</v>
+        <v>0.18</v>
       </c>
       <c r="P163">
         <v>1</v>
       </c>
     </row>
     <row r="164" spans="1:16">
       <c r="A164" t="s">
         <v>360</v>
       </c>
       <c r="B164" t="s">
         <v>361</v>
       </c>
       <c r="C164" s="1">
-        <v>733.0</v>
+        <v>738.0</v>
       </c>
       <c r="D164" s="1">
-        <v>375.85</v>
+        <v>474.2</v>
       </c>
       <c r="E164" s="1">
-        <v>367.58049113</v>
+        <v>515.21228997</v>
       </c>
       <c r="F164" t="s">
-        <v>8</v>
+        <v>31</v>
       </c>
       <c r="G164">
-        <v>1.0</v>
+        <v>0.92</v>
       </c>
       <c r="H164" s="1">
-        <v>269436.5</v>
+        <v>411181.93</v>
       </c>
       <c r="I164" s="1">
-        <v>6061.55</v>
+        <v>-29234.21</v>
       </c>
       <c r="J164" s="1">
-        <v>2.2497137544468</v>
+        <v>-7.1097993046533</v>
       </c>
       <c r="K164">
         <v>0.0</v>
       </c>
       <c r="L164">
         <v>0.0</v>
       </c>
       <c r="M164" s="1">
-        <v>275498.05</v>
+        <v>381947.72</v>
       </c>
       <c r="N164" s="1">
-        <v>275498.05</v>
+        <v>381947.72</v>
       </c>
       <c r="O164" s="1">
-        <v>0.2</v>
+        <v>0.25</v>
       </c>
       <c r="P164">
         <v>1</v>
       </c>
     </row>
     <row r="165" spans="1:16">
       <c r="A165" t="s">
         <v>362</v>
       </c>
       <c r="B165" t="s">
         <v>363</v>
       </c>
       <c r="C165" s="1">
-        <v>2457.0</v>
+        <v>806.0</v>
       </c>
       <c r="D165" s="1">
-        <v>246.54</v>
+        <v>355.6</v>
       </c>
       <c r="E165" s="1">
-        <v>245.36260073</v>
+        <v>368.17245658</v>
       </c>
       <c r="F165" t="s">
-        <v>28</v>
+        <v>8</v>
       </c>
       <c r="G165">
-        <v>1.17</v>
+        <v>1.0</v>
       </c>
       <c r="H165" s="1">
-        <v>520375.86</v>
+        <v>296747.0</v>
       </c>
       <c r="I165" s="1">
-        <v>-3128.16</v>
+        <v>-10133.4</v>
       </c>
       <c r="J165" s="1">
-        <v>-0.60113472596519</v>
+        <v>-3.4148281195766</v>
       </c>
       <c r="K165">
         <v>0.0</v>
       </c>
       <c r="L165">
         <v>0.0</v>
       </c>
       <c r="M165" s="1">
-        <v>517247.7</v>
+        <v>286613.6</v>
       </c>
       <c r="N165" s="1">
-        <v>517247.7</v>
+        <v>286613.6</v>
       </c>
       <c r="O165" s="1">
-        <v>0.38</v>
+        <v>0.19</v>
       </c>
       <c r="P165">
         <v>1</v>
       </c>
     </row>
     <row r="166" spans="1:16">
       <c r="A166" t="s">
         <v>364</v>
       </c>
       <c r="B166" t="s">
         <v>365</v>
       </c>
       <c r="C166" s="1">
-        <v>4642.0</v>
+        <v>2705.0</v>
       </c>
       <c r="D166" s="1">
-        <v>102.35</v>
+        <v>220.45</v>
       </c>
       <c r="E166" s="1">
-        <v>110.1912193</v>
+        <v>245.08797412</v>
       </c>
       <c r="F166" t="s">
-        <v>51</v>
+        <v>28</v>
       </c>
       <c r="G166">
-        <v>1.6</v>
+        <v>1.17</v>
       </c>
       <c r="H166" s="1">
-        <v>316859.36</v>
+        <v>571641.71</v>
       </c>
       <c r="I166" s="1">
-        <v>-20250.11</v>
+        <v>-62338.85</v>
       </c>
       <c r="J166" s="1">
-        <v>-6.3908826931923</v>
+        <v>-10.905231180559</v>
       </c>
       <c r="K166">
         <v>0.0</v>
       </c>
       <c r="L166">
         <v>0.0</v>
       </c>
       <c r="M166" s="1">
-        <v>296609.25</v>
+        <v>509302.86</v>
       </c>
       <c r="N166" s="1">
-        <v>296609.25</v>
+        <v>509302.86</v>
       </c>
       <c r="O166" s="1">
-        <v>0.22</v>
+        <v>0.33</v>
       </c>
       <c r="P166">
         <v>1</v>
       </c>
     </row>
     <row r="167" spans="1:16">
       <c r="A167" t="s">
         <v>366</v>
       </c>
       <c r="B167" t="s">
         <v>367</v>
       </c>
       <c r="C167" s="1">
-        <v>727.0</v>
+        <v>5108.0</v>
       </c>
       <c r="D167" s="1">
-        <v>475.2</v>
+        <v>96.64</v>
       </c>
       <c r="E167" s="1">
-        <v>556.16618982</v>
+        <v>109.28124902</v>
       </c>
       <c r="F167" t="s">
-        <v>8</v>
+        <v>51</v>
       </c>
       <c r="G167">
-        <v>1.0</v>
+        <v>1.6</v>
       </c>
       <c r="H167" s="1">
-        <v>404332.82</v>
+        <v>346035.38</v>
       </c>
       <c r="I167" s="1">
-        <v>-58862.42</v>
+        <v>-38396.64</v>
       </c>
       <c r="J167" s="1">
-        <v>-14.557912958933</v>
+        <v>-11.096160167206</v>
       </c>
       <c r="K167">
         <v>0.0</v>
       </c>
       <c r="L167">
         <v>0.0</v>
       </c>
       <c r="M167" s="1">
-        <v>345470.4</v>
+        <v>307638.74</v>
       </c>
       <c r="N167" s="1">
-        <v>345470.4</v>
+        <v>307638.74</v>
       </c>
       <c r="O167" s="1">
-        <v>0.26</v>
+        <v>0.2</v>
       </c>
       <c r="P167">
         <v>1</v>
       </c>
     </row>
     <row r="168" spans="1:16">
       <c r="A168" t="s">
         <v>368</v>
       </c>
       <c r="B168" t="s">
         <v>369</v>
       </c>
       <c r="C168" s="1">
-        <v>8734.0</v>
+        <v>800.0</v>
       </c>
       <c r="D168" s="1">
-        <v>52.97</v>
+        <v>452.3</v>
       </c>
       <c r="E168" s="1">
-        <v>46.37543966</v>
+        <v>548.152775</v>
       </c>
       <c r="F168" t="s">
-        <v>51</v>
+        <v>8</v>
       </c>
       <c r="G168">
-        <v>1.6</v>
+        <v>1.0</v>
       </c>
       <c r="H168" s="1">
-        <v>254990.2</v>
+        <v>438522.22</v>
       </c>
       <c r="I168" s="1">
-        <v>33834.86</v>
+        <v>-76682.22</v>
       </c>
       <c r="J168" s="1">
-        <v>13.269082498072</v>
+        <v>-17.486507297167</v>
       </c>
       <c r="K168">
         <v>0.0</v>
       </c>
       <c r="L168">
         <v>0.0</v>
       </c>
       <c r="M168" s="1">
-        <v>288825.06</v>
+        <v>361840.0</v>
       </c>
       <c r="N168" s="1">
-        <v>288825.06</v>
+        <v>361840.0</v>
       </c>
       <c r="O168" s="1">
-        <v>0.21</v>
+        <v>0.23</v>
       </c>
       <c r="P168">
         <v>1</v>
       </c>
     </row>
     <row r="169" spans="1:16">
       <c r="A169" t="s">
         <v>370</v>
       </c>
       <c r="B169" t="s">
         <v>371</v>
       </c>
       <c r="C169" s="1">
-        <v>1332.0</v>
+        <v>9615.0</v>
       </c>
       <c r="D169" s="1">
-        <v>368.24</v>
+        <v>54.62</v>
       </c>
       <c r="E169" s="1">
-        <v>297.76853604</v>
+        <v>46.97329277</v>
       </c>
       <c r="F169" t="s">
-        <v>28</v>
+        <v>51</v>
       </c>
       <c r="G169">
-        <v>1.17</v>
+        <v>1.6</v>
       </c>
       <c r="H169" s="1">
-        <v>339710.38</v>
+        <v>284105.92</v>
       </c>
       <c r="I169" s="1">
-        <v>79122.92</v>
+        <v>43185.18</v>
       </c>
       <c r="J169" s="1">
-        <v>23.291287125227</v>
+        <v>15.200380196231</v>
       </c>
       <c r="K169">
         <v>0.0</v>
       </c>
       <c r="L169">
         <v>0.0</v>
       </c>
       <c r="M169" s="1">
-        <v>418833.3</v>
+        <v>327291.1</v>
       </c>
       <c r="N169" s="1">
-        <v>418833.3</v>
+        <v>327291.1</v>
       </c>
       <c r="O169" s="1">
-        <v>0.31</v>
+        <v>0.21</v>
       </c>
       <c r="P169">
         <v>1</v>
       </c>
     </row>
     <row r="170" spans="1:16">
       <c r="A170" t="s">
         <v>372</v>
       </c>
       <c r="B170" t="s">
         <v>373</v>
       </c>
       <c r="C170" s="1">
-        <v>1873.0</v>
+        <v>1466.0</v>
       </c>
       <c r="D170" s="1">
-        <v>174.01</v>
+        <v>350.19</v>
       </c>
       <c r="E170" s="1">
-        <v>191.69596369</v>
+        <v>303.74698499</v>
       </c>
       <c r="F170" t="s">
         <v>28</v>
       </c>
       <c r="G170">
         <v>1.17</v>
       </c>
       <c r="H170" s="1">
-        <v>310908.66</v>
+        <v>381216.73</v>
       </c>
       <c r="I170" s="1">
-        <v>-32605.59</v>
+        <v>57249.8</v>
       </c>
       <c r="J170" s="1">
-        <v>-10.487192605056</v>
+        <v>15.017651507582</v>
       </c>
       <c r="K170">
         <v>0.0</v>
       </c>
       <c r="L170">
         <v>0.0</v>
       </c>
       <c r="M170" s="1">
-        <v>278303.07</v>
+        <v>438466.53</v>
       </c>
       <c r="N170" s="1">
-        <v>278303.07</v>
+        <v>438466.53</v>
       </c>
       <c r="O170" s="1">
-        <v>0.21</v>
+        <v>0.28</v>
       </c>
       <c r="P170">
         <v>1</v>
       </c>
     </row>
     <row r="171" spans="1:16">
       <c r="A171" t="s">
         <v>374</v>
       </c>
       <c r="B171" t="s">
         <v>375</v>
       </c>
       <c r="C171" s="1">
-        <v>4273.0</v>
+        <v>2061.0</v>
       </c>
       <c r="D171" s="1">
-        <v>165.56</v>
+        <v>159.14</v>
       </c>
       <c r="E171" s="1">
-        <v>87.91062251</v>
+        <v>189.67857836</v>
       </c>
       <c r="F171" t="s">
         <v>28</v>
       </c>
       <c r="G171">
         <v>1.17</v>
       </c>
       <c r="H171" s="1">
-        <v>326379.84</v>
+        <v>338099.96</v>
       </c>
       <c r="I171" s="1">
-        <v>277699.98</v>
+        <v>-57972.24</v>
       </c>
       <c r="J171" s="1">
-        <v>85.084905979487</v>
+        <v>-17.146479402127</v>
       </c>
       <c r="K171">
         <v>0.0</v>
       </c>
       <c r="L171">
         <v>0.0</v>
       </c>
       <c r="M171" s="1">
-        <v>604079.82</v>
+        <v>280127.72</v>
       </c>
       <c r="N171" s="1">
-        <v>604079.82</v>
+        <v>280127.72</v>
       </c>
       <c r="O171" s="1">
-        <v>0.45</v>
+        <v>0.18</v>
       </c>
       <c r="P171">
         <v>1</v>
       </c>
     </row>
     <row r="172" spans="1:16">
       <c r="A172" t="s">
         <v>376</v>
       </c>
       <c r="B172" t="s">
         <v>377</v>
       </c>
       <c r="C172" s="1">
-        <v>1002.0</v>
+        <v>4702.0</v>
       </c>
       <c r="D172" s="1">
-        <v>502.38</v>
+        <v>177.95</v>
       </c>
       <c r="E172" s="1">
-        <v>536.21648703</v>
+        <v>94.65795832</v>
       </c>
       <c r="F172" t="s">
         <v>28</v>
       </c>
       <c r="G172">
         <v>1.17</v>
       </c>
       <c r="H172" s="1">
-        <v>460148.98</v>
+        <v>385604.07</v>
       </c>
       <c r="I172" s="1">
-        <v>-30309.72</v>
+        <v>329022.82</v>
       </c>
       <c r="J172" s="1">
-        <v>-6.5869362570357</v>
+        <v>85.326594192847</v>
       </c>
       <c r="K172">
         <v>0.0</v>
       </c>
       <c r="L172">
         <v>0.0</v>
       </c>
       <c r="M172" s="1">
-        <v>429839.26</v>
+        <v>714626.89</v>
       </c>
       <c r="N172" s="1">
-        <v>429839.26</v>
+        <v>714626.89</v>
       </c>
       <c r="O172" s="1">
-        <v>0.32</v>
+        <v>0.46</v>
       </c>
       <c r="P172">
         <v>1</v>
       </c>
     </row>
     <row r="173" spans="1:16">
       <c r="A173" t="s">
         <v>378</v>
       </c>
       <c r="B173" t="s">
         <v>379</v>
       </c>
       <c r="C173" s="1">
-        <v>348.0</v>
+        <v>1102.0</v>
       </c>
       <c r="D173" s="1">
-        <v>836.1</v>
+        <v>490.64</v>
       </c>
       <c r="E173" s="1">
-        <v>782.58551724</v>
+        <v>533.36444646</v>
       </c>
       <c r="F173" t="s">
         <v>28</v>
       </c>
       <c r="G173">
         <v>1.17</v>
       </c>
       <c r="H173" s="1">
-        <v>237056.63</v>
+        <v>503200.38</v>
       </c>
       <c r="I173" s="1">
-        <v>11395.94</v>
+        <v>-41411.7</v>
       </c>
       <c r="J173" s="1">
-        <v>4.8072648295051</v>
+        <v>-8.2296638965177</v>
       </c>
       <c r="K173">
         <v>0.0</v>
       </c>
       <c r="L173">
         <v>0.0</v>
       </c>
       <c r="M173" s="1">
-        <v>248452.57</v>
+        <v>461788.68</v>
       </c>
       <c r="N173" s="1">
-        <v>248452.57</v>
+        <v>461788.68</v>
       </c>
       <c r="O173" s="1">
-        <v>0.18</v>
+        <v>0.3</v>
       </c>
       <c r="P173">
         <v>1</v>
       </c>
     </row>
     <row r="174" spans="1:16">
       <c r="A174" t="s">
         <v>380</v>
       </c>
       <c r="B174" t="s">
         <v>381</v>
       </c>
       <c r="C174" s="1">
-        <v>175.0</v>
+        <v>382.0</v>
       </c>
       <c r="D174" s="1">
-        <v>1809.2</v>
+        <v>737.18</v>
       </c>
       <c r="E174" s="1">
-        <v>1961.0596</v>
+        <v>786.10727749</v>
       </c>
       <c r="F174" t="s">
         <v>28</v>
       </c>
       <c r="G174">
         <v>1.17</v>
       </c>
       <c r="H174" s="1">
-        <v>300207.67</v>
+        <v>260899.29</v>
       </c>
       <c r="I174" s="1">
-        <v>-29855.01</v>
+        <v>-20387.9</v>
       </c>
       <c r="J174" s="1">
-        <v>-9.9447858877157</v>
+        <v>-7.8144712467405</v>
       </c>
       <c r="K174">
         <v>0.0</v>
       </c>
       <c r="L174">
         <v>0.0</v>
       </c>
       <c r="M174" s="1">
-        <v>270352.66</v>
+        <v>240511.39</v>
       </c>
       <c r="N174" s="1">
-        <v>270352.66</v>
+        <v>240511.39</v>
       </c>
       <c r="O174" s="1">
-        <v>0.2</v>
+        <v>0.16</v>
       </c>
       <c r="P174">
         <v>1</v>
       </c>
     </row>
     <row r="175" spans="1:16">
       <c r="A175" t="s">
         <v>382</v>
       </c>
       <c r="B175" t="s">
         <v>383</v>
       </c>
       <c r="C175" s="1">
-        <v>6334.0</v>
+        <v>192.0</v>
       </c>
       <c r="D175" s="1">
-        <v>50.58</v>
+        <v>1562.0</v>
       </c>
       <c r="E175" s="1">
-        <v>52.95271077</v>
+        <v>1948.63921875</v>
       </c>
       <c r="F175" t="s">
-        <v>8</v>
+        <v>28</v>
       </c>
       <c r="G175">
-        <v>1.0</v>
+        <v>1.17</v>
       </c>
       <c r="H175" s="1">
-        <v>335402.47</v>
+        <v>326609.43</v>
       </c>
       <c r="I175" s="1">
-        <v>-15028.75</v>
+        <v>-70467.31</v>
       </c>
       <c r="J175" s="1">
-        <v>-4.4808107704156</v>
+        <v>-21.575405829525</v>
       </c>
       <c r="K175">
         <v>0.0</v>
       </c>
       <c r="L175">
         <v>0.0</v>
       </c>
       <c r="M175" s="1">
-        <v>320373.72</v>
+        <v>256142.12</v>
       </c>
       <c r="N175" s="1">
-        <v>320373.72</v>
+        <v>256142.12</v>
       </c>
       <c r="O175" s="1">
-        <v>0.24</v>
+        <v>0.17</v>
       </c>
       <c r="P175">
         <v>1</v>
       </c>
     </row>
     <row r="176" spans="1:16">
       <c r="A176" t="s">
         <v>384</v>
       </c>
       <c r="B176" t="s">
         <v>385</v>
       </c>
       <c r="C176" s="1">
-        <v>6746.0</v>
+        <v>6972.0</v>
       </c>
       <c r="D176" s="1">
-        <v>114.62</v>
+        <v>50.76</v>
       </c>
       <c r="E176" s="1">
-        <v>120.92123481</v>
+        <v>52.65415663</v>
       </c>
       <c r="F176" t="s">
-        <v>28</v>
+        <v>8</v>
       </c>
       <c r="G176">
-        <v>1.17</v>
+        <v>1.0</v>
       </c>
       <c r="H176" s="1">
-        <v>701520.02</v>
+        <v>367104.78</v>
       </c>
       <c r="I176" s="1">
-        <v>-41263.41</v>
+        <v>-13206.06</v>
       </c>
       <c r="J176" s="1">
-        <v>-5.8820003454784</v>
+        <v>-3.5973544120019</v>
       </c>
       <c r="K176">
         <v>0.0</v>
       </c>
       <c r="L176">
         <v>0.0</v>
       </c>
       <c r="M176" s="1">
-        <v>660256.61</v>
+        <v>353898.72</v>
       </c>
       <c r="N176" s="1">
-        <v>660256.61</v>
+        <v>353898.72</v>
       </c>
       <c r="O176" s="1">
-        <v>0.49</v>
+        <v>0.23</v>
       </c>
       <c r="P176">
         <v>1</v>
       </c>
     </row>
     <row r="177" spans="1:16">
       <c r="A177" t="s">
         <v>386</v>
       </c>
       <c r="B177" t="s">
         <v>387</v>
       </c>
       <c r="C177" s="1">
-        <v>2760.0</v>
+        <v>7426.0</v>
       </c>
       <c r="D177" s="1">
-        <v>659.15</v>
+        <v>113.45</v>
       </c>
       <c r="E177" s="1">
-        <v>581.55886594</v>
+        <v>120.01935497</v>
       </c>
       <c r="F177" t="s">
         <v>28</v>
       </c>
       <c r="G177">
         <v>1.17</v>
       </c>
       <c r="H177" s="1">
-        <v>1380334.26</v>
+        <v>765937.21</v>
       </c>
       <c r="I177" s="1">
-        <v>173123.17</v>
+        <v>-46391.84</v>
       </c>
       <c r="J177" s="1">
-        <v>12.542119326952</v>
+        <v>-6.0568724686975</v>
       </c>
       <c r="K177">
         <v>0.0</v>
       </c>
       <c r="L177">
         <v>0.0</v>
       </c>
       <c r="M177" s="1">
-        <v>1553457.43</v>
+        <v>719545.37</v>
       </c>
       <c r="N177" s="1">
-        <v>1553457.43</v>
+        <v>719545.37</v>
       </c>
       <c r="O177" s="1">
-        <v>1.15</v>
+        <v>0.47</v>
       </c>
       <c r="P177">
         <v>1</v>
       </c>
     </row>
     <row r="178" spans="1:16">
       <c r="A178" t="s">
         <v>388</v>
       </c>
       <c r="B178" t="s">
         <v>389</v>
       </c>
       <c r="C178" s="1">
-        <v>239.0</v>
+        <v>3038.0</v>
       </c>
       <c r="D178" s="1">
-        <v>1264.36</v>
+        <v>616.63</v>
       </c>
       <c r="E178" s="1">
-        <v>1383.42246862</v>
+        <v>589.81568137</v>
       </c>
       <c r="F178" t="s">
         <v>28</v>
       </c>
       <c r="G178">
         <v>1.17</v>
       </c>
       <c r="H178" s="1">
-        <v>282846.92</v>
+        <v>1539622.32</v>
       </c>
       <c r="I178" s="1">
-        <v>-24814.27</v>
+        <v>60345.17</v>
       </c>
       <c r="J178" s="1">
-        <v>-8.7730387871998</v>
+        <v>3.9194787719108</v>
       </c>
       <c r="K178">
         <v>0.0</v>
       </c>
       <c r="L178">
         <v>0.0</v>
       </c>
       <c r="M178" s="1">
-        <v>258032.65</v>
+        <v>1599967.49</v>
       </c>
       <c r="N178" s="1">
-        <v>258032.65</v>
+        <v>1599967.49</v>
       </c>
       <c r="O178" s="1">
-        <v>0.19</v>
+        <v>1.04</v>
       </c>
       <c r="P178">
         <v>1</v>
       </c>
     </row>
     <row r="179" spans="1:16">
       <c r="A179" t="s">
         <v>390</v>
       </c>
       <c r="B179" t="s">
         <v>391</v>
       </c>
       <c r="C179" s="1">
-        <v>4629.0</v>
+        <v>263.0</v>
       </c>
       <c r="D179" s="1">
-        <v>90.64</v>
+        <v>1025.53</v>
       </c>
       <c r="E179" s="1">
-        <v>65.04566645</v>
+        <v>1372.33338403</v>
       </c>
       <c r="F179" t="s">
         <v>28</v>
       </c>
       <c r="G179">
         <v>1.17</v>
       </c>
       <c r="H179" s="1">
-        <v>262651.8</v>
+        <v>308676.68</v>
       </c>
       <c r="I179" s="1">
-        <v>95620.39</v>
+        <v>-78318.91</v>
       </c>
       <c r="J179" s="1">
-        <v>36.405762305836</v>
+        <v>-25.372473877845</v>
       </c>
       <c r="K179">
         <v>0.0</v>
       </c>
       <c r="L179">
         <v>0.0</v>
       </c>
       <c r="M179" s="1">
-        <v>358272.19</v>
+        <v>230357.77</v>
       </c>
       <c r="N179" s="1">
-        <v>358272.19</v>
+        <v>230357.77</v>
       </c>
       <c r="O179" s="1">
-        <v>0.26</v>
+        <v>0.15</v>
       </c>
       <c r="P179">
         <v>1</v>
       </c>
     </row>
     <row r="180" spans="1:16">
       <c r="A180" t="s">
         <v>392</v>
       </c>
       <c r="B180" t="s">
         <v>393</v>
       </c>
       <c r="C180" s="1">
-        <v>2042.0</v>
+        <v>5095.0</v>
       </c>
       <c r="D180" s="1">
-        <v>481.72</v>
+        <v>96.71</v>
       </c>
       <c r="E180" s="1">
-        <v>271.02347209</v>
+        <v>67.22341904</v>
       </c>
       <c r="F180" t="s">
         <v>28</v>
       </c>
       <c r="G180">
         <v>1.17</v>
       </c>
       <c r="H180" s="1">
-        <v>478115.38</v>
+        <v>297966.21</v>
       </c>
       <c r="I180" s="1">
-        <v>361840.42</v>
+        <v>122871.17</v>
       </c>
       <c r="J180" s="1">
-        <v>75.680564804253</v>
+        <v>41.236612030606</v>
       </c>
       <c r="K180">
         <v>0.0</v>
       </c>
       <c r="L180">
         <v>0.0</v>
       </c>
       <c r="M180" s="1">
-        <v>839955.8</v>
+        <v>420837.38</v>
       </c>
       <c r="N180" s="1">
-        <v>839955.8</v>
+        <v>420837.38</v>
       </c>
       <c r="O180" s="1">
-        <v>0.62</v>
+        <v>0.27</v>
       </c>
       <c r="P180">
         <v>1</v>
       </c>
     </row>
     <row r="181" spans="1:16">
       <c r="A181" t="s">
         <v>394</v>
       </c>
       <c r="B181" t="s">
         <v>395</v>
       </c>
       <c r="C181" s="1">
-        <v>13261.0</v>
+        <v>2248.0</v>
       </c>
       <c r="D181" s="1">
-        <v>415.75</v>
+        <v>803.63</v>
       </c>
       <c r="E181" s="1">
-        <v>431.8916771</v>
+        <v>294.76657918</v>
       </c>
       <c r="F181" t="s">
         <v>28</v>
       </c>
       <c r="G181">
         <v>1.17</v>
       </c>
       <c r="H181" s="1">
-        <v>4986190.62</v>
+        <v>571234.57</v>
       </c>
       <c r="I181" s="1">
-        <v>-278428.05</v>
+        <v>971713.07</v>
       </c>
       <c r="J181" s="1">
-        <v>-5.5839832693761</v>
+        <v>170.10753918482</v>
       </c>
       <c r="K181">
         <v>0.0</v>
       </c>
       <c r="L181">
         <v>0.0</v>
       </c>
       <c r="M181" s="1">
-        <v>4707762.57</v>
+        <v>1542947.64</v>
       </c>
       <c r="N181" s="1">
-        <v>4707762.57</v>
+        <v>1542947.64</v>
       </c>
       <c r="O181" s="1">
-        <v>3.48</v>
+        <v>1.0</v>
       </c>
       <c r="P181">
         <v>1</v>
       </c>
     </row>
     <row r="182" spans="1:16">
       <c r="A182" t="s">
         <v>396</v>
       </c>
       <c r="B182" t="s">
         <v>397</v>
       </c>
       <c r="C182" s="1">
-        <v>2408.0</v>
+        <v>14599.0</v>
       </c>
       <c r="D182" s="1">
-        <v>172.47</v>
+        <v>405.21</v>
       </c>
       <c r="E182" s="1">
-        <v>175.4063289</v>
+        <v>431.16011302</v>
       </c>
       <c r="F182" t="s">
         <v>28</v>
       </c>
       <c r="G182">
         <v>1.17</v>
       </c>
       <c r="H182" s="1">
-        <v>361593.67</v>
+        <v>5469937.94</v>
       </c>
       <c r="I182" s="1">
-        <v>-6963.19</v>
+        <v>-417488.19</v>
       </c>
       <c r="J182" s="1">
-        <v>-1.925694661635</v>
+        <v>-7.632411822208</v>
       </c>
       <c r="K182">
         <v>0.0</v>
       </c>
       <c r="L182">
         <v>0.0</v>
       </c>
       <c r="M182" s="1">
-        <v>354630.48</v>
+        <v>5052449.75</v>
       </c>
       <c r="N182" s="1">
-        <v>354630.48</v>
+        <v>5052449.75</v>
       </c>
       <c r="O182" s="1">
-        <v>0.26</v>
+        <v>3.28</v>
       </c>
       <c r="P182">
         <v>1</v>
       </c>
     </row>
     <row r="183" spans="1:16">
       <c r="A183" t="s">
         <v>398</v>
       </c>
       <c r="B183" t="s">
         <v>399</v>
       </c>
       <c r="C183" s="1">
-        <v>9237.0</v>
+        <v>2651.0</v>
       </c>
       <c r="D183" s="1">
-        <v>5881.0</v>
+        <v>178.03</v>
       </c>
       <c r="E183" s="1">
-        <v>4277.14268702</v>
+        <v>175.07640136</v>
       </c>
       <c r="F183" t="s">
-        <v>46</v>
+        <v>28</v>
       </c>
       <c r="G183">
-        <v>186.67</v>
+        <v>1.17</v>
       </c>
       <c r="H183" s="1">
-        <v>220764.07</v>
+        <v>397199.43</v>
       </c>
       <c r="I183" s="1">
-        <v>70249.61</v>
+        <v>5890.23</v>
       </c>
       <c r="J183" s="1">
-        <v>31.821124696605</v>
+        <v>1.4829401945516</v>
       </c>
       <c r="K183">
         <v>0.0</v>
       </c>
       <c r="L183">
         <v>0.0</v>
       </c>
       <c r="M183" s="1">
-        <v>291013.68</v>
+        <v>403089.66</v>
       </c>
       <c r="N183" s="1">
-        <v>291013.68</v>
+        <v>403089.66</v>
       </c>
       <c r="O183" s="1">
-        <v>0.21</v>
+        <v>0.26</v>
       </c>
       <c r="P183">
         <v>1</v>
       </c>
     </row>
     <row r="184" spans="1:16">
       <c r="A184" t="s">
         <v>400</v>
       </c>
       <c r="B184" t="s">
         <v>401</v>
       </c>
       <c r="C184" s="1">
-        <v>19333.0</v>
+        <v>10137.0</v>
       </c>
       <c r="D184" s="1">
-        <v>2752.0</v>
+        <v>6468.0</v>
       </c>
       <c r="E184" s="1">
-        <v>2385.07070812</v>
+        <v>4438.75574628</v>
       </c>
       <c r="F184" t="s">
         <v>46</v>
       </c>
       <c r="G184">
-        <v>186.67</v>
+        <v>184.84</v>
       </c>
       <c r="H184" s="1">
-        <v>258835.74</v>
+        <v>250163.23</v>
       </c>
       <c r="I184" s="1">
-        <v>26186.64</v>
+        <v>104562.19</v>
       </c>
       <c r="J184" s="1">
-        <v>10.117088157918</v>
+        <v>41.797585520462</v>
       </c>
       <c r="K184">
         <v>0.0</v>
       </c>
       <c r="L184">
         <v>0.0</v>
       </c>
       <c r="M184" s="1">
-        <v>285022.38</v>
+        <v>354725.42</v>
       </c>
       <c r="N184" s="1">
-        <v>285022.38</v>
+        <v>354725.42</v>
       </c>
       <c r="O184" s="1">
-        <v>0.21</v>
+        <v>0.23</v>
       </c>
       <c r="P184">
         <v>1</v>
       </c>
     </row>
     <row r="185" spans="1:16">
       <c r="A185" t="s">
         <v>402</v>
       </c>
       <c r="B185" t="s">
         <v>403</v>
       </c>
       <c r="C185" s="1">
-        <v>7313.0</v>
+        <v>21233.0</v>
       </c>
       <c r="D185" s="1">
-        <v>6482.0</v>
+        <v>2926.5</v>
       </c>
       <c r="E185" s="1">
-        <v>6347.82866129</v>
+        <v>2425.27537324</v>
       </c>
       <c r="F185" t="s">
         <v>46</v>
       </c>
       <c r="G185">
-        <v>186.67</v>
+        <v>184.84</v>
       </c>
       <c r="H185" s="1">
-        <v>252879.81</v>
+        <v>287667.94</v>
       </c>
       <c r="I185" s="1">
-        <v>1062.98</v>
+        <v>48512.73</v>
       </c>
       <c r="J185" s="1">
-        <v>0.42034988874754</v>
+        <v>16.864142038213</v>
       </c>
       <c r="K185">
         <v>0.0</v>
       </c>
       <c r="L185">
         <v>0.0</v>
       </c>
       <c r="M185" s="1">
-        <v>253942.79</v>
+        <v>336180.67</v>
       </c>
       <c r="N185" s="1">
-        <v>253942.79</v>
+        <v>336180.67</v>
       </c>
       <c r="O185" s="1">
-        <v>0.19</v>
+        <v>0.22</v>
       </c>
       <c r="P185">
         <v>1</v>
       </c>
     </row>
     <row r="186" spans="1:16">
       <c r="A186" t="s">
         <v>404</v>
       </c>
       <c r="B186" t="s">
         <v>405</v>
       </c>
       <c r="C186" s="1">
-        <v>274.0</v>
+        <v>7913.0</v>
       </c>
       <c r="D186" s="1">
-        <v>1592.17</v>
+        <v>7050.0</v>
       </c>
       <c r="E186" s="1">
-        <v>960.4779562</v>
+        <v>6379.61215721</v>
       </c>
       <c r="F186" t="s">
-        <v>28</v>
+        <v>46</v>
       </c>
       <c r="G186">
-        <v>1.17</v>
+        <v>184.84</v>
       </c>
       <c r="H186" s="1">
-        <v>225245.69</v>
+        <v>274605.72</v>
       </c>
       <c r="I186" s="1">
-        <v>147271.24</v>
+        <v>27210.89</v>
       </c>
       <c r="J186" s="1">
-        <v>65.382489671611</v>
+        <v>9.9090761838464</v>
       </c>
       <c r="K186">
         <v>0.0</v>
       </c>
       <c r="L186">
         <v>0.0</v>
       </c>
       <c r="M186" s="1">
-        <v>372516.93</v>
+        <v>301816.61</v>
       </c>
       <c r="N186" s="1">
-        <v>372516.93</v>
+        <v>301816.61</v>
       </c>
       <c r="O186" s="1">
-        <v>0.28</v>
+        <v>0.2</v>
       </c>
       <c r="P186">
         <v>1</v>
       </c>
     </row>
     <row r="187" spans="1:16">
       <c r="A187" t="s">
         <v>406</v>
       </c>
       <c r="B187" t="s">
         <v>407</v>
       </c>
       <c r="C187" s="1">
-        <v>693.0</v>
+        <v>302.0</v>
       </c>
       <c r="D187" s="1">
-        <v>452.35</v>
+        <v>1650.35</v>
       </c>
       <c r="E187" s="1">
-        <v>464.76460317</v>
+        <v>1021.02102649</v>
       </c>
       <c r="F187" t="s">
         <v>28</v>
       </c>
       <c r="G187">
         <v>1.17</v>
       </c>
       <c r="H187" s="1">
-        <v>280023.08</v>
+        <v>263776.16</v>
       </c>
       <c r="I187" s="1">
-        <v>-12344.36</v>
+        <v>161902.36</v>
       </c>
       <c r="J187" s="1">
-        <v>-4.4083366271095</v>
+        <v>61.37869320715</v>
       </c>
       <c r="K187">
         <v>0.0</v>
       </c>
       <c r="L187">
         <v>0.0</v>
       </c>
       <c r="M187" s="1">
-        <v>267678.72</v>
+        <v>425678.52</v>
       </c>
       <c r="N187" s="1">
-        <v>267678.72</v>
+        <v>425678.52</v>
       </c>
       <c r="O187" s="1">
-        <v>0.2</v>
+        <v>0.28</v>
       </c>
       <c r="P187">
         <v>1</v>
       </c>
     </row>
     <row r="188" spans="1:16">
       <c r="A188" t="s">
         <v>408</v>
       </c>
       <c r="B188" t="s">
         <v>409</v>
       </c>
       <c r="C188" s="1">
-        <v>4455.0</v>
+        <v>763.0</v>
       </c>
       <c r="D188" s="1">
-        <v>188.65</v>
+        <v>438.32</v>
       </c>
       <c r="E188" s="1">
-        <v>167.66153311</v>
+        <v>464.11774574</v>
       </c>
       <c r="F188" t="s">
         <v>28</v>
       </c>
       <c r="G188">
         <v>1.17</v>
       </c>
       <c r="H188" s="1">
-        <v>639630.92</v>
+        <v>307348.41</v>
       </c>
       <c r="I188" s="1">
-        <v>78015.52</v>
+        <v>-21711.34</v>
       </c>
       <c r="J188" s="1">
-        <v>12.196958833697</v>
+        <v>-7.0640807935203</v>
       </c>
       <c r="K188">
         <v>0.0</v>
       </c>
       <c r="L188">
         <v>0.0</v>
       </c>
       <c r="M188" s="1">
-        <v>717646.44</v>
+        <v>285637.07</v>
       </c>
       <c r="N188" s="1">
-        <v>717646.44</v>
+        <v>285637.07</v>
       </c>
       <c r="O188" s="1">
-        <v>0.53</v>
+        <v>0.19</v>
       </c>
       <c r="P188">
         <v>1</v>
       </c>
     </row>
     <row r="189" spans="1:16">
       <c r="A189" t="s">
         <v>410</v>
       </c>
       <c r="B189" t="s">
         <v>411</v>
       </c>
       <c r="C189" s="1">
-        <v>699.0</v>
+        <v>4904.0</v>
       </c>
       <c r="D189" s="1">
-        <v>443.17</v>
+        <v>193.83</v>
       </c>
       <c r="E189" s="1">
-        <v>415.55291845</v>
+        <v>169.63941069</v>
       </c>
       <c r="F189" t="s">
         <v>28</v>
       </c>
       <c r="G189">
         <v>1.17</v>
       </c>
       <c r="H189" s="1">
-        <v>252790.91</v>
+        <v>712107.39</v>
       </c>
       <c r="I189" s="1">
-        <v>11726.07</v>
+        <v>99732.15</v>
       </c>
       <c r="J189" s="1">
-        <v>4.6386438499707</v>
+        <v>14.005212050952</v>
       </c>
       <c r="K189">
         <v>0.0</v>
       </c>
       <c r="L189">
         <v>0.0</v>
       </c>
       <c r="M189" s="1">
-        <v>264516.98</v>
+        <v>811839.54</v>
       </c>
       <c r="N189" s="1">
-        <v>264516.98</v>
+        <v>811839.54</v>
       </c>
       <c r="O189" s="1">
-        <v>0.2</v>
+        <v>0.53</v>
       </c>
       <c r="P189">
         <v>1</v>
       </c>
     </row>
     <row r="190" spans="1:16">
       <c r="A190" t="s">
         <v>412</v>
       </c>
       <c r="B190" t="s">
         <v>413</v>
       </c>
       <c r="C190" s="1">
-        <v>479.0</v>
+        <v>769.0</v>
       </c>
       <c r="D190" s="1">
-        <v>557.6</v>
+        <v>397.89</v>
       </c>
       <c r="E190" s="1">
-        <v>535.7423382</v>
+        <v>417.03440832</v>
       </c>
       <c r="F190" t="s">
-        <v>8</v>
+        <v>28</v>
       </c>
       <c r="G190">
-        <v>1.0</v>
+        <v>1.17</v>
       </c>
       <c r="H190" s="1">
-        <v>256620.58</v>
+        <v>278571.92</v>
       </c>
       <c r="I190" s="1">
-        <v>10469.82</v>
+        <v>-17242.62</v>
       </c>
       <c r="J190" s="1">
-        <v>4.0798832268246</v>
+        <v>-6.1896475423654</v>
       </c>
       <c r="K190">
         <v>0.0</v>
       </c>
       <c r="L190">
         <v>0.0</v>
       </c>
       <c r="M190" s="1">
-        <v>267090.4</v>
+        <v>261329.3</v>
       </c>
       <c r="N190" s="1">
-        <v>267090.4</v>
+        <v>261329.3</v>
       </c>
       <c r="O190" s="1">
-        <v>0.2</v>
+        <v>0.17</v>
       </c>
       <c r="P190">
         <v>1</v>
       </c>
     </row>
     <row r="191" spans="1:16">
       <c r="A191" t="s">
         <v>414</v>
       </c>
       <c r="B191" t="s">
         <v>415</v>
       </c>
       <c r="C191" s="1">
-        <v>13066.0</v>
+        <v>527.0</v>
       </c>
       <c r="D191" s="1">
-        <v>4813.0</v>
+        <v>462.1</v>
       </c>
       <c r="E191" s="1">
-        <v>3518.21888872</v>
+        <v>536.42595825</v>
       </c>
       <c r="F191" t="s">
-        <v>46</v>
+        <v>8</v>
       </c>
       <c r="G191">
-        <v>186.67</v>
+        <v>1.0</v>
       </c>
       <c r="H191" s="1">
-        <v>249495.16</v>
+        <v>282696.48</v>
       </c>
       <c r="I191" s="1">
-        <v>87396.15</v>
+        <v>-39169.78</v>
       </c>
       <c r="J191" s="1">
-        <v>35.029196558362</v>
+        <v>-13.855772098754</v>
       </c>
       <c r="K191">
         <v>0.0</v>
       </c>
       <c r="L191">
         <v>0.0</v>
       </c>
       <c r="M191" s="1">
-        <v>336891.31</v>
+        <v>243526.7</v>
       </c>
       <c r="N191" s="1">
-        <v>336891.31</v>
+        <v>243526.7</v>
       </c>
       <c r="O191" s="1">
-        <v>0.25</v>
+        <v>0.16</v>
       </c>
       <c r="P191">
         <v>1</v>
       </c>
     </row>
     <row r="192" spans="1:16">
       <c r="A192" t="s">
         <v>416</v>
       </c>
       <c r="B192" t="s">
         <v>417</v>
       </c>
       <c r="C192" s="1">
-        <v>3528.0</v>
+        <v>14366.0</v>
       </c>
       <c r="D192" s="1">
-        <v>87.04</v>
+        <v>6089.0</v>
       </c>
       <c r="E192" s="1">
-        <v>84.03943311</v>
+        <v>3649.62049283</v>
       </c>
       <c r="F192" t="s">
-        <v>28</v>
+        <v>46</v>
       </c>
       <c r="G192">
-        <v>1.17</v>
+        <v>184.84</v>
       </c>
       <c r="H192" s="1">
-        <v>258452.26</v>
+        <v>284102.98</v>
       </c>
       <c r="I192" s="1">
-        <v>3760.29</v>
+        <v>189151.45</v>
       </c>
       <c r="J192" s="1">
-        <v>1.4549263372663</v>
+        <v>66.578481506952</v>
       </c>
       <c r="K192">
         <v>0.0</v>
       </c>
       <c r="L192">
         <v>0.0</v>
       </c>
       <c r="M192" s="1">
-        <v>262212.55</v>
+        <v>473254.43</v>
       </c>
       <c r="N192" s="1">
-        <v>262212.55</v>
+        <v>473254.43</v>
       </c>
       <c r="O192" s="1">
-        <v>0.19</v>
+        <v>0.31</v>
       </c>
       <c r="P192">
         <v>1</v>
       </c>
     </row>
     <row r="193" spans="1:16">
       <c r="A193" t="s">
         <v>418</v>
       </c>
       <c r="B193" t="s">
         <v>419</v>
       </c>
       <c r="C193" s="1">
-        <v>17568.0</v>
+        <v>3883.0</v>
       </c>
       <c r="D193" s="1">
-        <v>12.872</v>
+        <v>90.21</v>
       </c>
       <c r="E193" s="1">
-        <v>12.1811168</v>
+        <v>84.5896137</v>
       </c>
       <c r="F193" t="s">
-        <v>99</v>
+        <v>28</v>
       </c>
       <c r="G193">
-        <v>0.87</v>
+        <v>1.17</v>
       </c>
       <c r="H193" s="1">
-        <v>246864.37</v>
+        <v>285719.43</v>
       </c>
       <c r="I193" s="1">
-        <v>14020.84</v>
+        <v>13452.48</v>
       </c>
       <c r="J193" s="1">
-        <v>5.6795721472483</v>
+        <v>4.7082832273605</v>
       </c>
       <c r="K193">
         <v>0.0</v>
       </c>
       <c r="L193">
         <v>0.0</v>
       </c>
       <c r="M193" s="1">
-        <v>260885.21</v>
+        <v>299171.91</v>
       </c>
       <c r="N193" s="1">
-        <v>260885.21</v>
+        <v>299171.91</v>
       </c>
       <c r="O193" s="1">
         <v>0.19</v>
       </c>
       <c r="P193">
         <v>1</v>
       </c>
     </row>
     <row r="194" spans="1:16">
       <c r="A194" t="s">
         <v>420</v>
       </c>
       <c r="B194" t="s">
         <v>421</v>
       </c>
       <c r="C194" s="1">
-        <v>10346.0</v>
+        <v>19343.0</v>
       </c>
       <c r="D194" s="1">
-        <v>40.16</v>
+        <v>12.76</v>
       </c>
       <c r="E194" s="1">
-        <v>41.98402958</v>
+        <v>12.25001448</v>
       </c>
       <c r="F194" t="s">
-        <v>183</v>
+        <v>99</v>
       </c>
       <c r="G194">
-        <v>1.64</v>
+        <v>0.87</v>
       </c>
       <c r="H194" s="1">
-        <v>260114.13</v>
+        <v>273364.49</v>
       </c>
       <c r="I194" s="1">
-        <v>-6035.15</v>
+        <v>11528.08</v>
       </c>
       <c r="J194" s="1">
-        <v>-2.3201930629451</v>
+        <v>4.2171095448425</v>
       </c>
       <c r="K194">
         <v>0.0</v>
       </c>
       <c r="L194">
         <v>0.0</v>
       </c>
       <c r="M194" s="1">
-        <v>254078.98</v>
+        <v>284892.57</v>
       </c>
       <c r="N194" s="1">
-        <v>254078.98</v>
+        <v>284892.57</v>
       </c>
       <c r="O194" s="1">
-        <v>0.19</v>
+        <v>0.18</v>
       </c>
       <c r="P194">
         <v>1</v>
       </c>
     </row>
     <row r="195" spans="1:16">
       <c r="A195" t="s">
         <v>422</v>
       </c>
       <c r="B195" t="s">
         <v>423</v>
       </c>
       <c r="C195" s="1">
-        <v>39024.0</v>
+        <v>11391.0</v>
       </c>
       <c r="D195" s="1">
-        <v>5.846</v>
+        <v>36.86</v>
       </c>
       <c r="E195" s="1">
-        <v>6.35288387</v>
+        <v>41.80174348</v>
       </c>
       <c r="F195" t="s">
-        <v>99</v>
+        <v>183</v>
       </c>
       <c r="G195">
-        <v>0.87</v>
+        <v>1.61</v>
       </c>
       <c r="H195" s="1">
-        <v>285829.2</v>
+        <v>285728.64</v>
       </c>
       <c r="I195" s="1">
-        <v>-22637.81</v>
+        <v>-25471.86</v>
       </c>
       <c r="J195" s="1">
-        <v>-7.9200480566716</v>
+        <v>-8.914703125315</v>
       </c>
       <c r="K195">
         <v>0.0</v>
       </c>
       <c r="L195">
         <v>0.0</v>
       </c>
       <c r="M195" s="1">
-        <v>263191.39</v>
+        <v>260256.78</v>
       </c>
       <c r="N195" s="1">
-        <v>263191.39</v>
+        <v>260256.78</v>
       </c>
       <c r="O195" s="1">
-        <v>0.19</v>
+        <v>0.17</v>
       </c>
       <c r="P195">
         <v>1</v>
       </c>
     </row>
     <row r="196" spans="1:16">
       <c r="A196" t="s">
         <v>424</v>
       </c>
       <c r="B196" t="s">
         <v>425</v>
       </c>
       <c r="C196" s="1">
-        <v>2837.0</v>
+        <v>42976.0</v>
       </c>
       <c r="D196" s="1">
-        <v>157.08</v>
+        <v>5.64</v>
       </c>
       <c r="E196" s="1">
-        <v>103.6529221</v>
+        <v>6.29911067</v>
       </c>
       <c r="F196" t="s">
-        <v>28</v>
+        <v>99</v>
       </c>
       <c r="G196">
-        <v>1.17</v>
+        <v>0.87</v>
       </c>
       <c r="H196" s="1">
-        <v>252860.95</v>
+        <v>312146.39</v>
       </c>
       <c r="I196" s="1">
-        <v>127666.72</v>
+        <v>-32369.58</v>
       </c>
       <c r="J196" s="1">
-        <v>50.488903090809</v>
+        <v>-10.369999794007</v>
       </c>
       <c r="K196">
         <v>0.0</v>
       </c>
       <c r="L196">
         <v>0.0</v>
       </c>
       <c r="M196" s="1">
-        <v>380527.67</v>
+        <v>279776.81</v>
       </c>
       <c r="N196" s="1">
-        <v>380527.67</v>
+        <v>279776.81</v>
       </c>
       <c r="O196" s="1">
-        <v>0.28</v>
+        <v>0.18</v>
       </c>
       <c r="P196">
         <v>1</v>
       </c>
     </row>
     <row r="197" spans="1:16">
       <c r="A197" t="s">
         <v>426</v>
       </c>
       <c r="B197" t="s">
         <v>427</v>
       </c>
       <c r="C197" s="1">
-        <v>3111.0</v>
+        <v>3124.0</v>
       </c>
       <c r="D197" s="1">
-        <v>79.99</v>
+        <v>207.27</v>
       </c>
       <c r="E197" s="1">
-        <v>78.3956027</v>
+        <v>107.79165173</v>
       </c>
       <c r="F197" t="s">
-        <v>31</v>
+        <v>28</v>
       </c>
       <c r="G197">
-        <v>0.92</v>
+        <v>1.17</v>
       </c>
       <c r="H197" s="1">
-        <v>264701.57</v>
+        <v>289257.28</v>
       </c>
       <c r="I197" s="1">
-        <v>6449.5</v>
+        <v>263769.56</v>
       </c>
       <c r="J197" s="1">
-        <v>2.4365174713546</v>
+        <v>91.18856403545</v>
       </c>
       <c r="K197">
         <v>0.0</v>
       </c>
       <c r="L197">
         <v>0.0</v>
       </c>
       <c r="M197" s="1">
-        <v>271151.07</v>
+        <v>553026.84</v>
       </c>
       <c r="N197" s="1">
-        <v>271151.07</v>
+        <v>553026.84</v>
       </c>
       <c r="O197" s="1">
-        <v>0.2</v>
+        <v>0.36</v>
       </c>
       <c r="P197">
         <v>1</v>
       </c>
     </row>
     <row r="198" spans="1:16">
       <c r="A198" t="s">
         <v>428</v>
       </c>
       <c r="B198" t="s">
         <v>429</v>
       </c>
       <c r="C198" s="1">
-        <v>6527.0</v>
+        <v>3424.0</v>
       </c>
       <c r="D198" s="1">
-        <v>44.78</v>
+        <v>76.88</v>
       </c>
       <c r="E198" s="1">
-        <v>44.56030029</v>
+        <v>78.58850175</v>
       </c>
       <c r="F198" t="s">
-        <v>28</v>
+        <v>31</v>
       </c>
       <c r="G198">
-        <v>1.17</v>
+        <v>0.92</v>
       </c>
       <c r="H198" s="1">
-        <v>250124.79</v>
+        <v>292088.93</v>
       </c>
       <c r="I198" s="1">
-        <v>-548.27</v>
+        <v>-4790.57</v>
       </c>
       <c r="J198" s="1">
-        <v>-0.21919858483439</v>
+        <v>-1.6401066620361</v>
       </c>
       <c r="K198">
         <v>0.0</v>
       </c>
       <c r="L198">
         <v>0.0</v>
       </c>
       <c r="M198" s="1">
-        <v>249576.52</v>
+        <v>287298.36</v>
       </c>
       <c r="N198" s="1">
-        <v>249576.52</v>
+        <v>287298.36</v>
       </c>
       <c r="O198" s="1">
-        <v>0.18</v>
+        <v>0.19</v>
       </c>
       <c r="P198">
         <v>1</v>
       </c>
     </row>
     <row r="199" spans="1:16">
       <c r="A199" t="s">
         <v>430</v>
       </c>
       <c r="B199" t="s">
         <v>431</v>
       </c>
       <c r="C199" s="1">
-        <v>5300.0</v>
+        <v>7184.0</v>
       </c>
       <c r="D199" s="1">
-        <v>8220.0</v>
+        <v>42.34</v>
       </c>
       <c r="E199" s="1">
-        <v>10368.42037736</v>
+        <v>44.5774304</v>
       </c>
       <c r="F199" t="s">
-        <v>46</v>
+        <v>28</v>
       </c>
       <c r="G199">
-        <v>186.67</v>
+        <v>1.17</v>
       </c>
       <c r="H199" s="1">
-        <v>309403.13</v>
+        <v>275198.95</v>
       </c>
       <c r="I199" s="1">
-        <v>-76014.89</v>
+        <v>-15412.85</v>
       </c>
       <c r="J199" s="1">
-        <v>-24.568235621921</v>
+        <v>-5.6006209326017</v>
       </c>
       <c r="K199">
         <v>0.0</v>
       </c>
       <c r="L199">
         <v>0.0</v>
       </c>
       <c r="M199" s="1">
-        <v>233388.24</v>
+        <v>259786.1</v>
       </c>
       <c r="N199" s="1">
-        <v>233388.24</v>
+        <v>259786.1</v>
       </c>
       <c r="O199" s="1">
         <v>0.17</v>
       </c>
       <c r="P199">
         <v>1</v>
       </c>
     </row>
     <row r="200" spans="1:16">
       <c r="A200" t="s">
         <v>432</v>
       </c>
       <c r="B200" t="s">
         <v>433</v>
       </c>
       <c r="C200" s="1">
-        <v>37102.0</v>
+        <v>5700.0</v>
       </c>
       <c r="D200" s="1">
-        <v>9.05</v>
+        <v>7141.0</v>
       </c>
       <c r="E200" s="1">
-        <v>6.09464288</v>
+        <v>10195.72421053</v>
       </c>
       <c r="F200" t="s">
-        <v>8</v>
+        <v>46</v>
       </c>
       <c r="G200">
-        <v>1.0</v>
+        <v>184.84</v>
       </c>
       <c r="H200" s="1">
-        <v>226123.44</v>
+        <v>326328.2</v>
       </c>
       <c r="I200" s="1">
-        <v>109649.66</v>
+        <v>-106113.28</v>
       </c>
       <c r="J200" s="1">
-        <v>48.49106311137</v>
+        <v>-32.517349098239</v>
       </c>
       <c r="K200">
         <v>0.0</v>
       </c>
       <c r="L200">
         <v>0.0</v>
       </c>
       <c r="M200" s="1">
-        <v>335773.1</v>
+        <v>220214.92</v>
       </c>
       <c r="N200" s="1">
-        <v>335773.1</v>
+        <v>220214.92</v>
       </c>
       <c r="O200" s="1">
-        <v>0.25</v>
+        <v>0.14</v>
       </c>
       <c r="P200">
         <v>1</v>
       </c>
     </row>
     <row r="201" spans="1:16">
       <c r="A201" t="s">
         <v>434</v>
       </c>
       <c r="B201" t="s">
         <v>435</v>
       </c>
       <c r="C201" s="1">
-        <v>19654.0</v>
+        <v>40859.0</v>
       </c>
       <c r="D201" s="1">
-        <v>22.65</v>
+        <v>11.92</v>
       </c>
       <c r="E201" s="1">
-        <v>22.04971711</v>
+        <v>6.38644583</v>
       </c>
       <c r="F201" t="s">
-        <v>183</v>
+        <v>8</v>
       </c>
       <c r="G201">
-        <v>1.64</v>
+        <v>1.0</v>
       </c>
       <c r="H201" s="1">
-        <v>259520.26</v>
+        <v>260943.79</v>
       </c>
       <c r="I201" s="1">
-        <v>12700.8</v>
+        <v>226095.49</v>
       </c>
       <c r="J201" s="1">
-        <v>4.893953173444</v>
+        <v>86.645284794859</v>
       </c>
       <c r="K201">
         <v>0.0</v>
       </c>
       <c r="L201">
         <v>0.0</v>
       </c>
       <c r="M201" s="1">
-        <v>272221.06</v>
+        <v>487039.28</v>
       </c>
       <c r="N201" s="1">
-        <v>272221.06</v>
+        <v>487039.28</v>
       </c>
       <c r="O201" s="1">
-        <v>0.2</v>
+        <v>0.32</v>
       </c>
       <c r="P201">
         <v>1</v>
       </c>
     </row>
     <row r="202" spans="1:16">
       <c r="A202" t="s">
         <v>436</v>
       </c>
       <c r="B202" t="s">
         <v>437</v>
       </c>
       <c r="C202" s="1">
-        <v>2381.0</v>
+        <v>21638.0</v>
       </c>
       <c r="D202" s="1">
-        <v>116.28</v>
+        <v>21.64</v>
       </c>
       <c r="E202" s="1">
-        <v>107.57937001</v>
+        <v>22.02597005</v>
       </c>
       <c r="F202" t="s">
-        <v>31</v>
+        <v>183</v>
       </c>
       <c r="G202">
-        <v>0.92</v>
+        <v>1.61</v>
       </c>
       <c r="H202" s="1">
-        <v>276727.97</v>
+        <v>286015.31</v>
       </c>
       <c r="I202" s="1">
-        <v>24947.52</v>
+        <v>4226.01</v>
       </c>
       <c r="J202" s="1">
-        <v>9.0151783356052</v>
+        <v>1.477546778877</v>
       </c>
       <c r="K202">
         <v>0.0</v>
       </c>
       <c r="L202">
         <v>0.0</v>
       </c>
       <c r="M202" s="1">
-        <v>301675.49</v>
+        <v>290241.32</v>
       </c>
       <c r="N202" s="1">
-        <v>301675.49</v>
+        <v>290241.32</v>
       </c>
       <c r="O202" s="1">
-        <v>0.22</v>
+        <v>0.19</v>
       </c>
       <c r="P202">
         <v>1</v>
       </c>
     </row>
     <row r="203" spans="1:16">
       <c r="A203" t="s">
         <v>438</v>
       </c>
       <c r="B203" t="s">
         <v>439</v>
       </c>
       <c r="C203" s="1">
-        <v>8220.0</v>
+        <v>2621.0</v>
       </c>
       <c r="D203" s="1">
-        <v>246.7</v>
+        <v>116.8</v>
       </c>
       <c r="E203" s="1">
-        <v>237.16664842</v>
+        <v>108.15620755</v>
       </c>
       <c r="F203" t="s">
-        <v>235</v>
+        <v>31</v>
       </c>
       <c r="G203">
-        <v>7.47</v>
+        <v>0.92</v>
       </c>
       <c r="H203" s="1">
-        <v>260897.33</v>
+        <v>306433.69</v>
       </c>
       <c r="I203" s="1">
-        <v>10459.14</v>
+        <v>27681.23</v>
       </c>
       <c r="J203" s="1">
-        <v>4.0089103249926</v>
+        <v>9.0333507389478</v>
       </c>
       <c r="K203">
         <v>0.0</v>
       </c>
       <c r="L203">
         <v>0.0</v>
       </c>
       <c r="M203" s="1">
-        <v>271356.47</v>
+        <v>334114.92</v>
       </c>
       <c r="N203" s="1">
-        <v>271356.47</v>
+        <v>334114.92</v>
       </c>
       <c r="O203" s="1">
-        <v>0.2</v>
+        <v>0.22</v>
       </c>
       <c r="P203">
         <v>1</v>
       </c>
     </row>
     <row r="204" spans="1:16">
       <c r="A204" t="s">
         <v>440</v>
       </c>
       <c r="B204" t="s">
         <v>441</v>
       </c>
       <c r="C204" s="1">
-        <v>1749.0</v>
+        <v>9047.0</v>
       </c>
       <c r="D204" s="1">
-        <v>212.95</v>
+        <v>299.2</v>
       </c>
       <c r="E204" s="1">
-        <v>170.52218982</v>
+        <v>239.64542942</v>
       </c>
       <c r="F204" t="s">
-        <v>28</v>
+        <v>235</v>
       </c>
       <c r="G204">
-        <v>1.17</v>
+        <v>7.47</v>
       </c>
       <c r="H204" s="1">
-        <v>255148.13</v>
+        <v>290145.96</v>
       </c>
       <c r="I204" s="1">
-        <v>62885.81</v>
+        <v>72051.2</v>
       </c>
       <c r="J204" s="1">
-        <v>24.646784595286</v>
+        <v>24.832742802967</v>
       </c>
       <c r="K204">
         <v>0.0</v>
       </c>
       <c r="L204">
         <v>0.0</v>
       </c>
       <c r="M204" s="1">
-        <v>318033.94</v>
+        <v>362197.16</v>
       </c>
       <c r="N204" s="1">
-        <v>318033.94</v>
+        <v>362197.16</v>
       </c>
       <c r="O204" s="1">
-        <v>0.23</v>
+        <v>0.24</v>
       </c>
       <c r="P204">
         <v>1</v>
       </c>
     </row>
     <row r="205" spans="1:16">
       <c r="A205" t="s">
         <v>442</v>
       </c>
       <c r="B205" t="s">
         <v>443</v>
       </c>
       <c r="C205" s="1">
-        <v>50899.0</v>
+        <v>1924.0</v>
       </c>
       <c r="D205" s="1">
-        <v>199.64</v>
+        <v>232.34</v>
       </c>
       <c r="E205" s="1">
-        <v>164.88674041</v>
+        <v>174.64386694</v>
       </c>
       <c r="F205" t="s">
         <v>28</v>
       </c>
       <c r="G205">
         <v>1.17</v>
       </c>
       <c r="H205" s="1">
-        <v>7267422.07</v>
+        <v>287361.47</v>
       </c>
       <c r="I205" s="1">
-        <v>1409442.72</v>
+        <v>94431.38</v>
       </c>
       <c r="J205" s="1">
-        <v>19.393984640278</v>
+        <v>32.861531505946</v>
       </c>
       <c r="K205">
         <v>0.0</v>
       </c>
       <c r="L205">
         <v>0.0</v>
       </c>
       <c r="M205" s="1">
-        <v>8676864.79</v>
+        <v>381792.85</v>
       </c>
       <c r="N205" s="1">
-        <v>8676864.79</v>
+        <v>381792.85</v>
       </c>
       <c r="O205" s="1">
-        <v>6.41</v>
+        <v>0.25</v>
       </c>
       <c r="P205">
         <v>1</v>
       </c>
     </row>
     <row r="206" spans="1:16">
       <c r="A206" t="s">
         <v>444</v>
       </c>
       <c r="B206" t="s">
         <v>445</v>
       </c>
       <c r="C206" s="1">
-        <v>3662.0</v>
+        <v>56057.0</v>
       </c>
       <c r="D206" s="1">
-        <v>241.16</v>
+        <v>225.83</v>
       </c>
       <c r="E206" s="1">
-        <v>212.79504915</v>
+        <v>169.30931338</v>
       </c>
       <c r="F206" t="s">
         <v>28</v>
       </c>
       <c r="G206">
         <v>1.17</v>
       </c>
       <c r="H206" s="1">
-        <v>673141.65</v>
+        <v>8204183.95</v>
       </c>
       <c r="I206" s="1">
-        <v>80959.55</v>
+        <v>2607920.34</v>
       </c>
       <c r="J206" s="1">
-        <v>12.027119403472</v>
+        <v>31.787687305573</v>
       </c>
       <c r="K206">
         <v>0.0</v>
       </c>
       <c r="L206">
         <v>0.0</v>
       </c>
       <c r="M206" s="1">
-        <v>754101.2</v>
+        <v>10812104.29</v>
       </c>
       <c r="N206" s="1">
-        <v>754101.2</v>
+        <v>10812104.29</v>
       </c>
       <c r="O206" s="1">
-        <v>0.56</v>
+        <v>7.02</v>
       </c>
       <c r="P206">
         <v>1</v>
       </c>
     </row>
     <row r="207" spans="1:16">
       <c r="A207" t="s">
         <v>446</v>
       </c>
       <c r="B207" t="s">
         <v>447</v>
       </c>
       <c r="C207" s="1">
-        <v>3221.0</v>
+        <v>4030.0</v>
       </c>
       <c r="D207" s="1">
-        <v>176.28</v>
+        <v>298.41</v>
       </c>
       <c r="E207" s="1">
-        <v>177.40438994</v>
+        <v>215.70932506</v>
       </c>
       <c r="F207" t="s">
         <v>28</v>
       </c>
       <c r="G207">
         <v>1.17</v>
       </c>
       <c r="H207" s="1">
-        <v>496485.85</v>
+        <v>749941.77</v>
       </c>
       <c r="I207" s="1">
-        <v>-11644.35</v>
+        <v>277168.71</v>
       </c>
       <c r="J207" s="1">
-        <v>-2.3453538504672</v>
+        <v>36.958697473272</v>
       </c>
       <c r="K207">
         <v>0.0</v>
       </c>
       <c r="L207">
         <v>0.0</v>
       </c>
       <c r="M207" s="1">
-        <v>484841.5</v>
+        <v>1027110.48</v>
       </c>
       <c r="N207" s="1">
-        <v>484841.5</v>
+        <v>1027110.48</v>
       </c>
       <c r="O207" s="1">
-        <v>0.36</v>
+        <v>0.67</v>
       </c>
       <c r="P207">
         <v>1</v>
       </c>
     </row>
     <row r="208" spans="1:16">
       <c r="A208" t="s">
         <v>448</v>
       </c>
       <c r="B208" t="s">
         <v>449</v>
       </c>
       <c r="C208" s="1">
-        <v>3422.0</v>
+        <v>3545.0</v>
       </c>
       <c r="D208" s="1">
-        <v>93.24</v>
+        <v>189.76</v>
       </c>
       <c r="E208" s="1">
-        <v>92.16037405</v>
+        <v>177.1354189</v>
       </c>
       <c r="F208" t="s">
         <v>28</v>
       </c>
       <c r="G208">
         <v>1.17</v>
       </c>
       <c r="H208" s="1">
-        <v>271214.68</v>
+        <v>544693.88</v>
       </c>
       <c r="I208" s="1">
-        <v>1236.25</v>
+        <v>29845.3</v>
       </c>
       <c r="J208" s="1">
-        <v>0.45581972185281</v>
+        <v>5.4792794807975</v>
       </c>
       <c r="K208">
         <v>0.0</v>
       </c>
       <c r="L208">
         <v>0.0</v>
       </c>
       <c r="M208" s="1">
-        <v>272450.93</v>
+        <v>574539.18</v>
       </c>
       <c r="N208" s="1">
-        <v>272450.93</v>
+        <v>574539.18</v>
       </c>
       <c r="O208" s="1">
-        <v>0.2</v>
+        <v>0.37</v>
       </c>
       <c r="P208">
         <v>1</v>
       </c>
     </row>
     <row r="209" spans="1:16">
       <c r="A209" t="s">
         <v>450</v>
       </c>
       <c r="B209" t="s">
         <v>451</v>
       </c>
       <c r="C209" s="1">
-        <v>2589.0</v>
+        <v>3767.0</v>
       </c>
       <c r="D209" s="1">
-        <v>126.97</v>
+        <v>89.7</v>
       </c>
       <c r="E209" s="1">
-        <v>108.35325222</v>
+        <v>92.18842315</v>
       </c>
       <c r="F209" t="s">
         <v>28</v>
       </c>
       <c r="G209">
         <v>1.17</v>
       </c>
       <c r="H209" s="1">
-        <v>244469.33</v>
+        <v>298422.7</v>
       </c>
       <c r="I209" s="1">
-        <v>36228.59</v>
+        <v>-9829.03</v>
       </c>
       <c r="J209" s="1">
-        <v>14.819278148306</v>
+        <v>-3.2936603013109</v>
       </c>
       <c r="K209">
         <v>0.0</v>
       </c>
       <c r="L209">
         <v>0.0</v>
       </c>
       <c r="M209" s="1">
-        <v>280697.92</v>
+        <v>288593.67</v>
       </c>
       <c r="N209" s="1">
-        <v>280697.92</v>
+        <v>288593.67</v>
       </c>
       <c r="O209" s="1">
-        <v>0.21</v>
+        <v>0.19</v>
       </c>
       <c r="P209">
         <v>1</v>
       </c>
     </row>
     <row r="210" spans="1:16">
       <c r="A210" t="s">
         <v>452</v>
       </c>
       <c r="B210" t="s">
         <v>453</v>
       </c>
       <c r="C210" s="1">
-        <v>1871.0</v>
+        <v>2850.0</v>
       </c>
       <c r="D210" s="1">
-        <v>173.21</v>
+        <v>111.78</v>
       </c>
       <c r="E210" s="1">
-        <v>179.01376269</v>
+        <v>109.98578596</v>
       </c>
       <c r="F210" t="s">
         <v>28</v>
       </c>
       <c r="G210">
         <v>1.17</v>
       </c>
       <c r="H210" s="1">
-        <v>293702.9</v>
+        <v>272558.24</v>
       </c>
       <c r="I210" s="1">
-        <v>-16975.11</v>
+        <v>-471.29</v>
       </c>
       <c r="J210" s="1">
-        <v>-5.779687568628</v>
+        <v>-0.17291350281687</v>
       </c>
       <c r="K210">
         <v>0.0</v>
       </c>
       <c r="L210">
         <v>0.0</v>
       </c>
       <c r="M210" s="1">
-        <v>276727.79</v>
+        <v>272086.95</v>
       </c>
       <c r="N210" s="1">
-        <v>276727.79</v>
+        <v>272086.95</v>
       </c>
       <c r="O210" s="1">
-        <v>0.2</v>
+        <v>0.18</v>
       </c>
       <c r="P210">
         <v>1</v>
       </c>
     </row>
     <row r="211" spans="1:16">
       <c r="A211" t="s">
         <v>454</v>
       </c>
       <c r="B211" t="s">
         <v>455</v>
       </c>
       <c r="C211" s="1">
-        <v>3272.0</v>
+        <v>2059.0</v>
       </c>
       <c r="D211" s="1">
-        <v>90.95</v>
+        <v>227.79</v>
       </c>
       <c r="E211" s="1">
-        <v>109.98120721</v>
+        <v>179.3636474</v>
       </c>
       <c r="F211" t="s">
         <v>28</v>
       </c>
       <c r="G211">
         <v>1.17</v>
       </c>
       <c r="H211" s="1">
-        <v>313400.08</v>
+        <v>323018.89</v>
       </c>
       <c r="I211" s="1">
-        <v>-59289.93</v>
+        <v>77561.55</v>
       </c>
       <c r="J211" s="1">
-        <v>-18.918288087227</v>
+        <v>24.011459515572</v>
       </c>
       <c r="K211">
         <v>0.0</v>
       </c>
       <c r="L211">
         <v>0.0</v>
       </c>
       <c r="M211" s="1">
-        <v>254110.15</v>
+        <v>400580.44</v>
       </c>
       <c r="N211" s="1">
-        <v>254110.15</v>
+        <v>400580.44</v>
       </c>
       <c r="O211" s="1">
-        <v>0.19</v>
+        <v>0.26</v>
       </c>
       <c r="P211">
         <v>1</v>
       </c>
     </row>
     <row r="212" spans="1:16">
       <c r="A212" t="s">
         <v>456</v>
       </c>
       <c r="B212" t="s">
         <v>457</v>
       </c>
       <c r="C212" s="1">
-        <v>6742.0</v>
+        <v>3602.0</v>
       </c>
       <c r="D212" s="1">
-        <v>49.75</v>
+        <v>89.92</v>
       </c>
       <c r="E212" s="1">
-        <v>51.60041976</v>
+        <v>108.16365353</v>
       </c>
       <c r="F212" t="s">
         <v>28</v>
       </c>
       <c r="G212">
         <v>1.17</v>
       </c>
       <c r="H212" s="1">
-        <v>297930.75</v>
+        <v>338770.29</v>
       </c>
       <c r="I212" s="1">
-        <v>-11520.96</v>
+        <v>-62140.63</v>
       </c>
       <c r="J212" s="1">
-        <v>-3.8669925813297</v>
+        <v>-18.342998732268</v>
       </c>
       <c r="K212">
         <v>0.0</v>
       </c>
       <c r="L212">
         <v>0.0</v>
       </c>
       <c r="M212" s="1">
-        <v>286409.79</v>
+        <v>276629.66</v>
       </c>
       <c r="N212" s="1">
-        <v>286409.79</v>
+        <v>276629.66</v>
       </c>
       <c r="O212" s="1">
-        <v>0.21</v>
+        <v>0.18</v>
       </c>
       <c r="P212">
         <v>1</v>
       </c>
     </row>
     <row r="213" spans="1:16">
       <c r="A213" t="s">
         <v>458</v>
       </c>
       <c r="B213" t="s">
         <v>459</v>
       </c>
       <c r="C213" s="1">
-        <v>3592.0</v>
+        <v>7421.0</v>
       </c>
       <c r="D213" s="1">
-        <v>155.7</v>
+        <v>45.23</v>
       </c>
       <c r="E213" s="1">
-        <v>154.67805401</v>
+        <v>51.43384989</v>
       </c>
       <c r="F213" t="s">
         <v>28</v>
       </c>
       <c r="G213">
         <v>1.17</v>
       </c>
       <c r="H213" s="1">
-        <v>477809.64</v>
+        <v>326759.52</v>
       </c>
       <c r="I213" s="1">
-        <v>-246.32</v>
+        <v>-40085.88</v>
       </c>
       <c r="J213" s="1">
-        <v>-0.051551910924191</v>
+        <v>-12.267700723762</v>
       </c>
       <c r="K213">
         <v>0.0</v>
       </c>
       <c r="L213">
         <v>0.0</v>
       </c>
       <c r="M213" s="1">
-        <v>477563.32</v>
+        <v>286673.64</v>
       </c>
       <c r="N213" s="1">
-        <v>477563.32</v>
+        <v>286673.64</v>
       </c>
       <c r="O213" s="1">
-        <v>0.35</v>
+        <v>0.19</v>
       </c>
       <c r="P213">
         <v>1</v>
       </c>
     </row>
     <row r="214" spans="1:16">
       <c r="A214" t="s">
         <v>460</v>
       </c>
       <c r="B214" t="s">
         <v>461</v>
       </c>
       <c r="C214" s="1">
-        <v>15545.0</v>
+        <v>3954.0</v>
       </c>
       <c r="D214" s="1">
-        <v>26.67</v>
+        <v>149.27</v>
       </c>
       <c r="E214" s="1">
-        <v>26.50138244</v>
+        <v>154.65359889</v>
       </c>
       <c r="F214" t="s">
         <v>28</v>
       </c>
       <c r="G214">
         <v>1.17</v>
       </c>
       <c r="H214" s="1">
-        <v>352954.28</v>
+        <v>525483.72</v>
       </c>
       <c r="I214" s="1">
-        <v>1059.17</v>
+        <v>-21393.89</v>
       </c>
       <c r="J214" s="1">
-        <v>0.3000870254357</v>
+        <v>-4.0712755097342</v>
       </c>
       <c r="K214">
         <v>0.0</v>
       </c>
       <c r="L214">
         <v>0.0</v>
       </c>
       <c r="M214" s="1">
-        <v>354013.45</v>
+        <v>504089.83</v>
       </c>
       <c r="N214" s="1">
-        <v>354013.45</v>
+        <v>504089.83</v>
       </c>
       <c r="O214" s="1">
-        <v>0.26</v>
+        <v>0.33</v>
       </c>
       <c r="P214">
         <v>1</v>
       </c>
     </row>
     <row r="215" spans="1:16">
       <c r="A215" t="s">
         <v>462</v>
       </c>
       <c r="B215" t="s">
         <v>463</v>
       </c>
       <c r="C215" s="1">
-        <v>17196.0</v>
+        <v>17115.0</v>
       </c>
       <c r="D215" s="1">
-        <v>16.83</v>
+        <v>25.96</v>
       </c>
       <c r="E215" s="1">
-        <v>17.77671493</v>
+        <v>26.53069647</v>
       </c>
       <c r="F215" t="s">
         <v>28</v>
       </c>
       <c r="G215">
         <v>1.17</v>
       </c>
       <c r="H215" s="1">
-        <v>262885.24</v>
+        <v>388868.47</v>
       </c>
       <c r="I215" s="1">
-        <v>-15759.73</v>
+        <v>-9395.95</v>
       </c>
       <c r="J215" s="1">
-        <v>-5.9949086529164</v>
+        <v>-2.4162282943639</v>
       </c>
       <c r="K215">
         <v>0.0</v>
       </c>
       <c r="L215">
         <v>0.0</v>
       </c>
       <c r="M215" s="1">
-        <v>247125.51</v>
+        <v>379472.52</v>
       </c>
       <c r="N215" s="1">
-        <v>247125.51</v>
+        <v>379472.52</v>
       </c>
       <c r="O215" s="1">
-        <v>0.18</v>
+        <v>0.25</v>
       </c>
       <c r="P215">
         <v>1</v>
       </c>
     </row>
     <row r="216" spans="1:16">
       <c r="A216" t="s">
         <v>464</v>
       </c>
       <c r="B216" t="s">
         <v>465</v>
       </c>
       <c r="C216" s="1">
-        <v>1430.0</v>
+        <v>18935.0</v>
       </c>
       <c r="D216" s="1">
-        <v>225.09</v>
+        <v>16.6</v>
       </c>
       <c r="E216" s="1">
-        <v>209.92926573</v>
+        <v>17.65757803</v>
       </c>
       <c r="F216" t="s">
         <v>28</v>
       </c>
       <c r="G216">
         <v>1.17</v>
       </c>
       <c r="H216" s="1">
-        <v>258164.56</v>
+        <v>287327.07</v>
       </c>
       <c r="I216" s="1">
-        <v>16687.03</v>
+        <v>-18871.67</v>
       </c>
       <c r="J216" s="1">
-        <v>6.4637183353129</v>
+        <v>-6.5680097597487</v>
       </c>
       <c r="K216">
         <v>0.0</v>
       </c>
       <c r="L216">
         <v>0.0</v>
       </c>
       <c r="M216" s="1">
-        <v>274851.59</v>
+        <v>268455.4</v>
       </c>
       <c r="N216" s="1">
-        <v>274851.59</v>
+        <v>268455.4</v>
       </c>
       <c r="O216" s="1">
-        <v>0.2</v>
+        <v>0.17</v>
       </c>
       <c r="P216">
         <v>1</v>
       </c>
     </row>
     <row r="217" spans="1:16">
       <c r="A217" t="s">
         <v>466</v>
       </c>
       <c r="B217" t="s">
         <v>467</v>
       </c>
       <c r="C217" s="1">
-        <v>3921.0</v>
+        <v>1572.0</v>
       </c>
       <c r="D217" s="1">
-        <v>145.71</v>
+        <v>209.86</v>
       </c>
       <c r="E217" s="1">
-        <v>151.05726855</v>
+        <v>210.85879771</v>
       </c>
       <c r="F217" t="s">
         <v>28</v>
       </c>
       <c r="G217">
         <v>1.17</v>
       </c>
       <c r="H217" s="1">
-        <v>513483.68</v>
+        <v>284835.64</v>
       </c>
       <c r="I217" s="1">
-        <v>-25627.04</v>
+        <v>-3074.59</v>
       </c>
       <c r="J217" s="1">
-        <v>-4.9908187929167</v>
+        <v>-1.0794260156489</v>
       </c>
       <c r="K217">
         <v>0.0</v>
       </c>
       <c r="L217">
         <v>0.0</v>
       </c>
       <c r="M217" s="1">
-        <v>487856.64</v>
+        <v>281761.05</v>
       </c>
       <c r="N217" s="1">
-        <v>487856.64</v>
+        <v>281761.05</v>
       </c>
       <c r="O217" s="1">
-        <v>0.36</v>
+        <v>0.18</v>
       </c>
       <c r="P217">
         <v>1</v>
       </c>
     </row>
     <row r="218" spans="1:16">
       <c r="A218" t="s">
         <v>468</v>
       </c>
       <c r="B218" t="s">
         <v>469</v>
       </c>
       <c r="C218" s="1">
-        <v>2250.0</v>
+        <v>4316.0</v>
       </c>
       <c r="D218" s="1">
-        <v>205.33</v>
+        <v>142.24</v>
       </c>
       <c r="E218" s="1">
-        <v>223.55982667</v>
+        <v>150.77438601</v>
       </c>
       <c r="F218" t="s">
         <v>28</v>
       </c>
       <c r="G218">
         <v>1.17</v>
       </c>
       <c r="H218" s="1">
-        <v>430520.66</v>
+        <v>563332.24</v>
       </c>
       <c r="I218" s="1">
-        <v>-36026.17</v>
+        <v>-39005.61</v>
       </c>
       <c r="J218" s="1">
-        <v>-8.3680467274207</v>
+        <v>-6.9240862195283</v>
       </c>
       <c r="K218">
         <v>0.0</v>
       </c>
       <c r="L218">
         <v>0.0</v>
       </c>
       <c r="M218" s="1">
-        <v>394494.49</v>
+        <v>524326.63</v>
       </c>
       <c r="N218" s="1">
-        <v>394494.49</v>
+        <v>524326.63</v>
       </c>
       <c r="O218" s="1">
-        <v>0.29</v>
+        <v>0.34</v>
       </c>
       <c r="P218">
         <v>1</v>
       </c>
     </row>
     <row r="219" spans="1:16">
       <c r="A219" t="s">
         <v>470</v>
       </c>
       <c r="B219" t="s">
         <v>471</v>
       </c>
       <c r="C219" s="1">
-        <v>3197.0</v>
+        <v>2476.0</v>
       </c>
       <c r="D219" s="1">
-        <v>142.34</v>
+        <v>195.96</v>
       </c>
       <c r="E219" s="1">
-        <v>123.93874257</v>
+        <v>221.51360258</v>
       </c>
       <c r="F219" t="s">
         <v>28</v>
       </c>
       <c r="G219">
         <v>1.17</v>
       </c>
       <c r="H219" s="1">
-        <v>346627.11</v>
+        <v>469290.76</v>
       </c>
       <c r="I219" s="1">
-        <v>41948.57</v>
+        <v>-54893.56</v>
       </c>
       <c r="J219" s="1">
-        <v>12.101929938486</v>
+        <v>-11.697132072236</v>
       </c>
       <c r="K219">
         <v>0.0</v>
       </c>
       <c r="L219">
         <v>0.0</v>
       </c>
       <c r="M219" s="1">
-        <v>388575.68</v>
+        <v>414397.2</v>
       </c>
       <c r="N219" s="1">
-        <v>388575.68</v>
+        <v>414397.2</v>
       </c>
       <c r="O219" s="1">
-        <v>0.29</v>
+        <v>0.27</v>
       </c>
       <c r="P219">
         <v>1</v>
       </c>
     </row>
     <row r="220" spans="1:16">
       <c r="A220" t="s">
         <v>472</v>
       </c>
       <c r="B220" t="s">
         <v>473</v>
       </c>
       <c r="C220" s="1">
-        <v>2457.0</v>
+        <v>3518.0</v>
       </c>
       <c r="D220" s="1">
-        <v>122.5</v>
+        <v>142.0</v>
       </c>
       <c r="E220" s="1">
-        <v>105.3031339</v>
+        <v>125.51834849</v>
       </c>
       <c r="F220" t="s">
-        <v>8</v>
+        <v>28</v>
       </c>
       <c r="G220">
-        <v>1.0</v>
+        <v>1.17</v>
       </c>
       <c r="H220" s="1">
-        <v>258729.8</v>
+        <v>385298.16</v>
       </c>
       <c r="I220" s="1">
-        <v>42252.7</v>
+        <v>41362.81</v>
       </c>
       <c r="J220" s="1">
-        <v>16.330820802242</v>
+        <v>10.735273171302</v>
       </c>
       <c r="K220">
         <v>0.0</v>
       </c>
       <c r="L220">
         <v>0.0</v>
       </c>
       <c r="M220" s="1">
-        <v>300982.5</v>
+        <v>426660.97</v>
       </c>
       <c r="N220" s="1">
-        <v>300982.5</v>
+        <v>426660.97</v>
       </c>
       <c r="O220" s="1">
-        <v>0.22</v>
+        <v>0.28</v>
       </c>
       <c r="P220">
         <v>1</v>
       </c>
     </row>
     <row r="221" spans="1:16">
       <c r="A221" t="s">
         <v>474</v>
       </c>
       <c r="B221" t="s">
         <v>475</v>
       </c>
       <c r="C221" s="1">
-        <v>3743.0</v>
+        <v>2705.0</v>
       </c>
       <c r="D221" s="1">
-        <v>80.16</v>
+        <v>154.7</v>
       </c>
       <c r="E221" s="1">
-        <v>81.07555704</v>
+        <v>107.3802403</v>
       </c>
       <c r="F221" t="s">
-        <v>28</v>
+        <v>8</v>
       </c>
       <c r="G221">
-        <v>1.17</v>
+        <v>1.0</v>
       </c>
       <c r="H221" s="1">
-        <v>264377.05</v>
+        <v>290463.55</v>
       </c>
       <c r="I221" s="1">
-        <v>-8174.44</v>
+        <v>127999.95</v>
       </c>
       <c r="J221" s="1">
-        <v>-3.0919627857259</v>
+        <v>44.067474214923</v>
       </c>
       <c r="K221">
         <v>0.0</v>
       </c>
       <c r="L221">
         <v>0.0</v>
       </c>
       <c r="M221" s="1">
-        <v>256202.61</v>
+        <v>418463.5</v>
       </c>
       <c r="N221" s="1">
-        <v>256202.61</v>
+        <v>418463.5</v>
       </c>
       <c r="O221" s="1">
-        <v>0.19</v>
+        <v>0.27</v>
       </c>
       <c r="P221">
         <v>1</v>
       </c>
     </row>
     <row r="222" spans="1:16">
       <c r="A222" t="s">
         <v>476</v>
       </c>
       <c r="B222" t="s">
         <v>477</v>
       </c>
       <c r="C222" s="1">
-        <v>7488.0</v>
+        <v>4120.0</v>
       </c>
       <c r="D222" s="1">
-        <v>32.54</v>
+        <v>77.22</v>
       </c>
       <c r="E222" s="1">
-        <v>34.92749332</v>
+        <v>81.00351456</v>
       </c>
       <c r="F222" t="s">
-        <v>8</v>
+        <v>28</v>
       </c>
       <c r="G222">
-        <v>1.0</v>
+        <v>1.17</v>
       </c>
       <c r="H222" s="1">
-        <v>261537.07</v>
+        <v>290193.02</v>
       </c>
       <c r="I222" s="1">
-        <v>-17877.55</v>
+        <v>-18470.43</v>
       </c>
       <c r="J222" s="1">
-        <v>-6.8355701927838</v>
+        <v>-6.3648774184851</v>
       </c>
       <c r="K222">
         <v>0.0</v>
       </c>
       <c r="L222">
         <v>0.0</v>
       </c>
       <c r="M222" s="1">
-        <v>243659.52</v>
+        <v>271722.59</v>
       </c>
       <c r="N222" s="1">
-        <v>243659.52</v>
+        <v>271722.59</v>
       </c>
       <c r="O222" s="1">
         <v>0.18</v>
       </c>
       <c r="P222">
         <v>1</v>
       </c>
     </row>
     <row r="223" spans="1:16">
       <c r="A223" t="s">
         <v>478</v>
       </c>
       <c r="B223" t="s">
         <v>479</v>
       </c>
       <c r="C223" s="1">
-        <v>2332.0</v>
+        <v>8242.0</v>
       </c>
       <c r="D223" s="1">
-        <v>133.95</v>
+        <v>27.965</v>
       </c>
       <c r="E223" s="1">
-        <v>147.53003431</v>
+        <v>34.68775055</v>
       </c>
       <c r="F223" t="s">
-        <v>28</v>
+        <v>8</v>
       </c>
       <c r="G223">
-        <v>1.17</v>
+        <v>1.0</v>
       </c>
       <c r="H223" s="1">
-        <v>299986.18</v>
+        <v>285896.44</v>
       </c>
       <c r="I223" s="1">
-        <v>-33252.85</v>
+        <v>-55408.91</v>
       </c>
       <c r="J223" s="1">
-        <v>-11.084793972842</v>
+        <v>-19.380762488683</v>
       </c>
       <c r="K223">
         <v>0.0</v>
       </c>
       <c r="L223">
         <v>0.0</v>
       </c>
       <c r="M223" s="1">
-        <v>266733.33</v>
+        <v>230487.53</v>
       </c>
       <c r="N223" s="1">
-        <v>266733.33</v>
+        <v>230487.53</v>
       </c>
       <c r="O223" s="1">
-        <v>0.2</v>
+        <v>0.15</v>
       </c>
       <c r="P223">
         <v>1</v>
       </c>
     </row>
     <row r="224" spans="1:16">
       <c r="A224" t="s">
         <v>480</v>
       </c>
       <c r="B224" t="s">
         <v>481</v>
       </c>
       <c r="C224" s="1">
-        <v>672.0</v>
+        <v>2567.0</v>
       </c>
       <c r="D224" s="1">
-        <v>633.44</v>
+        <v>213.17</v>
       </c>
       <c r="E224" s="1">
-        <v>478.65933036</v>
+        <v>148.23003506</v>
       </c>
       <c r="F224" t="s">
         <v>28</v>
       </c>
       <c r="G224">
         <v>1.17</v>
       </c>
       <c r="H224" s="1">
-        <v>275395.46</v>
+        <v>331082.59</v>
       </c>
       <c r="I224" s="1">
-        <v>88084.76</v>
+        <v>136276.5</v>
       </c>
       <c r="J224" s="1">
-        <v>31.984826474627</v>
+        <v>41.160877713322</v>
       </c>
       <c r="K224">
         <v>0.0</v>
       </c>
       <c r="L224">
         <v>0.0</v>
       </c>
       <c r="M224" s="1">
-        <v>363480.22</v>
+        <v>467359.09</v>
       </c>
       <c r="N224" s="1">
-        <v>363480.22</v>
+        <v>467359.09</v>
       </c>
       <c r="O224" s="1">
-        <v>0.27</v>
+        <v>0.3</v>
       </c>
       <c r="P224">
         <v>1</v>
       </c>
     </row>
     <row r="225" spans="1:16">
       <c r="A225" t="s">
         <v>482</v>
       </c>
       <c r="B225" t="s">
         <v>483</v>
       </c>
       <c r="C225" s="1">
-        <v>6802.0</v>
+        <v>739.0</v>
       </c>
       <c r="D225" s="1">
-        <v>7561.0</v>
+        <v>773.72</v>
       </c>
       <c r="E225" s="1">
-        <v>7717.41443693</v>
+        <v>493.29849797</v>
       </c>
       <c r="F225" t="s">
-        <v>46</v>
+        <v>28</v>
       </c>
       <c r="G225">
-        <v>186.67</v>
+        <v>1.17</v>
       </c>
       <c r="H225" s="1">
-        <v>297810.92</v>
+        <v>311972.22</v>
       </c>
       <c r="I225" s="1">
-        <v>-22294.71</v>
+        <v>176373.07</v>
       </c>
       <c r="J225" s="1">
-        <v>-7.4861962751399</v>
+        <v>56.534863905511</v>
       </c>
       <c r="K225">
         <v>0.0</v>
       </c>
       <c r="L225">
         <v>0.0</v>
       </c>
       <c r="M225" s="1">
-        <v>275516.21</v>
+        <v>488345.29</v>
       </c>
       <c r="N225" s="1">
-        <v>275516.21</v>
+        <v>488345.29</v>
       </c>
       <c r="O225" s="1">
-        <v>0.2</v>
+        <v>0.32</v>
       </c>
       <c r="P225">
         <v>1</v>
       </c>
     </row>
     <row r="226" spans="1:16">
       <c r="A226" t="s">
         <v>484</v>
       </c>
       <c r="B226" t="s">
         <v>485</v>
       </c>
       <c r="C226" s="1">
-        <v>9153.0</v>
+        <v>7402.0</v>
       </c>
       <c r="D226" s="1">
-        <v>26.84</v>
+        <v>7800.0</v>
       </c>
       <c r="E226" s="1">
-        <v>28.894144</v>
+        <v>7690.30707917</v>
       </c>
       <c r="F226" t="s">
-        <v>99</v>
+        <v>46</v>
       </c>
       <c r="G226">
-        <v>0.87</v>
+        <v>184.84</v>
       </c>
       <c r="H226" s="1">
-        <v>305193.69</v>
+        <v>321514.57</v>
       </c>
       <c r="I226" s="1">
-        <v>-21775.92</v>
+        <v>-9153.76</v>
       </c>
       <c r="J226" s="1">
-        <v>-7.135114752864</v>
+        <v>-2.8470747064433</v>
       </c>
       <c r="K226">
         <v>0.0</v>
       </c>
       <c r="L226">
         <v>0.0</v>
       </c>
       <c r="M226" s="1">
-        <v>283417.77</v>
+        <v>312360.81</v>
       </c>
       <c r="N226" s="1">
-        <v>283417.77</v>
+        <v>312360.81</v>
       </c>
       <c r="O226" s="1">
-        <v>0.21</v>
+        <v>0.2</v>
       </c>
       <c r="P226">
         <v>1</v>
       </c>
     </row>
     <row r="227" spans="1:16">
       <c r="A227" t="s">
         <v>486</v>
       </c>
       <c r="B227" t="s">
         <v>487</v>
       </c>
       <c r="C227" s="1">
-        <v>1571.0</v>
+        <v>10079.0</v>
       </c>
       <c r="D227" s="1">
-        <v>214.04</v>
+        <v>23.33</v>
       </c>
       <c r="E227" s="1">
-        <v>219.06861871</v>
+        <v>28.70779343</v>
       </c>
       <c r="F227" t="s">
-        <v>28</v>
+        <v>99</v>
       </c>
       <c r="G227">
-        <v>1.17</v>
+        <v>0.87</v>
       </c>
       <c r="H227" s="1">
-        <v>300190.98</v>
+        <v>333914.2</v>
       </c>
       <c r="I227" s="1">
-        <v>-13061.92</v>
+        <v>-62496.1</v>
       </c>
       <c r="J227" s="1">
-        <v>-4.3512033572761</v>
+        <v>-18.716215123526</v>
       </c>
       <c r="K227">
         <v>0.0</v>
       </c>
       <c r="L227">
         <v>0.0</v>
       </c>
       <c r="M227" s="1">
-        <v>287129.06</v>
+        <v>271418.1</v>
       </c>
       <c r="N227" s="1">
-        <v>287129.06</v>
+        <v>271418.1</v>
       </c>
       <c r="O227" s="1">
-        <v>0.21</v>
+        <v>0.18</v>
       </c>
       <c r="P227">
         <v>1</v>
       </c>
     </row>
     <row r="228" spans="1:16">
       <c r="A228" t="s">
         <v>488</v>
       </c>
       <c r="B228" t="s">
         <v>489</v>
       </c>
       <c r="C228" s="1">
-        <v>1343.0</v>
+        <v>1728.0</v>
       </c>
       <c r="D228" s="1">
-        <v>219.51</v>
+        <v>203.67</v>
       </c>
       <c r="E228" s="1">
-        <v>238.3052271</v>
+        <v>217.99821181</v>
       </c>
       <c r="F228" t="s">
         <v>28</v>
       </c>
       <c r="G228">
         <v>1.17</v>
       </c>
       <c r="H228" s="1">
-        <v>279286.99</v>
+        <v>327948.28</v>
       </c>
       <c r="I228" s="1">
-        <v>-27556.2</v>
+        <v>-27361.73</v>
       </c>
       <c r="J228" s="1">
-        <v>-9.8666250082039</v>
+        <v>-8.3433064506391</v>
       </c>
       <c r="K228">
         <v>0.0</v>
       </c>
       <c r="L228">
         <v>0.0</v>
       </c>
       <c r="M228" s="1">
-        <v>251730.79</v>
+        <v>300586.55</v>
       </c>
       <c r="N228" s="1">
-        <v>251730.79</v>
+        <v>300586.55</v>
       </c>
       <c r="O228" s="1">
-        <v>0.19</v>
+        <v>0.2</v>
       </c>
       <c r="P228">
         <v>1</v>
       </c>
     </row>
     <row r="229" spans="1:16">
       <c r="A229" t="s">
         <v>490</v>
       </c>
       <c r="B229" t="s">
         <v>491</v>
       </c>
       <c r="C229" s="1">
-        <v>884.0</v>
+        <v>1477.0</v>
       </c>
       <c r="D229" s="1">
-        <v>324.9</v>
+        <v>202.37</v>
       </c>
       <c r="E229" s="1">
-        <v>309.00632353</v>
+        <v>236.59493568</v>
       </c>
       <c r="F229" t="s">
-        <v>31</v>
+        <v>28</v>
       </c>
       <c r="G229">
-        <v>0.92</v>
+        <v>1.17</v>
       </c>
       <c r="H229" s="1">
-        <v>295512.1</v>
+        <v>304367.98</v>
       </c>
       <c r="I229" s="1">
-        <v>17439.79</v>
+        <v>-49082.94</v>
       </c>
       <c r="J229" s="1">
-        <v>5.9015485321921</v>
+        <v>-16.126183838392</v>
       </c>
       <c r="K229">
         <v>0.0</v>
       </c>
       <c r="L229">
         <v>0.0</v>
       </c>
       <c r="M229" s="1">
-        <v>312951.89</v>
+        <v>255285.04</v>
       </c>
       <c r="N229" s="1">
-        <v>312951.89</v>
+        <v>255285.04</v>
       </c>
       <c r="O229" s="1">
-        <v>0.23</v>
+        <v>0.17</v>
       </c>
       <c r="P229">
         <v>1</v>
       </c>
     </row>
     <row r="230" spans="1:16">
       <c r="A230" t="s">
         <v>492</v>
       </c>
       <c r="B230" t="s">
         <v>493</v>
       </c>
       <c r="C230" s="1">
-        <v>4531.0</v>
+        <v>973.0</v>
       </c>
       <c r="D230" s="1">
-        <v>84.6</v>
+        <v>320.0</v>
       </c>
       <c r="E230" s="1">
-        <v>76.52098212</v>
+        <v>310.14428571</v>
       </c>
       <c r="F230" t="s">
-        <v>28</v>
+        <v>31</v>
       </c>
       <c r="G230">
-        <v>1.17</v>
+        <v>0.92</v>
       </c>
       <c r="H230" s="1">
-        <v>296672.27</v>
+        <v>326606.78</v>
       </c>
       <c r="I230" s="1">
-        <v>30646.15</v>
+        <v>13213.14</v>
       </c>
       <c r="J230" s="1">
-        <v>10.32996781263</v>
+        <v>4.0455804377362</v>
       </c>
       <c r="K230">
         <v>0.0</v>
       </c>
       <c r="L230">
         <v>0.0</v>
       </c>
       <c r="M230" s="1">
-        <v>327318.42</v>
+        <v>339819.92</v>
       </c>
       <c r="N230" s="1">
-        <v>327318.42</v>
+        <v>339819.92</v>
       </c>
       <c r="O230" s="1">
-        <v>0.24</v>
+        <v>0.22</v>
       </c>
       <c r="P230">
         <v>1</v>
       </c>
     </row>
     <row r="231" spans="1:16">
       <c r="A231" t="s">
         <v>494</v>
       </c>
       <c r="B231" t="s">
         <v>495</v>
       </c>
       <c r="C231" s="1">
-        <v>830.0</v>
+        <v>4986.0</v>
       </c>
       <c r="D231" s="1">
-        <v>408.91</v>
+        <v>124.15</v>
       </c>
       <c r="E231" s="1">
-        <v>353.95209639</v>
+        <v>77.14793622</v>
       </c>
       <c r="F231" t="s">
         <v>28</v>
       </c>
       <c r="G231">
         <v>1.17</v>
       </c>
       <c r="H231" s="1">
-        <v>256848.07</v>
+        <v>329028.25</v>
       </c>
       <c r="I231" s="1">
-        <v>32960.91</v>
+        <v>199657.66</v>
       </c>
       <c r="J231" s="1">
-        <v>12.832843166779</v>
+        <v>60.681008393656</v>
       </c>
       <c r="K231">
         <v>0.0</v>
       </c>
       <c r="L231">
         <v>0.0</v>
       </c>
       <c r="M231" s="1">
-        <v>289808.98</v>
+        <v>528685.91</v>
       </c>
       <c r="N231" s="1">
-        <v>289808.98</v>
+        <v>528685.91</v>
       </c>
       <c r="O231" s="1">
-        <v>0.21</v>
+        <v>0.34</v>
       </c>
       <c r="P231">
         <v>1</v>
       </c>
     </row>
     <row r="232" spans="1:16">
       <c r="A232" t="s">
         <v>496</v>
       </c>
       <c r="B232" t="s">
         <v>497</v>
       </c>
       <c r="C232" s="1">
-        <v>7551.0</v>
+        <v>914.0</v>
       </c>
       <c r="D232" s="1">
-        <v>51.13</v>
+        <v>454.99</v>
       </c>
       <c r="E232" s="1">
-        <v>52.55701761</v>
+        <v>358.90164114</v>
       </c>
       <c r="F232" t="s">
-        <v>51</v>
+        <v>28</v>
       </c>
       <c r="G232">
-        <v>1.6</v>
+        <v>1.17</v>
       </c>
       <c r="H232" s="1">
-        <v>245842.95</v>
+        <v>286062.22</v>
       </c>
       <c r="I232" s="1">
-        <v>-4812.47</v>
+        <v>69116.38</v>
       </c>
       <c r="J232" s="1">
-        <v>-1.9575383390087</v>
+        <v>24.161310081422</v>
       </c>
       <c r="K232">
         <v>0.0</v>
       </c>
       <c r="L232">
         <v>0.0</v>
       </c>
       <c r="M232" s="1">
-        <v>241030.48</v>
+        <v>355178.6</v>
       </c>
       <c r="N232" s="1">
-        <v>241030.48</v>
+        <v>355178.6</v>
       </c>
       <c r="O232" s="1">
-        <v>0.18</v>
+        <v>0.23</v>
       </c>
       <c r="P232">
         <v>1</v>
       </c>
     </row>
     <row r="233" spans="1:16">
       <c r="A233" t="s">
         <v>498</v>
       </c>
       <c r="B233" t="s">
         <v>499</v>
       </c>
       <c r="C233" s="1">
-        <v>3242.0</v>
+        <v>8311.0</v>
       </c>
       <c r="D233" s="1">
-        <v>239.56</v>
+        <v>49.39</v>
       </c>
       <c r="E233" s="1">
-        <v>212.671752</v>
+        <v>52.28307424</v>
       </c>
       <c r="F233" t="s">
         <v>51</v>
       </c>
       <c r="G233">
         <v>1.6</v>
       </c>
       <c r="H233" s="1">
-        <v>428104.76</v>
+        <v>269374.94</v>
       </c>
       <c r="I233" s="1">
-        <v>56758.22</v>
+        <v>-13560.23</v>
       </c>
       <c r="J233" s="1">
-        <v>13.258021237605</v>
+        <v>-5.033961214061</v>
       </c>
       <c r="K233">
         <v>0.0</v>
       </c>
       <c r="L233">
         <v>0.0</v>
       </c>
       <c r="M233" s="1">
-        <v>484862.98</v>
+        <v>255814.71</v>
       </c>
       <c r="N233" s="1">
-        <v>484862.98</v>
+        <v>255814.71</v>
       </c>
       <c r="O233" s="1">
-        <v>0.36</v>
+        <v>0.17</v>
       </c>
       <c r="P233">
         <v>1</v>
       </c>
     </row>
     <row r="234" spans="1:16">
       <c r="A234" t="s">
         <v>500</v>
       </c>
       <c r="B234" t="s">
         <v>501</v>
       </c>
       <c r="C234" s="1">
-        <v>1190.0</v>
+        <v>3568.0</v>
       </c>
       <c r="D234" s="1">
-        <v>439.03</v>
+        <v>246.83</v>
       </c>
       <c r="E234" s="1">
-        <v>480.19661345</v>
+        <v>215.23808857</v>
       </c>
       <c r="F234" t="s">
-        <v>28</v>
+        <v>51</v>
       </c>
       <c r="G234">
-        <v>1.17</v>
+        <v>1.6</v>
       </c>
       <c r="H234" s="1">
-        <v>494896.34</v>
+        <v>477139.89</v>
       </c>
       <c r="I234" s="1">
-        <v>-48780.98</v>
+        <v>71713.06</v>
       </c>
       <c r="J234" s="1">
-        <v>-9.8568075892418</v>
+        <v>15.029776697144</v>
       </c>
       <c r="K234">
         <v>0.0</v>
       </c>
       <c r="L234">
         <v>0.0</v>
       </c>
       <c r="M234" s="1">
-        <v>446115.36</v>
+        <v>548852.95</v>
       </c>
       <c r="N234" s="1">
-        <v>446115.36</v>
+        <v>548852.95</v>
       </c>
       <c r="O234" s="1">
-        <v>0.33</v>
+        <v>0.36</v>
       </c>
       <c r="P234">
         <v>1</v>
       </c>
     </row>
     <row r="235" spans="1:16">
       <c r="A235" t="s">
         <v>502</v>
       </c>
       <c r="B235" t="s">
         <v>503</v>
       </c>
       <c r="C235" s="1">
-        <v>899.0</v>
+        <v>1309.0</v>
       </c>
       <c r="D235" s="1">
-        <v>279.0</v>
+        <v>406.55</v>
       </c>
       <c r="E235" s="1">
-        <v>276.34879867</v>
+        <v>476.17245225</v>
       </c>
       <c r="F235" t="s">
-        <v>8</v>
+        <v>28</v>
       </c>
       <c r="G235">
-        <v>1.0</v>
+        <v>1.17</v>
       </c>
       <c r="H235" s="1">
-        <v>248437.57</v>
+        <v>539140.34</v>
       </c>
       <c r="I235" s="1">
-        <v>2383.43</v>
+        <v>-84621.02</v>
       </c>
       <c r="J235" s="1">
-        <v>0.95936778000203</v>
+        <v>-15.695545987154</v>
       </c>
       <c r="K235">
         <v>0.0</v>
       </c>
       <c r="L235">
         <v>0.0</v>
       </c>
       <c r="M235" s="1">
-        <v>250821.0</v>
+        <v>454519.32</v>
       </c>
       <c r="N235" s="1">
-        <v>250821.0</v>
+        <v>454519.32</v>
       </c>
       <c r="O235" s="1">
-        <v>0.19</v>
+        <v>0.29</v>
       </c>
       <c r="P235">
         <v>1</v>
       </c>
     </row>
     <row r="236" spans="1:16">
       <c r="A236" t="s">
         <v>504</v>
       </c>
       <c r="B236" t="s">
         <v>505</v>
       </c>
       <c r="C236" s="1">
-        <v>1751.0</v>
+        <v>989.0</v>
       </c>
       <c r="D236" s="1">
-        <v>173.3</v>
+        <v>281.5</v>
       </c>
       <c r="E236" s="1">
-        <v>231.34137065</v>
+        <v>276.02828109</v>
       </c>
       <c r="F236" t="s">
-        <v>28</v>
+        <v>8</v>
       </c>
       <c r="G236">
-        <v>1.17</v>
+        <v>1.0</v>
       </c>
       <c r="H236" s="1">
-        <v>353919.81</v>
+        <v>272991.97</v>
       </c>
       <c r="I236" s="1">
-        <v>-94805.9</v>
+        <v>5411.53</v>
       </c>
       <c r="J236" s="1">
-        <v>-26.78739570978</v>
+        <v>1.9823037285675</v>
       </c>
       <c r="K236">
         <v>0.0</v>
       </c>
       <c r="L236">
         <v>0.0</v>
       </c>
       <c r="M236" s="1">
-        <v>259113.91</v>
+        <v>278403.5</v>
       </c>
       <c r="N236" s="1">
-        <v>259113.91</v>
+        <v>278403.5</v>
       </c>
       <c r="O236" s="1">
-        <v>0.19</v>
+        <v>0.18</v>
       </c>
       <c r="P236">
         <v>1</v>
       </c>
     </row>
     <row r="237" spans="1:16">
       <c r="A237" t="s">
         <v>506</v>
       </c>
       <c r="B237" t="s">
         <v>507</v>
       </c>
       <c r="C237" s="1">
-        <v>7613.0</v>
+        <v>1926.0</v>
       </c>
       <c r="D237" s="1">
-        <v>400.2</v>
+        <v>165.84</v>
       </c>
       <c r="E237" s="1">
-        <v>373.08706161</v>
+        <v>226.59103842</v>
       </c>
       <c r="F237" t="s">
-        <v>104</v>
+        <v>28</v>
       </c>
       <c r="G237">
-        <v>10.79</v>
+        <v>1.17</v>
       </c>
       <c r="H237" s="1">
-        <v>260932.01</v>
+        <v>380644.95</v>
       </c>
       <c r="I237" s="1">
-        <v>21511.91</v>
+        <v>-107844.98</v>
       </c>
       <c r="J237" s="1">
-        <v>8.2442587247153</v>
+        <v>-28.332171489468</v>
       </c>
       <c r="K237">
         <v>0.0</v>
       </c>
       <c r="L237">
         <v>0.0</v>
       </c>
       <c r="M237" s="1">
-        <v>282443.92</v>
+        <v>272799.97</v>
       </c>
       <c r="N237" s="1">
-        <v>282443.92</v>
+        <v>272799.97</v>
       </c>
       <c r="O237" s="1">
-        <v>0.21</v>
+        <v>0.18</v>
       </c>
       <c r="P237">
         <v>1</v>
       </c>
     </row>
     <row r="238" spans="1:16">
       <c r="A238" t="s">
         <v>508</v>
       </c>
       <c r="B238" t="s">
         <v>509</v>
       </c>
       <c r="C238" s="1">
-        <v>3136.0</v>
+        <v>8379.0</v>
       </c>
       <c r="D238" s="1">
-        <v>81.76</v>
+        <v>360.3</v>
       </c>
       <c r="E238" s="1">
-        <v>84.52422194</v>
+        <v>374.77567729</v>
       </c>
       <c r="F238" t="s">
-        <v>8</v>
+        <v>104</v>
       </c>
       <c r="G238">
-        <v>1.0</v>
+        <v>10.92</v>
       </c>
       <c r="H238" s="1">
-        <v>265067.96</v>
+        <v>288664.15</v>
       </c>
       <c r="I238" s="1">
-        <v>-8668.6</v>
+        <v>-12079.08</v>
       </c>
       <c r="J238" s="1">
-        <v>-3.2703311256479</v>
+        <v>-4.1844752803561</v>
       </c>
       <c r="K238">
         <v>0.0</v>
       </c>
       <c r="L238">
         <v>0.0</v>
       </c>
       <c r="M238" s="1">
-        <v>256399.36</v>
+        <v>276585.07</v>
       </c>
       <c r="N238" s="1">
-        <v>256399.36</v>
+        <v>276585.07</v>
       </c>
       <c r="O238" s="1">
-        <v>0.19</v>
+        <v>0.18</v>
       </c>
       <c r="P238">
         <v>1</v>
       </c>
     </row>
     <row r="239" spans="1:16">
       <c r="A239" t="s">
         <v>510</v>
       </c>
       <c r="B239" t="s">
         <v>511</v>
       </c>
       <c r="C239" s="1">
-        <v>1746.0</v>
+        <v>3452.0</v>
       </c>
       <c r="D239" s="1">
-        <v>140.7</v>
+        <v>72.72</v>
       </c>
       <c r="E239" s="1">
-        <v>187.02694731</v>
+        <v>84.02472769</v>
       </c>
       <c r="F239" t="s">
         <v>8</v>
       </c>
       <c r="G239">
         <v>1.0</v>
       </c>
       <c r="H239" s="1">
-        <v>326549.05</v>
+        <v>290053.36</v>
       </c>
       <c r="I239" s="1">
-        <v>-80886.85</v>
+        <v>-39023.92</v>
       </c>
       <c r="J239" s="1">
-        <v>-24.770199147724</v>
+        <v>-13.45404859299</v>
       </c>
       <c r="K239">
         <v>0.0</v>
       </c>
       <c r="L239">
         <v>0.0</v>
       </c>
       <c r="M239" s="1">
-        <v>245662.2</v>
+        <v>251029.44</v>
       </c>
       <c r="N239" s="1">
-        <v>245662.2</v>
+        <v>251029.44</v>
       </c>
       <c r="O239" s="1">
-        <v>0.18</v>
+        <v>0.16</v>
       </c>
       <c r="P239">
         <v>1</v>
       </c>
     </row>
     <row r="240" spans="1:16">
       <c r="A240" t="s">
         <v>512</v>
       </c>
       <c r="B240" t="s">
         <v>513</v>
       </c>
       <c r="C240" s="1">
-        <v>1192.0</v>
+        <v>1921.0</v>
       </c>
       <c r="D240" s="1">
-        <v>274.85</v>
+        <v>136.26</v>
       </c>
       <c r="E240" s="1">
-        <v>233.21552852</v>
+        <v>183.46016137</v>
       </c>
       <c r="F240" t="s">
         <v>8</v>
       </c>
       <c r="G240">
         <v>1.0</v>
       </c>
       <c r="H240" s="1">
-        <v>277992.91</v>
+        <v>352426.97</v>
       </c>
       <c r="I240" s="1">
-        <v>49628.29</v>
+        <v>-90671.51</v>
       </c>
       <c r="J240" s="1">
-        <v>17.852358177048</v>
+        <v>-25.727744389143</v>
       </c>
       <c r="K240">
         <v>0.0</v>
       </c>
       <c r="L240">
         <v>0.0</v>
       </c>
       <c r="M240" s="1">
-        <v>327621.2</v>
+        <v>261755.46</v>
       </c>
       <c r="N240" s="1">
-        <v>327621.2</v>
+        <v>261755.46</v>
       </c>
       <c r="O240" s="1">
-        <v>0.24</v>
+        <v>0.17</v>
       </c>
       <c r="P240">
         <v>1</v>
       </c>
     </row>
     <row r="241" spans="1:16">
       <c r="A241" t="s">
         <v>514</v>
       </c>
       <c r="B241" t="s">
         <v>515</v>
       </c>
       <c r="C241" s="1">
-        <v>4143.0</v>
+        <v>1311.0</v>
       </c>
       <c r="D241" s="1">
-        <v>84.78</v>
+        <v>268.4</v>
       </c>
       <c r="E241" s="1">
-        <v>130.4436085</v>
+        <v>237.05241037</v>
       </c>
       <c r="F241" t="s">
-        <v>28</v>
+        <v>8</v>
       </c>
       <c r="G241">
-        <v>1.17</v>
+        <v>1.0</v>
       </c>
       <c r="H241" s="1">
-        <v>468413.56</v>
+        <v>310775.71</v>
       </c>
       <c r="I241" s="1">
-        <v>-168487.39</v>
+        <v>41096.69</v>
       </c>
       <c r="J241" s="1">
-        <v>-35.969793444921</v>
+        <v>13.22390672038</v>
       </c>
       <c r="K241">
         <v>0.0</v>
       </c>
       <c r="L241">
         <v>0.0</v>
       </c>
       <c r="M241" s="1">
-        <v>299926.17</v>
+        <v>351872.4</v>
       </c>
       <c r="N241" s="1">
-        <v>299926.17</v>
+        <v>351872.4</v>
       </c>
       <c r="O241" s="1">
-        <v>0.22</v>
+        <v>0.23</v>
       </c>
       <c r="P241">
         <v>1</v>
       </c>
     </row>
     <row r="242" spans="1:16">
       <c r="A242" t="s">
         <v>516</v>
       </c>
       <c r="B242" t="s">
         <v>517</v>
       </c>
       <c r="C242" s="1">
-        <v>928.0</v>
+        <v>4559.0</v>
       </c>
       <c r="D242" s="1">
-        <v>337.66</v>
+        <v>87.05</v>
       </c>
       <c r="E242" s="1">
-        <v>340.90189655</v>
+        <v>126.78857425</v>
       </c>
       <c r="F242" t="s">
         <v>28</v>
       </c>
       <c r="G242">
         <v>1.17</v>
       </c>
       <c r="H242" s="1">
-        <v>270555.09</v>
+        <v>500482.93</v>
       </c>
       <c r="I242" s="1">
-        <v>-2987.44</v>
+        <v>-161531.78</v>
       </c>
       <c r="J242" s="1">
-        <v>-1.1041891690154</v>
+        <v>-32.275182692045</v>
       </c>
       <c r="K242">
         <v>0.0</v>
       </c>
       <c r="L242">
         <v>0.0</v>
       </c>
       <c r="M242" s="1">
-        <v>267567.65</v>
+        <v>338951.15</v>
       </c>
       <c r="N242" s="1">
-        <v>267567.65</v>
+        <v>338951.15</v>
       </c>
       <c r="O242" s="1">
-        <v>0.2</v>
+        <v>0.22</v>
       </c>
       <c r="P242">
         <v>1</v>
       </c>
     </row>
     <row r="243" spans="1:16">
       <c r="A243" t="s">
         <v>518</v>
       </c>
       <c r="B243" t="s">
         <v>519</v>
       </c>
       <c r="C243" s="1">
-        <v>1660.0</v>
+        <v>1021.0</v>
       </c>
       <c r="D243" s="1">
-        <v>243.4</v>
+        <v>306.34</v>
       </c>
       <c r="E243" s="1">
-        <v>220.608</v>
+        <v>340.39437806</v>
       </c>
       <c r="F243" t="s">
-        <v>8</v>
+        <v>28</v>
       </c>
       <c r="G243">
-        <v>1.0</v>
+        <v>1.17</v>
       </c>
       <c r="H243" s="1">
-        <v>366209.28</v>
+        <v>297153.52</v>
       </c>
       <c r="I243" s="1">
-        <v>37834.72</v>
+        <v>-30020.12</v>
       </c>
       <c r="J243" s="1">
-        <v>10.331447635625</v>
+        <v>-10.102562473431</v>
       </c>
       <c r="K243">
         <v>0.0</v>
       </c>
       <c r="L243">
         <v>0.0</v>
       </c>
       <c r="M243" s="1">
-        <v>404044.0</v>
+        <v>267133.4</v>
       </c>
       <c r="N243" s="1">
-        <v>404044.0</v>
+        <v>267133.4</v>
       </c>
       <c r="O243" s="1">
-        <v>0.3</v>
+        <v>0.17</v>
       </c>
       <c r="P243">
         <v>1</v>
       </c>
     </row>
     <row r="244" spans="1:16">
       <c r="A244" t="s">
         <v>520</v>
       </c>
       <c r="B244" t="s">
         <v>521</v>
       </c>
       <c r="C244" s="1">
-        <v>8262.0</v>
+        <v>1826.0</v>
       </c>
       <c r="D244" s="1">
-        <v>182.8</v>
+        <v>266.8</v>
       </c>
       <c r="E244" s="1">
-        <v>115.57953522</v>
+        <v>223.18041073</v>
       </c>
       <c r="F244" t="s">
         <v>8</v>
       </c>
       <c r="G244">
         <v>1.0</v>
       </c>
       <c r="H244" s="1">
-        <v>954918.12</v>
+        <v>407527.43</v>
       </c>
       <c r="I244" s="1">
-        <v>555375.48</v>
+        <v>79649.37</v>
       </c>
       <c r="J244" s="1">
-        <v>58.159487014447</v>
+        <v>19.54454206923</v>
       </c>
       <c r="K244">
         <v>0.0</v>
       </c>
       <c r="L244">
         <v>0.0</v>
       </c>
       <c r="M244" s="1">
-        <v>1510293.6</v>
+        <v>487176.8</v>
       </c>
       <c r="N244" s="1">
-        <v>1510293.6</v>
+        <v>487176.8</v>
       </c>
       <c r="O244" s="1">
-        <v>1.12</v>
+        <v>0.32</v>
       </c>
       <c r="P244">
         <v>1</v>
       </c>
     </row>
     <row r="245" spans="1:16">
       <c r="A245" t="s">
         <v>522</v>
       </c>
       <c r="B245" t="s">
         <v>523</v>
       </c>
       <c r="C245" s="1">
-        <v>8955.0</v>
+        <v>9094.0</v>
       </c>
       <c r="D245" s="1">
-        <v>5350.0</v>
+        <v>177.24</v>
       </c>
       <c r="E245" s="1">
-        <v>4573.69223897</v>
+        <v>121.67572465</v>
       </c>
       <c r="F245" t="s">
-        <v>46</v>
+        <v>8</v>
       </c>
       <c r="G245">
-        <v>186.67</v>
+        <v>1.0</v>
       </c>
       <c r="H245" s="1">
-        <v>229920.87</v>
+        <v>1106519.04</v>
       </c>
       <c r="I245" s="1">
-        <v>26734.68</v>
+        <v>505301.52</v>
       </c>
       <c r="J245" s="1">
-        <v>11.627774372983</v>
+        <v>45.665867620317</v>
       </c>
       <c r="K245">
         <v>0.0</v>
       </c>
       <c r="L245">
         <v>0.0</v>
       </c>
       <c r="M245" s="1">
-        <v>256655.55</v>
+        <v>1611820.56</v>
       </c>
       <c r="N245" s="1">
-        <v>256655.55</v>
+        <v>1611820.56</v>
       </c>
       <c r="O245" s="1">
-        <v>0.19</v>
+        <v>1.05</v>
       </c>
       <c r="P245">
         <v>1</v>
       </c>
     </row>
     <row r="246" spans="1:16">
       <c r="A246" t="s">
         <v>524</v>
       </c>
       <c r="B246" t="s">
         <v>525</v>
       </c>
       <c r="C246" s="1">
-        <v>1954.0</v>
+        <v>9855.0</v>
       </c>
       <c r="D246" s="1">
-        <v>146.4</v>
+        <v>5852.0</v>
       </c>
       <c r="E246" s="1">
-        <v>177.37677073</v>
+        <v>4663.32968037</v>
       </c>
       <c r="F246" t="s">
-        <v>28</v>
+        <v>46</v>
       </c>
       <c r="G246">
-        <v>1.17</v>
+        <v>184.84</v>
       </c>
       <c r="H246" s="1">
-        <v>301233.04</v>
+        <v>256705.55</v>
       </c>
       <c r="I246" s="1">
-        <v>-56962.18</v>
+        <v>55308.25</v>
       </c>
       <c r="J246" s="1">
-        <v>-18.909672059878</v>
+        <v>21.54540484224</v>
       </c>
       <c r="K246">
         <v>0.0</v>
       </c>
       <c r="L246">
         <v>0.0</v>
       </c>
       <c r="M246" s="1">
-        <v>244270.86</v>
+        <v>312013.8</v>
       </c>
       <c r="N246" s="1">
-        <v>244270.86</v>
+        <v>312013.8</v>
       </c>
       <c r="O246" s="1">
-        <v>0.18</v>
+        <v>0.2</v>
       </c>
       <c r="P246">
         <v>1</v>
       </c>
     </row>
     <row r="247" spans="1:16">
       <c r="A247" t="s">
         <v>526</v>
       </c>
       <c r="B247" t="s">
         <v>527</v>
       </c>
       <c r="C247" s="1">
-        <v>20892.0</v>
+        <v>2151.0</v>
       </c>
       <c r="D247" s="1">
-        <v>5837.0</v>
+        <v>152.37</v>
       </c>
       <c r="E247" s="1">
-        <v>3684.02709171</v>
+        <v>174.22039981</v>
       </c>
       <c r="F247" t="s">
-        <v>46</v>
+        <v>28</v>
       </c>
       <c r="G247">
-        <v>186.67</v>
+        <v>1.17</v>
       </c>
       <c r="H247" s="1">
-        <v>427759.46</v>
+        <v>325243.97</v>
       </c>
       <c r="I247" s="1">
-        <v>225523.0</v>
+        <v>-45320.95</v>
       </c>
       <c r="J247" s="1">
-        <v>52.721919931356</v>
+        <v>-13.934447424191</v>
       </c>
       <c r="K247">
         <v>0.0</v>
       </c>
       <c r="L247">
         <v>0.0</v>
       </c>
       <c r="M247" s="1">
-        <v>653282.46</v>
+        <v>279923.02</v>
       </c>
       <c r="N247" s="1">
-        <v>653282.46</v>
+        <v>279923.02</v>
       </c>
       <c r="O247" s="1">
-        <v>0.48</v>
+        <v>0.18</v>
       </c>
       <c r="P247">
         <v>1</v>
       </c>
     </row>
     <row r="248" spans="1:16">
       <c r="A248" t="s">
         <v>528</v>
       </c>
       <c r="B248" t="s">
         <v>529</v>
       </c>
       <c r="C248" s="1">
-        <v>17504.0</v>
+        <v>22992.0</v>
       </c>
       <c r="D248" s="1">
-        <v>3263.0</v>
+        <v>6012.0</v>
       </c>
       <c r="E248" s="1">
-        <v>3611.40859232</v>
+        <v>3856.88039318</v>
       </c>
       <c r="F248" t="s">
         <v>46</v>
       </c>
       <c r="G248">
-        <v>186.67</v>
+        <v>184.84</v>
       </c>
       <c r="H248" s="1">
-        <v>356914.81</v>
+        <v>490455.81</v>
       </c>
       <c r="I248" s="1">
-        <v>-50940.0</v>
+        <v>257383.99</v>
       </c>
       <c r="J248" s="1">
-        <v>-14.272313328774</v>
+        <v>52.478528085945</v>
       </c>
       <c r="K248">
         <v>0.0</v>
       </c>
       <c r="L248">
         <v>0.0</v>
       </c>
       <c r="M248" s="1">
-        <v>305974.81</v>
+        <v>747839.8</v>
       </c>
       <c r="N248" s="1">
-        <v>305974.81</v>
+        <v>747839.8</v>
       </c>
       <c r="O248" s="1">
-        <v>0.23</v>
+        <v>0.49</v>
       </c>
       <c r="P248">
         <v>1</v>
       </c>
     </row>
     <row r="249" spans="1:16">
       <c r="A249" t="s">
         <v>530</v>
       </c>
       <c r="B249" t="s">
         <v>531</v>
       </c>
       <c r="C249" s="1">
-        <v>2361.0</v>
+        <v>19204.0</v>
       </c>
       <c r="D249" s="1">
-        <v>151.25</v>
+        <v>3660.0</v>
       </c>
       <c r="E249" s="1">
-        <v>115.77432867</v>
+        <v>3577.38471152</v>
       </c>
       <c r="F249" t="s">
-        <v>28</v>
+        <v>46</v>
       </c>
       <c r="G249">
-        <v>1.17</v>
+        <v>184.84</v>
       </c>
       <c r="H249" s="1">
-        <v>239156.78</v>
+        <v>386289.13</v>
       </c>
       <c r="I249" s="1">
-        <v>65771.28</v>
+        <v>-6024.76</v>
       </c>
       <c r="J249" s="1">
-        <v>27.501323608722</v>
+        <v>-1.5596504100439</v>
       </c>
       <c r="K249">
         <v>0.0</v>
       </c>
       <c r="L249">
         <v>0.0</v>
       </c>
       <c r="M249" s="1">
-        <v>304928.06</v>
+        <v>380264.37</v>
       </c>
       <c r="N249" s="1">
-        <v>304928.06</v>
+        <v>380264.37</v>
       </c>
       <c r="O249" s="1">
-        <v>0.23</v>
+        <v>0.25</v>
       </c>
       <c r="P249">
         <v>1</v>
       </c>
     </row>
     <row r="250" spans="1:16">
       <c r="A250" t="s">
         <v>532</v>
       </c>
       <c r="B250" t="s">
         <v>533</v>
       </c>
       <c r="C250" s="1">
-        <v>940.0</v>
+        <v>2600.0</v>
       </c>
       <c r="D250" s="1">
-        <v>329.65</v>
+        <v>151.58</v>
       </c>
       <c r="E250" s="1">
-        <v>351.6393617</v>
+        <v>119.12626538</v>
       </c>
       <c r="F250" t="s">
         <v>28</v>
       </c>
       <c r="G250">
         <v>1.17</v>
       </c>
       <c r="H250" s="1">
-        <v>288497.38</v>
+        <v>270188.66</v>
       </c>
       <c r="I250" s="1">
-        <v>-23899.14</v>
+        <v>66411.25</v>
       </c>
       <c r="J250" s="1">
-        <v>-8.2840059067434</v>
+        <v>24.579584502177</v>
       </c>
       <c r="K250">
         <v>0.0</v>
       </c>
       <c r="L250">
         <v>0.0</v>
       </c>
       <c r="M250" s="1">
-        <v>264598.24</v>
+        <v>336599.91</v>
       </c>
       <c r="N250" s="1">
-        <v>264598.24</v>
+        <v>336599.91</v>
       </c>
       <c r="O250" s="1">
-        <v>0.2</v>
+        <v>0.22</v>
       </c>
       <c r="P250">
         <v>1</v>
       </c>
     </row>
     <row r="251" spans="1:16">
       <c r="A251" t="s">
         <v>534</v>
       </c>
       <c r="B251" t="s">
         <v>535</v>
       </c>
       <c r="C251" s="1">
-        <v>30714.0</v>
+        <v>1034.0</v>
       </c>
       <c r="D251" s="1">
-        <v>108.9</v>
+        <v>302.09</v>
       </c>
       <c r="E251" s="1">
-        <v>109.4677183</v>
+        <v>349.24889749</v>
       </c>
       <c r="F251" t="s">
-        <v>104</v>
+        <v>28</v>
       </c>
       <c r="G251">
-        <v>10.79</v>
+        <v>1.17</v>
       </c>
       <c r="H251" s="1">
-        <v>308871.96</v>
+        <v>314582.04</v>
       </c>
       <c r="I251" s="1">
-        <v>1200.78</v>
+        <v>-47800.59</v>
       </c>
       <c r="J251" s="1">
-        <v>0.3887630330704</v>
+        <v>-15.194952006796</v>
       </c>
       <c r="K251">
         <v>0.0</v>
       </c>
       <c r="L251">
         <v>0.0</v>
       </c>
       <c r="M251" s="1">
-        <v>310072.74</v>
+        <v>266781.45</v>
       </c>
       <c r="N251" s="1">
-        <v>310072.74</v>
+        <v>266781.45</v>
       </c>
       <c r="O251" s="1">
-        <v>0.23</v>
+        <v>0.17</v>
       </c>
       <c r="P251">
         <v>1</v>
       </c>
     </row>
     <row r="252" spans="1:16">
       <c r="A252" t="s">
         <v>536</v>
       </c>
       <c r="B252" t="s">
         <v>537</v>
       </c>
       <c r="C252" s="1">
-        <v>904.0</v>
+        <v>33824.0</v>
       </c>
       <c r="D252" s="1">
-        <v>129.5</v>
+        <v>99.58</v>
       </c>
       <c r="E252" s="1">
-        <v>130.43095133</v>
+        <v>108.91995033</v>
       </c>
       <c r="F252" t="s">
-        <v>31</v>
+        <v>104</v>
       </c>
       <c r="G252">
-        <v>0.92</v>
+        <v>10.92</v>
       </c>
       <c r="H252" s="1">
-        <v>127867.47</v>
+        <v>338636.2</v>
       </c>
       <c r="I252" s="1">
-        <v>-307.68</v>
+        <v>-30055.07</v>
       </c>
       <c r="J252" s="1">
-        <v>-0.24062413997868</v>
+        <v>-8.8753269733124</v>
       </c>
       <c r="K252">
         <v>0.0</v>
       </c>
       <c r="L252">
         <v>0.0</v>
       </c>
       <c r="M252" s="1">
-        <v>127559.79</v>
+        <v>308581.13</v>
       </c>
       <c r="N252" s="1">
-        <v>127559.79</v>
+        <v>308581.13</v>
       </c>
       <c r="O252" s="1">
-        <v>0.09</v>
+        <v>0.2</v>
       </c>
       <c r="P252">
         <v>1</v>
       </c>
     </row>
     <row r="253" spans="1:16">
       <c r="A253" t="s">
         <v>538</v>
       </c>
       <c r="B253" t="s">
         <v>539</v>
       </c>
       <c r="C253" s="1">
-        <v>753.0</v>
+        <v>995.0</v>
       </c>
       <c r="D253" s="1">
-        <v>456.85</v>
+        <v>119.45</v>
       </c>
       <c r="E253" s="1">
-        <v>476.17807437</v>
+        <v>130.16309548</v>
       </c>
       <c r="F253" t="s">
-        <v>28</v>
+        <v>31</v>
       </c>
       <c r="G253">
-        <v>1.17</v>
+        <v>0.92</v>
       </c>
       <c r="H253" s="1">
-        <v>314470.56</v>
+        <v>140478.17</v>
       </c>
       <c r="I253" s="1">
-        <v>-20722.76</v>
+        <v>-10761.66</v>
       </c>
       <c r="J253" s="1">
-        <v>-6.5897297349552</v>
+        <v>-7.6607347604258</v>
       </c>
       <c r="K253">
         <v>0.0</v>
       </c>
       <c r="L253">
         <v>0.0</v>
       </c>
       <c r="M253" s="1">
-        <v>293747.8</v>
+        <v>129716.51</v>
       </c>
       <c r="N253" s="1">
-        <v>293747.8</v>
+        <v>129716.51</v>
       </c>
       <c r="O253" s="1">
-        <v>0.22</v>
+        <v>0.08</v>
       </c>
       <c r="P253">
         <v>1</v>
       </c>
     </row>
     <row r="254" spans="1:16">
       <c r="A254" t="s">
         <v>540</v>
       </c>
       <c r="B254" t="s">
         <v>541</v>
       </c>
       <c r="C254" s="1">
-        <v>9960.0</v>
+        <v>828.0</v>
       </c>
       <c r="D254" s="1">
-        <v>5331.0</v>
+        <v>509.28</v>
       </c>
       <c r="E254" s="1">
-        <v>5880.32128514</v>
+        <v>478.40657005</v>
       </c>
       <c r="F254" t="s">
-        <v>46</v>
+        <v>28</v>
       </c>
       <c r="G254">
-        <v>186.67</v>
+        <v>1.17</v>
       </c>
       <c r="H254" s="1">
-        <v>317921.88</v>
+        <v>346503.47</v>
       </c>
       <c r="I254" s="1">
-        <v>-33476.22</v>
+        <v>13648.42</v>
       </c>
       <c r="J254" s="1">
-        <v>-10.529699937607</v>
+        <v>3.9388985051145</v>
       </c>
       <c r="K254">
         <v>0.0</v>
       </c>
       <c r="L254">
         <v>0.0</v>
       </c>
       <c r="M254" s="1">
-        <v>284445.66</v>
+        <v>360151.89</v>
       </c>
       <c r="N254" s="1">
-        <v>284445.66</v>
+        <v>360151.89</v>
       </c>
       <c r="O254" s="1">
-        <v>0.21</v>
+        <v>0.23</v>
       </c>
       <c r="P254">
         <v>1</v>
       </c>
     </row>
     <row r="255" spans="1:16">
       <c r="A255" t="s">
         <v>542</v>
       </c>
       <c r="B255" t="s">
         <v>543</v>
       </c>
       <c r="C255" s="1">
-        <v>3059.0</v>
+        <v>11060.0</v>
       </c>
       <c r="D255" s="1">
-        <v>146.45</v>
+        <v>5192.0</v>
       </c>
       <c r="E255" s="1">
-        <v>128.52461589</v>
+        <v>5817.20614828</v>
       </c>
       <c r="F255" t="s">
-        <v>28</v>
+        <v>46</v>
       </c>
       <c r="G255">
-        <v>1.17</v>
+        <v>184.84</v>
       </c>
       <c r="H255" s="1">
-        <v>336593.96</v>
+        <v>348826.65</v>
       </c>
       <c r="I255" s="1">
-        <v>45944.29</v>
+        <v>-38154.26</v>
       </c>
       <c r="J255" s="1">
-        <v>13.649766620886</v>
+        <v>-10.937885623131</v>
       </c>
       <c r="K255">
         <v>0.0</v>
       </c>
       <c r="L255">
         <v>0.0</v>
       </c>
       <c r="M255" s="1">
-        <v>382538.25</v>
+        <v>310672.39</v>
       </c>
       <c r="N255" s="1">
-        <v>382538.25</v>
+        <v>310672.39</v>
       </c>
       <c r="O255" s="1">
-        <v>0.28</v>
+        <v>0.2</v>
       </c>
       <c r="P255">
         <v>1</v>
       </c>
     </row>
     <row r="256" spans="1:16">
       <c r="A256" t="s">
         <v>544</v>
       </c>
       <c r="B256" t="s">
         <v>545</v>
       </c>
       <c r="C256" s="1">
-        <v>2490.0</v>
+        <v>3367.0</v>
       </c>
       <c r="D256" s="1">
-        <v>130.17</v>
+        <v>132.7</v>
       </c>
       <c r="E256" s="1">
-        <v>106.65028514</v>
+        <v>130.063564</v>
       </c>
       <c r="F256" t="s">
         <v>28</v>
       </c>
       <c r="G256">
         <v>1.17</v>
       </c>
       <c r="H256" s="1">
-        <v>231726.3</v>
+        <v>374776.26</v>
       </c>
       <c r="I256" s="1">
-        <v>45041.95</v>
+        <v>6827.62</v>
       </c>
       <c r="J256" s="1">
-        <v>19.437564920339</v>
+        <v>1.8217856168371</v>
       </c>
       <c r="K256">
         <v>0.0</v>
       </c>
       <c r="L256">
         <v>0.0</v>
       </c>
       <c r="M256" s="1">
-        <v>276768.25</v>
+        <v>381603.88</v>
       </c>
       <c r="N256" s="1">
-        <v>276768.25</v>
+        <v>381603.88</v>
       </c>
       <c r="O256" s="1">
-        <v>0.2</v>
+        <v>0.25</v>
       </c>
       <c r="P256">
         <v>1</v>
       </c>
     </row>
     <row r="257" spans="1:16">
       <c r="A257" t="s">
         <v>546</v>
       </c>
       <c r="B257" t="s">
         <v>547</v>
       </c>
       <c r="C257" s="1">
-        <v>23622.0</v>
+        <v>2742.0</v>
       </c>
       <c r="D257" s="1">
-        <v>2662.0</v>
+        <v>121.48</v>
       </c>
       <c r="E257" s="1">
-        <v>2198.7348658</v>
+        <v>108.68091539</v>
       </c>
       <c r="F257" t="s">
-        <v>46</v>
+        <v>28</v>
       </c>
       <c r="G257">
-        <v>186.67</v>
+        <v>1.17</v>
       </c>
       <c r="H257" s="1">
-        <v>288838.48</v>
+        <v>259397.65</v>
       </c>
       <c r="I257" s="1">
-        <v>48026.61</v>
+        <v>25094.95</v>
       </c>
       <c r="J257" s="1">
-        <v>16.627497139578</v>
+        <v>9.6743166331692</v>
       </c>
       <c r="K257">
         <v>0.0</v>
       </c>
       <c r="L257">
         <v>0.0</v>
       </c>
       <c r="M257" s="1">
-        <v>336865.09</v>
+        <v>284492.6</v>
       </c>
       <c r="N257" s="1">
-        <v>336865.09</v>
+        <v>284492.6</v>
       </c>
       <c r="O257" s="1">
-        <v>0.25</v>
+        <v>0.18</v>
       </c>
       <c r="P257">
         <v>1</v>
       </c>
     </row>
     <row r="258" spans="1:16">
       <c r="A258" t="s">
         <v>548</v>
       </c>
       <c r="B258" t="s">
         <v>549</v>
       </c>
       <c r="C258" s="1">
-        <v>1384.0</v>
+        <v>26022.0</v>
       </c>
       <c r="D258" s="1">
-        <v>217.73</v>
+        <v>2916.5</v>
       </c>
       <c r="E258" s="1">
-        <v>221.24348266</v>
+        <v>2246.76100991</v>
       </c>
       <c r="F258" t="s">
-        <v>28</v>
+        <v>46</v>
       </c>
       <c r="G258">
-        <v>1.17</v>
+        <v>184.84</v>
       </c>
       <c r="H258" s="1">
-        <v>262193.37</v>
+        <v>323794.86</v>
       </c>
       <c r="I258" s="1">
-        <v>-4881.17</v>
+        <v>86801.89</v>
       </c>
       <c r="J258" s="1">
-        <v>-1.8616679742894</v>
+        <v>26.807680023086</v>
       </c>
       <c r="K258">
         <v>0.0</v>
       </c>
       <c r="L258">
         <v>0.0</v>
       </c>
       <c r="M258" s="1">
-        <v>257312.2</v>
+        <v>410596.75</v>
       </c>
       <c r="N258" s="1">
-        <v>257312.2</v>
+        <v>410596.75</v>
       </c>
       <c r="O258" s="1">
-        <v>0.19</v>
+        <v>0.27</v>
       </c>
       <c r="P258">
         <v>1</v>
       </c>
     </row>
     <row r="259" spans="1:16">
       <c r="A259" t="s">
         <v>550</v>
       </c>
       <c r="B259" t="s">
         <v>551</v>
       </c>
       <c r="C259" s="1">
-        <v>1702.0</v>
+        <v>1522.0</v>
       </c>
       <c r="D259" s="1">
-        <v>282.23</v>
+        <v>207.66</v>
       </c>
       <c r="E259" s="1">
-        <v>189.01914806</v>
+        <v>220.37696452</v>
       </c>
       <c r="F259" t="s">
         <v>28</v>
       </c>
       <c r="G259">
         <v>1.17</v>
       </c>
       <c r="H259" s="1">
-        <v>280393.32</v>
+        <v>287109.05</v>
       </c>
       <c r="I259" s="1">
-        <v>129781.27</v>
+        <v>-17169.67</v>
       </c>
       <c r="J259" s="1">
-        <v>46.285435758598</v>
+        <v>-5.980191150366</v>
       </c>
       <c r="K259">
         <v>0.0</v>
       </c>
       <c r="L259">
         <v>0.0</v>
       </c>
       <c r="M259" s="1">
-        <v>410174.59</v>
+        <v>269939.38</v>
       </c>
       <c r="N259" s="1">
-        <v>410174.59</v>
+        <v>269939.38</v>
       </c>
       <c r="O259" s="1">
-        <v>0.3</v>
+        <v>0.18</v>
       </c>
       <c r="P259">
         <v>1</v>
       </c>
     </row>
     <row r="260" spans="1:16">
       <c r="A260" t="s">
         <v>552</v>
       </c>
       <c r="B260" t="s">
         <v>553</v>
       </c>
       <c r="C260" s="1">
-        <v>1125.0</v>
+        <v>1872.0</v>
       </c>
       <c r="D260" s="1">
-        <v>279.72</v>
+        <v>306.34</v>
       </c>
       <c r="E260" s="1">
-        <v>280.66478222</v>
+        <v>196.81624466</v>
       </c>
       <c r="F260" t="s">
         <v>28</v>
       </c>
       <c r="G260">
         <v>1.17</v>
       </c>
       <c r="H260" s="1">
-        <v>275502.02</v>
+        <v>320247.87</v>
       </c>
       <c r="I260" s="1">
-        <v>-6793.11</v>
+        <v>169540.3</v>
       </c>
       <c r="J260" s="1">
-        <v>-2.4657205780197</v>
+        <v>52.940336496227</v>
       </c>
       <c r="K260">
         <v>0.0</v>
       </c>
       <c r="L260">
         <v>0.0</v>
       </c>
       <c r="M260" s="1">
-        <v>268708.91</v>
+        <v>489788.17</v>
       </c>
       <c r="N260" s="1">
-        <v>268708.91</v>
+        <v>489788.17</v>
       </c>
       <c r="O260" s="1">
-        <v>0.2</v>
+        <v>0.32</v>
       </c>
       <c r="P260">
         <v>1</v>
       </c>
     </row>
     <row r="261" spans="1:16">
       <c r="A261" t="s">
         <v>554</v>
       </c>
       <c r="B261" t="s">
         <v>555</v>
       </c>
       <c r="C261" s="1">
-        <v>1027.0</v>
+        <v>1237.0</v>
       </c>
       <c r="D261" s="1">
-        <v>466.7</v>
+        <v>300.71</v>
       </c>
       <c r="E261" s="1">
-        <v>495.22700097</v>
+        <v>280.58317704</v>
       </c>
       <c r="F261" t="s">
         <v>28</v>
       </c>
       <c r="G261">
         <v>1.17</v>
       </c>
       <c r="H261" s="1">
-        <v>437386.95</v>
+        <v>302225.51</v>
       </c>
       <c r="I261" s="1">
-        <v>-28112.85</v>
+        <v>15473.83</v>
       </c>
       <c r="J261" s="1">
-        <v>-6.4274551401225</v>
+        <v>5.1199615810062</v>
       </c>
       <c r="K261">
         <v>0.0</v>
       </c>
       <c r="L261">
         <v>0.0</v>
       </c>
       <c r="M261" s="1">
-        <v>409274.1</v>
+        <v>317699.34</v>
       </c>
       <c r="N261" s="1">
-        <v>409274.1</v>
+        <v>317699.34</v>
       </c>
       <c r="O261" s="1">
-        <v>0.3</v>
+        <v>0.21</v>
       </c>
       <c r="P261">
         <v>1</v>
       </c>
     </row>
     <row r="262" spans="1:16">
       <c r="A262" t="s">
         <v>556</v>
       </c>
       <c r="B262" t="s">
         <v>557</v>
       </c>
       <c r="C262" s="1">
-        <v>2727.0</v>
+        <v>1130.0</v>
       </c>
       <c r="D262" s="1">
-        <v>158.35</v>
+        <v>446.03</v>
       </c>
       <c r="E262" s="1">
-        <v>161.98243124</v>
+        <v>492.72418584</v>
       </c>
       <c r="F262" t="s">
         <v>28</v>
       </c>
       <c r="G262">
         <v>1.17</v>
       </c>
       <c r="H262" s="1">
-        <v>379880.52</v>
+        <v>478479.43</v>
       </c>
       <c r="I262" s="1">
-        <v>-11149.88</v>
+        <v>-48011.05</v>
       </c>
       <c r="J262" s="1">
-        <v>-2.9351018051676</v>
+        <v>-10.034088612754</v>
       </c>
       <c r="K262">
         <v>0.0</v>
       </c>
       <c r="L262">
         <v>0.0</v>
       </c>
       <c r="M262" s="1">
-        <v>368730.64</v>
+        <v>430468.38</v>
       </c>
       <c r="N262" s="1">
-        <v>368730.64</v>
+        <v>430468.38</v>
       </c>
       <c r="O262" s="1">
-        <v>0.27</v>
+        <v>0.28</v>
       </c>
       <c r="P262">
         <v>1</v>
       </c>
     </row>
     <row r="263" spans="1:16">
       <c r="A263" t="s">
         <v>558</v>
       </c>
       <c r="B263" t="s">
         <v>559</v>
       </c>
       <c r="C263" s="1">
-        <v>1447.0</v>
+        <v>3002.0</v>
       </c>
       <c r="D263" s="1">
-        <v>194.07</v>
+        <v>147.03</v>
       </c>
       <c r="E263" s="1">
-        <v>214.75178991</v>
+        <v>161.49941039</v>
       </c>
       <c r="F263" t="s">
         <v>28</v>
       </c>
       <c r="G263">
         <v>1.17</v>
       </c>
       <c r="H263" s="1">
-        <v>271174.47</v>
+        <v>416636.34</v>
       </c>
       <c r="I263" s="1">
-        <v>-31383.43</v>
+        <v>-39658.88</v>
       </c>
       <c r="J263" s="1">
-        <v>-11.57315067307</v>
+        <v>-9.5188240180873</v>
       </c>
       <c r="K263">
         <v>0.0</v>
       </c>
       <c r="L263">
         <v>0.0</v>
       </c>
       <c r="M263" s="1">
-        <v>239791.04</v>
+        <v>376977.46</v>
       </c>
       <c r="N263" s="1">
-        <v>239791.04</v>
+        <v>376977.46</v>
       </c>
       <c r="O263" s="1">
-        <v>0.18</v>
+        <v>0.24</v>
       </c>
       <c r="P263">
         <v>1</v>
       </c>
     </row>
     <row r="264" spans="1:16">
       <c r="A264" t="s">
         <v>560</v>
       </c>
       <c r="B264" t="s">
         <v>561</v>
       </c>
       <c r="C264" s="1">
-        <v>6915.0</v>
+        <v>1592.0</v>
       </c>
       <c r="D264" s="1">
-        <v>7072.0</v>
+        <v>190.28</v>
       </c>
       <c r="E264" s="1">
-        <v>6124.59652928</v>
+        <v>212.18463568</v>
       </c>
       <c r="F264" t="s">
-        <v>46</v>
+        <v>28</v>
       </c>
       <c r="G264">
-        <v>186.67</v>
+        <v>1.17</v>
       </c>
       <c r="H264" s="1">
-        <v>230720.62</v>
+        <v>294246.69</v>
       </c>
       <c r="I264" s="1">
-        <v>31257.92</v>
+        <v>-35523.75</v>
       </c>
       <c r="J264" s="1">
-        <v>13.5479524977</v>
+        <v>-12.072778116892</v>
       </c>
       <c r="K264">
         <v>0.0</v>
       </c>
       <c r="L264">
         <v>0.0</v>
       </c>
       <c r="M264" s="1">
-        <v>261978.54</v>
+        <v>258722.94</v>
       </c>
       <c r="N264" s="1">
-        <v>261978.54</v>
+        <v>258722.94</v>
       </c>
       <c r="O264" s="1">
-        <v>0.19</v>
+        <v>0.17</v>
       </c>
       <c r="P264">
         <v>1</v>
       </c>
     </row>
     <row r="265" spans="1:16">
       <c r="A265" t="s">
         <v>562</v>
       </c>
       <c r="B265" t="s">
         <v>563</v>
       </c>
       <c r="C265" s="1">
-        <v>1611.0</v>
+        <v>7515.0</v>
       </c>
       <c r="D265" s="1">
-        <v>45480.0</v>
+        <v>7369.0</v>
       </c>
       <c r="E265" s="1">
-        <v>32678.01738051</v>
+        <v>6210.53692615</v>
       </c>
       <c r="F265" t="s">
         <v>46</v>
       </c>
       <c r="G265">
-        <v>186.67</v>
+        <v>184.84</v>
       </c>
       <c r="H265" s="1">
-        <v>296531.9</v>
+        <v>253839.95</v>
       </c>
       <c r="I265" s="1">
-        <v>95974.99</v>
+        <v>45765.97</v>
       </c>
       <c r="J265" s="1">
-        <v>32.36582303624</v>
+        <v>18.029459113902</v>
       </c>
       <c r="K265">
         <v>0.0</v>
       </c>
       <c r="L265">
         <v>0.0</v>
       </c>
       <c r="M265" s="1">
-        <v>392506.89</v>
+        <v>299605.92</v>
       </c>
       <c r="N265" s="1">
-        <v>392506.89</v>
+        <v>299605.92</v>
       </c>
       <c r="O265" s="1">
-        <v>0.29</v>
+        <v>0.19</v>
       </c>
       <c r="P265">
         <v>1</v>
       </c>
     </row>
     <row r="266" spans="1:16">
       <c r="A266" t="s">
         <v>564</v>
       </c>
       <c r="B266" t="s">
         <v>565</v>
       </c>
       <c r="C266" s="1">
-        <v>5442.0</v>
+        <v>1811.0</v>
       </c>
       <c r="D266" s="1">
-        <v>143.82</v>
+        <v>51340.0</v>
       </c>
       <c r="E266" s="1">
-        <v>124.69152701</v>
+        <v>34163.05135284</v>
       </c>
       <c r="F266" t="s">
-        <v>51</v>
+        <v>46</v>
       </c>
       <c r="G266">
-        <v>1.6</v>
+        <v>184.84</v>
       </c>
       <c r="H266" s="1">
-        <v>420056.86</v>
+        <v>345894.57</v>
       </c>
       <c r="I266" s="1">
-        <v>68561.22</v>
+        <v>157127.65</v>
       </c>
       <c r="J266" s="1">
-        <v>16.321890326943</v>
+        <v>45.426457547454</v>
       </c>
       <c r="K266">
         <v>0.0</v>
       </c>
       <c r="L266">
         <v>0.0</v>
       </c>
       <c r="M266" s="1">
-        <v>488618.08</v>
+        <v>503022.22</v>
       </c>
       <c r="N266" s="1">
-        <v>488618.08</v>
+        <v>503022.22</v>
       </c>
       <c r="O266" s="1">
-        <v>0.36</v>
+        <v>0.33</v>
       </c>
       <c r="P266">
         <v>1</v>
       </c>
     </row>
     <row r="267" spans="1:16">
       <c r="A267" t="s">
         <v>566</v>
       </c>
       <c r="B267" t="s">
         <v>567</v>
       </c>
       <c r="C267" s="1">
-        <v>7396.0</v>
+        <v>5989.0</v>
       </c>
       <c r="D267" s="1">
-        <v>6154.0</v>
+        <v>146.16</v>
       </c>
       <c r="E267" s="1">
-        <v>6083.06598161</v>
+        <v>126.45790449</v>
       </c>
       <c r="F267" t="s">
-        <v>46</v>
+        <v>51</v>
       </c>
       <c r="G267">
-        <v>186.67</v>
+        <v>1.6</v>
       </c>
       <c r="H267" s="1">
-        <v>244289.86</v>
+        <v>469276.9</v>
       </c>
       <c r="I267" s="1">
-        <v>-460.68</v>
+        <v>76249.86</v>
       </c>
       <c r="J267" s="1">
-        <v>-0.18857925580702</v>
+        <v>16.248372762435</v>
       </c>
       <c r="K267">
         <v>0.0</v>
       </c>
       <c r="L267">
         <v>0.0</v>
       </c>
       <c r="M267" s="1">
-        <v>243829.18</v>
+        <v>545526.76</v>
       </c>
       <c r="N267" s="1">
-        <v>243829.18</v>
+        <v>545526.76</v>
       </c>
       <c r="O267" s="1">
-        <v>0.18</v>
+        <v>0.35</v>
       </c>
       <c r="P267">
         <v>1</v>
       </c>
     </row>
     <row r="268" spans="1:16">
       <c r="A268" t="s">
         <v>568</v>
       </c>
       <c r="B268" t="s">
         <v>569</v>
       </c>
       <c r="C268" s="1">
-        <v>1004.0</v>
+        <v>7996.0</v>
       </c>
       <c r="D268" s="1">
-        <v>485.53</v>
+        <v>7397.0</v>
       </c>
       <c r="E268" s="1">
-        <v>402.99444223</v>
+        <v>6098.74387194</v>
       </c>
       <c r="F268" t="s">
-        <v>28</v>
+        <v>46</v>
       </c>
       <c r="G268">
-        <v>1.17</v>
+        <v>184.84</v>
       </c>
       <c r="H268" s="1">
-        <v>353426.24</v>
+        <v>264490.77</v>
       </c>
       <c r="I268" s="1">
-        <v>62825.25</v>
+        <v>55502.8</v>
       </c>
       <c r="J268" s="1">
-        <v>17.776057035267</v>
+        <v>20.984777654056</v>
       </c>
       <c r="K268">
         <v>0.0</v>
       </c>
       <c r="L268">
         <v>0.0</v>
       </c>
       <c r="M268" s="1">
-        <v>416251.49</v>
+        <v>319993.57</v>
       </c>
       <c r="N268" s="1">
-        <v>416251.49</v>
+        <v>319993.57</v>
       </c>
       <c r="O268" s="1">
-        <v>0.31</v>
+        <v>0.21</v>
       </c>
       <c r="P268">
         <v>1</v>
       </c>
     </row>
     <row r="269" spans="1:16">
       <c r="A269" t="s">
         <v>570</v>
       </c>
       <c r="B269" t="s">
         <v>571</v>
       </c>
       <c r="C269" s="1">
-        <v>4367.0</v>
+        <v>1105.0</v>
       </c>
       <c r="D269" s="1">
-        <v>73.08</v>
+        <v>471.02</v>
       </c>
       <c r="E269" s="1">
-        <v>68.96867873</v>
+        <v>410.53480543</v>
       </c>
       <c r="F269" t="s">
         <v>28</v>
       </c>
       <c r="G269">
         <v>1.17</v>
       </c>
       <c r="H269" s="1">
-        <v>259011.06</v>
+        <v>395246.84</v>
       </c>
       <c r="I269" s="1">
-        <v>13502.27</v>
+        <v>49282.43</v>
       </c>
       <c r="J269" s="1">
-        <v>5.213009050656</v>
+        <v>12.468772678866</v>
       </c>
       <c r="K269">
         <v>0.0</v>
       </c>
       <c r="L269">
         <v>0.0</v>
       </c>
       <c r="M269" s="1">
-        <v>272513.33</v>
+        <v>444529.27</v>
       </c>
       <c r="N269" s="1">
-        <v>272513.33</v>
+        <v>444529.27</v>
       </c>
       <c r="O269" s="1">
-        <v>0.2</v>
+        <v>0.29</v>
       </c>
       <c r="P269">
         <v>1</v>
       </c>
     </row>
     <row r="270" spans="1:16">
       <c r="A270" t="s">
         <v>572</v>
       </c>
       <c r="B270" t="s">
         <v>573</v>
       </c>
       <c r="C270" s="1">
-        <v>32702.0</v>
+        <v>4807.0</v>
       </c>
       <c r="D270" s="1">
-        <v>13.85</v>
+        <v>66.57</v>
       </c>
       <c r="E270" s="1">
-        <v>14.05401352</v>
+        <v>69.225026</v>
       </c>
       <c r="F270" t="s">
-        <v>183</v>
+        <v>28</v>
       </c>
       <c r="G270">
-        <v>1.64</v>
+        <v>1.17</v>
       </c>
       <c r="H270" s="1">
-        <v>268380.16</v>
+        <v>285944.3</v>
       </c>
       <c r="I270" s="1">
-        <v>8585.96</v>
+        <v>-12636.88</v>
       </c>
       <c r="J270" s="1">
-        <v>3.199178359533</v>
+        <v>-4.4193502021198</v>
       </c>
       <c r="K270">
         <v>0.0</v>
       </c>
       <c r="L270">
         <v>0.0</v>
       </c>
       <c r="M270" s="1">
-        <v>276966.12</v>
+        <v>273307.42</v>
       </c>
       <c r="N270" s="1">
-        <v>276966.12</v>
+        <v>273307.42</v>
       </c>
       <c r="O270" s="1">
-        <v>0.2</v>
+        <v>0.18</v>
       </c>
       <c r="P270">
         <v>1</v>
       </c>
     </row>
     <row r="271" spans="1:16">
       <c r="A271" t="s">
         <v>574</v>
       </c>
       <c r="B271" t="s">
         <v>575</v>
       </c>
       <c r="C271" s="1">
-        <v>1039.0</v>
+        <v>36013.0</v>
       </c>
       <c r="D271" s="1">
-        <v>307.33</v>
+        <v>14.45</v>
       </c>
       <c r="E271" s="1">
-        <v>284.80887392</v>
+        <v>14.04348013</v>
       </c>
       <c r="F271" t="s">
-        <v>28</v>
+        <v>183</v>
       </c>
       <c r="G271">
-        <v>1.17</v>
+        <v>1.61</v>
       </c>
       <c r="H271" s="1">
-        <v>253250.42</v>
+        <v>296665.79</v>
       </c>
       <c r="I271" s="1">
-        <v>19412.78</v>
+        <v>25895.33</v>
       </c>
       <c r="J271" s="1">
-        <v>7.665448294222</v>
+        <v>8.7287887154094</v>
       </c>
       <c r="K271">
         <v>0.0</v>
       </c>
       <c r="L271">
         <v>0.0</v>
       </c>
       <c r="M271" s="1">
-        <v>272663.2</v>
+        <v>322561.12</v>
       </c>
       <c r="N271" s="1">
-        <v>272663.2</v>
+        <v>322561.12</v>
       </c>
       <c r="O271" s="1">
-        <v>0.2</v>
+        <v>0.21</v>
       </c>
       <c r="P271">
         <v>1</v>
       </c>
     </row>
     <row r="272" spans="1:16">
       <c r="A272" t="s">
         <v>576</v>
       </c>
       <c r="B272" t="s">
         <v>577</v>
       </c>
       <c r="C272" s="1">
-        <v>3443.0</v>
+        <v>1143.0</v>
       </c>
       <c r="D272" s="1">
-        <v>141.59</v>
+        <v>295.02</v>
       </c>
       <c r="E272" s="1">
-        <v>130.4635957</v>
+        <v>286.44849519</v>
       </c>
       <c r="F272" t="s">
         <v>28</v>
       </c>
       <c r="G272">
         <v>1.17</v>
       </c>
       <c r="H272" s="1">
-        <v>386292.03</v>
+        <v>280111.09</v>
       </c>
       <c r="I272" s="1">
-        <v>29978.46</v>
+        <v>7891.52</v>
       </c>
       <c r="J272" s="1">
-        <v>7.76056912176</v>
+        <v>2.81728224327</v>
       </c>
       <c r="K272">
         <v>0.0</v>
       </c>
       <c r="L272">
         <v>0.0</v>
       </c>
       <c r="M272" s="1">
-        <v>416270.49</v>
+        <v>288002.61</v>
       </c>
       <c r="N272" s="1">
-        <v>416270.49</v>
+        <v>288002.61</v>
       </c>
       <c r="O272" s="1">
-        <v>0.31</v>
+        <v>0.19</v>
       </c>
       <c r="P272">
         <v>1</v>
       </c>
     </row>
     <row r="273" spans="1:16">
       <c r="A273" t="s">
         <v>578</v>
       </c>
       <c r="B273" t="s">
         <v>579</v>
       </c>
       <c r="C273" s="1">
-        <v>6272.0</v>
+        <v>3790.0</v>
       </c>
       <c r="D273" s="1">
-        <v>74.7</v>
+        <v>192.61</v>
       </c>
       <c r="E273" s="1">
-        <v>78.79673788</v>
+        <v>131.96466755</v>
       </c>
       <c r="F273" t="s">
         <v>28</v>
       </c>
       <c r="G273">
         <v>1.17</v>
       </c>
       <c r="H273" s="1">
-        <v>427388.22</v>
+        <v>429749.95</v>
       </c>
       <c r="I273" s="1">
-        <v>-27321.27</v>
+        <v>193721.8</v>
       </c>
       <c r="J273" s="1">
-        <v>-6.3926118506495</v>
+        <v>45.077794657102</v>
       </c>
       <c r="K273">
         <v>0.0</v>
       </c>
       <c r="L273">
         <v>0.0</v>
       </c>
       <c r="M273" s="1">
-        <v>400066.95</v>
+        <v>623471.75</v>
       </c>
       <c r="N273" s="1">
-        <v>400066.95</v>
+        <v>623471.75</v>
       </c>
       <c r="O273" s="1">
-        <v>0.3</v>
+        <v>0.4</v>
       </c>
       <c r="P273">
         <v>1</v>
       </c>
     </row>
     <row r="274" spans="1:16">
       <c r="A274" t="s">
         <v>580</v>
       </c>
       <c r="B274" t="s">
         <v>581</v>
       </c>
       <c r="C274" s="1">
-        <v>4025.0</v>
+        <v>6904.0</v>
       </c>
       <c r="D274" s="1">
-        <v>64.45</v>
+        <v>74.7</v>
       </c>
       <c r="E274" s="1">
-        <v>60.68606211</v>
+        <v>78.49575029</v>
       </c>
       <c r="F274" t="s">
-        <v>8</v>
+        <v>28</v>
       </c>
       <c r="G274">
-        <v>1.0</v>
+        <v>1.17</v>
       </c>
       <c r="H274" s="1">
-        <v>244261.4</v>
+        <v>468087.9</v>
       </c>
       <c r="I274" s="1">
-        <v>15149.85</v>
+        <v>-27614.06</v>
       </c>
       <c r="J274" s="1">
-        <v>6.2023103118217</v>
+        <v>-5.8993321553495</v>
       </c>
       <c r="K274">
         <v>0.0</v>
       </c>
       <c r="L274">
         <v>0.0</v>
       </c>
       <c r="M274" s="1">
-        <v>259411.25</v>
+        <v>440473.84</v>
       </c>
       <c r="N274" s="1">
-        <v>259411.25</v>
+        <v>440473.84</v>
       </c>
       <c r="O274" s="1">
-        <v>0.19</v>
+        <v>0.29</v>
       </c>
       <c r="P274">
         <v>1</v>
       </c>
     </row>
     <row r="275" spans="1:16">
       <c r="A275" t="s">
         <v>582</v>
       </c>
       <c r="B275" t="s">
         <v>583</v>
       </c>
       <c r="C275" s="1">
-        <v>10898.0</v>
+        <v>4430.0</v>
       </c>
       <c r="D275" s="1">
-        <v>42.32</v>
+        <v>71.16</v>
       </c>
       <c r="E275" s="1">
-        <v>52.76164067</v>
+        <v>61.04719865</v>
       </c>
       <c r="F275" t="s">
-        <v>99</v>
+        <v>8</v>
       </c>
       <c r="G275">
-        <v>0.87</v>
+        <v>1.0</v>
       </c>
       <c r="H275" s="1">
-        <v>575016.03</v>
+        <v>270439.09</v>
       </c>
       <c r="I275" s="1">
-        <v>-42940.16</v>
+        <v>44799.71</v>
       </c>
       <c r="J275" s="1">
-        <v>-7.4676457280678</v>
+        <v>16.565545313734</v>
       </c>
       <c r="K275">
         <v>0.0</v>
       </c>
       <c r="L275">
         <v>0.0</v>
       </c>
       <c r="M275" s="1">
-        <v>532075.87</v>
+        <v>315238.8</v>
       </c>
       <c r="N275" s="1">
-        <v>532075.87</v>
+        <v>315238.8</v>
       </c>
       <c r="O275" s="1">
-        <v>0.39</v>
+        <v>0.2</v>
       </c>
       <c r="P275">
         <v>1</v>
       </c>
     </row>
     <row r="276" spans="1:16">
       <c r="A276" t="s">
         <v>584</v>
       </c>
       <c r="B276" t="s">
         <v>585</v>
       </c>
       <c r="C276" s="1">
-        <v>973.0</v>
+        <v>11998.0</v>
       </c>
       <c r="D276" s="1">
-        <v>246.3</v>
+        <v>42.35</v>
       </c>
       <c r="E276" s="1">
-        <v>245.54713258</v>
+        <v>52.42099767</v>
       </c>
       <c r="F276" t="s">
-        <v>8</v>
+        <v>99</v>
       </c>
       <c r="G276">
-        <v>1.0</v>
+        <v>0.87</v>
       </c>
       <c r="H276" s="1">
-        <v>238917.36</v>
+        <v>628966.8</v>
       </c>
       <c r="I276" s="1">
-        <v>732.54</v>
+        <v>-42465.62</v>
       </c>
       <c r="J276" s="1">
-        <v>0.30660810918051</v>
+        <v>-6.7516473047544</v>
       </c>
       <c r="K276">
         <v>0.0</v>
       </c>
       <c r="L276">
         <v>0.0</v>
       </c>
       <c r="M276" s="1">
-        <v>239649.9</v>
+        <v>586501.18</v>
       </c>
       <c r="N276" s="1">
-        <v>239649.9</v>
+        <v>586501.18</v>
       </c>
       <c r="O276" s="1">
-        <v>0.18</v>
+        <v>0.38</v>
       </c>
       <c r="P276">
         <v>1</v>
       </c>
     </row>
     <row r="277" spans="1:16">
       <c r="A277" t="s">
         <v>586</v>
       </c>
       <c r="B277" t="s">
         <v>587</v>
       </c>
       <c r="C277" s="1">
-        <v>410.0</v>
+        <v>1070.0</v>
       </c>
       <c r="D277" s="1">
-        <v>986.78</v>
+        <v>239.1</v>
       </c>
       <c r="E277" s="1">
-        <v>750.59395122</v>
+        <v>244.88837383</v>
       </c>
       <c r="F277" t="s">
-        <v>28</v>
+        <v>8</v>
       </c>
       <c r="G277">
-        <v>1.17</v>
+        <v>1.0</v>
       </c>
       <c r="H277" s="1">
-        <v>267900.61</v>
+        <v>262030.56</v>
       </c>
       <c r="I277" s="1">
-        <v>77569.29</v>
+        <v>-6193.56</v>
       </c>
       <c r="J277" s="1">
-        <v>28.954502940475</v>
+        <v>-2.3636784961266</v>
       </c>
       <c r="K277">
         <v>0.0</v>
       </c>
       <c r="L277">
         <v>0.0</v>
       </c>
       <c r="M277" s="1">
-        <v>345469.9</v>
+        <v>255837.0</v>
       </c>
       <c r="N277" s="1">
-        <v>345469.9</v>
+        <v>255837.0</v>
       </c>
       <c r="O277" s="1">
-        <v>0.26</v>
+        <v>0.17</v>
       </c>
       <c r="P277">
         <v>1</v>
       </c>
     </row>
     <row r="278" spans="1:16">
       <c r="A278" t="s">
         <v>588</v>
       </c>
       <c r="B278" t="s">
         <v>589</v>
       </c>
       <c r="C278" s="1">
-        <v>10661.0</v>
+        <v>451.0</v>
       </c>
       <c r="D278" s="1">
-        <v>26.46</v>
+        <v>935.26</v>
       </c>
       <c r="E278" s="1">
-        <v>27.05629678</v>
+        <v>770.08627494</v>
       </c>
       <c r="F278" t="s">
-        <v>8</v>
+        <v>28</v>
       </c>
       <c r="G278">
-        <v>1.0</v>
+        <v>1.17</v>
       </c>
       <c r="H278" s="1">
-        <v>288447.18</v>
+        <v>301644.93</v>
       </c>
       <c r="I278" s="1">
-        <v>-6357.12</v>
+        <v>58608.1</v>
       </c>
       <c r="J278" s="1">
-        <v>-2.203911301889</v>
+        <v>19.429499444927</v>
       </c>
       <c r="K278">
         <v>0.0</v>
       </c>
       <c r="L278">
         <v>0.0</v>
       </c>
       <c r="M278" s="1">
-        <v>282090.06</v>
+        <v>360253.03</v>
       </c>
       <c r="N278" s="1">
-        <v>282090.06</v>
+        <v>360253.03</v>
       </c>
       <c r="O278" s="1">
-        <v>0.21</v>
+        <v>0.23</v>
       </c>
       <c r="P278">
         <v>1</v>
       </c>
     </row>
     <row r="279" spans="1:16">
       <c r="A279" t="s">
         <v>590</v>
       </c>
       <c r="B279" t="s">
         <v>591</v>
       </c>
       <c r="C279" s="1">
-        <v>1219.0</v>
+        <v>11738.0</v>
       </c>
       <c r="D279" s="1">
-        <v>276.95</v>
+        <v>25.34</v>
       </c>
       <c r="E279" s="1">
-        <v>251.9371452</v>
+        <v>26.8651525</v>
       </c>
       <c r="F279" t="s">
-        <v>28</v>
+        <v>8</v>
       </c>
       <c r="G279">
-        <v>1.17</v>
+        <v>1.0</v>
       </c>
       <c r="H279" s="1">
-        <v>264105.78</v>
+        <v>315343.16</v>
       </c>
       <c r="I279" s="1">
-        <v>24171.95</v>
+        <v>-17902.24</v>
       </c>
       <c r="J279" s="1">
-        <v>9.1523744766207</v>
+        <v>-5.6770662157378</v>
       </c>
       <c r="K279">
         <v>0.0</v>
       </c>
       <c r="L279">
         <v>0.0</v>
       </c>
       <c r="M279" s="1">
-        <v>288277.73</v>
+        <v>297440.92</v>
       </c>
       <c r="N279" s="1">
-        <v>288277.73</v>
+        <v>297440.92</v>
       </c>
       <c r="O279" s="1">
-        <v>0.21</v>
+        <v>0.19</v>
       </c>
       <c r="P279">
         <v>1</v>
       </c>
     </row>
     <row r="280" spans="1:16">
       <c r="A280" t="s">
         <v>592</v>
       </c>
       <c r="B280" t="s">
         <v>593</v>
       </c>
       <c r="C280" s="1">
-        <v>7772.0</v>
+        <v>1341.0</v>
       </c>
       <c r="D280" s="1">
-        <v>47.22</v>
+        <v>295.14</v>
       </c>
       <c r="E280" s="1">
-        <v>43.80942615</v>
+        <v>253.55543624</v>
       </c>
       <c r="F280" t="s">
         <v>28</v>
       </c>
       <c r="G280">
         <v>1.17</v>
       </c>
       <c r="H280" s="1">
-        <v>295860.84</v>
+        <v>292170.89</v>
       </c>
       <c r="I280" s="1">
-        <v>17514.48</v>
+        <v>45859.38</v>
       </c>
       <c r="J280" s="1">
-        <v>5.9198371775055</v>
+        <v>15.696081153054</v>
       </c>
       <c r="K280">
         <v>0.0</v>
       </c>
       <c r="L280">
         <v>0.0</v>
       </c>
       <c r="M280" s="1">
-        <v>313375.32</v>
+        <v>338030.27</v>
       </c>
       <c r="N280" s="1">
-        <v>313375.32</v>
+        <v>338030.27</v>
       </c>
       <c r="O280" s="1">
-        <v>0.23</v>
+        <v>0.22</v>
       </c>
       <c r="P280">
         <v>1</v>
       </c>
     </row>
     <row r="281" spans="1:16">
       <c r="A281" t="s">
         <v>594</v>
       </c>
       <c r="B281" t="s">
         <v>595</v>
       </c>
       <c r="C281" s="1">
-        <v>689.0</v>
+        <v>8556.0</v>
       </c>
       <c r="D281" s="1">
-        <v>435.1</v>
+        <v>47.21</v>
       </c>
       <c r="E281" s="1">
-        <v>445.15201742</v>
+        <v>44.081205</v>
       </c>
       <c r="F281" t="s">
         <v>28</v>
       </c>
       <c r="G281">
         <v>1.17</v>
       </c>
       <c r="H281" s="1">
-        <v>266813.21</v>
+        <v>327137.03</v>
       </c>
       <c r="I281" s="1">
-        <v>-10828.32</v>
+        <v>17850.59</v>
       </c>
       <c r="J281" s="1">
-        <v>-4.0583897626358</v>
+        <v>5.4566094214403</v>
       </c>
       <c r="K281">
         <v>0.0</v>
       </c>
       <c r="L281">
         <v>0.0</v>
       </c>
       <c r="M281" s="1">
-        <v>255984.89</v>
+        <v>344987.62</v>
       </c>
       <c r="N281" s="1">
-        <v>255984.89</v>
+        <v>344987.62</v>
       </c>
       <c r="O281" s="1">
-        <v>0.19</v>
+        <v>0.22</v>
       </c>
       <c r="P281">
         <v>1</v>
       </c>
     </row>
     <row r="282" spans="1:16">
       <c r="A282" t="s">
         <v>596</v>
       </c>
       <c r="B282" t="s">
         <v>597</v>
       </c>
       <c r="C282" s="1">
-        <v>11599.0</v>
+        <v>758.0</v>
       </c>
       <c r="D282" s="1">
-        <v>190.45</v>
+        <v>453.06</v>
       </c>
       <c r="E282" s="1">
-        <v>186.68677903</v>
+        <v>443.65064644</v>
       </c>
       <c r="F282" t="s">
-        <v>235</v>
+        <v>28</v>
       </c>
       <c r="G282">
-        <v>7.47</v>
+        <v>1.17</v>
       </c>
       <c r="H282" s="1">
-        <v>289786.61</v>
+        <v>292038.68</v>
       </c>
       <c r="I282" s="1">
-        <v>5810.87</v>
+        <v>1269.16</v>
       </c>
       <c r="J282" s="1">
-        <v>2.0052237748321</v>
+        <v>0.43458626781904</v>
       </c>
       <c r="K282">
         <v>0.0</v>
       </c>
       <c r="L282">
         <v>0.0</v>
       </c>
       <c r="M282" s="1">
-        <v>295597.48</v>
+        <v>293307.84</v>
       </c>
       <c r="N282" s="1">
-        <v>295597.48</v>
+        <v>293307.84</v>
       </c>
       <c r="O282" s="1">
-        <v>0.22</v>
+        <v>0.19</v>
       </c>
       <c r="P282">
         <v>1</v>
       </c>
     </row>
     <row r="283" spans="1:16">
       <c r="A283" t="s">
         <v>598</v>
       </c>
       <c r="B283" t="s">
         <v>599</v>
       </c>
       <c r="C283" s="1">
-        <v>3029.0</v>
+        <v>12770.0</v>
       </c>
       <c r="D283" s="1">
-        <v>131.05</v>
+        <v>190.9</v>
       </c>
       <c r="E283" s="1">
-        <v>121.34009904</v>
+        <v>187.15461629</v>
       </c>
       <c r="F283" t="s">
-        <v>8</v>
+        <v>235</v>
       </c>
       <c r="G283">
-        <v>1.0</v>
+        <v>7.47</v>
       </c>
       <c r="H283" s="1">
-        <v>367539.16</v>
+        <v>319841.14</v>
       </c>
       <c r="I283" s="1">
-        <v>29411.29</v>
+        <v>6352.65</v>
       </c>
       <c r="J283" s="1">
-        <v>8.002219409763</v>
+        <v>1.9861891437731</v>
       </c>
       <c r="K283">
         <v>0.0</v>
       </c>
       <c r="L283">
         <v>0.0</v>
       </c>
       <c r="M283" s="1">
-        <v>396950.45</v>
+        <v>326193.79</v>
       </c>
       <c r="N283" s="1">
-        <v>396950.45</v>
+        <v>326193.79</v>
       </c>
       <c r="O283" s="1">
-        <v>0.29</v>
+        <v>0.21</v>
       </c>
       <c r="P283">
         <v>1</v>
       </c>
     </row>
     <row r="284" spans="1:16">
       <c r="A284" t="s">
         <v>600</v>
       </c>
       <c r="B284" t="s">
         <v>601</v>
       </c>
       <c r="C284" s="1">
-        <v>1987.0</v>
+        <v>3335.0</v>
       </c>
       <c r="D284" s="1">
-        <v>308.88</v>
+        <v>126.05</v>
       </c>
       <c r="E284" s="1">
-        <v>333.66309512</v>
+        <v>121.93024288</v>
       </c>
       <c r="F284" t="s">
-        <v>28</v>
+        <v>8</v>
       </c>
       <c r="G284">
-        <v>1.17</v>
+        <v>1.0</v>
       </c>
       <c r="H284" s="1">
-        <v>567099.27</v>
+        <v>406637.36</v>
       </c>
       <c r="I284" s="1">
-        <v>-43023.99</v>
+        <v>13739.39</v>
       </c>
       <c r="J284" s="1">
-        <v>-7.5866770204095</v>
+        <v>3.378782018455</v>
       </c>
       <c r="K284">
         <v>0.0</v>
       </c>
       <c r="L284">
         <v>0.0</v>
       </c>
       <c r="M284" s="1">
-        <v>524075.28</v>
+        <v>420376.75</v>
       </c>
       <c r="N284" s="1">
-        <v>524075.28</v>
+        <v>420376.75</v>
       </c>
       <c r="O284" s="1">
-        <v>0.39</v>
+        <v>0.27</v>
       </c>
       <c r="P284">
         <v>1</v>
       </c>
     </row>
     <row r="285" spans="1:16">
       <c r="A285" t="s">
         <v>602</v>
       </c>
       <c r="B285" t="s">
         <v>603</v>
       </c>
       <c r="C285" s="1">
-        <v>1190.0</v>
+        <v>2187.0</v>
       </c>
       <c r="D285" s="1">
-        <v>269.45</v>
+        <v>320.31</v>
       </c>
       <c r="E285" s="1">
-        <v>256.77746218</v>
+        <v>331.54190215</v>
       </c>
       <c r="F285" t="s">
         <v>28</v>
       </c>
       <c r="G285">
         <v>1.17</v>
       </c>
       <c r="H285" s="1">
-        <v>262778.17</v>
+        <v>620056.66</v>
       </c>
       <c r="I285" s="1">
-        <v>11020.4</v>
+        <v>-21758.01</v>
       </c>
       <c r="J285" s="1">
-        <v>4.1938034654857</v>
+        <v>-3.5090357710213</v>
       </c>
       <c r="K285">
         <v>0.0</v>
       </c>
       <c r="L285">
         <v>0.0</v>
       </c>
       <c r="M285" s="1">
-        <v>273798.57</v>
+        <v>598298.65</v>
       </c>
       <c r="N285" s="1">
-        <v>273798.57</v>
+        <v>598298.65</v>
       </c>
       <c r="O285" s="1">
-        <v>0.2</v>
+        <v>0.39</v>
       </c>
       <c r="P285">
         <v>1</v>
       </c>
     </row>
     <row r="286" spans="1:16">
       <c r="A286" t="s">
         <v>604</v>
       </c>
       <c r="B286" t="s">
         <v>605</v>
       </c>
       <c r="C286" s="1">
-        <v>17749.0</v>
+        <v>1309.0</v>
       </c>
       <c r="D286" s="1">
-        <v>132.03</v>
+        <v>264.78</v>
       </c>
       <c r="E286" s="1">
-        <v>124.87055102</v>
+        <v>257.72562261</v>
       </c>
       <c r="F286" t="s">
         <v>28</v>
       </c>
       <c r="G286">
         <v>1.17</v>
       </c>
       <c r="H286" s="1">
-        <v>1905994.13</v>
+        <v>289897.55</v>
       </c>
       <c r="I286" s="1">
-        <v>95030.95</v>
+        <v>6124.16</v>
       </c>
       <c r="J286" s="1">
-        <v>4.9858994056818</v>
+        <v>2.1125256146525</v>
       </c>
       <c r="K286">
         <v>0.0</v>
       </c>
       <c r="L286">
         <v>0.0</v>
       </c>
       <c r="M286" s="1">
-        <v>2001025.08</v>
+        <v>296021.71</v>
       </c>
       <c r="N286" s="1">
-        <v>2001025.08</v>
+        <v>296021.71</v>
       </c>
       <c r="O286" s="1">
-        <v>1.48</v>
+        <v>0.19</v>
       </c>
       <c r="P286">
         <v>1</v>
       </c>
     </row>
     <row r="287" spans="1:16">
       <c r="A287" t="s">
         <v>606</v>
       </c>
       <c r="B287" t="s">
         <v>607</v>
       </c>
       <c r="C287" s="1">
-        <v>8641.0</v>
+        <v>19543.0</v>
       </c>
       <c r="D287" s="1">
-        <v>103.65</v>
+        <v>131.47</v>
       </c>
       <c r="E287" s="1">
-        <v>102.06372411</v>
+        <v>125.21902676</v>
       </c>
       <c r="F287" t="s">
         <v>28</v>
       </c>
       <c r="G287">
         <v>1.17</v>
       </c>
       <c r="H287" s="1">
-        <v>756649.19</v>
+        <v>2102863.51</v>
       </c>
       <c r="I287" s="1">
-        <v>8135.76</v>
+        <v>91540.73</v>
       </c>
       <c r="J287" s="1">
-        <v>1.0752354073094</v>
+        <v>4.353146533985</v>
       </c>
       <c r="K287">
         <v>0.0</v>
       </c>
       <c r="L287">
         <v>0.0</v>
       </c>
       <c r="M287" s="1">
-        <v>764784.95</v>
+        <v>2194404.24</v>
       </c>
       <c r="N287" s="1">
-        <v>764784.95</v>
+        <v>2194404.24</v>
       </c>
       <c r="O287" s="1">
-        <v>0.56</v>
+        <v>1.42</v>
       </c>
       <c r="P287">
         <v>1</v>
       </c>
     </row>
     <row r="288" spans="1:16">
       <c r="A288" t="s">
         <v>608</v>
       </c>
       <c r="B288" t="s">
         <v>609</v>
       </c>
       <c r="C288" s="1">
-        <v>24841.0</v>
+        <v>9512.0</v>
       </c>
       <c r="D288" s="1">
-        <v>26.9</v>
+        <v>104.9</v>
       </c>
       <c r="E288" s="1">
-        <v>25.41720301</v>
+        <v>102.11500736</v>
       </c>
       <c r="F288" t="s">
         <v>28</v>
       </c>
       <c r="G288">
         <v>1.17</v>
       </c>
       <c r="H288" s="1">
-        <v>542560.12</v>
+        <v>832883.74</v>
       </c>
       <c r="I288" s="1">
-        <v>28034.11</v>
+        <v>19325.17</v>
       </c>
       <c r="J288" s="1">
-        <v>5.1670052712315</v>
+        <v>2.3202722147031</v>
       </c>
       <c r="K288">
         <v>0.0</v>
       </c>
       <c r="L288">
         <v>0.0</v>
       </c>
       <c r="M288" s="1">
-        <v>570594.23</v>
+        <v>852208.91</v>
       </c>
       <c r="N288" s="1">
-        <v>570594.23</v>
+        <v>852208.91</v>
       </c>
       <c r="O288" s="1">
-        <v>0.42</v>
+        <v>0.55</v>
       </c>
       <c r="P288">
         <v>1</v>
       </c>
     </row>
     <row r="289" spans="1:16">
       <c r="A289" t="s">
         <v>610</v>
       </c>
       <c r="B289" t="s">
         <v>611</v>
       </c>
       <c r="C289" s="1">
-        <v>1848.0</v>
+        <v>27352.0</v>
       </c>
       <c r="D289" s="1">
-        <v>168.89</v>
+        <v>27.25</v>
       </c>
       <c r="E289" s="1">
-        <v>238.53341991</v>
+        <v>25.55922163</v>
       </c>
       <c r="F289" t="s">
         <v>28</v>
       </c>
       <c r="G289">
         <v>1.17</v>
       </c>
       <c r="H289" s="1">
-        <v>277657.97</v>
+        <v>600305.71</v>
       </c>
       <c r="I289" s="1">
-        <v>-11148.94</v>
+        <v>36276.26</v>
       </c>
       <c r="J289" s="1">
-        <v>-4.0153502526868</v>
+        <v>6.0429643422849</v>
       </c>
       <c r="K289">
         <v>0.0</v>
       </c>
       <c r="L289">
         <v>0.0</v>
       </c>
       <c r="M289" s="1">
-        <v>266509.03</v>
+        <v>636581.97</v>
       </c>
       <c r="N289" s="1">
-        <v>266509.03</v>
+        <v>636581.97</v>
       </c>
       <c r="O289" s="1">
-        <v>0.2</v>
+        <v>0.41</v>
       </c>
       <c r="P289">
         <v>1</v>
       </c>
     </row>
     <row r="290" spans="1:16">
       <c r="A290" t="s">
         <v>612</v>
       </c>
       <c r="B290" t="s">
         <v>613</v>
       </c>
       <c r="C290" s="1">
-        <v>2921.0</v>
+        <v>2034.0</v>
       </c>
       <c r="D290" s="1">
-        <v>232.8</v>
+        <v>152.16</v>
       </c>
       <c r="E290" s="1">
-        <v>221.60059569</v>
+        <v>237.06380531</v>
       </c>
       <c r="F290" t="s">
         <v>28</v>
       </c>
       <c r="G290">
         <v>1.17</v>
       </c>
       <c r="H290" s="1">
-        <v>559397.59</v>
+        <v>303509.32</v>
       </c>
       <c r="I290" s="1">
-        <v>21260.59</v>
+        <v>-39177.05</v>
       </c>
       <c r="J290" s="1">
-        <v>3.8006223802287</v>
+        <v>-12.90802206667</v>
       </c>
       <c r="K290">
         <v>0.0</v>
       </c>
       <c r="L290">
         <v>0.0</v>
       </c>
       <c r="M290" s="1">
-        <v>580658.18</v>
+        <v>264332.27</v>
       </c>
       <c r="N290" s="1">
-        <v>580658.18</v>
+        <v>264332.27</v>
       </c>
       <c r="O290" s="1">
-        <v>0.43</v>
+        <v>0.17</v>
       </c>
       <c r="P290">
         <v>1</v>
       </c>
     </row>
     <row r="291" spans="1:16">
       <c r="A291" t="s">
         <v>614</v>
       </c>
       <c r="B291" t="s">
         <v>615</v>
       </c>
       <c r="C291" s="1">
-        <v>1006.0</v>
+        <v>3216.0</v>
       </c>
       <c r="D291" s="1">
-        <v>311.2</v>
+        <v>216.44</v>
       </c>
       <c r="E291" s="1">
-        <v>301.07382704</v>
+        <v>222.09292289</v>
       </c>
       <c r="F291" t="s">
         <v>28</v>
       </c>
       <c r="G291">
         <v>1.17</v>
       </c>
       <c r="H291" s="1">
-        <v>260467.72</v>
+        <v>616504.69</v>
       </c>
       <c r="I291" s="1">
-        <v>6859.75</v>
+        <v>-22004.08</v>
       </c>
       <c r="J291" s="1">
-        <v>2.633627690986</v>
+        <v>-3.5691666838739</v>
       </c>
       <c r="K291">
         <v>0.0</v>
       </c>
       <c r="L291">
         <v>0.0</v>
       </c>
       <c r="M291" s="1">
-        <v>267327.47</v>
+        <v>594500.61</v>
       </c>
       <c r="N291" s="1">
-        <v>267327.47</v>
+        <v>594500.61</v>
       </c>
       <c r="O291" s="1">
-        <v>0.2</v>
+        <v>0.39</v>
       </c>
       <c r="P291">
         <v>1</v>
       </c>
     </row>
     <row r="292" spans="1:16">
       <c r="A292" t="s">
         <v>616</v>
       </c>
       <c r="B292" t="s">
         <v>617</v>
       </c>
       <c r="C292" s="1">
-        <v>2354.0</v>
+        <v>1107.0</v>
       </c>
       <c r="D292" s="1">
-        <v>208.24</v>
+        <v>334.93</v>
       </c>
       <c r="E292" s="1">
-        <v>176.90870008</v>
+        <v>301.68995483</v>
       </c>
       <c r="F292" t="s">
         <v>28</v>
       </c>
       <c r="G292">
         <v>1.17</v>
       </c>
       <c r="H292" s="1">
-        <v>361904.5</v>
+        <v>286983.34</v>
       </c>
       <c r="I292" s="1">
-        <v>56673.73</v>
+        <v>29681.91</v>
       </c>
       <c r="J292" s="1">
-        <v>15.65985778016</v>
+        <v>10.342729302684</v>
       </c>
       <c r="K292">
         <v>0.0</v>
       </c>
       <c r="L292">
         <v>0.0</v>
       </c>
       <c r="M292" s="1">
-        <v>418578.23</v>
+        <v>316665.25</v>
       </c>
       <c r="N292" s="1">
-        <v>418578.23</v>
+        <v>316665.25</v>
       </c>
       <c r="O292" s="1">
-        <v>0.31</v>
+        <v>0.21</v>
       </c>
       <c r="P292">
         <v>1</v>
       </c>
     </row>
     <row r="293" spans="1:16">
       <c r="A293" t="s">
         <v>618</v>
       </c>
       <c r="B293" t="s">
         <v>619</v>
       </c>
       <c r="C293" s="1">
-        <v>1048.0</v>
+        <v>2592.0</v>
       </c>
       <c r="D293" s="1">
-        <v>403.12</v>
+        <v>220.14</v>
       </c>
       <c r="E293" s="1">
-        <v>185.79323473</v>
+        <v>179.92400463</v>
       </c>
       <c r="F293" t="s">
         <v>28</v>
       </c>
       <c r="G293">
         <v>1.17</v>
       </c>
       <c r="H293" s="1">
-        <v>166948.76</v>
+        <v>404479.44</v>
       </c>
       <c r="I293" s="1">
-        <v>193797.34</v>
+        <v>82861.28</v>
       </c>
       <c r="J293" s="1">
-        <v>116.08192837132</v>
+        <v>20.485906527165</v>
       </c>
       <c r="K293">
         <v>0.0</v>
       </c>
       <c r="L293">
         <v>0.0</v>
       </c>
       <c r="M293" s="1">
-        <v>360746.1</v>
+        <v>487340.72</v>
       </c>
       <c r="N293" s="1">
-        <v>360746.1</v>
+        <v>487340.72</v>
       </c>
       <c r="O293" s="1">
-        <v>0.27</v>
+        <v>0.32</v>
       </c>
       <c r="P293">
         <v>1</v>
       </c>
     </row>
     <row r="294" spans="1:16">
       <c r="A294" t="s">
         <v>620</v>
       </c>
       <c r="B294" t="s">
         <v>621</v>
       </c>
       <c r="C294" s="1">
-        <v>11101.0</v>
+        <v>1153.0</v>
       </c>
       <c r="D294" s="1">
-        <v>39.12</v>
+        <v>494.09</v>
       </c>
       <c r="E294" s="1">
-        <v>37.48280425</v>
+        <v>206.20458803</v>
       </c>
       <c r="F294" t="s">
-        <v>183</v>
+        <v>28</v>
       </c>
       <c r="G294">
-        <v>1.64</v>
+        <v>1.17</v>
       </c>
       <c r="H294" s="1">
-        <v>243104.17</v>
+        <v>203656.18</v>
       </c>
       <c r="I294" s="1">
-        <v>22456.35</v>
+        <v>282901.25</v>
       </c>
       <c r="J294" s="1">
-        <v>9.2373364060353</v>
+        <v>138.91120318568</v>
       </c>
       <c r="K294">
         <v>0.0</v>
       </c>
       <c r="L294">
         <v>0.0</v>
       </c>
       <c r="M294" s="1">
-        <v>265560.52</v>
+        <v>486557.43</v>
       </c>
       <c r="N294" s="1">
-        <v>265560.52</v>
+        <v>486557.43</v>
       </c>
       <c r="O294" s="1">
-        <v>0.2</v>
+        <v>0.32</v>
       </c>
       <c r="P294">
         <v>1</v>
       </c>
     </row>
     <row r="295" spans="1:16">
       <c r="A295" t="s">
         <v>622</v>
       </c>
       <c r="B295" t="s">
         <v>623</v>
       </c>
       <c r="C295" s="1">
-        <v>2291.0</v>
+        <v>12222.0</v>
       </c>
       <c r="D295" s="1">
-        <v>193.99</v>
+        <v>35.57</v>
       </c>
       <c r="E295" s="1">
-        <v>157.98959843</v>
+        <v>37.58986663</v>
       </c>
       <c r="F295" t="s">
-        <v>51</v>
+        <v>183</v>
       </c>
       <c r="G295">
-        <v>1.6</v>
+        <v>1.61</v>
       </c>
       <c r="H295" s="1">
-        <v>225360.93</v>
+        <v>269656.37</v>
       </c>
       <c r="I295" s="1">
-        <v>52096.36</v>
+        <v>-186.0</v>
       </c>
       <c r="J295" s="1">
-        <v>23.116855259694</v>
+        <v>-0.068976675759597</v>
       </c>
       <c r="K295">
         <v>0.0</v>
       </c>
       <c r="L295">
         <v>0.0</v>
       </c>
       <c r="M295" s="1">
-        <v>277457.29</v>
+        <v>269470.37</v>
       </c>
       <c r="N295" s="1">
-        <v>277457.29</v>
+        <v>269470.37</v>
       </c>
       <c r="O295" s="1">
-        <v>0.2</v>
+        <v>0.17</v>
       </c>
       <c r="P295">
         <v>1</v>
       </c>
     </row>
     <row r="296" spans="1:16">
       <c r="A296" t="s">
         <v>624</v>
       </c>
       <c r="B296" t="s">
         <v>625</v>
       </c>
       <c r="C296" s="1">
-        <v>400.0</v>
+        <v>2521.0</v>
       </c>
       <c r="D296" s="1">
-        <v>1164.91</v>
+        <v>194.83</v>
       </c>
       <c r="E296" s="1">
-        <v>1038.4103</v>
+        <v>160.80348671</v>
       </c>
       <c r="F296" t="s">
-        <v>28</v>
+        <v>51</v>
       </c>
       <c r="G296">
-        <v>1.17</v>
+        <v>1.6</v>
       </c>
       <c r="H296" s="1">
-        <v>358197.52</v>
+        <v>252494.09</v>
       </c>
       <c r="I296" s="1">
-        <v>39688.23</v>
+        <v>53604.89</v>
       </c>
       <c r="J296" s="1">
-        <v>11.079984585041</v>
+        <v>21.230156317718</v>
       </c>
       <c r="K296">
         <v>0.0</v>
       </c>
       <c r="L296">
         <v>0.0</v>
       </c>
       <c r="M296" s="1">
-        <v>397885.75</v>
+        <v>306098.98</v>
       </c>
       <c r="N296" s="1">
-        <v>397885.75</v>
+        <v>306098.98</v>
       </c>
       <c r="O296" s="1">
-        <v>0.29</v>
+        <v>0.2</v>
       </c>
       <c r="P296">
         <v>1</v>
       </c>
     </row>
     <row r="297" spans="1:16">
       <c r="A297" t="s">
         <v>626</v>
       </c>
       <c r="B297" t="s">
         <v>627</v>
       </c>
       <c r="C297" s="1">
-        <v>2492.0</v>
+        <v>441.0</v>
       </c>
       <c r="D297" s="1">
-        <v>121.69</v>
+        <v>1252.85</v>
       </c>
       <c r="E297" s="1">
-        <v>129.71627207</v>
+        <v>1049.56399093</v>
       </c>
       <c r="F297" t="s">
         <v>28</v>
       </c>
       <c r="G297">
         <v>1.17</v>
       </c>
       <c r="H297" s="1">
-        <v>282506.5</v>
+        <v>398701.75</v>
       </c>
       <c r="I297" s="1">
-        <v>-23560.65</v>
+        <v>73183.5</v>
       </c>
       <c r="J297" s="1">
-        <v>-8.3398612067333</v>
+        <v>18.355449907105</v>
       </c>
       <c r="K297">
         <v>0.0</v>
       </c>
       <c r="L297">
         <v>0.0</v>
       </c>
       <c r="M297" s="1">
-        <v>258945.85</v>
+        <v>471885.25</v>
       </c>
       <c r="N297" s="1">
-        <v>258945.85</v>
+        <v>471885.25</v>
       </c>
       <c r="O297" s="1">
-        <v>0.19</v>
+        <v>0.31</v>
       </c>
       <c r="P297">
         <v>1</v>
       </c>
     </row>
     <row r="298" spans="1:16">
       <c r="A298" t="s">
         <v>628</v>
       </c>
       <c r="B298" t="s">
         <v>629</v>
       </c>
       <c r="C298" s="1">
-        <v>2543.0</v>
+        <v>2744.0</v>
       </c>
       <c r="D298" s="1">
-        <v>116.06</v>
+        <v>109.01</v>
       </c>
       <c r="E298" s="1">
-        <v>133.98865906</v>
+        <v>128.98759111</v>
       </c>
       <c r="F298" t="s">
         <v>28</v>
       </c>
       <c r="G298">
         <v>1.17</v>
       </c>
       <c r="H298" s="1">
-        <v>298133.22</v>
+        <v>308680.92</v>
       </c>
       <c r="I298" s="1">
-        <v>-46113.26</v>
+        <v>-53205.46</v>
       </c>
       <c r="J298" s="1">
-        <v>-15.467333697332</v>
+        <v>-17.236394137999</v>
       </c>
       <c r="K298">
         <v>0.0</v>
       </c>
       <c r="L298">
         <v>0.0</v>
       </c>
       <c r="M298" s="1">
-        <v>252019.96</v>
+        <v>255475.46</v>
       </c>
       <c r="N298" s="1">
-        <v>252019.96</v>
+        <v>255475.46</v>
       </c>
       <c r="O298" s="1">
-        <v>0.19</v>
+        <v>0.17</v>
       </c>
       <c r="P298">
         <v>1</v>
       </c>
     </row>
     <row r="299" spans="1:16">
       <c r="A299" t="s">
         <v>630</v>
       </c>
       <c r="B299" t="s">
         <v>631</v>
       </c>
       <c r="C299" s="1">
-        <v>498.0</v>
+        <v>2800.0</v>
       </c>
       <c r="D299" s="1">
-        <v>548.8</v>
+        <v>74.34</v>
       </c>
       <c r="E299" s="1">
-        <v>556.10174699</v>
+        <v>132.21655357</v>
       </c>
       <c r="F299" t="s">
-        <v>31</v>
+        <v>28</v>
       </c>
       <c r="G299">
-        <v>0.92</v>
+        <v>1.17</v>
       </c>
       <c r="H299" s="1">
-        <v>299223.74</v>
+        <v>323272.92</v>
       </c>
       <c r="I299" s="1">
-        <v>-1427.61</v>
+        <v>-145494.38</v>
       </c>
       <c r="J299" s="1">
-        <v>-0.47710452385897</v>
+        <v>-45.006671143379</v>
       </c>
       <c r="K299">
         <v>0.0</v>
       </c>
       <c r="L299">
         <v>0.0</v>
       </c>
       <c r="M299" s="1">
-        <v>297796.13</v>
+        <v>177778.54</v>
       </c>
       <c r="N299" s="1">
-        <v>297796.13</v>
+        <v>177778.54</v>
       </c>
       <c r="O299" s="1">
-        <v>0.22</v>
+        <v>0.12</v>
       </c>
       <c r="P299">
         <v>1</v>
       </c>
     </row>
     <row r="300" spans="1:16">
       <c r="A300" t="s">
         <v>632</v>
       </c>
       <c r="B300" t="s">
         <v>633</v>
       </c>
       <c r="C300" s="1">
-        <v>596.0001</v>
+        <v>547.0</v>
       </c>
       <c r="D300" s="1">
-        <v>1073.54</v>
+        <v>563.0</v>
       </c>
       <c r="E300" s="1">
-        <v>1073.11721928</v>
+        <v>555.05606947</v>
       </c>
       <c r="F300" t="s">
+        <v>31</v>
+      </c>
+      <c r="G300">
+        <v>0.92</v>
+      </c>
+      <c r="H300" s="1">
+        <v>328217.96</v>
+      </c>
+      <c r="I300" s="1">
+        <v>7892.27</v>
+      </c>
+      <c r="J300" s="1">
+        <v>2.404582003983</v>
+      </c>
+      <c r="K300">
+        <v>0.0</v>
+      </c>
+      <c r="L300">
+        <v>0.0</v>
+      </c>
+      <c r="M300" s="1">
+        <v>336110.23</v>
+      </c>
+      <c r="N300" s="1">
+        <v>336110.23</v>
+      </c>
+      <c r="O300" s="1">
+        <v>0.22</v>
+      </c>
+      <c r="P300">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="301" spans="1:16">
+      <c r="A301" t="s">
+        <v>634</v>
+      </c>
+      <c r="B301" t="s">
+        <v>635</v>
+      </c>
+      <c r="C301" s="1">
+        <v>322.0001</v>
+      </c>
+      <c r="D301" s="1">
+        <v>1074.74</v>
+      </c>
+      <c r="E301" s="1">
+        <v>1073.95684039</v>
+      </c>
+      <c r="F301" t="s">
         <v>8</v>
       </c>
-      <c r="G300">
+      <c r="G301">
         <v>1.0</v>
       </c>
-      <c r="H300" s="1">
-[...23 lines deleted...]
-      <c r="P300">
+      <c r="H301" s="1">
+        <v>345814.21</v>
+      </c>
+      <c r="I301" s="1">
+        <v>252.18</v>
+      </c>
+      <c r="J301" s="1">
+        <v>0.072923550481052</v>
+      </c>
+      <c r="K301">
+        <v>0.0</v>
+      </c>
+      <c r="L301">
+        <v>0.0</v>
+      </c>
+      <c r="M301" s="1">
+        <v>346066.39</v>
+      </c>
+      <c r="N301" s="1">
+        <v>346066.39</v>
+      </c>
+      <c r="O301" s="1">
+        <v>0.22</v>
+      </c>
+      <c r="P301">
         <v>1</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>