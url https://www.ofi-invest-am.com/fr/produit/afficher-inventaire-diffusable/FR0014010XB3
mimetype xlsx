--- v2 (2026-08-14)
+++ v3 (2026-09-05)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="1" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Répartition" sheetId="1" r:id="rId4"/>
     <sheet name="Valorisation" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="636">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="640">
   <si>
     <t>Type Part</t>
   </si>
   <si>
     <t>CodeIsin</t>
   </si>
   <si>
     <t>Parts</t>
   </si>
   <si>
     <t>Vl</t>
   </si>
   <si>
     <t>Devise</t>
   </si>
   <si>
     <t>Actif net</t>
   </si>
   <si>
     <t>RC</t>
   </si>
   <si>
     <t>FR001400I5F3</t>
   </si>
   <si>
@@ -784,92 +784,92 @@
   <si>
     <t>US2910111044</t>
   </si>
   <si>
     <t>EMERSON ELEC CO</t>
   </si>
   <si>
     <t>IT0003128367</t>
   </si>
   <si>
     <t>ENEL SPA</t>
   </si>
   <si>
     <t>FR0010208488</t>
   </si>
   <si>
     <t>ENGIE</t>
   </si>
   <si>
     <t>US29444U7000</t>
   </si>
   <si>
     <t>EQUINIX INC</t>
   </si>
   <si>
-    <t>FR0014017CN7</t>
-[...4 lines deleted...]
-  <si>
     <t>FR0000121667</t>
   </si>
   <si>
     <t>ESSILORLUXOTTICA</t>
   </si>
   <si>
     <t>US30161N1019</t>
   </si>
   <si>
     <t>EXELON CORP</t>
   </si>
   <si>
     <t>JP3802400006</t>
   </si>
   <si>
     <t>FANUC CORP</t>
   </si>
   <si>
     <t>JP3802300008</t>
   </si>
   <si>
     <t>FAST RETAILING</t>
   </si>
   <si>
     <t>US3119001044</t>
   </si>
   <si>
     <t>FASTENAL CO</t>
   </si>
   <si>
     <t>US31428X1063</t>
   </si>
   <si>
     <t>FEDEX CORP</t>
   </si>
   <si>
+    <t>US3143521058</t>
+  </si>
+  <si>
+    <t>FEDEX FREIGH-W/I</t>
+  </si>
+  <si>
     <t>US31488V1070</t>
   </si>
   <si>
     <t>FERGUSON ENTERPR</t>
   </si>
   <si>
     <t>US3377381088</t>
   </si>
   <si>
     <t>FISERV INC</t>
   </si>
   <si>
     <t>AU000000FMG4</t>
   </si>
   <si>
     <t>FORTESCUE LTD</t>
   </si>
   <si>
     <t>US34959E1091</t>
   </si>
   <si>
     <t>FORTINET INC</t>
   </si>
   <si>
     <t>JP3818000006</t>
@@ -1120,50 +1120,56 @@
   <si>
     <t>CH0013841017</t>
   </si>
   <si>
     <t>LONZA GROUP NOM.</t>
   </si>
   <si>
     <t>FR0000120321</t>
   </si>
   <si>
     <t>L'OREAL</t>
   </si>
   <si>
     <t>US5486611073</t>
   </si>
   <si>
     <t>LOWE'S COS INC</t>
   </si>
   <si>
     <t>CA5503711080</t>
   </si>
   <si>
     <t>LUNDIN GOLD INC</t>
   </si>
   <si>
+    <t>CA5504281067</t>
+  </si>
+  <si>
+    <t>LUNR ROYALTIES C</t>
+  </si>
+  <si>
     <t>FR0000121014</t>
   </si>
   <si>
     <t>LVMH MOET HENNE</t>
   </si>
   <si>
     <t>CA56501R1064</t>
   </si>
   <si>
     <t>MANULIFE FINANCIAL</t>
   </si>
   <si>
     <t>US5719032022</t>
   </si>
   <si>
     <t>MARRIOTT INTL-A</t>
   </si>
   <si>
     <t>US5717481023</t>
   </si>
   <si>
     <t>MARSH &amp; MCLENNAN</t>
   </si>
   <si>
     <t>US5738741041</t>
@@ -1772,50 +1778,56 @@
     <t>TRAVELERS COMPANIES</t>
   </si>
   <si>
     <t>US90138F1021</t>
   </si>
   <si>
     <t>TWILIO INC - A</t>
   </si>
   <si>
     <t>US90353T1007</t>
   </si>
   <si>
     <t>UBER TECHNOLOGIE</t>
   </si>
   <si>
     <t>IT0005239360</t>
   </si>
   <si>
     <t>UNICREDIT SPA</t>
   </si>
   <si>
     <t>GB00BVZK7T90</t>
   </si>
   <si>
     <t>UNILEVER PLC</t>
+  </si>
+  <si>
+    <t>NL00150742T2</t>
+  </si>
+  <si>
+    <t>UNILEVER RTS</t>
   </si>
   <si>
     <t>BE0003739530</t>
   </si>
   <si>
     <t>UNION CHIM BELGE</t>
   </si>
   <si>
     <t>US9113631090</t>
   </si>
   <si>
     <t>UNITED RENTALS</t>
   </si>
   <si>
     <t>FI0009005987</t>
   </si>
   <si>
     <t>UPM-KYMMENE OYJ</t>
   </si>
   <si>
     <t>US92343E1029</t>
   </si>
   <si>
     <t>VERISIGN INC</t>
   </si>
@@ -2329,125 +2341,125 @@
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>4</v>
       </c>
       <c r="H1" t="s">
         <v>5</v>
       </c>
       <c r="I1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2" spans="1:14">
       <c r="A2" t="s">
         <v>6</v>
       </c>
       <c r="B2" t="s">
         <v>7</v>
       </c>
       <c r="C2" s="1">
-        <v>1020161.8283</v>
+        <v>1037715.507</v>
       </c>
       <c r="D2">
-        <v>147.67</v>
+        <v>150.26</v>
       </c>
       <c r="E2" t="s">
         <v>8</v>
       </c>
       <c r="F2">
-        <v>150657110.14</v>
+        <v>155933506.75</v>
       </c>
       <c r="G2" t="s">
         <v>8</v>
       </c>
       <c r="H2">
-        <v>150657110.14</v>
+        <v>155933506.75</v>
       </c>
       <c r="I2" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="3" spans="1:14">
       <c r="A3" t="s">
         <v>9</v>
       </c>
       <c r="B3" t="s">
         <v>10</v>
       </c>
       <c r="C3" s="1">
         <v>31896.0</v>
       </c>
       <c r="D3">
-        <v>107.9</v>
+        <v>109.72</v>
       </c>
       <c r="E3" t="s">
         <v>8</v>
       </c>
       <c r="F3">
-        <v>3441750.42</v>
+        <v>3499824.5</v>
       </c>
       <c r="G3" t="s">
         <v>8</v>
       </c>
       <c r="H3">
-        <v>3441750.42</v>
+        <v>3499824.5</v>
       </c>
       <c r="I3" t="s">
         <v>8</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:P301"/>
+  <dimension ref="A1:P303"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="O301" sqref="O301"/>
+      <selection activeCell="O303" sqref="O303"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:16">
       <c r="A1" t="s">
         <v>11</v>
       </c>
       <c r="B1" t="s">
         <v>12</v>
       </c>
       <c r="C1" t="s">
         <v>13</v>
       </c>
       <c r="D1" t="s">
         <v>14</v>
       </c>
       <c r="E1" t="s">
         <v>15</v>
       </c>
       <c r="F1" t="s">
         <v>4</v>
       </c>
       <c r="G1" t="s">
         <v>16</v>
@@ -2466,15039 +2478,15139 @@
       </c>
       <c r="L1" t="s">
         <v>21</v>
       </c>
       <c r="M1" t="s">
         <v>22</v>
       </c>
       <c r="N1" t="s">
         <v>23</v>
       </c>
       <c r="O1" t="s">
         <v>24</v>
       </c>
       <c r="P1" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="2" spans="1:16">
       <c r="A2" t="s">
         <v>26</v>
       </c>
       <c r="B2" t="s">
         <v>27</v>
       </c>
       <c r="C2" s="1">
-        <v>2273.0</v>
+        <v>2322.0</v>
       </c>
       <c r="D2" s="1">
-        <v>147.1</v>
+        <v>153.76</v>
       </c>
       <c r="E2" s="1">
-        <v>149.28383634</v>
+        <v>149.32964686</v>
       </c>
       <c r="F2" t="s">
         <v>28</v>
       </c>
       <c r="G2">
-        <v>1.17</v>
+        <v>1.16</v>
       </c>
       <c r="H2" s="1">
-        <v>294934.28</v>
+        <v>301321.08</v>
       </c>
       <c r="I2" s="1">
-        <v>-9365.42</v>
+        <v>7555.74</v>
       </c>
       <c r="J2" s="1">
-        <v>-3.17542606441</v>
+        <v>2.5075378065152</v>
       </c>
       <c r="K2">
         <v>0.0</v>
       </c>
       <c r="L2">
         <v>0.0</v>
       </c>
       <c r="M2" s="1">
-        <v>285568.86</v>
+        <v>308876.82</v>
       </c>
       <c r="N2" s="1">
-        <v>285568.86</v>
+        <v>308876.82</v>
       </c>
       <c r="O2" s="1">
         <v>0.19</v>
       </c>
       <c r="P2">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:16">
       <c r="A3" t="s">
         <v>29</v>
       </c>
       <c r="B3" t="s">
         <v>30</v>
       </c>
       <c r="C3" s="1">
-        <v>7708.0</v>
+        <v>7878.0</v>
       </c>
       <c r="D3" s="1">
-        <v>82.86</v>
+        <v>83.1</v>
       </c>
       <c r="E3" s="1">
-        <v>61.50522963</v>
+        <v>61.9543374</v>
       </c>
       <c r="F3" t="s">
         <v>31</v>
       </c>
       <c r="G3">
         <v>0.92</v>
       </c>
       <c r="H3" s="1">
-        <v>513677.16</v>
+        <v>528990.91</v>
       </c>
       <c r="I3" s="1">
-        <v>183386.83</v>
+        <v>184187.15</v>
       </c>
       <c r="J3" s="1">
-        <v>35.700795028535</v>
+        <v>34.818585067936</v>
       </c>
       <c r="K3">
         <v>0.0</v>
       </c>
       <c r="L3">
         <v>0.0</v>
       </c>
       <c r="M3" s="1">
-        <v>697063.99</v>
+        <v>713178.06</v>
       </c>
       <c r="N3" s="1">
-        <v>697063.99</v>
+        <v>713178.06</v>
       </c>
       <c r="O3" s="1">
         <v>0.45</v>
       </c>
       <c r="P3">
         <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:16">
       <c r="A4" t="s">
         <v>32</v>
       </c>
       <c r="B4" t="s">
         <v>33</v>
       </c>
       <c r="C4" s="1">
-        <v>5250.0</v>
+        <v>5366.0</v>
       </c>
       <c r="D4" s="1">
-        <v>83.83</v>
+        <v>91.07</v>
       </c>
       <c r="E4" s="1">
-        <v>115.04862095</v>
+        <v>114.4513511</v>
       </c>
       <c r="F4" t="s">
         <v>28</v>
       </c>
       <c r="G4">
-        <v>1.17</v>
+        <v>1.16</v>
       </c>
       <c r="H4" s="1">
-        <v>517199.58</v>
+        <v>525927.26</v>
       </c>
       <c r="I4" s="1">
-        <v>-141312.4</v>
+        <v>-103155.72</v>
       </c>
       <c r="J4" s="1">
-        <v>-27.322605327715</v>
+        <v>-19.614066021221</v>
       </c>
       <c r="K4">
         <v>0.0</v>
       </c>
       <c r="L4">
         <v>0.0</v>
       </c>
       <c r="M4" s="1">
-        <v>375887.18</v>
+        <v>422771.54</v>
       </c>
       <c r="N4" s="1">
-        <v>375887.18</v>
+        <v>422771.54</v>
       </c>
       <c r="O4" s="1">
-        <v>0.24</v>
+        <v>0.27</v>
       </c>
       <c r="P4">
         <v>1</v>
       </c>
     </row>
     <row r="5" spans="1:16">
       <c r="A5" t="s">
         <v>34</v>
       </c>
       <c r="B5" t="s">
         <v>35</v>
       </c>
       <c r="C5" s="1">
-        <v>5299.0</v>
+        <v>5416.0</v>
       </c>
       <c r="D5" s="1">
-        <v>208.5</v>
+        <v>227.23</v>
       </c>
       <c r="E5" s="1">
-        <v>222.56859785</v>
+        <v>222.39753693</v>
       </c>
       <c r="F5" t="s">
         <v>28</v>
       </c>
       <c r="G5">
-        <v>1.17</v>
+        <v>1.16</v>
       </c>
       <c r="H5" s="1">
-        <v>1009951.02</v>
+        <v>1031565.18</v>
       </c>
       <c r="I5" s="1">
-        <v>-66327.58</v>
+        <v>33126.99</v>
       </c>
       <c r="J5" s="1">
-        <v>-6.5674056153733</v>
+        <v>3.2113327051229</v>
       </c>
       <c r="K5">
         <v>0.0</v>
       </c>
       <c r="L5">
         <v>0.0</v>
       </c>
       <c r="M5" s="1">
-        <v>943623.44</v>
+        <v>1064692.17</v>
       </c>
       <c r="N5" s="1">
-        <v>943623.44</v>
+        <v>1064692.17</v>
       </c>
       <c r="O5" s="1">
-        <v>0.61</v>
+        <v>0.67</v>
       </c>
       <c r="P5">
         <v>1</v>
       </c>
     </row>
     <row r="6" spans="1:16">
       <c r="A6" t="s">
         <v>36</v>
       </c>
       <c r="B6" t="s">
         <v>37</v>
       </c>
       <c r="C6" s="1">
-        <v>1679.0</v>
+        <v>1715.0</v>
       </c>
       <c r="D6" s="1">
-        <v>159.64</v>
+        <v>178.25</v>
       </c>
       <c r="E6" s="1">
-        <v>234.21563431</v>
+        <v>233.08902041</v>
       </c>
       <c r="F6" t="s">
         <v>28</v>
       </c>
       <c r="G6">
-        <v>1.17</v>
+        <v>1.16</v>
       </c>
       <c r="H6" s="1">
-        <v>342418.7</v>
+        <v>348011.99</v>
       </c>
       <c r="I6" s="1">
-        <v>-113494.79</v>
+        <v>-83543.83</v>
       </c>
       <c r="J6" s="1">
-        <v>-33.145032674909</v>
+        <v>-24.006020597164</v>
       </c>
       <c r="K6">
         <v>0.0</v>
       </c>
       <c r="L6">
         <v>0.0</v>
       </c>
       <c r="M6" s="1">
-        <v>228923.91</v>
+        <v>264468.16</v>
       </c>
       <c r="N6" s="1">
-        <v>228923.91</v>
+        <v>264468.16</v>
       </c>
       <c r="O6" s="1">
-        <v>0.15</v>
+        <v>0.17</v>
       </c>
       <c r="P6">
         <v>1</v>
       </c>
     </row>
     <row r="7" spans="1:16">
       <c r="A7" t="s">
         <v>38</v>
       </c>
       <c r="B7" t="s">
         <v>39</v>
       </c>
       <c r="C7" s="1">
-        <v>1506.0</v>
+        <v>1539.0</v>
       </c>
       <c r="D7" s="1">
-        <v>258.2</v>
+        <v>246.2</v>
       </c>
       <c r="E7" s="1">
-        <v>230.99269588</v>
+        <v>231.37712801</v>
       </c>
       <c r="F7" t="s">
         <v>8</v>
       </c>
       <c r="G7">
         <v>1.0</v>
       </c>
       <c r="H7" s="1">
-        <v>347875.0</v>
+        <v>356089.4</v>
       </c>
       <c r="I7" s="1">
-        <v>40974.2</v>
+        <v>22812.4</v>
       </c>
       <c r="J7" s="1">
-        <v>11.778426158821</v>
+        <v>6.4063687377383</v>
       </c>
       <c r="K7">
         <v>0.0</v>
       </c>
       <c r="L7">
         <v>0.0</v>
       </c>
       <c r="M7" s="1">
-        <v>388849.2</v>
+        <v>378901.8</v>
       </c>
       <c r="N7" s="1">
-        <v>388849.2</v>
+        <v>378901.8</v>
       </c>
       <c r="O7" s="1">
-        <v>0.25</v>
+        <v>0.24</v>
       </c>
       <c r="P7">
         <v>1</v>
       </c>
     </row>
     <row r="8" spans="1:16">
       <c r="A8" t="s">
         <v>40</v>
       </c>
       <c r="B8" t="s">
         <v>41</v>
       </c>
       <c r="C8" s="1">
-        <v>1987.0</v>
+        <v>2030.0</v>
       </c>
       <c r="D8" s="1">
-        <v>236.07</v>
+        <v>251.44</v>
       </c>
       <c r="E8" s="1">
-        <v>283.51850528</v>
+        <v>282.8202069</v>
       </c>
       <c r="F8" t="s">
         <v>28</v>
       </c>
       <c r="G8">
-        <v>1.17</v>
+        <v>1.16</v>
       </c>
       <c r="H8" s="1">
-        <v>489179.59</v>
+        <v>498450.51</v>
       </c>
       <c r="I8" s="1">
-        <v>-88555.18</v>
+        <v>-56869.75</v>
       </c>
       <c r="J8" s="1">
-        <v>-18.102795335349</v>
+        <v>-11.409307214873</v>
       </c>
       <c r="K8">
         <v>0.0</v>
       </c>
       <c r="L8">
         <v>0.0</v>
       </c>
       <c r="M8" s="1">
-        <v>400624.41</v>
+        <v>441580.76</v>
       </c>
       <c r="N8" s="1">
-        <v>400624.41</v>
+        <v>441580.76</v>
       </c>
       <c r="O8" s="1">
-        <v>0.26</v>
+        <v>0.28</v>
       </c>
       <c r="P8">
         <v>1</v>
       </c>
     </row>
     <row r="9" spans="1:16">
       <c r="A9" t="s">
         <v>42</v>
       </c>
       <c r="B9" t="s">
         <v>43</v>
       </c>
       <c r="C9" s="1">
-        <v>3834.0</v>
+        <v>3916.0</v>
       </c>
       <c r="D9" s="1">
-        <v>445.5</v>
+        <v>466.38</v>
       </c>
       <c r="E9" s="1">
-        <v>207.70210485</v>
+        <v>213.09505107</v>
       </c>
       <c r="F9" t="s">
         <v>28</v>
       </c>
       <c r="G9">
-        <v>1.17</v>
+        <v>1.16</v>
       </c>
       <c r="H9" s="1">
-        <v>685289.17</v>
+        <v>718117.6</v>
       </c>
       <c r="I9" s="1">
-        <v>773520.24</v>
+        <v>861901.5</v>
       </c>
       <c r="J9" s="1">
-        <v>112.87501304012</v>
+        <v>120.02233338941</v>
       </c>
       <c r="K9">
         <v>0.0</v>
       </c>
       <c r="L9">
         <v>0.0</v>
       </c>
       <c r="M9" s="1">
-        <v>1458809.41</v>
+        <v>1580019.1</v>
       </c>
       <c r="N9" s="1">
-        <v>1458809.41</v>
+        <v>1580019.1</v>
       </c>
       <c r="O9" s="1">
-        <v>0.95</v>
+        <v>0.99</v>
       </c>
       <c r="P9">
         <v>1</v>
       </c>
     </row>
     <row r="10" spans="1:16">
       <c r="A10" t="s">
         <v>44</v>
       </c>
       <c r="B10" t="s">
         <v>45</v>
       </c>
       <c r="C10" s="1">
         <v>2864.0</v>
       </c>
       <c r="D10" s="1">
-        <v>28290.0</v>
+        <v>26765.0</v>
       </c>
       <c r="E10" s="1">
         <v>19207.82751397</v>
       </c>
       <c r="F10" t="s">
         <v>46</v>
       </c>
       <c r="G10">
-        <v>184.84</v>
+        <v>185.25</v>
       </c>
       <c r="H10" s="1">
         <v>304148.91</v>
       </c>
       <c r="I10" s="1">
-        <v>134198.87</v>
+        <v>109642.38</v>
       </c>
       <c r="J10" s="1">
-        <v>44.122752240013</v>
+        <v>36.048914329497</v>
       </c>
       <c r="K10">
         <v>0.0</v>
       </c>
       <c r="L10">
         <v>0.0</v>
       </c>
       <c r="M10" s="1">
-        <v>438347.78</v>
+        <v>413791.29</v>
       </c>
       <c r="N10" s="1">
-        <v>438347.78</v>
+        <v>413791.29</v>
       </c>
       <c r="O10" s="1">
-        <v>0.28</v>
+        <v>0.26</v>
       </c>
       <c r="P10">
         <v>1</v>
       </c>
     </row>
     <row r="11" spans="1:16">
       <c r="A11" t="s">
         <v>47</v>
       </c>
       <c r="B11" t="s">
         <v>48</v>
       </c>
       <c r="C11" s="1">
-        <v>3038.0</v>
+        <v>3103.0</v>
       </c>
       <c r="D11" s="1">
-        <v>115.48</v>
+        <v>118.24</v>
       </c>
       <c r="E11" s="1">
-        <v>108.27484529</v>
+        <v>108.44336771</v>
       </c>
       <c r="F11" t="s">
         <v>28</v>
       </c>
       <c r="G11">
-        <v>1.17</v>
+        <v>1.16</v>
       </c>
       <c r="H11" s="1">
-        <v>285532.71</v>
+        <v>292040.03</v>
       </c>
       <c r="I11" s="1">
-        <v>14102.8</v>
+        <v>25373.86</v>
       </c>
       <c r="J11" s="1">
-        <v>4.9391188841377</v>
+        <v>8.6884869858423</v>
       </c>
       <c r="K11">
         <v>0.0</v>
       </c>
       <c r="L11">
         <v>0.0</v>
       </c>
       <c r="M11" s="1">
-        <v>299635.51</v>
+        <v>317413.89</v>
       </c>
       <c r="N11" s="1">
-        <v>299635.51</v>
+        <v>317413.89</v>
       </c>
       <c r="O11" s="1">
-        <v>0.19</v>
+        <v>0.2</v>
       </c>
       <c r="P11">
         <v>1</v>
       </c>
     </row>
     <row r="12" spans="1:16">
       <c r="A12" t="s">
         <v>49</v>
       </c>
       <c r="B12" t="s">
         <v>50</v>
       </c>
       <c r="C12" s="1">
-        <v>1655.0</v>
+        <v>1691.0</v>
       </c>
       <c r="D12" s="1">
-        <v>268.5</v>
+        <v>228.02</v>
       </c>
       <c r="E12" s="1">
-        <v>234.75935347</v>
+        <v>235.02089296</v>
       </c>
       <c r="F12" t="s">
         <v>51</v>
       </c>
       <c r="G12">
-        <v>1.6</v>
+        <v>1.61</v>
       </c>
       <c r="H12" s="1">
-        <v>243028.04</v>
+        <v>248585.58</v>
       </c>
       <c r="I12" s="1">
-        <v>33905.46</v>
+        <v>-8900.23</v>
       </c>
       <c r="J12" s="1">
-        <v>13.951254349087</v>
+        <v>-3.5803484659086</v>
       </c>
       <c r="K12">
         <v>0.0</v>
       </c>
       <c r="L12">
         <v>0.0</v>
       </c>
       <c r="M12" s="1">
-        <v>276933.5</v>
+        <v>239685.35</v>
       </c>
       <c r="N12" s="1">
-        <v>276933.5</v>
+        <v>239685.35</v>
       </c>
       <c r="O12" s="1">
-        <v>0.18</v>
+        <v>0.15</v>
       </c>
       <c r="P12">
         <v>1</v>
       </c>
     </row>
     <row r="13" spans="1:16">
       <c r="A13" t="s">
         <v>52</v>
       </c>
       <c r="B13" t="s">
         <v>53</v>
       </c>
       <c r="C13" s="1">
-        <v>43692.0</v>
+        <v>44675.0</v>
       </c>
       <c r="D13" s="1">
-        <v>86.95</v>
+        <v>74.0</v>
       </c>
       <c r="E13" s="1">
-        <v>77.48506614</v>
+        <v>77.64496184</v>
       </c>
       <c r="F13" t="s">
         <v>54</v>
       </c>
       <c r="G13">
-        <v>9.17</v>
+        <v>9.06</v>
       </c>
       <c r="H13" s="1">
-        <v>376337.44</v>
+        <v>385502.12</v>
       </c>
       <c r="I13" s="1">
-        <v>38013.65</v>
+        <v>-20457.9</v>
       </c>
       <c r="J13" s="1">
-        <v>10.100948234117</v>
+        <v>-5.3068190649639</v>
       </c>
       <c r="K13">
         <v>0.0</v>
       </c>
       <c r="L13">
         <v>0.0</v>
       </c>
       <c r="M13" s="1">
-        <v>414351.09</v>
+        <v>365044.22</v>
       </c>
       <c r="N13" s="1">
-        <v>414351.09</v>
+        <v>365044.22</v>
       </c>
       <c r="O13" s="1">
-        <v>0.27</v>
+        <v>0.23</v>
       </c>
       <c r="P13">
         <v>1</v>
       </c>
     </row>
     <row r="14" spans="1:16">
       <c r="A14" t="s">
         <v>55</v>
       </c>
       <c r="B14" t="s">
         <v>56</v>
       </c>
       <c r="C14" s="1">
-        <v>2806.0</v>
+        <v>2867.0</v>
       </c>
       <c r="D14" s="1">
-        <v>177.02</v>
+        <v>183.4</v>
       </c>
       <c r="E14" s="1">
-        <v>170.43754811</v>
+        <v>170.61045692</v>
       </c>
       <c r="F14" t="s">
         <v>8</v>
       </c>
       <c r="G14">
         <v>1.0</v>
       </c>
       <c r="H14" s="1">
-        <v>478247.76</v>
+        <v>489140.18</v>
       </c>
       <c r="I14" s="1">
-        <v>18470.36</v>
+        <v>36667.62</v>
       </c>
       <c r="J14" s="1">
-        <v>3.8620902270405</v>
+        <v>7.4963418462168</v>
       </c>
       <c r="K14">
         <v>0.0</v>
       </c>
       <c r="L14">
         <v>0.0</v>
       </c>
       <c r="M14" s="1">
-        <v>496718.12</v>
+        <v>525807.8</v>
       </c>
       <c r="N14" s="1">
-        <v>496718.12</v>
+        <v>525807.8</v>
       </c>
       <c r="O14" s="1">
-        <v>0.32</v>
+        <v>0.33</v>
       </c>
       <c r="P14">
         <v>1</v>
       </c>
     </row>
     <row r="15" spans="1:16">
       <c r="A15" t="s">
         <v>57</v>
       </c>
       <c r="B15" t="s">
         <v>58</v>
       </c>
       <c r="C15" s="1">
-        <v>2763.0</v>
+        <v>2823.0</v>
       </c>
       <c r="D15" s="1">
-        <v>132.97</v>
+        <v>133.54</v>
       </c>
       <c r="E15" s="1">
-        <v>130.23022801</v>
+        <v>130.31849805</v>
       </c>
       <c r="F15" t="s">
         <v>28</v>
       </c>
       <c r="G15">
-        <v>1.17</v>
+        <v>1.16</v>
       </c>
       <c r="H15" s="1">
-        <v>310968.19</v>
+        <v>317907.19</v>
       </c>
       <c r="I15" s="1">
-        <v>2817.62</v>
+        <v>8231.25</v>
       </c>
       <c r="J15" s="1">
-        <v>0.90607981478749</v>
+        <v>2.589199067816</v>
       </c>
       <c r="K15">
         <v>0.0</v>
       </c>
       <c r="L15">
         <v>0.0</v>
       </c>
       <c r="M15" s="1">
-        <v>313785.81</v>
+        <v>326138.44</v>
       </c>
       <c r="N15" s="1">
-        <v>313785.81</v>
+        <v>326138.44</v>
       </c>
       <c r="O15" s="1">
         <v>0.2</v>
       </c>
       <c r="P15">
         <v>1</v>
       </c>
     </row>
     <row r="16" spans="1:16">
       <c r="A16" t="s">
         <v>59</v>
       </c>
       <c r="B16" t="s">
         <v>60</v>
       </c>
       <c r="C16" s="1">
-        <v>1717.0</v>
+        <v>1754.0</v>
       </c>
       <c r="D16" s="1">
-        <v>173.44</v>
+        <v>178.96</v>
       </c>
       <c r="E16" s="1">
-        <v>168.11610949</v>
+        <v>168.18331813</v>
       </c>
       <c r="F16" t="s">
         <v>8</v>
       </c>
       <c r="G16">
         <v>1.0</v>
       </c>
       <c r="H16" s="1">
-        <v>288655.36</v>
+        <v>294993.54</v>
       </c>
       <c r="I16" s="1">
-        <v>9141.12</v>
+        <v>18902.3</v>
       </c>
       <c r="J16" s="1">
-        <v>3.1667937848097</v>
+        <v>6.4076996397955</v>
       </c>
       <c r="K16">
         <v>0.0</v>
       </c>
       <c r="L16">
         <v>0.0</v>
       </c>
       <c r="M16" s="1">
-        <v>297796.48</v>
+        <v>313895.84</v>
       </c>
       <c r="N16" s="1">
-        <v>297796.48</v>
+        <v>313895.84</v>
       </c>
       <c r="O16" s="1">
-        <v>0.19</v>
+        <v>0.2</v>
       </c>
       <c r="P16">
         <v>1</v>
       </c>
     </row>
     <row r="17" spans="1:16">
       <c r="A17" t="s">
         <v>61</v>
       </c>
       <c r="B17" t="s">
         <v>62</v>
       </c>
       <c r="C17" s="1">
-        <v>5842.0</v>
+        <v>5971.0</v>
       </c>
       <c r="D17" s="1">
-        <v>77.95</v>
+        <v>82.6</v>
       </c>
       <c r="E17" s="1">
-        <v>76.15827628</v>
+        <v>76.21506783</v>
       </c>
       <c r="F17" t="s">
         <v>51</v>
       </c>
       <c r="G17">
-        <v>1.6</v>
+        <v>1.61</v>
       </c>
       <c r="H17" s="1">
-        <v>275512.79</v>
+        <v>281864.35</v>
       </c>
       <c r="I17" s="1">
-        <v>8286.23</v>
+        <v>24721.46</v>
       </c>
       <c r="J17" s="1">
-        <v>3.0075663637975</v>
+        <v>8.7706941299955</v>
       </c>
       <c r="K17">
         <v>0.0</v>
       </c>
       <c r="L17">
         <v>0.0</v>
       </c>
       <c r="M17" s="1">
-        <v>283799.02</v>
+        <v>306585.81</v>
       </c>
       <c r="N17" s="1">
-        <v>283799.02</v>
+        <v>306585.81</v>
       </c>
       <c r="O17" s="1">
-        <v>0.18</v>
+        <v>0.19</v>
       </c>
       <c r="P17">
         <v>1</v>
       </c>
     </row>
     <row r="18" spans="1:16">
       <c r="A18" t="s">
         <v>63</v>
       </c>
       <c r="B18" t="s">
         <v>64</v>
       </c>
       <c r="C18" s="1">
-        <v>1422.0</v>
+        <v>1454.0</v>
       </c>
       <c r="D18" s="1">
-        <v>372.3</v>
+        <v>372.8</v>
       </c>
       <c r="E18" s="1">
-        <v>358.62836146</v>
+        <v>359.20366575</v>
       </c>
       <c r="F18" t="s">
         <v>8</v>
       </c>
       <c r="G18">
         <v>1.0</v>
       </c>
       <c r="H18" s="1">
-        <v>509969.53</v>
+        <v>522282.13</v>
       </c>
       <c r="I18" s="1">
-        <v>19441.07</v>
+        <v>19769.07</v>
       </c>
       <c r="J18" s="1">
-        <v>3.8122022702023</v>
+        <v>3.7851323766333</v>
       </c>
       <c r="K18">
         <v>0.0</v>
       </c>
       <c r="L18">
         <v>0.0</v>
       </c>
       <c r="M18" s="1">
-        <v>529410.6</v>
+        <v>542051.2</v>
       </c>
       <c r="N18" s="1">
-        <v>529410.6</v>
+        <v>542051.2</v>
       </c>
       <c r="O18" s="1">
         <v>0.34</v>
       </c>
       <c r="P18">
         <v>1</v>
       </c>
     </row>
     <row r="19" spans="1:16">
       <c r="A19" t="s">
         <v>65</v>
       </c>
       <c r="B19" t="s">
         <v>66</v>
       </c>
       <c r="C19" s="1">
-        <v>996.0</v>
+        <v>1017.0</v>
       </c>
       <c r="D19" s="1">
-        <v>291.48</v>
+        <v>303.05</v>
       </c>
       <c r="E19" s="1">
-        <v>334.72699799</v>
+        <v>334.01570305</v>
       </c>
       <c r="F19" t="s">
         <v>28</v>
       </c>
       <c r="G19">
-        <v>1.17</v>
+        <v>1.16</v>
       </c>
       <c r="H19" s="1">
-        <v>289424.05</v>
+        <v>294851.19</v>
       </c>
       <c r="I19" s="1">
-        <v>-41472.49</v>
+        <v>-28217.53</v>
       </c>
       <c r="J19" s="1">
-        <v>-14.329317138641</v>
+        <v>-9.5700919504513</v>
       </c>
       <c r="K19">
         <v>0.0</v>
       </c>
       <c r="L19">
         <v>0.0</v>
       </c>
       <c r="M19" s="1">
-        <v>247951.56</v>
+        <v>266633.66</v>
       </c>
       <c r="N19" s="1">
-        <v>247951.56</v>
+        <v>266633.66</v>
       </c>
       <c r="O19" s="1">
-        <v>0.16</v>
+        <v>0.17</v>
       </c>
       <c r="P19">
         <v>1</v>
       </c>
     </row>
     <row r="20" spans="1:16">
       <c r="A20" t="s">
         <v>67</v>
       </c>
       <c r="B20" t="s">
         <v>68</v>
       </c>
       <c r="C20" s="1">
-        <v>16413.0</v>
+        <v>16777.0</v>
       </c>
       <c r="D20" s="1">
-        <v>402.62</v>
+        <v>368.53</v>
       </c>
       <c r="E20" s="1">
-        <v>282.47702553</v>
+        <v>284.72744591</v>
       </c>
       <c r="F20" t="s">
         <v>28</v>
       </c>
       <c r="G20">
-        <v>1.17</v>
+        <v>1.16</v>
       </c>
       <c r="H20" s="1">
-        <v>3991495.29</v>
+        <v>4112479.93</v>
       </c>
       <c r="I20" s="1">
-        <v>1652440.36</v>
+        <v>1236449.74</v>
       </c>
       <c r="J20" s="1">
-        <v>41.39903068757</v>
+        <v>30.065793901637</v>
       </c>
       <c r="K20">
         <v>0.0</v>
       </c>
       <c r="L20">
         <v>0.0</v>
       </c>
       <c r="M20" s="1">
-        <v>5643935.65</v>
+        <v>5348929.67</v>
       </c>
       <c r="N20" s="1">
-        <v>5643935.65</v>
+        <v>5348929.67</v>
       </c>
       <c r="O20" s="1">
-        <v>3.66</v>
+        <v>3.35</v>
       </c>
       <c r="P20">
         <v>1</v>
       </c>
     </row>
     <row r="21" spans="1:16">
       <c r="A21" t="s">
         <v>69</v>
       </c>
       <c r="B21" t="s">
         <v>70</v>
       </c>
       <c r="C21" s="1">
-        <v>5818.0</v>
+        <v>5947.0</v>
       </c>
       <c r="D21" s="1">
-        <v>50.92</v>
+        <v>53.68</v>
       </c>
       <c r="E21" s="1">
-        <v>57.42816947</v>
+        <v>57.32906844</v>
       </c>
       <c r="F21" t="s">
         <v>8</v>
       </c>
       <c r="G21">
         <v>1.0</v>
       </c>
       <c r="H21" s="1">
-        <v>334117.09</v>
+        <v>340935.97</v>
       </c>
       <c r="I21" s="1">
-        <v>-37864.53</v>
+        <v>-21701.01</v>
       </c>
       <c r="J21" s="1">
-        <v>-11.332712732533</v>
+        <v>-6.3651277393817</v>
       </c>
       <c r="K21">
         <v>0.0</v>
       </c>
       <c r="L21">
         <v>0.0</v>
       </c>
       <c r="M21" s="1">
-        <v>296252.56</v>
+        <v>319234.96</v>
       </c>
       <c r="N21" s="1">
-        <v>296252.56</v>
+        <v>319234.96</v>
       </c>
       <c r="O21" s="1">
-        <v>0.19</v>
+        <v>0.2</v>
       </c>
       <c r="P21">
         <v>1</v>
       </c>
     </row>
     <row r="22" spans="1:16">
       <c r="A22" t="s">
         <v>71</v>
       </c>
       <c r="B22" t="s">
         <v>72</v>
       </c>
       <c r="C22" s="1">
-        <v>1083.0</v>
+        <v>1107.0</v>
       </c>
       <c r="D22" s="1">
-        <v>309.61</v>
+        <v>310.66</v>
       </c>
       <c r="E22" s="1">
-        <v>303.6554386</v>
+        <v>303.82393857</v>
       </c>
       <c r="F22" t="s">
         <v>28</v>
       </c>
       <c r="G22">
-        <v>1.17</v>
+        <v>1.16</v>
       </c>
       <c r="H22" s="1">
-        <v>282588.82</v>
+        <v>289020.83</v>
       </c>
       <c r="I22" s="1">
-        <v>3790.84</v>
+        <v>8496.79</v>
       </c>
       <c r="J22" s="1">
-        <v>1.3414684982937</v>
+        <v>2.9398538506723</v>
       </c>
       <c r="K22">
         <v>0.0</v>
       </c>
       <c r="L22">
         <v>0.0</v>
       </c>
       <c r="M22" s="1">
-        <v>286379.66</v>
+        <v>297517.62</v>
       </c>
       <c r="N22" s="1">
-        <v>286379.66</v>
+        <v>297517.62</v>
       </c>
       <c r="O22" s="1">
         <v>0.19</v>
       </c>
       <c r="P22">
         <v>1</v>
       </c>
     </row>
     <row r="23" spans="1:16">
       <c r="A23" t="s">
         <v>73</v>
       </c>
       <c r="B23" t="s">
         <v>74</v>
       </c>
       <c r="C23" s="1">
-        <v>1915.0</v>
+        <v>1957.0</v>
       </c>
       <c r="D23" s="1">
-        <v>173.87</v>
+        <v>194.12</v>
       </c>
       <c r="E23" s="1">
-        <v>185.6438329</v>
+        <v>185.6215534</v>
       </c>
       <c r="F23" t="s">
         <v>28</v>
       </c>
       <c r="G23">
-        <v>1.17</v>
+        <v>1.16</v>
       </c>
       <c r="H23" s="1">
-        <v>311027.29</v>
+        <v>317700.2</v>
       </c>
       <c r="I23" s="1">
-        <v>-26651.79</v>
+        <v>10955.25</v>
       </c>
       <c r="J23" s="1">
-        <v>-8.5689554765436</v>
+        <v>3.4482981124973</v>
       </c>
       <c r="K23">
         <v>0.0</v>
       </c>
       <c r="L23">
         <v>0.0</v>
       </c>
       <c r="M23" s="1">
-        <v>284375.5</v>
+        <v>328655.45</v>
       </c>
       <c r="N23" s="1">
-        <v>284375.5</v>
+        <v>328655.45</v>
       </c>
       <c r="O23" s="1">
-        <v>0.18</v>
+        <v>0.21</v>
       </c>
       <c r="P23">
         <v>1</v>
       </c>
     </row>
     <row r="24" spans="1:16">
       <c r="A24" t="s">
         <v>75</v>
       </c>
       <c r="B24" t="s">
         <v>76</v>
       </c>
       <c r="C24" s="1">
-        <v>739.0</v>
+        <v>755.0</v>
       </c>
       <c r="D24" s="1">
-        <v>469.18</v>
+        <v>454.66</v>
       </c>
       <c r="E24" s="1">
-        <v>466.92104195</v>
+        <v>466.58427815</v>
       </c>
       <c r="F24" t="s">
         <v>28</v>
       </c>
       <c r="G24">
-        <v>1.17</v>
+        <v>1.16</v>
       </c>
       <c r="H24" s="1">
-        <v>300143.19</v>
+        <v>306354.17</v>
       </c>
       <c r="I24" s="1">
-        <v>-4013.01</v>
+        <v>-9383.58</v>
       </c>
       <c r="J24" s="1">
-        <v>-1.3370318347053</v>
+        <v>-3.0629842577302</v>
       </c>
       <c r="K24">
         <v>0.0</v>
       </c>
       <c r="L24">
         <v>0.0</v>
       </c>
       <c r="M24" s="1">
-        <v>296130.18</v>
+        <v>296970.59</v>
       </c>
       <c r="N24" s="1">
-        <v>296130.18</v>
+        <v>296970.59</v>
       </c>
       <c r="O24" s="1">
         <v>0.19</v>
       </c>
       <c r="P24">
         <v>1</v>
       </c>
     </row>
     <row r="25" spans="1:16">
       <c r="A25" t="s">
         <v>77</v>
       </c>
       <c r="B25" t="s">
         <v>78</v>
       </c>
       <c r="C25" s="1">
-        <v>1533.0</v>
+        <v>1566.0</v>
       </c>
       <c r="D25" s="1">
-        <v>231.42</v>
+        <v>226.55</v>
       </c>
       <c r="E25" s="1">
-        <v>220.5974364</v>
+        <v>220.67418902</v>
       </c>
       <c r="F25" t="s">
         <v>28</v>
       </c>
       <c r="G25">
-        <v>1.17</v>
+        <v>1.16</v>
       </c>
       <c r="H25" s="1">
-        <v>290591.23</v>
+        <v>296959.92</v>
       </c>
       <c r="I25" s="1">
-        <v>12408.18</v>
+        <v>9967.41</v>
       </c>
       <c r="J25" s="1">
-        <v>4.2699774525198</v>
+        <v>3.3564832587509</v>
       </c>
       <c r="K25">
         <v>0.0</v>
       </c>
       <c r="L25">
         <v>0.0</v>
       </c>
       <c r="M25" s="1">
-        <v>302999.41</v>
+        <v>306927.33</v>
       </c>
       <c r="N25" s="1">
-        <v>302999.41</v>
+        <v>306927.33</v>
       </c>
       <c r="O25" s="1">
-        <v>0.2</v>
+        <v>0.19</v>
       </c>
       <c r="P25">
         <v>1</v>
       </c>
     </row>
     <row r="26" spans="1:16">
       <c r="A26" t="s">
         <v>79</v>
       </c>
       <c r="B26" t="s">
         <v>80</v>
       </c>
       <c r="C26" s="1">
-        <v>1612.0</v>
+        <v>1648.0</v>
       </c>
       <c r="D26" s="1">
-        <v>336.45</v>
+        <v>349.58</v>
       </c>
       <c r="E26" s="1">
-        <v>331.57382134</v>
+        <v>331.66259102</v>
       </c>
       <c r="F26" t="s">
         <v>28</v>
       </c>
       <c r="G26">
-        <v>1.17</v>
+        <v>1.16</v>
       </c>
       <c r="H26" s="1">
-        <v>463424.74</v>
+        <v>473823.37</v>
       </c>
       <c r="I26" s="1">
-        <v>-207.93</v>
+        <v>24582.93</v>
       </c>
       <c r="J26" s="1">
-        <v>-0.044868126807386</v>
+        <v>5.188205469899</v>
       </c>
       <c r="K26">
         <v>0.0</v>
       </c>
       <c r="L26">
         <v>0.0</v>
       </c>
       <c r="M26" s="1">
-        <v>463216.81</v>
+        <v>498406.3</v>
       </c>
       <c r="N26" s="1">
-        <v>463216.81</v>
+        <v>498406.3</v>
       </c>
       <c r="O26" s="1">
-        <v>0.3</v>
+        <v>0.31</v>
       </c>
       <c r="P26">
         <v>1</v>
       </c>
     </row>
     <row r="27" spans="1:16">
       <c r="A27" t="s">
         <v>81</v>
       </c>
       <c r="B27" t="s">
         <v>82</v>
       </c>
       <c r="C27" s="1">
-        <v>1496.0</v>
+        <v>1528.0</v>
       </c>
       <c r="D27" s="1">
-        <v>432.39</v>
+        <v>401.39</v>
       </c>
       <c r="E27" s="1">
-        <v>286.90895722</v>
+        <v>289.18337696</v>
       </c>
       <c r="F27" t="s">
         <v>28</v>
       </c>
       <c r="G27">
-        <v>1.17</v>
+        <v>1.16</v>
       </c>
       <c r="H27" s="1">
-        <v>371213.84</v>
+        <v>382105.0</v>
       </c>
       <c r="I27" s="1">
-        <v>181252.69</v>
+        <v>148497.92</v>
       </c>
       <c r="J27" s="1">
-        <v>48.827029186196</v>
+        <v>38.863118776253</v>
       </c>
       <c r="K27">
         <v>0.0</v>
       </c>
       <c r="L27">
         <v>0.0</v>
       </c>
       <c r="M27" s="1">
-        <v>552466.53</v>
+        <v>530602.92</v>
       </c>
       <c r="N27" s="1">
-        <v>552466.53</v>
+        <v>530602.92</v>
       </c>
       <c r="O27" s="1">
-        <v>0.36</v>
+        <v>0.33</v>
       </c>
       <c r="P27">
         <v>1</v>
       </c>
     </row>
     <row r="28" spans="1:16">
       <c r="A28" t="s">
         <v>83</v>
       </c>
       <c r="B28" t="s">
         <v>84</v>
       </c>
       <c r="C28" s="1">
-        <v>4753.0</v>
+        <v>4856.0</v>
       </c>
       <c r="D28" s="1">
-        <v>68.54</v>
+        <v>67.7</v>
       </c>
       <c r="E28" s="1">
-        <v>57.72351778</v>
+        <v>58.00002059</v>
       </c>
       <c r="F28" t="s">
         <v>8</v>
       </c>
       <c r="G28">
         <v>1.0</v>
       </c>
       <c r="H28" s="1">
-        <v>274359.88</v>
+        <v>281648.1</v>
       </c>
       <c r="I28" s="1">
-        <v>51410.74</v>
+        <v>47103.1</v>
       </c>
       <c r="J28" s="1">
-        <v>18.738432164353</v>
+        <v>16.72409648778</v>
       </c>
       <c r="K28">
         <v>0.0</v>
       </c>
       <c r="L28">
         <v>0.0</v>
       </c>
       <c r="M28" s="1">
-        <v>325770.62</v>
+        <v>328751.2</v>
       </c>
       <c r="N28" s="1">
-        <v>325770.62</v>
+        <v>328751.2</v>
       </c>
       <c r="O28" s="1">
         <v>0.21</v>
       </c>
       <c r="P28">
         <v>1</v>
       </c>
     </row>
     <row r="29" spans="1:16">
       <c r="A29" t="s">
         <v>85</v>
       </c>
       <c r="B29" t="s">
         <v>86</v>
       </c>
       <c r="C29" s="1">
-        <v>1032.0</v>
+        <v>1054.0</v>
       </c>
       <c r="D29" s="1">
-        <v>310.9</v>
+        <v>328.53</v>
       </c>
       <c r="E29" s="1">
-        <v>341.92652132</v>
+        <v>341.50074953</v>
       </c>
       <c r="F29" t="s">
         <v>28</v>
       </c>
       <c r="G29">
-        <v>1.17</v>
+        <v>1.16</v>
       </c>
       <c r="H29" s="1">
-        <v>302001.12</v>
+        <v>308089.82</v>
       </c>
       <c r="I29" s="1">
-        <v>-27970.46</v>
+        <v>-8521.85</v>
       </c>
       <c r="J29" s="1">
-        <v>-9.2617073738005</v>
+        <v>-2.7660277772242</v>
       </c>
       <c r="K29">
         <v>0.0</v>
       </c>
       <c r="L29">
         <v>0.0</v>
       </c>
       <c r="M29" s="1">
-        <v>274030.66</v>
+        <v>299567.97</v>
       </c>
       <c r="N29" s="1">
-        <v>274030.66</v>
+        <v>299567.97</v>
       </c>
       <c r="O29" s="1">
-        <v>0.18</v>
+        <v>0.19</v>
       </c>
       <c r="P29">
         <v>1</v>
       </c>
     </row>
     <row r="30" spans="1:16">
       <c r="A30" t="s">
         <v>87</v>
       </c>
       <c r="B30" t="s">
         <v>88</v>
       </c>
       <c r="C30" s="1">
-        <v>2965.0</v>
+        <v>3030.0</v>
       </c>
       <c r="D30" s="1">
-        <v>131.6</v>
+        <v>128.03</v>
       </c>
       <c r="E30" s="1">
-        <v>129.41089039</v>
+        <v>129.43923102</v>
       </c>
       <c r="F30" t="s">
         <v>28</v>
       </c>
       <c r="G30">
-        <v>1.17</v>
+        <v>1.16</v>
       </c>
       <c r="H30" s="1">
-        <v>328413.95</v>
+        <v>335727.31</v>
       </c>
       <c r="I30" s="1">
-        <v>4843.09</v>
+        <v>-117.91</v>
       </c>
       <c r="J30" s="1">
-        <v>1.4746907066524</v>
+        <v>-0.035120765123338</v>
       </c>
       <c r="K30">
         <v>0.0</v>
       </c>
       <c r="L30">
         <v>0.0</v>
       </c>
       <c r="M30" s="1">
-        <v>333257.04</v>
+        <v>335609.4</v>
       </c>
       <c r="N30" s="1">
-        <v>333257.04</v>
+        <v>335609.4</v>
       </c>
       <c r="O30" s="1">
-        <v>0.22</v>
+        <v>0.21</v>
       </c>
       <c r="P30">
         <v>1</v>
       </c>
     </row>
     <row r="31" spans="1:16">
       <c r="A31" t="s">
         <v>89</v>
       </c>
       <c r="B31" t="s">
         <v>90</v>
       </c>
       <c r="C31" s="1">
-        <v>23928.0</v>
+        <v>24457.0</v>
       </c>
       <c r="D31" s="1">
-        <v>298.87</v>
+        <v>307.34</v>
       </c>
       <c r="E31" s="1">
-        <v>253.77361877</v>
+        <v>254.9027072</v>
       </c>
       <c r="F31" t="s">
         <v>28</v>
       </c>
       <c r="G31">
-        <v>1.17</v>
+        <v>1.16</v>
       </c>
       <c r="H31" s="1">
-        <v>5306120.13</v>
+        <v>5445415.5</v>
       </c>
       <c r="I31" s="1">
-        <v>801717.22</v>
+        <v>1057408.6</v>
       </c>
       <c r="J31" s="1">
-        <v>15.109292672573</v>
+        <v>19.418327214884</v>
       </c>
       <c r="K31">
         <v>0.0</v>
       </c>
       <c r="L31">
         <v>0.0</v>
       </c>
       <c r="M31" s="1">
-        <v>6107837.35</v>
+        <v>6502824.1</v>
       </c>
       <c r="N31" s="1">
-        <v>6107837.35</v>
+        <v>6502824.1</v>
       </c>
       <c r="O31" s="1">
-        <v>3.96</v>
+        <v>4.08</v>
       </c>
       <c r="P31">
         <v>1</v>
       </c>
     </row>
     <row r="32" spans="1:16">
       <c r="A32" t="s">
         <v>91</v>
       </c>
       <c r="B32" t="s">
         <v>92</v>
       </c>
       <c r="C32" s="1">
-        <v>2285.0</v>
+        <v>2335.0</v>
       </c>
       <c r="D32" s="1">
-        <v>436.61</v>
+        <v>453.01</v>
       </c>
       <c r="E32" s="1">
-        <v>290.01068271</v>
+        <v>293.0653833</v>
       </c>
       <c r="F32" t="s">
         <v>28</v>
       </c>
       <c r="G32">
-        <v>1.17</v>
+        <v>1.16</v>
       </c>
       <c r="H32" s="1">
-        <v>570677.14</v>
+        <v>589294.86</v>
       </c>
       <c r="I32" s="1">
-        <v>281399.43</v>
+        <v>325817.48</v>
       </c>
       <c r="J32" s="1">
-        <v>49.309742808342</v>
+        <v>55.289380939111</v>
       </c>
       <c r="K32">
         <v>0.0</v>
       </c>
       <c r="L32">
         <v>0.0</v>
       </c>
       <c r="M32" s="1">
-        <v>852076.57</v>
+        <v>915112.34</v>
       </c>
       <c r="N32" s="1">
-        <v>852076.57</v>
+        <v>915112.34</v>
       </c>
       <c r="O32" s="1">
-        <v>0.55</v>
+        <v>0.57</v>
       </c>
       <c r="P32">
         <v>1</v>
       </c>
     </row>
     <row r="33" spans="1:16">
       <c r="A33" t="s">
         <v>93</v>
       </c>
       <c r="B33" t="s">
         <v>94</v>
       </c>
       <c r="C33" s="1">
-        <v>426.0</v>
+        <v>435.0</v>
       </c>
       <c r="D33" s="1">
-        <v>874.4</v>
+        <v>867.0</v>
       </c>
       <c r="E33" s="1">
-        <v>614.95896714</v>
+        <v>620.31291954</v>
       </c>
       <c r="F33" t="s">
         <v>8</v>
       </c>
       <c r="G33">
         <v>1.0</v>
       </c>
       <c r="H33" s="1">
-        <v>261972.52</v>
+        <v>269836.12</v>
       </c>
       <c r="I33" s="1">
-        <v>110521.88</v>
+        <v>107308.88</v>
       </c>
       <c r="J33" s="1">
-        <v>42.188348609999</v>
+        <v>39.768167434367</v>
       </c>
       <c r="K33">
         <v>0.0</v>
       </c>
       <c r="L33">
         <v>0.0</v>
       </c>
       <c r="M33" s="1">
-        <v>372494.4</v>
+        <v>377145.0</v>
       </c>
       <c r="N33" s="1">
-        <v>372494.4</v>
+        <v>377145.0</v>
       </c>
       <c r="O33" s="1">
         <v>0.24</v>
       </c>
       <c r="P33">
         <v>1</v>
       </c>
     </row>
     <row r="34" spans="1:16">
       <c r="A34" t="s">
         <v>95</v>
       </c>
       <c r="B34" t="s">
         <v>96</v>
       </c>
       <c r="C34" s="1">
-        <v>467.0</v>
+        <v>477.0</v>
       </c>
       <c r="D34" s="1">
-        <v>1327.0</v>
+        <v>1462.2</v>
       </c>
       <c r="E34" s="1">
-        <v>971.05417559</v>
+        <v>978.98721174</v>
       </c>
       <c r="F34" t="s">
         <v>8</v>
       </c>
       <c r="G34">
         <v>1.0</v>
       </c>
       <c r="H34" s="1">
-        <v>453482.3</v>
+        <v>466976.9</v>
       </c>
       <c r="I34" s="1">
-        <v>166226.7</v>
+        <v>230492.5</v>
       </c>
       <c r="J34" s="1">
-        <v>36.655609270748</v>
+        <v>49.358437216059</v>
       </c>
       <c r="K34">
         <v>0.0</v>
       </c>
       <c r="L34">
         <v>0.0</v>
       </c>
       <c r="M34" s="1">
-        <v>619709.0</v>
+        <v>697469.4</v>
       </c>
       <c r="N34" s="1">
-        <v>619709.0</v>
+        <v>697469.4</v>
       </c>
       <c r="O34" s="1">
-        <v>0.4</v>
+        <v>0.44</v>
       </c>
       <c r="P34">
         <v>1</v>
       </c>
     </row>
     <row r="35" spans="1:16">
       <c r="A35" t="s">
         <v>97</v>
       </c>
       <c r="B35" t="s">
         <v>98</v>
       </c>
       <c r="C35" s="1">
-        <v>1604.0</v>
+        <v>1640.0</v>
       </c>
       <c r="D35" s="1">
-        <v>137.66</v>
+        <v>138.58</v>
       </c>
       <c r="E35" s="1">
-        <v>138.11322943</v>
+        <v>138.14135366</v>
       </c>
       <c r="F35" t="s">
         <v>99</v>
       </c>
       <c r="G35">
-        <v>0.87</v>
+        <v>0.86</v>
       </c>
       <c r="H35" s="1">
-        <v>255567.29</v>
+        <v>261369.45</v>
       </c>
       <c r="I35" s="1">
-        <v>-697.27</v>
+        <v>1843.47</v>
       </c>
       <c r="J35" s="1">
-        <v>-0.27283225486329</v>
+        <v>0.70531196358258</v>
       </c>
       <c r="K35">
         <v>0.0</v>
       </c>
       <c r="L35">
         <v>0.0</v>
       </c>
       <c r="M35" s="1">
-        <v>254870.02</v>
+        <v>263212.92</v>
       </c>
       <c r="N35" s="1">
-        <v>254870.02</v>
+        <v>263212.92</v>
       </c>
       <c r="O35" s="1">
         <v>0.17</v>
       </c>
       <c r="P35">
         <v>1</v>
       </c>
     </row>
     <row r="36" spans="1:16">
       <c r="A36" t="s">
         <v>100</v>
       </c>
       <c r="B36" t="s">
         <v>101</v>
       </c>
       <c r="C36" s="1">
-        <v>14399.0</v>
+        <v>14717.0</v>
       </c>
       <c r="D36" s="1">
-        <v>24.74</v>
+        <v>22.75</v>
       </c>
       <c r="E36" s="1">
-        <v>26.71639419</v>
+        <v>26.6812754</v>
       </c>
       <c r="F36" t="s">
         <v>28</v>
       </c>
       <c r="G36">
-        <v>1.17</v>
+        <v>1.16</v>
       </c>
       <c r="H36" s="1">
-        <v>329069.62</v>
+        <v>335936.52</v>
       </c>
       <c r="I36" s="1">
-        <v>-24819.49</v>
+        <v>-46281.92</v>
       </c>
       <c r="J36" s="1">
-        <v>-7.5423218952877</v>
+        <v>-13.776983818252</v>
       </c>
       <c r="K36">
         <v>0.0</v>
       </c>
       <c r="L36">
         <v>0.0</v>
       </c>
       <c r="M36" s="1">
-        <v>304250.13</v>
+        <v>289654.6</v>
       </c>
       <c r="N36" s="1">
-        <v>304250.13</v>
+        <v>289654.6</v>
       </c>
       <c r="O36" s="1">
-        <v>0.2</v>
+        <v>0.18</v>
       </c>
       <c r="P36">
         <v>1</v>
       </c>
     </row>
     <row r="37" spans="1:16">
       <c r="A37" t="s">
         <v>102</v>
       </c>
       <c r="B37" t="s">
         <v>103</v>
       </c>
       <c r="C37" s="1">
-        <v>18386.0</v>
+        <v>18796.0</v>
       </c>
       <c r="D37" s="1">
-        <v>174.45</v>
+        <v>179.25</v>
       </c>
       <c r="E37" s="1">
-        <v>168.91511585</v>
+        <v>169.07859757</v>
       </c>
       <c r="F37" t="s">
         <v>104</v>
       </c>
       <c r="G37">
-        <v>10.92</v>
+        <v>10.9</v>
       </c>
       <c r="H37" s="1">
-        <v>286230.49</v>
+        <v>292902.92</v>
       </c>
       <c r="I37" s="1">
-        <v>7622.77</v>
+        <v>16163.83</v>
       </c>
       <c r="J37" s="1">
-        <v>2.6631579326158</v>
+        <v>5.5184939774585</v>
       </c>
       <c r="K37">
         <v>0.0</v>
       </c>
       <c r="L37">
         <v>0.0</v>
       </c>
       <c r="M37" s="1">
-        <v>293853.26</v>
+        <v>309066.75</v>
       </c>
       <c r="N37" s="1">
-        <v>293853.26</v>
+        <v>309066.75</v>
       </c>
       <c r="O37" s="1">
         <v>0.19</v>
       </c>
       <c r="P37">
         <v>1</v>
       </c>
     </row>
     <row r="38" spans="1:16">
       <c r="A38" t="s">
         <v>105</v>
       </c>
       <c r="B38" t="s">
         <v>106</v>
       </c>
       <c r="C38" s="1">
-        <v>2011.0</v>
+        <v>2055.0</v>
       </c>
       <c r="D38" s="1">
-        <v>231.03</v>
+        <v>229.96</v>
       </c>
       <c r="E38" s="1">
-        <v>260.3970363</v>
+        <v>259.93693431</v>
       </c>
       <c r="F38" t="s">
         <v>28</v>
       </c>
       <c r="G38">
-        <v>1.17</v>
+        <v>1.16</v>
       </c>
       <c r="H38" s="1">
-        <v>453848.47</v>
+        <v>462895.55</v>
       </c>
       <c r="I38" s="1">
-        <v>-57041.59</v>
+        <v>-54064.51</v>
       </c>
       <c r="J38" s="1">
-        <v>-12.568421790647</v>
+        <v>-11.679634854991</v>
       </c>
       <c r="K38">
         <v>0.0</v>
       </c>
       <c r="L38">
         <v>0.0</v>
       </c>
       <c r="M38" s="1">
-        <v>396806.88</v>
+        <v>408831.04</v>
       </c>
       <c r="N38" s="1">
-        <v>396806.88</v>
+        <v>408831.04</v>
       </c>
       <c r="O38" s="1">
         <v>0.26</v>
       </c>
       <c r="P38">
         <v>1</v>
       </c>
     </row>
     <row r="39" spans="1:16">
       <c r="A39" t="s">
         <v>107</v>
       </c>
       <c r="B39" t="s">
         <v>108</v>
       </c>
       <c r="C39" s="1">
-        <v>1634.0</v>
+        <v>1670.0</v>
       </c>
       <c r="D39" s="1">
-        <v>208.63</v>
+        <v>231.95</v>
       </c>
       <c r="E39" s="1">
-        <v>237.21032436</v>
+        <v>236.85413772</v>
       </c>
       <c r="F39" t="s">
         <v>28</v>
       </c>
       <c r="G39">
-        <v>1.17</v>
+        <v>1.16</v>
       </c>
       <c r="H39" s="1">
-        <v>337366.96</v>
+        <v>344204.15</v>
       </c>
       <c r="I39" s="1">
-        <v>-46209.75</v>
+        <v>-9091.68</v>
       </c>
       <c r="J39" s="1">
-        <v>-13.697177103531</v>
+        <v>-2.6413626912982</v>
       </c>
       <c r="K39">
         <v>0.0</v>
       </c>
       <c r="L39">
         <v>0.0</v>
       </c>
       <c r="M39" s="1">
-        <v>291157.21</v>
+        <v>335112.47</v>
       </c>
       <c r="N39" s="1">
-        <v>291157.21</v>
+        <v>335112.47</v>
       </c>
       <c r="O39" s="1">
-        <v>0.19</v>
+        <v>0.21</v>
       </c>
       <c r="P39">
         <v>1</v>
       </c>
     </row>
     <row r="40" spans="1:16">
       <c r="A40" t="s">
         <v>109</v>
       </c>
       <c r="B40" t="s">
         <v>110</v>
       </c>
       <c r="C40" s="1">
-        <v>10619.0</v>
+        <v>10855.0</v>
       </c>
       <c r="D40" s="1">
-        <v>38.9</v>
+        <v>39.52</v>
       </c>
       <c r="E40" s="1">
-        <v>39.75398908</v>
+        <v>39.76118379</v>
       </c>
       <c r="F40" t="s">
         <v>8</v>
       </c>
       <c r="G40">
         <v>1.0</v>
       </c>
       <c r="H40" s="1">
-        <v>422147.61</v>
+        <v>431607.65</v>
       </c>
       <c r="I40" s="1">
-        <v>-9068.51</v>
+        <v>-2618.05</v>
       </c>
       <c r="J40" s="1">
-        <v>-2.1481846124866</v>
+        <v>-0.60658100012824</v>
       </c>
       <c r="K40">
         <v>0.0</v>
       </c>
       <c r="L40">
         <v>0.0</v>
       </c>
       <c r="M40" s="1">
-        <v>413079.1</v>
+        <v>428989.6</v>
       </c>
       <c r="N40" s="1">
-        <v>413079.1</v>
+        <v>428989.6</v>
       </c>
       <c r="O40" s="1">
         <v>0.27</v>
       </c>
       <c r="P40">
         <v>1</v>
       </c>
     </row>
     <row r="41" spans="1:16">
       <c r="A41" t="s">
         <v>111</v>
       </c>
       <c r="B41" t="s">
         <v>112</v>
       </c>
       <c r="C41" s="1">
-        <v>766.0</v>
+        <v>783.0</v>
       </c>
       <c r="D41" s="1">
-        <v>376.82</v>
+        <v>486.12</v>
       </c>
       <c r="E41" s="1">
-        <v>508.69953003</v>
+        <v>506.47463602</v>
       </c>
       <c r="F41" t="s">
         <v>28</v>
       </c>
       <c r="G41">
-        <v>1.17</v>
+        <v>1.16</v>
       </c>
       <c r="H41" s="1">
-        <v>339395.29</v>
+        <v>345337.9</v>
       </c>
       <c r="I41" s="1">
-        <v>-92870.01</v>
+        <v>-16043.01</v>
       </c>
       <c r="J41" s="1">
-        <v>-27.363376197707</v>
+        <v>-4.6455978333105</v>
       </c>
       <c r="K41">
         <v>0.0</v>
       </c>
       <c r="L41">
         <v>0.0</v>
       </c>
       <c r="M41" s="1">
-        <v>246525.28</v>
+        <v>329294.89</v>
       </c>
       <c r="N41" s="1">
-        <v>246525.28</v>
+        <v>329294.89</v>
       </c>
       <c r="O41" s="1">
-        <v>0.16</v>
+        <v>0.21</v>
       </c>
       <c r="P41">
         <v>1</v>
       </c>
     </row>
     <row r="42" spans="1:16">
       <c r="A42" t="s">
         <v>113</v>
       </c>
       <c r="B42" t="s">
         <v>114</v>
       </c>
       <c r="C42" s="1">
-        <v>29721.0</v>
+        <v>30387.0</v>
       </c>
       <c r="D42" s="1">
-        <v>10.278</v>
+        <v>10.674</v>
       </c>
       <c r="E42" s="1">
-        <v>8.59085899</v>
+        <v>8.63423602</v>
       </c>
       <c r="F42" t="s">
         <v>8</v>
       </c>
       <c r="G42">
         <v>1.0</v>
       </c>
       <c r="H42" s="1">
-        <v>255328.92</v>
+        <v>262368.53</v>
       </c>
       <c r="I42" s="1">
-        <v>50143.52</v>
+        <v>61982.31</v>
       </c>
       <c r="J42" s="1">
-        <v>19.638793756696</v>
+        <v>23.624140440929</v>
       </c>
       <c r="K42">
         <v>0.0</v>
       </c>
       <c r="L42">
         <v>0.0</v>
       </c>
       <c r="M42" s="1">
-        <v>305472.44</v>
+        <v>324350.84</v>
       </c>
       <c r="N42" s="1">
-        <v>305472.44</v>
+        <v>324350.84</v>
       </c>
       <c r="O42" s="1">
         <v>0.2</v>
       </c>
       <c r="P42">
         <v>1</v>
       </c>
     </row>
     <row r="43" spans="1:16">
       <c r="A43" t="s">
         <v>115</v>
       </c>
       <c r="B43" t="s">
         <v>116</v>
       </c>
       <c r="C43" s="1">
-        <v>11526.0</v>
+        <v>11782.0</v>
       </c>
       <c r="D43" s="1">
-        <v>104.82</v>
+        <v>112.36</v>
       </c>
       <c r="E43" s="1">
-        <v>95.18586587</v>
+        <v>95.49707011</v>
       </c>
       <c r="F43" t="s">
         <v>51</v>
       </c>
       <c r="G43">
-        <v>1.6</v>
+        <v>1.61</v>
       </c>
       <c r="H43" s="1">
-        <v>684147.01</v>
+        <v>701666.19</v>
       </c>
       <c r="I43" s="1">
-        <v>68785.38</v>
+        <v>121250.15</v>
       </c>
       <c r="J43" s="1">
-        <v>10.054181191262</v>
+        <v>17.280318152425</v>
       </c>
       <c r="K43">
         <v>0.0</v>
       </c>
       <c r="L43">
         <v>0.0</v>
       </c>
       <c r="M43" s="1">
-        <v>752932.39</v>
+        <v>822916.34</v>
       </c>
       <c r="N43" s="1">
-        <v>752932.39</v>
+        <v>822916.34</v>
       </c>
       <c r="O43" s="1">
-        <v>0.49</v>
+        <v>0.52</v>
       </c>
       <c r="P43">
         <v>1</v>
       </c>
     </row>
     <row r="44" spans="1:16">
       <c r="A44" t="s">
         <v>117</v>
       </c>
       <c r="B44" t="s">
         <v>118</v>
       </c>
       <c r="C44" s="1">
-        <v>17245.0</v>
+        <v>17629.0</v>
       </c>
       <c r="D44" s="1">
-        <v>49.84</v>
+        <v>53.83</v>
       </c>
       <c r="E44" s="1">
-        <v>51.32388576</v>
+        <v>51.32650406</v>
       </c>
       <c r="F44" t="s">
         <v>28</v>
       </c>
       <c r="G44">
-        <v>1.17</v>
+        <v>1.16</v>
       </c>
       <c r="H44" s="1">
-        <v>757329.47</v>
+        <v>774330.36</v>
       </c>
       <c r="I44" s="1">
-        <v>-23255.25</v>
+        <v>46648.16</v>
       </c>
       <c r="J44" s="1">
-        <v>-3.070691280507</v>
+        <v>6.0243227451394</v>
       </c>
       <c r="K44">
         <v>0.0</v>
       </c>
       <c r="L44">
         <v>0.0</v>
       </c>
       <c r="M44" s="1">
-        <v>734074.22</v>
+        <v>820978.52</v>
       </c>
       <c r="N44" s="1">
-        <v>734074.22</v>
+        <v>820978.52</v>
       </c>
       <c r="O44" s="1">
-        <v>0.48</v>
+        <v>0.51</v>
       </c>
       <c r="P44">
         <v>1</v>
       </c>
     </row>
     <row r="45" spans="1:16">
       <c r="A45" t="s">
         <v>119</v>
       </c>
       <c r="B45" t="s">
         <v>120</v>
       </c>
       <c r="C45" s="1">
-        <v>2446.0</v>
+        <v>2499.0</v>
       </c>
       <c r="D45" s="1">
-        <v>206.0</v>
+        <v>229.23</v>
       </c>
       <c r="E45" s="1">
-        <v>173.17903107</v>
+        <v>174.1739896</v>
       </c>
       <c r="F45" t="s">
         <v>51</v>
       </c>
       <c r="G45">
-        <v>1.6</v>
+        <v>1.61</v>
       </c>
       <c r="H45" s="1">
-        <v>266939.96</v>
+        <v>274229.58</v>
       </c>
       <c r="I45" s="1">
-        <v>47079.73</v>
+        <v>81862.77</v>
       </c>
       <c r="J45" s="1">
-        <v>17.636823651281</v>
+        <v>29.851910942649</v>
       </c>
       <c r="K45">
         <v>0.0</v>
       </c>
       <c r="L45">
         <v>0.0</v>
       </c>
       <c r="M45" s="1">
-        <v>314019.69</v>
+        <v>356092.35</v>
       </c>
       <c r="N45" s="1">
-        <v>314019.69</v>
+        <v>356092.35</v>
       </c>
       <c r="O45" s="1">
-        <v>0.2</v>
+        <v>0.22</v>
       </c>
       <c r="P45">
         <v>1</v>
       </c>
     </row>
     <row r="46" spans="1:16">
       <c r="A46" t="s">
         <v>121</v>
       </c>
       <c r="B46" t="s">
         <v>122</v>
       </c>
       <c r="C46" s="1">
-        <v>2860.0</v>
+        <v>2921.0</v>
       </c>
       <c r="D46" s="1">
-        <v>134.99</v>
+        <v>142.39</v>
       </c>
       <c r="E46" s="1">
-        <v>106.0368986</v>
+        <v>106.71657651</v>
       </c>
       <c r="F46" t="s">
         <v>28</v>
       </c>
       <c r="G46">
-        <v>1.17</v>
+        <v>1.16</v>
       </c>
       <c r="H46" s="1">
-        <v>263027.41</v>
+        <v>270302.74</v>
       </c>
       <c r="I46" s="1">
-        <v>66708.59</v>
+        <v>89521.8</v>
       </c>
       <c r="J46" s="1">
-        <v>25.361839665303</v>
+        <v>33.119087139109</v>
       </c>
       <c r="K46">
         <v>0.0</v>
       </c>
       <c r="L46">
         <v>0.0</v>
       </c>
       <c r="M46" s="1">
-        <v>329736.0</v>
+        <v>359824.54</v>
       </c>
       <c r="N46" s="1">
-        <v>329736.0</v>
+        <v>359824.54</v>
       </c>
       <c r="O46" s="1">
-        <v>0.21</v>
+        <v>0.23</v>
       </c>
       <c r="P46">
         <v>1</v>
       </c>
     </row>
     <row r="47" spans="1:16">
       <c r="A47" t="s">
         <v>123</v>
       </c>
       <c r="B47" t="s">
         <v>124</v>
       </c>
       <c r="C47" s="1">
-        <v>61176.0</v>
+        <v>62552.0</v>
       </c>
       <c r="D47" s="1">
-        <v>4.2235</v>
+        <v>4.5765</v>
       </c>
       <c r="E47" s="1">
-        <v>4.01761393</v>
+        <v>4.02719689</v>
       </c>
       <c r="F47" t="s">
         <v>99</v>
       </c>
       <c r="G47">
-        <v>0.87</v>
+        <v>0.86</v>
       </c>
       <c r="H47" s="1">
-        <v>283040.14</v>
+        <v>290125.01</v>
       </c>
       <c r="I47" s="1">
-        <v>15195.95</v>
+        <v>41416.17</v>
       </c>
       <c r="J47" s="1">
-        <v>5.3688321380847</v>
+        <v>14.275284298999</v>
       </c>
       <c r="K47">
         <v>0.0</v>
       </c>
       <c r="L47">
         <v>0.0</v>
       </c>
       <c r="M47" s="1">
-        <v>298236.09</v>
+        <v>331541.18</v>
       </c>
       <c r="N47" s="1">
-        <v>298236.09</v>
+        <v>331541.18</v>
       </c>
       <c r="O47" s="1">
-        <v>0.19</v>
+        <v>0.21</v>
       </c>
       <c r="P47">
         <v>1</v>
       </c>
     </row>
     <row r="48" spans="1:16">
       <c r="A48" t="s">
         <v>125</v>
       </c>
       <c r="B48" t="s">
         <v>126</v>
       </c>
       <c r="C48" s="1">
-        <v>15133.0</v>
+        <v>15468.0</v>
       </c>
       <c r="D48" s="1">
-        <v>18.645</v>
+        <v>19.41</v>
       </c>
       <c r="E48" s="1">
-        <v>16.80746779</v>
+        <v>16.86611456</v>
       </c>
       <c r="F48" t="s">
         <v>8</v>
       </c>
       <c r="G48">
         <v>1.0</v>
       </c>
       <c r="H48" s="1">
-        <v>254347.41</v>
+        <v>260885.06</v>
       </c>
       <c r="I48" s="1">
-        <v>27807.38</v>
+        <v>39348.82</v>
       </c>
       <c r="J48" s="1">
-        <v>10.932833953371</v>
+        <v>15.082818464193</v>
       </c>
       <c r="K48">
         <v>0.0</v>
       </c>
       <c r="L48">
         <v>0.0</v>
       </c>
       <c r="M48" s="1">
-        <v>282154.79</v>
+        <v>300233.88</v>
       </c>
       <c r="N48" s="1">
-        <v>282154.79</v>
+        <v>300233.88</v>
       </c>
       <c r="O48" s="1">
-        <v>0.18</v>
+        <v>0.19</v>
       </c>
       <c r="P48">
         <v>1</v>
       </c>
     </row>
     <row r="49" spans="1:16">
       <c r="A49" t="s">
         <v>127</v>
       </c>
       <c r="B49" t="s">
         <v>128</v>
       </c>
       <c r="C49" s="1">
-        <v>12040.0</v>
+        <v>12307.0</v>
       </c>
       <c r="D49" s="1">
-        <v>33.42</v>
+        <v>34.04</v>
       </c>
       <c r="E49" s="1">
-        <v>34.89258555</v>
+        <v>34.86867718</v>
       </c>
       <c r="F49" t="s">
         <v>51</v>
       </c>
       <c r="G49">
-        <v>1.6</v>
+        <v>1.61</v>
       </c>
       <c r="H49" s="1">
-        <v>260430.67</v>
+        <v>266068.56</v>
       </c>
       <c r="I49" s="1">
-        <v>-9666.12</v>
+        <v>-5653.14</v>
       </c>
       <c r="J49" s="1">
-        <v>-3.7115904973865</v>
+        <v>-2.1246929738711</v>
       </c>
       <c r="K49">
         <v>0.0</v>
       </c>
       <c r="L49">
         <v>0.0</v>
       </c>
       <c r="M49" s="1">
-        <v>250764.55</v>
+        <v>260415.42</v>
       </c>
       <c r="N49" s="1">
-        <v>250764.55</v>
+        <v>260415.42</v>
       </c>
       <c r="O49" s="1">
         <v>0.16</v>
       </c>
       <c r="P49">
         <v>1</v>
       </c>
     </row>
     <row r="50" spans="1:16">
       <c r="A50" t="s">
         <v>129</v>
       </c>
       <c r="B50" t="s">
         <v>130</v>
       </c>
       <c r="C50" s="1">
-        <v>2107.0</v>
+        <v>2153.0</v>
       </c>
       <c r="D50" s="1">
-        <v>144.18</v>
+        <v>151.16</v>
       </c>
       <c r="E50" s="1">
-        <v>155.85280494</v>
+        <v>155.65630748</v>
       </c>
       <c r="F50" t="s">
         <v>28</v>
       </c>
       <c r="G50">
-        <v>1.17</v>
+        <v>1.16</v>
       </c>
       <c r="H50" s="1">
-        <v>282198.23</v>
+        <v>288004.3</v>
       </c>
       <c r="I50" s="1">
-        <v>-22739.49</v>
+        <v>-6450.98</v>
       </c>
       <c r="J50" s="1">
-        <v>-8.0579846301658</v>
+        <v>-2.2398901683065</v>
       </c>
       <c r="K50">
         <v>0.0</v>
       </c>
       <c r="L50">
         <v>0.0</v>
       </c>
       <c r="M50" s="1">
-        <v>259458.74</v>
+        <v>281553.32</v>
       </c>
       <c r="N50" s="1">
-        <v>259458.74</v>
+        <v>281553.32</v>
       </c>
       <c r="O50" s="1">
-        <v>0.17</v>
+        <v>0.18</v>
       </c>
       <c r="P50">
         <v>1</v>
       </c>
     </row>
     <row r="51" spans="1:16">
       <c r="A51" t="s">
         <v>131</v>
       </c>
       <c r="B51" t="s">
         <v>132</v>
       </c>
       <c r="C51" s="1">
-        <v>615.0</v>
+        <v>628.0</v>
       </c>
       <c r="D51" s="1">
-        <v>1094.1</v>
+        <v>995.6</v>
       </c>
       <c r="E51" s="1">
-        <v>1062.59860163</v>
+        <v>1062.46426752</v>
       </c>
       <c r="F51" t="s">
         <v>28</v>
       </c>
       <c r="G51">
-        <v>1.17</v>
+        <v>1.16</v>
       </c>
       <c r="H51" s="1">
-        <v>559157.37</v>
+        <v>570973.79</v>
       </c>
       <c r="I51" s="1">
-        <v>15528.97</v>
+        <v>-30064.71</v>
       </c>
       <c r="J51" s="1">
-        <v>2.7772092139285</v>
+        <v>-5.2655149021814</v>
       </c>
       <c r="K51">
         <v>0.0</v>
       </c>
       <c r="L51">
         <v>0.0</v>
       </c>
       <c r="M51" s="1">
-        <v>574686.34</v>
+        <v>540909.08</v>
       </c>
       <c r="N51" s="1">
-        <v>574686.34</v>
+        <v>540909.08</v>
       </c>
       <c r="O51" s="1">
-        <v>0.37</v>
+        <v>0.34</v>
       </c>
       <c r="P51">
         <v>1</v>
       </c>
     </row>
     <row r="52" spans="1:16">
       <c r="A52" t="s">
         <v>133</v>
       </c>
       <c r="B52" t="s">
         <v>134</v>
       </c>
       <c r="C52" s="1">
-        <v>2464.0</v>
+        <v>2517.0</v>
       </c>
       <c r="D52" s="1">
-        <v>289.76</v>
+        <v>263.61</v>
       </c>
       <c r="E52" s="1">
-        <v>143.2170901</v>
+        <v>146.41381009</v>
       </c>
       <c r="F52" t="s">
         <v>28</v>
       </c>
       <c r="G52">
-        <v>1.17</v>
+        <v>1.16</v>
       </c>
       <c r="H52" s="1">
-        <v>303074.18</v>
+        <v>316532.46</v>
       </c>
       <c r="I52" s="1">
-        <v>306712.42</v>
+        <v>257484.64</v>
       </c>
       <c r="J52" s="1">
-        <v>101.20044538271</v>
+        <v>81.345413990085</v>
       </c>
       <c r="K52">
         <v>0.0</v>
       </c>
       <c r="L52">
         <v>0.0</v>
       </c>
       <c r="M52" s="1">
-        <v>609786.6</v>
+        <v>574017.1</v>
       </c>
       <c r="N52" s="1">
-        <v>609786.6</v>
+        <v>574017.1</v>
       </c>
       <c r="O52" s="1">
-        <v>0.4</v>
+        <v>0.36</v>
       </c>
       <c r="P52">
         <v>1</v>
       </c>
     </row>
     <row r="53" spans="1:16">
       <c r="A53" t="s">
         <v>135</v>
       </c>
       <c r="B53" t="s">
         <v>136</v>
       </c>
       <c r="C53" s="1">
-        <v>4865.0</v>
+        <v>4970.0</v>
       </c>
       <c r="D53" s="1">
-        <v>91.41</v>
+        <v>93.65</v>
       </c>
       <c r="E53" s="1">
-        <v>80.84923741</v>
+        <v>81.04534406</v>
       </c>
       <c r="F53" t="s">
         <v>8</v>
       </c>
       <c r="G53">
         <v>1.0</v>
       </c>
       <c r="H53" s="1">
-        <v>393331.54</v>
+        <v>402795.36</v>
       </c>
       <c r="I53" s="1">
-        <v>51378.11</v>
+        <v>62645.14</v>
       </c>
       <c r="J53" s="1">
-        <v>13.062290911123</v>
+        <v>15.552597229521</v>
       </c>
       <c r="K53">
         <v>0.0</v>
       </c>
       <c r="L53">
         <v>0.0</v>
       </c>
       <c r="M53" s="1">
-        <v>444709.65</v>
+        <v>465440.5</v>
       </c>
       <c r="N53" s="1">
-        <v>444709.65</v>
+        <v>465440.5</v>
       </c>
       <c r="O53" s="1">
         <v>0.29</v>
       </c>
       <c r="P53">
         <v>1</v>
       </c>
     </row>
     <row r="54" spans="1:16">
       <c r="A54" t="s">
         <v>137</v>
       </c>
       <c r="B54" t="s">
         <v>138</v>
       </c>
       <c r="C54" s="1">
-        <v>5167.0</v>
+        <v>5280.0</v>
       </c>
       <c r="D54" s="1">
-        <v>155.03</v>
+        <v>165.84</v>
       </c>
       <c r="E54" s="1">
-        <v>193.52857558</v>
+        <v>192.82725</v>
       </c>
       <c r="F54" t="s">
         <v>28</v>
       </c>
       <c r="G54">
-        <v>1.17</v>
+        <v>1.16</v>
       </c>
       <c r="H54" s="1">
-        <v>861709.25</v>
+        <v>877342.86</v>
       </c>
       <c r="I54" s="1">
-        <v>-177556.7</v>
+        <v>-119807.43</v>
       </c>
       <c r="J54" s="1">
-        <v>-20.605175121423</v>
+        <v>-13.655713799278</v>
       </c>
       <c r="K54">
         <v>0.0</v>
       </c>
       <c r="L54">
         <v>0.0</v>
       </c>
       <c r="M54" s="1">
-        <v>684152.55</v>
+        <v>757535.43</v>
       </c>
       <c r="N54" s="1">
-        <v>684152.55</v>
+        <v>757535.43</v>
       </c>
       <c r="O54" s="1">
-        <v>0.44</v>
+        <v>0.48</v>
       </c>
       <c r="P54">
         <v>1</v>
       </c>
     </row>
     <row r="55" spans="1:16">
       <c r="A55" t="s">
         <v>139</v>
       </c>
       <c r="B55" t="s">
         <v>140</v>
       </c>
       <c r="C55" s="1">
-        <v>5195.0</v>
+        <v>5309.0</v>
       </c>
       <c r="D55" s="1">
-        <v>53.06</v>
+        <v>48.55</v>
       </c>
       <c r="E55" s="1">
-        <v>79.17533782</v>
+        <v>78.65287248</v>
       </c>
       <c r="F55" t="s">
         <v>28</v>
       </c>
       <c r="G55">
-        <v>1.17</v>
+        <v>1.16</v>
       </c>
       <c r="H55" s="1">
-        <v>352069.85</v>
+        <v>357451.55</v>
       </c>
       <c r="I55" s="1">
-        <v>-116645.41</v>
+        <v>-134463.45</v>
       </c>
       <c r="J55" s="1">
-        <v>-33.131326070665</v>
+        <v>-37.617251904489</v>
       </c>
       <c r="K55">
         <v>0.0</v>
       </c>
       <c r="L55">
         <v>0.0</v>
       </c>
       <c r="M55" s="1">
-        <v>235424.44</v>
+        <v>222988.1</v>
       </c>
       <c r="N55" s="1">
-        <v>235424.44</v>
+        <v>222988.1</v>
       </c>
       <c r="O55" s="1">
-        <v>0.15</v>
+        <v>0.14</v>
       </c>
       <c r="P55">
         <v>1</v>
       </c>
     </row>
     <row r="56" spans="1:16">
       <c r="A56" t="s">
         <v>141</v>
       </c>
       <c r="B56" t="s">
         <v>142</v>
       </c>
       <c r="C56" s="1">
-        <v>16474.0</v>
+        <v>16874.0</v>
       </c>
       <c r="D56" s="1">
-        <v>3308.0</v>
+        <v>3380.0</v>
       </c>
       <c r="E56" s="1">
-        <v>3470.73169843</v>
+        <v>3467.70380467</v>
       </c>
       <c r="F56" t="s">
         <v>46</v>
       </c>
       <c r="G56">
-        <v>184.84</v>
+        <v>185.25</v>
       </c>
       <c r="H56" s="1">
-        <v>316927.04</v>
+        <v>324162.91</v>
       </c>
       <c r="I56" s="1">
-        <v>-22093.14</v>
+        <v>-16286.92</v>
       </c>
       <c r="J56" s="1">
-        <v>-6.9710492358115</v>
+        <v>-5.0243008985821</v>
       </c>
       <c r="K56">
         <v>0.0</v>
       </c>
       <c r="L56">
         <v>0.0</v>
       </c>
       <c r="M56" s="1">
-        <v>294833.9</v>
+        <v>307875.99</v>
       </c>
       <c r="N56" s="1">
-        <v>294833.9</v>
+        <v>307875.99</v>
       </c>
       <c r="O56" s="1">
         <v>0.19</v>
       </c>
       <c r="P56">
         <v>1</v>
       </c>
     </row>
     <row r="57" spans="1:16">
       <c r="A57" t="s">
         <v>143</v>
       </c>
       <c r="B57" t="s">
         <v>144</v>
       </c>
       <c r="C57" s="1">
-        <v>6051.0</v>
+        <v>6185.0</v>
       </c>
       <c r="D57" s="1">
-        <v>56.39</v>
+        <v>57.27</v>
       </c>
       <c r="E57" s="1">
-        <v>54.06184928</v>
+        <v>54.16190137</v>
       </c>
       <c r="F57" t="s">
         <v>28</v>
       </c>
       <c r="G57">
-        <v>1.17</v>
+        <v>1.16</v>
       </c>
       <c r="H57" s="1">
-        <v>283841.8</v>
+        <v>290609.17</v>
       </c>
       <c r="I57" s="1">
-        <v>7583.99</v>
+        <v>15831.66</v>
       </c>
       <c r="J57" s="1">
-        <v>2.6719073793923</v>
+        <v>5.4477496357049</v>
       </c>
       <c r="K57">
         <v>0.0</v>
       </c>
       <c r="L57">
         <v>0.0</v>
       </c>
       <c r="M57" s="1">
-        <v>291425.79</v>
+        <v>306440.83</v>
       </c>
       <c r="N57" s="1">
-        <v>291425.79</v>
+        <v>306440.83</v>
       </c>
       <c r="O57" s="1">
         <v>0.19</v>
       </c>
       <c r="P57">
         <v>1</v>
       </c>
     </row>
     <row r="58" spans="1:16">
       <c r="A58" t="s">
         <v>145</v>
       </c>
       <c r="B58" t="s">
         <v>146</v>
       </c>
       <c r="C58" s="1">
-        <v>10990.0</v>
+        <v>11233.0</v>
       </c>
       <c r="D58" s="1">
-        <v>416.79</v>
+        <v>385.73</v>
       </c>
       <c r="E58" s="1">
-        <v>318.22477343</v>
+        <v>320.50028398</v>
       </c>
       <c r="F58" t="s">
         <v>28</v>
       </c>
       <c r="G58">
-        <v>1.17</v>
+        <v>1.16</v>
       </c>
       <c r="H58" s="1">
-        <v>3016579.2</v>
+        <v>3105120.24</v>
       </c>
       <c r="I58" s="1">
-        <v>895554.81</v>
+        <v>643391.82</v>
       </c>
       <c r="J58" s="1">
-        <v>29.687760560041</v>
+        <v>20.720351235094</v>
       </c>
       <c r="K58">
         <v>0.0</v>
       </c>
       <c r="L58">
         <v>0.0</v>
       </c>
       <c r="M58" s="1">
-        <v>3912134.01</v>
+        <v>3748512.06</v>
       </c>
       <c r="N58" s="1">
-        <v>3912134.01</v>
+        <v>3748512.06</v>
       </c>
       <c r="O58" s="1">
-        <v>2.54</v>
+        <v>2.35</v>
       </c>
       <c r="P58">
         <v>1</v>
       </c>
     </row>
     <row r="59" spans="1:16">
       <c r="A59" t="s">
         <v>147</v>
       </c>
       <c r="B59" t="s">
         <v>148</v>
       </c>
       <c r="C59" s="1">
-        <v>1979.0</v>
+        <v>2022.0</v>
       </c>
       <c r="D59" s="1">
-        <v>143.93</v>
+        <v>151.34</v>
       </c>
       <c r="E59" s="1">
-        <v>159.58334512</v>
+        <v>159.39523244</v>
       </c>
       <c r="F59" t="s">
         <v>28</v>
       </c>
       <c r="G59">
-        <v>1.17</v>
+        <v>1.16</v>
       </c>
       <c r="H59" s="1">
-        <v>271399.81</v>
+        <v>276977.61</v>
       </c>
       <c r="I59" s="1">
-        <v>-28125.72</v>
+        <v>-12240.63</v>
       </c>
       <c r="J59" s="1">
-        <v>-10.3632054864</v>
+        <v>-4.4193572180798</v>
       </c>
       <c r="K59">
         <v>0.0</v>
       </c>
       <c r="L59">
         <v>0.0</v>
       </c>
       <c r="M59" s="1">
-        <v>243274.09</v>
+        <v>264736.98</v>
       </c>
       <c r="N59" s="1">
-        <v>243274.09</v>
+        <v>264736.98</v>
       </c>
       <c r="O59" s="1">
-        <v>0.16</v>
+        <v>0.17</v>
       </c>
       <c r="P59">
         <v>1</v>
       </c>
     </row>
     <row r="60" spans="1:16">
       <c r="A60" t="s">
         <v>149</v>
       </c>
       <c r="B60" t="s">
         <v>150</v>
       </c>
       <c r="C60" s="1">
-        <v>1715.0</v>
+        <v>1752.0</v>
       </c>
       <c r="D60" s="1">
-        <v>354.55</v>
+        <v>376.19</v>
       </c>
       <c r="E60" s="1">
-        <v>294.76622157</v>
+        <v>296.15275114</v>
       </c>
       <c r="F60" t="s">
         <v>28</v>
       </c>
       <c r="G60">
-        <v>1.17</v>
+        <v>1.16</v>
       </c>
       <c r="H60" s="1">
-        <v>438250.04</v>
+        <v>449726.78</v>
       </c>
       <c r="I60" s="1">
-        <v>81076.3</v>
+        <v>120465.17</v>
       </c>
       <c r="J60" s="1">
-        <v>18.500009720478</v>
+        <v>26.786301229382</v>
       </c>
       <c r="K60">
         <v>0.0</v>
       </c>
       <c r="L60">
         <v>0.0</v>
       </c>
       <c r="M60" s="1">
-        <v>519326.34</v>
+        <v>570191.95</v>
       </c>
       <c r="N60" s="1">
-        <v>519326.34</v>
+        <v>570191.95</v>
       </c>
       <c r="O60" s="1">
-        <v>0.34</v>
+        <v>0.36</v>
       </c>
       <c r="P60">
         <v>1</v>
       </c>
     </row>
     <row r="61" spans="1:16">
       <c r="A61" t="s">
         <v>151</v>
       </c>
       <c r="B61" t="s">
         <v>152</v>
       </c>
       <c r="C61" s="1">
-        <v>2945.0</v>
+        <v>3009.0</v>
       </c>
       <c r="D61" s="1">
-        <v>158.28</v>
+        <v>144.09</v>
       </c>
       <c r="E61" s="1">
-        <v>126.93280136</v>
+        <v>127.35845131</v>
       </c>
       <c r="F61" t="s">
         <v>51</v>
       </c>
       <c r="G61">
-        <v>1.6</v>
+        <v>1.61</v>
       </c>
       <c r="H61" s="1">
-        <v>233693.73</v>
+        <v>239570.25</v>
       </c>
       <c r="I61" s="1">
-        <v>56805.21</v>
+        <v>29943.53</v>
       </c>
       <c r="J61" s="1">
-        <v>24.307545606808</v>
+        <v>12.498851589461</v>
       </c>
       <c r="K61">
         <v>0.0</v>
       </c>
       <c r="L61">
         <v>0.0</v>
       </c>
       <c r="M61" s="1">
-        <v>290498.94</v>
+        <v>269513.78</v>
       </c>
       <c r="N61" s="1">
-        <v>290498.94</v>
+        <v>269513.78</v>
       </c>
       <c r="O61" s="1">
-        <v>0.19</v>
+        <v>0.17</v>
       </c>
       <c r="P61">
         <v>1</v>
       </c>
     </row>
     <row r="62" spans="1:16">
       <c r="A62" t="s">
         <v>153</v>
       </c>
       <c r="B62" t="s">
         <v>154</v>
       </c>
       <c r="C62" s="1">
-        <v>8440.0</v>
+        <v>8626.0</v>
       </c>
       <c r="D62" s="1">
-        <v>150.86</v>
+        <v>151.87</v>
       </c>
       <c r="E62" s="1">
-        <v>127.95505213</v>
+        <v>128.56012288</v>
       </c>
       <c r="F62" t="s">
         <v>51</v>
       </c>
       <c r="G62">
-        <v>1.6</v>
+        <v>1.61</v>
       </c>
       <c r="H62" s="1">
-        <v>673273.13</v>
+        <v>691408.83</v>
       </c>
       <c r="I62" s="1">
-        <v>120232.04</v>
+        <v>122932.33</v>
       </c>
       <c r="J62" s="1">
-        <v>17.857840249766</v>
+        <v>17.779976862604</v>
       </c>
       <c r="K62">
         <v>0.0</v>
       </c>
       <c r="L62">
         <v>0.0</v>
       </c>
       <c r="M62" s="1">
-        <v>793505.17</v>
+        <v>814341.16</v>
       </c>
       <c r="N62" s="1">
-        <v>793505.17</v>
+        <v>814341.16</v>
       </c>
       <c r="O62" s="1">
         <v>0.51</v>
       </c>
       <c r="P62">
         <v>1</v>
       </c>
     </row>
     <row r="63" spans="1:16">
       <c r="A63" t="s">
         <v>155</v>
       </c>
       <c r="B63" t="s">
         <v>156</v>
       </c>
       <c r="C63" s="1">
-        <v>1565.0</v>
+        <v>1598.0</v>
       </c>
       <c r="D63" s="1">
-        <v>186.35</v>
+        <v>205.71</v>
       </c>
       <c r="E63" s="1">
-        <v>194.26017252</v>
+        <v>194.36445557</v>
       </c>
       <c r="F63" t="s">
         <v>28</v>
       </c>
       <c r="G63">
-        <v>1.17</v>
+        <v>1.16</v>
       </c>
       <c r="H63" s="1">
-        <v>260168.04</v>
+        <v>265828.88</v>
       </c>
       <c r="I63" s="1">
-        <v>-11085.96</v>
+        <v>18559.54</v>
       </c>
       <c r="J63" s="1">
-        <v>-4.2610768025158</v>
+        <v>6.9817621019958</v>
       </c>
       <c r="K63">
         <v>0.0</v>
       </c>
       <c r="L63">
         <v>0.0</v>
       </c>
       <c r="M63" s="1">
-        <v>249082.08</v>
+        <v>284388.42</v>
       </c>
       <c r="N63" s="1">
-        <v>249082.08</v>
+        <v>284388.42</v>
       </c>
       <c r="O63" s="1">
-        <v>0.16</v>
+        <v>0.18</v>
       </c>
       <c r="P63">
         <v>1</v>
       </c>
     </row>
     <row r="64" spans="1:16">
       <c r="A64" t="s">
         <v>157</v>
       </c>
       <c r="B64" t="s">
         <v>158</v>
       </c>
       <c r="C64" s="1">
-        <v>593.0</v>
+        <v>606.0</v>
       </c>
       <c r="D64" s="1">
-        <v>902.3</v>
+        <v>904.28</v>
       </c>
       <c r="E64" s="1">
-        <v>596.11957841</v>
+        <v>602.00075908</v>
       </c>
       <c r="F64" t="s">
         <v>28</v>
       </c>
       <c r="G64">
-        <v>1.17</v>
+        <v>1.16</v>
       </c>
       <c r="H64" s="1">
-        <v>304686.43</v>
+        <v>314423.34</v>
       </c>
       <c r="I64" s="1">
-        <v>152301.14</v>
+        <v>159660.65</v>
       </c>
       <c r="J64" s="1">
-        <v>49.986190720735</v>
+        <v>50.77887983761</v>
       </c>
       <c r="K64">
         <v>0.0</v>
       </c>
       <c r="L64">
         <v>0.0</v>
       </c>
       <c r="M64" s="1">
-        <v>456987.57</v>
+        <v>474083.99</v>
       </c>
       <c r="N64" s="1">
-        <v>456987.57</v>
+        <v>474083.99</v>
       </c>
       <c r="O64" s="1">
         <v>0.3</v>
       </c>
       <c r="P64">
         <v>1</v>
       </c>
     </row>
     <row r="65" spans="1:16">
       <c r="A65" t="s">
         <v>159</v>
       </c>
       <c r="B65" t="s">
         <v>160</v>
       </c>
       <c r="C65" s="1">
-        <v>1053.0</v>
+        <v>1076.0</v>
       </c>
       <c r="D65" s="1">
-        <v>255.68</v>
+        <v>275.04</v>
       </c>
       <c r="E65" s="1">
-        <v>319.66785375</v>
+        <v>318.52671933</v>
       </c>
       <c r="F65" t="s">
         <v>28</v>
       </c>
       <c r="G65">
-        <v>1.17</v>
+        <v>1.16</v>
       </c>
       <c r="H65" s="1">
-        <v>292428.46</v>
+        <v>297698.95</v>
       </c>
       <c r="I65" s="1">
-        <v>-62483.51</v>
+        <v>-41670.71</v>
       </c>
       <c r="J65" s="1">
-        <v>-21.367109753955</v>
+        <v>-13.997600596173</v>
       </c>
       <c r="K65">
         <v>0.0</v>
       </c>
       <c r="L65">
         <v>0.0</v>
       </c>
       <c r="M65" s="1">
-        <v>229944.95</v>
+        <v>256028.24</v>
       </c>
       <c r="N65" s="1">
-        <v>229944.95</v>
+        <v>256028.24</v>
       </c>
       <c r="O65" s="1">
-        <v>0.15</v>
+        <v>0.16</v>
       </c>
       <c r="P65">
         <v>1</v>
       </c>
     </row>
     <row r="66" spans="1:16">
       <c r="A66" t="s">
         <v>161</v>
       </c>
       <c r="B66" t="s">
         <v>162</v>
       </c>
       <c r="C66" s="1">
-        <v>1851.0</v>
+        <v>1891.0</v>
       </c>
       <c r="D66" s="1">
-        <v>156.55</v>
+        <v>164.65</v>
       </c>
       <c r="E66" s="1">
-        <v>149.42507834</v>
+        <v>149.64617663</v>
       </c>
       <c r="F66" t="s">
         <v>31</v>
       </c>
       <c r="G66">
         <v>0.92</v>
       </c>
       <c r="H66" s="1">
-        <v>298647.51</v>
+        <v>305646.03</v>
       </c>
       <c r="I66" s="1">
-        <v>17613.39</v>
+        <v>33537.1</v>
       </c>
       <c r="J66" s="1">
-        <v>5.8977186851483</v>
+        <v>10.972529235861</v>
       </c>
       <c r="K66">
         <v>0.0</v>
       </c>
       <c r="L66">
         <v>0.0</v>
       </c>
       <c r="M66" s="1">
-        <v>316260.9</v>
+        <v>339183.13</v>
       </c>
       <c r="N66" s="1">
-        <v>316260.9</v>
+        <v>339183.13</v>
       </c>
       <c r="O66" s="1">
         <v>0.21</v>
       </c>
       <c r="P66">
         <v>1</v>
       </c>
     </row>
     <row r="67" spans="1:16">
       <c r="A67" t="s">
         <v>163</v>
       </c>
       <c r="B67" t="s">
         <v>164</v>
       </c>
       <c r="C67" s="1">
-        <v>813.0</v>
+        <v>830.0</v>
       </c>
       <c r="D67" s="1">
-        <v>577.9</v>
+        <v>488.21</v>
       </c>
       <c r="E67" s="1">
-        <v>301.95293973</v>
+        <v>307.56662651</v>
       </c>
       <c r="F67" t="s">
         <v>28</v>
       </c>
       <c r="G67">
-        <v>1.17</v>
+        <v>1.16</v>
       </c>
       <c r="H67" s="1">
-        <v>210144.78</v>
+        <v>218572.87</v>
       </c>
       <c r="I67" s="1">
-        <v>191130.11</v>
+        <v>131988.86</v>
       </c>
       <c r="J67" s="1">
-        <v>90.951633440526</v>
+        <v>60.386661894498</v>
       </c>
       <c r="K67">
         <v>0.0</v>
       </c>
       <c r="L67">
         <v>0.0</v>
       </c>
       <c r="M67" s="1">
-        <v>401274.89</v>
+        <v>350561.73</v>
       </c>
       <c r="N67" s="1">
-        <v>401274.89</v>
+        <v>350561.73</v>
       </c>
       <c r="O67" s="1">
-        <v>0.26</v>
+        <v>0.22</v>
       </c>
       <c r="P67">
         <v>1</v>
       </c>
     </row>
     <row r="68" spans="1:16">
       <c r="A68" t="s">
         <v>165</v>
       </c>
       <c r="B68" t="s">
         <v>166</v>
       </c>
       <c r="C68" s="1">
-        <v>1963.0</v>
+        <v>2005.0</v>
       </c>
       <c r="D68" s="1">
-        <v>163.55</v>
+        <v>179.85</v>
       </c>
       <c r="E68" s="1">
-        <v>185.82822211</v>
+        <v>185.53462344</v>
       </c>
       <c r="F68" t="s">
         <v>28</v>
       </c>
       <c r="G68">
-        <v>1.17</v>
+        <v>1.16</v>
       </c>
       <c r="H68" s="1">
-        <v>317522.69</v>
+        <v>323733.3</v>
       </c>
       <c r="I68" s="1">
-        <v>-43321.34</v>
+        <v>-11769.25</v>
       </c>
       <c r="J68" s="1">
-        <v>-13.643541505648</v>
+        <v>-3.6354771041471</v>
       </c>
       <c r="K68">
         <v>0.0</v>
       </c>
       <c r="L68">
         <v>0.0</v>
       </c>
       <c r="M68" s="1">
-        <v>274201.35</v>
+        <v>311964.05</v>
       </c>
       <c r="N68" s="1">
-        <v>274201.35</v>
+        <v>311964.05</v>
       </c>
       <c r="O68" s="1">
-        <v>0.18</v>
+        <v>0.2</v>
       </c>
       <c r="P68">
         <v>1</v>
       </c>
     </row>
     <row r="69" spans="1:16">
       <c r="A69" t="s">
         <v>167</v>
       </c>
       <c r="B69" t="s">
         <v>168</v>
       </c>
       <c r="C69" s="1">
-        <v>4476.0</v>
+        <v>4573.0</v>
       </c>
       <c r="D69" s="1">
-        <v>124.1</v>
+        <v>132.47</v>
       </c>
       <c r="E69" s="1">
-        <v>103.17451296</v>
+        <v>103.64333698</v>
       </c>
       <c r="F69" t="s">
         <v>28</v>
       </c>
       <c r="G69">
-        <v>1.17</v>
+        <v>1.16</v>
       </c>
       <c r="H69" s="1">
-        <v>398686.52</v>
+        <v>409144.53</v>
       </c>
       <c r="I69" s="1">
-        <v>75730.87</v>
+        <v>114936.54</v>
       </c>
       <c r="J69" s="1">
-        <v>18.995091682558</v>
+        <v>28.091916565523</v>
       </c>
       <c r="K69">
         <v>0.0</v>
       </c>
       <c r="L69">
         <v>0.0</v>
       </c>
       <c r="M69" s="1">
-        <v>474417.39</v>
+        <v>524081.07</v>
       </c>
       <c r="N69" s="1">
-        <v>474417.39</v>
+        <v>524081.07</v>
       </c>
       <c r="O69" s="1">
-        <v>0.31</v>
+        <v>0.33</v>
       </c>
       <c r="P69">
         <v>1</v>
       </c>
     </row>
     <row r="70" spans="1:16">
       <c r="A70" t="s">
         <v>169</v>
       </c>
       <c r="B70" t="s">
         <v>170</v>
       </c>
       <c r="C70" s="1">
-        <v>1581.0</v>
+        <v>1615.0</v>
       </c>
       <c r="D70" s="1">
-        <v>192.62</v>
+        <v>250.11</v>
       </c>
       <c r="E70" s="1">
-        <v>206.3530993</v>
+        <v>206.61455728</v>
       </c>
       <c r="F70" t="s">
         <v>28</v>
       </c>
       <c r="G70">
-        <v>1.17</v>
+        <v>1.16</v>
       </c>
       <c r="H70" s="1">
-        <v>279281.65</v>
+        <v>285682.54</v>
       </c>
       <c r="I70" s="1">
-        <v>-19186.66</v>
+        <v>63766.07</v>
       </c>
       <c r="J70" s="1">
-        <v>-6.8700038115644</v>
+        <v>22.320604542371</v>
       </c>
       <c r="K70">
         <v>0.0</v>
       </c>
       <c r="L70">
         <v>0.0</v>
       </c>
       <c r="M70" s="1">
-        <v>260094.99</v>
+        <v>349448.61</v>
       </c>
       <c r="N70" s="1">
-        <v>260094.99</v>
+        <v>349448.61</v>
       </c>
       <c r="O70" s="1">
-        <v>0.17</v>
+        <v>0.22</v>
       </c>
       <c r="P70">
         <v>1</v>
       </c>
     </row>
     <row r="71" spans="1:16">
       <c r="A71" t="s">
         <v>171</v>
       </c>
       <c r="B71" t="s">
         <v>172</v>
       </c>
       <c r="C71" s="1">
-        <v>2060.0</v>
+        <v>2104.0</v>
       </c>
       <c r="D71" s="1">
-        <v>297.13</v>
+        <v>257.4</v>
       </c>
       <c r="E71" s="1">
-        <v>280.79100485</v>
+        <v>280.89113118</v>
       </c>
       <c r="F71" t="s">
         <v>28</v>
       </c>
       <c r="G71">
-        <v>1.17</v>
+        <v>1.16</v>
       </c>
       <c r="H71" s="1">
-        <v>500472.41</v>
+        <v>511287.02</v>
       </c>
       <c r="I71" s="1">
-        <v>22299.76</v>
+        <v>-42760.68</v>
       </c>
       <c r="J71" s="1">
-        <v>4.4557421257248</v>
+        <v>-8.3633415923604</v>
       </c>
       <c r="K71">
         <v>0.0</v>
       </c>
       <c r="L71">
         <v>0.0</v>
       </c>
       <c r="M71" s="1">
-        <v>522772.17</v>
+        <v>468526.34</v>
       </c>
       <c r="N71" s="1">
-        <v>522772.17</v>
+        <v>468526.34</v>
       </c>
       <c r="O71" s="1">
-        <v>0.34</v>
+        <v>0.29</v>
       </c>
       <c r="P71">
         <v>1</v>
       </c>
     </row>
     <row r="72" spans="1:16">
       <c r="A72" t="s">
         <v>173</v>
       </c>
       <c r="B72" t="s">
         <v>174</v>
       </c>
       <c r="C72" s="1">
-        <v>11767.0</v>
+        <v>12028.0</v>
       </c>
       <c r="D72" s="1">
-        <v>80.26</v>
+        <v>79.48</v>
       </c>
       <c r="E72" s="1">
-        <v>72.3756157</v>
+        <v>72.55708181</v>
       </c>
       <c r="F72" t="s">
         <v>28</v>
       </c>
       <c r="G72">
-        <v>1.17</v>
+        <v>1.16</v>
       </c>
       <c r="H72" s="1">
-        <v>735130.59</v>
+        <v>753266.34</v>
       </c>
       <c r="I72" s="1">
-        <v>71479.5</v>
+        <v>73782.23</v>
       </c>
       <c r="J72" s="1">
-        <v>9.7233744551427</v>
+        <v>9.7949723865267</v>
       </c>
       <c r="K72">
         <v>0.0</v>
       </c>
       <c r="L72">
         <v>0.0</v>
       </c>
       <c r="M72" s="1">
-        <v>806610.09</v>
+        <v>827048.57</v>
       </c>
       <c r="N72" s="1">
-        <v>806610.09</v>
+        <v>827048.57</v>
       </c>
       <c r="O72" s="1">
         <v>0.52</v>
       </c>
       <c r="P72">
         <v>1</v>
       </c>
     </row>
     <row r="73" spans="1:16">
       <c r="A73" t="s">
         <v>175</v>
       </c>
       <c r="B73" t="s">
         <v>176</v>
       </c>
       <c r="C73" s="1">
-        <v>1880.0</v>
+        <v>1920.0</v>
       </c>
       <c r="D73" s="1">
-        <v>201.8</v>
+        <v>152.4</v>
       </c>
       <c r="E73" s="1">
-        <v>175.65857979</v>
+        <v>175.99492708</v>
       </c>
       <c r="F73" t="s">
         <v>28</v>
       </c>
       <c r="G73">
-        <v>1.17</v>
+        <v>1.16</v>
       </c>
       <c r="H73" s="1">
-        <v>283755.99</v>
+        <v>290358.85</v>
       </c>
       <c r="I73" s="1">
-        <v>40268.44</v>
+        <v>-37215.84</v>
       </c>
       <c r="J73" s="1">
-        <v>14.191221126292</v>
+        <v>-12.817188110505</v>
       </c>
       <c r="K73">
         <v>0.0</v>
       </c>
       <c r="L73">
         <v>0.0</v>
       </c>
       <c r="M73" s="1">
-        <v>324024.43</v>
+        <v>253143.01</v>
       </c>
       <c r="N73" s="1">
-        <v>324024.43</v>
+        <v>253143.01</v>
       </c>
       <c r="O73" s="1">
-        <v>0.21</v>
+        <v>0.16</v>
       </c>
       <c r="P73">
         <v>1</v>
       </c>
     </row>
     <row r="74" spans="1:16">
       <c r="A74" t="s">
         <v>177</v>
       </c>
       <c r="B74" t="s">
         <v>178</v>
       </c>
       <c r="C74" s="1">
-        <v>3911.0</v>
+        <v>3996.0</v>
       </c>
       <c r="D74" s="1">
-        <v>87.87</v>
+        <v>88.58</v>
       </c>
       <c r="E74" s="1">
-        <v>86.42806188</v>
+        <v>86.51123123</v>
       </c>
       <c r="F74" t="s">
         <v>28</v>
       </c>
       <c r="G74">
-        <v>1.17</v>
+        <v>1.16</v>
       </c>
       <c r="H74" s="1">
-        <v>289086.21</v>
+        <v>295694.62</v>
       </c>
       <c r="I74" s="1">
-        <v>4426.68</v>
+        <v>10530.56</v>
       </c>
       <c r="J74" s="1">
-        <v>1.5312663997359</v>
+        <v>3.5612957719691</v>
       </c>
       <c r="K74">
         <v>0.0</v>
       </c>
       <c r="L74">
         <v>0.0</v>
       </c>
       <c r="M74" s="1">
-        <v>293512.89</v>
+        <v>306225.18</v>
       </c>
       <c r="N74" s="1">
-        <v>293512.89</v>
+        <v>306225.18</v>
       </c>
       <c r="O74" s="1">
         <v>0.19</v>
       </c>
       <c r="P74">
         <v>1</v>
       </c>
     </row>
     <row r="75" spans="1:16">
       <c r="A75" t="s">
         <v>179</v>
       </c>
       <c r="B75" t="s">
         <v>180</v>
       </c>
       <c r="C75" s="1">
-        <v>11777.0</v>
+        <v>12038.0</v>
       </c>
       <c r="D75" s="1">
-        <v>24.94</v>
+        <v>23.82</v>
       </c>
       <c r="E75" s="1">
-        <v>30.96061051</v>
+        <v>30.83076425</v>
       </c>
       <c r="F75" t="s">
         <v>28</v>
       </c>
       <c r="G75">
-        <v>1.17</v>
+        <v>1.16</v>
       </c>
       <c r="H75" s="1">
-        <v>319386.23</v>
+        <v>324995.37</v>
       </c>
       <c r="I75" s="1">
-        <v>-68527.13</v>
+        <v>-76924.46</v>
       </c>
       <c r="J75" s="1">
-        <v>-21.455881175591</v>
+        <v>-23.669401813324</v>
       </c>
       <c r="K75">
         <v>0.0</v>
       </c>
       <c r="L75">
         <v>0.0</v>
       </c>
       <c r="M75" s="1">
-        <v>250859.1</v>
+        <v>248070.91</v>
       </c>
       <c r="N75" s="1">
-        <v>250859.1</v>
+        <v>248070.91</v>
       </c>
       <c r="O75" s="1">
         <v>0.16</v>
       </c>
       <c r="P75">
         <v>1</v>
       </c>
     </row>
     <row r="76" spans="1:16">
       <c r="A76" t="s">
         <v>181</v>
       </c>
       <c r="B76" t="s">
         <v>182</v>
       </c>
       <c r="C76" s="1">
-        <v>3305.0</v>
+        <v>3377.0</v>
       </c>
       <c r="D76" s="1">
-        <v>153.67</v>
+        <v>160.9</v>
       </c>
       <c r="E76" s="1">
-        <v>161.50343722</v>
+        <v>161.57051821</v>
       </c>
       <c r="F76" t="s">
         <v>183</v>
       </c>
       <c r="G76">
-        <v>1.61</v>
+        <v>1.63</v>
       </c>
       <c r="H76" s="1">
-        <v>314118.8</v>
+        <v>321408.14</v>
       </c>
       <c r="I76" s="1">
-        <v>688.95</v>
+        <v>11451.02</v>
       </c>
       <c r="J76" s="1">
-        <v>0.21932784666184</v>
+        <v>3.5627660207984</v>
       </c>
       <c r="K76">
         <v>0.0</v>
       </c>
       <c r="L76">
         <v>0.0</v>
       </c>
       <c r="M76" s="1">
-        <v>314807.75</v>
+        <v>332859.16</v>
       </c>
       <c r="N76" s="1">
-        <v>314807.75</v>
+        <v>332859.16</v>
       </c>
       <c r="O76" s="1">
-        <v>0.2</v>
+        <v>0.21</v>
       </c>
       <c r="P76">
         <v>1</v>
       </c>
     </row>
     <row r="77" spans="1:16">
       <c r="A77" t="s">
         <v>184</v>
       </c>
       <c r="B77" t="s">
         <v>185</v>
       </c>
       <c r="C77" s="1">
-        <v>2942.0</v>
+        <v>3006.0</v>
       </c>
       <c r="D77" s="1">
-        <v>106.16</v>
+        <v>106.26</v>
       </c>
       <c r="E77" s="1">
-        <v>106.4000068</v>
+        <v>106.40528942</v>
       </c>
       <c r="F77" t="s">
         <v>28</v>
       </c>
       <c r="G77">
-        <v>1.17</v>
+        <v>1.16</v>
       </c>
       <c r="H77" s="1">
-        <v>271486.28</v>
+        <v>277360.37</v>
       </c>
       <c r="I77" s="1">
-        <v>-4737.58</v>
+        <v>-1023.7</v>
       </c>
       <c r="J77" s="1">
-        <v>-1.7450531938483</v>
+        <v>-0.36908661464506</v>
       </c>
       <c r="K77">
         <v>0.0</v>
       </c>
       <c r="L77">
         <v>0.0</v>
       </c>
       <c r="M77" s="1">
-        <v>266748.7</v>
+        <v>276336.67</v>
       </c>
       <c r="N77" s="1">
-        <v>266748.7</v>
+        <v>276336.67</v>
       </c>
       <c r="O77" s="1">
         <v>0.17</v>
       </c>
       <c r="P77">
         <v>1</v>
       </c>
     </row>
     <row r="78" spans="1:16">
       <c r="A78" t="s">
         <v>186</v>
       </c>
       <c r="B78" t="s">
         <v>187</v>
       </c>
       <c r="C78" s="1">
-        <v>2441.0</v>
+        <v>2494.0</v>
       </c>
       <c r="D78" s="1">
-        <v>274.89</v>
+        <v>254.83</v>
       </c>
       <c r="E78" s="1">
-        <v>298.77065957</v>
+        <v>298.47817963</v>
       </c>
       <c r="F78" t="s">
         <v>28</v>
       </c>
       <c r="G78">
-        <v>1.17</v>
+        <v>1.16</v>
       </c>
       <c r="H78" s="1">
-        <v>632804.28</v>
+        <v>645804.16</v>
       </c>
       <c r="I78" s="1">
-        <v>-59710.81</v>
+        <v>-95976.3</v>
       </c>
       <c r="J78" s="1">
-        <v>-9.4359048898974</v>
+        <v>-14.861517770341</v>
       </c>
       <c r="K78">
         <v>0.0</v>
       </c>
       <c r="L78">
         <v>0.0</v>
       </c>
       <c r="M78" s="1">
-        <v>573093.47</v>
+        <v>549827.86</v>
       </c>
       <c r="N78" s="1">
-        <v>573093.47</v>
+        <v>549827.86</v>
       </c>
       <c r="O78" s="1">
-        <v>0.37</v>
+        <v>0.34</v>
       </c>
       <c r="P78">
         <v>1</v>
       </c>
     </row>
     <row r="79" spans="1:16">
       <c r="A79" t="s">
         <v>188</v>
       </c>
       <c r="B79" t="s">
         <v>189</v>
       </c>
       <c r="C79" s="1">
-        <v>2207.0</v>
+        <v>2255.0</v>
       </c>
       <c r="D79" s="1">
-        <v>140.52</v>
+        <v>140.91</v>
       </c>
       <c r="E79" s="1">
-        <v>148.39888536</v>
+        <v>148.38874058</v>
       </c>
       <c r="F79" t="s">
         <v>28</v>
       </c>
       <c r="G79">
-        <v>1.17</v>
+        <v>1.16</v>
       </c>
       <c r="H79" s="1">
-        <v>280161.22</v>
+        <v>286272.35</v>
       </c>
       <c r="I79" s="1">
-        <v>-15287.29</v>
+        <v>-11376.55</v>
       </c>
       <c r="J79" s="1">
-        <v>-5.4566045935979</v>
+        <v>-3.9740303246192</v>
       </c>
       <c r="K79">
         <v>0.0</v>
       </c>
       <c r="L79">
         <v>0.0</v>
       </c>
       <c r="M79" s="1">
-        <v>264873.93</v>
+        <v>274895.8</v>
       </c>
       <c r="N79" s="1">
-        <v>264873.93</v>
+        <v>274895.8</v>
       </c>
       <c r="O79" s="1">
         <v>0.17</v>
       </c>
       <c r="P79">
         <v>1</v>
       </c>
     </row>
     <row r="80" spans="1:16">
       <c r="A80" t="s">
         <v>190</v>
       </c>
       <c r="B80" t="s">
         <v>191</v>
       </c>
       <c r="C80" s="1">
-        <v>4624.0</v>
+        <v>4725.0</v>
       </c>
       <c r="D80" s="1">
-        <v>59.47</v>
+        <v>67.34</v>
       </c>
       <c r="E80" s="1">
-        <v>70.75650952</v>
+        <v>70.57230688</v>
       </c>
       <c r="F80" t="s">
         <v>28</v>
       </c>
       <c r="G80">
-        <v>1.17</v>
+        <v>1.16</v>
       </c>
       <c r="H80" s="1">
-        <v>281177.03</v>
+        <v>286578.47</v>
       </c>
       <c r="I80" s="1">
-        <v>-46314.08</v>
+        <v>-11311.15</v>
       </c>
       <c r="J80" s="1">
-        <v>-16.471501957326</v>
+        <v>-3.9469643340618</v>
       </c>
       <c r="K80">
         <v>0.0</v>
       </c>
       <c r="L80">
         <v>0.0</v>
       </c>
       <c r="M80" s="1">
-        <v>234862.95</v>
+        <v>275267.32</v>
       </c>
       <c r="N80" s="1">
-        <v>234862.95</v>
+        <v>275267.32</v>
       </c>
       <c r="O80" s="1">
-        <v>0.15</v>
+        <v>0.17</v>
       </c>
       <c r="P80">
         <v>1</v>
       </c>
     </row>
     <row r="81" spans="1:16">
       <c r="A81" t="s">
         <v>192</v>
       </c>
       <c r="B81" t="s">
         <v>193</v>
       </c>
       <c r="C81" s="1">
-        <v>2391.0</v>
+        <v>2443.0</v>
       </c>
       <c r="D81" s="1">
-        <v>206.51</v>
+        <v>177.58</v>
       </c>
       <c r="E81" s="1">
-        <v>98.58627771</v>
+        <v>100.45099468</v>
       </c>
       <c r="F81" t="s">
         <v>28</v>
       </c>
       <c r="G81">
-        <v>1.17</v>
+        <v>1.16</v>
       </c>
       <c r="H81" s="1">
-        <v>203642.61</v>
+        <v>211975.63</v>
       </c>
       <c r="I81" s="1">
-        <v>218072.73</v>
+        <v>163340.52</v>
       </c>
       <c r="J81" s="1">
-        <v>107.08600228606</v>
+        <v>77.056272930997</v>
       </c>
       <c r="K81">
         <v>0.0</v>
       </c>
       <c r="L81">
         <v>0.0</v>
       </c>
       <c r="M81" s="1">
-        <v>421715.34</v>
+        <v>375316.15</v>
       </c>
       <c r="N81" s="1">
-        <v>421715.34</v>
+        <v>375316.15</v>
       </c>
       <c r="O81" s="1">
-        <v>0.27</v>
+        <v>0.24</v>
       </c>
       <c r="P81">
         <v>1</v>
       </c>
     </row>
     <row r="82" spans="1:16">
       <c r="A82" t="s">
         <v>194</v>
       </c>
       <c r="B82" t="s">
         <v>195</v>
       </c>
       <c r="C82" s="1">
-        <v>1966.0</v>
+        <v>2008.0</v>
       </c>
       <c r="D82" s="1">
-        <v>1033.08</v>
+        <v>971.87</v>
       </c>
       <c r="E82" s="1">
-        <v>944.11898779</v>
+        <v>946.01506474</v>
       </c>
       <c r="F82" t="s">
         <v>28</v>
       </c>
       <c r="G82">
-        <v>1.17</v>
+        <v>1.16</v>
       </c>
       <c r="H82" s="1">
-        <v>1610077.32</v>
+        <v>1647485.05</v>
       </c>
       <c r="I82" s="1">
-        <v>124590.04</v>
+        <v>40822.73</v>
       </c>
       <c r="J82" s="1">
-        <v>7.7381401782617</v>
+        <v>2.4778816657547</v>
       </c>
       <c r="K82">
         <v>0.0</v>
       </c>
       <c r="L82">
         <v>0.0</v>
       </c>
       <c r="M82" s="1">
-        <v>1734667.36</v>
+        <v>1688307.78</v>
       </c>
       <c r="N82" s="1">
-        <v>1734667.36</v>
+        <v>1688307.78</v>
       </c>
       <c r="O82" s="1">
-        <v>1.13</v>
+        <v>1.06</v>
       </c>
       <c r="P82">
         <v>1</v>
       </c>
     </row>
     <row r="83" spans="1:16">
       <c r="A83" t="s">
         <v>196</v>
       </c>
       <c r="B83" t="s">
         <v>197</v>
       </c>
       <c r="C83" s="1">
-        <v>3780.0</v>
+        <v>3862.0</v>
       </c>
       <c r="D83" s="1">
-        <v>108.75</v>
+        <v>105.06</v>
       </c>
       <c r="E83" s="1">
-        <v>112.1894709</v>
+        <v>111.99521491</v>
       </c>
       <c r="F83" t="s">
         <v>28</v>
       </c>
       <c r="G83">
-        <v>1.17</v>
+        <v>1.16</v>
       </c>
       <c r="H83" s="1">
-        <v>365986.71</v>
+        <v>373257.88</v>
       </c>
       <c r="I83" s="1">
-        <v>-14895.62</v>
+        <v>-22239.87</v>
       </c>
       <c r="J83" s="1">
-        <v>-4.0699893173717</v>
+        <v>-5.95831225318</v>
       </c>
       <c r="K83">
         <v>0.0</v>
       </c>
       <c r="L83">
         <v>0.0</v>
       </c>
       <c r="M83" s="1">
-        <v>351091.09</v>
+        <v>351018.01</v>
       </c>
       <c r="N83" s="1">
-        <v>351091.09</v>
+        <v>351018.01</v>
       </c>
       <c r="O83" s="1">
-        <v>0.23</v>
+        <v>0.22</v>
       </c>
       <c r="P83">
         <v>1</v>
       </c>
     </row>
     <row r="84" spans="1:16">
       <c r="A84" t="s">
         <v>198</v>
       </c>
       <c r="B84" t="s">
         <v>199</v>
       </c>
       <c r="C84" s="1">
-        <v>88.0</v>
+        <v>90.0</v>
       </c>
       <c r="D84" s="1">
-        <v>98.79</v>
+        <v>97.91</v>
       </c>
       <c r="E84" s="1">
-        <v>181.58579545</v>
+        <v>179.77066667</v>
       </c>
       <c r="F84" t="s">
         <v>183</v>
       </c>
       <c r="G84">
-        <v>1.61</v>
+        <v>1.63</v>
       </c>
       <c r="H84" s="1">
-        <v>9374.23</v>
+        <v>9497.13</v>
       </c>
       <c r="I84" s="1">
-        <v>-3985.57</v>
+        <v>-4099.0</v>
       </c>
       <c r="J84" s="1">
-        <v>-42.516238667069</v>
+        <v>-43.16040740729</v>
       </c>
       <c r="K84">
         <v>0.0</v>
       </c>
       <c r="L84">
         <v>0.0</v>
       </c>
       <c r="M84" s="1">
-        <v>5388.66</v>
+        <v>5398.13</v>
       </c>
       <c r="N84" s="1">
-        <v>5388.66</v>
+        <v>5398.13</v>
       </c>
       <c r="O84" s="1">
         <v>0.0</v>
       </c>
       <c r="P84">
         <v>1</v>
       </c>
     </row>
     <row r="85" spans="1:16">
       <c r="A85" t="s">
         <v>200</v>
       </c>
       <c r="B85" t="s">
         <v>201</v>
       </c>
       <c r="C85" s="1">
-        <v>608.0</v>
+        <v>621.0</v>
       </c>
       <c r="D85" s="1">
-        <v>709.57</v>
+        <v>651.22</v>
       </c>
       <c r="E85" s="1">
-        <v>479.28049342</v>
+        <v>482.85763285</v>
       </c>
       <c r="F85" t="s">
         <v>28</v>
       </c>
       <c r="G85">
-        <v>1.17</v>
+        <v>1.16</v>
       </c>
       <c r="H85" s="1">
-        <v>252525.88</v>
+        <v>259800.05</v>
       </c>
       <c r="I85" s="1">
-        <v>115940.24</v>
+        <v>90063.8</v>
       </c>
       <c r="J85" s="1">
-        <v>45.912220957313</v>
+        <v>34.66658301259</v>
       </c>
       <c r="K85">
         <v>0.0</v>
       </c>
       <c r="L85">
         <v>0.0</v>
       </c>
       <c r="M85" s="1">
-        <v>368466.12</v>
+        <v>349863.85</v>
       </c>
       <c r="N85" s="1">
-        <v>368466.12</v>
+        <v>349863.85</v>
       </c>
       <c r="O85" s="1">
-        <v>0.24</v>
+        <v>0.22</v>
       </c>
       <c r="P85">
         <v>1</v>
       </c>
     </row>
     <row r="86" spans="1:16">
       <c r="A86" t="s">
         <v>202</v>
       </c>
       <c r="B86" t="s">
         <v>203</v>
       </c>
       <c r="C86" s="1">
-        <v>4604.0</v>
+        <v>4703.0</v>
       </c>
       <c r="D86" s="1">
-        <v>98.11</v>
+        <v>95.93</v>
       </c>
       <c r="E86" s="1">
-        <v>78.05007602</v>
+        <v>78.35933447</v>
       </c>
       <c r="F86" t="s">
         <v>28</v>
       </c>
       <c r="G86">
-        <v>1.17</v>
+        <v>1.16</v>
       </c>
       <c r="H86" s="1">
-        <v>307469.12</v>
+        <v>315371.15</v>
       </c>
       <c r="I86" s="1">
-        <v>78317.65</v>
+        <v>74938.38</v>
       </c>
       <c r="J86" s="1">
-        <v>25.471712411315</v>
+        <v>23.76196427606</v>
       </c>
       <c r="K86">
         <v>0.0</v>
       </c>
       <c r="L86">
         <v>0.0</v>
       </c>
       <c r="M86" s="1">
-        <v>385786.77</v>
+        <v>390309.53</v>
       </c>
       <c r="N86" s="1">
-        <v>385786.77</v>
+        <v>390309.53</v>
       </c>
       <c r="O86" s="1">
-        <v>0.25</v>
+        <v>0.24</v>
       </c>
       <c r="P86">
         <v>1</v>
       </c>
     </row>
     <row r="87" spans="1:16">
       <c r="A87" t="s">
         <v>204</v>
       </c>
       <c r="B87" t="s">
         <v>205</v>
       </c>
       <c r="C87" s="1">
-        <v>3371.0</v>
+        <v>3444.0</v>
       </c>
       <c r="D87" s="1">
-        <v>165.99</v>
+        <v>184.3</v>
       </c>
       <c r="E87" s="1">
-        <v>198.42756155</v>
+        <v>197.93156794</v>
       </c>
       <c r="F87" t="s">
         <v>28</v>
       </c>
       <c r="G87">
-        <v>1.17</v>
+        <v>1.16</v>
       </c>
       <c r="H87" s="1">
-        <v>579272.52</v>
+        <v>590268.15</v>
       </c>
       <c r="I87" s="1">
-        <v>-101369.89</v>
+        <v>-41146.95</v>
       </c>
       <c r="J87" s="1">
-        <v>-17.499516462476</v>
+        <v>-6.9708911110993</v>
       </c>
       <c r="K87">
         <v>0.0</v>
       </c>
       <c r="L87">
         <v>0.0</v>
       </c>
       <c r="M87" s="1">
-        <v>477902.63</v>
+        <v>549121.2</v>
       </c>
       <c r="N87" s="1">
-        <v>477902.63</v>
+        <v>549121.2</v>
       </c>
       <c r="O87" s="1">
-        <v>0.31</v>
+        <v>0.34</v>
       </c>
       <c r="P87">
         <v>1</v>
       </c>
     </row>
     <row r="88" spans="1:16">
       <c r="A88" t="s">
         <v>206</v>
       </c>
       <c r="B88" t="s">
         <v>207</v>
       </c>
       <c r="C88" s="1">
-        <v>4162.0</v>
+        <v>4252.0</v>
       </c>
       <c r="D88" s="1">
-        <v>61.44</v>
+        <v>64.42</v>
       </c>
       <c r="E88" s="1">
-        <v>71.08391639</v>
+        <v>70.90367357</v>
       </c>
       <c r="F88" t="s">
         <v>8</v>
       </c>
       <c r="G88">
         <v>1.0</v>
       </c>
       <c r="H88" s="1">
-        <v>295851.26</v>
+        <v>301482.42</v>
       </c>
       <c r="I88" s="1">
-        <v>-40137.98</v>
+        <v>-27568.58</v>
       </c>
       <c r="J88" s="1">
-        <v>-13.566945768627</v>
+        <v>-9.1443408209341</v>
       </c>
       <c r="K88">
         <v>0.0</v>
       </c>
       <c r="L88">
         <v>0.0</v>
       </c>
       <c r="M88" s="1">
-        <v>255713.28</v>
+        <v>273913.84</v>
       </c>
       <c r="N88" s="1">
-        <v>255713.28</v>
+        <v>273913.84</v>
       </c>
       <c r="O88" s="1">
         <v>0.17</v>
       </c>
       <c r="P88">
         <v>1</v>
       </c>
     </row>
     <row r="89" spans="1:16">
       <c r="A89" t="s">
         <v>208</v>
       </c>
       <c r="B89" t="s">
         <v>209</v>
       </c>
       <c r="C89" s="1">
-        <v>2742.0</v>
+        <v>2802.0</v>
       </c>
       <c r="D89" s="1">
-        <v>205.31</v>
+        <v>234.11</v>
       </c>
       <c r="E89" s="1">
-        <v>129.64836251</v>
+        <v>131.66283369</v>
       </c>
       <c r="F89" t="s">
         <v>28</v>
       </c>
       <c r="G89">
-        <v>1.17</v>
+        <v>1.16</v>
       </c>
       <c r="H89" s="1">
-        <v>309185.22</v>
+        <v>320735.71</v>
       </c>
       <c r="I89" s="1">
-        <v>171627.88</v>
+        <v>246766.86</v>
       </c>
       <c r="J89" s="1">
-        <v>55.50972973417</v>
+        <v>76.937756634582</v>
       </c>
       <c r="K89">
         <v>0.0</v>
       </c>
       <c r="L89">
         <v>0.0</v>
       </c>
       <c r="M89" s="1">
-        <v>480813.1</v>
+        <v>567502.57</v>
       </c>
       <c r="N89" s="1">
-        <v>480813.1</v>
+        <v>567502.57</v>
       </c>
       <c r="O89" s="1">
-        <v>0.31</v>
+        <v>0.36</v>
       </c>
       <c r="P89">
         <v>1</v>
       </c>
     </row>
     <row r="90" spans="1:16">
       <c r="A90" t="s">
         <v>210</v>
       </c>
       <c r="B90" t="s">
         <v>211</v>
       </c>
       <c r="C90" s="1">
-        <v>7428.0</v>
+        <v>7528.0</v>
       </c>
       <c r="D90" s="1">
-        <v>59.9</v>
+        <v>63.78</v>
       </c>
       <c r="E90" s="1">
-        <v>57.83461093</v>
+        <v>57.89127125</v>
       </c>
       <c r="F90" t="s">
         <v>212</v>
       </c>
       <c r="G90">
         <v>1.49</v>
       </c>
       <c r="H90" s="1">
-        <v>287669.64</v>
+        <v>291853.43</v>
       </c>
       <c r="I90" s="1">
-        <v>10875.8</v>
+        <v>30396.2</v>
       </c>
       <c r="J90" s="1">
-        <v>3.7806561721286</v>
+        <v>10.414885307327</v>
       </c>
       <c r="K90">
         <v>0.0</v>
       </c>
       <c r="L90">
         <v>0.0</v>
       </c>
       <c r="M90" s="1">
-        <v>298545.44</v>
+        <v>322249.63</v>
       </c>
       <c r="N90" s="1">
-        <v>298545.44</v>
+        <v>322249.63</v>
       </c>
       <c r="O90" s="1">
-        <v>0.19</v>
+        <v>0.2</v>
       </c>
       <c r="P90">
         <v>1</v>
       </c>
     </row>
     <row r="91" spans="1:16">
       <c r="A91" t="s">
         <v>213</v>
       </c>
       <c r="B91" t="s">
         <v>214</v>
       </c>
       <c r="C91" s="1">
-        <v>587.0</v>
+        <v>600.0</v>
       </c>
       <c r="D91" s="1">
-        <v>580.65</v>
+        <v>583.44</v>
       </c>
       <c r="E91" s="1">
-        <v>514.20843271</v>
+        <v>514.82805</v>
       </c>
       <c r="F91" t="s">
         <v>28</v>
       </c>
       <c r="G91">
-        <v>1.17</v>
+        <v>1.16</v>
       </c>
       <c r="H91" s="1">
-        <v>262315.36</v>
+        <v>268388.41</v>
       </c>
       <c r="I91" s="1">
-        <v>28790.72</v>
+        <v>34461.32</v>
       </c>
       <c r="J91" s="1">
-        <v>10.975613475322</v>
+        <v>12.840092461519</v>
       </c>
       <c r="K91">
         <v>0.0</v>
       </c>
       <c r="L91">
         <v>0.0</v>
       </c>
       <c r="M91" s="1">
-        <v>291106.08</v>
+        <v>302849.73</v>
       </c>
       <c r="N91" s="1">
-        <v>291106.08</v>
+        <v>302849.73</v>
       </c>
       <c r="O91" s="1">
         <v>0.19</v>
       </c>
       <c r="P91">
         <v>1</v>
       </c>
     </row>
     <row r="92" spans="1:16">
       <c r="A92" t="s">
         <v>215</v>
       </c>
       <c r="B92" t="s">
         <v>216</v>
       </c>
       <c r="C92" s="1">
-        <v>1989.0</v>
+        <v>2032.0</v>
       </c>
       <c r="D92" s="1">
-        <v>243.87</v>
+        <v>394.39</v>
       </c>
       <c r="E92" s="1">
-        <v>151.8729814</v>
+        <v>154.86049705</v>
       </c>
       <c r="F92" t="s">
         <v>28</v>
       </c>
       <c r="G92">
-        <v>1.17</v>
+        <v>1.16</v>
       </c>
       <c r="H92" s="1">
-        <v>258561.52</v>
+        <v>269398.94</v>
       </c>
       <c r="I92" s="1">
-        <v>155716.51</v>
+        <v>423914.05</v>
       </c>
       <c r="J92" s="1">
-        <v>60.224162512658</v>
+        <v>157.35550035943</v>
       </c>
       <c r="K92">
         <v>0.0</v>
       </c>
       <c r="L92">
         <v>0.0</v>
       </c>
       <c r="M92" s="1">
-        <v>414278.03</v>
+        <v>693312.99</v>
       </c>
       <c r="N92" s="1">
-        <v>414278.03</v>
+        <v>693312.99</v>
       </c>
       <c r="O92" s="1">
-        <v>0.27</v>
+        <v>0.43</v>
       </c>
       <c r="P92">
         <v>1</v>
       </c>
     </row>
     <row r="93" spans="1:16">
       <c r="A93" t="s">
         <v>217</v>
       </c>
       <c r="B93" t="s">
         <v>218</v>
       </c>
       <c r="C93" s="1">
-        <v>10853.0</v>
+        <v>11095.0</v>
       </c>
       <c r="D93" s="1">
-        <v>27.16</v>
+        <v>27.53</v>
       </c>
       <c r="E93" s="1">
-        <v>26.49459781</v>
+        <v>26.52768094</v>
       </c>
       <c r="F93" t="s">
         <v>8</v>
       </c>
       <c r="G93">
         <v>1.0</v>
       </c>
       <c r="H93" s="1">
-        <v>287545.87</v>
+        <v>294324.62</v>
       </c>
       <c r="I93" s="1">
-        <v>7221.61</v>
+        <v>11120.73</v>
       </c>
       <c r="J93" s="1">
-        <v>2.5114636492606</v>
+        <v>3.7783893172104</v>
       </c>
       <c r="K93">
         <v>0.0</v>
       </c>
       <c r="L93">
         <v>0.0</v>
       </c>
       <c r="M93" s="1">
-        <v>294767.48</v>
+        <v>305445.35</v>
       </c>
       <c r="N93" s="1">
-        <v>294767.48</v>
+        <v>305445.35</v>
       </c>
       <c r="O93" s="1">
         <v>0.19</v>
       </c>
       <c r="P93">
         <v>1</v>
       </c>
     </row>
     <row r="94" spans="1:16">
       <c r="A94" t="s">
         <v>219</v>
       </c>
       <c r="B94" t="s">
         <v>220</v>
       </c>
       <c r="C94" s="1">
-        <v>1520.0</v>
+        <v>1553.0</v>
       </c>
       <c r="D94" s="1">
-        <v>245.2</v>
+        <v>245.9</v>
       </c>
       <c r="E94" s="1">
-        <v>234.01017105</v>
+        <v>234.45998712</v>
       </c>
       <c r="F94" t="s">
         <v>8</v>
       </c>
       <c r="G94">
         <v>1.0</v>
       </c>
       <c r="H94" s="1">
-        <v>355695.46</v>
+        <v>364116.36</v>
       </c>
       <c r="I94" s="1">
-        <v>17008.54</v>
+        <v>17766.34</v>
       </c>
       <c r="J94" s="1">
-        <v>4.7817703380302</v>
+        <v>4.8793028690059</v>
       </c>
       <c r="K94">
         <v>0.0</v>
       </c>
       <c r="L94">
         <v>0.0</v>
       </c>
       <c r="M94" s="1">
-        <v>372704.0</v>
+        <v>381882.7</v>
       </c>
       <c r="N94" s="1">
-        <v>372704.0</v>
+        <v>381882.7</v>
       </c>
       <c r="O94" s="1">
         <v>0.24</v>
       </c>
       <c r="P94">
         <v>1</v>
       </c>
     </row>
     <row r="95" spans="1:16">
       <c r="A95" t="s">
         <v>221</v>
       </c>
       <c r="B95" t="s">
         <v>222</v>
       </c>
       <c r="C95" s="1">
-        <v>6195.0</v>
+        <v>6332.0</v>
       </c>
       <c r="D95" s="1">
-        <v>47.49</v>
+        <v>52.16</v>
       </c>
       <c r="E95" s="1">
-        <v>44.09609847</v>
+        <v>44.1973626</v>
       </c>
       <c r="F95" t="s">
         <v>8</v>
       </c>
       <c r="G95">
         <v>1.0</v>
       </c>
       <c r="H95" s="1">
-        <v>273175.33</v>
+        <v>279857.7</v>
       </c>
       <c r="I95" s="1">
-        <v>21025.22</v>
+        <v>50419.42</v>
       </c>
       <c r="J95" s="1">
-        <v>7.6966027642394</v>
+        <v>18.016091749486</v>
       </c>
       <c r="K95">
         <v>0.0</v>
       </c>
       <c r="L95">
         <v>0.0</v>
       </c>
       <c r="M95" s="1">
-        <v>294200.55</v>
+        <v>330277.12</v>
       </c>
       <c r="N95" s="1">
-        <v>294200.55</v>
+        <v>330277.12</v>
       </c>
       <c r="O95" s="1">
-        <v>0.19</v>
+        <v>0.21</v>
       </c>
       <c r="P95">
         <v>1</v>
       </c>
     </row>
     <row r="96" spans="1:16">
       <c r="A96" t="s">
         <v>223</v>
       </c>
       <c r="B96" t="s">
         <v>224</v>
       </c>
       <c r="C96" s="1">
-        <v>14958.0</v>
+        <v>15288.0</v>
       </c>
       <c r="D96" s="1">
-        <v>27.96</v>
+        <v>27.66</v>
       </c>
       <c r="E96" s="1">
-        <v>29.67526942</v>
+        <v>29.66223182</v>
       </c>
       <c r="F96" t="s">
         <v>8</v>
       </c>
       <c r="G96">
         <v>1.0</v>
       </c>
       <c r="H96" s="1">
-        <v>443882.68</v>
+        <v>453476.2</v>
       </c>
       <c r="I96" s="1">
-        <v>-25657.0</v>
+        <v>-30610.12</v>
       </c>
       <c r="J96" s="1">
-        <v>-5.7801309120689</v>
+        <v>-6.7501050771794</v>
       </c>
       <c r="K96">
         <v>0.0</v>
       </c>
       <c r="L96">
         <v>0.0</v>
       </c>
       <c r="M96" s="1">
-        <v>418225.68</v>
+        <v>422866.08</v>
       </c>
       <c r="N96" s="1">
-        <v>418225.68</v>
+        <v>422866.08</v>
       </c>
       <c r="O96" s="1">
         <v>0.27</v>
       </c>
       <c r="P96">
         <v>1</v>
       </c>
     </row>
     <row r="97" spans="1:16">
       <c r="A97" t="s">
         <v>225</v>
       </c>
       <c r="B97" t="s">
         <v>226</v>
       </c>
       <c r="C97" s="1">
-        <v>34557.0</v>
+        <v>35333.0</v>
       </c>
       <c r="D97" s="1">
-        <v>14.86</v>
+        <v>14.95</v>
       </c>
       <c r="E97" s="1">
-        <v>15.81318604</v>
+        <v>15.81075652</v>
       </c>
       <c r="F97" t="s">
         <v>99</v>
       </c>
       <c r="G97">
-        <v>0.87</v>
+        <v>0.86</v>
       </c>
       <c r="H97" s="1">
-        <v>629789.12</v>
+        <v>643878.02</v>
       </c>
       <c r="I97" s="1">
-        <v>-37052.9</v>
+        <v>-32113.18</v>
       </c>
       <c r="J97" s="1">
-        <v>-5.8833820438181</v>
+        <v>-4.9874633086559</v>
       </c>
       <c r="K97">
         <v>0.0</v>
       </c>
       <c r="L97">
         <v>0.0</v>
       </c>
       <c r="M97" s="1">
-        <v>592736.22</v>
+        <v>611764.84</v>
       </c>
       <c r="N97" s="1">
-        <v>592736.22</v>
+        <v>611764.84</v>
       </c>
       <c r="O97" s="1">
         <v>0.38</v>
       </c>
       <c r="P97">
         <v>1</v>
       </c>
     </row>
     <row r="98" spans="1:16">
       <c r="A98" t="s">
         <v>227</v>
       </c>
       <c r="B98" t="s">
         <v>228</v>
       </c>
       <c r="C98" s="1">
-        <v>1832.0</v>
+        <v>1872.0</v>
       </c>
       <c r="D98" s="1">
-        <v>193.31</v>
+        <v>186.79</v>
       </c>
       <c r="E98" s="1">
-        <v>170.25448144</v>
+        <v>170.72355235</v>
       </c>
       <c r="F98" t="s">
         <v>28</v>
       </c>
       <c r="G98">
-        <v>1.17</v>
+        <v>1.16</v>
       </c>
       <c r="H98" s="1">
-        <v>271747.76</v>
+        <v>278364.51</v>
       </c>
       <c r="I98" s="1">
-        <v>30719.61</v>
+        <v>24145.12</v>
       </c>
       <c r="J98" s="1">
-        <v>11.304457486604</v>
+        <v>8.6739218300494</v>
       </c>
       <c r="K98">
         <v>0.0</v>
       </c>
       <c r="L98">
         <v>0.0</v>
       </c>
       <c r="M98" s="1">
-        <v>302467.37</v>
+        <v>302509.63</v>
       </c>
       <c r="N98" s="1">
-        <v>302467.37</v>
+        <v>302509.63</v>
       </c>
       <c r="O98" s="1">
-        <v>0.2</v>
+        <v>0.19</v>
       </c>
       <c r="P98">
         <v>1</v>
       </c>
     </row>
     <row r="99" spans="1:16">
       <c r="A99" t="s">
         <v>229</v>
       </c>
       <c r="B99" t="s">
         <v>230</v>
       </c>
       <c r="C99" s="1">
-        <v>2697.0</v>
+        <v>2755.0</v>
       </c>
       <c r="D99" s="1">
-        <v>170.97</v>
+        <v>181.22</v>
       </c>
       <c r="E99" s="1">
-        <v>184.52692621</v>
+        <v>184.37000363</v>
       </c>
       <c r="F99" t="s">
         <v>51</v>
       </c>
       <c r="G99">
-        <v>1.6</v>
+        <v>1.61</v>
       </c>
       <c r="H99" s="1">
-        <v>308155.45</v>
+        <v>314573.82</v>
       </c>
       <c r="I99" s="1">
-        <v>-20790.32</v>
+        <v>-4223.16</v>
       </c>
       <c r="J99" s="1">
-        <v>-6.7466987846556</v>
+        <v>-1.3425020556383</v>
       </c>
       <c r="K99">
         <v>0.0</v>
       </c>
       <c r="L99">
         <v>0.0</v>
       </c>
       <c r="M99" s="1">
-        <v>287365.13</v>
+        <v>310350.66</v>
       </c>
       <c r="N99" s="1">
-        <v>287365.13</v>
+        <v>310350.66</v>
       </c>
       <c r="O99" s="1">
         <v>0.19</v>
       </c>
       <c r="P99">
         <v>1</v>
       </c>
     </row>
     <row r="100" spans="1:16">
       <c r="A100" t="s">
         <v>231</v>
       </c>
       <c r="B100" t="s">
         <v>232</v>
       </c>
       <c r="C100" s="1">
-        <v>1581.0</v>
+        <v>1615.0</v>
       </c>
       <c r="D100" s="1">
-        <v>214.62</v>
+        <v>214.76</v>
       </c>
       <c r="E100" s="1">
-        <v>209.46300443</v>
+        <v>209.46502167</v>
       </c>
       <c r="F100" t="s">
         <v>28</v>
       </c>
       <c r="G100">
-        <v>1.17</v>
+        <v>1.16</v>
       </c>
       <c r="H100" s="1">
-        <v>284557.22</v>
+        <v>290689.27</v>
       </c>
       <c r="I100" s="1">
-        <v>5244.39</v>
+        <v>9369.04</v>
       </c>
       <c r="J100" s="1">
-        <v>1.8430001530096</v>
+        <v>3.2230429420391</v>
       </c>
       <c r="K100">
         <v>0.0</v>
       </c>
       <c r="L100">
         <v>0.0</v>
       </c>
       <c r="M100" s="1">
-        <v>289801.61</v>
+        <v>300058.31</v>
       </c>
       <c r="N100" s="1">
-        <v>289801.61</v>
+        <v>300058.31</v>
       </c>
       <c r="O100" s="1">
         <v>0.19</v>
       </c>
       <c r="P100">
         <v>1</v>
       </c>
     </row>
     <row r="101" spans="1:16">
       <c r="A101" t="s">
         <v>233</v>
       </c>
       <c r="B101" t="s">
         <v>234</v>
       </c>
       <c r="C101" s="1">
-        <v>1352.0</v>
+        <v>1381.0</v>
       </c>
       <c r="D101" s="1">
-        <v>1591.5</v>
+        <v>1611.5</v>
       </c>
       <c r="E101" s="1">
-        <v>1540.06352811</v>
+        <v>1540.10455467</v>
       </c>
       <c r="F101" t="s">
         <v>235</v>
       </c>
       <c r="G101">
         <v>7.47</v>
       </c>
       <c r="H101" s="1">
-        <v>278811.81</v>
+        <v>284795.95</v>
       </c>
       <c r="I101" s="1">
-        <v>9101.8</v>
+        <v>12953.22</v>
       </c>
       <c r="J101" s="1">
-        <v>3.2644958619221</v>
+        <v>4.5482458581311</v>
       </c>
       <c r="K101">
         <v>0.0</v>
       </c>
       <c r="L101">
         <v>0.0</v>
       </c>
       <c r="M101" s="1">
-        <v>287913.61</v>
+        <v>297749.17</v>
       </c>
       <c r="N101" s="1">
-        <v>287913.61</v>
+        <v>297749.17</v>
       </c>
       <c r="O101" s="1">
         <v>0.19</v>
       </c>
       <c r="P101">
         <v>1</v>
       </c>
     </row>
     <row r="102" spans="1:16">
       <c r="A102" t="s">
         <v>236</v>
       </c>
       <c r="B102" t="s">
         <v>237</v>
       </c>
       <c r="C102" s="1">
-        <v>908.0</v>
+        <v>927.0</v>
       </c>
       <c r="D102" s="1">
-        <v>406.94</v>
+        <v>395.94</v>
       </c>
       <c r="E102" s="1">
-        <v>346.35417401</v>
+        <v>347.16788565</v>
       </c>
       <c r="F102" t="s">
         <v>28</v>
       </c>
       <c r="G102">
-        <v>1.17</v>
+        <v>1.16</v>
       </c>
       <c r="H102" s="1">
-        <v>273098.5</v>
+        <v>279410.37</v>
       </c>
       <c r="I102" s="1">
-        <v>42485.49</v>
+        <v>38122.62</v>
       </c>
       <c r="J102" s="1">
-        <v>15.556837551286</v>
+        <v>13.643953157501</v>
       </c>
       <c r="K102">
         <v>0.0</v>
       </c>
       <c r="L102">
         <v>0.0</v>
       </c>
       <c r="M102" s="1">
-        <v>315583.99</v>
+        <v>317532.99</v>
       </c>
       <c r="N102" s="1">
-        <v>315583.99</v>
+        <v>317532.99</v>
       </c>
       <c r="O102" s="1">
         <v>0.2</v>
       </c>
       <c r="P102">
         <v>1</v>
       </c>
     </row>
     <row r="103" spans="1:16">
       <c r="A103" t="s">
         <v>238</v>
       </c>
       <c r="B103" t="s">
         <v>239</v>
       </c>
       <c r="C103" s="1">
-        <v>1239.0</v>
+        <v>1266.0</v>
       </c>
       <c r="D103" s="1">
-        <v>249.62</v>
+        <v>257.97</v>
       </c>
       <c r="E103" s="1">
-        <v>259.50430186</v>
+        <v>259.32910742</v>
       </c>
       <c r="F103" t="s">
         <v>28</v>
       </c>
       <c r="G103">
-        <v>1.17</v>
+        <v>1.16</v>
       </c>
       <c r="H103" s="1">
-        <v>280041.44</v>
+        <v>285880.2</v>
       </c>
       <c r="I103" s="1">
-        <v>-15892.16</v>
+        <v>-3338.44</v>
       </c>
       <c r="J103" s="1">
-        <v>-5.6749315387037</v>
+        <v>-1.1677758725508</v>
       </c>
       <c r="K103">
         <v>0.0</v>
       </c>
       <c r="L103">
         <v>0.0</v>
       </c>
       <c r="M103" s="1">
-        <v>264149.28</v>
+        <v>282541.76</v>
       </c>
       <c r="N103" s="1">
-        <v>264149.28</v>
+        <v>282541.76</v>
       </c>
       <c r="O103" s="1">
-        <v>0.17</v>
+        <v>0.18</v>
       </c>
       <c r="P103">
         <v>1</v>
       </c>
     </row>
     <row r="104" spans="1:16">
       <c r="A104" t="s">
         <v>240</v>
       </c>
       <c r="B104" t="s">
         <v>241</v>
       </c>
       <c r="C104" s="1">
-        <v>4101.0</v>
+        <v>4190.0</v>
       </c>
       <c r="D104" s="1">
-        <v>81.39</v>
+        <v>85.96</v>
       </c>
       <c r="E104" s="1">
-        <v>80.55482321</v>
+        <v>80.62680668</v>
       </c>
       <c r="F104" t="s">
         <v>28</v>
       </c>
       <c r="G104">
-        <v>1.17</v>
+        <v>1.16</v>
       </c>
       <c r="H104" s="1">
-        <v>285071.64</v>
+        <v>291500.99</v>
       </c>
       <c r="I104" s="1">
-        <v>3.64</v>
+        <v>20093.78</v>
       </c>
       <c r="J104" s="1">
-        <v>0.0012768720171533</v>
+        <v>6.8932115805164</v>
       </c>
       <c r="K104">
         <v>0.0</v>
       </c>
       <c r="L104">
         <v>0.0</v>
       </c>
       <c r="M104" s="1">
-        <v>285075.28</v>
+        <v>311594.77</v>
       </c>
       <c r="N104" s="1">
-        <v>285075.28</v>
+        <v>311594.77</v>
       </c>
       <c r="O104" s="1">
-        <v>0.18</v>
+        <v>0.2</v>
       </c>
       <c r="P104">
         <v>1</v>
       </c>
     </row>
     <row r="105" spans="1:16">
       <c r="A105" t="s">
         <v>242</v>
       </c>
       <c r="B105" t="s">
         <v>243</v>
       </c>
       <c r="C105" s="1">
-        <v>1629.0</v>
+        <v>1665.0</v>
       </c>
       <c r="D105" s="1">
-        <v>200.18</v>
+        <v>203.0</v>
       </c>
       <c r="E105" s="1">
-        <v>201.53389196</v>
+        <v>201.53866667</v>
       </c>
       <c r="F105" t="s">
         <v>28</v>
       </c>
       <c r="G105">
-        <v>1.17</v>
+        <v>1.16</v>
       </c>
       <c r="H105" s="1">
-        <v>280969.4</v>
+        <v>287220.09</v>
       </c>
       <c r="I105" s="1">
-        <v>-2459.58</v>
+        <v>5188.42</v>
       </c>
       <c r="J105" s="1">
-        <v>-0.87539070090907</v>
+        <v>1.8064265629887</v>
       </c>
       <c r="K105">
         <v>0.0</v>
       </c>
       <c r="L105">
         <v>0.0</v>
       </c>
       <c r="M105" s="1">
-        <v>278509.82</v>
+        <v>292408.51</v>
       </c>
       <c r="N105" s="1">
-        <v>278509.82</v>
+        <v>292408.51</v>
       </c>
       <c r="O105" s="1">
         <v>0.18</v>
       </c>
       <c r="P105">
         <v>1</v>
       </c>
     </row>
     <row r="106" spans="1:16">
       <c r="A106" t="s">
         <v>244</v>
       </c>
       <c r="B106" t="s">
         <v>245</v>
       </c>
       <c r="C106" s="1">
-        <v>18435.0</v>
+        <v>18846.0</v>
       </c>
       <c r="D106" s="1">
-        <v>27.2</v>
+        <v>26.79</v>
       </c>
       <c r="E106" s="1">
-        <v>30.68200271</v>
+        <v>30.62221055</v>
       </c>
       <c r="F106" t="s">
         <v>51</v>
       </c>
       <c r="G106">
-        <v>1.6</v>
+        <v>1.61</v>
       </c>
       <c r="H106" s="1">
-        <v>350668.34</v>
+        <v>357844.77</v>
       </c>
       <c r="I106" s="1">
-        <v>-38171.77</v>
+        <v>-43998.6</v>
       </c>
       <c r="J106" s="1">
-        <v>-10.885433797645</v>
+        <v>-12.295443077176</v>
       </c>
       <c r="K106">
         <v>0.0</v>
       </c>
       <c r="L106">
         <v>0.0</v>
       </c>
       <c r="M106" s="1">
-        <v>312496.57</v>
+        <v>313846.17</v>
       </c>
       <c r="N106" s="1">
-        <v>312496.57</v>
+        <v>313846.17</v>
       </c>
       <c r="O106" s="1">
         <v>0.2</v>
       </c>
       <c r="P106">
         <v>1</v>
       </c>
     </row>
     <row r="107" spans="1:16">
       <c r="A107" t="s">
         <v>246</v>
       </c>
       <c r="B107" t="s">
         <v>247</v>
       </c>
       <c r="C107" s="1">
-        <v>1130.0</v>
+        <v>1155.0</v>
       </c>
       <c r="D107" s="1">
-        <v>399.64</v>
+        <v>415.53</v>
       </c>
       <c r="E107" s="1">
-        <v>336.54839823</v>
+        <v>337.75769697</v>
       </c>
       <c r="F107" t="s">
         <v>28</v>
       </c>
       <c r="G107">
-        <v>1.17</v>
+        <v>1.16</v>
       </c>
       <c r="H107" s="1">
-        <v>330315.89</v>
+        <v>338759.19</v>
       </c>
       <c r="I107" s="1">
-        <v>55381.0</v>
+        <v>76447.27</v>
       </c>
       <c r="J107" s="1">
-        <v>16.766072016699</v>
+        <v>22.566847559176</v>
       </c>
       <c r="K107">
         <v>0.0</v>
       </c>
       <c r="L107">
         <v>0.0</v>
       </c>
       <c r="M107" s="1">
-        <v>385696.89</v>
+        <v>415206.46</v>
       </c>
       <c r="N107" s="1">
-        <v>385696.89</v>
+        <v>415206.46</v>
       </c>
       <c r="O107" s="1">
-        <v>0.25</v>
+        <v>0.26</v>
       </c>
       <c r="P107">
         <v>1</v>
       </c>
     </row>
     <row r="108" spans="1:16">
       <c r="A108" t="s">
         <v>248</v>
       </c>
       <c r="B108" t="s">
         <v>249</v>
       </c>
       <c r="C108" s="1">
-        <v>2500.0</v>
+        <v>2554.0</v>
       </c>
       <c r="D108" s="1">
-        <v>137.76</v>
+        <v>138.12</v>
       </c>
       <c r="E108" s="1">
-        <v>131.51512</v>
+        <v>131.62010963</v>
       </c>
       <c r="F108" t="s">
         <v>28</v>
       </c>
       <c r="G108">
-        <v>1.17</v>
+        <v>1.16</v>
       </c>
       <c r="H108" s="1">
-        <v>285738.35</v>
+        <v>292080.9</v>
       </c>
       <c r="I108" s="1">
-        <v>8406.93</v>
+        <v>13099.89</v>
       </c>
       <c r="J108" s="1">
-        <v>2.9421776950836</v>
+        <v>4.4850211020303</v>
       </c>
       <c r="K108">
         <v>0.0</v>
       </c>
       <c r="L108">
         <v>0.0</v>
       </c>
       <c r="M108" s="1">
-        <v>294145.28</v>
+        <v>305180.79</v>
       </c>
       <c r="N108" s="1">
-        <v>294145.28</v>
+        <v>305180.79</v>
       </c>
       <c r="O108" s="1">
         <v>0.19</v>
       </c>
       <c r="P108">
         <v>1</v>
       </c>
     </row>
     <row r="109" spans="1:16">
       <c r="A109" t="s">
         <v>250</v>
       </c>
       <c r="B109" t="s">
         <v>251</v>
       </c>
       <c r="C109" s="1">
-        <v>35785.0</v>
+        <v>36590.0</v>
       </c>
       <c r="D109" s="1">
-        <v>9.737</v>
+        <v>9.638</v>
       </c>
       <c r="E109" s="1">
-        <v>9.71052396</v>
+        <v>9.71031238</v>
       </c>
       <c r="F109" t="s">
         <v>8</v>
       </c>
       <c r="G109">
         <v>1.0</v>
       </c>
       <c r="H109" s="1">
-        <v>347491.1</v>
+        <v>355300.33</v>
       </c>
       <c r="I109" s="1">
-        <v>947.45</v>
+        <v>-2645.91</v>
       </c>
       <c r="J109" s="1">
-        <v>0.27265446510716</v>
+        <v>-0.74469674711532</v>
       </c>
       <c r="K109">
         <v>0.0</v>
       </c>
       <c r="L109">
         <v>0.0</v>
       </c>
       <c r="M109" s="1">
-        <v>348438.55</v>
+        <v>352654.42</v>
       </c>
       <c r="N109" s="1">
-        <v>348438.55</v>
+        <v>352654.42</v>
       </c>
       <c r="O109" s="1">
-        <v>0.23</v>
+        <v>0.22</v>
       </c>
       <c r="P109">
         <v>1</v>
       </c>
     </row>
     <row r="110" spans="1:16">
       <c r="A110" t="s">
         <v>252</v>
       </c>
       <c r="B110" t="s">
         <v>253</v>
       </c>
       <c r="C110" s="1">
-        <v>10115.0</v>
+        <v>10339.0</v>
       </c>
       <c r="D110" s="1">
-        <v>27.4</v>
+        <v>26.94</v>
       </c>
       <c r="E110" s="1">
-        <v>28.40673653</v>
+        <v>28.37750073</v>
       </c>
       <c r="F110" t="s">
         <v>8</v>
       </c>
       <c r="G110">
         <v>1.0</v>
       </c>
       <c r="H110" s="1">
-        <v>287334.14</v>
+        <v>293394.98</v>
       </c>
       <c r="I110" s="1">
-        <v>-10183.14</v>
+        <v>-14862.32</v>
       </c>
       <c r="J110" s="1">
-        <v>-3.5440062917689</v>
+        <v>-5.0656354106672</v>
       </c>
       <c r="K110">
         <v>0.0</v>
       </c>
       <c r="L110">
         <v>0.0</v>
       </c>
       <c r="M110" s="1">
-        <v>277151.0</v>
+        <v>278532.66</v>
       </c>
       <c r="N110" s="1">
-        <v>277151.0</v>
+        <v>278532.66</v>
       </c>
       <c r="O110" s="1">
-        <v>0.18</v>
+        <v>0.17</v>
       </c>
       <c r="P110">
         <v>1</v>
       </c>
     </row>
     <row r="111" spans="1:16">
       <c r="A111" t="s">
         <v>254</v>
       </c>
       <c r="B111" t="s">
         <v>255</v>
       </c>
       <c r="C111" s="1">
-        <v>372.0</v>
+        <v>380.0</v>
       </c>
       <c r="D111" s="1">
-        <v>1077.28</v>
+        <v>1080.95</v>
       </c>
       <c r="E111" s="1">
-        <v>877.01825269</v>
+        <v>881.13334211</v>
       </c>
       <c r="F111" t="s">
         <v>28</v>
       </c>
       <c r="G111">
-        <v>1.17</v>
+        <v>1.16</v>
       </c>
       <c r="H111" s="1">
-        <v>284520.53</v>
+        <v>291904.94</v>
       </c>
       <c r="I111" s="1">
-        <v>57750.61</v>
+        <v>63455.39</v>
       </c>
       <c r="J111" s="1">
-        <v>20.297519479526</v>
+        <v>21.738374828463</v>
       </c>
       <c r="K111">
         <v>0.0</v>
       </c>
       <c r="L111">
         <v>0.0</v>
       </c>
       <c r="M111" s="1">
-        <v>342271.14</v>
+        <v>355360.33</v>
       </c>
       <c r="N111" s="1">
-        <v>342271.14</v>
+        <v>355360.33</v>
       </c>
       <c r="O111" s="1">
         <v>0.22</v>
       </c>
       <c r="P111">
         <v>1</v>
       </c>
     </row>
     <row r="112" spans="1:16">
       <c r="A112" t="s">
         <v>256</v>
       </c>
       <c r="B112" t="s">
         <v>257</v>
       </c>
       <c r="C112" s="1">
-        <v>1465.0</v>
+        <v>1539.0</v>
       </c>
       <c r="D112" s="1">
-        <v>0.0</v>
+        <v>174.05</v>
       </c>
       <c r="E112" s="1">
-        <v>0.0</v>
+        <v>236.2505718</v>
       </c>
       <c r="F112" t="s">
         <v>8</v>
       </c>
       <c r="G112">
         <v>1.0</v>
       </c>
       <c r="H112" s="1">
-        <v>0.0</v>
+        <v>363589.63</v>
       </c>
       <c r="I112" s="1">
-        <v>0.0</v>
+        <v>-95726.68</v>
       </c>
       <c r="J112" s="1">
-        <v>0</v>
+        <v>-26.328220637096</v>
       </c>
       <c r="K112">
         <v>0.0</v>
       </c>
       <c r="L112">
         <v>0.0</v>
       </c>
       <c r="M112" s="1">
-        <v>0.0</v>
+        <v>267862.95</v>
       </c>
       <c r="N112" s="1">
-        <v>0.0</v>
+        <v>267862.95</v>
       </c>
       <c r="O112" s="1">
-        <v>0.0</v>
+        <v>0.17</v>
       </c>
       <c r="P112">
         <v>1</v>
       </c>
     </row>
     <row r="113" spans="1:16">
       <c r="A113" t="s">
         <v>258</v>
       </c>
       <c r="B113" t="s">
         <v>259</v>
       </c>
       <c r="C113" s="1">
-        <v>1474.0</v>
+        <v>8319.0</v>
       </c>
       <c r="D113" s="1">
-        <v>170.45</v>
+        <v>45.75</v>
       </c>
       <c r="E113" s="1">
-        <v>238.93497286</v>
+        <v>45.94968145</v>
       </c>
       <c r="F113" t="s">
-        <v>8</v>
+        <v>28</v>
       </c>
       <c r="G113">
-        <v>1.0</v>
+        <v>1.16</v>
       </c>
       <c r="H113" s="1">
-        <v>352190.15</v>
+        <v>331512.19</v>
       </c>
       <c r="I113" s="1">
-        <v>-100946.85</v>
+        <v>-2249.93</v>
       </c>
       <c r="J113" s="1">
-        <v>-28.662598883018</v>
+        <v>-0.67868695869072</v>
       </c>
       <c r="K113">
         <v>0.0</v>
       </c>
       <c r="L113">
         <v>0.0</v>
       </c>
       <c r="M113" s="1">
-        <v>251243.3</v>
+        <v>329262.26</v>
       </c>
       <c r="N113" s="1">
-        <v>251243.3</v>
+        <v>329262.26</v>
       </c>
       <c r="O113" s="1">
-        <v>0.16</v>
+        <v>0.21</v>
       </c>
       <c r="P113">
         <v>1</v>
       </c>
     </row>
     <row r="114" spans="1:16">
       <c r="A114" t="s">
         <v>260</v>
       </c>
       <c r="B114" t="s">
         <v>261</v>
       </c>
       <c r="C114" s="1">
-        <v>8140.0</v>
+        <v>9804.0</v>
       </c>
       <c r="D114" s="1">
-        <v>44.27</v>
+        <v>7648.0</v>
       </c>
       <c r="E114" s="1">
-        <v>45.96424939</v>
+        <v>6464.42125663</v>
       </c>
       <c r="F114" t="s">
-        <v>28</v>
+        <v>46</v>
       </c>
       <c r="G114">
-        <v>1.17</v>
+        <v>185.25</v>
       </c>
       <c r="H114" s="1">
-        <v>324535.68</v>
+        <v>344510.25</v>
       </c>
       <c r="I114" s="1">
-        <v>-16761.16</v>
+        <v>60244.79</v>
       </c>
       <c r="J114" s="1">
-        <v>-5.1646586285982</v>
+        <v>17.48708202441</v>
       </c>
       <c r="K114">
         <v>0.0</v>
       </c>
       <c r="L114">
         <v>0.0</v>
       </c>
       <c r="M114" s="1">
-        <v>307774.52</v>
+        <v>404755.04</v>
       </c>
       <c r="N114" s="1">
-        <v>307774.52</v>
+        <v>404755.04</v>
       </c>
       <c r="O114" s="1">
-        <v>0.2</v>
+        <v>0.25</v>
       </c>
       <c r="P114">
         <v>1</v>
       </c>
     </row>
     <row r="115" spans="1:16">
       <c r="A115" t="s">
         <v>262</v>
       </c>
       <c r="B115" t="s">
         <v>263</v>
       </c>
       <c r="C115" s="1">
-        <v>9504.0</v>
+        <v>772.0</v>
       </c>
       <c r="D115" s="1">
-        <v>7680.0</v>
+        <v>78700.0</v>
       </c>
       <c r="E115" s="1">
-        <v>6416.77041246</v>
+        <v>60165.20725389</v>
       </c>
       <c r="F115" t="s">
         <v>46</v>
       </c>
       <c r="G115">
-        <v>184.84</v>
+        <v>185.25</v>
       </c>
       <c r="H115" s="1">
-        <v>331571.39</v>
+        <v>253286.2</v>
       </c>
       <c r="I115" s="1">
-        <v>63322.58</v>
+        <v>74683.04</v>
       </c>
       <c r="J115" s="1">
-        <v>19.097721308223</v>
+        <v>29.485633248081</v>
       </c>
       <c r="K115">
         <v>0.0</v>
       </c>
       <c r="L115">
         <v>0.0</v>
       </c>
       <c r="M115" s="1">
-        <v>394893.97</v>
+        <v>327969.24</v>
       </c>
       <c r="N115" s="1">
-        <v>394893.97</v>
+        <v>327969.24</v>
       </c>
       <c r="O115" s="1">
-        <v>0.26</v>
+        <v>0.21</v>
       </c>
       <c r="P115">
         <v>1</v>
       </c>
     </row>
     <row r="116" spans="1:16">
       <c r="A116" t="s">
         <v>264</v>
       </c>
       <c r="B116" t="s">
         <v>265</v>
       </c>
       <c r="C116" s="1">
-        <v>772.0</v>
+        <v>7307.0</v>
       </c>
       <c r="D116" s="1">
-        <v>72500.0</v>
+        <v>46.79</v>
       </c>
       <c r="E116" s="1">
-        <v>60165.20725389</v>
+        <v>43.42101136</v>
       </c>
       <c r="F116" t="s">
-        <v>46</v>
+        <v>28</v>
       </c>
       <c r="G116">
-        <v>184.84</v>
+        <v>1.16</v>
       </c>
       <c r="H116" s="1">
-        <v>253286.2</v>
+        <v>271477.43</v>
       </c>
       <c r="I116" s="1">
-        <v>49522.37</v>
+        <v>24304.67</v>
       </c>
       <c r="J116" s="1">
-        <v>19.551941637563</v>
+        <v>8.9527405648418</v>
       </c>
       <c r="K116">
         <v>0.0</v>
       </c>
       <c r="L116">
         <v>0.0</v>
       </c>
       <c r="M116" s="1">
-        <v>302808.57</v>
+        <v>295782.1</v>
       </c>
       <c r="N116" s="1">
-        <v>302808.57</v>
+        <v>295782.1</v>
       </c>
       <c r="O116" s="1">
-        <v>0.2</v>
+        <v>0.19</v>
       </c>
       <c r="P116">
         <v>1</v>
       </c>
     </row>
     <row r="117" spans="1:16">
       <c r="A117" t="s">
         <v>266</v>
       </c>
       <c r="B117" t="s">
         <v>267</v>
       </c>
       <c r="C117" s="1">
-        <v>7149.0</v>
+        <v>947.0</v>
       </c>
       <c r="D117" s="1">
-        <v>43.77</v>
+        <v>331.0</v>
       </c>
       <c r="E117" s="1">
-        <v>43.41402434</v>
+        <v>363.37767687</v>
       </c>
       <c r="F117" t="s">
         <v>28</v>
       </c>
       <c r="G117">
-        <v>1.17</v>
+        <v>1.16</v>
       </c>
       <c r="H117" s="1">
-        <v>265530.24</v>
+        <v>295704.91</v>
       </c>
       <c r="I117" s="1">
-        <v>1721.53</v>
+        <v>-24524.88</v>
       </c>
       <c r="J117" s="1">
-        <v>0.64833670168791</v>
+        <v>-8.2937006355424</v>
       </c>
       <c r="K117">
         <v>0.0</v>
       </c>
       <c r="L117">
         <v>0.0</v>
       </c>
       <c r="M117" s="1">
-        <v>267251.77</v>
+        <v>271180.03</v>
       </c>
       <c r="N117" s="1">
-        <v>267251.77</v>
+        <v>271180.03</v>
       </c>
       <c r="O117" s="1">
         <v>0.17</v>
       </c>
       <c r="P117">
         <v>1</v>
       </c>
     </row>
     <row r="118" spans="1:16">
       <c r="A118" t="s">
         <v>268</v>
       </c>
       <c r="B118" t="s">
         <v>269</v>
       </c>
       <c r="C118" s="1">
-        <v>926.0</v>
+        <v>473.0</v>
       </c>
       <c r="D118" s="1">
-        <v>369.7</v>
+        <v>167.84</v>
       </c>
       <c r="E118" s="1">
-        <v>362.6887365</v>
+        <v>0.0</v>
       </c>
       <c r="F118" t="s">
         <v>28</v>
       </c>
       <c r="G118">
-        <v>1.17</v>
+        <v>1.16</v>
       </c>
       <c r="H118" s="1">
-        <v>288588.69</v>
+        <v>0.0</v>
       </c>
       <c r="I118" s="1">
-        <v>3799.06</v>
+        <v>68680.96</v>
       </c>
       <c r="J118" s="1">
-        <v>1.31642719609</v>
+        <v>0</v>
       </c>
       <c r="K118">
         <v>0.0</v>
       </c>
       <c r="L118">
         <v>0.0</v>
       </c>
       <c r="M118" s="1">
-        <v>292387.75</v>
+        <v>68680.96</v>
       </c>
       <c r="N118" s="1">
-        <v>292387.75</v>
+        <v>68680.96</v>
       </c>
       <c r="O118" s="1">
-        <v>0.19</v>
+        <v>0.04</v>
       </c>
       <c r="P118">
         <v>1</v>
       </c>
     </row>
     <row r="119" spans="1:16">
       <c r="A119" t="s">
         <v>270</v>
       </c>
       <c r="B119" t="s">
         <v>271</v>
       </c>
       <c r="C119" s="1">
-        <v>1406.0</v>
+        <v>1435.0</v>
       </c>
       <c r="D119" s="1">
-        <v>233.62</v>
+        <v>229.58</v>
       </c>
       <c r="E119" s="1">
-        <v>236.84728307</v>
+        <v>236.60409059</v>
       </c>
       <c r="F119" t="s">
         <v>28</v>
       </c>
       <c r="G119">
-        <v>1.17</v>
+        <v>1.16</v>
       </c>
       <c r="H119" s="1">
-        <v>284932.75</v>
+        <v>290543.79</v>
       </c>
       <c r="I119" s="1">
-        <v>-4393.21</v>
+        <v>-5530.12</v>
       </c>
       <c r="J119" s="1">
-        <v>-1.5418410133619</v>
+        <v>-1.9033688519035</v>
       </c>
       <c r="K119">
         <v>0.0</v>
       </c>
       <c r="L119">
         <v>0.0</v>
       </c>
       <c r="M119" s="1">
-        <v>280539.54</v>
+        <v>285013.67</v>
       </c>
       <c r="N119" s="1">
-        <v>280539.54</v>
+        <v>285013.67</v>
       </c>
       <c r="O119" s="1">
         <v>0.18</v>
       </c>
       <c r="P119">
         <v>1</v>
       </c>
     </row>
     <row r="120" spans="1:16">
       <c r="A120" t="s">
         <v>272</v>
       </c>
       <c r="B120" t="s">
         <v>273</v>
       </c>
       <c r="C120" s="1">
-        <v>5983.0</v>
+        <v>6116.0</v>
       </c>
       <c r="D120" s="1">
-        <v>52.37</v>
+        <v>54.43</v>
       </c>
       <c r="E120" s="1">
-        <v>76.21396791</v>
+        <v>75.77803793</v>
       </c>
       <c r="F120" t="s">
         <v>28</v>
       </c>
       <c r="G120">
-        <v>1.17</v>
+        <v>1.16</v>
       </c>
       <c r="H120" s="1">
-        <v>389754.22</v>
+        <v>396183.16</v>
       </c>
       <c r="I120" s="1">
-        <v>-122145.47</v>
+        <v>-108187.76</v>
       </c>
       <c r="J120" s="1">
-        <v>-31.339101344432</v>
+        <v>-27.30751100072</v>
       </c>
       <c r="K120">
         <v>0.0</v>
       </c>
       <c r="L120">
         <v>0.0</v>
       </c>
       <c r="M120" s="1">
-        <v>267608.75</v>
+        <v>287995.4</v>
       </c>
       <c r="N120" s="1">
-        <v>267608.75</v>
+        <v>287995.4</v>
       </c>
       <c r="O120" s="1">
-        <v>0.17</v>
+        <v>0.18</v>
       </c>
       <c r="P120">
         <v>1</v>
       </c>
     </row>
     <row r="121" spans="1:16">
       <c r="A121" t="s">
         <v>274</v>
       </c>
       <c r="B121" t="s">
         <v>275</v>
       </c>
       <c r="C121" s="1">
-        <v>29256.0</v>
+        <v>29911.0</v>
       </c>
       <c r="D121" s="1">
-        <v>22.52</v>
+        <v>20.53</v>
       </c>
       <c r="E121" s="1">
-        <v>21.67156993</v>
+        <v>21.67467019</v>
       </c>
       <c r="F121" t="s">
         <v>183</v>
       </c>
       <c r="G121">
-        <v>1.61</v>
+        <v>1.63</v>
       </c>
       <c r="H121" s="1">
-        <v>372947.7</v>
+        <v>381733.04</v>
       </c>
       <c r="I121" s="1">
-        <v>35435.81</v>
+        <v>-5555.12</v>
       </c>
       <c r="J121" s="1">
-        <v>9.5015494129606</v>
+        <v>-1.4552368849183</v>
       </c>
       <c r="K121">
         <v>0.0</v>
       </c>
       <c r="L121">
         <v>0.0</v>
       </c>
       <c r="M121" s="1">
-        <v>408383.51</v>
+        <v>376177.92</v>
       </c>
       <c r="N121" s="1">
-        <v>408383.51</v>
+        <v>376177.92</v>
       </c>
       <c r="O121" s="1">
-        <v>0.27</v>
+        <v>0.24</v>
       </c>
       <c r="P121">
         <v>1</v>
       </c>
     </row>
     <row r="122" spans="1:16">
       <c r="A122" t="s">
         <v>276</v>
       </c>
       <c r="B122" t="s">
         <v>277</v>
       </c>
       <c r="C122" s="1">
-        <v>3922.0</v>
+        <v>4007.0</v>
       </c>
       <c r="D122" s="1">
-        <v>117.69</v>
+        <v>144.68</v>
       </c>
       <c r="E122" s="1">
-        <v>80.24854666</v>
+        <v>81.34029698</v>
       </c>
       <c r="F122" t="s">
         <v>28</v>
       </c>
       <c r="G122">
-        <v>1.17</v>
+        <v>1.16</v>
       </c>
       <c r="H122" s="1">
-        <v>269256.96</v>
+        <v>278891.48</v>
       </c>
       <c r="I122" s="1">
-        <v>124969.61</v>
+        <v>222650.83</v>
       </c>
       <c r="J122" s="1">
-        <v>46.412768680149</v>
+        <v>79.834217237472</v>
       </c>
       <c r="K122">
         <v>0.0</v>
       </c>
       <c r="L122">
         <v>0.0</v>
       </c>
       <c r="M122" s="1">
-        <v>394226.57</v>
+        <v>501542.31</v>
       </c>
       <c r="N122" s="1">
-        <v>394226.57</v>
+        <v>501542.31</v>
       </c>
       <c r="O122" s="1">
-        <v>0.26</v>
+        <v>0.31</v>
       </c>
       <c r="P122">
         <v>1</v>
       </c>
     </row>
     <row r="123" spans="1:16">
       <c r="A123" t="s">
         <v>278</v>
       </c>
       <c r="B123" t="s">
         <v>279</v>
       </c>
       <c r="C123" s="1">
         <v>200.0</v>
       </c>
       <c r="D123" s="1">
-        <v>3356.0</v>
+        <v>3591.0</v>
       </c>
       <c r="E123" s="1">
         <v>4087.585</v>
       </c>
       <c r="F123" t="s">
         <v>46</v>
       </c>
       <c r="G123">
-        <v>184.84</v>
+        <v>185.25</v>
       </c>
       <c r="H123" s="1">
         <v>4457.17</v>
       </c>
       <c r="I123" s="1">
-        <v>-825.85</v>
+        <v>-580.25</v>
       </c>
       <c r="J123" s="1">
-        <v>-18.528573063177</v>
+        <v>-13.018350208765</v>
       </c>
       <c r="K123">
         <v>0.0</v>
       </c>
       <c r="L123">
         <v>0.0</v>
       </c>
       <c r="M123" s="1">
-        <v>3631.32</v>
+        <v>3876.92</v>
       </c>
       <c r="N123" s="1">
-        <v>3631.32</v>
+        <v>3876.92</v>
       </c>
       <c r="O123" s="1">
         <v>0.0</v>
       </c>
       <c r="P123">
         <v>1</v>
       </c>
     </row>
     <row r="124" spans="1:16">
       <c r="A124" t="s">
         <v>280</v>
       </c>
       <c r="B124" t="s">
         <v>281</v>
       </c>
       <c r="C124" s="1">
-        <v>370.0</v>
+        <v>378.0</v>
       </c>
       <c r="D124" s="1">
-        <v>1062.57</v>
+        <v>933.61</v>
       </c>
       <c r="E124" s="1">
-        <v>739.04045946</v>
+        <v>744.9892328</v>
       </c>
       <c r="F124" t="s">
         <v>28</v>
       </c>
       <c r="G124">
-        <v>1.17</v>
+        <v>1.16</v>
       </c>
       <c r="H124" s="1">
-        <v>234081.53</v>
+        <v>241105.87</v>
       </c>
       <c r="I124" s="1">
-        <v>101700.94</v>
+        <v>64201.32</v>
       </c>
       <c r="J124" s="1">
-        <v>43.446802488005</v>
+        <v>26.62785439442</v>
       </c>
       <c r="K124">
         <v>0.0</v>
       </c>
       <c r="L124">
         <v>0.0</v>
       </c>
       <c r="M124" s="1">
-        <v>335782.47</v>
+        <v>305307.19</v>
       </c>
       <c r="N124" s="1">
-        <v>335782.47</v>
+        <v>305307.19</v>
       </c>
       <c r="O124" s="1">
-        <v>0.22</v>
+        <v>0.19</v>
       </c>
       <c r="P124">
         <v>1</v>
       </c>
     </row>
     <row r="125" spans="1:16">
       <c r="A125" t="s">
         <v>282</v>
       </c>
       <c r="B125" t="s">
         <v>283</v>
       </c>
       <c r="C125" s="1">
-        <v>28343.0</v>
+        <v>28978.0</v>
       </c>
       <c r="D125" s="1">
-        <v>75.81</v>
+        <v>82.11</v>
       </c>
       <c r="E125" s="1">
-        <v>76.61437851</v>
+        <v>76.65373594</v>
       </c>
       <c r="F125" t="s">
         <v>28</v>
       </c>
       <c r="G125">
-        <v>1.17</v>
+        <v>1.16</v>
       </c>
       <c r="H125" s="1">
-        <v>1863870.55</v>
+        <v>1906717.03</v>
       </c>
       <c r="I125" s="1">
-        <v>-28722.73</v>
+        <v>151751.33</v>
       </c>
       <c r="J125" s="1">
-        <v>-1.5410260117045</v>
+        <v>7.9587756133903</v>
       </c>
       <c r="K125">
         <v>0.0</v>
       </c>
       <c r="L125">
         <v>0.0</v>
       </c>
       <c r="M125" s="1">
-        <v>1835147.82</v>
+        <v>2058468.36</v>
       </c>
       <c r="N125" s="1">
-        <v>1835147.82</v>
+        <v>2058468.36</v>
       </c>
       <c r="O125" s="1">
-        <v>1.19</v>
+        <v>1.29</v>
       </c>
       <c r="P125">
         <v>1</v>
       </c>
     </row>
     <row r="126" spans="1:16">
       <c r="A126" t="s">
         <v>284</v>
       </c>
       <c r="B126" t="s">
         <v>285</v>
       </c>
       <c r="C126" s="1">
-        <v>4285.0</v>
+        <v>4378.0</v>
       </c>
       <c r="D126" s="1">
-        <v>98.87</v>
+        <v>98.15</v>
       </c>
       <c r="E126" s="1">
-        <v>105.52353092</v>
+        <v>105.34557561</v>
       </c>
       <c r="F126" t="s">
         <v>28</v>
       </c>
       <c r="G126">
-        <v>1.17</v>
+        <v>1.16</v>
       </c>
       <c r="H126" s="1">
-        <v>388557.11</v>
+        <v>396332.33</v>
       </c>
       <c r="I126" s="1">
-        <v>-26719.17</v>
+        <v>-24586.76</v>
       </c>
       <c r="J126" s="1">
-        <v>-6.8765103796453</v>
+        <v>-6.2035716339366</v>
       </c>
       <c r="K126">
         <v>0.0</v>
       </c>
       <c r="L126">
         <v>0.0</v>
       </c>
       <c r="M126" s="1">
-        <v>361837.94</v>
+        <v>371745.57</v>
       </c>
       <c r="N126" s="1">
-        <v>361837.94</v>
+        <v>371745.57</v>
       </c>
       <c r="O126" s="1">
         <v>0.23</v>
       </c>
       <c r="P126">
         <v>1</v>
       </c>
     </row>
     <row r="127" spans="1:16">
       <c r="A127" t="s">
         <v>286</v>
       </c>
       <c r="B127" t="s">
         <v>287</v>
       </c>
       <c r="C127" s="1">
-        <v>3734.0</v>
+        <v>3815.0</v>
       </c>
       <c r="D127" s="1">
-        <v>133.05</v>
+        <v>129.16</v>
       </c>
       <c r="E127" s="1">
-        <v>126.37373058</v>
+        <v>126.48308781</v>
       </c>
       <c r="F127" t="s">
         <v>28</v>
       </c>
       <c r="G127">
-        <v>1.17</v>
+        <v>1.16</v>
       </c>
       <c r="H127" s="1">
-        <v>408695.88</v>
+        <v>417864.03</v>
       </c>
       <c r="I127" s="1">
-        <v>15618.68</v>
+        <v>8423.19</v>
       </c>
       <c r="J127" s="1">
-        <v>3.8215897845606</v>
+        <v>2.0157729297734</v>
       </c>
       <c r="K127">
         <v>0.0</v>
       </c>
       <c r="L127">
         <v>0.0</v>
       </c>
       <c r="M127" s="1">
-        <v>424314.56</v>
+        <v>426287.22</v>
       </c>
       <c r="N127" s="1">
-        <v>424314.56</v>
+        <v>426287.22</v>
       </c>
       <c r="O127" s="1">
-        <v>0.28</v>
+        <v>0.27</v>
       </c>
       <c r="P127">
         <v>1</v>
       </c>
     </row>
     <row r="128" spans="1:16">
       <c r="A128" t="s">
         <v>288</v>
       </c>
       <c r="B128" t="s">
         <v>289</v>
       </c>
       <c r="C128" s="1">
-        <v>30454.0</v>
+        <v>31137.0</v>
       </c>
       <c r="D128" s="1">
-        <v>31.3</v>
+        <v>31.1</v>
       </c>
       <c r="E128" s="1">
-        <v>28.95421685</v>
+        <v>28.99457462</v>
       </c>
       <c r="F128" t="s">
         <v>183</v>
       </c>
       <c r="G128">
-        <v>1.61</v>
+        <v>1.63</v>
       </c>
       <c r="H128" s="1">
-        <v>518895.51</v>
+        <v>531828.13</v>
       </c>
       <c r="I128" s="1">
-        <v>71949.47</v>
+        <v>61384.75</v>
       </c>
       <c r="J128" s="1">
-        <v>13.865887951121</v>
+        <v>11.542215715442</v>
       </c>
       <c r="K128">
         <v>0.0</v>
       </c>
       <c r="L128">
         <v>0.0</v>
       </c>
       <c r="M128" s="1">
-        <v>590844.98</v>
+        <v>593212.88</v>
       </c>
       <c r="N128" s="1">
-        <v>590844.98</v>
+        <v>593212.88</v>
       </c>
       <c r="O128" s="1">
-        <v>0.38</v>
+        <v>0.37</v>
       </c>
       <c r="P128">
         <v>1</v>
       </c>
     </row>
     <row r="129" spans="1:16">
       <c r="A129" t="s">
         <v>290</v>
       </c>
       <c r="B129" t="s">
         <v>291</v>
       </c>
       <c r="C129" s="1">
-        <v>11889.0</v>
+        <v>12152.0</v>
       </c>
       <c r="D129" s="1">
-        <v>18.86</v>
+        <v>19.38</v>
       </c>
       <c r="E129" s="1">
-        <v>18.70540836</v>
+        <v>18.71218318</v>
       </c>
       <c r="F129" t="s">
         <v>99</v>
       </c>
       <c r="G129">
-        <v>0.87</v>
+        <v>0.86</v>
       </c>
       <c r="H129" s="1">
-        <v>255569.85</v>
+        <v>261353.14</v>
       </c>
       <c r="I129" s="1">
-        <v>3247.65</v>
+        <v>11396.6</v>
       </c>
       <c r="J129" s="1">
-        <v>1.2707484861771</v>
+        <v>4.360613383103</v>
       </c>
       <c r="K129">
         <v>0.0</v>
       </c>
       <c r="L129">
         <v>0.0</v>
       </c>
       <c r="M129" s="1">
-        <v>258817.5</v>
+        <v>272749.74</v>
       </c>
       <c r="N129" s="1">
-        <v>258817.5</v>
+        <v>272749.74</v>
       </c>
       <c r="O129" s="1">
         <v>0.17</v>
       </c>
       <c r="P129">
         <v>1</v>
       </c>
     </row>
     <row r="130" spans="1:16">
       <c r="A130" t="s">
         <v>292</v>
       </c>
       <c r="B130" t="s">
         <v>293</v>
       </c>
       <c r="C130" s="1">
-        <v>66891.0</v>
+        <v>68393.0</v>
       </c>
       <c r="D130" s="1">
-        <v>3.298</v>
+        <v>3.37</v>
       </c>
       <c r="E130" s="1">
-        <v>3.69719917</v>
+        <v>3.69080403</v>
       </c>
       <c r="F130" t="s">
         <v>99</v>
       </c>
       <c r="G130">
-        <v>0.87</v>
+        <v>0.86</v>
       </c>
       <c r="H130" s="1">
-        <v>285575.18</v>
+        <v>291490.22</v>
       </c>
       <c r="I130" s="1">
-        <v>-30936.15</v>
+        <v>-24555.93</v>
       </c>
       <c r="J130" s="1">
-        <v>-10.832926727036</v>
+        <v>-8.4242723477995</v>
       </c>
       <c r="K130">
         <v>0.0</v>
       </c>
       <c r="L130">
         <v>0.0</v>
       </c>
       <c r="M130" s="1">
-        <v>254639.03</v>
+        <v>266934.29</v>
       </c>
       <c r="N130" s="1">
-        <v>254639.03</v>
+        <v>266934.29</v>
       </c>
       <c r="O130" s="1">
         <v>0.17</v>
       </c>
       <c r="P130">
         <v>1</v>
       </c>
     </row>
     <row r="131" spans="1:16">
       <c r="A131" t="s">
         <v>294</v>
       </c>
       <c r="B131" t="s">
         <v>295</v>
       </c>
       <c r="C131" s="1">
-        <v>2461.0</v>
+        <v>2514.0</v>
       </c>
       <c r="D131" s="1">
-        <v>132.63</v>
+        <v>132.14</v>
       </c>
       <c r="E131" s="1">
-        <v>134.9388013</v>
+        <v>134.91962212</v>
       </c>
       <c r="F131" t="s">
         <v>28</v>
       </c>
       <c r="G131">
-        <v>1.17</v>
+        <v>1.16</v>
       </c>
       <c r="H131" s="1">
-        <v>285368.03</v>
+        <v>291481.88</v>
       </c>
       <c r="I131" s="1">
-        <v>-6594.12</v>
+        <v>-4086.81</v>
       </c>
       <c r="J131" s="1">
-        <v>-2.3107423771331</v>
+        <v>-1.4020802939792</v>
       </c>
       <c r="K131">
         <v>0.0</v>
       </c>
       <c r="L131">
         <v>0.0</v>
       </c>
       <c r="M131" s="1">
-        <v>278773.91</v>
+        <v>287395.07</v>
       </c>
       <c r="N131" s="1">
-        <v>278773.91</v>
+        <v>287395.07</v>
       </c>
       <c r="O131" s="1">
         <v>0.18</v>
       </c>
       <c r="P131">
         <v>1</v>
       </c>
     </row>
     <row r="132" spans="1:16">
       <c r="A132" t="s">
         <v>296</v>
       </c>
       <c r="B132" t="s">
         <v>297</v>
       </c>
       <c r="C132" s="1">
-        <v>1650.0</v>
+        <v>1686.0</v>
       </c>
       <c r="D132" s="1">
-        <v>195.67</v>
+        <v>184.58</v>
       </c>
       <c r="E132" s="1">
-        <v>201.77768485</v>
+        <v>201.55663108</v>
       </c>
       <c r="F132" t="s">
         <v>28</v>
       </c>
       <c r="G132">
-        <v>1.17</v>
+        <v>1.16</v>
       </c>
       <c r="H132" s="1">
-        <v>286116.15</v>
+        <v>292046.7</v>
       </c>
       <c r="I132" s="1">
-        <v>-10371.61</v>
+        <v>-22817.63</v>
       </c>
       <c r="J132" s="1">
-        <v>-3.6249648962493</v>
+        <v>-7.813007303284</v>
       </c>
       <c r="K132">
         <v>0.0</v>
       </c>
       <c r="L132">
         <v>0.0</v>
       </c>
       <c r="M132" s="1">
-        <v>275744.54</v>
+        <v>269229.07</v>
       </c>
       <c r="N132" s="1">
-        <v>275744.54</v>
+        <v>269229.07</v>
       </c>
       <c r="O132" s="1">
-        <v>0.18</v>
+        <v>0.17</v>
       </c>
       <c r="P132">
         <v>1</v>
       </c>
     </row>
     <row r="133" spans="1:16">
       <c r="A133" t="s">
         <v>298</v>
       </c>
       <c r="B133" t="s">
         <v>299</v>
       </c>
       <c r="C133" s="1">
-        <v>1500.0</v>
+        <v>1532.0</v>
       </c>
       <c r="D133" s="1">
-        <v>311.41</v>
+        <v>343.1</v>
       </c>
       <c r="E133" s="1">
-        <v>276.65826667</v>
+        <v>277.65333551</v>
       </c>
       <c r="F133" t="s">
         <v>28</v>
       </c>
       <c r="G133">
-        <v>1.17</v>
+        <v>1.16</v>
       </c>
       <c r="H133" s="1">
-        <v>360311.3</v>
+        <v>369241.99</v>
       </c>
       <c r="I133" s="1">
-        <v>38642.45</v>
+        <v>85493.89</v>
       </c>
       <c r="J133" s="1">
-        <v>10.724739967911</v>
+        <v>23.153891571216</v>
       </c>
       <c r="K133">
         <v>0.0</v>
       </c>
       <c r="L133">
         <v>0.0</v>
       </c>
       <c r="M133" s="1">
-        <v>398953.75</v>
+        <v>454735.88</v>
       </c>
       <c r="N133" s="1">
-        <v>398953.75</v>
+        <v>454735.88</v>
       </c>
       <c r="O133" s="1">
-        <v>0.26</v>
+        <v>0.29</v>
       </c>
       <c r="P133">
         <v>1</v>
       </c>
     </row>
     <row r="134" spans="1:16">
       <c r="A134" t="s">
         <v>300</v>
       </c>
       <c r="B134" t="s">
         <v>301</v>
       </c>
       <c r="C134" s="1">
-        <v>17458.0</v>
+        <v>17858.0</v>
       </c>
       <c r="D134" s="1">
-        <v>4750.0</v>
+        <v>5300.0</v>
       </c>
       <c r="E134" s="1">
-        <v>4715.46992783</v>
+        <v>4723.25982753</v>
       </c>
       <c r="F134" t="s">
         <v>46</v>
       </c>
       <c r="G134">
-        <v>184.84</v>
+        <v>185.25</v>
       </c>
       <c r="H134" s="1">
-        <v>457503.15</v>
+        <v>468462.64</v>
       </c>
       <c r="I134" s="1">
-        <v>-8860.09</v>
+        <v>42453.67</v>
       </c>
       <c r="J134" s="1">
-        <v>-1.9366183598954</v>
+        <v>9.062338460971</v>
       </c>
       <c r="K134">
         <v>0.0</v>
       </c>
       <c r="L134">
         <v>0.0</v>
       </c>
       <c r="M134" s="1">
-        <v>448643.06</v>
+        <v>510916.31</v>
       </c>
       <c r="N134" s="1">
-        <v>448643.06</v>
+        <v>510916.31</v>
       </c>
       <c r="O134" s="1">
-        <v>0.29</v>
+        <v>0.32</v>
       </c>
       <c r="P134">
         <v>1</v>
       </c>
     </row>
     <row r="135" spans="1:16">
       <c r="A135" t="s">
         <v>302</v>
       </c>
       <c r="B135" t="s">
         <v>303</v>
       </c>
       <c r="C135" s="1">
-        <v>10263.0</v>
+        <v>10563.0</v>
       </c>
       <c r="D135" s="1">
-        <v>423.8</v>
+        <v>396.4</v>
       </c>
       <c r="E135" s="1">
-        <v>391.58246906</v>
+        <v>391.98058127</v>
       </c>
       <c r="F135" t="s">
         <v>54</v>
       </c>
       <c r="G135">
-        <v>9.17</v>
+        <v>9.06</v>
       </c>
       <c r="H135" s="1">
-        <v>447939.46</v>
+        <v>461322.95</v>
       </c>
       <c r="I135" s="1">
-        <v>26446.97</v>
+        <v>1026.27</v>
       </c>
       <c r="J135" s="1">
-        <v>5.9041393674047</v>
+        <v>0.22246237695307</v>
       </c>
       <c r="K135">
         <v>0.0</v>
       </c>
       <c r="L135">
         <v>0.0</v>
       </c>
       <c r="M135" s="1">
-        <v>474386.43</v>
+        <v>462349.22</v>
       </c>
       <c r="N135" s="1">
-        <v>474386.43</v>
+        <v>462349.22</v>
       </c>
       <c r="O135" s="1">
-        <v>0.31</v>
+        <v>0.29</v>
       </c>
       <c r="P135">
         <v>1</v>
       </c>
     </row>
     <row r="136" spans="1:16">
       <c r="A136" t="s">
         <v>304</v>
       </c>
       <c r="B136" t="s">
         <v>305</v>
       </c>
       <c r="C136" s="1">
-        <v>4804.0</v>
+        <v>4908.0</v>
       </c>
       <c r="D136" s="1">
-        <v>302.55</v>
+        <v>310.78</v>
       </c>
       <c r="E136" s="1">
-        <v>351.17424854</v>
+        <v>350.38075998</v>
       </c>
       <c r="F136" t="s">
         <v>28</v>
       </c>
       <c r="G136">
-        <v>1.17</v>
+        <v>1.16</v>
       </c>
       <c r="H136" s="1">
-        <v>1454853.15</v>
+        <v>1482932.19</v>
       </c>
       <c r="I136" s="1">
-        <v>-213489.87</v>
+        <v>-163347.24</v>
       </c>
       <c r="J136" s="1">
-        <v>-14.674324346756</v>
+        <v>-11.015152351639</v>
       </c>
       <c r="K136">
         <v>0.0</v>
       </c>
       <c r="L136">
         <v>0.0</v>
       </c>
       <c r="M136" s="1">
-        <v>1241363.28</v>
+        <v>1319584.95</v>
       </c>
       <c r="N136" s="1">
-        <v>1241363.28</v>
+        <v>1319584.95</v>
       </c>
       <c r="O136" s="1">
-        <v>0.81</v>
+        <v>0.83</v>
       </c>
       <c r="P136">
         <v>1</v>
       </c>
     </row>
     <row r="137" spans="1:16">
       <c r="A137" t="s">
         <v>306</v>
       </c>
       <c r="B137" t="s">
         <v>307</v>
       </c>
       <c r="C137" s="1">
-        <v>2112.0</v>
+        <v>2158.0</v>
       </c>
       <c r="D137" s="1">
-        <v>217.96</v>
+        <v>213.97</v>
       </c>
       <c r="E137" s="1">
-        <v>213.71237216</v>
+        <v>213.96045412</v>
       </c>
       <c r="F137" t="s">
         <v>28</v>
       </c>
       <c r="G137">
-        <v>1.17</v>
+        <v>1.16</v>
       </c>
       <c r="H137" s="1">
-        <v>386161.23</v>
+        <v>395082.31</v>
       </c>
       <c r="I137" s="1">
-        <v>6998.88</v>
+        <v>4387.59</v>
       </c>
       <c r="J137" s="1">
-        <v>1.8124243078468</v>
+        <v>1.1105508621735</v>
       </c>
       <c r="K137">
         <v>0.0</v>
       </c>
       <c r="L137">
         <v>0.0</v>
       </c>
       <c r="M137" s="1">
-        <v>393160.11</v>
+        <v>399469.9</v>
       </c>
       <c r="N137" s="1">
-        <v>393160.11</v>
+        <v>399469.9</v>
       </c>
       <c r="O137" s="1">
-        <v>0.26</v>
+        <v>0.25</v>
       </c>
       <c r="P137">
         <v>1</v>
       </c>
     </row>
     <row r="138" spans="1:16">
       <c r="A138" t="s">
         <v>308</v>
       </c>
       <c r="B138" t="s">
         <v>309</v>
       </c>
       <c r="C138" s="1">
         <v>2291.0</v>
       </c>
       <c r="D138" s="1">
-        <v>27680.0</v>
+        <v>26340.0</v>
       </c>
       <c r="E138" s="1">
         <v>22956.3627237</v>
       </c>
       <c r="F138" t="s">
         <v>46</v>
       </c>
       <c r="G138">
-        <v>184.84</v>
+        <v>185.25</v>
       </c>
       <c r="H138" s="1">
         <v>292593.49</v>
       </c>
       <c r="I138" s="1">
-        <v>50493.32</v>
+        <v>33154.65</v>
       </c>
       <c r="J138" s="1">
-        <v>17.25715770368</v>
+        <v>11.331301321844</v>
       </c>
       <c r="K138">
         <v>0.0</v>
       </c>
       <c r="L138">
         <v>0.0</v>
       </c>
       <c r="M138" s="1">
-        <v>343086.81</v>
+        <v>325748.14</v>
       </c>
       <c r="N138" s="1">
-        <v>343086.81</v>
+        <v>325748.14</v>
       </c>
       <c r="O138" s="1">
-        <v>0.22</v>
+        <v>0.2</v>
       </c>
       <c r="P138">
         <v>1</v>
       </c>
     </row>
     <row r="139" spans="1:16">
       <c r="A139" t="s">
         <v>310</v>
       </c>
       <c r="B139" t="s">
         <v>311</v>
       </c>
       <c r="C139" s="1">
-        <v>34975.0</v>
+        <v>35759.0</v>
       </c>
       <c r="D139" s="1">
-        <v>13.39</v>
+        <v>13.608</v>
       </c>
       <c r="E139" s="1">
-        <v>11.05219442</v>
+        <v>11.1096798</v>
       </c>
       <c r="F139" t="s">
         <v>99</v>
       </c>
       <c r="G139">
-        <v>0.87</v>
+        <v>0.86</v>
       </c>
       <c r="H139" s="1">
-        <v>447010.7</v>
+        <v>459405.96</v>
       </c>
       <c r="I139" s="1">
-        <v>93550.56</v>
+        <v>104157.04</v>
       </c>
       <c r="J139" s="1">
-        <v>20.928035950817</v>
+        <v>22.672113352643</v>
       </c>
       <c r="K139">
         <v>0.0</v>
       </c>
       <c r="L139">
         <v>0.0</v>
       </c>
       <c r="M139" s="1">
-        <v>540561.26</v>
+        <v>563563.0</v>
       </c>
       <c r="N139" s="1">
-        <v>540561.26</v>
+        <v>563563.0</v>
       </c>
       <c r="O139" s="1">
         <v>0.35</v>
       </c>
       <c r="P139">
         <v>1</v>
       </c>
     </row>
     <row r="140" spans="1:16">
       <c r="A140" t="s">
         <v>312</v>
       </c>
       <c r="B140" t="s">
         <v>313</v>
       </c>
       <c r="C140" s="1">
-        <v>19080.0</v>
+        <v>19505.0</v>
       </c>
       <c r="D140" s="1">
-        <v>19.57</v>
+        <v>19.85</v>
       </c>
       <c r="E140" s="1">
-        <v>17.52183071</v>
+        <v>17.56752269</v>
       </c>
       <c r="F140" t="s">
         <v>8</v>
       </c>
       <c r="G140">
         <v>1.0</v>
       </c>
       <c r="H140" s="1">
-        <v>334316.53</v>
+        <v>342654.53</v>
       </c>
       <c r="I140" s="1">
-        <v>39079.07</v>
+        <v>44519.72</v>
       </c>
       <c r="J140" s="1">
-        <v>11.689242527134</v>
+        <v>12.992596362289</v>
       </c>
       <c r="K140">
         <v>0.0</v>
       </c>
       <c r="L140">
         <v>0.0</v>
       </c>
       <c r="M140" s="1">
-        <v>373395.6</v>
+        <v>387174.25</v>
       </c>
       <c r="N140" s="1">
-        <v>373395.6</v>
+        <v>387174.25</v>
       </c>
       <c r="O140" s="1">
         <v>0.24</v>
       </c>
       <c r="P140">
         <v>1</v>
       </c>
     </row>
     <row r="141" spans="1:16">
       <c r="A141" t="s">
         <v>314</v>
       </c>
       <c r="B141" t="s">
         <v>315</v>
       </c>
       <c r="C141" s="1">
-        <v>1935.0</v>
+        <v>1977.0</v>
       </c>
       <c r="D141" s="1">
-        <v>214.64</v>
+        <v>284.84</v>
       </c>
       <c r="E141" s="1">
-        <v>261.98501292</v>
+        <v>261.85048053</v>
       </c>
       <c r="F141" t="s">
         <v>28</v>
       </c>
       <c r="G141">
-        <v>1.17</v>
+        <v>1.16</v>
       </c>
       <c r="H141" s="1">
-        <v>439537.38</v>
+        <v>448776.91</v>
       </c>
       <c r="I141" s="1">
-        <v>-84813.55</v>
+        <v>38400.77</v>
       </c>
       <c r="J141" s="1">
-        <v>-19.296094907787</v>
+        <v>8.5567615321385</v>
       </c>
       <c r="K141">
         <v>0.0</v>
       </c>
       <c r="L141">
         <v>0.0</v>
       </c>
       <c r="M141" s="1">
-        <v>354723.83</v>
+        <v>487177.68</v>
       </c>
       <c r="N141" s="1">
-        <v>354723.83</v>
+        <v>487177.68</v>
       </c>
       <c r="O141" s="1">
-        <v>0.23</v>
+        <v>0.31</v>
       </c>
       <c r="P141">
         <v>1</v>
       </c>
     </row>
     <row r="142" spans="1:16">
       <c r="A142" t="s">
         <v>316</v>
       </c>
       <c r="B142" t="s">
         <v>317</v>
       </c>
       <c r="C142" s="1">
-        <v>854.0</v>
+        <v>873.0</v>
       </c>
       <c r="D142" s="1">
-        <v>528.68</v>
+        <v>562.16</v>
       </c>
       <c r="E142" s="1">
-        <v>616.51411007</v>
+        <v>615.19613975</v>
       </c>
       <c r="F142" t="s">
         <v>28</v>
       </c>
       <c r="G142">
-        <v>1.17</v>
+        <v>1.16</v>
       </c>
       <c r="H142" s="1">
-        <v>452679.89</v>
+        <v>461769.9</v>
       </c>
       <c r="I142" s="1">
-        <v>-67068.82</v>
+        <v>-37195.39</v>
       </c>
       <c r="J142" s="1">
-        <v>-14.815948638673</v>
+        <v>-8.0549620059688</v>
       </c>
       <c r="K142">
         <v>0.0</v>
       </c>
       <c r="L142">
         <v>0.0</v>
       </c>
       <c r="M142" s="1">
-        <v>385611.07</v>
+        <v>424574.51</v>
       </c>
       <c r="N142" s="1">
-        <v>385611.07</v>
+        <v>424574.51</v>
       </c>
       <c r="O142" s="1">
-        <v>0.25</v>
+        <v>0.27</v>
       </c>
       <c r="P142">
         <v>1</v>
       </c>
     </row>
     <row r="143" spans="1:16">
       <c r="A143" t="s">
         <v>318</v>
       </c>
       <c r="B143" t="s">
         <v>319</v>
       </c>
       <c r="C143" s="1">
-        <v>7170.0</v>
+        <v>7328.0</v>
       </c>
       <c r="D143" s="1">
-        <v>64.36</v>
+        <v>77.3</v>
       </c>
       <c r="E143" s="1">
-        <v>38.29353556</v>
+        <v>39.00345251</v>
       </c>
       <c r="F143" t="s">
         <v>8</v>
       </c>
       <c r="G143">
         <v>1.0</v>
       </c>
       <c r="H143" s="1">
-        <v>274564.65</v>
+        <v>285817.3</v>
       </c>
       <c r="I143" s="1">
-        <v>186896.55</v>
+        <v>280637.1</v>
       </c>
       <c r="J143" s="1">
-        <v>68.070143042813</v>
+        <v>98.187583466781</v>
       </c>
       <c r="K143">
         <v>0.0</v>
       </c>
       <c r="L143">
         <v>0.0</v>
       </c>
       <c r="M143" s="1">
-        <v>461461.2</v>
+        <v>566454.4</v>
       </c>
       <c r="N143" s="1">
-        <v>461461.2</v>
+        <v>566454.4</v>
       </c>
       <c r="O143" s="1">
-        <v>0.3</v>
+        <v>0.36</v>
       </c>
       <c r="P143">
         <v>1</v>
       </c>
     </row>
     <row r="144" spans="1:16">
       <c r="A144" t="s">
         <v>320</v>
       </c>
       <c r="B144" t="s">
         <v>321</v>
       </c>
       <c r="C144" s="1">
-        <v>17893.0</v>
+        <v>18292.0</v>
       </c>
       <c r="D144" s="1">
-        <v>25.425</v>
+        <v>25.97</v>
       </c>
       <c r="E144" s="1">
-        <v>21.7953479</v>
+        <v>21.89212771</v>
       </c>
       <c r="F144" t="s">
         <v>8</v>
       </c>
       <c r="G144">
         <v>1.0</v>
       </c>
       <c r="H144" s="1">
-        <v>389984.16</v>
+        <v>400450.8</v>
       </c>
       <c r="I144" s="1">
-        <v>64945.37</v>
+        <v>74592.44</v>
       </c>
       <c r="J144" s="1">
-        <v>16.65333535598</v>
+        <v>18.627117238872</v>
       </c>
       <c r="K144">
         <v>0.0</v>
       </c>
       <c r="L144">
         <v>0.0</v>
       </c>
       <c r="M144" s="1">
-        <v>454929.53</v>
+        <v>475043.24</v>
       </c>
       <c r="N144" s="1">
-        <v>454929.53</v>
+        <v>475043.24</v>
       </c>
       <c r="O144" s="1">
         <v>0.3</v>
       </c>
       <c r="P144">
         <v>1</v>
       </c>
     </row>
     <row r="145" spans="1:16">
       <c r="A145" t="s">
         <v>322</v>
       </c>
       <c r="B145" t="s">
         <v>323</v>
       </c>
       <c r="C145" s="1">
-        <v>4112.0</v>
+        <v>4201.0</v>
       </c>
       <c r="D145" s="1">
-        <v>71.39</v>
+        <v>72.25</v>
       </c>
       <c r="E145" s="1">
-        <v>84.33910263</v>
+        <v>84.04891216</v>
       </c>
       <c r="F145" t="s">
         <v>28</v>
       </c>
       <c r="G145">
-        <v>1.17</v>
+        <v>1.16</v>
       </c>
       <c r="H145" s="1">
-        <v>301865.71</v>
+        <v>307276.35</v>
       </c>
       <c r="I145" s="1">
-        <v>-51145.57</v>
+        <v>-44691.14</v>
       </c>
       <c r="J145" s="1">
-        <v>-16.9431532982</v>
+        <v>-14.544282369925</v>
       </c>
       <c r="K145">
         <v>0.0</v>
       </c>
       <c r="L145">
         <v>0.0</v>
       </c>
       <c r="M145" s="1">
-        <v>250720.14</v>
+        <v>262585.21</v>
       </c>
       <c r="N145" s="1">
-        <v>250720.14</v>
+        <v>262585.21</v>
       </c>
       <c r="O145" s="1">
         <v>0.16</v>
       </c>
       <c r="P145">
         <v>1</v>
       </c>
     </row>
     <row r="146" spans="1:16">
       <c r="A146" t="s">
         <v>324</v>
       </c>
       <c r="B146" t="s">
         <v>325</v>
       </c>
       <c r="C146" s="1">
-        <v>17461.0</v>
+        <v>17850.0</v>
       </c>
       <c r="D146" s="1">
-        <v>120.29</v>
+        <v>99.17</v>
       </c>
       <c r="E146" s="1">
-        <v>43.65956589</v>
+        <v>45.27280672</v>
       </c>
       <c r="F146" t="s">
         <v>28</v>
       </c>
       <c r="G146">
-        <v>1.17</v>
+        <v>1.16</v>
       </c>
       <c r="H146" s="1">
-        <v>657295.02</v>
+        <v>696695.24</v>
       </c>
       <c r="I146" s="1">
-        <v>1136601.46</v>
+        <v>834738.71</v>
       </c>
       <c r="J146" s="1">
-        <v>172.92105149374</v>
+        <v>119.81403949308</v>
       </c>
       <c r="K146">
         <v>0.0</v>
       </c>
       <c r="L146">
         <v>0.0</v>
       </c>
       <c r="M146" s="1">
-        <v>1793896.48</v>
+        <v>1531433.95</v>
       </c>
       <c r="N146" s="1">
-        <v>1793896.48</v>
+        <v>1531433.95</v>
       </c>
       <c r="O146" s="1">
-        <v>1.16</v>
+        <v>0.96</v>
       </c>
       <c r="P146">
         <v>1</v>
       </c>
     </row>
     <row r="147" spans="1:16">
       <c r="A147" t="s">
         <v>326</v>
       </c>
       <c r="B147" t="s">
         <v>327</v>
       </c>
       <c r="C147" s="1">
-        <v>3576.0</v>
+        <v>3654.0</v>
       </c>
       <c r="D147" s="1">
-        <v>154.8</v>
+        <v>141.5</v>
       </c>
       <c r="E147" s="1">
-        <v>160.09099832</v>
+        <v>159.88967433</v>
       </c>
       <c r="F147" t="s">
         <v>28</v>
       </c>
       <c r="G147">
-        <v>1.17</v>
+        <v>1.16</v>
       </c>
       <c r="H147" s="1">
-        <v>495344.37</v>
+        <v>505458.28</v>
       </c>
       <c r="I147" s="1">
-        <v>-22555.54</v>
+        <v>-58152.28</v>
       </c>
       <c r="J147" s="1">
-        <v>-4.5535068865323</v>
+        <v>-11.504862478462</v>
       </c>
       <c r="K147">
         <v>0.0</v>
       </c>
       <c r="L147">
         <v>0.0</v>
       </c>
       <c r="M147" s="1">
-        <v>472788.83</v>
+        <v>447306.0</v>
       </c>
       <c r="N147" s="1">
-        <v>472788.83</v>
+        <v>447306.0</v>
       </c>
       <c r="O147" s="1">
-        <v>0.31</v>
+        <v>0.28</v>
       </c>
       <c r="P147">
         <v>1</v>
       </c>
     </row>
     <row r="148" spans="1:16">
       <c r="A148" t="s">
         <v>328</v>
       </c>
       <c r="B148" t="s">
         <v>329</v>
       </c>
       <c r="C148" s="1">
-        <v>53086.0</v>
+        <v>54283.0</v>
       </c>
       <c r="D148" s="1">
-        <v>5.714</v>
+        <v>5.673</v>
       </c>
       <c r="E148" s="1">
-        <v>5.34061636</v>
+        <v>5.34800674</v>
       </c>
       <c r="F148" t="s">
         <v>8</v>
       </c>
       <c r="G148">
         <v>1.0</v>
       </c>
       <c r="H148" s="1">
-        <v>283511.96</v>
+        <v>290305.85</v>
       </c>
       <c r="I148" s="1">
-        <v>19821.44</v>
+        <v>17641.61</v>
       </c>
       <c r="J148" s="1">
-        <v>6.9913946487478</v>
+        <v>6.0769047540723</v>
       </c>
       <c r="K148">
         <v>0.0</v>
       </c>
       <c r="L148">
         <v>0.0</v>
       </c>
       <c r="M148" s="1">
-        <v>303333.4</v>
+        <v>307947.46</v>
       </c>
       <c r="N148" s="1">
-        <v>303333.4</v>
+        <v>307947.46</v>
       </c>
       <c r="O148" s="1">
-        <v>0.2</v>
+        <v>0.19</v>
       </c>
       <c r="P148">
         <v>1</v>
       </c>
     </row>
     <row r="149" spans="1:16">
       <c r="A149" t="s">
         <v>330</v>
       </c>
       <c r="B149" t="s">
         <v>331</v>
       </c>
       <c r="C149" s="1">
-        <v>774.0</v>
+        <v>791.0</v>
       </c>
       <c r="D149" s="1">
-        <v>371.71</v>
+        <v>296.76</v>
       </c>
       <c r="E149" s="1">
-        <v>524.51015504</v>
+        <v>520.44651075</v>
       </c>
       <c r="F149" t="s">
         <v>28</v>
       </c>
       <c r="G149">
-        <v>1.17</v>
+        <v>1.16</v>
       </c>
       <c r="H149" s="1">
-        <v>352861.31</v>
+        <v>357768.65</v>
       </c>
       <c r="I149" s="1">
-        <v>-107139.36</v>
+        <v>-154691.26</v>
       </c>
       <c r="J149" s="1">
-        <v>-30.363022797824</v>
+        <v>-43.237790678417</v>
       </c>
       <c r="K149">
         <v>0.0</v>
       </c>
       <c r="L149">
         <v>0.0</v>
       </c>
       <c r="M149" s="1">
-        <v>245721.95</v>
+        <v>203077.39</v>
       </c>
       <c r="N149" s="1">
-        <v>245721.95</v>
+        <v>203077.39</v>
       </c>
       <c r="O149" s="1">
-        <v>0.16</v>
+        <v>0.13</v>
       </c>
       <c r="P149">
         <v>1</v>
       </c>
     </row>
     <row r="150" spans="1:16">
       <c r="A150" t="s">
         <v>332</v>
       </c>
       <c r="B150" t="s">
         <v>333</v>
       </c>
       <c r="C150" s="1">
-        <v>1061.0</v>
+        <v>1084.0</v>
       </c>
       <c r="D150" s="1">
-        <v>432.27</v>
+        <v>422.06</v>
       </c>
       <c r="E150" s="1">
-        <v>486.26024505</v>
+        <v>485.24164207</v>
       </c>
       <c r="F150" t="s">
         <v>28</v>
       </c>
       <c r="G150">
-        <v>1.17</v>
+        <v>1.16</v>
       </c>
       <c r="H150" s="1">
-        <v>447464.57</v>
+        <v>456139.34</v>
       </c>
       <c r="I150" s="1">
-        <v>-55750.46</v>
+        <v>-60332.57</v>
       </c>
       <c r="J150" s="1">
-        <v>-12.459189785685</v>
+        <v>-13.22678504336</v>
       </c>
       <c r="K150">
         <v>0.0</v>
       </c>
       <c r="L150">
         <v>0.0</v>
       </c>
       <c r="M150" s="1">
-        <v>391714.11</v>
+        <v>395806.77</v>
       </c>
       <c r="N150" s="1">
-        <v>391714.11</v>
+        <v>395806.77</v>
       </c>
       <c r="O150" s="1">
         <v>0.25</v>
       </c>
       <c r="P150">
         <v>1</v>
       </c>
     </row>
     <row r="151" spans="1:16">
       <c r="A151" t="s">
         <v>334</v>
       </c>
       <c r="B151" t="s">
         <v>335</v>
       </c>
       <c r="C151" s="1">
-        <v>14145.0</v>
+        <v>14457.0</v>
       </c>
       <c r="D151" s="1">
-        <v>365.5</v>
+        <v>379.95</v>
       </c>
       <c r="E151" s="1">
-        <v>337.52362884</v>
+        <v>338.36154666</v>
       </c>
       <c r="F151" t="s">
         <v>104</v>
       </c>
       <c r="G151">
-        <v>10.92</v>
+        <v>10.9</v>
       </c>
       <c r="H151" s="1">
-        <v>439832.92</v>
+        <v>450665.22</v>
       </c>
       <c r="I151" s="1">
-        <v>33822.61</v>
+        <v>53220.81</v>
       </c>
       <c r="J151" s="1">
-        <v>7.6898768741548</v>
+        <v>11.809389240199</v>
       </c>
       <c r="K151">
         <v>0.0</v>
       </c>
       <c r="L151">
         <v>0.0</v>
       </c>
       <c r="M151" s="1">
-        <v>473655.53</v>
+        <v>503886.03</v>
       </c>
       <c r="N151" s="1">
-        <v>473655.53</v>
+        <v>503886.03</v>
       </c>
       <c r="O151" s="1">
-        <v>0.31</v>
+        <v>0.32</v>
       </c>
       <c r="P151">
         <v>1</v>
       </c>
     </row>
     <row r="152" spans="1:16">
       <c r="A152" t="s">
         <v>336</v>
       </c>
       <c r="B152" t="s">
         <v>337</v>
       </c>
       <c r="C152" s="1">
-        <v>3229.0</v>
+        <v>3298.0</v>
       </c>
       <c r="D152" s="1">
-        <v>126.12</v>
+        <v>124.66</v>
       </c>
       <c r="E152" s="1">
-        <v>102.67170331</v>
+        <v>103.18358399</v>
       </c>
       <c r="F152" t="s">
         <v>28</v>
       </c>
       <c r="G152">
-        <v>1.17</v>
+        <v>1.16</v>
       </c>
       <c r="H152" s="1">
-        <v>284859.43</v>
+        <v>292409.24</v>
       </c>
       <c r="I152" s="1">
-        <v>62957.52</v>
+        <v>63269.18</v>
       </c>
       <c r="J152" s="1">
-        <v>22.101258855991</v>
+        <v>21.637202709463</v>
       </c>
       <c r="K152">
         <v>0.0</v>
       </c>
       <c r="L152">
         <v>0.0</v>
       </c>
       <c r="M152" s="1">
-        <v>347816.95</v>
+        <v>355678.42</v>
       </c>
       <c r="N152" s="1">
-        <v>347816.95</v>
+        <v>355678.42</v>
       </c>
       <c r="O152" s="1">
-        <v>0.23</v>
+        <v>0.22</v>
       </c>
       <c r="P152">
         <v>1</v>
       </c>
     </row>
     <row r="153" spans="1:16">
       <c r="A153" t="s">
         <v>338</v>
       </c>
       <c r="B153" t="s">
         <v>339</v>
       </c>
       <c r="C153" s="1">
-        <v>2496.0</v>
+        <v>2550.0</v>
       </c>
       <c r="D153" s="1">
-        <v>143.8</v>
+        <v>143.65</v>
       </c>
       <c r="E153" s="1">
-        <v>114.38930288</v>
+        <v>114.84194118</v>
       </c>
       <c r="F153" t="s">
         <v>28</v>
       </c>
       <c r="G153">
-        <v>1.17</v>
+        <v>1.16</v>
       </c>
       <c r="H153" s="1">
-        <v>247731.34</v>
+        <v>254041.08</v>
       </c>
       <c r="I153" s="1">
-        <v>58819.29</v>
+        <v>62861.33</v>
       </c>
       <c r="J153" s="1">
-        <v>23.743176781751</v>
+        <v>24.74455312503</v>
       </c>
       <c r="K153">
         <v>0.0</v>
       </c>
       <c r="L153">
         <v>0.0</v>
       </c>
       <c r="M153" s="1">
-        <v>306550.63</v>
+        <v>316902.41</v>
       </c>
       <c r="N153" s="1">
-        <v>306550.63</v>
+        <v>316902.41</v>
       </c>
       <c r="O153" s="1">
         <v>0.2</v>
       </c>
       <c r="P153">
         <v>1</v>
       </c>
     </row>
     <row r="154" spans="1:16">
       <c r="A154" t="s">
         <v>340</v>
       </c>
       <c r="B154" t="s">
         <v>341</v>
       </c>
       <c r="C154" s="1">
-        <v>3226.0</v>
+        <v>3295.0</v>
       </c>
       <c r="D154" s="1">
-        <v>300.25</v>
+        <v>312.37</v>
       </c>
       <c r="E154" s="1">
-        <v>318.63975821</v>
+        <v>318.28732929</v>
       </c>
       <c r="F154" t="s">
         <v>28</v>
       </c>
       <c r="G154">
-        <v>1.17</v>
+        <v>1.16</v>
       </c>
       <c r="H154" s="1">
-        <v>879165.99</v>
+        <v>897088.67</v>
       </c>
       <c r="I154" s="1">
-        <v>-51898.19</v>
+        <v>-6649.06</v>
       </c>
       <c r="J154" s="1">
-        <v>-5.9031162022089</v>
+        <v>-0.74118202830496</v>
       </c>
       <c r="K154">
         <v>0.0</v>
       </c>
       <c r="L154">
         <v>0.0</v>
       </c>
       <c r="M154" s="1">
-        <v>827267.8</v>
+        <v>890439.61</v>
       </c>
       <c r="N154" s="1">
-        <v>827267.8</v>
+        <v>890439.61</v>
       </c>
       <c r="O154" s="1">
-        <v>0.54</v>
+        <v>0.56</v>
       </c>
       <c r="P154">
         <v>1</v>
       </c>
     </row>
     <row r="155" spans="1:16">
       <c r="A155" t="s">
         <v>342</v>
       </c>
       <c r="B155" t="s">
         <v>343</v>
       </c>
       <c r="C155" s="1">
-        <v>12752.0</v>
+        <v>13034.0</v>
       </c>
       <c r="D155" s="1">
-        <v>29.31</v>
+        <v>30.53</v>
       </c>
       <c r="E155" s="1">
-        <v>28.68099671</v>
+        <v>28.68930643</v>
       </c>
       <c r="F155" t="s">
         <v>28</v>
       </c>
       <c r="G155">
-        <v>1.17</v>
+        <v>1.16</v>
       </c>
       <c r="H155" s="1">
-        <v>317905.0</v>
+        <v>324958.52</v>
       </c>
       <c r="I155" s="1">
-        <v>1317.04</v>
+        <v>19299.65</v>
       </c>
       <c r="J155" s="1">
-        <v>0.41428728708262</v>
+        <v>5.939111859569</v>
       </c>
       <c r="K155">
         <v>0.0</v>
       </c>
       <c r="L155">
         <v>0.0</v>
       </c>
       <c r="M155" s="1">
-        <v>319222.04</v>
+        <v>344258.17</v>
       </c>
       <c r="N155" s="1">
-        <v>319222.04</v>
+        <v>344258.17</v>
       </c>
       <c r="O155" s="1">
-        <v>0.21</v>
+        <v>0.22</v>
       </c>
       <c r="P155">
         <v>1</v>
       </c>
     </row>
     <row r="156" spans="1:16">
       <c r="A156" t="s">
         <v>344</v>
       </c>
       <c r="B156" t="s">
         <v>345</v>
       </c>
       <c r="C156" s="1">
         <v>776.0</v>
       </c>
       <c r="D156" s="1">
-        <v>79440.0</v>
+        <v>78070.0</v>
       </c>
       <c r="E156" s="1">
         <v>56880.0</v>
       </c>
       <c r="F156" t="s">
         <v>46</v>
       </c>
       <c r="G156">
-        <v>184.84</v>
+        <v>185.25</v>
       </c>
       <c r="H156" s="1">
         <v>239777.65</v>
       </c>
       <c r="I156" s="1">
-        <v>93736.15</v>
+        <v>87251.89</v>
       </c>
       <c r="J156" s="1">
-        <v>39.092947153331</v>
+        <v>36.388666750216</v>
       </c>
       <c r="K156">
         <v>0.0</v>
       </c>
       <c r="L156">
         <v>0.0</v>
       </c>
       <c r="M156" s="1">
-        <v>333513.8</v>
+        <v>327029.54</v>
       </c>
       <c r="N156" s="1">
-        <v>333513.8</v>
+        <v>327029.54</v>
       </c>
       <c r="O156" s="1">
-        <v>0.22</v>
+        <v>0.21</v>
       </c>
       <c r="P156">
         <v>1</v>
       </c>
     </row>
     <row r="157" spans="1:16">
       <c r="A157" t="s">
         <v>346</v>
       </c>
       <c r="B157" t="s">
         <v>347</v>
       </c>
       <c r="C157" s="1">
-        <v>2220.0</v>
+        <v>2268.0</v>
       </c>
       <c r="D157" s="1">
-        <v>361.19</v>
+        <v>329.83</v>
       </c>
       <c r="E157" s="1">
-        <v>234.79423874</v>
+        <v>236.99905644</v>
       </c>
       <c r="F157" t="s">
         <v>28</v>
       </c>
       <c r="G157">
-        <v>1.17</v>
+        <v>1.16</v>
       </c>
       <c r="H157" s="1">
-        <v>449841.44</v>
+        <v>463844.18</v>
       </c>
       <c r="I157" s="1">
-        <v>234995.9</v>
+        <v>183317.72</v>
       </c>
       <c r="J157" s="1">
-        <v>52.239718065992</v>
+        <v>39.521401346461</v>
       </c>
       <c r="K157">
         <v>0.0</v>
       </c>
       <c r="L157">
         <v>0.0</v>
       </c>
       <c r="M157" s="1">
-        <v>684837.34</v>
+        <v>647161.9</v>
       </c>
       <c r="N157" s="1">
-        <v>684837.34</v>
+        <v>647161.9</v>
       </c>
       <c r="O157" s="1">
-        <v>0.44</v>
+        <v>0.41</v>
       </c>
       <c r="P157">
         <v>1</v>
       </c>
     </row>
     <row r="158" spans="1:16">
       <c r="A158" t="s">
         <v>348</v>
       </c>
       <c r="B158" t="s">
         <v>349</v>
       </c>
       <c r="C158" s="1">
-        <v>213.0</v>
+        <v>217.0</v>
       </c>
       <c r="D158" s="1">
-        <v>1849.71</v>
+        <v>1929.2</v>
       </c>
       <c r="E158" s="1">
-        <v>1347.15356808</v>
+        <v>1356.58640553</v>
       </c>
       <c r="F158" t="s">
         <v>28</v>
       </c>
       <c r="G158">
-        <v>1.17</v>
+        <v>1.16</v>
       </c>
       <c r="H158" s="1">
-        <v>245578.34</v>
+        <v>251977.48</v>
       </c>
       <c r="I158" s="1">
-        <v>90919.27</v>
+        <v>110196.06</v>
       </c>
       <c r="J158" s="1">
-        <v>37.022511838788</v>
+        <v>43.732503396732</v>
       </c>
       <c r="K158">
         <v>0.0</v>
       </c>
       <c r="L158">
         <v>0.0</v>
       </c>
       <c r="M158" s="1">
-        <v>336497.61</v>
+        <v>362173.54</v>
       </c>
       <c r="N158" s="1">
-        <v>336497.61</v>
+        <v>362173.54</v>
       </c>
       <c r="O158" s="1">
-        <v>0.22</v>
+        <v>0.23</v>
       </c>
       <c r="P158">
         <v>1</v>
       </c>
     </row>
     <row r="159" spans="1:16">
       <c r="A159" t="s">
         <v>350</v>
       </c>
       <c r="B159" t="s">
         <v>351</v>
       </c>
       <c r="C159" s="1">
-        <v>14904.0</v>
+        <v>15232.0</v>
       </c>
       <c r="D159" s="1">
-        <v>23.18</v>
+        <v>22.58</v>
       </c>
       <c r="E159" s="1">
-        <v>25.02290258</v>
+        <v>24.99340927</v>
       </c>
       <c r="F159" t="s">
         <v>28</v>
       </c>
       <c r="G159">
-        <v>1.17</v>
+        <v>1.16</v>
       </c>
       <c r="H159" s="1">
-        <v>325232.86</v>
+        <v>331909.58</v>
       </c>
       <c r="I159" s="1">
-        <v>-30169.68</v>
+        <v>-34359.13</v>
       </c>
       <c r="J159" s="1">
-        <v>-9.2763320409875</v>
+        <v>-10.351954890847</v>
       </c>
       <c r="K159">
         <v>0.0</v>
       </c>
       <c r="L159">
         <v>0.0</v>
       </c>
       <c r="M159" s="1">
-        <v>295063.18</v>
+        <v>297550.45</v>
       </c>
       <c r="N159" s="1">
-        <v>295063.18</v>
+        <v>297550.45</v>
       </c>
       <c r="O159" s="1">
         <v>0.19</v>
       </c>
       <c r="P159">
         <v>1</v>
       </c>
     </row>
     <row r="160" spans="1:16">
       <c r="A160" t="s">
         <v>352</v>
       </c>
       <c r="B160" t="s">
         <v>353</v>
       </c>
       <c r="C160" s="1">
-        <v>3673.0</v>
+        <v>3753.0</v>
       </c>
       <c r="D160" s="1">
-        <v>295.44</v>
+        <v>303.28</v>
       </c>
       <c r="E160" s="1">
-        <v>185.18313912</v>
+        <v>187.70380229</v>
       </c>
       <c r="F160" t="s">
         <v>28</v>
       </c>
       <c r="G160">
-        <v>1.17</v>
+        <v>1.16</v>
       </c>
       <c r="H160" s="1">
-        <v>585459.89</v>
+        <v>606349.7</v>
       </c>
       <c r="I160" s="1">
-        <v>341346.38</v>
+        <v>378346.07</v>
       </c>
       <c r="J160" s="1">
-        <v>58.303973650526</v>
+        <v>62.397337707927</v>
       </c>
       <c r="K160">
         <v>0.0</v>
       </c>
       <c r="L160">
         <v>0.0</v>
       </c>
       <c r="M160" s="1">
-        <v>926806.27</v>
+        <v>984695.77</v>
       </c>
       <c r="N160" s="1">
-        <v>926806.27</v>
+        <v>984695.77</v>
       </c>
       <c r="O160" s="1">
-        <v>0.6</v>
+        <v>0.62</v>
       </c>
       <c r="P160">
         <v>1</v>
       </c>
     </row>
     <row r="161" spans="1:16">
       <c r="A161" t="s">
         <v>354</v>
       </c>
       <c r="B161" t="s">
         <v>355</v>
       </c>
       <c r="C161" s="1">
-        <v>2078.0</v>
+        <v>2123.0</v>
       </c>
       <c r="D161" s="1">
-        <v>154.3</v>
+        <v>144.0</v>
       </c>
       <c r="E161" s="1">
-        <v>138.33412416</v>
+        <v>138.5820113</v>
       </c>
       <c r="F161" t="s">
         <v>8</v>
       </c>
       <c r="G161">
         <v>1.0</v>
       </c>
       <c r="H161" s="1">
-        <v>287458.31</v>
+        <v>294209.61</v>
       </c>
       <c r="I161" s="1">
-        <v>33177.09</v>
+        <v>11502.39</v>
       </c>
       <c r="J161" s="1">
-        <v>11.541531013662</v>
+        <v>3.9095901728023</v>
       </c>
       <c r="K161">
         <v>0.0</v>
       </c>
       <c r="L161">
         <v>0.0</v>
       </c>
       <c r="M161" s="1">
-        <v>320635.4</v>
+        <v>305712.0</v>
       </c>
       <c r="N161" s="1">
-        <v>320635.4</v>
+        <v>305712.0</v>
       </c>
       <c r="O161" s="1">
-        <v>0.21</v>
+        <v>0.19</v>
       </c>
       <c r="P161">
         <v>1</v>
       </c>
     </row>
     <row r="162" spans="1:16">
       <c r="A162" t="s">
         <v>356</v>
       </c>
       <c r="B162" t="s">
         <v>357</v>
       </c>
       <c r="C162" s="1">
-        <v>1307.0</v>
+        <v>1335.0</v>
       </c>
       <c r="D162" s="1">
-        <v>513.26</v>
+        <v>507.9</v>
       </c>
       <c r="E162" s="1">
-        <v>460.24115532</v>
+        <v>461.24396255</v>
       </c>
       <c r="F162" t="s">
         <v>28</v>
       </c>
       <c r="G162">
-        <v>1.17</v>
+        <v>1.16</v>
       </c>
       <c r="H162" s="1">
-        <v>524335.34</v>
+        <v>536578.04</v>
       </c>
       <c r="I162" s="1">
-        <v>48608.09</v>
+        <v>50018.12</v>
       </c>
       <c r="J162" s="1">
-        <v>9.2704203382515</v>
+        <v>9.3216859937093</v>
       </c>
       <c r="K162">
         <v>0.0</v>
       </c>
       <c r="L162">
         <v>0.0</v>
       </c>
       <c r="M162" s="1">
-        <v>572943.43</v>
+        <v>586596.16</v>
       </c>
       <c r="N162" s="1">
-        <v>572943.43</v>
+        <v>586596.16</v>
       </c>
       <c r="O162" s="1">
         <v>0.37</v>
       </c>
       <c r="P162">
         <v>1</v>
       </c>
     </row>
     <row r="163" spans="1:16">
       <c r="A163" t="s">
         <v>358</v>
       </c>
       <c r="B163" t="s">
         <v>359</v>
       </c>
       <c r="C163" s="1">
-        <v>257573.0</v>
+        <v>263357.0</v>
       </c>
       <c r="D163" s="1">
-        <v>0.9506</v>
+        <v>0.9916</v>
       </c>
       <c r="E163" s="1">
-        <v>0.93966095</v>
+        <v>0.94092836</v>
       </c>
       <c r="F163" t="s">
         <v>99</v>
       </c>
       <c r="G163">
-        <v>0.87</v>
+        <v>0.86</v>
       </c>
       <c r="H163" s="1">
-        <v>278239.57</v>
+        <v>284909.5</v>
       </c>
       <c r="I163" s="1">
-        <v>4381.65</v>
+        <v>17533.95</v>
       </c>
       <c r="J163" s="1">
-        <v>1.5747760104718</v>
+        <v>6.1542173918385</v>
       </c>
       <c r="K163">
         <v>0.0</v>
       </c>
       <c r="L163">
         <v>0.0</v>
       </c>
       <c r="M163" s="1">
-        <v>282621.22</v>
+        <v>302443.45</v>
       </c>
       <c r="N163" s="1">
-        <v>282621.22</v>
+        <v>302443.45</v>
       </c>
       <c r="O163" s="1">
-        <v>0.18</v>
+        <v>0.19</v>
       </c>
       <c r="P163">
         <v>1</v>
       </c>
     </row>
     <row r="164" spans="1:16">
       <c r="A164" t="s">
         <v>360</v>
       </c>
       <c r="B164" t="s">
         <v>361</v>
       </c>
       <c r="C164" s="1">
-        <v>738.0</v>
+        <v>754.0</v>
       </c>
       <c r="D164" s="1">
-        <v>474.2</v>
+        <v>485.6</v>
       </c>
       <c r="E164" s="1">
-        <v>515.21228997</v>
+        <v>514.78603448</v>
       </c>
       <c r="F164" t="s">
         <v>31</v>
       </c>
       <c r="G164">
         <v>0.92</v>
       </c>
       <c r="H164" s="1">
-        <v>411181.93</v>
+        <v>419851.19</v>
       </c>
       <c r="I164" s="1">
-        <v>-29234.21</v>
+        <v>-20981.53</v>
       </c>
       <c r="J164" s="1">
-        <v>-7.1097993046533</v>
+        <v>-4.9973729977995</v>
       </c>
       <c r="K164">
         <v>0.0</v>
       </c>
       <c r="L164">
         <v>0.0</v>
       </c>
       <c r="M164" s="1">
-        <v>381947.72</v>
+        <v>398869.66</v>
       </c>
       <c r="N164" s="1">
-        <v>381947.72</v>
+        <v>398869.66</v>
       </c>
       <c r="O164" s="1">
         <v>0.25</v>
       </c>
       <c r="P164">
         <v>1</v>
       </c>
     </row>
     <row r="165" spans="1:16">
       <c r="A165" t="s">
         <v>362</v>
       </c>
       <c r="B165" t="s">
         <v>363</v>
       </c>
       <c r="C165" s="1">
-        <v>806.0</v>
+        <v>823.0</v>
       </c>
       <c r="D165" s="1">
-        <v>355.6</v>
+        <v>375.5</v>
       </c>
       <c r="E165" s="1">
-        <v>368.17245658</v>
+        <v>368.109113</v>
       </c>
       <c r="F165" t="s">
         <v>8</v>
       </c>
       <c r="G165">
         <v>1.0</v>
       </c>
       <c r="H165" s="1">
-        <v>296747.0</v>
+        <v>302953.8</v>
       </c>
       <c r="I165" s="1">
-        <v>-10133.4</v>
+        <v>6082.7</v>
       </c>
       <c r="J165" s="1">
-        <v>-3.4148281195766</v>
+        <v>2.007797888655</v>
       </c>
       <c r="K165">
         <v>0.0</v>
       </c>
       <c r="L165">
         <v>0.0</v>
       </c>
       <c r="M165" s="1">
-        <v>286613.6</v>
+        <v>309036.5</v>
       </c>
       <c r="N165" s="1">
-        <v>286613.6</v>
+        <v>309036.5</v>
       </c>
       <c r="O165" s="1">
         <v>0.19</v>
       </c>
       <c r="P165">
         <v>1</v>
       </c>
     </row>
     <row r="166" spans="1:16">
       <c r="A166" t="s">
         <v>364</v>
       </c>
       <c r="B166" t="s">
         <v>365</v>
       </c>
       <c r="C166" s="1">
-        <v>2705.0</v>
+        <v>2763.0</v>
       </c>
       <c r="D166" s="1">
-        <v>220.45</v>
+        <v>210.74</v>
       </c>
       <c r="E166" s="1">
-        <v>245.08797412</v>
+        <v>244.51259139</v>
       </c>
       <c r="F166" t="s">
         <v>28</v>
       </c>
       <c r="G166">
-        <v>1.17</v>
+        <v>1.16</v>
       </c>
       <c r="H166" s="1">
-        <v>571641.71</v>
+        <v>582507.89</v>
       </c>
       <c r="I166" s="1">
-        <v>-62338.85</v>
+        <v>-78766.55</v>
       </c>
       <c r="J166" s="1">
-        <v>-10.905231180559</v>
+        <v>-13.521971350465</v>
       </c>
       <c r="K166">
         <v>0.0</v>
       </c>
       <c r="L166">
         <v>0.0</v>
       </c>
       <c r="M166" s="1">
-        <v>509302.86</v>
+        <v>503741.34</v>
       </c>
       <c r="N166" s="1">
-        <v>509302.86</v>
+        <v>503741.34</v>
       </c>
       <c r="O166" s="1">
-        <v>0.33</v>
+        <v>0.32</v>
       </c>
       <c r="P166">
         <v>1</v>
       </c>
     </row>
     <row r="167" spans="1:16">
       <c r="A167" t="s">
         <v>366</v>
       </c>
       <c r="B167" t="s">
         <v>367</v>
       </c>
       <c r="C167" s="1">
-        <v>5108.0</v>
+        <v>5221.0</v>
       </c>
       <c r="D167" s="1">
-        <v>96.64</v>
+        <v>78.01</v>
       </c>
       <c r="E167" s="1">
-        <v>109.28124902</v>
+        <v>108.82954415</v>
       </c>
       <c r="F167" t="s">
         <v>51</v>
       </c>
       <c r="G167">
-        <v>1.6</v>
+        <v>1.61</v>
       </c>
       <c r="H167" s="1">
-        <v>346035.38</v>
+        <v>352278.62</v>
       </c>
       <c r="I167" s="1">
-        <v>-38396.64</v>
+        <v>-99098.9</v>
       </c>
       <c r="J167" s="1">
-        <v>-11.096160167206</v>
+        <v>-28.130830079895</v>
       </c>
       <c r="K167">
         <v>0.0</v>
       </c>
       <c r="L167">
         <v>0.0</v>
       </c>
       <c r="M167" s="1">
-        <v>307638.74</v>
+        <v>253179.72</v>
       </c>
       <c r="N167" s="1">
-        <v>307638.74</v>
+        <v>253179.72</v>
       </c>
       <c r="O167" s="1">
-        <v>0.2</v>
+        <v>0.16</v>
       </c>
       <c r="P167">
         <v>1</v>
       </c>
     </row>
     <row r="168" spans="1:16">
       <c r="A168" t="s">
         <v>368</v>
       </c>
       <c r="B168" t="s">
         <v>369</v>
       </c>
       <c r="C168" s="1">
-        <v>800.0</v>
+        <v>1044.0</v>
       </c>
       <c r="D168" s="1">
-        <v>452.3</v>
+        <v>19.93</v>
       </c>
       <c r="E168" s="1">
-        <v>548.152775</v>
+        <v>0.0</v>
       </c>
       <c r="F168" t="s">
-        <v>8</v>
+        <v>51</v>
       </c>
       <c r="G168">
-        <v>1.0</v>
+        <v>1.61</v>
       </c>
       <c r="H168" s="1">
-        <v>438522.22</v>
+        <v>0.0</v>
       </c>
       <c r="I168" s="1">
-        <v>-76682.22</v>
+        <v>12934.0</v>
       </c>
       <c r="J168" s="1">
-        <v>-17.486507297167</v>
+        <v>0</v>
       </c>
       <c r="K168">
         <v>0.0</v>
       </c>
       <c r="L168">
         <v>0.0</v>
       </c>
       <c r="M168" s="1">
-        <v>361840.0</v>
+        <v>12934.0</v>
       </c>
       <c r="N168" s="1">
-        <v>361840.0</v>
+        <v>12934.0</v>
       </c>
       <c r="O168" s="1">
-        <v>0.23</v>
+        <v>0.01</v>
       </c>
       <c r="P168">
         <v>1</v>
       </c>
     </row>
     <row r="169" spans="1:16">
       <c r="A169" t="s">
         <v>370</v>
       </c>
       <c r="B169" t="s">
         <v>371</v>
       </c>
       <c r="C169" s="1">
-        <v>9615.0</v>
+        <v>817.0</v>
       </c>
       <c r="D169" s="1">
-        <v>54.62</v>
+        <v>479.05</v>
       </c>
       <c r="E169" s="1">
-        <v>46.97329277</v>
+        <v>546.59953488</v>
       </c>
       <c r="F169" t="s">
-        <v>51</v>
+        <v>8</v>
       </c>
       <c r="G169">
-        <v>1.6</v>
+        <v>1.0</v>
       </c>
       <c r="H169" s="1">
-        <v>284105.92</v>
+        <v>446571.82</v>
       </c>
       <c r="I169" s="1">
-        <v>43185.18</v>
+        <v>-55187.97</v>
       </c>
       <c r="J169" s="1">
-        <v>15.200380196231</v>
+        <v>-12.358139839634</v>
       </c>
       <c r="K169">
         <v>0.0</v>
       </c>
       <c r="L169">
         <v>0.0</v>
       </c>
       <c r="M169" s="1">
-        <v>327291.1</v>
+        <v>391383.85</v>
       </c>
       <c r="N169" s="1">
-        <v>327291.1</v>
+        <v>391383.85</v>
       </c>
       <c r="O169" s="1">
-        <v>0.21</v>
+        <v>0.25</v>
       </c>
       <c r="P169">
         <v>1</v>
       </c>
     </row>
     <row r="170" spans="1:16">
       <c r="A170" t="s">
         <v>372</v>
       </c>
       <c r="B170" t="s">
         <v>373</v>
       </c>
       <c r="C170" s="1">
-        <v>1466.0</v>
+        <v>9826.0</v>
       </c>
       <c r="D170" s="1">
-        <v>350.19</v>
+        <v>54.0</v>
       </c>
       <c r="E170" s="1">
-        <v>303.74698499</v>
+        <v>47.11050173</v>
       </c>
       <c r="F170" t="s">
-        <v>28</v>
+        <v>51</v>
       </c>
       <c r="G170">
-        <v>1.17</v>
+        <v>1.61</v>
       </c>
       <c r="H170" s="1">
-        <v>381216.73</v>
+        <v>291142.49</v>
       </c>
       <c r="I170" s="1">
-        <v>57249.8</v>
+        <v>38691.54</v>
       </c>
       <c r="J170" s="1">
-        <v>15.017651507582</v>
+        <v>13.289554540802</v>
       </c>
       <c r="K170">
         <v>0.0</v>
       </c>
       <c r="L170">
         <v>0.0</v>
       </c>
       <c r="M170" s="1">
-        <v>438466.53</v>
+        <v>329834.03</v>
       </c>
       <c r="N170" s="1">
-        <v>438466.53</v>
+        <v>329834.03</v>
       </c>
       <c r="O170" s="1">
-        <v>0.28</v>
+        <v>0.21</v>
       </c>
       <c r="P170">
         <v>1</v>
       </c>
     </row>
     <row r="171" spans="1:16">
       <c r="A171" t="s">
         <v>374</v>
       </c>
       <c r="B171" t="s">
         <v>375</v>
       </c>
       <c r="C171" s="1">
-        <v>2061.0</v>
+        <v>1498.0</v>
       </c>
       <c r="D171" s="1">
-        <v>159.14</v>
+        <v>392.51</v>
       </c>
       <c r="E171" s="1">
-        <v>189.67857836</v>
+        <v>305.19628171</v>
       </c>
       <c r="F171" t="s">
         <v>28</v>
       </c>
       <c r="G171">
-        <v>1.17</v>
+        <v>1.16</v>
       </c>
       <c r="H171" s="1">
-        <v>338099.96</v>
+        <v>391449.89</v>
       </c>
       <c r="I171" s="1">
-        <v>-57972.24</v>
+        <v>117227.31</v>
       </c>
       <c r="J171" s="1">
-        <v>-17.146479402127</v>
+        <v>29.946951830795</v>
       </c>
       <c r="K171">
         <v>0.0</v>
       </c>
       <c r="L171">
         <v>0.0</v>
       </c>
       <c r="M171" s="1">
-        <v>280127.72</v>
+        <v>508677.2</v>
       </c>
       <c r="N171" s="1">
-        <v>280127.72</v>
+        <v>508677.2</v>
       </c>
       <c r="O171" s="1">
-        <v>0.18</v>
+        <v>0.32</v>
       </c>
       <c r="P171">
         <v>1</v>
       </c>
     </row>
     <row r="172" spans="1:16">
       <c r="A172" t="s">
         <v>376</v>
       </c>
       <c r="B172" t="s">
         <v>377</v>
       </c>
       <c r="C172" s="1">
-        <v>4702.0</v>
+        <v>2105.0</v>
       </c>
       <c r="D172" s="1">
-        <v>177.95</v>
+        <v>165.44</v>
       </c>
       <c r="E172" s="1">
-        <v>94.65795832</v>
+        <v>189.12840855</v>
       </c>
       <c r="F172" t="s">
         <v>28</v>
       </c>
       <c r="G172">
-        <v>1.17</v>
+        <v>1.16</v>
       </c>
       <c r="H172" s="1">
-        <v>385604.07</v>
+        <v>344286.03</v>
       </c>
       <c r="I172" s="1">
-        <v>329022.82</v>
+        <v>-43004.6</v>
       </c>
       <c r="J172" s="1">
-        <v>85.326594192847</v>
+        <v>-12.490951201244</v>
       </c>
       <c r="K172">
         <v>0.0</v>
       </c>
       <c r="L172">
         <v>0.0</v>
       </c>
       <c r="M172" s="1">
-        <v>714626.89</v>
+        <v>301281.43</v>
       </c>
       <c r="N172" s="1">
-        <v>714626.89</v>
+        <v>301281.43</v>
       </c>
       <c r="O172" s="1">
-        <v>0.46</v>
+        <v>0.19</v>
       </c>
       <c r="P172">
         <v>1</v>
       </c>
     </row>
     <row r="173" spans="1:16">
       <c r="A173" t="s">
         <v>378</v>
       </c>
       <c r="B173" t="s">
         <v>379</v>
       </c>
       <c r="C173" s="1">
-        <v>1102.0</v>
+        <v>4803.0</v>
       </c>
       <c r="D173" s="1">
-        <v>490.64</v>
+        <v>263.47</v>
       </c>
       <c r="E173" s="1">
-        <v>533.36444646</v>
+        <v>96.7291776</v>
       </c>
       <c r="F173" t="s">
         <v>28</v>
       </c>
       <c r="G173">
-        <v>1.17</v>
+        <v>1.16</v>
       </c>
       <c r="H173" s="1">
-        <v>503200.38</v>
+        <v>402392.1</v>
       </c>
       <c r="I173" s="1">
-        <v>-41411.7</v>
+        <v>692379.43</v>
       </c>
       <c r="J173" s="1">
-        <v>-8.2296638965177</v>
+        <v>172.06586063693</v>
       </c>
       <c r="K173">
         <v>0.0</v>
       </c>
       <c r="L173">
         <v>0.0</v>
       </c>
       <c r="M173" s="1">
-        <v>461788.68</v>
+        <v>1094771.53</v>
       </c>
       <c r="N173" s="1">
-        <v>461788.68</v>
+        <v>1094771.53</v>
       </c>
       <c r="O173" s="1">
-        <v>0.3</v>
+        <v>0.69</v>
       </c>
       <c r="P173">
         <v>1</v>
       </c>
     </row>
     <row r="174" spans="1:16">
       <c r="A174" t="s">
         <v>380</v>
       </c>
       <c r="B174" t="s">
         <v>381</v>
       </c>
       <c r="C174" s="1">
-        <v>382.0</v>
+        <v>1126.0</v>
       </c>
       <c r="D174" s="1">
-        <v>737.18</v>
+        <v>491.08</v>
       </c>
       <c r="E174" s="1">
-        <v>786.10727749</v>
+        <v>532.6053286</v>
       </c>
       <c r="F174" t="s">
         <v>28</v>
       </c>
       <c r="G174">
-        <v>1.17</v>
+        <v>1.16</v>
       </c>
       <c r="H174" s="1">
-        <v>260899.29</v>
+        <v>513480.9</v>
       </c>
       <c r="I174" s="1">
-        <v>-20387.9</v>
+        <v>-35103.81</v>
       </c>
       <c r="J174" s="1">
-        <v>-7.8144712467405</v>
+        <v>-6.8364392911207</v>
       </c>
       <c r="K174">
         <v>0.0</v>
       </c>
       <c r="L174">
         <v>0.0</v>
       </c>
       <c r="M174" s="1">
-        <v>240511.39</v>
+        <v>478377.09</v>
       </c>
       <c r="N174" s="1">
-        <v>240511.39</v>
+        <v>478377.09</v>
       </c>
       <c r="O174" s="1">
-        <v>0.16</v>
+        <v>0.3</v>
       </c>
       <c r="P174">
         <v>1</v>
       </c>
     </row>
     <row r="175" spans="1:16">
       <c r="A175" t="s">
         <v>382</v>
       </c>
       <c r="B175" t="s">
         <v>383</v>
       </c>
       <c r="C175" s="1">
-        <v>192.0</v>
+        <v>390.0</v>
       </c>
       <c r="D175" s="1">
-        <v>1562.0</v>
+        <v>775.66</v>
       </c>
       <c r="E175" s="1">
-        <v>1948.63921875</v>
+        <v>785.52107692</v>
       </c>
       <c r="F175" t="s">
         <v>28</v>
       </c>
       <c r="G175">
-        <v>1.17</v>
+        <v>1.16</v>
       </c>
       <c r="H175" s="1">
-        <v>326609.43</v>
+        <v>266115.25</v>
       </c>
       <c r="I175" s="1">
-        <v>-70467.31</v>
+        <v>-4408.01</v>
       </c>
       <c r="J175" s="1">
-        <v>-21.575405829525</v>
+        <v>-1.656428934456</v>
       </c>
       <c r="K175">
         <v>0.0</v>
       </c>
       <c r="L175">
         <v>0.0</v>
       </c>
       <c r="M175" s="1">
-        <v>256142.12</v>
+        <v>261707.24</v>
       </c>
       <c r="N175" s="1">
-        <v>256142.12</v>
+        <v>261707.24</v>
       </c>
       <c r="O175" s="1">
-        <v>0.17</v>
+        <v>0.16</v>
       </c>
       <c r="P175">
         <v>1</v>
       </c>
     </row>
     <row r="176" spans="1:16">
       <c r="A176" t="s">
         <v>384</v>
       </c>
       <c r="B176" t="s">
         <v>385</v>
       </c>
       <c r="C176" s="1">
-        <v>6972.0</v>
+        <v>196.0</v>
       </c>
       <c r="D176" s="1">
-        <v>50.76</v>
+        <v>1607.8</v>
       </c>
       <c r="E176" s="1">
-        <v>52.65415663</v>
+        <v>1943.06826531</v>
       </c>
       <c r="F176" t="s">
-        <v>8</v>
+        <v>28</v>
       </c>
       <c r="G176">
-        <v>1.0</v>
+        <v>1.16</v>
       </c>
       <c r="H176" s="1">
-        <v>367104.78</v>
+        <v>332378.04</v>
       </c>
       <c r="I176" s="1">
-        <v>-13206.06</v>
+        <v>-59751.69</v>
       </c>
       <c r="J176" s="1">
-        <v>-3.5973544120019</v>
+        <v>-17.977027002145</v>
       </c>
       <c r="K176">
         <v>0.0</v>
       </c>
       <c r="L176">
         <v>0.0</v>
       </c>
       <c r="M176" s="1">
-        <v>353898.72</v>
+        <v>272626.35</v>
       </c>
       <c r="N176" s="1">
-        <v>353898.72</v>
+        <v>272626.35</v>
       </c>
       <c r="O176" s="1">
-        <v>0.23</v>
+        <v>0.17</v>
       </c>
       <c r="P176">
         <v>1</v>
       </c>
     </row>
     <row r="177" spans="1:16">
       <c r="A177" t="s">
         <v>386</v>
       </c>
       <c r="B177" t="s">
         <v>387</v>
       </c>
       <c r="C177" s="1">
-        <v>7426.0</v>
+        <v>7126.0</v>
       </c>
       <c r="D177" s="1">
-        <v>113.45</v>
+        <v>47.995</v>
       </c>
       <c r="E177" s="1">
-        <v>120.01935497</v>
+        <v>52.60607774</v>
       </c>
       <c r="F177" t="s">
-        <v>28</v>
+        <v>8</v>
       </c>
       <c r="G177">
-        <v>1.17</v>
+        <v>1.0</v>
       </c>
       <c r="H177" s="1">
-        <v>765937.21</v>
+        <v>374870.91</v>
       </c>
       <c r="I177" s="1">
-        <v>-46391.84</v>
+        <v>-32858.54</v>
       </c>
       <c r="J177" s="1">
-        <v>-6.0568724686975</v>
+        <v>-8.7652946983803</v>
       </c>
       <c r="K177">
         <v>0.0</v>
       </c>
       <c r="L177">
         <v>0.0</v>
       </c>
       <c r="M177" s="1">
-        <v>719545.37</v>
+        <v>342012.37</v>
       </c>
       <c r="N177" s="1">
-        <v>719545.37</v>
+        <v>342012.37</v>
       </c>
       <c r="O177" s="1">
-        <v>0.47</v>
+        <v>0.21</v>
       </c>
       <c r="P177">
         <v>1</v>
       </c>
     </row>
     <row r="178" spans="1:16">
       <c r="A178" t="s">
         <v>388</v>
       </c>
       <c r="B178" t="s">
         <v>389</v>
       </c>
       <c r="C178" s="1">
-        <v>3038.0</v>
+        <v>7590.0</v>
       </c>
       <c r="D178" s="1">
-        <v>616.63</v>
+        <v>120.79</v>
       </c>
       <c r="E178" s="1">
-        <v>589.81568137</v>
+        <v>119.92780105</v>
       </c>
       <c r="F178" t="s">
         <v>28</v>
       </c>
       <c r="G178">
-        <v>1.17</v>
+        <v>1.16</v>
       </c>
       <c r="H178" s="1">
-        <v>1539622.32</v>
+        <v>782278.03</v>
       </c>
       <c r="I178" s="1">
-        <v>60345.17</v>
+        <v>10866.79</v>
       </c>
       <c r="J178" s="1">
-        <v>3.9194787719108</v>
+        <v>1.3891212054108</v>
       </c>
       <c r="K178">
         <v>0.0</v>
       </c>
       <c r="L178">
         <v>0.0</v>
       </c>
       <c r="M178" s="1">
-        <v>1599967.49</v>
+        <v>793144.82</v>
       </c>
       <c r="N178" s="1">
-        <v>1599967.49</v>
+        <v>793144.82</v>
       </c>
       <c r="O178" s="1">
-        <v>1.04</v>
+        <v>0.5</v>
       </c>
       <c r="P178">
         <v>1</v>
       </c>
     </row>
     <row r="179" spans="1:16">
       <c r="A179" t="s">
         <v>390</v>
       </c>
       <c r="B179" t="s">
         <v>391</v>
       </c>
       <c r="C179" s="1">
-        <v>263.0</v>
+        <v>3103.0</v>
       </c>
       <c r="D179" s="1">
-        <v>1025.53</v>
+        <v>593.0</v>
       </c>
       <c r="E179" s="1">
-        <v>1372.33338403</v>
+        <v>590.29972929</v>
       </c>
       <c r="F179" t="s">
         <v>28</v>
       </c>
       <c r="G179">
-        <v>1.17</v>
+        <v>1.16</v>
       </c>
       <c r="H179" s="1">
-        <v>308676.68</v>
+        <v>1573908.14</v>
       </c>
       <c r="I179" s="1">
-        <v>-78318.91</v>
+        <v>17993.41</v>
       </c>
       <c r="J179" s="1">
-        <v>-25.372473877845</v>
+        <v>1.1432312688846</v>
       </c>
       <c r="K179">
         <v>0.0</v>
       </c>
       <c r="L179">
         <v>0.0</v>
       </c>
       <c r="M179" s="1">
-        <v>230357.77</v>
+        <v>1591901.55</v>
       </c>
       <c r="N179" s="1">
-        <v>230357.77</v>
+        <v>1591901.55</v>
       </c>
       <c r="O179" s="1">
-        <v>0.15</v>
+        <v>1.0</v>
       </c>
       <c r="P179">
         <v>1</v>
       </c>
     </row>
     <row r="180" spans="1:16">
       <c r="A180" t="s">
         <v>392</v>
       </c>
       <c r="B180" t="s">
         <v>393</v>
       </c>
       <c r="C180" s="1">
-        <v>5095.0</v>
+        <v>269.0</v>
       </c>
       <c r="D180" s="1">
-        <v>96.71</v>
+        <v>1154.33</v>
       </c>
       <c r="E180" s="1">
-        <v>67.22341904</v>
+        <v>1366.3232342</v>
       </c>
       <c r="F180" t="s">
         <v>28</v>
       </c>
       <c r="G180">
-        <v>1.17</v>
+        <v>1.16</v>
       </c>
       <c r="H180" s="1">
-        <v>297966.21</v>
+        <v>314373.53</v>
       </c>
       <c r="I180" s="1">
-        <v>122871.17</v>
+        <v>-45738.9</v>
       </c>
       <c r="J180" s="1">
-        <v>41.236612030606</v>
+        <v>-14.549221112859</v>
       </c>
       <c r="K180">
         <v>0.0</v>
       </c>
       <c r="L180">
         <v>0.0</v>
       </c>
       <c r="M180" s="1">
-        <v>420837.38</v>
+        <v>268634.63</v>
       </c>
       <c r="N180" s="1">
-        <v>420837.38</v>
+        <v>268634.63</v>
       </c>
       <c r="O180" s="1">
-        <v>0.27</v>
+        <v>0.17</v>
       </c>
       <c r="P180">
         <v>1</v>
       </c>
     </row>
     <row r="181" spans="1:16">
       <c r="A181" t="s">
         <v>394</v>
       </c>
       <c r="B181" t="s">
         <v>395</v>
       </c>
       <c r="C181" s="1">
-        <v>2248.0</v>
+        <v>5207.0</v>
       </c>
       <c r="D181" s="1">
-        <v>803.63</v>
+        <v>88.34</v>
       </c>
       <c r="E181" s="1">
-        <v>294.76657918</v>
+        <v>67.77344728</v>
       </c>
       <c r="F181" t="s">
         <v>28</v>
       </c>
       <c r="G181">
-        <v>1.17</v>
+        <v>1.16</v>
       </c>
       <c r="H181" s="1">
-        <v>571234.57</v>
+        <v>306910.46</v>
       </c>
       <c r="I181" s="1">
-        <v>971713.07</v>
+        <v>91036.06</v>
       </c>
       <c r="J181" s="1">
-        <v>170.10753918482</v>
+        <v>29.662091021596</v>
       </c>
       <c r="K181">
         <v>0.0</v>
       </c>
       <c r="L181">
         <v>0.0</v>
       </c>
       <c r="M181" s="1">
-        <v>1542947.64</v>
+        <v>397946.52</v>
       </c>
       <c r="N181" s="1">
-        <v>1542947.64</v>
+        <v>397946.52</v>
       </c>
       <c r="O181" s="1">
-        <v>1.0</v>
+        <v>0.25</v>
       </c>
       <c r="P181">
         <v>1</v>
       </c>
     </row>
     <row r="182" spans="1:16">
       <c r="A182" t="s">
         <v>396</v>
       </c>
       <c r="B182" t="s">
         <v>397</v>
       </c>
       <c r="C182" s="1">
-        <v>14599.0</v>
+        <v>2297.0</v>
       </c>
       <c r="D182" s="1">
-        <v>405.21</v>
+        <v>864.01</v>
       </c>
       <c r="E182" s="1">
-        <v>431.16011302</v>
+        <v>305.64363518</v>
       </c>
       <c r="F182" t="s">
         <v>28</v>
       </c>
       <c r="G182">
-        <v>1.17</v>
+        <v>1.16</v>
       </c>
       <c r="H182" s="1">
-        <v>5469937.94</v>
+        <v>605157.81</v>
       </c>
       <c r="I182" s="1">
-        <v>-417488.19</v>
+        <v>1111799.51</v>
       </c>
       <c r="J182" s="1">
-        <v>-7.632411822208</v>
+        <v>183.72059182381</v>
       </c>
       <c r="K182">
         <v>0.0</v>
       </c>
       <c r="L182">
         <v>0.0</v>
       </c>
       <c r="M182" s="1">
-        <v>5052449.75</v>
+        <v>1716957.32</v>
       </c>
       <c r="N182" s="1">
-        <v>5052449.75</v>
+        <v>1716957.32</v>
       </c>
       <c r="O182" s="1">
-        <v>3.28</v>
+        <v>1.08</v>
       </c>
       <c r="P182">
         <v>1</v>
       </c>
     </row>
     <row r="183" spans="1:16">
       <c r="A183" t="s">
         <v>398</v>
       </c>
       <c r="B183" t="s">
         <v>399</v>
       </c>
       <c r="C183" s="1">
-        <v>2651.0</v>
+        <v>14921.0</v>
       </c>
       <c r="D183" s="1">
-        <v>178.03</v>
+        <v>416.67</v>
       </c>
       <c r="E183" s="1">
-        <v>175.07640136</v>
+        <v>431.0785316</v>
       </c>
       <c r="F183" t="s">
         <v>28</v>
       </c>
       <c r="G183">
-        <v>1.17</v>
+        <v>1.16</v>
       </c>
       <c r="H183" s="1">
-        <v>397199.43</v>
+        <v>5588362.29</v>
       </c>
       <c r="I183" s="1">
-        <v>5890.23</v>
+        <v>-209754.22</v>
       </c>
       <c r="J183" s="1">
-        <v>1.4829401945516</v>
+        <v>-3.7534112699769</v>
       </c>
       <c r="K183">
         <v>0.0</v>
       </c>
       <c r="L183">
         <v>0.0</v>
       </c>
       <c r="M183" s="1">
-        <v>403089.66</v>
+        <v>5378608.07</v>
       </c>
       <c r="N183" s="1">
-        <v>403089.66</v>
+        <v>5378608.07</v>
       </c>
       <c r="O183" s="1">
-        <v>0.26</v>
+        <v>3.37</v>
       </c>
       <c r="P183">
         <v>1</v>
       </c>
     </row>
     <row r="184" spans="1:16">
       <c r="A184" t="s">
         <v>400</v>
       </c>
       <c r="B184" t="s">
         <v>401</v>
       </c>
       <c r="C184" s="1">
-        <v>10137.0</v>
+        <v>2708.0</v>
       </c>
       <c r="D184" s="1">
-        <v>6468.0</v>
+        <v>120.44</v>
       </c>
       <c r="E184" s="1">
-        <v>4438.75574628</v>
+        <v>174.8370421</v>
       </c>
       <c r="F184" t="s">
-        <v>46</v>
+        <v>28</v>
       </c>
       <c r="G184">
-        <v>184.84</v>
+        <v>1.16</v>
       </c>
       <c r="H184" s="1">
-        <v>250163.23</v>
+        <v>405230.32</v>
       </c>
       <c r="I184" s="1">
-        <v>104562.19</v>
+        <v>-123067.92</v>
       </c>
       <c r="J184" s="1">
-        <v>41.797585520462</v>
+        <v>-30.369869658322</v>
       </c>
       <c r="K184">
         <v>0.0</v>
       </c>
       <c r="L184">
         <v>0.0</v>
       </c>
       <c r="M184" s="1">
-        <v>354725.42</v>
+        <v>282162.4</v>
       </c>
       <c r="N184" s="1">
-        <v>354725.42</v>
+        <v>282162.4</v>
       </c>
       <c r="O184" s="1">
-        <v>0.23</v>
+        <v>0.18</v>
       </c>
       <c r="P184">
         <v>1</v>
       </c>
     </row>
     <row r="185" spans="1:16">
       <c r="A185" t="s">
         <v>402</v>
       </c>
       <c r="B185" t="s">
         <v>403</v>
       </c>
       <c r="C185" s="1">
-        <v>21233.0</v>
+        <v>10437.0</v>
       </c>
       <c r="D185" s="1">
-        <v>2926.5</v>
+        <v>6014.0</v>
       </c>
       <c r="E185" s="1">
-        <v>2425.27537324</v>
+        <v>4488.02021654</v>
       </c>
       <c r="F185" t="s">
         <v>46</v>
       </c>
       <c r="G185">
-        <v>184.84</v>
+        <v>185.25</v>
       </c>
       <c r="H185" s="1">
-        <v>287667.94</v>
+        <v>260147.16</v>
       </c>
       <c r="I185" s="1">
-        <v>48512.73</v>
+        <v>78681.54</v>
       </c>
       <c r="J185" s="1">
-        <v>16.864142038213</v>
+        <v>30.245012092386</v>
       </c>
       <c r="K185">
         <v>0.0</v>
       </c>
       <c r="L185">
         <v>0.0</v>
       </c>
       <c r="M185" s="1">
-        <v>336180.67</v>
+        <v>338828.7</v>
       </c>
       <c r="N185" s="1">
-        <v>336180.67</v>
+        <v>338828.7</v>
       </c>
       <c r="O185" s="1">
-        <v>0.22</v>
+        <v>0.21</v>
       </c>
       <c r="P185">
         <v>1</v>
       </c>
     </row>
     <row r="186" spans="1:16">
       <c r="A186" t="s">
         <v>404</v>
       </c>
       <c r="B186" t="s">
         <v>405</v>
       </c>
       <c r="C186" s="1">
-        <v>7913.0</v>
+        <v>21633.0</v>
       </c>
       <c r="D186" s="1">
-        <v>7050.0</v>
+        <v>3219.0</v>
       </c>
       <c r="E186" s="1">
-        <v>6379.61215721</v>
+        <v>2437.1595248</v>
       </c>
       <c r="F186" t="s">
         <v>46</v>
       </c>
       <c r="G186">
-        <v>184.84</v>
+        <v>185.25</v>
       </c>
       <c r="H186" s="1">
-        <v>274605.72</v>
+        <v>294308.92</v>
       </c>
       <c r="I186" s="1">
-        <v>27210.89</v>
+        <v>81596.69</v>
       </c>
       <c r="J186" s="1">
-        <v>9.9090761838464</v>
+        <v>27.724844357419</v>
       </c>
       <c r="K186">
         <v>0.0</v>
       </c>
       <c r="L186">
         <v>0.0</v>
       </c>
       <c r="M186" s="1">
-        <v>301816.61</v>
+        <v>375905.61</v>
       </c>
       <c r="N186" s="1">
-        <v>301816.61</v>
+        <v>375905.61</v>
       </c>
       <c r="O186" s="1">
-        <v>0.2</v>
+        <v>0.24</v>
       </c>
       <c r="P186">
         <v>1</v>
       </c>
     </row>
     <row r="187" spans="1:16">
       <c r="A187" t="s">
         <v>406</v>
       </c>
       <c r="B187" t="s">
         <v>407</v>
       </c>
       <c r="C187" s="1">
-        <v>302.0</v>
+        <v>8013.0</v>
       </c>
       <c r="D187" s="1">
-        <v>1650.35</v>
+        <v>7716.0</v>
       </c>
       <c r="E187" s="1">
-        <v>1021.02102649</v>
+        <v>6393.05765631</v>
       </c>
       <c r="F187" t="s">
-        <v>28</v>
+        <v>46</v>
       </c>
       <c r="G187">
-        <v>1.17</v>
+        <v>185.25</v>
       </c>
       <c r="H187" s="1">
-        <v>263776.16</v>
+        <v>278646.55</v>
       </c>
       <c r="I187" s="1">
-        <v>161902.36</v>
+        <v>55108.96</v>
       </c>
       <c r="J187" s="1">
-        <v>61.37869320715</v>
+        <v>19.777370292221</v>
       </c>
       <c r="K187">
         <v>0.0</v>
       </c>
       <c r="L187">
         <v>0.0</v>
       </c>
       <c r="M187" s="1">
-        <v>425678.52</v>
+        <v>333755.51</v>
       </c>
       <c r="N187" s="1">
-        <v>425678.52</v>
+        <v>333755.51</v>
       </c>
       <c r="O187" s="1">
-        <v>0.28</v>
+        <v>0.21</v>
       </c>
       <c r="P187">
         <v>1</v>
       </c>
     </row>
     <row r="188" spans="1:16">
       <c r="A188" t="s">
         <v>408</v>
       </c>
       <c r="B188" t="s">
         <v>409</v>
       </c>
       <c r="C188" s="1">
-        <v>763.0</v>
+        <v>309.0</v>
       </c>
       <c r="D188" s="1">
-        <v>438.32</v>
+        <v>1481.05</v>
       </c>
       <c r="E188" s="1">
-        <v>464.11774574</v>
+        <v>1033.23967638</v>
       </c>
       <c r="F188" t="s">
         <v>28</v>
       </c>
       <c r="G188">
-        <v>1.17</v>
+        <v>1.16</v>
       </c>
       <c r="H188" s="1">
-        <v>307348.41</v>
+        <v>273173.86</v>
       </c>
       <c r="I188" s="1">
-        <v>-21711.34</v>
+        <v>122746.59</v>
       </c>
       <c r="J188" s="1">
-        <v>-7.0640807935203</v>
+        <v>44.933504984701</v>
       </c>
       <c r="K188">
         <v>0.0</v>
       </c>
       <c r="L188">
         <v>0.0</v>
       </c>
       <c r="M188" s="1">
-        <v>285637.07</v>
+        <v>395920.45</v>
       </c>
       <c r="N188" s="1">
-        <v>285637.07</v>
+        <v>395920.45</v>
       </c>
       <c r="O188" s="1">
-        <v>0.19</v>
+        <v>0.25</v>
       </c>
       <c r="P188">
         <v>1</v>
       </c>
     </row>
     <row r="189" spans="1:16">
       <c r="A189" t="s">
         <v>410</v>
       </c>
       <c r="B189" t="s">
         <v>411</v>
       </c>
       <c r="C189" s="1">
-        <v>4904.0</v>
+        <v>780.0</v>
       </c>
       <c r="D189" s="1">
-        <v>193.83</v>
+        <v>451.35</v>
       </c>
       <c r="E189" s="1">
-        <v>169.63941069</v>
+        <v>463.7425</v>
       </c>
       <c r="F189" t="s">
         <v>28</v>
       </c>
       <c r="G189">
-        <v>1.17</v>
+        <v>1.16</v>
       </c>
       <c r="H189" s="1">
-        <v>712107.39</v>
+        <v>313886.93</v>
       </c>
       <c r="I189" s="1">
-        <v>99732.15</v>
+        <v>-9316.47</v>
       </c>
       <c r="J189" s="1">
-        <v>14.005212050952</v>
+        <v>-2.9680974610826</v>
       </c>
       <c r="K189">
         <v>0.0</v>
       </c>
       <c r="L189">
         <v>0.0</v>
       </c>
       <c r="M189" s="1">
-        <v>811839.54</v>
+        <v>304570.46</v>
       </c>
       <c r="N189" s="1">
-        <v>811839.54</v>
+        <v>304570.46</v>
       </c>
       <c r="O189" s="1">
-        <v>0.53</v>
+        <v>0.19</v>
       </c>
       <c r="P189">
         <v>1</v>
       </c>
     </row>
     <row r="190" spans="1:16">
       <c r="A190" t="s">
         <v>412</v>
       </c>
       <c r="B190" t="s">
         <v>413</v>
       </c>
       <c r="C190" s="1">
-        <v>769.0</v>
+        <v>5010.0</v>
       </c>
       <c r="D190" s="1">
-        <v>397.89</v>
+        <v>211.93</v>
       </c>
       <c r="E190" s="1">
-        <v>417.03440832</v>
+        <v>170.31502395</v>
       </c>
       <c r="F190" t="s">
         <v>28</v>
       </c>
       <c r="G190">
-        <v>1.17</v>
+        <v>1.16</v>
       </c>
       <c r="H190" s="1">
-        <v>278571.92</v>
+        <v>730495.15</v>
       </c>
       <c r="I190" s="1">
-        <v>-17242.62</v>
+        <v>188069.86</v>
       </c>
       <c r="J190" s="1">
-        <v>-6.1896475423654</v>
+        <v>25.745531643845</v>
       </c>
       <c r="K190">
         <v>0.0</v>
       </c>
       <c r="L190">
         <v>0.0</v>
       </c>
       <c r="M190" s="1">
-        <v>261329.3</v>
+        <v>918565.01</v>
       </c>
       <c r="N190" s="1">
-        <v>261329.3</v>
+        <v>918565.01</v>
       </c>
       <c r="O190" s="1">
-        <v>0.17</v>
+        <v>0.58</v>
       </c>
       <c r="P190">
         <v>1</v>
       </c>
     </row>
     <row r="191" spans="1:16">
       <c r="A191" t="s">
         <v>414</v>
       </c>
       <c r="B191" t="s">
         <v>415</v>
       </c>
       <c r="C191" s="1">
-        <v>527.0</v>
+        <v>786.0</v>
       </c>
       <c r="D191" s="1">
-        <v>462.1</v>
+        <v>410.34</v>
       </c>
       <c r="E191" s="1">
-        <v>536.42595825</v>
+        <v>416.65916031</v>
       </c>
       <c r="F191" t="s">
-        <v>8</v>
+        <v>28</v>
       </c>
       <c r="G191">
-        <v>1.0</v>
+        <v>1.16</v>
       </c>
       <c r="H191" s="1">
-        <v>282696.48</v>
+        <v>284419.7</v>
       </c>
       <c r="I191" s="1">
-        <v>-39169.78</v>
+        <v>-5392.76</v>
       </c>
       <c r="J191" s="1">
-        <v>-13.855772098754</v>
+        <v>-1.8960571296573</v>
       </c>
       <c r="K191">
         <v>0.0</v>
       </c>
       <c r="L191">
         <v>0.0</v>
       </c>
       <c r="M191" s="1">
-        <v>243526.7</v>
+        <v>279026.94</v>
       </c>
       <c r="N191" s="1">
-        <v>243526.7</v>
+        <v>279026.94</v>
       </c>
       <c r="O191" s="1">
-        <v>0.16</v>
+        <v>0.18</v>
       </c>
       <c r="P191">
         <v>1</v>
       </c>
     </row>
     <row r="192" spans="1:16">
       <c r="A192" t="s">
         <v>416</v>
       </c>
       <c r="B192" t="s">
         <v>417</v>
       </c>
       <c r="C192" s="1">
-        <v>14366.0</v>
+        <v>538.0</v>
       </c>
       <c r="D192" s="1">
-        <v>6089.0</v>
+        <v>448.1</v>
       </c>
       <c r="E192" s="1">
-        <v>3649.62049283</v>
+        <v>535.09717472</v>
       </c>
       <c r="F192" t="s">
-        <v>46</v>
+        <v>8</v>
       </c>
       <c r="G192">
-        <v>184.84</v>
+        <v>1.0</v>
       </c>
       <c r="H192" s="1">
-        <v>284102.98</v>
+        <v>287882.28</v>
       </c>
       <c r="I192" s="1">
-        <v>189151.45</v>
+        <v>-46804.48</v>
       </c>
       <c r="J192" s="1">
-        <v>66.578481506952</v>
+        <v>-16.258201095253</v>
       </c>
       <c r="K192">
         <v>0.0</v>
       </c>
       <c r="L192">
         <v>0.0</v>
       </c>
       <c r="M192" s="1">
-        <v>473254.43</v>
+        <v>241077.8</v>
       </c>
       <c r="N192" s="1">
-        <v>473254.43</v>
+        <v>241077.8</v>
       </c>
       <c r="O192" s="1">
-        <v>0.31</v>
+        <v>0.15</v>
       </c>
       <c r="P192">
         <v>1</v>
       </c>
     </row>
     <row r="193" spans="1:16">
       <c r="A193" t="s">
         <v>418</v>
       </c>
       <c r="B193" t="s">
         <v>419</v>
       </c>
       <c r="C193" s="1">
-        <v>3883.0</v>
+        <v>14666.0</v>
       </c>
       <c r="D193" s="1">
-        <v>90.21</v>
+        <v>9695.0</v>
       </c>
       <c r="E193" s="1">
-        <v>84.5896137</v>
+        <v>3740.9755898</v>
       </c>
       <c r="F193" t="s">
-        <v>28</v>
+        <v>46</v>
       </c>
       <c r="G193">
-        <v>1.17</v>
+        <v>185.25</v>
       </c>
       <c r="H193" s="1">
-        <v>285719.43</v>
+        <v>297264.93</v>
       </c>
       <c r="I193" s="1">
-        <v>13452.48</v>
+        <v>470274.29</v>
       </c>
       <c r="J193" s="1">
-        <v>4.7082832273605</v>
+        <v>158.20039383724</v>
       </c>
       <c r="K193">
         <v>0.0</v>
       </c>
       <c r="L193">
         <v>0.0</v>
       </c>
       <c r="M193" s="1">
-        <v>299171.91</v>
+        <v>767539.22</v>
       </c>
       <c r="N193" s="1">
-        <v>299171.91</v>
+        <v>767539.22</v>
       </c>
       <c r="O193" s="1">
-        <v>0.19</v>
+        <v>0.48</v>
       </c>
       <c r="P193">
         <v>1</v>
       </c>
     </row>
     <row r="194" spans="1:16">
       <c r="A194" t="s">
         <v>420</v>
       </c>
       <c r="B194" t="s">
         <v>421</v>
       </c>
       <c r="C194" s="1">
-        <v>19343.0</v>
+        <v>3967.0</v>
       </c>
       <c r="D194" s="1">
-        <v>12.76</v>
+        <v>87.28</v>
       </c>
       <c r="E194" s="1">
-        <v>12.25001448</v>
+        <v>84.7217091</v>
       </c>
       <c r="F194" t="s">
-        <v>99</v>
+        <v>28</v>
       </c>
       <c r="G194">
-        <v>0.87</v>
+        <v>1.16</v>
       </c>
       <c r="H194" s="1">
-        <v>273364.49</v>
+        <v>292285.32</v>
       </c>
       <c r="I194" s="1">
-        <v>11528.08</v>
+        <v>7255.96</v>
       </c>
       <c r="J194" s="1">
-        <v>4.2171095448425</v>
+        <v>2.4824921073696</v>
       </c>
       <c r="K194">
         <v>0.0</v>
       </c>
       <c r="L194">
         <v>0.0</v>
       </c>
       <c r="M194" s="1">
-        <v>284892.57</v>
+        <v>299541.28</v>
       </c>
       <c r="N194" s="1">
-        <v>284892.57</v>
+        <v>299541.28</v>
       </c>
       <c r="O194" s="1">
-        <v>0.18</v>
+        <v>0.19</v>
       </c>
       <c r="P194">
         <v>1</v>
       </c>
     </row>
     <row r="195" spans="1:16">
       <c r="A195" t="s">
         <v>422</v>
       </c>
       <c r="B195" t="s">
         <v>423</v>
       </c>
       <c r="C195" s="1">
-        <v>11391.0</v>
+        <v>19774.0</v>
       </c>
       <c r="D195" s="1">
-        <v>36.86</v>
+        <v>12.175</v>
       </c>
       <c r="E195" s="1">
-        <v>41.80174348</v>
+        <v>12.25579751</v>
       </c>
       <c r="F195" t="s">
-        <v>183</v>
+        <v>99</v>
       </c>
       <c r="G195">
-        <v>1.61</v>
+        <v>0.86</v>
       </c>
       <c r="H195" s="1">
-        <v>285728.64</v>
+        <v>279601.39</v>
       </c>
       <c r="I195" s="1">
-        <v>-25471.86</v>
+        <v>-779.86</v>
       </c>
       <c r="J195" s="1">
-        <v>-8.914703125315</v>
+        <v>-0.27891849893879</v>
       </c>
       <c r="K195">
         <v>0.0</v>
       </c>
       <c r="L195">
         <v>0.0</v>
       </c>
       <c r="M195" s="1">
-        <v>260256.78</v>
+        <v>278821.53</v>
       </c>
       <c r="N195" s="1">
-        <v>260256.78</v>
+        <v>278821.53</v>
       </c>
       <c r="O195" s="1">
         <v>0.17</v>
       </c>
       <c r="P195">
         <v>1</v>
       </c>
     </row>
     <row r="196" spans="1:16">
       <c r="A196" t="s">
         <v>424</v>
       </c>
       <c r="B196" t="s">
         <v>425</v>
       </c>
       <c r="C196" s="1">
-        <v>42976.0</v>
+        <v>11644.0</v>
       </c>
       <c r="D196" s="1">
-        <v>5.64</v>
+        <v>36.59</v>
       </c>
       <c r="E196" s="1">
-        <v>6.29911067</v>
+        <v>41.7121247</v>
       </c>
       <c r="F196" t="s">
-        <v>99</v>
+        <v>183</v>
       </c>
       <c r="G196">
-        <v>0.87</v>
+        <v>1.63</v>
       </c>
       <c r="H196" s="1">
-        <v>312146.39</v>
+        <v>291589.96</v>
       </c>
       <c r="I196" s="1">
-        <v>-32369.58</v>
+        <v>-30591.45</v>
       </c>
       <c r="J196" s="1">
-        <v>-10.369999794007</v>
+        <v>-10.49125628331</v>
       </c>
       <c r="K196">
         <v>0.0</v>
       </c>
       <c r="L196">
         <v>0.0</v>
       </c>
       <c r="M196" s="1">
-        <v>279776.81</v>
+        <v>260998.51</v>
       </c>
       <c r="N196" s="1">
-        <v>279776.81</v>
+        <v>260998.51</v>
       </c>
       <c r="O196" s="1">
-        <v>0.18</v>
+        <v>0.16</v>
       </c>
       <c r="P196">
         <v>1</v>
       </c>
     </row>
     <row r="197" spans="1:16">
       <c r="A197" t="s">
         <v>426</v>
       </c>
       <c r="B197" t="s">
         <v>427</v>
       </c>
       <c r="C197" s="1">
-        <v>3124.0</v>
+        <v>43942.0</v>
       </c>
       <c r="D197" s="1">
-        <v>207.27</v>
+        <v>5.938</v>
       </c>
       <c r="E197" s="1">
-        <v>107.79165173</v>
+        <v>6.28957307</v>
       </c>
       <c r="F197" t="s">
-        <v>28</v>
+        <v>99</v>
       </c>
       <c r="G197">
-        <v>1.17</v>
+        <v>0.86</v>
       </c>
       <c r="H197" s="1">
-        <v>289257.28</v>
+        <v>318697.3</v>
       </c>
       <c r="I197" s="1">
-        <v>263769.56</v>
+        <v>-16505.4</v>
       </c>
       <c r="J197" s="1">
-        <v>91.18856403545</v>
+        <v>-5.1790209706828</v>
       </c>
       <c r="K197">
         <v>0.0</v>
       </c>
       <c r="L197">
         <v>0.0</v>
       </c>
       <c r="M197" s="1">
-        <v>553026.84</v>
+        <v>302191.9</v>
       </c>
       <c r="N197" s="1">
-        <v>553026.84</v>
+        <v>302191.9</v>
       </c>
       <c r="O197" s="1">
-        <v>0.36</v>
+        <v>0.19</v>
       </c>
       <c r="P197">
         <v>1</v>
       </c>
     </row>
     <row r="198" spans="1:16">
       <c r="A198" t="s">
         <v>428</v>
       </c>
       <c r="B198" t="s">
         <v>429</v>
       </c>
       <c r="C198" s="1">
-        <v>3424.0</v>
+        <v>3192.0</v>
       </c>
       <c r="D198" s="1">
-        <v>76.88</v>
+        <v>227.81</v>
       </c>
       <c r="E198" s="1">
-        <v>78.58850175</v>
+        <v>110.07267857</v>
       </c>
       <c r="F198" t="s">
-        <v>31</v>
+        <v>28</v>
       </c>
       <c r="G198">
-        <v>0.92</v>
+        <v>1.16</v>
       </c>
       <c r="H198" s="1">
-        <v>292088.93</v>
+        <v>301830.68</v>
       </c>
       <c r="I198" s="1">
-        <v>-4790.57</v>
+        <v>327263.12</v>
       </c>
       <c r="J198" s="1">
-        <v>-1.6401066620361</v>
+        <v>108.42606192319</v>
       </c>
       <c r="K198">
         <v>0.0</v>
       </c>
       <c r="L198">
         <v>0.0</v>
       </c>
       <c r="M198" s="1">
-        <v>287298.36</v>
+        <v>629093.8</v>
       </c>
       <c r="N198" s="1">
-        <v>287298.36</v>
+        <v>629093.8</v>
       </c>
       <c r="O198" s="1">
-        <v>0.19</v>
+        <v>0.39</v>
       </c>
       <c r="P198">
         <v>1</v>
       </c>
     </row>
     <row r="199" spans="1:16">
       <c r="A199" t="s">
         <v>430</v>
       </c>
       <c r="B199" t="s">
         <v>431</v>
       </c>
       <c r="C199" s="1">
-        <v>7184.0</v>
+        <v>3498.0</v>
       </c>
       <c r="D199" s="1">
-        <v>42.34</v>
+        <v>76.96</v>
       </c>
       <c r="E199" s="1">
-        <v>44.5774304</v>
+        <v>78.59530875</v>
       </c>
       <c r="F199" t="s">
-        <v>28</v>
+        <v>31</v>
       </c>
       <c r="G199">
-        <v>1.17</v>
+        <v>0.92</v>
       </c>
       <c r="H199" s="1">
-        <v>275198.95</v>
+        <v>298478.89</v>
       </c>
       <c r="I199" s="1">
-        <v>-15412.85</v>
+        <v>-5210.11</v>
       </c>
       <c r="J199" s="1">
-        <v>-5.6006209326017</v>
+        <v>-1.745553931804</v>
       </c>
       <c r="K199">
         <v>0.0</v>
       </c>
       <c r="L199">
         <v>0.0</v>
       </c>
       <c r="M199" s="1">
-        <v>259786.1</v>
+        <v>293268.78</v>
       </c>
       <c r="N199" s="1">
-        <v>259786.1</v>
+        <v>293268.78</v>
       </c>
       <c r="O199" s="1">
-        <v>0.17</v>
+        <v>0.18</v>
       </c>
       <c r="P199">
         <v>1</v>
       </c>
     </row>
     <row r="200" spans="1:16">
       <c r="A200" t="s">
         <v>432</v>
       </c>
       <c r="B200" t="s">
         <v>433</v>
       </c>
       <c r="C200" s="1">
-        <v>5700.0</v>
+        <v>7342.0</v>
       </c>
       <c r="D200" s="1">
-        <v>7141.0</v>
+        <v>42.98</v>
       </c>
       <c r="E200" s="1">
-        <v>10195.72421053</v>
+        <v>44.58197221</v>
       </c>
       <c r="F200" t="s">
-        <v>46</v>
+        <v>28</v>
       </c>
       <c r="G200">
-        <v>184.84</v>
+        <v>1.16</v>
       </c>
       <c r="H200" s="1">
-        <v>326328.2</v>
+        <v>281288.91</v>
       </c>
       <c r="I200" s="1">
-        <v>-106113.28</v>
+        <v>-8290.24</v>
       </c>
       <c r="J200" s="1">
-        <v>-32.517349098239</v>
+        <v>-2.9472331490068</v>
       </c>
       <c r="K200">
         <v>0.0</v>
       </c>
       <c r="L200">
         <v>0.0</v>
       </c>
       <c r="M200" s="1">
-        <v>220214.92</v>
+        <v>272998.67</v>
       </c>
       <c r="N200" s="1">
-        <v>220214.92</v>
+        <v>272998.67</v>
       </c>
       <c r="O200" s="1">
-        <v>0.14</v>
+        <v>0.17</v>
       </c>
       <c r="P200">
         <v>1</v>
       </c>
     </row>
     <row r="201" spans="1:16">
       <c r="A201" t="s">
         <v>434</v>
       </c>
       <c r="B201" t="s">
         <v>435</v>
       </c>
       <c r="C201" s="1">
-        <v>40859.0</v>
+        <v>5800.0</v>
       </c>
       <c r="D201" s="1">
-        <v>11.92</v>
+        <v>7524.0</v>
       </c>
       <c r="E201" s="1">
-        <v>6.38644583</v>
+        <v>10144.76344828</v>
       </c>
       <c r="F201" t="s">
-        <v>8</v>
+        <v>46</v>
       </c>
       <c r="G201">
-        <v>1.0</v>
+        <v>185.25</v>
       </c>
       <c r="H201" s="1">
-        <v>260943.79</v>
+        <v>330251.44</v>
       </c>
       <c r="I201" s="1">
-        <v>226095.49</v>
+        <v>-94682.59</v>
       </c>
       <c r="J201" s="1">
-        <v>86.645284794859</v>
+        <v>-28.669849251831</v>
       </c>
       <c r="K201">
         <v>0.0</v>
       </c>
       <c r="L201">
         <v>0.0</v>
       </c>
       <c r="M201" s="1">
-        <v>487039.28</v>
+        <v>235568.85</v>
       </c>
       <c r="N201" s="1">
-        <v>487039.28</v>
+        <v>235568.85</v>
       </c>
       <c r="O201" s="1">
-        <v>0.32</v>
+        <v>0.15</v>
       </c>
       <c r="P201">
         <v>1</v>
       </c>
     </row>
     <row r="202" spans="1:16">
       <c r="A202" t="s">
         <v>436</v>
       </c>
       <c r="B202" t="s">
         <v>437</v>
       </c>
       <c r="C202" s="1">
-        <v>21638.0</v>
+        <v>41778.0</v>
       </c>
       <c r="D202" s="1">
-        <v>21.64</v>
+        <v>13.08</v>
       </c>
       <c r="E202" s="1">
-        <v>22.02597005</v>
+        <v>6.51201182</v>
       </c>
       <c r="F202" t="s">
-        <v>183</v>
+        <v>8</v>
       </c>
       <c r="G202">
-        <v>1.61</v>
+        <v>1.0</v>
       </c>
       <c r="H202" s="1">
-        <v>286015.31</v>
+        <v>272058.83</v>
       </c>
       <c r="I202" s="1">
-        <v>4226.01</v>
+        <v>274397.41</v>
       </c>
       <c r="J202" s="1">
-        <v>1.477546778877</v>
+        <v>100.85958614172</v>
       </c>
       <c r="K202">
         <v>0.0</v>
       </c>
       <c r="L202">
         <v>0.0</v>
       </c>
       <c r="M202" s="1">
-        <v>290241.32</v>
+        <v>546456.24</v>
       </c>
       <c r="N202" s="1">
-        <v>290241.32</v>
+        <v>546456.24</v>
       </c>
       <c r="O202" s="1">
-        <v>0.19</v>
+        <v>0.34</v>
       </c>
       <c r="P202">
         <v>1</v>
       </c>
     </row>
     <row r="203" spans="1:16">
       <c r="A203" t="s">
         <v>438</v>
       </c>
       <c r="B203" t="s">
         <v>439</v>
       </c>
       <c r="C203" s="1">
-        <v>2621.0</v>
+        <v>22119.0</v>
       </c>
       <c r="D203" s="1">
-        <v>116.8</v>
+        <v>19.88</v>
       </c>
       <c r="E203" s="1">
-        <v>108.15620755</v>
+        <v>21.95542023</v>
       </c>
       <c r="F203" t="s">
-        <v>31</v>
+        <v>183</v>
       </c>
       <c r="G203">
-        <v>0.92</v>
+        <v>1.63</v>
       </c>
       <c r="H203" s="1">
-        <v>306433.69</v>
+        <v>291570.24</v>
       </c>
       <c r="I203" s="1">
-        <v>27681.23</v>
+        <v>-22196.48</v>
       </c>
       <c r="J203" s="1">
-        <v>9.0333507389478</v>
+        <v>-7.6127385291448</v>
       </c>
       <c r="K203">
         <v>0.0</v>
       </c>
       <c r="L203">
         <v>0.0</v>
       </c>
       <c r="M203" s="1">
-        <v>334114.92</v>
+        <v>269373.76</v>
       </c>
       <c r="N203" s="1">
-        <v>334114.92</v>
+        <v>269373.76</v>
       </c>
       <c r="O203" s="1">
-        <v>0.22</v>
+        <v>0.17</v>
       </c>
       <c r="P203">
         <v>1</v>
       </c>
     </row>
     <row r="204" spans="1:16">
       <c r="A204" t="s">
         <v>440</v>
       </c>
       <c r="B204" t="s">
         <v>441</v>
       </c>
       <c r="C204" s="1">
-        <v>9047.0</v>
+        <v>2678.0</v>
       </c>
       <c r="D204" s="1">
-        <v>299.2</v>
+        <v>117.98</v>
       </c>
       <c r="E204" s="1">
-        <v>239.64542942</v>
+        <v>108.38051531</v>
       </c>
       <c r="F204" t="s">
-        <v>235</v>
+        <v>31</v>
       </c>
       <c r="G204">
-        <v>7.47</v>
+        <v>0.92</v>
       </c>
       <c r="H204" s="1">
-        <v>290145.96</v>
+        <v>313837.22</v>
       </c>
       <c r="I204" s="1">
-        <v>72051.2</v>
+        <v>30354.12</v>
       </c>
       <c r="J204" s="1">
-        <v>24.832742802967</v>
+        <v>9.6719312005122</v>
       </c>
       <c r="K204">
         <v>0.0</v>
       </c>
       <c r="L204">
         <v>0.0</v>
       </c>
       <c r="M204" s="1">
-        <v>362197.16</v>
+        <v>344191.34</v>
       </c>
       <c r="N204" s="1">
-        <v>362197.16</v>
+        <v>344191.34</v>
       </c>
       <c r="O204" s="1">
-        <v>0.24</v>
+        <v>0.22</v>
       </c>
       <c r="P204">
         <v>1</v>
       </c>
     </row>
     <row r="205" spans="1:16">
       <c r="A205" t="s">
         <v>442</v>
       </c>
       <c r="B205" t="s">
         <v>443</v>
       </c>
       <c r="C205" s="1">
-        <v>1924.0</v>
+        <v>9246.0</v>
       </c>
       <c r="D205" s="1">
-        <v>232.34</v>
+        <v>283.85</v>
       </c>
       <c r="E205" s="1">
-        <v>174.64386694</v>
+        <v>240.67567056</v>
       </c>
       <c r="F205" t="s">
-        <v>28</v>
+        <v>235</v>
       </c>
       <c r="G205">
-        <v>1.17</v>
+        <v>7.47</v>
       </c>
       <c r="H205" s="1">
-        <v>287361.47</v>
+        <v>297802.35</v>
       </c>
       <c r="I205" s="1">
-        <v>94431.38</v>
+        <v>53328.8</v>
       </c>
       <c r="J205" s="1">
-        <v>32.861531505946</v>
+        <v>17.907447674607</v>
       </c>
       <c r="K205">
         <v>0.0</v>
       </c>
       <c r="L205">
         <v>0.0</v>
       </c>
       <c r="M205" s="1">
-        <v>381792.85</v>
+        <v>351131.15</v>
       </c>
       <c r="N205" s="1">
-        <v>381792.85</v>
+        <v>351131.15</v>
       </c>
       <c r="O205" s="1">
-        <v>0.25</v>
+        <v>0.22</v>
       </c>
       <c r="P205">
         <v>1</v>
       </c>
     </row>
     <row r="206" spans="1:16">
       <c r="A206" t="s">
         <v>444</v>
       </c>
       <c r="B206" t="s">
         <v>445</v>
       </c>
       <c r="C206" s="1">
-        <v>56057.0</v>
+        <v>1966.0</v>
       </c>
       <c r="D206" s="1">
-        <v>225.83</v>
+        <v>254.39</v>
       </c>
       <c r="E206" s="1">
-        <v>169.30931338</v>
+        <v>175.86553408</v>
       </c>
       <c r="F206" t="s">
         <v>28</v>
       </c>
       <c r="G206">
-        <v>1.17</v>
+        <v>1.16</v>
       </c>
       <c r="H206" s="1">
-        <v>8204183.95</v>
+        <v>295740.63</v>
       </c>
       <c r="I206" s="1">
-        <v>2607920.34</v>
+        <v>136935.85</v>
       </c>
       <c r="J206" s="1">
-        <v>31.787687305573</v>
+        <v>46.302684213529</v>
       </c>
       <c r="K206">
         <v>0.0</v>
       </c>
       <c r="L206">
         <v>0.0</v>
       </c>
       <c r="M206" s="1">
-        <v>10812104.29</v>
+        <v>432676.48</v>
       </c>
       <c r="N206" s="1">
-        <v>10812104.29</v>
+        <v>432676.48</v>
       </c>
       <c r="O206" s="1">
-        <v>7.02</v>
+        <v>0.27</v>
       </c>
       <c r="P206">
         <v>1</v>
       </c>
     </row>
     <row r="207" spans="1:16">
       <c r="A207" t="s">
         <v>446</v>
       </c>
       <c r="B207" t="s">
         <v>447</v>
       </c>
       <c r="C207" s="1">
-        <v>4030.0</v>
+        <v>57320.0</v>
       </c>
       <c r="D207" s="1">
-        <v>298.41</v>
+        <v>205.1</v>
       </c>
       <c r="E207" s="1">
-        <v>215.70932506</v>
+        <v>170.3941195</v>
       </c>
       <c r="F207" t="s">
         <v>28</v>
       </c>
       <c r="G207">
-        <v>1.17</v>
+        <v>1.16</v>
       </c>
       <c r="H207" s="1">
-        <v>749941.77</v>
+        <v>8441736.06</v>
       </c>
       <c r="I207" s="1">
-        <v>277168.71</v>
+        <v>1728981.13</v>
       </c>
       <c r="J207" s="1">
-        <v>36.958697473272</v>
+        <v>20.481345516031</v>
       </c>
       <c r="K207">
         <v>0.0</v>
       </c>
       <c r="L207">
         <v>0.0</v>
       </c>
       <c r="M207" s="1">
-        <v>1027110.48</v>
+        <v>10170717.19</v>
       </c>
       <c r="N207" s="1">
-        <v>1027110.48</v>
+        <v>10170717.19</v>
       </c>
       <c r="O207" s="1">
-        <v>0.67</v>
+        <v>6.38</v>
       </c>
       <c r="P207">
         <v>1</v>
       </c>
     </row>
     <row r="208" spans="1:16">
       <c r="A208" t="s">
         <v>448</v>
       </c>
       <c r="B208" t="s">
         <v>449</v>
       </c>
       <c r="C208" s="1">
-        <v>3545.0</v>
+        <v>4116.0</v>
       </c>
       <c r="D208" s="1">
-        <v>189.76</v>
+        <v>295.96</v>
       </c>
       <c r="E208" s="1">
-        <v>177.1354189</v>
+        <v>217.63243683</v>
       </c>
       <c r="F208" t="s">
         <v>28</v>
       </c>
       <c r="G208">
-        <v>1.17</v>
+        <v>1.16</v>
       </c>
       <c r="H208" s="1">
-        <v>544693.88</v>
+        <v>772717.99</v>
       </c>
       <c r="I208" s="1">
-        <v>29845.3</v>
+        <v>281154.63</v>
       </c>
       <c r="J208" s="1">
-        <v>5.4792794807975</v>
+        <v>36.385153916243</v>
       </c>
       <c r="K208">
         <v>0.0</v>
       </c>
       <c r="L208">
         <v>0.0</v>
       </c>
       <c r="M208" s="1">
-        <v>574539.18</v>
+        <v>1053872.62</v>
       </c>
       <c r="N208" s="1">
-        <v>574539.18</v>
+        <v>1053872.62</v>
       </c>
       <c r="O208" s="1">
-        <v>0.37</v>
+        <v>0.66</v>
       </c>
       <c r="P208">
         <v>1</v>
       </c>
     </row>
     <row r="209" spans="1:16">
       <c r="A209" t="s">
         <v>450</v>
       </c>
       <c r="B209" t="s">
         <v>451</v>
       </c>
       <c r="C209" s="1">
-        <v>3767.0</v>
+        <v>3621.0</v>
       </c>
       <c r="D209" s="1">
-        <v>89.7</v>
+        <v>213.68</v>
       </c>
       <c r="E209" s="1">
-        <v>92.18842315</v>
+        <v>177.58021541</v>
       </c>
       <c r="F209" t="s">
         <v>28</v>
       </c>
       <c r="G209">
-        <v>1.17</v>
+        <v>1.16</v>
       </c>
       <c r="H209" s="1">
-        <v>298422.7</v>
+        <v>557663.18</v>
       </c>
       <c r="I209" s="1">
-        <v>-9829.03</v>
+        <v>111715.9</v>
       </c>
       <c r="J209" s="1">
-        <v>-3.2936603013109</v>
+        <v>20.032862847427</v>
       </c>
       <c r="K209">
         <v>0.0</v>
       </c>
       <c r="L209">
         <v>0.0</v>
       </c>
       <c r="M209" s="1">
-        <v>288593.67</v>
+        <v>669379.08</v>
       </c>
       <c r="N209" s="1">
-        <v>288593.67</v>
+        <v>669379.08</v>
       </c>
       <c r="O209" s="1">
-        <v>0.19</v>
+        <v>0.42</v>
       </c>
       <c r="P209">
         <v>1</v>
       </c>
     </row>
     <row r="210" spans="1:16">
       <c r="A210" t="s">
         <v>452</v>
       </c>
       <c r="B210" t="s">
         <v>453</v>
       </c>
       <c r="C210" s="1">
-        <v>2850.0</v>
+        <v>3849.0</v>
       </c>
       <c r="D210" s="1">
-        <v>111.78</v>
+        <v>90.33</v>
       </c>
       <c r="E210" s="1">
-        <v>109.98578596</v>
+        <v>92.1625643</v>
       </c>
       <c r="F210" t="s">
         <v>28</v>
       </c>
       <c r="G210">
-        <v>1.17</v>
+        <v>1.16</v>
       </c>
       <c r="H210" s="1">
-        <v>272558.24</v>
+        <v>304843.34</v>
       </c>
       <c r="I210" s="1">
-        <v>-471.29</v>
+        <v>-4055.93</v>
       </c>
       <c r="J210" s="1">
-        <v>-0.17291350281687</v>
+        <v>-1.3304965101091</v>
       </c>
       <c r="K210">
         <v>0.0</v>
       </c>
       <c r="L210">
         <v>0.0</v>
       </c>
       <c r="M210" s="1">
-        <v>272086.95</v>
+        <v>300787.41</v>
       </c>
       <c r="N210" s="1">
-        <v>272086.95</v>
+        <v>300787.41</v>
       </c>
       <c r="O210" s="1">
-        <v>0.18</v>
+        <v>0.19</v>
       </c>
       <c r="P210">
         <v>1</v>
       </c>
     </row>
     <row r="211" spans="1:16">
       <c r="A211" t="s">
         <v>454</v>
       </c>
       <c r="B211" t="s">
         <v>455</v>
       </c>
       <c r="C211" s="1">
-        <v>2059.0</v>
+        <v>2911.0</v>
       </c>
       <c r="D211" s="1">
-        <v>227.79</v>
+        <v>116.68</v>
       </c>
       <c r="E211" s="1">
-        <v>179.3636474</v>
+        <v>109.99099279</v>
       </c>
       <c r="F211" t="s">
         <v>28</v>
       </c>
       <c r="G211">
-        <v>1.17</v>
+        <v>1.16</v>
       </c>
       <c r="H211" s="1">
-        <v>323018.89</v>
+        <v>278345.25</v>
       </c>
       <c r="I211" s="1">
-        <v>77561.55</v>
+        <v>15499.79</v>
       </c>
       <c r="J211" s="1">
-        <v>24.011459515572</v>
+        <v>5.5685484124482</v>
       </c>
       <c r="K211">
         <v>0.0</v>
       </c>
       <c r="L211">
         <v>0.0</v>
       </c>
       <c r="M211" s="1">
-        <v>400580.44</v>
+        <v>293845.04</v>
       </c>
       <c r="N211" s="1">
-        <v>400580.44</v>
+        <v>293845.04</v>
       </c>
       <c r="O211" s="1">
-        <v>0.26</v>
+        <v>0.18</v>
       </c>
       <c r="P211">
         <v>1</v>
       </c>
     </row>
     <row r="212" spans="1:16">
       <c r="A212" t="s">
         <v>456</v>
       </c>
       <c r="B212" t="s">
         <v>457</v>
       </c>
       <c r="C212" s="1">
-        <v>3602.0</v>
+        <v>2103.0</v>
       </c>
       <c r="D212" s="1">
-        <v>89.92</v>
+        <v>272.05</v>
       </c>
       <c r="E212" s="1">
-        <v>108.16365353</v>
+        <v>181.0173942</v>
       </c>
       <c r="F212" t="s">
         <v>28</v>
       </c>
       <c r="G212">
-        <v>1.17</v>
+        <v>1.16</v>
       </c>
       <c r="H212" s="1">
-        <v>338770.29</v>
+        <v>332802.73</v>
       </c>
       <c r="I212" s="1">
-        <v>-62140.63</v>
+        <v>162154.58</v>
       </c>
       <c r="J212" s="1">
-        <v>-18.342998732268</v>
+        <v>48.723933244177</v>
       </c>
       <c r="K212">
         <v>0.0</v>
       </c>
       <c r="L212">
         <v>0.0</v>
       </c>
       <c r="M212" s="1">
-        <v>276629.66</v>
+        <v>494957.31</v>
       </c>
       <c r="N212" s="1">
-        <v>276629.66</v>
+        <v>494957.31</v>
       </c>
       <c r="O212" s="1">
-        <v>0.18</v>
+        <v>0.31</v>
       </c>
       <c r="P212">
         <v>1</v>
       </c>
     </row>
     <row r="213" spans="1:16">
       <c r="A213" t="s">
         <v>458</v>
       </c>
       <c r="B213" t="s">
         <v>459</v>
       </c>
       <c r="C213" s="1">
-        <v>7421.0</v>
+        <v>3680.0</v>
       </c>
       <c r="D213" s="1">
-        <v>45.23</v>
+        <v>100.53</v>
       </c>
       <c r="E213" s="1">
-        <v>51.43384989</v>
+        <v>107.88684511</v>
       </c>
       <c r="F213" t="s">
         <v>28</v>
       </c>
       <c r="G213">
-        <v>1.17</v>
+        <v>1.16</v>
       </c>
       <c r="H213" s="1">
-        <v>326759.52</v>
+        <v>345154.34</v>
       </c>
       <c r="I213" s="1">
-        <v>-40085.88</v>
+        <v>-25100.36</v>
       </c>
       <c r="J213" s="1">
-        <v>-12.267700723762</v>
+        <v>-7.2722133524382</v>
       </c>
       <c r="K213">
         <v>0.0</v>
       </c>
       <c r="L213">
         <v>0.0</v>
       </c>
       <c r="M213" s="1">
-        <v>286673.64</v>
+        <v>320053.98</v>
       </c>
       <c r="N213" s="1">
-        <v>286673.64</v>
+        <v>320053.98</v>
       </c>
       <c r="O213" s="1">
-        <v>0.19</v>
+        <v>0.2</v>
       </c>
       <c r="P213">
         <v>1</v>
       </c>
     </row>
     <row r="214" spans="1:16">
       <c r="A214" t="s">
         <v>460</v>
       </c>
       <c r="B214" t="s">
         <v>461</v>
       </c>
       <c r="C214" s="1">
-        <v>3954.0</v>
+        <v>7584.0</v>
       </c>
       <c r="D214" s="1">
-        <v>149.27</v>
+        <v>41.29</v>
       </c>
       <c r="E214" s="1">
-        <v>154.65359889</v>
+        <v>51.28335311</v>
       </c>
       <c r="F214" t="s">
         <v>28</v>
       </c>
       <c r="G214">
-        <v>1.17</v>
+        <v>1.16</v>
       </c>
       <c r="H214" s="1">
-        <v>525483.72</v>
+        <v>332992.36</v>
       </c>
       <c r="I214" s="1">
-        <v>-21393.89</v>
+        <v>-62083.67</v>
       </c>
       <c r="J214" s="1">
-        <v>-4.0712755097342</v>
+        <v>-18.644172496931</v>
       </c>
       <c r="K214">
         <v>0.0</v>
       </c>
       <c r="L214">
         <v>0.0</v>
       </c>
       <c r="M214" s="1">
-        <v>504089.83</v>
+        <v>270908.69</v>
       </c>
       <c r="N214" s="1">
-        <v>504089.83</v>
+        <v>270908.69</v>
       </c>
       <c r="O214" s="1">
-        <v>0.33</v>
+        <v>0.17</v>
       </c>
       <c r="P214">
         <v>1</v>
       </c>
     </row>
     <row r="215" spans="1:16">
       <c r="A215" t="s">
         <v>462</v>
       </c>
       <c r="B215" t="s">
         <v>463</v>
       </c>
       <c r="C215" s="1">
-        <v>17115.0</v>
+        <v>4040.0</v>
       </c>
       <c r="D215" s="1">
-        <v>25.96</v>
+        <v>141.92</v>
       </c>
       <c r="E215" s="1">
-        <v>26.53069647</v>
+        <v>154.50844802</v>
       </c>
       <c r="F215" t="s">
         <v>28</v>
       </c>
       <c r="G215">
-        <v>1.17</v>
+        <v>1.16</v>
       </c>
       <c r="H215" s="1">
-        <v>388868.47</v>
+        <v>536425.98</v>
       </c>
       <c r="I215" s="1">
-        <v>-9395.95</v>
+        <v>-40399.68</v>
       </c>
       <c r="J215" s="1">
-        <v>-2.4162282943639</v>
+        <v>-7.5312683401352</v>
       </c>
       <c r="K215">
         <v>0.0</v>
       </c>
       <c r="L215">
         <v>0.0</v>
       </c>
       <c r="M215" s="1">
-        <v>379472.52</v>
+        <v>496026.3</v>
       </c>
       <c r="N215" s="1">
-        <v>379472.52</v>
+        <v>496026.3</v>
       </c>
       <c r="O215" s="1">
-        <v>0.25</v>
+        <v>0.31</v>
       </c>
       <c r="P215">
         <v>1</v>
       </c>
     </row>
     <row r="216" spans="1:16">
       <c r="A216" t="s">
         <v>464</v>
       </c>
       <c r="B216" t="s">
         <v>465</v>
       </c>
       <c r="C216" s="1">
-        <v>18935.0</v>
+        <v>17494.0</v>
       </c>
       <c r="D216" s="1">
-        <v>16.6</v>
+        <v>26.04</v>
       </c>
       <c r="E216" s="1">
-        <v>17.65757803</v>
+        <v>26.5183823</v>
       </c>
       <c r="F216" t="s">
         <v>28</v>
       </c>
       <c r="G216">
-        <v>1.17</v>
+        <v>1.16</v>
       </c>
       <c r="H216" s="1">
-        <v>287327.07</v>
+        <v>397336.53</v>
       </c>
       <c r="I216" s="1">
-        <v>-18871.67</v>
+        <v>-3233.44</v>
       </c>
       <c r="J216" s="1">
-        <v>-6.5680097597487</v>
+        <v>-0.81377868780401</v>
       </c>
       <c r="K216">
         <v>0.0</v>
       </c>
       <c r="L216">
         <v>0.0</v>
       </c>
       <c r="M216" s="1">
-        <v>268455.4</v>
+        <v>394103.09</v>
       </c>
       <c r="N216" s="1">
-        <v>268455.4</v>
+        <v>394103.09</v>
       </c>
       <c r="O216" s="1">
-        <v>0.17</v>
+        <v>0.25</v>
       </c>
       <c r="P216">
         <v>1</v>
       </c>
     </row>
     <row r="217" spans="1:16">
       <c r="A217" t="s">
         <v>466</v>
       </c>
       <c r="B217" t="s">
         <v>467</v>
       </c>
       <c r="C217" s="1">
-        <v>1572.0</v>
+        <v>19357.0</v>
       </c>
       <c r="D217" s="1">
-        <v>209.86</v>
+        <v>17.11</v>
       </c>
       <c r="E217" s="1">
-        <v>210.85879771</v>
+        <v>17.62969882</v>
       </c>
       <c r="F217" t="s">
         <v>28</v>
       </c>
       <c r="G217">
-        <v>1.17</v>
+        <v>1.16</v>
       </c>
       <c r="H217" s="1">
-        <v>284835.64</v>
+        <v>293275.47</v>
       </c>
       <c r="I217" s="1">
-        <v>-3074.59</v>
+        <v>-6746.99</v>
       </c>
       <c r="J217" s="1">
-        <v>-1.0794260156489</v>
+        <v>-2.3005640396723</v>
       </c>
       <c r="K217">
         <v>0.0</v>
       </c>
       <c r="L217">
         <v>0.0</v>
       </c>
       <c r="M217" s="1">
-        <v>281761.05</v>
+        <v>286528.48</v>
       </c>
       <c r="N217" s="1">
-        <v>281761.05</v>
+        <v>286528.48</v>
       </c>
       <c r="O217" s="1">
         <v>0.18</v>
       </c>
       <c r="P217">
         <v>1</v>
       </c>
     </row>
     <row r="218" spans="1:16">
       <c r="A218" t="s">
         <v>468</v>
       </c>
       <c r="B218" t="s">
         <v>469</v>
       </c>
       <c r="C218" s="1">
-        <v>4316.0</v>
+        <v>1605.0</v>
       </c>
       <c r="D218" s="1">
-        <v>142.24</v>
+        <v>228.37</v>
       </c>
       <c r="E218" s="1">
-        <v>150.77438601</v>
+        <v>211.0183053</v>
       </c>
       <c r="F218" t="s">
         <v>28</v>
       </c>
       <c r="G218">
-        <v>1.17</v>
+        <v>1.16</v>
       </c>
       <c r="H218" s="1">
-        <v>563332.24</v>
+        <v>291044.62</v>
       </c>
       <c r="I218" s="1">
-        <v>-39005.61</v>
+        <v>26053.62</v>
       </c>
       <c r="J218" s="1">
-        <v>-6.9240862195283</v>
+        <v>8.9517614172013</v>
       </c>
       <c r="K218">
         <v>0.0</v>
       </c>
       <c r="L218">
         <v>0.0</v>
       </c>
       <c r="M218" s="1">
-        <v>524326.63</v>
+        <v>317098.24</v>
       </c>
       <c r="N218" s="1">
-        <v>524326.63</v>
+        <v>317098.24</v>
       </c>
       <c r="O218" s="1">
-        <v>0.34</v>
+        <v>0.2</v>
       </c>
       <c r="P218">
         <v>1</v>
       </c>
     </row>
     <row r="219" spans="1:16">
       <c r="A219" t="s">
         <v>470</v>
       </c>
       <c r="B219" t="s">
         <v>471</v>
       </c>
       <c r="C219" s="1">
-        <v>2476.0</v>
+        <v>4409.0</v>
       </c>
       <c r="D219" s="1">
-        <v>195.96</v>
+        <v>146.54</v>
       </c>
       <c r="E219" s="1">
-        <v>221.51360258</v>
+        <v>150.61400998</v>
       </c>
       <c r="F219" t="s">
         <v>28</v>
       </c>
       <c r="G219">
-        <v>1.17</v>
+        <v>1.16</v>
       </c>
       <c r="H219" s="1">
-        <v>469290.76</v>
+        <v>574791.23</v>
       </c>
       <c r="I219" s="1">
-        <v>-54893.56</v>
+        <v>-15837.29</v>
       </c>
       <c r="J219" s="1">
-        <v>-11.697132072236</v>
+        <v>-2.7553116981273</v>
       </c>
       <c r="K219">
         <v>0.0</v>
       </c>
       <c r="L219">
         <v>0.0</v>
       </c>
       <c r="M219" s="1">
-        <v>414397.2</v>
+        <v>558953.94</v>
       </c>
       <c r="N219" s="1">
-        <v>414397.2</v>
+        <v>558953.94</v>
       </c>
       <c r="O219" s="1">
-        <v>0.27</v>
+        <v>0.35</v>
       </c>
       <c r="P219">
         <v>1</v>
       </c>
     </row>
     <row r="220" spans="1:16">
       <c r="A220" t="s">
         <v>472</v>
       </c>
       <c r="B220" t="s">
         <v>473</v>
       </c>
       <c r="C220" s="1">
-        <v>3518.0</v>
+        <v>2529.0</v>
       </c>
       <c r="D220" s="1">
-        <v>142.0</v>
+        <v>204.02</v>
       </c>
       <c r="E220" s="1">
-        <v>125.51834849</v>
+        <v>221.01863582</v>
       </c>
       <c r="F220" t="s">
         <v>28</v>
       </c>
       <c r="G220">
-        <v>1.17</v>
+        <v>1.16</v>
       </c>
       <c r="H220" s="1">
-        <v>385298.16</v>
+        <v>478317.71</v>
       </c>
       <c r="I220" s="1">
-        <v>41362.81</v>
+        <v>-31941.22</v>
       </c>
       <c r="J220" s="1">
-        <v>10.735273171302</v>
+        <v>-6.6778250799035</v>
       </c>
       <c r="K220">
         <v>0.0</v>
       </c>
       <c r="L220">
         <v>0.0</v>
       </c>
       <c r="M220" s="1">
-        <v>426660.97</v>
+        <v>446376.49</v>
       </c>
       <c r="N220" s="1">
-        <v>426660.97</v>
+        <v>446376.49</v>
       </c>
       <c r="O220" s="1">
         <v>0.28</v>
       </c>
       <c r="P220">
         <v>1</v>
       </c>
     </row>
     <row r="221" spans="1:16">
       <c r="A221" t="s">
         <v>474</v>
       </c>
       <c r="B221" t="s">
         <v>475</v>
       </c>
       <c r="C221" s="1">
-        <v>2705.0</v>
+        <v>3594.0</v>
       </c>
       <c r="D221" s="1">
-        <v>154.7</v>
+        <v>144.54</v>
       </c>
       <c r="E221" s="1">
-        <v>107.3802403</v>
+        <v>125.91664997</v>
       </c>
       <c r="F221" t="s">
-        <v>8</v>
+        <v>28</v>
       </c>
       <c r="G221">
-        <v>1.0</v>
+        <v>1.16</v>
       </c>
       <c r="H221" s="1">
-        <v>290463.55</v>
+        <v>394739.85</v>
       </c>
       <c r="I221" s="1">
-        <v>127999.95</v>
+        <v>54673.39</v>
       </c>
       <c r="J221" s="1">
-        <v>44.067474214923</v>
+        <v>13.850486592625</v>
       </c>
       <c r="K221">
         <v>0.0</v>
       </c>
       <c r="L221">
         <v>0.0</v>
       </c>
       <c r="M221" s="1">
-        <v>418463.5</v>
+        <v>449413.24</v>
       </c>
       <c r="N221" s="1">
-        <v>418463.5</v>
+        <v>449413.24</v>
       </c>
       <c r="O221" s="1">
-        <v>0.27</v>
+        <v>0.28</v>
       </c>
       <c r="P221">
         <v>1</v>
       </c>
     </row>
     <row r="222" spans="1:16">
       <c r="A222" t="s">
         <v>476</v>
       </c>
       <c r="B222" t="s">
         <v>477</v>
       </c>
       <c r="C222" s="1">
-        <v>4120.0</v>
+        <v>2763.0</v>
       </c>
       <c r="D222" s="1">
-        <v>77.22</v>
+        <v>145.35</v>
       </c>
       <c r="E222" s="1">
-        <v>81.00351456</v>
+        <v>108.2252443</v>
       </c>
       <c r="F222" t="s">
-        <v>28</v>
+        <v>8</v>
       </c>
       <c r="G222">
-        <v>1.17</v>
+        <v>1.0</v>
       </c>
       <c r="H222" s="1">
-        <v>290193.02</v>
+        <v>299026.35</v>
       </c>
       <c r="I222" s="1">
-        <v>-18470.43</v>
+        <v>102575.7</v>
       </c>
       <c r="J222" s="1">
-        <v>-6.3648774184851</v>
+        <v>34.303231136654</v>
       </c>
       <c r="K222">
         <v>0.0</v>
       </c>
       <c r="L222">
         <v>0.0</v>
       </c>
       <c r="M222" s="1">
-        <v>271722.59</v>
+        <v>401602.05</v>
       </c>
       <c r="N222" s="1">
-        <v>271722.59</v>
+        <v>401602.05</v>
       </c>
       <c r="O222" s="1">
-        <v>0.18</v>
+        <v>0.25</v>
       </c>
       <c r="P222">
         <v>1</v>
       </c>
     </row>
     <row r="223" spans="1:16">
       <c r="A223" t="s">
         <v>478</v>
       </c>
       <c r="B223" t="s">
         <v>479</v>
       </c>
       <c r="C223" s="1">
-        <v>8242.0</v>
+        <v>4209.0</v>
       </c>
       <c r="D223" s="1">
-        <v>27.965</v>
+        <v>79.48</v>
       </c>
       <c r="E223" s="1">
-        <v>34.68775055</v>
+        <v>80.94854835</v>
       </c>
       <c r="F223" t="s">
-        <v>8</v>
+        <v>28</v>
       </c>
       <c r="G223">
-        <v>1.0</v>
+        <v>1.16</v>
       </c>
       <c r="H223" s="1">
-        <v>285896.44</v>
+        <v>296198.32</v>
       </c>
       <c r="I223" s="1">
-        <v>-55408.91</v>
+        <v>-6786.33</v>
       </c>
       <c r="J223" s="1">
-        <v>-19.380762488683</v>
+        <v>-2.2911439875824</v>
       </c>
       <c r="K223">
         <v>0.0</v>
       </c>
       <c r="L223">
         <v>0.0</v>
       </c>
       <c r="M223" s="1">
-        <v>230487.53</v>
+        <v>289411.99</v>
       </c>
       <c r="N223" s="1">
-        <v>230487.53</v>
+        <v>289411.99</v>
       </c>
       <c r="O223" s="1">
-        <v>0.15</v>
+        <v>0.18</v>
       </c>
       <c r="P223">
         <v>1</v>
       </c>
     </row>
     <row r="224" spans="1:16">
       <c r="A224" t="s">
         <v>480</v>
       </c>
       <c r="B224" t="s">
         <v>481</v>
       </c>
       <c r="C224" s="1">
-        <v>2567.0</v>
+        <v>8424.0</v>
       </c>
       <c r="D224" s="1">
-        <v>213.17</v>
+        <v>31.79</v>
       </c>
       <c r="E224" s="1">
-        <v>148.23003506</v>
+        <v>34.59568495</v>
       </c>
       <c r="F224" t="s">
-        <v>28</v>
+        <v>8</v>
       </c>
       <c r="G224">
-        <v>1.17</v>
+        <v>1.0</v>
       </c>
       <c r="H224" s="1">
-        <v>331082.59</v>
+        <v>291434.05</v>
       </c>
       <c r="I224" s="1">
-        <v>136276.5</v>
+        <v>-23635.09</v>
       </c>
       <c r="J224" s="1">
-        <v>41.160877713322</v>
+        <v>-8.1099274432758</v>
       </c>
       <c r="K224">
         <v>0.0</v>
       </c>
       <c r="L224">
         <v>0.0</v>
       </c>
       <c r="M224" s="1">
-        <v>467359.09</v>
+        <v>267798.96</v>
       </c>
       <c r="N224" s="1">
-        <v>467359.09</v>
+        <v>267798.96</v>
       </c>
       <c r="O224" s="1">
-        <v>0.3</v>
+        <v>0.17</v>
       </c>
       <c r="P224">
         <v>1</v>
       </c>
     </row>
     <row r="225" spans="1:16">
       <c r="A225" t="s">
         <v>482</v>
       </c>
       <c r="B225" t="s">
         <v>483</v>
       </c>
       <c r="C225" s="1">
-        <v>739.0</v>
+        <v>2622.0</v>
       </c>
       <c r="D225" s="1">
-        <v>773.72</v>
+        <v>215.94</v>
       </c>
       <c r="E225" s="1">
-        <v>493.29849797</v>
+        <v>149.73573227</v>
       </c>
       <c r="F225" t="s">
         <v>28</v>
       </c>
       <c r="G225">
-        <v>1.17</v>
+        <v>1.16</v>
       </c>
       <c r="H225" s="1">
-        <v>311972.22</v>
+        <v>341494.27</v>
       </c>
       <c r="I225" s="1">
-        <v>176373.07</v>
+        <v>148335.89</v>
       </c>
       <c r="J225" s="1">
-        <v>56.534863905511</v>
+        <v>43.437299841078</v>
       </c>
       <c r="K225">
         <v>0.0</v>
       </c>
       <c r="L225">
         <v>0.0</v>
       </c>
       <c r="M225" s="1">
-        <v>488345.29</v>
+        <v>489830.16</v>
       </c>
       <c r="N225" s="1">
-        <v>488345.29</v>
+        <v>489830.16</v>
       </c>
       <c r="O225" s="1">
-        <v>0.32</v>
+        <v>0.31</v>
       </c>
       <c r="P225">
         <v>1</v>
       </c>
     </row>
     <row r="226" spans="1:16">
       <c r="A226" t="s">
         <v>484</v>
       </c>
       <c r="B226" t="s">
         <v>485</v>
       </c>
       <c r="C226" s="1">
-        <v>7402.0</v>
+        <v>755.0</v>
       </c>
       <c r="D226" s="1">
-        <v>7800.0</v>
+        <v>695.11</v>
       </c>
       <c r="E226" s="1">
-        <v>7690.30707917</v>
+        <v>497.97286093</v>
       </c>
       <c r="F226" t="s">
-        <v>46</v>
+        <v>28</v>
       </c>
       <c r="G226">
-        <v>184.84</v>
+        <v>1.16</v>
       </c>
       <c r="H226" s="1">
-        <v>321514.57</v>
+        <v>321802.63</v>
       </c>
       <c r="I226" s="1">
-        <v>-9153.76</v>
+        <v>132222.85</v>
       </c>
       <c r="J226" s="1">
-        <v>-2.8470747064433</v>
+        <v>41.088181908271</v>
       </c>
       <c r="K226">
         <v>0.0</v>
       </c>
       <c r="L226">
         <v>0.0</v>
       </c>
       <c r="M226" s="1">
-        <v>312360.81</v>
+        <v>454025.48</v>
       </c>
       <c r="N226" s="1">
-        <v>312360.81</v>
+        <v>454025.48</v>
       </c>
       <c r="O226" s="1">
-        <v>0.2</v>
+        <v>0.28</v>
       </c>
       <c r="P226">
         <v>1</v>
       </c>
     </row>
     <row r="227" spans="1:16">
       <c r="A227" t="s">
         <v>486</v>
       </c>
       <c r="B227" t="s">
         <v>487</v>
       </c>
       <c r="C227" s="1">
-        <v>10079.0</v>
+        <v>7502.0</v>
       </c>
       <c r="D227" s="1">
-        <v>23.33</v>
+        <v>10595.0</v>
       </c>
       <c r="E227" s="1">
-        <v>28.70779343</v>
+        <v>7718.28219142</v>
       </c>
       <c r="F227" t="s">
-        <v>99</v>
+        <v>46</v>
       </c>
       <c r="G227">
-        <v>0.87</v>
+        <v>185.25</v>
       </c>
       <c r="H227" s="1">
-        <v>333914.2</v>
+        <v>326819.07</v>
       </c>
       <c r="I227" s="1">
-        <v>-62496.1</v>
+        <v>102241.99</v>
       </c>
       <c r="J227" s="1">
-        <v>-18.716215123526</v>
+        <v>31.283973116991</v>
       </c>
       <c r="K227">
         <v>0.0</v>
       </c>
       <c r="L227">
         <v>0.0</v>
       </c>
       <c r="M227" s="1">
-        <v>271418.1</v>
+        <v>429061.06</v>
       </c>
       <c r="N227" s="1">
-        <v>271418.1</v>
+        <v>429061.06</v>
       </c>
       <c r="O227" s="1">
-        <v>0.18</v>
+        <v>0.27</v>
       </c>
       <c r="P227">
         <v>1</v>
       </c>
     </row>
     <row r="228" spans="1:16">
       <c r="A228" t="s">
         <v>488</v>
       </c>
       <c r="B228" t="s">
         <v>489</v>
       </c>
       <c r="C228" s="1">
-        <v>1728.0</v>
+        <v>10303.0</v>
       </c>
       <c r="D228" s="1">
-        <v>203.67</v>
+        <v>26.16</v>
       </c>
       <c r="E228" s="1">
-        <v>217.99821181</v>
+        <v>28.61991362</v>
       </c>
       <c r="F228" t="s">
-        <v>28</v>
+        <v>99</v>
       </c>
       <c r="G228">
-        <v>1.17</v>
+        <v>0.86</v>
       </c>
       <c r="H228" s="1">
-        <v>327948.28</v>
+        <v>340302.5</v>
       </c>
       <c r="I228" s="1">
-        <v>-27361.73</v>
+        <v>-28151.85</v>
       </c>
       <c r="J228" s="1">
-        <v>-8.3433064506391</v>
+        <v>-8.2725957052916</v>
       </c>
       <c r="K228">
         <v>0.0</v>
       </c>
       <c r="L228">
         <v>0.0</v>
       </c>
       <c r="M228" s="1">
-        <v>300586.55</v>
+        <v>312150.65</v>
       </c>
       <c r="N228" s="1">
-        <v>300586.55</v>
+        <v>312150.65</v>
       </c>
       <c r="O228" s="1">
         <v>0.2</v>
       </c>
       <c r="P228">
         <v>1</v>
       </c>
     </row>
     <row r="229" spans="1:16">
       <c r="A229" t="s">
         <v>490</v>
       </c>
       <c r="B229" t="s">
         <v>491</v>
       </c>
       <c r="C229" s="1">
-        <v>1477.0</v>
+        <v>1765.0</v>
       </c>
       <c r="D229" s="1">
-        <v>202.37</v>
+        <v>210.04</v>
       </c>
       <c r="E229" s="1">
-        <v>236.59493568</v>
+        <v>217.77478187</v>
       </c>
       <c r="F229" t="s">
         <v>28</v>
       </c>
       <c r="G229">
-        <v>1.17</v>
+        <v>1.16</v>
       </c>
       <c r="H229" s="1">
-        <v>304367.98</v>
+        <v>334551.11</v>
       </c>
       <c r="I229" s="1">
-        <v>-49082.94</v>
+        <v>-13830.81</v>
       </c>
       <c r="J229" s="1">
-        <v>-16.126183838392</v>
+        <v>-4.1341396236886</v>
       </c>
       <c r="K229">
         <v>0.0</v>
       </c>
       <c r="L229">
         <v>0.0</v>
       </c>
       <c r="M229" s="1">
-        <v>255285.04</v>
+        <v>320720.3</v>
       </c>
       <c r="N229" s="1">
-        <v>255285.04</v>
+        <v>320720.3</v>
       </c>
       <c r="O229" s="1">
-        <v>0.17</v>
+        <v>0.2</v>
       </c>
       <c r="P229">
         <v>1</v>
       </c>
     </row>
     <row r="230" spans="1:16">
       <c r="A230" t="s">
         <v>492</v>
       </c>
       <c r="B230" t="s">
         <v>493</v>
       </c>
       <c r="C230" s="1">
-        <v>973.0</v>
+        <v>1509.0</v>
       </c>
       <c r="D230" s="1">
-        <v>320.0</v>
+        <v>196.04</v>
       </c>
       <c r="E230" s="1">
-        <v>310.14428571</v>
+        <v>235.91697813</v>
       </c>
       <c r="F230" t="s">
-        <v>31</v>
+        <v>28</v>
       </c>
       <c r="G230">
-        <v>0.92</v>
+        <v>1.16</v>
       </c>
       <c r="H230" s="1">
-        <v>326606.78</v>
+        <v>310003.7</v>
       </c>
       <c r="I230" s="1">
-        <v>13213.14</v>
+        <v>-54078.14</v>
       </c>
       <c r="J230" s="1">
-        <v>4.0455804377362</v>
+        <v>-17.444353083528</v>
       </c>
       <c r="K230">
         <v>0.0</v>
       </c>
       <c r="L230">
         <v>0.0</v>
       </c>
       <c r="M230" s="1">
-        <v>339819.92</v>
+        <v>255925.56</v>
       </c>
       <c r="N230" s="1">
-        <v>339819.92</v>
+        <v>255925.56</v>
       </c>
       <c r="O230" s="1">
-        <v>0.22</v>
+        <v>0.16</v>
       </c>
       <c r="P230">
         <v>1</v>
       </c>
     </row>
     <row r="231" spans="1:16">
       <c r="A231" t="s">
         <v>494</v>
       </c>
       <c r="B231" t="s">
         <v>495</v>
       </c>
       <c r="C231" s="1">
-        <v>4986.0</v>
+        <v>994.0</v>
       </c>
       <c r="D231" s="1">
-        <v>124.15</v>
+        <v>327.1</v>
       </c>
       <c r="E231" s="1">
-        <v>77.14793622</v>
+        <v>310.55280684</v>
       </c>
       <c r="F231" t="s">
-        <v>28</v>
+        <v>31</v>
       </c>
       <c r="G231">
-        <v>1.17</v>
+        <v>0.92</v>
       </c>
       <c r="H231" s="1">
-        <v>329028.25</v>
+        <v>334178.15</v>
       </c>
       <c r="I231" s="1">
-        <v>199657.66</v>
+        <v>20021.32</v>
       </c>
       <c r="J231" s="1">
-        <v>60.681008393656</v>
+        <v>5.9912115738267</v>
       </c>
       <c r="K231">
         <v>0.0</v>
       </c>
       <c r="L231">
         <v>0.0</v>
       </c>
       <c r="M231" s="1">
-        <v>528685.91</v>
+        <v>354199.47</v>
       </c>
       <c r="N231" s="1">
-        <v>528685.91</v>
+        <v>354199.47</v>
       </c>
       <c r="O231" s="1">
-        <v>0.34</v>
+        <v>0.22</v>
       </c>
       <c r="P231">
         <v>1</v>
       </c>
     </row>
     <row r="232" spans="1:16">
       <c r="A232" t="s">
         <v>496</v>
       </c>
       <c r="B232" t="s">
         <v>497</v>
       </c>
       <c r="C232" s="1">
-        <v>914.0</v>
+        <v>5094.0</v>
       </c>
       <c r="D232" s="1">
-        <v>454.99</v>
+        <v>110.08</v>
       </c>
       <c r="E232" s="1">
-        <v>358.90164114</v>
+        <v>78.31957597</v>
       </c>
       <c r="F232" t="s">
         <v>28</v>
       </c>
       <c r="G232">
-        <v>1.17</v>
+        <v>1.16</v>
       </c>
       <c r="H232" s="1">
-        <v>286062.22</v>
+        <v>341333.32</v>
       </c>
       <c r="I232" s="1">
-        <v>69116.38</v>
+        <v>143784.35</v>
       </c>
       <c r="J232" s="1">
-        <v>24.161310081422</v>
+        <v>42.124322934544</v>
       </c>
       <c r="K232">
         <v>0.0</v>
       </c>
       <c r="L232">
         <v>0.0</v>
       </c>
       <c r="M232" s="1">
-        <v>355178.6</v>
+        <v>485117.67</v>
       </c>
       <c r="N232" s="1">
-        <v>355178.6</v>
+        <v>485117.67</v>
       </c>
       <c r="O232" s="1">
-        <v>0.23</v>
+        <v>0.3</v>
       </c>
       <c r="P232">
         <v>1</v>
       </c>
     </row>
     <row r="233" spans="1:16">
       <c r="A233" t="s">
         <v>498</v>
       </c>
       <c r="B233" t="s">
         <v>499</v>
       </c>
       <c r="C233" s="1">
-        <v>8311.0</v>
+        <v>934.0</v>
       </c>
       <c r="D233" s="1">
-        <v>49.39</v>
+        <v>446.71</v>
       </c>
       <c r="E233" s="1">
-        <v>52.28307424</v>
+        <v>360.67562099</v>
       </c>
       <c r="F233" t="s">
-        <v>51</v>
+        <v>28</v>
       </c>
       <c r="G233">
-        <v>1.6</v>
+        <v>1.16</v>
       </c>
       <c r="H233" s="1">
-        <v>269374.94</v>
+        <v>293665.0</v>
       </c>
       <c r="I233" s="1">
-        <v>-13560.23</v>
+        <v>67289.36</v>
       </c>
       <c r="J233" s="1">
-        <v>-5.033961214061</v>
+        <v>22.913646501967</v>
       </c>
       <c r="K233">
         <v>0.0</v>
       </c>
       <c r="L233">
         <v>0.0</v>
       </c>
       <c r="M233" s="1">
-        <v>255814.71</v>
+        <v>360954.36</v>
       </c>
       <c r="N233" s="1">
-        <v>255814.71</v>
+        <v>360954.36</v>
       </c>
       <c r="O233" s="1">
-        <v>0.17</v>
+        <v>0.23</v>
       </c>
       <c r="P233">
         <v>1</v>
       </c>
     </row>
     <row r="234" spans="1:16">
       <c r="A234" t="s">
         <v>500</v>
       </c>
       <c r="B234" t="s">
         <v>501</v>
       </c>
       <c r="C234" s="1">
-        <v>3568.0</v>
+        <v>8494.0</v>
       </c>
       <c r="D234" s="1">
-        <v>246.83</v>
+        <v>52.5</v>
       </c>
       <c r="E234" s="1">
-        <v>215.23808857</v>
+        <v>52.25314928</v>
       </c>
       <c r="F234" t="s">
         <v>51</v>
       </c>
       <c r="G234">
-        <v>1.6</v>
+        <v>1.61</v>
       </c>
       <c r="H234" s="1">
-        <v>477139.89</v>
+        <v>275194.9</v>
       </c>
       <c r="I234" s="1">
-        <v>71713.06</v>
+        <v>2007.19</v>
       </c>
       <c r="J234" s="1">
-        <v>15.029776697144</v>
+        <v>0.72937034806968</v>
       </c>
       <c r="K234">
         <v>0.0</v>
       </c>
       <c r="L234">
         <v>0.0</v>
       </c>
       <c r="M234" s="1">
-        <v>548852.95</v>
+        <v>277202.09</v>
       </c>
       <c r="N234" s="1">
-        <v>548852.95</v>
+        <v>277202.09</v>
       </c>
       <c r="O234" s="1">
-        <v>0.36</v>
+        <v>0.17</v>
       </c>
       <c r="P234">
         <v>1</v>
       </c>
     </row>
     <row r="235" spans="1:16">
       <c r="A235" t="s">
         <v>502</v>
       </c>
       <c r="B235" t="s">
         <v>503</v>
       </c>
       <c r="C235" s="1">
-        <v>1309.0</v>
+        <v>3646.0</v>
       </c>
       <c r="D235" s="1">
-        <v>406.55</v>
+        <v>270.6</v>
       </c>
       <c r="E235" s="1">
-        <v>476.17245225</v>
+        <v>216.20876851</v>
       </c>
       <c r="F235" t="s">
-        <v>28</v>
+        <v>51</v>
       </c>
       <c r="G235">
-        <v>1.17</v>
+        <v>1.61</v>
       </c>
       <c r="H235" s="1">
-        <v>539140.34</v>
+        <v>489843.2</v>
       </c>
       <c r="I235" s="1">
-        <v>-84621.02</v>
+        <v>123451.76</v>
       </c>
       <c r="J235" s="1">
-        <v>-15.695545987154</v>
+        <v>25.202301471165</v>
       </c>
       <c r="K235">
         <v>0.0</v>
       </c>
       <c r="L235">
         <v>0.0</v>
       </c>
       <c r="M235" s="1">
-        <v>454519.32</v>
+        <v>613294.96</v>
       </c>
       <c r="N235" s="1">
-        <v>454519.32</v>
+        <v>613294.96</v>
       </c>
       <c r="O235" s="1">
-        <v>0.29</v>
+        <v>0.38</v>
       </c>
       <c r="P235">
         <v>1</v>
       </c>
     </row>
     <row r="236" spans="1:16">
       <c r="A236" t="s">
         <v>504</v>
       </c>
       <c r="B236" t="s">
         <v>505</v>
       </c>
       <c r="C236" s="1">
-        <v>989.0</v>
+        <v>1337.0</v>
       </c>
       <c r="D236" s="1">
-        <v>281.5</v>
+        <v>424.44</v>
       </c>
       <c r="E236" s="1">
-        <v>276.02828109</v>
+        <v>474.9575991</v>
       </c>
       <c r="F236" t="s">
-        <v>8</v>
+        <v>28</v>
       </c>
       <c r="G236">
-        <v>1.0</v>
+        <v>1.16</v>
       </c>
       <c r="H236" s="1">
-        <v>272991.97</v>
+        <v>549216.37</v>
       </c>
       <c r="I236" s="1">
-        <v>5411.53</v>
+        <v>-58277.47</v>
       </c>
       <c r="J236" s="1">
-        <v>1.9823037285675</v>
+        <v>-10.611022027621</v>
       </c>
       <c r="K236">
         <v>0.0</v>
       </c>
       <c r="L236">
         <v>0.0</v>
       </c>
       <c r="M236" s="1">
-        <v>278403.5</v>
+        <v>490938.9</v>
       </c>
       <c r="N236" s="1">
-        <v>278403.5</v>
+        <v>490938.9</v>
       </c>
       <c r="O236" s="1">
-        <v>0.18</v>
+        <v>0.31</v>
       </c>
       <c r="P236">
         <v>1</v>
       </c>
     </row>
     <row r="237" spans="1:16">
       <c r="A237" t="s">
         <v>506</v>
       </c>
       <c r="B237" t="s">
         <v>507</v>
       </c>
       <c r="C237" s="1">
-        <v>1926.0</v>
+        <v>1010.0</v>
       </c>
       <c r="D237" s="1">
-        <v>165.84</v>
+        <v>298.5</v>
       </c>
       <c r="E237" s="1">
-        <v>226.59103842</v>
+        <v>276.2499703</v>
       </c>
       <c r="F237" t="s">
-        <v>28</v>
+        <v>8</v>
       </c>
       <c r="G237">
-        <v>1.17</v>
+        <v>1.0</v>
       </c>
       <c r="H237" s="1">
-        <v>380644.95</v>
+        <v>279012.47</v>
       </c>
       <c r="I237" s="1">
-        <v>-107844.98</v>
+        <v>22472.53</v>
       </c>
       <c r="J237" s="1">
-        <v>-28.332171489468</v>
+        <v>8.0543102607564</v>
       </c>
       <c r="K237">
         <v>0.0</v>
       </c>
       <c r="L237">
         <v>0.0</v>
       </c>
       <c r="M237" s="1">
-        <v>272799.97</v>
+        <v>301485.0</v>
       </c>
       <c r="N237" s="1">
-        <v>272799.97</v>
+        <v>301485.0</v>
       </c>
       <c r="O237" s="1">
-        <v>0.18</v>
+        <v>0.19</v>
       </c>
       <c r="P237">
         <v>1</v>
       </c>
     </row>
     <row r="238" spans="1:16">
       <c r="A238" t="s">
         <v>508</v>
       </c>
       <c r="B238" t="s">
         <v>509</v>
       </c>
       <c r="C238" s="1">
-        <v>8379.0</v>
+        <v>1968.0</v>
       </c>
       <c r="D238" s="1">
-        <v>360.3</v>
+        <v>185.66</v>
       </c>
       <c r="E238" s="1">
-        <v>374.77567729</v>
+        <v>225.61622967</v>
       </c>
       <c r="F238" t="s">
-        <v>104</v>
+        <v>28</v>
       </c>
       <c r="G238">
-        <v>10.92</v>
+        <v>1.16</v>
       </c>
       <c r="H238" s="1">
-        <v>288664.15</v>
+        <v>387183.98</v>
       </c>
       <c r="I238" s="1">
-        <v>-12079.08</v>
+        <v>-71084.94</v>
       </c>
       <c r="J238" s="1">
-        <v>-4.1844752803561</v>
+        <v>-18.359473447223</v>
       </c>
       <c r="K238">
         <v>0.0</v>
       </c>
       <c r="L238">
         <v>0.0</v>
       </c>
       <c r="M238" s="1">
-        <v>276585.07</v>
+        <v>316099.04</v>
       </c>
       <c r="N238" s="1">
-        <v>276585.07</v>
+        <v>316099.04</v>
       </c>
       <c r="O238" s="1">
-        <v>0.18</v>
+        <v>0.2</v>
       </c>
       <c r="P238">
         <v>1</v>
       </c>
     </row>
     <row r="239" spans="1:16">
       <c r="A239" t="s">
         <v>510</v>
       </c>
       <c r="B239" t="s">
         <v>511</v>
       </c>
       <c r="C239" s="1">
-        <v>3452.0</v>
+        <v>8564.0</v>
       </c>
       <c r="D239" s="1">
-        <v>72.72</v>
+        <v>379.8</v>
       </c>
       <c r="E239" s="1">
-        <v>84.02472769</v>
+        <v>374.77487156</v>
       </c>
       <c r="F239" t="s">
-        <v>8</v>
+        <v>104</v>
       </c>
       <c r="G239">
-        <v>1.0</v>
+        <v>10.9</v>
       </c>
       <c r="H239" s="1">
-        <v>290053.36</v>
+        <v>295059.66</v>
       </c>
       <c r="I239" s="1">
-        <v>-39023.92</v>
+        <v>3313.19</v>
       </c>
       <c r="J239" s="1">
-        <v>-13.45404859299</v>
+        <v>1.12288816438</v>
       </c>
       <c r="K239">
         <v>0.0</v>
       </c>
       <c r="L239">
         <v>0.0</v>
       </c>
       <c r="M239" s="1">
-        <v>251029.44</v>
+        <v>298372.85</v>
       </c>
       <c r="N239" s="1">
-        <v>251029.44</v>
+        <v>298372.85</v>
       </c>
       <c r="O239" s="1">
-        <v>0.16</v>
+        <v>0.19</v>
       </c>
       <c r="P239">
         <v>1</v>
       </c>
     </row>
     <row r="240" spans="1:16">
       <c r="A240" t="s">
         <v>512</v>
       </c>
       <c r="B240" t="s">
         <v>513</v>
       </c>
       <c r="C240" s="1">
-        <v>1921.0</v>
+        <v>3527.0</v>
       </c>
       <c r="D240" s="1">
-        <v>136.26</v>
+        <v>77.95</v>
       </c>
       <c r="E240" s="1">
-        <v>183.46016137</v>
+        <v>83.87017012</v>
       </c>
       <c r="F240" t="s">
         <v>8</v>
       </c>
       <c r="G240">
         <v>1.0</v>
       </c>
       <c r="H240" s="1">
-        <v>352426.97</v>
+        <v>295810.09</v>
       </c>
       <c r="I240" s="1">
-        <v>-90671.51</v>
+        <v>-20880.44</v>
       </c>
       <c r="J240" s="1">
-        <v>-25.727744389143</v>
+        <v>-7.058731498983</v>
       </c>
       <c r="K240">
         <v>0.0</v>
       </c>
       <c r="L240">
         <v>0.0</v>
       </c>
       <c r="M240" s="1">
-        <v>261755.46</v>
+        <v>274929.65</v>
       </c>
       <c r="N240" s="1">
-        <v>261755.46</v>
+        <v>274929.65</v>
       </c>
       <c r="O240" s="1">
         <v>0.17</v>
       </c>
       <c r="P240">
         <v>1</v>
       </c>
     </row>
     <row r="241" spans="1:16">
       <c r="A241" t="s">
         <v>514</v>
       </c>
       <c r="B241" t="s">
         <v>515</v>
       </c>
       <c r="C241" s="1">
-        <v>1311.0</v>
+        <v>1963.0</v>
       </c>
       <c r="D241" s="1">
-        <v>268.4</v>
+        <v>161.48</v>
       </c>
       <c r="E241" s="1">
-        <v>237.05241037</v>
+        <v>182.80112583</v>
       </c>
       <c r="F241" t="s">
         <v>8</v>
       </c>
       <c r="G241">
         <v>1.0</v>
       </c>
       <c r="H241" s="1">
-        <v>310775.71</v>
+        <v>358838.61</v>
       </c>
       <c r="I241" s="1">
-        <v>41096.69</v>
+        <v>-41853.37</v>
       </c>
       <c r="J241" s="1">
-        <v>13.22390672038</v>
+        <v>-11.663563739699</v>
       </c>
       <c r="K241">
         <v>0.0</v>
       </c>
       <c r="L241">
         <v>0.0</v>
       </c>
       <c r="M241" s="1">
-        <v>351872.4</v>
+        <v>316985.24</v>
       </c>
       <c r="N241" s="1">
-        <v>351872.4</v>
+        <v>316985.24</v>
       </c>
       <c r="O241" s="1">
-        <v>0.23</v>
+        <v>0.2</v>
       </c>
       <c r="P241">
         <v>1</v>
       </c>
     </row>
     <row r="242" spans="1:16">
       <c r="A242" t="s">
         <v>516</v>
       </c>
       <c r="B242" t="s">
         <v>517</v>
       </c>
       <c r="C242" s="1">
-        <v>4559.0</v>
+        <v>1339.0</v>
       </c>
       <c r="D242" s="1">
-        <v>87.05</v>
+        <v>269.05</v>
       </c>
       <c r="E242" s="1">
-        <v>126.78857425</v>
+        <v>237.65643017</v>
       </c>
       <c r="F242" t="s">
-        <v>28</v>
+        <v>8</v>
       </c>
       <c r="G242">
-        <v>1.17</v>
+        <v>1.0</v>
       </c>
       <c r="H242" s="1">
-        <v>500482.93</v>
+        <v>318221.96</v>
       </c>
       <c r="I242" s="1">
-        <v>-161531.78</v>
+        <v>42035.99</v>
       </c>
       <c r="J242" s="1">
-        <v>-32.275182692045</v>
+        <v>13.209644614093</v>
       </c>
       <c r="K242">
         <v>0.0</v>
       </c>
       <c r="L242">
         <v>0.0</v>
       </c>
       <c r="M242" s="1">
-        <v>338951.15</v>
+        <v>360257.95</v>
       </c>
       <c r="N242" s="1">
-        <v>338951.15</v>
+        <v>360257.95</v>
       </c>
       <c r="O242" s="1">
-        <v>0.22</v>
+        <v>0.23</v>
       </c>
       <c r="P242">
         <v>1</v>
       </c>
     </row>
     <row r="243" spans="1:16">
       <c r="A243" t="s">
         <v>518</v>
       </c>
       <c r="B243" t="s">
         <v>519</v>
       </c>
       <c r="C243" s="1">
-        <v>1021.0</v>
+        <v>4658.0</v>
       </c>
       <c r="D243" s="1">
-        <v>306.34</v>
+        <v>112.45</v>
       </c>
       <c r="E243" s="1">
-        <v>340.39437806</v>
+        <v>126.36148991</v>
       </c>
       <c r="F243" t="s">
         <v>28</v>
       </c>
       <c r="G243">
-        <v>1.17</v>
+        <v>1.16</v>
       </c>
       <c r="H243" s="1">
-        <v>297153.52</v>
+        <v>509571.36</v>
       </c>
       <c r="I243" s="1">
-        <v>-30020.12</v>
+        <v>-56424.81</v>
       </c>
       <c r="J243" s="1">
-        <v>-10.102562473431</v>
+        <v>-11.072994761715</v>
       </c>
       <c r="K243">
         <v>0.0</v>
       </c>
       <c r="L243">
         <v>0.0</v>
       </c>
       <c r="M243" s="1">
-        <v>267133.4</v>
+        <v>453146.55</v>
       </c>
       <c r="N243" s="1">
-        <v>267133.4</v>
+        <v>453146.55</v>
       </c>
       <c r="O243" s="1">
-        <v>0.17</v>
+        <v>0.28</v>
       </c>
       <c r="P243">
         <v>1</v>
       </c>
     </row>
     <row r="244" spans="1:16">
       <c r="A244" t="s">
         <v>520</v>
       </c>
       <c r="B244" t="s">
         <v>521</v>
       </c>
       <c r="C244" s="1">
-        <v>1826.0</v>
+        <v>1043.0</v>
       </c>
       <c r="D244" s="1">
-        <v>266.8</v>
+        <v>305.3</v>
       </c>
       <c r="E244" s="1">
-        <v>223.18041073</v>
+        <v>339.70354746</v>
       </c>
       <c r="F244" t="s">
-        <v>8</v>
+        <v>28</v>
       </c>
       <c r="G244">
-        <v>1.0</v>
+        <v>1.16</v>
       </c>
       <c r="H244" s="1">
-        <v>407527.43</v>
+        <v>302979.23</v>
       </c>
       <c r="I244" s="1">
-        <v>79649.37</v>
+        <v>-27498.74</v>
       </c>
       <c r="J244" s="1">
-        <v>19.54454206923</v>
+        <v>-9.0761138973124</v>
       </c>
       <c r="K244">
         <v>0.0</v>
       </c>
       <c r="L244">
         <v>0.0</v>
       </c>
       <c r="M244" s="1">
-        <v>487176.8</v>
+        <v>275480.49</v>
       </c>
       <c r="N244" s="1">
-        <v>487176.8</v>
+        <v>275480.49</v>
       </c>
       <c r="O244" s="1">
-        <v>0.32</v>
+        <v>0.17</v>
       </c>
       <c r="P244">
         <v>1</v>
       </c>
     </row>
     <row r="245" spans="1:16">
       <c r="A245" t="s">
         <v>522</v>
       </c>
       <c r="B245" t="s">
         <v>523</v>
       </c>
       <c r="C245" s="1">
-        <v>9094.0</v>
+        <v>1866.0</v>
       </c>
       <c r="D245" s="1">
-        <v>177.24</v>
+        <v>268.8</v>
       </c>
       <c r="E245" s="1">
-        <v>121.67572465</v>
+        <v>224.08760986</v>
       </c>
       <c r="F245" t="s">
         <v>8</v>
       </c>
       <c r="G245">
         <v>1.0</v>
       </c>
       <c r="H245" s="1">
-        <v>1106519.04</v>
+        <v>418147.48</v>
       </c>
       <c r="I245" s="1">
-        <v>505301.52</v>
+        <v>83433.32</v>
       </c>
       <c r="J245" s="1">
-        <v>45.665867620317</v>
+        <v>19.953084495451</v>
       </c>
       <c r="K245">
         <v>0.0</v>
       </c>
       <c r="L245">
         <v>0.0</v>
       </c>
       <c r="M245" s="1">
-        <v>1611820.56</v>
+        <v>501580.8</v>
       </c>
       <c r="N245" s="1">
-        <v>1611820.56</v>
+        <v>501580.8</v>
       </c>
       <c r="O245" s="1">
-        <v>1.05</v>
+        <v>0.31</v>
       </c>
       <c r="P245">
         <v>1</v>
       </c>
     </row>
     <row r="246" spans="1:16">
       <c r="A246" t="s">
         <v>524</v>
       </c>
       <c r="B246" t="s">
         <v>525</v>
       </c>
       <c r="C246" s="1">
-        <v>9855.0</v>
+        <v>9294.0</v>
       </c>
       <c r="D246" s="1">
-        <v>5852.0</v>
+        <v>158.02</v>
       </c>
       <c r="E246" s="1">
-        <v>4663.32968037</v>
+        <v>122.74301915</v>
       </c>
       <c r="F246" t="s">
-        <v>46</v>
+        <v>8</v>
       </c>
       <c r="G246">
-        <v>184.84</v>
+        <v>1.0</v>
       </c>
       <c r="H246" s="1">
-        <v>256705.55</v>
+        <v>1140773.62</v>
       </c>
       <c r="I246" s="1">
-        <v>55308.25</v>
+        <v>327864.26</v>
       </c>
       <c r="J246" s="1">
-        <v>21.54540484224</v>
+        <v>28.740519087389</v>
       </c>
       <c r="K246">
         <v>0.0</v>
       </c>
       <c r="L246">
         <v>0.0</v>
       </c>
       <c r="M246" s="1">
-        <v>312013.8</v>
+        <v>1468637.88</v>
       </c>
       <c r="N246" s="1">
-        <v>312013.8</v>
+        <v>1468637.88</v>
       </c>
       <c r="O246" s="1">
-        <v>0.2</v>
+        <v>0.92</v>
       </c>
       <c r="P246">
         <v>1</v>
       </c>
     </row>
     <row r="247" spans="1:16">
       <c r="A247" t="s">
         <v>526</v>
       </c>
       <c r="B247" t="s">
         <v>527</v>
       </c>
       <c r="C247" s="1">
-        <v>2151.0</v>
+        <v>10155.0</v>
       </c>
       <c r="D247" s="1">
-        <v>152.37</v>
+        <v>6230.0</v>
       </c>
       <c r="E247" s="1">
-        <v>174.22039981</v>
+        <v>4701.81329394</v>
       </c>
       <c r="F247" t="s">
-        <v>28</v>
+        <v>46</v>
       </c>
       <c r="G247">
-        <v>1.17</v>
+        <v>185.25</v>
       </c>
       <c r="H247" s="1">
-        <v>325243.97</v>
+        <v>266386.71</v>
       </c>
       <c r="I247" s="1">
-        <v>-45320.95</v>
+        <v>75127.72</v>
       </c>
       <c r="J247" s="1">
-        <v>-13.934447424191</v>
+        <v>28.202503045291</v>
       </c>
       <c r="K247">
         <v>0.0</v>
       </c>
       <c r="L247">
         <v>0.0</v>
       </c>
       <c r="M247" s="1">
-        <v>279923.02</v>
+        <v>341514.43</v>
       </c>
       <c r="N247" s="1">
-        <v>279923.02</v>
+        <v>341514.43</v>
       </c>
       <c r="O247" s="1">
-        <v>0.18</v>
+        <v>0.21</v>
       </c>
       <c r="P247">
         <v>1</v>
       </c>
     </row>
     <row r="248" spans="1:16">
       <c r="A248" t="s">
         <v>528</v>
       </c>
       <c r="B248" t="s">
         <v>529</v>
       </c>
       <c r="C248" s="1">
-        <v>22992.0</v>
+        <v>2197.0</v>
       </c>
       <c r="D248" s="1">
-        <v>6012.0</v>
+        <v>238.26</v>
       </c>
       <c r="E248" s="1">
-        <v>3856.88039318</v>
+        <v>174.49777879</v>
       </c>
       <c r="F248" t="s">
-        <v>46</v>
+        <v>28</v>
       </c>
       <c r="G248">
-        <v>184.84</v>
+        <v>1.16</v>
       </c>
       <c r="H248" s="1">
-        <v>490455.81</v>
+        <v>332662.16</v>
       </c>
       <c r="I248" s="1">
-        <v>257383.99</v>
+        <v>120194.68</v>
       </c>
       <c r="J248" s="1">
-        <v>52.478528085945</v>
+        <v>36.131154802819</v>
       </c>
       <c r="K248">
         <v>0.0</v>
       </c>
       <c r="L248">
         <v>0.0</v>
       </c>
       <c r="M248" s="1">
-        <v>747839.8</v>
+        <v>452856.84</v>
       </c>
       <c r="N248" s="1">
-        <v>747839.8</v>
+        <v>452856.84</v>
       </c>
       <c r="O248" s="1">
-        <v>0.49</v>
+        <v>0.28</v>
       </c>
       <c r="P248">
         <v>1</v>
       </c>
     </row>
     <row r="249" spans="1:16">
       <c r="A249" t="s">
         <v>530</v>
       </c>
       <c r="B249" t="s">
         <v>531</v>
       </c>
       <c r="C249" s="1">
-        <v>19204.0</v>
+        <v>23392.0</v>
       </c>
       <c r="D249" s="1">
-        <v>3660.0</v>
+        <v>7426.0</v>
       </c>
       <c r="E249" s="1">
-        <v>3577.38471152</v>
+        <v>3911.02915527</v>
       </c>
       <c r="F249" t="s">
         <v>46</v>
       </c>
       <c r="G249">
-        <v>184.84</v>
+        <v>185.25</v>
       </c>
       <c r="H249" s="1">
-        <v>386289.13</v>
+        <v>505654.01</v>
       </c>
       <c r="I249" s="1">
-        <v>-6024.76</v>
+        <v>432044.83</v>
       </c>
       <c r="J249" s="1">
-        <v>-1.5596504100439</v>
+        <v>85.442777364704</v>
       </c>
       <c r="K249">
         <v>0.0</v>
       </c>
       <c r="L249">
         <v>0.0</v>
       </c>
       <c r="M249" s="1">
-        <v>380264.37</v>
+        <v>937698.84</v>
       </c>
       <c r="N249" s="1">
-        <v>380264.37</v>
+        <v>937698.84</v>
       </c>
       <c r="O249" s="1">
-        <v>0.25</v>
+        <v>0.59</v>
       </c>
       <c r="P249">
         <v>1</v>
       </c>
     </row>
     <row r="250" spans="1:16">
       <c r="A250" t="s">
         <v>532</v>
       </c>
       <c r="B250" t="s">
         <v>533</v>
       </c>
       <c r="C250" s="1">
-        <v>2600.0</v>
+        <v>19604.0</v>
       </c>
       <c r="D250" s="1">
-        <v>151.58</v>
+        <v>3559.0</v>
       </c>
       <c r="E250" s="1">
-        <v>119.12626538</v>
+        <v>3576.5504999</v>
       </c>
       <c r="F250" t="s">
-        <v>28</v>
+        <v>46</v>
       </c>
       <c r="G250">
-        <v>1.17</v>
+        <v>185.25</v>
       </c>
       <c r="H250" s="1">
-        <v>270188.66</v>
+        <v>393944.04</v>
       </c>
       <c r="I250" s="1">
-        <v>66411.25</v>
+        <v>-17315.04</v>
       </c>
       <c r="J250" s="1">
-        <v>24.579584502177</v>
+        <v>-4.3953044701476</v>
       </c>
       <c r="K250">
         <v>0.0</v>
       </c>
       <c r="L250">
         <v>0.0</v>
       </c>
       <c r="M250" s="1">
-        <v>336599.91</v>
+        <v>376629.0</v>
       </c>
       <c r="N250" s="1">
-        <v>336599.91</v>
+        <v>376629.0</v>
       </c>
       <c r="O250" s="1">
-        <v>0.22</v>
+        <v>0.24</v>
       </c>
       <c r="P250">
         <v>1</v>
       </c>
     </row>
     <row r="251" spans="1:16">
       <c r="A251" t="s">
         <v>534</v>
       </c>
       <c r="B251" t="s">
         <v>535</v>
       </c>
       <c r="C251" s="1">
-        <v>1034.0</v>
+        <v>2657.0</v>
       </c>
       <c r="D251" s="1">
-        <v>302.09</v>
+        <v>161.75</v>
       </c>
       <c r="E251" s="1">
-        <v>349.24889749</v>
+        <v>119.88031615</v>
       </c>
       <c r="F251" t="s">
         <v>28</v>
       </c>
       <c r="G251">
-        <v>1.17</v>
+        <v>1.16</v>
       </c>
       <c r="H251" s="1">
-        <v>314582.04</v>
+        <v>277756.6</v>
       </c>
       <c r="I251" s="1">
-        <v>-47800.59</v>
+        <v>94048.7</v>
       </c>
       <c r="J251" s="1">
-        <v>-15.194952006796</v>
+        <v>33.860113495053</v>
       </c>
       <c r="K251">
         <v>0.0</v>
       </c>
       <c r="L251">
         <v>0.0</v>
       </c>
       <c r="M251" s="1">
-        <v>266781.45</v>
+        <v>371805.3</v>
       </c>
       <c r="N251" s="1">
-        <v>266781.45</v>
+        <v>371805.3</v>
       </c>
       <c r="O251" s="1">
-        <v>0.17</v>
+        <v>0.23</v>
       </c>
       <c r="P251">
         <v>1</v>
       </c>
     </row>
     <row r="252" spans="1:16">
       <c r="A252" t="s">
         <v>536</v>
       </c>
       <c r="B252" t="s">
         <v>537</v>
       </c>
       <c r="C252" s="1">
-        <v>33824.0</v>
+        <v>1057.0</v>
       </c>
       <c r="D252" s="1">
-        <v>99.58</v>
+        <v>305.66</v>
       </c>
       <c r="E252" s="1">
-        <v>108.91995033</v>
+        <v>348.46862819</v>
       </c>
       <c r="F252" t="s">
-        <v>104</v>
+        <v>28</v>
       </c>
       <c r="G252">
-        <v>10.92</v>
+        <v>1.16</v>
       </c>
       <c r="H252" s="1">
-        <v>338636.2</v>
+        <v>320785.22</v>
       </c>
       <c r="I252" s="1">
-        <v>-30055.07</v>
+        <v>-41277.81</v>
       </c>
       <c r="J252" s="1">
-        <v>-8.8753269733124</v>
+        <v>-12.867740602263</v>
       </c>
       <c r="K252">
         <v>0.0</v>
       </c>
       <c r="L252">
         <v>0.0</v>
       </c>
       <c r="M252" s="1">
-        <v>308581.13</v>
+        <v>279507.41</v>
       </c>
       <c r="N252" s="1">
-        <v>308581.13</v>
+        <v>279507.41</v>
       </c>
       <c r="O252" s="1">
-        <v>0.2</v>
+        <v>0.18</v>
       </c>
       <c r="P252">
         <v>1</v>
       </c>
     </row>
     <row r="253" spans="1:16">
       <c r="A253" t="s">
         <v>538</v>
       </c>
       <c r="B253" t="s">
         <v>539</v>
       </c>
       <c r="C253" s="1">
-        <v>995.0</v>
+        <v>34583.0</v>
       </c>
       <c r="D253" s="1">
-        <v>119.45</v>
+        <v>102.1</v>
       </c>
       <c r="E253" s="1">
-        <v>130.16309548</v>
+        <v>108.72529624</v>
       </c>
       <c r="F253" t="s">
-        <v>31</v>
+        <v>104</v>
       </c>
       <c r="G253">
-        <v>0.92</v>
+        <v>10.9</v>
       </c>
       <c r="H253" s="1">
-        <v>140478.17</v>
+        <v>345641.89</v>
       </c>
       <c r="I253" s="1">
-        <v>-10761.66</v>
+        <v>-21738.05</v>
       </c>
       <c r="J253" s="1">
-        <v>-7.6607347604258</v>
+        <v>-6.2891827145141</v>
       </c>
       <c r="K253">
         <v>0.0</v>
       </c>
       <c r="L253">
         <v>0.0</v>
       </c>
       <c r="M253" s="1">
-        <v>129716.51</v>
+        <v>323903.84</v>
       </c>
       <c r="N253" s="1">
-        <v>129716.51</v>
+        <v>323903.84</v>
       </c>
       <c r="O253" s="1">
-        <v>0.08</v>
+        <v>0.2</v>
       </c>
       <c r="P253">
         <v>1</v>
       </c>
     </row>
     <row r="254" spans="1:16">
       <c r="A254" t="s">
         <v>540</v>
       </c>
       <c r="B254" t="s">
         <v>541</v>
       </c>
       <c r="C254" s="1">
-        <v>828.0</v>
+        <v>1016.0</v>
       </c>
       <c r="D254" s="1">
-        <v>509.28</v>
+        <v>118.15</v>
       </c>
       <c r="E254" s="1">
-        <v>478.40657005</v>
+        <v>129.9928937</v>
       </c>
       <c r="F254" t="s">
-        <v>28</v>
+        <v>31</v>
       </c>
       <c r="G254">
-        <v>1.17</v>
+        <v>0.92</v>
       </c>
       <c r="H254" s="1">
-        <v>346503.47</v>
+        <v>143279.97</v>
       </c>
       <c r="I254" s="1">
-        <v>13648.42</v>
+        <v>-12509.88</v>
       </c>
       <c r="J254" s="1">
-        <v>3.9388985051145</v>
+        <v>-8.731073854915</v>
       </c>
       <c r="K254">
         <v>0.0</v>
       </c>
       <c r="L254">
         <v>0.0</v>
       </c>
       <c r="M254" s="1">
-        <v>360151.89</v>
+        <v>130770.09</v>
       </c>
       <c r="N254" s="1">
-        <v>360151.89</v>
+        <v>130770.09</v>
       </c>
       <c r="O254" s="1">
-        <v>0.23</v>
+        <v>0.08</v>
       </c>
       <c r="P254">
         <v>1</v>
       </c>
     </row>
     <row r="255" spans="1:16">
       <c r="A255" t="s">
         <v>542</v>
       </c>
       <c r="B255" t="s">
         <v>543</v>
       </c>
       <c r="C255" s="1">
-        <v>11060.0</v>
+        <v>846.0</v>
       </c>
       <c r="D255" s="1">
-        <v>5192.0</v>
+        <v>464.85</v>
       </c>
       <c r="E255" s="1">
-        <v>5817.20614828</v>
+        <v>478.78674941</v>
       </c>
       <c r="F255" t="s">
-        <v>46</v>
+        <v>28</v>
       </c>
       <c r="G255">
-        <v>184.84</v>
+        <v>1.16</v>
       </c>
       <c r="H255" s="1">
-        <v>348826.65</v>
+        <v>354193.01</v>
       </c>
       <c r="I255" s="1">
-        <v>-38154.26</v>
+        <v>-13970.59</v>
       </c>
       <c r="J255" s="1">
-        <v>-10.937885623131</v>
+        <v>-3.944343791539</v>
       </c>
       <c r="K255">
         <v>0.0</v>
       </c>
       <c r="L255">
         <v>0.0</v>
       </c>
       <c r="M255" s="1">
-        <v>310672.39</v>
+        <v>340222.42</v>
       </c>
       <c r="N255" s="1">
-        <v>310672.39</v>
+        <v>340222.42</v>
       </c>
       <c r="O255" s="1">
-        <v>0.2</v>
+        <v>0.21</v>
       </c>
       <c r="P255">
         <v>1</v>
       </c>
     </row>
     <row r="256" spans="1:16">
       <c r="A256" t="s">
         <v>544</v>
       </c>
       <c r="B256" t="s">
         <v>545</v>
       </c>
       <c r="C256" s="1">
-        <v>3367.0</v>
+        <v>11360.0</v>
       </c>
       <c r="D256" s="1">
-        <v>132.7</v>
+        <v>4926.0</v>
       </c>
       <c r="E256" s="1">
-        <v>130.063564</v>
+        <v>5797.12147887</v>
       </c>
       <c r="F256" t="s">
-        <v>28</v>
+        <v>46</v>
       </c>
       <c r="G256">
-        <v>1.17</v>
+        <v>185.25</v>
       </c>
       <c r="H256" s="1">
-        <v>374776.26</v>
+        <v>357032.48</v>
       </c>
       <c r="I256" s="1">
-        <v>6827.62</v>
+        <v>-54958.15</v>
       </c>
       <c r="J256" s="1">
-        <v>1.8217856168371</v>
+        <v>-15.393039311157</v>
       </c>
       <c r="K256">
         <v>0.0</v>
       </c>
       <c r="L256">
         <v>0.0</v>
       </c>
       <c r="M256" s="1">
-        <v>381603.88</v>
+        <v>302074.33</v>
       </c>
       <c r="N256" s="1">
-        <v>381603.88</v>
+        <v>302074.33</v>
       </c>
       <c r="O256" s="1">
-        <v>0.25</v>
+        <v>0.19</v>
       </c>
       <c r="P256">
         <v>1</v>
       </c>
     </row>
     <row r="257" spans="1:16">
       <c r="A257" t="s">
         <v>546</v>
       </c>
       <c r="B257" t="s">
         <v>547</v>
       </c>
       <c r="C257" s="1">
-        <v>2742.0</v>
+        <v>3440.0</v>
       </c>
       <c r="D257" s="1">
-        <v>121.48</v>
+        <v>140.1</v>
       </c>
       <c r="E257" s="1">
-        <v>108.68091539</v>
+        <v>130.26946221</v>
       </c>
       <c r="F257" t="s">
         <v>28</v>
       </c>
       <c r="G257">
-        <v>1.17</v>
+        <v>1.16</v>
       </c>
       <c r="H257" s="1">
-        <v>259397.65</v>
+        <v>383556.77</v>
       </c>
       <c r="I257" s="1">
-        <v>25094.95</v>
+        <v>33385.87</v>
       </c>
       <c r="J257" s="1">
-        <v>9.6743166331692</v>
+        <v>8.7042838534697</v>
       </c>
       <c r="K257">
         <v>0.0</v>
       </c>
       <c r="L257">
         <v>0.0</v>
       </c>
       <c r="M257" s="1">
-        <v>284492.6</v>
+        <v>416942.64</v>
       </c>
       <c r="N257" s="1">
-        <v>284492.6</v>
+        <v>416942.64</v>
       </c>
       <c r="O257" s="1">
-        <v>0.18</v>
+        <v>0.26</v>
       </c>
       <c r="P257">
         <v>1</v>
       </c>
     </row>
     <row r="258" spans="1:16">
       <c r="A258" t="s">
         <v>548</v>
       </c>
       <c r="B258" t="s">
         <v>549</v>
       </c>
       <c r="C258" s="1">
-        <v>26022.0</v>
+        <v>2802.0</v>
       </c>
       <c r="D258" s="1">
-        <v>2916.5</v>
+        <v>122.57</v>
       </c>
       <c r="E258" s="1">
-        <v>2246.76100991</v>
+        <v>109.03673448</v>
       </c>
       <c r="F258" t="s">
-        <v>46</v>
+        <v>28</v>
       </c>
       <c r="G258">
-        <v>184.84</v>
+        <v>1.16</v>
       </c>
       <c r="H258" s="1">
-        <v>323794.86</v>
+        <v>265867.4</v>
       </c>
       <c r="I258" s="1">
-        <v>86801.89</v>
+        <v>31252.71</v>
       </c>
       <c r="J258" s="1">
-        <v>26.807680023086</v>
+        <v>11.754998920515</v>
       </c>
       <c r="K258">
         <v>0.0</v>
       </c>
       <c r="L258">
         <v>0.0</v>
       </c>
       <c r="M258" s="1">
-        <v>410596.75</v>
+        <v>297120.11</v>
       </c>
       <c r="N258" s="1">
-        <v>410596.75</v>
+        <v>297120.11</v>
       </c>
       <c r="O258" s="1">
-        <v>0.27</v>
+        <v>0.19</v>
       </c>
       <c r="P258">
         <v>1</v>
       </c>
     </row>
     <row r="259" spans="1:16">
       <c r="A259" t="s">
         <v>550</v>
       </c>
       <c r="B259" t="s">
         <v>551</v>
       </c>
       <c r="C259" s="1">
-        <v>1522.0</v>
+        <v>26622.0</v>
       </c>
       <c r="D259" s="1">
-        <v>207.66</v>
+        <v>4111.0</v>
       </c>
       <c r="E259" s="1">
-        <v>220.37696452</v>
+        <v>2273.11302682</v>
       </c>
       <c r="F259" t="s">
-        <v>28</v>
+        <v>46</v>
       </c>
       <c r="G259">
-        <v>1.17</v>
+        <v>185.25</v>
       </c>
       <c r="H259" s="1">
-        <v>287109.05</v>
+        <v>334889.09</v>
       </c>
       <c r="I259" s="1">
-        <v>-17169.67</v>
+        <v>255895.61</v>
       </c>
       <c r="J259" s="1">
-        <v>-5.980191150366</v>
+        <v>76.412047343794</v>
       </c>
       <c r="K259">
         <v>0.0</v>
       </c>
       <c r="L259">
         <v>0.0</v>
       </c>
       <c r="M259" s="1">
-        <v>269939.38</v>
+        <v>590784.7</v>
       </c>
       <c r="N259" s="1">
-        <v>269939.38</v>
+        <v>590784.7</v>
       </c>
       <c r="O259" s="1">
-        <v>0.18</v>
+        <v>0.37</v>
       </c>
       <c r="P259">
         <v>1</v>
       </c>
     </row>
     <row r="260" spans="1:16">
       <c r="A260" t="s">
         <v>552</v>
       </c>
       <c r="B260" t="s">
         <v>553</v>
       </c>
       <c r="C260" s="1">
-        <v>1872.0</v>
+        <v>1555.0</v>
       </c>
       <c r="D260" s="1">
-        <v>306.34</v>
+        <v>212.65</v>
       </c>
       <c r="E260" s="1">
-        <v>196.81624466</v>
+        <v>220.04800643</v>
       </c>
       <c r="F260" t="s">
         <v>28</v>
       </c>
       <c r="G260">
-        <v>1.17</v>
+        <v>1.16</v>
       </c>
       <c r="H260" s="1">
-        <v>320247.87</v>
+        <v>292927.54</v>
       </c>
       <c r="I260" s="1">
-        <v>169540.3</v>
+        <v>-6855.43</v>
       </c>
       <c r="J260" s="1">
-        <v>52.940336496227</v>
+        <v>-2.3403159702908</v>
       </c>
       <c r="K260">
         <v>0.0</v>
       </c>
       <c r="L260">
         <v>0.0</v>
       </c>
       <c r="M260" s="1">
-        <v>489788.17</v>
+        <v>286072.11</v>
       </c>
       <c r="N260" s="1">
-        <v>489788.17</v>
+        <v>286072.11</v>
       </c>
       <c r="O260" s="1">
-        <v>0.32</v>
+        <v>0.18</v>
       </c>
       <c r="P260">
         <v>1</v>
       </c>
     </row>
     <row r="261" spans="1:16">
       <c r="A261" t="s">
         <v>554</v>
       </c>
       <c r="B261" t="s">
         <v>555</v>
       </c>
       <c r="C261" s="1">
-        <v>1237.0</v>
+        <v>1912.0</v>
       </c>
       <c r="D261" s="1">
-        <v>300.71</v>
+        <v>285.06</v>
       </c>
       <c r="E261" s="1">
-        <v>280.58317704</v>
+        <v>199.0166841</v>
       </c>
       <c r="F261" t="s">
         <v>28</v>
       </c>
       <c r="G261">
-        <v>1.17</v>
+        <v>1.16</v>
       </c>
       <c r="H261" s="1">
-        <v>302225.51</v>
+        <v>330643.63</v>
       </c>
       <c r="I261" s="1">
-        <v>15473.83</v>
+        <v>140880.48</v>
       </c>
       <c r="J261" s="1">
-        <v>5.1199615810062</v>
+        <v>42.607952253609</v>
       </c>
       <c r="K261">
         <v>0.0</v>
       </c>
       <c r="L261">
         <v>0.0</v>
       </c>
       <c r="M261" s="1">
-        <v>317699.34</v>
+        <v>471524.11</v>
       </c>
       <c r="N261" s="1">
-        <v>317699.34</v>
+        <v>471524.11</v>
       </c>
       <c r="O261" s="1">
-        <v>0.21</v>
+        <v>0.3</v>
       </c>
       <c r="P261">
         <v>1</v>
       </c>
     </row>
     <row r="262" spans="1:16">
       <c r="A262" t="s">
         <v>556</v>
       </c>
       <c r="B262" t="s">
         <v>557</v>
       </c>
       <c r="C262" s="1">
-        <v>1130.0</v>
+        <v>1264.0</v>
       </c>
       <c r="D262" s="1">
-        <v>446.03</v>
+        <v>289.48</v>
       </c>
       <c r="E262" s="1">
-        <v>492.72418584</v>
+        <v>280.59426424</v>
       </c>
       <c r="F262" t="s">
         <v>28</v>
       </c>
       <c r="G262">
-        <v>1.17</v>
+        <v>1.16</v>
       </c>
       <c r="H262" s="1">
-        <v>478479.43</v>
+        <v>308757.26</v>
       </c>
       <c r="I262" s="1">
-        <v>-48011.05</v>
+        <v>7794.97</v>
       </c>
       <c r="J262" s="1">
-        <v>-10.034088612754</v>
+        <v>2.5246272751611</v>
       </c>
       <c r="K262">
         <v>0.0</v>
       </c>
       <c r="L262">
         <v>0.0</v>
       </c>
       <c r="M262" s="1">
-        <v>430468.38</v>
+        <v>316552.23</v>
       </c>
       <c r="N262" s="1">
-        <v>430468.38</v>
+        <v>316552.23</v>
       </c>
       <c r="O262" s="1">
-        <v>0.28</v>
+        <v>0.2</v>
       </c>
       <c r="P262">
         <v>1</v>
       </c>
     </row>
     <row r="263" spans="1:16">
       <c r="A263" t="s">
         <v>558</v>
       </c>
       <c r="B263" t="s">
         <v>559</v>
       </c>
       <c r="C263" s="1">
-        <v>3002.0</v>
+        <v>1155.0</v>
       </c>
       <c r="D263" s="1">
-        <v>147.03</v>
+        <v>472.8</v>
       </c>
       <c r="E263" s="1">
-        <v>161.49941039</v>
+        <v>492.02455411</v>
       </c>
       <c r="F263" t="s">
         <v>28</v>
       </c>
       <c r="G263">
-        <v>1.17</v>
+        <v>1.16</v>
       </c>
       <c r="H263" s="1">
-        <v>416636.34</v>
+        <v>488384.61</v>
       </c>
       <c r="I263" s="1">
-        <v>-39658.88</v>
+        <v>-15952.74</v>
       </c>
       <c r="J263" s="1">
-        <v>-9.5188240180873</v>
+        <v>-3.266429709978</v>
       </c>
       <c r="K263">
         <v>0.0</v>
       </c>
       <c r="L263">
         <v>0.0</v>
       </c>
       <c r="M263" s="1">
-        <v>376977.46</v>
+        <v>472431.87</v>
       </c>
       <c r="N263" s="1">
-        <v>376977.46</v>
+        <v>472431.87</v>
       </c>
       <c r="O263" s="1">
-        <v>0.24</v>
+        <v>0.3</v>
       </c>
       <c r="P263">
         <v>1</v>
       </c>
     </row>
     <row r="264" spans="1:16">
       <c r="A264" t="s">
         <v>560</v>
       </c>
       <c r="B264" t="s">
         <v>561</v>
       </c>
       <c r="C264" s="1">
-        <v>1592.0</v>
+        <v>3067.0</v>
       </c>
       <c r="D264" s="1">
-        <v>190.28</v>
+        <v>160.71</v>
       </c>
       <c r="E264" s="1">
-        <v>212.18463568</v>
+        <v>161.40993479</v>
       </c>
       <c r="F264" t="s">
         <v>28</v>
       </c>
       <c r="G264">
-        <v>1.17</v>
+        <v>1.16</v>
       </c>
       <c r="H264" s="1">
-        <v>294246.69</v>
+        <v>425434.7</v>
       </c>
       <c r="I264" s="1">
-        <v>-35523.75</v>
+        <v>984.17</v>
       </c>
       <c r="J264" s="1">
-        <v>-12.072778116892</v>
+        <v>0.23133279913463</v>
       </c>
       <c r="K264">
         <v>0.0</v>
       </c>
       <c r="L264">
         <v>0.0</v>
       </c>
       <c r="M264" s="1">
-        <v>258722.94</v>
+        <v>426418.87</v>
       </c>
       <c r="N264" s="1">
-        <v>258722.94</v>
+        <v>426418.87</v>
       </c>
       <c r="O264" s="1">
-        <v>0.17</v>
+        <v>0.27</v>
       </c>
       <c r="P264">
         <v>1</v>
       </c>
     </row>
     <row r="265" spans="1:16">
       <c r="A265" t="s">
         <v>562</v>
       </c>
       <c r="B265" t="s">
         <v>563</v>
       </c>
       <c r="C265" s="1">
-        <v>7515.0</v>
+        <v>1626.0</v>
       </c>
       <c r="D265" s="1">
-        <v>7369.0</v>
+        <v>178.1</v>
       </c>
       <c r="E265" s="1">
-        <v>6210.53692615</v>
+        <v>211.71843788</v>
       </c>
       <c r="F265" t="s">
-        <v>46</v>
+        <v>28</v>
       </c>
       <c r="G265">
-        <v>184.84</v>
+        <v>1.16</v>
       </c>
       <c r="H265" s="1">
-        <v>253839.95</v>
+        <v>299803.37</v>
       </c>
       <c r="I265" s="1">
-        <v>45765.97</v>
+        <v>-49270.8</v>
       </c>
       <c r="J265" s="1">
-        <v>18.029459113902</v>
+        <v>-16.434371634982</v>
       </c>
       <c r="K265">
         <v>0.0</v>
       </c>
       <c r="L265">
         <v>0.0</v>
       </c>
       <c r="M265" s="1">
-        <v>299605.92</v>
+        <v>250532.57</v>
       </c>
       <c r="N265" s="1">
-        <v>299605.92</v>
+        <v>250532.57</v>
       </c>
       <c r="O265" s="1">
-        <v>0.19</v>
+        <v>0.16</v>
       </c>
       <c r="P265">
         <v>1</v>
       </c>
     </row>
     <row r="266" spans="1:16">
       <c r="A266" t="s">
         <v>564</v>
       </c>
       <c r="B266" t="s">
         <v>565</v>
       </c>
       <c r="C266" s="1">
-        <v>1811.0</v>
+        <v>7615.0</v>
       </c>
       <c r="D266" s="1">
-        <v>51340.0</v>
+        <v>6996.0</v>
       </c>
       <c r="E266" s="1">
-        <v>34163.05135284</v>
+        <v>6225.90741957</v>
       </c>
       <c r="F266" t="s">
         <v>46</v>
       </c>
       <c r="G266">
-        <v>184.84</v>
+        <v>185.25</v>
       </c>
       <c r="H266" s="1">
-        <v>345894.57</v>
+        <v>257839.59</v>
       </c>
       <c r="I266" s="1">
-        <v>157127.65</v>
+        <v>29741.81</v>
       </c>
       <c r="J266" s="1">
-        <v>45.426457547454</v>
+        <v>11.535005155725</v>
       </c>
       <c r="K266">
         <v>0.0</v>
       </c>
       <c r="L266">
         <v>0.0</v>
       </c>
       <c r="M266" s="1">
-        <v>503022.22</v>
+        <v>287581.4</v>
       </c>
       <c r="N266" s="1">
-        <v>503022.22</v>
+        <v>287581.4</v>
       </c>
       <c r="O266" s="1">
-        <v>0.33</v>
+        <v>0.18</v>
       </c>
       <c r="P266">
         <v>1</v>
       </c>
     </row>
     <row r="267" spans="1:16">
       <c r="A267" t="s">
         <v>566</v>
       </c>
       <c r="B267" t="s">
         <v>567</v>
       </c>
       <c r="C267" s="1">
-        <v>5989.0</v>
+        <v>1811.0</v>
       </c>
       <c r="D267" s="1">
-        <v>146.16</v>
+        <v>59450.0</v>
       </c>
       <c r="E267" s="1">
-        <v>126.45790449</v>
+        <v>34163.05135284</v>
       </c>
       <c r="F267" t="s">
-        <v>51</v>
+        <v>46</v>
       </c>
       <c r="G267">
-        <v>1.6</v>
+        <v>185.25</v>
       </c>
       <c r="H267" s="1">
-        <v>469276.9</v>
+        <v>345894.57</v>
       </c>
       <c r="I267" s="1">
-        <v>76249.86</v>
+        <v>235286.41</v>
       </c>
       <c r="J267" s="1">
-        <v>16.248372762435</v>
+        <v>68.022579828299</v>
       </c>
       <c r="K267">
         <v>0.0</v>
       </c>
       <c r="L267">
         <v>0.0</v>
       </c>
       <c r="M267" s="1">
-        <v>545526.76</v>
+        <v>581180.98</v>
       </c>
       <c r="N267" s="1">
-        <v>545526.76</v>
+        <v>581180.98</v>
       </c>
       <c r="O267" s="1">
-        <v>0.35</v>
+        <v>0.36</v>
       </c>
       <c r="P267">
         <v>1</v>
       </c>
     </row>
     <row r="268" spans="1:16">
       <c r="A268" t="s">
         <v>568</v>
       </c>
       <c r="B268" t="s">
         <v>569</v>
       </c>
       <c r="C268" s="1">
-        <v>7996.0</v>
+        <v>6122.0</v>
       </c>
       <c r="D268" s="1">
-        <v>7397.0</v>
+        <v>157.74</v>
       </c>
       <c r="E268" s="1">
-        <v>6098.74387194</v>
+        <v>127.0463868</v>
       </c>
       <c r="F268" t="s">
-        <v>46</v>
+        <v>51</v>
       </c>
       <c r="G268">
-        <v>184.84</v>
+        <v>1.61</v>
       </c>
       <c r="H268" s="1">
-        <v>264490.77</v>
+        <v>482038.27</v>
       </c>
       <c r="I268" s="1">
-        <v>55502.8</v>
+        <v>118250.34</v>
       </c>
       <c r="J268" s="1">
-        <v>20.984777654056</v>
+        <v>24.531317814247</v>
       </c>
       <c r="K268">
         <v>0.0</v>
       </c>
       <c r="L268">
         <v>0.0</v>
       </c>
       <c r="M268" s="1">
-        <v>319993.57</v>
+        <v>600288.61</v>
       </c>
       <c r="N268" s="1">
-        <v>319993.57</v>
+        <v>600288.61</v>
       </c>
       <c r="O268" s="1">
-        <v>0.21</v>
+        <v>0.38</v>
       </c>
       <c r="P268">
         <v>1</v>
       </c>
     </row>
     <row r="269" spans="1:16">
       <c r="A269" t="s">
         <v>570</v>
       </c>
       <c r="B269" t="s">
         <v>571</v>
       </c>
       <c r="C269" s="1">
-        <v>1105.0</v>
+        <v>8096.0</v>
       </c>
       <c r="D269" s="1">
-        <v>471.02</v>
+        <v>6456.0</v>
       </c>
       <c r="E269" s="1">
-        <v>410.53480543</v>
+        <v>6109.5548419</v>
       </c>
       <c r="F269" t="s">
-        <v>28</v>
+        <v>46</v>
       </c>
       <c r="G269">
-        <v>1.17</v>
+        <v>185.25</v>
       </c>
       <c r="H269" s="1">
-        <v>395246.84</v>
+        <v>268269.87</v>
       </c>
       <c r="I269" s="1">
-        <v>49282.43</v>
+        <v>13876.91</v>
       </c>
       <c r="J269" s="1">
-        <v>12.468772678866</v>
+        <v>5.1727426564899</v>
       </c>
       <c r="K269">
         <v>0.0</v>
       </c>
       <c r="L269">
         <v>0.0</v>
       </c>
       <c r="M269" s="1">
-        <v>444529.27</v>
+        <v>282146.78</v>
       </c>
       <c r="N269" s="1">
-        <v>444529.27</v>
+        <v>282146.78</v>
       </c>
       <c r="O269" s="1">
-        <v>0.29</v>
+        <v>0.18</v>
       </c>
       <c r="P269">
         <v>1</v>
       </c>
     </row>
     <row r="270" spans="1:16">
       <c r="A270" t="s">
         <v>572</v>
       </c>
       <c r="B270" t="s">
         <v>573</v>
       </c>
       <c r="C270" s="1">
-        <v>4807.0</v>
+        <v>1129.0</v>
       </c>
       <c r="D270" s="1">
-        <v>66.57</v>
+        <v>456.84</v>
       </c>
       <c r="E270" s="1">
-        <v>69.225026</v>
+        <v>411.36813995</v>
       </c>
       <c r="F270" t="s">
         <v>28</v>
       </c>
       <c r="G270">
-        <v>1.17</v>
+        <v>1.16</v>
       </c>
       <c r="H270" s="1">
-        <v>285944.3</v>
+        <v>404535.51</v>
       </c>
       <c r="I270" s="1">
-        <v>-12636.88</v>
+        <v>41672.95</v>
       </c>
       <c r="J270" s="1">
-        <v>-4.4193502021198</v>
+        <v>10.301431881715</v>
       </c>
       <c r="K270">
         <v>0.0</v>
       </c>
       <c r="L270">
         <v>0.0</v>
       </c>
       <c r="M270" s="1">
-        <v>273307.42</v>
+        <v>446208.46</v>
       </c>
       <c r="N270" s="1">
-        <v>273307.42</v>
+        <v>446208.46</v>
       </c>
       <c r="O270" s="1">
-        <v>0.18</v>
+        <v>0.28</v>
       </c>
       <c r="P270">
         <v>1</v>
       </c>
     </row>
     <row r="271" spans="1:16">
       <c r="A271" t="s">
         <v>574</v>
       </c>
       <c r="B271" t="s">
         <v>575</v>
       </c>
       <c r="C271" s="1">
-        <v>36013.0</v>
+        <v>4911.0</v>
       </c>
       <c r="D271" s="1">
-        <v>14.45</v>
+        <v>70.66</v>
       </c>
       <c r="E271" s="1">
-        <v>14.04348013</v>
+        <v>69.23809</v>
       </c>
       <c r="F271" t="s">
-        <v>183</v>
+        <v>28</v>
       </c>
       <c r="G271">
-        <v>1.61</v>
+        <v>1.16</v>
       </c>
       <c r="H271" s="1">
-        <v>296665.79</v>
+        <v>292195.12</v>
       </c>
       <c r="I271" s="1">
-        <v>25895.33</v>
+        <v>8013.6</v>
       </c>
       <c r="J271" s="1">
-        <v>8.7287887154094</v>
+        <v>2.7425509365112</v>
       </c>
       <c r="K271">
         <v>0.0</v>
       </c>
       <c r="L271">
         <v>0.0</v>
       </c>
       <c r="M271" s="1">
-        <v>322561.12</v>
+        <v>300208.72</v>
       </c>
       <c r="N271" s="1">
-        <v>322561.12</v>
+        <v>300208.72</v>
       </c>
       <c r="O271" s="1">
-        <v>0.21</v>
+        <v>0.19</v>
       </c>
       <c r="P271">
         <v>1</v>
       </c>
     </row>
     <row r="272" spans="1:16">
       <c r="A272" t="s">
         <v>576</v>
       </c>
       <c r="B272" t="s">
         <v>577</v>
       </c>
       <c r="C272" s="1">
-        <v>1143.0</v>
+        <v>36822.0</v>
       </c>
       <c r="D272" s="1">
-        <v>295.02</v>
+        <v>15.08</v>
       </c>
       <c r="E272" s="1">
-        <v>286.44849519</v>
+        <v>14.0547401</v>
       </c>
       <c r="F272" t="s">
-        <v>28</v>
+        <v>183</v>
       </c>
       <c r="G272">
-        <v>1.17</v>
+        <v>1.63</v>
       </c>
       <c r="H272" s="1">
-        <v>280111.09</v>
+        <v>303906.59</v>
       </c>
       <c r="I272" s="1">
-        <v>7891.52</v>
+        <v>36252.54</v>
       </c>
       <c r="J272" s="1">
-        <v>2.81728224327</v>
+        <v>11.92884300403</v>
       </c>
       <c r="K272">
         <v>0.0</v>
       </c>
       <c r="L272">
         <v>0.0</v>
       </c>
       <c r="M272" s="1">
-        <v>288002.61</v>
+        <v>340159.13</v>
       </c>
       <c r="N272" s="1">
-        <v>288002.61</v>
+        <v>340159.13</v>
       </c>
       <c r="O272" s="1">
-        <v>0.19</v>
+        <v>0.21</v>
       </c>
       <c r="P272">
         <v>1</v>
       </c>
     </row>
     <row r="273" spans="1:16">
       <c r="A273" t="s">
         <v>578</v>
       </c>
       <c r="B273" t="s">
         <v>579</v>
       </c>
       <c r="C273" s="1">
-        <v>3790.0</v>
+        <v>1168.0</v>
       </c>
       <c r="D273" s="1">
-        <v>192.61</v>
+        <v>303.25</v>
       </c>
       <c r="E273" s="1">
-        <v>131.96466755</v>
+        <v>286.81288527</v>
       </c>
       <c r="F273" t="s">
         <v>28</v>
       </c>
       <c r="G273">
-        <v>1.17</v>
+        <v>1.16</v>
       </c>
       <c r="H273" s="1">
-        <v>429749.95</v>
+        <v>286641.05</v>
       </c>
       <c r="I273" s="1">
-        <v>193721.8</v>
+        <v>19783.38</v>
       </c>
       <c r="J273" s="1">
-        <v>45.077794657102</v>
+        <v>6.9017958174518</v>
       </c>
       <c r="K273">
         <v>0.0</v>
       </c>
       <c r="L273">
         <v>0.0</v>
       </c>
       <c r="M273" s="1">
-        <v>623471.75</v>
+        <v>306424.43</v>
       </c>
       <c r="N273" s="1">
-        <v>623471.75</v>
+        <v>306424.43</v>
       </c>
       <c r="O273" s="1">
-        <v>0.4</v>
+        <v>0.19</v>
       </c>
       <c r="P273">
         <v>1</v>
       </c>
     </row>
     <row r="274" spans="1:16">
       <c r="A274" t="s">
         <v>580</v>
       </c>
       <c r="B274" t="s">
         <v>581</v>
       </c>
       <c r="C274" s="1">
-        <v>6904.0</v>
+        <v>3872.0</v>
       </c>
       <c r="D274" s="1">
-        <v>74.7</v>
+        <v>225.99</v>
       </c>
       <c r="E274" s="1">
-        <v>78.49575029</v>
+        <v>133.12556302</v>
       </c>
       <c r="F274" t="s">
         <v>28</v>
       </c>
       <c r="G274">
-        <v>1.17</v>
+        <v>1.16</v>
       </c>
       <c r="H274" s="1">
-        <v>468087.9</v>
+        <v>442930.88</v>
       </c>
       <c r="I274" s="1">
-        <v>-27614.06</v>
+        <v>314083.81</v>
       </c>
       <c r="J274" s="1">
-        <v>-5.8993321553495</v>
+        <v>70.910343844168</v>
       </c>
       <c r="K274">
         <v>0.0</v>
       </c>
       <c r="L274">
         <v>0.0</v>
       </c>
       <c r="M274" s="1">
-        <v>440473.84</v>
+        <v>757014.69</v>
       </c>
       <c r="N274" s="1">
-        <v>440473.84</v>
+        <v>757014.69</v>
       </c>
       <c r="O274" s="1">
-        <v>0.29</v>
+        <v>0.47</v>
       </c>
       <c r="P274">
         <v>1</v>
       </c>
     </row>
     <row r="275" spans="1:16">
       <c r="A275" t="s">
         <v>582</v>
       </c>
       <c r="B275" t="s">
         <v>583</v>
       </c>
       <c r="C275" s="1">
-        <v>4430.0</v>
+        <v>7057.0</v>
       </c>
       <c r="D275" s="1">
-        <v>71.16</v>
+        <v>70.71</v>
       </c>
       <c r="E275" s="1">
-        <v>61.04719865</v>
+        <v>78.37857163</v>
       </c>
       <c r="F275" t="s">
-        <v>8</v>
+        <v>28</v>
       </c>
       <c r="G275">
-        <v>1.0</v>
+        <v>1.16</v>
       </c>
       <c r="H275" s="1">
-        <v>270439.09</v>
+        <v>477712.42</v>
       </c>
       <c r="I275" s="1">
-        <v>44799.71</v>
+        <v>-46013.77</v>
       </c>
       <c r="J275" s="1">
-        <v>16.565545313734</v>
+        <v>-9.6321066971631</v>
       </c>
       <c r="K275">
         <v>0.0</v>
       </c>
       <c r="L275">
         <v>0.0</v>
       </c>
       <c r="M275" s="1">
-        <v>315238.8</v>
+        <v>431698.65</v>
       </c>
       <c r="N275" s="1">
-        <v>315238.8</v>
+        <v>431698.65</v>
       </c>
       <c r="O275" s="1">
-        <v>0.2</v>
+        <v>0.27</v>
       </c>
       <c r="P275">
         <v>1</v>
       </c>
     </row>
     <row r="276" spans="1:16">
       <c r="A276" t="s">
         <v>584</v>
       </c>
       <c r="B276" t="s">
         <v>585</v>
       </c>
       <c r="C276" s="1">
-        <v>11998.0</v>
+        <v>4527.0</v>
       </c>
       <c r="D276" s="1">
-        <v>42.35</v>
+        <v>73.15</v>
       </c>
       <c r="E276" s="1">
-        <v>52.42099767</v>
+        <v>61.28195715</v>
       </c>
       <c r="F276" t="s">
-        <v>99</v>
+        <v>8</v>
       </c>
       <c r="G276">
-        <v>0.87</v>
+        <v>1.0</v>
       </c>
       <c r="H276" s="1">
-        <v>628966.8</v>
+        <v>277423.42</v>
       </c>
       <c r="I276" s="1">
-        <v>-42465.62</v>
+        <v>53726.63</v>
       </c>
       <c r="J276" s="1">
-        <v>-6.7516473047544</v>
+        <v>19.366292146496</v>
       </c>
       <c r="K276">
         <v>0.0</v>
       </c>
       <c r="L276">
         <v>0.0</v>
       </c>
       <c r="M276" s="1">
-        <v>586501.18</v>
+        <v>331150.05</v>
       </c>
       <c r="N276" s="1">
-        <v>586501.18</v>
+        <v>331150.05</v>
       </c>
       <c r="O276" s="1">
-        <v>0.38</v>
+        <v>0.21</v>
       </c>
       <c r="P276">
         <v>1</v>
       </c>
     </row>
     <row r="277" spans="1:16">
       <c r="A277" t="s">
         <v>586</v>
       </c>
       <c r="B277" t="s">
         <v>587</v>
       </c>
       <c r="C277" s="1">
-        <v>1070.0</v>
+        <v>12264.0</v>
       </c>
       <c r="D277" s="1">
-        <v>239.1</v>
+        <v>41.885</v>
       </c>
       <c r="E277" s="1">
-        <v>244.88837383</v>
+        <v>52.3516789</v>
       </c>
       <c r="F277" t="s">
-        <v>8</v>
+        <v>99</v>
       </c>
       <c r="G277">
-        <v>1.0</v>
+        <v>0.86</v>
       </c>
       <c r="H277" s="1">
-        <v>262030.56</v>
+        <v>642060.66</v>
       </c>
       <c r="I277" s="1">
-        <v>-6193.56</v>
+        <v>-47147.65</v>
       </c>
       <c r="J277" s="1">
-        <v>-2.3636784961266</v>
+        <v>-7.3431768892366</v>
       </c>
       <c r="K277">
         <v>0.0</v>
       </c>
       <c r="L277">
         <v>0.0</v>
       </c>
       <c r="M277" s="1">
-        <v>255837.0</v>
+        <v>594913.01</v>
       </c>
       <c r="N277" s="1">
-        <v>255837.0</v>
+        <v>594913.01</v>
       </c>
       <c r="O277" s="1">
-        <v>0.17</v>
+        <v>0.37</v>
       </c>
       <c r="P277">
         <v>1</v>
       </c>
     </row>
     <row r="278" spans="1:16">
       <c r="A278" t="s">
         <v>588</v>
       </c>
       <c r="B278" t="s">
         <v>589</v>
       </c>
       <c r="C278" s="1">
-        <v>451.0</v>
+        <v>11998.0</v>
       </c>
       <c r="D278" s="1">
-        <v>935.26</v>
+        <v>0.0</v>
       </c>
       <c r="E278" s="1">
-        <v>770.08627494</v>
+        <v>0.0</v>
       </c>
       <c r="F278" t="s">
-        <v>28</v>
+        <v>8</v>
       </c>
       <c r="G278">
-        <v>1.17</v>
+        <v>1.0</v>
       </c>
       <c r="H278" s="1">
-        <v>301644.93</v>
+        <v>0.0</v>
       </c>
       <c r="I278" s="1">
-        <v>58608.1</v>
+        <v>0.0</v>
       </c>
       <c r="J278" s="1">
-        <v>19.429499444927</v>
+        <v>0</v>
       </c>
       <c r="K278">
         <v>0.0</v>
       </c>
       <c r="L278">
         <v>0.0</v>
       </c>
       <c r="M278" s="1">
-        <v>360253.03</v>
+        <v>0.0</v>
       </c>
       <c r="N278" s="1">
-        <v>360253.03</v>
+        <v>0.0</v>
       </c>
       <c r="O278" s="1">
-        <v>0.23</v>
+        <v>0.0</v>
       </c>
       <c r="P278">
         <v>1</v>
       </c>
     </row>
     <row r="279" spans="1:16">
       <c r="A279" t="s">
         <v>590</v>
       </c>
       <c r="B279" t="s">
         <v>591</v>
       </c>
       <c r="C279" s="1">
-        <v>11738.0</v>
+        <v>1093.0</v>
       </c>
       <c r="D279" s="1">
-        <v>25.34</v>
+        <v>261.0</v>
       </c>
       <c r="E279" s="1">
-        <v>26.8651525</v>
+        <v>244.85110704</v>
       </c>
       <c r="F279" t="s">
         <v>8</v>
       </c>
       <c r="G279">
         <v>1.0</v>
       </c>
       <c r="H279" s="1">
-        <v>315343.16</v>
+        <v>267622.26</v>
       </c>
       <c r="I279" s="1">
-        <v>-17902.24</v>
+        <v>17650.74</v>
       </c>
       <c r="J279" s="1">
-        <v>-5.6770662157378</v>
+        <v>6.5953930738048</v>
       </c>
       <c r="K279">
         <v>0.0</v>
       </c>
       <c r="L279">
         <v>0.0</v>
       </c>
       <c r="M279" s="1">
-        <v>297440.92</v>
+        <v>285273.0</v>
       </c>
       <c r="N279" s="1">
-        <v>297440.92</v>
+        <v>285273.0</v>
       </c>
       <c r="O279" s="1">
-        <v>0.19</v>
+        <v>0.18</v>
       </c>
       <c r="P279">
         <v>1</v>
       </c>
     </row>
     <row r="280" spans="1:16">
       <c r="A280" t="s">
         <v>592</v>
       </c>
       <c r="B280" t="s">
         <v>593</v>
       </c>
       <c r="C280" s="1">
-        <v>1341.0</v>
+        <v>461.0</v>
       </c>
       <c r="D280" s="1">
-        <v>295.14</v>
+        <v>1067.77</v>
       </c>
       <c r="E280" s="1">
-        <v>253.55543624</v>
+        <v>773.90446855</v>
       </c>
       <c r="F280" t="s">
         <v>28</v>
       </c>
       <c r="G280">
-        <v>1.17</v>
+        <v>1.16</v>
       </c>
       <c r="H280" s="1">
-        <v>292170.89</v>
+        <v>309788.86</v>
       </c>
       <c r="I280" s="1">
-        <v>45859.38</v>
+        <v>116062.83</v>
       </c>
       <c r="J280" s="1">
-        <v>15.696081153054</v>
+        <v>37.465139966621</v>
       </c>
       <c r="K280">
         <v>0.0</v>
       </c>
       <c r="L280">
         <v>0.0</v>
       </c>
       <c r="M280" s="1">
-        <v>338030.27</v>
+        <v>425851.69</v>
       </c>
       <c r="N280" s="1">
-        <v>338030.27</v>
+        <v>425851.69</v>
       </c>
       <c r="O280" s="1">
-        <v>0.22</v>
+        <v>0.27</v>
       </c>
       <c r="P280">
         <v>1</v>
       </c>
     </row>
     <row r="281" spans="1:16">
       <c r="A281" t="s">
         <v>594</v>
       </c>
       <c r="B281" t="s">
         <v>595</v>
       </c>
       <c r="C281" s="1">
-        <v>8556.0</v>
+        <v>11998.0</v>
       </c>
       <c r="D281" s="1">
-        <v>47.21</v>
+        <v>25.28</v>
       </c>
       <c r="E281" s="1">
-        <v>44.081205</v>
+        <v>26.82908901</v>
       </c>
       <c r="F281" t="s">
-        <v>28</v>
+        <v>8</v>
       </c>
       <c r="G281">
-        <v>1.17</v>
+        <v>1.0</v>
       </c>
       <c r="H281" s="1">
-        <v>327137.03</v>
+        <v>321895.41</v>
       </c>
       <c r="I281" s="1">
-        <v>17850.59</v>
+        <v>-18585.97</v>
       </c>
       <c r="J281" s="1">
-        <v>5.4566094214403</v>
+        <v>-5.7739158194272</v>
       </c>
       <c r="K281">
         <v>0.0</v>
       </c>
       <c r="L281">
         <v>0.0</v>
       </c>
       <c r="M281" s="1">
-        <v>344987.62</v>
+        <v>303309.44</v>
       </c>
       <c r="N281" s="1">
-        <v>344987.62</v>
+        <v>303309.44</v>
       </c>
       <c r="O281" s="1">
-        <v>0.22</v>
+        <v>0.19</v>
       </c>
       <c r="P281">
         <v>1</v>
       </c>
     </row>
     <row r="282" spans="1:16">
       <c r="A282" t="s">
         <v>596</v>
       </c>
       <c r="B282" t="s">
         <v>597</v>
       </c>
       <c r="C282" s="1">
-        <v>758.0</v>
+        <v>1370.0</v>
       </c>
       <c r="D282" s="1">
-        <v>453.06</v>
+        <v>294.92</v>
       </c>
       <c r="E282" s="1">
-        <v>443.65064644</v>
+        <v>254.5419854</v>
       </c>
       <c r="F282" t="s">
         <v>28</v>
       </c>
       <c r="G282">
-        <v>1.17</v>
+        <v>1.16</v>
       </c>
       <c r="H282" s="1">
-        <v>292038.68</v>
+        <v>299663.14</v>
       </c>
       <c r="I282" s="1">
-        <v>1269.16</v>
+        <v>49883.01</v>
       </c>
       <c r="J282" s="1">
-        <v>0.43458626781904</v>
+        <v>16.646361644612</v>
       </c>
       <c r="K282">
         <v>0.0</v>
       </c>
       <c r="L282">
         <v>0.0</v>
       </c>
       <c r="M282" s="1">
-        <v>293307.84</v>
+        <v>349546.15</v>
       </c>
       <c r="N282" s="1">
-        <v>293307.84</v>
+        <v>349546.15</v>
       </c>
       <c r="O282" s="1">
-        <v>0.19</v>
+        <v>0.22</v>
       </c>
       <c r="P282">
         <v>1</v>
       </c>
     </row>
     <row r="283" spans="1:16">
       <c r="A283" t="s">
         <v>598</v>
       </c>
       <c r="B283" t="s">
         <v>599</v>
       </c>
       <c r="C283" s="1">
-        <v>12770.0</v>
+        <v>8745.0</v>
       </c>
       <c r="D283" s="1">
-        <v>190.9</v>
+        <v>45.37</v>
       </c>
       <c r="E283" s="1">
-        <v>187.15461629</v>
+        <v>44.16653516</v>
       </c>
       <c r="F283" t="s">
-        <v>235</v>
+        <v>28</v>
       </c>
       <c r="G283">
-        <v>7.47</v>
+        <v>1.16</v>
       </c>
       <c r="H283" s="1">
-        <v>319841.14</v>
+        <v>334949.29</v>
       </c>
       <c r="I283" s="1">
-        <v>6352.65</v>
+        <v>8298.96</v>
       </c>
       <c r="J283" s="1">
-        <v>1.9861891437731</v>
+        <v>2.477676546202</v>
       </c>
       <c r="K283">
         <v>0.0</v>
       </c>
       <c r="L283">
         <v>0.0</v>
       </c>
       <c r="M283" s="1">
-        <v>326193.79</v>
+        <v>343248.25</v>
       </c>
       <c r="N283" s="1">
-        <v>326193.79</v>
+        <v>343248.25</v>
       </c>
       <c r="O283" s="1">
-        <v>0.21</v>
+        <v>0.22</v>
       </c>
       <c r="P283">
         <v>1</v>
       </c>
     </row>
     <row r="284" spans="1:16">
       <c r="A284" t="s">
         <v>600</v>
       </c>
       <c r="B284" t="s">
         <v>601</v>
       </c>
       <c r="C284" s="1">
-        <v>3335.0</v>
+        <v>775.0</v>
       </c>
       <c r="D284" s="1">
-        <v>126.05</v>
+        <v>446.83</v>
       </c>
       <c r="E284" s="1">
-        <v>121.93024288</v>
+        <v>443.48112258</v>
       </c>
       <c r="F284" t="s">
-        <v>8</v>
+        <v>28</v>
       </c>
       <c r="G284">
-        <v>1.0</v>
+        <v>1.16</v>
       </c>
       <c r="H284" s="1">
-        <v>406637.36</v>
+        <v>298416.49</v>
       </c>
       <c r="I284" s="1">
-        <v>13739.39</v>
+        <v>1171.06</v>
       </c>
       <c r="J284" s="1">
-        <v>3.378782018455</v>
+        <v>0.39242469476134</v>
       </c>
       <c r="K284">
         <v>0.0</v>
       </c>
       <c r="L284">
         <v>0.0</v>
       </c>
       <c r="M284" s="1">
-        <v>420376.75</v>
+        <v>299587.55</v>
       </c>
       <c r="N284" s="1">
-        <v>420376.75</v>
+        <v>299587.55</v>
       </c>
       <c r="O284" s="1">
-        <v>0.27</v>
+        <v>0.19</v>
       </c>
       <c r="P284">
         <v>1</v>
       </c>
     </row>
     <row r="285" spans="1:16">
       <c r="A285" t="s">
         <v>602</v>
       </c>
       <c r="B285" t="s">
         <v>603</v>
       </c>
       <c r="C285" s="1">
-        <v>2187.0</v>
+        <v>13052.0</v>
       </c>
       <c r="D285" s="1">
-        <v>320.31</v>
+        <v>173.4</v>
       </c>
       <c r="E285" s="1">
-        <v>331.54190215</v>
+        <v>187.29996169</v>
       </c>
       <c r="F285" t="s">
-        <v>28</v>
+        <v>235</v>
       </c>
       <c r="G285">
-        <v>1.17</v>
+        <v>7.47</v>
       </c>
       <c r="H285" s="1">
-        <v>620056.66</v>
+        <v>327157.6</v>
       </c>
       <c r="I285" s="1">
-        <v>-21758.01</v>
+        <v>-24359.79</v>
       </c>
       <c r="J285" s="1">
-        <v>-3.5090357710213</v>
+        <v>-7.4458884647644</v>
       </c>
       <c r="K285">
         <v>0.0</v>
       </c>
       <c r="L285">
         <v>0.0</v>
       </c>
       <c r="M285" s="1">
-        <v>598298.65</v>
+        <v>302797.81</v>
       </c>
       <c r="N285" s="1">
-        <v>598298.65</v>
+        <v>302797.81</v>
       </c>
       <c r="O285" s="1">
-        <v>0.39</v>
+        <v>0.19</v>
       </c>
       <c r="P285">
         <v>1</v>
       </c>
     </row>
     <row r="286" spans="1:16">
       <c r="A286" t="s">
         <v>604</v>
       </c>
       <c r="B286" t="s">
         <v>605</v>
       </c>
       <c r="C286" s="1">
-        <v>1309.0</v>
+        <v>3407.0</v>
       </c>
       <c r="D286" s="1">
-        <v>264.78</v>
+        <v>124.25</v>
       </c>
       <c r="E286" s="1">
-        <v>257.72562261</v>
+        <v>121.97407103</v>
       </c>
       <c r="F286" t="s">
-        <v>28</v>
+        <v>8</v>
       </c>
       <c r="G286">
-        <v>1.17</v>
+        <v>1.0</v>
       </c>
       <c r="H286" s="1">
-        <v>289897.55</v>
+        <v>415565.66</v>
       </c>
       <c r="I286" s="1">
-        <v>6124.16</v>
+        <v>7754.09</v>
       </c>
       <c r="J286" s="1">
-        <v>2.1125256146525</v>
+        <v>1.86591211603</v>
       </c>
       <c r="K286">
         <v>0.0</v>
       </c>
       <c r="L286">
         <v>0.0</v>
       </c>
       <c r="M286" s="1">
-        <v>296021.71</v>
+        <v>423319.75</v>
       </c>
       <c r="N286" s="1">
-        <v>296021.71</v>
+        <v>423319.75</v>
       </c>
       <c r="O286" s="1">
-        <v>0.19</v>
+        <v>0.27</v>
       </c>
       <c r="P286">
         <v>1</v>
       </c>
     </row>
     <row r="287" spans="1:16">
       <c r="A287" t="s">
         <v>606</v>
       </c>
       <c r="B287" t="s">
         <v>607</v>
       </c>
       <c r="C287" s="1">
-        <v>19543.0</v>
+        <v>2235.0</v>
       </c>
       <c r="D287" s="1">
-        <v>131.47</v>
+        <v>323.57</v>
       </c>
       <c r="E287" s="1">
-        <v>125.21902676</v>
+        <v>331.50513199</v>
       </c>
       <c r="F287" t="s">
         <v>28</v>
       </c>
       <c r="G287">
-        <v>1.17</v>
+        <v>1.16</v>
       </c>
       <c r="H287" s="1">
-        <v>2102863.51</v>
+        <v>633681.98</v>
       </c>
       <c r="I287" s="1">
-        <v>91540.73</v>
+        <v>-8040.53</v>
       </c>
       <c r="J287" s="1">
-        <v>4.353146533985</v>
+        <v>-1.2688588682923</v>
       </c>
       <c r="K287">
         <v>0.0</v>
       </c>
       <c r="L287">
         <v>0.0</v>
       </c>
       <c r="M287" s="1">
-        <v>2194404.24</v>
+        <v>625641.45</v>
       </c>
       <c r="N287" s="1">
-        <v>2194404.24</v>
+        <v>625641.45</v>
       </c>
       <c r="O287" s="1">
-        <v>1.42</v>
+        <v>0.39</v>
       </c>
       <c r="P287">
         <v>1</v>
       </c>
     </row>
     <row r="288" spans="1:16">
       <c r="A288" t="s">
         <v>608</v>
       </c>
       <c r="B288" t="s">
         <v>609</v>
       </c>
       <c r="C288" s="1">
-        <v>9512.0</v>
+        <v>1337.0</v>
       </c>
       <c r="D288" s="1">
-        <v>104.9</v>
+        <v>260.4</v>
       </c>
       <c r="E288" s="1">
-        <v>102.11500736</v>
+        <v>257.72706058</v>
       </c>
       <c r="F288" t="s">
         <v>28</v>
       </c>
       <c r="G288">
-        <v>1.17</v>
+        <v>1.16</v>
       </c>
       <c r="H288" s="1">
-        <v>832883.74</v>
+        <v>296109.31</v>
       </c>
       <c r="I288" s="1">
-        <v>19325.17</v>
+        <v>5088.72</v>
       </c>
       <c r="J288" s="1">
-        <v>2.3202722147031</v>
+        <v>1.7185275262031</v>
       </c>
       <c r="K288">
         <v>0.0</v>
       </c>
       <c r="L288">
         <v>0.0</v>
       </c>
       <c r="M288" s="1">
-        <v>852208.91</v>
+        <v>301198.03</v>
       </c>
       <c r="N288" s="1">
-        <v>852208.91</v>
+        <v>301198.03</v>
       </c>
       <c r="O288" s="1">
-        <v>0.55</v>
+        <v>0.19</v>
       </c>
       <c r="P288">
         <v>1</v>
       </c>
     </row>
     <row r="289" spans="1:16">
       <c r="A289" t="s">
         <v>610</v>
       </c>
       <c r="B289" t="s">
         <v>611</v>
       </c>
       <c r="C289" s="1">
-        <v>27352.0</v>
+        <v>19978.0</v>
       </c>
       <c r="D289" s="1">
-        <v>27.25</v>
+        <v>118.88</v>
       </c>
       <c r="E289" s="1">
-        <v>25.55922163</v>
+        <v>125.16242066</v>
       </c>
       <c r="F289" t="s">
         <v>28</v>
       </c>
       <c r="G289">
-        <v>1.17</v>
+        <v>1.16</v>
       </c>
       <c r="H289" s="1">
-        <v>600305.71</v>
+        <v>2148769.91</v>
       </c>
       <c r="I289" s="1">
-        <v>36276.26</v>
+        <v>-94107.19</v>
       </c>
       <c r="J289" s="1">
-        <v>6.0429643422849</v>
+        <v>-4.3795843176155</v>
       </c>
       <c r="K289">
         <v>0.0</v>
       </c>
       <c r="L289">
         <v>0.0</v>
       </c>
       <c r="M289" s="1">
-        <v>636581.97</v>
+        <v>2054662.72</v>
       </c>
       <c r="N289" s="1">
-        <v>636581.97</v>
+        <v>2054662.72</v>
       </c>
       <c r="O289" s="1">
-        <v>0.41</v>
+        <v>1.29</v>
       </c>
       <c r="P289">
         <v>1</v>
       </c>
     </row>
     <row r="290" spans="1:16">
       <c r="A290" t="s">
         <v>612</v>
       </c>
       <c r="B290" t="s">
         <v>613</v>
       </c>
       <c r="C290" s="1">
-        <v>2034.0</v>
+        <v>9721.0</v>
       </c>
       <c r="D290" s="1">
-        <v>152.16</v>
+        <v>99.71</v>
       </c>
       <c r="E290" s="1">
-        <v>237.06380531</v>
+        <v>102.14012653</v>
       </c>
       <c r="F290" t="s">
         <v>28</v>
       </c>
       <c r="G290">
-        <v>1.17</v>
+        <v>1.16</v>
       </c>
       <c r="H290" s="1">
-        <v>303509.32</v>
+        <v>851461.36</v>
       </c>
       <c r="I290" s="1">
-        <v>-39177.05</v>
+        <v>-12910.53</v>
       </c>
       <c r="J290" s="1">
-        <v>-12.90802206667</v>
+        <v>-1.5162790241004</v>
       </c>
       <c r="K290">
         <v>0.0</v>
       </c>
       <c r="L290">
         <v>0.0</v>
       </c>
       <c r="M290" s="1">
-        <v>264332.27</v>
+        <v>838550.83</v>
       </c>
       <c r="N290" s="1">
-        <v>264332.27</v>
+        <v>838550.83</v>
       </c>
       <c r="O290" s="1">
-        <v>0.17</v>
+        <v>0.53</v>
       </c>
       <c r="P290">
         <v>1</v>
       </c>
     </row>
     <row r="291" spans="1:16">
       <c r="A291" t="s">
         <v>614</v>
       </c>
       <c r="B291" t="s">
         <v>615</v>
       </c>
       <c r="C291" s="1">
-        <v>3216.0</v>
+        <v>27963.0</v>
       </c>
       <c r="D291" s="1">
-        <v>216.44</v>
+        <v>26.24</v>
       </c>
       <c r="E291" s="1">
-        <v>222.09292289</v>
+        <v>25.59435576</v>
       </c>
       <c r="F291" t="s">
         <v>28</v>
       </c>
       <c r="G291">
-        <v>1.17</v>
+        <v>1.16</v>
       </c>
       <c r="H291" s="1">
-        <v>616504.69</v>
+        <v>614591.05</v>
       </c>
       <c r="I291" s="1">
-        <v>-22004.08</v>
+        <v>20194.93</v>
       </c>
       <c r="J291" s="1">
-        <v>-3.5691666838739</v>
+        <v>3.2859134541579</v>
       </c>
       <c r="K291">
         <v>0.0</v>
       </c>
       <c r="L291">
         <v>0.0</v>
       </c>
       <c r="M291" s="1">
-        <v>594500.61</v>
+        <v>634785.98</v>
       </c>
       <c r="N291" s="1">
-        <v>594500.61</v>
+        <v>634785.98</v>
       </c>
       <c r="O291" s="1">
-        <v>0.39</v>
+        <v>0.4</v>
       </c>
       <c r="P291">
         <v>1</v>
       </c>
     </row>
     <row r="292" spans="1:16">
       <c r="A292" t="s">
         <v>616</v>
       </c>
       <c r="B292" t="s">
         <v>617</v>
       </c>
       <c r="C292" s="1">
-        <v>1107.0</v>
+        <v>2078.0</v>
       </c>
       <c r="D292" s="1">
-        <v>334.93</v>
+        <v>155.22</v>
       </c>
       <c r="E292" s="1">
-        <v>301.68995483</v>
+        <v>236.5468768</v>
       </c>
       <c r="F292" t="s">
         <v>28</v>
       </c>
       <c r="G292">
-        <v>1.17</v>
+        <v>1.16</v>
       </c>
       <c r="H292" s="1">
-        <v>286983.34</v>
+        <v>309356.71</v>
       </c>
       <c r="I292" s="1">
-        <v>29681.91</v>
+        <v>-30312.54</v>
       </c>
       <c r="J292" s="1">
-        <v>10.342729302684</v>
+        <v>-9.798572010932</v>
       </c>
       <c r="K292">
         <v>0.0</v>
       </c>
       <c r="L292">
         <v>0.0</v>
       </c>
       <c r="M292" s="1">
-        <v>316665.25</v>
+        <v>279044.17</v>
       </c>
       <c r="N292" s="1">
-        <v>316665.25</v>
+        <v>279044.17</v>
       </c>
       <c r="O292" s="1">
-        <v>0.21</v>
+        <v>0.18</v>
       </c>
       <c r="P292">
         <v>1</v>
       </c>
     </row>
     <row r="293" spans="1:16">
       <c r="A293" t="s">
         <v>618</v>
       </c>
       <c r="B293" t="s">
         <v>619</v>
       </c>
       <c r="C293" s="1">
-        <v>2592.0</v>
+        <v>3285.0</v>
       </c>
       <c r="D293" s="1">
-        <v>220.14</v>
+        <v>220.4</v>
       </c>
       <c r="E293" s="1">
-        <v>179.92400463</v>
+        <v>221.979793</v>
       </c>
       <c r="F293" t="s">
         <v>28</v>
       </c>
       <c r="G293">
-        <v>1.17</v>
+        <v>1.16</v>
       </c>
       <c r="H293" s="1">
-        <v>404479.44</v>
+        <v>629373.84</v>
       </c>
       <c r="I293" s="1">
-        <v>82861.28</v>
+        <v>-3009.97</v>
       </c>
       <c r="J293" s="1">
-        <v>20.485906527165</v>
+        <v>-0.47824834918464</v>
       </c>
       <c r="K293">
         <v>0.0</v>
       </c>
       <c r="L293">
         <v>0.0</v>
       </c>
       <c r="M293" s="1">
-        <v>487340.72</v>
+        <v>626363.87</v>
       </c>
       <c r="N293" s="1">
-        <v>487340.72</v>
+        <v>626363.87</v>
       </c>
       <c r="O293" s="1">
-        <v>0.32</v>
+        <v>0.39</v>
       </c>
       <c r="P293">
         <v>1</v>
       </c>
     </row>
     <row r="294" spans="1:16">
       <c r="A294" t="s">
         <v>620</v>
       </c>
       <c r="B294" t="s">
         <v>621</v>
       </c>
       <c r="C294" s="1">
-        <v>1153.0</v>
+        <v>1131.0</v>
       </c>
       <c r="D294" s="1">
-        <v>494.09</v>
+        <v>365.36</v>
       </c>
       <c r="E294" s="1">
-        <v>206.20458803</v>
+        <v>302.75183908</v>
       </c>
       <c r="F294" t="s">
         <v>28</v>
       </c>
       <c r="G294">
-        <v>1.17</v>
+        <v>1.16</v>
       </c>
       <c r="H294" s="1">
-        <v>203656.18</v>
+        <v>294246.99</v>
       </c>
       <c r="I294" s="1">
-        <v>282901.25</v>
+        <v>63242.55</v>
       </c>
       <c r="J294" s="1">
-        <v>138.91120318568</v>
+        <v>21.49301510272</v>
       </c>
       <c r="K294">
         <v>0.0</v>
       </c>
       <c r="L294">
         <v>0.0</v>
       </c>
       <c r="M294" s="1">
-        <v>486557.43</v>
+        <v>357489.54</v>
       </c>
       <c r="N294" s="1">
-        <v>486557.43</v>
+        <v>357489.54</v>
       </c>
       <c r="O294" s="1">
-        <v>0.32</v>
+        <v>0.22</v>
       </c>
       <c r="P294">
         <v>1</v>
       </c>
     </row>
     <row r="295" spans="1:16">
       <c r="A295" t="s">
         <v>622</v>
       </c>
       <c r="B295" t="s">
         <v>623</v>
       </c>
       <c r="C295" s="1">
-        <v>12222.0</v>
+        <v>2649.0</v>
       </c>
       <c r="D295" s="1">
-        <v>35.57</v>
+        <v>206.93</v>
       </c>
       <c r="E295" s="1">
-        <v>37.58986663</v>
+        <v>180.65974707</v>
       </c>
       <c r="F295" t="s">
-        <v>183</v>
+        <v>28</v>
       </c>
       <c r="G295">
-        <v>1.61</v>
+        <v>1.16</v>
       </c>
       <c r="H295" s="1">
-        <v>269656.37</v>
+        <v>414983.57</v>
       </c>
       <c r="I295" s="1">
-        <v>-186.0</v>
+        <v>59242.2</v>
       </c>
       <c r="J295" s="1">
-        <v>-0.068976675759597</v>
+        <v>14.275794099511</v>
       </c>
       <c r="K295">
         <v>0.0</v>
       </c>
       <c r="L295">
         <v>0.0</v>
       </c>
       <c r="M295" s="1">
-        <v>269470.37</v>
+        <v>474225.77</v>
       </c>
       <c r="N295" s="1">
-        <v>269470.37</v>
+        <v>474225.77</v>
       </c>
       <c r="O295" s="1">
-        <v>0.17</v>
+        <v>0.3</v>
       </c>
       <c r="P295">
         <v>1</v>
       </c>
     </row>
     <row r="296" spans="1:16">
       <c r="A296" t="s">
         <v>624</v>
       </c>
       <c r="B296" t="s">
         <v>625</v>
       </c>
       <c r="C296" s="1">
-        <v>2521.0</v>
+        <v>1178.0</v>
       </c>
       <c r="D296" s="1">
-        <v>194.83</v>
+        <v>511.72</v>
       </c>
       <c r="E296" s="1">
-        <v>160.80348671</v>
+        <v>212.22072156</v>
       </c>
       <c r="F296" t="s">
-        <v>51</v>
+        <v>28</v>
       </c>
       <c r="G296">
-        <v>1.6</v>
+        <v>1.16</v>
       </c>
       <c r="H296" s="1">
-        <v>252494.09</v>
+        <v>214191.41</v>
       </c>
       <c r="I296" s="1">
-        <v>53604.89</v>
+        <v>307312.32</v>
       </c>
       <c r="J296" s="1">
-        <v>21.230156317718</v>
+        <v>143.47555767993</v>
       </c>
       <c r="K296">
         <v>0.0</v>
       </c>
       <c r="L296">
         <v>0.0</v>
       </c>
       <c r="M296" s="1">
-        <v>306098.98</v>
+        <v>521503.73</v>
       </c>
       <c r="N296" s="1">
-        <v>306098.98</v>
+        <v>521503.73</v>
       </c>
       <c r="O296" s="1">
-        <v>0.2</v>
+        <v>0.33</v>
       </c>
       <c r="P296">
         <v>1</v>
       </c>
     </row>
     <row r="297" spans="1:16">
       <c r="A297" t="s">
         <v>626</v>
       </c>
       <c r="B297" t="s">
         <v>627</v>
       </c>
       <c r="C297" s="1">
-        <v>441.0</v>
+        <v>12493.0</v>
       </c>
       <c r="D297" s="1">
-        <v>1252.85</v>
+        <v>34.81</v>
       </c>
       <c r="E297" s="1">
-        <v>1049.56399093</v>
+        <v>37.56352197</v>
       </c>
       <c r="F297" t="s">
-        <v>28</v>
+        <v>183</v>
       </c>
       <c r="G297">
-        <v>1.17</v>
+        <v>1.63</v>
       </c>
       <c r="H297" s="1">
-        <v>398701.75</v>
+        <v>275717.76</v>
       </c>
       <c r="I297" s="1">
-        <v>73183.5</v>
+        <v>-9311.65</v>
       </c>
       <c r="J297" s="1">
-        <v>18.355449907105</v>
+        <v>-3.3772398266981</v>
       </c>
       <c r="K297">
         <v>0.0</v>
       </c>
       <c r="L297">
         <v>0.0</v>
       </c>
       <c r="M297" s="1">
-        <v>471885.25</v>
+        <v>266406.11</v>
       </c>
       <c r="N297" s="1">
-        <v>471885.25</v>
+        <v>266406.11</v>
       </c>
       <c r="O297" s="1">
-        <v>0.31</v>
+        <v>0.17</v>
       </c>
       <c r="P297">
         <v>1</v>
       </c>
     </row>
     <row r="298" spans="1:16">
       <c r="A298" t="s">
         <v>628</v>
       </c>
       <c r="B298" t="s">
         <v>629</v>
       </c>
       <c r="C298" s="1">
-        <v>2744.0</v>
+        <v>2575.0</v>
       </c>
       <c r="D298" s="1">
-        <v>109.01</v>
+        <v>161.89</v>
       </c>
       <c r="E298" s="1">
-        <v>128.98759111</v>
+        <v>161.15627184</v>
       </c>
       <c r="F298" t="s">
-        <v>28</v>
+        <v>51</v>
       </c>
       <c r="G298">
-        <v>1.17</v>
+        <v>1.61</v>
       </c>
       <c r="H298" s="1">
-        <v>308680.92</v>
+        <v>258488.09</v>
       </c>
       <c r="I298" s="1">
-        <v>-53205.46</v>
+        <v>644.59</v>
       </c>
       <c r="J298" s="1">
-        <v>-17.236394137999</v>
+        <v>0.24936932297345</v>
       </c>
       <c r="K298">
         <v>0.0</v>
       </c>
       <c r="L298">
         <v>0.0</v>
       </c>
       <c r="M298" s="1">
-        <v>255475.46</v>
+        <v>259132.68</v>
       </c>
       <c r="N298" s="1">
-        <v>255475.46</v>
+        <v>259132.68</v>
       </c>
       <c r="O298" s="1">
-        <v>0.17</v>
+        <v>0.16</v>
       </c>
       <c r="P298">
         <v>1</v>
       </c>
     </row>
     <row r="299" spans="1:16">
       <c r="A299" t="s">
         <v>630</v>
       </c>
       <c r="B299" t="s">
         <v>631</v>
       </c>
       <c r="C299" s="1">
-        <v>2800.0</v>
+        <v>451.0</v>
       </c>
       <c r="D299" s="1">
-        <v>74.34</v>
+        <v>1300.01</v>
       </c>
       <c r="E299" s="1">
-        <v>132.21655357</v>
+        <v>1053.77971175</v>
       </c>
       <c r="F299" t="s">
         <v>28</v>
       </c>
       <c r="G299">
-        <v>1.17</v>
+        <v>1.16</v>
       </c>
       <c r="H299" s="1">
-        <v>323272.92</v>
+        <v>409373.54</v>
       </c>
       <c r="I299" s="1">
-        <v>-145494.38</v>
+        <v>97854.17</v>
       </c>
       <c r="J299" s="1">
-        <v>-45.006671143379</v>
+        <v>23.903393951646</v>
       </c>
       <c r="K299">
         <v>0.0</v>
       </c>
       <c r="L299">
         <v>0.0</v>
       </c>
       <c r="M299" s="1">
-        <v>177778.54</v>
+        <v>507227.71</v>
       </c>
       <c r="N299" s="1">
-        <v>177778.54</v>
+        <v>507227.71</v>
       </c>
       <c r="O299" s="1">
-        <v>0.12</v>
+        <v>0.32</v>
       </c>
       <c r="P299">
         <v>1</v>
       </c>
     </row>
     <row r="300" spans="1:16">
       <c r="A300" t="s">
         <v>632</v>
       </c>
       <c r="B300" t="s">
         <v>633</v>
       </c>
       <c r="C300" s="1">
-        <v>547.0</v>
+        <v>2804.0</v>
       </c>
       <c r="D300" s="1">
-        <v>563.0</v>
+        <v>109.94</v>
       </c>
       <c r="E300" s="1">
-        <v>555.05606947</v>
+        <v>128.55506063</v>
       </c>
       <c r="F300" t="s">
-        <v>31</v>
+        <v>28</v>
       </c>
       <c r="G300">
-        <v>0.92</v>
+        <v>1.16</v>
       </c>
       <c r="H300" s="1">
-        <v>328217.96</v>
+        <v>314297.47</v>
       </c>
       <c r="I300" s="1">
-        <v>7892.27</v>
+        <v>-47603.33</v>
       </c>
       <c r="J300" s="1">
-        <v>2.404582003983</v>
+        <v>-15.145947563625</v>
       </c>
       <c r="K300">
         <v>0.0</v>
       </c>
       <c r="L300">
         <v>0.0</v>
       </c>
       <c r="M300" s="1">
-        <v>336110.23</v>
+        <v>266694.14</v>
       </c>
       <c r="N300" s="1">
-        <v>336110.23</v>
+        <v>266694.14</v>
       </c>
       <c r="O300" s="1">
-        <v>0.22</v>
+        <v>0.17</v>
       </c>
       <c r="P300">
         <v>1</v>
       </c>
     </row>
     <row r="301" spans="1:16">
       <c r="A301" t="s">
         <v>634</v>
       </c>
       <c r="B301" t="s">
         <v>635</v>
       </c>
       <c r="C301" s="1">
-        <v>322.0001</v>
+        <v>2861.0</v>
       </c>
       <c r="D301" s="1">
-        <v>1074.74</v>
+        <v>79.44</v>
       </c>
       <c r="E301" s="1">
-        <v>1073.95684039</v>
+        <v>131.09010835</v>
       </c>
       <c r="F301" t="s">
+        <v>28</v>
+      </c>
+      <c r="G301">
+        <v>1.16</v>
+      </c>
+      <c r="H301" s="1">
+        <v>327440.58</v>
+      </c>
+      <c r="I301" s="1">
+        <v>-130816.44</v>
+      </c>
+      <c r="J301" s="1">
+        <v>-39.951199695529</v>
+      </c>
+      <c r="K301">
+        <v>0.0</v>
+      </c>
+      <c r="L301">
+        <v>0.0</v>
+      </c>
+      <c r="M301" s="1">
+        <v>196624.14</v>
+      </c>
+      <c r="N301" s="1">
+        <v>196624.14</v>
+      </c>
+      <c r="O301" s="1">
+        <v>0.12</v>
+      </c>
+      <c r="P301">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="302" spans="1:16">
+      <c r="A302" t="s">
+        <v>636</v>
+      </c>
+      <c r="B302" t="s">
+        <v>637</v>
+      </c>
+      <c r="C302" s="1">
+        <v>559.0</v>
+      </c>
+      <c r="D302" s="1">
+        <v>550.2</v>
+      </c>
+      <c r="E302" s="1">
+        <v>555.35325581</v>
+      </c>
+      <c r="F302" t="s">
+        <v>31</v>
+      </c>
+      <c r="G302">
+        <v>0.92</v>
+      </c>
+      <c r="H302" s="1">
+        <v>335688.54</v>
+      </c>
+      <c r="I302" s="1">
+        <v>-635.65</v>
+      </c>
+      <c r="J302" s="1">
+        <v>-0.18935707486469</v>
+      </c>
+      <c r="K302">
+        <v>0.0</v>
+      </c>
+      <c r="L302">
+        <v>0.0</v>
+      </c>
+      <c r="M302" s="1">
+        <v>335052.89</v>
+      </c>
+      <c r="N302" s="1">
+        <v>335052.89</v>
+      </c>
+      <c r="O302" s="1">
+        <v>0.21</v>
+      </c>
+      <c r="P302">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="303" spans="1:16">
+      <c r="A303" t="s">
+        <v>638</v>
+      </c>
+      <c r="B303" t="s">
+        <v>639</v>
+      </c>
+      <c r="C303" s="1">
+        <v>451.0001</v>
+      </c>
+      <c r="D303" s="1">
+        <v>1076.23</v>
+      </c>
+      <c r="E303" s="1">
+        <v>1076.00572594</v>
+      </c>
+      <c r="F303" t="s">
         <v>8</v>
       </c>
-      <c r="G301">
+      <c r="G303">
         <v>1.0</v>
       </c>
-      <c r="H301" s="1">
-[...23 lines deleted...]
-      <c r="P301">
+      <c r="H303" s="1">
+        <v>485278.69</v>
+      </c>
+      <c r="I303" s="1">
+        <v>101.15</v>
+      </c>
+      <c r="J303" s="1">
+        <v>0.020843692930345</v>
+      </c>
+      <c r="K303">
+        <v>0.0</v>
+      </c>
+      <c r="L303">
+        <v>0.0</v>
+      </c>
+      <c r="M303" s="1">
+        <v>485379.84</v>
+      </c>
+      <c r="N303" s="1">
+        <v>485379.84</v>
+      </c>
+      <c r="O303" s="1">
+        <v>0.3</v>
+      </c>
+      <c r="P303">
         <v>1</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>