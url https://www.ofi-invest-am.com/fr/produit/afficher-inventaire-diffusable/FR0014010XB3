--- v3 (2026-09-05)
+++ v4 (2026-09-28)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="1" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Répartition" sheetId="1" r:id="rId4"/>
     <sheet name="Valorisation" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="640">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="638">
   <si>
     <t>Type Part</t>
   </si>
   <si>
     <t>CodeIsin</t>
   </si>
   <si>
     <t>Parts</t>
   </si>
   <si>
     <t>Vl</t>
   </si>
   <si>
     <t>Devise</t>
   </si>
   <si>
     <t>Actif net</t>
   </si>
   <si>
     <t>RC</t>
   </si>
   <si>
     <t>FR001400I5F3</t>
   </si>
   <si>
@@ -1120,56 +1120,50 @@
   <si>
     <t>CH0013841017</t>
   </si>
   <si>
     <t>LONZA GROUP NOM.</t>
   </si>
   <si>
     <t>FR0000120321</t>
   </si>
   <si>
     <t>L'OREAL</t>
   </si>
   <si>
     <t>US5486611073</t>
   </si>
   <si>
     <t>LOWE'S COS INC</t>
   </si>
   <si>
     <t>CA5503711080</t>
   </si>
   <si>
     <t>LUNDIN GOLD INC</t>
   </si>
   <si>
-    <t>CA5504281067</t>
-[...4 lines deleted...]
-  <si>
     <t>FR0000121014</t>
   </si>
   <si>
     <t>LVMH MOET HENNE</t>
   </si>
   <si>
     <t>CA56501R1064</t>
   </si>
   <si>
     <t>MANULIFE FINANCIAL</t>
   </si>
   <si>
     <t>US5719032022</t>
   </si>
   <si>
     <t>MARRIOTT INTL-A</t>
   </si>
   <si>
     <t>US5717481023</t>
   </si>
   <si>
     <t>MARSH &amp; MCLENNAN</t>
   </si>
   <si>
     <t>US5738741041</t>
@@ -1783,51 +1777,51 @@
   <si>
     <t>TWILIO INC - A</t>
   </si>
   <si>
     <t>US90353T1007</t>
   </si>
   <si>
     <t>UBER TECHNOLOGIE</t>
   </si>
   <si>
     <t>IT0005239360</t>
   </si>
   <si>
     <t>UNICREDIT SPA</t>
   </si>
   <si>
     <t>GB00BVZK7T90</t>
   </si>
   <si>
     <t>UNILEVER PLC</t>
   </si>
   <si>
     <t>NL00150742T2</t>
   </si>
   <si>
-    <t>UNILEVER RTS</t>
+    <t>UNILEVER RTS 12-49</t>
   </si>
   <si>
     <t>BE0003739530</t>
   </si>
   <si>
     <t>UNION CHIM BELGE</t>
   </si>
   <si>
     <t>US9113631090</t>
   </si>
   <si>
     <t>UNITED RENTALS</t>
   </si>
   <si>
     <t>FI0009005987</t>
   </si>
   <si>
     <t>UPM-KYMMENE OYJ</t>
   </si>
   <si>
     <t>US92343E1029</t>
   </si>
   <si>
     <t>VERISIGN INC</t>
   </si>
@@ -2286,15332 +2280,15282 @@
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:N3"/>
+  <dimension ref="A1:Z3"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="C3" sqref="C3"/>
+      <selection activeCell="B3" sqref="B3"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="11.711" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="15.282" bestFit="true" customWidth="true" style="0"/>
-    <col min="3" max="3" width="15.282" bestFit="true" customWidth="true" style="0"/>
-[...2 lines deleted...]
-    <col min="9" max="9" width="8.141" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="8.141" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="8.141" bestFit="true" customWidth="true" style="0"/>
+    <col min="8" max="8" width="8.141" bestFit="true" customWidth="true" style="0"/>
+    <col min="9" max="9" width="9.10" bestFit="true" style="0"/>
     <col min="13" max="13" width="9.10" bestFit="true" style="0"/>
     <col min="14" max="14" width="9.10" bestFit="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:14">
+    <row r="1" spans="1:26">
       <c r="A1" t="s">
+        <v>1</v>
+      </c>
+      <c r="B1" t="s">
+        <v>2</v>
+      </c>
+      <c r="C1" t="s">
+        <v>3</v>
+      </c>
+      <c r="D1" t="s">
+        <v>4</v>
+      </c>
+      <c r="E1" t="s">
+        <v>5</v>
+      </c>
+      <c r="F1" t="s">
+        <v>4</v>
+      </c>
+      <c r="G1" t="s">
+        <v>5</v>
+      </c>
+      <c r="H1" t="s">
+        <v>4</v>
+      </c>
+      <c r="Z1" t="s">
         <v>0</v>
       </c>
-      <c r="B1" t="s">
-[...24 lines deleted...]
-    <row r="2" spans="1:14">
+    </row>
+    <row r="2" spans="1:26">
       <c r="A2" t="s">
+        <v>7</v>
+      </c>
+      <c r="B2" s="1">
+        <v>1037724.553</v>
+      </c>
+      <c r="C2">
+        <v>152.7</v>
+      </c>
+      <c r="D2" t="s">
+        <v>8</v>
+      </c>
+      <c r="E2">
+        <v>158467738.89</v>
+      </c>
+      <c r="F2" t="s">
+        <v>8</v>
+      </c>
+      <c r="G2">
+        <v>158467738.89</v>
+      </c>
+      <c r="H2" t="s">
+        <v>8</v>
+      </c>
+      <c r="Z2" t="s">
         <v>6</v>
       </c>
-      <c r="B2" t="s">
-[...8 lines deleted...]
-      <c r="E2" t="s">
+    </row>
+    <row r="3" spans="1:26">
+      <c r="A3" t="s">
+        <v>10</v>
+      </c>
+      <c r="B3" s="1">
+        <v>32239.0</v>
+      </c>
+      <c r="C3">
+        <v>111.44</v>
+      </c>
+      <c r="D3" t="s">
         <v>8</v>
       </c>
-      <c r="F2">
-[...2 lines deleted...]
-      <c r="G2" t="s">
+      <c r="E3">
+        <v>3592852.2</v>
+      </c>
+      <c r="F3" t="s">
         <v>8</v>
       </c>
-      <c r="H2">
-[...2 lines deleted...]
-      <c r="I2" t="s">
+      <c r="G3">
+        <v>3592852.2</v>
+      </c>
+      <c r="H3" t="s">
         <v>8</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A3" t="s">
+      <c r="Z3" t="s">
         <v>9</v>
-      </c>
-[...22 lines deleted...]
-        <v>8</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:P303"/>
+  <dimension ref="A1:Z302"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="O303" sqref="O303"/>
+      <selection activeCell="N302" sqref="N302"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
-    <row r="1" spans="1:16">
+    <row r="1" spans="1:26">
       <c r="A1" t="s">
+        <v>12</v>
+      </c>
+      <c r="B1" t="s">
+        <v>13</v>
+      </c>
+      <c r="C1" t="s">
+        <v>14</v>
+      </c>
+      <c r="D1" t="s">
+        <v>15</v>
+      </c>
+      <c r="E1" t="s">
+        <v>4</v>
+      </c>
+      <c r="F1" t="s">
+        <v>16</v>
+      </c>
+      <c r="G1" t="s">
+        <v>17</v>
+      </c>
+      <c r="H1" t="s">
+        <v>18</v>
+      </c>
+      <c r="I1" t="s">
+        <v>19</v>
+      </c>
+      <c r="J1" t="s">
+        <v>20</v>
+      </c>
+      <c r="K1" t="s">
+        <v>21</v>
+      </c>
+      <c r="L1" t="s">
+        <v>22</v>
+      </c>
+      <c r="M1" t="s">
+        <v>23</v>
+      </c>
+      <c r="N1" t="s">
+        <v>24</v>
+      </c>
+      <c r="O1" t="s">
+        <v>25</v>
+      </c>
+      <c r="Z1" t="s">
         <v>11</v>
       </c>
-      <c r="B1" t="s">
-[...45 lines deleted...]
-    <row r="2" spans="1:16">
+    </row>
+    <row r="2" spans="1:26">
       <c r="A2" t="s">
+        <v>27</v>
+      </c>
+      <c r="B2" s="1">
+        <v>2386.0</v>
+      </c>
+      <c r="C2" s="1">
+        <v>164.01</v>
+      </c>
+      <c r="D2" s="1">
+        <v>149.82386002</v>
+      </c>
+      <c r="E2" t="s">
+        <v>28</v>
+      </c>
+      <c r="F2">
+        <v>1.14</v>
+      </c>
+      <c r="G2" s="1">
+        <v>310685.51</v>
+      </c>
+      <c r="H2" s="1">
+        <v>32735.17</v>
+      </c>
+      <c r="I2" s="1">
+        <v>10.536432806281</v>
+      </c>
+      <c r="J2">
+        <v>0.0</v>
+      </c>
+      <c r="K2">
+        <v>0.0</v>
+      </c>
+      <c r="L2" s="1">
+        <v>343420.68</v>
+      </c>
+      <c r="M2" s="1">
+        <v>343420.68</v>
+      </c>
+      <c r="N2" s="1">
+        <v>0.21</v>
+      </c>
+      <c r="O2">
+        <v>1</v>
+      </c>
+      <c r="Z2" t="s">
         <v>26</v>
       </c>
-      <c r="B2" t="s">
-[...38 lines deleted...]
-      <c r="O2" s="1">
+    </row>
+    <row r="3" spans="1:26">
+      <c r="A3" t="s">
+        <v>30</v>
+      </c>
+      <c r="B3" s="1">
+        <v>8095.0</v>
+      </c>
+      <c r="C3" s="1">
+        <v>84.52</v>
+      </c>
+      <c r="D3" s="1">
+        <v>62.82468684</v>
+      </c>
+      <c r="E3" t="s">
+        <v>31</v>
+      </c>
+      <c r="F3">
+        <v>0.92</v>
+      </c>
+      <c r="G3" s="1">
+        <v>551242.38</v>
+      </c>
+      <c r="H3" s="1">
+        <v>190868.8</v>
+      </c>
+      <c r="I3" s="1">
+        <v>34.625204252257</v>
+      </c>
+      <c r="J3">
+        <v>0.0</v>
+      </c>
+      <c r="K3">
+        <v>0.0</v>
+      </c>
+      <c r="L3" s="1">
+        <v>742111.18</v>
+      </c>
+      <c r="M3" s="1">
+        <v>742111.18</v>
+      </c>
+      <c r="N3" s="1">
+        <v>0.46</v>
+      </c>
+      <c r="O3">
+        <v>1</v>
+      </c>
+      <c r="Z3" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="4" spans="1:26">
+      <c r="A4" t="s">
+        <v>33</v>
+      </c>
+      <c r="B4" s="1">
+        <v>5513.0</v>
+      </c>
+      <c r="C4" s="1">
+        <v>94.12</v>
+      </c>
+      <c r="D4" s="1">
+        <v>113.55852893</v>
+      </c>
+      <c r="E4" t="s">
+        <v>28</v>
+      </c>
+      <c r="F4">
+        <v>1.14</v>
+      </c>
+      <c r="G4" s="1">
+        <v>536423.15</v>
+      </c>
+      <c r="H4" s="1">
+        <v>-81062.41</v>
+      </c>
+      <c r="I4" s="1">
+        <v>-15.111653924705</v>
+      </c>
+      <c r="J4">
+        <v>0.0</v>
+      </c>
+      <c r="K4">
+        <v>0.0</v>
+      </c>
+      <c r="L4" s="1">
+        <v>455360.74</v>
+      </c>
+      <c r="M4" s="1">
+        <v>455360.74</v>
+      </c>
+      <c r="N4" s="1">
+        <v>0.28</v>
+      </c>
+      <c r="O4">
+        <v>1</v>
+      </c>
+      <c r="Z4" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="5" spans="1:26">
+      <c r="A5" t="s">
+        <v>35</v>
+      </c>
+      <c r="B5" s="1">
+        <v>5565.0</v>
+      </c>
+      <c r="C5" s="1">
+        <v>253.35</v>
+      </c>
+      <c r="D5" s="1">
+        <v>223.13010243</v>
+      </c>
+      <c r="E5" t="s">
+        <v>28</v>
+      </c>
+      <c r="F5">
+        <v>1.14</v>
+      </c>
+      <c r="G5" s="1">
+        <v>1064253.27</v>
+      </c>
+      <c r="H5" s="1">
+        <v>173037.43</v>
+      </c>
+      <c r="I5" s="1">
+        <v>16.259046119727</v>
+      </c>
+      <c r="J5">
+        <v>0.0</v>
+      </c>
+      <c r="K5">
+        <v>0.0</v>
+      </c>
+      <c r="L5" s="1">
+        <v>1237290.7</v>
+      </c>
+      <c r="M5" s="1">
+        <v>1237290.7</v>
+      </c>
+      <c r="N5" s="1">
+        <v>0.76</v>
+      </c>
+      <c r="O5">
+        <v>1</v>
+      </c>
+      <c r="Z5" t="s">
+        <v>34</v>
+      </c>
+    </row>
+    <row r="6" spans="1:26">
+      <c r="A6" t="s">
+        <v>37</v>
+      </c>
+      <c r="B6" s="1">
+        <v>1762.0</v>
+      </c>
+      <c r="C6" s="1">
+        <v>128.98</v>
+      </c>
+      <c r="D6" s="1">
+        <v>229.54534052</v>
+      </c>
+      <c r="E6" t="s">
+        <v>28</v>
+      </c>
+      <c r="F6">
+        <v>1.14</v>
+      </c>
+      <c r="G6" s="1">
+        <v>352109.96</v>
+      </c>
+      <c r="H6" s="1">
+        <v>-152669.19</v>
+      </c>
+      <c r="I6" s="1">
+        <v>-43.358384409234</v>
+      </c>
+      <c r="J6">
+        <v>0.0</v>
+      </c>
+      <c r="K6">
+        <v>0.0</v>
+      </c>
+      <c r="L6" s="1">
+        <v>199440.77</v>
+      </c>
+      <c r="M6" s="1">
+        <v>199440.77</v>
+      </c>
+      <c r="N6" s="1">
+        <v>0.12</v>
+      </c>
+      <c r="O6">
+        <v>1</v>
+      </c>
+      <c r="Z6" t="s">
+        <v>36</v>
+      </c>
+    </row>
+    <row r="7" spans="1:26">
+      <c r="A7" t="s">
+        <v>39</v>
+      </c>
+      <c r="B7" s="1">
+        <v>1581.0</v>
+      </c>
+      <c r="C7" s="1">
+        <v>269.4</v>
+      </c>
+      <c r="D7" s="1">
+        <v>232.62211259</v>
+      </c>
+      <c r="E7" t="s">
+        <v>8</v>
+      </c>
+      <c r="F7">
+        <v>1.0</v>
+      </c>
+      <c r="G7" s="1">
+        <v>367775.56</v>
+      </c>
+      <c r="H7" s="1">
+        <v>58145.84</v>
+      </c>
+      <c r="I7" s="1">
+        <v>15.810142468412</v>
+      </c>
+      <c r="J7">
+        <v>0.0</v>
+      </c>
+      <c r="K7">
+        <v>0.0</v>
+      </c>
+      <c r="L7" s="1">
+        <v>425921.4</v>
+      </c>
+      <c r="M7" s="1">
+        <v>425921.4</v>
+      </c>
+      <c r="N7" s="1">
+        <v>0.26</v>
+      </c>
+      <c r="O7">
+        <v>1</v>
+      </c>
+      <c r="Z7" t="s">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="8" spans="1:26">
+      <c r="A8" t="s">
+        <v>41</v>
+      </c>
+      <c r="B8" s="1">
+        <v>2086.0</v>
+      </c>
+      <c r="C8" s="1">
+        <v>202.73</v>
+      </c>
+      <c r="D8" s="1">
+        <v>279.70674976</v>
+      </c>
+      <c r="E8" t="s">
+        <v>28</v>
+      </c>
+      <c r="F8">
+        <v>1.14</v>
+      </c>
+      <c r="G8" s="1">
+        <v>506612.51</v>
+      </c>
+      <c r="H8" s="1">
+        <v>-135489.4</v>
+      </c>
+      <c r="I8" s="1">
+        <v>-26.744187584314</v>
+      </c>
+      <c r="J8">
+        <v>0.0</v>
+      </c>
+      <c r="K8">
+        <v>0.0</v>
+      </c>
+      <c r="L8" s="1">
+        <v>371123.11</v>
+      </c>
+      <c r="M8" s="1">
+        <v>371123.11</v>
+      </c>
+      <c r="N8" s="1">
+        <v>0.23</v>
+      </c>
+      <c r="O8">
+        <v>1</v>
+      </c>
+      <c r="Z8" t="s">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="9" spans="1:26">
+      <c r="A9" t="s">
+        <v>43</v>
+      </c>
+      <c r="B9" s="1">
+        <v>4024.0</v>
+      </c>
+      <c r="C9" s="1">
+        <v>521.58</v>
+      </c>
+      <c r="D9" s="1">
+        <v>225.85577038</v>
+      </c>
+      <c r="E9" t="s">
+        <v>28</v>
+      </c>
+      <c r="F9">
+        <v>1.14</v>
+      </c>
+      <c r="G9" s="1">
+        <v>783006.2</v>
+      </c>
+      <c r="H9" s="1">
+        <v>1058887.54</v>
+      </c>
+      <c r="I9" s="1">
+        <v>135.23360862277</v>
+      </c>
+      <c r="J9">
+        <v>0.0</v>
+      </c>
+      <c r="K9">
+        <v>0.0</v>
+      </c>
+      <c r="L9" s="1">
+        <v>1841893.74</v>
+      </c>
+      <c r="M9" s="1">
+        <v>1841893.74</v>
+      </c>
+      <c r="N9" s="1">
+        <v>1.14</v>
+      </c>
+      <c r="O9">
+        <v>1</v>
+      </c>
+      <c r="Z9" t="s">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="10" spans="1:26">
+      <c r="A10" t="s">
+        <v>45</v>
+      </c>
+      <c r="B10" s="1">
+        <v>2864.0</v>
+      </c>
+      <c r="C10" s="1">
+        <v>32440.0</v>
+      </c>
+      <c r="D10" s="1">
+        <v>19207.82751397</v>
+      </c>
+      <c r="E10" t="s">
+        <v>46</v>
+      </c>
+      <c r="F10">
+        <v>184.3</v>
+      </c>
+      <c r="G10" s="1">
+        <v>304148.91</v>
+      </c>
+      <c r="H10" s="1">
+        <v>199972.89</v>
+      </c>
+      <c r="I10" s="1">
+        <v>65.748350043405</v>
+      </c>
+      <c r="J10">
+        <v>0.0</v>
+      </c>
+      <c r="K10">
+        <v>0.0</v>
+      </c>
+      <c r="L10" s="1">
+        <v>504121.8</v>
+      </c>
+      <c r="M10" s="1">
+        <v>504121.8</v>
+      </c>
+      <c r="N10" s="1">
+        <v>0.31</v>
+      </c>
+      <c r="O10">
+        <v>1</v>
+      </c>
+      <c r="Z10" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="11" spans="1:26">
+      <c r="A11" t="s">
+        <v>48</v>
+      </c>
+      <c r="B11" s="1">
+        <v>3189.0</v>
+      </c>
+      <c r="C11" s="1">
+        <v>120.15</v>
+      </c>
+      <c r="D11" s="1">
+        <v>108.86301035</v>
+      </c>
+      <c r="E11" t="s">
+        <v>28</v>
+      </c>
+      <c r="F11">
+        <v>1.14</v>
+      </c>
+      <c r="G11" s="1">
+        <v>301346.96</v>
+      </c>
+      <c r="H11" s="1">
+        <v>34904.33</v>
+      </c>
+      <c r="I11" s="1">
+        <v>11.582771566702</v>
+      </c>
+      <c r="J11">
+        <v>0.0</v>
+      </c>
+      <c r="K11">
+        <v>0.0</v>
+      </c>
+      <c r="L11" s="1">
+        <v>336251.29</v>
+      </c>
+      <c r="M11" s="1">
+        <v>336251.29</v>
+      </c>
+      <c r="N11" s="1">
+        <v>0.21</v>
+      </c>
+      <c r="O11">
+        <v>1</v>
+      </c>
+      <c r="Z11" t="s">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="12" spans="1:26">
+      <c r="A12" t="s">
+        <v>50</v>
+      </c>
+      <c r="B12" s="1">
+        <v>1738.0</v>
+      </c>
+      <c r="C12" s="1">
+        <v>223.07</v>
+      </c>
+      <c r="D12" s="1">
+        <v>234.81504603</v>
+      </c>
+      <c r="E12" t="s">
+        <v>51</v>
+      </c>
+      <c r="F12">
+        <v>1.62</v>
+      </c>
+      <c r="G12" s="1">
+        <v>255141.41</v>
+      </c>
+      <c r="H12" s="1">
+        <v>-15527.28</v>
+      </c>
+      <c r="I12" s="1">
+        <v>-6.0857545625385</v>
+      </c>
+      <c r="J12">
+        <v>0.0</v>
+      </c>
+      <c r="K12">
+        <v>0.0</v>
+      </c>
+      <c r="L12" s="1">
+        <v>239614.13</v>
+      </c>
+      <c r="M12" s="1">
+        <v>239614.13</v>
+      </c>
+      <c r="N12" s="1">
+        <v>0.15</v>
+      </c>
+      <c r="O12">
+        <v>1</v>
+      </c>
+      <c r="Z12" t="s">
+        <v>49</v>
+      </c>
+    </row>
+    <row r="13" spans="1:26">
+      <c r="A13" t="s">
+        <v>53</v>
+      </c>
+      <c r="B13" s="1">
+        <v>44802.0</v>
+      </c>
+      <c r="C13" s="1">
+        <v>70.8</v>
+      </c>
+      <c r="D13" s="1">
+        <v>77.60416321</v>
+      </c>
+      <c r="E13" t="s">
+        <v>54</v>
+      </c>
+      <c r="F13">
+        <v>8.94</v>
+      </c>
+      <c r="G13" s="1">
+        <v>386330.62</v>
+      </c>
+      <c r="H13" s="1">
+        <v>-31350.11</v>
+      </c>
+      <c r="I13" s="1">
+        <v>-8.1148395641019</v>
+      </c>
+      <c r="J13">
+        <v>0.0</v>
+      </c>
+      <c r="K13">
+        <v>0.0</v>
+      </c>
+      <c r="L13" s="1">
+        <v>354980.51</v>
+      </c>
+      <c r="M13" s="1">
+        <v>354980.51</v>
+      </c>
+      <c r="N13" s="1">
+        <v>0.22</v>
+      </c>
+      <c r="O13">
+        <v>1</v>
+      </c>
+      <c r="Z13" t="s">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="14" spans="1:26">
+      <c r="A14" t="s">
+        <v>56</v>
+      </c>
+      <c r="B14" s="1">
+        <v>3240.0</v>
+      </c>
+      <c r="C14" s="1">
+        <v>172.86</v>
+      </c>
+      <c r="D14" s="1">
+        <v>155.73138889</v>
+      </c>
+      <c r="E14" t="s">
+        <v>8</v>
+      </c>
+      <c r="F14">
+        <v>1.0</v>
+      </c>
+      <c r="G14" s="1">
+        <v>504569.7</v>
+      </c>
+      <c r="H14" s="1">
+        <v>55496.7</v>
+      </c>
+      <c r="I14" s="1">
+        <v>10.99881740818</v>
+      </c>
+      <c r="J14">
+        <v>0.0</v>
+      </c>
+      <c r="K14">
+        <v>0.0</v>
+      </c>
+      <c r="L14" s="1">
+        <v>560066.4</v>
+      </c>
+      <c r="M14" s="1">
+        <v>560066.4</v>
+      </c>
+      <c r="N14" s="1">
+        <v>0.35</v>
+      </c>
+      <c r="O14">
+        <v>1</v>
+      </c>
+      <c r="Z14" t="s">
+        <v>55</v>
+      </c>
+    </row>
+    <row r="15" spans="1:26">
+      <c r="A15" t="s">
+        <v>58</v>
+      </c>
+      <c r="B15" s="1">
+        <v>2901.0</v>
+      </c>
+      <c r="C15" s="1">
+        <v>145.56</v>
+      </c>
+      <c r="D15" s="1">
+        <v>130.82437091</v>
+      </c>
+      <c r="E15" t="s">
+        <v>28</v>
+      </c>
+      <c r="F15">
+        <v>1.14</v>
+      </c>
+      <c r="G15" s="1">
+        <v>328079.2</v>
+      </c>
+      <c r="H15" s="1">
+        <v>42495.23</v>
+      </c>
+      <c r="I15" s="1">
+        <v>12.952735193209</v>
+      </c>
+      <c r="J15">
+        <v>0.0</v>
+      </c>
+      <c r="K15">
+        <v>0.0</v>
+      </c>
+      <c r="L15" s="1">
+        <v>370574.43</v>
+      </c>
+      <c r="M15" s="1">
+        <v>370574.43</v>
+      </c>
+      <c r="N15" s="1">
+        <v>0.23</v>
+      </c>
+      <c r="O15">
+        <v>1</v>
+      </c>
+      <c r="Z15" t="s">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="16" spans="1:26">
+      <c r="A16" t="s">
+        <v>60</v>
+      </c>
+      <c r="B16" s="1">
+        <v>1802.0</v>
+      </c>
+      <c r="C16" s="1">
+        <v>191.9</v>
+      </c>
+      <c r="D16" s="1">
+        <v>168.99528857</v>
+      </c>
+      <c r="E16" t="s">
+        <v>8</v>
+      </c>
+      <c r="F16">
+        <v>1.0</v>
+      </c>
+      <c r="G16" s="1">
+        <v>304529.51</v>
+      </c>
+      <c r="H16" s="1">
+        <v>41274.29</v>
+      </c>
+      <c r="I16" s="1">
+        <v>13.553461534812</v>
+      </c>
+      <c r="J16">
+        <v>0.0</v>
+      </c>
+      <c r="K16">
+        <v>0.0</v>
+      </c>
+      <c r="L16" s="1">
+        <v>345803.8</v>
+      </c>
+      <c r="M16" s="1">
+        <v>345803.8</v>
+      </c>
+      <c r="N16" s="1">
+        <v>0.21</v>
+      </c>
+      <c r="O16">
+        <v>1</v>
+      </c>
+      <c r="Z16" t="s">
+        <v>59</v>
+      </c>
+    </row>
+    <row r="17" spans="1:26">
+      <c r="A17" t="s">
+        <v>62</v>
+      </c>
+      <c r="B17" s="1">
+        <v>6135.0</v>
+      </c>
+      <c r="C17" s="1">
+        <v>93.43</v>
+      </c>
+      <c r="D17" s="1">
+        <v>76.75403097</v>
+      </c>
+      <c r="E17" t="s">
+        <v>51</v>
+      </c>
+      <c r="F17">
+        <v>1.62</v>
+      </c>
+      <c r="G17" s="1">
+        <v>291612.32</v>
+      </c>
+      <c r="H17" s="1">
+        <v>62647.91</v>
+      </c>
+      <c r="I17" s="1">
+        <v>21.483286440024</v>
+      </c>
+      <c r="J17">
+        <v>0.0</v>
+      </c>
+      <c r="K17">
+        <v>0.0</v>
+      </c>
+      <c r="L17" s="1">
+        <v>354260.23</v>
+      </c>
+      <c r="M17" s="1">
+        <v>354260.23</v>
+      </c>
+      <c r="N17" s="1">
+        <v>0.22</v>
+      </c>
+      <c r="O17">
+        <v>1</v>
+      </c>
+      <c r="Z17" t="s">
+        <v>61</v>
+      </c>
+    </row>
+    <row r="18" spans="1:26">
+      <c r="A18" t="s">
+        <v>64</v>
+      </c>
+      <c r="B18" s="1">
+        <v>1494.0</v>
+      </c>
+      <c r="C18" s="1">
+        <v>407.9</v>
+      </c>
+      <c r="D18" s="1">
+        <v>360.93957831</v>
+      </c>
+      <c r="E18" t="s">
+        <v>8</v>
+      </c>
+      <c r="F18">
+        <v>1.0</v>
+      </c>
+      <c r="G18" s="1">
+        <v>539243.73</v>
+      </c>
+      <c r="H18" s="1">
+        <v>70158.87</v>
+      </c>
+      <c r="I18" s="1">
+        <v>13.010604685195</v>
+      </c>
+      <c r="J18">
+        <v>0.0</v>
+      </c>
+      <c r="K18">
+        <v>0.0</v>
+      </c>
+      <c r="L18" s="1">
+        <v>609402.6</v>
+      </c>
+      <c r="M18" s="1">
+        <v>609402.6</v>
+      </c>
+      <c r="N18" s="1">
+        <v>0.38</v>
+      </c>
+      <c r="O18">
+        <v>1</v>
+      </c>
+      <c r="Z18" t="s">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="19" spans="1:26">
+      <c r="A19" t="s">
+        <v>66</v>
+      </c>
+      <c r="B19" s="1">
+        <v>1045.0</v>
+      </c>
+      <c r="C19" s="1">
+        <v>291.37</v>
+      </c>
+      <c r="D19" s="1">
+        <v>332.25381818</v>
+      </c>
+      <c r="E19" t="s">
+        <v>28</v>
+      </c>
+      <c r="F19">
+        <v>1.14</v>
+      </c>
+      <c r="G19" s="1">
+        <v>301409.47</v>
+      </c>
+      <c r="H19" s="1">
+        <v>-34203.11</v>
+      </c>
+      <c r="I19" s="1">
+        <v>-11.347722418941</v>
+      </c>
+      <c r="J19">
+        <v>0.0</v>
+      </c>
+      <c r="K19">
+        <v>0.0</v>
+      </c>
+      <c r="L19" s="1">
+        <v>267206.36</v>
+      </c>
+      <c r="M19" s="1">
+        <v>267206.36</v>
+      </c>
+      <c r="N19" s="1">
+        <v>0.16</v>
+      </c>
+      <c r="O19">
+        <v>1</v>
+      </c>
+      <c r="Z19" t="s">
+        <v>65</v>
+      </c>
+    </row>
+    <row r="20" spans="1:26">
+      <c r="A20" t="s">
+        <v>68</v>
+      </c>
+      <c r="B20" s="1">
+        <v>17240.0</v>
+      </c>
+      <c r="C20" s="1">
+        <v>337.39</v>
+      </c>
+      <c r="D20" s="1">
+        <v>287.34427088</v>
+      </c>
+      <c r="E20" t="s">
+        <v>28</v>
+      </c>
+      <c r="F20">
+        <v>1.14</v>
+      </c>
+      <c r="G20" s="1">
+        <v>4267211.88</v>
+      </c>
+      <c r="H20" s="1">
+        <v>837310.81</v>
+      </c>
+      <c r="I20" s="1">
+        <v>19.621964728876</v>
+      </c>
+      <c r="J20">
+        <v>0.0</v>
+      </c>
+      <c r="K20">
+        <v>0.0</v>
+      </c>
+      <c r="L20" s="1">
+        <v>5104522.69</v>
+      </c>
+      <c r="M20" s="1">
+        <v>5104522.69</v>
+      </c>
+      <c r="N20" s="1">
+        <v>3.15</v>
+      </c>
+      <c r="O20">
+        <v>1</v>
+      </c>
+      <c r="Z20" t="s">
+        <v>67</v>
+      </c>
+    </row>
+    <row r="21" spans="1:26">
+      <c r="A21" t="s">
+        <v>70</v>
+      </c>
+      <c r="B21" s="1">
+        <v>6111.0</v>
+      </c>
+      <c r="C21" s="1">
+        <v>52.14</v>
+      </c>
+      <c r="D21" s="1">
+        <v>57.12689249</v>
+      </c>
+      <c r="E21" t="s">
+        <v>8</v>
+      </c>
+      <c r="F21">
+        <v>1.0</v>
+      </c>
+      <c r="G21" s="1">
+        <v>349102.44</v>
+      </c>
+      <c r="H21" s="1">
+        <v>-30474.9</v>
+      </c>
+      <c r="I21" s="1">
+        <v>-8.7295007161795</v>
+      </c>
+      <c r="J21">
+        <v>0.0</v>
+      </c>
+      <c r="K21">
+        <v>0.0</v>
+      </c>
+      <c r="L21" s="1">
+        <v>318627.54</v>
+      </c>
+      <c r="M21" s="1">
+        <v>318627.54</v>
+      </c>
+      <c r="N21" s="1">
+        <v>0.2</v>
+      </c>
+      <c r="O21">
+        <v>1</v>
+      </c>
+      <c r="Z21" t="s">
+        <v>69</v>
+      </c>
+    </row>
+    <row r="22" spans="1:26">
+      <c r="A22" t="s">
+        <v>72</v>
+      </c>
+      <c r="B22" s="1">
+        <v>1137.0</v>
+      </c>
+      <c r="C22" s="1">
+        <v>340.36</v>
+      </c>
+      <c r="D22" s="1">
+        <v>305.1844591</v>
+      </c>
+      <c r="E22" t="s">
+        <v>28</v>
+      </c>
+      <c r="F22">
+        <v>1.14</v>
+      </c>
+      <c r="G22" s="1">
+        <v>298363.37</v>
+      </c>
+      <c r="H22" s="1">
+        <v>41249.9</v>
+      </c>
+      <c r="I22" s="1">
+        <v>13.825390160997</v>
+      </c>
+      <c r="J22">
+        <v>0.0</v>
+      </c>
+      <c r="K22">
+        <v>0.0</v>
+      </c>
+      <c r="L22" s="1">
+        <v>339613.27</v>
+      </c>
+      <c r="M22" s="1">
+        <v>339613.27</v>
+      </c>
+      <c r="N22" s="1">
+        <v>0.21</v>
+      </c>
+      <c r="O22">
+        <v>1</v>
+      </c>
+      <c r="Z22" t="s">
+        <v>71</v>
+      </c>
+    </row>
+    <row r="23" spans="1:26">
+      <c r="A23" t="s">
+        <v>74</v>
+      </c>
+      <c r="B23" s="1">
+        <v>2011.0</v>
+      </c>
+      <c r="C23" s="1">
+        <v>175.59</v>
+      </c>
+      <c r="D23" s="1">
+        <v>185.38428642</v>
+      </c>
+      <c r="E23" t="s">
+        <v>28</v>
+      </c>
+      <c r="F23">
+        <v>1.14</v>
+      </c>
+      <c r="G23" s="1">
+        <v>325997.91</v>
+      </c>
+      <c r="H23" s="1">
+        <v>-16115.08</v>
+      </c>
+      <c r="I23" s="1">
+        <v>-4.943307765378</v>
+      </c>
+      <c r="J23">
+        <v>0.0</v>
+      </c>
+      <c r="K23">
+        <v>0.0</v>
+      </c>
+      <c r="L23" s="1">
+        <v>309882.83</v>
+      </c>
+      <c r="M23" s="1">
+        <v>309882.83</v>
+      </c>
+      <c r="N23" s="1">
         <v>0.19</v>
       </c>
-      <c r="P2">
-[...19 lines deleted...]
-      <c r="F3" t="s">
+      <c r="O23">
+        <v>1</v>
+      </c>
+      <c r="Z23" t="s">
+        <v>73</v>
+      </c>
+    </row>
+    <row r="24" spans="1:26">
+      <c r="A24" t="s">
+        <v>76</v>
+      </c>
+      <c r="B24" s="1">
+        <v>776.0</v>
+      </c>
+      <c r="C24" s="1">
+        <v>452.81</v>
+      </c>
+      <c r="D24" s="1">
+        <v>466.14470361</v>
+      </c>
+      <c r="E24" t="s">
+        <v>28</v>
+      </c>
+      <c r="F24">
+        <v>1.14</v>
+      </c>
+      <c r="G24" s="1">
+        <v>314602.45</v>
+      </c>
+      <c r="H24" s="1">
+        <v>-6238.64</v>
+      </c>
+      <c r="I24" s="1">
+        <v>-1.9830233362773</v>
+      </c>
+      <c r="J24">
+        <v>0.0</v>
+      </c>
+      <c r="K24">
+        <v>0.0</v>
+      </c>
+      <c r="L24" s="1">
+        <v>308363.81</v>
+      </c>
+      <c r="M24" s="1">
+        <v>308363.81</v>
+      </c>
+      <c r="N24" s="1">
+        <v>0.19</v>
+      </c>
+      <c r="O24">
+        <v>1</v>
+      </c>
+      <c r="Z24" t="s">
+        <v>75</v>
+      </c>
+    </row>
+    <row r="25" spans="1:26">
+      <c r="A25" t="s">
+        <v>78</v>
+      </c>
+      <c r="B25" s="1">
+        <v>1610.0</v>
+      </c>
+      <c r="C25" s="1">
+        <v>237.52</v>
+      </c>
+      <c r="D25" s="1">
+        <v>221.23804348</v>
+      </c>
+      <c r="E25" t="s">
+        <v>28</v>
+      </c>
+      <c r="F25">
+        <v>1.14</v>
+      </c>
+      <c r="G25" s="1">
+        <v>306265.81</v>
+      </c>
+      <c r="H25" s="1">
+        <v>29326.29</v>
+      </c>
+      <c r="I25" s="1">
+        <v>9.5754371015165</v>
+      </c>
+      <c r="J25">
+        <v>0.0</v>
+      </c>
+      <c r="K25">
+        <v>0.0</v>
+      </c>
+      <c r="L25" s="1">
+        <v>335592.1</v>
+      </c>
+      <c r="M25" s="1">
+        <v>335592.1</v>
+      </c>
+      <c r="N25" s="1">
+        <v>0.21</v>
+      </c>
+      <c r="O25">
+        <v>1</v>
+      </c>
+      <c r="Z25" t="s">
+        <v>77</v>
+      </c>
+    </row>
+    <row r="26" spans="1:26">
+      <c r="A26" t="s">
+        <v>80</v>
+      </c>
+      <c r="B26" s="1">
+        <v>1694.0</v>
+      </c>
+      <c r="C26" s="1">
+        <v>358.33</v>
+      </c>
+      <c r="D26" s="1">
+        <v>332.60479339</v>
+      </c>
+      <c r="E26" t="s">
+        <v>28</v>
+      </c>
+      <c r="F26">
+        <v>1.14</v>
+      </c>
+      <c r="G26" s="1">
+        <v>488539.5</v>
+      </c>
+      <c r="H26" s="1">
+        <v>44159.95</v>
+      </c>
+      <c r="I26" s="1">
+        <v>9.0391769754544</v>
+      </c>
+      <c r="J26">
+        <v>0.0</v>
+      </c>
+      <c r="K26">
+        <v>0.0</v>
+      </c>
+      <c r="L26" s="1">
+        <v>532699.45</v>
+      </c>
+      <c r="M26" s="1">
+        <v>532699.45</v>
+      </c>
+      <c r="N26" s="1">
+        <v>0.33</v>
+      </c>
+      <c r="O26">
+        <v>1</v>
+      </c>
+      <c r="Z26" t="s">
+        <v>79</v>
+      </c>
+    </row>
+    <row r="27" spans="1:26">
+      <c r="A27" t="s">
+        <v>82</v>
+      </c>
+      <c r="B27" s="1">
+        <v>1570.0</v>
+      </c>
+      <c r="C27" s="1">
+        <v>386.91</v>
+      </c>
+      <c r="D27" s="1">
+        <v>293.72270064</v>
+      </c>
+      <c r="E27" t="s">
+        <v>28</v>
+      </c>
+      <c r="F27">
+        <v>1.14</v>
+      </c>
+      <c r="G27" s="1">
+        <v>398925.36</v>
+      </c>
+      <c r="H27" s="1">
+        <v>134158.19</v>
+      </c>
+      <c r="I27" s="1">
+        <v>33.629897582846</v>
+      </c>
+      <c r="J27">
+        <v>0.0</v>
+      </c>
+      <c r="K27">
+        <v>0.0</v>
+      </c>
+      <c r="L27" s="1">
+        <v>533083.55</v>
+      </c>
+      <c r="M27" s="1">
+        <v>533083.55</v>
+      </c>
+      <c r="N27" s="1">
+        <v>0.33</v>
+      </c>
+      <c r="O27">
+        <v>1</v>
+      </c>
+      <c r="Z27" t="s">
+        <v>81</v>
+      </c>
+    </row>
+    <row r="28" spans="1:26">
+      <c r="A28" t="s">
+        <v>84</v>
+      </c>
+      <c r="B28" s="1">
+        <v>4990.0</v>
+      </c>
+      <c r="C28" s="1">
+        <v>74.68</v>
+      </c>
+      <c r="D28" s="1">
+        <v>58.60297595</v>
+      </c>
+      <c r="E28" t="s">
+        <v>8</v>
+      </c>
+      <c r="F28">
+        <v>1.0</v>
+      </c>
+      <c r="G28" s="1">
+        <v>292428.85</v>
+      </c>
+      <c r="H28" s="1">
+        <v>80224.35</v>
+      </c>
+      <c r="I28" s="1">
+        <v>27.433801418704</v>
+      </c>
+      <c r="J28">
+        <v>0.0</v>
+      </c>
+      <c r="K28">
+        <v>0.0</v>
+      </c>
+      <c r="L28" s="1">
+        <v>372653.2</v>
+      </c>
+      <c r="M28" s="1">
+        <v>372653.2</v>
+      </c>
+      <c r="N28" s="1">
+        <v>0.23</v>
+      </c>
+      <c r="O28">
+        <v>1</v>
+      </c>
+      <c r="Z28" t="s">
+        <v>83</v>
+      </c>
+    </row>
+    <row r="29" spans="1:26">
+      <c r="A29" t="s">
+        <v>86</v>
+      </c>
+      <c r="B29" s="1">
+        <v>1083.0</v>
+      </c>
+      <c r="C29" s="1">
+        <v>328.69</v>
+      </c>
+      <c r="D29" s="1">
+        <v>341.00743306</v>
+      </c>
+      <c r="E29" t="s">
+        <v>28</v>
+      </c>
+      <c r="F29">
+        <v>1.14</v>
+      </c>
+      <c r="G29" s="1">
+        <v>316325.06</v>
+      </c>
+      <c r="H29" s="1">
+        <v>-3932.55</v>
+      </c>
+      <c r="I29" s="1">
+        <v>-1.2431990054787</v>
+      </c>
+      <c r="J29">
+        <v>0.0</v>
+      </c>
+      <c r="K29">
+        <v>0.0</v>
+      </c>
+      <c r="L29" s="1">
+        <v>312392.51</v>
+      </c>
+      <c r="M29" s="1">
+        <v>312392.51</v>
+      </c>
+      <c r="N29" s="1">
+        <v>0.19</v>
+      </c>
+      <c r="O29">
+        <v>1</v>
+      </c>
+      <c r="Z29" t="s">
+        <v>85</v>
+      </c>
+    </row>
+    <row r="30" spans="1:26">
+      <c r="A30" t="s">
+        <v>88</v>
+      </c>
+      <c r="B30" s="1">
+        <v>3113.0</v>
+      </c>
+      <c r="C30" s="1">
+        <v>118.29</v>
+      </c>
+      <c r="D30" s="1">
+        <v>129.27629939</v>
+      </c>
+      <c r="E30" t="s">
+        <v>28</v>
+      </c>
+      <c r="F30">
+        <v>1.14</v>
+      </c>
+      <c r="G30" s="1">
+        <v>344717.93</v>
+      </c>
+      <c r="H30" s="1">
+        <v>-21561.48</v>
+      </c>
+      <c r="I30" s="1">
+        <v>-6.2548182509683</v>
+      </c>
+      <c r="J30">
+        <v>0.0</v>
+      </c>
+      <c r="K30">
+        <v>0.0</v>
+      </c>
+      <c r="L30" s="1">
+        <v>323156.45</v>
+      </c>
+      <c r="M30" s="1">
+        <v>323156.45</v>
+      </c>
+      <c r="N30" s="1">
+        <v>0.2</v>
+      </c>
+      <c r="O30">
+        <v>1</v>
+      </c>
+      <c r="Z30" t="s">
+        <v>87</v>
+      </c>
+    </row>
+    <row r="31" spans="1:26">
+      <c r="A31" t="s">
+        <v>90</v>
+      </c>
+      <c r="B31" s="1">
+        <v>24082.0</v>
+      </c>
+      <c r="C31" s="1">
+        <v>283.78</v>
+      </c>
+      <c r="D31" s="1">
+        <v>256.2649427</v>
+      </c>
+      <c r="E31" t="s">
+        <v>28</v>
+      </c>
+      <c r="F31">
+        <v>1.14</v>
+      </c>
+      <c r="G31" s="1">
+        <v>5389888.74</v>
+      </c>
+      <c r="H31" s="1">
+        <v>607469.72</v>
+      </c>
+      <c r="I31" s="1">
+        <v>11.270542849833</v>
+      </c>
+      <c r="J31">
+        <v>0.0</v>
+      </c>
+      <c r="K31">
+        <v>0.0</v>
+      </c>
+      <c r="L31" s="1">
+        <v>5997358.46</v>
+      </c>
+      <c r="M31" s="1">
+        <v>5997358.46</v>
+      </c>
+      <c r="N31" s="1">
+        <v>3.7</v>
+      </c>
+      <c r="O31">
+        <v>1</v>
+      </c>
+      <c r="Z31" t="s">
+        <v>89</v>
+      </c>
+    </row>
+    <row r="32" spans="1:26">
+      <c r="A32" t="s">
+        <v>92</v>
+      </c>
+      <c r="B32" s="1">
+        <v>2400.0</v>
+      </c>
+      <c r="C32" s="1">
+        <v>626.84</v>
+      </c>
+      <c r="D32" s="1">
+        <v>305.8241</v>
+      </c>
+      <c r="E32" t="s">
+        <v>28</v>
+      </c>
+      <c r="F32">
+        <v>1.14</v>
+      </c>
+      <c r="G32" s="1">
+        <v>632673.71</v>
+      </c>
+      <c r="H32" s="1">
+        <v>687568.5</v>
+      </c>
+      <c r="I32" s="1">
+        <v>108.67663522798</v>
+      </c>
+      <c r="J32">
+        <v>0.0</v>
+      </c>
+      <c r="K32">
+        <v>0.0</v>
+      </c>
+      <c r="L32" s="1">
+        <v>1320242.21</v>
+      </c>
+      <c r="M32" s="1">
+        <v>1320242.21</v>
+      </c>
+      <c r="N32" s="1">
+        <v>0.81</v>
+      </c>
+      <c r="O32">
+        <v>1</v>
+      </c>
+      <c r="Z32" t="s">
+        <v>91</v>
+      </c>
+    </row>
+    <row r="33" spans="1:26">
+      <c r="A33" t="s">
+        <v>94</v>
+      </c>
+      <c r="B33" s="1">
+        <v>447.0</v>
+      </c>
+      <c r="C33" s="1">
+        <v>948.0</v>
+      </c>
+      <c r="D33" s="1">
+        <v>634.62816555</v>
+      </c>
+      <c r="E33" t="s">
+        <v>8</v>
+      </c>
+      <c r="F33">
+        <v>1.0</v>
+      </c>
+      <c r="G33" s="1">
+        <v>283678.79</v>
+      </c>
+      <c r="H33" s="1">
+        <v>140077.21</v>
+      </c>
+      <c r="I33" s="1">
+        <v>49.378809744641</v>
+      </c>
+      <c r="J33">
+        <v>0.0</v>
+      </c>
+      <c r="K33">
+        <v>0.0</v>
+      </c>
+      <c r="L33" s="1">
+        <v>423756.0</v>
+      </c>
+      <c r="M33" s="1">
+        <v>423756.0</v>
+      </c>
+      <c r="N33" s="1">
+        <v>0.26</v>
+      </c>
+      <c r="O33">
+        <v>1</v>
+      </c>
+      <c r="Z33" t="s">
+        <v>93</v>
+      </c>
+    </row>
+    <row r="34" spans="1:26">
+      <c r="A34" t="s">
+        <v>96</v>
+      </c>
+      <c r="B34" s="1">
+        <v>491.0</v>
+      </c>
+      <c r="C34" s="1">
+        <v>1578.2</v>
+      </c>
+      <c r="D34" s="1">
+        <v>1003.98232179</v>
+      </c>
+      <c r="E34" t="s">
+        <v>8</v>
+      </c>
+      <c r="F34">
+        <v>1.0</v>
+      </c>
+      <c r="G34" s="1">
+        <v>492955.32</v>
+      </c>
+      <c r="H34" s="1">
+        <v>281940.88</v>
+      </c>
+      <c r="I34" s="1">
+        <v>57.194002896652</v>
+      </c>
+      <c r="J34">
+        <v>0.0</v>
+      </c>
+      <c r="K34">
+        <v>0.0</v>
+      </c>
+      <c r="L34" s="1">
+        <v>774896.2</v>
+      </c>
+      <c r="M34" s="1">
+        <v>774896.2</v>
+      </c>
+      <c r="N34" s="1">
+        <v>0.48</v>
+      </c>
+      <c r="O34">
+        <v>1</v>
+      </c>
+      <c r="Z34" t="s">
+        <v>95</v>
+      </c>
+    </row>
+    <row r="35" spans="1:26">
+      <c r="A35" t="s">
+        <v>98</v>
+      </c>
+      <c r="B35" s="1">
+        <v>1685.0</v>
+      </c>
+      <c r="C35" s="1">
+        <v>143.18</v>
+      </c>
+      <c r="D35" s="1">
+        <v>138.16385757</v>
+      </c>
+      <c r="E35" t="s">
+        <v>99</v>
+      </c>
+      <c r="F35">
+        <v>0.86</v>
+      </c>
+      <c r="G35" s="1">
+        <v>268626.35</v>
+      </c>
+      <c r="H35" s="1">
+        <v>10834.21</v>
+      </c>
+      <c r="I35" s="1">
+        <v>4.0331895958829</v>
+      </c>
+      <c r="J35">
+        <v>0.0</v>
+      </c>
+      <c r="K35">
+        <v>0.0</v>
+      </c>
+      <c r="L35" s="1">
+        <v>279460.56</v>
+      </c>
+      <c r="M35" s="1">
+        <v>279460.56</v>
+      </c>
+      <c r="N35" s="1">
+        <v>0.17</v>
+      </c>
+      <c r="O35">
+        <v>1</v>
+      </c>
+      <c r="Z35" t="s">
+        <v>97</v>
+      </c>
+    </row>
+    <row r="36" spans="1:26">
+      <c r="A36" t="s">
+        <v>101</v>
+      </c>
+      <c r="B36" s="1">
+        <v>15124.0</v>
+      </c>
+      <c r="C36" s="1">
+        <v>22.72</v>
+      </c>
+      <c r="D36" s="1">
+        <v>26.53170061</v>
+      </c>
+      <c r="E36" t="s">
+        <v>28</v>
+      </c>
+      <c r="F36">
+        <v>1.14</v>
+      </c>
+      <c r="G36" s="1">
+        <v>343508.02</v>
+      </c>
+      <c r="H36" s="1">
+        <v>-41957.09</v>
+      </c>
+      <c r="I36" s="1">
+        <v>-12.214297063574</v>
+      </c>
+      <c r="J36">
+        <v>0.0</v>
+      </c>
+      <c r="K36">
+        <v>0.0</v>
+      </c>
+      <c r="L36" s="1">
+        <v>301550.93</v>
+      </c>
+      <c r="M36" s="1">
+        <v>301550.93</v>
+      </c>
+      <c r="N36" s="1">
+        <v>0.19</v>
+      </c>
+      <c r="O36">
+        <v>1</v>
+      </c>
+      <c r="Z36" t="s">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="37" spans="1:26">
+      <c r="A37" t="s">
+        <v>103</v>
+      </c>
+      <c r="B37" s="1">
+        <v>19316.0</v>
+      </c>
+      <c r="C37" s="1">
+        <v>189.45</v>
+      </c>
+      <c r="D37" s="1">
+        <v>169.87578432</v>
+      </c>
+      <c r="E37" t="s">
+        <v>104</v>
+      </c>
+      <c r="F37">
+        <v>11.08</v>
+      </c>
+      <c r="G37" s="1">
+        <v>302239.43</v>
+      </c>
+      <c r="H37" s="1">
+        <v>27928.5</v>
+      </c>
+      <c r="I37" s="1">
+        <v>9.2405216619155</v>
+      </c>
+      <c r="J37">
+        <v>0.0</v>
+      </c>
+      <c r="K37">
+        <v>0.0</v>
+      </c>
+      <c r="L37" s="1">
+        <v>330167.93</v>
+      </c>
+      <c r="M37" s="1">
+        <v>330167.93</v>
+      </c>
+      <c r="N37" s="1">
+        <v>0.2</v>
+      </c>
+      <c r="O37">
+        <v>1</v>
+      </c>
+      <c r="Z37" t="s">
+        <v>102</v>
+      </c>
+    </row>
+    <row r="38" spans="1:26">
+      <c r="A38" t="s">
+        <v>106</v>
+      </c>
+      <c r="B38" s="1">
+        <v>2111.0</v>
+      </c>
+      <c r="C38" s="1">
+        <v>196.26</v>
+      </c>
+      <c r="D38" s="1">
+        <v>257.4525675</v>
+      </c>
+      <c r="E38" t="s">
+        <v>28</v>
+      </c>
+      <c r="F38">
+        <v>1.14</v>
+      </c>
+      <c r="G38" s="1">
+        <v>471042.5</v>
+      </c>
+      <c r="H38" s="1">
+        <v>-107457.72</v>
+      </c>
+      <c r="I38" s="1">
+        <v>-22.812744072987</v>
+      </c>
+      <c r="J38">
+        <v>0.0</v>
+      </c>
+      <c r="K38">
+        <v>0.0</v>
+      </c>
+      <c r="L38" s="1">
+        <v>363584.78</v>
+      </c>
+      <c r="M38" s="1">
+        <v>363584.78</v>
+      </c>
+      <c r="N38" s="1">
+        <v>0.22</v>
+      </c>
+      <c r="O38">
+        <v>1</v>
+      </c>
+      <c r="Z38" t="s">
+        <v>105</v>
+      </c>
+    </row>
+    <row r="39" spans="1:26">
+      <c r="A39" t="s">
+        <v>108</v>
+      </c>
+      <c r="B39" s="1">
+        <v>1716.0</v>
+      </c>
+      <c r="C39" s="1">
+        <v>223.55</v>
+      </c>
+      <c r="D39" s="1">
+        <v>236.32452214</v>
+      </c>
+      <c r="E39" t="s">
+        <v>28</v>
+      </c>
+      <c r="F39">
+        <v>1.14</v>
+      </c>
+      <c r="G39" s="1">
+        <v>352910.32</v>
+      </c>
+      <c r="H39" s="1">
+        <v>-16261.09</v>
+      </c>
+      <c r="I39" s="1">
+        <v>-4.6077116702056</v>
+      </c>
+      <c r="J39">
+        <v>0.0</v>
+      </c>
+      <c r="K39">
+        <v>0.0</v>
+      </c>
+      <c r="L39" s="1">
+        <v>336649.23</v>
+      </c>
+      <c r="M39" s="1">
+        <v>336649.23</v>
+      </c>
+      <c r="N39" s="1">
+        <v>0.21</v>
+      </c>
+      <c r="O39">
+        <v>1</v>
+      </c>
+      <c r="Z39" t="s">
+        <v>107</v>
+      </c>
+    </row>
+    <row r="40" spans="1:26">
+      <c r="A40" t="s">
+        <v>110</v>
+      </c>
+      <c r="B40" s="1">
+        <v>11156.0</v>
+      </c>
+      <c r="C40" s="1">
+        <v>43.41</v>
+      </c>
+      <c r="D40" s="1">
+        <v>39.883218</v>
+      </c>
+      <c r="E40" t="s">
+        <v>8</v>
+      </c>
+      <c r="F40">
+        <v>1.0</v>
+      </c>
+      <c r="G40" s="1">
+        <v>444937.18</v>
+      </c>
+      <c r="H40" s="1">
+        <v>39344.78</v>
+      </c>
+      <c r="I40" s="1">
+        <v>8.8427719167007</v>
+      </c>
+      <c r="J40">
+        <v>0.0</v>
+      </c>
+      <c r="K40">
+        <v>0.0</v>
+      </c>
+      <c r="L40" s="1">
+        <v>484281.96</v>
+      </c>
+      <c r="M40" s="1">
+        <v>484281.96</v>
+      </c>
+      <c r="N40" s="1">
+        <v>0.3</v>
+      </c>
+      <c r="O40">
+        <v>1</v>
+      </c>
+      <c r="Z40" t="s">
+        <v>109</v>
+      </c>
+    </row>
+    <row r="41" spans="1:26">
+      <c r="A41" t="s">
+        <v>112</v>
+      </c>
+      <c r="B41" s="1">
+        <v>804.0</v>
+      </c>
+      <c r="C41" s="1">
+        <v>464.83</v>
+      </c>
+      <c r="D41" s="1">
+        <v>504.48169154</v>
+      </c>
+      <c r="E41" t="s">
+        <v>28</v>
+      </c>
+      <c r="F41">
+        <v>1.14</v>
+      </c>
+      <c r="G41" s="1">
+        <v>353211.41</v>
+      </c>
+      <c r="H41" s="1">
+        <v>-25240.09</v>
+      </c>
+      <c r="I41" s="1">
+        <v>-7.1458875011994</v>
+      </c>
+      <c r="J41">
+        <v>0.0</v>
+      </c>
+      <c r="K41">
+        <v>0.0</v>
+      </c>
+      <c r="L41" s="1">
+        <v>327971.32</v>
+      </c>
+      <c r="M41" s="1">
+        <v>327971.32</v>
+      </c>
+      <c r="N41" s="1">
+        <v>0.2</v>
+      </c>
+      <c r="O41">
+        <v>1</v>
+      </c>
+      <c r="Z41" t="s">
+        <v>111</v>
+      </c>
+    </row>
+    <row r="42" spans="1:26">
+      <c r="A42" t="s">
+        <v>114</v>
+      </c>
+      <c r="B42" s="1">
+        <v>31229.0</v>
+      </c>
+      <c r="C42" s="1">
+        <v>11.83</v>
+      </c>
+      <c r="D42" s="1">
+        <v>8.75663518</v>
+      </c>
+      <c r="E42" t="s">
+        <v>8</v>
+      </c>
+      <c r="F42">
+        <v>1.0</v>
+      </c>
+      <c r="G42" s="1">
+        <v>273460.96</v>
+      </c>
+      <c r="H42" s="1">
+        <v>95978.11</v>
+      </c>
+      <c r="I42" s="1">
+        <v>35.097554692999</v>
+      </c>
+      <c r="J42">
+        <v>0.0</v>
+      </c>
+      <c r="K42">
+        <v>0.0</v>
+      </c>
+      <c r="L42" s="1">
+        <v>369439.07</v>
+      </c>
+      <c r="M42" s="1">
+        <v>369439.07</v>
+      </c>
+      <c r="N42" s="1">
+        <v>0.23</v>
+      </c>
+      <c r="O42">
+        <v>1</v>
+      </c>
+      <c r="Z42" t="s">
+        <v>113</v>
+      </c>
+    </row>
+    <row r="43" spans="1:26">
+      <c r="A43" t="s">
+        <v>116</v>
+      </c>
+      <c r="B43" s="1">
+        <v>12107.0</v>
+      </c>
+      <c r="C43" s="1">
+        <v>122.44</v>
+      </c>
+      <c r="D43" s="1">
+        <v>96.51229702</v>
+      </c>
+      <c r="E43" t="s">
+        <v>51</v>
+      </c>
+      <c r="F43">
+        <v>1.62</v>
+      </c>
+      <c r="G43" s="1">
+        <v>728323.76</v>
+      </c>
+      <c r="H43" s="1">
+        <v>187857.38</v>
+      </c>
+      <c r="I43" s="1">
+        <v>25.793114314985</v>
+      </c>
+      <c r="J43">
+        <v>0.0</v>
+      </c>
+      <c r="K43">
+        <v>0.0</v>
+      </c>
+      <c r="L43" s="1">
+        <v>916181.14</v>
+      </c>
+      <c r="M43" s="1">
+        <v>916181.14</v>
+      </c>
+      <c r="N43" s="1">
+        <v>0.57</v>
+      </c>
+      <c r="O43">
+        <v>1</v>
+      </c>
+      <c r="Z43" t="s">
+        <v>115</v>
+      </c>
+    </row>
+    <row r="44" spans="1:26">
+      <c r="A44" t="s">
+        <v>118</v>
+      </c>
+      <c r="B44" s="1">
+        <v>18117.0</v>
+      </c>
+      <c r="C44" s="1">
+        <v>57.88</v>
+      </c>
+      <c r="D44" s="1">
+        <v>51.55718331</v>
+      </c>
+      <c r="E44" t="s">
+        <v>28</v>
+      </c>
+      <c r="F44">
+        <v>1.14</v>
+      </c>
+      <c r="G44" s="1">
+        <v>799986.84</v>
+      </c>
+      <c r="H44" s="1">
+        <v>120251.83</v>
+      </c>
+      <c r="I44" s="1">
+        <v>15.031726021893</v>
+      </c>
+      <c r="J44">
+        <v>0.0</v>
+      </c>
+      <c r="K44">
+        <v>0.0</v>
+      </c>
+      <c r="L44" s="1">
+        <v>920238.67</v>
+      </c>
+      <c r="M44" s="1">
+        <v>920238.67</v>
+      </c>
+      <c r="N44" s="1">
+        <v>0.57</v>
+      </c>
+      <c r="O44">
+        <v>1</v>
+      </c>
+      <c r="Z44" t="s">
+        <v>117</v>
+      </c>
+    </row>
+    <row r="45" spans="1:26">
+      <c r="A45" t="s">
+        <v>120</v>
+      </c>
+      <c r="B45" s="1">
+        <v>2568.0</v>
+      </c>
+      <c r="C45" s="1">
+        <v>248.66</v>
+      </c>
+      <c r="D45" s="1">
+        <v>176.96134735</v>
+      </c>
+      <c r="E45" t="s">
+        <v>51</v>
+      </c>
+      <c r="F45">
+        <v>1.62</v>
+      </c>
+      <c r="G45" s="1">
+        <v>285994.1</v>
+      </c>
+      <c r="H45" s="1">
+        <v>108665.28</v>
+      </c>
+      <c r="I45" s="1">
+        <v>37.995636972931</v>
+      </c>
+      <c r="J45">
+        <v>0.0</v>
+      </c>
+      <c r="K45">
+        <v>0.0</v>
+      </c>
+      <c r="L45" s="1">
+        <v>394659.38</v>
+      </c>
+      <c r="M45" s="1">
+        <v>394659.38</v>
+      </c>
+      <c r="N45" s="1">
+        <v>0.24</v>
+      </c>
+      <c r="O45">
+        <v>1</v>
+      </c>
+      <c r="Z45" t="s">
+        <v>119</v>
+      </c>
+    </row>
+    <row r="46" spans="1:26">
+      <c r="A46" t="s">
+        <v>122</v>
+      </c>
+      <c r="B46" s="1">
+        <v>3002.0</v>
+      </c>
+      <c r="C46" s="1">
+        <v>143.56</v>
+      </c>
+      <c r="D46" s="1">
+        <v>108.17643571</v>
+      </c>
+      <c r="E46" t="s">
+        <v>28</v>
+      </c>
+      <c r="F46">
+        <v>1.14</v>
+      </c>
+      <c r="G46" s="1">
+        <v>281667.72</v>
+      </c>
+      <c r="H46" s="1">
+        <v>96539.49</v>
+      </c>
+      <c r="I46" s="1">
+        <v>34.274246974414</v>
+      </c>
+      <c r="J46">
+        <v>0.0</v>
+      </c>
+      <c r="K46">
+        <v>0.0</v>
+      </c>
+      <c r="L46" s="1">
+        <v>378207.21</v>
+      </c>
+      <c r="M46" s="1">
+        <v>378207.21</v>
+      </c>
+      <c r="N46" s="1">
+        <v>0.23</v>
+      </c>
+      <c r="O46">
+        <v>1</v>
+      </c>
+      <c r="Z46" t="s">
+        <v>121</v>
+      </c>
+    </row>
+    <row r="47" spans="1:26">
+      <c r="A47" t="s">
+        <v>124</v>
+      </c>
+      <c r="B47" s="1">
+        <v>64287.0</v>
+      </c>
+      <c r="C47" s="1">
+        <v>5.107</v>
+      </c>
+      <c r="D47" s="1">
+        <v>4.06572915</v>
+      </c>
+      <c r="E47" t="s">
+        <v>99</v>
+      </c>
+      <c r="F47">
+        <v>0.86</v>
+      </c>
+      <c r="G47" s="1">
+        <v>301108.44</v>
+      </c>
+      <c r="H47" s="1">
+        <v>79192.39</v>
+      </c>
+      <c r="I47" s="1">
+        <v>26.300289025442</v>
+      </c>
+      <c r="J47">
+        <v>0.0</v>
+      </c>
+      <c r="K47">
+        <v>0.0</v>
+      </c>
+      <c r="L47" s="1">
+        <v>380300.83</v>
+      </c>
+      <c r="M47" s="1">
+        <v>380300.83</v>
+      </c>
+      <c r="N47" s="1">
+        <v>0.23</v>
+      </c>
+      <c r="O47">
+        <v>1</v>
+      </c>
+      <c r="Z47" t="s">
+        <v>123</v>
+      </c>
+    </row>
+    <row r="48" spans="1:26">
+      <c r="A48" t="s">
+        <v>126</v>
+      </c>
+      <c r="B48" s="1">
+        <v>15895.0</v>
+      </c>
+      <c r="C48" s="1">
+        <v>21.47</v>
+      </c>
+      <c r="D48" s="1">
+        <v>17.03637433</v>
+      </c>
+      <c r="E48" t="s">
+        <v>8</v>
+      </c>
+      <c r="F48">
+        <v>1.0</v>
+      </c>
+      <c r="G48" s="1">
+        <v>270793.17</v>
+      </c>
+      <c r="H48" s="1">
+        <v>70472.48</v>
+      </c>
+      <c r="I48" s="1">
+        <v>26.024467308389</v>
+      </c>
+      <c r="J48">
+        <v>0.0</v>
+      </c>
+      <c r="K48">
+        <v>0.0</v>
+      </c>
+      <c r="L48" s="1">
+        <v>341265.65</v>
+      </c>
+      <c r="M48" s="1">
+        <v>341265.65</v>
+      </c>
+      <c r="N48" s="1">
+        <v>0.21</v>
+      </c>
+      <c r="O48">
+        <v>1</v>
+      </c>
+      <c r="Z48" t="s">
+        <v>125</v>
+      </c>
+    </row>
+    <row r="49" spans="1:26">
+      <c r="A49" t="s">
+        <v>128</v>
+      </c>
+      <c r="B49" s="1">
+        <v>12647.0</v>
+      </c>
+      <c r="C49" s="1">
+        <v>32.53</v>
+      </c>
+      <c r="D49" s="1">
+        <v>34.7937503</v>
+      </c>
+      <c r="E49" t="s">
+        <v>51</v>
+      </c>
+      <c r="F49">
+        <v>1.62</v>
+      </c>
+      <c r="G49" s="1">
+        <v>272787.91</v>
+      </c>
+      <c r="H49" s="1">
+        <v>-18519.12</v>
+      </c>
+      <c r="I49" s="1">
+        <v>-6.788834593146</v>
+      </c>
+      <c r="J49">
+        <v>0.0</v>
+      </c>
+      <c r="K49">
+        <v>0.0</v>
+      </c>
+      <c r="L49" s="1">
+        <v>254268.79</v>
+      </c>
+      <c r="M49" s="1">
+        <v>254268.79</v>
+      </c>
+      <c r="N49" s="1">
+        <v>0.16</v>
+      </c>
+      <c r="O49">
+        <v>1</v>
+      </c>
+      <c r="Z49" t="s">
+        <v>127</v>
+      </c>
+    </row>
+    <row r="50" spans="1:26">
+      <c r="A50" t="s">
+        <v>130</v>
+      </c>
+      <c r="B50" s="1">
+        <v>2212.0</v>
+      </c>
+      <c r="C50" s="1">
+        <v>155.92</v>
+      </c>
+      <c r="D50" s="1">
+        <v>155.50436709</v>
+      </c>
+      <c r="E50" t="s">
+        <v>28</v>
+      </c>
+      <c r="F50">
+        <v>1.14</v>
+      </c>
+      <c r="G50" s="1">
+        <v>295768.85</v>
+      </c>
+      <c r="H50" s="1">
+        <v>6903.41</v>
+      </c>
+      <c r="I50" s="1">
+        <v>2.33405580067</v>
+      </c>
+      <c r="J50">
+        <v>0.0</v>
+      </c>
+      <c r="K50">
+        <v>0.0</v>
+      </c>
+      <c r="L50" s="1">
+        <v>302672.26</v>
+      </c>
+      <c r="M50" s="1">
+        <v>302672.26</v>
+      </c>
+      <c r="N50" s="1">
+        <v>0.19</v>
+      </c>
+      <c r="O50">
+        <v>1</v>
+      </c>
+      <c r="Z50" t="s">
+        <v>129</v>
+      </c>
+    </row>
+    <row r="51" spans="1:26">
+      <c r="A51" t="s">
+        <v>132</v>
+      </c>
+      <c r="B51" s="1">
+        <v>645.0</v>
+      </c>
+      <c r="C51" s="1">
+        <v>964.71</v>
+      </c>
+      <c r="D51" s="1">
+        <v>1059.89093023</v>
+      </c>
+      <c r="E51" t="s">
+        <v>28</v>
+      </c>
+      <c r="F51">
+        <v>1.14</v>
+      </c>
+      <c r="G51" s="1">
+        <v>585385.16</v>
+      </c>
+      <c r="H51" s="1">
+        <v>-39322.9</v>
+      </c>
+      <c r="I51" s="1">
+        <v>-6.7174405309489</v>
+      </c>
+      <c r="J51">
+        <v>0.0</v>
+      </c>
+      <c r="K51">
+        <v>0.0</v>
+      </c>
+      <c r="L51" s="1">
+        <v>546062.26</v>
+      </c>
+      <c r="M51" s="1">
+        <v>546062.26</v>
+      </c>
+      <c r="N51" s="1">
+        <v>0.34</v>
+      </c>
+      <c r="O51">
+        <v>1</v>
+      </c>
+      <c r="Z51" t="s">
+        <v>131</v>
+      </c>
+    </row>
+    <row r="52" spans="1:26">
+      <c r="A52" t="s">
+        <v>134</v>
+      </c>
+      <c r="B52" s="1">
+        <v>2586.0</v>
+      </c>
+      <c r="C52" s="1">
+        <v>252.02</v>
+      </c>
+      <c r="D52" s="1">
+        <v>150.99757927</v>
+      </c>
+      <c r="E52" t="s">
+        <v>28</v>
+      </c>
+      <c r="F52">
+        <v>1.14</v>
+      </c>
+      <c r="G52" s="1">
+        <v>335712.07</v>
+      </c>
+      <c r="H52" s="1">
+        <v>236226.25</v>
+      </c>
+      <c r="I52" s="1">
+        <v>70.365730371267</v>
+      </c>
+      <c r="J52">
+        <v>0.0</v>
+      </c>
+      <c r="K52">
+        <v>0.0</v>
+      </c>
+      <c r="L52" s="1">
+        <v>571938.32</v>
+      </c>
+      <c r="M52" s="1">
+        <v>571938.32</v>
+      </c>
+      <c r="N52" s="1">
+        <v>0.35</v>
+      </c>
+      <c r="O52">
+        <v>1</v>
+      </c>
+      <c r="Z52" t="s">
+        <v>133</v>
+      </c>
+    </row>
+    <row r="53" spans="1:26">
+      <c r="A53" t="s">
+        <v>136</v>
+      </c>
+      <c r="B53" s="1">
+        <v>5107.0</v>
+      </c>
+      <c r="C53" s="1">
+        <v>101.12</v>
+      </c>
+      <c r="D53" s="1">
+        <v>81.80769728</v>
+      </c>
+      <c r="E53" t="s">
+        <v>8</v>
+      </c>
+      <c r="F53">
+        <v>1.0</v>
+      </c>
+      <c r="G53" s="1">
+        <v>417791.91</v>
+      </c>
+      <c r="H53" s="1">
+        <v>98627.93</v>
+      </c>
+      <c r="I53" s="1">
+        <v>23.606950646794</v>
+      </c>
+      <c r="J53">
+        <v>0.0</v>
+      </c>
+      <c r="K53">
+        <v>0.0</v>
+      </c>
+      <c r="L53" s="1">
+        <v>516419.84</v>
+      </c>
+      <c r="M53" s="1">
+        <v>516419.84</v>
+      </c>
+      <c r="N53" s="1">
+        <v>0.32</v>
+      </c>
+      <c r="O53">
+        <v>1</v>
+      </c>
+      <c r="Z53" t="s">
+        <v>135</v>
+      </c>
+    </row>
+    <row r="54" spans="1:26">
+      <c r="A54" t="s">
+        <v>138</v>
+      </c>
+      <c r="B54" s="1">
+        <v>5425.0</v>
+      </c>
+      <c r="C54" s="1">
+        <v>181.46</v>
+      </c>
+      <c r="D54" s="1">
+        <v>192.26710046</v>
+      </c>
+      <c r="E54" t="s">
+        <v>28</v>
+      </c>
+      <c r="F54">
+        <v>1.14</v>
+      </c>
+      <c r="G54" s="1">
+        <v>899188.85</v>
+      </c>
+      <c r="H54" s="1">
+        <v>-35283.19</v>
+      </c>
+      <c r="I54" s="1">
+        <v>-3.9238909601693</v>
+      </c>
+      <c r="J54">
+        <v>0.0</v>
+      </c>
+      <c r="K54">
+        <v>0.0</v>
+      </c>
+      <c r="L54" s="1">
+        <v>863905.66</v>
+      </c>
+      <c r="M54" s="1">
+        <v>863905.66</v>
+      </c>
+      <c r="N54" s="1">
+        <v>0.53</v>
+      </c>
+      <c r="O54">
+        <v>1</v>
+      </c>
+      <c r="Z54" t="s">
+        <v>137</v>
+      </c>
+    </row>
+    <row r="55" spans="1:26">
+      <c r="A55" t="s">
+        <v>140</v>
+      </c>
+      <c r="B55" s="1">
+        <v>5456.0</v>
+      </c>
+      <c r="C55" s="1">
+        <v>44.23</v>
+      </c>
+      <c r="D55" s="1">
+        <v>77.31883065</v>
+      </c>
+      <c r="E55" t="s">
+        <v>28</v>
+      </c>
+      <c r="F55">
+        <v>1.14</v>
+      </c>
+      <c r="G55" s="1">
+        <v>361265.41</v>
+      </c>
+      <c r="H55" s="1">
+        <v>-149489.3</v>
+      </c>
+      <c r="I55" s="1">
+        <v>-41.379355969895</v>
+      </c>
+      <c r="J55">
+        <v>0.0</v>
+      </c>
+      <c r="K55">
+        <v>0.0</v>
+      </c>
+      <c r="L55" s="1">
+        <v>211776.11</v>
+      </c>
+      <c r="M55" s="1">
+        <v>211776.11</v>
+      </c>
+      <c r="N55" s="1">
+        <v>0.13</v>
+      </c>
+      <c r="O55">
+        <v>1</v>
+      </c>
+      <c r="Z55" t="s">
+        <v>139</v>
+      </c>
+    </row>
+    <row r="56" spans="1:26">
+      <c r="A56" t="s">
+        <v>142</v>
+      </c>
+      <c r="B56" s="1">
+        <v>16974.0</v>
+      </c>
+      <c r="C56" s="1">
+        <v>3462.0</v>
+      </c>
+      <c r="D56" s="1">
+        <v>3467.88364558</v>
+      </c>
+      <c r="E56" t="s">
+        <v>46</v>
+      </c>
+      <c r="F56">
+        <v>184.3</v>
+      </c>
+      <c r="G56" s="1">
+        <v>325926.56</v>
+      </c>
+      <c r="H56" s="1">
+        <v>-7071.82</v>
+      </c>
+      <c r="I56" s="1">
+        <v>-2.1697587333785</v>
+      </c>
+      <c r="J56">
+        <v>0.0</v>
+      </c>
+      <c r="K56">
+        <v>0.0</v>
+      </c>
+      <c r="L56" s="1">
+        <v>318854.74</v>
+      </c>
+      <c r="M56" s="1">
+        <v>318854.74</v>
+      </c>
+      <c r="N56" s="1">
+        <v>0.2</v>
+      </c>
+      <c r="O56">
+        <v>1</v>
+      </c>
+      <c r="Z56" t="s">
+        <v>141</v>
+      </c>
+    </row>
+    <row r="57" spans="1:26">
+      <c r="A57" t="s">
+        <v>144</v>
+      </c>
+      <c r="B57" s="1">
+        <v>6357.0</v>
+      </c>
+      <c r="C57" s="1">
+        <v>57.52</v>
+      </c>
+      <c r="D57" s="1">
+        <v>54.2761507</v>
+      </c>
+      <c r="E57" t="s">
+        <v>28</v>
+      </c>
+      <c r="F57">
+        <v>1.14</v>
+      </c>
+      <c r="G57" s="1">
+        <v>299376.04</v>
+      </c>
+      <c r="H57" s="1">
+        <v>21514.39</v>
+      </c>
+      <c r="I57" s="1">
+        <v>7.1864101081703</v>
+      </c>
+      <c r="J57">
+        <v>0.0</v>
+      </c>
+      <c r="K57">
+        <v>0.0</v>
+      </c>
+      <c r="L57" s="1">
+        <v>320890.43</v>
+      </c>
+      <c r="M57" s="1">
+        <v>320890.43</v>
+      </c>
+      <c r="N57" s="1">
+        <v>0.2</v>
+      </c>
+      <c r="O57">
+        <v>1</v>
+      </c>
+      <c r="Z57" t="s">
+        <v>143</v>
+      </c>
+    </row>
+    <row r="58" spans="1:26">
+      <c r="A58" t="s">
+        <v>146</v>
+      </c>
+      <c r="B58" s="1">
+        <v>11544.0</v>
+      </c>
+      <c r="C58" s="1">
+        <v>365.02</v>
+      </c>
+      <c r="D58" s="1">
+        <v>322.74974965</v>
+      </c>
+      <c r="E58" t="s">
+        <v>28</v>
+      </c>
+      <c r="F58">
+        <v>1.14</v>
+      </c>
+      <c r="G58" s="1">
+        <v>3214951.9</v>
+      </c>
+      <c r="H58" s="1">
+        <v>482977.79</v>
+      </c>
+      <c r="I58" s="1">
+        <v>15.022862083878</v>
+      </c>
+      <c r="J58">
+        <v>0.0</v>
+      </c>
+      <c r="K58">
+        <v>0.0</v>
+      </c>
+      <c r="L58" s="1">
+        <v>3697929.69</v>
+      </c>
+      <c r="M58" s="1">
+        <v>3697929.69</v>
+      </c>
+      <c r="N58" s="1">
+        <v>2.28</v>
+      </c>
+      <c r="O58">
+        <v>1</v>
+      </c>
+      <c r="Z58" t="s">
+        <v>145</v>
+      </c>
+    </row>
+    <row r="59" spans="1:26">
+      <c r="A59" t="s">
+        <v>148</v>
+      </c>
+      <c r="B59" s="1">
+        <v>2078.0</v>
+      </c>
+      <c r="C59" s="1">
+        <v>137.93</v>
+      </c>
+      <c r="D59" s="1">
+        <v>158.61834937</v>
+      </c>
+      <c r="E59" t="s">
+        <v>28</v>
+      </c>
+      <c r="F59">
+        <v>1.14</v>
+      </c>
+      <c r="G59" s="1">
+        <v>283396.6</v>
+      </c>
+      <c r="H59" s="1">
+        <v>-31866.51</v>
+      </c>
+      <c r="I59" s="1">
+        <v>-11.244492700336</v>
+      </c>
+      <c r="J59">
+        <v>0.0</v>
+      </c>
+      <c r="K59">
+        <v>0.0</v>
+      </c>
+      <c r="L59" s="1">
+        <v>251530.09</v>
+      </c>
+      <c r="M59" s="1">
+        <v>251530.09</v>
+      </c>
+      <c r="N59" s="1">
+        <v>0.16</v>
+      </c>
+      <c r="O59">
+        <v>1</v>
+      </c>
+      <c r="Z59" t="s">
+        <v>147</v>
+      </c>
+    </row>
+    <row r="60" spans="1:26">
+      <c r="A60" t="s">
+        <v>150</v>
+      </c>
+      <c r="B60" s="1">
+        <v>1800.0</v>
+      </c>
+      <c r="C60" s="1">
+        <v>377.27</v>
+      </c>
+      <c r="D60" s="1">
+        <v>299.65368333</v>
+      </c>
+      <c r="E60" t="s">
+        <v>28</v>
+      </c>
+      <c r="F60">
+        <v>1.14</v>
+      </c>
+      <c r="G60" s="1">
+        <v>467626.36</v>
+      </c>
+      <c r="H60" s="1">
+        <v>128324.5</v>
+      </c>
+      <c r="I60" s="1">
+        <v>27.441673732849</v>
+      </c>
+      <c r="J60">
+        <v>0.0</v>
+      </c>
+      <c r="K60">
+        <v>0.0</v>
+      </c>
+      <c r="L60" s="1">
+        <v>595950.86</v>
+      </c>
+      <c r="M60" s="1">
+        <v>595950.86</v>
+      </c>
+      <c r="N60" s="1">
+        <v>0.37</v>
+      </c>
+      <c r="O60">
+        <v>1</v>
+      </c>
+      <c r="Z60" t="s">
+        <v>149</v>
+      </c>
+    </row>
+    <row r="61" spans="1:26">
+      <c r="A61" t="s">
+        <v>152</v>
+      </c>
+      <c r="B61" s="1">
+        <v>3091.0</v>
+      </c>
+      <c r="C61" s="1">
+        <v>147.97</v>
+      </c>
+      <c r="D61" s="1">
+        <v>128.20961178</v>
+      </c>
+      <c r="E61" t="s">
+        <v>51</v>
+      </c>
+      <c r="F61">
+        <v>1.62</v>
+      </c>
+      <c r="G61" s="1">
+        <v>247601.9</v>
+      </c>
+      <c r="H61" s="1">
+        <v>35077.5</v>
+      </c>
+      <c r="I61" s="1">
+        <v>14.166894518984</v>
+      </c>
+      <c r="J61">
+        <v>0.0</v>
+      </c>
+      <c r="K61">
+        <v>0.0</v>
+      </c>
+      <c r="L61" s="1">
+        <v>282679.4</v>
+      </c>
+      <c r="M61" s="1">
+        <v>282679.4</v>
+      </c>
+      <c r="N61" s="1">
+        <v>0.17</v>
+      </c>
+      <c r="O61">
+        <v>1</v>
+      </c>
+      <c r="Z61" t="s">
+        <v>151</v>
+      </c>
+    </row>
+    <row r="62" spans="1:26">
+      <c r="A62" t="s">
+        <v>154</v>
+      </c>
+      <c r="B62" s="1">
+        <v>8865.0</v>
+      </c>
+      <c r="C62" s="1">
+        <v>161.25</v>
+      </c>
+      <c r="D62" s="1">
+        <v>129.83605302</v>
+      </c>
+      <c r="E62" t="s">
+        <v>51</v>
+      </c>
+      <c r="F62">
+        <v>1.62</v>
+      </c>
+      <c r="G62" s="1">
+        <v>717273.58</v>
+      </c>
+      <c r="H62" s="1">
+        <v>166212.98</v>
+      </c>
+      <c r="I62" s="1">
+        <v>23.172884745037</v>
+      </c>
+      <c r="J62">
+        <v>0.0</v>
+      </c>
+      <c r="K62">
+        <v>0.0</v>
+      </c>
+      <c r="L62" s="1">
+        <v>883486.56</v>
+      </c>
+      <c r="M62" s="1">
+        <v>883486.56</v>
+      </c>
+      <c r="N62" s="1">
+        <v>0.55</v>
+      </c>
+      <c r="O62">
+        <v>1</v>
+      </c>
+      <c r="Z62" t="s">
+        <v>153</v>
+      </c>
+    </row>
+    <row r="63" spans="1:26">
+      <c r="A63" t="s">
+        <v>156</v>
+      </c>
+      <c r="B63" s="1">
+        <v>1641.0</v>
+      </c>
+      <c r="C63" s="1">
+        <v>237.92</v>
+      </c>
+      <c r="D63" s="1">
+        <v>195.9002925</v>
+      </c>
+      <c r="E63" t="s">
+        <v>28</v>
+      </c>
+      <c r="F63">
+        <v>1.14</v>
+      </c>
+      <c r="G63" s="1">
+        <v>275373.2</v>
+      </c>
+      <c r="H63" s="1">
+        <v>67256.66</v>
+      </c>
+      <c r="I63" s="1">
+        <v>24.423821926026</v>
+      </c>
+      <c r="J63">
+        <v>0.0</v>
+      </c>
+      <c r="K63">
+        <v>0.0</v>
+      </c>
+      <c r="L63" s="1">
+        <v>342629.86</v>
+      </c>
+      <c r="M63" s="1">
+        <v>342629.86</v>
+      </c>
+      <c r="N63" s="1">
+        <v>0.21</v>
+      </c>
+      <c r="O63">
+        <v>1</v>
+      </c>
+      <c r="Z63" t="s">
+        <v>155</v>
+      </c>
+    </row>
+    <row r="64" spans="1:26">
+      <c r="A64" t="s">
+        <v>158</v>
+      </c>
+      <c r="B64" s="1">
+        <v>623.0</v>
+      </c>
+      <c r="C64" s="1">
+        <v>997.47</v>
+      </c>
+      <c r="D64" s="1">
+        <v>616.7812199</v>
+      </c>
+      <c r="E64" t="s">
+        <v>28</v>
+      </c>
+      <c r="F64">
+        <v>1.14</v>
+      </c>
+      <c r="G64" s="1">
+        <v>331411.71</v>
+      </c>
+      <c r="H64" s="1">
+        <v>213936.08</v>
+      </c>
+      <c r="I64" s="1">
+        <v>64.55296344236</v>
+      </c>
+      <c r="J64">
+        <v>0.0</v>
+      </c>
+      <c r="K64">
+        <v>0.0</v>
+      </c>
+      <c r="L64" s="1">
+        <v>545347.79</v>
+      </c>
+      <c r="M64" s="1">
+        <v>545347.79</v>
+      </c>
+      <c r="N64" s="1">
+        <v>0.34</v>
+      </c>
+      <c r="O64">
+        <v>1</v>
+      </c>
+      <c r="Z64" t="s">
+        <v>157</v>
+      </c>
+    </row>
+    <row r="65" spans="1:26">
+      <c r="A65" t="s">
+        <v>160</v>
+      </c>
+      <c r="B65" s="1">
+        <v>1107.0</v>
+      </c>
+      <c r="C65" s="1">
+        <v>286.13</v>
+      </c>
+      <c r="D65" s="1">
+        <v>317.14107498</v>
+      </c>
+      <c r="E65" t="s">
+        <v>28</v>
+      </c>
+      <c r="F65">
+        <v>1.14</v>
+      </c>
+      <c r="G65" s="1">
+        <v>304977.36</v>
+      </c>
+      <c r="H65" s="1">
+        <v>-27008.15</v>
+      </c>
+      <c r="I65" s="1">
+        <v>-8.8557885083667</v>
+      </c>
+      <c r="J65">
+        <v>0.0</v>
+      </c>
+      <c r="K65">
+        <v>0.0</v>
+      </c>
+      <c r="L65" s="1">
+        <v>277969.21</v>
+      </c>
+      <c r="M65" s="1">
+        <v>277969.21</v>
+      </c>
+      <c r="N65" s="1">
+        <v>0.17</v>
+      </c>
+      <c r="O65">
+        <v>1</v>
+      </c>
+      <c r="Z65" t="s">
+        <v>159</v>
+      </c>
+    </row>
+    <row r="66" spans="1:26">
+      <c r="A66" t="s">
+        <v>162</v>
+      </c>
+      <c r="B66" s="1">
+        <v>1944.0</v>
+      </c>
+      <c r="C66" s="1">
+        <v>186.8</v>
+      </c>
+      <c r="D66" s="1">
+        <v>151.03398663</v>
+      </c>
+      <c r="E66" t="s">
         <v>31</v>
       </c>
-      <c r="G3">
+      <c r="F66">
         <v>0.92</v>
       </c>
-      <c r="H3" s="1">
-[...20 lines deleted...]
-      <c r="O3" s="1">
+      <c r="G66" s="1">
+        <v>317203.23</v>
+      </c>
+      <c r="H66" s="1">
+        <v>76678.43</v>
+      </c>
+      <c r="I66" s="1">
+        <v>24.17328158985</v>
+      </c>
+      <c r="J66">
+        <v>0.0</v>
+      </c>
+      <c r="K66">
+        <v>0.0</v>
+      </c>
+      <c r="L66" s="1">
+        <v>393881.66</v>
+      </c>
+      <c r="M66" s="1">
+        <v>393881.66</v>
+      </c>
+      <c r="N66" s="1">
+        <v>0.24</v>
+      </c>
+      <c r="O66">
+        <v>1</v>
+      </c>
+      <c r="Z66" t="s">
+        <v>161</v>
+      </c>
+    </row>
+    <row r="67" spans="1:26">
+      <c r="A67" t="s">
+        <v>164</v>
+      </c>
+      <c r="B67" s="1">
+        <v>853.0</v>
+      </c>
+      <c r="C67" s="1">
+        <v>479.5</v>
+      </c>
+      <c r="D67" s="1">
+        <v>314.12235639</v>
+      </c>
+      <c r="E67" t="s">
+        <v>28</v>
+      </c>
+      <c r="F67">
+        <v>1.14</v>
+      </c>
+      <c r="G67" s="1">
+        <v>229656.57</v>
+      </c>
+      <c r="H67" s="1">
+        <v>129284.63</v>
+      </c>
+      <c r="I67" s="1">
+        <v>56.294766572539</v>
+      </c>
+      <c r="J67">
+        <v>0.0</v>
+      </c>
+      <c r="K67">
+        <v>0.0</v>
+      </c>
+      <c r="L67" s="1">
+        <v>358941.2</v>
+      </c>
+      <c r="M67" s="1">
+        <v>358941.2</v>
+      </c>
+      <c r="N67" s="1">
+        <v>0.22</v>
+      </c>
+      <c r="O67">
+        <v>1</v>
+      </c>
+      <c r="Z67" t="s">
+        <v>163</v>
+      </c>
+    </row>
+    <row r="68" spans="1:26">
+      <c r="A68" t="s">
+        <v>166</v>
+      </c>
+      <c r="B68" s="1">
+        <v>2060.0</v>
+      </c>
+      <c r="C68" s="1">
+        <v>171.9</v>
+      </c>
+      <c r="D68" s="1">
+        <v>185.0396699</v>
+      </c>
+      <c r="E68" t="s">
+        <v>28</v>
+      </c>
+      <c r="F68">
+        <v>1.14</v>
+      </c>
+      <c r="G68" s="1">
+        <v>331738.33</v>
+      </c>
+      <c r="H68" s="1">
+        <v>-20975.71</v>
+      </c>
+      <c r="I68" s="1">
+        <v>-6.3229684673459</v>
+      </c>
+      <c r="J68">
+        <v>0.0</v>
+      </c>
+      <c r="K68">
+        <v>0.0</v>
+      </c>
+      <c r="L68" s="1">
+        <v>310762.62</v>
+      </c>
+      <c r="M68" s="1">
+        <v>310762.62</v>
+      </c>
+      <c r="N68" s="1">
+        <v>0.19</v>
+      </c>
+      <c r="O68">
+        <v>1</v>
+      </c>
+      <c r="Z68" t="s">
+        <v>165</v>
+      </c>
+    </row>
+    <row r="69" spans="1:26">
+      <c r="A69" t="s">
+        <v>168</v>
+      </c>
+      <c r="B69" s="1">
+        <v>4699.0</v>
+      </c>
+      <c r="C69" s="1">
+        <v>141.76</v>
+      </c>
+      <c r="D69" s="1">
+        <v>105.15931049</v>
+      </c>
+      <c r="E69" t="s">
+        <v>28</v>
+      </c>
+      <c r="F69">
+        <v>1.14</v>
+      </c>
+      <c r="G69" s="1">
+        <v>426778.32</v>
+      </c>
+      <c r="H69" s="1">
+        <v>157802.85</v>
+      </c>
+      <c r="I69" s="1">
+        <v>36.975366977404</v>
+      </c>
+      <c r="J69">
+        <v>0.0</v>
+      </c>
+      <c r="K69">
+        <v>0.0</v>
+      </c>
+      <c r="L69" s="1">
+        <v>584581.17</v>
+      </c>
+      <c r="M69" s="1">
+        <v>584581.17</v>
+      </c>
+      <c r="N69" s="1">
+        <v>0.36</v>
+      </c>
+      <c r="O69">
+        <v>1</v>
+      </c>
+      <c r="Z69" t="s">
+        <v>167</v>
+      </c>
+    </row>
+    <row r="70" spans="1:26">
+      <c r="A70" t="s">
+        <v>170</v>
+      </c>
+      <c r="B70" s="1">
+        <v>1659.0</v>
+      </c>
+      <c r="C70" s="1">
+        <v>237.24</v>
+      </c>
+      <c r="D70" s="1">
+        <v>207.80283906</v>
+      </c>
+      <c r="E70" t="s">
+        <v>28</v>
+      </c>
+      <c r="F70">
+        <v>1.14</v>
+      </c>
+      <c r="G70" s="1">
+        <v>295389.38</v>
+      </c>
+      <c r="H70" s="1">
+        <v>50008.74</v>
+      </c>
+      <c r="I70" s="1">
+        <v>16.929769106797</v>
+      </c>
+      <c r="J70">
+        <v>0.0</v>
+      </c>
+      <c r="K70">
+        <v>0.0</v>
+      </c>
+      <c r="L70" s="1">
+        <v>345398.12</v>
+      </c>
+      <c r="M70" s="1">
+        <v>345398.12</v>
+      </c>
+      <c r="N70" s="1">
+        <v>0.21</v>
+      </c>
+      <c r="O70">
+        <v>1</v>
+      </c>
+      <c r="Z70" t="s">
+        <v>169</v>
+      </c>
+    </row>
+    <row r="71" spans="1:26">
+      <c r="A71" t="s">
+        <v>172</v>
+      </c>
+      <c r="B71" s="1">
+        <v>2162.0</v>
+      </c>
+      <c r="C71" s="1">
+        <v>221.0</v>
+      </c>
+      <c r="D71" s="1">
+        <v>279.22076781</v>
+      </c>
+      <c r="E71" t="s">
+        <v>28</v>
+      </c>
+      <c r="F71">
+        <v>1.14</v>
+      </c>
+      <c r="G71" s="1">
+        <v>522367.93</v>
+      </c>
+      <c r="H71" s="1">
+        <v>-103059.46</v>
+      </c>
+      <c r="I71" s="1">
+        <v>-19.729285448285</v>
+      </c>
+      <c r="J71">
+        <v>0.0</v>
+      </c>
+      <c r="K71">
+        <v>0.0</v>
+      </c>
+      <c r="L71" s="1">
+        <v>419308.47</v>
+      </c>
+      <c r="M71" s="1">
+        <v>419308.47</v>
+      </c>
+      <c r="N71" s="1">
+        <v>0.26</v>
+      </c>
+      <c r="O71">
+        <v>1</v>
+      </c>
+      <c r="Z71" t="s">
+        <v>171</v>
+      </c>
+    </row>
+    <row r="72" spans="1:26">
+      <c r="A72" t="s">
+        <v>174</v>
+      </c>
+      <c r="B72" s="1">
+        <v>12361.0</v>
+      </c>
+      <c r="C72" s="1">
+        <v>82.63</v>
+      </c>
+      <c r="D72" s="1">
+        <v>72.93405064</v>
+      </c>
+      <c r="E72" t="s">
+        <v>28</v>
+      </c>
+      <c r="F72">
+        <v>1.14</v>
+      </c>
+      <c r="G72" s="1">
+        <v>778473.94</v>
+      </c>
+      <c r="H72" s="1">
+        <v>117874.84</v>
+      </c>
+      <c r="I72" s="1">
+        <v>15.141783680003</v>
+      </c>
+      <c r="J72">
+        <v>0.0</v>
+      </c>
+      <c r="K72">
+        <v>0.0</v>
+      </c>
+      <c r="L72" s="1">
+        <v>896348.78</v>
+      </c>
+      <c r="M72" s="1">
+        <v>896348.78</v>
+      </c>
+      <c r="N72" s="1">
+        <v>0.55</v>
+      </c>
+      <c r="O72">
+        <v>1</v>
+      </c>
+      <c r="Z72" t="s">
+        <v>173</v>
+      </c>
+    </row>
+    <row r="73" spans="1:26">
+      <c r="A73" t="s">
+        <v>176</v>
+      </c>
+      <c r="B73" s="1">
+        <v>1972.0</v>
+      </c>
+      <c r="C73" s="1">
+        <v>149.06</v>
+      </c>
+      <c r="D73" s="1">
+        <v>175.25409229</v>
+      </c>
+      <c r="E73" t="s">
+        <v>28</v>
+      </c>
+      <c r="F73">
+        <v>1.14</v>
+      </c>
+      <c r="G73" s="1">
+        <v>297107.18</v>
+      </c>
+      <c r="H73" s="1">
+        <v>-39146.39</v>
+      </c>
+      <c r="I73" s="1">
+        <v>-13.175847853963</v>
+      </c>
+      <c r="J73">
+        <v>0.0</v>
+      </c>
+      <c r="K73">
+        <v>0.0</v>
+      </c>
+      <c r="L73" s="1">
+        <v>257960.79</v>
+      </c>
+      <c r="M73" s="1">
+        <v>257960.79</v>
+      </c>
+      <c r="N73" s="1">
+        <v>0.16</v>
+      </c>
+      <c r="O73">
+        <v>1</v>
+      </c>
+      <c r="Z73" t="s">
+        <v>175</v>
+      </c>
+    </row>
+    <row r="74" spans="1:26">
+      <c r="A74" t="s">
+        <v>178</v>
+      </c>
+      <c r="B74" s="1">
+        <v>4106.0</v>
+      </c>
+      <c r="C74" s="1">
+        <v>92.07</v>
+      </c>
+      <c r="D74" s="1">
+        <v>86.70977594</v>
+      </c>
+      <c r="E74" t="s">
+        <v>28</v>
+      </c>
+      <c r="F74">
+        <v>1.14</v>
+      </c>
+      <c r="G74" s="1">
+        <v>304770.56</v>
+      </c>
+      <c r="H74" s="1">
+        <v>26988.47</v>
+      </c>
+      <c r="I74" s="1">
+        <v>8.8553402270876</v>
+      </c>
+      <c r="J74">
+        <v>0.0</v>
+      </c>
+      <c r="K74">
+        <v>0.0</v>
+      </c>
+      <c r="L74" s="1">
+        <v>331759.03</v>
+      </c>
+      <c r="M74" s="1">
+        <v>331759.03</v>
+      </c>
+      <c r="N74" s="1">
+        <v>0.2</v>
+      </c>
+      <c r="O74">
+        <v>1</v>
+      </c>
+      <c r="Z74" t="s">
+        <v>177</v>
+      </c>
+    </row>
+    <row r="75" spans="1:26">
+      <c r="A75" t="s">
+        <v>180</v>
+      </c>
+      <c r="B75" s="1">
+        <v>12371.0</v>
+      </c>
+      <c r="C75" s="1">
+        <v>23.17</v>
+      </c>
+      <c r="D75" s="1">
+        <v>30.53619594</v>
+      </c>
+      <c r="E75" t="s">
+        <v>28</v>
+      </c>
+      <c r="F75">
+        <v>1.14</v>
+      </c>
+      <c r="G75" s="1">
+        <v>330740.81</v>
+      </c>
+      <c r="H75" s="1">
+        <v>-79195.33</v>
+      </c>
+      <c r="I75" s="1">
+        <v>-23.944831603938</v>
+      </c>
+      <c r="J75">
+        <v>0.0</v>
+      </c>
+      <c r="K75">
+        <v>0.0</v>
+      </c>
+      <c r="L75" s="1">
+        <v>251545.48</v>
+      </c>
+      <c r="M75" s="1">
+        <v>251545.48</v>
+      </c>
+      <c r="N75" s="1">
+        <v>0.16</v>
+      </c>
+      <c r="O75">
+        <v>1</v>
+      </c>
+      <c r="Z75" t="s">
+        <v>179</v>
+      </c>
+    </row>
+    <row r="76" spans="1:26">
+      <c r="A76" t="s">
+        <v>182</v>
+      </c>
+      <c r="B76" s="1">
+        <v>3387.0</v>
+      </c>
+      <c r="C76" s="1">
+        <v>162.02</v>
+      </c>
+      <c r="D76" s="1">
+        <v>161.5755654</v>
+      </c>
+      <c r="E76" t="s">
+        <v>183</v>
+      </c>
+      <c r="F76">
+        <v>1.65</v>
+      </c>
+      <c r="G76" s="1">
+        <v>322554.85</v>
+      </c>
+      <c r="H76" s="1">
+        <v>9766.19</v>
+      </c>
+      <c r="I76" s="1">
+        <v>3.0277610149096</v>
+      </c>
+      <c r="J76">
+        <v>0.0</v>
+      </c>
+      <c r="K76">
+        <v>0.0</v>
+      </c>
+      <c r="L76" s="1">
+        <v>332321.04</v>
+      </c>
+      <c r="M76" s="1">
+        <v>332321.04</v>
+      </c>
+      <c r="N76" s="1">
+        <v>0.21</v>
+      </c>
+      <c r="O76">
+        <v>1</v>
+      </c>
+      <c r="Z76" t="s">
+        <v>181</v>
+      </c>
+    </row>
+    <row r="77" spans="1:26">
+      <c r="A77" t="s">
+        <v>185</v>
+      </c>
+      <c r="B77" s="1">
+        <v>3089.0</v>
+      </c>
+      <c r="C77" s="1">
+        <v>112.06</v>
+      </c>
+      <c r="D77" s="1">
+        <v>106.56174814</v>
+      </c>
+      <c r="E77" t="s">
+        <v>28</v>
+      </c>
+      <c r="F77">
+        <v>1.14</v>
+      </c>
+      <c r="G77" s="1">
+        <v>285494.37</v>
+      </c>
+      <c r="H77" s="1">
+        <v>18282.15</v>
+      </c>
+      <c r="I77" s="1">
+        <v>6.4036814456271</v>
+      </c>
+      <c r="J77">
+        <v>0.0</v>
+      </c>
+      <c r="K77">
+        <v>0.0</v>
+      </c>
+      <c r="L77" s="1">
+        <v>303776.52</v>
+      </c>
+      <c r="M77" s="1">
+        <v>303776.52</v>
+      </c>
+      <c r="N77" s="1">
+        <v>0.19</v>
+      </c>
+      <c r="O77">
+        <v>1</v>
+      </c>
+      <c r="Z77" t="s">
+        <v>184</v>
+      </c>
+    </row>
+    <row r="78" spans="1:26">
+      <c r="A78" t="s">
+        <v>187</v>
+      </c>
+      <c r="B78" s="1">
+        <v>2562.0</v>
+      </c>
+      <c r="C78" s="1">
+        <v>264.02</v>
+      </c>
+      <c r="D78" s="1">
+        <v>297.0736573</v>
+      </c>
+      <c r="E78" t="s">
+        <v>28</v>
+      </c>
+      <c r="F78">
+        <v>1.14</v>
+      </c>
+      <c r="G78" s="1">
+        <v>660386.57</v>
+      </c>
+      <c r="H78" s="1">
+        <v>-66776.0</v>
+      </c>
+      <c r="I78" s="1">
+        <v>-10.111653239708</v>
+      </c>
+      <c r="J78">
+        <v>0.0</v>
+      </c>
+      <c r="K78">
+        <v>0.0</v>
+      </c>
+      <c r="L78" s="1">
+        <v>593610.57</v>
+      </c>
+      <c r="M78" s="1">
+        <v>593610.57</v>
+      </c>
+      <c r="N78" s="1">
+        <v>0.37</v>
+      </c>
+      <c r="O78">
+        <v>1</v>
+      </c>
+      <c r="Z78" t="s">
+        <v>186</v>
+      </c>
+    </row>
+    <row r="79" spans="1:26">
+      <c r="A79" t="s">
+        <v>189</v>
+      </c>
+      <c r="B79" s="1">
+        <v>2318.0</v>
+      </c>
+      <c r="C79" s="1">
+        <v>146.3</v>
+      </c>
+      <c r="D79" s="1">
+        <v>148.33409405</v>
+      </c>
+      <c r="E79" t="s">
+        <v>28</v>
+      </c>
+      <c r="F79">
+        <v>1.14</v>
+      </c>
+      <c r="G79" s="1">
+        <v>294375.78</v>
+      </c>
+      <c r="H79" s="1">
+        <v>3231.42</v>
+      </c>
+      <c r="I79" s="1">
+        <v>1.0977193843869</v>
+      </c>
+      <c r="J79">
+        <v>0.0</v>
+      </c>
+      <c r="K79">
+        <v>0.0</v>
+      </c>
+      <c r="L79" s="1">
+        <v>297607.2</v>
+      </c>
+      <c r="M79" s="1">
+        <v>297607.2</v>
+      </c>
+      <c r="N79" s="1">
+        <v>0.18</v>
+      </c>
+      <c r="O79">
+        <v>1</v>
+      </c>
+      <c r="Z79" t="s">
+        <v>188</v>
+      </c>
+    </row>
+    <row r="80" spans="1:26">
+      <c r="A80" t="s">
+        <v>191</v>
+      </c>
+      <c r="B80" s="1">
+        <v>4854.0</v>
+      </c>
+      <c r="C80" s="1">
+        <v>71.02</v>
+      </c>
+      <c r="D80" s="1">
+        <v>70.53842604</v>
+      </c>
+      <c r="E80" t="s">
+        <v>28</v>
+      </c>
+      <c r="F80">
+        <v>1.14</v>
+      </c>
+      <c r="G80" s="1">
+        <v>294421.61</v>
+      </c>
+      <c r="H80" s="1">
+        <v>8106.76</v>
+      </c>
+      <c r="I80" s="1">
+        <v>2.7534527781436</v>
+      </c>
+      <c r="J80">
+        <v>0.0</v>
+      </c>
+      <c r="K80">
+        <v>0.0</v>
+      </c>
+      <c r="L80" s="1">
+        <v>302528.37</v>
+      </c>
+      <c r="M80" s="1">
+        <v>302528.37</v>
+      </c>
+      <c r="N80" s="1">
+        <v>0.19</v>
+      </c>
+      <c r="O80">
+        <v>1</v>
+      </c>
+      <c r="Z80" t="s">
+        <v>190</v>
+      </c>
+    </row>
+    <row r="81" spans="1:26">
+      <c r="A81" t="s">
+        <v>193</v>
+      </c>
+      <c r="B81" s="1">
+        <v>2510.0</v>
+      </c>
+      <c r="C81" s="1">
+        <v>221.05</v>
+      </c>
+      <c r="D81" s="1">
+        <v>104.74241434</v>
+      </c>
+      <c r="E81" t="s">
+        <v>28</v>
+      </c>
+      <c r="F81">
+        <v>1.14</v>
+      </c>
+      <c r="G81" s="1">
+        <v>227258.98</v>
+      </c>
+      <c r="H81" s="1">
+        <v>259652.38</v>
+      </c>
+      <c r="I81" s="1">
+        <v>114.25395819342</v>
+      </c>
+      <c r="J81">
+        <v>0.0</v>
+      </c>
+      <c r="K81">
+        <v>0.0</v>
+      </c>
+      <c r="L81" s="1">
+        <v>486911.36</v>
+      </c>
+      <c r="M81" s="1">
+        <v>486911.36</v>
+      </c>
+      <c r="N81" s="1">
+        <v>0.3</v>
+      </c>
+      <c r="O81">
+        <v>1</v>
+      </c>
+      <c r="Z81" t="s">
+        <v>192</v>
+      </c>
+    </row>
+    <row r="82" spans="1:26">
+      <c r="A82" t="s">
+        <v>195</v>
+      </c>
+      <c r="B82" s="1">
+        <v>2064.0</v>
+      </c>
+      <c r="C82" s="1">
+        <v>952.54</v>
+      </c>
+      <c r="D82" s="1">
+        <v>946.70062984</v>
+      </c>
+      <c r="E82" t="s">
+        <v>28</v>
+      </c>
+      <c r="F82">
+        <v>1.14</v>
+      </c>
+      <c r="G82" s="1">
+        <v>1694964.48</v>
+      </c>
+      <c r="H82" s="1">
+        <v>30390.99</v>
+      </c>
+      <c r="I82" s="1">
+        <v>1.793016335068</v>
+      </c>
+      <c r="J82">
+        <v>0.0</v>
+      </c>
+      <c r="K82">
+        <v>0.0</v>
+      </c>
+      <c r="L82" s="1">
+        <v>1725355.47</v>
+      </c>
+      <c r="M82" s="1">
+        <v>1725355.47</v>
+      </c>
+      <c r="N82" s="1">
+        <v>1.06</v>
+      </c>
+      <c r="O82">
+        <v>1</v>
+      </c>
+      <c r="Z82" t="s">
+        <v>194</v>
+      </c>
+    </row>
+    <row r="83" spans="1:26">
+      <c r="A83" t="s">
+        <v>197</v>
+      </c>
+      <c r="B83" s="1">
+        <v>3968.0</v>
+      </c>
+      <c r="C83" s="1">
+        <v>112.32</v>
+      </c>
+      <c r="D83" s="1">
+        <v>111.96472026</v>
+      </c>
+      <c r="E83" t="s">
+        <v>28</v>
+      </c>
+      <c r="F83">
+        <v>1.14</v>
+      </c>
+      <c r="G83" s="1">
+        <v>383543.96</v>
+      </c>
+      <c r="H83" s="1">
+        <v>7580.01</v>
+      </c>
+      <c r="I83" s="1">
+        <v>1.9763080091263</v>
+      </c>
+      <c r="J83">
+        <v>0.0</v>
+      </c>
+      <c r="K83">
+        <v>0.0</v>
+      </c>
+      <c r="L83" s="1">
+        <v>391123.97</v>
+      </c>
+      <c r="M83" s="1">
+        <v>391123.97</v>
+      </c>
+      <c r="N83" s="1">
+        <v>0.24</v>
+      </c>
+      <c r="O83">
+        <v>1</v>
+      </c>
+      <c r="Z83" t="s">
+        <v>196</v>
+      </c>
+    </row>
+    <row r="84" spans="1:26">
+      <c r="A84" t="s">
+        <v>199</v>
+      </c>
+      <c r="B84" s="1">
+        <v>90.0</v>
+      </c>
+      <c r="C84" s="1">
+        <v>114.87</v>
+      </c>
+      <c r="D84" s="1">
+        <v>178.96277778</v>
+      </c>
+      <c r="E84" t="s">
+        <v>183</v>
+      </c>
+      <c r="F84">
+        <v>1.65</v>
+      </c>
+      <c r="G84" s="1">
+        <v>9456.84</v>
+      </c>
+      <c r="H84" s="1">
+        <v>-3196.14</v>
+      </c>
+      <c r="I84" s="1">
+        <v>-33.797124620909</v>
+      </c>
+      <c r="J84">
+        <v>0.0</v>
+      </c>
+      <c r="K84">
+        <v>0.0</v>
+      </c>
+      <c r="L84" s="1">
+        <v>6260.7</v>
+      </c>
+      <c r="M84" s="1">
+        <v>6260.7</v>
+      </c>
+      <c r="N84" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O84">
+        <v>1</v>
+      </c>
+      <c r="Z84" t="s">
+        <v>198</v>
+      </c>
+    </row>
+    <row r="85" spans="1:26">
+      <c r="A85" t="s">
+        <v>201</v>
+      </c>
+      <c r="B85" s="1">
+        <v>638.0</v>
+      </c>
+      <c r="C85" s="1">
+        <v>685.87</v>
+      </c>
+      <c r="D85" s="1">
+        <v>490.6769906</v>
+      </c>
+      <c r="E85" t="s">
+        <v>28</v>
+      </c>
+      <c r="F85">
+        <v>1.14</v>
+      </c>
+      <c r="G85" s="1">
+        <v>271316.34</v>
+      </c>
+      <c r="H85" s="1">
+        <v>112698.63</v>
+      </c>
+      <c r="I85" s="1">
+        <v>41.537723087375</v>
+      </c>
+      <c r="J85">
+        <v>0.0</v>
+      </c>
+      <c r="K85">
+        <v>0.0</v>
+      </c>
+      <c r="L85" s="1">
+        <v>384014.97</v>
+      </c>
+      <c r="M85" s="1">
+        <v>384014.97</v>
+      </c>
+      <c r="N85" s="1">
+        <v>0.24</v>
+      </c>
+      <c r="O85">
+        <v>1</v>
+      </c>
+      <c r="Z85" t="s">
+        <v>200</v>
+      </c>
+    </row>
+    <row r="86" spans="1:26">
+      <c r="A86" t="s">
+        <v>203</v>
+      </c>
+      <c r="B86" s="1">
+        <v>4833.0</v>
+      </c>
+      <c r="C86" s="1">
+        <v>104.34</v>
+      </c>
+      <c r="D86" s="1">
+        <v>79.33832609</v>
+      </c>
+      <c r="E86" t="s">
+        <v>28</v>
+      </c>
+      <c r="F86">
+        <v>1.14</v>
+      </c>
+      <c r="G86" s="1">
+        <v>328446.12</v>
+      </c>
+      <c r="H86" s="1">
+        <v>114094.66</v>
+      </c>
+      <c r="I86" s="1">
+        <v>34.737709795445</v>
+      </c>
+      <c r="J86">
+        <v>0.0</v>
+      </c>
+      <c r="K86">
+        <v>0.0</v>
+      </c>
+      <c r="L86" s="1">
+        <v>442540.78</v>
+      </c>
+      <c r="M86" s="1">
+        <v>442540.78</v>
+      </c>
+      <c r="N86" s="1">
+        <v>0.27</v>
+      </c>
+      <c r="O86">
+        <v>1</v>
+      </c>
+      <c r="Z86" t="s">
+        <v>202</v>
+      </c>
+    </row>
+    <row r="87" spans="1:26">
+      <c r="A87" t="s">
+        <v>205</v>
+      </c>
+      <c r="B87" s="1">
+        <v>3539.0</v>
+      </c>
+      <c r="C87" s="1">
+        <v>196.19</v>
+      </c>
+      <c r="D87" s="1">
+        <v>197.62228596</v>
+      </c>
+      <c r="E87" t="s">
+        <v>28</v>
+      </c>
+      <c r="F87">
+        <v>1.14</v>
+      </c>
+      <c r="G87" s="1">
+        <v>605752.32</v>
+      </c>
+      <c r="H87" s="1">
+        <v>3564.41</v>
+      </c>
+      <c r="I87" s="1">
+        <v>0.58842696632181</v>
+      </c>
+      <c r="J87">
+        <v>0.0</v>
+      </c>
+      <c r="K87">
+        <v>0.0</v>
+      </c>
+      <c r="L87" s="1">
+        <v>609316.73</v>
+      </c>
+      <c r="M87" s="1">
+        <v>609316.73</v>
+      </c>
+      <c r="N87" s="1">
+        <v>0.38</v>
+      </c>
+      <c r="O87">
+        <v>1</v>
+      </c>
+      <c r="Z87" t="s">
+        <v>204</v>
+      </c>
+    </row>
+    <row r="88" spans="1:26">
+      <c r="A88" t="s">
+        <v>207</v>
+      </c>
+      <c r="B88" s="1">
+        <v>4369.0</v>
+      </c>
+      <c r="C88" s="1">
+        <v>72.12</v>
+      </c>
+      <c r="D88" s="1">
+        <v>70.86266423</v>
+      </c>
+      <c r="E88" t="s">
+        <v>8</v>
+      </c>
+      <c r="F88">
+        <v>1.0</v>
+      </c>
+      <c r="G88" s="1">
+        <v>309598.98</v>
+      </c>
+      <c r="H88" s="1">
+        <v>5493.3</v>
+      </c>
+      <c r="I88" s="1">
+        <v>1.7743275510791</v>
+      </c>
+      <c r="J88">
+        <v>0.0</v>
+      </c>
+      <c r="K88">
+        <v>0.0</v>
+      </c>
+      <c r="L88" s="1">
+        <v>315092.28</v>
+      </c>
+      <c r="M88" s="1">
+        <v>315092.28</v>
+      </c>
+      <c r="N88" s="1">
+        <v>0.19</v>
+      </c>
+      <c r="O88">
+        <v>1</v>
+      </c>
+      <c r="Z88" t="s">
+        <v>206</v>
+      </c>
+    </row>
+    <row r="89" spans="1:26">
+      <c r="A89" t="s">
+        <v>209</v>
+      </c>
+      <c r="B89" s="1">
+        <v>2879.0</v>
+      </c>
+      <c r="C89" s="1">
+        <v>239.77</v>
+      </c>
+      <c r="D89" s="1">
+        <v>135.88694338</v>
+      </c>
+      <c r="E89" t="s">
+        <v>28</v>
+      </c>
+      <c r="F89">
+        <v>1.14</v>
+      </c>
+      <c r="G89" s="1">
+        <v>340172.79</v>
+      </c>
+      <c r="H89" s="1">
+        <v>265617.32</v>
+      </c>
+      <c r="I89" s="1">
+        <v>78.083058906622</v>
+      </c>
+      <c r="J89">
+        <v>0.0</v>
+      </c>
+      <c r="K89">
+        <v>0.0</v>
+      </c>
+      <c r="L89" s="1">
+        <v>605790.11</v>
+      </c>
+      <c r="M89" s="1">
+        <v>605790.11</v>
+      </c>
+      <c r="N89" s="1">
+        <v>0.37</v>
+      </c>
+      <c r="O89">
+        <v>1</v>
+      </c>
+      <c r="Z89" t="s">
+        <v>208</v>
+      </c>
+    </row>
+    <row r="90" spans="1:26">
+      <c r="A90" t="s">
+        <v>211</v>
+      </c>
+      <c r="B90" s="1">
+        <v>7528.0</v>
+      </c>
+      <c r="C90" s="1">
+        <v>65.43</v>
+      </c>
+      <c r="D90" s="1">
+        <v>57.96781482</v>
+      </c>
+      <c r="E90" t="s">
+        <v>212</v>
+      </c>
+      <c r="F90">
+        <v>1.47</v>
+      </c>
+      <c r="G90" s="1">
+        <v>292254.27</v>
+      </c>
+      <c r="H90" s="1">
+        <v>41841.26</v>
+      </c>
+      <c r="I90" s="1">
+        <v>14.316731796596</v>
+      </c>
+      <c r="J90">
+        <v>0.0</v>
+      </c>
+      <c r="K90">
+        <v>0.0</v>
+      </c>
+      <c r="L90" s="1">
+        <v>334095.53</v>
+      </c>
+      <c r="M90" s="1">
+        <v>334095.53</v>
+      </c>
+      <c r="N90" s="1">
+        <v>0.21</v>
+      </c>
+      <c r="O90">
+        <v>1</v>
+      </c>
+      <c r="Z90" t="s">
+        <v>210</v>
+      </c>
+    </row>
+    <row r="91" spans="1:26">
+      <c r="A91" t="s">
+        <v>214</v>
+      </c>
+      <c r="B91" s="1">
+        <v>617.0</v>
+      </c>
+      <c r="C91" s="1">
+        <v>613.24</v>
+      </c>
+      <c r="D91" s="1">
+        <v>518.19051864</v>
+      </c>
+      <c r="E91" t="s">
+        <v>28</v>
+      </c>
+      <c r="F91">
+        <v>1.14</v>
+      </c>
+      <c r="G91" s="1">
+        <v>277833.77</v>
+      </c>
+      <c r="H91" s="1">
+        <v>54214.57</v>
+      </c>
+      <c r="I91" s="1">
+        <v>19.513311862701</v>
+      </c>
+      <c r="J91">
+        <v>0.0</v>
+      </c>
+      <c r="K91">
+        <v>0.0</v>
+      </c>
+      <c r="L91" s="1">
+        <v>332048.34</v>
+      </c>
+      <c r="M91" s="1">
+        <v>332048.34</v>
+      </c>
+      <c r="N91" s="1">
+        <v>0.2</v>
+      </c>
+      <c r="O91">
+        <v>1</v>
+      </c>
+      <c r="Z91" t="s">
+        <v>213</v>
+      </c>
+    </row>
+    <row r="92" spans="1:26">
+      <c r="A92" t="s">
+        <v>216</v>
+      </c>
+      <c r="B92" s="1">
+        <v>2088.0</v>
+      </c>
+      <c r="C92" s="1">
+        <v>399.49</v>
+      </c>
+      <c r="D92" s="1">
+        <v>164.68363027</v>
+      </c>
+      <c r="E92" t="s">
+        <v>28</v>
+      </c>
+      <c r="F92">
+        <v>1.14</v>
+      </c>
+      <c r="G92" s="1">
+        <v>294883.47</v>
+      </c>
+      <c r="H92" s="1">
+        <v>437135.06</v>
+      </c>
+      <c r="I92" s="1">
+        <v>148.23993355748</v>
+      </c>
+      <c r="J92">
+        <v>0.0</v>
+      </c>
+      <c r="K92">
+        <v>0.0</v>
+      </c>
+      <c r="L92" s="1">
+        <v>732018.53</v>
+      </c>
+      <c r="M92" s="1">
+        <v>732018.53</v>
+      </c>
+      <c r="N92" s="1">
         <v>0.45</v>
       </c>
-      <c r="P3">
-[...46 lines deleted...]
-      <c r="O4" s="1">
+      <c r="O92">
+        <v>1</v>
+      </c>
+      <c r="Z92" t="s">
+        <v>215</v>
+      </c>
+    </row>
+    <row r="93" spans="1:26">
+      <c r="A93" t="s">
+        <v>218</v>
+      </c>
+      <c r="B93" s="1">
+        <v>11403.0</v>
+      </c>
+      <c r="C93" s="1">
+        <v>29.63</v>
+      </c>
+      <c r="D93" s="1">
+        <v>26.65772604</v>
+      </c>
+      <c r="E93" t="s">
+        <v>8</v>
+      </c>
+      <c r="F93">
+        <v>1.0</v>
+      </c>
+      <c r="G93" s="1">
+        <v>303978.05</v>
+      </c>
+      <c r="H93" s="1">
+        <v>33892.84</v>
+      </c>
+      <c r="I93" s="1">
+        <v>11.149765583403</v>
+      </c>
+      <c r="J93">
+        <v>0.0</v>
+      </c>
+      <c r="K93">
+        <v>0.0</v>
+      </c>
+      <c r="L93" s="1">
+        <v>337870.89</v>
+      </c>
+      <c r="M93" s="1">
+        <v>337870.89</v>
+      </c>
+      <c r="N93" s="1">
+        <v>0.21</v>
+      </c>
+      <c r="O93">
+        <v>1</v>
+      </c>
+      <c r="Z93" t="s">
+        <v>217</v>
+      </c>
+    </row>
+    <row r="94" spans="1:26">
+      <c r="A94" t="s">
+        <v>220</v>
+      </c>
+      <c r="B94" s="1">
+        <v>1595.0</v>
+      </c>
+      <c r="C94" s="1">
+        <v>238.3</v>
+      </c>
+      <c r="D94" s="1">
+        <v>234.75623824</v>
+      </c>
+      <c r="E94" t="s">
+        <v>8</v>
+      </c>
+      <c r="F94">
+        <v>1.0</v>
+      </c>
+      <c r="G94" s="1">
+        <v>374436.2</v>
+      </c>
+      <c r="H94" s="1">
+        <v>5652.3</v>
+      </c>
+      <c r="I94" s="1">
+        <v>1.5095495574413</v>
+      </c>
+      <c r="J94">
+        <v>0.0</v>
+      </c>
+      <c r="K94">
+        <v>0.0</v>
+      </c>
+      <c r="L94" s="1">
+        <v>380088.5</v>
+      </c>
+      <c r="M94" s="1">
+        <v>380088.5</v>
+      </c>
+      <c r="N94" s="1">
+        <v>0.23</v>
+      </c>
+      <c r="O94">
+        <v>1</v>
+      </c>
+      <c r="Z94" t="s">
+        <v>219</v>
+      </c>
+    </row>
+    <row r="95" spans="1:26">
+      <c r="A95" t="s">
+        <v>222</v>
+      </c>
+      <c r="B95" s="1">
+        <v>6507.0</v>
+      </c>
+      <c r="C95" s="1">
+        <v>52.36</v>
+      </c>
+      <c r="D95" s="1">
+        <v>44.51987398</v>
+      </c>
+      <c r="E95" t="s">
+        <v>8</v>
+      </c>
+      <c r="F95">
+        <v>1.0</v>
+      </c>
+      <c r="G95" s="1">
+        <v>289690.82</v>
+      </c>
+      <c r="H95" s="1">
+        <v>51015.7</v>
+      </c>
+      <c r="I95" s="1">
+        <v>17.610395800599</v>
+      </c>
+      <c r="J95">
+        <v>0.0</v>
+      </c>
+      <c r="K95">
+        <v>0.0</v>
+      </c>
+      <c r="L95" s="1">
+        <v>340706.52</v>
+      </c>
+      <c r="M95" s="1">
+        <v>340706.52</v>
+      </c>
+      <c r="N95" s="1">
+        <v>0.21</v>
+      </c>
+      <c r="O95">
+        <v>1</v>
+      </c>
+      <c r="Z95" t="s">
+        <v>221</v>
+      </c>
+    </row>
+    <row r="96" spans="1:26">
+      <c r="A96" t="s">
+        <v>224</v>
+      </c>
+      <c r="B96" s="1">
+        <v>15710.0</v>
+      </c>
+      <c r="C96" s="1">
+        <v>26.25</v>
+      </c>
+      <c r="D96" s="1">
+        <v>29.55112222</v>
+      </c>
+      <c r="E96" t="s">
+        <v>8</v>
+      </c>
+      <c r="F96">
+        <v>1.0</v>
+      </c>
+      <c r="G96" s="1">
+        <v>464248.13</v>
+      </c>
+      <c r="H96" s="1">
+        <v>-51860.63</v>
+      </c>
+      <c r="I96" s="1">
+        <v>-11.17088613798</v>
+      </c>
+      <c r="J96">
+        <v>0.0</v>
+      </c>
+      <c r="K96">
+        <v>0.0</v>
+      </c>
+      <c r="L96" s="1">
+        <v>412387.5</v>
+      </c>
+      <c r="M96" s="1">
+        <v>412387.5</v>
+      </c>
+      <c r="N96" s="1">
+        <v>0.25</v>
+      </c>
+      <c r="O96">
+        <v>1</v>
+      </c>
+      <c r="Z96" t="s">
+        <v>223</v>
+      </c>
+    </row>
+    <row r="97" spans="1:26">
+      <c r="A97" t="s">
+        <v>226</v>
+      </c>
+      <c r="B97" s="1">
+        <v>36313.0</v>
+      </c>
+      <c r="C97" s="1">
+        <v>15.765</v>
+      </c>
+      <c r="D97" s="1">
+        <v>15.79689478</v>
+      </c>
+      <c r="E97" t="s">
+        <v>99</v>
+      </c>
+      <c r="F97">
+        <v>0.86</v>
+      </c>
+      <c r="G97" s="1">
+        <v>661282.85</v>
+      </c>
+      <c r="H97" s="1">
+        <v>1840.57</v>
+      </c>
+      <c r="I97" s="1">
+        <v>0.27833324272662</v>
+      </c>
+      <c r="J97">
+        <v>0.0</v>
+      </c>
+      <c r="K97">
+        <v>0.0</v>
+      </c>
+      <c r="L97" s="1">
+        <v>663123.42</v>
+      </c>
+      <c r="M97" s="1">
+        <v>663123.42</v>
+      </c>
+      <c r="N97" s="1">
+        <v>0.41</v>
+      </c>
+      <c r="O97">
+        <v>1</v>
+      </c>
+      <c r="Z97" t="s">
+        <v>225</v>
+      </c>
+    </row>
+    <row r="98" spans="1:26">
+      <c r="A98" t="s">
+        <v>228</v>
+      </c>
+      <c r="B98" s="1">
+        <v>1924.0</v>
+      </c>
+      <c r="C98" s="1">
+        <v>193.0</v>
+      </c>
+      <c r="D98" s="1">
+        <v>171.48156445</v>
+      </c>
+      <c r="E98" t="s">
+        <v>28</v>
+      </c>
+      <c r="F98">
+        <v>1.14</v>
+      </c>
+      <c r="G98" s="1">
+        <v>287371.95</v>
+      </c>
+      <c r="H98" s="1">
+        <v>38500.8</v>
+      </c>
+      <c r="I98" s="1">
+        <v>13.397549760859</v>
+      </c>
+      <c r="J98">
+        <v>0.0</v>
+      </c>
+      <c r="K98">
+        <v>0.0</v>
+      </c>
+      <c r="L98" s="1">
+        <v>325872.75</v>
+      </c>
+      <c r="M98" s="1">
+        <v>325872.75</v>
+      </c>
+      <c r="N98" s="1">
+        <v>0.2</v>
+      </c>
+      <c r="O98">
+        <v>1</v>
+      </c>
+      <c r="Z98" t="s">
+        <v>227</v>
+      </c>
+    </row>
+    <row r="99" spans="1:26">
+      <c r="A99" t="s">
+        <v>230</v>
+      </c>
+      <c r="B99" s="1">
+        <v>2831.0</v>
+      </c>
+      <c r="C99" s="1">
+        <v>193.93</v>
+      </c>
+      <c r="D99" s="1">
+        <v>184.69259626</v>
+      </c>
+      <c r="E99" t="s">
+        <v>51</v>
+      </c>
+      <c r="F99">
+        <v>1.62</v>
+      </c>
+      <c r="G99" s="1">
+        <v>323776.19</v>
+      </c>
+      <c r="H99" s="1">
+        <v>15541.38</v>
+      </c>
+      <c r="I99" s="1">
+        <v>4.8000379521422</v>
+      </c>
+      <c r="J99">
+        <v>0.0</v>
+      </c>
+      <c r="K99">
+        <v>0.0</v>
+      </c>
+      <c r="L99" s="1">
+        <v>339317.57</v>
+      </c>
+      <c r="M99" s="1">
+        <v>339317.57</v>
+      </c>
+      <c r="N99" s="1">
+        <v>0.21</v>
+      </c>
+      <c r="O99">
+        <v>1</v>
+      </c>
+      <c r="Z99" t="s">
+        <v>229</v>
+      </c>
+    </row>
+    <row r="100" spans="1:26">
+      <c r="A100" t="s">
+        <v>232</v>
+      </c>
+      <c r="B100" s="1">
+        <v>1659.0</v>
+      </c>
+      <c r="C100" s="1">
+        <v>225.96</v>
+      </c>
+      <c r="D100" s="1">
+        <v>210.03597951</v>
+      </c>
+      <c r="E100" t="s">
+        <v>28</v>
+      </c>
+      <c r="F100">
+        <v>1.14</v>
+      </c>
+      <c r="G100" s="1">
+        <v>299600.65</v>
+      </c>
+      <c r="H100" s="1">
+        <v>29374.9</v>
+      </c>
+      <c r="I100" s="1">
+        <v>9.8046850031867</v>
+      </c>
+      <c r="J100">
+        <v>0.0</v>
+      </c>
+      <c r="K100">
+        <v>0.0</v>
+      </c>
+      <c r="L100" s="1">
+        <v>328975.55</v>
+      </c>
+      <c r="M100" s="1">
+        <v>328975.55</v>
+      </c>
+      <c r="N100" s="1">
+        <v>0.2</v>
+      </c>
+      <c r="O100">
+        <v>1</v>
+      </c>
+      <c r="Z100" t="s">
+        <v>231</v>
+      </c>
+    </row>
+    <row r="101" spans="1:26">
+      <c r="A101" t="s">
+        <v>234</v>
+      </c>
+      <c r="B101" s="1">
+        <v>1419.0</v>
+      </c>
+      <c r="C101" s="1">
+        <v>1553.5</v>
+      </c>
+      <c r="D101" s="1">
+        <v>1541.2153136</v>
+      </c>
+      <c r="E101" t="s">
+        <v>235</v>
+      </c>
+      <c r="F101">
+        <v>7.47</v>
+      </c>
+      <c r="G101" s="1">
+        <v>292833.39</v>
+      </c>
+      <c r="H101" s="1">
+        <v>2095.5</v>
+      </c>
+      <c r="I101" s="1">
+        <v>0.71559462532603</v>
+      </c>
+      <c r="J101">
+        <v>0.0</v>
+      </c>
+      <c r="K101">
+        <v>0.0</v>
+      </c>
+      <c r="L101" s="1">
+        <v>294928.89</v>
+      </c>
+      <c r="M101" s="1">
+        <v>294928.89</v>
+      </c>
+      <c r="N101" s="1">
+        <v>0.18</v>
+      </c>
+      <c r="O101">
+        <v>1</v>
+      </c>
+      <c r="Z101" t="s">
+        <v>233</v>
+      </c>
+    </row>
+    <row r="102" spans="1:26">
+      <c r="A102" t="s">
+        <v>237</v>
+      </c>
+      <c r="B102" s="1">
+        <v>953.0</v>
+      </c>
+      <c r="C102" s="1">
+        <v>402.68</v>
+      </c>
+      <c r="D102" s="1">
+        <v>349.4383106</v>
+      </c>
+      <c r="E102" t="s">
+        <v>28</v>
+      </c>
+      <c r="F102">
+        <v>1.14</v>
+      </c>
+      <c r="G102" s="1">
+        <v>289172.11</v>
+      </c>
+      <c r="H102" s="1">
+        <v>47601.95</v>
+      </c>
+      <c r="I102" s="1">
+        <v>16.461459578519</v>
+      </c>
+      <c r="J102">
+        <v>0.0</v>
+      </c>
+      <c r="K102">
+        <v>0.0</v>
+      </c>
+      <c r="L102" s="1">
+        <v>336774.06</v>
+      </c>
+      <c r="M102" s="1">
+        <v>336774.06</v>
+      </c>
+      <c r="N102" s="1">
+        <v>0.21</v>
+      </c>
+      <c r="O102">
+        <v>1</v>
+      </c>
+      <c r="Z102" t="s">
+        <v>236</v>
+      </c>
+    </row>
+    <row r="103" spans="1:26">
+      <c r="A103" t="s">
+        <v>239</v>
+      </c>
+      <c r="B103" s="1">
+        <v>1301.0</v>
+      </c>
+      <c r="C103" s="1">
+        <v>283.65</v>
+      </c>
+      <c r="D103" s="1">
+        <v>260.05597233</v>
+      </c>
+      <c r="E103" t="s">
+        <v>28</v>
+      </c>
+      <c r="F103">
+        <v>1.14</v>
+      </c>
+      <c r="G103" s="1">
+        <v>294615.57</v>
+      </c>
+      <c r="H103" s="1">
+        <v>29235.81</v>
+      </c>
+      <c r="I103" s="1">
+        <v>9.9233757401213</v>
+      </c>
+      <c r="J103">
+        <v>0.0</v>
+      </c>
+      <c r="K103">
+        <v>0.0</v>
+      </c>
+      <c r="L103" s="1">
+        <v>323851.38</v>
+      </c>
+      <c r="M103" s="1">
+        <v>323851.38</v>
+      </c>
+      <c r="N103" s="1">
+        <v>0.2</v>
+      </c>
+      <c r="O103">
+        <v>1</v>
+      </c>
+      <c r="Z103" t="s">
+        <v>238</v>
+      </c>
+    </row>
+    <row r="104" spans="1:26">
+      <c r="A104" t="s">
+        <v>241</v>
+      </c>
+      <c r="B104" s="1">
+        <v>4305.0</v>
+      </c>
+      <c r="C104" s="1">
+        <v>90.78</v>
+      </c>
+      <c r="D104" s="1">
+        <v>80.95912427</v>
+      </c>
+      <c r="E104" t="s">
+        <v>28</v>
+      </c>
+      <c r="F104">
+        <v>1.14</v>
+      </c>
+      <c r="G104" s="1">
+        <v>300865.58</v>
+      </c>
+      <c r="H104" s="1">
+        <v>42098.79</v>
+      </c>
+      <c r="I104" s="1">
+        <v>13.992557739573</v>
+      </c>
+      <c r="J104">
+        <v>0.0</v>
+      </c>
+      <c r="K104">
+        <v>0.0</v>
+      </c>
+      <c r="L104" s="1">
+        <v>342964.37</v>
+      </c>
+      <c r="M104" s="1">
+        <v>342964.37</v>
+      </c>
+      <c r="N104" s="1">
+        <v>0.21</v>
+      </c>
+      <c r="O104">
+        <v>1</v>
+      </c>
+      <c r="Z104" t="s">
+        <v>240</v>
+      </c>
+    </row>
+    <row r="105" spans="1:26">
+      <c r="A105" t="s">
+        <v>243</v>
+      </c>
+      <c r="B105" s="1">
+        <v>1711.0</v>
+      </c>
+      <c r="C105" s="1">
+        <v>205.25</v>
+      </c>
+      <c r="D105" s="1">
+        <v>201.65222677</v>
+      </c>
+      <c r="E105" t="s">
+        <v>28</v>
+      </c>
+      <c r="F105">
+        <v>1.14</v>
+      </c>
+      <c r="G105" s="1">
+        <v>295533.89</v>
+      </c>
+      <c r="H105" s="1">
+        <v>12656.33</v>
+      </c>
+      <c r="I105" s="1">
+        <v>4.2825308461239</v>
+      </c>
+      <c r="J105">
+        <v>0.0</v>
+      </c>
+      <c r="K105">
+        <v>0.0</v>
+      </c>
+      <c r="L105" s="1">
+        <v>308190.22</v>
+      </c>
+      <c r="M105" s="1">
+        <v>308190.22</v>
+      </c>
+      <c r="N105" s="1">
+        <v>0.19</v>
+      </c>
+      <c r="O105">
+        <v>1</v>
+      </c>
+      <c r="Z105" t="s">
+        <v>242</v>
+      </c>
+    </row>
+    <row r="106" spans="1:26">
+      <c r="A106" t="s">
+        <v>245</v>
+      </c>
+      <c r="B106" s="1">
+        <v>19368.0</v>
+      </c>
+      <c r="C106" s="1">
+        <v>29.57</v>
+      </c>
+      <c r="D106" s="1">
+        <v>30.55142245</v>
+      </c>
+      <c r="E106" t="s">
+        <v>51</v>
+      </c>
+      <c r="F106">
+        <v>1.62</v>
+      </c>
+      <c r="G106" s="1">
+        <v>366847.54</v>
+      </c>
+      <c r="H106" s="1">
+        <v>-12884.77</v>
+      </c>
+      <c r="I106" s="1">
+        <v>-3.5122955983295</v>
+      </c>
+      <c r="J106">
+        <v>0.0</v>
+      </c>
+      <c r="K106">
+        <v>0.0</v>
+      </c>
+      <c r="L106" s="1">
+        <v>353962.77</v>
+      </c>
+      <c r="M106" s="1">
+        <v>353962.77</v>
+      </c>
+      <c r="N106" s="1">
+        <v>0.22</v>
+      </c>
+      <c r="O106">
+        <v>1</v>
+      </c>
+      <c r="Z106" t="s">
+        <v>244</v>
+      </c>
+    </row>
+    <row r="107" spans="1:26">
+      <c r="A107" t="s">
+        <v>247</v>
+      </c>
+      <c r="B107" s="1">
+        <v>1186.0</v>
+      </c>
+      <c r="C107" s="1">
+        <v>395.18</v>
+      </c>
+      <c r="D107" s="1">
+        <v>340.12677909</v>
+      </c>
+      <c r="E107" t="s">
+        <v>28</v>
+      </c>
+      <c r="F107">
+        <v>1.14</v>
+      </c>
+      <c r="G107" s="1">
+        <v>350341.57</v>
+      </c>
+      <c r="H107" s="1">
+        <v>60964.69</v>
+      </c>
+      <c r="I107" s="1">
+        <v>17.401500484227</v>
+      </c>
+      <c r="J107">
+        <v>0.0</v>
+      </c>
+      <c r="K107">
+        <v>0.0</v>
+      </c>
+      <c r="L107" s="1">
+        <v>411306.26</v>
+      </c>
+      <c r="M107" s="1">
+        <v>411306.26</v>
+      </c>
+      <c r="N107" s="1">
+        <v>0.25</v>
+      </c>
+      <c r="O107">
+        <v>1</v>
+      </c>
+      <c r="Z107" t="s">
+        <v>246</v>
+      </c>
+    </row>
+    <row r="108" spans="1:26">
+      <c r="A108" t="s">
+        <v>249</v>
+      </c>
+      <c r="B108" s="1">
+        <v>2625.0</v>
+      </c>
+      <c r="C108" s="1">
+        <v>143.49</v>
+      </c>
+      <c r="D108" s="1">
+        <v>132.14577143</v>
+      </c>
+      <c r="E108" t="s">
+        <v>28</v>
+      </c>
+      <c r="F108">
+        <v>1.14</v>
+      </c>
+      <c r="G108" s="1">
+        <v>301432.38</v>
+      </c>
+      <c r="H108" s="1">
+        <v>29117.2</v>
+      </c>
+      <c r="I108" s="1">
+        <v>9.6596125472652</v>
+      </c>
+      <c r="J108">
+        <v>0.0</v>
+      </c>
+      <c r="K108">
+        <v>0.0</v>
+      </c>
+      <c r="L108" s="1">
+        <v>330549.58</v>
+      </c>
+      <c r="M108" s="1">
+        <v>330549.58</v>
+      </c>
+      <c r="N108" s="1">
+        <v>0.2</v>
+      </c>
+      <c r="O108">
+        <v>1</v>
+      </c>
+      <c r="Z108" t="s">
+        <v>248</v>
+      </c>
+    </row>
+    <row r="109" spans="1:26">
+      <c r="A109" t="s">
+        <v>251</v>
+      </c>
+      <c r="B109" s="1">
+        <v>37603.0</v>
+      </c>
+      <c r="C109" s="1">
+        <v>10.098</v>
+      </c>
+      <c r="D109" s="1">
+        <v>9.72112385</v>
+      </c>
+      <c r="E109" t="s">
+        <v>8</v>
+      </c>
+      <c r="F109">
+        <v>1.0</v>
+      </c>
+      <c r="G109" s="1">
+        <v>365543.42</v>
+      </c>
+      <c r="H109" s="1">
+        <v>14171.67</v>
+      </c>
+      <c r="I109" s="1">
+        <v>3.8768773351193</v>
+      </c>
+      <c r="J109">
+        <v>0.0</v>
+      </c>
+      <c r="K109">
+        <v>0.0</v>
+      </c>
+      <c r="L109" s="1">
+        <v>379715.09</v>
+      </c>
+      <c r="M109" s="1">
+        <v>379715.09</v>
+      </c>
+      <c r="N109" s="1">
+        <v>0.23</v>
+      </c>
+      <c r="O109">
+        <v>1</v>
+      </c>
+      <c r="Z109" t="s">
+        <v>250</v>
+      </c>
+    </row>
+    <row r="110" spans="1:26">
+      <c r="A110" t="s">
+        <v>253</v>
+      </c>
+      <c r="B110" s="1">
+        <v>10624.0</v>
+      </c>
+      <c r="C110" s="1">
+        <v>27.31</v>
+      </c>
+      <c r="D110" s="1">
+        <v>28.33476751</v>
+      </c>
+      <c r="E110" t="s">
+        <v>8</v>
+      </c>
+      <c r="F110">
+        <v>1.0</v>
+      </c>
+      <c r="G110" s="1">
+        <v>301028.57</v>
+      </c>
+      <c r="H110" s="1">
+        <v>-10887.13</v>
+      </c>
+      <c r="I110" s="1">
+        <v>-3.6166434302233</v>
+      </c>
+      <c r="J110">
+        <v>0.0</v>
+      </c>
+      <c r="K110">
+        <v>0.0</v>
+      </c>
+      <c r="L110" s="1">
+        <v>290141.44</v>
+      </c>
+      <c r="M110" s="1">
+        <v>290141.44</v>
+      </c>
+      <c r="N110" s="1">
+        <v>0.18</v>
+      </c>
+      <c r="O110">
+        <v>1</v>
+      </c>
+      <c r="Z110" t="s">
+        <v>252</v>
+      </c>
+    </row>
+    <row r="111" spans="1:26">
+      <c r="A111" t="s">
+        <v>255</v>
+      </c>
+      <c r="B111" s="1">
+        <v>390.0</v>
+      </c>
+      <c r="C111" s="1">
+        <v>1091.3</v>
+      </c>
+      <c r="D111" s="1">
+        <v>888.766</v>
+      </c>
+      <c r="E111" t="s">
+        <v>28</v>
+      </c>
+      <c r="F111">
+        <v>1.14</v>
+      </c>
+      <c r="G111" s="1">
+        <v>302173.68</v>
+      </c>
+      <c r="H111" s="1">
+        <v>71329.61</v>
+      </c>
+      <c r="I111" s="1">
+        <v>23.605500651149</v>
+      </c>
+      <c r="J111">
+        <v>0.0</v>
+      </c>
+      <c r="K111">
+        <v>0.0</v>
+      </c>
+      <c r="L111" s="1">
+        <v>373503.29</v>
+      </c>
+      <c r="M111" s="1">
+        <v>373503.29</v>
+      </c>
+      <c r="N111" s="1">
+        <v>0.23</v>
+      </c>
+      <c r="O111">
+        <v>1</v>
+      </c>
+      <c r="Z111" t="s">
+        <v>254</v>
+      </c>
+    </row>
+    <row r="112" spans="1:26">
+      <c r="A112" t="s">
+        <v>257</v>
+      </c>
+      <c r="B112" s="1">
+        <v>1581.0</v>
+      </c>
+      <c r="C112" s="1">
+        <v>168.65</v>
+      </c>
+      <c r="D112" s="1">
+        <v>233.8114105</v>
+      </c>
+      <c r="E112" t="s">
+        <v>8</v>
+      </c>
+      <c r="F112">
+        <v>1.0</v>
+      </c>
+      <c r="G112" s="1">
+        <v>369655.84</v>
+      </c>
+      <c r="H112" s="1">
+        <v>-103020.19</v>
+      </c>
+      <c r="I112" s="1">
+        <v>-27.869217486189</v>
+      </c>
+      <c r="J112">
+        <v>0.0</v>
+      </c>
+      <c r="K112">
+        <v>0.0</v>
+      </c>
+      <c r="L112" s="1">
+        <v>266635.65</v>
+      </c>
+      <c r="M112" s="1">
+        <v>266635.65</v>
+      </c>
+      <c r="N112" s="1">
+        <v>0.16</v>
+      </c>
+      <c r="O112">
+        <v>1</v>
+      </c>
+      <c r="Z112" t="s">
+        <v>256</v>
+      </c>
+    </row>
+    <row r="113" spans="1:26">
+      <c r="A113" t="s">
+        <v>259</v>
+      </c>
+      <c r="B113" s="1">
+        <v>8549.0</v>
+      </c>
+      <c r="C113" s="1">
+        <v>47.4</v>
+      </c>
+      <c r="D113" s="1">
+        <v>45.98829688</v>
+      </c>
+      <c r="E113" t="s">
+        <v>28</v>
+      </c>
+      <c r="F113">
+        <v>1.14</v>
+      </c>
+      <c r="G113" s="1">
+        <v>341028.7</v>
+      </c>
+      <c r="H113" s="1">
+        <v>14585.69</v>
+      </c>
+      <c r="I113" s="1">
+        <v>4.2769684780196</v>
+      </c>
+      <c r="J113">
+        <v>0.0</v>
+      </c>
+      <c r="K113">
+        <v>0.0</v>
+      </c>
+      <c r="L113" s="1">
+        <v>355614.39</v>
+      </c>
+      <c r="M113" s="1">
+        <v>355614.39</v>
+      </c>
+      <c r="N113" s="1">
+        <v>0.22</v>
+      </c>
+      <c r="O113">
+        <v>1</v>
+      </c>
+      <c r="Z113" t="s">
+        <v>258</v>
+      </c>
+    </row>
+    <row r="114" spans="1:26">
+      <c r="A114" t="s">
+        <v>261</v>
+      </c>
+      <c r="B114" s="1">
+        <v>9904.0</v>
+      </c>
+      <c r="C114" s="1">
+        <v>7026.0</v>
+      </c>
+      <c r="D114" s="1">
+        <v>6483.12530291</v>
+      </c>
+      <c r="E114" t="s">
+        <v>46</v>
+      </c>
+      <c r="F114">
+        <v>184.3</v>
+      </c>
+      <c r="G114" s="1">
+        <v>348935.93</v>
+      </c>
+      <c r="H114" s="1">
+        <v>28636.6</v>
+      </c>
+      <c r="I114" s="1">
+        <v>8.206836137511</v>
+      </c>
+      <c r="J114">
+        <v>0.0</v>
+      </c>
+      <c r="K114">
+        <v>0.0</v>
+      </c>
+      <c r="L114" s="1">
+        <v>377572.53</v>
+      </c>
+      <c r="M114" s="1">
+        <v>377572.53</v>
+      </c>
+      <c r="N114" s="1">
+        <v>0.23</v>
+      </c>
+      <c r="O114">
+        <v>1</v>
+      </c>
+      <c r="Z114" t="s">
+        <v>260</v>
+      </c>
+    </row>
+    <row r="115" spans="1:26">
+      <c r="A115" t="s">
+        <v>263</v>
+      </c>
+      <c r="B115" s="1">
+        <v>772.0</v>
+      </c>
+      <c r="C115" s="1">
+        <v>84070.0</v>
+      </c>
+      <c r="D115" s="1">
+        <v>60165.20725389</v>
+      </c>
+      <c r="E115" t="s">
+        <v>46</v>
+      </c>
+      <c r="F115">
+        <v>184.3</v>
+      </c>
+      <c r="G115" s="1">
+        <v>253286.2</v>
+      </c>
+      <c r="H115" s="1">
+        <v>98873.75</v>
+      </c>
+      <c r="I115" s="1">
+        <v>39.036374662338</v>
+      </c>
+      <c r="J115">
+        <v>0.0</v>
+      </c>
+      <c r="K115">
+        <v>0.0</v>
+      </c>
+      <c r="L115" s="1">
+        <v>352159.95</v>
+      </c>
+      <c r="M115" s="1">
+        <v>352159.95</v>
+      </c>
+      <c r="N115" s="1">
+        <v>0.22</v>
+      </c>
+      <c r="O115">
+        <v>1</v>
+      </c>
+      <c r="Z115" t="s">
+        <v>262</v>
+      </c>
+    </row>
+    <row r="116" spans="1:26">
+      <c r="A116" t="s">
+        <v>265</v>
+      </c>
+      <c r="B116" s="1">
+        <v>7509.0</v>
+      </c>
+      <c r="C116" s="1">
+        <v>47.1</v>
+      </c>
+      <c r="D116" s="1">
+        <v>43.5522786</v>
+      </c>
+      <c r="E116" t="s">
+        <v>28</v>
+      </c>
+      <c r="F116">
+        <v>1.14</v>
+      </c>
+      <c r="G116" s="1">
+        <v>280044.99</v>
+      </c>
+      <c r="H116" s="1">
+        <v>30331.4</v>
+      </c>
+      <c r="I116" s="1">
+        <v>10.830902563192</v>
+      </c>
+      <c r="J116">
+        <v>0.0</v>
+      </c>
+      <c r="K116">
+        <v>0.0</v>
+      </c>
+      <c r="L116" s="1">
+        <v>310376.39</v>
+      </c>
+      <c r="M116" s="1">
+        <v>310376.39</v>
+      </c>
+      <c r="N116" s="1">
+        <v>0.19</v>
+      </c>
+      <c r="O116">
+        <v>1</v>
+      </c>
+      <c r="Z116" t="s">
+        <v>264</v>
+      </c>
+    </row>
+    <row r="117" spans="1:26">
+      <c r="A117" t="s">
+        <v>267</v>
+      </c>
+      <c r="B117" s="1">
+        <v>972.0</v>
+      </c>
+      <c r="C117" s="1">
+        <v>318.53</v>
+      </c>
+      <c r="D117" s="1">
+        <v>361.94154321</v>
+      </c>
+      <c r="E117" t="s">
+        <v>28</v>
+      </c>
+      <c r="F117">
+        <v>1.14</v>
+      </c>
+      <c r="G117" s="1">
+        <v>302456.6</v>
+      </c>
+      <c r="H117" s="1">
+        <v>-30748.69</v>
+      </c>
+      <c r="I117" s="1">
+        <v>-10.16631477045</v>
+      </c>
+      <c r="J117">
+        <v>0.0</v>
+      </c>
+      <c r="K117">
+        <v>0.0</v>
+      </c>
+      <c r="L117" s="1">
+        <v>271707.91</v>
+      </c>
+      <c r="M117" s="1">
+        <v>271707.91</v>
+      </c>
+      <c r="N117" s="1">
+        <v>0.17</v>
+      </c>
+      <c r="O117">
+        <v>1</v>
+      </c>
+      <c r="Z117" t="s">
+        <v>266</v>
+      </c>
+    </row>
+    <row r="118" spans="1:26">
+      <c r="A118" t="s">
+        <v>269</v>
+      </c>
+      <c r="B118" s="1">
+        <v>487.0</v>
+      </c>
+      <c r="C118" s="1">
+        <v>153.89</v>
+      </c>
+      <c r="D118" s="1">
+        <v>6.50365503</v>
+      </c>
+      <c r="E118" t="s">
+        <v>28</v>
+      </c>
+      <c r="F118">
+        <v>1.14</v>
+      </c>
+      <c r="G118" s="1">
+        <v>2758.31</v>
+      </c>
+      <c r="H118" s="1">
+        <v>63011.26</v>
+      </c>
+      <c r="I118" s="1">
+        <v>2284.4154572909</v>
+      </c>
+      <c r="J118">
+        <v>0.0</v>
+      </c>
+      <c r="K118">
+        <v>0.0</v>
+      </c>
+      <c r="L118" s="1">
+        <v>65769.57</v>
+      </c>
+      <c r="M118" s="1">
+        <v>65769.57</v>
+      </c>
+      <c r="N118" s="1">
+        <v>0.04</v>
+      </c>
+      <c r="O118">
+        <v>1</v>
+      </c>
+      <c r="Z118" t="s">
+        <v>268</v>
+      </c>
+    </row>
+    <row r="119" spans="1:26">
+      <c r="A119" t="s">
+        <v>271</v>
+      </c>
+      <c r="B119" s="1">
+        <v>1474.0</v>
+      </c>
+      <c r="C119" s="1">
+        <v>238.61</v>
+      </c>
+      <c r="D119" s="1">
+        <v>236.6356445</v>
+      </c>
+      <c r="E119" t="s">
+        <v>28</v>
+      </c>
+      <c r="F119">
+        <v>1.14</v>
+      </c>
+      <c r="G119" s="1">
+        <v>298693.26</v>
+      </c>
+      <c r="H119" s="1">
+        <v>9960.66</v>
+      </c>
+      <c r="I119" s="1">
+        <v>3.3347454843809</v>
+      </c>
+      <c r="J119">
+        <v>0.0</v>
+      </c>
+      <c r="K119">
+        <v>0.0</v>
+      </c>
+      <c r="L119" s="1">
+        <v>308653.92</v>
+      </c>
+      <c r="M119" s="1">
+        <v>308653.92</v>
+      </c>
+      <c r="N119" s="1">
+        <v>0.19</v>
+      </c>
+      <c r="O119">
+        <v>1</v>
+      </c>
+      <c r="Z119" t="s">
+        <v>270</v>
+      </c>
+    </row>
+    <row r="120" spans="1:26">
+      <c r="A120" t="s">
+        <v>273</v>
+      </c>
+      <c r="B120" s="1">
+        <v>6286.0</v>
+      </c>
+      <c r="C120" s="1">
+        <v>49.45</v>
+      </c>
+      <c r="D120" s="1">
+        <v>74.69961661</v>
+      </c>
+      <c r="E120" t="s">
+        <v>28</v>
+      </c>
+      <c r="F120">
+        <v>1.14</v>
+      </c>
+      <c r="G120" s="1">
+        <v>401603.28</v>
+      </c>
+      <c r="H120" s="1">
+        <v>-128814.6</v>
+      </c>
+      <c r="I120" s="1">
+        <v>-32.075086637739</v>
+      </c>
+      <c r="J120">
+        <v>0.0</v>
+      </c>
+      <c r="K120">
+        <v>0.0</v>
+      </c>
+      <c r="L120" s="1">
+        <v>272788.68</v>
+      </c>
+      <c r="M120" s="1">
+        <v>272788.68</v>
+      </c>
+      <c r="N120" s="1">
+        <v>0.17</v>
+      </c>
+      <c r="O120">
+        <v>1</v>
+      </c>
+      <c r="Z120" t="s">
+        <v>272</v>
+      </c>
+    </row>
+    <row r="121" spans="1:26">
+      <c r="A121" t="s">
+        <v>275</v>
+      </c>
+      <c r="B121" s="1">
+        <v>29994.0</v>
+      </c>
+      <c r="C121" s="1">
+        <v>19.07</v>
+      </c>
+      <c r="D121" s="1">
+        <v>21.65612456</v>
+      </c>
+      <c r="E121" t="s">
+        <v>183</v>
+      </c>
+      <c r="F121">
+        <v>1.65</v>
+      </c>
+      <c r="G121" s="1">
+        <v>382675.49</v>
+      </c>
+      <c r="H121" s="1">
+        <v>-36290.47</v>
+      </c>
+      <c r="I121" s="1">
+        <v>-9.4833536373077</v>
+      </c>
+      <c r="J121">
+        <v>0.0</v>
+      </c>
+      <c r="K121">
+        <v>0.0</v>
+      </c>
+      <c r="L121" s="1">
+        <v>346385.02</v>
+      </c>
+      <c r="M121" s="1">
+        <v>346385.02</v>
+      </c>
+      <c r="N121" s="1">
+        <v>0.21</v>
+      </c>
+      <c r="O121">
+        <v>1</v>
+      </c>
+      <c r="Z121" t="s">
+        <v>274</v>
+      </c>
+    </row>
+    <row r="122" spans="1:26">
+      <c r="A122" t="s">
+        <v>277</v>
+      </c>
+      <c r="B122" s="1">
+        <v>4117.0</v>
+      </c>
+      <c r="C122" s="1">
+        <v>151.35</v>
+      </c>
+      <c r="D122" s="1">
+        <v>84.10155696</v>
+      </c>
+      <c r="E122" t="s">
+        <v>28</v>
+      </c>
+      <c r="F122">
+        <v>1.14</v>
+      </c>
+      <c r="G122" s="1">
+        <v>296659.96</v>
+      </c>
+      <c r="H122" s="1">
+        <v>250165.8</v>
+      </c>
+      <c r="I122" s="1">
+        <v>84.327456930824</v>
+      </c>
+      <c r="J122">
+        <v>0.0</v>
+      </c>
+      <c r="K122">
+        <v>0.0</v>
+      </c>
+      <c r="L122" s="1">
+        <v>546825.76</v>
+      </c>
+      <c r="M122" s="1">
+        <v>546825.76</v>
+      </c>
+      <c r="N122" s="1">
+        <v>0.34</v>
+      </c>
+      <c r="O122">
+        <v>1</v>
+      </c>
+      <c r="Z122" t="s">
+        <v>276</v>
+      </c>
+    </row>
+    <row r="123" spans="1:26">
+      <c r="A123" t="s">
+        <v>279</v>
+      </c>
+      <c r="B123" s="1">
+        <v>200.0</v>
+      </c>
+      <c r="C123" s="1">
+        <v>3199.0</v>
+      </c>
+      <c r="D123" s="1">
+        <v>4087.585</v>
+      </c>
+      <c r="E123" t="s">
+        <v>46</v>
+      </c>
+      <c r="F123">
+        <v>184.3</v>
+      </c>
+      <c r="G123" s="1">
+        <v>4457.17</v>
+      </c>
+      <c r="H123" s="1">
+        <v>-985.6</v>
+      </c>
+      <c r="I123" s="1">
+        <v>-22.112685852234</v>
+      </c>
+      <c r="J123">
+        <v>0.0</v>
+      </c>
+      <c r="K123">
+        <v>0.0</v>
+      </c>
+      <c r="L123" s="1">
+        <v>3471.57</v>
+      </c>
+      <c r="M123" s="1">
+        <v>3471.57</v>
+      </c>
+      <c r="N123" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O123">
+        <v>1</v>
+      </c>
+      <c r="Z123" t="s">
+        <v>278</v>
+      </c>
+    </row>
+    <row r="124" spans="1:26">
+      <c r="A124" t="s">
+        <v>281</v>
+      </c>
+      <c r="B124" s="1">
+        <v>388.0</v>
+      </c>
+      <c r="C124" s="1">
+        <v>1045.17</v>
+      </c>
+      <c r="D124" s="1">
+        <v>755.52487113</v>
+      </c>
+      <c r="E124" t="s">
+        <v>28</v>
+      </c>
+      <c r="F124">
+        <v>1.14</v>
+      </c>
+      <c r="G124" s="1">
+        <v>251216.42</v>
+      </c>
+      <c r="H124" s="1">
+        <v>104664.19</v>
+      </c>
+      <c r="I124" s="1">
+        <v>41.662957381528</v>
+      </c>
+      <c r="J124">
+        <v>0.0</v>
+      </c>
+      <c r="K124">
+        <v>0.0</v>
+      </c>
+      <c r="L124" s="1">
+        <v>355880.61</v>
+      </c>
+      <c r="M124" s="1">
+        <v>355880.61</v>
+      </c>
+      <c r="N124" s="1">
+        <v>0.22</v>
+      </c>
+      <c r="O124">
+        <v>1</v>
+      </c>
+      <c r="Z124" t="s">
+        <v>280</v>
+      </c>
+    </row>
+    <row r="125" spans="1:26">
+      <c r="A125" t="s">
+        <v>283</v>
+      </c>
+      <c r="B125" s="1">
+        <v>29779.0</v>
+      </c>
+      <c r="C125" s="1">
+        <v>78.1</v>
+      </c>
+      <c r="D125" s="1">
+        <v>76.80686726</v>
+      </c>
+      <c r="E125" t="s">
+        <v>28</v>
+      </c>
+      <c r="F125">
+        <v>1.14</v>
+      </c>
+      <c r="G125" s="1">
+        <v>1964539.73</v>
+      </c>
+      <c r="H125" s="1">
+        <v>76478.17</v>
+      </c>
+      <c r="I125" s="1">
+        <v>3.8929306866194</v>
+      </c>
+      <c r="J125">
+        <v>0.0</v>
+      </c>
+      <c r="K125">
+        <v>0.0</v>
+      </c>
+      <c r="L125" s="1">
+        <v>2041017.9</v>
+      </c>
+      <c r="M125" s="1">
+        <v>2041017.9</v>
+      </c>
+      <c r="N125" s="1">
+        <v>1.26</v>
+      </c>
+      <c r="O125">
+        <v>1</v>
+      </c>
+      <c r="Z125" t="s">
+        <v>282</v>
+      </c>
+    </row>
+    <row r="126" spans="1:26">
+      <c r="A126" t="s">
+        <v>285</v>
+      </c>
+      <c r="B126" s="1">
+        <v>4498.0</v>
+      </c>
+      <c r="C126" s="1">
+        <v>116.02</v>
+      </c>
+      <c r="D126" s="1">
+        <v>105.59073366</v>
+      </c>
+      <c r="E126" t="s">
+        <v>28</v>
+      </c>
+      <c r="F126">
+        <v>1.14</v>
+      </c>
+      <c r="G126" s="1">
+        <v>408387.9</v>
+      </c>
+      <c r="H126" s="1">
+        <v>49583.1</v>
+      </c>
+      <c r="I126" s="1">
+        <v>12.141177542234</v>
+      </c>
+      <c r="J126">
+        <v>0.0</v>
+      </c>
+      <c r="K126">
+        <v>0.0</v>
+      </c>
+      <c r="L126" s="1">
+        <v>457971.0</v>
+      </c>
+      <c r="M126" s="1">
+        <v>457971.0</v>
+      </c>
+      <c r="N126" s="1">
+        <v>0.28</v>
+      </c>
+      <c r="O126">
+        <v>1</v>
+      </c>
+      <c r="Z126" t="s">
+        <v>284</v>
+      </c>
+    </row>
+    <row r="127" spans="1:26">
+      <c r="A127" t="s">
+        <v>287</v>
+      </c>
+      <c r="B127" s="1">
+        <v>3920.0</v>
+      </c>
+      <c r="C127" s="1">
+        <v>127.88</v>
+      </c>
+      <c r="D127" s="1">
+        <v>126.48196939</v>
+      </c>
+      <c r="E127" t="s">
+        <v>28</v>
+      </c>
+      <c r="F127">
+        <v>1.14</v>
+      </c>
+      <c r="G127" s="1">
+        <v>429465.97</v>
+      </c>
+      <c r="H127" s="1">
+        <v>10454.7</v>
+      </c>
+      <c r="I127" s="1">
+        <v>2.4343488728571</v>
+      </c>
+      <c r="J127">
+        <v>0.0</v>
+      </c>
+      <c r="K127">
+        <v>0.0</v>
+      </c>
+      <c r="L127" s="1">
+        <v>439920.67</v>
+      </c>
+      <c r="M127" s="1">
+        <v>439920.67</v>
+      </c>
+      <c r="N127" s="1">
         <v>0.27</v>
       </c>
-      <c r="P4">
-[...96 lines deleted...]
-      <c r="O6" s="1">
+      <c r="O127">
+        <v>1</v>
+      </c>
+      <c r="Z127" t="s">
+        <v>286</v>
+      </c>
+    </row>
+    <row r="128" spans="1:26">
+      <c r="A128" t="s">
+        <v>289</v>
+      </c>
+      <c r="B128" s="1">
+        <v>31225.0</v>
+      </c>
+      <c r="C128" s="1">
+        <v>32.01</v>
+      </c>
+      <c r="D128" s="1">
+        <v>29.04800993</v>
+      </c>
+      <c r="E128" t="s">
+        <v>183</v>
+      </c>
+      <c r="F128">
+        <v>1.65</v>
+      </c>
+      <c r="G128" s="1">
+        <v>534654.52</v>
+      </c>
+      <c r="H128" s="1">
+        <v>70633.59</v>
+      </c>
+      <c r="I128" s="1">
+        <v>13.211071328827</v>
+      </c>
+      <c r="J128">
+        <v>0.0</v>
+      </c>
+      <c r="K128">
+        <v>0.0</v>
+      </c>
+      <c r="L128" s="1">
+        <v>605288.11</v>
+      </c>
+      <c r="M128" s="1">
+        <v>605288.11</v>
+      </c>
+      <c r="N128" s="1">
+        <v>0.37</v>
+      </c>
+      <c r="O128">
+        <v>1</v>
+      </c>
+      <c r="Z128" t="s">
+        <v>288</v>
+      </c>
+    </row>
+    <row r="129" spans="1:26">
+      <c r="A129" t="s">
+        <v>291</v>
+      </c>
+      <c r="B129" s="1">
+        <v>12488.0</v>
+      </c>
+      <c r="C129" s="1">
+        <v>19.83</v>
+      </c>
+      <c r="D129" s="1">
+        <v>18.75306214</v>
+      </c>
+      <c r="E129" t="s">
+        <v>99</v>
+      </c>
+      <c r="F129">
+        <v>0.86</v>
+      </c>
+      <c r="G129" s="1">
+        <v>269253.29</v>
+      </c>
+      <c r="H129" s="1">
+        <v>17596.06</v>
+      </c>
+      <c r="I129" s="1">
+        <v>6.5351327740508</v>
+      </c>
+      <c r="J129">
+        <v>0.0</v>
+      </c>
+      <c r="K129">
+        <v>0.0</v>
+      </c>
+      <c r="L129" s="1">
+        <v>286849.35</v>
+      </c>
+      <c r="M129" s="1">
+        <v>286849.35</v>
+      </c>
+      <c r="N129" s="1">
+        <v>0.18</v>
+      </c>
+      <c r="O129">
+        <v>1</v>
+      </c>
+      <c r="Z129" t="s">
+        <v>290</v>
+      </c>
+    </row>
+    <row r="130" spans="1:26">
+      <c r="A130" t="s">
+        <v>293</v>
+      </c>
+      <c r="B130" s="1">
+        <v>70290.0</v>
+      </c>
+      <c r="C130" s="1">
+        <v>3.483</v>
+      </c>
+      <c r="D130" s="1">
+        <v>3.6803285</v>
+      </c>
+      <c r="E130" t="s">
+        <v>99</v>
+      </c>
+      <c r="F130">
+        <v>0.86</v>
+      </c>
+      <c r="G130" s="1">
+        <v>298757.97</v>
+      </c>
+      <c r="H130" s="1">
+        <v>-15171.65</v>
+      </c>
+      <c r="I130" s="1">
+        <v>-5.0782410926142</v>
+      </c>
+      <c r="J130">
+        <v>0.0</v>
+      </c>
+      <c r="K130">
+        <v>0.0</v>
+      </c>
+      <c r="L130" s="1">
+        <v>283586.32</v>
+      </c>
+      <c r="M130" s="1">
+        <v>283586.32</v>
+      </c>
+      <c r="N130" s="1">
         <v>0.17</v>
       </c>
-      <c r="P6">
-[...10 lines deleted...]
-      <c r="C7" s="1">
+      <c r="O130">
+        <v>1</v>
+      </c>
+      <c r="Z130" t="s">
+        <v>292</v>
+      </c>
+    </row>
+    <row r="131" spans="1:26">
+      <c r="A131" t="s">
+        <v>295</v>
+      </c>
+      <c r="B131" s="1">
+        <v>2583.0</v>
+      </c>
+      <c r="C131" s="1">
+        <v>133.89</v>
+      </c>
+      <c r="D131" s="1">
+        <v>134.81312427</v>
+      </c>
+      <c r="E131" t="s">
+        <v>28</v>
+      </c>
+      <c r="F131">
+        <v>1.14</v>
+      </c>
+      <c r="G131" s="1">
+        <v>299408.5</v>
+      </c>
+      <c r="H131" s="1">
+        <v>4091.17</v>
+      </c>
+      <c r="I131" s="1">
+        <v>1.3664174530783</v>
+      </c>
+      <c r="J131">
+        <v>0.0</v>
+      </c>
+      <c r="K131">
+        <v>0.0</v>
+      </c>
+      <c r="L131" s="1">
+        <v>303499.67</v>
+      </c>
+      <c r="M131" s="1">
+        <v>303499.67</v>
+      </c>
+      <c r="N131" s="1">
+        <v>0.19</v>
+      </c>
+      <c r="O131">
+        <v>1</v>
+      </c>
+      <c r="Z131" t="s">
+        <v>294</v>
+      </c>
+    </row>
+    <row r="132" spans="1:26">
+      <c r="A132" t="s">
+        <v>297</v>
+      </c>
+      <c r="B132" s="1">
+        <v>1732.0</v>
+      </c>
+      <c r="C132" s="1">
+        <v>179.11</v>
+      </c>
+      <c r="D132" s="1">
+        <v>200.69785219</v>
+      </c>
+      <c r="E132" t="s">
+        <v>28</v>
+      </c>
+      <c r="F132">
+        <v>1.14</v>
+      </c>
+      <c r="G132" s="1">
+        <v>298883.36</v>
+      </c>
+      <c r="H132" s="1">
+        <v>-26642.45</v>
+      </c>
+      <c r="I132" s="1">
+        <v>-8.9139957473711</v>
+      </c>
+      <c r="J132">
+        <v>0.0</v>
+      </c>
+      <c r="K132">
+        <v>0.0</v>
+      </c>
+      <c r="L132" s="1">
+        <v>272240.91</v>
+      </c>
+      <c r="M132" s="1">
+        <v>272240.91</v>
+      </c>
+      <c r="N132" s="1">
+        <v>0.17</v>
+      </c>
+      <c r="O132">
+        <v>1</v>
+      </c>
+      <c r="Z132" t="s">
+        <v>296</v>
+      </c>
+    </row>
+    <row r="133" spans="1:26">
+      <c r="A133" t="s">
+        <v>299</v>
+      </c>
+      <c r="B133" s="1">
+        <v>1574.0</v>
+      </c>
+      <c r="C133" s="1">
+        <v>332.86</v>
+      </c>
+      <c r="D133" s="1">
+        <v>280.07445997</v>
+      </c>
+      <c r="E133" t="s">
+        <v>28</v>
+      </c>
+      <c r="F133">
+        <v>1.14</v>
+      </c>
+      <c r="G133" s="1">
+        <v>382737.2</v>
+      </c>
+      <c r="H133" s="1">
+        <v>77044.84</v>
+      </c>
+      <c r="I133" s="1">
+        <v>20.129958624351</v>
+      </c>
+      <c r="J133">
+        <v>0.0</v>
+      </c>
+      <c r="K133">
+        <v>0.0</v>
+      </c>
+      <c r="L133" s="1">
+        <v>459782.04</v>
+      </c>
+      <c r="M133" s="1">
+        <v>459782.04</v>
+      </c>
+      <c r="N133" s="1">
+        <v>0.28</v>
+      </c>
+      <c r="O133">
+        <v>1</v>
+      </c>
+      <c r="Z133" t="s">
+        <v>298</v>
+      </c>
+    </row>
+    <row r="134" spans="1:26">
+      <c r="A134" t="s">
+        <v>301</v>
+      </c>
+      <c r="B134" s="1">
+        <v>17958.0</v>
+      </c>
+      <c r="C134" s="1">
+        <v>4478.0</v>
+      </c>
+      <c r="D134" s="1">
+        <v>4723.65207707</v>
+      </c>
+      <c r="E134" t="s">
+        <v>46</v>
+      </c>
+      <c r="F134">
+        <v>184.3</v>
+      </c>
+      <c r="G134" s="1">
+        <v>470867.19</v>
+      </c>
+      <c r="H134" s="1">
+        <v>-34528.55</v>
+      </c>
+      <c r="I134" s="1">
+        <v>-7.3329700461822</v>
+      </c>
+      <c r="J134">
+        <v>0.0</v>
+      </c>
+      <c r="K134">
+        <v>0.0</v>
+      </c>
+      <c r="L134" s="1">
+        <v>436338.64</v>
+      </c>
+      <c r="M134" s="1">
+        <v>436338.64</v>
+      </c>
+      <c r="N134" s="1">
+        <v>0.27</v>
+      </c>
+      <c r="O134">
+        <v>1</v>
+      </c>
+      <c r="Z134" t="s">
+        <v>300</v>
+      </c>
+    </row>
+    <row r="135" spans="1:26">
+      <c r="A135" t="s">
+        <v>303</v>
+      </c>
+      <c r="B135" s="1">
+        <v>10663.0</v>
+      </c>
+      <c r="C135" s="1">
+        <v>362.2</v>
+      </c>
+      <c r="D135" s="1">
+        <v>391.8694495</v>
+      </c>
+      <c r="E135" t="s">
+        <v>54</v>
+      </c>
+      <c r="F135">
+        <v>8.94</v>
+      </c>
+      <c r="G135" s="1">
+        <v>465447.79</v>
+      </c>
+      <c r="H135" s="1">
+        <v>-33230.93</v>
+      </c>
+      <c r="I135" s="1">
+        <v>-7.1395612384366</v>
+      </c>
+      <c r="J135">
+        <v>0.0</v>
+      </c>
+      <c r="K135">
+        <v>0.0</v>
+      </c>
+      <c r="L135" s="1">
+        <v>432216.86</v>
+      </c>
+      <c r="M135" s="1">
+        <v>432216.86</v>
+      </c>
+      <c r="N135" s="1">
+        <v>0.27</v>
+      </c>
+      <c r="O135">
+        <v>1</v>
+      </c>
+      <c r="Z135" t="s">
+        <v>302</v>
+      </c>
+    </row>
+    <row r="136" spans="1:26">
+      <c r="A136" t="s">
+        <v>305</v>
+      </c>
+      <c r="B136" s="1">
+        <v>5043.0</v>
+      </c>
+      <c r="C136" s="1">
+        <v>348.86</v>
+      </c>
+      <c r="D136" s="1">
+        <v>350.01846123</v>
+      </c>
+      <c r="E136" t="s">
+        <v>28</v>
+      </c>
+      <c r="F136">
+        <v>1.14</v>
+      </c>
+      <c r="G136" s="1">
+        <v>1522768.02</v>
+      </c>
+      <c r="H136" s="1">
+        <v>21155.61</v>
+      </c>
+      <c r="I136" s="1">
+        <v>1.3892864653147</v>
+      </c>
+      <c r="J136">
+        <v>0.0</v>
+      </c>
+      <c r="K136">
+        <v>0.0</v>
+      </c>
+      <c r="L136" s="1">
+        <v>1543923.63</v>
+      </c>
+      <c r="M136" s="1">
+        <v>1543923.63</v>
+      </c>
+      <c r="N136" s="1">
+        <v>0.95</v>
+      </c>
+      <c r="O136">
+        <v>1</v>
+      </c>
+      <c r="Z136" t="s">
+        <v>304</v>
+      </c>
+    </row>
+    <row r="137" spans="1:26">
+      <c r="A137" t="s">
+        <v>307</v>
+      </c>
+      <c r="B137" s="1">
+        <v>2217.0</v>
+      </c>
+      <c r="C137" s="1">
+        <v>232.21</v>
+      </c>
+      <c r="D137" s="1">
+        <v>214.60625169</v>
+      </c>
+      <c r="E137" t="s">
+        <v>28</v>
+      </c>
+      <c r="F137">
+        <v>1.14</v>
+      </c>
+      <c r="G137" s="1">
+        <v>407424.64</v>
+      </c>
+      <c r="H137" s="1">
+        <v>44360.85</v>
+      </c>
+      <c r="I137" s="1">
+        <v>10.888111725398</v>
+      </c>
+      <c r="J137">
+        <v>0.0</v>
+      </c>
+      <c r="K137">
+        <v>0.0</v>
+      </c>
+      <c r="L137" s="1">
+        <v>451785.49</v>
+      </c>
+      <c r="M137" s="1">
+        <v>451785.49</v>
+      </c>
+      <c r="N137" s="1">
+        <v>0.28</v>
+      </c>
+      <c r="O137">
+        <v>1</v>
+      </c>
+      <c r="Z137" t="s">
+        <v>306</v>
+      </c>
+    </row>
+    <row r="138" spans="1:26">
+      <c r="A138" t="s">
+        <v>309</v>
+      </c>
+      <c r="B138" s="1">
+        <v>2291.0</v>
+      </c>
+      <c r="C138" s="1">
+        <v>25575.0</v>
+      </c>
+      <c r="D138" s="1">
+        <v>22956.3627237</v>
+      </c>
+      <c r="E138" t="s">
+        <v>46</v>
+      </c>
+      <c r="F138">
+        <v>184.3</v>
+      </c>
+      <c r="G138" s="1">
+        <v>292593.49</v>
+      </c>
+      <c r="H138" s="1">
+        <v>25329.8</v>
+      </c>
+      <c r="I138" s="1">
+        <v>8.6569937013978</v>
+      </c>
+      <c r="J138">
+        <v>0.0</v>
+      </c>
+      <c r="K138">
+        <v>0.0</v>
+      </c>
+      <c r="L138" s="1">
+        <v>317923.29</v>
+      </c>
+      <c r="M138" s="1">
+        <v>317923.29</v>
+      </c>
+      <c r="N138" s="1">
+        <v>0.2</v>
+      </c>
+      <c r="O138">
+        <v>1</v>
+      </c>
+      <c r="Z138" t="s">
+        <v>308</v>
+      </c>
+    </row>
+    <row r="139" spans="1:26">
+      <c r="A139" t="s">
+        <v>311</v>
+      </c>
+      <c r="B139" s="1">
+        <v>36752.0</v>
+      </c>
+      <c r="C139" s="1">
+        <v>14.226</v>
+      </c>
+      <c r="D139" s="1">
+        <v>11.22907434</v>
+      </c>
+      <c r="E139" t="s">
+        <v>99</v>
+      </c>
+      <c r="F139">
+        <v>0.86</v>
+      </c>
+      <c r="G139" s="1">
+        <v>477274.21</v>
+      </c>
+      <c r="H139" s="1">
+        <v>128348.34</v>
+      </c>
+      <c r="I139" s="1">
+        <v>26.891949598534</v>
+      </c>
+      <c r="J139">
+        <v>0.0</v>
+      </c>
+      <c r="K139">
+        <v>0.0</v>
+      </c>
+      <c r="L139" s="1">
+        <v>605622.55</v>
+      </c>
+      <c r="M139" s="1">
+        <v>605622.55</v>
+      </c>
+      <c r="N139" s="1">
+        <v>0.37</v>
+      </c>
+      <c r="O139">
+        <v>1</v>
+      </c>
+      <c r="Z139" t="s">
+        <v>310</v>
+      </c>
+    </row>
+    <row r="140" spans="1:26">
+      <c r="A140" t="s">
+        <v>313</v>
+      </c>
+      <c r="B140" s="1">
+        <v>20045.0</v>
+      </c>
+      <c r="C140" s="1">
+        <v>21.69</v>
+      </c>
+      <c r="D140" s="1">
+        <v>17.7138653</v>
+      </c>
+      <c r="E140" t="s">
+        <v>8</v>
+      </c>
+      <c r="F140">
+        <v>1.0</v>
+      </c>
+      <c r="G140" s="1">
+        <v>355074.43</v>
+      </c>
+      <c r="H140" s="1">
+        <v>79701.62</v>
+      </c>
+      <c r="I140" s="1">
+        <v>22.446454395491</v>
+      </c>
+      <c r="J140">
+        <v>0.0</v>
+      </c>
+      <c r="K140">
+        <v>0.0</v>
+      </c>
+      <c r="L140" s="1">
+        <v>434776.05</v>
+      </c>
+      <c r="M140" s="1">
+        <v>434776.05</v>
+      </c>
+      <c r="N140" s="1">
+        <v>0.27</v>
+      </c>
+      <c r="O140">
+        <v>1</v>
+      </c>
+      <c r="Z140" t="s">
+        <v>312</v>
+      </c>
+    </row>
+    <row r="141" spans="1:26">
+      <c r="A141" t="s">
+        <v>315</v>
+      </c>
+      <c r="B141" s="1">
+        <v>2031.0</v>
+      </c>
+      <c r="C141" s="1">
+        <v>271.63</v>
+      </c>
+      <c r="D141" s="1">
+        <v>262.19304776</v>
+      </c>
+      <c r="E141" t="s">
+        <v>28</v>
+      </c>
+      <c r="F141">
+        <v>1.14</v>
+      </c>
+      <c r="G141" s="1">
+        <v>461734.35</v>
+      </c>
+      <c r="H141" s="1">
+        <v>22408.28</v>
+      </c>
+      <c r="I141" s="1">
+        <v>4.8530675701299</v>
+      </c>
+      <c r="J141">
+        <v>0.0</v>
+      </c>
+      <c r="K141">
+        <v>0.0</v>
+      </c>
+      <c r="L141" s="1">
+        <v>484142.63</v>
+      </c>
+      <c r="M141" s="1">
+        <v>484142.63</v>
+      </c>
+      <c r="N141" s="1">
+        <v>0.3</v>
+      </c>
+      <c r="O141">
+        <v>1</v>
+      </c>
+      <c r="Z141" t="s">
+        <v>314</v>
+      </c>
+    </row>
+    <row r="142" spans="1:26">
+      <c r="A142" t="s">
+        <v>317</v>
+      </c>
+      <c r="B142" s="1">
+        <v>897.0</v>
+      </c>
+      <c r="C142" s="1">
+        <v>551.5</v>
+      </c>
+      <c r="D142" s="1">
+        <v>612.9380602</v>
+      </c>
+      <c r="E142" t="s">
+        <v>28</v>
+      </c>
+      <c r="F142">
+        <v>1.14</v>
+      </c>
+      <c r="G142" s="1">
+        <v>472952.23</v>
+      </c>
+      <c r="H142" s="1">
+        <v>-38818.4</v>
+      </c>
+      <c r="I142" s="1">
+        <v>-8.2076788177952</v>
+      </c>
+      <c r="J142">
+        <v>0.0</v>
+      </c>
+      <c r="K142">
+        <v>0.0</v>
+      </c>
+      <c r="L142" s="1">
+        <v>434133.83</v>
+      </c>
+      <c r="M142" s="1">
+        <v>434133.83</v>
+      </c>
+      <c r="N142" s="1">
+        <v>0.27</v>
+      </c>
+      <c r="O142">
+        <v>1</v>
+      </c>
+      <c r="Z142" t="s">
+        <v>316</v>
+      </c>
+    </row>
+    <row r="143" spans="1:26">
+      <c r="A143" t="s">
+        <v>319</v>
+      </c>
+      <c r="B143" s="1">
+        <v>7530.0</v>
+      </c>
+      <c r="C143" s="1">
+        <v>78.3</v>
+      </c>
+      <c r="D143" s="1">
+        <v>40.61498141</v>
+      </c>
+      <c r="E143" t="s">
+        <v>8</v>
+      </c>
+      <c r="F143">
+        <v>1.0</v>
+      </c>
+      <c r="G143" s="1">
+        <v>305830.81</v>
+      </c>
+      <c r="H143" s="1">
+        <v>283768.19</v>
+      </c>
+      <c r="I143" s="1">
+        <v>92.786004784802</v>
+      </c>
+      <c r="J143">
+        <v>0.0</v>
+      </c>
+      <c r="K143">
+        <v>0.0</v>
+      </c>
+      <c r="L143" s="1">
+        <v>589599.0</v>
+      </c>
+      <c r="M143" s="1">
+        <v>589599.0</v>
+      </c>
+      <c r="N143" s="1">
+        <v>0.36</v>
+      </c>
+      <c r="O143">
+        <v>1</v>
+      </c>
+      <c r="Z143" t="s">
+        <v>318</v>
+      </c>
+    </row>
+    <row r="144" spans="1:26">
+      <c r="A144" t="s">
+        <v>321</v>
+      </c>
+      <c r="B144" s="1">
+        <v>18799.0</v>
+      </c>
+      <c r="C144" s="1">
+        <v>27.205</v>
+      </c>
+      <c r="D144" s="1">
+        <v>22.0914304</v>
+      </c>
+      <c r="E144" t="s">
+        <v>8</v>
+      </c>
+      <c r="F144">
+        <v>1.0</v>
+      </c>
+      <c r="G144" s="1">
+        <v>415296.8</v>
+      </c>
+      <c r="H144" s="1">
+        <v>96130.0</v>
+      </c>
+      <c r="I144" s="1">
+        <v>23.147300918283</v>
+      </c>
+      <c r="J144">
+        <v>0.0</v>
+      </c>
+      <c r="K144">
+        <v>0.0</v>
+      </c>
+      <c r="L144" s="1">
+        <v>511426.8</v>
+      </c>
+      <c r="M144" s="1">
+        <v>511426.8</v>
+      </c>
+      <c r="N144" s="1">
+        <v>0.32</v>
+      </c>
+      <c r="O144">
+        <v>1</v>
+      </c>
+      <c r="Z144" t="s">
+        <v>320</v>
+      </c>
+    </row>
+    <row r="145" spans="1:26">
+      <c r="A145" t="s">
+        <v>323</v>
+      </c>
+      <c r="B145" s="1">
+        <v>4316.0</v>
+      </c>
+      <c r="C145" s="1">
+        <v>81.37</v>
+      </c>
+      <c r="D145" s="1">
+        <v>83.86957368</v>
+      </c>
+      <c r="E145" t="s">
+        <v>28</v>
+      </c>
+      <c r="F145">
+        <v>1.14</v>
+      </c>
+      <c r="G145" s="1">
+        <v>315030.61</v>
+      </c>
+      <c r="H145" s="1">
+        <v>-6831.47</v>
+      </c>
+      <c r="I145" s="1">
+        <v>-2.1685099108306</v>
+      </c>
+      <c r="J145">
+        <v>0.0</v>
+      </c>
+      <c r="K145">
+        <v>0.0</v>
+      </c>
+      <c r="L145" s="1">
+        <v>308199.14</v>
+      </c>
+      <c r="M145" s="1">
+        <v>308199.14</v>
+      </c>
+      <c r="N145" s="1">
+        <v>0.19</v>
+      </c>
+      <c r="O145">
+        <v>1</v>
+      </c>
+      <c r="Z145" t="s">
+        <v>322</v>
+      </c>
+    </row>
+    <row r="146" spans="1:26">
+      <c r="A146" t="s">
+        <v>325</v>
+      </c>
+      <c r="B146" s="1">
+        <v>13579.0</v>
+      </c>
+      <c r="C146" s="1">
+        <v>128.32</v>
+      </c>
+      <c r="D146" s="1">
+        <v>48.59343913</v>
+      </c>
+      <c r="E146" t="s">
+        <v>28</v>
+      </c>
+      <c r="F146">
+        <v>1.14</v>
+      </c>
+      <c r="G146" s="1">
+        <v>569503.35</v>
+      </c>
+      <c r="H146" s="1">
+        <v>959638.62</v>
+      </c>
+      <c r="I146" s="1">
+        <v>168.50447323971</v>
+      </c>
+      <c r="J146">
+        <v>0.0</v>
+      </c>
+      <c r="K146">
+        <v>0.0</v>
+      </c>
+      <c r="L146" s="1">
+        <v>1529141.97</v>
+      </c>
+      <c r="M146" s="1">
+        <v>1529141.97</v>
+      </c>
+      <c r="N146" s="1">
+        <v>0.94</v>
+      </c>
+      <c r="O146">
+        <v>1</v>
+      </c>
+      <c r="Z146" t="s">
+        <v>324</v>
+      </c>
+    </row>
+    <row r="147" spans="1:26">
+      <c r="A147" t="s">
+        <v>327</v>
+      </c>
+      <c r="B147" s="1">
+        <v>3755.0</v>
+      </c>
+      <c r="C147" s="1">
+        <v>123.86</v>
+      </c>
+      <c r="D147" s="1">
+        <v>158.70895606</v>
+      </c>
+      <c r="E147" t="s">
+        <v>28</v>
+      </c>
+      <c r="F147">
+        <v>1.14</v>
+      </c>
+      <c r="G147" s="1">
+        <v>515701.53</v>
+      </c>
+      <c r="H147" s="1">
+        <v>-107545.06</v>
+      </c>
+      <c r="I147" s="1">
+        <v>-20.8541285499</v>
+      </c>
+      <c r="J147">
+        <v>0.0</v>
+      </c>
+      <c r="K147">
+        <v>0.0</v>
+      </c>
+      <c r="L147" s="1">
+        <v>408156.47</v>
+      </c>
+      <c r="M147" s="1">
+        <v>408156.47</v>
+      </c>
+      <c r="N147" s="1">
+        <v>0.25</v>
+      </c>
+      <c r="O147">
+        <v>1</v>
+      </c>
+      <c r="Z147" t="s">
+        <v>326</v>
+      </c>
+    </row>
+    <row r="148" spans="1:26">
+      <c r="A148" t="s">
+        <v>329</v>
+      </c>
+      <c r="B148" s="1">
+        <v>55790.0</v>
+      </c>
+      <c r="C148" s="1">
+        <v>5.952</v>
+      </c>
+      <c r="D148" s="1">
+        <v>5.37127496</v>
+      </c>
+      <c r="E148" t="s">
+        <v>8</v>
+      </c>
+      <c r="F148">
+        <v>1.0</v>
+      </c>
+      <c r="G148" s="1">
+        <v>299663.43</v>
+      </c>
+      <c r="H148" s="1">
+        <v>32398.65</v>
+      </c>
+      <c r="I148" s="1">
+        <v>10.811679623369</v>
+      </c>
+      <c r="J148">
+        <v>0.0</v>
+      </c>
+      <c r="K148">
+        <v>0.0</v>
+      </c>
+      <c r="L148" s="1">
+        <v>332062.08</v>
+      </c>
+      <c r="M148" s="1">
+        <v>332062.08</v>
+      </c>
+      <c r="N148" s="1">
+        <v>0.2</v>
+      </c>
+      <c r="O148">
+        <v>1</v>
+      </c>
+      <c r="Z148" t="s">
+        <v>328</v>
+      </c>
+    </row>
+    <row r="149" spans="1:26">
+      <c r="A149" t="s">
+        <v>331</v>
+      </c>
+      <c r="B149" s="1">
+        <v>812.0</v>
+      </c>
+      <c r="C149" s="1">
+        <v>267.72</v>
+      </c>
+      <c r="D149" s="1">
+        <v>510.76406404</v>
+      </c>
+      <c r="E149" t="s">
+        <v>28</v>
+      </c>
+      <c r="F149">
+        <v>1.14</v>
+      </c>
+      <c r="G149" s="1">
+        <v>360450.31</v>
+      </c>
+      <c r="H149" s="1">
+        <v>-169674.85</v>
+      </c>
+      <c r="I149" s="1">
+        <v>-47.073020966468</v>
+      </c>
+      <c r="J149">
+        <v>0.0</v>
+      </c>
+      <c r="K149">
+        <v>0.0</v>
+      </c>
+      <c r="L149" s="1">
+        <v>190775.46</v>
+      </c>
+      <c r="M149" s="1">
+        <v>190775.46</v>
+      </c>
+      <c r="N149" s="1">
+        <v>0.12</v>
+      </c>
+      <c r="O149">
+        <v>1</v>
+      </c>
+      <c r="Z149" t="s">
+        <v>330</v>
+      </c>
+    </row>
+    <row r="150" spans="1:26">
+      <c r="A150" t="s">
+        <v>333</v>
+      </c>
+      <c r="B150" s="1">
+        <v>1114.0</v>
+      </c>
+      <c r="C150" s="1">
+        <v>404.7</v>
+      </c>
+      <c r="D150" s="1">
+        <v>482.19474865</v>
+      </c>
+      <c r="E150" t="s">
+        <v>28</v>
+      </c>
+      <c r="F150">
+        <v>1.14</v>
+      </c>
+      <c r="G150" s="1">
+        <v>465891.36</v>
+      </c>
+      <c r="H150" s="1">
+        <v>-70247.83</v>
+      </c>
+      <c r="I150" s="1">
+        <v>-15.078156847553</v>
+      </c>
+      <c r="J150">
+        <v>0.0</v>
+      </c>
+      <c r="K150">
+        <v>0.0</v>
+      </c>
+      <c r="L150" s="1">
+        <v>395643.53</v>
+      </c>
+      <c r="M150" s="1">
+        <v>395643.53</v>
+      </c>
+      <c r="N150" s="1">
+        <v>0.24</v>
+      </c>
+      <c r="O150">
+        <v>1</v>
+      </c>
+      <c r="Z150" t="s">
+        <v>332</v>
+      </c>
+    </row>
+    <row r="151" spans="1:26">
+      <c r="A151" t="s">
+        <v>335</v>
+      </c>
+      <c r="B151" s="1">
+        <v>14856.0</v>
+      </c>
+      <c r="C151" s="1">
+        <v>394.35</v>
+      </c>
+      <c r="D151" s="1">
+        <v>340.41974017</v>
+      </c>
+      <c r="E151" t="s">
+        <v>104</v>
+      </c>
+      <c r="F151">
+        <v>11.08</v>
+      </c>
+      <c r="G151" s="1">
+        <v>465632.37</v>
+      </c>
+      <c r="H151" s="1">
+        <v>62942.86</v>
+      </c>
+      <c r="I151" s="1">
+        <v>13.517715703485</v>
+      </c>
+      <c r="J151">
+        <v>0.0</v>
+      </c>
+      <c r="K151">
+        <v>0.0</v>
+      </c>
+      <c r="L151" s="1">
+        <v>528575.23</v>
+      </c>
+      <c r="M151" s="1">
+        <v>528575.23</v>
+      </c>
+      <c r="N151" s="1">
+        <v>0.33</v>
+      </c>
+      <c r="O151">
+        <v>1</v>
+      </c>
+      <c r="Z151" t="s">
+        <v>334</v>
+      </c>
+    </row>
+    <row r="152" spans="1:26">
+      <c r="A152" t="s">
+        <v>337</v>
+      </c>
+      <c r="B152" s="1">
+        <v>3389.0</v>
+      </c>
+      <c r="C152" s="1">
+        <v>132.44</v>
+      </c>
+      <c r="D152" s="1">
+        <v>104.25263795</v>
+      </c>
+      <c r="E152" t="s">
+        <v>28</v>
+      </c>
+      <c r="F152">
+        <v>1.14</v>
+      </c>
+      <c r="G152" s="1">
+        <v>303802.45</v>
+      </c>
+      <c r="H152" s="1">
+        <v>90088.87</v>
+      </c>
+      <c r="I152" s="1">
+        <v>29.65376678167</v>
+      </c>
+      <c r="J152">
+        <v>0.0</v>
+      </c>
+      <c r="K152">
+        <v>0.0</v>
+      </c>
+      <c r="L152" s="1">
+        <v>393891.32</v>
+      </c>
+      <c r="M152" s="1">
+        <v>393891.32</v>
+      </c>
+      <c r="N152" s="1">
+        <v>0.24</v>
+      </c>
+      <c r="O152">
+        <v>1</v>
+      </c>
+      <c r="Z152" t="s">
+        <v>336</v>
+      </c>
+    </row>
+    <row r="153" spans="1:26">
+      <c r="A153" t="s">
+        <v>339</v>
+      </c>
+      <c r="B153" s="1">
+        <v>2621.0</v>
+      </c>
+      <c r="C153" s="1">
+        <v>138.4</v>
+      </c>
+      <c r="D153" s="1">
+        <v>115.91344525</v>
+      </c>
+      <c r="E153" t="s">
+        <v>28</v>
+      </c>
+      <c r="F153">
+        <v>1.14</v>
+      </c>
+      <c r="G153" s="1">
+        <v>263601.61</v>
+      </c>
+      <c r="H153" s="1">
+        <v>54736.61</v>
+      </c>
+      <c r="I153" s="1">
+        <v>20.764899728799</v>
+      </c>
+      <c r="J153">
+        <v>0.0</v>
+      </c>
+      <c r="K153">
+        <v>0.0</v>
+      </c>
+      <c r="L153" s="1">
+        <v>318338.22</v>
+      </c>
+      <c r="M153" s="1">
+        <v>318338.22</v>
+      </c>
+      <c r="N153" s="1">
+        <v>0.2</v>
+      </c>
+      <c r="O153">
+        <v>1</v>
+      </c>
+      <c r="Z153" t="s">
+        <v>338</v>
+      </c>
+    </row>
+    <row r="154" spans="1:26">
+      <c r="A154" t="s">
+        <v>341</v>
+      </c>
+      <c r="B154" s="1">
+        <v>3386.0</v>
+      </c>
+      <c r="C154" s="1">
+        <v>329.05</v>
+      </c>
+      <c r="D154" s="1">
+        <v>318.56262552</v>
+      </c>
+      <c r="E154" t="s">
+        <v>28</v>
+      </c>
+      <c r="F154">
+        <v>1.14</v>
+      </c>
+      <c r="G154" s="1">
+        <v>923359.24</v>
+      </c>
+      <c r="H154" s="1">
+        <v>54405.83</v>
+      </c>
+      <c r="I154" s="1">
+        <v>5.8921628379438</v>
+      </c>
+      <c r="J154">
+        <v>0.0</v>
+      </c>
+      <c r="K154">
+        <v>0.0</v>
+      </c>
+      <c r="L154" s="1">
+        <v>977765.07</v>
+      </c>
+      <c r="M154" s="1">
+        <v>977765.07</v>
+      </c>
+      <c r="N154" s="1">
+        <v>0.6</v>
+      </c>
+      <c r="O154">
+        <v>1</v>
+      </c>
+      <c r="Z154" t="s">
+        <v>340</v>
+      </c>
+    </row>
+    <row r="155" spans="1:26">
+      <c r="A155" t="s">
+        <v>343</v>
+      </c>
+      <c r="B155" s="1">
+        <v>13394.0</v>
+      </c>
+      <c r="C155" s="1">
+        <v>33.4</v>
+      </c>
+      <c r="D155" s="1">
+        <v>28.85191578</v>
+      </c>
+      <c r="E155" t="s">
+        <v>28</v>
+      </c>
+      <c r="F155">
+        <v>1.14</v>
+      </c>
+      <c r="G155" s="1">
+        <v>335868.11</v>
+      </c>
+      <c r="H155" s="1">
+        <v>56724.78</v>
+      </c>
+      <c r="I155" s="1">
+        <v>16.88900443689</v>
+      </c>
+      <c r="J155">
+        <v>0.0</v>
+      </c>
+      <c r="K155">
+        <v>0.0</v>
+      </c>
+      <c r="L155" s="1">
+        <v>392592.89</v>
+      </c>
+      <c r="M155" s="1">
+        <v>392592.89</v>
+      </c>
+      <c r="N155" s="1">
+        <v>0.24</v>
+      </c>
+      <c r="O155">
+        <v>1</v>
+      </c>
+      <c r="Z155" t="s">
+        <v>342</v>
+      </c>
+    </row>
+    <row r="156" spans="1:26">
+      <c r="A156" t="s">
+        <v>345</v>
+      </c>
+      <c r="B156" s="1">
+        <v>776.0</v>
+      </c>
+      <c r="C156" s="1">
+        <v>77100.0</v>
+      </c>
+      <c r="D156" s="1">
+        <v>56880.0</v>
+      </c>
+      <c r="E156" t="s">
+        <v>46</v>
+      </c>
+      <c r="F156">
+        <v>184.3</v>
+      </c>
+      <c r="G156" s="1">
+        <v>239777.65</v>
+      </c>
+      <c r="H156" s="1">
+        <v>84859.13</v>
+      </c>
+      <c r="I156" s="1">
+        <v>35.390758896836</v>
+      </c>
+      <c r="J156">
+        <v>0.0</v>
+      </c>
+      <c r="K156">
+        <v>0.0</v>
+      </c>
+      <c r="L156" s="1">
+        <v>324636.78</v>
+      </c>
+      <c r="M156" s="1">
+        <v>324636.78</v>
+      </c>
+      <c r="N156" s="1">
+        <v>0.2</v>
+      </c>
+      <c r="O156">
+        <v>1</v>
+      </c>
+      <c r="Z156" t="s">
+        <v>344</v>
+      </c>
+    </row>
+    <row r="157" spans="1:26">
+      <c r="A157" t="s">
+        <v>347</v>
+      </c>
+      <c r="B157" s="1">
+        <v>2330.0</v>
+      </c>
+      <c r="C157" s="1">
+        <v>328.66</v>
+      </c>
+      <c r="D157" s="1">
+        <v>241.13103863</v>
+      </c>
+      <c r="E157" t="s">
+        <v>28</v>
+      </c>
+      <c r="F157">
+        <v>1.14</v>
+      </c>
+      <c r="G157" s="1">
+        <v>485082.41</v>
+      </c>
+      <c r="H157" s="1">
+        <v>186947.25</v>
+      </c>
+      <c r="I157" s="1">
+        <v>38.539276243804</v>
+      </c>
+      <c r="J157">
+        <v>0.0</v>
+      </c>
+      <c r="K157">
+        <v>0.0</v>
+      </c>
+      <c r="L157" s="1">
+        <v>672029.66</v>
+      </c>
+      <c r="M157" s="1">
+        <v>672029.66</v>
+      </c>
+      <c r="N157" s="1">
+        <v>0.41</v>
+      </c>
+      <c r="O157">
+        <v>1</v>
+      </c>
+      <c r="Z157" t="s">
+        <v>346</v>
+      </c>
+    </row>
+    <row r="158" spans="1:26">
+      <c r="A158" t="s">
+        <v>349</v>
+      </c>
+      <c r="B158" s="1">
+        <v>2230.0</v>
+      </c>
+      <c r="C158" s="1">
+        <v>248.64</v>
+      </c>
+      <c r="D158" s="1">
+        <v>140.2649417</v>
+      </c>
+      <c r="E158" t="s">
+        <v>28</v>
+      </c>
+      <c r="F158">
+        <v>1.14</v>
+      </c>
+      <c r="G158" s="1">
+        <v>268076.46</v>
+      </c>
+      <c r="H158" s="1">
+        <v>218511.69</v>
+      </c>
+      <c r="I158" s="1">
+        <v>81.510957731984</v>
+      </c>
+      <c r="J158">
+        <v>0.0</v>
+      </c>
+      <c r="K158">
+        <v>0.0</v>
+      </c>
+      <c r="L158" s="1">
+        <v>486588.15</v>
+      </c>
+      <c r="M158" s="1">
+        <v>486588.15</v>
+      </c>
+      <c r="N158" s="1">
+        <v>0.3</v>
+      </c>
+      <c r="O158">
+        <v>1</v>
+      </c>
+      <c r="Z158" t="s">
+        <v>348</v>
+      </c>
+    </row>
+    <row r="159" spans="1:26">
+      <c r="A159" t="s">
+        <v>351</v>
+      </c>
+      <c r="B159" s="1">
+        <v>15653.0</v>
+      </c>
+      <c r="C159" s="1">
+        <v>23.7</v>
+      </c>
+      <c r="D159" s="1">
+        <v>24.94623906</v>
+      </c>
+      <c r="E159" t="s">
+        <v>28</v>
+      </c>
+      <c r="F159">
+        <v>1.14</v>
+      </c>
+      <c r="G159" s="1">
+        <v>340429.36</v>
+      </c>
+      <c r="H159" s="1">
+        <v>-14868.94</v>
+      </c>
+      <c r="I159" s="1">
+        <v>-4.3677020101909</v>
+      </c>
+      <c r="J159">
+        <v>0.0</v>
+      </c>
+      <c r="K159">
+        <v>0.0</v>
+      </c>
+      <c r="L159" s="1">
+        <v>325560.42</v>
+      </c>
+      <c r="M159" s="1">
+        <v>325560.42</v>
+      </c>
+      <c r="N159" s="1">
+        <v>0.2</v>
+      </c>
+      <c r="O159">
+        <v>1</v>
+      </c>
+      <c r="Z159" t="s">
+        <v>350</v>
+      </c>
+    </row>
+    <row r="160" spans="1:26">
+      <c r="A160" t="s">
+        <v>353</v>
+      </c>
+      <c r="B160" s="1">
+        <v>3856.0</v>
+      </c>
+      <c r="C160" s="1">
+        <v>379.09</v>
+      </c>
+      <c r="D160" s="1">
+        <v>195.51092842</v>
+      </c>
+      <c r="E160" t="s">
+        <v>28</v>
+      </c>
+      <c r="F160">
+        <v>1.14</v>
+      </c>
+      <c r="G160" s="1">
+        <v>649514.77</v>
+      </c>
+      <c r="H160" s="1">
+        <v>633303.17</v>
+      </c>
+      <c r="I160" s="1">
+        <v>97.504044442284</v>
+      </c>
+      <c r="J160">
+        <v>0.0</v>
+      </c>
+      <c r="K160">
+        <v>0.0</v>
+      </c>
+      <c r="L160" s="1">
+        <v>1282817.94</v>
+      </c>
+      <c r="M160" s="1">
+        <v>1282817.94</v>
+      </c>
+      <c r="N160" s="1">
+        <v>0.79</v>
+      </c>
+      <c r="O160">
+        <v>1</v>
+      </c>
+      <c r="Z160" t="s">
+        <v>352</v>
+      </c>
+    </row>
+    <row r="161" spans="1:26">
+      <c r="A161" t="s">
+        <v>355</v>
+      </c>
+      <c r="B161" s="1">
+        <v>2181.0</v>
+      </c>
+      <c r="C161" s="1">
+        <v>144.95</v>
+      </c>
+      <c r="D161" s="1">
+        <v>138.68583677</v>
+      </c>
+      <c r="E161" t="s">
+        <v>8</v>
+      </c>
+      <c r="F161">
+        <v>1.0</v>
+      </c>
+      <c r="G161" s="1">
+        <v>302473.81</v>
+      </c>
+      <c r="H161" s="1">
+        <v>13662.14</v>
+      </c>
+      <c r="I161" s="1">
+        <v>4.5168009752646</v>
+      </c>
+      <c r="J161">
+        <v>0.0</v>
+      </c>
+      <c r="K161">
+        <v>0.0</v>
+      </c>
+      <c r="L161" s="1">
+        <v>316135.95</v>
+      </c>
+      <c r="M161" s="1">
+        <v>316135.95</v>
+      </c>
+      <c r="N161" s="1">
+        <v>0.2</v>
+      </c>
+      <c r="O161">
+        <v>1</v>
+      </c>
+      <c r="Z161" t="s">
+        <v>354</v>
+      </c>
+    </row>
+    <row r="162" spans="1:26">
+      <c r="A162" t="s">
+        <v>357</v>
+      </c>
+      <c r="B162" s="1">
+        <v>1372.0</v>
+      </c>
+      <c r="C162" s="1">
+        <v>519.62</v>
+      </c>
+      <c r="D162" s="1">
+        <v>463.60112245</v>
+      </c>
+      <c r="E162" t="s">
+        <v>28</v>
+      </c>
+      <c r="F162">
+        <v>1.14</v>
+      </c>
+      <c r="G162" s="1">
+        <v>554261.45</v>
+      </c>
+      <c r="H162" s="1">
+        <v>71380.18</v>
+      </c>
+      <c r="I162" s="1">
+        <v>12.87843128906</v>
+      </c>
+      <c r="J162">
+        <v>0.0</v>
+      </c>
+      <c r="K162">
+        <v>0.0</v>
+      </c>
+      <c r="L162" s="1">
+        <v>625641.63</v>
+      </c>
+      <c r="M162" s="1">
+        <v>625641.63</v>
+      </c>
+      <c r="N162" s="1">
+        <v>0.39</v>
+      </c>
+      <c r="O162">
+        <v>1</v>
+      </c>
+      <c r="Z162" t="s">
+        <v>356</v>
+      </c>
+    </row>
+    <row r="163" spans="1:26">
+      <c r="A163" t="s">
+        <v>359</v>
+      </c>
+      <c r="B163" s="1">
+        <v>270660.0</v>
+      </c>
+      <c r="C163" s="1">
+        <v>1.092</v>
+      </c>
+      <c r="D163" s="1">
+        <v>0.94595954</v>
+      </c>
+      <c r="E163" t="s">
+        <v>99</v>
+      </c>
+      <c r="F163">
+        <v>0.86</v>
+      </c>
+      <c r="G163" s="1">
+        <v>294473.48</v>
+      </c>
+      <c r="H163" s="1">
+        <v>47888.06</v>
+      </c>
+      <c r="I163" s="1">
+        <v>16.262265790454</v>
+      </c>
+      <c r="J163">
+        <v>0.0</v>
+      </c>
+      <c r="K163">
+        <v>0.0</v>
+      </c>
+      <c r="L163" s="1">
+        <v>342361.54</v>
+      </c>
+      <c r="M163" s="1">
+        <v>342361.54</v>
+      </c>
+      <c r="N163" s="1">
+        <v>0.21</v>
+      </c>
+      <c r="O163">
+        <v>1</v>
+      </c>
+      <c r="Z163" t="s">
+        <v>358</v>
+      </c>
+    </row>
+    <row r="164" spans="1:26">
+      <c r="A164" t="s">
+        <v>361</v>
+      </c>
+      <c r="B164" s="1">
+        <v>775.0</v>
+      </c>
+      <c r="C164" s="1">
+        <v>534.6</v>
+      </c>
+      <c r="D164" s="1">
+        <v>514.96943226</v>
+      </c>
+      <c r="E164" t="s">
+        <v>31</v>
+      </c>
+      <c r="F164">
+        <v>0.92</v>
+      </c>
+      <c r="G164" s="1">
+        <v>431758.24</v>
+      </c>
+      <c r="H164" s="1">
+        <v>17631.64</v>
+      </c>
+      <c r="I164" s="1">
+        <v>4.0836834984319</v>
+      </c>
+      <c r="J164">
+        <v>0.0</v>
+      </c>
+      <c r="K164">
+        <v>0.0</v>
+      </c>
+      <c r="L164" s="1">
+        <v>449389.88</v>
+      </c>
+      <c r="M164" s="1">
+        <v>449389.88</v>
+      </c>
+      <c r="N164" s="1">
+        <v>0.28</v>
+      </c>
+      <c r="O164">
+        <v>1</v>
+      </c>
+      <c r="Z164" t="s">
+        <v>360</v>
+      </c>
+    </row>
+    <row r="165" spans="1:26">
+      <c r="A165" t="s">
+        <v>363</v>
+      </c>
+      <c r="B165" s="1">
+        <v>845.0</v>
+      </c>
+      <c r="C165" s="1">
+        <v>388.0</v>
+      </c>
+      <c r="D165" s="1">
+        <v>368.84925444</v>
+      </c>
+      <c r="E165" t="s">
+        <v>8</v>
+      </c>
+      <c r="F165">
+        <v>1.0</v>
+      </c>
+      <c r="G165" s="1">
+        <v>311677.62</v>
+      </c>
+      <c r="H165" s="1">
+        <v>16182.38</v>
+      </c>
+      <c r="I165" s="1">
+        <v>5.1920250161048</v>
+      </c>
+      <c r="J165">
+        <v>0.0</v>
+      </c>
+      <c r="K165">
+        <v>0.0</v>
+      </c>
+      <c r="L165" s="1">
+        <v>327860.0</v>
+      </c>
+      <c r="M165" s="1">
+        <v>327860.0</v>
+      </c>
+      <c r="N165" s="1">
+        <v>0.2</v>
+      </c>
+      <c r="O165">
+        <v>1</v>
+      </c>
+      <c r="Z165" t="s">
+        <v>362</v>
+      </c>
+    </row>
+    <row r="166" spans="1:26">
+      <c r="A166" t="s">
+        <v>365</v>
+      </c>
+      <c r="B166" s="1">
+        <v>2839.0</v>
+      </c>
+      <c r="C166" s="1">
+        <v>222.48</v>
+      </c>
+      <c r="D166" s="1">
+        <v>243.59610074</v>
+      </c>
+      <c r="E166" t="s">
+        <v>28</v>
+      </c>
+      <c r="F166">
+        <v>1.14</v>
+      </c>
+      <c r="G166" s="1">
+        <v>596512.3</v>
+      </c>
+      <c r="H166" s="1">
+        <v>-42215.92</v>
+      </c>
+      <c r="I166" s="1">
+        <v>-7.0771248136878</v>
+      </c>
+      <c r="J166">
+        <v>0.0</v>
+      </c>
+      <c r="K166">
+        <v>0.0</v>
+      </c>
+      <c r="L166" s="1">
+        <v>554296.38</v>
+      </c>
+      <c r="M166" s="1">
+        <v>554296.38</v>
+      </c>
+      <c r="N166" s="1">
+        <v>0.34</v>
+      </c>
+      <c r="O166">
+        <v>1</v>
+      </c>
+      <c r="Z166" t="s">
+        <v>364</v>
+      </c>
+    </row>
+    <row r="167" spans="1:26">
+      <c r="A167" t="s">
+        <v>367</v>
+      </c>
+      <c r="B167" s="1">
+        <v>5365.0</v>
+      </c>
+      <c r="C167" s="1">
+        <v>77.05</v>
+      </c>
+      <c r="D167" s="1">
+        <v>107.63840634</v>
+      </c>
+      <c r="E167" t="s">
+        <v>51</v>
+      </c>
+      <c r="F167">
+        <v>1.62</v>
+      </c>
+      <c r="G167" s="1">
+        <v>357989.09</v>
+      </c>
+      <c r="H167" s="1">
+        <v>-102505.0</v>
+      </c>
+      <c r="I167" s="1">
+        <v>-28.63355416781</v>
+      </c>
+      <c r="J167">
+        <v>0.0</v>
+      </c>
+      <c r="K167">
+        <v>0.0</v>
+      </c>
+      <c r="L167" s="1">
+        <v>255484.09</v>
+      </c>
+      <c r="M167" s="1">
+        <v>255484.09</v>
+      </c>
+      <c r="N167" s="1">
+        <v>0.16</v>
+      </c>
+      <c r="O167">
+        <v>1</v>
+      </c>
+      <c r="Z167" t="s">
+        <v>366</v>
+      </c>
+    </row>
+    <row r="168" spans="1:26">
+      <c r="A168" t="s">
+        <v>369</v>
+      </c>
+      <c r="B168" s="1">
+        <v>839.0</v>
+      </c>
+      <c r="C168" s="1">
+        <v>495.75</v>
+      </c>
+      <c r="D168" s="1">
+        <v>544.86755662</v>
+      </c>
+      <c r="E168" t="s">
+        <v>8</v>
+      </c>
+      <c r="F168">
+        <v>1.0</v>
+      </c>
+      <c r="G168" s="1">
+        <v>457143.88</v>
+      </c>
+      <c r="H168" s="1">
+        <v>-41209.63</v>
+      </c>
+      <c r="I168" s="1">
+        <v>-9.0145863923629</v>
+      </c>
+      <c r="J168">
+        <v>0.0</v>
+      </c>
+      <c r="K168">
+        <v>0.0</v>
+      </c>
+      <c r="L168" s="1">
+        <v>415934.25</v>
+      </c>
+      <c r="M168" s="1">
+        <v>415934.25</v>
+      </c>
+      <c r="N168" s="1">
+        <v>0.26</v>
+      </c>
+      <c r="O168">
+        <v>1</v>
+      </c>
+      <c r="Z168" t="s">
+        <v>368</v>
+      </c>
+    </row>
+    <row r="169" spans="1:26">
+      <c r="A169" t="s">
+        <v>371</v>
+      </c>
+      <c r="B169" s="1">
+        <v>10097.0</v>
+      </c>
+      <c r="C169" s="1">
+        <v>57.19</v>
+      </c>
+      <c r="D169" s="1">
+        <v>47.50914727</v>
+      </c>
+      <c r="E169" t="s">
+        <v>51</v>
+      </c>
+      <c r="F169">
+        <v>1.62</v>
+      </c>
+      <c r="G169" s="1">
+        <v>301438.89</v>
+      </c>
+      <c r="H169" s="1">
+        <v>55450.75</v>
+      </c>
+      <c r="I169" s="1">
+        <v>18.39535369839</v>
+      </c>
+      <c r="J169">
+        <v>0.0</v>
+      </c>
+      <c r="K169">
+        <v>0.0</v>
+      </c>
+      <c r="L169" s="1">
+        <v>356889.64</v>
+      </c>
+      <c r="M169" s="1">
+        <v>356889.64</v>
+      </c>
+      <c r="N169" s="1">
+        <v>0.22</v>
+      </c>
+      <c r="O169">
+        <v>1</v>
+      </c>
+      <c r="Z169" t="s">
+        <v>370</v>
+      </c>
+    </row>
+    <row r="170" spans="1:26">
+      <c r="A170" t="s">
+        <v>373</v>
+      </c>
+      <c r="B170" s="1">
         <v>1539.0</v>
       </c>
-      <c r="D7" s="1">
-[...5 lines deleted...]
-      <c r="F7" t="s">
+      <c r="C170" s="1">
+        <v>377.31</v>
+      </c>
+      <c r="D170" s="1">
+        <v>308.39870045</v>
+      </c>
+      <c r="E170" t="s">
+        <v>28</v>
+      </c>
+      <c r="F170">
+        <v>1.14</v>
+      </c>
+      <c r="G170" s="1">
+        <v>406732.09</v>
+      </c>
+      <c r="H170" s="1">
+        <v>102859.92</v>
+      </c>
+      <c r="I170" s="1">
+        <v>25.289354474096</v>
+      </c>
+      <c r="J170">
+        <v>0.0</v>
+      </c>
+      <c r="K170">
+        <v>0.0</v>
+      </c>
+      <c r="L170" s="1">
+        <v>509592.01</v>
+      </c>
+      <c r="M170" s="1">
+        <v>509592.01</v>
+      </c>
+      <c r="N170" s="1">
+        <v>0.31</v>
+      </c>
+      <c r="O170">
+        <v>1</v>
+      </c>
+      <c r="Z170" t="s">
+        <v>372</v>
+      </c>
+    </row>
+    <row r="171" spans="1:26">
+      <c r="A171" t="s">
+        <v>375</v>
+      </c>
+      <c r="B171" s="1">
+        <v>2163.0</v>
+      </c>
+      <c r="C171" s="1">
+        <v>169.03</v>
+      </c>
+      <c r="D171" s="1">
+        <v>188.28938049</v>
+      </c>
+      <c r="E171" t="s">
+        <v>28</v>
+      </c>
+      <c r="F171">
+        <v>1.14</v>
+      </c>
+      <c r="G171" s="1">
+        <v>352296.98</v>
+      </c>
+      <c r="H171" s="1">
+        <v>-31444.07</v>
+      </c>
+      <c r="I171" s="1">
+        <v>-8.9254440954901</v>
+      </c>
+      <c r="J171">
+        <v>0.0</v>
+      </c>
+      <c r="K171">
+        <v>0.0</v>
+      </c>
+      <c r="L171" s="1">
+        <v>320852.91</v>
+      </c>
+      <c r="M171" s="1">
+        <v>320852.91</v>
+      </c>
+      <c r="N171" s="1">
+        <v>0.2</v>
+      </c>
+      <c r="O171">
+        <v>1</v>
+      </c>
+      <c r="Z171" t="s">
+        <v>374</v>
+      </c>
+    </row>
+    <row r="172" spans="1:26">
+      <c r="A172" t="s">
+        <v>377</v>
+      </c>
+      <c r="B172" s="1">
+        <v>4372.0</v>
+      </c>
+      <c r="C172" s="1">
+        <v>266.77</v>
+      </c>
+      <c r="D172" s="1">
+        <v>104.16351098</v>
+      </c>
+      <c r="E172" t="s">
+        <v>28</v>
+      </c>
+      <c r="F172">
+        <v>1.14</v>
+      </c>
+      <c r="G172" s="1">
+        <v>394657.25</v>
+      </c>
+      <c r="H172" s="1">
+        <v>628878.02</v>
+      </c>
+      <c r="I172" s="1">
+        <v>159.34789491388</v>
+      </c>
+      <c r="J172">
+        <v>0.0</v>
+      </c>
+      <c r="K172">
+        <v>0.0</v>
+      </c>
+      <c r="L172" s="1">
+        <v>1023535.27</v>
+      </c>
+      <c r="M172" s="1">
+        <v>1023535.27</v>
+      </c>
+      <c r="N172" s="1">
+        <v>0.63</v>
+      </c>
+      <c r="O172">
+        <v>1</v>
+      </c>
+      <c r="Z172" t="s">
+        <v>376</v>
+      </c>
+    </row>
+    <row r="173" spans="1:26">
+      <c r="A173" t="s">
+        <v>379</v>
+      </c>
+      <c r="B173" s="1">
+        <v>1157.0</v>
+      </c>
+      <c r="C173" s="1">
+        <v>499.02</v>
+      </c>
+      <c r="D173" s="1">
+        <v>531.14822818</v>
+      </c>
+      <c r="E173" t="s">
+        <v>28</v>
+      </c>
+      <c r="F173">
+        <v>1.14</v>
+      </c>
+      <c r="G173" s="1">
+        <v>526518.9</v>
+      </c>
+      <c r="H173" s="1">
+        <v>-19835.14</v>
+      </c>
+      <c r="I173" s="1">
+        <v>-3.7672227910527</v>
+      </c>
+      <c r="J173">
+        <v>0.0</v>
+      </c>
+      <c r="K173">
+        <v>0.0</v>
+      </c>
+      <c r="L173" s="1">
+        <v>506683.76</v>
+      </c>
+      <c r="M173" s="1">
+        <v>506683.76</v>
+      </c>
+      <c r="N173" s="1">
+        <v>0.31</v>
+      </c>
+      <c r="O173">
+        <v>1</v>
+      </c>
+      <c r="Z173" t="s">
+        <v>378</v>
+      </c>
+    </row>
+    <row r="174" spans="1:26">
+      <c r="A174" t="s">
+        <v>381</v>
+      </c>
+      <c r="B174" s="1">
+        <v>401.0</v>
+      </c>
+      <c r="C174" s="1">
+        <v>763.51</v>
+      </c>
+      <c r="D174" s="1">
+        <v>784.88735661</v>
+      </c>
+      <c r="E174" t="s">
+        <v>28</v>
+      </c>
+      <c r="F174">
+        <v>1.14</v>
+      </c>
+      <c r="G174" s="1">
+        <v>273435.45</v>
+      </c>
+      <c r="H174" s="1">
+        <v>-4749.61</v>
+      </c>
+      <c r="I174" s="1">
+        <v>-1.7370132512079</v>
+      </c>
+      <c r="J174">
+        <v>0.0</v>
+      </c>
+      <c r="K174">
+        <v>0.0</v>
+      </c>
+      <c r="L174" s="1">
+        <v>268685.84</v>
+      </c>
+      <c r="M174" s="1">
+        <v>268685.84</v>
+      </c>
+      <c r="N174" s="1">
+        <v>0.17</v>
+      </c>
+      <c r="O174">
+        <v>1</v>
+      </c>
+      <c r="Z174" t="s">
+        <v>380</v>
+      </c>
+    </row>
+    <row r="175" spans="1:26">
+      <c r="A175" t="s">
+        <v>383</v>
+      </c>
+      <c r="B175" s="1">
+        <v>201.0</v>
+      </c>
+      <c r="C175" s="1">
+        <v>1675.1</v>
+      </c>
+      <c r="D175" s="1">
+        <v>1932.04064677</v>
+      </c>
+      <c r="E175" t="s">
+        <v>28</v>
+      </c>
+      <c r="F175">
+        <v>1.14</v>
+      </c>
+      <c r="G175" s="1">
+        <v>338908.39</v>
+      </c>
+      <c r="H175" s="1">
+        <v>-43432.22</v>
+      </c>
+      <c r="I175" s="1">
+        <v>-12.815327469467</v>
+      </c>
+      <c r="J175">
+        <v>0.0</v>
+      </c>
+      <c r="K175">
+        <v>0.0</v>
+      </c>
+      <c r="L175" s="1">
+        <v>295476.17</v>
+      </c>
+      <c r="M175" s="1">
+        <v>295476.17</v>
+      </c>
+      <c r="N175" s="1">
+        <v>0.18</v>
+      </c>
+      <c r="O175">
+        <v>1</v>
+      </c>
+      <c r="Z175" t="s">
+        <v>382</v>
+      </c>
+    </row>
+    <row r="176" spans="1:26">
+      <c r="A176" t="s">
+        <v>385</v>
+      </c>
+      <c r="B176" s="1">
+        <v>7323.0</v>
+      </c>
+      <c r="C176" s="1">
+        <v>43.335</v>
+      </c>
+      <c r="D176" s="1">
+        <v>52.33063225</v>
+      </c>
+      <c r="E176" t="s">
         <v>8</v>
       </c>
-      <c r="G7">
+      <c r="F176">
         <v>1.0</v>
       </c>
-      <c r="H7" s="1">
-[...20 lines deleted...]
-      <c r="O7" s="1">
+      <c r="G176" s="1">
+        <v>383217.22</v>
+      </c>
+      <c r="H176" s="1">
+        <v>-65875.01</v>
+      </c>
+      <c r="I176" s="1">
+        <v>-17.18999214075</v>
+      </c>
+      <c r="J176">
+        <v>0.0</v>
+      </c>
+      <c r="K176">
+        <v>0.0</v>
+      </c>
+      <c r="L176" s="1">
+        <v>317342.21</v>
+      </c>
+      <c r="M176" s="1">
+        <v>317342.21</v>
+      </c>
+      <c r="N176" s="1">
+        <v>0.2</v>
+      </c>
+      <c r="O176">
+        <v>1</v>
+      </c>
+      <c r="Z176" t="s">
+        <v>384</v>
+      </c>
+    </row>
+    <row r="177" spans="1:26">
+      <c r="A177" t="s">
+        <v>387</v>
+      </c>
+      <c r="B177" s="1">
+        <v>7800.0</v>
+      </c>
+      <c r="C177" s="1">
+        <v>128.66</v>
+      </c>
+      <c r="D177" s="1">
+        <v>120.05814615</v>
+      </c>
+      <c r="E177" t="s">
+        <v>28</v>
+      </c>
+      <c r="F177">
+        <v>1.14</v>
+      </c>
+      <c r="G177" s="1">
+        <v>805265.38</v>
+      </c>
+      <c r="H177" s="1">
+        <v>75426.15</v>
+      </c>
+      <c r="I177" s="1">
+        <v>9.3666202314571</v>
+      </c>
+      <c r="J177">
+        <v>0.0</v>
+      </c>
+      <c r="K177">
+        <v>0.0</v>
+      </c>
+      <c r="L177" s="1">
+        <v>880691.53</v>
+      </c>
+      <c r="M177" s="1">
+        <v>880691.53</v>
+      </c>
+      <c r="N177" s="1">
+        <v>0.54</v>
+      </c>
+      <c r="O177">
+        <v>1</v>
+      </c>
+      <c r="Z177" t="s">
+        <v>386</v>
+      </c>
+    </row>
+    <row r="178" spans="1:26">
+      <c r="A178" t="s">
+        <v>389</v>
+      </c>
+      <c r="B178" s="1">
+        <v>3189.0</v>
+      </c>
+      <c r="C178" s="1">
+        <v>550.25</v>
+      </c>
+      <c r="D178" s="1">
+        <v>589.38386014</v>
+      </c>
+      <c r="E178" t="s">
+        <v>28</v>
+      </c>
+      <c r="F178">
+        <v>1.14</v>
+      </c>
+      <c r="G178" s="1">
+        <v>1615864.14</v>
+      </c>
+      <c r="H178" s="1">
+        <v>-75936.76</v>
+      </c>
+      <c r="I178" s="1">
+        <v>-4.6994520219998</v>
+      </c>
+      <c r="J178">
+        <v>0.0</v>
+      </c>
+      <c r="K178">
+        <v>0.0</v>
+      </c>
+      <c r="L178" s="1">
+        <v>1539927.38</v>
+      </c>
+      <c r="M178" s="1">
+        <v>1539927.38</v>
+      </c>
+      <c r="N178" s="1">
+        <v>0.95</v>
+      </c>
+      <c r="O178">
+        <v>1</v>
+      </c>
+      <c r="Z178" t="s">
+        <v>388</v>
+      </c>
+    </row>
+    <row r="179" spans="1:26">
+      <c r="A179" t="s">
+        <v>391</v>
+      </c>
+      <c r="B179" s="1">
+        <v>276.0</v>
+      </c>
+      <c r="C179" s="1">
+        <v>1263.75</v>
+      </c>
+      <c r="D179" s="1">
+        <v>1360.69637681</v>
+      </c>
+      <c r="E179" t="s">
+        <v>28</v>
+      </c>
+      <c r="F179">
+        <v>1.14</v>
+      </c>
+      <c r="G179" s="1">
+        <v>321450.66</v>
+      </c>
+      <c r="H179" s="1">
+        <v>-15355.88</v>
+      </c>
+      <c r="I179" s="1">
+        <v>-4.7770566095587</v>
+      </c>
+      <c r="J179">
+        <v>0.0</v>
+      </c>
+      <c r="K179">
+        <v>0.0</v>
+      </c>
+      <c r="L179" s="1">
+        <v>306094.78</v>
+      </c>
+      <c r="M179" s="1">
+        <v>306094.78</v>
+      </c>
+      <c r="N179" s="1">
+        <v>0.19</v>
+      </c>
+      <c r="O179">
+        <v>1</v>
+      </c>
+      <c r="Z179" t="s">
+        <v>390</v>
+      </c>
+    </row>
+    <row r="180" spans="1:26">
+      <c r="A180" t="s">
+        <v>393</v>
+      </c>
+      <c r="B180" s="1">
+        <v>5350.0</v>
+      </c>
+      <c r="C180" s="1">
+        <v>87.93</v>
+      </c>
+      <c r="D180" s="1">
+        <v>68.77185794</v>
+      </c>
+      <c r="E180" t="s">
+        <v>28</v>
+      </c>
+      <c r="F180">
+        <v>1.14</v>
+      </c>
+      <c r="G180" s="1">
+        <v>320003.76</v>
+      </c>
+      <c r="H180" s="1">
+        <v>92831.26</v>
+      </c>
+      <c r="I180" s="1">
+        <v>29.009427889222</v>
+      </c>
+      <c r="J180">
+        <v>0.0</v>
+      </c>
+      <c r="K180">
+        <v>0.0</v>
+      </c>
+      <c r="L180" s="1">
+        <v>412835.02</v>
+      </c>
+      <c r="M180" s="1">
+        <v>412835.02</v>
+      </c>
+      <c r="N180" s="1">
+        <v>0.25</v>
+      </c>
+      <c r="O180">
+        <v>1</v>
+      </c>
+      <c r="Z180" t="s">
+        <v>392</v>
+      </c>
+    </row>
+    <row r="181" spans="1:26">
+      <c r="A181" t="s">
+        <v>395</v>
+      </c>
+      <c r="B181" s="1">
+        <v>2360.0</v>
+      </c>
+      <c r="C181" s="1">
+        <v>1132.33</v>
+      </c>
+      <c r="D181" s="1">
+        <v>338.03467797</v>
+      </c>
+      <c r="E181" t="s">
+        <v>28</v>
+      </c>
+      <c r="F181">
+        <v>1.14</v>
+      </c>
+      <c r="G181" s="1">
+        <v>688635.66</v>
+      </c>
+      <c r="H181" s="1">
+        <v>1656514.67</v>
+      </c>
+      <c r="I181" s="1">
+        <v>240.55023087245</v>
+      </c>
+      <c r="J181">
+        <v>0.0</v>
+      </c>
+      <c r="K181">
+        <v>0.0</v>
+      </c>
+      <c r="L181" s="1">
+        <v>2345150.33</v>
+      </c>
+      <c r="M181" s="1">
+        <v>2345150.33</v>
+      </c>
+      <c r="N181" s="1">
+        <v>1.45</v>
+      </c>
+      <c r="O181">
+        <v>1</v>
+      </c>
+      <c r="Z181" t="s">
+        <v>394</v>
+      </c>
+    </row>
+    <row r="182" spans="1:26">
+      <c r="A182" t="s">
+        <v>397</v>
+      </c>
+      <c r="B182" s="1">
+        <v>15333.0</v>
+      </c>
+      <c r="C182" s="1">
+        <v>372.97</v>
+      </c>
+      <c r="D182" s="1">
+        <v>429.17862388</v>
+      </c>
+      <c r="E182" t="s">
+        <v>28</v>
+      </c>
+      <c r="F182">
+        <v>1.14</v>
+      </c>
+      <c r="G182" s="1">
+        <v>5717855.33</v>
+      </c>
+      <c r="H182" s="1">
+        <v>-699207.67</v>
+      </c>
+      <c r="I182" s="1">
+        <v>-12.228495294931</v>
+      </c>
+      <c r="J182">
+        <v>0.0</v>
+      </c>
+      <c r="K182">
+        <v>0.0</v>
+      </c>
+      <c r="L182" s="1">
+        <v>5018647.66</v>
+      </c>
+      <c r="M182" s="1">
+        <v>5018647.66</v>
+      </c>
+      <c r="N182" s="1">
+        <v>3.1</v>
+      </c>
+      <c r="O182">
+        <v>1</v>
+      </c>
+      <c r="Z182" t="s">
+        <v>396</v>
+      </c>
+    </row>
+    <row r="183" spans="1:26">
+      <c r="A183" t="s">
+        <v>399</v>
+      </c>
+      <c r="B183" s="1">
+        <v>2783.0</v>
+      </c>
+      <c r="C183" s="1">
+        <v>82.31</v>
+      </c>
+      <c r="D183" s="1">
+        <v>171.91241107</v>
+      </c>
+      <c r="E183" t="s">
+        <v>28</v>
+      </c>
+      <c r="F183">
+        <v>1.14</v>
+      </c>
+      <c r="G183" s="1">
+        <v>409639.42</v>
+      </c>
+      <c r="H183" s="1">
+        <v>-208613.77</v>
+      </c>
+      <c r="I183" s="1">
+        <v>-50.92619504246</v>
+      </c>
+      <c r="J183">
+        <v>0.0</v>
+      </c>
+      <c r="K183">
+        <v>0.0</v>
+      </c>
+      <c r="L183" s="1">
+        <v>201025.65</v>
+      </c>
+      <c r="M183" s="1">
+        <v>201025.65</v>
+      </c>
+      <c r="N183" s="1">
+        <v>0.12</v>
+      </c>
+      <c r="O183">
+        <v>1</v>
+      </c>
+      <c r="Z183" t="s">
+        <v>398</v>
+      </c>
+    </row>
+    <row r="184" spans="1:26">
+      <c r="A184" t="s">
+        <v>401</v>
+      </c>
+      <c r="B184" s="1">
+        <v>10537.0</v>
+      </c>
+      <c r="C184" s="1">
+        <v>5858.0</v>
+      </c>
+      <c r="D184" s="1">
+        <v>4514.04223213</v>
+      </c>
+      <c r="E184" t="s">
+        <v>46</v>
+      </c>
+      <c r="F184">
+        <v>184.3</v>
+      </c>
+      <c r="G184" s="1">
+        <v>263949.72</v>
+      </c>
+      <c r="H184" s="1">
+        <v>70975.59</v>
+      </c>
+      <c r="I184" s="1">
+        <v>26.88981446921</v>
+      </c>
+      <c r="J184">
+        <v>0.0</v>
+      </c>
+      <c r="K184">
+        <v>0.0</v>
+      </c>
+      <c r="L184" s="1">
+        <v>334925.31</v>
+      </c>
+      <c r="M184" s="1">
+        <v>334925.31</v>
+      </c>
+      <c r="N184" s="1">
+        <v>0.21</v>
+      </c>
+      <c r="O184">
+        <v>1</v>
+      </c>
+      <c r="Z184" t="s">
+        <v>400</v>
+      </c>
+    </row>
+    <row r="185" spans="1:26">
+      <c r="A185" t="s">
+        <v>403</v>
+      </c>
+      <c r="B185" s="1">
+        <v>21733.0</v>
+      </c>
+      <c r="C185" s="1">
+        <v>3245.0</v>
+      </c>
+      <c r="D185" s="1">
+        <v>2451.51690977</v>
+      </c>
+      <c r="E185" t="s">
+        <v>46</v>
+      </c>
+      <c r="F185">
+        <v>184.3</v>
+      </c>
+      <c r="G185" s="1">
+        <v>297142.05</v>
+      </c>
+      <c r="H185" s="1">
+        <v>85520.53</v>
+      </c>
+      <c r="I185" s="1">
+        <v>28.781025775383</v>
+      </c>
+      <c r="J185">
+        <v>0.0</v>
+      </c>
+      <c r="K185">
+        <v>0.0</v>
+      </c>
+      <c r="L185" s="1">
+        <v>382662.58</v>
+      </c>
+      <c r="M185" s="1">
+        <v>382662.58</v>
+      </c>
+      <c r="N185" s="1">
         <v>0.24</v>
       </c>
-      <c r="P7">
-[...46 lines deleted...]
-      <c r="O8" s="1">
+      <c r="O185">
+        <v>1</v>
+      </c>
+      <c r="Z185" t="s">
+        <v>402</v>
+      </c>
+    </row>
+    <row r="186" spans="1:26">
+      <c r="A186" t="s">
+        <v>405</v>
+      </c>
+      <c r="B186" s="1">
+        <v>8013.0</v>
+      </c>
+      <c r="C186" s="1">
+        <v>7794.0</v>
+      </c>
+      <c r="D186" s="1">
+        <v>6409.86946212</v>
+      </c>
+      <c r="E186" t="s">
+        <v>46</v>
+      </c>
+      <c r="F186">
+        <v>184.3</v>
+      </c>
+      <c r="G186" s="1">
+        <v>279326.81</v>
+      </c>
+      <c r="H186" s="1">
+        <v>59546.34</v>
+      </c>
+      <c r="I186" s="1">
+        <v>21.317803328653</v>
+      </c>
+      <c r="J186">
+        <v>0.0</v>
+      </c>
+      <c r="K186">
+        <v>0.0</v>
+      </c>
+      <c r="L186" s="1">
+        <v>338873.15</v>
+      </c>
+      <c r="M186" s="1">
+        <v>338873.15</v>
+      </c>
+      <c r="N186" s="1">
+        <v>0.21</v>
+      </c>
+      <c r="O186">
+        <v>1</v>
+      </c>
+      <c r="Z186" t="s">
+        <v>404</v>
+      </c>
+    </row>
+    <row r="187" spans="1:26">
+      <c r="A187" t="s">
+        <v>407</v>
+      </c>
+      <c r="B187" s="1">
+        <v>318.0</v>
+      </c>
+      <c r="C187" s="1">
+        <v>1313.32</v>
+      </c>
+      <c r="D187" s="1">
+        <v>1049.89522013</v>
+      </c>
+      <c r="E187" t="s">
+        <v>28</v>
+      </c>
+      <c r="F187">
+        <v>1.14</v>
+      </c>
+      <c r="G187" s="1">
+        <v>285940.93</v>
+      </c>
+      <c r="H187" s="1">
+        <v>80566.98</v>
+      </c>
+      <c r="I187" s="1">
+        <v>28.176092174003</v>
+      </c>
+      <c r="J187">
+        <v>0.0</v>
+      </c>
+      <c r="K187">
+        <v>0.0</v>
+      </c>
+      <c r="L187" s="1">
+        <v>366507.91</v>
+      </c>
+      <c r="M187" s="1">
+        <v>366507.91</v>
+      </c>
+      <c r="N187" s="1">
+        <v>0.23</v>
+      </c>
+      <c r="O187">
+        <v>1</v>
+      </c>
+      <c r="Z187" t="s">
+        <v>406</v>
+      </c>
+    </row>
+    <row r="188" spans="1:26">
+      <c r="A188" t="s">
+        <v>409</v>
+      </c>
+      <c r="B188" s="1">
+        <v>802.0</v>
+      </c>
+      <c r="C188" s="1">
+        <v>450.01</v>
+      </c>
+      <c r="D188" s="1">
+        <v>463.26219451</v>
+      </c>
+      <c r="E188" t="s">
+        <v>28</v>
+      </c>
+      <c r="F188">
+        <v>1.14</v>
+      </c>
+      <c r="G188" s="1">
+        <v>322453.36</v>
+      </c>
+      <c r="H188" s="1">
+        <v>-5728.46</v>
+      </c>
+      <c r="I188" s="1">
+        <v>-1.7765235877834</v>
+      </c>
+      <c r="J188">
+        <v>0.0</v>
+      </c>
+      <c r="K188">
+        <v>0.0</v>
+      </c>
+      <c r="L188" s="1">
+        <v>316724.9</v>
+      </c>
+      <c r="M188" s="1">
+        <v>316724.9</v>
+      </c>
+      <c r="N188" s="1">
+        <v>0.2</v>
+      </c>
+      <c r="O188">
+        <v>1</v>
+      </c>
+      <c r="Z188" t="s">
+        <v>408</v>
+      </c>
+    </row>
+    <row r="189" spans="1:26">
+      <c r="A189" t="s">
+        <v>411</v>
+      </c>
+      <c r="B189" s="1">
+        <v>5149.0</v>
+      </c>
+      <c r="C189" s="1">
+        <v>212.03</v>
+      </c>
+      <c r="D189" s="1">
+        <v>172.07770247</v>
+      </c>
+      <c r="E189" t="s">
+        <v>28</v>
+      </c>
+      <c r="F189">
+        <v>1.14</v>
+      </c>
+      <c r="G189" s="1">
+        <v>759193.51</v>
+      </c>
+      <c r="H189" s="1">
+        <v>198895.54</v>
+      </c>
+      <c r="I189" s="1">
+        <v>26.198266631652</v>
+      </c>
+      <c r="J189">
+        <v>0.0</v>
+      </c>
+      <c r="K189">
+        <v>0.0</v>
+      </c>
+      <c r="L189" s="1">
+        <v>958089.05</v>
+      </c>
+      <c r="M189" s="1">
+        <v>958089.05</v>
+      </c>
+      <c r="N189" s="1">
+        <v>0.59</v>
+      </c>
+      <c r="O189">
+        <v>1</v>
+      </c>
+      <c r="Z189" t="s">
+        <v>410</v>
+      </c>
+    </row>
+    <row r="190" spans="1:26">
+      <c r="A190" t="s">
+        <v>413</v>
+      </c>
+      <c r="B190" s="1">
+        <v>807.0</v>
+      </c>
+      <c r="C190" s="1">
+        <v>402.89</v>
+      </c>
+      <c r="D190" s="1">
+        <v>416.25650558</v>
+      </c>
+      <c r="E190" t="s">
+        <v>28</v>
+      </c>
+      <c r="F190">
+        <v>1.14</v>
+      </c>
+      <c r="G190" s="1">
+        <v>291769.46</v>
+      </c>
+      <c r="H190" s="1">
+        <v>-6440.61</v>
+      </c>
+      <c r="I190" s="1">
+        <v>-2.20743116843</v>
+      </c>
+      <c r="J190">
+        <v>0.0</v>
+      </c>
+      <c r="K190">
+        <v>0.0</v>
+      </c>
+      <c r="L190" s="1">
+        <v>285328.85</v>
+      </c>
+      <c r="M190" s="1">
+        <v>285328.85</v>
+      </c>
+      <c r="N190" s="1">
+        <v>0.18</v>
+      </c>
+      <c r="O190">
+        <v>1</v>
+      </c>
+      <c r="Z190" t="s">
+        <v>412</v>
+      </c>
+    </row>
+    <row r="191" spans="1:26">
+      <c r="A191" t="s">
+        <v>415</v>
+      </c>
+      <c r="B191" s="1">
+        <v>553.0</v>
+      </c>
+      <c r="C191" s="1">
+        <v>477.7</v>
+      </c>
+      <c r="D191" s="1">
+        <v>532.58470163</v>
+      </c>
+      <c r="E191" t="s">
+        <v>8</v>
+      </c>
+      <c r="F191">
+        <v>1.0</v>
+      </c>
+      <c r="G191" s="1">
+        <v>294519.34</v>
+      </c>
+      <c r="H191" s="1">
+        <v>-30351.24</v>
+      </c>
+      <c r="I191" s="1">
+        <v>-10.305347010488</v>
+      </c>
+      <c r="J191">
+        <v>0.0</v>
+      </c>
+      <c r="K191">
+        <v>0.0</v>
+      </c>
+      <c r="L191" s="1">
+        <v>264168.1</v>
+      </c>
+      <c r="M191" s="1">
+        <v>264168.1</v>
+      </c>
+      <c r="N191" s="1">
+        <v>0.16</v>
+      </c>
+      <c r="O191">
+        <v>1</v>
+      </c>
+      <c r="Z191" t="s">
+        <v>414</v>
+      </c>
+    </row>
+    <row r="192" spans="1:26">
+      <c r="A192" t="s">
+        <v>417</v>
+      </c>
+      <c r="B192" s="1">
+        <v>14666.0</v>
+      </c>
+      <c r="C192" s="1">
+        <v>10770.0</v>
+      </c>
+      <c r="D192" s="1">
+        <v>3832.31187781</v>
+      </c>
+      <c r="E192" t="s">
+        <v>46</v>
+      </c>
+      <c r="F192">
+        <v>184.3</v>
+      </c>
+      <c r="G192" s="1">
+        <v>304424.52</v>
+      </c>
+      <c r="H192" s="1">
+        <v>552631.09</v>
+      </c>
+      <c r="I192" s="1">
+        <v>181.53304142518</v>
+      </c>
+      <c r="J192">
+        <v>0.0</v>
+      </c>
+      <c r="K192">
+        <v>0.0</v>
+      </c>
+      <c r="L192" s="1">
+        <v>857055.61</v>
+      </c>
+      <c r="M192" s="1">
+        <v>857055.61</v>
+      </c>
+      <c r="N192" s="1">
+        <v>0.53</v>
+      </c>
+      <c r="O192">
+        <v>1</v>
+      </c>
+      <c r="Z192" t="s">
+        <v>416</v>
+      </c>
+    </row>
+    <row r="193" spans="1:26">
+      <c r="A193" t="s">
+        <v>419</v>
+      </c>
+      <c r="B193" s="1">
+        <v>4077.0</v>
+      </c>
+      <c r="C193" s="1">
+        <v>78.56</v>
+      </c>
+      <c r="D193" s="1">
+        <v>84.67451067</v>
+      </c>
+      <c r="E193" t="s">
+        <v>28</v>
+      </c>
+      <c r="F193">
+        <v>1.14</v>
+      </c>
+      <c r="G193" s="1">
+        <v>300235.32</v>
+      </c>
+      <c r="H193" s="1">
+        <v>-19156.67</v>
+      </c>
+      <c r="I193" s="1">
+        <v>-6.3805517618647</v>
+      </c>
+      <c r="J193">
+        <v>0.0</v>
+      </c>
+      <c r="K193">
+        <v>0.0</v>
+      </c>
+      <c r="L193" s="1">
+        <v>281078.65</v>
+      </c>
+      <c r="M193" s="1">
+        <v>281078.65</v>
+      </c>
+      <c r="N193" s="1">
+        <v>0.17</v>
+      </c>
+      <c r="O193">
+        <v>1</v>
+      </c>
+      <c r="Z193" t="s">
+        <v>418</v>
+      </c>
+    </row>
+    <row r="194" spans="1:26">
+      <c r="A194" t="s">
+        <v>421</v>
+      </c>
+      <c r="B194" s="1">
+        <v>20322.0</v>
+      </c>
+      <c r="C194" s="1">
+        <v>12.455</v>
+      </c>
+      <c r="D194" s="1">
+        <v>12.25798051</v>
+      </c>
+      <c r="E194" t="s">
+        <v>99</v>
+      </c>
+      <c r="F194">
+        <v>0.86</v>
+      </c>
+      <c r="G194" s="1">
+        <v>287445.75</v>
+      </c>
+      <c r="H194" s="1">
+        <v>5743.77</v>
+      </c>
+      <c r="I194" s="1">
+        <v>1.9982100970357</v>
+      </c>
+      <c r="J194">
+        <v>0.0</v>
+      </c>
+      <c r="K194">
+        <v>0.0</v>
+      </c>
+      <c r="L194" s="1">
+        <v>293189.52</v>
+      </c>
+      <c r="M194" s="1">
+        <v>293189.52</v>
+      </c>
+      <c r="N194" s="1">
+        <v>0.18</v>
+      </c>
+      <c r="O194">
+        <v>1</v>
+      </c>
+      <c r="Z194" t="s">
+        <v>420</v>
+      </c>
+    </row>
+    <row r="195" spans="1:26">
+      <c r="A195" t="s">
+        <v>423</v>
+      </c>
+      <c r="B195" s="1">
+        <v>11677.0</v>
+      </c>
+      <c r="C195" s="1">
+        <v>37.51</v>
+      </c>
+      <c r="D195" s="1">
+        <v>41.64948788</v>
+      </c>
+      <c r="E195" t="s">
+        <v>183</v>
+      </c>
+      <c r="F195">
+        <v>1.65</v>
+      </c>
+      <c r="G195" s="1">
+        <v>292045.28</v>
+      </c>
+      <c r="H195" s="1">
+        <v>-26797.13</v>
+      </c>
+      <c r="I195" s="1">
+        <v>-9.1756764567467</v>
+      </c>
+      <c r="J195">
+        <v>0.0</v>
+      </c>
+      <c r="K195">
+        <v>0.0</v>
+      </c>
+      <c r="L195" s="1">
+        <v>265248.15</v>
+      </c>
+      <c r="M195" s="1">
+        <v>265248.15</v>
+      </c>
+      <c r="N195" s="1">
+        <v>0.16</v>
+      </c>
+      <c r="O195">
+        <v>1</v>
+      </c>
+      <c r="Z195" t="s">
+        <v>422</v>
+      </c>
+    </row>
+    <row r="196" spans="1:26">
+      <c r="A196" t="s">
+        <v>425</v>
+      </c>
+      <c r="B196" s="1">
+        <v>45160.0</v>
+      </c>
+      <c r="C196" s="1">
+        <v>6.564</v>
+      </c>
+      <c r="D196" s="1">
+        <v>6.29396058</v>
+      </c>
+      <c r="E196" t="s">
+        <v>99</v>
+      </c>
+      <c r="F196">
+        <v>0.86</v>
+      </c>
+      <c r="G196" s="1">
+        <v>327818.16</v>
+      </c>
+      <c r="H196" s="1">
+        <v>15550.59</v>
+      </c>
+      <c r="I196" s="1">
+        <v>4.7436633772821</v>
+      </c>
+      <c r="J196">
+        <v>0.0</v>
+      </c>
+      <c r="K196">
+        <v>0.0</v>
+      </c>
+      <c r="L196" s="1">
+        <v>343368.75</v>
+      </c>
+      <c r="M196" s="1">
+        <v>343368.75</v>
+      </c>
+      <c r="N196" s="1">
+        <v>0.21</v>
+      </c>
+      <c r="O196">
+        <v>1</v>
+      </c>
+      <c r="Z196" t="s">
+        <v>424</v>
+      </c>
+    </row>
+    <row r="197" spans="1:26">
+      <c r="A197" t="s">
+        <v>427</v>
+      </c>
+      <c r="B197" s="1">
+        <v>3280.0</v>
+      </c>
+      <c r="C197" s="1">
+        <v>240.3</v>
+      </c>
+      <c r="D197" s="1">
+        <v>115.600125</v>
+      </c>
+      <c r="E197" t="s">
+        <v>28</v>
+      </c>
+      <c r="F197">
+        <v>1.14</v>
+      </c>
+      <c r="G197" s="1">
+        <v>326111.56</v>
+      </c>
+      <c r="H197" s="1">
+        <v>365581.29</v>
+      </c>
+      <c r="I197" s="1">
+        <v>112.10313734355</v>
+      </c>
+      <c r="J197">
+        <v>0.0</v>
+      </c>
+      <c r="K197">
+        <v>0.0</v>
+      </c>
+      <c r="L197" s="1">
+        <v>691692.85</v>
+      </c>
+      <c r="M197" s="1">
+        <v>691692.85</v>
+      </c>
+      <c r="N197" s="1">
+        <v>0.43</v>
+      </c>
+      <c r="O197">
+        <v>1</v>
+      </c>
+      <c r="Z197" t="s">
+        <v>426</v>
+      </c>
+    </row>
+    <row r="198" spans="1:26">
+      <c r="A198" t="s">
+        <v>429</v>
+      </c>
+      <c r="B198" s="1">
+        <v>3594.0</v>
+      </c>
+      <c r="C198" s="1">
+        <v>83.29</v>
+      </c>
+      <c r="D198" s="1">
+        <v>78.71584029</v>
+      </c>
+      <c r="E198" t="s">
+        <v>31</v>
+      </c>
+      <c r="F198">
+        <v>0.92</v>
+      </c>
+      <c r="G198" s="1">
+        <v>307138.25</v>
+      </c>
+      <c r="H198" s="1">
+        <v>17547.75</v>
+      </c>
+      <c r="I198" s="1">
+        <v>5.713306629832</v>
+      </c>
+      <c r="J198">
+        <v>0.0</v>
+      </c>
+      <c r="K198">
+        <v>0.0</v>
+      </c>
+      <c r="L198" s="1">
+        <v>324686.0</v>
+      </c>
+      <c r="M198" s="1">
+        <v>324686.0</v>
+      </c>
+      <c r="N198" s="1">
+        <v>0.2</v>
+      </c>
+      <c r="O198">
+        <v>1</v>
+      </c>
+      <c r="Z198" t="s">
+        <v>428</v>
+      </c>
+    </row>
+    <row r="199" spans="1:26">
+      <c r="A199" t="s">
+        <v>431</v>
+      </c>
+      <c r="B199" s="1">
+        <v>7545.0</v>
+      </c>
+      <c r="C199" s="1">
+        <v>40.75</v>
+      </c>
+      <c r="D199" s="1">
+        <v>44.49939563</v>
+      </c>
+      <c r="E199" t="s">
+        <v>28</v>
+      </c>
+      <c r="F199">
+        <v>1.14</v>
+      </c>
+      <c r="G199" s="1">
+        <v>288677.61</v>
+      </c>
+      <c r="H199" s="1">
+        <v>-18858.61</v>
+      </c>
+      <c r="I199" s="1">
+        <v>-6.5327581172644</v>
+      </c>
+      <c r="J199">
+        <v>0.0</v>
+      </c>
+      <c r="K199">
+        <v>0.0</v>
+      </c>
+      <c r="L199" s="1">
+        <v>269819.0</v>
+      </c>
+      <c r="M199" s="1">
+        <v>269819.0</v>
+      </c>
+      <c r="N199" s="1">
+        <v>0.17</v>
+      </c>
+      <c r="O199">
+        <v>1</v>
+      </c>
+      <c r="Z199" t="s">
+        <v>430</v>
+      </c>
+    </row>
+    <row r="200" spans="1:26">
+      <c r="A200" t="s">
+        <v>433</v>
+      </c>
+      <c r="B200" s="1">
+        <v>5800.0</v>
+      </c>
+      <c r="C200" s="1">
+        <v>6589.0</v>
+      </c>
+      <c r="D200" s="1">
+        <v>10095.15724138</v>
+      </c>
+      <c r="E200" t="s">
+        <v>46</v>
+      </c>
+      <c r="F200">
+        <v>184.3</v>
+      </c>
+      <c r="G200" s="1">
+        <v>328464.94</v>
+      </c>
+      <c r="H200" s="1">
+        <v>-121102.97</v>
+      </c>
+      <c r="I200" s="1">
+        <v>-36.869374856263</v>
+      </c>
+      <c r="J200">
+        <v>0.0</v>
+      </c>
+      <c r="K200">
+        <v>0.0</v>
+      </c>
+      <c r="L200" s="1">
+        <v>207361.97</v>
+      </c>
+      <c r="M200" s="1">
+        <v>207361.97</v>
+      </c>
+      <c r="N200" s="1">
+        <v>0.13</v>
+      </c>
+      <c r="O200">
+        <v>1</v>
+      </c>
+      <c r="Z200" t="s">
+        <v>432</v>
+      </c>
+    </row>
+    <row r="201" spans="1:26">
+      <c r="A201" t="s">
+        <v>435</v>
+      </c>
+      <c r="B201" s="1">
+        <v>42936.0</v>
+      </c>
+      <c r="C201" s="1">
+        <v>11.39</v>
+      </c>
+      <c r="D201" s="1">
+        <v>6.72660821</v>
+      </c>
+      <c r="E201" t="s">
+        <v>8</v>
+      </c>
+      <c r="F201">
+        <v>1.0</v>
+      </c>
+      <c r="G201" s="1">
+        <v>288813.65</v>
+      </c>
+      <c r="H201" s="1">
+        <v>200227.39</v>
+      </c>
+      <c r="I201" s="1">
+        <v>69.327536977563</v>
+      </c>
+      <c r="J201">
+        <v>0.0</v>
+      </c>
+      <c r="K201">
+        <v>0.0</v>
+      </c>
+      <c r="L201" s="1">
+        <v>489041.04</v>
+      </c>
+      <c r="M201" s="1">
+        <v>489041.04</v>
+      </c>
+      <c r="N201" s="1">
+        <v>0.3</v>
+      </c>
+      <c r="O201">
+        <v>1</v>
+      </c>
+      <c r="Z201" t="s">
+        <v>434</v>
+      </c>
+    </row>
+    <row r="202" spans="1:26">
+      <c r="A202" t="s">
+        <v>437</v>
+      </c>
+      <c r="B202" s="1">
+        <v>22181.0</v>
+      </c>
+      <c r="C202" s="1">
+        <v>20.59</v>
+      </c>
+      <c r="D202" s="1">
+        <v>21.94472296</v>
+      </c>
+      <c r="E202" t="s">
+        <v>183</v>
+      </c>
+      <c r="F202">
+        <v>1.65</v>
+      </c>
+      <c r="G202" s="1">
+        <v>292317.11</v>
+      </c>
+      <c r="H202" s="1">
+        <v>-15743.02</v>
+      </c>
+      <c r="I202" s="1">
+        <v>-5.3855964845848</v>
+      </c>
+      <c r="J202">
+        <v>0.0</v>
+      </c>
+      <c r="K202">
+        <v>0.0</v>
+      </c>
+      <c r="L202" s="1">
+        <v>276574.09</v>
+      </c>
+      <c r="M202" s="1">
+        <v>276574.09</v>
+      </c>
+      <c r="N202" s="1">
+        <v>0.17</v>
+      </c>
+      <c r="O202">
+        <v>1</v>
+      </c>
+      <c r="Z202" t="s">
+        <v>436</v>
+      </c>
+    </row>
+    <row r="203" spans="1:26">
+      <c r="A203" t="s">
+        <v>439</v>
+      </c>
+      <c r="B203" s="1">
+        <v>2752.0</v>
+      </c>
+      <c r="C203" s="1">
+        <v>126.28</v>
+      </c>
+      <c r="D203" s="1">
+        <v>109.00075581</v>
+      </c>
+      <c r="E203" t="s">
+        <v>31</v>
+      </c>
+      <c r="F203">
+        <v>0.92</v>
+      </c>
+      <c r="G203" s="1">
+        <v>324412.04</v>
+      </c>
+      <c r="H203" s="1">
+        <v>52530.92</v>
+      </c>
+      <c r="I203" s="1">
+        <v>16.192654255372</v>
+      </c>
+      <c r="J203">
+        <v>0.0</v>
+      </c>
+      <c r="K203">
+        <v>0.0</v>
+      </c>
+      <c r="L203" s="1">
+        <v>376942.96</v>
+      </c>
+      <c r="M203" s="1">
+        <v>376942.96</v>
+      </c>
+      <c r="N203" s="1">
+        <v>0.23</v>
+      </c>
+      <c r="O203">
+        <v>1</v>
+      </c>
+      <c r="Z203" t="s">
+        <v>438</v>
+      </c>
+    </row>
+    <row r="204" spans="1:26">
+      <c r="A204" t="s">
+        <v>441</v>
+      </c>
+      <c r="B204" s="1">
+        <v>9502.0</v>
+      </c>
+      <c r="C204" s="1">
+        <v>317.95</v>
+      </c>
+      <c r="D204" s="1">
+        <v>243.25166491</v>
+      </c>
+      <c r="E204" t="s">
+        <v>235</v>
+      </c>
+      <c r="F204">
+        <v>7.47</v>
+      </c>
+      <c r="G204" s="1">
+        <v>309319.14</v>
+      </c>
+      <c r="H204" s="1">
+        <v>94881.99</v>
+      </c>
+      <c r="I204" s="1">
+        <v>30.674464567566</v>
+      </c>
+      <c r="J204">
+        <v>0.0</v>
+      </c>
+      <c r="K204">
+        <v>0.0</v>
+      </c>
+      <c r="L204" s="1">
+        <v>404201.13</v>
+      </c>
+      <c r="M204" s="1">
+        <v>404201.13</v>
+      </c>
+      <c r="N204" s="1">
+        <v>0.25</v>
+      </c>
+      <c r="O204">
+        <v>1</v>
+      </c>
+      <c r="Z204" t="s">
+        <v>440</v>
+      </c>
+    </row>
+    <row r="205" spans="1:26">
+      <c r="A205" t="s">
+        <v>443</v>
+      </c>
+      <c r="B205" s="1">
+        <v>2020.0</v>
+      </c>
+      <c r="C205" s="1">
+        <v>239.78</v>
+      </c>
+      <c r="D205" s="1">
+        <v>178.68913861</v>
+      </c>
+      <c r="E205" t="s">
+        <v>28</v>
+      </c>
+      <c r="F205">
+        <v>1.14</v>
+      </c>
+      <c r="G205" s="1">
+        <v>309048.58</v>
+      </c>
+      <c r="H205" s="1">
+        <v>116011.18</v>
+      </c>
+      <c r="I205" s="1">
+        <v>37.538169565445</v>
+      </c>
+      <c r="J205">
+        <v>0.0</v>
+      </c>
+      <c r="K205">
+        <v>0.0</v>
+      </c>
+      <c r="L205" s="1">
+        <v>425059.76</v>
+      </c>
+      <c r="M205" s="1">
+        <v>425059.76</v>
+      </c>
+      <c r="N205" s="1">
+        <v>0.26</v>
+      </c>
+      <c r="O205">
+        <v>1</v>
+      </c>
+      <c r="Z205" t="s">
+        <v>442</v>
+      </c>
+    </row>
+    <row r="206" spans="1:26">
+      <c r="A206" t="s">
+        <v>445</v>
+      </c>
+      <c r="B206" s="1">
+        <v>56755.0</v>
+      </c>
+      <c r="C206" s="1">
+        <v>192.53</v>
+      </c>
+      <c r="D206" s="1">
+        <v>171.60612228</v>
+      </c>
+      <c r="E206" t="s">
+        <v>28</v>
+      </c>
+      <c r="F206">
+        <v>1.14</v>
+      </c>
+      <c r="G206" s="1">
+        <v>8420957.63</v>
+      </c>
+      <c r="H206" s="1">
+        <v>1168371.15</v>
+      </c>
+      <c r="I206" s="1">
+        <v>13.874563931276</v>
+      </c>
+      <c r="J206">
+        <v>0.0</v>
+      </c>
+      <c r="K206">
+        <v>0.0</v>
+      </c>
+      <c r="L206" s="1">
+        <v>9589328.78</v>
+      </c>
+      <c r="M206" s="1">
+        <v>9589328.78</v>
+      </c>
+      <c r="N206" s="1">
+        <v>5.92</v>
+      </c>
+      <c r="O206">
+        <v>1</v>
+      </c>
+      <c r="Z206" t="s">
+        <v>444</v>
+      </c>
+    </row>
+    <row r="207" spans="1:26">
+      <c r="A207" t="s">
+        <v>447</v>
+      </c>
+      <c r="B207" s="1">
+        <v>4229.0</v>
+      </c>
+      <c r="C207" s="1">
+        <v>277.02</v>
+      </c>
+      <c r="D207" s="1">
+        <v>220.60939702</v>
+      </c>
+      <c r="E207" t="s">
+        <v>28</v>
+      </c>
+      <c r="F207">
+        <v>1.14</v>
+      </c>
+      <c r="G207" s="1">
+        <v>805186.92</v>
+      </c>
+      <c r="H207" s="1">
+        <v>222911.0</v>
+      </c>
+      <c r="I207" s="1">
+        <v>27.684379174962</v>
+      </c>
+      <c r="J207">
+        <v>0.0</v>
+      </c>
+      <c r="K207">
+        <v>0.0</v>
+      </c>
+      <c r="L207" s="1">
+        <v>1028097.92</v>
+      </c>
+      <c r="M207" s="1">
+        <v>1028097.92</v>
+      </c>
+      <c r="N207" s="1">
+        <v>0.63</v>
+      </c>
+      <c r="O207">
+        <v>1</v>
+      </c>
+      <c r="Z207" t="s">
+        <v>446</v>
+      </c>
+    </row>
+    <row r="208" spans="1:26">
+      <c r="A208" t="s">
+        <v>449</v>
+      </c>
+      <c r="B208" s="1">
+        <v>3720.0</v>
+      </c>
+      <c r="C208" s="1">
+        <v>148.53</v>
+      </c>
+      <c r="D208" s="1">
+        <v>177.12479839</v>
+      </c>
+      <c r="E208" t="s">
+        <v>28</v>
+      </c>
+      <c r="F208">
+        <v>1.14</v>
+      </c>
+      <c r="G208" s="1">
+        <v>571511.58</v>
+      </c>
+      <c r="H208" s="1">
+        <v>-86622.07</v>
+      </c>
+      <c r="I208" s="1">
+        <v>-15.15666051771</v>
+      </c>
+      <c r="J208">
+        <v>0.0</v>
+      </c>
+      <c r="K208">
+        <v>0.0</v>
+      </c>
+      <c r="L208" s="1">
+        <v>484889.51</v>
+      </c>
+      <c r="M208" s="1">
+        <v>484889.51</v>
+      </c>
+      <c r="N208" s="1">
+        <v>0.3</v>
+      </c>
+      <c r="O208">
+        <v>1</v>
+      </c>
+      <c r="Z208" t="s">
+        <v>448</v>
+      </c>
+    </row>
+    <row r="209" spans="1:26">
+      <c r="A209" t="s">
+        <v>451</v>
+      </c>
+      <c r="B209" s="1">
+        <v>3955.0</v>
+      </c>
+      <c r="C209" s="1">
+        <v>89.55</v>
+      </c>
+      <c r="D209" s="1">
+        <v>92.06943869</v>
+      </c>
+      <c r="E209" t="s">
+        <v>28</v>
+      </c>
+      <c r="F209">
+        <v>1.14</v>
+      </c>
+      <c r="G209" s="1">
+        <v>313089.37</v>
+      </c>
+      <c r="H209" s="1">
+        <v>-2277.39</v>
+      </c>
+      <c r="I209" s="1">
+        <v>-0.72739294853735</v>
+      </c>
+      <c r="J209">
+        <v>0.0</v>
+      </c>
+      <c r="K209">
+        <v>0.0</v>
+      </c>
+      <c r="L209" s="1">
+        <v>310811.98</v>
+      </c>
+      <c r="M209" s="1">
+        <v>310811.98</v>
+      </c>
+      <c r="N209" s="1">
+        <v>0.19</v>
+      </c>
+      <c r="O209">
+        <v>1</v>
+      </c>
+      <c r="Z209" t="s">
+        <v>450</v>
+      </c>
+    </row>
+    <row r="210" spans="1:26">
+      <c r="A210" t="s">
+        <v>453</v>
+      </c>
+      <c r="B210" s="1">
+        <v>2991.0</v>
+      </c>
+      <c r="C210" s="1">
+        <v>120.68</v>
+      </c>
+      <c r="D210" s="1">
+        <v>110.41767971</v>
+      </c>
+      <c r="E210" t="s">
+        <v>28</v>
+      </c>
+      <c r="F210">
+        <v>1.14</v>
+      </c>
+      <c r="G210" s="1">
+        <v>287131.17</v>
+      </c>
+      <c r="H210" s="1">
+        <v>29633.97</v>
+      </c>
+      <c r="I210" s="1">
+        <v>10.320708127926</v>
+      </c>
+      <c r="J210">
+        <v>0.0</v>
+      </c>
+      <c r="K210">
+        <v>0.0</v>
+      </c>
+      <c r="L210" s="1">
+        <v>316765.14</v>
+      </c>
+      <c r="M210" s="1">
+        <v>316765.14</v>
+      </c>
+      <c r="N210" s="1">
+        <v>0.2</v>
+      </c>
+      <c r="O210">
+        <v>1</v>
+      </c>
+      <c r="Z210" t="s">
+        <v>452</v>
+      </c>
+    </row>
+    <row r="211" spans="1:26">
+      <c r="A211" t="s">
+        <v>455</v>
+      </c>
+      <c r="B211" s="1">
+        <v>2161.0</v>
+      </c>
+      <c r="C211" s="1">
+        <v>304.2</v>
+      </c>
+      <c r="D211" s="1">
+        <v>185.58895882</v>
+      </c>
+      <c r="E211" t="s">
+        <v>28</v>
+      </c>
+      <c r="F211">
+        <v>1.14</v>
+      </c>
+      <c r="G211" s="1">
+        <v>350549.44</v>
+      </c>
+      <c r="H211" s="1">
+        <v>226349.38</v>
+      </c>
+      <c r="I211" s="1">
+        <v>64.56988777389</v>
+      </c>
+      <c r="J211">
+        <v>0.0</v>
+      </c>
+      <c r="K211">
+        <v>0.0</v>
+      </c>
+      <c r="L211" s="1">
+        <v>576898.82</v>
+      </c>
+      <c r="M211" s="1">
+        <v>576898.82</v>
+      </c>
+      <c r="N211" s="1">
+        <v>0.36</v>
+      </c>
+      <c r="O211">
+        <v>1</v>
+      </c>
+      <c r="Z211" t="s">
+        <v>454</v>
+      </c>
+    </row>
+    <row r="212" spans="1:26">
+      <c r="A212" t="s">
+        <v>457</v>
+      </c>
+      <c r="B212" s="1">
+        <v>3781.0</v>
+      </c>
+      <c r="C212" s="1">
+        <v>99.9</v>
+      </c>
+      <c r="D212" s="1">
+        <v>107.5834356</v>
+      </c>
+      <c r="E212" t="s">
+        <v>28</v>
+      </c>
+      <c r="F212">
+        <v>1.14</v>
+      </c>
+      <c r="G212" s="1">
+        <v>353657.16</v>
+      </c>
+      <c r="H212" s="1">
+        <v>-22176.77</v>
+      </c>
+      <c r="I212" s="1">
+        <v>-6.2706973047004</v>
+      </c>
+      <c r="J212">
+        <v>0.0</v>
+      </c>
+      <c r="K212">
+        <v>0.0</v>
+      </c>
+      <c r="L212" s="1">
+        <v>331480.39</v>
+      </c>
+      <c r="M212" s="1">
+        <v>331480.39</v>
+      </c>
+      <c r="N212" s="1">
+        <v>0.2</v>
+      </c>
+      <c r="O212">
+        <v>1</v>
+      </c>
+      <c r="Z212" t="s">
+        <v>456</v>
+      </c>
+    </row>
+    <row r="213" spans="1:26">
+      <c r="A213" t="s">
+        <v>459</v>
+      </c>
+      <c r="B213" s="1">
+        <v>7794.0</v>
+      </c>
+      <c r="C213" s="1">
+        <v>44.29</v>
+      </c>
+      <c r="D213" s="1">
+        <v>50.97442776</v>
+      </c>
+      <c r="E213" t="s">
+        <v>28</v>
+      </c>
+      <c r="F213">
+        <v>1.14</v>
+      </c>
+      <c r="G213" s="1">
+        <v>340357.9</v>
+      </c>
+      <c r="H213" s="1">
+        <v>-37421.3</v>
+      </c>
+      <c r="I213" s="1">
+        <v>-10.994691176553</v>
+      </c>
+      <c r="J213">
+        <v>0.0</v>
+      </c>
+      <c r="K213">
+        <v>0.0</v>
+      </c>
+      <c r="L213" s="1">
+        <v>302936.6</v>
+      </c>
+      <c r="M213" s="1">
+        <v>302936.6</v>
+      </c>
+      <c r="N213" s="1">
+        <v>0.19</v>
+      </c>
+      <c r="O213">
+        <v>1</v>
+      </c>
+      <c r="Z213" t="s">
+        <v>458</v>
+      </c>
+    </row>
+    <row r="214" spans="1:26">
+      <c r="A214" t="s">
+        <v>461</v>
+      </c>
+      <c r="B214" s="1">
+        <v>4152.0</v>
+      </c>
+      <c r="C214" s="1">
+        <v>141.39</v>
+      </c>
+      <c r="D214" s="1">
+        <v>154.06101397</v>
+      </c>
+      <c r="E214" t="s">
+        <v>28</v>
+      </c>
+      <c r="F214">
+        <v>1.14</v>
+      </c>
+      <c r="G214" s="1">
+        <v>549979.05</v>
+      </c>
+      <c r="H214" s="1">
+        <v>-34795.83</v>
+      </c>
+      <c r="I214" s="1">
+        <v>-6.3267555373246</v>
+      </c>
+      <c r="J214">
+        <v>0.0</v>
+      </c>
+      <c r="K214">
+        <v>0.0</v>
+      </c>
+      <c r="L214" s="1">
+        <v>515183.22</v>
+      </c>
+      <c r="M214" s="1">
+        <v>515183.22</v>
+      </c>
+      <c r="N214" s="1">
+        <v>0.32</v>
+      </c>
+      <c r="O214">
+        <v>1</v>
+      </c>
+      <c r="Z214" t="s">
+        <v>460</v>
+      </c>
+    </row>
+    <row r="215" spans="1:26">
+      <c r="A215" t="s">
+        <v>463</v>
+      </c>
+      <c r="B215" s="1">
+        <v>17978.0</v>
+      </c>
+      <c r="C215" s="1">
+        <v>24.29</v>
+      </c>
+      <c r="D215" s="1">
+        <v>26.45633886</v>
+      </c>
+      <c r="E215" t="s">
+        <v>28</v>
+      </c>
+      <c r="F215">
+        <v>1.14</v>
+      </c>
+      <c r="G215" s="1">
+        <v>407633.81</v>
+      </c>
+      <c r="H215" s="1">
+        <v>-24408.17</v>
+      </c>
+      <c r="I215" s="1">
+        <v>-5.9877687770796</v>
+      </c>
+      <c r="J215">
+        <v>0.0</v>
+      </c>
+      <c r="K215">
+        <v>0.0</v>
+      </c>
+      <c r="L215" s="1">
+        <v>383225.64</v>
+      </c>
+      <c r="M215" s="1">
+        <v>383225.64</v>
+      </c>
+      <c r="N215" s="1">
+        <v>0.24</v>
+      </c>
+      <c r="O215">
+        <v>1</v>
+      </c>
+      <c r="Z215" t="s">
+        <v>462</v>
+      </c>
+    </row>
+    <row r="216" spans="1:26">
+      <c r="A216" t="s">
+        <v>465</v>
+      </c>
+      <c r="B216" s="1">
+        <v>19892.0</v>
+      </c>
+      <c r="C216" s="1">
+        <v>17.38</v>
+      </c>
+      <c r="D216" s="1">
+        <v>17.60695154</v>
+      </c>
+      <c r="E216" t="s">
+        <v>28</v>
+      </c>
+      <c r="F216">
+        <v>1.14</v>
+      </c>
+      <c r="G216" s="1">
+        <v>301155.44</v>
+      </c>
+      <c r="H216" s="1">
+        <v>2243.38</v>
+      </c>
+      <c r="I216" s="1">
+        <v>0.7449242822909</v>
+      </c>
+      <c r="J216">
+        <v>0.0</v>
+      </c>
+      <c r="K216">
+        <v>0.0</v>
+      </c>
+      <c r="L216" s="1">
+        <v>303398.82</v>
+      </c>
+      <c r="M216" s="1">
+        <v>303398.82</v>
+      </c>
+      <c r="N216" s="1">
+        <v>0.19</v>
+      </c>
+      <c r="O216">
+        <v>1</v>
+      </c>
+      <c r="Z216" t="s">
+        <v>464</v>
+      </c>
+    </row>
+    <row r="217" spans="1:26">
+      <c r="A217" t="s">
+        <v>467</v>
+      </c>
+      <c r="B217" s="1">
+        <v>1649.0</v>
+      </c>
+      <c r="C217" s="1">
+        <v>244.99</v>
+      </c>
+      <c r="D217" s="1">
+        <v>212.14631898</v>
+      </c>
+      <c r="E217" t="s">
+        <v>28</v>
+      </c>
+      <c r="F217">
+        <v>1.14</v>
+      </c>
+      <c r="G217" s="1">
+        <v>300813.45</v>
+      </c>
+      <c r="H217" s="1">
+        <v>53717.93</v>
+      </c>
+      <c r="I217" s="1">
+        <v>17.857555903833</v>
+      </c>
+      <c r="J217">
+        <v>0.0</v>
+      </c>
+      <c r="K217">
+        <v>0.0</v>
+      </c>
+      <c r="L217" s="1">
+        <v>354531.38</v>
+      </c>
+      <c r="M217" s="1">
+        <v>354531.38</v>
+      </c>
+      <c r="N217" s="1">
+        <v>0.22</v>
+      </c>
+      <c r="O217">
+        <v>1</v>
+      </c>
+      <c r="Z217" t="s">
+        <v>466</v>
+      </c>
+    </row>
+    <row r="218" spans="1:26">
+      <c r="A218" t="s">
+        <v>469</v>
+      </c>
+      <c r="B218" s="1">
+        <v>4531.0</v>
+      </c>
+      <c r="C218" s="1">
+        <v>149.02</v>
+      </c>
+      <c r="D218" s="1">
+        <v>150.57321563</v>
+      </c>
+      <c r="E218" t="s">
+        <v>28</v>
+      </c>
+      <c r="F218">
+        <v>1.14</v>
+      </c>
+      <c r="G218" s="1">
+        <v>590687.05</v>
+      </c>
+      <c r="H218" s="1">
+        <v>1861.98</v>
+      </c>
+      <c r="I218" s="1">
+        <v>0.31522275628017</v>
+      </c>
+      <c r="J218">
+        <v>0.0</v>
+      </c>
+      <c r="K218">
+        <v>0.0</v>
+      </c>
+      <c r="L218" s="1">
+        <v>592549.03</v>
+      </c>
+      <c r="M218" s="1">
+        <v>592549.03</v>
+      </c>
+      <c r="N218" s="1">
+        <v>0.37</v>
+      </c>
+      <c r="O218">
+        <v>1</v>
+      </c>
+      <c r="Z218" t="s">
+        <v>468</v>
+      </c>
+    </row>
+    <row r="219" spans="1:26">
+      <c r="A219" t="s">
+        <v>471</v>
+      </c>
+      <c r="B219" s="1">
+        <v>2598.0</v>
+      </c>
+      <c r="C219" s="1">
+        <v>224.34</v>
+      </c>
+      <c r="D219" s="1">
+        <v>220.81854119</v>
+      </c>
+      <c r="E219" t="s">
+        <v>28</v>
+      </c>
+      <c r="F219">
+        <v>1.14</v>
+      </c>
+      <c r="G219" s="1">
+        <v>491275.59</v>
+      </c>
+      <c r="H219" s="1">
+        <v>20207.8</v>
+      </c>
+      <c r="I219" s="1">
+        <v>4.1133328036917</v>
+      </c>
+      <c r="J219">
+        <v>0.0</v>
+      </c>
+      <c r="K219">
+        <v>0.0</v>
+      </c>
+      <c r="L219" s="1">
+        <v>511483.39</v>
+      </c>
+      <c r="M219" s="1">
+        <v>511483.39</v>
+      </c>
+      <c r="N219" s="1">
+        <v>0.32</v>
+      </c>
+      <c r="O219">
+        <v>1</v>
+      </c>
+      <c r="Z219" t="s">
+        <v>470</v>
+      </c>
+    </row>
+    <row r="220" spans="1:26">
+      <c r="A220" t="s">
+        <v>473</v>
+      </c>
+      <c r="B220" s="1">
+        <v>3694.0</v>
+      </c>
+      <c r="C220" s="1">
+        <v>139.97</v>
+      </c>
+      <c r="D220" s="1">
+        <v>126.61713048</v>
+      </c>
+      <c r="E220" t="s">
+        <v>28</v>
+      </c>
+      <c r="F220">
+        <v>1.14</v>
+      </c>
+      <c r="G220" s="1">
+        <v>407951.82</v>
+      </c>
+      <c r="H220" s="1">
+        <v>45799.11</v>
+      </c>
+      <c r="I220" s="1">
+        <v>11.226597787945</v>
+      </c>
+      <c r="J220">
+        <v>0.0</v>
+      </c>
+      <c r="K220">
+        <v>0.0</v>
+      </c>
+      <c r="L220" s="1">
+        <v>453750.93</v>
+      </c>
+      <c r="M220" s="1">
+        <v>453750.93</v>
+      </c>
+      <c r="N220" s="1">
         <v>0.28</v>
       </c>
-      <c r="P8">
-[...69 lines deleted...]
-      <c r="F10" t="s">
+      <c r="O220">
+        <v>1</v>
+      </c>
+      <c r="Z220" t="s">
+        <v>472</v>
+      </c>
+    </row>
+    <row r="221" spans="1:26">
+      <c r="A221" t="s">
+        <v>475</v>
+      </c>
+      <c r="B221" s="1">
+        <v>2839.0</v>
+      </c>
+      <c r="C221" s="1">
+        <v>142.85</v>
+      </c>
+      <c r="D221" s="1">
+        <v>109.6511659</v>
+      </c>
+      <c r="E221" t="s">
+        <v>8</v>
+      </c>
+      <c r="F221">
+        <v>1.0</v>
+      </c>
+      <c r="G221" s="1">
+        <v>311299.66</v>
+      </c>
+      <c r="H221" s="1">
+        <v>94251.49</v>
+      </c>
+      <c r="I221" s="1">
+        <v>30.276772547712</v>
+      </c>
+      <c r="J221">
+        <v>0.0</v>
+      </c>
+      <c r="K221">
+        <v>0.0</v>
+      </c>
+      <c r="L221" s="1">
+        <v>405551.15</v>
+      </c>
+      <c r="M221" s="1">
+        <v>405551.15</v>
+      </c>
+      <c r="N221" s="1">
+        <v>0.25</v>
+      </c>
+      <c r="O221">
+        <v>1</v>
+      </c>
+      <c r="Z221" t="s">
+        <v>474</v>
+      </c>
+    </row>
+    <row r="222" spans="1:26">
+      <c r="A222" t="s">
+        <v>477</v>
+      </c>
+      <c r="B222" s="1">
+        <v>4325.0</v>
+      </c>
+      <c r="C222" s="1">
+        <v>83.58</v>
+      </c>
+      <c r="D222" s="1">
+        <v>80.99907514</v>
+      </c>
+      <c r="E222" t="s">
+        <v>28</v>
+      </c>
+      <c r="F222">
+        <v>1.14</v>
+      </c>
+      <c r="G222" s="1">
+        <v>304579.66</v>
+      </c>
+      <c r="H222" s="1">
+        <v>12650.27</v>
+      </c>
+      <c r="I222" s="1">
+        <v>4.1533535102114</v>
+      </c>
+      <c r="J222">
+        <v>0.0</v>
+      </c>
+      <c r="K222">
+        <v>0.0</v>
+      </c>
+      <c r="L222" s="1">
+        <v>317229.93</v>
+      </c>
+      <c r="M222" s="1">
+        <v>317229.93</v>
+      </c>
+      <c r="N222" s="1">
+        <v>0.2</v>
+      </c>
+      <c r="O222">
+        <v>1</v>
+      </c>
+      <c r="Z222" t="s">
+        <v>476</v>
+      </c>
+    </row>
+    <row r="223" spans="1:26">
+      <c r="A223" t="s">
+        <v>479</v>
+      </c>
+      <c r="B223" s="1">
+        <v>8657.0</v>
+      </c>
+      <c r="C223" s="1">
+        <v>34.285</v>
+      </c>
+      <c r="D223" s="1">
+        <v>34.54406954</v>
+      </c>
+      <c r="E223" t="s">
+        <v>8</v>
+      </c>
+      <c r="F223">
+        <v>1.0</v>
+      </c>
+      <c r="G223" s="1">
+        <v>299048.01</v>
+      </c>
+      <c r="H223" s="1">
+        <v>-2242.76</v>
+      </c>
+      <c r="I223" s="1">
+        <v>-0.74996653547369</v>
+      </c>
+      <c r="J223">
+        <v>0.0</v>
+      </c>
+      <c r="K223">
+        <v>0.0</v>
+      </c>
+      <c r="L223" s="1">
+        <v>296805.25</v>
+      </c>
+      <c r="M223" s="1">
+        <v>296805.25</v>
+      </c>
+      <c r="N223" s="1">
+        <v>0.18</v>
+      </c>
+      <c r="O223">
+        <v>1</v>
+      </c>
+      <c r="Z223" t="s">
+        <v>478</v>
+      </c>
+    </row>
+    <row r="224" spans="1:26">
+      <c r="A224" t="s">
+        <v>481</v>
+      </c>
+      <c r="B224" s="1">
+        <v>2695.0</v>
+      </c>
+      <c r="C224" s="1">
+        <v>189.39</v>
+      </c>
+      <c r="D224" s="1">
+        <v>151.83686827</v>
+      </c>
+      <c r="E224" t="s">
+        <v>28</v>
+      </c>
+      <c r="F224">
+        <v>1.14</v>
+      </c>
+      <c r="G224" s="1">
+        <v>355943.35</v>
+      </c>
+      <c r="H224" s="1">
+        <v>91977.71</v>
+      </c>
+      <c r="I224" s="1">
+        <v>25.840547379239</v>
+      </c>
+      <c r="J224">
+        <v>0.0</v>
+      </c>
+      <c r="K224">
+        <v>0.0</v>
+      </c>
+      <c r="L224" s="1">
+        <v>447921.06</v>
+      </c>
+      <c r="M224" s="1">
+        <v>447921.06</v>
+      </c>
+      <c r="N224" s="1">
+        <v>0.28</v>
+      </c>
+      <c r="O224">
+        <v>1</v>
+      </c>
+      <c r="Z224" t="s">
+        <v>480</v>
+      </c>
+    </row>
+    <row r="225" spans="1:26">
+      <c r="A225" t="s">
+        <v>483</v>
+      </c>
+      <c r="B225" s="1">
+        <v>776.0</v>
+      </c>
+      <c r="C225" s="1">
+        <v>687.87</v>
+      </c>
+      <c r="D225" s="1">
+        <v>506.07743557</v>
+      </c>
+      <c r="E225" t="s">
+        <v>28</v>
+      </c>
+      <c r="F225">
+        <v>1.14</v>
+      </c>
+      <c r="G225" s="1">
+        <v>336467.36</v>
+      </c>
+      <c r="H225" s="1">
+        <v>131972.41</v>
+      </c>
+      <c r="I225" s="1">
+        <v>39.222945726444</v>
+      </c>
+      <c r="J225">
+        <v>0.0</v>
+      </c>
+      <c r="K225">
+        <v>0.0</v>
+      </c>
+      <c r="L225" s="1">
+        <v>468439.77</v>
+      </c>
+      <c r="M225" s="1">
+        <v>468439.77</v>
+      </c>
+      <c r="N225" s="1">
+        <v>0.29</v>
+      </c>
+      <c r="O225">
+        <v>1</v>
+      </c>
+      <c r="Z225" t="s">
+        <v>482</v>
+      </c>
+    </row>
+    <row r="226" spans="1:26">
+      <c r="A226" t="s">
+        <v>485</v>
+      </c>
+      <c r="B226" s="1">
+        <v>7502.0</v>
+      </c>
+      <c r="C226" s="1">
+        <v>11040.0</v>
+      </c>
+      <c r="D226" s="1">
+        <v>7758.1627566</v>
+      </c>
+      <c r="E226" t="s">
         <v>46</v>
       </c>
-      <c r="G10">
-[...73 lines deleted...]
-      <c r="O11" s="1">
+      <c r="F226">
+        <v>184.3</v>
+      </c>
+      <c r="G226" s="1">
+        <v>328217.67</v>
+      </c>
+      <c r="H226" s="1">
+        <v>121176.83</v>
+      </c>
+      <c r="I226" s="1">
+        <v>36.919654569481</v>
+      </c>
+      <c r="J226">
+        <v>0.0</v>
+      </c>
+      <c r="K226">
+        <v>0.0</v>
+      </c>
+      <c r="L226" s="1">
+        <v>449394.5</v>
+      </c>
+      <c r="M226" s="1">
+        <v>449394.5</v>
+      </c>
+      <c r="N226" s="1">
+        <v>0.28</v>
+      </c>
+      <c r="O226">
+        <v>1</v>
+      </c>
+      <c r="Z226" t="s">
+        <v>484</v>
+      </c>
+    </row>
+    <row r="227" spans="1:26">
+      <c r="A227" t="s">
+        <v>487</v>
+      </c>
+      <c r="B227" s="1">
+        <v>10587.0</v>
+      </c>
+      <c r="C227" s="1">
+        <v>23.63</v>
+      </c>
+      <c r="D227" s="1">
+        <v>28.4347785</v>
+      </c>
+      <c r="E227" t="s">
+        <v>99</v>
+      </c>
+      <c r="F227">
+        <v>0.86</v>
+      </c>
+      <c r="G227" s="1">
+        <v>347462.24</v>
+      </c>
+      <c r="H227" s="1">
+        <v>-57677.91</v>
+      </c>
+      <c r="I227" s="1">
+        <v>-16.599763473579</v>
+      </c>
+      <c r="J227">
+        <v>0.0</v>
+      </c>
+      <c r="K227">
+        <v>0.0</v>
+      </c>
+      <c r="L227" s="1">
+        <v>289784.33</v>
+      </c>
+      <c r="M227" s="1">
+        <v>289784.33</v>
+      </c>
+      <c r="N227" s="1">
+        <v>0.18</v>
+      </c>
+      <c r="O227">
+        <v>1</v>
+      </c>
+      <c r="Z227" t="s">
+        <v>486</v>
+      </c>
+    </row>
+    <row r="228" spans="1:26">
+      <c r="A228" t="s">
+        <v>489</v>
+      </c>
+      <c r="B228" s="1">
+        <v>1814.0</v>
+      </c>
+      <c r="C228" s="1">
+        <v>216.39</v>
+      </c>
+      <c r="D228" s="1">
+        <v>217.5884344</v>
+      </c>
+      <c r="E228" t="s">
+        <v>28</v>
+      </c>
+      <c r="F228">
+        <v>1.14</v>
+      </c>
+      <c r="G228" s="1">
+        <v>343560.4</v>
+      </c>
+      <c r="H228" s="1">
+        <v>916.53</v>
+      </c>
+      <c r="I228" s="1">
+        <v>0.26677405195709</v>
+      </c>
+      <c r="J228">
+        <v>0.0</v>
+      </c>
+      <c r="K228">
+        <v>0.0</v>
+      </c>
+      <c r="L228" s="1">
+        <v>344476.93</v>
+      </c>
+      <c r="M228" s="1">
+        <v>344476.93</v>
+      </c>
+      <c r="N228" s="1">
+        <v>0.21</v>
+      </c>
+      <c r="O228">
+        <v>1</v>
+      </c>
+      <c r="Z228" t="s">
+        <v>488</v>
+      </c>
+    </row>
+    <row r="229" spans="1:26">
+      <c r="A229" t="s">
+        <v>491</v>
+      </c>
+      <c r="B229" s="1">
+        <v>1551.0</v>
+      </c>
+      <c r="C229" s="1">
+        <v>200.29</v>
+      </c>
+      <c r="D229" s="1">
+        <v>234.38019342</v>
+      </c>
+      <c r="E229" t="s">
+        <v>28</v>
+      </c>
+      <c r="F229">
+        <v>1.14</v>
+      </c>
+      <c r="G229" s="1">
+        <v>316562.5</v>
+      </c>
+      <c r="H229" s="1">
+        <v>-43943.11</v>
+      </c>
+      <c r="I229" s="1">
+        <v>-13.88133780849</v>
+      </c>
+      <c r="J229">
+        <v>0.0</v>
+      </c>
+      <c r="K229">
+        <v>0.0</v>
+      </c>
+      <c r="L229" s="1">
+        <v>272619.39</v>
+      </c>
+      <c r="M229" s="1">
+        <v>272619.39</v>
+      </c>
+      <c r="N229" s="1">
+        <v>0.17</v>
+      </c>
+      <c r="O229">
+        <v>1</v>
+      </c>
+      <c r="Z229" t="s">
+        <v>490</v>
+      </c>
+    </row>
+    <row r="230" spans="1:26">
+      <c r="A230" t="s">
+        <v>493</v>
+      </c>
+      <c r="B230" s="1">
+        <v>1022.0</v>
+      </c>
+      <c r="C230" s="1">
+        <v>336.0</v>
+      </c>
+      <c r="D230" s="1">
+        <v>311.41555773</v>
+      </c>
+      <c r="E230" t="s">
+        <v>31</v>
+      </c>
+      <c r="F230">
+        <v>0.92</v>
+      </c>
+      <c r="G230" s="1">
+        <v>344585.07</v>
+      </c>
+      <c r="H230" s="1">
+        <v>27877.64</v>
+      </c>
+      <c r="I230" s="1">
+        <v>8.0902054171993</v>
+      </c>
+      <c r="J230">
+        <v>0.0</v>
+      </c>
+      <c r="K230">
+        <v>0.0</v>
+      </c>
+      <c r="L230" s="1">
+        <v>372462.71</v>
+      </c>
+      <c r="M230" s="1">
+        <v>372462.71</v>
+      </c>
+      <c r="N230" s="1">
+        <v>0.23</v>
+      </c>
+      <c r="O230">
+        <v>1</v>
+      </c>
+      <c r="Z230" t="s">
+        <v>492</v>
+      </c>
+    </row>
+    <row r="231" spans="1:26">
+      <c r="A231" t="s">
+        <v>495</v>
+      </c>
+      <c r="B231" s="1">
+        <v>5234.0</v>
+      </c>
+      <c r="C231" s="1">
+        <v>84.54</v>
+      </c>
+      <c r="D231" s="1">
+        <v>78.95901223</v>
+      </c>
+      <c r="E231" t="s">
+        <v>28</v>
+      </c>
+      <c r="F231">
+        <v>1.14</v>
+      </c>
+      <c r="G231" s="1">
+        <v>353866.14</v>
+      </c>
+      <c r="H231" s="1">
+        <v>34446.59</v>
+      </c>
+      <c r="I231" s="1">
+        <v>9.7343560477417</v>
+      </c>
+      <c r="J231">
+        <v>0.0</v>
+      </c>
+      <c r="K231">
+        <v>0.0</v>
+      </c>
+      <c r="L231" s="1">
+        <v>388312.73</v>
+      </c>
+      <c r="M231" s="1">
+        <v>388312.73</v>
+      </c>
+      <c r="N231" s="1">
+        <v>0.24</v>
+      </c>
+      <c r="O231">
+        <v>1</v>
+      </c>
+      <c r="Z231" t="s">
+        <v>494</v>
+      </c>
+    </row>
+    <row r="232" spans="1:26">
+      <c r="A232" t="s">
+        <v>497</v>
+      </c>
+      <c r="B232" s="1">
+        <v>959.0</v>
+      </c>
+      <c r="C232" s="1">
+        <v>476.82</v>
+      </c>
+      <c r="D232" s="1">
+        <v>365.04849844</v>
+      </c>
+      <c r="E232" t="s">
+        <v>28</v>
+      </c>
+      <c r="F232">
+        <v>1.14</v>
+      </c>
+      <c r="G232" s="1">
+        <v>305174.97</v>
+      </c>
+      <c r="H232" s="1">
+        <v>96115.4</v>
+      </c>
+      <c r="I232" s="1">
+        <v>31.495177995758</v>
+      </c>
+      <c r="J232">
+        <v>0.0</v>
+      </c>
+      <c r="K232">
+        <v>0.0</v>
+      </c>
+      <c r="L232" s="1">
+        <v>401290.37</v>
+      </c>
+      <c r="M232" s="1">
+        <v>401290.37</v>
+      </c>
+      <c r="N232" s="1">
+        <v>0.25</v>
+      </c>
+      <c r="O232">
+        <v>1</v>
+      </c>
+      <c r="Z232" t="s">
+        <v>496</v>
+      </c>
+    </row>
+    <row r="233" spans="1:26">
+      <c r="A233" t="s">
+        <v>499</v>
+      </c>
+      <c r="B233" s="1">
+        <v>8728.0</v>
+      </c>
+      <c r="C233" s="1">
+        <v>49.53</v>
+      </c>
+      <c r="D233" s="1">
+        <v>52.221761</v>
+      </c>
+      <c r="E233" t="s">
+        <v>51</v>
+      </c>
+      <c r="F233">
+        <v>1.62</v>
+      </c>
+      <c r="G233" s="1">
+        <v>282558.99</v>
+      </c>
+      <c r="H233" s="1">
+        <v>-15378.62</v>
+      </c>
+      <c r="I233" s="1">
+        <v>-5.442622795332</v>
+      </c>
+      <c r="J233">
+        <v>0.0</v>
+      </c>
+      <c r="K233">
+        <v>0.0</v>
+      </c>
+      <c r="L233" s="1">
+        <v>267180.37</v>
+      </c>
+      <c r="M233" s="1">
+        <v>267180.37</v>
+      </c>
+      <c r="N233" s="1">
+        <v>0.16</v>
+      </c>
+      <c r="O233">
+        <v>1</v>
+      </c>
+      <c r="Z233" t="s">
+        <v>498</v>
+      </c>
+    </row>
+    <row r="234" spans="1:26">
+      <c r="A234" t="s">
+        <v>501</v>
+      </c>
+      <c r="B234" s="1">
+        <v>3746.0</v>
+      </c>
+      <c r="C234" s="1">
+        <v>288.01</v>
+      </c>
+      <c r="D234" s="1">
+        <v>218.9174693</v>
+      </c>
+      <c r="E234" t="s">
+        <v>51</v>
+      </c>
+      <c r="F234">
+        <v>1.62</v>
+      </c>
+      <c r="G234" s="1">
+        <v>509415.76</v>
+      </c>
+      <c r="H234" s="1">
+        <v>157386.13</v>
+      </c>
+      <c r="I234" s="1">
+        <v>30.895418312146</v>
+      </c>
+      <c r="J234">
+        <v>0.0</v>
+      </c>
+      <c r="K234">
+        <v>0.0</v>
+      </c>
+      <c r="L234" s="1">
+        <v>666801.89</v>
+      </c>
+      <c r="M234" s="1">
+        <v>666801.89</v>
+      </c>
+      <c r="N234" s="1">
+        <v>0.41</v>
+      </c>
+      <c r="O234">
+        <v>1</v>
+      </c>
+      <c r="Z234" t="s">
+        <v>500</v>
+      </c>
+    </row>
+    <row r="235" spans="1:26">
+      <c r="A235" t="s">
+        <v>503</v>
+      </c>
+      <c r="B235" s="1">
+        <v>1374.0</v>
+      </c>
+      <c r="C235" s="1">
+        <v>408.16</v>
+      </c>
+      <c r="D235" s="1">
+        <v>472.54928675</v>
+      </c>
+      <c r="E235" t="s">
+        <v>28</v>
+      </c>
+      <c r="F235">
+        <v>1.14</v>
+      </c>
+      <c r="G235" s="1">
+        <v>561693.37</v>
+      </c>
+      <c r="H235" s="1">
+        <v>-69537.3</v>
+      </c>
+      <c r="I235" s="1">
+        <v>-12.379939610111</v>
+      </c>
+      <c r="J235">
+        <v>0.0</v>
+      </c>
+      <c r="K235">
+        <v>0.0</v>
+      </c>
+      <c r="L235" s="1">
+        <v>492156.07</v>
+      </c>
+      <c r="M235" s="1">
+        <v>492156.07</v>
+      </c>
+      <c r="N235" s="1">
+        <v>0.3</v>
+      </c>
+      <c r="O235">
+        <v>1</v>
+      </c>
+      <c r="Z235" t="s">
+        <v>502</v>
+      </c>
+    </row>
+    <row r="236" spans="1:26">
+      <c r="A236" t="s">
+        <v>505</v>
+      </c>
+      <c r="B236" s="1">
+        <v>1037.0</v>
+      </c>
+      <c r="C236" s="1">
+        <v>332.7</v>
+      </c>
+      <c r="D236" s="1">
+        <v>278.22189007</v>
+      </c>
+      <c r="E236" t="s">
+        <v>8</v>
+      </c>
+      <c r="F236">
+        <v>1.0</v>
+      </c>
+      <c r="G236" s="1">
+        <v>288516.1</v>
+      </c>
+      <c r="H236" s="1">
+        <v>56493.8</v>
+      </c>
+      <c r="I236" s="1">
+        <v>19.580813687694</v>
+      </c>
+      <c r="J236">
+        <v>0.0</v>
+      </c>
+      <c r="K236">
+        <v>0.0</v>
+      </c>
+      <c r="L236" s="1">
+        <v>345009.9</v>
+      </c>
+      <c r="M236" s="1">
+        <v>345009.9</v>
+      </c>
+      <c r="N236" s="1">
+        <v>0.21</v>
+      </c>
+      <c r="O236">
+        <v>1</v>
+      </c>
+      <c r="Z236" t="s">
+        <v>504</v>
+      </c>
+    </row>
+    <row r="237" spans="1:26">
+      <c r="A237" t="s">
+        <v>507</v>
+      </c>
+      <c r="B237" s="1">
+        <v>2023.0</v>
+      </c>
+      <c r="C237" s="1">
+        <v>158.37</v>
+      </c>
+      <c r="D237" s="1">
+        <v>223.03403361</v>
+      </c>
+      <c r="E237" t="s">
+        <v>28</v>
+      </c>
+      <c r="F237">
+        <v>1.14</v>
+      </c>
+      <c r="G237" s="1">
+        <v>393438.12</v>
+      </c>
+      <c r="H237" s="1">
+        <v>-112277.51</v>
+      </c>
+      <c r="I237" s="1">
+        <v>-28.537527070331</v>
+      </c>
+      <c r="J237">
+        <v>0.0</v>
+      </c>
+      <c r="K237">
+        <v>0.0</v>
+      </c>
+      <c r="L237" s="1">
+        <v>281160.61</v>
+      </c>
+      <c r="M237" s="1">
+        <v>281160.61</v>
+      </c>
+      <c r="N237" s="1">
+        <v>0.17</v>
+      </c>
+      <c r="O237">
+        <v>1</v>
+      </c>
+      <c r="Z237" t="s">
+        <v>506</v>
+      </c>
+    </row>
+    <row r="238" spans="1:26">
+      <c r="A238" t="s">
+        <v>509</v>
+      </c>
+      <c r="B238" s="1">
+        <v>8801.0</v>
+      </c>
+      <c r="C238" s="1">
+        <v>385.7</v>
+      </c>
+      <c r="D238" s="1">
+        <v>375.25332689</v>
+      </c>
+      <c r="E238" t="s">
+        <v>104</v>
+      </c>
+      <c r="F238">
+        <v>11.08</v>
+      </c>
+      <c r="G238" s="1">
+        <v>303472.08</v>
+      </c>
+      <c r="H238" s="1">
+        <v>2798.11</v>
+      </c>
+      <c r="I238" s="1">
+        <v>0.92203210259079</v>
+      </c>
+      <c r="J238">
+        <v>0.0</v>
+      </c>
+      <c r="K238">
+        <v>0.0</v>
+      </c>
+      <c r="L238" s="1">
+        <v>306270.19</v>
+      </c>
+      <c r="M238" s="1">
+        <v>306270.19</v>
+      </c>
+      <c r="N238" s="1">
+        <v>0.19</v>
+      </c>
+      <c r="O238">
+        <v>1</v>
+      </c>
+      <c r="Z238" t="s">
+        <v>508</v>
+      </c>
+    </row>
+    <row r="239" spans="1:26">
+      <c r="A239" t="s">
+        <v>511</v>
+      </c>
+      <c r="B239" s="1">
+        <v>3624.0</v>
+      </c>
+      <c r="C239" s="1">
+        <v>75.07</v>
+      </c>
+      <c r="D239" s="1">
+        <v>83.52737307</v>
+      </c>
+      <c r="E239" t="s">
+        <v>8</v>
+      </c>
+      <c r="F239">
+        <v>1.0</v>
+      </c>
+      <c r="G239" s="1">
+        <v>302703.2</v>
+      </c>
+      <c r="H239" s="1">
+        <v>-30649.52</v>
+      </c>
+      <c r="I239" s="1">
+        <v>-10.125271222769</v>
+      </c>
+      <c r="J239">
+        <v>0.0</v>
+      </c>
+      <c r="K239">
+        <v>0.0</v>
+      </c>
+      <c r="L239" s="1">
+        <v>272053.68</v>
+      </c>
+      <c r="M239" s="1">
+        <v>272053.68</v>
+      </c>
+      <c r="N239" s="1">
+        <v>0.17</v>
+      </c>
+      <c r="O239">
+        <v>1</v>
+      </c>
+      <c r="Z239" t="s">
+        <v>510</v>
+      </c>
+    </row>
+    <row r="240" spans="1:26">
+      <c r="A240" t="s">
+        <v>513</v>
+      </c>
+      <c r="B240" s="1">
+        <v>2017.0</v>
+      </c>
+      <c r="C240" s="1">
+        <v>135.14</v>
+      </c>
+      <c r="D240" s="1">
+        <v>181.04649479</v>
+      </c>
+      <c r="E240" t="s">
+        <v>8</v>
+      </c>
+      <c r="F240">
+        <v>1.0</v>
+      </c>
+      <c r="G240" s="1">
+        <v>365170.78</v>
+      </c>
+      <c r="H240" s="1">
+        <v>-92593.4</v>
+      </c>
+      <c r="I240" s="1">
+        <v>-25.356190875951</v>
+      </c>
+      <c r="J240">
+        <v>0.0</v>
+      </c>
+      <c r="K240">
+        <v>0.0</v>
+      </c>
+      <c r="L240" s="1">
+        <v>272577.38</v>
+      </c>
+      <c r="M240" s="1">
+        <v>272577.38</v>
+      </c>
+      <c r="N240" s="1">
+        <v>0.17</v>
+      </c>
+      <c r="O240">
+        <v>1</v>
+      </c>
+      <c r="Z240" t="s">
+        <v>512</v>
+      </c>
+    </row>
+    <row r="241" spans="1:26">
+      <c r="A241" t="s">
+        <v>515</v>
+      </c>
+      <c r="B241" s="1">
+        <v>1376.0</v>
+      </c>
+      <c r="C241" s="1">
+        <v>276.05</v>
+      </c>
+      <c r="D241" s="1">
+        <v>239.08985465</v>
+      </c>
+      <c r="E241" t="s">
+        <v>8</v>
+      </c>
+      <c r="F241">
+        <v>1.0</v>
+      </c>
+      <c r="G241" s="1">
+        <v>328987.64</v>
+      </c>
+      <c r="H241" s="1">
+        <v>50857.16</v>
+      </c>
+      <c r="I241" s="1">
+        <v>15.458684101324</v>
+      </c>
+      <c r="J241">
+        <v>0.0</v>
+      </c>
+      <c r="K241">
+        <v>0.0</v>
+      </c>
+      <c r="L241" s="1">
+        <v>379844.8</v>
+      </c>
+      <c r="M241" s="1">
+        <v>379844.8</v>
+      </c>
+      <c r="N241" s="1">
+        <v>0.23</v>
+      </c>
+      <c r="O241">
+        <v>1</v>
+      </c>
+      <c r="Z241" t="s">
+        <v>514</v>
+      </c>
+    </row>
+    <row r="242" spans="1:26">
+      <c r="A242" t="s">
+        <v>517</v>
+      </c>
+      <c r="B242" s="1">
+        <v>4786.0</v>
+      </c>
+      <c r="C242" s="1">
+        <v>98.34</v>
+      </c>
+      <c r="D242" s="1">
+        <v>125.33565608</v>
+      </c>
+      <c r="E242" t="s">
+        <v>28</v>
+      </c>
+      <c r="F242">
+        <v>1.14</v>
+      </c>
+      <c r="G242" s="1">
+        <v>519423.96</v>
+      </c>
+      <c r="H242" s="1">
+        <v>-106387.33</v>
+      </c>
+      <c r="I242" s="1">
+        <v>-20.481791020961</v>
+      </c>
+      <c r="J242">
+        <v>0.0</v>
+      </c>
+      <c r="K242">
+        <v>0.0</v>
+      </c>
+      <c r="L242" s="1">
+        <v>413036.63</v>
+      </c>
+      <c r="M242" s="1">
+        <v>413036.63</v>
+      </c>
+      <c r="N242" s="1">
+        <v>0.25</v>
+      </c>
+      <c r="O242">
+        <v>1</v>
+      </c>
+      <c r="Z242" t="s">
+        <v>516</v>
+      </c>
+    </row>
+    <row r="243" spans="1:26">
+      <c r="A243" t="s">
+        <v>519</v>
+      </c>
+      <c r="B243" s="1">
+        <v>1072.0</v>
+      </c>
+      <c r="C243" s="1">
+        <v>344.07</v>
+      </c>
+      <c r="D243" s="1">
+        <v>339.5048694</v>
+      </c>
+      <c r="E243" t="s">
+        <v>28</v>
+      </c>
+      <c r="F243">
+        <v>1.14</v>
+      </c>
+      <c r="G243" s="1">
+        <v>311456.47</v>
+      </c>
+      <c r="H243" s="1">
+        <v>12232.02</v>
+      </c>
+      <c r="I243" s="1">
+        <v>3.9273610209478</v>
+      </c>
+      <c r="J243">
+        <v>0.0</v>
+      </c>
+      <c r="K243">
+        <v>0.0</v>
+      </c>
+      <c r="L243" s="1">
+        <v>323688.49</v>
+      </c>
+      <c r="M243" s="1">
+        <v>323688.49</v>
+      </c>
+      <c r="N243" s="1">
         <v>0.2</v>
       </c>
-      <c r="P11">
-[...19 lines deleted...]
-      <c r="F12" t="s">
+      <c r="O243">
+        <v>1</v>
+      </c>
+      <c r="Z243" t="s">
+        <v>518</v>
+      </c>
+    </row>
+    <row r="244" spans="1:26">
+      <c r="A244" t="s">
+        <v>521</v>
+      </c>
+      <c r="B244" s="1">
+        <v>1917.0</v>
+      </c>
+      <c r="C244" s="1">
+        <v>267.5</v>
+      </c>
+      <c r="D244" s="1">
+        <v>225.84376109</v>
+      </c>
+      <c r="E244" t="s">
+        <v>8</v>
+      </c>
+      <c r="F244">
+        <v>1.0</v>
+      </c>
+      <c r="G244" s="1">
+        <v>432942.49</v>
+      </c>
+      <c r="H244" s="1">
+        <v>79855.01</v>
+      </c>
+      <c r="I244" s="1">
+        <v>18.444715370857</v>
+      </c>
+      <c r="J244">
+        <v>0.0</v>
+      </c>
+      <c r="K244">
+        <v>0.0</v>
+      </c>
+      <c r="L244" s="1">
+        <v>512797.5</v>
+      </c>
+      <c r="M244" s="1">
+        <v>512797.5</v>
+      </c>
+      <c r="N244" s="1">
+        <v>0.32</v>
+      </c>
+      <c r="O244">
+        <v>1</v>
+      </c>
+      <c r="Z244" t="s">
+        <v>520</v>
+      </c>
+    </row>
+    <row r="245" spans="1:26">
+      <c r="A245" t="s">
+        <v>523</v>
+      </c>
+      <c r="B245" s="1">
+        <v>9550.0</v>
+      </c>
+      <c r="C245" s="1">
+        <v>153.92</v>
+      </c>
+      <c r="D245" s="1">
+        <v>124.02268482</v>
+      </c>
+      <c r="E245" t="s">
+        <v>8</v>
+      </c>
+      <c r="F245">
+        <v>1.0</v>
+      </c>
+      <c r="G245" s="1">
+        <v>1184416.64</v>
+      </c>
+      <c r="H245" s="1">
+        <v>285519.36</v>
+      </c>
+      <c r="I245" s="1">
+        <v>24.106327989448</v>
+      </c>
+      <c r="J245">
+        <v>0.0</v>
+      </c>
+      <c r="K245">
+        <v>0.0</v>
+      </c>
+      <c r="L245" s="1">
+        <v>1469936.0</v>
+      </c>
+      <c r="M245" s="1">
+        <v>1469936.0</v>
+      </c>
+      <c r="N245" s="1">
+        <v>0.91</v>
+      </c>
+      <c r="O245">
+        <v>1</v>
+      </c>
+      <c r="Z245" t="s">
+        <v>522</v>
+      </c>
+    </row>
+    <row r="246" spans="1:26">
+      <c r="A246" t="s">
+        <v>525</v>
+      </c>
+      <c r="B246" s="1">
+        <v>10255.0</v>
+      </c>
+      <c r="C246" s="1">
+        <v>6391.0</v>
+      </c>
+      <c r="D246" s="1">
+        <v>4734.78644564</v>
+      </c>
+      <c r="E246" t="s">
+        <v>46</v>
+      </c>
+      <c r="F246">
+        <v>184.3</v>
+      </c>
+      <c r="G246" s="1">
+        <v>270632.04</v>
+      </c>
+      <c r="H246" s="1">
+        <v>84987.9</v>
+      </c>
+      <c r="I246" s="1">
+        <v>31.403487924046</v>
+      </c>
+      <c r="J246">
+        <v>0.0</v>
+      </c>
+      <c r="K246">
+        <v>0.0</v>
+      </c>
+      <c r="L246" s="1">
+        <v>355619.94</v>
+      </c>
+      <c r="M246" s="1">
+        <v>355619.94</v>
+      </c>
+      <c r="N246" s="1">
+        <v>0.22</v>
+      </c>
+      <c r="O246">
+        <v>1</v>
+      </c>
+      <c r="Z246" t="s">
+        <v>524</v>
+      </c>
+    </row>
+    <row r="247" spans="1:26">
+      <c r="A247" t="s">
+        <v>527</v>
+      </c>
+      <c r="B247" s="1">
+        <v>2257.0</v>
+      </c>
+      <c r="C247" s="1">
+        <v>248.96</v>
+      </c>
+      <c r="D247" s="1">
+        <v>177.32235268</v>
+      </c>
+      <c r="E247" t="s">
+        <v>28</v>
+      </c>
+      <c r="F247">
+        <v>1.14</v>
+      </c>
+      <c r="G247" s="1">
+        <v>347358.24</v>
+      </c>
+      <c r="H247" s="1">
+        <v>145755.16</v>
+      </c>
+      <c r="I247" s="1">
+        <v>41.961048628068</v>
+      </c>
+      <c r="J247">
+        <v>0.0</v>
+      </c>
+      <c r="K247">
+        <v>0.0</v>
+      </c>
+      <c r="L247" s="1">
+        <v>493113.4</v>
+      </c>
+      <c r="M247" s="1">
+        <v>493113.4</v>
+      </c>
+      <c r="N247" s="1">
+        <v>0.3</v>
+      </c>
+      <c r="O247">
+        <v>1</v>
+      </c>
+      <c r="Z247" t="s">
+        <v>526</v>
+      </c>
+    </row>
+    <row r="248" spans="1:26">
+      <c r="A248" t="s">
+        <v>529</v>
+      </c>
+      <c r="B248" s="1">
+        <v>23492.0</v>
+      </c>
+      <c r="C248" s="1">
+        <v>6226.0</v>
+      </c>
+      <c r="D248" s="1">
+        <v>3964.67695386</v>
+      </c>
+      <c r="E248" t="s">
+        <v>46</v>
+      </c>
+      <c r="F248">
+        <v>184.3</v>
+      </c>
+      <c r="G248" s="1">
+        <v>514343.22</v>
+      </c>
+      <c r="H248" s="1">
+        <v>279273.35</v>
+      </c>
+      <c r="I248" s="1">
+        <v>54.297080070386</v>
+      </c>
+      <c r="J248">
+        <v>0.0</v>
+      </c>
+      <c r="K248">
+        <v>0.0</v>
+      </c>
+      <c r="L248" s="1">
+        <v>793616.57</v>
+      </c>
+      <c r="M248" s="1">
+        <v>793616.57</v>
+      </c>
+      <c r="N248" s="1">
+        <v>0.49</v>
+      </c>
+      <c r="O248">
+        <v>1</v>
+      </c>
+      <c r="Z248" t="s">
+        <v>528</v>
+      </c>
+    </row>
+    <row r="249" spans="1:26">
+      <c r="A249" t="s">
+        <v>531</v>
+      </c>
+      <c r="B249" s="1">
+        <v>19604.0</v>
+      </c>
+      <c r="C249" s="1">
+        <v>3199.0</v>
+      </c>
+      <c r="D249" s="1">
+        <v>3572.00540706</v>
+      </c>
+      <c r="E249" t="s">
+        <v>46</v>
+      </c>
+      <c r="F249">
+        <v>184.3</v>
+      </c>
+      <c r="G249" s="1">
+        <v>393203.71</v>
+      </c>
+      <c r="H249" s="1">
+        <v>-52920.48</v>
+      </c>
+      <c r="I249" s="1">
+        <v>-13.458794679226</v>
+      </c>
+      <c r="J249">
+        <v>0.0</v>
+      </c>
+      <c r="K249">
+        <v>0.0</v>
+      </c>
+      <c r="L249" s="1">
+        <v>340283.23</v>
+      </c>
+      <c r="M249" s="1">
+        <v>340283.23</v>
+      </c>
+      <c r="N249" s="1">
+        <v>0.21</v>
+      </c>
+      <c r="O249">
+        <v>1</v>
+      </c>
+      <c r="Z249" t="s">
+        <v>530</v>
+      </c>
+    </row>
+    <row r="250" spans="1:26">
+      <c r="A250" t="s">
+        <v>533</v>
+      </c>
+      <c r="B250" s="1">
+        <v>2729.0</v>
+      </c>
+      <c r="C250" s="1">
+        <v>168.11</v>
+      </c>
+      <c r="D250" s="1">
+        <v>121.78425431</v>
+      </c>
+      <c r="E250" t="s">
+        <v>28</v>
+      </c>
+      <c r="F250">
+        <v>1.14</v>
+      </c>
+      <c r="G250" s="1">
+        <v>289798.65</v>
+      </c>
+      <c r="H250" s="1">
+        <v>112809.68</v>
+      </c>
+      <c r="I250" s="1">
+        <v>38.926917016349</v>
+      </c>
+      <c r="J250">
+        <v>0.0</v>
+      </c>
+      <c r="K250">
+        <v>0.0</v>
+      </c>
+      <c r="L250" s="1">
+        <v>402608.33</v>
+      </c>
+      <c r="M250" s="1">
+        <v>402608.33</v>
+      </c>
+      <c r="N250" s="1">
+        <v>0.25</v>
+      </c>
+      <c r="O250">
+        <v>1</v>
+      </c>
+      <c r="Z250" t="s">
+        <v>532</v>
+      </c>
+    </row>
+    <row r="251" spans="1:26">
+      <c r="A251" t="s">
+        <v>535</v>
+      </c>
+      <c r="B251" s="1">
+        <v>1086.0</v>
+      </c>
+      <c r="C251" s="1">
+        <v>332.71</v>
+      </c>
+      <c r="D251" s="1">
+        <v>347.46519337</v>
+      </c>
+      <c r="E251" t="s">
+        <v>28</v>
+      </c>
+      <c r="F251">
+        <v>1.14</v>
+      </c>
+      <c r="G251" s="1">
+        <v>328646.32</v>
+      </c>
+      <c r="H251" s="1">
+        <v>-11557.19</v>
+      </c>
+      <c r="I251" s="1">
+        <v>-3.5166041110699</v>
+      </c>
+      <c r="J251">
+        <v>0.0</v>
+      </c>
+      <c r="K251">
+        <v>0.0</v>
+      </c>
+      <c r="L251" s="1">
+        <v>317089.13</v>
+      </c>
+      <c r="M251" s="1">
+        <v>317089.13</v>
+      </c>
+      <c r="N251" s="1">
+        <v>0.2</v>
+      </c>
+      <c r="O251">
+        <v>1</v>
+      </c>
+      <c r="Z251" t="s">
+        <v>534</v>
+      </c>
+    </row>
+    <row r="252" spans="1:26">
+      <c r="A252" t="s">
+        <v>537</v>
+      </c>
+      <c r="B252" s="1">
+        <v>35543.0</v>
+      </c>
+      <c r="C252" s="1">
+        <v>99.74</v>
+      </c>
+      <c r="D252" s="1">
+        <v>108.38828039</v>
+      </c>
+      <c r="E252" t="s">
+        <v>104</v>
+      </c>
+      <c r="F252">
+        <v>11.08</v>
+      </c>
+      <c r="G252" s="1">
+        <v>353989.06</v>
+      </c>
+      <c r="H252" s="1">
+        <v>-34138.94</v>
+      </c>
+      <c r="I252" s="1">
+        <v>-9.6440664013741</v>
+      </c>
+      <c r="J252">
+        <v>0.0</v>
+      </c>
+      <c r="K252">
+        <v>0.0</v>
+      </c>
+      <c r="L252" s="1">
+        <v>319850.12</v>
+      </c>
+      <c r="M252" s="1">
+        <v>319850.12</v>
+      </c>
+      <c r="N252" s="1">
+        <v>0.2</v>
+      </c>
+      <c r="O252">
+        <v>1</v>
+      </c>
+      <c r="Z252" t="s">
+        <v>536</v>
+      </c>
+    </row>
+    <row r="253" spans="1:26">
+      <c r="A253" t="s">
+        <v>539</v>
+      </c>
+      <c r="B253" s="1">
+        <v>1044.0</v>
+      </c>
+      <c r="C253" s="1">
+        <v>127.8</v>
+      </c>
+      <c r="D253" s="1">
+        <v>129.80235632</v>
+      </c>
+      <c r="E253" t="s">
+        <v>31</v>
+      </c>
+      <c r="F253">
+        <v>0.92</v>
+      </c>
+      <c r="G253" s="1">
+        <v>147016.0</v>
+      </c>
+      <c r="H253" s="1">
+        <v>-2297.52</v>
+      </c>
+      <c r="I253" s="1">
+        <v>-1.5627686782391</v>
+      </c>
+      <c r="J253">
+        <v>0.0</v>
+      </c>
+      <c r="K253">
+        <v>0.0</v>
+      </c>
+      <c r="L253" s="1">
+        <v>144718.48</v>
+      </c>
+      <c r="M253" s="1">
+        <v>144718.48</v>
+      </c>
+      <c r="N253" s="1">
+        <v>0.09</v>
+      </c>
+      <c r="O253">
+        <v>1</v>
+      </c>
+      <c r="Z253" t="s">
+        <v>538</v>
+      </c>
+    </row>
+    <row r="254" spans="1:26">
+      <c r="A254" t="s">
+        <v>541</v>
+      </c>
+      <c r="B254" s="1">
+        <v>870.0</v>
+      </c>
+      <c r="C254" s="1">
+        <v>454.34</v>
+      </c>
+      <c r="D254" s="1">
+        <v>477.80893103</v>
+      </c>
+      <c r="E254" t="s">
+        <v>28</v>
+      </c>
+      <c r="F254">
+        <v>1.14</v>
+      </c>
+      <c r="G254" s="1">
+        <v>363445.99</v>
+      </c>
+      <c r="H254" s="1">
+        <v>-16560.69</v>
+      </c>
+      <c r="I254" s="1">
+        <v>-4.5565752424452</v>
+      </c>
+      <c r="J254">
+        <v>0.0</v>
+      </c>
+      <c r="K254">
+        <v>0.0</v>
+      </c>
+      <c r="L254" s="1">
+        <v>346885.3</v>
+      </c>
+      <c r="M254" s="1">
+        <v>346885.3</v>
+      </c>
+      <c r="N254" s="1">
+        <v>0.21</v>
+      </c>
+      <c r="O254">
+        <v>1</v>
+      </c>
+      <c r="Z254" t="s">
+        <v>540</v>
+      </c>
+    </row>
+    <row r="255" spans="1:26">
+      <c r="A255" t="s">
+        <v>543</v>
+      </c>
+      <c r="B255" s="1">
+        <v>11360.0</v>
+      </c>
+      <c r="C255" s="1">
+        <v>5087.0</v>
+      </c>
+      <c r="D255" s="1">
+        <v>5783.67649648</v>
+      </c>
+      <c r="E255" t="s">
+        <v>46</v>
+      </c>
+      <c r="F255">
+        <v>184.3</v>
+      </c>
+      <c r="G255" s="1">
+        <v>356154.49</v>
+      </c>
+      <c r="H255" s="1">
+        <v>-42593.75</v>
+      </c>
+      <c r="I255" s="1">
+        <v>-11.959346630728</v>
+      </c>
+      <c r="J255">
+        <v>0.0</v>
+      </c>
+      <c r="K255">
+        <v>0.0</v>
+      </c>
+      <c r="L255" s="1">
+        <v>313560.74</v>
+      </c>
+      <c r="M255" s="1">
+        <v>313560.74</v>
+      </c>
+      <c r="N255" s="1">
+        <v>0.19</v>
+      </c>
+      <c r="O255">
+        <v>1</v>
+      </c>
+      <c r="Z255" t="s">
+        <v>542</v>
+      </c>
+    </row>
+    <row r="256" spans="1:26">
+      <c r="A256" t="s">
+        <v>545</v>
+      </c>
+      <c r="B256" s="1">
+        <v>3535.0</v>
+      </c>
+      <c r="C256" s="1">
+        <v>146.0</v>
+      </c>
+      <c r="D256" s="1">
+        <v>130.9773239</v>
+      </c>
+      <c r="E256" t="s">
+        <v>28</v>
+      </c>
+      <c r="F256">
+        <v>1.14</v>
+      </c>
+      <c r="G256" s="1">
+        <v>396607.37</v>
+      </c>
+      <c r="H256" s="1">
+        <v>56319.35</v>
+      </c>
+      <c r="I256" s="1">
+        <v>14.200278224784</v>
+      </c>
+      <c r="J256">
+        <v>0.0</v>
+      </c>
+      <c r="K256">
+        <v>0.0</v>
+      </c>
+      <c r="L256" s="1">
+        <v>452926.72</v>
+      </c>
+      <c r="M256" s="1">
+        <v>452926.72</v>
+      </c>
+      <c r="N256" s="1">
+        <v>0.28</v>
+      </c>
+      <c r="O256">
+        <v>1</v>
+      </c>
+      <c r="Z256" t="s">
+        <v>544</v>
+      </c>
+    </row>
+    <row r="257" spans="1:26">
+      <c r="A257" t="s">
+        <v>547</v>
+      </c>
+      <c r="B257" s="1">
+        <v>2879.0</v>
+      </c>
+      <c r="C257" s="1">
+        <v>140.39</v>
+      </c>
+      <c r="D257" s="1">
+        <v>110.17675234</v>
+      </c>
+      <c r="E257" t="s">
+        <v>28</v>
+      </c>
+      <c r="F257">
+        <v>1.14</v>
+      </c>
+      <c r="G257" s="1">
+        <v>276047.33</v>
+      </c>
+      <c r="H257" s="1">
+        <v>78654.57</v>
+      </c>
+      <c r="I257" s="1">
+        <v>28.493146447024</v>
+      </c>
+      <c r="J257">
+        <v>0.0</v>
+      </c>
+      <c r="K257">
+        <v>0.0</v>
+      </c>
+      <c r="L257" s="1">
+        <v>354701.9</v>
+      </c>
+      <c r="M257" s="1">
+        <v>354701.9</v>
+      </c>
+      <c r="N257" s="1">
+        <v>0.22</v>
+      </c>
+      <c r="O257">
+        <v>1</v>
+      </c>
+      <c r="Z257" t="s">
+        <v>546</v>
+      </c>
+    </row>
+    <row r="258" spans="1:26">
+      <c r="A258" t="s">
+        <v>549</v>
+      </c>
+      <c r="B258" s="1">
+        <v>26622.0</v>
+      </c>
+      <c r="C258" s="1">
+        <v>3575.0</v>
+      </c>
+      <c r="D258" s="1">
+        <v>2295.74475997</v>
+      </c>
+      <c r="E258" t="s">
+        <v>46</v>
+      </c>
+      <c r="F258">
+        <v>184.3</v>
+      </c>
+      <c r="G258" s="1">
+        <v>337978.89</v>
+      </c>
+      <c r="H258" s="1">
+        <v>178435.51</v>
+      </c>
+      <c r="I258" s="1">
+        <v>52.794868342221</v>
+      </c>
+      <c r="J258">
+        <v>0.0</v>
+      </c>
+      <c r="K258">
+        <v>0.0</v>
+      </c>
+      <c r="L258" s="1">
+        <v>516414.4</v>
+      </c>
+      <c r="M258" s="1">
+        <v>516414.4</v>
+      </c>
+      <c r="N258" s="1">
+        <v>0.32</v>
+      </c>
+      <c r="O258">
+        <v>1</v>
+      </c>
+      <c r="Z258" t="s">
+        <v>548</v>
+      </c>
+    </row>
+    <row r="259" spans="1:26">
+      <c r="A259" t="s">
+        <v>551</v>
+      </c>
+      <c r="B259" s="1">
+        <v>1597.0</v>
+      </c>
+      <c r="C259" s="1">
+        <v>197.74</v>
+      </c>
+      <c r="D259" s="1">
+        <v>219.45683156</v>
+      </c>
+      <c r="E259" t="s">
+        <v>28</v>
+      </c>
+      <c r="F259">
+        <v>1.14</v>
+      </c>
+      <c r="G259" s="1">
+        <v>300221.74</v>
+      </c>
+      <c r="H259" s="1">
+        <v>-23090.74</v>
+      </c>
+      <c r="I259" s="1">
+        <v>-7.6912284899821</v>
+      </c>
+      <c r="J259">
+        <v>0.0</v>
+      </c>
+      <c r="K259">
+        <v>0.0</v>
+      </c>
+      <c r="L259" s="1">
+        <v>277131.0</v>
+      </c>
+      <c r="M259" s="1">
+        <v>277131.0</v>
+      </c>
+      <c r="N259" s="1">
+        <v>0.17</v>
+      </c>
+      <c r="O259">
+        <v>1</v>
+      </c>
+      <c r="Z259" t="s">
+        <v>550</v>
+      </c>
+    </row>
+    <row r="260" spans="1:26">
+      <c r="A260" t="s">
+        <v>553</v>
+      </c>
+      <c r="B260" s="1">
+        <v>1964.0</v>
+      </c>
+      <c r="C260" s="1">
+        <v>285.425</v>
+      </c>
+      <c r="D260" s="1">
+        <v>202.86484725</v>
+      </c>
+      <c r="E260" t="s">
+        <v>28</v>
+      </c>
+      <c r="F260">
+        <v>1.14</v>
+      </c>
+      <c r="G260" s="1">
+        <v>346248.21</v>
+      </c>
+      <c r="H260" s="1">
+        <v>145699.75</v>
+      </c>
+      <c r="I260" s="1">
+        <v>42.079567718198</v>
+      </c>
+      <c r="J260">
+        <v>0.0</v>
+      </c>
+      <c r="K260">
+        <v>0.0</v>
+      </c>
+      <c r="L260" s="1">
+        <v>491947.96</v>
+      </c>
+      <c r="M260" s="1">
+        <v>491947.96</v>
+      </c>
+      <c r="N260" s="1">
+        <v>0.3</v>
+      </c>
+      <c r="O260">
+        <v>1</v>
+      </c>
+      <c r="Z260" t="s">
+        <v>552</v>
+      </c>
+    </row>
+    <row r="261" spans="1:26">
+      <c r="A261" t="s">
+        <v>555</v>
+      </c>
+      <c r="B261" s="1">
+        <v>1299.0</v>
+      </c>
+      <c r="C261" s="1">
+        <v>282.79</v>
+      </c>
+      <c r="D261" s="1">
+        <v>280.857806</v>
+      </c>
+      <c r="E261" t="s">
+        <v>28</v>
+      </c>
+      <c r="F261">
+        <v>1.14</v>
+      </c>
+      <c r="G261" s="1">
+        <v>317611.39</v>
+      </c>
+      <c r="H261" s="1">
+        <v>4761.76</v>
+      </c>
+      <c r="I261" s="1">
+        <v>1.4992409434687</v>
+      </c>
+      <c r="J261">
+        <v>0.0</v>
+      </c>
+      <c r="K261">
+        <v>0.0</v>
+      </c>
+      <c r="L261" s="1">
+        <v>322373.15</v>
+      </c>
+      <c r="M261" s="1">
+        <v>322373.15</v>
+      </c>
+      <c r="N261" s="1">
+        <v>0.2</v>
+      </c>
+      <c r="O261">
+        <v>1</v>
+      </c>
+      <c r="Z261" t="s">
+        <v>554</v>
+      </c>
+    </row>
+    <row r="262" spans="1:26">
+      <c r="A262" t="s">
+        <v>557</v>
+      </c>
+      <c r="B262" s="1">
+        <v>1186.0</v>
+      </c>
+      <c r="C262" s="1">
+        <v>513.03</v>
+      </c>
+      <c r="D262" s="1">
+        <v>492.2312226</v>
+      </c>
+      <c r="E262" t="s">
+        <v>28</v>
+      </c>
+      <c r="F262">
+        <v>1.14</v>
+      </c>
+      <c r="G262" s="1">
+        <v>501983.37</v>
+      </c>
+      <c r="H262" s="1">
+        <v>31982.04</v>
+      </c>
+      <c r="I262" s="1">
+        <v>6.3711353625121</v>
+      </c>
+      <c r="J262">
+        <v>0.0</v>
+      </c>
+      <c r="K262">
+        <v>0.0</v>
+      </c>
+      <c r="L262" s="1">
+        <v>533965.41</v>
+      </c>
+      <c r="M262" s="1">
+        <v>533965.41</v>
+      </c>
+      <c r="N262" s="1">
+        <v>0.33</v>
+      </c>
+      <c r="O262">
+        <v>1</v>
+      </c>
+      <c r="Z262" t="s">
+        <v>556</v>
+      </c>
+    </row>
+    <row r="263" spans="1:26">
+      <c r="A263" t="s">
+        <v>559</v>
+      </c>
+      <c r="B263" s="1">
+        <v>3152.0</v>
+      </c>
+      <c r="C263" s="1">
+        <v>155.43</v>
+      </c>
+      <c r="D263" s="1">
+        <v>161.36024746</v>
+      </c>
+      <c r="E263" t="s">
+        <v>28</v>
+      </c>
+      <c r="F263">
+        <v>1.14</v>
+      </c>
+      <c r="G263" s="1">
+        <v>437323.53</v>
+      </c>
+      <c r="H263" s="1">
+        <v>-7384.64</v>
+      </c>
+      <c r="I263" s="1">
+        <v>-1.6885988275088</v>
+      </c>
+      <c r="J263">
+        <v>0.0</v>
+      </c>
+      <c r="K263">
+        <v>0.0</v>
+      </c>
+      <c r="L263" s="1">
+        <v>429938.89</v>
+      </c>
+      <c r="M263" s="1">
+        <v>429938.89</v>
+      </c>
+      <c r="N263" s="1">
+        <v>0.27</v>
+      </c>
+      <c r="O263">
+        <v>1</v>
+      </c>
+      <c r="Z263" t="s">
+        <v>558</v>
+      </c>
+    </row>
+    <row r="264" spans="1:26">
+      <c r="A264" t="s">
+        <v>561</v>
+      </c>
+      <c r="B264" s="1">
+        <v>1670.0</v>
+      </c>
+      <c r="C264" s="1">
+        <v>182.68</v>
+      </c>
+      <c r="D264" s="1">
+        <v>210.67176647</v>
+      </c>
+      <c r="E264" t="s">
+        <v>28</v>
+      </c>
+      <c r="F264">
+        <v>1.14</v>
+      </c>
+      <c r="G264" s="1">
+        <v>306397.47</v>
+      </c>
+      <c r="H264" s="1">
+        <v>-38669.87</v>
+      </c>
+      <c r="I264" s="1">
+        <v>-12.620818964334</v>
+      </c>
+      <c r="J264">
+        <v>0.0</v>
+      </c>
+      <c r="K264">
+        <v>0.0</v>
+      </c>
+      <c r="L264" s="1">
+        <v>267727.6</v>
+      </c>
+      <c r="M264" s="1">
+        <v>267727.6</v>
+      </c>
+      <c r="N264" s="1">
+        <v>0.17</v>
+      </c>
+      <c r="O264">
+        <v>1</v>
+      </c>
+      <c r="Z264" t="s">
+        <v>560</v>
+      </c>
+    </row>
+    <row r="265" spans="1:26">
+      <c r="A265" t="s">
+        <v>563</v>
+      </c>
+      <c r="B265" s="1">
+        <v>7615.0</v>
+      </c>
+      <c r="C265" s="1">
+        <v>6903.0</v>
+      </c>
+      <c r="D265" s="1">
+        <v>6239.67406435</v>
+      </c>
+      <c r="E265" t="s">
+        <v>46</v>
+      </c>
+      <c r="F265">
+        <v>184.3</v>
+      </c>
+      <c r="G265" s="1">
+        <v>258361.08</v>
+      </c>
+      <c r="H265" s="1">
+        <v>26865.11</v>
+      </c>
+      <c r="I265" s="1">
+        <v>10.398280576935</v>
+      </c>
+      <c r="J265">
+        <v>0.0</v>
+      </c>
+      <c r="K265">
+        <v>0.0</v>
+      </c>
+      <c r="L265" s="1">
+        <v>285226.19</v>
+      </c>
+      <c r="M265" s="1">
+        <v>285226.19</v>
+      </c>
+      <c r="N265" s="1">
+        <v>0.18</v>
+      </c>
+      <c r="O265">
+        <v>1</v>
+      </c>
+      <c r="Z265" t="s">
+        <v>562</v>
+      </c>
+    </row>
+    <row r="266" spans="1:26">
+      <c r="A266" t="s">
+        <v>565</v>
+      </c>
+      <c r="B266" s="1">
+        <v>1811.0</v>
+      </c>
+      <c r="C266" s="1">
+        <v>72920.0</v>
+      </c>
+      <c r="D266" s="1">
+        <v>34163.05135284</v>
+      </c>
+      <c r="E266" t="s">
+        <v>46</v>
+      </c>
+      <c r="F266">
+        <v>184.3</v>
+      </c>
+      <c r="G266" s="1">
+        <v>345894.57</v>
+      </c>
+      <c r="H266" s="1">
+        <v>370655.8</v>
+      </c>
+      <c r="I266" s="1">
+        <v>107.15860616141</v>
+      </c>
+      <c r="J266">
+        <v>0.0</v>
+      </c>
+      <c r="K266">
+        <v>0.0</v>
+      </c>
+      <c r="L266" s="1">
+        <v>716550.37</v>
+      </c>
+      <c r="M266" s="1">
+        <v>716550.37</v>
+      </c>
+      <c r="N266" s="1">
+        <v>0.44</v>
+      </c>
+      <c r="O266">
+        <v>1</v>
+      </c>
+      <c r="Z266" t="s">
+        <v>564</v>
+      </c>
+    </row>
+    <row r="267" spans="1:26">
+      <c r="A267" t="s">
+        <v>567</v>
+      </c>
+      <c r="B267" s="1">
+        <v>6292.0</v>
+      </c>
+      <c r="C267" s="1">
+        <v>170.03</v>
+      </c>
+      <c r="D267" s="1">
+        <v>128.67431977</v>
+      </c>
+      <c r="E267" t="s">
         <v>51</v>
       </c>
-      <c r="G12">
-[...73 lines deleted...]
-      <c r="O13" s="1">
+      <c r="F267">
+        <v>1.62</v>
+      </c>
+      <c r="G267" s="1">
+        <v>501674.03</v>
+      </c>
+      <c r="H267" s="1">
+        <v>159530.4</v>
+      </c>
+      <c r="I267" s="1">
+        <v>31.79961298774</v>
+      </c>
+      <c r="J267">
+        <v>0.0</v>
+      </c>
+      <c r="K267">
+        <v>0.0</v>
+      </c>
+      <c r="L267" s="1">
+        <v>661204.43</v>
+      </c>
+      <c r="M267" s="1">
+        <v>661204.43</v>
+      </c>
+      <c r="N267" s="1">
+        <v>0.41</v>
+      </c>
+      <c r="O267">
+        <v>1</v>
+      </c>
+      <c r="Z267" t="s">
+        <v>566</v>
+      </c>
+    </row>
+    <row r="268" spans="1:26">
+      <c r="A268" t="s">
+        <v>569</v>
+      </c>
+      <c r="B268" s="1">
+        <v>8096.0</v>
+      </c>
+      <c r="C268" s="1">
+        <v>5958.0</v>
+      </c>
+      <c r="D268" s="1">
+        <v>6113.29384881</v>
+      </c>
+      <c r="E268" t="s">
+        <v>46</v>
+      </c>
+      <c r="F268">
+        <v>184.3</v>
+      </c>
+      <c r="G268" s="1">
+        <v>268400.59</v>
+      </c>
+      <c r="H268" s="1">
+        <v>-6671.13</v>
+      </c>
+      <c r="I268" s="1">
+        <v>-2.4855124200733</v>
+      </c>
+      <c r="J268">
+        <v>0.0</v>
+      </c>
+      <c r="K268">
+        <v>0.0</v>
+      </c>
+      <c r="L268" s="1">
+        <v>261729.46</v>
+      </c>
+      <c r="M268" s="1">
+        <v>261729.46</v>
+      </c>
+      <c r="N268" s="1">
+        <v>0.16</v>
+      </c>
+      <c r="O268">
+        <v>1</v>
+      </c>
+      <c r="Z268" t="s">
+        <v>568</v>
+      </c>
+    </row>
+    <row r="269" spans="1:26">
+      <c r="A269" t="s">
+        <v>571</v>
+      </c>
+      <c r="B269" s="1">
+        <v>1160.0</v>
+      </c>
+      <c r="C269" s="1">
+        <v>477.89</v>
+      </c>
+      <c r="D269" s="1">
+        <v>413.91064655</v>
+      </c>
+      <c r="E269" t="s">
+        <v>28</v>
+      </c>
+      <c r="F269">
+        <v>1.14</v>
+      </c>
+      <c r="G269" s="1">
+        <v>418219.9</v>
+      </c>
+      <c r="H269" s="1">
+        <v>68267.51</v>
+      </c>
+      <c r="I269" s="1">
+        <v>16.32335285815</v>
+      </c>
+      <c r="J269">
+        <v>0.0</v>
+      </c>
+      <c r="K269">
+        <v>0.0</v>
+      </c>
+      <c r="L269" s="1">
+        <v>486487.41</v>
+      </c>
+      <c r="M269" s="1">
+        <v>486487.41</v>
+      </c>
+      <c r="N269" s="1">
+        <v>0.3</v>
+      </c>
+      <c r="O269">
+        <v>1</v>
+      </c>
+      <c r="Z269" t="s">
+        <v>570</v>
+      </c>
+    </row>
+    <row r="270" spans="1:26">
+      <c r="A270" t="s">
+        <v>573</v>
+      </c>
+      <c r="B270" s="1">
+        <v>5046.0</v>
+      </c>
+      <c r="C270" s="1">
+        <v>70.35</v>
+      </c>
+      <c r="D270" s="1">
+        <v>69.2342172</v>
+      </c>
+      <c r="E270" t="s">
+        <v>28</v>
+      </c>
+      <c r="F270">
+        <v>1.14</v>
+      </c>
+      <c r="G270" s="1">
+        <v>300377.7</v>
+      </c>
+      <c r="H270" s="1">
+        <v>11150.25</v>
+      </c>
+      <c r="I270" s="1">
+        <v>3.7120764956919</v>
+      </c>
+      <c r="J270">
+        <v>0.0</v>
+      </c>
+      <c r="K270">
+        <v>0.0</v>
+      </c>
+      <c r="L270" s="1">
+        <v>311527.95</v>
+      </c>
+      <c r="M270" s="1">
+        <v>311527.95</v>
+      </c>
+      <c r="N270" s="1">
+        <v>0.19</v>
+      </c>
+      <c r="O270">
+        <v>1</v>
+      </c>
+      <c r="Z270" t="s">
+        <v>572</v>
+      </c>
+    </row>
+    <row r="271" spans="1:26">
+      <c r="A271" t="s">
+        <v>575</v>
+      </c>
+      <c r="B271" s="1">
+        <v>36925.0</v>
+      </c>
+      <c r="C271" s="1">
+        <v>15.39</v>
+      </c>
+      <c r="D271" s="1">
+        <v>14.07139174</v>
+      </c>
+      <c r="E271" t="s">
+        <v>183</v>
+      </c>
+      <c r="F271">
+        <v>1.65</v>
+      </c>
+      <c r="G271" s="1">
+        <v>305323.14</v>
+      </c>
+      <c r="H271" s="1">
+        <v>38815.27</v>
+      </c>
+      <c r="I271" s="1">
+        <v>12.712849081796</v>
+      </c>
+      <c r="J271">
+        <v>0.0</v>
+      </c>
+      <c r="K271">
+        <v>0.0</v>
+      </c>
+      <c r="L271" s="1">
+        <v>344138.41</v>
+      </c>
+      <c r="M271" s="1">
+        <v>344138.41</v>
+      </c>
+      <c r="N271" s="1">
+        <v>0.21</v>
+      </c>
+      <c r="O271">
+        <v>1</v>
+      </c>
+      <c r="Z271" t="s">
+        <v>574</v>
+      </c>
+    </row>
+    <row r="272" spans="1:26">
+      <c r="A272" t="s">
+        <v>577</v>
+      </c>
+      <c r="B272" s="1">
+        <v>1200.0</v>
+      </c>
+      <c r="C272" s="1">
+        <v>327.37</v>
+      </c>
+      <c r="D272" s="1">
+        <v>288.10005833</v>
+      </c>
+      <c r="E272" t="s">
+        <v>28</v>
+      </c>
+      <c r="F272">
+        <v>1.14</v>
+      </c>
+      <c r="G272" s="1">
+        <v>296057.7</v>
+      </c>
+      <c r="H272" s="1">
+        <v>48693.51</v>
+      </c>
+      <c r="I272" s="1">
+        <v>16.447304022155</v>
+      </c>
+      <c r="J272">
+        <v>0.0</v>
+      </c>
+      <c r="K272">
+        <v>0.0</v>
+      </c>
+      <c r="L272" s="1">
+        <v>344751.21</v>
+      </c>
+      <c r="M272" s="1">
+        <v>344751.21</v>
+      </c>
+      <c r="N272" s="1">
+        <v>0.21</v>
+      </c>
+      <c r="O272">
+        <v>1</v>
+      </c>
+      <c r="Z272" t="s">
+        <v>576</v>
+      </c>
+    </row>
+    <row r="273" spans="1:26">
+      <c r="A273" t="s">
+        <v>579</v>
+      </c>
+      <c r="B273" s="1">
+        <v>3978.0</v>
+      </c>
+      <c r="C273" s="1">
+        <v>191.57</v>
+      </c>
+      <c r="D273" s="1">
+        <v>135.61445953</v>
+      </c>
+      <c r="E273" t="s">
+        <v>28</v>
+      </c>
+      <c r="F273">
+        <v>1.14</v>
+      </c>
+      <c r="G273" s="1">
+        <v>463925.44</v>
+      </c>
+      <c r="H273" s="1">
+        <v>204846.35</v>
+      </c>
+      <c r="I273" s="1">
+        <v>44.155015512838</v>
+      </c>
+      <c r="J273">
+        <v>0.0</v>
+      </c>
+      <c r="K273">
+        <v>0.0</v>
+      </c>
+      <c r="L273" s="1">
+        <v>668771.79</v>
+      </c>
+      <c r="M273" s="1">
+        <v>668771.79</v>
+      </c>
+      <c r="N273" s="1">
+        <v>0.41</v>
+      </c>
+      <c r="O273">
+        <v>1</v>
+      </c>
+      <c r="Z273" t="s">
+        <v>578</v>
+      </c>
+    </row>
+    <row r="274" spans="1:26">
+      <c r="A274" t="s">
+        <v>581</v>
+      </c>
+      <c r="B274" s="1">
+        <v>7252.0</v>
+      </c>
+      <c r="C274" s="1">
+        <v>76.2</v>
+      </c>
+      <c r="D274" s="1">
+        <v>78.2380102</v>
+      </c>
+      <c r="E274" t="s">
+        <v>28</v>
+      </c>
+      <c r="F274">
+        <v>1.14</v>
+      </c>
+      <c r="G274" s="1">
+        <v>490199.51</v>
+      </c>
+      <c r="H274" s="1">
+        <v>-5247.86</v>
+      </c>
+      <c r="I274" s="1">
+        <v>-1.0705559456802</v>
+      </c>
+      <c r="J274">
+        <v>0.0</v>
+      </c>
+      <c r="K274">
+        <v>0.0</v>
+      </c>
+      <c r="L274" s="1">
+        <v>484951.65</v>
+      </c>
+      <c r="M274" s="1">
+        <v>484951.65</v>
+      </c>
+      <c r="N274" s="1">
+        <v>0.3</v>
+      </c>
+      <c r="O274">
+        <v>1</v>
+      </c>
+      <c r="Z274" t="s">
+        <v>580</v>
+      </c>
+    </row>
+    <row r="275" spans="1:26">
+      <c r="A275" t="s">
+        <v>583</v>
+      </c>
+      <c r="B275" s="1">
+        <v>4652.0</v>
+      </c>
+      <c r="C275" s="1">
+        <v>77.09</v>
+      </c>
+      <c r="D275" s="1">
+        <v>61.8738908</v>
+      </c>
+      <c r="E275" t="s">
+        <v>8</v>
+      </c>
+      <c r="F275">
+        <v>1.0</v>
+      </c>
+      <c r="G275" s="1">
+        <v>287837.34</v>
+      </c>
+      <c r="H275" s="1">
+        <v>70785.34</v>
+      </c>
+      <c r="I275" s="1">
+        <v>24.59213248705</v>
+      </c>
+      <c r="J275">
+        <v>0.0</v>
+      </c>
+      <c r="K275">
+        <v>0.0</v>
+      </c>
+      <c r="L275" s="1">
+        <v>358622.68</v>
+      </c>
+      <c r="M275" s="1">
+        <v>358622.68</v>
+      </c>
+      <c r="N275" s="1">
+        <v>0.22</v>
+      </c>
+      <c r="O275">
+        <v>1</v>
+      </c>
+      <c r="Z275" t="s">
+        <v>582</v>
+      </c>
+    </row>
+    <row r="276" spans="1:26">
+      <c r="A276" t="s">
+        <v>585</v>
+      </c>
+      <c r="B276" s="1">
+        <v>12603.0</v>
+      </c>
+      <c r="C276" s="1">
+        <v>46.005</v>
+      </c>
+      <c r="D276" s="1">
+        <v>52.34382687</v>
+      </c>
+      <c r="E276" t="s">
+        <v>99</v>
+      </c>
+      <c r="F276">
+        <v>0.86</v>
+      </c>
+      <c r="G276" s="1">
+        <v>659708.66</v>
+      </c>
+      <c r="H276" s="1">
+        <v>11901.46</v>
+      </c>
+      <c r="I276" s="1">
+        <v>1.8040478656139</v>
+      </c>
+      <c r="J276">
+        <v>0.0</v>
+      </c>
+      <c r="K276">
+        <v>0.0</v>
+      </c>
+      <c r="L276" s="1">
+        <v>671610.12</v>
+      </c>
+      <c r="M276" s="1">
+        <v>671610.12</v>
+      </c>
+      <c r="N276" s="1">
+        <v>0.41</v>
+      </c>
+      <c r="O276">
+        <v>1</v>
+      </c>
+      <c r="Z276" t="s">
+        <v>584</v>
+      </c>
+    </row>
+    <row r="277" spans="1:26">
+      <c r="A277" t="s">
+        <v>587</v>
+      </c>
+      <c r="B277" s="1">
+        <v>11998.0</v>
+      </c>
+      <c r="C277" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="D277" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="E277" t="s">
+        <v>8</v>
+      </c>
+      <c r="F277">
+        <v>1.0</v>
+      </c>
+      <c r="G277" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H277" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="I277" s="1">
+        <v>0</v>
+      </c>
+      <c r="J277">
+        <v>0.0</v>
+      </c>
+      <c r="K277">
+        <v>0.0</v>
+      </c>
+      <c r="L277" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="M277" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="N277" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O277">
+        <v>1</v>
+      </c>
+      <c r="Z277" t="s">
+        <v>586</v>
+      </c>
+    </row>
+    <row r="278" spans="1:26">
+      <c r="A278" t="s">
+        <v>589</v>
+      </c>
+      <c r="B278" s="1">
+        <v>1123.0</v>
+      </c>
+      <c r="C278" s="1">
+        <v>258.5</v>
+      </c>
+      <c r="D278" s="1">
+        <v>245.40615316</v>
+      </c>
+      <c r="E278" t="s">
+        <v>8</v>
+      </c>
+      <c r="F278">
+        <v>1.0</v>
+      </c>
+      <c r="G278" s="1">
+        <v>275591.11</v>
+      </c>
+      <c r="H278" s="1">
+        <v>14704.39</v>
+      </c>
+      <c r="I278" s="1">
+        <v>5.335582123821</v>
+      </c>
+      <c r="J278">
+        <v>0.0</v>
+      </c>
+      <c r="K278">
+        <v>0.0</v>
+      </c>
+      <c r="L278" s="1">
+        <v>290295.5</v>
+      </c>
+      <c r="M278" s="1">
+        <v>290295.5</v>
+      </c>
+      <c r="N278" s="1">
+        <v>0.18</v>
+      </c>
+      <c r="O278">
+        <v>1</v>
+      </c>
+      <c r="Z278" t="s">
+        <v>588</v>
+      </c>
+    </row>
+    <row r="279" spans="1:26">
+      <c r="A279" t="s">
+        <v>591</v>
+      </c>
+      <c r="B279" s="1">
+        <v>474.0</v>
+      </c>
+      <c r="C279" s="1">
+        <v>1121.66</v>
+      </c>
+      <c r="D279" s="1">
+        <v>787.14164557</v>
+      </c>
+      <c r="E279" t="s">
+        <v>28</v>
+      </c>
+      <c r="F279">
+        <v>1.14</v>
+      </c>
+      <c r="G279" s="1">
+        <v>324028.98</v>
+      </c>
+      <c r="H279" s="1">
+        <v>142550.08</v>
+      </c>
+      <c r="I279" s="1">
+        <v>43.993003341862</v>
+      </c>
+      <c r="J279">
+        <v>0.0</v>
+      </c>
+      <c r="K279">
+        <v>0.0</v>
+      </c>
+      <c r="L279" s="1">
+        <v>466579.06</v>
+      </c>
+      <c r="M279" s="1">
+        <v>466579.06</v>
+      </c>
+      <c r="N279" s="1">
+        <v>0.29</v>
+      </c>
+      <c r="O279">
+        <v>1</v>
+      </c>
+      <c r="Z279" t="s">
+        <v>590</v>
+      </c>
+    </row>
+    <row r="280" spans="1:26">
+      <c r="A280" t="s">
+        <v>593</v>
+      </c>
+      <c r="B280" s="1">
+        <v>12330.0</v>
+      </c>
+      <c r="C280" s="1">
+        <v>23.28</v>
+      </c>
+      <c r="D280" s="1">
+        <v>26.70892701</v>
+      </c>
+      <c r="E280" t="s">
+        <v>8</v>
+      </c>
+      <c r="F280">
+        <v>1.0</v>
+      </c>
+      <c r="G280" s="1">
+        <v>329321.07</v>
+      </c>
+      <c r="H280" s="1">
+        <v>-42278.67</v>
+      </c>
+      <c r="I280" s="1">
+        <v>-12.838130885461</v>
+      </c>
+      <c r="J280">
+        <v>0.0</v>
+      </c>
+      <c r="K280">
+        <v>0.0</v>
+      </c>
+      <c r="L280" s="1">
+        <v>287042.4</v>
+      </c>
+      <c r="M280" s="1">
+        <v>287042.4</v>
+      </c>
+      <c r="N280" s="1">
+        <v>0.18</v>
+      </c>
+      <c r="O280">
+        <v>1</v>
+      </c>
+      <c r="Z280" t="s">
+        <v>592</v>
+      </c>
+    </row>
+    <row r="281" spans="1:26">
+      <c r="A281" t="s">
+        <v>595</v>
+      </c>
+      <c r="B281" s="1">
+        <v>1408.0</v>
+      </c>
+      <c r="C281" s="1">
+        <v>255.62</v>
+      </c>
+      <c r="D281" s="1">
+        <v>254.85207386</v>
+      </c>
+      <c r="E281" t="s">
+        <v>28</v>
+      </c>
+      <c r="F281">
+        <v>1.14</v>
+      </c>
+      <c r="G281" s="1">
+        <v>308521.87</v>
+      </c>
+      <c r="H281" s="1">
+        <v>7329.78</v>
+      </c>
+      <c r="I281" s="1">
+        <v>2.3757732312461</v>
+      </c>
+      <c r="J281">
+        <v>0.0</v>
+      </c>
+      <c r="K281">
+        <v>0.0</v>
+      </c>
+      <c r="L281" s="1">
+        <v>315851.65</v>
+      </c>
+      <c r="M281" s="1">
+        <v>315851.65</v>
+      </c>
+      <c r="N281" s="1">
+        <v>0.19</v>
+      </c>
+      <c r="O281">
+        <v>1</v>
+      </c>
+      <c r="Z281" t="s">
+        <v>594</v>
+      </c>
+    </row>
+    <row r="282" spans="1:26">
+      <c r="A282" t="s">
+        <v>597</v>
+      </c>
+      <c r="B282" s="1">
+        <v>8987.0</v>
+      </c>
+      <c r="C282" s="1">
+        <v>46.54</v>
+      </c>
+      <c r="D282" s="1">
+        <v>44.27005786</v>
+      </c>
+      <c r="E282" t="s">
+        <v>28</v>
+      </c>
+      <c r="F282">
+        <v>1.14</v>
+      </c>
+      <c r="G282" s="1">
+        <v>345091.43</v>
+      </c>
+      <c r="H282" s="1">
+        <v>21959.89</v>
+      </c>
+      <c r="I282" s="1">
+        <v>6.3634990877635</v>
+      </c>
+      <c r="J282">
+        <v>0.0</v>
+      </c>
+      <c r="K282">
+        <v>0.0</v>
+      </c>
+      <c r="L282" s="1">
+        <v>367051.32</v>
+      </c>
+      <c r="M282" s="1">
+        <v>367051.32</v>
+      </c>
+      <c r="N282" s="1">
         <v>0.23</v>
       </c>
-      <c r="P13">
-[...19 lines deleted...]
-      <c r="F14" t="s">
+      <c r="O282">
+        <v>1</v>
+      </c>
+      <c r="Z282" t="s">
+        <v>596</v>
+      </c>
+    </row>
+    <row r="283" spans="1:26">
+      <c r="A283" t="s">
+        <v>599</v>
+      </c>
+      <c r="B283" s="1">
+        <v>797.0</v>
+      </c>
+      <c r="C283" s="1">
+        <v>491.34</v>
+      </c>
+      <c r="D283" s="1">
+        <v>444.73444166</v>
+      </c>
+      <c r="E283" t="s">
+        <v>28</v>
+      </c>
+      <c r="F283">
+        <v>1.14</v>
+      </c>
+      <c r="G283" s="1">
+        <v>307803.05</v>
+      </c>
+      <c r="H283" s="1">
+        <v>35854.68</v>
+      </c>
+      <c r="I283" s="1">
+        <v>11.648578530979</v>
+      </c>
+      <c r="J283">
+        <v>0.0</v>
+      </c>
+      <c r="K283">
+        <v>0.0</v>
+      </c>
+      <c r="L283" s="1">
+        <v>343657.73</v>
+      </c>
+      <c r="M283" s="1">
+        <v>343657.73</v>
+      </c>
+      <c r="N283" s="1">
+        <v>0.21</v>
+      </c>
+      <c r="O283">
+        <v>1</v>
+      </c>
+      <c r="Z283" t="s">
+        <v>598</v>
+      </c>
+    </row>
+    <row r="284" spans="1:26">
+      <c r="A284" t="s">
+        <v>601</v>
+      </c>
+      <c r="B284" s="1">
+        <v>13413.0</v>
+      </c>
+      <c r="C284" s="1">
+        <v>172.5</v>
+      </c>
+      <c r="D284" s="1">
+        <v>186.65998733</v>
+      </c>
+      <c r="E284" t="s">
+        <v>235</v>
+      </c>
+      <c r="F284">
+        <v>7.47</v>
+      </c>
+      <c r="G284" s="1">
+        <v>335054.09</v>
+      </c>
+      <c r="H284" s="1">
+        <v>-25498.47</v>
+      </c>
+      <c r="I284" s="1">
+        <v>-7.6102548099025</v>
+      </c>
+      <c r="J284">
+        <v>0.0</v>
+      </c>
+      <c r="K284">
+        <v>0.0</v>
+      </c>
+      <c r="L284" s="1">
+        <v>309555.62</v>
+      </c>
+      <c r="M284" s="1">
+        <v>309555.62</v>
+      </c>
+      <c r="N284" s="1">
+        <v>0.19</v>
+      </c>
+      <c r="O284">
+        <v>1</v>
+      </c>
+      <c r="Z284" t="s">
+        <v>600</v>
+      </c>
+    </row>
+    <row r="285" spans="1:26">
+      <c r="A285" t="s">
+        <v>603</v>
+      </c>
+      <c r="B285" s="1">
+        <v>3501.0</v>
+      </c>
+      <c r="C285" s="1">
+        <v>130.1</v>
+      </c>
+      <c r="D285" s="1">
+        <v>122.26340474</v>
+      </c>
+      <c r="E285" t="s">
         <v>8</v>
       </c>
-      <c r="G14">
+      <c r="F285">
         <v>1.0</v>
       </c>
-      <c r="H14" s="1">
-[...20 lines deleted...]
-      <c r="O14" s="1">
+      <c r="G285" s="1">
+        <v>428044.18</v>
+      </c>
+      <c r="H285" s="1">
+        <v>27435.92</v>
+      </c>
+      <c r="I285" s="1">
+        <v>6.4096000557699</v>
+      </c>
+      <c r="J285">
+        <v>0.0</v>
+      </c>
+      <c r="K285">
+        <v>0.0</v>
+      </c>
+      <c r="L285" s="1">
+        <v>455480.1</v>
+      </c>
+      <c r="M285" s="1">
+        <v>455480.1</v>
+      </c>
+      <c r="N285" s="1">
+        <v>0.28</v>
+      </c>
+      <c r="O285">
+        <v>1</v>
+      </c>
+      <c r="Z285" t="s">
+        <v>602</v>
+      </c>
+    </row>
+    <row r="286" spans="1:26">
+      <c r="A286" t="s">
+        <v>605</v>
+      </c>
+      <c r="B286" s="1">
+        <v>2297.0</v>
+      </c>
+      <c r="C286" s="1">
+        <v>336.23</v>
+      </c>
+      <c r="D286" s="1">
+        <v>331.49610797</v>
+      </c>
+      <c r="E286" t="s">
+        <v>28</v>
+      </c>
+      <c r="F286">
+        <v>1.14</v>
+      </c>
+      <c r="G286" s="1">
+        <v>651729.21</v>
+      </c>
+      <c r="H286" s="1">
+        <v>26042.01</v>
+      </c>
+      <c r="I286" s="1">
+        <v>3.9958328705261</v>
+      </c>
+      <c r="J286">
+        <v>0.0</v>
+      </c>
+      <c r="K286">
+        <v>0.0</v>
+      </c>
+      <c r="L286" s="1">
+        <v>677771.22</v>
+      </c>
+      <c r="M286" s="1">
+        <v>677771.22</v>
+      </c>
+      <c r="N286" s="1">
+        <v>0.42</v>
+      </c>
+      <c r="O286">
+        <v>1</v>
+      </c>
+      <c r="Z286" t="s">
+        <v>604</v>
+      </c>
+    </row>
+    <row r="287" spans="1:26">
+      <c r="A287" t="s">
+        <v>607</v>
+      </c>
+      <c r="B287" s="1">
+        <v>1374.0</v>
+      </c>
+      <c r="C287" s="1">
+        <v>269.53</v>
+      </c>
+      <c r="D287" s="1">
+        <v>258.18690684</v>
+      </c>
+      <c r="E287" t="s">
+        <v>28</v>
+      </c>
+      <c r="F287">
+        <v>1.14</v>
+      </c>
+      <c r="G287" s="1">
+        <v>305021.78</v>
+      </c>
+      <c r="H287" s="1">
+        <v>19975.34</v>
+      </c>
+      <c r="I287" s="1">
+        <v>6.5488241528195</v>
+      </c>
+      <c r="J287">
+        <v>0.0</v>
+      </c>
+      <c r="K287">
+        <v>0.0</v>
+      </c>
+      <c r="L287" s="1">
+        <v>324997.12</v>
+      </c>
+      <c r="M287" s="1">
+        <v>324997.12</v>
+      </c>
+      <c r="N287" s="1">
+        <v>0.2</v>
+      </c>
+      <c r="O287">
+        <v>1</v>
+      </c>
+      <c r="Z287" t="s">
+        <v>606</v>
+      </c>
+    </row>
+    <row r="288" spans="1:26">
+      <c r="A288" t="s">
+        <v>609</v>
+      </c>
+      <c r="B288" s="1">
+        <v>20532.0</v>
+      </c>
+      <c r="C288" s="1">
+        <v>115.69</v>
+      </c>
+      <c r="D288" s="1">
+        <v>124.86386421</v>
+      </c>
+      <c r="E288" t="s">
+        <v>28</v>
+      </c>
+      <c r="F288">
+        <v>1.14</v>
+      </c>
+      <c r="G288" s="1">
+        <v>2204223.47</v>
+      </c>
+      <c r="H288" s="1">
+        <v>-119671.4</v>
+      </c>
+      <c r="I288" s="1">
+        <v>-5.4291863610363</v>
+      </c>
+      <c r="J288">
+        <v>0.0</v>
+      </c>
+      <c r="K288">
+        <v>0.0</v>
+      </c>
+      <c r="L288" s="1">
+        <v>2084552.07</v>
+      </c>
+      <c r="M288" s="1">
+        <v>2084552.07</v>
+      </c>
+      <c r="N288" s="1">
+        <v>1.29</v>
+      </c>
+      <c r="O288">
+        <v>1</v>
+      </c>
+      <c r="Z288" t="s">
+        <v>608</v>
+      </c>
+    </row>
+    <row r="289" spans="1:26">
+      <c r="A289" t="s">
+        <v>611</v>
+      </c>
+      <c r="B289" s="1">
+        <v>9989.0</v>
+      </c>
+      <c r="C289" s="1">
+        <v>98.79</v>
+      </c>
+      <c r="D289" s="1">
+        <v>102.05218641</v>
+      </c>
+      <c r="E289" t="s">
+        <v>28</v>
+      </c>
+      <c r="F289">
+        <v>1.14</v>
+      </c>
+      <c r="G289" s="1">
+        <v>874722.73</v>
+      </c>
+      <c r="H289" s="1">
+        <v>-8717.19</v>
+      </c>
+      <c r="I289" s="1">
+        <v>-0.99656607757295</v>
+      </c>
+      <c r="J289">
+        <v>0.0</v>
+      </c>
+      <c r="K289">
+        <v>0.0</v>
+      </c>
+      <c r="L289" s="1">
+        <v>866005.54</v>
+      </c>
+      <c r="M289" s="1">
+        <v>866005.54</v>
+      </c>
+      <c r="N289" s="1">
+        <v>0.53</v>
+      </c>
+      <c r="O289">
+        <v>1</v>
+      </c>
+      <c r="Z289" t="s">
+        <v>610</v>
+      </c>
+    </row>
+    <row r="290" spans="1:26">
+      <c r="A290" t="s">
+        <v>613</v>
+      </c>
+      <c r="B290" s="1">
+        <v>28736.0</v>
+      </c>
+      <c r="C290" s="1">
+        <v>26.74</v>
+      </c>
+      <c r="D290" s="1">
+        <v>25.64174763</v>
+      </c>
+      <c r="E290" t="s">
+        <v>28</v>
+      </c>
+      <c r="F290">
+        <v>1.14</v>
+      </c>
+      <c r="G290" s="1">
+        <v>633133.98</v>
+      </c>
+      <c r="H290" s="1">
+        <v>41197.43</v>
+      </c>
+      <c r="I290" s="1">
+        <v>6.5069055368028</v>
+      </c>
+      <c r="J290">
+        <v>0.0</v>
+      </c>
+      <c r="K290">
+        <v>0.0</v>
+      </c>
+      <c r="L290" s="1">
+        <v>674331.41</v>
+      </c>
+      <c r="M290" s="1">
+        <v>674331.41</v>
+      </c>
+      <c r="N290" s="1">
+        <v>0.42</v>
+      </c>
+      <c r="O290">
+        <v>1</v>
+      </c>
+      <c r="Z290" t="s">
+        <v>612</v>
+      </c>
+    </row>
+    <row r="291" spans="1:26">
+      <c r="A291" t="s">
+        <v>615</v>
+      </c>
+      <c r="B291" s="1">
+        <v>2135.0</v>
+      </c>
+      <c r="C291" s="1">
+        <v>167.9</v>
+      </c>
+      <c r="D291" s="1">
+        <v>236.27746604</v>
+      </c>
+      <c r="E291" t="s">
+        <v>28</v>
+      </c>
+      <c r="F291">
+        <v>1.14</v>
+      </c>
+      <c r="G291" s="1">
+        <v>317249.4</v>
+      </c>
+      <c r="H291" s="1">
+        <v>-2667.13</v>
+      </c>
+      <c r="I291" s="1">
+        <v>-0.84070450566652</v>
+      </c>
+      <c r="J291">
+        <v>0.0</v>
+      </c>
+      <c r="K291">
+        <v>0.0</v>
+      </c>
+      <c r="L291" s="1">
+        <v>314582.27</v>
+      </c>
+      <c r="M291" s="1">
+        <v>314582.27</v>
+      </c>
+      <c r="N291" s="1">
+        <v>0.19</v>
+      </c>
+      <c r="O291">
+        <v>1</v>
+      </c>
+      <c r="Z291" t="s">
+        <v>614</v>
+      </c>
+    </row>
+    <row r="292" spans="1:26">
+      <c r="A292" t="s">
+        <v>617</v>
+      </c>
+      <c r="B292" s="1">
+        <v>3376.0</v>
+      </c>
+      <c r="C292" s="1">
+        <v>225.53</v>
+      </c>
+      <c r="D292" s="1">
+        <v>221.98397216</v>
+      </c>
+      <c r="E292" t="s">
+        <v>28</v>
+      </c>
+      <c r="F292">
+        <v>1.14</v>
+      </c>
+      <c r="G292" s="1">
+        <v>647066.59</v>
+      </c>
+      <c r="H292" s="1">
+        <v>21111.8</v>
+      </c>
+      <c r="I292" s="1">
+        <v>3.2626935660517</v>
+      </c>
+      <c r="J292">
+        <v>0.0</v>
+      </c>
+      <c r="K292">
+        <v>0.0</v>
+      </c>
+      <c r="L292" s="1">
+        <v>668178.39</v>
+      </c>
+      <c r="M292" s="1">
+        <v>668178.39</v>
+      </c>
+      <c r="N292" s="1">
+        <v>0.41</v>
+      </c>
+      <c r="O292">
+        <v>1</v>
+      </c>
+      <c r="Z292" t="s">
+        <v>616</v>
+      </c>
+    </row>
+    <row r="293" spans="1:26">
+      <c r="A293" t="s">
+        <v>619</v>
+      </c>
+      <c r="B293" s="1">
+        <v>1162.0</v>
+      </c>
+      <c r="C293" s="1">
+        <v>374.41</v>
+      </c>
+      <c r="D293" s="1">
+        <v>305.31952668</v>
+      </c>
+      <c r="E293" t="s">
+        <v>28</v>
+      </c>
+      <c r="F293">
+        <v>1.14</v>
+      </c>
+      <c r="G293" s="1">
+        <v>305081.15</v>
+      </c>
+      <c r="H293" s="1">
+        <v>76721.76</v>
+      </c>
+      <c r="I293" s="1">
+        <v>25.147984396938</v>
+      </c>
+      <c r="J293">
+        <v>0.0</v>
+      </c>
+      <c r="K293">
+        <v>0.0</v>
+      </c>
+      <c r="L293" s="1">
+        <v>381802.91</v>
+      </c>
+      <c r="M293" s="1">
+        <v>381802.91</v>
+      </c>
+      <c r="N293" s="1">
+        <v>0.24</v>
+      </c>
+      <c r="O293">
+        <v>1</v>
+      </c>
+      <c r="Z293" t="s">
+        <v>618</v>
+      </c>
+    </row>
+    <row r="294" spans="1:26">
+      <c r="A294" t="s">
+        <v>621</v>
+      </c>
+      <c r="B294" s="1">
+        <v>2721.0</v>
+      </c>
+      <c r="C294" s="1">
+        <v>227.33</v>
+      </c>
+      <c r="D294" s="1">
+        <v>182.28752297</v>
+      </c>
+      <c r="E294" t="s">
+        <v>28</v>
+      </c>
+      <c r="F294">
+        <v>1.14</v>
+      </c>
+      <c r="G294" s="1">
+        <v>430205.89</v>
+      </c>
+      <c r="H294" s="1">
+        <v>112633.01</v>
+      </c>
+      <c r="I294" s="1">
+        <v>26.181187337998</v>
+      </c>
+      <c r="J294">
+        <v>0.0</v>
+      </c>
+      <c r="K294">
+        <v>0.0</v>
+      </c>
+      <c r="L294" s="1">
+        <v>542838.9</v>
+      </c>
+      <c r="M294" s="1">
+        <v>542838.9</v>
+      </c>
+      <c r="N294" s="1">
         <v>0.33</v>
       </c>
-      <c r="P14">
-[...69 lines deleted...]
-      <c r="F16" t="s">
+      <c r="O294">
+        <v>1</v>
+      </c>
+      <c r="Z294" t="s">
+        <v>620</v>
+      </c>
+    </row>
+    <row r="295" spans="1:26">
+      <c r="A295" t="s">
+        <v>623</v>
+      </c>
+      <c r="B295" s="1">
+        <v>1210.0</v>
+      </c>
+      <c r="C295" s="1">
+        <v>586.45</v>
+      </c>
+      <c r="D295" s="1">
+        <v>228.02687603</v>
+      </c>
+      <c r="E295" t="s">
+        <v>28</v>
+      </c>
+      <c r="F295">
+        <v>1.14</v>
+      </c>
+      <c r="G295" s="1">
+        <v>236807.85</v>
+      </c>
+      <c r="H295" s="1">
+        <v>385925.37</v>
+      </c>
+      <c r="I295" s="1">
+        <v>162.96983820427</v>
+      </c>
+      <c r="J295">
+        <v>0.0</v>
+      </c>
+      <c r="K295">
+        <v>0.0</v>
+      </c>
+      <c r="L295" s="1">
+        <v>622733.22</v>
+      </c>
+      <c r="M295" s="1">
+        <v>622733.22</v>
+      </c>
+      <c r="N295" s="1">
+        <v>0.38</v>
+      </c>
+      <c r="O295">
+        <v>1</v>
+      </c>
+      <c r="Z295" t="s">
+        <v>622</v>
+      </c>
+    </row>
+    <row r="296" spans="1:26">
+      <c r="A296" t="s">
+        <v>625</v>
+      </c>
+      <c r="B296" s="1">
+        <v>12529.0</v>
+      </c>
+      <c r="C296" s="1">
+        <v>35.14</v>
+      </c>
+      <c r="D296" s="1">
+        <v>37.53382233</v>
+      </c>
+      <c r="E296" t="s">
+        <v>183</v>
+      </c>
+      <c r="F296">
+        <v>1.65</v>
+      </c>
+      <c r="G296" s="1">
+        <v>276456.53</v>
+      </c>
+      <c r="H296" s="1">
+        <v>-9836.86</v>
+      </c>
+      <c r="I296" s="1">
+        <v>-3.5581941218751</v>
+      </c>
+      <c r="J296">
+        <v>0.0</v>
+      </c>
+      <c r="K296">
+        <v>0.0</v>
+      </c>
+      <c r="L296" s="1">
+        <v>266619.67</v>
+      </c>
+      <c r="M296" s="1">
+        <v>266619.67</v>
+      </c>
+      <c r="N296" s="1">
+        <v>0.16</v>
+      </c>
+      <c r="O296">
+        <v>1</v>
+      </c>
+      <c r="Z296" t="s">
+        <v>624</v>
+      </c>
+    </row>
+    <row r="297" spans="1:26">
+      <c r="A297" t="s">
+        <v>627</v>
+      </c>
+      <c r="B297" s="1">
+        <v>2645.0</v>
+      </c>
+      <c r="C297" s="1">
+        <v>160.71</v>
+      </c>
+      <c r="D297" s="1">
+        <v>161.34195085</v>
+      </c>
+      <c r="E297" t="s">
+        <v>51</v>
+      </c>
+      <c r="F297">
+        <v>1.62</v>
+      </c>
+      <c r="G297" s="1">
+        <v>265724.61</v>
+      </c>
+      <c r="H297" s="1">
+        <v>-3006.47</v>
+      </c>
+      <c r="I297" s="1">
+        <v>-1.1314232430335</v>
+      </c>
+      <c r="J297">
+        <v>0.0</v>
+      </c>
+      <c r="K297">
+        <v>0.0</v>
+      </c>
+      <c r="L297" s="1">
+        <v>262718.14</v>
+      </c>
+      <c r="M297" s="1">
+        <v>262718.14</v>
+      </c>
+      <c r="N297" s="1">
+        <v>0.16</v>
+      </c>
+      <c r="O297">
+        <v>1</v>
+      </c>
+      <c r="Z297" t="s">
+        <v>626</v>
+      </c>
+    </row>
+    <row r="298" spans="1:26">
+      <c r="A298" t="s">
+        <v>629</v>
+      </c>
+      <c r="B298" s="1">
+        <v>463.0</v>
+      </c>
+      <c r="C298" s="1">
+        <v>1353.61</v>
+      </c>
+      <c r="D298" s="1">
+        <v>1064.78460043</v>
+      </c>
+      <c r="E298" t="s">
+        <v>28</v>
+      </c>
+      <c r="F298">
+        <v>1.14</v>
+      </c>
+      <c r="G298" s="1">
+        <v>424897.34</v>
+      </c>
+      <c r="H298" s="1">
+        <v>125099.53</v>
+      </c>
+      <c r="I298" s="1">
+        <v>29.442295402461</v>
+      </c>
+      <c r="J298">
+        <v>0.0</v>
+      </c>
+      <c r="K298">
+        <v>0.0</v>
+      </c>
+      <c r="L298" s="1">
+        <v>549996.87</v>
+      </c>
+      <c r="M298" s="1">
+        <v>549996.87</v>
+      </c>
+      <c r="N298" s="1">
+        <v>0.34</v>
+      </c>
+      <c r="O298">
+        <v>1</v>
+      </c>
+      <c r="Z298" t="s">
+        <v>628</v>
+      </c>
+    </row>
+    <row r="299" spans="1:26">
+      <c r="A299" t="s">
+        <v>631</v>
+      </c>
+      <c r="B299" s="1">
+        <v>2881.0</v>
+      </c>
+      <c r="C299" s="1">
+        <v>116.45</v>
+      </c>
+      <c r="D299" s="1">
+        <v>127.98219021</v>
+      </c>
+      <c r="E299" t="s">
+        <v>28</v>
+      </c>
+      <c r="F299">
+        <v>1.14</v>
+      </c>
+      <c r="G299" s="1">
+        <v>321481.27</v>
+      </c>
+      <c r="H299" s="1">
+        <v>-27060.52</v>
+      </c>
+      <c r="I299" s="1">
+        <v>-8.4174483944275</v>
+      </c>
+      <c r="J299">
+        <v>0.0</v>
+      </c>
+      <c r="K299">
+        <v>0.0</v>
+      </c>
+      <c r="L299" s="1">
+        <v>294420.75</v>
+      </c>
+      <c r="M299" s="1">
+        <v>294420.75</v>
+      </c>
+      <c r="N299" s="1">
+        <v>0.18</v>
+      </c>
+      <c r="O299">
+        <v>1</v>
+      </c>
+      <c r="Z299" t="s">
+        <v>630</v>
+      </c>
+    </row>
+    <row r="300" spans="1:26">
+      <c r="A300" t="s">
+        <v>633</v>
+      </c>
+      <c r="B300" s="1">
+        <v>2940.0</v>
+      </c>
+      <c r="C300" s="1">
+        <v>76.09</v>
+      </c>
+      <c r="D300" s="1">
+        <v>128.93841497</v>
+      </c>
+      <c r="E300" t="s">
+        <v>28</v>
+      </c>
+      <c r="F300">
+        <v>1.14</v>
+      </c>
+      <c r="G300" s="1">
+        <v>330939.82</v>
+      </c>
+      <c r="H300" s="1">
+        <v>-134621.61</v>
+      </c>
+      <c r="I300" s="1">
+        <v>-40.678577150371</v>
+      </c>
+      <c r="J300">
+        <v>0.0</v>
+      </c>
+      <c r="K300">
+        <v>0.0</v>
+      </c>
+      <c r="L300" s="1">
+        <v>196318.21</v>
+      </c>
+      <c r="M300" s="1">
+        <v>196318.21</v>
+      </c>
+      <c r="N300" s="1">
+        <v>0.12</v>
+      </c>
+      <c r="O300">
+        <v>1</v>
+      </c>
+      <c r="Z300" t="s">
+        <v>632</v>
+      </c>
+    </row>
+    <row r="301" spans="1:26">
+      <c r="A301" t="s">
+        <v>635</v>
+      </c>
+      <c r="B301" s="1">
+        <v>574.0</v>
+      </c>
+      <c r="C301" s="1">
+        <v>589.0</v>
+      </c>
+      <c r="D301" s="1">
+        <v>556.4374216</v>
+      </c>
+      <c r="E301" t="s">
+        <v>31</v>
+      </c>
+      <c r="F301">
+        <v>0.92</v>
+      </c>
+      <c r="G301" s="1">
+        <v>345424.12</v>
+      </c>
+      <c r="H301" s="1">
+        <v>21283.4</v>
+      </c>
+      <c r="I301" s="1">
+        <v>6.1615268788989</v>
+      </c>
+      <c r="J301">
+        <v>0.0</v>
+      </c>
+      <c r="K301">
+        <v>0.0</v>
+      </c>
+      <c r="L301" s="1">
+        <v>366707.52</v>
+      </c>
+      <c r="M301" s="1">
+        <v>366707.52</v>
+      </c>
+      <c r="N301" s="1">
+        <v>0.23</v>
+      </c>
+      <c r="O301">
+        <v>1</v>
+      </c>
+      <c r="Z301" t="s">
+        <v>634</v>
+      </c>
+    </row>
+    <row r="302" spans="1:26">
+      <c r="A302" t="s">
+        <v>637</v>
+      </c>
+      <c r="B302" s="1">
+        <v>422.0001</v>
+      </c>
+      <c r="C302" s="1">
+        <v>1077.59</v>
+      </c>
+      <c r="D302" s="1">
+        <v>1077.39322811</v>
+      </c>
+      <c r="E302" t="s">
         <v>8</v>
       </c>
-      <c r="G16">
+      <c r="F302">
         <v>1.0</v>
       </c>
-      <c r="H16" s="1">
-[...6570 lines deleted...]
-      <c r="O147" s="1">
+      <c r="G302" s="1">
+        <v>454660.05</v>
+      </c>
+      <c r="H302" s="1">
+        <v>83.04</v>
+      </c>
+      <c r="I302" s="1">
+        <v>0.018264195413694</v>
+      </c>
+      <c r="J302">
+        <v>0.0</v>
+      </c>
+      <c r="K302">
+        <v>0.0</v>
+      </c>
+      <c r="L302" s="1">
+        <v>454743.09</v>
+      </c>
+      <c r="M302" s="1">
+        <v>454743.09</v>
+      </c>
+      <c r="N302" s="1">
         <v>0.28</v>
       </c>
-      <c r="P147">
-[...7704 lines deleted...]
-      <c r="A302" t="s">
+      <c r="O302">
+        <v>1</v>
+      </c>
+      <c r="Z302" t="s">
         <v>636</v>
-      </c>
-[...93 lines deleted...]
-        <v>1</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">