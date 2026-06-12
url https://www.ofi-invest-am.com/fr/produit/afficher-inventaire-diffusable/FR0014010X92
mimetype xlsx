--- v0 (2026-05-21)
+++ v1 (2026-06-12)
@@ -853,153 +853,153 @@
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>4</v>
       </c>
       <c r="H1" t="s">
         <v>5</v>
       </c>
       <c r="I1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2" spans="1:14">
       <c r="A2" t="s">
         <v>6</v>
       </c>
       <c r="B2" t="s">
         <v>7</v>
       </c>
       <c r="C2" s="1">
-        <v>7575.86</v>
+        <v>7495.63</v>
       </c>
       <c r="D2">
-        <v>293.47</v>
+        <v>277.61</v>
       </c>
       <c r="E2" t="s">
         <v>8</v>
       </c>
       <c r="F2">
-        <v>2223347.47</v>
+        <v>2080932.7</v>
       </c>
       <c r="G2" t="s">
         <v>8</v>
       </c>
       <c r="H2">
-        <v>2223347.47</v>
+        <v>2080932.7</v>
       </c>
       <c r="I2" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="3" spans="1:14">
       <c r="A3" t="s">
         <v>9</v>
       </c>
       <c r="B3" t="s">
         <v>10</v>
       </c>
       <c r="C3" s="1">
-        <v>1045513.2</v>
+        <v>1040084.94</v>
       </c>
       <c r="D3">
-        <v>157.13</v>
+        <v>148.78</v>
       </c>
       <c r="E3" t="s">
         <v>8</v>
       </c>
       <c r="F3">
-        <v>164286922.02</v>
+        <v>154750909.39</v>
       </c>
       <c r="G3" t="s">
         <v>8</v>
       </c>
       <c r="H3">
-        <v>164286922.02</v>
+        <v>154750909.39</v>
       </c>
       <c r="I3" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="4" spans="1:14">
       <c r="A4" t="s">
         <v>11</v>
       </c>
       <c r="B4" t="s">
         <v>12</v>
       </c>
       <c r="C4" s="1">
         <v>156.0</v>
       </c>
       <c r="D4">
-        <v>152.16</v>
+        <v>144.0</v>
       </c>
       <c r="E4" t="s">
         <v>8</v>
       </c>
       <c r="F4">
-        <v>23737.91</v>
+        <v>22465.05</v>
       </c>
       <c r="G4" t="s">
         <v>8</v>
       </c>
       <c r="H4">
-        <v>23737.91</v>
+        <v>22465.05</v>
       </c>
       <c r="I4" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="5" spans="1:14">
       <c r="A5" t="s">
         <v>13</v>
       </c>
       <c r="B5" t="s">
         <v>14</v>
       </c>
       <c r="C5" s="1">
-        <v>221.0</v>
+        <v>391.0</v>
       </c>
       <c r="D5">
-        <v>106.38</v>
+        <v>100.65</v>
       </c>
       <c r="E5" t="s">
         <v>8</v>
       </c>
       <c r="F5">
-        <v>23511.9</v>
+        <v>39357.58</v>
       </c>
       <c r="G5" t="s">
         <v>8</v>
       </c>
       <c r="H5">
-        <v>23511.9</v>
+        <v>39357.58</v>
       </c>
       <c r="I5" t="s">
         <v>8</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
@@ -1048,2734 +1048,2734 @@
       </c>
       <c r="L1" t="s">
         <v>25</v>
       </c>
       <c r="M1" t="s">
         <v>26</v>
       </c>
       <c r="N1" t="s">
         <v>27</v>
       </c>
       <c r="O1" t="s">
         <v>28</v>
       </c>
       <c r="P1" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="2" spans="1:16">
       <c r="A2" t="s">
         <v>30</v>
       </c>
       <c r="B2" t="s">
         <v>31</v>
       </c>
       <c r="C2" s="1">
-        <v>20000.0</v>
+        <v>10000.0</v>
       </c>
       <c r="D2" s="1">
-        <v>23.05</v>
+        <v>22.15</v>
       </c>
       <c r="E2" s="1">
         <v>3.68</v>
       </c>
       <c r="F2" t="s">
         <v>8</v>
       </c>
       <c r="G2">
         <v>1.0</v>
       </c>
       <c r="H2" s="1">
-        <v>73600.0</v>
+        <v>36800.0</v>
       </c>
       <c r="I2" s="1">
-        <v>387400.0</v>
+        <v>184700.0</v>
       </c>
       <c r="J2" s="1">
-        <v>526.35869565217</v>
+        <v>501.90217391304</v>
       </c>
       <c r="K2">
         <v>0.0</v>
       </c>
       <c r="L2">
         <v>0.0</v>
       </c>
       <c r="M2" s="1">
-        <v>461000.0</v>
+        <v>221500.0</v>
       </c>
       <c r="N2" s="1">
-        <v>461000.0</v>
+        <v>221500.0</v>
       </c>
       <c r="O2" s="1">
-        <v>0.28</v>
+        <v>0.14</v>
       </c>
       <c r="P2">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:16">
       <c r="A3" t="s">
         <v>32</v>
       </c>
       <c r="B3" t="s">
         <v>33</v>
       </c>
       <c r="C3" s="1">
         <v>34000.0</v>
       </c>
       <c r="D3" s="1">
         <v>105.28</v>
       </c>
       <c r="E3" s="1">
         <v>103.86</v>
       </c>
       <c r="F3" t="s">
         <v>8</v>
       </c>
       <c r="G3">
         <v>1.0</v>
       </c>
       <c r="H3" s="1">
         <v>3531240.0</v>
       </c>
       <c r="I3" s="1">
         <v>48280.0</v>
       </c>
       <c r="J3" s="1">
         <v>1.367225110726</v>
       </c>
       <c r="K3">
         <v>0.0</v>
       </c>
       <c r="L3">
         <v>0.0</v>
       </c>
       <c r="M3" s="1">
         <v>3579520.0</v>
       </c>
       <c r="N3" s="1">
         <v>3579520.0</v>
       </c>
       <c r="O3" s="1">
-        <v>2.15</v>
+        <v>2.28</v>
       </c>
       <c r="P3">
         <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:16">
       <c r="A4" t="s">
         <v>34</v>
       </c>
       <c r="B4" t="s">
         <v>35</v>
       </c>
       <c r="C4" s="1">
         <v>250000.0</v>
       </c>
       <c r="D4" s="1">
-        <v>2.985</v>
+        <v>2.98</v>
       </c>
       <c r="E4" s="1">
         <v>8.04318604</v>
       </c>
       <c r="F4" t="s">
         <v>8</v>
       </c>
       <c r="G4">
         <v>1.0</v>
       </c>
       <c r="H4" s="1">
         <v>2010796.51</v>
       </c>
       <c r="I4" s="1">
-        <v>-1264546.51</v>
+        <v>-1265796.51</v>
       </c>
       <c r="J4" s="1">
-        <v>-62.887840898431</v>
+        <v>-62.950005319036</v>
       </c>
       <c r="K4">
         <v>0.0</v>
       </c>
       <c r="L4">
         <v>0.0</v>
       </c>
       <c r="M4" s="1">
-        <v>746250.0</v>
+        <v>745000.0</v>
       </c>
       <c r="N4" s="1">
-        <v>746250.0</v>
+        <v>745000.0</v>
       </c>
       <c r="O4" s="1">
-        <v>0.45</v>
+        <v>0.47</v>
       </c>
       <c r="P4">
         <v>1</v>
       </c>
     </row>
     <row r="5" spans="1:16">
       <c r="A5" t="s">
         <v>36</v>
       </c>
       <c r="B5" t="s">
         <v>37</v>
       </c>
       <c r="C5" s="1">
         <v>52000.0</v>
       </c>
       <c r="D5" s="1">
-        <v>189.74</v>
+        <v>172.04</v>
       </c>
       <c r="E5" s="1">
         <v>125.5742582692</v>
       </c>
       <c r="F5" t="s">
         <v>8</v>
       </c>
       <c r="G5">
         <v>1.0</v>
       </c>
       <c r="H5" s="1">
         <v>6529861.43</v>
       </c>
       <c r="I5" s="1">
-        <v>3336618.57</v>
+        <v>2416218.57</v>
       </c>
       <c r="J5" s="1">
-        <v>51.097846497487</v>
+        <v>37.002600987813</v>
       </c>
       <c r="K5">
         <v>0.0</v>
       </c>
       <c r="L5">
         <v>0.0</v>
       </c>
       <c r="M5" s="1">
-        <v>9866480.0</v>
+        <v>8946080.0</v>
       </c>
       <c r="N5" s="1">
-        <v>9866480.0</v>
+        <v>8946080.0</v>
       </c>
       <c r="O5" s="1">
-        <v>5.92</v>
+        <v>5.7</v>
       </c>
       <c r="P5">
         <v>1</v>
       </c>
     </row>
     <row r="6" spans="1:16">
       <c r="A6" t="s">
         <v>38</v>
       </c>
       <c r="B6" t="s">
         <v>39</v>
       </c>
       <c r="C6" s="1">
         <v>70000.0</v>
       </c>
       <c r="D6" s="1">
-        <v>43.62</v>
+        <v>34.64</v>
       </c>
       <c r="E6" s="1">
         <v>36.9984684286</v>
       </c>
       <c r="F6" t="s">
         <v>8</v>
       </c>
       <c r="G6">
         <v>1.0</v>
       </c>
       <c r="H6" s="1">
         <v>2589892.79</v>
       </c>
       <c r="I6" s="1">
-        <v>463507.21</v>
+        <v>-165092.79</v>
       </c>
       <c r="J6" s="1">
-        <v>17.896772089937</v>
+        <v>-6.3745028611783</v>
       </c>
       <c r="K6">
         <v>0.0</v>
       </c>
       <c r="L6">
         <v>0.0</v>
       </c>
       <c r="M6" s="1">
-        <v>3053400.0</v>
+        <v>2424800.0</v>
       </c>
       <c r="N6" s="1">
-        <v>3053400.0</v>
+        <v>2424800.0</v>
       </c>
       <c r="O6" s="1">
-        <v>1.83</v>
+        <v>1.55</v>
       </c>
       <c r="P6">
         <v>1</v>
       </c>
     </row>
     <row r="7" spans="1:16">
       <c r="A7" t="s">
         <v>40</v>
       </c>
       <c r="B7" t="s">
         <v>41</v>
       </c>
       <c r="C7" s="1">
         <v>86000.0</v>
       </c>
       <c r="D7" s="1">
-        <v>39.8</v>
+        <v>38.14</v>
       </c>
       <c r="E7" s="1">
         <v>26.3515298837</v>
       </c>
       <c r="F7" t="s">
         <v>8</v>
       </c>
       <c r="G7">
         <v>1.0</v>
       </c>
       <c r="H7" s="1">
         <v>2266231.57</v>
       </c>
       <c r="I7" s="1">
-        <v>1156568.43</v>
+        <v>1013808.43</v>
       </c>
       <c r="J7" s="1">
-        <v>51.034874163367</v>
+        <v>44.735429663086</v>
       </c>
       <c r="K7">
         <v>0.0</v>
       </c>
       <c r="L7">
         <v>0.0</v>
       </c>
       <c r="M7" s="1">
-        <v>3422800.0</v>
+        <v>3280040.0</v>
       </c>
       <c r="N7" s="1">
-        <v>3422800.0</v>
+        <v>3280040.0</v>
       </c>
       <c r="O7" s="1">
-        <v>2.06</v>
+        <v>2.09</v>
       </c>
       <c r="P7">
         <v>1</v>
       </c>
     </row>
     <row r="8" spans="1:16">
       <c r="A8" t="s">
         <v>42</v>
       </c>
       <c r="B8" t="s">
         <v>43</v>
       </c>
       <c r="C8" s="1">
         <v>220000.0</v>
       </c>
       <c r="D8" s="1">
-        <v>11.0</v>
+        <v>9.805</v>
       </c>
       <c r="E8" s="1">
         <v>8.6304381364</v>
       </c>
       <c r="F8" t="s">
         <v>8</v>
       </c>
       <c r="G8">
         <v>1.0</v>
       </c>
       <c r="H8" s="1">
         <v>1898696.39</v>
       </c>
       <c r="I8" s="1">
-        <v>521303.61</v>
+        <v>258403.61</v>
       </c>
       <c r="J8" s="1">
-        <v>27.455869866588</v>
+        <v>13.609527640172</v>
       </c>
       <c r="K8">
         <v>0.0</v>
       </c>
       <c r="L8">
         <v>0.0</v>
       </c>
       <c r="M8" s="1">
-        <v>2420000.0</v>
+        <v>2157100.0</v>
       </c>
       <c r="N8" s="1">
-        <v>2420000.0</v>
+        <v>2157100.0</v>
       </c>
       <c r="O8" s="1">
-        <v>1.45</v>
+        <v>1.37</v>
       </c>
       <c r="P8">
         <v>1</v>
       </c>
     </row>
     <row r="9" spans="1:16">
       <c r="A9" t="s">
         <v>44</v>
       </c>
       <c r="B9" t="s">
         <v>45</v>
       </c>
       <c r="C9" s="1">
         <v>15000.0</v>
       </c>
       <c r="D9" s="1">
-        <v>95.25</v>
+        <v>94.35</v>
       </c>
       <c r="E9" s="1">
         <v>106.9485626667</v>
       </c>
       <c r="F9" t="s">
         <v>8</v>
       </c>
       <c r="G9">
         <v>1.0</v>
       </c>
       <c r="H9" s="1">
         <v>1604228.44</v>
       </c>
       <c r="I9" s="1">
-        <v>-175478.44</v>
+        <v>-188978.44</v>
       </c>
       <c r="J9" s="1">
-        <v>-10.938494520145</v>
+        <v>-11.780020556175</v>
       </c>
       <c r="K9">
         <v>0.0</v>
       </c>
       <c r="L9">
         <v>0.0</v>
       </c>
       <c r="M9" s="1">
-        <v>1428750.0</v>
+        <v>1415250.0</v>
       </c>
       <c r="N9" s="1">
-        <v>1428750.0</v>
+        <v>1415250.0</v>
       </c>
       <c r="O9" s="1">
-        <v>0.86</v>
+        <v>0.9</v>
       </c>
       <c r="P9">
         <v>1</v>
       </c>
     </row>
     <row r="10" spans="1:16">
       <c r="A10" t="s">
         <v>46</v>
       </c>
       <c r="B10" t="s">
         <v>47</v>
       </c>
       <c r="C10" s="1">
         <v>105000.0</v>
       </c>
       <c r="D10" s="1">
-        <v>94.73</v>
+        <v>85.8</v>
       </c>
       <c r="E10" s="1">
         <v>66.2457164762</v>
       </c>
       <c r="F10" t="s">
         <v>8</v>
       </c>
       <c r="G10">
         <v>1.0</v>
       </c>
       <c r="H10" s="1">
         <v>6955800.23</v>
       </c>
       <c r="I10" s="1">
-        <v>2990849.77</v>
+        <v>2053199.77</v>
       </c>
       <c r="J10" s="1">
-        <v>42.997925056856</v>
+        <v>29.517808190417</v>
       </c>
       <c r="K10">
         <v>0.0</v>
       </c>
       <c r="L10">
         <v>0.0</v>
       </c>
       <c r="M10" s="1">
-        <v>9946650.0</v>
+        <v>9009000.0</v>
       </c>
       <c r="N10" s="1">
-        <v>9946650.0</v>
+        <v>9009000.0</v>
       </c>
       <c r="O10" s="1">
-        <v>5.97</v>
+        <v>5.74</v>
       </c>
       <c r="P10">
         <v>1</v>
       </c>
     </row>
     <row r="11" spans="1:16">
       <c r="A11" t="s">
         <v>48</v>
       </c>
       <c r="B11" t="s">
         <v>49</v>
       </c>
       <c r="C11" s="1">
         <v>20000.0</v>
       </c>
       <c r="D11" s="1">
-        <v>27.66</v>
+        <v>28.24</v>
       </c>
       <c r="E11" s="1">
         <v>27.1190935</v>
       </c>
       <c r="F11" t="s">
         <v>8</v>
       </c>
       <c r="G11">
         <v>1.0</v>
       </c>
       <c r="H11" s="1">
         <v>542381.87</v>
       </c>
       <c r="I11" s="1">
-        <v>10818.13</v>
+        <v>22418.13</v>
       </c>
       <c r="J11" s="1">
-        <v>1.9945596632867</v>
+        <v>4.1332742187714</v>
       </c>
       <c r="K11">
         <v>0.0</v>
       </c>
       <c r="L11">
         <v>0.0</v>
       </c>
       <c r="M11" s="1">
-        <v>553200.0</v>
+        <v>564800.0</v>
       </c>
       <c r="N11" s="1">
-        <v>553200.0</v>
+        <v>564800.0</v>
       </c>
       <c r="O11" s="1">
-        <v>0.33</v>
+        <v>0.36</v>
       </c>
       <c r="P11">
         <v>1</v>
       </c>
     </row>
     <row r="12" spans="1:16">
       <c r="A12" t="s">
         <v>50</v>
       </c>
       <c r="B12" t="s">
         <v>51</v>
       </c>
       <c r="C12" s="1">
         <v>40000.0</v>
       </c>
       <c r="D12" s="1">
-        <v>90.24</v>
+        <v>72.22</v>
       </c>
       <c r="E12" s="1">
         <v>45.10074</v>
       </c>
       <c r="F12" t="s">
         <v>8</v>
       </c>
       <c r="G12">
         <v>1.0</v>
       </c>
       <c r="H12" s="1">
         <v>1804029.6</v>
       </c>
       <c r="I12" s="1">
-        <v>1805570.4</v>
+        <v>1084770.4</v>
       </c>
       <c r="J12" s="1">
-        <v>100.08540879817</v>
+        <v>60.130410277082</v>
       </c>
       <c r="K12">
         <v>0.0</v>
       </c>
       <c r="L12">
         <v>0.0</v>
       </c>
       <c r="M12" s="1">
-        <v>3609600.0</v>
+        <v>2888800.0</v>
       </c>
       <c r="N12" s="1">
-        <v>3609600.0</v>
+        <v>2888800.0</v>
       </c>
       <c r="O12" s="1">
-        <v>2.17</v>
+        <v>1.84</v>
       </c>
       <c r="P12">
         <v>1</v>
       </c>
     </row>
     <row r="13" spans="1:16">
       <c r="A13" t="s">
         <v>52</v>
       </c>
       <c r="B13" t="s">
         <v>53</v>
       </c>
       <c r="C13" s="1">
         <v>100000.0</v>
       </c>
       <c r="D13" s="1">
-        <v>18.565</v>
+        <v>16.51</v>
       </c>
       <c r="E13" s="1">
         <v>17.29565</v>
       </c>
       <c r="F13" t="s">
         <v>8</v>
       </c>
       <c r="G13">
         <v>1.0</v>
       </c>
       <c r="H13" s="1">
         <v>1729565.0</v>
       </c>
       <c r="I13" s="1">
-        <v>126935.0</v>
+        <v>-78565.0</v>
       </c>
       <c r="J13" s="1">
-        <v>7.3391286248276</v>
+        <v>-4.5424716619497</v>
       </c>
       <c r="K13">
         <v>0.0</v>
       </c>
       <c r="L13">
         <v>0.0</v>
       </c>
       <c r="M13" s="1">
-        <v>1856500.0</v>
+        <v>1651000.0</v>
       </c>
       <c r="N13" s="1">
-        <v>1856500.0</v>
+        <v>1651000.0</v>
       </c>
       <c r="O13" s="1">
-        <v>1.11</v>
+        <v>1.05</v>
       </c>
       <c r="P13">
         <v>1</v>
       </c>
     </row>
     <row r="14" spans="1:16">
       <c r="A14" t="s">
         <v>54</v>
       </c>
       <c r="B14" t="s">
         <v>55</v>
       </c>
       <c r="C14" s="1">
         <v>30000.0</v>
       </c>
       <c r="D14" s="1">
-        <v>73.6</v>
+        <v>70.24</v>
       </c>
       <c r="E14" s="1">
         <v>62.232573</v>
       </c>
       <c r="F14" t="s">
         <v>8</v>
       </c>
       <c r="G14">
         <v>1.0</v>
       </c>
       <c r="H14" s="1">
         <v>1866977.19</v>
       </c>
       <c r="I14" s="1">
-        <v>341022.81</v>
+        <v>240222.81</v>
       </c>
       <c r="J14" s="1">
-        <v>18.266040518685</v>
+        <v>12.866938668919</v>
       </c>
       <c r="K14">
         <v>0.0</v>
       </c>
       <c r="L14">
         <v>0.0</v>
       </c>
       <c r="M14" s="1">
-        <v>2208000.0</v>
+        <v>2107200.0</v>
       </c>
       <c r="N14" s="1">
-        <v>2208000.0</v>
+        <v>2107200.0</v>
       </c>
       <c r="O14" s="1">
-        <v>1.33</v>
+        <v>1.34</v>
       </c>
       <c r="P14">
         <v>1</v>
       </c>
     </row>
     <row r="15" spans="1:16">
       <c r="A15" t="s">
         <v>56</v>
       </c>
       <c r="B15" t="s">
         <v>57</v>
       </c>
       <c r="C15" s="1">
         <v>92500.0</v>
       </c>
       <c r="D15" s="1">
         <v>20.0</v>
       </c>
       <c r="E15" s="1">
         <v>20.0</v>
       </c>
       <c r="F15" t="s">
         <v>8</v>
       </c>
       <c r="G15">
         <v>1.0</v>
       </c>
       <c r="H15" s="1">
         <v>1850000.0</v>
       </c>
       <c r="I15" s="1">
         <v>0.0</v>
       </c>
       <c r="J15" s="1">
         <v>0.0</v>
       </c>
       <c r="K15">
         <v>0.0</v>
       </c>
       <c r="L15">
         <v>0.0</v>
       </c>
       <c r="M15" s="1">
         <v>1850000.0</v>
       </c>
       <c r="N15" s="1">
         <v>1850000.0</v>
       </c>
       <c r="O15" s="1">
-        <v>1.11</v>
+        <v>1.18</v>
       </c>
       <c r="P15">
         <v>1</v>
       </c>
     </row>
     <row r="16" spans="1:16">
       <c r="A16" t="s">
         <v>58</v>
       </c>
       <c r="B16" t="s">
         <v>59</v>
       </c>
       <c r="C16" s="1">
         <v>199839.0</v>
       </c>
       <c r="D16" s="1">
-        <v>26.3</v>
+        <v>27.36</v>
       </c>
       <c r="E16" s="1">
         <v>13.5681583675</v>
       </c>
       <c r="F16" t="s">
         <v>8</v>
       </c>
       <c r="G16">
         <v>1.0</v>
       </c>
       <c r="H16" s="1">
         <v>2711447.2</v>
       </c>
       <c r="I16" s="1">
-        <v>2544318.5</v>
+        <v>2756147.84</v>
       </c>
       <c r="J16" s="1">
-        <v>93.836180914753</v>
+        <v>101.64858972729</v>
       </c>
       <c r="K16">
         <v>0.0</v>
       </c>
       <c r="L16">
         <v>0.0</v>
       </c>
       <c r="M16" s="1">
-        <v>5255765.7</v>
+        <v>5467595.04</v>
       </c>
       <c r="N16" s="1">
-        <v>5255765.7</v>
+        <v>5467595.04</v>
       </c>
       <c r="O16" s="1">
-        <v>3.16</v>
+        <v>3.48</v>
       </c>
       <c r="P16">
         <v>1</v>
       </c>
     </row>
     <row r="17" spans="1:16">
       <c r="A17" t="s">
         <v>60</v>
       </c>
       <c r="B17" t="s">
         <v>61</v>
       </c>
       <c r="C17" s="1">
         <v>12000.0</v>
       </c>
       <c r="D17" s="1">
-        <v>238.2</v>
+        <v>210.8</v>
       </c>
       <c r="E17" s="1">
         <v>191.0573533333</v>
       </c>
       <c r="F17" t="s">
         <v>8</v>
       </c>
       <c r="G17">
         <v>1.0</v>
       </c>
       <c r="H17" s="1">
         <v>2292688.24</v>
       </c>
       <c r="I17" s="1">
-        <v>565711.76</v>
+        <v>236911.76</v>
       </c>
       <c r="J17" s="1">
-        <v>24.674604690257</v>
+        <v>10.333361329581</v>
       </c>
       <c r="K17">
         <v>0.0</v>
       </c>
       <c r="L17">
         <v>0.0</v>
       </c>
       <c r="M17" s="1">
-        <v>2858400.0</v>
+        <v>2529600.0</v>
       </c>
       <c r="N17" s="1">
-        <v>2858400.0</v>
+        <v>2529600.0</v>
       </c>
       <c r="O17" s="1">
-        <v>1.72</v>
+        <v>1.61</v>
       </c>
       <c r="P17">
         <v>1</v>
       </c>
     </row>
     <row r="18" spans="1:16">
       <c r="A18" t="s">
         <v>62</v>
       </c>
       <c r="B18" t="s">
         <v>63</v>
       </c>
       <c r="C18" s="1">
         <v>10000.0</v>
       </c>
       <c r="D18" s="1">
-        <v>61.5</v>
+        <v>67.9</v>
       </c>
       <c r="E18" s="1">
         <v>20.0</v>
       </c>
       <c r="F18" t="s">
         <v>8</v>
       </c>
       <c r="G18">
         <v>1.0</v>
       </c>
       <c r="H18" s="1">
         <v>200000.0</v>
       </c>
       <c r="I18" s="1">
-        <v>415000.0</v>
+        <v>479000.0</v>
       </c>
       <c r="J18" s="1">
-        <v>207.5</v>
+        <v>239.5</v>
       </c>
       <c r="K18">
         <v>0.0</v>
       </c>
       <c r="L18">
         <v>0.0</v>
       </c>
       <c r="M18" s="1">
-        <v>615000.0</v>
+        <v>679000.0</v>
       </c>
       <c r="N18" s="1">
-        <v>615000.0</v>
+        <v>679000.0</v>
       </c>
       <c r="O18" s="1">
-        <v>0.37</v>
+        <v>0.43</v>
       </c>
       <c r="P18">
         <v>1</v>
       </c>
     </row>
     <row r="19" spans="1:16">
       <c r="A19" t="s">
         <v>64</v>
       </c>
       <c r="B19" t="s">
         <v>65</v>
       </c>
       <c r="C19" s="1">
         <v>23485.0</v>
       </c>
       <c r="D19" s="1">
         <v>150.0</v>
       </c>
       <c r="E19" s="1">
         <v>149.0</v>
       </c>
       <c r="F19" t="s">
         <v>8</v>
       </c>
       <c r="G19">
         <v>1.0</v>
       </c>
       <c r="H19" s="1">
         <v>3499265.0</v>
       </c>
       <c r="I19" s="1">
         <v>23485.0</v>
       </c>
       <c r="J19" s="1">
         <v>0.67114093959732</v>
       </c>
       <c r="K19">
         <v>0.0</v>
       </c>
       <c r="L19">
         <v>0.0</v>
       </c>
       <c r="M19" s="1">
         <v>3522750.0</v>
       </c>
       <c r="N19" s="1">
         <v>3522750.0</v>
       </c>
       <c r="O19" s="1">
-        <v>2.12</v>
+        <v>2.25</v>
       </c>
       <c r="P19">
         <v>1</v>
       </c>
     </row>
     <row r="20" spans="1:16">
       <c r="A20" t="s">
         <v>66</v>
       </c>
       <c r="B20" t="s">
         <v>67</v>
       </c>
       <c r="C20" s="1">
         <v>10000.0</v>
       </c>
       <c r="D20" s="1">
         <v>106.0</v>
       </c>
       <c r="E20" s="1">
         <v>104.0</v>
       </c>
       <c r="F20" t="s">
         <v>8</v>
       </c>
       <c r="G20">
         <v>1.0</v>
       </c>
       <c r="H20" s="1">
         <v>1040000.0</v>
       </c>
       <c r="I20" s="1">
         <v>20000.0</v>
       </c>
       <c r="J20" s="1">
         <v>1.9230769230769</v>
       </c>
       <c r="K20">
         <v>0.0</v>
       </c>
       <c r="L20">
         <v>0.0</v>
       </c>
       <c r="M20" s="1">
         <v>1060000.0</v>
       </c>
       <c r="N20" s="1">
         <v>1060000.0</v>
       </c>
       <c r="O20" s="1">
-        <v>0.64</v>
+        <v>0.68</v>
       </c>
       <c r="P20">
         <v>1</v>
       </c>
     </row>
     <row r="21" spans="1:16">
       <c r="A21" t="s">
         <v>68</v>
       </c>
       <c r="B21" t="s">
         <v>69</v>
       </c>
       <c r="C21" s="1">
         <v>278255.0</v>
       </c>
       <c r="D21" s="1">
-        <v>0.05</v>
+        <v>0.0506</v>
       </c>
       <c r="E21" s="1">
         <v>5.4441911915</v>
       </c>
       <c r="F21" t="s">
         <v>8</v>
       </c>
       <c r="G21">
         <v>1.0</v>
       </c>
       <c r="H21" s="1">
         <v>1514873.42</v>
       </c>
       <c r="I21" s="1">
-        <v>-1500960.67</v>
+        <v>-1500793.72</v>
       </c>
       <c r="J21" s="1">
-        <v>-99.081589932445</v>
+        <v>-99.07056920967</v>
       </c>
       <c r="K21">
         <v>0.0</v>
       </c>
       <c r="L21">
         <v>0.0</v>
       </c>
       <c r="M21" s="1">
-        <v>13912.75</v>
+        <v>14079.7</v>
       </c>
       <c r="N21" s="1">
-        <v>13912.75</v>
+        <v>14079.7</v>
       </c>
       <c r="O21" s="1">
         <v>0.01</v>
       </c>
       <c r="P21">
         <v>1</v>
       </c>
     </row>
     <row r="22" spans="1:16">
       <c r="A22" t="s">
         <v>70</v>
       </c>
       <c r="B22" t="s">
         <v>71</v>
       </c>
       <c r="C22" s="1">
         <v>2600.0</v>
       </c>
       <c r="D22" s="1">
-        <v>2112.0</v>
+        <v>1901.0</v>
       </c>
       <c r="E22" s="1">
         <v>1953.9569307692</v>
       </c>
       <c r="F22" t="s">
         <v>8</v>
       </c>
       <c r="G22">
         <v>1.0</v>
       </c>
       <c r="H22" s="1">
         <v>5080288.02</v>
       </c>
       <c r="I22" s="1">
-        <v>410911.98</v>
+        <v>-137688.02</v>
       </c>
       <c r="J22" s="1">
-        <v>8.0883599194047</v>
+        <v>-2.7102404323919</v>
       </c>
       <c r="K22">
         <v>0.0</v>
       </c>
       <c r="L22">
         <v>0.0</v>
       </c>
       <c r="M22" s="1">
-        <v>5491200.0</v>
+        <v>4942600.0</v>
       </c>
       <c r="N22" s="1">
-        <v>5491200.0</v>
+        <v>4942600.0</v>
       </c>
       <c r="O22" s="1">
-        <v>3.3</v>
+        <v>3.15</v>
       </c>
       <c r="P22">
         <v>1</v>
       </c>
     </row>
     <row r="23" spans="1:16">
       <c r="A23" t="s">
         <v>72</v>
       </c>
       <c r="B23" t="s">
         <v>73</v>
       </c>
       <c r="C23" s="1">
         <v>85000.0</v>
       </c>
       <c r="D23" s="1">
-        <v>23.64</v>
+        <v>22.18</v>
       </c>
       <c r="E23" s="1">
         <v>27.3893784706</v>
       </c>
       <c r="F23" t="s">
         <v>8</v>
       </c>
       <c r="G23">
         <v>1.0</v>
       </c>
       <c r="H23" s="1">
         <v>2328097.17</v>
       </c>
       <c r="I23" s="1">
-        <v>-318697.17</v>
+        <v>-442797.17</v>
       </c>
       <c r="J23" s="1">
-        <v>-13.689169597676</v>
+        <v>-19.019703116601</v>
       </c>
       <c r="K23">
         <v>0.0</v>
       </c>
       <c r="L23">
         <v>0.0</v>
       </c>
       <c r="M23" s="1">
-        <v>2009400.0</v>
+        <v>1885300.0</v>
       </c>
       <c r="N23" s="1">
-        <v>2009400.0</v>
+        <v>1885300.0</v>
       </c>
       <c r="O23" s="1">
-        <v>1.21</v>
+        <v>1.2</v>
       </c>
       <c r="P23">
         <v>1</v>
       </c>
     </row>
     <row r="24" spans="1:16">
       <c r="A24" t="s">
         <v>74</v>
       </c>
       <c r="B24" t="s">
         <v>75</v>
       </c>
       <c r="C24" s="1">
         <v>4000.0</v>
       </c>
       <c r="D24" s="1">
-        <v>157.7</v>
+        <v>153.3</v>
       </c>
       <c r="E24" s="1">
         <v>107.7144625</v>
       </c>
       <c r="F24" t="s">
         <v>8</v>
       </c>
       <c r="G24">
         <v>1.0</v>
       </c>
       <c r="H24" s="1">
         <v>430857.85</v>
       </c>
       <c r="I24" s="1">
-        <v>199942.15</v>
+        <v>182342.15</v>
       </c>
       <c r="J24" s="1">
-        <v>46.405595256069</v>
+        <v>42.32072132375</v>
       </c>
       <c r="K24">
         <v>0.0</v>
       </c>
       <c r="L24">
         <v>0.0</v>
       </c>
       <c r="M24" s="1">
-        <v>630800.0</v>
+        <v>613200.0</v>
       </c>
       <c r="N24" s="1">
-        <v>630800.0</v>
+        <v>613200.0</v>
       </c>
       <c r="O24" s="1">
-        <v>0.38</v>
+        <v>0.39</v>
       </c>
       <c r="P24">
         <v>1</v>
       </c>
     </row>
     <row r="25" spans="1:16">
       <c r="A25" t="s">
         <v>76</v>
       </c>
       <c r="B25" t="s">
         <v>77</v>
       </c>
       <c r="C25" s="1">
         <v>40000.0</v>
       </c>
       <c r="D25" s="1">
-        <v>16.96</v>
+        <v>18.96</v>
       </c>
       <c r="E25" s="1">
         <v>18.216797</v>
       </c>
       <c r="F25" t="s">
         <v>8</v>
       </c>
       <c r="G25">
         <v>1.0</v>
       </c>
       <c r="H25" s="1">
         <v>728671.88</v>
       </c>
       <c r="I25" s="1">
-        <v>-50271.88</v>
+        <v>29728.12</v>
       </c>
       <c r="J25" s="1">
-        <v>-6.8991107492717</v>
+        <v>4.0797677001067</v>
       </c>
       <c r="K25">
         <v>0.0</v>
       </c>
       <c r="L25">
         <v>0.0</v>
       </c>
       <c r="M25" s="1">
-        <v>678400.0</v>
+        <v>758400.0</v>
       </c>
       <c r="N25" s="1">
-        <v>678400.0</v>
+        <v>758400.0</v>
       </c>
       <c r="O25" s="1">
-        <v>0.41</v>
+        <v>0.48</v>
       </c>
       <c r="P25">
         <v>1</v>
       </c>
     </row>
     <row r="26" spans="1:16">
       <c r="A26" t="s">
         <v>78</v>
       </c>
       <c r="B26" t="s">
         <v>79</v>
       </c>
       <c r="C26" s="1">
         <v>55000.0</v>
       </c>
       <c r="D26" s="1">
-        <v>32.5</v>
+        <v>29.75</v>
       </c>
       <c r="E26" s="1">
         <v>32.0843294545</v>
       </c>
       <c r="F26" t="s">
         <v>8</v>
       </c>
       <c r="G26">
         <v>1.0</v>
       </c>
       <c r="H26" s="1">
         <v>1764638.12</v>
       </c>
       <c r="I26" s="1">
-        <v>22861.88</v>
+        <v>-128388.12</v>
       </c>
       <c r="J26" s="1">
-        <v>1.2955562809671</v>
+        <v>-7.2756061735763</v>
       </c>
       <c r="K26">
         <v>0.0</v>
       </c>
       <c r="L26">
         <v>0.0</v>
       </c>
       <c r="M26" s="1">
-        <v>1787500.0</v>
+        <v>1636250.0</v>
       </c>
       <c r="N26" s="1">
-        <v>1787500.0</v>
+        <v>1636250.0</v>
       </c>
       <c r="O26" s="1">
-        <v>1.07</v>
+        <v>1.04</v>
       </c>
       <c r="P26">
         <v>1</v>
       </c>
     </row>
     <row r="27" spans="1:16">
       <c r="A27" t="s">
         <v>80</v>
       </c>
       <c r="B27" t="s">
         <v>81</v>
       </c>
       <c r="C27" s="1">
         <v>25000.0</v>
       </c>
       <c r="D27" s="1">
-        <v>175.56</v>
+        <v>170.82</v>
       </c>
       <c r="E27" s="1">
         <v>105.7503412</v>
       </c>
       <c r="F27" t="s">
         <v>8</v>
       </c>
       <c r="G27">
         <v>1.0</v>
       </c>
       <c r="H27" s="1">
         <v>2643758.53</v>
       </c>
       <c r="I27" s="1">
-        <v>1745241.47</v>
+        <v>1626741.47</v>
       </c>
       <c r="J27" s="1">
-        <v>66.013648757854</v>
+        <v>61.531393716203</v>
       </c>
       <c r="K27">
         <v>0.0</v>
       </c>
       <c r="L27">
         <v>0.0</v>
       </c>
       <c r="M27" s="1">
-        <v>4389000.0</v>
+        <v>4270500.0</v>
       </c>
       <c r="N27" s="1">
-        <v>4389000.0</v>
+        <v>4270500.0</v>
       </c>
       <c r="O27" s="1">
-        <v>2.64</v>
+        <v>2.72</v>
       </c>
       <c r="P27">
         <v>1</v>
       </c>
     </row>
     <row r="28" spans="1:16">
       <c r="A28" t="s">
         <v>82</v>
       </c>
       <c r="B28" t="s">
         <v>83</v>
       </c>
       <c r="C28" s="1">
         <v>137750.0</v>
       </c>
       <c r="D28" s="1">
-        <v>2.56</v>
+        <v>2.43</v>
       </c>
       <c r="E28" s="1">
         <v>8.75</v>
       </c>
       <c r="F28" t="s">
         <v>8</v>
       </c>
       <c r="G28">
         <v>1.0</v>
       </c>
       <c r="H28" s="1">
         <v>1205312.5</v>
       </c>
       <c r="I28" s="1">
-        <v>-852672.5</v>
+        <v>-870580.0</v>
       </c>
       <c r="J28" s="1">
-        <v>-70.742857142857</v>
+        <v>-72.228571428571</v>
       </c>
       <c r="K28">
         <v>0.0</v>
       </c>
       <c r="L28">
         <v>0.0</v>
       </c>
       <c r="M28" s="1">
-        <v>352640.0</v>
+        <v>334732.5</v>
       </c>
       <c r="N28" s="1">
-        <v>352640.0</v>
+        <v>334732.5</v>
       </c>
       <c r="O28" s="1">
         <v>0.21</v>
       </c>
       <c r="P28">
         <v>1</v>
       </c>
     </row>
     <row r="29" spans="1:16">
       <c r="A29" t="s">
         <v>84</v>
       </c>
       <c r="B29" t="s">
         <v>85</v>
       </c>
       <c r="C29" s="1">
         <v>38726.0</v>
       </c>
       <c r="D29" s="1">
-        <v>5.77</v>
+        <v>5.92</v>
       </c>
       <c r="E29" s="1">
         <v>10.35</v>
       </c>
       <c r="F29" t="s">
         <v>8</v>
       </c>
       <c r="G29">
         <v>1.0</v>
       </c>
       <c r="H29" s="1">
         <v>400814.1</v>
       </c>
       <c r="I29" s="1">
-        <v>-177365.08</v>
+        <v>-171556.18</v>
       </c>
       <c r="J29" s="1">
-        <v>-44.251207729469</v>
+        <v>-42.80193236715</v>
       </c>
       <c r="K29">
         <v>0.0</v>
       </c>
       <c r="L29">
         <v>0.0</v>
       </c>
       <c r="M29" s="1">
-        <v>223449.02</v>
+        <v>229257.92</v>
       </c>
       <c r="N29" s="1">
-        <v>223449.02</v>
+        <v>229257.92</v>
       </c>
       <c r="O29" s="1">
-        <v>0.13</v>
+        <v>0.15</v>
       </c>
       <c r="P29">
         <v>1</v>
       </c>
     </row>
     <row r="30" spans="1:16">
       <c r="A30" t="s">
         <v>86</v>
       </c>
       <c r="B30" t="s">
         <v>87</v>
       </c>
       <c r="C30" s="1">
         <v>13000.0</v>
       </c>
       <c r="D30" s="1">
-        <v>401.15</v>
+        <v>359.25</v>
       </c>
       <c r="E30" s="1">
         <v>382.6681676923</v>
       </c>
       <c r="F30" t="s">
         <v>8</v>
       </c>
       <c r="G30">
         <v>1.0</v>
       </c>
       <c r="H30" s="1">
         <v>4974686.18</v>
       </c>
       <c r="I30" s="1">
-        <v>240263.82</v>
+        <v>-304436.18</v>
       </c>
       <c r="J30" s="1">
-        <v>4.8297281739288</v>
+        <v>-6.1197062283836</v>
       </c>
       <c r="K30">
         <v>0.0</v>
       </c>
       <c r="L30">
         <v>0.0</v>
       </c>
       <c r="M30" s="1">
-        <v>5214950.0</v>
+        <v>4670250.0</v>
       </c>
       <c r="N30" s="1">
-        <v>5214950.0</v>
+        <v>4670250.0</v>
       </c>
       <c r="O30" s="1">
-        <v>3.13</v>
+        <v>2.98</v>
       </c>
       <c r="P30">
         <v>1</v>
       </c>
     </row>
     <row r="31" spans="1:16">
       <c r="A31" t="s">
         <v>88</v>
       </c>
       <c r="B31" t="s">
         <v>89</v>
       </c>
       <c r="C31" s="1">
-        <v>15500.0</v>
+        <v>17000.0</v>
       </c>
       <c r="D31" s="1">
-        <v>554.7</v>
+        <v>495.0</v>
       </c>
       <c r="E31" s="1">
-        <v>415.3330129032</v>
+        <v>428.6897088235</v>
       </c>
       <c r="F31" t="s">
         <v>8</v>
       </c>
       <c r="G31">
         <v>1.0</v>
       </c>
       <c r="H31" s="1">
-        <v>6437661.7</v>
+        <v>7287725.05</v>
       </c>
       <c r="I31" s="1">
-        <v>2160188.3</v>
+        <v>1127274.95</v>
       </c>
       <c r="J31" s="1">
-        <v>33.555480245257</v>
+        <v>15.468132267147</v>
       </c>
       <c r="K31">
         <v>0.0</v>
       </c>
       <c r="L31">
         <v>0.0</v>
       </c>
       <c r="M31" s="1">
-        <v>8597850.0</v>
+        <v>8415000.0</v>
       </c>
       <c r="N31" s="1">
-        <v>8597850.0</v>
+        <v>8415000.0</v>
       </c>
       <c r="O31" s="1">
-        <v>5.16</v>
+        <v>5.36</v>
       </c>
       <c r="P31">
         <v>1</v>
       </c>
     </row>
     <row r="32" spans="1:16">
       <c r="A32" t="s">
         <v>90</v>
       </c>
       <c r="B32" t="s">
         <v>91</v>
       </c>
       <c r="C32" s="1">
         <v>35000.0</v>
       </c>
       <c r="D32" s="1">
-        <v>11.6</v>
+        <v>11.42</v>
       </c>
       <c r="E32" s="1">
         <v>13.2913</v>
       </c>
       <c r="F32" t="s">
         <v>8</v>
       </c>
       <c r="G32">
         <v>1.0</v>
       </c>
       <c r="H32" s="1">
         <v>465195.5</v>
       </c>
       <c r="I32" s="1">
-        <v>-59195.5</v>
+        <v>-65495.5</v>
       </c>
       <c r="J32" s="1">
-        <v>-12.724865137345</v>
+        <v>-14.079134471421</v>
       </c>
       <c r="K32">
         <v>0.0</v>
       </c>
       <c r="L32">
         <v>0.0</v>
       </c>
       <c r="M32" s="1">
-        <v>406000.0</v>
+        <v>399700.0</v>
       </c>
       <c r="N32" s="1">
-        <v>406000.0</v>
+        <v>399700.0</v>
       </c>
       <c r="O32" s="1">
-        <v>0.24</v>
+        <v>0.25</v>
       </c>
       <c r="P32">
         <v>1</v>
       </c>
     </row>
     <row r="33" spans="1:16">
       <c r="A33" t="s">
         <v>92</v>
       </c>
       <c r="B33" t="s">
         <v>93</v>
       </c>
       <c r="C33" s="1">
         <v>35000.0</v>
       </c>
       <c r="D33" s="1">
-        <v>21.8</v>
+        <v>27.45</v>
       </c>
       <c r="E33" s="1">
         <v>5.07</v>
       </c>
       <c r="F33" t="s">
         <v>8</v>
       </c>
       <c r="G33">
         <v>1.0</v>
       </c>
       <c r="H33" s="1">
         <v>177450.0</v>
       </c>
       <c r="I33" s="1">
-        <v>585550.0</v>
+        <v>783300.0</v>
       </c>
       <c r="J33" s="1">
-        <v>329.98027613412</v>
+        <v>441.4201183432</v>
       </c>
       <c r="K33">
         <v>0.0</v>
       </c>
       <c r="L33">
         <v>0.0</v>
       </c>
       <c r="M33" s="1">
-        <v>763000.0</v>
+        <v>960750.0</v>
       </c>
       <c r="N33" s="1">
-        <v>763000.0</v>
+        <v>960750.0</v>
       </c>
       <c r="O33" s="1">
-        <v>0.46</v>
+        <v>0.61</v>
       </c>
       <c r="P33">
         <v>1</v>
       </c>
     </row>
     <row r="34" spans="1:16">
       <c r="A34" t="s">
         <v>94</v>
       </c>
       <c r="B34" t="s">
         <v>95</v>
       </c>
       <c r="C34" s="1">
-        <v>304.0</v>
+        <v>121.0</v>
       </c>
       <c r="D34" s="1">
-        <v>4777.07</v>
+        <v>4782.95</v>
       </c>
       <c r="E34" s="1">
-        <v>4773.5955263158</v>
+        <v>4778.102231405</v>
       </c>
       <c r="F34" t="s">
         <v>8</v>
       </c>
       <c r="G34">
         <v>1.0</v>
       </c>
       <c r="H34" s="1">
-        <v>1451173.04</v>
+        <v>578150.37</v>
       </c>
       <c r="I34" s="1">
-        <v>1056.24</v>
+        <v>586.58</v>
       </c>
       <c r="J34" s="1">
-        <v>0.072785255161576</v>
+        <v>0.10145803417889</v>
       </c>
       <c r="K34">
         <v>0.0</v>
       </c>
       <c r="L34">
         <v>0.0</v>
       </c>
       <c r="M34" s="1">
-        <v>1452229.28</v>
+        <v>578736.95</v>
       </c>
       <c r="N34" s="1">
-        <v>1452229.28</v>
+        <v>578736.95</v>
       </c>
       <c r="O34" s="1">
-        <v>0.87</v>
+        <v>0.37</v>
       </c>
       <c r="P34">
         <v>1</v>
       </c>
     </row>
     <row r="35" spans="1:16">
       <c r="A35" t="s">
         <v>96</v>
       </c>
       <c r="B35" t="s">
         <v>97</v>
       </c>
       <c r="C35" s="1">
         <v>200000.0</v>
       </c>
       <c r="D35" s="1">
-        <v>17.75</v>
+        <v>17.175</v>
       </c>
       <c r="E35" s="1">
         <v>13.2063545</v>
       </c>
       <c r="F35" t="s">
         <v>8</v>
       </c>
       <c r="G35">
         <v>1.0</v>
       </c>
       <c r="H35" s="1">
         <v>2641270.9</v>
       </c>
       <c r="I35" s="1">
-        <v>908729.1</v>
+        <v>793729.1</v>
       </c>
       <c r="J35" s="1">
-        <v>34.404994201844</v>
+        <v>30.051029600939</v>
       </c>
       <c r="K35">
         <v>0.0</v>
       </c>
       <c r="L35">
         <v>0.0</v>
       </c>
       <c r="M35" s="1">
-        <v>3550000.0</v>
+        <v>3435000.0</v>
       </c>
       <c r="N35" s="1">
-        <v>3550000.0</v>
+        <v>3435000.0</v>
       </c>
       <c r="O35" s="1">
-        <v>2.13</v>
+        <v>2.19</v>
       </c>
       <c r="P35">
         <v>1</v>
       </c>
     </row>
     <row r="36" spans="1:16">
       <c r="A36" t="s">
         <v>98</v>
       </c>
       <c r="B36" t="s">
         <v>99</v>
       </c>
       <c r="C36" s="1">
         <v>20000.0</v>
       </c>
       <c r="D36" s="1">
-        <v>11.62</v>
+        <v>10.54</v>
       </c>
       <c r="E36" s="1">
         <v>21.013614</v>
       </c>
       <c r="F36" t="s">
         <v>8</v>
       </c>
       <c r="G36">
         <v>1.0</v>
       </c>
       <c r="H36" s="1">
         <v>420272.28</v>
       </c>
       <c r="I36" s="1">
-        <v>-187872.28</v>
+        <v>-209472.28</v>
       </c>
       <c r="J36" s="1">
-        <v>-44.702515236075</v>
+        <v>-49.842040498127</v>
       </c>
       <c r="K36">
         <v>0.0</v>
       </c>
       <c r="L36">
         <v>0.0</v>
       </c>
       <c r="M36" s="1">
-        <v>232400.0</v>
+        <v>210800.0</v>
       </c>
       <c r="N36" s="1">
-        <v>232400.0</v>
+        <v>210800.0</v>
       </c>
       <c r="O36" s="1">
-        <v>0.14</v>
+        <v>0.13</v>
       </c>
       <c r="P36">
         <v>1</v>
       </c>
     </row>
     <row r="37" spans="1:16">
       <c r="A37" t="s">
         <v>100</v>
       </c>
       <c r="B37" t="s">
         <v>101</v>
       </c>
       <c r="C37" s="1">
         <v>60000.0</v>
       </c>
       <c r="D37" s="1">
-        <v>74.1</v>
+        <v>74.88</v>
       </c>
       <c r="E37" s="1">
         <v>63.1479731667</v>
       </c>
       <c r="F37" t="s">
         <v>8</v>
       </c>
       <c r="G37">
         <v>1.0</v>
       </c>
       <c r="H37" s="1">
         <v>3788878.39</v>
       </c>
       <c r="I37" s="1">
-        <v>657121.61</v>
+        <v>703921.61</v>
       </c>
       <c r="J37" s="1">
-        <v>17.343433659268</v>
+        <v>18.578627697787</v>
       </c>
       <c r="K37">
         <v>0.0</v>
       </c>
       <c r="L37">
         <v>0.0</v>
       </c>
       <c r="M37" s="1">
-        <v>4446000.0</v>
+        <v>4492800.0</v>
       </c>
       <c r="N37" s="1">
-        <v>4446000.0</v>
+        <v>4492800.0</v>
       </c>
       <c r="O37" s="1">
-        <v>2.67</v>
+        <v>2.86</v>
       </c>
       <c r="P37">
         <v>1</v>
       </c>
     </row>
     <row r="38" spans="1:16">
       <c r="A38" t="s">
         <v>102</v>
       </c>
       <c r="B38" t="s">
         <v>103</v>
       </c>
       <c r="C38" s="1">
         <v>45000.0</v>
       </c>
       <c r="D38" s="1">
-        <v>32.35</v>
+        <v>29.12</v>
       </c>
       <c r="E38" s="1">
         <v>41.2242637778</v>
       </c>
       <c r="F38" t="s">
         <v>8</v>
       </c>
       <c r="G38">
         <v>1.0</v>
       </c>
       <c r="H38" s="1">
         <v>1855091.87</v>
       </c>
       <c r="I38" s="1">
-        <v>-399341.87</v>
+        <v>-544691.87</v>
       </c>
       <c r="J38" s="1">
-        <v>-21.526797484159</v>
+        <v>-29.361988956374</v>
       </c>
       <c r="K38">
         <v>0.0</v>
       </c>
       <c r="L38">
         <v>0.0</v>
       </c>
       <c r="M38" s="1">
-        <v>1455750.0</v>
+        <v>1310400.0</v>
       </c>
       <c r="N38" s="1">
-        <v>1455750.0</v>
+        <v>1310400.0</v>
       </c>
       <c r="O38" s="1">
-        <v>0.87</v>
+        <v>0.84</v>
       </c>
       <c r="P38">
         <v>1</v>
       </c>
     </row>
     <row r="39" spans="1:16">
       <c r="A39" t="s">
         <v>104</v>
       </c>
       <c r="B39" t="s">
         <v>105</v>
       </c>
       <c r="C39" s="1">
         <v>30000.0</v>
       </c>
       <c r="D39" s="1">
-        <v>37.04</v>
+        <v>33.87</v>
       </c>
       <c r="E39" s="1">
         <v>26.496119</v>
       </c>
       <c r="F39" t="s">
         <v>8</v>
       </c>
       <c r="G39">
         <v>1.0</v>
       </c>
       <c r="H39" s="1">
         <v>794883.57</v>
       </c>
       <c r="I39" s="1">
-        <v>316316.43</v>
+        <v>221216.43</v>
       </c>
       <c r="J39" s="1">
-        <v>39.794058141119</v>
+        <v>27.830041826126</v>
       </c>
       <c r="K39">
         <v>0.0</v>
       </c>
       <c r="L39">
         <v>0.0</v>
       </c>
       <c r="M39" s="1">
-        <v>1111200.0</v>
+        <v>1016100.0</v>
       </c>
       <c r="N39" s="1">
-        <v>1111200.0</v>
+        <v>1016100.0</v>
       </c>
       <c r="O39" s="1">
-        <v>0.67</v>
+        <v>0.65</v>
       </c>
       <c r="P39">
         <v>1</v>
       </c>
     </row>
     <row r="40" spans="1:16">
       <c r="A40" t="s">
         <v>106</v>
       </c>
       <c r="B40" t="s">
         <v>107</v>
       </c>
       <c r="C40" s="1">
         <v>27000.0</v>
       </c>
       <c r="D40" s="1">
-        <v>346.4</v>
+        <v>308.1</v>
       </c>
       <c r="E40" s="1">
         <v>140.1883425926</v>
       </c>
       <c r="F40" t="s">
         <v>8</v>
       </c>
       <c r="G40">
         <v>1.0</v>
       </c>
       <c r="H40" s="1">
         <v>3785085.25</v>
       </c>
       <c r="I40" s="1">
-        <v>5567714.75</v>
+        <v>4533614.75</v>
       </c>
       <c r="J40" s="1">
-        <v>147.09615192947</v>
+        <v>119.77576330678</v>
       </c>
       <c r="K40">
         <v>0.0</v>
       </c>
       <c r="L40">
         <v>0.0</v>
       </c>
       <c r="M40" s="1">
-        <v>9352800.0</v>
+        <v>8318700.0</v>
       </c>
       <c r="N40" s="1">
-        <v>9352800.0</v>
+        <v>8318700.0</v>
       </c>
       <c r="O40" s="1">
-        <v>5.62</v>
+        <v>5.3</v>
       </c>
       <c r="P40">
         <v>1</v>
       </c>
     </row>
     <row r="41" spans="1:16">
       <c r="A41" t="s">
         <v>108</v>
       </c>
       <c r="B41" t="s">
         <v>109</v>
       </c>
       <c r="C41" s="1">
         <v>90000.0</v>
       </c>
       <c r="D41" s="1">
-        <v>79.58</v>
+        <v>76.52</v>
       </c>
       <c r="E41" s="1">
         <v>90.9802184444</v>
       </c>
       <c r="F41" t="s">
         <v>8</v>
       </c>
       <c r="G41">
         <v>1.0</v>
       </c>
       <c r="H41" s="1">
         <v>8188219.66</v>
       </c>
       <c r="I41" s="1">
-        <v>-1026019.66</v>
+        <v>-1301419.66</v>
       </c>
       <c r="J41" s="1">
-        <v>-12.53043643922</v>
+        <v>-15.893804929996</v>
       </c>
       <c r="K41">
         <v>0.0</v>
       </c>
       <c r="L41">
         <v>0.0</v>
       </c>
       <c r="M41" s="1">
-        <v>7162200.0</v>
+        <v>6886800.0</v>
       </c>
       <c r="N41" s="1">
-        <v>7162200.0</v>
+        <v>6886800.0</v>
       </c>
       <c r="O41" s="1">
-        <v>4.3</v>
+        <v>4.39</v>
       </c>
       <c r="P41">
         <v>1</v>
       </c>
     </row>
     <row r="42" spans="1:16">
       <c r="A42" t="s">
         <v>110</v>
       </c>
       <c r="B42" t="s">
         <v>111</v>
       </c>
       <c r="C42" s="1">
         <v>50000.0</v>
       </c>
       <c r="D42" s="1">
-        <v>261.9</v>
+        <v>254.75</v>
       </c>
       <c r="E42" s="1">
         <v>109.7979152</v>
       </c>
       <c r="F42" t="s">
         <v>8</v>
       </c>
       <c r="G42">
         <v>1.0</v>
       </c>
       <c r="H42" s="1">
         <v>5489895.76</v>
       </c>
       <c r="I42" s="1">
-        <v>7605104.24</v>
+        <v>7247604.24</v>
       </c>
       <c r="J42" s="1">
-        <v>138.52911917584</v>
+        <v>132.01715582301</v>
       </c>
       <c r="K42">
         <v>0.0</v>
       </c>
       <c r="L42">
         <v>0.0</v>
       </c>
       <c r="M42" s="1">
-        <v>13095000.0</v>
+        <v>12737500.0</v>
       </c>
       <c r="N42" s="1">
-        <v>13095000.0</v>
+        <v>12737500.0</v>
       </c>
       <c r="O42" s="1">
-        <v>7.86</v>
+        <v>8.12</v>
       </c>
       <c r="P42">
         <v>1</v>
       </c>
     </row>
     <row r="43" spans="1:16">
       <c r="A43" t="s">
         <v>112</v>
       </c>
       <c r="B43" t="s">
         <v>113</v>
       </c>
       <c r="C43" s="1">
         <v>23000.0</v>
       </c>
       <c r="D43" s="1">
-        <v>52.15</v>
+        <v>45.58</v>
       </c>
       <c r="E43" s="1">
         <v>98.4921743478</v>
       </c>
       <c r="F43" t="s">
         <v>8</v>
       </c>
       <c r="G43">
         <v>1.0</v>
       </c>
       <c r="H43" s="1">
         <v>2265320.01</v>
       </c>
       <c r="I43" s="1">
-        <v>-1065870.01</v>
+        <v>-1216980.01</v>
       </c>
       <c r="J43" s="1">
-        <v>-47.05163090843</v>
+        <v>-53.722211635786</v>
       </c>
       <c r="K43">
         <v>0.0</v>
       </c>
       <c r="L43">
         <v>0.0</v>
       </c>
       <c r="M43" s="1">
-        <v>1199450.0</v>
+        <v>1048340.0</v>
       </c>
       <c r="N43" s="1">
-        <v>1199450.0</v>
+        <v>1048340.0</v>
       </c>
       <c r="O43" s="1">
-        <v>0.72</v>
+        <v>0.67</v>
       </c>
       <c r="P43">
         <v>1</v>
       </c>
     </row>
     <row r="44" spans="1:16">
       <c r="A44" t="s">
         <v>114</v>
       </c>
       <c r="B44" t="s">
         <v>115</v>
       </c>
       <c r="C44" s="1">
         <v>1802.0</v>
       </c>
       <c r="D44" s="1">
-        <v>34.8</v>
+        <v>31.755</v>
       </c>
       <c r="E44" s="1">
         <v>15.0</v>
       </c>
       <c r="F44" t="s">
         <v>8</v>
       </c>
       <c r="G44">
         <v>1.0</v>
       </c>
       <c r="H44" s="1">
         <v>27030.0</v>
       </c>
       <c r="I44" s="1">
-        <v>35679.6</v>
+        <v>30192.51</v>
       </c>
       <c r="J44" s="1">
-        <v>132.0</v>
+        <v>111.7</v>
       </c>
       <c r="K44">
         <v>0.0</v>
       </c>
       <c r="L44">
         <v>0.0</v>
       </c>
       <c r="M44" s="1">
-        <v>62709.6</v>
+        <v>57222.51</v>
       </c>
       <c r="N44" s="1">
-        <v>62709.6</v>
+        <v>57222.51</v>
       </c>
       <c r="O44" s="1">
         <v>0.04</v>
       </c>
       <c r="P44">
         <v>1</v>
       </c>
     </row>
     <row r="45" spans="1:16">
       <c r="A45" t="s">
         <v>116</v>
       </c>
       <c r="B45" t="s">
         <v>117</v>
       </c>
       <c r="C45" s="1">
         <v>105000.0</v>
       </c>
       <c r="D45" s="1">
-        <v>73.76</v>
+        <v>65.66</v>
       </c>
       <c r="E45" s="1">
         <v>28.643883619</v>
       </c>
       <c r="F45" t="s">
         <v>8</v>
       </c>
       <c r="G45">
         <v>1.0</v>
       </c>
       <c r="H45" s="1">
         <v>3007607.78</v>
       </c>
       <c r="I45" s="1">
-        <v>4737192.22</v>
+        <v>3886692.22</v>
       </c>
       <c r="J45" s="1">
-        <v>157.50698117957</v>
+        <v>129.22869284505</v>
       </c>
       <c r="K45">
         <v>0.0</v>
       </c>
       <c r="L45">
         <v>0.0</v>
       </c>
       <c r="M45" s="1">
-        <v>7744800.0</v>
+        <v>6894300.0</v>
       </c>
       <c r="N45" s="1">
-        <v>7744800.0</v>
+        <v>6894300.0</v>
       </c>
       <c r="O45" s="1">
-        <v>4.65</v>
+        <v>4.39</v>
       </c>
       <c r="P45">
         <v>1</v>
       </c>
     </row>
     <row r="46" spans="1:16">
       <c r="A46" t="s">
         <v>118</v>
       </c>
       <c r="B46" t="s">
         <v>119</v>
       </c>
       <c r="C46" s="1">
         <v>15000.0</v>
       </c>
       <c r="D46" s="1">
-        <v>47.78</v>
+        <v>44.36</v>
       </c>
       <c r="E46" s="1">
         <v>59.4699473333</v>
       </c>
       <c r="F46" t="s">
         <v>8</v>
       </c>
       <c r="G46">
         <v>1.0</v>
       </c>
       <c r="H46" s="1">
         <v>892049.21</v>
       </c>
       <c r="I46" s="1">
-        <v>-175349.21</v>
+        <v>-226649.21</v>
       </c>
       <c r="J46" s="1">
-        <v>-19.656898748893</v>
+        <v>-25.407702563853</v>
       </c>
       <c r="K46">
         <v>0.0</v>
       </c>
       <c r="L46">
         <v>0.0</v>
       </c>
       <c r="M46" s="1">
-        <v>716700.0</v>
+        <v>665400.0</v>
       </c>
       <c r="N46" s="1">
-        <v>716700.0</v>
+        <v>665400.0</v>
       </c>
       <c r="O46" s="1">
-        <v>0.43</v>
+        <v>0.42</v>
       </c>
       <c r="P46">
         <v>1</v>
       </c>
     </row>
     <row r="47" spans="1:16">
       <c r="A47" t="s">
         <v>120</v>
       </c>
       <c r="B47" t="s">
         <v>121</v>
       </c>
       <c r="C47" s="1">
         <v>9000.0</v>
       </c>
       <c r="D47" s="1">
-        <v>36.95</v>
+        <v>57.62</v>
       </c>
       <c r="E47" s="1">
         <v>111.6129077778</v>
       </c>
       <c r="F47" t="s">
         <v>8</v>
       </c>
       <c r="G47">
         <v>1.0</v>
       </c>
       <c r="H47" s="1">
         <v>1004516.17</v>
       </c>
       <c r="I47" s="1">
-        <v>-671966.17</v>
+        <v>-485936.17</v>
       </c>
       <c r="J47" s="1">
-        <v>-66.89451002068</v>
+        <v>-48.375146614116</v>
       </c>
       <c r="K47">
         <v>0.0</v>
       </c>
       <c r="L47">
         <v>0.0</v>
       </c>
       <c r="M47" s="1">
-        <v>332550.0</v>
+        <v>518580.0</v>
       </c>
       <c r="N47" s="1">
-        <v>332550.0</v>
+        <v>518580.0</v>
       </c>
       <c r="O47" s="1">
-        <v>0.2</v>
+        <v>0.33</v>
       </c>
       <c r="P47">
         <v>1</v>
       </c>
     </row>
     <row r="48" spans="1:16">
       <c r="A48" t="s">
         <v>122</v>
       </c>
       <c r="B48" t="s">
         <v>123</v>
       </c>
       <c r="C48" s="1">
-        <v>160000.0</v>
+        <v>140000.0</v>
       </c>
       <c r="D48" s="1">
-        <v>28.555</v>
+        <v>28.96</v>
       </c>
       <c r="E48" s="1">
-        <v>27.86668225</v>
+        <v>27.8666822143</v>
       </c>
       <c r="F48" t="s">
         <v>8</v>
       </c>
       <c r="G48">
         <v>1.0</v>
       </c>
       <c r="H48" s="1">
-        <v>4458669.16</v>
+        <v>3901335.51</v>
       </c>
       <c r="I48" s="1">
-        <v>110130.84</v>
+        <v>153064.49</v>
       </c>
       <c r="J48" s="1">
-        <v>2.4700383914558</v>
+        <v>3.9233869942142</v>
       </c>
       <c r="K48">
         <v>0.0</v>
       </c>
       <c r="L48">
         <v>0.0</v>
       </c>
       <c r="M48" s="1">
-        <v>4568800.0</v>
+        <v>4054400.0</v>
       </c>
       <c r="N48" s="1">
-        <v>4568800.0</v>
+        <v>4054400.0</v>
       </c>
       <c r="O48" s="1">
-        <v>2.74</v>
+        <v>2.58</v>
       </c>
       <c r="P48">
         <v>1</v>
       </c>
     </row>
     <row r="49" spans="1:16">
       <c r="A49" t="s">
         <v>124</v>
       </c>
       <c r="B49" t="s">
         <v>125</v>
       </c>
       <c r="C49" s="1">
         <v>20000.0</v>
       </c>
       <c r="D49" s="1">
-        <v>33.74</v>
+        <v>31.86</v>
       </c>
       <c r="E49" s="1">
         <v>21.361331</v>
       </c>
       <c r="F49" t="s">
         <v>8</v>
       </c>
       <c r="G49">
         <v>1.0</v>
       </c>
       <c r="H49" s="1">
         <v>427226.62</v>
       </c>
       <c r="I49" s="1">
-        <v>247573.38</v>
+        <v>209973.38</v>
       </c>
       <c r="J49" s="1">
-        <v>57.94895926663</v>
+        <v>49.148009550528</v>
       </c>
       <c r="K49">
         <v>0.0</v>
       </c>
       <c r="L49">
         <v>0.0</v>
       </c>
       <c r="M49" s="1">
-        <v>674800.0</v>
+        <v>637200.0</v>
       </c>
       <c r="N49" s="1">
-        <v>674800.0</v>
+        <v>637200.0</v>
       </c>
       <c r="O49" s="1">
         <v>0.41</v>
       </c>
       <c r="P49">
         <v>1</v>
       </c>
     </row>
     <row r="50" spans="1:16">
       <c r="A50" t="s">
         <v>126</v>
       </c>
       <c r="B50" t="s">
         <v>127</v>
       </c>
       <c r="C50" s="1">
         <v>10000.0</v>
       </c>
       <c r="D50" s="1">
-        <v>52.0</v>
+        <v>50.86</v>
       </c>
       <c r="E50" s="1">
         <v>108.672405</v>
       </c>
       <c r="F50" t="s">
         <v>8</v>
       </c>
       <c r="G50">
         <v>1.0</v>
       </c>
       <c r="H50" s="1">
         <v>1086724.05</v>
       </c>
       <c r="I50" s="1">
-        <v>-566724.05</v>
+        <v>-578124.05</v>
       </c>
       <c r="J50" s="1">
-        <v>-52.14976607907</v>
+        <v>-53.198790438106</v>
       </c>
       <c r="K50">
         <v>0.0</v>
       </c>
       <c r="L50">
         <v>0.0</v>
       </c>
       <c r="M50" s="1">
-        <v>520000.0</v>
+        <v>508600.0</v>
       </c>
       <c r="N50" s="1">
-        <v>520000.0</v>
+        <v>508600.0</v>
       </c>
       <c r="O50" s="1">
-        <v>0.31</v>
+        <v>0.32</v>
       </c>
       <c r="P50">
         <v>1</v>
       </c>
     </row>
     <row r="51" spans="1:16">
       <c r="A51" t="s">
         <v>128</v>
       </c>
       <c r="B51" t="s">
         <v>129</v>
       </c>
       <c r="C51" s="1">
         <v>165000.0</v>
       </c>
       <c r="D51" s="1">
-        <v>65.44</v>
+        <v>70.4</v>
       </c>
       <c r="E51" s="1">
         <v>48.3668532121</v>
       </c>
       <c r="F51" t="s">
         <v>8</v>
       </c>
       <c r="G51">
         <v>1.0</v>
       </c>
       <c r="H51" s="1">
         <v>7980530.78</v>
       </c>
       <c r="I51" s="1">
-        <v>2817069.22</v>
+        <v>3635469.22</v>
       </c>
       <c r="J51" s="1">
-        <v>35.299271410115</v>
+        <v>45.55422841186</v>
       </c>
       <c r="K51">
         <v>0.0</v>
       </c>
       <c r="L51">
         <v>0.0</v>
       </c>
       <c r="M51" s="1">
-        <v>10797600.0</v>
+        <v>11616000.0</v>
       </c>
       <c r="N51" s="1">
-        <v>10797600.0</v>
+        <v>11616000.0</v>
       </c>
       <c r="O51" s="1">
-        <v>6.48</v>
+        <v>7.4</v>
       </c>
       <c r="P51">
         <v>1</v>
       </c>
     </row>
     <row r="52" spans="1:16">
       <c r="A52" t="s">
         <v>130</v>
       </c>
       <c r="B52" t="s">
         <v>131</v>
       </c>
       <c r="C52" s="1">
         <v>12500.0</v>
       </c>
       <c r="D52" s="1">
-        <v>104.4</v>
+        <v>94.94</v>
       </c>
       <c r="E52" s="1">
         <v>76.0901648</v>
       </c>
       <c r="F52" t="s">
         <v>8</v>
       </c>
       <c r="G52">
         <v>1.0</v>
       </c>
       <c r="H52" s="1">
         <v>951127.06</v>
       </c>
       <c r="I52" s="1">
-        <v>353872.94</v>
+        <v>235622.94</v>
       </c>
       <c r="J52" s="1">
-        <v>37.205643166119</v>
+        <v>24.773024542063</v>
       </c>
       <c r="K52">
         <v>0.0</v>
       </c>
       <c r="L52">
         <v>0.0</v>
       </c>
       <c r="M52" s="1">
-        <v>1305000.0</v>
+        <v>1186750.0</v>
       </c>
       <c r="N52" s="1">
-        <v>1305000.0</v>
+        <v>1186750.0</v>
       </c>
       <c r="O52" s="1">
-        <v>0.78</v>
+        <v>0.76</v>
       </c>
       <c r="P52">
         <v>1</v>
       </c>
     </row>
     <row r="53" spans="1:16">
       <c r="A53" t="s">
         <v>132</v>
       </c>
       <c r="B53" t="s">
         <v>133</v>
       </c>
       <c r="C53" s="1">
         <v>60000.0</v>
       </c>
       <c r="D53" s="1">
-        <v>34.45</v>
+        <v>33.23</v>
       </c>
       <c r="E53" s="1">
         <v>28.6797525</v>
       </c>
       <c r="F53" t="s">
         <v>8</v>
       </c>
       <c r="G53">
         <v>1.0</v>
       </c>
       <c r="H53" s="1">
         <v>1720785.15</v>
       </c>
       <c r="I53" s="1">
-        <v>346214.85</v>
+        <v>273014.85</v>
       </c>
       <c r="J53" s="1">
-        <v>20.119586108702</v>
+        <v>15.865713973647</v>
       </c>
       <c r="K53">
         <v>0.0</v>
       </c>
       <c r="L53">
         <v>0.0</v>
       </c>
       <c r="M53" s="1">
-        <v>2067000.0</v>
+        <v>1993800.0</v>
       </c>
       <c r="N53" s="1">
-        <v>2067000.0</v>
+        <v>1993800.0</v>
       </c>
       <c r="O53" s="1">
-        <v>1.24</v>
+        <v>1.27</v>
       </c>
       <c r="P53">
         <v>1</v>
       </c>
     </row>
     <row r="54" spans="1:16">
       <c r="A54" t="s">
         <v>134</v>
       </c>
       <c r="B54" t="s">
         <v>135</v>
       </c>
       <c r="C54" s="1">
         <v>33000.0</v>
       </c>
       <c r="D54" s="1">
-        <v>140.1</v>
+        <v>129.95</v>
       </c>
       <c r="E54" s="1">
         <v>104.83113</v>
       </c>
       <c r="F54" t="s">
         <v>8</v>
       </c>
       <c r="G54">
         <v>1.0</v>
       </c>
       <c r="H54" s="1">
         <v>3459427.29</v>
       </c>
       <c r="I54" s="1">
-        <v>1163872.71</v>
+        <v>828922.71</v>
       </c>
       <c r="J54" s="1">
-        <v>33.643508373896</v>
+        <v>23.961269901412</v>
       </c>
       <c r="K54">
         <v>0.0</v>
       </c>
       <c r="L54">
         <v>0.0</v>
       </c>
       <c r="M54" s="1">
-        <v>4623300.0</v>
+        <v>4288350.0</v>
       </c>
       <c r="N54" s="1">
-        <v>4623300.0</v>
+        <v>4288350.0</v>
       </c>
       <c r="O54" s="1">
-        <v>2.78</v>
+        <v>2.73</v>
       </c>
       <c r="P54">
         <v>1</v>
       </c>
     </row>
     <row r="55" spans="1:16">
       <c r="A55" t="s">
         <v>136</v>
       </c>
       <c r="B55" t="s">
         <v>137</v>
       </c>
       <c r="C55" s="1">
         <v>8500.0</v>
       </c>
       <c r="D55" s="1">
-        <v>122.1</v>
+        <v>113.9</v>
       </c>
       <c r="E55" s="1">
         <v>178.4605682353</v>
       </c>
       <c r="F55" t="s">
         <v>8</v>
       </c>
       <c r="G55">
         <v>1.0</v>
       </c>
       <c r="H55" s="1">
         <v>1516914.83</v>
       </c>
       <c r="I55" s="1">
-        <v>-479064.83</v>
+        <v>-548764.83</v>
       </c>
       <c r="J55" s="1">
-        <v>-31.58152458698</v>
+        <v>-36.17637715362</v>
       </c>
       <c r="K55">
         <v>0.0</v>
       </c>
       <c r="L55">
         <v>0.0</v>
       </c>
       <c r="M55" s="1">
-        <v>1037850.0</v>
+        <v>968150.0</v>
       </c>
       <c r="N55" s="1">
-        <v>1037850.0</v>
+        <v>968150.0</v>
       </c>
       <c r="O55" s="1">
         <v>0.62</v>
       </c>
       <c r="P55">
         <v>1</v>
       </c>
     </row>
     <row r="56" spans="1:16">
       <c r="A56" t="s">
         <v>138</v>
       </c>
       <c r="B56" t="s">
         <v>139</v>
       </c>
       <c r="C56" s="1">
         <v>48000.0</v>
       </c>
       <c r="D56" s="1">
         <v>0.0</v>
       </c>
       <c r="E56" s="1">
         <v>0.0</v>
       </c>
       <c r="F56" t="s">
@@ -3851,84 +3851,84 @@
       </c>
       <c r="M57" s="1">
         <v>0.0</v>
       </c>
       <c r="N57" s="1">
         <v>0.0</v>
       </c>
       <c r="O57" s="1">
         <v>0.0</v>
       </c>
       <c r="P57">
         <v>1</v>
       </c>
     </row>
     <row r="58" spans="1:16">
       <c r="A58" t="s">
         <v>142</v>
       </c>
       <c r="B58" t="s">
         <v>143</v>
       </c>
       <c r="C58" s="1">
         <v>119394.0</v>
       </c>
       <c r="D58" s="1">
-        <v>1.38</v>
+        <v>1.4995</v>
       </c>
       <c r="E58" s="1">
         <v>30.5788299245</v>
       </c>
       <c r="F58" t="s">
         <v>8</v>
       </c>
       <c r="G58">
         <v>1.0</v>
       </c>
       <c r="H58" s="1">
         <v>3650928.82</v>
       </c>
       <c r="I58" s="1">
-        <v>-3486165.1</v>
+        <v>-3471897.52</v>
       </c>
       <c r="J58" s="1">
-        <v>-95.487073889323</v>
+        <v>-95.0962807322</v>
       </c>
       <c r="K58">
         <v>0.0</v>
       </c>
       <c r="L58">
         <v>0.0</v>
       </c>
       <c r="M58" s="1">
-        <v>164763.72</v>
+        <v>179031.3</v>
       </c>
       <c r="N58" s="1">
-        <v>164763.72</v>
+        <v>179031.3</v>
       </c>
       <c r="O58" s="1">
-        <v>0.1</v>
+        <v>0.11</v>
       </c>
       <c r="P58">
         <v>1</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>