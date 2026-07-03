--- v1 (2026-06-12)
+++ v2 (2026-07-03)
@@ -205,51 +205,51 @@
   <si>
     <t>DANONE SA</t>
   </si>
   <si>
     <t>QS0003710959</t>
   </si>
   <si>
     <t>EHD</t>
   </si>
   <si>
     <t>FR0010208488</t>
   </si>
   <si>
     <t>ENGIE SA</t>
   </si>
   <si>
     <t>FR0000121667</t>
   </si>
   <si>
     <t>ESSILORLUXOTTICA SA</t>
   </si>
   <si>
     <t>FR001400Q9V2</t>
   </si>
   <si>
-    <t>EXOSENS</t>
+    <t>EXOSENS SA</t>
   </si>
   <si>
     <t>FR0004150118</t>
   </si>
   <si>
     <t>FHH</t>
   </si>
   <si>
     <t>FR0010892935</t>
   </si>
   <si>
     <t>FONCIERE TERRE DE LIENS</t>
   </si>
   <si>
     <t>FR0014007ND6</t>
   </si>
   <si>
     <t>HAFFNER ENERGY SA</t>
   </si>
   <si>
     <t>FR0000052292</t>
   </si>
   <si>
     <t>HERMES INTERNATIONAL</t>
   </si>
@@ -298,54 +298,54 @@
   <si>
     <t>FR0000120321</t>
   </si>
   <si>
     <t>LOREAL SA</t>
   </si>
   <si>
     <t>FR0000121014</t>
   </si>
   <si>
     <t>LVMH</t>
   </si>
   <si>
     <t>FR0000053225</t>
   </si>
   <si>
     <t>METROPOLE TELEVISION SA</t>
   </si>
   <si>
     <t>FR0011341205</t>
   </si>
   <si>
     <t>NANOBIOTIX SA</t>
   </si>
   <si>
-    <t>FR0000008997</t>
-[...2 lines deleted...]
-    <t>Ofi Invest ESG Liquidités PART C/D</t>
+    <t>FR0000044448</t>
+  </si>
+  <si>
+    <t>NEXANS SA</t>
   </si>
   <si>
     <t>FR0000133308</t>
   </si>
   <si>
     <t>ORANGE SA</t>
   </si>
   <si>
     <t>NL0015001W49</t>
   </si>
   <si>
     <t>PLUXEE NV</t>
   </si>
   <si>
     <t>FR0000130577</t>
   </si>
   <si>
     <t>PUBLICIS GROUPE SA</t>
   </si>
   <si>
     <t>FR0000131906</t>
   </si>
   <si>
     <t>RENAULT SA</t>
   </si>
@@ -853,153 +853,153 @@
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>4</v>
       </c>
       <c r="H1" t="s">
         <v>5</v>
       </c>
       <c r="I1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2" spans="1:14">
       <c r="A2" t="s">
         <v>6</v>
       </c>
       <c r="B2" t="s">
         <v>7</v>
       </c>
       <c r="C2" s="1">
-        <v>7495.63</v>
+        <v>7456.38</v>
       </c>
       <c r="D2">
-        <v>277.61</v>
+        <v>275.98</v>
       </c>
       <c r="E2" t="s">
         <v>8</v>
       </c>
       <c r="F2">
-        <v>2080932.7</v>
+        <v>2057884.96</v>
       </c>
       <c r="G2" t="s">
         <v>8</v>
       </c>
       <c r="H2">
-        <v>2080932.7</v>
+        <v>2057884.96</v>
       </c>
       <c r="I2" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="3" spans="1:14">
       <c r="A3" t="s">
         <v>9</v>
       </c>
       <c r="B3" t="s">
         <v>10</v>
       </c>
       <c r="C3" s="1">
-        <v>1040084.94</v>
+        <v>1041375.54</v>
       </c>
       <c r="D3">
-        <v>148.78</v>
+        <v>148.06</v>
       </c>
       <c r="E3" t="s">
         <v>8</v>
       </c>
       <c r="F3">
-        <v>154750909.39</v>
+        <v>154188575.65</v>
       </c>
       <c r="G3" t="s">
         <v>8</v>
       </c>
       <c r="H3">
-        <v>154750909.39</v>
+        <v>154188575.65</v>
       </c>
       <c r="I3" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="4" spans="1:14">
       <c r="A4" t="s">
         <v>11</v>
       </c>
       <c r="B4" t="s">
         <v>12</v>
       </c>
       <c r="C4" s="1">
         <v>156.0</v>
       </c>
       <c r="D4">
-        <v>144.0</v>
+        <v>143.22</v>
       </c>
       <c r="E4" t="s">
         <v>8</v>
       </c>
       <c r="F4">
-        <v>22465.05</v>
+        <v>22343.49</v>
       </c>
       <c r="G4" t="s">
         <v>8</v>
       </c>
       <c r="H4">
-        <v>22465.05</v>
+        <v>22343.49</v>
       </c>
       <c r="I4" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="5" spans="1:14">
       <c r="A5" t="s">
         <v>13</v>
       </c>
       <c r="B5" t="s">
         <v>14</v>
       </c>
       <c r="C5" s="1">
-        <v>391.0</v>
+        <v>421.0</v>
       </c>
       <c r="D5">
-        <v>100.65</v>
+        <v>100.09</v>
       </c>
       <c r="E5" t="s">
         <v>8</v>
       </c>
       <c r="F5">
-        <v>39357.58</v>
+        <v>42138.15</v>
       </c>
       <c r="G5" t="s">
         <v>8</v>
       </c>
       <c r="H5">
-        <v>39357.58</v>
+        <v>42138.15</v>
       </c>
       <c r="I5" t="s">
         <v>8</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
@@ -1051,684 +1051,684 @@
       </c>
       <c r="M1" t="s">
         <v>26</v>
       </c>
       <c r="N1" t="s">
         <v>27</v>
       </c>
       <c r="O1" t="s">
         <v>28</v>
       </c>
       <c r="P1" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="2" spans="1:16">
       <c r="A2" t="s">
         <v>30</v>
       </c>
       <c r="B2" t="s">
         <v>31</v>
       </c>
       <c r="C2" s="1">
         <v>10000.0</v>
       </c>
       <c r="D2" s="1">
-        <v>22.15</v>
+        <v>28.7</v>
       </c>
       <c r="E2" s="1">
         <v>3.68</v>
       </c>
       <c r="F2" t="s">
         <v>8</v>
       </c>
       <c r="G2">
         <v>1.0</v>
       </c>
       <c r="H2" s="1">
         <v>36800.0</v>
       </c>
       <c r="I2" s="1">
-        <v>184700.0</v>
+        <v>250200.0</v>
       </c>
       <c r="J2" s="1">
-        <v>501.90217391304</v>
+        <v>679.89130434783</v>
       </c>
       <c r="K2">
         <v>0.0</v>
       </c>
       <c r="L2">
         <v>0.0</v>
       </c>
       <c r="M2" s="1">
-        <v>221500.0</v>
+        <v>287000.0</v>
       </c>
       <c r="N2" s="1">
-        <v>221500.0</v>
+        <v>287000.0</v>
       </c>
       <c r="O2" s="1">
-        <v>0.14</v>
+        <v>0.18</v>
       </c>
       <c r="P2">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:16">
       <c r="A3" t="s">
         <v>32</v>
       </c>
       <c r="B3" t="s">
         <v>33</v>
       </c>
       <c r="C3" s="1">
-        <v>34000.0</v>
+        <v>30000.0</v>
       </c>
       <c r="D3" s="1">
         <v>105.28</v>
       </c>
       <c r="E3" s="1">
         <v>103.86</v>
       </c>
       <c r="F3" t="s">
         <v>8</v>
       </c>
       <c r="G3">
         <v>1.0</v>
       </c>
       <c r="H3" s="1">
-        <v>3531240.0</v>
+        <v>3115800.0</v>
       </c>
       <c r="I3" s="1">
-        <v>48280.0</v>
+        <v>42600.0</v>
       </c>
       <c r="J3" s="1">
         <v>1.367225110726</v>
       </c>
       <c r="K3">
         <v>0.0</v>
       </c>
       <c r="L3">
         <v>0.0</v>
       </c>
       <c r="M3" s="1">
-        <v>3579520.0</v>
+        <v>3158400.0</v>
       </c>
       <c r="N3" s="1">
-        <v>3579520.0</v>
+        <v>3158400.0</v>
       </c>
       <c r="O3" s="1">
-        <v>2.28</v>
+        <v>2.02</v>
       </c>
       <c r="P3">
         <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:16">
       <c r="A4" t="s">
         <v>34</v>
       </c>
       <c r="B4" t="s">
         <v>35</v>
       </c>
       <c r="C4" s="1">
         <v>250000.0</v>
       </c>
       <c r="D4" s="1">
-        <v>2.98</v>
+        <v>2.62</v>
       </c>
       <c r="E4" s="1">
         <v>8.04318604</v>
       </c>
       <c r="F4" t="s">
         <v>8</v>
       </c>
       <c r="G4">
         <v>1.0</v>
       </c>
       <c r="H4" s="1">
         <v>2010796.51</v>
       </c>
       <c r="I4" s="1">
-        <v>-1265796.51</v>
+        <v>-1355796.51</v>
       </c>
       <c r="J4" s="1">
-        <v>-62.950005319036</v>
+        <v>-67.425843602643</v>
       </c>
       <c r="K4">
         <v>0.0</v>
       </c>
       <c r="L4">
         <v>0.0</v>
       </c>
       <c r="M4" s="1">
-        <v>745000.0</v>
+        <v>655000.0</v>
       </c>
       <c r="N4" s="1">
-        <v>745000.0</v>
+        <v>655000.0</v>
       </c>
       <c r="O4" s="1">
-        <v>0.47</v>
+        <v>0.42</v>
       </c>
       <c r="P4">
         <v>1</v>
       </c>
     </row>
     <row r="5" spans="1:16">
       <c r="A5" t="s">
         <v>36</v>
       </c>
       <c r="B5" t="s">
         <v>37</v>
       </c>
       <c r="C5" s="1">
         <v>52000.0</v>
       </c>
       <c r="D5" s="1">
-        <v>172.04</v>
+        <v>165.14</v>
       </c>
       <c r="E5" s="1">
         <v>125.5742582692</v>
       </c>
       <c r="F5" t="s">
         <v>8</v>
       </c>
       <c r="G5">
         <v>1.0</v>
       </c>
       <c r="H5" s="1">
         <v>6529861.43</v>
       </c>
       <c r="I5" s="1">
-        <v>2416218.57</v>
+        <v>2057418.57</v>
       </c>
       <c r="J5" s="1">
-        <v>37.002600987813</v>
+        <v>31.507844263703</v>
       </c>
       <c r="K5">
         <v>0.0</v>
       </c>
       <c r="L5">
         <v>0.0</v>
       </c>
       <c r="M5" s="1">
-        <v>8946080.0</v>
+        <v>8587280.0</v>
       </c>
       <c r="N5" s="1">
-        <v>8946080.0</v>
+        <v>8587280.0</v>
       </c>
       <c r="O5" s="1">
-        <v>5.7</v>
+        <v>5.49</v>
       </c>
       <c r="P5">
         <v>1</v>
       </c>
     </row>
     <row r="6" spans="1:16">
       <c r="A6" t="s">
         <v>38</v>
       </c>
       <c r="B6" t="s">
         <v>39</v>
       </c>
       <c r="C6" s="1">
         <v>70000.0</v>
       </c>
       <c r="D6" s="1">
-        <v>34.64</v>
+        <v>34.34</v>
       </c>
       <c r="E6" s="1">
         <v>36.9984684286</v>
       </c>
       <c r="F6" t="s">
         <v>8</v>
       </c>
       <c r="G6">
         <v>1.0</v>
       </c>
       <c r="H6" s="1">
         <v>2589892.79</v>
       </c>
       <c r="I6" s="1">
-        <v>-165092.79</v>
+        <v>-186092.79</v>
       </c>
       <c r="J6" s="1">
-        <v>-6.3745028611783</v>
+        <v>-7.1853472359371</v>
       </c>
       <c r="K6">
         <v>0.0</v>
       </c>
       <c r="L6">
         <v>0.0</v>
       </c>
       <c r="M6" s="1">
-        <v>2424800.0</v>
+        <v>2403800.0</v>
       </c>
       <c r="N6" s="1">
-        <v>2424800.0</v>
+        <v>2403800.0</v>
       </c>
       <c r="O6" s="1">
-        <v>1.55</v>
+        <v>1.54</v>
       </c>
       <c r="P6">
         <v>1</v>
       </c>
     </row>
     <row r="7" spans="1:16">
       <c r="A7" t="s">
         <v>40</v>
       </c>
       <c r="B7" t="s">
         <v>41</v>
       </c>
       <c r="C7" s="1">
         <v>86000.0</v>
       </c>
       <c r="D7" s="1">
-        <v>38.14</v>
+        <v>40.51</v>
       </c>
       <c r="E7" s="1">
         <v>26.3515298837</v>
       </c>
       <c r="F7" t="s">
         <v>8</v>
       </c>
       <c r="G7">
         <v>1.0</v>
       </c>
       <c r="H7" s="1">
         <v>2266231.57</v>
       </c>
       <c r="I7" s="1">
-        <v>1013808.43</v>
+        <v>1217628.43</v>
       </c>
       <c r="J7" s="1">
-        <v>44.735429663086</v>
+        <v>53.729214883367</v>
       </c>
       <c r="K7">
         <v>0.0</v>
       </c>
       <c r="L7">
         <v>0.0</v>
       </c>
       <c r="M7" s="1">
-        <v>3280040.0</v>
+        <v>3483860.0</v>
       </c>
       <c r="N7" s="1">
-        <v>3280040.0</v>
+        <v>3483860.0</v>
       </c>
       <c r="O7" s="1">
-        <v>2.09</v>
+        <v>2.23</v>
       </c>
       <c r="P7">
         <v>1</v>
       </c>
     </row>
     <row r="8" spans="1:16">
       <c r="A8" t="s">
         <v>42</v>
       </c>
       <c r="B8" t="s">
         <v>43</v>
       </c>
       <c r="C8" s="1">
         <v>220000.0</v>
       </c>
       <c r="D8" s="1">
-        <v>9.805</v>
+        <v>10.46</v>
       </c>
       <c r="E8" s="1">
         <v>8.6304381364</v>
       </c>
       <c r="F8" t="s">
         <v>8</v>
       </c>
       <c r="G8">
         <v>1.0</v>
       </c>
       <c r="H8" s="1">
         <v>1898696.39</v>
       </c>
       <c r="I8" s="1">
-        <v>258403.61</v>
+        <v>402503.61</v>
       </c>
       <c r="J8" s="1">
-        <v>13.609527640172</v>
+        <v>21.198945345864</v>
       </c>
       <c r="K8">
         <v>0.0</v>
       </c>
       <c r="L8">
         <v>0.0</v>
       </c>
       <c r="M8" s="1">
-        <v>2157100.0</v>
+        <v>2301200.0</v>
       </c>
       <c r="N8" s="1">
-        <v>2157100.0</v>
+        <v>2301200.0</v>
       </c>
       <c r="O8" s="1">
-        <v>1.37</v>
+        <v>1.47</v>
       </c>
       <c r="P8">
         <v>1</v>
       </c>
     </row>
     <row r="9" spans="1:16">
       <c r="A9" t="s">
         <v>44</v>
       </c>
       <c r="B9" t="s">
         <v>45</v>
       </c>
       <c r="C9" s="1">
         <v>15000.0</v>
       </c>
       <c r="D9" s="1">
-        <v>94.35</v>
+        <v>93.65</v>
       </c>
       <c r="E9" s="1">
         <v>106.9485626667</v>
       </c>
       <c r="F9" t="s">
         <v>8</v>
       </c>
       <c r="G9">
         <v>1.0</v>
       </c>
       <c r="H9" s="1">
         <v>1604228.44</v>
       </c>
       <c r="I9" s="1">
-        <v>-188978.44</v>
+        <v>-199478.44</v>
       </c>
       <c r="J9" s="1">
-        <v>-11.780020556175</v>
+        <v>-12.43454080642</v>
       </c>
       <c r="K9">
         <v>0.0</v>
       </c>
       <c r="L9">
         <v>0.0</v>
       </c>
       <c r="M9" s="1">
-        <v>1415250.0</v>
+        <v>1404750.0</v>
       </c>
       <c r="N9" s="1">
-        <v>1415250.0</v>
+        <v>1404750.0</v>
       </c>
       <c r="O9" s="1">
         <v>0.9</v>
       </c>
       <c r="P9">
         <v>1</v>
       </c>
     </row>
     <row r="10" spans="1:16">
       <c r="A10" t="s">
         <v>46</v>
       </c>
       <c r="B10" t="s">
         <v>47</v>
       </c>
       <c r="C10" s="1">
         <v>105000.0</v>
       </c>
       <c r="D10" s="1">
-        <v>85.8</v>
+        <v>83.3</v>
       </c>
       <c r="E10" s="1">
         <v>66.2457164762</v>
       </c>
       <c r="F10" t="s">
         <v>8</v>
       </c>
       <c r="G10">
         <v>1.0</v>
       </c>
       <c r="H10" s="1">
         <v>6955800.23</v>
       </c>
       <c r="I10" s="1">
-        <v>2053199.77</v>
+        <v>1790699.77</v>
       </c>
       <c r="J10" s="1">
-        <v>29.517808190417</v>
+        <v>25.74397928044</v>
       </c>
       <c r="K10">
         <v>0.0</v>
       </c>
       <c r="L10">
         <v>0.0</v>
       </c>
       <c r="M10" s="1">
-        <v>9009000.0</v>
+        <v>8746500.0</v>
       </c>
       <c r="N10" s="1">
-        <v>9009000.0</v>
+        <v>8746500.0</v>
       </c>
       <c r="O10" s="1">
-        <v>5.74</v>
+        <v>5.6</v>
       </c>
       <c r="P10">
         <v>1</v>
       </c>
     </row>
     <row r="11" spans="1:16">
       <c r="A11" t="s">
         <v>48</v>
       </c>
       <c r="B11" t="s">
         <v>49</v>
       </c>
       <c r="C11" s="1">
         <v>20000.0</v>
       </c>
       <c r="D11" s="1">
-        <v>28.24</v>
+        <v>26.42</v>
       </c>
       <c r="E11" s="1">
         <v>27.1190935</v>
       </c>
       <c r="F11" t="s">
         <v>8</v>
       </c>
       <c r="G11">
         <v>1.0</v>
       </c>
       <c r="H11" s="1">
         <v>542381.87</v>
       </c>
       <c r="I11" s="1">
-        <v>22418.13</v>
+        <v>-13981.87</v>
       </c>
       <c r="J11" s="1">
-        <v>4.1332742187714</v>
+        <v>-2.577864558784</v>
       </c>
       <c r="K11">
         <v>0.0</v>
       </c>
       <c r="L11">
         <v>0.0</v>
       </c>
       <c r="M11" s="1">
-        <v>564800.0</v>
+        <v>528400.0</v>
       </c>
       <c r="N11" s="1">
-        <v>564800.0</v>
+        <v>528400.0</v>
       </c>
       <c r="O11" s="1">
-        <v>0.36</v>
+        <v>0.34</v>
       </c>
       <c r="P11">
         <v>1</v>
       </c>
     </row>
     <row r="12" spans="1:16">
       <c r="A12" t="s">
         <v>50</v>
       </c>
       <c r="B12" t="s">
         <v>51</v>
       </c>
       <c r="C12" s="1">
         <v>40000.0</v>
       </c>
       <c r="D12" s="1">
-        <v>72.22</v>
+        <v>70.52</v>
       </c>
       <c r="E12" s="1">
         <v>45.10074</v>
       </c>
       <c r="F12" t="s">
         <v>8</v>
       </c>
       <c r="G12">
         <v>1.0</v>
       </c>
       <c r="H12" s="1">
         <v>1804029.6</v>
       </c>
       <c r="I12" s="1">
-        <v>1084770.4</v>
+        <v>1016770.4</v>
       </c>
       <c r="J12" s="1">
-        <v>60.130410277082</v>
+        <v>56.36107079396</v>
       </c>
       <c r="K12">
         <v>0.0</v>
       </c>
       <c r="L12">
         <v>0.0</v>
       </c>
       <c r="M12" s="1">
-        <v>2888800.0</v>
+        <v>2820800.0</v>
       </c>
       <c r="N12" s="1">
-        <v>2888800.0</v>
+        <v>2820800.0</v>
       </c>
       <c r="O12" s="1">
-        <v>1.84</v>
+        <v>1.8</v>
       </c>
       <c r="P12">
         <v>1</v>
       </c>
     </row>
     <row r="13" spans="1:16">
       <c r="A13" t="s">
         <v>52</v>
       </c>
       <c r="B13" t="s">
         <v>53</v>
       </c>
       <c r="C13" s="1">
         <v>100000.0</v>
       </c>
       <c r="D13" s="1">
-        <v>16.51</v>
+        <v>16.365</v>
       </c>
       <c r="E13" s="1">
         <v>17.29565</v>
       </c>
       <c r="F13" t="s">
         <v>8</v>
       </c>
       <c r="G13">
         <v>1.0</v>
       </c>
       <c r="H13" s="1">
         <v>1729565.0</v>
       </c>
       <c r="I13" s="1">
-        <v>-78565.0</v>
+        <v>-93065.0</v>
       </c>
       <c r="J13" s="1">
-        <v>-4.5424716619497</v>
+        <v>-5.3808327527442</v>
       </c>
       <c r="K13">
         <v>0.0</v>
       </c>
       <c r="L13">
         <v>0.0</v>
       </c>
       <c r="M13" s="1">
-        <v>1651000.0</v>
+        <v>1636500.0</v>
       </c>
       <c r="N13" s="1">
-        <v>1651000.0</v>
+        <v>1636500.0</v>
       </c>
       <c r="O13" s="1">
         <v>1.05</v>
       </c>
       <c r="P13">
         <v>1</v>
       </c>
     </row>
     <row r="14" spans="1:16">
       <c r="A14" t="s">
         <v>54</v>
       </c>
       <c r="B14" t="s">
         <v>55</v>
       </c>
       <c r="C14" s="1">
         <v>30000.0</v>
       </c>
       <c r="D14" s="1">
-        <v>70.24</v>
+        <v>69.24</v>
       </c>
       <c r="E14" s="1">
         <v>62.232573</v>
       </c>
       <c r="F14" t="s">
         <v>8</v>
       </c>
       <c r="G14">
         <v>1.0</v>
       </c>
       <c r="H14" s="1">
         <v>1866977.19</v>
       </c>
       <c r="I14" s="1">
-        <v>240222.81</v>
+        <v>210222.81</v>
       </c>
       <c r="J14" s="1">
-        <v>12.866938668919</v>
+        <v>11.260063118393</v>
       </c>
       <c r="K14">
         <v>0.0</v>
       </c>
       <c r="L14">
         <v>0.0</v>
       </c>
       <c r="M14" s="1">
-        <v>2107200.0</v>
+        <v>2077200.0</v>
       </c>
       <c r="N14" s="1">
-        <v>2107200.0</v>
+        <v>2077200.0</v>
       </c>
       <c r="O14" s="1">
-        <v>1.34</v>
+        <v>1.33</v>
       </c>
       <c r="P14">
         <v>1</v>
       </c>
     </row>
     <row r="15" spans="1:16">
       <c r="A15" t="s">
         <v>56</v>
       </c>
       <c r="B15" t="s">
         <v>57</v>
       </c>
       <c r="C15" s="1">
         <v>92500.0</v>
       </c>
       <c r="D15" s="1">
         <v>20.0</v>
       </c>
       <c r="E15" s="1">
         <v>20.0</v>
       </c>
       <c r="F15" t="s">
         <v>8</v>
       </c>
       <c r="G15">
@@ -1751,184 +1751,184 @@
       </c>
       <c r="M15" s="1">
         <v>1850000.0</v>
       </c>
       <c r="N15" s="1">
         <v>1850000.0</v>
       </c>
       <c r="O15" s="1">
         <v>1.18</v>
       </c>
       <c r="P15">
         <v>1</v>
       </c>
     </row>
     <row r="16" spans="1:16">
       <c r="A16" t="s">
         <v>58</v>
       </c>
       <c r="B16" t="s">
         <v>59</v>
       </c>
       <c r="C16" s="1">
         <v>199839.0</v>
       </c>
       <c r="D16" s="1">
-        <v>27.36</v>
+        <v>28.97</v>
       </c>
       <c r="E16" s="1">
         <v>13.5681583675</v>
       </c>
       <c r="F16" t="s">
         <v>8</v>
       </c>
       <c r="G16">
         <v>1.0</v>
       </c>
       <c r="H16" s="1">
         <v>2711447.2</v>
       </c>
       <c r="I16" s="1">
-        <v>2756147.84</v>
+        <v>3077888.63</v>
       </c>
       <c r="J16" s="1">
-        <v>101.64858972729</v>
+        <v>113.51460688595</v>
       </c>
       <c r="K16">
         <v>0.0</v>
       </c>
       <c r="L16">
         <v>0.0</v>
       </c>
       <c r="M16" s="1">
-        <v>5467595.04</v>
+        <v>5789335.83</v>
       </c>
       <c r="N16" s="1">
-        <v>5467595.04</v>
+        <v>5789335.83</v>
       </c>
       <c r="O16" s="1">
-        <v>3.48</v>
+        <v>3.7</v>
       </c>
       <c r="P16">
         <v>1</v>
       </c>
     </row>
     <row r="17" spans="1:16">
       <c r="A17" t="s">
         <v>60</v>
       </c>
       <c r="B17" t="s">
         <v>61</v>
       </c>
       <c r="C17" s="1">
         <v>12000.0</v>
       </c>
       <c r="D17" s="1">
-        <v>210.8</v>
+        <v>191.25</v>
       </c>
       <c r="E17" s="1">
         <v>191.0573533333</v>
       </c>
       <c r="F17" t="s">
         <v>8</v>
       </c>
       <c r="G17">
         <v>1.0</v>
       </c>
       <c r="H17" s="1">
         <v>2292688.24</v>
       </c>
       <c r="I17" s="1">
-        <v>236911.76</v>
+        <v>2311.76</v>
       </c>
       <c r="J17" s="1">
-        <v>10.333361329581</v>
+        <v>0.10083185143393</v>
       </c>
       <c r="K17">
         <v>0.0</v>
       </c>
       <c r="L17">
         <v>0.0</v>
       </c>
       <c r="M17" s="1">
-        <v>2529600.0</v>
+        <v>2295000.0</v>
       </c>
       <c r="N17" s="1">
-        <v>2529600.0</v>
+        <v>2295000.0</v>
       </c>
       <c r="O17" s="1">
-        <v>1.61</v>
+        <v>1.47</v>
       </c>
       <c r="P17">
         <v>1</v>
       </c>
     </row>
     <row r="18" spans="1:16">
       <c r="A18" t="s">
         <v>62</v>
       </c>
       <c r="B18" t="s">
         <v>63</v>
       </c>
       <c r="C18" s="1">
         <v>10000.0</v>
       </c>
       <c r="D18" s="1">
-        <v>67.9</v>
+        <v>65.2</v>
       </c>
       <c r="E18" s="1">
         <v>20.0</v>
       </c>
       <c r="F18" t="s">
         <v>8</v>
       </c>
       <c r="G18">
         <v>1.0</v>
       </c>
       <c r="H18" s="1">
         <v>200000.0</v>
       </c>
       <c r="I18" s="1">
-        <v>479000.0</v>
+        <v>452000.0</v>
       </c>
       <c r="J18" s="1">
-        <v>239.5</v>
+        <v>226.0</v>
       </c>
       <c r="K18">
         <v>0.0</v>
       </c>
       <c r="L18">
         <v>0.0</v>
       </c>
       <c r="M18" s="1">
-        <v>679000.0</v>
+        <v>652000.0</v>
       </c>
       <c r="N18" s="1">
-        <v>679000.0</v>
+        <v>652000.0</v>
       </c>
       <c r="O18" s="1">
-        <v>0.43</v>
+        <v>0.42</v>
       </c>
       <c r="P18">
         <v>1</v>
       </c>
     </row>
     <row r="19" spans="1:16">
       <c r="A19" t="s">
         <v>64</v>
       </c>
       <c r="B19" t="s">
         <v>65</v>
       </c>
       <c r="C19" s="1">
         <v>23485.0</v>
       </c>
       <c r="D19" s="1">
         <v>150.0</v>
       </c>
       <c r="E19" s="1">
         <v>149.0</v>
       </c>
       <c r="F19" t="s">
         <v>8</v>
       </c>
       <c r="G19">
@@ -2001,1934 +2001,1934 @@
       </c>
       <c r="M20" s="1">
         <v>1060000.0</v>
       </c>
       <c r="N20" s="1">
         <v>1060000.0</v>
       </c>
       <c r="O20" s="1">
         <v>0.68</v>
       </c>
       <c r="P20">
         <v>1</v>
       </c>
     </row>
     <row r="21" spans="1:16">
       <c r="A21" t="s">
         <v>68</v>
       </c>
       <c r="B21" t="s">
         <v>69</v>
       </c>
       <c r="C21" s="1">
         <v>278255.0</v>
       </c>
       <c r="D21" s="1">
-        <v>0.0506</v>
+        <v>0.0604</v>
       </c>
       <c r="E21" s="1">
         <v>5.4441911915</v>
       </c>
       <c r="F21" t="s">
         <v>8</v>
       </c>
       <c r="G21">
         <v>1.0</v>
       </c>
       <c r="H21" s="1">
         <v>1514873.42</v>
       </c>
       <c r="I21" s="1">
-        <v>-1500793.72</v>
+        <v>-1498066.82</v>
       </c>
       <c r="J21" s="1">
-        <v>-99.07056920967</v>
+        <v>-98.890560770417</v>
       </c>
       <c r="K21">
         <v>0.0</v>
       </c>
       <c r="L21">
         <v>0.0</v>
       </c>
       <c r="M21" s="1">
-        <v>14079.7</v>
+        <v>16806.6</v>
       </c>
       <c r="N21" s="1">
-        <v>14079.7</v>
+        <v>16806.6</v>
       </c>
       <c r="O21" s="1">
         <v>0.01</v>
       </c>
       <c r="P21">
         <v>1</v>
       </c>
     </row>
     <row r="22" spans="1:16">
       <c r="A22" t="s">
         <v>70</v>
       </c>
       <c r="B22" t="s">
         <v>71</v>
       </c>
       <c r="C22" s="1">
         <v>2600.0</v>
       </c>
       <c r="D22" s="1">
-        <v>1901.0</v>
+        <v>1667.5</v>
       </c>
       <c r="E22" s="1">
         <v>1953.9569307692</v>
       </c>
       <c r="F22" t="s">
         <v>8</v>
       </c>
       <c r="G22">
         <v>1.0</v>
       </c>
       <c r="H22" s="1">
         <v>5080288.02</v>
       </c>
       <c r="I22" s="1">
-        <v>-137688.02</v>
+        <v>-744788.02</v>
       </c>
       <c r="J22" s="1">
-        <v>-2.7102404323919</v>
+        <v>-14.660350300375</v>
       </c>
       <c r="K22">
         <v>0.0</v>
       </c>
       <c r="L22">
         <v>0.0</v>
       </c>
       <c r="M22" s="1">
-        <v>4942600.0</v>
+        <v>4335500.0</v>
       </c>
       <c r="N22" s="1">
-        <v>4942600.0</v>
+        <v>4335500.0</v>
       </c>
       <c r="O22" s="1">
-        <v>3.15</v>
+        <v>2.77</v>
       </c>
       <c r="P22">
         <v>1</v>
       </c>
     </row>
     <row r="23" spans="1:16">
       <c r="A23" t="s">
         <v>72</v>
       </c>
       <c r="B23" t="s">
         <v>73</v>
       </c>
       <c r="C23" s="1">
         <v>85000.0</v>
       </c>
       <c r="D23" s="1">
-        <v>22.18</v>
+        <v>20.2</v>
       </c>
       <c r="E23" s="1">
         <v>27.3893784706</v>
       </c>
       <c r="F23" t="s">
         <v>8</v>
       </c>
       <c r="G23">
         <v>1.0</v>
       </c>
       <c r="H23" s="1">
         <v>2328097.17</v>
       </c>
       <c r="I23" s="1">
-        <v>-442797.17</v>
+        <v>-611097.17</v>
       </c>
       <c r="J23" s="1">
-        <v>-19.019703116601</v>
+        <v>-26.248782820349</v>
       </c>
       <c r="K23">
         <v>0.0</v>
       </c>
       <c r="L23">
         <v>0.0</v>
       </c>
       <c r="M23" s="1">
-        <v>1885300.0</v>
+        <v>1717000.0</v>
       </c>
       <c r="N23" s="1">
-        <v>1885300.0</v>
+        <v>1717000.0</v>
       </c>
       <c r="O23" s="1">
-        <v>1.2</v>
+        <v>1.1</v>
       </c>
       <c r="P23">
         <v>1</v>
       </c>
     </row>
     <row r="24" spans="1:16">
       <c r="A24" t="s">
         <v>74</v>
       </c>
       <c r="B24" t="s">
         <v>75</v>
       </c>
       <c r="C24" s="1">
         <v>4000.0</v>
       </c>
       <c r="D24" s="1">
-        <v>153.3</v>
+        <v>167.5</v>
       </c>
       <c r="E24" s="1">
         <v>107.7144625</v>
       </c>
       <c r="F24" t="s">
         <v>8</v>
       </c>
       <c r="G24">
         <v>1.0</v>
       </c>
       <c r="H24" s="1">
         <v>430857.85</v>
       </c>
       <c r="I24" s="1">
-        <v>182342.15</v>
+        <v>239142.15</v>
       </c>
       <c r="J24" s="1">
-        <v>42.32072132375</v>
+        <v>55.50372355987</v>
       </c>
       <c r="K24">
         <v>0.0</v>
       </c>
       <c r="L24">
         <v>0.0</v>
       </c>
       <c r="M24" s="1">
-        <v>613200.0</v>
+        <v>670000.0</v>
       </c>
       <c r="N24" s="1">
-        <v>613200.0</v>
+        <v>670000.0</v>
       </c>
       <c r="O24" s="1">
-        <v>0.39</v>
+        <v>0.43</v>
       </c>
       <c r="P24">
         <v>1</v>
       </c>
     </row>
     <row r="25" spans="1:16">
       <c r="A25" t="s">
         <v>76</v>
       </c>
       <c r="B25" t="s">
         <v>77</v>
       </c>
       <c r="C25" s="1">
         <v>40000.0</v>
       </c>
       <c r="D25" s="1">
-        <v>18.96</v>
+        <v>18.45</v>
       </c>
       <c r="E25" s="1">
         <v>18.216797</v>
       </c>
       <c r="F25" t="s">
         <v>8</v>
       </c>
       <c r="G25">
         <v>1.0</v>
       </c>
       <c r="H25" s="1">
         <v>728671.88</v>
       </c>
       <c r="I25" s="1">
-        <v>29728.12</v>
+        <v>9328.12</v>
       </c>
       <c r="J25" s="1">
-        <v>4.0797677001067</v>
+        <v>1.2801536955152</v>
       </c>
       <c r="K25">
         <v>0.0</v>
       </c>
       <c r="L25">
         <v>0.0</v>
       </c>
       <c r="M25" s="1">
-        <v>758400.0</v>
+        <v>738000.0</v>
       </c>
       <c r="N25" s="1">
-        <v>758400.0</v>
+        <v>738000.0</v>
       </c>
       <c r="O25" s="1">
-        <v>0.48</v>
+        <v>0.47</v>
       </c>
       <c r="P25">
         <v>1</v>
       </c>
     </row>
     <row r="26" spans="1:16">
       <c r="A26" t="s">
         <v>78</v>
       </c>
       <c r="B26" t="s">
         <v>79</v>
       </c>
       <c r="C26" s="1">
         <v>55000.0</v>
       </c>
       <c r="D26" s="1">
-        <v>29.75</v>
+        <v>28.9</v>
       </c>
       <c r="E26" s="1">
         <v>32.0843294545</v>
       </c>
       <c r="F26" t="s">
         <v>8</v>
       </c>
       <c r="G26">
         <v>1.0</v>
       </c>
       <c r="H26" s="1">
         <v>1764638.12</v>
       </c>
       <c r="I26" s="1">
-        <v>-128388.12</v>
+        <v>-175138.12</v>
       </c>
       <c r="J26" s="1">
-        <v>-7.2756061735763</v>
+        <v>-9.9248745686169</v>
       </c>
       <c r="K26">
         <v>0.0</v>
       </c>
       <c r="L26">
         <v>0.0</v>
       </c>
       <c r="M26" s="1">
-        <v>1636250.0</v>
+        <v>1589500.0</v>
       </c>
       <c r="N26" s="1">
-        <v>1636250.0</v>
+        <v>1589500.0</v>
       </c>
       <c r="O26" s="1">
-        <v>1.04</v>
+        <v>1.02</v>
       </c>
       <c r="P26">
         <v>1</v>
       </c>
     </row>
     <row r="27" spans="1:16">
       <c r="A27" t="s">
         <v>80</v>
       </c>
       <c r="B27" t="s">
         <v>81</v>
       </c>
       <c r="C27" s="1">
         <v>25000.0</v>
       </c>
       <c r="D27" s="1">
-        <v>170.82</v>
+        <v>180.52</v>
       </c>
       <c r="E27" s="1">
         <v>105.7503412</v>
       </c>
       <c r="F27" t="s">
         <v>8</v>
       </c>
       <c r="G27">
         <v>1.0</v>
       </c>
       <c r="H27" s="1">
         <v>2643758.53</v>
       </c>
       <c r="I27" s="1">
-        <v>1626741.47</v>
+        <v>1869241.47</v>
       </c>
       <c r="J27" s="1">
-        <v>61.531393716203</v>
+        <v>70.703940953337</v>
       </c>
       <c r="K27">
         <v>0.0</v>
       </c>
       <c r="L27">
         <v>0.0</v>
       </c>
       <c r="M27" s="1">
-        <v>4270500.0</v>
+        <v>4513000.0</v>
       </c>
       <c r="N27" s="1">
-        <v>4270500.0</v>
+        <v>4513000.0</v>
       </c>
       <c r="O27" s="1">
-        <v>2.72</v>
+        <v>2.89</v>
       </c>
       <c r="P27">
         <v>1</v>
       </c>
     </row>
     <row r="28" spans="1:16">
       <c r="A28" t="s">
         <v>82</v>
       </c>
       <c r="B28" t="s">
         <v>83</v>
       </c>
       <c r="C28" s="1">
         <v>137750.0</v>
       </c>
       <c r="D28" s="1">
-        <v>2.43</v>
+        <v>2.49</v>
       </c>
       <c r="E28" s="1">
         <v>8.75</v>
       </c>
       <c r="F28" t="s">
         <v>8</v>
       </c>
       <c r="G28">
         <v>1.0</v>
       </c>
       <c r="H28" s="1">
         <v>1205312.5</v>
       </c>
       <c r="I28" s="1">
-        <v>-870580.0</v>
+        <v>-862315.0</v>
       </c>
       <c r="J28" s="1">
-        <v>-72.228571428571</v>
+        <v>-71.542857142857</v>
       </c>
       <c r="K28">
         <v>0.0</v>
       </c>
       <c r="L28">
         <v>0.0</v>
       </c>
       <c r="M28" s="1">
-        <v>334732.5</v>
+        <v>342997.5</v>
       </c>
       <c r="N28" s="1">
-        <v>334732.5</v>
+        <v>342997.5</v>
       </c>
       <c r="O28" s="1">
-        <v>0.21</v>
+        <v>0.22</v>
       </c>
       <c r="P28">
         <v>1</v>
       </c>
     </row>
     <row r="29" spans="1:16">
       <c r="A29" t="s">
         <v>84</v>
       </c>
       <c r="B29" t="s">
         <v>85</v>
       </c>
       <c r="C29" s="1">
         <v>38726.0</v>
       </c>
       <c r="D29" s="1">
-        <v>5.92</v>
+        <v>4.862</v>
       </c>
       <c r="E29" s="1">
         <v>10.35</v>
       </c>
       <c r="F29" t="s">
         <v>8</v>
       </c>
       <c r="G29">
         <v>1.0</v>
       </c>
       <c r="H29" s="1">
         <v>400814.1</v>
       </c>
       <c r="I29" s="1">
-        <v>-171556.18</v>
+        <v>-212528.29</v>
       </c>
       <c r="J29" s="1">
-        <v>-42.80193236715</v>
+        <v>-53.024155088356</v>
       </c>
       <c r="K29">
         <v>0.0</v>
       </c>
       <c r="L29">
         <v>0.0</v>
       </c>
       <c r="M29" s="1">
-        <v>229257.92</v>
+        <v>188285.81</v>
       </c>
       <c r="N29" s="1">
-        <v>229257.92</v>
+        <v>188285.81</v>
       </c>
       <c r="O29" s="1">
-        <v>0.15</v>
+        <v>0.12</v>
       </c>
       <c r="P29">
         <v>1</v>
       </c>
     </row>
     <row r="30" spans="1:16">
       <c r="A30" t="s">
         <v>86</v>
       </c>
       <c r="B30" t="s">
         <v>87</v>
       </c>
       <c r="C30" s="1">
         <v>13000.0</v>
       </c>
       <c r="D30" s="1">
-        <v>359.25</v>
+        <v>358.2</v>
       </c>
       <c r="E30" s="1">
         <v>382.6681676923</v>
       </c>
       <c r="F30" t="s">
         <v>8</v>
       </c>
       <c r="G30">
         <v>1.0</v>
       </c>
       <c r="H30" s="1">
         <v>4974686.18</v>
       </c>
       <c r="I30" s="1">
-        <v>-304436.18</v>
+        <v>-318086.18</v>
       </c>
       <c r="J30" s="1">
-        <v>-6.1197062283836</v>
+        <v>-6.3940953959834</v>
       </c>
       <c r="K30">
         <v>0.0</v>
       </c>
       <c r="L30">
         <v>0.0</v>
       </c>
       <c r="M30" s="1">
-        <v>4670250.0</v>
+        <v>4656600.0</v>
       </c>
       <c r="N30" s="1">
-        <v>4670250.0</v>
+        <v>4656600.0</v>
       </c>
       <c r="O30" s="1">
         <v>2.98</v>
       </c>
       <c r="P30">
         <v>1</v>
       </c>
     </row>
     <row r="31" spans="1:16">
       <c r="A31" t="s">
         <v>88</v>
       </c>
       <c r="B31" t="s">
         <v>89</v>
       </c>
       <c r="C31" s="1">
         <v>17000.0</v>
       </c>
       <c r="D31" s="1">
-        <v>495.0</v>
+        <v>471.05</v>
       </c>
       <c r="E31" s="1">
         <v>428.6897088235</v>
       </c>
       <c r="F31" t="s">
         <v>8</v>
       </c>
       <c r="G31">
         <v>1.0</v>
       </c>
       <c r="H31" s="1">
         <v>7287725.05</v>
       </c>
       <c r="I31" s="1">
-        <v>1127274.95</v>
+        <v>720124.95</v>
       </c>
       <c r="J31" s="1">
-        <v>15.468132267147</v>
+        <v>9.8813408170496</v>
       </c>
       <c r="K31">
         <v>0.0</v>
       </c>
       <c r="L31">
         <v>0.0</v>
       </c>
       <c r="M31" s="1">
-        <v>8415000.0</v>
+        <v>8007850.0</v>
       </c>
       <c r="N31" s="1">
-        <v>8415000.0</v>
+        <v>8007850.0</v>
       </c>
       <c r="O31" s="1">
-        <v>5.36</v>
+        <v>5.12</v>
       </c>
       <c r="P31">
         <v>1</v>
       </c>
     </row>
     <row r="32" spans="1:16">
       <c r="A32" t="s">
         <v>90</v>
       </c>
       <c r="B32" t="s">
         <v>91</v>
       </c>
       <c r="C32" s="1">
         <v>35000.0</v>
       </c>
       <c r="D32" s="1">
-        <v>11.42</v>
+        <v>11.78</v>
       </c>
       <c r="E32" s="1">
         <v>13.2913</v>
       </c>
       <c r="F32" t="s">
         <v>8</v>
       </c>
       <c r="G32">
         <v>1.0</v>
       </c>
       <c r="H32" s="1">
         <v>465195.5</v>
       </c>
       <c r="I32" s="1">
-        <v>-65495.5</v>
+        <v>-52895.5</v>
       </c>
       <c r="J32" s="1">
-        <v>-14.079134471421</v>
+        <v>-11.37059580327</v>
       </c>
       <c r="K32">
         <v>0.0</v>
       </c>
       <c r="L32">
         <v>0.0</v>
       </c>
       <c r="M32" s="1">
-        <v>399700.0</v>
+        <v>412300.0</v>
       </c>
       <c r="N32" s="1">
-        <v>399700.0</v>
+        <v>412300.0</v>
       </c>
       <c r="O32" s="1">
-        <v>0.25</v>
+        <v>0.26</v>
       </c>
       <c r="P32">
         <v>1</v>
       </c>
     </row>
     <row r="33" spans="1:16">
       <c r="A33" t="s">
         <v>92</v>
       </c>
       <c r="B33" t="s">
         <v>93</v>
       </c>
       <c r="C33" s="1">
         <v>35000.0</v>
       </c>
       <c r="D33" s="1">
-        <v>27.45</v>
+        <v>27.4</v>
       </c>
       <c r="E33" s="1">
         <v>5.07</v>
       </c>
       <c r="F33" t="s">
         <v>8</v>
       </c>
       <c r="G33">
         <v>1.0</v>
       </c>
       <c r="H33" s="1">
         <v>177450.0</v>
       </c>
       <c r="I33" s="1">
-        <v>783300.0</v>
+        <v>781550.0</v>
       </c>
       <c r="J33" s="1">
-        <v>441.4201183432</v>
+        <v>440.43392504931</v>
       </c>
       <c r="K33">
         <v>0.0</v>
       </c>
       <c r="L33">
         <v>0.0</v>
       </c>
       <c r="M33" s="1">
-        <v>960750.0</v>
+        <v>959000.0</v>
       </c>
       <c r="N33" s="1">
-        <v>960750.0</v>
+        <v>959000.0</v>
       </c>
       <c r="O33" s="1">
         <v>0.61</v>
       </c>
       <c r="P33">
         <v>1</v>
       </c>
     </row>
     <row r="34" spans="1:16">
       <c r="A34" t="s">
         <v>94</v>
       </c>
       <c r="B34" t="s">
         <v>95</v>
       </c>
       <c r="C34" s="1">
-        <v>121.0</v>
+        <v>7000.0</v>
       </c>
       <c r="D34" s="1">
-        <v>4782.95</v>
+        <v>118.2</v>
       </c>
       <c r="E34" s="1">
-        <v>4778.102231405</v>
+        <v>119.0939</v>
       </c>
       <c r="F34" t="s">
         <v>8</v>
       </c>
       <c r="G34">
         <v>1.0</v>
       </c>
       <c r="H34" s="1">
-        <v>578150.37</v>
+        <v>833657.3</v>
       </c>
       <c r="I34" s="1">
-        <v>586.58</v>
+        <v>-6257.3</v>
       </c>
       <c r="J34" s="1">
-        <v>0.10145803417889</v>
+        <v>-0.75058420288529</v>
       </c>
       <c r="K34">
         <v>0.0</v>
       </c>
       <c r="L34">
         <v>0.0</v>
       </c>
       <c r="M34" s="1">
-        <v>578736.95</v>
+        <v>827400.0</v>
       </c>
       <c r="N34" s="1">
-        <v>578736.95</v>
+        <v>827400.0</v>
       </c>
       <c r="O34" s="1">
-        <v>0.37</v>
+        <v>0.53</v>
       </c>
       <c r="P34">
         <v>1</v>
       </c>
     </row>
     <row r="35" spans="1:16">
       <c r="A35" t="s">
         <v>96</v>
       </c>
       <c r="B35" t="s">
         <v>97</v>
       </c>
       <c r="C35" s="1">
         <v>200000.0</v>
       </c>
       <c r="D35" s="1">
-        <v>17.175</v>
+        <v>17.89</v>
       </c>
       <c r="E35" s="1">
         <v>13.2063545</v>
       </c>
       <c r="F35" t="s">
         <v>8</v>
       </c>
       <c r="G35">
         <v>1.0</v>
       </c>
       <c r="H35" s="1">
         <v>2641270.9</v>
       </c>
       <c r="I35" s="1">
-        <v>793729.1</v>
+        <v>936729.1</v>
       </c>
       <c r="J35" s="1">
-        <v>30.051029600939</v>
+        <v>35.46508993076</v>
       </c>
       <c r="K35">
         <v>0.0</v>
       </c>
       <c r="L35">
         <v>0.0</v>
       </c>
       <c r="M35" s="1">
-        <v>3435000.0</v>
+        <v>3578000.0</v>
       </c>
       <c r="N35" s="1">
-        <v>3435000.0</v>
+        <v>3578000.0</v>
       </c>
       <c r="O35" s="1">
-        <v>2.19</v>
+        <v>2.29</v>
       </c>
       <c r="P35">
         <v>1</v>
       </c>
     </row>
     <row r="36" spans="1:16">
       <c r="A36" t="s">
         <v>98</v>
       </c>
       <c r="B36" t="s">
         <v>99</v>
       </c>
       <c r="C36" s="1">
         <v>20000.0</v>
       </c>
       <c r="D36" s="1">
-        <v>10.54</v>
+        <v>10.55</v>
       </c>
       <c r="E36" s="1">
         <v>21.013614</v>
       </c>
       <c r="F36" t="s">
         <v>8</v>
       </c>
       <c r="G36">
         <v>1.0</v>
       </c>
       <c r="H36" s="1">
         <v>420272.28</v>
       </c>
       <c r="I36" s="1">
-        <v>-209472.28</v>
+        <v>-209272.28</v>
       </c>
       <c r="J36" s="1">
-        <v>-49.842040498127</v>
+        <v>-49.794452301256</v>
       </c>
       <c r="K36">
         <v>0.0</v>
       </c>
       <c r="L36">
         <v>0.0</v>
       </c>
       <c r="M36" s="1">
-        <v>210800.0</v>
+        <v>211000.0</v>
       </c>
       <c r="N36" s="1">
-        <v>210800.0</v>
+        <v>211000.0</v>
       </c>
       <c r="O36" s="1">
         <v>0.13</v>
       </c>
       <c r="P36">
         <v>1</v>
       </c>
     </row>
     <row r="37" spans="1:16">
       <c r="A37" t="s">
         <v>100</v>
       </c>
       <c r="B37" t="s">
         <v>101</v>
       </c>
       <c r="C37" s="1">
         <v>60000.0</v>
       </c>
       <c r="D37" s="1">
-        <v>74.88</v>
+        <v>72.48</v>
       </c>
       <c r="E37" s="1">
         <v>63.1479731667</v>
       </c>
       <c r="F37" t="s">
         <v>8</v>
       </c>
       <c r="G37">
         <v>1.0</v>
       </c>
       <c r="H37" s="1">
         <v>3788878.39</v>
       </c>
       <c r="I37" s="1">
-        <v>703921.61</v>
+        <v>559921.61</v>
       </c>
       <c r="J37" s="1">
-        <v>18.578627697787</v>
+        <v>14.778030656191</v>
       </c>
       <c r="K37">
         <v>0.0</v>
       </c>
       <c r="L37">
         <v>0.0</v>
       </c>
       <c r="M37" s="1">
-        <v>4492800.0</v>
+        <v>4348800.0</v>
       </c>
       <c r="N37" s="1">
-        <v>4492800.0</v>
+        <v>4348800.0</v>
       </c>
       <c r="O37" s="1">
-        <v>2.86</v>
+        <v>2.78</v>
       </c>
       <c r="P37">
         <v>1</v>
       </c>
     </row>
     <row r="38" spans="1:16">
       <c r="A38" t="s">
         <v>102</v>
       </c>
       <c r="B38" t="s">
         <v>103</v>
       </c>
       <c r="C38" s="1">
         <v>45000.0</v>
       </c>
       <c r="D38" s="1">
-        <v>29.12</v>
+        <v>30.1</v>
       </c>
       <c r="E38" s="1">
         <v>41.2242637778</v>
       </c>
       <c r="F38" t="s">
         <v>8</v>
       </c>
       <c r="G38">
         <v>1.0</v>
       </c>
       <c r="H38" s="1">
         <v>1855091.87</v>
       </c>
       <c r="I38" s="1">
-        <v>-544691.87</v>
+        <v>-500591.87</v>
       </c>
       <c r="J38" s="1">
-        <v>-29.361988956374</v>
+        <v>-26.984748200099</v>
       </c>
       <c r="K38">
         <v>0.0</v>
       </c>
       <c r="L38">
         <v>0.0</v>
       </c>
       <c r="M38" s="1">
-        <v>1310400.0</v>
+        <v>1354500.0</v>
       </c>
       <c r="N38" s="1">
-        <v>1310400.0</v>
+        <v>1354500.0</v>
       </c>
       <c r="O38" s="1">
-        <v>0.84</v>
+        <v>0.87</v>
       </c>
       <c r="P38">
         <v>1</v>
       </c>
     </row>
     <row r="39" spans="1:16">
       <c r="A39" t="s">
         <v>104</v>
       </c>
       <c r="B39" t="s">
         <v>105</v>
       </c>
       <c r="C39" s="1">
         <v>30000.0</v>
       </c>
       <c r="D39" s="1">
-        <v>33.87</v>
+        <v>34.38</v>
       </c>
       <c r="E39" s="1">
         <v>26.496119</v>
       </c>
       <c r="F39" t="s">
         <v>8</v>
       </c>
       <c r="G39">
         <v>1.0</v>
       </c>
       <c r="H39" s="1">
         <v>794883.57</v>
       </c>
       <c r="I39" s="1">
-        <v>221216.43</v>
+        <v>236516.43</v>
       </c>
       <c r="J39" s="1">
-        <v>27.830041826126</v>
+        <v>29.754852021913</v>
       </c>
       <c r="K39">
         <v>0.0</v>
       </c>
       <c r="L39">
         <v>0.0</v>
       </c>
       <c r="M39" s="1">
-        <v>1016100.0</v>
+        <v>1031400.0</v>
       </c>
       <c r="N39" s="1">
-        <v>1016100.0</v>
+        <v>1031400.0</v>
       </c>
       <c r="O39" s="1">
-        <v>0.65</v>
+        <v>0.66</v>
       </c>
       <c r="P39">
         <v>1</v>
       </c>
     </row>
     <row r="40" spans="1:16">
       <c r="A40" t="s">
         <v>106</v>
       </c>
       <c r="B40" t="s">
         <v>107</v>
       </c>
       <c r="C40" s="1">
         <v>27000.0</v>
       </c>
       <c r="D40" s="1">
-        <v>308.1</v>
+        <v>287.3</v>
       </c>
       <c r="E40" s="1">
         <v>140.1883425926</v>
       </c>
       <c r="F40" t="s">
         <v>8</v>
       </c>
       <c r="G40">
         <v>1.0</v>
       </c>
       <c r="H40" s="1">
         <v>3785085.25</v>
       </c>
       <c r="I40" s="1">
-        <v>4533614.75</v>
+        <v>3972014.75</v>
       </c>
       <c r="J40" s="1">
-        <v>119.77576330678</v>
+        <v>104.93858097384</v>
       </c>
       <c r="K40">
         <v>0.0</v>
       </c>
       <c r="L40">
         <v>0.0</v>
       </c>
       <c r="M40" s="1">
-        <v>8318700.0</v>
+        <v>7757100.0</v>
       </c>
       <c r="N40" s="1">
-        <v>8318700.0</v>
+        <v>7757100.0</v>
       </c>
       <c r="O40" s="1">
-        <v>5.3</v>
+        <v>4.96</v>
       </c>
       <c r="P40">
         <v>1</v>
       </c>
     </row>
     <row r="41" spans="1:16">
       <c r="A41" t="s">
         <v>108</v>
       </c>
       <c r="B41" t="s">
         <v>109</v>
       </c>
       <c r="C41" s="1">
         <v>90000.0</v>
       </c>
       <c r="D41" s="1">
-        <v>76.52</v>
+        <v>82.58</v>
       </c>
       <c r="E41" s="1">
         <v>90.9802184444</v>
       </c>
       <c r="F41" t="s">
         <v>8</v>
       </c>
       <c r="G41">
         <v>1.0</v>
       </c>
       <c r="H41" s="1">
         <v>8188219.66</v>
       </c>
       <c r="I41" s="1">
-        <v>-1301419.66</v>
+        <v>-756019.66</v>
       </c>
       <c r="J41" s="1">
-        <v>-15.893804929996</v>
+        <v>-9.2330163502233</v>
       </c>
       <c r="K41">
         <v>0.0</v>
       </c>
       <c r="L41">
         <v>0.0</v>
       </c>
       <c r="M41" s="1">
-        <v>6886800.0</v>
+        <v>7432200.0</v>
       </c>
       <c r="N41" s="1">
-        <v>6886800.0</v>
+        <v>7432200.0</v>
       </c>
       <c r="O41" s="1">
-        <v>4.39</v>
+        <v>4.75</v>
       </c>
       <c r="P41">
         <v>1</v>
       </c>
     </row>
     <row r="42" spans="1:16">
       <c r="A42" t="s">
         <v>110</v>
       </c>
       <c r="B42" t="s">
         <v>111</v>
       </c>
       <c r="C42" s="1">
         <v>50000.0</v>
       </c>
       <c r="D42" s="1">
-        <v>254.75</v>
+        <v>236.15</v>
       </c>
       <c r="E42" s="1">
         <v>109.7979152</v>
       </c>
       <c r="F42" t="s">
         <v>8</v>
       </c>
       <c r="G42">
         <v>1.0</v>
       </c>
       <c r="H42" s="1">
         <v>5489895.76</v>
       </c>
       <c r="I42" s="1">
-        <v>7247604.24</v>
+        <v>6317604.24</v>
       </c>
       <c r="J42" s="1">
-        <v>132.01715582301</v>
+        <v>115.07694346459</v>
       </c>
       <c r="K42">
         <v>0.0</v>
       </c>
       <c r="L42">
         <v>0.0</v>
       </c>
       <c r="M42" s="1">
-        <v>12737500.0</v>
+        <v>11807500.0</v>
       </c>
       <c r="N42" s="1">
-        <v>12737500.0</v>
+        <v>11807500.0</v>
       </c>
       <c r="O42" s="1">
-        <v>8.12</v>
+        <v>7.55</v>
       </c>
       <c r="P42">
         <v>1</v>
       </c>
     </row>
     <row r="43" spans="1:16">
       <c r="A43" t="s">
         <v>112</v>
       </c>
       <c r="B43" t="s">
         <v>113</v>
       </c>
       <c r="C43" s="1">
         <v>23000.0</v>
       </c>
       <c r="D43" s="1">
-        <v>45.58</v>
+        <v>44.44</v>
       </c>
       <c r="E43" s="1">
         <v>98.4921743478</v>
       </c>
       <c r="F43" t="s">
         <v>8</v>
       </c>
       <c r="G43">
         <v>1.0</v>
       </c>
       <c r="H43" s="1">
         <v>2265320.01</v>
       </c>
       <c r="I43" s="1">
-        <v>-1216980.01</v>
+        <v>-1243200.01</v>
       </c>
       <c r="J43" s="1">
-        <v>-53.722211635786</v>
+        <v>-54.879663999436</v>
       </c>
       <c r="K43">
         <v>0.0</v>
       </c>
       <c r="L43">
         <v>0.0</v>
       </c>
       <c r="M43" s="1">
-        <v>1048340.0</v>
+        <v>1022120.0</v>
       </c>
       <c r="N43" s="1">
-        <v>1048340.0</v>
+        <v>1022120.0</v>
       </c>
       <c r="O43" s="1">
-        <v>0.67</v>
+        <v>0.65</v>
       </c>
       <c r="P43">
         <v>1</v>
       </c>
     </row>
     <row r="44" spans="1:16">
       <c r="A44" t="s">
         <v>114</v>
       </c>
       <c r="B44" t="s">
         <v>115</v>
       </c>
       <c r="C44" s="1">
         <v>1802.0</v>
       </c>
       <c r="D44" s="1">
-        <v>31.755</v>
+        <v>36.0</v>
       </c>
       <c r="E44" s="1">
         <v>15.0</v>
       </c>
       <c r="F44" t="s">
         <v>8</v>
       </c>
       <c r="G44">
         <v>1.0</v>
       </c>
       <c r="H44" s="1">
         <v>27030.0</v>
       </c>
       <c r="I44" s="1">
-        <v>30192.51</v>
+        <v>37842.0</v>
       </c>
       <c r="J44" s="1">
-        <v>111.7</v>
+        <v>140.0</v>
       </c>
       <c r="K44">
         <v>0.0</v>
       </c>
       <c r="L44">
         <v>0.0</v>
       </c>
       <c r="M44" s="1">
-        <v>57222.51</v>
+        <v>64872.0</v>
       </c>
       <c r="N44" s="1">
-        <v>57222.51</v>
+        <v>64872.0</v>
       </c>
       <c r="O44" s="1">
         <v>0.04</v>
       </c>
       <c r="P44">
         <v>1</v>
       </c>
     </row>
     <row r="45" spans="1:16">
       <c r="A45" t="s">
         <v>116</v>
       </c>
       <c r="B45" t="s">
         <v>117</v>
       </c>
       <c r="C45" s="1">
         <v>105000.0</v>
       </c>
       <c r="D45" s="1">
-        <v>65.66</v>
+        <v>64.24</v>
       </c>
       <c r="E45" s="1">
         <v>28.643883619</v>
       </c>
       <c r="F45" t="s">
         <v>8</v>
       </c>
       <c r="G45">
         <v>1.0</v>
       </c>
       <c r="H45" s="1">
         <v>3007607.78</v>
       </c>
       <c r="I45" s="1">
-        <v>3886692.22</v>
+        <v>3737592.22</v>
       </c>
       <c r="J45" s="1">
-        <v>129.22869284505</v>
+        <v>124.27126451974</v>
       </c>
       <c r="K45">
         <v>0.0</v>
       </c>
       <c r="L45">
         <v>0.0</v>
       </c>
       <c r="M45" s="1">
-        <v>6894300.0</v>
+        <v>6745200.0</v>
       </c>
       <c r="N45" s="1">
-        <v>6894300.0</v>
+        <v>6745200.0</v>
       </c>
       <c r="O45" s="1">
-        <v>4.39</v>
+        <v>4.32</v>
       </c>
       <c r="P45">
         <v>1</v>
       </c>
     </row>
     <row r="46" spans="1:16">
       <c r="A46" t="s">
         <v>118</v>
       </c>
       <c r="B46" t="s">
         <v>119</v>
       </c>
       <c r="C46" s="1">
         <v>15000.0</v>
       </c>
       <c r="D46" s="1">
-        <v>44.36</v>
+        <v>45.26</v>
       </c>
       <c r="E46" s="1">
         <v>59.4699473333</v>
       </c>
       <c r="F46" t="s">
         <v>8</v>
       </c>
       <c r="G46">
         <v>1.0</v>
       </c>
       <c r="H46" s="1">
         <v>892049.21</v>
       </c>
       <c r="I46" s="1">
-        <v>-226649.21</v>
+        <v>-213149.21</v>
       </c>
       <c r="J46" s="1">
-        <v>-25.407702563853</v>
+        <v>-23.894333138863</v>
       </c>
       <c r="K46">
         <v>0.0</v>
       </c>
       <c r="L46">
         <v>0.0</v>
       </c>
       <c r="M46" s="1">
-        <v>665400.0</v>
+        <v>678900.0</v>
       </c>
       <c r="N46" s="1">
-        <v>665400.0</v>
+        <v>678900.0</v>
       </c>
       <c r="O46" s="1">
-        <v>0.42</v>
+        <v>0.43</v>
       </c>
       <c r="P46">
         <v>1</v>
       </c>
     </row>
     <row r="47" spans="1:16">
       <c r="A47" t="s">
         <v>120</v>
       </c>
       <c r="B47" t="s">
         <v>121</v>
       </c>
       <c r="C47" s="1">
         <v>9000.0</v>
       </c>
       <c r="D47" s="1">
-        <v>57.62</v>
+        <v>50.0</v>
       </c>
       <c r="E47" s="1">
         <v>111.6129077778</v>
       </c>
       <c r="F47" t="s">
         <v>8</v>
       </c>
       <c r="G47">
         <v>1.0</v>
       </c>
       <c r="H47" s="1">
         <v>1004516.17</v>
       </c>
       <c r="I47" s="1">
-        <v>-485936.17</v>
+        <v>-554516.17</v>
       </c>
       <c r="J47" s="1">
-        <v>-48.375146614116</v>
+        <v>-55.202313965737</v>
       </c>
       <c r="K47">
         <v>0.0</v>
       </c>
       <c r="L47">
         <v>0.0</v>
       </c>
       <c r="M47" s="1">
-        <v>518580.0</v>
+        <v>450000.0</v>
       </c>
       <c r="N47" s="1">
-        <v>518580.0</v>
+        <v>450000.0</v>
       </c>
       <c r="O47" s="1">
-        <v>0.33</v>
+        <v>0.29</v>
       </c>
       <c r="P47">
         <v>1</v>
       </c>
     </row>
     <row r="48" spans="1:16">
       <c r="A48" t="s">
         <v>122</v>
       </c>
       <c r="B48" t="s">
         <v>123</v>
       </c>
       <c r="C48" s="1">
-        <v>140000.0</v>
+        <v>160000.0</v>
       </c>
       <c r="D48" s="1">
-        <v>28.96</v>
+        <v>29.085</v>
       </c>
       <c r="E48" s="1">
-        <v>27.8666822143</v>
+        <v>28.0368719375</v>
       </c>
       <c r="F48" t="s">
         <v>8</v>
       </c>
       <c r="G48">
         <v>1.0</v>
       </c>
       <c r="H48" s="1">
-        <v>3901335.51</v>
+        <v>4485899.51</v>
       </c>
       <c r="I48" s="1">
-        <v>153064.49</v>
+        <v>167700.49</v>
       </c>
       <c r="J48" s="1">
-        <v>3.9233869942142</v>
+        <v>3.7383915896056</v>
       </c>
       <c r="K48">
         <v>0.0</v>
       </c>
       <c r="L48">
         <v>0.0</v>
       </c>
       <c r="M48" s="1">
-        <v>4054400.0</v>
+        <v>4653600.0</v>
       </c>
       <c r="N48" s="1">
-        <v>4054400.0</v>
+        <v>4653600.0</v>
       </c>
       <c r="O48" s="1">
-        <v>2.58</v>
+        <v>2.98</v>
       </c>
       <c r="P48">
         <v>1</v>
       </c>
     </row>
     <row r="49" spans="1:16">
       <c r="A49" t="s">
         <v>124</v>
       </c>
       <c r="B49" t="s">
         <v>125</v>
       </c>
       <c r="C49" s="1">
         <v>20000.0</v>
       </c>
       <c r="D49" s="1">
-        <v>31.86</v>
+        <v>38.46</v>
       </c>
       <c r="E49" s="1">
         <v>21.361331</v>
       </c>
       <c r="F49" t="s">
         <v>8</v>
       </c>
       <c r="G49">
         <v>1.0</v>
       </c>
       <c r="H49" s="1">
         <v>427226.62</v>
       </c>
       <c r="I49" s="1">
-        <v>209973.38</v>
+        <v>341973.38</v>
       </c>
       <c r="J49" s="1">
-        <v>49.148009550528</v>
+        <v>80.044960681523</v>
       </c>
       <c r="K49">
         <v>0.0</v>
       </c>
       <c r="L49">
         <v>0.0</v>
       </c>
       <c r="M49" s="1">
-        <v>637200.0</v>
+        <v>769200.0</v>
       </c>
       <c r="N49" s="1">
-        <v>637200.0</v>
+        <v>769200.0</v>
       </c>
       <c r="O49" s="1">
-        <v>0.41</v>
+        <v>0.49</v>
       </c>
       <c r="P49">
         <v>1</v>
       </c>
     </row>
     <row r="50" spans="1:16">
       <c r="A50" t="s">
         <v>126</v>
       </c>
       <c r="B50" t="s">
         <v>127</v>
       </c>
       <c r="C50" s="1">
         <v>10000.0</v>
       </c>
       <c r="D50" s="1">
-        <v>50.86</v>
+        <v>49.15</v>
       </c>
       <c r="E50" s="1">
         <v>108.672405</v>
       </c>
       <c r="F50" t="s">
         <v>8</v>
       </c>
       <c r="G50">
         <v>1.0</v>
       </c>
       <c r="H50" s="1">
         <v>1086724.05</v>
       </c>
       <c r="I50" s="1">
-        <v>-578124.05</v>
+        <v>-595224.05</v>
       </c>
       <c r="J50" s="1">
-        <v>-53.198790438106</v>
+        <v>-54.77232697666</v>
       </c>
       <c r="K50">
         <v>0.0</v>
       </c>
       <c r="L50">
         <v>0.0</v>
       </c>
       <c r="M50" s="1">
-        <v>508600.0</v>
+        <v>491500.0</v>
       </c>
       <c r="N50" s="1">
-        <v>508600.0</v>
+        <v>491500.0</v>
       </c>
       <c r="O50" s="1">
-        <v>0.32</v>
+        <v>0.31</v>
       </c>
       <c r="P50">
         <v>1</v>
       </c>
     </row>
     <row r="51" spans="1:16">
       <c r="A51" t="s">
         <v>128</v>
       </c>
       <c r="B51" t="s">
         <v>129</v>
       </c>
       <c r="C51" s="1">
         <v>165000.0</v>
       </c>
       <c r="D51" s="1">
-        <v>70.4</v>
+        <v>79.42</v>
       </c>
       <c r="E51" s="1">
         <v>48.3668532121</v>
       </c>
       <c r="F51" t="s">
         <v>8</v>
       </c>
       <c r="G51">
         <v>1.0</v>
       </c>
       <c r="H51" s="1">
         <v>7980530.78</v>
       </c>
       <c r="I51" s="1">
-        <v>3635469.22</v>
+        <v>5123769.22</v>
       </c>
       <c r="J51" s="1">
-        <v>45.55422841186</v>
+        <v>64.20336392713</v>
       </c>
       <c r="K51">
         <v>0.0</v>
       </c>
       <c r="L51">
         <v>0.0</v>
       </c>
       <c r="M51" s="1">
-        <v>11616000.0</v>
+        <v>13104300.0</v>
       </c>
       <c r="N51" s="1">
-        <v>11616000.0</v>
+        <v>13104300.0</v>
       </c>
       <c r="O51" s="1">
-        <v>7.4</v>
+        <v>8.38</v>
       </c>
       <c r="P51">
         <v>1</v>
       </c>
     </row>
     <row r="52" spans="1:16">
       <c r="A52" t="s">
         <v>130</v>
       </c>
       <c r="B52" t="s">
         <v>131</v>
       </c>
       <c r="C52" s="1">
         <v>12500.0</v>
       </c>
       <c r="D52" s="1">
-        <v>94.94</v>
+        <v>98.46</v>
       </c>
       <c r="E52" s="1">
         <v>76.0901648</v>
       </c>
       <c r="F52" t="s">
         <v>8</v>
       </c>
       <c r="G52">
         <v>1.0</v>
       </c>
       <c r="H52" s="1">
         <v>951127.06</v>
       </c>
       <c r="I52" s="1">
-        <v>235622.94</v>
+        <v>279622.94</v>
       </c>
       <c r="J52" s="1">
-        <v>24.773024542063</v>
+        <v>29.399115192874</v>
       </c>
       <c r="K52">
         <v>0.0</v>
       </c>
       <c r="L52">
         <v>0.0</v>
       </c>
       <c r="M52" s="1">
-        <v>1186750.0</v>
+        <v>1230750.0</v>
       </c>
       <c r="N52" s="1">
-        <v>1186750.0</v>
+        <v>1230750.0</v>
       </c>
       <c r="O52" s="1">
-        <v>0.76</v>
+        <v>0.79</v>
       </c>
       <c r="P52">
         <v>1</v>
       </c>
     </row>
     <row r="53" spans="1:16">
       <c r="A53" t="s">
         <v>132</v>
       </c>
       <c r="B53" t="s">
         <v>133</v>
       </c>
       <c r="C53" s="1">
         <v>60000.0</v>
       </c>
       <c r="D53" s="1">
-        <v>33.23</v>
+        <v>33.46</v>
       </c>
       <c r="E53" s="1">
         <v>28.6797525</v>
       </c>
       <c r="F53" t="s">
         <v>8</v>
       </c>
       <c r="G53">
         <v>1.0</v>
       </c>
       <c r="H53" s="1">
         <v>1720785.15</v>
       </c>
       <c r="I53" s="1">
-        <v>273014.85</v>
+        <v>286814.85</v>
       </c>
       <c r="J53" s="1">
-        <v>15.865713973647</v>
+        <v>16.667673474518</v>
       </c>
       <c r="K53">
         <v>0.0</v>
       </c>
       <c r="L53">
         <v>0.0</v>
       </c>
       <c r="M53" s="1">
-        <v>1993800.0</v>
+        <v>2007600.0</v>
       </c>
       <c r="N53" s="1">
-        <v>1993800.0</v>
+        <v>2007600.0</v>
       </c>
       <c r="O53" s="1">
-        <v>1.27</v>
+        <v>1.28</v>
       </c>
       <c r="P53">
         <v>1</v>
       </c>
     </row>
     <row r="54" spans="1:16">
       <c r="A54" t="s">
         <v>134</v>
       </c>
       <c r="B54" t="s">
         <v>135</v>
       </c>
       <c r="C54" s="1">
         <v>33000.0</v>
       </c>
       <c r="D54" s="1">
-        <v>129.95</v>
+        <v>131.6</v>
       </c>
       <c r="E54" s="1">
         <v>104.83113</v>
       </c>
       <c r="F54" t="s">
         <v>8</v>
       </c>
       <c r="G54">
         <v>1.0</v>
       </c>
       <c r="H54" s="1">
         <v>3459427.29</v>
       </c>
       <c r="I54" s="1">
-        <v>828922.71</v>
+        <v>883372.71</v>
       </c>
       <c r="J54" s="1">
-        <v>23.961269901412</v>
+        <v>25.535229850141</v>
       </c>
       <c r="K54">
         <v>0.0</v>
       </c>
       <c r="L54">
         <v>0.0</v>
       </c>
       <c r="M54" s="1">
-        <v>4288350.0</v>
+        <v>4342800.0</v>
       </c>
       <c r="N54" s="1">
-        <v>4288350.0</v>
+        <v>4342800.0</v>
       </c>
       <c r="O54" s="1">
-        <v>2.73</v>
+        <v>2.78</v>
       </c>
       <c r="P54">
         <v>1</v>
       </c>
     </row>
     <row r="55" spans="1:16">
       <c r="A55" t="s">
         <v>136</v>
       </c>
       <c r="B55" t="s">
         <v>137</v>
       </c>
       <c r="C55" s="1">
-        <v>8500.0</v>
+        <v>15000.0</v>
       </c>
       <c r="D55" s="1">
-        <v>113.9</v>
+        <v>108.7</v>
       </c>
       <c r="E55" s="1">
-        <v>178.4605682353</v>
+        <v>147.5522153333</v>
       </c>
       <c r="F55" t="s">
         <v>8</v>
       </c>
       <c r="G55">
         <v>1.0</v>
       </c>
       <c r="H55" s="1">
-        <v>1516914.83</v>
+        <v>2213283.23</v>
       </c>
       <c r="I55" s="1">
-        <v>-548764.83</v>
+        <v>-582783.23</v>
       </c>
       <c r="J55" s="1">
-        <v>-36.17637715362</v>
+        <v>-26.331163680303</v>
       </c>
       <c r="K55">
         <v>0.0</v>
       </c>
       <c r="L55">
         <v>0.0</v>
       </c>
       <c r="M55" s="1">
-        <v>968150.0</v>
+        <v>1630500.0</v>
       </c>
       <c r="N55" s="1">
-        <v>968150.0</v>
+        <v>1630500.0</v>
       </c>
       <c r="O55" s="1">
-        <v>0.62</v>
+        <v>1.04</v>
       </c>
       <c r="P55">
         <v>1</v>
       </c>
     </row>
     <row r="56" spans="1:16">
       <c r="A56" t="s">
         <v>138</v>
       </c>
       <c r="B56" t="s">
         <v>139</v>
       </c>
       <c r="C56" s="1">
         <v>48000.0</v>
       </c>
       <c r="D56" s="1">
-        <v>0.0</v>
+        <v>0.001</v>
       </c>
       <c r="E56" s="1">
         <v>0.0</v>
       </c>
       <c r="F56" t="s">
         <v>8</v>
       </c>
       <c r="G56">
         <v>1.0</v>
       </c>
       <c r="H56" s="1">
         <v>0.0</v>
       </c>
       <c r="I56" s="1">
-        <v>0.0</v>
+        <v>48.0</v>
       </c>
       <c r="J56" s="1">
         <v>0</v>
       </c>
       <c r="K56">
         <v>0.0</v>
       </c>
       <c r="L56">
         <v>0.0</v>
       </c>
       <c r="M56" s="1">
-        <v>0.0</v>
+        <v>48.0</v>
       </c>
       <c r="N56" s="1">
-        <v>0.0</v>
+        <v>48.0</v>
       </c>
       <c r="O56" s="1">
         <v>0.0</v>
       </c>
       <c r="P56">
         <v>1</v>
       </c>
     </row>
     <row r="57" spans="1:16">
       <c r="A57" t="s">
         <v>140</v>
       </c>
       <c r="B57" t="s">
         <v>141</v>
       </c>
       <c r="C57" s="1">
         <v>48000.0</v>
       </c>
       <c r="D57" s="1">
-        <v>0.0</v>
+        <v>0.001</v>
       </c>
       <c r="E57" s="1">
         <v>0.0</v>
       </c>
       <c r="F57" t="s">
         <v>8</v>
       </c>
       <c r="G57">
         <v>1.0</v>
       </c>
       <c r="H57" s="1">
         <v>0.0</v>
       </c>
       <c r="I57" s="1">
-        <v>0.0</v>
+        <v>48.0</v>
       </c>
       <c r="J57" s="1">
         <v>0</v>
       </c>
       <c r="K57">
         <v>0.0</v>
       </c>
       <c r="L57">
         <v>0.0</v>
       </c>
       <c r="M57" s="1">
-        <v>0.0</v>
+        <v>48.0</v>
       </c>
       <c r="N57" s="1">
-        <v>0.0</v>
+        <v>48.0</v>
       </c>
       <c r="O57" s="1">
         <v>0.0</v>
       </c>
       <c r="P57">
         <v>1</v>
       </c>
     </row>
     <row r="58" spans="1:16">
       <c r="A58" t="s">
         <v>142</v>
       </c>
       <c r="B58" t="s">
         <v>143</v>
       </c>
       <c r="C58" s="1">
-        <v>119394.0</v>
+        <v>835758.0</v>
       </c>
       <c r="D58" s="1">
-        <v>1.4995</v>
+        <v>0.2889</v>
       </c>
       <c r="E58" s="1">
-        <v>30.5788299245</v>
+        <v>4.5415471345</v>
       </c>
       <c r="F58" t="s">
         <v>8</v>
       </c>
       <c r="G58">
         <v>1.0</v>
       </c>
       <c r="H58" s="1">
-        <v>3650928.82</v>
+        <v>3795634.35</v>
       </c>
       <c r="I58" s="1">
-        <v>-3471897.52</v>
+        <v>-3554183.86</v>
       </c>
       <c r="J58" s="1">
-        <v>-95.0962807322</v>
+        <v>-93.638731560115</v>
       </c>
       <c r="K58">
         <v>0.0</v>
       </c>
       <c r="L58">
         <v>0.0</v>
       </c>
       <c r="M58" s="1">
-        <v>179031.3</v>
+        <v>241450.49</v>
       </c>
       <c r="N58" s="1">
-        <v>179031.3</v>
+        <v>241450.49</v>
       </c>
       <c r="O58" s="1">
-        <v>0.11</v>
+        <v>0.15</v>
       </c>
       <c r="P58">
         <v>1</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>