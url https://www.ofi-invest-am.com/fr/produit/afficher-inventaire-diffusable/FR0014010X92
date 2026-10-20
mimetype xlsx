--- v5 (2026-09-05)
+++ v6 (2026-10-20)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="1" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Répartition" sheetId="1" r:id="rId4"/>
     <sheet name="Valorisation" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="146">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="148">
   <si>
     <t>Type Part</t>
   </si>
   <si>
     <t>CodeIsin</t>
   </si>
   <si>
     <t>Parts</t>
   </si>
   <si>
     <t>Vl</t>
   </si>
   <si>
     <t>Devise</t>
   </si>
   <si>
     <t>Actif net</t>
   </si>
   <si>
     <t>C</t>
   </si>
   <si>
     <t>FR0011093707</t>
   </si>
   <si>
@@ -178,86 +178,98 @@
   <si>
     <t>FR0000131104</t>
   </si>
   <si>
     <t>BNP PARIBAS SA</t>
   </si>
   <si>
     <t>FR0000125007</t>
   </si>
   <si>
     <t>COMPAGNIE DE SAINT GOBAIN SA</t>
   </si>
   <si>
     <t>FR0000045072</t>
   </si>
   <si>
     <t>CREDIT AGRICOLE SA</t>
   </si>
   <si>
     <t>FR0000120644</t>
   </si>
   <si>
     <t>DANONE SA</t>
   </si>
   <si>
+    <t>FR0010908533</t>
+  </si>
+  <si>
+    <t>EDENRED</t>
+  </si>
+  <si>
     <t>QS0003710959</t>
   </si>
   <si>
     <t>EHD</t>
   </si>
   <si>
     <t>FR0010208488</t>
   </si>
   <si>
     <t>ENGIE SA</t>
   </si>
   <si>
     <t>FR0000121667</t>
   </si>
   <si>
     <t>ESSILORLUXOTTICA SA</t>
   </si>
   <si>
     <t>FR001400Q9V2</t>
   </si>
   <si>
     <t>EXOSENS SA</t>
   </si>
   <si>
     <t>FR0004150118</t>
   </si>
   <si>
     <t>FHH</t>
   </si>
   <si>
     <t>FR0010892935</t>
   </si>
   <si>
     <t>FONCIERE TERRE DE LIENS</t>
   </si>
   <si>
+    <t>FR0011726835</t>
+  </si>
+  <si>
+    <t>GAZTRANSPORT &amp; TECHNIGAZ SA</t>
+  </si>
+  <si>
     <t>FR0014007ND6</t>
   </si>
   <si>
     <t>HAFFNER ENERGY SA</t>
   </si>
   <si>
     <t>FR0000052292</t>
   </si>
   <si>
     <t>HERMES INTERNATIONAL</t>
   </si>
   <si>
     <t>FR0000120859</t>
   </si>
   <si>
     <t>IMERYS SA</t>
   </si>
   <si>
     <t>FR0010259150</t>
   </si>
   <si>
     <t>IPSEN SA</t>
   </si>
   <si>
     <t>FR0000077919</t>
@@ -298,56 +310,50 @@
   <si>
     <t>FR0000121014</t>
   </si>
   <si>
     <t>LVMH</t>
   </si>
   <si>
     <t>FR0000053225</t>
   </si>
   <si>
     <t>METROPOLE TELEVISION SA</t>
   </si>
   <si>
     <t>FR0011341205</t>
   </si>
   <si>
     <t>NANOBIOTIX SA</t>
   </si>
   <si>
     <t>FR0000044448</t>
   </si>
   <si>
     <t>NEXANS SA</t>
   </si>
   <si>
-    <t>FR0000008997</t>
-[...4 lines deleted...]
-  <si>
     <t>FR0000133308</t>
   </si>
   <si>
     <t>ORANGE SA</t>
   </si>
   <si>
     <t>NL0015001W49</t>
   </si>
   <si>
     <t>PLUXEE NV</t>
   </si>
   <si>
     <t>FR0000130577</t>
   </si>
   <si>
     <t>PUBLICIS GROUPE SA</t>
   </si>
   <si>
     <t>FR0000131906</t>
   </si>
   <si>
     <t>RENAULT SA</t>
   </si>
   <si>
     <t>FR0010451203</t>
@@ -442,60 +448,60 @@
   <si>
     <t>FR0000125486</t>
   </si>
   <si>
     <t>VINCI SA</t>
   </si>
   <si>
     <t>FR0010282822</t>
   </si>
   <si>
     <t>VUSIONGROUP SA</t>
   </si>
   <si>
     <t>FR0014014SF6</t>
   </si>
   <si>
     <t>WAGA ENERGY BSA 25 ADJUSTMENT</t>
   </si>
   <si>
     <t>FR0014014SG4</t>
   </si>
   <si>
     <t>WAGA ENERGY COMPLE.PRIX SUPPL</t>
   </si>
   <si>
-    <t>FR0011981968</t>
+    <t>FR00140182K6</t>
   </si>
   <si>
     <t>WORLDLINE SA</t>
   </si>
   <si>
-    <t>CF190626</t>
-[...2 lines deleted...]
-    <t>CAC40 10 EURO JUN 26</t>
+    <t>CF210826</t>
+  </si>
+  <si>
+    <t>CAC40 10 EURO AUG 26</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -804,3190 +810,3240 @@
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:N5"/>
+  <dimension ref="A1:Z5"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="C5" sqref="C5"/>
+      <selection activeCell="B5" sqref="B5"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="11.711" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="15.282" bestFit="true" customWidth="true" style="0"/>
-    <col min="3" max="3" width="15.282" bestFit="true" customWidth="true" style="0"/>
-[...2 lines deleted...]
-    <col min="9" max="9" width="8.141" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="8.141" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="8.141" bestFit="true" customWidth="true" style="0"/>
+    <col min="8" max="8" width="8.141" bestFit="true" customWidth="true" style="0"/>
+    <col min="9" max="9" width="9.10" bestFit="true" style="0"/>
     <col min="13" max="13" width="9.10" bestFit="true" style="0"/>
     <col min="14" max="14" width="9.10" bestFit="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:14">
+    <row r="1" spans="1:26">
       <c r="A1" t="s">
+        <v>1</v>
+      </c>
+      <c r="B1" t="s">
+        <v>2</v>
+      </c>
+      <c r="C1" t="s">
+        <v>3</v>
+      </c>
+      <c r="D1" t="s">
+        <v>4</v>
+      </c>
+      <c r="E1" t="s">
+        <v>5</v>
+      </c>
+      <c r="F1" t="s">
+        <v>4</v>
+      </c>
+      <c r="G1" t="s">
+        <v>5</v>
+      </c>
+      <c r="H1" t="s">
+        <v>4</v>
+      </c>
+      <c r="Z1" t="s">
         <v>0</v>
       </c>
-      <c r="B1" t="s">
-[...24 lines deleted...]
-    <row r="2" spans="1:14">
+    </row>
+    <row r="2" spans="1:26">
       <c r="A2" t="s">
+        <v>7</v>
+      </c>
+      <c r="B2" s="1">
+        <v>7415.65</v>
+      </c>
+      <c r="C2">
+        <v>305.25</v>
+      </c>
+      <c r="D2" t="s">
+        <v>8</v>
+      </c>
+      <c r="E2">
+        <v>2263633.57</v>
+      </c>
+      <c r="F2" t="s">
+        <v>8</v>
+      </c>
+      <c r="G2">
+        <v>2263633.57</v>
+      </c>
+      <c r="H2" t="s">
+        <v>8</v>
+      </c>
+      <c r="Z2" t="s">
         <v>6</v>
       </c>
-      <c r="B2" t="s">
-[...24 lines deleted...]
-    <row r="3" spans="1:14">
+    </row>
+    <row r="3" spans="1:26">
       <c r="A3" t="s">
+        <v>10</v>
+      </c>
+      <c r="B3" s="1">
+        <v>1061559.67</v>
+      </c>
+      <c r="C3">
+        <v>159.88</v>
+      </c>
+      <c r="D3" t="s">
+        <v>8</v>
+      </c>
+      <c r="E3">
+        <v>169724537.17</v>
+      </c>
+      <c r="F3" t="s">
+        <v>8</v>
+      </c>
+      <c r="G3">
+        <v>169724537.17</v>
+      </c>
+      <c r="H3" t="s">
+        <v>8</v>
+      </c>
+      <c r="Z3" t="s">
         <v>9</v>
       </c>
-      <c r="B3" t="s">
-[...24 lines deleted...]
-    <row r="4" spans="1:14">
+    </row>
+    <row r="4" spans="1:26">
       <c r="A4" t="s">
+        <v>12</v>
+      </c>
+      <c r="B4" s="1">
+        <v>156.0</v>
+      </c>
+      <c r="C4">
+        <v>158.07</v>
+      </c>
+      <c r="D4" t="s">
+        <v>8</v>
+      </c>
+      <c r="E4">
+        <v>24660.19</v>
+      </c>
+      <c r="F4" t="s">
+        <v>8</v>
+      </c>
+      <c r="G4">
+        <v>24660.19</v>
+      </c>
+      <c r="H4" t="s">
+        <v>8</v>
+      </c>
+      <c r="Z4" t="s">
         <v>11</v>
       </c>
-      <c r="B4" t="s">
-[...24 lines deleted...]
-    <row r="5" spans="1:14">
+    </row>
+    <row r="5" spans="1:26">
       <c r="A5" t="s">
+        <v>14</v>
+      </c>
+      <c r="B5" s="1">
+        <v>11038.86</v>
+      </c>
+      <c r="C5">
+        <v>110.88</v>
+      </c>
+      <c r="D5" t="s">
+        <v>8</v>
+      </c>
+      <c r="E5">
+        <v>1224000.61</v>
+      </c>
+      <c r="F5" t="s">
+        <v>8</v>
+      </c>
+      <c r="G5">
+        <v>1224000.61</v>
+      </c>
+      <c r="H5" t="s">
+        <v>8</v>
+      </c>
+      <c r="Z5" t="s">
         <v>13</v>
-      </c>
-[...22 lines deleted...]
-        <v>8</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:P59"/>
+  <dimension ref="A1:Z60"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="O59" sqref="O59"/>
+      <selection activeCell="N60" sqref="N60"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
-    <row r="1" spans="1:16">
+    <row r="1" spans="1:26">
       <c r="A1" t="s">
+        <v>16</v>
+      </c>
+      <c r="B1" t="s">
+        <v>17</v>
+      </c>
+      <c r="C1" t="s">
+        <v>18</v>
+      </c>
+      <c r="D1" t="s">
+        <v>19</v>
+      </c>
+      <c r="E1" t="s">
+        <v>4</v>
+      </c>
+      <c r="F1" t="s">
+        <v>20</v>
+      </c>
+      <c r="G1" t="s">
+        <v>21</v>
+      </c>
+      <c r="H1" t="s">
+        <v>22</v>
+      </c>
+      <c r="I1" t="s">
+        <v>23</v>
+      </c>
+      <c r="J1" t="s">
+        <v>24</v>
+      </c>
+      <c r="K1" t="s">
+        <v>25</v>
+      </c>
+      <c r="L1" t="s">
+        <v>26</v>
+      </c>
+      <c r="M1" t="s">
+        <v>27</v>
+      </c>
+      <c r="N1" t="s">
+        <v>28</v>
+      </c>
+      <c r="O1" t="s">
+        <v>29</v>
+      </c>
+      <c r="Z1" t="s">
         <v>15</v>
       </c>
-      <c r="B1" t="s">
-[...45 lines deleted...]
-    <row r="2" spans="1:16">
+    </row>
+    <row r="2" spans="1:26">
       <c r="A2" t="s">
+        <v>31</v>
+      </c>
+      <c r="B2" s="1">
+        <v>10000.0</v>
+      </c>
+      <c r="C2" s="1">
+        <v>26.22</v>
+      </c>
+      <c r="D2" s="1">
+        <v>3.68</v>
+      </c>
+      <c r="E2" t="s">
+        <v>8</v>
+      </c>
+      <c r="F2">
+        <v>1.0</v>
+      </c>
+      <c r="G2" s="1">
+        <v>36800.0</v>
+      </c>
+      <c r="H2" s="1">
+        <v>225400.0</v>
+      </c>
+      <c r="I2" s="1">
+        <v>612.5</v>
+      </c>
+      <c r="J2">
+        <v>0.0</v>
+      </c>
+      <c r="K2">
+        <v>0.0</v>
+      </c>
+      <c r="L2" s="1">
+        <v>262200.0</v>
+      </c>
+      <c r="M2" s="1">
+        <v>262200.0</v>
+      </c>
+      <c r="N2" s="1">
+        <v>0.15</v>
+      </c>
+      <c r="O2">
+        <v>1</v>
+      </c>
+      <c r="Z2" t="s">
         <v>30</v>
       </c>
-      <c r="B2" t="s">
-[...45 lines deleted...]
-    <row r="3" spans="1:16">
+    </row>
+    <row r="3" spans="1:26">
       <c r="A3" t="s">
-        <v>32</v>
-[...1 lines deleted...]
-      <c r="B3" t="s">
         <v>33</v>
       </c>
+      <c r="B3" s="1">
+        <v>30000.0</v>
+      </c>
       <c r="C3" s="1">
-        <v>30000.0</v>
+        <v>105.86</v>
       </c>
       <c r="D3" s="1">
-        <v>105.86</v>
-[...1 lines deleted...]
-      <c r="E3" s="1">
         <v>103.86</v>
       </c>
-      <c r="F3" t="s">
-[...3 lines deleted...]
-        <v>1.0</v>
+      <c r="E3" t="s">
+        <v>8</v>
+      </c>
+      <c r="F3">
+        <v>1.0</v>
+      </c>
+      <c r="G3" s="1">
+        <v>3115800.0</v>
       </c>
       <c r="H3" s="1">
-        <v>3115800.0</v>
+        <v>60000.0</v>
       </c>
       <c r="I3" s="1">
-        <v>60000.0</v>
-[...1 lines deleted...]
-      <c r="J3" s="1">
         <v>1.9256691700366</v>
       </c>
+      <c r="J3">
+        <v>0.0</v>
+      </c>
       <c r="K3">
         <v>0.0</v>
       </c>
-      <c r="L3">
-        <v>0.0</v>
+      <c r="L3" s="1">
+        <v>3175800.0</v>
       </c>
       <c r="M3" s="1">
         <v>3175800.0</v>
       </c>
       <c r="N3" s="1">
-        <v>3175800.0</v>
-[...8 lines deleted...]
-    <row r="4" spans="1:16">
+        <v>1.83</v>
+      </c>
+      <c r="O3">
+        <v>1</v>
+      </c>
+      <c r="Z3" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="4" spans="1:26">
       <c r="A4" t="s">
+        <v>35</v>
+      </c>
+      <c r="B4" s="1">
+        <v>250000.0</v>
+      </c>
+      <c r="C4" s="1">
+        <v>2.775</v>
+      </c>
+      <c r="D4" s="1">
+        <v>8.04318604</v>
+      </c>
+      <c r="E4" t="s">
+        <v>8</v>
+      </c>
+      <c r="F4">
+        <v>1.0</v>
+      </c>
+      <c r="G4" s="1">
+        <v>2010796.51</v>
+      </c>
+      <c r="H4" s="1">
+        <v>-1317046.51</v>
+      </c>
+      <c r="I4" s="1">
+        <v>-65.498746563868</v>
+      </c>
+      <c r="J4">
+        <v>0.0</v>
+      </c>
+      <c r="K4">
+        <v>0.0</v>
+      </c>
+      <c r="L4" s="1">
+        <v>693750.0</v>
+      </c>
+      <c r="M4" s="1">
+        <v>693750.0</v>
+      </c>
+      <c r="N4" s="1">
+        <v>0.4</v>
+      </c>
+      <c r="O4">
+        <v>1</v>
+      </c>
+      <c r="Z4" t="s">
         <v>34</v>
       </c>
-      <c r="B4" t="s">
-[...38 lines deleted...]
-      <c r="O4" s="1">
+    </row>
+    <row r="5" spans="1:26">
+      <c r="A5" t="s">
+        <v>37</v>
+      </c>
+      <c r="B5" s="1">
+        <v>60000.0</v>
+      </c>
+      <c r="C5" s="1">
+        <v>191.78</v>
+      </c>
+      <c r="D5" s="1">
+        <v>131.9253071667</v>
+      </c>
+      <c r="E5" t="s">
+        <v>8</v>
+      </c>
+      <c r="F5">
+        <v>1.0</v>
+      </c>
+      <c r="G5" s="1">
+        <v>7915518.43</v>
+      </c>
+      <c r="H5" s="1">
+        <v>3591281.57</v>
+      </c>
+      <c r="I5" s="1">
+        <v>45.370137177484</v>
+      </c>
+      <c r="J5">
+        <v>0.0</v>
+      </c>
+      <c r="K5">
+        <v>0.0</v>
+      </c>
+      <c r="L5" s="1">
+        <v>11506800.0</v>
+      </c>
+      <c r="M5" s="1">
+        <v>11506800.0</v>
+      </c>
+      <c r="N5" s="1">
+        <v>6.64</v>
+      </c>
+      <c r="O5">
+        <v>1</v>
+      </c>
+      <c r="Z5" t="s">
+        <v>36</v>
+      </c>
+    </row>
+    <row r="6" spans="1:26">
+      <c r="A6" t="s">
+        <v>39</v>
+      </c>
+      <c r="B6" s="1">
+        <v>60000.0</v>
+      </c>
+      <c r="C6" s="1">
+        <v>47.06</v>
+      </c>
+      <c r="D6" s="1">
+        <v>36.9984685</v>
+      </c>
+      <c r="E6" t="s">
+        <v>8</v>
+      </c>
+      <c r="F6">
+        <v>1.0</v>
+      </c>
+      <c r="G6" s="1">
+        <v>2219908.11</v>
+      </c>
+      <c r="H6" s="1">
+        <v>603691.89</v>
+      </c>
+      <c r="I6" s="1">
+        <v>27.194454008279</v>
+      </c>
+      <c r="J6">
+        <v>0.0</v>
+      </c>
+      <c r="K6">
+        <v>0.0</v>
+      </c>
+      <c r="L6" s="1">
+        <v>2823600.0</v>
+      </c>
+      <c r="M6" s="1">
+        <v>2823600.0</v>
+      </c>
+      <c r="N6" s="1">
+        <v>1.63</v>
+      </c>
+      <c r="O6">
+        <v>1</v>
+      </c>
+      <c r="Z6" t="s">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="7" spans="1:26">
+      <c r="A7" t="s">
+        <v>41</v>
+      </c>
+      <c r="B7" s="1">
+        <v>126000.0</v>
+      </c>
+      <c r="C7" s="1">
+        <v>44.76</v>
+      </c>
+      <c r="D7" s="1">
+        <v>31.9454886508</v>
+      </c>
+      <c r="E7" t="s">
+        <v>8</v>
+      </c>
+      <c r="F7">
+        <v>1.0</v>
+      </c>
+      <c r="G7" s="1">
+        <v>4025131.57</v>
+      </c>
+      <c r="H7" s="1">
+        <v>1614628.43</v>
+      </c>
+      <c r="I7" s="1">
+        <v>40.113680805718</v>
+      </c>
+      <c r="J7">
+        <v>0.0</v>
+      </c>
+      <c r="K7">
+        <v>0.0</v>
+      </c>
+      <c r="L7" s="1">
+        <v>5639760.0</v>
+      </c>
+      <c r="M7" s="1">
+        <v>5639760.0</v>
+      </c>
+      <c r="N7" s="1">
+        <v>3.26</v>
+      </c>
+      <c r="O7">
+        <v>1</v>
+      </c>
+      <c r="Z7" t="s">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="8" spans="1:26">
+      <c r="A8" t="s">
+        <v>43</v>
+      </c>
+      <c r="B8" s="1">
+        <v>220000.0</v>
+      </c>
+      <c r="C8" s="1">
+        <v>11.51</v>
+      </c>
+      <c r="D8" s="1">
+        <v>8.6304381364</v>
+      </c>
+      <c r="E8" t="s">
+        <v>8</v>
+      </c>
+      <c r="F8">
+        <v>1.0</v>
+      </c>
+      <c r="G8" s="1">
+        <v>1898696.39</v>
+      </c>
+      <c r="H8" s="1">
+        <v>633503.61</v>
+      </c>
+      <c r="I8" s="1">
+        <v>33.365187469493</v>
+      </c>
+      <c r="J8">
+        <v>0.0</v>
+      </c>
+      <c r="K8">
+        <v>0.0</v>
+      </c>
+      <c r="L8" s="1">
+        <v>2532200.0</v>
+      </c>
+      <c r="M8" s="1">
+        <v>2532200.0</v>
+      </c>
+      <c r="N8" s="1">
+        <v>1.46</v>
+      </c>
+      <c r="O8">
+        <v>1</v>
+      </c>
+      <c r="Z8" t="s">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="9" spans="1:26">
+      <c r="A9" t="s">
+        <v>45</v>
+      </c>
+      <c r="B9" s="1">
+        <v>30000.0</v>
+      </c>
+      <c r="C9" s="1">
+        <v>72.2</v>
+      </c>
+      <c r="D9" s="1">
+        <v>89.9300146667</v>
+      </c>
+      <c r="E9" t="s">
+        <v>8</v>
+      </c>
+      <c r="F9">
+        <v>1.0</v>
+      </c>
+      <c r="G9" s="1">
+        <v>2697900.44</v>
+      </c>
+      <c r="H9" s="1">
+        <v>-531900.44</v>
+      </c>
+      <c r="I9" s="1">
+        <v>-19.715347242391</v>
+      </c>
+      <c r="J9">
+        <v>0.0</v>
+      </c>
+      <c r="K9">
+        <v>0.0</v>
+      </c>
+      <c r="L9" s="1">
+        <v>2166000.0</v>
+      </c>
+      <c r="M9" s="1">
+        <v>2166000.0</v>
+      </c>
+      <c r="N9" s="1">
+        <v>1.25</v>
+      </c>
+      <c r="O9">
+        <v>1</v>
+      </c>
+      <c r="Z9" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="10" spans="1:26">
+      <c r="A10" t="s">
+        <v>47</v>
+      </c>
+      <c r="B10" s="1">
+        <v>105000.0</v>
+      </c>
+      <c r="C10" s="1">
+        <v>103.3</v>
+      </c>
+      <c r="D10" s="1">
+        <v>66.2457164762</v>
+      </c>
+      <c r="E10" t="s">
+        <v>8</v>
+      </c>
+      <c r="F10">
+        <v>1.0</v>
+      </c>
+      <c r="G10" s="1">
+        <v>6955800.23</v>
+      </c>
+      <c r="H10" s="1">
+        <v>3890699.77</v>
+      </c>
+      <c r="I10" s="1">
+        <v>55.934610560258</v>
+      </c>
+      <c r="J10">
+        <v>0.0</v>
+      </c>
+      <c r="K10">
+        <v>0.0</v>
+      </c>
+      <c r="L10" s="1">
+        <v>10846500.0</v>
+      </c>
+      <c r="M10" s="1">
+        <v>10846500.0</v>
+      </c>
+      <c r="N10" s="1">
+        <v>6.26</v>
+      </c>
+      <c r="O10">
+        <v>1</v>
+      </c>
+      <c r="Z10" t="s">
+        <v>46</v>
+      </c>
+    </row>
+    <row r="11" spans="1:26">
+      <c r="A11" t="s">
+        <v>49</v>
+      </c>
+      <c r="B11" s="1">
+        <v>40000.0</v>
+      </c>
+      <c r="C11" s="1">
+        <v>74.6</v>
+      </c>
+      <c r="D11" s="1">
+        <v>45.10074</v>
+      </c>
+      <c r="E11" t="s">
+        <v>8</v>
+      </c>
+      <c r="F11">
+        <v>1.0</v>
+      </c>
+      <c r="G11" s="1">
+        <v>1804029.6</v>
+      </c>
+      <c r="H11" s="1">
+        <v>1179970.4</v>
+      </c>
+      <c r="I11" s="1">
+        <v>65.407485553452</v>
+      </c>
+      <c r="J11">
+        <v>0.0</v>
+      </c>
+      <c r="K11">
+        <v>0.0</v>
+      </c>
+      <c r="L11" s="1">
+        <v>2984000.0</v>
+      </c>
+      <c r="M11" s="1">
+        <v>2984000.0</v>
+      </c>
+      <c r="N11" s="1">
+        <v>1.72</v>
+      </c>
+      <c r="O11">
+        <v>1</v>
+      </c>
+      <c r="Z11" t="s">
+        <v>48</v>
+      </c>
+    </row>
+    <row r="12" spans="1:26">
+      <c r="A12" t="s">
+        <v>51</v>
+      </c>
+      <c r="B12" s="1">
+        <v>125000.0</v>
+      </c>
+      <c r="C12" s="1">
+        <v>17.93</v>
+      </c>
+      <c r="D12" s="1">
+        <v>17.27142</v>
+      </c>
+      <c r="E12" t="s">
+        <v>8</v>
+      </c>
+      <c r="F12">
+        <v>1.0</v>
+      </c>
+      <c r="G12" s="1">
+        <v>2158927.5</v>
+      </c>
+      <c r="H12" s="1">
+        <v>82322.5</v>
+      </c>
+      <c r="I12" s="1">
+        <v>3.8131201719372</v>
+      </c>
+      <c r="J12">
+        <v>0.0</v>
+      </c>
+      <c r="K12">
+        <v>0.0</v>
+      </c>
+      <c r="L12" s="1">
+        <v>2241250.0</v>
+      </c>
+      <c r="M12" s="1">
+        <v>2241250.0</v>
+      </c>
+      <c r="N12" s="1">
+        <v>1.29</v>
+      </c>
+      <c r="O12">
+        <v>1</v>
+      </c>
+      <c r="Z12" t="s">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="13" spans="1:26">
+      <c r="A13" t="s">
+        <v>53</v>
+      </c>
+      <c r="B13" s="1">
+        <v>55000.0</v>
+      </c>
+      <c r="C13" s="1">
+        <v>73.14</v>
+      </c>
+      <c r="D13" s="1">
+        <v>64.7658125455</v>
+      </c>
+      <c r="E13" t="s">
+        <v>8</v>
+      </c>
+      <c r="F13">
+        <v>1.0</v>
+      </c>
+      <c r="G13" s="1">
+        <v>3562119.69</v>
+      </c>
+      <c r="H13" s="1">
+        <v>460580.31</v>
+      </c>
+      <c r="I13" s="1">
+        <v>12.929950425108</v>
+      </c>
+      <c r="J13">
+        <v>0.0</v>
+      </c>
+      <c r="K13">
+        <v>0.0</v>
+      </c>
+      <c r="L13" s="1">
+        <v>4022700.0</v>
+      </c>
+      <c r="M13" s="1">
+        <v>4022700.0</v>
+      </c>
+      <c r="N13" s="1">
+        <v>2.32</v>
+      </c>
+      <c r="O13">
+        <v>1</v>
+      </c>
+      <c r="Z13" t="s">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="14" spans="1:26">
+      <c r="A14" t="s">
+        <v>55</v>
+      </c>
+      <c r="B14" s="1">
+        <v>25000.0</v>
+      </c>
+      <c r="C14" s="1">
+        <v>26.93</v>
+      </c>
+      <c r="D14" s="1">
+        <v>22.2587</v>
+      </c>
+      <c r="E14" t="s">
+        <v>8</v>
+      </c>
+      <c r="F14">
+        <v>1.0</v>
+      </c>
+      <c r="G14" s="1">
+        <v>556467.5</v>
+      </c>
+      <c r="H14" s="1">
+        <v>116782.5</v>
+      </c>
+      <c r="I14" s="1">
+        <v>20.986400823049</v>
+      </c>
+      <c r="J14">
+        <v>0.0</v>
+      </c>
+      <c r="K14">
+        <v>0.0</v>
+      </c>
+      <c r="L14" s="1">
+        <v>673250.0</v>
+      </c>
+      <c r="M14" s="1">
+        <v>673250.0</v>
+      </c>
+      <c r="N14" s="1">
+        <v>0.39</v>
+      </c>
+      <c r="O14">
+        <v>1</v>
+      </c>
+      <c r="Z14" t="s">
+        <v>54</v>
+      </c>
+    </row>
+    <row r="15" spans="1:26">
+      <c r="A15" t="s">
+        <v>57</v>
+      </c>
+      <c r="B15" s="1">
+        <v>92500.0</v>
+      </c>
+      <c r="C15" s="1">
+        <v>20.0</v>
+      </c>
+      <c r="D15" s="1">
+        <v>20.0</v>
+      </c>
+      <c r="E15" t="s">
+        <v>8</v>
+      </c>
+      <c r="F15">
+        <v>1.0</v>
+      </c>
+      <c r="G15" s="1">
+        <v>1850000.0</v>
+      </c>
+      <c r="H15" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="I15" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="J15">
+        <v>0.0</v>
+      </c>
+      <c r="K15">
+        <v>0.0</v>
+      </c>
+      <c r="L15" s="1">
+        <v>1850000.0</v>
+      </c>
+      <c r="M15" s="1">
+        <v>1850000.0</v>
+      </c>
+      <c r="N15" s="1">
+        <v>1.07</v>
+      </c>
+      <c r="O15">
+        <v>1</v>
+      </c>
+      <c r="Z15" t="s">
+        <v>56</v>
+      </c>
+    </row>
+    <row r="16" spans="1:26">
+      <c r="A16" t="s">
+        <v>59</v>
+      </c>
+      <c r="B16" s="1">
+        <v>199839.0</v>
+      </c>
+      <c r="C16" s="1">
+        <v>26.89</v>
+      </c>
+      <c r="D16" s="1">
+        <v>13.2491583725</v>
+      </c>
+      <c r="E16" t="s">
+        <v>8</v>
+      </c>
+      <c r="F16">
+        <v>1.0</v>
+      </c>
+      <c r="G16" s="1">
+        <v>2647698.56</v>
+      </c>
+      <c r="H16" s="1">
+        <v>2725972.15</v>
+      </c>
+      <c r="I16" s="1">
+        <v>102.9562878185</v>
+      </c>
+      <c r="J16">
+        <v>0.0</v>
+      </c>
+      <c r="K16">
+        <v>0.0</v>
+      </c>
+      <c r="L16" s="1">
+        <v>5373670.71</v>
+      </c>
+      <c r="M16" s="1">
+        <v>5373670.71</v>
+      </c>
+      <c r="N16" s="1">
+        <v>3.1</v>
+      </c>
+      <c r="O16">
+        <v>1</v>
+      </c>
+      <c r="Z16" t="s">
+        <v>58</v>
+      </c>
+    </row>
+    <row r="17" spans="1:26">
+      <c r="A17" t="s">
+        <v>61</v>
+      </c>
+      <c r="B17" s="1">
+        <v>18050.0</v>
+      </c>
+      <c r="C17" s="1">
+        <v>168.25</v>
+      </c>
+      <c r="D17" s="1">
+        <v>185.2445113573</v>
+      </c>
+      <c r="E17" t="s">
+        <v>8</v>
+      </c>
+      <c r="F17">
+        <v>1.0</v>
+      </c>
+      <c r="G17" s="1">
+        <v>3343663.43</v>
+      </c>
+      <c r="H17" s="1">
+        <v>-306750.93</v>
+      </c>
+      <c r="I17" s="1">
+        <v>-9.1740971070165</v>
+      </c>
+      <c r="J17">
+        <v>0.0</v>
+      </c>
+      <c r="K17">
+        <v>0.0</v>
+      </c>
+      <c r="L17" s="1">
+        <v>3036912.5</v>
+      </c>
+      <c r="M17" s="1">
+        <v>3036912.5</v>
+      </c>
+      <c r="N17" s="1">
+        <v>1.75</v>
+      </c>
+      <c r="O17">
+        <v>1</v>
+      </c>
+      <c r="Z17" t="s">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="18" spans="1:26">
+      <c r="A18" t="s">
+        <v>63</v>
+      </c>
+      <c r="B18" s="1">
+        <v>10000.0</v>
+      </c>
+      <c r="C18" s="1">
+        <v>59.1</v>
+      </c>
+      <c r="D18" s="1">
+        <v>20.0</v>
+      </c>
+      <c r="E18" t="s">
+        <v>8</v>
+      </c>
+      <c r="F18">
+        <v>1.0</v>
+      </c>
+      <c r="G18" s="1">
+        <v>200000.0</v>
+      </c>
+      <c r="H18" s="1">
+        <v>391000.0</v>
+      </c>
+      <c r="I18" s="1">
+        <v>195.5</v>
+      </c>
+      <c r="J18">
+        <v>0.0</v>
+      </c>
+      <c r="K18">
+        <v>0.0</v>
+      </c>
+      <c r="L18" s="1">
+        <v>591000.0</v>
+      </c>
+      <c r="M18" s="1">
+        <v>591000.0</v>
+      </c>
+      <c r="N18" s="1">
         <v>0.34</v>
       </c>
-      <c r="P4">
-[...10 lines deleted...]
-      <c r="C5" s="1">
+      <c r="O18">
+        <v>1</v>
+      </c>
+      <c r="Z18" t="s">
+        <v>62</v>
+      </c>
+    </row>
+    <row r="19" spans="1:26">
+      <c r="A19" t="s">
+        <v>65</v>
+      </c>
+      <c r="B19" s="1">
+        <v>23485.0</v>
+      </c>
+      <c r="C19" s="1">
+        <v>150.0</v>
+      </c>
+      <c r="D19" s="1">
+        <v>149.0</v>
+      </c>
+      <c r="E19" t="s">
+        <v>8</v>
+      </c>
+      <c r="F19">
+        <v>1.0</v>
+      </c>
+      <c r="G19" s="1">
+        <v>3499265.0</v>
+      </c>
+      <c r="H19" s="1">
+        <v>23485.0</v>
+      </c>
+      <c r="I19" s="1">
+        <v>0.67114093959732</v>
+      </c>
+      <c r="J19">
+        <v>0.0</v>
+      </c>
+      <c r="K19">
+        <v>0.0</v>
+      </c>
+      <c r="L19" s="1">
+        <v>3522750.0</v>
+      </c>
+      <c r="M19" s="1">
+        <v>3522750.0</v>
+      </c>
+      <c r="N19" s="1">
+        <v>2.03</v>
+      </c>
+      <c r="O19">
+        <v>1</v>
+      </c>
+      <c r="Z19" t="s">
+        <v>64</v>
+      </c>
+    </row>
+    <row r="20" spans="1:26">
+      <c r="A20" t="s">
+        <v>67</v>
+      </c>
+      <c r="B20" s="1">
+        <v>10000.0</v>
+      </c>
+      <c r="C20" s="1">
+        <v>106.0</v>
+      </c>
+      <c r="D20" s="1">
+        <v>104.0</v>
+      </c>
+      <c r="E20" t="s">
+        <v>8</v>
+      </c>
+      <c r="F20">
+        <v>1.0</v>
+      </c>
+      <c r="G20" s="1">
+        <v>1040000.0</v>
+      </c>
+      <c r="H20" s="1">
+        <v>20000.0</v>
+      </c>
+      <c r="I20" s="1">
+        <v>1.9230769230769</v>
+      </c>
+      <c r="J20">
+        <v>0.0</v>
+      </c>
+      <c r="K20">
+        <v>0.0</v>
+      </c>
+      <c r="L20" s="1">
+        <v>1060000.0</v>
+      </c>
+      <c r="M20" s="1">
+        <v>1060000.0</v>
+      </c>
+      <c r="N20" s="1">
+        <v>0.61</v>
+      </c>
+      <c r="O20">
+        <v>1</v>
+      </c>
+      <c r="Z20" t="s">
+        <v>66</v>
+      </c>
+    </row>
+    <row r="21" spans="1:26">
+      <c r="A21" t="s">
+        <v>69</v>
+      </c>
+      <c r="B21" s="1">
+        <v>5000.0</v>
+      </c>
+      <c r="C21" s="1">
+        <v>188.3</v>
+      </c>
+      <c r="D21" s="1">
+        <v>188.0605</v>
+      </c>
+      <c r="E21" t="s">
+        <v>8</v>
+      </c>
+      <c r="F21">
+        <v>1.0</v>
+      </c>
+      <c r="G21" s="1">
+        <v>940302.5</v>
+      </c>
+      <c r="H21" s="1">
+        <v>1197.5</v>
+      </c>
+      <c r="I21" s="1">
+        <v>0.12735263385985</v>
+      </c>
+      <c r="J21">
+        <v>0.0</v>
+      </c>
+      <c r="K21">
+        <v>0.0</v>
+      </c>
+      <c r="L21" s="1">
+        <v>941500.0</v>
+      </c>
+      <c r="M21" s="1">
+        <v>941500.0</v>
+      </c>
+      <c r="N21" s="1">
+        <v>0.54</v>
+      </c>
+      <c r="O21">
+        <v>1</v>
+      </c>
+      <c r="Z21" t="s">
+        <v>68</v>
+      </c>
+    </row>
+    <row r="22" spans="1:26">
+      <c r="A22" t="s">
+        <v>71</v>
+      </c>
+      <c r="B22" s="1">
+        <v>278255.0</v>
+      </c>
+      <c r="C22" s="1">
+        <v>0.221</v>
+      </c>
+      <c r="D22" s="1">
+        <v>5.4441911915</v>
+      </c>
+      <c r="E22" t="s">
+        <v>8</v>
+      </c>
+      <c r="F22">
+        <v>1.0</v>
+      </c>
+      <c r="G22" s="1">
+        <v>1514873.42</v>
+      </c>
+      <c r="H22" s="1">
+        <v>-1453379.06</v>
+      </c>
+      <c r="I22" s="1">
+        <v>-95.940627171345</v>
+      </c>
+      <c r="J22">
+        <v>0.0</v>
+      </c>
+      <c r="K22">
+        <v>0.0</v>
+      </c>
+      <c r="L22" s="1">
+        <v>61494.36</v>
+      </c>
+      <c r="M22" s="1">
+        <v>61494.36</v>
+      </c>
+      <c r="N22" s="1">
+        <v>0.04</v>
+      </c>
+      <c r="O22">
+        <v>1</v>
+      </c>
+      <c r="Z22" t="s">
+        <v>70</v>
+      </c>
+    </row>
+    <row r="23" spans="1:26">
+      <c r="A23" t="s">
+        <v>73</v>
+      </c>
+      <c r="B23" s="1">
+        <v>2800.0</v>
+      </c>
+      <c r="C23" s="1">
+        <v>1676.0</v>
+      </c>
+      <c r="D23" s="1">
+        <v>1940.2523642857</v>
+      </c>
+      <c r="E23" t="s">
+        <v>8</v>
+      </c>
+      <c r="F23">
+        <v>1.0</v>
+      </c>
+      <c r="G23" s="1">
+        <v>5432706.62</v>
+      </c>
+      <c r="H23" s="1">
+        <v>-739906.62</v>
+      </c>
+      <c r="I23" s="1">
+        <v>-13.619484204726</v>
+      </c>
+      <c r="J23">
+        <v>0.0</v>
+      </c>
+      <c r="K23">
+        <v>0.0</v>
+      </c>
+      <c r="L23" s="1">
+        <v>4692800.0</v>
+      </c>
+      <c r="M23" s="1">
+        <v>4692800.0</v>
+      </c>
+      <c r="N23" s="1">
+        <v>2.71</v>
+      </c>
+      <c r="O23">
+        <v>1</v>
+      </c>
+      <c r="Z23" t="s">
+        <v>72</v>
+      </c>
+    </row>
+    <row r="24" spans="1:26">
+      <c r="A24" t="s">
+        <v>75</v>
+      </c>
+      <c r="B24" s="1">
+        <v>85000.0</v>
+      </c>
+      <c r="C24" s="1">
+        <v>21.86</v>
+      </c>
+      <c r="D24" s="1">
+        <v>27.3893784706</v>
+      </c>
+      <c r="E24" t="s">
+        <v>8</v>
+      </c>
+      <c r="F24">
+        <v>1.0</v>
+      </c>
+      <c r="G24" s="1">
+        <v>2328097.17</v>
+      </c>
+      <c r="H24" s="1">
+        <v>-469997.17</v>
+      </c>
+      <c r="I24" s="1">
+        <v>-20.188039230338</v>
+      </c>
+      <c r="J24">
+        <v>0.0</v>
+      </c>
+      <c r="K24">
+        <v>0.0</v>
+      </c>
+      <c r="L24" s="1">
+        <v>1858100.0</v>
+      </c>
+      <c r="M24" s="1">
+        <v>1858100.0</v>
+      </c>
+      <c r="N24" s="1">
+        <v>1.07</v>
+      </c>
+      <c r="O24">
+        <v>1</v>
+      </c>
+      <c r="Z24" t="s">
+        <v>74</v>
+      </c>
+    </row>
+    <row r="25" spans="1:26">
+      <c r="A25" t="s">
+        <v>77</v>
+      </c>
+      <c r="B25" s="1">
+        <v>4000.0</v>
+      </c>
+      <c r="C25" s="1">
+        <v>162.0</v>
+      </c>
+      <c r="D25" s="1">
+        <v>107.7144625</v>
+      </c>
+      <c r="E25" t="s">
+        <v>8</v>
+      </c>
+      <c r="F25">
+        <v>1.0</v>
+      </c>
+      <c r="G25" s="1">
+        <v>430857.85</v>
+      </c>
+      <c r="H25" s="1">
+        <v>217142.15</v>
+      </c>
+      <c r="I25" s="1">
+        <v>50.397631144471</v>
+      </c>
+      <c r="J25">
+        <v>0.0</v>
+      </c>
+      <c r="K25">
+        <v>0.0</v>
+      </c>
+      <c r="L25" s="1">
+        <v>648000.0</v>
+      </c>
+      <c r="M25" s="1">
+        <v>648000.0</v>
+      </c>
+      <c r="N25" s="1">
+        <v>0.37</v>
+      </c>
+      <c r="O25">
+        <v>1</v>
+      </c>
+      <c r="Z25" t="s">
+        <v>76</v>
+      </c>
+    </row>
+    <row r="26" spans="1:26">
+      <c r="A26" t="s">
+        <v>79</v>
+      </c>
+      <c r="B26" s="1">
+        <v>40000.0</v>
+      </c>
+      <c r="C26" s="1">
+        <v>22.18</v>
+      </c>
+      <c r="D26" s="1">
+        <v>18.216797</v>
+      </c>
+      <c r="E26" t="s">
+        <v>8</v>
+      </c>
+      <c r="F26">
+        <v>1.0</v>
+      </c>
+      <c r="G26" s="1">
+        <v>728671.88</v>
+      </c>
+      <c r="H26" s="1">
+        <v>158528.12</v>
+      </c>
+      <c r="I26" s="1">
+        <v>21.755762003606</v>
+      </c>
+      <c r="J26">
+        <v>0.0</v>
+      </c>
+      <c r="K26">
+        <v>0.0</v>
+      </c>
+      <c r="L26" s="1">
+        <v>887200.0</v>
+      </c>
+      <c r="M26" s="1">
+        <v>887200.0</v>
+      </c>
+      <c r="N26" s="1">
+        <v>0.51</v>
+      </c>
+      <c r="O26">
+        <v>1</v>
+      </c>
+      <c r="Z26" t="s">
+        <v>78</v>
+      </c>
+    </row>
+    <row r="27" spans="1:26">
+      <c r="A27" t="s">
+        <v>81</v>
+      </c>
+      <c r="B27" s="1">
+        <v>55000.0</v>
+      </c>
+      <c r="C27" s="1">
+        <v>25.85</v>
+      </c>
+      <c r="D27" s="1">
+        <v>32.0843294545</v>
+      </c>
+      <c r="E27" t="s">
+        <v>8</v>
+      </c>
+      <c r="F27">
+        <v>1.0</v>
+      </c>
+      <c r="G27" s="1">
+        <v>1764638.12</v>
+      </c>
+      <c r="H27" s="1">
+        <v>-342888.12</v>
+      </c>
+      <c r="I27" s="1">
+        <v>-19.431072927292</v>
+      </c>
+      <c r="J27">
+        <v>0.0</v>
+      </c>
+      <c r="K27">
+        <v>0.0</v>
+      </c>
+      <c r="L27" s="1">
+        <v>1421750.0</v>
+      </c>
+      <c r="M27" s="1">
+        <v>1421750.0</v>
+      </c>
+      <c r="N27" s="1">
+        <v>0.82</v>
+      </c>
+      <c r="O27">
+        <v>1</v>
+      </c>
+      <c r="Z27" t="s">
+        <v>80</v>
+      </c>
+    </row>
+    <row r="28" spans="1:26">
+      <c r="A28" t="s">
+        <v>83</v>
+      </c>
+      <c r="B28" s="1">
+        <v>27500.0</v>
+      </c>
+      <c r="C28" s="1">
+        <v>177.7</v>
+      </c>
+      <c r="D28" s="1">
+        <v>96.1366738182</v>
+      </c>
+      <c r="E28" t="s">
+        <v>8</v>
+      </c>
+      <c r="F28">
+        <v>1.0</v>
+      </c>
+      <c r="G28" s="1">
+        <v>2643758.53</v>
+      </c>
+      <c r="H28" s="1">
+        <v>2242991.47</v>
+      </c>
+      <c r="I28" s="1">
+        <v>84.841011179641</v>
+      </c>
+      <c r="J28">
+        <v>0.0</v>
+      </c>
+      <c r="K28">
+        <v>0.0</v>
+      </c>
+      <c r="L28" s="1">
+        <v>4886750.0</v>
+      </c>
+      <c r="M28" s="1">
+        <v>4886750.0</v>
+      </c>
+      <c r="N28" s="1">
+        <v>2.82</v>
+      </c>
+      <c r="O28">
+        <v>1</v>
+      </c>
+      <c r="Z28" t="s">
+        <v>82</v>
+      </c>
+    </row>
+    <row r="29" spans="1:26">
+      <c r="A29" t="s">
+        <v>85</v>
+      </c>
+      <c r="B29" s="1">
+        <v>137750.0</v>
+      </c>
+      <c r="C29" s="1">
+        <v>1.95</v>
+      </c>
+      <c r="D29" s="1">
+        <v>8.75</v>
+      </c>
+      <c r="E29" t="s">
+        <v>8</v>
+      </c>
+      <c r="F29">
+        <v>1.0</v>
+      </c>
+      <c r="G29" s="1">
+        <v>1205312.5</v>
+      </c>
+      <c r="H29" s="1">
+        <v>-936700.0</v>
+      </c>
+      <c r="I29" s="1">
+        <v>-77.714285714286</v>
+      </c>
+      <c r="J29">
+        <v>0.0</v>
+      </c>
+      <c r="K29">
+        <v>0.0</v>
+      </c>
+      <c r="L29" s="1">
+        <v>268612.5</v>
+      </c>
+      <c r="M29" s="1">
+        <v>268612.5</v>
+      </c>
+      <c r="N29" s="1">
+        <v>0.16</v>
+      </c>
+      <c r="O29">
+        <v>1</v>
+      </c>
+      <c r="Z29" t="s">
+        <v>84</v>
+      </c>
+    </row>
+    <row r="30" spans="1:26">
+      <c r="A30" t="s">
+        <v>87</v>
+      </c>
+      <c r="B30" s="1">
+        <v>38726.0</v>
+      </c>
+      <c r="C30" s="1">
+        <v>4.83</v>
+      </c>
+      <c r="D30" s="1">
+        <v>10.35</v>
+      </c>
+      <c r="E30" t="s">
+        <v>8</v>
+      </c>
+      <c r="F30">
+        <v>1.0</v>
+      </c>
+      <c r="G30" s="1">
+        <v>400814.1</v>
+      </c>
+      <c r="H30" s="1">
+        <v>-213767.52</v>
+      </c>
+      <c r="I30" s="1">
+        <v>-53.333333333333</v>
+      </c>
+      <c r="J30">
+        <v>0.0</v>
+      </c>
+      <c r="K30">
+        <v>0.0</v>
+      </c>
+      <c r="L30" s="1">
+        <v>187046.58</v>
+      </c>
+      <c r="M30" s="1">
+        <v>187046.58</v>
+      </c>
+      <c r="N30" s="1">
+        <v>0.11</v>
+      </c>
+      <c r="O30">
+        <v>1</v>
+      </c>
+      <c r="Z30" t="s">
+        <v>86</v>
+      </c>
+    </row>
+    <row r="31" spans="1:26">
+      <c r="A31" t="s">
+        <v>89</v>
+      </c>
+      <c r="B31" s="1">
+        <v>13000.0</v>
+      </c>
+      <c r="C31" s="1">
+        <v>380.4</v>
+      </c>
+      <c r="D31" s="1">
+        <v>382.6681676923</v>
+      </c>
+      <c r="E31" t="s">
+        <v>8</v>
+      </c>
+      <c r="F31">
+        <v>1.0</v>
+      </c>
+      <c r="G31" s="1">
+        <v>4974686.18</v>
+      </c>
+      <c r="H31" s="1">
+        <v>-29486.18</v>
+      </c>
+      <c r="I31" s="1">
+        <v>-0.59272442387512</v>
+      </c>
+      <c r="J31">
+        <v>0.0</v>
+      </c>
+      <c r="K31">
+        <v>0.0</v>
+      </c>
+      <c r="L31" s="1">
+        <v>4945200.0</v>
+      </c>
+      <c r="M31" s="1">
+        <v>4945200.0</v>
+      </c>
+      <c r="N31" s="1">
+        <v>2.85</v>
+      </c>
+      <c r="O31">
+        <v>1</v>
+      </c>
+      <c r="Z31" t="s">
+        <v>88</v>
+      </c>
+    </row>
+    <row r="32" spans="1:26">
+      <c r="A32" t="s">
+        <v>91</v>
+      </c>
+      <c r="B32" s="1">
+        <v>17000.0</v>
+      </c>
+      <c r="C32" s="1">
+        <v>486.85</v>
+      </c>
+      <c r="D32" s="1">
+        <v>428.6897088235</v>
+      </c>
+      <c r="E32" t="s">
+        <v>8</v>
+      </c>
+      <c r="F32">
+        <v>1.0</v>
+      </c>
+      <c r="G32" s="1">
+        <v>7287725.05</v>
+      </c>
+      <c r="H32" s="1">
+        <v>988724.95</v>
+      </c>
+      <c r="I32" s="1">
+        <v>13.566990291435</v>
+      </c>
+      <c r="J32">
+        <v>0.0</v>
+      </c>
+      <c r="K32">
+        <v>0.0</v>
+      </c>
+      <c r="L32" s="1">
+        <v>8276450.0</v>
+      </c>
+      <c r="M32" s="1">
+        <v>8276450.0</v>
+      </c>
+      <c r="N32" s="1">
+        <v>4.78</v>
+      </c>
+      <c r="O32">
+        <v>1</v>
+      </c>
+      <c r="Z32" t="s">
+        <v>90</v>
+      </c>
+    </row>
+    <row r="33" spans="1:26">
+      <c r="A33" t="s">
+        <v>93</v>
+      </c>
+      <c r="B33" s="1">
+        <v>35000.0</v>
+      </c>
+      <c r="C33" s="1">
+        <v>11.94</v>
+      </c>
+      <c r="D33" s="1">
+        <v>13.2913</v>
+      </c>
+      <c r="E33" t="s">
+        <v>8</v>
+      </c>
+      <c r="F33">
+        <v>1.0</v>
+      </c>
+      <c r="G33" s="1">
+        <v>465195.5</v>
+      </c>
+      <c r="H33" s="1">
+        <v>-47295.5</v>
+      </c>
+      <c r="I33" s="1">
+        <v>-10.166800839647</v>
+      </c>
+      <c r="J33">
+        <v>0.0</v>
+      </c>
+      <c r="K33">
+        <v>0.0</v>
+      </c>
+      <c r="L33" s="1">
+        <v>417900.0</v>
+      </c>
+      <c r="M33" s="1">
+        <v>417900.0</v>
+      </c>
+      <c r="N33" s="1">
+        <v>0.24</v>
+      </c>
+      <c r="O33">
+        <v>1</v>
+      </c>
+      <c r="Z33" t="s">
+        <v>92</v>
+      </c>
+    </row>
+    <row r="34" spans="1:26">
+      <c r="A34" t="s">
+        <v>95</v>
+      </c>
+      <c r="B34" s="1">
+        <v>35000.0</v>
+      </c>
+      <c r="C34" s="1">
+        <v>31.28</v>
+      </c>
+      <c r="D34" s="1">
+        <v>5.07</v>
+      </c>
+      <c r="E34" t="s">
+        <v>8</v>
+      </c>
+      <c r="F34">
+        <v>1.0</v>
+      </c>
+      <c r="G34" s="1">
+        <v>177450.0</v>
+      </c>
+      <c r="H34" s="1">
+        <v>917350.0</v>
+      </c>
+      <c r="I34" s="1">
+        <v>516.96252465483</v>
+      </c>
+      <c r="J34">
+        <v>0.0</v>
+      </c>
+      <c r="K34">
+        <v>0.0</v>
+      </c>
+      <c r="L34" s="1">
+        <v>1094800.0</v>
+      </c>
+      <c r="M34" s="1">
+        <v>1094800.0</v>
+      </c>
+      <c r="N34" s="1">
+        <v>0.63</v>
+      </c>
+      <c r="O34">
+        <v>1</v>
+      </c>
+      <c r="Z34" t="s">
+        <v>94</v>
+      </c>
+    </row>
+    <row r="35" spans="1:26">
+      <c r="A35" t="s">
+        <v>97</v>
+      </c>
+      <c r="B35" s="1">
+        <v>10000.0</v>
+      </c>
+      <c r="C35" s="1">
+        <v>133.4</v>
+      </c>
+      <c r="D35" s="1">
+        <v>128.402215</v>
+      </c>
+      <c r="E35" t="s">
+        <v>8</v>
+      </c>
+      <c r="F35">
+        <v>1.0</v>
+      </c>
+      <c r="G35" s="1">
+        <v>1284022.15</v>
+      </c>
+      <c r="H35" s="1">
+        <v>49977.85</v>
+      </c>
+      <c r="I35" s="1">
+        <v>3.8922887739904</v>
+      </c>
+      <c r="J35">
+        <v>0.0</v>
+      </c>
+      <c r="K35">
+        <v>0.0</v>
+      </c>
+      <c r="L35" s="1">
+        <v>1334000.0</v>
+      </c>
+      <c r="M35" s="1">
+        <v>1334000.0</v>
+      </c>
+      <c r="N35" s="1">
+        <v>0.77</v>
+      </c>
+      <c r="O35">
+        <v>1</v>
+      </c>
+      <c r="Z35" t="s">
+        <v>96</v>
+      </c>
+    </row>
+    <row r="36" spans="1:26">
+      <c r="A36" t="s">
+        <v>99</v>
+      </c>
+      <c r="B36" s="1">
+        <v>150000.0</v>
+      </c>
+      <c r="C36" s="1">
+        <v>16.435</v>
+      </c>
+      <c r="D36" s="1">
+        <v>13.2063544667</v>
+      </c>
+      <c r="E36" t="s">
+        <v>8</v>
+      </c>
+      <c r="F36">
+        <v>1.0</v>
+      </c>
+      <c r="G36" s="1">
+        <v>1980953.17</v>
+      </c>
+      <c r="H36" s="1">
+        <v>484296.83</v>
+      </c>
+      <c r="I36" s="1">
+        <v>24.447666776494</v>
+      </c>
+      <c r="J36">
+        <v>0.0</v>
+      </c>
+      <c r="K36">
+        <v>0.0</v>
+      </c>
+      <c r="L36" s="1">
+        <v>2465250.0</v>
+      </c>
+      <c r="M36" s="1">
+        <v>2465250.0</v>
+      </c>
+      <c r="N36" s="1">
+        <v>1.42</v>
+      </c>
+      <c r="O36">
+        <v>1</v>
+      </c>
+      <c r="Z36" t="s">
+        <v>98</v>
+      </c>
+    </row>
+    <row r="37" spans="1:26">
+      <c r="A37" t="s">
+        <v>101</v>
+      </c>
+      <c r="B37" s="1">
+        <v>20000.0</v>
+      </c>
+      <c r="C37" s="1">
+        <v>13.85</v>
+      </c>
+      <c r="D37" s="1">
+        <v>21.013614</v>
+      </c>
+      <c r="E37" t="s">
+        <v>8</v>
+      </c>
+      <c r="F37">
+        <v>1.0</v>
+      </c>
+      <c r="G37" s="1">
+        <v>420272.28</v>
+      </c>
+      <c r="H37" s="1">
+        <v>-143272.28</v>
+      </c>
+      <c r="I37" s="1">
+        <v>-34.090347333876</v>
+      </c>
+      <c r="J37">
+        <v>0.0</v>
+      </c>
+      <c r="K37">
+        <v>0.0</v>
+      </c>
+      <c r="L37" s="1">
+        <v>277000.0</v>
+      </c>
+      <c r="M37" s="1">
+        <v>277000.0</v>
+      </c>
+      <c r="N37" s="1">
+        <v>0.16</v>
+      </c>
+      <c r="O37">
+        <v>1</v>
+      </c>
+      <c r="Z37" t="s">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="38" spans="1:26">
+      <c r="A38" t="s">
+        <v>103</v>
+      </c>
+      <c r="B38" s="1">
         <v>60000.0</v>
       </c>
-      <c r="D5" s="1">
-[...82 lines deleted...]
-      <c r="O6" s="1">
+      <c r="C38" s="1">
+        <v>88.22</v>
+      </c>
+      <c r="D38" s="1">
+        <v>63.1479731667</v>
+      </c>
+      <c r="E38" t="s">
+        <v>8</v>
+      </c>
+      <c r="F38">
+        <v>1.0</v>
+      </c>
+      <c r="G38" s="1">
+        <v>3788878.39</v>
+      </c>
+      <c r="H38" s="1">
+        <v>1504321.61</v>
+      </c>
+      <c r="I38" s="1">
+        <v>39.703612920656</v>
+      </c>
+      <c r="J38">
+        <v>0.0</v>
+      </c>
+      <c r="K38">
+        <v>0.0</v>
+      </c>
+      <c r="L38" s="1">
+        <v>5293200.0</v>
+      </c>
+      <c r="M38" s="1">
+        <v>5293200.0</v>
+      </c>
+      <c r="N38" s="1">
+        <v>3.06</v>
+      </c>
+      <c r="O38">
+        <v>1</v>
+      </c>
+      <c r="Z38" t="s">
+        <v>102</v>
+      </c>
+    </row>
+    <row r="39" spans="1:26">
+      <c r="A39" t="s">
+        <v>105</v>
+      </c>
+      <c r="B39" s="1">
+        <v>45000.0</v>
+      </c>
+      <c r="C39" s="1">
+        <v>25.9</v>
+      </c>
+      <c r="D39" s="1">
+        <v>41.2242637778</v>
+      </c>
+      <c r="E39" t="s">
+        <v>8</v>
+      </c>
+      <c r="F39">
+        <v>1.0</v>
+      </c>
+      <c r="G39" s="1">
+        <v>1855091.87</v>
+      </c>
+      <c r="H39" s="1">
+        <v>-689591.87</v>
+      </c>
+      <c r="I39" s="1">
+        <v>-37.172922869852</v>
+      </c>
+      <c r="J39">
+        <v>0.0</v>
+      </c>
+      <c r="K39">
+        <v>0.0</v>
+      </c>
+      <c r="L39" s="1">
+        <v>1165500.0</v>
+      </c>
+      <c r="M39" s="1">
+        <v>1165500.0</v>
+      </c>
+      <c r="N39" s="1">
+        <v>0.67</v>
+      </c>
+      <c r="O39">
+        <v>1</v>
+      </c>
+      <c r="Z39" t="s">
+        <v>104</v>
+      </c>
+    </row>
+    <row r="40" spans="1:26">
+      <c r="A40" t="s">
+        <v>107</v>
+      </c>
+      <c r="B40" s="1">
+        <v>30000.0</v>
+      </c>
+      <c r="C40" s="1">
+        <v>37.77</v>
+      </c>
+      <c r="D40" s="1">
+        <v>26.496119</v>
+      </c>
+      <c r="E40" t="s">
+        <v>8</v>
+      </c>
+      <c r="F40">
+        <v>1.0</v>
+      </c>
+      <c r="G40" s="1">
+        <v>794883.57</v>
+      </c>
+      <c r="H40" s="1">
+        <v>338216.43</v>
+      </c>
+      <c r="I40" s="1">
+        <v>42.549178617442</v>
+      </c>
+      <c r="J40">
+        <v>0.0</v>
+      </c>
+      <c r="K40">
+        <v>0.0</v>
+      </c>
+      <c r="L40" s="1">
+        <v>1133100.0</v>
+      </c>
+      <c r="M40" s="1">
+        <v>1133100.0</v>
+      </c>
+      <c r="N40" s="1">
+        <v>0.65</v>
+      </c>
+      <c r="O40">
+        <v>1</v>
+      </c>
+      <c r="Z40" t="s">
+        <v>106</v>
+      </c>
+    </row>
+    <row r="41" spans="1:26">
+      <c r="A41" t="s">
+        <v>109</v>
+      </c>
+      <c r="B41" s="1">
+        <v>27000.0</v>
+      </c>
+      <c r="C41" s="1">
+        <v>324.7</v>
+      </c>
+      <c r="D41" s="1">
+        <v>140.1883425926</v>
+      </c>
+      <c r="E41" t="s">
+        <v>8</v>
+      </c>
+      <c r="F41">
+        <v>1.0</v>
+      </c>
+      <c r="G41" s="1">
+        <v>3785085.25</v>
+      </c>
+      <c r="H41" s="1">
+        <v>4981814.75</v>
+      </c>
+      <c r="I41" s="1">
+        <v>131.61697613019</v>
+      </c>
+      <c r="J41">
+        <v>0.0</v>
+      </c>
+      <c r="K41">
+        <v>0.0</v>
+      </c>
+      <c r="L41" s="1">
+        <v>8766900.0</v>
+      </c>
+      <c r="M41" s="1">
+        <v>8766900.0</v>
+      </c>
+      <c r="N41" s="1">
+        <v>5.06</v>
+      </c>
+      <c r="O41">
+        <v>1</v>
+      </c>
+      <c r="Z41" t="s">
+        <v>108</v>
+      </c>
+    </row>
+    <row r="42" spans="1:26">
+      <c r="A42" t="s">
+        <v>111</v>
+      </c>
+      <c r="B42" s="1">
+        <v>85000.0</v>
+      </c>
+      <c r="C42" s="1">
+        <v>76.91</v>
+      </c>
+      <c r="D42" s="1">
+        <v>90.9802184706</v>
+      </c>
+      <c r="E42" t="s">
+        <v>8</v>
+      </c>
+      <c r="F42">
+        <v>1.0</v>
+      </c>
+      <c r="G42" s="1">
+        <v>7733318.57</v>
+      </c>
+      <c r="H42" s="1">
+        <v>-1195968.57</v>
+      </c>
+      <c r="I42" s="1">
+        <v>-15.465140342718</v>
+      </c>
+      <c r="J42">
+        <v>0.0</v>
+      </c>
+      <c r="K42">
+        <v>0.0</v>
+      </c>
+      <c r="L42" s="1">
+        <v>6537350.0</v>
+      </c>
+      <c r="M42" s="1">
+        <v>6537350.0</v>
+      </c>
+      <c r="N42" s="1">
+        <v>3.77</v>
+      </c>
+      <c r="O42">
+        <v>1</v>
+      </c>
+      <c r="Z42" t="s">
+        <v>110</v>
+      </c>
+    </row>
+    <row r="43" spans="1:26">
+      <c r="A43" t="s">
+        <v>113</v>
+      </c>
+      <c r="B43" s="1">
+        <v>50000.0</v>
+      </c>
+      <c r="C43" s="1">
+        <v>264.7</v>
+      </c>
+      <c r="D43" s="1">
+        <v>109.7979152</v>
+      </c>
+      <c r="E43" t="s">
+        <v>8</v>
+      </c>
+      <c r="F43">
+        <v>1.0</v>
+      </c>
+      <c r="G43" s="1">
+        <v>5489895.76</v>
+      </c>
+      <c r="H43" s="1">
+        <v>7745104.24</v>
+      </c>
+      <c r="I43" s="1">
+        <v>141.07925867066</v>
+      </c>
+      <c r="J43">
+        <v>0.0</v>
+      </c>
+      <c r="K43">
+        <v>0.0</v>
+      </c>
+      <c r="L43" s="1">
+        <v>13235000.0</v>
+      </c>
+      <c r="M43" s="1">
+        <v>13235000.0</v>
+      </c>
+      <c r="N43" s="1">
+        <v>7.64</v>
+      </c>
+      <c r="O43">
+        <v>1</v>
+      </c>
+      <c r="Z43" t="s">
+        <v>112</v>
+      </c>
+    </row>
+    <row r="44" spans="1:26">
+      <c r="A44" t="s">
+        <v>115</v>
+      </c>
+      <c r="B44" s="1">
+        <v>23000.0</v>
+      </c>
+      <c r="C44" s="1">
+        <v>50.45</v>
+      </c>
+      <c r="D44" s="1">
+        <v>98.4921743478</v>
+      </c>
+      <c r="E44" t="s">
+        <v>8</v>
+      </c>
+      <c r="F44">
+        <v>1.0</v>
+      </c>
+      <c r="G44" s="1">
+        <v>2265320.01</v>
+      </c>
+      <c r="H44" s="1">
+        <v>-1104970.01</v>
+      </c>
+      <c r="I44" s="1">
+        <v>-48.777656362997</v>
+      </c>
+      <c r="J44">
+        <v>0.0</v>
+      </c>
+      <c r="K44">
+        <v>0.0</v>
+      </c>
+      <c r="L44" s="1">
+        <v>1160350.0</v>
+      </c>
+      <c r="M44" s="1">
+        <v>1160350.0</v>
+      </c>
+      <c r="N44" s="1">
+        <v>0.67</v>
+      </c>
+      <c r="O44">
+        <v>1</v>
+      </c>
+      <c r="Z44" t="s">
+        <v>114</v>
+      </c>
+    </row>
+    <row r="45" spans="1:26">
+      <c r="A45" t="s">
+        <v>117</v>
+      </c>
+      <c r="B45" s="1">
+        <v>1802.0</v>
+      </c>
+      <c r="C45" s="1">
+        <v>41.5</v>
+      </c>
+      <c r="D45" s="1">
+        <v>15.0</v>
+      </c>
+      <c r="E45" t="s">
+        <v>8</v>
+      </c>
+      <c r="F45">
+        <v>1.0</v>
+      </c>
+      <c r="G45" s="1">
+        <v>27030.0</v>
+      </c>
+      <c r="H45" s="1">
+        <v>47753.0</v>
+      </c>
+      <c r="I45" s="1">
+        <v>176.66666666667</v>
+      </c>
+      <c r="J45">
+        <v>0.0</v>
+      </c>
+      <c r="K45">
+        <v>0.0</v>
+      </c>
+      <c r="L45" s="1">
+        <v>74783.0</v>
+      </c>
+      <c r="M45" s="1">
+        <v>74783.0</v>
+      </c>
+      <c r="N45" s="1">
+        <v>0.04</v>
+      </c>
+      <c r="O45">
+        <v>1</v>
+      </c>
+      <c r="Z45" t="s">
+        <v>116</v>
+      </c>
+    </row>
+    <row r="46" spans="1:26">
+      <c r="A46" t="s">
+        <v>119</v>
+      </c>
+      <c r="B46" s="1">
+        <v>105000.0</v>
+      </c>
+      <c r="C46" s="1">
+        <v>75.15</v>
+      </c>
+      <c r="D46" s="1">
+        <v>28.643883619</v>
+      </c>
+      <c r="E46" t="s">
+        <v>8</v>
+      </c>
+      <c r="F46">
+        <v>1.0</v>
+      </c>
+      <c r="G46" s="1">
+        <v>3007607.78</v>
+      </c>
+      <c r="H46" s="1">
+        <v>4883142.22</v>
+      </c>
+      <c r="I46" s="1">
+        <v>162.35967510365</v>
+      </c>
+      <c r="J46">
+        <v>0.0</v>
+      </c>
+      <c r="K46">
+        <v>0.0</v>
+      </c>
+      <c r="L46" s="1">
+        <v>7890750.0</v>
+      </c>
+      <c r="M46" s="1">
+        <v>7890750.0</v>
+      </c>
+      <c r="N46" s="1">
+        <v>4.55</v>
+      </c>
+      <c r="O46">
+        <v>1</v>
+      </c>
+      <c r="Z46" t="s">
+        <v>118</v>
+      </c>
+    </row>
+    <row r="47" spans="1:26">
+      <c r="A47" t="s">
+        <v>121</v>
+      </c>
+      <c r="B47" s="1">
+        <v>15000.0</v>
+      </c>
+      <c r="C47" s="1">
+        <v>53.65</v>
+      </c>
+      <c r="D47" s="1">
+        <v>59.4699473333</v>
+      </c>
+      <c r="E47" t="s">
+        <v>8</v>
+      </c>
+      <c r="F47">
+        <v>1.0</v>
+      </c>
+      <c r="G47" s="1">
+        <v>892049.21</v>
+      </c>
+      <c r="H47" s="1">
+        <v>-87299.21</v>
+      </c>
+      <c r="I47" s="1">
+        <v>-9.7863670547951</v>
+      </c>
+      <c r="J47">
+        <v>0.0</v>
+      </c>
+      <c r="K47">
+        <v>0.0</v>
+      </c>
+      <c r="L47" s="1">
+        <v>804750.0</v>
+      </c>
+      <c r="M47" s="1">
+        <v>804750.0</v>
+      </c>
+      <c r="N47" s="1">
+        <v>0.46</v>
+      </c>
+      <c r="O47">
+        <v>1</v>
+      </c>
+      <c r="Z47" t="s">
+        <v>120</v>
+      </c>
+    </row>
+    <row r="48" spans="1:26">
+      <c r="A48" t="s">
+        <v>123</v>
+      </c>
+      <c r="B48" s="1">
+        <v>2500.0</v>
+      </c>
+      <c r="C48" s="1">
+        <v>86.4</v>
+      </c>
+      <c r="D48" s="1">
+        <v>111.612908</v>
+      </c>
+      <c r="E48" t="s">
+        <v>8</v>
+      </c>
+      <c r="F48">
+        <v>1.0</v>
+      </c>
+      <c r="G48" s="1">
+        <v>279032.27</v>
+      </c>
+      <c r="H48" s="1">
+        <v>-63032.27</v>
+      </c>
+      <c r="I48" s="1">
+        <v>-22.589598686919</v>
+      </c>
+      <c r="J48">
+        <v>0.0</v>
+      </c>
+      <c r="K48">
+        <v>0.0</v>
+      </c>
+      <c r="L48" s="1">
+        <v>216000.0</v>
+      </c>
+      <c r="M48" s="1">
+        <v>216000.0</v>
+      </c>
+      <c r="N48" s="1">
+        <v>0.12</v>
+      </c>
+      <c r="O48">
+        <v>1</v>
+      </c>
+      <c r="Z48" t="s">
+        <v>122</v>
+      </c>
+    </row>
+    <row r="49" spans="1:26">
+      <c r="A49" t="s">
+        <v>125</v>
+      </c>
+      <c r="B49" s="1">
+        <v>140000.0</v>
+      </c>
+      <c r="C49" s="1">
+        <v>54.91</v>
+      </c>
+      <c r="D49" s="1">
+        <v>28.0368719286</v>
+      </c>
+      <c r="E49" t="s">
+        <v>8</v>
+      </c>
+      <c r="F49">
+        <v>1.0</v>
+      </c>
+      <c r="G49" s="1">
+        <v>3925162.07</v>
+      </c>
+      <c r="H49" s="1">
+        <v>3762237.93</v>
+      </c>
+      <c r="I49" s="1">
+        <v>95.849237888921</v>
+      </c>
+      <c r="J49">
+        <v>0.0</v>
+      </c>
+      <c r="K49">
+        <v>0.0</v>
+      </c>
+      <c r="L49" s="1">
+        <v>7687400.0</v>
+      </c>
+      <c r="M49" s="1">
+        <v>7687400.0</v>
+      </c>
+      <c r="N49" s="1">
+        <v>4.44</v>
+      </c>
+      <c r="O49">
+        <v>1</v>
+      </c>
+      <c r="Z49" t="s">
+        <v>124</v>
+      </c>
+    </row>
+    <row r="50" spans="1:26">
+      <c r="A50" t="s">
+        <v>127</v>
+      </c>
+      <c r="B50" s="1">
+        <v>10000.0</v>
+      </c>
+      <c r="C50" s="1">
+        <v>33.66</v>
+      </c>
+      <c r="D50" s="1">
+        <v>21.361331</v>
+      </c>
+      <c r="E50" t="s">
+        <v>8</v>
+      </c>
+      <c r="F50">
+        <v>1.0</v>
+      </c>
+      <c r="G50" s="1">
+        <v>213613.31</v>
+      </c>
+      <c r="H50" s="1">
+        <v>122986.69</v>
+      </c>
+      <c r="I50" s="1">
+        <v>57.574450768072</v>
+      </c>
+      <c r="J50">
+        <v>0.0</v>
+      </c>
+      <c r="K50">
+        <v>0.0</v>
+      </c>
+      <c r="L50" s="1">
+        <v>336600.0</v>
+      </c>
+      <c r="M50" s="1">
+        <v>336600.0</v>
+      </c>
+      <c r="N50" s="1">
+        <v>0.19</v>
+      </c>
+      <c r="O50">
+        <v>1</v>
+      </c>
+      <c r="Z50" t="s">
+        <v>126</v>
+      </c>
+    </row>
+    <row r="51" spans="1:26">
+      <c r="A51" t="s">
+        <v>129</v>
+      </c>
+      <c r="B51" s="1">
+        <v>10000.0</v>
+      </c>
+      <c r="C51" s="1">
+        <v>54.26</v>
+      </c>
+      <c r="D51" s="1">
+        <v>108.672405</v>
+      </c>
+      <c r="E51" t="s">
+        <v>8</v>
+      </c>
+      <c r="F51">
+        <v>1.0</v>
+      </c>
+      <c r="G51" s="1">
+        <v>1086724.05</v>
+      </c>
+      <c r="H51" s="1">
+        <v>-544124.05</v>
+      </c>
+      <c r="I51" s="1">
+        <v>-50.070121297122</v>
+      </c>
+      <c r="J51">
+        <v>0.0</v>
+      </c>
+      <c r="K51">
+        <v>0.0</v>
+      </c>
+      <c r="L51" s="1">
+        <v>542600.0</v>
+      </c>
+      <c r="M51" s="1">
+        <v>542600.0</v>
+      </c>
+      <c r="N51" s="1">
+        <v>0.31</v>
+      </c>
+      <c r="O51">
+        <v>1</v>
+      </c>
+      <c r="Z51" t="s">
+        <v>128</v>
+      </c>
+    </row>
+    <row r="52" spans="1:26">
+      <c r="A52" t="s">
+        <v>131</v>
+      </c>
+      <c r="B52" s="1">
+        <v>165000.0</v>
+      </c>
+      <c r="C52" s="1">
+        <v>71.14</v>
+      </c>
+      <c r="D52" s="1">
+        <v>48.3668532121</v>
+      </c>
+      <c r="E52" t="s">
+        <v>8</v>
+      </c>
+      <c r="F52">
+        <v>1.0</v>
+      </c>
+      <c r="G52" s="1">
+        <v>7980530.78</v>
+      </c>
+      <c r="H52" s="1">
+        <v>3757569.22</v>
+      </c>
+      <c r="I52" s="1">
+        <v>47.084201835507</v>
+      </c>
+      <c r="J52">
+        <v>0.0</v>
+      </c>
+      <c r="K52">
+        <v>0.0</v>
+      </c>
+      <c r="L52" s="1">
+        <v>11738100.0</v>
+      </c>
+      <c r="M52" s="1">
+        <v>11738100.0</v>
+      </c>
+      <c r="N52" s="1">
+        <v>6.78</v>
+      </c>
+      <c r="O52">
+        <v>1</v>
+      </c>
+      <c r="Z52" t="s">
+        <v>130</v>
+      </c>
+    </row>
+    <row r="53" spans="1:26">
+      <c r="A53" t="s">
+        <v>133</v>
+      </c>
+      <c r="B53" s="1">
+        <v>12500.0</v>
+      </c>
+      <c r="C53" s="1">
+        <v>104.25</v>
+      </c>
+      <c r="D53" s="1">
+        <v>76.0901648</v>
+      </c>
+      <c r="E53" t="s">
+        <v>8</v>
+      </c>
+      <c r="F53">
+        <v>1.0</v>
+      </c>
+      <c r="G53" s="1">
+        <v>951127.06</v>
+      </c>
+      <c r="H53" s="1">
+        <v>351997.94</v>
+      </c>
+      <c r="I53" s="1">
+        <v>37.00850862134</v>
+      </c>
+      <c r="J53">
+        <v>0.0</v>
+      </c>
+      <c r="K53">
+        <v>0.0</v>
+      </c>
+      <c r="L53" s="1">
+        <v>1303125.0</v>
+      </c>
+      <c r="M53" s="1">
+        <v>1303125.0</v>
+      </c>
+      <c r="N53" s="1">
+        <v>0.75</v>
+      </c>
+      <c r="O53">
+        <v>1</v>
+      </c>
+      <c r="Z53" t="s">
+        <v>132</v>
+      </c>
+    </row>
+    <row r="54" spans="1:26">
+      <c r="A54" t="s">
+        <v>135</v>
+      </c>
+      <c r="B54" s="1">
+        <v>60000.0</v>
+      </c>
+      <c r="C54" s="1">
+        <v>37.18</v>
+      </c>
+      <c r="D54" s="1">
+        <v>28.6797525</v>
+      </c>
+      <c r="E54" t="s">
+        <v>8</v>
+      </c>
+      <c r="F54">
+        <v>1.0</v>
+      </c>
+      <c r="G54" s="1">
+        <v>1720785.15</v>
+      </c>
+      <c r="H54" s="1">
+        <v>510014.85</v>
+      </c>
+      <c r="I54" s="1">
+        <v>29.638496705995</v>
+      </c>
+      <c r="J54">
+        <v>0.0</v>
+      </c>
+      <c r="K54">
+        <v>0.0</v>
+      </c>
+      <c r="L54" s="1">
+        <v>2230800.0</v>
+      </c>
+      <c r="M54" s="1">
+        <v>2230800.0</v>
+      </c>
+      <c r="N54" s="1">
+        <v>1.29</v>
+      </c>
+      <c r="O54">
+        <v>1</v>
+      </c>
+      <c r="Z54" t="s">
+        <v>134</v>
+      </c>
+    </row>
+    <row r="55" spans="1:26">
+      <c r="A55" t="s">
+        <v>137</v>
+      </c>
+      <c r="B55" s="1">
+        <v>30000.0</v>
+      </c>
+      <c r="C55" s="1">
+        <v>118.25</v>
+      </c>
+      <c r="D55" s="1">
+        <v>104.83113</v>
+      </c>
+      <c r="E55" t="s">
+        <v>8</v>
+      </c>
+      <c r="F55">
+        <v>1.0</v>
+      </c>
+      <c r="G55" s="1">
+        <v>3144933.9</v>
+      </c>
+      <c r="H55" s="1">
+        <v>402566.1</v>
+      </c>
+      <c r="I55" s="1">
+        <v>12.800462992243</v>
+      </c>
+      <c r="J55">
+        <v>0.0</v>
+      </c>
+      <c r="K55">
+        <v>0.0</v>
+      </c>
+      <c r="L55" s="1">
+        <v>3547500.0</v>
+      </c>
+      <c r="M55" s="1">
+        <v>3547500.0</v>
+      </c>
+      <c r="N55" s="1">
         <v>2.05</v>
       </c>
-      <c r="P6">
-[...1960 lines deleted...]
-      <c r="C46" s="1">
+      <c r="O55">
+        <v>1</v>
+      </c>
+      <c r="Z55" t="s">
+        <v>136</v>
+      </c>
+    </row>
+    <row r="56" spans="1:26">
+      <c r="A56" t="s">
+        <v>139</v>
+      </c>
+      <c r="B56" s="1">
         <v>15000.0</v>
       </c>
-      <c r="D46" s="1">
-[...452 lines deleted...]
-      <c r="E55" s="1">
+      <c r="C56" s="1">
+        <v>119.1</v>
+      </c>
+      <c r="D56" s="1">
         <v>147.5522153333</v>
       </c>
-      <c r="F55" t="s">
-[...5 lines deleted...]
-      <c r="H55" s="1">
+      <c r="E56" t="s">
+        <v>8</v>
+      </c>
+      <c r="F56">
+        <v>1.0</v>
+      </c>
+      <c r="G56" s="1">
         <v>2213283.23</v>
       </c>
-      <c r="I55" s="1">
-[...25 lines deleted...]
-      <c r="A56" t="s">
+      <c r="H56" s="1">
+        <v>-426783.23</v>
+      </c>
+      <c r="I56" s="1">
+        <v>-19.282811355328</v>
+      </c>
+      <c r="J56">
+        <v>0.0</v>
+      </c>
+      <c r="K56">
+        <v>0.0</v>
+      </c>
+      <c r="L56" s="1">
+        <v>1786500.0</v>
+      </c>
+      <c r="M56" s="1">
+        <v>1786500.0</v>
+      </c>
+      <c r="N56" s="1">
+        <v>1.03</v>
+      </c>
+      <c r="O56">
+        <v>1</v>
+      </c>
+      <c r="Z56" t="s">
         <v>138</v>
       </c>
-      <c r="B56" t="s">
-[...2 lines deleted...]
-      <c r="C56" s="1">
+    </row>
+    <row r="57" spans="1:26">
+      <c r="A57" t="s">
+        <v>141</v>
+      </c>
+      <c r="B57" s="1">
         <v>48000.0</v>
       </c>
-      <c r="D56" s="1">
+      <c r="C57" s="1">
         <v>0.001</v>
       </c>
-      <c r="E56" s="1">
-[...11 lines deleted...]
-      <c r="I56" s="1">
+      <c r="D57" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="E57" t="s">
+        <v>8</v>
+      </c>
+      <c r="F57">
+        <v>1.0</v>
+      </c>
+      <c r="G57" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H57" s="1">
         <v>48.0</v>
       </c>
-      <c r="J56" s="1">
+      <c r="I57" s="1">
         <v>0</v>
       </c>
-      <c r="K56">
-[...5 lines deleted...]
-      <c r="M56" s="1">
+      <c r="J57">
+        <v>0.0</v>
+      </c>
+      <c r="K57">
+        <v>0.0</v>
+      </c>
+      <c r="L57" s="1">
         <v>48.0</v>
-      </c>
-[...45 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="M57" s="1">
         <v>48.0</v>
       </c>
       <c r="N57" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O57">
+        <v>1</v>
+      </c>
+      <c r="Z57" t="s">
+        <v>140</v>
+      </c>
+    </row>
+    <row r="58" spans="1:26">
+      <c r="A58" t="s">
+        <v>143</v>
+      </c>
+      <c r="B58" s="1">
+        <v>48000.0</v>
+      </c>
+      <c r="C58" s="1">
+        <v>0.001</v>
+      </c>
+      <c r="D58" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="E58" t="s">
+        <v>8</v>
+      </c>
+      <c r="F58">
+        <v>1.0</v>
+      </c>
+      <c r="G58" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H58" s="1">
         <v>48.0</v>
       </c>
-      <c r="O57" s="1">
-[...7 lines deleted...]
-      <c r="A58" t="s">
+      <c r="I58" s="1">
+        <v>0</v>
+      </c>
+      <c r="J58">
+        <v>0.0</v>
+      </c>
+      <c r="K58">
+        <v>0.0</v>
+      </c>
+      <c r="L58" s="1">
+        <v>48.0</v>
+      </c>
+      <c r="M58" s="1">
+        <v>48.0</v>
+      </c>
+      <c r="N58" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="O58">
+        <v>1</v>
+      </c>
+      <c r="Z58" t="s">
         <v>142</v>
       </c>
-      <c r="B58" t="s">
-[...17 lines deleted...]
-      <c r="H58" s="1">
+    </row>
+    <row r="59" spans="1:26">
+      <c r="A59" t="s">
+        <v>145</v>
+      </c>
+      <c r="B59" s="1">
+        <v>20893.0</v>
+      </c>
+      <c r="C59" s="1">
+        <v>9.886</v>
+      </c>
+      <c r="D59" s="1">
+        <v>181.6701455033</v>
+      </c>
+      <c r="E59" t="s">
+        <v>8</v>
+      </c>
+      <c r="F59">
+        <v>1.0</v>
+      </c>
+      <c r="G59" s="1">
         <v>3795634.35</v>
       </c>
-      <c r="I58" s="1">
-[...25 lines deleted...]
-      <c r="A59" t="s">
+      <c r="H59" s="1">
+        <v>-3589086.15</v>
+      </c>
+      <c r="I59" s="1">
+        <v>-94.558269291667</v>
+      </c>
+      <c r="J59">
+        <v>0.0</v>
+      </c>
+      <c r="K59">
+        <v>0.0</v>
+      </c>
+      <c r="L59" s="1">
+        <v>206548.2</v>
+      </c>
+      <c r="M59" s="1">
+        <v>206548.2</v>
+      </c>
+      <c r="N59" s="1">
+        <v>0.12</v>
+      </c>
+      <c r="O59">
+        <v>1</v>
+      </c>
+      <c r="Z59" t="s">
         <v>144</v>
       </c>
-      <c r="B59" t="s">
-[...2 lines deleted...]
-      <c r="C59" s="1">
+    </row>
+    <row r="60" spans="1:26">
+      <c r="A60" t="s">
+        <v>147</v>
+      </c>
+      <c r="B60" s="1">
         <v>64.0</v>
       </c>
-      <c r="D59" s="1">
-[...17 lines deleted...]
-      <c r="J59" s="1">
+      <c r="C60" s="1">
+        <v>8358.0</v>
+      </c>
+      <c r="D60" s="1">
+        <v>8378.5</v>
+      </c>
+      <c r="E60" t="s">
+        <v>8</v>
+      </c>
+      <c r="F60">
+        <v>1.0</v>
+      </c>
+      <c r="G60" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="H60" s="1">
+        <v>-13120.0</v>
+      </c>
+      <c r="I60" s="1">
         <v>0</v>
       </c>
-      <c r="K59">
-[...15 lines deleted...]
-        <v>1</v>
+      <c r="J60">
+        <v>0.0</v>
+      </c>
+      <c r="K60">
+        <v>0.0</v>
+      </c>
+      <c r="L60" s="1">
+        <v>-13120.0</v>
+      </c>
+      <c r="M60" s="1">
+        <v>-13120.0</v>
+      </c>
+      <c r="N60" s="1">
+        <v>-0.01</v>
+      </c>
+      <c r="O60">
+        <v>1</v>
+      </c>
+      <c r="Z60" t="s">
+        <v>146</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">