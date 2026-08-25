--- v4 (2026-07-28)
+++ v5 (2026-08-25)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="1" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Répartition" sheetId="1" r:id="rId4"/>
     <sheet name="Valorisation" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="597">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="598">
   <si>
     <t>Type Part</t>
   </si>
   <si>
     <t>CodeIsin</t>
   </si>
   <si>
     <t>Parts</t>
   </si>
   <si>
     <t>Vl</t>
   </si>
   <si>
     <t>Devise</t>
   </si>
   <si>
     <t>Actif net</t>
   </si>
   <si>
     <t>IC</t>
   </si>
   <si>
     <t>FR0010596783</t>
   </si>
   <si>
@@ -181,1674 +181,1677 @@
   <si>
     <t>FR0000008997</t>
   </si>
   <si>
     <t>Ofi Invest ESG Liquidités PART C/D</t>
   </si>
   <si>
     <t>OE100626</t>
   </si>
   <si>
     <t>EURO-BOBL JUN 26</t>
   </si>
   <si>
     <t>DU100626</t>
   </si>
   <si>
     <t>EURO-SCHATZ JUN 26</t>
   </si>
   <si>
     <t>XS2937255193</t>
   </si>
   <si>
     <t>ABERTIS INFRAESTRUCTURAS FINANCE B PERP</t>
   </si>
   <si>
-    <t>20 347.26</t>
+    <t>29 019.86</t>
   </si>
   <si>
     <t>XS2900445375</t>
   </si>
   <si>
     <t>ACCORINVEST GROUP SA 6.375 15/10/2029</t>
   </si>
   <si>
-    <t>6 321.88</t>
+    <t>17 279.79</t>
   </si>
   <si>
     <t>XS3213252540</t>
   </si>
   <si>
     <t>AEGIS LUX 1A SARL 5.625 29/10/2031</t>
   </si>
   <si>
+    <t>50 973.75</t>
+  </si>
+  <si>
     <t>FR0014015H97</t>
   </si>
   <si>
     <t>AIR FRANCE-KLM 3.875 14/01/2031</t>
   </si>
   <si>
-    <t>51 765.75</t>
+    <t>64 463.01</t>
   </si>
   <si>
     <t>XS3066681704</t>
   </si>
   <si>
     <t>ALBION FINANCING 1 SARL 5.375 21/05/2030</t>
   </si>
   <si>
-    <t>17 273.91</t>
+    <t>27 254.39</t>
   </si>
   <si>
     <t>XS3104473312</t>
   </si>
   <si>
     <t>ALEXANDRITE LAKE LUX HOLDINGS SARL 6.75 30/07/2030</t>
   </si>
   <si>
-    <t>16 875.00</t>
-[...8 lines deleted...]
-    <t>12 678.75</t>
+    <t>21 750.00</t>
   </si>
   <si>
     <t>XS3134529562</t>
   </si>
   <si>
     <t>ALLWYN ENTERTAINMENT FINANCING (UK 4.125 15/02/2031</t>
   </si>
   <si>
-    <t>46 844.53</t>
+    <t>63 083.97</t>
   </si>
   <si>
     <t>XS2615937187</t>
   </si>
   <si>
     <t>ALLWYN ENTERTAINMENT FINANCING (UK 7.25 30/04/2030</t>
   </si>
   <si>
-    <t>36 882.56</t>
+    <t>46 015.39</t>
   </si>
   <si>
     <t>XS3025437982</t>
   </si>
   <si>
     <t>ALSTRIA SARL 5.5 20/03/2031</t>
   </si>
   <si>
-    <t>20 387.67</t>
+    <t>33 316.44</t>
   </si>
   <si>
     <t>FR00140010J1</t>
   </si>
   <si>
     <t>ALTAREA SCA 1.75 16/01/2030</t>
   </si>
   <si>
-    <t>10 969.86</t>
+    <t>13 712.33</t>
   </si>
   <si>
     <t>XS3161792406</t>
   </si>
   <si>
     <t>ALTICE FRANCE SA (FRANCE) 4.75 15/10/2030</t>
   </si>
   <si>
-    <t>6 905.45</t>
+    <t>18 874.88</t>
   </si>
   <si>
     <t>XS3161793123</t>
   </si>
   <si>
     <t>ALTICE FRANCE SA (FRANCE) 5.265 15/07/2032</t>
   </si>
   <si>
-    <t>52 695.91</t>
+    <t>65 744.42</t>
   </si>
   <si>
     <t>XS2857868942</t>
   </si>
   <si>
     <t>AMBER FINCO PLC 6.625 15/07/2029</t>
   </si>
   <si>
-    <t>82 180.36</t>
+    <t>102 529.79</t>
   </si>
   <si>
     <t>XS2711801287</t>
   </si>
   <si>
     <t>APA INFRASTRUCTURE LTD 09/11/2083</t>
   </si>
   <si>
-    <t>33 169.32</t>
+    <t>43 949.34</t>
   </si>
   <si>
     <t>XS2911131253</t>
   </si>
   <si>
     <t>APCOA GROUP GMBH 6 15/04/2031</t>
   </si>
   <si>
-    <t>10 817.50</t>
+    <t>29 567.83</t>
   </si>
   <si>
     <t>XS3023482436</t>
   </si>
   <si>
     <t>ARAMARK INTERNATIONAL FINANCE SARL 4.375 15/04/2033</t>
   </si>
   <si>
-    <t>5 944.53</t>
+    <t>16 248.39</t>
   </si>
   <si>
     <t>XS3239172565</t>
   </si>
   <si>
     <t>ARDAGH METAL PACKAGING FINANCE PLC 5 30/01/2031</t>
   </si>
   <si>
-    <t>54 985.14</t>
+    <t>64 579.86</t>
   </si>
   <si>
     <t>XS2799493825</t>
   </si>
   <si>
     <t>AROUNDTOWN FINANCE SARL PERP</t>
   </si>
   <si>
-    <t>187 239.45</t>
+    <t>204 143.01</t>
   </si>
   <si>
     <t>XS3244710060</t>
   </si>
   <si>
     <t>ASMODEE GROUP AB 4.25 15/12/2031</t>
   </si>
   <si>
-    <t>22 517.92</t>
-[...8 lines deleted...]
-    <t>14 582.00</t>
+    <t>26 953.26</t>
   </si>
   <si>
     <t>XS2831749481</t>
   </si>
   <si>
     <t>BERTRAND FRANCHISE FINANCE SAS 18/07/2030</t>
   </si>
   <si>
-    <t>5 888.20</t>
+    <t>18 645.97</t>
   </si>
   <si>
     <t>XS3266494221</t>
   </si>
   <si>
     <t>BETCLIC EVEREST GROUP SAS 5.125 10/12/2031</t>
   </si>
   <si>
-    <t>21 216.22</t>
+    <t>27 556.70</t>
   </si>
   <si>
     <t>XS3246904414</t>
   </si>
   <si>
     <t>BIFFA GROUP HOLDINGS LTD 5.25 15/06/2031</t>
   </si>
   <si>
-    <t>44 237.81</t>
+    <t>52 757.69</t>
   </si>
   <si>
     <t>XS2806449190</t>
   </si>
   <si>
     <t>BOELS TOPHOLDING BV 5.75 15/05/2030</t>
   </si>
   <si>
-    <t>60 140.21</t>
+    <t>4 009.35</t>
   </si>
   <si>
     <t>XS3134602070</t>
   </si>
   <si>
     <t>BOOTS GROUP FINCO LP 5.375 31/08/2032</t>
   </si>
   <si>
-    <t>7 322.24</t>
+    <t>10 392.86</t>
   </si>
   <si>
     <t>XS2794589403</t>
   </si>
   <si>
     <t>BRITISH TELECOMMUNICATIONS PLC 03/10/2054</t>
   </si>
   <si>
-    <t>52 822.60</t>
+    <t>59 393.84</t>
   </si>
   <si>
     <t>XS2380124227</t>
   </si>
   <si>
     <t>CASTELLUM AB PERP</t>
   </si>
   <si>
-    <t>13 759.93</t>
+    <t>19 823.63</t>
   </si>
   <si>
     <t>XS3023780375</t>
   </si>
   <si>
     <t>CELANESE US HOLDINGS LLC 5 15/04/2031</t>
   </si>
   <si>
-    <t>5 625.00</t>
+    <t>15 375.00</t>
   </si>
   <si>
     <t>XS3237210334</t>
   </si>
   <si>
     <t>CELSA OPCO SAU 8.25 15/12/2030</t>
   </si>
   <si>
-    <t>135 808.75</t>
+    <t>161 030.38</t>
   </si>
   <si>
     <t>XS2904660755</t>
   </si>
   <si>
     <t>CESAR SPA 6.5 30/09/2031</t>
   </si>
   <si>
-    <t>12 875.42</t>
+    <t>24 034.11</t>
   </si>
   <si>
     <t>XS2618867159</t>
   </si>
   <si>
     <t>CHEPLAPHARM ARZNEIMITTEL GMBH 7.5 15/05/2030</t>
   </si>
   <si>
-    <t>176 103.13</t>
+    <t>11 740.21</t>
   </si>
   <si>
     <t>XS3046352319</t>
   </si>
   <si>
     <t>CIDRON AIDA FINCO SARL 7 27/10/2031</t>
   </si>
   <si>
-    <t>1 442.00</t>
+    <t>13 939.33</t>
   </si>
   <si>
     <t>XS3209437014</t>
   </si>
   <si>
     <t>CIRSA FINANCE INTERNATIONAL SARL 4.875 15/10/2031</t>
   </si>
   <si>
-    <t>82 514.25</t>
+    <t>4 987.13</t>
   </si>
   <si>
     <t>XS2760863329</t>
   </si>
   <si>
     <t>CIRSA FINANCE INTERNATIONAL SARL 6.5 15/03/2029</t>
   </si>
   <si>
-    <t>5 137.71</t>
+    <t>14 043.07</t>
   </si>
   <si>
     <t>XS3314100986</t>
   </si>
   <si>
     <t>CLARIANE SE 6.875 15/04/2031</t>
   </si>
   <si>
-    <t>2 598.75</t>
+    <t>7 425.00</t>
   </si>
   <si>
     <t>FR001400YRZ0</t>
   </si>
   <si>
     <t>CLARIANE SE 7.875 27/06/2030</t>
   </si>
   <si>
-    <t>165 590.75</t>
+    <t>179 614.73</t>
   </si>
   <si>
     <t>XS3091295801</t>
   </si>
   <si>
     <t>CLARIOS US FINANCE COMPANY INC 4.75 15/06/2031</t>
   </si>
   <si>
-    <t>34 485.00</t>
+    <t>41 126.56</t>
   </si>
   <si>
     <t>XS3193815977</t>
   </si>
   <si>
     <t>CMA CGM SA 4.875 15/01/2032</t>
   </si>
   <si>
-    <t>5 484.38</t>
+    <t>14 990.63</t>
   </si>
   <si>
     <t>XS2335148024</t>
   </si>
   <si>
     <t>CONSTELLIUM SE (FRANCE) 3.125 15/07/2029</t>
   </si>
   <si>
-    <t>19 778.65</t>
+    <t>24 676.22</t>
   </si>
   <si>
     <t>XS2904791774</t>
   </si>
   <si>
     <t>CPI PROPERTY GROUP SA 6 27/01/2032</t>
   </si>
   <si>
-    <t>62 113.81</t>
+    <t>79 478.96</t>
   </si>
   <si>
     <t>XS2290533020</t>
   </si>
   <si>
     <t>CPI PROPERTY GROUP SA PERP</t>
   </si>
   <si>
-    <t>51 226.03</t>
+    <t>56 034.25</t>
   </si>
   <si>
     <t>XS3188831658</t>
   </si>
   <si>
     <t>CROWN EUROPEAN HOLDINGS SA 3.75 30/09/2031</t>
   </si>
   <si>
-    <t>7 740.63</t>
+    <t>14 449.17</t>
   </si>
   <si>
     <t>XS2792575453</t>
   </si>
   <si>
     <t>CT INVESTMENT GMBH 6.375 15/04/2030</t>
   </si>
   <si>
-    <t>8 518.59</t>
+    <t>23 284.16</t>
   </si>
   <si>
     <t>XS3067385420</t>
   </si>
   <si>
     <t>CURRENTA GROUP HOLDINGS SARL 5.5 15/05/2030</t>
   </si>
   <si>
-    <t>48 475.63</t>
+    <t>3 231.71</t>
   </si>
   <si>
     <t>XS2965681633</t>
   </si>
   <si>
     <t>DEUTSCHE LUFTHANSA AG 15/01/2055</t>
   </si>
   <si>
-    <t>24 164.38</t>
+    <t>30 147.95</t>
   </si>
   <si>
     <t>XS3106724241</t>
   </si>
   <si>
     <t>DOLCETTO HOLDCO SPA 5.625 14/07/2032</t>
   </si>
   <si>
-    <t>11 123.44</t>
+    <t>17 550.31</t>
   </si>
   <si>
     <t>XS2391403354</t>
   </si>
   <si>
     <t>DOMETIC GROUP AB (PUBL) 2 29/09/2028</t>
   </si>
   <si>
-    <t>50 186.30</t>
+    <t>56 312.33</t>
   </si>
   <si>
     <t>XS3229398766</t>
   </si>
   <si>
     <t>DUOMO BIDCO SPA 15/01/2032</t>
   </si>
   <si>
-    <t>3 467.40</t>
+    <t>9 477.56</t>
   </si>
   <si>
     <t>XS2910523716</t>
   </si>
   <si>
     <t>DYNAMO NEWCO II GMBH 6.25 15/10/2031</t>
   </si>
   <si>
-    <t>7 796.88</t>
+    <t>21 311.46</t>
   </si>
   <si>
     <t>PTEDPXOM0021</t>
   </si>
   <si>
     <t>EDP -  ENERGIAS DE PORTUGAL SA 14/03/2082</t>
   </si>
   <si>
-    <t>8 498.63</t>
+    <t>13 200.00</t>
   </si>
   <si>
     <t>PTEDPSOM0002</t>
   </si>
   <si>
     <t>EDP SA 16/09/2054</t>
   </si>
   <si>
-    <t>17 676.37</t>
+    <t>27 889.38</t>
   </si>
   <si>
     <t>XS3091931058</t>
   </si>
   <si>
     <t>EDREAMS ODIGEO SA 4.875 30/12/2030</t>
   </si>
   <si>
-    <t>46 735.00</t>
+    <t>56 860.92</t>
   </si>
   <si>
     <t>XS2719998952</t>
   </si>
   <si>
     <t>EG GLOBAL FINANCE PLC 11 30/11/2028</t>
   </si>
   <si>
-    <t>165 687.04</t>
+    <t>194 215.94</t>
+  </si>
+  <si>
+    <t>XS3348854459</t>
+  </si>
+  <si>
+    <t>EGIS SA 5.125 15/05/2031</t>
+  </si>
+  <si>
+    <t>1 276.98</t>
   </si>
   <si>
     <t>XS3028067729</t>
   </si>
   <si>
     <t>EIRCOM FINANCE DAC 5 30/04/2031</t>
   </si>
   <si>
+    <t>15 065.56</t>
+  </si>
+  <si>
     <t>XS2621830681</t>
   </si>
   <si>
     <t>EMERALD DEBT MERGER SUB LLC 6.375 15/12/2030</t>
   </si>
   <si>
-    <t>45 421.88</t>
+    <t>54 169.79</t>
   </si>
   <si>
     <t>XS2576550243</t>
   </si>
   <si>
     <t>ENEL SPA NC8.5 PERP</t>
   </si>
   <si>
-    <t>88 865.75</t>
+    <t>96 888.36</t>
   </si>
   <si>
     <t>XS2770512064</t>
   </si>
   <si>
     <t>ENEL SPA PERP</t>
   </si>
   <si>
-    <t>69 586.33</t>
+    <t>74 939.12</t>
   </si>
   <si>
     <t>XS2353416386</t>
   </si>
   <si>
     <t>ENERGIZER GAMMA ACQUISITION BV 3.5 30/06/2029</t>
   </si>
   <si>
-    <t>34 113.33</t>
+    <t>41 504.56</t>
   </si>
   <si>
     <t>FR001400QOL3</t>
   </si>
   <si>
     <t>ENGIE SA NC9 PERP</t>
   </si>
   <si>
-    <t>89 863.01</t>
+    <t>97 164.38</t>
   </si>
   <si>
     <t>XS3229426138</t>
   </si>
   <si>
     <t>ENTAIN PLC 4.875 30/11/2031</t>
   </si>
   <si>
-    <t>59 847.13</t>
+    <t>69 821.65</t>
   </si>
   <si>
     <t>XS2734938249</t>
   </si>
   <si>
     <t>EPHIOS SUBCO 3 SARL 7.875 31/01/2031</t>
   </si>
   <si>
-    <t>104 629.22</t>
+    <t>124 780.03</t>
   </si>
   <si>
     <t>XS3224536121</t>
   </si>
   <si>
     <t>EUTELSAT COMMUNICATIONS 5.75 15/03/2031</t>
   </si>
   <si>
-    <t>8 679.31</t>
+    <t>12 782.25</t>
   </si>
   <si>
     <t>XS3104481414</t>
   </si>
   <si>
     <t>FIBERCOP SPA 5.125 30/06/2032</t>
   </si>
   <si>
-    <t>38 332.19</t>
+    <t>47 823.97</t>
   </si>
   <si>
     <t>XS3338785937</t>
   </si>
   <si>
     <t>FIBERCOP SPA 5.375 15/04/2031</t>
   </si>
   <si>
-    <t>6 824.04</t>
+    <t>15 695.29</t>
   </si>
   <si>
     <t>XS3049816013</t>
   </si>
   <si>
     <t>FLUTTER TREASURY DAC 4 04/06/2031</t>
   </si>
   <si>
-    <t>3 688.33</t>
+    <t>10 081.44</t>
   </si>
   <si>
     <t>XS3152574763</t>
   </si>
   <si>
     <t>FORVIA SE 5.375 15/03/2031</t>
   </si>
   <si>
-    <t>30 234.38</t>
+    <t>47 703.13</t>
   </si>
   <si>
     <t>XS2910536452</t>
   </si>
   <si>
     <t>FRESSNAPF HOLDING SE 5.25 31/10/2031</t>
   </si>
   <si>
+    <t>6 847.26</t>
+  </si>
+  <si>
     <t>XS3193932699</t>
   </si>
   <si>
     <t>GESTAMP AUTOMOCION SA 4.375 15/10/2030</t>
   </si>
   <si>
-    <t>3 611.20</t>
+    <t>9 870.61</t>
   </si>
   <si>
     <t>XS3349823941</t>
   </si>
   <si>
     <t>GG12 SPA 6.25 28/04/2033</t>
   </si>
   <si>
+    <t>4 948.61</t>
+  </si>
+  <si>
     <t>XS2761223127</t>
   </si>
   <si>
     <t>GOLDSTORY SAS 6.75 01/02/2030</t>
   </si>
   <si>
-    <t>24 530.63</t>
+    <t>31 696.88</t>
+  </si>
+  <si>
+    <t>XS3362208079</t>
+  </si>
+  <si>
+    <t>GRAND CITY PROPERTIES FINANCE SARL PERP</t>
+  </si>
+  <si>
+    <t>16 310.96</t>
   </si>
   <si>
     <t>XS3246991981</t>
   </si>
   <si>
-    <t>GRAND CITY PROPERTIES FINANCE SARL PERP</t>
-[...11 lines deleted...]
-    <t>49 417.81</t>
+    <t>10 446.88</t>
   </si>
   <si>
     <t>XS2393001891</t>
   </si>
   <si>
     <t>GRIFOLS ESCROW ISSUER SAU 3.875 15/10/2028</t>
   </si>
   <si>
-    <t>6 458.33</t>
+    <t>17 652.78</t>
   </si>
   <si>
     <t>XS2961445090</t>
   </si>
   <si>
     <t>GRIFOLS SA 7.125 01/05/2030</t>
   </si>
   <si>
-    <t>109 469.69</t>
+    <t>15 289.06</t>
   </si>
   <si>
     <t>XS2337703537</t>
   </si>
   <si>
     <t>GRUENENTHAL GMBH 4.125 15/05/2028</t>
   </si>
   <si>
-    <t>22 422.81</t>
+    <t>1 494.85</t>
   </si>
   <si>
     <t>XS2615562274</t>
   </si>
   <si>
     <t>GRUENENTHAL GMBH 6.75 15/05/2030</t>
   </si>
   <si>
-    <t>11 415.94</t>
-[...1 lines deleted...]
-  <si>
     <t>XS3212436813</t>
   </si>
   <si>
     <t>GRUPPO SAN DONATO SPA 6.5 31/10/2031</t>
   </si>
   <si>
+    <t>12 660.92</t>
+  </si>
+  <si>
     <t>XS2357812556</t>
   </si>
   <si>
     <t>GUALA CLOSURES SPA 3.25 15/06/2028</t>
   </si>
   <si>
-    <t>55 904.06</t>
+    <t>66 670.77</t>
   </si>
   <si>
     <t>XS3227944959</t>
   </si>
   <si>
     <t>HEIMSTADEN BOSTAD AB PERP</t>
   </si>
   <si>
-    <t>5 558.77</t>
+    <t>18 697.67</t>
   </si>
   <si>
     <t>XS3191437006</t>
   </si>
   <si>
     <t>HOLDING DINFRASTRUCTURES DES METIE 3.875 31/01/2031</t>
   </si>
   <si>
-    <t>20 012.20</t>
+    <t>25 858.46</t>
   </si>
   <si>
     <t>XS3189697793</t>
   </si>
   <si>
     <t>IDS FINANCING PLC 4 01/10/2032</t>
   </si>
   <si>
-    <t>33 575.01</t>
+    <t>37 712.22</t>
   </si>
   <si>
     <t>XS3309060146</t>
   </si>
   <si>
     <t>IHO VERWALTUNGS GMBH 5.625 15/05/2031</t>
   </si>
   <si>
-    <t>1 153.22</t>
+    <t>6 150.52</t>
   </si>
   <si>
     <t>XS2810807094</t>
   </si>
   <si>
     <t>ILIAD HOLDING SAS 6.875 15/04/2031</t>
   </si>
   <si>
-    <t>11 701.82</t>
+    <t>31 984.98</t>
   </si>
   <si>
     <t>FR001400TL99</t>
   </si>
   <si>
     <t>ILIAD SA 4.25 15/12/2029</t>
   </si>
   <si>
-    <t>12 668.49</t>
+    <t>15 090.41</t>
   </si>
   <si>
     <t>FR001400FV85</t>
   </si>
   <si>
     <t>ILIAD SA 5.625 15/02/2030</t>
   </si>
   <si>
-    <t>26 229.45</t>
+    <t>35 445.21</t>
   </si>
   <si>
     <t>XS3040316971</t>
   </si>
   <si>
     <t>INFRASTRUTTURE WIRELESS ITALIANE S 3.75 01/04/2030</t>
   </si>
   <si>
-    <t>9 266.10</t>
+    <t>17 573.63</t>
   </si>
   <si>
     <t>XS3176794595</t>
   </si>
   <si>
     <t>INPOST SA 4 01/04/2031</t>
   </si>
   <si>
-    <t>12 163.89</t>
+    <t>23 069.44</t>
   </si>
   <si>
     <t>XS3192259516</t>
   </si>
   <si>
     <t>INTRALOT CAPITAL LUXEMBOURG SA 6.75 15/10/2031</t>
   </si>
   <si>
-    <t>6 046.88</t>
+    <t>16 528.13</t>
   </si>
   <si>
     <t>XS3194941111</t>
   </si>
   <si>
     <t>ION PLATFORM FINANCE SARL 6.875 30/09/2032</t>
   </si>
   <si>
-    <t>17 244.79</t>
+    <t>32 190.28</t>
   </si>
   <si>
     <t>XS3067907140</t>
   </si>
   <si>
     <t>IPD 3 BV 5.5 15/06/2031</t>
   </si>
   <si>
-    <t>45 375.00</t>
+    <t>54 113.89</t>
   </si>
   <si>
     <t>XS2305744059</t>
   </si>
   <si>
     <t>IQVIA INC 2.25 15/03/2029</t>
   </si>
   <si>
-    <t>2 826.56</t>
+    <t>4 459.69</t>
   </si>
   <si>
     <t>XS3282797383</t>
   </si>
   <si>
     <t>ITALMATCH CHEMICALS SPA 6.25 05/02/2031</t>
   </si>
   <si>
-    <t>13 000.87</t>
+    <t>16 977.60</t>
   </si>
   <si>
     <t>XS3041347637</t>
   </si>
   <si>
     <t>ITELYUM REGENERATION SPA 5.75 15/04/2030</t>
   </si>
   <si>
-    <t>7 563.65</t>
+    <t>20 673.97</t>
   </si>
   <si>
     <t>XS2397198487</t>
   </si>
   <si>
     <t>KAIXO BONDCO TELECOM SAU 5.125 30/09/2029</t>
   </si>
   <si>
-    <t>18 731.88</t>
-[...8 lines deleted...]
-    <t>5 981.94</t>
+    <t>29 554.74</t>
   </si>
   <si>
     <t>XS2971567560</t>
   </si>
   <si>
     <t>KAPLA HOLDING SAS 5 30/04/2031</t>
   </si>
   <si>
-    <t>2 662.50</t>
+    <t>7 277.50</t>
   </si>
   <si>
     <t>XS3233507287</t>
   </si>
   <si>
     <t>KING US BIDCO INC 01/12/2032</t>
   </si>
   <si>
-    <t>2 245.23</t>
+    <t>6 136.96</t>
   </si>
   <si>
     <t>XS2913056797</t>
   </si>
   <si>
     <t>KONINKLIJKE FRIESLANDCAMPINA NV PERP</t>
   </si>
   <si>
-    <t>27 066.99</t>
+    <t>34 322.05</t>
   </si>
   <si>
     <t>XS2824778075</t>
   </si>
   <si>
     <t>KONINKLIJKE KPN NV PERP</t>
   </si>
   <si>
-    <t>107 075.84</t>
+    <t>119 504.28</t>
   </si>
   <si>
     <t>XS3106543534</t>
   </si>
   <si>
     <t>LENZING AG PERP</t>
   </si>
   <si>
-    <t>66 232.04</t>
+    <t>81 745.86</t>
   </si>
   <si>
     <t>XS3049411971</t>
   </si>
   <si>
     <t>LHMC FINCO 2 SARL 8.625 15/05/2030</t>
   </si>
   <si>
-    <t>39 985.17</t>
+    <t>2 452.42</t>
   </si>
   <si>
     <t>XS3047452316</t>
   </si>
   <si>
     <t>LOTTOMATICA GROUP SPA 4.875 31/01/2031</t>
   </si>
   <si>
-    <t>52 599.90</t>
+    <t>7 346.35</t>
   </si>
   <si>
     <t>XS2824643220</t>
   </si>
   <si>
     <t>LOTTOMATICA SPA 5.375 01/06/2030</t>
   </si>
   <si>
-    <t>24 471.18</t>
+    <t>28 741.32</t>
   </si>
   <si>
     <t>XS2732357525</t>
   </si>
   <si>
     <t>LOXAM SAS 6.375 31/05/2029</t>
   </si>
   <si>
-    <t>115 130.11</t>
-[...8 lines deleted...]
-    <t>47 886.94</t>
+    <t>137 303.32</t>
+  </si>
+  <si>
+    <t>XS3368834159</t>
+  </si>
+  <si>
+    <t>LSF12 PILLAR INVESTMENTS (US) INC 5.75 15/05/2033</t>
+  </si>
+  <si>
+    <t>3 034.24</t>
   </si>
   <si>
     <t>XS3108519227</t>
   </si>
   <si>
     <t>MAHLE GMBH 7.125 15/07/2032</t>
   </si>
   <si>
-    <t>29 093.75</t>
+    <t>74 929.27</t>
   </si>
   <si>
     <t>BE6365823044</t>
   </si>
   <si>
     <t>MANUCHAR GROUP BV 07/07/2032</t>
   </si>
   <si>
-    <t>24 914.18</t>
+    <t>38 996.10</t>
   </si>
   <si>
     <t>XS3186949585</t>
   </si>
   <si>
     <t>MATTERHORN TELECOM SA 3.875 15/10/2030</t>
   </si>
   <si>
-    <t>56 641.52</t>
-[...8 lines deleted...]
-    <t>66 375.00</t>
+    <t>67 631.67</t>
+  </si>
+  <si>
+    <t>XS3385893956</t>
+  </si>
+  <si>
+    <t>MOLINS FINANCE SA 5.5 15/06/2033</t>
   </si>
   <si>
     <t>XS2933536034</t>
   </si>
   <si>
     <t>NEINOR HOMES SA 5.875 15/02/2030</t>
   </si>
   <si>
-    <t>44 887.45</t>
+    <t>2 992.50</t>
   </si>
   <si>
     <t>XS2797353401</t>
   </si>
   <si>
     <t>NEOPHARMED GENTILI SPA 7.125 08/04/2030</t>
   </si>
   <si>
-    <t>5 288.27</t>
+    <t>14 454.60</t>
   </si>
   <si>
     <t>XS2920589699</t>
   </si>
   <si>
     <t>NIDDA HEALTHCARE HOLDING GMBH 5.625 21/02/2030</t>
   </si>
   <si>
-    <t>12 400.00</t>
+    <t>17 600.00</t>
   </si>
   <si>
     <t>XS2999659704</t>
   </si>
   <si>
     <t>NISSAN MOTOR CO LTD 5.25 17/07/2029</t>
   </si>
   <si>
-    <t>99 899.59</t>
+    <t>108 949.73</t>
   </si>
   <si>
     <t>XS2355604880</t>
   </si>
   <si>
     <t>NOMAD FOODS BONDCO PLC 2.5 24/06/2028</t>
   </si>
   <si>
-    <t>15 487.50</t>
+    <t>19 322.50</t>
   </si>
   <si>
     <t>XS3323687023</t>
   </si>
   <si>
     <t>OAK EAGLE ACQUIRECO INC 6.25 01/07/2033</t>
   </si>
   <si>
-    <t>4 854.51</t>
+    <t>10 591.67</t>
   </si>
   <si>
     <t>XS2906227785</t>
   </si>
   <si>
     <t>OEG FINANCE PLC 7.25 27/09/2029</t>
   </si>
   <si>
-    <t>12 188.46</t>
+    <t>21 791.49</t>
   </si>
   <si>
     <t>XS2825597656</t>
   </si>
   <si>
     <t>OI EUROPEAN GROUP BV 5.25 01/06/2029</t>
   </si>
   <si>
-    <t>53 236.46</t>
+    <t>62 526.04</t>
   </si>
   <si>
     <t>XS2930112730</t>
   </si>
   <si>
     <t>OMNIA DELLA TOFFOLA SPA 05/11/2031</t>
   </si>
   <si>
-    <t>5 435.30</t>
+    <t>10 145.89</t>
   </si>
   <si>
     <t>XS3037643304</t>
   </si>
   <si>
     <t>OPAL BIDCO SAS 5.5 31/03/2032</t>
   </si>
   <si>
-    <t>17 760.42</t>
+    <t>33 152.78</t>
   </si>
   <si>
     <t>XS2804497506</t>
   </si>
   <si>
     <t>OPTICS BIDCO SPA 7.75 24/01/2033</t>
   </si>
   <si>
-    <t>38 728.77</t>
+    <t>49 217.81</t>
   </si>
   <si>
     <t>XS2804500812</t>
   </si>
   <si>
     <t>OPTICS BIDCO SPA 7.875 31/07/2028</t>
   </si>
   <si>
-    <t>12 662.22</t>
+    <t>16 361.29</t>
   </si>
   <si>
     <t>FR00140005L7</t>
   </si>
   <si>
     <t>ORANGE SA PERP</t>
   </si>
   <si>
-    <t>12 278.77</t>
+    <t>13 899.32</t>
   </si>
   <si>
     <t>XS2332250708</t>
   </si>
   <si>
     <t>ORGANON &amp; CO/ORG 2.875 30/04/2028</t>
   </si>
   <si>
+    <t>8 286.87</t>
+  </si>
+  <si>
     <t>XS3111831254</t>
   </si>
   <si>
     <t>PAPREC HOLDING SA 4.5 15/07/2032</t>
   </si>
   <si>
-    <t>50 203.13</t>
+    <t>62 634.38</t>
   </si>
   <si>
     <t>XS3200021502</t>
   </si>
   <si>
     <t>PCC GLOBAL PLC 8.25 15/11/2030</t>
   </si>
   <si>
-    <t>117 950.71</t>
+    <t>7 769.21</t>
   </si>
   <si>
     <t>US70558AAB26</t>
   </si>
   <si>
     <t>PEGASUS SATELLITE COMMUNICATIONS I 31/12/2222</t>
   </si>
   <si>
     <t>XS2903463987</t>
   </si>
   <si>
     <t>PERRIGO FINANCE UNLIMITED CO 5.375 30/09/2032</t>
   </si>
   <si>
-    <t>12 859.80</t>
+    <t>23 645.43</t>
   </si>
   <si>
     <t>XS2852970016</t>
   </si>
   <si>
     <t>PICARD GROUPE SAS 6.375 01/07/2029</t>
   </si>
   <si>
-    <t>22 189.78</t>
+    <t>27 037.97</t>
   </si>
   <si>
     <t>XS2696090286</t>
   </si>
   <si>
     <t>PINNACLE BIDCO PLC 8.25 11/10/2028</t>
   </si>
   <si>
-    <t>62 823.75</t>
+    <t>80 972.83</t>
   </si>
   <si>
     <t>XS2641928036</t>
   </si>
   <si>
     <t>PLAYTECH PLC 5.875 28/06/2028</t>
   </si>
   <si>
-    <t>50 027.88</t>
+    <t>60 602.88</t>
   </si>
   <si>
     <t>XS2834242435</t>
   </si>
   <si>
     <t>PLT VII FINANCE SARL 6 15/06/2031</t>
   </si>
   <si>
-    <t>66 307.50</t>
+    <t>79 077.83</t>
   </si>
   <si>
     <t>XS3004167642</t>
   </si>
   <si>
     <t>PRIMO WATER HOLDINGS INC 3.875 12/10/2028</t>
   </si>
   <si>
+    <t>5 739.95</t>
+  </si>
+  <si>
     <t>XS3076304602</t>
   </si>
   <si>
     <t>PRYSMIAN SPA PERP</t>
   </si>
   <si>
-    <t>49 295.34</t>
+    <t>54 381.37</t>
   </si>
   <si>
     <t>XS2854277626</t>
   </si>
   <si>
     <t>RAY FINANCING LLC 6.5 15/07/2031</t>
   </si>
   <si>
-    <t>40 704.90</t>
+    <t>50 784.21</t>
   </si>
   <si>
     <t>XS3005193183</t>
   </si>
   <si>
     <t>REKEEP SPA 9 15/09/2029</t>
   </si>
   <si>
-    <t>9 085.00</t>
+    <t>20 895.50</t>
   </si>
   <si>
     <t>XS3146987543</t>
   </si>
   <si>
     <t>REXEL SA 4 15/09/2030</t>
   </si>
   <si>
-    <t>9 535.00</t>
+    <t>15 044.11</t>
   </si>
   <si>
     <t>FR001400U3Q9</t>
   </si>
   <si>
     <t>ROQUETTE FRERES SA PERP</t>
   </si>
   <si>
-    <t>36 606.60</t>
+    <t>51 478.03</t>
   </si>
   <si>
     <t>XS2854303729</t>
   </si>
   <si>
     <t>ROSSINI SARL 6.75 31/12/2029</t>
   </si>
   <si>
-    <t>74 970.00</t>
+    <t>91 213.50</t>
   </si>
   <si>
     <t>XS2962827072</t>
   </si>
   <si>
     <t>SAMHALLSBYGGNADSBOLAGET I NORDEN H 1.125 26/09/2029</t>
   </si>
   <si>
-    <t>43 906.44</t>
-[...8 lines deleted...]
-    <t>17 313.75</t>
+    <t>49 191.47</t>
   </si>
   <si>
     <t>DE000A4DFLQ6</t>
   </si>
   <si>
     <t>SCHAEFFLER AG 5.375 01/04/2031</t>
   </si>
   <si>
-    <t>13 665.75</t>
+    <t>25 917.81</t>
   </si>
   <si>
     <t>XS2895496680</t>
   </si>
   <si>
     <t>SECHE ENVIRONNEMENT SA 4.5 25/03/2030</t>
   </si>
   <si>
-    <t>7 301.25</t>
+    <t>11 519.75</t>
   </si>
   <si>
     <t>FR00140136B1</t>
   </si>
   <si>
     <t>SECHE ENVIRONNEMENT SA PERP</t>
   </si>
   <si>
-    <t>6 773.08</t>
+    <t>15 158.79</t>
   </si>
   <si>
     <t>XS3100773996</t>
   </si>
   <si>
     <t>SES SA 4.875 24/06/2033</t>
   </si>
   <si>
-    <t>58 752.43</t>
+    <t>63 680.05</t>
   </si>
   <si>
     <t>XS2181577268</t>
   </si>
   <si>
     <t>SILGAN HOLDINGS INC 2.25 01/06/2028</t>
   </si>
   <si>
-    <t>17 344.69</t>
+    <t>21 639.56</t>
   </si>
   <si>
     <t>XS3176108747</t>
   </si>
   <si>
     <t>SILGAN HOLDINGS INC 4.25 15/02/2031</t>
   </si>
   <si>
-    <t>30 476.04</t>
+    <t>41 041.07</t>
   </si>
   <si>
     <t>XS3021201887</t>
   </si>
   <si>
     <t>SNF GROUP SA 4.5 15/03/2032</t>
   </si>
   <si>
-    <t>29 227.50</t>
+    <t>34 856.50</t>
   </si>
   <si>
     <t>XS3344489326</t>
   </si>
   <si>
     <t>SOFTBANK GROUP CORP 6.375 22/04/2030</t>
   </si>
   <si>
-    <t>2 833.33</t>
+    <t>12 041.67</t>
   </si>
   <si>
     <t>FR001400ZYD0</t>
   </si>
   <si>
     <t>SPIE SA 3.75 28/05/2030</t>
   </si>
   <si>
-    <t>131 568.49</t>
+    <t>141 719.18</t>
   </si>
   <si>
     <t>XS3307413842</t>
   </si>
   <si>
     <t>STELLANTIS NV PERP</t>
   </si>
   <si>
-    <t>47 373.29</t>
+    <t>74 744.52</t>
   </si>
   <si>
     <t>XS2998755040</t>
   </si>
   <si>
     <t>SUMMER BC HOLDCO B SARL 5.875 15/02/2030</t>
   </si>
   <si>
-    <t>30 170.57</t>
+    <t>40 629.70</t>
   </si>
   <si>
     <t>XS3277827625</t>
   </si>
   <si>
     <t>SUMMER BIDCO BV 8.875 31/01/2031</t>
   </si>
   <si>
-    <t>11 825.94</t>
+    <t>1 485.97</t>
   </si>
   <si>
     <t>XS3338317327</t>
   </si>
   <si>
     <t>SWORD PURCHASER LLC 7.25 15/04/2033</t>
   </si>
   <si>
-    <t>8 737.46</t>
+    <t>19 555.26</t>
   </si>
   <si>
     <t>XS2348767836</t>
   </si>
   <si>
     <t>SYNTHOS SA 2.5 07/06/2028</t>
   </si>
   <si>
-    <t>42 403.47</t>
+    <t>50 113.19</t>
   </si>
   <si>
     <t>XS3358347634</t>
   </si>
   <si>
     <t>TDC BRANDS A/S 8 30/04/2031</t>
   </si>
   <si>
+    <t>15 426.67</t>
+  </si>
+  <si>
     <t>XS3262496022</t>
   </si>
   <si>
     <t>TELEFONICA EMISIONES SAU PERP</t>
   </si>
   <si>
-    <t>23 033.26</t>
+    <t>28 962.61</t>
+  </si>
+  <si>
+    <t>XS2293060658</t>
+  </si>
+  <si>
+    <t>TELEFONICA EUROPE BV PERP</t>
+  </si>
+  <si>
+    <t>1 913.82</t>
   </si>
   <si>
     <t>XS2410367747</t>
   </si>
   <si>
-    <t>TELEFONICA EUROPE BV PERP</t>
-[...10 lines deleted...]
-  <si>
     <t>XS2967912887</t>
   </si>
   <si>
     <t>TEREOS FINANCE GROUPE I SA 5.75 30/04/2031</t>
   </si>
   <si>
+    <t>4 900.28</t>
+  </si>
+  <si>
     <t>XS2532478430</t>
   </si>
   <si>
     <t>TEREOS FINANCE GROUPE I SA 7.25 15/04/2028</t>
   </si>
   <si>
+    <t>7 964.13</t>
+  </si>
+  <si>
     <t>XS3266484180</t>
   </si>
   <si>
     <t>TEREOS FINANCE GROUPE I SA 8.125 30/04/2032</t>
   </si>
   <si>
+    <t>8 802.08</t>
+  </si>
+  <si>
     <t>XS3081797964</t>
   </si>
   <si>
     <t>TEVA PHARMACEUTICAL FINANCE NETHER 4.125 01/06/2031</t>
   </si>
   <si>
-    <t>75 094.25</t>
+    <t>80 975.13</t>
   </si>
   <si>
     <t>XS2406607171</t>
   </si>
   <si>
     <t>TEVA PHARMACEUTICAL FINANCE NETHER 4.375 09/05/2030</t>
   </si>
   <si>
-    <t>62 343.75</t>
+    <t>6 197.92</t>
   </si>
   <si>
     <t>XS2592804434</t>
   </si>
   <si>
     <t>TEVA PHARMACEUTICAL FINANCE NETHER 7.375 15/09/2029</t>
   </si>
   <si>
-    <t>7 365.79</t>
+    <t>11 621.57</t>
   </si>
   <si>
     <t>XS2845183495</t>
   </si>
   <si>
     <t>TVL FINANCE PLC 30/06/2030</t>
   </si>
   <si>
-    <t>11 101.42</t>
+    <t>20 411.87</t>
+  </si>
+  <si>
+    <t>XS3381703274</t>
+  </si>
+  <si>
+    <t>UGI INTERNATIONAL LLC 5 01/06/2031</t>
+  </si>
+  <si>
+    <t>1 033.33</t>
   </si>
   <si>
     <t>FR001400Y8Z5</t>
   </si>
   <si>
     <t>UNIBAIL-RODAMCO-WESTFIELD SE PERP</t>
   </si>
   <si>
-    <t>80 564.38</t>
+    <t>90 634.93</t>
   </si>
   <si>
     <t>XS3250465385</t>
   </si>
   <si>
     <t>UNITED GROUP BV 6.25 31/01/2032</t>
   </si>
   <si>
-    <t>100 501.56</t>
+    <t>120 448.44</t>
   </si>
   <si>
     <t>FR001400WJR8</t>
   </si>
   <si>
     <t>VALEO SE 5.125 20/05/2031</t>
   </si>
   <si>
-    <t>77 506.85</t>
+    <t>1 347.95</t>
   </si>
   <si>
     <t>FR00140007L3</t>
   </si>
   <si>
     <t>VEOLIA ENVIRONNEMENT SA NC8.5 PERP</t>
   </si>
   <si>
-    <t>2 808.22</t>
+    <t>10 109.59</t>
   </si>
   <si>
     <t>XS2123970241</t>
   </si>
   <si>
     <t>VF CORPORATION 0.625 25/02/2032</t>
   </si>
   <si>
-    <t>3 178.08</t>
+    <t>4 469.18</t>
   </si>
   <si>
     <t>XS3192216540</t>
   </si>
   <si>
     <t>VIA CELERE DESARROLLOS INMOBILIARI 4.875 15/04/2031</t>
   </si>
   <si>
-    <t>2 559.38</t>
+    <t>6 995.63</t>
   </si>
   <si>
     <t>FR0014002KP7</t>
   </si>
   <si>
     <t>VILMORIN &amp; CIE SA 1.375 26/03/2028</t>
   </si>
   <si>
-    <t>3 032.53</t>
+    <t>5 285.27</t>
   </si>
   <si>
     <t>XS3280365175</t>
   </si>
   <si>
     <t>VIRGIN MEDIA O2 VENDOR FINANCING N 7.5 15/07/2033</t>
   </si>
   <si>
-    <t>62 906.25</t>
+    <t>81 079.17</t>
   </si>
   <si>
     <t>XS2796600307</t>
   </si>
   <si>
     <t>VMED O2 UK FINANCING I PLC 5.625 15/04/2032</t>
   </si>
   <si>
-    <t>3 573.26</t>
+    <t>9 766.91</t>
   </si>
   <si>
     <t>XS2225204010</t>
   </si>
   <si>
     <t>VODAFONE GROUP PLC 27/08/2080</t>
   </si>
   <si>
-    <t>110 497.81</t>
+    <t>122 176.44</t>
   </si>
   <si>
     <t>XS2342732646</t>
   </si>
   <si>
     <t>VOLKSWAGEN INTERNATIONAL FIN PNC9 PERP</t>
   </si>
   <si>
-    <t>25 315.07</t>
+    <t>45 260.27</t>
   </si>
   <si>
     <t>XS2811097075</t>
   </si>
   <si>
     <t>VOLVO CAR AB 4.75 08/05/2030</t>
   </si>
   <si>
-    <t>49 571.65</t>
+    <t>2 499.41</t>
   </si>
   <si>
     <t>XS3181123129</t>
   </si>
   <si>
     <t>VZ SECURED FINANCING BV 5.25 15/01/2033</t>
   </si>
   <si>
-    <t>59 305.31</t>
+    <t>73 990.44</t>
   </si>
   <si>
     <t>XS2272845798</t>
   </si>
   <si>
     <t>VZ VENDOR FINANCING II BV 2.875 15/01/2029</t>
   </si>
   <si>
-    <t>2 036.46</t>
+    <t>5 566.32</t>
   </si>
   <si>
     <t>XS2922654418</t>
   </si>
   <si>
     <t>WEBUILD SPA 4.875 30/04/2030</t>
   </si>
   <si>
     <t>XS2830945452</t>
   </si>
   <si>
     <t>WEBUILD SPA 5.375 20/06/2029</t>
   </si>
   <si>
-    <t>111 576.46</t>
+    <t>120 815.27</t>
   </si>
   <si>
     <t>XS2417092132</t>
   </si>
   <si>
     <t>WP/AP TELECOM HOLDINGS 5.5 15/01/2030</t>
   </si>
   <si>
-    <t>53 547.08</t>
+    <t>66 806.36</t>
   </si>
   <si>
     <t>XS2417090789</t>
   </si>
   <si>
     <t>WP/AP TELECOM HOLDINGS IV BV 3.75 15/01/2029</t>
   </si>
   <si>
-    <t>10 937.50</t>
+    <t>13 645.83</t>
   </si>
   <si>
     <t>XS2859406139</t>
   </si>
   <si>
     <t>ZEGONA FINANCE PLC 6.75 15/07/2029</t>
   </si>
   <si>
-    <t>67 573.41</t>
+    <t>84 305.87</t>
   </si>
   <si>
     <t>XS3091660194</t>
   </si>
   <si>
     <t>ZF EUROPE FINANCE BV 7 12/06/2030</t>
   </si>
   <si>
-    <t>302 591.78</t>
+    <t>327 024.66</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -2212,299 +2215,299 @@
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>4</v>
       </c>
       <c r="H1" t="s">
         <v>5</v>
       </c>
       <c r="I1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2" spans="1:14">
       <c r="A2" t="s">
         <v>6</v>
       </c>
       <c r="B2" t="s">
         <v>7</v>
       </c>
       <c r="C2" s="1">
-        <v>2070462.3988</v>
+        <v>2030445.879</v>
       </c>
       <c r="D2">
-        <v>133.55</v>
+        <v>133.88</v>
       </c>
       <c r="E2" t="s">
         <v>8</v>
       </c>
       <c r="F2">
-        <v>276521244.67</v>
+        <v>271855963.06</v>
       </c>
       <c r="G2" t="s">
         <v>8</v>
       </c>
       <c r="H2">
-        <v>276521244.67</v>
+        <v>271855963.06</v>
       </c>
       <c r="I2" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="3" spans="1:14">
       <c r="A3" t="s">
         <v>9</v>
       </c>
       <c r="B3" t="s">
         <v>10</v>
       </c>
       <c r="C3" s="1">
-        <v>1027004.6728</v>
+        <v>1031628.3088</v>
       </c>
       <c r="D3">
-        <v>53.96</v>
+        <v>54.1</v>
       </c>
       <c r="E3" t="s">
         <v>8</v>
       </c>
       <c r="F3">
-        <v>55425064.83</v>
+        <v>55813945.18</v>
       </c>
       <c r="G3" t="s">
         <v>8</v>
       </c>
       <c r="H3">
-        <v>55425064.83</v>
+        <v>55813945.18</v>
       </c>
       <c r="I3" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="4" spans="1:14">
       <c r="A4" t="s">
         <v>11</v>
       </c>
       <c r="B4" t="s">
         <v>12</v>
       </c>
       <c r="C4" s="1">
-        <v>458114.9968</v>
+        <v>457804.1484</v>
       </c>
       <c r="D4">
-        <v>124.0</v>
+        <v>124.27</v>
       </c>
       <c r="E4" t="s">
         <v>8</v>
       </c>
       <c r="F4">
-        <v>56806797.47</v>
+        <v>56893531.59</v>
       </c>
       <c r="G4" t="s">
         <v>8</v>
       </c>
       <c r="H4">
-        <v>56806797.47</v>
+        <v>56893531.59</v>
       </c>
       <c r="I4" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="5" spans="1:14">
       <c r="A5" t="s">
         <v>13</v>
       </c>
       <c r="B5" t="s">
         <v>14</v>
       </c>
       <c r="C5" s="1">
         <v>1.0</v>
       </c>
       <c r="D5">
-        <v>132.0</v>
+        <v>132.35</v>
       </c>
       <c r="E5" t="s">
         <v>8</v>
       </c>
       <c r="F5">
-        <v>132.0</v>
+        <v>132.35</v>
       </c>
       <c r="G5" t="s">
         <v>8</v>
       </c>
       <c r="H5">
-        <v>132.0</v>
+        <v>132.35</v>
       </c>
       <c r="I5" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="6" spans="1:14">
       <c r="A6" t="s">
         <v>15</v>
       </c>
       <c r="B6" t="s">
         <v>16</v>
       </c>
       <c r="C6" s="1">
         <v>1.0</v>
       </c>
       <c r="D6">
-        <v>128.64</v>
+        <v>129.01</v>
       </c>
       <c r="E6" t="s">
         <v>8</v>
       </c>
       <c r="F6">
-        <v>128.64</v>
+        <v>129.01</v>
       </c>
       <c r="G6" t="s">
         <v>8</v>
       </c>
       <c r="H6">
-        <v>128.64</v>
+        <v>129.01</v>
       </c>
       <c r="I6" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="7" spans="1:14">
       <c r="A7" t="s">
         <v>17</v>
       </c>
       <c r="B7" t="s">
         <v>18</v>
       </c>
       <c r="C7" s="1">
         <v>11.0</v>
       </c>
       <c r="D7">
-        <v>128.03</v>
+        <v>128.34</v>
       </c>
       <c r="E7" t="s">
         <v>8</v>
       </c>
       <c r="F7">
-        <v>1408.43</v>
+        <v>1411.83</v>
       </c>
       <c r="G7" t="s">
         <v>8</v>
       </c>
       <c r="H7">
-        <v>1408.43</v>
+        <v>1411.83</v>
       </c>
       <c r="I7" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="8" spans="1:14">
       <c r="A8" t="s">
         <v>19</v>
       </c>
       <c r="B8" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="1">
-        <v>9354.3</v>
+        <v>8444.3</v>
       </c>
       <c r="D8">
-        <v>10975.67</v>
+        <v>11004.96</v>
       </c>
       <c r="E8" t="s">
         <v>8</v>
       </c>
       <c r="F8">
-        <v>102669775.0</v>
+        <v>92929214.36</v>
       </c>
       <c r="G8" t="s">
         <v>8</v>
       </c>
       <c r="H8">
-        <v>102669775.0</v>
+        <v>92929214.36</v>
       </c>
       <c r="I8" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="9" spans="1:14">
       <c r="A9" t="s">
         <v>21</v>
       </c>
       <c r="B9" t="s">
         <v>22</v>
       </c>
       <c r="C9" s="1">
-        <v>2796.0</v>
+        <v>2896.0</v>
       </c>
       <c r="D9">
-        <v>100.34</v>
+        <v>100.57</v>
       </c>
       <c r="E9" t="s">
         <v>8</v>
       </c>
       <c r="F9">
-        <v>280577.77</v>
+        <v>291253.54</v>
       </c>
       <c r="G9" t="s">
         <v>8</v>
       </c>
       <c r="H9">
-        <v>280577.77</v>
+        <v>291253.54</v>
       </c>
       <c r="I9" t="s">
         <v>8</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:P194"/>
+  <dimension ref="A1:P192"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="O194" sqref="O194"/>
+      <selection activeCell="O192" sqref="O192"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:16">
       <c r="A1" t="s">
         <v>23</v>
       </c>
       <c r="B1" t="s">
         <v>24</v>
       </c>
       <c r="C1" t="s">
         <v>25</v>
       </c>
       <c r="D1" t="s">
         <v>26</v>
       </c>
       <c r="E1" t="s">
         <v>27</v>
       </c>
       <c r="F1" t="s">
         <v>4</v>
       </c>
       <c r="G1" t="s">
         <v>28</v>
@@ -2573,9639 +2576,9539 @@
       </c>
       <c r="L2">
         <v>0.0</v>
       </c>
       <c r="M2" s="1">
         <v>58.2</v>
       </c>
       <c r="N2" s="1">
         <v>58.2</v>
       </c>
       <c r="O2" s="1">
         <v>0.0</v>
       </c>
       <c r="P2">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:16">
       <c r="A3" t="s">
         <v>40</v>
       </c>
       <c r="B3" t="s">
         <v>41</v>
       </c>
       <c r="C3" s="1">
-        <v>130000.0</v>
+        <v>48477.0</v>
       </c>
       <c r="D3" s="1">
-        <v>90.79</v>
+        <v>91.27</v>
       </c>
       <c r="E3" s="1">
-        <v>92.0360615385</v>
+        <v>92.0360616375</v>
       </c>
       <c r="F3" t="s">
         <v>8</v>
       </c>
       <c r="G3">
         <v>1.0</v>
       </c>
       <c r="H3" s="1">
-        <v>11964688.0</v>
+        <v>4461632.16</v>
       </c>
       <c r="I3" s="1">
-        <v>-161988.0</v>
+        <v>-37136.37</v>
       </c>
       <c r="J3" s="1">
-        <v>-1.3538840294039</v>
+        <v>-0.83234943330694</v>
       </c>
       <c r="K3">
         <v>0.0</v>
       </c>
       <c r="L3">
         <v>0.0</v>
       </c>
       <c r="M3" s="1">
-        <v>11802700.0</v>
+        <v>4424495.79</v>
       </c>
       <c r="N3" s="1">
-        <v>11802700.0</v>
+        <v>4424495.79</v>
       </c>
       <c r="O3" s="1">
-        <v>2.4</v>
+        <v>0.93</v>
       </c>
       <c r="P3">
         <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:16">
       <c r="A4" t="s">
         <v>42</v>
       </c>
       <c r="B4" t="s">
         <v>43</v>
       </c>
       <c r="C4" s="1">
         <v>4000.0</v>
       </c>
       <c r="D4" s="1">
         <v>0.001</v>
       </c>
       <c r="E4" s="1">
         <v>0.0001</v>
       </c>
       <c r="F4" t="s">
         <v>44</v>
       </c>
       <c r="G4">
-        <v>1.17</v>
+        <v>1.16</v>
       </c>
       <c r="H4" s="1">
         <v>0.33</v>
       </c>
       <c r="I4" s="1">
-        <v>3.09</v>
+        <v>3.12</v>
       </c>
       <c r="J4" s="1">
-        <v>936.36363636364</v>
+        <v>945.45454545455</v>
       </c>
       <c r="K4">
         <v>0.0</v>
       </c>
       <c r="L4">
         <v>0.0</v>
       </c>
       <c r="M4" s="1">
-        <v>3.42</v>
+        <v>3.45</v>
       </c>
       <c r="N4" s="1">
-        <v>3.42</v>
+        <v>3.45</v>
       </c>
       <c r="O4" s="1">
         <v>0.0</v>
       </c>
       <c r="P4">
         <v>1</v>
       </c>
     </row>
     <row r="5" spans="1:16">
       <c r="A5" t="s">
         <v>45</v>
       </c>
       <c r="B5" t="s">
         <v>46</v>
       </c>
       <c r="C5" s="1">
         <v>125000.0</v>
       </c>
       <c r="D5" s="1">
         <v>0.001</v>
       </c>
       <c r="E5" s="1">
         <v>0.0</v>
       </c>
       <c r="F5" t="s">
         <v>44</v>
       </c>
       <c r="G5">
-        <v>1.17</v>
+        <v>1.16</v>
       </c>
       <c r="H5" s="1">
         <v>0.0</v>
       </c>
       <c r="I5" s="1">
-        <v>106.82</v>
+        <v>107.78</v>
       </c>
       <c r="J5" s="1">
         <v>0</v>
       </c>
       <c r="K5">
         <v>0.0</v>
       </c>
       <c r="L5">
         <v>0.0</v>
       </c>
       <c r="M5" s="1">
-        <v>106.82</v>
+        <v>107.78</v>
       </c>
       <c r="N5" s="1">
-        <v>106.82</v>
+        <v>107.78</v>
       </c>
       <c r="O5" s="1">
         <v>0.0</v>
       </c>
       <c r="P5">
         <v>1</v>
       </c>
     </row>
     <row r="6" spans="1:16">
       <c r="A6" t="s">
         <v>47</v>
       </c>
       <c r="B6" t="s">
         <v>48</v>
       </c>
       <c r="C6" s="1">
-        <v>1352.0</v>
+        <v>1123.0</v>
       </c>
       <c r="D6" s="1">
-        <v>4795.69</v>
+        <v>4802.41</v>
       </c>
       <c r="E6" s="1">
-        <v>4792.4915310651</v>
+        <v>4799.8525645592</v>
       </c>
       <c r="F6" t="s">
         <v>8</v>
       </c>
       <c r="G6">
         <v>1.0</v>
       </c>
       <c r="H6" s="1">
-        <v>6479448.55</v>
+        <v>5390234.43</v>
       </c>
       <c r="I6" s="1">
-        <v>4324.33</v>
+        <v>2872.0</v>
       </c>
       <c r="J6" s="1">
-        <v>0.066739167178046</v>
+        <v>0.053281541597069</v>
       </c>
       <c r="K6">
         <v>0.0</v>
       </c>
       <c r="L6">
         <v>0.0</v>
       </c>
       <c r="M6" s="1">
-        <v>6483772.88</v>
+        <v>5393106.43</v>
       </c>
       <c r="N6" s="1">
-        <v>6483772.88</v>
+        <v>5393106.43</v>
       </c>
       <c r="O6" s="1">
-        <v>1.32</v>
+        <v>1.13</v>
       </c>
       <c r="P6">
         <v>1</v>
       </c>
     </row>
     <row r="7" spans="1:16">
       <c r="A7" t="s">
         <v>49</v>
       </c>
       <c r="B7" t="s">
         <v>50</v>
       </c>
       <c r="C7" s="1">
         <v>451.0</v>
       </c>
       <c r="D7" s="1">
-        <v>115.36</v>
+        <v>115.46</v>
       </c>
       <c r="E7" s="1">
         <v>116.664922395</v>
       </c>
       <c r="F7" t="s">
         <v>8</v>
       </c>
       <c r="G7">
         <v>1.0</v>
       </c>
       <c r="H7" s="1">
         <v>0.0</v>
       </c>
       <c r="I7" s="1">
-        <v>-588520.0</v>
+        <v>-543420.0</v>
       </c>
       <c r="J7" s="1">
         <v>0</v>
       </c>
       <c r="K7">
         <v>0.0</v>
       </c>
       <c r="L7">
         <v>0.0</v>
       </c>
       <c r="M7" s="1">
-        <v>-588520.0</v>
+        <v>-543420.0</v>
       </c>
       <c r="N7" s="1">
-        <v>-588520.0</v>
+        <v>-543420.0</v>
       </c>
       <c r="O7" s="1">
-        <v>-0.12</v>
+        <v>-0.11</v>
       </c>
       <c r="P7">
         <v>1</v>
       </c>
     </row>
     <row r="8" spans="1:16">
       <c r="A8" t="s">
         <v>51</v>
       </c>
       <c r="B8" t="s">
         <v>52</v>
       </c>
       <c r="C8" s="1">
         <v>748.0</v>
       </c>
       <c r="D8" s="1">
-        <v>105.765</v>
+        <v>105.79</v>
       </c>
       <c r="E8" s="1">
         <v>105.9</v>
       </c>
       <c r="F8" t="s">
         <v>8</v>
       </c>
       <c r="G8">
         <v>1.0</v>
       </c>
       <c r="H8" s="1">
         <v>0.0</v>
       </c>
       <c r="I8" s="1">
-        <v>-100980.0</v>
+        <v>-82280.0</v>
       </c>
       <c r="J8" s="1">
         <v>0</v>
       </c>
       <c r="K8">
         <v>0.0</v>
       </c>
       <c r="L8">
         <v>0.0</v>
       </c>
       <c r="M8" s="1">
-        <v>-100980.0</v>
+        <v>-82280.0</v>
       </c>
       <c r="N8" s="1">
-        <v>-100980.0</v>
+        <v>-82280.0</v>
       </c>
       <c r="O8" s="1">
         <v>-0.02</v>
       </c>
       <c r="P8">
         <v>1</v>
       </c>
     </row>
     <row r="9" spans="1:16">
       <c r="A9" t="s">
         <v>53</v>
       </c>
       <c r="B9" t="s">
         <v>54</v>
       </c>
       <c r="C9" s="1">
         <v>2500000.0</v>
       </c>
       <c r="D9" s="1">
-        <v>101.382</v>
+        <v>101.35</v>
       </c>
       <c r="E9" s="1">
         <v>100.13</v>
       </c>
       <c r="F9" t="s">
         <v>8</v>
       </c>
       <c r="G9">
         <v>1.0</v>
       </c>
       <c r="H9" s="1">
         <v>2503250.0</v>
       </c>
       <c r="I9" s="1">
-        <v>31300.0</v>
+        <v>30500.0</v>
       </c>
       <c r="J9" s="1">
-        <v>1.2503745131329</v>
+        <v>1.2184160591231</v>
       </c>
       <c r="K9">
-        <v>0.81</v>
+        <v>1.16</v>
       </c>
       <c r="L9" t="s">
         <v>55</v>
       </c>
       <c r="M9" s="1">
-        <v>2534550.0</v>
+        <v>2533750.0</v>
       </c>
       <c r="N9" s="1">
-        <v>2554897.26</v>
+        <v>2562769.86</v>
       </c>
       <c r="O9" s="1">
-        <v>0.52</v>
+        <v>0.54</v>
       </c>
       <c r="P9">
         <v>1</v>
       </c>
     </row>
     <row r="10" spans="1:16">
       <c r="A10" t="s">
         <v>56</v>
       </c>
       <c r="B10" t="s">
         <v>57</v>
       </c>
       <c r="C10" s="1">
         <v>2380000.0</v>
       </c>
       <c r="D10" s="1">
-        <v>103.257</v>
+        <v>103.512</v>
       </c>
       <c r="E10" s="1">
         <v>101.7</v>
       </c>
       <c r="F10" t="s">
         <v>8</v>
       </c>
       <c r="G10">
         <v>1.0</v>
       </c>
       <c r="H10" s="1">
         <v>2420460.0</v>
       </c>
       <c r="I10" s="1">
-        <v>37056.6</v>
+        <v>43125.6</v>
       </c>
       <c r="J10" s="1">
-        <v>1.5309734513274</v>
+        <v>1.7817109144543</v>
       </c>
       <c r="K10">
-        <v>0.27</v>
+        <v>0.73</v>
       </c>
       <c r="L10" t="s">
         <v>58</v>
       </c>
       <c r="M10" s="1">
-        <v>2457516.6</v>
+        <v>2463585.6</v>
       </c>
       <c r="N10" s="1">
-        <v>2463838.48</v>
+        <v>2480865.39</v>
       </c>
       <c r="O10" s="1">
-        <v>0.5</v>
+        <v>0.52</v>
       </c>
       <c r="P10">
         <v>1</v>
       </c>
     </row>
     <row r="11" spans="1:16">
       <c r="A11" t="s">
         <v>59</v>
       </c>
       <c r="B11" t="s">
         <v>60</v>
       </c>
       <c r="C11" s="1">
         <v>1576000.0</v>
       </c>
       <c r="D11" s="1">
-        <v>100.655</v>
+        <v>101.075</v>
       </c>
       <c r="E11" s="1">
         <v>100.0</v>
       </c>
       <c r="F11" t="s">
         <v>8</v>
       </c>
       <c r="G11">
         <v>1.0</v>
       </c>
       <c r="H11" s="1">
         <v>1576000.0</v>
       </c>
       <c r="I11" s="1">
-        <v>10322.8</v>
+        <v>16942.0</v>
       </c>
       <c r="J11" s="1">
-        <v>0.655</v>
+        <v>1.075</v>
       </c>
       <c r="K11">
-        <v>0.02</v>
-[...2 lines deleted...]
-        <v>246.25</v>
+        <v>3.23</v>
+      </c>
+      <c r="L11" t="s">
+        <v>61</v>
       </c>
       <c r="M11" s="1">
-        <v>1586322.8</v>
+        <v>1592942.0</v>
       </c>
       <c r="N11" s="1">
-        <v>1586569.05</v>
+        <v>1643915.75</v>
       </c>
       <c r="O11" s="1">
-        <v>0.32</v>
+        <v>0.34</v>
       </c>
       <c r="P11">
         <v>1</v>
       </c>
     </row>
     <row r="12" spans="1:16">
       <c r="A12" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="B12" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="C12" s="1">
         <v>4600000.0</v>
       </c>
       <c r="D12" s="1">
-        <v>96.558</v>
+        <v>97.301</v>
       </c>
       <c r="E12" s="1">
         <v>97.75</v>
       </c>
       <c r="F12" t="s">
         <v>8</v>
       </c>
       <c r="G12">
         <v>1.0</v>
       </c>
       <c r="H12" s="1">
         <v>4496500.0</v>
       </c>
       <c r="I12" s="1">
-        <v>-54832.0</v>
+        <v>-20654.0</v>
       </c>
       <c r="J12" s="1">
-        <v>-1.2194373401535</v>
+        <v>-0.45933503836317</v>
       </c>
       <c r="K12">
-        <v>1.13</v>
+        <v>1.4</v>
       </c>
       <c r="L12" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="M12" s="1">
-        <v>4441668.0</v>
+        <v>4475846.0</v>
       </c>
       <c r="N12" s="1">
-        <v>4493433.75</v>
+        <v>4540309.01</v>
       </c>
       <c r="O12" s="1">
-        <v>0.91</v>
+        <v>0.95</v>
       </c>
       <c r="P12">
         <v>1</v>
       </c>
     </row>
     <row r="13" spans="1:16">
       <c r="A13" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="B13" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="C13" s="1">
         <v>2571000.0</v>
       </c>
       <c r="D13" s="1">
-        <v>101.857</v>
+        <v>102.439</v>
       </c>
       <c r="E13" s="1">
         <v>100.42060793</v>
       </c>
       <c r="F13" t="s">
         <v>8</v>
       </c>
       <c r="G13">
         <v>1.0</v>
       </c>
       <c r="H13" s="1">
         <v>2581813.83</v>
       </c>
       <c r="I13" s="1">
-        <v>36929.64</v>
+        <v>51892.86</v>
       </c>
       <c r="J13" s="1">
-        <v>1.4303757912707</v>
+        <v>2.0099381061879</v>
       </c>
       <c r="K13">
-        <v>0.67</v>
+        <v>1.06</v>
       </c>
       <c r="L13" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="M13" s="1">
-        <v>2618743.47</v>
+        <v>2633706.69</v>
       </c>
       <c r="N13" s="1">
-        <v>2636017.38</v>
+        <v>2660961.08</v>
       </c>
       <c r="O13" s="1">
-        <v>0.54</v>
+        <v>0.56</v>
       </c>
       <c r="P13">
         <v>1</v>
       </c>
     </row>
     <row r="14" spans="1:16">
       <c r="A14" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="B14" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="C14" s="1">
         <v>1000000.0</v>
       </c>
       <c r="D14" s="1">
-        <v>98.414</v>
+        <v>98.373</v>
       </c>
       <c r="E14" s="1">
         <v>100.2479</v>
       </c>
       <c r="F14" t="s">
         <v>8</v>
       </c>
       <c r="G14">
         <v>1.0</v>
       </c>
       <c r="H14" s="1">
         <v>1002479.0</v>
       </c>
       <c r="I14" s="1">
-        <v>-18339.0</v>
+        <v>-18749.0</v>
       </c>
       <c r="J14" s="1">
-        <v>-1.8293650041547</v>
+        <v>-1.8702636164947</v>
       </c>
       <c r="K14">
-        <v>1.69</v>
+        <v>2.18</v>
       </c>
       <c r="L14" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="M14" s="1">
-        <v>984140.0</v>
+        <v>983730.0</v>
       </c>
       <c r="N14" s="1">
-        <v>1001015.0</v>
+        <v>1005480.0</v>
       </c>
       <c r="O14" s="1">
-        <v>0.2</v>
+        <v>0.21</v>
       </c>
       <c r="P14">
         <v>1</v>
       </c>
     </row>
     <row r="15" spans="1:16">
       <c r="A15" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="B15" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="C15" s="1">
-        <v>483000.0</v>
+        <v>5451000.0</v>
       </c>
       <c r="D15" s="1">
-        <v>105.629</v>
+        <v>97.522</v>
       </c>
       <c r="E15" s="1">
-        <v>105.76043064</v>
+        <v>99.95557916</v>
       </c>
       <c r="F15" t="s">
         <v>8</v>
       </c>
       <c r="G15">
         <v>1.0</v>
       </c>
       <c r="H15" s="1">
-        <v>510822.88</v>
+        <v>5448578.62</v>
       </c>
       <c r="I15" s="1">
-        <v>-634.81</v>
+        <v>-132654.4</v>
       </c>
       <c r="J15" s="1">
-        <v>-0.12427203730577</v>
+        <v>-2.4346606565071</v>
       </c>
       <c r="K15">
-        <v>2.63</v>
+        <v>1.16</v>
       </c>
       <c r="L15" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="M15" s="1">
-        <v>510188.07</v>
+        <v>5315924.22</v>
       </c>
       <c r="N15" s="1">
-        <v>522866.82</v>
+        <v>5379008.19</v>
       </c>
       <c r="O15" s="1">
-        <v>0.11</v>
+        <v>1.13</v>
       </c>
       <c r="P15">
         <v>1</v>
       </c>
     </row>
     <row r="16" spans="1:16">
       <c r="A16" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="B16" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="C16" s="1">
-        <v>5451000.0</v>
+        <v>1938000.0</v>
       </c>
       <c r="D16" s="1">
-        <v>97.498</v>
+        <v>103.905</v>
       </c>
       <c r="E16" s="1">
-        <v>99.95557916</v>
+        <v>94.23756966</v>
       </c>
       <c r="F16" t="s">
         <v>8</v>
       </c>
       <c r="G16">
         <v>1.0</v>
       </c>
       <c r="H16" s="1">
-        <v>5448578.62</v>
+        <v>1826324.1</v>
       </c>
       <c r="I16" s="1">
-        <v>-133962.64</v>
+        <v>-14013.09</v>
       </c>
       <c r="J16" s="1">
-        <v>-2.4586713222466</v>
+        <v>-0.76728385722994</v>
       </c>
       <c r="K16">
-        <v>0.86</v>
+        <v>2.37</v>
       </c>
       <c r="L16" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="M16" s="1">
-        <v>5314615.98</v>
+        <v>1812311.01</v>
       </c>
       <c r="N16" s="1">
-        <v>5361460.51</v>
+        <v>1858326.4</v>
       </c>
       <c r="O16" s="1">
-        <v>1.09</v>
+        <v>0.39</v>
       </c>
       <c r="P16">
         <v>1</v>
       </c>
     </row>
     <row r="17" spans="1:16">
       <c r="A17" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="B17" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="C17" s="1">
-        <v>1938000.0</v>
+        <v>3300000.0</v>
       </c>
       <c r="D17" s="1">
-        <v>103.944</v>
+        <v>99.751</v>
       </c>
       <c r="E17" s="1">
-        <v>94.23756966</v>
+        <v>98.92441182</v>
       </c>
       <c r="F17" t="s">
         <v>8</v>
       </c>
       <c r="G17">
         <v>1.0</v>
       </c>
       <c r="H17" s="1">
-        <v>1826324.1</v>
+        <v>3264505.59</v>
       </c>
       <c r="I17" s="1">
-        <v>-13332.85</v>
+        <v>27277.41</v>
       </c>
       <c r="J17" s="1">
-        <v>-0.73003745611198</v>
+        <v>0.83557553350674</v>
       </c>
       <c r="K17">
-        <v>1.9</v>
+        <v>1.01</v>
       </c>
       <c r="L17" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="M17" s="1">
-        <v>1812991.25</v>
+        <v>3291783.0</v>
       </c>
       <c r="N17" s="1">
-        <v>1849873.81</v>
+        <v>3325099.44</v>
       </c>
       <c r="O17" s="1">
-        <v>0.38</v>
+        <v>0.7</v>
       </c>
       <c r="P17">
         <v>1</v>
       </c>
     </row>
     <row r="18" spans="1:16">
       <c r="A18" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="B18" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="C18" s="1">
-        <v>3300000.0</v>
+        <v>2200000.0</v>
       </c>
       <c r="D18" s="1">
-        <v>99.708</v>
+        <v>92.423</v>
       </c>
       <c r="E18" s="1">
-        <v>98.92441182</v>
+        <v>81.90598182</v>
       </c>
       <c r="F18" t="s">
         <v>8</v>
       </c>
       <c r="G18">
         <v>1.0</v>
       </c>
       <c r="H18" s="1">
-        <v>3264505.59</v>
+        <v>1801931.6</v>
       </c>
       <c r="I18" s="1">
-        <v>25858.41</v>
+        <v>231374.4</v>
       </c>
       <c r="J18" s="1">
-        <v>0.79210800187357</v>
+        <v>12.840354206564</v>
       </c>
       <c r="K18">
         <v>0.62</v>
       </c>
       <c r="L18" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="M18" s="1">
-        <v>3290364.0</v>
+        <v>2033306.0</v>
       </c>
       <c r="N18" s="1">
-        <v>3310751.67</v>
+        <v>2047018.33</v>
       </c>
       <c r="O18" s="1">
-        <v>0.67</v>
+        <v>0.43</v>
       </c>
       <c r="P18">
         <v>1</v>
       </c>
     </row>
     <row r="19" spans="1:16">
       <c r="A19" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="B19" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="C19" s="1">
-        <v>2200000.0</v>
+        <v>3525250.0</v>
       </c>
       <c r="D19" s="1">
-        <v>91.864</v>
+        <v>97.321</v>
       </c>
       <c r="E19" s="1">
-        <v>81.90598182</v>
+        <v>96.4088025</v>
       </c>
       <c r="F19" t="s">
         <v>8</v>
       </c>
       <c r="G19">
         <v>1.0</v>
       </c>
       <c r="H19" s="1">
-        <v>1801931.6</v>
+        <v>3398651.31</v>
       </c>
       <c r="I19" s="1">
-        <v>219076.4</v>
+        <v>-3056.16</v>
       </c>
       <c r="J19" s="1">
-        <v>12.157864371766</v>
+        <v>-0.089922728789733</v>
       </c>
       <c r="K19">
-        <v>0.5</v>
+        <v>0.54</v>
       </c>
       <c r="L19" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="M19" s="1">
-        <v>2021008.0</v>
+        <v>3395595.15</v>
       </c>
       <c r="N19" s="1">
-        <v>2031977.86</v>
+        <v>3414470.03</v>
       </c>
       <c r="O19" s="1">
-        <v>0.41</v>
+        <v>0.71</v>
       </c>
       <c r="P19">
         <v>1</v>
       </c>
     </row>
     <row r="20" spans="1:16">
       <c r="A20" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="B20" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="C20" s="1">
-        <v>3525250.0</v>
+        <v>3245250.0</v>
       </c>
       <c r="D20" s="1">
-        <v>97.968</v>
+        <v>97.762</v>
       </c>
       <c r="E20" s="1">
-        <v>96.4088025</v>
+        <v>97.78572159</v>
       </c>
       <c r="F20" t="s">
         <v>8</v>
       </c>
       <c r="G20">
         <v>1.0</v>
       </c>
       <c r="H20" s="1">
-        <v>3398651.31</v>
+        <v>3173391.13</v>
       </c>
       <c r="I20" s="1">
-        <v>19518.1</v>
+        <v>-33333.23</v>
       </c>
       <c r="J20" s="1">
-        <v>0.57428957017659</v>
+        <v>-1.0503977806228</v>
       </c>
       <c r="K20">
-        <v>0.2</v>
+        <v>2.03</v>
       </c>
       <c r="L20" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="M20" s="1">
-        <v>3418169.41</v>
+        <v>3140057.9</v>
       </c>
       <c r="N20" s="1">
-        <v>3425074.86</v>
+        <v>3205802.32</v>
       </c>
       <c r="O20" s="1">
-        <v>0.7</v>
+        <v>0.67</v>
       </c>
       <c r="P20">
         <v>1</v>
       </c>
     </row>
     <row r="21" spans="1:16">
       <c r="A21" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="B21" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="C21" s="1">
-        <v>3245250.0</v>
+        <v>4253000.0</v>
       </c>
       <c r="D21" s="1">
-        <v>98.69</v>
+        <v>103.676</v>
       </c>
       <c r="E21" s="1">
-        <v>97.78572159</v>
+        <v>103.54083188</v>
       </c>
       <c r="F21" t="s">
         <v>8</v>
       </c>
       <c r="G21">
         <v>1.0</v>
       </c>
       <c r="H21" s="1">
-        <v>3173391.13</v>
+        <v>4403591.58</v>
       </c>
       <c r="I21" s="1">
-        <v>-3526.42</v>
+        <v>5748.7</v>
       </c>
       <c r="J21" s="1">
-        <v>-0.11112465673275</v>
+        <v>0.13054571241595</v>
       </c>
       <c r="K21">
-        <v>1.62</v>
+        <v>2.41</v>
       </c>
       <c r="L21" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="M21" s="1">
-        <v>3169864.71</v>
+        <v>4409340.28</v>
       </c>
       <c r="N21" s="1">
-        <v>3222560.62</v>
+        <v>4511870.07</v>
       </c>
       <c r="O21" s="1">
-        <v>0.66</v>
+        <v>0.94</v>
       </c>
       <c r="P21">
         <v>1</v>
       </c>
     </row>
     <row r="22" spans="1:16">
       <c r="A22" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="B22" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="C22" s="1">
-        <v>4253000.0</v>
+        <v>2124000.0</v>
       </c>
       <c r="D22" s="1">
-        <v>103.371</v>
+        <v>106.902</v>
       </c>
       <c r="E22" s="1">
-        <v>103.54083188</v>
+        <v>108.54733851</v>
       </c>
       <c r="F22" t="s">
         <v>8</v>
       </c>
       <c r="G22">
         <v>1.0</v>
       </c>
       <c r="H22" s="1">
-        <v>4403591.58</v>
+        <v>2305545.47</v>
       </c>
       <c r="I22" s="1">
-        <v>-7222.95</v>
+        <v>-34946.99</v>
       </c>
       <c r="J22" s="1">
-        <v>-0.16402406691858</v>
+        <v>-1.5157796909553</v>
       </c>
       <c r="K22">
-        <v>1.93</v>
+        <v>2.07</v>
       </c>
       <c r="L22" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="M22" s="1">
-        <v>4396368.63</v>
+        <v>2270598.48</v>
       </c>
       <c r="N22" s="1">
-        <v>4478548.99</v>
+        <v>2314547.82</v>
       </c>
       <c r="O22" s="1">
-        <v>0.91</v>
+        <v>0.48</v>
       </c>
       <c r="P22">
         <v>1</v>
       </c>
     </row>
     <row r="23" spans="1:16">
       <c r="A23" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="B23" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="C23" s="1">
-        <v>2124000.0</v>
+        <v>4327000.0</v>
       </c>
       <c r="D23" s="1">
-        <v>107.185</v>
+        <v>100.507</v>
       </c>
       <c r="E23" s="1">
-        <v>108.54733851</v>
+        <v>99.95464109</v>
       </c>
       <c r="F23" t="s">
         <v>8</v>
       </c>
       <c r="G23">
         <v>1.0</v>
       </c>
       <c r="H23" s="1">
-        <v>2305545.47</v>
+        <v>4325037.32</v>
       </c>
       <c r="I23" s="1">
-        <v>-28936.07</v>
+        <v>23900.57</v>
       </c>
       <c r="J23" s="1">
-        <v>-1.2550639480556</v>
+        <v>0.55260956684647</v>
       </c>
       <c r="K23">
-        <v>1.56</v>
+        <v>0.68</v>
       </c>
       <c r="L23" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="M23" s="1">
-        <v>2276609.4</v>
+        <v>4348937.89</v>
       </c>
       <c r="N23" s="1">
-        <v>2309778.72</v>
+        <v>4378505.72</v>
       </c>
       <c r="O23" s="1">
-        <v>0.47</v>
+        <v>0.92</v>
       </c>
       <c r="P23">
         <v>1</v>
       </c>
     </row>
     <row r="24" spans="1:16">
       <c r="A24" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="B24" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="C24" s="1">
-        <v>4327000.0</v>
+        <v>3261000.0</v>
       </c>
       <c r="D24" s="1">
-        <v>100.254</v>
+        <v>97.584</v>
       </c>
       <c r="E24" s="1">
-        <v>99.95464109</v>
+        <v>100.01062956</v>
       </c>
       <c r="F24" t="s">
         <v>8</v>
       </c>
       <c r="G24">
         <v>1.0</v>
       </c>
       <c r="H24" s="1">
-        <v>4325037.32</v>
+        <v>3261346.63</v>
       </c>
       <c r="I24" s="1">
-        <v>12953.26</v>
+        <v>-79132.39</v>
       </c>
       <c r="J24" s="1">
-        <v>0.29949475672964</v>
+        <v>-2.426371648818</v>
       </c>
       <c r="K24">
-        <v>0.25</v>
+        <v>0.5</v>
       </c>
       <c r="L24" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="M24" s="1">
-        <v>4337990.58</v>
+        <v>3182214.24</v>
       </c>
       <c r="N24" s="1">
-        <v>4348808.08</v>
+        <v>3198462.63</v>
       </c>
       <c r="O24" s="1">
-        <v>0.88</v>
+        <v>0.67</v>
       </c>
       <c r="P24">
         <v>1</v>
       </c>
     </row>
     <row r="25" spans="1:16">
       <c r="A25" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="B25" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="C25" s="1">
-        <v>3261000.0</v>
+        <v>2657000.0</v>
       </c>
       <c r="D25" s="1">
-        <v>97.816</v>
+        <v>99.676</v>
       </c>
       <c r="E25" s="1">
-        <v>100.01062956</v>
+        <v>100.06368348</v>
       </c>
       <c r="F25" t="s">
         <v>8</v>
       </c>
       <c r="G25">
         <v>1.0</v>
       </c>
       <c r="H25" s="1">
-        <v>3261346.63</v>
+        <v>2658692.07</v>
       </c>
       <c r="I25" s="1">
-        <v>-71566.87</v>
+        <v>-10300.75</v>
       </c>
       <c r="J25" s="1">
-        <v>-2.1943963067796</v>
+        <v>-0.38743674441396</v>
       </c>
       <c r="K25">
-        <v>0.18</v>
+        <v>2.43</v>
       </c>
       <c r="L25" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="M25" s="1">
-        <v>3189779.76</v>
+        <v>2648391.32</v>
       </c>
       <c r="N25" s="1">
-        <v>3195724.29</v>
+        <v>2712971.18</v>
       </c>
       <c r="O25" s="1">
-        <v>0.65</v>
+        <v>0.57</v>
       </c>
       <c r="P25">
         <v>1</v>
       </c>
     </row>
     <row r="26" spans="1:16">
       <c r="A26" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="B26" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="C26" s="1">
-        <v>2657000.0</v>
+        <v>4746000.0</v>
       </c>
       <c r="D26" s="1">
-        <v>99.853</v>
+        <v>95.935</v>
       </c>
       <c r="E26" s="1">
-        <v>100.06368348</v>
+        <v>65.88463274</v>
       </c>
       <c r="F26" t="s">
         <v>8</v>
       </c>
       <c r="G26">
         <v>1.0</v>
       </c>
       <c r="H26" s="1">
-        <v>2658692.07</v>
+        <v>3126884.67</v>
       </c>
       <c r="I26" s="1">
-        <v>-5597.86</v>
+        <v>1426190.43</v>
       </c>
       <c r="J26" s="1">
-        <v>-0.21054939243114</v>
+        <v>45.610586270839</v>
       </c>
       <c r="K26">
-        <v>2.07</v>
+        <v>4.3</v>
       </c>
       <c r="L26" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="M26" s="1">
-        <v>2653094.21</v>
+        <v>4553075.1</v>
       </c>
       <c r="N26" s="1">
-        <v>2708079.35</v>
+        <v>4757218.11</v>
       </c>
       <c r="O26" s="1">
-        <v>0.55</v>
+        <v>1.0</v>
       </c>
       <c r="P26">
         <v>1</v>
       </c>
     </row>
     <row r="27" spans="1:16">
       <c r="A27" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="B27" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="C27" s="1">
-        <v>4746000.0</v>
+        <v>1445000.0</v>
       </c>
       <c r="D27" s="1">
-        <v>96.62</v>
+        <v>98.959</v>
       </c>
       <c r="E27" s="1">
-        <v>65.88463274</v>
+        <v>100.0</v>
       </c>
       <c r="F27" t="s">
         <v>8</v>
       </c>
       <c r="G27">
         <v>1.0</v>
       </c>
       <c r="H27" s="1">
-        <v>3126884.67</v>
+        <v>1445000.0</v>
       </c>
       <c r="I27" s="1">
-        <v>1458700.53</v>
+        <v>-15042.45</v>
       </c>
       <c r="J27" s="1">
-        <v>46.650282435904</v>
+        <v>-1.041</v>
       </c>
       <c r="K27">
-        <v>3.95</v>
+        <v>1.87</v>
       </c>
       <c r="L27" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="M27" s="1">
-        <v>4585585.2</v>
+        <v>1429957.55</v>
       </c>
       <c r="N27" s="1">
-        <v>4772824.65</v>
+        <v>1456910.81</v>
       </c>
       <c r="O27" s="1">
-        <v>0.97</v>
+        <v>0.3</v>
       </c>
       <c r="P27">
         <v>1</v>
       </c>
     </row>
     <row r="28" spans="1:16">
       <c r="A28" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="B28" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="C28" s="1">
-        <v>1445000.0</v>
+        <v>2950000.0</v>
       </c>
       <c r="D28" s="1">
-        <v>99.139</v>
+        <v>99.638</v>
       </c>
       <c r="E28" s="1">
-        <v>100.0</v>
+        <v>99.45524576</v>
       </c>
       <c r="F28" t="s">
         <v>8</v>
       </c>
       <c r="G28">
         <v>1.0</v>
       </c>
       <c r="H28" s="1">
-        <v>1445000.0</v>
+        <v>2933929.75</v>
       </c>
       <c r="I28" s="1">
-        <v>-12441.45</v>
+        <v>5391.25</v>
       </c>
       <c r="J28" s="1">
-        <v>-0.861</v>
+        <v>0.1837552518086</v>
       </c>
       <c r="K28">
-        <v>1.56</v>
+        <v>0.63</v>
       </c>
       <c r="L28" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="M28" s="1">
-        <v>1432558.55</v>
+        <v>2939321.0</v>
       </c>
       <c r="N28" s="1">
-        <v>1455076.47</v>
+        <v>2957966.97</v>
       </c>
       <c r="O28" s="1">
-        <v>0.3</v>
+        <v>0.62</v>
       </c>
       <c r="P28">
         <v>1</v>
       </c>
     </row>
     <row r="29" spans="1:16">
       <c r="A29" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="B29" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="C29" s="1">
-        <v>1268000.0</v>
+        <v>1713000.0</v>
       </c>
       <c r="D29" s="1">
-        <v>104.071</v>
+        <v>100.644</v>
       </c>
       <c r="E29" s="1">
-        <v>52.65093533</v>
+        <v>100.0</v>
       </c>
       <c r="F29" t="s">
         <v>8</v>
       </c>
       <c r="G29">
         <v>1.0</v>
       </c>
       <c r="H29" s="1">
-        <v>667613.86</v>
+        <v>1713000.0</v>
       </c>
       <c r="I29" s="1">
-        <v>36183.62</v>
+        <v>11031.72</v>
       </c>
       <c r="J29" s="1">
-        <v>5.4198425419149</v>
+        <v>0.644</v>
       </c>
       <c r="K29">
-        <v>1.15</v>
+        <v>1.61</v>
       </c>
       <c r="L29" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="M29" s="1">
-        <v>703797.48</v>
+        <v>1724031.72</v>
       </c>
       <c r="N29" s="1">
-        <v>718379.48</v>
+        <v>1751588.42</v>
       </c>
       <c r="O29" s="1">
-        <v>0.15</v>
+        <v>0.37</v>
       </c>
       <c r="P29">
         <v>1</v>
       </c>
     </row>
     <row r="30" spans="1:16">
       <c r="A30" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="B30" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="C30" s="1">
-        <v>2950000.0</v>
+        <v>2247000.0</v>
       </c>
       <c r="D30" s="1">
-        <v>100.126</v>
+        <v>98.245</v>
       </c>
       <c r="E30" s="1">
-        <v>99.45524576</v>
+        <v>100.0</v>
       </c>
       <c r="F30" t="s">
         <v>8</v>
       </c>
       <c r="G30">
         <v>1.0</v>
       </c>
       <c r="H30" s="1">
-        <v>2933929.75</v>
+        <v>2247000.0</v>
       </c>
       <c r="I30" s="1">
-        <v>19787.25</v>
+        <v>-39434.85</v>
       </c>
       <c r="J30" s="1">
-        <v>0.67442821355896</v>
+        <v>-1.755</v>
       </c>
       <c r="K30">
-        <v>0.2</v>
+        <v>2.35</v>
       </c>
       <c r="L30" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="M30" s="1">
-        <v>2953717.0</v>
+        <v>2207565.15</v>
       </c>
       <c r="N30" s="1">
-        <v>2959605.2</v>
+        <v>2260322.84</v>
       </c>
       <c r="O30" s="1">
-        <v>0.6</v>
+        <v>0.47</v>
       </c>
       <c r="P30">
         <v>1</v>
       </c>
     </row>
     <row r="31" spans="1:16">
       <c r="A31" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="B31" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="C31" s="1">
-        <v>1713000.0</v>
+        <v>2282000.0</v>
       </c>
       <c r="D31" s="1">
-        <v>100.375</v>
+        <v>101.631</v>
       </c>
       <c r="E31" s="1">
-        <v>100.0</v>
+        <v>103.51827695</v>
       </c>
       <c r="F31" t="s">
         <v>8</v>
       </c>
       <c r="G31">
         <v>1.0</v>
       </c>
       <c r="H31" s="1">
-        <v>1713000.0</v>
+        <v>2362287.08</v>
       </c>
       <c r="I31" s="1">
-        <v>6423.75</v>
+        <v>-43067.66</v>
       </c>
       <c r="J31" s="1">
-        <v>0.375</v>
+        <v>-1.8231340451644</v>
       </c>
       <c r="K31">
-        <v>1.24</v>
+        <v>0.18</v>
       </c>
       <c r="L31" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="M31" s="1">
-        <v>1719423.75</v>
+        <v>2319219.42</v>
       </c>
       <c r="N31" s="1">
-        <v>1740639.97</v>
+        <v>2323228.77</v>
       </c>
       <c r="O31" s="1">
-        <v>0.35</v>
+        <v>0.49</v>
       </c>
       <c r="P31">
         <v>1</v>
       </c>
     </row>
     <row r="32" spans="1:16">
       <c r="A32" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="B32" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="C32" s="1">
-        <v>2247000.0</v>
+        <v>791000.0</v>
       </c>
       <c r="D32" s="1">
-        <v>99.434</v>
+        <v>102.05</v>
       </c>
       <c r="E32" s="1">
-        <v>100.0</v>
+        <v>100.39127686</v>
       </c>
       <c r="F32" t="s">
         <v>8</v>
       </c>
       <c r="G32">
         <v>1.0</v>
       </c>
       <c r="H32" s="1">
-        <v>2247000.0</v>
+        <v>794095.0</v>
       </c>
       <c r="I32" s="1">
-        <v>-12718.02</v>
+        <v>13120.5</v>
       </c>
       <c r="J32" s="1">
-        <v>-0.566</v>
+        <v>1.6522582310681</v>
       </c>
       <c r="K32">
-        <v>1.97</v>
+        <v>1.31</v>
       </c>
       <c r="L32" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="M32" s="1">
-        <v>2234281.98</v>
+        <v>807215.5</v>
       </c>
       <c r="N32" s="1">
-        <v>2278519.79</v>
+        <v>817608.36</v>
       </c>
       <c r="O32" s="1">
-        <v>0.46</v>
+        <v>0.17</v>
       </c>
       <c r="P32">
         <v>1</v>
       </c>
     </row>
     <row r="33" spans="1:16">
       <c r="A33" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="B33" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="C33" s="1">
-        <v>2282000.0</v>
+        <v>1800000.0</v>
       </c>
       <c r="D33" s="1">
-        <v>101.93</v>
+        <v>102.99</v>
       </c>
       <c r="E33" s="1">
-        <v>103.51827695</v>
+        <v>103.60736833</v>
       </c>
       <c r="F33" t="s">
         <v>8</v>
       </c>
       <c r="G33">
         <v>1.0</v>
       </c>
       <c r="H33" s="1">
-        <v>2362287.08</v>
+        <v>1864932.63</v>
       </c>
       <c r="I33" s="1">
-        <v>-36244.48</v>
+        <v>-11112.63</v>
       </c>
       <c r="J33" s="1">
-        <v>-1.5342961618365</v>
+        <v>-0.59587299944449</v>
       </c>
       <c r="K33">
-        <v>2.64</v>
+        <v>3.3</v>
       </c>
       <c r="L33" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="M33" s="1">
-        <v>2326042.6</v>
+        <v>1853820.0</v>
       </c>
       <c r="N33" s="1">
-        <v>2386182.81</v>
+        <v>1913213.84</v>
       </c>
       <c r="O33" s="1">
-        <v>0.49</v>
+        <v>0.4</v>
       </c>
       <c r="P33">
         <v>1</v>
       </c>
     </row>
     <row r="34" spans="1:16">
       <c r="A34" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="B34" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="C34" s="1">
-        <v>791000.0</v>
+        <v>2724000.0</v>
       </c>
       <c r="D34" s="1">
-        <v>102.094</v>
+        <v>98.788</v>
       </c>
       <c r="E34" s="1">
-        <v>100.39127686</v>
+        <v>93.54200514</v>
       </c>
       <c r="F34" t="s">
         <v>8</v>
       </c>
       <c r="G34">
         <v>1.0</v>
       </c>
       <c r="H34" s="1">
-        <v>794095.0</v>
+        <v>2548084.22</v>
       </c>
       <c r="I34" s="1">
-        <v>13468.54</v>
+        <v>142900.9</v>
       </c>
       <c r="J34" s="1">
-        <v>1.6960867402515</v>
+        <v>5.6081702040445</v>
       </c>
       <c r="K34">
-        <v>0.93</v>
+        <v>0.73</v>
       </c>
       <c r="L34" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="M34" s="1">
-        <v>807563.54</v>
+        <v>2690985.12</v>
       </c>
       <c r="N34" s="1">
-        <v>814885.78</v>
+        <v>2710808.75</v>
       </c>
       <c r="O34" s="1">
-        <v>0.17</v>
+        <v>0.57</v>
       </c>
       <c r="P34">
         <v>1</v>
       </c>
     </row>
     <row r="35" spans="1:16">
       <c r="A35" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="B35" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="C35" s="1">
-        <v>1800000.0</v>
+        <v>2700000.0</v>
       </c>
       <c r="D35" s="1">
-        <v>102.897</v>
+        <v>100.456</v>
       </c>
       <c r="E35" s="1">
-        <v>103.60736833</v>
+        <v>97.99</v>
       </c>
       <c r="F35" t="s">
         <v>8</v>
       </c>
       <c r="G35">
         <v>1.0</v>
       </c>
       <c r="H35" s="1">
-        <v>1864932.63</v>
+        <v>2645730.0</v>
       </c>
       <c r="I35" s="1">
-        <v>-12786.63</v>
+        <v>66582.0</v>
       </c>
       <c r="J35" s="1">
-        <v>-0.68563495508146</v>
+        <v>2.5165833248291</v>
       </c>
       <c r="K35">
-        <v>2.93</v>
+        <v>0.57</v>
       </c>
       <c r="L35" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="M35" s="1">
-        <v>1852146.0</v>
+        <v>2712312.0</v>
       </c>
       <c r="N35" s="1">
-        <v>1904968.6</v>
+        <v>2727687.0</v>
       </c>
       <c r="O35" s="1">
-        <v>0.39</v>
+        <v>0.57</v>
       </c>
       <c r="P35">
         <v>1</v>
       </c>
     </row>
     <row r="36" spans="1:16">
       <c r="A36" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="B36" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="C36" s="1">
-        <v>2724000.0</v>
+        <v>4233000.0</v>
       </c>
       <c r="D36" s="1">
-        <v>98.623</v>
+        <v>105.16</v>
       </c>
       <c r="E36" s="1">
-        <v>93.54200514</v>
+        <v>100.83408623</v>
       </c>
       <c r="F36" t="s">
         <v>8</v>
       </c>
       <c r="G36">
         <v>1.0</v>
       </c>
       <c r="H36" s="1">
-        <v>2548084.22</v>
+        <v>4268306.87</v>
       </c>
       <c r="I36" s="1">
-        <v>138406.3</v>
+        <v>183115.93</v>
       </c>
       <c r="J36" s="1">
-        <v>5.4317788601195</v>
+        <v>4.2901303860563</v>
       </c>
       <c r="K36">
-        <v>0.51</v>
+        <v>3.8</v>
       </c>
       <c r="L36" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="M36" s="1">
-        <v>2686490.52</v>
+        <v>4451422.8</v>
       </c>
       <c r="N36" s="1">
-        <v>2700250.45</v>
+        <v>4612453.18</v>
       </c>
       <c r="O36" s="1">
-        <v>0.55</v>
+        <v>0.97</v>
       </c>
       <c r="P36">
         <v>1</v>
       </c>
     </row>
     <row r="37" spans="1:16">
       <c r="A37" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="B37" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="C37" s="1">
-        <v>2700000.0</v>
+        <v>2377000.0</v>
       </c>
       <c r="D37" s="1">
-        <v>100.553</v>
+        <v>101.929</v>
       </c>
       <c r="E37" s="1">
-        <v>97.99</v>
+        <v>100.1633029</v>
       </c>
       <c r="F37" t="s">
         <v>8</v>
       </c>
       <c r="G37">
         <v>1.0</v>
       </c>
       <c r="H37" s="1">
-        <v>2645730.0</v>
+        <v>2380881.71</v>
       </c>
       <c r="I37" s="1">
-        <v>69201.0</v>
+        <v>41970.62</v>
       </c>
       <c r="J37" s="1">
-        <v>2.6155730176549</v>
+        <v>1.7628183636221</v>
       </c>
       <c r="K37">
-        <v>0.21</v>
+        <v>1.01</v>
       </c>
       <c r="L37" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="M37" s="1">
-        <v>2714931.0</v>
+        <v>2422852.33</v>
       </c>
       <c r="N37" s="1">
-        <v>2720556.0</v>
+        <v>2446886.44</v>
       </c>
       <c r="O37" s="1">
-        <v>0.55</v>
+        <v>0.51</v>
       </c>
       <c r="P37">
         <v>1</v>
       </c>
     </row>
     <row r="38" spans="1:16">
       <c r="A38" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="B38" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="C38" s="1">
-        <v>4233000.0</v>
+        <v>5123000.0</v>
       </c>
       <c r="D38" s="1">
-        <v>102.792</v>
+        <v>103.225</v>
       </c>
       <c r="E38" s="1">
-        <v>100.83408623</v>
+        <v>102.84970974</v>
       </c>
       <c r="F38" t="s">
         <v>8</v>
       </c>
       <c r="G38">
         <v>1.0</v>
       </c>
       <c r="H38" s="1">
-        <v>4268306.87</v>
+        <v>5268990.63</v>
       </c>
       <c r="I38" s="1">
-        <v>82878.49</v>
+        <v>19226.12</v>
       </c>
       <c r="J38" s="1">
-        <v>1.9417181689188</v>
+        <v>0.36489189960848</v>
       </c>
       <c r="K38">
-        <v>3.21</v>
+        <v>0.23</v>
       </c>
       <c r="L38" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="M38" s="1">
-        <v>4351185.36</v>
+        <v>5288216.75</v>
       </c>
       <c r="N38" s="1">
-        <v>4486994.11</v>
+        <v>5299956.96</v>
       </c>
       <c r="O38" s="1">
-        <v>0.91</v>
+        <v>1.11</v>
       </c>
       <c r="P38">
         <v>1</v>
       </c>
     </row>
     <row r="39" spans="1:16">
       <c r="A39" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="B39" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="C39" s="1">
-        <v>2377000.0</v>
+        <v>2472000.0</v>
       </c>
       <c r="D39" s="1">
-        <v>101.236</v>
+        <v>95.602</v>
       </c>
       <c r="E39" s="1">
-        <v>100.1633029</v>
+        <v>100.08024879</v>
       </c>
       <c r="F39" t="s">
         <v>8</v>
       </c>
       <c r="G39">
         <v>1.0</v>
       </c>
       <c r="H39" s="1">
-        <v>2380881.71</v>
+        <v>2473983.75</v>
       </c>
       <c r="I39" s="1">
-        <v>25498.01</v>
+        <v>-110702.31</v>
       </c>
       <c r="J39" s="1">
-        <v>1.0709482076705</v>
+        <v>-4.4746579277249</v>
       </c>
       <c r="K39">
-        <v>0.54</v>
+        <v>0.56</v>
       </c>
       <c r="L39" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="M39" s="1">
-        <v>2406379.72</v>
+        <v>2363281.44</v>
       </c>
       <c r="N39" s="1">
-        <v>2419255.14</v>
+        <v>2377220.77</v>
       </c>
       <c r="O39" s="1">
-        <v>0.49</v>
+        <v>0.5</v>
       </c>
       <c r="P39">
         <v>1</v>
       </c>
     </row>
     <row r="40" spans="1:16">
       <c r="A40" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="B40" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="C40" s="1">
-        <v>5123000.0</v>
+        <v>3348000.0</v>
       </c>
       <c r="D40" s="1">
-        <v>102.298</v>
+        <v>100.197</v>
       </c>
       <c r="E40" s="1">
-        <v>102.84970974</v>
+        <v>100.0</v>
       </c>
       <c r="F40" t="s">
         <v>8</v>
       </c>
       <c r="G40">
         <v>1.0</v>
       </c>
       <c r="H40" s="1">
-        <v>5268990.63</v>
+        <v>3348000.0</v>
       </c>
       <c r="I40" s="1">
-        <v>-28264.09</v>
+        <v>6595.55</v>
       </c>
       <c r="J40" s="1">
-        <v>-0.53642323520321</v>
+        <v>0.19699970131422</v>
       </c>
       <c r="K40">
-        <v>3.44</v>
+        <v>0.15</v>
       </c>
       <c r="L40" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="M40" s="1">
-        <v>5240726.54</v>
+        <v>3354595.55</v>
       </c>
       <c r="N40" s="1">
-        <v>5416829.67</v>
+        <v>3359582.68</v>
       </c>
       <c r="O40" s="1">
-        <v>1.1</v>
+        <v>0.7</v>
       </c>
       <c r="P40">
         <v>1</v>
       </c>
     </row>
     <row r="41" spans="1:16">
       <c r="A41" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="B41" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="C41" s="1">
-        <v>2472000.0</v>
+        <v>1897000.0</v>
       </c>
       <c r="D41" s="1">
-        <v>95.816</v>
+        <v>103.435</v>
       </c>
       <c r="E41" s="1">
-        <v>100.08024879</v>
+        <v>102.70391249</v>
       </c>
       <c r="F41" t="s">
         <v>8</v>
       </c>
       <c r="G41">
         <v>1.0</v>
       </c>
       <c r="H41" s="1">
-        <v>2473983.75</v>
+        <v>1948293.22</v>
       </c>
       <c r="I41" s="1">
-        <v>-105412.23</v>
+        <v>13868.73</v>
       </c>
       <c r="J41" s="1">
-        <v>-4.2608295224251</v>
+        <v>0.71183997653084</v>
       </c>
       <c r="K41">
-        <v>0.06</v>
+        <v>0.74</v>
       </c>
       <c r="L41" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="M41" s="1">
-        <v>2368571.52</v>
+        <v>1962161.95</v>
       </c>
       <c r="N41" s="1">
-        <v>2370013.52</v>
+        <v>1976205.02</v>
       </c>
       <c r="O41" s="1">
-        <v>0.48</v>
+        <v>0.41</v>
       </c>
       <c r="P41">
         <v>1</v>
       </c>
     </row>
     <row r="42" spans="1:16">
       <c r="A42" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="B42" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="C42" s="1">
-        <v>3348000.0</v>
+        <v>972000.0</v>
       </c>
       <c r="D42" s="1">
-        <v>99.758</v>
+        <v>101.975</v>
       </c>
       <c r="E42" s="1">
         <v>100.0</v>
       </c>
       <c r="F42" t="s">
         <v>8</v>
       </c>
       <c r="G42">
         <v>1.0</v>
       </c>
       <c r="H42" s="1">
-        <v>3348000.0</v>
+        <v>972000.0</v>
       </c>
       <c r="I42" s="1">
-        <v>-8102.16</v>
+        <v>19197.0</v>
       </c>
       <c r="J42" s="1">
-        <v>-0.242</v>
+        <v>1.975</v>
       </c>
       <c r="K42">
-        <v>2.46</v>
+        <v>0.76</v>
       </c>
       <c r="L42" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="M42" s="1">
-        <v>3339897.84</v>
+        <v>991197.0</v>
       </c>
       <c r="N42" s="1">
-        <v>3422412.09</v>
+        <v>998622.0</v>
       </c>
       <c r="O42" s="1">
-        <v>0.7</v>
+        <v>0.21</v>
       </c>
       <c r="P42">
         <v>1</v>
       </c>
     </row>
     <row r="43" spans="1:16">
       <c r="A43" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="B43" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="C43" s="1">
-        <v>1897000.0</v>
+        <v>2500000.0</v>
       </c>
       <c r="D43" s="1">
-        <v>103.263</v>
+        <v>106.385</v>
       </c>
       <c r="E43" s="1">
-        <v>102.70391249</v>
+        <v>101.486</v>
       </c>
       <c r="F43" t="s">
         <v>8</v>
       </c>
       <c r="G43">
         <v>1.0</v>
       </c>
       <c r="H43" s="1">
-        <v>1948293.22</v>
+        <v>2537150.0</v>
       </c>
       <c r="I43" s="1">
-        <v>10605.89</v>
+        <v>122475.0</v>
       </c>
       <c r="J43" s="1">
-        <v>0.54436826506023</v>
+        <v>4.8272668151272</v>
       </c>
       <c r="K43">
-        <v>0.27</v>
+        <v>7.18</v>
       </c>
       <c r="L43" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="M43" s="1">
-        <v>1958899.11</v>
+        <v>2659625.0</v>
       </c>
       <c r="N43" s="1">
-        <v>1964036.82</v>
+        <v>2839239.73</v>
       </c>
       <c r="O43" s="1">
-        <v>0.4</v>
+        <v>0.59</v>
       </c>
       <c r="P43">
         <v>1</v>
       </c>
     </row>
     <row r="44" spans="1:16">
       <c r="A44" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="B44" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="C44" s="1">
-        <v>972000.0</v>
+        <v>1936000.0</v>
       </c>
       <c r="D44" s="1">
-        <v>101.741</v>
+        <v>99.871</v>
       </c>
       <c r="E44" s="1">
-        <v>100.0</v>
+        <v>100.10319267</v>
       </c>
       <c r="F44" t="s">
         <v>8</v>
       </c>
       <c r="G44">
         <v>1.0</v>
       </c>
       <c r="H44" s="1">
-        <v>972000.0</v>
+        <v>1937997.81</v>
       </c>
       <c r="I44" s="1">
-        <v>16922.52</v>
+        <v>-4495.25</v>
       </c>
       <c r="J44" s="1">
-        <v>1.741</v>
+        <v>-0.23195330649006</v>
       </c>
       <c r="K44">
-        <v>0.27</v>
+        <v>2.12</v>
       </c>
       <c r="L44" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="M44" s="1">
-        <v>988922.52</v>
+        <v>1933502.56</v>
       </c>
       <c r="N44" s="1">
-        <v>991521.27</v>
+        <v>1974629.12</v>
       </c>
       <c r="O44" s="1">
-        <v>0.2</v>
+        <v>0.41</v>
       </c>
       <c r="P44">
         <v>1</v>
       </c>
     </row>
     <row r="45" spans="1:16">
       <c r="A45" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="B45" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="C45" s="1">
-        <v>2500000.0</v>
+        <v>2700000.0</v>
       </c>
       <c r="D45" s="1">
-        <v>106.438</v>
+        <v>97.546</v>
       </c>
       <c r="E45" s="1">
-        <v>101.486</v>
+        <v>96.84</v>
       </c>
       <c r="F45" t="s">
         <v>8</v>
       </c>
       <c r="G45">
         <v>1.0</v>
       </c>
       <c r="H45" s="1">
-        <v>2537150.0</v>
+        <v>2614680.0</v>
       </c>
       <c r="I45" s="1">
-        <v>123800.0</v>
+        <v>19061.99</v>
       </c>
       <c r="J45" s="1">
-        <v>4.8794907671994</v>
+        <v>0.72903720531767</v>
       </c>
       <c r="K45">
-        <v>6.62</v>
+        <v>0.56</v>
       </c>
       <c r="L45" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="M45" s="1">
-        <v>2660950.0</v>
+        <v>2633741.99</v>
       </c>
       <c r="N45" s="1">
-        <v>2826540.75</v>
+        <v>2648732.62</v>
       </c>
       <c r="O45" s="1">
-        <v>0.57</v>
+        <v>0.55</v>
       </c>
       <c r="P45">
         <v>1</v>
       </c>
     </row>
     <row r="46" spans="1:16">
       <c r="A46" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="B46" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="C46" s="1">
-        <v>1936000.0</v>
+        <v>2170000.0</v>
       </c>
       <c r="D46" s="1">
-        <v>100.185</v>
+        <v>97.575</v>
       </c>
       <c r="E46" s="1">
-        <v>100.10319267</v>
+        <v>92.4965576</v>
       </c>
       <c r="F46" t="s">
         <v>8</v>
       </c>
       <c r="G46">
         <v>1.0</v>
       </c>
       <c r="H46" s="1">
-        <v>1937997.81</v>
+        <v>2007175.3</v>
       </c>
       <c r="I46" s="1">
-        <v>1583.79</v>
+        <v>110202.2</v>
       </c>
       <c r="J46" s="1">
-        <v>0.081723002566241</v>
+        <v>5.4904123222321</v>
       </c>
       <c r="K46">
-        <v>1.78</v>
+        <v>1.14</v>
       </c>
       <c r="L46" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="M46" s="1">
-        <v>1939581.6</v>
+        <v>2117377.5</v>
       </c>
       <c r="N46" s="1">
-        <v>1974066.6</v>
+        <v>2142053.72</v>
       </c>
       <c r="O46" s="1">
-        <v>0.4</v>
+        <v>0.45</v>
       </c>
       <c r="P46">
         <v>1</v>
       </c>
     </row>
     <row r="47" spans="1:16">
       <c r="A47" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
       <c r="B47" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="C47" s="1">
-        <v>2700000.0</v>
+        <v>4063000.0</v>
       </c>
       <c r="D47" s="1">
-        <v>97.096</v>
+        <v>97.764</v>
       </c>
       <c r="E47" s="1">
-        <v>96.84</v>
+        <v>97.961492</v>
       </c>
       <c r="F47" t="s">
         <v>8</v>
       </c>
       <c r="G47">
         <v>1.0</v>
       </c>
       <c r="H47" s="1">
-        <v>2614680.0</v>
+        <v>3980175.42</v>
       </c>
       <c r="I47" s="1">
-        <v>6912.0</v>
+        <v>-8024.1</v>
       </c>
       <c r="J47" s="1">
-        <v>0.26435357290376</v>
+        <v>-0.20160166709436</v>
       </c>
       <c r="K47">
-        <v>0.2</v>
+        <v>1.96</v>
       </c>
       <c r="L47" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="M47" s="1">
-        <v>2621592.0</v>
+        <v>3972151.32</v>
       </c>
       <c r="N47" s="1">
-        <v>2627076.38</v>
+        <v>4051630.28</v>
       </c>
       <c r="O47" s="1">
-        <v>0.53</v>
+        <v>0.85</v>
       </c>
       <c r="P47">
         <v>1</v>
       </c>
     </row>
     <row r="48" spans="1:16">
       <c r="A48" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="B48" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
       <c r="C48" s="1">
-        <v>2170000.0</v>
+        <v>1800000.0</v>
       </c>
       <c r="D48" s="1">
-        <v>97.361</v>
+        <v>90.138</v>
       </c>
       <c r="E48" s="1">
-        <v>92.4965576</v>
+        <v>89.54278944</v>
       </c>
       <c r="F48" t="s">
         <v>8</v>
       </c>
       <c r="G48">
         <v>1.0</v>
       </c>
       <c r="H48" s="1">
-        <v>2007175.3</v>
+        <v>1611770.21</v>
       </c>
       <c r="I48" s="1">
-        <v>105558.4</v>
+        <v>10713.79</v>
       </c>
       <c r="J48" s="1">
-        <v>5.2590523607978</v>
+        <v>0.66472192707917</v>
       </c>
       <c r="K48">
-        <v>0.91</v>
+        <v>3.11</v>
       </c>
       <c r="L48" t="s">
-        <v>171</v>
+        <v>172</v>
       </c>
       <c r="M48" s="1">
-        <v>2112733.7</v>
+        <v>1622484.0</v>
       </c>
       <c r="N48" s="1">
-        <v>2132512.35</v>
+        <v>1678518.25</v>
       </c>
       <c r="O48" s="1">
-        <v>0.43</v>
+        <v>0.35</v>
       </c>
       <c r="P48">
         <v>1</v>
       </c>
     </row>
     <row r="49" spans="1:16">
       <c r="A49" t="s">
-        <v>172</v>
+        <v>173</v>
       </c>
       <c r="B49" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="C49" s="1">
-        <v>4063000.0</v>
+        <v>2477000.0</v>
       </c>
       <c r="D49" s="1">
-        <v>98.782</v>
+        <v>98.867</v>
       </c>
       <c r="E49" s="1">
-        <v>97.961492</v>
+        <v>100.00201776</v>
       </c>
       <c r="F49" t="s">
         <v>8</v>
       </c>
       <c r="G49">
         <v>1.0</v>
       </c>
       <c r="H49" s="1">
-        <v>3980175.42</v>
+        <v>2477049.98</v>
       </c>
       <c r="I49" s="1">
-        <v>33337.24</v>
+        <v>-28114.39</v>
       </c>
       <c r="J49" s="1">
-        <v>0.83758217872719</v>
+        <v>-1.1349948619123</v>
       </c>
       <c r="K49">
-        <v>1.53</v>
+        <v>0.58</v>
       </c>
       <c r="L49" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="M49" s="1">
-        <v>4013512.66</v>
+        <v>2448935.59</v>
       </c>
       <c r="N49" s="1">
-        <v>4075626.47</v>
+        <v>2463384.76</v>
       </c>
       <c r="O49" s="1">
-        <v>0.83</v>
+        <v>0.52</v>
       </c>
       <c r="P49">
         <v>1</v>
       </c>
     </row>
     <row r="50" spans="1:16">
       <c r="A50" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="B50" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
       <c r="C50" s="1">
-        <v>1800000.0</v>
+        <v>3207000.0</v>
       </c>
       <c r="D50" s="1">
-        <v>90.233</v>
+        <v>102.608</v>
       </c>
       <c r="E50" s="1">
-        <v>89.54278944</v>
+        <v>102.084372</v>
       </c>
       <c r="F50" t="s">
         <v>8</v>
       </c>
       <c r="G50">
         <v>1.0</v>
       </c>
       <c r="H50" s="1">
-        <v>1611770.21</v>
+        <v>3273845.81</v>
       </c>
       <c r="I50" s="1">
-        <v>12423.79</v>
+        <v>16792.75</v>
       </c>
       <c r="J50" s="1">
-        <v>0.77081645528118</v>
+        <v>0.51293649654197</v>
       </c>
       <c r="K50">
-        <v>2.85</v>
+        <v>0.73</v>
       </c>
       <c r="L50" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="M50" s="1">
-        <v>1624194.0</v>
+        <v>3290638.56</v>
       </c>
       <c r="N50" s="1">
-        <v>1675420.03</v>
+        <v>3313922.72</v>
       </c>
       <c r="O50" s="1">
-        <v>0.34</v>
+        <v>0.69</v>
       </c>
       <c r="P50">
         <v>1</v>
       </c>
     </row>
     <row r="51" spans="1:16">
       <c r="A51" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="B51" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="C51" s="1">
-        <v>2477000.0</v>
+        <v>1923000.0</v>
       </c>
       <c r="D51" s="1">
-        <v>98.9</v>
+        <v>101.163</v>
       </c>
       <c r="E51" s="1">
-        <v>100.00201776</v>
+        <v>100.24366355</v>
       </c>
       <c r="F51" t="s">
         <v>8</v>
       </c>
       <c r="G51">
         <v>1.0</v>
       </c>
       <c r="H51" s="1">
-        <v>2477049.98</v>
+        <v>1927685.65</v>
       </c>
       <c r="I51" s="1">
-        <v>-27296.98</v>
+        <v>17678.84</v>
       </c>
       <c r="J51" s="1">
-        <v>-1.1019955277608</v>
+        <v>0.91710181066088</v>
       </c>
       <c r="K51">
-        <v>0.31</v>
+        <v>0.17</v>
       </c>
       <c r="L51" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="M51" s="1">
-        <v>2449753.0</v>
+        <v>1945364.49</v>
       </c>
       <c r="N51" s="1">
-        <v>2457493.63</v>
+        <v>1948596.2</v>
       </c>
       <c r="O51" s="1">
-        <v>0.5</v>
+        <v>0.41</v>
       </c>
       <c r="P51">
         <v>1</v>
       </c>
     </row>
     <row r="52" spans="1:16">
       <c r="A52" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="B52" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
       <c r="C52" s="1">
-        <v>3207000.0</v>
+        <v>1600000.0</v>
       </c>
       <c r="D52" s="1">
-        <v>102.378</v>
+        <v>100.31</v>
       </c>
       <c r="E52" s="1">
-        <v>102.084372</v>
+        <v>99.8308825</v>
       </c>
       <c r="F52" t="s">
         <v>8</v>
       </c>
       <c r="G52">
         <v>1.0</v>
       </c>
       <c r="H52" s="1">
-        <v>3273845.81</v>
+        <v>1597294.12</v>
       </c>
       <c r="I52" s="1">
-        <v>9416.65</v>
+        <v>7665.88</v>
       </c>
       <c r="J52" s="1">
-        <v>0.28763266648774</v>
+        <v>0.47992914417039</v>
       </c>
       <c r="K52">
-        <v>0.27</v>
+        <v>1.88</v>
       </c>
       <c r="L52" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="M52" s="1">
-        <v>3283262.46</v>
+        <v>1604960.0</v>
       </c>
       <c r="N52" s="1">
-        <v>3291781.05</v>
+        <v>1635107.95</v>
       </c>
       <c r="O52" s="1">
-        <v>0.67</v>
+        <v>0.34</v>
       </c>
       <c r="P52">
         <v>1</v>
       </c>
     </row>
     <row r="53" spans="1:16">
       <c r="A53" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="B53" t="s">
-        <v>185</v>
+        <v>186</v>
       </c>
       <c r="C53" s="1">
-        <v>1923000.0</v>
+        <v>1582000.0</v>
       </c>
       <c r="D53" s="1">
-        <v>100.775</v>
+        <v>100.335</v>
       </c>
       <c r="E53" s="1">
-        <v>100.24366355</v>
+        <v>100.16979772</v>
       </c>
       <c r="F53" t="s">
         <v>8</v>
       </c>
       <c r="G53">
         <v>1.0</v>
       </c>
       <c r="H53" s="1">
-        <v>1927685.65</v>
+        <v>1584686.2</v>
       </c>
       <c r="I53" s="1">
-        <v>10217.59</v>
+        <v>2613.5</v>
       </c>
       <c r="J53" s="1">
-        <v>0.5300444084335</v>
+        <v>0.1649222413876</v>
       </c>
       <c r="K53">
-        <v>2.52</v>
+        <v>1.11</v>
       </c>
       <c r="L53" t="s">
-        <v>186</v>
+        <v>187</v>
       </c>
       <c r="M53" s="1">
-        <v>1937903.24</v>
+        <v>1587299.7</v>
       </c>
       <c r="N53" s="1">
-        <v>1986378.87</v>
+        <v>1604850.01</v>
       </c>
       <c r="O53" s="1">
-        <v>0.4</v>
+        <v>0.34</v>
       </c>
       <c r="P53">
         <v>1</v>
       </c>
     </row>
     <row r="54" spans="1:16">
       <c r="A54" t="s">
-        <v>187</v>
+        <v>188</v>
       </c>
       <c r="B54" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
       <c r="C54" s="1">
-        <v>1600000.0</v>
+        <v>4300000.0</v>
       </c>
       <c r="D54" s="1">
-        <v>98.495</v>
+        <v>95.638</v>
       </c>
       <c r="E54" s="1">
-        <v>99.8308825</v>
+        <v>91.58588302</v>
       </c>
       <c r="F54" t="s">
         <v>8</v>
       </c>
       <c r="G54">
         <v>1.0</v>
       </c>
       <c r="H54" s="1">
-        <v>1597294.12</v>
+        <v>3938192.97</v>
       </c>
       <c r="I54" s="1">
-        <v>-21374.12</v>
+        <v>174241.03</v>
       </c>
       <c r="J54" s="1">
-        <v>-1.3381455382807</v>
+        <v>4.4243903568798</v>
       </c>
       <c r="K54">
-        <v>1.51</v>
+        <v>1.31</v>
       </c>
       <c r="L54" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="M54" s="1">
-        <v>1575920.0</v>
+        <v>4112434.0</v>
       </c>
       <c r="N54" s="1">
-        <v>1600084.38</v>
+        <v>4168746.33</v>
       </c>
       <c r="O54" s="1">
-        <v>0.33</v>
+        <v>0.87</v>
       </c>
       <c r="P54">
         <v>1</v>
       </c>
     </row>
     <row r="55" spans="1:16">
       <c r="A55" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="B55" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
       <c r="C55" s="1">
-        <v>1582000.0</v>
+        <v>1547000.0</v>
       </c>
       <c r="D55" s="1">
-        <v>100.313</v>
+        <v>100.634</v>
       </c>
       <c r="E55" s="1">
-        <v>100.16979772</v>
+        <v>100.0</v>
       </c>
       <c r="F55" t="s">
         <v>8</v>
       </c>
       <c r="G55">
         <v>1.0</v>
       </c>
       <c r="H55" s="1">
-        <v>1584686.2</v>
+        <v>1547000.0</v>
       </c>
       <c r="I55" s="1">
-        <v>2265.46</v>
+        <v>9807.98</v>
       </c>
       <c r="J55" s="1">
-        <v>0.1429595335657</v>
+        <v>0.634</v>
       </c>
       <c r="K55">
-        <v>0.7</v>
+        <v>0.61</v>
       </c>
       <c r="L55" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="M55" s="1">
-        <v>1586951.66</v>
+        <v>1556807.98</v>
       </c>
       <c r="N55" s="1">
-        <v>1598075.1</v>
+        <v>1566285.54</v>
       </c>
       <c r="O55" s="1">
         <v>0.33</v>
       </c>
       <c r="P55">
         <v>1</v>
       </c>
     </row>
     <row r="56" spans="1:16">
       <c r="A56" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="B56" t="s">
-        <v>194</v>
+        <v>195</v>
       </c>
       <c r="C56" s="1">
-        <v>4300000.0</v>
+        <v>2994000.0</v>
       </c>
       <c r="D56" s="1">
-        <v>95.217</v>
+        <v>88.57</v>
       </c>
       <c r="E56" s="1">
-        <v>91.58588302</v>
+        <v>100.6600501</v>
       </c>
       <c r="F56" t="s">
         <v>8</v>
       </c>
       <c r="G56">
         <v>1.0</v>
       </c>
       <c r="H56" s="1">
-        <v>3938192.97</v>
+        <v>3013761.9</v>
       </c>
       <c r="I56" s="1">
-        <v>156138.03</v>
+        <v>-361976.1</v>
       </c>
       <c r="J56" s="1">
-        <v>3.964712526517</v>
+        <v>-12.010772981104</v>
       </c>
       <c r="K56">
-        <v>1.17</v>
+        <v>0.71</v>
       </c>
       <c r="L56" t="s">
-        <v>195</v>
+        <v>196</v>
       </c>
       <c r="M56" s="1">
-        <v>4094331.0</v>
+        <v>2651785.8</v>
       </c>
       <c r="N56" s="1">
-        <v>4144517.3</v>
+        <v>2673097.26</v>
       </c>
       <c r="O56" s="1">
-        <v>0.84</v>
+        <v>0.56</v>
       </c>
       <c r="P56">
         <v>1</v>
       </c>
     </row>
     <row r="57" spans="1:16">
       <c r="A57" t="s">
-        <v>196</v>
+        <v>197</v>
       </c>
       <c r="B57" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="C57" s="1">
-        <v>1547000.0</v>
+        <v>4400000.0</v>
       </c>
       <c r="D57" s="1">
-        <v>99.614</v>
+        <v>98.495</v>
       </c>
       <c r="E57" s="1">
-        <v>100.0</v>
+        <v>91.49876455</v>
       </c>
       <c r="F57" t="s">
         <v>8</v>
       </c>
       <c r="G57">
         <v>1.0</v>
       </c>
       <c r="H57" s="1">
-        <v>1547000.0</v>
+        <v>4025945.64</v>
       </c>
       <c r="I57" s="1">
-        <v>-5971.42</v>
+        <v>307834.36</v>
       </c>
       <c r="J57" s="1">
-        <v>-0.386</v>
+        <v>7.6462622083491</v>
       </c>
       <c r="K57">
-        <v>0.22</v>
+        <v>0.3</v>
       </c>
       <c r="L57" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="M57" s="1">
-        <v>1541028.58</v>
+        <v>4333780.0</v>
       </c>
       <c r="N57" s="1">
-        <v>1544495.98</v>
+        <v>4346980.0</v>
       </c>
       <c r="O57" s="1">
-        <v>0.31</v>
+        <v>0.91</v>
       </c>
       <c r="P57">
         <v>1</v>
       </c>
     </row>
     <row r="58" spans="1:16">
       <c r="A58" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
       <c r="B58" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="C58" s="1">
-        <v>2994000.0</v>
+        <v>3100000.0</v>
       </c>
       <c r="D58" s="1">
-        <v>89.19</v>
+        <v>100.492</v>
       </c>
       <c r="E58" s="1">
-        <v>100.6600501</v>
+        <v>101.46012484</v>
       </c>
       <c r="F58" t="s">
         <v>8</v>
       </c>
       <c r="G58">
         <v>1.0</v>
       </c>
       <c r="H58" s="1">
-        <v>3013761.9</v>
+        <v>3145263.87</v>
       </c>
       <c r="I58" s="1">
-        <v>-343413.3</v>
+        <v>-30011.87</v>
       </c>
       <c r="J58" s="1">
-        <v>-11.394838457544</v>
+        <v>-0.9541924379146</v>
       </c>
       <c r="K58">
-        <v>0.26</v>
+        <v>0.9</v>
       </c>
       <c r="L58" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="M58" s="1">
-        <v>2670348.6</v>
+        <v>3115252.0</v>
       </c>
       <c r="N58" s="1">
-        <v>2678145.48</v>
+        <v>3143141.38</v>
       </c>
       <c r="O58" s="1">
-        <v>0.54</v>
+        <v>0.66</v>
       </c>
       <c r="P58">
         <v>1</v>
       </c>
     </row>
     <row r="59" spans="1:16">
       <c r="A59" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
       <c r="B59" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="C59" s="1">
-        <v>4400000.0</v>
+        <v>2876000.0</v>
       </c>
       <c r="D59" s="1">
-        <v>98.36</v>
+        <v>86.372</v>
       </c>
       <c r="E59" s="1">
-        <v>91.49876455</v>
+        <v>98.46638108</v>
       </c>
       <c r="F59" t="s">
         <v>8</v>
       </c>
       <c r="G59">
         <v>1.0</v>
       </c>
       <c r="H59" s="1">
-        <v>4025945.64</v>
+        <v>2831893.12</v>
       </c>
       <c r="I59" s="1">
-        <v>301894.36</v>
+        <v>-347834.4</v>
       </c>
       <c r="J59" s="1">
-        <v>7.4987192325826</v>
+        <v>-12.28275168803</v>
       </c>
       <c r="K59">
-        <v>0.19</v>
+        <v>1.98</v>
       </c>
       <c r="L59" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="M59" s="1">
-        <v>4327840.0</v>
+        <v>2484058.72</v>
       </c>
       <c r="N59" s="1">
-        <v>4336338.63</v>
+        <v>2540919.64</v>
       </c>
       <c r="O59" s="1">
-        <v>0.88</v>
+        <v>0.53</v>
       </c>
       <c r="P59">
         <v>1</v>
       </c>
     </row>
     <row r="60" spans="1:16">
       <c r="A60" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="B60" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
       <c r="C60" s="1">
-        <v>3100000.0</v>
+        <v>3611000.0</v>
       </c>
       <c r="D60" s="1">
-        <v>100.552</v>
+        <v>105.963</v>
       </c>
       <c r="E60" s="1">
-        <v>101.46012484</v>
+        <v>106.49917419</v>
       </c>
       <c r="F60" t="s">
         <v>8</v>
       </c>
       <c r="G60">
         <v>1.0</v>
       </c>
       <c r="H60" s="1">
-        <v>3145263.87</v>
+        <v>3845685.18</v>
       </c>
       <c r="I60" s="1">
-        <v>-28151.87</v>
+        <v>-19361.25</v>
       </c>
       <c r="J60" s="1">
-        <v>-0.8950559051187</v>
+        <v>-0.50345384746237</v>
       </c>
       <c r="K60">
-        <v>0.57</v>
+        <v>5.38</v>
       </c>
       <c r="L60" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="M60" s="1">
-        <v>3117112.0</v>
+        <v>3826323.93</v>
       </c>
       <c r="N60" s="1">
-        <v>3134788.37</v>
+        <v>4020539.87</v>
       </c>
       <c r="O60" s="1">
-        <v>0.64</v>
+        <v>0.84</v>
       </c>
       <c r="P60">
         <v>1</v>
       </c>
     </row>
     <row r="61" spans="1:16">
       <c r="A61" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="B61" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
       <c r="C61" s="1">
-        <v>2876000.0</v>
+        <v>690000.0</v>
       </c>
       <c r="D61" s="1">
-        <v>87.443</v>
+        <v>100.735</v>
       </c>
       <c r="E61" s="1">
-        <v>98.46638108</v>
+        <v>100.0</v>
       </c>
       <c r="F61" t="s">
         <v>8</v>
       </c>
       <c r="G61">
         <v>1.0</v>
       </c>
       <c r="H61" s="1">
-        <v>2831893.12</v>
+        <v>690000.0</v>
       </c>
       <c r="I61" s="1">
-        <v>-317032.44</v>
+        <v>5071.5</v>
       </c>
       <c r="J61" s="1">
-        <v>-11.195070808322</v>
+        <v>0.735</v>
       </c>
       <c r="K61">
-        <v>1.63</v>
+        <v>0.19</v>
       </c>
       <c r="L61" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="M61" s="1">
-        <v>2514860.68</v>
+        <v>695071.5</v>
       </c>
       <c r="N61" s="1">
-        <v>2561595.68</v>
+        <v>696348.48</v>
       </c>
       <c r="O61" s="1">
-        <v>0.52</v>
+        <v>0.15</v>
       </c>
       <c r="P61">
         <v>1</v>
       </c>
     </row>
     <row r="62" spans="1:16">
       <c r="A62" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="B62" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="C62" s="1">
-        <v>3611000.0</v>
+        <v>4172000.0</v>
       </c>
       <c r="D62" s="1">
-        <v>105.85</v>
+        <v>100.729</v>
       </c>
       <c r="E62" s="1">
-        <v>106.49917419</v>
+        <v>100.76860067</v>
       </c>
       <c r="F62" t="s">
         <v>8</v>
       </c>
       <c r="G62">
         <v>1.0</v>
       </c>
       <c r="H62" s="1">
-        <v>3845685.18</v>
+        <v>4204066.02</v>
       </c>
       <c r="I62" s="1">
-        <v>-23441.68</v>
+        <v>-1652.14</v>
       </c>
       <c r="J62" s="1">
-        <v>-0.6095579565876</v>
+        <v>-0.039298621671027</v>
       </c>
       <c r="K62">
-        <v>4.59</v>
+        <v>0.36</v>
       </c>
       <c r="L62" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
       <c r="M62" s="1">
-        <v>3822243.5</v>
+        <v>4202413.88</v>
       </c>
       <c r="N62" s="1">
-        <v>3987930.54</v>
+        <v>4217479.44</v>
       </c>
       <c r="O62" s="1">
-        <v>0.81</v>
+        <v>0.88</v>
       </c>
       <c r="P62">
         <v>1</v>
       </c>
     </row>
     <row r="63" spans="1:16">
       <c r="A63" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="B63" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="C63" s="1">
-        <v>4172000.0</v>
+        <v>1900000.0</v>
       </c>
       <c r="D63" s="1">
-        <v>101.056</v>
+        <v>103.217</v>
       </c>
       <c r="E63" s="1">
-        <v>100.76860067</v>
+        <v>104.15905</v>
       </c>
       <c r="F63" t="s">
         <v>8</v>
       </c>
       <c r="G63">
         <v>1.0</v>
       </c>
       <c r="H63" s="1">
-        <v>4204066.02</v>
+        <v>1979021.95</v>
       </c>
       <c r="I63" s="1">
-        <v>11990.3</v>
+        <v>-17898.95</v>
       </c>
       <c r="J63" s="1">
-        <v>0.28520722421957</v>
+        <v>-0.90443413222375</v>
       </c>
       <c r="K63">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>2.85</v>
+      </c>
+      <c r="L63" t="s">
+        <v>217</v>
       </c>
       <c r="M63" s="1">
-        <v>4216056.32</v>
+        <v>1961123.0</v>
       </c>
       <c r="N63" s="1">
-        <v>4216056.32</v>
+        <v>2015292.79</v>
       </c>
       <c r="O63" s="1">
-        <v>0.86</v>
+        <v>0.42</v>
       </c>
       <c r="P63">
         <v>1</v>
       </c>
     </row>
     <row r="64" spans="1:16">
       <c r="A64" t="s">
-        <v>216</v>
+        <v>218</v>
       </c>
       <c r="B64" t="s">
-        <v>217</v>
+        <v>219</v>
       </c>
       <c r="C64" s="1">
-        <v>1900000.0</v>
+        <v>1700000.0</v>
       </c>
       <c r="D64" s="1">
-        <v>103.079</v>
+        <v>109.417</v>
       </c>
       <c r="E64" s="1">
-        <v>104.15905</v>
+        <v>111.51583353</v>
       </c>
       <c r="F64" t="s">
         <v>8</v>
       </c>
       <c r="G64">
         <v>1.0</v>
       </c>
       <c r="H64" s="1">
-        <v>1979021.95</v>
+        <v>1895769.17</v>
       </c>
       <c r="I64" s="1">
-        <v>-20520.95</v>
+        <v>-35680.17</v>
       </c>
       <c r="J64" s="1">
-        <v>-1.0369238198697</v>
+        <v>-1.8820946434106</v>
       </c>
       <c r="K64">
-        <v>2.39</v>
+        <v>5.7</v>
       </c>
       <c r="L64" t="s">
-        <v>218</v>
+        <v>220</v>
       </c>
       <c r="M64" s="1">
-        <v>1958501.0</v>
+        <v>1860089.0</v>
       </c>
       <c r="N64" s="1">
-        <v>2003922.88</v>
+        <v>1956977.36</v>
       </c>
       <c r="O64" s="1">
         <v>0.41</v>
       </c>
       <c r="P64">
         <v>1</v>
       </c>
     </row>
     <row r="65" spans="1:16">
       <c r="A65" t="s">
-        <v>219</v>
+        <v>221</v>
       </c>
       <c r="B65" t="s">
-        <v>220</v>
+        <v>222</v>
       </c>
       <c r="C65" s="1">
-        <v>1700000.0</v>
+        <v>1582000.0</v>
       </c>
       <c r="D65" s="1">
-        <v>109.262</v>
+        <v>101.81</v>
       </c>
       <c r="E65" s="1">
-        <v>111.51583353</v>
+        <v>101.8174469</v>
       </c>
       <c r="F65" t="s">
         <v>8</v>
       </c>
       <c r="G65">
         <v>1.0</v>
       </c>
       <c r="H65" s="1">
-        <v>1895769.17</v>
+        <v>1610752.01</v>
       </c>
       <c r="I65" s="1">
-        <v>-38315.17</v>
+        <v>-117.81</v>
       </c>
       <c r="J65" s="1">
-        <v>-2.0210883585579</v>
+        <v>-0.0073139750420054</v>
       </c>
       <c r="K65">
-        <v>5.23</v>
+        <v>4.74</v>
       </c>
       <c r="L65" t="s">
-        <v>221</v>
+        <v>223</v>
       </c>
       <c r="M65" s="1">
-        <v>1857454.0</v>
+        <v>1610634.2</v>
       </c>
       <c r="N65" s="1">
-        <v>1946319.75</v>
+        <v>1685573.32</v>
       </c>
       <c r="O65" s="1">
-        <v>0.4</v>
+        <v>0.35</v>
       </c>
       <c r="P65">
         <v>1</v>
       </c>
     </row>
     <row r="66" spans="1:16">
       <c r="A66" t="s">
-        <v>222</v>
+        <v>224</v>
       </c>
       <c r="B66" t="s">
-        <v>223</v>
+        <v>225</v>
       </c>
       <c r="C66" s="1">
-        <v>1582000.0</v>
+        <v>2924000.0</v>
       </c>
       <c r="D66" s="1">
-        <v>101.531</v>
+        <v>96.276</v>
       </c>
       <c r="E66" s="1">
-        <v>101.8174469</v>
+        <v>93.46821512</v>
       </c>
       <c r="F66" t="s">
         <v>8</v>
       </c>
       <c r="G66">
         <v>1.0</v>
       </c>
       <c r="H66" s="1">
-        <v>1610752.01</v>
+        <v>2733010.61</v>
       </c>
       <c r="I66" s="1">
-        <v>-4531.59</v>
+        <v>82099.63</v>
       </c>
       <c r="J66" s="1">
-        <v>-0.28133381003821</v>
+        <v>3.0039996807769</v>
       </c>
       <c r="K66">
-        <v>4.4</v>
+        <v>1.42</v>
       </c>
       <c r="L66" t="s">
-        <v>224</v>
+        <v>226</v>
       </c>
       <c r="M66" s="1">
-        <v>1606220.42</v>
+        <v>2815110.24</v>
       </c>
       <c r="N66" s="1">
-        <v>1675806.75</v>
+        <v>2856614.8</v>
       </c>
       <c r="O66" s="1">
-        <v>0.34</v>
+        <v>0.6</v>
       </c>
       <c r="P66">
         <v>1</v>
       </c>
     </row>
     <row r="67" spans="1:16">
       <c r="A67" t="s">
-        <v>225</v>
+        <v>227</v>
       </c>
       <c r="B67" t="s">
-        <v>226</v>
+        <v>228</v>
       </c>
       <c r="C67" s="1">
-        <v>2924000.0</v>
+        <v>2000000.0</v>
       </c>
       <c r="D67" s="1">
-        <v>95.926</v>
+        <v>103.199</v>
       </c>
       <c r="E67" s="1">
-        <v>93.46821512</v>
+        <v>103.465095</v>
       </c>
       <c r="F67" t="s">
         <v>8</v>
       </c>
       <c r="G67">
         <v>1.0</v>
       </c>
       <c r="H67" s="1">
-        <v>2733010.61</v>
+        <v>2069301.9</v>
       </c>
       <c r="I67" s="1">
-        <v>71865.63</v>
+        <v>-5321.9</v>
       </c>
       <c r="J67" s="1">
-        <v>2.6295408344573</v>
+        <v>-0.2571833525113</v>
       </c>
       <c r="K67">
-        <v>1.17</v>
+        <v>4.86</v>
       </c>
       <c r="L67" t="s">
-        <v>227</v>
+        <v>229</v>
       </c>
       <c r="M67" s="1">
-        <v>2804876.24</v>
+        <v>2063980.0</v>
       </c>
       <c r="N67" s="1">
-        <v>2838989.57</v>
+        <v>2161144.38</v>
       </c>
       <c r="O67" s="1">
-        <v>0.58</v>
+        <v>0.45</v>
       </c>
       <c r="P67">
         <v>1</v>
       </c>
     </row>
     <row r="68" spans="1:16">
       <c r="A68" t="s">
-        <v>228</v>
+        <v>230</v>
       </c>
       <c r="B68" t="s">
-        <v>229</v>
+        <v>231</v>
       </c>
       <c r="C68" s="1">
-        <v>2000000.0</v>
+        <v>2833000.0</v>
       </c>
       <c r="D68" s="1">
-        <v>103.197</v>
+        <v>100.446</v>
       </c>
       <c r="E68" s="1">
-        <v>103.465095</v>
+        <v>100.0</v>
       </c>
       <c r="F68" t="s">
         <v>8</v>
       </c>
       <c r="G68">
         <v>1.0</v>
       </c>
       <c r="H68" s="1">
-        <v>2069301.9</v>
+        <v>2833000.0</v>
       </c>
       <c r="I68" s="1">
-        <v>-5361.9</v>
+        <v>12635.18</v>
       </c>
       <c r="J68" s="1">
-        <v>-0.25911637156473</v>
+        <v>0.446</v>
       </c>
       <c r="K68">
-        <v>4.49</v>
+        <v>2.46</v>
       </c>
       <c r="L68" t="s">
-        <v>230</v>
+        <v>232</v>
       </c>
       <c r="M68" s="1">
-        <v>2063940.0</v>
+        <v>2845635.18</v>
       </c>
       <c r="N68" s="1">
-        <v>2153803.01</v>
+        <v>2915456.83</v>
       </c>
       <c r="O68" s="1">
-        <v>0.44</v>
+        <v>0.61</v>
       </c>
       <c r="P68">
         <v>1</v>
       </c>
     </row>
     <row r="69" spans="1:16">
       <c r="A69" t="s">
-        <v>231</v>
+        <v>233</v>
       </c>
       <c r="B69" t="s">
-        <v>232</v>
+        <v>234</v>
       </c>
       <c r="C69" s="1">
-        <v>2833000.0</v>
+        <v>3543000.0</v>
       </c>
       <c r="D69" s="1">
-        <v>100.349</v>
+        <v>105.15</v>
       </c>
       <c r="E69" s="1">
-        <v>100.0</v>
+        <v>105.91142309</v>
       </c>
       <c r="F69" t="s">
         <v>8</v>
       </c>
       <c r="G69">
         <v>1.0</v>
       </c>
       <c r="H69" s="1">
-        <v>2833000.0</v>
+        <v>3752441.72</v>
       </c>
       <c r="I69" s="1">
-        <v>9887.17</v>
+        <v>-26977.22</v>
       </c>
       <c r="J69" s="1">
-        <v>0.349</v>
+        <v>-0.71892442342849</v>
       </c>
       <c r="K69">
-        <v>2.11</v>
+        <v>3.52</v>
       </c>
       <c r="L69" t="s">
-        <v>233</v>
+        <v>235</v>
       </c>
       <c r="M69" s="1">
-        <v>2842887.17</v>
+        <v>3725464.5</v>
       </c>
       <c r="N69" s="1">
-        <v>2902734.3</v>
+        <v>3850244.53</v>
       </c>
       <c r="O69" s="1">
-        <v>0.59</v>
+        <v>0.81</v>
       </c>
       <c r="P69">
         <v>1</v>
       </c>
     </row>
     <row r="70" spans="1:16">
       <c r="A70" t="s">
-        <v>234</v>
+        <v>236</v>
       </c>
       <c r="B70" t="s">
-        <v>235</v>
+        <v>237</v>
       </c>
       <c r="C70" s="1">
-        <v>3543000.0</v>
+        <v>988000.0</v>
       </c>
       <c r="D70" s="1">
-        <v>105.703</v>
+        <v>103.082</v>
       </c>
       <c r="E70" s="1">
-        <v>105.91142309</v>
+        <v>100.0</v>
       </c>
       <c r="F70" t="s">
         <v>8</v>
       </c>
       <c r="G70">
         <v>1.0</v>
       </c>
       <c r="H70" s="1">
-        <v>3752441.72</v>
+        <v>988000.0</v>
       </c>
       <c r="I70" s="1">
-        <v>-7384.43</v>
+        <v>30450.16</v>
       </c>
       <c r="J70" s="1">
-        <v>-0.19678999838004</v>
+        <v>3.082</v>
       </c>
       <c r="K70">
-        <v>2.95</v>
+        <v>1.29</v>
       </c>
       <c r="L70" t="s">
-        <v>236</v>
+        <v>238</v>
       </c>
       <c r="M70" s="1">
-        <v>3745057.29</v>
+        <v>1018450.16</v>
       </c>
       <c r="N70" s="1">
-        <v>3849686.51</v>
+        <v>1031232.41</v>
       </c>
       <c r="O70" s="1">
-        <v>0.78</v>
+        <v>0.22</v>
       </c>
       <c r="P70">
         <v>1</v>
       </c>
     </row>
     <row r="71" spans="1:16">
       <c r="A71" t="s">
-        <v>237</v>
+        <v>239</v>
       </c>
       <c r="B71" t="s">
-        <v>238</v>
+        <v>240</v>
       </c>
       <c r="C71" s="1">
-        <v>988000.0</v>
+        <v>2600000.0</v>
       </c>
       <c r="D71" s="1">
-        <v>102.78</v>
+        <v>100.914</v>
       </c>
       <c r="E71" s="1">
-        <v>100.0</v>
+        <v>101.33207423</v>
       </c>
       <c r="F71" t="s">
         <v>8</v>
       </c>
       <c r="G71">
         <v>1.0</v>
       </c>
       <c r="H71" s="1">
-        <v>988000.0</v>
+        <v>2634633.93</v>
       </c>
       <c r="I71" s="1">
-        <v>27466.4</v>
+        <v>-10869.93</v>
       </c>
       <c r="J71" s="1">
-        <v>2.78</v>
+        <v>-0.41257838048112</v>
       </c>
       <c r="K71">
-        <v>0.88</v>
+        <v>1.84</v>
       </c>
       <c r="L71" t="s">
-        <v>239</v>
+        <v>241</v>
       </c>
       <c r="M71" s="1">
-        <v>1015466.4</v>
+        <v>2623764.0</v>
       </c>
       <c r="N71" s="1">
-        <v>1024145.71</v>
+        <v>2671587.97</v>
       </c>
       <c r="O71" s="1">
-        <v>0.21</v>
+        <v>0.56</v>
       </c>
       <c r="P71">
         <v>1</v>
       </c>
     </row>
     <row r="72" spans="1:16">
       <c r="A72" t="s">
-        <v>240</v>
+        <v>242</v>
       </c>
       <c r="B72" t="s">
-        <v>241</v>
+        <v>243</v>
       </c>
       <c r="C72" s="1">
-        <v>2600000.0</v>
+        <v>2317000.0</v>
       </c>
       <c r="D72" s="1">
-        <v>101.103</v>
+        <v>101.809</v>
       </c>
       <c r="E72" s="1">
-        <v>101.33207423</v>
+        <v>101.0</v>
       </c>
       <c r="F72" t="s">
         <v>8</v>
       </c>
       <c r="G72">
         <v>1.0</v>
       </c>
       <c r="H72" s="1">
-        <v>2634633.93</v>
+        <v>2340170.0</v>
       </c>
       <c r="I72" s="1">
-        <v>-5955.93</v>
+        <v>18744.53</v>
       </c>
       <c r="J72" s="1">
-        <v>-0.22606290506552</v>
+        <v>0.8009900990099</v>
       </c>
       <c r="K72">
-        <v>1.47</v>
+        <v>0.68</v>
       </c>
       <c r="L72" t="s">
-        <v>242</v>
+        <v>244</v>
       </c>
       <c r="M72" s="1">
-        <v>2628678.0</v>
+        <v>2358914.53</v>
       </c>
       <c r="N72" s="1">
-        <v>2667010.19</v>
+        <v>2374609.82</v>
       </c>
       <c r="O72" s="1">
-        <v>0.54</v>
+        <v>0.5</v>
       </c>
       <c r="P72">
         <v>1</v>
       </c>
     </row>
     <row r="73" spans="1:16">
       <c r="A73" t="s">
-        <v>243</v>
+        <v>245</v>
       </c>
       <c r="B73" t="s">
-        <v>244</v>
+        <v>246</v>
       </c>
       <c r="C73" s="1">
-        <v>2317000.0</v>
+        <v>2213000.0</v>
       </c>
       <c r="D73" s="1">
-        <v>101.738</v>
+        <v>97.697</v>
       </c>
       <c r="E73" s="1">
-        <v>101.0</v>
+        <v>100.0178554</v>
       </c>
       <c r="F73" t="s">
         <v>8</v>
       </c>
       <c r="G73">
         <v>1.0</v>
       </c>
       <c r="H73" s="1">
-        <v>2340170.0</v>
+        <v>2213395.14</v>
       </c>
       <c r="I73" s="1">
-        <v>17099.46</v>
+        <v>-51360.53</v>
       </c>
       <c r="J73" s="1">
-        <v>0.73069306930693</v>
+        <v>-2.3204410758759</v>
       </c>
       <c r="K73">
-        <v>0.29</v>
+        <v>0.46</v>
       </c>
       <c r="L73" t="s">
-        <v>245</v>
+        <v>247</v>
       </c>
       <c r="M73" s="1">
-        <v>2357269.46</v>
+        <v>2162034.61</v>
       </c>
       <c r="N73" s="1">
-        <v>2364093.5</v>
+        <v>2172116.05</v>
       </c>
       <c r="O73" s="1">
-        <v>0.48</v>
+        <v>0.45</v>
       </c>
       <c r="P73">
         <v>1</v>
       </c>
     </row>
     <row r="74" spans="1:16">
       <c r="A74" t="s">
-        <v>246</v>
+        <v>248</v>
       </c>
       <c r="B74" t="s">
-        <v>247</v>
+        <v>249</v>
       </c>
       <c r="C74" s="1">
-        <v>2213000.0</v>
+        <v>4500000.0</v>
       </c>
       <c r="D74" s="1">
-        <v>97.63</v>
+        <v>101.731</v>
       </c>
       <c r="E74" s="1">
-        <v>100.0178554</v>
+        <v>101.20555556</v>
       </c>
       <c r="F74" t="s">
         <v>8</v>
       </c>
       <c r="G74">
         <v>1.0</v>
       </c>
       <c r="H74" s="1">
-        <v>2213395.14</v>
+        <v>4554250.0</v>
       </c>
       <c r="I74" s="1">
-        <v>-52843.24</v>
+        <v>23644.99</v>
       </c>
       <c r="J74" s="1">
-        <v>-2.3874291148936</v>
+        <v>0.51918515672174</v>
       </c>
       <c r="K74">
-        <v>0.17</v>
+        <v>1.06</v>
       </c>
       <c r="L74" t="s">
-        <v>248</v>
+        <v>250</v>
       </c>
       <c r="M74" s="1">
-        <v>2160551.9</v>
+        <v>4577894.99</v>
       </c>
       <c r="N74" s="1">
-        <v>2164240.23</v>
+        <v>4625598.12</v>
       </c>
       <c r="O74" s="1">
-        <v>0.44</v>
+        <v>0.97</v>
       </c>
       <c r="P74">
         <v>1</v>
       </c>
     </row>
     <row r="75" spans="1:16">
       <c r="A75" t="s">
-        <v>249</v>
+        <v>251</v>
       </c>
       <c r="B75" t="s">
-        <v>250</v>
+        <v>252</v>
       </c>
       <c r="C75" s="1">
-        <v>4500000.0</v>
+        <v>1846000.0</v>
       </c>
       <c r="D75" s="1">
-        <v>101.735</v>
+        <v>100.832</v>
       </c>
       <c r="E75" s="1">
-        <v>101.20555556</v>
+        <v>100.43577248</v>
       </c>
       <c r="F75" t="s">
         <v>8</v>
       </c>
       <c r="G75">
         <v>1.0</v>
       </c>
       <c r="H75" s="1">
-        <v>4554250.0</v>
+        <v>1854044.36</v>
       </c>
       <c r="I75" s="1">
-        <v>23825.0</v>
+        <v>7314.36</v>
       </c>
       <c r="J75" s="1">
-        <v>0.52313772849536</v>
+        <v>0.39450836009123</v>
       </c>
       <c r="K75">
-        <v>0.67</v>
+        <v>0.37</v>
       </c>
       <c r="L75" t="s">
-        <v>251</v>
+        <v>253</v>
       </c>
       <c r="M75" s="1">
-        <v>4578075.0</v>
+        <v>1861358.72</v>
       </c>
       <c r="N75" s="1">
-        <v>4608309.38</v>
+        <v>1868205.98</v>
       </c>
       <c r="O75" s="1">
-        <v>0.94</v>
+        <v>0.39</v>
       </c>
       <c r="P75">
         <v>1</v>
       </c>
     </row>
     <row r="76" spans="1:16">
       <c r="A76" t="s">
-        <v>252</v>
+        <v>254</v>
       </c>
       <c r="B76" t="s">
-        <v>253</v>
+        <v>255</v>
       </c>
       <c r="C76" s="1">
-        <v>1846000.0</v>
+        <v>1981000.0</v>
       </c>
       <c r="D76" s="1">
-        <v>99.436</v>
+        <v>99.539</v>
       </c>
       <c r="E76" s="1">
-        <v>100.43577248</v>
+        <v>100.0369051</v>
       </c>
       <c r="F76" t="s">
         <v>8</v>
       </c>
       <c r="G76">
         <v>1.0</v>
       </c>
       <c r="H76" s="1">
-        <v>1854044.36</v>
+        <v>1981731.09</v>
       </c>
       <c r="I76" s="1">
-        <v>-18455.8</v>
+        <v>-9863.5</v>
       </c>
       <c r="J76" s="1">
-        <v>-0.99543465076531</v>
+        <v>-0.49772141385742</v>
       </c>
       <c r="K76">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>0.5</v>
+      </c>
+      <c r="L76" t="s">
+        <v>256</v>
       </c>
       <c r="M76" s="1">
-        <v>1835588.56</v>
+        <v>1971867.59</v>
       </c>
       <c r="N76" s="1">
-        <v>1835588.56</v>
+        <v>1981738.2</v>
       </c>
       <c r="O76" s="1">
-        <v>0.37</v>
+        <v>0.41</v>
       </c>
       <c r="P76">
         <v>1</v>
       </c>
     </row>
     <row r="77" spans="1:16">
       <c r="A77" t="s">
-        <v>254</v>
+        <v>257</v>
       </c>
       <c r="B77" t="s">
-        <v>255</v>
+        <v>258</v>
       </c>
       <c r="C77" s="1">
-        <v>1981000.0</v>
+        <v>1018000.0</v>
       </c>
       <c r="D77" s="1">
-        <v>99.968</v>
+        <v>100.503</v>
       </c>
       <c r="E77" s="1">
-        <v>100.0369051</v>
+        <v>100.0</v>
       </c>
       <c r="F77" t="s">
         <v>8</v>
       </c>
       <c r="G77">
         <v>1.0</v>
       </c>
       <c r="H77" s="1">
-        <v>1981731.09</v>
+        <v>1018000.0</v>
       </c>
       <c r="I77" s="1">
-        <v>-1365.01</v>
+        <v>5120.54</v>
       </c>
       <c r="J77" s="1">
-        <v>-0.068879678322047</v>
+        <v>0.503</v>
       </c>
       <c r="K77">
-        <v>0.18</v>
+        <v>0.49</v>
       </c>
       <c r="L77" t="s">
-        <v>256</v>
+        <v>259</v>
       </c>
       <c r="M77" s="1">
-        <v>1980366.08</v>
+        <v>1023120.54</v>
       </c>
       <c r="N77" s="1">
-        <v>1983977.28</v>
+        <v>1028069.15</v>
       </c>
       <c r="O77" s="1">
-        <v>0.4</v>
+        <v>0.22</v>
       </c>
       <c r="P77">
         <v>1</v>
       </c>
     </row>
     <row r="78" spans="1:16">
       <c r="A78" t="s">
-        <v>257</v>
+        <v>260</v>
       </c>
       <c r="B78" t="s">
-        <v>258</v>
+        <v>261</v>
       </c>
       <c r="C78" s="1">
-        <v>1018000.0</v>
+        <v>1470000.0</v>
       </c>
       <c r="D78" s="1">
-        <v>100.846</v>
+        <v>100.422</v>
       </c>
       <c r="E78" s="1">
-        <v>100.0</v>
+        <v>99.57946939</v>
       </c>
       <c r="F78" t="s">
         <v>8</v>
       </c>
       <c r="G78">
         <v>1.0</v>
       </c>
       <c r="H78" s="1">
-        <v>1018000.0</v>
+        <v>1463818.2</v>
       </c>
       <c r="I78" s="1">
-        <v>8612.28</v>
+        <v>12385.2</v>
       </c>
       <c r="J78" s="1">
-        <v>0.846</v>
+        <v>0.84608867412634</v>
       </c>
       <c r="K78">
-        <v>0.03</v>
-[...2 lines deleted...]
-        <v>353.47</v>
+        <v>2.16</v>
+      </c>
+      <c r="L78" t="s">
+        <v>262</v>
       </c>
       <c r="M78" s="1">
-        <v>1026612.28</v>
+        <v>1476203.4</v>
       </c>
       <c r="N78" s="1">
-        <v>1026965.75</v>
+        <v>1507900.28</v>
       </c>
       <c r="O78" s="1">
-        <v>0.21</v>
+        <v>0.32</v>
       </c>
       <c r="P78">
         <v>1</v>
       </c>
     </row>
     <row r="79" spans="1:16">
       <c r="A79" t="s">
-        <v>259</v>
+        <v>263</v>
       </c>
       <c r="B79" t="s">
-        <v>260</v>
+        <v>264</v>
       </c>
       <c r="C79" s="1">
-        <v>1470000.0</v>
+        <v>5400000.0</v>
       </c>
       <c r="D79" s="1">
-        <v>99.64</v>
+        <v>96.553</v>
       </c>
       <c r="E79" s="1">
-        <v>99.57946939</v>
+        <v>97.597</v>
       </c>
       <c r="F79" t="s">
         <v>8</v>
       </c>
       <c r="G79">
         <v>1.0</v>
       </c>
       <c r="H79" s="1">
-        <v>1463818.2</v>
+        <v>5270238.0</v>
       </c>
       <c r="I79" s="1">
-        <v>889.8</v>
+        <v>-56376.0</v>
       </c>
       <c r="J79" s="1">
-        <v>0.060786236979428</v>
+        <v>-1.0697050114245</v>
       </c>
       <c r="K79">
-        <v>1.67</v>
+        <v>0.3</v>
       </c>
       <c r="L79" t="s">
-        <v>261</v>
+        <v>265</v>
       </c>
       <c r="M79" s="1">
-        <v>1464708.0</v>
+        <v>5213862.0</v>
       </c>
       <c r="N79" s="1">
-        <v>1489238.63</v>
+        <v>5230172.96</v>
       </c>
       <c r="O79" s="1">
-        <v>0.3</v>
+        <v>1.09</v>
       </c>
       <c r="P79">
         <v>1</v>
       </c>
     </row>
     <row r="80" spans="1:16">
       <c r="A80" t="s">
-        <v>262</v>
+        <v>266</v>
       </c>
       <c r="B80" t="s">
-        <v>263</v>
+        <v>264</v>
       </c>
       <c r="C80" s="1">
         <v>1708000.0</v>
       </c>
       <c r="D80" s="1">
-        <v>95.87</v>
+        <v>95.017</v>
       </c>
       <c r="E80" s="1">
         <v>97.976</v>
       </c>
       <c r="F80" t="s">
         <v>8</v>
       </c>
       <c r="G80">
         <v>1.0</v>
       </c>
       <c r="H80" s="1">
         <v>1673430.08</v>
       </c>
       <c r="I80" s="1">
-        <v>-35970.48</v>
+        <v>-50539.72</v>
       </c>
       <c r="J80" s="1">
-        <v>-2.1495060014697</v>
+        <v>-3.0201273781334</v>
       </c>
       <c r="K80">
-        <v>0.27</v>
+        <v>0.61</v>
       </c>
       <c r="L80" t="s">
-        <v>264</v>
+        <v>267</v>
       </c>
       <c r="M80" s="1">
-        <v>1637459.6</v>
+        <v>1622890.36</v>
       </c>
       <c r="N80" s="1">
-        <v>1642127.35</v>
+        <v>1633337.24</v>
       </c>
       <c r="O80" s="1">
-        <v>0.33</v>
+        <v>0.34</v>
       </c>
       <c r="P80">
         <v>1</v>
       </c>
     </row>
     <row r="81" spans="1:16">
       <c r="A81" t="s">
-        <v>265</v>
+        <v>268</v>
       </c>
       <c r="B81" t="s">
-        <v>266</v>
+        <v>269</v>
       </c>
       <c r="C81" s="1">
-        <v>3700000.0</v>
+        <v>4000000.0</v>
       </c>
       <c r="D81" s="1">
-        <v>99.855</v>
+        <v>99.084</v>
       </c>
       <c r="E81" s="1">
-        <v>78.77307</v>
+        <v>94.94162525</v>
       </c>
       <c r="F81" t="s">
         <v>8</v>
       </c>
       <c r="G81">
         <v>1.0</v>
       </c>
       <c r="H81" s="1">
-        <v>2914603.59</v>
+        <v>3797665.01</v>
       </c>
       <c r="I81" s="1">
-        <v>780031.41</v>
+        <v>165694.99</v>
       </c>
       <c r="J81" s="1">
-        <v>26.762864517023</v>
+        <v>4.3630754572531</v>
       </c>
       <c r="K81">
-        <v>1.34</v>
+        <v>0.44</v>
       </c>
       <c r="L81" t="s">
-        <v>267</v>
+        <v>270</v>
       </c>
       <c r="M81" s="1">
-        <v>3694635.0</v>
+        <v>3963360.0</v>
       </c>
       <c r="N81" s="1">
-        <v>3744052.81</v>
+        <v>3981012.78</v>
       </c>
       <c r="O81" s="1">
-        <v>0.76</v>
+        <v>0.83</v>
       </c>
       <c r="P81">
         <v>1</v>
       </c>
     </row>
     <row r="82" spans="1:16">
       <c r="A82" t="s">
-        <v>268</v>
+        <v>271</v>
       </c>
       <c r="B82" t="s">
-        <v>269</v>
+        <v>272</v>
       </c>
       <c r="C82" s="1">
-        <v>4000000.0</v>
+        <v>3090000.0</v>
       </c>
       <c r="D82" s="1">
-        <v>98.53</v>
+        <v>104.184</v>
       </c>
       <c r="E82" s="1">
-        <v>94.94162525</v>
+        <v>104.36764887</v>
       </c>
       <c r="F82" t="s">
         <v>8</v>
       </c>
       <c r="G82">
         <v>1.0</v>
       </c>
       <c r="H82" s="1">
-        <v>3797665.01</v>
+        <v>3224960.35</v>
       </c>
       <c r="I82" s="1">
-        <v>143534.99</v>
+        <v>-5674.75</v>
       </c>
       <c r="J82" s="1">
-        <v>3.7795590085498</v>
+        <v>-0.1759634037051</v>
       </c>
       <c r="K82">
-        <v>0.16</v>
+        <v>0.49</v>
       </c>
       <c r="L82" t="s">
-        <v>270</v>
+        <v>273</v>
       </c>
       <c r="M82" s="1">
-        <v>3941200.0</v>
+        <v>3219285.6</v>
       </c>
       <c r="N82" s="1">
-        <v>3947658.33</v>
+        <v>3234574.66</v>
       </c>
       <c r="O82" s="1">
-        <v>0.8</v>
+        <v>0.68</v>
       </c>
       <c r="P82">
         <v>1</v>
       </c>
     </row>
     <row r="83" spans="1:16">
       <c r="A83" t="s">
-        <v>271</v>
+        <v>274</v>
       </c>
       <c r="B83" t="s">
-        <v>272</v>
+        <v>275</v>
       </c>
       <c r="C83" s="1">
-        <v>3090000.0</v>
+        <v>1186000.0</v>
       </c>
       <c r="D83" s="1">
-        <v>104.099</v>
+        <v>100.031</v>
       </c>
       <c r="E83" s="1">
-        <v>104.36764887</v>
+        <v>97.79670152</v>
       </c>
       <c r="F83" t="s">
         <v>8</v>
       </c>
       <c r="G83">
         <v>1.0</v>
       </c>
       <c r="H83" s="1">
-        <v>3224960.35</v>
+        <v>1159868.88</v>
       </c>
       <c r="I83" s="1">
-        <v>-8301.25</v>
+        <v>26498.78</v>
       </c>
       <c r="J83" s="1">
-        <v>-0.25740626547548</v>
+        <v>2.2846358288361</v>
       </c>
       <c r="K83">
-        <v>3.54</v>
+        <v>0.13</v>
       </c>
       <c r="L83" t="s">
-        <v>273</v>
+        <v>276</v>
       </c>
       <c r="M83" s="1">
-        <v>3216659.1</v>
+        <v>1186367.66</v>
       </c>
       <c r="N83" s="1">
-        <v>3326128.79</v>
+        <v>1187862.51</v>
       </c>
       <c r="O83" s="1">
-        <v>0.68</v>
+        <v>0.25</v>
       </c>
       <c r="P83">
         <v>1</v>
       </c>
     </row>
     <row r="84" spans="1:16">
       <c r="A84" t="s">
-        <v>274</v>
+        <v>277</v>
       </c>
       <c r="B84" t="s">
-        <v>275</v>
+        <v>278</v>
       </c>
       <c r="C84" s="1">
-        <v>1186000.0</v>
+        <v>369000.0</v>
       </c>
       <c r="D84" s="1">
-        <v>99.922</v>
+        <v>103.861</v>
       </c>
       <c r="E84" s="1">
-        <v>97.79670152</v>
+        <v>106.56094038</v>
       </c>
       <c r="F84" t="s">
         <v>8</v>
       </c>
       <c r="G84">
         <v>1.0</v>
       </c>
       <c r="H84" s="1">
-        <v>1159868.88</v>
+        <v>393209.87</v>
       </c>
       <c r="I84" s="1">
-        <v>25206.04</v>
+        <v>-9962.78</v>
       </c>
       <c r="J84" s="1">
-        <v>2.1731801270502</v>
+        <v>-2.5337054738733</v>
       </c>
       <c r="K84">
-        <v>1.89</v>
-[...2 lines deleted...]
-        <v>276</v>
+        <v>0.21</v>
+      </c>
+      <c r="L84">
+        <v>761.06</v>
       </c>
       <c r="M84" s="1">
-        <v>1185074.92</v>
+        <v>383247.09</v>
       </c>
       <c r="N84" s="1">
-        <v>1207497.73</v>
+        <v>384008.15</v>
       </c>
       <c r="O84" s="1">
-        <v>0.25</v>
+        <v>0.08</v>
       </c>
       <c r="P84">
         <v>1</v>
       </c>
     </row>
     <row r="85" spans="1:16">
       <c r="A85" t="s">
-        <v>277</v>
+        <v>279</v>
       </c>
       <c r="B85" t="s">
-        <v>278</v>
+        <v>280</v>
       </c>
       <c r="C85" s="1">
-        <v>369000.0</v>
+        <v>2697000.0</v>
       </c>
       <c r="D85" s="1">
-        <v>103.635</v>
+        <v>95.759</v>
       </c>
       <c r="E85" s="1">
-        <v>106.56094038</v>
+        <v>100.0</v>
       </c>
       <c r="F85" t="s">
         <v>8</v>
       </c>
       <c r="G85">
         <v>1.0</v>
       </c>
       <c r="H85" s="1">
-        <v>393209.87</v>
+        <v>2697000.0</v>
       </c>
       <c r="I85" s="1">
-        <v>-10796.72</v>
+        <v>-114379.77</v>
       </c>
       <c r="J85" s="1">
-        <v>-2.7457906893334</v>
+        <v>-4.241</v>
       </c>
       <c r="K85">
-        <v>3.09</v>
+        <v>0.47</v>
       </c>
       <c r="L85" t="s">
-        <v>279</v>
+        <v>281</v>
       </c>
       <c r="M85" s="1">
-        <v>382413.15</v>
+        <v>2582620.23</v>
       </c>
       <c r="N85" s="1">
-        <v>393829.09</v>
+        <v>2595281.15</v>
       </c>
       <c r="O85" s="1">
-        <v>0.08</v>
+        <v>0.54</v>
       </c>
       <c r="P85">
         <v>1</v>
       </c>
     </row>
     <row r="86" spans="1:16">
       <c r="A86" t="s">
-        <v>280</v>
+        <v>282</v>
       </c>
       <c r="B86" t="s">
-        <v>281</v>
+        <v>283</v>
       </c>
       <c r="C86" s="1">
-        <v>2697000.0</v>
+        <v>4587000.0</v>
       </c>
       <c r="D86" s="1">
-        <v>99.838</v>
+        <v>96.983</v>
       </c>
       <c r="E86" s="1">
-        <v>100.0</v>
+        <v>93.34613647</v>
       </c>
       <c r="F86" t="s">
         <v>8</v>
       </c>
       <c r="G86">
         <v>1.0</v>
       </c>
       <c r="H86" s="1">
-        <v>2697000.0</v>
+        <v>4281787.28</v>
       </c>
       <c r="I86" s="1">
-        <v>-4369.14</v>
+        <v>166822.93</v>
       </c>
       <c r="J86" s="1">
-        <v>-0.162</v>
+        <v>3.8961050395759</v>
       </c>
       <c r="K86">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>1.45</v>
+      </c>
+      <c r="L86" t="s">
+        <v>284</v>
       </c>
       <c r="M86" s="1">
-        <v>2692630.86</v>
+        <v>4448610.21</v>
       </c>
       <c r="N86" s="1">
-        <v>2692630.86</v>
+        <v>4515280.98</v>
       </c>
       <c r="O86" s="1">
-        <v>0.55</v>
+        <v>0.95</v>
       </c>
       <c r="P86">
         <v>1</v>
       </c>
     </row>
     <row r="87" spans="1:16">
       <c r="A87" t="s">
-        <v>282</v>
+        <v>285</v>
       </c>
       <c r="B87" t="s">
-        <v>283</v>
+        <v>286</v>
       </c>
       <c r="C87" s="1">
-        <v>4587000.0</v>
+        <v>3689000.0</v>
       </c>
       <c r="D87" s="1">
-        <v>96.448</v>
+        <v>95.899</v>
       </c>
       <c r="E87" s="1">
-        <v>93.34613647</v>
+        <v>97.36899024</v>
       </c>
       <c r="F87" t="s">
         <v>8</v>
       </c>
       <c r="G87">
         <v>1.0</v>
       </c>
       <c r="H87" s="1">
-        <v>4281787.28</v>
+        <v>3591942.05</v>
       </c>
       <c r="I87" s="1">
-        <v>142282.48</v>
+        <v>-54227.94</v>
       </c>
       <c r="J87" s="1">
-        <v>3.3229693746019</v>
+        <v>-1.5097108818891</v>
       </c>
       <c r="K87">
-        <v>1.22</v>
+        <v>0.51</v>
       </c>
       <c r="L87" t="s">
-        <v>284</v>
+        <v>287</v>
       </c>
       <c r="M87" s="1">
-        <v>4424069.76</v>
+        <v>3537714.11</v>
       </c>
       <c r="N87" s="1">
-        <v>4479973.82</v>
+        <v>3556411.78</v>
       </c>
       <c r="O87" s="1">
-        <v>0.91</v>
+        <v>0.74</v>
       </c>
       <c r="P87">
         <v>1</v>
       </c>
     </row>
     <row r="88" spans="1:16">
       <c r="A88" t="s">
-        <v>285</v>
+        <v>288</v>
       </c>
       <c r="B88" t="s">
-        <v>286</v>
+        <v>289</v>
       </c>
       <c r="C88" s="1">
-        <v>3689000.0</v>
+        <v>2118000.0</v>
       </c>
       <c r="D88" s="1">
-        <v>96.638</v>
+        <v>98.149</v>
       </c>
       <c r="E88" s="1">
-        <v>97.36899024</v>
+        <v>99.43250047</v>
       </c>
       <c r="F88" t="s">
         <v>8</v>
       </c>
       <c r="G88">
         <v>1.0</v>
       </c>
       <c r="H88" s="1">
-        <v>3591942.05</v>
+        <v>2105980.36</v>
       </c>
       <c r="I88" s="1">
-        <v>-26966.23</v>
+        <v>-27184.54</v>
       </c>
       <c r="J88" s="1">
-        <v>-0.75074234563445</v>
+        <v>-1.2908259030488</v>
       </c>
       <c r="K88">
-        <v>0.15</v>
+        <v>1.22</v>
       </c>
       <c r="L88" t="s">
-        <v>287</v>
+        <v>290</v>
       </c>
       <c r="M88" s="1">
-        <v>3564975.82</v>
+        <v>2078795.82</v>
       </c>
       <c r="N88" s="1">
-        <v>3570534.59</v>
+        <v>2104654.28</v>
       </c>
       <c r="O88" s="1">
-        <v>0.73</v>
+        <v>0.44</v>
       </c>
       <c r="P88">
         <v>1</v>
       </c>
     </row>
     <row r="89" spans="1:16">
       <c r="A89" t="s">
-        <v>288</v>
+        <v>291</v>
       </c>
       <c r="B89" t="s">
-        <v>289</v>
+        <v>292</v>
       </c>
       <c r="C89" s="1">
-        <v>2118000.0</v>
+        <v>1452000.0</v>
       </c>
       <c r="D89" s="1">
-        <v>98.316</v>
+        <v>97.027</v>
       </c>
       <c r="E89" s="1">
-        <v>99.43250047</v>
+        <v>99.91096625</v>
       </c>
       <c r="F89" t="s">
         <v>8</v>
       </c>
       <c r="G89">
         <v>1.0</v>
       </c>
       <c r="H89" s="1">
-        <v>2105980.36</v>
+        <v>1450707.23</v>
       </c>
       <c r="I89" s="1">
-        <v>-23647.48</v>
+        <v>-41875.19</v>
       </c>
       <c r="J89" s="1">
-        <v>-1.1228727698106</v>
+        <v>-2.886536244808</v>
       </c>
       <c r="K89">
-        <v>0.94</v>
+        <v>2.6</v>
       </c>
       <c r="L89" t="s">
-        <v>290</v>
+        <v>293</v>
       </c>
       <c r="M89" s="1">
-        <v>2082332.88</v>
+        <v>1408832.04</v>
       </c>
       <c r="N89" s="1">
-        <v>2102345.08</v>
+        <v>1446544.26</v>
       </c>
       <c r="O89" s="1">
-        <v>0.43</v>
+        <v>0.3</v>
       </c>
       <c r="P89">
         <v>1</v>
       </c>
     </row>
     <row r="90" spans="1:16">
       <c r="A90" t="s">
-        <v>291</v>
+        <v>294</v>
       </c>
       <c r="B90" t="s">
-        <v>292</v>
+        <v>295</v>
       </c>
       <c r="C90" s="1">
-        <v>1452000.0</v>
+        <v>1230103.0</v>
       </c>
       <c r="D90" s="1">
-        <v>96.816</v>
+        <v>102.357</v>
       </c>
       <c r="E90" s="1">
-        <v>99.91096625</v>
+        <v>100.0</v>
       </c>
       <c r="F90" t="s">
         <v>8</v>
       </c>
       <c r="G90">
         <v>1.0</v>
       </c>
       <c r="H90" s="1">
-        <v>1450707.23</v>
+        <v>1230103.0</v>
       </c>
       <c r="I90" s="1">
-        <v>-44938.91</v>
+        <v>28993.52</v>
       </c>
       <c r="J90" s="1">
-        <v>-3.0977242734221</v>
+        <v>2.3569993732232</v>
       </c>
       <c r="K90">
-        <v>2.31</v>
+        <v>0.5</v>
       </c>
       <c r="L90" t="s">
-        <v>293</v>
+        <v>296</v>
       </c>
       <c r="M90" s="1">
-        <v>1405768.32</v>
+        <v>1259096.52</v>
       </c>
       <c r="N90" s="1">
-        <v>1439343.33</v>
+        <v>1265247.04</v>
       </c>
       <c r="O90" s="1">
-        <v>0.29</v>
+        <v>0.26</v>
       </c>
       <c r="P90">
         <v>1</v>
       </c>
     </row>
     <row r="91" spans="1:16">
       <c r="A91" t="s">
-        <v>294</v>
+        <v>297</v>
       </c>
       <c r="B91" t="s">
-        <v>295</v>
+        <v>298</v>
       </c>
       <c r="C91" s="1">
-        <v>1230103.0</v>
+        <v>4085000.0</v>
       </c>
       <c r="D91" s="1">
-        <v>101.797</v>
+        <v>105.48</v>
       </c>
       <c r="E91" s="1">
-        <v>100.0</v>
+        <v>107.00187687</v>
       </c>
       <c r="F91" t="s">
         <v>8</v>
       </c>
       <c r="G91">
         <v>1.0</v>
       </c>
       <c r="H91" s="1">
-        <v>1230103.0</v>
+        <v>4371026.67</v>
       </c>
       <c r="I91" s="1">
-        <v>22104.95</v>
+        <v>-62168.67</v>
       </c>
       <c r="J91" s="1">
-        <v>1.7969999260225</v>
+        <v>-1.4222898804687</v>
       </c>
       <c r="K91">
-        <v>0.09</v>
+        <v>0.78</v>
       </c>
       <c r="L91" t="s">
-        <v>296</v>
+        <v>299</v>
       </c>
       <c r="M91" s="1">
-        <v>1252207.95</v>
+        <v>4308858.0</v>
       </c>
       <c r="N91" s="1">
-        <v>1253361.17</v>
+        <v>4340842.98</v>
       </c>
       <c r="O91" s="1">
-        <v>0.25</v>
+        <v>0.91</v>
       </c>
       <c r="P91">
         <v>1</v>
       </c>
     </row>
     <row r="92" spans="1:16">
       <c r="A92" t="s">
-        <v>297</v>
+        <v>300</v>
       </c>
       <c r="B92" t="s">
-        <v>298</v>
+        <v>301</v>
       </c>
       <c r="C92" s="1">
-        <v>4085000.0</v>
+        <v>800000.0</v>
       </c>
       <c r="D92" s="1">
-        <v>105.327</v>
+        <v>100.935</v>
       </c>
       <c r="E92" s="1">
-        <v>107.00187687</v>
+        <v>100.677</v>
       </c>
       <c r="F92" t="s">
         <v>8</v>
       </c>
       <c r="G92">
         <v>1.0</v>
       </c>
       <c r="H92" s="1">
-        <v>4371026.67</v>
+        <v>805416.0</v>
       </c>
       <c r="I92" s="1">
-        <v>-68418.72</v>
+        <v>2064.0</v>
       </c>
       <c r="J92" s="1">
-        <v>-1.5652780265466</v>
+        <v>0.25626508537203</v>
       </c>
       <c r="K92">
-        <v>0.29</v>
+        <v>1.89</v>
       </c>
       <c r="L92" t="s">
-        <v>299</v>
+        <v>302</v>
       </c>
       <c r="M92" s="1">
-        <v>4302607.95</v>
+        <v>807480.0</v>
       </c>
       <c r="N92" s="1">
-        <v>4314309.77</v>
+        <v>822570.41</v>
       </c>
       <c r="O92" s="1">
-        <v>0.88</v>
+        <v>0.17</v>
       </c>
       <c r="P92">
         <v>1</v>
       </c>
     </row>
     <row r="93" spans="1:16">
       <c r="A93" t="s">
-        <v>300</v>
+        <v>303</v>
       </c>
       <c r="B93" t="s">
-        <v>301</v>
+        <v>304</v>
       </c>
       <c r="C93" s="1">
-        <v>800000.0</v>
+        <v>2300000.0</v>
       </c>
       <c r="D93" s="1">
-        <v>101.054</v>
+        <v>105.584</v>
       </c>
       <c r="E93" s="1">
-        <v>100.677</v>
+        <v>106.27639</v>
       </c>
       <c r="F93" t="s">
         <v>8</v>
       </c>
       <c r="G93">
         <v>1.0</v>
       </c>
       <c r="H93" s="1">
-        <v>805416.0</v>
+        <v>2444356.97</v>
       </c>
       <c r="I93" s="1">
-        <v>3016.0</v>
+        <v>-15924.97</v>
       </c>
       <c r="J93" s="1">
-        <v>0.37446487281107</v>
+        <v>-0.65149935935912</v>
       </c>
       <c r="K93">
-        <v>1.58</v>
+        <v>1.54</v>
       </c>
       <c r="L93" t="s">
-        <v>302</v>
+        <v>305</v>
       </c>
       <c r="M93" s="1">
-        <v>808432.0</v>
+        <v>2428432.0</v>
       </c>
       <c r="N93" s="1">
-        <v>821100.49</v>
+        <v>2463877.21</v>
       </c>
       <c r="O93" s="1">
-        <v>0.17</v>
+        <v>0.52</v>
       </c>
       <c r="P93">
         <v>1</v>
       </c>
     </row>
     <row r="94" spans="1:16">
       <c r="A94" t="s">
-        <v>303</v>
+        <v>306</v>
       </c>
       <c r="B94" t="s">
-        <v>304</v>
+        <v>307</v>
       </c>
       <c r="C94" s="1">
-        <v>2300000.0</v>
+        <v>3110000.0</v>
       </c>
       <c r="D94" s="1">
-        <v>105.66</v>
+        <v>98.154</v>
       </c>
       <c r="E94" s="1">
-        <v>106.27639</v>
+        <v>96.29170675</v>
       </c>
       <c r="F94" t="s">
         <v>8</v>
       </c>
       <c r="G94">
         <v>1.0</v>
       </c>
       <c r="H94" s="1">
-        <v>2444356.97</v>
+        <v>2994672.08</v>
       </c>
       <c r="I94" s="1">
-        <v>-14176.97</v>
+        <v>57917.32</v>
       </c>
       <c r="J94" s="1">
-        <v>-0.57998770940564</v>
+        <v>1.9340120872266</v>
       </c>
       <c r="K94">
-        <v>1.14</v>
+        <v>0.57</v>
       </c>
       <c r="L94" t="s">
-        <v>305</v>
+        <v>308</v>
       </c>
       <c r="M94" s="1">
-        <v>2430180.0</v>
+        <v>3052589.4</v>
       </c>
       <c r="N94" s="1">
-        <v>2456409.45</v>
+        <v>3070163.03</v>
       </c>
       <c r="O94" s="1">
-        <v>0.5</v>
+        <v>0.64</v>
       </c>
       <c r="P94">
         <v>1</v>
       </c>
     </row>
     <row r="95" spans="1:16">
       <c r="A95" t="s">
-        <v>306</v>
+        <v>309</v>
       </c>
       <c r="B95" t="s">
-        <v>307</v>
+        <v>310</v>
       </c>
       <c r="C95" s="1">
-        <v>3110000.0</v>
+        <v>3775000.0</v>
       </c>
       <c r="D95" s="1">
-        <v>97.436</v>
+        <v>98.533</v>
       </c>
       <c r="E95" s="1">
-        <v>96.29170675</v>
+        <v>99.00852132</v>
       </c>
       <c r="F95" t="s">
         <v>8</v>
       </c>
       <c r="G95">
         <v>1.0</v>
       </c>
       <c r="H95" s="1">
-        <v>2994672.08</v>
+        <v>3737571.68</v>
       </c>
       <c r="I95" s="1">
-        <v>35587.52</v>
+        <v>-17950.93</v>
       </c>
       <c r="J95" s="1">
-        <v>1.188361164405</v>
+        <v>-0.48028323031386</v>
       </c>
       <c r="K95">
-        <v>0.3</v>
+        <v>0.61</v>
       </c>
       <c r="L95" t="s">
-        <v>308</v>
+        <v>311</v>
       </c>
       <c r="M95" s="1">
-        <v>3030259.6</v>
+        <v>3719620.75</v>
       </c>
       <c r="N95" s="1">
-        <v>3039525.7</v>
+        <v>3742690.19</v>
       </c>
       <c r="O95" s="1">
-        <v>0.62</v>
+        <v>0.78</v>
       </c>
       <c r="P95">
         <v>1</v>
       </c>
     </row>
     <row r="96" spans="1:16">
       <c r="A96" t="s">
-        <v>309</v>
+        <v>312</v>
       </c>
       <c r="B96" t="s">
-        <v>310</v>
+        <v>313</v>
       </c>
       <c r="C96" s="1">
-        <v>3775000.0</v>
+        <v>2150000.0</v>
       </c>
       <c r="D96" s="1">
-        <v>97.492</v>
+        <v>99.254</v>
       </c>
       <c r="E96" s="1">
-        <v>99.00852132</v>
+        <v>97.5</v>
       </c>
       <c r="F96" t="s">
         <v>8</v>
       </c>
       <c r="G96">
         <v>1.0</v>
       </c>
       <c r="H96" s="1">
-        <v>3737571.68</v>
+        <v>2096250.0</v>
       </c>
       <c r="I96" s="1">
-        <v>-57248.68</v>
+        <v>37711.0</v>
       </c>
       <c r="J96" s="1">
-        <v>-1.5317078815195</v>
+        <v>1.7989743589744</v>
       </c>
       <c r="K96">
-        <v>0.32</v>
+        <v>0.77</v>
       </c>
       <c r="L96" t="s">
-        <v>311</v>
+        <v>314</v>
       </c>
       <c r="M96" s="1">
-        <v>3680323.0</v>
+        <v>2133961.0</v>
       </c>
       <c r="N96" s="1">
-        <v>3692486.89</v>
+        <v>2150489.13</v>
       </c>
       <c r="O96" s="1">
-        <v>0.75</v>
+        <v>0.45</v>
       </c>
       <c r="P96">
         <v>1</v>
       </c>
     </row>
     <row r="97" spans="1:16">
       <c r="A97" t="s">
-        <v>312</v>
+        <v>315</v>
       </c>
       <c r="B97" t="s">
-        <v>313</v>
+        <v>316</v>
       </c>
       <c r="C97" s="1">
-        <v>2150000.0</v>
+        <v>3010000.0</v>
       </c>
       <c r="D97" s="1">
-        <v>97.524</v>
+        <v>75.551</v>
       </c>
       <c r="E97" s="1">
-        <v>97.5</v>
+        <v>81.5</v>
       </c>
       <c r="F97" t="s">
         <v>8</v>
       </c>
       <c r="G97">
         <v>1.0</v>
       </c>
       <c r="H97" s="1">
-        <v>2096250.0</v>
+        <v>2453150.0</v>
       </c>
       <c r="I97" s="1">
-        <v>516.0</v>
+        <v>-179064.9</v>
       </c>
       <c r="J97" s="1">
-        <v>0.024615384615385</v>
+        <v>-7.2993865030675</v>
       </c>
       <c r="K97">
-        <v>0.28</v>
+        <v>1.07</v>
       </c>
       <c r="L97" t="s">
-        <v>314</v>
+        <v>317</v>
       </c>
       <c r="M97" s="1">
-        <v>2096766.0</v>
+        <v>2274085.1</v>
       </c>
       <c r="N97" s="1">
-        <v>2102812.88</v>
+        <v>2306275.38</v>
       </c>
       <c r="O97" s="1">
-        <v>0.43</v>
+        <v>0.48</v>
       </c>
       <c r="P97">
         <v>1</v>
       </c>
     </row>
     <row r="98" spans="1:16">
       <c r="A98" t="s">
-        <v>315</v>
+        <v>318</v>
       </c>
       <c r="B98" t="s">
-        <v>316</v>
+        <v>319</v>
       </c>
       <c r="C98" s="1">
-        <v>3010000.0</v>
+        <v>2200000.0</v>
       </c>
       <c r="D98" s="1">
-        <v>80.727</v>
+        <v>96.828</v>
       </c>
       <c r="E98" s="1">
-        <v>81.5</v>
+        <v>94.97</v>
       </c>
       <c r="F98" t="s">
         <v>8</v>
       </c>
       <c r="G98">
         <v>1.0</v>
       </c>
       <c r="H98" s="1">
-        <v>2453150.0</v>
+        <v>2089340.0</v>
       </c>
       <c r="I98" s="1">
-        <v>-23267.3</v>
+        <v>40876.0</v>
       </c>
       <c r="J98" s="1">
-        <v>-0.94846625766871</v>
+        <v>1.9564072865115</v>
       </c>
       <c r="K98">
-        <v>0.57</v>
+        <v>2.46</v>
       </c>
       <c r="L98" t="s">
-        <v>317</v>
+        <v>320</v>
       </c>
       <c r="M98" s="1">
-        <v>2429882.7</v>
+        <v>2130216.0</v>
       </c>
       <c r="N98" s="1">
-        <v>2447127.49</v>
+        <v>2184329.89</v>
       </c>
       <c r="O98" s="1">
-        <v>0.5</v>
+        <v>0.46</v>
       </c>
       <c r="P98">
         <v>1</v>
       </c>
     </row>
     <row r="99" spans="1:16">
       <c r="A99" t="s">
-        <v>318</v>
+        <v>321</v>
       </c>
       <c r="B99" t="s">
-        <v>319</v>
+        <v>322</v>
       </c>
       <c r="C99" s="1">
-        <v>2200000.0</v>
+        <v>1005000.0</v>
       </c>
       <c r="D99" s="1">
-        <v>95.751</v>
+        <v>96.111</v>
       </c>
       <c r="E99" s="1">
-        <v>94.97</v>
+        <v>92.60432438</v>
       </c>
       <c r="F99" t="s">
         <v>8</v>
       </c>
       <c r="G99">
         <v>1.0</v>
       </c>
       <c r="H99" s="1">
-        <v>2089340.0</v>
+        <v>930673.46</v>
       </c>
       <c r="I99" s="1">
-        <v>17182.0</v>
+        <v>35242.09</v>
       </c>
       <c r="J99" s="1">
-        <v>0.82236495735495</v>
+        <v>3.7867298805319</v>
       </c>
       <c r="K99">
-        <v>2.06</v>
+        <v>0.44</v>
       </c>
       <c r="L99" t="s">
-        <v>320</v>
+        <v>323</v>
       </c>
       <c r="M99" s="1">
-        <v>2106522.0</v>
+        <v>965915.55</v>
       </c>
       <c r="N99" s="1">
-        <v>2151897.0</v>
+        <v>970375.24</v>
       </c>
       <c r="O99" s="1">
-        <v>0.44</v>
+        <v>0.2</v>
       </c>
       <c r="P99">
         <v>1</v>
       </c>
     </row>
     <row r="100" spans="1:16">
       <c r="A100" t="s">
-        <v>321</v>
+        <v>324</v>
       </c>
       <c r="B100" t="s">
-        <v>322</v>
+        <v>325</v>
       </c>
       <c r="C100" s="1">
-        <v>1005000.0</v>
+        <v>881000.0</v>
       </c>
       <c r="D100" s="1">
-        <v>96.037</v>
+        <v>100.233</v>
       </c>
       <c r="E100" s="1">
-        <v>92.60432438</v>
+        <v>100.0</v>
       </c>
       <c r="F100" t="s">
         <v>8</v>
       </c>
       <c r="G100">
         <v>1.0</v>
       </c>
       <c r="H100" s="1">
-        <v>930673.46</v>
+        <v>881000.0</v>
       </c>
       <c r="I100" s="1">
-        <v>34498.39</v>
+        <v>2052.73</v>
       </c>
       <c r="J100" s="1">
-        <v>3.7068200053755</v>
+        <v>0.233</v>
       </c>
       <c r="K100">
-        <v>0.28</v>
+        <v>1.93</v>
       </c>
       <c r="L100" t="s">
-        <v>323</v>
+        <v>326</v>
       </c>
       <c r="M100" s="1">
-        <v>965171.85</v>
+        <v>883052.73</v>
       </c>
       <c r="N100" s="1">
-        <v>967998.41</v>
+        <v>900030.33</v>
       </c>
       <c r="O100" s="1">
-        <v>0.2</v>
+        <v>0.19</v>
       </c>
       <c r="P100">
         <v>1</v>
       </c>
     </row>
     <row r="101" spans="1:16">
       <c r="A101" t="s">
-        <v>324</v>
+        <v>327</v>
       </c>
       <c r="B101" t="s">
-        <v>325</v>
+        <v>328</v>
       </c>
       <c r="C101" s="1">
-        <v>881000.0</v>
+        <v>3157000.0</v>
       </c>
       <c r="D101" s="1">
-        <v>100.107</v>
+        <v>100.552</v>
       </c>
       <c r="E101" s="1">
-        <v>100.0</v>
+        <v>100.05914096</v>
       </c>
       <c r="F101" t="s">
         <v>8</v>
       </c>
       <c r="G101">
         <v>1.0</v>
       </c>
       <c r="H101" s="1">
-        <v>881000.0</v>
+        <v>3158867.08</v>
       </c>
       <c r="I101" s="1">
-        <v>942.67</v>
+        <v>15559.56</v>
       </c>
       <c r="J101" s="1">
-        <v>0.107</v>
+        <v>0.49256773412574</v>
       </c>
       <c r="K101">
-        <v>1.48</v>
+        <v>0.65</v>
       </c>
       <c r="L101" t="s">
-        <v>326</v>
+        <v>329</v>
       </c>
       <c r="M101" s="1">
-        <v>881942.67</v>
+        <v>3174426.64</v>
       </c>
       <c r="N101" s="1">
-        <v>894943.54</v>
+        <v>3195100.61</v>
       </c>
       <c r="O101" s="1">
-        <v>0.18</v>
+        <v>0.67</v>
       </c>
       <c r="P101">
         <v>1</v>
       </c>
     </row>
     <row r="102" spans="1:16">
       <c r="A102" t="s">
-        <v>327</v>
+        <v>330</v>
       </c>
       <c r="B102" t="s">
-        <v>328</v>
+        <v>331</v>
       </c>
       <c r="C102" s="1">
-        <v>3157000.0</v>
+        <v>2924000.0</v>
       </c>
       <c r="D102" s="1">
-        <v>101.197</v>
+        <v>100.541</v>
       </c>
       <c r="E102" s="1">
-        <v>100.05914096</v>
+        <v>97.85640253</v>
       </c>
       <c r="F102" t="s">
         <v>8</v>
       </c>
       <c r="G102">
         <v>1.0</v>
       </c>
       <c r="H102" s="1">
-        <v>3158867.08</v>
+        <v>2861321.21</v>
       </c>
       <c r="I102" s="1">
-        <v>35922.21</v>
+        <v>78497.63</v>
       </c>
       <c r="J102" s="1">
-        <v>1.1371865004209</v>
+        <v>2.7434050300141</v>
       </c>
       <c r="K102">
-        <v>0.24</v>
+        <v>1.01</v>
       </c>
       <c r="L102" t="s">
-        <v>329</v>
+        <v>332</v>
       </c>
       <c r="M102" s="1">
-        <v>3194789.29</v>
+        <v>2939818.84</v>
       </c>
       <c r="N102" s="1">
-        <v>3202352.94</v>
+        <v>2969373.58</v>
       </c>
       <c r="O102" s="1">
-        <v>0.65</v>
+        <v>0.62</v>
       </c>
       <c r="P102">
         <v>1</v>
       </c>
     </row>
     <row r="103" spans="1:16">
       <c r="A103" t="s">
-        <v>330</v>
+        <v>333</v>
       </c>
       <c r="B103" t="s">
-        <v>331</v>
+        <v>334</v>
       </c>
       <c r="C103" s="1">
-        <v>2924000.0</v>
+        <v>1278000.0</v>
       </c>
       <c r="D103" s="1">
-        <v>100.59</v>
+        <v>99.921</v>
       </c>
       <c r="E103" s="1">
-        <v>97.85640253</v>
+        <v>100.0</v>
       </c>
       <c r="F103" t="s">
         <v>8</v>
       </c>
       <c r="G103">
         <v>1.0</v>
       </c>
       <c r="H103" s="1">
-        <v>2861321.21</v>
+        <v>1278000.0</v>
       </c>
       <c r="I103" s="1">
-        <v>79930.39</v>
+        <v>-1009.62</v>
       </c>
       <c r="J103" s="1">
-        <v>2.7934784015388</v>
+        <v>-0.079</v>
       </c>
       <c r="K103">
-        <v>0.64</v>
+        <v>0.57</v>
       </c>
       <c r="L103" t="s">
-        <v>332</v>
+        <v>335</v>
       </c>
       <c r="M103" s="1">
-        <v>2941251.6</v>
+        <v>1276990.38</v>
       </c>
       <c r="N103" s="1">
-        <v>2959983.48</v>
+        <v>1284267.88</v>
       </c>
       <c r="O103" s="1">
-        <v>0.6</v>
+        <v>0.27</v>
       </c>
       <c r="P103">
         <v>1</v>
       </c>
     </row>
     <row r="104" spans="1:16">
       <c r="A104" t="s">
-        <v>333</v>
+        <v>336</v>
       </c>
       <c r="B104" t="s">
-        <v>334</v>
+        <v>337</v>
       </c>
       <c r="C104" s="1">
-        <v>847000.0</v>
+        <v>988000.0</v>
       </c>
       <c r="D104" s="1">
-        <v>100.147</v>
+        <v>100.85</v>
       </c>
       <c r="E104" s="1">
-        <v>100.32507202</v>
+        <v>100.0</v>
       </c>
       <c r="F104" t="s">
         <v>8</v>
       </c>
       <c r="G104">
         <v>1.0</v>
       </c>
       <c r="H104" s="1">
-        <v>849753.36</v>
+        <v>988000.0</v>
       </c>
       <c r="I104" s="1">
-        <v>-1508.27</v>
+        <v>8398.0</v>
       </c>
       <c r="J104" s="1">
-        <v>-0.17749503220558</v>
+        <v>0.85</v>
       </c>
       <c r="K104">
-        <v>0.71</v>
+        <v>0.62</v>
       </c>
       <c r="L104" t="s">
-        <v>335</v>
+        <v>338</v>
       </c>
       <c r="M104" s="1">
-        <v>848245.09</v>
+        <v>996398.0</v>
       </c>
       <c r="N104" s="1">
-        <v>854227.03</v>
+        <v>1002534.96</v>
       </c>
       <c r="O104" s="1">
-        <v>0.17</v>
+        <v>0.21</v>
       </c>
       <c r="P104">
         <v>1</v>
       </c>
     </row>
     <row r="105" spans="1:16">
       <c r="A105" t="s">
-        <v>336</v>
+        <v>339</v>
       </c>
       <c r="B105" t="s">
-        <v>337</v>
+        <v>340</v>
       </c>
       <c r="C105" s="1">
-        <v>1278000.0</v>
+        <v>2100000.0</v>
       </c>
       <c r="D105" s="1">
-        <v>100.158</v>
+        <v>100.028</v>
       </c>
       <c r="E105" s="1">
-        <v>100.0</v>
+        <v>100.83722714</v>
       </c>
       <c r="F105" t="s">
         <v>8</v>
       </c>
       <c r="G105">
         <v>1.0</v>
       </c>
       <c r="H105" s="1">
-        <v>1278000.0</v>
+        <v>2117581.77</v>
       </c>
       <c r="I105" s="1">
-        <v>2019.24</v>
+        <v>-16993.77</v>
       </c>
       <c r="J105" s="1">
-        <v>0.158</v>
+        <v>-0.80250832533376</v>
       </c>
       <c r="K105">
-        <v>0.21</v>
+        <v>1.63</v>
       </c>
       <c r="L105" t="s">
-        <v>338</v>
+        <v>341</v>
       </c>
       <c r="M105" s="1">
-        <v>1280019.24</v>
+        <v>2100588.0</v>
       </c>
       <c r="N105" s="1">
-        <v>1282681.74</v>
+        <v>2134910.05</v>
       </c>
       <c r="O105" s="1">
-        <v>0.26</v>
+        <v>0.45</v>
       </c>
       <c r="P105">
         <v>1</v>
       </c>
     </row>
     <row r="106" spans="1:16">
       <c r="A106" t="s">
-        <v>339</v>
+        <v>342</v>
       </c>
       <c r="B106" t="s">
-        <v>340</v>
+        <v>343</v>
       </c>
       <c r="C106" s="1">
-        <v>988000.0</v>
+        <v>3579000.0</v>
       </c>
       <c r="D106" s="1">
-        <v>100.669</v>
+        <v>102.093</v>
       </c>
       <c r="E106" s="1">
-        <v>100.0</v>
+        <v>101.7659905</v>
       </c>
       <c r="F106" t="s">
         <v>8</v>
       </c>
       <c r="G106">
         <v>1.0</v>
       </c>
       <c r="H106" s="1">
-        <v>988000.0</v>
+        <v>3642204.8</v>
       </c>
       <c r="I106" s="1">
-        <v>6609.72</v>
+        <v>11703.67</v>
       </c>
       <c r="J106" s="1">
-        <v>0.669</v>
+        <v>0.32133475855064</v>
       </c>
       <c r="K106">
-        <v>0.23</v>
+        <v>3.34</v>
       </c>
       <c r="L106" t="s">
-        <v>341</v>
+        <v>344</v>
       </c>
       <c r="M106" s="1">
-        <v>994609.72</v>
+        <v>3653908.47</v>
       </c>
       <c r="N106" s="1">
-        <v>996854.95</v>
+        <v>3773412.75</v>
       </c>
       <c r="O106" s="1">
-        <v>0.2</v>
+        <v>0.79</v>
       </c>
       <c r="P106">
         <v>1</v>
       </c>
     </row>
     <row r="107" spans="1:16">
       <c r="A107" t="s">
-        <v>342</v>
+        <v>345</v>
       </c>
       <c r="B107" t="s">
-        <v>343</v>
+        <v>346</v>
       </c>
       <c r="C107" s="1">
-        <v>2100000.0</v>
+        <v>2400000.0</v>
       </c>
       <c r="D107" s="1">
-        <v>100.083</v>
+        <v>100.316</v>
       </c>
       <c r="E107" s="1">
-        <v>100.83722714</v>
+        <v>99.8</v>
       </c>
       <c r="F107" t="s">
         <v>8</v>
       </c>
       <c r="G107">
         <v>1.0</v>
       </c>
       <c r="H107" s="1">
-        <v>2117581.77</v>
+        <v>2395200.0</v>
       </c>
       <c r="I107" s="1">
-        <v>-15838.77</v>
+        <v>12384.0</v>
       </c>
       <c r="J107" s="1">
-        <v>-0.74796497705021</v>
+        <v>0.51703406813627</v>
       </c>
       <c r="K107">
-        <v>1.29</v>
+        <v>3.41</v>
       </c>
       <c r="L107" t="s">
-        <v>344</v>
+        <v>347</v>
       </c>
       <c r="M107" s="1">
-        <v>2101743.0</v>
+        <v>2407584.0</v>
       </c>
       <c r="N107" s="1">
-        <v>2128809.99</v>
+        <v>2489329.86</v>
       </c>
       <c r="O107" s="1">
-        <v>0.43</v>
+        <v>0.52</v>
       </c>
       <c r="P107">
         <v>1</v>
       </c>
     </row>
     <row r="108" spans="1:16">
       <c r="A108" t="s">
-        <v>345</v>
+        <v>348</v>
       </c>
       <c r="B108" t="s">
-        <v>346</v>
+        <v>349</v>
       </c>
       <c r="C108" s="1">
-        <v>3579000.0</v>
+        <v>930564.0</v>
       </c>
       <c r="D108" s="1">
-        <v>102.157</v>
+        <v>104.571</v>
       </c>
       <c r="E108" s="1">
-        <v>101.7659905</v>
+        <v>100.47036099</v>
       </c>
       <c r="F108" t="s">
         <v>8</v>
       </c>
       <c r="G108">
         <v>1.0</v>
       </c>
       <c r="H108" s="1">
-        <v>3642204.8</v>
+        <v>934941.01</v>
       </c>
       <c r="I108" s="1">
-        <v>13994.23</v>
+        <v>38159.07</v>
       </c>
       <c r="J108" s="1">
-        <v>0.38422413808252</v>
+        <v>4.0814414590713</v>
       </c>
       <c r="K108">
-        <v>2.99</v>
+        <v>0.26</v>
       </c>
       <c r="L108" t="s">
-        <v>347</v>
+        <v>350</v>
       </c>
       <c r="M108" s="1">
-        <v>3656199.03</v>
+        <v>973100.08</v>
       </c>
       <c r="N108" s="1">
-        <v>3763274.87</v>
+        <v>975552.5</v>
       </c>
       <c r="O108" s="1">
-        <v>0.77</v>
+        <v>0.2</v>
       </c>
       <c r="P108">
         <v>1</v>
       </c>
     </row>
     <row r="109" spans="1:16">
       <c r="A109" t="s">
-        <v>348</v>
+        <v>351</v>
       </c>
       <c r="B109" t="s">
-        <v>349</v>
+        <v>352</v>
       </c>
       <c r="C109" s="1">
-        <v>2400000.0</v>
+        <v>2170000.0</v>
       </c>
       <c r="D109" s="1">
-        <v>100.102</v>
+        <v>101.403</v>
       </c>
       <c r="E109" s="1">
-        <v>99.8</v>
+        <v>100.14070507</v>
       </c>
       <c r="F109" t="s">
         <v>8</v>
       </c>
       <c r="G109">
         <v>1.0</v>
       </c>
       <c r="H109" s="1">
-        <v>2395200.0</v>
+        <v>2173053.3</v>
       </c>
       <c r="I109" s="1">
-        <v>7248.0</v>
+        <v>27391.8</v>
       </c>
       <c r="J109" s="1">
-        <v>0.30260521042084</v>
+        <v>1.2605213134901</v>
       </c>
       <c r="K109">
-        <v>2.76</v>
+        <v>0.34</v>
       </c>
       <c r="L109" t="s">
-        <v>350</v>
+        <v>353</v>
       </c>
       <c r="M109" s="1">
-        <v>2402448.0</v>
+        <v>2200445.1</v>
       </c>
       <c r="N109" s="1">
-        <v>2468680.04</v>
+        <v>2207791.45</v>
       </c>
       <c r="O109" s="1">
-        <v>0.5</v>
+        <v>0.46</v>
       </c>
       <c r="P109">
         <v>1</v>
       </c>
     </row>
     <row r="110" spans="1:16">
       <c r="A110" t="s">
-        <v>351</v>
+        <v>354</v>
       </c>
       <c r="B110" t="s">
-        <v>352</v>
+        <v>355</v>
       </c>
       <c r="C110" s="1">
-        <v>930564.0</v>
+        <v>1100000.0</v>
       </c>
       <c r="D110" s="1">
-        <v>105.229</v>
+        <v>102.546</v>
       </c>
       <c r="E110" s="1">
-        <v>100.47036099</v>
+        <v>102.39609091</v>
       </c>
       <c r="F110" t="s">
         <v>8</v>
       </c>
       <c r="G110">
         <v>1.0</v>
       </c>
       <c r="H110" s="1">
-        <v>934941.01</v>
+        <v>1126357.0</v>
       </c>
       <c r="I110" s="1">
-        <v>44282.18</v>
+        <v>1649.0</v>
       </c>
       <c r="J110" s="1">
-        <v>4.7363608533976</v>
+        <v>0.14640118541457</v>
       </c>
       <c r="K110">
-        <v>4.3</v>
+        <v>2.61</v>
       </c>
       <c r="L110" t="s">
-        <v>353</v>
+        <v>356</v>
       </c>
       <c r="M110" s="1">
-        <v>979223.19</v>
+        <v>1128006.0</v>
       </c>
       <c r="N110" s="1">
-        <v>1019208.36</v>
+        <v>1156747.32</v>
       </c>
       <c r="O110" s="1">
-        <v>0.21</v>
+        <v>0.24</v>
       </c>
       <c r="P110">
         <v>1</v>
       </c>
     </row>
     <row r="111" spans="1:16">
       <c r="A111" t="s">
-        <v>354</v>
+        <v>357</v>
       </c>
       <c r="B111" t="s">
-        <v>355</v>
+        <v>358</v>
       </c>
       <c r="C111" s="1">
-        <v>2170000.0</v>
+        <v>5351000.0</v>
       </c>
       <c r="D111" s="1">
-        <v>101.643</v>
+        <v>103.006</v>
       </c>
       <c r="E111" s="1">
-        <v>100.14070507</v>
+        <v>92.97841301</v>
       </c>
       <c r="F111" t="s">
         <v>8</v>
       </c>
       <c r="G111">
         <v>1.0</v>
       </c>
       <c r="H111" s="1">
-        <v>2173053.3</v>
+        <v>4975274.88</v>
       </c>
       <c r="I111" s="1">
-        <v>32599.8</v>
+        <v>-14608.93</v>
       </c>
       <c r="J111" s="1">
-        <v>1.5001840958066</v>
+        <v>-0.29363061041564</v>
       </c>
       <c r="K111">
-        <v>2.42</v>
+        <v>2.57</v>
       </c>
       <c r="L111" t="s">
-        <v>356</v>
+        <v>359</v>
       </c>
       <c r="M111" s="1">
-        <v>2205653.1</v>
+        <v>4960665.95</v>
       </c>
       <c r="N111" s="1">
-        <v>2258253.0</v>
+        <v>5097969.27</v>
       </c>
       <c r="O111" s="1">
-        <v>0.46</v>
+        <v>1.07</v>
       </c>
       <c r="P111">
         <v>1</v>
       </c>
     </row>
     <row r="112" spans="1:16">
       <c r="A112" t="s">
-        <v>357</v>
+        <v>360</v>
       </c>
       <c r="B112" t="s">
-        <v>358</v>
+        <v>361</v>
       </c>
       <c r="C112" s="1">
-        <v>1100000.0</v>
+        <v>1727000.0</v>
       </c>
       <c r="D112" s="1">
-        <v>102.483</v>
+        <v>99.123</v>
       </c>
       <c r="E112" s="1">
-        <v>102.39609091</v>
+        <v>100.0</v>
       </c>
       <c r="F112" t="s">
         <v>8</v>
       </c>
       <c r="G112">
         <v>1.0</v>
       </c>
       <c r="H112" s="1">
-        <v>1126357.0</v>
+        <v>1727000.0</v>
       </c>
       <c r="I112" s="1">
-        <v>956.0</v>
+        <v>-15145.79</v>
       </c>
       <c r="J112" s="1">
-        <v>0.084875399185161</v>
+        <v>-0.877</v>
       </c>
       <c r="K112">
-        <v>2.22</v>
+        <v>0.18</v>
       </c>
       <c r="L112" t="s">
-        <v>359</v>
+        <v>362</v>
       </c>
       <c r="M112" s="1">
-        <v>1127313.0</v>
+        <v>1711854.21</v>
       </c>
       <c r="N112" s="1">
-        <v>1151784.18</v>
+        <v>1714888.45</v>
       </c>
       <c r="O112" s="1">
-        <v>0.23</v>
+        <v>0.36</v>
       </c>
       <c r="P112">
         <v>1</v>
       </c>
     </row>
     <row r="113" spans="1:16">
       <c r="A113" t="s">
-        <v>360</v>
+        <v>363</v>
       </c>
       <c r="B113" t="s">
-        <v>361</v>
+        <v>364</v>
       </c>
       <c r="C113" s="1">
-        <v>5351000.0</v>
+        <v>2890000.0</v>
       </c>
       <c r="D113" s="1">
-        <v>102.949</v>
+        <v>104.435</v>
       </c>
       <c r="E113" s="1">
-        <v>92.97841301</v>
+        <v>105.25607855</v>
       </c>
       <c r="F113" t="s">
         <v>8</v>
       </c>
       <c r="G113">
         <v>1.0</v>
       </c>
       <c r="H113" s="1">
-        <v>4975274.88</v>
+        <v>3041900.67</v>
       </c>
       <c r="I113" s="1">
-        <v>-17353.99</v>
+        <v>-23729.17</v>
       </c>
       <c r="J113" s="1">
-        <v>-0.34880464735247</v>
+        <v>-0.78007708253011</v>
       </c>
       <c r="K113">
-        <v>2.15</v>
+        <v>2.59</v>
       </c>
       <c r="L113" t="s">
-        <v>362</v>
+        <v>365</v>
       </c>
       <c r="M113" s="1">
-        <v>4957920.89</v>
+        <v>3018171.5</v>
       </c>
       <c r="N113" s="1">
-        <v>5073051.0</v>
+        <v>3093100.77</v>
       </c>
       <c r="O113" s="1">
-        <v>1.03</v>
+        <v>0.65</v>
       </c>
       <c r="P113">
         <v>1</v>
       </c>
     </row>
     <row r="114" spans="1:16">
       <c r="A114" t="s">
-        <v>363</v>
+        <v>366</v>
       </c>
       <c r="B114" t="s">
-        <v>364</v>
+        <v>367</v>
       </c>
       <c r="C114" s="1">
-        <v>1490000.0</v>
+        <v>2727000.0</v>
       </c>
       <c r="D114" s="1">
-        <v>104.374</v>
+        <v>97.075</v>
       </c>
       <c r="E114" s="1">
-        <v>103.47</v>
+        <v>98.03544408</v>
       </c>
       <c r="F114" t="s">
         <v>8</v>
       </c>
       <c r="G114">
         <v>1.0</v>
       </c>
       <c r="H114" s="1">
-        <v>1541703.0</v>
+        <v>2673426.56</v>
       </c>
       <c r="I114" s="1">
-        <v>13469.6</v>
+        <v>-26191.31</v>
       </c>
       <c r="J114" s="1">
-        <v>0.8736831931961</v>
+        <v>-0.97969064839395</v>
       </c>
       <c r="K114">
-        <v>3.21</v>
+        <v>1.43</v>
       </c>
       <c r="L114" t="s">
-        <v>365</v>
+        <v>368</v>
       </c>
       <c r="M114" s="1">
-        <v>1555172.6</v>
+        <v>2647235.25</v>
       </c>
       <c r="N114" s="1">
-        <v>1603059.54</v>
+        <v>2686231.35</v>
       </c>
       <c r="O114" s="1">
-        <v>0.33</v>
+        <v>0.56</v>
       </c>
       <c r="P114">
         <v>1</v>
       </c>
     </row>
     <row r="115" spans="1:16">
       <c r="A115" t="s">
-        <v>366</v>
+        <v>369</v>
       </c>
       <c r="B115" t="s">
-        <v>367</v>
+        <v>370</v>
       </c>
       <c r="C115" s="1">
-        <v>1400000.0</v>
+        <v>3927000.0</v>
       </c>
       <c r="D115" s="1">
-        <v>105.333</v>
+        <v>99.209</v>
       </c>
       <c r="E115" s="1">
-        <v>105.20933357</v>
+        <v>99.9978546</v>
       </c>
       <c r="F115" t="s">
         <v>8</v>
       </c>
       <c r="G115">
         <v>1.0</v>
       </c>
       <c r="H115" s="1">
-        <v>1472930.67</v>
+        <v>3926915.75</v>
       </c>
       <c r="I115" s="1">
-        <v>1731.33</v>
+        <v>-30978.32</v>
       </c>
       <c r="J115" s="1">
-        <v>0.11754321063869</v>
+        <v>-0.78887152086214</v>
       </c>
       <c r="K115">
-        <v>2.08</v>
+        <v>1.72</v>
       </c>
       <c r="L115" t="s">
-        <v>368</v>
+        <v>371</v>
       </c>
       <c r="M115" s="1">
-        <v>1474662.0</v>
+        <v>3895937.43</v>
       </c>
       <c r="N115" s="1">
-        <v>1503755.75</v>
+        <v>3963569.1</v>
       </c>
       <c r="O115" s="1">
-        <v>0.31</v>
+        <v>0.83</v>
       </c>
       <c r="P115">
         <v>1</v>
       </c>
     </row>
     <row r="116" spans="1:16">
       <c r="A116" t="s">
-        <v>369</v>
+        <v>372</v>
       </c>
       <c r="B116" t="s">
-        <v>370</v>
+        <v>373</v>
       </c>
       <c r="C116" s="1">
-        <v>2727000.0</v>
+        <v>701000.0</v>
       </c>
       <c r="D116" s="1">
-        <v>96.933</v>
+        <v>101.651</v>
       </c>
       <c r="E116" s="1">
-        <v>98.03544408</v>
+        <v>100.0</v>
       </c>
       <c r="F116" t="s">
         <v>8</v>
       </c>
       <c r="G116">
         <v>1.0</v>
       </c>
       <c r="H116" s="1">
-        <v>2673426.56</v>
+        <v>701000.0</v>
       </c>
       <c r="I116" s="1">
-        <v>-30063.65</v>
+        <v>11573.51</v>
       </c>
       <c r="J116" s="1">
-        <v>-1.1245362206621</v>
+        <v>1.651</v>
       </c>
       <c r="K116">
-        <v>0.91</v>
-[...2 lines deleted...]
-        <v>371</v>
+        <v>0.0</v>
+      </c>
+      <c r="L116">
+        <v>0.0</v>
       </c>
       <c r="M116" s="1">
-        <v>2643362.91</v>
+        <v>712573.51</v>
       </c>
       <c r="N116" s="1">
-        <v>2668277.09</v>
+        <v>712573.51</v>
       </c>
       <c r="O116" s="1">
-        <v>0.54</v>
+        <v>0.15</v>
       </c>
       <c r="P116">
         <v>1</v>
       </c>
     </row>
     <row r="117" spans="1:16">
       <c r="A117" t="s">
-        <v>372</v>
+        <v>374</v>
       </c>
       <c r="B117" t="s">
-        <v>373</v>
+        <v>375</v>
       </c>
       <c r="C117" s="1">
-        <v>3927000.0</v>
+        <v>1667000.0</v>
       </c>
       <c r="D117" s="1">
-        <v>98.485</v>
+        <v>102.474</v>
       </c>
       <c r="E117" s="1">
-        <v>99.9978546</v>
+        <v>101.22761608</v>
       </c>
       <c r="F117" t="s">
         <v>8</v>
       </c>
       <c r="G117">
         <v>1.0</v>
       </c>
       <c r="H117" s="1">
-        <v>3926915.75</v>
+        <v>1687464.36</v>
       </c>
       <c r="I117" s="1">
-        <v>-59409.8</v>
+        <v>20777.22</v>
       </c>
       <c r="J117" s="1">
-        <v>-1.5128870539176</v>
+        <v>1.231268671061</v>
       </c>
       <c r="K117">
-        <v>1.44</v>
+        <v>0.18</v>
       </c>
       <c r="L117" t="s">
-        <v>374</v>
+        <v>376</v>
       </c>
       <c r="M117" s="1">
-        <v>3867505.95</v>
+        <v>1708241.58</v>
       </c>
       <c r="N117" s="1">
-        <v>3924147.47</v>
+        <v>1711234.08</v>
       </c>
       <c r="O117" s="1">
-        <v>0.8</v>
+        <v>0.36</v>
       </c>
       <c r="P117">
         <v>1</v>
       </c>
     </row>
     <row r="118" spans="1:16">
       <c r="A118" t="s">
-        <v>375</v>
+        <v>377</v>
       </c>
       <c r="B118" t="s">
-        <v>376</v>
+        <v>378</v>
       </c>
       <c r="C118" s="1">
-        <v>2400000.0</v>
+        <v>1811000.0</v>
       </c>
       <c r="D118" s="1">
-        <v>88.007</v>
+        <v>103.479</v>
       </c>
       <c r="E118" s="1">
-        <v>91.95776</v>
+        <v>103.54205743</v>
       </c>
       <c r="F118" t="s">
         <v>8</v>
       </c>
       <c r="G118">
         <v>1.0</v>
       </c>
       <c r="H118" s="1">
-        <v>2206986.24</v>
+        <v>1875146.66</v>
       </c>
       <c r="I118" s="1">
-        <v>-94818.24</v>
+        <v>-1141.97</v>
       </c>
       <c r="J118" s="1">
-        <v>-4.2962768993068</v>
+        <v>-0.060900303126157</v>
       </c>
       <c r="K118">
-        <v>2.77</v>
+        <v>0.8</v>
       </c>
       <c r="L118" t="s">
-        <v>377</v>
+        <v>379</v>
       </c>
       <c r="M118" s="1">
-        <v>2112168.0</v>
+        <v>1874004.69</v>
       </c>
       <c r="N118" s="1">
-        <v>2178543.0</v>
+        <v>1888459.29</v>
       </c>
       <c r="O118" s="1">
-        <v>0.44</v>
+        <v>0.4</v>
       </c>
       <c r="P118">
         <v>1</v>
       </c>
     </row>
     <row r="119" spans="1:16">
       <c r="A119" t="s">
-        <v>378</v>
+        <v>380</v>
       </c>
       <c r="B119" t="s">
-        <v>379</v>
+        <v>381</v>
       </c>
       <c r="C119" s="1">
-        <v>1667000.0</v>
+        <v>1280000.0</v>
       </c>
       <c r="D119" s="1">
-        <v>102.8</v>
+        <v>101.377</v>
       </c>
       <c r="E119" s="1">
-        <v>101.22761608</v>
+        <v>101.78811563</v>
       </c>
       <c r="F119" t="s">
         <v>8</v>
       </c>
       <c r="G119">
         <v>1.0</v>
       </c>
       <c r="H119" s="1">
-        <v>1687464.36</v>
+        <v>1302887.88</v>
       </c>
       <c r="I119" s="1">
-        <v>26211.64</v>
+        <v>-5262.28</v>
       </c>
       <c r="J119" s="1">
-        <v>1.5533151763869</v>
+        <v>-0.40389354147649</v>
       </c>
       <c r="K119">
-        <v>2.69</v>
+        <v>1.38</v>
       </c>
       <c r="L119" t="s">
-        <v>380</v>
+        <v>382</v>
       </c>
       <c r="M119" s="1">
-        <v>1713676.0</v>
+        <v>1297625.6</v>
       </c>
       <c r="N119" s="1">
-        <v>1758563.45</v>
+        <v>1315225.6</v>
       </c>
       <c r="O119" s="1">
-        <v>0.36</v>
+        <v>0.28</v>
       </c>
       <c r="P119">
         <v>1</v>
       </c>
     </row>
     <row r="120" spans="1:16">
       <c r="A120" t="s">
-        <v>381</v>
+        <v>383</v>
       </c>
       <c r="B120" t="s">
-        <v>382</v>
+        <v>384</v>
       </c>
       <c r="C120" s="1">
-        <v>1811000.0</v>
+        <v>2420000.0</v>
       </c>
       <c r="D120" s="1">
-        <v>103.062</v>
+        <v>100.989</v>
       </c>
       <c r="E120" s="1">
-        <v>103.54205743</v>
+        <v>101.103</v>
       </c>
       <c r="F120" t="s">
         <v>8</v>
       </c>
       <c r="G120">
         <v>1.0</v>
       </c>
       <c r="H120" s="1">
-        <v>1875146.66</v>
+        <v>2446692.6</v>
       </c>
       <c r="I120" s="1">
-        <v>-8693.84</v>
+        <v>-2758.8</v>
       </c>
       <c r="J120" s="1">
-        <v>-0.46363520173937</v>
+        <v>-0.1127562980327</v>
       </c>
       <c r="K120">
-        <v>0.29</v>
+        <v>4.5</v>
       </c>
       <c r="L120" t="s">
-        <v>383</v>
+        <v>385</v>
       </c>
       <c r="M120" s="1">
-        <v>1866452.82</v>
+        <v>2443933.8</v>
       </c>
       <c r="N120" s="1">
-        <v>1871741.09</v>
+        <v>2552883.53</v>
       </c>
       <c r="O120" s="1">
-        <v>0.38</v>
+        <v>0.53</v>
       </c>
       <c r="P120">
         <v>1</v>
       </c>
     </row>
     <row r="121" spans="1:16">
       <c r="A121" t="s">
-        <v>384</v>
+        <v>386</v>
       </c>
       <c r="B121" t="s">
-        <v>385</v>
+        <v>387</v>
       </c>
       <c r="C121" s="1">
-        <v>1280000.0</v>
+        <v>2124000.0</v>
       </c>
       <c r="D121" s="1">
-        <v>100.826</v>
+        <v>97.295</v>
       </c>
       <c r="E121" s="1">
-        <v>101.78811563</v>
+        <v>94.44113136</v>
       </c>
       <c r="F121" t="s">
         <v>8</v>
       </c>
       <c r="G121">
         <v>1.0</v>
       </c>
       <c r="H121" s="1">
-        <v>1302887.88</v>
+        <v>2005929.63</v>
       </c>
       <c r="I121" s="1">
-        <v>-12315.08</v>
+        <v>60616.17</v>
       </c>
       <c r="J121" s="1">
-        <v>-0.94521410391814</v>
+        <v>3.021849275939</v>
       </c>
       <c r="K121">
-        <v>0.97</v>
+        <v>0.91</v>
       </c>
       <c r="L121" t="s">
-        <v>386</v>
+        <v>388</v>
       </c>
       <c r="M121" s="1">
-        <v>1290572.8</v>
+        <v>2066545.8</v>
       </c>
       <c r="N121" s="1">
-        <v>1302972.8</v>
+        <v>2085868.3</v>
       </c>
       <c r="O121" s="1">
-        <v>0.26</v>
+        <v>0.44</v>
       </c>
       <c r="P121">
         <v>1</v>
       </c>
     </row>
     <row r="122" spans="1:16">
       <c r="A122" t="s">
-        <v>387</v>
+        <v>389</v>
       </c>
       <c r="B122" t="s">
-        <v>388</v>
+        <v>390</v>
       </c>
       <c r="C122" s="1">
-        <v>2420000.0</v>
+        <v>1271000.0</v>
       </c>
       <c r="D122" s="1">
-        <v>101.631</v>
+        <v>104.094</v>
       </c>
       <c r="E122" s="1">
-        <v>101.103</v>
+        <v>100.0</v>
       </c>
       <c r="F122" t="s">
         <v>8</v>
       </c>
       <c r="G122">
         <v>1.0</v>
       </c>
       <c r="H122" s="1">
-        <v>2446692.6</v>
+        <v>1271000.0</v>
       </c>
       <c r="I122" s="1">
-        <v>12777.6</v>
+        <v>52034.74</v>
       </c>
       <c r="J122" s="1">
-        <v>0.52223969615145</v>
+        <v>4.094</v>
       </c>
       <c r="K122">
-        <v>4.13</v>
+        <v>0.83</v>
       </c>
       <c r="L122" t="s">
-        <v>389</v>
+        <v>391</v>
       </c>
       <c r="M122" s="1">
-        <v>2459470.2</v>
+        <v>1323034.74</v>
       </c>
       <c r="N122" s="1">
-        <v>2559369.79</v>
+        <v>1333626.41</v>
       </c>
       <c r="O122" s="1">
-        <v>0.52</v>
+        <v>0.28</v>
       </c>
       <c r="P122">
         <v>1</v>
       </c>
     </row>
     <row r="123" spans="1:16">
       <c r="A123" t="s">
-        <v>390</v>
+        <v>392</v>
       </c>
       <c r="B123" t="s">
-        <v>391</v>
+        <v>393</v>
       </c>
       <c r="C123" s="1">
-        <v>2124000.0</v>
+        <v>1834000.0</v>
       </c>
       <c r="D123" s="1">
-        <v>97.606</v>
+        <v>104.239</v>
       </c>
       <c r="E123" s="1">
-        <v>94.44113136</v>
+        <v>101.19775245</v>
       </c>
       <c r="F123" t="s">
         <v>8</v>
       </c>
       <c r="G123">
         <v>1.0</v>
       </c>
       <c r="H123" s="1">
-        <v>2005929.63</v>
+        <v>1855966.78</v>
       </c>
       <c r="I123" s="1">
-        <v>67221.81</v>
+        <v>55776.48</v>
       </c>
       <c r="J123" s="1">
-        <v>3.3511549455501</v>
+        <v>3.0052520659879</v>
       </c>
       <c r="K123">
-        <v>0.73</v>
+        <v>1.19</v>
       </c>
       <c r="L123" t="s">
-        <v>392</v>
+        <v>394</v>
       </c>
       <c r="M123" s="1">
-        <v>2073151.44</v>
+        <v>1911743.26</v>
       </c>
       <c r="N123" s="1">
-        <v>2088638.94</v>
+        <v>1933534.75</v>
       </c>
       <c r="O123" s="1">
-        <v>0.42</v>
+        <v>0.4</v>
       </c>
       <c r="P123">
         <v>1</v>
       </c>
     </row>
     <row r="124" spans="1:16">
       <c r="A124" t="s">
-        <v>393</v>
+        <v>395</v>
       </c>
       <c r="B124" t="s">
-        <v>394</v>
+        <v>396</v>
       </c>
       <c r="C124" s="1">
-        <v>1271000.0</v>
+        <v>2450000.0</v>
       </c>
       <c r="D124" s="1">
-        <v>103.513</v>
+        <v>100.753</v>
       </c>
       <c r="E124" s="1">
-        <v>100.0</v>
+        <v>101.43494653</v>
       </c>
       <c r="F124" t="s">
         <v>8</v>
       </c>
       <c r="G124">
         <v>1.0</v>
       </c>
       <c r="H124" s="1">
-        <v>1271000.0</v>
+        <v>2485156.19</v>
       </c>
       <c r="I124" s="1">
-        <v>44650.23</v>
+        <v>-16707.69</v>
       </c>
       <c r="J124" s="1">
-        <v>3.513</v>
+        <v>-0.67229939378579</v>
       </c>
       <c r="K124">
-        <v>0.38</v>
+        <v>2.55</v>
       </c>
       <c r="L124" t="s">
-        <v>395</v>
+        <v>397</v>
       </c>
       <c r="M124" s="1">
-        <v>1315650.23</v>
+        <v>2468448.5</v>
       </c>
       <c r="N124" s="1">
-        <v>1320504.74</v>
+        <v>2530974.54</v>
       </c>
       <c r="O124" s="1">
-        <v>0.27</v>
+        <v>0.53</v>
       </c>
       <c r="P124">
         <v>1</v>
       </c>
     </row>
     <row r="125" spans="1:16">
       <c r="A125" t="s">
-        <v>396</v>
+        <v>398</v>
       </c>
       <c r="B125" t="s">
-        <v>397</v>
+        <v>399</v>
       </c>
       <c r="C125" s="1">
-        <v>1834000.0</v>
+        <v>1037000.0</v>
       </c>
       <c r="D125" s="1">
-        <v>104.446</v>
+        <v>97.598</v>
       </c>
       <c r="E125" s="1">
-        <v>101.19775245</v>
+        <v>98.76648216</v>
       </c>
       <c r="F125" t="s">
         <v>8</v>
       </c>
       <c r="G125">
         <v>1.0</v>
       </c>
       <c r="H125" s="1">
-        <v>1855966.78</v>
+        <v>1024208.42</v>
       </c>
       <c r="I125" s="1">
-        <v>59572.86</v>
+        <v>-12117.16</v>
       </c>
       <c r="J125" s="1">
-        <v>3.2098020633753</v>
+        <v>-1.1830756087711</v>
       </c>
       <c r="K125">
-        <v>0.66</v>
+        <v>0.98</v>
       </c>
       <c r="L125" t="s">
-        <v>398</v>
+        <v>400</v>
       </c>
       <c r="M125" s="1">
-        <v>1915539.64</v>
+        <v>1012091.26</v>
       </c>
       <c r="N125" s="1">
-        <v>1927728.1</v>
+        <v>1022237.15</v>
       </c>
       <c r="O125" s="1">
-        <v>0.39</v>
+        <v>0.21</v>
       </c>
       <c r="P125">
         <v>1</v>
       </c>
     </row>
     <row r="126" spans="1:16">
       <c r="A126" t="s">
-        <v>399</v>
+        <v>401</v>
       </c>
       <c r="B126" t="s">
-        <v>400</v>
+        <v>402</v>
       </c>
       <c r="C126" s="1">
-        <v>2450000.0</v>
+        <v>3875000.0</v>
       </c>
       <c r="D126" s="1">
-        <v>100.799</v>
+        <v>101.625</v>
       </c>
       <c r="E126" s="1">
-        <v>101.43494653</v>
+        <v>100.0960031</v>
       </c>
       <c r="F126" t="s">
         <v>8</v>
       </c>
       <c r="G126">
         <v>1.0</v>
       </c>
       <c r="H126" s="1">
-        <v>2485156.19</v>
+        <v>3878720.12</v>
       </c>
       <c r="I126" s="1">
-        <v>-15580.69</v>
+        <v>59248.63</v>
       </c>
       <c r="J126" s="1">
-        <v>-0.6269501314523</v>
+        <v>1.527530426712</v>
       </c>
       <c r="K126">
-        <v>2.17</v>
+        <v>0.86</v>
       </c>
       <c r="L126" t="s">
-        <v>401</v>
+        <v>403</v>
       </c>
       <c r="M126" s="1">
-        <v>2469575.5</v>
+        <v>3937968.75</v>
       </c>
       <c r="N126" s="1">
-        <v>2522811.96</v>
+        <v>3971121.53</v>
       </c>
       <c r="O126" s="1">
-        <v>0.51</v>
+        <v>0.83</v>
       </c>
       <c r="P126">
         <v>1</v>
       </c>
     </row>
     <row r="127" spans="1:16">
       <c r="A127" t="s">
-        <v>402</v>
+        <v>404</v>
       </c>
       <c r="B127" t="s">
-        <v>403</v>
+        <v>405</v>
       </c>
       <c r="C127" s="1">
-        <v>1037000.0</v>
+        <v>1900000.0</v>
       </c>
       <c r="D127" s="1">
-        <v>96.485</v>
+        <v>114.362</v>
       </c>
       <c r="E127" s="1">
-        <v>98.76648216</v>
+        <v>123.47145</v>
       </c>
       <c r="F127" t="s">
         <v>8</v>
       </c>
       <c r="G127">
         <v>1.0</v>
       </c>
       <c r="H127" s="1">
-        <v>1024208.42</v>
+        <v>2345957.55</v>
       </c>
       <c r="I127" s="1">
-        <v>-23658.97</v>
+        <v>-173079.55</v>
       </c>
       <c r="J127" s="1">
-        <v>-2.3099761277104</v>
+        <v>-7.3777784257008</v>
       </c>
       <c r="K127">
-        <v>0.52</v>
+        <v>2.59</v>
       </c>
       <c r="L127" t="s">
-        <v>404</v>
+        <v>406</v>
       </c>
       <c r="M127" s="1">
-        <v>1000549.45</v>
+        <v>2172878.0</v>
       </c>
       <c r="N127" s="1">
-        <v>1005984.75</v>
+        <v>2222095.81</v>
       </c>
       <c r="O127" s="1">
-        <v>0.2</v>
+        <v>0.47</v>
       </c>
       <c r="P127">
         <v>1</v>
       </c>
     </row>
     <row r="128" spans="1:16">
       <c r="A128" t="s">
-        <v>405</v>
+        <v>407</v>
       </c>
       <c r="B128" t="s">
-        <v>406</v>
+        <v>408</v>
       </c>
       <c r="C128" s="1">
-        <v>3875000.0</v>
+        <v>654000.0</v>
       </c>
       <c r="D128" s="1">
-        <v>101.491</v>
+        <v>107.687</v>
       </c>
       <c r="E128" s="1">
-        <v>100.0960031</v>
+        <v>113.147</v>
       </c>
       <c r="F128" t="s">
         <v>8</v>
       </c>
       <c r="G128">
         <v>1.0</v>
       </c>
       <c r="H128" s="1">
-        <v>3878720.12</v>
+        <v>739981.38</v>
       </c>
       <c r="I128" s="1">
-        <v>54056.13</v>
+        <v>-35708.4</v>
       </c>
       <c r="J128" s="1">
-        <v>1.3936589474778</v>
+        <v>-4.8255808815081</v>
       </c>
       <c r="K128">
-        <v>0.46</v>
+        <v>2.5</v>
       </c>
       <c r="L128" t="s">
-        <v>407</v>
+        <v>409</v>
       </c>
       <c r="M128" s="1">
-        <v>3932776.25</v>
+        <v>704272.98</v>
       </c>
       <c r="N128" s="1">
-        <v>3950536.67</v>
+        <v>720634.27</v>
       </c>
       <c r="O128" s="1">
-        <v>0.8</v>
+        <v>0.15</v>
       </c>
       <c r="P128">
         <v>1</v>
       </c>
     </row>
     <row r="129" spans="1:16">
       <c r="A129" t="s">
-        <v>408</v>
+        <v>410</v>
       </c>
       <c r="B129" t="s">
-        <v>409</v>
+        <v>411</v>
       </c>
       <c r="C129" s="1">
-        <v>1900000.0</v>
+        <v>1300000.0</v>
       </c>
       <c r="D129" s="1">
-        <v>114.464</v>
+        <v>95.78</v>
       </c>
       <c r="E129" s="1">
-        <v>123.47145</v>
+        <v>93.14264308</v>
       </c>
       <c r="F129" t="s">
         <v>8</v>
       </c>
       <c r="G129">
         <v>1.0</v>
       </c>
       <c r="H129" s="1">
-        <v>2345957.55</v>
+        <v>1210854.36</v>
       </c>
       <c r="I129" s="1">
-        <v>-171141.55</v>
+        <v>34285.64</v>
       </c>
       <c r="J129" s="1">
-        <v>-7.2951682352479</v>
+        <v>2.8315246765102</v>
       </c>
       <c r="K129">
-        <v>2.04</v>
+        <v>1.07</v>
       </c>
       <c r="L129" t="s">
-        <v>410</v>
+        <v>412</v>
       </c>
       <c r="M129" s="1">
-        <v>2174816.0</v>
+        <v>1245140.0</v>
       </c>
       <c r="N129" s="1">
-        <v>2213544.77</v>
+        <v>1259039.32</v>
       </c>
       <c r="O129" s="1">
-        <v>0.45</v>
+        <v>0.26</v>
       </c>
       <c r="P129">
         <v>1</v>
       </c>
     </row>
     <row r="130" spans="1:16">
       <c r="A130" t="s">
-        <v>411</v>
+        <v>413</v>
       </c>
       <c r="B130" t="s">
-        <v>412</v>
+        <v>414</v>
       </c>
       <c r="C130" s="1">
-        <v>654000.0</v>
+        <v>3991000.0</v>
       </c>
       <c r="D130" s="1">
-        <v>108.019</v>
+        <v>99.102</v>
       </c>
       <c r="E130" s="1">
-        <v>113.147</v>
+        <v>94.47603859</v>
       </c>
       <c r="F130" t="s">
         <v>8</v>
       </c>
       <c r="G130">
         <v>1.0</v>
       </c>
       <c r="H130" s="1">
-        <v>739981.38</v>
+        <v>3770538.7</v>
       </c>
       <c r="I130" s="1">
-        <v>-33537.12</v>
+        <v>184622.12</v>
       </c>
       <c r="J130" s="1">
-        <v>-4.5321572821197</v>
+        <v>4.8964388032935</v>
       </c>
       <c r="K130">
-        <v>1.94</v>
+        <v>0.21</v>
       </c>
       <c r="L130" t="s">
-        <v>413</v>
+        <v>415</v>
       </c>
       <c r="M130" s="1">
-        <v>706444.26</v>
+        <v>3955160.82</v>
       </c>
       <c r="N130" s="1">
-        <v>719106.48</v>
+        <v>3963447.69</v>
       </c>
       <c r="O130" s="1">
-        <v>0.15</v>
+        <v>0.83</v>
       </c>
       <c r="P130">
         <v>1</v>
       </c>
     </row>
     <row r="131" spans="1:16">
       <c r="A131" t="s">
-        <v>414</v>
+        <v>416</v>
       </c>
       <c r="B131" t="s">
-        <v>415</v>
+        <v>417</v>
       </c>
       <c r="C131" s="1">
-        <v>1300000.0</v>
+        <v>3825000.0</v>
       </c>
       <c r="D131" s="1">
-        <v>95.665</v>
+        <v>100.876</v>
       </c>
       <c r="E131" s="1">
-        <v>93.14264308</v>
+        <v>100.05687163</v>
       </c>
       <c r="F131" t="s">
         <v>8</v>
       </c>
       <c r="G131">
         <v>1.0</v>
       </c>
       <c r="H131" s="1">
-        <v>1210854.36</v>
+        <v>3827175.34</v>
       </c>
       <c r="I131" s="1">
-        <v>32790.64</v>
+        <v>31331.66</v>
       </c>
       <c r="J131" s="1">
-        <v>2.7080581350841</v>
+        <v>0.81866277911375</v>
       </c>
       <c r="K131">
-        <v>0.94</v>
+        <v>1.64</v>
       </c>
       <c r="L131" t="s">
-        <v>416</v>
+        <v>418</v>
       </c>
       <c r="M131" s="1">
-        <v>1243645.0</v>
+        <v>3858507.0</v>
       </c>
       <c r="N131" s="1">
-        <v>1255923.77</v>
+        <v>3921141.38</v>
       </c>
       <c r="O131" s="1">
-        <v>0.26</v>
+        <v>0.82</v>
       </c>
       <c r="P131">
         <v>1</v>
       </c>
     </row>
     <row r="132" spans="1:16">
       <c r="A132" t="s">
-        <v>417</v>
+        <v>419</v>
       </c>
       <c r="B132" t="s">
-        <v>418</v>
+        <v>420</v>
       </c>
       <c r="C132" s="1">
-        <v>3991000.0</v>
+        <v>3082000.0</v>
       </c>
       <c r="D132" s="1">
-        <v>99.159</v>
+        <v>83.145</v>
       </c>
       <c r="E132" s="1">
-        <v>94.47603859</v>
+        <v>100.0</v>
       </c>
       <c r="F132" t="s">
         <v>8</v>
       </c>
       <c r="G132">
         <v>1.0</v>
       </c>
       <c r="H132" s="1">
-        <v>3770538.7</v>
+        <v>3082000.0</v>
       </c>
       <c r="I132" s="1">
-        <v>186896.99</v>
+        <v>-519471.1</v>
       </c>
       <c r="J132" s="1">
-        <v>4.9567715615808</v>
+        <v>-16.855</v>
       </c>
       <c r="K132">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>0.25</v>
+      </c>
+      <c r="L132" t="s">
+        <v>421</v>
       </c>
       <c r="M132" s="1">
-        <v>3957435.69</v>
+        <v>2562528.9</v>
       </c>
       <c r="N132" s="1">
-        <v>3957435.69</v>
+        <v>2570298.11</v>
       </c>
       <c r="O132" s="1">
-        <v>0.8</v>
+        <v>0.54</v>
       </c>
       <c r="P132">
         <v>1</v>
       </c>
     </row>
     <row r="133" spans="1:16">
       <c r="A133" t="s">
-        <v>419</v>
+        <v>422</v>
       </c>
       <c r="B133" t="s">
-        <v>420</v>
+        <v>423</v>
       </c>
       <c r="C133" s="1">
-        <v>3825000.0</v>
+        <v>1250000.0</v>
       </c>
       <c r="D133" s="1">
-        <v>100.635</v>
+        <v>0.001</v>
       </c>
       <c r="E133" s="1">
-        <v>100.05687163</v>
+        <v>0.0</v>
       </c>
       <c r="F133" t="s">
-        <v>8</v>
+        <v>44</v>
       </c>
       <c r="G133">
-        <v>1.0</v>
+        <v>1.16</v>
       </c>
       <c r="H133" s="1">
-        <v>3827175.34</v>
+        <v>0.0</v>
       </c>
       <c r="I133" s="1">
-        <v>22113.41</v>
+        <v>10.78</v>
       </c>
       <c r="J133" s="1">
-        <v>0.57779976184734</v>
+        <v>0</v>
       </c>
       <c r="K133">
-        <v>1.31</v>
-[...2 lines deleted...]
-        <v>421</v>
+        <v>0.0</v>
+      </c>
+      <c r="L133">
+        <v>0.0</v>
       </c>
       <c r="M133" s="1">
-        <v>3849288.75</v>
+        <v>10.78</v>
       </c>
       <c r="N133" s="1">
-        <v>3899491.88</v>
+        <v>10.78</v>
       </c>
       <c r="O133" s="1">
-        <v>0.79</v>
+        <v>0.0</v>
       </c>
       <c r="P133">
         <v>1</v>
       </c>
     </row>
     <row r="134" spans="1:16">
       <c r="A134" t="s">
-        <v>422</v>
+        <v>424</v>
       </c>
       <c r="B134" t="s">
-        <v>423</v>
+        <v>425</v>
       </c>
       <c r="C134" s="1">
-        <v>3082000.0</v>
+        <v>2817000.0</v>
       </c>
       <c r="D134" s="1">
-        <v>86.625</v>
+        <v>96.085</v>
       </c>
       <c r="E134" s="1">
-        <v>100.0</v>
+        <v>101.3779503</v>
       </c>
       <c r="F134" t="s">
         <v>8</v>
       </c>
       <c r="G134">
         <v>1.0</v>
       </c>
       <c r="H134" s="1">
-        <v>3082000.0</v>
+        <v>2855816.86</v>
       </c>
       <c r="I134" s="1">
-        <v>-412217.5</v>
+        <v>-149102.41</v>
       </c>
       <c r="J134" s="1">
-        <v>-13.375</v>
+        <v>-5.22100741432</v>
       </c>
       <c r="K134">
-        <v>3.83</v>
+        <v>0.84</v>
       </c>
       <c r="L134" t="s">
-        <v>424</v>
+        <v>426</v>
       </c>
       <c r="M134" s="1">
-        <v>2669782.5</v>
+        <v>2706714.45</v>
       </c>
       <c r="N134" s="1">
-        <v>2787733.21</v>
+        <v>2730359.88</v>
       </c>
       <c r="O134" s="1">
         <v>0.57</v>
       </c>
       <c r="P134">
         <v>1</v>
       </c>
     </row>
     <row r="135" spans="1:16">
       <c r="A135" t="s">
-        <v>425</v>
+        <v>427</v>
       </c>
       <c r="B135" t="s">
-        <v>426</v>
+        <v>428</v>
       </c>
       <c r="C135" s="1">
-        <v>1250000.0</v>
+        <v>1053000.0</v>
       </c>
       <c r="D135" s="1">
-        <v>0.001</v>
+        <v>103.494</v>
       </c>
       <c r="E135" s="1">
-        <v>0.0</v>
+        <v>103.32906363</v>
       </c>
       <c r="F135" t="s">
-        <v>44</v>
+        <v>8</v>
       </c>
       <c r="G135">
-        <v>1.17</v>
+        <v>1.0</v>
       </c>
       <c r="H135" s="1">
-        <v>0.0</v>
+        <v>1088055.04</v>
       </c>
       <c r="I135" s="1">
-        <v>10.68</v>
+        <v>1736.78</v>
       </c>
       <c r="J135" s="1">
-        <v>0</v>
+        <v>0.15962243968835</v>
       </c>
       <c r="K135">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>2.57</v>
+      </c>
+      <c r="L135" t="s">
+        <v>429</v>
       </c>
       <c r="M135" s="1">
-        <v>10.68</v>
+        <v>1089791.82</v>
       </c>
       <c r="N135" s="1">
-        <v>10.68</v>
+        <v>1116829.79</v>
       </c>
       <c r="O135" s="1">
-        <v>0.0</v>
+        <v>0.23</v>
       </c>
       <c r="P135">
         <v>1</v>
       </c>
     </row>
     <row r="136" spans="1:16">
       <c r="A136" t="s">
-        <v>427</v>
+        <v>430</v>
       </c>
       <c r="B136" t="s">
-        <v>428</v>
+        <v>431</v>
       </c>
       <c r="C136" s="1">
-        <v>2817000.0</v>
+        <v>3046000.0</v>
       </c>
       <c r="D136" s="1">
-        <v>97.733</v>
+        <v>103.884</v>
       </c>
       <c r="E136" s="1">
-        <v>101.3779503</v>
+        <v>104.47316382</v>
       </c>
       <c r="F136" t="s">
         <v>8</v>
       </c>
       <c r="G136">
         <v>1.0</v>
       </c>
       <c r="H136" s="1">
-        <v>2855816.86</v>
+        <v>3182252.57</v>
       </c>
       <c r="I136" s="1">
-        <v>-102678.25</v>
+        <v>-17945.93</v>
       </c>
       <c r="J136" s="1">
-        <v>-3.5954073749673</v>
+        <v>-0.56393795291993</v>
       </c>
       <c r="K136">
-        <v>0.46</v>
+        <v>2.66</v>
       </c>
       <c r="L136" t="s">
-        <v>429</v>
+        <v>432</v>
       </c>
       <c r="M136" s="1">
-        <v>2753138.61</v>
+        <v>3164306.64</v>
       </c>
       <c r="N136" s="1">
-        <v>2765998.41</v>
+        <v>3245279.47</v>
       </c>
       <c r="O136" s="1">
-        <v>0.56</v>
+        <v>0.68</v>
       </c>
       <c r="P136">
         <v>1</v>
       </c>
     </row>
     <row r="137" spans="1:16">
       <c r="A137" t="s">
-        <v>430</v>
+        <v>433</v>
       </c>
       <c r="B137" t="s">
-        <v>431</v>
+        <v>434</v>
       </c>
       <c r="C137" s="1">
-        <v>1053000.0</v>
+        <v>2520000.0</v>
       </c>
       <c r="D137" s="1">
-        <v>103.26</v>
+        <v>101.438</v>
       </c>
       <c r="E137" s="1">
-        <v>103.32906363</v>
+        <v>101.57528214</v>
       </c>
       <c r="F137" t="s">
         <v>8</v>
       </c>
       <c r="G137">
         <v>1.0</v>
       </c>
       <c r="H137" s="1">
-        <v>1088055.04</v>
+        <v>2559697.11</v>
       </c>
       <c r="I137" s="1">
-        <v>-727.24</v>
+        <v>-3459.51</v>
       </c>
       <c r="J137" s="1">
-        <v>-0.066838530521397</v>
+        <v>-0.13515310020411</v>
       </c>
       <c r="K137">
-        <v>2.11</v>
+        <v>2.4</v>
       </c>
       <c r="L137" t="s">
-        <v>432</v>
+        <v>435</v>
       </c>
       <c r="M137" s="1">
-        <v>1087327.8</v>
+        <v>2556237.6</v>
       </c>
       <c r="N137" s="1">
-        <v>1109517.58</v>
+        <v>2616840.48</v>
       </c>
       <c r="O137" s="1">
-        <v>0.23</v>
+        <v>0.55</v>
       </c>
       <c r="P137">
         <v>1</v>
       </c>
     </row>
     <row r="138" spans="1:16">
       <c r="A138" t="s">
-        <v>433</v>
+        <v>436</v>
       </c>
       <c r="B138" t="s">
-        <v>434</v>
+        <v>437</v>
       </c>
       <c r="C138" s="1">
-        <v>3046000.0</v>
+        <v>2947000.0</v>
       </c>
       <c r="D138" s="1">
-        <v>104.21</v>
+        <v>102.998</v>
       </c>
       <c r="E138" s="1">
-        <v>104.47316382</v>
+        <v>101.56042721</v>
       </c>
       <c r="F138" t="s">
         <v>8</v>
       </c>
       <c r="G138">
         <v>1.0</v>
       </c>
       <c r="H138" s="1">
-        <v>3182252.57</v>
+        <v>2992985.79</v>
       </c>
       <c r="I138" s="1">
-        <v>-8015.97</v>
+        <v>42365.27</v>
       </c>
       <c r="J138" s="1">
-        <v>-0.25189609635542</v>
+        <v>1.4154851700783</v>
       </c>
       <c r="K138">
-        <v>2.06</v>
+        <v>2.68</v>
       </c>
       <c r="L138" t="s">
-        <v>435</v>
+        <v>438</v>
       </c>
       <c r="M138" s="1">
-        <v>3174236.6</v>
+        <v>3035351.06</v>
       </c>
       <c r="N138" s="1">
-        <v>3237060.35</v>
+        <v>3114428.89</v>
       </c>
       <c r="O138" s="1">
-        <v>0.66</v>
+        <v>0.65</v>
       </c>
       <c r="P138">
         <v>1</v>
       </c>
     </row>
     <row r="139" spans="1:16">
       <c r="A139" t="s">
-        <v>436</v>
+        <v>439</v>
       </c>
       <c r="B139" t="s">
-        <v>437</v>
+        <v>440</v>
       </c>
       <c r="C139" s="1">
-        <v>2520000.0</v>
+        <v>2051000.0</v>
       </c>
       <c r="D139" s="1">
-        <v>101.199</v>
+        <v>99.895</v>
       </c>
       <c r="E139" s="1">
-        <v>101.57528214</v>
+        <v>97.59067821</v>
       </c>
       <c r="F139" t="s">
         <v>8</v>
       </c>
       <c r="G139">
         <v>1.0</v>
       </c>
       <c r="H139" s="1">
-        <v>2559697.11</v>
+        <v>2001584.81</v>
       </c>
       <c r="I139" s="1">
-        <v>-9482.31</v>
+        <v>47261.64</v>
       </c>
       <c r="J139" s="1">
-        <v>-0.37044656428119</v>
+        <v>2.3612109646256</v>
       </c>
       <c r="K139">
-        <v>1.99</v>
+        <v>0.28</v>
       </c>
       <c r="L139" t="s">
-        <v>438</v>
+        <v>441</v>
       </c>
       <c r="M139" s="1">
-        <v>2550214.8</v>
+        <v>2048846.45</v>
       </c>
       <c r="N139" s="1">
-        <v>2600242.68</v>
+        <v>2054586.4</v>
       </c>
       <c r="O139" s="1">
-        <v>0.53</v>
+        <v>0.43</v>
       </c>
       <c r="P139">
         <v>1</v>
       </c>
     </row>
     <row r="140" spans="1:16">
       <c r="A140" t="s">
-        <v>439</v>
+        <v>442</v>
       </c>
       <c r="B140" t="s">
-        <v>440</v>
+        <v>443</v>
       </c>
       <c r="C140" s="1">
-        <v>2947000.0</v>
+        <v>1360000.0</v>
       </c>
       <c r="D140" s="1">
-        <v>102.677</v>
+        <v>102.957</v>
       </c>
       <c r="E140" s="1">
-        <v>101.56042721</v>
+        <v>99.81182206</v>
       </c>
       <c r="F140" t="s">
         <v>8</v>
       </c>
       <c r="G140">
         <v>1.0</v>
       </c>
       <c r="H140" s="1">
-        <v>2992985.79</v>
+        <v>1357440.78</v>
       </c>
       <c r="I140" s="1">
-        <v>32905.4</v>
+        <v>42774.42</v>
       </c>
       <c r="J140" s="1">
-        <v>1.099417180995</v>
+        <v>3.1511076306401</v>
       </c>
       <c r="K140">
-        <v>2.25</v>
+        <v>4.0</v>
       </c>
       <c r="L140" t="s">
-        <v>441</v>
+        <v>444</v>
       </c>
       <c r="M140" s="1">
-        <v>3025891.19</v>
+        <v>1400215.2</v>
       </c>
       <c r="N140" s="1">
-        <v>3092198.69</v>
+        <v>1454596.57</v>
       </c>
       <c r="O140" s="1">
-        <v>0.63</v>
+        <v>0.3</v>
       </c>
       <c r="P140">
         <v>1</v>
       </c>
     </row>
     <row r="141" spans="1:16">
       <c r="A141" t="s">
-        <v>442</v>
+        <v>445</v>
       </c>
       <c r="B141" t="s">
-        <v>443</v>
+        <v>446</v>
       </c>
       <c r="C141" s="1">
-        <v>2051000.0</v>
+        <v>2159000.0</v>
       </c>
       <c r="D141" s="1">
-        <v>99.531</v>
+        <v>100.852</v>
       </c>
       <c r="E141" s="1">
-        <v>97.59067821</v>
+        <v>102.17381658</v>
       </c>
       <c r="F141" t="s">
         <v>8</v>
       </c>
       <c r="G141">
         <v>1.0</v>
       </c>
       <c r="H141" s="1">
-        <v>2001584.81</v>
+        <v>2205932.7</v>
       </c>
       <c r="I141" s="1">
-        <v>39796.0</v>
+        <v>-28538.02</v>
       </c>
       <c r="J141" s="1">
-        <v>1.9882245209485</v>
+        <v>-1.2936940460604</v>
       </c>
       <c r="K141">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>2.35</v>
+      </c>
+      <c r="L141" t="s">
+        <v>447</v>
       </c>
       <c r="M141" s="1">
-        <v>2041380.81</v>
+        <v>2177394.68</v>
       </c>
       <c r="N141" s="1">
-        <v>2041380.81</v>
+        <v>2228178.89</v>
       </c>
       <c r="O141" s="1">
-        <v>0.42</v>
+        <v>0.47</v>
       </c>
       <c r="P141">
         <v>1</v>
       </c>
     </row>
     <row r="142" spans="1:16">
       <c r="A142" t="s">
-        <v>444</v>
+        <v>448</v>
       </c>
       <c r="B142" t="s">
-        <v>445</v>
+        <v>449</v>
       </c>
       <c r="C142" s="1">
-        <v>1360000.0</v>
+        <v>1817000.0</v>
       </c>
       <c r="D142" s="1">
-        <v>102.766</v>
+        <v>77.422</v>
       </c>
       <c r="E142" s="1">
-        <v>99.81182206</v>
+        <v>97.56207595</v>
       </c>
       <c r="F142" t="s">
         <v>8</v>
       </c>
       <c r="G142">
         <v>1.0</v>
       </c>
       <c r="H142" s="1">
-        <v>1357440.78</v>
+        <v>1772702.92</v>
       </c>
       <c r="I142" s="1">
-        <v>40176.82</v>
+        <v>-365945.18</v>
       </c>
       <c r="J142" s="1">
-        <v>2.9597475331484</v>
+        <v>-20.643345022526</v>
       </c>
       <c r="K142">
-        <v>3.62</v>
+        <v>1.15</v>
       </c>
       <c r="L142" t="s">
-        <v>446</v>
+        <v>450</v>
       </c>
       <c r="M142" s="1">
-        <v>1397617.6</v>
+        <v>1406757.74</v>
       </c>
       <c r="N142" s="1">
-        <v>1446912.94</v>
+        <v>1427653.24</v>
       </c>
       <c r="O142" s="1">
-        <v>0.29</v>
+        <v>0.3</v>
       </c>
       <c r="P142">
         <v>1</v>
       </c>
     </row>
     <row r="143" spans="1:16">
       <c r="A143" t="s">
-        <v>447</v>
+        <v>451</v>
       </c>
       <c r="B143" t="s">
-        <v>448</v>
+        <v>452</v>
       </c>
       <c r="C143" s="1">
-        <v>2159000.0</v>
+        <v>1907000.0</v>
       </c>
       <c r="D143" s="1">
-        <v>100.917</v>
+        <v>100.703</v>
       </c>
       <c r="E143" s="1">
-        <v>102.17381658</v>
+        <v>100.07713005</v>
       </c>
       <c r="F143" t="s">
         <v>8</v>
       </c>
       <c r="G143">
         <v>1.0</v>
       </c>
       <c r="H143" s="1">
-        <v>2205932.7</v>
+        <v>1908470.87</v>
       </c>
       <c r="I143" s="1">
-        <v>-27134.67</v>
+        <v>11935.34</v>
       </c>
       <c r="J143" s="1">
-        <v>-1.2300769647234</v>
+        <v>0.62538759106132</v>
       </c>
       <c r="K143">
-        <v>1.89</v>
+        <v>0.79</v>
       </c>
       <c r="L143" t="s">
-        <v>449</v>
+        <v>453</v>
       </c>
       <c r="M143" s="1">
-        <v>2178798.03</v>
+        <v>1920406.21</v>
       </c>
       <c r="N143" s="1">
-        <v>2219502.93</v>
+        <v>1935450.32</v>
       </c>
       <c r="O143" s="1">
-        <v>0.45</v>
+        <v>0.41</v>
       </c>
       <c r="P143">
         <v>1</v>
       </c>
     </row>
     <row r="144" spans="1:16">
       <c r="A144" t="s">
-        <v>450</v>
+        <v>454</v>
       </c>
       <c r="B144" t="s">
-        <v>451</v>
+        <v>455</v>
       </c>
       <c r="C144" s="1">
-        <v>1817000.0</v>
+        <v>3800000.0</v>
       </c>
       <c r="D144" s="1">
-        <v>76.433</v>
+        <v>100.043</v>
       </c>
       <c r="E144" s="1">
-        <v>97.56207595</v>
+        <v>100.0646</v>
       </c>
       <c r="F144" t="s">
         <v>8</v>
       </c>
       <c r="G144">
         <v>1.0</v>
       </c>
       <c r="H144" s="1">
-        <v>1772702.92</v>
+        <v>3802454.8</v>
       </c>
       <c r="I144" s="1">
-        <v>-383915.31</v>
+        <v>-820.8</v>
       </c>
       <c r="J144" s="1">
-        <v>-21.657058589377</v>
+        <v>-0.021586055408206</v>
       </c>
       <c r="K144">
-        <v>0.5</v>
+        <v>1.35</v>
       </c>
       <c r="L144" t="s">
-        <v>452</v>
+        <v>456</v>
       </c>
       <c r="M144" s="1">
-        <v>1388787.61</v>
+        <v>3801634.0</v>
       </c>
       <c r="N144" s="1">
-        <v>1397872.61</v>
+        <v>3853112.03</v>
       </c>
       <c r="O144" s="1">
-        <v>0.28</v>
+        <v>0.81</v>
       </c>
       <c r="P144">
         <v>1</v>
       </c>
     </row>
     <row r="145" spans="1:16">
       <c r="A145" t="s">
-        <v>453</v>
+        <v>457</v>
       </c>
       <c r="B145" t="s">
-        <v>454</v>
+        <v>458</v>
       </c>
       <c r="C145" s="1">
-        <v>1907000.0</v>
+        <v>3332000.0</v>
       </c>
       <c r="D145" s="1">
-        <v>100.636</v>
+        <v>103.783</v>
       </c>
       <c r="E145" s="1">
-        <v>100.07713005</v>
+        <v>102.94102671</v>
       </c>
       <c r="F145" t="s">
         <v>8</v>
       </c>
       <c r="G145">
         <v>1.0</v>
       </c>
       <c r="H145" s="1">
-        <v>1908470.87</v>
+        <v>3429995.01</v>
       </c>
       <c r="I145" s="1">
-        <v>10657.65</v>
+        <v>28054.55</v>
       </c>
       <c r="J145" s="1">
-        <v>0.55843922836506</v>
+        <v>0.81791809953683</v>
       </c>
       <c r="K145">
-        <v>0.5</v>
+        <v>2.74</v>
       </c>
       <c r="L145" t="s">
-        <v>455</v>
+        <v>459</v>
       </c>
       <c r="M145" s="1">
-        <v>1919128.52</v>
+        <v>3458049.56</v>
       </c>
       <c r="N145" s="1">
-        <v>1928663.52</v>
+        <v>3549263.06</v>
       </c>
       <c r="O145" s="1">
-        <v>0.39</v>
+        <v>0.74</v>
       </c>
       <c r="P145">
         <v>1</v>
       </c>
     </row>
     <row r="146" spans="1:16">
       <c r="A146" t="s">
-        <v>456</v>
+        <v>460</v>
       </c>
       <c r="B146" t="s">
-        <v>457</v>
+        <v>461</v>
       </c>
       <c r="C146" s="1">
-        <v>3800000.0</v>
+        <v>6595000.0</v>
       </c>
       <c r="D146" s="1">
-        <v>99.992</v>
+        <v>82.61</v>
       </c>
       <c r="E146" s="1">
-        <v>100.0646</v>
+        <v>77.42602805</v>
       </c>
       <c r="F146" t="s">
         <v>8</v>
       </c>
       <c r="G146">
         <v>1.0</v>
       </c>
       <c r="H146" s="1">
-        <v>3802454.8</v>
+        <v>5106246.55</v>
       </c>
       <c r="I146" s="1">
-        <v>-2758.8</v>
+        <v>341882.95</v>
       </c>
       <c r="J146" s="1">
-        <v>-0.072553130677582</v>
+        <v>6.6953866534314</v>
       </c>
       <c r="K146">
-        <v>0.96</v>
+        <v>0.75</v>
       </c>
       <c r="L146" t="s">
-        <v>458</v>
+        <v>462</v>
       </c>
       <c r="M146" s="1">
-        <v>3799696.0</v>
+        <v>5448129.5</v>
       </c>
       <c r="N146" s="1">
-        <v>3836302.6</v>
+        <v>5497320.97</v>
       </c>
       <c r="O146" s="1">
-        <v>0.78</v>
+        <v>1.15</v>
       </c>
       <c r="P146">
         <v>1</v>
       </c>
     </row>
     <row r="147" spans="1:16">
       <c r="A147" t="s">
-        <v>459</v>
+        <v>463</v>
       </c>
       <c r="B147" t="s">
-        <v>460</v>
+        <v>464</v>
       </c>
       <c r="C147" s="1">
-        <v>3332000.0</v>
+        <v>3200000.0</v>
       </c>
       <c r="D147" s="1">
-        <v>103.671</v>
+        <v>103.105</v>
       </c>
       <c r="E147" s="1">
-        <v>102.94102671</v>
+        <v>100.14981813</v>
       </c>
       <c r="F147" t="s">
         <v>8</v>
       </c>
       <c r="G147">
         <v>1.0</v>
       </c>
       <c r="H147" s="1">
-        <v>3429995.01</v>
+        <v>3204794.18</v>
       </c>
       <c r="I147" s="1">
-        <v>24322.71</v>
+        <v>94565.82</v>
       </c>
       <c r="J147" s="1">
-        <v>0.70911794125321</v>
+        <v>2.9507611000467</v>
       </c>
       <c r="K147">
-        <v>2.25</v>
+        <v>0.81</v>
       </c>
       <c r="L147" t="s">
-        <v>461</v>
+        <v>465</v>
       </c>
       <c r="M147" s="1">
-        <v>3454317.72</v>
+        <v>3299360.0</v>
       </c>
       <c r="N147" s="1">
-        <v>3529287.72</v>
+        <v>3325277.81</v>
       </c>
       <c r="O147" s="1">
-        <v>0.72</v>
+        <v>0.7</v>
       </c>
       <c r="P147">
         <v>1</v>
       </c>
     </row>
     <row r="148" spans="1:16">
       <c r="A148" t="s">
-        <v>462</v>
+        <v>466</v>
       </c>
       <c r="B148" t="s">
-        <v>463</v>
+        <v>467</v>
       </c>
       <c r="C148" s="1">
-        <v>6595000.0</v>
+        <v>1298000.0</v>
       </c>
       <c r="D148" s="1">
-        <v>82.521</v>
+        <v>100.625</v>
       </c>
       <c r="E148" s="1">
-        <v>77.42602805</v>
+        <v>100.15715331</v>
       </c>
       <c r="F148" t="s">
         <v>8</v>
       </c>
       <c r="G148">
         <v>1.0</v>
       </c>
       <c r="H148" s="1">
-        <v>5106246.55</v>
+        <v>1300039.85</v>
       </c>
       <c r="I148" s="1">
-        <v>336013.4</v>
+        <v>6072.65</v>
       </c>
       <c r="J148" s="1">
-        <v>6.5804382281541</v>
+        <v>0.46711260427901</v>
       </c>
       <c r="K148">
-        <v>0.67</v>
+        <v>0.89</v>
       </c>
       <c r="L148" t="s">
-        <v>464</v>
+        <v>468</v>
       </c>
       <c r="M148" s="1">
-        <v>5442259.95</v>
+        <v>1306112.5</v>
       </c>
       <c r="N148" s="1">
-        <v>5486166.39</v>
+        <v>1317632.25</v>
       </c>
       <c r="O148" s="1">
-        <v>1.12</v>
+        <v>0.28</v>
       </c>
       <c r="P148">
         <v>1</v>
       </c>
     </row>
     <row r="149" spans="1:16">
       <c r="A149" t="s">
-        <v>465</v>
+        <v>469</v>
       </c>
       <c r="B149" t="s">
-        <v>466</v>
+        <v>470</v>
       </c>
       <c r="C149" s="1">
-        <v>3078000.0</v>
+        <v>2000000.0</v>
       </c>
       <c r="D149" s="1">
-        <v>90.25</v>
+        <v>99.53</v>
       </c>
       <c r="E149" s="1">
-        <v>96.25274529</v>
+        <v>100.445238</v>
       </c>
       <c r="F149" t="s">
         <v>8</v>
       </c>
       <c r="G149">
         <v>1.0</v>
       </c>
       <c r="H149" s="1">
-        <v>2962659.5</v>
+        <v>2008904.76</v>
       </c>
       <c r="I149" s="1">
-        <v>-184764.5</v>
+        <v>-18304.76</v>
       </c>
       <c r="J149" s="1">
-        <v>-6.2364406034511</v>
+        <v>-0.91118107560261</v>
       </c>
       <c r="K149">
-        <v>0.56</v>
+        <v>0.76</v>
       </c>
       <c r="L149" t="s">
-        <v>467</v>
+        <v>471</v>
       </c>
       <c r="M149" s="1">
-        <v>2777895.0</v>
+        <v>1990600.0</v>
       </c>
       <c r="N149" s="1">
-        <v>2795208.75</v>
+        <v>2005758.79</v>
       </c>
       <c r="O149" s="1">
-        <v>0.57</v>
+        <v>0.42</v>
       </c>
       <c r="P149">
         <v>1</v>
       </c>
     </row>
     <row r="150" spans="1:16">
       <c r="A150" t="s">
-        <v>468</v>
+        <v>472</v>
       </c>
       <c r="B150" t="s">
-        <v>469</v>
+        <v>473</v>
       </c>
       <c r="C150" s="1">
-        <v>3200000.0</v>
+        <v>1419000.0</v>
       </c>
       <c r="D150" s="1">
-        <v>103.671</v>
+        <v>99.412</v>
       </c>
       <c r="E150" s="1">
-        <v>100.14981813</v>
+        <v>99.95674066</v>
       </c>
       <c r="F150" t="s">
         <v>8</v>
       </c>
       <c r="G150">
         <v>1.0</v>
       </c>
       <c r="H150" s="1">
-        <v>3204794.18</v>
+        <v>1418386.15</v>
       </c>
       <c r="I150" s="1">
-        <v>112677.82</v>
+        <v>-7729.87</v>
       </c>
       <c r="J150" s="1">
-        <v>3.5159143979724</v>
+        <v>-0.5449764156256</v>
       </c>
       <c r="K150">
-        <v>0.43</v>
+        <v>4.49</v>
       </c>
       <c r="L150" t="s">
-        <v>470</v>
+        <v>474</v>
       </c>
       <c r="M150" s="1">
-        <v>3317472.0</v>
+        <v>1410656.28</v>
       </c>
       <c r="N150" s="1">
-        <v>3331137.75</v>
+        <v>1474336.33</v>
       </c>
       <c r="O150" s="1">
-        <v>0.68</v>
+        <v>0.31</v>
       </c>
       <c r="P150">
         <v>1</v>
       </c>
     </row>
     <row r="151" spans="1:16">
       <c r="A151" t="s">
-        <v>471</v>
+        <v>475</v>
       </c>
       <c r="B151" t="s">
-        <v>472</v>
+        <v>476</v>
       </c>
       <c r="C151" s="1">
-        <v>1298000.0</v>
+        <v>2643000.0</v>
       </c>
       <c r="D151" s="1">
-        <v>100.691</v>
+        <v>96.957</v>
       </c>
       <c r="E151" s="1">
-        <v>100.15715331</v>
+        <v>91.98892622</v>
       </c>
       <c r="F151" t="s">
         <v>8</v>
       </c>
       <c r="G151">
         <v>1.0</v>
       </c>
       <c r="H151" s="1">
-        <v>1300039.85</v>
+        <v>2431267.32</v>
       </c>
       <c r="I151" s="1">
-        <v>6929.33</v>
+        <v>131306.19</v>
       </c>
       <c r="J151" s="1">
-        <v>0.53300904583809</v>
+        <v>5.4007302660573</v>
       </c>
       <c r="K151">
-        <v>0.56</v>
+        <v>0.82</v>
       </c>
       <c r="L151" t="s">
-        <v>473</v>
+        <v>477</v>
       </c>
       <c r="M151" s="1">
-        <v>1306969.18</v>
+        <v>2562573.51</v>
       </c>
       <c r="N151" s="1">
-        <v>1314270.43</v>
+        <v>2584213.07</v>
       </c>
       <c r="O151" s="1">
-        <v>0.27</v>
+        <v>0.54</v>
       </c>
       <c r="P151">
         <v>1</v>
       </c>
     </row>
     <row r="152" spans="1:16">
       <c r="A152" t="s">
-        <v>474</v>
+        <v>478</v>
       </c>
       <c r="B152" t="s">
-        <v>475</v>
+        <v>479</v>
       </c>
       <c r="C152" s="1">
-        <v>2000000.0</v>
+        <v>3442000.0</v>
       </c>
       <c r="D152" s="1">
-        <v>99.239</v>
+        <v>98.346</v>
       </c>
       <c r="E152" s="1">
-        <v>100.445238</v>
+        <v>100.02073707</v>
       </c>
       <c r="F152" t="s">
         <v>8</v>
       </c>
       <c r="G152">
         <v>1.0</v>
       </c>
       <c r="H152" s="1">
-        <v>2008904.76</v>
+        <v>3442713.77</v>
       </c>
       <c r="I152" s="1">
-        <v>-24124.76</v>
+        <v>-57644.45</v>
       </c>
       <c r="J152" s="1">
-        <v>-1.2008911761452</v>
+        <v>-1.6743898520498</v>
       </c>
       <c r="K152">
-        <v>0.34</v>
+        <v>1.19</v>
       </c>
       <c r="L152" t="s">
-        <v>476</v>
+        <v>480</v>
       </c>
       <c r="M152" s="1">
-        <v>1984780.0</v>
+        <v>3385069.32</v>
       </c>
       <c r="N152" s="1">
-        <v>1991553.08</v>
+        <v>3426110.39</v>
       </c>
       <c r="O152" s="1">
-        <v>0.41</v>
+        <v>0.72</v>
       </c>
       <c r="P152">
         <v>1</v>
       </c>
     </row>
     <row r="153" spans="1:16">
       <c r="A153" t="s">
-        <v>477</v>
+        <v>481</v>
       </c>
       <c r="B153" t="s">
-        <v>478</v>
+        <v>482</v>
       </c>
       <c r="C153" s="1">
-        <v>1419000.0</v>
+        <v>1732000.0</v>
       </c>
       <c r="D153" s="1">
-        <v>99.192</v>
+        <v>101.41</v>
       </c>
       <c r="E153" s="1">
-        <v>99.95674066</v>
+        <v>100.16080774</v>
       </c>
       <c r="F153" t="s">
         <v>8</v>
       </c>
       <c r="G153">
         <v>1.0</v>
       </c>
       <c r="H153" s="1">
-        <v>1418386.15</v>
+        <v>1734785.19</v>
       </c>
       <c r="I153" s="1">
-        <v>-10851.67</v>
+        <v>21636.01</v>
       </c>
       <c r="J153" s="1">
-        <v>-0.7650716273562</v>
+        <v>1.2471866905896</v>
       </c>
       <c r="K153">
-        <v>4.14</v>
+        <v>2.01</v>
       </c>
       <c r="L153" t="s">
-        <v>479</v>
+        <v>483</v>
       </c>
       <c r="M153" s="1">
-        <v>1407534.48</v>
+        <v>1756421.2</v>
       </c>
       <c r="N153" s="1">
-        <v>1466286.91</v>
+        <v>1791277.7</v>
       </c>
       <c r="O153" s="1">
-        <v>0.3</v>
+        <v>0.37</v>
       </c>
       <c r="P153">
         <v>1</v>
       </c>
     </row>
     <row r="154" spans="1:16">
       <c r="A154" t="s">
-        <v>480</v>
+        <v>484</v>
       </c>
       <c r="B154" t="s">
-        <v>481</v>
+        <v>485</v>
       </c>
       <c r="C154" s="1">
-        <v>2643000.0</v>
+        <v>2000000.0</v>
       </c>
       <c r="D154" s="1">
-        <v>96.92</v>
+        <v>102.739</v>
       </c>
       <c r="E154" s="1">
-        <v>91.98892622</v>
+        <v>100.0</v>
       </c>
       <c r="F154" t="s">
         <v>8</v>
       </c>
       <c r="G154">
         <v>1.0</v>
       </c>
       <c r="H154" s="1">
-        <v>2431267.32</v>
+        <v>2000000.0</v>
       </c>
       <c r="I154" s="1">
-        <v>130328.28</v>
+        <v>54780.0</v>
       </c>
       <c r="J154" s="1">
-        <v>5.3605080333166</v>
+        <v>2.739</v>
       </c>
       <c r="K154">
-        <v>0.66</v>
+        <v>0.6</v>
       </c>
       <c r="L154" t="s">
-        <v>482</v>
+        <v>486</v>
       </c>
       <c r="M154" s="1">
-        <v>2561595.6</v>
+        <v>2054780.0</v>
       </c>
       <c r="N154" s="1">
-        <v>2578940.29</v>
+        <v>2066821.67</v>
       </c>
       <c r="O154" s="1">
-        <v>0.52</v>
+        <v>0.43</v>
       </c>
       <c r="P154">
         <v>1</v>
       </c>
     </row>
     <row r="155" spans="1:16">
       <c r="A155" t="s">
-        <v>483</v>
+        <v>487</v>
       </c>
       <c r="B155" t="s">
-        <v>484</v>
+        <v>488</v>
       </c>
       <c r="C155" s="1">
-        <v>3442000.0</v>
+        <v>3800000.0</v>
       </c>
       <c r="D155" s="1">
-        <v>99.156</v>
+        <v>99.654</v>
       </c>
       <c r="E155" s="1">
-        <v>100.02073707</v>
+        <v>100.05580737</v>
       </c>
       <c r="F155" t="s">
         <v>8</v>
       </c>
       <c r="G155">
         <v>1.0</v>
       </c>
       <c r="H155" s="1">
-        <v>3442713.77</v>
+        <v>3802120.68</v>
       </c>
       <c r="I155" s="1">
-        <v>-29764.25</v>
+        <v>-15268.68</v>
       </c>
       <c r="J155" s="1">
-        <v>-0.86455778750378</v>
+        <v>-0.40158325537421</v>
       </c>
       <c r="K155">
-        <v>0.89</v>
+        <v>3.73</v>
       </c>
       <c r="L155" t="s">
-        <v>485</v>
+        <v>489</v>
       </c>
       <c r="M155" s="1">
-        <v>3412949.52</v>
+        <v>3786852.0</v>
       </c>
       <c r="N155" s="1">
-        <v>3443425.56</v>
+        <v>3928571.18</v>
       </c>
       <c r="O155" s="1">
-        <v>0.7</v>
+        <v>0.82</v>
       </c>
       <c r="P155">
         <v>1</v>
       </c>
     </row>
     <row r="156" spans="1:16">
       <c r="A156" t="s">
-        <v>486</v>
+        <v>490</v>
       </c>
       <c r="B156" t="s">
-        <v>487</v>
+        <v>491</v>
       </c>
       <c r="C156" s="1">
-        <v>1732000.0</v>
+        <v>6148000.0</v>
       </c>
       <c r="D156" s="1">
-        <v>101.541</v>
+        <v>99.203</v>
       </c>
       <c r="E156" s="1">
-        <v>100.16080774</v>
+        <v>98.72295901</v>
       </c>
       <c r="F156" t="s">
         <v>8</v>
       </c>
       <c r="G156">
         <v>1.0</v>
       </c>
       <c r="H156" s="1">
-        <v>1734785.19</v>
+        <v>6069487.52</v>
       </c>
       <c r="I156" s="1">
-        <v>23904.93</v>
+        <v>29512.92</v>
       </c>
       <c r="J156" s="1">
-        <v>1.3779763706652</v>
+        <v>0.48625060851925</v>
       </c>
       <c r="K156">
-        <v>1.69</v>
+        <v>1.22</v>
       </c>
       <c r="L156" t="s">
-        <v>488</v>
+        <v>492</v>
       </c>
       <c r="M156" s="1">
-        <v>1758690.12</v>
+        <v>6099000.44</v>
       </c>
       <c r="N156" s="1">
-        <v>1787917.62</v>
+        <v>6173744.96</v>
       </c>
       <c r="O156" s="1">
-        <v>0.36</v>
+        <v>1.29</v>
       </c>
       <c r="P156">
         <v>1</v>
       </c>
     </row>
     <row r="157" spans="1:16">
       <c r="A157" t="s">
-        <v>489</v>
+        <v>493</v>
       </c>
       <c r="B157" t="s">
-        <v>490</v>
+        <v>494</v>
       </c>
       <c r="C157" s="1">
-        <v>2000000.0</v>
+        <v>2465000.0</v>
       </c>
       <c r="D157" s="1">
-        <v>101.092</v>
+        <v>88.721</v>
       </c>
       <c r="E157" s="1">
-        <v>100.0</v>
+        <v>100.27475375</v>
       </c>
       <c r="F157" t="s">
         <v>8</v>
       </c>
       <c r="G157">
         <v>1.0</v>
       </c>
       <c r="H157" s="1">
-        <v>2000000.0</v>
+        <v>2471772.68</v>
       </c>
       <c r="I157" s="1">
-        <v>21840.0</v>
+        <v>-284800.03</v>
       </c>
       <c r="J157" s="1">
-        <v>1.092</v>
+        <v>-11.522096360415</v>
       </c>
       <c r="K157">
-        <v>0.14</v>
+        <v>1.65</v>
       </c>
       <c r="L157" t="s">
-        <v>491</v>
+        <v>495</v>
       </c>
       <c r="M157" s="1">
-        <v>2021840.0</v>
+        <v>2186972.65</v>
       </c>
       <c r="N157" s="1">
-        <v>2024673.33</v>
+        <v>2227602.35</v>
       </c>
       <c r="O157" s="1">
-        <v>0.41</v>
+        <v>0.47</v>
       </c>
       <c r="P157">
         <v>1</v>
       </c>
     </row>
     <row r="158" spans="1:16">
       <c r="A158" t="s">
-        <v>492</v>
+        <v>496</v>
       </c>
       <c r="B158" t="s">
-        <v>493</v>
+        <v>497</v>
       </c>
       <c r="C158" s="1">
-        <v>3800000.0</v>
+        <v>547963.0</v>
       </c>
       <c r="D158" s="1">
-        <v>99.868</v>
+        <v>101.862</v>
       </c>
       <c r="E158" s="1">
-        <v>100.05580737</v>
+        <v>99.78719731</v>
       </c>
       <c r="F158" t="s">
         <v>8</v>
       </c>
       <c r="G158">
         <v>1.0</v>
       </c>
       <c r="H158" s="1">
-        <v>3802120.68</v>
+        <v>546796.92</v>
       </c>
       <c r="I158" s="1">
-        <v>-7136.68</v>
+        <v>11369.15</v>
       </c>
       <c r="J158" s="1">
-        <v>-0.18770261653031</v>
+        <v>2.0792271470732</v>
       </c>
       <c r="K158">
-        <v>3.46</v>
+        <v>0.27</v>
       </c>
       <c r="L158" t="s">
-        <v>494</v>
+        <v>498</v>
       </c>
       <c r="M158" s="1">
-        <v>3794984.0</v>
+        <v>558166.07</v>
       </c>
       <c r="N158" s="1">
-        <v>3926552.49</v>
+        <v>559652.04</v>
       </c>
       <c r="O158" s="1">
-        <v>0.8</v>
+        <v>0.12</v>
       </c>
       <c r="P158">
         <v>1</v>
       </c>
     </row>
     <row r="159" spans="1:16">
       <c r="A159" t="s">
-        <v>495</v>
+        <v>499</v>
       </c>
       <c r="B159" t="s">
-        <v>496</v>
+        <v>500</v>
       </c>
       <c r="C159" s="1">
-        <v>6148000.0</v>
+        <v>2066000.0</v>
       </c>
       <c r="D159" s="1">
-        <v>98.122</v>
+        <v>101.685</v>
       </c>
       <c r="E159" s="1">
-        <v>98.72295901</v>
+        <v>98.653</v>
       </c>
       <c r="F159" t="s">
         <v>8</v>
       </c>
       <c r="G159">
         <v>1.0</v>
       </c>
       <c r="H159" s="1">
-        <v>6069487.52</v>
+        <v>2038170.98</v>
       </c>
       <c r="I159" s="1">
-        <v>-36946.96</v>
+        <v>62641.12</v>
       </c>
       <c r="J159" s="1">
-        <v>-0.6087327781506</v>
+        <v>3.0733986802226</v>
       </c>
       <c r="K159">
-        <v>0.77</v>
+        <v>0.95</v>
       </c>
       <c r="L159" t="s">
-        <v>497</v>
+        <v>501</v>
       </c>
       <c r="M159" s="1">
-        <v>6032540.56</v>
+        <v>2100812.1</v>
       </c>
       <c r="N159" s="1">
-        <v>6079913.85</v>
+        <v>2120367.36</v>
       </c>
       <c r="O159" s="1">
-        <v>1.24</v>
+        <v>0.44</v>
       </c>
       <c r="P159">
         <v>1</v>
       </c>
     </row>
     <row r="160" spans="1:16">
       <c r="A160" t="s">
-        <v>498</v>
+        <v>502</v>
       </c>
       <c r="B160" t="s">
-        <v>499</v>
+        <v>503</v>
       </c>
       <c r="C160" s="1">
-        <v>2465000.0</v>
+        <v>4270000.0</v>
       </c>
       <c r="D160" s="1">
-        <v>87.193</v>
+        <v>96.522</v>
       </c>
       <c r="E160" s="1">
-        <v>100.27475375</v>
+        <v>94.5</v>
       </c>
       <c r="F160" t="s">
         <v>8</v>
       </c>
       <c r="G160">
         <v>1.0</v>
       </c>
       <c r="H160" s="1">
-        <v>2471772.68</v>
+        <v>4035150.0</v>
       </c>
       <c r="I160" s="1">
-        <v>-322465.23</v>
+        <v>86339.4</v>
       </c>
       <c r="J160" s="1">
-        <v>-13.045909626285</v>
+        <v>2.1396825396825</v>
       </c>
       <c r="K160">
-        <v>1.22</v>
+        <v>1.17</v>
       </c>
       <c r="L160" t="s">
-        <v>500</v>
+        <v>504</v>
       </c>
       <c r="M160" s="1">
-        <v>2149307.45</v>
+        <v>4121489.4</v>
       </c>
       <c r="N160" s="1">
-        <v>2179478.02</v>
+        <v>4171602.59</v>
       </c>
       <c r="O160" s="1">
-        <v>0.44</v>
+        <v>0.87</v>
       </c>
       <c r="P160">
         <v>1</v>
       </c>
     </row>
     <row r="161" spans="1:16">
       <c r="A161" t="s">
-        <v>501</v>
+        <v>505</v>
       </c>
       <c r="B161" t="s">
-        <v>502</v>
+        <v>506</v>
       </c>
       <c r="C161" s="1">
-        <v>533000.0</v>
+        <v>2670000.0</v>
       </c>
       <c r="D161" s="1">
-        <v>101.132</v>
+        <v>99.668</v>
       </c>
       <c r="E161" s="1">
-        <v>100.0</v>
+        <v>100.49614232</v>
       </c>
       <c r="F161" t="s">
         <v>8</v>
       </c>
       <c r="G161">
         <v>1.0</v>
       </c>
       <c r="H161" s="1">
-        <v>533000.0</v>
+        <v>2683247.0</v>
       </c>
       <c r="I161" s="1">
-        <v>6033.56</v>
+        <v>-22111.4</v>
       </c>
       <c r="J161" s="1">
-        <v>1.132</v>
+        <v>-0.82405384222921</v>
       </c>
       <c r="K161">
-        <v>2.22</v>
+        <v>0.58</v>
       </c>
       <c r="L161" t="s">
-        <v>503</v>
+        <v>507</v>
       </c>
       <c r="M161" s="1">
-        <v>539033.56</v>
+        <v>2661135.6</v>
       </c>
       <c r="N161" s="1">
-        <v>550859.5</v>
+        <v>2676562.27</v>
       </c>
       <c r="O161" s="1">
-        <v>0.11</v>
+        <v>0.56</v>
       </c>
       <c r="P161">
         <v>1</v>
       </c>
     </row>
     <row r="162" spans="1:16">
       <c r="A162" t="s">
-        <v>504</v>
+        <v>508</v>
       </c>
       <c r="B162" t="s">
-        <v>505</v>
+        <v>509</v>
       </c>
       <c r="C162" s="1">
-        <v>2066000.0</v>
+        <v>1900000.0</v>
       </c>
       <c r="D162" s="1">
-        <v>102.065</v>
+        <v>98.366</v>
       </c>
       <c r="E162" s="1">
-        <v>98.653</v>
+        <v>100.0</v>
       </c>
       <c r="F162" t="s">
         <v>8</v>
       </c>
       <c r="G162">
         <v>1.0</v>
       </c>
       <c r="H162" s="1">
-        <v>2038170.98</v>
+        <v>1900000.0</v>
       </c>
       <c r="I162" s="1">
-        <v>70491.92</v>
+        <v>-31046.0</v>
       </c>
       <c r="J162" s="1">
-        <v>3.4585871691687</v>
+        <v>-1.634</v>
       </c>
       <c r="K162">
-        <v>0.42</v>
+        <v>1.52</v>
       </c>
       <c r="L162" t="s">
-        <v>506</v>
+        <v>510</v>
       </c>
       <c r="M162" s="1">
-        <v>2108662.9</v>
+        <v>1868954.0</v>
       </c>
       <c r="N162" s="1">
-        <v>2117400.36</v>
+        <v>1897916.61</v>
       </c>
       <c r="O162" s="1">
-        <v>0.43</v>
+        <v>0.4</v>
       </c>
       <c r="P162">
         <v>1</v>
       </c>
     </row>
     <row r="163" spans="1:16">
       <c r="A163" t="s">
-        <v>507</v>
+        <v>511</v>
       </c>
       <c r="B163" t="s">
-        <v>508</v>
+        <v>512</v>
       </c>
       <c r="C163" s="1">
-        <v>4270000.0</v>
+        <v>2100000.0</v>
       </c>
       <c r="D163" s="1">
-        <v>95.463</v>
+        <v>94.88</v>
       </c>
       <c r="E163" s="1">
-        <v>94.5</v>
+        <v>94.06809095</v>
       </c>
       <c r="F163" t="s">
         <v>8</v>
       </c>
       <c r="G163">
         <v>1.0</v>
       </c>
       <c r="H163" s="1">
-        <v>4035150.0</v>
+        <v>1975429.91</v>
       </c>
       <c r="I163" s="1">
-        <v>41120.1</v>
+        <v>17050.09</v>
       </c>
       <c r="J163" s="1">
-        <v>1.0190476190476</v>
+        <v>0.86310781838876</v>
       </c>
       <c r="K163">
-        <v>0.99</v>
+        <v>0.09</v>
       </c>
       <c r="L163" t="s">
-        <v>509</v>
+        <v>513</v>
       </c>
       <c r="M163" s="1">
-        <v>4076270.1</v>
+        <v>1992480.0</v>
       </c>
       <c r="N163" s="1">
-        <v>4118673.57</v>
+        <v>1994393.82</v>
       </c>
       <c r="O163" s="1">
-        <v>0.84</v>
+        <v>0.42</v>
       </c>
       <c r="P163">
         <v>1</v>
       </c>
     </row>
     <row r="164" spans="1:16">
       <c r="A164" t="s">
-        <v>510</v>
+        <v>514</v>
       </c>
       <c r="B164" t="s">
-        <v>511</v>
+        <v>512</v>
       </c>
       <c r="C164" s="1">
-        <v>2670000.0</v>
+        <v>1100000.0</v>
       </c>
       <c r="D164" s="1">
-        <v>100.544</v>
+        <v>97.849</v>
       </c>
       <c r="E164" s="1">
-        <v>100.49614232</v>
+        <v>87.394</v>
       </c>
       <c r="F164" t="s">
         <v>8</v>
       </c>
       <c r="G164">
         <v>1.0</v>
       </c>
       <c r="H164" s="1">
-        <v>2683247.0</v>
+        <v>961334.0</v>
       </c>
       <c r="I164" s="1">
-        <v>1277.8</v>
+        <v>115005.0</v>
       </c>
       <c r="J164" s="1">
-        <v>0.047621407943436</v>
+        <v>11.963063825892</v>
       </c>
       <c r="K164">
-        <v>0.0</v>
+        <v>0.02</v>
       </c>
       <c r="L164">
-        <v>0.0</v>
+        <v>173.59</v>
       </c>
       <c r="M164" s="1">
-        <v>2684524.8</v>
+        <v>1076339.0</v>
       </c>
       <c r="N164" s="1">
-        <v>2684524.8</v>
+        <v>1076512.59</v>
       </c>
       <c r="O164" s="1">
-        <v>0.55</v>
+        <v>0.23</v>
       </c>
       <c r="P164">
         <v>1</v>
       </c>
     </row>
     <row r="165" spans="1:16">
       <c r="A165" t="s">
-        <v>512</v>
+        <v>515</v>
       </c>
       <c r="B165" t="s">
-        <v>513</v>
+        <v>516</v>
       </c>
       <c r="C165" s="1">
-        <v>1900000.0</v>
+        <v>1180000.0</v>
       </c>
       <c r="D165" s="1">
-        <v>98.28</v>
+        <v>97.498</v>
       </c>
       <c r="E165" s="1">
-        <v>100.0</v>
+        <v>93.0</v>
       </c>
       <c r="F165" t="s">
         <v>8</v>
       </c>
       <c r="G165">
         <v>1.0</v>
       </c>
       <c r="H165" s="1">
-        <v>1900000.0</v>
+        <v>1097400.0</v>
       </c>
       <c r="I165" s="1">
-        <v>-32680.0</v>
+        <v>53076.4</v>
       </c>
       <c r="J165" s="1">
-        <v>-1.72</v>
+        <v>4.8365591397849</v>
       </c>
       <c r="K165">
-        <v>1.21</v>
+        <v>0.42</v>
       </c>
       <c r="L165" t="s">
-        <v>514</v>
+        <v>517</v>
       </c>
       <c r="M165" s="1">
-        <v>1867320.0</v>
+        <v>1150476.4</v>
       </c>
       <c r="N165" s="1">
-        <v>1890353.26</v>
+        <v>1155376.68</v>
       </c>
       <c r="O165" s="1">
-        <v>0.38</v>
+        <v>0.24</v>
       </c>
       <c r="P165">
         <v>1</v>
       </c>
     </row>
     <row r="166" spans="1:16">
       <c r="A166" t="s">
-        <v>515</v>
+        <v>518</v>
       </c>
       <c r="B166" t="s">
-        <v>516</v>
+        <v>519</v>
       </c>
       <c r="C166" s="1">
-        <v>1100000.0</v>
+        <v>1521000.0</v>
       </c>
       <c r="D166" s="1">
-        <v>97.811</v>
+        <v>102.007</v>
       </c>
       <c r="E166" s="1">
-        <v>87.394</v>
+        <v>104.28968508</v>
       </c>
       <c r="F166" t="s">
         <v>8</v>
       </c>
       <c r="G166">
         <v>1.0</v>
       </c>
       <c r="H166" s="1">
-        <v>961334.0</v>
+        <v>1586246.11</v>
       </c>
       <c r="I166" s="1">
-        <v>114587.0</v>
+        <v>-34719.64</v>
       </c>
       <c r="J166" s="1">
-        <v>11.91958258004</v>
+        <v>-2.1887927592774</v>
       </c>
       <c r="K166">
-        <v>2.69</v>
+        <v>0.52</v>
       </c>
       <c r="L166" t="s">
-        <v>517</v>
+        <v>520</v>
       </c>
       <c r="M166" s="1">
-        <v>1075921.0</v>
+        <v>1551526.47</v>
       </c>
       <c r="N166" s="1">
-        <v>1105517.93</v>
+        <v>1559490.6</v>
       </c>
       <c r="O166" s="1">
-        <v>0.22</v>
+        <v>0.33</v>
       </c>
       <c r="P166">
         <v>1</v>
       </c>
     </row>
     <row r="167" spans="1:16">
       <c r="A167" t="s">
-        <v>518</v>
+        <v>521</v>
       </c>
       <c r="B167" t="s">
-        <v>516</v>
+        <v>522</v>
       </c>
       <c r="C167" s="1">
-        <v>2100000.0</v>
+        <v>1500000.0</v>
       </c>
       <c r="D167" s="1">
-        <v>94.642</v>
+        <v>103.327</v>
       </c>
       <c r="E167" s="1">
-        <v>94.06809095</v>
+        <v>100.0</v>
       </c>
       <c r="F167" t="s">
         <v>8</v>
       </c>
       <c r="G167">
         <v>1.0</v>
       </c>
       <c r="H167" s="1">
-        <v>1975429.91</v>
+        <v>1500000.0</v>
       </c>
       <c r="I167" s="1">
-        <v>12052.09</v>
+        <v>49905.0</v>
       </c>
       <c r="J167" s="1">
-        <v>0.61009960105342</v>
+        <v>3.327</v>
       </c>
       <c r="K167">
-        <v>2.3</v>
+        <v>0.59</v>
       </c>
       <c r="L167" t="s">
-        <v>519</v>
+        <v>523</v>
       </c>
       <c r="M167" s="1">
-        <v>1987482.0</v>
+        <v>1549905.0</v>
       </c>
       <c r="N167" s="1">
-        <v>2035737.58</v>
+        <v>1558707.08</v>
       </c>
       <c r="O167" s="1">
-        <v>0.41</v>
+        <v>0.33</v>
       </c>
       <c r="P167">
         <v>1</v>
       </c>
     </row>
     <row r="168" spans="1:16">
       <c r="A168" t="s">
-        <v>520</v>
+        <v>524</v>
       </c>
       <c r="B168" t="s">
-        <v>521</v>
+        <v>525</v>
       </c>
       <c r="C168" s="1">
-        <v>1180000.0</v>
+        <v>1974000.0</v>
       </c>
       <c r="D168" s="1">
-        <v>94.407</v>
+        <v>99.932</v>
       </c>
       <c r="E168" s="1">
-        <v>93.0</v>
+        <v>99.44707143</v>
       </c>
       <c r="F168" t="s">
         <v>8</v>
       </c>
       <c r="G168">
         <v>1.0</v>
       </c>
       <c r="H168" s="1">
-        <v>1097400.0</v>
+        <v>1963085.19</v>
       </c>
       <c r="I168" s="1">
-        <v>16602.6</v>
+        <v>9572.48</v>
       </c>
       <c r="J168" s="1">
-        <v>1.5129032258065</v>
+        <v>0.48762427880168</v>
       </c>
       <c r="K168">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>4.1</v>
+      </c>
+      <c r="L168" t="s">
+        <v>526</v>
       </c>
       <c r="M168" s="1">
-        <v>1114002.6</v>
+        <v>1972657.67</v>
       </c>
       <c r="N168" s="1">
-        <v>1114002.6</v>
+        <v>2053632.8</v>
       </c>
       <c r="O168" s="1">
-        <v>0.23</v>
+        <v>0.43</v>
       </c>
       <c r="P168">
         <v>1</v>
       </c>
     </row>
     <row r="169" spans="1:16">
       <c r="A169" t="s">
-        <v>522</v>
+        <v>527</v>
       </c>
       <c r="B169" t="s">
-        <v>523</v>
+        <v>528</v>
       </c>
       <c r="C169" s="1">
-        <v>1521000.0</v>
+        <v>3000000.0</v>
       </c>
       <c r="D169" s="1">
-        <v>101.175</v>
+        <v>101.245</v>
       </c>
       <c r="E169" s="1">
-        <v>104.28968508</v>
+        <v>100.82032267</v>
       </c>
       <c r="F169" t="s">
         <v>8</v>
       </c>
       <c r="G169">
         <v>1.0</v>
       </c>
       <c r="H169" s="1">
-        <v>1586246.11</v>
+        <v>3024609.68</v>
       </c>
       <c r="I169" s="1">
-        <v>-47374.36</v>
+        <v>12740.32</v>
       </c>
       <c r="J169" s="1">
-        <v>-2.9865706022125</v>
+        <v>0.42122195416633</v>
       </c>
       <c r="K169">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>0.21</v>
+      </c>
+      <c r="L169" t="s">
+        <v>529</v>
       </c>
       <c r="M169" s="1">
-        <v>1538871.75</v>
+        <v>3037350.0</v>
       </c>
       <c r="N169" s="1">
-        <v>1538871.75</v>
+        <v>3043547.92</v>
       </c>
       <c r="O169" s="1">
-        <v>0.31</v>
+        <v>0.64</v>
       </c>
       <c r="P169">
         <v>1</v>
       </c>
     </row>
     <row r="170" spans="1:16">
       <c r="A170" t="s">
-        <v>524</v>
+        <v>530</v>
       </c>
       <c r="B170" t="s">
-        <v>525</v>
+        <v>531</v>
       </c>
       <c r="C170" s="1">
-        <v>1500000.0</v>
+        <v>799000.0</v>
       </c>
       <c r="D170" s="1">
-        <v>100.161</v>
+        <v>110.174</v>
       </c>
       <c r="E170" s="1">
-        <v>100.0</v>
+        <v>113.539</v>
       </c>
       <c r="F170" t="s">
         <v>8</v>
       </c>
       <c r="G170">
         <v>1.0</v>
       </c>
       <c r="H170" s="1">
-        <v>1500000.0</v>
+        <v>907176.61</v>
       </c>
       <c r="I170" s="1">
-        <v>2415.0</v>
+        <v>-26886.35</v>
       </c>
       <c r="J170" s="1">
-        <v>0.161</v>
+        <v>-2.9637393318595</v>
       </c>
       <c r="K170">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>1.45</v>
+      </c>
+      <c r="L170" t="s">
+        <v>532</v>
       </c>
       <c r="M170" s="1">
-        <v>1502415.0</v>
+        <v>880290.26</v>
       </c>
       <c r="N170" s="1">
-        <v>1502415.0</v>
+        <v>891911.83</v>
       </c>
       <c r="O170" s="1">
-        <v>0.31</v>
+        <v>0.19</v>
       </c>
       <c r="P170">
         <v>1</v>
       </c>
     </row>
     <row r="171" spans="1:16">
       <c r="A171" t="s">
-        <v>526</v>
+        <v>533</v>
       </c>
       <c r="B171" t="s">
-        <v>527</v>
+        <v>534</v>
       </c>
       <c r="C171" s="1">
-        <v>1974000.0</v>
+        <v>2224000.0</v>
       </c>
       <c r="D171" s="1">
-        <v>100.162</v>
+        <v>84.583</v>
       </c>
       <c r="E171" s="1">
-        <v>99.44707143</v>
+        <v>99.83244604</v>
       </c>
       <c r="F171" t="s">
         <v>8</v>
       </c>
       <c r="G171">
         <v>1.0</v>
       </c>
       <c r="H171" s="1">
-        <v>1963085.19</v>
+        <v>2220273.6</v>
       </c>
       <c r="I171" s="1">
-        <v>14112.69</v>
+        <v>-339147.68</v>
       </c>
       <c r="J171" s="1">
-        <v>0.71890359480528</v>
+        <v>-15.275039977055</v>
       </c>
       <c r="K171">
-        <v>3.8</v>
+        <v>0.92</v>
       </c>
       <c r="L171" t="s">
-        <v>528</v>
+        <v>535</v>
       </c>
       <c r="M171" s="1">
-        <v>1977197.88</v>
+        <v>1881125.92</v>
       </c>
       <c r="N171" s="1">
-        <v>2052292.13</v>
+        <v>1901537.79</v>
       </c>
       <c r="O171" s="1">
-        <v>0.42</v>
+        <v>0.4</v>
       </c>
       <c r="P171">
         <v>1</v>
       </c>
     </row>
     <row r="172" spans="1:16">
       <c r="A172" t="s">
-        <v>529</v>
+        <v>536</v>
       </c>
       <c r="B172" t="s">
-        <v>530</v>
+        <v>537</v>
       </c>
       <c r="C172" s="1">
-        <v>3000000.0</v>
+        <v>1488000.0</v>
       </c>
       <c r="D172" s="1">
-        <v>101.392</v>
+        <v>100.853</v>
       </c>
       <c r="E172" s="1">
-        <v>100.82032267</v>
+        <v>100.0</v>
       </c>
       <c r="F172" t="s">
         <v>8</v>
       </c>
       <c r="G172">
         <v>1.0</v>
       </c>
       <c r="H172" s="1">
-        <v>3024609.68</v>
+        <v>1488000.0</v>
       </c>
       <c r="I172" s="1">
-        <v>17150.32</v>
+        <v>12692.64</v>
       </c>
       <c r="J172" s="1">
-        <v>0.56702589142015</v>
+        <v>0.853</v>
       </c>
       <c r="K172">
-        <v>2.08</v>
+        <v>0.07</v>
       </c>
       <c r="L172" t="s">
-        <v>531</v>
+        <v>538</v>
       </c>
       <c r="M172" s="1">
-        <v>3041760.0</v>
+        <v>1500692.64</v>
       </c>
       <c r="N172" s="1">
-        <v>3104103.75</v>
+        <v>1501725.97</v>
       </c>
       <c r="O172" s="1">
-        <v>0.63</v>
+        <v>0.31</v>
       </c>
       <c r="P172">
         <v>1</v>
       </c>
     </row>
     <row r="173" spans="1:16">
       <c r="A173" t="s">
-        <v>532</v>
+        <v>539</v>
       </c>
       <c r="B173" t="s">
-        <v>533</v>
+        <v>540</v>
       </c>
       <c r="C173" s="1">
-        <v>799000.0</v>
+        <v>2900000.0</v>
       </c>
       <c r="D173" s="1">
-        <v>110.495</v>
+        <v>100.864</v>
       </c>
       <c r="E173" s="1">
-        <v>113.539</v>
+        <v>99.55343345</v>
       </c>
       <c r="F173" t="s">
         <v>8</v>
       </c>
       <c r="G173">
         <v>1.0</v>
       </c>
       <c r="H173" s="1">
-        <v>907176.61</v>
+        <v>2887049.57</v>
       </c>
       <c r="I173" s="1">
-        <v>-24321.56</v>
+        <v>38006.43</v>
       </c>
       <c r="J173" s="1">
-        <v>-2.6810170954474</v>
+        <v>1.3164453563574</v>
       </c>
       <c r="K173">
-        <v>0.92</v>
+        <v>3.13</v>
       </c>
       <c r="L173" t="s">
-        <v>534</v>
+        <v>541</v>
       </c>
       <c r="M173" s="1">
-        <v>882855.05</v>
+        <v>2925056.0</v>
       </c>
       <c r="N173" s="1">
-        <v>890220.84</v>
+        <v>3015690.93</v>
       </c>
       <c r="O173" s="1">
-        <v>0.18</v>
+        <v>0.63</v>
       </c>
       <c r="P173">
         <v>1</v>
       </c>
     </row>
     <row r="174" spans="1:16">
       <c r="A174" t="s">
-        <v>535</v>
+        <v>542</v>
       </c>
       <c r="B174" t="s">
-        <v>536</v>
+        <v>543</v>
       </c>
       <c r="C174" s="1">
-        <v>2224000.0</v>
+        <v>4419000.0</v>
       </c>
       <c r="D174" s="1">
-        <v>90.597</v>
+        <v>100.981</v>
       </c>
       <c r="E174" s="1">
-        <v>99.83244604</v>
+        <v>100.25273885</v>
       </c>
       <c r="F174" t="s">
         <v>8</v>
       </c>
       <c r="G174">
         <v>1.0</v>
       </c>
       <c r="H174" s="1">
-        <v>2220273.6</v>
+        <v>4430168.53</v>
       </c>
       <c r="I174" s="1">
-        <v>-205396.32</v>
+        <v>32181.86</v>
       </c>
       <c r="J174" s="1">
-        <v>-9.2509463698528</v>
+        <v>0.72642518635741</v>
       </c>
       <c r="K174">
-        <v>0.5</v>
+        <v>2.73</v>
       </c>
       <c r="L174" t="s">
-        <v>537</v>
+        <v>544</v>
       </c>
       <c r="M174" s="1">
-        <v>2014877.28</v>
+        <v>4462350.39</v>
       </c>
       <c r="N174" s="1">
-        <v>2025978.7</v>
+        <v>4582798.83</v>
       </c>
       <c r="O174" s="1">
-        <v>0.41</v>
+        <v>0.96</v>
       </c>
       <c r="P174">
         <v>1</v>
       </c>
     </row>
     <row r="175" spans="1:16">
       <c r="A175" t="s">
-        <v>538</v>
+        <v>545</v>
       </c>
       <c r="B175" t="s">
-        <v>539</v>
+        <v>546</v>
       </c>
       <c r="C175" s="1">
-        <v>2900000.0</v>
+        <v>1600000.0</v>
       </c>
       <c r="D175" s="1">
-        <v>100.812</v>
+        <v>102.513</v>
       </c>
       <c r="E175" s="1">
-        <v>99.55343345</v>
+        <v>99.58935313</v>
       </c>
       <c r="F175" t="s">
         <v>8</v>
       </c>
       <c r="G175">
         <v>1.0</v>
       </c>
       <c r="H175" s="1">
-        <v>2887049.57</v>
+        <v>1593429.65</v>
       </c>
       <c r="I175" s="1">
-        <v>36498.43</v>
+        <v>46778.35</v>
       </c>
       <c r="J175" s="1">
-        <v>1.2642121001061</v>
+        <v>2.9357022445265</v>
       </c>
       <c r="K175">
-        <v>2.78</v>
+        <v>0.08</v>
       </c>
       <c r="L175" t="s">
-        <v>540</v>
+        <v>547</v>
       </c>
       <c r="M175" s="1">
-        <v>2923548.0</v>
+        <v>1640208.0</v>
       </c>
       <c r="N175" s="1">
-        <v>3004112.38</v>
+        <v>1641555.95</v>
       </c>
       <c r="O175" s="1">
-        <v>0.61</v>
+        <v>0.34</v>
       </c>
       <c r="P175">
         <v>1</v>
       </c>
     </row>
     <row r="176" spans="1:16">
       <c r="A176" t="s">
-        <v>541</v>
+        <v>548</v>
       </c>
       <c r="B176" t="s">
-        <v>542</v>
+        <v>549</v>
       </c>
       <c r="C176" s="1">
-        <v>4419000.0</v>
+        <v>4100000.0</v>
       </c>
       <c r="D176" s="1">
-        <v>100.831</v>
+        <v>95.887</v>
       </c>
       <c r="E176" s="1">
-        <v>100.25273885</v>
+        <v>89.63713976</v>
       </c>
       <c r="F176" t="s">
         <v>8</v>
       </c>
       <c r="G176">
         <v>1.0</v>
       </c>
       <c r="H176" s="1">
-        <v>4430168.53</v>
+        <v>3675122.73</v>
       </c>
       <c r="I176" s="1">
-        <v>25553.36</v>
+        <v>256244.27</v>
       </c>
       <c r="J176" s="1">
-        <v>0.57680333890142</v>
+        <v>6.9724003475661</v>
       </c>
       <c r="K176">
-        <v>2.27</v>
+        <v>0.25</v>
       </c>
       <c r="L176" t="s">
-        <v>543</v>
+        <v>550</v>
       </c>
       <c r="M176" s="1">
-        <v>4455721.89</v>
+        <v>3931367.0</v>
       </c>
       <c r="N176" s="1">
-        <v>4556223.45</v>
+        <v>3941476.59</v>
       </c>
       <c r="O176" s="1">
-        <v>0.93</v>
+        <v>0.82</v>
       </c>
       <c r="P176">
         <v>1</v>
       </c>
     </row>
     <row r="177" spans="1:16">
       <c r="A177" t="s">
-        <v>544</v>
+        <v>551</v>
       </c>
       <c r="B177" t="s">
-        <v>545</v>
+        <v>552</v>
       </c>
       <c r="C177" s="1">
-        <v>1600000.0</v>
+        <v>2900000.0</v>
       </c>
       <c r="D177" s="1">
-        <v>102.695</v>
+        <v>80.74</v>
       </c>
       <c r="E177" s="1">
-        <v>99.58935313</v>
+        <v>73.81842241</v>
       </c>
       <c r="F177" t="s">
         <v>8</v>
       </c>
       <c r="G177">
         <v>1.0</v>
       </c>
       <c r="H177" s="1">
-        <v>1593429.65</v>
+        <v>2140734.25</v>
       </c>
       <c r="I177" s="1">
-        <v>49690.35</v>
+        <v>200725.75</v>
       </c>
       <c r="J177" s="1">
-        <v>3.1184527035756</v>
+        <v>9.3764907998272</v>
       </c>
       <c r="K177">
-        <v>4.84</v>
+        <v>0.15</v>
       </c>
       <c r="L177" t="s">
-        <v>546</v>
+        <v>553</v>
       </c>
       <c r="M177" s="1">
-        <v>1643120.0</v>
+        <v>2341460.0</v>
       </c>
       <c r="N177" s="1">
-        <v>1720626.85</v>
+        <v>2345929.18</v>
       </c>
       <c r="O177" s="1">
-        <v>0.35</v>
+        <v>0.49</v>
       </c>
       <c r="P177">
         <v>1</v>
       </c>
     </row>
     <row r="178" spans="1:16">
       <c r="A178" t="s">
-        <v>547</v>
+        <v>554</v>
       </c>
       <c r="B178" t="s">
-        <v>548</v>
+        <v>555</v>
       </c>
       <c r="C178" s="1">
-        <v>4100000.0</v>
+        <v>1260000.0</v>
       </c>
       <c r="D178" s="1">
-        <v>95.624</v>
+        <v>97.345</v>
       </c>
       <c r="E178" s="1">
-        <v>89.63713976</v>
+        <v>96.71</v>
       </c>
       <c r="F178" t="s">
         <v>8</v>
       </c>
       <c r="G178">
         <v>1.0</v>
       </c>
       <c r="H178" s="1">
-        <v>3675122.73</v>
+        <v>1218546.0</v>
       </c>
       <c r="I178" s="1">
-        <v>245461.27</v>
+        <v>8001.0</v>
       </c>
       <c r="J178" s="1">
-        <v>6.6789951801147</v>
+        <v>0.65660221280116</v>
       </c>
       <c r="K178">
-        <v>0.07</v>
+        <v>0.56</v>
       </c>
       <c r="L178" t="s">
-        <v>549</v>
+        <v>556</v>
       </c>
       <c r="M178" s="1">
-        <v>3920584.0</v>
+        <v>1226547.0</v>
       </c>
       <c r="N178" s="1">
-        <v>3923392.22</v>
+        <v>1233542.63</v>
       </c>
       <c r="O178" s="1">
-        <v>0.8</v>
+        <v>0.26</v>
       </c>
       <c r="P178">
         <v>1</v>
       </c>
     </row>
     <row r="179" spans="1:16">
       <c r="A179" t="s">
-        <v>550</v>
+        <v>557</v>
       </c>
       <c r="B179" t="s">
-        <v>551</v>
+        <v>558</v>
       </c>
       <c r="C179" s="1">
-        <v>2900000.0</v>
+        <v>2300000.0</v>
       </c>
       <c r="D179" s="1">
-        <v>80.82</v>
+        <v>94.813</v>
       </c>
       <c r="E179" s="1">
-        <v>73.81842241</v>
+        <v>93.7</v>
       </c>
       <c r="F179" t="s">
         <v>8</v>
       </c>
       <c r="G179">
         <v>1.0</v>
       </c>
       <c r="H179" s="1">
-        <v>2140734.25</v>
+        <v>2155100.0</v>
       </c>
       <c r="I179" s="1">
-        <v>203045.75</v>
+        <v>25599.0</v>
       </c>
       <c r="J179" s="1">
-        <v>9.4848648308402</v>
+        <v>1.187833511206</v>
       </c>
       <c r="K179">
-        <v>0.11</v>
+        <v>0.23</v>
       </c>
       <c r="L179" t="s">
-        <v>552</v>
+        <v>559</v>
       </c>
       <c r="M179" s="1">
-        <v>2343780.0</v>
+        <v>2180699.0</v>
       </c>
       <c r="N179" s="1">
-        <v>2346958.08</v>
+        <v>2185984.27</v>
       </c>
       <c r="O179" s="1">
-        <v>0.48</v>
+        <v>0.46</v>
       </c>
       <c r="P179">
         <v>1</v>
       </c>
     </row>
     <row r="180" spans="1:16">
       <c r="A180" t="s">
-        <v>553</v>
+        <v>560</v>
       </c>
       <c r="B180" t="s">
-        <v>554</v>
+        <v>561</v>
       </c>
       <c r="C180" s="1">
-        <v>1260000.0</v>
+        <v>3355000.0</v>
       </c>
       <c r="D180" s="1">
-        <v>97.394</v>
+        <v>86.231</v>
       </c>
       <c r="E180" s="1">
-        <v>96.71</v>
+        <v>100.0</v>
       </c>
       <c r="F180" t="s">
         <v>8</v>
       </c>
       <c r="G180">
         <v>1.0</v>
       </c>
       <c r="H180" s="1">
-        <v>1218546.0</v>
+        <v>3355000.0</v>
       </c>
       <c r="I180" s="1">
-        <v>8618.4</v>
+        <v>-461949.95</v>
       </c>
       <c r="J180" s="1">
-        <v>0.70726915520629</v>
+        <v>-13.769</v>
       </c>
       <c r="K180">
-        <v>0.2</v>
+        <v>2.42</v>
       </c>
       <c r="L180" t="s">
-        <v>555</v>
+        <v>562</v>
       </c>
       <c r="M180" s="1">
-        <v>1227164.4</v>
+        <v>2893050.05</v>
       </c>
       <c r="N180" s="1">
-        <v>1229723.78</v>
+        <v>2974129.22</v>
       </c>
       <c r="O180" s="1">
-        <v>0.25</v>
+        <v>0.62</v>
       </c>
       <c r="P180">
         <v>1</v>
       </c>
     </row>
     <row r="181" spans="1:16">
       <c r="A181" t="s">
-        <v>556</v>
+        <v>563</v>
       </c>
       <c r="B181" t="s">
-        <v>557</v>
+        <v>564</v>
       </c>
       <c r="C181" s="1">
-        <v>2300000.0</v>
+        <v>1550000.0</v>
       </c>
       <c r="D181" s="1">
-        <v>94.733</v>
+        <v>92.062</v>
       </c>
       <c r="E181" s="1">
-        <v>93.7</v>
+        <v>101.28018323</v>
       </c>
       <c r="F181" t="s">
         <v>8</v>
       </c>
       <c r="G181">
         <v>1.0</v>
       </c>
       <c r="H181" s="1">
-        <v>2155100.0</v>
+        <v>1569842.84</v>
       </c>
       <c r="I181" s="1">
-        <v>23759.0</v>
+        <v>-142881.84</v>
       </c>
       <c r="J181" s="1">
-        <v>1.102454642476</v>
+        <v>-9.101665234209</v>
       </c>
       <c r="K181">
-        <v>0.13</v>
+        <v>0.63</v>
       </c>
       <c r="L181" t="s">
-        <v>558</v>
+        <v>565</v>
       </c>
       <c r="M181" s="1">
-        <v>2178859.0</v>
+        <v>1426961.0</v>
       </c>
       <c r="N181" s="1">
-        <v>2181891.53</v>
+        <v>1436727.91</v>
       </c>
       <c r="O181" s="1">
-        <v>0.44</v>
+        <v>0.3</v>
       </c>
       <c r="P181">
         <v>1</v>
       </c>
     </row>
     <row r="182" spans="1:16">
       <c r="A182" t="s">
-        <v>559</v>
+        <v>566</v>
       </c>
       <c r="B182" t="s">
-        <v>560</v>
+        <v>567</v>
       </c>
       <c r="C182" s="1">
-        <v>3355000.0</v>
+        <v>5465000.0</v>
       </c>
       <c r="D182" s="1">
-        <v>92.234</v>
+        <v>95.005</v>
       </c>
       <c r="E182" s="1">
-        <v>100.0</v>
+        <v>93.03169973</v>
       </c>
       <c r="F182" t="s">
         <v>8</v>
       </c>
       <c r="G182">
         <v>1.0</v>
       </c>
       <c r="H182" s="1">
-        <v>3355000.0</v>
+        <v>5084182.39</v>
       </c>
       <c r="I182" s="1">
-        <v>-260549.3</v>
+        <v>107840.86</v>
       </c>
       <c r="J182" s="1">
-        <v>-7.766</v>
+        <v>2.1211052579882</v>
       </c>
       <c r="K182">
-        <v>1.88</v>
+        <v>2.24</v>
       </c>
       <c r="L182" t="s">
-        <v>561</v>
+        <v>568</v>
       </c>
       <c r="M182" s="1">
-        <v>3094450.7</v>
+        <v>5192023.25</v>
       </c>
       <c r="N182" s="1">
-        <v>3157356.95</v>
+        <v>5314199.69</v>
       </c>
       <c r="O182" s="1">
-        <v>0.64</v>
+        <v>1.11</v>
       </c>
       <c r="P182">
         <v>1</v>
       </c>
     </row>
     <row r="183" spans="1:16">
       <c r="A183" t="s">
-        <v>562</v>
+        <v>569</v>
       </c>
       <c r="B183" t="s">
-        <v>563</v>
+        <v>570</v>
       </c>
       <c r="C183" s="1">
-        <v>1550000.0</v>
+        <v>6400000.0</v>
       </c>
       <c r="D183" s="1">
-        <v>96.069</v>
+        <v>96.9</v>
       </c>
       <c r="E183" s="1">
-        <v>101.28018323</v>
+        <v>93.70721516</v>
       </c>
       <c r="F183" t="s">
         <v>8</v>
       </c>
       <c r="G183">
         <v>1.0</v>
       </c>
       <c r="H183" s="1">
-        <v>1569842.84</v>
+        <v>5997261.77</v>
       </c>
       <c r="I183" s="1">
-        <v>-80773.34</v>
+        <v>204338.23</v>
       </c>
       <c r="J183" s="1">
-        <v>-5.145313781856</v>
+        <v>3.4071921126098</v>
       </c>
       <c r="K183">
-        <v>0.23</v>
+        <v>0.71</v>
       </c>
       <c r="L183" t="s">
-        <v>564</v>
+        <v>571</v>
       </c>
       <c r="M183" s="1">
-        <v>1489069.5</v>
+        <v>6201600.0</v>
       </c>
       <c r="N183" s="1">
-        <v>1492642.76</v>
+        <v>6246860.27</v>
       </c>
       <c r="O183" s="1">
-        <v>0.3</v>
+        <v>1.31</v>
       </c>
       <c r="P183">
         <v>1</v>
       </c>
     </row>
     <row r="184" spans="1:16">
       <c r="A184" t="s">
-        <v>565</v>
+        <v>572</v>
       </c>
       <c r="B184" t="s">
-        <v>566</v>
+        <v>573</v>
       </c>
       <c r="C184" s="1">
-        <v>5465000.0</v>
+        <v>1067000.0</v>
       </c>
       <c r="D184" s="1">
-        <v>95.183</v>
+        <v>102.125</v>
       </c>
       <c r="E184" s="1">
-        <v>93.03169973</v>
+        <v>102.21806092</v>
       </c>
       <c r="F184" t="s">
         <v>8</v>
       </c>
       <c r="G184">
         <v>1.0</v>
       </c>
       <c r="H184" s="1">
-        <v>5084182.39</v>
+        <v>1090666.71</v>
       </c>
       <c r="I184" s="1">
-        <v>117568.56</v>
+        <v>-992.96</v>
       </c>
       <c r="J184" s="1">
-        <v>2.312437890333</v>
+        <v>-0.091041561174999</v>
       </c>
       <c r="K184">
-        <v>2.02</v>
+        <v>0.23</v>
       </c>
       <c r="L184" t="s">
-        <v>567</v>
+        <v>574</v>
       </c>
       <c r="M184" s="1">
-        <v>5201750.95</v>
+        <v>1089673.75</v>
       </c>
       <c r="N184" s="1">
-        <v>5312248.76</v>
+        <v>1092173.16</v>
       </c>
       <c r="O184" s="1">
-        <v>1.08</v>
+        <v>0.23</v>
       </c>
       <c r="P184">
         <v>1</v>
       </c>
     </row>
     <row r="185" spans="1:16">
       <c r="A185" t="s">
-        <v>568</v>
+        <v>575</v>
       </c>
       <c r="B185" t="s">
-        <v>569</v>
+        <v>576</v>
       </c>
       <c r="C185" s="1">
-        <v>6400000.0</v>
+        <v>3873000.0</v>
       </c>
       <c r="D185" s="1">
-        <v>95.655</v>
+        <v>93.937</v>
       </c>
       <c r="E185" s="1">
-        <v>93.70721516</v>
+        <v>100.06415001</v>
       </c>
       <c r="F185" t="s">
         <v>8</v>
       </c>
       <c r="G185">
         <v>1.0</v>
       </c>
       <c r="H185" s="1">
-        <v>5997261.77</v>
+        <v>3875484.53</v>
       </c>
       <c r="I185" s="1">
-        <v>124658.23</v>
+        <v>-237304.52</v>
       </c>
       <c r="J185" s="1">
-        <v>2.0785857743208</v>
+        <v>-6.1232219652287</v>
       </c>
       <c r="K185">
-        <v>0.4</v>
+        <v>1.91</v>
       </c>
       <c r="L185" t="s">
-        <v>570</v>
+        <v>577</v>
       </c>
       <c r="M185" s="1">
-        <v>6121920.0</v>
+        <v>3638180.01</v>
       </c>
       <c r="N185" s="1">
-        <v>6147235.07</v>
+        <v>3712170.45</v>
       </c>
       <c r="O185" s="1">
-        <v>1.25</v>
+        <v>0.78</v>
       </c>
       <c r="P185">
         <v>1</v>
       </c>
     </row>
     <row r="186" spans="1:16">
       <c r="A186" t="s">
-        <v>571</v>
+        <v>578</v>
       </c>
       <c r="B186" t="s">
-        <v>572</v>
+        <v>579</v>
       </c>
       <c r="C186" s="1">
-        <v>1067000.0</v>
+        <v>1700000.0</v>
       </c>
       <c r="D186" s="1">
-        <v>102.231</v>
+        <v>95.627</v>
       </c>
       <c r="E186" s="1">
-        <v>102.21806092</v>
+        <v>91.5185</v>
       </c>
       <c r="F186" t="s">
         <v>8</v>
       </c>
       <c r="G186">
         <v>1.0</v>
       </c>
       <c r="H186" s="1">
-        <v>1090666.71</v>
+        <v>1555814.5</v>
       </c>
       <c r="I186" s="1">
-        <v>138.06</v>
+        <v>69844.5</v>
       </c>
       <c r="J186" s="1">
-        <v>0.012658312455507</v>
+        <v>4.4892562705901</v>
       </c>
       <c r="K186">
-        <v>4.65</v>
+        <v>0.33</v>
       </c>
       <c r="L186" t="s">
-        <v>573</v>
+        <v>580</v>
       </c>
       <c r="M186" s="1">
-        <v>1090804.77</v>
+        <v>1625659.0</v>
       </c>
       <c r="N186" s="1">
-        <v>1140376.42</v>
+        <v>1631225.32</v>
       </c>
       <c r="O186" s="1">
-        <v>0.23</v>
+        <v>0.34</v>
       </c>
       <c r="P186">
         <v>1</v>
       </c>
     </row>
     <row r="187" spans="1:16">
       <c r="A187" t="s">
-        <v>574</v>
+        <v>581</v>
       </c>
       <c r="B187" t="s">
-        <v>575</v>
+        <v>582</v>
       </c>
       <c r="C187" s="1">
-        <v>3873000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="D187" s="1">
-        <v>95.907</v>
+        <v>102.623</v>
       </c>
       <c r="E187" s="1">
-        <v>100.06415001</v>
+        <v>101.2434</v>
       </c>
       <c r="F187" t="s">
         <v>8</v>
       </c>
       <c r="G187">
         <v>1.0</v>
       </c>
       <c r="H187" s="1">
-        <v>3875484.53</v>
+        <v>101243.4</v>
       </c>
       <c r="I187" s="1">
-        <v>-161006.42</v>
+        <v>1379.6</v>
       </c>
       <c r="J187" s="1">
-        <v>-4.1544849103036</v>
+        <v>1.3626567262656</v>
       </c>
       <c r="K187">
-        <v>1.53</v>
-[...2 lines deleted...]
-        <v>576</v>
+        <v>0.35</v>
+      </c>
+      <c r="L187">
+        <v>347.26</v>
       </c>
       <c r="M187" s="1">
-        <v>3714478.11</v>
+        <v>102623.0</v>
       </c>
       <c r="N187" s="1">
-        <v>3773783.42</v>
+        <v>102970.26</v>
       </c>
       <c r="O187" s="1">
-        <v>0.77</v>
+        <v>0.02</v>
       </c>
       <c r="P187">
         <v>1</v>
       </c>
     </row>
     <row r="188" spans="1:16">
       <c r="A188" t="s">
-        <v>577</v>
+        <v>583</v>
       </c>
       <c r="B188" t="s">
-        <v>578</v>
+        <v>584</v>
       </c>
       <c r="C188" s="1">
-        <v>1700000.0</v>
+        <v>2413000.0</v>
       </c>
       <c r="D188" s="1">
-        <v>94.154</v>
+        <v>103.685</v>
       </c>
       <c r="E188" s="1">
-        <v>91.5185</v>
+        <v>102.38671778</v>
       </c>
       <c r="F188" t="s">
         <v>8</v>
       </c>
       <c r="G188">
         <v>1.0</v>
       </c>
       <c r="H188" s="1">
-        <v>1555814.5</v>
+        <v>2470591.5</v>
       </c>
       <c r="I188" s="1">
-        <v>44803.5</v>
+        <v>31327.55</v>
       </c>
       <c r="J188" s="1">
-        <v>2.8797456252015</v>
+        <v>1.2680182053569</v>
       </c>
       <c r="K188">
-        <v>0.12</v>
+        <v>5.01</v>
       </c>
       <c r="L188" t="s">
-        <v>579</v>
+        <v>585</v>
       </c>
       <c r="M188" s="1">
-        <v>1600618.0</v>
+        <v>2501919.05</v>
       </c>
       <c r="N188" s="1">
-        <v>1602654.46</v>
+        <v>2622734.32</v>
       </c>
       <c r="O188" s="1">
-        <v>0.33</v>
+        <v>0.55</v>
       </c>
       <c r="P188">
         <v>1</v>
       </c>
     </row>
     <row r="189" spans="1:16">
       <c r="A189" t="s">
-        <v>580</v>
+        <v>586</v>
       </c>
       <c r="B189" t="s">
-        <v>581</v>
+        <v>587</v>
       </c>
       <c r="C189" s="1">
-        <v>100000.0</v>
+        <v>3338000.0</v>
       </c>
       <c r="D189" s="1">
-        <v>102.303</v>
+        <v>99.83</v>
       </c>
       <c r="E189" s="1">
-        <v>101.2434</v>
+        <v>90.92355123</v>
       </c>
       <c r="F189" t="s">
         <v>8</v>
       </c>
       <c r="G189">
         <v>1.0</v>
       </c>
       <c r="H189" s="1">
-        <v>101243.4</v>
+        <v>3035028.14</v>
       </c>
       <c r="I189" s="1">
-        <v>1059.6</v>
+        <v>297297.26</v>
       </c>
       <c r="J189" s="1">
-        <v>1.046586740469</v>
+        <v>9.7955355366161</v>
       </c>
       <c r="K189">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>2.0</v>
+      </c>
+      <c r="L189" t="s">
+        <v>588</v>
       </c>
       <c r="M189" s="1">
-        <v>102303.0</v>
+        <v>3332325.4</v>
       </c>
       <c r="N189" s="1">
-        <v>102303.0</v>
+        <v>3399131.76</v>
       </c>
       <c r="O189" s="1">
-        <v>0.02</v>
+        <v>0.71</v>
       </c>
       <c r="P189">
         <v>1</v>
       </c>
     </row>
     <row r="190" spans="1:16">
       <c r="A190" t="s">
-        <v>582</v>
+        <v>589</v>
       </c>
       <c r="B190" t="s">
-        <v>583</v>
+        <v>590</v>
       </c>
       <c r="C190" s="1">
-        <v>2413000.0</v>
+        <v>1000000.0</v>
       </c>
       <c r="D190" s="1">
-        <v>103.344</v>
+        <v>99.703</v>
       </c>
       <c r="E190" s="1">
-        <v>102.38671778</v>
+        <v>97.7673</v>
       </c>
       <c r="F190" t="s">
         <v>8</v>
       </c>
       <c r="G190">
         <v>1.0</v>
       </c>
       <c r="H190" s="1">
-        <v>2470591.5</v>
+        <v>977673.0</v>
       </c>
       <c r="I190" s="1">
-        <v>23099.22</v>
+        <v>19357.0</v>
       </c>
       <c r="J190" s="1">
-        <v>0.93496719307907</v>
+        <v>1.9799053466752</v>
       </c>
       <c r="K190">
-        <v>4.62</v>
+        <v>1.36</v>
       </c>
       <c r="L190" t="s">
-        <v>584</v>
+        <v>591</v>
       </c>
       <c r="M190" s="1">
-        <v>2493690.72</v>
+        <v>997030.0</v>
       </c>
       <c r="N190" s="1">
-        <v>2605267.18</v>
+        <v>1010675.83</v>
       </c>
       <c r="O190" s="1">
-        <v>0.53</v>
+        <v>0.21</v>
       </c>
       <c r="P190">
         <v>1</v>
       </c>
     </row>
     <row r="191" spans="1:16">
       <c r="A191" t="s">
-        <v>585</v>
+        <v>592</v>
       </c>
       <c r="B191" t="s">
-        <v>586</v>
+        <v>593</v>
       </c>
       <c r="C191" s="1">
-        <v>3338000.0</v>
+        <v>3432300.0</v>
       </c>
       <c r="D191" s="1">
-        <v>99.631</v>
+        <v>103.85</v>
       </c>
       <c r="E191" s="1">
-        <v>90.92355123</v>
+        <v>103.09125717</v>
       </c>
       <c r="F191" t="s">
         <v>8</v>
       </c>
       <c r="G191">
         <v>1.0</v>
       </c>
       <c r="H191" s="1">
-        <v>3035028.14</v>
+        <v>3538401.22</v>
       </c>
       <c r="I191" s="1">
-        <v>290654.64</v>
+        <v>26042.33</v>
       </c>
       <c r="J191" s="1">
-        <v>9.5766703500812</v>
+        <v>0.73599143739839</v>
       </c>
       <c r="K191">
-        <v>1.6</v>
+        <v>2.46</v>
       </c>
       <c r="L191" t="s">
-        <v>587</v>
+        <v>594</v>
       </c>
       <c r="M191" s="1">
-        <v>3325682.78</v>
+        <v>3564443.55</v>
       </c>
       <c r="N191" s="1">
-        <v>3379229.86</v>
+        <v>3648749.42</v>
       </c>
       <c r="O191" s="1">
-        <v>0.69</v>
+        <v>0.76</v>
       </c>
       <c r="P191">
         <v>1</v>
       </c>
     </row>
     <row r="192" spans="1:16">
       <c r="A192" t="s">
-        <v>588</v>
+        <v>595</v>
       </c>
       <c r="B192" t="s">
-        <v>589</v>
+        <v>596</v>
       </c>
       <c r="C192" s="1">
-        <v>1000000.0</v>
+        <v>4900000.0</v>
       </c>
       <c r="D192" s="1">
-        <v>99.667</v>
+        <v>105.691</v>
       </c>
       <c r="E192" s="1">
-        <v>97.7673</v>
+        <v>100.27195449</v>
       </c>
       <c r="F192" t="s">
         <v>8</v>
       </c>
       <c r="G192">
         <v>1.0</v>
       </c>
       <c r="H192" s="1">
-        <v>977673.0</v>
+        <v>4913325.77</v>
       </c>
       <c r="I192" s="1">
-        <v>18997.0</v>
+        <v>265533.23</v>
       </c>
       <c r="J192" s="1">
-        <v>1.9430832190313</v>
+        <v>5.4043481427856</v>
       </c>
       <c r="K192">
-        <v>1.09</v>
+        <v>6.67</v>
       </c>
       <c r="L192" t="s">
-        <v>590</v>
+        <v>597</v>
       </c>
       <c r="M192" s="1">
-        <v>996670.0</v>
+        <v>5178859.0</v>
       </c>
       <c r="N192" s="1">
-        <v>1007607.5</v>
+        <v>5505883.66</v>
       </c>
       <c r="O192" s="1">
-        <v>0.2</v>
+        <v>1.15</v>
       </c>
       <c r="P192">
-        <v>1</v>
-[...98 lines deleted...]
-      <c r="P194">
         <v>1</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>