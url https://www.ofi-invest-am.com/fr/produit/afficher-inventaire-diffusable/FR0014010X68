--- v5 (2026-08-25)
+++ v6 (2026-09-22)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="1" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Répartition" sheetId="1" r:id="rId4"/>
     <sheet name="Valorisation" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="598">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="599">
   <si>
     <t>Type Part</t>
   </si>
   <si>
     <t>CodeIsin</t>
   </si>
   <si>
     <t>Parts</t>
   </si>
   <si>
     <t>Vl</t>
   </si>
   <si>
     <t>Devise</t>
   </si>
   <si>
     <t>Actif net</t>
   </si>
   <si>
     <t>IC</t>
   </si>
   <si>
     <t>FR0010596783</t>
   </si>
   <si>
@@ -163,1695 +163,1698 @@
   <si>
     <t>ISHARES   HIGH YIELD CORP BOND UCI</t>
   </si>
   <si>
     <t>US4652661046</t>
   </si>
   <si>
     <t>IT GROUP INC</t>
   </si>
   <si>
     <t>USD</t>
   </si>
   <si>
     <t>US6680741070</t>
   </si>
   <si>
     <t>NORTHWESTERN CORPORATION</t>
   </si>
   <si>
     <t>FR0000008997</t>
   </si>
   <si>
     <t>Ofi Invest ESG Liquidités PART C/D</t>
   </si>
   <si>
-    <t>OE100626</t>
-[...10 lines deleted...]
-  <si>
     <t>XS2937255193</t>
   </si>
   <si>
     <t>ABERTIS INFRAESTRUCTURAS FINANCE B PERP</t>
   </si>
   <si>
-    <t>29 019.86</t>
+    <t>38 693.15</t>
   </si>
   <si>
     <t>XS2900445375</t>
   </si>
   <si>
     <t>ACCORINVEST GROUP SA 6.375 15/10/2029</t>
   </si>
   <si>
-    <t>17 279.79</t>
+    <t>29 080.63</t>
   </si>
   <si>
     <t>XS3213252540</t>
   </si>
   <si>
     <t>AEGIS LUX 1A SARL 5.625 29/10/2031</t>
   </si>
   <si>
-    <t>50 973.75</t>
+    <t>2 216.25</t>
   </si>
   <si>
     <t>FR0014015H97</t>
   </si>
   <si>
     <t>AIR FRANCE-KLM 3.875 14/01/2031</t>
   </si>
   <si>
-    <t>64 463.01</t>
+    <t>78 625.34</t>
   </si>
   <si>
     <t>XS3066681704</t>
   </si>
   <si>
     <t>ALBION FINANCING 1 SARL 5.375 21/05/2030</t>
   </si>
   <si>
-    <t>27 254.39</t>
+    <t>38 002.59</t>
   </si>
   <si>
     <t>XS3104473312</t>
   </si>
   <si>
     <t>ALEXANDRITE LAKE LUX HOLDINGS SARL 6.75 30/07/2030</t>
   </si>
   <si>
-    <t>21 750.00</t>
+    <t>27 000.00</t>
   </si>
   <si>
     <t>XS3134529562</t>
   </si>
   <si>
     <t>ALLWYN ENTERTAINMENT FINANCING (UK 4.125 15/02/2031</t>
   </si>
   <si>
-    <t>63 083.97</t>
+    <t>80 572.59</t>
   </si>
   <si>
     <t>XS2615937187</t>
   </si>
   <si>
     <t>ALLWYN ENTERTAINMENT FINANCING (UK 7.25 30/04/2030</t>
   </si>
   <si>
-    <t>46 015.39</t>
+    <t>55 850.74</t>
   </si>
   <si>
     <t>XS3025437982</t>
   </si>
   <si>
     <t>ALSTRIA SARL 5.5 20/03/2031</t>
   </si>
   <si>
-    <t>33 316.44</t>
+    <t>47 736.99</t>
   </si>
   <si>
     <t>FR00140010J1</t>
   </si>
   <si>
     <t>ALTAREA SCA 1.75 16/01/2030</t>
   </si>
   <si>
-    <t>13 712.33</t>
+    <t>16 771.23</t>
   </si>
   <si>
     <t>XS3161792406</t>
   </si>
   <si>
     <t>ALTICE FRANCE SA (FRANCE) 4.75 15/10/2030</t>
   </si>
   <si>
-    <t>18 874.88</t>
+    <t>31 765.05</t>
   </si>
   <si>
     <t>XS3161793123</t>
   </si>
   <si>
     <t>ALTICE FRANCE SA (FRANCE) 5.265 15/07/2032</t>
   </si>
   <si>
-    <t>65 744.42</t>
+    <t>79 796.66</t>
   </si>
   <si>
     <t>XS2857868942</t>
   </si>
   <si>
     <t>AMBER FINCO PLC 6.625 15/07/2029</t>
   </si>
   <si>
-    <t>102 529.79</t>
+    <t>124 444.55</t>
+  </si>
+  <si>
+    <t>XS3382712126</t>
+  </si>
+  <si>
+    <t>AMS OSRAM AG 7.25 31/05/2032</t>
+  </si>
+  <si>
+    <t>7 795.56</t>
   </si>
   <si>
     <t>XS2711801287</t>
   </si>
   <si>
     <t>APA INFRASTRUCTURE LTD 09/11/2083</t>
   </si>
   <si>
-    <t>43 949.34</t>
+    <t>55 973.22</t>
   </si>
   <si>
     <t>XS2911131253</t>
   </si>
   <si>
     <t>APCOA GROUP GMBH 6 15/04/2031</t>
   </si>
   <si>
-    <t>29 567.83</t>
+    <t>49 760.50</t>
   </si>
   <si>
     <t>XS3023482436</t>
   </si>
   <si>
     <t>ARAMARK INTERNATIONAL FINANCE SARL 4.375 15/04/2033</t>
   </si>
   <si>
-    <t>16 248.39</t>
+    <t>27 344.84</t>
   </si>
   <si>
     <t>XS3239172565</t>
   </si>
   <si>
     <t>ARDAGH METAL PACKAGING FINANCE PLC 5 30/01/2031</t>
   </si>
   <si>
-    <t>64 579.86</t>
+    <t>74 912.64</t>
   </si>
   <si>
     <t>XS2799493825</t>
   </si>
   <si>
     <t>AROUNDTOWN FINANCE SARL PERP</t>
   </si>
   <si>
-    <t>204 143.01</t>
+    <t>222 996.99</t>
   </si>
   <si>
     <t>XS3244710060</t>
   </si>
   <si>
     <t>ASMODEE GROUP AB 4.25 15/12/2031</t>
   </si>
   <si>
-    <t>26 953.26</t>
+    <t>1 535.31</t>
   </si>
   <si>
     <t>XS2831749481</t>
   </si>
   <si>
     <t>BERTRAND FRANCHISE FINANCE SAS 18/07/2030</t>
   </si>
   <si>
-    <t>18 645.97</t>
+    <t>32 875.78</t>
   </si>
   <si>
     <t>XS3266494221</t>
   </si>
   <si>
     <t>BETCLIC EVEREST GROUP SAS 5.125 10/12/2031</t>
   </si>
   <si>
-    <t>27 556.70</t>
+    <t>34 384.91</t>
   </si>
   <si>
     <t>XS3246904414</t>
   </si>
   <si>
     <t>BIFFA GROUP HOLDINGS LTD 5.25 15/06/2031</t>
   </si>
   <si>
-    <t>52 757.69</t>
+    <t>2 949.19</t>
   </si>
   <si>
     <t>XS2806449190</t>
   </si>
   <si>
     <t>BOELS TOPHOLDING BV 5.75 15/05/2030</t>
   </si>
   <si>
-    <t>4 009.35</t>
+    <t>14 214.96</t>
   </si>
   <si>
     <t>XS3134602070</t>
   </si>
   <si>
     <t>BOOTS GROUP FINCO LP 5.375 31/08/2032</t>
   </si>
   <si>
-    <t>10 392.86</t>
+    <t>13 699.68</t>
   </si>
   <si>
     <t>XS2794589403</t>
   </si>
   <si>
     <t>BRITISH TELECOMMUNICATIONS PLC 03/10/2054</t>
   </si>
   <si>
-    <t>59 393.84</t>
-[...8 lines deleted...]
-    <t>19 823.63</t>
+    <t>66 723.29</t>
   </si>
   <si>
     <t>XS3023780375</t>
   </si>
   <si>
     <t>CELANESE US HOLDINGS LLC 5 15/04/2031</t>
   </si>
   <si>
-    <t>15 375.00</t>
+    <t>25 875.00</t>
   </si>
   <si>
     <t>XS3237210334</t>
   </si>
   <si>
     <t>CELSA OPCO SAU 8.25 15/12/2030</t>
   </si>
   <si>
-    <t>161 030.38</t>
+    <t>8 730.56</t>
   </si>
   <si>
     <t>XS2904660755</t>
   </si>
   <si>
     <t>CESAR SPA 6.5 30/09/2031</t>
   </si>
   <si>
-    <t>24 034.11</t>
-[...8 lines deleted...]
-    <t>11 740.21</t>
+    <t>36 051.17</t>
+  </si>
+  <si>
+    <t>XS3087220664</t>
+  </si>
+  <si>
+    <t>CHEPLAPHARM ARZNEIMITTEL GMBH 7.125 15/06/2031</t>
+  </si>
+  <si>
+    <t>9 125.34</t>
   </si>
   <si>
     <t>XS3046352319</t>
   </si>
   <si>
     <t>CIDRON AIDA FINCO SARL 7 27/10/2031</t>
   </si>
   <si>
-    <t>13 939.33</t>
+    <t>27 398.00</t>
   </si>
   <si>
     <t>XS3209437014</t>
   </si>
   <si>
     <t>CIRSA FINANCE INTERNATIONAL SARL 4.875 15/10/2031</t>
   </si>
   <si>
-    <t>4 987.13</t>
+    <t>17 681.63</t>
   </si>
   <si>
     <t>XS2760863329</t>
   </si>
   <si>
     <t>CIRSA FINANCE INTERNATIONAL SARL 6.5 15/03/2029</t>
   </si>
   <si>
-    <t>14 043.07</t>
+    <t>23 633.46</t>
   </si>
   <si>
     <t>XS3314100986</t>
   </si>
   <si>
     <t>CLARIANE SE 6.875 15/04/2031</t>
   </si>
   <si>
-    <t>7 425.00</t>
+    <t>12 622.50</t>
   </si>
   <si>
     <t>FR001400YRZ0</t>
   </si>
   <si>
     <t>CLARIANE SE 7.875 27/06/2030</t>
   </si>
   <si>
-    <t>179 614.73</t>
+    <t>164 015.75</t>
   </si>
   <si>
     <t>XS3091295801</t>
   </si>
   <si>
     <t>CLARIOS US FINANCE COMPANY INC 4.75 15/06/2031</t>
   </si>
   <si>
-    <t>41 126.56</t>
+    <t>2 299.00</t>
   </si>
   <si>
     <t>XS3193815977</t>
   </si>
   <si>
     <t>CMA CGM SA 4.875 15/01/2032</t>
   </si>
   <si>
-    <t>14 990.63</t>
+    <t>25 228.13</t>
   </si>
   <si>
     <t>XS2335148024</t>
   </si>
   <si>
     <t>CONSTELLIUM SE (FRANCE) 3.125 15/07/2029</t>
   </si>
   <si>
-    <t>24 676.22</t>
+    <t>29 950.52</t>
+  </si>
+  <si>
+    <t>XS3333139288</t>
+  </si>
+  <si>
+    <t>COREWEAVE INC 8.5 15/07/2032</t>
+  </si>
+  <si>
+    <t>3 004.75</t>
   </si>
   <si>
     <t>XS2904791774</t>
   </si>
   <si>
     <t>CPI PROPERTY GROUP SA 6 27/01/2032</t>
   </si>
   <si>
-    <t>79 478.96</t>
+    <t>98 847.78</t>
   </si>
   <si>
     <t>XS2290533020</t>
   </si>
   <si>
     <t>CPI PROPERTY GROUP SA PERP</t>
   </si>
   <si>
-    <t>56 034.25</t>
+    <t>61 397.26</t>
   </si>
   <si>
     <t>XS3188831658</t>
   </si>
   <si>
     <t>CROWN EUROPEAN HOLDINGS SA 3.75 30/09/2031</t>
   </si>
   <si>
-    <t>14 449.17</t>
+    <t>21 673.75</t>
   </si>
   <si>
     <t>XS2792575453</t>
   </si>
   <si>
     <t>CT INVESTMENT GMBH 6.375 15/04/2030</t>
   </si>
   <si>
-    <t>23 284.16</t>
+    <t>39 185.53</t>
   </si>
   <si>
     <t>XS3067385420</t>
   </si>
   <si>
     <t>CURRENTA GROUP HOLDINGS SARL 5.5 15/05/2030</t>
   </si>
   <si>
-    <t>3 231.71</t>
+    <t>11 457.88</t>
   </si>
   <si>
     <t>XS2965681633</t>
   </si>
   <si>
     <t>DEUTSCHE LUFTHANSA AG 15/01/2055</t>
   </si>
   <si>
-    <t>30 147.95</t>
+    <t>36 821.92</t>
   </si>
   <si>
     <t>XS3106724241</t>
   </si>
   <si>
     <t>DOLCETTO HOLDCO SPA 5.625 14/07/2032</t>
   </si>
   <si>
-    <t>17 550.31</t>
+    <t>24 471.56</t>
   </si>
   <si>
     <t>XS2391403354</t>
   </si>
   <si>
     <t>DOMETIC GROUP AB (PUBL) 2 29/09/2028</t>
   </si>
   <si>
-    <t>56 312.33</t>
+    <t>63 145.21</t>
   </si>
   <si>
     <t>XS3229398766</t>
   </si>
   <si>
     <t>DUOMO BIDCO SPA 15/01/2032</t>
   </si>
   <si>
-    <t>9 477.56</t>
+    <t>16 181.20</t>
   </si>
   <si>
     <t>XS2910523716</t>
   </si>
   <si>
     <t>DYNAMO NEWCO II GMBH 6.25 15/10/2031</t>
   </si>
   <si>
-    <t>21 311.46</t>
+    <t>35 865.63</t>
   </si>
   <si>
     <t>PTEDPXOM0021</t>
   </si>
   <si>
     <t>EDP -  ENERGIAS DE PORTUGAL SA 14/03/2082</t>
   </si>
   <si>
-    <t>13 200.00</t>
+    <t>18 443.84</t>
   </si>
   <si>
     <t>PTEDPSOM0002</t>
   </si>
   <si>
     <t>EDP SA 16/09/2054</t>
   </si>
   <si>
-    <t>27 889.38</t>
+    <t>39 280.82</t>
   </si>
   <si>
     <t>XS3091931058</t>
   </si>
   <si>
     <t>EDREAMS ODIGEO SA 4.875 30/12/2030</t>
   </si>
   <si>
-    <t>56 860.92</t>
+    <t>67 765.75</t>
   </si>
   <si>
     <t>XS2719998952</t>
   </si>
   <si>
     <t>EG GLOBAL FINANCE PLC 11 30/11/2028</t>
   </si>
   <si>
-    <t>194 215.94</t>
+    <t>26 984.38</t>
   </si>
   <si>
     <t>XS3348854459</t>
   </si>
   <si>
     <t>EGIS SA 5.125 15/05/2031</t>
   </si>
   <si>
-    <t>1 276.98</t>
+    <t>4 027.40</t>
   </si>
   <si>
     <t>XS3028067729</t>
   </si>
   <si>
     <t>EIRCOM FINANCE DAC 5 30/04/2031</t>
   </si>
   <si>
-    <t>15 065.56</t>
+    <t>31 290.00</t>
   </si>
   <si>
     <t>XS2621830681</t>
   </si>
   <si>
     <t>EMERALD DEBT MERGER SUB LLC 6.375 15/12/2030</t>
   </si>
   <si>
-    <t>54 169.79</t>
+    <t>3 028.13</t>
   </si>
   <si>
     <t>XS2576550243</t>
   </si>
   <si>
     <t>ENEL SPA NC8.5 PERP</t>
   </si>
   <si>
-    <t>96 888.36</t>
+    <t>105 836.64</t>
   </si>
   <si>
     <t>XS2770512064</t>
   </si>
   <si>
     <t>ENEL SPA PERP</t>
   </si>
   <si>
-    <t>74 939.12</t>
+    <t>5 764.55</t>
   </si>
   <si>
     <t>XS2353416386</t>
   </si>
   <si>
     <t>ENERGIZER GAMMA ACQUISITION BV 3.5 30/06/2029</t>
   </si>
   <si>
-    <t>41 504.56</t>
+    <t>49 464.33</t>
   </si>
   <si>
     <t>FR001400QOL3</t>
   </si>
   <si>
     <t>ENGIE SA NC9 PERP</t>
   </si>
   <si>
-    <t>97 164.38</t>
+    <t>2 808.22</t>
   </si>
   <si>
     <t>XS3229426138</t>
   </si>
   <si>
     <t>ENTAIN PLC 4.875 30/11/2031</t>
   </si>
   <si>
-    <t>69 821.65</t>
+    <t>9 207.25</t>
   </si>
   <si>
     <t>XS2734938249</t>
   </si>
   <si>
     <t>EPHIOS SUBCO 3 SARL 7.875 31/01/2031</t>
   </si>
   <si>
-    <t>124 780.03</t>
+    <t>6 975.28</t>
   </si>
   <si>
     <t>XS3224536121</t>
   </si>
   <si>
     <t>EUTELSAT COMMUNICATIONS 5.75 15/03/2031</t>
   </si>
   <si>
-    <t>12 782.25</t>
+    <t>17 200.81</t>
+  </si>
+  <si>
+    <t>XS2821788770</t>
+  </si>
+  <si>
+    <t>FIBER MIDCO SPA 15/06/2029</t>
+  </si>
+  <si>
+    <t>18 909.08</t>
   </si>
   <si>
     <t>XS3104481414</t>
   </si>
   <si>
     <t>FIBERCOP SPA 5.125 30/06/2032</t>
   </si>
   <si>
-    <t>47 823.97</t>
+    <t>58 410.96</t>
   </si>
   <si>
     <t>XS3338785937</t>
   </si>
   <si>
     <t>FIBERCOP SPA 5.375 15/04/2031</t>
   </si>
   <si>
-    <t>15 695.29</t>
+    <t>25 590.15</t>
   </si>
   <si>
     <t>XS3049816013</t>
   </si>
   <si>
     <t>FLUTTER TREASURY DAC 4 04/06/2031</t>
   </si>
   <si>
-    <t>10 081.44</t>
+    <t>16 966.33</t>
   </si>
   <si>
     <t>XS3152574763</t>
   </si>
   <si>
     <t>FORVIA SE 5.375 15/03/2031</t>
   </si>
   <si>
-    <t>47 703.13</t>
+    <t>66 515.63</t>
   </si>
   <si>
     <t>XS2910536452</t>
   </si>
   <si>
     <t>FRESSNAPF HOLDING SE 5.25 31/10/2031</t>
   </si>
   <si>
-    <t>6 847.26</t>
+    <t>14 484.58</t>
+  </si>
+  <si>
+    <t>XS3328596179</t>
+  </si>
+  <si>
+    <t>GENERAL MILLS INC (NC5.25) 16/07/2056</t>
+  </si>
+  <si>
+    <t>17 060.96</t>
   </si>
   <si>
     <t>XS3193932699</t>
   </si>
   <si>
     <t>GESTAMP AUTOMOCION SA 4.375 15/10/2030</t>
   </si>
   <si>
-    <t>9 870.61</t>
+    <t>16 611.51</t>
   </si>
   <si>
     <t>XS3349823941</t>
   </si>
   <si>
     <t>GG12 SPA 6.25 28/04/2033</t>
   </si>
   <si>
-    <t>4 948.61</t>
+    <t>9 897.22</t>
   </si>
   <si>
     <t>XS2761223127</t>
   </si>
   <si>
     <t>GOLDSTORY SAS 6.75 01/02/2030</t>
   </si>
   <si>
-    <t>31 696.88</t>
+    <t>39 414.38</t>
+  </si>
+  <si>
+    <t>XS3246991981</t>
+  </si>
+  <si>
+    <t>GRAND CITY PROPERTIES FINANCE SARL PERP</t>
+  </si>
+  <si>
+    <t>16 892.82</t>
   </si>
   <si>
     <t>XS3362208079</t>
   </si>
   <si>
-    <t>GRAND CITY PROPERTIES FINANCE SARL PERP</t>
-[...8 lines deleted...]
-    <t>10 446.88</t>
+    <t>33 801.37</t>
   </si>
   <si>
     <t>XS2393001891</t>
   </si>
   <si>
     <t>GRIFOLS ESCROW ISSUER SAU 3.875 15/10/2028</t>
   </si>
   <si>
-    <t>17 652.78</t>
+    <t>29 708.33</t>
   </si>
   <si>
     <t>XS2961445090</t>
   </si>
   <si>
     <t>GRIFOLS SA 7.125 01/05/2030</t>
   </si>
   <si>
-    <t>15 289.06</t>
+    <t>32 412.81</t>
   </si>
   <si>
     <t>XS2337703537</t>
   </si>
   <si>
     <t>GRUENENTHAL GMBH 4.125 15/05/2028</t>
   </si>
   <si>
-    <t>1 494.85</t>
+    <t>5 299.94</t>
   </si>
   <si>
     <t>XS2615562274</t>
   </si>
   <si>
     <t>GRUENENTHAL GMBH 6.75 15/05/2030</t>
   </si>
   <si>
+    <t>2 698.31</t>
+  </si>
+  <si>
     <t>XS3212436813</t>
   </si>
   <si>
     <t>GRUPPO SAN DONATO SPA 6.5 31/10/2031</t>
   </si>
   <si>
-    <t>12 660.92</t>
+    <t>26 295.75</t>
   </si>
   <si>
     <t>XS2357812556</t>
   </si>
   <si>
     <t>GUALA CLOSURES SPA 3.25 15/06/2028</t>
   </si>
   <si>
-    <t>66 670.77</t>
+    <t>3 726.94</t>
   </si>
   <si>
     <t>XS3227944959</t>
   </si>
   <si>
     <t>HEIMSTADEN BOSTAD AB PERP</t>
   </si>
   <si>
-    <t>18 697.67</t>
+    <t>33 352.60</t>
   </si>
   <si>
     <t>XS3191437006</t>
   </si>
   <si>
     <t>HOLDING DINFRASTRUCTURES DES METIE 3.875 31/01/2031</t>
   </si>
   <si>
-    <t>25 858.46</t>
+    <t>32 379.29</t>
   </si>
   <si>
     <t>XS3189697793</t>
   </si>
   <si>
     <t>IDS FINANCING PLC 4 01/10/2032</t>
   </si>
   <si>
-    <t>37 712.22</t>
+    <t>42 326.79</t>
   </si>
   <si>
     <t>XS3309060146</t>
   </si>
   <si>
     <t>IHO VERWALTUNGS GMBH 5.625 15/05/2031</t>
   </si>
   <si>
-    <t>6 150.52</t>
+    <t>11 532.22</t>
   </si>
   <si>
     <t>XS2810807094</t>
   </si>
   <si>
     <t>ILIAD HOLDING SAS 6.875 15/04/2031</t>
   </si>
   <si>
-    <t>31 984.98</t>
+    <t>53 828.39</t>
   </si>
   <si>
     <t>FR001400TL99</t>
   </si>
   <si>
     <t>ILIAD SA 4.25 15/12/2029</t>
   </si>
   <si>
-    <t>15 090.41</t>
+    <t>17 791.78</t>
   </si>
   <si>
     <t>FR001400FV85</t>
   </si>
   <si>
     <t>ILIAD SA 5.625 15/02/2030</t>
   </si>
   <si>
-    <t>35 445.21</t>
+    <t>45 724.32</t>
   </si>
   <si>
     <t>XS3040316971</t>
   </si>
   <si>
     <t>INFRASTRUTTURE WIRELESS ITALIANE S 3.75 01/04/2030</t>
   </si>
   <si>
-    <t>17 573.63</t>
-[...8 lines deleted...]
-    <t>23 069.44</t>
+    <t>26 839.73</t>
   </si>
   <si>
     <t>XS3192259516</t>
   </si>
   <si>
     <t>INTRALOT CAPITAL LUXEMBOURG SA 6.75 15/10/2031</t>
   </si>
   <si>
-    <t>16 528.13</t>
+    <t>27 815.63</t>
   </si>
   <si>
     <t>XS3194941111</t>
   </si>
   <si>
     <t>ION PLATFORM FINANCE SARL 6.875 30/09/2032</t>
   </si>
   <si>
-    <t>32 190.28</t>
+    <t>48 285.42</t>
   </si>
   <si>
     <t>XS3067907140</t>
   </si>
   <si>
     <t>IPD 3 BV 5.5 15/06/2031</t>
   </si>
   <si>
-    <t>54 113.89</t>
+    <t>3 025.00</t>
   </si>
   <si>
     <t>XS2305744059</t>
   </si>
   <si>
     <t>IQVIA INC 2.25 15/03/2029</t>
   </si>
   <si>
-    <t>4 459.69</t>
+    <t>6 218.44</t>
+  </si>
+  <si>
+    <t>XS3315365398</t>
+  </si>
+  <si>
+    <t>IQVIA INC 4.625 15/06/2033</t>
+  </si>
+  <si>
+    <t>3 584.12</t>
   </si>
   <si>
     <t>XS3282797383</t>
   </si>
   <si>
     <t>ITALMATCH CHEMICALS SPA 6.25 05/02/2031</t>
   </si>
   <si>
-    <t>16 977.60</t>
+    <t>21 260.24</t>
   </si>
   <si>
     <t>XS3041347637</t>
   </si>
   <si>
     <t>ITELYUM REGENERATION SPA 5.75 15/04/2030</t>
   </si>
   <si>
-    <t>20 673.97</t>
-[...8 lines deleted...]
-    <t>29 554.74</t>
+    <t>34 792.77</t>
   </si>
   <si>
     <t>XS2971567560</t>
   </si>
   <si>
     <t>KAPLA HOLDING SAS 5 30/04/2031</t>
   </si>
   <si>
-    <t>7 277.50</t>
+    <t>12 247.50</t>
   </si>
   <si>
     <t>XS3233507287</t>
   </si>
   <si>
     <t>KING US BIDCO INC 01/12/2032</t>
   </si>
   <si>
-    <t>6 136.96</t>
+    <t>10 477.74</t>
   </si>
   <si>
     <t>XS2913056797</t>
   </si>
   <si>
     <t>KONINKLIJKE FRIESLANDCAMPINA NV PERP</t>
   </si>
   <si>
-    <t>34 322.05</t>
+    <t>42 414.25</t>
   </si>
   <si>
     <t>XS2824778075</t>
   </si>
   <si>
     <t>KONINKLIJKE KPN NV PERP</t>
   </si>
   <si>
-    <t>119 504.28</t>
-[...8 lines deleted...]
-    <t>81 745.86</t>
+    <t>133 366.78</t>
   </si>
   <si>
     <t>XS3049411971</t>
   </si>
   <si>
     <t>LHMC FINCO 2 SARL 8.625 15/05/2030</t>
   </si>
   <si>
-    <t>2 452.42</t>
+    <t>8 694.96</t>
   </si>
   <si>
     <t>XS3047452316</t>
   </si>
   <si>
     <t>LOTTOMATICA GROUP SPA 4.875 31/01/2031</t>
   </si>
   <si>
-    <t>7 346.35</t>
+    <t>15 574.27</t>
   </si>
   <si>
     <t>XS2824643220</t>
   </si>
   <si>
     <t>LOTTOMATICA SPA 5.375 01/06/2030</t>
   </si>
   <si>
-    <t>28 741.32</t>
+    <t>3 777.43</t>
   </si>
   <si>
     <t>XS2732357525</t>
   </si>
   <si>
     <t>LOXAM SAS 6.375 31/05/2029</t>
   </si>
   <si>
-    <t>137 303.32</t>
+    <t>7 675.34</t>
   </si>
   <si>
     <t>XS3368834159</t>
   </si>
   <si>
     <t>LSF12 PILLAR INVESTMENTS (US) INC 5.75 15/05/2033</t>
   </si>
   <si>
-    <t>3 034.24</t>
+    <t>10 757.77</t>
   </si>
   <si>
     <t>XS3108519227</t>
   </si>
   <si>
     <t>MAHLE GMBH 7.125 15/07/2032</t>
   </si>
   <si>
-    <t>74 929.27</t>
+    <t>90 944.69</t>
   </si>
   <si>
     <t>BE6365823044</t>
   </si>
   <si>
     <t>MANUCHAR GROUP BV 07/07/2032</t>
   </si>
   <si>
-    <t>38 996.10</t>
+    <t>5 045.63</t>
   </si>
   <si>
     <t>XS3186949585</t>
   </si>
   <si>
     <t>MATTERHORN TELECOM SA 3.875 15/10/2030</t>
   </si>
   <si>
-    <t>67 631.67</t>
+    <t>3 381.58</t>
   </si>
   <si>
     <t>XS3385893956</t>
   </si>
   <si>
     <t>MOLINS FINANCE SA 5.5 15/06/2033</t>
   </si>
   <si>
+    <t>2 891.63</t>
+  </si>
+  <si>
     <t>XS2933536034</t>
   </si>
   <si>
     <t>NEINOR HOMES SA 5.875 15/02/2030</t>
   </si>
   <si>
-    <t>2 992.50</t>
+    <t>10 609.76</t>
   </si>
   <si>
     <t>XS2797353401</t>
   </si>
   <si>
     <t>NEOPHARMED GENTILI SPA 7.125 08/04/2030</t>
   </si>
   <si>
-    <t>14 454.60</t>
+    <t>24 678.59</t>
   </si>
   <si>
     <t>XS2920589699</t>
   </si>
   <si>
     <t>NIDDA HEALTHCARE HOLDING GMBH 5.625 21/02/2030</t>
   </si>
   <si>
-    <t>17 600.00</t>
+    <t>23 200.00</t>
   </si>
   <si>
     <t>XS2999659704</t>
   </si>
   <si>
     <t>NISSAN MOTOR CO LTD 5.25 17/07/2029</t>
   </si>
   <si>
-    <t>108 949.73</t>
+    <t>119 044.11</t>
   </si>
   <si>
     <t>XS2355604880</t>
   </si>
   <si>
     <t>NOMAD FOODS BONDCO PLC 2.5 24/06/2028</t>
   </si>
   <si>
-    <t>19 322.50</t>
+    <t>23 452.50</t>
   </si>
   <si>
     <t>XS3323687023</t>
   </si>
   <si>
     <t>OAK EAGLE ACQUIRECO INC 6.25 01/07/2033</t>
   </si>
   <si>
-    <t>10 591.67</t>
+    <t>16 770.14</t>
   </si>
   <si>
     <t>XS2906227785</t>
   </si>
   <si>
     <t>OEG FINANCE PLC 7.25 27/09/2029</t>
   </si>
   <si>
-    <t>21 791.49</t>
+    <t>32 133.21</t>
   </si>
   <si>
     <t>XS2825597656</t>
   </si>
   <si>
     <t>OI EUROPEAN GROUP BV 5.25 01/06/2029</t>
   </si>
   <si>
-    <t>62 526.04</t>
+    <t>8 217.71</t>
   </si>
   <si>
     <t>XS2930112730</t>
   </si>
   <si>
     <t>OMNIA DELLA TOFFOLA SPA 05/11/2031</t>
   </si>
   <si>
-    <t>10 145.89</t>
+    <t>15 400.02</t>
   </si>
   <si>
     <t>XS3037643304</t>
   </si>
   <si>
     <t>OPAL BIDCO SAS 5.5 31/03/2032</t>
   </si>
   <si>
-    <t>33 152.78</t>
+    <t>49 729.17</t>
   </si>
   <si>
     <t>XS2804497506</t>
   </si>
   <si>
     <t>OPTICS BIDCO SPA 7.75 24/01/2033</t>
   </si>
   <si>
-    <t>49 217.81</t>
+    <t>60 917.12</t>
   </si>
   <si>
     <t>XS2804500812</t>
   </si>
   <si>
     <t>OPTICS BIDCO SPA 7.875 31/07/2028</t>
   </si>
   <si>
-    <t>16 361.29</t>
+    <t>20 487.18</t>
   </si>
   <si>
     <t>FR00140005L7</t>
   </si>
   <si>
     <t>ORANGE SA PERP</t>
   </si>
   <si>
-    <t>13 899.32</t>
+    <t>15 706.85</t>
   </si>
   <si>
     <t>XS2332250708</t>
   </si>
   <si>
     <t>ORGANON &amp; CO/ORG 2.875 30/04/2028</t>
   </si>
   <si>
-    <t>8 286.87</t>
+    <t>17 211.19</t>
   </si>
   <si>
     <t>XS3111831254</t>
   </si>
   <si>
     <t>PAPREC HOLDING SA 4.5 15/07/2032</t>
   </si>
   <si>
-    <t>62 634.38</t>
+    <t>76 021.88</t>
   </si>
   <si>
     <t>XS3200021502</t>
   </si>
   <si>
     <t>PCC GLOBAL PLC 8.25 15/11/2030</t>
   </si>
   <si>
-    <t>7 769.21</t>
+    <t>13 602.88</t>
   </si>
   <si>
     <t>US70558AAB26</t>
   </si>
   <si>
     <t>PEGASUS SATELLITE COMMUNICATIONS I 31/12/2222</t>
   </si>
   <si>
     <t>XS2903463987</t>
   </si>
   <si>
     <t>PERRIGO FINANCE UNLIMITED CO 5.375 30/09/2032</t>
   </si>
   <si>
-    <t>23 645.43</t>
+    <t>35 675.57</t>
   </si>
   <si>
     <t>XS2852970016</t>
   </si>
   <si>
     <t>PICARD GROUPE SAS 6.375 01/07/2029</t>
   </si>
   <si>
-    <t>27 037.97</t>
+    <t>32 259.09</t>
   </si>
   <si>
     <t>XS2696090286</t>
   </si>
   <si>
     <t>PINNACLE BIDCO PLC 8.25 11/10/2028</t>
   </si>
   <si>
-    <t>80 972.83</t>
+    <t>100 518.00</t>
   </si>
   <si>
     <t>XS2641928036</t>
   </si>
   <si>
     <t>PLAYTECH PLC 5.875 28/06/2028</t>
   </si>
   <si>
-    <t>60 602.88</t>
+    <t>72 398.08</t>
   </si>
   <si>
     <t>XS2834242435</t>
   </si>
   <si>
     <t>PLT VII FINANCE SARL 6 15/06/2031</t>
   </si>
   <si>
-    <t>79 077.83</t>
+    <t>4 420.50</t>
   </si>
   <si>
     <t>XS3004167642</t>
   </si>
   <si>
     <t>PRIMO WATER HOLDINGS INC 3.875 12/10/2028</t>
   </si>
   <si>
-    <t>5 739.95</t>
+    <t>11 921.44</t>
   </si>
   <si>
     <t>XS3076304602</t>
   </si>
   <si>
     <t>PRYSMIAN SPA PERP</t>
   </si>
   <si>
-    <t>54 381.37</t>
+    <t>60 054.25</t>
   </si>
   <si>
     <t>XS2854277626</t>
   </si>
   <si>
     <t>RAY FINANCING LLC 6.5 15/07/2031</t>
   </si>
   <si>
-    <t>50 784.21</t>
+    <t>62 026.52</t>
   </si>
   <si>
     <t>XS3005193183</t>
   </si>
   <si>
     <t>REKEEP SPA 9 15/09/2029</t>
   </si>
   <si>
-    <t>20 895.50</t>
+    <t>33 614.50</t>
   </si>
   <si>
     <t>XS3146987543</t>
   </si>
   <si>
     <t>REXEL SA 4 15/09/2030</t>
   </si>
   <si>
-    <t>15 044.11</t>
+    <t>20 977.00</t>
   </si>
   <si>
     <t>FR001400U3Q9</t>
   </si>
   <si>
     <t>ROQUETTE FRERES SA PERP</t>
   </si>
   <si>
-    <t>51 478.03</t>
+    <t>68 065.39</t>
   </si>
   <si>
     <t>XS2854303729</t>
   </si>
   <si>
     <t>ROSSINI SARL 6.75 31/12/2029</t>
   </si>
   <si>
-    <t>91 213.50</t>
+    <t>108 706.50</t>
   </si>
   <si>
     <t>XS2962827072</t>
   </si>
   <si>
     <t>SAMHALLSBYGGNADSBOLAGET I NORDEN H 1.125 26/09/2029</t>
   </si>
   <si>
-    <t>49 191.47</t>
+    <t>55 086.32</t>
   </si>
   <si>
     <t>DE000A4DFLQ6</t>
   </si>
   <si>
     <t>SCHAEFFLER AG 5.375 01/04/2031</t>
   </si>
   <si>
-    <t>25 917.81</t>
+    <t>39 583.56</t>
   </si>
   <si>
     <t>XS2895496680</t>
   </si>
   <si>
     <t>SECHE ENVIRONNEMENT SA 4.5 25/03/2030</t>
   </si>
   <si>
-    <t>11 519.75</t>
+    <t>16 062.75</t>
   </si>
   <si>
     <t>FR00140136B1</t>
   </si>
   <si>
     <t>SECHE ENVIRONNEMENT SA PERP</t>
   </si>
   <si>
-    <t>15 158.79</t>
+    <t>24 512.09</t>
   </si>
   <si>
     <t>XS3100773996</t>
   </si>
   <si>
     <t>SES SA 4.875 24/06/2033</t>
   </si>
   <si>
-    <t>63 680.05</t>
-[...1 lines deleted...]
-  <si>
     <t>XS2181577268</t>
   </si>
   <si>
     <t>SILGAN HOLDINGS INC 2.25 01/06/2028</t>
   </si>
   <si>
-    <t>21 639.56</t>
+    <t>26 264.81</t>
   </si>
   <si>
     <t>XS3176108747</t>
   </si>
   <si>
     <t>SILGAN HOLDINGS INC 4.25 15/02/2031</t>
   </si>
   <si>
-    <t>41 041.07</t>
+    <t>52 418.79</t>
   </si>
   <si>
     <t>XS3021201887</t>
   </si>
   <si>
     <t>SNF GROUP SA 4.5 15/03/2032</t>
   </si>
   <si>
-    <t>34 856.50</t>
+    <t>1 948.50</t>
   </si>
   <si>
     <t>XS3344489326</t>
   </si>
   <si>
     <t>SOFTBANK GROUP CORP 6.375 22/04/2030</t>
   </si>
   <si>
-    <t>12 041.67</t>
+    <t>21 958.33</t>
   </si>
   <si>
     <t>FR001400ZYD0</t>
   </si>
   <si>
     <t>SPIE SA 3.75 28/05/2030</t>
   </si>
   <si>
-    <t>141 719.18</t>
+    <t>10 541.10</t>
   </si>
   <si>
     <t>XS3307413842</t>
   </si>
   <si>
     <t>STELLANTIS NV PERP</t>
   </si>
   <si>
-    <t>74 744.52</t>
+    <t>6 860.27</t>
   </si>
   <si>
     <t>XS2998755040</t>
   </si>
   <si>
     <t>SUMMER BC HOLDCO B SARL 5.875 15/02/2030</t>
   </si>
   <si>
-    <t>40 629.70</t>
+    <t>51 893.39</t>
   </si>
   <si>
     <t>XS3277827625</t>
   </si>
   <si>
     <t>SUMMER BIDCO BV 8.875 31/01/2031</t>
   </si>
   <si>
-    <t>1 485.97</t>
+    <t>5 268.44</t>
   </si>
   <si>
     <t>XS3338317327</t>
   </si>
   <si>
     <t>SWORD PURCHASER LLC 7.25 15/04/2033</t>
   </si>
   <si>
-    <t>19 555.26</t>
+    <t>31 205.21</t>
   </si>
   <si>
     <t>XS2348767836</t>
   </si>
   <si>
     <t>SYNTHOS SA 2.5 07/06/2028</t>
   </si>
   <si>
-    <t>50 113.19</t>
+    <t>3 492.08</t>
   </si>
   <si>
     <t>XS3358347634</t>
   </si>
   <si>
     <t>TDC BRANDS A/S 8 30/04/2031</t>
   </si>
   <si>
-    <t>15 426.67</t>
+    <t>32 040.00</t>
   </si>
   <si>
     <t>XS3262496022</t>
   </si>
   <si>
     <t>TELEFONICA EMISIONES SAU PERP</t>
   </si>
   <si>
-    <t>28 962.61</t>
+    <t>35 576.12</t>
+  </si>
+  <si>
+    <t>XS2410367747</t>
+  </si>
+  <si>
+    <t>TELEFONICA EUROPE BV PERP</t>
+  </si>
+  <si>
+    <t>2 690.63</t>
   </si>
   <si>
     <t>XS2293060658</t>
   </si>
   <si>
-    <t>TELEFONICA EUROPE BV PERP</t>
-[...5 lines deleted...]
-    <t>XS2410367747</t>
+    <t>5 878.16</t>
   </si>
   <si>
     <t>XS2967912887</t>
   </si>
   <si>
     <t>TEREOS FINANCE GROUPE I SA 5.75 30/04/2031</t>
   </si>
   <si>
-    <t>4 900.28</t>
+    <t>10 177.50</t>
   </si>
   <si>
     <t>XS2532478430</t>
   </si>
   <si>
     <t>TEREOS FINANCE GROUPE I SA 7.25 15/04/2028</t>
   </si>
   <si>
-    <t>7 964.13</t>
+    <t>16 540.88</t>
   </si>
   <si>
     <t>XS3266484180</t>
   </si>
   <si>
     <t>TEREOS FINANCE GROUPE I SA 8.125 30/04/2032</t>
   </si>
   <si>
-    <t>8 802.08</t>
+    <t>18 281.25</t>
   </si>
   <si>
     <t>XS3081797964</t>
   </si>
   <si>
     <t>TEVA PHARMACEUTICAL FINANCE NETHER 4.125 01/06/2031</t>
   </si>
   <si>
-    <t>80 975.13</t>
+    <t>5 202.31</t>
   </si>
   <si>
     <t>XS2406607171</t>
   </si>
   <si>
     <t>TEVA PHARMACEUTICAL FINANCE NETHER 4.375 09/05/2030</t>
   </si>
   <si>
-    <t>6 197.92</t>
+    <t>16 406.25</t>
   </si>
   <si>
     <t>XS2592804434</t>
   </si>
   <si>
     <t>TEVA PHARMACEUTICAL FINANCE NETHER 7.375 15/09/2029</t>
   </si>
   <si>
-    <t>11 621.57</t>
+    <t>16 204.72</t>
   </si>
   <si>
     <t>XS2845183495</t>
   </si>
   <si>
     <t>TVL FINANCE PLC 30/06/2030</t>
   </si>
   <si>
-    <t>20 411.87</t>
+    <t>30 796.61</t>
   </si>
   <si>
     <t>XS3381703274</t>
   </si>
   <si>
     <t>UGI INTERNATIONAL LLC 5 01/06/2031</t>
   </si>
   <si>
-    <t>1 033.33</t>
+    <t>6 820.00</t>
   </si>
   <si>
     <t>FR001400Y8Z5</t>
   </si>
   <si>
     <t>UNIBAIL-RODAMCO-WESTFIELD SE PERP</t>
   </si>
   <si>
-    <t>90 634.93</t>
+    <t>101 867.47</t>
   </si>
   <si>
     <t>XS3250465385</t>
   </si>
   <si>
     <t>UNITED GROUP BV 6.25 31/01/2032</t>
   </si>
   <si>
-    <t>120 448.44</t>
-[...8 lines deleted...]
-    <t>1 347.95</t>
+    <t>6 904.69</t>
+  </si>
+  <si>
+    <t>FR0014012SJ2</t>
+  </si>
+  <si>
+    <t>VALEO SE 4.625 23/03/2032</t>
+  </si>
+  <si>
+    <t>18 854.79</t>
   </si>
   <si>
     <t>FR00140007L3</t>
   </si>
   <si>
     <t>VEOLIA ENVIRONNEMENT SA NC8.5 PERP</t>
   </si>
   <si>
-    <t>10 109.59</t>
+    <t>18 253.42</t>
   </si>
   <si>
     <t>XS2123970241</t>
   </si>
   <si>
     <t>VF CORPORATION 0.625 25/02/2032</t>
   </si>
   <si>
-    <t>4 469.18</t>
+    <t>5 909.25</t>
   </si>
   <si>
     <t>XS3192216540</t>
   </si>
   <si>
     <t>VIA CELERE DESARROLLOS INMOBILIARI 4.875 15/04/2031</t>
   </si>
   <si>
-    <t>6 995.63</t>
+    <t>11 773.13</t>
   </si>
   <si>
     <t>FR0014002KP7</t>
   </si>
   <si>
     <t>VILMORIN &amp; CIE SA 1.375 26/03/2028</t>
   </si>
   <si>
-    <t>5 285.27</t>
+    <t>7 797.95</t>
   </si>
   <si>
     <t>XS3280365175</t>
   </si>
   <si>
     <t>VIRGIN MEDIA O2 VENDOR FINANCING N 7.5 15/07/2033</t>
   </si>
   <si>
-    <t>81 079.17</t>
+    <t>100 650.00</t>
   </si>
   <si>
     <t>XS2796600307</t>
   </si>
   <si>
     <t>VMED O2 UK FINANCING I PLC 5.625 15/04/2032</t>
   </si>
   <si>
-    <t>9 766.91</t>
+    <t>16 675.20</t>
   </si>
   <si>
     <t>XS2225204010</t>
   </si>
   <si>
     <t>VODAFONE GROUP PLC 27/08/2080</t>
   </si>
   <si>
-    <t>122 176.44</t>
+    <t>135 202.60</t>
   </si>
   <si>
     <t>XS2342732646</t>
   </si>
   <si>
     <t>VOLKSWAGEN INTERNATIONAL FIN PNC9 PERP</t>
   </si>
   <si>
-    <t>45 260.27</t>
+    <t>67 506.85</t>
   </si>
   <si>
     <t>XS2811097075</t>
   </si>
   <si>
     <t>VOLVO CAR AB 4.75 08/05/2030</t>
   </si>
   <si>
-    <t>2 499.41</t>
+    <t>6 526.24</t>
   </si>
   <si>
     <t>XS3181123129</t>
   </si>
   <si>
     <t>VZ SECURED FINANCING BV 5.25 15/01/2033</t>
   </si>
   <si>
-    <t>73 990.44</t>
+    <t>89 805.19</t>
   </si>
   <si>
     <t>XS2272845798</t>
   </si>
   <si>
     <t>VZ VENDOR FINANCING II BV 2.875 15/01/2029</t>
   </si>
   <si>
-    <t>5 566.32</t>
+    <t>9 367.71</t>
   </si>
   <si>
     <t>XS2922654418</t>
   </si>
   <si>
     <t>WEBUILD SPA 4.875 30/04/2030</t>
   </si>
   <si>
     <t>XS2830945452</t>
   </si>
   <si>
     <t>WEBUILD SPA 5.375 20/06/2029</t>
   </si>
   <si>
-    <t>120 815.27</t>
+    <t>1 421.36</t>
   </si>
   <si>
     <t>XS2417092132</t>
   </si>
   <si>
     <t>WP/AP TELECOM HOLDINGS 5.5 15/01/2030</t>
   </si>
   <si>
-    <t>66 806.36</t>
+    <t>81 085.58</t>
   </si>
   <si>
     <t>XS2417090789</t>
   </si>
   <si>
     <t>WP/AP TELECOM HOLDINGS IV BV 3.75 15/01/2029</t>
   </si>
   <si>
-    <t>13 645.83</t>
+    <t>16 562.50</t>
   </si>
   <si>
     <t>XS2859406139</t>
   </si>
   <si>
     <t>ZEGONA FINANCE PLC 6.75 15/07/2029</t>
   </si>
   <si>
-    <t>84 305.87</t>
+    <t>102 325.44</t>
   </si>
   <si>
     <t>XS3091660194</t>
   </si>
   <si>
     <t>ZF EUROPE FINANCE BV 7 12/06/2030</t>
   </si>
   <si>
-    <t>327 024.66</t>
+    <t>11 276.71</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -2160,9956 +2163,9906 @@
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:N9"/>
+  <dimension ref="A1:Z9"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="C9" sqref="C9"/>
+      <selection activeCell="B9" sqref="B9"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="11.711" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="15.282" bestFit="true" customWidth="true" style="0"/>
-    <col min="3" max="3" width="15.282" bestFit="true" customWidth="true" style="0"/>
-[...2 lines deleted...]
-    <col min="9" max="9" width="8.141" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="10.569" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="8.141" bestFit="true" customWidth="true" style="0"/>
+    <col min="8" max="8" width="8.141" bestFit="true" customWidth="true" style="0"/>
+    <col min="9" max="9" width="9.10" bestFit="true" style="0"/>
     <col min="13" max="13" width="9.10" bestFit="true" style="0"/>
     <col min="14" max="14" width="9.10" bestFit="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:14">
+    <row r="1" spans="1:26">
       <c r="A1" t="s">
+        <v>1</v>
+      </c>
+      <c r="B1" t="s">
+        <v>2</v>
+      </c>
+      <c r="C1" t="s">
+        <v>3</v>
+      </c>
+      <c r="D1" t="s">
+        <v>4</v>
+      </c>
+      <c r="E1" t="s">
+        <v>5</v>
+      </c>
+      <c r="F1" t="s">
+        <v>4</v>
+      </c>
+      <c r="G1" t="s">
+        <v>5</v>
+      </c>
+      <c r="H1" t="s">
+        <v>4</v>
+      </c>
+      <c r="Z1" t="s">
         <v>0</v>
       </c>
-      <c r="B1" t="s">
-[...24 lines deleted...]
-    <row r="2" spans="1:14">
+    </row>
+    <row r="2" spans="1:26">
       <c r="A2" t="s">
+        <v>7</v>
+      </c>
+      <c r="B2" s="1">
+        <v>2009712.079</v>
+      </c>
+      <c r="C2">
+        <v>135.36</v>
+      </c>
+      <c r="D2" t="s">
+        <v>8</v>
+      </c>
+      <c r="E2">
+        <v>272035011.5</v>
+      </c>
+      <c r="F2" t="s">
+        <v>8</v>
+      </c>
+      <c r="G2">
+        <v>272035011.5</v>
+      </c>
+      <c r="H2" t="s">
+        <v>8</v>
+      </c>
+      <c r="Z2" t="s">
         <v>6</v>
       </c>
-      <c r="B2" t="s">
-[...24 lines deleted...]
-    <row r="3" spans="1:14">
+    </row>
+    <row r="3" spans="1:26">
       <c r="A3" t="s">
+        <v>10</v>
+      </c>
+      <c r="B3" s="1">
+        <v>1031628.3088</v>
+      </c>
+      <c r="C3">
+        <v>54.69</v>
+      </c>
+      <c r="D3" t="s">
+        <v>8</v>
+      </c>
+      <c r="E3">
+        <v>56426882.27</v>
+      </c>
+      <c r="F3" t="s">
+        <v>8</v>
+      </c>
+      <c r="G3">
+        <v>56426882.27</v>
+      </c>
+      <c r="H3" t="s">
+        <v>8</v>
+      </c>
+      <c r="Z3" t="s">
         <v>9</v>
       </c>
-      <c r="B3" t="s">
-[...24 lines deleted...]
-    <row r="4" spans="1:14">
+    </row>
+    <row r="4" spans="1:26">
       <c r="A4" t="s">
+        <v>12</v>
+      </c>
+      <c r="B4" s="1">
+        <v>413254.3495</v>
+      </c>
+      <c r="C4">
+        <v>125.59</v>
+      </c>
+      <c r="D4" t="s">
+        <v>8</v>
+      </c>
+      <c r="E4">
+        <v>51901345.49</v>
+      </c>
+      <c r="F4" t="s">
+        <v>8</v>
+      </c>
+      <c r="G4">
+        <v>51901345.49</v>
+      </c>
+      <c r="H4" t="s">
+        <v>8</v>
+      </c>
+      <c r="Z4" t="s">
         <v>11</v>
       </c>
-      <c r="B4" t="s">
-[...24 lines deleted...]
-    <row r="5" spans="1:14">
+    </row>
+    <row r="5" spans="1:26">
       <c r="A5" t="s">
+        <v>14</v>
+      </c>
+      <c r="B5" s="1">
+        <v>1.0</v>
+      </c>
+      <c r="C5">
+        <v>133.84</v>
+      </c>
+      <c r="D5" t="s">
+        <v>8</v>
+      </c>
+      <c r="E5">
+        <v>133.84</v>
+      </c>
+      <c r="F5" t="s">
+        <v>8</v>
+      </c>
+      <c r="G5">
+        <v>133.84</v>
+      </c>
+      <c r="H5" t="s">
+        <v>8</v>
+      </c>
+      <c r="Z5" t="s">
         <v>13</v>
       </c>
-      <c r="B5" t="s">
-[...24 lines deleted...]
-    <row r="6" spans="1:14">
+    </row>
+    <row r="6" spans="1:26">
       <c r="A6" t="s">
+        <v>16</v>
+      </c>
+      <c r="B6" s="1">
+        <v>1.0</v>
+      </c>
+      <c r="C6">
+        <v>130.23</v>
+      </c>
+      <c r="D6" t="s">
+        <v>8</v>
+      </c>
+      <c r="E6">
+        <v>130.23</v>
+      </c>
+      <c r="F6" t="s">
+        <v>8</v>
+      </c>
+      <c r="G6">
+        <v>130.23</v>
+      </c>
+      <c r="H6" t="s">
+        <v>8</v>
+      </c>
+      <c r="Z6" t="s">
         <v>15</v>
       </c>
-      <c r="B6" t="s">
-[...24 lines deleted...]
-    <row r="7" spans="1:14">
+    </row>
+    <row r="7" spans="1:26">
       <c r="A7" t="s">
+        <v>18</v>
+      </c>
+      <c r="B7" s="1">
+        <v>11.0</v>
+      </c>
+      <c r="C7">
+        <v>129.74</v>
+      </c>
+      <c r="D7" t="s">
+        <v>8</v>
+      </c>
+      <c r="E7">
+        <v>1427.2</v>
+      </c>
+      <c r="F7" t="s">
+        <v>8</v>
+      </c>
+      <c r="G7">
+        <v>1427.2</v>
+      </c>
+      <c r="H7" t="s">
+        <v>8</v>
+      </c>
+      <c r="Z7" t="s">
         <v>17</v>
       </c>
-      <c r="B7" t="s">
-[...24 lines deleted...]
-    <row r="8" spans="1:14">
+    </row>
+    <row r="8" spans="1:26">
       <c r="A8" t="s">
+        <v>20</v>
+      </c>
+      <c r="B8" s="1">
+        <v>7748.3</v>
+      </c>
+      <c r="C8">
+        <v>11128.18</v>
+      </c>
+      <c r="D8" t="s">
+        <v>8</v>
+      </c>
+      <c r="E8">
+        <v>86224481.59</v>
+      </c>
+      <c r="F8" t="s">
+        <v>8</v>
+      </c>
+      <c r="G8">
+        <v>86224481.59</v>
+      </c>
+      <c r="H8" t="s">
+        <v>8</v>
+      </c>
+      <c r="Z8" t="s">
         <v>19</v>
       </c>
-      <c r="B8" t="s">
-[...24 lines deleted...]
-    <row r="9" spans="1:14">
+    </row>
+    <row r="9" spans="1:26">
       <c r="A9" t="s">
+        <v>22</v>
+      </c>
+      <c r="B9" s="1">
+        <v>3066.0</v>
+      </c>
+      <c r="C9">
+        <v>101.63</v>
+      </c>
+      <c r="D9" t="s">
+        <v>8</v>
+      </c>
+      <c r="E9">
+        <v>311617.39</v>
+      </c>
+      <c r="F9" t="s">
+        <v>8</v>
+      </c>
+      <c r="G9">
+        <v>311617.39</v>
+      </c>
+      <c r="H9" t="s">
+        <v>8</v>
+      </c>
+      <c r="Z9" t="s">
         <v>21</v>
-      </c>
-[...22 lines deleted...]
-        <v>8</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:P192"/>
+  <dimension ref="A1:Z191"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="O192" sqref="O192"/>
+      <selection activeCell="N191" sqref="N191"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
-    <row r="1" spans="1:16">
+    <row r="1" spans="1:26">
       <c r="A1" t="s">
+        <v>24</v>
+      </c>
+      <c r="B1" t="s">
+        <v>25</v>
+      </c>
+      <c r="C1" t="s">
+        <v>26</v>
+      </c>
+      <c r="D1" t="s">
+        <v>27</v>
+      </c>
+      <c r="E1" t="s">
+        <v>4</v>
+      </c>
+      <c r="F1" t="s">
+        <v>28</v>
+      </c>
+      <c r="G1" t="s">
+        <v>29</v>
+      </c>
+      <c r="H1" t="s">
+        <v>30</v>
+      </c>
+      <c r="I1" t="s">
+        <v>31</v>
+      </c>
+      <c r="J1" t="s">
+        <v>32</v>
+      </c>
+      <c r="K1" t="s">
+        <v>33</v>
+      </c>
+      <c r="L1" t="s">
+        <v>34</v>
+      </c>
+      <c r="M1" t="s">
+        <v>35</v>
+      </c>
+      <c r="N1" t="s">
+        <v>36</v>
+      </c>
+      <c r="O1" t="s">
+        <v>37</v>
+      </c>
+      <c r="Z1" t="s">
         <v>23</v>
       </c>
-      <c r="B1" t="s">
-[...45 lines deleted...]
-    <row r="2" spans="1:16">
+    </row>
+    <row r="2" spans="1:26">
       <c r="A2" t="s">
-        <v>38</v>
-[...1 lines deleted...]
-      <c r="B2" t="s">
         <v>39</v>
       </c>
+      <c r="B2" s="1">
+        <v>58200.0</v>
+      </c>
       <c r="C2" s="1">
-        <v>58200.0</v>
+        <v>0.001</v>
       </c>
       <c r="D2" s="1">
-        <v>0.001</v>
-[...1 lines deleted...]
-      <c r="E2" s="1">
         <v>0.0</v>
       </c>
-      <c r="F2" t="s">
-[...3 lines deleted...]
-        <v>1.0</v>
+      <c r="E2" t="s">
+        <v>8</v>
+      </c>
+      <c r="F2">
+        <v>1.0</v>
+      </c>
+      <c r="G2" s="1">
+        <v>0.0</v>
       </c>
       <c r="H2" s="1">
+        <v>58.2</v>
+      </c>
+      <c r="I2" s="1">
+        <v>0</v>
+      </c>
+      <c r="J2">
         <v>0.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>0</v>
       </c>
       <c r="K2">
         <v>0.0</v>
       </c>
-      <c r="L2">
-        <v>0.0</v>
+      <c r="L2" s="1">
+        <v>58.2</v>
       </c>
       <c r="M2" s="1">
         <v>58.2</v>
       </c>
       <c r="N2" s="1">
-        <v>58.2</v>
-[...1 lines deleted...]
-      <c r="O2" s="1">
         <v>0.0</v>
       </c>
-      <c r="P2">
-[...3 lines deleted...]
-    <row r="3" spans="1:16">
+      <c r="O2">
+        <v>1</v>
+      </c>
+      <c r="Z2" t="s">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="3" spans="1:26">
       <c r="A3" t="s">
-        <v>40</v>
-[...1 lines deleted...]
-      <c r="B3" t="s">
         <v>41</v>
       </c>
+      <c r="B3" s="1">
+        <v>48477.0</v>
+      </c>
       <c r="C3" s="1">
-        <v>48477.0</v>
+        <v>91.14</v>
       </c>
       <c r="D3" s="1">
-        <v>91.27</v>
-[...1 lines deleted...]
-      <c r="E3" s="1">
         <v>92.0360616375</v>
       </c>
-      <c r="F3" t="s">
-[...3 lines deleted...]
-        <v>1.0</v>
+      <c r="E3" t="s">
+        <v>8</v>
+      </c>
+      <c r="F3">
+        <v>1.0</v>
+      </c>
+      <c r="G3" s="1">
+        <v>4461632.16</v>
       </c>
       <c r="H3" s="1">
-        <v>4461632.16</v>
+        <v>-43438.38</v>
       </c>
       <c r="I3" s="1">
-        <v>-37136.37</v>
-[...2 lines deleted...]
-        <v>-0.83234943330694</v>
+        <v>-0.97359841515935</v>
+      </c>
+      <c r="J3">
+        <v>0.0</v>
       </c>
       <c r="K3">
         <v>0.0</v>
       </c>
-      <c r="L3">
+      <c r="L3" s="1">
+        <v>4418193.78</v>
+      </c>
+      <c r="M3" s="1">
+        <v>4418193.78</v>
+      </c>
+      <c r="N3" s="1">
+        <v>0.95</v>
+      </c>
+      <c r="O3">
+        <v>1</v>
+      </c>
+      <c r="Z3" t="s">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="4" spans="1:26">
+      <c r="A4" t="s">
+        <v>43</v>
+      </c>
+      <c r="B4" s="1">
+        <v>4000.0</v>
+      </c>
+      <c r="C4" s="1">
+        <v>0.001</v>
+      </c>
+      <c r="D4" s="1">
+        <v>0.0001</v>
+      </c>
+      <c r="E4" t="s">
+        <v>44</v>
+      </c>
+      <c r="F4">
+        <v>1.14</v>
+      </c>
+      <c r="G4" s="1">
+        <v>0.33</v>
+      </c>
+      <c r="H4" s="1">
+        <v>3.16</v>
+      </c>
+      <c r="I4" s="1">
+        <v>957.57575757576</v>
+      </c>
+      <c r="J4">
         <v>0.0</v>
-      </c>
-[...42 lines deleted...]
-        <v>945.45454545455</v>
       </c>
       <c r="K4">
         <v>0.0</v>
       </c>
-      <c r="L4">
+      <c r="L4" s="1">
+        <v>3.49</v>
+      </c>
+      <c r="M4" s="1">
+        <v>3.49</v>
+      </c>
+      <c r="N4" s="1">
         <v>0.0</v>
       </c>
-      <c r="M4" s="1">
-[...5 lines deleted...]
-      <c r="O4" s="1">
+      <c r="O4">
+        <v>1</v>
+      </c>
+      <c r="Z4" t="s">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="5" spans="1:26">
+      <c r="A5" t="s">
+        <v>46</v>
+      </c>
+      <c r="B5" s="1">
+        <v>125000.0</v>
+      </c>
+      <c r="C5" s="1">
+        <v>0.001</v>
+      </c>
+      <c r="D5" s="1">
         <v>0.0</v>
       </c>
-      <c r="P4">
-[...16 lines deleted...]
-      <c r="E5" s="1">
+      <c r="E5" t="s">
+        <v>44</v>
+      </c>
+      <c r="F5">
+        <v>1.14</v>
+      </c>
+      <c r="G5" s="1">
         <v>0.0</v>
       </c>
-      <c r="F5" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H5" s="1">
+        <v>109.21</v>
+      </c>
+      <c r="I5" s="1">
+        <v>0</v>
+      </c>
+      <c r="J5">
         <v>0.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>0</v>
       </c>
       <c r="K5">
         <v>0.0</v>
       </c>
-      <c r="L5">
+      <c r="L5" s="1">
+        <v>109.21</v>
+      </c>
+      <c r="M5" s="1">
+        <v>109.21</v>
+      </c>
+      <c r="N5" s="1">
         <v>0.0</v>
       </c>
-      <c r="M5" s="1">
-[...5 lines deleted...]
-      <c r="O5" s="1">
+      <c r="O5">
+        <v>1</v>
+      </c>
+      <c r="Z5" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="6" spans="1:26">
+      <c r="A6" t="s">
+        <v>48</v>
+      </c>
+      <c r="B6" s="1">
+        <v>341.0</v>
+      </c>
+      <c r="C6" s="1">
+        <v>4811.69</v>
+      </c>
+      <c r="D6" s="1">
+        <v>4809.2451612903</v>
+      </c>
+      <c r="E6" t="s">
+        <v>8</v>
+      </c>
+      <c r="F6">
+        <v>1.0</v>
+      </c>
+      <c r="G6" s="1">
+        <v>1639952.6</v>
+      </c>
+      <c r="H6" s="1">
+        <v>833.69</v>
+      </c>
+      <c r="I6" s="1">
+        <v>0.050836225388466</v>
+      </c>
+      <c r="J6">
         <v>0.0</v>
-      </c>
-[...33 lines deleted...]
-        <v>0.053281541597069</v>
       </c>
       <c r="K6">
         <v>0.0</v>
       </c>
-      <c r="L6">
+      <c r="L6" s="1">
+        <v>1640786.29</v>
+      </c>
+      <c r="M6" s="1">
+        <v>1640786.29</v>
+      </c>
+      <c r="N6" s="1">
+        <v>0.35</v>
+      </c>
+      <c r="O6">
+        <v>1</v>
+      </c>
+      <c r="Z6" t="s">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="7" spans="1:26">
+      <c r="A7" t="s">
+        <v>50</v>
+      </c>
+      <c r="B7" s="1">
+        <v>2500000.0</v>
+      </c>
+      <c r="C7" s="1">
+        <v>101.731</v>
+      </c>
+      <c r="D7" s="1">
+        <v>100.13</v>
+      </c>
+      <c r="E7" t="s">
+        <v>8</v>
+      </c>
+      <c r="F7">
+        <v>1.0</v>
+      </c>
+      <c r="G7" s="1">
+        <v>2503250.0</v>
+      </c>
+      <c r="H7" s="1">
+        <v>40025.0</v>
+      </c>
+      <c r="I7" s="1">
+        <v>1.5989214021772</v>
+      </c>
+      <c r="J7">
+        <v>1.55</v>
+      </c>
+      <c r="K7" t="s">
+        <v>51</v>
+      </c>
+      <c r="L7" s="1">
+        <v>2543275.0</v>
+      </c>
+      <c r="M7" s="1">
+        <v>2581968.15</v>
+      </c>
+      <c r="N7" s="1">
+        <v>0.55</v>
+      </c>
+      <c r="O7">
+        <v>1</v>
+      </c>
+      <c r="Z7" t="s">
+        <v>49</v>
+      </c>
+    </row>
+    <row r="8" spans="1:26">
+      <c r="A8" t="s">
+        <v>53</v>
+      </c>
+      <c r="B8" s="1">
+        <v>2380000.0</v>
+      </c>
+      <c r="C8" s="1">
+        <v>103.875</v>
+      </c>
+      <c r="D8" s="1">
+        <v>101.7</v>
+      </c>
+      <c r="E8" t="s">
+        <v>8</v>
+      </c>
+      <c r="F8">
+        <v>1.0</v>
+      </c>
+      <c r="G8" s="1">
+        <v>2420460.0</v>
+      </c>
+      <c r="H8" s="1">
+        <v>51765.0</v>
+      </c>
+      <c r="I8" s="1">
+        <v>2.1386430678466</v>
+      </c>
+      <c r="J8">
+        <v>1.22</v>
+      </c>
+      <c r="K8" t="s">
+        <v>54</v>
+      </c>
+      <c r="L8" s="1">
+        <v>2472225.0</v>
+      </c>
+      <c r="M8" s="1">
+        <v>2501305.63</v>
+      </c>
+      <c r="N8" s="1">
+        <v>0.54</v>
+      </c>
+      <c r="O8">
+        <v>1</v>
+      </c>
+      <c r="Z8" t="s">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="9" spans="1:26">
+      <c r="A9" t="s">
+        <v>56</v>
+      </c>
+      <c r="B9" s="1">
+        <v>1576000.0</v>
+      </c>
+      <c r="C9" s="1">
+        <v>101.497</v>
+      </c>
+      <c r="D9" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E9" t="s">
+        <v>8</v>
+      </c>
+      <c r="F9">
+        <v>1.0</v>
+      </c>
+      <c r="G9" s="1">
+        <v>1576000.0</v>
+      </c>
+      <c r="H9" s="1">
+        <v>23592.72</v>
+      </c>
+      <c r="I9" s="1">
+        <v>1.497</v>
+      </c>
+      <c r="J9">
+        <v>0.14</v>
+      </c>
+      <c r="K9" t="s">
+        <v>57</v>
+      </c>
+      <c r="L9" s="1">
+        <v>1599592.72</v>
+      </c>
+      <c r="M9" s="1">
+        <v>1601808.97</v>
+      </c>
+      <c r="N9" s="1">
+        <v>0.34</v>
+      </c>
+      <c r="O9">
+        <v>1</v>
+      </c>
+      <c r="Z9" t="s">
+        <v>55</v>
+      </c>
+    </row>
+    <row r="10" spans="1:26">
+      <c r="A10" t="s">
+        <v>59</v>
+      </c>
+      <c r="B10" s="1">
+        <v>4600000.0</v>
+      </c>
+      <c r="C10" s="1">
+        <v>98.793</v>
+      </c>
+      <c r="D10" s="1">
+        <v>97.75</v>
+      </c>
+      <c r="E10" t="s">
+        <v>8</v>
+      </c>
+      <c r="F10">
+        <v>1.0</v>
+      </c>
+      <c r="G10" s="1">
+        <v>4496500.0</v>
+      </c>
+      <c r="H10" s="1">
+        <v>47978.0</v>
+      </c>
+      <c r="I10" s="1">
+        <v>1.0670076726343</v>
+      </c>
+      <c r="J10">
+        <v>1.71</v>
+      </c>
+      <c r="K10" t="s">
+        <v>60</v>
+      </c>
+      <c r="L10" s="1">
+        <v>4544478.0</v>
+      </c>
+      <c r="M10" s="1">
+        <v>4623103.34</v>
+      </c>
+      <c r="N10" s="1">
+        <v>0.99</v>
+      </c>
+      <c r="O10">
+        <v>1</v>
+      </c>
+      <c r="Z10" t="s">
+        <v>58</v>
+      </c>
+    </row>
+    <row r="11" spans="1:26">
+      <c r="A11" t="s">
+        <v>62</v>
+      </c>
+      <c r="B11" s="1">
+        <v>2571000.0</v>
+      </c>
+      <c r="C11" s="1">
+        <v>103.069</v>
+      </c>
+      <c r="D11" s="1">
+        <v>100.42060793</v>
+      </c>
+      <c r="E11" t="s">
+        <v>8</v>
+      </c>
+      <c r="F11">
+        <v>1.0</v>
+      </c>
+      <c r="G11" s="1">
+        <v>2581813.83</v>
+      </c>
+      <c r="H11" s="1">
+        <v>68090.16</v>
+      </c>
+      <c r="I11" s="1">
+        <v>2.6372993749127</v>
+      </c>
+      <c r="J11">
+        <v>1.48</v>
+      </c>
+      <c r="K11" t="s">
+        <v>63</v>
+      </c>
+      <c r="L11" s="1">
+        <v>2649903.99</v>
+      </c>
+      <c r="M11" s="1">
+        <v>2687906.58</v>
+      </c>
+      <c r="N11" s="1">
+        <v>0.58</v>
+      </c>
+      <c r="O11">
+        <v>1</v>
+      </c>
+      <c r="Z11" t="s">
+        <v>61</v>
+      </c>
+    </row>
+    <row r="12" spans="1:26">
+      <c r="A12" t="s">
+        <v>65</v>
+      </c>
+      <c r="B12" s="1">
+        <v>1000000.0</v>
+      </c>
+      <c r="C12" s="1">
+        <v>99.053</v>
+      </c>
+      <c r="D12" s="1">
+        <v>100.2479</v>
+      </c>
+      <c r="E12" t="s">
+        <v>8</v>
+      </c>
+      <c r="F12">
+        <v>1.0</v>
+      </c>
+      <c r="G12" s="1">
+        <v>1002479.0</v>
+      </c>
+      <c r="H12" s="1">
+        <v>-11949.0</v>
+      </c>
+      <c r="I12" s="1">
+        <v>-1.1919451679287</v>
+      </c>
+      <c r="J12">
+        <v>2.7</v>
+      </c>
+      <c r="K12" t="s">
+        <v>66</v>
+      </c>
+      <c r="L12" s="1">
+        <v>990530.0</v>
+      </c>
+      <c r="M12" s="1">
+        <v>1017530.0</v>
+      </c>
+      <c r="N12" s="1">
+        <v>0.22</v>
+      </c>
+      <c r="O12">
+        <v>1</v>
+      </c>
+      <c r="Z12" t="s">
+        <v>64</v>
+      </c>
+    </row>
+    <row r="13" spans="1:26">
+      <c r="A13" t="s">
+        <v>68</v>
+      </c>
+      <c r="B13" s="1">
+        <v>5451000.0</v>
+      </c>
+      <c r="C13" s="1">
+        <v>98.346</v>
+      </c>
+      <c r="D13" s="1">
+        <v>99.95557916</v>
+      </c>
+      <c r="E13" t="s">
+        <v>8</v>
+      </c>
+      <c r="F13">
+        <v>1.0</v>
+      </c>
+      <c r="G13" s="1">
+        <v>5448578.62</v>
+      </c>
+      <c r="H13" s="1">
+        <v>-87738.16</v>
+      </c>
+      <c r="I13" s="1">
+        <v>-1.6102944661189</v>
+      </c>
+      <c r="J13">
+        <v>1.48</v>
+      </c>
+      <c r="K13" t="s">
+        <v>69</v>
+      </c>
+      <c r="L13" s="1">
+        <v>5360840.46</v>
+      </c>
+      <c r="M13" s="1">
+        <v>5441413.05</v>
+      </c>
+      <c r="N13" s="1">
+        <v>1.17</v>
+      </c>
+      <c r="O13">
+        <v>1</v>
+      </c>
+      <c r="Z13" t="s">
+        <v>67</v>
+      </c>
+    </row>
+    <row r="14" spans="1:26">
+      <c r="A14" t="s">
+        <v>71</v>
+      </c>
+      <c r="B14" s="1">
+        <v>1938000.0</v>
+      </c>
+      <c r="C14" s="1">
+        <v>104.011</v>
+      </c>
+      <c r="D14" s="1">
+        <v>94.23756966</v>
+      </c>
+      <c r="E14" t="s">
+        <v>8</v>
+      </c>
+      <c r="F14">
+        <v>1.0</v>
+      </c>
+      <c r="G14" s="1">
+        <v>1826324.1</v>
+      </c>
+      <c r="H14" s="1">
+        <v>-12164.24</v>
+      </c>
+      <c r="I14" s="1">
+        <v>-0.66605045621421</v>
+      </c>
+      <c r="J14">
+        <v>2.88</v>
+      </c>
+      <c r="K14" t="s">
+        <v>72</v>
+      </c>
+      <c r="L14" s="1">
+        <v>1814159.86</v>
+      </c>
+      <c r="M14" s="1">
+        <v>1870010.6</v>
+      </c>
+      <c r="N14" s="1">
+        <v>0.4</v>
+      </c>
+      <c r="O14">
+        <v>1</v>
+      </c>
+      <c r="Z14" t="s">
+        <v>70</v>
+      </c>
+    </row>
+    <row r="15" spans="1:26">
+      <c r="A15" t="s">
+        <v>74</v>
+      </c>
+      <c r="B15" s="1">
+        <v>3300000.0</v>
+      </c>
+      <c r="C15" s="1">
+        <v>99.969</v>
+      </c>
+      <c r="D15" s="1">
+        <v>98.92441182</v>
+      </c>
+      <c r="E15" t="s">
+        <v>8</v>
+      </c>
+      <c r="F15">
+        <v>1.0</v>
+      </c>
+      <c r="G15" s="1">
+        <v>3264505.59</v>
+      </c>
+      <c r="H15" s="1">
+        <v>34471.41</v>
+      </c>
+      <c r="I15" s="1">
+        <v>1.0559458101587</v>
+      </c>
+      <c r="J15">
+        <v>1.45</v>
+      </c>
+      <c r="K15" t="s">
+        <v>75</v>
+      </c>
+      <c r="L15" s="1">
+        <v>3298977.0</v>
+      </c>
+      <c r="M15" s="1">
+        <v>3346713.99</v>
+      </c>
+      <c r="N15" s="1">
+        <v>0.72</v>
+      </c>
+      <c r="O15">
+        <v>1</v>
+      </c>
+      <c r="Z15" t="s">
+        <v>73</v>
+      </c>
+    </row>
+    <row r="16" spans="1:26">
+      <c r="A16" t="s">
+        <v>77</v>
+      </c>
+      <c r="B16" s="1">
+        <v>2200000.0</v>
+      </c>
+      <c r="C16" s="1">
+        <v>93.186</v>
+      </c>
+      <c r="D16" s="1">
+        <v>81.90598182</v>
+      </c>
+      <c r="E16" t="s">
+        <v>8</v>
+      </c>
+      <c r="F16">
+        <v>1.0</v>
+      </c>
+      <c r="G16" s="1">
+        <v>1801931.6</v>
+      </c>
+      <c r="H16" s="1">
+        <v>248160.4</v>
+      </c>
+      <c r="I16" s="1">
+        <v>13.77191009914</v>
+      </c>
+      <c r="J16">
+        <v>0.76</v>
+      </c>
+      <c r="K16" t="s">
+        <v>78</v>
+      </c>
+      <c r="L16" s="1">
+        <v>2050092.0</v>
+      </c>
+      <c r="M16" s="1">
+        <v>2066863.23</v>
+      </c>
+      <c r="N16" s="1">
+        <v>0.44</v>
+      </c>
+      <c r="O16">
+        <v>1</v>
+      </c>
+      <c r="Z16" t="s">
+        <v>76</v>
+      </c>
+    </row>
+    <row r="17" spans="1:26">
+      <c r="A17" t="s">
+        <v>80</v>
+      </c>
+      <c r="B17" s="1">
+        <v>3525250.0</v>
+      </c>
+      <c r="C17" s="1">
+        <v>97.611</v>
+      </c>
+      <c r="D17" s="1">
+        <v>96.4088025</v>
+      </c>
+      <c r="E17" t="s">
+        <v>8</v>
+      </c>
+      <c r="F17">
+        <v>1.0</v>
+      </c>
+      <c r="G17" s="1">
+        <v>3398651.31</v>
+      </c>
+      <c r="H17" s="1">
+        <v>7062.13</v>
+      </c>
+      <c r="I17" s="1">
+        <v>0.20779213152055</v>
+      </c>
+      <c r="J17">
+        <v>0.9</v>
+      </c>
+      <c r="K17" t="s">
+        <v>81</v>
+      </c>
+      <c r="L17" s="1">
+        <v>3405713.44</v>
+      </c>
+      <c r="M17" s="1">
+        <v>3437478.49</v>
+      </c>
+      <c r="N17" s="1">
+        <v>0.74</v>
+      </c>
+      <c r="O17">
+        <v>1</v>
+      </c>
+      <c r="Z17" t="s">
+        <v>79</v>
+      </c>
+    </row>
+    <row r="18" spans="1:26">
+      <c r="A18" t="s">
+        <v>83</v>
+      </c>
+      <c r="B18" s="1">
+        <v>3245250.0</v>
+      </c>
+      <c r="C18" s="1">
+        <v>98.72</v>
+      </c>
+      <c r="D18" s="1">
+        <v>97.78572159</v>
+      </c>
+      <c r="E18" t="s">
+        <v>8</v>
+      </c>
+      <c r="F18">
+        <v>1.0</v>
+      </c>
+      <c r="G18" s="1">
+        <v>3173391.13</v>
+      </c>
+      <c r="H18" s="1">
+        <v>-2562.83</v>
+      </c>
+      <c r="I18" s="1">
+        <v>-0.080759978679338</v>
+      </c>
+      <c r="J18">
+        <v>2.46</v>
+      </c>
+      <c r="K18" t="s">
+        <v>84</v>
+      </c>
+      <c r="L18" s="1">
+        <v>3170828.3</v>
+      </c>
+      <c r="M18" s="1">
+        <v>3250624.96</v>
+      </c>
+      <c r="N18" s="1">
+        <v>0.7</v>
+      </c>
+      <c r="O18">
+        <v>1</v>
+      </c>
+      <c r="Z18" t="s">
+        <v>82</v>
+      </c>
+    </row>
+    <row r="19" spans="1:26">
+      <c r="A19" t="s">
+        <v>86</v>
+      </c>
+      <c r="B19" s="1">
+        <v>4253000.0</v>
+      </c>
+      <c r="C19" s="1">
+        <v>103.755</v>
+      </c>
+      <c r="D19" s="1">
+        <v>103.54083188</v>
+      </c>
+      <c r="E19" t="s">
+        <v>8</v>
+      </c>
+      <c r="F19">
+        <v>1.0</v>
+      </c>
+      <c r="G19" s="1">
+        <v>4403591.58</v>
+      </c>
+      <c r="H19" s="1">
+        <v>9108.57</v>
+      </c>
+      <c r="I19" s="1">
+        <v>0.20684411427637</v>
+      </c>
+      <c r="J19">
+        <v>2.93</v>
+      </c>
+      <c r="K19" t="s">
+        <v>87</v>
+      </c>
+      <c r="L19" s="1">
+        <v>4412700.15</v>
+      </c>
+      <c r="M19" s="1">
+        <v>4537144.7</v>
+      </c>
+      <c r="N19" s="1">
+        <v>0.97</v>
+      </c>
+      <c r="O19">
+        <v>1</v>
+      </c>
+      <c r="Z19" t="s">
+        <v>85</v>
+      </c>
+    </row>
+    <row r="20" spans="1:26">
+      <c r="A20" t="s">
+        <v>89</v>
+      </c>
+      <c r="B20" s="1">
+        <v>1683000.0</v>
+      </c>
+      <c r="C20" s="1">
+        <v>103.31</v>
+      </c>
+      <c r="D20" s="1">
+        <v>99.10522282</v>
+      </c>
+      <c r="E20" t="s">
+        <v>8</v>
+      </c>
+      <c r="F20">
+        <v>1.0</v>
+      </c>
+      <c r="G20" s="1">
+        <v>1667940.9</v>
+      </c>
+      <c r="H20" s="1">
+        <v>70766.4</v>
+      </c>
+      <c r="I20" s="1">
+        <v>4.2427402553652</v>
+      </c>
+      <c r="J20">
+        <v>0.46</v>
+      </c>
+      <c r="K20" t="s">
+        <v>90</v>
+      </c>
+      <c r="L20" s="1">
+        <v>1738707.3</v>
+      </c>
+      <c r="M20" s="1">
+        <v>1746502.86</v>
+      </c>
+      <c r="N20" s="1">
+        <v>0.37</v>
+      </c>
+      <c r="O20">
+        <v>1</v>
+      </c>
+      <c r="Z20" t="s">
+        <v>88</v>
+      </c>
+    </row>
+    <row r="21" spans="1:26">
+      <c r="A21" t="s">
+        <v>92</v>
+      </c>
+      <c r="B21" s="1">
+        <v>2124000.0</v>
+      </c>
+      <c r="C21" s="1">
+        <v>106.952</v>
+      </c>
+      <c r="D21" s="1">
+        <v>108.54733851</v>
+      </c>
+      <c r="E21" t="s">
+        <v>8</v>
+      </c>
+      <c r="F21">
+        <v>1.0</v>
+      </c>
+      <c r="G21" s="1">
+        <v>2305545.47</v>
+      </c>
+      <c r="H21" s="1">
+        <v>-33884.99</v>
+      </c>
+      <c r="I21" s="1">
+        <v>-1.4697168388529</v>
+      </c>
+      <c r="J21">
+        <v>2.64</v>
+      </c>
+      <c r="K21" t="s">
+        <v>93</v>
+      </c>
+      <c r="L21" s="1">
+        <v>2271660.48</v>
+      </c>
+      <c r="M21" s="1">
+        <v>2327633.7</v>
+      </c>
+      <c r="N21" s="1">
+        <v>0.5</v>
+      </c>
+      <c r="O21">
+        <v>1</v>
+      </c>
+      <c r="Z21" t="s">
+        <v>91</v>
+      </c>
+    </row>
+    <row r="22" spans="1:26">
+      <c r="A22" t="s">
+        <v>95</v>
+      </c>
+      <c r="B22" s="1">
+        <v>4327000.0</v>
+      </c>
+      <c r="C22" s="1">
+        <v>102.0</v>
+      </c>
+      <c r="D22" s="1">
+        <v>99.95464109</v>
+      </c>
+      <c r="E22" t="s">
+        <v>8</v>
+      </c>
+      <c r="F22">
+        <v>1.0</v>
+      </c>
+      <c r="G22" s="1">
+        <v>4325037.32</v>
+      </c>
+      <c r="H22" s="1">
+        <v>88502.68</v>
+      </c>
+      <c r="I22" s="1">
+        <v>2.0462870826742</v>
+      </c>
+      <c r="J22">
+        <v>1.15</v>
+      </c>
+      <c r="K22" t="s">
+        <v>96</v>
+      </c>
+      <c r="L22" s="1">
+        <v>4413540.0</v>
+      </c>
+      <c r="M22" s="1">
+        <v>4463300.5</v>
+      </c>
+      <c r="N22" s="1">
+        <v>0.96</v>
+      </c>
+      <c r="O22">
+        <v>1</v>
+      </c>
+      <c r="Z22" t="s">
+        <v>94</v>
+      </c>
+    </row>
+    <row r="23" spans="1:26">
+      <c r="A23" t="s">
+        <v>98</v>
+      </c>
+      <c r="B23" s="1">
+        <v>3261000.0</v>
+      </c>
+      <c r="C23" s="1">
+        <v>98.873</v>
+      </c>
+      <c r="D23" s="1">
+        <v>100.01062956</v>
+      </c>
+      <c r="E23" t="s">
+        <v>8</v>
+      </c>
+      <c r="F23">
+        <v>1.0</v>
+      </c>
+      <c r="G23" s="1">
+        <v>3261346.63</v>
+      </c>
+      <c r="H23" s="1">
+        <v>-37098.1</v>
+      </c>
+      <c r="I23" s="1">
+        <v>-1.1375086493029</v>
+      </c>
+      <c r="J23">
+        <v>0.84</v>
+      </c>
+      <c r="K23" t="s">
+        <v>99</v>
+      </c>
+      <c r="L23" s="1">
+        <v>3224248.53</v>
+      </c>
+      <c r="M23" s="1">
+        <v>3251593.37</v>
+      </c>
+      <c r="N23" s="1">
+        <v>0.7</v>
+      </c>
+      <c r="O23">
+        <v>1</v>
+      </c>
+      <c r="Z23" t="s">
+        <v>97</v>
+      </c>
+    </row>
+    <row r="24" spans="1:26">
+      <c r="A24" t="s">
+        <v>101</v>
+      </c>
+      <c r="B24" s="1">
+        <v>2657000.0</v>
+      </c>
+      <c r="C24" s="1">
+        <v>100.751</v>
+      </c>
+      <c r="D24" s="1">
+        <v>100.06368348</v>
+      </c>
+      <c r="E24" t="s">
+        <v>8</v>
+      </c>
+      <c r="F24">
+        <v>1.0</v>
+      </c>
+      <c r="G24" s="1">
+        <v>2658692.07</v>
+      </c>
+      <c r="H24" s="1">
+        <v>18262.0</v>
+      </c>
+      <c r="I24" s="1">
+        <v>0.68687909389973</v>
+      </c>
+      <c r="J24">
+        <v>2.82</v>
+      </c>
+      <c r="K24" t="s">
+        <v>102</v>
+      </c>
+      <c r="L24" s="1">
+        <v>2676954.07</v>
+      </c>
+      <c r="M24" s="1">
+        <v>2751866.71</v>
+      </c>
+      <c r="N24" s="1">
+        <v>0.59</v>
+      </c>
+      <c r="O24">
+        <v>1</v>
+      </c>
+      <c r="Z24" t="s">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="25" spans="1:26">
+      <c r="A25" t="s">
+        <v>104</v>
+      </c>
+      <c r="B25" s="1">
+        <v>4746000.0</v>
+      </c>
+      <c r="C25" s="1">
+        <v>97.65</v>
+      </c>
+      <c r="D25" s="1">
+        <v>65.88463274</v>
+      </c>
+      <c r="E25" t="s">
+        <v>8</v>
+      </c>
+      <c r="F25">
+        <v>1.0</v>
+      </c>
+      <c r="G25" s="1">
+        <v>3126884.67</v>
+      </c>
+      <c r="H25" s="1">
+        <v>1507584.33</v>
+      </c>
+      <c r="I25" s="1">
+        <v>48.213621195054</v>
+      </c>
+      <c r="J25">
+        <v>4.7</v>
+      </c>
+      <c r="K25" t="s">
+        <v>105</v>
+      </c>
+      <c r="L25" s="1">
+        <v>4634469.0</v>
+      </c>
+      <c r="M25" s="1">
+        <v>4857465.99</v>
+      </c>
+      <c r="N25" s="1">
+        <v>1.04</v>
+      </c>
+      <c r="O25">
+        <v>1</v>
+      </c>
+      <c r="Z25" t="s">
+        <v>103</v>
+      </c>
+    </row>
+    <row r="26" spans="1:26">
+      <c r="A26" t="s">
+        <v>107</v>
+      </c>
+      <c r="B26" s="1">
+        <v>1445000.0</v>
+      </c>
+      <c r="C26" s="1">
+        <v>100.507</v>
+      </c>
+      <c r="D26" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E26" t="s">
+        <v>8</v>
+      </c>
+      <c r="F26">
+        <v>1.0</v>
+      </c>
+      <c r="G26" s="1">
+        <v>1445000.0</v>
+      </c>
+      <c r="H26" s="1">
+        <v>7326.15</v>
+      </c>
+      <c r="I26" s="1">
+        <v>0.507</v>
+      </c>
+      <c r="J26">
+        <v>0.11</v>
+      </c>
+      <c r="K26" t="s">
+        <v>108</v>
+      </c>
+      <c r="L26" s="1">
+        <v>1452326.15</v>
+      </c>
+      <c r="M26" s="1">
+        <v>1453861.46</v>
+      </c>
+      <c r="N26" s="1">
+        <v>0.31</v>
+      </c>
+      <c r="O26">
+        <v>1</v>
+      </c>
+      <c r="Z26" t="s">
+        <v>106</v>
+      </c>
+    </row>
+    <row r="27" spans="1:26">
+      <c r="A27" t="s">
+        <v>110</v>
+      </c>
+      <c r="B27" s="1">
+        <v>2950000.0</v>
+      </c>
+      <c r="C27" s="1">
+        <v>100.198</v>
+      </c>
+      <c r="D27" s="1">
+        <v>99.45524576</v>
+      </c>
+      <c r="E27" t="s">
+        <v>8</v>
+      </c>
+      <c r="F27">
+        <v>1.0</v>
+      </c>
+      <c r="G27" s="1">
+        <v>2933929.75</v>
+      </c>
+      <c r="H27" s="1">
+        <v>21911.25</v>
+      </c>
+      <c r="I27" s="1">
+        <v>0.74682258496476</v>
+      </c>
+      <c r="J27">
+        <v>1.11</v>
+      </c>
+      <c r="K27" t="s">
+        <v>111</v>
+      </c>
+      <c r="L27" s="1">
+        <v>2955841.0</v>
+      </c>
+      <c r="M27" s="1">
+        <v>2988716.78</v>
+      </c>
+      <c r="N27" s="1">
+        <v>0.64</v>
+      </c>
+      <c r="O27">
+        <v>1</v>
+      </c>
+      <c r="Z27" t="s">
+        <v>109</v>
+      </c>
+    </row>
+    <row r="28" spans="1:26">
+      <c r="A28" t="s">
+        <v>113</v>
+      </c>
+      <c r="B28" s="1">
+        <v>1713000.0</v>
+      </c>
+      <c r="C28" s="1">
+        <v>101.613</v>
+      </c>
+      <c r="D28" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E28" t="s">
+        <v>8</v>
+      </c>
+      <c r="F28">
+        <v>1.0</v>
+      </c>
+      <c r="G28" s="1">
+        <v>1713000.0</v>
+      </c>
+      <c r="H28" s="1">
+        <v>27630.69</v>
+      </c>
+      <c r="I28" s="1">
+        <v>1.613</v>
+      </c>
+      <c r="J28">
+        <v>2.01</v>
+      </c>
+      <c r="K28" t="s">
+        <v>114</v>
+      </c>
+      <c r="L28" s="1">
+        <v>1740630.69</v>
+      </c>
+      <c r="M28" s="1">
+        <v>1775015.6</v>
+      </c>
+      <c r="N28" s="1">
+        <v>0.38</v>
+      </c>
+      <c r="O28">
+        <v>1</v>
+      </c>
+      <c r="Z28" t="s">
+        <v>112</v>
+      </c>
+    </row>
+    <row r="29" spans="1:26">
+      <c r="A29" t="s">
+        <v>116</v>
+      </c>
+      <c r="B29" s="1">
+        <v>2247000.0</v>
+      </c>
+      <c r="C29" s="1">
+        <v>100.229</v>
+      </c>
+      <c r="D29" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E29" t="s">
+        <v>8</v>
+      </c>
+      <c r="F29">
+        <v>1.0</v>
+      </c>
+      <c r="G29" s="1">
+        <v>2247000.0</v>
+      </c>
+      <c r="H29" s="1">
+        <v>5145.63</v>
+      </c>
+      <c r="I29" s="1">
+        <v>0.229</v>
+      </c>
+      <c r="J29">
+        <v>0.13</v>
+      </c>
+      <c r="K29" t="s">
+        <v>117</v>
+      </c>
+      <c r="L29" s="1">
+        <v>2252145.63</v>
+      </c>
+      <c r="M29" s="1">
+        <v>2255094.82</v>
+      </c>
+      <c r="N29" s="1">
+        <v>0.48</v>
+      </c>
+      <c r="O29">
+        <v>1</v>
+      </c>
+      <c r="Z29" t="s">
+        <v>115</v>
+      </c>
+    </row>
+    <row r="30" spans="1:26">
+      <c r="A30" t="s">
+        <v>119</v>
+      </c>
+      <c r="B30" s="1">
+        <v>2282000.0</v>
+      </c>
+      <c r="C30" s="1">
+        <v>102.697</v>
+      </c>
+      <c r="D30" s="1">
+        <v>103.51827695</v>
+      </c>
+      <c r="E30" t="s">
+        <v>8</v>
+      </c>
+      <c r="F30">
+        <v>1.0</v>
+      </c>
+      <c r="G30" s="1">
+        <v>2362287.08</v>
+      </c>
+      <c r="H30" s="1">
+        <v>-18741.54</v>
+      </c>
+      <c r="I30" s="1">
+        <v>-0.7933642002563</v>
+      </c>
+      <c r="J30">
+        <v>0.62</v>
+      </c>
+      <c r="K30" t="s">
+        <v>120</v>
+      </c>
+      <c r="L30" s="1">
+        <v>2343545.54</v>
+      </c>
+      <c r="M30" s="1">
+        <v>2357760.5</v>
+      </c>
+      <c r="N30" s="1">
+        <v>0.5</v>
+      </c>
+      <c r="O30">
+        <v>1</v>
+      </c>
+      <c r="Z30" t="s">
+        <v>118</v>
+      </c>
+    </row>
+    <row r="31" spans="1:26">
+      <c r="A31" t="s">
+        <v>122</v>
+      </c>
+      <c r="B31" s="1">
+        <v>791000.0</v>
+      </c>
+      <c r="C31" s="1">
+        <v>102.738</v>
+      </c>
+      <c r="D31" s="1">
+        <v>100.39127686</v>
+      </c>
+      <c r="E31" t="s">
+        <v>8</v>
+      </c>
+      <c r="F31">
+        <v>1.0</v>
+      </c>
+      <c r="G31" s="1">
+        <v>794095.0</v>
+      </c>
+      <c r="H31" s="1">
+        <v>18562.58</v>
+      </c>
+      <c r="I31" s="1">
+        <v>2.3375767382996</v>
+      </c>
+      <c r="J31">
+        <v>1.73</v>
+      </c>
+      <c r="K31" t="s">
+        <v>123</v>
+      </c>
+      <c r="L31" s="1">
+        <v>812657.58</v>
+      </c>
+      <c r="M31" s="1">
+        <v>826357.26</v>
+      </c>
+      <c r="N31" s="1">
+        <v>0.18</v>
+      </c>
+      <c r="O31">
+        <v>1</v>
+      </c>
+      <c r="Z31" t="s">
+        <v>121</v>
+      </c>
+    </row>
+    <row r="32" spans="1:26">
+      <c r="A32" t="s">
+        <v>125</v>
+      </c>
+      <c r="B32" s="1">
+        <v>1800000.0</v>
+      </c>
+      <c r="C32" s="1">
+        <v>103.122</v>
+      </c>
+      <c r="D32" s="1">
+        <v>103.60736833</v>
+      </c>
+      <c r="E32" t="s">
+        <v>8</v>
+      </c>
+      <c r="F32">
+        <v>1.0</v>
+      </c>
+      <c r="G32" s="1">
+        <v>1864932.63</v>
+      </c>
+      <c r="H32" s="1">
+        <v>-8736.63</v>
+      </c>
+      <c r="I32" s="1">
+        <v>-0.46846893337911</v>
+      </c>
+      <c r="J32">
+        <v>3.71</v>
+      </c>
+      <c r="K32" t="s">
+        <v>126</v>
+      </c>
+      <c r="L32" s="1">
+        <v>1856196.0</v>
+      </c>
+      <c r="M32" s="1">
+        <v>1922919.29</v>
+      </c>
+      <c r="N32" s="1">
+        <v>0.41</v>
+      </c>
+      <c r="O32">
+        <v>1</v>
+      </c>
+      <c r="Z32" t="s">
+        <v>124</v>
+      </c>
+    </row>
+    <row r="33" spans="1:26">
+      <c r="A33" t="s">
+        <v>128</v>
+      </c>
+      <c r="B33" s="1">
+        <v>2700000.0</v>
+      </c>
+      <c r="C33" s="1">
+        <v>100.475</v>
+      </c>
+      <c r="D33" s="1">
+        <v>97.99</v>
+      </c>
+      <c r="E33" t="s">
+        <v>8</v>
+      </c>
+      <c r="F33">
+        <v>1.0</v>
+      </c>
+      <c r="G33" s="1">
+        <v>2645730.0</v>
+      </c>
+      <c r="H33" s="1">
+        <v>67095.0</v>
+      </c>
+      <c r="I33" s="1">
+        <v>2.5359730584754</v>
+      </c>
+      <c r="J33">
+        <v>0.96</v>
+      </c>
+      <c r="K33" t="s">
+        <v>129</v>
+      </c>
+      <c r="L33" s="1">
+        <v>2712825.0</v>
+      </c>
+      <c r="M33" s="1">
+        <v>2738700.0</v>
+      </c>
+      <c r="N33" s="1">
+        <v>0.59</v>
+      </c>
+      <c r="O33">
+        <v>1</v>
+      </c>
+      <c r="Z33" t="s">
+        <v>127</v>
+      </c>
+    </row>
+    <row r="34" spans="1:26">
+      <c r="A34" t="s">
+        <v>131</v>
+      </c>
+      <c r="B34" s="1">
+        <v>4233000.0</v>
+      </c>
+      <c r="C34" s="1">
+        <v>106.285</v>
+      </c>
+      <c r="D34" s="1">
+        <v>100.83408623</v>
+      </c>
+      <c r="E34" t="s">
+        <v>8</v>
+      </c>
+      <c r="F34">
+        <v>1.0</v>
+      </c>
+      <c r="G34" s="1">
+        <v>4268306.87</v>
+      </c>
+      <c r="H34" s="1">
+        <v>230737.18</v>
+      </c>
+      <c r="I34" s="1">
+        <v>5.4058245348231</v>
+      </c>
+      <c r="J34">
+        <v>0.21</v>
+      </c>
+      <c r="K34" t="s">
+        <v>132</v>
+      </c>
+      <c r="L34" s="1">
+        <v>4499044.05</v>
+      </c>
+      <c r="M34" s="1">
+        <v>4507774.61</v>
+      </c>
+      <c r="N34" s="1">
+        <v>0.97</v>
+      </c>
+      <c r="O34">
+        <v>1</v>
+      </c>
+      <c r="Z34" t="s">
+        <v>130</v>
+      </c>
+    </row>
+    <row r="35" spans="1:26">
+      <c r="A35" t="s">
+        <v>134</v>
+      </c>
+      <c r="B35" s="1">
+        <v>2377000.0</v>
+      </c>
+      <c r="C35" s="1">
+        <v>102.588</v>
+      </c>
+      <c r="D35" s="1">
+        <v>100.1633029</v>
+      </c>
+      <c r="E35" t="s">
+        <v>8</v>
+      </c>
+      <c r="F35">
+        <v>1.0</v>
+      </c>
+      <c r="G35" s="1">
+        <v>2380881.71</v>
+      </c>
+      <c r="H35" s="1">
+        <v>57635.05</v>
+      </c>
+      <c r="I35" s="1">
+        <v>2.4207439520378</v>
+      </c>
+      <c r="J35">
+        <v>1.52</v>
+      </c>
+      <c r="K35" t="s">
+        <v>135</v>
+      </c>
+      <c r="L35" s="1">
+        <v>2438516.76</v>
+      </c>
+      <c r="M35" s="1">
+        <v>2474567.93</v>
+      </c>
+      <c r="N35" s="1">
+        <v>0.53</v>
+      </c>
+      <c r="O35">
+        <v>1</v>
+      </c>
+      <c r="Z35" t="s">
+        <v>133</v>
+      </c>
+    </row>
+    <row r="36" spans="1:26">
+      <c r="A36" t="s">
+        <v>137</v>
+      </c>
+      <c r="B36" s="1">
+        <v>5123000.0</v>
+      </c>
+      <c r="C36" s="1">
+        <v>102.231</v>
+      </c>
+      <c r="D36" s="1">
+        <v>102.45</v>
+      </c>
+      <c r="E36" t="s">
+        <v>8</v>
+      </c>
+      <c r="F36">
+        <v>1.0</v>
+      </c>
+      <c r="G36" s="1">
+        <v>5248513.5</v>
+      </c>
+      <c r="H36" s="1">
+        <v>-11219.37</v>
+      </c>
+      <c r="I36" s="1">
+        <v>-0.21376281112738</v>
+      </c>
+      <c r="J36">
+        <v>0.18</v>
+      </c>
+      <c r="K36" t="s">
+        <v>138</v>
+      </c>
+      <c r="L36" s="1">
+        <v>5237294.13</v>
+      </c>
+      <c r="M36" s="1">
+        <v>5246419.47</v>
+      </c>
+      <c r="N36" s="1">
+        <v>1.12</v>
+      </c>
+      <c r="O36">
+        <v>1</v>
+      </c>
+      <c r="Z36" t="s">
+        <v>136</v>
+      </c>
+    </row>
+    <row r="37" spans="1:26">
+      <c r="A37" t="s">
+        <v>140</v>
+      </c>
+      <c r="B37" s="1">
+        <v>2472000.0</v>
+      </c>
+      <c r="C37" s="1">
+        <v>96.478</v>
+      </c>
+      <c r="D37" s="1">
+        <v>100.08024879</v>
+      </c>
+      <c r="E37" t="s">
+        <v>8</v>
+      </c>
+      <c r="F37">
+        <v>1.0</v>
+      </c>
+      <c r="G37" s="1">
+        <v>2473983.75</v>
+      </c>
+      <c r="H37" s="1">
+        <v>-89047.59</v>
+      </c>
+      <c r="I37" s="1">
+        <v>-3.5993603434137</v>
+      </c>
+      <c r="J37">
+        <v>1.11</v>
+      </c>
+      <c r="K37" t="s">
+        <v>141</v>
+      </c>
+      <c r="L37" s="1">
+        <v>2384936.16</v>
+      </c>
+      <c r="M37" s="1">
+        <v>2412334.16</v>
+      </c>
+      <c r="N37" s="1">
+        <v>0.52</v>
+      </c>
+      <c r="O37">
+        <v>1</v>
+      </c>
+      <c r="Z37" t="s">
+        <v>139</v>
+      </c>
+    </row>
+    <row r="38" spans="1:26">
+      <c r="A38" t="s">
+        <v>143</v>
+      </c>
+      <c r="B38" s="1">
+        <v>3348000.0</v>
+      </c>
+      <c r="C38" s="1">
+        <v>101.616</v>
+      </c>
+      <c r="D38" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E38" t="s">
+        <v>8</v>
+      </c>
+      <c r="F38">
+        <v>1.0</v>
+      </c>
+      <c r="G38" s="1">
+        <v>3348000.0</v>
+      </c>
+      <c r="H38" s="1">
+        <v>54103.68</v>
+      </c>
+      <c r="I38" s="1">
+        <v>1.616</v>
+      </c>
+      <c r="J38">
+        <v>0.53</v>
+      </c>
+      <c r="K38" t="s">
+        <v>144</v>
+      </c>
+      <c r="L38" s="1">
+        <v>3402103.68</v>
+      </c>
+      <c r="M38" s="1">
+        <v>3419785.31</v>
+      </c>
+      <c r="N38" s="1">
+        <v>0.73</v>
+      </c>
+      <c r="O38">
+        <v>1</v>
+      </c>
+      <c r="Z38" t="s">
+        <v>142</v>
+      </c>
+    </row>
+    <row r="39" spans="1:26">
+      <c r="A39" t="s">
+        <v>146</v>
+      </c>
+      <c r="B39" s="1">
+        <v>1897000.0</v>
+      </c>
+      <c r="C39" s="1">
+        <v>103.491</v>
+      </c>
+      <c r="D39" s="1">
+        <v>102.70391249</v>
+      </c>
+      <c r="E39" t="s">
+        <v>8</v>
+      </c>
+      <c r="F39">
+        <v>1.0</v>
+      </c>
+      <c r="G39" s="1">
+        <v>1948293.22</v>
+      </c>
+      <c r="H39" s="1">
+        <v>14931.05</v>
+      </c>
+      <c r="I39" s="1">
+        <v>0.7663656500329</v>
+      </c>
+      <c r="J39">
+        <v>1.25</v>
+      </c>
+      <c r="K39" t="s">
+        <v>147</v>
+      </c>
+      <c r="L39" s="1">
+        <v>1963224.27</v>
+      </c>
+      <c r="M39" s="1">
+        <v>1986857.73</v>
+      </c>
+      <c r="N39" s="1">
+        <v>0.43</v>
+      </c>
+      <c r="O39">
+        <v>1</v>
+      </c>
+      <c r="Z39" t="s">
+        <v>145</v>
+      </c>
+    </row>
+    <row r="40" spans="1:26">
+      <c r="A40" t="s">
+        <v>149</v>
+      </c>
+      <c r="B40" s="1">
+        <v>972000.0</v>
+      </c>
+      <c r="C40" s="1">
+        <v>102.559</v>
+      </c>
+      <c r="D40" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E40" t="s">
+        <v>8</v>
+      </c>
+      <c r="F40">
+        <v>1.0</v>
+      </c>
+      <c r="G40" s="1">
+        <v>972000.0</v>
+      </c>
+      <c r="H40" s="1">
+        <v>24873.48</v>
+      </c>
+      <c r="I40" s="1">
+        <v>2.559</v>
+      </c>
+      <c r="J40">
+        <v>1.3</v>
+      </c>
+      <c r="K40" t="s">
+        <v>150</v>
+      </c>
+      <c r="L40" s="1">
+        <v>996873.48</v>
+      </c>
+      <c r="M40" s="1">
+        <v>1009495.98</v>
+      </c>
+      <c r="N40" s="1">
+        <v>0.22</v>
+      </c>
+      <c r="O40">
+        <v>1</v>
+      </c>
+      <c r="Z40" t="s">
+        <v>148</v>
+      </c>
+    </row>
+    <row r="41" spans="1:26">
+      <c r="A41" t="s">
+        <v>152</v>
+      </c>
+      <c r="B41" s="1">
+        <v>2100000.0</v>
+      </c>
+      <c r="C41" s="1">
+        <v>106.739</v>
+      </c>
+      <c r="D41" s="1">
+        <v>101.486</v>
+      </c>
+      <c r="E41" t="s">
+        <v>8</v>
+      </c>
+      <c r="F41">
+        <v>1.0</v>
+      </c>
+      <c r="G41" s="1">
+        <v>2131206.0</v>
+      </c>
+      <c r="H41" s="1">
+        <v>110313.0</v>
+      </c>
+      <c r="I41" s="1">
+        <v>5.1760834006661</v>
+      </c>
+      <c r="J41">
+        <v>7.81</v>
+      </c>
+      <c r="K41" t="s">
+        <v>153</v>
+      </c>
+      <c r="L41" s="1">
+        <v>2241519.0</v>
+      </c>
+      <c r="M41" s="1">
+        <v>2405534.75</v>
+      </c>
+      <c r="N41" s="1">
+        <v>0.52</v>
+      </c>
+      <c r="O41">
+        <v>1</v>
+      </c>
+      <c r="Z41" t="s">
+        <v>151</v>
+      </c>
+    </row>
+    <row r="42" spans="1:26">
+      <c r="A42" t="s">
+        <v>155</v>
+      </c>
+      <c r="B42" s="1">
+        <v>1936000.0</v>
+      </c>
+      <c r="C42" s="1">
+        <v>100.566</v>
+      </c>
+      <c r="D42" s="1">
+        <v>100.10319267</v>
+      </c>
+      <c r="E42" t="s">
+        <v>8</v>
+      </c>
+      <c r="F42">
+        <v>1.0</v>
+      </c>
+      <c r="G42" s="1">
+        <v>1937997.81</v>
+      </c>
+      <c r="H42" s="1">
+        <v>8959.95</v>
+      </c>
+      <c r="I42" s="1">
+        <v>0.46233024380972</v>
+      </c>
+      <c r="J42">
+        <v>0.12</v>
+      </c>
+      <c r="K42" t="s">
+        <v>156</v>
+      </c>
+      <c r="L42" s="1">
+        <v>1946957.76</v>
+      </c>
+      <c r="M42" s="1">
+        <v>1949256.76</v>
+      </c>
+      <c r="N42" s="1">
+        <v>0.42</v>
+      </c>
+      <c r="O42">
+        <v>1</v>
+      </c>
+      <c r="Z42" t="s">
+        <v>154</v>
+      </c>
+    </row>
+    <row r="43" spans="1:26">
+      <c r="A43" t="s">
+        <v>158</v>
+      </c>
+      <c r="B43" s="1">
+        <v>2700000.0</v>
+      </c>
+      <c r="C43" s="1">
+        <v>99.477</v>
+      </c>
+      <c r="D43" s="1">
+        <v>96.84</v>
+      </c>
+      <c r="E43" t="s">
+        <v>8</v>
+      </c>
+      <c r="F43">
+        <v>1.0</v>
+      </c>
+      <c r="G43" s="1">
+        <v>2614680.0</v>
+      </c>
+      <c r="H43" s="1">
+        <v>71199.0</v>
+      </c>
+      <c r="I43" s="1">
+        <v>2.7230483271375</v>
+      </c>
+      <c r="J43">
+        <v>0.93</v>
+      </c>
+      <c r="K43" t="s">
+        <v>159</v>
+      </c>
+      <c r="L43" s="1">
+        <v>2685879.0</v>
+      </c>
+      <c r="M43" s="1">
+        <v>2711107.13</v>
+      </c>
+      <c r="N43" s="1">
+        <v>0.58</v>
+      </c>
+      <c r="O43">
+        <v>1</v>
+      </c>
+      <c r="Z43" t="s">
+        <v>157</v>
+      </c>
+    </row>
+    <row r="44" spans="1:26">
+      <c r="A44" t="s">
+        <v>161</v>
+      </c>
+      <c r="B44" s="1">
+        <v>2170000.0</v>
+      </c>
+      <c r="C44" s="1">
+        <v>98.196</v>
+      </c>
+      <c r="D44" s="1">
+        <v>92.4965576</v>
+      </c>
+      <c r="E44" t="s">
+        <v>8</v>
+      </c>
+      <c r="F44">
+        <v>1.0</v>
+      </c>
+      <c r="G44" s="1">
+        <v>2007175.3</v>
+      </c>
+      <c r="H44" s="1">
+        <v>123677.9</v>
+      </c>
+      <c r="I44" s="1">
+        <v>6.1617886589178</v>
+      </c>
+      <c r="J44">
+        <v>1.38</v>
+      </c>
+      <c r="K44" t="s">
+        <v>162</v>
+      </c>
+      <c r="L44" s="1">
+        <v>2130853.2</v>
+      </c>
+      <c r="M44" s="1">
+        <v>2160803.72</v>
+      </c>
+      <c r="N44" s="1">
+        <v>0.46</v>
+      </c>
+      <c r="O44">
+        <v>1</v>
+      </c>
+      <c r="Z44" t="s">
+        <v>160</v>
+      </c>
+    </row>
+    <row r="45" spans="1:26">
+      <c r="A45" t="s">
+        <v>164</v>
+      </c>
+      <c r="B45" s="1">
+        <v>2121000.0</v>
+      </c>
+      <c r="C45" s="1">
+        <v>100.796</v>
+      </c>
+      <c r="D45" s="1">
+        <v>100.72937294</v>
+      </c>
+      <c r="E45" t="s">
+        <v>8</v>
+      </c>
+      <c r="F45">
+        <v>1.0</v>
+      </c>
+      <c r="G45" s="1">
+        <v>2136470.0</v>
+      </c>
+      <c r="H45" s="1">
+        <v>1413.16</v>
+      </c>
+      <c r="I45" s="1">
+        <v>0.066144621735854</v>
+      </c>
+      <c r="J45">
+        <v>0.14</v>
+      </c>
+      <c r="K45" t="s">
+        <v>165</v>
+      </c>
+      <c r="L45" s="1">
+        <v>2137883.16</v>
+      </c>
+      <c r="M45" s="1">
+        <v>2140887.91</v>
+      </c>
+      <c r="N45" s="1">
+        <v>0.46</v>
+      </c>
+      <c r="O45">
+        <v>1</v>
+      </c>
+      <c r="Z45" t="s">
+        <v>163</v>
+      </c>
+    </row>
+    <row r="46" spans="1:26">
+      <c r="A46" t="s">
+        <v>167</v>
+      </c>
+      <c r="B46" s="1">
+        <v>4063000.0</v>
+      </c>
+      <c r="C46" s="1">
+        <v>98.709</v>
+      </c>
+      <c r="D46" s="1">
+        <v>97.961492</v>
+      </c>
+      <c r="E46" t="s">
+        <v>8</v>
+      </c>
+      <c r="F46">
+        <v>1.0</v>
+      </c>
+      <c r="G46" s="1">
+        <v>3980175.42</v>
+      </c>
+      <c r="H46" s="1">
+        <v>30371.25</v>
+      </c>
+      <c r="I46" s="1">
+        <v>0.76306310137456</v>
+      </c>
+      <c r="J46">
+        <v>2.43</v>
+      </c>
+      <c r="K46" t="s">
+        <v>168</v>
+      </c>
+      <c r="L46" s="1">
+        <v>4010546.67</v>
+      </c>
+      <c r="M46" s="1">
+        <v>4109394.45</v>
+      </c>
+      <c r="N46" s="1">
+        <v>0.88</v>
+      </c>
+      <c r="O46">
+        <v>1</v>
+      </c>
+      <c r="Z46" t="s">
+        <v>166</v>
+      </c>
+    </row>
+    <row r="47" spans="1:26">
+      <c r="A47" t="s">
+        <v>170</v>
+      </c>
+      <c r="B47" s="1">
+        <v>1800000.0</v>
+      </c>
+      <c r="C47" s="1">
+        <v>92.31</v>
+      </c>
+      <c r="D47" s="1">
+        <v>89.54278944</v>
+      </c>
+      <c r="E47" t="s">
+        <v>8</v>
+      </c>
+      <c r="F47">
+        <v>1.0</v>
+      </c>
+      <c r="G47" s="1">
+        <v>1611770.21</v>
+      </c>
+      <c r="H47" s="1">
+        <v>49809.79</v>
+      </c>
+      <c r="I47" s="1">
+        <v>3.0903778771293</v>
+      </c>
+      <c r="J47">
+        <v>3.41</v>
+      </c>
+      <c r="K47" t="s">
+        <v>171</v>
+      </c>
+      <c r="L47" s="1">
+        <v>1661580.0</v>
+      </c>
+      <c r="M47" s="1">
+        <v>1722977.26</v>
+      </c>
+      <c r="N47" s="1">
+        <v>0.37</v>
+      </c>
+      <c r="O47">
+        <v>1</v>
+      </c>
+      <c r="Z47" t="s">
+        <v>169</v>
+      </c>
+    </row>
+    <row r="48" spans="1:26">
+      <c r="A48" t="s">
+        <v>173</v>
+      </c>
+      <c r="B48" s="1">
+        <v>2477000.0</v>
+      </c>
+      <c r="C48" s="1">
+        <v>99.491</v>
+      </c>
+      <c r="D48" s="1">
+        <v>100.00201776</v>
+      </c>
+      <c r="E48" t="s">
+        <v>8</v>
+      </c>
+      <c r="F48">
+        <v>1.0</v>
+      </c>
+      <c r="G48" s="1">
+        <v>2477049.98</v>
+      </c>
+      <c r="H48" s="1">
+        <v>-12657.91</v>
+      </c>
+      <c r="I48" s="1">
+        <v>-0.51100745250203</v>
+      </c>
+      <c r="J48">
+        <v>0.88</v>
+      </c>
+      <c r="K48" t="s">
+        <v>174</v>
+      </c>
+      <c r="L48" s="1">
+        <v>2464392.07</v>
+      </c>
+      <c r="M48" s="1">
+        <v>2486065.82</v>
+      </c>
+      <c r="N48" s="1">
+        <v>0.53</v>
+      </c>
+      <c r="O48">
+        <v>1</v>
+      </c>
+      <c r="Z48" t="s">
+        <v>172</v>
+      </c>
+    </row>
+    <row r="49" spans="1:26">
+      <c r="A49" t="s">
+        <v>176</v>
+      </c>
+      <c r="B49" s="1">
+        <v>3207000.0</v>
+      </c>
+      <c r="C49" s="1">
+        <v>103.239</v>
+      </c>
+      <c r="D49" s="1">
+        <v>102.084372</v>
+      </c>
+      <c r="E49" t="s">
+        <v>8</v>
+      </c>
+      <c r="F49">
+        <v>1.0</v>
+      </c>
+      <c r="G49" s="1">
+        <v>3273845.81</v>
+      </c>
+      <c r="H49" s="1">
+        <v>37028.92</v>
+      </c>
+      <c r="I49" s="1">
+        <v>1.1310526563864</v>
+      </c>
+      <c r="J49">
+        <v>1.22</v>
+      </c>
+      <c r="K49" t="s">
+        <v>177</v>
+      </c>
+      <c r="L49" s="1">
+        <v>3310874.73</v>
+      </c>
+      <c r="M49" s="1">
+        <v>3350060.26</v>
+      </c>
+      <c r="N49" s="1">
+        <v>0.72</v>
+      </c>
+      <c r="O49">
+        <v>1</v>
+      </c>
+      <c r="Z49" t="s">
+        <v>175</v>
+      </c>
+    </row>
+    <row r="50" spans="1:26">
+      <c r="A50" t="s">
+        <v>179</v>
+      </c>
+      <c r="B50" s="1">
+        <v>1923000.0</v>
+      </c>
+      <c r="C50" s="1">
+        <v>101.137</v>
+      </c>
+      <c r="D50" s="1">
+        <v>100.24366355</v>
+      </c>
+      <c r="E50" t="s">
+        <v>8</v>
+      </c>
+      <c r="F50">
+        <v>1.0</v>
+      </c>
+      <c r="G50" s="1">
+        <v>1927685.65</v>
+      </c>
+      <c r="H50" s="1">
+        <v>17178.85</v>
+      </c>
+      <c r="I50" s="1">
+        <v>0.89116449043442</v>
+      </c>
+      <c r="J50">
+        <v>0.6</v>
+      </c>
+      <c r="K50" t="s">
+        <v>180</v>
+      </c>
+      <c r="L50" s="1">
+        <v>1944864.5</v>
+      </c>
+      <c r="M50" s="1">
+        <v>1956322.38</v>
+      </c>
+      <c r="N50" s="1">
+        <v>0.42</v>
+      </c>
+      <c r="O50">
+        <v>1</v>
+      </c>
+      <c r="Z50" t="s">
+        <v>178</v>
+      </c>
+    </row>
+    <row r="51" spans="1:26">
+      <c r="A51" t="s">
+        <v>182</v>
+      </c>
+      <c r="B51" s="1">
+        <v>1600000.0</v>
+      </c>
+      <c r="C51" s="1">
+        <v>102.12</v>
+      </c>
+      <c r="D51" s="1">
+        <v>99.8308825</v>
+      </c>
+      <c r="E51" t="s">
+        <v>8</v>
+      </c>
+      <c r="F51">
+        <v>1.0</v>
+      </c>
+      <c r="G51" s="1">
+        <v>1597294.12</v>
+      </c>
+      <c r="H51" s="1">
+        <v>36625.88</v>
+      </c>
+      <c r="I51" s="1">
+        <v>2.2929953564219</v>
+      </c>
+      <c r="J51">
+        <v>2.3</v>
+      </c>
+      <c r="K51" t="s">
+        <v>183</v>
+      </c>
+      <c r="L51" s="1">
+        <v>1633920.0</v>
+      </c>
+      <c r="M51" s="1">
+        <v>1670741.92</v>
+      </c>
+      <c r="N51" s="1">
+        <v>0.36</v>
+      </c>
+      <c r="O51">
+        <v>1</v>
+      </c>
+      <c r="Z51" t="s">
+        <v>181</v>
+      </c>
+    </row>
+    <row r="52" spans="1:26">
+      <c r="A52" t="s">
+        <v>185</v>
+      </c>
+      <c r="B52" s="1">
+        <v>1582000.0</v>
+      </c>
+      <c r="C52" s="1">
+        <v>100.868</v>
+      </c>
+      <c r="D52" s="1">
+        <v>100.16979772</v>
+      </c>
+      <c r="E52" t="s">
+        <v>8</v>
+      </c>
+      <c r="F52">
+        <v>1.0</v>
+      </c>
+      <c r="G52" s="1">
+        <v>1584686.2</v>
+      </c>
+      <c r="H52" s="1">
+        <v>11045.56</v>
+      </c>
+      <c r="I52" s="1">
+        <v>0.69701875361822</v>
+      </c>
+      <c r="J52">
+        <v>1.55</v>
+      </c>
+      <c r="K52" t="s">
+        <v>186</v>
+      </c>
+      <c r="L52" s="1">
+        <v>1595731.76</v>
+      </c>
+      <c r="M52" s="1">
+        <v>1620203.32</v>
+      </c>
+      <c r="N52" s="1">
+        <v>0.35</v>
+      </c>
+      <c r="O52">
+        <v>1</v>
+      </c>
+      <c r="Z52" t="s">
+        <v>184</v>
+      </c>
+    </row>
+    <row r="53" spans="1:26">
+      <c r="A53" t="s">
+        <v>188</v>
+      </c>
+      <c r="B53" s="1">
+        <v>4300000.0</v>
+      </c>
+      <c r="C53" s="1">
+        <v>96.705</v>
+      </c>
+      <c r="D53" s="1">
+        <v>91.58588302</v>
+      </c>
+      <c r="E53" t="s">
+        <v>8</v>
+      </c>
+      <c r="F53">
+        <v>1.0</v>
+      </c>
+      <c r="G53" s="1">
+        <v>3938192.97</v>
+      </c>
+      <c r="H53" s="1">
+        <v>220122.03</v>
+      </c>
+      <c r="I53" s="1">
+        <v>5.589417067087</v>
+      </c>
+      <c r="J53">
+        <v>1.47</v>
+      </c>
+      <c r="K53" t="s">
+        <v>189</v>
+      </c>
+      <c r="L53" s="1">
+        <v>4158315.0</v>
+      </c>
+      <c r="M53" s="1">
+        <v>4221460.21</v>
+      </c>
+      <c r="N53" s="1">
+        <v>0.9</v>
+      </c>
+      <c r="O53">
+        <v>1</v>
+      </c>
+      <c r="Z53" t="s">
+        <v>187</v>
+      </c>
+    </row>
+    <row r="54" spans="1:26">
+      <c r="A54" t="s">
+        <v>191</v>
+      </c>
+      <c r="B54" s="1">
+        <v>1547000.0</v>
+      </c>
+      <c r="C54" s="1">
+        <v>100.939</v>
+      </c>
+      <c r="D54" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E54" t="s">
+        <v>8</v>
+      </c>
+      <c r="F54">
+        <v>1.0</v>
+      </c>
+      <c r="G54" s="1">
+        <v>1547000.0</v>
+      </c>
+      <c r="H54" s="1">
+        <v>14526.33</v>
+      </c>
+      <c r="I54" s="1">
+        <v>0.939</v>
+      </c>
+      <c r="J54">
+        <v>1.05</v>
+      </c>
+      <c r="K54" t="s">
+        <v>192</v>
+      </c>
+      <c r="L54" s="1">
+        <v>1561526.33</v>
+      </c>
+      <c r="M54" s="1">
+        <v>1577707.53</v>
+      </c>
+      <c r="N54" s="1">
+        <v>0.34</v>
+      </c>
+      <c r="O54">
+        <v>1</v>
+      </c>
+      <c r="Z54" t="s">
+        <v>190</v>
+      </c>
+    </row>
+    <row r="55" spans="1:26">
+      <c r="A55" t="s">
+        <v>194</v>
+      </c>
+      <c r="B55" s="1">
+        <v>2994000.0</v>
+      </c>
+      <c r="C55" s="1">
+        <v>94.264</v>
+      </c>
+      <c r="D55" s="1">
+        <v>100.6600501</v>
+      </c>
+      <c r="E55" t="s">
+        <v>8</v>
+      </c>
+      <c r="F55">
+        <v>1.0</v>
+      </c>
+      <c r="G55" s="1">
+        <v>3013761.9</v>
+      </c>
+      <c r="H55" s="1">
+        <v>-191497.74</v>
+      </c>
+      <c r="I55" s="1">
+        <v>-6.3541097921505</v>
+      </c>
+      <c r="J55">
+        <v>1.2</v>
+      </c>
+      <c r="K55" t="s">
+        <v>195</v>
+      </c>
+      <c r="L55" s="1">
+        <v>2822264.16</v>
+      </c>
+      <c r="M55" s="1">
+        <v>2858129.79</v>
+      </c>
+      <c r="N55" s="1">
+        <v>0.61</v>
+      </c>
+      <c r="O55">
+        <v>1</v>
+      </c>
+      <c r="Z55" t="s">
+        <v>193</v>
+      </c>
+    </row>
+    <row r="56" spans="1:26">
+      <c r="A56" t="s">
+        <v>197</v>
+      </c>
+      <c r="B56" s="1">
+        <v>4400000.0</v>
+      </c>
+      <c r="C56" s="1">
+        <v>98.714</v>
+      </c>
+      <c r="D56" s="1">
+        <v>91.49876455</v>
+      </c>
+      <c r="E56" t="s">
+        <v>8</v>
+      </c>
+      <c r="F56">
+        <v>1.0</v>
+      </c>
+      <c r="G56" s="1">
+        <v>4025945.64</v>
+      </c>
+      <c r="H56" s="1">
+        <v>317470.36</v>
+      </c>
+      <c r="I56" s="1">
+        <v>7.8856097023704</v>
+      </c>
+      <c r="J56">
+        <v>0.42</v>
+      </c>
+      <c r="K56" t="s">
+        <v>198</v>
+      </c>
+      <c r="L56" s="1">
+        <v>4343416.0</v>
+      </c>
+      <c r="M56" s="1">
+        <v>4361859.84</v>
+      </c>
+      <c r="N56" s="1">
+        <v>0.93</v>
+      </c>
+      <c r="O56">
+        <v>1</v>
+      </c>
+      <c r="Z56" t="s">
+        <v>196</v>
+      </c>
+    </row>
+    <row r="57" spans="1:26">
+      <c r="A57" t="s">
+        <v>200</v>
+      </c>
+      <c r="B57" s="1">
+        <v>3100000.0</v>
+      </c>
+      <c r="C57" s="1">
+        <v>101.305</v>
+      </c>
+      <c r="D57" s="1">
+        <v>101.46012484</v>
+      </c>
+      <c r="E57" t="s">
+        <v>8</v>
+      </c>
+      <c r="F57">
+        <v>1.0</v>
+      </c>
+      <c r="G57" s="1">
+        <v>3145263.87</v>
+      </c>
+      <c r="H57" s="1">
+        <v>-4808.87</v>
+      </c>
+      <c r="I57" s="1">
+        <v>-0.15289241853021</v>
+      </c>
+      <c r="J57">
+        <v>1.27</v>
+      </c>
+      <c r="K57" t="s">
+        <v>201</v>
+      </c>
+      <c r="L57" s="1">
+        <v>3140455.0</v>
+      </c>
+      <c r="M57" s="1">
+        <v>3179735.82</v>
+      </c>
+      <c r="N57" s="1">
+        <v>0.68</v>
+      </c>
+      <c r="O57">
+        <v>1</v>
+      </c>
+      <c r="Z57" t="s">
+        <v>199</v>
+      </c>
+    </row>
+    <row r="58" spans="1:26">
+      <c r="A58" t="s">
+        <v>203</v>
+      </c>
+      <c r="B58" s="1">
+        <v>2876000.0</v>
+      </c>
+      <c r="C58" s="1">
+        <v>92.601</v>
+      </c>
+      <c r="D58" s="1">
+        <v>98.46638108</v>
+      </c>
+      <c r="E58" t="s">
+        <v>8</v>
+      </c>
+      <c r="F58">
+        <v>1.0</v>
+      </c>
+      <c r="G58" s="1">
+        <v>2831893.12</v>
+      </c>
+      <c r="H58" s="1">
+        <v>-168688.36</v>
+      </c>
+      <c r="I58" s="1">
+        <v>-5.9567346948461</v>
+      </c>
+      <c r="J58">
+        <v>2.36</v>
+      </c>
+      <c r="K58" t="s">
+        <v>204</v>
+      </c>
+      <c r="L58" s="1">
+        <v>2663204.76</v>
+      </c>
+      <c r="M58" s="1">
+        <v>2730970.51</v>
+      </c>
+      <c r="N58" s="1">
+        <v>0.58</v>
+      </c>
+      <c r="O58">
+        <v>1</v>
+      </c>
+      <c r="Z58" t="s">
+        <v>202</v>
+      </c>
+    </row>
+    <row r="59" spans="1:26">
+      <c r="A59" t="s">
+        <v>206</v>
+      </c>
+      <c r="B59" s="1">
+        <v>3611000.0</v>
+      </c>
+      <c r="C59" s="1">
+        <v>105.884</v>
+      </c>
+      <c r="D59" s="1">
+        <v>106.49917419</v>
+      </c>
+      <c r="E59" t="s">
+        <v>8</v>
+      </c>
+      <c r="F59">
+        <v>1.0</v>
+      </c>
+      <c r="G59" s="1">
+        <v>3845685.18</v>
+      </c>
+      <c r="H59" s="1">
+        <v>-22213.94</v>
+      </c>
+      <c r="I59" s="1">
+        <v>-0.57763282640832</v>
+      </c>
+      <c r="J59">
+        <v>0.75</v>
+      </c>
+      <c r="K59" t="s">
+        <v>207</v>
+      </c>
+      <c r="L59" s="1">
+        <v>3823471.24</v>
+      </c>
+      <c r="M59" s="1">
+        <v>3850455.62</v>
+      </c>
+      <c r="N59" s="1">
+        <v>0.82</v>
+      </c>
+      <c r="O59">
+        <v>1</v>
+      </c>
+      <c r="Z59" t="s">
+        <v>205</v>
+      </c>
+    </row>
+    <row r="60" spans="1:26">
+      <c r="A60" t="s">
+        <v>209</v>
+      </c>
+      <c r="B60" s="1">
+        <v>690000.0</v>
+      </c>
+      <c r="C60" s="1">
+        <v>101.68</v>
+      </c>
+      <c r="D60" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E60" t="s">
+        <v>8</v>
+      </c>
+      <c r="F60">
+        <v>1.0</v>
+      </c>
+      <c r="G60" s="1">
+        <v>690000.0</v>
+      </c>
+      <c r="H60" s="1">
+        <v>11592.0</v>
+      </c>
+      <c r="I60" s="1">
+        <v>1.68</v>
+      </c>
+      <c r="J60">
+        <v>0.58</v>
+      </c>
+      <c r="K60" t="s">
+        <v>210</v>
+      </c>
+      <c r="L60" s="1">
+        <v>701592.0</v>
+      </c>
+      <c r="M60" s="1">
+        <v>705619.4</v>
+      </c>
+      <c r="N60" s="1">
+        <v>0.15</v>
+      </c>
+      <c r="O60">
+        <v>1</v>
+      </c>
+      <c r="Z60" t="s">
+        <v>208</v>
+      </c>
+    </row>
+    <row r="61" spans="1:26">
+      <c r="A61" t="s">
+        <v>212</v>
+      </c>
+      <c r="B61" s="1">
+        <v>4172000.0</v>
+      </c>
+      <c r="C61" s="1">
+        <v>101.286</v>
+      </c>
+      <c r="D61" s="1">
+        <v>100.76860067</v>
+      </c>
+      <c r="E61" t="s">
+        <v>8</v>
+      </c>
+      <c r="F61">
+        <v>1.0</v>
+      </c>
+      <c r="G61" s="1">
+        <v>4204066.02</v>
+      </c>
+      <c r="H61" s="1">
+        <v>21585.9</v>
+      </c>
+      <c r="I61" s="1">
+        <v>0.51345292622212</v>
+      </c>
+      <c r="J61">
+        <v>0.75</v>
+      </c>
+      <c r="K61" t="s">
+        <v>213</v>
+      </c>
+      <c r="L61" s="1">
+        <v>4225651.92</v>
+      </c>
+      <c r="M61" s="1">
+        <v>4256941.92</v>
+      </c>
+      <c r="N61" s="1">
+        <v>0.91</v>
+      </c>
+      <c r="O61">
+        <v>1</v>
+      </c>
+      <c r="Z61" t="s">
+        <v>211</v>
+      </c>
+    </row>
+    <row r="62" spans="1:26">
+      <c r="A62" t="s">
+        <v>215</v>
+      </c>
+      <c r="B62" s="1">
+        <v>1900000.0</v>
+      </c>
+      <c r="C62" s="1">
+        <v>103.375</v>
+      </c>
+      <c r="D62" s="1">
+        <v>104.15905</v>
+      </c>
+      <c r="E62" t="s">
+        <v>8</v>
+      </c>
+      <c r="F62">
+        <v>1.0</v>
+      </c>
+      <c r="G62" s="1">
+        <v>1979021.95</v>
+      </c>
+      <c r="H62" s="1">
+        <v>-14896.95</v>
+      </c>
+      <c r="I62" s="1">
+        <v>-0.75274304057113</v>
+      </c>
+      <c r="J62">
+        <v>0.16</v>
+      </c>
+      <c r="K62" t="s">
+        <v>216</v>
+      </c>
+      <c r="L62" s="1">
+        <v>1964125.0</v>
+      </c>
+      <c r="M62" s="1">
+        <v>1967153.13</v>
+      </c>
+      <c r="N62" s="1">
+        <v>0.42</v>
+      </c>
+      <c r="O62">
+        <v>1</v>
+      </c>
+      <c r="Z62" t="s">
+        <v>214</v>
+      </c>
+    </row>
+    <row r="63" spans="1:26">
+      <c r="A63" t="s">
+        <v>218</v>
+      </c>
+      <c r="B63" s="1">
+        <v>1700000.0</v>
+      </c>
+      <c r="C63" s="1">
+        <v>110.0</v>
+      </c>
+      <c r="D63" s="1">
+        <v>111.51583353</v>
+      </c>
+      <c r="E63" t="s">
+        <v>8</v>
+      </c>
+      <c r="F63">
+        <v>1.0</v>
+      </c>
+      <c r="G63" s="1">
+        <v>1895769.17</v>
+      </c>
+      <c r="H63" s="1">
+        <v>-25769.17</v>
+      </c>
+      <c r="I63" s="1">
+        <v>-1.3592989277276</v>
+      </c>
+      <c r="J63">
+        <v>6.23</v>
+      </c>
+      <c r="K63" t="s">
+        <v>219</v>
+      </c>
+      <c r="L63" s="1">
+        <v>1870000.0</v>
+      </c>
+      <c r="M63" s="1">
+        <v>1975836.64</v>
+      </c>
+      <c r="N63" s="1">
+        <v>0.42</v>
+      </c>
+      <c r="O63">
+        <v>1</v>
+      </c>
+      <c r="Z63" t="s">
+        <v>217</v>
+      </c>
+    </row>
+    <row r="64" spans="1:26">
+      <c r="A64" t="s">
+        <v>221</v>
+      </c>
+      <c r="B64" s="1">
+        <v>1582000.0</v>
+      </c>
+      <c r="C64" s="1">
+        <v>101.998</v>
+      </c>
+      <c r="D64" s="1">
+        <v>101.8174469</v>
+      </c>
+      <c r="E64" t="s">
+        <v>8</v>
+      </c>
+      <c r="F64">
+        <v>1.0</v>
+      </c>
+      <c r="G64" s="1">
+        <v>1610752.01</v>
+      </c>
+      <c r="H64" s="1">
+        <v>2856.35</v>
+      </c>
+      <c r="I64" s="1">
+        <v>0.17733021484791</v>
+      </c>
+      <c r="J64">
+        <v>0.36</v>
+      </c>
+      <c r="K64" t="s">
+        <v>222</v>
+      </c>
+      <c r="L64" s="1">
+        <v>1613608.36</v>
+      </c>
+      <c r="M64" s="1">
+        <v>1619372.91</v>
+      </c>
+      <c r="N64" s="1">
+        <v>0.35</v>
+      </c>
+      <c r="O64">
+        <v>1</v>
+      </c>
+      <c r="Z64" t="s">
+        <v>220</v>
+      </c>
+    </row>
+    <row r="65" spans="1:26">
+      <c r="A65" t="s">
+        <v>224</v>
+      </c>
+      <c r="B65" s="1">
+        <v>2924000.0</v>
+      </c>
+      <c r="C65" s="1">
+        <v>97.126</v>
+      </c>
+      <c r="D65" s="1">
+        <v>93.46821512</v>
+      </c>
+      <c r="E65" t="s">
+        <v>8</v>
+      </c>
+      <c r="F65">
+        <v>1.0</v>
+      </c>
+      <c r="G65" s="1">
+        <v>2733010.61</v>
+      </c>
+      <c r="H65" s="1">
+        <v>106953.63</v>
+      </c>
+      <c r="I65" s="1">
+        <v>3.9133997361247</v>
+      </c>
+      <c r="J65">
+        <v>1.69</v>
+      </c>
+      <c r="K65" t="s">
+        <v>225</v>
+      </c>
+      <c r="L65" s="1">
+        <v>2839964.24</v>
+      </c>
+      <c r="M65" s="1">
+        <v>2889428.57</v>
+      </c>
+      <c r="N65" s="1">
+        <v>0.62</v>
+      </c>
+      <c r="O65">
+        <v>1</v>
+      </c>
+      <c r="Z65" t="s">
+        <v>223</v>
+      </c>
+    </row>
+    <row r="66" spans="1:26">
+      <c r="A66" t="s">
+        <v>227</v>
+      </c>
+      <c r="B66" s="1">
+        <v>2000000.0</v>
+      </c>
+      <c r="C66" s="1">
+        <v>103.753</v>
+      </c>
+      <c r="D66" s="1">
+        <v>103.465095</v>
+      </c>
+      <c r="E66" t="s">
+        <v>8</v>
+      </c>
+      <c r="F66">
+        <v>1.0</v>
+      </c>
+      <c r="G66" s="1">
+        <v>2069301.9</v>
+      </c>
+      <c r="H66" s="1">
+        <v>5758.1</v>
+      </c>
+      <c r="I66" s="1">
+        <v>0.27826292528896</v>
+      </c>
+      <c r="J66">
+        <v>0.14</v>
+      </c>
+      <c r="K66" t="s">
+        <v>228</v>
+      </c>
+      <c r="L66" s="1">
+        <v>2075060.0</v>
+      </c>
+      <c r="M66" s="1">
+        <v>2077868.22</v>
+      </c>
+      <c r="N66" s="1">
+        <v>0.45</v>
+      </c>
+      <c r="O66">
+        <v>1</v>
+      </c>
+      <c r="Z66" t="s">
+        <v>226</v>
+      </c>
+    </row>
+    <row r="67" spans="1:26">
+      <c r="A67" t="s">
+        <v>230</v>
+      </c>
+      <c r="B67" s="1">
+        <v>2833000.0</v>
+      </c>
+      <c r="C67" s="1">
+        <v>101.179</v>
+      </c>
+      <c r="D67" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E67" t="s">
+        <v>8</v>
+      </c>
+      <c r="F67">
+        <v>1.0</v>
+      </c>
+      <c r="G67" s="1">
+        <v>2833000.0</v>
+      </c>
+      <c r="H67" s="1">
+        <v>33401.07</v>
+      </c>
+      <c r="I67" s="1">
+        <v>1.179</v>
+      </c>
+      <c r="J67">
+        <v>0.33</v>
+      </c>
+      <c r="K67" t="s">
+        <v>231</v>
+      </c>
+      <c r="L67" s="1">
+        <v>2866401.07</v>
+      </c>
+      <c r="M67" s="1">
+        <v>2875608.32</v>
+      </c>
+      <c r="N67" s="1">
+        <v>0.62</v>
+      </c>
+      <c r="O67">
+        <v>1</v>
+      </c>
+      <c r="Z67" t="s">
+        <v>229</v>
+      </c>
+    </row>
+    <row r="68" spans="1:26">
+      <c r="A68" t="s">
+        <v>233</v>
+      </c>
+      <c r="B68" s="1">
+        <v>3543000.0</v>
+      </c>
+      <c r="C68" s="1">
+        <v>105.399</v>
+      </c>
+      <c r="D68" s="1">
+        <v>105.91142309</v>
+      </c>
+      <c r="E68" t="s">
+        <v>8</v>
+      </c>
+      <c r="F68">
+        <v>1.0</v>
+      </c>
+      <c r="G68" s="1">
+        <v>3752441.72</v>
+      </c>
+      <c r="H68" s="1">
+        <v>-18155.15</v>
+      </c>
+      <c r="I68" s="1">
+        <v>-0.48382230437412</v>
+      </c>
+      <c r="J68">
+        <v>0.2</v>
+      </c>
+      <c r="K68" t="s">
+        <v>234</v>
+      </c>
+      <c r="L68" s="1">
+        <v>3734286.57</v>
+      </c>
+      <c r="M68" s="1">
+        <v>3741261.85</v>
+      </c>
+      <c r="N68" s="1">
+        <v>0.8</v>
+      </c>
+      <c r="O68">
+        <v>1</v>
+      </c>
+      <c r="Z68" t="s">
+        <v>232</v>
+      </c>
+    </row>
+    <row r="69" spans="1:26">
+      <c r="A69" t="s">
+        <v>236</v>
+      </c>
+      <c r="B69" s="1">
+        <v>988000.0</v>
+      </c>
+      <c r="C69" s="1">
+        <v>103.193</v>
+      </c>
+      <c r="D69" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E69" t="s">
+        <v>8</v>
+      </c>
+      <c r="F69">
+        <v>1.0</v>
+      </c>
+      <c r="G69" s="1">
+        <v>988000.0</v>
+      </c>
+      <c r="H69" s="1">
+        <v>31546.84</v>
+      </c>
+      <c r="I69" s="1">
+        <v>3.193</v>
+      </c>
+      <c r="J69">
+        <v>1.74</v>
+      </c>
+      <c r="K69" t="s">
+        <v>237</v>
+      </c>
+      <c r="L69" s="1">
+        <v>1019546.84</v>
+      </c>
+      <c r="M69" s="1">
+        <v>1036747.65</v>
+      </c>
+      <c r="N69" s="1">
+        <v>0.22</v>
+      </c>
+      <c r="O69">
+        <v>1</v>
+      </c>
+      <c r="Z69" t="s">
+        <v>235</v>
+      </c>
+    </row>
+    <row r="70" spans="1:26">
+      <c r="A70" t="s">
+        <v>239</v>
+      </c>
+      <c r="B70" s="1">
+        <v>1500000.0</v>
+      </c>
+      <c r="C70" s="1">
+        <v>93.277</v>
+      </c>
+      <c r="D70" s="1">
+        <v>114.97511333</v>
+      </c>
+      <c r="E70" t="s">
+        <v>8</v>
+      </c>
+      <c r="F70">
+        <v>1.0</v>
+      </c>
+      <c r="G70" s="1">
+        <v>1724626.7</v>
+      </c>
+      <c r="H70" s="1">
+        <v>480.86</v>
+      </c>
+      <c r="I70" s="1">
+        <v>0.027881975850194</v>
+      </c>
+      <c r="J70">
+        <v>1.26</v>
+      </c>
+      <c r="K70" t="s">
+        <v>240</v>
+      </c>
+      <c r="L70" s="1">
+        <v>1725107.56</v>
+      </c>
+      <c r="M70" s="1">
+        <v>1744016.64</v>
+      </c>
+      <c r="N70" s="1">
+        <v>0.37</v>
+      </c>
+      <c r="O70">
+        <v>1</v>
+      </c>
+      <c r="Z70" t="s">
+        <v>238</v>
+      </c>
+    </row>
+    <row r="71" spans="1:26">
+      <c r="A71" t="s">
+        <v>242</v>
+      </c>
+      <c r="B71" s="1">
+        <v>2600000.0</v>
+      </c>
+      <c r="C71" s="1">
+        <v>102.475</v>
+      </c>
+      <c r="D71" s="1">
+        <v>101.33207423</v>
+      </c>
+      <c r="E71" t="s">
+        <v>8</v>
+      </c>
+      <c r="F71">
+        <v>1.0</v>
+      </c>
+      <c r="G71" s="1">
+        <v>2634633.93</v>
+      </c>
+      <c r="H71" s="1">
+        <v>29716.07</v>
+      </c>
+      <c r="I71" s="1">
+        <v>1.1279012868403</v>
+      </c>
+      <c r="J71">
+        <v>2.25</v>
+      </c>
+      <c r="K71" t="s">
+        <v>243</v>
+      </c>
+      <c r="L71" s="1">
+        <v>2664350.0</v>
+      </c>
+      <c r="M71" s="1">
+        <v>2722760.96</v>
+      </c>
+      <c r="N71" s="1">
+        <v>0.58</v>
+      </c>
+      <c r="O71">
+        <v>1</v>
+      </c>
+      <c r="Z71" t="s">
+        <v>241</v>
+      </c>
+    </row>
+    <row r="72" spans="1:26">
+      <c r="A72" t="s">
+        <v>245</v>
+      </c>
+      <c r="B72" s="1">
+        <v>2317000.0</v>
+      </c>
+      <c r="C72" s="1">
+        <v>103.527</v>
+      </c>
+      <c r="D72" s="1">
+        <v>101.0</v>
+      </c>
+      <c r="E72" t="s">
+        <v>8</v>
+      </c>
+      <c r="F72">
+        <v>1.0</v>
+      </c>
+      <c r="G72" s="1">
+        <v>2340170.0</v>
+      </c>
+      <c r="H72" s="1">
+        <v>58550.59</v>
+      </c>
+      <c r="I72" s="1">
+        <v>2.5019801980198</v>
+      </c>
+      <c r="J72">
+        <v>1.1</v>
+      </c>
+      <c r="K72" t="s">
+        <v>246</v>
+      </c>
+      <c r="L72" s="1">
+        <v>2398720.59</v>
+      </c>
+      <c r="M72" s="1">
+        <v>2424310.74</v>
+      </c>
+      <c r="N72" s="1">
+        <v>0.52</v>
+      </c>
+      <c r="O72">
+        <v>1</v>
+      </c>
+      <c r="Z72" t="s">
+        <v>244</v>
+      </c>
+    </row>
+    <row r="73" spans="1:26">
+      <c r="A73" t="s">
+        <v>248</v>
+      </c>
+      <c r="B73" s="1">
+        <v>2213000.0</v>
+      </c>
+      <c r="C73" s="1">
+        <v>98.067</v>
+      </c>
+      <c r="D73" s="1">
+        <v>100.0178554</v>
+      </c>
+      <c r="E73" t="s">
+        <v>8</v>
+      </c>
+      <c r="F73">
+        <v>1.0</v>
+      </c>
+      <c r="G73" s="1">
+        <v>2213395.14</v>
+      </c>
+      <c r="H73" s="1">
+        <v>-43172.43</v>
+      </c>
+      <c r="I73" s="1">
+        <v>-1.9505071290615</v>
+      </c>
+      <c r="J73">
+        <v>0.77</v>
+      </c>
+      <c r="K73" t="s">
+        <v>249</v>
+      </c>
+      <c r="L73" s="1">
+        <v>2170222.71</v>
+      </c>
+      <c r="M73" s="1">
+        <v>2187189.04</v>
+      </c>
+      <c r="N73" s="1">
+        <v>0.47</v>
+      </c>
+      <c r="O73">
+        <v>1</v>
+      </c>
+      <c r="Z73" t="s">
+        <v>247</v>
+      </c>
+    </row>
+    <row r="74" spans="1:26">
+      <c r="A74" t="s">
+        <v>251</v>
+      </c>
+      <c r="B74" s="1">
+        <v>4500000.0</v>
+      </c>
+      <c r="C74" s="1">
+        <v>102.189</v>
+      </c>
+      <c r="D74" s="1">
+        <v>101.20555556</v>
+      </c>
+      <c r="E74" t="s">
+        <v>8</v>
+      </c>
+      <c r="F74">
+        <v>1.0</v>
+      </c>
+      <c r="G74" s="1">
+        <v>4554250.0</v>
+      </c>
+      <c r="H74" s="1">
+        <v>44255.0</v>
+      </c>
+      <c r="I74" s="1">
+        <v>0.97172970302465</v>
+      </c>
+      <c r="J74">
+        <v>1.48</v>
+      </c>
+      <c r="K74" t="s">
+        <v>252</v>
+      </c>
+      <c r="L74" s="1">
+        <v>4598505.0</v>
+      </c>
+      <c r="M74" s="1">
+        <v>4665020.63</v>
+      </c>
+      <c r="N74" s="1">
+        <v>1.0</v>
+      </c>
+      <c r="O74">
+        <v>1</v>
+      </c>
+      <c r="Z74" t="s">
+        <v>250</v>
+      </c>
+    </row>
+    <row r="75" spans="1:26">
+      <c r="A75" t="s">
+        <v>254</v>
+      </c>
+      <c r="B75" s="1">
+        <v>1846000.0</v>
+      </c>
+      <c r="C75" s="1">
+        <v>102.188</v>
+      </c>
+      <c r="D75" s="1">
+        <v>100.43577248</v>
+      </c>
+      <c r="E75" t="s">
+        <v>8</v>
+      </c>
+      <c r="F75">
+        <v>1.0</v>
+      </c>
+      <c r="G75" s="1">
+        <v>1854044.36</v>
+      </c>
+      <c r="H75" s="1">
+        <v>32346.12</v>
+      </c>
+      <c r="I75" s="1">
+        <v>1.7446249236453</v>
+      </c>
+      <c r="J75">
+        <v>0.78</v>
+      </c>
+      <c r="K75" t="s">
+        <v>255</v>
+      </c>
+      <c r="L75" s="1">
+        <v>1886390.48</v>
+      </c>
+      <c r="M75" s="1">
+        <v>1900875.06</v>
+      </c>
+      <c r="N75" s="1">
+        <v>0.41</v>
+      </c>
+      <c r="O75">
+        <v>1</v>
+      </c>
+      <c r="Z75" t="s">
+        <v>253</v>
+      </c>
+    </row>
+    <row r="76" spans="1:26">
+      <c r="A76" t="s">
+        <v>257</v>
+      </c>
+      <c r="B76" s="1">
+        <v>1900000.0</v>
+      </c>
+      <c r="C76" s="1">
+        <v>98.523</v>
+      </c>
+      <c r="D76" s="1">
+        <v>99.11</v>
+      </c>
+      <c r="E76" t="s">
+        <v>8</v>
+      </c>
+      <c r="F76">
+        <v>1.0</v>
+      </c>
+      <c r="G76" s="1">
+        <v>1883090.0</v>
+      </c>
+      <c r="H76" s="1">
+        <v>-11153.0</v>
+      </c>
+      <c r="I76" s="1">
+        <v>-0.59227121380285</v>
+      </c>
+      <c r="J76">
+        <v>0.9</v>
+      </c>
+      <c r="K76" t="s">
+        <v>258</v>
+      </c>
+      <c r="L76" s="1">
+        <v>1871937.0</v>
+      </c>
+      <c r="M76" s="1">
+        <v>1888997.96</v>
+      </c>
+      <c r="N76" s="1">
+        <v>0.4</v>
+      </c>
+      <c r="O76">
+        <v>1</v>
+      </c>
+      <c r="Z76" t="s">
+        <v>256</v>
+      </c>
+    </row>
+    <row r="77" spans="1:26">
+      <c r="A77" t="s">
+        <v>260</v>
+      </c>
+      <c r="B77" s="1">
+        <v>1981000.0</v>
+      </c>
+      <c r="C77" s="1">
+        <v>100.048</v>
+      </c>
+      <c r="D77" s="1">
+        <v>100.0369051</v>
+      </c>
+      <c r="E77" t="s">
+        <v>8</v>
+      </c>
+      <c r="F77">
+        <v>1.0</v>
+      </c>
+      <c r="G77" s="1">
+        <v>1981731.09</v>
+      </c>
+      <c r="H77" s="1">
+        <v>219.79</v>
+      </c>
+      <c r="I77" s="1">
+        <v>0.011090808491075</v>
+      </c>
+      <c r="J77">
+        <v>0.84</v>
+      </c>
+      <c r="K77" t="s">
+        <v>261</v>
+      </c>
+      <c r="L77" s="1">
+        <v>1981950.88</v>
+      </c>
+      <c r="M77" s="1">
+        <v>1998562.39</v>
+      </c>
+      <c r="N77" s="1">
+        <v>0.43</v>
+      </c>
+      <c r="O77">
+        <v>1</v>
+      </c>
+      <c r="Z77" t="s">
+        <v>259</v>
+      </c>
+    </row>
+    <row r="78" spans="1:26">
+      <c r="A78" t="s">
+        <v>263</v>
+      </c>
+      <c r="B78" s="1">
+        <v>1018000.0</v>
+      </c>
+      <c r="C78" s="1">
+        <v>101.722</v>
+      </c>
+      <c r="D78" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E78" t="s">
+        <v>8</v>
+      </c>
+      <c r="F78">
+        <v>1.0</v>
+      </c>
+      <c r="G78" s="1">
+        <v>1018000.0</v>
+      </c>
+      <c r="H78" s="1">
+        <v>17529.96</v>
+      </c>
+      <c r="I78" s="1">
+        <v>1.722</v>
+      </c>
+      <c r="J78">
+        <v>0.97</v>
+      </c>
+      <c r="K78" t="s">
+        <v>264</v>
+      </c>
+      <c r="L78" s="1">
+        <v>1035529.96</v>
+      </c>
+      <c r="M78" s="1">
+        <v>1045427.18</v>
+      </c>
+      <c r="N78" s="1">
+        <v>0.22</v>
+      </c>
+      <c r="O78">
+        <v>1</v>
+      </c>
+      <c r="Z78" t="s">
+        <v>262</v>
+      </c>
+    </row>
+    <row r="79" spans="1:26">
+      <c r="A79" t="s">
+        <v>266</v>
+      </c>
+      <c r="B79" s="1">
+        <v>1470000.0</v>
+      </c>
+      <c r="C79" s="1">
+        <v>102.558</v>
+      </c>
+      <c r="D79" s="1">
+        <v>99.57946939</v>
+      </c>
+      <c r="E79" t="s">
+        <v>8</v>
+      </c>
+      <c r="F79">
+        <v>1.0</v>
+      </c>
+      <c r="G79" s="1">
+        <v>1463818.2</v>
+      </c>
+      <c r="H79" s="1">
+        <v>43784.4</v>
+      </c>
+      <c r="I79" s="1">
+        <v>2.991109141832</v>
+      </c>
+      <c r="J79">
+        <v>2.68</v>
+      </c>
+      <c r="K79" t="s">
+        <v>267</v>
+      </c>
+      <c r="L79" s="1">
+        <v>1507602.6</v>
+      </c>
+      <c r="M79" s="1">
+        <v>1547016.98</v>
+      </c>
+      <c r="N79" s="1">
+        <v>0.33</v>
+      </c>
+      <c r="O79">
+        <v>1</v>
+      </c>
+      <c r="Z79" t="s">
+        <v>265</v>
+      </c>
+    </row>
+    <row r="80" spans="1:26">
+      <c r="A80" t="s">
+        <v>269</v>
+      </c>
+      <c r="B80" s="1">
+        <v>1708000.0</v>
+      </c>
+      <c r="C80" s="1">
+        <v>96.403</v>
+      </c>
+      <c r="D80" s="1">
+        <v>97.976</v>
+      </c>
+      <c r="E80" t="s">
+        <v>8</v>
+      </c>
+      <c r="F80">
+        <v>1.0</v>
+      </c>
+      <c r="G80" s="1">
+        <v>1673430.08</v>
+      </c>
+      <c r="H80" s="1">
+        <v>-26866.84</v>
+      </c>
+      <c r="I80" s="1">
+        <v>-1.60549522332</v>
+      </c>
+      <c r="J80">
+        <v>0.99</v>
+      </c>
+      <c r="K80" t="s">
+        <v>270</v>
+      </c>
+      <c r="L80" s="1">
+        <v>1646563.24</v>
+      </c>
+      <c r="M80" s="1">
+        <v>1663456.06</v>
+      </c>
+      <c r="N80" s="1">
+        <v>0.36</v>
+      </c>
+      <c r="O80">
+        <v>1</v>
+      </c>
+      <c r="Z80" t="s">
+        <v>268</v>
+      </c>
+    </row>
+    <row r="81" spans="1:26">
+      <c r="A81" t="s">
+        <v>269</v>
+      </c>
+      <c r="B81" s="1">
+        <v>4700000.0</v>
+      </c>
+      <c r="C81" s="1">
+        <v>98.116</v>
+      </c>
+      <c r="D81" s="1">
+        <v>97.597</v>
+      </c>
+      <c r="E81" t="s">
+        <v>8</v>
+      </c>
+      <c r="F81">
+        <v>1.0</v>
+      </c>
+      <c r="G81" s="1">
+        <v>4587059.0</v>
+      </c>
+      <c r="H81" s="1">
+        <v>24393.0</v>
+      </c>
+      <c r="I81" s="1">
+        <v>0.53177864073691</v>
+      </c>
+      <c r="J81">
+        <v>0.72</v>
+      </c>
+      <c r="K81" t="s">
+        <v>272</v>
+      </c>
+      <c r="L81" s="1">
+        <v>4611452.0</v>
+      </c>
+      <c r="M81" s="1">
+        <v>4645253.37</v>
+      </c>
+      <c r="N81" s="1">
+        <v>0.99</v>
+      </c>
+      <c r="O81">
+        <v>1</v>
+      </c>
+      <c r="Z81" t="s">
+        <v>271</v>
+      </c>
+    </row>
+    <row r="82" spans="1:26">
+      <c r="A82" t="s">
+        <v>274</v>
+      </c>
+      <c r="B82" s="1">
+        <v>4000000.0</v>
+      </c>
+      <c r="C82" s="1">
+        <v>99.559</v>
+      </c>
+      <c r="D82" s="1">
+        <v>94.94162525</v>
+      </c>
+      <c r="E82" t="s">
+        <v>8</v>
+      </c>
+      <c r="F82">
+        <v>1.0</v>
+      </c>
+      <c r="G82" s="1">
+        <v>3797665.01</v>
+      </c>
+      <c r="H82" s="1">
+        <v>184694.99</v>
+      </c>
+      <c r="I82" s="1">
+        <v>4.8633828816829</v>
+      </c>
+      <c r="J82">
+        <v>0.74</v>
+      </c>
+      <c r="K82" t="s">
+        <v>275</v>
+      </c>
+      <c r="L82" s="1">
+        <v>3982360.0</v>
+      </c>
+      <c r="M82" s="1">
+        <v>4012068.33</v>
+      </c>
+      <c r="N82" s="1">
+        <v>0.86</v>
+      </c>
+      <c r="O82">
+        <v>1</v>
+      </c>
+      <c r="Z82" t="s">
+        <v>273</v>
+      </c>
+    </row>
+    <row r="83" spans="1:26">
+      <c r="A83" t="s">
+        <v>277</v>
+      </c>
+      <c r="B83" s="1">
+        <v>3090000.0</v>
+      </c>
+      <c r="C83" s="1">
+        <v>104.122</v>
+      </c>
+      <c r="D83" s="1">
+        <v>104.36764887</v>
+      </c>
+      <c r="E83" t="s">
+        <v>8</v>
+      </c>
+      <c r="F83">
+        <v>1.0</v>
+      </c>
+      <c r="G83" s="1">
+        <v>3224960.35</v>
+      </c>
+      <c r="H83" s="1">
+        <v>-7590.55</v>
+      </c>
+      <c r="I83" s="1">
+        <v>-0.23536878523173</v>
+      </c>
+      <c r="J83">
+        <v>1.05</v>
+      </c>
+      <c r="K83" t="s">
+        <v>278</v>
+      </c>
+      <c r="L83" s="1">
+        <v>3217369.8</v>
+      </c>
+      <c r="M83" s="1">
+        <v>3249782.61</v>
+      </c>
+      <c r="N83" s="1">
+        <v>0.7</v>
+      </c>
+      <c r="O83">
+        <v>1</v>
+      </c>
+      <c r="Z83" t="s">
+        <v>276</v>
+      </c>
+    </row>
+    <row r="84" spans="1:26">
+      <c r="A84" t="s">
+        <v>280</v>
+      </c>
+      <c r="B84" s="1">
+        <v>1186000.0</v>
+      </c>
+      <c r="C84" s="1">
+        <v>100.096</v>
+      </c>
+      <c r="D84" s="1">
+        <v>97.79670152</v>
+      </c>
+      <c r="E84" t="s">
+        <v>8</v>
+      </c>
+      <c r="F84">
+        <v>1.0</v>
+      </c>
+      <c r="G84" s="1">
+        <v>1159868.88</v>
+      </c>
+      <c r="H84" s="1">
+        <v>27269.68</v>
+      </c>
+      <c r="I84" s="1">
+        <v>2.351100238158</v>
+      </c>
+      <c r="J84">
+        <v>0.45</v>
+      </c>
+      <c r="K84" t="s">
+        <v>281</v>
+      </c>
+      <c r="L84" s="1">
+        <v>1187138.56</v>
+      </c>
+      <c r="M84" s="1">
+        <v>1192438.5</v>
+      </c>
+      <c r="N84" s="1">
+        <v>0.26</v>
+      </c>
+      <c r="O84">
+        <v>1</v>
+      </c>
+      <c r="Z84" t="s">
+        <v>279</v>
+      </c>
+    </row>
+    <row r="85" spans="1:26">
+      <c r="A85" t="s">
+        <v>283</v>
+      </c>
+      <c r="B85" s="1">
+        <v>369000.0</v>
+      </c>
+      <c r="C85" s="1">
+        <v>103.731</v>
+      </c>
+      <c r="D85" s="1">
+        <v>106.56094038</v>
+      </c>
+      <c r="E85" t="s">
+        <v>8</v>
+      </c>
+      <c r="F85">
+        <v>1.0</v>
+      </c>
+      <c r="G85" s="1">
+        <v>393209.87</v>
+      </c>
+      <c r="H85" s="1">
+        <v>-10442.48</v>
+      </c>
+      <c r="I85" s="1">
+        <v>-2.6557013942707</v>
+      </c>
+      <c r="J85">
+        <v>0.73</v>
+      </c>
+      <c r="K85" t="s">
+        <v>284</v>
+      </c>
+      <c r="L85" s="1">
+        <v>382767.39</v>
+      </c>
+      <c r="M85" s="1">
+        <v>385465.7</v>
+      </c>
+      <c r="N85" s="1">
+        <v>0.08</v>
+      </c>
+      <c r="O85">
+        <v>1</v>
+      </c>
+      <c r="Z85" t="s">
+        <v>282</v>
+      </c>
+    </row>
+    <row r="86" spans="1:26">
+      <c r="A86" t="s">
+        <v>286</v>
+      </c>
+      <c r="B86" s="1">
+        <v>2697000.0</v>
+      </c>
+      <c r="C86" s="1">
+        <v>97.94</v>
+      </c>
+      <c r="D86" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E86" t="s">
+        <v>8</v>
+      </c>
+      <c r="F86">
+        <v>1.0</v>
+      </c>
+      <c r="G86" s="1">
+        <v>2697000.0</v>
+      </c>
+      <c r="H86" s="1">
+        <v>-55558.2</v>
+      </c>
+      <c r="I86" s="1">
+        <v>-2.06</v>
+      </c>
+      <c r="J86">
+        <v>0.98</v>
+      </c>
+      <c r="K86" t="s">
+        <v>287</v>
+      </c>
+      <c r="L86" s="1">
+        <v>2641441.8</v>
+      </c>
+      <c r="M86" s="1">
+        <v>2667737.55</v>
+      </c>
+      <c r="N86" s="1">
+        <v>0.57</v>
+      </c>
+      <c r="O86">
+        <v>1</v>
+      </c>
+      <c r="Z86" t="s">
+        <v>285</v>
+      </c>
+    </row>
+    <row r="87" spans="1:26">
+      <c r="A87" t="s">
+        <v>289</v>
+      </c>
+      <c r="B87" s="1">
+        <v>4587000.0</v>
+      </c>
+      <c r="C87" s="1">
+        <v>98.058</v>
+      </c>
+      <c r="D87" s="1">
+        <v>93.34613647</v>
+      </c>
+      <c r="E87" t="s">
+        <v>8</v>
+      </c>
+      <c r="F87">
+        <v>1.0</v>
+      </c>
+      <c r="G87" s="1">
+        <v>4281787.28</v>
+      </c>
+      <c r="H87" s="1">
+        <v>216133.18</v>
+      </c>
+      <c r="I87" s="1">
+        <v>5.0477327776078</v>
+      </c>
+      <c r="J87">
+        <v>0.08</v>
+      </c>
+      <c r="K87" t="s">
+        <v>290</v>
+      </c>
+      <c r="L87" s="1">
+        <v>4497920.46</v>
+      </c>
+      <c r="M87" s="1">
+        <v>4501647.4</v>
+      </c>
+      <c r="N87" s="1">
+        <v>0.96</v>
+      </c>
+      <c r="O87">
+        <v>1</v>
+      </c>
+      <c r="Z87" t="s">
+        <v>288</v>
+      </c>
+    </row>
+    <row r="88" spans="1:26">
+      <c r="A88" t="s">
+        <v>292</v>
+      </c>
+      <c r="B88" s="1">
+        <v>3689000.0</v>
+      </c>
+      <c r="C88" s="1">
+        <v>97.444</v>
+      </c>
+      <c r="D88" s="1">
+        <v>97.36899024</v>
+      </c>
+      <c r="E88" t="s">
+        <v>8</v>
+      </c>
+      <c r="F88">
+        <v>1.0</v>
+      </c>
+      <c r="G88" s="1">
+        <v>3591942.05</v>
+      </c>
+      <c r="H88" s="1">
+        <v>2767.11</v>
+      </c>
+      <c r="I88" s="1">
+        <v>0.077036599184555</v>
+      </c>
+      <c r="J88">
+        <v>0.9</v>
+      </c>
+      <c r="K88" t="s">
+        <v>293</v>
+      </c>
+      <c r="L88" s="1">
+        <v>3594709.16</v>
+      </c>
+      <c r="M88" s="1">
+        <v>3628061.76</v>
+      </c>
+      <c r="N88" s="1">
+        <v>0.78</v>
+      </c>
+      <c r="O88">
+        <v>1</v>
+      </c>
+      <c r="Z88" t="s">
+        <v>291</v>
+      </c>
+    </row>
+    <row r="89" spans="1:26">
+      <c r="A89" t="s">
+        <v>295</v>
+      </c>
+      <c r="B89" s="1">
+        <v>2118000.0</v>
+      </c>
+      <c r="C89" s="1">
+        <v>98.862</v>
+      </c>
+      <c r="D89" s="1">
+        <v>99.43250047</v>
+      </c>
+      <c r="E89" t="s">
+        <v>8</v>
+      </c>
+      <c r="F89">
+        <v>1.0</v>
+      </c>
+      <c r="G89" s="1">
+        <v>2105980.36</v>
+      </c>
+      <c r="H89" s="1">
+        <v>-12083.2</v>
+      </c>
+      <c r="I89" s="1">
+        <v>-0.57375653778652</v>
+      </c>
+      <c r="J89">
+        <v>1.53</v>
+      </c>
+      <c r="K89" t="s">
+        <v>296</v>
+      </c>
+      <c r="L89" s="1">
+        <v>2093897.16</v>
+      </c>
+      <c r="M89" s="1">
+        <v>2126276.45</v>
+      </c>
+      <c r="N89" s="1">
+        <v>0.46</v>
+      </c>
+      <c r="O89">
+        <v>1</v>
+      </c>
+      <c r="Z89" t="s">
+        <v>294</v>
+      </c>
+    </row>
+    <row r="90" spans="1:26">
+      <c r="A90" t="s">
+        <v>298</v>
+      </c>
+      <c r="B90" s="1">
+        <v>1452000.0</v>
+      </c>
+      <c r="C90" s="1">
+        <v>98.484</v>
+      </c>
+      <c r="D90" s="1">
+        <v>99.91096625</v>
+      </c>
+      <c r="E90" t="s">
+        <v>8</v>
+      </c>
+      <c r="F90">
+        <v>1.0</v>
+      </c>
+      <c r="G90" s="1">
+        <v>1450707.23</v>
+      </c>
+      <c r="H90" s="1">
+        <v>-20719.55</v>
+      </c>
+      <c r="I90" s="1">
+        <v>-1.4282378671264</v>
+      </c>
+      <c r="J90">
+        <v>2.92</v>
+      </c>
+      <c r="K90" t="s">
+        <v>299</v>
+      </c>
+      <c r="L90" s="1">
+        <v>1429987.68</v>
+      </c>
+      <c r="M90" s="1">
+        <v>1472314.47</v>
+      </c>
+      <c r="N90" s="1">
+        <v>0.32</v>
+      </c>
+      <c r="O90">
+        <v>1</v>
+      </c>
+      <c r="Z90" t="s">
+        <v>297</v>
+      </c>
+    </row>
+    <row r="91" spans="1:26">
+      <c r="A91" t="s">
+        <v>301</v>
+      </c>
+      <c r="B91" s="1">
+        <v>1230103.0</v>
+      </c>
+      <c r="C91" s="1">
+        <v>103.551</v>
+      </c>
+      <c r="D91" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E91" t="s">
+        <v>8</v>
+      </c>
+      <c r="F91">
+        <v>1.0</v>
+      </c>
+      <c r="G91" s="1">
+        <v>1230103.0</v>
+      </c>
+      <c r="H91" s="1">
+        <v>43680.95</v>
+      </c>
+      <c r="I91" s="1">
+        <v>3.5509993878561</v>
+      </c>
+      <c r="J91">
+        <v>0.94</v>
+      </c>
+      <c r="K91" t="s">
+        <v>302</v>
+      </c>
+      <c r="L91" s="1">
+        <v>1273783.95</v>
+      </c>
+      <c r="M91" s="1">
+        <v>1285316.17</v>
+      </c>
+      <c r="N91" s="1">
+        <v>0.28</v>
+      </c>
+      <c r="O91">
+        <v>1</v>
+      </c>
+      <c r="Z91" t="s">
+        <v>300</v>
+      </c>
+    </row>
+    <row r="92" spans="1:26">
+      <c r="A92" t="s">
+        <v>304</v>
+      </c>
+      <c r="B92" s="1">
+        <v>4085000.0</v>
+      </c>
+      <c r="C92" s="1">
+        <v>105.37</v>
+      </c>
+      <c r="D92" s="1">
+        <v>107.00187687</v>
+      </c>
+      <c r="E92" t="s">
+        <v>8</v>
+      </c>
+      <c r="F92">
+        <v>1.0</v>
+      </c>
+      <c r="G92" s="1">
+        <v>4371026.67</v>
+      </c>
+      <c r="H92" s="1">
+        <v>-66662.17</v>
+      </c>
+      <c r="I92" s="1">
+        <v>-1.5250918155574</v>
+      </c>
+      <c r="J92">
+        <v>1.32</v>
+      </c>
+      <c r="K92" t="s">
+        <v>305</v>
+      </c>
+      <c r="L92" s="1">
+        <v>4304364.5</v>
+      </c>
+      <c r="M92" s="1">
+        <v>4358192.89</v>
+      </c>
+      <c r="N92" s="1">
+        <v>0.93</v>
+      </c>
+      <c r="O92">
+        <v>1</v>
+      </c>
+      <c r="Z92" t="s">
+        <v>303</v>
+      </c>
+    </row>
+    <row r="93" spans="1:26">
+      <c r="A93" t="s">
+        <v>307</v>
+      </c>
+      <c r="B93" s="1">
+        <v>800000.0</v>
+      </c>
+      <c r="C93" s="1">
+        <v>101.397</v>
+      </c>
+      <c r="D93" s="1">
+        <v>100.677</v>
+      </c>
+      <c r="E93" t="s">
+        <v>8</v>
+      </c>
+      <c r="F93">
+        <v>1.0</v>
+      </c>
+      <c r="G93" s="1">
+        <v>805416.0</v>
+      </c>
+      <c r="H93" s="1">
+        <v>5760.0</v>
+      </c>
+      <c r="I93" s="1">
+        <v>0.71515837778241</v>
+      </c>
+      <c r="J93">
+        <v>2.22</v>
+      </c>
+      <c r="K93" t="s">
+        <v>308</v>
+      </c>
+      <c r="L93" s="1">
+        <v>811176.0</v>
+      </c>
+      <c r="M93" s="1">
+        <v>828967.78</v>
+      </c>
+      <c r="N93" s="1">
+        <v>0.18</v>
+      </c>
+      <c r="O93">
+        <v>1</v>
+      </c>
+      <c r="Z93" t="s">
+        <v>306</v>
+      </c>
+    </row>
+    <row r="94" spans="1:26">
+      <c r="A94" t="s">
+        <v>310</v>
+      </c>
+      <c r="B94" s="1">
+        <v>2300000.0</v>
+      </c>
+      <c r="C94" s="1">
+        <v>105.686</v>
+      </c>
+      <c r="D94" s="1">
+        <v>106.27639</v>
+      </c>
+      <c r="E94" t="s">
+        <v>8</v>
+      </c>
+      <c r="F94">
+        <v>1.0</v>
+      </c>
+      <c r="G94" s="1">
+        <v>2444356.97</v>
+      </c>
+      <c r="H94" s="1">
+        <v>-13578.97</v>
+      </c>
+      <c r="I94" s="1">
+        <v>-0.55552319757944</v>
+      </c>
+      <c r="J94">
+        <v>1.99</v>
+      </c>
+      <c r="K94" t="s">
+        <v>311</v>
+      </c>
+      <c r="L94" s="1">
+        <v>2430778.0</v>
+      </c>
+      <c r="M94" s="1">
+        <v>2476502.32</v>
+      </c>
+      <c r="N94" s="1">
+        <v>0.53</v>
+      </c>
+      <c r="O94">
+        <v>1</v>
+      </c>
+      <c r="Z94" t="s">
+        <v>309</v>
+      </c>
+    </row>
+    <row r="95" spans="1:26">
+      <c r="A95" t="s">
+        <v>313</v>
+      </c>
+      <c r="B95" s="1">
+        <v>3110000.0</v>
+      </c>
+      <c r="C95" s="1">
+        <v>99.158</v>
+      </c>
+      <c r="D95" s="1">
+        <v>96.29170675</v>
+      </c>
+      <c r="E95" t="s">
+        <v>8</v>
+      </c>
+      <c r="F95">
+        <v>1.0</v>
+      </c>
+      <c r="G95" s="1">
+        <v>2994672.08</v>
+      </c>
+      <c r="H95" s="1">
+        <v>89141.72</v>
+      </c>
+      <c r="I95" s="1">
+        <v>2.9766771659353</v>
+      </c>
+      <c r="J95">
+        <v>0.86</v>
+      </c>
+      <c r="K95" t="s">
+        <v>314</v>
+      </c>
+      <c r="L95" s="1">
+        <v>3083813.8</v>
+      </c>
+      <c r="M95" s="1">
+        <v>3110653.53</v>
+      </c>
+      <c r="N95" s="1">
+        <v>0.67</v>
+      </c>
+      <c r="O95">
+        <v>1</v>
+      </c>
+      <c r="Z95" t="s">
+        <v>312</v>
+      </c>
+    </row>
+    <row r="96" spans="1:26">
+      <c r="A96" t="s">
+        <v>316</v>
+      </c>
+      <c r="B96" s="1">
+        <v>2150000.0</v>
+      </c>
+      <c r="C96" s="1">
+        <v>101.348</v>
+      </c>
+      <c r="D96" s="1">
+        <v>97.5</v>
+      </c>
+      <c r="E96" t="s">
+        <v>8</v>
+      </c>
+      <c r="F96">
+        <v>1.0</v>
+      </c>
+      <c r="G96" s="1">
+        <v>2096250.0</v>
+      </c>
+      <c r="H96" s="1">
+        <v>82732.0</v>
+      </c>
+      <c r="I96" s="1">
+        <v>3.9466666666667</v>
+      </c>
+      <c r="J96">
+        <v>1.29</v>
+      </c>
+      <c r="K96" t="s">
+        <v>317</v>
+      </c>
+      <c r="L96" s="1">
+        <v>2178982.0</v>
+      </c>
+      <c r="M96" s="1">
+        <v>2206797.63</v>
+      </c>
+      <c r="N96" s="1">
+        <v>0.47</v>
+      </c>
+      <c r="O96">
+        <v>1</v>
+      </c>
+      <c r="Z96" t="s">
+        <v>315</v>
+      </c>
+    </row>
+    <row r="97" spans="1:26">
+      <c r="A97" t="s">
+        <v>319</v>
+      </c>
+      <c r="B97" s="1">
+        <v>3010000.0</v>
+      </c>
+      <c r="C97" s="1">
+        <v>76.483</v>
+      </c>
+      <c r="D97" s="1">
+        <v>81.5</v>
+      </c>
+      <c r="E97" t="s">
+        <v>8</v>
+      </c>
+      <c r="F97">
+        <v>1.0</v>
+      </c>
+      <c r="G97" s="1">
+        <v>2453150.0</v>
+      </c>
+      <c r="H97" s="1">
+        <v>-151011.7</v>
+      </c>
+      <c r="I97" s="1">
+        <v>-6.1558282208589</v>
+      </c>
+      <c r="J97">
+        <v>1.6</v>
+      </c>
+      <c r="K97" t="s">
+        <v>320</v>
+      </c>
+      <c r="L97" s="1">
+        <v>2302138.3</v>
+      </c>
+      <c r="M97" s="1">
+        <v>2350423.72</v>
+      </c>
+      <c r="N97" s="1">
+        <v>0.5</v>
+      </c>
+      <c r="O97">
+        <v>1</v>
+      </c>
+      <c r="Z97" t="s">
+        <v>318</v>
+      </c>
+    </row>
+    <row r="98" spans="1:26">
+      <c r="A98" t="s">
+        <v>322</v>
+      </c>
+      <c r="B98" s="1">
+        <v>2200000.0</v>
+      </c>
+      <c r="C98" s="1">
+        <v>98.593</v>
+      </c>
+      <c r="D98" s="1">
+        <v>94.97</v>
+      </c>
+      <c r="E98" t="s">
+        <v>8</v>
+      </c>
+      <c r="F98">
+        <v>1.0</v>
+      </c>
+      <c r="G98" s="1">
+        <v>2089340.0</v>
+      </c>
+      <c r="H98" s="1">
+        <v>79706.0</v>
+      </c>
+      <c r="I98" s="1">
+        <v>3.8148889122881</v>
+      </c>
+      <c r="J98">
+        <v>0.14</v>
+      </c>
+      <c r="K98" t="s">
+        <v>323</v>
+      </c>
+      <c r="L98" s="1">
+        <v>2169046.0</v>
+      </c>
+      <c r="M98" s="1">
+        <v>2172071.0</v>
+      </c>
+      <c r="N98" s="1">
+        <v>0.47</v>
+      </c>
+      <c r="O98">
+        <v>1</v>
+      </c>
+      <c r="Z98" t="s">
+        <v>321</v>
+      </c>
+    </row>
+    <row r="99" spans="1:26">
+      <c r="A99" t="s">
+        <v>325</v>
+      </c>
+      <c r="B99" s="1">
+        <v>1005000.0</v>
+      </c>
+      <c r="C99" s="1">
+        <v>96.793</v>
+      </c>
+      <c r="D99" s="1">
+        <v>92.60432438</v>
+      </c>
+      <c r="E99" t="s">
+        <v>8</v>
+      </c>
+      <c r="F99">
+        <v>1.0</v>
+      </c>
+      <c r="G99" s="1">
+        <v>930673.46</v>
+      </c>
+      <c r="H99" s="1">
+        <v>42096.19</v>
+      </c>
+      <c r="I99" s="1">
+        <v>4.5231965677844</v>
+      </c>
+      <c r="J99">
+        <v>0.62</v>
+      </c>
+      <c r="K99" t="s">
+        <v>326</v>
+      </c>
+      <c r="L99" s="1">
+        <v>972769.65</v>
+      </c>
+      <c r="M99" s="1">
+        <v>978988.09</v>
+      </c>
+      <c r="N99" s="1">
+        <v>0.21</v>
+      </c>
+      <c r="O99">
+        <v>1</v>
+      </c>
+      <c r="Z99" t="s">
+        <v>324</v>
+      </c>
+    </row>
+    <row r="100" spans="1:26">
+      <c r="A100" t="s">
+        <v>328</v>
+      </c>
+      <c r="B100" s="1">
+        <v>2146000.0</v>
+      </c>
+      <c r="C100" s="1">
+        <v>101.331</v>
+      </c>
+      <c r="D100" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E100" t="s">
+        <v>8</v>
+      </c>
+      <c r="F100">
+        <v>1.0</v>
+      </c>
+      <c r="G100" s="1">
+        <v>2146000.0</v>
+      </c>
+      <c r="H100" s="1">
+        <v>28563.26</v>
+      </c>
+      <c r="I100" s="1">
+        <v>1.331</v>
+      </c>
+      <c r="J100">
+        <v>0.17</v>
+      </c>
+      <c r="K100" t="s">
+        <v>329</v>
+      </c>
+      <c r="L100" s="1">
+        <v>2174563.26</v>
+      </c>
+      <c r="M100" s="1">
+        <v>2178147.38</v>
+      </c>
+      <c r="N100" s="1">
+        <v>0.47</v>
+      </c>
+      <c r="O100">
+        <v>1</v>
+      </c>
+      <c r="Z100" t="s">
+        <v>327</v>
+      </c>
+    </row>
+    <row r="101" spans="1:26">
+      <c r="A101" t="s">
+        <v>331</v>
+      </c>
+      <c r="B101" s="1">
+        <v>881000.0</v>
+      </c>
+      <c r="C101" s="1">
+        <v>101.903</v>
+      </c>
+      <c r="D101" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E101" t="s">
+        <v>8</v>
+      </c>
+      <c r="F101">
+        <v>1.0</v>
+      </c>
+      <c r="G101" s="1">
+        <v>881000.0</v>
+      </c>
+      <c r="H101" s="1">
+        <v>16765.43</v>
+      </c>
+      <c r="I101" s="1">
+        <v>1.903</v>
+      </c>
+      <c r="J101">
+        <v>2.41</v>
+      </c>
+      <c r="K101" t="s">
+        <v>332</v>
+      </c>
+      <c r="L101" s="1">
+        <v>897765.43</v>
+      </c>
+      <c r="M101" s="1">
+        <v>919025.67</v>
+      </c>
+      <c r="N101" s="1">
+        <v>0.2</v>
+      </c>
+      <c r="O101">
+        <v>1</v>
+      </c>
+      <c r="Z101" t="s">
+        <v>330</v>
+      </c>
+    </row>
+    <row r="102" spans="1:26">
+      <c r="A102" t="s">
+        <v>334</v>
+      </c>
+      <c r="B102" s="1">
+        <v>3157000.0</v>
+      </c>
+      <c r="C102" s="1">
+        <v>101.36</v>
+      </c>
+      <c r="D102" s="1">
+        <v>100.05914096</v>
+      </c>
+      <c r="E102" t="s">
+        <v>8</v>
+      </c>
+      <c r="F102">
+        <v>1.0</v>
+      </c>
+      <c r="G102" s="1">
+        <v>3158867.08</v>
+      </c>
+      <c r="H102" s="1">
+        <v>41068.12</v>
+      </c>
+      <c r="I102" s="1">
+        <v>1.3000901576397</v>
+      </c>
+      <c r="J102">
+        <v>1.1</v>
+      </c>
+      <c r="K102" t="s">
+        <v>335</v>
+      </c>
+      <c r="L102" s="1">
+        <v>3199935.2</v>
+      </c>
+      <c r="M102" s="1">
+        <v>3234727.97</v>
+      </c>
+      <c r="N102" s="1">
+        <v>0.69</v>
+      </c>
+      <c r="O102">
+        <v>1</v>
+      </c>
+      <c r="Z102" t="s">
+        <v>333</v>
+      </c>
+    </row>
+    <row r="103" spans="1:26">
+      <c r="A103" t="s">
+        <v>337</v>
+      </c>
+      <c r="B103" s="1">
+        <v>1278000.0</v>
+      </c>
+      <c r="C103" s="1">
+        <v>100.632</v>
+      </c>
+      <c r="D103" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E103" t="s">
+        <v>8</v>
+      </c>
+      <c r="F103">
+        <v>1.0</v>
+      </c>
+      <c r="G103" s="1">
+        <v>1278000.0</v>
+      </c>
+      <c r="H103" s="1">
+        <v>8076.96</v>
+      </c>
+      <c r="I103" s="1">
+        <v>0.632</v>
+      </c>
+      <c r="J103">
+        <v>0.96</v>
+      </c>
+      <c r="K103" t="s">
+        <v>338</v>
+      </c>
+      <c r="L103" s="1">
+        <v>1286076.96</v>
+      </c>
+      <c r="M103" s="1">
+        <v>1298324.46</v>
+      </c>
+      <c r="N103" s="1">
+        <v>0.28</v>
+      </c>
+      <c r="O103">
+        <v>1</v>
+      </c>
+      <c r="Z103" t="s">
+        <v>336</v>
+      </c>
+    </row>
+    <row r="104" spans="1:26">
+      <c r="A104" t="s">
+        <v>340</v>
+      </c>
+      <c r="B104" s="1">
+        <v>988000.0</v>
+      </c>
+      <c r="C104" s="1">
+        <v>101.063</v>
+      </c>
+      <c r="D104" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E104" t="s">
+        <v>8</v>
+      </c>
+      <c r="F104">
+        <v>1.0</v>
+      </c>
+      <c r="G104" s="1">
+        <v>988000.0</v>
+      </c>
+      <c r="H104" s="1">
+        <v>10502.44</v>
+      </c>
+      <c r="I104" s="1">
+        <v>1.063</v>
+      </c>
+      <c r="J104">
+        <v>1.06</v>
+      </c>
+      <c r="K104" t="s">
+        <v>341</v>
+      </c>
+      <c r="L104" s="1">
+        <v>998502.44</v>
+      </c>
+      <c r="M104" s="1">
+        <v>1008980.18</v>
+      </c>
+      <c r="N104" s="1">
+        <v>0.22</v>
+      </c>
+      <c r="O104">
+        <v>1</v>
+      </c>
+      <c r="Z104" t="s">
+        <v>339</v>
+      </c>
+    </row>
+    <row r="105" spans="1:26">
+      <c r="A105" t="s">
+        <v>343</v>
+      </c>
+      <c r="B105" s="1">
+        <v>2100000.0</v>
+      </c>
+      <c r="C105" s="1">
+        <v>100.416</v>
+      </c>
+      <c r="D105" s="1">
+        <v>100.83722714</v>
+      </c>
+      <c r="E105" t="s">
+        <v>8</v>
+      </c>
+      <c r="F105">
+        <v>1.0</v>
+      </c>
+      <c r="G105" s="1">
+        <v>2117581.77</v>
+      </c>
+      <c r="H105" s="1">
+        <v>-8845.77</v>
+      </c>
+      <c r="I105" s="1">
+        <v>-0.41772979562437</v>
+      </c>
+      <c r="J105">
+        <v>2.02</v>
+      </c>
+      <c r="K105" t="s">
+        <v>344</v>
+      </c>
+      <c r="L105" s="1">
+        <v>2108736.0</v>
+      </c>
+      <c r="M105" s="1">
+        <v>2151150.25</v>
+      </c>
+      <c r="N105" s="1">
+        <v>0.46</v>
+      </c>
+      <c r="O105">
+        <v>1</v>
+      </c>
+      <c r="Z105" t="s">
+        <v>342</v>
+      </c>
+    </row>
+    <row r="106" spans="1:26">
+      <c r="A106" t="s">
+        <v>346</v>
+      </c>
+      <c r="B106" s="1">
+        <v>3579000.0</v>
+      </c>
+      <c r="C106" s="1">
+        <v>102.693</v>
+      </c>
+      <c r="D106" s="1">
+        <v>101.7659905</v>
+      </c>
+      <c r="E106" t="s">
+        <v>8</v>
+      </c>
+      <c r="F106">
+        <v>1.0</v>
+      </c>
+      <c r="G106" s="1">
+        <v>3642204.8</v>
+      </c>
+      <c r="H106" s="1">
+        <v>33177.67</v>
+      </c>
+      <c r="I106" s="1">
+        <v>0.91092269166193</v>
+      </c>
+      <c r="J106">
+        <v>3.73</v>
+      </c>
+      <c r="K106" t="s">
+        <v>347</v>
+      </c>
+      <c r="L106" s="1">
+        <v>3675382.47</v>
+      </c>
+      <c r="M106" s="1">
+        <v>3808749.25</v>
+      </c>
+      <c r="N106" s="1">
+        <v>0.82</v>
+      </c>
+      <c r="O106">
+        <v>1</v>
+      </c>
+      <c r="Z106" t="s">
+        <v>345</v>
+      </c>
+    </row>
+    <row r="107" spans="1:26">
+      <c r="A107" t="s">
+        <v>349</v>
+      </c>
+      <c r="B107" s="1">
+        <v>930564.0</v>
+      </c>
+      <c r="C107" s="1">
+        <v>103.391</v>
+      </c>
+      <c r="D107" s="1">
+        <v>100.47036099</v>
+      </c>
+      <c r="E107" t="s">
+        <v>8</v>
+      </c>
+      <c r="F107">
+        <v>1.0</v>
+      </c>
+      <c r="G107" s="1">
+        <v>934941.01</v>
+      </c>
+      <c r="H107" s="1">
+        <v>27178.41</v>
+      </c>
+      <c r="I107" s="1">
+        <v>2.9069652212603</v>
+      </c>
+      <c r="J107">
+        <v>0.93</v>
+      </c>
+      <c r="K107" t="s">
+        <v>350</v>
+      </c>
+      <c r="L107" s="1">
+        <v>962119.42</v>
+      </c>
+      <c r="M107" s="1">
+        <v>970814.38</v>
+      </c>
+      <c r="N107" s="1">
+        <v>0.21</v>
+      </c>
+      <c r="O107">
+        <v>1</v>
+      </c>
+      <c r="Z107" t="s">
+        <v>348</v>
+      </c>
+    </row>
+    <row r="108" spans="1:26">
+      <c r="A108" t="s">
+        <v>352</v>
+      </c>
+      <c r="B108" s="1">
+        <v>2170000.0</v>
+      </c>
+      <c r="C108" s="1">
+        <v>101.997</v>
+      </c>
+      <c r="D108" s="1">
+        <v>100.14070507</v>
+      </c>
+      <c r="E108" t="s">
+        <v>8</v>
+      </c>
+      <c r="F108">
+        <v>1.0</v>
+      </c>
+      <c r="G108" s="1">
+        <v>2173053.3</v>
+      </c>
+      <c r="H108" s="1">
+        <v>40281.6</v>
+      </c>
+      <c r="I108" s="1">
+        <v>1.8536866997234</v>
+      </c>
+      <c r="J108">
+        <v>0.72</v>
+      </c>
+      <c r="K108" t="s">
+        <v>353</v>
+      </c>
+      <c r="L108" s="1">
+        <v>2213334.9</v>
+      </c>
+      <c r="M108" s="1">
+        <v>2228909.17</v>
+      </c>
+      <c r="N108" s="1">
+        <v>0.48</v>
+      </c>
+      <c r="O108">
+        <v>1</v>
+      </c>
+      <c r="Z108" t="s">
+        <v>351</v>
+      </c>
+    </row>
+    <row r="109" spans="1:26">
+      <c r="A109" t="s">
+        <v>355</v>
+      </c>
+      <c r="B109" s="1">
+        <v>1100000.0</v>
+      </c>
+      <c r="C109" s="1">
+        <v>102.746</v>
+      </c>
+      <c r="D109" s="1">
+        <v>102.39609091</v>
+      </c>
+      <c r="E109" t="s">
+        <v>8</v>
+      </c>
+      <c r="F109">
+        <v>1.0</v>
+      </c>
+      <c r="G109" s="1">
+        <v>1126357.0</v>
+      </c>
+      <c r="H109" s="1">
+        <v>3849.0</v>
+      </c>
+      <c r="I109" s="1">
+        <v>0.34172114169841</v>
+      </c>
+      <c r="J109">
+        <v>0.34</v>
+      </c>
+      <c r="K109" t="s">
+        <v>356</v>
+      </c>
+      <c r="L109" s="1">
+        <v>1130206.0</v>
+      </c>
+      <c r="M109" s="1">
+        <v>1133983.43</v>
+      </c>
+      <c r="N109" s="1">
+        <v>0.24</v>
+      </c>
+      <c r="O109">
+        <v>1</v>
+      </c>
+      <c r="Z109" t="s">
+        <v>354</v>
+      </c>
+    </row>
+    <row r="110" spans="1:26">
+      <c r="A110" t="s">
+        <v>358</v>
+      </c>
+      <c r="B110" s="1">
+        <v>5351000.0</v>
+      </c>
+      <c r="C110" s="1">
+        <v>103.142</v>
+      </c>
+      <c r="D110" s="1">
+        <v>92.97841301</v>
+      </c>
+      <c r="E110" t="s">
+        <v>8</v>
+      </c>
+      <c r="F110">
+        <v>1.0</v>
+      </c>
+      <c r="G110" s="1">
+        <v>4975274.88</v>
+      </c>
+      <c r="H110" s="1">
+        <v>-8059.3</v>
+      </c>
+      <c r="I110" s="1">
+        <v>-0.1619870297498</v>
+      </c>
+      <c r="J110">
+        <v>0.14</v>
+      </c>
+      <c r="K110" t="s">
+        <v>359</v>
+      </c>
+      <c r="L110" s="1">
+        <v>4967215.58</v>
+      </c>
+      <c r="M110" s="1">
+        <v>4974890.92</v>
+      </c>
+      <c r="N110" s="1">
+        <v>1.07</v>
+      </c>
+      <c r="O110">
+        <v>1</v>
+      </c>
+      <c r="Z110" t="s">
+        <v>357</v>
+      </c>
+    </row>
+    <row r="111" spans="1:26">
+      <c r="A111" t="s">
+        <v>361</v>
+      </c>
+      <c r="B111" s="1">
+        <v>1727000.0</v>
+      </c>
+      <c r="C111" s="1">
+        <v>99.591</v>
+      </c>
+      <c r="D111" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E111" t="s">
+        <v>8</v>
+      </c>
+      <c r="F111">
+        <v>1.0</v>
+      </c>
+      <c r="G111" s="1">
+        <v>1727000.0</v>
+      </c>
+      <c r="H111" s="1">
+        <v>-7063.43</v>
+      </c>
+      <c r="I111" s="1">
+        <v>-0.409</v>
+      </c>
+      <c r="J111">
+        <v>0.62</v>
+      </c>
+      <c r="K111" t="s">
+        <v>362</v>
+      </c>
+      <c r="L111" s="1">
+        <v>1719936.57</v>
+      </c>
+      <c r="M111" s="1">
+        <v>1730694.34</v>
+      </c>
+      <c r="N111" s="1">
+        <v>0.37</v>
+      </c>
+      <c r="O111">
+        <v>1</v>
+      </c>
+      <c r="Z111" t="s">
+        <v>360</v>
+      </c>
+    </row>
+    <row r="112" spans="1:26">
+      <c r="A112" t="s">
+        <v>364</v>
+      </c>
+      <c r="B112" s="1">
+        <v>2890000.0</v>
+      </c>
+      <c r="C112" s="1">
+        <v>105.243</v>
+      </c>
+      <c r="D112" s="1">
+        <v>105.25607855</v>
+      </c>
+      <c r="E112" t="s">
+        <v>8</v>
+      </c>
+      <c r="F112">
+        <v>1.0</v>
+      </c>
+      <c r="G112" s="1">
+        <v>3041900.67</v>
+      </c>
+      <c r="H112" s="1">
+        <v>-377.97</v>
+      </c>
+      <c r="I112" s="1">
+        <v>-0.012425455036308</v>
+      </c>
+      <c r="J112">
+        <v>3.15</v>
+      </c>
+      <c r="K112" t="s">
+        <v>365</v>
+      </c>
+      <c r="L112" s="1">
+        <v>3041522.7</v>
+      </c>
+      <c r="M112" s="1">
+        <v>3132467.39</v>
+      </c>
+      <c r="N112" s="1">
+        <v>0.67</v>
+      </c>
+      <c r="O112">
+        <v>1</v>
+      </c>
+      <c r="Z112" t="s">
+        <v>363</v>
+      </c>
+    </row>
+    <row r="113" spans="1:26">
+      <c r="A113" t="s">
+        <v>367</v>
+      </c>
+      <c r="B113" s="1">
+        <v>2727000.0</v>
+      </c>
+      <c r="C113" s="1">
+        <v>99.481</v>
+      </c>
+      <c r="D113" s="1">
+        <v>98.03544408</v>
+      </c>
+      <c r="E113" t="s">
+        <v>8</v>
+      </c>
+      <c r="F113">
+        <v>1.0</v>
+      </c>
+      <c r="G113" s="1">
+        <v>2673426.56</v>
+      </c>
+      <c r="H113" s="1">
+        <v>39420.31</v>
+      </c>
+      <c r="I113" s="1">
+        <v>1.4745237662335</v>
+      </c>
+      <c r="J113">
+        <v>0.19</v>
+      </c>
+      <c r="K113" t="s">
+        <v>368</v>
+      </c>
+      <c r="L113" s="1">
+        <v>2712846.87</v>
+      </c>
+      <c r="M113" s="1">
+        <v>2717892.5</v>
+      </c>
+      <c r="N113" s="1">
+        <v>0.58</v>
+      </c>
+      <c r="O113">
+        <v>1</v>
+      </c>
+      <c r="Z113" t="s">
+        <v>366</v>
+      </c>
+    </row>
+    <row r="114" spans="1:26">
+      <c r="A114" t="s">
+        <v>370</v>
+      </c>
+      <c r="B114" s="1">
+        <v>3927000.0</v>
+      </c>
+      <c r="C114" s="1">
+        <v>99.493</v>
+      </c>
+      <c r="D114" s="1">
+        <v>99.9978546</v>
+      </c>
+      <c r="E114" t="s">
+        <v>8</v>
+      </c>
+      <c r="F114">
+        <v>1.0</v>
+      </c>
+      <c r="G114" s="1">
+        <v>3926915.75</v>
+      </c>
+      <c r="H114" s="1">
+        <v>-19825.64</v>
+      </c>
+      <c r="I114" s="1">
+        <v>-0.50486542778515</v>
+      </c>
+      <c r="J114">
+        <v>0.09</v>
+      </c>
+      <c r="K114" t="s">
+        <v>371</v>
+      </c>
+      <c r="L114" s="1">
+        <v>3907090.11</v>
+      </c>
+      <c r="M114" s="1">
+        <v>3910471.69</v>
+      </c>
+      <c r="N114" s="1">
+        <v>0.84</v>
+      </c>
+      <c r="O114">
+        <v>1</v>
+      </c>
+      <c r="Z114" t="s">
+        <v>369</v>
+      </c>
+    </row>
+    <row r="115" spans="1:26">
+      <c r="A115" t="s">
+        <v>373</v>
+      </c>
+      <c r="B115" s="1">
+        <v>701000.0</v>
+      </c>
+      <c r="C115" s="1">
+        <v>104.173</v>
+      </c>
+      <c r="D115" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E115" t="s">
+        <v>8</v>
+      </c>
+      <c r="F115">
+        <v>1.0</v>
+      </c>
+      <c r="G115" s="1">
+        <v>701000.0</v>
+      </c>
+      <c r="H115" s="1">
+        <v>29252.73</v>
+      </c>
+      <c r="I115" s="1">
+        <v>4.173</v>
+      </c>
+      <c r="J115">
+        <v>0.41</v>
+      </c>
+      <c r="K115" t="s">
+        <v>374</v>
+      </c>
+      <c r="L115" s="1">
+        <v>730252.73</v>
+      </c>
+      <c r="M115" s="1">
+        <v>733144.36</v>
+      </c>
+      <c r="N115" s="1">
+        <v>0.16</v>
+      </c>
+      <c r="O115">
+        <v>1</v>
+      </c>
+      <c r="Z115" t="s">
+        <v>372</v>
+      </c>
+    </row>
+    <row r="116" spans="1:26">
+      <c r="A116" t="s">
+        <v>376</v>
+      </c>
+      <c r="B116" s="1">
+        <v>1667000.0</v>
+      </c>
+      <c r="C116" s="1">
+        <v>102.938</v>
+      </c>
+      <c r="D116" s="1">
+        <v>101.22761608</v>
+      </c>
+      <c r="E116" t="s">
+        <v>8</v>
+      </c>
+      <c r="F116">
+        <v>1.0</v>
+      </c>
+      <c r="G116" s="1">
+        <v>1687464.36</v>
+      </c>
+      <c r="H116" s="1">
+        <v>28512.1</v>
+      </c>
+      <c r="I116" s="1">
+        <v>1.6896416111568</v>
+      </c>
+      <c r="J116">
+        <v>0.64</v>
+      </c>
+      <c r="K116" t="s">
+        <v>377</v>
+      </c>
+      <c r="L116" s="1">
+        <v>1715976.46</v>
+      </c>
+      <c r="M116" s="1">
+        <v>1726586.22</v>
+      </c>
+      <c r="N116" s="1">
+        <v>0.37</v>
+      </c>
+      <c r="O116">
+        <v>1</v>
+      </c>
+      <c r="Z116" t="s">
+        <v>375</v>
+      </c>
+    </row>
+    <row r="117" spans="1:26">
+      <c r="A117" t="s">
+        <v>379</v>
+      </c>
+      <c r="B117" s="1">
+        <v>1811000.0</v>
+      </c>
+      <c r="C117" s="1">
+        <v>103.711</v>
+      </c>
+      <c r="D117" s="1">
+        <v>103.54205743</v>
+      </c>
+      <c r="E117" t="s">
+        <v>8</v>
+      </c>
+      <c r="F117">
+        <v>1.0</v>
+      </c>
+      <c r="G117" s="1">
+        <v>1875146.66</v>
+      </c>
+      <c r="H117" s="1">
+        <v>3059.55</v>
+      </c>
+      <c r="I117" s="1">
+        <v>0.16316323758911</v>
+      </c>
+      <c r="J117">
+        <v>1.36</v>
+      </c>
+      <c r="K117" t="s">
+        <v>380</v>
+      </c>
+      <c r="L117" s="1">
+        <v>1878206.21</v>
+      </c>
+      <c r="M117" s="1">
+        <v>1902884.8</v>
+      </c>
+      <c r="N117" s="1">
+        <v>0.41</v>
+      </c>
+      <c r="O117">
+        <v>1</v>
+      </c>
+      <c r="Z117" t="s">
+        <v>378</v>
+      </c>
+    </row>
+    <row r="118" spans="1:26">
+      <c r="A118" t="s">
+        <v>382</v>
+      </c>
+      <c r="B118" s="1">
+        <v>1280000.0</v>
+      </c>
+      <c r="C118" s="1">
+        <v>101.961</v>
+      </c>
+      <c r="D118" s="1">
+        <v>101.78811563</v>
+      </c>
+      <c r="E118" t="s">
+        <v>8</v>
+      </c>
+      <c r="F118">
+        <v>1.0</v>
+      </c>
+      <c r="G118" s="1">
+        <v>1302887.88</v>
+      </c>
+      <c r="H118" s="1">
+        <v>2212.92</v>
+      </c>
+      <c r="I118" s="1">
+        <v>0.16984730873389</v>
+      </c>
+      <c r="J118">
+        <v>1.81</v>
+      </c>
+      <c r="K118" t="s">
+        <v>383</v>
+      </c>
+      <c r="L118" s="1">
+        <v>1305100.8</v>
+      </c>
+      <c r="M118" s="1">
+        <v>1328300.8</v>
+      </c>
+      <c r="N118" s="1">
+        <v>0.28</v>
+      </c>
+      <c r="O118">
+        <v>1</v>
+      </c>
+      <c r="Z118" t="s">
+        <v>381</v>
+      </c>
+    </row>
+    <row r="119" spans="1:26">
+      <c r="A119" t="s">
+        <v>385</v>
+      </c>
+      <c r="B119" s="1">
+        <v>2420000.0</v>
+      </c>
+      <c r="C119" s="1">
+        <v>101.55</v>
+      </c>
+      <c r="D119" s="1">
+        <v>101.103</v>
+      </c>
+      <c r="E119" t="s">
+        <v>8</v>
+      </c>
+      <c r="F119">
+        <v>1.0</v>
+      </c>
+      <c r="G119" s="1">
+        <v>2446692.6</v>
+      </c>
+      <c r="H119" s="1">
+        <v>10817.4</v>
+      </c>
+      <c r="I119" s="1">
+        <v>0.44212337912822</v>
+      </c>
+      <c r="J119">
+        <v>4.92</v>
+      </c>
+      <c r="K119" t="s">
+        <v>386</v>
+      </c>
+      <c r="L119" s="1">
+        <v>2457510.0</v>
+      </c>
+      <c r="M119" s="1">
+        <v>2576554.11</v>
+      </c>
+      <c r="N119" s="1">
+        <v>0.55</v>
+      </c>
+      <c r="O119">
+        <v>1</v>
+      </c>
+      <c r="Z119" t="s">
+        <v>384</v>
+      </c>
+    </row>
+    <row r="120" spans="1:26">
+      <c r="A120" t="s">
+        <v>388</v>
+      </c>
+      <c r="B120" s="1">
+        <v>2124000.0</v>
+      </c>
+      <c r="C120" s="1">
+        <v>98.152</v>
+      </c>
+      <c r="D120" s="1">
+        <v>94.44113136</v>
+      </c>
+      <c r="E120" t="s">
+        <v>8</v>
+      </c>
+      <c r="F120">
+        <v>1.0</v>
+      </c>
+      <c r="G120" s="1">
+        <v>2005929.63</v>
+      </c>
+      <c r="H120" s="1">
+        <v>78818.85</v>
+      </c>
+      <c r="I120" s="1">
+        <v>3.9292928735491</v>
+      </c>
+      <c r="J120">
+        <v>1.1</v>
+      </c>
+      <c r="K120" t="s">
+        <v>389</v>
+      </c>
+      <c r="L120" s="1">
+        <v>2084748.48</v>
+      </c>
+      <c r="M120" s="1">
+        <v>2108200.98</v>
+      </c>
+      <c r="N120" s="1">
+        <v>0.45</v>
+      </c>
+      <c r="O120">
+        <v>1</v>
+      </c>
+      <c r="Z120" t="s">
+        <v>387</v>
+      </c>
+    </row>
+    <row r="121" spans="1:26">
+      <c r="A121" t="s">
+        <v>391</v>
+      </c>
+      <c r="B121" s="1">
+        <v>1271000.0</v>
+      </c>
+      <c r="C121" s="1">
+        <v>104.475</v>
+      </c>
+      <c r="D121" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E121" t="s">
+        <v>8</v>
+      </c>
+      <c r="F121">
+        <v>1.0</v>
+      </c>
+      <c r="G121" s="1">
+        <v>1271000.0</v>
+      </c>
+      <c r="H121" s="1">
+        <v>56877.25</v>
+      </c>
+      <c r="I121" s="1">
+        <v>4.475</v>
+      </c>
+      <c r="J121">
+        <v>1.32</v>
+      </c>
+      <c r="K121" t="s">
+        <v>392</v>
+      </c>
+      <c r="L121" s="1">
+        <v>1327877.25</v>
+      </c>
+      <c r="M121" s="1">
+        <v>1344647.39</v>
+      </c>
+      <c r="N121" s="1">
+        <v>0.29</v>
+      </c>
+      <c r="O121">
+        <v>1</v>
+      </c>
+      <c r="Z121" t="s">
+        <v>390</v>
+      </c>
+    </row>
+    <row r="122" spans="1:26">
+      <c r="A122" t="s">
+        <v>394</v>
+      </c>
+      <c r="B122" s="1">
+        <v>1834000.0</v>
+      </c>
+      <c r="C122" s="1">
+        <v>103.84</v>
+      </c>
+      <c r="D122" s="1">
+        <v>101.19775245</v>
+      </c>
+      <c r="E122" t="s">
+        <v>8</v>
+      </c>
+      <c r="F122">
+        <v>1.0</v>
+      </c>
+      <c r="G122" s="1">
+        <v>1855966.78</v>
+      </c>
+      <c r="H122" s="1">
+        <v>48458.82</v>
+      </c>
+      <c r="I122" s="1">
+        <v>2.6109745347921</v>
+      </c>
+      <c r="J122">
+        <v>1.75</v>
+      </c>
+      <c r="K122" t="s">
+        <v>395</v>
+      </c>
+      <c r="L122" s="1">
+        <v>1904425.6</v>
+      </c>
+      <c r="M122" s="1">
+        <v>1936558.81</v>
+      </c>
+      <c r="N122" s="1">
+        <v>0.41</v>
+      </c>
+      <c r="O122">
+        <v>1</v>
+      </c>
+      <c r="Z122" t="s">
+        <v>393</v>
+      </c>
+    </row>
+    <row r="123" spans="1:26">
+      <c r="A123" t="s">
+        <v>397</v>
+      </c>
+      <c r="B123" s="1">
+        <v>2450000.0</v>
+      </c>
+      <c r="C123" s="1">
+        <v>101.457</v>
+      </c>
+      <c r="D123" s="1">
+        <v>101.43494653</v>
+      </c>
+      <c r="E123" t="s">
+        <v>8</v>
+      </c>
+      <c r="F123">
+        <v>1.0</v>
+      </c>
+      <c r="G123" s="1">
+        <v>2485156.19</v>
+      </c>
+      <c r="H123" s="1">
+        <v>540.31</v>
+      </c>
+      <c r="I123" s="1">
+        <v>0.021741490622366</v>
+      </c>
+      <c r="J123">
+        <v>0.34</v>
+      </c>
+      <c r="K123" t="s">
+        <v>398</v>
+      </c>
+      <c r="L123" s="1">
+        <v>2485696.5</v>
+      </c>
+      <c r="M123" s="1">
+        <v>2493914.21</v>
+      </c>
+      <c r="N123" s="1">
+        <v>0.53</v>
+      </c>
+      <c r="O123">
+        <v>1</v>
+      </c>
+      <c r="Z123" t="s">
+        <v>396</v>
+      </c>
+    </row>
+    <row r="124" spans="1:26">
+      <c r="A124" t="s">
+        <v>400</v>
+      </c>
+      <c r="B124" s="1">
+        <v>1037000.0</v>
+      </c>
+      <c r="C124" s="1">
+        <v>99.828</v>
+      </c>
+      <c r="D124" s="1">
+        <v>98.76648216</v>
+      </c>
+      <c r="E124" t="s">
+        <v>8</v>
+      </c>
+      <c r="F124">
+        <v>1.0</v>
+      </c>
+      <c r="G124" s="1">
+        <v>1024208.42</v>
+      </c>
+      <c r="H124" s="1">
+        <v>11007.94</v>
+      </c>
+      <c r="I124" s="1">
+        <v>1.0747753860489</v>
+      </c>
+      <c r="J124">
+        <v>1.49</v>
+      </c>
+      <c r="K124" t="s">
+        <v>401</v>
+      </c>
+      <c r="L124" s="1">
+        <v>1035216.36</v>
+      </c>
+      <c r="M124" s="1">
+        <v>1050616.38</v>
+      </c>
+      <c r="N124" s="1">
+        <v>0.23</v>
+      </c>
+      <c r="O124">
+        <v>1</v>
+      </c>
+      <c r="Z124" t="s">
+        <v>399</v>
+      </c>
+    </row>
+    <row r="125" spans="1:26">
+      <c r="A125" t="s">
+        <v>403</v>
+      </c>
+      <c r="B125" s="1">
+        <v>3875000.0</v>
+      </c>
+      <c r="C125" s="1">
+        <v>102.685</v>
+      </c>
+      <c r="D125" s="1">
+        <v>100.0960031</v>
+      </c>
+      <c r="E125" t="s">
+        <v>8</v>
+      </c>
+      <c r="F125">
+        <v>1.0</v>
+      </c>
+      <c r="G125" s="1">
+        <v>3878720.12</v>
+      </c>
+      <c r="H125" s="1">
+        <v>100323.63</v>
+      </c>
+      <c r="I125" s="1">
+        <v>2.5865137699082</v>
+      </c>
+      <c r="J125">
+        <v>1.28</v>
+      </c>
+      <c r="K125" t="s">
+        <v>404</v>
+      </c>
+      <c r="L125" s="1">
+        <v>3979043.75</v>
+      </c>
+      <c r="M125" s="1">
+        <v>4028772.92</v>
+      </c>
+      <c r="N125" s="1">
+        <v>0.86</v>
+      </c>
+      <c r="O125">
+        <v>1</v>
+      </c>
+      <c r="Z125" t="s">
+        <v>402</v>
+      </c>
+    </row>
+    <row r="126" spans="1:26">
+      <c r="A126" t="s">
+        <v>406</v>
+      </c>
+      <c r="B126" s="1">
+        <v>1900000.0</v>
+      </c>
+      <c r="C126" s="1">
+        <v>116.175</v>
+      </c>
+      <c r="D126" s="1">
+        <v>123.47145</v>
+      </c>
+      <c r="E126" t="s">
+        <v>8</v>
+      </c>
+      <c r="F126">
+        <v>1.0</v>
+      </c>
+      <c r="G126" s="1">
+        <v>2345957.55</v>
+      </c>
+      <c r="H126" s="1">
+        <v>-138632.55</v>
+      </c>
+      <c r="I126" s="1">
+        <v>-5.9094227855913</v>
+      </c>
+      <c r="J126">
+        <v>3.21</v>
+      </c>
+      <c r="K126" t="s">
+        <v>407</v>
+      </c>
+      <c r="L126" s="1">
+        <v>2207325.0</v>
+      </c>
+      <c r="M126" s="1">
+        <v>2268242.12</v>
+      </c>
+      <c r="N126" s="1">
+        <v>0.49</v>
+      </c>
+      <c r="O126">
+        <v>1</v>
+      </c>
+      <c r="Z126" t="s">
+        <v>405</v>
+      </c>
+    </row>
+    <row r="127" spans="1:26">
+      <c r="A127" t="s">
+        <v>409</v>
+      </c>
+      <c r="B127" s="1">
+        <v>654000.0</v>
+      </c>
+      <c r="C127" s="1">
+        <v>107.804</v>
+      </c>
+      <c r="D127" s="1">
+        <v>113.147</v>
+      </c>
+      <c r="E127" t="s">
+        <v>8</v>
+      </c>
+      <c r="F127">
+        <v>1.0</v>
+      </c>
+      <c r="G127" s="1">
+        <v>739981.38</v>
+      </c>
+      <c r="H127" s="1">
+        <v>-34943.22</v>
+      </c>
+      <c r="I127" s="1">
+        <v>-4.7221755769044</v>
+      </c>
+      <c r="J127">
+        <v>3.13</v>
+      </c>
+      <c r="K127" t="s">
+        <v>410</v>
+      </c>
+      <c r="L127" s="1">
+        <v>705038.16</v>
+      </c>
+      <c r="M127" s="1">
+        <v>725525.34</v>
+      </c>
+      <c r="N127" s="1">
+        <v>0.16</v>
+      </c>
+      <c r="O127">
+        <v>1</v>
+      </c>
+      <c r="Z127" t="s">
+        <v>408</v>
+      </c>
+    </row>
+    <row r="128" spans="1:26">
+      <c r="A128" t="s">
+        <v>412</v>
+      </c>
+      <c r="B128" s="1">
+        <v>1300000.0</v>
+      </c>
+      <c r="C128" s="1">
+        <v>96.138</v>
+      </c>
+      <c r="D128" s="1">
+        <v>93.14264308</v>
+      </c>
+      <c r="E128" t="s">
+        <v>8</v>
+      </c>
+      <c r="F128">
+        <v>1.0</v>
+      </c>
+      <c r="G128" s="1">
+        <v>1210854.36</v>
+      </c>
+      <c r="H128" s="1">
+        <v>38939.64</v>
+      </c>
+      <c r="I128" s="1">
+        <v>3.2158813880804</v>
+      </c>
+      <c r="J128">
+        <v>1.21</v>
+      </c>
+      <c r="K128" t="s">
+        <v>413</v>
+      </c>
+      <c r="L128" s="1">
+        <v>1249794.0</v>
+      </c>
+      <c r="M128" s="1">
+        <v>1265500.85</v>
+      </c>
+      <c r="N128" s="1">
+        <v>0.27</v>
+      </c>
+      <c r="O128">
+        <v>1</v>
+      </c>
+      <c r="Z128" t="s">
+        <v>411</v>
+      </c>
+    </row>
+    <row r="129" spans="1:26">
+      <c r="A129" t="s">
+        <v>415</v>
+      </c>
+      <c r="B129" s="1">
+        <v>3991000.0</v>
+      </c>
+      <c r="C129" s="1">
+        <v>98.978</v>
+      </c>
+      <c r="D129" s="1">
+        <v>94.47603859</v>
+      </c>
+      <c r="E129" t="s">
+        <v>8</v>
+      </c>
+      <c r="F129">
+        <v>1.0</v>
+      </c>
+      <c r="G129" s="1">
+        <v>3770538.7</v>
+      </c>
+      <c r="H129" s="1">
+        <v>179673.28</v>
+      </c>
+      <c r="I129" s="1">
+        <v>4.7651885922826</v>
+      </c>
+      <c r="J129">
+        <v>0.43</v>
+      </c>
+      <c r="K129" t="s">
+        <v>416</v>
+      </c>
+      <c r="L129" s="1">
+        <v>3950211.98</v>
+      </c>
+      <c r="M129" s="1">
+        <v>3967423.17</v>
+      </c>
+      <c r="N129" s="1">
+        <v>0.85</v>
+      </c>
+      <c r="O129">
+        <v>1</v>
+      </c>
+      <c r="Z129" t="s">
+        <v>414</v>
+      </c>
+    </row>
+    <row r="130" spans="1:26">
+      <c r="A130" t="s">
+        <v>418</v>
+      </c>
+      <c r="B130" s="1">
+        <v>3825000.0</v>
+      </c>
+      <c r="C130" s="1">
+        <v>100.635</v>
+      </c>
+      <c r="D130" s="1">
+        <v>100.05687163</v>
+      </c>
+      <c r="E130" t="s">
+        <v>8</v>
+      </c>
+      <c r="F130">
+        <v>1.0</v>
+      </c>
+      <c r="G130" s="1">
+        <v>3827175.34</v>
+      </c>
+      <c r="H130" s="1">
+        <v>22113.41</v>
+      </c>
+      <c r="I130" s="1">
+        <v>0.57779976184734</v>
+      </c>
+      <c r="J130">
+        <v>1.99</v>
+      </c>
+      <c r="K130" t="s">
+        <v>419</v>
+      </c>
+      <c r="L130" s="1">
+        <v>3849288.75</v>
+      </c>
+      <c r="M130" s="1">
+        <v>3925310.63</v>
+      </c>
+      <c r="N130" s="1">
+        <v>0.84</v>
+      </c>
+      <c r="O130">
+        <v>1</v>
+      </c>
+      <c r="Z130" t="s">
+        <v>417</v>
+      </c>
+    </row>
+    <row r="131" spans="1:26">
+      <c r="A131" t="s">
+        <v>421</v>
+      </c>
+      <c r="B131" s="1">
+        <v>1522000.0</v>
+      </c>
+      <c r="C131" s="1">
+        <v>82.522</v>
+      </c>
+      <c r="D131" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E131" t="s">
+        <v>8</v>
+      </c>
+      <c r="F131">
+        <v>1.0</v>
+      </c>
+      <c r="G131" s="1">
+        <v>1522000.0</v>
+      </c>
+      <c r="H131" s="1">
+        <v>-266015.16</v>
+      </c>
+      <c r="I131" s="1">
+        <v>-17.478</v>
+      </c>
+      <c r="J131">
+        <v>0.89</v>
+      </c>
+      <c r="K131" t="s">
+        <v>422</v>
+      </c>
+      <c r="L131" s="1">
+        <v>1255984.84</v>
+      </c>
+      <c r="M131" s="1">
+        <v>1269587.72</v>
+      </c>
+      <c r="N131" s="1">
+        <v>0.27</v>
+      </c>
+      <c r="O131">
+        <v>1</v>
+      </c>
+      <c r="Z131" t="s">
+        <v>420</v>
+      </c>
+    </row>
+    <row r="132" spans="1:26">
+      <c r="A132" t="s">
+        <v>424</v>
+      </c>
+      <c r="B132" s="1">
+        <v>1250000.0</v>
+      </c>
+      <c r="C132" s="1">
+        <v>0.001</v>
+      </c>
+      <c r="D132" s="1">
         <v>0.0</v>
       </c>
-      <c r="M6" s="1">
-[...34 lines deleted...]
-      <c r="H7" s="1">
+      <c r="E132" t="s">
+        <v>44</v>
+      </c>
+      <c r="F132">
+        <v>1.14</v>
+      </c>
+      <c r="G132" s="1">
         <v>0.0</v>
       </c>
-      <c r="I7" s="1">
-[...2 lines deleted...]
-      <c r="J7" s="1">
+      <c r="H132" s="1">
+        <v>10.92</v>
+      </c>
+      <c r="I132" s="1">
         <v>0</v>
       </c>
-      <c r="K7">
+      <c r="J132">
         <v>0.0</v>
       </c>
-      <c r="L7">
+      <c r="K132">
         <v>0.0</v>
       </c>
-      <c r="M7" s="1">
-[...34 lines deleted...]
-      <c r="H8" s="1">
+      <c r="L132" s="1">
+        <v>10.92</v>
+      </c>
+      <c r="M132" s="1">
+        <v>10.92</v>
+      </c>
+      <c r="N132" s="1">
         <v>0.0</v>
       </c>
-      <c r="I8" s="1">
-[...5 lines deleted...]
-      <c r="K8">
+      <c r="O132">
+        <v>1</v>
+      </c>
+      <c r="Z132" t="s">
+        <v>423</v>
+      </c>
+    </row>
+    <row r="133" spans="1:26">
+      <c r="A133" t="s">
+        <v>426</v>
+      </c>
+      <c r="B133" s="1">
+        <v>2817000.0</v>
+      </c>
+      <c r="C133" s="1">
+        <v>98.613</v>
+      </c>
+      <c r="D133" s="1">
+        <v>101.3779503</v>
+      </c>
+      <c r="E133" t="s">
+        <v>8</v>
+      </c>
+      <c r="F133">
+        <v>1.0</v>
+      </c>
+      <c r="G133" s="1">
+        <v>2855816.86</v>
+      </c>
+      <c r="H133" s="1">
+        <v>-77888.65</v>
+      </c>
+      <c r="I133" s="1">
+        <v>-2.7273685190023</v>
+      </c>
+      <c r="J133">
+        <v>1.27</v>
+      </c>
+      <c r="K133" t="s">
+        <v>427</v>
+      </c>
+      <c r="L133" s="1">
+        <v>2777928.21</v>
+      </c>
+      <c r="M133" s="1">
+        <v>2813603.78</v>
+      </c>
+      <c r="N133" s="1">
+        <v>0.6</v>
+      </c>
+      <c r="O133">
+        <v>1</v>
+      </c>
+      <c r="Z133" t="s">
+        <v>425</v>
+      </c>
+    </row>
+    <row r="134" spans="1:26">
+      <c r="A134" t="s">
+        <v>429</v>
+      </c>
+      <c r="B134" s="1">
+        <v>1053000.0</v>
+      </c>
+      <c r="C134" s="1">
+        <v>103.314</v>
+      </c>
+      <c r="D134" s="1">
+        <v>103.32906363</v>
+      </c>
+      <c r="E134" t="s">
+        <v>8</v>
+      </c>
+      <c r="F134">
+        <v>1.0</v>
+      </c>
+      <c r="G134" s="1">
+        <v>1088055.04</v>
+      </c>
+      <c r="H134" s="1">
+        <v>-158.62</v>
+      </c>
+      <c r="I134" s="1">
+        <v>-0.014578306626841</v>
+      </c>
+      <c r="J134">
+        <v>3.06</v>
+      </c>
+      <c r="K134" t="s">
+        <v>430</v>
+      </c>
+      <c r="L134" s="1">
+        <v>1087896.42</v>
+      </c>
+      <c r="M134" s="1">
+        <v>1120155.51</v>
+      </c>
+      <c r="N134" s="1">
+        <v>0.24</v>
+      </c>
+      <c r="O134">
+        <v>1</v>
+      </c>
+      <c r="Z134" t="s">
+        <v>428</v>
+      </c>
+    </row>
+    <row r="135" spans="1:26">
+      <c r="A135" t="s">
+        <v>432</v>
+      </c>
+      <c r="B135" s="1">
+        <v>3046000.0</v>
+      </c>
+      <c r="C135" s="1">
+        <v>103.869</v>
+      </c>
+      <c r="D135" s="1">
+        <v>104.47316382</v>
+      </c>
+      <c r="E135" t="s">
+        <v>8</v>
+      </c>
+      <c r="F135">
+        <v>1.0</v>
+      </c>
+      <c r="G135" s="1">
+        <v>3182252.57</v>
+      </c>
+      <c r="H135" s="1">
+        <v>-18402.83</v>
+      </c>
+      <c r="I135" s="1">
+        <v>-0.57829570705634</v>
+      </c>
+      <c r="J135">
+        <v>3.3</v>
+      </c>
+      <c r="K135" t="s">
+        <v>433</v>
+      </c>
+      <c r="L135" s="1">
+        <v>3163849.74</v>
+      </c>
+      <c r="M135" s="1">
+        <v>3264367.74</v>
+      </c>
+      <c r="N135" s="1">
+        <v>0.7</v>
+      </c>
+      <c r="O135">
+        <v>1</v>
+      </c>
+      <c r="Z135" t="s">
+        <v>431</v>
+      </c>
+    </row>
+    <row r="136" spans="1:26">
+      <c r="A136" t="s">
+        <v>435</v>
+      </c>
+      <c r="B136" s="1">
+        <v>2520000.0</v>
+      </c>
+      <c r="C136" s="1">
+        <v>101.804</v>
+      </c>
+      <c r="D136" s="1">
+        <v>101.57528214</v>
+      </c>
+      <c r="E136" t="s">
+        <v>8</v>
+      </c>
+      <c r="F136">
+        <v>1.0</v>
+      </c>
+      <c r="G136" s="1">
+        <v>2559697.11</v>
+      </c>
+      <c r="H136" s="1">
+        <v>5763.69</v>
+      </c>
+      <c r="I136" s="1">
+        <v>0.22517078202272</v>
+      </c>
+      <c r="J136">
+        <v>2.87</v>
+      </c>
+      <c r="K136" t="s">
+        <v>436</v>
+      </c>
+      <c r="L136" s="1">
+        <v>2565460.8</v>
+      </c>
+      <c r="M136" s="1">
+        <v>2637858.88</v>
+      </c>
+      <c r="N136" s="1">
+        <v>0.56</v>
+      </c>
+      <c r="O136">
+        <v>1</v>
+      </c>
+      <c r="Z136" t="s">
+        <v>434</v>
+      </c>
+    </row>
+    <row r="137" spans="1:26">
+      <c r="A137" t="s">
+        <v>438</v>
+      </c>
+      <c r="B137" s="1">
+        <v>2947000.0</v>
+      </c>
+      <c r="C137" s="1">
+        <v>103.841</v>
+      </c>
+      <c r="D137" s="1">
+        <v>101.56042721</v>
+      </c>
+      <c r="E137" t="s">
+        <v>8</v>
+      </c>
+      <c r="F137">
+        <v>1.0</v>
+      </c>
+      <c r="G137" s="1">
+        <v>2992985.79</v>
+      </c>
+      <c r="H137" s="1">
+        <v>67208.48</v>
+      </c>
+      <c r="I137" s="1">
+        <v>2.2455328797268</v>
+      </c>
+      <c r="J137">
+        <v>0.15</v>
+      </c>
+      <c r="K137" t="s">
+        <v>439</v>
+      </c>
+      <c r="L137" s="1">
+        <v>3060194.27</v>
+      </c>
+      <c r="M137" s="1">
+        <v>3064614.77</v>
+      </c>
+      <c r="N137" s="1">
+        <v>0.66</v>
+      </c>
+      <c r="O137">
+        <v>1</v>
+      </c>
+      <c r="Z137" t="s">
+        <v>437</v>
+      </c>
+    </row>
+    <row r="138" spans="1:26">
+      <c r="A138" t="s">
+        <v>441</v>
+      </c>
+      <c r="B138" s="1">
+        <v>2051000.0</v>
+      </c>
+      <c r="C138" s="1">
+        <v>99.903</v>
+      </c>
+      <c r="D138" s="1">
+        <v>97.59067821</v>
+      </c>
+      <c r="E138" t="s">
+        <v>8</v>
+      </c>
+      <c r="F138">
+        <v>1.0</v>
+      </c>
+      <c r="G138" s="1">
+        <v>2001584.81</v>
+      </c>
+      <c r="H138" s="1">
+        <v>47425.72</v>
+      </c>
+      <c r="I138" s="1">
+        <v>2.3694084688822</v>
+      </c>
+      <c r="J138">
+        <v>0.58</v>
+      </c>
+      <c r="K138" t="s">
+        <v>442</v>
+      </c>
+      <c r="L138" s="1">
+        <v>2049010.53</v>
+      </c>
+      <c r="M138" s="1">
+        <v>2060931.97</v>
+      </c>
+      <c r="N138" s="1">
+        <v>0.44</v>
+      </c>
+      <c r="O138">
+        <v>1</v>
+      </c>
+      <c r="Z138" t="s">
+        <v>440</v>
+      </c>
+    </row>
+    <row r="139" spans="1:26">
+      <c r="A139" t="s">
+        <v>444</v>
+      </c>
+      <c r="B139" s="1">
+        <v>1360000.0</v>
+      </c>
+      <c r="C139" s="1">
+        <v>103.239</v>
+      </c>
+      <c r="D139" s="1">
+        <v>99.81182206</v>
+      </c>
+      <c r="E139" t="s">
+        <v>8</v>
+      </c>
+      <c r="F139">
+        <v>1.0</v>
+      </c>
+      <c r="G139" s="1">
+        <v>1357440.78</v>
+      </c>
+      <c r="H139" s="1">
+        <v>46609.62</v>
+      </c>
+      <c r="I139" s="1">
+        <v>3.4336392929053</v>
+      </c>
+      <c r="J139">
+        <v>4.42</v>
+      </c>
+      <c r="K139" t="s">
+        <v>445</v>
+      </c>
+      <c r="L139" s="1">
+        <v>1404050.4</v>
+      </c>
+      <c r="M139" s="1">
+        <v>1464104.65</v>
+      </c>
+      <c r="N139" s="1">
+        <v>0.31</v>
+      </c>
+      <c r="O139">
+        <v>1</v>
+      </c>
+      <c r="Z139" t="s">
+        <v>443</v>
+      </c>
+    </row>
+    <row r="140" spans="1:26">
+      <c r="A140" t="s">
+        <v>447</v>
+      </c>
+      <c r="B140" s="1">
+        <v>2159000.0</v>
+      </c>
+      <c r="C140" s="1">
+        <v>100.777</v>
+      </c>
+      <c r="D140" s="1">
+        <v>102.17381658</v>
+      </c>
+      <c r="E140" t="s">
+        <v>8</v>
+      </c>
+      <c r="F140">
+        <v>1.0</v>
+      </c>
+      <c r="G140" s="1">
+        <v>2205932.7</v>
+      </c>
+      <c r="H140" s="1">
+        <v>-30157.27</v>
+      </c>
+      <c r="I140" s="1">
+        <v>-1.3670983706801</v>
+      </c>
+      <c r="J140">
+        <v>2.87</v>
+      </c>
+      <c r="K140" t="s">
+        <v>448</v>
+      </c>
+      <c r="L140" s="1">
+        <v>2175775.43</v>
+      </c>
+      <c r="M140" s="1">
+        <v>2237801.95</v>
+      </c>
+      <c r="N140" s="1">
+        <v>0.48</v>
+      </c>
+      <c r="O140">
+        <v>1</v>
+      </c>
+      <c r="Z140" t="s">
+        <v>446</v>
+      </c>
+    </row>
+    <row r="141" spans="1:26">
+      <c r="A141" t="s">
+        <v>450</v>
+      </c>
+      <c r="B141" s="1">
+        <v>1817000.0</v>
+      </c>
+      <c r="C141" s="1">
+        <v>76.997</v>
+      </c>
+      <c r="D141" s="1">
+        <v>97.56207595</v>
+      </c>
+      <c r="E141" t="s">
+        <v>8</v>
+      </c>
+      <c r="F141">
+        <v>1.0</v>
+      </c>
+      <c r="G141" s="1">
+        <v>1772702.92</v>
+      </c>
+      <c r="H141" s="1">
+        <v>-373667.43</v>
+      </c>
+      <c r="I141" s="1">
+        <v>-21.078965109394</v>
+      </c>
+      <c r="J141">
+        <v>1.85</v>
+      </c>
+      <c r="K141" t="s">
+        <v>451</v>
+      </c>
+      <c r="L141" s="1">
+        <v>1399035.49</v>
+      </c>
+      <c r="M141" s="1">
+        <v>1432649.99</v>
+      </c>
+      <c r="N141" s="1">
+        <v>0.31</v>
+      </c>
+      <c r="O141">
+        <v>1</v>
+      </c>
+      <c r="Z141" t="s">
+        <v>449</v>
+      </c>
+    </row>
+    <row r="142" spans="1:26">
+      <c r="A142" t="s">
+        <v>453</v>
+      </c>
+      <c r="B142" s="1">
+        <v>1907000.0</v>
+      </c>
+      <c r="C142" s="1">
+        <v>100.944</v>
+      </c>
+      <c r="D142" s="1">
+        <v>100.07713005</v>
+      </c>
+      <c r="E142" t="s">
+        <v>8</v>
+      </c>
+      <c r="F142">
+        <v>1.0</v>
+      </c>
+      <c r="G142" s="1">
+        <v>1908470.87</v>
+      </c>
+      <c r="H142" s="1">
+        <v>16531.21</v>
+      </c>
+      <c r="I142" s="1">
+        <v>0.86620185090905</v>
+      </c>
+      <c r="J142">
+        <v>1.1</v>
+      </c>
+      <c r="K142" t="s">
+        <v>454</v>
+      </c>
+      <c r="L142" s="1">
+        <v>1925002.08</v>
+      </c>
+      <c r="M142" s="1">
+        <v>1945979.08</v>
+      </c>
+      <c r="N142" s="1">
+        <v>0.42</v>
+      </c>
+      <c r="O142">
+        <v>1</v>
+      </c>
+      <c r="Z142" t="s">
+        <v>452</v>
+      </c>
+    </row>
+    <row r="143" spans="1:26">
+      <c r="A143" t="s">
+        <v>456</v>
+      </c>
+      <c r="B143" s="1">
+        <v>3800000.0</v>
+      </c>
+      <c r="C143" s="1">
+        <v>100.443</v>
+      </c>
+      <c r="D143" s="1">
+        <v>100.0646</v>
+      </c>
+      <c r="E143" t="s">
+        <v>8</v>
+      </c>
+      <c r="F143">
+        <v>1.0</v>
+      </c>
+      <c r="G143" s="1">
+        <v>3802454.8</v>
+      </c>
+      <c r="H143" s="1">
+        <v>14379.2</v>
+      </c>
+      <c r="I143" s="1">
+        <v>0.37815571141043</v>
+      </c>
+      <c r="J143">
+        <v>1.79</v>
+      </c>
+      <c r="K143" t="s">
+        <v>457</v>
+      </c>
+      <c r="L143" s="1">
+        <v>3816834.0</v>
+      </c>
+      <c r="M143" s="1">
+        <v>3884899.39</v>
+      </c>
+      <c r="N143" s="1">
+        <v>0.83</v>
+      </c>
+      <c r="O143">
+        <v>1</v>
+      </c>
+      <c r="Z143" t="s">
+        <v>455</v>
+      </c>
+    </row>
+    <row r="144" spans="1:26">
+      <c r="A144" t="s">
+        <v>459</v>
+      </c>
+      <c r="B144" s="1">
+        <v>3332000.0</v>
+      </c>
+      <c r="C144" s="1">
+        <v>103.715</v>
+      </c>
+      <c r="D144" s="1">
+        <v>102.94102671</v>
+      </c>
+      <c r="E144" t="s">
+        <v>8</v>
+      </c>
+      <c r="F144">
+        <v>1.0</v>
+      </c>
+      <c r="G144" s="1">
+        <v>3429995.01</v>
+      </c>
+      <c r="H144" s="1">
+        <v>25788.79</v>
+      </c>
+      <c r="I144" s="1">
+        <v>0.75186086057892</v>
+      </c>
+      <c r="J144">
+        <v>3.26</v>
+      </c>
+      <c r="K144" t="s">
+        <v>460</v>
+      </c>
+      <c r="L144" s="1">
+        <v>3455783.8</v>
+      </c>
+      <c r="M144" s="1">
+        <v>3564490.3</v>
+      </c>
+      <c r="N144" s="1">
+        <v>0.76</v>
+      </c>
+      <c r="O144">
+        <v>1</v>
+      </c>
+      <c r="Z144" t="s">
+        <v>458</v>
+      </c>
+    </row>
+    <row r="145" spans="1:26">
+      <c r="A145" t="s">
+        <v>462</v>
+      </c>
+      <c r="B145" s="1">
+        <v>6595000.0</v>
+      </c>
+      <c r="C145" s="1">
+        <v>82.95</v>
+      </c>
+      <c r="D145" s="1">
+        <v>77.42602805</v>
+      </c>
+      <c r="E145" t="s">
+        <v>8</v>
+      </c>
+      <c r="F145">
+        <v>1.0</v>
+      </c>
+      <c r="G145" s="1">
+        <v>5106246.55</v>
+      </c>
+      <c r="H145" s="1">
+        <v>364305.95</v>
+      </c>
+      <c r="I145" s="1">
+        <v>7.1345154690974</v>
+      </c>
+      <c r="J145">
+        <v>0.84</v>
+      </c>
+      <c r="K145" t="s">
+        <v>463</v>
+      </c>
+      <c r="L145" s="1">
+        <v>5470552.5</v>
+      </c>
+      <c r="M145" s="1">
+        <v>5525638.82</v>
+      </c>
+      <c r="N145" s="1">
+        <v>1.18</v>
+      </c>
+      <c r="O145">
+        <v>1</v>
+      </c>
+      <c r="Z145" t="s">
+        <v>461</v>
+      </c>
+    </row>
+    <row r="146" spans="1:26">
+      <c r="A146" t="s">
+        <v>465</v>
+      </c>
+      <c r="B146" s="1">
+        <v>3200000.0</v>
+      </c>
+      <c r="C146" s="1">
+        <v>104.435</v>
+      </c>
+      <c r="D146" s="1">
+        <v>100.14981813</v>
+      </c>
+      <c r="E146" t="s">
+        <v>8</v>
+      </c>
+      <c r="F146">
+        <v>1.0</v>
+      </c>
+      <c r="G146" s="1">
+        <v>3204794.18</v>
+      </c>
+      <c r="H146" s="1">
+        <v>137125.82</v>
+      </c>
+      <c r="I146" s="1">
+        <v>4.278771499766</v>
+      </c>
+      <c r="J146">
+        <v>1.24</v>
+      </c>
+      <c r="K146" t="s">
+        <v>466</v>
+      </c>
+      <c r="L146" s="1">
+        <v>3341920.0</v>
+      </c>
+      <c r="M146" s="1">
+        <v>3381503.56</v>
+      </c>
+      <c r="N146" s="1">
+        <v>0.72</v>
+      </c>
+      <c r="O146">
+        <v>1</v>
+      </c>
+      <c r="Z146" t="s">
+        <v>464</v>
+      </c>
+    </row>
+    <row r="147" spans="1:26">
+      <c r="A147" t="s">
+        <v>468</v>
+      </c>
+      <c r="B147" s="1">
+        <v>1298000.0</v>
+      </c>
+      <c r="C147" s="1">
+        <v>100.962</v>
+      </c>
+      <c r="D147" s="1">
+        <v>100.15715331</v>
+      </c>
+      <c r="E147" t="s">
+        <v>8</v>
+      </c>
+      <c r="F147">
+        <v>1.0</v>
+      </c>
+      <c r="G147" s="1">
+        <v>1300039.85</v>
+      </c>
+      <c r="H147" s="1">
+        <v>10446.91</v>
+      </c>
+      <c r="I147" s="1">
+        <v>0.80358382860341</v>
+      </c>
+      <c r="J147">
+        <v>1.24</v>
+      </c>
+      <c r="K147" t="s">
+        <v>469</v>
+      </c>
+      <c r="L147" s="1">
+        <v>1310486.76</v>
+      </c>
+      <c r="M147" s="1">
+        <v>1326549.51</v>
+      </c>
+      <c r="N147" s="1">
+        <v>0.28</v>
+      </c>
+      <c r="O147">
+        <v>1</v>
+      </c>
+      <c r="Z147" t="s">
+        <v>467</v>
+      </c>
+    </row>
+    <row r="148" spans="1:26">
+      <c r="A148" t="s">
+        <v>471</v>
+      </c>
+      <c r="B148" s="1">
+        <v>2000000.0</v>
+      </c>
+      <c r="C148" s="1">
+        <v>99.995</v>
+      </c>
+      <c r="D148" s="1">
+        <v>100.445238</v>
+      </c>
+      <c r="E148" t="s">
+        <v>8</v>
+      </c>
+      <c r="F148">
+        <v>1.0</v>
+      </c>
+      <c r="G148" s="1">
+        <v>2008904.76</v>
+      </c>
+      <c r="H148" s="1">
+        <v>-9004.76</v>
+      </c>
+      <c r="I148" s="1">
+        <v>-0.44824225514802</v>
+      </c>
+      <c r="J148">
+        <v>1.23</v>
+      </c>
+      <c r="K148" t="s">
+        <v>472</v>
+      </c>
+      <c r="L148" s="1">
+        <v>1999900.0</v>
+      </c>
+      <c r="M148" s="1">
+        <v>2024412.09</v>
+      </c>
+      <c r="N148" s="1">
+        <v>0.43</v>
+      </c>
+      <c r="O148">
+        <v>1</v>
+      </c>
+      <c r="Z148" t="s">
+        <v>470</v>
+      </c>
+    </row>
+    <row r="149" spans="1:26">
+      <c r="A149" t="s">
+        <v>474</v>
+      </c>
+      <c r="B149" s="1">
+        <v>1419000.0</v>
+      </c>
+      <c r="C149" s="1">
+        <v>100.374</v>
+      </c>
+      <c r="D149" s="1">
+        <v>99.95674066</v>
+      </c>
+      <c r="E149" t="s">
+        <v>8</v>
+      </c>
+      <c r="F149">
+        <v>1.0</v>
+      </c>
+      <c r="G149" s="1">
+        <v>1418386.15</v>
+      </c>
+      <c r="H149" s="1">
+        <v>5920.91</v>
+      </c>
+      <c r="I149" s="1">
+        <v>0.41743991930547</v>
+      </c>
+      <c r="J149">
         <v>0.0</v>
       </c>
-      <c r="L8">
+      <c r="K149">
         <v>0.0</v>
       </c>
-      <c r="M8" s="1">
-[...55 lines deleted...]
-      <c r="O9" s="1">
+      <c r="L149" s="1">
+        <v>1424307.06</v>
+      </c>
+      <c r="M149" s="1">
+        <v>1424307.06</v>
+      </c>
+      <c r="N149" s="1">
+        <v>0.31</v>
+      </c>
+      <c r="O149">
+        <v>1</v>
+      </c>
+      <c r="Z149" t="s">
+        <v>473</v>
+      </c>
+    </row>
+    <row r="150" spans="1:26">
+      <c r="A150" t="s">
+        <v>476</v>
+      </c>
+      <c r="B150" s="1">
+        <v>2643000.0</v>
+      </c>
+      <c r="C150" s="1">
+        <v>97.671</v>
+      </c>
+      <c r="D150" s="1">
+        <v>91.98892622</v>
+      </c>
+      <c r="E150" t="s">
+        <v>8</v>
+      </c>
+      <c r="F150">
+        <v>1.0</v>
+      </c>
+      <c r="G150" s="1">
+        <v>2431267.32</v>
+      </c>
+      <c r="H150" s="1">
+        <v>150177.21</v>
+      </c>
+      <c r="I150" s="1">
+        <v>6.1769106492165</v>
+      </c>
+      <c r="J150">
+        <v>0.99</v>
+      </c>
+      <c r="K150" t="s">
+        <v>477</v>
+      </c>
+      <c r="L150" s="1">
+        <v>2581444.53</v>
+      </c>
+      <c r="M150" s="1">
+        <v>2607709.34</v>
+      </c>
+      <c r="N150" s="1">
+        <v>0.56</v>
+      </c>
+      <c r="O150">
+        <v>1</v>
+      </c>
+      <c r="Z150" t="s">
+        <v>475</v>
+      </c>
+    </row>
+    <row r="151" spans="1:26">
+      <c r="A151" t="s">
+        <v>479</v>
+      </c>
+      <c r="B151" s="1">
+        <v>3442000.0</v>
+      </c>
+      <c r="C151" s="1">
+        <v>99.528</v>
+      </c>
+      <c r="D151" s="1">
+        <v>100.02073707</v>
+      </c>
+      <c r="E151" t="s">
+        <v>8</v>
+      </c>
+      <c r="F151">
+        <v>1.0</v>
+      </c>
+      <c r="G151" s="1">
+        <v>3442713.77</v>
+      </c>
+      <c r="H151" s="1">
+        <v>-16960.01</v>
+      </c>
+      <c r="I151" s="1">
+        <v>-0.49263491341599</v>
+      </c>
+      <c r="J151">
+        <v>1.52</v>
+      </c>
+      <c r="K151" t="s">
+        <v>480</v>
+      </c>
+      <c r="L151" s="1">
+        <v>3425753.76</v>
+      </c>
+      <c r="M151" s="1">
+        <v>3478172.55</v>
+      </c>
+      <c r="N151" s="1">
+        <v>0.74</v>
+      </c>
+      <c r="O151">
+        <v>1</v>
+      </c>
+      <c r="Z151" t="s">
+        <v>478</v>
+      </c>
+    </row>
+    <row r="152" spans="1:26">
+      <c r="A152" t="s">
+        <v>482</v>
+      </c>
+      <c r="B152" s="1">
+        <v>1732000.0</v>
+      </c>
+      <c r="C152" s="1">
+        <v>101.85</v>
+      </c>
+      <c r="D152" s="1">
+        <v>100.16080774</v>
+      </c>
+      <c r="E152" t="s">
+        <v>8</v>
+      </c>
+      <c r="F152">
+        <v>1.0</v>
+      </c>
+      <c r="G152" s="1">
+        <v>1734785.19</v>
+      </c>
+      <c r="H152" s="1">
+        <v>29256.81</v>
+      </c>
+      <c r="I152" s="1">
+        <v>1.686480272523</v>
+      </c>
+      <c r="J152">
+        <v>0.11</v>
+      </c>
+      <c r="K152" t="s">
+        <v>483</v>
+      </c>
+      <c r="L152" s="1">
+        <v>1764042.0</v>
+      </c>
+      <c r="M152" s="1">
+        <v>1765990.5</v>
+      </c>
+      <c r="N152" s="1">
+        <v>0.38</v>
+      </c>
+      <c r="O152">
+        <v>1</v>
+      </c>
+      <c r="Z152" t="s">
+        <v>481</v>
+      </c>
+    </row>
+    <row r="153" spans="1:26">
+      <c r="A153" t="s">
+        <v>485</v>
+      </c>
+      <c r="B153" s="1">
+        <v>2000000.0</v>
+      </c>
+      <c r="C153" s="1">
+        <v>103.12</v>
+      </c>
+      <c r="D153" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E153" t="s">
+        <v>8</v>
+      </c>
+      <c r="F153">
+        <v>1.0</v>
+      </c>
+      <c r="G153" s="1">
+        <v>2000000.0</v>
+      </c>
+      <c r="H153" s="1">
+        <v>62400.0</v>
+      </c>
+      <c r="I153" s="1">
+        <v>3.12</v>
+      </c>
+      <c r="J153">
+        <v>1.1</v>
+      </c>
+      <c r="K153" t="s">
+        <v>486</v>
+      </c>
+      <c r="L153" s="1">
+        <v>2062400.0</v>
+      </c>
+      <c r="M153" s="1">
+        <v>2084358.33</v>
+      </c>
+      <c r="N153" s="1">
+        <v>0.45</v>
+      </c>
+      <c r="O153">
+        <v>1</v>
+      </c>
+      <c r="Z153" t="s">
+        <v>484</v>
+      </c>
+    </row>
+    <row r="154" spans="1:26">
+      <c r="A154" t="s">
+        <v>488</v>
+      </c>
+      <c r="B154" s="1">
+        <v>3800000.0</v>
+      </c>
+      <c r="C154" s="1">
+        <v>100.19</v>
+      </c>
+      <c r="D154" s="1">
+        <v>100.05580737</v>
+      </c>
+      <c r="E154" t="s">
+        <v>8</v>
+      </c>
+      <c r="F154">
+        <v>1.0</v>
+      </c>
+      <c r="G154" s="1">
+        <v>3802120.68</v>
+      </c>
+      <c r="H154" s="1">
+        <v>5099.32</v>
+      </c>
+      <c r="I154" s="1">
+        <v>0.13411778397313</v>
+      </c>
+      <c r="J154">
+        <v>0.28</v>
+      </c>
+      <c r="K154" t="s">
+        <v>489</v>
+      </c>
+      <c r="L154" s="1">
+        <v>3807220.0</v>
+      </c>
+      <c r="M154" s="1">
+        <v>3817761.1</v>
+      </c>
+      <c r="N154" s="1">
+        <v>0.82</v>
+      </c>
+      <c r="O154">
+        <v>1</v>
+      </c>
+      <c r="Z154" t="s">
+        <v>487</v>
+      </c>
+    </row>
+    <row r="155" spans="1:26">
+      <c r="A155" t="s">
+        <v>491</v>
+      </c>
+      <c r="B155" s="1">
+        <v>5008000.0</v>
+      </c>
+      <c r="C155" s="1">
+        <v>98.232</v>
+      </c>
+      <c r="D155" s="1">
+        <v>98.72295907</v>
+      </c>
+      <c r="E155" t="s">
+        <v>8</v>
+      </c>
+      <c r="F155">
+        <v>1.0</v>
+      </c>
+      <c r="G155" s="1">
+        <v>4944045.79</v>
+      </c>
+      <c r="H155" s="1">
+        <v>-24587.23</v>
+      </c>
+      <c r="I155" s="1">
+        <v>-0.49730991670285</v>
+      </c>
+      <c r="J155">
+        <v>0.14</v>
+      </c>
+      <c r="K155" t="s">
+        <v>492</v>
+      </c>
+      <c r="L155" s="1">
+        <v>4919458.56</v>
+      </c>
+      <c r="M155" s="1">
+        <v>4926318.83</v>
+      </c>
+      <c r="N155" s="1">
+        <v>1.06</v>
+      </c>
+      <c r="O155">
+        <v>1</v>
+      </c>
+      <c r="Z155" t="s">
+        <v>490</v>
+      </c>
+    </row>
+    <row r="156" spans="1:26">
+      <c r="A156" t="s">
+        <v>494</v>
+      </c>
+      <c r="B156" s="1">
+        <v>2465000.0</v>
+      </c>
+      <c r="C156" s="1">
+        <v>88.874</v>
+      </c>
+      <c r="D156" s="1">
+        <v>100.27475375</v>
+      </c>
+      <c r="E156" t="s">
+        <v>8</v>
+      </c>
+      <c r="F156">
+        <v>1.0</v>
+      </c>
+      <c r="G156" s="1">
+        <v>2471772.68</v>
+      </c>
+      <c r="H156" s="1">
+        <v>-281028.58</v>
+      </c>
+      <c r="I156" s="1">
+        <v>-11.369515581829</v>
+      </c>
+      <c r="J156">
+        <v>2.11</v>
+      </c>
+      <c r="K156" t="s">
+        <v>495</v>
+      </c>
+      <c r="L156" s="1">
+        <v>2190744.1</v>
+      </c>
+      <c r="M156" s="1">
+        <v>2242637.49</v>
+      </c>
+      <c r="N156" s="1">
+        <v>0.48</v>
+      </c>
+      <c r="O156">
+        <v>1</v>
+      </c>
+      <c r="Z156" t="s">
+        <v>493</v>
+      </c>
+    </row>
+    <row r="157" spans="1:26">
+      <c r="A157" t="s">
+        <v>497</v>
+      </c>
+      <c r="B157" s="1">
+        <v>547963.0</v>
+      </c>
+      <c r="C157" s="1">
+        <v>103.152</v>
+      </c>
+      <c r="D157" s="1">
+        <v>99.78719731</v>
+      </c>
+      <c r="E157" t="s">
+        <v>8</v>
+      </c>
+      <c r="F157">
+        <v>1.0</v>
+      </c>
+      <c r="G157" s="1">
+        <v>546796.92</v>
+      </c>
+      <c r="H157" s="1">
+        <v>18437.87</v>
+      </c>
+      <c r="I157" s="1">
+        <v>3.3719776622004</v>
+      </c>
+      <c r="J157">
+        <v>0.96</v>
+      </c>
+      <c r="K157" t="s">
+        <v>498</v>
+      </c>
+      <c r="L157" s="1">
+        <v>565234.79</v>
+      </c>
+      <c r="M157" s="1">
+        <v>570503.23</v>
+      </c>
+      <c r="N157" s="1">
+        <v>0.12</v>
+      </c>
+      <c r="O157">
+        <v>1</v>
+      </c>
+      <c r="Z157" t="s">
+        <v>496</v>
+      </c>
+    </row>
+    <row r="158" spans="1:26">
+      <c r="A158" t="s">
+        <v>500</v>
+      </c>
+      <c r="B158" s="1">
+        <v>2066000.0</v>
+      </c>
+      <c r="C158" s="1">
+        <v>104.065</v>
+      </c>
+      <c r="D158" s="1">
+        <v>98.653</v>
+      </c>
+      <c r="E158" t="s">
+        <v>8</v>
+      </c>
+      <c r="F158">
+        <v>1.0</v>
+      </c>
+      <c r="G158" s="1">
+        <v>2038170.98</v>
+      </c>
+      <c r="H158" s="1">
+        <v>111811.92</v>
+      </c>
+      <c r="I158" s="1">
+        <v>5.4858950057271</v>
+      </c>
+      <c r="J158">
+        <v>1.51</v>
+      </c>
+      <c r="K158" t="s">
+        <v>501</v>
+      </c>
+      <c r="L158" s="1">
+        <v>2149982.9</v>
+      </c>
+      <c r="M158" s="1">
+        <v>2181188.11</v>
+      </c>
+      <c r="N158" s="1">
+        <v>0.47</v>
+      </c>
+      <c r="O158">
+        <v>1</v>
+      </c>
+      <c r="Z158" t="s">
+        <v>499</v>
+      </c>
+    </row>
+    <row r="159" spans="1:26">
+      <c r="A159" t="s">
+        <v>503</v>
+      </c>
+      <c r="B159" s="1">
+        <v>2958000.0</v>
+      </c>
+      <c r="C159" s="1">
+        <v>96.856</v>
+      </c>
+      <c r="D159" s="1">
+        <v>94.5</v>
+      </c>
+      <c r="E159" t="s">
+        <v>8</v>
+      </c>
+      <c r="F159">
+        <v>1.0</v>
+      </c>
+      <c r="G159" s="1">
+        <v>2795310.0</v>
+      </c>
+      <c r="H159" s="1">
+        <v>69690.48</v>
+      </c>
+      <c r="I159" s="1">
+        <v>2.4931216931217</v>
+      </c>
+      <c r="J159">
+        <v>0.12</v>
+      </c>
+      <c r="K159" t="s">
+        <v>504</v>
+      </c>
+      <c r="L159" s="1">
+        <v>2865000.48</v>
+      </c>
+      <c r="M159" s="1">
+        <v>2868492.56</v>
+      </c>
+      <c r="N159" s="1">
+        <v>0.61</v>
+      </c>
+      <c r="O159">
+        <v>1</v>
+      </c>
+      <c r="Z159" t="s">
+        <v>502</v>
+      </c>
+    </row>
+    <row r="160" spans="1:26">
+      <c r="A160" t="s">
+        <v>506</v>
+      </c>
+      <c r="B160" s="1">
+        <v>2670000.0</v>
+      </c>
+      <c r="C160" s="1">
+        <v>101.364</v>
+      </c>
+      <c r="D160" s="1">
+        <v>100.49614232</v>
+      </c>
+      <c r="E160" t="s">
+        <v>8</v>
+      </c>
+      <c r="F160">
+        <v>1.0</v>
+      </c>
+      <c r="G160" s="1">
+        <v>2683247.0</v>
+      </c>
+      <c r="H160" s="1">
+        <v>23171.8</v>
+      </c>
+      <c r="I160" s="1">
+        <v>0.86357312614157</v>
+      </c>
+      <c r="J160">
+        <v>1.2</v>
+      </c>
+      <c r="K160" t="s">
+        <v>507</v>
+      </c>
+      <c r="L160" s="1">
+        <v>2706418.8</v>
+      </c>
+      <c r="M160" s="1">
+        <v>2738458.8</v>
+      </c>
+      <c r="N160" s="1">
+        <v>0.59</v>
+      </c>
+      <c r="O160">
+        <v>1</v>
+      </c>
+      <c r="Z160" t="s">
+        <v>505</v>
+      </c>
+    </row>
+    <row r="161" spans="1:26">
+      <c r="A161" t="s">
+        <v>509</v>
+      </c>
+      <c r="B161" s="1">
+        <v>1900000.0</v>
+      </c>
+      <c r="C161" s="1">
+        <v>99.117</v>
+      </c>
+      <c r="D161" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E161" t="s">
+        <v>8</v>
+      </c>
+      <c r="F161">
+        <v>1.0</v>
+      </c>
+      <c r="G161" s="1">
+        <v>1900000.0</v>
+      </c>
+      <c r="H161" s="1">
+        <v>-16777.0</v>
+      </c>
+      <c r="I161" s="1">
+        <v>-0.883</v>
+      </c>
+      <c r="J161">
+        <v>1.87</v>
+      </c>
+      <c r="K161" t="s">
+        <v>510</v>
+      </c>
+      <c r="L161" s="1">
+        <v>1883223.0</v>
+      </c>
+      <c r="M161" s="1">
+        <v>1918799.12</v>
+      </c>
+      <c r="N161" s="1">
+        <v>0.41</v>
+      </c>
+      <c r="O161">
+        <v>1</v>
+      </c>
+      <c r="Z161" t="s">
+        <v>508</v>
+      </c>
+    </row>
+    <row r="162" spans="1:26">
+      <c r="A162" t="s">
+        <v>512</v>
+      </c>
+      <c r="B162" s="1">
+        <v>1100000.0</v>
+      </c>
+      <c r="C162" s="1">
+        <v>98.389</v>
+      </c>
+      <c r="D162" s="1">
+        <v>87.394</v>
+      </c>
+      <c r="E162" t="s">
+        <v>8</v>
+      </c>
+      <c r="F162">
+        <v>1.0</v>
+      </c>
+      <c r="G162" s="1">
+        <v>961334.0</v>
+      </c>
+      <c r="H162" s="1">
+        <v>120945.0</v>
+      </c>
+      <c r="I162" s="1">
+        <v>12.580955214317</v>
+      </c>
+      <c r="J162">
+        <v>0.24</v>
+      </c>
+      <c r="K162" t="s">
+        <v>513</v>
+      </c>
+      <c r="L162" s="1">
+        <v>1082279.0</v>
+      </c>
+      <c r="M162" s="1">
+        <v>1084969.63</v>
+      </c>
+      <c r="N162" s="1">
+        <v>0.23</v>
+      </c>
+      <c r="O162">
+        <v>1</v>
+      </c>
+      <c r="Z162" t="s">
+        <v>511</v>
+      </c>
+    </row>
+    <row r="163" spans="1:26">
+      <c r="A163" t="s">
+        <v>512</v>
+      </c>
+      <c r="B163" s="1">
+        <v>2100000.0</v>
+      </c>
+      <c r="C163" s="1">
+        <v>95.449</v>
+      </c>
+      <c r="D163" s="1">
+        <v>94.06809095</v>
+      </c>
+      <c r="E163" t="s">
+        <v>8</v>
+      </c>
+      <c r="F163">
+        <v>1.0</v>
+      </c>
+      <c r="G163" s="1">
+        <v>1975429.91</v>
+      </c>
+      <c r="H163" s="1">
+        <v>28999.09</v>
+      </c>
+      <c r="I163" s="1">
+        <v>1.4679888085728</v>
+      </c>
+      <c r="J163">
+        <v>0.28</v>
+      </c>
+      <c r="K163" t="s">
+        <v>515</v>
+      </c>
+      <c r="L163" s="1">
+        <v>2004429.0</v>
+      </c>
+      <c r="M163" s="1">
+        <v>2010307.16</v>
+      </c>
+      <c r="N163" s="1">
+        <v>0.43</v>
+      </c>
+      <c r="O163">
+        <v>1</v>
+      </c>
+      <c r="Z163" t="s">
+        <v>514</v>
+      </c>
+    </row>
+    <row r="164" spans="1:26">
+      <c r="A164" t="s">
+        <v>517</v>
+      </c>
+      <c r="B164" s="1">
+        <v>1180000.0</v>
+      </c>
+      <c r="C164" s="1">
+        <v>94.422</v>
+      </c>
+      <c r="D164" s="1">
+        <v>93.0</v>
+      </c>
+      <c r="E164" t="s">
+        <v>8</v>
+      </c>
+      <c r="F164">
+        <v>1.0</v>
+      </c>
+      <c r="G164" s="1">
+        <v>1097400.0</v>
+      </c>
+      <c r="H164" s="1">
+        <v>16779.6</v>
+      </c>
+      <c r="I164" s="1">
+        <v>1.5290322580645</v>
+      </c>
+      <c r="J164">
+        <v>0.86</v>
+      </c>
+      <c r="K164" t="s">
+        <v>518</v>
+      </c>
+      <c r="L164" s="1">
+        <v>1114179.6</v>
+      </c>
+      <c r="M164" s="1">
+        <v>1124357.1</v>
+      </c>
+      <c r="N164" s="1">
+        <v>0.24</v>
+      </c>
+      <c r="O164">
+        <v>1</v>
+      </c>
+      <c r="Z164" t="s">
+        <v>516</v>
+      </c>
+    </row>
+    <row r="165" spans="1:26">
+      <c r="A165" t="s">
+        <v>520</v>
+      </c>
+      <c r="B165" s="1">
+        <v>1521000.0</v>
+      </c>
+      <c r="C165" s="1">
+        <v>101.327</v>
+      </c>
+      <c r="D165" s="1">
+        <v>104.28968508</v>
+      </c>
+      <c r="E165" t="s">
+        <v>8</v>
+      </c>
+      <c r="F165">
+        <v>1.0</v>
+      </c>
+      <c r="G165" s="1">
+        <v>1586246.11</v>
+      </c>
+      <c r="H165" s="1">
+        <v>-45062.44</v>
+      </c>
+      <c r="I165" s="1">
+        <v>-2.8408227270609</v>
+      </c>
+      <c r="J165">
+        <v>1.09</v>
+      </c>
+      <c r="K165" t="s">
+        <v>521</v>
+      </c>
+      <c r="L165" s="1">
+        <v>1541183.67</v>
+      </c>
+      <c r="M165" s="1">
+        <v>1557724.55</v>
+      </c>
+      <c r="N165" s="1">
+        <v>0.33</v>
+      </c>
+      <c r="O165">
+        <v>1</v>
+      </c>
+      <c r="Z165" t="s">
+        <v>519</v>
+      </c>
+    </row>
+    <row r="166" spans="1:26">
+      <c r="A166" t="s">
+        <v>523</v>
+      </c>
+      <c r="B166" s="1">
+        <v>1500000.0</v>
+      </c>
+      <c r="C166" s="1">
+        <v>100.571</v>
+      </c>
+      <c r="D166" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E166" t="s">
+        <v>8</v>
+      </c>
+      <c r="F166">
+        <v>1.0</v>
+      </c>
+      <c r="G166" s="1">
+        <v>1500000.0</v>
+      </c>
+      <c r="H166" s="1">
+        <v>8565.0</v>
+      </c>
+      <c r="I166" s="1">
+        <v>0.571</v>
+      </c>
+      <c r="J166">
+        <v>1.22</v>
+      </c>
+      <c r="K166" t="s">
+        <v>524</v>
+      </c>
+      <c r="L166" s="1">
+        <v>1508565.0</v>
+      </c>
+      <c r="M166" s="1">
+        <v>1526846.25</v>
+      </c>
+      <c r="N166" s="1">
+        <v>0.33</v>
+      </c>
+      <c r="O166">
+        <v>1</v>
+      </c>
+      <c r="Z166" t="s">
+        <v>522</v>
+      </c>
+    </row>
+    <row r="167" spans="1:26">
+      <c r="A167" t="s">
+        <v>526</v>
+      </c>
+      <c r="B167" s="1">
+        <v>1974000.0</v>
+      </c>
+      <c r="C167" s="1">
+        <v>100.571</v>
+      </c>
+      <c r="D167" s="1">
+        <v>99.44707143</v>
+      </c>
+      <c r="E167" t="s">
+        <v>8</v>
+      </c>
+      <c r="F167">
+        <v>1.0</v>
+      </c>
+      <c r="G167" s="1">
+        <v>1963085.19</v>
+      </c>
+      <c r="H167" s="1">
+        <v>22186.35</v>
+      </c>
+      <c r="I167" s="1">
+        <v>1.1301776465442</v>
+      </c>
+      <c r="J167">
+        <v>0.26</v>
+      </c>
+      <c r="K167" t="s">
+        <v>527</v>
+      </c>
+      <c r="L167" s="1">
+        <v>1985271.54</v>
+      </c>
+      <c r="M167" s="1">
+        <v>1990473.85</v>
+      </c>
+      <c r="N167" s="1">
+        <v>0.43</v>
+      </c>
+      <c r="O167">
+        <v>1</v>
+      </c>
+      <c r="Z167" t="s">
+        <v>525</v>
+      </c>
+    </row>
+    <row r="168" spans="1:26">
+      <c r="A168" t="s">
+        <v>529</v>
+      </c>
+      <c r="B168" s="1">
+        <v>3000000.0</v>
+      </c>
+      <c r="C168" s="1">
+        <v>101.712</v>
+      </c>
+      <c r="D168" s="1">
+        <v>100.82032267</v>
+      </c>
+      <c r="E168" t="s">
+        <v>8</v>
+      </c>
+      <c r="F168">
+        <v>1.0</v>
+      </c>
+      <c r="G168" s="1">
+        <v>3024609.68</v>
+      </c>
+      <c r="H168" s="1">
+        <v>26750.32</v>
+      </c>
+      <c r="I168" s="1">
+        <v>0.88442221741484</v>
+      </c>
+      <c r="J168">
+        <v>0.55</v>
+      </c>
+      <c r="K168" t="s">
+        <v>530</v>
+      </c>
+      <c r="L168" s="1">
+        <v>3051360.0</v>
+      </c>
+      <c r="M168" s="1">
+        <v>3067766.25</v>
+      </c>
+      <c r="N168" s="1">
+        <v>0.66</v>
+      </c>
+      <c r="O168">
+        <v>1</v>
+      </c>
+      <c r="Z168" t="s">
+        <v>528</v>
+      </c>
+    </row>
+    <row r="169" spans="1:26">
+      <c r="A169" t="s">
+        <v>532</v>
+      </c>
+      <c r="B169" s="1">
+        <v>799000.0</v>
+      </c>
+      <c r="C169" s="1">
+        <v>110.387</v>
+      </c>
+      <c r="D169" s="1">
+        <v>113.539</v>
+      </c>
+      <c r="E169" t="s">
+        <v>8</v>
+      </c>
+      <c r="F169">
+        <v>1.0</v>
+      </c>
+      <c r="G169" s="1">
+        <v>907176.61</v>
+      </c>
+      <c r="H169" s="1">
+        <v>-25184.48</v>
+      </c>
+      <c r="I169" s="1">
+        <v>-2.7761385955487</v>
+      </c>
+      <c r="J169">
+        <v>2.03</v>
+      </c>
+      <c r="K169" t="s">
+        <v>533</v>
+      </c>
+      <c r="L169" s="1">
+        <v>881992.13</v>
+      </c>
+      <c r="M169" s="1">
+        <v>898196.85</v>
+      </c>
+      <c r="N169" s="1">
+        <v>0.19</v>
+      </c>
+      <c r="O169">
+        <v>1</v>
+      </c>
+      <c r="Z169" t="s">
+        <v>531</v>
+      </c>
+    </row>
+    <row r="170" spans="1:26">
+      <c r="A170" t="s">
+        <v>535</v>
+      </c>
+      <c r="B170" s="1">
+        <v>2224000.0</v>
+      </c>
+      <c r="C170" s="1">
+        <v>82.078</v>
+      </c>
+      <c r="D170" s="1">
+        <v>99.83244604</v>
+      </c>
+      <c r="E170" t="s">
+        <v>8</v>
+      </c>
+      <c r="F170">
+        <v>1.0</v>
+      </c>
+      <c r="G170" s="1">
+        <v>2220273.6</v>
+      </c>
+      <c r="H170" s="1">
+        <v>-394858.88</v>
+      </c>
+      <c r="I170" s="1">
+        <v>-17.784244248096</v>
+      </c>
+      <c r="J170">
+        <v>1.38</v>
+      </c>
+      <c r="K170" t="s">
+        <v>536</v>
+      </c>
+      <c r="L170" s="1">
+        <v>1825414.72</v>
+      </c>
+      <c r="M170" s="1">
+        <v>1856211.33</v>
+      </c>
+      <c r="N170" s="1">
+        <v>0.4</v>
+      </c>
+      <c r="O170">
+        <v>1</v>
+      </c>
+      <c r="Z170" t="s">
+        <v>534</v>
+      </c>
+    </row>
+    <row r="171" spans="1:26">
+      <c r="A171" t="s">
+        <v>538</v>
+      </c>
+      <c r="B171" s="1">
+        <v>1488000.0</v>
+      </c>
+      <c r="C171" s="1">
+        <v>101.854</v>
+      </c>
+      <c r="D171" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E171" t="s">
+        <v>8</v>
+      </c>
+      <c r="F171">
+        <v>1.0</v>
+      </c>
+      <c r="G171" s="1">
+        <v>1488000.0</v>
+      </c>
+      <c r="H171" s="1">
+        <v>27587.52</v>
+      </c>
+      <c r="I171" s="1">
+        <v>1.854</v>
+      </c>
+      <c r="J171">
+        <v>0.46</v>
+      </c>
+      <c r="K171" t="s">
+        <v>539</v>
+      </c>
+      <c r="L171" s="1">
+        <v>1515587.52</v>
+      </c>
+      <c r="M171" s="1">
+        <v>1522407.52</v>
+      </c>
+      <c r="N171" s="1">
+        <v>0.33</v>
+      </c>
+      <c r="O171">
+        <v>1</v>
+      </c>
+      <c r="Z171" t="s">
+        <v>537</v>
+      </c>
+    </row>
+    <row r="172" spans="1:26">
+      <c r="A172" t="s">
+        <v>541</v>
+      </c>
+      <c r="B172" s="1">
+        <v>2900000.0</v>
+      </c>
+      <c r="C172" s="1">
+        <v>100.968</v>
+      </c>
+      <c r="D172" s="1">
+        <v>99.55343345</v>
+      </c>
+      <c r="E172" t="s">
+        <v>8</v>
+      </c>
+      <c r="F172">
+        <v>1.0</v>
+      </c>
+      <c r="G172" s="1">
+        <v>2887049.57</v>
+      </c>
+      <c r="H172" s="1">
+        <v>41022.43</v>
+      </c>
+      <c r="I172" s="1">
+        <v>1.4209118688599</v>
+      </c>
+      <c r="J172">
+        <v>3.51</v>
+      </c>
+      <c r="K172" t="s">
+        <v>542</v>
+      </c>
+      <c r="L172" s="1">
+        <v>2928072.0</v>
+      </c>
+      <c r="M172" s="1">
+        <v>3029939.47</v>
+      </c>
+      <c r="N172" s="1">
+        <v>0.65</v>
+      </c>
+      <c r="O172">
+        <v>1</v>
+      </c>
+      <c r="Z172" t="s">
+        <v>540</v>
+      </c>
+    </row>
+    <row r="173" spans="1:26">
+      <c r="A173" t="s">
+        <v>544</v>
+      </c>
+      <c r="B173" s="1">
+        <v>4419000.0</v>
+      </c>
+      <c r="C173" s="1">
+        <v>102.616</v>
+      </c>
+      <c r="D173" s="1">
+        <v>100.25273885</v>
+      </c>
+      <c r="E173" t="s">
+        <v>8</v>
+      </c>
+      <c r="F173">
+        <v>1.0</v>
+      </c>
+      <c r="G173" s="1">
+        <v>4430168.53</v>
+      </c>
+      <c r="H173" s="1">
+        <v>104432.51</v>
+      </c>
+      <c r="I173" s="1">
+        <v>2.3573033236277</v>
+      </c>
+      <c r="J173">
+        <v>0.16</v>
+      </c>
+      <c r="K173" t="s">
+        <v>545</v>
+      </c>
+      <c r="L173" s="1">
+        <v>4534601.04</v>
+      </c>
+      <c r="M173" s="1">
+        <v>4541505.73</v>
+      </c>
+      <c r="N173" s="1">
+        <v>0.97</v>
+      </c>
+      <c r="O173">
+        <v>1</v>
+      </c>
+      <c r="Z173" t="s">
+        <v>543</v>
+      </c>
+    </row>
+    <row r="174" spans="1:26">
+      <c r="A174" t="s">
+        <v>547</v>
+      </c>
+      <c r="B174" s="1">
+        <v>1600000.0</v>
+      </c>
+      <c r="C174" s="1">
+        <v>99.757</v>
+      </c>
+      <c r="D174" s="1">
+        <v>100.2</v>
+      </c>
+      <c r="E174" t="s">
+        <v>8</v>
+      </c>
+      <c r="F174">
+        <v>1.0</v>
+      </c>
+      <c r="G174" s="1">
+        <v>1603200.0</v>
+      </c>
+      <c r="H174" s="1">
+        <v>-7088.0</v>
+      </c>
+      <c r="I174" s="1">
+        <v>-0.44211576846307</v>
+      </c>
+      <c r="J174">
+        <v>1.18</v>
+      </c>
+      <c r="K174" t="s">
+        <v>548</v>
+      </c>
+      <c r="L174" s="1">
+        <v>1596112.0</v>
+      </c>
+      <c r="M174" s="1">
+        <v>1614966.79</v>
+      </c>
+      <c r="N174" s="1">
+        <v>0.35</v>
+      </c>
+      <c r="O174">
+        <v>1</v>
+      </c>
+      <c r="Z174" t="s">
+        <v>546</v>
+      </c>
+    </row>
+    <row r="175" spans="1:26">
+      <c r="A175" t="s">
+        <v>550</v>
+      </c>
+      <c r="B175" s="1">
+        <v>4100000.0</v>
+      </c>
+      <c r="C175" s="1">
+        <v>96.5</v>
+      </c>
+      <c r="D175" s="1">
+        <v>89.63713976</v>
+      </c>
+      <c r="E175" t="s">
+        <v>8</v>
+      </c>
+      <c r="F175">
+        <v>1.0</v>
+      </c>
+      <c r="G175" s="1">
+        <v>3675122.73</v>
+      </c>
+      <c r="H175" s="1">
+        <v>281377.27</v>
+      </c>
+      <c r="I175" s="1">
+        <v>7.6562686656181</v>
+      </c>
+      <c r="J175">
+        <v>0.45</v>
+      </c>
+      <c r="K175" t="s">
+        <v>551</v>
+      </c>
+      <c r="L175" s="1">
+        <v>3956500.0</v>
+      </c>
+      <c r="M175" s="1">
+        <v>3974753.42</v>
+      </c>
+      <c r="N175" s="1">
+        <v>0.85</v>
+      </c>
+      <c r="O175">
+        <v>1</v>
+      </c>
+      <c r="Z175" t="s">
+        <v>549</v>
+      </c>
+    </row>
+    <row r="176" spans="1:26">
+      <c r="A176" t="s">
+        <v>553</v>
+      </c>
+      <c r="B176" s="1">
+        <v>2900000.0</v>
+      </c>
+      <c r="C176" s="1">
+        <v>81.984</v>
+      </c>
+      <c r="D176" s="1">
+        <v>73.81842241</v>
+      </c>
+      <c r="E176" t="s">
+        <v>8</v>
+      </c>
+      <c r="F176">
+        <v>1.0</v>
+      </c>
+      <c r="G176" s="1">
+        <v>2140734.25</v>
+      </c>
+      <c r="H176" s="1">
+        <v>236801.75</v>
+      </c>
+      <c r="I176" s="1">
+        <v>11.061706982079</v>
+      </c>
+      <c r="J176">
+        <v>0.2</v>
+      </c>
+      <c r="K176" t="s">
+        <v>554</v>
+      </c>
+      <c r="L176" s="1">
+        <v>2377536.0</v>
+      </c>
+      <c r="M176" s="1">
+        <v>2383445.25</v>
+      </c>
+      <c r="N176" s="1">
+        <v>0.51</v>
+      </c>
+      <c r="O176">
+        <v>1</v>
+      </c>
+      <c r="Z176" t="s">
+        <v>552</v>
+      </c>
+    </row>
+    <row r="177" spans="1:26">
+      <c r="A177" t="s">
+        <v>556</v>
+      </c>
+      <c r="B177" s="1">
+        <v>1260000.0</v>
+      </c>
+      <c r="C177" s="1">
+        <v>97.112</v>
+      </c>
+      <c r="D177" s="1">
+        <v>96.71</v>
+      </c>
+      <c r="E177" t="s">
+        <v>8</v>
+      </c>
+      <c r="F177">
+        <v>1.0</v>
+      </c>
+      <c r="G177" s="1">
+        <v>1218546.0</v>
+      </c>
+      <c r="H177" s="1">
+        <v>5065.2</v>
+      </c>
+      <c r="I177" s="1">
+        <v>0.41567573156861</v>
+      </c>
+      <c r="J177">
+        <v>0.93</v>
+      </c>
+      <c r="K177" t="s">
+        <v>557</v>
+      </c>
+      <c r="L177" s="1">
+        <v>1223611.2</v>
+      </c>
+      <c r="M177" s="1">
+        <v>1235384.33</v>
+      </c>
+      <c r="N177" s="1">
+        <v>0.26</v>
+      </c>
+      <c r="O177">
+        <v>1</v>
+      </c>
+      <c r="Z177" t="s">
+        <v>555</v>
+      </c>
+    </row>
+    <row r="178" spans="1:26">
+      <c r="A178" t="s">
+        <v>559</v>
+      </c>
+      <c r="B178" s="1">
+        <v>2300000.0</v>
+      </c>
+      <c r="C178" s="1">
+        <v>95.617</v>
+      </c>
+      <c r="D178" s="1">
+        <v>93.7</v>
+      </c>
+      <c r="E178" t="s">
+        <v>8</v>
+      </c>
+      <c r="F178">
+        <v>1.0</v>
+      </c>
+      <c r="G178" s="1">
+        <v>2155100.0</v>
+      </c>
+      <c r="H178" s="1">
+        <v>44091.0</v>
+      </c>
+      <c r="I178" s="1">
+        <v>2.0458911419424</v>
+      </c>
+      <c r="J178">
+        <v>0.34</v>
+      </c>
+      <c r="K178" t="s">
+        <v>560</v>
+      </c>
+      <c r="L178" s="1">
+        <v>2199191.0</v>
+      </c>
+      <c r="M178" s="1">
+        <v>2206988.95</v>
+      </c>
+      <c r="N178" s="1">
+        <v>0.47</v>
+      </c>
+      <c r="O178">
+        <v>1</v>
+      </c>
+      <c r="Z178" t="s">
+        <v>558</v>
+      </c>
+    </row>
+    <row r="179" spans="1:26">
+      <c r="A179" t="s">
+        <v>562</v>
+      </c>
+      <c r="B179" s="1">
+        <v>3355000.0</v>
+      </c>
+      <c r="C179" s="1">
+        <v>83.848</v>
+      </c>
+      <c r="D179" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E179" t="s">
+        <v>8</v>
+      </c>
+      <c r="F179">
+        <v>1.0</v>
+      </c>
+      <c r="G179" s="1">
+        <v>3355000.0</v>
+      </c>
+      <c r="H179" s="1">
+        <v>-541899.6</v>
+      </c>
+      <c r="I179" s="1">
+        <v>-16.152</v>
+      </c>
+      <c r="J179">
+        <v>3.0</v>
+      </c>
+      <c r="K179" t="s">
+        <v>563</v>
+      </c>
+      <c r="L179" s="1">
+        <v>2813100.4</v>
+      </c>
+      <c r="M179" s="1">
+        <v>2913750.4</v>
+      </c>
+      <c r="N179" s="1">
+        <v>0.62</v>
+      </c>
+      <c r="O179">
+        <v>1</v>
+      </c>
+      <c r="Z179" t="s">
+        <v>561</v>
+      </c>
+    </row>
+    <row r="180" spans="1:26">
+      <c r="A180" t="s">
+        <v>565</v>
+      </c>
+      <c r="B180" s="1">
+        <v>1550000.0</v>
+      </c>
+      <c r="C180" s="1">
+        <v>92.673</v>
+      </c>
+      <c r="D180" s="1">
+        <v>101.28018323</v>
+      </c>
+      <c r="E180" t="s">
+        <v>8</v>
+      </c>
+      <c r="F180">
+        <v>1.0</v>
+      </c>
+      <c r="G180" s="1">
+        <v>1569842.84</v>
+      </c>
+      <c r="H180" s="1">
+        <v>-133411.34</v>
+      </c>
+      <c r="I180" s="1">
+        <v>-8.4983882845241</v>
+      </c>
+      <c r="J180">
+        <v>1.08</v>
+      </c>
+      <c r="K180" t="s">
+        <v>566</v>
+      </c>
+      <c r="L180" s="1">
+        <v>1436431.5</v>
+      </c>
+      <c r="M180" s="1">
+        <v>1453106.7</v>
+      </c>
+      <c r="N180" s="1">
+        <v>0.31</v>
+      </c>
+      <c r="O180">
+        <v>1</v>
+      </c>
+      <c r="Z180" t="s">
+        <v>564</v>
+      </c>
+    </row>
+    <row r="181" spans="1:26">
+      <c r="A181" t="s">
+        <v>568</v>
+      </c>
+      <c r="B181" s="1">
+        <v>5465000.0</v>
+      </c>
+      <c r="C181" s="1">
+        <v>96.118</v>
+      </c>
+      <c r="D181" s="1">
+        <v>93.03169973</v>
+      </c>
+      <c r="E181" t="s">
+        <v>8</v>
+      </c>
+      <c r="F181">
+        <v>1.0</v>
+      </c>
+      <c r="G181" s="1">
+        <v>5084182.39</v>
+      </c>
+      <c r="H181" s="1">
+        <v>168666.31</v>
+      </c>
+      <c r="I181" s="1">
+        <v>3.3174716613579</v>
+      </c>
+      <c r="J181">
+        <v>2.47</v>
+      </c>
+      <c r="K181" t="s">
+        <v>569</v>
+      </c>
+      <c r="L181" s="1">
+        <v>5252848.7</v>
+      </c>
+      <c r="M181" s="1">
+        <v>5388051.3</v>
+      </c>
+      <c r="N181" s="1">
+        <v>1.15</v>
+      </c>
+      <c r="O181">
+        <v>1</v>
+      </c>
+      <c r="Z181" t="s">
+        <v>567</v>
+      </c>
+    </row>
+    <row r="182" spans="1:26">
+      <c r="A182" t="s">
+        <v>571</v>
+      </c>
+      <c r="B182" s="1">
+        <v>6400000.0</v>
+      </c>
+      <c r="C182" s="1">
+        <v>96.935</v>
+      </c>
+      <c r="D182" s="1">
+        <v>93.70721516</v>
+      </c>
+      <c r="E182" t="s">
+        <v>8</v>
+      </c>
+      <c r="F182">
+        <v>1.0</v>
+      </c>
+      <c r="G182" s="1">
+        <v>5997261.77</v>
+      </c>
+      <c r="H182" s="1">
+        <v>206578.23</v>
+      </c>
+      <c r="I182" s="1">
+        <v>3.4445424915978</v>
+      </c>
+      <c r="J182">
+        <v>1.05</v>
+      </c>
+      <c r="K182" t="s">
+        <v>572</v>
+      </c>
+      <c r="L182" s="1">
+        <v>6203840.0</v>
+      </c>
+      <c r="M182" s="1">
+        <v>6271346.85</v>
+      </c>
+      <c r="N182" s="1">
+        <v>1.34</v>
+      </c>
+      <c r="O182">
+        <v>1</v>
+      </c>
+      <c r="Z182" t="s">
+        <v>570</v>
+      </c>
+    </row>
+    <row r="183" spans="1:26">
+      <c r="A183" t="s">
+        <v>574</v>
+      </c>
+      <c r="B183" s="1">
+        <v>1067000.0</v>
+      </c>
+      <c r="C183" s="1">
+        <v>102.906</v>
+      </c>
+      <c r="D183" s="1">
+        <v>102.21806092</v>
+      </c>
+      <c r="E183" t="s">
+        <v>8</v>
+      </c>
+      <c r="F183">
+        <v>1.0</v>
+      </c>
+      <c r="G183" s="1">
+        <v>1090666.71</v>
+      </c>
+      <c r="H183" s="1">
+        <v>7340.31</v>
+      </c>
+      <c r="I183" s="1">
+        <v>0.67301128132901</v>
+      </c>
+      <c r="J183">
+        <v>0.61</v>
+      </c>
+      <c r="K183" t="s">
+        <v>575</v>
+      </c>
+      <c r="L183" s="1">
+        <v>1098007.02</v>
+      </c>
+      <c r="M183" s="1">
+        <v>1104533.26</v>
+      </c>
+      <c r="N183" s="1">
+        <v>0.24</v>
+      </c>
+      <c r="O183">
+        <v>1</v>
+      </c>
+      <c r="Z183" t="s">
+        <v>573</v>
+      </c>
+    </row>
+    <row r="184" spans="1:26">
+      <c r="A184" t="s">
+        <v>577</v>
+      </c>
+      <c r="B184" s="1">
+        <v>3873000.0</v>
+      </c>
+      <c r="C184" s="1">
+        <v>94.116</v>
+      </c>
+      <c r="D184" s="1">
+        <v>100.06415001</v>
+      </c>
+      <c r="E184" t="s">
+        <v>8</v>
+      </c>
+      <c r="F184">
+        <v>1.0</v>
+      </c>
+      <c r="G184" s="1">
+        <v>3875484.53</v>
+      </c>
+      <c r="H184" s="1">
+        <v>-230371.85</v>
+      </c>
+      <c r="I184" s="1">
+        <v>-5.9443367201365</v>
+      </c>
+      <c r="J184">
+        <v>2.32</v>
+      </c>
+      <c r="K184" t="s">
+        <v>578</v>
+      </c>
+      <c r="L184" s="1">
+        <v>3645112.68</v>
+      </c>
+      <c r="M184" s="1">
+        <v>3734917.87</v>
+      </c>
+      <c r="N184" s="1">
+        <v>0.8</v>
+      </c>
+      <c r="O184">
+        <v>1</v>
+      </c>
+      <c r="Z184" t="s">
+        <v>576</v>
+      </c>
+    </row>
+    <row r="185" spans="1:26">
+      <c r="A185" t="s">
+        <v>580</v>
+      </c>
+      <c r="B185" s="1">
+        <v>1700000.0</v>
+      </c>
+      <c r="C185" s="1">
+        <v>96.925</v>
+      </c>
+      <c r="D185" s="1">
+        <v>91.5185</v>
+      </c>
+      <c r="E185" t="s">
+        <v>8</v>
+      </c>
+      <c r="F185">
+        <v>1.0</v>
+      </c>
+      <c r="G185" s="1">
+        <v>1555814.5</v>
+      </c>
+      <c r="H185" s="1">
+        <v>91910.5</v>
+      </c>
+      <c r="I185" s="1">
+        <v>5.9075487469747</v>
+      </c>
+      <c r="J185">
+        <v>0.55</v>
+      </c>
+      <c r="K185" t="s">
+        <v>581</v>
+      </c>
+      <c r="L185" s="1">
+        <v>1647725.0</v>
+      </c>
+      <c r="M185" s="1">
+        <v>1657092.71</v>
+      </c>
+      <c r="N185" s="1">
+        <v>0.35</v>
+      </c>
+      <c r="O185">
+        <v>1</v>
+      </c>
+      <c r="Z185" t="s">
+        <v>579</v>
+      </c>
+    </row>
+    <row r="186" spans="1:26">
+      <c r="A186" t="s">
+        <v>583</v>
+      </c>
+      <c r="B186" s="1">
+        <v>100000.0</v>
+      </c>
+      <c r="C186" s="1">
+        <v>103.307</v>
+      </c>
+      <c r="D186" s="1">
+        <v>101.2434</v>
+      </c>
+      <c r="E186" t="s">
+        <v>8</v>
+      </c>
+      <c r="F186">
+        <v>1.0</v>
+      </c>
+      <c r="G186" s="1">
+        <v>101243.4</v>
+      </c>
+      <c r="H186" s="1">
+        <v>2063.6</v>
+      </c>
+      <c r="I186" s="1">
+        <v>2.0382563209059</v>
+      </c>
+      <c r="J186">
+        <v>0.73</v>
+      </c>
+      <c r="K186">
+        <v>734.59</v>
+      </c>
+      <c r="L186" s="1">
+        <v>103307.0</v>
+      </c>
+      <c r="M186" s="1">
+        <v>104041.59</v>
+      </c>
+      <c r="N186" s="1">
+        <v>0.02</v>
+      </c>
+      <c r="O186">
+        <v>1</v>
+      </c>
+      <c r="Z186" t="s">
+        <v>582</v>
+      </c>
+    </row>
+    <row r="187" spans="1:26">
+      <c r="A187" t="s">
+        <v>585</v>
+      </c>
+      <c r="B187" s="1">
+        <v>2413000.0</v>
+      </c>
+      <c r="C187" s="1">
+        <v>103.938</v>
+      </c>
+      <c r="D187" s="1">
+        <v>102.38671778</v>
+      </c>
+      <c r="E187" t="s">
+        <v>8</v>
+      </c>
+      <c r="F187">
+        <v>1.0</v>
+      </c>
+      <c r="G187" s="1">
+        <v>2470591.5</v>
+      </c>
+      <c r="H187" s="1">
+        <v>37432.44</v>
+      </c>
+      <c r="I187" s="1">
+        <v>1.515120569305</v>
+      </c>
+      <c r="J187">
+        <v>0.06</v>
+      </c>
+      <c r="K187" t="s">
+        <v>586</v>
+      </c>
+      <c r="L187" s="1">
+        <v>2508023.94</v>
+      </c>
+      <c r="M187" s="1">
+        <v>2509445.3</v>
+      </c>
+      <c r="N187" s="1">
         <v>0.54</v>
       </c>
-      <c r="P9">
-[...210 lines deleted...]
-      <c r="C14" s="1">
+      <c r="O187">
+        <v>1</v>
+      </c>
+      <c r="Z187" t="s">
+        <v>584</v>
+      </c>
+    </row>
+    <row r="188" spans="1:26">
+      <c r="A188" t="s">
+        <v>588</v>
+      </c>
+      <c r="B188" s="1">
+        <v>3338000.0</v>
+      </c>
+      <c r="C188" s="1">
+        <v>100.536</v>
+      </c>
+      <c r="D188" s="1">
+        <v>90.92355123</v>
+      </c>
+      <c r="E188" t="s">
+        <v>8</v>
+      </c>
+      <c r="F188">
+        <v>1.0</v>
+      </c>
+      <c r="G188" s="1">
+        <v>3035028.14</v>
+      </c>
+      <c r="H188" s="1">
+        <v>320863.54</v>
+      </c>
+      <c r="I188" s="1">
+        <v>10.572012027539</v>
+      </c>
+      <c r="J188">
+        <v>2.43</v>
+      </c>
+      <c r="K188" t="s">
+        <v>589</v>
+      </c>
+      <c r="L188" s="1">
+        <v>3355891.68</v>
+      </c>
+      <c r="M188" s="1">
+        <v>3436977.26</v>
+      </c>
+      <c r="N188" s="1">
+        <v>0.74</v>
+      </c>
+      <c r="O188">
+        <v>1</v>
+      </c>
+      <c r="Z188" t="s">
+        <v>587</v>
+      </c>
+    </row>
+    <row r="189" spans="1:26">
+      <c r="A189" t="s">
+        <v>591</v>
+      </c>
+      <c r="B189" s="1">
         <v>1000000.0</v>
       </c>
-      <c r="D14" s="1">
-[...1220 lines deleted...]
-      <c r="K38">
+      <c r="C189" s="1">
+        <v>99.918</v>
+      </c>
+      <c r="D189" s="1">
+        <v>97.7673</v>
+      </c>
+      <c r="E189" t="s">
+        <v>8</v>
+      </c>
+      <c r="F189">
+        <v>1.0</v>
+      </c>
+      <c r="G189" s="1">
+        <v>977673.0</v>
+      </c>
+      <c r="H189" s="1">
+        <v>21507.0</v>
+      </c>
+      <c r="I189" s="1">
+        <v>2.1998152756597</v>
+      </c>
+      <c r="J189">
+        <v>1.66</v>
+      </c>
+      <c r="K189" t="s">
+        <v>592</v>
+      </c>
+      <c r="L189" s="1">
+        <v>999180.0</v>
+      </c>
+      <c r="M189" s="1">
+        <v>1015742.5</v>
+      </c>
+      <c r="N189" s="1">
+        <v>0.22</v>
+      </c>
+      <c r="O189">
+        <v>1</v>
+      </c>
+      <c r="Z189" t="s">
+        <v>590</v>
+      </c>
+    </row>
+    <row r="190" spans="1:26">
+      <c r="A190" t="s">
+        <v>594</v>
+      </c>
+      <c r="B190" s="1">
+        <v>3432300.0</v>
+      </c>
+      <c r="C190" s="1">
+        <v>103.673</v>
+      </c>
+      <c r="D190" s="1">
+        <v>103.09125717</v>
+      </c>
+      <c r="E190" t="s">
+        <v>8</v>
+      </c>
+      <c r="F190">
+        <v>1.0</v>
+      </c>
+      <c r="G190" s="1">
+        <v>3538401.22</v>
+      </c>
+      <c r="H190" s="1">
+        <v>19967.16</v>
+      </c>
+      <c r="I190" s="1">
+        <v>0.5642989236817</v>
+      </c>
+      <c r="J190">
+        <v>2.98</v>
+      </c>
+      <c r="K190" t="s">
+        <v>595</v>
+      </c>
+      <c r="L190" s="1">
+        <v>3558368.38</v>
+      </c>
+      <c r="M190" s="1">
+        <v>3660693.82</v>
+      </c>
+      <c r="N190" s="1">
+        <v>0.78</v>
+      </c>
+      <c r="O190">
+        <v>1</v>
+      </c>
+      <c r="Z190" t="s">
+        <v>593</v>
+      </c>
+    </row>
+    <row r="191" spans="1:26">
+      <c r="A191" t="s">
+        <v>597</v>
+      </c>
+      <c r="B191" s="1">
+        <v>4900000.0</v>
+      </c>
+      <c r="C191" s="1">
+        <v>106.278</v>
+      </c>
+      <c r="D191" s="1">
+        <v>100.27195449</v>
+      </c>
+      <c r="E191" t="s">
+        <v>8</v>
+      </c>
+      <c r="F191">
+        <v>1.0</v>
+      </c>
+      <c r="G191" s="1">
+        <v>4913325.77</v>
+      </c>
+      <c r="H191" s="1">
+        <v>294296.23</v>
+      </c>
+      <c r="I191" s="1">
+        <v>5.9897560995635</v>
+      </c>
+      <c r="J191">
         <v>0.23</v>
       </c>
-      <c r="L38" t="s">
-[...7650 lines deleted...]
-        <v>594</v>
+      <c r="K191" t="s">
+        <v>598</v>
+      </c>
+      <c r="L191" s="1">
+        <v>5207622.0</v>
       </c>
       <c r="M191" s="1">
-        <v>3564443.55</v>
+        <v>5218898.71</v>
       </c>
       <c r="N191" s="1">
-        <v>3648749.42</v>
-[...12 lines deleted...]
-      <c r="B192" t="s">
+        <v>1.12</v>
+      </c>
+      <c r="O191">
+        <v>1</v>
+      </c>
+      <c r="Z191" t="s">
         <v>596</v>
-      </c>
-[...40 lines deleted...]
-        <v>1</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">