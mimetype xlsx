--- v6 (2026-09-22)
+++ v7 (2026-10-14)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="1" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Répartition" sheetId="1" r:id="rId4"/>
     <sheet name="Valorisation" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="599">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="583">
   <si>
     <t>Type Part</t>
   </si>
   <si>
     <t>CodeIsin</t>
   </si>
   <si>
     <t>Parts</t>
   </si>
   <si>
     <t>Vl</t>
   </si>
   <si>
     <t>Devise</t>
   </si>
   <si>
     <t>Actif net</t>
   </si>
   <si>
     <t>IC</t>
   </si>
   <si>
     <t>FR0010596783</t>
   </si>
   <si>
@@ -163,1698 +163,1650 @@
   <si>
     <t>ISHARES   HIGH YIELD CORP BOND UCI</t>
   </si>
   <si>
     <t>US4652661046</t>
   </si>
   <si>
     <t>IT GROUP INC</t>
   </si>
   <si>
     <t>USD</t>
   </si>
   <si>
     <t>US6680741070</t>
   </si>
   <si>
     <t>NORTHWESTERN CORPORATION</t>
   </si>
   <si>
     <t>FR0000008997</t>
   </si>
   <si>
     <t>Ofi Invest ESG Liquidités PART C/D</t>
   </si>
   <si>
+    <t>RX100926</t>
+  </si>
+  <si>
+    <t>EURO-BUND SEP 26</t>
+  </si>
+  <si>
     <t>XS2937255193</t>
   </si>
   <si>
     <t>ABERTIS INFRAESTRUCTURAS FINANCE B PERP</t>
   </si>
   <si>
-    <t>38 693.15</t>
+    <t>45 697.95</t>
   </si>
   <si>
     <t>XS2900445375</t>
   </si>
   <si>
     <t>ACCORINVEST GROUP SA 6.375 15/10/2029</t>
   </si>
   <si>
-    <t>29 080.63</t>
+    <t>37 931.25</t>
   </si>
   <si>
     <t>XS3213252540</t>
   </si>
   <si>
     <t>AEGIS LUX 1A SARL 5.625 29/10/2031</t>
   </si>
   <si>
-    <t>2 216.25</t>
+    <t>7 387.50</t>
   </si>
   <si>
     <t>FR0014015H97</t>
   </si>
   <si>
     <t>AIR FRANCE-KLM 3.875 14/01/2031</t>
   </si>
   <si>
-    <t>78 625.34</t>
+    <t>88 880.82</t>
   </si>
   <si>
     <t>XS3066681704</t>
   </si>
   <si>
     <t>ALBION FINANCING 1 SARL 5.375 21/05/2030</t>
   </si>
   <si>
-    <t>38 002.59</t>
+    <t>46 063.75</t>
   </si>
   <si>
     <t>XS3104473312</t>
   </si>
   <si>
     <t>ALEXANDRITE LAKE LUX HOLDINGS SARL 6.75 30/07/2030</t>
   </si>
   <si>
-    <t>27 000.00</t>
+    <t>30 937.50</t>
   </si>
   <si>
     <t>XS3134529562</t>
   </si>
   <si>
     <t>ALLWYN ENTERTAINMENT FINANCING (UK 4.125 15/02/2031</t>
   </si>
   <si>
-    <t>80 572.59</t>
+    <t>93 689.06</t>
   </si>
   <si>
     <t>XS2615937187</t>
   </si>
   <si>
     <t>ALLWYN ENTERTAINMENT FINANCING (UK 7.25 30/04/2030</t>
   </si>
   <si>
-    <t>55 850.74</t>
-[...1 lines deleted...]
-  <si>
     <t>XS3025437982</t>
   </si>
   <si>
     <t>ALSTRIA SARL 5.5 20/03/2031</t>
   </si>
   <si>
-    <t>47 736.99</t>
+    <t>58 179.45</t>
   </si>
   <si>
     <t>FR00140010J1</t>
   </si>
   <si>
     <t>ALTAREA SCA 1.75 16/01/2030</t>
   </si>
   <si>
-    <t>16 771.23</t>
+    <t>18 986.30</t>
   </si>
   <si>
     <t>XS3161792406</t>
   </si>
   <si>
     <t>ALTICE FRANCE SA (FRANCE) 4.75 15/10/2030</t>
   </si>
   <si>
-    <t>31 765.05</t>
+    <t>41 432.67</t>
   </si>
   <si>
     <t>XS3161793123</t>
   </si>
   <si>
     <t>ALTICE FRANCE SA (FRANCE) 5.265 15/07/2032</t>
   </si>
   <si>
-    <t>79 796.66</t>
-[...1 lines deleted...]
-  <si>
     <t>XS2857868942</t>
   </si>
   <si>
     <t>AMBER FINCO PLC 6.625 15/07/2029</t>
   </si>
   <si>
-    <t>124 444.55</t>
-[...1 lines deleted...]
-  <si>
     <t>XS3382712126</t>
   </si>
   <si>
     <t>AMS OSRAM AG 7.25 31/05/2032</t>
   </si>
   <si>
-    <t>7 795.56</t>
+    <t>14 913.25</t>
   </si>
   <si>
     <t>XS2711801287</t>
   </si>
   <si>
     <t>APA INFRASTRUCTURE LTD 09/11/2083</t>
   </si>
   <si>
-    <t>55 973.22</t>
+    <t>64 680.16</t>
   </si>
   <si>
     <t>XS2911131253</t>
   </si>
   <si>
     <t>APCOA GROUP GMBH 6 15/04/2031</t>
   </si>
   <si>
-    <t>49 760.50</t>
+    <t>64 905.00</t>
   </si>
   <si>
     <t>XS3023482436</t>
   </si>
   <si>
     <t>ARAMARK INTERNATIONAL FINANCE SARL 4.375 15/04/2033</t>
   </si>
   <si>
-    <t>27 344.84</t>
+    <t>35 667.19</t>
   </si>
   <si>
     <t>XS3239172565</t>
   </si>
   <si>
     <t>ARDAGH METAL PACKAGING FINANCE PLC 5 30/01/2031</t>
   </si>
   <si>
-    <t>74 912.64</t>
+    <t>5 535.42</t>
   </si>
   <si>
     <t>XS2799493825</t>
   </si>
   <si>
     <t>AROUNDTOWN FINANCE SARL PERP</t>
   </si>
   <si>
-    <t>222 996.99</t>
+    <t>236 649.86</t>
   </si>
   <si>
     <t>XS3244710060</t>
   </si>
   <si>
     <t>ASMODEE GROUP AB 4.25 15/12/2031</t>
   </si>
   <si>
-    <t>1 535.31</t>
+    <t>5 117.71</t>
   </si>
   <si>
     <t>XS2831749481</t>
   </si>
   <si>
     <t>BERTRAND FRANCHISE FINANCE SAS 18/07/2030</t>
   </si>
   <si>
-    <t>32 875.78</t>
+    <t>43 180.13</t>
   </si>
   <si>
     <t>XS3266494221</t>
   </si>
   <si>
     <t>BETCLIC EVEREST GROUP SAS 5.125 10/12/2031</t>
   </si>
   <si>
-    <t>34 384.91</t>
+    <t>39 506.06</t>
   </si>
   <si>
     <t>XS3246904414</t>
   </si>
   <si>
     <t>BIFFA GROUP HOLDINGS LTD 5.25 15/06/2031</t>
   </si>
   <si>
-    <t>2 949.19</t>
+    <t>9 830.63</t>
   </si>
   <si>
     <t>XS2806449190</t>
   </si>
   <si>
     <t>BOELS TOPHOLDING BV 5.75 15/05/2030</t>
   </si>
   <si>
-    <t>14 214.96</t>
+    <t>21 869.17</t>
   </si>
   <si>
     <t>XS3134602070</t>
   </si>
   <si>
     <t>BOOTS GROUP FINCO LP 5.375 31/08/2032</t>
   </si>
   <si>
-    <t>13 699.68</t>
+    <t>16 179.80</t>
   </si>
   <si>
     <t>XS2794589403</t>
   </si>
   <si>
     <t>BRITISH TELECOMMUNICATIONS PLC 03/10/2054</t>
   </si>
   <si>
-    <t>66 723.29</t>
+    <t>72 030.82</t>
   </si>
   <si>
     <t>XS3023780375</t>
   </si>
   <si>
     <t>CELANESE US HOLDINGS LLC 5 15/04/2031</t>
   </si>
   <si>
-    <t>25 875.00</t>
+    <t>33 750.00</t>
   </si>
   <si>
     <t>XS3237210334</t>
   </si>
   <si>
     <t>CELSA OPCO SAU 8.25 15/12/2030</t>
   </si>
   <si>
-    <t>8 730.56</t>
+    <t>29 101.88</t>
   </si>
   <si>
     <t>XS2904660755</t>
   </si>
   <si>
     <t>CESAR SPA 6.5 30/09/2031</t>
   </si>
   <si>
-    <t>36 051.17</t>
+    <t>45 063.96</t>
   </si>
   <si>
     <t>XS3087220664</t>
   </si>
   <si>
     <t>CHEPLAPHARM ARZNEIMITTEL GMBH 7.125 15/06/2031</t>
   </si>
   <si>
-    <t>9 125.34</t>
+    <t>30 417.81</t>
   </si>
   <si>
     <t>XS3046352319</t>
   </si>
   <si>
     <t>CIDRON AIDA FINCO SARL 7 27/10/2031</t>
   </si>
   <si>
-    <t>27 398.00</t>
+    <t>37 492.00</t>
   </si>
   <si>
     <t>XS3209437014</t>
   </si>
   <si>
     <t>CIRSA FINANCE INTERNATIONAL SARL 4.875 15/10/2031</t>
   </si>
   <si>
-    <t>17 681.63</t>
+    <t>27 202.50</t>
   </si>
   <si>
     <t>XS2760863329</t>
   </si>
   <si>
     <t>CIRSA FINANCE INTERNATIONAL SARL 6.5 15/03/2029</t>
   </si>
   <si>
-    <t>23 633.46</t>
+    <t>30 826.25</t>
   </si>
   <si>
     <t>XS3314100986</t>
   </si>
   <si>
     <t>CLARIANE SE 6.875 15/04/2031</t>
   </si>
   <si>
-    <t>12 622.50</t>
+    <t>16 520.63</t>
   </si>
   <si>
     <t>FR001400YRZ0</t>
   </si>
   <si>
     <t>CLARIANE SE 7.875 27/06/2030</t>
   </si>
   <si>
-    <t>164 015.75</t>
+    <t>8 155.48</t>
   </si>
   <si>
     <t>XS3091295801</t>
   </si>
   <si>
     <t>CLARIOS US FINANCE COMPANY INC 4.75 15/06/2031</t>
   </si>
   <si>
-    <t>2 299.00</t>
+    <t>7 663.33</t>
   </si>
   <si>
     <t>XS3193815977</t>
   </si>
   <si>
     <t>CMA CGM SA 4.875 15/01/2032</t>
   </si>
   <si>
-    <t>25 228.13</t>
+    <t>32 906.25</t>
   </si>
   <si>
     <t>XS2335148024</t>
   </si>
   <si>
     <t>CONSTELLIUM SE (FRANCE) 3.125 15/07/2029</t>
   </si>
   <si>
-    <t>29 950.52</t>
-[...1 lines deleted...]
-  <si>
     <t>XS3333139288</t>
   </si>
   <si>
     <t>COREWEAVE INC 8.5 15/07/2032</t>
   </si>
   <si>
-    <t>3 004.75</t>
+    <t>13 521.38</t>
   </si>
   <si>
     <t>XS2904791774</t>
   </si>
   <si>
     <t>CPI PROPERTY GROUP SA 6 27/01/2032</t>
   </si>
   <si>
-    <t>98 847.78</t>
+    <t>112 873.48</t>
   </si>
   <si>
     <t>XS2290533020</t>
   </si>
   <si>
     <t>CPI PROPERTY GROUP SA PERP</t>
   </si>
   <si>
-    <t>61 397.26</t>
+    <t>65 280.82</t>
   </si>
   <si>
     <t>XS3188831658</t>
   </si>
   <si>
     <t>CROWN EUROPEAN HOLDINGS SA 3.75 30/09/2031</t>
   </si>
   <si>
-    <t>21 673.75</t>
+    <t>27 092.19</t>
   </si>
   <si>
     <t>XS2792575453</t>
   </si>
   <si>
     <t>CT INVESTMENT GMBH 6.375 15/04/2030</t>
   </si>
   <si>
-    <t>39 185.53</t>
+    <t>51 111.56</t>
   </si>
   <si>
     <t>XS3067385420</t>
   </si>
   <si>
     <t>CURRENTA GROUP HOLDINGS SARL 5.5 15/05/2030</t>
   </si>
   <si>
-    <t>11 457.88</t>
+    <t>17 627.50</t>
   </si>
   <si>
     <t>XS2965681633</t>
   </si>
   <si>
     <t>DEUTSCHE LUFTHANSA AG 15/01/2055</t>
   </si>
   <si>
-    <t>36 821.92</t>
+    <t>41 654.79</t>
   </si>
   <si>
     <t>XS3106724241</t>
   </si>
   <si>
     <t>DOLCETTO HOLDCO SPA 5.625 14/07/2032</t>
   </si>
   <si>
-    <t>24 471.56</t>
+    <t>29 662.50</t>
   </si>
   <si>
     <t>XS2391403354</t>
   </si>
   <si>
     <t>DOMETIC GROUP AB (PUBL) 2 29/09/2028</t>
   </si>
   <si>
-    <t>63 145.21</t>
+    <t>68 093.15</t>
   </si>
   <si>
     <t>XS3229398766</t>
   </si>
   <si>
     <t>DUOMO BIDCO SPA 15/01/2032</t>
   </si>
   <si>
-    <t>16 181.20</t>
-[...1 lines deleted...]
-  <si>
     <t>XS2910523716</t>
   </si>
   <si>
     <t>DYNAMO NEWCO II GMBH 6.25 15/10/2031</t>
   </si>
   <si>
-    <t>35 865.63</t>
+    <t>46 781.25</t>
   </si>
   <si>
     <t>PTEDPXOM0021</t>
   </si>
   <si>
     <t>EDP -  ENERGIAS DE PORTUGAL SA 14/03/2082</t>
   </si>
   <si>
-    <t>18 443.84</t>
+    <t>22 241.10</t>
   </si>
   <si>
     <t>PTEDPSOM0002</t>
   </si>
   <si>
     <t>EDP SA 16/09/2054</t>
   </si>
   <si>
-    <t>39 280.82</t>
+    <t>47 529.79</t>
   </si>
   <si>
     <t>XS3091931058</t>
   </si>
   <si>
     <t>EDREAMS ODIGEO SA 4.875 30/12/2030</t>
   </si>
   <si>
-    <t>67 765.75</t>
-[...8 lines deleted...]
-    <t>26 984.38</t>
+    <t>5 841.88</t>
   </si>
   <si>
     <t>XS3348854459</t>
   </si>
   <si>
     <t>EGIS SA 5.125 15/05/2031</t>
   </si>
   <si>
-    <t>4 027.40</t>
+    <t>6 090.21</t>
   </si>
   <si>
     <t>XS3028067729</t>
   </si>
   <si>
     <t>EIRCOM FINANCE DAC 5 30/04/2031</t>
   </si>
   <si>
-    <t>31 290.00</t>
+    <t>43 458.33</t>
   </si>
   <si>
     <t>XS2621830681</t>
   </si>
   <si>
     <t>EMERALD DEBT MERGER SUB LLC 6.375 15/12/2030</t>
   </si>
   <si>
-    <t>3 028.13</t>
+    <t>10 093.75</t>
   </si>
   <si>
     <t>XS2576550243</t>
   </si>
   <si>
     <t>ENEL SPA NC8.5 PERP</t>
   </si>
   <si>
-    <t>105 836.64</t>
+    <t>112 316.44</t>
   </si>
   <si>
     <t>XS2770512064</t>
   </si>
   <si>
     <t>ENEL SPA PERP</t>
   </si>
   <si>
-    <t>5 764.55</t>
+    <t>10 087.96</t>
   </si>
   <si>
     <t>XS2353416386</t>
   </si>
   <si>
     <t>ENERGIZER GAMMA ACQUISITION BV 3.5 30/06/2029</t>
   </si>
   <si>
-    <t>49 464.33</t>
+    <t>4 264.17</t>
   </si>
   <si>
     <t>FR001400QOL3</t>
   </si>
   <si>
     <t>ENGIE SA NC9 PERP</t>
   </si>
   <si>
-    <t>2 808.22</t>
+    <t>8 705.48</t>
   </si>
   <si>
     <t>XS3229426138</t>
   </si>
   <si>
     <t>ENTAIN PLC 4.875 30/11/2031</t>
   </si>
   <si>
-    <t>9 207.25</t>
+    <t>17 263.59</t>
   </si>
   <si>
     <t>XS2734938249</t>
   </si>
   <si>
     <t>EPHIOS SUBCO 3 SARL 7.875 31/01/2031</t>
   </si>
   <si>
-    <t>6 975.28</t>
+    <t>23 250.94</t>
   </si>
   <si>
     <t>XS3224536121</t>
   </si>
   <si>
     <t>EUTELSAT COMMUNICATIONS 5.75 15/03/2031</t>
   </si>
   <si>
-    <t>17 200.81</t>
+    <t>20 514.72</t>
   </si>
   <si>
     <t>XS2821788770</t>
   </si>
   <si>
     <t>FIBER MIDCO SPA 15/06/2029</t>
   </si>
   <si>
-    <t>18 909.08</t>
+    <t>30 254.52</t>
   </si>
   <si>
     <t>XS3104481414</t>
   </si>
   <si>
     <t>FIBERCOP SPA 5.125 30/06/2032</t>
   </si>
   <si>
-    <t>58 410.96</t>
-[...1 lines deleted...]
-  <si>
     <t>XS3338785937</t>
   </si>
   <si>
     <t>FIBERCOP SPA 5.375 15/04/2031</t>
   </si>
   <si>
-    <t>25 590.15</t>
+    <t>32 755.40</t>
   </si>
   <si>
     <t>XS3049816013</t>
   </si>
   <si>
     <t>FLUTTER TREASURY DAC 4 04/06/2031</t>
   </si>
   <si>
-    <t>16 966.33</t>
+    <t>22 130.00</t>
   </si>
   <si>
     <t>XS3152574763</t>
   </si>
   <si>
     <t>FORVIA SE 5.375 15/03/2031</t>
   </si>
   <si>
-    <t>66 515.63</t>
+    <t>80 625.00</t>
   </si>
   <si>
     <t>XS2910536452</t>
   </si>
   <si>
     <t>FRESSNAPF HOLDING SE 5.25 31/10/2031</t>
   </si>
   <si>
-    <t>14 484.58</t>
+    <t>20 015.05</t>
   </si>
   <si>
     <t>XS3328596179</t>
   </si>
   <si>
     <t>GENERAL MILLS INC (NC5.25) 16/07/2056</t>
   </si>
   <si>
-    <t>17 060.96</t>
+    <t>22 253.42</t>
   </si>
   <si>
     <t>XS3193932699</t>
   </si>
   <si>
     <t>GESTAMP AUTOMOCION SA 4.375 15/10/2030</t>
   </si>
   <si>
-    <t>16 611.51</t>
+    <t>21 667.19</t>
   </si>
   <si>
     <t>XS3349823941</t>
   </si>
   <si>
     <t>GG12 SPA 6.25 28/04/2033</t>
   </si>
   <si>
-    <t>9 897.22</t>
+    <t>13 608.68</t>
   </si>
   <si>
     <t>XS2761223127</t>
   </si>
   <si>
     <t>GOLDSTORY SAS 6.75 01/02/2030</t>
   </si>
   <si>
-    <t>39 414.38</t>
+    <t>45 202.50</t>
+  </si>
+  <si>
+    <t>XS3362208079</t>
+  </si>
+  <si>
+    <t>GRAND CITY PROPERTIES FINANCE SARL PERP</t>
+  </si>
+  <si>
+    <t>47 997.95</t>
   </si>
   <si>
     <t>XS3246991981</t>
   </si>
   <si>
-    <t>GRAND CITY PROPERTIES FINANCE SARL PERP</t>
-[...8 lines deleted...]
-    <t>33 801.37</t>
+    <t>21 560.58</t>
   </si>
   <si>
     <t>XS2393001891</t>
   </si>
   <si>
     <t>GRIFOLS ESCROW ISSUER SAU 3.875 15/10/2028</t>
   </si>
   <si>
-    <t>29 708.33</t>
+    <t>38 750.00</t>
   </si>
   <si>
     <t>XS2961445090</t>
   </si>
   <si>
     <t>GRIFOLS SA 7.125 01/05/2030</t>
   </si>
   <si>
-    <t>32 412.81</t>
+    <t>45 255.63</t>
   </si>
   <si>
     <t>XS2337703537</t>
   </si>
   <si>
     <t>GRUENENTHAL GMBH 4.125 15/05/2028</t>
   </si>
   <si>
-    <t>5 299.94</t>
+    <t>8 153.75</t>
   </si>
   <si>
     <t>XS2615562274</t>
   </si>
   <si>
     <t>GRUENENTHAL GMBH 6.75 15/05/2030</t>
   </si>
   <si>
-    <t>2 698.31</t>
+    <t>4 151.25</t>
   </si>
   <si>
     <t>XS3212436813</t>
   </si>
   <si>
     <t>GRUPPO SAN DONATO SPA 6.5 31/10/2031</t>
   </si>
   <si>
-    <t>26 295.75</t>
+    <t>36 521.88</t>
   </si>
   <si>
     <t>XS2357812556</t>
   </si>
   <si>
     <t>GUALA CLOSURES SPA 3.25 15/06/2028</t>
   </si>
   <si>
-    <t>3 726.94</t>
+    <t>12 423.13</t>
   </si>
   <si>
     <t>XS3227944959</t>
   </si>
   <si>
     <t>HEIMSTADEN BOSTAD AB PERP</t>
   </si>
   <si>
-    <t>33 352.60</t>
+    <t>43 964.79</t>
   </si>
   <si>
     <t>XS3191437006</t>
   </si>
   <si>
     <t>HOLDING DINFRASTRUCTURES DES METIE 3.875 31/01/2031</t>
   </si>
   <si>
-    <t>32 379.29</t>
-[...8 lines deleted...]
-    <t>42 326.79</t>
+    <t>37 101.27</t>
+  </si>
+  <si>
+    <t>XS3415269490</t>
+  </si>
+  <si>
+    <t>HT TROPLAST GMBH 7.625 15/07/2031</t>
   </si>
   <si>
     <t>XS3309060146</t>
   </si>
   <si>
     <t>IHO VERWALTUNGS GMBH 5.625 15/05/2031</t>
   </si>
   <si>
-    <t>11 532.22</t>
+    <t>15 568.49</t>
   </si>
   <si>
     <t>XS2810807094</t>
   </si>
   <si>
     <t>ILIAD HOLDING SAS 6.875 15/04/2031</t>
   </si>
   <si>
-    <t>53 828.39</t>
+    <t>70 210.94</t>
   </si>
   <si>
     <t>FR001400TL99</t>
   </si>
   <si>
     <t>ILIAD SA 4.25 15/12/2029</t>
   </si>
   <si>
-    <t>17 791.78</t>
+    <t>19 747.95</t>
   </si>
   <si>
     <t>FR001400FV85</t>
   </si>
   <si>
     <t>ILIAD SA 5.625 15/02/2030</t>
   </si>
   <si>
-    <t>45 724.32</t>
+    <t>53 167.81</t>
   </si>
   <si>
     <t>XS3040316971</t>
   </si>
   <si>
     <t>INFRASTRUTTURE WIRELESS ITALIANE S 3.75 01/04/2030</t>
   </si>
   <si>
-    <t>26 839.73</t>
+    <t>33 549.66</t>
   </si>
   <si>
     <t>XS3192259516</t>
   </si>
   <si>
     <t>INTRALOT CAPITAL LUXEMBOURG SA 6.75 15/10/2031</t>
   </si>
   <si>
-    <t>27 815.63</t>
+    <t>36 281.25</t>
   </si>
   <si>
     <t>XS3194941111</t>
   </si>
   <si>
     <t>ION PLATFORM FINANCE SARL 6.875 30/09/2032</t>
   </si>
   <si>
-    <t>48 285.42</t>
+    <t>60 356.77</t>
   </si>
   <si>
     <t>XS3067907140</t>
   </si>
   <si>
     <t>IPD 3 BV 5.5 15/06/2031</t>
   </si>
   <si>
-    <t>3 025.00</t>
+    <t>10 083.33</t>
   </si>
   <si>
     <t>XS2305744059</t>
   </si>
   <si>
     <t>IQVIA INC 2.25 15/03/2029</t>
   </si>
   <si>
-    <t>6 218.44</t>
-[...8 lines deleted...]
-    <t>3 584.12</t>
+    <t>7 537.50</t>
   </si>
   <si>
     <t>XS3282797383</t>
   </si>
   <si>
     <t>ITALMATCH CHEMICALS SPA 6.25 05/02/2031</t>
   </si>
   <si>
-    <t>21 260.24</t>
+    <t>2 294.27</t>
   </si>
   <si>
     <t>XS3041347637</t>
   </si>
   <si>
     <t>ITELYUM REGENERATION SPA 5.75 15/04/2030</t>
   </si>
   <si>
-    <t>34 792.77</t>
+    <t>45 381.88</t>
   </si>
   <si>
     <t>XS2971567560</t>
   </si>
   <si>
     <t>KAPLA HOLDING SAS 5 30/04/2031</t>
   </si>
   <si>
-    <t>12 247.50</t>
+    <t>15 975.00</t>
   </si>
   <si>
     <t>XS3233507287</t>
   </si>
   <si>
     <t>KING US BIDCO INC 01/12/2032</t>
   </si>
   <si>
-    <t>10 477.74</t>
-[...1 lines deleted...]
-  <si>
     <t>XS2913056797</t>
   </si>
   <si>
     <t>KONINKLIJKE FRIESLANDCAMPINA NV PERP</t>
   </si>
   <si>
-    <t>42 414.25</t>
+    <t>48 274.11</t>
   </si>
   <si>
     <t>XS2824778075</t>
   </si>
   <si>
     <t>KONINKLIJKE KPN NV PERP</t>
   </si>
   <si>
-    <t>133 366.78</t>
+    <t>143 405.14</t>
   </si>
   <si>
     <t>XS3049411971</t>
   </si>
   <si>
     <t>LHMC FINCO 2 SARL 8.625 15/05/2030</t>
   </si>
   <si>
-    <t>8 694.96</t>
+    <t>13 376.86</t>
   </si>
   <si>
     <t>XS3047452316</t>
   </si>
   <si>
     <t>LOTTOMATICA GROUP SPA 4.875 31/01/2031</t>
   </si>
   <si>
-    <t>15 574.27</t>
+    <t>21 745.21</t>
   </si>
   <si>
     <t>XS2824643220</t>
   </si>
   <si>
     <t>LOTTOMATICA SPA 5.375 01/06/2030</t>
   </si>
   <si>
-    <t>3 777.43</t>
+    <t>7 226.39</t>
   </si>
   <si>
     <t>XS2732357525</t>
   </si>
   <si>
     <t>LOXAM SAS 6.375 31/05/2029</t>
   </si>
   <si>
-    <t>7 675.34</t>
+    <t>25 584.47</t>
   </si>
   <si>
     <t>XS3368834159</t>
   </si>
   <si>
     <t>LSF12 PILLAR INVESTMENTS (US) INC 5.75 15/05/2033</t>
   </si>
   <si>
-    <t>10 757.77</t>
+    <t>16 550.42</t>
   </si>
   <si>
     <t>XS3108519227</t>
   </si>
   <si>
     <t>MAHLE GMBH 7.125 15/07/2032</t>
   </si>
   <si>
-    <t>90 944.69</t>
-[...1 lines deleted...]
-  <si>
     <t>BE6365823044</t>
   </si>
   <si>
     <t>MANUCHAR GROUP BV 07/07/2032</t>
   </si>
   <si>
-    <t>5 045.63</t>
+    <t>16 818.77</t>
   </si>
   <si>
     <t>XS3186949585</t>
   </si>
   <si>
     <t>MATTERHORN TELECOM SA 3.875 15/10/2030</t>
   </si>
   <si>
-    <t>3 381.58</t>
+    <t>12 258.24</t>
+  </si>
+  <si>
+    <t>XS2920504292</t>
+  </si>
+  <si>
+    <t>METLEN ENERGY &amp; METALS AE 4 17/10/2029</t>
+  </si>
+  <si>
+    <t>7 157.37</t>
+  </si>
+  <si>
+    <t>XS3238225224</t>
+  </si>
+  <si>
+    <t>METLEN ENERGY &amp; METALS SINGLE-MEMB 3.875 26/05/2031</t>
+  </si>
+  <si>
+    <t>11 678.08</t>
   </si>
   <si>
     <t>XS3385893956</t>
   </si>
   <si>
     <t>MOLINS FINANCE SA 5.5 15/06/2033</t>
   </si>
   <si>
-    <t>2 891.63</t>
+    <t>5 140.67</t>
   </si>
   <si>
     <t>XS2933536034</t>
   </si>
   <si>
     <t>NEINOR HOMES SA 5.875 15/02/2030</t>
   </si>
   <si>
-    <t>10 609.76</t>
-[...8 lines deleted...]
-    <t>24 678.59</t>
+    <t>16 322.71</t>
   </si>
   <si>
     <t>XS2920589699</t>
   </si>
   <si>
     <t>NIDDA HEALTHCARE HOLDING GMBH 5.625 21/02/2030</t>
   </si>
   <si>
-    <t>23 200.00</t>
+    <t>27 400.00</t>
   </si>
   <si>
     <t>XS2999659704</t>
   </si>
   <si>
     <t>NISSAN MOTOR CO LTD 5.25 17/07/2029</t>
   </si>
   <si>
-    <t>119 044.11</t>
+    <t>126 353.84</t>
   </si>
   <si>
     <t>XS2355604880</t>
   </si>
   <si>
     <t>NOMAD FOODS BONDCO PLC 2.5 24/06/2028</t>
   </si>
   <si>
-    <t>23 452.50</t>
-[...1 lines deleted...]
-  <si>
     <t>XS3323687023</t>
   </si>
   <si>
     <t>OAK EAGLE ACQUIRECO INC 6.25 01/07/2033</t>
   </si>
   <si>
-    <t>16 770.14</t>
+    <t>21 403.99</t>
   </si>
   <si>
     <t>XS2906227785</t>
   </si>
   <si>
     <t>OEG FINANCE PLC 7.25 27/09/2029</t>
   </si>
   <si>
-    <t>32 133.21</t>
+    <t>39 889.50</t>
   </si>
   <si>
     <t>XS2825597656</t>
   </si>
   <si>
     <t>OI EUROPEAN GROUP BV 5.25 01/06/2029</t>
   </si>
   <si>
-    <t>8 217.71</t>
+    <t>15 720.83</t>
   </si>
   <si>
     <t>XS2930112730</t>
   </si>
   <si>
     <t>OMNIA DELLA TOFFOLA SPA 05/11/2031</t>
   </si>
   <si>
-    <t>15 400.02</t>
+    <t>2 787.54</t>
   </si>
   <si>
     <t>XS3037643304</t>
   </si>
   <si>
     <t>OPAL BIDCO SAS 5.5 31/03/2032</t>
   </si>
   <si>
-    <t>49 729.17</t>
+    <t>62 161.46</t>
   </si>
   <si>
     <t>XS2804497506</t>
   </si>
   <si>
     <t>OPTICS BIDCO SPA 7.75 24/01/2033</t>
   </si>
   <si>
-    <t>60 917.12</t>
+    <t>69 389.04</t>
   </si>
   <si>
     <t>XS2804500812</t>
   </si>
   <si>
     <t>OPTICS BIDCO SPA 7.875 31/07/2028</t>
   </si>
   <si>
-    <t>20 487.18</t>
+    <t>23 474.90</t>
   </si>
   <si>
     <t>FR00140005L7</t>
   </si>
   <si>
     <t>ORANGE SA PERP</t>
   </si>
   <si>
-    <t>15 706.85</t>
+    <t>17 015.75</t>
   </si>
   <si>
     <t>XS2332250708</t>
   </si>
   <si>
     <t>ORGANON &amp; CO/ORG 2.875 30/04/2028</t>
   </si>
   <si>
-    <t>17 211.19</t>
+    <t>23 904.43</t>
   </si>
   <si>
     <t>XS3111831254</t>
   </si>
   <si>
     <t>PAPREC HOLDING SA 4.5 15/07/2032</t>
   </si>
   <si>
-    <t>76 021.88</t>
-[...10 lines deleted...]
-  <si>
     <t>US70558AAB26</t>
   </si>
   <si>
     <t>PEGASUS SATELLITE COMMUNICATIONS I 31/12/2222</t>
   </si>
   <si>
     <t>XS2903463987</t>
   </si>
   <si>
     <t>PERRIGO FINANCE UNLIMITED CO 5.375 30/09/2032</t>
   </si>
   <si>
-    <t>35 675.57</t>
+    <t>44 387.04</t>
   </si>
   <si>
     <t>XS2852970016</t>
   </si>
   <si>
     <t>PICARD GROUPE SAS 6.375 01/07/2029</t>
   </si>
   <si>
-    <t>32 259.09</t>
+    <t>2 610.56</t>
   </si>
   <si>
     <t>XS2696090286</t>
   </si>
   <si>
     <t>PINNACLE BIDCO PLC 8.25 11/10/2028</t>
   </si>
   <si>
-    <t>100 518.00</t>
+    <t>115 176.88</t>
   </si>
   <si>
     <t>XS2641928036</t>
   </si>
   <si>
     <t>PLAYTECH PLC 5.875 28/06/2028</t>
   </si>
   <si>
-    <t>72 398.08</t>
+    <t>6 876.64</t>
   </si>
   <si>
     <t>XS2834242435</t>
   </si>
   <si>
     <t>PLT VII FINANCE SARL 6 15/06/2031</t>
   </si>
   <si>
-    <t>4 420.50</t>
+    <t>14 735.00</t>
   </si>
   <si>
     <t>XS3004167642</t>
   </si>
   <si>
     <t>PRIMO WATER HOLDINGS INC 3.875 12/10/2028</t>
   </si>
   <si>
-    <t>11 921.44</t>
+    <t>16 557.55</t>
   </si>
   <si>
     <t>XS3076304602</t>
   </si>
   <si>
     <t>PRYSMIAN SPA PERP</t>
   </si>
   <si>
-    <t>60 054.25</t>
+    <t>64 162.19</t>
   </si>
   <si>
     <t>XS2854277626</t>
   </si>
   <si>
     <t>RAY FINANCING LLC 6.5 15/07/2031</t>
   </si>
   <si>
-    <t>62 026.52</t>
-[...1 lines deleted...]
-  <si>
     <t>XS3005193183</t>
   </si>
   <si>
     <t>REKEEP SPA 9 15/09/2029</t>
   </si>
   <si>
-    <t>33 614.50</t>
+    <t>43 153.75</t>
   </si>
   <si>
     <t>XS3146987543</t>
   </si>
   <si>
     <t>REXEL SA 4 15/09/2030</t>
   </si>
   <si>
-    <t>20 977.00</t>
+    <t>25 426.67</t>
   </si>
   <si>
     <t>FR001400U3Q9</t>
   </si>
   <si>
     <t>ROQUETTE FRERES SA PERP</t>
   </si>
   <si>
-    <t>68 065.39</t>
+    <t>80 076.93</t>
   </si>
   <si>
     <t>XS2854303729</t>
   </si>
   <si>
     <t>ROSSINI SARL 6.75 31/12/2029</t>
   </si>
   <si>
-    <t>108 706.50</t>
+    <t>9 371.25</t>
   </si>
   <si>
     <t>XS2962827072</t>
   </si>
   <si>
     <t>SAMHALLSBYGGNADSBOLAGET I NORDEN H 1.125 26/09/2029</t>
   </si>
   <si>
-    <t>55 086.32</t>
+    <t>59 355.00</t>
   </si>
   <si>
     <t>DE000A4DFLQ6</t>
   </si>
   <si>
     <t>SCHAEFFLER AG 5.375 01/04/2031</t>
   </si>
   <si>
-    <t>39 583.56</t>
+    <t>49 479.45</t>
   </si>
   <si>
     <t>XS2895496680</t>
   </si>
   <si>
     <t>SECHE ENVIRONNEMENT SA 4.5 25/03/2030</t>
   </si>
   <si>
-    <t>16 062.75</t>
+    <t>19 470.00</t>
   </si>
   <si>
     <t>FR00140136B1</t>
   </si>
   <si>
     <t>SECHE ENVIRONNEMENT SA PERP</t>
   </si>
   <si>
-    <t>24 512.09</t>
+    <t>1 914.13</t>
   </si>
   <si>
     <t>XS3100773996</t>
   </si>
   <si>
     <t>SES SA 4.875 24/06/2033</t>
   </si>
   <si>
+    <t>3 980.00</t>
+  </si>
+  <si>
     <t>XS2181577268</t>
   </si>
   <si>
     <t>SILGAN HOLDINGS INC 2.25 01/06/2028</t>
   </si>
   <si>
-    <t>26 264.81</t>
-[...1 lines deleted...]
-  <si>
     <t>XS3176108747</t>
   </si>
   <si>
     <t>SILGAN HOLDINGS INC 4.25 15/02/2031</t>
   </si>
   <si>
-    <t>52 418.79</t>
-[...8 lines deleted...]
-    <t>1 948.50</t>
+    <t>60 952.08</t>
   </si>
   <si>
     <t>XS3344489326</t>
   </si>
   <si>
     <t>SOFTBANK GROUP CORP 6.375 22/04/2030</t>
   </si>
   <si>
-    <t>21 958.33</t>
+    <t>29 395.83</t>
   </si>
   <si>
     <t>FR001400ZYD0</t>
   </si>
   <si>
     <t>SPIE SA 3.75 28/05/2030</t>
   </si>
   <si>
-    <t>10 541.10</t>
+    <t>18 739.73</t>
   </si>
   <si>
     <t>XS3307413842</t>
   </si>
   <si>
     <t>STELLANTIS NV PERP</t>
   </si>
   <si>
-    <t>6 860.27</t>
+    <t>24 868.49</t>
+  </si>
+  <si>
+    <t>XS3415958787</t>
+  </si>
+  <si>
+    <t>STONEPEAK MOTION HOLDCO LTD 5 15/07/2033</t>
   </si>
   <si>
     <t>XS2998755040</t>
   </si>
   <si>
     <t>SUMMER BC HOLDCO B SARL 5.875 15/02/2030</t>
   </si>
   <si>
-    <t>51 893.39</t>
+    <t>60 341.15</t>
   </si>
   <si>
     <t>XS3277827625</t>
   </si>
   <si>
     <t>SUMMER BIDCO BV 8.875 31/01/2031</t>
   </si>
   <si>
-    <t>5 268.44</t>
+    <t>8 105.29</t>
   </si>
   <si>
     <t>XS3338317327</t>
   </si>
   <si>
     <t>SWORD PURCHASER LLC 7.25 15/04/2033</t>
   </si>
   <si>
-    <t>31 205.21</t>
-[...8 lines deleted...]
-    <t>3 492.08</t>
+    <t>39 942.67</t>
   </si>
   <si>
     <t>XS3358347634</t>
   </si>
   <si>
     <t>TDC BRANDS A/S 8 30/04/2031</t>
   </si>
   <si>
-    <t>32 040.00</t>
+    <t>44 500.00</t>
   </si>
   <si>
     <t>XS3262496022</t>
   </si>
   <si>
     <t>TELEFONICA EMISIONES SAU PERP</t>
   </si>
   <si>
-    <t>35 576.12</t>
+    <t>40 365.21</t>
   </si>
   <si>
     <t>XS2410367747</t>
   </si>
   <si>
     <t>TELEFONICA EUROPE BV PERP</t>
   </si>
   <si>
-    <t>2 690.63</t>
+    <t>4 513.32</t>
   </si>
   <si>
     <t>XS2293060658</t>
   </si>
   <si>
-    <t>5 878.16</t>
+    <t>8 748.89</t>
   </si>
   <si>
     <t>XS2967912887</t>
   </si>
   <si>
     <t>TEREOS FINANCE GROUPE I SA 5.75 30/04/2031</t>
   </si>
   <si>
-    <t>10 177.50</t>
+    <t>14 135.42</t>
   </si>
   <si>
     <t>XS2532478430</t>
   </si>
   <si>
     <t>TEREOS FINANCE GROUPE I SA 7.25 15/04/2028</t>
   </si>
   <si>
-    <t>16 540.88</t>
+    <t>22 973.44</t>
   </si>
   <si>
     <t>XS3266484180</t>
   </si>
   <si>
     <t>TEREOS FINANCE GROUPE I SA 8.125 30/04/2032</t>
   </si>
   <si>
-    <t>18 281.25</t>
+    <t>25 390.63</t>
   </si>
   <si>
     <t>XS3081797964</t>
   </si>
   <si>
     <t>TEVA PHARMACEUTICAL FINANCE NETHER 4.125 01/06/2031</t>
   </si>
   <si>
-    <t>5 202.31</t>
+    <t>9 952.25</t>
   </si>
   <si>
     <t>XS2406607171</t>
   </si>
   <si>
     <t>TEVA PHARMACEUTICAL FINANCE NETHER 4.375 09/05/2030</t>
   </si>
   <si>
-    <t>16 406.25</t>
+    <t>24 062.50</t>
   </si>
   <si>
     <t>XS2592804434</t>
   </si>
   <si>
     <t>TEVA PHARMACEUTICAL FINANCE NETHER 7.375 15/09/2029</t>
   </si>
   <si>
-    <t>16 204.72</t>
+    <t>19 642.08</t>
+  </si>
+  <si>
+    <t>PTTAPBOM0015</t>
+  </si>
+  <si>
+    <t>TRANSPORTES AEREOS PORTUGUESES SA 4.75 30/06/2031</t>
+  </si>
+  <si>
+    <t>6 016.67</t>
   </si>
   <si>
     <t>XS2845183495</t>
   </si>
   <si>
     <t>TVL FINANCE PLC 30/06/2030</t>
   </si>
   <si>
-    <t>30 796.61</t>
+    <t>5 521.31</t>
   </si>
   <si>
     <t>XS3381703274</t>
   </si>
   <si>
     <t>UGI INTERNATIONAL LLC 5 01/06/2031</t>
   </si>
   <si>
-    <t>6 820.00</t>
+    <t>11 160.00</t>
   </si>
   <si>
     <t>FR001400Y8Z5</t>
   </si>
   <si>
     <t>UNIBAIL-RODAMCO-WESTFIELD SE PERP</t>
   </si>
   <si>
-    <t>101 867.47</t>
+    <t>110 001.37</t>
   </si>
   <si>
     <t>XS3250465385</t>
   </si>
   <si>
     <t>UNITED GROUP BV 6.25 31/01/2032</t>
   </si>
   <si>
-    <t>6 904.69</t>
+    <t>23 015.63</t>
   </si>
   <si>
     <t>FR0014012SJ2</t>
   </si>
   <si>
     <t>VALEO SE 4.625 23/03/2032</t>
   </si>
   <si>
-    <t>18 854.79</t>
+    <t>23 112.33</t>
   </si>
   <si>
     <t>FR00140007L3</t>
   </si>
   <si>
     <t>VEOLIA ENVIRONNEMENT SA NC8.5 PERP</t>
   </si>
   <si>
-    <t>18 253.42</t>
+    <t>24 150.68</t>
   </si>
   <si>
     <t>XS2123970241</t>
   </si>
   <si>
     <t>VF CORPORATION 0.625 25/02/2032</t>
   </si>
   <si>
-    <t>5 909.25</t>
+    <t>6 952.05</t>
   </si>
   <si>
     <t>XS3192216540</t>
   </si>
   <si>
     <t>VIA CELERE DESARROLLOS INMOBILIARI 4.875 15/04/2031</t>
   </si>
   <si>
-    <t>11 773.13</t>
+    <t>15 356.25</t>
   </si>
   <si>
     <t>FR0014002KP7</t>
   </si>
   <si>
     <t>VILMORIN &amp; CIE SA 1.375 26/03/2028</t>
   </si>
   <si>
-    <t>7 797.95</t>
+    <t>9 617.47</t>
   </si>
   <si>
     <t>XS3280365175</t>
   </si>
   <si>
     <t>VIRGIN MEDIA O2 VENDOR FINANCING N 7.5 15/07/2033</t>
   </si>
   <si>
-    <t>100 650.00</t>
-[...1 lines deleted...]
-  <si>
     <t>XS2796600307</t>
   </si>
   <si>
     <t>VMED O2 UK FINANCING I PLC 5.625 15/04/2032</t>
   </si>
   <si>
-    <t>16 675.20</t>
+    <t>21 677.77</t>
   </si>
   <si>
     <t>XS2225204010</t>
   </si>
   <si>
     <t>VODAFONE GROUP PLC 27/08/2080</t>
   </si>
   <si>
-    <t>135 202.60</t>
+    <t>144 635.34</t>
   </si>
   <si>
     <t>XS2342732646</t>
   </si>
   <si>
     <t>VOLKSWAGEN INTERNATIONAL FIN PNC9 PERP</t>
   </si>
   <si>
-    <t>67 506.85</t>
+    <t>83 616.44</t>
   </si>
   <si>
     <t>XS2811097075</t>
   </si>
   <si>
     <t>VOLVO CAR AB 4.75 08/05/2030</t>
   </si>
   <si>
-    <t>6 526.24</t>
+    <t>9 442.22</t>
   </si>
   <si>
     <t>XS3181123129</t>
   </si>
   <si>
     <t>VZ SECURED FINANCING BV 5.25 15/01/2033</t>
   </si>
   <si>
-    <t>89 805.19</t>
-[...1 lines deleted...]
-  <si>
     <t>XS2272845798</t>
   </si>
   <si>
     <t>VZ VENDOR FINANCING II BV 2.875 15/01/2029</t>
   </si>
   <si>
-    <t>9 367.71</t>
+    <t>12 218.75</t>
   </si>
   <si>
     <t>XS2922654418</t>
   </si>
   <si>
     <t>WEBUILD SPA 4.875 30/04/2030</t>
   </si>
   <si>
+    <t>1 015.07</t>
+  </si>
+  <si>
     <t>XS2830945452</t>
   </si>
   <si>
     <t>WEBUILD SPA 5.375 20/06/2029</t>
   </si>
   <si>
-    <t>1 421.36</t>
+    <t>8 883.48</t>
   </si>
   <si>
     <t>XS2417092132</t>
   </si>
   <si>
     <t>WP/AP TELECOM HOLDINGS 5.5 15/01/2030</t>
   </si>
   <si>
-    <t>81 085.58</t>
-[...1 lines deleted...]
-  <si>
     <t>XS2417090789</t>
   </si>
   <si>
     <t>WP/AP TELECOM HOLDINGS IV BV 3.75 15/01/2029</t>
   </si>
   <si>
-    <t>16 562.50</t>
+    <t>XS3430526346</t>
+  </si>
+  <si>
+    <t>ZEGONA FINANCE PLC 4.25 15/01/2032</t>
   </si>
   <si>
     <t>XS2859406139</t>
   </si>
   <si>
     <t>ZEGONA FINANCE PLC 6.75 15/07/2029</t>
   </si>
   <si>
-    <t>102 325.44</t>
-[...1 lines deleted...]
-  <si>
     <t>XS3091660194</t>
   </si>
   <si>
     <t>ZF EUROPE FINANCE BV 7 12/06/2030</t>
   </si>
   <si>
-    <t>11 276.71</t>
+    <t>31 010.96</t>
+  </si>
+  <si>
+    <t>CDS-00109552</t>
+  </si>
+  <si>
+    <t>2672GSE00IT0271859</t>
+  </si>
+  <si>
+    <t>-150 138.80</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -2215,302 +2167,302 @@
       </c>
       <c r="D1" t="s">
         <v>4</v>
       </c>
       <c r="E1" t="s">
         <v>5</v>
       </c>
       <c r="F1" t="s">
         <v>4</v>
       </c>
       <c r="G1" t="s">
         <v>5</v>
       </c>
       <c r="H1" t="s">
         <v>4</v>
       </c>
       <c r="Z1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:26">
       <c r="A2" t="s">
         <v>7</v>
       </c>
       <c r="B2" s="1">
-        <v>2009712.079</v>
+        <v>2010985.3673</v>
       </c>
       <c r="C2">
-        <v>135.36</v>
+        <v>135.73</v>
       </c>
       <c r="D2" t="s">
         <v>8</v>
       </c>
       <c r="E2">
-        <v>272035011.5</v>
+        <v>272955286.23</v>
       </c>
       <c r="F2" t="s">
         <v>8</v>
       </c>
       <c r="G2">
-        <v>272035011.5</v>
+        <v>272955286.23</v>
       </c>
       <c r="H2" t="s">
         <v>8</v>
       </c>
       <c r="Z2" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="3" spans="1:26">
       <c r="A3" t="s">
         <v>10</v>
       </c>
       <c r="B3" s="1">
         <v>1031628.3088</v>
       </c>
       <c r="C3">
-        <v>54.69</v>
+        <v>54.84</v>
       </c>
       <c r="D3" t="s">
         <v>8</v>
       </c>
       <c r="E3">
-        <v>56426882.27</v>
+        <v>56581921.46</v>
       </c>
       <c r="F3" t="s">
         <v>8</v>
       </c>
       <c r="G3">
-        <v>56426882.27</v>
+        <v>56581921.46</v>
       </c>
       <c r="H3" t="s">
         <v>8</v>
       </c>
       <c r="Z3" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="4" spans="1:26">
       <c r="A4" t="s">
         <v>12</v>
       </c>
       <c r="B4" s="1">
-        <v>413254.3495</v>
+        <v>409055.0141</v>
       </c>
       <c r="C4">
-        <v>125.59</v>
+        <v>125.9</v>
       </c>
       <c r="D4" t="s">
         <v>8</v>
       </c>
       <c r="E4">
-        <v>51901345.49</v>
+        <v>51501787.94</v>
       </c>
       <c r="F4" t="s">
         <v>8</v>
       </c>
       <c r="G4">
-        <v>51901345.49</v>
+        <v>51501787.94</v>
       </c>
       <c r="H4" t="s">
         <v>8</v>
       </c>
       <c r="Z4" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="5" spans="1:26">
       <c r="A5" t="s">
         <v>14</v>
       </c>
       <c r="B5" s="1">
         <v>1.0</v>
       </c>
       <c r="C5">
-        <v>133.84</v>
+        <v>134.23</v>
       </c>
       <c r="D5" t="s">
         <v>8</v>
       </c>
       <c r="E5">
-        <v>133.84</v>
+        <v>134.23</v>
       </c>
       <c r="F5" t="s">
         <v>8</v>
       </c>
       <c r="G5">
-        <v>133.84</v>
+        <v>134.23</v>
       </c>
       <c r="H5" t="s">
         <v>8</v>
       </c>
       <c r="Z5" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="6" spans="1:26">
       <c r="A6" t="s">
         <v>16</v>
       </c>
       <c r="B6" s="1">
         <v>1.0</v>
       </c>
       <c r="C6">
-        <v>130.23</v>
+        <v>130.44</v>
       </c>
       <c r="D6" t="s">
         <v>8</v>
       </c>
       <c r="E6">
-        <v>130.23</v>
+        <v>130.44</v>
       </c>
       <c r="F6" t="s">
         <v>8</v>
       </c>
       <c r="G6">
-        <v>130.23</v>
+        <v>130.44</v>
       </c>
       <c r="H6" t="s">
         <v>8</v>
       </c>
       <c r="Z6" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="7" spans="1:26">
       <c r="A7" t="s">
         <v>18</v>
       </c>
       <c r="B7" s="1">
         <v>11.0</v>
       </c>
       <c r="C7">
-        <v>129.74</v>
+        <v>130.09</v>
       </c>
       <c r="D7" t="s">
         <v>8</v>
       </c>
       <c r="E7">
-        <v>1427.2</v>
+        <v>1431.03</v>
       </c>
       <c r="F7" t="s">
         <v>8</v>
       </c>
       <c r="G7">
-        <v>1427.2</v>
+        <v>1431.03</v>
       </c>
       <c r="H7" t="s">
         <v>8</v>
       </c>
       <c r="Z7" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="8" spans="1:26">
       <c r="A8" t="s">
         <v>20</v>
       </c>
       <c r="B8" s="1">
         <v>7748.3</v>
       </c>
       <c r="C8">
-        <v>11128.18</v>
+        <v>11160.36</v>
       </c>
       <c r="D8" t="s">
         <v>8</v>
       </c>
       <c r="E8">
-        <v>86224481.59</v>
+        <v>86473830.43</v>
       </c>
       <c r="F8" t="s">
         <v>8</v>
       </c>
       <c r="G8">
-        <v>86224481.59</v>
+        <v>86473830.43</v>
       </c>
       <c r="H8" t="s">
         <v>8</v>
       </c>
       <c r="Z8" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="9" spans="1:26">
       <c r="A9" t="s">
         <v>22</v>
       </c>
       <c r="B9" s="1">
         <v>3066.0</v>
       </c>
       <c r="C9">
-        <v>101.63</v>
+        <v>101.88</v>
       </c>
       <c r="D9" t="s">
         <v>8</v>
       </c>
       <c r="E9">
-        <v>311617.39</v>
+        <v>312392.71</v>
       </c>
       <c r="F9" t="s">
         <v>8</v>
       </c>
       <c r="G9">
-        <v>311617.39</v>
+        <v>312392.71</v>
       </c>
       <c r="H9" t="s">
         <v>8</v>
       </c>
       <c r="Z9" t="s">
         <v>21</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:Z191"/>
+  <dimension ref="A1:Z192"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="N191" sqref="N191"/>
+      <selection activeCell="N192" sqref="N192"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:26">
       <c r="A1" t="s">
         <v>24</v>
       </c>
       <c r="B1" t="s">
         <v>25</v>
       </c>
       <c r="C1" t="s">
         <v>26</v>
       </c>
       <c r="D1" t="s">
         <v>27</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>28</v>
       </c>
       <c r="G1" t="s">
         <v>29</v>
@@ -2576,9493 +2528,9543 @@
       </c>
       <c r="K2">
         <v>0.0</v>
       </c>
       <c r="L2" s="1">
         <v>58.2</v>
       </c>
       <c r="M2" s="1">
         <v>58.2</v>
       </c>
       <c r="N2" s="1">
         <v>0.0</v>
       </c>
       <c r="O2">
         <v>1</v>
       </c>
       <c r="Z2" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="3" spans="1:26">
       <c r="A3" t="s">
         <v>41</v>
       </c>
       <c r="B3" s="1">
-        <v>48477.0</v>
+        <v>41477.0</v>
       </c>
       <c r="C3" s="1">
-        <v>91.14</v>
+        <v>91.13</v>
       </c>
       <c r="D3" s="1">
-        <v>92.0360616375</v>
+        <v>92.0360616727</v>
       </c>
       <c r="E3" t="s">
         <v>8</v>
       </c>
       <c r="F3">
         <v>1.0</v>
       </c>
       <c r="G3" s="1">
-        <v>4461632.16</v>
+        <v>3817379.73</v>
       </c>
       <c r="H3" s="1">
-        <v>-43438.38</v>
+        <v>-37580.72</v>
       </c>
       <c r="I3" s="1">
-        <v>-0.97359841515935</v>
+        <v>-0.98446375938607</v>
       </c>
       <c r="J3">
         <v>0.0</v>
       </c>
       <c r="K3">
         <v>0.0</v>
       </c>
       <c r="L3" s="1">
-        <v>4418193.78</v>
+        <v>3779799.01</v>
       </c>
       <c r="M3" s="1">
-        <v>4418193.78</v>
+        <v>3779799.01</v>
       </c>
       <c r="N3" s="1">
-        <v>0.95</v>
+        <v>0.81</v>
       </c>
       <c r="O3">
         <v>1</v>
       </c>
       <c r="Z3" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="4" spans="1:26">
       <c r="A4" t="s">
         <v>43</v>
       </c>
       <c r="B4" s="1">
         <v>4000.0</v>
       </c>
       <c r="C4" s="1">
         <v>0.001</v>
       </c>
       <c r="D4" s="1">
         <v>0.0001</v>
       </c>
       <c r="E4" t="s">
         <v>44</v>
       </c>
       <c r="F4">
         <v>1.14</v>
       </c>
       <c r="G4" s="1">
         <v>0.33</v>
       </c>
       <c r="H4" s="1">
-        <v>3.16</v>
+        <v>3.18</v>
       </c>
       <c r="I4" s="1">
-        <v>957.57575757576</v>
+        <v>963.63636363636</v>
       </c>
       <c r="J4">
         <v>0.0</v>
       </c>
       <c r="K4">
         <v>0.0</v>
       </c>
       <c r="L4" s="1">
-        <v>3.49</v>
+        <v>3.51</v>
       </c>
       <c r="M4" s="1">
-        <v>3.49</v>
+        <v>3.51</v>
       </c>
       <c r="N4" s="1">
         <v>0.0</v>
       </c>
       <c r="O4">
         <v>1</v>
       </c>
       <c r="Z4" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="5" spans="1:26">
       <c r="A5" t="s">
         <v>46</v>
       </c>
       <c r="B5" s="1">
         <v>125000.0</v>
       </c>
       <c r="C5" s="1">
         <v>0.001</v>
       </c>
       <c r="D5" s="1">
         <v>0.0</v>
       </c>
       <c r="E5" t="s">
         <v>44</v>
       </c>
       <c r="F5">
         <v>1.14</v>
       </c>
       <c r="G5" s="1">
         <v>0.0</v>
       </c>
       <c r="H5" s="1">
-        <v>109.21</v>
+        <v>109.6</v>
       </c>
       <c r="I5" s="1">
         <v>0</v>
       </c>
       <c r="J5">
         <v>0.0</v>
       </c>
       <c r="K5">
         <v>0.0</v>
       </c>
       <c r="L5" s="1">
-        <v>109.21</v>
+        <v>109.6</v>
       </c>
       <c r="M5" s="1">
-        <v>109.21</v>
+        <v>109.6</v>
       </c>
       <c r="N5" s="1">
         <v>0.0</v>
       </c>
       <c r="O5">
         <v>1</v>
       </c>
       <c r="Z5" t="s">
         <v>45</v>
       </c>
     </row>
     <row r="6" spans="1:26">
       <c r="A6" t="s">
         <v>48</v>
       </c>
       <c r="B6" s="1">
-        <v>341.0</v>
+        <v>1549.0</v>
       </c>
       <c r="C6" s="1">
-        <v>4811.69</v>
+        <v>4817.87</v>
       </c>
       <c r="D6" s="1">
-        <v>4809.2451612903</v>
+        <v>4813.2002969658</v>
       </c>
       <c r="E6" t="s">
         <v>8</v>
       </c>
       <c r="F6">
         <v>1.0</v>
       </c>
       <c r="G6" s="1">
-        <v>1639952.6</v>
+        <v>7455647.26</v>
       </c>
       <c r="H6" s="1">
-        <v>833.69</v>
+        <v>7233.37</v>
       </c>
       <c r="I6" s="1">
-        <v>0.050836225388466</v>
+        <v>0.097018672527702</v>
       </c>
       <c r="J6">
         <v>0.0</v>
       </c>
       <c r="K6">
         <v>0.0</v>
       </c>
       <c r="L6" s="1">
-        <v>1640786.29</v>
+        <v>7462880.63</v>
       </c>
       <c r="M6" s="1">
-        <v>1640786.29</v>
+        <v>7462880.63</v>
       </c>
       <c r="N6" s="1">
-        <v>0.35</v>
+        <v>1.6</v>
       </c>
       <c r="O6">
         <v>1</v>
       </c>
       <c r="Z6" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="7" spans="1:26">
       <c r="A7" t="s">
         <v>50</v>
       </c>
       <c r="B7" s="1">
-        <v>2500000.0</v>
+        <v>114.0</v>
       </c>
       <c r="C7" s="1">
-        <v>101.731</v>
+        <v>125.24</v>
       </c>
       <c r="D7" s="1">
-        <v>100.13</v>
+        <v>125.59</v>
       </c>
       <c r="E7" t="s">
         <v>8</v>
       </c>
       <c r="F7">
         <v>1.0</v>
       </c>
       <c r="G7" s="1">
-        <v>2503250.0</v>
+        <v>0.0</v>
       </c>
       <c r="H7" s="1">
-        <v>40025.0</v>
+        <v>-39900.0</v>
       </c>
       <c r="I7" s="1">
-        <v>1.5989214021772</v>
+        <v>0</v>
       </c>
       <c r="J7">
-        <v>1.55</v>
-[...2 lines deleted...]
-        <v>51</v>
+        <v>0.0</v>
+      </c>
+      <c r="K7">
+        <v>0.0</v>
       </c>
       <c r="L7" s="1">
-        <v>2543275.0</v>
+        <v>-39900.0</v>
       </c>
       <c r="M7" s="1">
-        <v>2581968.15</v>
+        <v>-39900.0</v>
       </c>
       <c r="N7" s="1">
-        <v>0.55</v>
+        <v>-0.01</v>
       </c>
       <c r="O7">
         <v>1</v>
       </c>
       <c r="Z7" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="8" spans="1:26">
       <c r="A8" t="s">
+        <v>52</v>
+      </c>
+      <c r="B8" s="1">
+        <v>2500000.0</v>
+      </c>
+      <c r="C8" s="1">
+        <v>101.699</v>
+      </c>
+      <c r="D8" s="1">
+        <v>100.13</v>
+      </c>
+      <c r="E8" t="s">
+        <v>8</v>
+      </c>
+      <c r="F8">
+        <v>1.0</v>
+      </c>
+      <c r="G8" s="1">
+        <v>2503250.0</v>
+      </c>
+      <c r="H8" s="1">
+        <v>39225.0</v>
+      </c>
+      <c r="I8" s="1">
+        <v>1.5669629481674</v>
+      </c>
+      <c r="J8">
+        <v>1.83</v>
+      </c>
+      <c r="K8" t="s">
         <v>53</v>
       </c>
-      <c r="B8" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="L8" s="1">
-        <v>2472225.0</v>
+        <v>2542475.0</v>
       </c>
       <c r="M8" s="1">
-        <v>2501305.63</v>
+        <v>2588172.95</v>
       </c>
       <c r="N8" s="1">
-        <v>0.54</v>
+        <v>0.55</v>
       </c>
       <c r="O8">
         <v>1</v>
       </c>
       <c r="Z8" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
     </row>
     <row r="9" spans="1:26">
       <c r="A9" t="s">
+        <v>55</v>
+      </c>
+      <c r="B9" s="1">
+        <v>2380000.0</v>
+      </c>
+      <c r="C9" s="1">
+        <v>103.786</v>
+      </c>
+      <c r="D9" s="1">
+        <v>101.7</v>
+      </c>
+      <c r="E9" t="s">
+        <v>8</v>
+      </c>
+      <c r="F9">
+        <v>1.0</v>
+      </c>
+      <c r="G9" s="1">
+        <v>2420460.0</v>
+      </c>
+      <c r="H9" s="1">
+        <v>49646.8</v>
+      </c>
+      <c r="I9" s="1">
+        <v>2.0511307767945</v>
+      </c>
+      <c r="J9">
+        <v>1.59</v>
+      </c>
+      <c r="K9" t="s">
         <v>56</v>
       </c>
-      <c r="B9" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="L9" s="1">
-        <v>1599592.72</v>
+        <v>2470106.8</v>
       </c>
       <c r="M9" s="1">
-        <v>1601808.97</v>
+        <v>2508038.05</v>
       </c>
       <c r="N9" s="1">
-        <v>0.34</v>
+        <v>0.54</v>
       </c>
       <c r="O9">
         <v>1</v>
       </c>
       <c r="Z9" t="s">
-        <v>55</v>
+        <v>54</v>
       </c>
     </row>
     <row r="10" spans="1:26">
       <c r="A10" t="s">
+        <v>58</v>
+      </c>
+      <c r="B10" s="1">
+        <v>1576000.0</v>
+      </c>
+      <c r="C10" s="1">
+        <v>101.583</v>
+      </c>
+      <c r="D10" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E10" t="s">
+        <v>8</v>
+      </c>
+      <c r="F10">
+        <v>1.0</v>
+      </c>
+      <c r="G10" s="1">
+        <v>1576000.0</v>
+      </c>
+      <c r="H10" s="1">
+        <v>24948.08</v>
+      </c>
+      <c r="I10" s="1">
+        <v>1.583</v>
+      </c>
+      <c r="J10">
+        <v>0.47</v>
+      </c>
+      <c r="K10" t="s">
         <v>59</v>
       </c>
-      <c r="B10" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="L10" s="1">
-        <v>4544478.0</v>
+        <v>1600948.08</v>
       </c>
       <c r="M10" s="1">
-        <v>4623103.34</v>
+        <v>1608335.58</v>
       </c>
       <c r="N10" s="1">
-        <v>0.99</v>
+        <v>0.34</v>
       </c>
       <c r="O10">
         <v>1</v>
       </c>
       <c r="Z10" t="s">
-        <v>58</v>
+        <v>57</v>
       </c>
     </row>
     <row r="11" spans="1:26">
       <c r="A11" t="s">
+        <v>61</v>
+      </c>
+      <c r="B11" s="1">
+        <v>4600000.0</v>
+      </c>
+      <c r="C11" s="1">
+        <v>98.913</v>
+      </c>
+      <c r="D11" s="1">
+        <v>97.75</v>
+      </c>
+      <c r="E11" t="s">
+        <v>8</v>
+      </c>
+      <c r="F11">
+        <v>1.0</v>
+      </c>
+      <c r="G11" s="1">
+        <v>4496500.0</v>
+      </c>
+      <c r="H11" s="1">
+        <v>53498.0</v>
+      </c>
+      <c r="I11" s="1">
+        <v>1.1897698209719</v>
+      </c>
+      <c r="J11">
+        <v>1.93</v>
+      </c>
+      <c r="K11" t="s">
         <v>62</v>
       </c>
-      <c r="B11" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="L11" s="1">
-        <v>2649903.99</v>
+        <v>4549998.0</v>
       </c>
       <c r="M11" s="1">
-        <v>2687906.58</v>
+        <v>4638878.82</v>
       </c>
       <c r="N11" s="1">
-        <v>0.58</v>
+        <v>0.99</v>
       </c>
       <c r="O11">
         <v>1</v>
       </c>
       <c r="Z11" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
     </row>
     <row r="12" spans="1:26">
       <c r="A12" t="s">
+        <v>64</v>
+      </c>
+      <c r="B12" s="1">
+        <v>2571000.0</v>
+      </c>
+      <c r="C12" s="1">
+        <v>103.081</v>
+      </c>
+      <c r="D12" s="1">
+        <v>100.42060793</v>
+      </c>
+      <c r="E12" t="s">
+        <v>8</v>
+      </c>
+      <c r="F12">
+        <v>1.0</v>
+      </c>
+      <c r="G12" s="1">
+        <v>2581813.83</v>
+      </c>
+      <c r="H12" s="1">
+        <v>68398.68</v>
+      </c>
+      <c r="I12" s="1">
+        <v>2.6492491133646</v>
+      </c>
+      <c r="J12">
+        <v>1.79</v>
+      </c>
+      <c r="K12" t="s">
         <v>65</v>
       </c>
-      <c r="B12" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="L12" s="1">
-        <v>990530.0</v>
+        <v>2650212.51</v>
       </c>
       <c r="M12" s="1">
-        <v>1017530.0</v>
+        <v>2696276.26</v>
       </c>
       <c r="N12" s="1">
-        <v>0.22</v>
+        <v>0.58</v>
       </c>
       <c r="O12">
         <v>1</v>
       </c>
       <c r="Z12" t="s">
-        <v>64</v>
+        <v>63</v>
       </c>
     </row>
     <row r="13" spans="1:26">
       <c r="A13" t="s">
+        <v>67</v>
+      </c>
+      <c r="B13" s="1">
+        <v>1000000.0</v>
+      </c>
+      <c r="C13" s="1">
+        <v>100.699</v>
+      </c>
+      <c r="D13" s="1">
+        <v>100.2479</v>
+      </c>
+      <c r="E13" t="s">
+        <v>8</v>
+      </c>
+      <c r="F13">
+        <v>1.0</v>
+      </c>
+      <c r="G13" s="1">
+        <v>1002479.0</v>
+      </c>
+      <c r="H13" s="1">
+        <v>4511.0</v>
+      </c>
+      <c r="I13" s="1">
+        <v>0.44998448845312</v>
+      </c>
+      <c r="J13">
+        <v>3.09</v>
+      </c>
+      <c r="K13" t="s">
         <v>68</v>
       </c>
-      <c r="B13" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="L13" s="1">
-        <v>5360840.46</v>
+        <v>1006990.0</v>
       </c>
       <c r="M13" s="1">
-        <v>5441413.05</v>
+        <v>1037927.5</v>
       </c>
       <c r="N13" s="1">
-        <v>1.17</v>
+        <v>0.22</v>
       </c>
       <c r="O13">
         <v>1</v>
       </c>
       <c r="Z13" t="s">
-        <v>67</v>
+        <v>66</v>
       </c>
     </row>
     <row r="14" spans="1:26">
       <c r="A14" t="s">
+        <v>70</v>
+      </c>
+      <c r="B14" s="1">
+        <v>5451000.0</v>
+      </c>
+      <c r="C14" s="1">
+        <v>98.989</v>
+      </c>
+      <c r="D14" s="1">
+        <v>99.95557916</v>
+      </c>
+      <c r="E14" t="s">
+        <v>8</v>
+      </c>
+      <c r="F14">
+        <v>1.0</v>
+      </c>
+      <c r="G14" s="1">
+        <v>5448578.62</v>
+      </c>
+      <c r="H14" s="1">
+        <v>-52688.23</v>
+      </c>
+      <c r="I14" s="1">
+        <v>-0.96700871318252</v>
+      </c>
+      <c r="J14">
+        <v>1.72</v>
+      </c>
+      <c r="K14" t="s">
         <v>71</v>
       </c>
-      <c r="B14" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="L14" s="1">
-        <v>1814159.86</v>
+        <v>5395890.39</v>
       </c>
       <c r="M14" s="1">
-        <v>1870010.6</v>
+        <v>5489579.45</v>
       </c>
       <c r="N14" s="1">
-        <v>0.4</v>
+        <v>1.17</v>
       </c>
       <c r="O14">
         <v>1</v>
       </c>
       <c r="Z14" t="s">
-        <v>70</v>
+        <v>69</v>
       </c>
     </row>
     <row r="15" spans="1:26">
       <c r="A15" t="s">
-        <v>74</v>
+        <v>73</v>
       </c>
       <c r="B15" s="1">
-        <v>3300000.0</v>
+        <v>1938000.0</v>
       </c>
       <c r="C15" s="1">
-        <v>99.969</v>
+        <v>104.117</v>
       </c>
       <c r="D15" s="1">
-        <v>98.92441182</v>
+        <v>94.23756966</v>
       </c>
       <c r="E15" t="s">
         <v>8</v>
       </c>
       <c r="F15">
         <v>1.0</v>
       </c>
       <c r="G15" s="1">
-        <v>3264505.59</v>
+        <v>1826324.1</v>
       </c>
       <c r="H15" s="1">
-        <v>34471.41</v>
+        <v>-10315.39</v>
       </c>
       <c r="I15" s="1">
-        <v>1.0559458101587</v>
+        <v>-0.56481705519847</v>
       </c>
       <c r="J15">
-        <v>1.45</v>
-[...2 lines deleted...]
-        <v>75</v>
+        <v>0.0</v>
+      </c>
+      <c r="K15">
+        <v>0.0</v>
       </c>
       <c r="L15" s="1">
-        <v>3298977.0</v>
+        <v>1816008.71</v>
       </c>
       <c r="M15" s="1">
-        <v>3346713.99</v>
+        <v>1816008.71</v>
       </c>
       <c r="N15" s="1">
-        <v>0.72</v>
+        <v>0.39</v>
       </c>
       <c r="O15">
         <v>1</v>
       </c>
       <c r="Z15" t="s">
-        <v>73</v>
+        <v>72</v>
       </c>
     </row>
     <row r="16" spans="1:26">
       <c r="A16" t="s">
-        <v>77</v>
+        <v>75</v>
       </c>
       <c r="B16" s="1">
-        <v>2200000.0</v>
+        <v>3300000.0</v>
       </c>
       <c r="C16" s="1">
-        <v>93.186</v>
+        <v>100.275</v>
       </c>
       <c r="D16" s="1">
-        <v>81.90598182</v>
+        <v>98.92441182</v>
       </c>
       <c r="E16" t="s">
         <v>8</v>
       </c>
       <c r="F16">
         <v>1.0</v>
       </c>
       <c r="G16" s="1">
-        <v>1801931.6</v>
+        <v>3264505.59</v>
       </c>
       <c r="H16" s="1">
-        <v>248160.4</v>
+        <v>44569.41</v>
       </c>
       <c r="I16" s="1">
-        <v>13.77191009914</v>
+        <v>1.3652728957343</v>
       </c>
       <c r="J16">
-        <v>0.76</v>
+        <v>1.76</v>
       </c>
       <c r="K16" t="s">
-        <v>78</v>
+        <v>76</v>
       </c>
       <c r="L16" s="1">
-        <v>2050092.0</v>
+        <v>3309075.0</v>
       </c>
       <c r="M16" s="1">
-        <v>2066863.23</v>
+        <v>3367254.45</v>
       </c>
       <c r="N16" s="1">
-        <v>0.44</v>
+        <v>0.72</v>
       </c>
       <c r="O16">
         <v>1</v>
       </c>
       <c r="Z16" t="s">
-        <v>76</v>
+        <v>74</v>
       </c>
     </row>
     <row r="17" spans="1:26">
       <c r="A17" t="s">
-        <v>80</v>
+        <v>78</v>
       </c>
       <c r="B17" s="1">
-        <v>3525250.0</v>
+        <v>2200000.0</v>
       </c>
       <c r="C17" s="1">
-        <v>97.611</v>
+        <v>92.896</v>
       </c>
       <c r="D17" s="1">
-        <v>96.4088025</v>
+        <v>81.90598182</v>
       </c>
       <c r="E17" t="s">
         <v>8</v>
       </c>
       <c r="F17">
         <v>1.0</v>
       </c>
       <c r="G17" s="1">
-        <v>3398651.31</v>
+        <v>1801931.6</v>
       </c>
       <c r="H17" s="1">
-        <v>7062.13</v>
+        <v>241780.4</v>
       </c>
       <c r="I17" s="1">
-        <v>0.20779213152055</v>
+        <v>13.417845605238</v>
       </c>
       <c r="J17">
-        <v>0.9</v>
+        <v>0.86</v>
       </c>
       <c r="K17" t="s">
-        <v>81</v>
+        <v>79</v>
       </c>
       <c r="L17" s="1">
-        <v>3405713.44</v>
+        <v>2043712.0</v>
       </c>
       <c r="M17" s="1">
-        <v>3437478.49</v>
+        <v>2062698.3</v>
       </c>
       <c r="N17" s="1">
-        <v>0.74</v>
+        <v>0.44</v>
       </c>
       <c r="O17">
         <v>1</v>
       </c>
       <c r="Z17" t="s">
-        <v>79</v>
+        <v>77</v>
       </c>
     </row>
     <row r="18" spans="1:26">
       <c r="A18" t="s">
-        <v>83</v>
+        <v>81</v>
       </c>
       <c r="B18" s="1">
-        <v>3245250.0</v>
+        <v>3525250.0</v>
       </c>
       <c r="C18" s="1">
-        <v>98.72</v>
+        <v>97.501</v>
       </c>
       <c r="D18" s="1">
-        <v>97.78572159</v>
+        <v>96.4088025</v>
       </c>
       <c r="E18" t="s">
         <v>8</v>
       </c>
       <c r="F18">
         <v>1.0</v>
       </c>
       <c r="G18" s="1">
-        <v>3173391.13</v>
+        <v>3398651.31</v>
       </c>
       <c r="H18" s="1">
-        <v>-2562.83</v>
+        <v>3224.16</v>
       </c>
       <c r="I18" s="1">
-        <v>-0.080759978679338</v>
+        <v>0.094865866072033</v>
       </c>
       <c r="J18">
-        <v>2.46</v>
+        <v>1.18</v>
       </c>
       <c r="K18" t="s">
-        <v>84</v>
+        <v>82</v>
       </c>
       <c r="L18" s="1">
-        <v>3170828.3</v>
+        <v>3401875.47</v>
       </c>
       <c r="M18" s="1">
-        <v>3250624.96</v>
+        <v>3443308.14</v>
       </c>
       <c r="N18" s="1">
-        <v>0.7</v>
+        <v>0.74</v>
       </c>
       <c r="O18">
         <v>1</v>
       </c>
       <c r="Z18" t="s">
-        <v>82</v>
+        <v>80</v>
       </c>
     </row>
     <row r="19" spans="1:26">
       <c r="A19" t="s">
-        <v>86</v>
+        <v>84</v>
       </c>
       <c r="B19" s="1">
-        <v>4253000.0</v>
+        <v>3245250.0</v>
       </c>
       <c r="C19" s="1">
-        <v>103.755</v>
+        <v>98.553</v>
       </c>
       <c r="D19" s="1">
-        <v>103.54083188</v>
+        <v>97.78572159</v>
       </c>
       <c r="E19" t="s">
         <v>8</v>
       </c>
       <c r="F19">
         <v>1.0</v>
       </c>
       <c r="G19" s="1">
-        <v>4403591.58</v>
+        <v>3173391.13</v>
       </c>
       <c r="H19" s="1">
-        <v>9108.57</v>
+        <v>-7926.77</v>
       </c>
       <c r="I19" s="1">
-        <v>0.20684411427637</v>
+        <v>-0.24978862280995</v>
       </c>
       <c r="J19">
-        <v>2.93</v>
-[...2 lines deleted...]
-        <v>87</v>
+        <v>0.0</v>
+      </c>
+      <c r="K19">
+        <v>0.0</v>
       </c>
       <c r="L19" s="1">
-        <v>4412700.15</v>
+        <v>3165464.36</v>
       </c>
       <c r="M19" s="1">
-        <v>4537144.7</v>
+        <v>3165464.36</v>
       </c>
       <c r="N19" s="1">
-        <v>0.97</v>
+        <v>0.68</v>
       </c>
       <c r="O19">
         <v>1</v>
       </c>
       <c r="Z19" t="s">
-        <v>85</v>
+        <v>83</v>
       </c>
     </row>
     <row r="20" spans="1:26">
       <c r="A20" t="s">
-        <v>89</v>
+        <v>86</v>
       </c>
       <c r="B20" s="1">
-        <v>1683000.0</v>
+        <v>4253000.0</v>
       </c>
       <c r="C20" s="1">
-        <v>103.31</v>
+        <v>103.504</v>
       </c>
       <c r="D20" s="1">
-        <v>99.10522282</v>
+        <v>103.54083188</v>
       </c>
       <c r="E20" t="s">
         <v>8</v>
       </c>
       <c r="F20">
         <v>1.0</v>
       </c>
       <c r="G20" s="1">
-        <v>1667940.9</v>
+        <v>4403591.58</v>
       </c>
       <c r="H20" s="1">
-        <v>70766.4</v>
+        <v>-1566.46</v>
       </c>
       <c r="I20" s="1">
-        <v>4.2427402553652</v>
+        <v>-0.035572327077617</v>
       </c>
       <c r="J20">
-        <v>0.46</v>
-[...2 lines deleted...]
-        <v>90</v>
+        <v>0.0</v>
+      </c>
+      <c r="K20">
+        <v>0.0</v>
       </c>
       <c r="L20" s="1">
-        <v>1738707.3</v>
+        <v>4402025.12</v>
       </c>
       <c r="M20" s="1">
-        <v>1746502.86</v>
+        <v>4402025.12</v>
       </c>
       <c r="N20" s="1">
-        <v>0.37</v>
+        <v>0.94</v>
       </c>
       <c r="O20">
         <v>1</v>
       </c>
       <c r="Z20" t="s">
-        <v>88</v>
+        <v>85</v>
       </c>
     </row>
     <row r="21" spans="1:26">
       <c r="A21" t="s">
-        <v>92</v>
+        <v>88</v>
       </c>
       <c r="B21" s="1">
-        <v>2124000.0</v>
+        <v>1683000.0</v>
       </c>
       <c r="C21" s="1">
-        <v>106.952</v>
+        <v>102.614</v>
       </c>
       <c r="D21" s="1">
-        <v>108.54733851</v>
+        <v>99.10522282</v>
       </c>
       <c r="E21" t="s">
         <v>8</v>
       </c>
       <c r="F21">
         <v>1.0</v>
       </c>
       <c r="G21" s="1">
-        <v>2305545.47</v>
+        <v>1667940.9</v>
       </c>
       <c r="H21" s="1">
-        <v>-33884.99</v>
+        <v>59052.72</v>
       </c>
       <c r="I21" s="1">
-        <v>-1.4697168388529</v>
+        <v>3.5404563794796</v>
       </c>
       <c r="J21">
-        <v>2.64</v>
+        <v>0.89</v>
       </c>
       <c r="K21" t="s">
-        <v>93</v>
+        <v>89</v>
       </c>
       <c r="L21" s="1">
-        <v>2271660.48</v>
+        <v>1726993.62</v>
       </c>
       <c r="M21" s="1">
-        <v>2327633.7</v>
+        <v>1741906.87</v>
       </c>
       <c r="N21" s="1">
-        <v>0.5</v>
+        <v>0.37</v>
       </c>
       <c r="O21">
         <v>1</v>
       </c>
       <c r="Z21" t="s">
-        <v>91</v>
+        <v>87</v>
       </c>
     </row>
     <row r="22" spans="1:26">
       <c r="A22" t="s">
-        <v>95</v>
+        <v>91</v>
       </c>
       <c r="B22" s="1">
-        <v>4327000.0</v>
+        <v>2124000.0</v>
       </c>
       <c r="C22" s="1">
-        <v>102.0</v>
+        <v>106.856</v>
       </c>
       <c r="D22" s="1">
-        <v>99.95464109</v>
+        <v>108.54733851</v>
       </c>
       <c r="E22" t="s">
         <v>8</v>
       </c>
       <c r="F22">
         <v>1.0</v>
       </c>
       <c r="G22" s="1">
-        <v>4325037.32</v>
+        <v>2305545.47</v>
       </c>
       <c r="H22" s="1">
-        <v>88502.68</v>
+        <v>-35924.03</v>
       </c>
       <c r="I22" s="1">
-        <v>2.0462870826742</v>
+        <v>-1.5581575148895</v>
       </c>
       <c r="J22">
-        <v>1.15</v>
+        <v>3.05</v>
       </c>
       <c r="K22" t="s">
-        <v>96</v>
+        <v>92</v>
       </c>
       <c r="L22" s="1">
-        <v>4413540.0</v>
+        <v>2269621.44</v>
       </c>
       <c r="M22" s="1">
-        <v>4463300.5</v>
+        <v>2334301.6</v>
       </c>
       <c r="N22" s="1">
-        <v>0.96</v>
+        <v>0.5</v>
       </c>
       <c r="O22">
         <v>1</v>
       </c>
       <c r="Z22" t="s">
-        <v>94</v>
+        <v>90</v>
       </c>
     </row>
     <row r="23" spans="1:26">
       <c r="A23" t="s">
-        <v>98</v>
+        <v>94</v>
       </c>
       <c r="B23" s="1">
-        <v>3261000.0</v>
+        <v>4327000.0</v>
       </c>
       <c r="C23" s="1">
-        <v>98.873</v>
+        <v>101.123</v>
       </c>
       <c r="D23" s="1">
-        <v>100.01062956</v>
+        <v>99.95464109</v>
       </c>
       <c r="E23" t="s">
         <v>8</v>
       </c>
       <c r="F23">
         <v>1.0</v>
       </c>
       <c r="G23" s="1">
-        <v>3261346.63</v>
+        <v>4325037.32</v>
       </c>
       <c r="H23" s="1">
-        <v>-37098.1</v>
+        <v>50554.89</v>
       </c>
       <c r="I23" s="1">
-        <v>-1.1375086493029</v>
+        <v>1.1688891045222</v>
       </c>
       <c r="J23">
-        <v>0.84</v>
+        <v>1.5</v>
       </c>
       <c r="K23" t="s">
-        <v>99</v>
+        <v>95</v>
       </c>
       <c r="L23" s="1">
-        <v>3224248.53</v>
+        <v>4375592.21</v>
       </c>
       <c r="M23" s="1">
-        <v>3251593.37</v>
+        <v>4440497.21</v>
       </c>
       <c r="N23" s="1">
-        <v>0.7</v>
+        <v>0.95</v>
       </c>
       <c r="O23">
         <v>1</v>
       </c>
       <c r="Z23" t="s">
-        <v>97</v>
+        <v>93</v>
       </c>
     </row>
     <row r="24" spans="1:26">
       <c r="A24" t="s">
-        <v>101</v>
+        <v>97</v>
       </c>
       <c r="B24" s="1">
-        <v>2657000.0</v>
+        <v>3261000.0</v>
       </c>
       <c r="C24" s="1">
-        <v>100.751</v>
+        <v>99.398</v>
       </c>
       <c r="D24" s="1">
-        <v>100.06368348</v>
+        <v>100.01062956</v>
       </c>
       <c r="E24" t="s">
         <v>8</v>
       </c>
       <c r="F24">
         <v>1.0</v>
       </c>
       <c r="G24" s="1">
-        <v>2658692.07</v>
+        <v>3261346.63</v>
       </c>
       <c r="H24" s="1">
-        <v>18262.0</v>
+        <v>-19977.85</v>
       </c>
       <c r="I24" s="1">
-        <v>0.68687909389973</v>
+        <v>-0.61256444856952</v>
       </c>
       <c r="J24">
-        <v>2.82</v>
+        <v>1.09</v>
       </c>
       <c r="K24" t="s">
-        <v>102</v>
+        <v>98</v>
       </c>
       <c r="L24" s="1">
-        <v>2676954.07</v>
+        <v>3241368.78</v>
       </c>
       <c r="M24" s="1">
-        <v>2751866.71</v>
+        <v>3277035.97</v>
       </c>
       <c r="N24" s="1">
-        <v>0.59</v>
+        <v>0.7</v>
       </c>
       <c r="O24">
         <v>1</v>
       </c>
       <c r="Z24" t="s">
-        <v>100</v>
+        <v>96</v>
       </c>
     </row>
     <row r="25" spans="1:26">
       <c r="A25" t="s">
-        <v>104</v>
+        <v>100</v>
       </c>
       <c r="B25" s="1">
-        <v>4746000.0</v>
+        <v>2657000.0</v>
       </c>
       <c r="C25" s="1">
-        <v>97.65</v>
+        <v>100.821</v>
       </c>
       <c r="D25" s="1">
-        <v>65.88463274</v>
+        <v>100.06368348</v>
       </c>
       <c r="E25" t="s">
         <v>8</v>
       </c>
       <c r="F25">
         <v>1.0</v>
       </c>
       <c r="G25" s="1">
-        <v>3126884.67</v>
+        <v>2658692.07</v>
       </c>
       <c r="H25" s="1">
-        <v>1507584.33</v>
+        <v>20121.9</v>
       </c>
       <c r="I25" s="1">
-        <v>48.213621195054</v>
+        <v>0.75683454383644</v>
       </c>
       <c r="J25">
-        <v>4.7</v>
+        <v>0.21</v>
       </c>
       <c r="K25" t="s">
-        <v>105</v>
+        <v>101</v>
       </c>
       <c r="L25" s="1">
-        <v>4634469.0</v>
+        <v>2678813.97</v>
       </c>
       <c r="M25" s="1">
-        <v>4857465.99</v>
+        <v>2684349.39</v>
       </c>
       <c r="N25" s="1">
-        <v>1.04</v>
+        <v>0.57</v>
       </c>
       <c r="O25">
         <v>1</v>
       </c>
       <c r="Z25" t="s">
-        <v>103</v>
+        <v>99</v>
       </c>
     </row>
     <row r="26" spans="1:26">
       <c r="A26" t="s">
-        <v>107</v>
+        <v>103</v>
       </c>
       <c r="B26" s="1">
-        <v>1445000.0</v>
+        <v>4746000.0</v>
       </c>
       <c r="C26" s="1">
-        <v>100.507</v>
+        <v>98.381</v>
       </c>
       <c r="D26" s="1">
-        <v>100.0</v>
+        <v>65.88463274</v>
       </c>
       <c r="E26" t="s">
         <v>8</v>
       </c>
       <c r="F26">
         <v>1.0</v>
       </c>
       <c r="G26" s="1">
-        <v>1445000.0</v>
+        <v>3126884.67</v>
       </c>
       <c r="H26" s="1">
-        <v>7326.15</v>
+        <v>1542277.59</v>
       </c>
       <c r="I26" s="1">
-        <v>0.507</v>
+        <v>49.323136372663</v>
       </c>
       <c r="J26">
-        <v>0.11</v>
+        <v>4.99</v>
       </c>
       <c r="K26" t="s">
-        <v>108</v>
+        <v>104</v>
       </c>
       <c r="L26" s="1">
-        <v>1452326.15</v>
+        <v>4669162.26</v>
       </c>
       <c r="M26" s="1">
-        <v>1453861.46</v>
+        <v>4905812.12</v>
       </c>
       <c r="N26" s="1">
-        <v>0.31</v>
+        <v>1.05</v>
       </c>
       <c r="O26">
         <v>1</v>
       </c>
       <c r="Z26" t="s">
-        <v>106</v>
+        <v>102</v>
       </c>
     </row>
     <row r="27" spans="1:26">
       <c r="A27" t="s">
-        <v>110</v>
+        <v>106</v>
       </c>
       <c r="B27" s="1">
-        <v>2950000.0</v>
+        <v>1445000.0</v>
       </c>
       <c r="C27" s="1">
-        <v>100.198</v>
+        <v>100.702</v>
       </c>
       <c r="D27" s="1">
-        <v>99.45524576</v>
+        <v>100.0</v>
       </c>
       <c r="E27" t="s">
         <v>8</v>
       </c>
       <c r="F27">
         <v>1.0</v>
       </c>
       <c r="G27" s="1">
-        <v>2933929.75</v>
+        <v>1445000.0</v>
       </c>
       <c r="H27" s="1">
-        <v>21911.25</v>
+        <v>10143.9</v>
       </c>
       <c r="I27" s="1">
-        <v>0.74682258496476</v>
+        <v>0.702</v>
       </c>
       <c r="J27">
-        <v>1.11</v>
+        <v>0.35</v>
       </c>
       <c r="K27" t="s">
-        <v>111</v>
+        <v>107</v>
       </c>
       <c r="L27" s="1">
-        <v>2955841.0</v>
+        <v>1455143.9</v>
       </c>
       <c r="M27" s="1">
-        <v>2988716.78</v>
+        <v>1460261.61</v>
       </c>
       <c r="N27" s="1">
-        <v>0.64</v>
+        <v>0.31</v>
       </c>
       <c r="O27">
         <v>1</v>
       </c>
       <c r="Z27" t="s">
-        <v>109</v>
+        <v>105</v>
       </c>
     </row>
     <row r="28" spans="1:26">
       <c r="A28" t="s">
-        <v>113</v>
+        <v>109</v>
       </c>
       <c r="B28" s="1">
-        <v>1713000.0</v>
+        <v>2950000.0</v>
       </c>
       <c r="C28" s="1">
-        <v>101.613</v>
+        <v>100.275</v>
       </c>
       <c r="D28" s="1">
-        <v>100.0</v>
+        <v>99.45524576</v>
       </c>
       <c r="E28" t="s">
         <v>8</v>
       </c>
       <c r="F28">
         <v>1.0</v>
       </c>
       <c r="G28" s="1">
-        <v>1713000.0</v>
+        <v>2933929.75</v>
       </c>
       <c r="H28" s="1">
-        <v>27630.69</v>
+        <v>24182.75</v>
       </c>
       <c r="I28" s="1">
-        <v>1.613</v>
+        <v>0.82424434327373</v>
       </c>
       <c r="J28">
-        <v>2.01</v>
+        <v>1.46</v>
       </c>
       <c r="K28" t="s">
-        <v>114</v>
+        <v>110</v>
       </c>
       <c r="L28" s="1">
-        <v>1740630.69</v>
+        <v>2958112.5</v>
       </c>
       <c r="M28" s="1">
-        <v>1775015.6</v>
+        <v>3001292.63</v>
       </c>
       <c r="N28" s="1">
-        <v>0.38</v>
+        <v>0.64</v>
       </c>
       <c r="O28">
         <v>1</v>
       </c>
       <c r="Z28" t="s">
-        <v>112</v>
+        <v>108</v>
       </c>
     </row>
     <row r="29" spans="1:26">
       <c r="A29" t="s">
-        <v>116</v>
+        <v>112</v>
       </c>
       <c r="B29" s="1">
-        <v>2247000.0</v>
+        <v>1713000.0</v>
       </c>
       <c r="C29" s="1">
-        <v>100.229</v>
+        <v>101.694</v>
       </c>
       <c r="D29" s="1">
         <v>100.0</v>
       </c>
       <c r="E29" t="s">
         <v>8</v>
       </c>
       <c r="F29">
         <v>1.0</v>
       </c>
       <c r="G29" s="1">
-        <v>2247000.0</v>
+        <v>1713000.0</v>
       </c>
       <c r="H29" s="1">
-        <v>5145.63</v>
+        <v>29018.22</v>
       </c>
       <c r="I29" s="1">
-        <v>0.229</v>
+        <v>1.694</v>
       </c>
       <c r="J29">
-        <v>0.13</v>
+        <v>2.31</v>
       </c>
       <c r="K29" t="s">
-        <v>117</v>
+        <v>113</v>
       </c>
       <c r="L29" s="1">
-        <v>2252145.63</v>
+        <v>1742018.22</v>
       </c>
       <c r="M29" s="1">
-        <v>2255094.82</v>
+        <v>1781524.28</v>
       </c>
       <c r="N29" s="1">
-        <v>0.48</v>
+        <v>0.38</v>
       </c>
       <c r="O29">
         <v>1</v>
       </c>
       <c r="Z29" t="s">
-        <v>115</v>
+        <v>111</v>
       </c>
     </row>
     <row r="30" spans="1:26">
       <c r="A30" t="s">
-        <v>119</v>
+        <v>115</v>
       </c>
       <c r="B30" s="1">
-        <v>2282000.0</v>
+        <v>2247000.0</v>
       </c>
       <c r="C30" s="1">
-        <v>102.697</v>
+        <v>99.948</v>
       </c>
       <c r="D30" s="1">
-        <v>103.51827695</v>
+        <v>100.0</v>
       </c>
       <c r="E30" t="s">
         <v>8</v>
       </c>
       <c r="F30">
         <v>1.0</v>
       </c>
       <c r="G30" s="1">
-        <v>2362287.08</v>
+        <v>2247000.0</v>
       </c>
       <c r="H30" s="1">
-        <v>-18741.54</v>
+        <v>-1168.44</v>
       </c>
       <c r="I30" s="1">
-        <v>-0.7933642002563</v>
+        <v>-0.052</v>
       </c>
       <c r="J30">
-        <v>0.62</v>
+        <v>0.44</v>
       </c>
       <c r="K30" t="s">
-        <v>120</v>
+        <v>116</v>
       </c>
       <c r="L30" s="1">
-        <v>2343545.54</v>
+        <v>2245831.56</v>
       </c>
       <c r="M30" s="1">
-        <v>2357760.5</v>
+        <v>2255662.19</v>
       </c>
       <c r="N30" s="1">
-        <v>0.5</v>
+        <v>0.48</v>
       </c>
       <c r="O30">
         <v>1</v>
       </c>
       <c r="Z30" t="s">
-        <v>118</v>
+        <v>114</v>
       </c>
     </row>
     <row r="31" spans="1:26">
       <c r="A31" t="s">
-        <v>122</v>
+        <v>118</v>
       </c>
       <c r="B31" s="1">
-        <v>791000.0</v>
+        <v>2282000.0</v>
       </c>
       <c r="C31" s="1">
-        <v>102.738</v>
+        <v>102.536</v>
       </c>
       <c r="D31" s="1">
-        <v>100.39127686</v>
+        <v>103.51827695</v>
       </c>
       <c r="E31" t="s">
         <v>8</v>
       </c>
       <c r="F31">
         <v>1.0</v>
       </c>
       <c r="G31" s="1">
-        <v>794095.0</v>
+        <v>2362287.08</v>
       </c>
       <c r="H31" s="1">
-        <v>18562.58</v>
+        <v>-22415.56</v>
       </c>
       <c r="I31" s="1">
-        <v>2.3375767382996</v>
+        <v>-0.94889229127901</v>
       </c>
       <c r="J31">
-        <v>1.73</v>
+        <v>0.96</v>
       </c>
       <c r="K31" t="s">
-        <v>123</v>
+        <v>119</v>
       </c>
       <c r="L31" s="1">
-        <v>812657.58</v>
+        <v>2339871.52</v>
       </c>
       <c r="M31" s="1">
-        <v>826357.26</v>
+        <v>2361740.69</v>
       </c>
       <c r="N31" s="1">
-        <v>0.18</v>
+        <v>0.5</v>
       </c>
       <c r="O31">
         <v>1</v>
       </c>
       <c r="Z31" t="s">
-        <v>121</v>
+        <v>117</v>
       </c>
     </row>
     <row r="32" spans="1:26">
       <c r="A32" t="s">
-        <v>125</v>
+        <v>121</v>
       </c>
       <c r="B32" s="1">
-        <v>1800000.0</v>
+        <v>791000.0</v>
       </c>
       <c r="C32" s="1">
-        <v>103.122</v>
+        <v>102.501</v>
       </c>
       <c r="D32" s="1">
-        <v>103.60736833</v>
+        <v>100.39127686</v>
       </c>
       <c r="E32" t="s">
         <v>8</v>
       </c>
       <c r="F32">
         <v>1.0</v>
       </c>
       <c r="G32" s="1">
-        <v>1864932.63</v>
+        <v>794095.0</v>
       </c>
       <c r="H32" s="1">
-        <v>-8736.63</v>
+        <v>16687.91</v>
       </c>
       <c r="I32" s="1">
-        <v>-0.46846893337911</v>
+        <v>2.101500450198</v>
       </c>
       <c r="J32">
-        <v>3.71</v>
+        <v>2.05</v>
       </c>
       <c r="K32" t="s">
-        <v>126</v>
+        <v>122</v>
       </c>
       <c r="L32" s="1">
-        <v>1856196.0</v>
+        <v>810782.91</v>
       </c>
       <c r="M32" s="1">
-        <v>1922919.29</v>
+        <v>826962.71</v>
       </c>
       <c r="N32" s="1">
-        <v>0.41</v>
+        <v>0.18</v>
       </c>
       <c r="O32">
         <v>1</v>
       </c>
       <c r="Z32" t="s">
-        <v>124</v>
+        <v>120</v>
       </c>
     </row>
     <row r="33" spans="1:26">
       <c r="A33" t="s">
-        <v>128</v>
+        <v>124</v>
       </c>
       <c r="B33" s="1">
-        <v>2700000.0</v>
+        <v>1800000.0</v>
       </c>
       <c r="C33" s="1">
-        <v>100.475</v>
+        <v>103.091</v>
       </c>
       <c r="D33" s="1">
-        <v>97.99</v>
+        <v>103.60736833</v>
       </c>
       <c r="E33" t="s">
         <v>8</v>
       </c>
       <c r="F33">
         <v>1.0</v>
       </c>
       <c r="G33" s="1">
-        <v>2645730.0</v>
+        <v>1864932.63</v>
       </c>
       <c r="H33" s="1">
-        <v>67095.0</v>
+        <v>-9294.63</v>
       </c>
       <c r="I33" s="1">
-        <v>2.5359730584754</v>
+        <v>-0.4983895852581</v>
       </c>
       <c r="J33">
-        <v>0.96</v>
+        <v>4.0</v>
       </c>
       <c r="K33" t="s">
-        <v>129</v>
+        <v>125</v>
       </c>
       <c r="L33" s="1">
-        <v>2712825.0</v>
+        <v>1855638.0</v>
       </c>
       <c r="M33" s="1">
-        <v>2738700.0</v>
+        <v>1927668.82</v>
       </c>
       <c r="N33" s="1">
-        <v>0.59</v>
+        <v>0.41</v>
       </c>
       <c r="O33">
         <v>1</v>
       </c>
       <c r="Z33" t="s">
-        <v>127</v>
+        <v>123</v>
       </c>
     </row>
     <row r="34" spans="1:26">
       <c r="A34" t="s">
-        <v>131</v>
+        <v>127</v>
       </c>
       <c r="B34" s="1">
-        <v>4233000.0</v>
+        <v>2700000.0</v>
       </c>
       <c r="C34" s="1">
-        <v>106.285</v>
+        <v>100.588</v>
       </c>
       <c r="D34" s="1">
-        <v>100.83408623</v>
+        <v>97.99</v>
       </c>
       <c r="E34" t="s">
         <v>8</v>
       </c>
       <c r="F34">
         <v>1.0</v>
       </c>
       <c r="G34" s="1">
-        <v>4268306.87</v>
+        <v>2645730.0</v>
       </c>
       <c r="H34" s="1">
-        <v>230737.18</v>
+        <v>70146.0</v>
       </c>
       <c r="I34" s="1">
-        <v>5.4058245348231</v>
+        <v>2.6512909480559</v>
       </c>
       <c r="J34">
-        <v>0.21</v>
+        <v>1.25</v>
       </c>
       <c r="K34" t="s">
-        <v>132</v>
+        <v>128</v>
       </c>
       <c r="L34" s="1">
-        <v>4499044.05</v>
+        <v>2715876.0</v>
       </c>
       <c r="M34" s="1">
-        <v>4507774.61</v>
+        <v>2749626.0</v>
       </c>
       <c r="N34" s="1">
-        <v>0.97</v>
+        <v>0.59</v>
       </c>
       <c r="O34">
         <v>1</v>
       </c>
       <c r="Z34" t="s">
-        <v>130</v>
+        <v>126</v>
       </c>
     </row>
     <row r="35" spans="1:26">
       <c r="A35" t="s">
-        <v>134</v>
+        <v>130</v>
       </c>
       <c r="B35" s="1">
-        <v>2377000.0</v>
+        <v>4233000.0</v>
       </c>
       <c r="C35" s="1">
-        <v>102.588</v>
+        <v>106.582</v>
       </c>
       <c r="D35" s="1">
-        <v>100.1633029</v>
+        <v>100.83408623</v>
       </c>
       <c r="E35" t="s">
         <v>8</v>
       </c>
       <c r="F35">
         <v>1.0</v>
       </c>
       <c r="G35" s="1">
-        <v>2380881.71</v>
+        <v>4268306.87</v>
       </c>
       <c r="H35" s="1">
-        <v>57635.05</v>
+        <v>243309.19</v>
       </c>
       <c r="I35" s="1">
-        <v>2.4207439520378</v>
+        <v>5.7003677900975</v>
       </c>
       <c r="J35">
-        <v>1.52</v>
+        <v>0.69</v>
       </c>
       <c r="K35" t="s">
-        <v>135</v>
+        <v>131</v>
       </c>
       <c r="L35" s="1">
-        <v>2438516.76</v>
+        <v>4511616.06</v>
       </c>
       <c r="M35" s="1">
-        <v>2474567.93</v>
+        <v>4540717.94</v>
       </c>
       <c r="N35" s="1">
-        <v>0.53</v>
+        <v>0.97</v>
       </c>
       <c r="O35">
         <v>1</v>
       </c>
       <c r="Z35" t="s">
-        <v>133</v>
+        <v>129</v>
       </c>
     </row>
     <row r="36" spans="1:26">
       <c r="A36" t="s">
-        <v>137</v>
+        <v>133</v>
       </c>
       <c r="B36" s="1">
-        <v>5123000.0</v>
+        <v>2377000.0</v>
       </c>
       <c r="C36" s="1">
-        <v>102.231</v>
+        <v>102.626</v>
       </c>
       <c r="D36" s="1">
-        <v>102.45</v>
+        <v>100.1633029</v>
       </c>
       <c r="E36" t="s">
         <v>8</v>
       </c>
       <c r="F36">
         <v>1.0</v>
       </c>
       <c r="G36" s="1">
-        <v>5248513.5</v>
+        <v>2380881.71</v>
       </c>
       <c r="H36" s="1">
-        <v>-11219.37</v>
+        <v>58538.31</v>
       </c>
       <c r="I36" s="1">
-        <v>-0.21376281112738</v>
+        <v>2.4586819981073</v>
       </c>
       <c r="J36">
-        <v>0.18</v>
+        <v>1.9</v>
       </c>
       <c r="K36" t="s">
-        <v>138</v>
+        <v>134</v>
       </c>
       <c r="L36" s="1">
-        <v>5237294.13</v>
+        <v>2439420.02</v>
       </c>
       <c r="M36" s="1">
-        <v>5246419.47</v>
+        <v>2484483.98</v>
       </c>
       <c r="N36" s="1">
-        <v>1.12</v>
+        <v>0.53</v>
       </c>
       <c r="O36">
         <v>1</v>
       </c>
       <c r="Z36" t="s">
-        <v>136</v>
+        <v>132</v>
       </c>
     </row>
     <row r="37" spans="1:26">
       <c r="A37" t="s">
-        <v>140</v>
+        <v>136</v>
       </c>
       <c r="B37" s="1">
-        <v>2472000.0</v>
+        <v>5123000.0</v>
       </c>
       <c r="C37" s="1">
-        <v>96.478</v>
+        <v>102.751</v>
       </c>
       <c r="D37" s="1">
-        <v>100.08024879</v>
+        <v>102.45</v>
       </c>
       <c r="E37" t="s">
         <v>8</v>
       </c>
       <c r="F37">
         <v>1.0</v>
       </c>
       <c r="G37" s="1">
-        <v>2473983.75</v>
+        <v>5248513.5</v>
       </c>
       <c r="H37" s="1">
-        <v>-89047.59</v>
+        <v>15420.23</v>
       </c>
       <c r="I37" s="1">
-        <v>-3.5993603434137</v>
+        <v>0.2938018545632</v>
       </c>
       <c r="J37">
-        <v>1.11</v>
+        <v>0.59</v>
       </c>
       <c r="K37" t="s">
-        <v>141</v>
+        <v>137</v>
       </c>
       <c r="L37" s="1">
-        <v>2384936.16</v>
+        <v>5263933.73</v>
       </c>
       <c r="M37" s="1">
-        <v>2412334.16</v>
+        <v>5294351.54</v>
       </c>
       <c r="N37" s="1">
-        <v>0.52</v>
+        <v>1.13</v>
       </c>
       <c r="O37">
         <v>1</v>
       </c>
       <c r="Z37" t="s">
-        <v>139</v>
+        <v>135</v>
       </c>
     </row>
     <row r="38" spans="1:26">
       <c r="A38" t="s">
-        <v>143</v>
+        <v>139</v>
       </c>
       <c r="B38" s="1">
-        <v>3348000.0</v>
+        <v>2472000.0</v>
       </c>
       <c r="C38" s="1">
-        <v>101.616</v>
+        <v>97.054</v>
       </c>
       <c r="D38" s="1">
-        <v>100.0</v>
+        <v>100.08024879</v>
       </c>
       <c r="E38" t="s">
         <v>8</v>
       </c>
       <c r="F38">
         <v>1.0</v>
       </c>
       <c r="G38" s="1">
-        <v>3348000.0</v>
+        <v>2473983.75</v>
       </c>
       <c r="H38" s="1">
-        <v>54103.68</v>
+        <v>-74808.87</v>
       </c>
       <c r="I38" s="1">
-        <v>1.616</v>
+        <v>-3.0238222057845</v>
       </c>
       <c r="J38">
-        <v>0.53</v>
+        <v>1.52</v>
       </c>
       <c r="K38" t="s">
-        <v>144</v>
+        <v>140</v>
       </c>
       <c r="L38" s="1">
-        <v>3402103.68</v>
+        <v>2399174.88</v>
       </c>
       <c r="M38" s="1">
-        <v>3419785.31</v>
+        <v>2436666.88</v>
       </c>
       <c r="N38" s="1">
-        <v>0.73</v>
+        <v>0.52</v>
       </c>
       <c r="O38">
         <v>1</v>
       </c>
       <c r="Z38" t="s">
-        <v>142</v>
+        <v>138</v>
       </c>
     </row>
     <row r="39" spans="1:26">
       <c r="A39" t="s">
-        <v>146</v>
+        <v>142</v>
       </c>
       <c r="B39" s="1">
-        <v>1897000.0</v>
+        <v>3348000.0</v>
       </c>
       <c r="C39" s="1">
-        <v>103.491</v>
+        <v>101.862</v>
       </c>
       <c r="D39" s="1">
-        <v>102.70391249</v>
+        <v>100.0</v>
       </c>
       <c r="E39" t="s">
         <v>8</v>
       </c>
       <c r="F39">
         <v>1.0</v>
       </c>
       <c r="G39" s="1">
-        <v>1948293.22</v>
+        <v>3348000.0</v>
       </c>
       <c r="H39" s="1">
-        <v>14931.05</v>
+        <v>62339.76</v>
       </c>
       <c r="I39" s="1">
-        <v>0.7663656500329</v>
+        <v>1.862</v>
       </c>
       <c r="J39">
-        <v>1.25</v>
+        <v>0.81</v>
       </c>
       <c r="K39" t="s">
-        <v>147</v>
+        <v>143</v>
       </c>
       <c r="L39" s="1">
-        <v>1963224.27</v>
+        <v>3410339.76</v>
       </c>
       <c r="M39" s="1">
-        <v>1986857.73</v>
+        <v>3437542.26</v>
       </c>
       <c r="N39" s="1">
-        <v>0.43</v>
+        <v>0.73</v>
       </c>
       <c r="O39">
         <v>1</v>
       </c>
       <c r="Z39" t="s">
-        <v>145</v>
+        <v>141</v>
       </c>
     </row>
     <row r="40" spans="1:26">
       <c r="A40" t="s">
-        <v>149</v>
+        <v>145</v>
       </c>
       <c r="B40" s="1">
-        <v>972000.0</v>
+        <v>1897000.0</v>
       </c>
       <c r="C40" s="1">
-        <v>102.559</v>
+        <v>103.368</v>
       </c>
       <c r="D40" s="1">
-        <v>100.0</v>
+        <v>102.70391249</v>
       </c>
       <c r="E40" t="s">
         <v>8</v>
       </c>
       <c r="F40">
         <v>1.0</v>
       </c>
       <c r="G40" s="1">
-        <v>972000.0</v>
+        <v>1948293.22</v>
       </c>
       <c r="H40" s="1">
-        <v>24873.48</v>
+        <v>12597.74</v>
       </c>
       <c r="I40" s="1">
-        <v>2.559</v>
+        <v>0.64660390287659</v>
       </c>
       <c r="J40">
-        <v>1.3</v>
+        <v>1.63</v>
       </c>
       <c r="K40" t="s">
-        <v>150</v>
+        <v>146</v>
       </c>
       <c r="L40" s="1">
-        <v>996873.48</v>
+        <v>1960890.96</v>
       </c>
       <c r="M40" s="1">
-        <v>1009495.98</v>
+        <v>1991717.21</v>
       </c>
       <c r="N40" s="1">
-        <v>0.22</v>
+        <v>0.43</v>
       </c>
       <c r="O40">
         <v>1</v>
       </c>
       <c r="Z40" t="s">
-        <v>148</v>
+        <v>144</v>
       </c>
     </row>
     <row r="41" spans="1:26">
       <c r="A41" t="s">
-        <v>152</v>
+        <v>148</v>
       </c>
       <c r="B41" s="1">
-        <v>2100000.0</v>
+        <v>972000.0</v>
       </c>
       <c r="C41" s="1">
-        <v>106.739</v>
+        <v>102.397</v>
       </c>
       <c r="D41" s="1">
-        <v>101.486</v>
+        <v>100.0</v>
       </c>
       <c r="E41" t="s">
         <v>8</v>
       </c>
       <c r="F41">
         <v>1.0</v>
       </c>
       <c r="G41" s="1">
-        <v>2131206.0</v>
+        <v>972000.0</v>
       </c>
       <c r="H41" s="1">
-        <v>110313.0</v>
+        <v>23298.84</v>
       </c>
       <c r="I41" s="1">
-        <v>5.1760834006661</v>
+        <v>2.397</v>
       </c>
       <c r="J41">
-        <v>7.81</v>
+        <v>1.7</v>
       </c>
       <c r="K41" t="s">
-        <v>153</v>
+        <v>149</v>
       </c>
       <c r="L41" s="1">
-        <v>2241519.0</v>
+        <v>995298.84</v>
       </c>
       <c r="M41" s="1">
-        <v>2405534.75</v>
+        <v>1011819.47</v>
       </c>
       <c r="N41" s="1">
-        <v>0.52</v>
+        <v>0.22</v>
       </c>
       <c r="O41">
         <v>1</v>
       </c>
       <c r="Z41" t="s">
-        <v>151</v>
+        <v>147</v>
       </c>
     </row>
     <row r="42" spans="1:26">
       <c r="A42" t="s">
-        <v>155</v>
+        <v>151</v>
       </c>
       <c r="B42" s="1">
-        <v>1936000.0</v>
+        <v>2100000.0</v>
       </c>
       <c r="C42" s="1">
-        <v>100.566</v>
+        <v>105.667</v>
       </c>
       <c r="D42" s="1">
-        <v>100.10319267</v>
+        <v>101.486</v>
       </c>
       <c r="E42" t="s">
         <v>8</v>
       </c>
       <c r="F42">
         <v>1.0</v>
       </c>
       <c r="G42" s="1">
-        <v>1937997.81</v>
+        <v>2131206.0</v>
       </c>
       <c r="H42" s="1">
-        <v>8959.95</v>
+        <v>87801.0</v>
       </c>
       <c r="I42" s="1">
-        <v>0.46233024380972</v>
+        <v>4.1197800681867</v>
       </c>
       <c r="J42">
-        <v>0.12</v>
+        <v>0.39</v>
       </c>
       <c r="K42" t="s">
-        <v>156</v>
+        <v>152</v>
       </c>
       <c r="L42" s="1">
-        <v>1946957.76</v>
+        <v>2219007.0</v>
       </c>
       <c r="M42" s="1">
-        <v>1949256.76</v>
+        <v>2227162.48</v>
       </c>
       <c r="N42" s="1">
-        <v>0.42</v>
+        <v>0.48</v>
       </c>
       <c r="O42">
         <v>1</v>
       </c>
       <c r="Z42" t="s">
-        <v>154</v>
+        <v>150</v>
       </c>
     </row>
     <row r="43" spans="1:26">
       <c r="A43" t="s">
-        <v>158</v>
+        <v>154</v>
       </c>
       <c r="B43" s="1">
-        <v>2700000.0</v>
+        <v>1936000.0</v>
       </c>
       <c r="C43" s="1">
-        <v>99.477</v>
+        <v>101.132</v>
       </c>
       <c r="D43" s="1">
-        <v>96.84</v>
+        <v>100.10319267</v>
       </c>
       <c r="E43" t="s">
         <v>8</v>
       </c>
       <c r="F43">
         <v>1.0</v>
       </c>
       <c r="G43" s="1">
-        <v>2614680.0</v>
+        <v>1937997.81</v>
       </c>
       <c r="H43" s="1">
-        <v>71199.0</v>
+        <v>19917.71</v>
       </c>
       <c r="I43" s="1">
-        <v>2.7230483271375</v>
+        <v>1.0277467754208</v>
       </c>
       <c r="J43">
-        <v>0.93</v>
+        <v>0.4</v>
       </c>
       <c r="K43" t="s">
-        <v>159</v>
+        <v>155</v>
       </c>
       <c r="L43" s="1">
-        <v>2685879.0</v>
+        <v>1957915.52</v>
       </c>
       <c r="M43" s="1">
-        <v>2711107.13</v>
+        <v>1965578.85</v>
       </c>
       <c r="N43" s="1">
-        <v>0.58</v>
+        <v>0.42</v>
       </c>
       <c r="O43">
         <v>1</v>
       </c>
       <c r="Z43" t="s">
-        <v>157</v>
+        <v>153</v>
       </c>
     </row>
     <row r="44" spans="1:26">
       <c r="A44" t="s">
-        <v>161</v>
+        <v>157</v>
       </c>
       <c r="B44" s="1">
-        <v>2170000.0</v>
+        <v>2700000.0</v>
       </c>
       <c r="C44" s="1">
-        <v>98.196</v>
+        <v>99.514</v>
       </c>
       <c r="D44" s="1">
-        <v>92.4965576</v>
+        <v>96.84</v>
       </c>
       <c r="E44" t="s">
         <v>8</v>
       </c>
       <c r="F44">
         <v>1.0</v>
       </c>
       <c r="G44" s="1">
-        <v>2007175.3</v>
+        <v>2614680.0</v>
       </c>
       <c r="H44" s="1">
-        <v>123677.9</v>
+        <v>72198.0</v>
       </c>
       <c r="I44" s="1">
-        <v>6.1617886589178</v>
+        <v>2.7612556794713</v>
       </c>
       <c r="J44">
-        <v>1.38</v>
+        <v>1.22</v>
       </c>
       <c r="K44" t="s">
-        <v>162</v>
+        <v>158</v>
       </c>
       <c r="L44" s="1">
-        <v>2130853.2</v>
+        <v>2686878.0</v>
       </c>
       <c r="M44" s="1">
-        <v>2160803.72</v>
+        <v>2719784.25</v>
       </c>
       <c r="N44" s="1">
-        <v>0.46</v>
+        <v>0.58</v>
       </c>
       <c r="O44">
         <v>1</v>
       </c>
       <c r="Z44" t="s">
-        <v>160</v>
+        <v>156</v>
       </c>
     </row>
     <row r="45" spans="1:26">
       <c r="A45" t="s">
-        <v>164</v>
+        <v>160</v>
       </c>
       <c r="B45" s="1">
-        <v>2121000.0</v>
+        <v>2170000.0</v>
       </c>
       <c r="C45" s="1">
-        <v>100.796</v>
+        <v>98.749</v>
       </c>
       <c r="D45" s="1">
-        <v>100.72937294</v>
+        <v>92.4965576</v>
       </c>
       <c r="E45" t="s">
         <v>8</v>
       </c>
       <c r="F45">
         <v>1.0</v>
       </c>
       <c r="G45" s="1">
-        <v>2136470.0</v>
+        <v>2007175.3</v>
       </c>
       <c r="H45" s="1">
-        <v>1413.16</v>
+        <v>135678.0</v>
       </c>
       <c r="I45" s="1">
-        <v>0.066144621735854</v>
+        <v>6.7596487461758</v>
       </c>
       <c r="J45">
-        <v>0.14</v>
-[...2 lines deleted...]
-        <v>165</v>
+        <v>0.0</v>
+      </c>
+      <c r="K45">
+        <v>0.0</v>
       </c>
       <c r="L45" s="1">
-        <v>2137883.16</v>
+        <v>2142853.3</v>
       </c>
       <c r="M45" s="1">
-        <v>2140887.91</v>
+        <v>2142853.3</v>
       </c>
       <c r="N45" s="1">
         <v>0.46</v>
       </c>
       <c r="O45">
         <v>1</v>
       </c>
       <c r="Z45" t="s">
-        <v>163</v>
+        <v>159</v>
       </c>
     </row>
     <row r="46" spans="1:26">
       <c r="A46" t="s">
-        <v>167</v>
+        <v>162</v>
       </c>
       <c r="B46" s="1">
-        <v>4063000.0</v>
+        <v>2121000.0</v>
       </c>
       <c r="C46" s="1">
-        <v>98.709</v>
+        <v>95.808</v>
       </c>
       <c r="D46" s="1">
-        <v>97.961492</v>
+        <v>100.72937294</v>
       </c>
       <c r="E46" t="s">
         <v>8</v>
       </c>
       <c r="F46">
         <v>1.0</v>
       </c>
       <c r="G46" s="1">
-        <v>3980175.42</v>
+        <v>2136470.0</v>
       </c>
       <c r="H46" s="1">
-        <v>30371.25</v>
+        <v>-104382.32</v>
       </c>
       <c r="I46" s="1">
-        <v>0.76306310137456</v>
+        <v>-4.8857376888044</v>
       </c>
       <c r="J46">
-        <v>2.43</v>
+        <v>0.64</v>
       </c>
       <c r="K46" t="s">
-        <v>168</v>
+        <v>163</v>
       </c>
       <c r="L46" s="1">
-        <v>4010546.67</v>
+        <v>2032087.68</v>
       </c>
       <c r="M46" s="1">
-        <v>4109394.45</v>
+        <v>2045609.06</v>
       </c>
       <c r="N46" s="1">
-        <v>0.88</v>
+        <v>0.44</v>
       </c>
       <c r="O46">
         <v>1</v>
       </c>
       <c r="Z46" t="s">
-        <v>166</v>
+        <v>161</v>
       </c>
     </row>
     <row r="47" spans="1:26">
       <c r="A47" t="s">
-        <v>170</v>
+        <v>165</v>
       </c>
       <c r="B47" s="1">
-        <v>1800000.0</v>
+        <v>4063000.0</v>
       </c>
       <c r="C47" s="1">
-        <v>92.31</v>
+        <v>97.56</v>
       </c>
       <c r="D47" s="1">
-        <v>89.54278944</v>
+        <v>97.961492</v>
       </c>
       <c r="E47" t="s">
         <v>8</v>
       </c>
       <c r="F47">
         <v>1.0</v>
       </c>
       <c r="G47" s="1">
-        <v>1611770.21</v>
+        <v>3980175.42</v>
       </c>
       <c r="H47" s="1">
-        <v>49809.79</v>
+        <v>-16312.62</v>
       </c>
       <c r="I47" s="1">
-        <v>3.0903778771293</v>
+        <v>-0.40984675997019</v>
       </c>
       <c r="J47">
-        <v>3.41</v>
+        <v>2.78</v>
       </c>
       <c r="K47" t="s">
-        <v>171</v>
+        <v>166</v>
       </c>
       <c r="L47" s="1">
-        <v>1661580.0</v>
+        <v>3963862.8</v>
       </c>
       <c r="M47" s="1">
-        <v>1722977.26</v>
+        <v>4076736.28</v>
       </c>
       <c r="N47" s="1">
-        <v>0.37</v>
+        <v>0.87</v>
       </c>
       <c r="O47">
         <v>1</v>
       </c>
       <c r="Z47" t="s">
-        <v>169</v>
+        <v>164</v>
       </c>
     </row>
     <row r="48" spans="1:26">
       <c r="A48" t="s">
-        <v>173</v>
+        <v>168</v>
       </c>
       <c r="B48" s="1">
-        <v>2477000.0</v>
+        <v>1800000.0</v>
       </c>
       <c r="C48" s="1">
-        <v>99.491</v>
+        <v>91.677</v>
       </c>
       <c r="D48" s="1">
-        <v>100.00201776</v>
+        <v>89.54278944</v>
       </c>
       <c r="E48" t="s">
         <v>8</v>
       </c>
       <c r="F48">
         <v>1.0</v>
       </c>
       <c r="G48" s="1">
-        <v>2477049.98</v>
+        <v>1611770.21</v>
       </c>
       <c r="H48" s="1">
-        <v>-12657.91</v>
+        <v>38415.79</v>
       </c>
       <c r="I48" s="1">
-        <v>-0.51100745250203</v>
+        <v>2.3834532839517</v>
       </c>
       <c r="J48">
-        <v>0.88</v>
+        <v>3.63</v>
       </c>
       <c r="K48" t="s">
-        <v>174</v>
+        <v>169</v>
       </c>
       <c r="L48" s="1">
-        <v>2464392.07</v>
+        <v>1650186.0</v>
       </c>
       <c r="M48" s="1">
-        <v>2486065.82</v>
+        <v>1715466.82</v>
       </c>
       <c r="N48" s="1">
-        <v>0.53</v>
+        <v>0.37</v>
       </c>
       <c r="O48">
         <v>1</v>
       </c>
       <c r="Z48" t="s">
-        <v>172</v>
+        <v>167</v>
       </c>
     </row>
     <row r="49" spans="1:26">
       <c r="A49" t="s">
-        <v>176</v>
+        <v>171</v>
       </c>
       <c r="B49" s="1">
-        <v>3207000.0</v>
+        <v>2477000.0</v>
       </c>
       <c r="C49" s="1">
-        <v>103.239</v>
+        <v>99.863</v>
       </c>
       <c r="D49" s="1">
-        <v>102.084372</v>
+        <v>100.00201776</v>
       </c>
       <c r="E49" t="s">
         <v>8</v>
       </c>
       <c r="F49">
         <v>1.0</v>
       </c>
       <c r="G49" s="1">
-        <v>3273845.81</v>
+        <v>2477049.98</v>
       </c>
       <c r="H49" s="1">
-        <v>37028.92</v>
+        <v>-3443.47</v>
       </c>
       <c r="I49" s="1">
-        <v>1.1310526563864</v>
+        <v>-0.13901495843051</v>
       </c>
       <c r="J49">
-        <v>1.22</v>
+        <v>1.09</v>
       </c>
       <c r="K49" t="s">
-        <v>177</v>
+        <v>172</v>
       </c>
       <c r="L49" s="1">
-        <v>3310874.73</v>
+        <v>2473606.51</v>
       </c>
       <c r="M49" s="1">
-        <v>3350060.26</v>
+        <v>2500698.7</v>
       </c>
       <c r="N49" s="1">
-        <v>0.72</v>
+        <v>0.53</v>
       </c>
       <c r="O49">
         <v>1</v>
       </c>
       <c r="Z49" t="s">
-        <v>175</v>
+        <v>170</v>
       </c>
     </row>
     <row r="50" spans="1:26">
       <c r="A50" t="s">
-        <v>179</v>
+        <v>174</v>
       </c>
       <c r="B50" s="1">
-        <v>1923000.0</v>
+        <v>3207000.0</v>
       </c>
       <c r="C50" s="1">
-        <v>101.137</v>
+        <v>102.993</v>
       </c>
       <c r="D50" s="1">
-        <v>100.24366355</v>
+        <v>102.084372</v>
       </c>
       <c r="E50" t="s">
         <v>8</v>
       </c>
       <c r="F50">
         <v>1.0</v>
       </c>
       <c r="G50" s="1">
-        <v>1927685.65</v>
+        <v>3273845.81</v>
       </c>
       <c r="H50" s="1">
-        <v>17178.85</v>
+        <v>29139.7</v>
       </c>
       <c r="I50" s="1">
-        <v>0.89116449043442</v>
+        <v>0.89007551641536</v>
       </c>
       <c r="J50">
-        <v>0.6</v>
+        <v>1.59</v>
       </c>
       <c r="K50" t="s">
-        <v>180</v>
+        <v>175</v>
       </c>
       <c r="L50" s="1">
-        <v>1944864.5</v>
+        <v>3302985.51</v>
       </c>
       <c r="M50" s="1">
-        <v>1956322.38</v>
+        <v>3354097.07</v>
       </c>
       <c r="N50" s="1">
-        <v>0.42</v>
+        <v>0.72</v>
       </c>
       <c r="O50">
         <v>1</v>
       </c>
       <c r="Z50" t="s">
-        <v>178</v>
+        <v>173</v>
       </c>
     </row>
     <row r="51" spans="1:26">
       <c r="A51" t="s">
-        <v>182</v>
+        <v>177</v>
       </c>
       <c r="B51" s="1">
-        <v>1600000.0</v>
+        <v>1923000.0</v>
       </c>
       <c r="C51" s="1">
-        <v>102.12</v>
+        <v>101.482</v>
       </c>
       <c r="D51" s="1">
-        <v>99.8308825</v>
+        <v>100.24366355</v>
       </c>
       <c r="E51" t="s">
         <v>8</v>
       </c>
       <c r="F51">
         <v>1.0</v>
       </c>
       <c r="G51" s="1">
-        <v>1597294.12</v>
+        <v>1927685.65</v>
       </c>
       <c r="H51" s="1">
-        <v>36625.88</v>
+        <v>23813.21</v>
       </c>
       <c r="I51" s="1">
-        <v>2.2929953564219</v>
+        <v>1.2353264133081</v>
       </c>
       <c r="J51">
-        <v>2.3</v>
+        <v>0.92</v>
       </c>
       <c r="K51" t="s">
-        <v>183</v>
+        <v>178</v>
       </c>
       <c r="L51" s="1">
-        <v>1633920.0</v>
+        <v>1951498.86</v>
       </c>
       <c r="M51" s="1">
-        <v>1670741.92</v>
+        <v>1969126.36</v>
       </c>
       <c r="N51" s="1">
-        <v>0.36</v>
+        <v>0.42</v>
       </c>
       <c r="O51">
         <v>1</v>
       </c>
       <c r="Z51" t="s">
-        <v>181</v>
+        <v>176</v>
       </c>
     </row>
     <row r="52" spans="1:26">
       <c r="A52" t="s">
-        <v>185</v>
+        <v>180</v>
       </c>
       <c r="B52" s="1">
-        <v>1582000.0</v>
+        <v>1600000.0</v>
       </c>
       <c r="C52" s="1">
-        <v>100.868</v>
+        <v>102.115</v>
       </c>
       <c r="D52" s="1">
-        <v>100.16979772</v>
+        <v>99.8308825</v>
       </c>
       <c r="E52" t="s">
         <v>8</v>
       </c>
       <c r="F52">
         <v>1.0</v>
       </c>
       <c r="G52" s="1">
-        <v>1584686.2</v>
+        <v>1597294.12</v>
       </c>
       <c r="H52" s="1">
-        <v>11045.56</v>
+        <v>36545.88</v>
       </c>
       <c r="I52" s="1">
-        <v>0.69701875361822</v>
+        <v>2.2879868862223</v>
       </c>
       <c r="J52">
-        <v>1.55</v>
+        <v>2.6</v>
       </c>
       <c r="K52" t="s">
-        <v>186</v>
+        <v>181</v>
       </c>
       <c r="L52" s="1">
-        <v>1595731.76</v>
+        <v>1633840.0</v>
       </c>
       <c r="M52" s="1">
-        <v>1620203.32</v>
+        <v>1675494.79</v>
       </c>
       <c r="N52" s="1">
-        <v>0.35</v>
+        <v>0.36</v>
       </c>
       <c r="O52">
         <v>1</v>
       </c>
       <c r="Z52" t="s">
-        <v>184</v>
+        <v>179</v>
       </c>
     </row>
     <row r="53" spans="1:26">
       <c r="A53" t="s">
-        <v>188</v>
+        <v>183</v>
       </c>
       <c r="B53" s="1">
-        <v>4300000.0</v>
+        <v>1582000.0</v>
       </c>
       <c r="C53" s="1">
-        <v>96.705</v>
+        <v>100.802</v>
       </c>
       <c r="D53" s="1">
-        <v>91.58588302</v>
+        <v>100.16979772</v>
       </c>
       <c r="E53" t="s">
         <v>8</v>
       </c>
       <c r="F53">
         <v>1.0</v>
       </c>
       <c r="G53" s="1">
-        <v>3938192.97</v>
+        <v>1584686.2</v>
       </c>
       <c r="H53" s="1">
-        <v>220122.03</v>
+        <v>10001.44</v>
       </c>
       <c r="I53" s="1">
-        <v>5.589417067087</v>
+        <v>0.63113063015252</v>
       </c>
       <c r="J53">
-        <v>1.47</v>
+        <v>1.88</v>
       </c>
       <c r="K53" t="s">
-        <v>189</v>
+        <v>184</v>
       </c>
       <c r="L53" s="1">
-        <v>4158315.0</v>
+        <v>1594687.64</v>
       </c>
       <c r="M53" s="1">
-        <v>4221460.21</v>
+        <v>1624350.14</v>
       </c>
       <c r="N53" s="1">
-        <v>0.9</v>
+        <v>0.35</v>
       </c>
       <c r="O53">
         <v>1</v>
       </c>
       <c r="Z53" t="s">
-        <v>187</v>
+        <v>182</v>
       </c>
     </row>
     <row r="54" spans="1:26">
       <c r="A54" t="s">
-        <v>191</v>
+        <v>186</v>
       </c>
       <c r="B54" s="1">
-        <v>1547000.0</v>
+        <v>4300000.0</v>
       </c>
       <c r="C54" s="1">
-        <v>100.939</v>
+        <v>96.527</v>
       </c>
       <c r="D54" s="1">
-        <v>100.0</v>
+        <v>91.58588302</v>
       </c>
       <c r="E54" t="s">
         <v>8</v>
       </c>
       <c r="F54">
         <v>1.0</v>
       </c>
       <c r="G54" s="1">
-        <v>1547000.0</v>
+        <v>3938192.97</v>
       </c>
       <c r="H54" s="1">
-        <v>14526.33</v>
+        <v>212468.03</v>
       </c>
       <c r="I54" s="1">
-        <v>0.939</v>
+        <v>5.395063970164</v>
       </c>
       <c r="J54">
-        <v>1.05</v>
+        <v>1.58</v>
       </c>
       <c r="K54" t="s">
-        <v>192</v>
+        <v>187</v>
       </c>
       <c r="L54" s="1">
-        <v>1561526.33</v>
+        <v>4150661.0</v>
       </c>
       <c r="M54" s="1">
-        <v>1577707.53</v>
+        <v>4218754.15</v>
       </c>
       <c r="N54" s="1">
-        <v>0.34</v>
+        <v>0.9</v>
       </c>
       <c r="O54">
         <v>1</v>
       </c>
       <c r="Z54" t="s">
-        <v>190</v>
+        <v>185</v>
       </c>
     </row>
     <row r="55" spans="1:26">
       <c r="A55" t="s">
-        <v>194</v>
+        <v>189</v>
       </c>
       <c r="B55" s="1">
-        <v>2994000.0</v>
+        <v>1547000.0</v>
       </c>
       <c r="C55" s="1">
-        <v>94.264</v>
+        <v>101.037</v>
       </c>
       <c r="D55" s="1">
-        <v>100.6600501</v>
+        <v>100.0</v>
       </c>
       <c r="E55" t="s">
         <v>8</v>
       </c>
       <c r="F55">
         <v>1.0</v>
       </c>
       <c r="G55" s="1">
-        <v>3013761.9</v>
+        <v>1547000.0</v>
       </c>
       <c r="H55" s="1">
-        <v>-191497.74</v>
+        <v>16042.39</v>
       </c>
       <c r="I55" s="1">
-        <v>-6.3541097921505</v>
+        <v>1.037</v>
       </c>
       <c r="J55">
-        <v>1.2</v>
-[...2 lines deleted...]
-        <v>195</v>
+        <v>0.0</v>
+      </c>
+      <c r="K55">
+        <v>0.0</v>
       </c>
       <c r="L55" s="1">
-        <v>2822264.16</v>
+        <v>1563042.39</v>
       </c>
       <c r="M55" s="1">
-        <v>2858129.79</v>
+        <v>1563042.39</v>
       </c>
       <c r="N55" s="1">
-        <v>0.61</v>
+        <v>0.33</v>
       </c>
       <c r="O55">
         <v>1</v>
       </c>
       <c r="Z55" t="s">
-        <v>193</v>
+        <v>188</v>
       </c>
     </row>
     <row r="56" spans="1:26">
       <c r="A56" t="s">
-        <v>197</v>
+        <v>191</v>
       </c>
       <c r="B56" s="1">
-        <v>4400000.0</v>
+        <v>2994000.0</v>
       </c>
       <c r="C56" s="1">
-        <v>98.714</v>
+        <v>93.213</v>
       </c>
       <c r="D56" s="1">
-        <v>91.49876455</v>
+        <v>100.6600501</v>
       </c>
       <c r="E56" t="s">
         <v>8</v>
       </c>
       <c r="F56">
         <v>1.0</v>
       </c>
       <c r="G56" s="1">
-        <v>4025945.64</v>
+        <v>3013761.9</v>
       </c>
       <c r="H56" s="1">
-        <v>317470.36</v>
+        <v>-222964.68</v>
       </c>
       <c r="I56" s="1">
-        <v>7.8856097023704</v>
+        <v>-7.3982181538628</v>
       </c>
       <c r="J56">
-        <v>0.42</v>
+        <v>1.56</v>
       </c>
       <c r="K56" t="s">
-        <v>198</v>
+        <v>192</v>
       </c>
       <c r="L56" s="1">
-        <v>4343416.0</v>
+        <v>2790797.22</v>
       </c>
       <c r="M56" s="1">
-        <v>4361859.84</v>
+        <v>2837578.47</v>
       </c>
       <c r="N56" s="1">
-        <v>0.93</v>
+        <v>0.61</v>
       </c>
       <c r="O56">
         <v>1</v>
       </c>
       <c r="Z56" t="s">
-        <v>196</v>
+        <v>190</v>
       </c>
     </row>
     <row r="57" spans="1:26">
       <c r="A57" t="s">
-        <v>200</v>
+        <v>194</v>
       </c>
       <c r="B57" s="1">
-        <v>3100000.0</v>
+        <v>4400000.0</v>
       </c>
       <c r="C57" s="1">
-        <v>101.305</v>
+        <v>98.861</v>
       </c>
       <c r="D57" s="1">
-        <v>101.46012484</v>
+        <v>91.49876455</v>
       </c>
       <c r="E57" t="s">
         <v>8</v>
       </c>
       <c r="F57">
         <v>1.0</v>
       </c>
       <c r="G57" s="1">
-        <v>3145263.87</v>
+        <v>4025945.64</v>
       </c>
       <c r="H57" s="1">
-        <v>-4808.87</v>
+        <v>323938.36</v>
       </c>
       <c r="I57" s="1">
-        <v>-0.15289241853021</v>
+        <v>8.0462676093163</v>
       </c>
       <c r="J57">
-        <v>1.27</v>
+        <v>0.51</v>
       </c>
       <c r="K57" t="s">
-        <v>201</v>
+        <v>195</v>
       </c>
       <c r="L57" s="1">
-        <v>3140455.0</v>
+        <v>4349884.0</v>
       </c>
       <c r="M57" s="1">
-        <v>3179735.82</v>
+        <v>4372125.1</v>
       </c>
       <c r="N57" s="1">
-        <v>0.68</v>
+        <v>0.93</v>
       </c>
       <c r="O57">
         <v>1</v>
       </c>
       <c r="Z57" t="s">
-        <v>199</v>
+        <v>193</v>
       </c>
     </row>
     <row r="58" spans="1:26">
       <c r="A58" t="s">
-        <v>203</v>
+        <v>197</v>
       </c>
       <c r="B58" s="1">
-        <v>2876000.0</v>
+        <v>3100000.0</v>
       </c>
       <c r="C58" s="1">
-        <v>92.601</v>
+        <v>101.395</v>
       </c>
       <c r="D58" s="1">
-        <v>98.46638108</v>
+        <v>101.46012484</v>
       </c>
       <c r="E58" t="s">
         <v>8</v>
       </c>
       <c r="F58">
         <v>1.0</v>
       </c>
       <c r="G58" s="1">
-        <v>2831893.12</v>
+        <v>3145263.87</v>
       </c>
       <c r="H58" s="1">
-        <v>-168688.36</v>
+        <v>-2018.87</v>
       </c>
       <c r="I58" s="1">
-        <v>-5.9567346948461</v>
+        <v>-0.064187619336371</v>
       </c>
       <c r="J58">
-        <v>2.36</v>
+        <v>1.53</v>
       </c>
       <c r="K58" t="s">
-        <v>204</v>
+        <v>198</v>
       </c>
       <c r="L58" s="1">
-        <v>2663204.76</v>
+        <v>3143245.0</v>
       </c>
       <c r="M58" s="1">
-        <v>2730970.51</v>
+        <v>3190774.79</v>
       </c>
       <c r="N58" s="1">
-        <v>0.58</v>
+        <v>0.68</v>
       </c>
       <c r="O58">
         <v>1</v>
       </c>
       <c r="Z58" t="s">
-        <v>202</v>
+        <v>196</v>
       </c>
     </row>
     <row r="59" spans="1:26">
       <c r="A59" t="s">
-        <v>206</v>
+        <v>200</v>
       </c>
       <c r="B59" s="1">
-        <v>3611000.0</v>
+        <v>2876000.0</v>
       </c>
       <c r="C59" s="1">
-        <v>105.884</v>
+        <v>92.813</v>
       </c>
       <c r="D59" s="1">
-        <v>106.49917419</v>
+        <v>98.46638108</v>
       </c>
       <c r="E59" t="s">
         <v>8</v>
       </c>
       <c r="F59">
         <v>1.0</v>
       </c>
       <c r="G59" s="1">
-        <v>3845685.18</v>
+        <v>2831893.12</v>
       </c>
       <c r="H59" s="1">
-        <v>-22213.94</v>
+        <v>-162591.24</v>
       </c>
       <c r="I59" s="1">
-        <v>-0.57763282640832</v>
+        <v>-5.7414327840169</v>
       </c>
       <c r="J59">
-        <v>0.75</v>
+        <v>0.2</v>
       </c>
       <c r="K59" t="s">
-        <v>207</v>
+        <v>201</v>
       </c>
       <c r="L59" s="1">
-        <v>3823471.24</v>
+        <v>2669301.88</v>
       </c>
       <c r="M59" s="1">
-        <v>3850455.62</v>
+        <v>2675143.76</v>
       </c>
       <c r="N59" s="1">
-        <v>0.82</v>
+        <v>0.57</v>
       </c>
       <c r="O59">
         <v>1</v>
       </c>
       <c r="Z59" t="s">
-        <v>205</v>
+        <v>199</v>
       </c>
     </row>
     <row r="60" spans="1:26">
       <c r="A60" t="s">
-        <v>209</v>
+        <v>203</v>
       </c>
       <c r="B60" s="1">
         <v>690000.0</v>
       </c>
       <c r="C60" s="1">
-        <v>101.68</v>
+        <v>101.739</v>
       </c>
       <c r="D60" s="1">
         <v>100.0</v>
       </c>
       <c r="E60" t="s">
         <v>8</v>
       </c>
       <c r="F60">
         <v>1.0</v>
       </c>
       <c r="G60" s="1">
         <v>690000.0</v>
       </c>
       <c r="H60" s="1">
-        <v>11592.0</v>
+        <v>11999.1</v>
       </c>
       <c r="I60" s="1">
-        <v>1.68</v>
+        <v>1.739</v>
       </c>
       <c r="J60">
-        <v>0.58</v>
+        <v>0.88</v>
       </c>
       <c r="K60" t="s">
-        <v>210</v>
+        <v>204</v>
       </c>
       <c r="L60" s="1">
-        <v>701592.0</v>
+        <v>701999.1</v>
       </c>
       <c r="M60" s="1">
-        <v>705619.4</v>
+        <v>708089.31</v>
       </c>
       <c r="N60" s="1">
         <v>0.15</v>
       </c>
       <c r="O60">
         <v>1</v>
       </c>
       <c r="Z60" t="s">
-        <v>208</v>
+        <v>202</v>
       </c>
     </row>
     <row r="61" spans="1:26">
       <c r="A61" t="s">
-        <v>212</v>
+        <v>206</v>
       </c>
       <c r="B61" s="1">
         <v>4172000.0</v>
       </c>
       <c r="C61" s="1">
-        <v>101.286</v>
+        <v>101.687</v>
       </c>
       <c r="D61" s="1">
         <v>100.76860067</v>
       </c>
       <c r="E61" t="s">
         <v>8</v>
       </c>
       <c r="F61">
         <v>1.0</v>
       </c>
       <c r="G61" s="1">
         <v>4204066.02</v>
       </c>
       <c r="H61" s="1">
-        <v>21585.9</v>
+        <v>38315.62</v>
       </c>
       <c r="I61" s="1">
-        <v>0.51345292622212</v>
+        <v>0.9113943458005</v>
       </c>
       <c r="J61">
-        <v>0.75</v>
+        <v>1.04</v>
       </c>
       <c r="K61" t="s">
-        <v>213</v>
+        <v>207</v>
       </c>
       <c r="L61" s="1">
-        <v>4225651.92</v>
+        <v>4242381.64</v>
       </c>
       <c r="M61" s="1">
-        <v>4256941.92</v>
+        <v>4285839.97</v>
       </c>
       <c r="N61" s="1">
-        <v>0.91</v>
+        <v>0.92</v>
       </c>
       <c r="O61">
         <v>1</v>
       </c>
       <c r="Z61" t="s">
-        <v>211</v>
+        <v>205</v>
       </c>
     </row>
     <row r="62" spans="1:26">
       <c r="A62" t="s">
-        <v>215</v>
+        <v>209</v>
       </c>
       <c r="B62" s="1">
         <v>1900000.0</v>
       </c>
       <c r="C62" s="1">
-        <v>103.375</v>
+        <v>103.44</v>
       </c>
       <c r="D62" s="1">
         <v>104.15905</v>
       </c>
       <c r="E62" t="s">
         <v>8</v>
       </c>
       <c r="F62">
         <v>1.0</v>
       </c>
       <c r="G62" s="1">
         <v>1979021.95</v>
       </c>
       <c r="H62" s="1">
-        <v>-14896.95</v>
+        <v>-13661.95</v>
       </c>
       <c r="I62" s="1">
-        <v>-0.75274304057113</v>
+        <v>-0.69033847754948</v>
       </c>
       <c r="J62">
-        <v>0.16</v>
+        <v>0.53</v>
       </c>
       <c r="K62" t="s">
-        <v>216</v>
+        <v>210</v>
       </c>
       <c r="L62" s="1">
-        <v>1964125.0</v>
+        <v>1965360.0</v>
       </c>
       <c r="M62" s="1">
-        <v>1967153.13</v>
+        <v>1975453.75</v>
       </c>
       <c r="N62" s="1">
         <v>0.42</v>
       </c>
       <c r="O62">
         <v>1</v>
       </c>
       <c r="Z62" t="s">
-        <v>214</v>
+        <v>208</v>
       </c>
     </row>
     <row r="63" spans="1:26">
       <c r="A63" t="s">
-        <v>218</v>
+        <v>212</v>
       </c>
       <c r="B63" s="1">
         <v>1700000.0</v>
       </c>
       <c r="C63" s="1">
-        <v>110.0</v>
+        <v>110.104</v>
       </c>
       <c r="D63" s="1">
         <v>111.51583353</v>
       </c>
       <c r="E63" t="s">
         <v>8</v>
       </c>
       <c r="F63">
         <v>1.0</v>
       </c>
       <c r="G63" s="1">
         <v>1895769.17</v>
       </c>
       <c r="H63" s="1">
-        <v>-25769.17</v>
+        <v>-24001.17</v>
       </c>
       <c r="I63" s="1">
-        <v>-1.3592989277276</v>
+        <v>-1.266038628532</v>
       </c>
       <c r="J63">
-        <v>6.23</v>
+        <v>6.61</v>
       </c>
       <c r="K63" t="s">
-        <v>219</v>
+        <v>213</v>
       </c>
       <c r="L63" s="1">
-        <v>1870000.0</v>
+        <v>1871768.0</v>
       </c>
       <c r="M63" s="1">
-        <v>1975836.64</v>
+        <v>1984084.44</v>
       </c>
       <c r="N63" s="1">
         <v>0.42</v>
       </c>
       <c r="O63">
         <v>1</v>
       </c>
       <c r="Z63" t="s">
-        <v>217</v>
+        <v>211</v>
       </c>
     </row>
     <row r="64" spans="1:26">
       <c r="A64" t="s">
-        <v>221</v>
+        <v>215</v>
       </c>
       <c r="B64" s="1">
         <v>1582000.0</v>
       </c>
       <c r="C64" s="1">
-        <v>101.998</v>
+        <v>101.741</v>
       </c>
       <c r="D64" s="1">
         <v>101.8174469</v>
       </c>
       <c r="E64" t="s">
         <v>8</v>
       </c>
       <c r="F64">
         <v>1.0</v>
       </c>
       <c r="G64" s="1">
         <v>1610752.01</v>
       </c>
       <c r="H64" s="1">
-        <v>2856.35</v>
+        <v>-1209.39</v>
       </c>
       <c r="I64" s="1">
-        <v>0.17733021484791</v>
+        <v>-0.075082321331389</v>
       </c>
       <c r="J64">
-        <v>0.36</v>
+        <v>0.64</v>
       </c>
       <c r="K64" t="s">
-        <v>222</v>
+        <v>216</v>
       </c>
       <c r="L64" s="1">
-        <v>1613608.36</v>
+        <v>1609542.62</v>
       </c>
       <c r="M64" s="1">
-        <v>1619372.91</v>
+        <v>1619630.58</v>
       </c>
       <c r="N64" s="1">
         <v>0.35</v>
       </c>
       <c r="O64">
         <v>1</v>
       </c>
       <c r="Z64" t="s">
-        <v>220</v>
+        <v>214</v>
       </c>
     </row>
     <row r="65" spans="1:26">
       <c r="A65" t="s">
-        <v>224</v>
+        <v>218</v>
       </c>
       <c r="B65" s="1">
         <v>2924000.0</v>
       </c>
       <c r="C65" s="1">
-        <v>97.126</v>
+        <v>98.732</v>
       </c>
       <c r="D65" s="1">
         <v>93.46821512</v>
       </c>
       <c r="E65" t="s">
         <v>8</v>
       </c>
       <c r="F65">
         <v>1.0</v>
       </c>
       <c r="G65" s="1">
         <v>2733010.61</v>
       </c>
       <c r="H65" s="1">
-        <v>106953.63</v>
+        <v>153913.07</v>
       </c>
       <c r="I65" s="1">
-        <v>3.9133997361247</v>
+        <v>5.6316308995229</v>
       </c>
       <c r="J65">
-        <v>1.69</v>
+        <v>0.15</v>
       </c>
       <c r="K65" t="s">
-        <v>225</v>
+        <v>219</v>
       </c>
       <c r="L65" s="1">
-        <v>2839964.24</v>
+        <v>2886923.68</v>
       </c>
       <c r="M65" s="1">
-        <v>2889428.57</v>
+        <v>2891187.85</v>
       </c>
       <c r="N65" s="1">
         <v>0.62</v>
       </c>
       <c r="O65">
         <v>1</v>
       </c>
       <c r="Z65" t="s">
-        <v>223</v>
+        <v>217</v>
       </c>
     </row>
     <row r="66" spans="1:26">
       <c r="A66" t="s">
-        <v>227</v>
+        <v>221</v>
       </c>
       <c r="B66" s="1">
         <v>2000000.0</v>
       </c>
       <c r="C66" s="1">
-        <v>103.753</v>
+        <v>104.021</v>
       </c>
       <c r="D66" s="1">
         <v>103.465095</v>
       </c>
       <c r="E66" t="s">
         <v>8</v>
       </c>
       <c r="F66">
         <v>1.0</v>
       </c>
       <c r="G66" s="1">
         <v>2069301.9</v>
       </c>
       <c r="H66" s="1">
-        <v>5758.1</v>
+        <v>11118.1</v>
       </c>
       <c r="I66" s="1">
-        <v>0.27826292528896</v>
+        <v>0.53728747844865</v>
       </c>
       <c r="J66">
-        <v>0.14</v>
+        <v>0.44</v>
       </c>
       <c r="K66" t="s">
-        <v>228</v>
+        <v>222</v>
       </c>
       <c r="L66" s="1">
-        <v>2075060.0</v>
+        <v>2080420.0</v>
       </c>
       <c r="M66" s="1">
-        <v>2077868.22</v>
+        <v>2089125.48</v>
       </c>
       <c r="N66" s="1">
         <v>0.45</v>
       </c>
       <c r="O66">
         <v>1</v>
       </c>
       <c r="Z66" t="s">
-        <v>226</v>
+        <v>220</v>
       </c>
     </row>
     <row r="67" spans="1:26">
       <c r="A67" t="s">
-        <v>230</v>
+        <v>224</v>
       </c>
       <c r="B67" s="1">
         <v>2833000.0</v>
       </c>
       <c r="C67" s="1">
-        <v>101.179</v>
+        <v>101.132</v>
       </c>
       <c r="D67" s="1">
         <v>100.0</v>
       </c>
       <c r="E67" t="s">
         <v>8</v>
       </c>
       <c r="F67">
         <v>1.0</v>
       </c>
       <c r="G67" s="1">
         <v>2833000.0</v>
       </c>
       <c r="H67" s="1">
-        <v>33401.07</v>
+        <v>32069.56</v>
       </c>
       <c r="I67" s="1">
-        <v>1.179</v>
+        <v>1.132</v>
       </c>
       <c r="J67">
-        <v>0.33</v>
+        <v>0.61</v>
       </c>
       <c r="K67" t="s">
-        <v>231</v>
+        <v>225</v>
       </c>
       <c r="L67" s="1">
-        <v>2866401.07</v>
+        <v>2865069.56</v>
       </c>
       <c r="M67" s="1">
-        <v>2875608.32</v>
+        <v>2882333.15</v>
       </c>
       <c r="N67" s="1">
         <v>0.62</v>
       </c>
       <c r="O67">
         <v>1</v>
       </c>
       <c r="Z67" t="s">
-        <v>229</v>
+        <v>223</v>
       </c>
     </row>
     <row r="68" spans="1:26">
       <c r="A68" t="s">
-        <v>233</v>
+        <v>227</v>
       </c>
       <c r="B68" s="1">
         <v>3543000.0</v>
       </c>
       <c r="C68" s="1">
-        <v>105.399</v>
+        <v>105.325</v>
       </c>
       <c r="D68" s="1">
         <v>105.91142309</v>
       </c>
       <c r="E68" t="s">
         <v>8</v>
       </c>
       <c r="F68">
         <v>1.0</v>
       </c>
       <c r="G68" s="1">
         <v>3752441.72</v>
       </c>
       <c r="H68" s="1">
-        <v>-18155.15</v>
+        <v>-20776.97</v>
       </c>
       <c r="I68" s="1">
-        <v>-0.48382230437412</v>
+        <v>-0.55369201043847</v>
       </c>
       <c r="J68">
-        <v>0.2</v>
+        <v>0.66</v>
       </c>
       <c r="K68" t="s">
-        <v>234</v>
+        <v>228</v>
       </c>
       <c r="L68" s="1">
-        <v>3734286.57</v>
+        <v>3731664.75</v>
       </c>
       <c r="M68" s="1">
-        <v>3741261.85</v>
+        <v>3754915.69</v>
       </c>
       <c r="N68" s="1">
         <v>0.8</v>
       </c>
       <c r="O68">
         <v>1</v>
       </c>
       <c r="Z68" t="s">
-        <v>232</v>
+        <v>226</v>
       </c>
     </row>
     <row r="69" spans="1:26">
       <c r="A69" t="s">
-        <v>236</v>
+        <v>230</v>
       </c>
       <c r="B69" s="1">
         <v>988000.0</v>
       </c>
       <c r="C69" s="1">
-        <v>103.193</v>
+        <v>102.928</v>
       </c>
       <c r="D69" s="1">
         <v>100.0</v>
       </c>
       <c r="E69" t="s">
         <v>8</v>
       </c>
       <c r="F69">
         <v>1.0</v>
       </c>
       <c r="G69" s="1">
         <v>988000.0</v>
       </c>
       <c r="H69" s="1">
-        <v>31546.84</v>
+        <v>28928.64</v>
       </c>
       <c r="I69" s="1">
-        <v>3.193</v>
+        <v>2.928</v>
       </c>
       <c r="J69">
-        <v>1.74</v>
+        <v>2.08</v>
       </c>
       <c r="K69" t="s">
-        <v>237</v>
+        <v>231</v>
       </c>
       <c r="L69" s="1">
-        <v>1019546.84</v>
+        <v>1016928.64</v>
       </c>
       <c r="M69" s="1">
-        <v>1036747.65</v>
+        <v>1037443.36</v>
       </c>
       <c r="N69" s="1">
         <v>0.22</v>
       </c>
       <c r="O69">
         <v>1</v>
       </c>
       <c r="Z69" t="s">
-        <v>235</v>
+        <v>229</v>
       </c>
     </row>
     <row r="70" spans="1:26">
       <c r="A70" t="s">
-        <v>239</v>
+        <v>233</v>
       </c>
       <c r="B70" s="1">
         <v>1500000.0</v>
       </c>
       <c r="C70" s="1">
-        <v>93.277</v>
+        <v>93.048</v>
       </c>
       <c r="D70" s="1">
         <v>114.97511333</v>
       </c>
       <c r="E70" t="s">
         <v>8</v>
       </c>
       <c r="F70">
         <v>1.0</v>
       </c>
       <c r="G70" s="1">
         <v>1724626.7</v>
       </c>
       <c r="H70" s="1">
-        <v>480.86</v>
+        <v>-3754.37</v>
       </c>
       <c r="I70" s="1">
-        <v>0.027881975850194</v>
+        <v>-0.21769174743729</v>
       </c>
       <c r="J70">
-        <v>1.26</v>
+        <v>2.02</v>
       </c>
       <c r="K70" t="s">
-        <v>240</v>
+        <v>234</v>
       </c>
       <c r="L70" s="1">
-        <v>1725107.56</v>
+        <v>1720872.33</v>
       </c>
       <c r="M70" s="1">
-        <v>1744016.64</v>
+        <v>1751126.85</v>
       </c>
       <c r="N70" s="1">
         <v>0.37</v>
       </c>
       <c r="O70">
         <v>1</v>
       </c>
       <c r="Z70" t="s">
-        <v>238</v>
+        <v>232</v>
       </c>
     </row>
     <row r="71" spans="1:26">
       <c r="A71" t="s">
-        <v>242</v>
+        <v>236</v>
       </c>
       <c r="B71" s="1">
         <v>2600000.0</v>
       </c>
       <c r="C71" s="1">
-        <v>102.475</v>
+        <v>102.845</v>
       </c>
       <c r="D71" s="1">
         <v>101.33207423</v>
       </c>
       <c r="E71" t="s">
         <v>8</v>
       </c>
       <c r="F71">
         <v>1.0</v>
       </c>
       <c r="G71" s="1">
         <v>2634633.93</v>
       </c>
       <c r="H71" s="1">
-        <v>29716.07</v>
+        <v>39336.07</v>
       </c>
       <c r="I71" s="1">
-        <v>1.1279012868403</v>
+        <v>1.4930374027332</v>
       </c>
       <c r="J71">
-        <v>2.25</v>
-[...2 lines deleted...]
-        <v>243</v>
+        <v>0.0</v>
+      </c>
+      <c r="K71">
+        <v>0.0</v>
       </c>
       <c r="L71" s="1">
-        <v>2664350.0</v>
+        <v>2673970.0</v>
       </c>
       <c r="M71" s="1">
-        <v>2722760.96</v>
+        <v>2673970.0</v>
       </c>
       <c r="N71" s="1">
-        <v>0.58</v>
+        <v>0.57</v>
       </c>
       <c r="O71">
         <v>1</v>
       </c>
       <c r="Z71" t="s">
-        <v>241</v>
+        <v>235</v>
       </c>
     </row>
     <row r="72" spans="1:26">
       <c r="A72" t="s">
-        <v>245</v>
+        <v>238</v>
       </c>
       <c r="B72" s="1">
         <v>2317000.0</v>
       </c>
       <c r="C72" s="1">
-        <v>103.527</v>
+        <v>103.917</v>
       </c>
       <c r="D72" s="1">
         <v>101.0</v>
       </c>
       <c r="E72" t="s">
         <v>8</v>
       </c>
       <c r="F72">
         <v>1.0</v>
       </c>
       <c r="G72" s="1">
         <v>2340170.0</v>
       </c>
       <c r="H72" s="1">
-        <v>58550.59</v>
+        <v>67586.89</v>
       </c>
       <c r="I72" s="1">
-        <v>2.5019801980198</v>
+        <v>2.8881188118812</v>
       </c>
       <c r="J72">
-        <v>1.1</v>
+        <v>1.41</v>
       </c>
       <c r="K72" t="s">
-        <v>246</v>
+        <v>239</v>
       </c>
       <c r="L72" s="1">
-        <v>2398720.59</v>
+        <v>2407756.89</v>
       </c>
       <c r="M72" s="1">
-        <v>2424310.74</v>
+        <v>2440512.29</v>
       </c>
       <c r="N72" s="1">
         <v>0.52</v>
       </c>
       <c r="O72">
         <v>1</v>
       </c>
       <c r="Z72" t="s">
-        <v>244</v>
+        <v>237</v>
       </c>
     </row>
     <row r="73" spans="1:26">
       <c r="A73" t="s">
-        <v>248</v>
+        <v>241</v>
       </c>
       <c r="B73" s="1">
         <v>2213000.0</v>
       </c>
       <c r="C73" s="1">
-        <v>98.067</v>
+        <v>98.425</v>
       </c>
       <c r="D73" s="1">
         <v>100.0178554</v>
       </c>
       <c r="E73" t="s">
         <v>8</v>
       </c>
       <c r="F73">
         <v>1.0</v>
       </c>
       <c r="G73" s="1">
         <v>2213395.14</v>
       </c>
       <c r="H73" s="1">
-        <v>-43172.43</v>
+        <v>-35249.89</v>
       </c>
       <c r="I73" s="1">
-        <v>-1.9505071290615</v>
+        <v>-1.5925710399816</v>
       </c>
       <c r="J73">
-        <v>0.77</v>
+        <v>1.0</v>
       </c>
       <c r="K73" t="s">
-        <v>249</v>
+        <v>242</v>
       </c>
       <c r="L73" s="1">
-        <v>2170222.71</v>
+        <v>2178145.25</v>
       </c>
       <c r="M73" s="1">
-        <v>2187189.04</v>
+        <v>2200275.25</v>
       </c>
       <c r="N73" s="1">
         <v>0.47</v>
       </c>
       <c r="O73">
         <v>1</v>
       </c>
       <c r="Z73" t="s">
-        <v>247</v>
+        <v>240</v>
       </c>
     </row>
     <row r="74" spans="1:26">
       <c r="A74" t="s">
-        <v>251</v>
+        <v>244</v>
       </c>
       <c r="B74" s="1">
         <v>4500000.0</v>
       </c>
       <c r="C74" s="1">
-        <v>102.189</v>
+        <v>102.5</v>
       </c>
       <c r="D74" s="1">
         <v>101.20555556</v>
       </c>
       <c r="E74" t="s">
         <v>8</v>
       </c>
       <c r="F74">
         <v>1.0</v>
       </c>
       <c r="G74" s="1">
         <v>4554250.0</v>
       </c>
       <c r="H74" s="1">
-        <v>44255.0</v>
+        <v>58250.0</v>
       </c>
       <c r="I74" s="1">
-        <v>0.97172970302465</v>
+        <v>1.2790250864577</v>
       </c>
       <c r="J74">
-        <v>1.48</v>
+        <v>1.79</v>
       </c>
       <c r="K74" t="s">
-        <v>252</v>
+        <v>245</v>
       </c>
       <c r="L74" s="1">
-        <v>4598505.0</v>
+        <v>4612500.0</v>
       </c>
       <c r="M74" s="1">
-        <v>4665020.63</v>
+        <v>4693125.0</v>
       </c>
       <c r="N74" s="1">
         <v>1.0</v>
       </c>
       <c r="O74">
         <v>1</v>
       </c>
       <c r="Z74" t="s">
-        <v>250</v>
+        <v>243</v>
       </c>
     </row>
     <row r="75" spans="1:26">
       <c r="A75" t="s">
-        <v>254</v>
+        <v>247</v>
       </c>
       <c r="B75" s="1">
         <v>1846000.0</v>
       </c>
       <c r="C75" s="1">
-        <v>102.188</v>
+        <v>102.123</v>
       </c>
       <c r="D75" s="1">
         <v>100.43577248</v>
       </c>
       <c r="E75" t="s">
         <v>8</v>
       </c>
       <c r="F75">
         <v>1.0</v>
       </c>
       <c r="G75" s="1">
         <v>1854044.36</v>
       </c>
       <c r="H75" s="1">
-        <v>32346.12</v>
+        <v>31146.22</v>
       </c>
       <c r="I75" s="1">
-        <v>1.7446249236453</v>
+        <v>1.6799069467788</v>
       </c>
       <c r="J75">
-        <v>0.78</v>
+        <v>1.08</v>
       </c>
       <c r="K75" t="s">
-        <v>255</v>
+        <v>248</v>
       </c>
       <c r="L75" s="1">
-        <v>1886390.48</v>
+        <v>1885190.58</v>
       </c>
       <c r="M75" s="1">
-        <v>1900875.06</v>
+        <v>1905205.63</v>
       </c>
       <c r="N75" s="1">
         <v>0.41</v>
       </c>
       <c r="O75">
         <v>1</v>
       </c>
       <c r="Z75" t="s">
-        <v>253</v>
+        <v>246</v>
       </c>
     </row>
     <row r="76" spans="1:26">
       <c r="A76" t="s">
-        <v>257</v>
+        <v>250</v>
       </c>
       <c r="B76" s="1">
         <v>1900000.0</v>
       </c>
       <c r="C76" s="1">
-        <v>98.523</v>
+        <v>98.923</v>
       </c>
       <c r="D76" s="1">
         <v>99.11</v>
       </c>
       <c r="E76" t="s">
         <v>8</v>
       </c>
       <c r="F76">
         <v>1.0</v>
       </c>
       <c r="G76" s="1">
         <v>1883090.0</v>
       </c>
       <c r="H76" s="1">
-        <v>-11153.0</v>
+        <v>-3553.0</v>
       </c>
       <c r="I76" s="1">
-        <v>-0.59227121380285</v>
+        <v>-0.18867924528302</v>
       </c>
       <c r="J76">
-        <v>0.9</v>
+        <v>1.17</v>
       </c>
       <c r="K76" t="s">
-        <v>258</v>
+        <v>251</v>
       </c>
       <c r="L76" s="1">
-        <v>1871937.0</v>
+        <v>1879537.0</v>
       </c>
       <c r="M76" s="1">
-        <v>1888997.96</v>
+        <v>1901790.42</v>
       </c>
       <c r="N76" s="1">
-        <v>0.4</v>
+        <v>0.41</v>
       </c>
       <c r="O76">
         <v>1</v>
       </c>
       <c r="Z76" t="s">
-        <v>256</v>
+        <v>249</v>
       </c>
     </row>
     <row r="77" spans="1:26">
       <c r="A77" t="s">
-        <v>260</v>
+        <v>253</v>
       </c>
       <c r="B77" s="1">
         <v>1981000.0</v>
       </c>
       <c r="C77" s="1">
-        <v>100.048</v>
+        <v>101.039</v>
       </c>
       <c r="D77" s="1">
         <v>100.0369051</v>
       </c>
       <c r="E77" t="s">
         <v>8</v>
       </c>
       <c r="F77">
         <v>1.0</v>
       </c>
       <c r="G77" s="1">
         <v>1981731.09</v>
       </c>
       <c r="H77" s="1">
-        <v>219.79</v>
+        <v>19851.5</v>
       </c>
       <c r="I77" s="1">
-        <v>0.011090808491075</v>
+        <v>1.0017252138886</v>
       </c>
       <c r="J77">
-        <v>0.84</v>
+        <v>1.09</v>
       </c>
       <c r="K77" t="s">
-        <v>261</v>
+        <v>254</v>
       </c>
       <c r="L77" s="1">
-        <v>1981950.88</v>
+        <v>2001582.59</v>
       </c>
       <c r="M77" s="1">
-        <v>1998562.39</v>
+        <v>2023249.78</v>
       </c>
       <c r="N77" s="1">
         <v>0.43</v>
       </c>
       <c r="O77">
         <v>1</v>
       </c>
       <c r="Z77" t="s">
-        <v>259</v>
+        <v>252</v>
       </c>
     </row>
     <row r="78" spans="1:26">
       <c r="A78" t="s">
-        <v>263</v>
+        <v>256</v>
       </c>
       <c r="B78" s="1">
         <v>1018000.0</v>
       </c>
       <c r="C78" s="1">
-        <v>101.722</v>
+        <v>102.408</v>
       </c>
       <c r="D78" s="1">
         <v>100.0</v>
       </c>
       <c r="E78" t="s">
         <v>8</v>
       </c>
       <c r="F78">
         <v>1.0</v>
       </c>
       <c r="G78" s="1">
         <v>1018000.0</v>
       </c>
       <c r="H78" s="1">
-        <v>17529.96</v>
+        <v>24513.44</v>
       </c>
       <c r="I78" s="1">
-        <v>1.722</v>
+        <v>2.408</v>
       </c>
       <c r="J78">
-        <v>0.97</v>
+        <v>1.34</v>
       </c>
       <c r="K78" t="s">
-        <v>264</v>
+        <v>257</v>
       </c>
       <c r="L78" s="1">
-        <v>1035529.96</v>
+        <v>1042513.44</v>
       </c>
       <c r="M78" s="1">
-        <v>1045427.18</v>
+        <v>1056122.12</v>
       </c>
       <c r="N78" s="1">
-        <v>0.22</v>
+        <v>0.23</v>
       </c>
       <c r="O78">
         <v>1</v>
       </c>
       <c r="Z78" t="s">
-        <v>262</v>
+        <v>255</v>
       </c>
     </row>
     <row r="79" spans="1:26">
       <c r="A79" t="s">
-        <v>266</v>
+        <v>259</v>
       </c>
       <c r="B79" s="1">
         <v>1470000.0</v>
       </c>
       <c r="C79" s="1">
-        <v>102.558</v>
+        <v>102.498</v>
       </c>
       <c r="D79" s="1">
         <v>99.57946939</v>
       </c>
       <c r="E79" t="s">
         <v>8</v>
       </c>
       <c r="F79">
         <v>1.0</v>
       </c>
       <c r="G79" s="1">
         <v>1463818.2</v>
       </c>
       <c r="H79" s="1">
-        <v>43784.4</v>
+        <v>42902.4</v>
       </c>
       <c r="I79" s="1">
-        <v>2.991109141832</v>
+        <v>2.9308557579076</v>
       </c>
       <c r="J79">
-        <v>2.68</v>
+        <v>3.08</v>
       </c>
       <c r="K79" t="s">
-        <v>267</v>
+        <v>260</v>
       </c>
       <c r="L79" s="1">
-        <v>1507602.6</v>
+        <v>1506720.6</v>
       </c>
       <c r="M79" s="1">
-        <v>1547016.98</v>
+        <v>1551923.1</v>
       </c>
       <c r="N79" s="1">
         <v>0.33</v>
       </c>
       <c r="O79">
         <v>1</v>
       </c>
       <c r="Z79" t="s">
-        <v>265</v>
+        <v>258</v>
       </c>
     </row>
     <row r="80" spans="1:26">
       <c r="A80" t="s">
-        <v>269</v>
+        <v>262</v>
       </c>
       <c r="B80" s="1">
-        <v>1708000.0</v>
+        <v>4700000.0</v>
       </c>
       <c r="C80" s="1">
-        <v>96.403</v>
+        <v>98.459</v>
       </c>
       <c r="D80" s="1">
-        <v>97.976</v>
+        <v>97.597</v>
       </c>
       <c r="E80" t="s">
         <v>8</v>
       </c>
       <c r="F80">
         <v>1.0</v>
       </c>
       <c r="G80" s="1">
-        <v>1673430.08</v>
+        <v>4587059.0</v>
       </c>
       <c r="H80" s="1">
-        <v>-26866.84</v>
+        <v>40514.0</v>
       </c>
       <c r="I80" s="1">
-        <v>-1.60549522332</v>
+        <v>0.88322386958616</v>
       </c>
       <c r="J80">
-        <v>0.99</v>
+        <v>1.02</v>
       </c>
       <c r="K80" t="s">
-        <v>270</v>
+        <v>263</v>
       </c>
       <c r="L80" s="1">
-        <v>1646563.24</v>
+        <v>4627573.0</v>
       </c>
       <c r="M80" s="1">
-        <v>1663456.06</v>
+        <v>4675570.95</v>
       </c>
       <c r="N80" s="1">
-        <v>0.36</v>
+        <v>1.0</v>
       </c>
       <c r="O80">
         <v>1</v>
       </c>
       <c r="Z80" t="s">
-        <v>268</v>
+        <v>261</v>
       </c>
     </row>
     <row r="81" spans="1:26">
       <c r="A81" t="s">
-        <v>269</v>
+        <v>262</v>
       </c>
       <c r="B81" s="1">
-        <v>4700000.0</v>
+        <v>1708000.0</v>
       </c>
       <c r="C81" s="1">
-        <v>98.116</v>
+        <v>96.734</v>
       </c>
       <c r="D81" s="1">
-        <v>97.597</v>
+        <v>97.976</v>
       </c>
       <c r="E81" t="s">
         <v>8</v>
       </c>
       <c r="F81">
         <v>1.0</v>
       </c>
       <c r="G81" s="1">
-        <v>4587059.0</v>
+        <v>1673430.08</v>
       </c>
       <c r="H81" s="1">
-        <v>24393.0</v>
+        <v>-21213.36</v>
       </c>
       <c r="I81" s="1">
-        <v>0.53177864073691</v>
+        <v>-1.2676573854822</v>
       </c>
       <c r="J81">
-        <v>0.72</v>
+        <v>1.26</v>
       </c>
       <c r="K81" t="s">
-        <v>272</v>
+        <v>265</v>
       </c>
       <c r="L81" s="1">
-        <v>4611452.0</v>
+        <v>1652216.72</v>
       </c>
       <c r="M81" s="1">
-        <v>4645253.37</v>
+        <v>1673777.3</v>
       </c>
       <c r="N81" s="1">
-        <v>0.99</v>
+        <v>0.36</v>
       </c>
       <c r="O81">
         <v>1</v>
       </c>
       <c r="Z81" t="s">
-        <v>271</v>
+        <v>264</v>
       </c>
     </row>
     <row r="82" spans="1:26">
       <c r="A82" t="s">
-        <v>274</v>
+        <v>267</v>
       </c>
       <c r="B82" s="1">
         <v>4000000.0</v>
       </c>
       <c r="C82" s="1">
-        <v>99.559</v>
+        <v>99.522</v>
       </c>
       <c r="D82" s="1">
         <v>94.94162525</v>
       </c>
       <c r="E82" t="s">
         <v>8</v>
       </c>
       <c r="F82">
         <v>1.0</v>
       </c>
       <c r="G82" s="1">
         <v>3797665.01</v>
       </c>
       <c r="H82" s="1">
-        <v>184694.99</v>
+        <v>183214.99</v>
       </c>
       <c r="I82" s="1">
-        <v>4.8633828816829</v>
+        <v>4.8244115665168</v>
       </c>
       <c r="J82">
-        <v>0.74</v>
+        <v>0.97</v>
       </c>
       <c r="K82" t="s">
-        <v>275</v>
+        <v>268</v>
       </c>
       <c r="L82" s="1">
-        <v>3982360.0</v>
+        <v>3980880.0</v>
       </c>
       <c r="M82" s="1">
-        <v>4012068.33</v>
+        <v>4019630.0</v>
       </c>
       <c r="N82" s="1">
         <v>0.86</v>
       </c>
       <c r="O82">
         <v>1</v>
       </c>
       <c r="Z82" t="s">
-        <v>273</v>
+        <v>266</v>
       </c>
     </row>
     <row r="83" spans="1:26">
       <c r="A83" t="s">
-        <v>277</v>
+        <v>270</v>
       </c>
       <c r="B83" s="1">
         <v>3090000.0</v>
       </c>
       <c r="C83" s="1">
-        <v>104.122</v>
+        <v>104.138</v>
       </c>
       <c r="D83" s="1">
         <v>104.36764887</v>
       </c>
       <c r="E83" t="s">
         <v>8</v>
       </c>
       <c r="F83">
         <v>1.0</v>
       </c>
       <c r="G83" s="1">
         <v>3224960.35</v>
       </c>
       <c r="H83" s="1">
-        <v>-7590.55</v>
+        <v>-7096.16</v>
       </c>
       <c r="I83" s="1">
-        <v>-0.23536878523173</v>
+        <v>-0.22003867427393</v>
       </c>
       <c r="J83">
-        <v>1.05</v>
+        <v>1.46</v>
       </c>
       <c r="K83" t="s">
-        <v>278</v>
+        <v>271</v>
       </c>
       <c r="L83" s="1">
-        <v>3217369.8</v>
+        <v>3217864.19</v>
       </c>
       <c r="M83" s="1">
-        <v>3249782.61</v>
+        <v>3263119.82</v>
       </c>
       <c r="N83" s="1">
         <v>0.7</v>
       </c>
       <c r="O83">
         <v>1</v>
       </c>
       <c r="Z83" t="s">
-        <v>276</v>
+        <v>269</v>
       </c>
     </row>
     <row r="84" spans="1:26">
       <c r="A84" t="s">
-        <v>280</v>
+        <v>273</v>
       </c>
       <c r="B84" s="1">
         <v>1186000.0</v>
       </c>
       <c r="C84" s="1">
-        <v>100.096</v>
+        <v>100.063</v>
       </c>
       <c r="D84" s="1">
         <v>97.79670152</v>
       </c>
       <c r="E84" t="s">
         <v>8</v>
       </c>
       <c r="F84">
         <v>1.0</v>
       </c>
       <c r="G84" s="1">
         <v>1159868.88</v>
       </c>
       <c r="H84" s="1">
-        <v>27269.68</v>
+        <v>26878.3</v>
       </c>
       <c r="I84" s="1">
-        <v>2.351100238158</v>
+        <v>2.3173567688099</v>
       </c>
       <c r="J84">
-        <v>0.45</v>
+        <v>0.69</v>
       </c>
       <c r="K84" t="s">
-        <v>281</v>
+        <v>274</v>
       </c>
       <c r="L84" s="1">
-        <v>1187138.56</v>
+        <v>1186747.18</v>
       </c>
       <c r="M84" s="1">
-        <v>1192438.5</v>
+        <v>1194900.93</v>
       </c>
       <c r="N84" s="1">
         <v>0.26</v>
       </c>
       <c r="O84">
         <v>1</v>
       </c>
       <c r="Z84" t="s">
-        <v>279</v>
+        <v>272</v>
       </c>
     </row>
     <row r="85" spans="1:26">
       <c r="A85" t="s">
-        <v>283</v>
+        <v>276</v>
       </c>
       <c r="B85" s="1">
         <v>369000.0</v>
       </c>
       <c r="C85" s="1">
-        <v>103.731</v>
+        <v>103.678</v>
       </c>
       <c r="D85" s="1">
         <v>106.56094038</v>
       </c>
       <c r="E85" t="s">
         <v>8</v>
       </c>
       <c r="F85">
         <v>1.0</v>
       </c>
       <c r="G85" s="1">
         <v>393209.87</v>
       </c>
       <c r="H85" s="1">
-        <v>-10442.48</v>
+        <v>-10638.05</v>
       </c>
       <c r="I85" s="1">
-        <v>-2.6557013942707</v>
+        <v>-2.7054381925866</v>
       </c>
       <c r="J85">
-        <v>0.73</v>
+        <v>1.13</v>
       </c>
       <c r="K85" t="s">
-        <v>284</v>
+        <v>277</v>
       </c>
       <c r="L85" s="1">
-        <v>382767.39</v>
+        <v>382571.82</v>
       </c>
       <c r="M85" s="1">
-        <v>385465.7</v>
+        <v>386723.07</v>
       </c>
       <c r="N85" s="1">
         <v>0.08</v>
       </c>
       <c r="O85">
         <v>1</v>
       </c>
       <c r="Z85" t="s">
-        <v>282</v>
+        <v>275</v>
       </c>
     </row>
     <row r="86" spans="1:26">
       <c r="A86" t="s">
-        <v>286</v>
+        <v>279</v>
       </c>
       <c r="B86" s="1">
         <v>2697000.0</v>
       </c>
       <c r="C86" s="1">
-        <v>97.94</v>
+        <v>97.506</v>
       </c>
       <c r="D86" s="1">
         <v>100.0</v>
       </c>
       <c r="E86" t="s">
         <v>8</v>
       </c>
       <c r="F86">
         <v>1.0</v>
       </c>
       <c r="G86" s="1">
         <v>2697000.0</v>
       </c>
       <c r="H86" s="1">
-        <v>-55558.2</v>
+        <v>-67263.18</v>
       </c>
       <c r="I86" s="1">
-        <v>-2.06</v>
+        <v>-2.494</v>
       </c>
       <c r="J86">
-        <v>0.98</v>
+        <v>1.35</v>
       </c>
       <c r="K86" t="s">
-        <v>287</v>
+        <v>280</v>
       </c>
       <c r="L86" s="1">
-        <v>2641441.8</v>
+        <v>2629736.82</v>
       </c>
       <c r="M86" s="1">
-        <v>2667737.55</v>
+        <v>2666258.7</v>
       </c>
       <c r="N86" s="1">
         <v>0.57</v>
       </c>
       <c r="O86">
         <v>1</v>
       </c>
       <c r="Z86" t="s">
-        <v>285</v>
+        <v>278</v>
       </c>
     </row>
     <row r="87" spans="1:26">
       <c r="A87" t="s">
-        <v>289</v>
+        <v>282</v>
       </c>
       <c r="B87" s="1">
         <v>4587000.0</v>
       </c>
       <c r="C87" s="1">
-        <v>98.058</v>
+        <v>98.533</v>
       </c>
       <c r="D87" s="1">
         <v>93.34613647</v>
       </c>
       <c r="E87" t="s">
         <v>8</v>
       </c>
       <c r="F87">
         <v>1.0</v>
       </c>
       <c r="G87" s="1">
         <v>4281787.28</v>
       </c>
       <c r="H87" s="1">
-        <v>216133.18</v>
+        <v>237921.42</v>
       </c>
       <c r="I87" s="1">
-        <v>5.0477327776078</v>
+        <v>5.556591312028</v>
       </c>
       <c r="J87">
-        <v>0.08</v>
+        <v>0.27</v>
       </c>
       <c r="K87" t="s">
-        <v>290</v>
+        <v>283</v>
       </c>
       <c r="L87" s="1">
-        <v>4497920.46</v>
+        <v>4519708.7</v>
       </c>
       <c r="M87" s="1">
-        <v>4501647.4</v>
+        <v>4532131.83</v>
       </c>
       <c r="N87" s="1">
-        <v>0.96</v>
+        <v>0.97</v>
       </c>
       <c r="O87">
         <v>1</v>
       </c>
       <c r="Z87" t="s">
-        <v>288</v>
+        <v>281</v>
       </c>
     </row>
     <row r="88" spans="1:26">
       <c r="A88" t="s">
-        <v>292</v>
+        <v>285</v>
       </c>
       <c r="B88" s="1">
         <v>3689000.0</v>
       </c>
       <c r="C88" s="1">
-        <v>97.444</v>
+        <v>97.84</v>
       </c>
       <c r="D88" s="1">
         <v>97.36899024</v>
       </c>
       <c r="E88" t="s">
         <v>8</v>
       </c>
       <c r="F88">
         <v>1.0</v>
       </c>
       <c r="G88" s="1">
         <v>3591942.05</v>
       </c>
       <c r="H88" s="1">
-        <v>2767.11</v>
+        <v>17375.55</v>
       </c>
       <c r="I88" s="1">
-        <v>0.077036599184555</v>
+        <v>0.48373692443062</v>
       </c>
       <c r="J88">
-        <v>0.9</v>
+        <v>1.19</v>
       </c>
       <c r="K88" t="s">
-        <v>293</v>
+        <v>286</v>
       </c>
       <c r="L88" s="1">
-        <v>3594709.16</v>
+        <v>3609317.6</v>
       </c>
       <c r="M88" s="1">
-        <v>3628061.76</v>
+        <v>3653282.39</v>
       </c>
       <c r="N88" s="1">
         <v>0.78</v>
       </c>
       <c r="O88">
         <v>1</v>
       </c>
       <c r="Z88" t="s">
-        <v>291</v>
+        <v>284</v>
       </c>
     </row>
     <row r="89" spans="1:26">
       <c r="A89" t="s">
-        <v>295</v>
+        <v>288</v>
       </c>
       <c r="B89" s="1">
         <v>2118000.0</v>
       </c>
       <c r="C89" s="1">
-        <v>98.862</v>
+        <v>99.761</v>
       </c>
       <c r="D89" s="1">
         <v>99.43250047</v>
       </c>
       <c r="E89" t="s">
         <v>8</v>
       </c>
       <c r="F89">
         <v>1.0</v>
       </c>
       <c r="G89" s="1">
         <v>2105980.36</v>
       </c>
       <c r="H89" s="1">
-        <v>-12083.2</v>
+        <v>6957.62</v>
       </c>
       <c r="I89" s="1">
-        <v>-0.57375653778652</v>
+        <v>0.33037440102243</v>
       </c>
       <c r="J89">
-        <v>1.53</v>
+        <v>1.75</v>
       </c>
       <c r="K89" t="s">
-        <v>296</v>
+        <v>289</v>
       </c>
       <c r="L89" s="1">
-        <v>2093897.16</v>
+        <v>2112937.98</v>
       </c>
       <c r="M89" s="1">
-        <v>2126276.45</v>
+        <v>2150039.25</v>
       </c>
       <c r="N89" s="1">
         <v>0.46</v>
       </c>
       <c r="O89">
         <v>1</v>
       </c>
       <c r="Z89" t="s">
-        <v>294</v>
+        <v>287</v>
       </c>
     </row>
     <row r="90" spans="1:26">
       <c r="A90" t="s">
-        <v>298</v>
+        <v>291</v>
       </c>
       <c r="B90" s="1">
-        <v>1452000.0</v>
+        <v>412000.0</v>
       </c>
       <c r="C90" s="1">
-        <v>98.484</v>
+        <v>101.755</v>
       </c>
       <c r="D90" s="1">
-        <v>99.91096625</v>
+        <v>100.0</v>
       </c>
       <c r="E90" t="s">
         <v>8</v>
       </c>
       <c r="F90">
         <v>1.0</v>
       </c>
       <c r="G90" s="1">
-        <v>1450707.23</v>
+        <v>412000.0</v>
       </c>
       <c r="H90" s="1">
-        <v>-20719.55</v>
+        <v>7230.6</v>
       </c>
       <c r="I90" s="1">
-        <v>-1.4282378671264</v>
+        <v>1.755</v>
       </c>
       <c r="J90">
-        <v>2.92</v>
-[...2 lines deleted...]
-        <v>299</v>
+        <v>0.19</v>
+      </c>
+      <c r="K90">
+        <v>785.38</v>
       </c>
       <c r="L90" s="1">
-        <v>1429987.68</v>
+        <v>419230.6</v>
       </c>
       <c r="M90" s="1">
-        <v>1472314.47</v>
+        <v>420015.98</v>
       </c>
       <c r="N90" s="1">
-        <v>0.32</v>
+        <v>0.09</v>
       </c>
       <c r="O90">
         <v>1</v>
       </c>
       <c r="Z90" t="s">
-        <v>297</v>
+        <v>290</v>
       </c>
     </row>
     <row r="91" spans="1:26">
       <c r="A91" t="s">
-        <v>301</v>
+        <v>293</v>
       </c>
       <c r="B91" s="1">
         <v>1230103.0</v>
       </c>
       <c r="C91" s="1">
-        <v>103.551</v>
+        <v>104.695</v>
       </c>
       <c r="D91" s="1">
         <v>100.0</v>
       </c>
       <c r="E91" t="s">
         <v>8</v>
       </c>
       <c r="F91">
         <v>1.0</v>
       </c>
       <c r="G91" s="1">
         <v>1230103.0</v>
       </c>
       <c r="H91" s="1">
-        <v>43680.95</v>
+        <v>57753.34</v>
       </c>
       <c r="I91" s="1">
-        <v>3.5509993878561</v>
+        <v>4.6950003373701</v>
       </c>
       <c r="J91">
-        <v>0.94</v>
+        <v>1.27</v>
       </c>
       <c r="K91" t="s">
-        <v>302</v>
+        <v>294</v>
       </c>
       <c r="L91" s="1">
-        <v>1273783.95</v>
+        <v>1287856.34</v>
       </c>
       <c r="M91" s="1">
-        <v>1285316.17</v>
+        <v>1303424.83</v>
       </c>
       <c r="N91" s="1">
         <v>0.28</v>
       </c>
       <c r="O91">
         <v>1</v>
       </c>
       <c r="Z91" t="s">
-        <v>300</v>
+        <v>292</v>
       </c>
     </row>
     <row r="92" spans="1:26">
       <c r="A92" t="s">
-        <v>304</v>
+        <v>296</v>
       </c>
       <c r="B92" s="1">
         <v>4085000.0</v>
       </c>
       <c r="C92" s="1">
-        <v>105.37</v>
+        <v>105.383</v>
       </c>
       <c r="D92" s="1">
         <v>107.00187687</v>
       </c>
       <c r="E92" t="s">
         <v>8</v>
       </c>
       <c r="F92">
         <v>1.0</v>
       </c>
       <c r="G92" s="1">
         <v>4371026.67</v>
       </c>
       <c r="H92" s="1">
-        <v>-66662.17</v>
+        <v>-66131.12</v>
       </c>
       <c r="I92" s="1">
-        <v>-1.5250918155574</v>
+        <v>-1.512942495956</v>
       </c>
       <c r="J92">
-        <v>1.32</v>
+        <v>1.72</v>
       </c>
       <c r="K92" t="s">
-        <v>305</v>
+        <v>297</v>
       </c>
       <c r="L92" s="1">
-        <v>4304364.5</v>
+        <v>4304895.55</v>
       </c>
       <c r="M92" s="1">
-        <v>4358192.89</v>
+        <v>4375106.49</v>
       </c>
       <c r="N92" s="1">
-        <v>0.93</v>
+        <v>0.94</v>
       </c>
       <c r="O92">
         <v>1</v>
       </c>
       <c r="Z92" t="s">
-        <v>303</v>
+        <v>295</v>
       </c>
     </row>
     <row r="93" spans="1:26">
       <c r="A93" t="s">
-        <v>307</v>
+        <v>299</v>
       </c>
       <c r="B93" s="1">
         <v>800000.0</v>
       </c>
       <c r="C93" s="1">
-        <v>101.397</v>
+        <v>101.47</v>
       </c>
       <c r="D93" s="1">
         <v>100.677</v>
       </c>
       <c r="E93" t="s">
         <v>8</v>
       </c>
       <c r="F93">
         <v>1.0</v>
       </c>
       <c r="G93" s="1">
         <v>805416.0</v>
       </c>
       <c r="H93" s="1">
-        <v>5760.0</v>
+        <v>6344.0</v>
       </c>
       <c r="I93" s="1">
-        <v>0.71515837778241</v>
+        <v>0.78766749108535</v>
       </c>
       <c r="J93">
-        <v>2.22</v>
+        <v>2.47</v>
       </c>
       <c r="K93" t="s">
-        <v>308</v>
+        <v>300</v>
       </c>
       <c r="L93" s="1">
-        <v>811176.0</v>
+        <v>811760.0</v>
       </c>
       <c r="M93" s="1">
-        <v>828967.78</v>
+        <v>831507.95</v>
       </c>
       <c r="N93" s="1">
         <v>0.18</v>
       </c>
       <c r="O93">
         <v>1</v>
       </c>
       <c r="Z93" t="s">
-        <v>306</v>
+        <v>298</v>
       </c>
     </row>
     <row r="94" spans="1:26">
       <c r="A94" t="s">
-        <v>310</v>
+        <v>302</v>
       </c>
       <c r="B94" s="1">
         <v>2300000.0</v>
       </c>
       <c r="C94" s="1">
-        <v>105.686</v>
+        <v>105.837</v>
       </c>
       <c r="D94" s="1">
         <v>106.27639</v>
       </c>
       <c r="E94" t="s">
         <v>8</v>
       </c>
       <c r="F94">
         <v>1.0</v>
       </c>
       <c r="G94" s="1">
         <v>2444356.97</v>
       </c>
       <c r="H94" s="1">
-        <v>-13578.97</v>
+        <v>-10105.97</v>
       </c>
       <c r="I94" s="1">
-        <v>-0.55552319757944</v>
+        <v>-0.41344084043502</v>
       </c>
       <c r="J94">
-        <v>1.99</v>
+        <v>2.31</v>
       </c>
       <c r="K94" t="s">
-        <v>311</v>
+        <v>303</v>
       </c>
       <c r="L94" s="1">
-        <v>2430778.0</v>
+        <v>2434251.0</v>
       </c>
       <c r="M94" s="1">
-        <v>2476502.32</v>
+        <v>2487418.81</v>
       </c>
       <c r="N94" s="1">
         <v>0.53</v>
       </c>
       <c r="O94">
         <v>1</v>
       </c>
       <c r="Z94" t="s">
-        <v>309</v>
+        <v>301</v>
       </c>
     </row>
     <row r="95" spans="1:26">
       <c r="A95" t="s">
-        <v>313</v>
+        <v>305</v>
       </c>
       <c r="B95" s="1">
         <v>3110000.0</v>
       </c>
       <c r="C95" s="1">
-        <v>99.158</v>
+        <v>97.423</v>
       </c>
       <c r="D95" s="1">
         <v>96.29170675</v>
       </c>
       <c r="E95" t="s">
         <v>8</v>
       </c>
       <c r="F95">
         <v>1.0</v>
       </c>
       <c r="G95" s="1">
         <v>2994672.08</v>
       </c>
       <c r="H95" s="1">
-        <v>89141.72</v>
+        <v>35183.22</v>
       </c>
       <c r="I95" s="1">
-        <v>2.9766771659353</v>
+        <v>1.1748605209556</v>
       </c>
       <c r="J95">
-        <v>0.86</v>
+        <v>1.08</v>
       </c>
       <c r="K95" t="s">
-        <v>314</v>
+        <v>306</v>
       </c>
       <c r="L95" s="1">
-        <v>3083813.8</v>
+        <v>3029855.3</v>
       </c>
       <c r="M95" s="1">
-        <v>3110653.53</v>
+        <v>3063404.96</v>
       </c>
       <c r="N95" s="1">
-        <v>0.67</v>
+        <v>0.65</v>
       </c>
       <c r="O95">
         <v>1</v>
       </c>
       <c r="Z95" t="s">
-        <v>312</v>
+        <v>304</v>
       </c>
     </row>
     <row r="96" spans="1:26">
       <c r="A96" t="s">
-        <v>316</v>
+        <v>308</v>
       </c>
       <c r="B96" s="1">
         <v>2150000.0</v>
       </c>
       <c r="C96" s="1">
-        <v>101.348</v>
+        <v>101.977</v>
       </c>
       <c r="D96" s="1">
         <v>97.5</v>
       </c>
       <c r="E96" t="s">
         <v>8</v>
       </c>
       <c r="F96">
         <v>1.0</v>
       </c>
       <c r="G96" s="1">
         <v>2096250.0</v>
       </c>
       <c r="H96" s="1">
-        <v>82732.0</v>
+        <v>96255.5</v>
       </c>
       <c r="I96" s="1">
-        <v>3.9466666666667</v>
+        <v>4.5917948717949</v>
       </c>
       <c r="J96">
-        <v>1.29</v>
+        <v>1.69</v>
       </c>
       <c r="K96" t="s">
-        <v>317</v>
+        <v>309</v>
       </c>
       <c r="L96" s="1">
-        <v>2178982.0</v>
+        <v>2192505.5</v>
       </c>
       <c r="M96" s="1">
-        <v>2206797.63</v>
+        <v>2228786.75</v>
       </c>
       <c r="N96" s="1">
-        <v>0.47</v>
+        <v>0.48</v>
       </c>
       <c r="O96">
         <v>1</v>
       </c>
       <c r="Z96" t="s">
-        <v>315</v>
+        <v>307</v>
       </c>
     </row>
     <row r="97" spans="1:26">
       <c r="A97" t="s">
-        <v>319</v>
+        <v>311</v>
       </c>
       <c r="B97" s="1">
         <v>3010000.0</v>
       </c>
       <c r="C97" s="1">
-        <v>76.483</v>
+        <v>78.852</v>
       </c>
       <c r="D97" s="1">
         <v>81.5</v>
       </c>
       <c r="E97" t="s">
         <v>8</v>
       </c>
       <c r="F97">
         <v>1.0</v>
       </c>
       <c r="G97" s="1">
         <v>2453150.0</v>
       </c>
       <c r="H97" s="1">
-        <v>-151011.7</v>
+        <v>-79704.8</v>
       </c>
       <c r="I97" s="1">
-        <v>-6.1558282208589</v>
+        <v>-3.2490797546012</v>
       </c>
       <c r="J97">
-        <v>1.6</v>
+        <v>2.01</v>
       </c>
       <c r="K97" t="s">
-        <v>320</v>
+        <v>312</v>
       </c>
       <c r="L97" s="1">
-        <v>2302138.3</v>
+        <v>2373445.2</v>
       </c>
       <c r="M97" s="1">
-        <v>2350423.72</v>
+        <v>2433801.97</v>
       </c>
       <c r="N97" s="1">
-        <v>0.5</v>
+        <v>0.52</v>
       </c>
       <c r="O97">
         <v>1</v>
       </c>
       <c r="Z97" t="s">
-        <v>318</v>
+        <v>310</v>
       </c>
     </row>
     <row r="98" spans="1:26">
       <c r="A98" t="s">
-        <v>322</v>
+        <v>314</v>
       </c>
       <c r="B98" s="1">
         <v>2200000.0</v>
       </c>
       <c r="C98" s="1">
-        <v>98.593</v>
+        <v>97.492</v>
       </c>
       <c r="D98" s="1">
         <v>94.97</v>
       </c>
       <c r="E98" t="s">
         <v>8</v>
       </c>
       <c r="F98">
         <v>1.0</v>
       </c>
       <c r="G98" s="1">
         <v>2089340.0</v>
       </c>
       <c r="H98" s="1">
-        <v>79706.0</v>
+        <v>55484.0</v>
       </c>
       <c r="I98" s="1">
-        <v>3.8148889122881</v>
+        <v>2.6555754448773</v>
       </c>
       <c r="J98">
-        <v>0.14</v>
+        <v>0.46</v>
       </c>
       <c r="K98" t="s">
-        <v>323</v>
+        <v>315</v>
       </c>
       <c r="L98" s="1">
-        <v>2169046.0</v>
+        <v>2144824.0</v>
       </c>
       <c r="M98" s="1">
-        <v>2172071.0</v>
+        <v>2154907.33</v>
       </c>
       <c r="N98" s="1">
-        <v>0.47</v>
+        <v>0.46</v>
       </c>
       <c r="O98">
         <v>1</v>
       </c>
       <c r="Z98" t="s">
-        <v>321</v>
+        <v>313</v>
       </c>
     </row>
     <row r="99" spans="1:26">
       <c r="A99" t="s">
-        <v>325</v>
+        <v>317</v>
       </c>
       <c r="B99" s="1">
         <v>1005000.0</v>
       </c>
       <c r="C99" s="1">
-        <v>96.793</v>
+        <v>97.233</v>
       </c>
       <c r="D99" s="1">
         <v>92.60432438</v>
       </c>
       <c r="E99" t="s">
         <v>8</v>
       </c>
       <c r="F99">
         <v>1.0</v>
       </c>
       <c r="G99" s="1">
         <v>930673.46</v>
       </c>
       <c r="H99" s="1">
-        <v>42096.19</v>
+        <v>46518.19</v>
       </c>
       <c r="I99" s="1">
-        <v>4.5231965677844</v>
+        <v>4.9983363660118</v>
       </c>
       <c r="J99">
-        <v>0.62</v>
+        <v>0.75</v>
       </c>
       <c r="K99" t="s">
-        <v>326</v>
+        <v>318</v>
       </c>
       <c r="L99" s="1">
-        <v>972769.65</v>
+        <v>977191.65</v>
       </c>
       <c r="M99" s="1">
-        <v>978988.09</v>
+        <v>984729.15</v>
       </c>
       <c r="N99" s="1">
         <v>0.21</v>
       </c>
       <c r="O99">
         <v>1</v>
       </c>
       <c r="Z99" t="s">
-        <v>324</v>
+        <v>316</v>
       </c>
     </row>
     <row r="100" spans="1:26">
       <c r="A100" t="s">
-        <v>328</v>
+        <v>320</v>
       </c>
       <c r="B100" s="1">
-        <v>2146000.0</v>
+        <v>881000.0</v>
       </c>
       <c r="C100" s="1">
-        <v>101.331</v>
+        <v>102.027</v>
       </c>
       <c r="D100" s="1">
         <v>100.0</v>
       </c>
       <c r="E100" t="s">
         <v>8</v>
       </c>
       <c r="F100">
         <v>1.0</v>
       </c>
       <c r="G100" s="1">
-        <v>2146000.0</v>
+        <v>881000.0</v>
       </c>
       <c r="H100" s="1">
-        <v>28563.26</v>
+        <v>17857.87</v>
       </c>
       <c r="I100" s="1">
-        <v>1.331</v>
+        <v>2.027</v>
       </c>
       <c r="J100">
-        <v>0.17</v>
+        <v>0.26</v>
       </c>
       <c r="K100" t="s">
-        <v>329</v>
+        <v>321</v>
       </c>
       <c r="L100" s="1">
-        <v>2174563.26</v>
+        <v>898857.87</v>
       </c>
       <c r="M100" s="1">
-        <v>2178147.38</v>
+        <v>901152.14</v>
       </c>
       <c r="N100" s="1">
-        <v>0.47</v>
+        <v>0.19</v>
       </c>
       <c r="O100">
         <v>1</v>
       </c>
       <c r="Z100" t="s">
-        <v>327</v>
+        <v>319</v>
       </c>
     </row>
     <row r="101" spans="1:26">
       <c r="A101" t="s">
-        <v>331</v>
+        <v>323</v>
       </c>
       <c r="B101" s="1">
-        <v>881000.0</v>
+        <v>3157000.0</v>
       </c>
       <c r="C101" s="1">
-        <v>101.903</v>
+        <v>101.86</v>
       </c>
       <c r="D101" s="1">
-        <v>100.0</v>
+        <v>100.05914096</v>
       </c>
       <c r="E101" t="s">
         <v>8</v>
       </c>
       <c r="F101">
         <v>1.0</v>
       </c>
       <c r="G101" s="1">
-        <v>881000.0</v>
+        <v>3158867.08</v>
       </c>
       <c r="H101" s="1">
-        <v>16765.43</v>
+        <v>56853.12</v>
       </c>
       <c r="I101" s="1">
-        <v>1.903</v>
+        <v>1.7997946276359</v>
       </c>
       <c r="J101">
-        <v>2.41</v>
+        <v>1.44</v>
       </c>
       <c r="K101" t="s">
-        <v>332</v>
+        <v>324</v>
       </c>
       <c r="L101" s="1">
-        <v>897765.43</v>
+        <v>3215720.2</v>
       </c>
       <c r="M101" s="1">
-        <v>919025.67</v>
+        <v>3261102.08</v>
       </c>
       <c r="N101" s="1">
-        <v>0.2</v>
+        <v>0.7</v>
       </c>
       <c r="O101">
         <v>1</v>
       </c>
       <c r="Z101" t="s">
-        <v>330</v>
+        <v>322</v>
       </c>
     </row>
     <row r="102" spans="1:26">
       <c r="A102" t="s">
-        <v>334</v>
+        <v>326</v>
       </c>
       <c r="B102" s="1">
-        <v>3157000.0</v>
+        <v>1278000.0</v>
       </c>
       <c r="C102" s="1">
-        <v>101.36</v>
+        <v>100.598</v>
       </c>
       <c r="D102" s="1">
-        <v>100.05914096</v>
+        <v>100.0</v>
       </c>
       <c r="E102" t="s">
         <v>8</v>
       </c>
       <c r="F102">
         <v>1.0</v>
       </c>
       <c r="G102" s="1">
-        <v>3158867.08</v>
+        <v>1278000.0</v>
       </c>
       <c r="H102" s="1">
-        <v>41068.12</v>
+        <v>7642.44</v>
       </c>
       <c r="I102" s="1">
-        <v>1.3000901576397</v>
+        <v>0.598</v>
       </c>
       <c r="J102">
-        <v>1.1</v>
+        <v>1.25</v>
       </c>
       <c r="K102" t="s">
-        <v>335</v>
+        <v>327</v>
       </c>
       <c r="L102" s="1">
-        <v>3199935.2</v>
+        <v>1285642.44</v>
       </c>
       <c r="M102" s="1">
-        <v>3234727.97</v>
+        <v>1301617.44</v>
       </c>
       <c r="N102" s="1">
-        <v>0.69</v>
+        <v>0.28</v>
       </c>
       <c r="O102">
         <v>1</v>
       </c>
       <c r="Z102" t="s">
-        <v>333</v>
+        <v>325</v>
       </c>
     </row>
     <row r="103" spans="1:26">
       <c r="A103" t="s">
-        <v>337</v>
+        <v>329</v>
       </c>
       <c r="B103" s="1">
-        <v>1278000.0</v>
+        <v>988000.0</v>
       </c>
       <c r="C103" s="1">
-        <v>100.632</v>
+        <v>101.134</v>
       </c>
       <c r="D103" s="1">
         <v>100.0</v>
       </c>
       <c r="E103" t="s">
         <v>8</v>
       </c>
       <c r="F103">
         <v>1.0</v>
       </c>
       <c r="G103" s="1">
-        <v>1278000.0</v>
+        <v>988000.0</v>
       </c>
       <c r="H103" s="1">
-        <v>8076.96</v>
+        <v>11203.92</v>
       </c>
       <c r="I103" s="1">
-        <v>0.632</v>
+        <v>1.134</v>
       </c>
       <c r="J103">
-        <v>0.96</v>
-[...2 lines deleted...]
-        <v>338</v>
+        <v>0.0</v>
+      </c>
+      <c r="K103">
+        <v>0.0</v>
       </c>
       <c r="L103" s="1">
-        <v>1286076.96</v>
+        <v>999203.92</v>
       </c>
       <c r="M103" s="1">
-        <v>1298324.46</v>
+        <v>999203.92</v>
       </c>
       <c r="N103" s="1">
-        <v>0.28</v>
+        <v>0.21</v>
       </c>
       <c r="O103">
         <v>1</v>
       </c>
       <c r="Z103" t="s">
-        <v>336</v>
+        <v>328</v>
       </c>
     </row>
     <row r="104" spans="1:26">
       <c r="A104" t="s">
-        <v>340</v>
+        <v>331</v>
       </c>
       <c r="B104" s="1">
-        <v>988000.0</v>
+        <v>2100000.0</v>
       </c>
       <c r="C104" s="1">
-        <v>101.063</v>
+        <v>100.494</v>
       </c>
       <c r="D104" s="1">
-        <v>100.0</v>
+        <v>100.83722714</v>
       </c>
       <c r="E104" t="s">
         <v>8</v>
       </c>
       <c r="F104">
         <v>1.0</v>
       </c>
       <c r="G104" s="1">
-        <v>988000.0</v>
+        <v>2117581.77</v>
       </c>
       <c r="H104" s="1">
-        <v>10502.44</v>
+        <v>-7207.77</v>
       </c>
       <c r="I104" s="1">
-        <v>1.063</v>
+        <v>-0.34037741078589</v>
       </c>
       <c r="J104">
-        <v>1.06</v>
+        <v>2.3</v>
       </c>
       <c r="K104" t="s">
-        <v>341</v>
+        <v>332</v>
       </c>
       <c r="L104" s="1">
-        <v>998502.44</v>
+        <v>2110374.0</v>
       </c>
       <c r="M104" s="1">
-        <v>1008980.18</v>
+        <v>2158648.11</v>
       </c>
       <c r="N104" s="1">
-        <v>0.22</v>
+        <v>0.46</v>
       </c>
       <c r="O104">
         <v>1</v>
       </c>
       <c r="Z104" t="s">
-        <v>339</v>
+        <v>330</v>
       </c>
     </row>
     <row r="105" spans="1:26">
       <c r="A105" t="s">
-        <v>343</v>
+        <v>334</v>
       </c>
       <c r="B105" s="1">
-        <v>2100000.0</v>
+        <v>3579000.0</v>
       </c>
       <c r="C105" s="1">
-        <v>100.416</v>
+        <v>102.505</v>
       </c>
       <c r="D105" s="1">
-        <v>100.83722714</v>
+        <v>101.7659905</v>
       </c>
       <c r="E105" t="s">
         <v>8</v>
       </c>
       <c r="F105">
         <v>1.0</v>
       </c>
       <c r="G105" s="1">
-        <v>2117581.77</v>
+        <v>3642204.8</v>
       </c>
       <c r="H105" s="1">
-        <v>-8845.77</v>
+        <v>26449.15</v>
       </c>
       <c r="I105" s="1">
-        <v>-0.41772979562437</v>
+        <v>0.72618513928706</v>
       </c>
       <c r="J105">
-        <v>2.02</v>
+        <v>4.01</v>
       </c>
       <c r="K105" t="s">
-        <v>344</v>
+        <v>335</v>
       </c>
       <c r="L105" s="1">
-        <v>2108736.0</v>
+        <v>3668653.95</v>
       </c>
       <c r="M105" s="1">
-        <v>2151150.25</v>
+        <v>3812059.09</v>
       </c>
       <c r="N105" s="1">
-        <v>0.46</v>
+        <v>0.81</v>
       </c>
       <c r="O105">
         <v>1</v>
       </c>
       <c r="Z105" t="s">
-        <v>342</v>
+        <v>333</v>
       </c>
     </row>
     <row r="106" spans="1:26">
       <c r="A106" t="s">
-        <v>346</v>
+        <v>337</v>
       </c>
       <c r="B106" s="1">
-        <v>3579000.0</v>
+        <v>930564.0</v>
       </c>
       <c r="C106" s="1">
-        <v>102.693</v>
+        <v>103.319</v>
       </c>
       <c r="D106" s="1">
-        <v>101.7659905</v>
+        <v>100.47036099</v>
       </c>
       <c r="E106" t="s">
         <v>8</v>
       </c>
       <c r="F106">
         <v>1.0</v>
       </c>
       <c r="G106" s="1">
-        <v>3642204.8</v>
+        <v>934941.01</v>
       </c>
       <c r="H106" s="1">
-        <v>33177.67</v>
+        <v>26508.41</v>
       </c>
       <c r="I106" s="1">
-        <v>0.91092269166193</v>
+        <v>2.8353029460115</v>
       </c>
       <c r="J106">
-        <v>3.73</v>
+        <v>1.44</v>
       </c>
       <c r="K106" t="s">
-        <v>347</v>
+        <v>338</v>
       </c>
       <c r="L106" s="1">
-        <v>3675382.47</v>
+        <v>961449.42</v>
       </c>
       <c r="M106" s="1">
-        <v>3808749.25</v>
+        <v>974826.28</v>
       </c>
       <c r="N106" s="1">
-        <v>0.82</v>
+        <v>0.21</v>
       </c>
       <c r="O106">
         <v>1</v>
       </c>
       <c r="Z106" t="s">
-        <v>345</v>
+        <v>336</v>
       </c>
     </row>
     <row r="107" spans="1:26">
       <c r="A107" t="s">
-        <v>349</v>
+        <v>340</v>
       </c>
       <c r="B107" s="1">
-        <v>930564.0</v>
+        <v>2170000.0</v>
       </c>
       <c r="C107" s="1">
-        <v>103.391</v>
+        <v>102.254</v>
       </c>
       <c r="D107" s="1">
-        <v>100.47036099</v>
+        <v>100.14070507</v>
       </c>
       <c r="E107" t="s">
         <v>8</v>
       </c>
       <c r="F107">
         <v>1.0</v>
       </c>
       <c r="G107" s="1">
-        <v>934941.01</v>
+        <v>2173053.3</v>
       </c>
       <c r="H107" s="1">
-        <v>27178.41</v>
+        <v>45858.5</v>
       </c>
       <c r="I107" s="1">
-        <v>2.9069652212603</v>
+        <v>2.1103255957873</v>
       </c>
       <c r="J107">
-        <v>0.93</v>
+        <v>1.0</v>
       </c>
       <c r="K107" t="s">
-        <v>350</v>
+        <v>341</v>
       </c>
       <c r="L107" s="1">
-        <v>962119.42</v>
+        <v>2218911.8</v>
       </c>
       <c r="M107" s="1">
-        <v>970814.38</v>
+        <v>2240657.01</v>
       </c>
       <c r="N107" s="1">
-        <v>0.21</v>
+        <v>0.48</v>
       </c>
       <c r="O107">
         <v>1</v>
       </c>
       <c r="Z107" t="s">
-        <v>348</v>
+        <v>339</v>
       </c>
     </row>
     <row r="108" spans="1:26">
       <c r="A108" t="s">
-        <v>352</v>
+        <v>343</v>
       </c>
       <c r="B108" s="1">
-        <v>2170000.0</v>
+        <v>1100000.0</v>
       </c>
       <c r="C108" s="1">
-        <v>101.997</v>
+        <v>102.842</v>
       </c>
       <c r="D108" s="1">
-        <v>100.14070507</v>
+        <v>102.39609091</v>
       </c>
       <c r="E108" t="s">
         <v>8</v>
       </c>
       <c r="F108">
         <v>1.0</v>
       </c>
       <c r="G108" s="1">
-        <v>2173053.3</v>
+        <v>1126357.0</v>
       </c>
       <c r="H108" s="1">
-        <v>40281.6</v>
+        <v>4905.0</v>
       </c>
       <c r="I108" s="1">
-        <v>1.8536866997234</v>
+        <v>0.43547472071466</v>
       </c>
       <c r="J108">
-        <v>0.72</v>
+        <v>0.66</v>
       </c>
       <c r="K108" t="s">
-        <v>353</v>
+        <v>344</v>
       </c>
       <c r="L108" s="1">
-        <v>2213334.9</v>
+        <v>1131262.0</v>
       </c>
       <c r="M108" s="1">
-        <v>2228909.17</v>
+        <v>1138488.39</v>
       </c>
       <c r="N108" s="1">
-        <v>0.48</v>
+        <v>0.24</v>
       </c>
       <c r="O108">
         <v>1</v>
       </c>
       <c r="Z108" t="s">
-        <v>351</v>
+        <v>342</v>
       </c>
     </row>
     <row r="109" spans="1:26">
       <c r="A109" t="s">
-        <v>355</v>
+        <v>346</v>
       </c>
       <c r="B109" s="1">
-        <v>1100000.0</v>
+        <v>5351000.0</v>
       </c>
       <c r="C109" s="1">
-        <v>102.746</v>
+        <v>102.964</v>
       </c>
       <c r="D109" s="1">
-        <v>102.39609091</v>
+        <v>92.97841301</v>
       </c>
       <c r="E109" t="s">
         <v>8</v>
       </c>
       <c r="F109">
         <v>1.0</v>
       </c>
       <c r="G109" s="1">
-        <v>1126357.0</v>
+        <v>4975274.88</v>
       </c>
       <c r="H109" s="1">
-        <v>3849.0</v>
+        <v>-16631.61</v>
       </c>
       <c r="I109" s="1">
-        <v>0.34172114169841</v>
+        <v>-0.33428524857706</v>
       </c>
       <c r="J109">
-        <v>0.34</v>
+        <v>0.48</v>
       </c>
       <c r="K109" t="s">
-        <v>356</v>
+        <v>347</v>
       </c>
       <c r="L109" s="1">
-        <v>1130206.0</v>
+        <v>4958643.27</v>
       </c>
       <c r="M109" s="1">
-        <v>1133983.43</v>
+        <v>4984227.74</v>
       </c>
       <c r="N109" s="1">
-        <v>0.24</v>
+        <v>1.07</v>
       </c>
       <c r="O109">
         <v>1</v>
       </c>
       <c r="Z109" t="s">
-        <v>354</v>
+        <v>345</v>
       </c>
     </row>
     <row r="110" spans="1:26">
       <c r="A110" t="s">
-        <v>358</v>
+        <v>349</v>
       </c>
       <c r="B110" s="1">
-        <v>5351000.0</v>
+        <v>1727000.0</v>
       </c>
       <c r="C110" s="1">
-        <v>103.142</v>
+        <v>99.989</v>
       </c>
       <c r="D110" s="1">
-        <v>92.97841301</v>
+        <v>100.0</v>
       </c>
       <c r="E110" t="s">
         <v>8</v>
       </c>
       <c r="F110">
         <v>1.0</v>
       </c>
       <c r="G110" s="1">
-        <v>4975274.88</v>
+        <v>1727000.0</v>
       </c>
       <c r="H110" s="1">
-        <v>-8059.3</v>
+        <v>-189.97</v>
       </c>
       <c r="I110" s="1">
-        <v>-0.1619870297498</v>
+        <v>-0.011</v>
       </c>
       <c r="J110">
-        <v>0.14</v>
+        <v>0.96</v>
       </c>
       <c r="K110" t="s">
-        <v>359</v>
+        <v>350</v>
       </c>
       <c r="L110" s="1">
-        <v>4967215.58</v>
+        <v>1726810.03</v>
       </c>
       <c r="M110" s="1">
-        <v>4974890.92</v>
+        <v>1743360.45</v>
       </c>
       <c r="N110" s="1">
-        <v>1.07</v>
+        <v>0.37</v>
       </c>
       <c r="O110">
         <v>1</v>
       </c>
       <c r="Z110" t="s">
-        <v>357</v>
+        <v>348</v>
       </c>
     </row>
     <row r="111" spans="1:26">
       <c r="A111" t="s">
-        <v>361</v>
+        <v>352</v>
       </c>
       <c r="B111" s="1">
-        <v>1727000.0</v>
+        <v>2890000.0</v>
       </c>
       <c r="C111" s="1">
-        <v>99.591</v>
+        <v>105.402</v>
       </c>
       <c r="D111" s="1">
-        <v>100.0</v>
+        <v>105.25607855</v>
       </c>
       <c r="E111" t="s">
         <v>8</v>
       </c>
       <c r="F111">
         <v>1.0</v>
       </c>
       <c r="G111" s="1">
-        <v>1727000.0</v>
+        <v>3041900.67</v>
       </c>
       <c r="H111" s="1">
-        <v>-7063.43</v>
+        <v>4217.13</v>
       </c>
       <c r="I111" s="1">
-        <v>-0.409</v>
+        <v>0.13863470433438</v>
       </c>
       <c r="J111">
-        <v>0.62</v>
-[...2 lines deleted...]
-        <v>362</v>
+        <v>0.0</v>
+      </c>
+      <c r="K111">
+        <v>0.0</v>
       </c>
       <c r="L111" s="1">
-        <v>1719936.57</v>
+        <v>3046117.8</v>
       </c>
       <c r="M111" s="1">
-        <v>1730694.34</v>
+        <v>3046117.8</v>
       </c>
       <c r="N111" s="1">
-        <v>0.37</v>
+        <v>0.65</v>
       </c>
       <c r="O111">
         <v>1</v>
       </c>
       <c r="Z111" t="s">
-        <v>360</v>
+        <v>351</v>
       </c>
     </row>
     <row r="112" spans="1:26">
       <c r="A112" t="s">
-        <v>364</v>
+        <v>354</v>
       </c>
       <c r="B112" s="1">
-        <v>2890000.0</v>
+        <v>2727000.0</v>
       </c>
       <c r="C112" s="1">
-        <v>105.243</v>
+        <v>99.318</v>
       </c>
       <c r="D112" s="1">
-        <v>105.25607855</v>
+        <v>98.03544408</v>
       </c>
       <c r="E112" t="s">
         <v>8</v>
       </c>
       <c r="F112">
         <v>1.0</v>
       </c>
       <c r="G112" s="1">
-        <v>3041900.67</v>
+        <v>2673426.56</v>
       </c>
       <c r="H112" s="1">
-        <v>-377.97</v>
+        <v>34975.3</v>
       </c>
       <c r="I112" s="1">
-        <v>-0.012425455036308</v>
+        <v>1.3082573698976</v>
       </c>
       <c r="J112">
-        <v>3.15</v>
+        <v>0.62</v>
       </c>
       <c r="K112" t="s">
-        <v>365</v>
+        <v>355</v>
       </c>
       <c r="L112" s="1">
-        <v>3041522.7</v>
+        <v>2708401.86</v>
       </c>
       <c r="M112" s="1">
-        <v>3132467.39</v>
+        <v>2725220.63</v>
       </c>
       <c r="N112" s="1">
-        <v>0.67</v>
+        <v>0.58</v>
       </c>
       <c r="O112">
         <v>1</v>
       </c>
       <c r="Z112" t="s">
-        <v>363</v>
+        <v>353</v>
       </c>
     </row>
     <row r="113" spans="1:26">
       <c r="A113" t="s">
-        <v>367</v>
+        <v>357</v>
       </c>
       <c r="B113" s="1">
-        <v>2727000.0</v>
+        <v>3927000.0</v>
       </c>
       <c r="C113" s="1">
-        <v>99.481</v>
+        <v>99.823</v>
       </c>
       <c r="D113" s="1">
-        <v>98.03544408</v>
+        <v>99.9978546</v>
       </c>
       <c r="E113" t="s">
         <v>8</v>
       </c>
       <c r="F113">
         <v>1.0</v>
       </c>
       <c r="G113" s="1">
-        <v>2673426.56</v>
+        <v>3926915.75</v>
       </c>
       <c r="H113" s="1">
-        <v>39420.31</v>
+        <v>-6866.54</v>
       </c>
       <c r="I113" s="1">
-        <v>1.4745237662335</v>
+        <v>-0.17485834780132</v>
       </c>
       <c r="J113">
-        <v>0.19</v>
+        <v>0.31</v>
       </c>
       <c r="K113" t="s">
-        <v>368</v>
+        <v>358</v>
       </c>
       <c r="L113" s="1">
-        <v>2712846.87</v>
+        <v>3920049.21</v>
       </c>
       <c r="M113" s="1">
-        <v>2717892.5</v>
+        <v>3932307.45</v>
       </c>
       <c r="N113" s="1">
-        <v>0.58</v>
+        <v>0.84</v>
       </c>
       <c r="O113">
         <v>1</v>
       </c>
       <c r="Z113" t="s">
-        <v>366</v>
+        <v>356</v>
       </c>
     </row>
     <row r="114" spans="1:26">
       <c r="A114" t="s">
-        <v>370</v>
+        <v>360</v>
       </c>
       <c r="B114" s="1">
-        <v>3927000.0</v>
+        <v>241000.0</v>
       </c>
       <c r="C114" s="1">
-        <v>99.493</v>
+        <v>96.883</v>
       </c>
       <c r="D114" s="1">
-        <v>99.9978546</v>
+        <v>96.35</v>
       </c>
       <c r="E114" t="s">
         <v>8</v>
       </c>
       <c r="F114">
         <v>1.0</v>
       </c>
       <c r="G114" s="1">
-        <v>3926915.75</v>
+        <v>232203.5</v>
       </c>
       <c r="H114" s="1">
-        <v>-19825.64</v>
+        <v>1284.53</v>
       </c>
       <c r="I114" s="1">
-        <v>-0.50486542778515</v>
+        <v>0.5531914893617</v>
       </c>
       <c r="J114">
-        <v>0.09</v>
+        <v>2.97</v>
       </c>
       <c r="K114" t="s">
-        <v>371</v>
+        <v>361</v>
       </c>
       <c r="L114" s="1">
-        <v>3907090.11</v>
+        <v>233488.03</v>
       </c>
       <c r="M114" s="1">
-        <v>3910471.69</v>
+        <v>240645.4</v>
       </c>
       <c r="N114" s="1">
-        <v>0.84</v>
+        <v>0.05</v>
       </c>
       <c r="O114">
         <v>1</v>
       </c>
       <c r="Z114" t="s">
-        <v>369</v>
+        <v>359</v>
       </c>
     </row>
     <row r="115" spans="1:26">
       <c r="A115" t="s">
-        <v>373</v>
+        <v>363</v>
       </c>
       <c r="B115" s="1">
-        <v>701000.0</v>
+        <v>2200000.0</v>
       </c>
       <c r="C115" s="1">
-        <v>104.173</v>
+        <v>94.55</v>
       </c>
       <c r="D115" s="1">
-        <v>100.0</v>
+        <v>94.75</v>
       </c>
       <c r="E115" t="s">
         <v>8</v>
       </c>
       <c r="F115">
         <v>1.0</v>
       </c>
       <c r="G115" s="1">
-        <v>701000.0</v>
+        <v>2084500.0</v>
       </c>
       <c r="H115" s="1">
-        <v>29252.73</v>
+        <v>-4400.0</v>
       </c>
       <c r="I115" s="1">
-        <v>4.173</v>
+        <v>-0.21108179419525</v>
       </c>
       <c r="J115">
-        <v>0.41</v>
+        <v>0.53</v>
       </c>
       <c r="K115" t="s">
-        <v>374</v>
+        <v>364</v>
       </c>
       <c r="L115" s="1">
-        <v>730252.73</v>
+        <v>2080100.0</v>
       </c>
       <c r="M115" s="1">
-        <v>733144.36</v>
+        <v>2091778.08</v>
       </c>
       <c r="N115" s="1">
-        <v>0.16</v>
+        <v>0.45</v>
       </c>
       <c r="O115">
         <v>1</v>
       </c>
       <c r="Z115" t="s">
-        <v>372</v>
+        <v>362</v>
       </c>
     </row>
     <row r="116" spans="1:26">
       <c r="A116" t="s">
-        <v>376</v>
+        <v>366</v>
       </c>
       <c r="B116" s="1">
-        <v>1667000.0</v>
+        <v>701000.0</v>
       </c>
       <c r="C116" s="1">
-        <v>102.938</v>
+        <v>104.279</v>
       </c>
       <c r="D116" s="1">
-        <v>101.22761608</v>
+        <v>100.0</v>
       </c>
       <c r="E116" t="s">
         <v>8</v>
       </c>
       <c r="F116">
         <v>1.0</v>
       </c>
       <c r="G116" s="1">
-        <v>1687464.36</v>
+        <v>701000.0</v>
       </c>
       <c r="H116" s="1">
-        <v>28512.1</v>
+        <v>29995.79</v>
       </c>
       <c r="I116" s="1">
-        <v>1.6896416111568</v>
+        <v>4.279</v>
       </c>
       <c r="J116">
-        <v>0.64</v>
+        <v>0.73</v>
       </c>
       <c r="K116" t="s">
-        <v>377</v>
+        <v>367</v>
       </c>
       <c r="L116" s="1">
-        <v>1715976.46</v>
+        <v>730995.79</v>
       </c>
       <c r="M116" s="1">
-        <v>1726586.22</v>
+        <v>736136.46</v>
       </c>
       <c r="N116" s="1">
-        <v>0.37</v>
+        <v>0.16</v>
       </c>
       <c r="O116">
         <v>1</v>
       </c>
       <c r="Z116" t="s">
-        <v>375</v>
+        <v>365</v>
       </c>
     </row>
     <row r="117" spans="1:26">
       <c r="A117" t="s">
-        <v>379</v>
+        <v>369</v>
       </c>
       <c r="B117" s="1">
-        <v>1811000.0</v>
+        <v>1667000.0</v>
       </c>
       <c r="C117" s="1">
-        <v>103.711</v>
+        <v>103.518</v>
       </c>
       <c r="D117" s="1">
-        <v>103.54205743</v>
+        <v>101.22761608</v>
       </c>
       <c r="E117" t="s">
         <v>8</v>
       </c>
       <c r="F117">
         <v>1.0</v>
       </c>
       <c r="G117" s="1">
-        <v>1875146.66</v>
+        <v>1687464.36</v>
       </c>
       <c r="H117" s="1">
-        <v>3059.55</v>
+        <v>38180.7</v>
       </c>
       <c r="I117" s="1">
-        <v>0.16316323758911</v>
+        <v>2.2626077862764</v>
       </c>
       <c r="J117">
-        <v>1.36</v>
+        <v>0.98</v>
       </c>
       <c r="K117" t="s">
-        <v>380</v>
+        <v>370</v>
       </c>
       <c r="L117" s="1">
-        <v>1878206.21</v>
+        <v>1725645.06</v>
       </c>
       <c r="M117" s="1">
-        <v>1902884.8</v>
+        <v>1741967.77</v>
       </c>
       <c r="N117" s="1">
-        <v>0.41</v>
+        <v>0.37</v>
       </c>
       <c r="O117">
         <v>1</v>
       </c>
       <c r="Z117" t="s">
-        <v>378</v>
+        <v>368</v>
       </c>
     </row>
     <row r="118" spans="1:26">
       <c r="A118" t="s">
-        <v>382</v>
+        <v>372</v>
       </c>
       <c r="B118" s="1">
         <v>1280000.0</v>
       </c>
       <c r="C118" s="1">
-        <v>101.961</v>
+        <v>101.242</v>
       </c>
       <c r="D118" s="1">
         <v>101.78811563</v>
       </c>
       <c r="E118" t="s">
         <v>8</v>
       </c>
       <c r="F118">
         <v>1.0</v>
       </c>
       <c r="G118" s="1">
         <v>1302887.88</v>
       </c>
       <c r="H118" s="1">
-        <v>2212.92</v>
+        <v>-6990.28</v>
       </c>
       <c r="I118" s="1">
-        <v>0.16984730873389</v>
+        <v>-0.53652199143951</v>
       </c>
       <c r="J118">
-        <v>1.81</v>
+        <v>2.14</v>
       </c>
       <c r="K118" t="s">
-        <v>383</v>
+        <v>373</v>
       </c>
       <c r="L118" s="1">
-        <v>1305100.8</v>
+        <v>1295897.6</v>
       </c>
       <c r="M118" s="1">
-        <v>1328300.8</v>
+        <v>1323297.6</v>
       </c>
       <c r="N118" s="1">
         <v>0.28</v>
       </c>
       <c r="O118">
         <v>1</v>
       </c>
       <c r="Z118" t="s">
-        <v>381</v>
+        <v>371</v>
       </c>
     </row>
     <row r="119" spans="1:26">
       <c r="A119" t="s">
-        <v>385</v>
+        <v>375</v>
       </c>
       <c r="B119" s="1">
         <v>2420000.0</v>
       </c>
       <c r="C119" s="1">
-        <v>101.55</v>
+        <v>101.782</v>
       </c>
       <c r="D119" s="1">
         <v>101.103</v>
       </c>
       <c r="E119" t="s">
         <v>8</v>
       </c>
       <c r="F119">
         <v>1.0</v>
       </c>
       <c r="G119" s="1">
         <v>2446692.6</v>
       </c>
       <c r="H119" s="1">
-        <v>10817.4</v>
+        <v>16431.8</v>
       </c>
       <c r="I119" s="1">
-        <v>0.44212337912822</v>
+        <v>0.6715923365281</v>
       </c>
       <c r="J119">
-        <v>4.92</v>
+        <v>5.22</v>
       </c>
       <c r="K119" t="s">
-        <v>386</v>
+        <v>376</v>
       </c>
       <c r="L119" s="1">
-        <v>2457510.0</v>
+        <v>2463124.4</v>
       </c>
       <c r="M119" s="1">
-        <v>2576554.11</v>
+        <v>2589478.24</v>
       </c>
       <c r="N119" s="1">
         <v>0.55</v>
       </c>
       <c r="O119">
         <v>1</v>
       </c>
       <c r="Z119" t="s">
-        <v>384</v>
+        <v>374</v>
       </c>
     </row>
     <row r="120" spans="1:26">
       <c r="A120" t="s">
-        <v>388</v>
+        <v>378</v>
       </c>
       <c r="B120" s="1">
         <v>2124000.0</v>
       </c>
       <c r="C120" s="1">
-        <v>98.152</v>
+        <v>98.639</v>
       </c>
       <c r="D120" s="1">
         <v>94.44113136</v>
       </c>
       <c r="E120" t="s">
         <v>8</v>
       </c>
       <c r="F120">
         <v>1.0</v>
       </c>
       <c r="G120" s="1">
         <v>2005929.63</v>
       </c>
       <c r="H120" s="1">
-        <v>78818.85</v>
+        <v>89162.73</v>
       </c>
       <c r="I120" s="1">
-        <v>3.9292928735491</v>
+        <v>4.4449580217826</v>
       </c>
       <c r="J120">
-        <v>1.1</v>
-[...2 lines deleted...]
-        <v>389</v>
+        <v>0.0</v>
+      </c>
+      <c r="K120">
+        <v>0.0</v>
       </c>
       <c r="L120" s="1">
-        <v>2084748.48</v>
+        <v>2095092.36</v>
       </c>
       <c r="M120" s="1">
-        <v>2108200.98</v>
+        <v>2095092.36</v>
       </c>
       <c r="N120" s="1">
         <v>0.45</v>
       </c>
       <c r="O120">
         <v>1</v>
       </c>
       <c r="Z120" t="s">
-        <v>387</v>
+        <v>377</v>
       </c>
     </row>
     <row r="121" spans="1:26">
       <c r="A121" t="s">
-        <v>391</v>
+        <v>380</v>
       </c>
       <c r="B121" s="1">
         <v>1271000.0</v>
       </c>
       <c r="C121" s="1">
-        <v>104.475</v>
+        <v>105.346</v>
       </c>
       <c r="D121" s="1">
         <v>100.0</v>
       </c>
       <c r="E121" t="s">
         <v>8</v>
       </c>
       <c r="F121">
         <v>1.0</v>
       </c>
       <c r="G121" s="1">
         <v>1271000.0</v>
       </c>
       <c r="H121" s="1">
-        <v>56877.25</v>
+        <v>67947.66</v>
       </c>
       <c r="I121" s="1">
-        <v>4.475</v>
+        <v>5.346</v>
       </c>
       <c r="J121">
-        <v>1.32</v>
+        <v>1.68</v>
       </c>
       <c r="K121" t="s">
-        <v>392</v>
+        <v>381</v>
       </c>
       <c r="L121" s="1">
-        <v>1327877.25</v>
+        <v>1338947.66</v>
       </c>
       <c r="M121" s="1">
-        <v>1344647.39</v>
+        <v>1360351.65</v>
       </c>
       <c r="N121" s="1">
         <v>0.29</v>
       </c>
       <c r="O121">
         <v>1</v>
       </c>
       <c r="Z121" t="s">
-        <v>390</v>
+        <v>379</v>
       </c>
     </row>
     <row r="122" spans="1:26">
       <c r="A122" t="s">
-        <v>394</v>
+        <v>383</v>
       </c>
       <c r="B122" s="1">
         <v>1834000.0</v>
       </c>
       <c r="C122" s="1">
-        <v>103.84</v>
+        <v>104.033</v>
       </c>
       <c r="D122" s="1">
         <v>101.19775245</v>
       </c>
       <c r="E122" t="s">
         <v>8</v>
       </c>
       <c r="F122">
         <v>1.0</v>
       </c>
       <c r="G122" s="1">
         <v>1855966.78</v>
       </c>
       <c r="H122" s="1">
-        <v>48458.82</v>
+        <v>51998.44</v>
       </c>
       <c r="I122" s="1">
-        <v>2.6109745347921</v>
+        <v>2.8016902328392</v>
       </c>
       <c r="J122">
-        <v>1.75</v>
+        <v>2.18</v>
       </c>
       <c r="K122" t="s">
-        <v>395</v>
+        <v>384</v>
       </c>
       <c r="L122" s="1">
-        <v>1904425.6</v>
+        <v>1907965.22</v>
       </c>
       <c r="M122" s="1">
-        <v>1936558.81</v>
+        <v>1947854.72</v>
       </c>
       <c r="N122" s="1">
-        <v>0.41</v>
+        <v>0.42</v>
       </c>
       <c r="O122">
         <v>1</v>
       </c>
       <c r="Z122" t="s">
-        <v>393</v>
+        <v>382</v>
       </c>
     </row>
     <row r="123" spans="1:26">
       <c r="A123" t="s">
-        <v>397</v>
+        <v>386</v>
       </c>
       <c r="B123" s="1">
         <v>2450000.0</v>
       </c>
       <c r="C123" s="1">
-        <v>101.457</v>
+        <v>101.623</v>
       </c>
       <c r="D123" s="1">
         <v>101.43494653</v>
       </c>
       <c r="E123" t="s">
         <v>8</v>
       </c>
       <c r="F123">
         <v>1.0</v>
       </c>
       <c r="G123" s="1">
         <v>2485156.19</v>
       </c>
       <c r="H123" s="1">
-        <v>540.31</v>
+        <v>4607.31</v>
       </c>
       <c r="I123" s="1">
-        <v>0.021741490622366</v>
+        <v>0.18539317643452</v>
       </c>
       <c r="J123">
-        <v>0.34</v>
+        <v>0.64</v>
       </c>
       <c r="K123" t="s">
-        <v>398</v>
+        <v>387</v>
       </c>
       <c r="L123" s="1">
-        <v>2485696.5</v>
+        <v>2489763.5</v>
       </c>
       <c r="M123" s="1">
-        <v>2493914.21</v>
+        <v>2505484.33</v>
       </c>
       <c r="N123" s="1">
-        <v>0.53</v>
+        <v>0.54</v>
       </c>
       <c r="O123">
         <v>1</v>
       </c>
       <c r="Z123" t="s">
-        <v>396</v>
+        <v>385</v>
       </c>
     </row>
     <row r="124" spans="1:26">
       <c r="A124" t="s">
-        <v>400</v>
+        <v>389</v>
       </c>
       <c r="B124" s="1">
         <v>1037000.0</v>
       </c>
       <c r="C124" s="1">
-        <v>99.828</v>
+        <v>99.963</v>
       </c>
       <c r="D124" s="1">
         <v>98.76648216</v>
       </c>
       <c r="E124" t="s">
         <v>8</v>
       </c>
       <c r="F124">
         <v>1.0</v>
       </c>
       <c r="G124" s="1">
         <v>1024208.42</v>
       </c>
       <c r="H124" s="1">
-        <v>11007.94</v>
+        <v>12407.89</v>
       </c>
       <c r="I124" s="1">
-        <v>1.0747753860489</v>
+        <v>1.2114614328205</v>
       </c>
       <c r="J124">
-        <v>1.49</v>
+        <v>0.27</v>
       </c>
       <c r="K124" t="s">
-        <v>401</v>
+        <v>390</v>
       </c>
       <c r="L124" s="1">
-        <v>1035216.36</v>
+        <v>1036616.31</v>
       </c>
       <c r="M124" s="1">
-        <v>1050616.38</v>
+        <v>1039403.85</v>
       </c>
       <c r="N124" s="1">
-        <v>0.23</v>
+        <v>0.22</v>
       </c>
       <c r="O124">
         <v>1</v>
       </c>
       <c r="Z124" t="s">
-        <v>399</v>
+        <v>388</v>
       </c>
     </row>
     <row r="125" spans="1:26">
       <c r="A125" t="s">
-        <v>403</v>
+        <v>392</v>
       </c>
       <c r="B125" s="1">
         <v>3875000.0</v>
       </c>
       <c r="C125" s="1">
-        <v>102.685</v>
+        <v>103.09</v>
       </c>
       <c r="D125" s="1">
         <v>100.0960031</v>
       </c>
       <c r="E125" t="s">
         <v>8</v>
       </c>
       <c r="F125">
         <v>1.0</v>
       </c>
       <c r="G125" s="1">
         <v>3878720.12</v>
       </c>
       <c r="H125" s="1">
-        <v>100323.63</v>
+        <v>116017.38</v>
       </c>
       <c r="I125" s="1">
-        <v>2.5865137699082</v>
+        <v>2.9911253302803</v>
       </c>
       <c r="J125">
-        <v>1.28</v>
+        <v>1.6</v>
       </c>
       <c r="K125" t="s">
-        <v>404</v>
+        <v>393</v>
       </c>
       <c r="L125" s="1">
-        <v>3979043.75</v>
+        <v>3994737.5</v>
       </c>
       <c r="M125" s="1">
-        <v>4028772.92</v>
+        <v>4056898.96</v>
       </c>
       <c r="N125" s="1">
-        <v>0.86</v>
+        <v>0.87</v>
       </c>
       <c r="O125">
         <v>1</v>
       </c>
       <c r="Z125" t="s">
-        <v>402</v>
+        <v>391</v>
       </c>
     </row>
     <row r="126" spans="1:26">
       <c r="A126" t="s">
-        <v>406</v>
+        <v>395</v>
       </c>
       <c r="B126" s="1">
         <v>1900000.0</v>
       </c>
       <c r="C126" s="1">
-        <v>116.175</v>
+        <v>116.267</v>
       </c>
       <c r="D126" s="1">
         <v>123.47145</v>
       </c>
       <c r="E126" t="s">
         <v>8</v>
       </c>
       <c r="F126">
         <v>1.0</v>
       </c>
       <c r="G126" s="1">
         <v>2345957.55</v>
       </c>
       <c r="H126" s="1">
-        <v>-138632.55</v>
+        <v>-136884.55</v>
       </c>
       <c r="I126" s="1">
-        <v>-5.9094227855913</v>
+        <v>-5.8349116334181</v>
       </c>
       <c r="J126">
-        <v>3.21</v>
+        <v>3.65</v>
       </c>
       <c r="K126" t="s">
-        <v>407</v>
+        <v>396</v>
       </c>
       <c r="L126" s="1">
-        <v>2207325.0</v>
+        <v>2209073.0</v>
       </c>
       <c r="M126" s="1">
-        <v>2268242.12</v>
+        <v>2278462.04</v>
       </c>
       <c r="N126" s="1">
         <v>0.49</v>
       </c>
       <c r="O126">
         <v>1</v>
       </c>
       <c r="Z126" t="s">
-        <v>405</v>
+        <v>394</v>
       </c>
     </row>
     <row r="127" spans="1:26">
       <c r="A127" t="s">
-        <v>409</v>
+        <v>398</v>
       </c>
       <c r="B127" s="1">
         <v>654000.0</v>
       </c>
       <c r="C127" s="1">
-        <v>107.804</v>
+        <v>107.666</v>
       </c>
       <c r="D127" s="1">
         <v>113.147</v>
       </c>
       <c r="E127" t="s">
         <v>8</v>
       </c>
       <c r="F127">
         <v>1.0</v>
       </c>
       <c r="G127" s="1">
         <v>739981.38</v>
       </c>
       <c r="H127" s="1">
-        <v>-34943.22</v>
+        <v>-35845.74</v>
       </c>
       <c r="I127" s="1">
-        <v>-4.7221755769044</v>
+        <v>-4.8441408079755</v>
       </c>
       <c r="J127">
-        <v>3.13</v>
+        <v>3.59</v>
       </c>
       <c r="K127" t="s">
-        <v>410</v>
+        <v>399</v>
       </c>
       <c r="L127" s="1">
-        <v>705038.16</v>
+        <v>704135.64</v>
       </c>
       <c r="M127" s="1">
-        <v>725525.34</v>
+        <v>727610.54</v>
       </c>
       <c r="N127" s="1">
         <v>0.16</v>
       </c>
       <c r="O127">
         <v>1</v>
       </c>
       <c r="Z127" t="s">
-        <v>408</v>
+        <v>397</v>
       </c>
     </row>
     <row r="128" spans="1:26">
       <c r="A128" t="s">
-        <v>412</v>
+        <v>401</v>
       </c>
       <c r="B128" s="1">
         <v>1300000.0</v>
       </c>
       <c r="C128" s="1">
-        <v>96.138</v>
+        <v>96.163</v>
       </c>
       <c r="D128" s="1">
         <v>93.14264308</v>
       </c>
       <c r="E128" t="s">
         <v>8</v>
       </c>
       <c r="F128">
         <v>1.0</v>
       </c>
       <c r="G128" s="1">
         <v>1210854.36</v>
       </c>
       <c r="H128" s="1">
-        <v>38939.64</v>
+        <v>39264.64</v>
       </c>
       <c r="I128" s="1">
-        <v>3.2158813880804</v>
+        <v>3.2427219405643</v>
       </c>
       <c r="J128">
-        <v>1.21</v>
+        <v>1.31</v>
       </c>
       <c r="K128" t="s">
-        <v>413</v>
+        <v>402</v>
       </c>
       <c r="L128" s="1">
-        <v>1249794.0</v>
+        <v>1250119.0</v>
       </c>
       <c r="M128" s="1">
-        <v>1265500.85</v>
+        <v>1267134.75</v>
       </c>
       <c r="N128" s="1">
         <v>0.27</v>
       </c>
       <c r="O128">
         <v>1</v>
       </c>
       <c r="Z128" t="s">
-        <v>411</v>
+        <v>400</v>
       </c>
     </row>
     <row r="129" spans="1:26">
       <c r="A129" t="s">
-        <v>415</v>
+        <v>404</v>
       </c>
       <c r="B129" s="1">
         <v>3991000.0</v>
       </c>
       <c r="C129" s="1">
-        <v>98.978</v>
+        <v>99.093</v>
       </c>
       <c r="D129" s="1">
         <v>94.47603859</v>
       </c>
       <c r="E129" t="s">
         <v>8</v>
       </c>
       <c r="F129">
         <v>1.0</v>
       </c>
       <c r="G129" s="1">
         <v>3770538.7</v>
       </c>
       <c r="H129" s="1">
-        <v>179673.28</v>
+        <v>184262.93</v>
       </c>
       <c r="I129" s="1">
-        <v>4.7651885922826</v>
+        <v>4.8869125783008</v>
       </c>
       <c r="J129">
-        <v>0.43</v>
+        <v>0.6</v>
       </c>
       <c r="K129" t="s">
-        <v>416</v>
+        <v>405</v>
       </c>
       <c r="L129" s="1">
-        <v>3950211.98</v>
+        <v>3954801.63</v>
       </c>
       <c r="M129" s="1">
-        <v>3967423.17</v>
+        <v>3978706.06</v>
       </c>
       <c r="N129" s="1">
         <v>0.85</v>
       </c>
       <c r="O129">
         <v>1</v>
       </c>
       <c r="Z129" t="s">
-        <v>414</v>
+        <v>403</v>
       </c>
     </row>
     <row r="130" spans="1:26">
       <c r="A130" t="s">
-        <v>418</v>
+        <v>407</v>
       </c>
       <c r="B130" s="1">
         <v>3825000.0</v>
       </c>
       <c r="C130" s="1">
-        <v>100.635</v>
+        <v>99.983</v>
       </c>
       <c r="D130" s="1">
         <v>100.05687163</v>
       </c>
       <c r="E130" t="s">
         <v>8</v>
       </c>
       <c r="F130">
         <v>1.0</v>
       </c>
       <c r="G130" s="1">
         <v>3827175.34</v>
       </c>
       <c r="H130" s="1">
-        <v>22113.41</v>
+        <v>-2825.59</v>
       </c>
       <c r="I130" s="1">
-        <v>0.57779976184734</v>
+        <v>-0.07382964586096</v>
       </c>
       <c r="J130">
-        <v>1.99</v>
-[...2 lines deleted...]
-        <v>419</v>
+        <v>0.0</v>
+      </c>
+      <c r="K130">
+        <v>0.0</v>
       </c>
       <c r="L130" s="1">
-        <v>3849288.75</v>
+        <v>3824349.75</v>
       </c>
       <c r="M130" s="1">
-        <v>3925310.63</v>
+        <v>3824349.75</v>
       </c>
       <c r="N130" s="1">
-        <v>0.84</v>
+        <v>0.82</v>
       </c>
       <c r="O130">
         <v>1</v>
       </c>
       <c r="Z130" t="s">
-        <v>417</v>
+        <v>406</v>
       </c>
     </row>
     <row r="131" spans="1:26">
       <c r="A131" t="s">
-        <v>421</v>
+        <v>409</v>
       </c>
       <c r="B131" s="1">
-        <v>1522000.0</v>
+        <v>1250000.0</v>
       </c>
       <c r="C131" s="1">
-        <v>82.522</v>
+        <v>0.001</v>
       </c>
       <c r="D131" s="1">
-        <v>100.0</v>
+        <v>0.0</v>
       </c>
       <c r="E131" t="s">
-        <v>8</v>
+        <v>44</v>
       </c>
       <c r="F131">
-        <v>1.0</v>
+        <v>1.14</v>
       </c>
       <c r="G131" s="1">
-        <v>1522000.0</v>
+        <v>0.0</v>
       </c>
       <c r="H131" s="1">
-        <v>-266015.16</v>
+        <v>10.96</v>
       </c>
       <c r="I131" s="1">
-        <v>-17.478</v>
+        <v>0</v>
       </c>
       <c r="J131">
-        <v>0.89</v>
-[...2 lines deleted...]
-        <v>422</v>
+        <v>0.0</v>
+      </c>
+      <c r="K131">
+        <v>0.0</v>
       </c>
       <c r="L131" s="1">
-        <v>1255984.84</v>
+        <v>10.96</v>
       </c>
       <c r="M131" s="1">
-        <v>1269587.72</v>
+        <v>10.96</v>
       </c>
       <c r="N131" s="1">
-        <v>0.27</v>
+        <v>0.0</v>
       </c>
       <c r="O131">
         <v>1</v>
       </c>
       <c r="Z131" t="s">
-        <v>420</v>
+        <v>408</v>
       </c>
     </row>
     <row r="132" spans="1:26">
       <c r="A132" t="s">
-        <v>424</v>
+        <v>411</v>
       </c>
       <c r="B132" s="1">
-        <v>1250000.0</v>
+        <v>2817000.0</v>
       </c>
       <c r="C132" s="1">
-        <v>0.001</v>
+        <v>97.922</v>
       </c>
       <c r="D132" s="1">
-        <v>0.0</v>
+        <v>101.3779503</v>
       </c>
       <c r="E132" t="s">
-        <v>44</v>
+        <v>8</v>
       </c>
       <c r="F132">
-        <v>1.14</v>
+        <v>1.0</v>
       </c>
       <c r="G132" s="1">
-        <v>0.0</v>
+        <v>2855816.86</v>
       </c>
       <c r="H132" s="1">
-        <v>10.92</v>
+        <v>-97354.12</v>
       </c>
       <c r="I132" s="1">
-        <v>0</v>
+        <v>-3.408976302493</v>
       </c>
       <c r="J132">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>1.58</v>
+      </c>
+      <c r="K132" t="s">
+        <v>412</v>
       </c>
       <c r="L132" s="1">
-        <v>10.92</v>
+        <v>2758462.74</v>
       </c>
       <c r="M132" s="1">
-        <v>10.92</v>
+        <v>2802849.78</v>
       </c>
       <c r="N132" s="1">
-        <v>0.0</v>
+        <v>0.6</v>
       </c>
       <c r="O132">
         <v>1</v>
       </c>
       <c r="Z132" t="s">
-        <v>423</v>
+        <v>410</v>
       </c>
     </row>
     <row r="133" spans="1:26">
       <c r="A133" t="s">
-        <v>426</v>
+        <v>414</v>
       </c>
       <c r="B133" s="1">
-        <v>2817000.0</v>
+        <v>1053000.0</v>
       </c>
       <c r="C133" s="1">
-        <v>98.613</v>
+        <v>103.297</v>
       </c>
       <c r="D133" s="1">
-        <v>101.3779503</v>
+        <v>103.32906363</v>
       </c>
       <c r="E133" t="s">
         <v>8</v>
       </c>
       <c r="F133">
         <v>1.0</v>
       </c>
       <c r="G133" s="1">
-        <v>2855816.86</v>
+        <v>1088055.04</v>
       </c>
       <c r="H133" s="1">
-        <v>-77888.65</v>
+        <v>-337.63</v>
       </c>
       <c r="I133" s="1">
-        <v>-2.7273685190023</v>
+        <v>-0.031030599334387</v>
       </c>
       <c r="J133">
-        <v>1.27</v>
+        <v>0.25</v>
       </c>
       <c r="K133" t="s">
-        <v>427</v>
+        <v>415</v>
       </c>
       <c r="L133" s="1">
-        <v>2777928.21</v>
+        <v>1087717.41</v>
       </c>
       <c r="M133" s="1">
-        <v>2813603.78</v>
+        <v>1090327.97</v>
       </c>
       <c r="N133" s="1">
-        <v>0.6</v>
+        <v>0.23</v>
       </c>
       <c r="O133">
         <v>1</v>
       </c>
       <c r="Z133" t="s">
-        <v>425</v>
+        <v>413</v>
       </c>
     </row>
     <row r="134" spans="1:26">
       <c r="A134" t="s">
-        <v>429</v>
+        <v>417</v>
       </c>
       <c r="B134" s="1">
-        <v>1053000.0</v>
+        <v>3046000.0</v>
       </c>
       <c r="C134" s="1">
-        <v>103.314</v>
+        <v>103.561</v>
       </c>
       <c r="D134" s="1">
-        <v>103.32906363</v>
+        <v>104.47316382</v>
       </c>
       <c r="E134" t="s">
         <v>8</v>
       </c>
       <c r="F134">
         <v>1.0</v>
       </c>
       <c r="G134" s="1">
-        <v>1088055.04</v>
+        <v>3182252.57</v>
       </c>
       <c r="H134" s="1">
-        <v>-158.62</v>
+        <v>-27784.51</v>
       </c>
       <c r="I134" s="1">
-        <v>-0.014578306626841</v>
+        <v>-0.87310825865717</v>
       </c>
       <c r="J134">
-        <v>3.06</v>
+        <v>3.78</v>
       </c>
       <c r="K134" t="s">
-        <v>430</v>
+        <v>418</v>
       </c>
       <c r="L134" s="1">
-        <v>1087896.42</v>
+        <v>3154468.06</v>
       </c>
       <c r="M134" s="1">
-        <v>1120155.51</v>
+        <v>3269644.94</v>
       </c>
       <c r="N134" s="1">
-        <v>0.24</v>
+        <v>0.7</v>
       </c>
       <c r="O134">
         <v>1</v>
       </c>
       <c r="Z134" t="s">
-        <v>428</v>
+        <v>416</v>
       </c>
     </row>
     <row r="135" spans="1:26">
       <c r="A135" t="s">
-        <v>432</v>
+        <v>420</v>
       </c>
       <c r="B135" s="1">
-        <v>3046000.0</v>
+        <v>2520000.0</v>
       </c>
       <c r="C135" s="1">
-        <v>103.869</v>
+        <v>101.666</v>
       </c>
       <c r="D135" s="1">
-        <v>104.47316382</v>
+        <v>101.57528214</v>
       </c>
       <c r="E135" t="s">
         <v>8</v>
       </c>
       <c r="F135">
         <v>1.0</v>
       </c>
       <c r="G135" s="1">
-        <v>3182252.57</v>
+        <v>2559697.11</v>
       </c>
       <c r="H135" s="1">
-        <v>-18402.83</v>
+        <v>2286.09</v>
       </c>
       <c r="I135" s="1">
-        <v>-0.57829570705634</v>
+        <v>0.089310957576539</v>
       </c>
       <c r="J135">
-        <v>3.3</v>
+        <v>0.27</v>
       </c>
       <c r="K135" t="s">
-        <v>433</v>
+        <v>421</v>
       </c>
       <c r="L135" s="1">
-        <v>3163849.74</v>
+        <v>2561983.2</v>
       </c>
       <c r="M135" s="1">
-        <v>3264367.74</v>
+        <v>2568859.84</v>
       </c>
       <c r="N135" s="1">
-        <v>0.7</v>
+        <v>0.55</v>
       </c>
       <c r="O135">
         <v>1</v>
       </c>
       <c r="Z135" t="s">
-        <v>431</v>
+        <v>419</v>
       </c>
     </row>
     <row r="136" spans="1:26">
       <c r="A136" t="s">
-        <v>435</v>
+        <v>423</v>
       </c>
       <c r="B136" s="1">
-        <v>2520000.0</v>
+        <v>2947000.0</v>
       </c>
       <c r="C136" s="1">
-        <v>101.804</v>
+        <v>103.479</v>
       </c>
       <c r="D136" s="1">
-        <v>101.57528214</v>
+        <v>101.56042721</v>
       </c>
       <c r="E136" t="s">
         <v>8</v>
       </c>
       <c r="F136">
         <v>1.0</v>
       </c>
       <c r="G136" s="1">
-        <v>2559697.11</v>
+        <v>2992985.79</v>
       </c>
       <c r="H136" s="1">
-        <v>5763.69</v>
+        <v>56540.34</v>
       </c>
       <c r="I136" s="1">
-        <v>0.22517078202272</v>
+        <v>1.8890948359631</v>
       </c>
       <c r="J136">
-        <v>2.87</v>
+        <v>0.5</v>
       </c>
       <c r="K136" t="s">
-        <v>436</v>
+        <v>424</v>
       </c>
       <c r="L136" s="1">
-        <v>2565460.8</v>
+        <v>3049526.13</v>
       </c>
       <c r="M136" s="1">
-        <v>2637858.88</v>
+        <v>3064261.13</v>
       </c>
       <c r="N136" s="1">
-        <v>0.56</v>
+        <v>0.65</v>
       </c>
       <c r="O136">
         <v>1</v>
       </c>
       <c r="Z136" t="s">
-        <v>434</v>
+        <v>422</v>
       </c>
     </row>
     <row r="137" spans="1:26">
       <c r="A137" t="s">
-        <v>438</v>
+        <v>426</v>
       </c>
       <c r="B137" s="1">
-        <v>2947000.0</v>
+        <v>2051000.0</v>
       </c>
       <c r="C137" s="1">
-        <v>103.841</v>
+        <v>100.005</v>
       </c>
       <c r="D137" s="1">
-        <v>101.56042721</v>
+        <v>97.59067821</v>
       </c>
       <c r="E137" t="s">
         <v>8</v>
       </c>
       <c r="F137">
         <v>1.0</v>
       </c>
       <c r="G137" s="1">
-        <v>2992985.79</v>
+        <v>2001584.81</v>
       </c>
       <c r="H137" s="1">
-        <v>67208.48</v>
+        <v>49517.74</v>
       </c>
       <c r="I137" s="1">
-        <v>2.2455328797268</v>
+        <v>2.4739266481544</v>
       </c>
       <c r="J137">
-        <v>0.15</v>
+        <v>0.81</v>
       </c>
       <c r="K137" t="s">
-        <v>439</v>
+        <v>427</v>
       </c>
       <c r="L137" s="1">
-        <v>3060194.27</v>
+        <v>2051102.55</v>
       </c>
       <c r="M137" s="1">
-        <v>3064614.77</v>
+        <v>2067660.1</v>
       </c>
       <c r="N137" s="1">
-        <v>0.66</v>
+        <v>0.44</v>
       </c>
       <c r="O137">
         <v>1</v>
       </c>
       <c r="Z137" t="s">
-        <v>437</v>
+        <v>425</v>
       </c>
     </row>
     <row r="138" spans="1:26">
       <c r="A138" t="s">
-        <v>441</v>
+        <v>429</v>
       </c>
       <c r="B138" s="1">
-        <v>2051000.0</v>
+        <v>1360000.0</v>
       </c>
       <c r="C138" s="1">
-        <v>99.903</v>
+        <v>103.433</v>
       </c>
       <c r="D138" s="1">
-        <v>97.59067821</v>
+        <v>99.81182206</v>
       </c>
       <c r="E138" t="s">
         <v>8</v>
       </c>
       <c r="F138">
         <v>1.0</v>
       </c>
       <c r="G138" s="1">
-        <v>2001584.81</v>
+        <v>1357440.78</v>
       </c>
       <c r="H138" s="1">
-        <v>47425.72</v>
+        <v>49248.02</v>
       </c>
       <c r="I138" s="1">
-        <v>2.3694084688822</v>
+        <v>3.6280050463785</v>
       </c>
       <c r="J138">
-        <v>0.58</v>
+        <v>4.72</v>
       </c>
       <c r="K138" t="s">
-        <v>442</v>
+        <v>430</v>
       </c>
       <c r="L138" s="1">
-        <v>2049010.53</v>
+        <v>1406688.8</v>
       </c>
       <c r="M138" s="1">
-        <v>2060931.97</v>
+        <v>1470850.99</v>
       </c>
       <c r="N138" s="1">
-        <v>0.44</v>
+        <v>0.31</v>
       </c>
       <c r="O138">
         <v>1</v>
       </c>
       <c r="Z138" t="s">
-        <v>440</v>
+        <v>428</v>
       </c>
     </row>
     <row r="139" spans="1:26">
       <c r="A139" t="s">
-        <v>444</v>
+        <v>432</v>
       </c>
       <c r="B139" s="1">
-        <v>1360000.0</v>
+        <v>2159000.0</v>
       </c>
       <c r="C139" s="1">
-        <v>103.239</v>
+        <v>101.661</v>
       </c>
       <c r="D139" s="1">
-        <v>99.81182206</v>
+        <v>102.17381658</v>
       </c>
       <c r="E139" t="s">
         <v>8</v>
       </c>
       <c r="F139">
         <v>1.0</v>
       </c>
       <c r="G139" s="1">
-        <v>1357440.78</v>
+        <v>2205932.7</v>
       </c>
       <c r="H139" s="1">
-        <v>46609.62</v>
+        <v>-11071.71</v>
       </c>
       <c r="I139" s="1">
-        <v>3.4336392929053</v>
+        <v>-0.50190606449598</v>
       </c>
       <c r="J139">
-        <v>4.42</v>
-[...2 lines deleted...]
-        <v>445</v>
+        <v>0.0</v>
+      </c>
+      <c r="K139">
+        <v>0.0</v>
       </c>
       <c r="L139" s="1">
-        <v>1404050.4</v>
+        <v>2194860.99</v>
       </c>
       <c r="M139" s="1">
-        <v>1464104.65</v>
+        <v>2194860.99</v>
       </c>
       <c r="N139" s="1">
-        <v>0.31</v>
+        <v>0.47</v>
       </c>
       <c r="O139">
         <v>1</v>
       </c>
       <c r="Z139" t="s">
-        <v>443</v>
+        <v>431</v>
       </c>
     </row>
     <row r="140" spans="1:26">
       <c r="A140" t="s">
-        <v>447</v>
+        <v>434</v>
       </c>
       <c r="B140" s="1">
-        <v>2159000.0</v>
+        <v>1817000.0</v>
       </c>
       <c r="C140" s="1">
-        <v>100.777</v>
+        <v>76.566</v>
       </c>
       <c r="D140" s="1">
-        <v>102.17381658</v>
+        <v>97.56207595</v>
       </c>
       <c r="E140" t="s">
         <v>8</v>
       </c>
       <c r="F140">
         <v>1.0</v>
       </c>
       <c r="G140" s="1">
-        <v>2205932.7</v>
+        <v>1772702.92</v>
       </c>
       <c r="H140" s="1">
-        <v>-30157.27</v>
+        <v>-381498.7</v>
       </c>
       <c r="I140" s="1">
-        <v>-1.3670983706801</v>
+        <v>-21.520735126899</v>
       </c>
       <c r="J140">
-        <v>2.87</v>
+        <v>2.38</v>
       </c>
       <c r="K140" t="s">
-        <v>448</v>
+        <v>435</v>
       </c>
       <c r="L140" s="1">
-        <v>2175775.43</v>
+        <v>1391204.22</v>
       </c>
       <c r="M140" s="1">
-        <v>2237801.95</v>
+        <v>1434357.97</v>
       </c>
       <c r="N140" s="1">
-        <v>0.48</v>
+        <v>0.31</v>
       </c>
       <c r="O140">
         <v>1</v>
       </c>
       <c r="Z140" t="s">
-        <v>446</v>
+        <v>433</v>
       </c>
     </row>
     <row r="141" spans="1:26">
       <c r="A141" t="s">
-        <v>450</v>
+        <v>437</v>
       </c>
       <c r="B141" s="1">
-        <v>1817000.0</v>
+        <v>1907000.0</v>
       </c>
       <c r="C141" s="1">
-        <v>76.997</v>
+        <v>100.975</v>
       </c>
       <c r="D141" s="1">
-        <v>97.56207595</v>
+        <v>100.07713005</v>
       </c>
       <c r="E141" t="s">
         <v>8</v>
       </c>
       <c r="F141">
         <v>1.0</v>
       </c>
       <c r="G141" s="1">
-        <v>1772702.92</v>
+        <v>1908470.87</v>
       </c>
       <c r="H141" s="1">
-        <v>-373667.43</v>
+        <v>17122.38</v>
       </c>
       <c r="I141" s="1">
-        <v>-21.078965109394</v>
+        <v>0.89717795902224</v>
       </c>
       <c r="J141">
-        <v>1.85</v>
+        <v>1.33</v>
       </c>
       <c r="K141" t="s">
-        <v>451</v>
+        <v>438</v>
       </c>
       <c r="L141" s="1">
-        <v>1399035.49</v>
+        <v>1925593.25</v>
       </c>
       <c r="M141" s="1">
-        <v>1432649.99</v>
+        <v>1951019.92</v>
       </c>
       <c r="N141" s="1">
-        <v>0.31</v>
+        <v>0.42</v>
       </c>
       <c r="O141">
         <v>1</v>
       </c>
       <c r="Z141" t="s">
-        <v>449</v>
+        <v>436</v>
       </c>
     </row>
     <row r="142" spans="1:26">
       <c r="A142" t="s">
-        <v>453</v>
+        <v>440</v>
       </c>
       <c r="B142" s="1">
-        <v>1907000.0</v>
+        <v>3800000.0</v>
       </c>
       <c r="C142" s="1">
-        <v>100.944</v>
+        <v>101.138</v>
       </c>
       <c r="D142" s="1">
-        <v>100.07713005</v>
+        <v>100.0646</v>
       </c>
       <c r="E142" t="s">
         <v>8</v>
       </c>
       <c r="F142">
         <v>1.0</v>
       </c>
       <c r="G142" s="1">
-        <v>1908470.87</v>
+        <v>3802454.8</v>
       </c>
       <c r="H142" s="1">
-        <v>16531.21</v>
+        <v>40789.2</v>
       </c>
       <c r="I142" s="1">
-        <v>0.86620185090905</v>
+        <v>1.0727070312578</v>
       </c>
       <c r="J142">
-        <v>1.1</v>
+        <v>2.11</v>
       </c>
       <c r="K142" t="s">
-        <v>454</v>
+        <v>441</v>
       </c>
       <c r="L142" s="1">
-        <v>1925002.08</v>
+        <v>3843244.0</v>
       </c>
       <c r="M142" s="1">
-        <v>1945979.08</v>
+        <v>3923320.93</v>
       </c>
       <c r="N142" s="1">
-        <v>0.42</v>
+        <v>0.84</v>
       </c>
       <c r="O142">
         <v>1</v>
       </c>
       <c r="Z142" t="s">
-        <v>452</v>
+        <v>439</v>
       </c>
     </row>
     <row r="143" spans="1:26">
       <c r="A143" t="s">
-        <v>456</v>
+        <v>443</v>
       </c>
       <c r="B143" s="1">
-        <v>3800000.0</v>
+        <v>3332000.0</v>
       </c>
       <c r="C143" s="1">
-        <v>100.443</v>
+        <v>103.643</v>
       </c>
       <c r="D143" s="1">
-        <v>100.0646</v>
+        <v>102.94102671</v>
       </c>
       <c r="E143" t="s">
         <v>8</v>
       </c>
       <c r="F143">
         <v>1.0</v>
       </c>
       <c r="G143" s="1">
-        <v>3802454.8</v>
+        <v>3429995.01</v>
       </c>
       <c r="H143" s="1">
-        <v>14379.2</v>
+        <v>23389.75</v>
       </c>
       <c r="I143" s="1">
-        <v>0.37815571141043</v>
+        <v>0.68191790168231</v>
       </c>
       <c r="J143">
-        <v>1.79</v>
+        <v>0.28</v>
       </c>
       <c r="K143" t="s">
-        <v>457</v>
+        <v>444</v>
       </c>
       <c r="L143" s="1">
-        <v>3816834.0</v>
+        <v>3453384.76</v>
       </c>
       <c r="M143" s="1">
-        <v>3884899.39</v>
+        <v>3462756.01</v>
       </c>
       <c r="N143" s="1">
-        <v>0.83</v>
+        <v>0.74</v>
       </c>
       <c r="O143">
         <v>1</v>
       </c>
       <c r="Z143" t="s">
-        <v>455</v>
+        <v>442</v>
       </c>
     </row>
     <row r="144" spans="1:26">
       <c r="A144" t="s">
-        <v>459</v>
+        <v>446</v>
       </c>
       <c r="B144" s="1">
-        <v>3332000.0</v>
+        <v>6595000.0</v>
       </c>
       <c r="C144" s="1">
-        <v>103.715</v>
+        <v>84.351</v>
       </c>
       <c r="D144" s="1">
-        <v>102.94102671</v>
+        <v>77.42602805</v>
       </c>
       <c r="E144" t="s">
         <v>8</v>
       </c>
       <c r="F144">
         <v>1.0</v>
       </c>
       <c r="G144" s="1">
-        <v>3429995.01</v>
+        <v>5106246.55</v>
       </c>
       <c r="H144" s="1">
-        <v>25788.79</v>
+        <v>456701.9</v>
       </c>
       <c r="I144" s="1">
-        <v>0.75186086057892</v>
+        <v>8.9439845007092</v>
       </c>
       <c r="J144">
-        <v>3.26</v>
+        <v>0.9</v>
       </c>
       <c r="K144" t="s">
-        <v>460</v>
+        <v>447</v>
       </c>
       <c r="L144" s="1">
-        <v>3455783.8</v>
+        <v>5562948.45</v>
       </c>
       <c r="M144" s="1">
-        <v>3564490.3</v>
+        <v>5622303.45</v>
       </c>
       <c r="N144" s="1">
-        <v>0.76</v>
+        <v>1.2</v>
       </c>
       <c r="O144">
         <v>1</v>
       </c>
       <c r="Z144" t="s">
-        <v>458</v>
+        <v>445</v>
       </c>
     </row>
     <row r="145" spans="1:26">
       <c r="A145" t="s">
-        <v>462</v>
+        <v>449</v>
       </c>
       <c r="B145" s="1">
-        <v>6595000.0</v>
+        <v>3200000.0</v>
       </c>
       <c r="C145" s="1">
-        <v>82.95</v>
+        <v>104.784</v>
       </c>
       <c r="D145" s="1">
-        <v>77.42602805</v>
+        <v>100.14981813</v>
       </c>
       <c r="E145" t="s">
         <v>8</v>
       </c>
       <c r="F145">
         <v>1.0</v>
       </c>
       <c r="G145" s="1">
-        <v>5106246.55</v>
+        <v>3204794.18</v>
       </c>
       <c r="H145" s="1">
-        <v>364305.95</v>
+        <v>148293.82</v>
       </c>
       <c r="I145" s="1">
-        <v>7.1345154690974</v>
+        <v>4.6272494166848</v>
       </c>
       <c r="J145">
-        <v>0.84</v>
+        <v>1.55</v>
       </c>
       <c r="K145" t="s">
-        <v>463</v>
+        <v>450</v>
       </c>
       <c r="L145" s="1">
-        <v>5470552.5</v>
+        <v>3353088.0</v>
       </c>
       <c r="M145" s="1">
-        <v>5525638.82</v>
+        <v>3402567.45</v>
       </c>
       <c r="N145" s="1">
-        <v>1.18</v>
+        <v>0.73</v>
       </c>
       <c r="O145">
         <v>1</v>
       </c>
       <c r="Z145" t="s">
-        <v>461</v>
+        <v>448</v>
       </c>
     </row>
     <row r="146" spans="1:26">
       <c r="A146" t="s">
-        <v>465</v>
+        <v>452</v>
       </c>
       <c r="B146" s="1">
-        <v>3200000.0</v>
+        <v>1298000.0</v>
       </c>
       <c r="C146" s="1">
-        <v>104.435</v>
+        <v>101.2</v>
       </c>
       <c r="D146" s="1">
-        <v>100.14981813</v>
+        <v>100.15715331</v>
       </c>
       <c r="E146" t="s">
         <v>8</v>
       </c>
       <c r="F146">
         <v>1.0</v>
       </c>
       <c r="G146" s="1">
-        <v>3204794.18</v>
+        <v>1300039.85</v>
       </c>
       <c r="H146" s="1">
-        <v>137125.82</v>
+        <v>13536.15</v>
       </c>
       <c r="I146" s="1">
-        <v>4.278771499766</v>
+        <v>1.0412103905892</v>
       </c>
       <c r="J146">
-        <v>1.24</v>
+        <v>1.5</v>
       </c>
       <c r="K146" t="s">
-        <v>466</v>
+        <v>453</v>
       </c>
       <c r="L146" s="1">
-        <v>3341920.0</v>
+        <v>1313576.0</v>
       </c>
       <c r="M146" s="1">
-        <v>3381503.56</v>
+        <v>1333046.0</v>
       </c>
       <c r="N146" s="1">
-        <v>0.72</v>
+        <v>0.28</v>
       </c>
       <c r="O146">
         <v>1</v>
       </c>
       <c r="Z146" t="s">
-        <v>464</v>
+        <v>451</v>
       </c>
     </row>
     <row r="147" spans="1:26">
       <c r="A147" t="s">
-        <v>468</v>
+        <v>455</v>
       </c>
       <c r="B147" s="1">
-        <v>1298000.0</v>
+        <v>2000000.0</v>
       </c>
       <c r="C147" s="1">
-        <v>100.962</v>
+        <v>100.465</v>
       </c>
       <c r="D147" s="1">
-        <v>100.15715331</v>
+        <v>100.445238</v>
       </c>
       <c r="E147" t="s">
         <v>8</v>
       </c>
       <c r="F147">
         <v>1.0</v>
       </c>
       <c r="G147" s="1">
-        <v>1300039.85</v>
+        <v>2008904.76</v>
       </c>
       <c r="H147" s="1">
-        <v>10446.91</v>
+        <v>395.24</v>
       </c>
       <c r="I147" s="1">
-        <v>0.80358382860341</v>
+        <v>0.019674402085642</v>
       </c>
       <c r="J147">
-        <v>1.24</v>
+        <v>0.1</v>
       </c>
       <c r="K147" t="s">
-        <v>469</v>
+        <v>456</v>
       </c>
       <c r="L147" s="1">
-        <v>1310486.76</v>
+        <v>2009300.0</v>
       </c>
       <c r="M147" s="1">
-        <v>1326549.51</v>
+        <v>2011214.13</v>
       </c>
       <c r="N147" s="1">
-        <v>0.28</v>
+        <v>0.43</v>
       </c>
       <c r="O147">
         <v>1</v>
       </c>
       <c r="Z147" t="s">
-        <v>467</v>
+        <v>454</v>
       </c>
     </row>
     <row r="148" spans="1:26">
       <c r="A148" t="s">
-        <v>471</v>
+        <v>458</v>
       </c>
       <c r="B148" s="1">
-        <v>2000000.0</v>
+        <v>1419000.0</v>
       </c>
       <c r="C148" s="1">
-        <v>99.995</v>
+        <v>100.584</v>
       </c>
       <c r="D148" s="1">
-        <v>100.445238</v>
+        <v>99.95674066</v>
       </c>
       <c r="E148" t="s">
         <v>8</v>
       </c>
       <c r="F148">
         <v>1.0</v>
       </c>
       <c r="G148" s="1">
-        <v>2008904.76</v>
+        <v>1418386.15</v>
       </c>
       <c r="H148" s="1">
-        <v>-9004.76</v>
+        <v>8900.81</v>
       </c>
       <c r="I148" s="1">
-        <v>-0.44824225514802</v>
+        <v>0.62753080323014</v>
       </c>
       <c r="J148">
-        <v>1.23</v>
+        <v>0.28</v>
       </c>
       <c r="K148" t="s">
-        <v>472</v>
+        <v>459</v>
       </c>
       <c r="L148" s="1">
-        <v>1999900.0</v>
+        <v>1427286.96</v>
       </c>
       <c r="M148" s="1">
-        <v>2024412.09</v>
+        <v>1431266.96</v>
       </c>
       <c r="N148" s="1">
-        <v>0.43</v>
+        <v>0.31</v>
       </c>
       <c r="O148">
         <v>1</v>
       </c>
       <c r="Z148" t="s">
-        <v>470</v>
+        <v>457</v>
       </c>
     </row>
     <row r="149" spans="1:26">
       <c r="A149" t="s">
-        <v>474</v>
+        <v>461</v>
       </c>
       <c r="B149" s="1">
-        <v>1419000.0</v>
+        <v>2643000.0</v>
       </c>
       <c r="C149" s="1">
-        <v>100.374</v>
+        <v>97.858</v>
       </c>
       <c r="D149" s="1">
-        <v>99.95674066</v>
+        <v>91.98892622</v>
       </c>
       <c r="E149" t="s">
         <v>8</v>
       </c>
       <c r="F149">
         <v>1.0</v>
       </c>
       <c r="G149" s="1">
-        <v>1418386.15</v>
+        <v>2431267.32</v>
       </c>
       <c r="H149" s="1">
-        <v>5920.91</v>
+        <v>155119.62</v>
       </c>
       <c r="I149" s="1">
-        <v>0.41743991930547</v>
+        <v>6.3801959876629</v>
       </c>
       <c r="J149">
         <v>0.0</v>
       </c>
       <c r="K149">
         <v>0.0</v>
       </c>
       <c r="L149" s="1">
-        <v>1424307.06</v>
+        <v>2586386.94</v>
       </c>
       <c r="M149" s="1">
-        <v>1424307.06</v>
+        <v>2586386.94</v>
       </c>
       <c r="N149" s="1">
-        <v>0.31</v>
+        <v>0.55</v>
       </c>
       <c r="O149">
         <v>1</v>
       </c>
       <c r="Z149" t="s">
-        <v>473</v>
+        <v>460</v>
       </c>
     </row>
     <row r="150" spans="1:26">
       <c r="A150" t="s">
-        <v>476</v>
+        <v>463</v>
       </c>
       <c r="B150" s="1">
-        <v>2643000.0</v>
+        <v>3442000.0</v>
       </c>
       <c r="C150" s="1">
-        <v>97.671</v>
+        <v>99.285</v>
       </c>
       <c r="D150" s="1">
-        <v>91.98892622</v>
+        <v>100.02073707</v>
       </c>
       <c r="E150" t="s">
         <v>8</v>
       </c>
       <c r="F150">
         <v>1.0</v>
       </c>
       <c r="G150" s="1">
-        <v>2431267.32</v>
+        <v>3442713.77</v>
       </c>
       <c r="H150" s="1">
-        <v>150177.21</v>
+        <v>-25324.07</v>
       </c>
       <c r="I150" s="1">
-        <v>6.1769106492165</v>
+        <v>-0.73558453277979</v>
       </c>
       <c r="J150">
-        <v>0.99</v>
+        <v>1.77</v>
       </c>
       <c r="K150" t="s">
-        <v>477</v>
+        <v>464</v>
       </c>
       <c r="L150" s="1">
-        <v>2581444.53</v>
+        <v>3417389.7</v>
       </c>
       <c r="M150" s="1">
-        <v>2607709.34</v>
+        <v>3478341.78</v>
       </c>
       <c r="N150" s="1">
-        <v>0.56</v>
+        <v>0.74</v>
       </c>
       <c r="O150">
         <v>1</v>
       </c>
       <c r="Z150" t="s">
-        <v>475</v>
+        <v>462</v>
       </c>
     </row>
     <row r="151" spans="1:26">
       <c r="A151" t="s">
-        <v>479</v>
+        <v>466</v>
       </c>
       <c r="B151" s="1">
-        <v>3442000.0</v>
+        <v>2000000.0</v>
       </c>
       <c r="C151" s="1">
-        <v>99.528</v>
+        <v>102.197</v>
       </c>
       <c r="D151" s="1">
-        <v>100.02073707</v>
+        <v>100.0</v>
       </c>
       <c r="E151" t="s">
         <v>8</v>
       </c>
       <c r="F151">
         <v>1.0</v>
       </c>
       <c r="G151" s="1">
-        <v>3442713.77</v>
+        <v>2000000.0</v>
       </c>
       <c r="H151" s="1">
-        <v>-16960.01</v>
+        <v>43940.0</v>
       </c>
       <c r="I151" s="1">
-        <v>-0.49263491341599</v>
+        <v>2.197</v>
       </c>
       <c r="J151">
-        <v>1.52</v>
+        <v>1.47</v>
       </c>
       <c r="K151" t="s">
-        <v>480</v>
+        <v>467</v>
       </c>
       <c r="L151" s="1">
-        <v>3425753.76</v>
+        <v>2043940.0</v>
       </c>
       <c r="M151" s="1">
-        <v>3478172.55</v>
+        <v>2073335.83</v>
       </c>
       <c r="N151" s="1">
-        <v>0.74</v>
+        <v>0.44</v>
       </c>
       <c r="O151">
         <v>1</v>
       </c>
       <c r="Z151" t="s">
-        <v>478</v>
+        <v>465</v>
       </c>
     </row>
     <row r="152" spans="1:26">
       <c r="A152" t="s">
-        <v>482</v>
+        <v>469</v>
       </c>
       <c r="B152" s="1">
-        <v>1732000.0</v>
+        <v>3800000.0</v>
       </c>
       <c r="C152" s="1">
-        <v>101.85</v>
+        <v>100.105</v>
       </c>
       <c r="D152" s="1">
-        <v>100.16080774</v>
+        <v>100.05580737</v>
       </c>
       <c r="E152" t="s">
         <v>8</v>
       </c>
       <c r="F152">
         <v>1.0</v>
       </c>
       <c r="G152" s="1">
-        <v>1734785.19</v>
+        <v>3802120.68</v>
       </c>
       <c r="H152" s="1">
-        <v>29256.81</v>
+        <v>1869.32</v>
       </c>
       <c r="I152" s="1">
-        <v>1.686480272523</v>
+        <v>0.049165193778121</v>
       </c>
       <c r="J152">
-        <v>0.11</v>
+        <v>0.49</v>
       </c>
       <c r="K152" t="s">
-        <v>483</v>
+        <v>470</v>
       </c>
       <c r="L152" s="1">
-        <v>1764042.0</v>
+        <v>3803990.0</v>
       </c>
       <c r="M152" s="1">
-        <v>1765990.5</v>
+        <v>3822729.73</v>
       </c>
       <c r="N152" s="1">
-        <v>0.38</v>
+        <v>0.82</v>
       </c>
       <c r="O152">
         <v>1</v>
       </c>
       <c r="Z152" t="s">
-        <v>481</v>
+        <v>468</v>
       </c>
     </row>
     <row r="153" spans="1:26">
       <c r="A153" t="s">
-        <v>485</v>
+        <v>472</v>
       </c>
       <c r="B153" s="1">
-        <v>2000000.0</v>
+        <v>5008000.0</v>
       </c>
       <c r="C153" s="1">
-        <v>103.12</v>
+        <v>97.874</v>
       </c>
       <c r="D153" s="1">
-        <v>100.0</v>
+        <v>98.72295907</v>
       </c>
       <c r="E153" t="s">
         <v>8</v>
       </c>
       <c r="F153">
         <v>1.0</v>
       </c>
       <c r="G153" s="1">
-        <v>2000000.0</v>
+        <v>4944045.79</v>
       </c>
       <c r="H153" s="1">
-        <v>62400.0</v>
+        <v>-42515.87</v>
       </c>
       <c r="I153" s="1">
-        <v>3.12</v>
+        <v>-0.85994086231956</v>
       </c>
       <c r="J153">
-        <v>1.1</v>
+        <v>0.5</v>
       </c>
       <c r="K153" t="s">
-        <v>486</v>
+        <v>473</v>
       </c>
       <c r="L153" s="1">
-        <v>2062400.0</v>
+        <v>4901529.92</v>
       </c>
       <c r="M153" s="1">
-        <v>2084358.33</v>
+        <v>4926398.41</v>
       </c>
       <c r="N153" s="1">
-        <v>0.45</v>
+        <v>1.05</v>
       </c>
       <c r="O153">
         <v>1</v>
       </c>
       <c r="Z153" t="s">
-        <v>484</v>
+        <v>471</v>
       </c>
     </row>
     <row r="154" spans="1:26">
       <c r="A154" t="s">
-        <v>488</v>
+        <v>475</v>
       </c>
       <c r="B154" s="1">
-        <v>3800000.0</v>
+        <v>2324000.0</v>
       </c>
       <c r="C154" s="1">
-        <v>100.19</v>
+        <v>100.809</v>
       </c>
       <c r="D154" s="1">
-        <v>100.05580737</v>
+        <v>101.02248279</v>
       </c>
       <c r="E154" t="s">
         <v>8</v>
       </c>
       <c r="F154">
         <v>1.0</v>
       </c>
       <c r="G154" s="1">
-        <v>3802120.68</v>
+        <v>2347762.5</v>
       </c>
       <c r="H154" s="1">
-        <v>5099.32</v>
+        <v>-4961.34</v>
       </c>
       <c r="I154" s="1">
-        <v>0.13411778397313</v>
+        <v>-0.21132205663903</v>
       </c>
       <c r="J154">
-        <v>0.28</v>
-[...2 lines deleted...]
-        <v>489</v>
+        <v>0.03</v>
+      </c>
+      <c r="K154">
+        <v>645.56</v>
       </c>
       <c r="L154" s="1">
-        <v>3807220.0</v>
+        <v>2342801.16</v>
       </c>
       <c r="M154" s="1">
-        <v>3817761.1</v>
+        <v>2343446.72</v>
       </c>
       <c r="N154" s="1">
-        <v>0.82</v>
+        <v>0.5</v>
       </c>
       <c r="O154">
         <v>1</v>
       </c>
       <c r="Z154" t="s">
-        <v>487</v>
+        <v>474</v>
       </c>
     </row>
     <row r="155" spans="1:26">
       <c r="A155" t="s">
-        <v>491</v>
+        <v>477</v>
       </c>
       <c r="B155" s="1">
-        <v>5008000.0</v>
+        <v>2465000.0</v>
       </c>
       <c r="C155" s="1">
-        <v>98.232</v>
+        <v>86.755</v>
       </c>
       <c r="D155" s="1">
-        <v>98.72295907</v>
+        <v>100.27475375</v>
       </c>
       <c r="E155" t="s">
         <v>8</v>
       </c>
       <c r="F155">
         <v>1.0</v>
       </c>
       <c r="G155" s="1">
-        <v>4944045.79</v>
+        <v>2471772.68</v>
       </c>
       <c r="H155" s="1">
-        <v>-24587.23</v>
+        <v>-333261.93</v>
       </c>
       <c r="I155" s="1">
-        <v>-0.49730991670285</v>
+        <v>-13.482709502235</v>
       </c>
       <c r="J155">
-        <v>0.14</v>
+        <v>2.45</v>
       </c>
       <c r="K155" t="s">
-        <v>492</v>
+        <v>478</v>
       </c>
       <c r="L155" s="1">
-        <v>4919458.56</v>
+        <v>2138510.75</v>
       </c>
       <c r="M155" s="1">
-        <v>4926318.83</v>
+        <v>2198851.9</v>
       </c>
       <c r="N155" s="1">
-        <v>1.06</v>
+        <v>0.47</v>
       </c>
       <c r="O155">
         <v>1</v>
       </c>
       <c r="Z155" t="s">
-        <v>490</v>
+        <v>476</v>
       </c>
     </row>
     <row r="156" spans="1:26">
       <c r="A156" t="s">
-        <v>494</v>
+        <v>480</v>
       </c>
       <c r="B156" s="1">
-        <v>2465000.0</v>
+        <v>547963.0</v>
       </c>
       <c r="C156" s="1">
-        <v>88.874</v>
+        <v>103.993</v>
       </c>
       <c r="D156" s="1">
-        <v>100.27475375</v>
+        <v>99.78719731</v>
       </c>
       <c r="E156" t="s">
         <v>8</v>
       </c>
       <c r="F156">
         <v>1.0</v>
       </c>
       <c r="G156" s="1">
-        <v>2471772.68</v>
+        <v>546796.92</v>
       </c>
       <c r="H156" s="1">
-        <v>-281028.58</v>
+        <v>23046.24</v>
       </c>
       <c r="I156" s="1">
-        <v>-11.369515581829</v>
+        <v>4.2147713633793</v>
       </c>
       <c r="J156">
-        <v>2.11</v>
+        <v>1.48</v>
       </c>
       <c r="K156" t="s">
-        <v>495</v>
+        <v>481</v>
       </c>
       <c r="L156" s="1">
-        <v>2190744.1</v>
+        <v>569843.16</v>
       </c>
       <c r="M156" s="1">
-        <v>2242637.49</v>
+        <v>577948.45</v>
       </c>
       <c r="N156" s="1">
-        <v>0.48</v>
+        <v>0.12</v>
       </c>
       <c r="O156">
         <v>1</v>
       </c>
       <c r="Z156" t="s">
-        <v>493</v>
+        <v>479</v>
       </c>
     </row>
     <row r="157" spans="1:26">
       <c r="A157" t="s">
-        <v>497</v>
+        <v>483</v>
       </c>
       <c r="B157" s="1">
-        <v>547963.0</v>
+        <v>2066000.0</v>
       </c>
       <c r="C157" s="1">
-        <v>103.152</v>
+        <v>104.647</v>
       </c>
       <c r="D157" s="1">
-        <v>99.78719731</v>
+        <v>98.653</v>
       </c>
       <c r="E157" t="s">
         <v>8</v>
       </c>
       <c r="F157">
         <v>1.0</v>
       </c>
       <c r="G157" s="1">
-        <v>546796.92</v>
+        <v>2038170.98</v>
       </c>
       <c r="H157" s="1">
-        <v>18437.87</v>
+        <v>123836.04</v>
       </c>
       <c r="I157" s="1">
-        <v>3.3719776622004</v>
+        <v>6.0758415861657</v>
       </c>
       <c r="J157">
-        <v>0.96</v>
+        <v>1.93</v>
       </c>
       <c r="K157" t="s">
-        <v>498</v>
+        <v>484</v>
       </c>
       <c r="L157" s="1">
-        <v>565234.79</v>
+        <v>2162007.02</v>
       </c>
       <c r="M157" s="1">
-        <v>570503.23</v>
+        <v>2201949.69</v>
       </c>
       <c r="N157" s="1">
-        <v>0.12</v>
+        <v>0.47</v>
       </c>
       <c r="O157">
         <v>1</v>
       </c>
       <c r="Z157" t="s">
-        <v>496</v>
+        <v>482</v>
       </c>
     </row>
     <row r="158" spans="1:26">
       <c r="A158" t="s">
-        <v>500</v>
+        <v>486</v>
       </c>
       <c r="B158" s="1">
-        <v>2066000.0</v>
+        <v>2670000.0</v>
       </c>
       <c r="C158" s="1">
-        <v>104.065</v>
+        <v>100.894</v>
       </c>
       <c r="D158" s="1">
-        <v>98.653</v>
+        <v>100.49614232</v>
       </c>
       <c r="E158" t="s">
         <v>8</v>
       </c>
       <c r="F158">
         <v>1.0</v>
       </c>
       <c r="G158" s="1">
-        <v>2038170.98</v>
+        <v>2683247.0</v>
       </c>
       <c r="H158" s="1">
-        <v>111811.92</v>
+        <v>10622.8</v>
       </c>
       <c r="I158" s="1">
-        <v>5.4858950057271</v>
+        <v>0.3958934827841</v>
       </c>
       <c r="J158">
-        <v>1.51</v>
+        <v>1.67</v>
       </c>
       <c r="K158" t="s">
-        <v>501</v>
+        <v>487</v>
       </c>
       <c r="L158" s="1">
-        <v>2149982.9</v>
+        <v>2693869.8</v>
       </c>
       <c r="M158" s="1">
-        <v>2181188.11</v>
+        <v>2738369.8</v>
       </c>
       <c r="N158" s="1">
-        <v>0.47</v>
+        <v>0.59</v>
       </c>
       <c r="O158">
         <v>1</v>
       </c>
       <c r="Z158" t="s">
-        <v>499</v>
+        <v>485</v>
       </c>
     </row>
     <row r="159" spans="1:26">
       <c r="A159" t="s">
-        <v>503</v>
+        <v>489</v>
       </c>
       <c r="B159" s="1">
-        <v>2958000.0</v>
+        <v>1900000.0</v>
       </c>
       <c r="C159" s="1">
-        <v>96.856</v>
+        <v>99.011</v>
       </c>
       <c r="D159" s="1">
-        <v>94.5</v>
+        <v>100.0</v>
       </c>
       <c r="E159" t="s">
         <v>8</v>
       </c>
       <c r="F159">
         <v>1.0</v>
       </c>
       <c r="G159" s="1">
-        <v>2795310.0</v>
+        <v>1900000.0</v>
       </c>
       <c r="H159" s="1">
-        <v>69690.48</v>
+        <v>-18791.0</v>
       </c>
       <c r="I159" s="1">
-        <v>2.4931216931217</v>
+        <v>-0.989</v>
       </c>
       <c r="J159">
-        <v>0.12</v>
+        <v>2.12</v>
       </c>
       <c r="K159" t="s">
-        <v>504</v>
+        <v>490</v>
       </c>
       <c r="L159" s="1">
-        <v>2865000.48</v>
+        <v>1881209.0</v>
       </c>
       <c r="M159" s="1">
-        <v>2868492.56</v>
+        <v>1921574.21</v>
       </c>
       <c r="N159" s="1">
-        <v>0.61</v>
+        <v>0.41</v>
       </c>
       <c r="O159">
         <v>1</v>
       </c>
       <c r="Z159" t="s">
-        <v>502</v>
+        <v>488</v>
       </c>
     </row>
     <row r="160" spans="1:26">
       <c r="A160" t="s">
-        <v>506</v>
+        <v>492</v>
       </c>
       <c r="B160" s="1">
-        <v>2670000.0</v>
+        <v>1100000.0</v>
       </c>
       <c r="C160" s="1">
-        <v>101.364</v>
+        <v>98.507</v>
       </c>
       <c r="D160" s="1">
-        <v>100.49614232</v>
+        <v>87.394</v>
       </c>
       <c r="E160" t="s">
         <v>8</v>
       </c>
       <c r="F160">
         <v>1.0</v>
       </c>
       <c r="G160" s="1">
-        <v>2683247.0</v>
+        <v>961334.0</v>
       </c>
       <c r="H160" s="1">
-        <v>23171.8</v>
+        <v>122243.0</v>
       </c>
       <c r="I160" s="1">
-        <v>0.86357312614157</v>
+        <v>12.715975925121</v>
       </c>
       <c r="J160">
-        <v>1.2</v>
+        <v>0.41</v>
       </c>
       <c r="K160" t="s">
-        <v>507</v>
+        <v>493</v>
       </c>
       <c r="L160" s="1">
-        <v>2706418.8</v>
+        <v>1083577.0</v>
       </c>
       <c r="M160" s="1">
-        <v>2738458.8</v>
+        <v>1088090.32</v>
       </c>
       <c r="N160" s="1">
-        <v>0.59</v>
+        <v>0.23</v>
       </c>
       <c r="O160">
         <v>1</v>
       </c>
       <c r="Z160" t="s">
-        <v>505</v>
+        <v>491</v>
       </c>
     </row>
     <row r="161" spans="1:26">
       <c r="A161" t="s">
-        <v>509</v>
+        <v>492</v>
       </c>
       <c r="B161" s="1">
-        <v>1900000.0</v>
+        <v>2100000.0</v>
       </c>
       <c r="C161" s="1">
-        <v>99.117</v>
+        <v>95.589</v>
       </c>
       <c r="D161" s="1">
-        <v>100.0</v>
+        <v>94.06809095</v>
       </c>
       <c r="E161" t="s">
         <v>8</v>
       </c>
       <c r="F161">
         <v>1.0</v>
       </c>
       <c r="G161" s="1">
-        <v>1900000.0</v>
+        <v>1975429.91</v>
       </c>
       <c r="H161" s="1">
-        <v>-16777.0</v>
+        <v>31939.09</v>
       </c>
       <c r="I161" s="1">
-        <v>-0.883</v>
+        <v>1.6168171717112</v>
       </c>
       <c r="J161">
-        <v>1.87</v>
+        <v>0.42</v>
       </c>
       <c r="K161" t="s">
-        <v>510</v>
+        <v>495</v>
       </c>
       <c r="L161" s="1">
-        <v>1883223.0</v>
+        <v>2007369.0</v>
       </c>
       <c r="M161" s="1">
-        <v>1918799.12</v>
+        <v>2016117.89</v>
       </c>
       <c r="N161" s="1">
-        <v>0.41</v>
+        <v>0.43</v>
       </c>
       <c r="O161">
         <v>1</v>
       </c>
       <c r="Z161" t="s">
-        <v>508</v>
+        <v>494</v>
       </c>
     </row>
     <row r="162" spans="1:26">
       <c r="A162" t="s">
-        <v>512</v>
+        <v>497</v>
       </c>
       <c r="B162" s="1">
-        <v>1100000.0</v>
+        <v>1180000.0</v>
       </c>
       <c r="C162" s="1">
-        <v>98.389</v>
+        <v>92.589</v>
       </c>
       <c r="D162" s="1">
-        <v>87.394</v>
+        <v>93.0</v>
       </c>
       <c r="E162" t="s">
         <v>8</v>
       </c>
       <c r="F162">
         <v>1.0</v>
       </c>
       <c r="G162" s="1">
-        <v>961334.0</v>
+        <v>1097400.0</v>
       </c>
       <c r="H162" s="1">
-        <v>120945.0</v>
+        <v>-4849.8</v>
       </c>
       <c r="I162" s="1">
-        <v>12.580955214317</v>
+        <v>-0.44193548387097</v>
       </c>
       <c r="J162">
+        <v>1.2</v>
+      </c>
+      <c r="K162" t="s">
+        <v>498</v>
+      </c>
+      <c r="L162" s="1">
+        <v>1092550.2</v>
+      </c>
+      <c r="M162" s="1">
+        <v>1106685.62</v>
+      </c>
+      <c r="N162" s="1">
         <v>0.24</v>
       </c>
-      <c r="K162" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="O162">
         <v>1</v>
       </c>
       <c r="Z162" t="s">
-        <v>511</v>
+        <v>496</v>
       </c>
     </row>
     <row r="163" spans="1:26">
       <c r="A163" t="s">
-        <v>512</v>
+        <v>500</v>
       </c>
       <c r="B163" s="1">
-        <v>2100000.0</v>
+        <v>1521000.0</v>
       </c>
       <c r="C163" s="1">
-        <v>95.449</v>
+        <v>101.107</v>
       </c>
       <c r="D163" s="1">
-        <v>94.06809095</v>
+        <v>104.28968508</v>
       </c>
       <c r="E163" t="s">
         <v>8</v>
       </c>
       <c r="F163">
         <v>1.0</v>
       </c>
       <c r="G163" s="1">
-        <v>1975429.91</v>
+        <v>1586246.11</v>
       </c>
       <c r="H163" s="1">
-        <v>28999.09</v>
+        <v>-48408.64</v>
       </c>
       <c r="I163" s="1">
-        <v>1.4679888085728</v>
+        <v>-3.0517735989909</v>
       </c>
       <c r="J163">
-        <v>0.28</v>
+        <v>1.51</v>
       </c>
       <c r="K163" t="s">
-        <v>515</v>
+        <v>501</v>
       </c>
       <c r="L163" s="1">
-        <v>2004429.0</v>
+        <v>1537837.47</v>
       </c>
       <c r="M163" s="1">
-        <v>2010307.16</v>
+        <v>1560810.91</v>
       </c>
       <c r="N163" s="1">
-        <v>0.43</v>
+        <v>0.33</v>
       </c>
       <c r="O163">
         <v>1</v>
       </c>
       <c r="Z163" t="s">
-        <v>514</v>
+        <v>499</v>
       </c>
     </row>
     <row r="164" spans="1:26">
       <c r="A164" t="s">
-        <v>517</v>
+        <v>503</v>
       </c>
       <c r="B164" s="1">
-        <v>1180000.0</v>
+        <v>1500000.0</v>
       </c>
       <c r="C164" s="1">
-        <v>94.422</v>
+        <v>99.652</v>
       </c>
       <c r="D164" s="1">
-        <v>93.0</v>
+        <v>100.0</v>
       </c>
       <c r="E164" t="s">
         <v>8</v>
       </c>
       <c r="F164">
         <v>1.0</v>
       </c>
       <c r="G164" s="1">
-        <v>1097400.0</v>
+        <v>1500000.0</v>
       </c>
       <c r="H164" s="1">
-        <v>16779.6</v>
+        <v>-5220.0</v>
       </c>
       <c r="I164" s="1">
-        <v>1.5290322580645</v>
+        <v>-0.348</v>
       </c>
       <c r="J164">
-        <v>0.86</v>
+        <v>1.69</v>
       </c>
       <c r="K164" t="s">
-        <v>518</v>
+        <v>504</v>
       </c>
       <c r="L164" s="1">
-        <v>1114179.6</v>
+        <v>1494780.0</v>
       </c>
       <c r="M164" s="1">
-        <v>1124357.1</v>
+        <v>1520170.63</v>
       </c>
       <c r="N164" s="1">
-        <v>0.24</v>
+        <v>0.32</v>
       </c>
       <c r="O164">
         <v>1</v>
       </c>
       <c r="Z164" t="s">
-        <v>516</v>
+        <v>502</v>
       </c>
     </row>
     <row r="165" spans="1:26">
       <c r="A165" t="s">
-        <v>520</v>
+        <v>506</v>
       </c>
       <c r="B165" s="1">
-        <v>1521000.0</v>
+        <v>1974000.0</v>
       </c>
       <c r="C165" s="1">
-        <v>101.327</v>
+        <v>100.74</v>
       </c>
       <c r="D165" s="1">
-        <v>104.28968508</v>
+        <v>99.44707143</v>
       </c>
       <c r="E165" t="s">
         <v>8</v>
       </c>
       <c r="F165">
         <v>1.0</v>
       </c>
       <c r="G165" s="1">
-        <v>1586246.11</v>
+        <v>1963085.19</v>
       </c>
       <c r="H165" s="1">
-        <v>-45062.44</v>
+        <v>25522.41</v>
       </c>
       <c r="I165" s="1">
-        <v>-2.8408227270609</v>
+        <v>1.3001172913948</v>
       </c>
       <c r="J165">
-        <v>1.09</v>
+        <v>0.5</v>
       </c>
       <c r="K165" t="s">
-        <v>521</v>
+        <v>507</v>
       </c>
       <c r="L165" s="1">
-        <v>1541183.67</v>
+        <v>1988607.6</v>
       </c>
       <c r="M165" s="1">
-        <v>1557724.55</v>
+        <v>1998559.85</v>
       </c>
       <c r="N165" s="1">
-        <v>0.33</v>
+        <v>0.43</v>
       </c>
       <c r="O165">
         <v>1</v>
       </c>
       <c r="Z165" t="s">
-        <v>519</v>
+        <v>505</v>
       </c>
     </row>
     <row r="166" spans="1:26">
       <c r="A166" t="s">
-        <v>523</v>
+        <v>509</v>
       </c>
       <c r="B166" s="1">
-        <v>1500000.0</v>
+        <v>3000000.0</v>
       </c>
       <c r="C166" s="1">
-        <v>100.571</v>
+        <v>101.89</v>
       </c>
       <c r="D166" s="1">
-        <v>100.0</v>
+        <v>100.82032267</v>
       </c>
       <c r="E166" t="s">
         <v>8</v>
       </c>
       <c r="F166">
         <v>1.0</v>
       </c>
       <c r="G166" s="1">
-        <v>1500000.0</v>
+        <v>3024609.68</v>
       </c>
       <c r="H166" s="1">
-        <v>8565.0</v>
+        <v>32090.32</v>
       </c>
       <c r="I166" s="1">
-        <v>0.571</v>
+        <v>1.0609739237494</v>
       </c>
       <c r="J166">
-        <v>1.22</v>
+        <v>0.8</v>
       </c>
       <c r="K166" t="s">
-        <v>524</v>
+        <v>510</v>
       </c>
       <c r="L166" s="1">
-        <v>1508565.0</v>
+        <v>3056700.0</v>
       </c>
       <c r="M166" s="1">
-        <v>1526846.25</v>
+        <v>3080762.5</v>
       </c>
       <c r="N166" s="1">
-        <v>0.33</v>
+        <v>0.66</v>
       </c>
       <c r="O166">
         <v>1</v>
       </c>
       <c r="Z166" t="s">
-        <v>522</v>
+        <v>508</v>
       </c>
     </row>
     <row r="167" spans="1:26">
       <c r="A167" t="s">
-        <v>526</v>
+        <v>512</v>
       </c>
       <c r="B167" s="1">
-        <v>1974000.0</v>
+        <v>799000.0</v>
       </c>
       <c r="C167" s="1">
-        <v>100.571</v>
+        <v>110.386</v>
       </c>
       <c r="D167" s="1">
-        <v>99.44707143</v>
+        <v>113.539</v>
       </c>
       <c r="E167" t="s">
         <v>8</v>
       </c>
       <c r="F167">
         <v>1.0</v>
       </c>
       <c r="G167" s="1">
-        <v>1963085.19</v>
+        <v>907176.61</v>
       </c>
       <c r="H167" s="1">
-        <v>22186.35</v>
+        <v>-25192.47</v>
       </c>
       <c r="I167" s="1">
-        <v>1.1301776465442</v>
+        <v>-2.7770193501792</v>
       </c>
       <c r="J167">
-        <v>0.26</v>
+        <v>2.46</v>
       </c>
       <c r="K167" t="s">
-        <v>527</v>
+        <v>513</v>
       </c>
       <c r="L167" s="1">
-        <v>1985271.54</v>
+        <v>881984.14</v>
       </c>
       <c r="M167" s="1">
-        <v>1990473.85</v>
+        <v>901626.22</v>
       </c>
       <c r="N167" s="1">
-        <v>0.43</v>
+        <v>0.19</v>
       </c>
       <c r="O167">
         <v>1</v>
       </c>
       <c r="Z167" t="s">
-        <v>525</v>
+        <v>511</v>
       </c>
     </row>
     <row r="168" spans="1:26">
       <c r="A168" t="s">
-        <v>529</v>
+        <v>515</v>
       </c>
       <c r="B168" s="1">
-        <v>3000000.0</v>
+        <v>2400000.0</v>
       </c>
       <c r="C168" s="1">
-        <v>101.712</v>
+        <v>99.867</v>
       </c>
       <c r="D168" s="1">
-        <v>100.82032267</v>
+        <v>99.44951</v>
       </c>
       <c r="E168" t="s">
         <v>8</v>
       </c>
       <c r="F168">
         <v>1.0</v>
       </c>
       <c r="G168" s="1">
-        <v>3024609.68</v>
+        <v>2386788.24</v>
       </c>
       <c r="H168" s="1">
-        <v>26750.32</v>
+        <v>10019.76</v>
       </c>
       <c r="I168" s="1">
-        <v>0.88442221741484</v>
+        <v>0.41980096231746</v>
       </c>
       <c r="J168">
-        <v>0.55</v>
+        <v>0.25</v>
       </c>
       <c r="K168" t="s">
-        <v>530</v>
+        <v>516</v>
       </c>
       <c r="L168" s="1">
-        <v>3051360.0</v>
+        <v>2396808.0</v>
       </c>
       <c r="M168" s="1">
-        <v>3067766.25</v>
+        <v>2402824.67</v>
       </c>
       <c r="N168" s="1">
-        <v>0.66</v>
+        <v>0.51</v>
       </c>
       <c r="O168">
         <v>1</v>
       </c>
       <c r="Z168" t="s">
-        <v>528</v>
+        <v>514</v>
       </c>
     </row>
     <row r="169" spans="1:26">
       <c r="A169" t="s">
-        <v>532</v>
+        <v>518</v>
       </c>
       <c r="B169" s="1">
-        <v>799000.0</v>
+        <v>2224000.0</v>
       </c>
       <c r="C169" s="1">
-        <v>110.387</v>
+        <v>82.119</v>
       </c>
       <c r="D169" s="1">
-        <v>113.539</v>
+        <v>99.83244604</v>
       </c>
       <c r="E169" t="s">
         <v>8</v>
       </c>
       <c r="F169">
         <v>1.0</v>
       </c>
       <c r="G169" s="1">
-        <v>907176.61</v>
+        <v>2220273.6</v>
       </c>
       <c r="H169" s="1">
-        <v>-25184.48</v>
+        <v>-393947.04</v>
       </c>
       <c r="I169" s="1">
-        <v>-2.7761385955487</v>
+        <v>-17.743175435676</v>
       </c>
       <c r="J169">
-        <v>2.03</v>
+        <v>0.25</v>
       </c>
       <c r="K169" t="s">
-        <v>533</v>
+        <v>519</v>
       </c>
       <c r="L169" s="1">
-        <v>881992.13</v>
+        <v>1826326.56</v>
       </c>
       <c r="M169" s="1">
-        <v>898196.85</v>
+        <v>1831847.87</v>
       </c>
       <c r="N169" s="1">
-        <v>0.19</v>
+        <v>0.39</v>
       </c>
       <c r="O169">
         <v>1</v>
       </c>
       <c r="Z169" t="s">
-        <v>531</v>
+        <v>517</v>
       </c>
     </row>
     <row r="170" spans="1:26">
       <c r="A170" t="s">
-        <v>535</v>
+        <v>521</v>
       </c>
       <c r="B170" s="1">
-        <v>2224000.0</v>
+        <v>1488000.0</v>
       </c>
       <c r="C170" s="1">
-        <v>82.078</v>
+        <v>102.35</v>
       </c>
       <c r="D170" s="1">
-        <v>99.83244604</v>
+        <v>100.0</v>
       </c>
       <c r="E170" t="s">
         <v>8</v>
       </c>
       <c r="F170">
         <v>1.0</v>
       </c>
       <c r="G170" s="1">
-        <v>2220273.6</v>
+        <v>1488000.0</v>
       </c>
       <c r="H170" s="1">
-        <v>-394858.88</v>
+        <v>34968.0</v>
       </c>
       <c r="I170" s="1">
-        <v>-17.784244248096</v>
+        <v>2.35</v>
       </c>
       <c r="J170">
-        <v>1.38</v>
+        <v>0.75</v>
       </c>
       <c r="K170" t="s">
-        <v>536</v>
+        <v>522</v>
       </c>
       <c r="L170" s="1">
-        <v>1825414.72</v>
+        <v>1522968.0</v>
       </c>
       <c r="M170" s="1">
-        <v>1856211.33</v>
+        <v>1534128.0</v>
       </c>
       <c r="N170" s="1">
-        <v>0.4</v>
+        <v>0.33</v>
       </c>
       <c r="O170">
         <v>1</v>
       </c>
       <c r="Z170" t="s">
-        <v>534</v>
+        <v>520</v>
       </c>
     </row>
     <row r="171" spans="1:26">
       <c r="A171" t="s">
-        <v>538</v>
+        <v>524</v>
       </c>
       <c r="B171" s="1">
-        <v>1488000.0</v>
+        <v>2900000.0</v>
       </c>
       <c r="C171" s="1">
-        <v>101.854</v>
+        <v>101.234</v>
       </c>
       <c r="D171" s="1">
-        <v>100.0</v>
+        <v>99.55343345</v>
       </c>
       <c r="E171" t="s">
         <v>8</v>
       </c>
       <c r="F171">
         <v>1.0</v>
       </c>
       <c r="G171" s="1">
-        <v>1488000.0</v>
+        <v>2887049.57</v>
       </c>
       <c r="H171" s="1">
-        <v>27587.52</v>
+        <v>48736.43</v>
       </c>
       <c r="I171" s="1">
-        <v>1.854</v>
+        <v>1.6881050642993</v>
       </c>
       <c r="J171">
-        <v>0.46</v>
+        <v>3.79</v>
       </c>
       <c r="K171" t="s">
-        <v>539</v>
+        <v>525</v>
       </c>
       <c r="L171" s="1">
-        <v>1515587.52</v>
+        <v>2935786.0</v>
       </c>
       <c r="M171" s="1">
-        <v>1522407.52</v>
+        <v>3045787.37</v>
       </c>
       <c r="N171" s="1">
-        <v>0.33</v>
+        <v>0.65</v>
       </c>
       <c r="O171">
         <v>1</v>
       </c>
       <c r="Z171" t="s">
-        <v>537</v>
+        <v>523</v>
       </c>
     </row>
     <row r="172" spans="1:26">
       <c r="A172" t="s">
-        <v>541</v>
+        <v>527</v>
       </c>
       <c r="B172" s="1">
-        <v>2900000.0</v>
+        <v>4419000.0</v>
       </c>
       <c r="C172" s="1">
-        <v>100.968</v>
+        <v>102.508</v>
       </c>
       <c r="D172" s="1">
-        <v>99.55343345</v>
+        <v>100.25273885</v>
       </c>
       <c r="E172" t="s">
         <v>8</v>
       </c>
       <c r="F172">
         <v>1.0</v>
       </c>
       <c r="G172" s="1">
-        <v>2887049.57</v>
+        <v>4430168.53</v>
       </c>
       <c r="H172" s="1">
-        <v>41022.43</v>
+        <v>99659.98</v>
       </c>
       <c r="I172" s="1">
-        <v>1.4209118688599</v>
+        <v>2.2495753677344</v>
       </c>
       <c r="J172">
-        <v>3.51</v>
+        <v>0.52</v>
       </c>
       <c r="K172" t="s">
-        <v>542</v>
+        <v>528</v>
       </c>
       <c r="L172" s="1">
-        <v>2928072.0</v>
+        <v>4529828.51</v>
       </c>
       <c r="M172" s="1">
-        <v>3029939.47</v>
+        <v>4552844.14</v>
       </c>
       <c r="N172" s="1">
-        <v>0.65</v>
+        <v>0.97</v>
       </c>
       <c r="O172">
         <v>1</v>
       </c>
       <c r="Z172" t="s">
-        <v>540</v>
+        <v>526</v>
       </c>
     </row>
     <row r="173" spans="1:26">
       <c r="A173" t="s">
-        <v>544</v>
+        <v>530</v>
       </c>
       <c r="B173" s="1">
-        <v>4419000.0</v>
+        <v>1600000.0</v>
       </c>
       <c r="C173" s="1">
-        <v>102.616</v>
+        <v>100.102</v>
       </c>
       <c r="D173" s="1">
-        <v>100.25273885</v>
+        <v>100.2</v>
       </c>
       <c r="E173" t="s">
         <v>8</v>
       </c>
       <c r="F173">
         <v>1.0</v>
       </c>
       <c r="G173" s="1">
-        <v>4430168.53</v>
+        <v>1603200.0</v>
       </c>
       <c r="H173" s="1">
-        <v>104432.51</v>
+        <v>-1568.0</v>
       </c>
       <c r="I173" s="1">
-        <v>2.3573033236277</v>
+        <v>-0.097804391217565</v>
       </c>
       <c r="J173">
-        <v>0.16</v>
+        <v>1.44</v>
       </c>
       <c r="K173" t="s">
-        <v>545</v>
+        <v>531</v>
       </c>
       <c r="L173" s="1">
-        <v>4534601.04</v>
+        <v>1601632.0</v>
       </c>
       <c r="M173" s="1">
-        <v>4541505.73</v>
+        <v>1624744.33</v>
       </c>
       <c r="N173" s="1">
-        <v>0.97</v>
+        <v>0.35</v>
       </c>
       <c r="O173">
         <v>1</v>
       </c>
       <c r="Z173" t="s">
-        <v>543</v>
+        <v>529</v>
       </c>
     </row>
     <row r="174" spans="1:26">
       <c r="A174" t="s">
-        <v>547</v>
+        <v>533</v>
       </c>
       <c r="B174" s="1">
-        <v>1600000.0</v>
+        <v>4100000.0</v>
       </c>
       <c r="C174" s="1">
-        <v>99.757</v>
+        <v>96.511</v>
       </c>
       <c r="D174" s="1">
-        <v>100.2</v>
+        <v>89.63713976</v>
       </c>
       <c r="E174" t="s">
         <v>8</v>
       </c>
       <c r="F174">
         <v>1.0</v>
       </c>
       <c r="G174" s="1">
-        <v>1603200.0</v>
+        <v>3675122.73</v>
       </c>
       <c r="H174" s="1">
-        <v>-7088.0</v>
+        <v>281828.27</v>
       </c>
       <c r="I174" s="1">
-        <v>-0.44211576846307</v>
+        <v>7.668540364637</v>
       </c>
       <c r="J174">
-        <v>1.18</v>
+        <v>0.59</v>
       </c>
       <c r="K174" t="s">
-        <v>548</v>
+        <v>534</v>
       </c>
       <c r="L174" s="1">
-        <v>1596112.0</v>
+        <v>3956951.0</v>
       </c>
       <c r="M174" s="1">
-        <v>1614966.79</v>
+        <v>3981101.68</v>
       </c>
       <c r="N174" s="1">
-        <v>0.35</v>
+        <v>0.85</v>
       </c>
       <c r="O174">
         <v>1</v>
       </c>
       <c r="Z174" t="s">
-        <v>546</v>
+        <v>532</v>
       </c>
     </row>
     <row r="175" spans="1:26">
       <c r="A175" t="s">
-        <v>550</v>
+        <v>536</v>
       </c>
       <c r="B175" s="1">
-        <v>4100000.0</v>
+        <v>2900000.0</v>
       </c>
       <c r="C175" s="1">
-        <v>96.5</v>
+        <v>82.601</v>
       </c>
       <c r="D175" s="1">
-        <v>89.63713976</v>
+        <v>73.81842241</v>
       </c>
       <c r="E175" t="s">
         <v>8</v>
       </c>
       <c r="F175">
         <v>1.0</v>
       </c>
       <c r="G175" s="1">
-        <v>3675122.73</v>
+        <v>2140734.25</v>
       </c>
       <c r="H175" s="1">
-        <v>281377.27</v>
+        <v>254694.75</v>
       </c>
       <c r="I175" s="1">
-        <v>7.6562686656181</v>
+        <v>11.897541696266</v>
       </c>
       <c r="J175">
-        <v>0.45</v>
+        <v>0.24</v>
       </c>
       <c r="K175" t="s">
-        <v>551</v>
+        <v>537</v>
       </c>
       <c r="L175" s="1">
-        <v>3956500.0</v>
+        <v>2395429.0</v>
       </c>
       <c r="M175" s="1">
-        <v>3974753.42</v>
+        <v>2402381.05</v>
       </c>
       <c r="N175" s="1">
-        <v>0.85</v>
+        <v>0.51</v>
       </c>
       <c r="O175">
         <v>1</v>
       </c>
       <c r="Z175" t="s">
-        <v>549</v>
+        <v>535</v>
       </c>
     </row>
     <row r="176" spans="1:26">
       <c r="A176" t="s">
-        <v>553</v>
+        <v>539</v>
       </c>
       <c r="B176" s="1">
-        <v>2900000.0</v>
+        <v>1260000.0</v>
       </c>
       <c r="C176" s="1">
-        <v>81.984</v>
+        <v>97.649</v>
       </c>
       <c r="D176" s="1">
-        <v>73.81842241</v>
+        <v>96.71</v>
       </c>
       <c r="E176" t="s">
         <v>8</v>
       </c>
       <c r="F176">
         <v>1.0</v>
       </c>
       <c r="G176" s="1">
-        <v>2140734.25</v>
+        <v>1218546.0</v>
       </c>
       <c r="H176" s="1">
-        <v>236801.75</v>
+        <v>11831.4</v>
       </c>
       <c r="I176" s="1">
-        <v>11.061706982079</v>
+        <v>0.97094405955951</v>
       </c>
       <c r="J176">
-        <v>0.2</v>
+        <v>1.22</v>
       </c>
       <c r="K176" t="s">
-        <v>554</v>
+        <v>540</v>
       </c>
       <c r="L176" s="1">
-        <v>2377536.0</v>
+        <v>1230377.4</v>
       </c>
       <c r="M176" s="1">
-        <v>2383445.25</v>
+        <v>1245733.65</v>
       </c>
       <c r="N176" s="1">
-        <v>0.51</v>
+        <v>0.27</v>
       </c>
       <c r="O176">
         <v>1</v>
       </c>
       <c r="Z176" t="s">
-        <v>552</v>
+        <v>538</v>
       </c>
     </row>
     <row r="177" spans="1:26">
       <c r="A177" t="s">
-        <v>556</v>
+        <v>542</v>
       </c>
       <c r="B177" s="1">
-        <v>1260000.0</v>
+        <v>2300000.0</v>
       </c>
       <c r="C177" s="1">
-        <v>97.112</v>
+        <v>95.726</v>
       </c>
       <c r="D177" s="1">
-        <v>96.71</v>
+        <v>93.7</v>
       </c>
       <c r="E177" t="s">
         <v>8</v>
       </c>
       <c r="F177">
         <v>1.0</v>
       </c>
       <c r="G177" s="1">
-        <v>1218546.0</v>
+        <v>2155100.0</v>
       </c>
       <c r="H177" s="1">
-        <v>5065.2</v>
+        <v>46598.0</v>
       </c>
       <c r="I177" s="1">
-        <v>0.41567573156861</v>
+        <v>2.162219850587</v>
       </c>
       <c r="J177">
-        <v>0.93</v>
+        <v>0.42</v>
       </c>
       <c r="K177" t="s">
-        <v>557</v>
+        <v>543</v>
       </c>
       <c r="L177" s="1">
-        <v>1223611.2</v>
+        <v>2201698.0</v>
       </c>
       <c r="M177" s="1">
-        <v>1235384.33</v>
+        <v>2211315.47</v>
       </c>
       <c r="N177" s="1">
-        <v>0.26</v>
+        <v>0.47</v>
       </c>
       <c r="O177">
         <v>1</v>
       </c>
       <c r="Z177" t="s">
-        <v>555</v>
+        <v>541</v>
       </c>
     </row>
     <row r="178" spans="1:26">
       <c r="A178" t="s">
-        <v>559</v>
+        <v>545</v>
       </c>
       <c r="B178" s="1">
-        <v>2300000.0</v>
+        <v>3355000.0</v>
       </c>
       <c r="C178" s="1">
-        <v>95.617</v>
+        <v>81.599</v>
       </c>
       <c r="D178" s="1">
-        <v>93.7</v>
+        <v>100.0</v>
       </c>
       <c r="E178" t="s">
         <v>8</v>
       </c>
       <c r="F178">
         <v>1.0</v>
       </c>
       <c r="G178" s="1">
-        <v>2155100.0</v>
+        <v>3355000.0</v>
       </c>
       <c r="H178" s="1">
-        <v>44091.0</v>
+        <v>-617353.55</v>
       </c>
       <c r="I178" s="1">
-        <v>2.0458911419424</v>
+        <v>-18.401</v>
       </c>
       <c r="J178">
-        <v>0.34</v>
-[...2 lines deleted...]
-        <v>560</v>
+        <v>0.0</v>
+      </c>
+      <c r="K178">
+        <v>0.0</v>
       </c>
       <c r="L178" s="1">
-        <v>2199191.0</v>
+        <v>2737646.45</v>
       </c>
       <c r="M178" s="1">
-        <v>2206988.95</v>
+        <v>2737646.45</v>
       </c>
       <c r="N178" s="1">
-        <v>0.47</v>
+        <v>0.59</v>
       </c>
       <c r="O178">
         <v>1</v>
       </c>
       <c r="Z178" t="s">
-        <v>558</v>
+        <v>544</v>
       </c>
     </row>
     <row r="179" spans="1:26">
       <c r="A179" t="s">
-        <v>562</v>
+        <v>547</v>
       </c>
       <c r="B179" s="1">
-        <v>3355000.0</v>
+        <v>1550000.0</v>
       </c>
       <c r="C179" s="1">
-        <v>83.848</v>
+        <v>89.431</v>
       </c>
       <c r="D179" s="1">
-        <v>100.0</v>
+        <v>101.28018323</v>
       </c>
       <c r="E179" t="s">
         <v>8</v>
       </c>
       <c r="F179">
         <v>1.0</v>
       </c>
       <c r="G179" s="1">
-        <v>3355000.0</v>
+        <v>1569842.84</v>
       </c>
       <c r="H179" s="1">
-        <v>-541899.6</v>
+        <v>-183662.34</v>
       </c>
       <c r="I179" s="1">
-        <v>-16.152</v>
+        <v>-11.699409349792</v>
       </c>
       <c r="J179">
-        <v>3.0</v>
+        <v>1.4</v>
       </c>
       <c r="K179" t="s">
-        <v>563</v>
+        <v>548</v>
       </c>
       <c r="L179" s="1">
-        <v>2813100.4</v>
+        <v>1386180.5</v>
       </c>
       <c r="M179" s="1">
-        <v>2913750.4</v>
+        <v>1407858.27</v>
       </c>
       <c r="N179" s="1">
-        <v>0.62</v>
+        <v>0.3</v>
       </c>
       <c r="O179">
         <v>1</v>
       </c>
       <c r="Z179" t="s">
-        <v>561</v>
+        <v>546</v>
       </c>
     </row>
     <row r="180" spans="1:26">
       <c r="A180" t="s">
-        <v>565</v>
+        <v>550</v>
       </c>
       <c r="B180" s="1">
-        <v>1550000.0</v>
+        <v>5465000.0</v>
       </c>
       <c r="C180" s="1">
-        <v>92.673</v>
+        <v>96.126</v>
       </c>
       <c r="D180" s="1">
-        <v>101.28018323</v>
+        <v>93.03169973</v>
       </c>
       <c r="E180" t="s">
         <v>8</v>
       </c>
       <c r="F180">
         <v>1.0</v>
       </c>
       <c r="G180" s="1">
-        <v>1569842.84</v>
+        <v>5084182.39</v>
       </c>
       <c r="H180" s="1">
-        <v>-133411.34</v>
+        <v>169103.51</v>
       </c>
       <c r="I180" s="1">
-        <v>-8.4983882845241</v>
+        <v>3.3260708807892</v>
       </c>
       <c r="J180">
-        <v>1.08</v>
+        <v>2.65</v>
       </c>
       <c r="K180" t="s">
-        <v>566</v>
+        <v>551</v>
       </c>
       <c r="L180" s="1">
-        <v>1436431.5</v>
+        <v>5253285.9</v>
       </c>
       <c r="M180" s="1">
-        <v>1453106.7</v>
+        <v>5397921.24</v>
       </c>
       <c r="N180" s="1">
-        <v>0.31</v>
+        <v>1.15</v>
       </c>
       <c r="O180">
         <v>1</v>
       </c>
       <c r="Z180" t="s">
-        <v>564</v>
+        <v>549</v>
       </c>
     </row>
     <row r="181" spans="1:26">
       <c r="A181" t="s">
-        <v>568</v>
+        <v>553</v>
       </c>
       <c r="B181" s="1">
-        <v>5465000.0</v>
+        <v>6400000.0</v>
       </c>
       <c r="C181" s="1">
-        <v>96.118</v>
+        <v>96.8</v>
       </c>
       <c r="D181" s="1">
-        <v>93.03169973</v>
+        <v>93.70721516</v>
       </c>
       <c r="E181" t="s">
         <v>8</v>
       </c>
       <c r="F181">
         <v>1.0</v>
       </c>
       <c r="G181" s="1">
-        <v>5084182.39</v>
+        <v>5997261.77</v>
       </c>
       <c r="H181" s="1">
-        <v>168666.31</v>
+        <v>197938.23</v>
       </c>
       <c r="I181" s="1">
-        <v>3.3174716613579</v>
+        <v>3.3004767440725</v>
       </c>
       <c r="J181">
-        <v>2.47</v>
+        <v>1.31</v>
       </c>
       <c r="K181" t="s">
-        <v>569</v>
+        <v>554</v>
       </c>
       <c r="L181" s="1">
-        <v>5252848.7</v>
+        <v>6195200.0</v>
       </c>
       <c r="M181" s="1">
-        <v>5388051.3</v>
+        <v>6278816.44</v>
       </c>
       <c r="N181" s="1">
-        <v>1.15</v>
+        <v>1.34</v>
       </c>
       <c r="O181">
         <v>1</v>
       </c>
       <c r="Z181" t="s">
-        <v>567</v>
+        <v>552</v>
       </c>
     </row>
     <row r="182" spans="1:26">
       <c r="A182" t="s">
-        <v>571</v>
+        <v>556</v>
       </c>
       <c r="B182" s="1">
-        <v>6400000.0</v>
+        <v>1067000.0</v>
       </c>
       <c r="C182" s="1">
-        <v>96.935</v>
+        <v>103.174</v>
       </c>
       <c r="D182" s="1">
-        <v>93.70721516</v>
+        <v>102.21806092</v>
       </c>
       <c r="E182" t="s">
         <v>8</v>
       </c>
       <c r="F182">
         <v>1.0</v>
       </c>
       <c r="G182" s="1">
-        <v>5997261.77</v>
+        <v>1090666.71</v>
       </c>
       <c r="H182" s="1">
-        <v>206578.23</v>
+        <v>10199.87</v>
       </c>
       <c r="I182" s="1">
-        <v>3.4445424915978</v>
+        <v>0.93519586748916</v>
       </c>
       <c r="J182">
-        <v>1.05</v>
+        <v>0.88</v>
       </c>
       <c r="K182" t="s">
-        <v>572</v>
+        <v>557</v>
       </c>
       <c r="L182" s="1">
-        <v>6203840.0</v>
+        <v>1100866.58</v>
       </c>
       <c r="M182" s="1">
-        <v>6271346.85</v>
+        <v>1110308.8</v>
       </c>
       <c r="N182" s="1">
-        <v>1.34</v>
+        <v>0.24</v>
       </c>
       <c r="O182">
         <v>1</v>
       </c>
       <c r="Z182" t="s">
-        <v>570</v>
+        <v>555</v>
       </c>
     </row>
     <row r="183" spans="1:26">
       <c r="A183" t="s">
-        <v>574</v>
+        <v>559</v>
       </c>
       <c r="B183" s="1">
-        <v>1067000.0</v>
+        <v>3873000.0</v>
       </c>
       <c r="C183" s="1">
-        <v>102.906</v>
+        <v>94.742</v>
       </c>
       <c r="D183" s="1">
-        <v>102.21806092</v>
+        <v>100.06415001</v>
       </c>
       <c r="E183" t="s">
         <v>8</v>
       </c>
       <c r="F183">
         <v>1.0</v>
       </c>
       <c r="G183" s="1">
-        <v>1090666.71</v>
+        <v>3875484.53</v>
       </c>
       <c r="H183" s="1">
-        <v>7340.31</v>
+        <v>-206126.87</v>
       </c>
       <c r="I183" s="1">
-        <v>0.67301128132901</v>
+        <v>-5.3187380417695</v>
       </c>
       <c r="J183">
-        <v>0.61</v>
-[...2 lines deleted...]
-        <v>575</v>
+        <v>0.0</v>
+      </c>
+      <c r="K183">
+        <v>0.0</v>
       </c>
       <c r="L183" s="1">
-        <v>1098007.02</v>
+        <v>3669357.66</v>
       </c>
       <c r="M183" s="1">
-        <v>1104533.26</v>
+        <v>3669357.66</v>
       </c>
       <c r="N183" s="1">
-        <v>0.24</v>
+        <v>0.78</v>
       </c>
       <c r="O183">
         <v>1</v>
       </c>
       <c r="Z183" t="s">
-        <v>573</v>
+        <v>558</v>
       </c>
     </row>
     <row r="184" spans="1:26">
       <c r="A184" t="s">
-        <v>577</v>
+        <v>561</v>
       </c>
       <c r="B184" s="1">
-        <v>3873000.0</v>
+        <v>1700000.0</v>
       </c>
       <c r="C184" s="1">
-        <v>94.116</v>
+        <v>96.745</v>
       </c>
       <c r="D184" s="1">
-        <v>100.06415001</v>
+        <v>91.5185</v>
       </c>
       <c r="E184" t="s">
         <v>8</v>
       </c>
       <c r="F184">
         <v>1.0</v>
       </c>
       <c r="G184" s="1">
-        <v>3875484.53</v>
+        <v>1555814.5</v>
       </c>
       <c r="H184" s="1">
-        <v>-230371.85</v>
+        <v>88850.5</v>
       </c>
       <c r="I184" s="1">
-        <v>-5.9443367201365</v>
+        <v>5.7108672017133</v>
       </c>
       <c r="J184">
-        <v>2.32</v>
+        <v>0.72</v>
       </c>
       <c r="K184" t="s">
-        <v>578</v>
+        <v>562</v>
       </c>
       <c r="L184" s="1">
-        <v>3645112.68</v>
+        <v>1644665.0</v>
       </c>
       <c r="M184" s="1">
-        <v>3734917.87</v>
+        <v>1656883.75</v>
       </c>
       <c r="N184" s="1">
-        <v>0.8</v>
+        <v>0.35</v>
       </c>
       <c r="O184">
         <v>1</v>
       </c>
       <c r="Z184" t="s">
-        <v>576</v>
+        <v>560</v>
       </c>
     </row>
     <row r="185" spans="1:26">
       <c r="A185" t="s">
-        <v>580</v>
+        <v>564</v>
       </c>
       <c r="B185" s="1">
-        <v>1700000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="C185" s="1">
-        <v>96.925</v>
+        <v>103.494</v>
       </c>
       <c r="D185" s="1">
-        <v>91.5185</v>
+        <v>101.2434</v>
       </c>
       <c r="E185" t="s">
         <v>8</v>
       </c>
       <c r="F185">
         <v>1.0</v>
       </c>
       <c r="G185" s="1">
-        <v>1555814.5</v>
+        <v>101243.4</v>
       </c>
       <c r="H185" s="1">
-        <v>91910.5</v>
+        <v>2250.6</v>
       </c>
       <c r="I185" s="1">
-        <v>5.9075487469747</v>
+        <v>2.2229597188557</v>
       </c>
       <c r="J185">
-        <v>0.55</v>
+        <v>1.02</v>
       </c>
       <c r="K185" t="s">
-        <v>581</v>
+        <v>565</v>
       </c>
       <c r="L185" s="1">
-        <v>1647725.0</v>
+        <v>103494.0</v>
       </c>
       <c r="M185" s="1">
-        <v>1657092.71</v>
+        <v>104509.07</v>
       </c>
       <c r="N185" s="1">
-        <v>0.35</v>
+        <v>0.02</v>
       </c>
       <c r="O185">
         <v>1</v>
       </c>
       <c r="Z185" t="s">
-        <v>579</v>
+        <v>563</v>
       </c>
     </row>
     <row r="186" spans="1:26">
       <c r="A186" t="s">
-        <v>583</v>
+        <v>567</v>
       </c>
       <c r="B186" s="1">
-        <v>100000.0</v>
+        <v>2413000.0</v>
       </c>
       <c r="C186" s="1">
-        <v>103.307</v>
+        <v>104.015</v>
       </c>
       <c r="D186" s="1">
-        <v>101.2434</v>
+        <v>102.38671778</v>
       </c>
       <c r="E186" t="s">
         <v>8</v>
       </c>
       <c r="F186">
         <v>1.0</v>
       </c>
       <c r="G186" s="1">
-        <v>101243.4</v>
+        <v>2470591.5</v>
       </c>
       <c r="H186" s="1">
-        <v>2063.6</v>
+        <v>39290.45</v>
       </c>
       <c r="I186" s="1">
-        <v>2.0382563209059</v>
+        <v>1.5903256365935</v>
       </c>
       <c r="J186">
-        <v>0.73</v>
-[...2 lines deleted...]
-        <v>734.59</v>
+        <v>0.37</v>
+      </c>
+      <c r="K186" t="s">
+        <v>568</v>
       </c>
       <c r="L186" s="1">
-        <v>103307.0</v>
+        <v>2509881.95</v>
       </c>
       <c r="M186" s="1">
-        <v>104041.59</v>
+        <v>2518765.43</v>
       </c>
       <c r="N186" s="1">
-        <v>0.02</v>
+        <v>0.54</v>
       </c>
       <c r="O186">
         <v>1</v>
       </c>
       <c r="Z186" t="s">
-        <v>582</v>
+        <v>566</v>
       </c>
     </row>
     <row r="187" spans="1:26">
       <c r="A187" t="s">
-        <v>585</v>
+        <v>570</v>
       </c>
       <c r="B187" s="1">
-        <v>2413000.0</v>
+        <v>3338000.0</v>
       </c>
       <c r="C187" s="1">
-        <v>103.938</v>
+        <v>100.874</v>
       </c>
       <c r="D187" s="1">
-        <v>102.38671778</v>
+        <v>90.92355123</v>
       </c>
       <c r="E187" t="s">
         <v>8</v>
       </c>
       <c r="F187">
         <v>1.0</v>
       </c>
       <c r="G187" s="1">
-        <v>2470591.5</v>
+        <v>3035028.14</v>
       </c>
       <c r="H187" s="1">
-        <v>37432.44</v>
+        <v>332145.98</v>
       </c>
       <c r="I187" s="1">
-        <v>1.515120569305</v>
+        <v>10.943752897131</v>
       </c>
       <c r="J187">
-        <v>0.06</v>
-[...2 lines deleted...]
-        <v>586</v>
+        <v>0.0</v>
+      </c>
+      <c r="K187">
+        <v>0.0</v>
       </c>
       <c r="L187" s="1">
-        <v>2508023.94</v>
+        <v>3367174.12</v>
       </c>
       <c r="M187" s="1">
-        <v>2509445.3</v>
+        <v>3367174.12</v>
       </c>
       <c r="N187" s="1">
-        <v>0.54</v>
+        <v>0.72</v>
       </c>
       <c r="O187">
         <v>1</v>
       </c>
       <c r="Z187" t="s">
-        <v>584</v>
+        <v>569</v>
       </c>
     </row>
     <row r="188" spans="1:26">
       <c r="A188" t="s">
-        <v>588</v>
+        <v>572</v>
       </c>
       <c r="B188" s="1">
-        <v>3338000.0</v>
+        <v>1000000.0</v>
       </c>
       <c r="C188" s="1">
-        <v>100.536</v>
+        <v>99.937</v>
       </c>
       <c r="D188" s="1">
-        <v>90.92355123</v>
+        <v>97.7673</v>
       </c>
       <c r="E188" t="s">
         <v>8</v>
       </c>
       <c r="F188">
         <v>1.0</v>
       </c>
       <c r="G188" s="1">
-        <v>3035028.14</v>
+        <v>977673.0</v>
       </c>
       <c r="H188" s="1">
-        <v>320863.54</v>
+        <v>21697.0</v>
       </c>
       <c r="I188" s="1">
-        <v>10.572012027539</v>
+        <v>2.2192491763606</v>
       </c>
       <c r="J188">
-        <v>2.43</v>
-[...2 lines deleted...]
-        <v>589</v>
+        <v>0.0</v>
+      </c>
+      <c r="K188">
+        <v>0.0</v>
       </c>
       <c r="L188" s="1">
-        <v>3355891.68</v>
+        <v>999370.0</v>
       </c>
       <c r="M188" s="1">
-        <v>3436977.26</v>
+        <v>999370.0</v>
       </c>
       <c r="N188" s="1">
-        <v>0.74</v>
+        <v>0.21</v>
       </c>
       <c r="O188">
         <v>1</v>
       </c>
       <c r="Z188" t="s">
-        <v>587</v>
+        <v>571</v>
       </c>
     </row>
     <row r="189" spans="1:26">
       <c r="A189" t="s">
-        <v>591</v>
+        <v>574</v>
       </c>
       <c r="B189" s="1">
-        <v>1000000.0</v>
+        <v>2065000.0</v>
       </c>
       <c r="C189" s="1">
-        <v>99.918</v>
+        <v>99.952</v>
       </c>
       <c r="D189" s="1">
-        <v>97.7673</v>
+        <v>100.0</v>
       </c>
       <c r="E189" t="s">
         <v>8</v>
       </c>
       <c r="F189">
         <v>1.0</v>
       </c>
       <c r="G189" s="1">
-        <v>977673.0</v>
+        <v>2065000.0</v>
       </c>
       <c r="H189" s="1">
-        <v>21507.0</v>
+        <v>-991.2</v>
       </c>
       <c r="I189" s="1">
-        <v>2.1998152756597</v>
+        <v>-0.048</v>
       </c>
       <c r="J189">
-        <v>1.66</v>
-[...2 lines deleted...]
-        <v>592</v>
+        <v>0.01</v>
+      </c>
+      <c r="K189">
+        <v>243.78</v>
       </c>
       <c r="L189" s="1">
-        <v>999180.0</v>
+        <v>2064008.8</v>
       </c>
       <c r="M189" s="1">
-        <v>1015742.5</v>
+        <v>2064252.58</v>
       </c>
       <c r="N189" s="1">
-        <v>0.22</v>
+        <v>0.44</v>
       </c>
       <c r="O189">
         <v>1</v>
       </c>
       <c r="Z189" t="s">
-        <v>590</v>
+        <v>573</v>
       </c>
     </row>
     <row r="190" spans="1:26">
       <c r="A190" t="s">
-        <v>594</v>
+        <v>576</v>
       </c>
       <c r="B190" s="1">
         <v>3432300.0</v>
       </c>
       <c r="C190" s="1">
-        <v>103.673</v>
+        <v>103.375</v>
       </c>
       <c r="D190" s="1">
         <v>103.09125717</v>
       </c>
       <c r="E190" t="s">
         <v>8</v>
       </c>
       <c r="F190">
         <v>1.0</v>
       </c>
       <c r="G190" s="1">
         <v>3538401.22</v>
       </c>
       <c r="H190" s="1">
-        <v>19967.16</v>
+        <v>9738.91</v>
       </c>
       <c r="I190" s="1">
-        <v>0.5642989236817</v>
+        <v>0.27523475701266</v>
       </c>
       <c r="J190">
-        <v>2.98</v>
-[...2 lines deleted...]
-        <v>595</v>
+        <v>0.0</v>
+      </c>
+      <c r="K190">
+        <v>0.0</v>
       </c>
       <c r="L190" s="1">
-        <v>3558368.38</v>
+        <v>3548140.13</v>
       </c>
       <c r="M190" s="1">
-        <v>3660693.82</v>
+        <v>3548140.13</v>
       </c>
       <c r="N190" s="1">
-        <v>0.78</v>
+        <v>0.76</v>
       </c>
       <c r="O190">
         <v>1</v>
       </c>
       <c r="Z190" t="s">
-        <v>593</v>
+        <v>575</v>
       </c>
     </row>
     <row r="191" spans="1:26">
       <c r="A191" t="s">
-        <v>597</v>
+        <v>578</v>
       </c>
       <c r="B191" s="1">
         <v>4900000.0</v>
       </c>
       <c r="C191" s="1">
-        <v>106.278</v>
+        <v>106.473</v>
       </c>
       <c r="D191" s="1">
         <v>100.27195449</v>
       </c>
       <c r="E191" t="s">
         <v>8</v>
       </c>
       <c r="F191">
         <v>1.0</v>
       </c>
       <c r="G191" s="1">
         <v>4913325.77</v>
       </c>
       <c r="H191" s="1">
-        <v>294296.23</v>
+        <v>303851.23</v>
       </c>
       <c r="I191" s="1">
-        <v>5.9897560995635</v>
+        <v>6.1842272266022</v>
       </c>
       <c r="J191">
-        <v>0.23</v>
+        <v>0.63</v>
       </c>
       <c r="K191" t="s">
-        <v>598</v>
+        <v>579</v>
       </c>
       <c r="L191" s="1">
-        <v>5207622.0</v>
+        <v>5217177.0</v>
       </c>
       <c r="M191" s="1">
-        <v>5218898.71</v>
+        <v>5248187.96</v>
       </c>
       <c r="N191" s="1">
         <v>1.12</v>
       </c>
       <c r="O191">
         <v>1</v>
       </c>
       <c r="Z191" t="s">
-        <v>596</v>
+        <v>577</v>
+      </c>
+    </row>
+    <row r="192" spans="1:26">
+      <c r="A192" t="s">
+        <v>581</v>
+      </c>
+      <c r="B192" s="1">
+        <v>-47000000.0</v>
+      </c>
+      <c r="C192" s="1">
+        <v>10.98684445</v>
+      </c>
+      <c r="D192" s="1">
+        <v>0.1104228628</v>
+      </c>
+      <c r="E192" t="s">
+        <v>8</v>
+      </c>
+      <c r="F192">
+        <v>1.0</v>
+      </c>
+      <c r="G192" s="1">
+        <v>-5189874.55</v>
+      </c>
+      <c r="H192" s="1">
+        <v>176196.46</v>
+      </c>
+      <c r="I192" s="1">
+        <v>-3.3950042202851</v>
+      </c>
+      <c r="J192">
+        <v>0.0</v>
+      </c>
+      <c r="K192" t="s">
+        <v>582</v>
+      </c>
+      <c r="L192" s="1">
+        <v>-5013678.09</v>
+      </c>
+      <c r="M192" s="1">
+        <v>-5163816.89</v>
+      </c>
+      <c r="N192" s="1">
+        <v>-1.1</v>
+      </c>
+      <c r="O192">
+        <v>1</v>
+      </c>
+      <c r="Z192" t="s">
+        <v>580</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">