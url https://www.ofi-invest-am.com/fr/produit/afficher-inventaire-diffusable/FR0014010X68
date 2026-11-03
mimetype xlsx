--- v7 (2026-10-14)
+++ v8 (2026-11-03)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="1" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Répartition" sheetId="1" r:id="rId4"/>
     <sheet name="Valorisation" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="583">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="601">
   <si>
     <t>Type Part</t>
   </si>
   <si>
     <t>CodeIsin</t>
   </si>
   <si>
     <t>Parts</t>
   </si>
   <si>
     <t>Vl</t>
   </si>
   <si>
     <t>Devise</t>
   </si>
   <si>
     <t>Actif net</t>
   </si>
   <si>
     <t>IC</t>
   </si>
   <si>
     <t>FR0010596783</t>
   </si>
   <si>
@@ -169,1644 +169,1698 @@
   <si>
     <t>IT GROUP INC</t>
   </si>
   <si>
     <t>USD</t>
   </si>
   <si>
     <t>US6680741070</t>
   </si>
   <si>
     <t>NORTHWESTERN CORPORATION</t>
   </si>
   <si>
     <t>FR0000008997</t>
   </si>
   <si>
     <t>Ofi Invest ESG Liquidités PART C/D</t>
   </si>
   <si>
     <t>RX100926</t>
   </si>
   <si>
     <t>EURO-BUND SEP 26</t>
   </si>
   <si>
+    <t>DU100926</t>
+  </si>
+  <si>
+    <t>EURO-SCHATZ SEP 26</t>
+  </si>
+  <si>
     <t>XS2937255193</t>
   </si>
   <si>
     <t>ABERTIS INFRAESTRUCTURAS FINANCE B PERP</t>
   </si>
   <si>
-    <t>45 697.95</t>
+    <t>52 702.74</t>
   </si>
   <si>
     <t>XS2900445375</t>
   </si>
   <si>
     <t>ACCORINVEST GROUP SA 6.375 15/10/2029</t>
   </si>
   <si>
-    <t>37 931.25</t>
+    <t>46 360.42</t>
   </si>
   <si>
     <t>XS3213252540</t>
   </si>
   <si>
     <t>AEGIS LUX 1A SARL 5.625 29/10/2031</t>
   </si>
   <si>
-    <t>7 387.50</t>
+    <t>12 312.50</t>
   </si>
   <si>
     <t>FR0014015H97</t>
   </si>
   <si>
     <t>AIR FRANCE-KLM 3.875 14/01/2031</t>
   </si>
   <si>
-    <t>88 880.82</t>
+    <t>99 136.30</t>
   </si>
   <si>
     <t>XS3066681704</t>
   </si>
   <si>
     <t>ALBION FINANCING 1 SARL 5.375 21/05/2030</t>
   </si>
   <si>
-    <t>46 063.75</t>
+    <t>53 741.04</t>
   </si>
   <si>
     <t>XS3104473312</t>
   </si>
   <si>
     <t>ALEXANDRITE LAKE LUX HOLDINGS SARL 6.75 30/07/2030</t>
   </si>
   <si>
-    <t>30 937.50</t>
-[...1 lines deleted...]
-  <si>
     <t>XS3134529562</t>
   </si>
   <si>
     <t>ALLWYN ENTERTAINMENT FINANCING (UK 4.125 15/02/2031</t>
   </si>
   <si>
-    <t>93 689.06</t>
+    <t>106 180.94</t>
   </si>
   <si>
     <t>XS2615937187</t>
   </si>
   <si>
     <t>ALLWYN ENTERTAINMENT FINANCING (UK 7.25 30/04/2030</t>
   </si>
   <si>
+    <t>7 025.25</t>
+  </si>
+  <si>
     <t>XS3025437982</t>
   </si>
   <si>
     <t>ALSTRIA SARL 5.5 20/03/2031</t>
   </si>
   <si>
-    <t>58 179.45</t>
+    <t>68 621.92</t>
   </si>
   <si>
     <t>FR00140010J1</t>
   </si>
   <si>
     <t>ALTAREA SCA 1.75 16/01/2030</t>
   </si>
   <si>
-    <t>18 986.30</t>
+    <t>21 201.37</t>
   </si>
   <si>
     <t>XS3161792406</t>
   </si>
   <si>
     <t>ALTICE FRANCE SA (FRANCE) 4.75 15/10/2030</t>
   </si>
   <si>
-    <t>41 432.67</t>
+    <t>50 639.93</t>
   </si>
   <si>
     <t>XS3161793123</t>
   </si>
   <si>
     <t>ALTICE FRANCE SA (FRANCE) 5.265 15/07/2032</t>
   </si>
   <si>
+    <t>10 037.32</t>
+  </si>
+  <si>
     <t>XS2857868942</t>
   </si>
   <si>
     <t>AMBER FINCO PLC 6.625 15/07/2029</t>
   </si>
   <si>
+    <t>15 653.40</t>
+  </si>
+  <si>
     <t>XS3382712126</t>
   </si>
   <si>
     <t>AMS OSRAM AG 7.25 31/05/2032</t>
   </si>
   <si>
-    <t>14 913.25</t>
+    <t>21 692.00</t>
   </si>
   <si>
     <t>XS2711801287</t>
   </si>
   <si>
     <t>APA INFRASTRUCTURE LTD 09/11/2083</t>
   </si>
   <si>
-    <t>64 680.16</t>
+    <t>73 387.11</t>
   </si>
   <si>
     <t>XS2911131253</t>
   </si>
   <si>
     <t>APCOA GROUP GMBH 6 15/04/2031</t>
   </si>
   <si>
-    <t>64 905.00</t>
+    <t>79 328.33</t>
   </si>
   <si>
     <t>XS3023482436</t>
   </si>
   <si>
     <t>ARAMARK INTERNATIONAL FINANCE SARL 4.375 15/04/2033</t>
   </si>
   <si>
-    <t>35 667.19</t>
+    <t>43 593.23</t>
   </si>
   <si>
     <t>XS3239172565</t>
   </si>
   <si>
     <t>ARDAGH METAL PACKAGING FINANCE PLC 5 30/01/2031</t>
   </si>
   <si>
-    <t>5 535.42</t>
+    <t>12 915.97</t>
   </si>
   <si>
     <t>XS2799493825</t>
   </si>
   <si>
     <t>AROUNDTOWN FINANCE SARL PERP</t>
   </si>
   <si>
-    <t>236 649.86</t>
+    <t>13 002.74</t>
   </si>
   <si>
     <t>XS3244710060</t>
   </si>
   <si>
     <t>ASMODEE GROUP AB 4.25 15/12/2031</t>
   </si>
   <si>
-    <t>5 117.71</t>
+    <t>8 529.51</t>
   </si>
   <si>
     <t>XS2831749481</t>
   </si>
   <si>
     <t>BERTRAND FRANCHISE FINANCE SAS 18/07/2030</t>
   </si>
   <si>
-    <t>43 180.13</t>
+    <t>9 196.63</t>
   </si>
   <si>
     <t>XS3266494221</t>
   </si>
   <si>
     <t>BETCLIC EVEREST GROUP SAS 5.125 10/12/2031</t>
   </si>
   <si>
-    <t>39 506.06</t>
+    <t>44 383.35</t>
   </si>
   <si>
     <t>XS3246904414</t>
   </si>
   <si>
     <t>BIFFA GROUP HOLDINGS LTD 5.25 15/06/2031</t>
   </si>
   <si>
-    <t>9 830.63</t>
+    <t>16 384.38</t>
   </si>
   <si>
     <t>XS2806449190</t>
   </si>
   <si>
     <t>BOELS TOPHOLDING BV 5.75 15/05/2030</t>
   </si>
   <si>
-    <t>21 869.17</t>
+    <t>29 158.89</t>
   </si>
   <si>
     <t>XS3134602070</t>
   </si>
   <si>
     <t>BOOTS GROUP FINCO LP 5.375 31/08/2032</t>
   </si>
   <si>
-    <t>16 179.80</t>
+    <t>18 541.81</t>
   </si>
   <si>
     <t>XS2794589403</t>
   </si>
   <si>
     <t>BRITISH TELECOMMUNICATIONS PLC 03/10/2054</t>
   </si>
   <si>
-    <t>72 030.82</t>
+    <t>77 338.36</t>
   </si>
   <si>
     <t>XS3023780375</t>
   </si>
   <si>
     <t>CELANESE US HOLDINGS LLC 5 15/04/2031</t>
   </si>
   <si>
-    <t>33 750.00</t>
+    <t>41 250.00</t>
   </si>
   <si>
     <t>XS3237210334</t>
   </si>
   <si>
     <t>CELSA OPCO SAU 8.25 15/12/2030</t>
   </si>
   <si>
-    <t>29 101.88</t>
+    <t>48 503.13</t>
   </si>
   <si>
     <t>XS2904660755</t>
   </si>
   <si>
     <t>CESAR SPA 6.5 30/09/2031</t>
   </si>
   <si>
-    <t>45 063.96</t>
+    <t>53 647.57</t>
   </si>
   <si>
     <t>XS3087220664</t>
   </si>
   <si>
     <t>CHEPLAPHARM ARZNEIMITTEL GMBH 7.125 15/06/2031</t>
   </si>
   <si>
-    <t>30 417.81</t>
+    <t>50 696.35</t>
   </si>
   <si>
     <t>XS3046352319</t>
   </si>
   <si>
     <t>CIDRON AIDA FINCO SARL 7 27/10/2031</t>
   </si>
   <si>
-    <t>37 492.00</t>
+    <t>47 105.33</t>
   </si>
   <si>
     <t>XS3209437014</t>
   </si>
   <si>
     <t>CIRSA FINANCE INTERNATIONAL SARL 4.875 15/10/2031</t>
   </si>
   <si>
-    <t>27 202.50</t>
+    <t>36 270.00</t>
   </si>
   <si>
     <t>XS2760863329</t>
   </si>
   <si>
     <t>CIRSA FINANCE INTERNATIONAL SARL 6.5 15/03/2029</t>
   </si>
   <si>
-    <t>30 826.25</t>
+    <t>37 676.53</t>
   </si>
   <si>
     <t>XS3314100986</t>
   </si>
   <si>
     <t>CLARIANE SE 6.875 15/04/2031</t>
   </si>
   <si>
-    <t>16 520.63</t>
+    <t>20 233.13</t>
   </si>
   <si>
     <t>FR001400YRZ0</t>
   </si>
   <si>
     <t>CLARIANE SE 7.875 27/06/2030</t>
   </si>
   <si>
-    <t>8 155.48</t>
+    <t>17 670.21</t>
   </si>
   <si>
     <t>XS3091295801</t>
   </si>
   <si>
     <t>CLARIOS US FINANCE COMPANY INC 4.75 15/06/2031</t>
   </si>
   <si>
-    <t>7 663.33</t>
+    <t>12 772.22</t>
   </si>
   <si>
     <t>XS3193815977</t>
   </si>
   <si>
     <t>CMA CGM SA 4.875 15/01/2032</t>
   </si>
   <si>
-    <t>32 906.25</t>
+    <t>40 218.75</t>
   </si>
   <si>
     <t>XS2335148024</t>
   </si>
   <si>
     <t>CONSTELLIUM SE (FRANCE) 3.125 15/07/2029</t>
   </si>
   <si>
+    <t>3 767.36</t>
+  </si>
+  <si>
     <t>XS3333139288</t>
   </si>
   <si>
     <t>COREWEAVE INC 8.5 15/07/2032</t>
   </si>
   <si>
-    <t>13 521.38</t>
+    <t>23 537.21</t>
   </si>
   <si>
     <t>XS2904791774</t>
   </si>
   <si>
     <t>CPI PROPERTY GROUP SA 6 27/01/2032</t>
   </si>
   <si>
-    <t>112 873.48</t>
+    <t>126 899.18</t>
   </si>
   <si>
     <t>XS2290533020</t>
   </si>
   <si>
     <t>CPI PROPERTY GROUP SA PERP</t>
   </si>
   <si>
-    <t>65 280.82</t>
+    <t>1 664.38</t>
   </si>
   <si>
     <t>XS3188831658</t>
   </si>
   <si>
     <t>CROWN EUROPEAN HOLDINGS SA 3.75 30/09/2031</t>
   </si>
   <si>
-    <t>27 092.19</t>
+    <t>32 252.60</t>
   </si>
   <si>
     <t>XS2792575453</t>
   </si>
   <si>
     <t>CT INVESTMENT GMBH 6.375 15/04/2030</t>
   </si>
   <si>
-    <t>51 111.56</t>
+    <t>62 469.69</t>
   </si>
   <si>
     <t>XS3067385420</t>
   </si>
   <si>
     <t>CURRENTA GROUP HOLDINGS SARL 5.5 15/05/2030</t>
   </si>
   <si>
-    <t>17 627.50</t>
+    <t>23 503.33</t>
   </si>
   <si>
     <t>XS2965681633</t>
   </si>
   <si>
     <t>DEUTSCHE LUFTHANSA AG 15/01/2055</t>
   </si>
   <si>
-    <t>41 654.79</t>
+    <t>46 487.67</t>
   </si>
   <si>
     <t>XS3106724241</t>
   </si>
   <si>
     <t>DOLCETTO HOLDCO SPA 5.625 14/07/2032</t>
   </si>
   <si>
-    <t>29 662.50</t>
+    <t>34 606.25</t>
   </si>
   <si>
     <t>XS2391403354</t>
   </si>
   <si>
     <t>DOMETIC GROUP AB (PUBL) 2 29/09/2028</t>
   </si>
   <si>
-    <t>68 093.15</t>
+    <t>73 041.10</t>
   </si>
   <si>
     <t>XS3229398766</t>
   </si>
   <si>
     <t>DUOMO BIDCO SPA 15/01/2032</t>
   </si>
   <si>
+    <t>5 056.40</t>
+  </si>
+  <si>
     <t>XS2910523716</t>
   </si>
   <si>
     <t>DYNAMO NEWCO II GMBH 6.25 15/10/2031</t>
   </si>
   <si>
-    <t>46 781.25</t>
+    <t>57 177.08</t>
   </si>
   <si>
     <t>PTEDPXOM0021</t>
   </si>
   <si>
     <t>EDP -  ENERGIAS DE PORTUGAL SA 14/03/2082</t>
   </si>
   <si>
-    <t>22 241.10</t>
+    <t>26 038.36</t>
   </si>
   <si>
     <t>PTEDPSOM0002</t>
   </si>
   <si>
     <t>EDP SA 16/09/2054</t>
   </si>
   <si>
-    <t>47 529.79</t>
+    <t>55 778.77</t>
   </si>
   <si>
     <t>XS3091931058</t>
   </si>
   <si>
     <t>EDREAMS ODIGEO SA 4.875 30/12/2030</t>
   </si>
   <si>
-    <t>5 841.88</t>
+    <t>13 631.04</t>
   </si>
   <si>
     <t>XS3348854459</t>
   </si>
   <si>
     <t>EGIS SA 5.125 15/05/2031</t>
   </si>
   <si>
-    <t>6 090.21</t>
+    <t>8 054.79</t>
   </si>
   <si>
     <t>XS3028067729</t>
   </si>
   <si>
     <t>EIRCOM FINANCE DAC 5 30/04/2031</t>
   </si>
   <si>
-    <t>43 458.33</t>
+    <t>55 047.22</t>
   </si>
   <si>
     <t>XS2621830681</t>
   </si>
   <si>
     <t>EMERALD DEBT MERGER SUB LLC 6.375 15/12/2030</t>
   </si>
   <si>
-    <t>10 093.75</t>
+    <t>16 822.92</t>
   </si>
   <si>
     <t>XS2576550243</t>
   </si>
   <si>
     <t>ENEL SPA NC8.5 PERP</t>
   </si>
   <si>
-    <t>112 316.44</t>
+    <t>6 171.23</t>
   </si>
   <si>
     <t>XS2770512064</t>
   </si>
   <si>
     <t>ENEL SPA PERP</t>
   </si>
   <si>
-    <t>10 087.96</t>
+    <t>14 411.37</t>
   </si>
   <si>
     <t>XS2353416386</t>
   </si>
   <si>
     <t>ENERGIZER GAMMA ACQUISITION BV 3.5 30/06/2029</t>
   </si>
   <si>
-    <t>4 264.17</t>
+    <t>9 949.72</t>
   </si>
   <si>
     <t>FR001400QOL3</t>
   </si>
   <si>
     <t>ENGIE SA NC9 PERP</t>
   </si>
   <si>
-    <t>8 705.48</t>
+    <t>14 602.74</t>
   </si>
   <si>
     <t>XS3229426138</t>
   </si>
   <si>
     <t>ENTAIN PLC 4.875 30/11/2031</t>
   </si>
   <si>
-    <t>17 263.59</t>
+    <t>24 936.30</t>
   </si>
   <si>
     <t>XS2734938249</t>
   </si>
   <si>
     <t>EPHIOS SUBCO 3 SARL 7.875 31/01/2031</t>
   </si>
   <si>
-    <t>23 250.94</t>
+    <t>38 751.56</t>
   </si>
   <si>
     <t>XS3224536121</t>
   </si>
   <si>
     <t>EUTELSAT COMMUNICATIONS 5.75 15/03/2031</t>
   </si>
   <si>
-    <t>20 514.72</t>
+    <t>23 670.83</t>
   </si>
   <si>
     <t>XS2821788770</t>
   </si>
   <si>
     <t>FIBER MIDCO SPA 15/06/2029</t>
   </si>
   <si>
-    <t>30 254.52</t>
+    <t>41 599.97</t>
   </si>
   <si>
     <t>XS3104481414</t>
   </si>
   <si>
     <t>FIBERCOP SPA 5.125 30/06/2032</t>
   </si>
   <si>
+    <t>7 666.44</t>
+  </si>
+  <si>
     <t>XS3338785937</t>
   </si>
   <si>
     <t>FIBERCOP SPA 5.375 15/04/2031</t>
   </si>
   <si>
-    <t>32 755.40</t>
+    <t>39 920.64</t>
   </si>
   <si>
     <t>XS3049816013</t>
   </si>
   <si>
     <t>FLUTTER TREASURY DAC 4 04/06/2031</t>
   </si>
   <si>
-    <t>22 130.00</t>
+    <t>27 047.78</t>
   </si>
   <si>
     <t>XS3152574763</t>
   </si>
   <si>
     <t>FORVIA SE 5.375 15/03/2031</t>
   </si>
   <si>
-    <t>80 625.00</t>
+    <t>94 062.50</t>
   </si>
   <si>
     <t>XS2910536452</t>
   </si>
   <si>
     <t>FRESSNAPF HOLDING SE 5.25 31/10/2031</t>
   </si>
   <si>
-    <t>20 015.05</t>
+    <t>25 545.53</t>
   </si>
   <si>
     <t>XS3328596179</t>
   </si>
   <si>
     <t>GENERAL MILLS INC (NC5.25) 16/07/2056</t>
   </si>
   <si>
-    <t>22 253.42</t>
+    <t>4 945.21</t>
   </si>
   <si>
     <t>XS3193932699</t>
   </si>
   <si>
     <t>GESTAMP AUTOMOCION SA 4.375 15/10/2030</t>
   </si>
   <si>
-    <t>21 667.19</t>
+    <t>26 482.12</t>
   </si>
   <si>
     <t>XS3349823941</t>
   </si>
   <si>
     <t>GG12 SPA 6.25 28/04/2033</t>
   </si>
   <si>
-    <t>13 608.68</t>
+    <t>17 143.40</t>
   </si>
   <si>
     <t>XS2761223127</t>
   </si>
   <si>
     <t>GOLDSTORY SAS 6.75 01/02/2030</t>
   </si>
   <si>
-    <t>45 202.50</t>
+    <t>1 102.50</t>
+  </si>
+  <si>
+    <t>XS3246991981</t>
+  </si>
+  <si>
+    <t>GRAND CITY PROPERTIES FINANCE SARL PERP</t>
+  </si>
+  <si>
+    <t>26 228.33</t>
   </si>
   <si>
     <t>XS3362208079</t>
   </si>
   <si>
-    <t>GRAND CITY PROPERTIES FINANCE SARL PERP</t>
-[...10 lines deleted...]
-  <si>
     <t>XS2393001891</t>
   </si>
   <si>
     <t>GRIFOLS ESCROW ISSUER SAU 3.875 15/10/2028</t>
   </si>
   <si>
-    <t>38 750.00</t>
+    <t>47 361.11</t>
   </si>
   <si>
     <t>XS2961445090</t>
   </si>
   <si>
     <t>GRIFOLS SA 7.125 01/05/2030</t>
   </si>
   <si>
-    <t>45 255.63</t>
+    <t>57 486.88</t>
   </si>
   <si>
     <t>XS2337703537</t>
   </si>
   <si>
     <t>GRUENENTHAL GMBH 4.125 15/05/2028</t>
   </si>
   <si>
-    <t>8 153.75</t>
+    <t>10 871.67</t>
   </si>
   <si>
     <t>XS2615562274</t>
   </si>
   <si>
     <t>GRUENENTHAL GMBH 6.75 15/05/2030</t>
   </si>
   <si>
-    <t>4 151.25</t>
+    <t>5 535.00</t>
   </si>
   <si>
     <t>XS3212436813</t>
   </si>
   <si>
     <t>GRUPPO SAN DONATO SPA 6.5 31/10/2031</t>
   </si>
   <si>
-    <t>36 521.88</t>
+    <t>46 261.04</t>
   </si>
   <si>
     <t>XS2357812556</t>
   </si>
   <si>
     <t>GUALA CLOSURES SPA 3.25 15/06/2028</t>
   </si>
   <si>
-    <t>12 423.13</t>
+    <t>20 705.21</t>
   </si>
   <si>
     <t>XS3227944959</t>
   </si>
   <si>
     <t>HEIMSTADEN BOSTAD AB PERP</t>
   </si>
   <si>
-    <t>43 964.79</t>
+    <t>54 576.99</t>
   </si>
   <si>
     <t>XS3191437006</t>
   </si>
   <si>
     <t>HOLDING DINFRASTRUCTURES DES METIE 3.875 31/01/2031</t>
   </si>
   <si>
-    <t>37 101.27</t>
+    <t>41 823.25</t>
   </si>
   <si>
     <t>XS3415269490</t>
   </si>
   <si>
     <t>HT TROPLAST GMBH 7.625 15/07/2031</t>
   </si>
   <si>
+    <t>11 068.53</t>
+  </si>
+  <si>
     <t>XS3309060146</t>
   </si>
   <si>
     <t>IHO VERWALTUNGS GMBH 5.625 15/05/2031</t>
   </si>
   <si>
-    <t>15 568.49</t>
+    <t>19 412.56</t>
   </si>
   <si>
     <t>XS2810807094</t>
   </si>
   <si>
     <t>ILIAD HOLDING SAS 6.875 15/04/2031</t>
   </si>
   <si>
-    <t>70 210.94</t>
+    <t>85 813.37</t>
   </si>
   <si>
     <t>FR001400TL99</t>
   </si>
   <si>
     <t>ILIAD SA 4.25 15/12/2029</t>
   </si>
   <si>
-    <t>19 747.95</t>
+    <t>21 704.11</t>
   </si>
   <si>
     <t>FR001400FV85</t>
   </si>
   <si>
     <t>ILIAD SA 5.625 15/02/2030</t>
   </si>
   <si>
-    <t>53 167.81</t>
+    <t>60 611.30</t>
   </si>
   <si>
     <t>XS3040316971</t>
   </si>
   <si>
     <t>INFRASTRUTTURE WIRELESS ITALIANE S 3.75 01/04/2030</t>
   </si>
   <si>
-    <t>33 549.66</t>
+    <t>40 259.59</t>
   </si>
   <si>
     <t>XS3192259516</t>
   </si>
   <si>
     <t>INTRALOT CAPITAL LUXEMBOURG SA 6.75 15/10/2031</t>
   </si>
   <si>
-    <t>36 281.25</t>
+    <t>44 343.75</t>
   </si>
   <si>
     <t>XS3194941111</t>
   </si>
   <si>
     <t>ION PLATFORM FINANCE SARL 6.875 30/09/2032</t>
   </si>
   <si>
-    <t>60 356.77</t>
+    <t>71 853.30</t>
   </si>
   <si>
     <t>XS3067907140</t>
   </si>
   <si>
     <t>IPD 3 BV 5.5 15/06/2031</t>
   </si>
   <si>
-    <t>10 083.33</t>
+    <t>16 805.56</t>
   </si>
   <si>
     <t>XS2305744059</t>
   </si>
   <si>
     <t>IQVIA INC 2.25 15/03/2029</t>
   </si>
   <si>
-    <t>7 537.50</t>
+    <t>8 793.75</t>
+  </si>
+  <si>
+    <t>XS3315365398</t>
+  </si>
+  <si>
+    <t>IQVIA INC 4.625 15/06/2033</t>
+  </si>
+  <si>
+    <t>11 793.75</t>
   </si>
   <si>
     <t>XS3282797383</t>
   </si>
   <si>
     <t>ITALMATCH CHEMICALS SPA 6.25 05/02/2031</t>
   </si>
   <si>
-    <t>2 294.27</t>
+    <t>5 353.30</t>
   </si>
   <si>
     <t>XS3041347637</t>
   </si>
   <si>
     <t>ITELYUM REGENERATION SPA 5.75 15/04/2030</t>
   </si>
   <si>
-    <t>45 381.88</t>
+    <t>55 466.74</t>
   </si>
   <si>
     <t>XS2971567560</t>
   </si>
   <si>
     <t>KAPLA HOLDING SAS 5 30/04/2031</t>
   </si>
   <si>
-    <t>15 975.00</t>
+    <t>19 525.00</t>
   </si>
   <si>
     <t>XS3233507287</t>
   </si>
   <si>
     <t>KING US BIDCO INC 01/12/2032</t>
   </si>
   <si>
+    <t>3 274.15</t>
+  </si>
+  <si>
     <t>XS2913056797</t>
   </si>
   <si>
     <t>KONINKLIJKE FRIESLANDCAMPINA NV PERP</t>
   </si>
   <si>
-    <t>48 274.11</t>
+    <t>54 133.97</t>
   </si>
   <si>
     <t>XS2824778075</t>
   </si>
   <si>
     <t>KONINKLIJKE KPN NV PERP</t>
   </si>
   <si>
-    <t>143 405.14</t>
+    <t>153 443.50</t>
   </si>
   <si>
     <t>XS3049411971</t>
   </si>
   <si>
     <t>LHMC FINCO 2 SARL 8.625 15/05/2030</t>
   </si>
   <si>
-    <t>13 376.86</t>
+    <t>17 835.81</t>
   </si>
   <si>
     <t>XS3047452316</t>
   </si>
   <si>
     <t>LOTTOMATICA GROUP SPA 4.875 31/01/2031</t>
   </si>
   <si>
-    <t>21 745.21</t>
+    <t>27 622.29</t>
   </si>
   <si>
     <t>XS2824643220</t>
   </si>
   <si>
     <t>LOTTOMATICA SPA 5.375 01/06/2030</t>
   </si>
   <si>
-    <t>7 226.39</t>
+    <t>10 511.11</t>
   </si>
   <si>
     <t>XS2732357525</t>
   </si>
   <si>
     <t>LOXAM SAS 6.375 31/05/2029</t>
   </si>
   <si>
-    <t>25 584.47</t>
+    <t>42 640.78</t>
   </si>
   <si>
     <t>XS3368834159</t>
   </si>
   <si>
     <t>LSF12 PILLAR INVESTMENTS (US) INC 5.75 15/05/2033</t>
   </si>
   <si>
-    <t>16 550.42</t>
+    <t>22 067.22</t>
   </si>
   <si>
     <t>XS3108519227</t>
   </si>
   <si>
     <t>MAHLE GMBH 7.125 15/07/2032</t>
   </si>
   <si>
+    <t>11 439.58</t>
+  </si>
+  <si>
     <t>BE6365823044</t>
   </si>
   <si>
     <t>MANUCHAR GROUP BV 07/07/2032</t>
   </si>
   <si>
-    <t>16 818.77</t>
+    <t>28 591.91</t>
   </si>
   <si>
     <t>XS3186949585</t>
   </si>
   <si>
     <t>MATTERHORN TELECOM SA 3.875 15/10/2030</t>
   </si>
   <si>
-    <t>12 258.24</t>
+    <t>10 163.59</t>
   </si>
   <si>
     <t>XS2920504292</t>
   </si>
   <si>
     <t>METLEN ENERGY &amp; METALS AE 4 17/10/2029</t>
   </si>
   <si>
-    <t>7 157.37</t>
+    <t>7 712.00</t>
   </si>
   <si>
     <t>XS3238225224</t>
   </si>
   <si>
     <t>METLEN ENERGY &amp; METALS SINGLE-MEMB 3.875 26/05/2031</t>
   </si>
   <si>
-    <t>11 678.08</t>
+    <t>16 582.88</t>
   </si>
   <si>
     <t>XS3385893956</t>
   </si>
   <si>
     <t>MOLINS FINANCE SA 5.5 15/06/2033</t>
   </si>
   <si>
-    <t>5 140.67</t>
+    <t>7 282.61</t>
   </si>
   <si>
     <t>XS2933536034</t>
   </si>
   <si>
     <t>NEINOR HOMES SA 5.875 15/02/2030</t>
   </si>
   <si>
-    <t>16 322.71</t>
+    <t>21 763.61</t>
   </si>
   <si>
     <t>XS2920589699</t>
   </si>
   <si>
     <t>NIDDA HEALTHCARE HOLDING GMBH 5.625 21/02/2030</t>
   </si>
   <si>
-    <t>27 400.00</t>
+    <t>31 400.00</t>
   </si>
   <si>
     <t>XS2999659704</t>
   </si>
   <si>
     <t>NISSAN MOTOR CO LTD 5.25 17/07/2029</t>
   </si>
   <si>
-    <t>126 353.84</t>
-[...5 lines deleted...]
-    <t>NOMAD FOODS BONDCO PLC 2.5 24/06/2028</t>
+    <t>6 613.56</t>
   </si>
   <si>
     <t>XS3323687023</t>
   </si>
   <si>
     <t>OAK EAGLE ACQUIRECO INC 6.25 01/07/2033</t>
   </si>
   <si>
-    <t>21 403.99</t>
+    <t>25 817.19</t>
   </si>
   <si>
     <t>XS2906227785</t>
   </si>
   <si>
     <t>OEG FINANCE PLC 7.25 27/09/2029</t>
   </si>
   <si>
-    <t>39 889.50</t>
+    <t>47 276.44</t>
   </si>
   <si>
     <t>XS2825597656</t>
   </si>
   <si>
     <t>OI EUROPEAN GROUP BV 5.25 01/06/2029</t>
   </si>
   <si>
-    <t>15 720.83</t>
+    <t>22 866.67</t>
   </si>
   <si>
     <t>XS2930112730</t>
   </si>
   <si>
     <t>OMNIA DELLA TOFFOLA SPA 05/11/2031</t>
   </si>
   <si>
-    <t>2 787.54</t>
+    <t>6 690.10</t>
   </si>
   <si>
     <t>XS3037643304</t>
   </si>
   <si>
     <t>OPAL BIDCO SAS 5.5 31/03/2032</t>
   </si>
   <si>
-    <t>62 161.46</t>
+    <t>74 001.74</t>
   </si>
   <si>
     <t>XS2804497506</t>
   </si>
   <si>
     <t>OPTICS BIDCO SPA 7.75 24/01/2033</t>
   </si>
   <si>
-    <t>69 389.04</t>
+    <t>77 860.96</t>
   </si>
   <si>
     <t>XS2804500812</t>
   </si>
   <si>
     <t>OPTICS BIDCO SPA 7.875 31/07/2028</t>
   </si>
   <si>
-    <t>23 474.90</t>
-[...1 lines deleted...]
-  <si>
     <t>FR00140005L7</t>
   </si>
   <si>
     <t>ORANGE SA PERP</t>
   </si>
   <si>
-    <t>17 015.75</t>
+    <t>18 324.66</t>
   </si>
   <si>
     <t>XS2332250708</t>
   </si>
   <si>
     <t>ORGANON &amp; CO/ORG 2.875 30/04/2028</t>
   </si>
   <si>
-    <t>23 904.43</t>
+    <t>30 278.94</t>
   </si>
   <si>
     <t>XS3111831254</t>
   </si>
   <si>
     <t>PAPREC HOLDING SA 4.5 15/07/2032</t>
   </si>
   <si>
+    <t>9 562.50</t>
+  </si>
+  <si>
     <t>US70558AAB26</t>
   </si>
   <si>
     <t>PEGASUS SATELLITE COMMUNICATIONS I 31/12/2222</t>
   </si>
   <si>
     <t>XS2903463987</t>
   </si>
   <si>
     <t>PERRIGO FINANCE UNLIMITED CO 5.375 30/09/2032</t>
   </si>
   <si>
-    <t>44 387.04</t>
+    <t>53 098.52</t>
   </si>
   <si>
     <t>XS2852970016</t>
   </si>
   <si>
     <t>PICARD GROUPE SAS 6.375 01/07/2029</t>
   </si>
   <si>
-    <t>2 610.56</t>
+    <t>6 339.94</t>
   </si>
   <si>
     <t>XS2696090286</t>
   </si>
   <si>
     <t>PINNACLE BIDCO PLC 8.25 11/10/2028</t>
   </si>
   <si>
-    <t>115 176.88</t>
+    <t>3 490.21</t>
   </si>
   <si>
     <t>XS2641928036</t>
   </si>
   <si>
     <t>PLAYTECH PLC 5.875 28/06/2028</t>
   </si>
   <si>
-    <t>6 876.64</t>
+    <t>15 371.31</t>
   </si>
   <si>
     <t>XS2834242435</t>
   </si>
   <si>
     <t>PLT VII FINANCE SARL 6 15/06/2031</t>
   </si>
   <si>
-    <t>14 735.00</t>
+    <t>24 558.33</t>
   </si>
   <si>
     <t>XS3004167642</t>
   </si>
   <si>
     <t>PRIMO WATER HOLDINGS INC 3.875 12/10/2028</t>
   </si>
   <si>
-    <t>16 557.55</t>
+    <t>20 972.90</t>
   </si>
   <si>
     <t>XS3076304602</t>
   </si>
   <si>
     <t>PRYSMIAN SPA PERP</t>
   </si>
   <si>
-    <t>64 162.19</t>
+    <t>68 270.14</t>
   </si>
   <si>
     <t>XS2854277626</t>
   </si>
   <si>
     <t>RAY FINANCING LLC 6.5 15/07/2031</t>
   </si>
   <si>
+    <t>8 008.25</t>
+  </si>
+  <si>
     <t>XS3005193183</t>
   </si>
   <si>
     <t>REKEEP SPA 9 15/09/2029</t>
   </si>
   <si>
-    <t>43 153.75</t>
+    <t>52 238.75</t>
   </si>
   <si>
     <t>XS3146987543</t>
   </si>
   <si>
     <t>REXEL SA 4 15/09/2030</t>
   </si>
   <si>
-    <t>25 426.67</t>
+    <t>29 664.44</t>
   </si>
   <si>
     <t>FR001400U3Q9</t>
   </si>
   <si>
     <t>ROQUETTE FRERES SA PERP</t>
   </si>
   <si>
-    <t>80 076.93</t>
+    <t>33 927.33</t>
   </si>
   <si>
     <t>XS2854303729</t>
   </si>
   <si>
     <t>ROSSINI SARL 6.75 31/12/2029</t>
   </si>
   <si>
-    <t>9 371.25</t>
+    <t>21 866.25</t>
   </si>
   <si>
     <t>XS2962827072</t>
   </si>
   <si>
     <t>SAMHALLSBYGGNADSBOLAGET I NORDEN H 1.125 26/09/2029</t>
   </si>
   <si>
-    <t>59 355.00</t>
+    <t>63 623.68</t>
   </si>
   <si>
     <t>DE000A4DFLQ6</t>
   </si>
   <si>
     <t>SCHAEFFLER AG 5.375 01/04/2031</t>
   </si>
   <si>
-    <t>49 479.45</t>
+    <t>59 375.34</t>
   </si>
   <si>
     <t>XS2895496680</t>
   </si>
   <si>
     <t>SECHE ENVIRONNEMENT SA 4.5 25/03/2030</t>
   </si>
   <si>
-    <t>19 470.00</t>
+    <t>22 715.00</t>
   </si>
   <si>
     <t>FR00140136B1</t>
   </si>
   <si>
     <t>SECHE ENVIRONNEMENT SA PERP</t>
   </si>
   <si>
-    <t>1 914.13</t>
+    <t>8 613.59</t>
   </si>
   <si>
     <t>XS3100773996</t>
   </si>
   <si>
     <t>SES SA 4.875 24/06/2033</t>
   </si>
   <si>
-    <t>3 980.00</t>
+    <t>7 960.01</t>
   </si>
   <si>
     <t>XS2181577268</t>
   </si>
   <si>
     <t>SILGAN HOLDINGS INC 2.25 01/06/2028</t>
   </si>
   <si>
+    <t>3 303.75</t>
+  </si>
+  <si>
     <t>XS3176108747</t>
   </si>
   <si>
     <t>SILGAN HOLDINGS INC 4.25 15/02/2031</t>
   </si>
   <si>
-    <t>60 952.08</t>
+    <t>69 079.03</t>
   </si>
   <si>
     <t>XS3344489326</t>
   </si>
   <si>
     <t>SOFTBANK GROUP CORP 6.375 22/04/2030</t>
   </si>
   <si>
-    <t>29 395.83</t>
+    <t>36 479.17</t>
   </si>
   <si>
     <t>FR001400ZYD0</t>
   </si>
   <si>
     <t>SPIE SA 3.75 28/05/2030</t>
   </si>
   <si>
-    <t>18 739.73</t>
+    <t>26 938.36</t>
   </si>
   <si>
     <t>XS3307413842</t>
   </si>
   <si>
     <t>STELLANTIS NV PERP</t>
   </si>
   <si>
-    <t>24 868.49</t>
+    <t>42 876.71</t>
   </si>
   <si>
     <t>XS3415958787</t>
   </si>
   <si>
     <t>STONEPEAK MOTION HOLDCO LTD 5 15/07/2033</t>
   </si>
   <si>
+    <t>7 101.11</t>
+  </si>
+  <si>
     <t>XS2998755040</t>
   </si>
   <si>
     <t>SUMMER BC HOLDCO B SARL 5.875 15/02/2030</t>
   </si>
   <si>
-    <t>60 341.15</t>
+    <t>68 386.63</t>
   </si>
   <si>
     <t>XS3277827625</t>
   </si>
   <si>
     <t>SUMMER BIDCO BV 8.875 31/01/2031</t>
   </si>
   <si>
-    <t>8 105.29</t>
+    <t>10 807.05</t>
+  </si>
+  <si>
+    <t>XS3082828560</t>
+  </si>
+  <si>
+    <t>SUNRISE FINCO I BV 4.625 15/05/2032</t>
+  </si>
+  <si>
+    <t>2 756.75</t>
+  </si>
+  <si>
+    <t>XS3452875233</t>
+  </si>
+  <si>
+    <t>SUNRISE HOLDCO IV BV 5 31/07/2033</t>
   </si>
   <si>
     <t>XS3338317327</t>
   </si>
   <si>
     <t>SWORD PURCHASER LLC 7.25 15/04/2033</t>
   </si>
   <si>
-    <t>39 942.67</t>
+    <t>48 264.06</t>
   </si>
   <si>
     <t>XS3358347634</t>
   </si>
   <si>
     <t>TDC BRANDS A/S 8 30/04/2031</t>
   </si>
   <si>
-    <t>44 500.00</t>
+    <t>56 366.67</t>
   </si>
   <si>
     <t>XS3262496022</t>
   </si>
   <si>
     <t>TELEFONICA EMISIONES SAU PERP</t>
   </si>
   <si>
-    <t>40 365.21</t>
+    <t>45 154.31</t>
   </si>
   <si>
     <t>XS2410367747</t>
   </si>
   <si>
     <t>TELEFONICA EUROPE BV PERP</t>
   </si>
   <si>
-    <t>4 513.32</t>
+    <t>6 336.00</t>
   </si>
   <si>
     <t>XS2293060658</t>
   </si>
   <si>
-    <t>8 748.89</t>
+    <t>11 619.62</t>
   </si>
   <si>
     <t>XS2967912887</t>
   </si>
   <si>
     <t>TEREOS FINANCE GROUPE I SA 5.75 30/04/2031</t>
   </si>
   <si>
-    <t>14 135.42</t>
+    <t>17 904.86</t>
   </si>
   <si>
     <t>XS2532478430</t>
   </si>
   <si>
     <t>TEREOS FINANCE GROUPE I SA 7.25 15/04/2028</t>
   </si>
   <si>
-    <t>22 973.44</t>
+    <t>29 099.69</t>
   </si>
   <si>
     <t>XS3266484180</t>
   </si>
   <si>
     <t>TEREOS FINANCE GROUPE I SA 8.125 30/04/2032</t>
   </si>
   <si>
-    <t>25 390.63</t>
+    <t>32 161.46</t>
   </si>
   <si>
     <t>XS3081797964</t>
   </si>
   <si>
     <t>TEVA PHARMACEUTICAL FINANCE NETHER 4.125 01/06/2031</t>
   </si>
   <si>
-    <t>9 952.25</t>
+    <t>14 476.00</t>
   </si>
   <si>
     <t>XS2406607171</t>
   </si>
   <si>
     <t>TEVA PHARMACEUTICAL FINANCE NETHER 4.375 09/05/2030</t>
   </si>
   <si>
-    <t>24 062.50</t>
+    <t>31 354.17</t>
   </si>
   <si>
     <t>XS2592804434</t>
   </si>
   <si>
     <t>TEVA PHARMACEUTICAL FINANCE NETHER 7.375 15/09/2029</t>
   </si>
   <si>
-    <t>19 642.08</t>
+    <t>22 915.76</t>
   </si>
   <si>
     <t>PTTAPBOM0015</t>
   </si>
   <si>
     <t>TRANSPORTES AEREOS PORTUGUESES SA 4.75 30/06/2031</t>
   </si>
   <si>
-    <t>6 016.67</t>
+    <t>12 350.00</t>
   </si>
   <si>
     <t>XS2845183495</t>
   </si>
   <si>
     <t>TVL FINANCE PLC 30/06/2030</t>
   </si>
   <si>
-    <t>5 521.31</t>
+    <t>13 251.14</t>
   </si>
   <si>
     <t>XS3381703274</t>
   </si>
   <si>
     <t>UGI INTERNATIONAL LLC 5 01/06/2031</t>
   </si>
   <si>
-    <t>11 160.00</t>
+    <t>15 293.33</t>
   </si>
   <si>
     <t>FR001400Y8Z5</t>
   </si>
   <si>
     <t>UNIBAIL-RODAMCO-WESTFIELD SE PERP</t>
   </si>
   <si>
-    <t>110 001.37</t>
+    <t>118 135.27</t>
   </si>
   <si>
     <t>XS3250465385</t>
   </si>
   <si>
     <t>UNITED GROUP BV 6.25 31/01/2032</t>
   </si>
   <si>
-    <t>23 015.63</t>
+    <t>38 359.38</t>
   </si>
   <si>
     <t>FR0014012SJ2</t>
   </si>
   <si>
     <t>VALEO SE 4.625 23/03/2032</t>
   </si>
   <si>
-    <t>23 112.33</t>
+    <t>27 369.86</t>
   </si>
   <si>
     <t>FR00140007L3</t>
   </si>
   <si>
     <t>VEOLIA ENVIRONNEMENT SA NC8.5 PERP</t>
   </si>
   <si>
-    <t>24 150.68</t>
+    <t>30 047.95</t>
   </si>
   <si>
     <t>XS2123970241</t>
   </si>
   <si>
     <t>VF CORPORATION 0.625 25/02/2032</t>
   </si>
   <si>
-    <t>6 952.05</t>
+    <t>7 994.86</t>
   </si>
   <si>
     <t>XS3192216540</t>
   </si>
   <si>
     <t>VIA CELERE DESARROLLOS INMOBILIARI 4.875 15/04/2031</t>
   </si>
   <si>
-    <t>15 356.25</t>
+    <t>18 768.75</t>
   </si>
   <si>
     <t>FR0014002KP7</t>
   </si>
   <si>
     <t>VILMORIN &amp; CIE SA 1.375 26/03/2028</t>
   </si>
   <si>
-    <t>9 617.47</t>
+    <t>11 436.99</t>
   </si>
   <si>
     <t>XS3280365175</t>
   </si>
   <si>
     <t>VIRGIN MEDIA O2 VENDOR FINANCING N 7.5 15/07/2033</t>
   </si>
   <si>
+    <t>13 979.17</t>
+  </si>
+  <si>
     <t>XS2796600307</t>
   </si>
   <si>
     <t>VMED O2 UK FINANCING I PLC 5.625 15/04/2032</t>
   </si>
   <si>
-    <t>21 677.77</t>
+    <t>26 680.33</t>
   </si>
   <si>
     <t>XS2225204010</t>
   </si>
   <si>
     <t>VODAFONE GROUP PLC 27/08/2080</t>
   </si>
   <si>
-    <t>144 635.34</t>
+    <t>154 068.08</t>
   </si>
   <si>
     <t>XS2342732646</t>
   </si>
   <si>
     <t>VOLKSWAGEN INTERNATIONAL FIN PNC9 PERP</t>
   </si>
   <si>
-    <t>83 616.44</t>
+    <t>99 726.03</t>
   </si>
   <si>
     <t>XS2811097075</t>
   </si>
   <si>
     <t>VOLVO CAR AB 4.75 08/05/2030</t>
   </si>
   <si>
-    <t>9 442.22</t>
+    <t>12 358.20</t>
   </si>
   <si>
     <t>XS3181123129</t>
   </si>
   <si>
     <t>VZ SECURED FINANCING BV 5.25 15/01/2033</t>
   </si>
   <si>
+    <t>11 296.25</t>
+  </si>
+  <si>
     <t>XS2272845798</t>
   </si>
   <si>
     <t>VZ VENDOR FINANCING II BV 2.875 15/01/2029</t>
   </si>
   <si>
-    <t>12 218.75</t>
+    <t>14 934.03</t>
   </si>
   <si>
     <t>XS2922654418</t>
   </si>
   <si>
     <t>WEBUILD SPA 4.875 30/04/2030</t>
   </si>
   <si>
-    <t>1 015.07</t>
+    <t>1 295.55</t>
   </si>
   <si>
     <t>XS2830945452</t>
   </si>
   <si>
     <t>WEBUILD SPA 5.375 20/06/2029</t>
   </si>
   <si>
-    <t>8 883.48</t>
+    <t>16 345.60</t>
   </si>
   <si>
     <t>XS2417092132</t>
   </si>
   <si>
     <t>WP/AP TELECOM HOLDINGS 5.5 15/01/2030</t>
   </si>
   <si>
+    <t>10 199.44</t>
+  </si>
+  <si>
     <t>XS2417090789</t>
   </si>
   <si>
     <t>WP/AP TELECOM HOLDINGS IV BV 3.75 15/01/2029</t>
   </si>
   <si>
+    <t>2 083.33</t>
+  </si>
+  <si>
     <t>XS3430526346</t>
   </si>
   <si>
     <t>ZEGONA FINANCE PLC 4.25 15/01/2032</t>
   </si>
   <si>
-    <t>XS2859406139</t>
-[...2 lines deleted...]
-    <t>ZEGONA FINANCE PLC 6.75 15/07/2029</t>
+    <t>5 119.48</t>
   </si>
   <si>
     <t>XS3091660194</t>
   </si>
   <si>
     <t>ZF EUROPE FINANCE BV 7 12/06/2030</t>
   </si>
   <si>
-    <t>31 010.96</t>
-[...8 lines deleted...]
-    <t>-150 138.80</t>
+    <t>50 745.21</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -2167,302 +2221,302 @@
       </c>
       <c r="D1" t="s">
         <v>4</v>
       </c>
       <c r="E1" t="s">
         <v>5</v>
       </c>
       <c r="F1" t="s">
         <v>4</v>
       </c>
       <c r="G1" t="s">
         <v>5</v>
       </c>
       <c r="H1" t="s">
         <v>4</v>
       </c>
       <c r="Z1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:26">
       <c r="A2" t="s">
         <v>7</v>
       </c>
       <c r="B2" s="1">
-        <v>2010985.3673</v>
+        <v>1964489.3673</v>
       </c>
       <c r="C2">
-        <v>135.73</v>
+        <v>135.38</v>
       </c>
       <c r="D2" t="s">
         <v>8</v>
       </c>
       <c r="E2">
-        <v>272955286.23</v>
+        <v>265969497.47</v>
       </c>
       <c r="F2" t="s">
         <v>8</v>
       </c>
       <c r="G2">
-        <v>272955286.23</v>
+        <v>265969497.47</v>
       </c>
       <c r="H2" t="s">
         <v>8</v>
       </c>
       <c r="Z2" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="3" spans="1:26">
       <c r="A3" t="s">
         <v>10</v>
       </c>
       <c r="B3" s="1">
         <v>1031628.3088</v>
       </c>
       <c r="C3">
-        <v>54.84</v>
+        <v>54.7</v>
       </c>
       <c r="D3" t="s">
         <v>8</v>
       </c>
       <c r="E3">
-        <v>56581921.46</v>
+        <v>56438700.81</v>
       </c>
       <c r="F3" t="s">
         <v>8</v>
       </c>
       <c r="G3">
-        <v>56581921.46</v>
+        <v>56438700.81</v>
       </c>
       <c r="H3" t="s">
         <v>8</v>
       </c>
       <c r="Z3" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="4" spans="1:26">
       <c r="A4" t="s">
         <v>12</v>
       </c>
       <c r="B4" s="1">
-        <v>409055.0141</v>
+        <v>406412.5063</v>
       </c>
       <c r="C4">
-        <v>125.9</v>
+        <v>125.55</v>
       </c>
       <c r="D4" t="s">
         <v>8</v>
       </c>
       <c r="E4">
-        <v>51501787.94</v>
+        <v>51026372.65</v>
       </c>
       <c r="F4" t="s">
         <v>8</v>
       </c>
       <c r="G4">
-        <v>51501787.94</v>
+        <v>51026372.65</v>
       </c>
       <c r="H4" t="s">
         <v>8</v>
       </c>
       <c r="Z4" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="5" spans="1:26">
       <c r="A5" t="s">
         <v>14</v>
       </c>
       <c r="B5" s="1">
         <v>1.0</v>
       </c>
       <c r="C5">
-        <v>134.23</v>
+        <v>133.92</v>
       </c>
       <c r="D5" t="s">
         <v>8</v>
       </c>
       <c r="E5">
-        <v>134.23</v>
+        <v>133.92</v>
       </c>
       <c r="F5" t="s">
         <v>8</v>
       </c>
       <c r="G5">
-        <v>134.23</v>
+        <v>133.92</v>
       </c>
       <c r="H5" t="s">
         <v>8</v>
       </c>
       <c r="Z5" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="6" spans="1:26">
       <c r="A6" t="s">
         <v>16</v>
       </c>
       <c r="B6" s="1">
         <v>1.0</v>
       </c>
       <c r="C6">
-        <v>130.44</v>
+        <v>129.99</v>
       </c>
       <c r="D6" t="s">
         <v>8</v>
       </c>
       <c r="E6">
-        <v>130.44</v>
+        <v>129.99</v>
       </c>
       <c r="F6" t="s">
         <v>8</v>
       </c>
       <c r="G6">
-        <v>130.44</v>
+        <v>129.99</v>
       </c>
       <c r="H6" t="s">
         <v>8</v>
       </c>
       <c r="Z6" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="7" spans="1:26">
       <c r="A7" t="s">
         <v>18</v>
       </c>
       <c r="B7" s="1">
         <v>11.0</v>
       </c>
       <c r="C7">
-        <v>130.09</v>
+        <v>129.75</v>
       </c>
       <c r="D7" t="s">
         <v>8</v>
       </c>
       <c r="E7">
-        <v>1431.03</v>
+        <v>1427.31</v>
       </c>
       <c r="F7" t="s">
         <v>8</v>
       </c>
       <c r="G7">
-        <v>1431.03</v>
+        <v>1427.31</v>
       </c>
       <c r="H7" t="s">
         <v>8</v>
       </c>
       <c r="Z7" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="8" spans="1:26">
       <c r="A8" t="s">
         <v>20</v>
       </c>
       <c r="B8" s="1">
         <v>7748.3</v>
       </c>
       <c r="C8">
-        <v>11160.36</v>
+        <v>11133.71</v>
       </c>
       <c r="D8" t="s">
         <v>8</v>
       </c>
       <c r="E8">
-        <v>86473830.43</v>
+        <v>86267354.9</v>
       </c>
       <c r="F8" t="s">
         <v>8</v>
       </c>
       <c r="G8">
-        <v>86473830.43</v>
+        <v>86267354.9</v>
       </c>
       <c r="H8" t="s">
         <v>8</v>
       </c>
       <c r="Z8" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="9" spans="1:26">
       <c r="A9" t="s">
         <v>22</v>
       </c>
       <c r="B9" s="1">
-        <v>3066.0</v>
+        <v>3216.0</v>
       </c>
       <c r="C9">
-        <v>101.88</v>
+        <v>101.6</v>
       </c>
       <c r="D9" t="s">
         <v>8</v>
       </c>
       <c r="E9">
-        <v>312392.71</v>
+        <v>326762.03</v>
       </c>
       <c r="F9" t="s">
         <v>8</v>
       </c>
       <c r="G9">
-        <v>312392.71</v>
+        <v>326762.03</v>
       </c>
       <c r="H9" t="s">
         <v>8</v>
       </c>
       <c r="Z9" t="s">
         <v>21</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:Z192"/>
+  <dimension ref="A1:Z193"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="N192" sqref="N192"/>
+      <selection activeCell="N193" sqref="N193"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:26">
       <c r="A1" t="s">
         <v>24</v>
       </c>
       <c r="B1" t="s">
         <v>25</v>
       </c>
       <c r="C1" t="s">
         <v>26</v>
       </c>
       <c r="D1" t="s">
         <v>27</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>28</v>
       </c>
       <c r="G1" t="s">
         <v>29</v>
@@ -2531,9540 +2585,9590 @@
       </c>
       <c r="L2" s="1">
         <v>58.2</v>
       </c>
       <c r="M2" s="1">
         <v>58.2</v>
       </c>
       <c r="N2" s="1">
         <v>0.0</v>
       </c>
       <c r="O2">
         <v>1</v>
       </c>
       <c r="Z2" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="3" spans="1:26">
       <c r="A3" t="s">
         <v>41</v>
       </c>
       <c r="B3" s="1">
         <v>41477.0</v>
       </c>
       <c r="C3" s="1">
-        <v>91.13</v>
+        <v>91.07</v>
       </c>
       <c r="D3" s="1">
         <v>92.0360616727</v>
       </c>
       <c r="E3" t="s">
         <v>8</v>
       </c>
       <c r="F3">
         <v>1.0</v>
       </c>
       <c r="G3" s="1">
         <v>3817379.73</v>
       </c>
       <c r="H3" s="1">
-        <v>-37580.72</v>
+        <v>-40069.34</v>
       </c>
       <c r="I3" s="1">
-        <v>-0.98446375938607</v>
+        <v>-1.0496555971391</v>
       </c>
       <c r="J3">
         <v>0.0</v>
       </c>
       <c r="K3">
         <v>0.0</v>
       </c>
       <c r="L3" s="1">
-        <v>3779799.01</v>
+        <v>3777310.39</v>
       </c>
       <c r="M3" s="1">
-        <v>3779799.01</v>
+        <v>3777310.39</v>
       </c>
       <c r="N3" s="1">
-        <v>0.81</v>
+        <v>0.82</v>
       </c>
       <c r="O3">
         <v>1</v>
       </c>
       <c r="Z3" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="4" spans="1:26">
       <c r="A4" t="s">
         <v>43</v>
       </c>
       <c r="B4" s="1">
         <v>4000.0</v>
       </c>
       <c r="C4" s="1">
         <v>0.001</v>
       </c>
       <c r="D4" s="1">
         <v>0.0001</v>
       </c>
       <c r="E4" t="s">
         <v>44</v>
       </c>
       <c r="F4">
-        <v>1.14</v>
+        <v>1.15</v>
       </c>
       <c r="G4" s="1">
         <v>0.33</v>
       </c>
       <c r="H4" s="1">
-        <v>3.18</v>
+        <v>3.14</v>
       </c>
       <c r="I4" s="1">
-        <v>963.63636363636</v>
+        <v>951.51515151515</v>
       </c>
       <c r="J4">
         <v>0.0</v>
       </c>
       <c r="K4">
         <v>0.0</v>
       </c>
       <c r="L4" s="1">
-        <v>3.51</v>
+        <v>3.47</v>
       </c>
       <c r="M4" s="1">
-        <v>3.51</v>
+        <v>3.47</v>
       </c>
       <c r="N4" s="1">
         <v>0.0</v>
       </c>
       <c r="O4">
         <v>1</v>
       </c>
       <c r="Z4" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="5" spans="1:26">
       <c r="A5" t="s">
         <v>46</v>
       </c>
       <c r="B5" s="1">
         <v>125000.0</v>
       </c>
       <c r="C5" s="1">
         <v>0.001</v>
       </c>
       <c r="D5" s="1">
         <v>0.0</v>
       </c>
       <c r="E5" t="s">
         <v>44</v>
       </c>
       <c r="F5">
-        <v>1.14</v>
+        <v>1.15</v>
       </c>
       <c r="G5" s="1">
         <v>0.0</v>
       </c>
       <c r="H5" s="1">
-        <v>109.6</v>
+        <v>108.56</v>
       </c>
       <c r="I5" s="1">
         <v>0</v>
       </c>
       <c r="J5">
         <v>0.0</v>
       </c>
       <c r="K5">
         <v>0.0</v>
       </c>
       <c r="L5" s="1">
-        <v>109.6</v>
+        <v>108.56</v>
       </c>
       <c r="M5" s="1">
-        <v>109.6</v>
+        <v>108.56</v>
       </c>
       <c r="N5" s="1">
         <v>0.0</v>
       </c>
       <c r="O5">
         <v>1</v>
       </c>
       <c r="Z5" t="s">
         <v>45</v>
       </c>
     </row>
     <row r="6" spans="1:26">
       <c r="A6" t="s">
         <v>48</v>
       </c>
       <c r="B6" s="1">
-        <v>1549.0</v>
+        <v>1806.0</v>
       </c>
       <c r="C6" s="1">
-        <v>4817.87</v>
+        <v>4824.77</v>
       </c>
       <c r="D6" s="1">
-        <v>4813.2002969658</v>
+        <v>4818.167751938</v>
       </c>
       <c r="E6" t="s">
         <v>8</v>
       </c>
       <c r="F6">
         <v>1.0</v>
       </c>
       <c r="G6" s="1">
-        <v>7455647.26</v>
+        <v>8701610.96</v>
       </c>
       <c r="H6" s="1">
-        <v>7233.37</v>
+        <v>11923.66</v>
       </c>
       <c r="I6" s="1">
-        <v>0.097018672527702</v>
+        <v>0.1370281900077</v>
       </c>
       <c r="J6">
         <v>0.0</v>
       </c>
       <c r="K6">
         <v>0.0</v>
       </c>
       <c r="L6" s="1">
-        <v>7462880.63</v>
+        <v>8713534.62</v>
       </c>
       <c r="M6" s="1">
-        <v>7462880.63</v>
+        <v>8713534.62</v>
       </c>
       <c r="N6" s="1">
-        <v>1.6</v>
+        <v>1.89</v>
       </c>
       <c r="O6">
         <v>1</v>
       </c>
       <c r="Z6" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="7" spans="1:26">
       <c r="A7" t="s">
         <v>50</v>
       </c>
       <c r="B7" s="1">
-        <v>114.0</v>
+        <v>207.0</v>
       </c>
       <c r="C7" s="1">
-        <v>125.24</v>
+        <v>124.79</v>
       </c>
       <c r="D7" s="1">
-        <v>125.59</v>
+        <v>125.288985507</v>
       </c>
       <c r="E7" t="s">
         <v>8</v>
       </c>
       <c r="F7">
         <v>1.0</v>
       </c>
       <c r="G7" s="1">
         <v>0.0</v>
       </c>
       <c r="H7" s="1">
-        <v>-39900.0</v>
+        <v>-103290.0</v>
       </c>
       <c r="I7" s="1">
         <v>0</v>
       </c>
       <c r="J7">
         <v>0.0</v>
       </c>
       <c r="K7">
         <v>0.0</v>
       </c>
       <c r="L7" s="1">
-        <v>-39900.0</v>
+        <v>-103290.0</v>
       </c>
       <c r="M7" s="1">
-        <v>-39900.0</v>
+        <v>-103290.0</v>
       </c>
       <c r="N7" s="1">
-        <v>-0.01</v>
+        <v>-0.02</v>
       </c>
       <c r="O7">
         <v>1</v>
       </c>
       <c r="Z7" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="8" spans="1:26">
       <c r="A8" t="s">
         <v>52</v>
       </c>
       <c r="B8" s="1">
-        <v>2500000.0</v>
+        <v>352.0</v>
       </c>
       <c r="C8" s="1">
-        <v>101.699</v>
+        <v>105.54</v>
       </c>
       <c r="D8" s="1">
-        <v>100.13</v>
+        <v>105.52</v>
       </c>
       <c r="E8" t="s">
         <v>8</v>
       </c>
       <c r="F8">
         <v>1.0</v>
       </c>
       <c r="G8" s="1">
-        <v>2503250.0</v>
+        <v>0.0</v>
       </c>
       <c r="H8" s="1">
-        <v>39225.0</v>
+        <v>7040.0</v>
       </c>
       <c r="I8" s="1">
-        <v>1.5669629481674</v>
+        <v>0</v>
       </c>
       <c r="J8">
-        <v>1.83</v>
-[...2 lines deleted...]
-        <v>53</v>
+        <v>0.0</v>
+      </c>
+      <c r="K8">
+        <v>0.0</v>
       </c>
       <c r="L8" s="1">
-        <v>2542475.0</v>
+        <v>7040.0</v>
       </c>
       <c r="M8" s="1">
-        <v>2588172.95</v>
+        <v>7040.0</v>
       </c>
       <c r="N8" s="1">
-        <v>0.55</v>
+        <v>0.0</v>
       </c>
       <c r="O8">
         <v>1</v>
       </c>
       <c r="Z8" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="9" spans="1:26">
       <c r="A9" t="s">
+        <v>54</v>
+      </c>
+      <c r="B9" s="1">
+        <v>2500000.0</v>
+      </c>
+      <c r="C9" s="1">
+        <v>101.027</v>
+      </c>
+      <c r="D9" s="1">
+        <v>100.13</v>
+      </c>
+      <c r="E9" t="s">
+        <v>8</v>
+      </c>
+      <c r="F9">
+        <v>1.0</v>
+      </c>
+      <c r="G9" s="1">
+        <v>2503250.0</v>
+      </c>
+      <c r="H9" s="1">
+        <v>22425.0</v>
+      </c>
+      <c r="I9" s="1">
+        <v>0.89583541396185</v>
+      </c>
+      <c r="J9">
+        <v>2.11</v>
+      </c>
+      <c r="K9" t="s">
         <v>55</v>
       </c>
-      <c r="B9" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="L9" s="1">
-        <v>2470106.8</v>
+        <v>2525675.0</v>
       </c>
       <c r="M9" s="1">
-        <v>2508038.05</v>
+        <v>2578377.74</v>
       </c>
       <c r="N9" s="1">
-        <v>0.54</v>
+        <v>0.56</v>
       </c>
       <c r="O9">
         <v>1</v>
       </c>
       <c r="Z9" t="s">
-        <v>54</v>
+        <v>53</v>
       </c>
     </row>
     <row r="10" spans="1:26">
       <c r="A10" t="s">
+        <v>57</v>
+      </c>
+      <c r="B10" s="1">
+        <v>2380000.0</v>
+      </c>
+      <c r="C10" s="1">
+        <v>103.687</v>
+      </c>
+      <c r="D10" s="1">
+        <v>101.7</v>
+      </c>
+      <c r="E10" t="s">
+        <v>8</v>
+      </c>
+      <c r="F10">
+        <v>1.0</v>
+      </c>
+      <c r="G10" s="1">
+        <v>2420460.0</v>
+      </c>
+      <c r="H10" s="1">
+        <v>47290.6</v>
+      </c>
+      <c r="I10" s="1">
+        <v>1.9537856440511</v>
+      </c>
+      <c r="J10">
+        <v>1.95</v>
+      </c>
+      <c r="K10" t="s">
         <v>58</v>
       </c>
-      <c r="B10" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="L10" s="1">
-        <v>1600948.08</v>
+        <v>2467750.6</v>
       </c>
       <c r="M10" s="1">
-        <v>1608335.58</v>
+        <v>2514111.02</v>
       </c>
       <c r="N10" s="1">
-        <v>0.34</v>
+        <v>0.55</v>
       </c>
       <c r="O10">
         <v>1</v>
       </c>
       <c r="Z10" t="s">
-        <v>57</v>
+        <v>56</v>
       </c>
     </row>
     <row r="11" spans="1:26">
       <c r="A11" t="s">
+        <v>60</v>
+      </c>
+      <c r="B11" s="1">
+        <v>1576000.0</v>
+      </c>
+      <c r="C11" s="1">
+        <v>101.437</v>
+      </c>
+      <c r="D11" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E11" t="s">
+        <v>8</v>
+      </c>
+      <c r="F11">
+        <v>1.0</v>
+      </c>
+      <c r="G11" s="1">
+        <v>1576000.0</v>
+      </c>
+      <c r="H11" s="1">
+        <v>22647.12</v>
+      </c>
+      <c r="I11" s="1">
+        <v>1.437</v>
+      </c>
+      <c r="J11">
+        <v>0.78</v>
+      </c>
+      <c r="K11" t="s">
         <v>61</v>
       </c>
-      <c r="B11" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="L11" s="1">
-        <v>4549998.0</v>
+        <v>1598647.12</v>
       </c>
       <c r="M11" s="1">
-        <v>4638878.82</v>
+        <v>1610959.62</v>
       </c>
       <c r="N11" s="1">
-        <v>0.99</v>
+        <v>0.35</v>
       </c>
       <c r="O11">
         <v>1</v>
       </c>
       <c r="Z11" t="s">
-        <v>60</v>
+        <v>59</v>
       </c>
     </row>
     <row r="12" spans="1:26">
       <c r="A12" t="s">
+        <v>63</v>
+      </c>
+      <c r="B12" s="1">
+        <v>4600000.0</v>
+      </c>
+      <c r="C12" s="1">
+        <v>97.733</v>
+      </c>
+      <c r="D12" s="1">
+        <v>97.75</v>
+      </c>
+      <c r="E12" t="s">
+        <v>8</v>
+      </c>
+      <c r="F12">
+        <v>1.0</v>
+      </c>
+      <c r="G12" s="1">
+        <v>4496500.0</v>
+      </c>
+      <c r="H12" s="1">
+        <v>-782.0</v>
+      </c>
+      <c r="I12" s="1">
+        <v>-0.017391304347826</v>
+      </c>
+      <c r="J12">
+        <v>2.16</v>
+      </c>
+      <c r="K12" t="s">
         <v>64</v>
       </c>
-      <c r="B12" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="L12" s="1">
-        <v>2650212.51</v>
+        <v>4495718.0</v>
       </c>
       <c r="M12" s="1">
-        <v>2696276.26</v>
+        <v>4594854.3</v>
       </c>
       <c r="N12" s="1">
-        <v>0.58</v>
+        <v>1.0</v>
       </c>
       <c r="O12">
         <v>1</v>
       </c>
       <c r="Z12" t="s">
-        <v>63</v>
+        <v>62</v>
       </c>
     </row>
     <row r="13" spans="1:26">
       <c r="A13" t="s">
+        <v>66</v>
+      </c>
+      <c r="B13" s="1">
+        <v>2571000.0</v>
+      </c>
+      <c r="C13" s="1">
+        <v>102.885</v>
+      </c>
+      <c r="D13" s="1">
+        <v>100.42060793</v>
+      </c>
+      <c r="E13" t="s">
+        <v>8</v>
+      </c>
+      <c r="F13">
+        <v>1.0</v>
+      </c>
+      <c r="G13" s="1">
+        <v>2581813.83</v>
+      </c>
+      <c r="H13" s="1">
+        <v>63359.52</v>
+      </c>
+      <c r="I13" s="1">
+        <v>2.4540700519836</v>
+      </c>
+      <c r="J13">
+        <v>2.09</v>
+      </c>
+      <c r="K13" t="s">
         <v>67</v>
       </c>
-      <c r="B13" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="L13" s="1">
-        <v>1006990.0</v>
+        <v>2645173.35</v>
       </c>
       <c r="M13" s="1">
-        <v>1037927.5</v>
+        <v>2698914.39</v>
       </c>
       <c r="N13" s="1">
-        <v>0.22</v>
+        <v>0.59</v>
       </c>
       <c r="O13">
         <v>1</v>
       </c>
       <c r="Z13" t="s">
-        <v>66</v>
+        <v>65</v>
       </c>
     </row>
     <row r="14" spans="1:26">
       <c r="A14" t="s">
-        <v>70</v>
+        <v>69</v>
       </c>
       <c r="B14" s="1">
-        <v>5451000.0</v>
+        <v>1000000.0</v>
       </c>
       <c r="C14" s="1">
-        <v>98.989</v>
+        <v>100.878</v>
       </c>
       <c r="D14" s="1">
-        <v>99.95557916</v>
+        <v>100.2479</v>
       </c>
       <c r="E14" t="s">
         <v>8</v>
       </c>
       <c r="F14">
         <v>1.0</v>
       </c>
       <c r="G14" s="1">
-        <v>5448578.62</v>
+        <v>1002479.0</v>
       </c>
       <c r="H14" s="1">
-        <v>-52688.23</v>
+        <v>6301.0</v>
       </c>
       <c r="I14" s="1">
-        <v>-0.96700871318252</v>
+        <v>0.62854184476682</v>
       </c>
       <c r="J14">
-        <v>1.72</v>
-[...2 lines deleted...]
-        <v>71</v>
+        <v>0.09</v>
+      </c>
+      <c r="K14">
+        <v>937.5</v>
       </c>
       <c r="L14" s="1">
-        <v>5395890.39</v>
+        <v>1008780.0</v>
       </c>
       <c r="M14" s="1">
-        <v>5489579.45</v>
+        <v>1009717.5</v>
       </c>
       <c r="N14" s="1">
-        <v>1.17</v>
+        <v>0.22</v>
       </c>
       <c r="O14">
         <v>1</v>
       </c>
       <c r="Z14" t="s">
-        <v>69</v>
+        <v>68</v>
       </c>
     </row>
     <row r="15" spans="1:26">
       <c r="A15" t="s">
-        <v>73</v>
+        <v>71</v>
       </c>
       <c r="B15" s="1">
-        <v>1938000.0</v>
+        <v>5451000.0</v>
       </c>
       <c r="C15" s="1">
-        <v>104.117</v>
+        <v>98.82</v>
       </c>
       <c r="D15" s="1">
-        <v>94.23756966</v>
+        <v>99.95557916</v>
       </c>
       <c r="E15" t="s">
         <v>8</v>
       </c>
       <c r="F15">
         <v>1.0</v>
       </c>
       <c r="G15" s="1">
-        <v>1826324.1</v>
+        <v>5448578.62</v>
       </c>
       <c r="H15" s="1">
-        <v>-10315.39</v>
+        <v>-61900.42</v>
       </c>
       <c r="I15" s="1">
-        <v>-0.56481705519847</v>
+        <v>-1.1360838177646</v>
       </c>
       <c r="J15">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>1.95</v>
+      </c>
+      <c r="K15" t="s">
+        <v>72</v>
       </c>
       <c r="L15" s="1">
-        <v>1816008.71</v>
+        <v>5386678.2</v>
       </c>
       <c r="M15" s="1">
-        <v>1816008.71</v>
+        <v>5492859.14</v>
       </c>
       <c r="N15" s="1">
-        <v>0.39</v>
+        <v>1.19</v>
       </c>
       <c r="O15">
         <v>1</v>
       </c>
       <c r="Z15" t="s">
-        <v>72</v>
+        <v>70</v>
       </c>
     </row>
     <row r="16" spans="1:26">
       <c r="A16" t="s">
+        <v>74</v>
+      </c>
+      <c r="B16" s="1">
+        <v>1938000.0</v>
+      </c>
+      <c r="C16" s="1">
+        <v>104.003</v>
+      </c>
+      <c r="D16" s="1">
+        <v>94.23756966</v>
+      </c>
+      <c r="E16" t="s">
+        <v>8</v>
+      </c>
+      <c r="F16">
+        <v>1.0</v>
+      </c>
+      <c r="G16" s="1">
+        <v>1826324.1</v>
+      </c>
+      <c r="H16" s="1">
+        <v>-12303.77</v>
+      </c>
+      <c r="I16" s="1">
+        <v>-0.67369039263075</v>
+      </c>
+      <c r="J16">
+        <v>0.36</v>
+      </c>
+      <c r="K16" t="s">
         <v>75</v>
       </c>
-      <c r="B16" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="L16" s="1">
-        <v>3309075.0</v>
+        <v>1814020.33</v>
       </c>
       <c r="M16" s="1">
-        <v>3367254.45</v>
+        <v>1821045.58</v>
       </c>
       <c r="N16" s="1">
-        <v>0.72</v>
+        <v>0.4</v>
       </c>
       <c r="O16">
         <v>1</v>
       </c>
       <c r="Z16" t="s">
-        <v>74</v>
+        <v>73</v>
       </c>
     </row>
     <row r="17" spans="1:26">
       <c r="A17" t="s">
+        <v>77</v>
+      </c>
+      <c r="B17" s="1">
+        <v>3300000.0</v>
+      </c>
+      <c r="C17" s="1">
+        <v>100.15</v>
+      </c>
+      <c r="D17" s="1">
+        <v>98.92441182</v>
+      </c>
+      <c r="E17" t="s">
+        <v>8</v>
+      </c>
+      <c r="F17">
+        <v>1.0</v>
+      </c>
+      <c r="G17" s="1">
+        <v>3264505.59</v>
+      </c>
+      <c r="H17" s="1">
+        <v>40444.41</v>
+      </c>
+      <c r="I17" s="1">
+        <v>1.2389137921495</v>
+      </c>
+      <c r="J17">
+        <v>2.08</v>
+      </c>
+      <c r="K17" t="s">
         <v>78</v>
       </c>
-      <c r="B17" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="L17" s="1">
-        <v>2043712.0</v>
+        <v>3304950.0</v>
       </c>
       <c r="M17" s="1">
-        <v>2062698.3</v>
+        <v>3373571.92</v>
       </c>
       <c r="N17" s="1">
-        <v>0.44</v>
+        <v>0.73</v>
       </c>
       <c r="O17">
         <v>1</v>
       </c>
       <c r="Z17" t="s">
-        <v>77</v>
+        <v>76</v>
       </c>
     </row>
     <row r="18" spans="1:26">
       <c r="A18" t="s">
+        <v>80</v>
+      </c>
+      <c r="B18" s="1">
+        <v>2200000.0</v>
+      </c>
+      <c r="C18" s="1">
+        <v>92.749</v>
+      </c>
+      <c r="D18" s="1">
+        <v>81.90598182</v>
+      </c>
+      <c r="E18" t="s">
+        <v>8</v>
+      </c>
+      <c r="F18">
+        <v>1.0</v>
+      </c>
+      <c r="G18" s="1">
+        <v>1801931.6</v>
+      </c>
+      <c r="H18" s="1">
+        <v>238546.4</v>
+      </c>
+      <c r="I18" s="1">
+        <v>13.238371534191</v>
+      </c>
+      <c r="J18">
+        <v>0.96</v>
+      </c>
+      <c r="K18" t="s">
         <v>81</v>
       </c>
-      <c r="B18" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="L18" s="1">
-        <v>3401875.47</v>
+        <v>2040478.0</v>
       </c>
       <c r="M18" s="1">
-        <v>3443308.14</v>
+        <v>2061679.37</v>
       </c>
       <c r="N18" s="1">
-        <v>0.74</v>
+        <v>0.45</v>
       </c>
       <c r="O18">
         <v>1</v>
       </c>
       <c r="Z18" t="s">
-        <v>80</v>
+        <v>79</v>
       </c>
     </row>
     <row r="19" spans="1:26">
       <c r="A19" t="s">
+        <v>83</v>
+      </c>
+      <c r="B19" s="1">
+        <v>3525250.0</v>
+      </c>
+      <c r="C19" s="1">
+        <v>97.667</v>
+      </c>
+      <c r="D19" s="1">
+        <v>96.4088025</v>
+      </c>
+      <c r="E19" t="s">
+        <v>8</v>
+      </c>
+      <c r="F19">
+        <v>1.0</v>
+      </c>
+      <c r="G19" s="1">
+        <v>3398651.31</v>
+      </c>
+      <c r="H19" s="1">
+        <v>9016.01</v>
+      </c>
+      <c r="I19" s="1">
+        <v>0.26528199505115</v>
+      </c>
+      <c r="J19">
+        <v>1.44</v>
+      </c>
+      <c r="K19" t="s">
         <v>84</v>
       </c>
-      <c r="B19" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="L19" s="1">
-        <v>3165464.36</v>
+        <v>3407667.32</v>
       </c>
       <c r="M19" s="1">
-        <v>3165464.36</v>
+        <v>3458307.25</v>
       </c>
       <c r="N19" s="1">
-        <v>0.68</v>
+        <v>0.75</v>
       </c>
       <c r="O19">
         <v>1</v>
       </c>
       <c r="Z19" t="s">
-        <v>83</v>
+        <v>82</v>
       </c>
     </row>
     <row r="20" spans="1:26">
       <c r="A20" t="s">
         <v>86</v>
       </c>
       <c r="B20" s="1">
-        <v>4253000.0</v>
+        <v>3245250.0</v>
       </c>
       <c r="C20" s="1">
-        <v>103.504</v>
+        <v>98.232</v>
       </c>
       <c r="D20" s="1">
-        <v>103.54083188</v>
+        <v>97.78572159</v>
       </c>
       <c r="E20" t="s">
         <v>8</v>
       </c>
       <c r="F20">
         <v>1.0</v>
       </c>
       <c r="G20" s="1">
-        <v>4403591.58</v>
+        <v>3173391.13</v>
       </c>
       <c r="H20" s="1">
-        <v>-1566.46</v>
+        <v>-18237.11</v>
       </c>
       <c r="I20" s="1">
-        <v>-0.035572327077617</v>
+        <v>-0.57468837760317</v>
       </c>
       <c r="J20">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>0.31</v>
+      </c>
+      <c r="K20" t="s">
+        <v>87</v>
       </c>
       <c r="L20" s="1">
-        <v>4402025.12</v>
+        <v>3155154.02</v>
       </c>
       <c r="M20" s="1">
-        <v>4402025.12</v>
+        <v>3165191.34</v>
       </c>
       <c r="N20" s="1">
-        <v>0.94</v>
+        <v>0.69</v>
       </c>
       <c r="O20">
         <v>1</v>
       </c>
       <c r="Z20" t="s">
         <v>85</v>
       </c>
     </row>
     <row r="21" spans="1:26">
       <c r="A21" t="s">
+        <v>89</v>
+      </c>
+      <c r="B21" s="1">
+        <v>4253000.0</v>
+      </c>
+      <c r="C21" s="1">
+        <v>103.31</v>
+      </c>
+      <c r="D21" s="1">
+        <v>103.54083188</v>
+      </c>
+      <c r="E21" t="s">
+        <v>8</v>
+      </c>
+      <c r="F21">
+        <v>1.0</v>
+      </c>
+      <c r="G21" s="1">
+        <v>4403591.58</v>
+      </c>
+      <c r="H21" s="1">
+        <v>-9817.28</v>
+      </c>
+      <c r="I21" s="1">
+        <v>-0.22293802278548</v>
+      </c>
+      <c r="J21">
+        <v>0.37</v>
+      </c>
+      <c r="K21" t="s">
+        <v>90</v>
+      </c>
+      <c r="L21" s="1">
+        <v>4393774.3</v>
+      </c>
+      <c r="M21" s="1">
+        <v>4409427.7</v>
+      </c>
+      <c r="N21" s="1">
+        <v>0.96</v>
+      </c>
+      <c r="O21">
+        <v>1</v>
+      </c>
+      <c r="Z21" t="s">
         <v>88</v>
-      </c>
-[...43 lines deleted...]
-        <v>87</v>
       </c>
     </row>
     <row r="22" spans="1:26">
       <c r="A22" t="s">
+        <v>92</v>
+      </c>
+      <c r="B22" s="1">
+        <v>1683000.0</v>
+      </c>
+      <c r="C22" s="1">
+        <v>101.28</v>
+      </c>
+      <c r="D22" s="1">
+        <v>99.10522282</v>
+      </c>
+      <c r="E22" t="s">
+        <v>8</v>
+      </c>
+      <c r="F22">
+        <v>1.0</v>
+      </c>
+      <c r="G22" s="1">
+        <v>1667940.9</v>
+      </c>
+      <c r="H22" s="1">
+        <v>36601.5</v>
+      </c>
+      <c r="I22" s="1">
+        <v>2.1944122840324</v>
+      </c>
+      <c r="J22">
+        <v>1.29</v>
+      </c>
+      <c r="K22" t="s">
+        <v>93</v>
+      </c>
+      <c r="L22" s="1">
+        <v>1704542.4</v>
+      </c>
+      <c r="M22" s="1">
+        <v>1726234.4</v>
+      </c>
+      <c r="N22" s="1">
+        <v>0.38</v>
+      </c>
+      <c r="O22">
+        <v>1</v>
+      </c>
+      <c r="Z22" t="s">
         <v>91</v>
-      </c>
-[...43 lines deleted...]
-        <v>90</v>
       </c>
     </row>
     <row r="23" spans="1:26">
       <c r="A23" t="s">
+        <v>95</v>
+      </c>
+      <c r="B23" s="1">
+        <v>2124000.0</v>
+      </c>
+      <c r="C23" s="1">
+        <v>106.29</v>
+      </c>
+      <c r="D23" s="1">
+        <v>108.54733851</v>
+      </c>
+      <c r="E23" t="s">
+        <v>8</v>
+      </c>
+      <c r="F23">
+        <v>1.0</v>
+      </c>
+      <c r="G23" s="1">
+        <v>2305545.47</v>
+      </c>
+      <c r="H23" s="1">
+        <v>-47945.87</v>
+      </c>
+      <c r="I23" s="1">
+        <v>-2.0795890006888</v>
+      </c>
+      <c r="J23">
+        <v>3.46</v>
+      </c>
+      <c r="K23" t="s">
+        <v>96</v>
+      </c>
+      <c r="L23" s="1">
+        <v>2257599.6</v>
+      </c>
+      <c r="M23" s="1">
+        <v>2330986.71</v>
+      </c>
+      <c r="N23" s="1">
+        <v>0.51</v>
+      </c>
+      <c r="O23">
+        <v>1</v>
+      </c>
+      <c r="Z23" t="s">
         <v>94</v>
-      </c>
-[...43 lines deleted...]
-        <v>93</v>
       </c>
     </row>
     <row r="24" spans="1:26">
       <c r="A24" t="s">
+        <v>98</v>
+      </c>
+      <c r="B24" s="1">
+        <v>4327000.0</v>
+      </c>
+      <c r="C24" s="1">
+        <v>100.48</v>
+      </c>
+      <c r="D24" s="1">
+        <v>99.95464109</v>
+      </c>
+      <c r="E24" t="s">
+        <v>8</v>
+      </c>
+      <c r="F24">
+        <v>1.0</v>
+      </c>
+      <c r="G24" s="1">
+        <v>4325037.32</v>
+      </c>
+      <c r="H24" s="1">
+        <v>22732.28</v>
+      </c>
+      <c r="I24" s="1">
+        <v>0.52559731438341</v>
+      </c>
+      <c r="J24">
+        <v>1.83</v>
+      </c>
+      <c r="K24" t="s">
+        <v>99</v>
+      </c>
+      <c r="L24" s="1">
+        <v>4347769.6</v>
+      </c>
+      <c r="M24" s="1">
+        <v>4427097.93</v>
+      </c>
+      <c r="N24" s="1">
+        <v>0.96</v>
+      </c>
+      <c r="O24">
+        <v>1</v>
+      </c>
+      <c r="Z24" t="s">
         <v>97</v>
-      </c>
-[...43 lines deleted...]
-        <v>96</v>
       </c>
     </row>
     <row r="25" spans="1:26">
       <c r="A25" t="s">
+        <v>101</v>
+      </c>
+      <c r="B25" s="1">
+        <v>3261000.0</v>
+      </c>
+      <c r="C25" s="1">
+        <v>98.205</v>
+      </c>
+      <c r="D25" s="1">
+        <v>100.01062956</v>
+      </c>
+      <c r="E25" t="s">
+        <v>8</v>
+      </c>
+      <c r="F25">
+        <v>1.0</v>
+      </c>
+      <c r="G25" s="1">
+        <v>3261346.63</v>
+      </c>
+      <c r="H25" s="1">
+        <v>-58881.58</v>
+      </c>
+      <c r="I25" s="1">
+        <v>-1.805437651379</v>
+      </c>
+      <c r="J25">
+        <v>1.34</v>
+      </c>
+      <c r="K25" t="s">
+        <v>102</v>
+      </c>
+      <c r="L25" s="1">
+        <v>3202465.05</v>
+      </c>
+      <c r="M25" s="1">
+        <v>3246058.28</v>
+      </c>
+      <c r="N25" s="1">
+        <v>0.71</v>
+      </c>
+      <c r="O25">
+        <v>1</v>
+      </c>
+      <c r="Z25" t="s">
         <v>100</v>
-      </c>
-[...43 lines deleted...]
-        <v>99</v>
       </c>
     </row>
     <row r="26" spans="1:26">
       <c r="A26" t="s">
+        <v>104</v>
+      </c>
+      <c r="B26" s="1">
+        <v>2657000.0</v>
+      </c>
+      <c r="C26" s="1">
+        <v>100.679</v>
+      </c>
+      <c r="D26" s="1">
+        <v>100.06368348</v>
+      </c>
+      <c r="E26" t="s">
+        <v>8</v>
+      </c>
+      <c r="F26">
+        <v>1.0</v>
+      </c>
+      <c r="G26" s="1">
+        <v>2658692.07</v>
+      </c>
+      <c r="H26" s="1">
+        <v>16348.96</v>
+      </c>
+      <c r="I26" s="1">
+        <v>0.61492491682198</v>
+      </c>
+      <c r="J26">
+        <v>0.49</v>
+      </c>
+      <c r="K26" t="s">
+        <v>105</v>
+      </c>
+      <c r="L26" s="1">
+        <v>2675041.03</v>
+      </c>
+      <c r="M26" s="1">
+        <v>2687957.0</v>
+      </c>
+      <c r="N26" s="1">
+        <v>0.58</v>
+      </c>
+      <c r="O26">
+        <v>1</v>
+      </c>
+      <c r="Z26" t="s">
         <v>103</v>
-      </c>
-[...43 lines deleted...]
-        <v>102</v>
       </c>
     </row>
     <row r="27" spans="1:26">
       <c r="A27" t="s">
+        <v>107</v>
+      </c>
+      <c r="B27" s="1">
+        <v>4746000.0</v>
+      </c>
+      <c r="C27" s="1">
+        <v>97.921</v>
+      </c>
+      <c r="D27" s="1">
+        <v>65.88463274</v>
+      </c>
+      <c r="E27" t="s">
+        <v>8</v>
+      </c>
+      <c r="F27">
+        <v>1.0</v>
+      </c>
+      <c r="G27" s="1">
+        <v>3126884.67</v>
+      </c>
+      <c r="H27" s="1">
+        <v>1520445.99</v>
+      </c>
+      <c r="I27" s="1">
+        <v>48.624946247218</v>
+      </c>
+      <c r="J27">
+        <v>0.27</v>
+      </c>
+      <c r="K27" t="s">
+        <v>108</v>
+      </c>
+      <c r="L27" s="1">
+        <v>4647330.66</v>
+      </c>
+      <c r="M27" s="1">
+        <v>4660333.4</v>
+      </c>
+      <c r="N27" s="1">
+        <v>1.01</v>
+      </c>
+      <c r="O27">
+        <v>1</v>
+      </c>
+      <c r="Z27" t="s">
         <v>106</v>
-      </c>
-[...43 lines deleted...]
-        <v>105</v>
       </c>
     </row>
     <row r="28" spans="1:26">
       <c r="A28" t="s">
+        <v>110</v>
+      </c>
+      <c r="B28" s="1">
+        <v>1445000.0</v>
+      </c>
+      <c r="C28" s="1">
+        <v>100.054</v>
+      </c>
+      <c r="D28" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E28" t="s">
+        <v>8</v>
+      </c>
+      <c r="F28">
+        <v>1.0</v>
+      </c>
+      <c r="G28" s="1">
+        <v>1445000.0</v>
+      </c>
+      <c r="H28" s="1">
+        <v>780.3</v>
+      </c>
+      <c r="I28" s="1">
+        <v>0.054</v>
+      </c>
+      <c r="J28">
+        <v>0.59</v>
+      </c>
+      <c r="K28" t="s">
+        <v>111</v>
+      </c>
+      <c r="L28" s="1">
+        <v>1445780.3</v>
+      </c>
+      <c r="M28" s="1">
+        <v>1454309.81</v>
+      </c>
+      <c r="N28" s="1">
+        <v>0.32</v>
+      </c>
+      <c r="O28">
+        <v>1</v>
+      </c>
+      <c r="Z28" t="s">
         <v>109</v>
-      </c>
-[...43 lines deleted...]
-        <v>108</v>
       </c>
     </row>
     <row r="29" spans="1:26">
       <c r="A29" t="s">
+        <v>113</v>
+      </c>
+      <c r="B29" s="1">
+        <v>2950000.0</v>
+      </c>
+      <c r="C29" s="1">
+        <v>100.126</v>
+      </c>
+      <c r="D29" s="1">
+        <v>99.45524576</v>
+      </c>
+      <c r="E29" t="s">
+        <v>8</v>
+      </c>
+      <c r="F29">
+        <v>1.0</v>
+      </c>
+      <c r="G29" s="1">
+        <v>2933929.75</v>
+      </c>
+      <c r="H29" s="1">
+        <v>19787.25</v>
+      </c>
+      <c r="I29" s="1">
+        <v>0.67442821355896</v>
+      </c>
+      <c r="J29">
+        <v>0.31</v>
+      </c>
+      <c r="K29" t="s">
+        <v>114</v>
+      </c>
+      <c r="L29" s="1">
+        <v>2953717.0</v>
+      </c>
+      <c r="M29" s="1">
+        <v>2962913.63</v>
+      </c>
+      <c r="N29" s="1">
+        <v>0.64</v>
+      </c>
+      <c r="O29">
+        <v>1</v>
+      </c>
+      <c r="Z29" t="s">
         <v>112</v>
-      </c>
-[...43 lines deleted...]
-        <v>111</v>
       </c>
     </row>
     <row r="30" spans="1:26">
       <c r="A30" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="B30" s="1">
-        <v>2247000.0</v>
+        <v>1713000.0</v>
       </c>
       <c r="C30" s="1">
-        <v>99.948</v>
+        <v>101.315</v>
       </c>
       <c r="D30" s="1">
         <v>100.0</v>
       </c>
       <c r="E30" t="s">
         <v>8</v>
       </c>
       <c r="F30">
         <v>1.0</v>
       </c>
       <c r="G30" s="1">
-        <v>2247000.0</v>
+        <v>1713000.0</v>
       </c>
       <c r="H30" s="1">
-        <v>-1168.44</v>
+        <v>22525.95</v>
       </c>
       <c r="I30" s="1">
-        <v>-0.052</v>
+        <v>1.315</v>
       </c>
       <c r="J30">
-        <v>0.44</v>
+        <v>2.59</v>
       </c>
       <c r="K30" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="L30" s="1">
-        <v>2245831.56</v>
+        <v>1735525.95</v>
       </c>
       <c r="M30" s="1">
-        <v>2255662.19</v>
+        <v>1779909.3</v>
       </c>
       <c r="N30" s="1">
-        <v>0.48</v>
+        <v>0.39</v>
       </c>
       <c r="O30">
         <v>1</v>
       </c>
       <c r="Z30" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
     </row>
     <row r="31" spans="1:26">
       <c r="A31" t="s">
+        <v>119</v>
+      </c>
+      <c r="B31" s="1">
+        <v>2247000.0</v>
+      </c>
+      <c r="C31" s="1">
+        <v>99.748</v>
+      </c>
+      <c r="D31" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E31" t="s">
+        <v>8</v>
+      </c>
+      <c r="F31">
+        <v>1.0</v>
+      </c>
+      <c r="G31" s="1">
+        <v>2247000.0</v>
+      </c>
+      <c r="H31" s="1">
+        <v>-5662.44</v>
+      </c>
+      <c r="I31" s="1">
+        <v>-0.252</v>
+      </c>
+      <c r="J31">
+        <v>0.73</v>
+      </c>
+      <c r="K31" t="s">
+        <v>120</v>
+      </c>
+      <c r="L31" s="1">
+        <v>2241337.56</v>
+      </c>
+      <c r="M31" s="1">
+        <v>2257721.94</v>
+      </c>
+      <c r="N31" s="1">
+        <v>0.49</v>
+      </c>
+      <c r="O31">
+        <v>1</v>
+      </c>
+      <c r="Z31" t="s">
         <v>118</v>
-      </c>
-[...43 lines deleted...]
-        <v>117</v>
       </c>
     </row>
     <row r="32" spans="1:26">
       <c r="A32" t="s">
+        <v>122</v>
+      </c>
+      <c r="B32" s="1">
+        <v>2282000.0</v>
+      </c>
+      <c r="C32" s="1">
+        <v>102.009</v>
+      </c>
+      <c r="D32" s="1">
+        <v>103.51827695</v>
+      </c>
+      <c r="E32" t="s">
+        <v>8</v>
+      </c>
+      <c r="F32">
+        <v>1.0</v>
+      </c>
+      <c r="G32" s="1">
+        <v>2362287.08</v>
+      </c>
+      <c r="H32" s="1">
+        <v>-34441.7</v>
+      </c>
+      <c r="I32" s="1">
+        <v>-1.4579811358067</v>
+      </c>
+      <c r="J32">
+        <v>1.28</v>
+      </c>
+      <c r="K32" t="s">
+        <v>123</v>
+      </c>
+      <c r="L32" s="1">
+        <v>2327845.38</v>
+      </c>
+      <c r="M32" s="1">
+        <v>2357004.27</v>
+      </c>
+      <c r="N32" s="1">
+        <v>0.51</v>
+      </c>
+      <c r="O32">
+        <v>1</v>
+      </c>
+      <c r="Z32" t="s">
         <v>121</v>
-      </c>
-[...43 lines deleted...]
-        <v>120</v>
       </c>
     </row>
     <row r="33" spans="1:26">
       <c r="A33" t="s">
+        <v>125</v>
+      </c>
+      <c r="B33" s="1">
+        <v>791000.0</v>
+      </c>
+      <c r="C33" s="1">
+        <v>102.184</v>
+      </c>
+      <c r="D33" s="1">
+        <v>100.39127686</v>
+      </c>
+      <c r="E33" t="s">
+        <v>8</v>
+      </c>
+      <c r="F33">
+        <v>1.0</v>
+      </c>
+      <c r="G33" s="1">
+        <v>794095.0</v>
+      </c>
+      <c r="H33" s="1">
+        <v>14180.44</v>
+      </c>
+      <c r="I33" s="1">
+        <v>1.7857359635812</v>
+      </c>
+      <c r="J33">
+        <v>2.34</v>
+      </c>
+      <c r="K33" t="s">
+        <v>126</v>
+      </c>
+      <c r="L33" s="1">
+        <v>808275.44</v>
+      </c>
+      <c r="M33" s="1">
+        <v>826817.25</v>
+      </c>
+      <c r="N33" s="1">
+        <v>0.18</v>
+      </c>
+      <c r="O33">
+        <v>1</v>
+      </c>
+      <c r="Z33" t="s">
         <v>124</v>
-      </c>
-[...43 lines deleted...]
-        <v>123</v>
       </c>
     </row>
     <row r="34" spans="1:26">
       <c r="A34" t="s">
+        <v>128</v>
+      </c>
+      <c r="B34" s="1">
+        <v>1800000.0</v>
+      </c>
+      <c r="C34" s="1">
+        <v>102.619</v>
+      </c>
+      <c r="D34" s="1">
+        <v>103.60736833</v>
+      </c>
+      <c r="E34" t="s">
+        <v>8</v>
+      </c>
+      <c r="F34">
+        <v>1.0</v>
+      </c>
+      <c r="G34" s="1">
+        <v>1864932.63</v>
+      </c>
+      <c r="H34" s="1">
+        <v>-17790.63</v>
+      </c>
+      <c r="I34" s="1">
+        <v>-0.9539556396737</v>
+      </c>
+      <c r="J34">
+        <v>4.3</v>
+      </c>
+      <c r="K34" t="s">
+        <v>129</v>
+      </c>
+      <c r="L34" s="1">
+        <v>1847142.0</v>
+      </c>
+      <c r="M34" s="1">
+        <v>1924480.36</v>
+      </c>
+      <c r="N34" s="1">
+        <v>0.42</v>
+      </c>
+      <c r="O34">
+        <v>1</v>
+      </c>
+      <c r="Z34" t="s">
         <v>127</v>
-      </c>
-[...43 lines deleted...]
-        <v>126</v>
       </c>
     </row>
     <row r="35" spans="1:26">
       <c r="A35" t="s">
+        <v>131</v>
+      </c>
+      <c r="B35" s="1">
+        <v>2700000.0</v>
+      </c>
+      <c r="C35" s="1">
+        <v>100.709</v>
+      </c>
+      <c r="D35" s="1">
+        <v>97.99</v>
+      </c>
+      <c r="E35" t="s">
+        <v>8</v>
+      </c>
+      <c r="F35">
+        <v>1.0</v>
+      </c>
+      <c r="G35" s="1">
+        <v>2645730.0</v>
+      </c>
+      <c r="H35" s="1">
+        <v>73413.0</v>
+      </c>
+      <c r="I35" s="1">
+        <v>2.7747729360139</v>
+      </c>
+      <c r="J35">
+        <v>1.53</v>
+      </c>
+      <c r="K35" t="s">
+        <v>132</v>
+      </c>
+      <c r="L35" s="1">
+        <v>2719143.0</v>
+      </c>
+      <c r="M35" s="1">
+        <v>2760393.0</v>
+      </c>
+      <c r="N35" s="1">
+        <v>0.6</v>
+      </c>
+      <c r="O35">
+        <v>1</v>
+      </c>
+      <c r="Z35" t="s">
         <v>130</v>
-      </c>
-[...43 lines deleted...]
-        <v>129</v>
       </c>
     </row>
     <row r="36" spans="1:26">
       <c r="A36" t="s">
+        <v>134</v>
+      </c>
+      <c r="B36" s="1">
+        <v>4233000.0</v>
+      </c>
+      <c r="C36" s="1">
+        <v>106.714</v>
+      </c>
+      <c r="D36" s="1">
+        <v>100.83408623</v>
+      </c>
+      <c r="E36" t="s">
+        <v>8</v>
+      </c>
+      <c r="F36">
+        <v>1.0</v>
+      </c>
+      <c r="G36" s="1">
+        <v>4268306.87</v>
+      </c>
+      <c r="H36" s="1">
+        <v>248896.74</v>
+      </c>
+      <c r="I36" s="1">
+        <v>5.8312756692679</v>
+      </c>
+      <c r="J36">
+        <v>1.15</v>
+      </c>
+      <c r="K36" t="s">
+        <v>135</v>
+      </c>
+      <c r="L36" s="1">
+        <v>4517203.61</v>
+      </c>
+      <c r="M36" s="1">
+        <v>4565706.74</v>
+      </c>
+      <c r="N36" s="1">
+        <v>0.99</v>
+      </c>
+      <c r="O36">
+        <v>1</v>
+      </c>
+      <c r="Z36" t="s">
         <v>133</v>
-      </c>
-[...43 lines deleted...]
-        <v>132</v>
       </c>
     </row>
     <row r="37" spans="1:26">
       <c r="A37" t="s">
+        <v>137</v>
+      </c>
+      <c r="B37" s="1">
+        <v>2377000.0</v>
+      </c>
+      <c r="C37" s="1">
+        <v>102.684</v>
+      </c>
+      <c r="D37" s="1">
+        <v>100.1633029</v>
+      </c>
+      <c r="E37" t="s">
+        <v>8</v>
+      </c>
+      <c r="F37">
+        <v>1.0</v>
+      </c>
+      <c r="G37" s="1">
+        <v>2380881.71</v>
+      </c>
+      <c r="H37" s="1">
+        <v>59916.97</v>
+      </c>
+      <c r="I37" s="1">
+        <v>2.516587436845</v>
+      </c>
+      <c r="J37">
+        <v>2.26</v>
+      </c>
+      <c r="K37" t="s">
+        <v>138</v>
+      </c>
+      <c r="L37" s="1">
+        <v>2440798.68</v>
+      </c>
+      <c r="M37" s="1">
+        <v>2494446.25</v>
+      </c>
+      <c r="N37" s="1">
+        <v>0.54</v>
+      </c>
+      <c r="O37">
+        <v>1</v>
+      </c>
+      <c r="Z37" t="s">
         <v>136</v>
-      </c>
-[...43 lines deleted...]
-        <v>135</v>
       </c>
     </row>
     <row r="38" spans="1:26">
       <c r="A38" t="s">
+        <v>140</v>
+      </c>
+      <c r="B38" s="1">
+        <v>5123000.0</v>
+      </c>
+      <c r="C38" s="1">
+        <v>101.864</v>
+      </c>
+      <c r="D38" s="1">
+        <v>102.45</v>
+      </c>
+      <c r="E38" t="s">
+        <v>8</v>
+      </c>
+      <c r="F38">
+        <v>1.0</v>
+      </c>
+      <c r="G38" s="1">
+        <v>5248513.5</v>
+      </c>
+      <c r="H38" s="1">
+        <v>-30020.78</v>
+      </c>
+      <c r="I38" s="1">
+        <v>-0.57198633479746</v>
+      </c>
+      <c r="J38">
+        <v>0.99</v>
+      </c>
+      <c r="K38" t="s">
+        <v>141</v>
+      </c>
+      <c r="L38" s="1">
+        <v>5218492.72</v>
+      </c>
+      <c r="M38" s="1">
+        <v>5269189.07</v>
+      </c>
+      <c r="N38" s="1">
+        <v>1.15</v>
+      </c>
+      <c r="O38">
+        <v>1</v>
+      </c>
+      <c r="Z38" t="s">
         <v>139</v>
-      </c>
-[...43 lines deleted...]
-        <v>138</v>
       </c>
     </row>
     <row r="39" spans="1:26">
       <c r="A39" t="s">
+        <v>143</v>
+      </c>
+      <c r="B39" s="1">
+        <v>2472000.0</v>
+      </c>
+      <c r="C39" s="1">
+        <v>95.513</v>
+      </c>
+      <c r="D39" s="1">
+        <v>100.08024879</v>
+      </c>
+      <c r="E39" t="s">
+        <v>8</v>
+      </c>
+      <c r="F39">
+        <v>1.0</v>
+      </c>
+      <c r="G39" s="1">
+        <v>2473983.75</v>
+      </c>
+      <c r="H39" s="1">
+        <v>-112902.39</v>
+      </c>
+      <c r="I39" s="1">
+        <v>-4.5635865635738</v>
+      </c>
+      <c r="J39">
+        <v>1.91</v>
+      </c>
+      <c r="K39" t="s">
+        <v>144</v>
+      </c>
+      <c r="L39" s="1">
+        <v>2361081.36</v>
+      </c>
+      <c r="M39" s="1">
+        <v>2408186.69</v>
+      </c>
+      <c r="N39" s="1">
+        <v>0.52</v>
+      </c>
+      <c r="O39">
+        <v>1</v>
+      </c>
+      <c r="Z39" t="s">
         <v>142</v>
-      </c>
-[...43 lines deleted...]
-        <v>141</v>
       </c>
     </row>
     <row r="40" spans="1:26">
       <c r="A40" t="s">
+        <v>146</v>
+      </c>
+      <c r="B40" s="1">
+        <v>3348000.0</v>
+      </c>
+      <c r="C40" s="1">
+        <v>101.45</v>
+      </c>
+      <c r="D40" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E40" t="s">
+        <v>8</v>
+      </c>
+      <c r="F40">
+        <v>1.0</v>
+      </c>
+      <c r="G40" s="1">
+        <v>3348000.0</v>
+      </c>
+      <c r="H40" s="1">
+        <v>48546.0</v>
+      </c>
+      <c r="I40" s="1">
+        <v>1.45</v>
+      </c>
+      <c r="J40">
+        <v>1.08</v>
+      </c>
+      <c r="K40" t="s">
+        <v>147</v>
+      </c>
+      <c r="L40" s="1">
+        <v>3396546.0</v>
+      </c>
+      <c r="M40" s="1">
+        <v>3432816.0</v>
+      </c>
+      <c r="N40" s="1">
+        <v>0.75</v>
+      </c>
+      <c r="O40">
+        <v>1</v>
+      </c>
+      <c r="Z40" t="s">
         <v>145</v>
-      </c>
-[...43 lines deleted...]
-        <v>144</v>
       </c>
     </row>
     <row r="41" spans="1:26">
       <c r="A41" t="s">
+        <v>149</v>
+      </c>
+      <c r="B41" s="1">
+        <v>1897000.0</v>
+      </c>
+      <c r="C41" s="1">
+        <v>103.311</v>
+      </c>
+      <c r="D41" s="1">
+        <v>102.70391249</v>
+      </c>
+      <c r="E41" t="s">
+        <v>8</v>
+      </c>
+      <c r="F41">
+        <v>1.0</v>
+      </c>
+      <c r="G41" s="1">
+        <v>1948293.22</v>
+      </c>
+      <c r="H41" s="1">
+        <v>11516.45</v>
+      </c>
+      <c r="I41" s="1">
+        <v>0.59110455663342</v>
+      </c>
+      <c r="J41">
+        <v>1.99</v>
+      </c>
+      <c r="K41" t="s">
+        <v>150</v>
+      </c>
+      <c r="L41" s="1">
+        <v>1959809.67</v>
+      </c>
+      <c r="M41" s="1">
+        <v>1997486.2</v>
+      </c>
+      <c r="N41" s="1">
+        <v>0.43</v>
+      </c>
+      <c r="O41">
+        <v>1</v>
+      </c>
+      <c r="Z41" t="s">
         <v>148</v>
-      </c>
-[...43 lines deleted...]
-        <v>147</v>
       </c>
     </row>
     <row r="42" spans="1:26">
       <c r="A42" t="s">
+        <v>152</v>
+      </c>
+      <c r="B42" s="1">
+        <v>972000.0</v>
+      </c>
+      <c r="C42" s="1">
+        <v>102.219</v>
+      </c>
+      <c r="D42" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="E42" t="s">
+        <v>8</v>
+      </c>
+      <c r="F42">
+        <v>1.0</v>
+      </c>
+      <c r="G42" s="1">
+        <v>972000.0</v>
+      </c>
+      <c r="H42" s="1">
+        <v>21568.68</v>
+      </c>
+      <c r="I42" s="1">
+        <v>2.219</v>
+      </c>
+      <c r="J42">
+        <v>2.08</v>
+      </c>
+      <c r="K42" t="s">
+        <v>153</v>
+      </c>
+      <c r="L42" s="1">
+        <v>993568.68</v>
+      </c>
+      <c r="M42" s="1">
+        <v>1013801.81</v>
+      </c>
+      <c r="N42" s="1">
+        <v>0.22</v>
+      </c>
+      <c r="O42">
+        <v>1</v>
+      </c>
+      <c r="Z42" t="s">
         <v>151</v>
-      </c>
-[...43 lines deleted...]
-        <v>150</v>
       </c>
     </row>
     <row r="43" spans="1:26">
       <c r="A43" t="s">
+        <v>155</v>
+      </c>
+      <c r="B43" s="1">
+        <v>2100000.0</v>
+      </c>
+      <c r="C43" s="1">
+        <v>105.755</v>
+      </c>
+      <c r="D43" s="1">
+        <v>101.486</v>
+      </c>
+      <c r="E43" t="s">
+        <v>8</v>
+      </c>
+      <c r="F43">
+        <v>1.0</v>
+      </c>
+      <c r="G43" s="1">
+        <v>2131206.0</v>
+      </c>
+      <c r="H43" s="1">
+        <v>89649.0</v>
+      </c>
+      <c r="I43" s="1">
+        <v>4.2064915357783</v>
+      </c>
+      <c r="J43">
+        <v>0.84</v>
+      </c>
+      <c r="K43" t="s">
+        <v>156</v>
+      </c>
+      <c r="L43" s="1">
+        <v>2220855.0</v>
+      </c>
+      <c r="M43" s="1">
+        <v>2238525.21</v>
+      </c>
+      <c r="N43" s="1">
+        <v>0.49</v>
+      </c>
+      <c r="O43">
+        <v>1</v>
+      </c>
+      <c r="Z43" t="s">
         <v>154</v>
-      </c>
-[...43 lines deleted...]
-        <v>153</v>
       </c>
     </row>
     <row r="44" spans="1:26">
       <c r="A44" t="s">
+        <v>158</v>
+      </c>
+      <c r="B44" s="1">
+        <v>1936000.0</v>
+      </c>
+      <c r="C44" s="1">
+        <v>100.481</v>
+      </c>
+      <c r="D44" s="1">
+        <v>100.10319267</v>
+      </c>
+      <c r="E44" t="s">
+        <v>8</v>
+      </c>
+      <c r="F44">
+        <v>1.0</v>
+      </c>
+      <c r="G44" s="1">
+        <v>1937997.81</v>
+      </c>
+      <c r="H44" s="1">
+        <v>7314.35</v>
+      </c>
+      <c r="I44" s="1">
+        <v>0.37741786715435</v>
+      </c>
+      <c r="J44">
+        <v>0.66</v>
+      </c>
+      <c r="K44" t="s">
+        <v>159</v>
+      </c>
+      <c r="L44" s="1">
+        <v>1945312.16</v>
+      </c>
+      <c r="M44" s="1">
+        <v>1958084.38</v>
+      </c>
+      <c r="N44" s="1">
+        <v>0.43</v>
+      </c>
+      <c r="O44">
+        <v>1</v>
+      </c>
+      <c r="Z44" t="s">
         <v>157</v>
-      </c>
-[...43 lines deleted...]
-        <v>156</v>
       </c>
     </row>
     <row r="45" spans="1:26">
       <c r="A45" t="s">
+        <v>161</v>
+      </c>
+      <c r="B45" s="1">
+        <v>2700000.0</v>
+      </c>
+      <c r="C45" s="1">
+        <v>99.226</v>
+      </c>
+      <c r="D45" s="1">
+        <v>96.84</v>
+      </c>
+      <c r="E45" t="s">
+        <v>8</v>
+      </c>
+      <c r="F45">
+        <v>1.0</v>
+      </c>
+      <c r="G45" s="1">
+        <v>2614680.0</v>
+      </c>
+      <c r="H45" s="1">
+        <v>64422.0</v>
+      </c>
+      <c r="I45" s="1">
+        <v>2.4638579099546</v>
+      </c>
+      <c r="J45">
+        <v>1.49</v>
+      </c>
+      <c r="K45" t="s">
+        <v>162</v>
+      </c>
+      <c r="L45" s="1">
+        <v>2679102.0</v>
+      </c>
+      <c r="M45" s="1">
+        <v>2719320.75</v>
+      </c>
+      <c r="N45" s="1">
+        <v>0.59</v>
+      </c>
+      <c r="O45">
+        <v>1</v>
+      </c>
+      <c r="Z45" t="s">
         <v>160</v>
-      </c>
-[...43 lines deleted...]
-        <v>159</v>
       </c>
     </row>
     <row r="46" spans="1:26">
       <c r="A46" t="s">
-        <v>162</v>
+        <v>164</v>
       </c>
       <c r="B46" s="1">
-        <v>2121000.0</v>
+        <v>2170000.0</v>
       </c>
       <c r="C46" s="1">
-        <v>95.808</v>
+        <v>98.727</v>
       </c>
       <c r="D46" s="1">
-        <v>100.72937294</v>
+        <v>92.4965576</v>
       </c>
       <c r="E46" t="s">
         <v>8</v>
       </c>
       <c r="F46">
         <v>1.0</v>
       </c>
       <c r="G46" s="1">
-        <v>2136470.0</v>
+        <v>2007175.3</v>
       </c>
       <c r="H46" s="1">
-        <v>-104382.32</v>
+        <v>135200.6</v>
       </c>
       <c r="I46" s="1">
-        <v>-4.8857376888044</v>
+        <v>6.7358640772433</v>
       </c>
       <c r="J46">
-        <v>0.64</v>
+        <v>0.17</v>
       </c>
       <c r="K46" t="s">
+        <v>165</v>
+      </c>
+      <c r="L46" s="1">
+        <v>2142375.9</v>
+      </c>
+      <c r="M46" s="1">
+        <v>2146143.26</v>
+      </c>
+      <c r="N46" s="1">
+        <v>0.47</v>
+      </c>
+      <c r="O46">
+        <v>1</v>
+      </c>
+      <c r="Z46" t="s">
         <v>163</v>
-      </c>
-[...13 lines deleted...]
-        <v>161</v>
       </c>
     </row>
     <row r="47" spans="1:26">
       <c r="A47" t="s">
-        <v>165</v>
+        <v>167</v>
       </c>
       <c r="B47" s="1">
-        <v>4063000.0</v>
+        <v>2121000.0</v>
       </c>
       <c r="C47" s="1">
-        <v>97.56</v>
+        <v>90.035</v>
       </c>
       <c r="D47" s="1">
-        <v>97.961492</v>
+        <v>100.72937294</v>
       </c>
       <c r="E47" t="s">
         <v>8</v>
       </c>
       <c r="F47">
         <v>1.0</v>
       </c>
       <c r="G47" s="1">
-        <v>3980175.42</v>
+        <v>2136470.0</v>
       </c>
       <c r="H47" s="1">
-        <v>-16312.62</v>
+        <v>-226827.65</v>
       </c>
       <c r="I47" s="1">
-        <v>-0.40984675997019</v>
+        <v>-10.616935880214</v>
       </c>
       <c r="J47">
-        <v>2.78</v>
+        <v>1.11</v>
       </c>
       <c r="K47" t="s">
+        <v>168</v>
+      </c>
+      <c r="L47" s="1">
+        <v>1909642.35</v>
+      </c>
+      <c r="M47" s="1">
+        <v>1933179.56</v>
+      </c>
+      <c r="N47" s="1">
+        <v>0.42</v>
+      </c>
+      <c r="O47">
+        <v>1</v>
+      </c>
+      <c r="Z47" t="s">
         <v>166</v>
-      </c>
-[...13 lines deleted...]
-        <v>164</v>
       </c>
     </row>
     <row r="48" spans="1:26">
       <c r="A48" t="s">
-        <v>168</v>
+        <v>170</v>
       </c>
       <c r="B48" s="1">
-        <v>1800000.0</v>
+        <v>4063000.0</v>
       </c>
       <c r="C48" s="1">
-        <v>91.677</v>
+        <v>96.866</v>
       </c>
       <c r="D48" s="1">
-        <v>89.54278944</v>
+        <v>97.961492</v>
       </c>
       <c r="E48" t="s">
         <v>8</v>
       </c>
       <c r="F48">
         <v>1.0</v>
       </c>
       <c r="G48" s="1">
-        <v>1611770.21</v>
+        <v>3980175.42</v>
       </c>
       <c r="H48" s="1">
-        <v>38415.79</v>
+        <v>-44509.84</v>
       </c>
       <c r="I48" s="1">
-        <v>2.3834532839517</v>
+        <v>-1.1182883994595</v>
       </c>
       <c r="J48">
-        <v>3.63</v>
+        <v>3.12</v>
       </c>
       <c r="K48" t="s">
+        <v>171</v>
+      </c>
+      <c r="L48" s="1">
+        <v>3935665.58</v>
+      </c>
+      <c r="M48" s="1">
+        <v>4062564.76</v>
+      </c>
+      <c r="N48" s="1">
+        <v>0.88</v>
+      </c>
+      <c r="O48">
+        <v>1</v>
+      </c>
+      <c r="Z48" t="s">
         <v>169</v>
-      </c>
-[...13 lines deleted...]
-        <v>167</v>
       </c>
     </row>
     <row r="49" spans="1:26">
       <c r="A49" t="s">
-        <v>171</v>
+        <v>173</v>
       </c>
       <c r="B49" s="1">
-        <v>2477000.0</v>
+        <v>1800000.0</v>
       </c>
       <c r="C49" s="1">
-        <v>99.863</v>
+        <v>91.067</v>
       </c>
       <c r="D49" s="1">
-        <v>100.00201776</v>
+        <v>89.54278944</v>
       </c>
       <c r="E49" t="s">
         <v>8</v>
       </c>
       <c r="F49">
         <v>1.0</v>
       </c>
       <c r="G49" s="1">
-        <v>2477049.98</v>
+        <v>1611770.21</v>
       </c>
       <c r="H49" s="1">
-        <v>-3443.47</v>
+        <v>27435.79</v>
       </c>
       <c r="I49" s="1">
-        <v>-0.13901495843051</v>
+        <v>1.7022147344441</v>
       </c>
       <c r="J49">
-        <v>1.09</v>
+        <v>0.09</v>
       </c>
       <c r="K49" t="s">
+        <v>174</v>
+      </c>
+      <c r="L49" s="1">
+        <v>1639206.0</v>
+      </c>
+      <c r="M49" s="1">
+        <v>1640870.38</v>
+      </c>
+      <c r="N49" s="1">
+        <v>0.36</v>
+      </c>
+      <c r="O49">
+        <v>1</v>
+      </c>
+      <c r="Z49" t="s">
         <v>172</v>
-      </c>
-[...13 lines deleted...]
-        <v>170</v>
       </c>
     </row>
     <row r="50" spans="1:26">
       <c r="A50" t="s">
-        <v>174</v>
+        <v>176</v>
       </c>
       <c r="B50" s="1">
-        <v>3207000.0</v>
+        <v>2477000.0</v>
       </c>
       <c r="C50" s="1">
-        <v>102.993</v>
+        <v>99.391</v>
       </c>
       <c r="D50" s="1">
-        <v>102.084372</v>
+        <v>100.00201776</v>
       </c>
       <c r="E50" t="s">
         <v>8</v>
       </c>
       <c r="F50">
         <v>1.0</v>
       </c>
       <c r="G50" s="1">
-        <v>3273845.81</v>
+        <v>2477049.98</v>
       </c>
       <c r="H50" s="1">
-        <v>29139.7</v>
+        <v>-15134.91</v>
       </c>
       <c r="I50" s="1">
-        <v>0.89007551641536</v>
+        <v>-0.61100543477932</v>
       </c>
       <c r="J50">
-        <v>1.59</v>
+        <v>1.3</v>
       </c>
       <c r="K50" t="s">
+        <v>177</v>
+      </c>
+      <c r="L50" s="1">
+        <v>2461915.07</v>
+      </c>
+      <c r="M50" s="1">
+        <v>2494167.67</v>
+      </c>
+      <c r="N50" s="1">
+        <v>0.54</v>
+      </c>
+      <c r="O50">
+        <v>1</v>
+      </c>
+      <c r="Z50" t="s">
         <v>175</v>
-      </c>
-[...13 lines deleted...]
-        <v>173</v>
       </c>
     </row>
     <row r="51" spans="1:26">
       <c r="A51" t="s">
-        <v>177</v>
+        <v>179</v>
       </c>
       <c r="B51" s="1">
-        <v>1923000.0</v>
+        <v>3207000.0</v>
       </c>
       <c r="C51" s="1">
-        <v>101.482</v>
+        <v>102.839</v>
       </c>
       <c r="D51" s="1">
-        <v>100.24366355</v>
+        <v>102.084372</v>
       </c>
       <c r="E51" t="s">
         <v>8</v>
       </c>
       <c r="F51">
         <v>1.0</v>
       </c>
       <c r="G51" s="1">
-        <v>1927685.65</v>
+        <v>3273845.81</v>
       </c>
       <c r="H51" s="1">
-        <v>23813.21</v>
+        <v>24200.92</v>
       </c>
       <c r="I51" s="1">
-        <v>1.2353264133081</v>
+        <v>0.739219908466</v>
       </c>
       <c r="J51">
-        <v>0.92</v>
+        <v>1.95</v>
       </c>
       <c r="K51" t="s">
+        <v>180</v>
+      </c>
+      <c r="L51" s="1">
+        <v>3298046.73</v>
+      </c>
+      <c r="M51" s="1">
+        <v>3360516.42</v>
+      </c>
+      <c r="N51" s="1">
+        <v>0.73</v>
+      </c>
+      <c r="O51">
+        <v>1</v>
+      </c>
+      <c r="Z51" t="s">
         <v>178</v>
-      </c>
-[...13 lines deleted...]
-        <v>176</v>
       </c>
     </row>
     <row r="52" spans="1:26">
       <c r="A52" t="s">
-        <v>180</v>
+        <v>182</v>
       </c>
       <c r="B52" s="1">
-        <v>1600000.0</v>
+        <v>1923000.0</v>
       </c>
       <c r="C52" s="1">
-        <v>102.115</v>
+        <v>101.329</v>
       </c>
       <c r="D52" s="1">
-        <v>99.8308825</v>
+        <v>100.24366355</v>
       </c>
       <c r="E52" t="s">
         <v>8</v>
       </c>
       <c r="F52">
         <v>1.0</v>
       </c>
       <c r="G52" s="1">
-        <v>1597294.12</v>
+        <v>1927685.65</v>
       </c>
       <c r="H52" s="1">
-        <v>36545.88</v>
+        <v>20871.02</v>
       </c>
       <c r="I52" s="1">
-        <v>2.2879868862223</v>
+        <v>1.0826983123519</v>
       </c>
       <c r="J52">
-        <v>2.6</v>
+        <v>1.22</v>
       </c>
       <c r="K52" t="s">
+        <v>183</v>
+      </c>
+      <c r="L52" s="1">
+        <v>1948556.67</v>
+      </c>
+      <c r="M52" s="1">
+        <v>1972060.0</v>
+      </c>
+      <c r="N52" s="1">
+        <v>0.43</v>
+      </c>
+      <c r="O52">
+        <v>1</v>
+      </c>
+      <c r="Z52" t="s">
         <v>181</v>
-      </c>
-[...13 lines deleted...]
-        <v>179</v>
       </c>
     </row>
     <row r="53" spans="1:26">
       <c r="A53" t="s">
-        <v>183</v>
+        <v>185</v>
       </c>
       <c r="B53" s="1">
-        <v>1582000.0</v>
+        <v>1600000.0</v>
       </c>
       <c r="C53" s="1">
-        <v>100.802</v>
+        <v>101.613</v>
       </c>
       <c r="D53" s="1">
-        <v>100.16979772</v>
+        <v>99.8308825</v>
       </c>
       <c r="E53" t="s">
         <v>8</v>
       </c>
       <c r="F53">
         <v>1.0</v>
       </c>
       <c r="G53" s="1">
-        <v>1584686.2</v>
+        <v>1597294.12</v>
       </c>
       <c r="H53" s="1">
-        <v>10001.44</v>
+        <v>28513.88</v>
       </c>
       <c r="I53" s="1">
-        <v>0.63113063015252</v>
+        <v>1.7851364781835</v>
       </c>
       <c r="J53">
-        <v>1.88</v>
+        <v>2.91</v>
       </c>
       <c r="K53" t="s">
+        <v>186</v>
+      </c>
+      <c r="L53" s="1">
+        <v>1625808.0</v>
+      </c>
+      <c r="M53" s="1">
+        <v>1672295.67</v>
+      </c>
+      <c r="N53" s="1">
+        <v>0.36</v>
+      </c>
+      <c r="O53">
+        <v>1</v>
+      </c>
+      <c r="Z53" t="s">
         <v>184</v>
-      </c>
-[...13 lines deleted...]
-        <v>182</v>
       </c>
     </row>
     <row r="54" spans="1:26">
       <c r="A54" t="s">
-        <v>186</v>
+        <v>188</v>
       </c>
       <c r="B54" s="1">
-        <v>4300000.0</v>
+        <v>1582000.0</v>
       </c>
       <c r="C54" s="1">
-        <v>96.527</v>
+        <v>100.624</v>
       </c>
       <c r="D54" s="1">
-        <v>91.58588302</v>
+        <v>100.16979772</v>
       </c>
       <c r="E54" t="s">
         <v>8</v>
       </c>
       <c r="F54">
         <v>1.0</v>
       </c>
       <c r="G54" s="1">
-        <v>3938192.97</v>
+        <v>1584686.2</v>
       </c>
       <c r="H54" s="1">
-        <v>212468.03</v>
+        <v>7185.48</v>
       </c>
       <c r="I54" s="1">
-        <v>5.395063970164</v>
+        <v>0.45343235777531</v>
       </c>
       <c r="J54">
-        <v>1.58</v>
+        <v>2.19</v>
       </c>
       <c r="K54" t="s">
+        <v>189</v>
+      </c>
+      <c r="L54" s="1">
+        <v>1591871.68</v>
+      </c>
+      <c r="M54" s="1">
+        <v>1626477.93</v>
+      </c>
+      <c r="N54" s="1">
+        <v>0.35</v>
+      </c>
+      <c r="O54">
+        <v>1</v>
+      </c>
+      <c r="Z54" t="s">
         <v>187</v>
-      </c>
-[...13 lines deleted...]
-        <v>185</v>
       </c>
     </row>
     <row r="55" spans="1:26">
       <c r="A55" t="s">
-        <v>189</v>
+        <v>191</v>
       </c>
       <c r="B55" s="1">
-        <v>1547000.0</v>
+        <v>4300000.0</v>
       </c>
       <c r="C55" s="1">
-        <v>101.037</v>
+        <v>96.051</v>
       </c>
       <c r="D55" s="1">
-        <v>100.0</v>
+        <v>91.58588302</v>
       </c>
       <c r="E55" t="s">
         <v>8</v>
       </c>
       <c r="F55">
         <v>1.0</v>
       </c>
       <c r="G55" s="1">
-        <v>1547000.0</v>
+        <v>3938192.97</v>
       </c>
       <c r="H55" s="1">
-        <v>16042.39</v>
+        <v>192000.03</v>
       </c>
       <c r="I55" s="1">
-        <v>1.037</v>
+        <v>4.8753332165945</v>
       </c>
       <c r="J55">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>1.7</v>
+      </c>
+      <c r="K55" t="s">
+        <v>192</v>
       </c>
       <c r="L55" s="1">
-        <v>1563042.39</v>
+        <v>4130193.0</v>
       </c>
       <c r="M55" s="1">
-        <v>1563042.39</v>
+        <v>4203234.1</v>
       </c>
       <c r="N55" s="1">
-        <v>0.33</v>
+        <v>0.91</v>
       </c>
       <c r="O55">
         <v>1</v>
       </c>
       <c r="Z55" t="s">
-        <v>188</v>
+        <v>190</v>
       </c>
     </row>
     <row r="56" spans="1:26">
       <c r="A56" t="s">
-        <v>191</v>
+        <v>194</v>
       </c>
       <c r="B56" s="1">
-        <v>2994000.0</v>
+        <v>1547000.0</v>
       </c>
       <c r="C56" s="1">
-        <v>93.213</v>
+        <v>100.872</v>
       </c>
       <c r="D56" s="1">
-        <v>100.6600501</v>
+        <v>100.0</v>
       </c>
       <c r="E56" t="s">
         <v>8</v>
       </c>
       <c r="F56">
         <v>1.0</v>
       </c>
       <c r="G56" s="1">
-        <v>3013761.9</v>
+        <v>1547000.0</v>
       </c>
       <c r="H56" s="1">
-        <v>-222964.68</v>
+        <v>13489.84</v>
       </c>
       <c r="I56" s="1">
-        <v>-7.3982181538628</v>
+        <v>0.872</v>
       </c>
       <c r="J56">
-        <v>1.56</v>
+        <v>0.33</v>
       </c>
       <c r="K56" t="s">
-        <v>192</v>
+        <v>195</v>
       </c>
       <c r="L56" s="1">
-        <v>2790797.22</v>
+        <v>1560489.84</v>
       </c>
       <c r="M56" s="1">
-        <v>2837578.47</v>
+        <v>1565546.24</v>
       </c>
       <c r="N56" s="1">
-        <v>0.61</v>
+        <v>0.34</v>
       </c>
       <c r="O56">
         <v>1</v>
       </c>
       <c r="Z56" t="s">
-        <v>190</v>
+        <v>193</v>
       </c>
     </row>
     <row r="57" spans="1:26">
       <c r="A57" t="s">
-        <v>194</v>
+        <v>197</v>
       </c>
       <c r="B57" s="1">
-        <v>4400000.0</v>
+        <v>2994000.0</v>
       </c>
       <c r="C57" s="1">
-        <v>98.861</v>
+        <v>93.824</v>
       </c>
       <c r="D57" s="1">
-        <v>91.49876455</v>
+        <v>100.6600501</v>
       </c>
       <c r="E57" t="s">
         <v>8</v>
       </c>
       <c r="F57">
         <v>1.0</v>
       </c>
       <c r="G57" s="1">
-        <v>4025945.64</v>
+        <v>3013761.9</v>
       </c>
       <c r="H57" s="1">
-        <v>323938.36</v>
+        <v>-204671.34</v>
       </c>
       <c r="I57" s="1">
-        <v>8.0462676093163</v>
+        <v>-6.7912246153221</v>
       </c>
       <c r="J57">
-        <v>0.51</v>
+        <v>1.91</v>
       </c>
       <c r="K57" t="s">
-        <v>195</v>
+        <v>198</v>
       </c>
       <c r="L57" s="1">
-        <v>4349884.0</v>
+        <v>2809090.56</v>
       </c>
       <c r="M57" s="1">
-        <v>4372125.1</v>
+        <v>2866267.64</v>
       </c>
       <c r="N57" s="1">
-        <v>0.93</v>
+        <v>0.62</v>
       </c>
       <c r="O57">
         <v>1</v>
       </c>
       <c r="Z57" t="s">
-        <v>193</v>
+        <v>196</v>
       </c>
     </row>
     <row r="58" spans="1:26">
       <c r="A58" t="s">
-        <v>197</v>
+        <v>200</v>
       </c>
       <c r="B58" s="1">
-        <v>3100000.0</v>
+        <v>4400000.0</v>
       </c>
       <c r="C58" s="1">
-        <v>101.395</v>
+        <v>99.095</v>
       </c>
       <c r="D58" s="1">
-        <v>101.46012484</v>
+        <v>91.49876455</v>
       </c>
       <c r="E58" t="s">
         <v>8</v>
       </c>
       <c r="F58">
         <v>1.0</v>
       </c>
       <c r="G58" s="1">
-        <v>3145263.87</v>
+        <v>4025945.64</v>
       </c>
       <c r="H58" s="1">
-        <v>-2018.87</v>
+        <v>334234.36</v>
       </c>
       <c r="I58" s="1">
-        <v>-0.064187619336371</v>
+        <v>8.3020087673116</v>
       </c>
       <c r="J58">
-        <v>1.53</v>
+        <v>0.59</v>
       </c>
       <c r="K58" t="s">
-        <v>198</v>
+        <v>201</v>
       </c>
       <c r="L58" s="1">
-        <v>3143245.0</v>
+        <v>4360180.0</v>
       </c>
       <c r="M58" s="1">
-        <v>3190774.79</v>
+        <v>4386218.36</v>
       </c>
       <c r="N58" s="1">
-        <v>0.68</v>
+        <v>0.95</v>
       </c>
       <c r="O58">
         <v>1</v>
       </c>
       <c r="Z58" t="s">
-        <v>196</v>
+        <v>199</v>
       </c>
     </row>
     <row r="59" spans="1:26">
       <c r="A59" t="s">
-        <v>200</v>
+        <v>203</v>
       </c>
       <c r="B59" s="1">
-        <v>2876000.0</v>
+        <v>3100000.0</v>
       </c>
       <c r="C59" s="1">
-        <v>92.813</v>
+        <v>100.563</v>
       </c>
       <c r="D59" s="1">
-        <v>98.46638108</v>
+        <v>101.46012484</v>
       </c>
       <c r="E59" t="s">
         <v>8</v>
       </c>
       <c r="F59">
         <v>1.0</v>
       </c>
       <c r="G59" s="1">
-        <v>2831893.12</v>
+        <v>3145263.87</v>
       </c>
       <c r="H59" s="1">
-        <v>-162591.24</v>
+        <v>-27810.87</v>
       </c>
       <c r="I59" s="1">
-        <v>-5.7414327840169</v>
+        <v>-0.88421420743945</v>
       </c>
       <c r="J59">
-        <v>0.2</v>
+        <v>1.8</v>
       </c>
       <c r="K59" t="s">
-        <v>201</v>
+        <v>204</v>
       </c>
       <c r="L59" s="1">
-        <v>2669301.88</v>
+        <v>3117453.0</v>
       </c>
       <c r="M59" s="1">
-        <v>2675143.76</v>
+        <v>3173231.77</v>
       </c>
       <c r="N59" s="1">
-        <v>0.57</v>
+        <v>0.69</v>
       </c>
       <c r="O59">
         <v>1</v>
       </c>
       <c r="Z59" t="s">
-        <v>199</v>
+        <v>202</v>
       </c>
     </row>
     <row r="60" spans="1:26">
       <c r="A60" t="s">
-        <v>203</v>
+        <v>206</v>
       </c>
       <c r="B60" s="1">
-        <v>690000.0</v>
+        <v>2876000.0</v>
       </c>
       <c r="C60" s="1">
-        <v>101.739</v>
+        <v>91.329</v>
       </c>
       <c r="D60" s="1">
-        <v>100.0</v>
+        <v>98.46638108</v>
       </c>
       <c r="E60" t="s">
         <v>8</v>
       </c>
       <c r="F60">
         <v>1.0</v>
       </c>
       <c r="G60" s="1">
-        <v>690000.0</v>
+        <v>2831893.12</v>
       </c>
       <c r="H60" s="1">
-        <v>11999.1</v>
+        <v>-205271.08</v>
       </c>
       <c r="I60" s="1">
-        <v>1.739</v>
+        <v>-7.2485461598212</v>
       </c>
       <c r="J60">
-        <v>0.88</v>
+        <v>0.47</v>
       </c>
       <c r="K60" t="s">
-        <v>204</v>
+        <v>207</v>
       </c>
       <c r="L60" s="1">
-        <v>701999.1</v>
+        <v>2626622.04</v>
       </c>
       <c r="M60" s="1">
-        <v>708089.31</v>
+        <v>2640253.08</v>
       </c>
       <c r="N60" s="1">
-        <v>0.15</v>
+        <v>0.57</v>
       </c>
       <c r="O60">
         <v>1</v>
       </c>
       <c r="Z60" t="s">
-        <v>202</v>
+        <v>205</v>
       </c>
     </row>
     <row r="61" spans="1:26">
       <c r="A61" t="s">
-        <v>206</v>
+        <v>209</v>
       </c>
       <c r="B61" s="1">
-        <v>4172000.0</v>
+        <v>690000.0</v>
       </c>
       <c r="C61" s="1">
-        <v>101.687</v>
+        <v>101.709</v>
       </c>
       <c r="D61" s="1">
-        <v>100.76860067</v>
+        <v>100.0</v>
       </c>
       <c r="E61" t="s">
         <v>8</v>
       </c>
       <c r="F61">
         <v>1.0</v>
       </c>
       <c r="G61" s="1">
-        <v>4204066.02</v>
+        <v>690000.0</v>
       </c>
       <c r="H61" s="1">
-        <v>38315.62</v>
+        <v>11792.1</v>
       </c>
       <c r="I61" s="1">
-        <v>0.9113943458005</v>
+        <v>1.709</v>
       </c>
       <c r="J61">
-        <v>1.04</v>
+        <v>1.17</v>
       </c>
       <c r="K61" t="s">
-        <v>207</v>
+        <v>210</v>
       </c>
       <c r="L61" s="1">
-        <v>4242381.64</v>
+        <v>701792.1</v>
       </c>
       <c r="M61" s="1">
-        <v>4285839.97</v>
+        <v>709846.89</v>
       </c>
       <c r="N61" s="1">
-        <v>0.92</v>
+        <v>0.15</v>
       </c>
       <c r="O61">
         <v>1</v>
       </c>
       <c r="Z61" t="s">
-        <v>205</v>
+        <v>208</v>
       </c>
     </row>
     <row r="62" spans="1:26">
       <c r="A62" t="s">
-        <v>209</v>
+        <v>212</v>
       </c>
       <c r="B62" s="1">
-        <v>1900000.0</v>
+        <v>4172000.0</v>
       </c>
       <c r="C62" s="1">
-        <v>103.44</v>
+        <v>101.449</v>
       </c>
       <c r="D62" s="1">
-        <v>104.15905</v>
+        <v>100.76860067</v>
       </c>
       <c r="E62" t="s">
         <v>8</v>
       </c>
       <c r="F62">
         <v>1.0</v>
       </c>
       <c r="G62" s="1">
-        <v>1979021.95</v>
+        <v>4204066.02</v>
       </c>
       <c r="H62" s="1">
-        <v>-13661.95</v>
+        <v>28386.26</v>
       </c>
       <c r="I62" s="1">
-        <v>-0.69033847754948</v>
+        <v>0.67520966285872</v>
       </c>
       <c r="J62">
-        <v>0.53</v>
+        <v>1.32</v>
       </c>
       <c r="K62" t="s">
-        <v>210</v>
+        <v>213</v>
       </c>
       <c r="L62" s="1">
-        <v>1965360.0</v>
+        <v>4232452.28</v>
       </c>
       <c r="M62" s="1">
-        <v>1975453.75</v>
+        <v>4287499.5</v>
       </c>
       <c r="N62" s="1">
-        <v>0.42</v>
+        <v>0.93</v>
       </c>
       <c r="O62">
         <v>1</v>
       </c>
       <c r="Z62" t="s">
-        <v>208</v>
+        <v>211</v>
       </c>
     </row>
     <row r="63" spans="1:26">
       <c r="A63" t="s">
-        <v>212</v>
+        <v>215</v>
       </c>
       <c r="B63" s="1">
-        <v>1700000.0</v>
+        <v>1900000.0</v>
       </c>
       <c r="C63" s="1">
-        <v>110.104</v>
+        <v>103.269</v>
       </c>
       <c r="D63" s="1">
-        <v>111.51583353</v>
+        <v>104.15905</v>
       </c>
       <c r="E63" t="s">
         <v>8</v>
       </c>
       <c r="F63">
         <v>1.0</v>
       </c>
       <c r="G63" s="1">
-        <v>1895769.17</v>
+        <v>1979021.95</v>
       </c>
       <c r="H63" s="1">
-        <v>-24001.17</v>
+        <v>-16910.95</v>
       </c>
       <c r="I63" s="1">
-        <v>-1.266038628532</v>
+        <v>-0.85451048180643</v>
       </c>
       <c r="J63">
-        <v>6.61</v>
+        <v>0.89</v>
       </c>
       <c r="K63" t="s">
-        <v>213</v>
+        <v>216</v>
       </c>
       <c r="L63" s="1">
-        <v>1871768.0</v>
+        <v>1962111.0</v>
       </c>
       <c r="M63" s="1">
-        <v>1984084.44</v>
+        <v>1978933.92</v>
       </c>
       <c r="N63" s="1">
-        <v>0.42</v>
+        <v>0.43</v>
       </c>
       <c r="O63">
         <v>1</v>
       </c>
       <c r="Z63" t="s">
-        <v>211</v>
+        <v>214</v>
       </c>
     </row>
     <row r="64" spans="1:26">
       <c r="A64" t="s">
-        <v>215</v>
+        <v>218</v>
       </c>
       <c r="B64" s="1">
-        <v>1582000.0</v>
+        <v>1700000.0</v>
       </c>
       <c r="C64" s="1">
-        <v>101.741</v>
+        <v>108.655</v>
       </c>
       <c r="D64" s="1">
-        <v>101.8174469</v>
+        <v>111.51583353</v>
       </c>
       <c r="E64" t="s">
         <v>8</v>
       </c>
       <c r="F64">
         <v>1.0</v>
       </c>
       <c r="G64" s="1">
-        <v>1610752.01</v>
+        <v>1895769.17</v>
       </c>
       <c r="H64" s="1">
-        <v>-1209.39</v>
+        <v>-48634.17</v>
       </c>
       <c r="I64" s="1">
-        <v>-0.075082321331389</v>
+        <v>-2.5654056817476</v>
       </c>
       <c r="J64">
-        <v>0.64</v>
+        <v>0.36</v>
       </c>
       <c r="K64" t="s">
-        <v>216</v>
+        <v>219</v>
       </c>
       <c r="L64" s="1">
-        <v>1609542.62</v>
+        <v>1847135.0</v>
       </c>
       <c r="M64" s="1">
-        <v>1619630.58</v>
+        <v>1853306.23</v>
       </c>
       <c r="N64" s="1">
-        <v>0.35</v>
+        <v>0.4</v>
       </c>
       <c r="O64">
         <v>1</v>
       </c>
       <c r="Z64" t="s">
-        <v>214</v>
+        <v>217</v>
       </c>
     </row>
     <row r="65" spans="1:26">
       <c r="A65" t="s">
-        <v>218</v>
+        <v>221</v>
       </c>
       <c r="B65" s="1">
-        <v>2924000.0</v>
+        <v>1582000.0</v>
       </c>
       <c r="C65" s="1">
-        <v>98.732</v>
+        <v>101.513</v>
       </c>
       <c r="D65" s="1">
-        <v>93.46821512</v>
+        <v>101.8174469</v>
       </c>
       <c r="E65" t="s">
         <v>8</v>
       </c>
       <c r="F65">
         <v>1.0</v>
       </c>
       <c r="G65" s="1">
-        <v>2733010.61</v>
+        <v>1610752.01</v>
       </c>
       <c r="H65" s="1">
-        <v>153913.07</v>
+        <v>-4816.35</v>
       </c>
       <c r="I65" s="1">
-        <v>5.6316308995229</v>
+        <v>-0.29901250907022</v>
       </c>
       <c r="J65">
-        <v>0.15</v>
+        <v>0.91</v>
       </c>
       <c r="K65" t="s">
-        <v>219</v>
+        <v>222</v>
       </c>
       <c r="L65" s="1">
-        <v>2886923.68</v>
+        <v>1605935.66</v>
       </c>
       <c r="M65" s="1">
-        <v>2891187.85</v>
+        <v>1620347.03</v>
       </c>
       <c r="N65" s="1">
-        <v>0.62</v>
+        <v>0.35</v>
       </c>
       <c r="O65">
         <v>1</v>
       </c>
       <c r="Z65" t="s">
-        <v>217</v>
+        <v>220</v>
       </c>
     </row>
     <row r="66" spans="1:26">
       <c r="A66" t="s">
-        <v>221</v>
+        <v>224</v>
       </c>
       <c r="B66" s="1">
-        <v>2000000.0</v>
+        <v>2924000.0</v>
       </c>
       <c r="C66" s="1">
-        <v>104.021</v>
+        <v>98.403</v>
       </c>
       <c r="D66" s="1">
-        <v>103.465095</v>
+        <v>93.46821512</v>
       </c>
       <c r="E66" t="s">
         <v>8</v>
       </c>
       <c r="F66">
         <v>1.0</v>
       </c>
       <c r="G66" s="1">
-        <v>2069301.9</v>
+        <v>2733010.61</v>
       </c>
       <c r="H66" s="1">
-        <v>11118.1</v>
+        <v>144293.11</v>
       </c>
       <c r="I66" s="1">
-        <v>0.53728747844865</v>
+        <v>5.2796395839824</v>
       </c>
       <c r="J66">
-        <v>0.44</v>
+        <v>0.34</v>
       </c>
       <c r="K66" t="s">
-        <v>222</v>
+        <v>225</v>
       </c>
       <c r="L66" s="1">
-        <v>2080420.0</v>
+        <v>2877303.72</v>
       </c>
       <c r="M66" s="1">
-        <v>2089125.48</v>
+        <v>2887253.44</v>
       </c>
       <c r="N66" s="1">
-        <v>0.45</v>
+        <v>0.63</v>
       </c>
       <c r="O66">
         <v>1</v>
       </c>
       <c r="Z66" t="s">
-        <v>220</v>
+        <v>223</v>
       </c>
     </row>
     <row r="67" spans="1:26">
       <c r="A67" t="s">
-        <v>224</v>
+        <v>227</v>
       </c>
       <c r="B67" s="1">
-        <v>2833000.0</v>
+        <v>2000000.0</v>
       </c>
       <c r="C67" s="1">
-        <v>101.132</v>
+        <v>102.87</v>
       </c>
       <c r="D67" s="1">
-        <v>100.0</v>
+        <v>103.465095</v>
       </c>
       <c r="E67" t="s">
         <v>8</v>
       </c>
       <c r="F67">
         <v>1.0</v>
       </c>
       <c r="G67" s="1">
-        <v>2833000.0</v>
+        <v>2069301.9</v>
       </c>
       <c r="H67" s="1">
-        <v>32069.56</v>
+        <v>-11901.9</v>
       </c>
       <c r="I67" s="1">
-        <v>1.132</v>
+        <v>-0.57516498680062</v>
       </c>
       <c r="J67">
-        <v>0.61</v>
+        <v>0.73</v>
       </c>
       <c r="K67" t="s">
-        <v>225</v>
+        <v>228</v>
       </c>
       <c r="L67" s="1">
-        <v>2865069.56</v>
+        <v>2057400.0</v>
       </c>
       <c r="M67" s="1">
-        <v>2882333.15</v>
+        <v>2072002.74</v>
       </c>
       <c r="N67" s="1">
-        <v>0.62</v>
+        <v>0.45</v>
       </c>
       <c r="O67">
         <v>1</v>
       </c>
       <c r="Z67" t="s">
-        <v>223</v>
+        <v>226</v>
       </c>
     </row>
     <row r="68" spans="1:26">
       <c r="A68" t="s">
-        <v>227</v>
+        <v>230</v>
       </c>
       <c r="B68" s="1">
-        <v>3543000.0</v>
+        <v>2833000.0</v>
       </c>
       <c r="C68" s="1">
-        <v>105.325</v>
+        <v>100.794</v>
       </c>
       <c r="D68" s="1">
-        <v>105.91142309</v>
+        <v>100.0</v>
       </c>
       <c r="E68" t="s">
         <v>8</v>
       </c>
       <c r="F68">
         <v>1.0</v>
       </c>
       <c r="G68" s="1">
-        <v>3752441.72</v>
+        <v>2833000.0</v>
       </c>
       <c r="H68" s="1">
-        <v>-20776.97</v>
+        <v>22494.02</v>
       </c>
       <c r="I68" s="1">
-        <v>-0.55369201043847</v>
+        <v>0.794</v>
       </c>
       <c r="J68">
-        <v>0.66</v>
+        <v>0.88</v>
       </c>
       <c r="K68" t="s">
-        <v>228</v>
+        <v>231</v>
       </c>
       <c r="L68" s="1">
-        <v>3731664.75</v>
+        <v>2855494.02</v>
       </c>
       <c r="M68" s="1">
-        <v>3754915.69</v>
+        <v>2880430.32</v>
       </c>
       <c r="N68" s="1">
-        <v>0.8</v>
+        <v>0.63</v>
       </c>
       <c r="O68">
         <v>1</v>
       </c>
       <c r="Z68" t="s">
-        <v>226</v>
+        <v>229</v>
       </c>
     </row>
     <row r="69" spans="1:26">
       <c r="A69" t="s">
-        <v>230</v>
+        <v>233</v>
       </c>
       <c r="B69" s="1">
-        <v>988000.0</v>
+        <v>3543000.0</v>
       </c>
       <c r="C69" s="1">
-        <v>102.928</v>
+        <v>105.102</v>
       </c>
       <c r="D69" s="1">
-        <v>100.0</v>
+        <v>105.91142309</v>
       </c>
       <c r="E69" t="s">
         <v>8</v>
       </c>
       <c r="F69">
         <v>1.0</v>
       </c>
       <c r="G69" s="1">
-        <v>988000.0</v>
+        <v>3752441.72</v>
       </c>
       <c r="H69" s="1">
-        <v>28928.64</v>
+        <v>-28677.86</v>
       </c>
       <c r="I69" s="1">
-        <v>2.928</v>
+        <v>-0.76424531384861</v>
       </c>
       <c r="J69">
-        <v>2.08</v>
+        <v>1.09</v>
       </c>
       <c r="K69" t="s">
-        <v>231</v>
+        <v>234</v>
       </c>
       <c r="L69" s="1">
-        <v>1016928.64</v>
+        <v>3723763.86</v>
       </c>
       <c r="M69" s="1">
-        <v>1037443.36</v>
+        <v>3762515.42</v>
       </c>
       <c r="N69" s="1">
-        <v>0.22</v>
+        <v>0.82</v>
       </c>
       <c r="O69">
         <v>1</v>
       </c>
       <c r="Z69" t="s">
-        <v>229</v>
+        <v>232</v>
       </c>
     </row>
     <row r="70" spans="1:26">
       <c r="A70" t="s">
-        <v>233</v>
+        <v>236</v>
       </c>
       <c r="B70" s="1">
-        <v>1500000.0</v>
+        <v>988000.0</v>
       </c>
       <c r="C70" s="1">
-        <v>93.048</v>
+        <v>101.956</v>
       </c>
       <c r="D70" s="1">
-        <v>114.97511333</v>
+        <v>100.0</v>
       </c>
       <c r="E70" t="s">
         <v>8</v>
       </c>
       <c r="F70">
         <v>1.0</v>
       </c>
       <c r="G70" s="1">
-        <v>1724626.7</v>
+        <v>988000.0</v>
       </c>
       <c r="H70" s="1">
-        <v>-3754.37</v>
+        <v>19325.28</v>
       </c>
       <c r="I70" s="1">
-        <v>-0.21769174743729</v>
+        <v>1.956</v>
       </c>
       <c r="J70">
-        <v>2.02</v>
+        <v>2.4</v>
       </c>
       <c r="K70" t="s">
-        <v>234</v>
+        <v>237</v>
       </c>
       <c r="L70" s="1">
-        <v>1720872.33</v>
+        <v>1007325.28</v>
       </c>
       <c r="M70" s="1">
-        <v>1751126.85</v>
+        <v>1030996.11</v>
       </c>
       <c r="N70" s="1">
-        <v>0.37</v>
+        <v>0.22</v>
       </c>
       <c r="O70">
         <v>1</v>
       </c>
       <c r="Z70" t="s">
-        <v>232</v>
+        <v>235</v>
       </c>
     </row>
     <row r="71" spans="1:26">
       <c r="A71" t="s">
-        <v>236</v>
+        <v>239</v>
       </c>
       <c r="B71" s="1">
-        <v>2600000.0</v>
+        <v>1500000.0</v>
       </c>
       <c r="C71" s="1">
-        <v>102.845</v>
+        <v>97.186</v>
       </c>
       <c r="D71" s="1">
-        <v>101.33207423</v>
+        <v>114.97511333</v>
       </c>
       <c r="E71" t="s">
         <v>8</v>
       </c>
       <c r="F71">
         <v>1.0</v>
       </c>
       <c r="G71" s="1">
-        <v>2634633.93</v>
+        <v>1724626.7</v>
       </c>
       <c r="H71" s="1">
-        <v>39336.07</v>
+        <v>72775.7</v>
       </c>
       <c r="I71" s="1">
-        <v>1.4930374027332</v>
+        <v>4.2197943473796</v>
       </c>
       <c r="J71">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>2.77</v>
+      </c>
+      <c r="K71" t="s">
+        <v>240</v>
       </c>
       <c r="L71" s="1">
-        <v>2673970.0</v>
+        <v>1797402.4</v>
       </c>
       <c r="M71" s="1">
-        <v>2673970.0</v>
+        <v>1839002.37</v>
       </c>
       <c r="N71" s="1">
-        <v>0.57</v>
+        <v>0.4</v>
       </c>
       <c r="O71">
         <v>1</v>
       </c>
       <c r="Z71" t="s">
-        <v>235</v>
+        <v>238</v>
       </c>
     </row>
     <row r="72" spans="1:26">
       <c r="A72" t="s">
-        <v>238</v>
+        <v>242</v>
       </c>
       <c r="B72" s="1">
-        <v>2317000.0</v>
+        <v>2600000.0</v>
       </c>
       <c r="C72" s="1">
-        <v>103.917</v>
+        <v>102.065</v>
       </c>
       <c r="D72" s="1">
-        <v>101.0</v>
+        <v>101.33207423</v>
       </c>
       <c r="E72" t="s">
         <v>8</v>
       </c>
       <c r="F72">
         <v>1.0</v>
       </c>
       <c r="G72" s="1">
-        <v>2340170.0</v>
+        <v>2634633.93</v>
       </c>
       <c r="H72" s="1">
-        <v>67586.89</v>
+        <v>19056.07</v>
       </c>
       <c r="I72" s="1">
-        <v>2.8881188118812</v>
+        <v>0.72329099625617</v>
       </c>
       <c r="J72">
-        <v>1.41</v>
+        <v>0.29</v>
       </c>
       <c r="K72" t="s">
-        <v>239</v>
+        <v>243</v>
       </c>
       <c r="L72" s="1">
-        <v>2407756.89</v>
+        <v>2653690.0</v>
       </c>
       <c r="M72" s="1">
-        <v>2440512.29</v>
+        <v>2661356.44</v>
       </c>
       <c r="N72" s="1">
-        <v>0.52</v>
+        <v>0.58</v>
       </c>
       <c r="O72">
         <v>1</v>
       </c>
       <c r="Z72" t="s">
-        <v>237</v>
+        <v>241</v>
       </c>
     </row>
     <row r="73" spans="1:26">
       <c r="A73" t="s">
-        <v>241</v>
+        <v>245</v>
       </c>
       <c r="B73" s="1">
-        <v>2213000.0</v>
+        <v>2317000.0</v>
       </c>
       <c r="C73" s="1">
-        <v>98.425</v>
+        <v>103.013</v>
       </c>
       <c r="D73" s="1">
-        <v>100.0178554</v>
+        <v>101.0</v>
       </c>
       <c r="E73" t="s">
         <v>8</v>
       </c>
       <c r="F73">
         <v>1.0</v>
       </c>
       <c r="G73" s="1">
-        <v>2213395.14</v>
+        <v>2340170.0</v>
       </c>
       <c r="H73" s="1">
-        <v>-35249.89</v>
+        <v>46641.21</v>
       </c>
       <c r="I73" s="1">
-        <v>-1.5925710399816</v>
+        <v>1.9930693069307</v>
       </c>
       <c r="J73">
-        <v>1.0</v>
+        <v>1.72</v>
       </c>
       <c r="K73" t="s">
-        <v>242</v>
+        <v>246</v>
       </c>
       <c r="L73" s="1">
-        <v>2178145.25</v>
+        <v>2386811.21</v>
       </c>
       <c r="M73" s="1">
-        <v>2200275.25</v>
+        <v>2426731.85</v>
       </c>
       <c r="N73" s="1">
-        <v>0.47</v>
+        <v>0.53</v>
       </c>
       <c r="O73">
         <v>1</v>
       </c>
       <c r="Z73" t="s">
-        <v>240</v>
+        <v>244</v>
       </c>
     </row>
     <row r="74" spans="1:26">
       <c r="A74" t="s">
-        <v>244</v>
+        <v>248</v>
       </c>
       <c r="B74" s="1">
-        <v>4500000.0</v>
+        <v>2213000.0</v>
       </c>
       <c r="C74" s="1">
-        <v>102.5</v>
+        <v>98.193</v>
       </c>
       <c r="D74" s="1">
-        <v>101.20555556</v>
+        <v>100.0178554</v>
       </c>
       <c r="E74" t="s">
         <v>8</v>
       </c>
       <c r="F74">
         <v>1.0</v>
       </c>
       <c r="G74" s="1">
-        <v>4554250.0</v>
+        <v>2213395.14</v>
       </c>
       <c r="H74" s="1">
-        <v>58250.0</v>
+        <v>-40384.05</v>
       </c>
       <c r="I74" s="1">
-        <v>1.2790250864577</v>
+        <v>-1.824529622849</v>
       </c>
       <c r="J74">
-        <v>1.79</v>
+        <v>1.22</v>
       </c>
       <c r="K74" t="s">
-        <v>245</v>
+        <v>249</v>
       </c>
       <c r="L74" s="1">
-        <v>4612500.0</v>
+        <v>2173011.09</v>
       </c>
       <c r="M74" s="1">
-        <v>4693125.0</v>
+        <v>2200058.87</v>
       </c>
       <c r="N74" s="1">
-        <v>1.0</v>
+        <v>0.48</v>
       </c>
       <c r="O74">
         <v>1</v>
       </c>
       <c r="Z74" t="s">
-        <v>243</v>
+        <v>247</v>
       </c>
     </row>
     <row r="75" spans="1:26">
       <c r="A75" t="s">
-        <v>247</v>
+        <v>251</v>
       </c>
       <c r="B75" s="1">
-        <v>1846000.0</v>
+        <v>4500000.0</v>
       </c>
       <c r="C75" s="1">
-        <v>102.123</v>
+        <v>101.859</v>
       </c>
       <c r="D75" s="1">
-        <v>100.43577248</v>
+        <v>101.20555556</v>
       </c>
       <c r="E75" t="s">
         <v>8</v>
       </c>
       <c r="F75">
         <v>1.0</v>
       </c>
       <c r="G75" s="1">
-        <v>1854044.36</v>
+        <v>4554250.0</v>
       </c>
       <c r="H75" s="1">
-        <v>31146.22</v>
+        <v>29405.0</v>
       </c>
       <c r="I75" s="1">
-        <v>1.6799069467788</v>
+        <v>0.64566064664873</v>
       </c>
       <c r="J75">
-        <v>1.08</v>
+        <v>2.09</v>
       </c>
       <c r="K75" t="s">
-        <v>248</v>
+        <v>252</v>
       </c>
       <c r="L75" s="1">
-        <v>1885190.58</v>
+        <v>4583655.0</v>
       </c>
       <c r="M75" s="1">
-        <v>1905205.63</v>
+        <v>4677717.5</v>
       </c>
       <c r="N75" s="1">
-        <v>0.41</v>
+        <v>1.02</v>
       </c>
       <c r="O75">
         <v>1</v>
       </c>
       <c r="Z75" t="s">
-        <v>246</v>
+        <v>250</v>
       </c>
     </row>
     <row r="76" spans="1:26">
       <c r="A76" t="s">
-        <v>250</v>
+        <v>254</v>
       </c>
       <c r="B76" s="1">
-        <v>1900000.0</v>
+        <v>1846000.0</v>
       </c>
       <c r="C76" s="1">
-        <v>98.923</v>
+        <v>101.886</v>
       </c>
       <c r="D76" s="1">
-        <v>99.11</v>
+        <v>100.43577248</v>
       </c>
       <c r="E76" t="s">
         <v>8</v>
       </c>
       <c r="F76">
         <v>1.0</v>
       </c>
       <c r="G76" s="1">
-        <v>1883090.0</v>
+        <v>1854044.36</v>
       </c>
       <c r="H76" s="1">
-        <v>-3553.0</v>
+        <v>26771.2</v>
       </c>
       <c r="I76" s="1">
-        <v>-0.18867924528302</v>
+        <v>1.4439352465116</v>
       </c>
       <c r="J76">
-        <v>1.17</v>
+        <v>1.38</v>
       </c>
       <c r="K76" t="s">
-        <v>251</v>
+        <v>255</v>
       </c>
       <c r="L76" s="1">
-        <v>1879537.0</v>
+        <v>1880815.56</v>
       </c>
       <c r="M76" s="1">
-        <v>1901790.42</v>
+        <v>1906361.09</v>
       </c>
       <c r="N76" s="1">
         <v>0.41</v>
       </c>
       <c r="O76">
         <v>1</v>
       </c>
       <c r="Z76" t="s">
-        <v>249</v>
+        <v>253</v>
       </c>
     </row>
     <row r="77" spans="1:26">
       <c r="A77" t="s">
-        <v>253</v>
+        <v>257</v>
       </c>
       <c r="B77" s="1">
-        <v>1981000.0</v>
+        <v>1900000.0</v>
       </c>
       <c r="C77" s="1">
-        <v>101.039</v>
+        <v>98.748</v>
       </c>
       <c r="D77" s="1">
-        <v>100.0369051</v>
+        <v>99.11</v>
       </c>
       <c r="E77" t="s">
         <v>8</v>
       </c>
       <c r="F77">
         <v>1.0</v>
       </c>
       <c r="G77" s="1">
-        <v>1981731.09</v>
+        <v>1883090.0</v>
       </c>
       <c r="H77" s="1">
-        <v>19851.5</v>
+        <v>-6878.0</v>
       </c>
       <c r="I77" s="1">
-        <v>1.0017252138886</v>
+        <v>-0.36525073151044</v>
       </c>
       <c r="J77">
-        <v>1.09</v>
+        <v>0.26</v>
       </c>
       <c r="K77" t="s">
-        <v>254</v>
+        <v>258</v>
       </c>
       <c r="L77" s="1">
-        <v>2001582.59</v>
+        <v>1876212.0</v>
       </c>
       <c r="M77" s="1">
-        <v>2023249.78</v>
+        <v>1881157.21</v>
       </c>
       <c r="N77" s="1">
-        <v>0.43</v>
+        <v>0.41</v>
       </c>
       <c r="O77">
         <v>1</v>
       </c>
       <c r="Z77" t="s">
-        <v>252</v>
+        <v>256</v>
       </c>
     </row>
     <row r="78" spans="1:26">
       <c r="A78" t="s">
-        <v>256</v>
+        <v>260</v>
       </c>
       <c r="B78" s="1">
-        <v>1018000.0</v>
+        <v>1981000.0</v>
       </c>
       <c r="C78" s="1">
-        <v>102.408</v>
+        <v>100.702</v>
       </c>
       <c r="D78" s="1">
-        <v>100.0</v>
+        <v>100.0369051</v>
       </c>
       <c r="E78" t="s">
         <v>8</v>
       </c>
       <c r="F78">
         <v>1.0</v>
       </c>
       <c r="G78" s="1">
-        <v>1018000.0</v>
+        <v>1981731.09</v>
       </c>
       <c r="H78" s="1">
-        <v>24513.44</v>
+        <v>13175.53</v>
       </c>
       <c r="I78" s="1">
-        <v>2.408</v>
+        <v>0.66484953818835</v>
       </c>
       <c r="J78">
         <v>1.34</v>
       </c>
       <c r="K78" t="s">
-        <v>257</v>
+        <v>261</v>
       </c>
       <c r="L78" s="1">
-        <v>1042513.44</v>
+        <v>1994906.62</v>
       </c>
       <c r="M78" s="1">
-        <v>1056122.12</v>
+        <v>2021388.74</v>
       </c>
       <c r="N78" s="1">
-        <v>0.23</v>
+        <v>0.44</v>
       </c>
       <c r="O78">
         <v>1</v>
       </c>
       <c r="Z78" t="s">
-        <v>255</v>
+        <v>259</v>
       </c>
     </row>
     <row r="79" spans="1:26">
       <c r="A79" t="s">
-        <v>259</v>
+        <v>263</v>
       </c>
       <c r="B79" s="1">
-        <v>1470000.0</v>
+        <v>1018000.0</v>
       </c>
       <c r="C79" s="1">
-        <v>102.498</v>
+        <v>101.899</v>
       </c>
       <c r="D79" s="1">
-        <v>99.57946939</v>
+        <v>100.0</v>
       </c>
       <c r="E79" t="s">
         <v>8</v>
       </c>
       <c r="F79">
         <v>1.0</v>
       </c>
       <c r="G79" s="1">
-        <v>1463818.2</v>
+        <v>1018000.0</v>
       </c>
       <c r="H79" s="1">
-        <v>42902.4</v>
+        <v>19331.82</v>
       </c>
       <c r="I79" s="1">
-        <v>2.9308557579076</v>
+        <v>1.899</v>
       </c>
       <c r="J79">
-        <v>3.08</v>
+        <v>1.68</v>
       </c>
       <c r="K79" t="s">
-        <v>260</v>
+        <v>264</v>
       </c>
       <c r="L79" s="1">
-        <v>1506720.6</v>
+        <v>1037331.82</v>
       </c>
       <c r="M79" s="1">
-        <v>1551923.1</v>
+        <v>1054475.22</v>
       </c>
       <c r="N79" s="1">
-        <v>0.33</v>
+        <v>0.23</v>
       </c>
       <c r="O79">
         <v>1</v>
       </c>
       <c r="Z79" t="s">
-        <v>258</v>
+        <v>262</v>
       </c>
     </row>
     <row r="80" spans="1:26">
       <c r="A80" t="s">
-        <v>262</v>
+        <v>266</v>
       </c>
       <c r="B80" s="1">
-        <v>4700000.0</v>
+        <v>1470000.0</v>
       </c>
       <c r="C80" s="1">
-        <v>98.459</v>
+        <v>102.19</v>
       </c>
       <c r="D80" s="1">
-        <v>97.597</v>
+        <v>99.57946939</v>
       </c>
       <c r="E80" t="s">
         <v>8</v>
       </c>
       <c r="F80">
         <v>1.0</v>
       </c>
       <c r="G80" s="1">
-        <v>4587059.0</v>
+        <v>1463818.2</v>
       </c>
       <c r="H80" s="1">
-        <v>40514.0</v>
+        <v>38374.8</v>
       </c>
       <c r="I80" s="1">
-        <v>0.88322386958616</v>
+        <v>2.6215550537628</v>
       </c>
       <c r="J80">
-        <v>1.02</v>
+        <v>0.08</v>
       </c>
       <c r="K80" t="s">
-        <v>263</v>
+        <v>267</v>
       </c>
       <c r="L80" s="1">
-        <v>4627573.0</v>
+        <v>1502193.0</v>
       </c>
       <c r="M80" s="1">
-        <v>4675570.95</v>
+        <v>1503295.5</v>
       </c>
       <c r="N80" s="1">
-        <v>1.0</v>
+        <v>0.33</v>
       </c>
       <c r="O80">
         <v>1</v>
       </c>
       <c r="Z80" t="s">
-        <v>261</v>
+        <v>265</v>
       </c>
     </row>
     <row r="81" spans="1:26">
       <c r="A81" t="s">
-        <v>262</v>
+        <v>269</v>
       </c>
       <c r="B81" s="1">
         <v>1708000.0</v>
       </c>
       <c r="C81" s="1">
-        <v>96.734</v>
+        <v>95.983</v>
       </c>
       <c r="D81" s="1">
         <v>97.976</v>
       </c>
       <c r="E81" t="s">
         <v>8</v>
       </c>
       <c r="F81">
         <v>1.0</v>
       </c>
       <c r="G81" s="1">
         <v>1673430.08</v>
       </c>
       <c r="H81" s="1">
-        <v>-21213.36</v>
+        <v>-34040.44</v>
       </c>
       <c r="I81" s="1">
-        <v>-1.2676573854822</v>
+        <v>-2.0341716338695</v>
       </c>
       <c r="J81">
-        <v>1.26</v>
+        <v>1.54</v>
       </c>
       <c r="K81" t="s">
-        <v>265</v>
+        <v>270</v>
       </c>
       <c r="L81" s="1">
-        <v>1652216.72</v>
+        <v>1639389.64</v>
       </c>
       <c r="M81" s="1">
-        <v>1673777.3</v>
+        <v>1665617.97</v>
       </c>
       <c r="N81" s="1">
         <v>0.36</v>
       </c>
       <c r="O81">
         <v>1</v>
       </c>
       <c r="Z81" t="s">
-        <v>264</v>
+        <v>268</v>
       </c>
     </row>
     <row r="82" spans="1:26">
       <c r="A82" t="s">
-        <v>267</v>
+        <v>269</v>
       </c>
       <c r="B82" s="1">
-        <v>4000000.0</v>
+        <v>4700000.0</v>
       </c>
       <c r="C82" s="1">
-        <v>99.522</v>
+        <v>97.69</v>
       </c>
       <c r="D82" s="1">
-        <v>94.94162525</v>
+        <v>97.597</v>
       </c>
       <c r="E82" t="s">
         <v>8</v>
       </c>
       <c r="F82">
         <v>1.0</v>
       </c>
       <c r="G82" s="1">
-        <v>3797665.01</v>
+        <v>4587059.0</v>
       </c>
       <c r="H82" s="1">
-        <v>183214.99</v>
+        <v>4371.0</v>
       </c>
       <c r="I82" s="1">
-        <v>4.8244115665168</v>
+        <v>0.095289814236093</v>
       </c>
       <c r="J82">
-        <v>0.97</v>
-[...2 lines deleted...]
-        <v>268</v>
+        <v>0.0</v>
+      </c>
+      <c r="K82">
+        <v>0.0</v>
       </c>
       <c r="L82" s="1">
-        <v>3980880.0</v>
+        <v>4591430.0</v>
       </c>
       <c r="M82" s="1">
-        <v>4019630.0</v>
+        <v>4591430.0</v>
       </c>
       <c r="N82" s="1">
-        <v>0.86</v>
+        <v>1.0</v>
       </c>
       <c r="O82">
         <v>1</v>
       </c>
       <c r="Z82" t="s">
-        <v>266</v>
+        <v>271</v>
       </c>
     </row>
     <row r="83" spans="1:26">
       <c r="A83" t="s">
-        <v>270</v>
+        <v>273</v>
       </c>
       <c r="B83" s="1">
-        <v>3090000.0</v>
+        <v>4000000.0</v>
       </c>
       <c r="C83" s="1">
-        <v>104.138</v>
+        <v>99.488</v>
       </c>
       <c r="D83" s="1">
-        <v>104.36764887</v>
+        <v>94.94162525</v>
       </c>
       <c r="E83" t="s">
         <v>8</v>
       </c>
       <c r="F83">
         <v>1.0</v>
       </c>
       <c r="G83" s="1">
-        <v>3224960.35</v>
+        <v>3797665.01</v>
       </c>
       <c r="H83" s="1">
-        <v>-7096.16</v>
+        <v>181854.99</v>
       </c>
       <c r="I83" s="1">
-        <v>-0.22003867427393</v>
+        <v>4.7886000877155</v>
       </c>
       <c r="J83">
-        <v>1.46</v>
+        <v>1.18</v>
       </c>
       <c r="K83" t="s">
-        <v>271</v>
+        <v>274</v>
       </c>
       <c r="L83" s="1">
-        <v>3217864.19</v>
+        <v>3979520.0</v>
       </c>
       <c r="M83" s="1">
-        <v>3263119.82</v>
+        <v>4026881.11</v>
       </c>
       <c r="N83" s="1">
-        <v>0.7</v>
+        <v>0.88</v>
       </c>
       <c r="O83">
         <v>1</v>
       </c>
       <c r="Z83" t="s">
-        <v>269</v>
+        <v>272</v>
       </c>
     </row>
     <row r="84" spans="1:26">
       <c r="A84" t="s">
-        <v>273</v>
+        <v>276</v>
       </c>
       <c r="B84" s="1">
-        <v>1186000.0</v>
+        <v>3090000.0</v>
       </c>
       <c r="C84" s="1">
-        <v>100.063</v>
+        <v>104.179</v>
       </c>
       <c r="D84" s="1">
-        <v>97.79670152</v>
+        <v>104.36764887</v>
       </c>
       <c r="E84" t="s">
         <v>8</v>
       </c>
       <c r="F84">
         <v>1.0</v>
       </c>
       <c r="G84" s="1">
-        <v>1159868.88</v>
+        <v>3224960.35</v>
       </c>
       <c r="H84" s="1">
-        <v>26878.3</v>
+        <v>-5829.25</v>
       </c>
       <c r="I84" s="1">
-        <v>2.3173567688099</v>
+        <v>-0.18075416027983</v>
       </c>
       <c r="J84">
-        <v>0.69</v>
+        <v>1.86</v>
       </c>
       <c r="K84" t="s">
-        <v>274</v>
+        <v>277</v>
       </c>
       <c r="L84" s="1">
-        <v>1186747.18</v>
+        <v>3219131.1</v>
       </c>
       <c r="M84" s="1">
-        <v>1194900.93</v>
+        <v>3276617.98</v>
       </c>
       <c r="N84" s="1">
-        <v>0.26</v>
+        <v>0.71</v>
       </c>
       <c r="O84">
         <v>1</v>
       </c>
       <c r="Z84" t="s">
-        <v>272</v>
+        <v>275</v>
       </c>
     </row>
     <row r="85" spans="1:26">
       <c r="A85" t="s">
-        <v>276</v>
+        <v>279</v>
       </c>
       <c r="B85" s="1">
-        <v>369000.0</v>
+        <v>1186000.0</v>
       </c>
       <c r="C85" s="1">
-        <v>103.678</v>
+        <v>100.044</v>
       </c>
       <c r="D85" s="1">
-        <v>106.56094038</v>
+        <v>97.79670152</v>
       </c>
       <c r="E85" t="s">
         <v>8</v>
       </c>
       <c r="F85">
         <v>1.0</v>
       </c>
       <c r="G85" s="1">
-        <v>393209.87</v>
+        <v>1159868.88</v>
       </c>
       <c r="H85" s="1">
-        <v>-10638.05</v>
+        <v>26652.96</v>
       </c>
       <c r="I85" s="1">
-        <v>-2.7054381925866</v>
+        <v>2.2979287107005</v>
       </c>
       <c r="J85">
-        <v>1.13</v>
+        <v>0.92</v>
       </c>
       <c r="K85" t="s">
-        <v>277</v>
+        <v>280</v>
       </c>
       <c r="L85" s="1">
-        <v>382571.82</v>
+        <v>1186521.84</v>
       </c>
       <c r="M85" s="1">
-        <v>386723.07</v>
+        <v>1197393.51</v>
       </c>
       <c r="N85" s="1">
-        <v>0.08</v>
+        <v>0.26</v>
       </c>
       <c r="O85">
         <v>1</v>
       </c>
       <c r="Z85" t="s">
-        <v>275</v>
+        <v>278</v>
       </c>
     </row>
     <row r="86" spans="1:26">
       <c r="A86" t="s">
-        <v>279</v>
+        <v>282</v>
       </c>
       <c r="B86" s="1">
-        <v>2697000.0</v>
+        <v>369000.0</v>
       </c>
       <c r="C86" s="1">
-        <v>97.506</v>
+        <v>103.522</v>
       </c>
       <c r="D86" s="1">
-        <v>100.0</v>
+        <v>106.56094038</v>
       </c>
       <c r="E86" t="s">
         <v>8</v>
       </c>
       <c r="F86">
         <v>1.0</v>
       </c>
       <c r="G86" s="1">
-        <v>2697000.0</v>
+        <v>393209.87</v>
       </c>
       <c r="H86" s="1">
-        <v>-67263.18</v>
+        <v>-11213.69</v>
       </c>
       <c r="I86" s="1">
-        <v>-2.494</v>
+        <v>-2.8518332970635</v>
       </c>
       <c r="J86">
-        <v>1.35</v>
+        <v>1.5</v>
       </c>
       <c r="K86" t="s">
-        <v>280</v>
+        <v>283</v>
       </c>
       <c r="L86" s="1">
-        <v>2629736.82</v>
+        <v>381996.18</v>
       </c>
       <c r="M86" s="1">
-        <v>2666258.7</v>
+        <v>387531.18</v>
       </c>
       <c r="N86" s="1">
-        <v>0.57</v>
+        <v>0.08</v>
       </c>
       <c r="O86">
         <v>1</v>
       </c>
       <c r="Z86" t="s">
-        <v>278</v>
+        <v>281</v>
       </c>
     </row>
     <row r="87" spans="1:26">
       <c r="A87" t="s">
-        <v>282</v>
+        <v>285</v>
       </c>
       <c r="B87" s="1">
-        <v>4587000.0</v>
+        <v>2697000.0</v>
       </c>
       <c r="C87" s="1">
-        <v>98.533</v>
+        <v>98.15</v>
       </c>
       <c r="D87" s="1">
-        <v>93.34613647</v>
+        <v>100.0</v>
       </c>
       <c r="E87" t="s">
         <v>8</v>
       </c>
       <c r="F87">
         <v>1.0</v>
       </c>
       <c r="G87" s="1">
-        <v>4281787.28</v>
+        <v>2697000.0</v>
       </c>
       <c r="H87" s="1">
-        <v>237921.42</v>
+        <v>-49894.5</v>
       </c>
       <c r="I87" s="1">
-        <v>5.556591312028</v>
+        <v>-1.85</v>
       </c>
       <c r="J87">
-        <v>0.27</v>
+        <v>1.72</v>
       </c>
       <c r="K87" t="s">
-        <v>283</v>
+        <v>286</v>
       </c>
       <c r="L87" s="1">
-        <v>4519708.7</v>
+        <v>2647105.5</v>
       </c>
       <c r="M87" s="1">
-        <v>4532131.83</v>
+        <v>2693366.54</v>
       </c>
       <c r="N87" s="1">
-        <v>0.97</v>
+        <v>0.59</v>
       </c>
       <c r="O87">
         <v>1</v>
       </c>
       <c r="Z87" t="s">
-        <v>281</v>
+        <v>284</v>
       </c>
     </row>
     <row r="88" spans="1:26">
       <c r="A88" t="s">
-        <v>285</v>
+        <v>288</v>
       </c>
       <c r="B88" s="1">
-        <v>3689000.0</v>
+        <v>4587000.0</v>
       </c>
       <c r="C88" s="1">
-        <v>97.84</v>
+        <v>98.512</v>
       </c>
       <c r="D88" s="1">
-        <v>97.36899024</v>
+        <v>93.34613647</v>
       </c>
       <c r="E88" t="s">
         <v>8</v>
       </c>
       <c r="F88">
         <v>1.0</v>
       </c>
       <c r="G88" s="1">
-        <v>3591942.05</v>
+        <v>4281787.28</v>
       </c>
       <c r="H88" s="1">
-        <v>17375.55</v>
+        <v>236958.16</v>
       </c>
       <c r="I88" s="1">
-        <v>0.48373692443062</v>
+        <v>5.5340946316231</v>
       </c>
       <c r="J88">
-        <v>1.19</v>
+        <v>0.45</v>
       </c>
       <c r="K88" t="s">
-        <v>286</v>
+        <v>289</v>
       </c>
       <c r="L88" s="1">
-        <v>3609317.6</v>
+        <v>4518745.44</v>
       </c>
       <c r="M88" s="1">
-        <v>3653282.39</v>
+        <v>4539450.65</v>
       </c>
       <c r="N88" s="1">
-        <v>0.78</v>
+        <v>0.99</v>
       </c>
       <c r="O88">
         <v>1</v>
       </c>
       <c r="Z88" t="s">
-        <v>284</v>
+        <v>287</v>
       </c>
     </row>
     <row r="89" spans="1:26">
       <c r="A89" t="s">
-        <v>288</v>
+        <v>291</v>
       </c>
       <c r="B89" s="1">
-        <v>2118000.0</v>
+        <v>3689000.0</v>
       </c>
       <c r="C89" s="1">
-        <v>99.761</v>
+        <v>97.717</v>
       </c>
       <c r="D89" s="1">
-        <v>99.43250047</v>
+        <v>97.36899024</v>
       </c>
       <c r="E89" t="s">
         <v>8</v>
       </c>
       <c r="F89">
         <v>1.0</v>
       </c>
       <c r="G89" s="1">
-        <v>2105980.36</v>
+        <v>3591942.05</v>
       </c>
       <c r="H89" s="1">
-        <v>6957.62</v>
+        <v>12838.08</v>
       </c>
       <c r="I89" s="1">
-        <v>0.33037440102243</v>
+        <v>0.35741333855873</v>
       </c>
       <c r="J89">
-        <v>1.75</v>
+        <v>1.48</v>
       </c>
       <c r="K89" t="s">
-        <v>289</v>
+        <v>292</v>
       </c>
       <c r="L89" s="1">
-        <v>2112937.98</v>
+        <v>3604780.13</v>
       </c>
       <c r="M89" s="1">
-        <v>2150039.25</v>
+        <v>3659357.12</v>
       </c>
       <c r="N89" s="1">
-        <v>0.46</v>
+        <v>0.8</v>
       </c>
       <c r="O89">
         <v>1</v>
       </c>
       <c r="Z89" t="s">
-        <v>287</v>
+        <v>290</v>
       </c>
     </row>
     <row r="90" spans="1:26">
       <c r="A90" t="s">
-        <v>291</v>
+        <v>294</v>
       </c>
       <c r="B90" s="1">
-        <v>412000.0</v>
+        <v>2118000.0</v>
       </c>
       <c r="C90" s="1">
-        <v>101.755</v>
+        <v>99.69</v>
       </c>
       <c r="D90" s="1">
-        <v>100.0</v>
+        <v>99.43250047</v>
       </c>
       <c r="E90" t="s">
         <v>8</v>
       </c>
       <c r="F90">
         <v>1.0</v>
       </c>
       <c r="G90" s="1">
-        <v>412000.0</v>
+        <v>2105980.36</v>
       </c>
       <c r="H90" s="1">
-        <v>7230.6</v>
+        <v>5453.84</v>
       </c>
       <c r="I90" s="1">
-        <v>1.755</v>
+        <v>0.2589691767116</v>
       </c>
       <c r="J90">
-        <v>0.19</v>
-[...2 lines deleted...]
-        <v>785.38</v>
+        <v>1.97</v>
+      </c>
+      <c r="K90" t="s">
+        <v>295</v>
       </c>
       <c r="L90" s="1">
-        <v>419230.6</v>
+        <v>2111434.2</v>
       </c>
       <c r="M90" s="1">
-        <v>420015.98</v>
+        <v>2153257.45</v>
       </c>
       <c r="N90" s="1">
-        <v>0.09</v>
+        <v>0.47</v>
       </c>
       <c r="O90">
         <v>1</v>
       </c>
       <c r="Z90" t="s">
-        <v>290</v>
+        <v>293</v>
       </c>
     </row>
     <row r="91" spans="1:26">
       <c r="A91" t="s">
-        <v>293</v>
+        <v>297</v>
       </c>
       <c r="B91" s="1">
-        <v>1230103.0</v>
+        <v>1802000.0</v>
       </c>
       <c r="C91" s="1">
-        <v>104.695</v>
+        <v>101.208</v>
       </c>
       <c r="D91" s="1">
-        <v>100.0</v>
+        <v>100.74745283</v>
       </c>
       <c r="E91" t="s">
         <v>8</v>
       </c>
       <c r="F91">
         <v>1.0</v>
       </c>
       <c r="G91" s="1">
-        <v>1230103.0</v>
+        <v>1815469.1</v>
       </c>
       <c r="H91" s="1">
-        <v>57753.34</v>
+        <v>8299.06</v>
       </c>
       <c r="I91" s="1">
-        <v>4.6950003373701</v>
+        <v>0.45713033617592</v>
       </c>
       <c r="J91">
-        <v>1.27</v>
+        <v>0.61</v>
       </c>
       <c r="K91" t="s">
-        <v>294</v>
+        <v>298</v>
       </c>
       <c r="L91" s="1">
-        <v>1287856.34</v>
+        <v>1823768.16</v>
       </c>
       <c r="M91" s="1">
-        <v>1303424.83</v>
+        <v>1834836.69</v>
       </c>
       <c r="N91" s="1">
-        <v>0.28</v>
+        <v>0.4</v>
       </c>
       <c r="O91">
         <v>1</v>
       </c>
       <c r="Z91" t="s">
-        <v>292</v>
+        <v>296</v>
       </c>
     </row>
     <row r="92" spans="1:26">
       <c r="A92" t="s">
-        <v>296</v>
+        <v>300</v>
       </c>
       <c r="B92" s="1">
-        <v>4085000.0</v>
+        <v>1230103.0</v>
       </c>
       <c r="C92" s="1">
-        <v>105.383</v>
+        <v>104.438</v>
       </c>
       <c r="D92" s="1">
-        <v>107.00187687</v>
+        <v>100.0</v>
       </c>
       <c r="E92" t="s">
         <v>8</v>
       </c>
       <c r="F92">
         <v>1.0</v>
       </c>
       <c r="G92" s="1">
-        <v>4371026.67</v>
+        <v>1230103.0</v>
       </c>
       <c r="H92" s="1">
-        <v>-66131.12</v>
+        <v>54591.97</v>
       </c>
       <c r="I92" s="1">
-        <v>-1.512942495956</v>
+        <v>4.4379999073248</v>
       </c>
       <c r="J92">
-        <v>1.72</v>
+        <v>1.58</v>
       </c>
       <c r="K92" t="s">
-        <v>297</v>
+        <v>301</v>
       </c>
       <c r="L92" s="1">
-        <v>4304895.55</v>
+        <v>1284694.97</v>
       </c>
       <c r="M92" s="1">
-        <v>4375106.49</v>
+        <v>1304107.53</v>
       </c>
       <c r="N92" s="1">
-        <v>0.94</v>
+        <v>0.28</v>
       </c>
       <c r="O92">
         <v>1</v>
       </c>
       <c r="Z92" t="s">
-        <v>295</v>
+        <v>299</v>
       </c>
     </row>
     <row r="93" spans="1:26">
       <c r="A93" t="s">
-        <v>299</v>
+        <v>303</v>
       </c>
       <c r="B93" s="1">
-        <v>800000.0</v>
+        <v>4085000.0</v>
       </c>
       <c r="C93" s="1">
-        <v>101.47</v>
+        <v>104.824</v>
       </c>
       <c r="D93" s="1">
-        <v>100.677</v>
+        <v>107.00187687</v>
       </c>
       <c r="E93" t="s">
         <v>8</v>
       </c>
       <c r="F93">
         <v>1.0</v>
       </c>
       <c r="G93" s="1">
-        <v>805416.0</v>
+        <v>4371026.67</v>
       </c>
       <c r="H93" s="1">
-        <v>6344.0</v>
+        <v>-88966.27</v>
       </c>
       <c r="I93" s="1">
-        <v>0.78766749108535</v>
+        <v>-2.0353632388155</v>
       </c>
       <c r="J93">
-        <v>2.47</v>
+        <v>2.1</v>
       </c>
       <c r="K93" t="s">
-        <v>300</v>
+        <v>304</v>
       </c>
       <c r="L93" s="1">
-        <v>811760.0</v>
+        <v>4282060.4</v>
       </c>
       <c r="M93" s="1">
-        <v>831507.95</v>
+        <v>4367873.77</v>
       </c>
       <c r="N93" s="1">
-        <v>0.18</v>
+        <v>0.95</v>
       </c>
       <c r="O93">
         <v>1</v>
       </c>
       <c r="Z93" t="s">
-        <v>298</v>
+        <v>302</v>
       </c>
     </row>
     <row r="94" spans="1:26">
       <c r="A94" t="s">
-        <v>302</v>
+        <v>306</v>
       </c>
       <c r="B94" s="1">
-        <v>2300000.0</v>
+        <v>800000.0</v>
       </c>
       <c r="C94" s="1">
-        <v>105.837</v>
+        <v>101.176</v>
       </c>
       <c r="D94" s="1">
-        <v>106.27639</v>
+        <v>100.677</v>
       </c>
       <c r="E94" t="s">
         <v>8</v>
       </c>
       <c r="F94">
         <v>1.0</v>
       </c>
       <c r="G94" s="1">
-        <v>2444356.97</v>
+        <v>805416.0</v>
       </c>
       <c r="H94" s="1">
-        <v>-10105.97</v>
+        <v>3992.0</v>
       </c>
       <c r="I94" s="1">
-        <v>-0.41344084043502</v>
+        <v>0.4956444868242</v>
       </c>
       <c r="J94">
-        <v>2.31</v>
+        <v>2.71</v>
       </c>
       <c r="K94" t="s">
-        <v>303</v>
+        <v>307</v>
       </c>
       <c r="L94" s="1">
-        <v>2434251.0</v>
+        <v>809408.0</v>
       </c>
       <c r="M94" s="1">
-        <v>2487418.81</v>
+        <v>831112.11</v>
       </c>
       <c r="N94" s="1">
-        <v>0.53</v>
+        <v>0.18</v>
       </c>
       <c r="O94">
         <v>1</v>
       </c>
       <c r="Z94" t="s">
-        <v>301</v>
+        <v>305</v>
       </c>
     </row>
     <row r="95" spans="1:26">
       <c r="A95" t="s">
-        <v>305</v>
+        <v>309</v>
       </c>
       <c r="B95" s="1">
-        <v>3110000.0</v>
+        <v>2300000.0</v>
       </c>
       <c r="C95" s="1">
-        <v>97.423</v>
+        <v>105.444</v>
       </c>
       <c r="D95" s="1">
-        <v>96.29170675</v>
+        <v>106.27639</v>
       </c>
       <c r="E95" t="s">
         <v>8</v>
       </c>
       <c r="F95">
         <v>1.0</v>
       </c>
       <c r="G95" s="1">
-        <v>2994672.08</v>
+        <v>2444356.97</v>
       </c>
       <c r="H95" s="1">
-        <v>35183.22</v>
+        <v>-19144.97</v>
       </c>
       <c r="I95" s="1">
-        <v>1.1748605209556</v>
+        <v>-0.78323134611554</v>
       </c>
       <c r="J95">
-        <v>1.08</v>
+        <v>2.64</v>
       </c>
       <c r="K95" t="s">
-        <v>306</v>
+        <v>310</v>
       </c>
       <c r="L95" s="1">
-        <v>3029855.3</v>
+        <v>2425212.0</v>
       </c>
       <c r="M95" s="1">
-        <v>3063404.96</v>
+        <v>2485823.3</v>
       </c>
       <c r="N95" s="1">
-        <v>0.65</v>
+        <v>0.54</v>
       </c>
       <c r="O95">
         <v>1</v>
       </c>
       <c r="Z95" t="s">
-        <v>304</v>
+        <v>308</v>
       </c>
     </row>
     <row r="96" spans="1:26">
       <c r="A96" t="s">
-        <v>308</v>
+        <v>312</v>
       </c>
       <c r="B96" s="1">
-        <v>2150000.0</v>
+        <v>3110000.0</v>
       </c>
       <c r="C96" s="1">
-        <v>101.977</v>
+        <v>97.934</v>
       </c>
       <c r="D96" s="1">
-        <v>97.5</v>
+        <v>96.29170675</v>
       </c>
       <c r="E96" t="s">
         <v>8</v>
       </c>
       <c r="F96">
         <v>1.0</v>
       </c>
       <c r="G96" s="1">
-        <v>2096250.0</v>
+        <v>2994672.08</v>
       </c>
       <c r="H96" s="1">
-        <v>96255.5</v>
+        <v>51075.32</v>
       </c>
       <c r="I96" s="1">
-        <v>4.5917948717949</v>
+        <v>1.7055396596211</v>
       </c>
       <c r="J96">
-        <v>1.69</v>
+        <v>1.29</v>
       </c>
       <c r="K96" t="s">
-        <v>309</v>
+        <v>313</v>
       </c>
       <c r="L96" s="1">
-        <v>2192505.5</v>
+        <v>3045747.4</v>
       </c>
       <c r="M96" s="1">
-        <v>2228786.75</v>
+        <v>3086006.99</v>
       </c>
       <c r="N96" s="1">
-        <v>0.48</v>
+        <v>0.67</v>
       </c>
       <c r="O96">
         <v>1</v>
       </c>
       <c r="Z96" t="s">
-        <v>307</v>
+        <v>311</v>
       </c>
     </row>
     <row r="97" spans="1:26">
       <c r="A97" t="s">
-        <v>311</v>
+        <v>315</v>
       </c>
       <c r="B97" s="1">
-        <v>3010000.0</v>
+        <v>2150000.0</v>
       </c>
       <c r="C97" s="1">
-        <v>78.852</v>
+        <v>101.572</v>
       </c>
       <c r="D97" s="1">
-        <v>81.5</v>
+        <v>97.5</v>
       </c>
       <c r="E97" t="s">
         <v>8</v>
       </c>
       <c r="F97">
         <v>1.0</v>
       </c>
       <c r="G97" s="1">
-        <v>2453150.0</v>
+        <v>2096250.0</v>
       </c>
       <c r="H97" s="1">
-        <v>-79704.8</v>
+        <v>87548.0</v>
       </c>
       <c r="I97" s="1">
-        <v>-3.2490797546012</v>
+        <v>4.1764102564103</v>
       </c>
       <c r="J97">
-        <v>2.01</v>
+        <v>2.06</v>
       </c>
       <c r="K97" t="s">
-        <v>312</v>
+        <v>316</v>
       </c>
       <c r="L97" s="1">
-        <v>2373445.2</v>
+        <v>2183798.0</v>
       </c>
       <c r="M97" s="1">
-        <v>2433801.97</v>
+        <v>2228141.75</v>
       </c>
       <c r="N97" s="1">
-        <v>0.52</v>
+        <v>0.48</v>
       </c>
       <c r="O97">
         <v>1</v>
       </c>
       <c r="Z97" t="s">
-        <v>310</v>
+        <v>314</v>
       </c>
     </row>
     <row r="98" spans="1:26">
       <c r="A98" t="s">
-        <v>314</v>
+        <v>318</v>
       </c>
       <c r="B98" s="1">
-        <v>2200000.0</v>
+        <v>3010000.0</v>
       </c>
       <c r="C98" s="1">
-        <v>97.492</v>
+        <v>81.65</v>
       </c>
       <c r="D98" s="1">
-        <v>94.97</v>
+        <v>81.5</v>
       </c>
       <c r="E98" t="s">
         <v>8</v>
       </c>
       <c r="F98">
         <v>1.0</v>
       </c>
       <c r="G98" s="1">
-        <v>2089340.0</v>
+        <v>2453150.0</v>
       </c>
       <c r="H98" s="1">
-        <v>55484.0</v>
+        <v>4515.0</v>
       </c>
       <c r="I98" s="1">
-        <v>2.6555754448773</v>
+        <v>0.1840490797546</v>
       </c>
       <c r="J98">
-        <v>0.46</v>
+        <v>2.39</v>
       </c>
       <c r="K98" t="s">
-        <v>315</v>
+        <v>319</v>
       </c>
       <c r="L98" s="1">
-        <v>2144824.0</v>
+        <v>2457665.0</v>
       </c>
       <c r="M98" s="1">
-        <v>2154907.33</v>
+        <v>2529518.3</v>
       </c>
       <c r="N98" s="1">
-        <v>0.46</v>
+        <v>0.55</v>
       </c>
       <c r="O98">
         <v>1</v>
       </c>
       <c r="Z98" t="s">
-        <v>313</v>
+        <v>317</v>
       </c>
     </row>
     <row r="99" spans="1:26">
       <c r="A99" t="s">
-        <v>317</v>
+        <v>321</v>
       </c>
       <c r="B99" s="1">
-        <v>1005000.0</v>
+        <v>2200000.0</v>
       </c>
       <c r="C99" s="1">
-        <v>97.233</v>
+        <v>96.811</v>
       </c>
       <c r="D99" s="1">
-        <v>92.60432438</v>
+        <v>94.97</v>
       </c>
       <c r="E99" t="s">
         <v>8</v>
       </c>
       <c r="F99">
         <v>1.0</v>
       </c>
       <c r="G99" s="1">
-        <v>930673.46</v>
+        <v>2089340.0</v>
       </c>
       <c r="H99" s="1">
-        <v>46518.19</v>
+        <v>40502.0</v>
       </c>
       <c r="I99" s="1">
-        <v>4.9983363660118</v>
+        <v>1.9385068969148</v>
       </c>
       <c r="J99">
-        <v>0.75</v>
+        <v>0.76</v>
       </c>
       <c r="K99" t="s">
-        <v>318</v>
+        <v>322</v>
       </c>
       <c r="L99" s="1">
-        <v>977191.65</v>
+        <v>2129842.0</v>
       </c>
       <c r="M99" s="1">
-        <v>984729.15</v>
+        <v>2146647.56</v>
       </c>
       <c r="N99" s="1">
-        <v>0.21</v>
+        <v>0.47</v>
       </c>
       <c r="O99">
         <v>1</v>
       </c>
       <c r="Z99" t="s">
-        <v>316</v>
+        <v>320</v>
       </c>
     </row>
     <row r="100" spans="1:26">
       <c r="A100" t="s">
-        <v>320</v>
+        <v>324</v>
       </c>
       <c r="B100" s="1">
-        <v>881000.0</v>
+        <v>1005000.0</v>
       </c>
       <c r="C100" s="1">
-        <v>102.027</v>
+        <v>96.695</v>
       </c>
       <c r="D100" s="1">
-        <v>100.0</v>
+        <v>92.60432438</v>
       </c>
       <c r="E100" t="s">
         <v>8</v>
       </c>
       <c r="F100">
         <v>1.0</v>
       </c>
       <c r="G100" s="1">
-        <v>881000.0</v>
+        <v>930673.46</v>
       </c>
       <c r="H100" s="1">
-        <v>17857.87</v>
+        <v>41111.29</v>
       </c>
       <c r="I100" s="1">
-        <v>2.027</v>
+        <v>4.417369976361</v>
       </c>
       <c r="J100">
-        <v>0.26</v>
+        <v>0.88</v>
       </c>
       <c r="K100" t="s">
-        <v>321</v>
+        <v>325</v>
       </c>
       <c r="L100" s="1">
-        <v>898857.87</v>
+        <v>971784.75</v>
       </c>
       <c r="M100" s="1">
-        <v>901152.14</v>
+        <v>980578.5</v>
       </c>
       <c r="N100" s="1">
-        <v>0.19</v>
+        <v>0.21</v>
       </c>
       <c r="O100">
         <v>1</v>
       </c>
       <c r="Z100" t="s">
-        <v>319</v>
+        <v>323</v>
       </c>
     </row>
     <row r="101" spans="1:26">
       <c r="A101" t="s">
-        <v>323</v>
+        <v>327</v>
       </c>
       <c r="B101" s="1">
-        <v>3157000.0</v>
+        <v>1700000.0</v>
       </c>
       <c r="C101" s="1">
-        <v>101.86</v>
+        <v>100.561</v>
       </c>
       <c r="D101" s="1">
-        <v>100.05914096</v>
+        <v>100.44</v>
       </c>
       <c r="E101" t="s">
         <v>8</v>
       </c>
       <c r="F101">
         <v>1.0</v>
       </c>
       <c r="G101" s="1">
-        <v>3158867.08</v>
+        <v>1707480.0</v>
       </c>
       <c r="H101" s="1">
-        <v>56853.12</v>
+        <v>2057.0</v>
       </c>
       <c r="I101" s="1">
-        <v>1.7997946276359</v>
+        <v>0.12046993229789</v>
       </c>
       <c r="J101">
-        <v>1.44</v>
+        <v>0.69</v>
       </c>
       <c r="K101" t="s">
-        <v>324</v>
+        <v>328</v>
       </c>
       <c r="L101" s="1">
-        <v>3215720.2</v>
+        <v>1709537.0</v>
       </c>
       <c r="M101" s="1">
-        <v>3261102.08</v>
+        <v>1721330.75</v>
       </c>
       <c r="N101" s="1">
-        <v>0.7</v>
+        <v>0.37</v>
       </c>
       <c r="O101">
         <v>1</v>
       </c>
       <c r="Z101" t="s">
-        <v>322</v>
+        <v>326</v>
       </c>
     </row>
     <row r="102" spans="1:26">
       <c r="A102" t="s">
-        <v>326</v>
+        <v>330</v>
       </c>
       <c r="B102" s="1">
-        <v>1278000.0</v>
+        <v>881000.0</v>
       </c>
       <c r="C102" s="1">
-        <v>100.598</v>
+        <v>101.524</v>
       </c>
       <c r="D102" s="1">
         <v>100.0</v>
       </c>
       <c r="E102" t="s">
         <v>8</v>
       </c>
       <c r="F102">
         <v>1.0</v>
       </c>
       <c r="G102" s="1">
-        <v>1278000.0</v>
+        <v>881000.0</v>
       </c>
       <c r="H102" s="1">
-        <v>7642.44</v>
+        <v>13426.44</v>
       </c>
       <c r="I102" s="1">
-        <v>0.598</v>
+        <v>1.524</v>
       </c>
       <c r="J102">
-        <v>1.25</v>
+        <v>0.61</v>
       </c>
       <c r="K102" t="s">
-        <v>327</v>
+        <v>331</v>
       </c>
       <c r="L102" s="1">
-        <v>1285642.44</v>
+        <v>894426.44</v>
       </c>
       <c r="M102" s="1">
-        <v>1301617.44</v>
+        <v>899779.74</v>
       </c>
       <c r="N102" s="1">
-        <v>0.28</v>
+        <v>0.2</v>
       </c>
       <c r="O102">
         <v>1</v>
       </c>
       <c r="Z102" t="s">
-        <v>325</v>
+        <v>329</v>
       </c>
     </row>
     <row r="103" spans="1:26">
       <c r="A103" t="s">
-        <v>329</v>
+        <v>333</v>
       </c>
       <c r="B103" s="1">
-        <v>988000.0</v>
+        <v>3157000.0</v>
       </c>
       <c r="C103" s="1">
-        <v>101.134</v>
+        <v>101.995</v>
       </c>
       <c r="D103" s="1">
-        <v>100.0</v>
+        <v>100.05914096</v>
       </c>
       <c r="E103" t="s">
         <v>8</v>
       </c>
       <c r="F103">
         <v>1.0</v>
       </c>
       <c r="G103" s="1">
-        <v>988000.0</v>
+        <v>3158867.08</v>
       </c>
       <c r="H103" s="1">
-        <v>11203.92</v>
+        <v>61115.07</v>
       </c>
       <c r="I103" s="1">
-        <v>1.134</v>
+        <v>1.9347148345349</v>
       </c>
       <c r="J103">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>1.76</v>
+      </c>
+      <c r="K103" t="s">
+        <v>334</v>
       </c>
       <c r="L103" s="1">
-        <v>999203.92</v>
+        <v>3219982.15</v>
       </c>
       <c r="M103" s="1">
-        <v>999203.92</v>
+        <v>3275448.89</v>
       </c>
       <c r="N103" s="1">
-        <v>0.21</v>
+        <v>0.71</v>
       </c>
       <c r="O103">
         <v>1</v>
       </c>
       <c r="Z103" t="s">
-        <v>328</v>
+        <v>332</v>
       </c>
     </row>
     <row r="104" spans="1:26">
       <c r="A104" t="s">
-        <v>331</v>
+        <v>336</v>
       </c>
       <c r="B104" s="1">
-        <v>2100000.0</v>
+        <v>1278000.0</v>
       </c>
       <c r="C104" s="1">
         <v>100.494</v>
       </c>
       <c r="D104" s="1">
-        <v>100.83722714</v>
+        <v>100.0</v>
       </c>
       <c r="E104" t="s">
         <v>8</v>
       </c>
       <c r="F104">
         <v>1.0</v>
       </c>
       <c r="G104" s="1">
-        <v>2117581.77</v>
+        <v>1278000.0</v>
       </c>
       <c r="H104" s="1">
-        <v>-7207.77</v>
+        <v>6313.32</v>
       </c>
       <c r="I104" s="1">
-        <v>-0.34037741078589</v>
+        <v>0.494</v>
       </c>
       <c r="J104">
-        <v>2.3</v>
+        <v>1.53</v>
       </c>
       <c r="K104" t="s">
-        <v>332</v>
+        <v>337</v>
       </c>
       <c r="L104" s="1">
-        <v>2110374.0</v>
+        <v>1284313.32</v>
       </c>
       <c r="M104" s="1">
-        <v>2158648.11</v>
+        <v>1303838.32</v>
       </c>
       <c r="N104" s="1">
-        <v>0.46</v>
+        <v>0.28</v>
       </c>
       <c r="O104">
         <v>1</v>
       </c>
       <c r="Z104" t="s">
-        <v>330</v>
+        <v>335</v>
       </c>
     </row>
     <row r="105" spans="1:26">
       <c r="A105" t="s">
-        <v>334</v>
+        <v>339</v>
       </c>
       <c r="B105" s="1">
-        <v>3579000.0</v>
+        <v>988000.0</v>
       </c>
       <c r="C105" s="1">
-        <v>102.505</v>
+        <v>101.008</v>
       </c>
       <c r="D105" s="1">
-        <v>101.7659905</v>
+        <v>100.0</v>
       </c>
       <c r="E105" t="s">
         <v>8</v>
       </c>
       <c r="F105">
         <v>1.0</v>
       </c>
       <c r="G105" s="1">
-        <v>3642204.8</v>
+        <v>988000.0</v>
       </c>
       <c r="H105" s="1">
-        <v>26449.15</v>
+        <v>9959.04</v>
       </c>
       <c r="I105" s="1">
-        <v>0.72618513928706</v>
+        <v>1.008</v>
       </c>
       <c r="J105">
-        <v>4.01</v>
+        <v>0.33</v>
       </c>
       <c r="K105" t="s">
-        <v>335</v>
+        <v>340</v>
       </c>
       <c r="L105" s="1">
-        <v>3668653.95</v>
+        <v>997959.04</v>
       </c>
       <c r="M105" s="1">
-        <v>3812059.09</v>
+        <v>1001233.19</v>
       </c>
       <c r="N105" s="1">
-        <v>0.81</v>
+        <v>0.22</v>
       </c>
       <c r="O105">
         <v>1</v>
       </c>
       <c r="Z105" t="s">
-        <v>333</v>
+        <v>338</v>
       </c>
     </row>
     <row r="106" spans="1:26">
       <c r="A106" t="s">
-        <v>337</v>
+        <v>342</v>
       </c>
       <c r="B106" s="1">
-        <v>930564.0</v>
+        <v>2100000.0</v>
       </c>
       <c r="C106" s="1">
-        <v>103.319</v>
+        <v>99.771</v>
       </c>
       <c r="D106" s="1">
-        <v>100.47036099</v>
+        <v>100.83722714</v>
       </c>
       <c r="E106" t="s">
         <v>8</v>
       </c>
       <c r="F106">
         <v>1.0</v>
       </c>
       <c r="G106" s="1">
-        <v>934941.01</v>
+        <v>2117581.77</v>
       </c>
       <c r="H106" s="1">
-        <v>26508.41</v>
+        <v>-22390.77</v>
       </c>
       <c r="I106" s="1">
-        <v>2.8353029460115</v>
+        <v>-1.0573745164042</v>
       </c>
       <c r="J106">
-        <v>1.44</v>
+        <v>2.58</v>
       </c>
       <c r="K106" t="s">
-        <v>338</v>
+        <v>343</v>
       </c>
       <c r="L106" s="1">
-        <v>961449.42</v>
+        <v>2095191.0</v>
       </c>
       <c r="M106" s="1">
-        <v>974826.28</v>
+        <v>2149324.97</v>
       </c>
       <c r="N106" s="1">
-        <v>0.21</v>
+        <v>0.47</v>
       </c>
       <c r="O106">
         <v>1</v>
       </c>
       <c r="Z106" t="s">
-        <v>336</v>
+        <v>341</v>
       </c>
     </row>
     <row r="107" spans="1:26">
       <c r="A107" t="s">
-        <v>340</v>
+        <v>345</v>
       </c>
       <c r="B107" s="1">
-        <v>2170000.0</v>
+        <v>3579000.0</v>
       </c>
       <c r="C107" s="1">
-        <v>102.254</v>
+        <v>101.939</v>
       </c>
       <c r="D107" s="1">
-        <v>100.14070507</v>
+        <v>101.7659905</v>
       </c>
       <c r="E107" t="s">
         <v>8</v>
       </c>
       <c r="F107">
         <v>1.0</v>
       </c>
       <c r="G107" s="1">
-        <v>2173053.3</v>
+        <v>3642204.8</v>
       </c>
       <c r="H107" s="1">
-        <v>45858.5</v>
+        <v>6192.01</v>
       </c>
       <c r="I107" s="1">
-        <v>2.1103255957873</v>
+        <v>0.17000718905208</v>
       </c>
       <c r="J107">
-        <v>1.0</v>
+        <v>4.29</v>
       </c>
       <c r="K107" t="s">
-        <v>341</v>
+        <v>346</v>
       </c>
       <c r="L107" s="1">
-        <v>2218911.8</v>
+        <v>3648396.81</v>
       </c>
       <c r="M107" s="1">
-        <v>2240657.01</v>
+        <v>3801840.31</v>
       </c>
       <c r="N107" s="1">
-        <v>0.48</v>
+        <v>0.83</v>
       </c>
       <c r="O107">
         <v>1</v>
       </c>
       <c r="Z107" t="s">
-        <v>339</v>
+        <v>344</v>
       </c>
     </row>
     <row r="108" spans="1:26">
       <c r="A108" t="s">
-        <v>343</v>
+        <v>348</v>
       </c>
       <c r="B108" s="1">
-        <v>1100000.0</v>
+        <v>930564.0</v>
       </c>
       <c r="C108" s="1">
-        <v>102.842</v>
+        <v>103.507</v>
       </c>
       <c r="D108" s="1">
-        <v>102.39609091</v>
+        <v>100.47036099</v>
       </c>
       <c r="E108" t="s">
         <v>8</v>
       </c>
       <c r="F108">
         <v>1.0</v>
       </c>
       <c r="G108" s="1">
-        <v>1126357.0</v>
+        <v>934941.01</v>
       </c>
       <c r="H108" s="1">
-        <v>4905.0</v>
+        <v>28257.87</v>
       </c>
       <c r="I108" s="1">
-        <v>0.43547472071466</v>
+        <v>3.0224227729619</v>
       </c>
       <c r="J108">
-        <v>0.66</v>
+        <v>1.92</v>
       </c>
       <c r="K108" t="s">
-        <v>344</v>
+        <v>349</v>
       </c>
       <c r="L108" s="1">
-        <v>1131262.0</v>
+        <v>963198.88</v>
       </c>
       <c r="M108" s="1">
-        <v>1138488.39</v>
+        <v>981034.69</v>
       </c>
       <c r="N108" s="1">
-        <v>0.24</v>
+        <v>0.21</v>
       </c>
       <c r="O108">
         <v>1</v>
       </c>
       <c r="Z108" t="s">
-        <v>342</v>
+        <v>347</v>
       </c>
     </row>
     <row r="109" spans="1:26">
       <c r="A109" t="s">
-        <v>346</v>
+        <v>351</v>
       </c>
       <c r="B109" s="1">
-        <v>5351000.0</v>
+        <v>2170000.0</v>
       </c>
       <c r="C109" s="1">
-        <v>102.964</v>
+        <v>101.93</v>
       </c>
       <c r="D109" s="1">
-        <v>92.97841301</v>
+        <v>100.14070507</v>
       </c>
       <c r="E109" t="s">
         <v>8</v>
       </c>
       <c r="F109">
         <v>1.0</v>
       </c>
       <c r="G109" s="1">
-        <v>4975274.88</v>
+        <v>2173053.3</v>
       </c>
       <c r="H109" s="1">
-        <v>-16631.61</v>
+        <v>38827.7</v>
       </c>
       <c r="I109" s="1">
-        <v>-0.33428524857706</v>
+        <v>1.78678083966</v>
       </c>
       <c r="J109">
-        <v>0.48</v>
+        <v>1.27</v>
       </c>
       <c r="K109" t="s">
-        <v>347</v>
+        <v>352</v>
       </c>
       <c r="L109" s="1">
-        <v>4958643.27</v>
+        <v>2211881.0</v>
       </c>
       <c r="M109" s="1">
-        <v>4984227.74</v>
+        <v>2239503.29</v>
       </c>
       <c r="N109" s="1">
-        <v>1.07</v>
+        <v>0.49</v>
       </c>
       <c r="O109">
         <v>1</v>
       </c>
       <c r="Z109" t="s">
-        <v>345</v>
+        <v>350</v>
       </c>
     </row>
     <row r="110" spans="1:26">
       <c r="A110" t="s">
-        <v>349</v>
+        <v>354</v>
       </c>
       <c r="B110" s="1">
-        <v>1727000.0</v>
+        <v>1100000.0</v>
       </c>
       <c r="C110" s="1">
-        <v>99.989</v>
+        <v>102.565</v>
       </c>
       <c r="D110" s="1">
-        <v>100.0</v>
+        <v>102.39609091</v>
       </c>
       <c r="E110" t="s">
         <v>8</v>
       </c>
       <c r="F110">
         <v>1.0</v>
       </c>
       <c r="G110" s="1">
-        <v>1727000.0</v>
+        <v>1126357.0</v>
       </c>
       <c r="H110" s="1">
-        <v>-189.97</v>
+        <v>1858.0</v>
       </c>
       <c r="I110" s="1">
-        <v>-0.011</v>
+        <v>0.16495658126154</v>
       </c>
       <c r="J110">
         <v>0.96</v>
       </c>
       <c r="K110" t="s">
-        <v>350</v>
+        <v>355</v>
       </c>
       <c r="L110" s="1">
-        <v>1726810.03</v>
+        <v>1128215.0</v>
       </c>
       <c r="M110" s="1">
-        <v>1743360.45</v>
+        <v>1138726.11</v>
       </c>
       <c r="N110" s="1">
-        <v>0.37</v>
+        <v>0.25</v>
       </c>
       <c r="O110">
         <v>1</v>
       </c>
       <c r="Z110" t="s">
-        <v>348</v>
+        <v>353</v>
       </c>
     </row>
     <row r="111" spans="1:26">
       <c r="A111" t="s">
-        <v>352</v>
+        <v>357</v>
       </c>
       <c r="B111" s="1">
-        <v>2890000.0</v>
+        <v>5351000.0</v>
       </c>
       <c r="C111" s="1">
-        <v>105.402</v>
+        <v>102.839</v>
       </c>
       <c r="D111" s="1">
-        <v>105.25607855</v>
+        <v>92.97841301</v>
       </c>
       <c r="E111" t="s">
         <v>8</v>
       </c>
       <c r="F111">
         <v>1.0</v>
       </c>
       <c r="G111" s="1">
-        <v>3041900.67</v>
+        <v>4975274.88</v>
       </c>
       <c r="H111" s="1">
-        <v>4217.13</v>
+        <v>-22651.48</v>
       </c>
       <c r="I111" s="1">
-        <v>0.13863470433438</v>
+        <v>-0.45528097534985</v>
       </c>
       <c r="J111">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>0.8</v>
+      </c>
+      <c r="K111" t="s">
+        <v>358</v>
       </c>
       <c r="L111" s="1">
-        <v>3046117.8</v>
+        <v>4952623.4</v>
       </c>
       <c r="M111" s="1">
-        <v>3046117.8</v>
+        <v>4995264.18</v>
       </c>
       <c r="N111" s="1">
-        <v>0.65</v>
+        <v>1.09</v>
       </c>
       <c r="O111">
         <v>1</v>
       </c>
       <c r="Z111" t="s">
-        <v>351</v>
+        <v>356</v>
       </c>
     </row>
     <row r="112" spans="1:26">
       <c r="A112" t="s">
-        <v>354</v>
+        <v>360</v>
       </c>
       <c r="B112" s="1">
-        <v>2727000.0</v>
+        <v>1727000.0</v>
       </c>
       <c r="C112" s="1">
-        <v>99.318</v>
+        <v>99.326</v>
       </c>
       <c r="D112" s="1">
-        <v>98.03544408</v>
+        <v>100.0</v>
       </c>
       <c r="E112" t="s">
         <v>8</v>
       </c>
       <c r="F112">
         <v>1.0</v>
       </c>
       <c r="G112" s="1">
-        <v>2673426.56</v>
+        <v>1727000.0</v>
       </c>
       <c r="H112" s="1">
-        <v>34975.3</v>
+        <v>-11639.98</v>
       </c>
       <c r="I112" s="1">
-        <v>1.3082573698976</v>
+        <v>-0.674</v>
       </c>
       <c r="J112">
-        <v>0.62</v>
+        <v>1.28</v>
       </c>
       <c r="K112" t="s">
-        <v>355</v>
+        <v>361</v>
       </c>
       <c r="L112" s="1">
-        <v>2708401.86</v>
+        <v>1715360.02</v>
       </c>
       <c r="M112" s="1">
-        <v>2725220.63</v>
+        <v>1737427.24</v>
       </c>
       <c r="N112" s="1">
-        <v>0.58</v>
+        <v>0.38</v>
       </c>
       <c r="O112">
         <v>1</v>
       </c>
       <c r="Z112" t="s">
-        <v>353</v>
+        <v>359</v>
       </c>
     </row>
     <row r="113" spans="1:26">
       <c r="A113" t="s">
-        <v>357</v>
+        <v>363</v>
       </c>
       <c r="B113" s="1">
-        <v>3927000.0</v>
+        <v>2890000.0</v>
       </c>
       <c r="C113" s="1">
-        <v>99.823</v>
+        <v>105.218</v>
       </c>
       <c r="D113" s="1">
-        <v>99.9978546</v>
+        <v>105.25607855</v>
       </c>
       <c r="E113" t="s">
         <v>8</v>
       </c>
       <c r="F113">
         <v>1.0</v>
       </c>
       <c r="G113" s="1">
-        <v>3926915.75</v>
+        <v>3041900.67</v>
       </c>
       <c r="H113" s="1">
-        <v>-6866.54</v>
+        <v>-1100.47</v>
       </c>
       <c r="I113" s="1">
-        <v>-0.17485834780132</v>
+        <v>-0.036177052421636</v>
       </c>
       <c r="J113">
-        <v>0.31</v>
+        <v>0.4</v>
       </c>
       <c r="K113" t="s">
-        <v>358</v>
+        <v>364</v>
       </c>
       <c r="L113" s="1">
-        <v>3920049.21</v>
+        <v>3040800.2</v>
       </c>
       <c r="M113" s="1">
-        <v>3932307.45</v>
+        <v>3052239.78</v>
       </c>
       <c r="N113" s="1">
-        <v>0.84</v>
+        <v>0.66</v>
       </c>
       <c r="O113">
         <v>1</v>
       </c>
       <c r="Z113" t="s">
-        <v>356</v>
+        <v>362</v>
       </c>
     </row>
     <row r="114" spans="1:26">
       <c r="A114" t="s">
-        <v>360</v>
+        <v>366</v>
       </c>
       <c r="B114" s="1">
-        <v>241000.0</v>
+        <v>2727000.0</v>
       </c>
       <c r="C114" s="1">
-        <v>96.883</v>
+        <v>98.214</v>
       </c>
       <c r="D114" s="1">
-        <v>96.35</v>
+        <v>98.03544408</v>
       </c>
       <c r="E114" t="s">
         <v>8</v>
       </c>
       <c r="F114">
         <v>1.0</v>
       </c>
       <c r="G114" s="1">
-        <v>232203.5</v>
+        <v>2673426.56</v>
       </c>
       <c r="H114" s="1">
-        <v>1284.53</v>
+        <v>4869.22</v>
       </c>
       <c r="I114" s="1">
-        <v>0.5531914893617</v>
+        <v>0.18213404747501</v>
       </c>
       <c r="J114">
-        <v>2.97</v>
+        <v>1.05</v>
       </c>
       <c r="K114" t="s">
-        <v>361</v>
+        <v>367</v>
       </c>
       <c r="L114" s="1">
-        <v>233488.03</v>
+        <v>2678295.78</v>
       </c>
       <c r="M114" s="1">
-        <v>240645.4</v>
+        <v>2706887.69</v>
       </c>
       <c r="N114" s="1">
-        <v>0.05</v>
+        <v>0.59</v>
       </c>
       <c r="O114">
         <v>1</v>
       </c>
       <c r="Z114" t="s">
-        <v>359</v>
+        <v>365</v>
       </c>
     </row>
     <row r="115" spans="1:26">
       <c r="A115" t="s">
-        <v>363</v>
+        <v>369</v>
       </c>
       <c r="B115" s="1">
-        <v>2200000.0</v>
+        <v>1927000.0</v>
       </c>
       <c r="C115" s="1">
-        <v>94.55</v>
+        <v>99.434</v>
       </c>
       <c r="D115" s="1">
-        <v>94.75</v>
+        <v>99.9978547</v>
       </c>
       <c r="E115" t="s">
         <v>8</v>
       </c>
       <c r="F115">
         <v>1.0</v>
       </c>
       <c r="G115" s="1">
-        <v>2084500.0</v>
+        <v>1926958.66</v>
       </c>
       <c r="H115" s="1">
-        <v>-4400.0</v>
+        <v>-10865.48</v>
       </c>
       <c r="I115" s="1">
-        <v>-0.21108179419525</v>
+        <v>-0.56386679307381</v>
       </c>
       <c r="J115">
         <v>0.53</v>
       </c>
       <c r="K115" t="s">
-        <v>364</v>
+        <v>370</v>
       </c>
       <c r="L115" s="1">
-        <v>2080100.0</v>
+        <v>1916093.18</v>
       </c>
       <c r="M115" s="1">
-        <v>2091778.08</v>
+        <v>1926256.77</v>
       </c>
       <c r="N115" s="1">
-        <v>0.45</v>
+        <v>0.42</v>
       </c>
       <c r="O115">
         <v>1</v>
       </c>
       <c r="Z115" t="s">
-        <v>362</v>
+        <v>368</v>
       </c>
     </row>
     <row r="116" spans="1:26">
       <c r="A116" t="s">
-        <v>366</v>
+        <v>372</v>
       </c>
       <c r="B116" s="1">
-        <v>701000.0</v>
+        <v>241000.0</v>
       </c>
       <c r="C116" s="1">
-        <v>104.279</v>
+        <v>97.732</v>
       </c>
       <c r="D116" s="1">
-        <v>100.0</v>
+        <v>96.35</v>
       </c>
       <c r="E116" t="s">
         <v>8</v>
       </c>
       <c r="F116">
         <v>1.0</v>
       </c>
       <c r="G116" s="1">
-        <v>701000.0</v>
+        <v>232203.5</v>
       </c>
       <c r="H116" s="1">
-        <v>29995.79</v>
+        <v>3330.62</v>
       </c>
       <c r="I116" s="1">
-        <v>4.279</v>
+        <v>1.4343539180073</v>
       </c>
       <c r="J116">
-        <v>0.73</v>
+        <v>3.2</v>
       </c>
       <c r="K116" t="s">
-        <v>367</v>
+        <v>373</v>
       </c>
       <c r="L116" s="1">
-        <v>730995.79</v>
+        <v>235534.12</v>
       </c>
       <c r="M116" s="1">
-        <v>736136.46</v>
+        <v>243246.12</v>
       </c>
       <c r="N116" s="1">
-        <v>0.16</v>
+        <v>0.05</v>
       </c>
       <c r="O116">
         <v>1</v>
       </c>
       <c r="Z116" t="s">
-        <v>365</v>
+        <v>371</v>
       </c>
     </row>
     <row r="117" spans="1:26">
       <c r="A117" t="s">
-        <v>369</v>
+        <v>375</v>
       </c>
       <c r="B117" s="1">
-        <v>1667000.0</v>
+        <v>2200000.0</v>
       </c>
       <c r="C117" s="1">
-        <v>103.518</v>
+        <v>95.55</v>
       </c>
       <c r="D117" s="1">
-        <v>101.22761608</v>
+        <v>94.75</v>
       </c>
       <c r="E117" t="s">
         <v>8</v>
       </c>
       <c r="F117">
         <v>1.0</v>
       </c>
       <c r="G117" s="1">
-        <v>1687464.36</v>
+        <v>2084500.0</v>
       </c>
       <c r="H117" s="1">
-        <v>38180.7</v>
+        <v>17600.0</v>
       </c>
       <c r="I117" s="1">
-        <v>2.2626077862764</v>
+        <v>0.844327176781</v>
       </c>
       <c r="J117">
-        <v>0.98</v>
+        <v>0.75</v>
       </c>
       <c r="K117" t="s">
-        <v>370</v>
+        <v>376</v>
       </c>
       <c r="L117" s="1">
-        <v>1725645.06</v>
+        <v>2102100.0</v>
       </c>
       <c r="M117" s="1">
-        <v>1741967.77</v>
+        <v>2118682.88</v>
       </c>
       <c r="N117" s="1">
-        <v>0.37</v>
+        <v>0.46</v>
       </c>
       <c r="O117">
         <v>1</v>
       </c>
       <c r="Z117" t="s">
-        <v>368</v>
+        <v>374</v>
       </c>
     </row>
     <row r="118" spans="1:26">
       <c r="A118" t="s">
-        <v>372</v>
+        <v>378</v>
       </c>
       <c r="B118" s="1">
-        <v>1280000.0</v>
+        <v>701000.0</v>
       </c>
       <c r="C118" s="1">
-        <v>101.242</v>
+        <v>103.941</v>
       </c>
       <c r="D118" s="1">
-        <v>101.78811563</v>
+        <v>100.0</v>
       </c>
       <c r="E118" t="s">
         <v>8</v>
       </c>
       <c r="F118">
         <v>1.0</v>
       </c>
       <c r="G118" s="1">
-        <v>1302887.88</v>
+        <v>701000.0</v>
       </c>
       <c r="H118" s="1">
-        <v>-6990.28</v>
+        <v>27626.41</v>
       </c>
       <c r="I118" s="1">
-        <v>-0.53652199143951</v>
+        <v>3.941</v>
       </c>
       <c r="J118">
-        <v>2.14</v>
+        <v>1.04</v>
       </c>
       <c r="K118" t="s">
-        <v>373</v>
+        <v>379</v>
       </c>
       <c r="L118" s="1">
-        <v>1295897.6</v>
+        <v>728626.41</v>
       </c>
       <c r="M118" s="1">
-        <v>1323297.6</v>
+        <v>735909.02</v>
       </c>
       <c r="N118" s="1">
-        <v>0.28</v>
+        <v>0.16</v>
       </c>
       <c r="O118">
         <v>1</v>
       </c>
       <c r="Z118" t="s">
-        <v>371</v>
+        <v>377</v>
       </c>
     </row>
     <row r="119" spans="1:26">
       <c r="A119" t="s">
-        <v>375</v>
+        <v>381</v>
       </c>
       <c r="B119" s="1">
-        <v>2420000.0</v>
+        <v>1667000.0</v>
       </c>
       <c r="C119" s="1">
-        <v>101.782</v>
+        <v>103.521</v>
       </c>
       <c r="D119" s="1">
-        <v>101.103</v>
+        <v>101.22761608</v>
       </c>
       <c r="E119" t="s">
         <v>8</v>
       </c>
       <c r="F119">
         <v>1.0</v>
       </c>
       <c r="G119" s="1">
-        <v>2446692.6</v>
+        <v>1687464.36</v>
       </c>
       <c r="H119" s="1">
-        <v>16431.8</v>
+        <v>38230.71</v>
       </c>
       <c r="I119" s="1">
-        <v>0.6715923365281</v>
+        <v>2.2655714044236</v>
       </c>
       <c r="J119">
-        <v>5.22</v>
+        <v>1.31</v>
       </c>
       <c r="K119" t="s">
-        <v>376</v>
+        <v>382</v>
       </c>
       <c r="L119" s="1">
-        <v>2463124.4</v>
+        <v>1725695.07</v>
       </c>
       <c r="M119" s="1">
-        <v>2589478.24</v>
+        <v>1747458.68</v>
       </c>
       <c r="N119" s="1">
-        <v>0.55</v>
+        <v>0.38</v>
       </c>
       <c r="O119">
         <v>1</v>
       </c>
       <c r="Z119" t="s">
-        <v>374</v>
+        <v>380</v>
       </c>
     </row>
     <row r="120" spans="1:26">
       <c r="A120" t="s">
-        <v>378</v>
+        <v>384</v>
       </c>
       <c r="B120" s="1">
-        <v>2124000.0</v>
+        <v>1280000.0</v>
       </c>
       <c r="C120" s="1">
-        <v>98.639</v>
+        <v>100.875</v>
       </c>
       <c r="D120" s="1">
-        <v>94.44113136</v>
+        <v>101.78811563</v>
       </c>
       <c r="E120" t="s">
         <v>8</v>
       </c>
       <c r="F120">
         <v>1.0</v>
       </c>
       <c r="G120" s="1">
-        <v>2005929.63</v>
+        <v>1302887.88</v>
       </c>
       <c r="H120" s="1">
-        <v>89162.73</v>
+        <v>-11687.88</v>
       </c>
       <c r="I120" s="1">
-        <v>4.4449580217826</v>
+        <v>-0.89707488874637</v>
       </c>
       <c r="J120">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>2.45</v>
+      </c>
+      <c r="K120" t="s">
+        <v>385</v>
       </c>
       <c r="L120" s="1">
-        <v>2095092.36</v>
+        <v>1291200.0</v>
       </c>
       <c r="M120" s="1">
-        <v>2095092.36</v>
+        <v>1322600.0</v>
       </c>
       <c r="N120" s="1">
-        <v>0.45</v>
+        <v>0.29</v>
       </c>
       <c r="O120">
         <v>1</v>
       </c>
       <c r="Z120" t="s">
-        <v>377</v>
+        <v>383</v>
       </c>
     </row>
     <row r="121" spans="1:26">
       <c r="A121" t="s">
-        <v>380</v>
+        <v>387</v>
       </c>
       <c r="B121" s="1">
-        <v>1271000.0</v>
+        <v>2420000.0</v>
       </c>
       <c r="C121" s="1">
-        <v>105.346</v>
+        <v>101.704</v>
       </c>
       <c r="D121" s="1">
-        <v>100.0</v>
+        <v>101.103</v>
       </c>
       <c r="E121" t="s">
         <v>8</v>
       </c>
       <c r="F121">
         <v>1.0</v>
       </c>
       <c r="G121" s="1">
-        <v>1271000.0</v>
+        <v>2446692.6</v>
       </c>
       <c r="H121" s="1">
-        <v>67947.66</v>
+        <v>14544.2</v>
       </c>
       <c r="I121" s="1">
-        <v>5.346</v>
+        <v>0.59444329050572</v>
       </c>
       <c r="J121">
-        <v>1.68</v>
+        <v>0.27</v>
       </c>
       <c r="K121" t="s">
-        <v>381</v>
+        <v>388</v>
       </c>
       <c r="L121" s="1">
-        <v>1338947.66</v>
+        <v>2461236.8</v>
       </c>
       <c r="M121" s="1">
-        <v>1360351.65</v>
+        <v>2467850.36</v>
       </c>
       <c r="N121" s="1">
-        <v>0.29</v>
+        <v>0.54</v>
       </c>
       <c r="O121">
         <v>1</v>
       </c>
       <c r="Z121" t="s">
-        <v>379</v>
+        <v>386</v>
       </c>
     </row>
     <row r="122" spans="1:26">
       <c r="A122" t="s">
-        <v>383</v>
+        <v>390</v>
       </c>
       <c r="B122" s="1">
-        <v>1834000.0</v>
+        <v>1271000.0</v>
       </c>
       <c r="C122" s="1">
-        <v>104.033</v>
+        <v>104.747</v>
       </c>
       <c r="D122" s="1">
-        <v>101.19775245</v>
+        <v>100.0</v>
       </c>
       <c r="E122" t="s">
         <v>8</v>
       </c>
       <c r="F122">
         <v>1.0</v>
       </c>
       <c r="G122" s="1">
-        <v>1855966.78</v>
+        <v>1271000.0</v>
       </c>
       <c r="H122" s="1">
-        <v>51998.44</v>
+        <v>60334.37</v>
       </c>
       <c r="I122" s="1">
-        <v>2.8016902328392</v>
+        <v>4.747</v>
       </c>
       <c r="J122">
-        <v>2.18</v>
+        <v>2.03</v>
       </c>
       <c r="K122" t="s">
-        <v>384</v>
+        <v>391</v>
       </c>
       <c r="L122" s="1">
-        <v>1907965.22</v>
+        <v>1331334.37</v>
       </c>
       <c r="M122" s="1">
-        <v>1947854.72</v>
+        <v>1357151.56</v>
       </c>
       <c r="N122" s="1">
-        <v>0.42</v>
+        <v>0.3</v>
       </c>
       <c r="O122">
         <v>1</v>
       </c>
       <c r="Z122" t="s">
-        <v>382</v>
+        <v>389</v>
       </c>
     </row>
     <row r="123" spans="1:26">
       <c r="A123" t="s">
-        <v>386</v>
+        <v>393</v>
       </c>
       <c r="B123" s="1">
-        <v>2450000.0</v>
+        <v>1834000.0</v>
       </c>
       <c r="C123" s="1">
-        <v>101.623</v>
+        <v>103.968</v>
       </c>
       <c r="D123" s="1">
-        <v>101.43494653</v>
+        <v>101.19775245</v>
       </c>
       <c r="E123" t="s">
         <v>8</v>
       </c>
       <c r="F123">
         <v>1.0</v>
       </c>
       <c r="G123" s="1">
-        <v>2485156.19</v>
+        <v>1855966.78</v>
       </c>
       <c r="H123" s="1">
-        <v>4607.31</v>
+        <v>50806.34</v>
       </c>
       <c r="I123" s="1">
-        <v>0.18539317643452</v>
+        <v>2.7374595573311</v>
       </c>
       <c r="J123">
-        <v>0.64</v>
+        <v>2.58</v>
       </c>
       <c r="K123" t="s">
-        <v>387</v>
+        <v>394</v>
       </c>
       <c r="L123" s="1">
-        <v>2489763.5</v>
+        <v>1906773.12</v>
       </c>
       <c r="M123" s="1">
-        <v>2505484.33</v>
+        <v>1954049.56</v>
       </c>
       <c r="N123" s="1">
-        <v>0.54</v>
+        <v>0.42</v>
       </c>
       <c r="O123">
         <v>1</v>
       </c>
       <c r="Z123" t="s">
-        <v>385</v>
+        <v>392</v>
       </c>
     </row>
     <row r="124" spans="1:26">
       <c r="A124" t="s">
-        <v>389</v>
+        <v>396</v>
       </c>
       <c r="B124" s="1">
-        <v>1037000.0</v>
+        <v>2450000.0</v>
       </c>
       <c r="C124" s="1">
-        <v>99.963</v>
+        <v>100.161</v>
       </c>
       <c r="D124" s="1">
-        <v>98.76648216</v>
+        <v>101.43494653</v>
       </c>
       <c r="E124" t="s">
         <v>8</v>
       </c>
       <c r="F124">
         <v>1.0</v>
       </c>
       <c r="G124" s="1">
-        <v>1024208.42</v>
+        <v>2485156.19</v>
       </c>
       <c r="H124" s="1">
-        <v>12407.89</v>
+        <v>-31211.69</v>
       </c>
       <c r="I124" s="1">
-        <v>1.2114614328205</v>
+        <v>-1.2559246829472</v>
       </c>
       <c r="J124">
-        <v>0.27</v>
+        <v>0.93</v>
       </c>
       <c r="K124" t="s">
-        <v>390</v>
+        <v>397</v>
       </c>
       <c r="L124" s="1">
-        <v>1036616.31</v>
+        <v>2453944.5</v>
       </c>
       <c r="M124" s="1">
-        <v>1039403.85</v>
+        <v>2476811.17</v>
       </c>
       <c r="N124" s="1">
-        <v>0.22</v>
+        <v>0.54</v>
       </c>
       <c r="O124">
         <v>1</v>
       </c>
       <c r="Z124" t="s">
-        <v>388</v>
+        <v>395</v>
       </c>
     </row>
     <row r="125" spans="1:26">
       <c r="A125" t="s">
-        <v>392</v>
+        <v>399</v>
       </c>
       <c r="B125" s="1">
-        <v>3875000.0</v>
+        <v>1037000.0</v>
       </c>
       <c r="C125" s="1">
-        <v>103.09</v>
+        <v>98.993</v>
       </c>
       <c r="D125" s="1">
-        <v>100.0960031</v>
+        <v>98.76648216</v>
       </c>
       <c r="E125" t="s">
         <v>8</v>
       </c>
       <c r="F125">
         <v>1.0</v>
       </c>
       <c r="G125" s="1">
-        <v>3878720.12</v>
+        <v>1024208.42</v>
       </c>
       <c r="H125" s="1">
-        <v>116017.38</v>
+        <v>2348.99</v>
       </c>
       <c r="I125" s="1">
-        <v>2.9911253302803</v>
+        <v>0.22934687453556</v>
       </c>
       <c r="J125">
-        <v>1.6</v>
+        <v>0.65</v>
       </c>
       <c r="K125" t="s">
-        <v>393</v>
+        <v>400</v>
       </c>
       <c r="L125" s="1">
-        <v>3994737.5</v>
+        <v>1026557.41</v>
       </c>
       <c r="M125" s="1">
-        <v>4056898.96</v>
+        <v>1033247.51</v>
       </c>
       <c r="N125" s="1">
-        <v>0.87</v>
+        <v>0.22</v>
       </c>
       <c r="O125">
         <v>1</v>
       </c>
       <c r="Z125" t="s">
-        <v>391</v>
+        <v>398</v>
       </c>
     </row>
     <row r="126" spans="1:26">
       <c r="A126" t="s">
-        <v>395</v>
+        <v>402</v>
       </c>
       <c r="B126" s="1">
-        <v>1900000.0</v>
+        <v>3875000.0</v>
       </c>
       <c r="C126" s="1">
-        <v>116.267</v>
+        <v>102.322</v>
       </c>
       <c r="D126" s="1">
-        <v>123.47145</v>
+        <v>100.0960031</v>
       </c>
       <c r="E126" t="s">
         <v>8</v>
       </c>
       <c r="F126">
         <v>1.0</v>
       </c>
       <c r="G126" s="1">
-        <v>2345957.55</v>
+        <v>3878720.12</v>
       </c>
       <c r="H126" s="1">
-        <v>-136884.55</v>
+        <v>86257.38</v>
       </c>
       <c r="I126" s="1">
-        <v>-5.8349116334181</v>
+        <v>2.223861926908</v>
       </c>
       <c r="J126">
-        <v>3.65</v>
+        <v>1.91</v>
       </c>
       <c r="K126" t="s">
-        <v>396</v>
+        <v>403</v>
       </c>
       <c r="L126" s="1">
-        <v>2209073.0</v>
+        <v>3964977.5</v>
       </c>
       <c r="M126" s="1">
-        <v>2278462.04</v>
+        <v>4038979.24</v>
       </c>
       <c r="N126" s="1">
-        <v>0.49</v>
+        <v>0.88</v>
       </c>
       <c r="O126">
         <v>1</v>
       </c>
       <c r="Z126" t="s">
-        <v>394</v>
+        <v>401</v>
       </c>
     </row>
     <row r="127" spans="1:26">
       <c r="A127" t="s">
-        <v>398</v>
+        <v>405</v>
       </c>
       <c r="B127" s="1">
-        <v>654000.0</v>
+        <v>1900000.0</v>
       </c>
       <c r="C127" s="1">
-        <v>107.666</v>
+        <v>115.679</v>
       </c>
       <c r="D127" s="1">
-        <v>113.147</v>
+        <v>123.47145</v>
       </c>
       <c r="E127" t="s">
         <v>8</v>
       </c>
       <c r="F127">
         <v>1.0</v>
       </c>
       <c r="G127" s="1">
-        <v>739981.38</v>
+        <v>2345957.55</v>
       </c>
       <c r="H127" s="1">
-        <v>-35845.74</v>
+        <v>-148056.55</v>
       </c>
       <c r="I127" s="1">
-        <v>-4.8441408079755</v>
+        <v>-6.3111350842644</v>
       </c>
       <c r="J127">
-        <v>3.59</v>
+        <v>4.1</v>
       </c>
       <c r="K127" t="s">
-        <v>399</v>
+        <v>406</v>
       </c>
       <c r="L127" s="1">
-        <v>704135.64</v>
+        <v>2197901.0</v>
       </c>
       <c r="M127" s="1">
-        <v>727610.54</v>
+        <v>2275761.96</v>
       </c>
       <c r="N127" s="1">
-        <v>0.16</v>
+        <v>0.49</v>
       </c>
       <c r="O127">
         <v>1</v>
       </c>
       <c r="Z127" t="s">
-        <v>397</v>
+        <v>404</v>
       </c>
     </row>
     <row r="128" spans="1:26">
       <c r="A128" t="s">
-        <v>401</v>
+        <v>408</v>
       </c>
       <c r="B128" s="1">
-        <v>1300000.0</v>
+        <v>654000.0</v>
       </c>
       <c r="C128" s="1">
-        <v>96.163</v>
+        <v>107.202</v>
       </c>
       <c r="D128" s="1">
-        <v>93.14264308</v>
+        <v>113.147</v>
       </c>
       <c r="E128" t="s">
         <v>8</v>
       </c>
       <c r="F128">
         <v>1.0</v>
       </c>
       <c r="G128" s="1">
-        <v>1210854.36</v>
+        <v>739981.38</v>
       </c>
       <c r="H128" s="1">
-        <v>39264.64</v>
+        <v>-38880.3</v>
       </c>
       <c r="I128" s="1">
-        <v>3.2427219405643</v>
+        <v>-5.2542268023014</v>
       </c>
       <c r="J128">
-        <v>1.31</v>
-[...2 lines deleted...]
-        <v>402</v>
+        <v>0.11</v>
+      </c>
+      <c r="K128">
+        <v>699.76</v>
       </c>
       <c r="L128" s="1">
-        <v>1250119.0</v>
+        <v>701101.08</v>
       </c>
       <c r="M128" s="1">
-        <v>1267134.75</v>
+        <v>701800.84</v>
       </c>
       <c r="N128" s="1">
-        <v>0.27</v>
+        <v>0.15</v>
       </c>
       <c r="O128">
         <v>1</v>
       </c>
       <c r="Z128" t="s">
-        <v>400</v>
+        <v>407</v>
       </c>
     </row>
     <row r="129" spans="1:26">
       <c r="A129" t="s">
-        <v>404</v>
+        <v>410</v>
       </c>
       <c r="B129" s="1">
-        <v>3991000.0</v>
+        <v>1300000.0</v>
       </c>
       <c r="C129" s="1">
-        <v>99.093</v>
+        <v>95.798</v>
       </c>
       <c r="D129" s="1">
-        <v>94.47603859</v>
+        <v>93.14264308</v>
       </c>
       <c r="E129" t="s">
         <v>8</v>
       </c>
       <c r="F129">
         <v>1.0</v>
       </c>
       <c r="G129" s="1">
-        <v>3770538.7</v>
+        <v>1210854.36</v>
       </c>
       <c r="H129" s="1">
-        <v>184262.93</v>
+        <v>34519.64</v>
       </c>
       <c r="I129" s="1">
-        <v>4.8869125783008</v>
+        <v>2.8508498742987</v>
       </c>
       <c r="J129">
-        <v>0.6</v>
+        <v>1.41</v>
       </c>
       <c r="K129" t="s">
-        <v>405</v>
+        <v>411</v>
       </c>
       <c r="L129" s="1">
-        <v>3954801.63</v>
+        <v>1245374.0</v>
       </c>
       <c r="M129" s="1">
-        <v>3978706.06</v>
+        <v>1263698.66</v>
       </c>
       <c r="N129" s="1">
-        <v>0.85</v>
+        <v>0.27</v>
       </c>
       <c r="O129">
         <v>1</v>
       </c>
       <c r="Z129" t="s">
-        <v>403</v>
+        <v>409</v>
       </c>
     </row>
     <row r="130" spans="1:26">
       <c r="A130" t="s">
-        <v>407</v>
+        <v>413</v>
       </c>
       <c r="B130" s="1">
-        <v>3825000.0</v>
+        <v>3991000.0</v>
       </c>
       <c r="C130" s="1">
-        <v>99.983</v>
+        <v>99.06</v>
       </c>
       <c r="D130" s="1">
-        <v>100.05687163</v>
+        <v>94.47603859</v>
       </c>
       <c r="E130" t="s">
         <v>8</v>
       </c>
       <c r="F130">
         <v>1.0</v>
       </c>
       <c r="G130" s="1">
-        <v>3827175.34</v>
+        <v>3770538.7</v>
       </c>
       <c r="H130" s="1">
-        <v>-2825.59</v>
+        <v>182945.9</v>
       </c>
       <c r="I130" s="1">
-        <v>-0.07382964586096</v>
+        <v>4.8519830866608</v>
       </c>
       <c r="J130">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>0.76</v>
+      </c>
+      <c r="K130" t="s">
+        <v>414</v>
       </c>
       <c r="L130" s="1">
-        <v>3824349.75</v>
+        <v>3953484.6</v>
       </c>
       <c r="M130" s="1">
-        <v>3824349.75</v>
+        <v>3983763.54</v>
       </c>
       <c r="N130" s="1">
-        <v>0.82</v>
+        <v>0.87</v>
       </c>
       <c r="O130">
         <v>1</v>
       </c>
       <c r="Z130" t="s">
-        <v>406</v>
+        <v>412</v>
       </c>
     </row>
     <row r="131" spans="1:26">
       <c r="A131" t="s">
-        <v>409</v>
+        <v>416</v>
       </c>
       <c r="B131" s="1">
-        <v>1250000.0</v>
+        <v>3825000.0</v>
       </c>
       <c r="C131" s="1">
-        <v>0.001</v>
+        <v>99.313</v>
       </c>
       <c r="D131" s="1">
-        <v>0.0</v>
+        <v>100.05687163</v>
       </c>
       <c r="E131" t="s">
-        <v>44</v>
+        <v>8</v>
       </c>
       <c r="F131">
-        <v>1.14</v>
+        <v>1.0</v>
       </c>
       <c r="G131" s="1">
-        <v>0.0</v>
+        <v>3827175.34</v>
       </c>
       <c r="H131" s="1">
-        <v>10.96</v>
+        <v>-28453.09</v>
       </c>
       <c r="I131" s="1">
-        <v>0</v>
+        <v>-0.74344882249372</v>
       </c>
       <c r="J131">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>0.25</v>
+      </c>
+      <c r="K131" t="s">
+        <v>417</v>
       </c>
       <c r="L131" s="1">
-        <v>10.96</v>
+        <v>3798722.25</v>
       </c>
       <c r="M131" s="1">
-        <v>10.96</v>
+        <v>3808284.75</v>
       </c>
       <c r="N131" s="1">
-        <v>0.0</v>
+        <v>0.83</v>
       </c>
       <c r="O131">
         <v>1</v>
       </c>
       <c r="Z131" t="s">
-        <v>408</v>
+        <v>415</v>
       </c>
     </row>
     <row r="132" spans="1:26">
       <c r="A132" t="s">
-        <v>411</v>
+        <v>419</v>
       </c>
       <c r="B132" s="1">
-        <v>2817000.0</v>
+        <v>1250000.0</v>
       </c>
       <c r="C132" s="1">
-        <v>97.922</v>
+        <v>0.001</v>
       </c>
       <c r="D132" s="1">
-        <v>101.3779503</v>
+        <v>0.0</v>
       </c>
       <c r="E132" t="s">
-        <v>8</v>
+        <v>44</v>
       </c>
       <c r="F132">
-        <v>1.0</v>
+        <v>1.15</v>
       </c>
       <c r="G132" s="1">
-        <v>2855816.86</v>
+        <v>0.0</v>
       </c>
       <c r="H132" s="1">
-        <v>-97354.12</v>
+        <v>10.86</v>
       </c>
       <c r="I132" s="1">
-        <v>-3.408976302493</v>
+        <v>0</v>
       </c>
       <c r="J132">
-        <v>1.58</v>
-[...2 lines deleted...]
-        <v>412</v>
+        <v>0.0</v>
+      </c>
+      <c r="K132">
+        <v>0.0</v>
       </c>
       <c r="L132" s="1">
-        <v>2758462.74</v>
+        <v>10.86</v>
       </c>
       <c r="M132" s="1">
-        <v>2802849.78</v>
+        <v>10.86</v>
       </c>
       <c r="N132" s="1">
-        <v>0.6</v>
+        <v>0.0</v>
       </c>
       <c r="O132">
         <v>1</v>
       </c>
       <c r="Z132" t="s">
-        <v>410</v>
+        <v>418</v>
       </c>
     </row>
     <row r="133" spans="1:26">
       <c r="A133" t="s">
-        <v>414</v>
+        <v>421</v>
       </c>
       <c r="B133" s="1">
-        <v>1053000.0</v>
+        <v>2817000.0</v>
       </c>
       <c r="C133" s="1">
-        <v>103.297</v>
+        <v>97.273</v>
       </c>
       <c r="D133" s="1">
-        <v>103.32906363</v>
+        <v>101.3779503</v>
       </c>
       <c r="E133" t="s">
         <v>8</v>
       </c>
       <c r="F133">
         <v>1.0</v>
       </c>
       <c r="G133" s="1">
-        <v>1088055.04</v>
+        <v>2855816.86</v>
       </c>
       <c r="H133" s="1">
-        <v>-337.63</v>
+        <v>-115636.45</v>
       </c>
       <c r="I133" s="1">
-        <v>-0.031030599334387</v>
+        <v>-4.0491549587672</v>
       </c>
       <c r="J133">
-        <v>0.25</v>
+        <v>1.88</v>
       </c>
       <c r="K133" t="s">
-        <v>415</v>
+        <v>422</v>
       </c>
       <c r="L133" s="1">
-        <v>1087717.41</v>
+        <v>2740180.41</v>
       </c>
       <c r="M133" s="1">
-        <v>1090327.97</v>
+        <v>2793278.93</v>
       </c>
       <c r="N133" s="1">
-        <v>0.23</v>
+        <v>0.61</v>
       </c>
       <c r="O133">
         <v>1</v>
       </c>
       <c r="Z133" t="s">
-        <v>413</v>
+        <v>420</v>
       </c>
     </row>
     <row r="134" spans="1:26">
       <c r="A134" t="s">
-        <v>417</v>
+        <v>424</v>
       </c>
       <c r="B134" s="1">
-        <v>3046000.0</v>
+        <v>1053000.0</v>
       </c>
       <c r="C134" s="1">
-        <v>103.561</v>
+        <v>103.209</v>
       </c>
       <c r="D134" s="1">
-        <v>104.47316382</v>
+        <v>103.32906363</v>
       </c>
       <c r="E134" t="s">
         <v>8</v>
       </c>
       <c r="F134">
         <v>1.0</v>
       </c>
       <c r="G134" s="1">
-        <v>3182252.57</v>
+        <v>1088055.04</v>
       </c>
       <c r="H134" s="1">
-        <v>-27784.51</v>
+        <v>-1264.27</v>
       </c>
       <c r="I134" s="1">
-        <v>-0.87310825865717</v>
+        <v>-0.11619540864403</v>
       </c>
       <c r="J134">
-        <v>3.78</v>
+        <v>0.6</v>
       </c>
       <c r="K134" t="s">
-        <v>418</v>
+        <v>425</v>
       </c>
       <c r="L134" s="1">
-        <v>3154468.06</v>
+        <v>1086790.77</v>
       </c>
       <c r="M134" s="1">
-        <v>3269644.94</v>
+        <v>1093130.71</v>
       </c>
       <c r="N134" s="1">
-        <v>0.7</v>
+        <v>0.24</v>
       </c>
       <c r="O134">
         <v>1</v>
       </c>
       <c r="Z134" t="s">
-        <v>416</v>
+        <v>423</v>
       </c>
     </row>
     <row r="135" spans="1:26">
       <c r="A135" t="s">
-        <v>420</v>
+        <v>427</v>
       </c>
       <c r="B135" s="1">
-        <v>2520000.0</v>
+        <v>3046000.0</v>
       </c>
       <c r="C135" s="1">
-        <v>101.666</v>
+        <v>103.077</v>
       </c>
       <c r="D135" s="1">
-        <v>101.57528214</v>
+        <v>104.47316382</v>
       </c>
       <c r="E135" t="s">
         <v>8</v>
       </c>
       <c r="F135">
         <v>1.0</v>
       </c>
       <c r="G135" s="1">
-        <v>2559697.11</v>
+        <v>3182252.57</v>
       </c>
       <c r="H135" s="1">
-        <v>2286.09</v>
+        <v>-42527.15</v>
       </c>
       <c r="I135" s="1">
-        <v>0.089310957576539</v>
+        <v>-1.3363851254585</v>
       </c>
       <c r="J135">
-        <v>0.27</v>
+        <v>0.11</v>
       </c>
       <c r="K135" t="s">
-        <v>421</v>
+        <v>428</v>
       </c>
       <c r="L135" s="1">
-        <v>2561983.2</v>
+        <v>3139725.42</v>
       </c>
       <c r="M135" s="1">
-        <v>2568859.84</v>
+        <v>3143215.63</v>
       </c>
       <c r="N135" s="1">
-        <v>0.55</v>
+        <v>0.68</v>
       </c>
       <c r="O135">
         <v>1</v>
       </c>
       <c r="Z135" t="s">
-        <v>419</v>
+        <v>426</v>
       </c>
     </row>
     <row r="136" spans="1:26">
       <c r="A136" t="s">
-        <v>423</v>
+        <v>430</v>
       </c>
       <c r="B136" s="1">
-        <v>2947000.0</v>
+        <v>2520000.0</v>
       </c>
       <c r="C136" s="1">
-        <v>103.479</v>
+        <v>101.594</v>
       </c>
       <c r="D136" s="1">
-        <v>101.56042721</v>
+        <v>101.57528214</v>
       </c>
       <c r="E136" t="s">
         <v>8</v>
       </c>
       <c r="F136">
         <v>1.0</v>
       </c>
       <c r="G136" s="1">
-        <v>2992985.79</v>
+        <v>2559697.11</v>
       </c>
       <c r="H136" s="1">
-        <v>56540.34</v>
+        <v>471.69</v>
       </c>
       <c r="I136" s="1">
-        <v>1.8890948359631</v>
+        <v>0.018427570908966</v>
       </c>
       <c r="J136">
-        <v>0.5</v>
+        <v>0.61</v>
       </c>
       <c r="K136" t="s">
-        <v>424</v>
+        <v>431</v>
       </c>
       <c r="L136" s="1">
-        <v>3049526.13</v>
+        <v>2560168.8</v>
       </c>
       <c r="M136" s="1">
-        <v>3064261.13</v>
+        <v>2575540.11</v>
       </c>
       <c r="N136" s="1">
-        <v>0.65</v>
+        <v>0.56</v>
       </c>
       <c r="O136">
         <v>1</v>
       </c>
       <c r="Z136" t="s">
-        <v>422</v>
+        <v>429</v>
       </c>
     </row>
     <row r="137" spans="1:26">
       <c r="A137" t="s">
-        <v>426</v>
+        <v>433</v>
       </c>
       <c r="B137" s="1">
-        <v>2051000.0</v>
+        <v>2947000.0</v>
       </c>
       <c r="C137" s="1">
-        <v>100.005</v>
+        <v>102.764</v>
       </c>
       <c r="D137" s="1">
-        <v>97.59067821</v>
+        <v>101.56042721</v>
       </c>
       <c r="E137" t="s">
         <v>8</v>
       </c>
       <c r="F137">
         <v>1.0</v>
       </c>
       <c r="G137" s="1">
-        <v>2001584.81</v>
+        <v>2992985.79</v>
       </c>
       <c r="H137" s="1">
-        <v>49517.74</v>
+        <v>35469.29</v>
       </c>
       <c r="I137" s="1">
-        <v>2.4739266481544</v>
+        <v>1.1850804677559</v>
       </c>
       <c r="J137">
-        <v>0.81</v>
+        <v>0.83</v>
       </c>
       <c r="K137" t="s">
-        <v>427</v>
+        <v>434</v>
       </c>
       <c r="L137" s="1">
-        <v>2051102.55</v>
+        <v>3028455.08</v>
       </c>
       <c r="M137" s="1">
-        <v>2067660.1</v>
+        <v>3053013.41</v>
       </c>
       <c r="N137" s="1">
-        <v>0.44</v>
+        <v>0.66</v>
       </c>
       <c r="O137">
         <v>1</v>
       </c>
       <c r="Z137" t="s">
-        <v>425</v>
+        <v>432</v>
       </c>
     </row>
     <row r="138" spans="1:26">
       <c r="A138" t="s">
-        <v>429</v>
+        <v>436</v>
       </c>
       <c r="B138" s="1">
-        <v>1360000.0</v>
+        <v>2051000.0</v>
       </c>
       <c r="C138" s="1">
-        <v>103.433</v>
+        <v>99.95</v>
       </c>
       <c r="D138" s="1">
-        <v>99.81182206</v>
+        <v>97.59067821</v>
       </c>
       <c r="E138" t="s">
         <v>8</v>
       </c>
       <c r="F138">
         <v>1.0</v>
       </c>
       <c r="G138" s="1">
-        <v>1357440.78</v>
+        <v>2001584.81</v>
       </c>
       <c r="H138" s="1">
-        <v>49248.02</v>
+        <v>48389.69</v>
       </c>
       <c r="I138" s="1">
-        <v>3.6280050463785</v>
+        <v>2.41756880639</v>
       </c>
       <c r="J138">
-        <v>4.72</v>
+        <v>1.02</v>
       </c>
       <c r="K138" t="s">
-        <v>430</v>
+        <v>437</v>
       </c>
       <c r="L138" s="1">
-        <v>1406688.8</v>
+        <v>2049974.5</v>
       </c>
       <c r="M138" s="1">
-        <v>1470850.99</v>
+        <v>2070947.4</v>
       </c>
       <c r="N138" s="1">
-        <v>0.31</v>
+        <v>0.45</v>
       </c>
       <c r="O138">
         <v>1</v>
       </c>
       <c r="Z138" t="s">
-        <v>428</v>
+        <v>435</v>
       </c>
     </row>
     <row r="139" spans="1:26">
       <c r="A139" t="s">
-        <v>432</v>
+        <v>439</v>
       </c>
       <c r="B139" s="1">
-        <v>2159000.0</v>
+        <v>1360000.0</v>
       </c>
       <c r="C139" s="1">
-        <v>101.661</v>
+        <v>102.851</v>
       </c>
       <c r="D139" s="1">
-        <v>102.17381658</v>
+        <v>99.81182206</v>
       </c>
       <c r="E139" t="s">
         <v>8</v>
       </c>
       <c r="F139">
         <v>1.0</v>
       </c>
       <c r="G139" s="1">
-        <v>2205932.7</v>
+        <v>1357440.78</v>
       </c>
       <c r="H139" s="1">
-        <v>-11071.71</v>
+        <v>41332.82</v>
       </c>
       <c r="I139" s="1">
-        <v>-0.50190606449598</v>
+        <v>3.0449077859588</v>
       </c>
       <c r="J139">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>5.02</v>
+      </c>
+      <c r="K139" t="s">
+        <v>440</v>
       </c>
       <c r="L139" s="1">
-        <v>2194860.99</v>
+        <v>1398773.6</v>
       </c>
       <c r="M139" s="1">
-        <v>2194860.99</v>
+        <v>1467043.74</v>
       </c>
       <c r="N139" s="1">
-        <v>0.47</v>
+        <v>0.32</v>
       </c>
       <c r="O139">
         <v>1</v>
       </c>
       <c r="Z139" t="s">
-        <v>431</v>
+        <v>438</v>
       </c>
     </row>
     <row r="140" spans="1:26">
       <c r="A140" t="s">
-        <v>434</v>
+        <v>442</v>
       </c>
       <c r="B140" s="1">
-        <v>1817000.0</v>
+        <v>2159000.0</v>
       </c>
       <c r="C140" s="1">
-        <v>76.566</v>
+        <v>101.364</v>
       </c>
       <c r="D140" s="1">
-        <v>97.56207595</v>
+        <v>102.17381658</v>
       </c>
       <c r="E140" t="s">
         <v>8</v>
       </c>
       <c r="F140">
         <v>1.0</v>
       </c>
       <c r="G140" s="1">
-        <v>1772702.92</v>
+        <v>2205932.7</v>
       </c>
       <c r="H140" s="1">
-        <v>-381498.7</v>
+        <v>-17483.94</v>
       </c>
       <c r="I140" s="1">
-        <v>-21.520735126899</v>
+        <v>-0.79258718998998</v>
       </c>
       <c r="J140">
-        <v>2.38</v>
+        <v>0.37</v>
       </c>
       <c r="K140" t="s">
-        <v>435</v>
+        <v>443</v>
       </c>
       <c r="L140" s="1">
-        <v>1391204.22</v>
+        <v>2188448.76</v>
       </c>
       <c r="M140" s="1">
-        <v>1434357.97</v>
+        <v>2196457.01</v>
       </c>
       <c r="N140" s="1">
-        <v>0.31</v>
+        <v>0.48</v>
       </c>
       <c r="O140">
         <v>1</v>
       </c>
       <c r="Z140" t="s">
-        <v>433</v>
+        <v>441</v>
       </c>
     </row>
     <row r="141" spans="1:26">
       <c r="A141" t="s">
-        <v>437</v>
+        <v>445</v>
       </c>
       <c r="B141" s="1">
-        <v>1907000.0</v>
+        <v>1817000.0</v>
       </c>
       <c r="C141" s="1">
-        <v>100.975</v>
+        <v>77.646</v>
       </c>
       <c r="D141" s="1">
-        <v>100.07713005</v>
+        <v>97.56207595</v>
       </c>
       <c r="E141" t="s">
         <v>8</v>
       </c>
       <c r="F141">
         <v>1.0</v>
       </c>
       <c r="G141" s="1">
-        <v>1908470.87</v>
+        <v>1772702.92</v>
       </c>
       <c r="H141" s="1">
-        <v>17122.38</v>
+        <v>-361875.1</v>
       </c>
       <c r="I141" s="1">
-        <v>0.89717795902224</v>
+        <v>-20.413747612036</v>
       </c>
       <c r="J141">
-        <v>1.33</v>
+        <v>2.88</v>
       </c>
       <c r="K141" t="s">
-        <v>438</v>
+        <v>446</v>
       </c>
       <c r="L141" s="1">
-        <v>1925593.25</v>
+        <v>1410827.82</v>
       </c>
       <c r="M141" s="1">
-        <v>1951019.92</v>
+        <v>1463066.57</v>
       </c>
       <c r="N141" s="1">
-        <v>0.42</v>
+        <v>0.32</v>
       </c>
       <c r="O141">
         <v>1</v>
       </c>
       <c r="Z141" t="s">
-        <v>436</v>
+        <v>444</v>
       </c>
     </row>
     <row r="142" spans="1:26">
       <c r="A142" t="s">
-        <v>440</v>
+        <v>448</v>
       </c>
       <c r="B142" s="1">
-        <v>3800000.0</v>
+        <v>1907000.0</v>
       </c>
       <c r="C142" s="1">
-        <v>101.138</v>
+        <v>100.528</v>
       </c>
       <c r="D142" s="1">
-        <v>100.0646</v>
+        <v>100.07713005</v>
       </c>
       <c r="E142" t="s">
         <v>8</v>
       </c>
       <c r="F142">
         <v>1.0</v>
       </c>
       <c r="G142" s="1">
-        <v>3802454.8</v>
+        <v>1908470.87</v>
       </c>
       <c r="H142" s="1">
-        <v>40789.2</v>
+        <v>8598.09</v>
       </c>
       <c r="I142" s="1">
-        <v>1.0727070312578</v>
+        <v>0.45052246461587</v>
       </c>
       <c r="J142">
-        <v>2.11</v>
+        <v>1.56</v>
       </c>
       <c r="K142" t="s">
-        <v>441</v>
+        <v>449</v>
       </c>
       <c r="L142" s="1">
-        <v>3843244.0</v>
+        <v>1917068.96</v>
       </c>
       <c r="M142" s="1">
-        <v>3923320.93</v>
+        <v>1946733.4</v>
       </c>
       <c r="N142" s="1">
-        <v>0.84</v>
+        <v>0.42</v>
       </c>
       <c r="O142">
         <v>1</v>
       </c>
       <c r="Z142" t="s">
-        <v>439</v>
+        <v>447</v>
       </c>
     </row>
     <row r="143" spans="1:26">
       <c r="A143" t="s">
-        <v>443</v>
+        <v>451</v>
       </c>
       <c r="B143" s="1">
-        <v>3332000.0</v>
+        <v>1400000.0</v>
       </c>
       <c r="C143" s="1">
-        <v>103.643</v>
+        <v>101.089</v>
       </c>
       <c r="D143" s="1">
-        <v>102.94102671</v>
+        <v>100.0646</v>
       </c>
       <c r="E143" t="s">
         <v>8</v>
       </c>
       <c r="F143">
         <v>1.0</v>
       </c>
       <c r="G143" s="1">
-        <v>3429995.01</v>
+        <v>1400904.4</v>
       </c>
       <c r="H143" s="1">
-        <v>23389.75</v>
+        <v>14341.6</v>
       </c>
       <c r="I143" s="1">
-        <v>0.68191790168231</v>
+        <v>1.0237386648225</v>
       </c>
       <c r="J143">
-        <v>0.28</v>
+        <v>2.42</v>
       </c>
       <c r="K143" t="s">
-        <v>444</v>
+        <v>452</v>
       </c>
       <c r="L143" s="1">
-        <v>3453384.76</v>
+        <v>1415246.0</v>
       </c>
       <c r="M143" s="1">
-        <v>3462756.01</v>
+        <v>1449173.33</v>
       </c>
       <c r="N143" s="1">
-        <v>0.74</v>
+        <v>0.32</v>
       </c>
       <c r="O143">
         <v>1</v>
       </c>
       <c r="Z143" t="s">
-        <v>442</v>
+        <v>450</v>
       </c>
     </row>
     <row r="144" spans="1:26">
       <c r="A144" t="s">
-        <v>446</v>
+        <v>454</v>
       </c>
       <c r="B144" s="1">
-        <v>6595000.0</v>
+        <v>3332000.0</v>
       </c>
       <c r="C144" s="1">
-        <v>84.351</v>
+        <v>103.559</v>
       </c>
       <c r="D144" s="1">
-        <v>77.42602805</v>
+        <v>102.94102671</v>
       </c>
       <c r="E144" t="s">
         <v>8</v>
       </c>
       <c r="F144">
         <v>1.0</v>
       </c>
       <c r="G144" s="1">
-        <v>5106246.55</v>
+        <v>3429995.01</v>
       </c>
       <c r="H144" s="1">
-        <v>456701.9</v>
+        <v>20590.87</v>
       </c>
       <c r="I144" s="1">
-        <v>8.9439845007092</v>
+        <v>0.6003177829696</v>
       </c>
       <c r="J144">
-        <v>0.9</v>
+        <v>0.66</v>
       </c>
       <c r="K144" t="s">
-        <v>447</v>
+        <v>455</v>
       </c>
       <c r="L144" s="1">
-        <v>5562948.45</v>
+        <v>3450585.88</v>
       </c>
       <c r="M144" s="1">
-        <v>5622303.45</v>
+        <v>3472452.13</v>
       </c>
       <c r="N144" s="1">
-        <v>1.2</v>
+        <v>0.75</v>
       </c>
       <c r="O144">
         <v>1</v>
       </c>
       <c r="Z144" t="s">
-        <v>445</v>
+        <v>453</v>
       </c>
     </row>
     <row r="145" spans="1:26">
       <c r="A145" t="s">
-        <v>449</v>
+        <v>457</v>
       </c>
       <c r="B145" s="1">
-        <v>3200000.0</v>
+        <v>6595000.0</v>
       </c>
       <c r="C145" s="1">
-        <v>104.784</v>
+        <v>84.863</v>
       </c>
       <c r="D145" s="1">
-        <v>100.14981813</v>
+        <v>77.42602805</v>
       </c>
       <c r="E145" t="s">
         <v>8</v>
       </c>
       <c r="F145">
         <v>1.0</v>
       </c>
       <c r="G145" s="1">
-        <v>3204794.18</v>
+        <v>5106246.55</v>
       </c>
       <c r="H145" s="1">
-        <v>148293.82</v>
+        <v>490468.3</v>
       </c>
       <c r="I145" s="1">
-        <v>4.6272494166848</v>
+        <v>9.6052608348886</v>
       </c>
       <c r="J145">
-        <v>1.55</v>
+        <v>0.96</v>
       </c>
       <c r="K145" t="s">
-        <v>450</v>
+        <v>458</v>
       </c>
       <c r="L145" s="1">
-        <v>3353088.0</v>
+        <v>5596714.85</v>
       </c>
       <c r="M145" s="1">
-        <v>3402567.45</v>
+        <v>5660338.53</v>
       </c>
       <c r="N145" s="1">
-        <v>0.73</v>
+        <v>1.23</v>
       </c>
       <c r="O145">
         <v>1</v>
       </c>
       <c r="Z145" t="s">
-        <v>448</v>
+        <v>456</v>
       </c>
     </row>
     <row r="146" spans="1:26">
       <c r="A146" t="s">
-        <v>452</v>
+        <v>460</v>
       </c>
       <c r="B146" s="1">
-        <v>1298000.0</v>
+        <v>3200000.0</v>
       </c>
       <c r="C146" s="1">
-        <v>101.2</v>
+        <v>103.526</v>
       </c>
       <c r="D146" s="1">
-        <v>100.15715331</v>
+        <v>100.14981813</v>
       </c>
       <c r="E146" t="s">
         <v>8</v>
       </c>
       <c r="F146">
         <v>1.0</v>
       </c>
       <c r="G146" s="1">
-        <v>1300039.85</v>
+        <v>3204794.18</v>
       </c>
       <c r="H146" s="1">
-        <v>13536.15</v>
+        <v>108037.82</v>
       </c>
       <c r="I146" s="1">
-        <v>1.0412103905892</v>
+        <v>3.3711313092811</v>
       </c>
       <c r="J146">
-        <v>1.5</v>
+        <v>1.86</v>
       </c>
       <c r="K146" t="s">
-        <v>453</v>
+        <v>461</v>
       </c>
       <c r="L146" s="1">
-        <v>1313576.0</v>
+        <v>3312832.0</v>
       </c>
       <c r="M146" s="1">
-        <v>1333046.0</v>
+        <v>3372207.34</v>
       </c>
       <c r="N146" s="1">
-        <v>0.28</v>
+        <v>0.73</v>
       </c>
       <c r="O146">
         <v>1</v>
       </c>
       <c r="Z146" t="s">
-        <v>451</v>
+        <v>459</v>
       </c>
     </row>
     <row r="147" spans="1:26">
       <c r="A147" t="s">
-        <v>455</v>
+        <v>463</v>
       </c>
       <c r="B147" s="1">
-        <v>2000000.0</v>
+        <v>1298000.0</v>
       </c>
       <c r="C147" s="1">
-        <v>100.465</v>
+        <v>100.268</v>
       </c>
       <c r="D147" s="1">
-        <v>100.445238</v>
+        <v>100.15715331</v>
       </c>
       <c r="E147" t="s">
         <v>8</v>
       </c>
       <c r="F147">
         <v>1.0</v>
       </c>
       <c r="G147" s="1">
-        <v>2008904.76</v>
+        <v>1300039.85</v>
       </c>
       <c r="H147" s="1">
-        <v>395.24</v>
+        <v>1438.79</v>
       </c>
       <c r="I147" s="1">
-        <v>0.019674402085642</v>
+        <v>0.11067276130036</v>
       </c>
       <c r="J147">
-        <v>0.1</v>
+        <v>1.75</v>
       </c>
       <c r="K147" t="s">
-        <v>456</v>
+        <v>464</v>
       </c>
       <c r="L147" s="1">
-        <v>2009300.0</v>
+        <v>1301478.64</v>
       </c>
       <c r="M147" s="1">
-        <v>2011214.13</v>
+        <v>1324193.64</v>
       </c>
       <c r="N147" s="1">
-        <v>0.43</v>
+        <v>0.29</v>
       </c>
       <c r="O147">
         <v>1</v>
       </c>
       <c r="Z147" t="s">
-        <v>454</v>
+        <v>462</v>
       </c>
     </row>
     <row r="148" spans="1:26">
       <c r="A148" t="s">
-        <v>458</v>
+        <v>466</v>
       </c>
       <c r="B148" s="1">
-        <v>1419000.0</v>
+        <v>2000000.0</v>
       </c>
       <c r="C148" s="1">
-        <v>100.584</v>
+        <v>99.5</v>
       </c>
       <c r="D148" s="1">
-        <v>99.95674066</v>
+        <v>100.445238</v>
       </c>
       <c r="E148" t="s">
         <v>8</v>
       </c>
       <c r="F148">
         <v>1.0</v>
       </c>
       <c r="G148" s="1">
-        <v>1418386.15</v>
+        <v>2008904.76</v>
       </c>
       <c r="H148" s="1">
-        <v>8900.81</v>
+        <v>-18904.76</v>
       </c>
       <c r="I148" s="1">
-        <v>0.62753080323014</v>
+        <v>-0.9410480962771</v>
       </c>
       <c r="J148">
-        <v>0.28</v>
+        <v>0.43</v>
       </c>
       <c r="K148" t="s">
-        <v>459</v>
+        <v>467</v>
       </c>
       <c r="L148" s="1">
-        <v>1427286.96</v>
+        <v>1990000.0</v>
       </c>
       <c r="M148" s="1">
-        <v>1431266.96</v>
+        <v>1998613.59</v>
       </c>
       <c r="N148" s="1">
-        <v>0.31</v>
+        <v>0.43</v>
       </c>
       <c r="O148">
         <v>1</v>
       </c>
       <c r="Z148" t="s">
-        <v>457</v>
+        <v>465</v>
       </c>
     </row>
     <row r="149" spans="1:26">
       <c r="A149" t="s">
-        <v>461</v>
+        <v>469</v>
       </c>
       <c r="B149" s="1">
-        <v>2643000.0</v>
+        <v>1419000.0</v>
       </c>
       <c r="C149" s="1">
-        <v>97.858</v>
+        <v>100.112</v>
       </c>
       <c r="D149" s="1">
-        <v>91.98892622</v>
+        <v>99.95674066</v>
       </c>
       <c r="E149" t="s">
         <v>8</v>
       </c>
       <c r="F149">
         <v>1.0</v>
       </c>
       <c r="G149" s="1">
-        <v>2431267.32</v>
+        <v>1418386.15</v>
       </c>
       <c r="H149" s="1">
-        <v>155119.62</v>
+        <v>2203.13</v>
       </c>
       <c r="I149" s="1">
-        <v>6.3801959876629</v>
+        <v>0.15532653078994</v>
       </c>
       <c r="J149">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>0.56</v>
+      </c>
+      <c r="K149" t="s">
+        <v>470</v>
       </c>
       <c r="L149" s="1">
-        <v>2586386.94</v>
+        <v>1420589.28</v>
       </c>
       <c r="M149" s="1">
-        <v>2586386.94</v>
+        <v>1428549.29</v>
       </c>
       <c r="N149" s="1">
-        <v>0.55</v>
+        <v>0.31</v>
       </c>
       <c r="O149">
         <v>1</v>
       </c>
       <c r="Z149" t="s">
-        <v>460</v>
+        <v>468</v>
       </c>
     </row>
     <row r="150" spans="1:26">
       <c r="A150" t="s">
-        <v>463</v>
+        <v>472</v>
       </c>
       <c r="B150" s="1">
-        <v>3442000.0</v>
+        <v>2643000.0</v>
       </c>
       <c r="C150" s="1">
-        <v>99.285</v>
+        <v>97.793</v>
       </c>
       <c r="D150" s="1">
-        <v>100.02073707</v>
+        <v>91.98892622</v>
       </c>
       <c r="E150" t="s">
         <v>8</v>
       </c>
       <c r="F150">
         <v>1.0</v>
       </c>
       <c r="G150" s="1">
-        <v>3442713.77</v>
+        <v>2431267.32</v>
       </c>
       <c r="H150" s="1">
-        <v>-25324.07</v>
+        <v>153401.67</v>
       </c>
       <c r="I150" s="1">
-        <v>-0.73558453277979</v>
+        <v>6.3095353085238</v>
       </c>
       <c r="J150">
-        <v>1.77</v>
+        <v>0.13</v>
       </c>
       <c r="K150" t="s">
-        <v>464</v>
+        <v>473</v>
       </c>
       <c r="L150" s="1">
-        <v>3417389.7</v>
+        <v>2584668.99</v>
       </c>
       <c r="M150" s="1">
-        <v>3478341.78</v>
+        <v>2587972.74</v>
       </c>
       <c r="N150" s="1">
-        <v>0.74</v>
+        <v>0.56</v>
       </c>
       <c r="O150">
         <v>1</v>
       </c>
       <c r="Z150" t="s">
-        <v>462</v>
+        <v>471</v>
       </c>
     </row>
     <row r="151" spans="1:26">
       <c r="A151" t="s">
-        <v>466</v>
+        <v>475</v>
       </c>
       <c r="B151" s="1">
-        <v>2000000.0</v>
+        <v>3442000.0</v>
       </c>
       <c r="C151" s="1">
-        <v>102.197</v>
+        <v>99.139</v>
       </c>
       <c r="D151" s="1">
-        <v>100.0</v>
+        <v>100.02073707</v>
       </c>
       <c r="E151" t="s">
         <v>8</v>
       </c>
       <c r="F151">
         <v>1.0</v>
       </c>
       <c r="G151" s="1">
-        <v>2000000.0</v>
+        <v>3442713.77</v>
       </c>
       <c r="H151" s="1">
-        <v>43940.0</v>
+        <v>-30349.39</v>
       </c>
       <c r="I151" s="1">
-        <v>2.197</v>
+        <v>-0.88155426293252</v>
       </c>
       <c r="J151">
-        <v>1.47</v>
+        <v>2.01</v>
       </c>
       <c r="K151" t="s">
-        <v>467</v>
+        <v>476</v>
       </c>
       <c r="L151" s="1">
-        <v>2043940.0</v>
+        <v>3412364.38</v>
       </c>
       <c r="M151" s="1">
-        <v>2073335.83</v>
+        <v>3481443.41</v>
       </c>
       <c r="N151" s="1">
-        <v>0.44</v>
+        <v>0.76</v>
       </c>
       <c r="O151">
         <v>1</v>
       </c>
       <c r="Z151" t="s">
-        <v>465</v>
+        <v>474</v>
       </c>
     </row>
     <row r="152" spans="1:26">
       <c r="A152" t="s">
-        <v>469</v>
+        <v>478</v>
       </c>
       <c r="B152" s="1">
-        <v>3800000.0</v>
+        <v>2000000.0</v>
       </c>
       <c r="C152" s="1">
-        <v>100.105</v>
+        <v>100.902</v>
       </c>
       <c r="D152" s="1">
-        <v>100.05580737</v>
+        <v>100.0</v>
       </c>
       <c r="E152" t="s">
         <v>8</v>
       </c>
       <c r="F152">
         <v>1.0</v>
       </c>
       <c r="G152" s="1">
-        <v>3802120.68</v>
+        <v>2000000.0</v>
       </c>
       <c r="H152" s="1">
-        <v>1869.32</v>
+        <v>18040.0</v>
       </c>
       <c r="I152" s="1">
-        <v>0.049165193778121</v>
+        <v>0.902</v>
       </c>
       <c r="J152">
-        <v>0.49</v>
+        <v>1.82</v>
       </c>
       <c r="K152" t="s">
-        <v>470</v>
+        <v>479</v>
       </c>
       <c r="L152" s="1">
-        <v>3803990.0</v>
+        <v>2018040.0</v>
       </c>
       <c r="M152" s="1">
-        <v>3822729.73</v>
+        <v>2054519.17</v>
       </c>
       <c r="N152" s="1">
-        <v>0.82</v>
+        <v>0.45</v>
       </c>
       <c r="O152">
         <v>1</v>
       </c>
       <c r="Z152" t="s">
-        <v>468</v>
+        <v>477</v>
       </c>
     </row>
     <row r="153" spans="1:26">
       <c r="A153" t="s">
-        <v>472</v>
+        <v>481</v>
       </c>
       <c r="B153" s="1">
-        <v>5008000.0</v>
+        <v>3800000.0</v>
       </c>
       <c r="C153" s="1">
-        <v>97.874</v>
+        <v>99.932</v>
       </c>
       <c r="D153" s="1">
-        <v>98.72295907</v>
+        <v>100.05580737</v>
       </c>
       <c r="E153" t="s">
         <v>8</v>
       </c>
       <c r="F153">
         <v>1.0</v>
       </c>
       <c r="G153" s="1">
-        <v>4944045.79</v>
+        <v>3802120.68</v>
       </c>
       <c r="H153" s="1">
-        <v>-42515.87</v>
+        <v>-4704.68</v>
       </c>
       <c r="I153" s="1">
-        <v>-0.85994086231956</v>
+        <v>-0.12373831332466</v>
       </c>
       <c r="J153">
-        <v>0.5</v>
+        <v>0.71</v>
       </c>
       <c r="K153" t="s">
-        <v>473</v>
+        <v>482</v>
       </c>
       <c r="L153" s="1">
-        <v>4901529.92</v>
+        <v>3797416.0</v>
       </c>
       <c r="M153" s="1">
-        <v>4926398.41</v>
+        <v>3824354.36</v>
       </c>
       <c r="N153" s="1">
-        <v>1.05</v>
+        <v>0.83</v>
       </c>
       <c r="O153">
         <v>1</v>
       </c>
       <c r="Z153" t="s">
-        <v>471</v>
+        <v>480</v>
       </c>
     </row>
     <row r="154" spans="1:26">
       <c r="A154" t="s">
-        <v>475</v>
+        <v>484</v>
       </c>
       <c r="B154" s="1">
-        <v>2324000.0</v>
+        <v>5008000.0</v>
       </c>
       <c r="C154" s="1">
-        <v>100.809</v>
+        <v>97.136</v>
       </c>
       <c r="D154" s="1">
-        <v>101.02248279</v>
+        <v>98.72295907</v>
       </c>
       <c r="E154" t="s">
         <v>8</v>
       </c>
       <c r="F154">
         <v>1.0</v>
       </c>
       <c r="G154" s="1">
-        <v>2347762.5</v>
+        <v>4944045.79</v>
       </c>
       <c r="H154" s="1">
-        <v>-4961.34</v>
+        <v>-79474.91</v>
       </c>
       <c r="I154" s="1">
-        <v>-0.21132205663903</v>
+        <v>-1.6074873368032</v>
       </c>
       <c r="J154">
-        <v>0.03</v>
-[...2 lines deleted...]
-        <v>645.56</v>
+        <v>0.86</v>
+      </c>
+      <c r="K154" t="s">
+        <v>485</v>
       </c>
       <c r="L154" s="1">
-        <v>2342801.16</v>
+        <v>4864570.88</v>
       </c>
       <c r="M154" s="1">
-        <v>2343446.72</v>
+        <v>4907447.59</v>
       </c>
       <c r="N154" s="1">
-        <v>0.5</v>
+        <v>1.07</v>
       </c>
       <c r="O154">
         <v>1</v>
       </c>
       <c r="Z154" t="s">
-        <v>474</v>
+        <v>483</v>
       </c>
     </row>
     <row r="155" spans="1:26">
       <c r="A155" t="s">
-        <v>477</v>
+        <v>487</v>
       </c>
       <c r="B155" s="1">
-        <v>2465000.0</v>
+        <v>2324000.0</v>
       </c>
       <c r="C155" s="1">
-        <v>86.755</v>
+        <v>100.44</v>
       </c>
       <c r="D155" s="1">
-        <v>100.27475375</v>
+        <v>101.02248279</v>
       </c>
       <c r="E155" t="s">
         <v>8</v>
       </c>
       <c r="F155">
         <v>1.0</v>
       </c>
       <c r="G155" s="1">
-        <v>2471772.68</v>
+        <v>2347762.5</v>
       </c>
       <c r="H155" s="1">
-        <v>-333261.93</v>
+        <v>-13536.9</v>
       </c>
       <c r="I155" s="1">
-        <v>-13.482709502235</v>
+        <v>-0.57658728257224</v>
       </c>
       <c r="J155">
-        <v>2.45</v>
+        <v>0.31</v>
       </c>
       <c r="K155" t="s">
-        <v>478</v>
+        <v>488</v>
       </c>
       <c r="L155" s="1">
-        <v>2138510.75</v>
+        <v>2334225.6</v>
       </c>
       <c r="M155" s="1">
-        <v>2198851.9</v>
+        <v>2341326.71</v>
       </c>
       <c r="N155" s="1">
-        <v>0.47</v>
+        <v>0.51</v>
       </c>
       <c r="O155">
         <v>1</v>
       </c>
       <c r="Z155" t="s">
-        <v>476</v>
+        <v>486</v>
       </c>
     </row>
     <row r="156" spans="1:26">
       <c r="A156" t="s">
-        <v>480</v>
+        <v>490</v>
       </c>
       <c r="B156" s="1">
-        <v>547963.0</v>
+        <v>2465000.0</v>
       </c>
       <c r="C156" s="1">
-        <v>103.993</v>
+        <v>85.05</v>
       </c>
       <c r="D156" s="1">
-        <v>99.78719731</v>
+        <v>100.27475375</v>
       </c>
       <c r="E156" t="s">
         <v>8</v>
       </c>
       <c r="F156">
         <v>1.0</v>
       </c>
       <c r="G156" s="1">
-        <v>546796.92</v>
+        <v>2471772.68</v>
       </c>
       <c r="H156" s="1">
-        <v>23046.24</v>
+        <v>-375290.18</v>
       </c>
       <c r="I156" s="1">
-        <v>4.2147713633793</v>
+        <v>-15.183037786468</v>
       </c>
       <c r="J156">
-        <v>1.48</v>
+        <v>2.77</v>
       </c>
       <c r="K156" t="s">
-        <v>481</v>
+        <v>491</v>
       </c>
       <c r="L156" s="1">
-        <v>569843.16</v>
+        <v>2096482.5</v>
       </c>
       <c r="M156" s="1">
-        <v>577948.45</v>
+        <v>2164869.13</v>
       </c>
       <c r="N156" s="1">
-        <v>0.12</v>
+        <v>0.47</v>
       </c>
       <c r="O156">
         <v>1</v>
       </c>
       <c r="Z156" t="s">
-        <v>479</v>
+        <v>489</v>
       </c>
     </row>
     <row r="157" spans="1:26">
       <c r="A157" t="s">
-        <v>483</v>
+        <v>493</v>
       </c>
       <c r="B157" s="1">
-        <v>2066000.0</v>
+        <v>547963.0</v>
       </c>
       <c r="C157" s="1">
-        <v>104.647</v>
+        <v>102.705</v>
       </c>
       <c r="D157" s="1">
-        <v>98.653</v>
+        <v>99.78719731</v>
       </c>
       <c r="E157" t="s">
         <v>8</v>
       </c>
       <c r="F157">
         <v>1.0</v>
       </c>
       <c r="G157" s="1">
-        <v>2038170.98</v>
+        <v>546796.92</v>
       </c>
       <c r="H157" s="1">
-        <v>123836.04</v>
+        <v>15988.48</v>
       </c>
       <c r="I157" s="1">
-        <v>6.0758415861657</v>
+        <v>2.9240252487157</v>
       </c>
       <c r="J157">
-        <v>1.93</v>
+        <v>1.97</v>
       </c>
       <c r="K157" t="s">
-        <v>484</v>
+        <v>494</v>
       </c>
       <c r="L157" s="1">
-        <v>2162007.02</v>
+        <v>562785.4</v>
       </c>
       <c r="M157" s="1">
-        <v>2201949.69</v>
+        <v>573592.45</v>
       </c>
       <c r="N157" s="1">
-        <v>0.47</v>
+        <v>0.12</v>
       </c>
       <c r="O157">
         <v>1</v>
       </c>
       <c r="Z157" t="s">
-        <v>482</v>
+        <v>492</v>
       </c>
     </row>
     <row r="158" spans="1:26">
       <c r="A158" t="s">
-        <v>486</v>
+        <v>496</v>
       </c>
       <c r="B158" s="1">
-        <v>2670000.0</v>
+        <v>1036000.0</v>
       </c>
       <c r="C158" s="1">
-        <v>100.894</v>
+        <v>98.616</v>
       </c>
       <c r="D158" s="1">
-        <v>100.49614232</v>
+        <v>99.5</v>
       </c>
       <c r="E158" t="s">
         <v>8</v>
       </c>
       <c r="F158">
         <v>1.0</v>
       </c>
       <c r="G158" s="1">
-        <v>2683247.0</v>
+        <v>1030820.0</v>
       </c>
       <c r="H158" s="1">
-        <v>10622.8</v>
+        <v>-9158.24</v>
       </c>
       <c r="I158" s="1">
-        <v>0.3958934827841</v>
+        <v>-0.88844221105528</v>
       </c>
       <c r="J158">
-        <v>1.67</v>
+        <v>0.27</v>
       </c>
       <c r="K158" t="s">
-        <v>487</v>
+        <v>497</v>
       </c>
       <c r="L158" s="1">
-        <v>2693869.8</v>
+        <v>1021661.76</v>
       </c>
       <c r="M158" s="1">
-        <v>2738369.8</v>
+        <v>1024418.51</v>
       </c>
       <c r="N158" s="1">
-        <v>0.59</v>
+        <v>0.22</v>
       </c>
       <c r="O158">
         <v>1</v>
       </c>
       <c r="Z158" t="s">
-        <v>485</v>
+        <v>495</v>
       </c>
     </row>
     <row r="159" spans="1:26">
       <c r="A159" t="s">
-        <v>489</v>
+        <v>499</v>
       </c>
       <c r="B159" s="1">
-        <v>1900000.0</v>
+        <v>1384000.0</v>
       </c>
       <c r="C159" s="1">
-        <v>99.011</v>
+        <v>99.166</v>
       </c>
       <c r="D159" s="1">
         <v>100.0</v>
       </c>
       <c r="E159" t="s">
         <v>8</v>
       </c>
       <c r="F159">
         <v>1.0</v>
       </c>
       <c r="G159" s="1">
-        <v>1900000.0</v>
+        <v>1384000.0</v>
       </c>
       <c r="H159" s="1">
-        <v>-18791.0</v>
+        <v>-11542.56</v>
       </c>
       <c r="I159" s="1">
-        <v>-0.989</v>
+        <v>-0.834</v>
       </c>
       <c r="J159">
-        <v>2.12</v>
-[...2 lines deleted...]
-        <v>490</v>
+        <v>0.03</v>
+      </c>
+      <c r="K159">
+        <v>384.44</v>
       </c>
       <c r="L159" s="1">
-        <v>1881209.0</v>
+        <v>1372457.44</v>
       </c>
       <c r="M159" s="1">
-        <v>1921574.21</v>
+        <v>1372841.88</v>
       </c>
       <c r="N159" s="1">
-        <v>0.41</v>
+        <v>0.3</v>
       </c>
       <c r="O159">
         <v>1</v>
       </c>
       <c r="Z159" t="s">
-        <v>488</v>
+        <v>498</v>
       </c>
     </row>
     <row r="160" spans="1:26">
       <c r="A160" t="s">
-        <v>492</v>
+        <v>501</v>
       </c>
       <c r="B160" s="1">
-        <v>1100000.0</v>
+        <v>2066000.0</v>
       </c>
       <c r="C160" s="1">
-        <v>98.507</v>
+        <v>103.685</v>
       </c>
       <c r="D160" s="1">
-        <v>87.394</v>
+        <v>98.653</v>
       </c>
       <c r="E160" t="s">
         <v>8</v>
       </c>
       <c r="F160">
         <v>1.0</v>
       </c>
       <c r="G160" s="1">
-        <v>961334.0</v>
+        <v>2038170.98</v>
       </c>
       <c r="H160" s="1">
-        <v>122243.0</v>
+        <v>103961.12</v>
       </c>
       <c r="I160" s="1">
-        <v>12.715975925121</v>
+        <v>5.100706516781</v>
       </c>
       <c r="J160">
-        <v>0.41</v>
+        <v>2.34</v>
       </c>
       <c r="K160" t="s">
-        <v>493</v>
+        <v>502</v>
       </c>
       <c r="L160" s="1">
-        <v>1083577.0</v>
+        <v>2142132.1</v>
       </c>
       <c r="M160" s="1">
-        <v>1088090.32</v>
+        <v>2190396.16</v>
       </c>
       <c r="N160" s="1">
-        <v>0.23</v>
+        <v>0.48</v>
       </c>
       <c r="O160">
         <v>1</v>
       </c>
       <c r="Z160" t="s">
-        <v>491</v>
+        <v>500</v>
       </c>
     </row>
     <row r="161" spans="1:26">
       <c r="A161" t="s">
-        <v>492</v>
+        <v>504</v>
       </c>
       <c r="B161" s="1">
-        <v>2100000.0</v>
+        <v>2670000.0</v>
       </c>
       <c r="C161" s="1">
-        <v>95.589</v>
+        <v>99.523</v>
       </c>
       <c r="D161" s="1">
-        <v>94.06809095</v>
+        <v>100.49614232</v>
       </c>
       <c r="E161" t="s">
         <v>8</v>
       </c>
       <c r="F161">
         <v>1.0</v>
       </c>
       <c r="G161" s="1">
-        <v>1975429.91</v>
+        <v>2683247.0</v>
       </c>
       <c r="H161" s="1">
-        <v>31939.09</v>
+        <v>-25982.9</v>
       </c>
       <c r="I161" s="1">
-        <v>1.6168171717112</v>
+        <v>-0.96833798752034</v>
       </c>
       <c r="J161">
-        <v>0.42</v>
+        <v>2.11</v>
       </c>
       <c r="K161" t="s">
-        <v>495</v>
+        <v>505</v>
       </c>
       <c r="L161" s="1">
-        <v>2007369.0</v>
+        <v>2657264.1</v>
       </c>
       <c r="M161" s="1">
-        <v>2016117.89</v>
+        <v>2713630.77</v>
       </c>
       <c r="N161" s="1">
-        <v>0.43</v>
+        <v>0.59</v>
       </c>
       <c r="O161">
         <v>1</v>
       </c>
       <c r="Z161" t="s">
-        <v>494</v>
+        <v>503</v>
       </c>
     </row>
     <row r="162" spans="1:26">
       <c r="A162" t="s">
-        <v>497</v>
+        <v>507</v>
       </c>
       <c r="B162" s="1">
-        <v>1180000.0</v>
+        <v>1900000.0</v>
       </c>
       <c r="C162" s="1">
-        <v>92.589</v>
+        <v>98.262</v>
       </c>
       <c r="D162" s="1">
-        <v>93.0</v>
+        <v>100.0</v>
       </c>
       <c r="E162" t="s">
         <v>8</v>
       </c>
       <c r="F162">
         <v>1.0</v>
       </c>
       <c r="G162" s="1">
-        <v>1097400.0</v>
+        <v>1900000.0</v>
       </c>
       <c r="H162" s="1">
-        <v>-4849.8</v>
+        <v>-33022.0</v>
       </c>
       <c r="I162" s="1">
-        <v>-0.44193548387097</v>
+        <v>-1.738</v>
       </c>
       <c r="J162">
-        <v>1.2</v>
+        <v>2.38</v>
       </c>
       <c r="K162" t="s">
-        <v>498</v>
+        <v>508</v>
       </c>
       <c r="L162" s="1">
-        <v>1092550.2</v>
+        <v>1866978.0</v>
       </c>
       <c r="M162" s="1">
-        <v>1106685.62</v>
+        <v>1912132.31</v>
       </c>
       <c r="N162" s="1">
-        <v>0.24</v>
+        <v>0.42</v>
       </c>
       <c r="O162">
         <v>1</v>
       </c>
       <c r="Z162" t="s">
-        <v>496</v>
+        <v>506</v>
       </c>
     </row>
     <row r="163" spans="1:26">
       <c r="A163" t="s">
-        <v>500</v>
+        <v>510</v>
       </c>
       <c r="B163" s="1">
-        <v>1521000.0</v>
+        <v>1100000.0</v>
       </c>
       <c r="C163" s="1">
-        <v>101.107</v>
+        <v>98.391</v>
       </c>
       <c r="D163" s="1">
-        <v>104.28968508</v>
+        <v>87.394</v>
       </c>
       <c r="E163" t="s">
         <v>8</v>
       </c>
       <c r="F163">
         <v>1.0</v>
       </c>
       <c r="G163" s="1">
-        <v>1586246.11</v>
+        <v>961334.0</v>
       </c>
       <c r="H163" s="1">
-        <v>-48408.64</v>
+        <v>120967.0</v>
       </c>
       <c r="I163" s="1">
-        <v>-3.0517735989909</v>
+        <v>12.583243700941</v>
       </c>
       <c r="J163">
-        <v>1.51</v>
+        <v>0.58</v>
       </c>
       <c r="K163" t="s">
-        <v>501</v>
+        <v>511</v>
       </c>
       <c r="L163" s="1">
-        <v>1537837.47</v>
+        <v>1082301.0</v>
       </c>
       <c r="M163" s="1">
-        <v>1560810.91</v>
+        <v>1088637.0</v>
       </c>
       <c r="N163" s="1">
-        <v>0.33</v>
+        <v>0.24</v>
       </c>
       <c r="O163">
         <v>1</v>
       </c>
       <c r="Z163" t="s">
-        <v>499</v>
+        <v>509</v>
       </c>
     </row>
     <row r="164" spans="1:26">
       <c r="A164" t="s">
-        <v>503</v>
+        <v>510</v>
       </c>
       <c r="B164" s="1">
-        <v>1500000.0</v>
+        <v>2100000.0</v>
       </c>
       <c r="C164" s="1">
-        <v>99.652</v>
+        <v>95.268</v>
       </c>
       <c r="D164" s="1">
-        <v>100.0</v>
+        <v>94.06809095</v>
       </c>
       <c r="E164" t="s">
         <v>8</v>
       </c>
       <c r="F164">
         <v>1.0</v>
       </c>
       <c r="G164" s="1">
-        <v>1500000.0</v>
+        <v>1975429.91</v>
       </c>
       <c r="H164" s="1">
-        <v>-5220.0</v>
+        <v>25198.09</v>
       </c>
       <c r="I164" s="1">
-        <v>-0.348</v>
+        <v>1.2755749962296</v>
       </c>
       <c r="J164">
-        <v>1.69</v>
+        <v>0.55</v>
       </c>
       <c r="K164" t="s">
-        <v>504</v>
+        <v>513</v>
       </c>
       <c r="L164" s="1">
-        <v>1494780.0</v>
+        <v>2000628.0</v>
       </c>
       <c r="M164" s="1">
-        <v>1520170.63</v>
+        <v>2012247.62</v>
       </c>
       <c r="N164" s="1">
-        <v>0.32</v>
+        <v>0.44</v>
       </c>
       <c r="O164">
         <v>1</v>
       </c>
       <c r="Z164" t="s">
-        <v>502</v>
+        <v>512</v>
       </c>
     </row>
     <row r="165" spans="1:26">
       <c r="A165" t="s">
-        <v>506</v>
+        <v>515</v>
       </c>
       <c r="B165" s="1">
-        <v>1974000.0</v>
+        <v>1180000.0</v>
       </c>
       <c r="C165" s="1">
-        <v>100.74</v>
+        <v>93.513</v>
       </c>
       <c r="D165" s="1">
-        <v>99.44707143</v>
+        <v>93.0</v>
       </c>
       <c r="E165" t="s">
         <v>8</v>
       </c>
       <c r="F165">
         <v>1.0</v>
       </c>
       <c r="G165" s="1">
-        <v>1963085.19</v>
+        <v>1097400.0</v>
       </c>
       <c r="H165" s="1">
-        <v>25522.41</v>
+        <v>6053.4</v>
       </c>
       <c r="I165" s="1">
-        <v>1.3001172913948</v>
+        <v>0.55161290322581</v>
       </c>
       <c r="J165">
-        <v>0.5</v>
+        <v>1.52</v>
       </c>
       <c r="K165" t="s">
-        <v>507</v>
+        <v>516</v>
       </c>
       <c r="L165" s="1">
-        <v>1988607.6</v>
+        <v>1103453.4</v>
       </c>
       <c r="M165" s="1">
-        <v>1998559.85</v>
+        <v>1121358.26</v>
       </c>
       <c r="N165" s="1">
-        <v>0.43</v>
+        <v>0.24</v>
       </c>
       <c r="O165">
         <v>1</v>
       </c>
       <c r="Z165" t="s">
-        <v>505</v>
+        <v>514</v>
       </c>
     </row>
     <row r="166" spans="1:26">
       <c r="A166" t="s">
-        <v>509</v>
+        <v>518</v>
       </c>
       <c r="B166" s="1">
-        <v>3000000.0</v>
+        <v>1521000.0</v>
       </c>
       <c r="C166" s="1">
-        <v>101.89</v>
+        <v>100.999</v>
       </c>
       <c r="D166" s="1">
-        <v>100.82032267</v>
+        <v>104.28968508</v>
       </c>
       <c r="E166" t="s">
         <v>8</v>
       </c>
       <c r="F166">
         <v>1.0</v>
       </c>
       <c r="G166" s="1">
-        <v>3024609.68</v>
+        <v>1586246.11</v>
       </c>
       <c r="H166" s="1">
-        <v>32090.32</v>
+        <v>-50051.32</v>
       </c>
       <c r="I166" s="1">
-        <v>1.0609739237494</v>
+        <v>-3.1553312997565</v>
       </c>
       <c r="J166">
-        <v>0.8</v>
+        <v>1.91</v>
       </c>
       <c r="K166" t="s">
-        <v>510</v>
+        <v>519</v>
       </c>
       <c r="L166" s="1">
-        <v>3056700.0</v>
+        <v>1536194.79</v>
       </c>
       <c r="M166" s="1">
-        <v>3080762.5</v>
+        <v>1565294.48</v>
       </c>
       <c r="N166" s="1">
-        <v>0.66</v>
+        <v>0.34</v>
       </c>
       <c r="O166">
         <v>1</v>
       </c>
       <c r="Z166" t="s">
-        <v>508</v>
+        <v>517</v>
       </c>
     </row>
     <row r="167" spans="1:26">
       <c r="A167" t="s">
-        <v>512</v>
+        <v>521</v>
       </c>
       <c r="B167" s="1">
-        <v>799000.0</v>
+        <v>1500000.0</v>
       </c>
       <c r="C167" s="1">
-        <v>110.386</v>
+        <v>100.138</v>
       </c>
       <c r="D167" s="1">
-        <v>113.539</v>
+        <v>100.0</v>
       </c>
       <c r="E167" t="s">
         <v>8</v>
       </c>
       <c r="F167">
         <v>1.0</v>
       </c>
       <c r="G167" s="1">
-        <v>907176.61</v>
+        <v>1500000.0</v>
       </c>
       <c r="H167" s="1">
-        <v>-25192.47</v>
+        <v>2070.0</v>
       </c>
       <c r="I167" s="1">
-        <v>-2.7770193501792</v>
+        <v>0.138</v>
       </c>
       <c r="J167">
-        <v>2.46</v>
+        <v>2.14</v>
       </c>
       <c r="K167" t="s">
-        <v>513</v>
+        <v>522</v>
       </c>
       <c r="L167" s="1">
-        <v>881984.14</v>
+        <v>1502070.0</v>
       </c>
       <c r="M167" s="1">
-        <v>901626.22</v>
+        <v>1534231.46</v>
       </c>
       <c r="N167" s="1">
-        <v>0.19</v>
+        <v>0.33</v>
       </c>
       <c r="O167">
         <v>1</v>
       </c>
       <c r="Z167" t="s">
-        <v>511</v>
+        <v>520</v>
       </c>
     </row>
     <row r="168" spans="1:26">
       <c r="A168" t="s">
-        <v>515</v>
+        <v>524</v>
       </c>
       <c r="B168" s="1">
-        <v>2400000.0</v>
+        <v>1974000.0</v>
       </c>
       <c r="C168" s="1">
-        <v>99.867</v>
+        <v>99.999</v>
       </c>
       <c r="D168" s="1">
-        <v>99.44951</v>
+        <v>99.44707143</v>
       </c>
       <c r="E168" t="s">
         <v>8</v>
       </c>
       <c r="F168">
         <v>1.0</v>
       </c>
       <c r="G168" s="1">
-        <v>2386788.24</v>
+        <v>1963085.19</v>
       </c>
       <c r="H168" s="1">
-        <v>10019.76</v>
+        <v>10895.07</v>
       </c>
       <c r="I168" s="1">
-        <v>0.41980096231746</v>
+        <v>0.55499731012692</v>
       </c>
       <c r="J168">
-        <v>0.25</v>
+        <v>0.73</v>
       </c>
       <c r="K168" t="s">
-        <v>516</v>
+        <v>525</v>
       </c>
       <c r="L168" s="1">
-        <v>2396808.0</v>
+        <v>1973980.26</v>
       </c>
       <c r="M168" s="1">
-        <v>2402824.67</v>
+        <v>1988456.26</v>
       </c>
       <c r="N168" s="1">
-        <v>0.51</v>
+        <v>0.43</v>
       </c>
       <c r="O168">
         <v>1</v>
       </c>
       <c r="Z168" t="s">
-        <v>514</v>
+        <v>523</v>
       </c>
     </row>
     <row r="169" spans="1:26">
       <c r="A169" t="s">
-        <v>518</v>
+        <v>527</v>
       </c>
       <c r="B169" s="1">
-        <v>2224000.0</v>
+        <v>3000000.0</v>
       </c>
       <c r="C169" s="1">
-        <v>82.119</v>
+        <v>101.254</v>
       </c>
       <c r="D169" s="1">
-        <v>99.83244604</v>
+        <v>100.82032267</v>
       </c>
       <c r="E169" t="s">
         <v>8</v>
       </c>
       <c r="F169">
         <v>1.0</v>
       </c>
       <c r="G169" s="1">
-        <v>2220273.6</v>
+        <v>3024609.68</v>
       </c>
       <c r="H169" s="1">
-        <v>-393947.04</v>
+        <v>13010.32</v>
       </c>
       <c r="I169" s="1">
-        <v>-17.743175435676</v>
+        <v>0.43014872583493</v>
       </c>
       <c r="J169">
-        <v>0.25</v>
+        <v>1.05</v>
       </c>
       <c r="K169" t="s">
-        <v>519</v>
+        <v>528</v>
       </c>
       <c r="L169" s="1">
-        <v>1826326.56</v>
+        <v>3037620.0</v>
       </c>
       <c r="M169" s="1">
-        <v>1831847.87</v>
+        <v>3068974.17</v>
       </c>
       <c r="N169" s="1">
-        <v>0.39</v>
+        <v>0.67</v>
       </c>
       <c r="O169">
         <v>1</v>
       </c>
       <c r="Z169" t="s">
-        <v>517</v>
+        <v>526</v>
       </c>
     </row>
     <row r="170" spans="1:26">
       <c r="A170" t="s">
-        <v>521</v>
+        <v>530</v>
       </c>
       <c r="B170" s="1">
-        <v>1488000.0</v>
+        <v>799000.0</v>
       </c>
       <c r="C170" s="1">
-        <v>102.35</v>
+        <v>109.705</v>
       </c>
       <c r="D170" s="1">
-        <v>100.0</v>
+        <v>113.539</v>
       </c>
       <c r="E170" t="s">
         <v>8</v>
       </c>
       <c r="F170">
         <v>1.0</v>
       </c>
       <c r="G170" s="1">
-        <v>1488000.0</v>
+        <v>907176.61</v>
       </c>
       <c r="H170" s="1">
-        <v>34968.0</v>
+        <v>-30633.66</v>
       </c>
       <c r="I170" s="1">
-        <v>2.35</v>
+        <v>-3.3768132535957</v>
       </c>
       <c r="J170">
-        <v>0.75</v>
+        <v>2.87</v>
       </c>
       <c r="K170" t="s">
-        <v>522</v>
+        <v>531</v>
       </c>
       <c r="L170" s="1">
-        <v>1522968.0</v>
+        <v>876542.95</v>
       </c>
       <c r="M170" s="1">
-        <v>1534128.0</v>
+        <v>899458.71</v>
       </c>
       <c r="N170" s="1">
-        <v>0.33</v>
+        <v>0.2</v>
       </c>
       <c r="O170">
         <v>1</v>
       </c>
       <c r="Z170" t="s">
-        <v>520</v>
+        <v>529</v>
       </c>
     </row>
     <row r="171" spans="1:26">
       <c r="A171" t="s">
-        <v>524</v>
+        <v>533</v>
       </c>
       <c r="B171" s="1">
-        <v>2900000.0</v>
+        <v>2400000.0</v>
       </c>
       <c r="C171" s="1">
-        <v>101.234</v>
+        <v>99.303</v>
       </c>
       <c r="D171" s="1">
-        <v>99.55343345</v>
+        <v>99.44951</v>
       </c>
       <c r="E171" t="s">
         <v>8</v>
       </c>
       <c r="F171">
         <v>1.0</v>
       </c>
       <c r="G171" s="1">
-        <v>2887049.57</v>
+        <v>2386788.24</v>
       </c>
       <c r="H171" s="1">
-        <v>48736.43</v>
+        <v>-3516.24</v>
       </c>
       <c r="I171" s="1">
-        <v>1.6881050642993</v>
+        <v>-0.147320987303</v>
       </c>
       <c r="J171">
-        <v>3.79</v>
+        <v>0.51</v>
       </c>
       <c r="K171" t="s">
-        <v>525</v>
+        <v>534</v>
       </c>
       <c r="L171" s="1">
-        <v>2935786.0</v>
+        <v>2383272.0</v>
       </c>
       <c r="M171" s="1">
-        <v>3045787.37</v>
+        <v>2395622.0</v>
       </c>
       <c r="N171" s="1">
-        <v>0.65</v>
+        <v>0.52</v>
       </c>
       <c r="O171">
         <v>1</v>
       </c>
       <c r="Z171" t="s">
-        <v>523</v>
+        <v>532</v>
       </c>
     </row>
     <row r="172" spans="1:26">
       <c r="A172" t="s">
-        <v>527</v>
+        <v>536</v>
       </c>
       <c r="B172" s="1">
-        <v>4419000.0</v>
+        <v>2224000.0</v>
       </c>
       <c r="C172" s="1">
-        <v>102.508</v>
+        <v>80.927</v>
       </c>
       <c r="D172" s="1">
-        <v>100.25273885</v>
+        <v>99.83244604</v>
       </c>
       <c r="E172" t="s">
         <v>8</v>
       </c>
       <c r="F172">
         <v>1.0</v>
       </c>
       <c r="G172" s="1">
-        <v>4430168.53</v>
+        <v>2220273.6</v>
       </c>
       <c r="H172" s="1">
-        <v>99659.98</v>
+        <v>-420457.12</v>
       </c>
       <c r="I172" s="1">
-        <v>2.2495753677344</v>
+        <v>-18.937176030918</v>
       </c>
       <c r="J172">
-        <v>0.52</v>
+        <v>0.6</v>
       </c>
       <c r="K172" t="s">
-        <v>528</v>
+        <v>537</v>
       </c>
       <c r="L172" s="1">
-        <v>4529828.51</v>
+        <v>1799816.48</v>
       </c>
       <c r="M172" s="1">
-        <v>4552844.14</v>
+        <v>1813067.62</v>
       </c>
       <c r="N172" s="1">
-        <v>0.97</v>
+        <v>0.39</v>
       </c>
       <c r="O172">
         <v>1</v>
       </c>
       <c r="Z172" t="s">
-        <v>526</v>
+        <v>535</v>
       </c>
     </row>
     <row r="173" spans="1:26">
       <c r="A173" t="s">
-        <v>530</v>
+        <v>539</v>
       </c>
       <c r="B173" s="1">
-        <v>1600000.0</v>
+        <v>1488000.0</v>
       </c>
       <c r="C173" s="1">
-        <v>100.102</v>
+        <v>102.22</v>
       </c>
       <c r="D173" s="1">
-        <v>100.2</v>
+        <v>100.0</v>
       </c>
       <c r="E173" t="s">
         <v>8</v>
       </c>
       <c r="F173">
         <v>1.0</v>
       </c>
       <c r="G173" s="1">
-        <v>1603200.0</v>
+        <v>1488000.0</v>
       </c>
       <c r="H173" s="1">
-        <v>-1568.0</v>
+        <v>33033.6</v>
       </c>
       <c r="I173" s="1">
-        <v>-0.097804391217565</v>
+        <v>2.22</v>
       </c>
       <c r="J173">
-        <v>1.44</v>
+        <v>1.03</v>
       </c>
       <c r="K173" t="s">
-        <v>531</v>
+        <v>540</v>
       </c>
       <c r="L173" s="1">
-        <v>1601632.0</v>
+        <v>1521033.6</v>
       </c>
       <c r="M173" s="1">
-        <v>1624744.33</v>
+        <v>1536326.93</v>
       </c>
       <c r="N173" s="1">
-        <v>0.35</v>
+        <v>0.33</v>
       </c>
       <c r="O173">
         <v>1</v>
       </c>
       <c r="Z173" t="s">
-        <v>529</v>
+        <v>538</v>
       </c>
     </row>
     <row r="174" spans="1:26">
       <c r="A174" t="s">
-        <v>533</v>
+        <v>542</v>
       </c>
       <c r="B174" s="1">
-        <v>4100000.0</v>
+        <v>2900000.0</v>
       </c>
       <c r="C174" s="1">
-        <v>96.511</v>
+        <v>100.679</v>
       </c>
       <c r="D174" s="1">
-        <v>89.63713976</v>
+        <v>99.55343345</v>
       </c>
       <c r="E174" t="s">
         <v>8</v>
       </c>
       <c r="F174">
         <v>1.0</v>
       </c>
       <c r="G174" s="1">
-        <v>3675122.73</v>
+        <v>2887049.57</v>
       </c>
       <c r="H174" s="1">
-        <v>281828.27</v>
+        <v>32641.43</v>
       </c>
       <c r="I174" s="1">
-        <v>7.668540364637</v>
+        <v>1.1306155023864</v>
       </c>
       <c r="J174">
-        <v>0.59</v>
+        <v>4.07</v>
       </c>
       <c r="K174" t="s">
-        <v>534</v>
+        <v>543</v>
       </c>
       <c r="L174" s="1">
-        <v>3956951.0</v>
+        <v>2919691.0</v>
       </c>
       <c r="M174" s="1">
-        <v>3981101.68</v>
+        <v>3037826.27</v>
       </c>
       <c r="N174" s="1">
-        <v>0.85</v>
+        <v>0.66</v>
       </c>
       <c r="O174">
         <v>1</v>
       </c>
       <c r="Z174" t="s">
-        <v>532</v>
+        <v>541</v>
       </c>
     </row>
     <row r="175" spans="1:26">
       <c r="A175" t="s">
-        <v>536</v>
+        <v>545</v>
       </c>
       <c r="B175" s="1">
-        <v>2900000.0</v>
+        <v>4419000.0</v>
       </c>
       <c r="C175" s="1">
-        <v>82.601</v>
+        <v>100.394</v>
       </c>
       <c r="D175" s="1">
-        <v>73.81842241</v>
+        <v>100.25273885</v>
       </c>
       <c r="E175" t="s">
         <v>8</v>
       </c>
       <c r="F175">
         <v>1.0</v>
       </c>
       <c r="G175" s="1">
-        <v>2140734.25</v>
+        <v>4430168.53</v>
       </c>
       <c r="H175" s="1">
-        <v>254694.75</v>
+        <v>6242.33</v>
       </c>
       <c r="I175" s="1">
-        <v>11.897541696266</v>
+        <v>0.14090502331296</v>
       </c>
       <c r="J175">
-        <v>0.24</v>
+        <v>0.87</v>
       </c>
       <c r="K175" t="s">
-        <v>537</v>
+        <v>546</v>
       </c>
       <c r="L175" s="1">
-        <v>2395429.0</v>
+        <v>4436410.86</v>
       </c>
       <c r="M175" s="1">
-        <v>2402381.05</v>
+        <v>4474770.24</v>
       </c>
       <c r="N175" s="1">
-        <v>0.51</v>
+        <v>0.97</v>
       </c>
       <c r="O175">
         <v>1</v>
       </c>
       <c r="Z175" t="s">
-        <v>535</v>
+        <v>544</v>
       </c>
     </row>
     <row r="176" spans="1:26">
       <c r="A176" t="s">
-        <v>539</v>
+        <v>548</v>
       </c>
       <c r="B176" s="1">
-        <v>1260000.0</v>
+        <v>1600000.0</v>
       </c>
       <c r="C176" s="1">
-        <v>97.649</v>
+        <v>99.963</v>
       </c>
       <c r="D176" s="1">
-        <v>96.71</v>
+        <v>100.2</v>
       </c>
       <c r="E176" t="s">
         <v>8</v>
       </c>
       <c r="F176">
         <v>1.0</v>
       </c>
       <c r="G176" s="1">
-        <v>1218546.0</v>
+        <v>1603200.0</v>
       </c>
       <c r="H176" s="1">
-        <v>11831.4</v>
+        <v>-3792.0</v>
       </c>
       <c r="I176" s="1">
-        <v>0.97094405955951</v>
+        <v>-0.23652694610778</v>
       </c>
       <c r="J176">
-        <v>1.22</v>
+        <v>1.71</v>
       </c>
       <c r="K176" t="s">
-        <v>540</v>
+        <v>549</v>
       </c>
       <c r="L176" s="1">
-        <v>1230377.4</v>
+        <v>1599408.0</v>
       </c>
       <c r="M176" s="1">
-        <v>1245733.65</v>
+        <v>1626777.86</v>
       </c>
       <c r="N176" s="1">
-        <v>0.27</v>
+        <v>0.35</v>
       </c>
       <c r="O176">
         <v>1</v>
       </c>
       <c r="Z176" t="s">
-        <v>538</v>
+        <v>547</v>
       </c>
     </row>
     <row r="177" spans="1:26">
       <c r="A177" t="s">
-        <v>542</v>
+        <v>551</v>
       </c>
       <c r="B177" s="1">
-        <v>2300000.0</v>
+        <v>4100000.0</v>
       </c>
       <c r="C177" s="1">
-        <v>95.726</v>
+        <v>96.095</v>
       </c>
       <c r="D177" s="1">
-        <v>93.7</v>
+        <v>89.63713976</v>
       </c>
       <c r="E177" t="s">
         <v>8</v>
       </c>
       <c r="F177">
         <v>1.0</v>
       </c>
       <c r="G177" s="1">
-        <v>2155100.0</v>
+        <v>3675122.73</v>
       </c>
       <c r="H177" s="1">
-        <v>46598.0</v>
+        <v>264772.27</v>
       </c>
       <c r="I177" s="1">
-        <v>2.162219850587</v>
+        <v>7.2044470199231</v>
       </c>
       <c r="J177">
-        <v>0.42</v>
+        <v>0.73</v>
       </c>
       <c r="K177" t="s">
-        <v>543</v>
+        <v>552</v>
       </c>
       <c r="L177" s="1">
-        <v>2201698.0</v>
+        <v>3939895.0</v>
       </c>
       <c r="M177" s="1">
-        <v>2211315.47</v>
+        <v>3969942.95</v>
       </c>
       <c r="N177" s="1">
-        <v>0.47</v>
+        <v>0.86</v>
       </c>
       <c r="O177">
         <v>1</v>
       </c>
       <c r="Z177" t="s">
-        <v>541</v>
+        <v>550</v>
       </c>
     </row>
     <row r="178" spans="1:26">
       <c r="A178" t="s">
-        <v>545</v>
+        <v>554</v>
       </c>
       <c r="B178" s="1">
-        <v>3355000.0</v>
+        <v>2900000.0</v>
       </c>
       <c r="C178" s="1">
-        <v>81.599</v>
+        <v>81.792</v>
       </c>
       <c r="D178" s="1">
-        <v>100.0</v>
+        <v>73.81842241</v>
       </c>
       <c r="E178" t="s">
         <v>8</v>
       </c>
       <c r="F178">
         <v>1.0</v>
       </c>
       <c r="G178" s="1">
-        <v>3355000.0</v>
+        <v>2140734.25</v>
       </c>
       <c r="H178" s="1">
-        <v>-617353.55</v>
+        <v>231233.75</v>
       </c>
       <c r="I178" s="1">
-        <v>-18.401</v>
+        <v>10.801609307648</v>
       </c>
       <c r="J178">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>0.28</v>
+      </c>
+      <c r="K178" t="s">
+        <v>555</v>
       </c>
       <c r="L178" s="1">
-        <v>2737646.45</v>
+        <v>2371968.0</v>
       </c>
       <c r="M178" s="1">
-        <v>2737646.45</v>
+        <v>2379962.86</v>
       </c>
       <c r="N178" s="1">
-        <v>0.59</v>
+        <v>0.52</v>
       </c>
       <c r="O178">
         <v>1</v>
       </c>
       <c r="Z178" t="s">
-        <v>544</v>
+        <v>553</v>
       </c>
     </row>
     <row r="179" spans="1:26">
       <c r="A179" t="s">
-        <v>547</v>
+        <v>557</v>
       </c>
       <c r="B179" s="1">
-        <v>1550000.0</v>
+        <v>1260000.0</v>
       </c>
       <c r="C179" s="1">
-        <v>89.431</v>
+        <v>98.047</v>
       </c>
       <c r="D179" s="1">
-        <v>101.28018323</v>
+        <v>96.71</v>
       </c>
       <c r="E179" t="s">
         <v>8</v>
       </c>
       <c r="F179">
         <v>1.0</v>
       </c>
       <c r="G179" s="1">
-        <v>1569842.84</v>
+        <v>1218546.0</v>
       </c>
       <c r="H179" s="1">
-        <v>-183662.34</v>
+        <v>16846.2</v>
       </c>
       <c r="I179" s="1">
-        <v>-11.699409349792</v>
+        <v>1.3824837141971</v>
       </c>
       <c r="J179">
-        <v>1.4</v>
+        <v>1.49</v>
       </c>
       <c r="K179" t="s">
-        <v>548</v>
+        <v>558</v>
       </c>
       <c r="L179" s="1">
-        <v>1386180.5</v>
+        <v>1235392.2</v>
       </c>
       <c r="M179" s="1">
-        <v>1407858.27</v>
+        <v>1254160.95</v>
       </c>
       <c r="N179" s="1">
-        <v>0.3</v>
+        <v>0.27</v>
       </c>
       <c r="O179">
         <v>1</v>
       </c>
       <c r="Z179" t="s">
-        <v>546</v>
+        <v>556</v>
       </c>
     </row>
     <row r="180" spans="1:26">
       <c r="A180" t="s">
-        <v>550</v>
+        <v>560</v>
       </c>
       <c r="B180" s="1">
-        <v>5465000.0</v>
+        <v>2300000.0</v>
       </c>
       <c r="C180" s="1">
-        <v>96.126</v>
+        <v>95.71</v>
       </c>
       <c r="D180" s="1">
-        <v>93.03169973</v>
+        <v>93.7</v>
       </c>
       <c r="E180" t="s">
         <v>8</v>
       </c>
       <c r="F180">
         <v>1.0</v>
       </c>
       <c r="G180" s="1">
-        <v>5084182.39</v>
+        <v>2155100.0</v>
       </c>
       <c r="H180" s="1">
-        <v>169103.51</v>
+        <v>46230.0</v>
       </c>
       <c r="I180" s="1">
-        <v>3.3260708807892</v>
+        <v>2.145144076841</v>
       </c>
       <c r="J180">
-        <v>2.65</v>
+        <v>0.5</v>
       </c>
       <c r="K180" t="s">
-        <v>551</v>
+        <v>561</v>
       </c>
       <c r="L180" s="1">
-        <v>5253285.9</v>
+        <v>2201330.0</v>
       </c>
       <c r="M180" s="1">
-        <v>5397921.24</v>
+        <v>2212766.99</v>
       </c>
       <c r="N180" s="1">
-        <v>1.15</v>
+        <v>0.48</v>
       </c>
       <c r="O180">
         <v>1</v>
       </c>
       <c r="Z180" t="s">
-        <v>549</v>
+        <v>559</v>
       </c>
     </row>
     <row r="181" spans="1:26">
       <c r="A181" t="s">
-        <v>553</v>
+        <v>563</v>
       </c>
       <c r="B181" s="1">
-        <v>6400000.0</v>
+        <v>3355000.0</v>
       </c>
       <c r="C181" s="1">
-        <v>96.8</v>
+        <v>66.317</v>
       </c>
       <c r="D181" s="1">
-        <v>93.70721516</v>
+        <v>100.0</v>
       </c>
       <c r="E181" t="s">
         <v>8</v>
       </c>
       <c r="F181">
         <v>1.0</v>
       </c>
       <c r="G181" s="1">
-        <v>5997261.77</v>
+        <v>3355000.0</v>
       </c>
       <c r="H181" s="1">
-        <v>197938.23</v>
+        <v>-1130064.65</v>
       </c>
       <c r="I181" s="1">
-        <v>3.3004767440725</v>
+        <v>-33.683</v>
       </c>
       <c r="J181">
-        <v>1.31</v>
+        <v>0.42</v>
       </c>
       <c r="K181" t="s">
-        <v>554</v>
+        <v>564</v>
       </c>
       <c r="L181" s="1">
-        <v>6195200.0</v>
+        <v>2224935.35</v>
       </c>
       <c r="M181" s="1">
-        <v>6278816.44</v>
+        <v>2238914.52</v>
       </c>
       <c r="N181" s="1">
-        <v>1.34</v>
+        <v>0.49</v>
       </c>
       <c r="O181">
         <v>1</v>
       </c>
       <c r="Z181" t="s">
-        <v>552</v>
+        <v>562</v>
       </c>
     </row>
     <row r="182" spans="1:26">
       <c r="A182" t="s">
-        <v>556</v>
+        <v>566</v>
       </c>
       <c r="B182" s="1">
-        <v>1067000.0</v>
+        <v>1550000.0</v>
       </c>
       <c r="C182" s="1">
-        <v>103.174</v>
+        <v>85.346</v>
       </c>
       <c r="D182" s="1">
-        <v>102.21806092</v>
+        <v>101.28018323</v>
       </c>
       <c r="E182" t="s">
         <v>8</v>
       </c>
       <c r="F182">
         <v>1.0</v>
       </c>
       <c r="G182" s="1">
-        <v>1090666.71</v>
+        <v>1569842.84</v>
       </c>
       <c r="H182" s="1">
-        <v>10199.87</v>
+        <v>-246979.84</v>
       </c>
       <c r="I182" s="1">
-        <v>0.93519586748916</v>
+        <v>-15.732774880828</v>
       </c>
       <c r="J182">
-        <v>0.88</v>
+        <v>1.72</v>
       </c>
       <c r="K182" t="s">
-        <v>557</v>
+        <v>567</v>
       </c>
       <c r="L182" s="1">
-        <v>1100866.58</v>
+        <v>1322863.0</v>
       </c>
       <c r="M182" s="1">
-        <v>1110308.8</v>
+        <v>1349543.33</v>
       </c>
       <c r="N182" s="1">
-        <v>0.24</v>
+        <v>0.29</v>
       </c>
       <c r="O182">
         <v>1</v>
       </c>
       <c r="Z182" t="s">
-        <v>555</v>
+        <v>565</v>
       </c>
     </row>
     <row r="183" spans="1:26">
       <c r="A183" t="s">
-        <v>559</v>
+        <v>569</v>
       </c>
       <c r="B183" s="1">
-        <v>3873000.0</v>
+        <v>5465000.0</v>
       </c>
       <c r="C183" s="1">
-        <v>94.742</v>
+        <v>95.038</v>
       </c>
       <c r="D183" s="1">
-        <v>100.06415001</v>
+        <v>93.03169973</v>
       </c>
       <c r="E183" t="s">
         <v>8</v>
       </c>
       <c r="F183">
         <v>1.0</v>
       </c>
       <c r="G183" s="1">
-        <v>3875484.53</v>
+        <v>5084182.39</v>
       </c>
       <c r="H183" s="1">
-        <v>-206126.87</v>
+        <v>109644.31</v>
       </c>
       <c r="I183" s="1">
-        <v>-5.3187380417695</v>
+        <v>2.156577038142</v>
       </c>
       <c r="J183">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>2.82</v>
+      </c>
+      <c r="K183" t="s">
+        <v>570</v>
       </c>
       <c r="L183" s="1">
-        <v>3669357.66</v>
+        <v>5193826.7</v>
       </c>
       <c r="M183" s="1">
-        <v>3669357.66</v>
+        <v>5347894.78</v>
       </c>
       <c r="N183" s="1">
-        <v>0.78</v>
+        <v>1.16</v>
       </c>
       <c r="O183">
         <v>1</v>
       </c>
       <c r="Z183" t="s">
-        <v>558</v>
+        <v>568</v>
       </c>
     </row>
     <row r="184" spans="1:26">
       <c r="A184" t="s">
-        <v>561</v>
+        <v>572</v>
       </c>
       <c r="B184" s="1">
-        <v>1700000.0</v>
+        <v>6400000.0</v>
       </c>
       <c r="C184" s="1">
-        <v>96.745</v>
+        <v>95.856</v>
       </c>
       <c r="D184" s="1">
-        <v>91.5185</v>
+        <v>93.70721516</v>
       </c>
       <c r="E184" t="s">
         <v>8</v>
       </c>
       <c r="F184">
         <v>1.0</v>
       </c>
       <c r="G184" s="1">
-        <v>1555814.5</v>
+        <v>5997261.77</v>
       </c>
       <c r="H184" s="1">
-        <v>88850.5</v>
+        <v>137522.23</v>
       </c>
       <c r="I184" s="1">
-        <v>5.7108672017133</v>
+        <v>2.2930836650807</v>
       </c>
       <c r="J184">
-        <v>0.72</v>
+        <v>1.56</v>
       </c>
       <c r="K184" t="s">
-        <v>562</v>
+        <v>573</v>
       </c>
       <c r="L184" s="1">
-        <v>1644665.0</v>
+        <v>6134784.0</v>
       </c>
       <c r="M184" s="1">
-        <v>1656883.75</v>
+        <v>6234510.03</v>
       </c>
       <c r="N184" s="1">
-        <v>0.35</v>
+        <v>1.36</v>
       </c>
       <c r="O184">
         <v>1</v>
       </c>
       <c r="Z184" t="s">
-        <v>560</v>
+        <v>571</v>
       </c>
     </row>
     <row r="185" spans="1:26">
       <c r="A185" t="s">
-        <v>564</v>
+        <v>575</v>
       </c>
       <c r="B185" s="1">
-        <v>100000.0</v>
+        <v>1067000.0</v>
       </c>
       <c r="C185" s="1">
-        <v>103.494</v>
+        <v>102.882</v>
       </c>
       <c r="D185" s="1">
-        <v>101.2434</v>
+        <v>102.21806092</v>
       </c>
       <c r="E185" t="s">
         <v>8</v>
       </c>
       <c r="F185">
         <v>1.0</v>
       </c>
       <c r="G185" s="1">
-        <v>101243.4</v>
+        <v>1090666.71</v>
       </c>
       <c r="H185" s="1">
-        <v>2250.6</v>
+        <v>7084.23</v>
       </c>
       <c r="I185" s="1">
-        <v>2.2229597188557</v>
+        <v>0.64953206465796</v>
       </c>
       <c r="J185">
-        <v>1.02</v>
+        <v>1.16</v>
       </c>
       <c r="K185" t="s">
-        <v>565</v>
+        <v>576</v>
       </c>
       <c r="L185" s="1">
-        <v>103494.0</v>
+        <v>1097750.94</v>
       </c>
       <c r="M185" s="1">
-        <v>104509.07</v>
+        <v>1110109.14</v>
       </c>
       <c r="N185" s="1">
-        <v>0.02</v>
+        <v>0.24</v>
       </c>
       <c r="O185">
         <v>1</v>
       </c>
       <c r="Z185" t="s">
-        <v>563</v>
+        <v>574</v>
       </c>
     </row>
     <row r="186" spans="1:26">
       <c r="A186" t="s">
-        <v>567</v>
+        <v>578</v>
       </c>
       <c r="B186" s="1">
-        <v>2413000.0</v>
+        <v>3873000.0</v>
       </c>
       <c r="C186" s="1">
-        <v>104.015</v>
+        <v>91.025</v>
       </c>
       <c r="D186" s="1">
-        <v>102.38671778</v>
+        <v>100.06415001</v>
       </c>
       <c r="E186" t="s">
         <v>8</v>
       </c>
       <c r="F186">
         <v>1.0</v>
       </c>
       <c r="G186" s="1">
-        <v>2470591.5</v>
+        <v>3875484.53</v>
       </c>
       <c r="H186" s="1">
-        <v>39290.45</v>
+        <v>-350086.28</v>
       </c>
       <c r="I186" s="1">
-        <v>1.5903256365935</v>
+        <v>-9.0333551144378</v>
       </c>
       <c r="J186">
-        <v>0.37</v>
+        <v>0.29</v>
       </c>
       <c r="K186" t="s">
-        <v>568</v>
+        <v>579</v>
       </c>
       <c r="L186" s="1">
-        <v>2509881.95</v>
+        <v>3525398.25</v>
       </c>
       <c r="M186" s="1">
-        <v>2518765.43</v>
+        <v>3536694.5</v>
       </c>
       <c r="N186" s="1">
-        <v>0.54</v>
+        <v>0.77</v>
       </c>
       <c r="O186">
         <v>1</v>
       </c>
       <c r="Z186" t="s">
-        <v>566</v>
+        <v>577</v>
       </c>
     </row>
     <row r="187" spans="1:26">
       <c r="A187" t="s">
-        <v>570</v>
+        <v>581</v>
       </c>
       <c r="B187" s="1">
-        <v>3338000.0</v>
+        <v>1700000.0</v>
       </c>
       <c r="C187" s="1">
-        <v>100.874</v>
+        <v>94.484</v>
       </c>
       <c r="D187" s="1">
-        <v>90.92355123</v>
+        <v>91.5185</v>
       </c>
       <c r="E187" t="s">
         <v>8</v>
       </c>
       <c r="F187">
         <v>1.0</v>
       </c>
       <c r="G187" s="1">
-        <v>3035028.14</v>
+        <v>1555814.5</v>
       </c>
       <c r="H187" s="1">
-        <v>332145.98</v>
+        <v>50413.5</v>
       </c>
       <c r="I187" s="1">
-        <v>10.943752897131</v>
+        <v>3.2403284581806</v>
       </c>
       <c r="J187">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>0.88</v>
+      </c>
+      <c r="K187" t="s">
+        <v>582</v>
       </c>
       <c r="L187" s="1">
-        <v>3367174.12</v>
+        <v>1606228.0</v>
       </c>
       <c r="M187" s="1">
-        <v>3367174.12</v>
+        <v>1621162.03</v>
       </c>
       <c r="N187" s="1">
-        <v>0.72</v>
+        <v>0.35</v>
       </c>
       <c r="O187">
         <v>1</v>
       </c>
       <c r="Z187" t="s">
-        <v>569</v>
+        <v>580</v>
       </c>
     </row>
     <row r="188" spans="1:26">
       <c r="A188" t="s">
-        <v>572</v>
+        <v>584</v>
       </c>
       <c r="B188" s="1">
-        <v>1000000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="C188" s="1">
-        <v>99.937</v>
+        <v>102.921</v>
       </c>
       <c r="D188" s="1">
-        <v>97.7673</v>
+        <v>101.2434</v>
       </c>
       <c r="E188" t="s">
         <v>8</v>
       </c>
       <c r="F188">
         <v>1.0</v>
       </c>
       <c r="G188" s="1">
-        <v>977673.0</v>
+        <v>101243.4</v>
       </c>
       <c r="H188" s="1">
-        <v>21697.0</v>
+        <v>1677.6</v>
       </c>
       <c r="I188" s="1">
-        <v>2.2192491763606</v>
+        <v>1.6569969005387</v>
       </c>
       <c r="J188">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>1.3</v>
+      </c>
+      <c r="K188" t="s">
+        <v>585</v>
       </c>
       <c r="L188" s="1">
-        <v>999370.0</v>
+        <v>102921.0</v>
       </c>
       <c r="M188" s="1">
-        <v>999370.0</v>
+        <v>104216.55</v>
       </c>
       <c r="N188" s="1">
-        <v>0.21</v>
+        <v>0.02</v>
       </c>
       <c r="O188">
         <v>1</v>
       </c>
       <c r="Z188" t="s">
-        <v>571</v>
+        <v>583</v>
       </c>
     </row>
     <row r="189" spans="1:26">
       <c r="A189" t="s">
-        <v>574</v>
+        <v>587</v>
       </c>
       <c r="B189" s="1">
-        <v>2065000.0</v>
+        <v>2413000.0</v>
       </c>
       <c r="C189" s="1">
-        <v>99.952</v>
+        <v>103.625</v>
       </c>
       <c r="D189" s="1">
-        <v>100.0</v>
+        <v>102.38671778</v>
       </c>
       <c r="E189" t="s">
         <v>8</v>
       </c>
       <c r="F189">
         <v>1.0</v>
       </c>
       <c r="G189" s="1">
-        <v>2065000.0</v>
+        <v>2470591.5</v>
       </c>
       <c r="H189" s="1">
-        <v>-991.2</v>
+        <v>29879.75</v>
       </c>
       <c r="I189" s="1">
-        <v>-0.048</v>
+        <v>1.209416854223</v>
       </c>
       <c r="J189">
-        <v>0.01</v>
-[...2 lines deleted...]
-        <v>243.78</v>
+        <v>0.68</v>
+      </c>
+      <c r="K189" t="s">
+        <v>588</v>
       </c>
       <c r="L189" s="1">
-        <v>2064008.8</v>
+        <v>2500471.25</v>
       </c>
       <c r="M189" s="1">
-        <v>2064252.58</v>
+        <v>2516816.85</v>
       </c>
       <c r="N189" s="1">
-        <v>0.44</v>
+        <v>0.55</v>
       </c>
       <c r="O189">
         <v>1</v>
       </c>
       <c r="Z189" t="s">
-        <v>573</v>
+        <v>586</v>
       </c>
     </row>
     <row r="190" spans="1:26">
       <c r="A190" t="s">
-        <v>576</v>
+        <v>590</v>
       </c>
       <c r="B190" s="1">
-        <v>3432300.0</v>
+        <v>3338000.0</v>
       </c>
       <c r="C190" s="1">
-        <v>103.375</v>
+        <v>100.133</v>
       </c>
       <c r="D190" s="1">
-        <v>103.09125717</v>
+        <v>90.92355123</v>
       </c>
       <c r="E190" t="s">
         <v>8</v>
       </c>
       <c r="F190">
         <v>1.0</v>
       </c>
       <c r="G190" s="1">
-        <v>3538401.22</v>
+        <v>3035028.14</v>
       </c>
       <c r="H190" s="1">
-        <v>9738.91</v>
+        <v>307411.4</v>
       </c>
       <c r="I190" s="1">
-        <v>0.27523475701266</v>
+        <v>10.128782529179</v>
       </c>
       <c r="J190">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>0.31</v>
+      </c>
+      <c r="K190" t="s">
+        <v>591</v>
       </c>
       <c r="L190" s="1">
-        <v>3548140.13</v>
+        <v>3342439.54</v>
       </c>
       <c r="M190" s="1">
-        <v>3548140.13</v>
+        <v>3352638.98</v>
       </c>
       <c r="N190" s="1">
-        <v>0.76</v>
+        <v>0.73</v>
       </c>
       <c r="O190">
         <v>1</v>
       </c>
       <c r="Z190" t="s">
-        <v>575</v>
+        <v>589</v>
       </c>
     </row>
     <row r="191" spans="1:26">
       <c r="A191" t="s">
-        <v>578</v>
+        <v>593</v>
       </c>
       <c r="B191" s="1">
-        <v>4900000.0</v>
+        <v>1000000.0</v>
       </c>
       <c r="C191" s="1">
-        <v>106.473</v>
+        <v>99.738</v>
       </c>
       <c r="D191" s="1">
-        <v>100.27195449</v>
+        <v>97.7673</v>
       </c>
       <c r="E191" t="s">
         <v>8</v>
       </c>
       <c r="F191">
         <v>1.0</v>
       </c>
       <c r="G191" s="1">
-        <v>4913325.77</v>
+        <v>977673.0</v>
       </c>
       <c r="H191" s="1">
-        <v>303851.23</v>
+        <v>19707.0</v>
       </c>
       <c r="I191" s="1">
-        <v>6.1842272266022</v>
+        <v>2.0157046374401</v>
       </c>
       <c r="J191">
-        <v>0.63</v>
+        <v>0.21</v>
       </c>
       <c r="K191" t="s">
-        <v>579</v>
+        <v>594</v>
       </c>
       <c r="L191" s="1">
-        <v>5217177.0</v>
+        <v>997380.0</v>
       </c>
       <c r="M191" s="1">
-        <v>5248187.96</v>
+        <v>999463.33</v>
       </c>
       <c r="N191" s="1">
-        <v>1.12</v>
+        <v>0.22</v>
       </c>
       <c r="O191">
         <v>1</v>
       </c>
       <c r="Z191" t="s">
-        <v>577</v>
+        <v>592</v>
       </c>
     </row>
     <row r="192" spans="1:26">
       <c r="A192" t="s">
-        <v>581</v>
+        <v>596</v>
       </c>
       <c r="B192" s="1">
-        <v>-47000000.0</v>
+        <v>2065000.0</v>
       </c>
       <c r="C192" s="1">
-        <v>10.98684445</v>
+        <v>99.545</v>
       </c>
       <c r="D192" s="1">
-        <v>0.1104228628</v>
+        <v>100.0</v>
       </c>
       <c r="E192" t="s">
         <v>8</v>
       </c>
       <c r="F192">
         <v>1.0</v>
       </c>
       <c r="G192" s="1">
-        <v>-5189874.55</v>
+        <v>2065000.0</v>
       </c>
       <c r="H192" s="1">
-        <v>176196.46</v>
+        <v>-9395.75</v>
       </c>
       <c r="I192" s="1">
-        <v>-3.3950042202851</v>
+        <v>-0.455</v>
       </c>
       <c r="J192">
-        <v>0.0</v>
+        <v>0.25</v>
       </c>
       <c r="K192" t="s">
-        <v>582</v>
+        <v>597</v>
       </c>
       <c r="L192" s="1">
-        <v>-5013678.09</v>
+        <v>2055604.25</v>
       </c>
       <c r="M192" s="1">
-        <v>-5163816.89</v>
+        <v>2060723.73</v>
       </c>
       <c r="N192" s="1">
-        <v>-1.1</v>
+        <v>0.45</v>
       </c>
       <c r="O192">
         <v>1</v>
       </c>
       <c r="Z192" t="s">
-        <v>580</v>
+        <v>595</v>
+      </c>
+    </row>
+    <row r="193" spans="1:26">
+      <c r="A193" t="s">
+        <v>599</v>
+      </c>
+      <c r="B193" s="1">
+        <v>4900000.0</v>
+      </c>
+      <c r="C193" s="1">
+        <v>106.422</v>
+      </c>
+      <c r="D193" s="1">
+        <v>100.27195449</v>
+      </c>
+      <c r="E193" t="s">
+        <v>8</v>
+      </c>
+      <c r="F193">
+        <v>1.0</v>
+      </c>
+      <c r="G193" s="1">
+        <v>4913325.77</v>
+      </c>
+      <c r="H193" s="1">
+        <v>301352.23</v>
+      </c>
+      <c r="I193" s="1">
+        <v>6.1333655472228</v>
+      </c>
+      <c r="J193">
+        <v>1.04</v>
+      </c>
+      <c r="K193" t="s">
+        <v>600</v>
+      </c>
+      <c r="L193" s="1">
+        <v>5214678.0</v>
+      </c>
+      <c r="M193" s="1">
+        <v>5265423.21</v>
+      </c>
+      <c r="N193" s="1">
+        <v>1.14</v>
+      </c>
+      <c r="O193">
+        <v>1</v>
+      </c>
+      <c r="Z193" t="s">
+        <v>598</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">