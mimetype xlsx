--- v0 (2026-05-07)
+++ v1 (2026-07-28)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="1" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Répartition" sheetId="1" r:id="rId4"/>
     <sheet name="Valorisation" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="731">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="861">
   <si>
     <t>Type Part</t>
   </si>
   <si>
     <t>CodeIsin</t>
   </si>
   <si>
     <t>Parts</t>
   </si>
   <si>
     <t>Vl</t>
   </si>
   <si>
     <t>Devise</t>
   </si>
   <si>
     <t>Actif net</t>
   </si>
   <si>
     <t>C</t>
   </si>
   <si>
     <t>FR0000008997</t>
   </si>
   <si>
@@ -136,1970 +136,2048 @@
   <si>
     <t>Poids</t>
   </si>
   <si>
     <t>Nb.</t>
   </si>
   <si>
     <t>FR0007045109</t>
   </si>
   <si>
     <t>ARKEA SUPPORT MONETAIRE SI</t>
   </si>
   <si>
     <t>FR001400R6K0</t>
   </si>
   <si>
     <t>OSTRUM SRI MONEY PLUS SI EUR</t>
   </si>
   <si>
     <t>FR0129597979</t>
   </si>
   <si>
     <t>EURO ACHMEA BANK NV 04/02/2027</t>
   </si>
   <si>
+    <t>FR0129677722</t>
+  </si>
+  <si>
+    <t>EURO ACHMEA BANK NV 06/04/2027</t>
+  </si>
+  <si>
     <t>FR0129438273</t>
   </si>
   <si>
     <t>EURO ACHMEA BANK NV 11/09/2026</t>
   </si>
   <si>
     <t>FR0129438323</t>
   </si>
   <si>
     <t>EURO ACHMEA BANK NV 13/10/2026</t>
   </si>
   <si>
     <t>FR0129174506</t>
   </si>
   <si>
     <t>EURO ACHMEA BANK NV 30/04/2026</t>
   </si>
   <si>
     <t>FR0129518264</t>
   </si>
   <si>
     <t>EURO AGENCE CENTRALE DES ORGANISMES DE 09/06/2026</t>
   </si>
   <si>
-    <t>107 856.92</t>
+    <t>258 312.00</t>
   </si>
   <si>
     <t>FR0129448058</t>
   </si>
   <si>
     <t>EURO AGENCE CENTRALE DES ORGANISMES DE 26/05/2026</t>
   </si>
   <si>
-    <t>43 476.00</t>
-[...5 lines deleted...]
-    <t>EURO BANCO BILBAO VIZCAYA ARGENTARIA SA 19/03/2026</t>
+    <t>93 204.22</t>
+  </si>
+  <si>
+    <t>XS3311140738</t>
+  </si>
+  <si>
+    <t>EURO BANCO BILBAO VIZCAYA ARGENTARIA SA 03/03/2027</t>
   </si>
   <si>
     <t>FR0129513075</t>
   </si>
   <si>
     <t>EURO BANCO BILBAO VIZCAYA ARGENTARIA SA 19/11/2026</t>
   </si>
   <si>
     <t>FR0129513703</t>
   </si>
   <si>
     <t>EURO BANCO BILBAO VIZCAYA ARGENTARIA SA 20/08/2026</t>
   </si>
   <si>
-    <t>XS3047943058</t>
-[...2 lines deleted...]
-    <t>EURO BANCO SANTANDER SA 02/04/2026</t>
+    <t>XS3336921476</t>
+  </si>
+  <si>
+    <t>EURO BANCO SANTANDER SA 02/10/2026</t>
+  </si>
+  <si>
+    <t>XS3329243623</t>
+  </si>
+  <si>
+    <t>EURO BANCO SANTANDER SA 24/03/2027</t>
   </si>
   <si>
     <t>FR0129539765</t>
   </si>
   <si>
     <t>EURO BANQUE FEDERATIVE DU CREDIT MUTUEL 09/12/2026</t>
   </si>
   <si>
-    <t>140 846.22</t>
-[...14 lines deleted...]
-    <t>989 150.56</t>
+    <t>347 806.00</t>
+  </si>
+  <si>
+    <t>BE6373373859</t>
+  </si>
+  <si>
+    <t>EURO BELFIUS BANQUE SA 10/07/2026</t>
+  </si>
+  <si>
+    <t>FR0129677078</t>
+  </si>
+  <si>
+    <t>EURO BPCE SA 02/04/2027</t>
+  </si>
+  <si>
+    <t>34 096.50</t>
+  </si>
+  <si>
+    <t>FR0129598696</t>
+  </si>
+  <si>
+    <t>EURO BPCE SA 06/08/2026</t>
+  </si>
+  <si>
+    <t>122 755.14</t>
   </si>
   <si>
     <t>FR0129539633</t>
   </si>
   <si>
     <t>EURO BPCE SA 10/12/2026</t>
   </si>
   <si>
-    <t>105 168.00</t>
+    <t>259 704.50</t>
   </si>
   <si>
     <t>FR0129439719</t>
   </si>
   <si>
     <t>EURO BPCE SA 15/09/2026</t>
   </si>
   <si>
-    <t>247 756.83</t>
+    <t>426 939.72</t>
   </si>
   <si>
     <t>FR0129315240</t>
   </si>
   <si>
     <t>EURO BPCE SA 24/07/2026</t>
   </si>
   <si>
-    <t>368 708.67</t>
+    <t>524 238.50</t>
   </si>
   <si>
     <t>FR0129381796</t>
   </si>
   <si>
     <t>EURO CAISSE CENTRALE DU CREDIT MUTUEL 03/08/2026</t>
   </si>
   <si>
-    <t>317 310.00</t>
+    <t>473 333.33</t>
   </si>
   <si>
     <t>XS3278651024</t>
   </si>
   <si>
     <t>EURO CAIXABANK SA 18/01/2027</t>
   </si>
   <si>
     <t>XS3283860545</t>
   </si>
   <si>
     <t>EURO CAIXABANK SA 24/07/2026</t>
   </si>
   <si>
     <t>XS3283860032</t>
   </si>
   <si>
     <t>EURO CAIXABANK SA 25/01/2027</t>
   </si>
   <si>
+    <t>XS3361234886</t>
+  </si>
+  <si>
+    <t>EURO CAIXABANK SA 26/04/2027</t>
+  </si>
+  <si>
+    <t>XS3311089950</t>
+  </si>
+  <si>
+    <t>EURO CARLSBERG BREWERIES A/S 07/05/2026</t>
+  </si>
+  <si>
     <t>XS3289873336</t>
   </si>
   <si>
     <t>EURO CARLSBERG BREWERIES A/S 11/06/2026</t>
   </si>
   <si>
-    <t>XS3277633692</t>
-[...2 lines deleted...]
-    <t>EURO COCA-COLA EUROPACIFIC PARTNERS PLC 16/02/2026</t>
+    <t>XS3297690037</t>
+  </si>
+  <si>
+    <t>EURO CARLSBERG BREWERIES A/S 21/05/2026</t>
+  </si>
+  <si>
+    <t>XS3336911915</t>
+  </si>
+  <si>
+    <t>EURO COCA-COLA EUROPACIFIC PARTNERS PLC 04/05/2026</t>
+  </si>
+  <si>
+    <t>XS3336907210</t>
+  </si>
+  <si>
+    <t>EURO COCA-COLA EUROPACIFIC PARTNERS PLC 30/04/2026</t>
   </si>
   <si>
     <t>XS3293646231</t>
   </si>
   <si>
     <t>EURO COCA-COLA HBC FINANCE BV 04/02/2027</t>
   </si>
   <si>
-    <t>XS3108486112</t>
-[...14 lines deleted...]
-    <t>EURO COMMERZBANK AG 10/03/2026</t>
+    <t>FR0129706430</t>
+  </si>
+  <si>
+    <t>EURO COFACE SA 23/06/2026</t>
+  </si>
+  <si>
+    <t>BE6373282910</t>
+  </si>
+  <si>
+    <t>EURO COFINIMMO SA 04/05/2026</t>
+  </si>
+  <si>
+    <t>BE6373663846</t>
+  </si>
+  <si>
+    <t>EURO COFINIMMO SA 22/05/2026</t>
+  </si>
+  <si>
+    <t>DE000CZ459C2</t>
+  </si>
+  <si>
+    <t>EURO COMMERZBANK AG 03/02/2027</t>
+  </si>
+  <si>
+    <t>DE000CZ46AH6</t>
+  </si>
+  <si>
+    <t>EURO COMMERZBANK AG 12/03/2027</t>
   </si>
   <si>
     <t>DE000CZ458N1</t>
   </si>
   <si>
     <t>EURO COMMERZBANK AG 13/11/2026</t>
   </si>
   <si>
     <t>DE000CZ456M7</t>
   </si>
   <si>
     <t>EURO COMMERZBANK AG 14/09/2026</t>
   </si>
   <si>
+    <t>DE000CZ454P5</t>
+  </si>
+  <si>
+    <t>EURO COMMERZBANK AG 17/06/2026</t>
+  </si>
+  <si>
     <t>DE000CZ458Q4</t>
   </si>
   <si>
     <t>EURO COMMERZBANK AG 18/01/2027</t>
   </si>
   <si>
+    <t>DE000CZ46AQ7</t>
+  </si>
+  <si>
+    <t>EURO COMMERZBANK AG 20/04/2027</t>
+  </si>
+  <si>
     <t>DE000CZ454T7</t>
   </si>
   <si>
     <t>EURO COMMERZBANK AG 22/06/2026</t>
   </si>
   <si>
-    <t>DE000CZ459C2</t>
-[...2 lines deleted...]
-    <t>EURO COMMERZBANK AG FRANKFURT BRANCH 03/02/2027</t>
+    <t>FR0129582237</t>
+  </si>
+  <si>
+    <t>EURO COVIVIO SA 25/05/2026</t>
+  </si>
+  <si>
+    <t>FR0129621738</t>
+  </si>
+  <si>
+    <t>EURO CREDIT AGRICOLE SA 12/02/2027</t>
+  </si>
+  <si>
+    <t>94 812.50</t>
+  </si>
+  <si>
+    <t>FR0129621746</t>
+  </si>
+  <si>
+    <t>EURO CREDIT AGRICOLE SA 13/08/2026</t>
+  </si>
+  <si>
+    <t>90 645.83</t>
+  </si>
+  <si>
+    <t>FR0129621753</t>
+  </si>
+  <si>
+    <t>EURO CREDIT AGRICOLE SA 13/10/2026</t>
+  </si>
+  <si>
+    <t>91 895.83</t>
   </si>
   <si>
     <t>FR0129539898</t>
   </si>
   <si>
     <t>EURO CREDIT LYONNAIS SA 11/12/2026</t>
   </si>
   <si>
-    <t>142 090.67</t>
-[...53 lines deleted...]
-    <t>EURO IBERDROLA INTERNATIONAL BV 20/03/2026</t>
+    <t>350 872.67</t>
+  </si>
+  <si>
+    <t>FR0129582690</t>
+  </si>
+  <si>
+    <t>EURO ELIS SA 03/06/2026</t>
+  </si>
+  <si>
+    <t>FR0129448090</t>
+  </si>
+  <si>
+    <t>EURO ELIS SA 22/05/2026</t>
+  </si>
+  <si>
+    <t>ES05306747Y7</t>
+  </si>
+  <si>
+    <t>EURO ENDESA SA 10/06/2026</t>
+  </si>
+  <si>
+    <t>XS3353674305</t>
+  </si>
+  <si>
+    <t>EURO ENEL FINANCE INTERNATIONAL NV 08/05/2026</t>
+  </si>
+  <si>
+    <t>XS3358231929</t>
+  </si>
+  <si>
+    <t>EURO ENEL FINANCE INTERNATIONAL NV 22/05/2026</t>
+  </si>
+  <si>
+    <t>XS3350924224</t>
+  </si>
+  <si>
+    <t>EURO ENEL FINANCE INTERNATIONAL NV 30/04/2026</t>
+  </si>
+  <si>
+    <t>FR0129705275</t>
+  </si>
+  <si>
+    <t>EURO ESSILORLUXOTTICA SA 24/06/2026</t>
+  </si>
+  <si>
+    <t>XS3358227067</t>
+  </si>
+  <si>
+    <t>EURO FIDELITY NATIONAL INFORMATION SERV 22/05/2026</t>
+  </si>
+  <si>
+    <t>XS3306628242</t>
+  </si>
+  <si>
+    <t>EURO HEWLETT-PACKARD INTERNATIONAL BANK 22/02/2027</t>
+  </si>
+  <si>
+    <t>XS3315890395</t>
+  </si>
+  <si>
+    <t>EURO IBERDROLA INTERNATIONAL BV 08/05/2026</t>
+  </si>
+  <si>
+    <t>XS3352622040</t>
+  </si>
+  <si>
+    <t>EURO IBERDROLA INTERNATIONAL BV 19/06/2026</t>
   </si>
   <si>
     <t>FR0129251379</t>
   </si>
   <si>
     <t>EURO ING BANK NV 05/06/2026</t>
   </si>
   <si>
-    <t>610 948.33</t>
+    <t>816 955.00</t>
   </si>
   <si>
     <t>FR0129446847</t>
   </si>
   <si>
     <t>EURO ING BANK NV 22/10/2026</t>
   </si>
   <si>
-    <t>197 433.83</t>
+    <t>350 964.67</t>
+  </si>
+  <si>
+    <t>FR0129706604</t>
+  </si>
+  <si>
+    <t>EURO ING BANK NV 23/04/2027</t>
+  </si>
+  <si>
+    <t>3 142.64</t>
+  </si>
+  <si>
+    <t>FR0129706620</t>
+  </si>
+  <si>
+    <t>EURO ING BANK NV 24/03/2027</t>
+  </si>
+  <si>
+    <t>3 128.75</t>
   </si>
   <si>
     <t>FR0129580793</t>
   </si>
   <si>
     <t>EURO ING BANK NV 29/12/2026</t>
   </si>
   <si>
-    <t>9 956.44</t>
-[...5 lines deleted...]
-    <t>EURO INTESA SANPAOLO BANK IRELAND PLC 21/04/2026</t>
+    <t>112 295.00</t>
   </si>
   <si>
     <t>XS3273012412</t>
   </si>
   <si>
     <t>EURO INTESA SANPAOLO BANK LUXEMBOURG SA 08/01/2027</t>
   </si>
   <si>
     <t>XS3273054091</t>
   </si>
   <si>
     <t>EURO INTESA SANPAOLO BANK LUXEMBOURG SA 09/10/2026</t>
   </si>
   <si>
     <t>XS3273160286</t>
   </si>
   <si>
     <t>EURO INTESA SANPAOLO BANK LUXEMBOURG SA 09/11/2026</t>
   </si>
   <si>
     <t>XS3273166648</t>
   </si>
   <si>
     <t>EURO INTESA SANPAOLO BANK LUXEMBOURG SA 09/12/2026</t>
   </si>
   <si>
+    <t>XS3297678768</t>
+  </si>
+  <si>
+    <t>EURO INTESA SANPAOLO BANK LUXEMBOURG SA 10/02/2027</t>
+  </si>
+  <si>
     <t>XS3154041423</t>
   </si>
   <si>
     <t>EURO INTESA SANPAOLO BANK LUXEMBOURG SA 13/08/2026</t>
   </si>
   <si>
     <t>XS3184045931</t>
   </si>
   <si>
     <t>EURO INTESA SANPAOLO BANK LUXEMBOURG SA 14/09/2026</t>
   </si>
   <si>
     <t>XS3155652863</t>
   </si>
   <si>
     <t>EURO INTESA SANPAOLO BANK LUXEMBOURG SA 17/08/2026</t>
   </si>
   <si>
-    <t>XS3268837351</t>
-[...8 lines deleted...]
-    <t>EURO KBC GROEP NV 23/02/2026</t>
+    <t>XS3358264185</t>
+  </si>
+  <si>
+    <t>EURO INTESA SANPAOLO BANK LUXEMBOURG SA 22/04/2027</t>
+  </si>
+  <si>
+    <t>XS3359531426</t>
+  </si>
+  <si>
+    <t>EURO JOHNSON CONTROLS INTERNATIONAL PLC 24/06/2026</t>
+  </si>
+  <si>
+    <t>BE6372053262</t>
+  </si>
+  <si>
+    <t>EURO KBC GROEP NV 23/10/2026</t>
   </si>
   <si>
     <t>BE6368907810</t>
   </si>
   <si>
     <t>EURO KBC GROEP NV 26/06/2026</t>
   </si>
   <si>
-    <t>FR0129488021</t>
-[...10 lines deleted...]
-  <si>
     <t>XS3176776428</t>
   </si>
   <si>
     <t>EURO LLOYDS BANK CORPORATE MARKETS PLC 03/09/2026</t>
   </si>
   <si>
-    <t>XS3059595531</t>
-[...11 lines deleted...]
-    <t>EURO LSEG NETHERLANDS BV 24/02/2026</t>
+    <t>XS3355982888</t>
+  </si>
+  <si>
+    <t>EURO LLOYDS BANK CORPORATE MARKETS PLC 19/02/2027</t>
+  </si>
+  <si>
+    <t>XS3355988224</t>
+  </si>
+  <si>
+    <t>EURO LLOYDS BANK CORPORATE MARKETS PLC 20/04/2027</t>
+  </si>
+  <si>
+    <t>XS3355977888</t>
+  </si>
+  <si>
+    <t>EURO LLOYDS BANK CORPORATE MARKETS PLC 21/12/2026</t>
   </si>
   <si>
     <t>FR0129487270</t>
   </si>
   <si>
     <t>EURO MEDIOBANCA INTERNATIONAL (LUXEMBOU 06/11/2026</t>
   </si>
   <si>
     <t>FR0129548857</t>
   </si>
   <si>
     <t>EURO MEDIOBANCA INTERNATIONAL (LUXEMBOU 08/01/2027</t>
   </si>
   <si>
     <t>FR0129439685</t>
   </si>
   <si>
     <t>EURO MEDIOBANCA INTERNATIONAL (LUXEMBOU 14/10/2026</t>
   </si>
   <si>
-    <t>XS3168789116</t>
-[...5 lines deleted...]
-    <t>194 920.00</t>
+    <t>XS3299679301</t>
+  </si>
+  <si>
+    <t>EURO MUFG BANK LTD 12/06/2026</t>
+  </si>
+  <si>
+    <t>88 562.50</t>
   </si>
   <si>
     <t>XS3087766385</t>
   </si>
   <si>
     <t>EURO NATWEST MARKETS NV 01/06/2026</t>
   </si>
   <si>
+    <t>XS3295143153</t>
+  </si>
+  <si>
+    <t>EURO NATWEST MARKETS NV 05/02/2027</t>
+  </si>
+  <si>
     <t>XS3274467201</t>
   </si>
   <si>
     <t>EURO NATWEST MARKETS NV 12/01/2027</t>
   </si>
   <si>
     <t>XS3099966312</t>
   </si>
   <si>
     <t>EURO NATWEST MARKETS NV 15/05/2026</t>
   </si>
   <si>
     <t>XS3233508335</t>
   </si>
   <si>
     <t>EURO NORDEA BANK ABP 12/02/2027</t>
   </si>
   <si>
-    <t>159 194.00</t>
-[...17 lines deleted...]
-    <t>EURO NTT FINANCE UK LTD 20/02/2026</t>
+    <t>315 289.33</t>
+  </si>
+  <si>
+    <t>XS3348765788</t>
+  </si>
+  <si>
+    <t>EURO NTT FINANCE UK LTD 13/05/2026</t>
+  </si>
+  <si>
+    <t>XS3305112065</t>
+  </si>
+  <si>
+    <t>EURO NTT FINANCE UK LTD 18/05/2026</t>
+  </si>
+  <si>
+    <t>XS3303516838</t>
+  </si>
+  <si>
+    <t>EURO NTT FINANCE UK LTD 20/05/2026</t>
   </si>
   <si>
     <t>XS3281723133</t>
   </si>
   <si>
     <t>EURO NTT FINANCE UK LTD 29/05/2026</t>
   </si>
   <si>
+    <t>XS3351072502</t>
+  </si>
+  <si>
+    <t>EURO OP CORPORATE BANK PLC 16/11/2026</t>
+  </si>
+  <si>
     <t>XS3219260372</t>
   </si>
   <si>
     <t>EURO OP CORPORATE BANK PLC 23/10/2026</t>
   </si>
   <si>
-    <t>FR0129578870</t>
-[...26 lines deleted...]
-    <t>EURO SANTANDER CONSUMER BANK AG 13/02/2026</t>
+    <t>XS3318879270</t>
+  </si>
+  <si>
+    <t>EURO SANTANDER CONSUMER BANK AG 11/12/2026</t>
+  </si>
+  <si>
+    <t>XS3299470412</t>
   </si>
   <si>
     <t>XS3124348148</t>
   </si>
   <si>
     <t>EURO SANTANDER CONSUMER BANK AG 15/05/2026</t>
   </si>
   <si>
-    <t>XS3129352012</t>
-[...4 lines deleted...]
-  <si>
     <t>XS3112585677</t>
   </si>
   <si>
     <t>EURO SANTANDER CONSUMER FINANCE SA 03/06/2026</t>
   </si>
   <si>
+    <t>XS3298732184</t>
+  </si>
+  <si>
+    <t>EURO SANTANDER CONSUMER FINANCE SA 11/02/2027</t>
+  </si>
+  <si>
     <t>XS3283527458</t>
   </si>
   <si>
     <t>EURO SANTANDER CONSUMER FINANCE SA 25/01/2027</t>
   </si>
   <si>
-    <t>FR0129571768</t>
-[...2 lines deleted...]
-    <t>EURO SEB SA 16/04/2026</t>
+    <t>FR0129677953</t>
+  </si>
+  <si>
+    <t>EURO SAVENCIA SA 07/05/2026</t>
   </si>
   <si>
     <t>BE6369222086</t>
   </si>
   <si>
     <t>EURO SUMITOMO MITSUI BANKING CORP (BRUS 09/07/2026</t>
   </si>
   <si>
+    <t>BE6372794881</t>
+  </si>
+  <si>
+    <t>EURO SUMITOMO MITSUI BANKING CORP (BRUS 20/10/2026</t>
+  </si>
+  <si>
     <t>XS3288981957</t>
   </si>
   <si>
     <t>EURO SVENSKA HANDELSBANKEN AB 29/01/2027</t>
   </si>
   <si>
     <t>FR0129063246</t>
   </si>
   <si>
     <t>EURO SVENSKA HANDELSBANKEN AB 29/04/2026</t>
   </si>
   <si>
+    <t>XS3352619921</t>
+  </si>
+  <si>
+    <t>EURO SWEDBANK AB 16/04/2027</t>
+  </si>
+  <si>
+    <t>XS3303709805</t>
+  </si>
+  <si>
+    <t>EURO TERNA RETE ELETTRICA NAZIONALE SPA 18/05/2026</t>
+  </si>
+  <si>
+    <t>FR0129628576</t>
+  </si>
+  <si>
+    <t>EURO UNIVERSAL MUSIC GROUP NV 07/05/2026</t>
+  </si>
+  <si>
+    <t>FR0129628394</t>
+  </si>
+  <si>
+    <t>EURO UNIVERSAL MUSIC GROUP NV 13/05/2026</t>
+  </si>
+  <si>
     <t>FR0129572337</t>
   </si>
   <si>
     <t>EURO VEOLIA ENVIRONNEMENT SA 19/01/2027</t>
   </si>
   <si>
     <t>FR0129332229</t>
   </si>
   <si>
     <t>NEUCP ACHMEA BANK NV 06/07/2026</t>
   </si>
   <si>
     <t>FR0129547909</t>
   </si>
   <si>
     <t>NEUCP ACHMEA BANK NV 08/01/2027</t>
   </si>
   <si>
     <t>FR0129259398</t>
   </si>
   <si>
     <t>NEUCP ACHMEA BANK NV 27/05/2026</t>
   </si>
   <si>
-    <t>XS3227845115</t>
-[...4 lines deleted...]
-  <si>
     <t>FR0129519841</t>
   </si>
   <si>
     <t>NEUCP AGENCE CENTRALE DES ORGANISMES DE 08/07/2026</t>
   </si>
   <si>
-    <t>35 325.22</t>
+    <t>135 487.83</t>
   </si>
   <si>
     <t>FR0129201952</t>
   </si>
   <si>
     <t>NEUCP AXA BANQUE S.A. 14/05/2026</t>
   </si>
   <si>
-    <t>512 795.67</t>
+    <t>669 550.00</t>
   </si>
   <si>
     <t>FR0129576379</t>
   </si>
   <si>
     <t>NEUCP AXA BANQUE S.A. 23/06/2026</t>
   </si>
   <si>
     <t>FR0129202190</t>
   </si>
   <si>
     <t>NEUCP BANCO BILBAO VIZCAYA ARGENTARIA (P 13/05/2026</t>
   </si>
   <si>
-    <t>FR0129163756</t>
-[...14 lines deleted...]
-    <t>395 660.22</t>
+    <t>FR0129676880</t>
+  </si>
+  <si>
+    <t>NEUCP BANQUE FEDERATIVE DU CREDIT MUTUEL 01/04/2027</t>
+  </si>
+  <si>
+    <t>35 513.33</t>
   </si>
   <si>
     <t>FR0129548469</t>
   </si>
   <si>
     <t>NEUCP BANQUE FEDERATIVE DU CREDIT MUTUEL 08/01/2027</t>
   </si>
   <si>
-    <t>43 993.06</t>
+    <t>173 173.61</t>
   </si>
   <si>
     <t>FR0129548444</t>
   </si>
   <si>
     <t>NEUCP BANQUE FEDERATIVE DU CREDIT MUTUEL 09/10/2026</t>
   </si>
   <si>
-    <t>43 409.72</t>
-[...8 lines deleted...]
-    <t>434 603.00</t>
+    <t>170 881.94</t>
+  </si>
+  <si>
+    <t>FR0129621415</t>
+  </si>
+  <si>
+    <t>NEUCP BANQUE FEDERATIVE DU CREDIT MUTUEL 11/02/2027</t>
+  </si>
+  <si>
+    <t>95 654.44</t>
+  </si>
+  <si>
+    <t>FR0129671345</t>
+  </si>
+  <si>
+    <t>NEUCP BANQUE FEDERATIVE DU CREDIT MUTUEL 11/03/2027</t>
+  </si>
+  <si>
+    <t>60 370.67</t>
   </si>
   <si>
     <t>FR0129488716</t>
   </si>
   <si>
     <t>NEUCP BANQUE FEDERATIVE DU CREDIT MUTUEL 13/11/2026</t>
   </si>
   <si>
-    <t>133 650.69</t>
+    <t>263 175.76</t>
+  </si>
+  <si>
+    <t>FR0129621340</t>
+  </si>
+  <si>
+    <t>NEUCP BANQUE FEDERATIVE DU CREDIT MUTUEL 14/09/2026</t>
+  </si>
+  <si>
+    <t>92 698.89</t>
   </si>
   <si>
     <t>FR0129572436</t>
   </si>
   <si>
     <t>NEUCP BANQUE FEDERATIVE DU CREDIT MUTUEL 19/10/2026</t>
   </si>
   <si>
-    <t>16 741.50</t>
+    <t>93 191.67</t>
   </si>
   <si>
     <t>FR0129315299</t>
   </si>
   <si>
     <t>NEUCP BANQUE FEDERATIVE DU CREDIT MUTUEL 25/06/2026</t>
   </si>
   <si>
-    <t>428 254.56</t>
+    <t>260 960.92</t>
   </si>
   <si>
     <t>FR0129598092</t>
   </si>
   <si>
     <t>NEUCP BANQUE PALATINE 05/02/2027</t>
   </si>
   <si>
-    <t>1 262.22</t>
-[...8 lines deleted...]
-    <t>610 357.22</t>
+    <t>104 935.06</t>
   </si>
   <si>
     <t>FR0129548527</t>
   </si>
   <si>
     <t>NEUCP BPCE SA 07/01/2027</t>
   </si>
   <si>
-    <t>52 558.33</t>
+    <t>206 891.67</t>
   </si>
   <si>
     <t>FR0129499275</t>
   </si>
   <si>
     <t>NEUCP BPCE SA 13/11/2026</t>
   </si>
   <si>
-    <t>131 495.00</t>
+    <t>260 435.56</t>
   </si>
   <si>
     <t>FR0129499259</t>
   </si>
   <si>
     <t>NEUCP BPCE SA 14/10/2026</t>
   </si>
   <si>
-    <t>130 911.67</t>
-[...29 lines deleted...]
-    <t>NEUCP COFINIMMO SA 26/02/2026</t>
+    <t>259 282.78</t>
+  </si>
+  <si>
+    <t>FR0129621605</t>
+  </si>
+  <si>
+    <t>NEUCP CA CONSUMER FINANCE SA 12/11/2026</t>
+  </si>
+  <si>
+    <t>94 387.78</t>
+  </si>
+  <si>
+    <t>FR0129677144</t>
+  </si>
+  <si>
+    <t>NEUCP COFACE SA 30/06/2026</t>
+  </si>
+  <si>
+    <t>BE6373705290</t>
+  </si>
+  <si>
+    <t>NEUCP COFINIMMO SA 27/05/2026</t>
   </si>
   <si>
     <t>FR0129537538</t>
   </si>
   <si>
     <t>NEUCP COMPAGNIE GENERALE DE LOCATION DEQ 04/12/2026</t>
   </si>
   <si>
-    <t>FR0129357085</t>
-[...2 lines deleted...]
-    <t>NEUCP COMPAGNIE GENERALE DE LOCATION DEQ 13/02/2026</t>
+    <t>FR0129621878</t>
+  </si>
+  <si>
+    <t>NEUCP COMPAGNIE GENERALE DE LOCATION DEQ 12/02/2027</t>
   </si>
   <si>
     <t>FR0129513893</t>
   </si>
   <si>
     <t>NEUCP COMPAGNIE GENERALE DE LOCATION DEQ 20/11/2026</t>
   </si>
   <si>
-    <t>FR0129520278</t>
-[...2 lines deleted...]
-    <t>NEUCP COMPAGNIE GENERALE DE LOCATION DEQ 31/03/2026</t>
+    <t>FR0129676310</t>
+  </si>
+  <si>
+    <t>NEUCP COMPAGNIE GENERALE DE LOCATION DEQ 30/11/2026</t>
   </si>
   <si>
     <t>FR0129548626</t>
   </si>
   <si>
     <t>NEUCP CREDIT AGRICOLE SA 06/01/2027</t>
   </si>
   <si>
-    <t>45 767.64</t>
+    <t>175 526.46</t>
   </si>
   <si>
     <t>FR0129548592</t>
   </si>
   <si>
     <t>NEUCP CREDIT AGRICOLE SA 09/09/2026</t>
   </si>
   <si>
-    <t>42 826.39</t>
-[...26 lines deleted...]
-    <t>364 625.33</t>
+    <t>168 590.28</t>
+  </si>
+  <si>
+    <t>FR0129671998</t>
+  </si>
+  <si>
+    <t>NEUCP CREDIT AGRICOLE SA 12/03/2027</t>
+  </si>
+  <si>
+    <t>73 887.92</t>
+  </si>
+  <si>
+    <t>FR0129706067</t>
+  </si>
+  <si>
+    <t>NEUCP CREDIT AGRICOLE SA 23/04/2027</t>
+  </si>
+  <si>
+    <t>7 609.67</t>
   </si>
   <si>
     <t>FR0129260818</t>
   </si>
   <si>
     <t>NEUCP CREDIT INDUSTRIEL ET COMMERCIAL 02/07/2026</t>
   </si>
   <si>
-    <t>549 446.67</t>
+    <t>757 048.44</t>
   </si>
   <si>
     <t>FR0129234854</t>
   </si>
   <si>
     <t>NEUCP CREDIT LYONNAIS SA 03/06/2026</t>
   </si>
   <si>
-    <t>627 550.22</t>
+    <t>418 165.00</t>
   </si>
   <si>
     <t>FR0129417244</t>
   </si>
   <si>
     <t>NEUCP CREDIT LYONNAIS SA 10/07/2026</t>
   </si>
   <si>
-    <t>146 469.17</t>
-[...41 lines deleted...]
-    <t>NEUCP FINANCIERE AGACHE SA 16/02/2026</t>
+    <t>247 967.00</t>
+  </si>
+  <si>
+    <t>FR0129678217</t>
+  </si>
+  <si>
+    <t>NEUCP DANONE SA 08/01/2027</t>
+  </si>
+  <si>
+    <t>39 077.50</t>
+  </si>
+  <si>
+    <t>FR0129683761</t>
+  </si>
+  <si>
+    <t>NEUCP ELECTRICITE DE FRANCE SA 15/05/2026</t>
+  </si>
+  <si>
+    <t>FR0129678530</t>
+  </si>
+  <si>
+    <t>NEUCP ENGIE SA 09/07/2026</t>
+  </si>
+  <si>
+    <t>23 922.22</t>
+  </si>
+  <si>
+    <t>FR0129681963</t>
+  </si>
+  <si>
+    <t>NEUCP ENGIE SA 12/06/2026</t>
+  </si>
+  <si>
+    <t>FR0129649382</t>
+  </si>
+  <si>
+    <t>NEUCP ESSILORLUXOTTICA SA 29/05/2026</t>
+  </si>
+  <si>
+    <t>FR0129622520</t>
+  </si>
+  <si>
+    <t>NEUCP FINANCIERE AGACHE SA 15/05/2026</t>
   </si>
   <si>
     <t>FR0129234789</t>
   </si>
   <si>
     <t>NEUCP ING BANK NV 03/06/2026</t>
   </si>
   <si>
-    <t>464 462.67</t>
+    <t>618 997.50</t>
+  </si>
+  <si>
+    <t>FR0129678985</t>
+  </si>
+  <si>
+    <t>NEUCP ING BANK NV 08/04/2027</t>
+  </si>
+  <si>
+    <t>25 144.44</t>
   </si>
   <si>
     <t>FR0129213460</t>
   </si>
   <si>
     <t>NEUCP ING BANK NV 19/05/2026</t>
   </si>
   <si>
-    <t>495 689.25</t>
+    <t>650 353.75</t>
+  </si>
+  <si>
+    <t>FR0129674976</t>
+  </si>
+  <si>
+    <t>NEUCP ING BANK NV 25/03/2027</t>
+  </si>
+  <si>
+    <t>33 003.54</t>
+  </si>
+  <si>
+    <t>FR0129621068</t>
+  </si>
+  <si>
+    <t>NEUCP KERING FINANCE SNC 11/05/2026</t>
   </si>
   <si>
     <t>FR0129516185</t>
   </si>
   <si>
     <t>NEUCP LA BANQUE POSTALE 04/12/2026</t>
   </si>
   <si>
-    <t>76 911.00</t>
-[...8 lines deleted...]
-    <t>623 955.25</t>
+    <t>280 892.89</t>
+  </si>
+  <si>
+    <t>FR0129651875</t>
+  </si>
+  <si>
+    <t>NEUCP LA BANQUE POSTALE 15/04/2027</t>
+  </si>
+  <si>
+    <t>24 241.75</t>
   </si>
   <si>
     <t>FR0129516557</t>
   </si>
   <si>
     <t>NEUCP LA BANQUE POSTALE 24/12/2026</t>
   </si>
   <si>
-    <t>13 605.78</t>
+    <t>115 278.67</t>
   </si>
   <si>
     <t>FR0129516698</t>
   </si>
   <si>
     <t>NEUCP LA BANQUE POSTALE 29/01/2027</t>
   </si>
   <si>
-    <t>6 488.71</t>
+    <t>82 729.21</t>
   </si>
   <si>
     <t>FR0129516672</t>
   </si>
   <si>
     <t>NEUCP LA BANQUE POSTALE 30/07/2026</t>
   </si>
   <si>
-    <t>6 255.38</t>
+    <t>79 762.54</t>
   </si>
   <si>
     <t>FR0129516680</t>
   </si>
   <si>
     <t>NEUCP LA BANQUE POSTALE 30/10/2026</t>
   </si>
   <si>
-    <t>6 372.04</t>
-[...17 lines deleted...]
-    <t>NEUCP SAVENCIA SA 20/02/2026</t>
+    <t>81 245.88</t>
+  </si>
+  <si>
+    <t>FR0129680197</t>
+  </si>
+  <si>
+    <t>NEUCP PERNOD RICARD FINANCE SA 22/05/2026</t>
+  </si>
+  <si>
+    <t>FR0129677565</t>
+  </si>
+  <si>
+    <t>NEUCP SAFRAN SA 07/05/2026</t>
+  </si>
+  <si>
+    <t>FR0129683191</t>
+  </si>
+  <si>
+    <t>NEUCP SEB SA 16/07/2026</t>
   </si>
   <si>
     <t>FR0129261212</t>
   </si>
   <si>
     <t>NEUCP SOCIETE GENERALE SA 02/07/2026</t>
   </si>
   <si>
-    <t>544 580.00</t>
+    <t>750 359.56</t>
   </si>
   <si>
     <t>FR0129261832</t>
   </si>
   <si>
     <t>NEUCP SOCIETE GENERALE SA 03/07/2026</t>
   </si>
   <si>
-    <t>809 410.00</t>
+    <t>1 118 010.83</t>
   </si>
   <si>
     <t>FR0129331171</t>
   </si>
   <si>
     <t>NEUCP SOCIETE GENERALE SA 04/08/2026</t>
   </si>
   <si>
-    <t>577 891.67</t>
-[...11 lines deleted...]
-    <t>NEUCP SONEPAR SA 23/02/2026</t>
+    <t>834 708.33</t>
+  </si>
+  <si>
+    <t>FR0129620011</t>
+  </si>
+  <si>
+    <t>NEUCP SONEPAR SA 07/05/2026</t>
+  </si>
+  <si>
+    <t>FR0129633303</t>
+  </si>
+  <si>
+    <t>NEUCP SONEPAR SA 15/05/2026</t>
+  </si>
+  <si>
+    <t>FR0129634624</t>
+  </si>
+  <si>
+    <t>NEUCP SONEPAR SA 22/05/2026</t>
+  </si>
+  <si>
+    <t>FR0129582765</t>
+  </si>
+  <si>
+    <t>NEUCP TELEPERFORMANCE 04/05/2026</t>
   </si>
   <si>
     <t>FR0129487114</t>
   </si>
   <si>
     <t>NEUCP UNEDIC 06/11/2026</t>
   </si>
   <si>
-    <t>XS3099050166</t>
-[...11 lines deleted...]
-    <t>NEUCP VEOLIA ENVIRONNEMENT SA 16/04/2026</t>
+    <t>FR0129678860</t>
+  </si>
+  <si>
+    <t>NEUCP UNION FINANCES GRAINS 07/05/2026</t>
+  </si>
+  <si>
+    <t>FR0129629715</t>
+  </si>
+  <si>
+    <t>NEUCP UNIVERSAL MUSIC GROUP NV 22/07/2026</t>
+  </si>
+  <si>
+    <t>FR0129678175</t>
+  </si>
+  <si>
+    <t>NEUCP VEOLIA ENVIRONNEMENT SA 09/11/2026</t>
+  </si>
+  <si>
+    <t>19 713.75</t>
+  </si>
+  <si>
+    <t>FR0129630960</t>
+  </si>
+  <si>
+    <t>NEUCP VEOLIA ENVIRONNEMENT SA 16/04/2027</t>
   </si>
   <si>
     <t>FR0129499028</t>
   </si>
   <si>
     <t>NEUCP VEOLIA ENVIRONNEMENT SA 16/11/2026</t>
   </si>
   <si>
-    <t>25 867.33</t>
+    <t>127 130.61</t>
+  </si>
+  <si>
+    <t>FR0129681781</t>
+  </si>
+  <si>
+    <t>NEUCP VIVENDI SE 13/05/2026</t>
+  </si>
+  <si>
+    <t>FR0129634376</t>
+  </si>
+  <si>
+    <t>NEUMTN SOCIETE GENERALE SA 22/03/2027</t>
+  </si>
+  <si>
+    <t>46 726.89</t>
   </si>
   <si>
     <t>XS2102283061</t>
   </si>
   <si>
     <t>ABN AMRO BANK NV 0.6 15/01/2027</t>
   </si>
   <si>
-    <t>10 956.16</t>
+    <t>47 577.53</t>
+  </si>
+  <si>
+    <t>XS2575971994</t>
+  </si>
+  <si>
+    <t>ABN AMRO BANK NV 4 16/01/2028</t>
+  </si>
+  <si>
+    <t>167 671.23</t>
   </si>
   <si>
     <t>XS2175967343</t>
   </si>
   <si>
     <t>ACHMEA BV 1.5 26/05/2027</t>
   </si>
   <si>
-    <t>67 110.41</t>
-[...8 lines deleted...]
-    <t>116 438.36</t>
+    <t>88 691.01</t>
   </si>
   <si>
     <t>FR001400O457</t>
   </si>
   <si>
     <t>ALD SA 3.875 22/02/2027</t>
   </si>
   <si>
-    <t>258 616.44</t>
+    <t>84 188.36</t>
   </si>
   <si>
     <t>FR001400F6E7</t>
   </si>
   <si>
     <t>ALD SA 4.25 18/01/2027</t>
   </si>
   <si>
-    <t>51 349.32</t>
-[...8 lines deleted...]
-    <t>175 126.03</t>
+    <t>401 712.33</t>
+  </si>
+  <si>
+    <t>FR001400M8T2</t>
+  </si>
+  <si>
+    <t>ALD SA 4.375 23/11/2026</t>
+  </si>
+  <si>
+    <t>74 794.52</t>
+  </si>
+  <si>
+    <t>FR001400E3H8</t>
+  </si>
+  <si>
+    <t>ARVAL SERVICE LEASE SA 4.75 22/05/2027</t>
+  </si>
+  <si>
+    <t>665 650.68</t>
   </si>
   <si>
     <t>XS2101349723</t>
   </si>
   <si>
     <t>BANCO BILBAO VIZCAYA ARGENTARIA SA 0.5 14/01/2027</t>
   </si>
   <si>
-    <t>4 068.49</t>
+    <t>40 602.74</t>
   </si>
   <si>
     <t>XS2013745703</t>
   </si>
   <si>
     <t>BANCO BILBAO VIZCAYA ARGENTARIA SA 1 21/06/2026</t>
   </si>
   <si>
-    <t>156 849.32</t>
+    <t>213 013.70</t>
   </si>
   <si>
     <t>FR0014002S57</t>
   </si>
   <si>
     <t>BANQUE FEDERATIVE DU CREDIT MUTUEL 0.01 11/05/2026</t>
   </si>
   <si>
-    <t>1 109.59</t>
-[...8 lines deleted...]
-    <t>14 304.45</t>
+    <t>1 446.58</t>
+  </si>
+  <si>
+    <t>XS1617831026</t>
+  </si>
+  <si>
+    <t>BANQUE FEDERATIVE DU CREDIT MUTUEL 1.25 26/05/2027</t>
+  </si>
+  <si>
+    <t>183 503.42</t>
+  </si>
+  <si>
+    <t>XS2625968693</t>
+  </si>
+  <si>
+    <t>BMW FINANCE NV 3.25 22/11/2026</t>
+  </si>
+  <si>
+    <t>279 589.04</t>
+  </si>
+  <si>
+    <t>XS2915279140</t>
+  </si>
+  <si>
+    <t>BMW INTERNATIONAL INVESTMENT BV 09/10/2026</t>
+  </si>
+  <si>
+    <t>8 296.67</t>
+  </si>
+  <si>
+    <t>XS2887901325</t>
+  </si>
+  <si>
+    <t>BMW INTERNATIONAL INVESTMENT BV 3 27/08/2027</t>
+  </si>
+  <si>
+    <t>100 273.97</t>
   </si>
   <si>
     <t>XS1748456974</t>
   </si>
   <si>
     <t>BNP PARIBAS SA 1.125 11/06/2026</t>
   </si>
   <si>
-    <t>254 142.12</t>
+    <t>341 337.33</t>
   </si>
   <si>
     <t>FR0013455540</t>
   </si>
   <si>
     <t>BPCE SA 0.5 24/02/2027</t>
   </si>
   <si>
-    <t>146 931.51</t>
-[...17 lines deleted...]
-    <t>233 589.04</t>
+    <t>26 753.42</t>
   </si>
   <si>
     <t>FR0013382116</t>
   </si>
   <si>
     <t>BPIFRANCE FINANCEMENT SA 0.625 25/05/2026</t>
   </si>
   <si>
-    <t>65 753.42</t>
-[...8 lines deleted...]
-    <t>43 690.07</t>
+    <t>86 815.07</t>
   </si>
   <si>
     <t>FR0014012SC7</t>
   </si>
   <si>
     <t>CAPGEMINI SE 25/09/2027</t>
   </si>
   <si>
-    <t>33 031.50</t>
+    <t>30 969.75</t>
   </si>
   <si>
     <t>XS2624683301</t>
   </si>
   <si>
     <t>CARLSBERG BREWERIES A/S 3.5 26/11/2026</t>
   </si>
   <si>
-    <t>19 063.01</t>
+    <t>41 079.45</t>
   </si>
   <si>
     <t>XS2723549528</t>
   </si>
   <si>
     <t>COMPAGNIE DE SAINT GOBAIN SA 3.75 29/11/2026</t>
   </si>
   <si>
-    <t>104 794.52</t>
+    <t>360 616.44</t>
   </si>
   <si>
     <t>FR0013511227</t>
   </si>
   <si>
     <t>CREDIT MUTUEL ARKEA 0.875 07/05/2027</t>
   </si>
   <si>
-    <t>7 882.19</t>
-[...5 lines deleted...]
-    <t>DEUTSCHE BOERSE AG 0 22/02/2026</t>
+    <t>10 241.10</t>
   </si>
   <si>
     <t>DE000A351ZR8</t>
   </si>
   <si>
     <t>DEUTSCHE BOERSE AG 3.875 28/09/2026</t>
   </si>
   <si>
-    <t>91 089.04</t>
-[...8 lines deleted...]
-    <t>19 528.77</t>
+    <t>148 545.21</t>
+  </si>
+  <si>
+    <t>XS2534985523</t>
+  </si>
+  <si>
+    <t>DNB BANK ASA 21/09/2027</t>
+  </si>
+  <si>
+    <t>93 750.00</t>
+  </si>
+  <si>
+    <t>FR0013213295</t>
+  </si>
+  <si>
+    <t>ELECTRICITE DE FRANCE SA 1 13/10/2026</t>
+  </si>
+  <si>
+    <t>107 945.21</t>
+  </si>
+  <si>
+    <t>FR001400M9L7</t>
+  </si>
+  <si>
+    <t>ELECTRICITE DE FRANCE SA 3.75 05/06/2027</t>
+  </si>
+  <si>
+    <t>1 175 856.16</t>
   </si>
   <si>
     <t>FR001400D6M2</t>
   </si>
   <si>
     <t>ELECTRICITE DE FRANCE SA 3.875 12/01/2027</t>
   </si>
   <si>
-    <t>11 975.34</t>
+    <t>52 891.10</t>
   </si>
   <si>
     <t>XS2719096831</t>
   </si>
   <si>
     <t>HEINEKEN NV 3.625 15/11/2026</t>
   </si>
   <si>
-    <t>89 557.76</t>
+    <t>179 115.52</t>
   </si>
   <si>
     <t>XS2697483118</t>
   </si>
   <si>
     <t>ING BANK NV 4.125 02/10/2026</t>
   </si>
   <si>
-    <t>364 536.99</t>
+    <t>601 775.34</t>
+  </si>
+  <si>
+    <t>XS2554746185</t>
+  </si>
+  <si>
+    <t>ING GROEP NV 14/11/2027</t>
+  </si>
+  <si>
+    <t>354 806.51</t>
   </si>
   <si>
     <t>XS1945110606</t>
   </si>
   <si>
     <t>INTERNATIONAL BUSINESS MACHINES CO 1.25 29/01/2027</t>
   </si>
   <si>
-    <t>2 352.57</t>
+    <t>19 034.42</t>
   </si>
   <si>
     <t>XS2583741934</t>
   </si>
   <si>
     <t>INTERNATIONAL BUSINESS MACHINES CO 3.375 06/02/2027</t>
   </si>
   <si>
-    <t>2 219.18</t>
-[...8 lines deleted...]
-    <t>29 575.89</t>
+    <t>97 366.44</t>
   </si>
   <si>
     <t>XS2150015555</t>
   </si>
   <si>
     <t>KONINKLIJKE AHOLD DELHAIZE NV 1.75 02/04/2027</t>
   </si>
   <si>
-    <t>90 668.22</t>
+    <t>7 629.04</t>
   </si>
   <si>
     <t>FR0013508686</t>
   </si>
   <si>
     <t>LA POSTE SA 0.625 21/10/2026</t>
   </si>
   <si>
-    <t>25 467.47</t>
-[...8 lines deleted...]
-    <t>123 779.66</t>
+    <t>44 984.59</t>
   </si>
   <si>
     <t>XS2013525501</t>
   </si>
   <si>
     <t>LLOYDS BANK PLC 0.125 18/06/2026</t>
   </si>
   <si>
-    <t>XS2329143510</t>
-[...5 lines deleted...]
-    <t>37 556.16</t>
+    <t>1 075.34</t>
+  </si>
+  <si>
+    <t>XS2679903950</t>
+  </si>
+  <si>
+    <t>LSEG NETHERLANDS BV 4.125 29/09/2026</t>
+  </si>
+  <si>
+    <t>224 151.37</t>
+  </si>
+  <si>
+    <t>XS2465984107</t>
+  </si>
+  <si>
+    <t>MIZUHO FINANCIAL GROUP INC 1.631 08/04/2027</t>
+  </si>
+  <si>
+    <t>13 074.81</t>
   </si>
   <si>
     <t>XS2355599197</t>
   </si>
   <si>
     <t>NATWEST MARKETS PLC 0.125 18/06/2026</t>
   </si>
   <si>
-    <t>25 735.32</t>
+    <t>34 831.42</t>
   </si>
   <si>
     <t>XS2449911143</t>
   </si>
   <si>
     <t>NATWEST MARKETS PLC 1.375 02/03/2027</t>
   </si>
   <si>
-    <t>73 122.12</t>
-[...8 lines deleted...]
-    <t>39 675.95</t>
+    <t>54 881.83</t>
+  </si>
+  <si>
+    <t>XS2443893255</t>
+  </si>
+  <si>
+    <t>NORDEA BANK ABP 1.125 16/02/2027</t>
+  </si>
+  <si>
+    <t>19 148.12</t>
   </si>
   <si>
     <t>FR0013152899</t>
   </si>
   <si>
     <t>RTE RESEAU DE TRANSPORT D ELECTRIC 1 19/10/2026</t>
   </si>
   <si>
-    <t>27 175.34</t>
-[...8 lines deleted...]
-    <t>6 280.14</t>
+    <t>47 619.18</t>
+  </si>
+  <si>
+    <t>XS2115094737</t>
+  </si>
+  <si>
+    <t>SKANDINAVISKA ENSKILDA BANKEN AB 0.375 11/02/2027</t>
+  </si>
+  <si>
+    <t>4 841.10</t>
+  </si>
+  <si>
+    <t>XS2553798443</t>
+  </si>
+  <si>
+    <t>SKANDINAVISKA ENSKILDA BANKEN AB 4 09/11/2026</t>
+  </si>
+  <si>
+    <t>223 561.64</t>
   </si>
   <si>
     <t>FR0013479276</t>
   </si>
   <si>
     <t>SOCIETE GENERALE SA 0.75 25/01/2027</t>
   </si>
   <si>
-    <t>6 667.81</t>
+    <t>70 323.29</t>
   </si>
   <si>
     <t>FR001400U1B5</t>
   </si>
   <si>
     <t>SOCIETE GENERALE SA 3 12/02/2027</t>
   </si>
   <si>
-    <t>441 369.86</t>
+    <t>222 410.96</t>
+  </si>
+  <si>
+    <t>XS2443485565</t>
+  </si>
+  <si>
+    <t>SWEDBANK AB 1.3 17/02/2027</t>
+  </si>
+  <si>
+    <t>49 863.01</t>
+  </si>
+  <si>
+    <t>FR0014000UC8</t>
+  </si>
+  <si>
+    <t>UNIBAIL-RODAMCO-WESTFIELD SE 0.625 04/05/2027</t>
+  </si>
+  <si>
+    <t>11 065.07</t>
+  </si>
+  <si>
+    <t>FR0011224963</t>
+  </si>
+  <si>
+    <t>VEOLIA ENVIRONNEMENT SA 4.625 30/03/2027</t>
+  </si>
+  <si>
+    <t>11 023.97</t>
   </si>
   <si>
     <t>XS2479941499</t>
   </si>
   <si>
     <t>VISA INC 1.5 15/06/2026</t>
   </si>
   <si>
-    <t>193 150.68</t>
-[...14 lines deleted...]
-    <t>84 931.51</t>
+    <t>325 684.93</t>
   </si>
   <si>
     <t>SWAP04352459</t>
   </si>
   <si>
     <t>2554499422#S_2026092</t>
   </si>
   <si>
-    <t>-3 623.11</t>
+    <t>-5 789.58</t>
   </si>
   <si>
     <t>SWAP04352467</t>
   </si>
   <si>
     <t>2554651102#S_2026092</t>
   </si>
   <si>
-    <t>-1 116.72</t>
+    <t>-1 782.67</t>
   </si>
   <si>
     <t>SWAP04394350</t>
   </si>
   <si>
     <t>2581142962#S_2026051</t>
   </si>
   <si>
-    <t>-20 066.50</t>
+    <t>-26 352.08</t>
   </si>
   <si>
     <t>SWAP04553497</t>
   </si>
   <si>
-    <t>SWAP04562753</t>
-[...19 lines deleted...]
-  <si>
     <t>SWAP04618200</t>
   </si>
   <si>
-    <t>-6 273.95</t>
-[...44 lines deleted...]
-    <t>-9 630.10</t>
+    <t>-7 946.66</t>
   </si>
   <si>
     <t>SWAP04656977</t>
   </si>
   <si>
-    <t>-9 252.84</t>
-[...11 lines deleted...]
-    <t>76 880.00</t>
+    <t>-12 059.19</t>
   </si>
   <si>
     <t>SWAP04691834</t>
   </si>
   <si>
-    <t>102 994.30</t>
+    <t>131 587.50</t>
   </si>
   <si>
     <t>SWAP04693383</t>
   </si>
   <si>
-    <t>19 429.11</t>
+    <t>24 910.00</t>
   </si>
   <si>
     <t>SWAP04697167</t>
   </si>
   <si>
-    <t>32 141.67</t>
+    <t>41 876.00</t>
   </si>
   <si>
     <t>SWAP04698537</t>
   </si>
   <si>
-    <t>7 711.39</t>
-[...11 lines deleted...]
-    <t>11 176.00</t>
+    <t>10 946.00</t>
   </si>
   <si>
     <t>SWAP04702881</t>
   </si>
   <si>
-    <t>10 187.19</t>
+    <t>13 637.29</t>
   </si>
   <si>
     <t>SWAP04706845</t>
   </si>
   <si>
-    <t>37 495.97</t>
-[...5 lines deleted...]
-    <t>8 286.81</t>
+    <t>50 697.99</t>
   </si>
   <si>
     <t>SWAP04714392</t>
   </si>
   <si>
-    <t>20 302.33</t>
+    <t>28 387.34</t>
   </si>
   <si>
     <t>SWAP04716167</t>
   </si>
   <si>
-    <t>5 560.04</t>
+    <t>7 772.83</t>
   </si>
   <si>
     <t>SWAP04716168</t>
   </si>
   <si>
-    <t>2 508.31</t>
+    <t>5 248.66</t>
   </si>
   <si>
     <t>SWAP04716895</t>
   </si>
   <si>
-    <t>34 619.91</t>
+    <t>48 273.75</t>
   </si>
   <si>
     <t>SWAP04723467</t>
   </si>
   <si>
-    <t>18 594.77</t>
+    <t>26 299.78</t>
   </si>
   <si>
     <t>SWAP04724763</t>
   </si>
   <si>
-    <t>4 138.18</t>
-[...5 lines deleted...]
-    <t>6 401.00</t>
+    <t>5 840.84</t>
   </si>
   <si>
     <t>SWAP04724793</t>
   </si>
   <si>
-    <t>20 091.00</t>
+    <t>28 457.77</t>
   </si>
   <si>
     <t>SWAP04726544</t>
   </si>
   <si>
-    <t>13 968.86</t>
-[...5 lines deleted...]
-    <t>10 120.83</t>
+    <t>19 784.48</t>
   </si>
   <si>
     <t>SWAP04752152</t>
   </si>
   <si>
-    <t>9 703.34</t>
+    <t>14 031.11</t>
   </si>
   <si>
     <t>SWAP04753998</t>
   </si>
   <si>
-    <t>15 345.34</t>
-[...5 lines deleted...]
-    <t>18 557.07</t>
+    <t>22 387.44</t>
   </si>
   <si>
     <t>SWAP04756890</t>
   </si>
   <si>
-    <t>3 498.78</t>
-[...8 lines deleted...]
-    <t>SWAP04757795</t>
+    <t>5 074.00</t>
   </si>
   <si>
     <t>SWAP04761277</t>
   </si>
   <si>
-    <t>10 513.22</t>
-[...5 lines deleted...]
-    <t>12 625.66</t>
+    <t>15 344.06</t>
   </si>
   <si>
     <t>SWAP04761533</t>
   </si>
   <si>
-    <t>12 901.00</t>
+    <t>18 869.20</t>
   </si>
   <si>
     <t>SWAP04772677</t>
   </si>
   <si>
-    <t>13 750.81</t>
-[...5 lines deleted...]
-    <t>1 276.04</t>
+    <t>20 809.36</t>
   </si>
   <si>
     <t>SWAP04780162</t>
   </si>
   <si>
-    <t>5 981.25</t>
+    <t>9 280.00</t>
   </si>
   <si>
     <t>SWAP04780467</t>
   </si>
   <si>
-    <t>15 130.00</t>
-[...11 lines deleted...]
-    <t>1 411.00</t>
+    <t>23 583.00</t>
   </si>
   <si>
     <t>SWAP04785474</t>
   </si>
   <si>
-    <t>3 267.31</t>
+    <t>6 014.87</t>
   </si>
   <si>
     <t>SWAP04790434</t>
   </si>
   <si>
-    <t>5 200.00</t>
+    <t>8 409.50</t>
   </si>
   <si>
     <t>SWAP04790431</t>
   </si>
   <si>
-    <t>4 093.12</t>
+    <t>7 110.11</t>
   </si>
   <si>
     <t>SWAP04790432</t>
   </si>
   <si>
+    <t>1 628.05</t>
+  </si>
+  <si>
     <t>SWAP04790433</t>
   </si>
   <si>
-    <t>1 266.32</t>
+    <t>2 201.68</t>
   </si>
   <si>
     <t>SWAP04793798</t>
   </si>
   <si>
+    <t>1 979.48</t>
+  </si>
+  <si>
     <t>SWAP04795115</t>
   </si>
   <si>
-    <t>18 466.25</t>
+    <t>30 125.70</t>
   </si>
   <si>
     <t>SWAP04806549</t>
   </si>
   <si>
-    <t>9 715.17</t>
+    <t>16 333.33</t>
   </si>
   <si>
     <t>SWAP04806548</t>
   </si>
   <si>
-    <t>4 798.41</t>
-[...5 lines deleted...]
-    <t>1 174.88</t>
+    <t>8 073.34</t>
   </si>
   <si>
     <t>SWAP04827719</t>
   </si>
   <si>
-    <t>1 760.67</t>
+    <t>3 304.78</t>
   </si>
   <si>
     <t>SWAP04827721</t>
   </si>
   <si>
-    <t>1 808.17</t>
+    <t>3 386.44</t>
   </si>
   <si>
     <t>SWAP04827716</t>
   </si>
   <si>
+    <t>2 030.24</t>
+  </si>
+  <si>
     <t>SWAP04829890</t>
   </si>
   <si>
-    <t>1 347.97</t>
-[...1 lines deleted...]
-  <si>
     <t>SWAP04829894</t>
   </si>
   <si>
-    <t>SWAP04833430</t>
-[...4 lines deleted...]
-  <si>
     <t>SWAP04839963</t>
   </si>
   <si>
-    <t>5 880.00</t>
+    <t>10 734.66</t>
   </si>
   <si>
     <t>SWAP04839964</t>
   </si>
   <si>
-    <t>2 408.70</t>
+    <t>4 417.77</t>
   </si>
   <si>
     <t>SWAP04865154</t>
   </si>
   <si>
-    <t>11 639.00</t>
+    <t>21 953.34</t>
   </si>
   <si>
     <t>SWAP04866298</t>
   </si>
   <si>
-    <t>1 683.33</t>
+    <t>3 321.50</t>
   </si>
   <si>
     <t>SWAP04877910</t>
   </si>
   <si>
-    <t>3 852.93</t>
+    <t>2 670.02</t>
   </si>
   <si>
     <t>SWAP04879835</t>
   </si>
   <si>
-    <t>4 175.59</t>
+    <t>8 735.25</t>
   </si>
   <si>
     <t>SWAP04879833</t>
   </si>
   <si>
-    <t>3 294.24</t>
+    <t>6 923.13</t>
   </si>
   <si>
     <t>SWAP04892827</t>
   </si>
   <si>
     <t>SWAP04892826</t>
   </si>
   <si>
-    <t>1 118.89</t>
+    <t>2 773.78</t>
   </si>
   <si>
     <t>SWAP04892825</t>
   </si>
   <si>
-    <t>2 828.89</t>
+    <t>6 776.44</t>
   </si>
   <si>
     <t>SWAP04894161</t>
   </si>
   <si>
-    <t>1 017.92</t>
+    <t>2 448.33</t>
   </si>
   <si>
     <t>SWAP04894164</t>
   </si>
   <si>
     <t>SWAP04900108</t>
   </si>
   <si>
+    <t>1 259.20</t>
+  </si>
+  <si>
     <t>SWAP04901578</t>
   </si>
   <si>
     <t>SWAP04902359</t>
   </si>
   <si>
     <t>SWAP04902899</t>
   </si>
   <si>
     <t>SWAP04922678</t>
   </si>
   <si>
     <t>C00000002Y1T20260106</t>
   </si>
   <si>
     <t>SWAP04922725</t>
   </si>
   <si>
     <t>C00000002Y1T20260107</t>
   </si>
   <si>
     <t>SWAP04923561</t>
   </si>
   <si>
     <t>C00000002Y1T20260108</t>
@@ -2140,117 +2218,429 @@
   <si>
     <t>SWAP04969582</t>
   </si>
   <si>
     <t>C00000002Y1T20260127</t>
   </si>
   <si>
     <t>SWAP04981021</t>
   </si>
   <si>
     <t>C00000002Y1T20260128</t>
   </si>
   <si>
     <t>SWAP04986560</t>
   </si>
   <si>
     <t>C00000002Y1T20260203</t>
   </si>
   <si>
     <t>SWAP04986743</t>
   </si>
   <si>
     <t>C00000002Y1T20260204</t>
   </si>
   <si>
+    <t>SWAP04987056</t>
+  </si>
+  <si>
+    <t>C00000002Y1T20260205</t>
+  </si>
+  <si>
+    <t>SWAP04987064</t>
+  </si>
+  <si>
+    <t>C00000002Y1T20260206</t>
+  </si>
+  <si>
+    <t>SWAP04987063</t>
+  </si>
+  <si>
+    <t>SWAP04987151</t>
+  </si>
+  <si>
+    <t>C00000002Y1T20260209</t>
+  </si>
+  <si>
+    <t>SWAP05014509</t>
+  </si>
+  <si>
+    <t>C00000002Y1T20260327</t>
+  </si>
+  <si>
+    <t>-2 163.75</t>
+  </si>
+  <si>
+    <t>SWAP05016428</t>
+  </si>
+  <si>
+    <t>C00000002Y1T20260331</t>
+  </si>
+  <si>
+    <t>-1 594.09</t>
+  </si>
+  <si>
+    <t>SWAP05017520</t>
+  </si>
+  <si>
+    <t>C00000002Y1T20260401</t>
+  </si>
+  <si>
+    <t>-2 660.06</t>
+  </si>
+  <si>
     <t>SWAP04947609</t>
   </si>
   <si>
     <t>C000000051DS20260123</t>
   </si>
   <si>
     <t>SWAP04986431</t>
   </si>
   <si>
     <t>C000000051DS20260202</t>
   </si>
   <si>
+    <t>SWAP04988844</t>
+  </si>
+  <si>
+    <t>C000000051DS20260217</t>
+  </si>
+  <si>
+    <t>SWAP04988913</t>
+  </si>
+  <si>
+    <t>C000000051DS20260219</t>
+  </si>
+  <si>
+    <t>SWAP05009020</t>
+  </si>
+  <si>
+    <t>C000000051DS20260304</t>
+  </si>
+  <si>
+    <t>SWAP05016429</t>
+  </si>
+  <si>
+    <t>C000000051DS20260331</t>
+  </si>
+  <si>
+    <t>-6 339.05</t>
+  </si>
+  <si>
+    <t>SWAP05019804</t>
+  </si>
+  <si>
+    <t>C000000051DS20260416</t>
+  </si>
+  <si>
+    <t>SWAP05023433</t>
+  </si>
+  <si>
+    <t>C000000051DS20260421</t>
+  </si>
+  <si>
     <t>SWAP04969583</t>
   </si>
   <si>
     <t>C00000009R8J20260127</t>
   </si>
   <si>
+    <t>SWAP04987054</t>
+  </si>
+  <si>
+    <t>C00000009R8J20260205</t>
+  </si>
+  <si>
+    <t>SWAP04987059</t>
+  </si>
+  <si>
+    <t>SWAP04987256</t>
+  </si>
+  <si>
+    <t>C00000009R8J20260210</t>
+  </si>
+  <si>
+    <t>SWAP04987709</t>
+  </si>
+  <si>
+    <t>C00000009R8J20260212</t>
+  </si>
+  <si>
+    <t>SWAP04988861</t>
+  </si>
+  <si>
+    <t>C00000009R8J20260218</t>
+  </si>
+  <si>
+    <t>SWAP04988860</t>
+  </si>
+  <si>
+    <t>SWAP04989116</t>
+  </si>
+  <si>
+    <t>C00000009R8J20260223</t>
+  </si>
+  <si>
+    <t>SWAP04989115</t>
+  </si>
+  <si>
+    <t>SWAP04990587</t>
+  </si>
+  <si>
+    <t>C00000009R8J20260225</t>
+  </si>
+  <si>
+    <t>SWAP04996165</t>
+  </si>
+  <si>
+    <t>C00000009R8J20260226</t>
+  </si>
+  <si>
+    <t>SWAP05013727</t>
+  </si>
+  <si>
+    <t>C00000009R8J20260326</t>
+  </si>
+  <si>
+    <t>SWAP05019259</t>
+  </si>
+  <si>
+    <t>C00000009R8J20260408</t>
+  </si>
+  <si>
     <t>SWAP04922677</t>
   </si>
   <si>
     <t>C0000000BHC120260106</t>
   </si>
   <si>
     <t>SWAP04943175</t>
   </si>
   <si>
     <t>C0000000BHC120260115</t>
   </si>
   <si>
+    <t>SWAP04987055</t>
+  </si>
+  <si>
+    <t>C0000000BHC120260205</t>
+  </si>
+  <si>
+    <t>SWAP04987452</t>
+  </si>
+  <si>
+    <t>C0000000BHC120260211</t>
+  </si>
+  <si>
+    <t>SWAP04987450</t>
+  </si>
+  <si>
+    <t>SWAP04988041</t>
+  </si>
+  <si>
+    <t>C0000000BHC120260213</t>
+  </si>
+  <si>
+    <t>1 362.41</t>
+  </si>
+  <si>
+    <t>SWAP04989835</t>
+  </si>
+  <si>
+    <t>C0000000BHC120260224</t>
+  </si>
+  <si>
+    <t>SWAP04996164</t>
+  </si>
+  <si>
+    <t>C0000000BHC120260226</t>
+  </si>
+  <si>
+    <t>SWAP04996162</t>
+  </si>
+  <si>
+    <t>SWAP04996163</t>
+  </si>
+  <si>
+    <t>SWAP04996572</t>
+  </si>
+  <si>
+    <t>C0000000BHC120260227</t>
+  </si>
+  <si>
+    <t>SWAP04996573</t>
+  </si>
+  <si>
+    <t>SWAP04996570</t>
+  </si>
+  <si>
+    <t>SWAP05009423</t>
+  </si>
+  <si>
+    <t>C0000000BHC120260309</t>
+  </si>
+  <si>
+    <t>-3 784.62</t>
+  </si>
+  <si>
+    <t>SWAP05010420</t>
+  </si>
+  <si>
+    <t>C0000000BHC120260311</t>
+  </si>
+  <si>
+    <t>-7 250.52</t>
+  </si>
+  <si>
+    <t>SWAP05019801</t>
+  </si>
+  <si>
+    <t>C0000000BHC120260416</t>
+  </si>
+  <si>
+    <t>-1 212.31</t>
+  </si>
+  <si>
     <t>SWAP04922723</t>
   </si>
   <si>
     <t>C0000000KKM920260107</t>
   </si>
   <si>
+    <t>1 886.15</t>
+  </si>
+  <si>
     <t>SWAP04923568</t>
   </si>
   <si>
     <t>C0000000KKM920260108</t>
   </si>
   <si>
+    <t>SWAP05019983</t>
+  </si>
+  <si>
+    <t>C0000000KKM920260417</t>
+  </si>
+  <si>
+    <t>SWAP05027258</t>
+  </si>
+  <si>
+    <t>C0000000KKM920260423</t>
+  </si>
+  <si>
+    <t>SWAP05002489</t>
+  </si>
+  <si>
+    <t>C0000000NXVE20260302</t>
+  </si>
+  <si>
+    <t>SWAP05019600</t>
+  </si>
+  <si>
+    <t>C0000000NXVE20260414</t>
+  </si>
+  <si>
+    <t>-2 936.73</t>
+  </si>
+  <si>
+    <t>SWAP05019680</t>
+  </si>
+  <si>
+    <t>C0000000NXVE20260415</t>
+  </si>
+  <si>
+    <t>-2 492.20</t>
+  </si>
+  <si>
+    <t>SWAP05019679</t>
+  </si>
+  <si>
+    <t>-2 899.97</t>
+  </si>
+  <si>
+    <t>SWAP05019681</t>
+  </si>
+  <si>
+    <t>-3 534.13</t>
+  </si>
+  <si>
+    <t>SWAP05019981</t>
+  </si>
+  <si>
+    <t>C0000000NXVE20260417</t>
+  </si>
+  <si>
+    <t>-1 391.64</t>
+  </si>
+  <si>
+    <t>SWAP05019986</t>
+  </si>
+  <si>
+    <t>-1 729.13</t>
+  </si>
+  <si>
+    <t>SWAP05019985</t>
+  </si>
+  <si>
+    <t>-1 066.64</t>
+  </si>
+  <si>
+    <t>SWAP05019988</t>
+  </si>
+  <si>
+    <t>-1 246.64</t>
+  </si>
+  <si>
     <t>SWAP04923569</t>
   </si>
   <si>
     <t>C0000000OM5220260108</t>
   </si>
   <si>
     <t>SWAP04923562</t>
   </si>
   <si>
-    <t>SWAP04506695</t>
-[...14 lines deleted...]
-    <t>-5 570.55</t>
+    <t>SWAP04987259</t>
+  </si>
+  <si>
+    <t>C0000000OM5220260210</t>
+  </si>
+  <si>
+    <t>SWAP05019602</t>
+  </si>
+  <si>
+    <t>C0000000OM5220260414</t>
+  </si>
+  <si>
+    <t>-3 130.93</t>
+  </si>
+  <si>
+    <t>SWAP04987062</t>
+  </si>
+  <si>
+    <t>ST 1.912/OIS+m020327</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -2570,285 +2960,285 @@
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:N7"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="C7" sqref="C7"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="11.711" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="15.282" bestFit="true" customWidth="true" style="0"/>
-    <col min="6" max="6" width="15.282" bestFit="true" customWidth="true" style="0"/>
-    <col min="8" max="8" width="15.282" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="16.425" bestFit="true" customWidth="true" style="0"/>
+    <col min="8" max="8" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="9.10" bestFit="true" style="0"/>
     <col min="14" max="14" width="9.10" bestFit="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:14">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>4</v>
       </c>
       <c r="H1" t="s">
         <v>5</v>
       </c>
       <c r="I1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2" spans="1:14">
       <c r="A2" t="s">
         <v>6</v>
       </c>
       <c r="B2" t="s">
         <v>7</v>
       </c>
       <c r="C2" s="1">
-        <v>824884.1557</v>
+        <v>878576.4136</v>
       </c>
       <c r="D2">
-        <v>4773.25</v>
+        <v>4795.69</v>
       </c>
       <c r="E2" t="s">
         <v>8</v>
       </c>
       <c r="F2">
-        <v>3937379255.4</v>
+        <v>4213380165.64</v>
       </c>
       <c r="G2" t="s">
         <v>8</v>
       </c>
       <c r="H2">
-        <v>3937379255.4</v>
+        <v>4213380165.64</v>
       </c>
       <c r="I2" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="3" spans="1:14">
       <c r="A3" t="s">
         <v>9</v>
       </c>
       <c r="B3" t="s">
         <v>10</v>
       </c>
       <c r="C3" s="1">
-        <v>1869662.0659</v>
+        <v>1809517.9952</v>
       </c>
       <c r="D3">
-        <v>106.52</v>
+        <v>106.99</v>
       </c>
       <c r="E3" t="s">
         <v>8</v>
       </c>
       <c r="F3">
-        <v>199159246.23</v>
+        <v>193608737.23</v>
       </c>
       <c r="G3" t="s">
         <v>8</v>
       </c>
       <c r="H3">
-        <v>199159246.23</v>
+        <v>193608737.23</v>
       </c>
       <c r="I3" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="4" spans="1:14">
       <c r="A4" t="s">
         <v>11</v>
       </c>
       <c r="B4" t="s">
         <v>12</v>
       </c>
       <c r="C4" s="1">
-        <v>813599.8383</v>
+        <v>1165748.3457</v>
       </c>
       <c r="D4">
-        <v>1068.84</v>
+        <v>1073.83</v>
       </c>
       <c r="E4" t="s">
         <v>8</v>
       </c>
       <c r="F4">
-        <v>869613121.31</v>
+        <v>1251815627.87</v>
       </c>
       <c r="G4" t="s">
         <v>8</v>
       </c>
       <c r="H4">
-        <v>869613121.31</v>
+        <v>1251815627.87</v>
       </c>
       <c r="I4" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="5" spans="1:14">
       <c r="A5" t="s">
         <v>13</v>
       </c>
       <c r="B5" t="s">
         <v>14</v>
       </c>
       <c r="C5" s="1">
-        <v>1572234.0</v>
+        <v>2106524.0</v>
       </c>
       <c r="D5">
-        <v>102.98</v>
+        <v>103.46</v>
       </c>
       <c r="E5" t="s">
         <v>8</v>
       </c>
       <c r="F5">
-        <v>161915644.45</v>
+        <v>217953318.13</v>
       </c>
       <c r="G5" t="s">
         <v>8</v>
       </c>
       <c r="H5">
-        <v>161915644.45</v>
+        <v>217953318.13</v>
       </c>
       <c r="I5" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="6" spans="1:14">
       <c r="A6" t="s">
         <v>15</v>
       </c>
       <c r="B6" t="s">
         <v>16</v>
       </c>
       <c r="C6" s="1">
         <v>10.0</v>
       </c>
       <c r="D6">
-        <v>101.09</v>
+        <v>101.57</v>
       </c>
       <c r="E6" t="s">
         <v>8</v>
       </c>
       <c r="F6">
-        <v>1010.96</v>
+        <v>1015.75</v>
       </c>
       <c r="G6" t="s">
         <v>8</v>
       </c>
       <c r="H6">
-        <v>1010.96</v>
+        <v>1015.75</v>
       </c>
       <c r="I6" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="7" spans="1:14">
       <c r="A7" t="s">
         <v>17</v>
       </c>
       <c r="B7" t="s">
         <v>18</v>
       </c>
       <c r="C7" s="1">
         <v>3106.0</v>
       </c>
       <c r="D7">
-        <v>100.36</v>
+        <v>100.82</v>
       </c>
       <c r="E7" t="s">
         <v>8</v>
       </c>
       <c r="F7">
-        <v>311730.32</v>
+        <v>313149.34</v>
       </c>
       <c r="G7" t="s">
         <v>8</v>
       </c>
       <c r="H7">
-        <v>311730.32</v>
+        <v>313149.34</v>
       </c>
       <c r="I7" t="s">
         <v>8</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:P311"/>
+  <dimension ref="A1:P363"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="O311" sqref="O311"/>
+      <selection activeCell="O363" sqref="O363"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:16">
       <c r="A1" t="s">
         <v>19</v>
       </c>
       <c r="B1" t="s">
         <v>20</v>
       </c>
       <c r="C1" t="s">
         <v>21</v>
       </c>
       <c r="D1" t="s">
         <v>22</v>
       </c>
       <c r="E1" t="s">
         <v>23</v>
       </c>
       <c r="F1" t="s">
         <v>4</v>
       </c>
       <c r="G1" t="s">
         <v>24</v>
@@ -2867,15539 +3257,18139 @@
       </c>
       <c r="L1" t="s">
         <v>29</v>
       </c>
       <c r="M1" t="s">
         <v>30</v>
       </c>
       <c r="N1" t="s">
         <v>31</v>
       </c>
       <c r="O1" t="s">
         <v>32</v>
       </c>
       <c r="P1" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="2" spans="1:16">
       <c r="A2" t="s">
         <v>34</v>
       </c>
       <c r="B2" t="s">
         <v>35</v>
       </c>
       <c r="C2" s="1">
-        <v>12178.0</v>
+        <v>24738.0</v>
       </c>
       <c r="D2" s="1">
-        <v>11565.554</v>
+        <v>11618.977</v>
       </c>
       <c r="E2" s="1">
-        <v>11546.154568074</v>
+        <v>11613.268908966</v>
       </c>
       <c r="F2" t="s">
         <v>8</v>
       </c>
       <c r="G2">
         <v>1.0</v>
       </c>
       <c r="H2" s="1">
-        <v>140609070.33</v>
+        <v>287289046.27</v>
       </c>
       <c r="I2" s="1">
-        <v>236246.28</v>
+        <v>141206.76</v>
       </c>
       <c r="J2" s="1">
-        <v>0.16801638716873</v>
+        <v>0.049151459769646</v>
       </c>
       <c r="K2">
         <v>0.0</v>
       </c>
       <c r="L2">
         <v>0.0</v>
       </c>
       <c r="M2" s="1">
-        <v>140845316.61</v>
+        <v>287430253.03</v>
       </c>
       <c r="N2" s="1">
-        <v>140845316.61</v>
+        <v>287430253.03</v>
       </c>
       <c r="O2" s="1">
-        <v>2.73</v>
+        <v>4.89</v>
       </c>
       <c r="P2">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:16">
       <c r="A3" t="s">
         <v>36</v>
       </c>
       <c r="B3" t="s">
         <v>37</v>
       </c>
       <c r="C3" s="1">
-        <v>521.0</v>
+        <v>1099.0</v>
       </c>
       <c r="D3" s="1">
-        <v>260927.41</v>
+        <v>262130.01</v>
       </c>
       <c r="E3" s="1">
-        <v>260389.27065259</v>
+        <v>261925.34906278</v>
       </c>
       <c r="F3" t="s">
         <v>8</v>
       </c>
       <c r="G3">
         <v>1.0</v>
       </c>
       <c r="H3" s="1">
-        <v>135662810.01</v>
+        <v>287855958.62</v>
       </c>
       <c r="I3" s="1">
-        <v>280370.6</v>
+        <v>224922.37</v>
       </c>
       <c r="J3" s="1">
-        <v>0.20666725094323</v>
+        <v>0.078137124928138</v>
       </c>
       <c r="K3">
         <v>0.0</v>
       </c>
       <c r="L3">
         <v>0.0</v>
       </c>
       <c r="M3" s="1">
-        <v>135943180.61</v>
+        <v>288080880.99</v>
       </c>
       <c r="N3" s="1">
-        <v>135943180.61</v>
+        <v>288080880.99</v>
       </c>
       <c r="O3" s="1">
-        <v>2.63</v>
+        <v>4.9</v>
       </c>
       <c r="P3">
         <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:16">
       <c r="A4" t="s">
         <v>38</v>
       </c>
       <c r="B4" t="s">
         <v>39</v>
       </c>
       <c r="C4" s="1">
         <v>20000000.0</v>
       </c>
       <c r="D4" s="1">
-        <v>97.7532</v>
+        <v>97.938</v>
       </c>
       <c r="E4" s="1">
         <v>97.78043835</v>
       </c>
       <c r="F4" t="s">
         <v>8</v>
       </c>
       <c r="G4">
         <v>1.0</v>
       </c>
       <c r="H4" s="1">
         <v>19556087.67</v>
       </c>
       <c r="I4" s="1">
-        <v>-5447.67</v>
+        <v>31512.33</v>
       </c>
       <c r="J4" s="1">
-        <v>-0.02785664541869</v>
+        <v>0.16113821195607</v>
       </c>
       <c r="K4">
         <v>0.0</v>
       </c>
       <c r="L4">
         <v>0.0</v>
       </c>
       <c r="M4" s="1">
-        <v>19550640.0</v>
+        <v>19587600.0</v>
       </c>
       <c r="N4" s="1">
-        <v>19550640.0</v>
+        <v>19587600.0</v>
       </c>
       <c r="O4" s="1">
-        <v>0.38</v>
+        <v>0.33</v>
       </c>
       <c r="P4">
         <v>1</v>
       </c>
     </row>
     <row r="5" spans="1:16">
       <c r="A5" t="s">
         <v>40</v>
       </c>
       <c r="B5" t="s">
         <v>41</v>
       </c>
       <c r="C5" s="1">
         <v>10000000.0</v>
       </c>
       <c r="D5" s="1">
-        <v>98.7009</v>
+        <v>97.4025</v>
       </c>
       <c r="E5" s="1">
-        <v>98.023359</v>
+        <v>97.132225</v>
       </c>
       <c r="F5" t="s">
         <v>8</v>
       </c>
       <c r="G5">
         <v>1.0</v>
       </c>
       <c r="H5" s="1">
-        <v>9802335.9</v>
+        <v>9713222.5</v>
       </c>
       <c r="I5" s="1">
-        <v>67754.1</v>
+        <v>27027.5</v>
       </c>
       <c r="J5" s="1">
-        <v>0.69120361402837</v>
+        <v>0.27825471927571</v>
       </c>
       <c r="K5">
         <v>0.0</v>
       </c>
       <c r="L5">
         <v>0.0</v>
       </c>
       <c r="M5" s="1">
-        <v>9870090.0</v>
+        <v>9740250.0</v>
       </c>
       <c r="N5" s="1">
-        <v>9870090.0</v>
+        <v>9740250.0</v>
       </c>
       <c r="O5" s="1">
-        <v>0.19</v>
+        <v>0.17</v>
       </c>
       <c r="P5">
         <v>1</v>
       </c>
     </row>
     <row r="6" spans="1:16">
       <c r="A6" t="s">
         <v>42</v>
       </c>
       <c r="B6" t="s">
         <v>43</v>
       </c>
       <c r="C6" s="1">
         <v>10000000.0</v>
       </c>
       <c r="D6" s="1">
-        <v>98.4913</v>
+        <v>99.102</v>
       </c>
       <c r="E6" s="1">
-        <v>97.8132623</v>
+        <v>98.023359</v>
       </c>
       <c r="F6" t="s">
         <v>8</v>
       </c>
       <c r="G6">
         <v>1.0</v>
       </c>
       <c r="H6" s="1">
-        <v>9781326.23</v>
+        <v>9802335.9</v>
       </c>
       <c r="I6" s="1">
-        <v>67803.77</v>
+        <v>107864.1</v>
       </c>
       <c r="J6" s="1">
-        <v>0.69319608001665</v>
+        <v>1.1003917953883</v>
       </c>
       <c r="K6">
         <v>0.0</v>
       </c>
       <c r="L6">
         <v>0.0</v>
       </c>
       <c r="M6" s="1">
-        <v>9849130.0</v>
+        <v>9910200.0</v>
       </c>
       <c r="N6" s="1">
-        <v>9849130.0</v>
+        <v>9910200.0</v>
       </c>
       <c r="O6" s="1">
-        <v>0.19</v>
+        <v>0.17</v>
       </c>
       <c r="P6">
         <v>1</v>
       </c>
     </row>
     <row r="7" spans="1:16">
       <c r="A7" t="s">
         <v>44</v>
       </c>
       <c r="B7" t="s">
         <v>45</v>
       </c>
       <c r="C7" s="1">
         <v>10000000.0</v>
       </c>
       <c r="D7" s="1">
-        <v>99.5307</v>
+        <v>98.8544</v>
       </c>
       <c r="E7" s="1">
-        <v>97.8974084</v>
+        <v>97.8132623</v>
       </c>
       <c r="F7" t="s">
         <v>8</v>
       </c>
       <c r="G7">
         <v>1.0</v>
       </c>
       <c r="H7" s="1">
-        <v>9789740.84</v>
+        <v>9781326.23</v>
       </c>
       <c r="I7" s="1">
-        <v>163329.16</v>
+        <v>104113.77</v>
       </c>
       <c r="J7" s="1">
-        <v>1.668370620524</v>
+        <v>1.0644136342235</v>
       </c>
       <c r="K7">
         <v>0.0</v>
       </c>
       <c r="L7">
         <v>0.0</v>
       </c>
       <c r="M7" s="1">
-        <v>9953070.0</v>
+        <v>9885440.0</v>
       </c>
       <c r="N7" s="1">
-        <v>9953070.0</v>
+        <v>9885440.0</v>
       </c>
       <c r="O7" s="1">
-        <v>0.19</v>
+        <v>0.17</v>
       </c>
       <c r="P7">
         <v>1</v>
       </c>
     </row>
     <row r="8" spans="1:16">
       <c r="A8" t="s">
         <v>46</v>
       </c>
       <c r="B8" t="s">
         <v>47</v>
       </c>
       <c r="C8" s="1">
-        <v>30000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D8" s="1">
-        <v>100.0153</v>
+        <v>99.9884</v>
       </c>
       <c r="E8" s="1">
-        <v>100.0</v>
+        <v>97.8974084</v>
       </c>
       <c r="F8" t="s">
         <v>8</v>
       </c>
       <c r="G8">
         <v>1.0</v>
       </c>
       <c r="H8" s="1">
-        <v>30000000.0</v>
+        <v>9789740.84</v>
       </c>
       <c r="I8" s="1">
-        <v>4590.0</v>
+        <v>209099.16</v>
       </c>
       <c r="J8" s="1">
-        <v>0.0153</v>
+        <v>2.1359008723259</v>
       </c>
       <c r="K8">
         <v>0.0</v>
       </c>
-      <c r="L8" t="s">
-        <v>48</v>
+      <c r="L8">
+        <v>0.0</v>
       </c>
       <c r="M8" s="1">
-        <v>30004590.0</v>
+        <v>9998840.0</v>
       </c>
       <c r="N8" s="1">
-        <v>30112446.92</v>
+        <v>9998840.0</v>
       </c>
       <c r="O8" s="1">
-        <v>0.58</v>
+        <v>0.17</v>
       </c>
       <c r="P8">
         <v>1</v>
       </c>
     </row>
     <row r="9" spans="1:16">
       <c r="A9" t="s">
+        <v>48</v>
+      </c>
+      <c r="B9" t="s">
         <v>49</v>
       </c>
-      <c r="B9" t="s">
+      <c r="C9" s="1">
+        <v>30000000.0</v>
+      </c>
+      <c r="D9" s="1">
+        <v>100.0116</v>
+      </c>
+      <c r="E9" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="F9" t="s">
+        <v>8</v>
+      </c>
+      <c r="G9">
+        <v>1.0</v>
+      </c>
+      <c r="H9" s="1">
+        <v>30000000.0</v>
+      </c>
+      <c r="I9" s="1">
+        <v>3480.0</v>
+      </c>
+      <c r="J9" s="1">
+        <v>0.0116</v>
+      </c>
+      <c r="K9">
+        <v>0.0</v>
+      </c>
+      <c r="L9" t="s">
         <v>50</v>
       </c>
-      <c r="C9" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M9" s="1">
-        <v>10000960.0</v>
+        <v>30003480.0</v>
       </c>
       <c r="N9" s="1">
-        <v>10044436.0</v>
+        <v>30261792.0</v>
       </c>
       <c r="O9" s="1">
-        <v>0.19</v>
+        <v>0.51</v>
       </c>
       <c r="P9">
         <v>1</v>
       </c>
     </row>
     <row r="10" spans="1:16">
       <c r="A10" t="s">
+        <v>51</v>
+      </c>
+      <c r="B10" t="s">
         <v>52</v>
       </c>
-      <c r="B10" t="s">
+      <c r="C10" s="1">
+        <v>10000000.0</v>
+      </c>
+      <c r="D10" s="1">
+        <v>100.0092</v>
+      </c>
+      <c r="E10" s="1">
+        <v>100.0099729</v>
+      </c>
+      <c r="F10" t="s">
+        <v>8</v>
+      </c>
+      <c r="G10">
+        <v>1.0</v>
+      </c>
+      <c r="H10" s="1">
+        <v>10000997.29</v>
+      </c>
+      <c r="I10" s="1">
+        <v>-77.29</v>
+      </c>
+      <c r="J10" s="1">
+        <v>-0.0007728229271423</v>
+      </c>
+      <c r="K10">
+        <v>0.0</v>
+      </c>
+      <c r="L10" t="s">
         <v>53</v>
       </c>
-      <c r="C10" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M10" s="1">
-        <v>29928060.0</v>
+        <v>10000920.0</v>
       </c>
       <c r="N10" s="1">
-        <v>29928060.0</v>
+        <v>10094124.22</v>
       </c>
       <c r="O10" s="1">
-        <v>0.58</v>
+        <v>0.17</v>
       </c>
       <c r="P10">
         <v>1</v>
       </c>
     </row>
     <row r="11" spans="1:16">
       <c r="A11" t="s">
         <v>54</v>
       </c>
       <c r="B11" t="s">
         <v>55</v>
       </c>
       <c r="C11" s="1">
-        <v>40000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D11" s="1">
-        <v>98.2635</v>
+        <v>97.761</v>
       </c>
       <c r="E11" s="1">
-        <v>97.78527223</v>
+        <v>97.7707721</v>
       </c>
       <c r="F11" t="s">
         <v>8</v>
       </c>
       <c r="G11">
         <v>1.0</v>
       </c>
       <c r="H11" s="1">
-        <v>39114108.89</v>
+        <v>19554154.42</v>
       </c>
       <c r="I11" s="1">
-        <v>191291.11</v>
+        <v>-1954.42</v>
       </c>
       <c r="J11" s="1">
-        <v>0.48905910278556</v>
+        <v>-0.009994909306848</v>
       </c>
       <c r="K11">
         <v>0.0</v>
       </c>
       <c r="L11">
         <v>0.0</v>
       </c>
       <c r="M11" s="1">
-        <v>39305400.0</v>
+        <v>19552200.0</v>
       </c>
       <c r="N11" s="1">
-        <v>39305400.0</v>
+        <v>19552200.0</v>
       </c>
       <c r="O11" s="1">
-        <v>0.76</v>
+        <v>0.33</v>
       </c>
       <c r="P11">
         <v>1</v>
       </c>
     </row>
     <row r="12" spans="1:16">
       <c r="A12" t="s">
         <v>56</v>
       </c>
       <c r="B12" t="s">
         <v>57</v>
       </c>
       <c r="C12" s="1">
-        <v>20000000.0</v>
+        <v>40000000.0</v>
       </c>
       <c r="D12" s="1">
-        <v>98.828</v>
+        <v>98.61</v>
       </c>
       <c r="E12" s="1">
-        <v>98.3627117</v>
+        <v>97.78527223</v>
       </c>
       <c r="F12" t="s">
         <v>8</v>
       </c>
       <c r="G12">
         <v>1.0</v>
       </c>
       <c r="H12" s="1">
-        <v>19672542.34</v>
+        <v>39114108.89</v>
       </c>
       <c r="I12" s="1">
-        <v>93057.66</v>
+        <v>329891.11</v>
       </c>
       <c r="J12" s="1">
-        <v>0.47303321752566</v>
+        <v>0.84340694281889</v>
       </c>
       <c r="K12">
         <v>0.0</v>
       </c>
       <c r="L12">
         <v>0.0</v>
       </c>
       <c r="M12" s="1">
-        <v>19765600.0</v>
+        <v>39444000.0</v>
       </c>
       <c r="N12" s="1">
-        <v>19765600.0</v>
+        <v>39444000.0</v>
       </c>
       <c r="O12" s="1">
-        <v>0.38</v>
+        <v>0.67</v>
       </c>
       <c r="P12">
         <v>1</v>
       </c>
     </row>
     <row r="13" spans="1:16">
       <c r="A13" t="s">
         <v>58</v>
       </c>
       <c r="B13" t="s">
         <v>59</v>
       </c>
       <c r="C13" s="1">
-        <v>60000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D13" s="1">
-        <v>99.6855</v>
+        <v>99.2866</v>
       </c>
       <c r="E13" s="1">
-        <v>99.62226558</v>
+        <v>98.3627117</v>
       </c>
       <c r="F13" t="s">
         <v>8</v>
       </c>
       <c r="G13">
         <v>1.0</v>
       </c>
       <c r="H13" s="1">
-        <v>59773359.35</v>
+        <v>19672542.34</v>
       </c>
       <c r="I13" s="1">
-        <v>37940.65</v>
+        <v>184777.66</v>
       </c>
       <c r="J13" s="1">
-        <v>0.063474180492082</v>
+        <v>0.93926680551244</v>
       </c>
       <c r="K13">
         <v>0.0</v>
       </c>
       <c r="L13">
         <v>0.0</v>
       </c>
       <c r="M13" s="1">
-        <v>59811300.0</v>
+        <v>19857320.0</v>
       </c>
       <c r="N13" s="1">
-        <v>59811300.0</v>
+        <v>19857320.0</v>
       </c>
       <c r="O13" s="1">
-        <v>1.16</v>
+        <v>0.34</v>
       </c>
       <c r="P13">
         <v>1</v>
       </c>
     </row>
     <row r="14" spans="1:16">
       <c r="A14" t="s">
         <v>60</v>
       </c>
       <c r="B14" t="s">
         <v>61</v>
       </c>
       <c r="C14" s="1">
-        <v>40000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="D14" s="1">
-        <v>99.9901</v>
+        <v>98.9684</v>
       </c>
       <c r="E14" s="1">
-        <v>100.0</v>
+        <v>98.72033763</v>
       </c>
       <c r="F14" t="s">
         <v>8</v>
       </c>
       <c r="G14">
         <v>1.0</v>
       </c>
       <c r="H14" s="1">
-        <v>40000000.0</v>
+        <v>29616101.29</v>
       </c>
       <c r="I14" s="1">
-        <v>-3960.0</v>
+        <v>74418.71</v>
       </c>
       <c r="J14" s="1">
-        <v>-0.0099</v>
+        <v>0.25127787506969</v>
       </c>
       <c r="K14">
         <v>0.0</v>
       </c>
-      <c r="L14" t="s">
-        <v>62</v>
+      <c r="L14">
+        <v>0.0</v>
       </c>
       <c r="M14" s="1">
-        <v>39996040.0</v>
+        <v>29690520.0</v>
       </c>
       <c r="N14" s="1">
-        <v>40136886.22</v>
+        <v>29690520.0</v>
       </c>
       <c r="O14" s="1">
-        <v>0.78</v>
+        <v>0.51</v>
       </c>
       <c r="P14">
         <v>1</v>
       </c>
     </row>
     <row r="15" spans="1:16">
       <c r="A15" t="s">
+        <v>62</v>
+      </c>
+      <c r="B15" t="s">
         <v>63</v>
       </c>
-      <c r="B15" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C15" s="1">
-        <v>15000000.0</v>
+        <v>25000000.0</v>
       </c>
       <c r="D15" s="1">
-        <v>99.6341</v>
+        <v>97.5885</v>
       </c>
       <c r="E15" s="1">
-        <v>98.942062</v>
+        <v>97.51078004</v>
       </c>
       <c r="F15" t="s">
         <v>8</v>
       </c>
       <c r="G15">
         <v>1.0</v>
       </c>
       <c r="H15" s="1">
-        <v>14841309.3</v>
+        <v>24377695.01</v>
       </c>
       <c r="I15" s="1">
-        <v>103805.7</v>
+        <v>19429.99</v>
       </c>
       <c r="J15" s="1">
-        <v>0.69943761632944</v>
+        <v>0.079703967056892</v>
       </c>
       <c r="K15">
         <v>0.0</v>
       </c>
       <c r="L15">
         <v>0.0</v>
       </c>
       <c r="M15" s="1">
-        <v>14945115.0</v>
+        <v>24397125.0</v>
       </c>
       <c r="N15" s="1">
-        <v>14945115.0</v>
+        <v>24397125.0</v>
       </c>
       <c r="O15" s="1">
-        <v>0.29</v>
+        <v>0.42</v>
       </c>
       <c r="P15">
         <v>1</v>
       </c>
     </row>
     <row r="16" spans="1:16">
       <c r="A16" t="s">
+        <v>64</v>
+      </c>
+      <c r="B16" t="s">
         <v>65</v>
       </c>
-      <c r="B16" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C16" s="1">
-        <v>50000000.0</v>
+        <v>40000000.0</v>
       </c>
       <c r="D16" s="1">
-        <v>100.0315</v>
+        <v>100.0065</v>
       </c>
       <c r="E16" s="1">
         <v>100.0</v>
       </c>
       <c r="F16" t="s">
         <v>8</v>
       </c>
       <c r="G16">
         <v>1.0</v>
       </c>
       <c r="H16" s="1">
-        <v>50000000.0</v>
+        <v>40000000.0</v>
       </c>
       <c r="I16" s="1">
-        <v>15750.0</v>
+        <v>2600.0</v>
       </c>
       <c r="J16" s="1">
-        <v>0.0315</v>
+        <v>0.0065</v>
       </c>
       <c r="K16">
         <v>0.0</v>
       </c>
       <c r="L16" t="s">
-        <v>67</v>
+        <v>66</v>
       </c>
       <c r="M16" s="1">
-        <v>50015750.0</v>
+        <v>40002600.0</v>
       </c>
       <c r="N16" s="1">
-        <v>51004900.56</v>
+        <v>40350406.0</v>
       </c>
       <c r="O16" s="1">
-        <v>0.99</v>
+        <v>0.69</v>
       </c>
       <c r="P16">
         <v>1</v>
       </c>
     </row>
     <row r="17" spans="1:16">
       <c r="A17" t="s">
+        <v>67</v>
+      </c>
+      <c r="B17" t="s">
         <v>68</v>
       </c>
-      <c r="B17" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C17" s="1">
-        <v>30000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D17" s="1">
-        <v>100.0117</v>
+        <v>99.5563</v>
       </c>
       <c r="E17" s="1">
-        <v>100.0</v>
+        <v>99.43946527</v>
       </c>
       <c r="F17" t="s">
         <v>8</v>
       </c>
       <c r="G17">
         <v>1.0</v>
       </c>
       <c r="H17" s="1">
-        <v>30000000.0</v>
+        <v>14915919.79</v>
       </c>
       <c r="I17" s="1">
-        <v>3510.0</v>
+        <v>17525.21</v>
       </c>
       <c r="J17" s="1">
-        <v>0.0117</v>
+        <v>0.11749332422496</v>
       </c>
       <c r="K17">
         <v>0.0</v>
       </c>
-      <c r="L17" t="s">
-        <v>70</v>
+      <c r="L17">
+        <v>0.0</v>
       </c>
       <c r="M17" s="1">
-        <v>30003510.0</v>
+        <v>14933445.0</v>
       </c>
       <c r="N17" s="1">
-        <v>30108678.0</v>
+        <v>14933445.0</v>
       </c>
       <c r="O17" s="1">
-        <v>0.58</v>
+        <v>0.25</v>
       </c>
       <c r="P17">
         <v>1</v>
       </c>
     </row>
     <row r="18" spans="1:16">
       <c r="A18" t="s">
-        <v>71</v>
+        <v>69</v>
       </c>
       <c r="B18" t="s">
-        <v>72</v>
+        <v>70</v>
       </c>
       <c r="C18" s="1">
-        <v>35000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D18" s="1">
-        <v>100.0268</v>
+        <v>99.9885</v>
       </c>
       <c r="E18" s="1">
         <v>100.0</v>
       </c>
       <c r="F18" t="s">
         <v>8</v>
       </c>
       <c r="G18">
         <v>1.0</v>
       </c>
       <c r="H18" s="1">
-        <v>35000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="I18" s="1">
-        <v>9380.0</v>
+        <v>-2300.0</v>
       </c>
       <c r="J18" s="1">
-        <v>0.0268</v>
+        <v>-0.0115</v>
       </c>
       <c r="K18">
         <v>0.0</v>
       </c>
       <c r="L18" t="s">
-        <v>73</v>
+        <v>71</v>
       </c>
       <c r="M18" s="1">
-        <v>35009380.0</v>
+        <v>19997700.0</v>
       </c>
       <c r="N18" s="1">
-        <v>35257136.83</v>
+        <v>20031796.5</v>
       </c>
       <c r="O18" s="1">
-        <v>0.68</v>
+        <v>0.34</v>
       </c>
       <c r="P18">
         <v>1</v>
       </c>
     </row>
     <row r="19" spans="1:16">
       <c r="A19" t="s">
-        <v>74</v>
+        <v>72</v>
       </c>
       <c r="B19" t="s">
-        <v>75</v>
+        <v>73</v>
       </c>
       <c r="C19" s="1">
-        <v>30000000.0</v>
+        <v>25000000.0</v>
       </c>
       <c r="D19" s="1">
-        <v>100.0487</v>
+        <v>100.0162</v>
       </c>
       <c r="E19" s="1">
         <v>100.0</v>
       </c>
       <c r="F19" t="s">
         <v>8</v>
       </c>
       <c r="G19">
         <v>1.0</v>
       </c>
       <c r="H19" s="1">
-        <v>30000000.0</v>
+        <v>25000000.0</v>
       </c>
       <c r="I19" s="1">
-        <v>14610.0</v>
+        <v>4050.0</v>
       </c>
       <c r="J19" s="1">
-        <v>0.0487</v>
+        <v>0.0162</v>
       </c>
       <c r="K19">
         <v>0.0</v>
       </c>
       <c r="L19" t="s">
-        <v>76</v>
+        <v>74</v>
       </c>
       <c r="M19" s="1">
-        <v>30014610.0</v>
+        <v>25004050.0</v>
       </c>
       <c r="N19" s="1">
-        <v>30383318.67</v>
+        <v>25126805.14</v>
       </c>
       <c r="O19" s="1">
-        <v>0.59</v>
+        <v>0.43</v>
       </c>
       <c r="P19">
         <v>1</v>
       </c>
     </row>
     <row r="20" spans="1:16">
       <c r="A20" t="s">
-        <v>77</v>
+        <v>75</v>
       </c>
       <c r="B20" t="s">
-        <v>78</v>
+        <v>76</v>
       </c>
       <c r="C20" s="1">
         <v>30000000.0</v>
       </c>
       <c r="D20" s="1">
-        <v>100.025</v>
+        <v>100.0321</v>
       </c>
       <c r="E20" s="1">
         <v>100.0</v>
       </c>
       <c r="F20" t="s">
         <v>8</v>
       </c>
       <c r="G20">
         <v>1.0</v>
       </c>
       <c r="H20" s="1">
         <v>30000000.0</v>
       </c>
       <c r="I20" s="1">
-        <v>7500.0</v>
+        <v>9630.0</v>
       </c>
       <c r="J20" s="1">
-        <v>0.025</v>
+        <v>0.0321</v>
       </c>
       <c r="K20">
         <v>0.0</v>
       </c>
       <c r="L20" t="s">
-        <v>79</v>
+        <v>77</v>
       </c>
       <c r="M20" s="1">
-        <v>30007500.0</v>
+        <v>30009630.0</v>
       </c>
       <c r="N20" s="1">
-        <v>30324810.0</v>
+        <v>30269334.5</v>
       </c>
       <c r="O20" s="1">
-        <v>0.59</v>
+        <v>0.52</v>
       </c>
       <c r="P20">
         <v>1</v>
       </c>
     </row>
     <row r="21" spans="1:16">
       <c r="A21" t="s">
+        <v>78</v>
+      </c>
+      <c r="B21" t="s">
+        <v>79</v>
+      </c>
+      <c r="C21" s="1">
+        <v>35000000.0</v>
+      </c>
+      <c r="D21" s="1">
+        <v>100.044</v>
+      </c>
+      <c r="E21" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="F21" t="s">
+        <v>8</v>
+      </c>
+      <c r="G21">
+        <v>1.0</v>
+      </c>
+      <c r="H21" s="1">
+        <v>35000000.0</v>
+      </c>
+      <c r="I21" s="1">
+        <v>15400.0</v>
+      </c>
+      <c r="J21" s="1">
+        <v>0.044</v>
+      </c>
+      <c r="K21">
+        <v>0.0</v>
+      </c>
+      <c r="L21" t="s">
         <v>80</v>
       </c>
-      <c r="B21" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M21" s="1">
-        <v>12727845.0</v>
+        <v>35015400.0</v>
       </c>
       <c r="N21" s="1">
-        <v>12727845.0</v>
+        <v>35442339.72</v>
       </c>
       <c r="O21" s="1">
-        <v>0.25</v>
+        <v>0.6</v>
       </c>
       <c r="P21">
         <v>1</v>
       </c>
     </row>
     <row r="22" spans="1:16">
       <c r="A22" t="s">
+        <v>81</v>
+      </c>
+      <c r="B22" t="s">
         <v>82</v>
       </c>
-      <c r="B22" t="s">
+      <c r="C22" s="1">
+        <v>30000000.0</v>
+      </c>
+      <c r="D22" s="1">
+        <v>100.0401</v>
+      </c>
+      <c r="E22" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="F22" t="s">
+        <v>8</v>
+      </c>
+      <c r="G22">
+        <v>1.0</v>
+      </c>
+      <c r="H22" s="1">
+        <v>30000000.0</v>
+      </c>
+      <c r="I22" s="1">
+        <v>12030.0</v>
+      </c>
+      <c r="J22" s="1">
+        <v>0.0401</v>
+      </c>
+      <c r="K22">
+        <v>0.0</v>
+      </c>
+      <c r="L22" t="s">
         <v>83</v>
       </c>
-      <c r="C22" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M22" s="1">
-        <v>19800640.0</v>
+        <v>30012030.0</v>
       </c>
       <c r="N22" s="1">
-        <v>19800640.0</v>
+        <v>30536268.5</v>
       </c>
       <c r="O22" s="1">
-        <v>0.38</v>
+        <v>0.52</v>
       </c>
       <c r="P22">
         <v>1</v>
       </c>
     </row>
     <row r="23" spans="1:16">
       <c r="A23" t="s">
         <v>84</v>
       </c>
       <c r="B23" t="s">
         <v>85</v>
       </c>
       <c r="C23" s="1">
-        <v>15000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="D23" s="1">
-        <v>97.8605</v>
+        <v>100.0248</v>
       </c>
       <c r="E23" s="1">
-        <v>97.81428547</v>
+        <v>100.0</v>
       </c>
       <c r="F23" t="s">
         <v>8</v>
       </c>
       <c r="G23">
         <v>1.0</v>
       </c>
       <c r="H23" s="1">
-        <v>14672142.82</v>
+        <v>30000000.0</v>
       </c>
       <c r="I23" s="1">
-        <v>6932.18</v>
+        <v>7440.0</v>
       </c>
       <c r="J23" s="1">
-        <v>0.047247222747522</v>
+        <v>0.0248</v>
       </c>
       <c r="K23">
         <v>0.0</v>
       </c>
-      <c r="L23">
-        <v>0.0</v>
+      <c r="L23" t="s">
+        <v>86</v>
       </c>
       <c r="M23" s="1">
-        <v>14679075.0</v>
+        <v>30007440.0</v>
       </c>
       <c r="N23" s="1">
-        <v>14679075.0</v>
+        <v>30480773.33</v>
       </c>
       <c r="O23" s="1">
-        <v>0.28</v>
+        <v>0.52</v>
       </c>
       <c r="P23">
         <v>1</v>
       </c>
     </row>
     <row r="24" spans="1:16">
       <c r="A24" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="B24" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="C24" s="1">
-        <v>7000000.0</v>
+        <v>13000000.0</v>
       </c>
       <c r="D24" s="1">
-        <v>99.2416</v>
+        <v>98.1248</v>
       </c>
       <c r="E24" s="1">
-        <v>99.23194471</v>
+        <v>97.79494138</v>
       </c>
       <c r="F24" t="s">
         <v>8</v>
       </c>
       <c r="G24">
         <v>1.0</v>
       </c>
       <c r="H24" s="1">
-        <v>6946236.13</v>
+        <v>12713342.38</v>
       </c>
       <c r="I24" s="1">
-        <v>675.87</v>
+        <v>42881.62</v>
       </c>
       <c r="J24" s="1">
-        <v>0.0097300176289861</v>
+        <v>0.3372961941736</v>
       </c>
       <c r="K24">
         <v>0.0</v>
       </c>
       <c r="L24">
         <v>0.0</v>
       </c>
       <c r="M24" s="1">
-        <v>6946912.0</v>
+        <v>12756224.0</v>
       </c>
       <c r="N24" s="1">
-        <v>6946912.0</v>
+        <v>12756224.0</v>
       </c>
       <c r="O24" s="1">
-        <v>0.13</v>
+        <v>0.22</v>
       </c>
       <c r="P24">
         <v>1</v>
       </c>
     </row>
     <row r="25" spans="1:16">
       <c r="A25" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="B25" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="C25" s="1">
-        <v>47600000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D25" s="1">
-        <v>99.9366</v>
+        <v>99.4651</v>
       </c>
       <c r="E25" s="1">
-        <v>99.86385229</v>
+        <v>98.9520157</v>
       </c>
       <c r="F25" t="s">
         <v>8</v>
       </c>
       <c r="G25">
         <v>1.0</v>
       </c>
       <c r="H25" s="1">
-        <v>47535193.69</v>
+        <v>19790403.14</v>
       </c>
       <c r="I25" s="1">
-        <v>34627.91</v>
+        <v>102616.86</v>
       </c>
       <c r="J25" s="1">
-        <v>0.072846889455895</v>
+        <v>0.51851829027471</v>
       </c>
       <c r="K25">
         <v>0.0</v>
       </c>
       <c r="L25">
         <v>0.0</v>
       </c>
       <c r="M25" s="1">
-        <v>47569821.6</v>
+        <v>19893020.0</v>
       </c>
       <c r="N25" s="1">
-        <v>47569821.6</v>
+        <v>19893020.0</v>
       </c>
       <c r="O25" s="1">
-        <v>0.92</v>
+        <v>0.34</v>
       </c>
       <c r="P25">
         <v>1</v>
       </c>
     </row>
     <row r="26" spans="1:16">
       <c r="A26" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="B26" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="C26" s="1">
-        <v>10000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D26" s="1">
-        <v>97.7094</v>
+        <v>98.0692</v>
       </c>
       <c r="E26" s="1">
-        <v>97.7369551</v>
+        <v>97.81428547</v>
       </c>
       <c r="F26" t="s">
         <v>8</v>
       </c>
       <c r="G26">
         <v>1.0</v>
       </c>
       <c r="H26" s="1">
-        <v>9773695.51</v>
+        <v>14672142.82</v>
       </c>
       <c r="I26" s="1">
-        <v>-2755.51</v>
+        <v>38237.18</v>
       </c>
       <c r="J26" s="1">
-        <v>-0.028193123032948</v>
+        <v>0.26061074015636</v>
       </c>
       <c r="K26">
         <v>0.0</v>
       </c>
       <c r="L26">
         <v>0.0</v>
       </c>
       <c r="M26" s="1">
-        <v>9770940.0</v>
+        <v>14710380.0</v>
       </c>
       <c r="N26" s="1">
-        <v>9770940.0</v>
+        <v>14710380.0</v>
       </c>
       <c r="O26" s="1">
-        <v>0.19</v>
+        <v>0.25</v>
       </c>
       <c r="P26">
         <v>1</v>
       </c>
     </row>
     <row r="27" spans="1:16">
       <c r="A27" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="B27" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="C27" s="1">
-        <v>7500000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D27" s="1">
-        <v>99.7071</v>
+        <v>97.3031</v>
       </c>
       <c r="E27" s="1">
-        <v>98.39941053</v>
+        <v>97.32339047</v>
       </c>
       <c r="F27" t="s">
         <v>8</v>
       </c>
       <c r="G27">
         <v>1.0</v>
       </c>
       <c r="H27" s="1">
-        <v>7379955.79</v>
+        <v>14598508.57</v>
       </c>
       <c r="I27" s="1">
-        <v>98076.71</v>
+        <v>-3043.57</v>
       </c>
       <c r="J27" s="1">
-        <v>1.3289606711858</v>
+        <v>-0.020848499594366</v>
       </c>
       <c r="K27">
         <v>0.0</v>
       </c>
       <c r="L27">
         <v>0.0</v>
       </c>
       <c r="M27" s="1">
-        <v>7478032.5</v>
+        <v>14595465.0</v>
       </c>
       <c r="N27" s="1">
-        <v>7478032.5</v>
+        <v>14595465.0</v>
       </c>
       <c r="O27" s="1">
-        <v>0.14</v>
+        <v>0.25</v>
       </c>
       <c r="P27">
         <v>1</v>
       </c>
     </row>
     <row r="28" spans="1:16">
       <c r="A28" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="B28" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="C28" s="1">
-        <v>15500000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D28" s="1">
-        <v>99.8881</v>
+        <v>99.9444</v>
       </c>
       <c r="E28" s="1">
-        <v>99.80786987</v>
+        <v>99.6192332</v>
       </c>
       <c r="F28" t="s">
         <v>8</v>
       </c>
       <c r="G28">
         <v>1.0</v>
       </c>
       <c r="H28" s="1">
-        <v>15470219.83</v>
+        <v>9961923.32</v>
       </c>
       <c r="I28" s="1">
-        <v>12435.67</v>
+        <v>32516.68</v>
       </c>
       <c r="J28" s="1">
-        <v>0.080384572014191</v>
+        <v>0.32640965961581</v>
       </c>
       <c r="K28">
         <v>0.0</v>
       </c>
       <c r="L28">
         <v>0.0</v>
       </c>
       <c r="M28" s="1">
-        <v>15482655.5</v>
+        <v>9994440.0</v>
       </c>
       <c r="N28" s="1">
-        <v>15482655.5</v>
+        <v>9994440.0</v>
       </c>
       <c r="O28" s="1">
-        <v>0.3</v>
+        <v>0.17</v>
       </c>
       <c r="P28">
         <v>1</v>
       </c>
     </row>
     <row r="29" spans="1:16">
       <c r="A29" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="B29" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="C29" s="1">
-        <v>50000000.0</v>
+        <v>7000000.0</v>
       </c>
       <c r="D29" s="1">
-        <v>99.8102</v>
+        <v>99.7254</v>
       </c>
       <c r="E29" s="1">
-        <v>97.5153099</v>
+        <v>99.23194471</v>
       </c>
       <c r="F29" t="s">
         <v>8</v>
       </c>
       <c r="G29">
         <v>1.0</v>
       </c>
       <c r="H29" s="1">
-        <v>48757654.95</v>
+        <v>6946236.13</v>
       </c>
       <c r="I29" s="1">
-        <v>1147445.05</v>
+        <v>34541.87</v>
       </c>
       <c r="J29" s="1">
-        <v>2.3533638998362</v>
+        <v>0.49727462979293</v>
       </c>
       <c r="K29">
         <v>0.0</v>
       </c>
       <c r="L29">
         <v>0.0</v>
       </c>
       <c r="M29" s="1">
-        <v>49905100.0</v>
+        <v>6980778.0</v>
       </c>
       <c r="N29" s="1">
-        <v>49905100.0</v>
+        <v>6980778.0</v>
       </c>
       <c r="O29" s="1">
-        <v>0.97</v>
+        <v>0.12</v>
       </c>
       <c r="P29">
         <v>1</v>
       </c>
     </row>
     <row r="30" spans="1:16">
       <c r="A30" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="B30" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="C30" s="1">
-        <v>30000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D30" s="1">
-        <v>98.2646</v>
+        <v>99.8573</v>
       </c>
       <c r="E30" s="1">
-        <v>98.14746657</v>
+        <v>99.41494305</v>
       </c>
       <c r="F30" t="s">
         <v>8</v>
       </c>
       <c r="G30">
         <v>1.0</v>
       </c>
       <c r="H30" s="1">
-        <v>29444239.97</v>
+        <v>19882988.61</v>
       </c>
       <c r="I30" s="1">
-        <v>35140.03</v>
+        <v>88471.39</v>
       </c>
       <c r="J30" s="1">
-        <v>0.11934432688975</v>
+        <v>0.44496022069592</v>
       </c>
       <c r="K30">
         <v>0.0</v>
       </c>
       <c r="L30">
         <v>0.0</v>
       </c>
       <c r="M30" s="1">
-        <v>29479380.0</v>
+        <v>19971460.0</v>
       </c>
       <c r="N30" s="1">
-        <v>29479380.0</v>
+        <v>19971460.0</v>
       </c>
       <c r="O30" s="1">
-        <v>0.57</v>
+        <v>0.34</v>
       </c>
       <c r="P30">
         <v>1</v>
       </c>
     </row>
     <row r="31" spans="1:16">
       <c r="A31" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="B31" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="C31" s="1">
-        <v>30000000.0</v>
+        <v>18500000.0</v>
       </c>
       <c r="D31" s="1">
-        <v>98.6668</v>
+        <v>99.9639</v>
       </c>
       <c r="E31" s="1">
-        <v>97.87236357</v>
+        <v>99.83751443</v>
       </c>
       <c r="F31" t="s">
         <v>8</v>
       </c>
       <c r="G31">
         <v>1.0</v>
       </c>
       <c r="H31" s="1">
-        <v>29361709.07</v>
+        <v>18469940.17</v>
       </c>
       <c r="I31" s="1">
-        <v>238330.93</v>
+        <v>23381.33</v>
       </c>
       <c r="J31" s="1">
-        <v>0.81170659865816</v>
+        <v>0.12659126009502</v>
       </c>
       <c r="K31">
         <v>0.0</v>
       </c>
       <c r="L31">
         <v>0.0</v>
       </c>
       <c r="M31" s="1">
-        <v>29600040.0</v>
+        <v>18493321.5</v>
       </c>
       <c r="N31" s="1">
-        <v>29600040.0</v>
+        <v>18493321.5</v>
       </c>
       <c r="O31" s="1">
-        <v>0.57</v>
+        <v>0.31</v>
       </c>
       <c r="P31">
         <v>1</v>
       </c>
     </row>
     <row r="32" spans="1:16">
       <c r="A32" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="B32" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="C32" s="1">
-        <v>30000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D32" s="1">
-        <v>97.8307</v>
+        <v>99.988</v>
       </c>
       <c r="E32" s="1">
-        <v>97.75627623</v>
+        <v>99.83073145</v>
       </c>
       <c r="F32" t="s">
         <v>8</v>
       </c>
       <c r="G32">
         <v>1.0</v>
       </c>
       <c r="H32" s="1">
-        <v>29326882.87</v>
+        <v>19966146.29</v>
       </c>
       <c r="I32" s="1">
-        <v>22327.13</v>
+        <v>31453.71</v>
       </c>
       <c r="J32" s="1">
-        <v>0.076131957490919</v>
+        <v>0.15753520756158</v>
       </c>
       <c r="K32">
         <v>0.0</v>
       </c>
       <c r="L32">
         <v>0.0</v>
       </c>
       <c r="M32" s="1">
-        <v>29349210.0</v>
+        <v>19997600.0</v>
       </c>
       <c r="N32" s="1">
-        <v>29349210.0</v>
+        <v>19997600.0</v>
       </c>
       <c r="O32" s="1">
-        <v>0.57</v>
+        <v>0.34</v>
       </c>
       <c r="P32">
         <v>1</v>
       </c>
     </row>
     <row r="33" spans="1:16">
       <c r="A33" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="B33" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="C33" s="1">
-        <v>20000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D33" s="1">
-        <v>99.1975</v>
+        <v>97.9231</v>
       </c>
       <c r="E33" s="1">
-        <v>97.8675211</v>
+        <v>97.7369551</v>
       </c>
       <c r="F33" t="s">
         <v>8</v>
       </c>
       <c r="G33">
         <v>1.0</v>
       </c>
       <c r="H33" s="1">
-        <v>19573504.22</v>
+        <v>9773695.51</v>
       </c>
       <c r="I33" s="1">
-        <v>265995.78</v>
+        <v>18614.49</v>
       </c>
       <c r="J33" s="1">
-        <v>1.3589584011646</v>
+        <v>0.19045498175132</v>
       </c>
       <c r="K33">
         <v>0.0</v>
       </c>
       <c r="L33">
         <v>0.0</v>
       </c>
       <c r="M33" s="1">
-        <v>19839500.0</v>
+        <v>9792310.0</v>
       </c>
       <c r="N33" s="1">
-        <v>19839500.0</v>
+        <v>9792310.0</v>
       </c>
       <c r="O33" s="1">
-        <v>0.38</v>
+        <v>0.17</v>
       </c>
       <c r="P33">
         <v>1</v>
       </c>
     </row>
     <row r="34" spans="1:16">
       <c r="A34" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="B34" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="C34" s="1">
-        <v>20000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D34" s="1">
-        <v>97.7253</v>
+        <v>99.6472</v>
       </c>
       <c r="E34" s="1">
-        <v>97.75144525</v>
+        <v>99.6227205</v>
       </c>
       <c r="F34" t="s">
         <v>8</v>
       </c>
       <c r="G34">
         <v>1.0</v>
       </c>
       <c r="H34" s="1">
-        <v>19550289.05</v>
+        <v>9962272.05</v>
       </c>
       <c r="I34" s="1">
-        <v>-5229.05</v>
+        <v>2447.95</v>
       </c>
       <c r="J34" s="1">
-        <v>-0.026746663369665</v>
+        <v>0.024572205895542</v>
       </c>
       <c r="K34">
         <v>0.0</v>
       </c>
       <c r="L34">
         <v>0.0</v>
       </c>
       <c r="M34" s="1">
-        <v>19545060.0</v>
+        <v>9964720.0</v>
       </c>
       <c r="N34" s="1">
-        <v>19545060.0</v>
+        <v>9964720.0</v>
       </c>
       <c r="O34" s="1">
-        <v>0.38</v>
+        <v>0.17</v>
       </c>
       <c r="P34">
         <v>1</v>
       </c>
     </row>
     <row r="35" spans="1:16">
       <c r="A35" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="B35" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="C35" s="1">
-        <v>40000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D35" s="1">
-        <v>100.0085</v>
+        <v>99.9639</v>
       </c>
       <c r="E35" s="1">
-        <v>100.0</v>
+        <v>99.8048261</v>
       </c>
       <c r="F35" t="s">
         <v>8</v>
       </c>
       <c r="G35">
         <v>1.0</v>
       </c>
       <c r="H35" s="1">
-        <v>40000000.0</v>
+        <v>9980482.61</v>
       </c>
       <c r="I35" s="1">
-        <v>3400.0</v>
+        <v>15907.39</v>
       </c>
       <c r="J35" s="1">
-        <v>0.0085</v>
+        <v>0.15938497787734</v>
       </c>
       <c r="K35">
         <v>0.0</v>
       </c>
-      <c r="L35" t="s">
-        <v>110</v>
+      <c r="L35">
+        <v>0.0</v>
       </c>
       <c r="M35" s="1">
-        <v>40003400.0</v>
+        <v>9996390.0</v>
       </c>
       <c r="N35" s="1">
-        <v>40145490.67</v>
+        <v>9996390.0</v>
       </c>
       <c r="O35" s="1">
-        <v>0.78</v>
+        <v>0.17</v>
       </c>
       <c r="P35">
         <v>1</v>
       </c>
     </row>
     <row r="36" spans="1:16">
       <c r="A36" t="s">
         <v>111</v>
       </c>
       <c r="B36" t="s">
         <v>112</v>
       </c>
       <c r="C36" s="1">
-        <v>30000000.0</v>
+        <v>25000000.0</v>
       </c>
       <c r="D36" s="1">
-        <v>99.7748</v>
+        <v>99.8551</v>
       </c>
       <c r="E36" s="1">
-        <v>99.7033272</v>
+        <v>99.82271508</v>
       </c>
       <c r="F36" t="s">
         <v>8</v>
       </c>
       <c r="G36">
         <v>1.0</v>
       </c>
       <c r="H36" s="1">
-        <v>29910998.16</v>
+        <v>24955678.77</v>
       </c>
       <c r="I36" s="1">
-        <v>21441.84</v>
+        <v>8096.23</v>
       </c>
       <c r="J36" s="1">
-        <v>0.071685471294884</v>
+        <v>0.032442435545904</v>
       </c>
       <c r="K36">
         <v>0.0</v>
       </c>
       <c r="L36">
         <v>0.0</v>
       </c>
       <c r="M36" s="1">
-        <v>29932440.0</v>
+        <v>24963775.0</v>
       </c>
       <c r="N36" s="1">
-        <v>29932440.0</v>
+        <v>24963775.0</v>
       </c>
       <c r="O36" s="1">
-        <v>0.58</v>
+        <v>0.42</v>
       </c>
       <c r="P36">
         <v>1</v>
       </c>
     </row>
     <row r="37" spans="1:16">
       <c r="A37" t="s">
         <v>113</v>
       </c>
       <c r="B37" t="s">
         <v>114</v>
       </c>
       <c r="C37" s="1">
-        <v>35000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D37" s="1">
-        <v>99.6502</v>
+        <v>97.9856</v>
       </c>
       <c r="E37" s="1">
-        <v>99.57426469</v>
+        <v>97.75144525</v>
       </c>
       <c r="F37" t="s">
         <v>8</v>
       </c>
       <c r="G37">
         <v>1.0</v>
       </c>
       <c r="H37" s="1">
-        <v>34850992.64</v>
+        <v>19550289.05</v>
       </c>
       <c r="I37" s="1">
-        <v>26577.36</v>
+        <v>46830.95</v>
       </c>
       <c r="J37" s="1">
-        <v>0.076259979951033</v>
+        <v>0.23954095962586</v>
       </c>
       <c r="K37">
         <v>0.0</v>
       </c>
       <c r="L37">
         <v>0.0</v>
       </c>
       <c r="M37" s="1">
-        <v>34877570.0</v>
+        <v>19597120.0</v>
       </c>
       <c r="N37" s="1">
-        <v>34877570.0</v>
+        <v>19597120.0</v>
       </c>
       <c r="O37" s="1">
-        <v>0.67</v>
+        <v>0.33</v>
       </c>
       <c r="P37">
         <v>1</v>
       </c>
     </row>
     <row r="38" spans="1:16">
       <c r="A38" t="s">
         <v>115</v>
       </c>
       <c r="B38" t="s">
         <v>116</v>
       </c>
       <c r="C38" s="1">
-        <v>20000000.0</v>
+        <v>25000000.0</v>
       </c>
       <c r="D38" s="1">
-        <v>99.8965</v>
+        <v>97.6772</v>
       </c>
       <c r="E38" s="1">
-        <v>99.81323835</v>
+        <v>97.52492576</v>
       </c>
       <c r="F38" t="s">
         <v>8</v>
       </c>
       <c r="G38">
         <v>1.0</v>
       </c>
       <c r="H38" s="1">
-        <v>19962647.67</v>
+        <v>24381231.44</v>
       </c>
       <c r="I38" s="1">
-        <v>16652.33</v>
+        <v>38068.56</v>
       </c>
       <c r="J38" s="1">
-        <v>0.083417441790676</v>
+        <v>0.15613879099455</v>
       </c>
       <c r="K38">
         <v>0.0</v>
       </c>
       <c r="L38">
         <v>0.0</v>
       </c>
       <c r="M38" s="1">
-        <v>19979300.0</v>
+        <v>24419300.0</v>
       </c>
       <c r="N38" s="1">
-        <v>19979300.0</v>
+        <v>24419300.0</v>
       </c>
       <c r="O38" s="1">
-        <v>0.39</v>
+        <v>0.42</v>
       </c>
       <c r="P38">
         <v>1</v>
       </c>
     </row>
     <row r="39" spans="1:16">
       <c r="A39" t="s">
         <v>117</v>
       </c>
       <c r="B39" t="s">
         <v>118</v>
       </c>
       <c r="C39" s="1">
-        <v>25000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="D39" s="1">
-        <v>99.8738</v>
+        <v>98.6652</v>
       </c>
       <c r="E39" s="1">
-        <v>99.82951336</v>
+        <v>98.14746657</v>
       </c>
       <c r="F39" t="s">
         <v>8</v>
       </c>
       <c r="G39">
         <v>1.0</v>
       </c>
       <c r="H39" s="1">
-        <v>24957378.34</v>
+        <v>29444239.97</v>
       </c>
       <c r="I39" s="1">
-        <v>11071.66</v>
+        <v>155320.03</v>
       </c>
       <c r="J39" s="1">
-        <v>0.044362271746528</v>
+        <v>0.52750565189746</v>
       </c>
       <c r="K39">
         <v>0.0</v>
       </c>
       <c r="L39">
         <v>0.0</v>
       </c>
       <c r="M39" s="1">
-        <v>24968450.0</v>
+        <v>29599560.0</v>
       </c>
       <c r="N39" s="1">
-        <v>24968450.0</v>
+        <v>29599560.0</v>
       </c>
       <c r="O39" s="1">
-        <v>0.48</v>
+        <v>0.5</v>
       </c>
       <c r="P39">
         <v>1</v>
       </c>
     </row>
     <row r="40" spans="1:16">
       <c r="A40" t="s">
         <v>119</v>
       </c>
       <c r="B40" t="s">
         <v>120</v>
       </c>
       <c r="C40" s="1">
-        <v>20000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="D40" s="1">
-        <v>99.896</v>
+        <v>99.1197</v>
       </c>
       <c r="E40" s="1">
-        <v>99.8408094</v>
+        <v>97.87236357</v>
       </c>
       <c r="F40" t="s">
         <v>8</v>
       </c>
       <c r="G40">
         <v>1.0</v>
       </c>
       <c r="H40" s="1">
-        <v>19968161.88</v>
+        <v>29361709.07</v>
       </c>
       <c r="I40" s="1">
-        <v>11038.12</v>
+        <v>374200.93</v>
       </c>
       <c r="J40" s="1">
-        <v>0.055278598332357</v>
+        <v>1.2744521414196</v>
       </c>
       <c r="K40">
         <v>0.0</v>
       </c>
       <c r="L40">
         <v>0.0</v>
       </c>
       <c r="M40" s="1">
-        <v>19979200.0</v>
+        <v>29735910.0</v>
       </c>
       <c r="N40" s="1">
-        <v>19979200.0</v>
+        <v>29735910.0</v>
       </c>
       <c r="O40" s="1">
-        <v>0.39</v>
+        <v>0.51</v>
       </c>
       <c r="P40">
         <v>1</v>
       </c>
     </row>
     <row r="41" spans="1:16">
       <c r="A41" t="s">
         <v>121</v>
       </c>
       <c r="B41" t="s">
         <v>122</v>
       </c>
       <c r="C41" s="1">
-        <v>10000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D41" s="1">
-        <v>99.896</v>
+        <v>99.7059</v>
       </c>
       <c r="E41" s="1">
-        <v>97.5345435</v>
+        <v>99.30246913</v>
       </c>
       <c r="F41" t="s">
         <v>8</v>
       </c>
       <c r="G41">
         <v>1.0</v>
       </c>
       <c r="H41" s="1">
-        <v>9753454.35</v>
+        <v>14895370.37</v>
       </c>
       <c r="I41" s="1">
-        <v>236145.65</v>
+        <v>60514.63</v>
       </c>
       <c r="J41" s="1">
-        <v>2.4211488722455</v>
+        <v>0.4062646882677</v>
       </c>
       <c r="K41">
         <v>0.0</v>
       </c>
       <c r="L41">
         <v>0.0</v>
       </c>
       <c r="M41" s="1">
-        <v>9989600.0</v>
+        <v>14955885.0</v>
       </c>
       <c r="N41" s="1">
-        <v>9989600.0</v>
+        <v>14955885.0</v>
       </c>
       <c r="O41" s="1">
-        <v>0.19</v>
+        <v>0.25</v>
       </c>
       <c r="P41">
         <v>1</v>
       </c>
     </row>
     <row r="42" spans="1:16">
       <c r="A42" t="s">
         <v>123</v>
       </c>
       <c r="B42" t="s">
         <v>124</v>
       </c>
       <c r="C42" s="1">
-        <v>38000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="D42" s="1">
-        <v>99.9942</v>
+        <v>98.1203</v>
       </c>
       <c r="E42" s="1">
-        <v>99.91975887</v>
+        <v>97.75627623</v>
       </c>
       <c r="F42" t="s">
         <v>8</v>
       </c>
       <c r="G42">
         <v>1.0</v>
       </c>
       <c r="H42" s="1">
-        <v>37969508.37</v>
+        <v>29326882.87</v>
       </c>
       <c r="I42" s="1">
-        <v>28287.63</v>
+        <v>109207.13</v>
       </c>
       <c r="J42" s="1">
-        <v>0.074500911953736</v>
+        <v>0.37237892101964</v>
       </c>
       <c r="K42">
         <v>0.0</v>
       </c>
       <c r="L42">
         <v>0.0</v>
       </c>
       <c r="M42" s="1">
-        <v>37997796.0</v>
+        <v>29436090.0</v>
       </c>
       <c r="N42" s="1">
-        <v>37997796.0</v>
+        <v>29436090.0</v>
       </c>
       <c r="O42" s="1">
-        <v>0.74</v>
+        <v>0.5</v>
       </c>
       <c r="P42">
         <v>1</v>
       </c>
     </row>
     <row r="43" spans="1:16">
       <c r="A43" t="s">
         <v>125</v>
       </c>
       <c r="B43" t="s">
         <v>126</v>
       </c>
       <c r="C43" s="1">
-        <v>11500000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D43" s="1">
-        <v>99.8146</v>
+        <v>97.3466</v>
       </c>
       <c r="E43" s="1">
-        <v>99.64711087</v>
+        <v>97.3233905</v>
       </c>
       <c r="F43" t="s">
         <v>8</v>
       </c>
       <c r="G43">
         <v>1.0</v>
       </c>
       <c r="H43" s="1">
-        <v>11459417.75</v>
+        <v>19464678.1</v>
       </c>
       <c r="I43" s="1">
-        <v>19261.25</v>
+        <v>4641.9</v>
       </c>
       <c r="J43" s="1">
-        <v>0.16808227451172</v>
+        <v>0.023847812823578</v>
       </c>
       <c r="K43">
         <v>0.0</v>
       </c>
       <c r="L43">
         <v>0.0</v>
       </c>
       <c r="M43" s="1">
-        <v>11478679.0</v>
+        <v>19469320.0</v>
       </c>
       <c r="N43" s="1">
-        <v>11478679.0</v>
+        <v>19469320.0</v>
       </c>
       <c r="O43" s="1">
-        <v>0.22</v>
+        <v>0.33</v>
       </c>
       <c r="P43">
         <v>1</v>
       </c>
     </row>
     <row r="44" spans="1:16">
       <c r="A44" t="s">
         <v>127</v>
       </c>
       <c r="B44" t="s">
         <v>128</v>
       </c>
       <c r="C44" s="1">
-        <v>40000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D44" s="1">
-        <v>99.7506</v>
+        <v>99.6759</v>
       </c>
       <c r="E44" s="1">
-        <v>99.66600813</v>
+        <v>97.8675211</v>
       </c>
       <c r="F44" t="s">
         <v>8</v>
       </c>
       <c r="G44">
         <v>1.0</v>
       </c>
       <c r="H44" s="1">
-        <v>39866403.25</v>
+        <v>19573504.22</v>
       </c>
       <c r="I44" s="1">
-        <v>33836.75</v>
+        <v>361675.78</v>
       </c>
       <c r="J44" s="1">
-        <v>0.084875351778819</v>
+        <v>1.8477824713188</v>
       </c>
       <c r="K44">
         <v>0.0</v>
       </c>
       <c r="L44">
         <v>0.0</v>
       </c>
       <c r="M44" s="1">
-        <v>39900240.0</v>
+        <v>19935180.0</v>
       </c>
       <c r="N44" s="1">
-        <v>39900240.0</v>
+        <v>19935180.0</v>
       </c>
       <c r="O44" s="1">
-        <v>0.77</v>
+        <v>0.34</v>
       </c>
       <c r="P44">
         <v>1</v>
       </c>
     </row>
     <row r="45" spans="1:16">
       <c r="A45" t="s">
         <v>129</v>
       </c>
       <c r="B45" t="s">
         <v>130</v>
       </c>
       <c r="C45" s="1">
-        <v>40000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D45" s="1">
-        <v>100.043</v>
+        <v>99.8376</v>
       </c>
       <c r="E45" s="1">
-        <v>100.0</v>
+        <v>99.8105817</v>
       </c>
       <c r="F45" t="s">
         <v>8</v>
       </c>
       <c r="G45">
         <v>1.0</v>
       </c>
       <c r="H45" s="1">
-        <v>40000000.0</v>
+        <v>19962116.34</v>
       </c>
       <c r="I45" s="1">
-        <v>17200.0</v>
+        <v>5403.66</v>
       </c>
       <c r="J45" s="1">
-        <v>0.043</v>
+        <v>0.027069574728268</v>
       </c>
       <c r="K45">
         <v>0.0</v>
       </c>
-      <c r="L45" t="s">
-        <v>131</v>
+      <c r="L45">
+        <v>0.0</v>
       </c>
       <c r="M45" s="1">
-        <v>40017200.0</v>
+        <v>19967520.0</v>
       </c>
       <c r="N45" s="1">
-        <v>40628148.33</v>
+        <v>19967520.0</v>
       </c>
       <c r="O45" s="1">
-        <v>0.79</v>
+        <v>0.34</v>
       </c>
       <c r="P45">
         <v>1</v>
       </c>
     </row>
     <row r="46" spans="1:16">
       <c r="A46" t="s">
+        <v>131</v>
+      </c>
+      <c r="B46" t="s">
         <v>132</v>
       </c>
-      <c r="B46" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C46" s="1">
-        <v>30000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D46" s="1">
-        <v>100.0061</v>
+        <v>99.9956</v>
       </c>
       <c r="E46" s="1">
         <v>100.0</v>
       </c>
       <c r="F46" t="s">
         <v>8</v>
       </c>
       <c r="G46">
         <v>1.0</v>
       </c>
       <c r="H46" s="1">
-        <v>30000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="I46" s="1">
-        <v>1830.0</v>
+        <v>-880.0</v>
       </c>
       <c r="J46" s="1">
-        <v>0.0061</v>
+        <v>-0.0044</v>
       </c>
       <c r="K46">
         <v>0.0</v>
       </c>
       <c r="L46" t="s">
-        <v>134</v>
+        <v>133</v>
       </c>
       <c r="M46" s="1">
-        <v>30001830.0</v>
+        <v>19999120.0</v>
       </c>
       <c r="N46" s="1">
-        <v>30199263.83</v>
+        <v>20093932.5</v>
       </c>
       <c r="O46" s="1">
-        <v>0.58</v>
+        <v>0.34</v>
       </c>
       <c r="P46">
         <v>1</v>
       </c>
     </row>
     <row r="47" spans="1:16">
       <c r="A47" t="s">
+        <v>134</v>
+      </c>
+      <c r="B47" t="s">
         <v>135</v>
-      </c>
-[...1 lines deleted...]
-        <v>136</v>
       </c>
       <c r="C47" s="1">
         <v>20000000.0</v>
       </c>
       <c r="D47" s="1">
-        <v>99.9883</v>
+        <v>100.0086</v>
       </c>
       <c r="E47" s="1">
         <v>100.0</v>
       </c>
       <c r="F47" t="s">
         <v>8</v>
       </c>
       <c r="G47">
         <v>1.0</v>
       </c>
       <c r="H47" s="1">
         <v>20000000.0</v>
       </c>
       <c r="I47" s="1">
-        <v>-2340.0</v>
+        <v>1720.0</v>
       </c>
       <c r="J47" s="1">
-        <v>-0.0117</v>
+        <v>0.0086</v>
       </c>
       <c r="K47">
         <v>0.0</v>
       </c>
       <c r="L47" t="s">
-        <v>137</v>
+        <v>136</v>
       </c>
       <c r="M47" s="1">
-        <v>19997660.0</v>
+        <v>20001720.0</v>
       </c>
       <c r="N47" s="1">
-        <v>20007616.44</v>
+        <v>20092365.83</v>
       </c>
       <c r="O47" s="1">
-        <v>0.39</v>
+        <v>0.34</v>
       </c>
       <c r="P47">
         <v>1</v>
       </c>
     </row>
     <row r="48" spans="1:16">
       <c r="A48" t="s">
+        <v>137</v>
+      </c>
+      <c r="B48" t="s">
         <v>138</v>
       </c>
-      <c r="B48" t="s">
+      <c r="C48" s="1">
+        <v>20000000.0</v>
+      </c>
+      <c r="D48" s="1">
+        <v>99.9968</v>
+      </c>
+      <c r="E48" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="F48" t="s">
+        <v>8</v>
+      </c>
+      <c r="G48">
+        <v>1.0</v>
+      </c>
+      <c r="H48" s="1">
+        <v>20000000.0</v>
+      </c>
+      <c r="I48" s="1">
+        <v>-640.0</v>
+      </c>
+      <c r="J48" s="1">
+        <v>-0.0032</v>
+      </c>
+      <c r="K48">
+        <v>0.0</v>
+      </c>
+      <c r="L48" t="s">
         <v>139</v>
       </c>
-      <c r="C48" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M48" s="1">
-        <v>49784850.0</v>
+        <v>19999360.0</v>
       </c>
       <c r="N48" s="1">
-        <v>49784850.0</v>
+        <v>20091255.83</v>
       </c>
       <c r="O48" s="1">
-        <v>0.96</v>
+        <v>0.34</v>
       </c>
       <c r="P48">
         <v>1</v>
       </c>
     </row>
     <row r="49" spans="1:16">
       <c r="A49" t="s">
         <v>140</v>
       </c>
       <c r="B49" t="s">
         <v>141</v>
       </c>
       <c r="C49" s="1">
-        <v>25000000.0</v>
+        <v>40000000.0</v>
       </c>
       <c r="D49" s="1">
-        <v>97.9277</v>
+        <v>100.0341</v>
       </c>
       <c r="E49" s="1">
-        <v>97.78527224</v>
+        <v>100.0</v>
       </c>
       <c r="F49" t="s">
         <v>8</v>
       </c>
       <c r="G49">
         <v>1.0</v>
       </c>
       <c r="H49" s="1">
-        <v>24446318.06</v>
+        <v>40000000.0</v>
       </c>
       <c r="I49" s="1">
-        <v>35606.94</v>
+        <v>13640.0</v>
       </c>
       <c r="J49" s="1">
-        <v>0.14565359050229</v>
+        <v>0.0341</v>
       </c>
       <c r="K49">
         <v>0.0</v>
       </c>
-      <c r="L49">
-        <v>0.0</v>
+      <c r="L49" t="s">
+        <v>142</v>
       </c>
       <c r="M49" s="1">
-        <v>24481925.0</v>
+        <v>40013640.0</v>
       </c>
       <c r="N49" s="1">
-        <v>24481925.0</v>
+        <v>40364512.67</v>
       </c>
       <c r="O49" s="1">
-        <v>0.47</v>
+        <v>0.69</v>
       </c>
       <c r="P49">
         <v>1</v>
       </c>
     </row>
     <row r="50" spans="1:16">
       <c r="A50" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="B50" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="C50" s="1">
-        <v>25000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="D50" s="1">
-        <v>98.5089</v>
+        <v>99.7701</v>
       </c>
       <c r="E50" s="1">
-        <v>98.376783</v>
+        <v>99.43839407</v>
       </c>
       <c r="F50" t="s">
         <v>8</v>
       </c>
       <c r="G50">
         <v>1.0</v>
       </c>
       <c r="H50" s="1">
-        <v>24594195.75</v>
+        <v>29831518.22</v>
       </c>
       <c r="I50" s="1">
-        <v>33029.25</v>
+        <v>99511.78</v>
       </c>
       <c r="J50" s="1">
-        <v>0.13429693060811</v>
+        <v>0.33357933466921</v>
       </c>
       <c r="K50">
         <v>0.0</v>
       </c>
       <c r="L50">
         <v>0.0</v>
       </c>
       <c r="M50" s="1">
-        <v>24627225.0</v>
+        <v>29931030.0</v>
       </c>
       <c r="N50" s="1">
-        <v>24627225.0</v>
+        <v>29931030.0</v>
       </c>
       <c r="O50" s="1">
-        <v>0.48</v>
+        <v>0.51</v>
       </c>
       <c r="P50">
         <v>1</v>
       </c>
     </row>
     <row r="51" spans="1:16">
       <c r="A51" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="B51" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="C51" s="1">
-        <v>25000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D51" s="1">
-        <v>98.3133</v>
+        <v>99.8498</v>
       </c>
       <c r="E51" s="1">
-        <v>98.185719</v>
+        <v>99.8233681</v>
       </c>
       <c r="F51" t="s">
         <v>8</v>
       </c>
       <c r="G51">
         <v>1.0</v>
       </c>
       <c r="H51" s="1">
-        <v>24546429.75</v>
+        <v>9982336.81</v>
       </c>
       <c r="I51" s="1">
-        <v>31895.25</v>
+        <v>2643.19</v>
       </c>
       <c r="J51" s="1">
-        <v>0.12993844858436</v>
+        <v>0.026478669777523</v>
       </c>
       <c r="K51">
         <v>0.0</v>
       </c>
       <c r="L51">
         <v>0.0</v>
       </c>
       <c r="M51" s="1">
-        <v>24578325.0</v>
+        <v>9984980.0</v>
       </c>
       <c r="N51" s="1">
-        <v>24578325.0</v>
+        <v>9984980.0</v>
       </c>
       <c r="O51" s="1">
-        <v>0.48</v>
+        <v>0.17</v>
       </c>
       <c r="P51">
         <v>1</v>
       </c>
     </row>
     <row r="52" spans="1:16">
       <c r="A52" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="B52" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="C52" s="1">
-        <v>25000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D52" s="1">
-        <v>98.1214</v>
+        <v>99.7437</v>
       </c>
       <c r="E52" s="1">
-        <v>97.990834</v>
+        <v>99.625243</v>
       </c>
       <c r="F52" t="s">
         <v>8</v>
       </c>
       <c r="G52">
         <v>1.0</v>
       </c>
       <c r="H52" s="1">
-        <v>24497708.5</v>
+        <v>9962524.3</v>
       </c>
       <c r="I52" s="1">
-        <v>32641.5</v>
+        <v>11845.7</v>
       </c>
       <c r="J52" s="1">
-        <v>0.13324307455124</v>
+        <v>0.11890259580095</v>
       </c>
       <c r="K52">
         <v>0.0</v>
       </c>
       <c r="L52">
         <v>0.0</v>
       </c>
       <c r="M52" s="1">
-        <v>24530350.0</v>
+        <v>9974370.0</v>
       </c>
       <c r="N52" s="1">
-        <v>24530350.0</v>
+        <v>9974370.0</v>
       </c>
       <c r="O52" s="1">
-        <v>0.47</v>
+        <v>0.17</v>
       </c>
       <c r="P52">
         <v>1</v>
       </c>
     </row>
     <row r="53" spans="1:16">
       <c r="A53" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="B53" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="C53" s="1">
-        <v>12500000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D53" s="1">
-        <v>98.8639</v>
+        <v>99.94</v>
       </c>
       <c r="E53" s="1">
-        <v>97.85057616</v>
+        <v>99.89311435</v>
       </c>
       <c r="F53" t="s">
         <v>8</v>
       </c>
       <c r="G53">
         <v>1.0</v>
       </c>
       <c r="H53" s="1">
-        <v>12231322.02</v>
+        <v>19978622.87</v>
       </c>
       <c r="I53" s="1">
-        <v>126665.48</v>
+        <v>9377.13</v>
       </c>
       <c r="J53" s="1">
-        <v>1.0355829058616</v>
+        <v>0.046935817653782</v>
       </c>
       <c r="K53">
         <v>0.0</v>
       </c>
       <c r="L53">
         <v>0.0</v>
       </c>
       <c r="M53" s="1">
-        <v>12357987.5</v>
+        <v>19988000.0</v>
       </c>
       <c r="N53" s="1">
-        <v>12357987.5</v>
+        <v>19988000.0</v>
       </c>
       <c r="O53" s="1">
-        <v>0.24</v>
+        <v>0.34</v>
       </c>
       <c r="P53">
         <v>1</v>
       </c>
     </row>
     <row r="54" spans="1:16">
       <c r="A54" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="B54" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="C54" s="1">
-        <v>15000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D54" s="1">
-        <v>98.6653</v>
+        <v>99.854</v>
       </c>
       <c r="E54" s="1">
-        <v>97.86267907</v>
+        <v>99.823894</v>
       </c>
       <c r="F54" t="s">
         <v>8</v>
       </c>
       <c r="G54">
         <v>1.0</v>
       </c>
       <c r="H54" s="1">
-        <v>14679401.86</v>
+        <v>19964778.8</v>
       </c>
       <c r="I54" s="1">
-        <v>120393.14</v>
+        <v>6021.2</v>
       </c>
       <c r="J54" s="1">
-        <v>0.82015017470201</v>
+        <v>0.030159112005789</v>
       </c>
       <c r="K54">
         <v>0.0</v>
       </c>
       <c r="L54">
         <v>0.0</v>
       </c>
       <c r="M54" s="1">
-        <v>14799795.0</v>
+        <v>19970800.0</v>
       </c>
       <c r="N54" s="1">
-        <v>14799795.0</v>
+        <v>19970800.0</v>
       </c>
       <c r="O54" s="1">
-        <v>0.29</v>
+        <v>0.34</v>
       </c>
       <c r="P54">
         <v>1</v>
       </c>
     </row>
     <row r="55" spans="1:16">
       <c r="A55" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="B55" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="C55" s="1">
-        <v>30000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D55" s="1">
-        <v>98.8391</v>
+        <v>99.988</v>
       </c>
       <c r="E55" s="1">
-        <v>97.85299653</v>
+        <v>99.9227819</v>
       </c>
       <c r="F55" t="s">
         <v>8</v>
       </c>
       <c r="G55">
         <v>1.0</v>
       </c>
       <c r="H55" s="1">
-        <v>29355898.96</v>
+        <v>9992278.19</v>
       </c>
       <c r="I55" s="1">
-        <v>295831.04</v>
+        <v>6521.81</v>
       </c>
       <c r="J55" s="1">
-        <v>1.0077396723674</v>
+        <v>0.0652684990949</v>
       </c>
       <c r="K55">
         <v>0.0</v>
       </c>
       <c r="L55">
         <v>0.0</v>
       </c>
       <c r="M55" s="1">
-        <v>29651730.0</v>
+        <v>9998800.0</v>
       </c>
       <c r="N55" s="1">
-        <v>29651730.0</v>
+        <v>9998800.0</v>
       </c>
       <c r="O55" s="1">
-        <v>0.57</v>
+        <v>0.17</v>
       </c>
       <c r="P55">
         <v>1</v>
       </c>
     </row>
     <row r="56" spans="1:16">
       <c r="A56" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="B56" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="C56" s="1">
-        <v>9500000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="D56" s="1">
-        <v>99.6758</v>
+        <v>99.6474</v>
       </c>
       <c r="E56" s="1">
-        <v>99.507892</v>
+        <v>99.6104126</v>
       </c>
       <c r="F56" t="s">
         <v>8</v>
       </c>
       <c r="G56">
         <v>1.0</v>
       </c>
       <c r="H56" s="1">
-        <v>9453249.74</v>
+        <v>29883123.78</v>
       </c>
       <c r="I56" s="1">
-        <v>15951.26</v>
+        <v>11096.22</v>
       </c>
       <c r="J56" s="1">
-        <v>0.16873837504265</v>
+        <v>0.037132061834267</v>
       </c>
       <c r="K56">
         <v>0.0</v>
       </c>
       <c r="L56">
         <v>0.0</v>
       </c>
       <c r="M56" s="1">
-        <v>9469201.0</v>
+        <v>29894220.0</v>
       </c>
       <c r="N56" s="1">
-        <v>9469201.0</v>
+        <v>29894220.0</v>
       </c>
       <c r="O56" s="1">
-        <v>0.18</v>
+        <v>0.51</v>
       </c>
       <c r="P56">
         <v>1</v>
       </c>
     </row>
     <row r="57" spans="1:16">
       <c r="A57" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="B57" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="C57" s="1">
-        <v>5000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D57" s="1">
-        <v>99.894</v>
+        <v>99.8566</v>
       </c>
       <c r="E57" s="1">
-        <v>98.887108</v>
+        <v>99.827105</v>
       </c>
       <c r="F57" t="s">
         <v>8</v>
       </c>
       <c r="G57">
         <v>1.0</v>
       </c>
       <c r="H57" s="1">
-        <v>4944355.4</v>
+        <v>19965421.0</v>
       </c>
       <c r="I57" s="1">
-        <v>50344.6</v>
+        <v>5899.0</v>
       </c>
       <c r="J57" s="1">
-        <v>1.0182237304381</v>
+        <v>0.029546083701416</v>
       </c>
       <c r="K57">
         <v>0.0</v>
       </c>
       <c r="L57">
         <v>0.0</v>
       </c>
       <c r="M57" s="1">
-        <v>4994700.0</v>
+        <v>19971320.0</v>
       </c>
       <c r="N57" s="1">
-        <v>4994700.0</v>
+        <v>19971320.0</v>
       </c>
       <c r="O57" s="1">
-        <v>0.1</v>
+        <v>0.34</v>
       </c>
       <c r="P57">
         <v>1</v>
       </c>
     </row>
     <row r="58" spans="1:16">
       <c r="A58" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="B58" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="C58" s="1">
         <v>10000000.0</v>
       </c>
       <c r="D58" s="1">
-        <v>99.1358</v>
+        <v>97.7949</v>
       </c>
       <c r="E58" s="1">
-        <v>98.503513</v>
+        <v>97.7369551</v>
       </c>
       <c r="F58" t="s">
         <v>8</v>
       </c>
       <c r="G58">
         <v>1.0</v>
       </c>
       <c r="H58" s="1">
-        <v>9850351.3</v>
+        <v>9773695.51</v>
       </c>
       <c r="I58" s="1">
-        <v>63228.7</v>
+        <v>5794.49</v>
       </c>
       <c r="J58" s="1">
-        <v>0.64189284294866</v>
+        <v>0.059286581969648</v>
       </c>
       <c r="K58">
         <v>0.0</v>
       </c>
       <c r="L58">
         <v>0.0</v>
       </c>
       <c r="M58" s="1">
-        <v>9913580.0</v>
+        <v>9779490.0</v>
       </c>
       <c r="N58" s="1">
-        <v>9913580.0</v>
+        <v>9779490.0</v>
       </c>
       <c r="O58" s="1">
-        <v>0.19</v>
+        <v>0.17</v>
       </c>
       <c r="P58">
         <v>1</v>
       </c>
     </row>
     <row r="59" spans="1:16">
       <c r="A59" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="B59" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="C59" s="1">
-        <v>20000000.0</v>
+        <v>11000000.0</v>
       </c>
       <c r="D59" s="1">
-        <v>99.9653</v>
+        <v>99.9412</v>
       </c>
       <c r="E59" s="1">
-        <v>99.47065035</v>
+        <v>99.64625582</v>
       </c>
       <c r="F59" t="s">
         <v>8</v>
       </c>
       <c r="G59">
         <v>1.0</v>
       </c>
       <c r="H59" s="1">
-        <v>19894130.07</v>
+        <v>10961088.14</v>
       </c>
       <c r="I59" s="1">
-        <v>98929.93</v>
+        <v>32443.86</v>
       </c>
       <c r="J59" s="1">
-        <v>0.49728201058253</v>
+        <v>0.29599123358568</v>
       </c>
       <c r="K59">
         <v>0.0</v>
       </c>
       <c r="L59">
         <v>0.0</v>
       </c>
       <c r="M59" s="1">
-        <v>19993060.0</v>
+        <v>10993532.0</v>
       </c>
       <c r="N59" s="1">
-        <v>19993060.0</v>
+        <v>10993532.0</v>
       </c>
       <c r="O59" s="1">
-        <v>0.39</v>
+        <v>0.19</v>
       </c>
       <c r="P59">
         <v>1</v>
       </c>
     </row>
     <row r="60" spans="1:16">
       <c r="A60" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="B60" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="C60" s="1">
-        <v>28000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D60" s="1">
-        <v>99.7573</v>
+        <v>99.6854</v>
       </c>
       <c r="E60" s="1">
-        <v>99.68550607</v>
+        <v>99.61734485</v>
       </c>
       <c r="F60" t="s">
         <v>8</v>
       </c>
       <c r="G60">
         <v>1.0</v>
       </c>
       <c r="H60" s="1">
-        <v>27911941.7</v>
+        <v>19923468.97</v>
       </c>
       <c r="I60" s="1">
-        <v>20102.3</v>
+        <v>13611.03</v>
       </c>
       <c r="J60" s="1">
-        <v>0.072020428446223</v>
+        <v>0.068316566861398</v>
       </c>
       <c r="K60">
         <v>0.0</v>
       </c>
       <c r="L60">
         <v>0.0</v>
       </c>
       <c r="M60" s="1">
-        <v>27932044.0</v>
+        <v>19937080.0</v>
       </c>
       <c r="N60" s="1">
-        <v>27932044.0</v>
+        <v>19937080.0</v>
       </c>
       <c r="O60" s="1">
-        <v>0.54</v>
+        <v>0.34</v>
       </c>
       <c r="P60">
         <v>1</v>
       </c>
     </row>
     <row r="61" spans="1:16">
       <c r="A61" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="B61" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="C61" s="1">
-        <v>50000000.0</v>
+        <v>40000000.0</v>
       </c>
       <c r="D61" s="1">
-        <v>98.7661</v>
+        <v>100.0227</v>
       </c>
       <c r="E61" s="1">
-        <v>97.87236356</v>
+        <v>100.0</v>
       </c>
       <c r="F61" t="s">
         <v>8</v>
       </c>
       <c r="G61">
         <v>1.0</v>
       </c>
       <c r="H61" s="1">
-        <v>48936181.78</v>
+        <v>40000000.0</v>
       </c>
       <c r="I61" s="1">
-        <v>446868.22</v>
+        <v>9080.0</v>
       </c>
       <c r="J61" s="1">
-        <v>0.91316527719503</v>
+        <v>0.0227</v>
       </c>
       <c r="K61">
         <v>0.0</v>
       </c>
-      <c r="L61">
-        <v>0.0</v>
+      <c r="L61" t="s">
+        <v>167</v>
       </c>
       <c r="M61" s="1">
-        <v>49383050.0</v>
+        <v>40009080.0</v>
       </c>
       <c r="N61" s="1">
-        <v>49383050.0</v>
+        <v>40826035.0</v>
       </c>
       <c r="O61" s="1">
-        <v>0.96</v>
+        <v>0.69</v>
       </c>
       <c r="P61">
         <v>1</v>
       </c>
     </row>
     <row r="62" spans="1:16">
       <c r="A62" t="s">
-        <v>166</v>
+        <v>168</v>
       </c>
       <c r="B62" t="s">
-        <v>167</v>
+        <v>169</v>
       </c>
       <c r="C62" s="1">
-        <v>70000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="D62" s="1">
-        <v>100.0464</v>
+        <v>100.0179</v>
       </c>
       <c r="E62" s="1">
         <v>100.0</v>
       </c>
       <c r="F62" t="s">
         <v>8</v>
       </c>
       <c r="G62">
         <v>1.0</v>
       </c>
       <c r="H62" s="1">
-        <v>70000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="I62" s="1">
-        <v>32480.0</v>
+        <v>5370.0</v>
       </c>
       <c r="J62" s="1">
-        <v>0.0464</v>
+        <v>0.0179</v>
       </c>
       <c r="K62">
         <v>0.0</v>
       </c>
       <c r="L62" t="s">
-        <v>168</v>
+        <v>170</v>
       </c>
       <c r="M62" s="1">
-        <v>70032480.0</v>
+        <v>30005370.0</v>
       </c>
       <c r="N62" s="1">
-        <v>71349047.78</v>
+        <v>30356334.67</v>
       </c>
       <c r="O62" s="1">
-        <v>1.38</v>
+        <v>0.52</v>
       </c>
       <c r="P62">
         <v>1</v>
       </c>
     </row>
     <row r="63" spans="1:16">
       <c r="A63" t="s">
-        <v>169</v>
+        <v>171</v>
       </c>
       <c r="B63" t="s">
-        <v>170</v>
+        <v>172</v>
       </c>
       <c r="C63" s="1">
-        <v>50000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D63" s="1">
-        <v>99.8902</v>
+        <v>99.9747</v>
       </c>
       <c r="E63" s="1">
-        <v>99.83593628</v>
+        <v>100.0</v>
       </c>
       <c r="F63" t="s">
         <v>8</v>
       </c>
       <c r="G63">
         <v>1.0</v>
       </c>
       <c r="H63" s="1">
-        <v>49917968.14</v>
+        <v>10000000.0</v>
       </c>
       <c r="I63" s="1">
-        <v>27131.86</v>
+        <v>-2530.0</v>
       </c>
       <c r="J63" s="1">
-        <v>0.054352893378805</v>
+        <v>-0.0253</v>
       </c>
       <c r="K63">
         <v>0.0</v>
       </c>
-      <c r="L63">
-        <v>0.0</v>
+      <c r="L63" t="s">
+        <v>173</v>
       </c>
       <c r="M63" s="1">
-        <v>49945100.0</v>
+        <v>9997470.0</v>
       </c>
       <c r="N63" s="1">
-        <v>49945100.0</v>
+        <v>10000612.64</v>
       </c>
       <c r="O63" s="1">
-        <v>0.97</v>
+        <v>0.17</v>
       </c>
       <c r="P63">
         <v>1</v>
       </c>
     </row>
     <row r="64" spans="1:16">
       <c r="A64" t="s">
-        <v>171</v>
+        <v>174</v>
       </c>
       <c r="B64" t="s">
-        <v>172</v>
+        <v>175</v>
       </c>
       <c r="C64" s="1">
-        <v>25000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D64" s="1">
-        <v>98.3675</v>
+        <v>99.9865</v>
       </c>
       <c r="E64" s="1">
-        <v>97.804612</v>
+        <v>100.0</v>
       </c>
       <c r="F64" t="s">
         <v>8</v>
       </c>
       <c r="G64">
         <v>1.0</v>
       </c>
       <c r="H64" s="1">
-        <v>24451153.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="I64" s="1">
-        <v>140722.0</v>
+        <v>-1350.0</v>
       </c>
       <c r="J64" s="1">
-        <v>0.575522962046</v>
+        <v>-0.0135</v>
       </c>
       <c r="K64">
         <v>0.0</v>
       </c>
-      <c r="L64">
-        <v>0.0</v>
+      <c r="L64" t="s">
+        <v>176</v>
       </c>
       <c r="M64" s="1">
-        <v>24591875.0</v>
+        <v>9998650.0</v>
       </c>
       <c r="N64" s="1">
-        <v>24591875.0</v>
+        <v>10001778.75</v>
       </c>
       <c r="O64" s="1">
-        <v>0.48</v>
+        <v>0.17</v>
       </c>
       <c r="P64">
         <v>1</v>
       </c>
     </row>
     <row r="65" spans="1:16">
       <c r="A65" t="s">
-        <v>173</v>
+        <v>177</v>
       </c>
       <c r="B65" t="s">
-        <v>174</v>
+        <v>178</v>
       </c>
       <c r="C65" s="1">
-        <v>40000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D65" s="1">
-        <v>97.936</v>
+        <v>100.0137</v>
       </c>
       <c r="E65" s="1">
-        <v>97.780438</v>
+        <v>100.0</v>
       </c>
       <c r="F65" t="s">
         <v>8</v>
       </c>
       <c r="G65">
         <v>1.0</v>
       </c>
       <c r="H65" s="1">
-        <v>39112175.2</v>
+        <v>20000000.0</v>
       </c>
       <c r="I65" s="1">
-        <v>62224.8</v>
+        <v>2740.0</v>
       </c>
       <c r="J65" s="1">
-        <v>0.15909317158101</v>
+        <v>0.0137</v>
       </c>
       <c r="K65">
         <v>0.0</v>
       </c>
-      <c r="L65">
-        <v>0.0</v>
+      <c r="L65" t="s">
+        <v>179</v>
       </c>
       <c r="M65" s="1">
-        <v>39174400.0</v>
+        <v>20002740.0</v>
       </c>
       <c r="N65" s="1">
-        <v>39174400.0</v>
+        <v>20115035.0</v>
       </c>
       <c r="O65" s="1">
-        <v>0.76</v>
+        <v>0.34</v>
       </c>
       <c r="P65">
         <v>1</v>
       </c>
     </row>
     <row r="66" spans="1:16">
       <c r="A66" t="s">
-        <v>175</v>
+        <v>180</v>
       </c>
       <c r="B66" t="s">
-        <v>176</v>
+        <v>181</v>
       </c>
       <c r="C66" s="1">
-        <v>20000000.0</v>
+        <v>25000000.0</v>
       </c>
       <c r="D66" s="1">
-        <v>98.5129</v>
+        <v>98.1807</v>
       </c>
       <c r="E66" s="1">
-        <v>97.8626791</v>
+        <v>97.78527224</v>
       </c>
       <c r="F66" t="s">
         <v>8</v>
       </c>
       <c r="G66">
         <v>1.0</v>
       </c>
       <c r="H66" s="1">
-        <v>19572535.82</v>
+        <v>24446318.06</v>
       </c>
       <c r="I66" s="1">
-        <v>130044.18</v>
+        <v>98856.94</v>
       </c>
       <c r="J66" s="1">
-        <v>0.6644217243793</v>
+        <v>0.40438375937583</v>
       </c>
       <c r="K66">
         <v>0.0</v>
       </c>
       <c r="L66">
         <v>0.0</v>
       </c>
       <c r="M66" s="1">
-        <v>19702580.0</v>
+        <v>24545175.0</v>
       </c>
       <c r="N66" s="1">
-        <v>19702580.0</v>
+        <v>24545175.0</v>
       </c>
       <c r="O66" s="1">
-        <v>0.38</v>
+        <v>0.42</v>
       </c>
       <c r="P66">
         <v>1</v>
       </c>
     </row>
     <row r="67" spans="1:16">
       <c r="A67" t="s">
-        <v>177</v>
+        <v>182</v>
       </c>
       <c r="B67" t="s">
-        <v>178</v>
+        <v>183</v>
       </c>
       <c r="C67" s="1">
-        <v>20000000.0</v>
+        <v>25000000.0</v>
       </c>
       <c r="D67" s="1">
-        <v>100.0021</v>
+        <v>98.9054</v>
       </c>
       <c r="E67" s="1">
-        <v>100.0</v>
+        <v>98.376783</v>
       </c>
       <c r="F67" t="s">
         <v>8</v>
       </c>
       <c r="G67">
         <v>1.0</v>
       </c>
       <c r="H67" s="1">
-        <v>20000000.0</v>
+        <v>24594195.75</v>
       </c>
       <c r="I67" s="1">
-        <v>420.0</v>
+        <v>132154.25</v>
       </c>
       <c r="J67" s="1">
-        <v>0.0021</v>
+        <v>0.53733918093256</v>
       </c>
       <c r="K67">
         <v>0.0</v>
       </c>
-      <c r="L67" t="s">
-        <v>179</v>
+      <c r="L67">
+        <v>0.0</v>
       </c>
       <c r="M67" s="1">
-        <v>20000420.0</v>
+        <v>24726350.0</v>
       </c>
       <c r="N67" s="1">
-        <v>20195340.0</v>
+        <v>24726350.0</v>
       </c>
       <c r="O67" s="1">
-        <v>0.39</v>
+        <v>0.42</v>
       </c>
       <c r="P67">
         <v>1</v>
       </c>
     </row>
     <row r="68" spans="1:16">
       <c r="A68" t="s">
-        <v>180</v>
+        <v>184</v>
       </c>
       <c r="B68" t="s">
-        <v>181</v>
+        <v>185</v>
       </c>
       <c r="C68" s="1">
         <v>25000000.0</v>
       </c>
       <c r="D68" s="1">
-        <v>99.34</v>
+        <v>98.6614</v>
       </c>
       <c r="E68" s="1">
-        <v>97.96931384</v>
+        <v>98.185719</v>
       </c>
       <c r="F68" t="s">
         <v>8</v>
       </c>
       <c r="G68">
         <v>1.0</v>
       </c>
       <c r="H68" s="1">
-        <v>24492328.46</v>
+        <v>24546429.75</v>
       </c>
       <c r="I68" s="1">
-        <v>342671.54</v>
+        <v>118920.25</v>
       </c>
       <c r="J68" s="1">
-        <v>1.3990974380392</v>
+        <v>0.48447065911897</v>
       </c>
       <c r="K68">
         <v>0.0</v>
       </c>
       <c r="L68">
         <v>0.0</v>
       </c>
       <c r="M68" s="1">
-        <v>24835000.0</v>
+        <v>24665350.0</v>
       </c>
       <c r="N68" s="1">
-        <v>24835000.0</v>
+        <v>24665350.0</v>
       </c>
       <c r="O68" s="1">
-        <v>0.48</v>
+        <v>0.42</v>
       </c>
       <c r="P68">
         <v>1</v>
       </c>
     </row>
     <row r="69" spans="1:16">
       <c r="A69" t="s">
-        <v>182</v>
+        <v>186</v>
       </c>
       <c r="B69" t="s">
-        <v>183</v>
+        <v>187</v>
       </c>
       <c r="C69" s="1">
-        <v>15000000.0</v>
+        <v>25000000.0</v>
       </c>
       <c r="D69" s="1">
-        <v>97.9385</v>
+        <v>98.4232</v>
       </c>
       <c r="E69" s="1">
-        <v>97.775605</v>
+        <v>97.990834</v>
       </c>
       <c r="F69" t="s">
         <v>8</v>
       </c>
       <c r="G69">
         <v>1.0</v>
       </c>
       <c r="H69" s="1">
-        <v>14666340.75</v>
+        <v>24497708.5</v>
       </c>
       <c r="I69" s="1">
-        <v>24434.25</v>
+        <v>108091.5</v>
       </c>
       <c r="J69" s="1">
-        <v>0.16660086122709</v>
+        <v>0.44123106452997</v>
       </c>
       <c r="K69">
         <v>0.0</v>
       </c>
       <c r="L69">
         <v>0.0</v>
       </c>
       <c r="M69" s="1">
-        <v>14690775.0</v>
+        <v>24605800.0</v>
       </c>
       <c r="N69" s="1">
-        <v>14690775.0</v>
+        <v>24605800.0</v>
       </c>
       <c r="O69" s="1">
-        <v>0.28</v>
+        <v>0.42</v>
       </c>
       <c r="P69">
         <v>1</v>
       </c>
     </row>
     <row r="70" spans="1:16">
       <c r="A70" t="s">
-        <v>184</v>
+        <v>188</v>
       </c>
       <c r="B70" t="s">
-        <v>185</v>
+        <v>189</v>
       </c>
       <c r="C70" s="1">
-        <v>30000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D70" s="1">
-        <v>99.4392</v>
+        <v>97.9089</v>
       </c>
       <c r="E70" s="1">
-        <v>98.1034157</v>
+        <v>97.79010655</v>
       </c>
       <c r="F70" t="s">
         <v>8</v>
       </c>
       <c r="G70">
         <v>1.0</v>
       </c>
       <c r="H70" s="1">
-        <v>29431024.71</v>
+        <v>19558021.31</v>
       </c>
       <c r="I70" s="1">
-        <v>400735.29</v>
+        <v>23758.69</v>
       </c>
       <c r="J70" s="1">
-        <v>1.3616083501973</v>
+        <v>0.12147798401187</v>
       </c>
       <c r="K70">
         <v>0.0</v>
       </c>
       <c r="L70">
         <v>0.0</v>
       </c>
       <c r="M70" s="1">
-        <v>29831760.0</v>
+        <v>19581780.0</v>
       </c>
       <c r="N70" s="1">
-        <v>29831760.0</v>
+        <v>19581780.0</v>
       </c>
       <c r="O70" s="1">
-        <v>0.58</v>
+        <v>0.33</v>
       </c>
       <c r="P70">
         <v>1</v>
       </c>
     </row>
     <row r="71" spans="1:16">
       <c r="A71" t="s">
-        <v>186</v>
+        <v>190</v>
       </c>
       <c r="B71" t="s">
-        <v>187</v>
+        <v>191</v>
       </c>
       <c r="C71" s="1">
-        <v>30000000.0</v>
+        <v>12500000.0</v>
       </c>
       <c r="D71" s="1">
-        <v>99.9838</v>
+        <v>99.3301</v>
       </c>
       <c r="E71" s="1">
-        <v>100.0</v>
+        <v>97.85057616</v>
       </c>
       <c r="F71" t="s">
         <v>8</v>
       </c>
       <c r="G71">
         <v>1.0</v>
       </c>
       <c r="H71" s="1">
-        <v>30000000.0</v>
+        <v>12231322.02</v>
       </c>
       <c r="I71" s="1">
-        <v>-4860.0</v>
+        <v>184940.48</v>
       </c>
       <c r="J71" s="1">
-        <v>-0.0162</v>
+        <v>1.5120236365096</v>
       </c>
       <c r="K71">
         <v>0.0</v>
       </c>
-      <c r="L71" t="s">
-        <v>188</v>
+      <c r="L71">
+        <v>0.0</v>
       </c>
       <c r="M71" s="1">
-        <v>29995140.0</v>
+        <v>12416262.5</v>
       </c>
       <c r="N71" s="1">
-        <v>30154334.0</v>
+        <v>12416262.5</v>
       </c>
       <c r="O71" s="1">
-        <v>0.58</v>
+        <v>0.21</v>
       </c>
       <c r="P71">
         <v>1</v>
       </c>
     </row>
     <row r="72" spans="1:16">
       <c r="A72" t="s">
-        <v>189</v>
+        <v>192</v>
       </c>
       <c r="B72" t="s">
-        <v>190</v>
+        <v>193</v>
       </c>
       <c r="C72" s="1">
-        <v>20000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D72" s="1">
-        <v>99.7924</v>
+        <v>99.0963</v>
       </c>
       <c r="E72" s="1">
-        <v>99.45362665</v>
+        <v>97.86267907</v>
       </c>
       <c r="F72" t="s">
         <v>8</v>
       </c>
       <c r="G72">
         <v>1.0</v>
       </c>
       <c r="H72" s="1">
-        <v>19890725.33</v>
+        <v>14679401.86</v>
       </c>
       <c r="I72" s="1">
-        <v>67754.67</v>
+        <v>185043.14</v>
       </c>
       <c r="J72" s="1">
-        <v>0.3406344860527</v>
+        <v>1.2605632148012</v>
       </c>
       <c r="K72">
         <v>0.0</v>
       </c>
       <c r="L72">
         <v>0.0</v>
       </c>
       <c r="M72" s="1">
-        <v>19958480.0</v>
+        <v>14864445.0</v>
       </c>
       <c r="N72" s="1">
-        <v>19958480.0</v>
+        <v>14864445.0</v>
       </c>
       <c r="O72" s="1">
-        <v>0.39</v>
+        <v>0.25</v>
       </c>
       <c r="P72">
         <v>1</v>
       </c>
     </row>
     <row r="73" spans="1:16">
       <c r="A73" t="s">
-        <v>191</v>
+        <v>194</v>
       </c>
       <c r="B73" t="s">
-        <v>192</v>
+        <v>195</v>
       </c>
       <c r="C73" s="1">
-        <v>21000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="D73" s="1">
-        <v>99.9511</v>
+        <v>99.3015</v>
       </c>
       <c r="E73" s="1">
-        <v>99.4796111</v>
+        <v>97.85299653</v>
       </c>
       <c r="F73" t="s">
         <v>8</v>
       </c>
       <c r="G73">
         <v>1.0</v>
       </c>
       <c r="H73" s="1">
-        <v>20890718.33</v>
+        <v>29355898.96</v>
       </c>
       <c r="I73" s="1">
-        <v>99012.67</v>
+        <v>434551.04</v>
       </c>
       <c r="J73" s="1">
-        <v>0.47395531563801</v>
+        <v>1.4802852421318</v>
       </c>
       <c r="K73">
         <v>0.0</v>
       </c>
       <c r="L73">
         <v>0.0</v>
       </c>
       <c r="M73" s="1">
-        <v>20989731.0</v>
+        <v>29790450.0</v>
       </c>
       <c r="N73" s="1">
-        <v>20989731.0</v>
+        <v>29790450.0</v>
       </c>
       <c r="O73" s="1">
-        <v>0.41</v>
+        <v>0.51</v>
       </c>
       <c r="P73">
         <v>1</v>
       </c>
     </row>
     <row r="74" spans="1:16">
       <c r="A74" t="s">
-        <v>193</v>
+        <v>196</v>
       </c>
       <c r="B74" t="s">
-        <v>194</v>
+        <v>197</v>
       </c>
       <c r="C74" s="1">
-        <v>60000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D74" s="1">
-        <v>99.9083</v>
+        <v>97.3128</v>
       </c>
       <c r="E74" s="1">
-        <v>99.48901337</v>
+        <v>97.41445795</v>
       </c>
       <c r="F74" t="s">
         <v>8</v>
       </c>
       <c r="G74">
         <v>1.0</v>
       </c>
       <c r="H74" s="1">
-        <v>59693408.02</v>
+        <v>19482891.59</v>
       </c>
       <c r="I74" s="1">
-        <v>251571.98</v>
+        <v>-20331.59</v>
       </c>
       <c r="J74" s="1">
-        <v>0.42144013609629</v>
+        <v>-0.10435612140056</v>
       </c>
       <c r="K74">
         <v>0.0</v>
       </c>
       <c r="L74">
         <v>0.0</v>
       </c>
       <c r="M74" s="1">
-        <v>59944980.0</v>
+        <v>19462560.0</v>
       </c>
       <c r="N74" s="1">
-        <v>59944980.0</v>
+        <v>19462560.0</v>
       </c>
       <c r="O74" s="1">
-        <v>1.16</v>
+        <v>0.33</v>
       </c>
       <c r="P74">
         <v>1</v>
       </c>
     </row>
     <row r="75" spans="1:16">
       <c r="A75" t="s">
-        <v>195</v>
+        <v>198</v>
       </c>
       <c r="B75" t="s">
-        <v>196</v>
+        <v>199</v>
       </c>
       <c r="C75" s="1">
-        <v>10000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="D75" s="1">
-        <v>99.313</v>
+        <v>99.6405</v>
       </c>
       <c r="E75" s="1">
-        <v>99.2427776</v>
+        <v>99.6210388</v>
       </c>
       <c r="F75" t="s">
         <v>8</v>
       </c>
       <c r="G75">
         <v>1.0</v>
       </c>
       <c r="H75" s="1">
-        <v>9924277.76</v>
+        <v>29886311.64</v>
       </c>
       <c r="I75" s="1">
-        <v>7022.24</v>
+        <v>5838.36</v>
       </c>
       <c r="J75" s="1">
-        <v>0.070758196916891</v>
+        <v>0.019535230945614</v>
       </c>
       <c r="K75">
         <v>0.0</v>
       </c>
       <c r="L75">
         <v>0.0</v>
       </c>
       <c r="M75" s="1">
-        <v>9931300.0</v>
+        <v>29892150.0</v>
       </c>
       <c r="N75" s="1">
-        <v>9931300.0</v>
+        <v>29892150.0</v>
       </c>
       <c r="O75" s="1">
-        <v>0.19</v>
+        <v>0.51</v>
       </c>
       <c r="P75">
         <v>1</v>
       </c>
     </row>
     <row r="76" spans="1:16">
       <c r="A76" t="s">
-        <v>197</v>
+        <v>200</v>
       </c>
       <c r="B76" t="s">
-        <v>198</v>
+        <v>201</v>
       </c>
       <c r="C76" s="1">
-        <v>40000000.0</v>
+        <v>5000000.0</v>
       </c>
       <c r="D76" s="1">
-        <v>98.442</v>
+        <v>98.7803</v>
       </c>
       <c r="E76" s="1">
-        <v>97.9014285</v>
+        <v>98.5230842</v>
       </c>
       <c r="F76" t="s">
         <v>8</v>
       </c>
       <c r="G76">
         <v>1.0</v>
       </c>
       <c r="H76" s="1">
-        <v>39160571.4</v>
+        <v>4926154.21</v>
       </c>
       <c r="I76" s="1">
-        <v>216228.6</v>
+        <v>12860.79</v>
       </c>
       <c r="J76" s="1">
-        <v>0.5521589503671</v>
+        <v>0.26107160782529</v>
       </c>
       <c r="K76">
         <v>0.0</v>
       </c>
       <c r="L76">
         <v>0.0</v>
       </c>
       <c r="M76" s="1">
-        <v>39376800.0</v>
+        <v>4939015.0</v>
       </c>
       <c r="N76" s="1">
-        <v>39376800.0</v>
+        <v>4939015.0</v>
       </c>
       <c r="O76" s="1">
-        <v>0.76</v>
+        <v>0.08</v>
       </c>
       <c r="P76">
         <v>1</v>
       </c>
     </row>
     <row r="77" spans="1:16">
       <c r="A77" t="s">
-        <v>199</v>
+        <v>202</v>
       </c>
       <c r="B77" t="s">
-        <v>200</v>
+        <v>203</v>
       </c>
       <c r="C77" s="1">
-        <v>30000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D77" s="1">
-        <v>99.8787</v>
+        <v>99.6277</v>
       </c>
       <c r="E77" s="1">
-        <v>99.8237833</v>
+        <v>98.503513</v>
       </c>
       <c r="F77" t="s">
         <v>8</v>
       </c>
       <c r="G77">
         <v>1.0</v>
       </c>
       <c r="H77" s="1">
-        <v>29947134.99</v>
+        <v>9850351.3</v>
       </c>
       <c r="I77" s="1">
-        <v>16475.01</v>
+        <v>112418.7</v>
       </c>
       <c r="J77" s="1">
-        <v>0.055013643226644</v>
+        <v>1.1412658957656</v>
       </c>
       <c r="K77">
         <v>0.0</v>
       </c>
       <c r="L77">
         <v>0.0</v>
       </c>
       <c r="M77" s="1">
-        <v>29963610.0</v>
+        <v>9962770.0</v>
       </c>
       <c r="N77" s="1">
-        <v>29963610.0</v>
+        <v>9962770.0</v>
       </c>
       <c r="O77" s="1">
-        <v>0.58</v>
+        <v>0.17</v>
       </c>
       <c r="P77">
         <v>1</v>
       </c>
     </row>
     <row r="78" spans="1:16">
       <c r="A78" t="s">
-        <v>201</v>
+        <v>204</v>
       </c>
       <c r="B78" t="s">
-        <v>202</v>
+        <v>205</v>
       </c>
       <c r="C78" s="1">
-        <v>28000000.0</v>
+        <v>50000000.0</v>
       </c>
       <c r="D78" s="1">
-        <v>99.5626</v>
+        <v>99.2024</v>
       </c>
       <c r="E78" s="1">
-        <v>99.49170793</v>
+        <v>97.87236356</v>
       </c>
       <c r="F78" t="s">
         <v>8</v>
       </c>
       <c r="G78">
         <v>1.0</v>
       </c>
       <c r="H78" s="1">
-        <v>27857678.22</v>
+        <v>48936181.78</v>
       </c>
       <c r="I78" s="1">
-        <v>19849.78</v>
+        <v>665018.22</v>
       </c>
       <c r="J78" s="1">
-        <v>0.07125425113766</v>
+        <v>1.3589499544319</v>
       </c>
       <c r="K78">
         <v>0.0</v>
       </c>
       <c r="L78">
         <v>0.0</v>
       </c>
       <c r="M78" s="1">
-        <v>27877528.0</v>
+        <v>49601200.0</v>
       </c>
       <c r="N78" s="1">
-        <v>27877528.0</v>
+        <v>49601200.0</v>
       </c>
       <c r="O78" s="1">
-        <v>0.54</v>
+        <v>0.84</v>
       </c>
       <c r="P78">
         <v>1</v>
       </c>
     </row>
     <row r="79" spans="1:16">
       <c r="A79" t="s">
-        <v>203</v>
+        <v>206</v>
       </c>
       <c r="B79" t="s">
-        <v>204</v>
+        <v>207</v>
       </c>
       <c r="C79" s="1">
-        <v>18000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D79" s="1">
-        <v>99.8945</v>
+        <v>97.839</v>
       </c>
       <c r="E79" s="1">
-        <v>99.81412394</v>
+        <v>97.8233224</v>
       </c>
       <c r="F79" t="s">
         <v>8</v>
       </c>
       <c r="G79">
         <v>1.0</v>
       </c>
       <c r="H79" s="1">
-        <v>17966542.31</v>
+        <v>19564664.48</v>
       </c>
       <c r="I79" s="1">
-        <v>14467.69</v>
+        <v>3135.52</v>
       </c>
       <c r="J79" s="1">
-        <v>0.080525733612902</v>
+        <v>0.016026444016994</v>
       </c>
       <c r="K79">
         <v>0.0</v>
       </c>
       <c r="L79">
         <v>0.0</v>
       </c>
       <c r="M79" s="1">
-        <v>17981010.0</v>
+        <v>19567800.0</v>
       </c>
       <c r="N79" s="1">
-        <v>17981010.0</v>
+        <v>19567800.0</v>
       </c>
       <c r="O79" s="1">
-        <v>0.35</v>
+        <v>0.33</v>
       </c>
       <c r="P79">
         <v>1</v>
       </c>
     </row>
     <row r="80" spans="1:16">
       <c r="A80" t="s">
-        <v>205</v>
+        <v>208</v>
       </c>
       <c r="B80" t="s">
-        <v>206</v>
+        <v>209</v>
       </c>
       <c r="C80" s="1">
-        <v>12500000.0</v>
+        <v>25000000.0</v>
       </c>
       <c r="D80" s="1">
-        <v>99.8009</v>
+        <v>97.3362</v>
       </c>
       <c r="E80" s="1">
-        <v>97.54416312</v>
+        <v>97.34254844</v>
       </c>
       <c r="F80" t="s">
         <v>8</v>
       </c>
       <c r="G80">
         <v>1.0</v>
       </c>
       <c r="H80" s="1">
-        <v>12193020.39</v>
+        <v>24335637.11</v>
       </c>
       <c r="I80" s="1">
-        <v>282092.11</v>
+        <v>-1587.11</v>
       </c>
       <c r="J80" s="1">
-        <v>2.3135539921786</v>
+        <v>-0.0065217524111905</v>
       </c>
       <c r="K80">
         <v>0.0</v>
       </c>
       <c r="L80">
         <v>0.0</v>
       </c>
       <c r="M80" s="1">
-        <v>12475112.5</v>
+        <v>24334050.0</v>
       </c>
       <c r="N80" s="1">
-        <v>12475112.5</v>
+        <v>24334050.0</v>
       </c>
       <c r="O80" s="1">
-        <v>0.24</v>
+        <v>0.41</v>
       </c>
       <c r="P80">
         <v>1</v>
       </c>
     </row>
     <row r="81" spans="1:16">
       <c r="A81" t="s">
-        <v>207</v>
+        <v>210</v>
       </c>
       <c r="B81" t="s">
-        <v>208</v>
+        <v>211</v>
       </c>
       <c r="C81" s="1">
-        <v>15000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D81" s="1">
-        <v>99.9531</v>
+        <v>98.3327</v>
       </c>
       <c r="E81" s="1">
-        <v>97.64046393</v>
+        <v>98.3075804</v>
       </c>
       <c r="F81" t="s">
         <v>8</v>
       </c>
       <c r="G81">
         <v>1.0</v>
       </c>
       <c r="H81" s="1">
-        <v>14646069.59</v>
+        <v>19661516.08</v>
       </c>
       <c r="I81" s="1">
-        <v>346895.41</v>
+        <v>5023.92</v>
       </c>
       <c r="J81" s="1">
-        <v>2.3685222022764</v>
+        <v>0.02555204786629</v>
       </c>
       <c r="K81">
         <v>0.0</v>
       </c>
       <c r="L81">
         <v>0.0</v>
       </c>
       <c r="M81" s="1">
-        <v>14992965.0</v>
+        <v>19666540.0</v>
       </c>
       <c r="N81" s="1">
-        <v>14992965.0</v>
+        <v>19666540.0</v>
       </c>
       <c r="O81" s="1">
-        <v>0.29</v>
+        <v>0.33</v>
       </c>
       <c r="P81">
         <v>1</v>
       </c>
     </row>
     <row r="82" spans="1:16">
       <c r="A82" t="s">
-        <v>209</v>
+        <v>212</v>
       </c>
       <c r="B82" t="s">
-        <v>210</v>
+        <v>213</v>
       </c>
       <c r="C82" s="1">
-        <v>20000000.0</v>
+        <v>25000000.0</v>
       </c>
       <c r="D82" s="1">
-        <v>99.4145</v>
+        <v>98.7372</v>
       </c>
       <c r="E82" s="1">
-        <v>98.22903955</v>
+        <v>97.804612</v>
       </c>
       <c r="F82" t="s">
         <v>8</v>
       </c>
       <c r="G82">
         <v>1.0</v>
       </c>
       <c r="H82" s="1">
-        <v>19645807.91</v>
+        <v>24451153.0</v>
       </c>
       <c r="I82" s="1">
-        <v>237092.09</v>
+        <v>233147.0</v>
       </c>
       <c r="J82" s="1">
-        <v>1.2068329848594</v>
+        <v>0.95352149651184</v>
       </c>
       <c r="K82">
         <v>0.0</v>
       </c>
       <c r="L82">
         <v>0.0</v>
       </c>
       <c r="M82" s="1">
-        <v>19882900.0</v>
+        <v>24684300.0</v>
       </c>
       <c r="N82" s="1">
-        <v>19882900.0</v>
+        <v>24684300.0</v>
       </c>
       <c r="O82" s="1">
-        <v>0.38</v>
+        <v>0.42</v>
       </c>
       <c r="P82">
         <v>1</v>
       </c>
     </row>
     <row r="83" spans="1:16">
       <c r="A83" t="s">
-        <v>211</v>
+        <v>214</v>
       </c>
       <c r="B83" t="s">
-        <v>212</v>
+        <v>215</v>
       </c>
       <c r="C83" s="1">
-        <v>24000000.0</v>
+        <v>40000000.0</v>
       </c>
       <c r="D83" s="1">
-        <v>99.766</v>
+        <v>98.2312</v>
       </c>
       <c r="E83" s="1">
-        <v>98.56951</v>
+        <v>97.780438</v>
       </c>
       <c r="F83" t="s">
         <v>8</v>
       </c>
       <c r="G83">
         <v>1.0</v>
       </c>
       <c r="H83" s="1">
-        <v>23656682.4</v>
+        <v>39112175.2</v>
       </c>
       <c r="I83" s="1">
-        <v>287157.6</v>
+        <v>180304.8</v>
       </c>
       <c r="J83" s="1">
-        <v>1.2138540609566</v>
+        <v>0.46099404872782</v>
       </c>
       <c r="K83">
         <v>0.0</v>
       </c>
       <c r="L83">
         <v>0.0</v>
       </c>
       <c r="M83" s="1">
-        <v>23943840.0</v>
+        <v>39292480.0</v>
       </c>
       <c r="N83" s="1">
-        <v>23943840.0</v>
+        <v>39292480.0</v>
       </c>
       <c r="O83" s="1">
-        <v>0.46</v>
+        <v>0.67</v>
       </c>
       <c r="P83">
         <v>1</v>
       </c>
     </row>
     <row r="84" spans="1:16">
       <c r="A84" t="s">
-        <v>213</v>
+        <v>216</v>
       </c>
       <c r="B84" t="s">
-        <v>214</v>
+        <v>217</v>
       </c>
       <c r="C84" s="1">
         <v>20000000.0</v>
       </c>
       <c r="D84" s="1">
-        <v>99.3186</v>
+        <v>98.9149</v>
       </c>
       <c r="E84" s="1">
-        <v>98.10119685</v>
+        <v>97.8626791</v>
       </c>
       <c r="F84" t="s">
         <v>8</v>
       </c>
       <c r="G84">
         <v>1.0</v>
       </c>
       <c r="H84" s="1">
-        <v>19620239.37</v>
+        <v>19572535.82</v>
       </c>
       <c r="I84" s="1">
-        <v>243480.63</v>
+        <v>210444.18</v>
       </c>
       <c r="J84" s="1">
-        <v>1.2409666641085</v>
+        <v>1.0752014043319</v>
       </c>
       <c r="K84">
         <v>0.0</v>
       </c>
       <c r="L84">
         <v>0.0</v>
       </c>
       <c r="M84" s="1">
-        <v>19863720.0</v>
+        <v>19782980.0</v>
       </c>
       <c r="N84" s="1">
-        <v>19863720.0</v>
+        <v>19782980.0</v>
       </c>
       <c r="O84" s="1">
-        <v>0.38</v>
+        <v>0.34</v>
       </c>
       <c r="P84">
         <v>1</v>
       </c>
     </row>
     <row r="85" spans="1:16">
       <c r="A85" t="s">
-        <v>215</v>
+        <v>218</v>
       </c>
       <c r="B85" t="s">
-        <v>216</v>
+        <v>219</v>
       </c>
       <c r="C85" s="1">
-        <v>15000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D85" s="1">
-        <v>97.832</v>
+        <v>100.0015</v>
       </c>
       <c r="E85" s="1">
-        <v>97.7852722</v>
+        <v>100.0</v>
       </c>
       <c r="F85" t="s">
         <v>8</v>
       </c>
       <c r="G85">
         <v>1.0</v>
       </c>
       <c r="H85" s="1">
-        <v>14667790.83</v>
+        <v>20000000.0</v>
       </c>
       <c r="I85" s="1">
-        <v>7009.17</v>
+        <v>300.0</v>
       </c>
       <c r="J85" s="1">
-        <v>0.047786132766934</v>
+        <v>0.0015</v>
       </c>
       <c r="K85">
         <v>0.0</v>
       </c>
-      <c r="L85">
-        <v>0.0</v>
+      <c r="L85" t="s">
+        <v>220</v>
       </c>
       <c r="M85" s="1">
-        <v>14674800.0</v>
+        <v>20000300.0</v>
       </c>
       <c r="N85" s="1">
-        <v>14674800.0</v>
+        <v>20088862.5</v>
       </c>
       <c r="O85" s="1">
-        <v>0.28</v>
+        <v>0.34</v>
       </c>
       <c r="P85">
         <v>1</v>
       </c>
     </row>
     <row r="86" spans="1:16">
       <c r="A86" t="s">
-        <v>217</v>
+        <v>221</v>
       </c>
       <c r="B86" t="s">
-        <v>218</v>
+        <v>222</v>
       </c>
       <c r="C86" s="1">
-        <v>20000000.0</v>
+        <v>25000000.0</v>
       </c>
       <c r="D86" s="1">
-        <v>99.5846</v>
+        <v>99.8074</v>
       </c>
       <c r="E86" s="1">
-        <v>99.47362905</v>
+        <v>97.96931384</v>
       </c>
       <c r="F86" t="s">
         <v>8</v>
       </c>
       <c r="G86">
         <v>1.0</v>
       </c>
       <c r="H86" s="1">
-        <v>19894725.81</v>
+        <v>24492328.46</v>
       </c>
       <c r="I86" s="1">
-        <v>22194.19</v>
+        <v>459521.54</v>
       </c>
       <c r="J86" s="1">
-        <v>0.11155815974525</v>
+        <v>1.8761856013424</v>
       </c>
       <c r="K86">
         <v>0.0</v>
       </c>
       <c r="L86">
         <v>0.0</v>
       </c>
       <c r="M86" s="1">
-        <v>19916920.0</v>
+        <v>24951850.0</v>
       </c>
       <c r="N86" s="1">
-        <v>19916920.0</v>
+        <v>24951850.0</v>
       </c>
       <c r="O86" s="1">
-        <v>0.39</v>
+        <v>0.42</v>
       </c>
       <c r="P86">
         <v>1</v>
       </c>
     </row>
     <row r="87" spans="1:16">
       <c r="A87" t="s">
-        <v>219</v>
+        <v>223</v>
       </c>
       <c r="B87" t="s">
-        <v>220</v>
+        <v>224</v>
       </c>
       <c r="C87" s="1">
-        <v>30000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D87" s="1">
-        <v>99.0987</v>
+        <v>98.0147</v>
       </c>
       <c r="E87" s="1">
-        <v>98.92074717</v>
+        <v>97.81428545</v>
       </c>
       <c r="F87" t="s">
         <v>8</v>
       </c>
       <c r="G87">
         <v>1.0</v>
       </c>
       <c r="H87" s="1">
-        <v>29676224.15</v>
+        <v>19562857.09</v>
       </c>
       <c r="I87" s="1">
-        <v>53385.85</v>
+        <v>40082.91</v>
       </c>
       <c r="J87" s="1">
-        <v>0.17989434818311</v>
+        <v>0.20489292446188</v>
       </c>
       <c r="K87">
         <v>0.0</v>
       </c>
       <c r="L87">
         <v>0.0</v>
       </c>
       <c r="M87" s="1">
-        <v>29729610.0</v>
+        <v>19602940.0</v>
       </c>
       <c r="N87" s="1">
-        <v>29729610.0</v>
+        <v>19602940.0</v>
       </c>
       <c r="O87" s="1">
-        <v>0.58</v>
+        <v>0.33</v>
       </c>
       <c r="P87">
         <v>1</v>
       </c>
     </row>
     <row r="88" spans="1:16">
       <c r="A88" t="s">
-        <v>221</v>
+        <v>225</v>
       </c>
       <c r="B88" t="s">
-        <v>222</v>
+        <v>226</v>
       </c>
       <c r="C88" s="1">
         <v>15000000.0</v>
       </c>
       <c r="D88" s="1">
-        <v>97.829</v>
+        <v>98.2096</v>
       </c>
       <c r="E88" s="1">
-        <v>97.81428547</v>
+        <v>97.775605</v>
       </c>
       <c r="F88" t="s">
         <v>8</v>
       </c>
       <c r="G88">
         <v>1.0</v>
       </c>
       <c r="H88" s="1">
-        <v>14672142.82</v>
+        <v>14666340.75</v>
       </c>
       <c r="I88" s="1">
-        <v>2207.18</v>
+        <v>65099.25</v>
       </c>
       <c r="J88" s="1">
-        <v>0.015043337752897</v>
+        <v>0.44386838618897</v>
       </c>
       <c r="K88">
         <v>0.0</v>
       </c>
       <c r="L88">
         <v>0.0</v>
       </c>
       <c r="M88" s="1">
-        <v>14674350.0</v>
+        <v>14731440.0</v>
       </c>
       <c r="N88" s="1">
-        <v>14674350.0</v>
+        <v>14731440.0</v>
       </c>
       <c r="O88" s="1">
-        <v>0.28</v>
+        <v>0.25</v>
       </c>
       <c r="P88">
         <v>1</v>
       </c>
     </row>
     <row r="89" spans="1:16">
       <c r="A89" t="s">
-        <v>223</v>
+        <v>227</v>
       </c>
       <c r="B89" t="s">
-        <v>224</v>
+        <v>228</v>
       </c>
       <c r="C89" s="1">
-        <v>50000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="D89" s="1">
-        <v>99.5211</v>
+        <v>99.9044</v>
       </c>
       <c r="E89" s="1">
-        <v>97.98818018</v>
+        <v>98.1034157</v>
       </c>
       <c r="F89" t="s">
         <v>8</v>
       </c>
       <c r="G89">
         <v>1.0</v>
       </c>
       <c r="H89" s="1">
-        <v>48994090.09</v>
+        <v>29431024.71</v>
       </c>
       <c r="I89" s="1">
-        <v>766459.91</v>
+        <v>540295.29</v>
       </c>
       <c r="J89" s="1">
-        <v>1.5643925799868</v>
+        <v>1.8358018292731</v>
       </c>
       <c r="K89">
         <v>0.0</v>
       </c>
       <c r="L89">
         <v>0.0</v>
       </c>
       <c r="M89" s="1">
-        <v>49760550.0</v>
+        <v>29971320.0</v>
       </c>
       <c r="N89" s="1">
-        <v>49760550.0</v>
+        <v>29971320.0</v>
       </c>
       <c r="O89" s="1">
-        <v>0.96</v>
+        <v>0.51</v>
       </c>
       <c r="P89">
         <v>1</v>
       </c>
     </row>
     <row r="90" spans="1:16">
       <c r="A90" t="s">
-        <v>225</v>
+        <v>229</v>
       </c>
       <c r="B90" t="s">
-        <v>226</v>
+        <v>230</v>
       </c>
       <c r="C90" s="1">
-        <v>25000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="D90" s="1">
-        <v>97.8833</v>
+        <v>100.0122</v>
       </c>
       <c r="E90" s="1">
-        <v>97.77932292</v>
+        <v>100.0</v>
       </c>
       <c r="F90" t="s">
         <v>8</v>
       </c>
       <c r="G90">
         <v>1.0</v>
       </c>
       <c r="H90" s="1">
-        <v>24444830.73</v>
+        <v>30000000.0</v>
       </c>
       <c r="I90" s="1">
-        <v>25994.27</v>
+        <v>3660.0</v>
       </c>
       <c r="J90" s="1">
-        <v>0.10633851503049</v>
+        <v>0.0122</v>
       </c>
       <c r="K90">
         <v>0.0</v>
       </c>
-      <c r="L90">
-        <v>0.0</v>
+      <c r="L90" t="s">
+        <v>231</v>
       </c>
       <c r="M90" s="1">
-        <v>24470825.0</v>
+        <v>30003660.0</v>
       </c>
       <c r="N90" s="1">
-        <v>24470825.0</v>
+        <v>30318949.33</v>
       </c>
       <c r="O90" s="1">
-        <v>0.47</v>
+        <v>0.52</v>
       </c>
       <c r="P90">
         <v>1</v>
       </c>
     </row>
     <row r="91" spans="1:16">
       <c r="A91" t="s">
-        <v>227</v>
+        <v>232</v>
       </c>
       <c r="B91" t="s">
-        <v>228</v>
+        <v>233</v>
       </c>
       <c r="C91" s="1">
-        <v>21400000.0</v>
+        <v>25000000.0</v>
       </c>
       <c r="D91" s="1">
-        <v>99.1304</v>
+        <v>99.9096</v>
       </c>
       <c r="E91" s="1">
-        <v>98.04874822</v>
+        <v>99.82995632</v>
       </c>
       <c r="F91" t="s">
         <v>8</v>
       </c>
       <c r="G91">
         <v>1.0</v>
       </c>
       <c r="H91" s="1">
-        <v>20982432.12</v>
+        <v>24957489.08</v>
       </c>
       <c r="I91" s="1">
-        <v>231473.48</v>
+        <v>19910.92</v>
       </c>
       <c r="J91" s="1">
-        <v>1.1031775471794</v>
+        <v>0.079779339725148</v>
       </c>
       <c r="K91">
         <v>0.0</v>
       </c>
       <c r="L91">
         <v>0.0</v>
       </c>
       <c r="M91" s="1">
-        <v>21213905.6</v>
+        <v>24977400.0</v>
       </c>
       <c r="N91" s="1">
-        <v>21213905.6</v>
+        <v>24977400.0</v>
       </c>
       <c r="O91" s="1">
-        <v>0.41</v>
+        <v>0.42</v>
       </c>
       <c r="P91">
         <v>1</v>
       </c>
     </row>
     <row r="92" spans="1:16">
       <c r="A92" t="s">
-        <v>229</v>
+        <v>234</v>
       </c>
       <c r="B92" t="s">
-        <v>230</v>
+        <v>235</v>
       </c>
       <c r="C92" s="1">
-        <v>13000000.0</v>
+        <v>60000000.0</v>
       </c>
       <c r="D92" s="1">
-        <v>97.9277</v>
+        <v>99.8779</v>
       </c>
       <c r="E92" s="1">
-        <v>97.75025085</v>
+        <v>99.48788612</v>
       </c>
       <c r="F92" t="s">
         <v>8</v>
       </c>
       <c r="G92">
         <v>1.0</v>
       </c>
       <c r="H92" s="1">
-        <v>12707532.61</v>
+        <v>59692731.67</v>
       </c>
       <c r="I92" s="1">
-        <v>23068.39</v>
+        <v>234008.33</v>
       </c>
       <c r="J92" s="1">
-        <v>0.18153319537301</v>
+        <v>0.39202147975682</v>
       </c>
       <c r="K92">
         <v>0.0</v>
       </c>
       <c r="L92">
         <v>0.0</v>
       </c>
       <c r="M92" s="1">
-        <v>12730601.0</v>
+        <v>59926740.0</v>
       </c>
       <c r="N92" s="1">
-        <v>12730601.0</v>
+        <v>59926740.0</v>
       </c>
       <c r="O92" s="1">
-        <v>0.25</v>
+        <v>1.02</v>
       </c>
       <c r="P92">
         <v>1</v>
       </c>
     </row>
     <row r="93" spans="1:16">
       <c r="A93" t="s">
-        <v>231</v>
+        <v>236</v>
       </c>
       <c r="B93" t="s">
-        <v>232</v>
+        <v>237</v>
       </c>
       <c r="C93" s="1">
-        <v>20000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="D93" s="1">
-        <v>99.3721</v>
+        <v>99.865</v>
       </c>
       <c r="E93" s="1">
-        <v>98.05766825</v>
+        <v>99.46446673</v>
       </c>
       <c r="F93" t="s">
         <v>8</v>
       </c>
       <c r="G93">
         <v>1.0</v>
       </c>
       <c r="H93" s="1">
-        <v>19611533.65</v>
+        <v>29839340.02</v>
       </c>
       <c r="I93" s="1">
-        <v>262886.35</v>
+        <v>120159.98</v>
       </c>
       <c r="J93" s="1">
-        <v>1.3404680872574</v>
+        <v>0.40268980453141</v>
       </c>
       <c r="K93">
         <v>0.0</v>
       </c>
       <c r="L93">
         <v>0.0</v>
       </c>
       <c r="M93" s="1">
-        <v>19874420.0</v>
+        <v>29959500.0</v>
       </c>
       <c r="N93" s="1">
-        <v>19874420.0</v>
+        <v>29959500.0</v>
       </c>
       <c r="O93" s="1">
-        <v>0.38</v>
+        <v>0.51</v>
       </c>
       <c r="P93">
         <v>1</v>
       </c>
     </row>
     <row r="94" spans="1:16">
       <c r="A94" t="s">
-        <v>233</v>
+        <v>238</v>
       </c>
       <c r="B94" t="s">
-        <v>234</v>
+        <v>239</v>
       </c>
       <c r="C94" s="1">
-        <v>30000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D94" s="1">
-        <v>99.9945</v>
+        <v>99.806</v>
       </c>
       <c r="E94" s="1">
-        <v>99.47322023</v>
+        <v>99.2427776</v>
       </c>
       <c r="F94" t="s">
         <v>8</v>
       </c>
       <c r="G94">
         <v>1.0</v>
       </c>
       <c r="H94" s="1">
-        <v>29841966.07</v>
+        <v>9924277.76</v>
       </c>
       <c r="I94" s="1">
-        <v>156383.93</v>
+        <v>56322.24</v>
       </c>
       <c r="J94" s="1">
-        <v>0.52404030496239</v>
+        <v>0.56751978695123</v>
       </c>
       <c r="K94">
         <v>0.0</v>
       </c>
       <c r="L94">
         <v>0.0</v>
       </c>
       <c r="M94" s="1">
-        <v>29998350.0</v>
+        <v>9980600.0</v>
       </c>
       <c r="N94" s="1">
-        <v>29998350.0</v>
+        <v>9980600.0</v>
       </c>
       <c r="O94" s="1">
-        <v>0.58</v>
+        <v>0.17</v>
       </c>
       <c r="P94">
         <v>1</v>
       </c>
     </row>
     <row r="95" spans="1:16">
       <c r="A95" t="s">
-        <v>235</v>
+        <v>240</v>
       </c>
       <c r="B95" t="s">
-        <v>236</v>
+        <v>241</v>
       </c>
       <c r="C95" s="1">
-        <v>20000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="D95" s="1">
-        <v>100.0138</v>
+        <v>98.5928</v>
       </c>
       <c r="E95" s="1">
-        <v>100.0</v>
+        <v>98.49526593</v>
       </c>
       <c r="F95" t="s">
         <v>8</v>
       </c>
       <c r="G95">
         <v>1.0</v>
       </c>
       <c r="H95" s="1">
-        <v>20000000.0</v>
+        <v>29548579.78</v>
       </c>
       <c r="I95" s="1">
-        <v>2760.0</v>
+        <v>29260.22</v>
       </c>
       <c r="J95" s="1">
-        <v>0.0138</v>
+        <v>0.099024116278525</v>
       </c>
       <c r="K95">
         <v>0.0</v>
       </c>
-      <c r="L95" t="s">
-        <v>237</v>
+      <c r="L95">
+        <v>0.0</v>
       </c>
       <c r="M95" s="1">
-        <v>20002760.0</v>
+        <v>29577840.0</v>
       </c>
       <c r="N95" s="1">
-        <v>20038085.22</v>
+        <v>29577840.0</v>
       </c>
       <c r="O95" s="1">
-        <v>0.39</v>
+        <v>0.5</v>
       </c>
       <c r="P95">
         <v>1</v>
       </c>
     </row>
     <row r="96" spans="1:16">
       <c r="A96" t="s">
-        <v>238</v>
+        <v>242</v>
       </c>
       <c r="B96" t="s">
-        <v>239</v>
+        <v>243</v>
       </c>
       <c r="C96" s="1">
-        <v>30000000.0</v>
+        <v>40000000.0</v>
       </c>
       <c r="D96" s="1">
-        <v>100.0341</v>
+        <v>98.7825</v>
       </c>
       <c r="E96" s="1">
-        <v>100.0</v>
+        <v>97.9014285</v>
       </c>
       <c r="F96" t="s">
         <v>8</v>
       </c>
       <c r="G96">
         <v>1.0</v>
       </c>
       <c r="H96" s="1">
-        <v>30000000.0</v>
+        <v>39160571.4</v>
       </c>
       <c r="I96" s="1">
-        <v>10230.0</v>
+        <v>352428.6</v>
       </c>
       <c r="J96" s="1">
-        <v>0.0341</v>
+        <v>0.89995775700045</v>
       </c>
       <c r="K96">
         <v>0.0</v>
       </c>
-      <c r="L96" t="s">
-        <v>240</v>
+      <c r="L96">
+        <v>0.0</v>
       </c>
       <c r="M96" s="1">
-        <v>30010230.0</v>
+        <v>39513000.0</v>
       </c>
       <c r="N96" s="1">
-        <v>30523025.67</v>
+        <v>39513000.0</v>
       </c>
       <c r="O96" s="1">
-        <v>0.59</v>
+        <v>0.67</v>
       </c>
       <c r="P96">
         <v>1</v>
       </c>
     </row>
     <row r="97" spans="1:16">
       <c r="A97" t="s">
-        <v>241</v>
+        <v>244</v>
       </c>
       <c r="B97" t="s">
-        <v>242</v>
+        <v>245</v>
       </c>
       <c r="C97" s="1">
-        <v>50000000.0</v>
+        <v>12500000.0</v>
       </c>
       <c r="D97" s="1">
-        <v>99.1795</v>
+        <v>98.4117</v>
       </c>
       <c r="E97" s="1">
-        <v>99.1206757</v>
+        <v>98.15917464</v>
       </c>
       <c r="F97" t="s">
         <v>8</v>
       </c>
       <c r="G97">
         <v>1.0</v>
       </c>
       <c r="H97" s="1">
-        <v>49560337.85</v>
+        <v>12269896.83</v>
       </c>
       <c r="I97" s="1">
-        <v>29412.15</v>
+        <v>31565.67</v>
       </c>
       <c r="J97" s="1">
-        <v>0.059346145074756</v>
+        <v>0.25726108733711</v>
       </c>
       <c r="K97">
         <v>0.0</v>
       </c>
       <c r="L97">
         <v>0.0</v>
       </c>
       <c r="M97" s="1">
-        <v>49589750.0</v>
+        <v>12301462.5</v>
       </c>
       <c r="N97" s="1">
-        <v>49589750.0</v>
+        <v>12301462.5</v>
       </c>
       <c r="O97" s="1">
-        <v>0.96</v>
+        <v>0.21</v>
       </c>
       <c r="P97">
         <v>1</v>
       </c>
     </row>
     <row r="98" spans="1:16">
       <c r="A98" t="s">
-        <v>243</v>
+        <v>246</v>
       </c>
       <c r="B98" t="s">
-        <v>244</v>
+        <v>245</v>
       </c>
       <c r="C98" s="1">
-        <v>30000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D98" s="1">
-        <v>99.4495</v>
+        <v>98.4117</v>
       </c>
       <c r="E98" s="1">
-        <v>97.87236357</v>
+        <v>98.20184247</v>
       </c>
       <c r="F98" t="s">
         <v>8</v>
       </c>
       <c r="G98">
         <v>1.0</v>
       </c>
       <c r="H98" s="1">
-        <v>29361709.07</v>
+        <v>14730276.37</v>
       </c>
       <c r="I98" s="1">
-        <v>473140.93</v>
+        <v>31478.63</v>
       </c>
       <c r="J98" s="1">
-        <v>1.6114216269632</v>
+        <v>0.21370019957066</v>
       </c>
       <c r="K98">
         <v>0.0</v>
       </c>
       <c r="L98">
         <v>0.0</v>
       </c>
       <c r="M98" s="1">
-        <v>29834850.0</v>
+        <v>14761755.0</v>
       </c>
       <c r="N98" s="1">
-        <v>29834850.0</v>
+        <v>14761755.0</v>
       </c>
       <c r="O98" s="1">
-        <v>0.58</v>
+        <v>0.25</v>
       </c>
       <c r="P98">
         <v>1</v>
       </c>
     </row>
     <row r="99" spans="1:16">
       <c r="A99" t="s">
-        <v>245</v>
+        <v>247</v>
       </c>
       <c r="B99" t="s">
-        <v>246</v>
+        <v>248</v>
       </c>
       <c r="C99" s="1">
-        <v>35000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D99" s="1">
-        <v>100.0265</v>
+        <v>99.9044</v>
       </c>
       <c r="E99" s="1">
-        <v>100.0</v>
+        <v>98.22903955</v>
       </c>
       <c r="F99" t="s">
         <v>8</v>
       </c>
       <c r="G99">
         <v>1.0</v>
       </c>
       <c r="H99" s="1">
-        <v>35000000.0</v>
+        <v>19645807.91</v>
       </c>
       <c r="I99" s="1">
-        <v>9275.0</v>
+        <v>335072.09</v>
       </c>
       <c r="J99" s="1">
-        <v>0.0265</v>
+        <v>1.7055653375774</v>
       </c>
       <c r="K99">
         <v>0.0</v>
       </c>
-      <c r="L99" t="s">
-        <v>247</v>
+      <c r="L99">
+        <v>0.0</v>
       </c>
       <c r="M99" s="1">
-        <v>35009275.0</v>
+        <v>19980880.0</v>
       </c>
       <c r="N99" s="1">
-        <v>35641681.74</v>
+        <v>19980880.0</v>
       </c>
       <c r="O99" s="1">
-        <v>0.69</v>
+        <v>0.34</v>
       </c>
       <c r="P99">
         <v>1</v>
       </c>
     </row>
     <row r="100" spans="1:16">
       <c r="A100" t="s">
-        <v>248</v>
+        <v>249</v>
       </c>
       <c r="B100" t="s">
-        <v>249</v>
+        <v>250</v>
       </c>
       <c r="C100" s="1">
         <v>20000000.0</v>
       </c>
       <c r="D100" s="1">
-        <v>100.0237</v>
+        <v>99.7973</v>
       </c>
       <c r="E100" s="1">
-        <v>100.0</v>
+        <v>98.10119685</v>
       </c>
       <c r="F100" t="s">
         <v>8</v>
       </c>
       <c r="G100">
         <v>1.0</v>
       </c>
       <c r="H100" s="1">
-        <v>20000000.0</v>
+        <v>19620239.37</v>
       </c>
       <c r="I100" s="1">
-        <v>4740.0</v>
+        <v>339220.63</v>
       </c>
       <c r="J100" s="1">
-        <v>0.0237</v>
+        <v>1.7289321684764</v>
       </c>
       <c r="K100">
         <v>0.0</v>
       </c>
-      <c r="L100" t="s">
-        <v>250</v>
+      <c r="L100">
+        <v>0.0</v>
       </c>
       <c r="M100" s="1">
-        <v>20004740.0</v>
+        <v>19959460.0</v>
       </c>
       <c r="N100" s="1">
-        <v>20400400.22</v>
+        <v>19959460.0</v>
       </c>
       <c r="O100" s="1">
-        <v>0.39</v>
+        <v>0.34</v>
       </c>
       <c r="P100">
         <v>1</v>
       </c>
     </row>
     <row r="101" spans="1:16">
       <c r="A101" t="s">
         <v>251</v>
       </c>
       <c r="B101" t="s">
         <v>252</v>
       </c>
       <c r="C101" s="1">
-        <v>25000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D101" s="1">
-        <v>99.9807</v>
+        <v>97.9258</v>
       </c>
       <c r="E101" s="1">
-        <v>100.0</v>
+        <v>97.80461245</v>
       </c>
       <c r="F101" t="s">
         <v>8</v>
       </c>
       <c r="G101">
         <v>1.0</v>
       </c>
       <c r="H101" s="1">
-        <v>25000000.0</v>
+        <v>19560922.49</v>
       </c>
       <c r="I101" s="1">
-        <v>-4825.0</v>
+        <v>24237.51</v>
       </c>
       <c r="J101" s="1">
-        <v>-0.0193</v>
+        <v>0.12390780655867</v>
       </c>
       <c r="K101">
         <v>0.0</v>
       </c>
-      <c r="L101" t="s">
-        <v>253</v>
+      <c r="L101">
+        <v>0.0</v>
       </c>
       <c r="M101" s="1">
-        <v>24995175.0</v>
+        <v>19585160.0</v>
       </c>
       <c r="N101" s="1">
-        <v>25039168.06</v>
+        <v>19585160.0</v>
       </c>
       <c r="O101" s="1">
-        <v>0.48</v>
+        <v>0.33</v>
       </c>
       <c r="P101">
         <v>1</v>
       </c>
     </row>
     <row r="102" spans="1:16">
       <c r="A102" t="s">
+        <v>253</v>
+      </c>
+      <c r="B102" t="s">
         <v>254</v>
       </c>
-      <c r="B102" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C102" s="1">
-        <v>25000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D102" s="1">
-        <v>99.9916</v>
+        <v>98.0676</v>
       </c>
       <c r="E102" s="1">
-        <v>100.0</v>
+        <v>97.7852722</v>
       </c>
       <c r="F102" t="s">
         <v>8</v>
       </c>
       <c r="G102">
         <v>1.0</v>
       </c>
       <c r="H102" s="1">
-        <v>25000000.0</v>
+        <v>14667790.83</v>
       </c>
       <c r="I102" s="1">
-        <v>-2100.0</v>
+        <v>42349.17</v>
       </c>
       <c r="J102" s="1">
-        <v>-0.0084</v>
+        <v>0.28872221107342</v>
       </c>
       <c r="K102">
         <v>0.0</v>
       </c>
-      <c r="L102" t="s">
-        <v>256</v>
+      <c r="L102">
+        <v>0.0</v>
       </c>
       <c r="M102" s="1">
-        <v>24997900.0</v>
+        <v>14710140.0</v>
       </c>
       <c r="N102" s="1">
-        <v>25041309.72</v>
+        <v>14710140.0</v>
       </c>
       <c r="O102" s="1">
-        <v>0.48</v>
+        <v>0.25</v>
       </c>
       <c r="P102">
         <v>1</v>
       </c>
     </row>
     <row r="103" spans="1:16">
       <c r="A103" t="s">
-        <v>257</v>
+        <v>255</v>
       </c>
       <c r="B103" t="s">
-        <v>258</v>
+        <v>256</v>
       </c>
       <c r="C103" s="1">
-        <v>20000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D103" s="1">
-        <v>100.0187</v>
+        <v>99.9446</v>
       </c>
       <c r="E103" s="1">
-        <v>100.0</v>
+        <v>99.826856</v>
       </c>
       <c r="F103" t="s">
         <v>8</v>
       </c>
       <c r="G103">
         <v>1.0</v>
       </c>
       <c r="H103" s="1">
-        <v>20000000.0</v>
+        <v>9982685.6</v>
       </c>
       <c r="I103" s="1">
-        <v>3740.0</v>
+        <v>11774.4</v>
       </c>
       <c r="J103" s="1">
-        <v>0.0187</v>
+        <v>0.1179482202665</v>
       </c>
       <c r="K103">
         <v>0.0</v>
       </c>
-      <c r="L103" t="s">
-        <v>259</v>
+      <c r="L103">
+        <v>0.0</v>
       </c>
       <c r="M103" s="1">
-        <v>20003740.0</v>
+        <v>9994460.0</v>
       </c>
       <c r="N103" s="1">
-        <v>20438343.0</v>
+        <v>9994460.0</v>
       </c>
       <c r="O103" s="1">
-        <v>0.4</v>
+        <v>0.17</v>
       </c>
       <c r="P103">
         <v>1</v>
       </c>
     </row>
     <row r="104" spans="1:16">
       <c r="A104" t="s">
-        <v>260</v>
+        <v>257</v>
       </c>
       <c r="B104" t="s">
-        <v>261</v>
+        <v>258</v>
       </c>
       <c r="C104" s="1">
-        <v>25000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="D104" s="1">
-        <v>99.9976</v>
+        <v>99.5667</v>
       </c>
       <c r="E104" s="1">
-        <v>100.0</v>
+        <v>98.92074717</v>
       </c>
       <c r="F104" t="s">
         <v>8</v>
       </c>
       <c r="G104">
         <v>1.0</v>
       </c>
       <c r="H104" s="1">
-        <v>25000000.0</v>
+        <v>29676224.15</v>
       </c>
       <c r="I104" s="1">
-        <v>-600.0</v>
+        <v>193785.85</v>
       </c>
       <c r="J104" s="1">
-        <v>-0.0024</v>
+        <v>0.65300035820089</v>
       </c>
       <c r="K104">
         <v>0.0</v>
       </c>
-      <c r="L104" t="s">
-        <v>262</v>
+      <c r="L104">
+        <v>0.0</v>
       </c>
       <c r="M104" s="1">
-        <v>24999400.0</v>
+        <v>29870010.0</v>
       </c>
       <c r="N104" s="1">
-        <v>25133050.69</v>
+        <v>29870010.0</v>
       </c>
       <c r="O104" s="1">
-        <v>0.49</v>
+        <v>0.51</v>
       </c>
       <c r="P104">
         <v>1</v>
       </c>
     </row>
     <row r="105" spans="1:16">
       <c r="A105" t="s">
-        <v>263</v>
+        <v>259</v>
       </c>
       <c r="B105" t="s">
-        <v>264</v>
+        <v>260</v>
       </c>
       <c r="C105" s="1">
         <v>15000000.0</v>
       </c>
       <c r="D105" s="1">
-        <v>99.9874</v>
+        <v>98.8225</v>
       </c>
       <c r="E105" s="1">
-        <v>100.0</v>
+        <v>98.76742373</v>
       </c>
       <c r="F105" t="s">
         <v>8</v>
       </c>
       <c r="G105">
         <v>1.0</v>
       </c>
       <c r="H105" s="1">
-        <v>15000000.0</v>
+        <v>14815113.56</v>
       </c>
       <c r="I105" s="1">
-        <v>-1890.0</v>
+        <v>8261.44</v>
       </c>
       <c r="J105" s="1">
-        <v>-0.0126</v>
+        <v>0.055763595510367</v>
       </c>
       <c r="K105">
         <v>0.0</v>
       </c>
-      <c r="L105" t="s">
-        <v>265</v>
+      <c r="L105">
+        <v>0.0</v>
       </c>
       <c r="M105" s="1">
-        <v>14998110.0</v>
+        <v>14823375.0</v>
       </c>
       <c r="N105" s="1">
-        <v>15014851.5</v>
+        <v>14823375.0</v>
       </c>
       <c r="O105" s="1">
-        <v>0.29</v>
+        <v>0.25</v>
       </c>
       <c r="P105">
         <v>1</v>
       </c>
     </row>
     <row r="106" spans="1:16">
       <c r="A106" t="s">
-        <v>266</v>
+        <v>261</v>
       </c>
       <c r="B106" t="s">
-        <v>267</v>
+        <v>262</v>
       </c>
       <c r="C106" s="1">
-        <v>35000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D106" s="1">
-        <v>100.0219</v>
+        <v>98.0497</v>
       </c>
       <c r="E106" s="1">
-        <v>100.0</v>
+        <v>97.81428547</v>
       </c>
       <c r="F106" t="s">
         <v>8</v>
       </c>
       <c r="G106">
         <v>1.0</v>
       </c>
       <c r="H106" s="1">
-        <v>35000000.0</v>
+        <v>14672142.82</v>
       </c>
       <c r="I106" s="1">
-        <v>7665.0</v>
+        <v>35312.18</v>
       </c>
       <c r="J106" s="1">
-        <v>0.0219</v>
+        <v>0.24067500182635</v>
       </c>
       <c r="K106">
         <v>0.0</v>
       </c>
-      <c r="L106" t="s">
-        <v>268</v>
+      <c r="L106">
+        <v>0.0</v>
       </c>
       <c r="M106" s="1">
-        <v>35007665.0</v>
+        <v>14707455.0</v>
       </c>
       <c r="N106" s="1">
-        <v>35435919.56</v>
+        <v>14707455.0</v>
       </c>
       <c r="O106" s="1">
-        <v>0.69</v>
+        <v>0.25</v>
       </c>
       <c r="P106">
         <v>1</v>
       </c>
     </row>
     <row r="107" spans="1:16">
       <c r="A107" t="s">
-        <v>269</v>
+        <v>263</v>
       </c>
       <c r="B107" t="s">
-        <v>270</v>
+        <v>264</v>
       </c>
       <c r="C107" s="1">
         <v>20000000.0</v>
       </c>
       <c r="D107" s="1">
-        <v>99.9726</v>
+        <v>99.9944</v>
       </c>
       <c r="E107" s="1">
-        <v>100.0</v>
+        <v>97.9881802</v>
       </c>
       <c r="F107" t="s">
         <v>8</v>
       </c>
       <c r="G107">
         <v>1.0</v>
       </c>
       <c r="H107" s="1">
-        <v>20000000.0</v>
+        <v>19597636.04</v>
       </c>
       <c r="I107" s="1">
-        <v>-5480.0</v>
+        <v>401243.96</v>
       </c>
       <c r="J107" s="1">
-        <v>-0.0274</v>
+        <v>2.0474099997624</v>
       </c>
       <c r="K107">
         <v>0.0</v>
       </c>
-      <c r="L107" t="s">
-        <v>271</v>
+      <c r="L107">
+        <v>0.0</v>
       </c>
       <c r="M107" s="1">
-        <v>19994520.0</v>
+        <v>19998880.0</v>
       </c>
       <c r="N107" s="1">
-        <v>19995782.22</v>
+        <v>19998880.0</v>
       </c>
       <c r="O107" s="1">
-        <v>0.39</v>
+        <v>0.34</v>
       </c>
       <c r="P107">
         <v>1</v>
       </c>
     </row>
     <row r="108" spans="1:16">
       <c r="A108" t="s">
-        <v>272</v>
+        <v>265</v>
       </c>
       <c r="B108" t="s">
-        <v>273</v>
+        <v>266</v>
       </c>
       <c r="C108" s="1">
-        <v>25000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="D108" s="1">
-        <v>100.0007</v>
+        <v>97.4016</v>
       </c>
       <c r="E108" s="1">
-        <v>100.0</v>
+        <v>97.3712995</v>
       </c>
       <c r="F108" t="s">
         <v>8</v>
       </c>
       <c r="G108">
         <v>1.0</v>
       </c>
       <c r="H108" s="1">
-        <v>25000000.0</v>
+        <v>29211389.85</v>
       </c>
       <c r="I108" s="1">
-        <v>175.0</v>
+        <v>9090.15</v>
       </c>
       <c r="J108" s="1">
-        <v>0.0007</v>
+        <v>0.031118512493509</v>
       </c>
       <c r="K108">
         <v>0.0</v>
       </c>
-      <c r="L108" t="s">
-        <v>274</v>
+      <c r="L108">
+        <v>0.0</v>
       </c>
       <c r="M108" s="1">
-        <v>25000175.0</v>
+        <v>29220480.0</v>
       </c>
       <c r="N108" s="1">
-        <v>25610532.22</v>
+        <v>29220480.0</v>
       </c>
       <c r="O108" s="1">
         <v>0.5</v>
       </c>
       <c r="P108">
         <v>1</v>
       </c>
     </row>
     <row r="109" spans="1:16">
       <c r="A109" t="s">
-        <v>275</v>
+        <v>267</v>
       </c>
       <c r="B109" t="s">
-        <v>276</v>
+        <v>268</v>
       </c>
       <c r="C109" s="1">
         <v>30000000.0</v>
       </c>
       <c r="D109" s="1">
-        <v>100.002</v>
+        <v>99.8849</v>
       </c>
       <c r="E109" s="1">
-        <v>100.0</v>
+        <v>99.47617503</v>
       </c>
       <c r="F109" t="s">
         <v>8</v>
       </c>
       <c r="G109">
         <v>1.0</v>
       </c>
       <c r="H109" s="1">
-        <v>30000000.0</v>
+        <v>29842852.51</v>
       </c>
       <c r="I109" s="1">
-        <v>600.0</v>
+        <v>122617.49</v>
       </c>
       <c r="J109" s="1">
-        <v>0.002</v>
+        <v>0.41087724425442</v>
       </c>
       <c r="K109">
         <v>0.0</v>
       </c>
-      <c r="L109" t="s">
-        <v>277</v>
+      <c r="L109">
+        <v>0.0</v>
       </c>
       <c r="M109" s="1">
-        <v>30000600.0</v>
+        <v>29965470.0</v>
       </c>
       <c r="N109" s="1">
-        <v>30053158.33</v>
+        <v>29965470.0</v>
       </c>
       <c r="O109" s="1">
-        <v>0.58</v>
+        <v>0.51</v>
       </c>
       <c r="P109">
         <v>1</v>
       </c>
     </row>
     <row r="110" spans="1:16">
       <c r="A110" t="s">
-        <v>278</v>
+        <v>269</v>
       </c>
       <c r="B110" t="s">
-        <v>279</v>
+        <v>270</v>
       </c>
       <c r="C110" s="1">
-        <v>25000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D110" s="1">
-        <v>100.0201</v>
+        <v>99.9463</v>
       </c>
       <c r="E110" s="1">
-        <v>100.0</v>
+        <v>99.66048993</v>
       </c>
       <c r="F110" t="s">
         <v>8</v>
       </c>
       <c r="G110">
         <v>1.0</v>
       </c>
       <c r="H110" s="1">
-        <v>25000000.0</v>
+        <v>14949073.49</v>
       </c>
       <c r="I110" s="1">
-        <v>5025.0</v>
+        <v>42871.51</v>
       </c>
       <c r="J110" s="1">
-        <v>0.0201</v>
+        <v>0.28678372628697</v>
       </c>
       <c r="K110">
         <v>0.0</v>
       </c>
-      <c r="L110" t="s">
-        <v>280</v>
+      <c r="L110">
+        <v>0.0</v>
       </c>
       <c r="M110" s="1">
-        <v>25005025.0</v>
+        <v>14991945.0</v>
       </c>
       <c r="N110" s="1">
-        <v>25136520.0</v>
+        <v>14991945.0</v>
       </c>
       <c r="O110" s="1">
-        <v>0.49</v>
+        <v>0.26</v>
       </c>
       <c r="P110">
         <v>1</v>
       </c>
     </row>
     <row r="111" spans="1:16">
       <c r="A111" t="s">
-        <v>281</v>
+        <v>271</v>
       </c>
       <c r="B111" t="s">
-        <v>282</v>
+        <v>272</v>
       </c>
       <c r="C111" s="1">
-        <v>25000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="D111" s="1">
-        <v>100.024</v>
+        <v>99.9103</v>
       </c>
       <c r="E111" s="1">
-        <v>100.0</v>
+        <v>99.57189617</v>
       </c>
       <c r="F111" t="s">
         <v>8</v>
       </c>
       <c r="G111">
         <v>1.0</v>
       </c>
       <c r="H111" s="1">
-        <v>25000000.0</v>
+        <v>29871568.85</v>
       </c>
       <c r="I111" s="1">
-        <v>6000.0</v>
+        <v>101521.15</v>
       </c>
       <c r="J111" s="1">
-        <v>0.024</v>
+        <v>0.33985878180617</v>
       </c>
       <c r="K111">
         <v>0.0</v>
       </c>
-      <c r="L111" t="s">
-        <v>283</v>
+      <c r="L111">
+        <v>0.0</v>
       </c>
       <c r="M111" s="1">
-        <v>25006000.0</v>
+        <v>29973090.0</v>
       </c>
       <c r="N111" s="1">
-        <v>25136911.67</v>
+        <v>29973090.0</v>
       </c>
       <c r="O111" s="1">
-        <v>0.49</v>
+        <v>0.51</v>
       </c>
       <c r="P111">
         <v>1</v>
       </c>
     </row>
     <row r="112" spans="1:16">
       <c r="A112" t="s">
-        <v>284</v>
+        <v>273</v>
       </c>
       <c r="B112" t="s">
-        <v>285</v>
+        <v>274</v>
       </c>
       <c r="C112" s="1">
-        <v>16000000.0</v>
+        <v>25000000.0</v>
       </c>
       <c r="D112" s="1">
-        <v>99.8415</v>
+        <v>98.0869</v>
       </c>
       <c r="E112" s="1">
-        <v>98.9453525</v>
+        <v>97.77932292</v>
       </c>
       <c r="F112" t="s">
         <v>8</v>
       </c>
       <c r="G112">
         <v>1.0</v>
       </c>
       <c r="H112" s="1">
-        <v>15831256.4</v>
+        <v>24444830.73</v>
       </c>
       <c r="I112" s="1">
-        <v>143383.6</v>
+        <v>76894.27</v>
       </c>
       <c r="J112" s="1">
-        <v>0.90569943646418</v>
+        <v>0.31456249727936</v>
       </c>
       <c r="K112">
         <v>0.0</v>
       </c>
       <c r="L112">
         <v>0.0</v>
       </c>
       <c r="M112" s="1">
-        <v>15974640.0</v>
+        <v>24521725.0</v>
       </c>
       <c r="N112" s="1">
-        <v>15974640.0</v>
+        <v>24521725.0</v>
       </c>
       <c r="O112" s="1">
-        <v>0.31</v>
+        <v>0.42</v>
       </c>
       <c r="P112">
         <v>1</v>
       </c>
     </row>
     <row r="113" spans="1:16">
       <c r="A113" t="s">
-        <v>286</v>
+        <v>275</v>
       </c>
       <c r="B113" t="s">
-        <v>287</v>
+        <v>276</v>
       </c>
       <c r="C113" s="1">
-        <v>20000000.0</v>
+        <v>21400000.0</v>
       </c>
       <c r="D113" s="1">
-        <v>99.5897</v>
+        <v>99.5817</v>
       </c>
       <c r="E113" s="1">
-        <v>99.196295</v>
+        <v>98.04874822</v>
       </c>
       <c r="F113" t="s">
         <v>8</v>
       </c>
       <c r="G113">
         <v>1.0</v>
       </c>
       <c r="H113" s="1">
-        <v>19839259.0</v>
+        <v>20982432.12</v>
       </c>
       <c r="I113" s="1">
-        <v>78681.0</v>
+        <v>328051.68</v>
       </c>
       <c r="J113" s="1">
-        <v>0.39659243321537</v>
+        <v>1.5634587931649</v>
       </c>
       <c r="K113">
         <v>0.0</v>
       </c>
       <c r="L113">
         <v>0.0</v>
       </c>
       <c r="M113" s="1">
-        <v>19917940.0</v>
+        <v>21310483.8</v>
       </c>
       <c r="N113" s="1">
-        <v>19917940.0</v>
+        <v>21310483.8</v>
       </c>
       <c r="O113" s="1">
-        <v>0.39</v>
+        <v>0.36</v>
       </c>
       <c r="P113">
         <v>1</v>
       </c>
     </row>
     <row r="114" spans="1:16">
       <c r="A114" t="s">
-        <v>288</v>
+        <v>277</v>
       </c>
       <c r="B114" t="s">
-        <v>289</v>
+        <v>278</v>
       </c>
       <c r="C114" s="1">
-        <v>10000000.0</v>
+        <v>13000000.0</v>
       </c>
       <c r="D114" s="1">
-        <v>99.5412</v>
+        <v>98.162</v>
       </c>
       <c r="E114" s="1">
-        <v>99.4690838</v>
+        <v>97.75025085</v>
       </c>
       <c r="F114" t="s">
         <v>8</v>
       </c>
       <c r="G114">
         <v>1.0</v>
       </c>
       <c r="H114" s="1">
-        <v>9946908.38</v>
+        <v>12707532.61</v>
       </c>
       <c r="I114" s="1">
-        <v>7211.62</v>
+        <v>53527.39</v>
       </c>
       <c r="J114" s="1">
-        <v>0.072501120192282</v>
+        <v>0.42122567490307</v>
       </c>
       <c r="K114">
         <v>0.0</v>
       </c>
       <c r="L114">
         <v>0.0</v>
       </c>
       <c r="M114" s="1">
-        <v>9954120.0</v>
+        <v>12761060.0</v>
       </c>
       <c r="N114" s="1">
-        <v>9954120.0</v>
+        <v>12761060.0</v>
       </c>
       <c r="O114" s="1">
-        <v>0.19</v>
+        <v>0.22</v>
       </c>
       <c r="P114">
         <v>1</v>
       </c>
     </row>
     <row r="115" spans="1:16">
       <c r="A115" t="s">
-        <v>290</v>
+        <v>279</v>
       </c>
       <c r="B115" t="s">
-        <v>291</v>
+        <v>280</v>
       </c>
       <c r="C115" s="1">
-        <v>10000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D115" s="1">
-        <v>99.8352</v>
+        <v>99.8319</v>
       </c>
       <c r="E115" s="1">
-        <v>99.836933</v>
+        <v>98.05766825</v>
       </c>
       <c r="F115" t="s">
         <v>8</v>
       </c>
       <c r="G115">
         <v>1.0</v>
       </c>
       <c r="H115" s="1">
-        <v>9983693.3</v>
+        <v>19611533.65</v>
       </c>
       <c r="I115" s="1">
-        <v>-173.3</v>
+        <v>354846.35</v>
       </c>
       <c r="J115" s="1">
-        <v>-0.0017358305668304</v>
+        <v>1.8093758312471</v>
       </c>
       <c r="K115">
         <v>0.0</v>
       </c>
       <c r="L115">
         <v>0.0</v>
       </c>
       <c r="M115" s="1">
-        <v>9983520.0</v>
+        <v>19966380.0</v>
       </c>
       <c r="N115" s="1">
-        <v>9983520.0</v>
+        <v>19966380.0</v>
       </c>
       <c r="O115" s="1">
-        <v>0.19</v>
+        <v>0.34</v>
       </c>
       <c r="P115">
         <v>1</v>
       </c>
     </row>
     <row r="116" spans="1:16">
       <c r="A116" t="s">
-        <v>292</v>
+        <v>281</v>
       </c>
       <c r="B116" t="s">
-        <v>293</v>
+        <v>282</v>
       </c>
       <c r="C116" s="1">
-        <v>6000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D116" s="1">
-        <v>99.8763</v>
+        <v>100.0099</v>
       </c>
       <c r="E116" s="1">
-        <v>99.81949317</v>
+        <v>100.0</v>
       </c>
       <c r="F116" t="s">
         <v>8</v>
       </c>
       <c r="G116">
         <v>1.0</v>
       </c>
       <c r="H116" s="1">
-        <v>5989169.59</v>
+        <v>20000000.0</v>
       </c>
       <c r="I116" s="1">
-        <v>3408.41</v>
+        <v>1980.0</v>
       </c>
       <c r="J116" s="1">
-        <v>0.056909558976105</v>
+        <v>0.0099</v>
       </c>
       <c r="K116">
         <v>0.0</v>
       </c>
-      <c r="L116">
-        <v>0.0</v>
+      <c r="L116" t="s">
+        <v>283</v>
       </c>
       <c r="M116" s="1">
-        <v>5992578.0</v>
+        <v>20001980.0</v>
       </c>
       <c r="N116" s="1">
-        <v>5992578.0</v>
+        <v>20137467.83</v>
       </c>
       <c r="O116" s="1">
-        <v>0.12</v>
+        <v>0.34</v>
       </c>
       <c r="P116">
         <v>1</v>
       </c>
     </row>
     <row r="117" spans="1:16">
       <c r="A117" t="s">
-        <v>294</v>
+        <v>284</v>
       </c>
       <c r="B117" t="s">
-        <v>295</v>
+        <v>285</v>
       </c>
       <c r="C117" s="1">
-        <v>10000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="D117" s="1">
-        <v>98.1209</v>
+        <v>100.0106</v>
       </c>
       <c r="E117" s="1">
-        <v>97.7417847</v>
+        <v>100.0</v>
       </c>
       <c r="F117" t="s">
         <v>8</v>
       </c>
       <c r="G117">
         <v>1.0</v>
       </c>
       <c r="H117" s="1">
-        <v>9774178.47</v>
+        <v>30000000.0</v>
       </c>
       <c r="I117" s="1">
-        <v>37911.53</v>
+        <v>3180.0</v>
       </c>
       <c r="J117" s="1">
-        <v>0.3878743376373</v>
+        <v>0.0106</v>
       </c>
       <c r="K117">
         <v>0.0</v>
       </c>
-      <c r="L117">
-        <v>0.0</v>
+      <c r="L117" t="s">
+        <v>286</v>
       </c>
       <c r="M117" s="1">
-        <v>9812090.0</v>
+        <v>30003180.0</v>
       </c>
       <c r="N117" s="1">
-        <v>9812090.0</v>
+        <v>30672730.0</v>
       </c>
       <c r="O117" s="1">
-        <v>0.19</v>
+        <v>0.52</v>
       </c>
       <c r="P117">
         <v>1</v>
       </c>
     </row>
     <row r="118" spans="1:16">
       <c r="A118" t="s">
-        <v>296</v>
+        <v>287</v>
       </c>
       <c r="B118" t="s">
-        <v>297</v>
+        <v>288</v>
       </c>
       <c r="C118" s="1">
-        <v>5000000.0</v>
+        <v>50000000.0</v>
       </c>
       <c r="D118" s="1">
-        <v>99.9516</v>
+        <v>99.6716</v>
       </c>
       <c r="E118" s="1">
-        <v>98.920557</v>
+        <v>99.1206757</v>
       </c>
       <c r="F118" t="s">
         <v>8</v>
       </c>
       <c r="G118">
         <v>1.0</v>
       </c>
       <c r="H118" s="1">
-        <v>4946027.85</v>
+        <v>49560337.85</v>
       </c>
       <c r="I118" s="1">
-        <v>51552.15</v>
+        <v>275462.15</v>
       </c>
       <c r="J118" s="1">
-        <v>1.0422939692909</v>
+        <v>0.55581168722804</v>
       </c>
       <c r="K118">
         <v>0.0</v>
       </c>
       <c r="L118">
         <v>0.0</v>
       </c>
       <c r="M118" s="1">
-        <v>4997580.0</v>
+        <v>49835800.0</v>
       </c>
       <c r="N118" s="1">
-        <v>4997580.0</v>
+        <v>49835800.0</v>
       </c>
       <c r="O118" s="1">
-        <v>0.1</v>
+        <v>0.85</v>
       </c>
       <c r="P118">
         <v>1</v>
       </c>
     </row>
     <row r="119" spans="1:16">
       <c r="A119" t="s">
-        <v>298</v>
+        <v>289</v>
       </c>
       <c r="B119" t="s">
-        <v>299</v>
+        <v>290</v>
       </c>
       <c r="C119" s="1">
-        <v>14000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="D119" s="1">
-        <v>98.2121</v>
+        <v>99.9136</v>
       </c>
       <c r="E119" s="1">
-        <v>97.77077207</v>
+        <v>97.87236357</v>
       </c>
       <c r="F119" t="s">
         <v>8</v>
       </c>
       <c r="G119">
         <v>1.0</v>
       </c>
       <c r="H119" s="1">
-        <v>13687908.09</v>
+        <v>29361709.07</v>
       </c>
       <c r="I119" s="1">
-        <v>61785.91</v>
+        <v>612370.93</v>
       </c>
       <c r="J119" s="1">
-        <v>0.45139045056227</v>
+        <v>2.0856106452798</v>
       </c>
       <c r="K119">
         <v>0.0</v>
       </c>
       <c r="L119">
         <v>0.0</v>
       </c>
       <c r="M119" s="1">
-        <v>13749694.0</v>
+        <v>29974080.0</v>
       </c>
       <c r="N119" s="1">
-        <v>13749694.0</v>
+        <v>29974080.0</v>
       </c>
       <c r="O119" s="1">
-        <v>0.27</v>
+        <v>0.51</v>
       </c>
       <c r="P119">
         <v>1</v>
       </c>
     </row>
     <row r="120" spans="1:16">
       <c r="A120" t="s">
-        <v>300</v>
+        <v>291</v>
       </c>
       <c r="B120" t="s">
-        <v>301</v>
+        <v>292</v>
       </c>
       <c r="C120" s="1">
-        <v>6000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D120" s="1">
-        <v>99.6744</v>
+        <v>99.9837</v>
       </c>
       <c r="E120" s="1">
-        <v>99.26572317</v>
+        <v>100.0</v>
       </c>
       <c r="F120" t="s">
         <v>8</v>
       </c>
       <c r="G120">
         <v>1.0</v>
       </c>
       <c r="H120" s="1">
-        <v>5955943.39</v>
+        <v>20000000.0</v>
       </c>
       <c r="I120" s="1">
-        <v>24520.61</v>
+        <v>-3260.0</v>
       </c>
       <c r="J120" s="1">
-        <v>0.41169984995442</v>
+        <v>-0.0163</v>
       </c>
       <c r="K120">
         <v>0.0</v>
       </c>
-      <c r="L120">
-        <v>0.0</v>
+      <c r="L120" t="s">
+        <v>293</v>
       </c>
       <c r="M120" s="1">
-        <v>5980464.0</v>
+        <v>19996740.0</v>
       </c>
       <c r="N120" s="1">
-        <v>5980464.0</v>
+        <v>20032253.33</v>
       </c>
       <c r="O120" s="1">
-        <v>0.12</v>
+        <v>0.34</v>
       </c>
       <c r="P120">
         <v>1</v>
       </c>
     </row>
     <row r="121" spans="1:16">
       <c r="A121" t="s">
-        <v>302</v>
+        <v>294</v>
       </c>
       <c r="B121" t="s">
-        <v>303</v>
+        <v>295</v>
       </c>
       <c r="C121" s="1">
         <v>25000000.0</v>
       </c>
       <c r="D121" s="1">
-        <v>99.9864</v>
+        <v>99.9984</v>
       </c>
       <c r="E121" s="1">
         <v>100.0</v>
       </c>
       <c r="F121" t="s">
         <v>8</v>
       </c>
       <c r="G121">
         <v>1.0</v>
       </c>
       <c r="H121" s="1">
         <v>25000000.0</v>
       </c>
       <c r="I121" s="1">
-        <v>-3400.0</v>
+        <v>-400.0</v>
       </c>
       <c r="J121" s="1">
-        <v>-0.0136</v>
+        <v>-0.0016</v>
       </c>
       <c r="K121">
         <v>0.0</v>
       </c>
       <c r="L121" t="s">
-        <v>304</v>
+        <v>296</v>
       </c>
       <c r="M121" s="1">
-        <v>24996600.0</v>
+        <v>24999600.0</v>
       </c>
       <c r="N121" s="1">
-        <v>25042367.64</v>
+        <v>25172773.61</v>
       </c>
       <c r="O121" s="1">
-        <v>0.48</v>
+        <v>0.43</v>
       </c>
       <c r="P121">
         <v>1</v>
       </c>
     </row>
     <row r="122" spans="1:16">
       <c r="A122" t="s">
-        <v>305</v>
+        <v>297</v>
       </c>
       <c r="B122" t="s">
-        <v>306</v>
+        <v>298</v>
       </c>
       <c r="C122" s="1">
         <v>25000000.0</v>
       </c>
       <c r="D122" s="1">
-        <v>99.9911</v>
+        <v>100.0092</v>
       </c>
       <c r="E122" s="1">
         <v>100.0</v>
       </c>
       <c r="F122" t="s">
         <v>8</v>
       </c>
       <c r="G122">
         <v>1.0</v>
       </c>
       <c r="H122" s="1">
         <v>25000000.0</v>
       </c>
       <c r="I122" s="1">
-        <v>-2225.0</v>
+        <v>2300.0</v>
       </c>
       <c r="J122" s="1">
-        <v>-0.0089</v>
+        <v>0.0092</v>
       </c>
       <c r="K122">
         <v>0.0</v>
       </c>
       <c r="L122" t="s">
-        <v>307</v>
+        <v>299</v>
       </c>
       <c r="M122" s="1">
-        <v>24997775.0</v>
+        <v>25002300.0</v>
       </c>
       <c r="N122" s="1">
-        <v>25040601.39</v>
+        <v>25173181.94</v>
       </c>
       <c r="O122" s="1">
-        <v>0.48</v>
+        <v>0.43</v>
       </c>
       <c r="P122">
         <v>1</v>
       </c>
     </row>
     <row r="123" spans="1:16">
       <c r="A123" t="s">
-        <v>308</v>
+        <v>300</v>
       </c>
       <c r="B123" t="s">
-        <v>309</v>
+        <v>301</v>
       </c>
       <c r="C123" s="1">
-        <v>50000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D123" s="1">
-        <v>100.0049</v>
+        <v>99.9867</v>
       </c>
       <c r="E123" s="1">
         <v>100.0</v>
       </c>
       <c r="F123" t="s">
         <v>8</v>
       </c>
       <c r="G123">
         <v>1.0</v>
       </c>
       <c r="H123" s="1">
-        <v>50000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="I123" s="1">
-        <v>2450.0</v>
+        <v>-2660.0</v>
       </c>
       <c r="J123" s="1">
-        <v>0.0049</v>
+        <v>-0.0133</v>
       </c>
       <c r="K123">
         <v>0.0</v>
       </c>
       <c r="L123" t="s">
-        <v>310</v>
+        <v>302</v>
       </c>
       <c r="M123" s="1">
-        <v>50002450.0</v>
+        <v>19997340.0</v>
       </c>
       <c r="N123" s="1">
-        <v>51072111.25</v>
+        <v>20092994.44</v>
       </c>
       <c r="O123" s="1">
-        <v>0.99</v>
+        <v>0.34</v>
       </c>
       <c r="P123">
         <v>1</v>
       </c>
     </row>
     <row r="124" spans="1:16">
       <c r="A124" t="s">
-        <v>311</v>
+        <v>303</v>
       </c>
       <c r="B124" t="s">
-        <v>312</v>
+        <v>304</v>
       </c>
       <c r="C124" s="1">
-        <v>50000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D124" s="1">
-        <v>100.0224</v>
+        <v>99.9751</v>
       </c>
       <c r="E124" s="1">
         <v>100.0</v>
       </c>
       <c r="F124" t="s">
         <v>8</v>
       </c>
       <c r="G124">
         <v>1.0</v>
       </c>
       <c r="H124" s="1">
-        <v>50000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="I124" s="1">
-        <v>11200.0</v>
+        <v>-4980.0</v>
       </c>
       <c r="J124" s="1">
-        <v>0.0224</v>
+        <v>-0.0249</v>
       </c>
       <c r="K124">
         <v>0.0</v>
       </c>
       <c r="L124" t="s">
-        <v>313</v>
+        <v>305</v>
       </c>
       <c r="M124" s="1">
-        <v>50011200.0</v>
+        <v>19995020.0</v>
       </c>
       <c r="N124" s="1">
-        <v>51090000.14</v>
+        <v>20055390.67</v>
       </c>
       <c r="O124" s="1">
-        <v>0.99</v>
+        <v>0.34</v>
       </c>
       <c r="P124">
         <v>1</v>
       </c>
     </row>
     <row r="125" spans="1:16">
       <c r="A125" t="s">
-        <v>314</v>
+        <v>306</v>
       </c>
       <c r="B125" t="s">
-        <v>315</v>
+        <v>307</v>
       </c>
       <c r="C125" s="1">
-        <v>30000000.0</v>
+        <v>25000000.0</v>
       </c>
       <c r="D125" s="1">
-        <v>100.0302</v>
+        <v>100.0118</v>
       </c>
       <c r="E125" s="1">
         <v>100.0</v>
       </c>
       <c r="F125" t="s">
         <v>8</v>
       </c>
       <c r="G125">
         <v>1.0</v>
       </c>
       <c r="H125" s="1">
-        <v>30000000.0</v>
+        <v>25000000.0</v>
       </c>
       <c r="I125" s="1">
-        <v>9060.0</v>
+        <v>2950.0</v>
       </c>
       <c r="J125" s="1">
-        <v>0.0302</v>
+        <v>0.0118</v>
       </c>
       <c r="K125">
         <v>0.0</v>
       </c>
       <c r="L125" t="s">
-        <v>316</v>
+        <v>308</v>
       </c>
       <c r="M125" s="1">
-        <v>30009060.0</v>
+        <v>25002950.0</v>
       </c>
       <c r="N125" s="1">
-        <v>30373685.33</v>
+        <v>25266125.76</v>
       </c>
       <c r="O125" s="1">
-        <v>0.59</v>
+        <v>0.43</v>
       </c>
       <c r="P125">
         <v>1</v>
       </c>
     </row>
     <row r="126" spans="1:16">
       <c r="A126" t="s">
-        <v>317</v>
+        <v>309</v>
       </c>
       <c r="B126" t="s">
-        <v>318</v>
+        <v>310</v>
       </c>
       <c r="C126" s="1">
-        <v>40000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D126" s="1">
-        <v>100.0248</v>
+        <v>99.9993</v>
       </c>
       <c r="E126" s="1">
         <v>100.0</v>
       </c>
       <c r="F126" t="s">
         <v>8</v>
       </c>
       <c r="G126">
         <v>1.0</v>
       </c>
       <c r="H126" s="1">
-        <v>40000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="I126" s="1">
-        <v>9920.0</v>
+        <v>-140.0</v>
       </c>
       <c r="J126" s="1">
-        <v>0.0248</v>
+        <v>-0.0007</v>
       </c>
       <c r="K126">
         <v>0.0</v>
       </c>
       <c r="L126" t="s">
-        <v>319</v>
+        <v>311</v>
       </c>
       <c r="M126" s="1">
-        <v>40009920.0</v>
+        <v>19999860.0</v>
       </c>
       <c r="N126" s="1">
-        <v>40559366.67</v>
+        <v>20092558.89</v>
       </c>
       <c r="O126" s="1">
-        <v>0.78</v>
+        <v>0.34</v>
       </c>
       <c r="P126">
         <v>1</v>
       </c>
     </row>
     <row r="127" spans="1:16">
       <c r="A127" t="s">
-        <v>320</v>
+        <v>312</v>
       </c>
       <c r="B127" t="s">
-        <v>321</v>
+        <v>313</v>
       </c>
       <c r="C127" s="1">
-        <v>40000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D127" s="1">
-        <v>100.049</v>
+        <v>100.0052</v>
       </c>
       <c r="E127" s="1">
         <v>100.0</v>
       </c>
       <c r="F127" t="s">
         <v>8</v>
       </c>
       <c r="G127">
         <v>1.0</v>
       </c>
       <c r="H127" s="1">
-        <v>40000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="I127" s="1">
-        <v>19600.0</v>
+        <v>780.0</v>
       </c>
       <c r="J127" s="1">
-        <v>0.049</v>
+        <v>0.0052</v>
       </c>
       <c r="K127">
         <v>0.0</v>
       </c>
       <c r="L127" t="s">
-        <v>322</v>
+        <v>314</v>
       </c>
       <c r="M127" s="1">
-        <v>40019600.0</v>
+        <v>15000780.0</v>
       </c>
       <c r="N127" s="1">
-        <v>40647150.22</v>
+        <v>15093971.67</v>
       </c>
       <c r="O127" s="1">
-        <v>0.79</v>
+        <v>0.26</v>
       </c>
       <c r="P127">
         <v>1</v>
       </c>
     </row>
     <row r="128" spans="1:16">
       <c r="A128" t="s">
-        <v>323</v>
+        <v>315</v>
       </c>
       <c r="B128" t="s">
-        <v>324</v>
+        <v>316</v>
       </c>
       <c r="C128" s="1">
-        <v>20000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D128" s="1">
-        <v>100.0246</v>
+        <v>100.0184</v>
       </c>
       <c r="E128" s="1">
         <v>100.0</v>
       </c>
       <c r="F128" t="s">
         <v>8</v>
       </c>
       <c r="G128">
         <v>1.0</v>
       </c>
       <c r="H128" s="1">
-        <v>20000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="I128" s="1">
-        <v>4920.0</v>
+        <v>2760.0</v>
       </c>
       <c r="J128" s="1">
-        <v>0.0246</v>
+        <v>0.0184</v>
       </c>
       <c r="K128">
         <v>0.0</v>
       </c>
       <c r="L128" t="s">
-        <v>325</v>
+        <v>317</v>
       </c>
       <c r="M128" s="1">
-        <v>20004920.0</v>
+        <v>15002760.0</v>
       </c>
       <c r="N128" s="1">
-        <v>20151389.17</v>
+        <v>15263720.92</v>
       </c>
       <c r="O128" s="1">
-        <v>0.39</v>
+        <v>0.26</v>
       </c>
       <c r="P128">
         <v>1</v>
       </c>
     </row>
     <row r="129" spans="1:16">
       <c r="A129" t="s">
-        <v>326</v>
+        <v>318</v>
       </c>
       <c r="B129" t="s">
-        <v>327</v>
+        <v>319</v>
       </c>
       <c r="C129" s="1">
-        <v>15000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D129" s="1">
-        <v>99.631</v>
+        <v>100.0043</v>
       </c>
       <c r="E129" s="1">
-        <v>99.47526793</v>
+        <v>100.0</v>
       </c>
       <c r="F129" t="s">
         <v>8</v>
       </c>
       <c r="G129">
         <v>1.0</v>
       </c>
       <c r="H129" s="1">
-        <v>14921290.19</v>
+        <v>20000000.0</v>
       </c>
       <c r="I129" s="1">
-        <v>23359.81</v>
+        <v>860.0</v>
       </c>
       <c r="J129" s="1">
-        <v>0.15655355336267</v>
+        <v>0.0043</v>
       </c>
       <c r="K129">
         <v>0.0</v>
       </c>
-      <c r="L129">
-        <v>0.0</v>
+      <c r="L129" t="s">
+        <v>320</v>
       </c>
       <c r="M129" s="1">
-        <v>14944650.0</v>
+        <v>20000860.0</v>
       </c>
       <c r="N129" s="1">
-        <v>14944650.0</v>
+        <v>20105795.06</v>
       </c>
       <c r="O129" s="1">
-        <v>0.29</v>
+        <v>0.34</v>
       </c>
       <c r="P129">
         <v>1</v>
       </c>
     </row>
     <row r="130" spans="1:16">
       <c r="A130" t="s">
-        <v>328</v>
+        <v>321</v>
       </c>
       <c r="B130" t="s">
-        <v>329</v>
+        <v>322</v>
       </c>
       <c r="C130" s="1">
-        <v>50000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="D130" s="1">
-        <v>99.9545</v>
+        <v>100.019</v>
       </c>
       <c r="E130" s="1">
-        <v>97.61155374</v>
+        <v>100.0</v>
       </c>
       <c r="F130" t="s">
         <v>8</v>
       </c>
       <c r="G130">
         <v>1.0</v>
       </c>
       <c r="H130" s="1">
-        <v>48805776.87</v>
+        <v>30000000.0</v>
       </c>
       <c r="I130" s="1">
-        <v>1171473.13</v>
+        <v>5700.0</v>
       </c>
       <c r="J130" s="1">
-        <v>2.4002755516429</v>
+        <v>0.019</v>
       </c>
       <c r="K130">
         <v>0.0</v>
       </c>
-      <c r="L130">
-        <v>0.0</v>
+      <c r="L130" t="s">
+        <v>323</v>
       </c>
       <c r="M130" s="1">
-        <v>49977250.0</v>
+        <v>30005700.0</v>
       </c>
       <c r="N130" s="1">
-        <v>49977250.0</v>
+        <v>30212591.67</v>
       </c>
       <c r="O130" s="1">
-        <v>0.97</v>
+        <v>0.51</v>
       </c>
       <c r="P130">
         <v>1</v>
       </c>
     </row>
     <row r="131" spans="1:16">
       <c r="A131" t="s">
-        <v>330</v>
+        <v>324</v>
       </c>
       <c r="B131" t="s">
-        <v>331</v>
+        <v>325</v>
       </c>
       <c r="C131" s="1">
-        <v>30000000.0</v>
+        <v>25000000.0</v>
       </c>
       <c r="D131" s="1">
-        <v>99.7655</v>
+        <v>100.0411</v>
       </c>
       <c r="E131" s="1">
-        <v>97.61480927</v>
+        <v>100.0</v>
       </c>
       <c r="F131" t="s">
         <v>8</v>
       </c>
       <c r="G131">
         <v>1.0</v>
       </c>
       <c r="H131" s="1">
-        <v>29284442.78</v>
+        <v>25000000.0</v>
       </c>
       <c r="I131" s="1">
-        <v>645207.22</v>
+        <v>10275.0</v>
       </c>
       <c r="J131" s="1">
-        <v>2.2032422636385</v>
+        <v>0.0411</v>
       </c>
       <c r="K131">
         <v>0.0</v>
       </c>
-      <c r="L131">
-        <v>0.0</v>
+      <c r="L131" t="s">
+        <v>326</v>
       </c>
       <c r="M131" s="1">
-        <v>29929650.0</v>
+        <v>25010275.0</v>
       </c>
       <c r="N131" s="1">
-        <v>29929650.0</v>
+        <v>25270710.56</v>
       </c>
       <c r="O131" s="1">
-        <v>0.58</v>
+        <v>0.43</v>
       </c>
       <c r="P131">
         <v>1</v>
       </c>
     </row>
     <row r="132" spans="1:16">
       <c r="A132" t="s">
-        <v>332</v>
+        <v>327</v>
       </c>
       <c r="B132" t="s">
-        <v>333</v>
+        <v>328</v>
       </c>
       <c r="C132" s="1">
-        <v>30000000.0</v>
+        <v>25000000.0</v>
       </c>
       <c r="D132" s="1">
-        <v>99.8419</v>
+        <v>100.0457</v>
       </c>
       <c r="E132" s="1">
-        <v>99.45300847</v>
+        <v>100.0</v>
       </c>
       <c r="F132" t="s">
         <v>8</v>
       </c>
       <c r="G132">
         <v>1.0</v>
       </c>
       <c r="H132" s="1">
-        <v>29835902.54</v>
+        <v>25000000.0</v>
       </c>
       <c r="I132" s="1">
-        <v>116667.46</v>
+        <v>11425.0</v>
       </c>
       <c r="J132" s="1">
-        <v>0.39103043671492</v>
+        <v>0.0457</v>
       </c>
       <c r="K132">
         <v>0.0</v>
       </c>
-      <c r="L132">
-        <v>0.0</v>
+      <c r="L132" t="s">
+        <v>329</v>
       </c>
       <c r="M132" s="1">
-        <v>29952570.0</v>
+        <v>25011425.0</v>
       </c>
       <c r="N132" s="1">
-        <v>29952570.0</v>
+        <v>25270707.78</v>
       </c>
       <c r="O132" s="1">
-        <v>0.58</v>
+        <v>0.43</v>
       </c>
       <c r="P132">
         <v>1</v>
       </c>
     </row>
     <row r="133" spans="1:16">
       <c r="A133" t="s">
-        <v>334</v>
+        <v>330</v>
       </c>
       <c r="B133" t="s">
-        <v>335</v>
+        <v>331</v>
       </c>
       <c r="C133" s="1">
-        <v>40000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D133" s="1">
-        <v>99.9543</v>
+        <v>99.9969</v>
       </c>
       <c r="E133" s="1">
-        <v>99.87997755</v>
+        <v>100.0</v>
       </c>
       <c r="F133" t="s">
         <v>8</v>
       </c>
       <c r="G133">
         <v>1.0</v>
       </c>
       <c r="H133" s="1">
-        <v>39951991.02</v>
+        <v>20000000.0</v>
       </c>
       <c r="I133" s="1">
-        <v>29728.98</v>
+        <v>-620.0</v>
       </c>
       <c r="J133" s="1">
-        <v>0.074411760818422</v>
+        <v>-0.0031</v>
       </c>
       <c r="K133">
         <v>0.0</v>
       </c>
-      <c r="L133">
-        <v>0.0</v>
+      <c r="L133" t="s">
+        <v>332</v>
       </c>
       <c r="M133" s="1">
-        <v>39981720.0</v>
+        <v>19999380.0</v>
       </c>
       <c r="N133" s="1">
-        <v>39981720.0</v>
+        <v>20093767.78</v>
       </c>
       <c r="O133" s="1">
-        <v>0.77</v>
+        <v>0.34</v>
       </c>
       <c r="P133">
         <v>1</v>
       </c>
     </row>
     <row r="134" spans="1:16">
       <c r="A134" t="s">
-        <v>336</v>
+        <v>333</v>
       </c>
       <c r="B134" t="s">
-        <v>337</v>
+        <v>334</v>
       </c>
       <c r="C134" s="1">
-        <v>16000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D134" s="1">
-        <v>99.7916</v>
+        <v>99.6011</v>
       </c>
       <c r="E134" s="1">
-        <v>99.67410719</v>
+        <v>99.4272713</v>
       </c>
       <c r="F134" t="s">
         <v>8</v>
       </c>
       <c r="G134">
         <v>1.0</v>
       </c>
       <c r="H134" s="1">
-        <v>15947857.15</v>
+        <v>19885454.26</v>
       </c>
       <c r="I134" s="1">
-        <v>18798.85</v>
+        <v>34765.74</v>
       </c>
       <c r="J134" s="1">
-        <v>0.11787696505671</v>
+        <v>0.17483000159535</v>
       </c>
       <c r="K134">
         <v>0.0</v>
       </c>
       <c r="L134">
         <v>0.0</v>
       </c>
       <c r="M134" s="1">
-        <v>15966656.0</v>
+        <v>19920220.0</v>
       </c>
       <c r="N134" s="1">
-        <v>15966656.0</v>
+        <v>19920220.0</v>
       </c>
       <c r="O134" s="1">
-        <v>0.31</v>
+        <v>0.34</v>
       </c>
       <c r="P134">
         <v>1</v>
       </c>
     </row>
     <row r="135" spans="1:16">
       <c r="A135" t="s">
-        <v>338</v>
+        <v>335</v>
       </c>
       <c r="B135" t="s">
-        <v>339</v>
+        <v>336</v>
       </c>
       <c r="C135" s="1">
-        <v>40000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D135" s="1">
-        <v>99.9362</v>
+        <v>99.8248</v>
       </c>
       <c r="E135" s="1">
-        <v>99.29291163</v>
+        <v>99.8203234</v>
       </c>
       <c r="F135" t="s">
         <v>8</v>
       </c>
       <c r="G135">
         <v>1.0</v>
       </c>
       <c r="H135" s="1">
-        <v>39717164.65</v>
+        <v>9982032.34</v>
       </c>
       <c r="I135" s="1">
-        <v>257315.35</v>
+        <v>447.66</v>
       </c>
       <c r="J135" s="1">
-        <v>0.64786938410016</v>
+        <v>0.0044846578808019</v>
       </c>
       <c r="K135">
         <v>0.0</v>
       </c>
       <c r="L135">
         <v>0.0</v>
       </c>
       <c r="M135" s="1">
-        <v>39974480.0</v>
+        <v>9982480.0</v>
       </c>
       <c r="N135" s="1">
-        <v>39974480.0</v>
+        <v>9982480.0</v>
       </c>
       <c r="O135" s="1">
-        <v>0.77</v>
+        <v>0.17</v>
       </c>
       <c r="P135">
         <v>1</v>
       </c>
     </row>
     <row r="136" spans="1:16">
       <c r="A136" t="s">
-        <v>340</v>
+        <v>337</v>
       </c>
       <c r="B136" t="s">
-        <v>341</v>
+        <v>338</v>
       </c>
       <c r="C136" s="1">
-        <v>30000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D136" s="1">
-        <v>100.0429</v>
+        <v>98.4069</v>
       </c>
       <c r="E136" s="1">
-        <v>100.0</v>
+        <v>97.7417847</v>
       </c>
       <c r="F136" t="s">
         <v>8</v>
       </c>
       <c r="G136">
         <v>1.0</v>
       </c>
       <c r="H136" s="1">
-        <v>30000000.0</v>
+        <v>9774178.47</v>
       </c>
       <c r="I136" s="1">
-        <v>12870.0</v>
+        <v>66511.53</v>
       </c>
       <c r="J136" s="1">
-        <v>0.0429</v>
+        <v>0.68048204976147</v>
       </c>
       <c r="K136">
         <v>0.0</v>
       </c>
-      <c r="L136" t="s">
-        <v>342</v>
+      <c r="L136">
+        <v>0.0</v>
       </c>
       <c r="M136" s="1">
-        <v>30012870.0</v>
+        <v>9840690.0</v>
       </c>
       <c r="N136" s="1">
-        <v>30477332.67</v>
+        <v>9840690.0</v>
       </c>
       <c r="O136" s="1">
-        <v>0.59</v>
+        <v>0.17</v>
       </c>
       <c r="P136">
         <v>1</v>
       </c>
     </row>
     <row r="137" spans="1:16">
       <c r="A137" t="s">
-        <v>343</v>
+        <v>339</v>
       </c>
       <c r="B137" t="s">
-        <v>344</v>
+        <v>340</v>
       </c>
       <c r="C137" s="1">
-        <v>30000000.0</v>
+        <v>5000000.0</v>
       </c>
       <c r="D137" s="1">
-        <v>100.0417</v>
+        <v>97.7504</v>
       </c>
       <c r="E137" s="1">
-        <v>100.0</v>
+        <v>97.7176416</v>
       </c>
       <c r="F137" t="s">
         <v>8</v>
       </c>
       <c r="G137">
         <v>1.0</v>
       </c>
       <c r="H137" s="1">
-        <v>30000000.0</v>
+        <v>4885882.08</v>
       </c>
       <c r="I137" s="1">
-        <v>12510.0</v>
+        <v>1637.92</v>
       </c>
       <c r="J137" s="1">
-        <v>0.0417</v>
+        <v>0.033523527035266</v>
       </c>
       <c r="K137">
         <v>0.0</v>
       </c>
-      <c r="L137" t="s">
-        <v>345</v>
+      <c r="L137">
+        <v>0.0</v>
       </c>
       <c r="M137" s="1">
-        <v>30012510.0</v>
+        <v>4887520.0</v>
       </c>
       <c r="N137" s="1">
-        <v>30508199.25</v>
+        <v>4887520.0</v>
       </c>
       <c r="O137" s="1">
-        <v>0.59</v>
+        <v>0.08</v>
       </c>
       <c r="P137">
         <v>1</v>
       </c>
     </row>
     <row r="138" spans="1:16">
       <c r="A138" t="s">
-        <v>346</v>
+        <v>341</v>
       </c>
       <c r="B138" t="s">
-        <v>347</v>
+        <v>342</v>
       </c>
       <c r="C138" s="1">
-        <v>40000000.0</v>
+        <v>14000000.0</v>
       </c>
       <c r="D138" s="1">
-        <v>100.0146</v>
+        <v>98.5356</v>
       </c>
       <c r="E138" s="1">
-        <v>100.0</v>
+        <v>97.77077207</v>
       </c>
       <c r="F138" t="s">
         <v>8</v>
       </c>
       <c r="G138">
         <v>1.0</v>
       </c>
       <c r="H138" s="1">
-        <v>40000000.0</v>
+        <v>13687908.09</v>
       </c>
       <c r="I138" s="1">
-        <v>5840.0</v>
+        <v>107075.91</v>
       </c>
       <c r="J138" s="1">
-        <v>0.0146</v>
+        <v>0.78226643031178</v>
       </c>
       <c r="K138">
         <v>0.0</v>
       </c>
-      <c r="L138" t="s">
-        <v>348</v>
+      <c r="L138">
+        <v>0.0</v>
       </c>
       <c r="M138" s="1">
-        <v>40005840.0</v>
+        <v>13794984.0</v>
       </c>
       <c r="N138" s="1">
-        <v>40082751.0</v>
+        <v>13794984.0</v>
       </c>
       <c r="O138" s="1">
-        <v>0.78</v>
+        <v>0.23</v>
       </c>
       <c r="P138">
         <v>1</v>
       </c>
     </row>
     <row r="139" spans="1:16">
       <c r="A139" t="s">
-        <v>349</v>
+        <v>343</v>
       </c>
       <c r="B139" t="s">
-        <v>350</v>
+        <v>344</v>
       </c>
       <c r="C139" s="1">
-        <v>30000000.0</v>
+        <v>6000000.0</v>
       </c>
       <c r="D139" s="1">
-        <v>100.0209</v>
+        <v>98.4441</v>
       </c>
       <c r="E139" s="1">
-        <v>100.0</v>
+        <v>98.17348233</v>
       </c>
       <c r="F139" t="s">
         <v>8</v>
       </c>
       <c r="G139">
         <v>1.0</v>
       </c>
       <c r="H139" s="1">
-        <v>30000000.0</v>
+        <v>5890408.94</v>
       </c>
       <c r="I139" s="1">
-        <v>6270.0</v>
+        <v>16237.06</v>
       </c>
       <c r="J139" s="1">
-        <v>0.0209</v>
+        <v>0.27565250843178</v>
       </c>
       <c r="K139">
         <v>0.0</v>
       </c>
-      <c r="L139" t="s">
-        <v>351</v>
+      <c r="L139">
+        <v>0.0</v>
       </c>
       <c r="M139" s="1">
-        <v>30006270.0</v>
+        <v>5906646.0</v>
       </c>
       <c r="N139" s="1">
-        <v>30630225.25</v>
+        <v>5906646.0</v>
       </c>
       <c r="O139" s="1">
-        <v>0.59</v>
+        <v>0.1</v>
       </c>
       <c r="P139">
         <v>1</v>
       </c>
     </row>
     <row r="140" spans="1:16">
       <c r="A140" t="s">
-        <v>352</v>
+        <v>345</v>
       </c>
       <c r="B140" t="s">
-        <v>353</v>
+        <v>346</v>
       </c>
       <c r="C140" s="1">
-        <v>20000000.0</v>
+        <v>25000000.0</v>
       </c>
       <c r="D140" s="1">
-        <v>100.0037</v>
+        <v>100.0074</v>
       </c>
       <c r="E140" s="1">
         <v>100.0</v>
       </c>
       <c r="F140" t="s">
         <v>8</v>
       </c>
       <c r="G140">
         <v>1.0</v>
       </c>
       <c r="H140" s="1">
-        <v>20000000.0</v>
+        <v>25000000.0</v>
       </c>
       <c r="I140" s="1">
-        <v>740.0</v>
+        <v>1850.0</v>
       </c>
       <c r="J140" s="1">
-        <v>0.0037</v>
+        <v>0.0074</v>
       </c>
       <c r="K140">
         <v>0.0</v>
       </c>
       <c r="L140" t="s">
-        <v>354</v>
+        <v>347</v>
       </c>
       <c r="M140" s="1">
-        <v>20000740.0</v>
+        <v>25001850.0</v>
       </c>
       <c r="N140" s="1">
-        <v>20014345.78</v>
+        <v>25177376.46</v>
       </c>
       <c r="O140" s="1">
-        <v>0.39</v>
+        <v>0.43</v>
       </c>
       <c r="P140">
         <v>1</v>
       </c>
     </row>
     <row r="141" spans="1:16">
       <c r="A141" t="s">
-        <v>355</v>
+        <v>348</v>
       </c>
       <c r="B141" t="s">
-        <v>356</v>
+        <v>349</v>
       </c>
       <c r="C141" s="1">
-        <v>15000000.0</v>
+        <v>25000000.0</v>
       </c>
       <c r="D141" s="1">
-        <v>99.9889</v>
+        <v>100.01</v>
       </c>
       <c r="E141" s="1">
         <v>100.0</v>
       </c>
       <c r="F141" t="s">
         <v>8</v>
       </c>
       <c r="G141">
         <v>1.0</v>
       </c>
       <c r="H141" s="1">
-        <v>15000000.0</v>
+        <v>25000000.0</v>
       </c>
       <c r="I141" s="1">
-        <v>-1665.0</v>
+        <v>2500.0</v>
       </c>
       <c r="J141" s="1">
-        <v>-0.0111</v>
+        <v>0.01</v>
       </c>
       <c r="K141">
         <v>0.0</v>
       </c>
       <c r="L141" t="s">
-        <v>357</v>
+        <v>350</v>
       </c>
       <c r="M141" s="1">
-        <v>14998335.0</v>
+        <v>25002500.0</v>
       </c>
       <c r="N141" s="1">
-        <v>15004823.71</v>
+        <v>25171090.28</v>
       </c>
       <c r="O141" s="1">
-        <v>0.29</v>
+        <v>0.43</v>
       </c>
       <c r="P141">
         <v>1</v>
       </c>
     </row>
     <row r="142" spans="1:16">
       <c r="A142" t="s">
-        <v>358</v>
+        <v>351</v>
       </c>
       <c r="B142" t="s">
-        <v>359</v>
+        <v>352</v>
       </c>
       <c r="C142" s="1">
-        <v>15000000.0</v>
+        <v>25000000.0</v>
       </c>
       <c r="D142" s="1">
-        <v>99.9988</v>
+        <v>99.9791</v>
       </c>
       <c r="E142" s="1">
         <v>100.0</v>
       </c>
       <c r="F142" t="s">
         <v>8</v>
       </c>
       <c r="G142">
         <v>1.0</v>
       </c>
       <c r="H142" s="1">
-        <v>15000000.0</v>
+        <v>25000000.0</v>
       </c>
       <c r="I142" s="1">
-        <v>-180.0</v>
+        <v>-5225.0</v>
       </c>
       <c r="J142" s="1">
-        <v>-0.0012</v>
+        <v>-0.0209</v>
       </c>
       <c r="K142">
         <v>0.0</v>
       </c>
       <c r="L142" t="s">
-        <v>360</v>
+        <v>353</v>
       </c>
       <c r="M142" s="1">
-        <v>14999820.0</v>
+        <v>24994775.0</v>
       </c>
       <c r="N142" s="1">
-        <v>15006075.38</v>
+        <v>25068662.92</v>
       </c>
       <c r="O142" s="1">
-        <v>0.29</v>
+        <v>0.43</v>
       </c>
       <c r="P142">
         <v>1</v>
       </c>
     </row>
     <row r="143" spans="1:16">
       <c r="A143" t="s">
-        <v>361</v>
+        <v>354</v>
       </c>
       <c r="B143" t="s">
-        <v>362</v>
+        <v>355</v>
       </c>
       <c r="C143" s="1">
-        <v>15000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D143" s="1">
-        <v>99.9933</v>
+        <v>99.9826</v>
       </c>
       <c r="E143" s="1">
         <v>100.0</v>
       </c>
       <c r="F143" t="s">
         <v>8</v>
       </c>
       <c r="G143">
         <v>1.0</v>
       </c>
       <c r="H143" s="1">
-        <v>15000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="I143" s="1">
-        <v>-1005.0</v>
+        <v>-3480.0</v>
       </c>
       <c r="J143" s="1">
-        <v>-0.0067</v>
+        <v>-0.0174</v>
       </c>
       <c r="K143">
         <v>0.0</v>
       </c>
       <c r="L143" t="s">
-        <v>363</v>
+        <v>356</v>
       </c>
       <c r="M143" s="1">
-        <v>14998995.0</v>
+        <v>19996520.0</v>
       </c>
       <c r="N143" s="1">
-        <v>15005367.04</v>
+        <v>20004129.67</v>
       </c>
       <c r="O143" s="1">
-        <v>0.29</v>
+        <v>0.34</v>
       </c>
       <c r="P143">
         <v>1</v>
       </c>
     </row>
     <row r="144" spans="1:16">
       <c r="A144" t="s">
-        <v>364</v>
+        <v>357</v>
       </c>
       <c r="B144" t="s">
-        <v>365</v>
+        <v>358</v>
       </c>
       <c r="C144" s="1">
-        <v>10000000.0</v>
+        <v>40000000.0</v>
       </c>
       <c r="D144" s="1">
-        <v>99.9756</v>
+        <v>100.0205</v>
       </c>
       <c r="E144" s="1">
-        <v>99.806597</v>
+        <v>100.0</v>
       </c>
       <c r="F144" t="s">
         <v>8</v>
       </c>
       <c r="G144">
         <v>1.0</v>
       </c>
       <c r="H144" s="1">
-        <v>9980659.7</v>
+        <v>40000000.0</v>
       </c>
       <c r="I144" s="1">
-        <v>16900.3</v>
+        <v>8200.0</v>
       </c>
       <c r="J144" s="1">
-        <v>0.16933049024805</v>
+        <v>0.0205</v>
       </c>
       <c r="K144">
         <v>0.0</v>
       </c>
-      <c r="L144">
-        <v>0.0</v>
+      <c r="L144" t="s">
+        <v>359</v>
       </c>
       <c r="M144" s="1">
-        <v>9997560.0</v>
+        <v>40008200.0</v>
       </c>
       <c r="N144" s="1">
-        <v>9997560.0</v>
+        <v>40765248.44</v>
       </c>
       <c r="O144" s="1">
-        <v>0.19</v>
+        <v>0.69</v>
       </c>
       <c r="P144">
         <v>1</v>
       </c>
     </row>
     <row r="145" spans="1:16">
       <c r="A145" t="s">
-        <v>366</v>
+        <v>360</v>
       </c>
       <c r="B145" t="s">
-        <v>367</v>
+        <v>361</v>
       </c>
       <c r="C145" s="1">
         <v>20000000.0</v>
       </c>
       <c r="D145" s="1">
-        <v>99.9329</v>
+        <v>100.0232</v>
       </c>
       <c r="E145" s="1">
-        <v>99.81091375</v>
+        <v>100.0</v>
       </c>
       <c r="F145" t="s">
         <v>8</v>
       </c>
       <c r="G145">
         <v>1.0</v>
       </c>
       <c r="H145" s="1">
-        <v>19962182.75</v>
+        <v>20000000.0</v>
       </c>
       <c r="I145" s="1">
-        <v>24397.25</v>
+        <v>4640.0</v>
       </c>
       <c r="J145" s="1">
-        <v>0.12221734619677</v>
+        <v>0.0232</v>
       </c>
       <c r="K145">
         <v>0.0</v>
       </c>
-      <c r="L145">
-        <v>0.0</v>
+      <c r="L145" t="s">
+        <v>362</v>
       </c>
       <c r="M145" s="1">
-        <v>19986580.0</v>
+        <v>20004640.0</v>
       </c>
       <c r="N145" s="1">
-        <v>19986580.0</v>
+        <v>20422805.0</v>
       </c>
       <c r="O145" s="1">
-        <v>0.39</v>
+        <v>0.35</v>
       </c>
       <c r="P145">
         <v>1</v>
       </c>
     </row>
     <row r="146" spans="1:16">
       <c r="A146" t="s">
-        <v>368</v>
+        <v>363</v>
       </c>
       <c r="B146" t="s">
-        <v>369</v>
+        <v>364</v>
       </c>
       <c r="C146" s="1">
         <v>20000000.0</v>
       </c>
       <c r="D146" s="1">
-        <v>99.9085</v>
+        <v>100.0247</v>
       </c>
       <c r="E146" s="1">
-        <v>99.4371306</v>
+        <v>100.0</v>
       </c>
       <c r="F146" t="s">
         <v>8</v>
       </c>
       <c r="G146">
         <v>1.0</v>
       </c>
       <c r="H146" s="1">
-        <v>19887426.12</v>
+        <v>20000000.0</v>
       </c>
       <c r="I146" s="1">
-        <v>94273.88</v>
+        <v>4940.0</v>
       </c>
       <c r="J146" s="1">
-        <v>0.47403761266619</v>
+        <v>0.0247</v>
       </c>
       <c r="K146">
         <v>0.0</v>
       </c>
-      <c r="L146">
-        <v>0.0</v>
+      <c r="L146" t="s">
+        <v>365</v>
       </c>
       <c r="M146" s="1">
-        <v>19981700.0</v>
+        <v>20004940.0</v>
       </c>
       <c r="N146" s="1">
-        <v>19981700.0</v>
+        <v>20252907.0</v>
       </c>
       <c r="O146" s="1">
-        <v>0.39</v>
+        <v>0.34</v>
       </c>
       <c r="P146">
         <v>1</v>
       </c>
     </row>
     <row r="147" spans="1:16">
       <c r="A147" t="s">
-        <v>370</v>
+        <v>366</v>
       </c>
       <c r="B147" t="s">
-        <v>371</v>
+        <v>367</v>
       </c>
       <c r="C147" s="1">
-        <v>40000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="D147" s="1">
-        <v>100.0376</v>
+        <v>99.9895</v>
       </c>
       <c r="E147" s="1">
         <v>100.0</v>
       </c>
       <c r="F147" t="s">
         <v>8</v>
       </c>
       <c r="G147">
         <v>1.0</v>
       </c>
       <c r="H147" s="1">
-        <v>40000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="I147" s="1">
-        <v>15040.0</v>
+        <v>-3150.0</v>
       </c>
       <c r="J147" s="1">
-        <v>0.0376</v>
+        <v>-0.0105</v>
       </c>
       <c r="K147">
         <v>0.0</v>
       </c>
       <c r="L147" t="s">
-        <v>372</v>
+        <v>368</v>
       </c>
       <c r="M147" s="1">
-        <v>40015040.0</v>
+        <v>29996850.0</v>
       </c>
       <c r="N147" s="1">
-        <v>40559620.0</v>
+        <v>30035927.5</v>
       </c>
       <c r="O147" s="1">
-        <v>0.78</v>
+        <v>0.51</v>
       </c>
       <c r="P147">
         <v>1</v>
       </c>
     </row>
     <row r="148" spans="1:16">
       <c r="A148" t="s">
-        <v>373</v>
+        <v>369</v>
       </c>
       <c r="B148" t="s">
-        <v>374</v>
+        <v>370</v>
       </c>
       <c r="C148" s="1">
-        <v>60000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D148" s="1">
-        <v>100.0375</v>
+        <v>99.9017</v>
       </c>
       <c r="E148" s="1">
-        <v>100.0</v>
+        <v>99.83577015</v>
       </c>
       <c r="F148" t="s">
         <v>8</v>
       </c>
       <c r="G148">
         <v>1.0</v>
       </c>
       <c r="H148" s="1">
-        <v>60000000.0</v>
+        <v>19967154.03</v>
       </c>
       <c r="I148" s="1">
-        <v>22500.0</v>
+        <v>13185.97</v>
       </c>
       <c r="J148" s="1">
-        <v>0.0375</v>
+        <v>0.066038304608601</v>
       </c>
       <c r="K148">
         <v>0.0</v>
       </c>
-      <c r="L148" t="s">
-        <v>375</v>
+      <c r="L148">
+        <v>0.0</v>
       </c>
       <c r="M148" s="1">
-        <v>60022500.0</v>
+        <v>19980340.0</v>
       </c>
       <c r="N148" s="1">
-        <v>60831910.0</v>
+        <v>19980340.0</v>
       </c>
       <c r="O148" s="1">
-        <v>1.18</v>
+        <v>0.34</v>
       </c>
       <c r="P148">
         <v>1</v>
       </c>
     </row>
     <row r="149" spans="1:16">
       <c r="A149" t="s">
-        <v>376</v>
+        <v>371</v>
       </c>
       <c r="B149" t="s">
-        <v>377</v>
+        <v>372</v>
       </c>
       <c r="C149" s="1">
-        <v>50000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D149" s="1">
-        <v>100.0348</v>
+        <v>100.0031</v>
       </c>
       <c r="E149" s="1">
         <v>100.0</v>
       </c>
       <c r="F149" t="s">
         <v>8</v>
       </c>
       <c r="G149">
         <v>1.0</v>
       </c>
       <c r="H149" s="1">
-        <v>50000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="I149" s="1">
-        <v>17400.0</v>
+        <v>620.0</v>
       </c>
       <c r="J149" s="1">
-        <v>0.0348</v>
+        <v>0.0031</v>
       </c>
       <c r="K149">
         <v>0.0</v>
       </c>
       <c r="L149" t="s">
-        <v>378</v>
+        <v>373</v>
       </c>
       <c r="M149" s="1">
-        <v>50017400.0</v>
+        <v>20000620.0</v>
       </c>
       <c r="N149" s="1">
-        <v>50595291.67</v>
+        <v>20024542.22</v>
       </c>
       <c r="O149" s="1">
-        <v>0.98</v>
+        <v>0.34</v>
       </c>
       <c r="P149">
         <v>1</v>
       </c>
     </row>
     <row r="150" spans="1:16">
       <c r="A150" t="s">
-        <v>379</v>
+        <v>374</v>
       </c>
       <c r="B150" t="s">
-        <v>380</v>
+        <v>375</v>
       </c>
       <c r="C150" s="1">
-        <v>15000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="D150" s="1">
-        <v>99.9708</v>
+        <v>99.7323</v>
       </c>
       <c r="E150" s="1">
-        <v>99.2825594</v>
+        <v>99.63136397</v>
       </c>
       <c r="F150" t="s">
         <v>8</v>
       </c>
       <c r="G150">
         <v>1.0</v>
       </c>
       <c r="H150" s="1">
-        <v>14892383.91</v>
+        <v>29889409.19</v>
       </c>
       <c r="I150" s="1">
-        <v>103236.09</v>
+        <v>30280.81</v>
       </c>
       <c r="J150" s="1">
-        <v>0.69321399867135</v>
+        <v>0.10130949664315</v>
       </c>
       <c r="K150">
         <v>0.0</v>
       </c>
       <c r="L150">
         <v>0.0</v>
       </c>
       <c r="M150" s="1">
-        <v>14995620.0</v>
+        <v>29919690.0</v>
       </c>
       <c r="N150" s="1">
-        <v>14995620.0</v>
+        <v>29919690.0</v>
       </c>
       <c r="O150" s="1">
-        <v>0.29</v>
+        <v>0.51</v>
       </c>
       <c r="P150">
         <v>1</v>
       </c>
     </row>
     <row r="151" spans="1:16">
       <c r="A151" t="s">
-        <v>381</v>
+        <v>376</v>
       </c>
       <c r="B151" t="s">
-        <v>382</v>
+        <v>377</v>
       </c>
       <c r="C151" s="1">
-        <v>10000000.0</v>
+        <v>16000000.0</v>
       </c>
       <c r="D151" s="1">
-        <v>99.895</v>
+        <v>99.8167</v>
       </c>
       <c r="E151" s="1">
-        <v>99.2784662</v>
+        <v>99.53694581</v>
       </c>
       <c r="F151" t="s">
         <v>8</v>
       </c>
       <c r="G151">
         <v>1.0</v>
       </c>
       <c r="H151" s="1">
-        <v>9927846.62</v>
+        <v>15925911.33</v>
       </c>
       <c r="I151" s="1">
-        <v>61653.38</v>
+        <v>44760.67</v>
       </c>
       <c r="J151" s="1">
-        <v>0.62101463046173</v>
+        <v>0.28105562735166</v>
       </c>
       <c r="K151">
         <v>0.0</v>
       </c>
       <c r="L151">
         <v>0.0</v>
       </c>
       <c r="M151" s="1">
-        <v>9989500.0</v>
+        <v>15970672.0</v>
       </c>
       <c r="N151" s="1">
-        <v>9989500.0</v>
+        <v>15970672.0</v>
       </c>
       <c r="O151" s="1">
-        <v>0.19</v>
+        <v>0.27</v>
       </c>
       <c r="P151">
         <v>1</v>
       </c>
     </row>
     <row r="152" spans="1:16">
       <c r="A152" t="s">
-        <v>383</v>
+        <v>378</v>
       </c>
       <c r="B152" t="s">
-        <v>384</v>
+        <v>379</v>
       </c>
       <c r="C152" s="1">
-        <v>30000000.0</v>
+        <v>40000000.0</v>
       </c>
       <c r="D152" s="1">
-        <v>98.355</v>
+        <v>99.9005</v>
       </c>
       <c r="E152" s="1">
-        <v>97.8384763</v>
+        <v>99.48082065</v>
       </c>
       <c r="F152" t="s">
         <v>8</v>
       </c>
       <c r="G152">
         <v>1.0</v>
       </c>
       <c r="H152" s="1">
-        <v>29351542.89</v>
+        <v>39792328.26</v>
       </c>
       <c r="I152" s="1">
-        <v>154957.11</v>
+        <v>167871.74</v>
       </c>
       <c r="J152" s="1">
-        <v>0.5279351432418</v>
+        <v>0.42186960989852</v>
       </c>
       <c r="K152">
         <v>0.0</v>
       </c>
       <c r="L152">
         <v>0.0</v>
       </c>
       <c r="M152" s="1">
-        <v>29506500.0</v>
+        <v>39960200.0</v>
       </c>
       <c r="N152" s="1">
-        <v>29506500.0</v>
+        <v>39960200.0</v>
       </c>
       <c r="O152" s="1">
-        <v>0.57</v>
+        <v>0.68</v>
       </c>
       <c r="P152">
         <v>1</v>
       </c>
     </row>
     <row r="153" spans="1:16">
       <c r="A153" t="s">
-        <v>385</v>
+        <v>380</v>
       </c>
       <c r="B153" t="s">
-        <v>386</v>
+        <v>381</v>
       </c>
       <c r="C153" s="1">
         <v>30000000.0</v>
       </c>
       <c r="D153" s="1">
-        <v>100.0172</v>
+        <v>100.0217</v>
       </c>
       <c r="E153" s="1">
         <v>100.0</v>
       </c>
       <c r="F153" t="s">
         <v>8</v>
       </c>
       <c r="G153">
         <v>1.0</v>
       </c>
       <c r="H153" s="1">
         <v>30000000.0</v>
       </c>
       <c r="I153" s="1">
-        <v>5160.0</v>
+        <v>6510.0</v>
       </c>
       <c r="J153" s="1">
-        <v>0.0172</v>
+        <v>0.0217</v>
       </c>
       <c r="K153">
         <v>0.0</v>
       </c>
       <c r="L153" t="s">
-        <v>387</v>
+        <v>382</v>
       </c>
       <c r="M153" s="1">
-        <v>30005160.0</v>
+        <v>30006510.0</v>
       </c>
       <c r="N153" s="1">
-        <v>30443238.67</v>
+        <v>30625507.5</v>
       </c>
       <c r="O153" s="1">
-        <v>0.59</v>
+        <v>0.52</v>
       </c>
       <c r="P153">
         <v>1</v>
       </c>
     </row>
     <row r="154" spans="1:16">
       <c r="A154" t="s">
-        <v>388</v>
+        <v>383</v>
       </c>
       <c r="B154" t="s">
-        <v>389</v>
+        <v>384</v>
       </c>
       <c r="C154" s="1">
         <v>20000000.0</v>
       </c>
       <c r="D154" s="1">
-        <v>99.594</v>
+        <v>99.985</v>
       </c>
       <c r="E154" s="1">
-        <v>99.47897885</v>
+        <v>100.0</v>
       </c>
       <c r="F154" t="s">
         <v>8</v>
       </c>
       <c r="G154">
         <v>1.0</v>
       </c>
       <c r="H154" s="1">
-        <v>19895795.77</v>
+        <v>20000000.0</v>
       </c>
       <c r="I154" s="1">
-        <v>23004.23</v>
+        <v>-3000.0</v>
       </c>
       <c r="J154" s="1">
-        <v>0.11562357327113</v>
+        <v>-0.015</v>
       </c>
       <c r="K154">
         <v>0.0</v>
       </c>
-      <c r="L154">
-        <v>0.0</v>
+      <c r="L154" t="s">
+        <v>385</v>
       </c>
       <c r="M154" s="1">
-        <v>19918800.0</v>
+        <v>19997000.0</v>
       </c>
       <c r="N154" s="1">
-        <v>19918800.0</v>
+        <v>20022144.44</v>
       </c>
       <c r="O154" s="1">
-        <v>0.39</v>
+        <v>0.34</v>
       </c>
       <c r="P154">
         <v>1</v>
       </c>
     </row>
     <row r="155" spans="1:16">
       <c r="A155" t="s">
-        <v>390</v>
+        <v>386</v>
       </c>
       <c r="B155" t="s">
-        <v>391</v>
+        <v>387</v>
       </c>
       <c r="C155" s="1">
-        <v>20000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="D155" s="1">
-        <v>99.997</v>
+        <v>100.0136</v>
       </c>
       <c r="E155" s="1">
         <v>100.0</v>
       </c>
       <c r="F155" t="s">
         <v>8</v>
       </c>
       <c r="G155">
         <v>1.0</v>
       </c>
       <c r="H155" s="1">
-        <v>20000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="I155" s="1">
-        <v>-600.0</v>
+        <v>4080.0</v>
       </c>
       <c r="J155" s="1">
-        <v>-0.003</v>
+        <v>0.0136</v>
       </c>
       <c r="K155">
         <v>0.0</v>
       </c>
       <c r="L155" t="s">
-        <v>392</v>
+        <v>388</v>
       </c>
       <c r="M155" s="1">
-        <v>19999400.0</v>
+        <v>30004080.0</v>
       </c>
       <c r="N155" s="1">
-        <v>20025267.33</v>
+        <v>30654433.75</v>
       </c>
       <c r="O155" s="1">
-        <v>0.39</v>
+        <v>0.52</v>
       </c>
       <c r="P155">
         <v>1</v>
       </c>
     </row>
     <row r="156" spans="1:16">
       <c r="A156" t="s">
-        <v>393</v>
+        <v>389</v>
       </c>
       <c r="B156" t="s">
-        <v>394</v>
+        <v>390</v>
       </c>
       <c r="C156" s="1">
-        <v>28100000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D156" s="1">
-        <v>98.529</v>
+        <v>99.9937</v>
       </c>
       <c r="E156" s="1">
-        <v>98.38921708</v>
+        <v>115.855</v>
       </c>
       <c r="F156" t="s">
         <v>8</v>
       </c>
       <c r="G156">
         <v>1.0</v>
       </c>
       <c r="H156" s="1">
-        <v>27647370.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="I156" s="1">
-        <v>39279.0</v>
+        <v>-945.0</v>
       </c>
       <c r="J156" s="1">
-        <v>0.14207137966468</v>
+        <v>-0.0063</v>
       </c>
       <c r="K156">
-        <v>0.04</v>
+        <v>0.0</v>
       </c>
       <c r="L156" t="s">
-        <v>395</v>
+        <v>391</v>
       </c>
       <c r="M156" s="1">
-        <v>27686649.0</v>
+        <v>14999055.0</v>
       </c>
       <c r="N156" s="1">
-        <v>27697605.16</v>
+        <v>15032058.54</v>
       </c>
       <c r="O156" s="1">
-        <v>0.54</v>
+        <v>0.26</v>
       </c>
       <c r="P156">
         <v>1</v>
       </c>
     </row>
     <row r="157" spans="1:16">
       <c r="A157" t="s">
-        <v>396</v>
+        <v>392</v>
       </c>
       <c r="B157" t="s">
-        <v>397</v>
+        <v>393</v>
       </c>
       <c r="C157" s="1">
-        <v>6404000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D157" s="1">
-        <v>98.933</v>
+        <v>99.9242</v>
       </c>
       <c r="E157" s="1">
-        <v>98.74687695</v>
+        <v>99.4884085</v>
       </c>
       <c r="F157" t="s">
         <v>8</v>
       </c>
       <c r="G157">
         <v>1.0</v>
       </c>
       <c r="H157" s="1">
-        <v>6323750.0</v>
+        <v>19897681.7</v>
       </c>
       <c r="I157" s="1">
-        <v>11919.32</v>
+        <v>87158.3</v>
       </c>
       <c r="J157" s="1">
-        <v>0.18848499703499</v>
+        <v>0.43803243671347</v>
       </c>
       <c r="K157">
-        <v>1.05</v>
-[...2 lines deleted...]
-        <v>398</v>
+        <v>0.0</v>
+      </c>
+      <c r="L157">
+        <v>0.0</v>
       </c>
       <c r="M157" s="1">
-        <v>6335669.32</v>
+        <v>19984840.0</v>
       </c>
       <c r="N157" s="1">
-        <v>6402779.73</v>
+        <v>19984840.0</v>
       </c>
       <c r="O157" s="1">
-        <v>0.12</v>
+        <v>0.34</v>
       </c>
       <c r="P157">
         <v>1</v>
       </c>
     </row>
     <row r="158" spans="1:16">
       <c r="A158" t="s">
-        <v>399</v>
+        <v>394</v>
       </c>
       <c r="B158" t="s">
-        <v>400</v>
+        <v>395</v>
       </c>
       <c r="C158" s="1">
-        <v>10000000.0</v>
+        <v>40000000.0</v>
       </c>
       <c r="D158" s="1">
-        <v>99.94</v>
+        <v>100.0208</v>
       </c>
       <c r="E158" s="1">
-        <v>99.24</v>
+        <v>100.0</v>
       </c>
       <c r="F158" t="s">
         <v>8</v>
       </c>
       <c r="G158">
         <v>1.0</v>
       </c>
       <c r="H158" s="1">
-        <v>9924000.0</v>
+        <v>40000000.0</v>
       </c>
       <c r="I158" s="1">
-        <v>70000.0</v>
+        <v>8320.0</v>
       </c>
       <c r="J158" s="1">
-        <v>0.70536074163644</v>
+        <v>0.0208</v>
       </c>
       <c r="K158">
-        <v>1.16</v>
+        <v>0.0</v>
       </c>
       <c r="L158" t="s">
-        <v>401</v>
+        <v>396</v>
       </c>
       <c r="M158" s="1">
-        <v>9994000.0</v>
+        <v>40008320.0</v>
       </c>
       <c r="N158" s="1">
-        <v>10110438.36</v>
+        <v>40289212.89</v>
       </c>
       <c r="O158" s="1">
-        <v>0.2</v>
+        <v>0.69</v>
       </c>
       <c r="P158">
         <v>1</v>
       </c>
     </row>
     <row r="159" spans="1:16">
       <c r="A159" t="s">
-        <v>402</v>
+        <v>397</v>
       </c>
       <c r="B159" t="s">
-        <v>403</v>
+        <v>398</v>
       </c>
       <c r="C159" s="1">
-        <v>7000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="D159" s="1">
-        <v>101.584</v>
+        <v>99.9826</v>
       </c>
       <c r="E159" s="1">
-        <v>101.68</v>
+        <v>100.0</v>
       </c>
       <c r="F159" t="s">
         <v>8</v>
       </c>
       <c r="G159">
         <v>1.0</v>
       </c>
       <c r="H159" s="1">
-        <v>7117600.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="I159" s="1">
-        <v>-6720.0</v>
+        <v>-5220.0</v>
       </c>
       <c r="J159" s="1">
-        <v>-0.09441384736428</v>
+        <v>-0.0174</v>
       </c>
       <c r="K159">
-        <v>3.69</v>
+        <v>0.0</v>
       </c>
       <c r="L159" t="s">
-        <v>404</v>
+        <v>399</v>
       </c>
       <c r="M159" s="1">
-        <v>7110880.0</v>
+        <v>29994780.0</v>
       </c>
       <c r="N159" s="1">
-        <v>7369496.44</v>
+        <v>30019021.75</v>
       </c>
       <c r="O159" s="1">
-        <v>0.14</v>
+        <v>0.51</v>
       </c>
       <c r="P159">
         <v>1</v>
       </c>
     </row>
     <row r="160" spans="1:16">
       <c r="A160" t="s">
-        <v>405</v>
+        <v>400</v>
       </c>
       <c r="B160" t="s">
-        <v>406</v>
+        <v>401</v>
       </c>
       <c r="C160" s="1">
-        <v>24500000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D160" s="1">
-        <v>101.795</v>
+        <v>100.0138</v>
       </c>
       <c r="E160" s="1">
-        <v>102.03397959</v>
+        <v>100.0</v>
       </c>
       <c r="F160" t="s">
         <v>8</v>
       </c>
       <c r="G160">
         <v>1.0</v>
       </c>
       <c r="H160" s="1">
-        <v>24998325.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="I160" s="1">
-        <v>-58550.0</v>
+        <v>2760.0</v>
       </c>
       <c r="J160" s="1">
-        <v>-0.23421569245139</v>
+        <v>0.0138</v>
       </c>
       <c r="K160">
-        <v>0.21</v>
+        <v>0.0</v>
       </c>
       <c r="L160" t="s">
-        <v>407</v>
+        <v>402</v>
       </c>
       <c r="M160" s="1">
-        <v>24939775.0</v>
+        <v>20002760.0</v>
       </c>
       <c r="N160" s="1">
-        <v>24991124.32</v>
+        <v>20118038.67</v>
       </c>
       <c r="O160" s="1">
-        <v>0.48</v>
+        <v>0.34</v>
       </c>
       <c r="P160">
         <v>1</v>
       </c>
     </row>
     <row r="161" spans="1:16">
       <c r="A161" t="s">
-        <v>408</v>
+        <v>403</v>
       </c>
       <c r="B161" t="s">
-        <v>409</v>
+        <v>404</v>
       </c>
       <c r="C161" s="1">
-        <v>5200000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D161" s="1">
-        <v>100.165</v>
+        <v>100.0033</v>
       </c>
       <c r="E161" s="1">
-        <v>101.32059615</v>
+        <v>100.0</v>
       </c>
       <c r="F161" t="s">
         <v>8</v>
       </c>
       <c r="G161">
         <v>1.0</v>
       </c>
       <c r="H161" s="1">
-        <v>5268671.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="I161" s="1">
-        <v>-60091.0</v>
+        <v>495.0</v>
       </c>
       <c r="J161" s="1">
-        <v>-1.1405343017243</v>
+        <v>0.0033</v>
       </c>
       <c r="K161">
-        <v>3.37</v>
+        <v>0.0</v>
       </c>
       <c r="L161" t="s">
-        <v>410</v>
+        <v>405</v>
       </c>
       <c r="M161" s="1">
-        <v>5208580.0</v>
+        <v>15000495.0</v>
       </c>
       <c r="N161" s="1">
-        <v>5383706.03</v>
+        <v>15083224.21</v>
       </c>
       <c r="O161" s="1">
-        <v>0.1</v>
+        <v>0.26</v>
       </c>
       <c r="P161">
         <v>1</v>
       </c>
     </row>
     <row r="162" spans="1:16">
       <c r="A162" t="s">
-        <v>411</v>
+        <v>406</v>
       </c>
       <c r="B162" t="s">
-        <v>412</v>
+        <v>407</v>
       </c>
       <c r="C162" s="1">
-        <v>13500000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D162" s="1">
-        <v>98.394</v>
+        <v>100.0148</v>
       </c>
       <c r="E162" s="1">
-        <v>98.33</v>
+        <v>100.0</v>
       </c>
       <c r="F162" t="s">
         <v>8</v>
       </c>
       <c r="G162">
         <v>1.0</v>
       </c>
       <c r="H162" s="1">
-        <v>13274550.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="I162" s="1">
-        <v>8640.0</v>
+        <v>2220.0</v>
       </c>
       <c r="J162" s="1">
-        <v>0.065086952100071</v>
+        <v>0.0148</v>
       </c>
       <c r="K162">
-        <v>0.03</v>
+        <v>0.0</v>
       </c>
       <c r="L162" t="s">
-        <v>413</v>
+        <v>408</v>
       </c>
       <c r="M162" s="1">
-        <v>13283190.0</v>
+        <v>15002220.0</v>
       </c>
       <c r="N162" s="1">
-        <v>13287258.49</v>
+        <v>15081982.54</v>
       </c>
       <c r="O162" s="1">
         <v>0.26</v>
       </c>
       <c r="P162">
         <v>1</v>
       </c>
     </row>
     <row r="163" spans="1:16">
       <c r="A163" t="s">
-        <v>414</v>
+        <v>409</v>
       </c>
       <c r="B163" t="s">
-        <v>415</v>
+        <v>410</v>
       </c>
       <c r="C163" s="1">
-        <v>25000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D163" s="1">
-        <v>99.566</v>
+        <v>100.0035</v>
       </c>
       <c r="E163" s="1">
-        <v>98.926908</v>
+        <v>100.0</v>
       </c>
       <c r="F163" t="s">
         <v>8</v>
       </c>
       <c r="G163">
         <v>1.0</v>
       </c>
       <c r="H163" s="1">
-        <v>24731727.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="I163" s="1">
-        <v>159773.0</v>
+        <v>525.0</v>
       </c>
       <c r="J163" s="1">
-        <v>0.64602443654663</v>
+        <v>0.0035</v>
       </c>
       <c r="K163">
-        <v>0.63</v>
+        <v>0.0</v>
       </c>
       <c r="L163" t="s">
-        <v>416</v>
+        <v>411</v>
       </c>
       <c r="M163" s="1">
-        <v>24891500.0</v>
+        <v>15000525.0</v>
       </c>
       <c r="N163" s="1">
-        <v>25048349.32</v>
+        <v>15081770.88</v>
       </c>
       <c r="O163" s="1">
-        <v>0.48</v>
+        <v>0.26</v>
       </c>
       <c r="P163">
         <v>1</v>
       </c>
     </row>
     <row r="164" spans="1:16">
       <c r="A164" t="s">
-        <v>417</v>
+        <v>412</v>
       </c>
       <c r="B164" t="s">
-        <v>418</v>
+        <v>413</v>
       </c>
       <c r="C164" s="1">
         <v>15000000.0</v>
       </c>
       <c r="D164" s="1">
-        <v>99.441</v>
+        <v>99.8559</v>
       </c>
       <c r="E164" s="1">
-        <v>96.05</v>
+        <v>99.8207386</v>
       </c>
       <c r="F164" t="s">
         <v>8</v>
       </c>
       <c r="G164">
         <v>1.0</v>
       </c>
       <c r="H164" s="1">
-        <v>14407500.0</v>
+        <v>14973110.79</v>
       </c>
       <c r="I164" s="1">
-        <v>508650.0</v>
+        <v>5274.21</v>
       </c>
       <c r="J164" s="1">
-        <v>3.5304528891202</v>
+        <v>0.035224544010737</v>
       </c>
       <c r="K164">
-        <v>0.01</v>
-[...2 lines deleted...]
-        <v>419</v>
+        <v>0.0</v>
+      </c>
+      <c r="L164">
+        <v>0.0</v>
       </c>
       <c r="M164" s="1">
-        <v>14916150.0</v>
+        <v>14978385.0</v>
       </c>
       <c r="N164" s="1">
-        <v>14917259.59</v>
+        <v>14978385.0</v>
       </c>
       <c r="O164" s="1">
-        <v>0.29</v>
+        <v>0.25</v>
       </c>
       <c r="P164">
         <v>1</v>
       </c>
     </row>
     <row r="165" spans="1:16">
       <c r="A165" t="s">
-        <v>420</v>
+        <v>414</v>
       </c>
       <c r="B165" t="s">
-        <v>421</v>
+        <v>415</v>
       </c>
       <c r="C165" s="1">
-        <v>3900000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D165" s="1">
-        <v>99.967</v>
+        <v>99.9456</v>
       </c>
       <c r="E165" s="1">
-        <v>97.25</v>
+        <v>99.81990825</v>
       </c>
       <c r="F165" t="s">
         <v>8</v>
       </c>
       <c r="G165">
         <v>1.0</v>
       </c>
       <c r="H165" s="1">
-        <v>3792750.0</v>
+        <v>19963981.65</v>
       </c>
       <c r="I165" s="1">
-        <v>105963.0</v>
+        <v>25138.35</v>
       </c>
       <c r="J165" s="1">
-        <v>2.7938303341902</v>
+        <v>0.1259185188642</v>
       </c>
       <c r="K165">
-        <v>0.37</v>
-[...2 lines deleted...]
-        <v>422</v>
+        <v>0.0</v>
+      </c>
+      <c r="L165">
+        <v>0.0</v>
       </c>
       <c r="M165" s="1">
-        <v>3898713.0</v>
+        <v>19989120.0</v>
       </c>
       <c r="N165" s="1">
-        <v>3913017.45</v>
+        <v>19989120.0</v>
       </c>
       <c r="O165" s="1">
-        <v>0.08</v>
+        <v>0.34</v>
       </c>
       <c r="P165">
         <v>1</v>
       </c>
     </row>
     <row r="166" spans="1:16">
       <c r="A166" t="s">
-        <v>423</v>
+        <v>416</v>
       </c>
       <c r="B166" t="s">
-        <v>424</v>
+        <v>417</v>
       </c>
       <c r="C166" s="1">
-        <v>34500000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D166" s="1">
-        <v>99.622</v>
+        <v>99.4966</v>
       </c>
       <c r="E166" s="1">
-        <v>98.79801159</v>
+        <v>99.421972</v>
       </c>
       <c r="F166" t="s">
         <v>8</v>
       </c>
       <c r="G166">
         <v>1.0</v>
       </c>
       <c r="H166" s="1">
-        <v>34085314.0</v>
+        <v>19884394.4</v>
       </c>
       <c r="I166" s="1">
-        <v>284276.0</v>
+        <v>14925.6</v>
       </c>
       <c r="J166" s="1">
-        <v>0.83401314712841</v>
+        <v>0.075061878676074</v>
       </c>
       <c r="K166">
-        <v>0.74</v>
-[...2 lines deleted...]
-        <v>425</v>
+        <v>0.0</v>
+      </c>
+      <c r="L166">
+        <v>0.0</v>
       </c>
       <c r="M166" s="1">
-        <v>34369590.0</v>
+        <v>19899320.0</v>
       </c>
       <c r="N166" s="1">
-        <v>34623732.12</v>
+        <v>19899320.0</v>
       </c>
       <c r="O166" s="1">
-        <v>0.67</v>
+        <v>0.34</v>
       </c>
       <c r="P166">
         <v>1</v>
       </c>
     </row>
     <row r="167" spans="1:16">
       <c r="A167" t="s">
-        <v>426</v>
+        <v>418</v>
       </c>
       <c r="B167" t="s">
-        <v>427</v>
+        <v>419</v>
       </c>
       <c r="C167" s="1">
-        <v>31000000.0</v>
+        <v>40000000.0</v>
       </c>
       <c r="D167" s="1">
-        <v>98.171</v>
+        <v>100.0278</v>
       </c>
       <c r="E167" s="1">
-        <v>97.49172258</v>
+        <v>100.0</v>
       </c>
       <c r="F167" t="s">
         <v>8</v>
       </c>
       <c r="G167">
         <v>1.0</v>
       </c>
       <c r="H167" s="1">
-        <v>30222434.0</v>
+        <v>40000000.0</v>
       </c>
       <c r="I167" s="1">
-        <v>210576.0</v>
+        <v>11120.0</v>
       </c>
       <c r="J167" s="1">
-        <v>0.69675394112863</v>
+        <v>0.0278</v>
       </c>
       <c r="K167">
-        <v>0.47</v>
+        <v>0.0</v>
       </c>
       <c r="L167" t="s">
-        <v>428</v>
+        <v>420</v>
       </c>
       <c r="M167" s="1">
-        <v>30433010.0</v>
+        <v>40011120.0</v>
       </c>
       <c r="N167" s="1">
-        <v>30579941.51</v>
+        <v>40761479.56</v>
       </c>
       <c r="O167" s="1">
-        <v>0.59</v>
+        <v>0.69</v>
       </c>
       <c r="P167">
         <v>1</v>
       </c>
     </row>
     <row r="168" spans="1:16">
       <c r="A168" t="s">
-        <v>429</v>
+        <v>421</v>
       </c>
       <c r="B168" t="s">
-        <v>430</v>
+        <v>422</v>
       </c>
       <c r="C168" s="1">
-        <v>25000000.0</v>
+        <v>60000000.0</v>
       </c>
       <c r="D168" s="1">
-        <v>99.895</v>
+        <v>100.0281</v>
       </c>
       <c r="E168" s="1">
-        <v>98.78216</v>
+        <v>100.0</v>
       </c>
       <c r="F168" t="s">
         <v>8</v>
       </c>
       <c r="G168">
         <v>1.0</v>
       </c>
       <c r="H168" s="1">
-        <v>24695540.0</v>
+        <v>60000000.0</v>
       </c>
       <c r="I168" s="1">
-        <v>278210.0</v>
+        <v>16860.0</v>
       </c>
       <c r="J168" s="1">
-        <v>1.1265596945845</v>
+        <v>0.0281</v>
       </c>
       <c r="K168">
-        <v>1.2</v>
+        <v>0.0</v>
       </c>
       <c r="L168" t="s">
-        <v>431</v>
+        <v>423</v>
       </c>
       <c r="M168" s="1">
-        <v>24973750.0</v>
+        <v>60016860.0</v>
       </c>
       <c r="N168" s="1">
-        <v>25274178.08</v>
+        <v>61134870.83</v>
       </c>
       <c r="O168" s="1">
-        <v>0.49</v>
+        <v>1.04</v>
       </c>
       <c r="P168">
         <v>1</v>
       </c>
     </row>
     <row r="169" spans="1:16">
       <c r="A169" t="s">
-        <v>432</v>
+        <v>424</v>
       </c>
       <c r="B169" t="s">
-        <v>433</v>
+        <v>425</v>
       </c>
       <c r="C169" s="1">
-        <v>8000000.0</v>
+        <v>50000000.0</v>
       </c>
       <c r="D169" s="1">
-        <v>100.268</v>
+        <v>100.0325</v>
       </c>
       <c r="E169" s="1">
-        <v>101.1</v>
+        <v>100.0</v>
       </c>
       <c r="F169" t="s">
         <v>8</v>
       </c>
       <c r="G169">
         <v>1.0</v>
       </c>
       <c r="H169" s="1">
-        <v>8088000.0</v>
+        <v>50000000.0</v>
       </c>
       <c r="I169" s="1">
-        <v>-66560.0</v>
+        <v>16250.0</v>
       </c>
       <c r="J169" s="1">
-        <v>-0.82294757665678</v>
+        <v>0.0325</v>
       </c>
       <c r="K169">
-        <v>2.92</v>
+        <v>0.0</v>
       </c>
       <c r="L169" t="s">
-        <v>434</v>
+        <v>426</v>
       </c>
       <c r="M169" s="1">
-        <v>8021440.0</v>
+        <v>50016250.0</v>
       </c>
       <c r="N169" s="1">
-        <v>8255029.04</v>
+        <v>50850958.33</v>
       </c>
       <c r="O169" s="1">
-        <v>0.16</v>
+        <v>0.87</v>
       </c>
       <c r="P169">
         <v>1</v>
       </c>
     </row>
     <row r="170" spans="1:16">
       <c r="A170" t="s">
-        <v>435</v>
+        <v>427</v>
       </c>
       <c r="B170" t="s">
-        <v>436</v>
+        <v>428</v>
       </c>
       <c r="C170" s="1">
         <v>15000000.0</v>
       </c>
       <c r="D170" s="1">
-        <v>99.542</v>
+        <v>99.9459</v>
       </c>
       <c r="E170" s="1">
-        <v>98.92166667</v>
+        <v>99.49610747</v>
       </c>
       <c r="F170" t="s">
         <v>8</v>
       </c>
       <c r="G170">
         <v>1.0</v>
       </c>
       <c r="H170" s="1">
-        <v>14838250.0</v>
+        <v>14924416.12</v>
       </c>
       <c r="I170" s="1">
-        <v>93050.0</v>
+        <v>67468.88</v>
       </c>
       <c r="J170" s="1">
-        <v>0.62709551328492</v>
+        <v>0.45207048274127</v>
       </c>
       <c r="K170">
-        <v>0.44</v>
-[...2 lines deleted...]
-        <v>437</v>
+        <v>0.0</v>
+      </c>
+      <c r="L170">
+        <v>0.0</v>
       </c>
       <c r="M170" s="1">
-        <v>14931300.0</v>
+        <v>14991885.0</v>
       </c>
       <c r="N170" s="1">
-        <v>14997053.42</v>
+        <v>14991885.0</v>
       </c>
       <c r="O170" s="1">
-        <v>0.29</v>
+        <v>0.26</v>
       </c>
       <c r="P170">
         <v>1</v>
       </c>
     </row>
     <row r="171" spans="1:16">
       <c r="A171" t="s">
-        <v>438</v>
+        <v>429</v>
       </c>
       <c r="B171" t="s">
-        <v>439</v>
+        <v>430</v>
       </c>
       <c r="C171" s="1">
-        <v>4500000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D171" s="1">
-        <v>99.858</v>
+        <v>99.8976</v>
       </c>
       <c r="E171" s="1">
-        <v>98.19733333</v>
+        <v>99.4890821</v>
       </c>
       <c r="F171" t="s">
         <v>8</v>
       </c>
       <c r="G171">
         <v>1.0</v>
       </c>
       <c r="H171" s="1">
-        <v>4418880.0</v>
+        <v>19897816.42</v>
       </c>
       <c r="I171" s="1">
-        <v>74730.0</v>
+        <v>81703.58</v>
       </c>
       <c r="J171" s="1">
-        <v>1.6911525092331</v>
+        <v>0.41061580967184</v>
       </c>
       <c r="K171">
-        <v>0.97</v>
-[...2 lines deleted...]
-        <v>440</v>
+        <v>0.0</v>
+      </c>
+      <c r="L171">
+        <v>0.0</v>
       </c>
       <c r="M171" s="1">
-        <v>4493610.0</v>
+        <v>19979520.0</v>
       </c>
       <c r="N171" s="1">
-        <v>4537300.07</v>
+        <v>19979520.0</v>
       </c>
       <c r="O171" s="1">
-        <v>0.09</v>
+        <v>0.34</v>
       </c>
       <c r="P171">
         <v>1</v>
       </c>
     </row>
     <row r="172" spans="1:16">
       <c r="A172" t="s">
-        <v>441</v>
+        <v>431</v>
       </c>
       <c r="B172" t="s">
-        <v>442</v>
+        <v>432</v>
       </c>
       <c r="C172" s="1">
-        <v>13500000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D172" s="1">
-        <v>100.068</v>
+        <v>99.8555</v>
       </c>
       <c r="E172" s="1">
-        <v>100.0</v>
+        <v>99.4820302</v>
       </c>
       <c r="F172" t="s">
         <v>8</v>
       </c>
       <c r="G172">
         <v>1.0</v>
       </c>
       <c r="H172" s="1">
-        <v>13500000.0</v>
+        <v>9948203.02</v>
       </c>
       <c r="I172" s="1">
-        <v>9180.0</v>
+        <v>37346.98</v>
       </c>
       <c r="J172" s="1">
-        <v>0.068</v>
+        <v>0.37541433286913</v>
       </c>
       <c r="K172">
-        <v>0.24</v>
-[...2 lines deleted...]
-        <v>443</v>
+        <v>0.0</v>
+      </c>
+      <c r="L172">
+        <v>0.0</v>
       </c>
       <c r="M172" s="1">
-        <v>13509180.0</v>
+        <v>9985550.0</v>
       </c>
       <c r="N172" s="1">
-        <v>13542211.5</v>
+        <v>9985550.0</v>
       </c>
       <c r="O172" s="1">
-        <v>0.26</v>
+        <v>0.17</v>
       </c>
       <c r="P172">
         <v>1</v>
       </c>
     </row>
     <row r="173" spans="1:16">
       <c r="A173" t="s">
-        <v>444</v>
+        <v>433</v>
       </c>
       <c r="B173" t="s">
-        <v>445</v>
+        <v>434</v>
       </c>
       <c r="C173" s="1">
-        <v>2800000.0</v>
+        <v>7300000.0</v>
       </c>
       <c r="D173" s="1">
-        <v>100.909</v>
+        <v>99.9631</v>
       </c>
       <c r="E173" s="1">
-        <v>100.95</v>
+        <v>99.63533466</v>
       </c>
       <c r="F173" t="s">
         <v>8</v>
       </c>
       <c r="G173">
         <v>1.0</v>
       </c>
       <c r="H173" s="1">
-        <v>2826600.0</v>
+        <v>7273379.43</v>
       </c>
       <c r="I173" s="1">
-        <v>-1148.0</v>
+        <v>23926.87</v>
       </c>
       <c r="J173" s="1">
-        <v>-0.04061416542843</v>
+        <v>0.32896496367714</v>
       </c>
       <c r="K173">
-        <v>0.68</v>
-[...2 lines deleted...]
-        <v>446</v>
+        <v>0.0</v>
+      </c>
+      <c r="L173">
+        <v>0.0</v>
       </c>
       <c r="M173" s="1">
-        <v>2825452.0</v>
+        <v>7297306.3</v>
       </c>
       <c r="N173" s="1">
-        <v>2844515.01</v>
+        <v>7297306.3</v>
       </c>
       <c r="O173" s="1">
-        <v>0.06</v>
+        <v>0.12</v>
       </c>
       <c r="P173">
         <v>1</v>
       </c>
     </row>
     <row r="174" spans="1:16">
       <c r="A174" t="s">
-        <v>447</v>
+        <v>435</v>
       </c>
       <c r="B174" t="s">
-        <v>448</v>
+        <v>436</v>
       </c>
       <c r="C174" s="1">
-        <v>15000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="D174" s="1">
-        <v>101.077</v>
+        <v>98.7328</v>
       </c>
       <c r="E174" s="1">
-        <v>101.13</v>
+        <v>97.8384763</v>
       </c>
       <c r="F174" t="s">
         <v>8</v>
       </c>
       <c r="G174">
         <v>1.0</v>
       </c>
       <c r="H174" s="1">
-        <v>15169500.0</v>
+        <v>29351542.89</v>
       </c>
       <c r="I174" s="1">
-        <v>-7950.0</v>
+        <v>268297.11</v>
       </c>
       <c r="J174" s="1">
-        <v>-0.052407791950954</v>
+        <v>0.91408179462828</v>
       </c>
       <c r="K174">
-        <v>0.7</v>
-[...2 lines deleted...]
-        <v>449</v>
+        <v>0.0</v>
+      </c>
+      <c r="L174">
+        <v>0.0</v>
       </c>
       <c r="M174" s="1">
-        <v>15161550.0</v>
+        <v>29619840.0</v>
       </c>
       <c r="N174" s="1">
-        <v>15266344.52</v>
+        <v>29619840.0</v>
       </c>
       <c r="O174" s="1">
-        <v>0.3</v>
+        <v>0.5</v>
       </c>
       <c r="P174">
         <v>1</v>
       </c>
     </row>
     <row r="175" spans="1:16">
       <c r="A175" t="s">
-        <v>450</v>
+        <v>437</v>
       </c>
       <c r="B175" t="s">
-        <v>451</v>
+        <v>438</v>
       </c>
       <c r="C175" s="1">
-        <v>1200000.0</v>
+        <v>5000000.0</v>
       </c>
       <c r="D175" s="1">
-        <v>98.146</v>
+        <v>99.9459</v>
       </c>
       <c r="E175" s="1">
-        <v>98.09</v>
+        <v>99.8307314</v>
       </c>
       <c r="F175" t="s">
         <v>8</v>
       </c>
       <c r="G175">
         <v>1.0</v>
       </c>
       <c r="H175" s="1">
-        <v>1177080.0</v>
+        <v>4991536.57</v>
       </c>
       <c r="I175" s="1">
-        <v>672.0</v>
+        <v>5758.43</v>
       </c>
       <c r="J175" s="1">
-        <v>0.057090427158732</v>
+        <v>0.11536387481581</v>
       </c>
       <c r="K175">
-        <v>0.66</v>
-[...2 lines deleted...]
-        <v>452</v>
+        <v>0.0</v>
+      </c>
+      <c r="L175">
+        <v>0.0</v>
       </c>
       <c r="M175" s="1">
-        <v>1177752.0</v>
+        <v>4997295.0</v>
       </c>
       <c r="N175" s="1">
-        <v>1185634.19</v>
+        <v>4997295.0</v>
       </c>
       <c r="O175" s="1">
-        <v>0.02</v>
+        <v>0.09</v>
       </c>
       <c r="P175">
         <v>1</v>
       </c>
     </row>
     <row r="176" spans="1:16">
       <c r="A176" t="s">
-        <v>453</v>
+        <v>439</v>
       </c>
       <c r="B176" t="s">
-        <v>454</v>
+        <v>440</v>
       </c>
       <c r="C176" s="1">
-        <v>7500000.0</v>
+        <v>34000000.0</v>
       </c>
       <c r="D176" s="1">
-        <v>99.9</v>
+        <v>99.4563</v>
       </c>
       <c r="E176" s="1">
-        <v>97.68589333</v>
+        <v>99.42197171</v>
       </c>
       <c r="F176" t="s">
         <v>8</v>
       </c>
       <c r="G176">
         <v>1.0</v>
       </c>
       <c r="H176" s="1">
-        <v>7326442.0</v>
+        <v>33803470.38</v>
       </c>
       <c r="I176" s="1">
-        <v>166058.0</v>
+        <v>11671.62</v>
       </c>
       <c r="J176" s="1">
-        <v>2.2665572183606</v>
+        <v>0.034527875004531</v>
       </c>
       <c r="K176">
         <v>0.0</v>
       </c>
       <c r="L176">
         <v>0.0</v>
       </c>
       <c r="M176" s="1">
-        <v>7492500.0</v>
+        <v>33815142.0</v>
       </c>
       <c r="N176" s="1">
-        <v>7492500.0</v>
+        <v>33815142.0</v>
       </c>
       <c r="O176" s="1">
-        <v>0.14</v>
+        <v>0.58</v>
       </c>
       <c r="P176">
         <v>1</v>
       </c>
     </row>
     <row r="177" spans="1:16">
       <c r="A177" t="s">
-        <v>455</v>
+        <v>441</v>
       </c>
       <c r="B177" t="s">
-        <v>456</v>
+        <v>442</v>
       </c>
       <c r="C177" s="1">
-        <v>6600000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D177" s="1">
-        <v>100.903</v>
+        <v>100.0127</v>
       </c>
       <c r="E177" s="1">
-        <v>102.17515152</v>
+        <v>100.0</v>
       </c>
       <c r="F177" t="s">
         <v>8</v>
       </c>
       <c r="G177">
         <v>1.0</v>
       </c>
       <c r="H177" s="1">
-        <v>6743560.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="I177" s="1">
-        <v>-83962.0</v>
+        <v>1905.0</v>
       </c>
       <c r="J177" s="1">
-        <v>-1.2450693698877</v>
+        <v>0.0127</v>
       </c>
       <c r="K177">
-        <v>1.38</v>
+        <v>0.0</v>
       </c>
       <c r="L177" t="s">
-        <v>457</v>
+        <v>443</v>
       </c>
       <c r="M177" s="1">
-        <v>6659598.0</v>
+        <v>15001905.0</v>
       </c>
       <c r="N177" s="1">
-        <v>6750687.04</v>
+        <v>15021618.75</v>
       </c>
       <c r="O177" s="1">
-        <v>0.13</v>
+        <v>0.26</v>
       </c>
       <c r="P177">
         <v>1</v>
       </c>
     </row>
     <row r="178" spans="1:16">
       <c r="A178" t="s">
-        <v>458</v>
+        <v>444</v>
       </c>
       <c r="B178" t="s">
-        <v>459</v>
+        <v>445</v>
       </c>
       <c r="C178" s="1">
-        <v>11000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D178" s="1">
-        <v>99.772</v>
+        <v>97.377</v>
       </c>
       <c r="E178" s="1">
-        <v>97.43991173</v>
+        <v>97.26824825</v>
       </c>
       <c r="F178" t="s">
         <v>8</v>
       </c>
       <c r="G178">
         <v>1.0</v>
       </c>
       <c r="H178" s="1">
-        <v>10718390.29</v>
+        <v>19453649.65</v>
       </c>
       <c r="I178" s="1">
-        <v>256529.71</v>
+        <v>21750.35</v>
       </c>
       <c r="J178" s="1">
-        <v>2.3933604119579</v>
+        <v>0.11180601270878</v>
       </c>
       <c r="K178">
-        <v>0.18</v>
-[...2 lines deleted...]
-        <v>460</v>
+        <v>0.0</v>
+      </c>
+      <c r="L178">
+        <v>0.0</v>
       </c>
       <c r="M178" s="1">
-        <v>10974920.0</v>
+        <v>19475400.0</v>
       </c>
       <c r="N178" s="1">
-        <v>10994448.77</v>
+        <v>19475400.0</v>
       </c>
       <c r="O178" s="1">
-        <v>0.21</v>
+        <v>0.33</v>
       </c>
       <c r="P178">
         <v>1</v>
       </c>
     </row>
     <row r="179" spans="1:16">
       <c r="A179" t="s">
-        <v>461</v>
+        <v>446</v>
       </c>
       <c r="B179" t="s">
-        <v>462</v>
+        <v>447</v>
       </c>
       <c r="C179" s="1">
-        <v>4700000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D179" s="1">
-        <v>101.36</v>
+        <v>99.9901</v>
       </c>
       <c r="E179" s="1">
-        <v>101.44351064</v>
+        <v>100.0</v>
       </c>
       <c r="F179" t="s">
         <v>8</v>
       </c>
       <c r="G179">
         <v>1.0</v>
       </c>
       <c r="H179" s="1">
-        <v>4767845.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="I179" s="1">
-        <v>-3925.0</v>
+        <v>-1980.0</v>
       </c>
       <c r="J179" s="1">
-        <v>-0.082322307038085</v>
+        <v>-0.0099</v>
       </c>
       <c r="K179">
-        <v>0.25</v>
+        <v>0.0</v>
       </c>
       <c r="L179" t="s">
-        <v>463</v>
+        <v>448</v>
       </c>
       <c r="M179" s="1">
-        <v>4763920.0</v>
+        <v>19998020.0</v>
       </c>
       <c r="N179" s="1">
-        <v>4775895.34</v>
+        <v>20125150.61</v>
       </c>
       <c r="O179" s="1">
-        <v>0.09</v>
+        <v>0.34</v>
       </c>
       <c r="P179">
         <v>1</v>
       </c>
     </row>
     <row r="180" spans="1:16">
       <c r="A180" t="s">
-        <v>464</v>
+        <v>449</v>
       </c>
       <c r="B180" t="s">
-        <v>465</v>
+        <v>450</v>
       </c>
       <c r="C180" s="1">
-        <v>10997000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D180" s="1">
-        <v>100.965</v>
+        <v>99.9064</v>
       </c>
       <c r="E180" s="1">
-        <v>101.38580613</v>
+        <v>99.81409627</v>
       </c>
       <c r="F180" t="s">
         <v>8</v>
       </c>
       <c r="G180">
         <v>1.0</v>
       </c>
       <c r="H180" s="1">
-        <v>11149397.1</v>
+        <v>14972114.44</v>
       </c>
       <c r="I180" s="1">
-        <v>-46276.05</v>
+        <v>13845.56</v>
       </c>
       <c r="J180" s="1">
-        <v>-0.41505428127589</v>
+        <v>0.092475649017281</v>
       </c>
       <c r="K180">
-        <v>0.81</v>
-[...2 lines deleted...]
-        <v>466</v>
+        <v>0.0</v>
+      </c>
+      <c r="L180">
+        <v>0.0</v>
       </c>
       <c r="M180" s="1">
-        <v>11103121.05</v>
+        <v>14985960.0</v>
       </c>
       <c r="N180" s="1">
-        <v>11192678.81</v>
+        <v>14985960.0</v>
       </c>
       <c r="O180" s="1">
-        <v>0.22</v>
+        <v>0.25</v>
       </c>
       <c r="P180">
         <v>1</v>
       </c>
     </row>
     <row r="181" spans="1:16">
       <c r="A181" t="s">
-        <v>467</v>
+        <v>451</v>
       </c>
       <c r="B181" t="s">
-        <v>468</v>
+        <v>452</v>
       </c>
       <c r="C181" s="1">
-        <v>25600000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D181" s="1">
-        <v>101.22</v>
+        <v>100.0031</v>
       </c>
       <c r="E181" s="1">
-        <v>102.00832031</v>
+        <v>100.0</v>
       </c>
       <c r="F181" t="s">
         <v>8</v>
       </c>
       <c r="G181">
         <v>1.0</v>
       </c>
       <c r="H181" s="1">
-        <v>26114130.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="I181" s="1">
-        <v>-201810.0</v>
+        <v>620.0</v>
       </c>
       <c r="J181" s="1">
-        <v>-0.7728000128666</v>
+        <v>0.0031</v>
       </c>
       <c r="K181">
-        <v>1.42</v>
+        <v>0.0</v>
       </c>
       <c r="L181" t="s">
-        <v>469</v>
+        <v>453</v>
       </c>
       <c r="M181" s="1">
-        <v>25912320.0</v>
+        <v>20000620.0</v>
       </c>
       <c r="N181" s="1">
-        <v>26276856.99</v>
+        <v>20047346.89</v>
       </c>
       <c r="O181" s="1">
-        <v>0.51</v>
+        <v>0.34</v>
       </c>
       <c r="P181">
         <v>1</v>
       </c>
     </row>
     <row r="182" spans="1:16">
       <c r="A182" t="s">
-        <v>470</v>
+        <v>454</v>
       </c>
       <c r="B182" t="s">
-        <v>471</v>
+        <v>455</v>
       </c>
       <c r="C182" s="1">
-        <v>6245000.0</v>
+        <v>28100000.0</v>
       </c>
       <c r="D182" s="1">
-        <v>99.0478</v>
+        <v>98.609</v>
       </c>
       <c r="E182" s="1">
-        <v>99.04783667</v>
+        <v>98.38921708</v>
       </c>
       <c r="F182" t="s">
         <v>8</v>
       </c>
       <c r="G182">
         <v>1.0</v>
       </c>
       <c r="H182" s="1">
-        <v>6185537.4</v>
+        <v>27647370.0</v>
       </c>
       <c r="I182" s="1">
-        <v>-2.29</v>
+        <v>61759.0</v>
       </c>
       <c r="J182" s="1">
-        <v>-3.7021843890233E-5</v>
+        <v>0.22338110279567</v>
       </c>
       <c r="K182">
-        <v>0.04</v>
+        <v>0.17</v>
       </c>
       <c r="L182" t="s">
-        <v>472</v>
+        <v>456</v>
       </c>
       <c r="M182" s="1">
-        <v>6185535.11</v>
+        <v>27709129.0</v>
       </c>
       <c r="N182" s="1">
-        <v>6187887.68</v>
+        <v>27756706.53</v>
       </c>
       <c r="O182" s="1">
-        <v>0.12</v>
+        <v>0.47</v>
       </c>
       <c r="P182">
         <v>1</v>
       </c>
     </row>
     <row r="183" spans="1:16">
       <c r="A183" t="s">
-        <v>473</v>
+        <v>457</v>
       </c>
       <c r="B183" t="s">
-        <v>474</v>
+        <v>458</v>
       </c>
       <c r="C183" s="1">
-        <v>8000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D183" s="1">
-        <v>101.01</v>
+        <v>101.562</v>
       </c>
       <c r="E183" s="1">
-        <v>101.01</v>
+        <v>102.74379333</v>
       </c>
       <c r="F183" t="s">
         <v>8</v>
       </c>
       <c r="G183">
         <v>1.0</v>
       </c>
       <c r="H183" s="1">
-        <v>8080800.0</v>
+        <v>15411569.0</v>
       </c>
       <c r="I183" s="1">
-        <v>0.0</v>
+        <v>-177269.0</v>
       </c>
       <c r="J183" s="1">
-        <v>0.0</v>
+        <v>-1.150233308497</v>
       </c>
       <c r="K183">
-        <v>0.03</v>
+        <v>1.12</v>
       </c>
       <c r="L183" t="s">
-        <v>475</v>
+        <v>459</v>
       </c>
       <c r="M183" s="1">
-        <v>8080800.0</v>
+        <v>15234300.0</v>
       </c>
       <c r="N183" s="1">
-        <v>8083019.18</v>
+        <v>15401971.23</v>
       </c>
       <c r="O183" s="1">
-        <v>0.16</v>
+        <v>0.26</v>
       </c>
       <c r="P183">
         <v>1</v>
       </c>
     </row>
     <row r="184" spans="1:16">
       <c r="A184" t="s">
-        <v>476</v>
+        <v>460</v>
       </c>
       <c r="B184" t="s">
-        <v>477</v>
+        <v>461</v>
       </c>
       <c r="C184" s="1">
-        <v>4992000.0</v>
+        <v>6404000.0</v>
       </c>
       <c r="D184" s="1">
-        <v>99.923</v>
+        <v>98.881</v>
       </c>
       <c r="E184" s="1">
-        <v>99.11557212</v>
+        <v>98.74687695</v>
       </c>
       <c r="F184" t="s">
         <v>8</v>
       </c>
       <c r="G184">
         <v>1.0</v>
       </c>
       <c r="H184" s="1">
-        <v>4947849.36</v>
+        <v>6323750.0</v>
       </c>
       <c r="I184" s="1">
-        <v>40306.8</v>
+        <v>8589.24</v>
       </c>
       <c r="J184" s="1">
-        <v>0.81463272357993</v>
+        <v>0.13582510377545</v>
       </c>
       <c r="K184">
-        <v>0.59</v>
+        <v>1.38</v>
       </c>
       <c r="L184" t="s">
-        <v>478</v>
+        <v>462</v>
       </c>
       <c r="M184" s="1">
-        <v>4988156.16</v>
+        <v>6332339.24</v>
       </c>
       <c r="N184" s="1">
-        <v>5017732.05</v>
+        <v>6421030.25</v>
       </c>
       <c r="O184" s="1">
-        <v>0.1</v>
+        <v>0.11</v>
       </c>
       <c r="P184">
         <v>1</v>
       </c>
     </row>
     <row r="185" spans="1:16">
       <c r="A185" t="s">
-        <v>479</v>
+        <v>463</v>
       </c>
       <c r="B185" t="s">
-        <v>480</v>
+        <v>464</v>
       </c>
       <c r="C185" s="1">
-        <v>6120000.0</v>
+        <v>12200000.0</v>
       </c>
       <c r="D185" s="1">
-        <v>99.279</v>
+        <v>100.925</v>
       </c>
       <c r="E185" s="1">
-        <v>99.295</v>
+        <v>101.60704918</v>
       </c>
       <c r="F185" t="s">
         <v>8</v>
       </c>
       <c r="G185">
         <v>1.0</v>
       </c>
       <c r="H185" s="1">
-        <v>6076854.0</v>
+        <v>12396060.0</v>
       </c>
       <c r="I185" s="1">
-        <v>-979.2</v>
+        <v>-83210.0</v>
       </c>
       <c r="J185" s="1">
-        <v>-0.016113600886248</v>
+        <v>-0.67126167508063</v>
       </c>
       <c r="K185">
-        <v>1.48</v>
+        <v>0.69</v>
       </c>
       <c r="L185" t="s">
-        <v>481</v>
+        <v>465</v>
       </c>
       <c r="M185" s="1">
-        <v>6075874.8</v>
+        <v>12312850.0</v>
       </c>
       <c r="N185" s="1">
-        <v>6166543.02</v>
+        <v>12397038.36</v>
       </c>
       <c r="O185" s="1">
-        <v>0.12</v>
+        <v>0.21</v>
       </c>
       <c r="P185">
         <v>1</v>
       </c>
     </row>
     <row r="186" spans="1:16">
       <c r="A186" t="s">
-        <v>482</v>
+        <v>466</v>
       </c>
       <c r="B186" t="s">
-        <v>483</v>
+        <v>467</v>
       </c>
       <c r="C186" s="1">
-        <v>13900000.0</v>
+        <v>34500000.0</v>
       </c>
       <c r="D186" s="1">
-        <v>98.891</v>
+        <v>101.132</v>
       </c>
       <c r="E186" s="1">
-        <v>98.855</v>
+        <v>101.93998551</v>
       </c>
       <c r="F186" t="s">
         <v>8</v>
       </c>
       <c r="G186">
         <v>1.0</v>
       </c>
       <c r="H186" s="1">
-        <v>13740845.0</v>
+        <v>35169295.0</v>
       </c>
       <c r="I186" s="1">
-        <v>5004.0</v>
+        <v>-278755.0</v>
       </c>
       <c r="J186" s="1">
-        <v>0.036416974356381</v>
+        <v>-0.79260900737419</v>
       </c>
       <c r="K186">
-        <v>0.18</v>
+        <v>1.16</v>
       </c>
       <c r="L186" t="s">
-        <v>484</v>
+        <v>468</v>
       </c>
       <c r="M186" s="1">
-        <v>13745849.0</v>
+        <v>34890540.0</v>
       </c>
       <c r="N186" s="1">
-        <v>13771316.47</v>
+        <v>35292252.33</v>
       </c>
       <c r="O186" s="1">
-        <v>0.27</v>
+        <v>0.6</v>
       </c>
       <c r="P186">
         <v>1</v>
       </c>
     </row>
     <row r="187" spans="1:16">
       <c r="A187" t="s">
-        <v>485</v>
+        <v>469</v>
       </c>
       <c r="B187" t="s">
-        <v>486</v>
+        <v>470</v>
       </c>
       <c r="C187" s="1">
-        <v>6299000.0</v>
+        <v>4000000.0</v>
       </c>
       <c r="D187" s="1">
-        <v>100.02</v>
+        <v>100.946</v>
       </c>
       <c r="E187" s="1">
-        <v>100.18117098</v>
+        <v>101.5</v>
       </c>
       <c r="F187" t="s">
         <v>8</v>
       </c>
       <c r="G187">
         <v>1.0</v>
       </c>
       <c r="H187" s="1">
-        <v>6310411.96</v>
+        <v>4060000.0</v>
       </c>
       <c r="I187" s="1">
-        <v>-10152.16</v>
+        <v>-22160.0</v>
       </c>
       <c r="J187" s="1">
-        <v>-0.16087951253186</v>
+        <v>-0.54581280788177</v>
       </c>
       <c r="K187">
-        <v>1.97</v>
+        <v>1.87</v>
       </c>
       <c r="L187" t="s">
-        <v>487</v>
+        <v>471</v>
       </c>
       <c r="M187" s="1">
-        <v>6300259.8</v>
+        <v>4037840.0</v>
       </c>
       <c r="N187" s="1">
-        <v>6424039.46</v>
+        <v>4112634.52</v>
       </c>
       <c r="O187" s="1">
-        <v>0.12</v>
+        <v>0.07</v>
       </c>
       <c r="P187">
         <v>1</v>
       </c>
     </row>
     <row r="188" spans="1:16">
       <c r="A188" t="s">
-        <v>488</v>
+        <v>472</v>
       </c>
       <c r="B188" t="s">
-        <v>489</v>
+        <v>473</v>
       </c>
       <c r="C188" s="1">
-        <v>1000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D188" s="1">
-        <v>99.277</v>
+        <v>101.663</v>
       </c>
       <c r="E188" s="1">
-        <v>98.02</v>
+        <v>102.4148</v>
       </c>
       <c r="F188" t="s">
         <v>8</v>
       </c>
       <c r="G188">
         <v>1.0</v>
       </c>
       <c r="H188" s="1">
-        <v>980200.0</v>
+        <v>15362220.0</v>
       </c>
       <c r="I188" s="1">
-        <v>12570.0</v>
+        <v>-112770.0</v>
       </c>
       <c r="J188" s="1">
-        <v>1.2823913487043</v>
+        <v>-0.73407359092631</v>
       </c>
       <c r="K188">
-        <v>0.08</v>
-[...2 lines deleted...]
-        <v>794.52</v>
+        <v>4.44</v>
+      </c>
+      <c r="L188" t="s">
+        <v>474</v>
       </c>
       <c r="M188" s="1">
-        <v>992770.0</v>
+        <v>15249450.0</v>
       </c>
       <c r="N188" s="1">
-        <v>993564.52</v>
+        <v>15915100.68</v>
       </c>
       <c r="O188" s="1">
-        <v>0.02</v>
+        <v>0.27</v>
       </c>
       <c r="P188">
         <v>1</v>
       </c>
     </row>
     <row r="189" spans="1:16">
       <c r="A189" t="s">
-        <v>490</v>
+        <v>475</v>
       </c>
       <c r="B189" t="s">
-        <v>491</v>
+        <v>476</v>
       </c>
       <c r="C189" s="1">
-        <v>25000000.0</v>
+        <v>28500000.0</v>
       </c>
       <c r="D189" s="1">
-        <v>99.638</v>
+        <v>98.477</v>
       </c>
       <c r="E189" s="1">
-        <v>97.37396836</v>
+        <v>98.37645614</v>
       </c>
       <c r="F189" t="s">
         <v>8</v>
       </c>
       <c r="G189">
         <v>1.0</v>
       </c>
       <c r="H189" s="1">
-        <v>24343492.09</v>
+        <v>28037290.0</v>
       </c>
       <c r="I189" s="1">
-        <v>566007.91</v>
+        <v>28655.0</v>
       </c>
       <c r="J189" s="1">
-        <v>2.325089218537</v>
+        <v>0.10220317298854</v>
       </c>
       <c r="K189">
-        <v>0.15</v>
+        <v>0.14</v>
       </c>
       <c r="L189" t="s">
-        <v>492</v>
+        <v>477</v>
       </c>
       <c r="M189" s="1">
-        <v>24909500.0</v>
+        <v>28065945.0</v>
       </c>
       <c r="N189" s="1">
-        <v>24947056.16</v>
+        <v>28106547.74</v>
       </c>
       <c r="O189" s="1">
         <v>0.48</v>
       </c>
       <c r="P189">
         <v>1</v>
       </c>
     </row>
     <row r="190" spans="1:16">
       <c r="A190" t="s">
-        <v>493</v>
+        <v>478</v>
       </c>
       <c r="B190" t="s">
-        <v>494</v>
+        <v>479</v>
       </c>
       <c r="C190" s="1">
-        <v>32391000.0</v>
+        <v>25000000.0</v>
       </c>
       <c r="D190" s="1">
-        <v>99.254</v>
+        <v>99.806</v>
       </c>
       <c r="E190" s="1">
-        <v>97.79440718</v>
+        <v>98.926908</v>
       </c>
       <c r="F190" t="s">
         <v>8</v>
       </c>
       <c r="G190">
         <v>1.0</v>
       </c>
       <c r="H190" s="1">
-        <v>31676586.43</v>
+        <v>24731727.0</v>
       </c>
       <c r="I190" s="1">
-        <v>472776.71</v>
+        <v>219773.0</v>
       </c>
       <c r="J190" s="1">
-        <v>1.4925115464848</v>
+        <v>0.88862779376467</v>
       </c>
       <c r="K190">
-        <v>0.08</v>
+        <v>0.85</v>
       </c>
       <c r="L190" t="s">
-        <v>495</v>
+        <v>480</v>
       </c>
       <c r="M190" s="1">
-        <v>32149363.14</v>
+        <v>24951500.0</v>
       </c>
       <c r="N190" s="1">
-        <v>32175098.46</v>
+        <v>25164513.7</v>
       </c>
       <c r="O190" s="1">
-        <v>0.62</v>
+        <v>0.43</v>
       </c>
       <c r="P190">
         <v>1</v>
       </c>
     </row>
     <row r="191" spans="1:16">
       <c r="A191" t="s">
-        <v>496</v>
+        <v>481</v>
       </c>
       <c r="B191" t="s">
-        <v>497</v>
+        <v>482</v>
       </c>
       <c r="C191" s="1">
-        <v>5709000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D191" s="1">
-        <v>99.078</v>
+        <v>99.931</v>
       </c>
       <c r="E191" s="1">
-        <v>98.76817691</v>
+        <v>96.05</v>
       </c>
       <c r="F191" t="s">
         <v>8</v>
       </c>
       <c r="G191">
         <v>1.0</v>
       </c>
       <c r="H191" s="1">
-        <v>5638675.22</v>
+        <v>14407500.0</v>
       </c>
       <c r="I191" s="1">
-        <v>17687.8</v>
+        <v>582150.0</v>
       </c>
       <c r="J191" s="1">
-        <v>0.3136871571759</v>
+        <v>4.0406038521603</v>
       </c>
       <c r="K191">
-        <v>1.28</v>
+        <v>0.01</v>
       </c>
       <c r="L191" t="s">
-        <v>498</v>
+        <v>483</v>
       </c>
       <c r="M191" s="1">
-        <v>5656363.02</v>
+        <v>14989650.0</v>
       </c>
       <c r="N191" s="1">
-        <v>5729485.14</v>
+        <v>14991096.58</v>
       </c>
       <c r="O191" s="1">
-        <v>0.11</v>
+        <v>0.26</v>
       </c>
       <c r="P191">
         <v>1</v>
       </c>
     </row>
     <row r="192" spans="1:16">
       <c r="A192" t="s">
-        <v>499</v>
+        <v>484</v>
       </c>
       <c r="B192" t="s">
-        <v>500</v>
+        <v>485</v>
       </c>
       <c r="C192" s="1">
-        <v>18216000.0</v>
+        <v>15900000.0</v>
       </c>
       <c r="D192" s="1">
-        <v>99.754</v>
+        <v>98.458</v>
       </c>
       <c r="E192" s="1">
-        <v>98.71901845</v>
+        <v>98.63984906</v>
       </c>
       <c r="F192" t="s">
         <v>8</v>
       </c>
       <c r="G192">
         <v>1.0</v>
       </c>
       <c r="H192" s="1">
-        <v>17982656.4</v>
+        <v>15683736.0</v>
       </c>
       <c r="I192" s="1">
-        <v>188532.24</v>
+        <v>-28914.0</v>
       </c>
       <c r="J192" s="1">
-        <v>1.0484115127729</v>
+        <v>-0.18435658442606</v>
       </c>
       <c r="K192">
-        <v>0.22</v>
+        <v>1.15</v>
       </c>
       <c r="L192" t="s">
-        <v>501</v>
+        <v>486</v>
       </c>
       <c r="M192" s="1">
-        <v>18171188.64</v>
+        <v>15654822.0</v>
       </c>
       <c r="N192" s="1">
-        <v>18210864.59</v>
+        <v>15838325.42</v>
       </c>
       <c r="O192" s="1">
-        <v>0.35</v>
+        <v>0.27</v>
       </c>
       <c r="P192">
         <v>1</v>
       </c>
     </row>
     <row r="193" spans="1:16">
       <c r="A193" t="s">
-        <v>502</v>
+        <v>487</v>
       </c>
       <c r="B193" t="s">
-        <v>503</v>
+        <v>488</v>
       </c>
       <c r="C193" s="1">
-        <v>9100000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D193" s="1">
-        <v>99.143</v>
+        <v>100.387</v>
       </c>
       <c r="E193" s="1">
-        <v>98.67873626</v>
+        <v>100.747</v>
       </c>
       <c r="F193" t="s">
         <v>8</v>
       </c>
       <c r="G193">
         <v>1.0</v>
       </c>
       <c r="H193" s="1">
-        <v>8979765.0</v>
+        <v>20149400.0</v>
       </c>
       <c r="I193" s="1">
-        <v>42248.0</v>
+        <v>-72000.0</v>
       </c>
       <c r="J193" s="1">
-        <v>0.47048001812965</v>
+        <v>-0.35733073937685</v>
       </c>
       <c r="K193">
-        <v>0.3</v>
+        <v>1.4</v>
       </c>
       <c r="L193" t="s">
-        <v>504</v>
+        <v>489</v>
       </c>
       <c r="M193" s="1">
-        <v>9022013.0</v>
+        <v>20077400.0</v>
       </c>
       <c r="N193" s="1">
-        <v>9049188.34</v>
+        <v>20356989.04</v>
       </c>
       <c r="O193" s="1">
-        <v>0.18</v>
+        <v>0.35</v>
       </c>
       <c r="P193">
         <v>1</v>
       </c>
     </row>
     <row r="194" spans="1:16">
       <c r="A194" t="s">
-        <v>505</v>
+        <v>490</v>
       </c>
       <c r="B194" t="s">
-        <v>506</v>
+        <v>491</v>
       </c>
       <c r="C194" s="1">
-        <v>5300000.0</v>
+        <v>6000000.0</v>
       </c>
       <c r="D194" s="1">
-        <v>99.897</v>
+        <v>100.091</v>
       </c>
       <c r="E194" s="1">
-        <v>97.14377358</v>
+        <v>100.16216667</v>
       </c>
       <c r="F194" t="s">
         <v>8</v>
       </c>
       <c r="G194">
         <v>1.0</v>
       </c>
       <c r="H194" s="1">
-        <v>5148620.0</v>
+        <v>6009730.0</v>
       </c>
       <c r="I194" s="1">
-        <v>145921.0</v>
+        <v>-4270.0</v>
       </c>
       <c r="J194" s="1">
-        <v>2.834176925079</v>
+        <v>-0.071051444906843</v>
       </c>
       <c r="K194">
-        <v>0.12</v>
+        <v>0.14</v>
       </c>
       <c r="L194" t="s">
-        <v>507</v>
+        <v>492</v>
       </c>
       <c r="M194" s="1">
-        <v>5294541.0</v>
+        <v>6005460.0</v>
       </c>
       <c r="N194" s="1">
-        <v>5300821.14</v>
+        <v>6013756.67</v>
       </c>
       <c r="O194" s="1">
         <v>0.1</v>
       </c>
       <c r="P194">
         <v>1</v>
       </c>
     </row>
     <row r="195" spans="1:16">
       <c r="A195" t="s">
-        <v>508</v>
+        <v>493</v>
       </c>
       <c r="B195" t="s">
-        <v>509</v>
+        <v>494</v>
       </c>
       <c r="C195" s="1">
-        <v>29500000.0</v>
+        <v>5000000.0</v>
       </c>
       <c r="D195" s="1">
-        <v>98.561</v>
+        <v>100.105</v>
       </c>
       <c r="E195" s="1">
-        <v>98.3307661</v>
+        <v>100.855</v>
       </c>
       <c r="F195" t="s">
         <v>8</v>
       </c>
       <c r="G195">
         <v>1.0</v>
       </c>
       <c r="H195" s="1">
-        <v>29007576.0</v>
+        <v>5042750.0</v>
       </c>
       <c r="I195" s="1">
-        <v>67919.0</v>
+        <v>-37500.0</v>
       </c>
       <c r="J195" s="1">
-        <v>0.23414228062352</v>
+        <v>-0.74364186207922</v>
       </c>
       <c r="K195">
-        <v>0.02</v>
+        <v>2.01</v>
       </c>
       <c r="L195" t="s">
-        <v>510</v>
+        <v>495</v>
       </c>
       <c r="M195" s="1">
-        <v>29075495.0</v>
+        <v>5005250.0</v>
       </c>
       <c r="N195" s="1">
-        <v>29082162.81</v>
+        <v>5105523.97</v>
       </c>
       <c r="O195" s="1">
-        <v>0.56</v>
+        <v>0.09</v>
       </c>
       <c r="P195">
         <v>1</v>
       </c>
     </row>
     <row r="196" spans="1:16">
       <c r="A196" t="s">
-        <v>511</v>
+        <v>496</v>
       </c>
       <c r="B196" t="s">
-        <v>512</v>
+        <v>497</v>
       </c>
       <c r="C196" s="1">
-        <v>15000000.0</v>
+        <v>34500000.0</v>
       </c>
       <c r="D196" s="1">
-        <v>100.7</v>
+        <v>99.857</v>
       </c>
       <c r="E196" s="1">
-        <v>100.59</v>
+        <v>98.79801159</v>
       </c>
       <c r="F196" t="s">
         <v>8</v>
       </c>
       <c r="G196">
         <v>1.0</v>
       </c>
       <c r="H196" s="1">
-        <v>15088500.0</v>
+        <v>34085314.0</v>
       </c>
       <c r="I196" s="1">
-        <v>16500.0</v>
+        <v>365351.0</v>
       </c>
       <c r="J196" s="1">
-        <v>0.10935480664082</v>
+        <v>1.071872185188</v>
       </c>
       <c r="K196">
-        <v>2.94</v>
+        <v>0.99</v>
       </c>
       <c r="L196" t="s">
-        <v>513</v>
+        <v>498</v>
       </c>
       <c r="M196" s="1">
-        <v>15105000.0</v>
+        <v>34450665.0</v>
       </c>
       <c r="N196" s="1">
-        <v>15546369.86</v>
+        <v>34792002.33</v>
       </c>
       <c r="O196" s="1">
-        <v>0.3</v>
+        <v>0.59</v>
       </c>
       <c r="P196">
         <v>1</v>
       </c>
     </row>
     <row r="197" spans="1:16">
       <c r="A197" t="s">
-        <v>514</v>
+        <v>499</v>
       </c>
       <c r="B197" t="s">
-        <v>515</v>
+        <v>500</v>
       </c>
       <c r="C197" s="1">
-        <v>20000000.0</v>
+        <v>31000000.0</v>
       </c>
       <c r="D197" s="1">
-        <v>99.733</v>
+        <v>98.267</v>
       </c>
       <c r="E197" s="1">
-        <v>99.71</v>
+        <v>97.49172258</v>
       </c>
       <c r="F197" t="s">
         <v>8</v>
       </c>
       <c r="G197">
         <v>1.0</v>
       </c>
       <c r="H197" s="1">
-        <v>19942000.0</v>
+        <v>30222434.0</v>
       </c>
       <c r="I197" s="1">
-        <v>4600.0</v>
+        <v>240336.0</v>
       </c>
       <c r="J197" s="1">
-        <v>0.023066893992578</v>
+        <v>0.7952238393506</v>
       </c>
       <c r="K197">
-        <v>0.97</v>
+        <v>0.09</v>
       </c>
       <c r="L197" t="s">
-        <v>516</v>
+        <v>501</v>
       </c>
       <c r="M197" s="1">
-        <v>19946600.0</v>
+        <v>30462770.0</v>
       </c>
       <c r="N197" s="1">
-        <v>20139750.68</v>
+        <v>30489523.42</v>
       </c>
       <c r="O197" s="1">
-        <v>0.39</v>
+        <v>0.52</v>
       </c>
       <c r="P197">
         <v>1</v>
       </c>
     </row>
     <row r="198" spans="1:16">
       <c r="A198" t="s">
-        <v>517</v>
+        <v>502</v>
       </c>
       <c r="B198" t="s">
-        <v>518</v>
+        <v>503</v>
       </c>
       <c r="C198" s="1">
-        <v>7969000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D198" s="1">
-        <v>99.374</v>
+        <v>99.889</v>
       </c>
       <c r="E198" s="1">
-        <v>97.83736655</v>
+        <v>98.92166667</v>
       </c>
       <c r="F198" t="s">
         <v>8</v>
       </c>
       <c r="G198">
         <v>1.0</v>
       </c>
       <c r="H198" s="1">
-        <v>7796659.74</v>
+        <v>14838250.0</v>
       </c>
       <c r="I198" s="1">
-        <v>122454.32</v>
+        <v>145100.0</v>
       </c>
       <c r="J198" s="1">
-        <v>1.5705997707167</v>
+        <v>0.97787811905043</v>
       </c>
       <c r="K198">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>0.58</v>
+      </c>
+      <c r="L198" t="s">
+        <v>504</v>
       </c>
       <c r="M198" s="1">
-        <v>7919114.06</v>
+        <v>14983350.0</v>
       </c>
       <c r="N198" s="1">
-        <v>7919114.06</v>
+        <v>15070165.07</v>
       </c>
       <c r="O198" s="1">
-        <v>0.15</v>
+        <v>0.26</v>
       </c>
       <c r="P198">
         <v>1</v>
       </c>
     </row>
     <row r="199" spans="1:16">
       <c r="A199" t="s">
-        <v>519</v>
+        <v>505</v>
       </c>
       <c r="B199" t="s">
-        <v>520</v>
+        <v>506</v>
       </c>
       <c r="C199" s="1">
-        <v>5000000.0</v>
+        <v>13500000.0</v>
       </c>
       <c r="D199" s="1">
-        <v>100.757</v>
+        <v>99.985</v>
       </c>
       <c r="E199" s="1">
-        <v>101.91</v>
+        <v>100.0</v>
       </c>
       <c r="F199" t="s">
         <v>8</v>
       </c>
       <c r="G199">
         <v>1.0</v>
       </c>
       <c r="H199" s="1">
-        <v>5095500.0</v>
+        <v>13500000.0</v>
       </c>
       <c r="I199" s="1">
-        <v>-57650.0</v>
+        <v>-2025.0</v>
       </c>
       <c r="J199" s="1">
-        <v>-1.1313904425473</v>
+        <v>-0.015</v>
       </c>
       <c r="K199">
-        <v>1.7</v>
+        <v>0.23</v>
       </c>
       <c r="L199" t="s">
-        <v>521</v>
+        <v>507</v>
       </c>
       <c r="M199" s="1">
-        <v>5037850.0</v>
+        <v>13497975.0</v>
       </c>
       <c r="N199" s="1">
-        <v>5122781.51</v>
+        <v>13528944.75</v>
       </c>
       <c r="O199" s="1">
-        <v>0.1</v>
+        <v>0.23</v>
       </c>
       <c r="P199">
         <v>1</v>
       </c>
     </row>
     <row r="200" spans="1:16">
       <c r="A200" t="s">
-        <v>522</v>
+        <v>508</v>
       </c>
       <c r="B200" t="s">
-        <v>523</v>
+        <v>509</v>
       </c>
       <c r="C200" s="1">
-        <v>5000000.0</v>
+        <v>2800000.0</v>
       </c>
       <c r="D200" s="1">
-        <v>99.8685458</v>
+        <v>100.447</v>
       </c>
       <c r="E200" s="1">
-        <v>0.0</v>
+        <v>100.95</v>
       </c>
       <c r="F200" t="s">
         <v>8</v>
       </c>
       <c r="G200">
         <v>1.0</v>
       </c>
       <c r="H200" s="1">
-        <v>0.0</v>
+        <v>2826600.0</v>
       </c>
       <c r="I200" s="1">
-        <v>-6572.71</v>
+        <v>-14084.0</v>
       </c>
       <c r="J200" s="1">
-        <v>0</v>
+        <v>-0.49826646854879</v>
       </c>
       <c r="K200">
-        <v>0.0</v>
+        <v>1.47</v>
       </c>
       <c r="L200" t="s">
-        <v>524</v>
+        <v>510</v>
       </c>
       <c r="M200" s="1">
-        <v>-6572.71</v>
+        <v>2812516.0</v>
       </c>
       <c r="N200" s="1">
-        <v>-10195.82</v>
+        <v>2853595.45</v>
       </c>
       <c r="O200" s="1">
-        <v>0.0</v>
+        <v>0.05</v>
       </c>
       <c r="P200">
         <v>1</v>
       </c>
     </row>
     <row r="201" spans="1:16">
       <c r="A201" t="s">
-        <v>525</v>
+        <v>511</v>
       </c>
       <c r="B201" t="s">
-        <v>526</v>
+        <v>512</v>
       </c>
       <c r="C201" s="1">
-        <v>1600000.0</v>
+        <v>23400000.0</v>
       </c>
       <c r="D201" s="1">
-        <v>99.8733675</v>
+        <v>100.56</v>
       </c>
       <c r="E201" s="1">
-        <v>0.0</v>
+        <v>100.94692308</v>
       </c>
       <c r="F201" t="s">
         <v>8</v>
       </c>
       <c r="G201">
         <v>1.0</v>
       </c>
       <c r="H201" s="1">
-        <v>0.0</v>
+        <v>23621580.0</v>
       </c>
       <c r="I201" s="1">
-        <v>-2026.12</v>
+        <v>-90540.0</v>
       </c>
       <c r="J201" s="1">
-        <v>0</v>
+        <v>-0.38329358154704</v>
       </c>
       <c r="K201">
-        <v>0.0</v>
+        <v>1.54</v>
       </c>
       <c r="L201" t="s">
-        <v>527</v>
+        <v>513</v>
       </c>
       <c r="M201" s="1">
-        <v>-2026.12</v>
+        <v>23531040.0</v>
       </c>
       <c r="N201" s="1">
-        <v>-3142.84</v>
+        <v>23891656.44</v>
       </c>
       <c r="O201" s="1">
-        <v>0.0</v>
+        <v>0.41</v>
       </c>
       <c r="P201">
         <v>1</v>
       </c>
     </row>
     <row r="202" spans="1:16">
       <c r="A202" t="s">
-        <v>528</v>
+        <v>514</v>
       </c>
       <c r="B202" t="s">
-        <v>529</v>
+        <v>515</v>
       </c>
       <c r="C202" s="1">
-        <v>15000000.0</v>
+        <v>1200000.0</v>
       </c>
       <c r="D202" s="1">
-        <v>99.9511168</v>
+        <v>98.165</v>
       </c>
       <c r="E202" s="1">
-        <v>0.0</v>
+        <v>98.09</v>
       </c>
       <c r="F202" t="s">
         <v>8</v>
       </c>
       <c r="G202">
         <v>1.0</v>
       </c>
       <c r="H202" s="1">
-        <v>0.0</v>
+        <v>1177080.0</v>
       </c>
       <c r="I202" s="1">
-        <v>-7332.48</v>
+        <v>900.0</v>
       </c>
       <c r="J202" s="1">
-        <v>0</v>
+        <v>0.076460393516159</v>
       </c>
       <c r="K202">
-        <v>0.0</v>
+        <v>0.85</v>
       </c>
       <c r="L202" t="s">
-        <v>530</v>
+        <v>516</v>
       </c>
       <c r="M202" s="1">
-        <v>-7332.48</v>
+        <v>1177980.0</v>
       </c>
       <c r="N202" s="1">
-        <v>-27398.98</v>
+        <v>1188221.1</v>
       </c>
       <c r="O202" s="1">
-        <v>0.0</v>
+        <v>0.02</v>
       </c>
       <c r="P202">
         <v>1</v>
       </c>
     </row>
     <row r="203" spans="1:16">
       <c r="A203" t="s">
-        <v>531</v>
-[...2 lines deleted...]
-        <v>2621898882</v>
+        <v>517</v>
+      </c>
+      <c r="B203" t="s">
+        <v>518</v>
       </c>
       <c r="C203" s="1">
-        <v>5000000.0</v>
+        <v>6600000.0</v>
       </c>
       <c r="D203" s="1">
-        <v>100.0086874</v>
+        <v>100.443</v>
       </c>
       <c r="E203" s="1">
-        <v>0.0</v>
+        <v>102.17515152</v>
       </c>
       <c r="F203" t="s">
         <v>8</v>
       </c>
       <c r="G203">
         <v>1.0</v>
       </c>
       <c r="H203" s="1">
-        <v>0.0</v>
+        <v>6743560.0</v>
       </c>
       <c r="I203" s="1">
-        <v>434.37</v>
+        <v>-114322.0</v>
       </c>
       <c r="J203" s="1">
-        <v>0</v>
+        <v>-1.6952766787869</v>
       </c>
       <c r="K203">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>240.71</v>
+        <v>2.25</v>
+      </c>
+      <c r="L203" t="s">
+        <v>519</v>
       </c>
       <c r="M203" s="1">
-        <v>434.37</v>
+        <v>6629238.0</v>
       </c>
       <c r="N203" s="1">
-        <v>675.08</v>
+        <v>6777783.21</v>
       </c>
       <c r="O203" s="1">
-        <v>0.0</v>
+        <v>0.12</v>
       </c>
       <c r="P203">
         <v>1</v>
       </c>
     </row>
     <row r="204" spans="1:16">
       <c r="A204" t="s">
-        <v>532</v>
-[...2 lines deleted...]
-        <v>2624616572</v>
+        <v>520</v>
+      </c>
+      <c r="B204" t="s">
+        <v>521</v>
       </c>
       <c r="C204" s="1">
-        <v>3900000.0</v>
+        <v>5000000.0</v>
       </c>
       <c r="D204" s="1">
-        <v>99.99742513</v>
+        <v>100.199</v>
       </c>
       <c r="E204" s="1">
-        <v>0.0</v>
+        <v>100.493844</v>
       </c>
       <c r="F204" t="s">
         <v>8</v>
       </c>
       <c r="G204">
         <v>1.0</v>
       </c>
       <c r="H204" s="1">
-        <v>0.0</v>
+        <v>5024692.2</v>
       </c>
       <c r="I204" s="1">
-        <v>-100.42</v>
+        <v>-14742.2</v>
       </c>
       <c r="J204" s="1">
-        <v>0</v>
+        <v>-0.29339508597163</v>
       </c>
       <c r="K204">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>740.48</v>
+        <v>1.88</v>
+      </c>
+      <c r="L204" t="s">
+        <v>522</v>
       </c>
       <c r="M204" s="1">
-        <v>-100.42</v>
+        <v>5009950.0</v>
       </c>
       <c r="N204" s="1">
-        <v>640.06</v>
+        <v>5103700.0</v>
       </c>
       <c r="O204" s="1">
-        <v>0.0</v>
+        <v>0.09</v>
       </c>
       <c r="P204">
         <v>1</v>
       </c>
     </row>
     <row r="205" spans="1:16">
       <c r="A205" t="s">
-        <v>533</v>
-[...2 lines deleted...]
-        <v>2631260012</v>
+        <v>523</v>
+      </c>
+      <c r="B205" t="s">
+        <v>524</v>
       </c>
       <c r="C205" s="1">
-        <v>4500000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D205" s="1">
-        <v>99.98649444</v>
+        <v>99.325</v>
       </c>
       <c r="E205" s="1">
-        <v>0.0</v>
+        <v>99.2</v>
       </c>
       <c r="F205" t="s">
         <v>8</v>
       </c>
       <c r="G205">
         <v>1.0</v>
       </c>
       <c r="H205" s="1">
-        <v>0.0</v>
+        <v>19840000.0</v>
       </c>
       <c r="I205" s="1">
-        <v>-607.75</v>
+        <v>25000.0</v>
       </c>
       <c r="J205" s="1">
-        <v>0</v>
+        <v>0.12600806451613</v>
       </c>
       <c r="K205">
-        <v>0.0</v>
+        <v>0.54</v>
       </c>
       <c r="L205" t="s">
-        <v>534</v>
+        <v>525</v>
       </c>
       <c r="M205" s="1">
-        <v>-607.75</v>
+        <v>19865000.0</v>
       </c>
       <c r="N205" s="1">
-        <v>-2146.35</v>
+        <v>19972945.21</v>
       </c>
       <c r="O205" s="1">
-        <v>0.0</v>
+        <v>0.34</v>
       </c>
       <c r="P205">
         <v>1</v>
       </c>
     </row>
     <row r="206" spans="1:16">
       <c r="A206" t="s">
-        <v>535</v>
-[...2 lines deleted...]
-        <v>2642155372</v>
+        <v>526</v>
+      </c>
+      <c r="B206" t="s">
+        <v>527</v>
       </c>
       <c r="C206" s="1">
-        <v>5300000.0</v>
+        <v>35000000.0</v>
       </c>
       <c r="D206" s="1">
-        <v>99.99383604</v>
+        <v>100.886</v>
       </c>
       <c r="E206" s="1">
-        <v>0.0</v>
+        <v>100.93323143</v>
       </c>
       <c r="F206" t="s">
         <v>8</v>
       </c>
       <c r="G206">
         <v>1.0</v>
       </c>
       <c r="H206" s="1">
-        <v>0.0</v>
+        <v>35326631.0</v>
       </c>
       <c r="I206" s="1">
-        <v>-326.69</v>
+        <v>-16531.0</v>
       </c>
       <c r="J206" s="1">
-        <v>0</v>
+        <v>-0.046794725486277</v>
       </c>
       <c r="K206">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>-340.3</v>
+        <v>3.36</v>
+      </c>
+      <c r="L206" t="s">
+        <v>528</v>
       </c>
       <c r="M206" s="1">
-        <v>-326.69</v>
+        <v>35310100.0</v>
       </c>
       <c r="N206" s="1">
-        <v>-666.99</v>
+        <v>36485956.16</v>
       </c>
       <c r="O206" s="1">
-        <v>0.0</v>
+        <v>0.62</v>
       </c>
       <c r="P206">
         <v>1</v>
       </c>
     </row>
     <row r="207" spans="1:16">
       <c r="A207" t="s">
-        <v>536</v>
-[...2 lines deleted...]
-        <v>2669237042</v>
+        <v>529</v>
+      </c>
+      <c r="B207" t="s">
+        <v>530</v>
       </c>
       <c r="C207" s="1">
-        <v>8000000.0</v>
+        <v>4700000.0</v>
       </c>
       <c r="D207" s="1">
-        <v>99.96340063</v>
+        <v>100.775</v>
       </c>
       <c r="E207" s="1">
-        <v>0.0</v>
+        <v>101.44351064</v>
       </c>
       <c r="F207" t="s">
         <v>8</v>
       </c>
       <c r="G207">
         <v>1.0</v>
       </c>
       <c r="H207" s="1">
-        <v>0.0</v>
+        <v>4767845.0</v>
       </c>
       <c r="I207" s="1">
-        <v>-2927.95</v>
+        <v>-31420.0</v>
       </c>
       <c r="J207" s="1">
-        <v>0</v>
+        <v>-0.65899793302844</v>
       </c>
       <c r="K207">
-        <v>0.0</v>
+        <v>1.13</v>
       </c>
       <c r="L207" t="s">
-        <v>537</v>
+        <v>531</v>
       </c>
       <c r="M207" s="1">
-        <v>-2927.95</v>
+        <v>4736425.0</v>
       </c>
       <c r="N207" s="1">
-        <v>-13163.42</v>
+        <v>4789316.1</v>
       </c>
       <c r="O207" s="1">
-        <v>0.0</v>
+        <v>0.08</v>
       </c>
       <c r="P207">
         <v>1</v>
       </c>
     </row>
     <row r="208" spans="1:16">
       <c r="A208" t="s">
-        <v>538</v>
-[...2 lines deleted...]
-        <v>2674133282</v>
+        <v>532</v>
+      </c>
+      <c r="B208" t="s">
+        <v>533</v>
       </c>
       <c r="C208" s="1">
-        <v>25000000.0</v>
+        <v>10997000.0</v>
       </c>
       <c r="D208" s="1">
-        <v>99.99158364</v>
+        <v>100.485</v>
       </c>
       <c r="E208" s="1">
-        <v>0.0</v>
+        <v>101.38580613</v>
       </c>
       <c r="F208" t="s">
         <v>8</v>
       </c>
       <c r="G208">
         <v>1.0</v>
       </c>
       <c r="H208" s="1">
-        <v>0.0</v>
+        <v>11149397.1</v>
       </c>
       <c r="I208" s="1">
-        <v>-2104.09</v>
+        <v>-99061.65</v>
       </c>
       <c r="J208" s="1">
-        <v>0</v>
+        <v>-0.88849333386825</v>
       </c>
       <c r="K208">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>-902.57</v>
+        <v>1.63</v>
+      </c>
+      <c r="L208" t="s">
+        <v>534</v>
       </c>
       <c r="M208" s="1">
-        <v>-2104.09</v>
+        <v>11050335.45</v>
       </c>
       <c r="N208" s="1">
-        <v>-3006.66</v>
+        <v>11229450.97</v>
       </c>
       <c r="O208" s="1">
-        <v>0.0</v>
+        <v>0.19</v>
       </c>
       <c r="P208">
         <v>1</v>
       </c>
     </row>
     <row r="209" spans="1:16">
       <c r="A209" t="s">
-        <v>539</v>
-[...2 lines deleted...]
-        <v>2675905932</v>
+        <v>535</v>
+      </c>
+      <c r="B209" t="s">
+        <v>536</v>
       </c>
       <c r="C209" s="1">
-        <v>10000000.0</v>
+        <v>25600000.0</v>
       </c>
       <c r="D209" s="1">
-        <v>99.9732911</v>
+        <v>100.674</v>
       </c>
       <c r="E209" s="1">
-        <v>0.0</v>
+        <v>102.00832031</v>
       </c>
       <c r="F209" t="s">
         <v>8</v>
       </c>
       <c r="G209">
         <v>1.0</v>
       </c>
       <c r="H209" s="1">
-        <v>0.0</v>
+        <v>26114130.0</v>
       </c>
       <c r="I209" s="1">
-        <v>-2670.89</v>
+        <v>-341586.0</v>
       </c>
       <c r="J209" s="1">
-        <v>0</v>
+        <v>-1.3080504692287</v>
       </c>
       <c r="K209">
-        <v>0.0</v>
+        <v>2.35</v>
       </c>
       <c r="L209" t="s">
-        <v>540</v>
+        <v>537</v>
       </c>
       <c r="M209" s="1">
-        <v>-2670.89</v>
+        <v>25772544.0</v>
       </c>
       <c r="N209" s="1">
-        <v>-8944.84</v>
+        <v>26374319.34</v>
       </c>
       <c r="O209" s="1">
-        <v>0.0</v>
+        <v>0.45</v>
       </c>
       <c r="P209">
         <v>1</v>
       </c>
     </row>
     <row r="210" spans="1:16">
       <c r="A210" t="s">
-        <v>541</v>
-[...2 lines deleted...]
-        <v>2677223842</v>
+        <v>538</v>
+      </c>
+      <c r="B210" t="s">
+        <v>539</v>
       </c>
       <c r="C210" s="1">
-        <v>5200000.0</v>
+        <v>16100000.0</v>
       </c>
       <c r="D210" s="1">
-        <v>99.98454673</v>
+        <v>101.153</v>
       </c>
       <c r="E210" s="1">
-        <v>0.0</v>
+        <v>101.68176398</v>
       </c>
       <c r="F210" t="s">
         <v>8</v>
       </c>
       <c r="G210">
         <v>1.0</v>
       </c>
       <c r="H210" s="1">
-        <v>0.0</v>
+        <v>16370764.0</v>
       </c>
       <c r="I210" s="1">
-        <v>-803.57</v>
+        <v>-85131.0</v>
       </c>
       <c r="J210" s="1">
-        <v>0</v>
+        <v>-0.52001849150107</v>
       </c>
       <c r="K210">
-        <v>0.0</v>
+        <v>2.2</v>
       </c>
       <c r="L210" t="s">
-        <v>542</v>
+        <v>540</v>
       </c>
       <c r="M210" s="1">
-        <v>-803.57</v>
+        <v>16285633.0</v>
       </c>
       <c r="N210" s="1">
-        <v>-2919.97</v>
+        <v>16640439.51</v>
       </c>
       <c r="O210" s="1">
-        <v>0.0</v>
+        <v>0.28</v>
       </c>
       <c r="P210">
         <v>1</v>
       </c>
     </row>
     <row r="211" spans="1:16">
       <c r="A211" t="s">
+        <v>541</v>
+      </c>
+      <c r="B211" t="s">
+        <v>542</v>
+      </c>
+      <c r="C211" s="1">
+        <v>6245000.0</v>
+      </c>
+      <c r="D211" s="1">
+        <v>99.007</v>
+      </c>
+      <c r="E211" s="1">
+        <v>99.04783667</v>
+      </c>
+      <c r="F211" t="s">
+        <v>8</v>
+      </c>
+      <c r="G211">
+        <v>1.0</v>
+      </c>
+      <c r="H211" s="1">
+        <v>6185537.4</v>
+      </c>
+      <c r="I211" s="1">
+        <v>-2550.25</v>
+      </c>
+      <c r="J211" s="1">
+        <v>-0.041229239031034</v>
+      </c>
+      <c r="K211">
+        <v>0.3</v>
+      </c>
+      <c r="L211" t="s">
         <v>543</v>
       </c>
-      <c r="B211">
-[...31 lines deleted...]
-      </c>
       <c r="M211" s="1">
-        <v>-1212.35</v>
+        <v>6182987.15</v>
       </c>
       <c r="N211" s="1">
-        <v>-3936.32</v>
+        <v>6202021.57</v>
       </c>
       <c r="O211" s="1">
-        <v>0.0</v>
+        <v>0.11</v>
       </c>
       <c r="P211">
         <v>1</v>
       </c>
     </row>
     <row r="212" spans="1:16">
       <c r="A212" t="s">
+        <v>544</v>
+      </c>
+      <c r="B212" t="s">
         <v>545</v>
       </c>
-      <c r="B212">
-[...1 lines deleted...]
-      </c>
       <c r="C212" s="1">
-        <v>15000000.0</v>
+        <v>13000000.0</v>
       </c>
       <c r="D212" s="1">
-        <v>99.99709027</v>
+        <v>100.455</v>
       </c>
       <c r="E212" s="1">
-        <v>0.0</v>
+        <v>100.98692308</v>
       </c>
       <c r="F212" t="s">
         <v>8</v>
       </c>
       <c r="G212">
         <v>1.0</v>
       </c>
       <c r="H212" s="1">
-        <v>0.0</v>
+        <v>13128300.0</v>
       </c>
       <c r="I212" s="1">
-        <v>-436.46</v>
+        <v>-69150.0</v>
       </c>
       <c r="J212" s="1">
-        <v>0</v>
+        <v>-0.52672470921597</v>
       </c>
       <c r="K212">
-        <v>0.0</v>
-[...2 lines deleted...]
-        <v>355.0</v>
+        <v>0.75</v>
+      </c>
+      <c r="L212" t="s">
+        <v>546</v>
       </c>
       <c r="M212" s="1">
-        <v>-436.46</v>
+        <v>13059150.0</v>
       </c>
       <c r="N212" s="1">
-        <v>-81.46</v>
+        <v>13156516.44</v>
       </c>
       <c r="O212" s="1">
-        <v>0.0</v>
+        <v>0.22</v>
       </c>
       <c r="P212">
         <v>1</v>
       </c>
     </row>
     <row r="213" spans="1:16">
       <c r="A213" t="s">
-        <v>546</v>
-[...2 lines deleted...]
-        <v>2681106792</v>
+        <v>547</v>
+      </c>
+      <c r="B213" t="s">
+        <v>548</v>
       </c>
       <c r="C213" s="1">
-        <v>50000000.0</v>
+        <v>6120000.0</v>
       </c>
       <c r="D213" s="1">
-        <v>99.99629892</v>
+        <v>99.066</v>
       </c>
       <c r="E213" s="1">
-        <v>0.0</v>
+        <v>99.295</v>
       </c>
       <c r="F213" t="s">
         <v>8</v>
       </c>
       <c r="G213">
         <v>1.0</v>
       </c>
       <c r="H213" s="1">
-        <v>0.0</v>
+        <v>6076854.0</v>
       </c>
       <c r="I213" s="1">
-        <v>-1850.54</v>
+        <v>-14014.8</v>
       </c>
       <c r="J213" s="1">
-        <v>0</v>
+        <v>-0.23062591268443</v>
       </c>
       <c r="K213">
-        <v>0.0</v>
+        <v>0.12</v>
       </c>
       <c r="L213" t="s">
-        <v>547</v>
+        <v>549</v>
       </c>
       <c r="M213" s="1">
-        <v>-1850.54</v>
+        <v>6062839.2</v>
       </c>
       <c r="N213" s="1">
-        <v>-16691.52</v>
+        <v>6070468.24</v>
       </c>
       <c r="O213" s="1">
-        <v>0.0</v>
+        <v>0.1</v>
       </c>
       <c r="P213">
         <v>1</v>
       </c>
     </row>
     <row r="214" spans="1:16">
       <c r="A214" t="s">
-        <v>548</v>
-[...2 lines deleted...]
-        <v>2690521412</v>
+        <v>550</v>
+      </c>
+      <c r="B214" t="s">
+        <v>551</v>
       </c>
       <c r="C214" s="1">
-        <v>10000000.0</v>
+        <v>13900000.0</v>
       </c>
       <c r="D214" s="1">
-        <v>99.9925119</v>
+        <v>99.161</v>
       </c>
       <c r="E214" s="1">
-        <v>0.0</v>
+        <v>98.855</v>
       </c>
       <c r="F214" t="s">
         <v>8</v>
       </c>
       <c r="G214">
         <v>1.0</v>
       </c>
       <c r="H214" s="1">
-        <v>0.0</v>
+        <v>13740845.0</v>
       </c>
       <c r="I214" s="1">
-        <v>-748.81</v>
+        <v>42534.0</v>
       </c>
       <c r="J214" s="1">
-        <v>0</v>
+        <v>0.30954428202923</v>
       </c>
       <c r="K214">
-        <v>0.0</v>
+        <v>0.32</v>
       </c>
       <c r="L214" t="s">
-        <v>549</v>
+        <v>552</v>
       </c>
       <c r="M214" s="1">
-        <v>-748.81</v>
+        <v>13783379.0</v>
       </c>
       <c r="N214" s="1">
-        <v>-4409.64</v>
+        <v>13828363.59</v>
       </c>
       <c r="O214" s="1">
-        <v>0.0</v>
+        <v>0.24</v>
       </c>
       <c r="P214">
         <v>1</v>
       </c>
     </row>
     <row r="215" spans="1:16">
       <c r="A215" t="s">
-        <v>550</v>
-[...2 lines deleted...]
-        <v>2699033282</v>
+        <v>553</v>
+      </c>
+      <c r="B215" t="s">
+        <v>554</v>
       </c>
       <c r="C215" s="1">
-        <v>7500000.0</v>
+        <v>1000000.0</v>
       </c>
       <c r="D215" s="1">
-        <v>99.9936716</v>
+        <v>99.726</v>
       </c>
       <c r="E215" s="1">
-        <v>0.0</v>
+        <v>98.02</v>
       </c>
       <c r="F215" t="s">
         <v>8</v>
       </c>
       <c r="G215">
         <v>1.0</v>
       </c>
       <c r="H215" s="1">
-        <v>0.0</v>
+        <v>980200.0</v>
       </c>
       <c r="I215" s="1">
-        <v>-474.63</v>
+        <v>17060.0</v>
       </c>
       <c r="J215" s="1">
-        <v>0</v>
+        <v>1.7404611303816</v>
       </c>
       <c r="K215">
-        <v>0.0</v>
+        <v>0.11</v>
       </c>
       <c r="L215" t="s">
-        <v>551</v>
+        <v>555</v>
       </c>
       <c r="M215" s="1">
-        <v>-474.63</v>
+        <v>997260.0</v>
       </c>
       <c r="N215" s="1">
-        <v>-2665.63</v>
+        <v>998335.34</v>
       </c>
       <c r="O215" s="1">
-        <v>0.0</v>
+        <v>0.02</v>
       </c>
       <c r="P215">
         <v>1</v>
       </c>
     </row>
     <row r="216" spans="1:16">
       <c r="A216" t="s">
-        <v>552</v>
-[...2 lines deleted...]
-        <v>2706544722</v>
+        <v>556</v>
+      </c>
+      <c r="B216" t="s">
+        <v>557</v>
       </c>
       <c r="C216" s="1">
-        <v>50000000.0</v>
+        <v>9400000.0</v>
       </c>
       <c r="D216" s="1">
-        <v>99.98342916</v>
+        <v>100.521</v>
       </c>
       <c r="E216" s="1">
-        <v>0.0</v>
+        <v>100.937</v>
       </c>
       <c r="F216" t="s">
         <v>8</v>
       </c>
       <c r="G216">
         <v>1.0</v>
       </c>
       <c r="H216" s="1">
-        <v>0.0</v>
+        <v>9488078.0</v>
       </c>
       <c r="I216" s="1">
-        <v>-8285.42</v>
+        <v>-39104.0</v>
       </c>
       <c r="J216" s="1">
-        <v>0</v>
+        <v>-0.41213826446199</v>
       </c>
       <c r="K216">
-        <v>0.0</v>
+        <v>2.38</v>
       </c>
       <c r="L216" t="s">
-        <v>553</v>
+        <v>558</v>
       </c>
       <c r="M216" s="1">
-        <v>-8285.42</v>
+        <v>9448974.0</v>
       </c>
       <c r="N216" s="1">
-        <v>-54485.42</v>
+        <v>9673125.37</v>
       </c>
       <c r="O216" s="1">
-        <v>0.0</v>
+        <v>0.16</v>
       </c>
       <c r="P216">
         <v>1</v>
       </c>
     </row>
     <row r="217" spans="1:16">
       <c r="A217" t="s">
-        <v>554</v>
-[...2 lines deleted...]
-        <v>2708509122</v>
+        <v>559</v>
+      </c>
+      <c r="B217" t="s">
+        <v>560</v>
       </c>
       <c r="C217" s="1">
-        <v>12500000.0</v>
+        <v>14630000.0</v>
       </c>
       <c r="D217" s="1">
-        <v>99.98423472</v>
+        <v>98.964</v>
       </c>
       <c r="E217" s="1">
-        <v>0.0</v>
+        <v>99.18034949</v>
       </c>
       <c r="F217" t="s">
         <v>8</v>
       </c>
       <c r="G217">
         <v>1.0</v>
       </c>
       <c r="H217" s="1">
-        <v>0.0</v>
+        <v>14510085.13</v>
       </c>
       <c r="I217" s="1">
-        <v>-1970.66</v>
+        <v>-31651.93</v>
       </c>
       <c r="J217" s="1">
-        <v>0</v>
+        <v>-0.21813745209915</v>
       </c>
       <c r="K217">
-        <v>0.0</v>
+        <v>0.09</v>
       </c>
       <c r="L217" t="s">
-        <v>555</v>
+        <v>561</v>
       </c>
       <c r="M217" s="1">
-        <v>-1970.66</v>
+        <v>14478433.2</v>
       </c>
       <c r="N217" s="1">
-        <v>-11600.76</v>
+        <v>14491508.01</v>
       </c>
       <c r="O217" s="1">
-        <v>0.0</v>
+        <v>0.25</v>
       </c>
       <c r="P217">
         <v>1</v>
       </c>
     </row>
     <row r="218" spans="1:16">
       <c r="A218" t="s">
-        <v>556</v>
-[...2 lines deleted...]
-        <v>2715283662</v>
+        <v>562</v>
+      </c>
+      <c r="B218" t="s">
+        <v>563</v>
       </c>
       <c r="C218" s="1">
-        <v>10000000.0</v>
+        <v>32391000.0</v>
       </c>
       <c r="D218" s="1">
-        <v>99.9534222</v>
+        <v>99.703</v>
       </c>
       <c r="E218" s="1">
-        <v>0.0</v>
+        <v>97.79440718</v>
       </c>
       <c r="F218" t="s">
         <v>8</v>
       </c>
       <c r="G218">
         <v>1.0</v>
       </c>
       <c r="H218" s="1">
-        <v>0.0</v>
+        <v>31676586.43</v>
       </c>
       <c r="I218" s="1">
-        <v>-4657.78</v>
+        <v>618212.3</v>
       </c>
       <c r="J218" s="1">
-        <v>0</v>
+        <v>1.9516380067219</v>
       </c>
       <c r="K218">
-        <v>0.0</v>
+        <v>0.11</v>
       </c>
       <c r="L218" t="s">
-        <v>557</v>
+        <v>564</v>
       </c>
       <c r="M218" s="1">
-        <v>-4657.78</v>
+        <v>32294798.73</v>
       </c>
       <c r="N218" s="1">
-        <v>-13910.62</v>
+        <v>32329630.15</v>
       </c>
       <c r="O218" s="1">
-        <v>0.0</v>
+        <v>0.55</v>
       </c>
       <c r="P218">
         <v>1</v>
       </c>
     </row>
     <row r="219" spans="1:16">
       <c r="A219" t="s">
-        <v>558</v>
-[...2 lines deleted...]
-        <v>2715298442</v>
+        <v>565</v>
+      </c>
+      <c r="B219" t="s">
+        <v>566</v>
       </c>
       <c r="C219" s="1">
-        <v>30000000.0</v>
+        <v>25559000.0</v>
       </c>
       <c r="D219" s="1">
-        <v>99.98360507</v>
+        <v>98.938</v>
       </c>
       <c r="E219" s="1">
-        <v>0.0</v>
+        <v>99.00726766</v>
       </c>
       <c r="F219" t="s">
         <v>8</v>
       </c>
       <c r="G219">
         <v>1.0</v>
       </c>
       <c r="H219" s="1">
-        <v>0.0</v>
+        <v>25305267.54</v>
       </c>
       <c r="I219" s="1">
-        <v>-4918.48</v>
+        <v>-17704.12</v>
       </c>
       <c r="J219" s="1">
-        <v>0</v>
+        <v>-0.069962192543569</v>
       </c>
       <c r="K219">
-        <v>0.0</v>
+        <v>0.21</v>
       </c>
       <c r="L219" t="s">
-        <v>559</v>
+        <v>567</v>
       </c>
       <c r="M219" s="1">
-        <v>-4918.48</v>
+        <v>25287563.42</v>
       </c>
       <c r="N219" s="1">
-        <v>-24998.31</v>
+        <v>25342445.25</v>
       </c>
       <c r="O219" s="1">
-        <v>0.0</v>
+        <v>0.43</v>
       </c>
       <c r="P219">
         <v>1</v>
       </c>
     </row>
     <row r="220" spans="1:16">
       <c r="A220" t="s">
-        <v>560</v>
-[...2 lines deleted...]
-        <v>2753099542</v>
+        <v>568</v>
+      </c>
+      <c r="B220" t="s">
+        <v>569</v>
       </c>
       <c r="C220" s="1">
-        <v>50000000.0</v>
+        <v>8750000.0</v>
       </c>
       <c r="D220" s="1">
-        <v>100.03527414</v>
+        <v>98.798</v>
       </c>
       <c r="E220" s="1">
-        <v>0.0</v>
+        <v>98.885</v>
       </c>
       <c r="F220" t="s">
         <v>8</v>
       </c>
       <c r="G220">
         <v>1.0</v>
       </c>
       <c r="H220" s="1">
-        <v>0.0</v>
+        <v>8652437.5</v>
       </c>
       <c r="I220" s="1">
-        <v>17637.07</v>
+        <v>-7612.5</v>
       </c>
       <c r="J220" s="1">
-        <v>0</v>
+        <v>-0.087980988016383</v>
       </c>
       <c r="K220">
-        <v>0.0</v>
+        <v>0.22</v>
       </c>
       <c r="L220" t="s">
-        <v>561</v>
+        <v>570</v>
       </c>
       <c r="M220" s="1">
-        <v>17637.07</v>
+        <v>8644825.0</v>
       </c>
       <c r="N220" s="1">
-        <v>94517.07</v>
+        <v>8663973.12</v>
       </c>
       <c r="O220" s="1">
-        <v>0.0</v>
+        <v>0.15</v>
       </c>
       <c r="P220">
         <v>1</v>
       </c>
     </row>
     <row r="221" spans="1:16">
       <c r="A221" t="s">
-        <v>562</v>
-[...2 lines deleted...]
-        <v>2760392002</v>
+        <v>571</v>
+      </c>
+      <c r="B221" t="s">
+        <v>572</v>
       </c>
       <c r="C221" s="1">
-        <v>50000000.0</v>
+        <v>9100000.0</v>
       </c>
       <c r="D221" s="1">
-        <v>100.05665276</v>
+        <v>99.221</v>
       </c>
       <c r="E221" s="1">
-        <v>0.0</v>
+        <v>98.67873626</v>
       </c>
       <c r="F221" t="s">
         <v>8</v>
       </c>
       <c r="G221">
         <v>1.0</v>
       </c>
       <c r="H221" s="1">
-        <v>0.0</v>
+        <v>8979765.0</v>
       </c>
       <c r="I221" s="1">
-        <v>28326.38</v>
+        <v>49346.0</v>
       </c>
       <c r="J221" s="1">
-        <v>0</v>
+        <v>0.54952440292146</v>
       </c>
       <c r="K221">
-        <v>0.0</v>
+        <v>0.52</v>
       </c>
       <c r="L221" t="s">
-        <v>563</v>
+        <v>573</v>
       </c>
       <c r="M221" s="1">
-        <v>28326.38</v>
+        <v>9029111.0</v>
       </c>
       <c r="N221" s="1">
-        <v>131320.68</v>
+        <v>9076730.18</v>
       </c>
       <c r="O221" s="1">
-        <v>0.0</v>
+        <v>0.15</v>
       </c>
       <c r="P221">
         <v>1</v>
       </c>
     </row>
     <row r="222" spans="1:16">
       <c r="A222" t="s">
-        <v>564</v>
-[...2 lines deleted...]
-        <v>2763112582</v>
+        <v>574</v>
+      </c>
+      <c r="B222" t="s">
+        <v>575</v>
       </c>
       <c r="C222" s="1">
-        <v>10000000.0</v>
+        <v>6200000.0</v>
       </c>
       <c r="D222" s="1">
-        <v>100.0548955</v>
+        <v>98.234</v>
       </c>
       <c r="E222" s="1">
-        <v>0.0</v>
+        <v>98.20403226</v>
       </c>
       <c r="F222" t="s">
         <v>8</v>
       </c>
       <c r="G222">
         <v>1.0</v>
       </c>
       <c r="H222" s="1">
-        <v>0.0</v>
+        <v>6088650.0</v>
       </c>
       <c r="I222" s="1">
-        <v>5489.55</v>
+        <v>1858.0</v>
       </c>
       <c r="J222" s="1">
-        <v>0</v>
+        <v>0.030515795783959</v>
       </c>
       <c r="K222">
-        <v>0.0</v>
+        <v>0.08</v>
       </c>
       <c r="L222" t="s">
-        <v>565</v>
+        <v>576</v>
       </c>
       <c r="M222" s="1">
-        <v>5489.55</v>
+        <v>6090508.0</v>
       </c>
       <c r="N222" s="1">
-        <v>24918.66</v>
+        <v>6095349.1</v>
       </c>
       <c r="O222" s="1">
-        <v>0.0</v>
+        <v>0.1</v>
       </c>
       <c r="P222">
         <v>1</v>
       </c>
     </row>
     <row r="223" spans="1:16">
       <c r="A223" t="s">
-        <v>566</v>
-[...2 lines deleted...]
-        <v>2773882062</v>
+        <v>577</v>
+      </c>
+      <c r="B223" t="s">
+        <v>578</v>
       </c>
       <c r="C223" s="1">
-        <v>30000000.0</v>
+        <v>12000000.0</v>
       </c>
       <c r="D223" s="1">
-        <v>100.03720273</v>
+        <v>100.733</v>
       </c>
       <c r="E223" s="1">
-        <v>0.0</v>
+        <v>101.21997975</v>
       </c>
       <c r="F223" t="s">
         <v>8</v>
       </c>
       <c r="G223">
         <v>1.0</v>
       </c>
       <c r="H223" s="1">
-        <v>0.0</v>
+        <v>12146397.57</v>
       </c>
       <c r="I223" s="1">
-        <v>11160.82</v>
+        <v>-58437.57</v>
       </c>
       <c r="J223" s="1">
-        <v>0</v>
+        <v>-0.48111030174356</v>
       </c>
       <c r="K223">
-        <v>0.0</v>
+        <v>1.86</v>
       </c>
       <c r="L223" t="s">
-        <v>567</v>
+        <v>579</v>
       </c>
       <c r="M223" s="1">
-        <v>11160.82</v>
+        <v>12087960.0</v>
       </c>
       <c r="N223" s="1">
-        <v>43302.49</v>
+        <v>12311521.64</v>
       </c>
       <c r="O223" s="1">
-        <v>0.0</v>
+        <v>0.21</v>
       </c>
       <c r="P223">
         <v>1</v>
       </c>
     </row>
     <row r="224" spans="1:16">
       <c r="A224" t="s">
-        <v>568</v>
-[...2 lines deleted...]
-        <v>2777134362</v>
+        <v>580</v>
+      </c>
+      <c r="B224" t="s">
+        <v>581</v>
       </c>
       <c r="C224" s="1">
-        <v>10000000.0</v>
+        <v>36800000.0</v>
       </c>
       <c r="D224" s="1">
-        <v>100.0504559</v>
+        <v>98.603</v>
       </c>
       <c r="E224" s="1">
-        <v>0.0</v>
+        <v>98.39334511</v>
       </c>
       <c r="F224" t="s">
         <v>8</v>
       </c>
       <c r="G224">
         <v>1.0</v>
       </c>
       <c r="H224" s="1">
-        <v>0.0</v>
+        <v>36208751.0</v>
       </c>
       <c r="I224" s="1">
-        <v>5045.59</v>
+        <v>77153.0</v>
       </c>
       <c r="J224" s="1">
-        <v>0</v>
+        <v>0.21307832462931</v>
       </c>
       <c r="K224">
-        <v>0.0</v>
+        <v>0.19</v>
       </c>
       <c r="L224" t="s">
-        <v>569</v>
+        <v>582</v>
       </c>
       <c r="M224" s="1">
-        <v>5045.59</v>
+        <v>36285904.0</v>
       </c>
       <c r="N224" s="1">
-        <v>12756.98</v>
+        <v>36356227.29</v>
       </c>
       <c r="O224" s="1">
-        <v>0.0</v>
+        <v>0.62</v>
       </c>
       <c r="P224">
         <v>1</v>
       </c>
     </row>
     <row r="225" spans="1:16">
       <c r="A225" t="s">
-        <v>570</v>
-[...2 lines deleted...]
-        <v>2782643402</v>
+        <v>583</v>
+      </c>
+      <c r="B225" t="s">
+        <v>584</v>
       </c>
       <c r="C225" s="1">
-        <v>3216000.0</v>
+        <v>36000000.0</v>
       </c>
       <c r="D225" s="1">
-        <v>100.02064739</v>
+        <v>100.196</v>
       </c>
       <c r="E225" s="1">
-        <v>0.0</v>
+        <v>100.60226389</v>
       </c>
       <c r="F225" t="s">
         <v>8</v>
       </c>
       <c r="G225">
         <v>1.0</v>
       </c>
       <c r="H225" s="1">
-        <v>0.0</v>
+        <v>36216815.0</v>
       </c>
       <c r="I225" s="1">
-        <v>664.02</v>
+        <v>-146255.0</v>
       </c>
       <c r="J225" s="1">
-        <v>0</v>
+        <v>-0.40383175605033</v>
       </c>
       <c r="K225">
-        <v>0.0</v>
+        <v>0.62</v>
       </c>
       <c r="L225" t="s">
-        <v>571</v>
+        <v>585</v>
       </c>
       <c r="M225" s="1">
-        <v>664.02</v>
+        <v>36070560.0</v>
       </c>
       <c r="N225" s="1">
-        <v>4298.9</v>
+        <v>36292970.96</v>
       </c>
       <c r="O225" s="1">
-        <v>0.0</v>
+        <v>0.62</v>
       </c>
       <c r="P225">
         <v>1</v>
       </c>
     </row>
     <row r="226" spans="1:16">
       <c r="A226" t="s">
-        <v>572</v>
-[...2 lines deleted...]
-        <v>2786856992</v>
+        <v>586</v>
+      </c>
+      <c r="B226" t="s">
+        <v>587</v>
       </c>
       <c r="C226" s="1">
-        <v>10000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D226" s="1">
-        <v>100.0115491</v>
+        <v>98.947</v>
       </c>
       <c r="E226" s="1">
-        <v>0.0</v>
+        <v>99.04495</v>
       </c>
       <c r="F226" t="s">
         <v>8</v>
       </c>
       <c r="G226">
         <v>1.0</v>
       </c>
       <c r="H226" s="1">
-        <v>0.0</v>
+        <v>19808990.0</v>
       </c>
       <c r="I226" s="1">
-        <v>1154.91</v>
+        <v>-19590.0</v>
       </c>
       <c r="J226" s="1">
-        <v>0</v>
+        <v>-0.09889449184436</v>
       </c>
       <c r="K226">
-        <v>0.0</v>
+        <v>0.25</v>
       </c>
       <c r="L226" t="s">
-        <v>573</v>
+        <v>588</v>
       </c>
       <c r="M226" s="1">
-        <v>1154.91</v>
+        <v>19789400.0</v>
       </c>
       <c r="N226" s="1">
-        <v>12330.91</v>
+        <v>19839263.01</v>
       </c>
       <c r="O226" s="1">
-        <v>0.0</v>
+        <v>0.34</v>
       </c>
       <c r="P226">
         <v>1</v>
       </c>
     </row>
     <row r="227" spans="1:16">
       <c r="A227" t="s">
-        <v>574</v>
-[...2 lines deleted...]
-        <v>2788199742</v>
+        <v>589</v>
+      </c>
+      <c r="B227" t="s">
+        <v>590</v>
       </c>
       <c r="C227" s="1">
-        <v>7969000.0</v>
+        <v>1800000.0</v>
       </c>
       <c r="D227" s="1">
-        <v>100.05249366</v>
+        <v>97.811</v>
       </c>
       <c r="E227" s="1">
-        <v>0.0</v>
+        <v>97.44894444</v>
       </c>
       <c r="F227" t="s">
         <v>8</v>
       </c>
       <c r="G227">
         <v>1.0</v>
       </c>
       <c r="H227" s="1">
-        <v>0.0</v>
+        <v>1754081.0</v>
       </c>
       <c r="I227" s="1">
-        <v>4183.22</v>
+        <v>6517.0</v>
       </c>
       <c r="J227" s="1">
-        <v>0</v>
+        <v>0.37153358368285</v>
       </c>
       <c r="K227">
-        <v>0.0</v>
+        <v>0.61</v>
       </c>
       <c r="L227" t="s">
-        <v>575</v>
+        <v>591</v>
       </c>
       <c r="M227" s="1">
-        <v>4183.22</v>
+        <v>1760598.0</v>
       </c>
       <c r="N227" s="1">
-        <v>14370.41</v>
+        <v>1771663.07</v>
       </c>
       <c r="O227" s="1">
-        <v>0.0</v>
+        <v>0.03</v>
       </c>
       <c r="P227">
         <v>1</v>
       </c>
     </row>
     <row r="228" spans="1:16">
       <c r="A228" t="s">
-        <v>576</v>
-[...2 lines deleted...]
-        <v>2792185192</v>
+        <v>592</v>
+      </c>
+      <c r="B228" t="s">
+        <v>593</v>
       </c>
       <c r="C228" s="1">
-        <v>25000000.0</v>
+        <v>3000000.0</v>
       </c>
       <c r="D228" s="1">
-        <v>100.0728154</v>
+        <v>101.7</v>
       </c>
       <c r="E228" s="1">
-        <v>0.0</v>
+        <v>102.19</v>
       </c>
       <c r="F228" t="s">
         <v>8</v>
       </c>
       <c r="G228">
         <v>1.0</v>
       </c>
       <c r="H228" s="1">
-        <v>0.0</v>
+        <v>3065700.0</v>
       </c>
       <c r="I228" s="1">
-        <v>18203.85</v>
+        <v>-14700.0</v>
       </c>
       <c r="J228" s="1">
-        <v>0</v>
+        <v>-0.4794989725022</v>
       </c>
       <c r="K228">
-        <v>0.0</v>
+        <v>0.37</v>
       </c>
       <c r="L228" t="s">
-        <v>577</v>
+        <v>594</v>
       </c>
       <c r="M228" s="1">
-        <v>18203.85</v>
+        <v>3051000.0</v>
       </c>
       <c r="N228" s="1">
-        <v>55699.82</v>
+        <v>3062023.97</v>
       </c>
       <c r="O228" s="1">
-        <v>0.0</v>
+        <v>0.05</v>
       </c>
       <c r="P228">
         <v>1</v>
       </c>
     </row>
     <row r="229" spans="1:16">
       <c r="A229" t="s">
-        <v>578</v>
-[...2 lines deleted...]
-        <v>2798428702</v>
+        <v>595</v>
+      </c>
+      <c r="B229" t="s">
+        <v>596</v>
       </c>
       <c r="C229" s="1">
-        <v>6299000.0</v>
+        <v>25000000.0</v>
       </c>
       <c r="D229" s="1">
-        <v>100.03659136</v>
+        <v>99.869</v>
       </c>
       <c r="E229" s="1">
-        <v>0.0</v>
+        <v>99.721</v>
       </c>
       <c r="F229" t="s">
         <v>8</v>
       </c>
       <c r="G229">
         <v>1.0</v>
       </c>
       <c r="H229" s="1">
-        <v>0.0</v>
+        <v>24930250.0</v>
       </c>
       <c r="I229" s="1">
-        <v>2304.89</v>
+        <v>37000.0</v>
       </c>
       <c r="J229" s="1">
-        <v>0</v>
+        <v>0.14841407527</v>
       </c>
       <c r="K229">
-        <v>0.0</v>
+        <v>1.3</v>
       </c>
       <c r="L229" t="s">
-        <v>579</v>
+        <v>597</v>
       </c>
       <c r="M229" s="1">
-        <v>2304.89</v>
+        <v>24967250.0</v>
       </c>
       <c r="N229" s="1">
-        <v>10591.7</v>
+        <v>25292934.93</v>
       </c>
       <c r="O229" s="1">
-        <v>0.0</v>
+        <v>0.43</v>
       </c>
       <c r="P229">
         <v>1</v>
       </c>
     </row>
     <row r="230" spans="1:16">
       <c r="A230" t="s">
-        <v>580</v>
-[...2 lines deleted...]
-        <v>2798594422</v>
+        <v>598</v>
+      </c>
+      <c r="B230" t="s">
+        <v>599</v>
       </c>
       <c r="C230" s="1">
-        <v>15000000.0</v>
+        <v>5000000.0</v>
       </c>
       <c r="D230" s="1">
-        <v>100.0870058</v>
+        <v>100.0175174</v>
       </c>
       <c r="E230" s="1">
         <v>0.0</v>
       </c>
       <c r="F230" t="s">
         <v>8</v>
       </c>
       <c r="G230">
         <v>1.0</v>
       </c>
       <c r="H230" s="1">
         <v>0.0</v>
       </c>
       <c r="I230" s="1">
-        <v>13050.87</v>
+        <v>875.87</v>
       </c>
       <c r="J230" s="1">
         <v>0</v>
       </c>
       <c r="K230">
         <v>0.0</v>
       </c>
       <c r="L230" t="s">
-        <v>581</v>
+        <v>600</v>
       </c>
       <c r="M230" s="1">
-        <v>13050.87</v>
+        <v>875.87</v>
       </c>
       <c r="N230" s="1">
-        <v>33353.2</v>
+        <v>-4913.71</v>
       </c>
       <c r="O230" s="1">
         <v>0.0</v>
       </c>
       <c r="P230">
         <v>1</v>
       </c>
     </row>
     <row r="231" spans="1:16">
       <c r="A231" t="s">
-        <v>582</v>
-[...2 lines deleted...]
-        <v>2805968982</v>
+        <v>601</v>
+      </c>
+      <c r="B231" t="s">
+        <v>602</v>
       </c>
       <c r="C231" s="1">
-        <v>5000000.0</v>
+        <v>1600000.0</v>
       </c>
       <c r="D231" s="1">
-        <v>100.0692888</v>
+        <v>100.02065625</v>
       </c>
       <c r="E231" s="1">
         <v>0.0</v>
       </c>
       <c r="F231" t="s">
         <v>8</v>
       </c>
       <c r="G231">
         <v>1.0</v>
       </c>
       <c r="H231" s="1">
         <v>0.0</v>
       </c>
       <c r="I231" s="1">
-        <v>3464.44</v>
+        <v>330.5</v>
       </c>
       <c r="J231" s="1">
         <v>0</v>
       </c>
       <c r="K231">
         <v>0.0</v>
       </c>
       <c r="L231" t="s">
-        <v>583</v>
+        <v>603</v>
       </c>
       <c r="M231" s="1">
-        <v>3464.44</v>
+        <v>330.5</v>
       </c>
       <c r="N231" s="1">
-        <v>9024.48</v>
+        <v>-1452.17</v>
       </c>
       <c r="O231" s="1">
         <v>0.0</v>
       </c>
       <c r="P231">
         <v>1</v>
       </c>
     </row>
     <row r="232" spans="1:16">
       <c r="A232" t="s">
-        <v>584</v>
-[...2 lines deleted...]
-        <v>2806083582</v>
+        <v>604</v>
+      </c>
+      <c r="B232" t="s">
+        <v>605</v>
       </c>
       <c r="C232" s="1">
-        <v>5997000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D232" s="1">
-        <v>100.14131132</v>
+        <v>99.9934088</v>
       </c>
       <c r="E232" s="1">
         <v>0.0</v>
       </c>
       <c r="F232" t="s">
         <v>8</v>
       </c>
       <c r="G232">
         <v>1.0</v>
       </c>
       <c r="H232" s="1">
         <v>0.0</v>
       </c>
       <c r="I232" s="1">
-        <v>8474.44</v>
+        <v>-988.68</v>
       </c>
       <c r="J232" s="1">
         <v>0</v>
       </c>
       <c r="K232">
         <v>0.0</v>
       </c>
       <c r="L232" t="s">
-        <v>585</v>
+        <v>606</v>
       </c>
       <c r="M232" s="1">
-        <v>8474.44</v>
+        <v>-988.68</v>
       </c>
       <c r="N232" s="1">
-        <v>10982.75</v>
+        <v>-27340.76</v>
       </c>
       <c r="O232" s="1">
         <v>0.0</v>
       </c>
       <c r="P232">
         <v>1</v>
       </c>
     </row>
     <row r="233" spans="1:16">
       <c r="A233" t="s">
-        <v>586</v>
+        <v>607</v>
       </c>
       <c r="B233">
-        <v>2807665232</v>
+        <v>2621898882</v>
       </c>
       <c r="C233" s="1">
-        <v>30000000.0</v>
+        <v>5000000.0</v>
       </c>
       <c r="D233" s="1">
-        <v>100.05372737</v>
+        <v>100.0723052</v>
       </c>
       <c r="E233" s="1">
         <v>0.0</v>
       </c>
       <c r="F233" t="s">
         <v>8</v>
       </c>
       <c r="G233">
         <v>1.0</v>
       </c>
       <c r="H233" s="1">
         <v>0.0</v>
       </c>
       <c r="I233" s="1">
-        <v>16118.21</v>
+        <v>3615.26</v>
       </c>
       <c r="J233" s="1">
         <v>0</v>
       </c>
       <c r="K233">
         <v>0.0</v>
       </c>
-      <c r="L233" t="s">
-        <v>587</v>
+      <c r="L233">
+        <v>548.95</v>
       </c>
       <c r="M233" s="1">
-        <v>16118.21</v>
+        <v>3615.26</v>
       </c>
       <c r="N233" s="1">
-        <v>50738.12</v>
+        <v>4164.21</v>
       </c>
       <c r="O233" s="1">
         <v>0.0</v>
       </c>
       <c r="P233">
         <v>1</v>
       </c>
     </row>
     <row r="234" spans="1:16">
       <c r="A234" t="s">
-        <v>588</v>
+        <v>608</v>
       </c>
       <c r="B234">
-        <v>2813843002</v>
+        <v>2675905932</v>
       </c>
       <c r="C234" s="1">
-        <v>20000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D234" s="1">
-        <v>100.06163575</v>
+        <v>99.9948019</v>
       </c>
       <c r="E234" s="1">
         <v>0.0</v>
       </c>
       <c r="F234" t="s">
         <v>8</v>
       </c>
       <c r="G234">
         <v>1.0</v>
       </c>
       <c r="H234" s="1">
         <v>0.0</v>
       </c>
       <c r="I234" s="1">
-        <v>12327.15</v>
+        <v>-519.81</v>
       </c>
       <c r="J234" s="1">
         <v>0</v>
       </c>
       <c r="K234">
         <v>0.0</v>
       </c>
       <c r="L234" t="s">
-        <v>589</v>
+        <v>609</v>
       </c>
       <c r="M234" s="1">
-        <v>12327.15</v>
+        <v>-519.81</v>
       </c>
       <c r="N234" s="1">
-        <v>30921.92</v>
+        <v>-8466.47</v>
       </c>
       <c r="O234" s="1">
         <v>0.0</v>
       </c>
       <c r="P234">
         <v>1</v>
       </c>
     </row>
     <row r="235" spans="1:16">
       <c r="A235" t="s">
-        <v>590</v>
+        <v>610</v>
       </c>
       <c r="B235">
-        <v>2818053312</v>
+        <v>2715283662</v>
       </c>
       <c r="C235" s="1">
-        <v>3884000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D235" s="1">
-        <v>100.06865396</v>
+        <v>99.9884413</v>
       </c>
       <c r="E235" s="1">
         <v>0.0</v>
       </c>
       <c r="F235" t="s">
         <v>8</v>
       </c>
       <c r="G235">
         <v>1.0</v>
       </c>
       <c r="H235" s="1">
         <v>0.0</v>
       </c>
       <c r="I235" s="1">
-        <v>2666.52</v>
+        <v>-1155.87</v>
       </c>
       <c r="J235" s="1">
         <v>0</v>
       </c>
       <c r="K235">
         <v>0.0</v>
       </c>
       <c r="L235" t="s">
-        <v>591</v>
+        <v>611</v>
       </c>
       <c r="M235" s="1">
-        <v>2666.52</v>
+        <v>-1155.87</v>
       </c>
       <c r="N235" s="1">
-        <v>6804.7</v>
+        <v>-13215.06</v>
       </c>
       <c r="O235" s="1">
         <v>0.0</v>
       </c>
       <c r="P235">
         <v>1</v>
       </c>
     </row>
     <row r="236" spans="1:16">
       <c r="A236" t="s">
-        <v>592</v>
+        <v>612</v>
       </c>
       <c r="B236">
-        <v>2820060352</v>
+        <v>2760392002</v>
       </c>
       <c r="C236" s="1">
-        <v>7500000.0</v>
+        <v>50000000.0</v>
       </c>
       <c r="D236" s="1">
-        <v>100.02183507</v>
+        <v>100.00136602</v>
       </c>
       <c r="E236" s="1">
         <v>0.0</v>
       </c>
       <c r="F236" t="s">
         <v>8</v>
       </c>
       <c r="G236">
         <v>1.0</v>
       </c>
       <c r="H236" s="1">
         <v>0.0</v>
       </c>
       <c r="I236" s="1">
-        <v>1637.63</v>
+        <v>683.01</v>
       </c>
       <c r="J236" s="1">
         <v>0</v>
       </c>
       <c r="K236">
         <v>0.0</v>
       </c>
       <c r="L236" t="s">
-        <v>593</v>
+        <v>613</v>
       </c>
       <c r="M236" s="1">
-        <v>1637.63</v>
+        <v>683.01</v>
       </c>
       <c r="N236" s="1">
-        <v>8038.63</v>
+        <v>132270.51</v>
       </c>
       <c r="O236" s="1">
         <v>0.0</v>
       </c>
       <c r="P236">
         <v>1</v>
       </c>
     </row>
     <row r="237" spans="1:16">
       <c r="A237" t="s">
-        <v>594</v>
+        <v>614</v>
       </c>
       <c r="B237">
-        <v>2820282912</v>
+        <v>2763112582</v>
       </c>
       <c r="C237" s="1">
-        <v>20000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D237" s="1">
-        <v>100.05516675</v>
+        <v>100.0019478</v>
       </c>
       <c r="E237" s="1">
         <v>0.0</v>
       </c>
       <c r="F237" t="s">
         <v>8</v>
       </c>
       <c r="G237">
         <v>1.0</v>
       </c>
       <c r="H237" s="1">
         <v>0.0</v>
       </c>
       <c r="I237" s="1">
-        <v>11033.35</v>
+        <v>194.78</v>
       </c>
       <c r="J237" s="1">
         <v>0</v>
       </c>
       <c r="K237">
         <v>0.0</v>
       </c>
       <c r="L237" t="s">
-        <v>595</v>
+        <v>615</v>
       </c>
       <c r="M237" s="1">
-        <v>11033.35</v>
+        <v>194.78</v>
       </c>
       <c r="N237" s="1">
-        <v>31124.35</v>
+        <v>25104.78</v>
       </c>
       <c r="O237" s="1">
         <v>0.0</v>
       </c>
       <c r="P237">
         <v>1</v>
       </c>
     </row>
     <row r="238" spans="1:16">
       <c r="A238" t="s">
-        <v>596</v>
+        <v>616</v>
       </c>
       <c r="B238">
-        <v>2821297082</v>
+        <v>2773882062</v>
       </c>
       <c r="C238" s="1">
-        <v>12500000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="D238" s="1">
-        <v>100.06938728</v>
+        <v>100.00672573</v>
       </c>
       <c r="E238" s="1">
         <v>0.0</v>
       </c>
       <c r="F238" t="s">
         <v>8</v>
       </c>
       <c r="G238">
         <v>1.0</v>
       </c>
       <c r="H238" s="1">
         <v>0.0</v>
       </c>
       <c r="I238" s="1">
-        <v>8673.41</v>
+        <v>2017.72</v>
       </c>
       <c r="J238" s="1">
         <v>0</v>
       </c>
       <c r="K238">
         <v>0.0</v>
       </c>
       <c r="L238" t="s">
-        <v>597</v>
+        <v>617</v>
       </c>
       <c r="M238" s="1">
-        <v>8673.41</v>
+        <v>2017.72</v>
       </c>
       <c r="N238" s="1">
-        <v>22642.27</v>
+        <v>43893.72</v>
       </c>
       <c r="O238" s="1">
         <v>0.0</v>
       </c>
       <c r="P238">
         <v>1</v>
       </c>
     </row>
     <row r="239" spans="1:16">
       <c r="A239" t="s">
-        <v>598</v>
+        <v>618</v>
       </c>
       <c r="B239">
-        <v>2829527952</v>
+        <v>2777134362</v>
       </c>
       <c r="C239" s="1">
         <v>10000000.0</v>
       </c>
       <c r="D239" s="1">
-        <v>100.0354803</v>
+        <v>100.0266088</v>
       </c>
       <c r="E239" s="1">
         <v>0.0</v>
       </c>
       <c r="F239" t="s">
         <v>8</v>
       </c>
       <c r="G239">
         <v>1.0</v>
       </c>
       <c r="H239" s="1">
         <v>0.0</v>
       </c>
       <c r="I239" s="1">
-        <v>3548.03</v>
+        <v>2660.88</v>
       </c>
       <c r="J239" s="1">
         <v>0</v>
       </c>
       <c r="K239">
         <v>0.0</v>
       </c>
       <c r="L239" t="s">
-        <v>599</v>
+        <v>619</v>
       </c>
       <c r="M239" s="1">
-        <v>3548.03</v>
+        <v>2660.88</v>
       </c>
       <c r="N239" s="1">
-        <v>13668.86</v>
+        <v>13606.88</v>
       </c>
       <c r="O239" s="1">
         <v>0.0</v>
       </c>
       <c r="P239">
         <v>1</v>
       </c>
     </row>
     <row r="240" spans="1:16">
       <c r="A240" t="s">
-        <v>600</v>
+        <v>620</v>
       </c>
       <c r="B240">
-        <v>2833851572</v>
+        <v>2788199742</v>
       </c>
       <c r="C240" s="1">
-        <v>10000000.0</v>
+        <v>7969000.0</v>
       </c>
       <c r="D240" s="1">
-        <v>100.0676749</v>
+        <v>100.01166897</v>
       </c>
       <c r="E240" s="1">
         <v>0.0</v>
       </c>
       <c r="F240" t="s">
         <v>8</v>
       </c>
       <c r="G240">
         <v>1.0</v>
       </c>
       <c r="H240" s="1">
         <v>0.0</v>
       </c>
       <c r="I240" s="1">
-        <v>6767.49</v>
+        <v>929.9</v>
       </c>
       <c r="J240" s="1">
         <v>0</v>
       </c>
       <c r="K240">
         <v>0.0</v>
       </c>
       <c r="L240" t="s">
-        <v>601</v>
+        <v>621</v>
       </c>
       <c r="M240" s="1">
-        <v>6767.49</v>
+        <v>929.9</v>
       </c>
       <c r="N240" s="1">
-        <v>16470.83</v>
+        <v>14567.19</v>
       </c>
       <c r="O240" s="1">
         <v>0.0</v>
       </c>
       <c r="P240">
         <v>1</v>
       </c>
     </row>
     <row r="241" spans="1:16">
       <c r="A241" t="s">
-        <v>602</v>
+        <v>622</v>
       </c>
       <c r="B241">
-        <v>2834781292</v>
+        <v>2792185192</v>
       </c>
       <c r="C241" s="1">
-        <v>20000000.0</v>
+        <v>25000000.0</v>
       </c>
       <c r="D241" s="1">
-        <v>100.0414564</v>
+        <v>100.023886</v>
       </c>
       <c r="E241" s="1">
         <v>0.0</v>
       </c>
       <c r="F241" t="s">
         <v>8</v>
       </c>
       <c r="G241">
         <v>1.0</v>
       </c>
       <c r="H241" s="1">
         <v>0.0</v>
       </c>
       <c r="I241" s="1">
-        <v>8291.28</v>
+        <v>5971.5</v>
       </c>
       <c r="J241" s="1">
         <v>0</v>
       </c>
       <c r="K241">
         <v>0.0</v>
       </c>
       <c r="L241" t="s">
-        <v>603</v>
+        <v>623</v>
       </c>
       <c r="M241" s="1">
-        <v>8291.28</v>
+        <v>5971.5</v>
       </c>
       <c r="N241" s="1">
-        <v>23636.62</v>
+        <v>56669.49</v>
       </c>
       <c r="O241" s="1">
         <v>0.0</v>
       </c>
       <c r="P241">
         <v>1</v>
       </c>
     </row>
     <row r="242" spans="1:16">
       <c r="A242" t="s">
-        <v>604</v>
+        <v>624</v>
       </c>
       <c r="B242">
-        <v>2837008342</v>
+        <v>2798594422</v>
       </c>
       <c r="C242" s="1">
-        <v>24000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D242" s="1">
-        <v>100.01735296</v>
+        <v>100.0432598</v>
       </c>
       <c r="E242" s="1">
         <v>0.0</v>
       </c>
       <c r="F242" t="s">
         <v>8</v>
       </c>
       <c r="G242">
         <v>1.0</v>
       </c>
       <c r="H242" s="1">
         <v>0.0</v>
       </c>
       <c r="I242" s="1">
-        <v>4164.71</v>
+        <v>6488.97</v>
       </c>
       <c r="J242" s="1">
         <v>0</v>
       </c>
       <c r="K242">
         <v>0.0</v>
       </c>
       <c r="L242" t="s">
-        <v>605</v>
+        <v>625</v>
       </c>
       <c r="M242" s="1">
-        <v>4164.71</v>
+        <v>6488.97</v>
       </c>
       <c r="N242" s="1">
-        <v>22721.78</v>
+        <v>34876.31</v>
       </c>
       <c r="O242" s="1">
         <v>0.0</v>
       </c>
       <c r="P242">
         <v>1</v>
       </c>
     </row>
     <row r="243" spans="1:16">
       <c r="A243" t="s">
-        <v>606</v>
+        <v>626</v>
       </c>
       <c r="B243">
-        <v>2837532542</v>
+        <v>2805968982</v>
       </c>
       <c r="C243" s="1">
-        <v>3507000.0</v>
+        <v>5000000.0</v>
       </c>
       <c r="D243" s="1">
-        <v>100.07031679</v>
+        <v>100.0333724</v>
       </c>
       <c r="E243" s="1">
         <v>0.0</v>
       </c>
       <c r="F243" t="s">
         <v>8</v>
       </c>
       <c r="G243">
         <v>1.0</v>
       </c>
       <c r="H243" s="1">
         <v>0.0</v>
       </c>
       <c r="I243" s="1">
-        <v>2466.01</v>
+        <v>1668.62</v>
       </c>
       <c r="J243" s="1">
         <v>0</v>
       </c>
       <c r="K243">
         <v>0.0</v>
       </c>
       <c r="L243" t="s">
-        <v>607</v>
+        <v>627</v>
       </c>
       <c r="M243" s="1">
-        <v>2466.01</v>
+        <v>1668.62</v>
       </c>
       <c r="N243" s="1">
-        <v>5964.79</v>
+        <v>9441.45</v>
       </c>
       <c r="O243" s="1">
         <v>0.0</v>
       </c>
       <c r="P243">
         <v>1</v>
       </c>
     </row>
     <row r="244" spans="1:16">
       <c r="A244" t="s">
-        <v>608</v>
+        <v>628</v>
       </c>
       <c r="B244">
-        <v>2838401762</v>
+        <v>2806083582</v>
       </c>
       <c r="C244" s="1">
-        <v>3849000.0</v>
+        <v>5997000.0</v>
       </c>
       <c r="D244" s="1">
-        <v>100.00787243</v>
+        <v>100.28161497</v>
       </c>
       <c r="E244" s="1">
         <v>0.0</v>
       </c>
       <c r="F244" t="s">
         <v>8</v>
       </c>
       <c r="G244">
         <v>1.0</v>
       </c>
       <c r="H244" s="1">
         <v>0.0</v>
       </c>
       <c r="I244" s="1">
-        <v>303.01</v>
+        <v>16888.45</v>
       </c>
       <c r="J244" s="1">
         <v>0</v>
       </c>
       <c r="K244">
         <v>0.0</v>
       </c>
       <c r="L244" t="s">
-        <v>609</v>
+        <v>629</v>
       </c>
       <c r="M244" s="1">
-        <v>303.01</v>
+        <v>16888.45</v>
       </c>
       <c r="N244" s="1">
-        <v>3049.46</v>
+        <v>22137.11</v>
       </c>
       <c r="O244" s="1">
         <v>0.0</v>
       </c>
       <c r="P244">
         <v>1</v>
       </c>
     </row>
     <row r="245" spans="1:16">
       <c r="A245" t="s">
-        <v>610</v>
+        <v>630</v>
       </c>
       <c r="B245">
-        <v>2838692972</v>
+        <v>2807665232</v>
       </c>
       <c r="C245" s="1">
-        <v>1143000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="D245" s="1">
-        <v>100.00809186</v>
+        <v>100.01043243</v>
       </c>
       <c r="E245" s="1">
         <v>0.0</v>
       </c>
       <c r="F245" t="s">
         <v>8</v>
       </c>
       <c r="G245">
         <v>1.0</v>
       </c>
       <c r="H245" s="1">
         <v>0.0</v>
       </c>
       <c r="I245" s="1">
-        <v>92.49</v>
+        <v>3129.73</v>
       </c>
       <c r="J245" s="1">
         <v>0</v>
       </c>
       <c r="K245">
         <v>0.0</v>
       </c>
-      <c r="L245">
-        <v>841.11</v>
+      <c r="L245" t="s">
+        <v>631</v>
       </c>
       <c r="M245" s="1">
-        <v>92.49</v>
+        <v>3129.73</v>
       </c>
       <c r="N245" s="1">
-        <v>933.6</v>
+        <v>51403.48</v>
       </c>
       <c r="O245" s="1">
         <v>0.0</v>
       </c>
       <c r="P245">
         <v>1</v>
       </c>
     </row>
     <row r="246" spans="1:16">
       <c r="A246" t="s">
-        <v>611</v>
+        <v>632</v>
       </c>
       <c r="B246">
-        <v>2842055272</v>
+        <v>2813843002</v>
       </c>
       <c r="C246" s="1">
-        <v>10000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D246" s="1">
-        <v>100.077857</v>
+        <v>100.0329725</v>
       </c>
       <c r="E246" s="1">
         <v>0.0</v>
       </c>
       <c r="F246" t="s">
         <v>8</v>
       </c>
       <c r="G246">
         <v>1.0</v>
       </c>
       <c r="H246" s="1">
         <v>0.0</v>
       </c>
       <c r="I246" s="1">
-        <v>7785.7</v>
+        <v>6594.5</v>
       </c>
       <c r="J246" s="1">
         <v>0</v>
       </c>
       <c r="K246">
         <v>0.0</v>
       </c>
       <c r="L246" t="s">
-        <v>612</v>
+        <v>633</v>
       </c>
       <c r="M246" s="1">
-        <v>7785.7</v>
+        <v>6594.5</v>
       </c>
       <c r="N246" s="1">
-        <v>18298.92</v>
+        <v>32894.28</v>
       </c>
       <c r="O246" s="1">
         <v>0.0</v>
       </c>
       <c r="P246">
         <v>1</v>
       </c>
     </row>
     <row r="247" spans="1:16">
       <c r="A247" t="s">
-        <v>613</v>
+        <v>634</v>
       </c>
       <c r="B247">
-        <v>2842080562</v>
+        <v>2818053312</v>
       </c>
       <c r="C247" s="1">
-        <v>15000000.0</v>
+        <v>3884000.0</v>
       </c>
       <c r="D247" s="1">
-        <v>100.022468</v>
+        <v>100.03312976</v>
       </c>
       <c r="E247" s="1">
         <v>0.0</v>
       </c>
       <c r="F247" t="s">
         <v>8</v>
       </c>
       <c r="G247">
         <v>1.0</v>
       </c>
       <c r="H247" s="1">
         <v>0.0</v>
       </c>
       <c r="I247" s="1">
-        <v>3370.2</v>
+        <v>1286.76</v>
       </c>
       <c r="J247" s="1">
         <v>0</v>
       </c>
       <c r="K247">
         <v>0.0</v>
       </c>
       <c r="L247" t="s">
-        <v>614</v>
+        <v>635</v>
       </c>
       <c r="M247" s="1">
-        <v>3370.2</v>
+        <v>1286.76</v>
       </c>
       <c r="N247" s="1">
-        <v>15995.86</v>
+        <v>7127.6</v>
       </c>
       <c r="O247" s="1">
         <v>0.0</v>
       </c>
       <c r="P247">
         <v>1</v>
       </c>
     </row>
     <row r="248" spans="1:16">
       <c r="A248" t="s">
-        <v>615</v>
+        <v>636</v>
       </c>
       <c r="B248">
-        <v>2844936832</v>
+        <v>2820282912</v>
       </c>
       <c r="C248" s="1">
-        <v>12000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D248" s="1">
-        <v>100.07428258</v>
+        <v>100.01629735</v>
       </c>
       <c r="E248" s="1">
         <v>0.0</v>
       </c>
       <c r="F248" t="s">
         <v>8</v>
       </c>
       <c r="G248">
         <v>1.0</v>
       </c>
       <c r="H248" s="1">
         <v>0.0</v>
       </c>
       <c r="I248" s="1">
-        <v>8913.91</v>
+        <v>3259.47</v>
       </c>
       <c r="J248" s="1">
         <v>0</v>
       </c>
       <c r="K248">
         <v>0.0</v>
       </c>
       <c r="L248" t="s">
-        <v>616</v>
+        <v>637</v>
       </c>
       <c r="M248" s="1">
-        <v>8913.91</v>
+        <v>3259.47</v>
       </c>
       <c r="N248" s="1">
-        <v>21814.91</v>
+        <v>31717.24</v>
       </c>
       <c r="O248" s="1">
         <v>0.0</v>
       </c>
       <c r="P248">
         <v>1</v>
       </c>
     </row>
     <row r="249" spans="1:16">
       <c r="A249" t="s">
-        <v>617</v>
+        <v>638</v>
       </c>
       <c r="B249">
-        <v>2855281262</v>
+        <v>2821297082</v>
       </c>
       <c r="C249" s="1">
-        <v>21400000.0</v>
+        <v>12500000.0</v>
       </c>
       <c r="D249" s="1">
-        <v>100.05730051</v>
+        <v>100.02881904</v>
       </c>
       <c r="E249" s="1">
         <v>0.0</v>
       </c>
       <c r="F249" t="s">
         <v>8</v>
       </c>
       <c r="G249">
         <v>1.0</v>
       </c>
       <c r="H249" s="1">
         <v>0.0</v>
       </c>
       <c r="I249" s="1">
-        <v>12262.31</v>
+        <v>3602.38</v>
       </c>
       <c r="J249" s="1">
         <v>0</v>
       </c>
       <c r="K249">
         <v>0.0</v>
       </c>
       <c r="L249" t="s">
-        <v>618</v>
+        <v>639</v>
       </c>
       <c r="M249" s="1">
-        <v>12262.31</v>
+        <v>3602.38</v>
       </c>
       <c r="N249" s="1">
-        <v>26013.12</v>
+        <v>23386.86</v>
       </c>
       <c r="O249" s="1">
         <v>0.0</v>
       </c>
       <c r="P249">
         <v>1</v>
       </c>
     </row>
     <row r="250" spans="1:16">
       <c r="A250" t="s">
-        <v>619</v>
+        <v>640</v>
       </c>
       <c r="B250">
-        <v>2861772472</v>
+        <v>2833851572</v>
       </c>
       <c r="C250" s="1">
-        <v>5000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D250" s="1">
-        <v>100.0016428</v>
+        <v>100.0326578</v>
       </c>
       <c r="E250" s="1">
         <v>0.0</v>
       </c>
       <c r="F250" t="s">
         <v>8</v>
       </c>
       <c r="G250">
         <v>1.0</v>
       </c>
       <c r="H250" s="1">
         <v>0.0</v>
       </c>
       <c r="I250" s="1">
-        <v>82.14</v>
+        <v>3265.78</v>
       </c>
       <c r="J250" s="1">
         <v>0</v>
       </c>
       <c r="K250">
         <v>0.0</v>
       </c>
       <c r="L250" t="s">
-        <v>620</v>
+        <v>641</v>
       </c>
       <c r="M250" s="1">
-        <v>82.14</v>
+        <v>3265.78</v>
       </c>
       <c r="N250" s="1">
-        <v>1358.18</v>
+        <v>17296.89</v>
       </c>
       <c r="O250" s="1">
         <v>0.0</v>
       </c>
       <c r="P250">
         <v>1</v>
       </c>
     </row>
     <row r="251" spans="1:16">
       <c r="A251" t="s">
-        <v>621</v>
+        <v>642</v>
       </c>
       <c r="B251">
-        <v>2862709272</v>
+        <v>2834781292</v>
       </c>
       <c r="C251" s="1">
-        <v>12500000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D251" s="1">
-        <v>100.05465248</v>
+        <v>100.00823765</v>
       </c>
       <c r="E251" s="1">
         <v>0.0</v>
       </c>
       <c r="F251" t="s">
         <v>8</v>
       </c>
       <c r="G251">
         <v>1.0</v>
       </c>
       <c r="H251" s="1">
         <v>0.0</v>
       </c>
       <c r="I251" s="1">
-        <v>6831.56</v>
+        <v>1647.53</v>
       </c>
       <c r="J251" s="1">
         <v>0</v>
       </c>
       <c r="K251">
         <v>0.0</v>
       </c>
       <c r="L251" t="s">
-        <v>622</v>
+        <v>643</v>
       </c>
       <c r="M251" s="1">
-        <v>6831.56</v>
+        <v>1647.53</v>
       </c>
       <c r="N251" s="1">
-        <v>12812.81</v>
+        <v>24034.97</v>
       </c>
       <c r="O251" s="1">
         <v>0.0</v>
       </c>
       <c r="P251">
         <v>1</v>
       </c>
     </row>
     <row r="252" spans="1:16">
       <c r="A252" t="s">
-        <v>623</v>
+        <v>644</v>
       </c>
       <c r="B252">
-        <v>2863882182</v>
+        <v>2837532542</v>
       </c>
       <c r="C252" s="1">
-        <v>30000000.0</v>
+        <v>3507000.0</v>
       </c>
       <c r="D252" s="1">
-        <v>100.05969693</v>
+        <v>100.03368292</v>
       </c>
       <c r="E252" s="1">
         <v>0.0</v>
       </c>
       <c r="F252" t="s">
         <v>8</v>
       </c>
       <c r="G252">
         <v>1.0</v>
       </c>
       <c r="H252" s="1">
         <v>0.0</v>
       </c>
       <c r="I252" s="1">
-        <v>17909.08</v>
+        <v>1181.26</v>
       </c>
       <c r="J252" s="1">
         <v>0</v>
       </c>
       <c r="K252">
         <v>0.0</v>
       </c>
       <c r="L252" t="s">
-        <v>624</v>
+        <v>645</v>
       </c>
       <c r="M252" s="1">
-        <v>17909.08</v>
+        <v>1181.26</v>
       </c>
       <c r="N252" s="1">
-        <v>33039.08</v>
+        <v>6255.26</v>
       </c>
       <c r="O252" s="1">
         <v>0.0</v>
       </c>
       <c r="P252">
         <v>1</v>
       </c>
     </row>
     <row r="253" spans="1:16">
       <c r="A253" t="s">
-        <v>625</v>
+        <v>646</v>
       </c>
       <c r="B253">
-        <v>2863986052</v>
+        <v>2842055272</v>
       </c>
       <c r="C253" s="1">
-        <v>30000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D253" s="1">
-        <v>100.0101371</v>
+        <v>100.039518</v>
       </c>
       <c r="E253" s="1">
         <v>0.0</v>
       </c>
       <c r="F253" t="s">
         <v>8</v>
       </c>
       <c r="G253">
         <v>1.0</v>
       </c>
       <c r="H253" s="1">
         <v>0.0</v>
       </c>
       <c r="I253" s="1">
-        <v>3041.13</v>
+        <v>3951.8</v>
       </c>
       <c r="J253" s="1">
         <v>0</v>
       </c>
       <c r="K253">
         <v>0.0</v>
       </c>
       <c r="L253" t="s">
-        <v>626</v>
+        <v>647</v>
       </c>
       <c r="M253" s="1">
-        <v>3041.13</v>
+        <v>3951.8</v>
       </c>
       <c r="N253" s="1">
-        <v>13152.96</v>
+        <v>19295.86</v>
       </c>
       <c r="O253" s="1">
         <v>0.0</v>
       </c>
       <c r="P253">
         <v>1</v>
       </c>
     </row>
     <row r="254" spans="1:16">
       <c r="A254" t="s">
-        <v>627</v>
+        <v>648</v>
       </c>
       <c r="B254">
-        <v>2870136642</v>
+        <v>2844936832</v>
       </c>
       <c r="C254" s="1">
-        <v>5000000.0</v>
+        <v>12000000.0</v>
       </c>
       <c r="D254" s="1">
-        <v>100.0038838</v>
+        <v>100.03050025</v>
       </c>
       <c r="E254" s="1">
         <v>0.0</v>
       </c>
       <c r="F254" t="s">
         <v>8</v>
       </c>
       <c r="G254">
         <v>1.0</v>
       </c>
       <c r="H254" s="1">
         <v>0.0</v>
       </c>
       <c r="I254" s="1">
-        <v>194.19</v>
+        <v>3660.03</v>
       </c>
       <c r="J254" s="1">
         <v>0</v>
       </c>
       <c r="K254">
         <v>0.0</v>
       </c>
       <c r="L254" t="s">
-        <v>628</v>
+        <v>649</v>
       </c>
       <c r="M254" s="1">
-        <v>194.19</v>
+        <v>3660.03</v>
       </c>
       <c r="N254" s="1">
-        <v>1605.19</v>
+        <v>22529.23</v>
       </c>
       <c r="O254" s="1">
         <v>0.0</v>
       </c>
       <c r="P254">
         <v>1</v>
       </c>
     </row>
     <row r="255" spans="1:16">
       <c r="A255" t="s">
-        <v>629</v>
+        <v>650</v>
       </c>
       <c r="B255">
-        <v>2870139172</v>
+        <v>2855281262</v>
       </c>
       <c r="C255" s="1">
-        <v>9100000.0</v>
+        <v>21400000.0</v>
       </c>
       <c r="D255" s="1">
-        <v>100.08137407</v>
+        <v>100.0411779</v>
       </c>
       <c r="E255" s="1">
         <v>0.0</v>
       </c>
       <c r="F255" t="s">
         <v>8</v>
       </c>
       <c r="G255">
         <v>1.0</v>
       </c>
       <c r="H255" s="1">
         <v>0.0</v>
       </c>
       <c r="I255" s="1">
-        <v>7405.04</v>
+        <v>8812.07</v>
       </c>
       <c r="J255" s="1">
         <v>0</v>
       </c>
       <c r="K255">
         <v>0.0</v>
       </c>
       <c r="L255" t="s">
-        <v>630</v>
+        <v>651</v>
       </c>
       <c r="M255" s="1">
-        <v>7405.04</v>
+        <v>8812.07</v>
       </c>
       <c r="N255" s="1">
-        <v>10672.35</v>
+        <v>29621.43</v>
       </c>
       <c r="O255" s="1">
         <v>0.0</v>
       </c>
       <c r="P255">
         <v>1</v>
       </c>
     </row>
     <row r="256" spans="1:16">
       <c r="A256" t="s">
-        <v>631</v>
+        <v>652</v>
       </c>
       <c r="B256">
-        <v>2874445782</v>
+        <v>2862709272</v>
       </c>
       <c r="C256" s="1">
-        <v>15000000.0</v>
+        <v>12500000.0</v>
       </c>
       <c r="D256" s="1">
-        <v>100.0273908</v>
+        <v>100.07733352</v>
       </c>
       <c r="E256" s="1">
         <v>0.0</v>
       </c>
       <c r="F256" t="s">
         <v>8</v>
       </c>
       <c r="G256">
         <v>1.0</v>
       </c>
       <c r="H256" s="1">
         <v>0.0</v>
       </c>
       <c r="I256" s="1">
-        <v>4108.62</v>
+        <v>9666.69</v>
       </c>
       <c r="J256" s="1">
         <v>0</v>
       </c>
       <c r="K256">
         <v>0.0</v>
       </c>
       <c r="L256" t="s">
-        <v>632</v>
+        <v>653</v>
       </c>
       <c r="M256" s="1">
-        <v>4108.62</v>
+        <v>9666.69</v>
       </c>
       <c r="N256" s="1">
-        <v>9308.62</v>
+        <v>18946.69</v>
       </c>
       <c r="O256" s="1">
         <v>0.0</v>
       </c>
       <c r="P256">
         <v>1</v>
       </c>
     </row>
     <row r="257" spans="1:16">
       <c r="A257" t="s">
-        <v>633</v>
+        <v>654</v>
       </c>
       <c r="B257">
-        <v>2874472682</v>
+        <v>2863882182</v>
       </c>
       <c r="C257" s="1">
-        <v>11100000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="D257" s="1">
-        <v>100.06850937</v>
+        <v>100.0850903</v>
       </c>
       <c r="E257" s="1">
         <v>0.0</v>
       </c>
       <c r="F257" t="s">
         <v>8</v>
       </c>
       <c r="G257">
         <v>1.0</v>
       </c>
       <c r="H257" s="1">
         <v>0.0</v>
       </c>
       <c r="I257" s="1">
-        <v>7604.54</v>
+        <v>25527.09</v>
       </c>
       <c r="J257" s="1">
         <v>0</v>
       </c>
       <c r="K257">
         <v>0.0</v>
       </c>
       <c r="L257" t="s">
-        <v>634</v>
+        <v>655</v>
       </c>
       <c r="M257" s="1">
-        <v>7604.54</v>
+        <v>25527.09</v>
       </c>
       <c r="N257" s="1">
-        <v>11697.66</v>
+        <v>49110.09</v>
       </c>
       <c r="O257" s="1">
         <v>0.0</v>
       </c>
       <c r="P257">
         <v>1</v>
       </c>
     </row>
     <row r="258" spans="1:16">
       <c r="A258" t="s">
-        <v>635</v>
+        <v>656</v>
       </c>
       <c r="B258">
-        <v>2874671822</v>
+        <v>2870139172</v>
       </c>
       <c r="C258" s="1">
-        <v>2600000.0</v>
+        <v>9100000.0</v>
       </c>
       <c r="D258" s="1">
-        <v>100.066875</v>
+        <v>100.18990429</v>
       </c>
       <c r="E258" s="1">
         <v>0.0</v>
       </c>
       <c r="F258" t="s">
         <v>8</v>
       </c>
       <c r="G258">
         <v>1.0</v>
       </c>
       <c r="H258" s="1">
         <v>0.0</v>
       </c>
       <c r="I258" s="1">
-        <v>1738.75</v>
+        <v>17281.29</v>
       </c>
       <c r="J258" s="1">
         <v>0</v>
       </c>
       <c r="K258">
         <v>0.0</v>
       </c>
-      <c r="L258">
-        <v>936.18</v>
+      <c r="L258" t="s">
+        <v>657</v>
       </c>
       <c r="M258" s="1">
-        <v>1738.75</v>
+        <v>17281.29</v>
       </c>
       <c r="N258" s="1">
-        <v>2674.93</v>
+        <v>23296.16</v>
       </c>
       <c r="O258" s="1">
         <v>0.0</v>
       </c>
       <c r="P258">
         <v>1</v>
       </c>
     </row>
     <row r="259" spans="1:16">
       <c r="A259" t="s">
-        <v>636</v>
+        <v>658</v>
       </c>
       <c r="B259">
-        <v>2874739212</v>
+        <v>2874445782</v>
       </c>
       <c r="C259" s="1">
-        <v>3500000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D259" s="1">
-        <v>100.067202</v>
+        <v>100.00837713</v>
       </c>
       <c r="E259" s="1">
         <v>0.0</v>
       </c>
       <c r="F259" t="s">
         <v>8</v>
       </c>
       <c r="G259">
         <v>1.0</v>
       </c>
       <c r="H259" s="1">
         <v>0.0</v>
       </c>
       <c r="I259" s="1">
-        <v>2352.07</v>
+        <v>1256.57</v>
       </c>
       <c r="J259" s="1">
         <v>0</v>
       </c>
       <c r="K259">
         <v>0.0</v>
       </c>
       <c r="L259" t="s">
-        <v>637</v>
+        <v>659</v>
       </c>
       <c r="M259" s="1">
-        <v>2352.07</v>
+        <v>1256.57</v>
       </c>
       <c r="N259" s="1">
-        <v>3618.39</v>
+        <v>9666.07</v>
       </c>
       <c r="O259" s="1">
         <v>0.0</v>
       </c>
       <c r="P259">
         <v>1</v>
       </c>
     </row>
     <row r="260" spans="1:16">
       <c r="A260" t="s">
-        <v>638</v>
+        <v>660</v>
       </c>
       <c r="B260">
-        <v>2877251822</v>
+        <v>2874472682</v>
       </c>
       <c r="C260" s="1">
-        <v>6300000.0</v>
+        <v>11100000.0</v>
       </c>
       <c r="D260" s="1">
-        <v>100.10147937</v>
+        <v>100.15377126</v>
       </c>
       <c r="E260" s="1">
         <v>0.0</v>
       </c>
       <c r="F260" t="s">
         <v>8</v>
       </c>
       <c r="G260">
         <v>1.0</v>
       </c>
       <c r="H260" s="1">
         <v>0.0</v>
       </c>
       <c r="I260" s="1">
-        <v>6393.2</v>
+        <v>17068.61</v>
       </c>
       <c r="J260" s="1">
         <v>0</v>
       </c>
       <c r="K260">
         <v>0.0</v>
       </c>
-      <c r="L260">
-        <v>187.9</v>
+      <c r="L260" t="s">
+        <v>661</v>
       </c>
       <c r="M260" s="1">
-        <v>6393.2</v>
+        <v>17068.61</v>
       </c>
       <c r="N260" s="1">
-        <v>6581.1</v>
+        <v>24178.72</v>
       </c>
       <c r="O260" s="1">
         <v>0.0</v>
       </c>
       <c r="P260">
         <v>1</v>
       </c>
     </row>
     <row r="261" spans="1:16">
       <c r="A261" t="s">
-        <v>639</v>
+        <v>662</v>
       </c>
       <c r="B261">
-        <v>2880689472</v>
+        <v>2874671822</v>
       </c>
       <c r="C261" s="1">
-        <v>50000000.0</v>
+        <v>2600000.0</v>
       </c>
       <c r="D261" s="1">
-        <v>100.05198086</v>
+        <v>100.15269846</v>
       </c>
       <c r="E261" s="1">
         <v>0.0</v>
       </c>
       <c r="F261" t="s">
         <v>8</v>
       </c>
       <c r="G261">
         <v>1.0</v>
       </c>
       <c r="H261" s="1">
         <v>0.0</v>
       </c>
       <c r="I261" s="1">
-        <v>25990.43</v>
+        <v>3970.16</v>
       </c>
       <c r="J261" s="1">
         <v>0</v>
       </c>
       <c r="K261">
         <v>0.0</v>
       </c>
       <c r="L261" t="s">
-        <v>640</v>
+        <v>663</v>
       </c>
       <c r="M261" s="1">
-        <v>25990.43</v>
+        <v>3970.16</v>
       </c>
       <c r="N261" s="1">
-        <v>44456.68</v>
+        <v>5598.21</v>
       </c>
       <c r="O261" s="1">
         <v>0.0</v>
       </c>
       <c r="P261">
         <v>1</v>
       </c>
     </row>
     <row r="262" spans="1:16">
       <c r="A262" t="s">
-        <v>641</v>
+        <v>664</v>
       </c>
       <c r="B262">
-        <v>2892744262</v>
+        <v>2874739212</v>
       </c>
       <c r="C262" s="1">
-        <v>30000000.0</v>
+        <v>3500000.0</v>
       </c>
       <c r="D262" s="1">
-        <v>100.05074453</v>
+        <v>100.15291286</v>
       </c>
       <c r="E262" s="1">
         <v>0.0</v>
       </c>
       <c r="F262" t="s">
         <v>8</v>
       </c>
       <c r="G262">
         <v>1.0</v>
       </c>
       <c r="H262" s="1">
         <v>0.0</v>
       </c>
       <c r="I262" s="1">
-        <v>15223.36</v>
+        <v>5351.95</v>
       </c>
       <c r="J262" s="1">
         <v>0</v>
       </c>
       <c r="K262">
         <v>0.0</v>
       </c>
       <c r="L262" t="s">
-        <v>642</v>
+        <v>665</v>
       </c>
       <c r="M262" s="1">
-        <v>15223.36</v>
+        <v>5351.95</v>
       </c>
       <c r="N262" s="1">
-        <v>24938.53</v>
+        <v>7553.63</v>
       </c>
       <c r="O262" s="1">
         <v>0.0</v>
       </c>
       <c r="P262">
         <v>1</v>
       </c>
     </row>
     <row r="263" spans="1:16">
       <c r="A263" t="s">
-        <v>643</v>
+        <v>666</v>
       </c>
       <c r="B263">
-        <v>2892891122</v>
+        <v>2877251822</v>
       </c>
       <c r="C263" s="1">
-        <v>15000000.0</v>
+        <v>6300000.0</v>
       </c>
       <c r="D263" s="1">
-        <v>100.05013973</v>
+        <v>100.38335905</v>
       </c>
       <c r="E263" s="1">
         <v>0.0</v>
       </c>
       <c r="F263" t="s">
         <v>8</v>
       </c>
       <c r="G263">
         <v>1.0</v>
       </c>
       <c r="H263" s="1">
         <v>0.0</v>
       </c>
       <c r="I263" s="1">
-        <v>7520.96</v>
+        <v>24151.62</v>
       </c>
       <c r="J263" s="1">
         <v>0</v>
       </c>
       <c r="K263">
         <v>0.0</v>
       </c>
       <c r="L263" t="s">
-        <v>644</v>
+        <v>667</v>
       </c>
       <c r="M263" s="1">
-        <v>7520.96</v>
+        <v>24151.62</v>
       </c>
       <c r="N263" s="1">
-        <v>12319.37</v>
+        <v>26131.1</v>
       </c>
       <c r="O263" s="1">
         <v>0.0</v>
       </c>
       <c r="P263">
         <v>1</v>
       </c>
     </row>
     <row r="264" spans="1:16">
       <c r="A264" t="s">
-        <v>645</v>
+        <v>668</v>
       </c>
       <c r="B264">
-        <v>2922922912</v>
+        <v>2880689472</v>
       </c>
       <c r="C264" s="1">
-        <v>15000000.0</v>
+        <v>50000000.0</v>
       </c>
       <c r="D264" s="1">
-        <v>100.00605407</v>
+        <v>100.10238898</v>
       </c>
       <c r="E264" s="1">
         <v>0.0</v>
       </c>
       <c r="F264" t="s">
         <v>8</v>
       </c>
       <c r="G264">
         <v>1.0</v>
       </c>
       <c r="H264" s="1">
         <v>0.0</v>
       </c>
       <c r="I264" s="1">
-        <v>908.11</v>
+        <v>51194.49</v>
       </c>
       <c r="J264" s="1">
         <v>0</v>
       </c>
       <c r="K264">
         <v>0.0</v>
       </c>
       <c r="L264" t="s">
-        <v>646</v>
+        <v>669</v>
       </c>
       <c r="M264" s="1">
-        <v>908.11</v>
+        <v>51194.49</v>
       </c>
       <c r="N264" s="1">
-        <v>2082.99</v>
+        <v>81320.19</v>
       </c>
       <c r="O264" s="1">
         <v>0.0</v>
       </c>
       <c r="P264">
         <v>1</v>
       </c>
     </row>
     <row r="265" spans="1:16">
       <c r="A265" t="s">
-        <v>647</v>
+        <v>670</v>
       </c>
       <c r="B265">
-        <v>2922947892</v>
+        <v>2892744262</v>
       </c>
       <c r="C265" s="1">
-        <v>10000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="D265" s="1">
-        <v>100.0329953</v>
+        <v>100.11627873</v>
       </c>
       <c r="E265" s="1">
         <v>0.0</v>
       </c>
       <c r="F265" t="s">
         <v>8</v>
       </c>
       <c r="G265">
         <v>1.0</v>
       </c>
       <c r="H265" s="1">
         <v>0.0</v>
       </c>
       <c r="I265" s="1">
-        <v>3299.53</v>
+        <v>34883.62</v>
       </c>
       <c r="J265" s="1">
         <v>0</v>
       </c>
       <c r="K265">
         <v>0.0</v>
       </c>
       <c r="L265" t="s">
-        <v>648</v>
+        <v>671</v>
       </c>
       <c r="M265" s="1">
-        <v>3299.53</v>
+        <v>34883.62</v>
       </c>
       <c r="N265" s="1">
-        <v>5060.2</v>
+        <v>51216.95</v>
       </c>
       <c r="O265" s="1">
         <v>0.0</v>
       </c>
       <c r="P265">
         <v>1</v>
       </c>
     </row>
     <row r="266" spans="1:16">
       <c r="A266" t="s">
-        <v>649</v>
+        <v>672</v>
       </c>
       <c r="B266">
-        <v>2922949092</v>
+        <v>2892891122</v>
       </c>
       <c r="C266" s="1">
-        <v>10000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D266" s="1">
-        <v>100.0365981</v>
+        <v>100.1158982</v>
       </c>
       <c r="E266" s="1">
         <v>0.0</v>
       </c>
       <c r="F266" t="s">
         <v>8</v>
       </c>
       <c r="G266">
         <v>1.0</v>
       </c>
       <c r="H266" s="1">
         <v>0.0</v>
       </c>
       <c r="I266" s="1">
-        <v>3659.81</v>
+        <v>17384.73</v>
       </c>
       <c r="J266" s="1">
         <v>0</v>
       </c>
       <c r="K266">
         <v>0.0</v>
       </c>
       <c r="L266" t="s">
-        <v>650</v>
+        <v>673</v>
       </c>
       <c r="M266" s="1">
-        <v>3659.81</v>
+        <v>17384.73</v>
       </c>
       <c r="N266" s="1">
-        <v>5467.98</v>
+        <v>25458.07</v>
       </c>
       <c r="O266" s="1">
         <v>0.0</v>
       </c>
       <c r="P266">
         <v>1</v>
       </c>
     </row>
     <row r="267" spans="1:16">
       <c r="A267" t="s">
-        <v>651</v>
+        <v>674</v>
       </c>
       <c r="B267">
-        <v>2923119892</v>
+        <v>2922947892</v>
       </c>
       <c r="C267" s="1">
-        <v>11000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D267" s="1">
-        <v>100.04604345</v>
+        <v>100.101019</v>
       </c>
       <c r="E267" s="1">
         <v>0.0</v>
       </c>
       <c r="F267" t="s">
         <v>8</v>
       </c>
       <c r="G267">
         <v>1.0</v>
       </c>
       <c r="H267" s="1">
         <v>0.0</v>
       </c>
       <c r="I267" s="1">
-        <v>5064.78</v>
+        <v>10101.9</v>
       </c>
       <c r="J267" s="1">
         <v>0</v>
       </c>
       <c r="K267">
         <v>0.0</v>
       </c>
-      <c r="L267">
-        <v>309.95</v>
+      <c r="L267" t="s">
+        <v>675</v>
       </c>
       <c r="M267" s="1">
-        <v>5064.78</v>
+        <v>10101.9</v>
       </c>
       <c r="N267" s="1">
-        <v>5374.73</v>
+        <v>13406.68</v>
       </c>
       <c r="O267" s="1">
         <v>0.0</v>
       </c>
       <c r="P267">
         <v>1</v>
       </c>
     </row>
     <row r="268" spans="1:16">
       <c r="A268" t="s">
-        <v>652</v>
+        <v>676</v>
       </c>
       <c r="B268">
-        <v>2924236522</v>
+        <v>2922949092</v>
       </c>
       <c r="C268" s="1">
-        <v>6400000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D268" s="1">
-        <v>100.04848906</v>
+        <v>100.1498155</v>
       </c>
       <c r="E268" s="1">
         <v>0.0</v>
       </c>
       <c r="F268" t="s">
         <v>8</v>
       </c>
       <c r="G268">
         <v>1.0</v>
       </c>
       <c r="H268" s="1">
         <v>0.0</v>
       </c>
       <c r="I268" s="1">
-        <v>3103.3</v>
+        <v>14981.55</v>
       </c>
       <c r="J268" s="1">
         <v>0</v>
       </c>
       <c r="K268">
         <v>0.0</v>
       </c>
       <c r="L268" t="s">
-        <v>653</v>
+        <v>677</v>
       </c>
       <c r="M268" s="1">
-        <v>3103.3</v>
+        <v>14981.55</v>
       </c>
       <c r="N268" s="1">
-        <v>4451.27</v>
+        <v>18367.99</v>
       </c>
       <c r="O268" s="1">
         <v>0.0</v>
       </c>
       <c r="P268">
         <v>1</v>
       </c>
     </row>
     <row r="269" spans="1:16">
       <c r="A269" t="s">
-        <v>654</v>
+        <v>678</v>
       </c>
       <c r="B269">
-        <v>2924470782</v>
+        <v>2923119892</v>
       </c>
       <c r="C269" s="1">
-        <v>1700000.0</v>
+        <v>11000000.0</v>
       </c>
       <c r="D269" s="1">
-        <v>100.05478059</v>
+        <v>100.32769382</v>
       </c>
       <c r="E269" s="1">
         <v>0.0</v>
       </c>
       <c r="F269" t="s">
         <v>8</v>
       </c>
       <c r="G269">
         <v>1.0</v>
       </c>
       <c r="H269" s="1">
         <v>0.0</v>
       </c>
       <c r="I269" s="1">
-        <v>931.27</v>
+        <v>36046.32</v>
       </c>
       <c r="J269" s="1">
         <v>0</v>
       </c>
       <c r="K269">
         <v>0.0</v>
       </c>
-      <c r="L269">
-        <v>390.07</v>
+      <c r="L269" t="s">
+        <v>679</v>
       </c>
       <c r="M269" s="1">
-        <v>931.27</v>
+        <v>36046.32</v>
       </c>
       <c r="N269" s="1">
-        <v>1321.34</v>
+        <v>38076.56</v>
       </c>
       <c r="O269" s="1">
         <v>0.0</v>
       </c>
       <c r="P269">
         <v>1</v>
       </c>
     </row>
     <row r="270" spans="1:16">
       <c r="A270" t="s">
-        <v>655</v>
+        <v>680</v>
       </c>
       <c r="B270">
-        <v>2925413132</v>
+        <v>2924236522</v>
       </c>
       <c r="C270" s="1">
-        <v>10000000.0</v>
+        <v>6400000.0</v>
       </c>
       <c r="D270" s="1">
-        <v>100.0083319</v>
+        <v>100.39891313</v>
       </c>
       <c r="E270" s="1">
         <v>0.0</v>
       </c>
       <c r="F270" t="s">
         <v>8</v>
       </c>
       <c r="G270">
         <v>1.0</v>
       </c>
       <c r="H270" s="1">
         <v>0.0</v>
       </c>
       <c r="I270" s="1">
-        <v>833.19</v>
+        <v>25530.44</v>
       </c>
       <c r="J270" s="1">
         <v>0</v>
       </c>
       <c r="K270">
         <v>0.0</v>
       </c>
-      <c r="L270" t="s">
-        <v>656</v>
+      <c r="L270">
+        <v>735.18</v>
       </c>
       <c r="M270" s="1">
-        <v>833.19</v>
+        <v>25530.44</v>
       </c>
       <c r="N270" s="1">
-        <v>1890.97</v>
+        <v>26265.62</v>
       </c>
       <c r="O270" s="1">
         <v>0.0</v>
       </c>
       <c r="P270">
         <v>1</v>
       </c>
     </row>
     <row r="271" spans="1:16">
       <c r="A271" t="s">
-        <v>657</v>
+        <v>681</v>
       </c>
       <c r="B271">
-        <v>2926627572</v>
+        <v>2924470782</v>
       </c>
       <c r="C271" s="1">
-        <v>20000000.0</v>
+        <v>1700000.0</v>
       </c>
       <c r="D271" s="1">
-        <v>100.06229405</v>
+        <v>100.40384471</v>
       </c>
       <c r="E271" s="1">
         <v>0.0</v>
       </c>
       <c r="F271" t="s">
         <v>8</v>
       </c>
       <c r="G271">
         <v>1.0</v>
       </c>
       <c r="H271" s="1">
         <v>0.0</v>
       </c>
       <c r="I271" s="1">
-        <v>12458.81</v>
+        <v>6865.36</v>
       </c>
       <c r="J271" s="1">
         <v>0</v>
       </c>
       <c r="K271">
         <v>0.0</v>
       </c>
-      <c r="L271" t="s">
-        <v>658</v>
+      <c r="L271">
+        <v>212.85</v>
       </c>
       <c r="M271" s="1">
-        <v>12458.81</v>
+        <v>6865.36</v>
       </c>
       <c r="N271" s="1">
-        <v>18338.81</v>
+        <v>7078.21</v>
       </c>
       <c r="O271" s="1">
         <v>0.0</v>
       </c>
       <c r="P271">
         <v>1</v>
       </c>
     </row>
     <row r="272" spans="1:16">
       <c r="A272" t="s">
-        <v>659</v>
+        <v>682</v>
       </c>
       <c r="B272">
-        <v>2926707222</v>
+        <v>2926627572</v>
       </c>
       <c r="C272" s="1">
-        <v>8400000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D272" s="1">
-        <v>100.05910952</v>
+        <v>100.1686998</v>
       </c>
       <c r="E272" s="1">
         <v>0.0</v>
       </c>
       <c r="F272" t="s">
         <v>8</v>
       </c>
       <c r="G272">
         <v>1.0</v>
       </c>
       <c r="H272" s="1">
         <v>0.0</v>
       </c>
       <c r="I272" s="1">
-        <v>4965.2</v>
+        <v>33739.96</v>
       </c>
       <c r="J272" s="1">
         <v>0</v>
       </c>
       <c r="K272">
         <v>0.0</v>
       </c>
       <c r="L272" t="s">
-        <v>660</v>
+        <v>683</v>
       </c>
       <c r="M272" s="1">
-        <v>4965.2</v>
+        <v>33739.96</v>
       </c>
       <c r="N272" s="1">
-        <v>7373.9</v>
+        <v>44474.62</v>
       </c>
       <c r="O272" s="1">
         <v>0.0</v>
       </c>
       <c r="P272">
         <v>1</v>
       </c>
     </row>
     <row r="273" spans="1:16">
       <c r="A273" t="s">
-        <v>661</v>
+        <v>684</v>
       </c>
       <c r="B273">
-        <v>2935657822</v>
+        <v>2926707222</v>
       </c>
       <c r="C273" s="1">
-        <v>40000000.0</v>
+        <v>8400000.0</v>
       </c>
       <c r="D273" s="1">
-        <v>100.06853848</v>
+        <v>100.14749286</v>
       </c>
       <c r="E273" s="1">
         <v>0.0</v>
       </c>
       <c r="F273" t="s">
         <v>8</v>
       </c>
       <c r="G273">
         <v>1.0</v>
       </c>
       <c r="H273" s="1">
         <v>0.0</v>
       </c>
       <c r="I273" s="1">
-        <v>27415.39</v>
+        <v>12389.4</v>
       </c>
       <c r="J273" s="1">
         <v>0</v>
       </c>
       <c r="K273">
         <v>0.0</v>
       </c>
       <c r="L273" t="s">
-        <v>662</v>
+        <v>685</v>
       </c>
       <c r="M273" s="1">
-        <v>27415.39</v>
+        <v>12389.4</v>
       </c>
       <c r="N273" s="1">
-        <v>39054.39</v>
+        <v>16807.17</v>
       </c>
       <c r="O273" s="1">
         <v>0.0</v>
       </c>
       <c r="P273">
         <v>1</v>
       </c>
     </row>
     <row r="274" spans="1:16">
       <c r="A274" t="s">
-        <v>663</v>
+        <v>686</v>
       </c>
       <c r="B274">
-        <v>2937267392</v>
+        <v>2935657822</v>
       </c>
       <c r="C274" s="1">
-        <v>10000000.0</v>
+        <v>40000000.0</v>
       </c>
       <c r="D274" s="1">
-        <v>100.0257813</v>
+        <v>100.1878924</v>
       </c>
       <c r="E274" s="1">
         <v>0.0</v>
       </c>
       <c r="F274" t="s">
         <v>8</v>
       </c>
       <c r="G274">
         <v>1.0</v>
       </c>
       <c r="H274" s="1">
         <v>0.0</v>
       </c>
       <c r="I274" s="1">
-        <v>2578.13</v>
+        <v>75156.96</v>
       </c>
       <c r="J274" s="1">
         <v>0</v>
       </c>
       <c r="K274">
         <v>0.0</v>
       </c>
       <c r="L274" t="s">
-        <v>664</v>
+        <v>687</v>
       </c>
       <c r="M274" s="1">
-        <v>2578.13</v>
+        <v>75156.96</v>
       </c>
       <c r="N274" s="1">
-        <v>4261.46</v>
+        <v>97110.3</v>
       </c>
       <c r="O274" s="1">
         <v>0.0</v>
       </c>
       <c r="P274">
         <v>1</v>
       </c>
     </row>
     <row r="275" spans="1:16">
       <c r="A275" t="s">
-        <v>665</v>
+        <v>688</v>
       </c>
       <c r="B275">
-        <v>2947946482</v>
+        <v>2937267392</v>
       </c>
       <c r="C275" s="1">
-        <v>22900000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D275" s="1">
-        <v>100.04942703</v>
+        <v>100.0205303</v>
       </c>
       <c r="E275" s="1">
         <v>0.0</v>
       </c>
       <c r="F275" t="s">
         <v>8</v>
       </c>
       <c r="G275">
         <v>1.0</v>
       </c>
       <c r="H275" s="1">
         <v>0.0</v>
       </c>
       <c r="I275" s="1">
-        <v>11318.79</v>
+        <v>2053.03</v>
       </c>
       <c r="J275" s="1">
         <v>0</v>
       </c>
       <c r="K275">
         <v>0.0</v>
       </c>
       <c r="L275" t="s">
-        <v>666</v>
+        <v>689</v>
       </c>
       <c r="M275" s="1">
-        <v>11318.79</v>
+        <v>2053.03</v>
       </c>
       <c r="N275" s="1">
-        <v>15171.72</v>
+        <v>5374.53</v>
       </c>
       <c r="O275" s="1">
         <v>0.0</v>
       </c>
       <c r="P275">
         <v>1</v>
       </c>
     </row>
     <row r="276" spans="1:16">
       <c r="A276" t="s">
-        <v>667</v>
+        <v>690</v>
       </c>
       <c r="B276">
-        <v>2949187922</v>
+        <v>2947946482</v>
       </c>
       <c r="C276" s="1">
-        <v>30000000.0</v>
+        <v>22900000.0</v>
       </c>
       <c r="D276" s="1">
-        <v>100.03649233</v>
+        <v>100.39973502</v>
       </c>
       <c r="E276" s="1">
         <v>0.0</v>
       </c>
       <c r="F276" t="s">
         <v>8</v>
       </c>
       <c r="G276">
         <v>1.0</v>
       </c>
       <c r="H276" s="1">
         <v>0.0</v>
       </c>
       <c r="I276" s="1">
-        <v>10947.7</v>
+        <v>91539.32</v>
       </c>
       <c r="J276" s="1">
         <v>0</v>
       </c>
       <c r="K276">
         <v>0.0</v>
       </c>
       <c r="L276" t="s">
-        <v>668</v>
+        <v>691</v>
       </c>
       <c r="M276" s="1">
-        <v>10947.7</v>
+        <v>91539.32</v>
       </c>
       <c r="N276" s="1">
-        <v>15123.29</v>
+        <v>94209.34</v>
       </c>
       <c r="O276" s="1">
         <v>0.0</v>
       </c>
       <c r="P276">
         <v>1</v>
       </c>
     </row>
     <row r="277" spans="1:16">
       <c r="A277" t="s">
-        <v>669</v>
+        <v>692</v>
       </c>
       <c r="B277">
-        <v>2949233212</v>
+        <v>2949187922</v>
       </c>
       <c r="C277" s="1">
-        <v>25000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="D277" s="1">
-        <v>100.03424492</v>
+        <v>100.18973917</v>
       </c>
       <c r="E277" s="1">
         <v>0.0</v>
       </c>
       <c r="F277" t="s">
         <v>8</v>
       </c>
       <c r="G277">
         <v>1.0</v>
       </c>
       <c r="H277" s="1">
         <v>0.0</v>
       </c>
       <c r="I277" s="1">
-        <v>8561.23</v>
+        <v>56921.75</v>
       </c>
       <c r="J277" s="1">
         <v>0</v>
       </c>
       <c r="K277">
         <v>0.0</v>
       </c>
       <c r="L277" t="s">
-        <v>670</v>
+        <v>693</v>
       </c>
       <c r="M277" s="1">
-        <v>8561.23</v>
+        <v>56921.75</v>
       </c>
       <c r="N277" s="1">
-        <v>11855.47</v>
+        <v>65657.0</v>
       </c>
       <c r="O277" s="1">
         <v>0.0</v>
       </c>
       <c r="P277">
         <v>1</v>
       </c>
     </row>
     <row r="278" spans="1:16">
       <c r="A278" t="s">
-        <v>671</v>
+        <v>694</v>
       </c>
       <c r="B278">
-        <v>2962036302</v>
+        <v>2949233212</v>
       </c>
       <c r="C278" s="1">
-        <v>4000000.0</v>
+        <v>25000000.0</v>
       </c>
       <c r="D278" s="1">
-        <v>100.0182385</v>
+        <v>100.18816708</v>
       </c>
       <c r="E278" s="1">
         <v>0.0</v>
       </c>
       <c r="F278" t="s">
         <v>8</v>
       </c>
       <c r="G278">
         <v>1.0</v>
       </c>
       <c r="H278" s="1">
         <v>0.0</v>
       </c>
       <c r="I278" s="1">
-        <v>729.54</v>
+        <v>47041.77</v>
       </c>
       <c r="J278" s="1">
         <v>0</v>
       </c>
       <c r="K278">
         <v>0.0</v>
       </c>
-      <c r="L278">
-        <v>312.44</v>
+      <c r="L278" t="s">
+        <v>695</v>
       </c>
       <c r="M278" s="1">
-        <v>729.54</v>
+        <v>47041.77</v>
       </c>
       <c r="N278" s="1">
-        <v>1041.98</v>
+        <v>53964.9</v>
       </c>
       <c r="O278" s="1">
         <v>0.0</v>
       </c>
       <c r="P278">
         <v>1</v>
       </c>
     </row>
     <row r="279" spans="1:16">
       <c r="A279" t="s">
-        <v>672</v>
+        <v>696</v>
       </c>
       <c r="B279">
-        <v>2962647782</v>
+        <v>2962036302</v>
       </c>
       <c r="C279" s="1">
-        <v>20000000.0</v>
+        <v>4000000.0</v>
       </c>
       <c r="D279" s="1">
-        <v>100.01370865</v>
+        <v>100.38640575</v>
       </c>
       <c r="E279" s="1">
         <v>0.0</v>
       </c>
       <c r="F279" t="s">
         <v>8</v>
       </c>
       <c r="G279">
         <v>1.0</v>
       </c>
       <c r="H279" s="1">
         <v>0.0</v>
       </c>
       <c r="I279" s="1">
-        <v>2741.73</v>
+        <v>15456.23</v>
       </c>
       <c r="J279" s="1">
         <v>0</v>
       </c>
       <c r="K279">
         <v>0.0</v>
       </c>
-      <c r="L279" t="s">
-        <v>673</v>
+      <c r="L279">
+        <v>235.82</v>
       </c>
       <c r="M279" s="1">
-        <v>2741.73</v>
+        <v>15456.23</v>
       </c>
       <c r="N279" s="1">
-        <v>3860.62</v>
+        <v>15692.05</v>
       </c>
       <c r="O279" s="1">
         <v>0.0</v>
       </c>
       <c r="P279">
         <v>1</v>
       </c>
     </row>
     <row r="280" spans="1:16">
       <c r="A280" t="s">
-        <v>674</v>
+        <v>697</v>
       </c>
       <c r="B280">
-        <v>2962651672</v>
+        <v>2962647782</v>
       </c>
       <c r="C280" s="1">
-        <v>40000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D280" s="1">
-        <v>100.01920918</v>
+        <v>100.06182255</v>
       </c>
       <c r="E280" s="1">
         <v>0.0</v>
       </c>
       <c r="F280" t="s">
         <v>8</v>
       </c>
       <c r="G280">
         <v>1.0</v>
       </c>
       <c r="H280" s="1">
         <v>0.0</v>
       </c>
       <c r="I280" s="1">
-        <v>7683.67</v>
+        <v>12364.51</v>
       </c>
       <c r="J280" s="1">
         <v>0</v>
       </c>
       <c r="K280">
         <v>0.0</v>
       </c>
       <c r="L280" t="s">
-        <v>675</v>
+        <v>698</v>
       </c>
       <c r="M280" s="1">
-        <v>7683.67</v>
+        <v>12364.51</v>
       </c>
       <c r="N280" s="1">
-        <v>10512.56</v>
+        <v>15138.29</v>
       </c>
       <c r="O280" s="1">
         <v>0.0</v>
       </c>
       <c r="P280">
         <v>1</v>
       </c>
     </row>
     <row r="281" spans="1:16">
       <c r="A281" t="s">
-        <v>676</v>
+        <v>699</v>
       </c>
       <c r="B281">
-        <v>2963783942</v>
+        <v>2962651672</v>
       </c>
       <c r="C281" s="1">
-        <v>14000000.0</v>
+        <v>40000000.0</v>
       </c>
       <c r="D281" s="1">
-        <v>100.02033893</v>
+        <v>100.20013973</v>
       </c>
       <c r="E281" s="1">
         <v>0.0</v>
       </c>
       <c r="F281" t="s">
         <v>8</v>
       </c>
       <c r="G281">
         <v>1.0</v>
       </c>
       <c r="H281" s="1">
         <v>0.0</v>
       </c>
       <c r="I281" s="1">
-        <v>2847.45</v>
+        <v>80055.89</v>
       </c>
       <c r="J281" s="1">
         <v>0</v>
       </c>
       <c r="K281">
         <v>0.0</v>
       </c>
       <c r="L281" t="s">
-        <v>677</v>
+        <v>700</v>
       </c>
       <c r="M281" s="1">
-        <v>2847.45</v>
+        <v>80055.89</v>
       </c>
       <c r="N281" s="1">
-        <v>3865.37</v>
+        <v>86832.33</v>
       </c>
       <c r="O281" s="1">
         <v>0.0</v>
       </c>
       <c r="P281">
         <v>1</v>
       </c>
     </row>
     <row r="282" spans="1:16">
       <c r="A282" t="s">
-        <v>678</v>
+        <v>701</v>
       </c>
       <c r="B282">
-        <v>2963841042</v>
+        <v>2963783942</v>
       </c>
       <c r="C282" s="1">
-        <v>1709000.0</v>
+        <v>14000000.0</v>
       </c>
       <c r="D282" s="1">
-        <v>100.02356817</v>
+        <v>100.20263264</v>
       </c>
       <c r="E282" s="1">
         <v>0.0</v>
       </c>
       <c r="F282" t="s">
         <v>8</v>
       </c>
       <c r="G282">
         <v>1.0</v>
       </c>
       <c r="H282" s="1">
         <v>0.0</v>
       </c>
       <c r="I282" s="1">
-        <v>402.78</v>
+        <v>28368.57</v>
       </c>
       <c r="J282" s="1">
         <v>0</v>
       </c>
       <c r="K282">
         <v>0.0</v>
       </c>
-      <c r="L282">
-        <v>149.18</v>
+      <c r="L282" t="s">
+        <v>702</v>
       </c>
       <c r="M282" s="1">
-        <v>402.78</v>
+        <v>28368.57</v>
       </c>
       <c r="N282" s="1">
-        <v>551.96</v>
+        <v>30816.9</v>
       </c>
       <c r="O282" s="1">
         <v>0.0</v>
       </c>
       <c r="P282">
         <v>1</v>
       </c>
     </row>
     <row r="283" spans="1:16">
       <c r="A283" t="s">
-        <v>679</v>
+        <v>703</v>
       </c>
       <c r="B283">
-        <v>2979716682</v>
+        <v>2963841042</v>
       </c>
       <c r="C283" s="1">
-        <v>10000000.0</v>
+        <v>1709000.0</v>
       </c>
       <c r="D283" s="1">
-        <v>100.0129581</v>
+        <v>100.39059684</v>
       </c>
       <c r="E283" s="1">
         <v>0.0</v>
       </c>
       <c r="F283" t="s">
         <v>8</v>
       </c>
       <c r="G283">
         <v>1.0</v>
       </c>
       <c r="H283" s="1">
         <v>0.0</v>
       </c>
       <c r="I283" s="1">
-        <v>1295.81</v>
+        <v>6675.3</v>
       </c>
       <c r="J283" s="1">
         <v>0</v>
       </c>
       <c r="K283">
         <v>0.0</v>
       </c>
       <c r="L283">
-        <v>457.5</v>
+        <v>114.05</v>
       </c>
       <c r="M283" s="1">
-        <v>1295.81</v>
+        <v>6675.3</v>
       </c>
       <c r="N283" s="1">
-        <v>1753.31</v>
+        <v>6789.35</v>
       </c>
       <c r="O283" s="1">
         <v>0.0</v>
       </c>
       <c r="P283">
         <v>1</v>
       </c>
     </row>
     <row r="284" spans="1:16">
       <c r="A284" t="s">
-        <v>680</v>
+        <v>704</v>
       </c>
       <c r="B284">
-        <v>2983096372</v>
+        <v>2979716682</v>
       </c>
       <c r="C284" s="1">
-        <v>7000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D284" s="1">
-        <v>100.00421243</v>
+        <v>100.2217683</v>
       </c>
       <c r="E284" s="1">
         <v>0.0</v>
       </c>
       <c r="F284" t="s">
         <v>8</v>
       </c>
       <c r="G284">
         <v>1.0</v>
       </c>
       <c r="H284" s="1">
         <v>0.0</v>
       </c>
       <c r="I284" s="1">
-        <v>294.87</v>
+        <v>22176.83</v>
       </c>
       <c r="J284" s="1">
         <v>0</v>
       </c>
       <c r="K284">
         <v>0.0</v>
       </c>
-      <c r="L284">
-        <v>258.25</v>
+      <c r="L284" t="s">
+        <v>705</v>
       </c>
       <c r="M284" s="1">
-        <v>294.87</v>
+        <v>22176.83</v>
       </c>
       <c r="N284" s="1">
-        <v>553.12</v>
+        <v>23436.03</v>
       </c>
       <c r="O284" s="1">
         <v>0.0</v>
       </c>
       <c r="P284">
         <v>1</v>
       </c>
     </row>
     <row r="285" spans="1:16">
       <c r="A285" t="s">
-        <v>681</v>
+        <v>706</v>
       </c>
       <c r="B285">
-        <v>2984931932</v>
+        <v>2983096372</v>
       </c>
       <c r="C285" s="1">
-        <v>15000000.0</v>
+        <v>7000000.0</v>
       </c>
       <c r="D285" s="1">
-        <v>99.9709564</v>
+        <v>100.36072171</v>
       </c>
       <c r="E285" s="1">
         <v>0.0</v>
       </c>
       <c r="F285" t="s">
         <v>8</v>
       </c>
       <c r="G285">
         <v>1.0</v>
       </c>
       <c r="H285" s="1">
         <v>0.0</v>
       </c>
       <c r="I285" s="1">
-        <v>-4356.54</v>
+        <v>25250.52</v>
       </c>
       <c r="J285" s="1">
         <v>0</v>
       </c>
       <c r="K285">
         <v>0.0</v>
       </c>
       <c r="L285">
-        <v>-238.0</v>
+        <v>302.58</v>
       </c>
       <c r="M285" s="1">
-        <v>-4356.54</v>
+        <v>25250.52</v>
       </c>
       <c r="N285" s="1">
-        <v>-4594.54</v>
+        <v>25553.1</v>
       </c>
       <c r="O285" s="1">
         <v>0.0</v>
       </c>
       <c r="P285">
         <v>1</v>
       </c>
     </row>
     <row r="286" spans="1:16">
       <c r="A286" t="s">
-        <v>682</v>
+        <v>707</v>
       </c>
       <c r="B286">
-        <v>2991145112</v>
+        <v>2984931932</v>
       </c>
       <c r="C286" s="1">
-        <v>9000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D286" s="1">
-        <v>99.96517067</v>
+        <v>100.31640573</v>
       </c>
       <c r="E286" s="1">
         <v>0.0</v>
       </c>
       <c r="F286" t="s">
         <v>8</v>
       </c>
       <c r="G286">
         <v>1.0</v>
       </c>
       <c r="H286" s="1">
         <v>0.0</v>
       </c>
       <c r="I286" s="1">
-        <v>-3134.64</v>
+        <v>47460.86</v>
       </c>
       <c r="J286" s="1">
         <v>0</v>
       </c>
       <c r="K286">
         <v>0.0</v>
       </c>
       <c r="L286">
-        <v>-113.5</v>
+        <v>-255.92</v>
       </c>
       <c r="M286" s="1">
-        <v>-3134.64</v>
+        <v>47460.86</v>
       </c>
       <c r="N286" s="1">
-        <v>-3248.14</v>
+        <v>47204.94</v>
       </c>
       <c r="O286" s="1">
         <v>0.0</v>
       </c>
       <c r="P286">
         <v>1</v>
       </c>
     </row>
     <row r="287" spans="1:16">
       <c r="A287" t="s">
-        <v>683</v>
-[...2 lines deleted...]
-        <v>684</v>
+        <v>708</v>
+      </c>
+      <c r="B287">
+        <v>2991145112</v>
       </c>
       <c r="C287" s="1">
-        <v>13000000.0</v>
+        <v>9000000.0</v>
       </c>
       <c r="D287" s="1">
-        <v>99.98982169</v>
+        <v>100.26064467</v>
       </c>
       <c r="E287" s="1">
         <v>0.0</v>
       </c>
       <c r="F287" t="s">
         <v>8</v>
       </c>
       <c r="G287">
         <v>1.0</v>
       </c>
       <c r="H287" s="1">
         <v>0.0</v>
       </c>
       <c r="I287" s="1">
-        <v>-1323.18</v>
+        <v>23458.02</v>
       </c>
       <c r="J287" s="1">
         <v>0</v>
       </c>
       <c r="K287">
         <v>0.0</v>
       </c>
       <c r="L287">
-        <v>17.41</v>
+        <v>-461.55</v>
       </c>
       <c r="M287" s="1">
-        <v>-1323.18</v>
+        <v>23458.02</v>
       </c>
       <c r="N287" s="1">
-        <v>-1305.77</v>
+        <v>22996.47</v>
       </c>
       <c r="O287" s="1">
         <v>0.0</v>
       </c>
       <c r="P287">
         <v>1</v>
       </c>
     </row>
     <row r="288" spans="1:16">
       <c r="A288" t="s">
-        <v>685</v>
+        <v>709</v>
       </c>
       <c r="B288" t="s">
-        <v>686</v>
+        <v>710</v>
       </c>
       <c r="C288" s="1">
-        <v>4700000.0</v>
+        <v>13000000.0</v>
       </c>
       <c r="D288" s="1">
-        <v>99.99723723</v>
+        <v>100.25936446</v>
       </c>
       <c r="E288" s="1">
         <v>0.0</v>
       </c>
       <c r="F288" t="s">
         <v>8</v>
       </c>
       <c r="G288">
         <v>1.0</v>
       </c>
       <c r="H288" s="1">
         <v>0.0</v>
       </c>
       <c r="I288" s="1">
-        <v>-129.85</v>
+        <v>33717.38</v>
       </c>
       <c r="J288" s="1">
         <v>0</v>
       </c>
       <c r="K288">
         <v>0.0</v>
       </c>
       <c r="L288">
-        <v>29.72</v>
+        <v>247.38</v>
       </c>
       <c r="M288" s="1">
-        <v>-129.85</v>
+        <v>33717.38</v>
       </c>
       <c r="N288" s="1">
-        <v>-100.13</v>
+        <v>33964.76</v>
       </c>
       <c r="O288" s="1">
         <v>0.0</v>
       </c>
       <c r="P288">
         <v>1</v>
       </c>
     </row>
     <row r="289" spans="1:16">
       <c r="A289" t="s">
-        <v>687</v>
+        <v>711</v>
       </c>
       <c r="B289" t="s">
-        <v>688</v>
+        <v>712</v>
       </c>
       <c r="C289" s="1">
-        <v>25000000.0</v>
+        <v>4700000.0</v>
       </c>
       <c r="D289" s="1">
-        <v>99.99110812</v>
+        <v>100.27213809</v>
       </c>
       <c r="E289" s="1">
         <v>0.0</v>
       </c>
       <c r="F289" t="s">
         <v>8</v>
       </c>
       <c r="G289">
         <v>1.0</v>
       </c>
       <c r="H289" s="1">
         <v>0.0</v>
       </c>
       <c r="I289" s="1">
-        <v>-2222.97</v>
+        <v>12790.49</v>
       </c>
       <c r="J289" s="1">
         <v>0</v>
       </c>
       <c r="K289">
         <v>0.0</v>
       </c>
       <c r="L289">
-        <v>57.11</v>
+        <v>199.41</v>
       </c>
       <c r="M289" s="1">
-        <v>-2222.97</v>
+        <v>12790.49</v>
       </c>
       <c r="N289" s="1">
-        <v>-2165.86</v>
+        <v>12989.9</v>
       </c>
       <c r="O289" s="1">
         <v>0.0</v>
       </c>
       <c r="P289">
         <v>1</v>
       </c>
     </row>
     <row r="290" spans="1:16">
       <c r="A290" t="s">
-        <v>689</v>
+        <v>713</v>
       </c>
       <c r="B290" t="s">
-        <v>690</v>
+        <v>714</v>
       </c>
       <c r="C290" s="1">
-        <v>15000000.0</v>
+        <v>25000000.0</v>
       </c>
       <c r="D290" s="1">
-        <v>99.98968673</v>
+        <v>100.26032068</v>
       </c>
       <c r="E290" s="1">
         <v>0.0</v>
       </c>
       <c r="F290" t="s">
         <v>8</v>
       </c>
       <c r="G290">
         <v>1.0</v>
       </c>
       <c r="H290" s="1">
         <v>0.0</v>
       </c>
       <c r="I290" s="1">
-        <v>-1546.99</v>
+        <v>65080.17</v>
       </c>
       <c r="J290" s="1">
         <v>0</v>
       </c>
       <c r="K290">
         <v>0.0</v>
       </c>
       <c r="L290">
-        <v>16.92</v>
+        <v>578.84</v>
       </c>
       <c r="M290" s="1">
-        <v>-1546.99</v>
+        <v>65080.17</v>
       </c>
       <c r="N290" s="1">
-        <v>-1530.07</v>
+        <v>65659.01</v>
       </c>
       <c r="O290" s="1">
         <v>0.0</v>
       </c>
       <c r="P290">
         <v>1</v>
       </c>
     </row>
     <row r="291" spans="1:16">
       <c r="A291" t="s">
-        <v>691</v>
+        <v>715</v>
       </c>
       <c r="B291" t="s">
-        <v>692</v>
+        <v>716</v>
       </c>
       <c r="C291" s="1">
-        <v>30000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D291" s="1">
-        <v>99.9912337</v>
+        <v>100.26640573</v>
       </c>
       <c r="E291" s="1">
         <v>0.0</v>
       </c>
       <c r="F291" t="s">
         <v>8</v>
       </c>
       <c r="G291">
         <v>1.0</v>
       </c>
       <c r="H291" s="1">
         <v>0.0</v>
       </c>
       <c r="I291" s="1">
-        <v>-2629.89</v>
+        <v>39960.86</v>
       </c>
       <c r="J291" s="1">
         <v>0</v>
       </c>
       <c r="K291">
         <v>0.0</v>
       </c>
       <c r="L291">
-        <v>4.8</v>
+        <v>281.58</v>
       </c>
       <c r="M291" s="1">
-        <v>-2629.89</v>
+        <v>39960.86</v>
       </c>
       <c r="N291" s="1">
-        <v>-2625.09</v>
+        <v>40242.44</v>
       </c>
       <c r="O291" s="1">
         <v>0.0</v>
       </c>
       <c r="P291">
         <v>1</v>
       </c>
     </row>
     <row r="292" spans="1:16">
       <c r="A292" t="s">
-        <v>693</v>
+        <v>717</v>
       </c>
       <c r="B292" t="s">
-        <v>694</v>
+        <v>718</v>
       </c>
       <c r="C292" s="1">
-        <v>13000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="D292" s="1">
-        <v>99.98941631</v>
+        <v>100.16513637</v>
       </c>
       <c r="E292" s="1">
         <v>0.0</v>
       </c>
       <c r="F292" t="s">
         <v>8</v>
       </c>
       <c r="G292">
         <v>1.0</v>
       </c>
       <c r="H292" s="1">
         <v>0.0</v>
       </c>
       <c r="I292" s="1">
-        <v>-1375.88</v>
+        <v>49540.91</v>
       </c>
       <c r="J292" s="1">
         <v>0</v>
       </c>
       <c r="K292">
         <v>0.0</v>
       </c>
       <c r="L292">
-        <v>13.58</v>
+        <v>417.41</v>
       </c>
       <c r="M292" s="1">
-        <v>-1375.88</v>
+        <v>49540.91</v>
       </c>
       <c r="N292" s="1">
-        <v>-1362.3</v>
+        <v>49958.32</v>
       </c>
       <c r="O292" s="1">
         <v>0.0</v>
       </c>
       <c r="P292">
         <v>1</v>
       </c>
     </row>
     <row r="293" spans="1:16">
       <c r="A293" t="s">
-        <v>695</v>
+        <v>719</v>
       </c>
       <c r="B293" t="s">
-        <v>694</v>
+        <v>720</v>
       </c>
       <c r="C293" s="1">
-        <v>25000000.0</v>
+        <v>13000000.0</v>
       </c>
       <c r="D293" s="1">
-        <v>99.98986784</v>
+        <v>100.27694792</v>
       </c>
       <c r="E293" s="1">
         <v>0.0</v>
       </c>
       <c r="F293" t="s">
         <v>8</v>
       </c>
       <c r="G293">
         <v>1.0</v>
       </c>
       <c r="H293" s="1">
         <v>0.0</v>
       </c>
       <c r="I293" s="1">
-        <v>-2533.04</v>
+        <v>36003.23</v>
       </c>
       <c r="J293" s="1">
         <v>0</v>
       </c>
       <c r="K293">
         <v>0.0</v>
       </c>
       <c r="L293">
-        <v>31.67</v>
+        <v>239.3</v>
       </c>
       <c r="M293" s="1">
-        <v>-2533.04</v>
+        <v>36003.23</v>
       </c>
       <c r="N293" s="1">
-        <v>-2501.37</v>
+        <v>36242.53</v>
       </c>
       <c r="O293" s="1">
         <v>0.0</v>
       </c>
       <c r="P293">
         <v>1</v>
       </c>
     </row>
     <row r="294" spans="1:16">
       <c r="A294" t="s">
-        <v>696</v>
+        <v>721</v>
       </c>
       <c r="B294" t="s">
-        <v>694</v>
+        <v>720</v>
       </c>
       <c r="C294" s="1">
-        <v>5000000.0</v>
+        <v>25000000.0</v>
       </c>
       <c r="D294" s="1">
-        <v>99.9946766</v>
+        <v>100.27910364</v>
       </c>
       <c r="E294" s="1">
         <v>0.0</v>
       </c>
       <c r="F294" t="s">
         <v>8</v>
       </c>
       <c r="G294">
         <v>1.0</v>
       </c>
       <c r="H294" s="1">
         <v>0.0</v>
       </c>
       <c r="I294" s="1">
-        <v>-266.17</v>
+        <v>69775.91</v>
       </c>
       <c r="J294" s="1">
         <v>0</v>
       </c>
       <c r="K294">
         <v>0.0</v>
       </c>
       <c r="L294">
-        <v>5.23</v>
+        <v>494.23</v>
       </c>
       <c r="M294" s="1">
-        <v>-266.17</v>
+        <v>69775.91</v>
       </c>
       <c r="N294" s="1">
-        <v>-260.94</v>
+        <v>70270.14</v>
       </c>
       <c r="O294" s="1">
         <v>0.0</v>
       </c>
       <c r="P294">
         <v>1</v>
       </c>
     </row>
     <row r="295" spans="1:16">
       <c r="A295" t="s">
-        <v>697</v>
+        <v>722</v>
       </c>
       <c r="B295" t="s">
-        <v>698</v>
+        <v>720</v>
       </c>
       <c r="C295" s="1">
-        <v>15000000.0</v>
+        <v>5000000.0</v>
       </c>
       <c r="D295" s="1">
-        <v>99.99389433</v>
+        <v>100.1213718</v>
       </c>
       <c r="E295" s="1">
         <v>0.0</v>
       </c>
       <c r="F295" t="s">
         <v>8</v>
       </c>
       <c r="G295">
         <v>1.0</v>
       </c>
       <c r="H295" s="1">
         <v>0.0</v>
       </c>
       <c r="I295" s="1">
-        <v>-915.85</v>
+        <v>6068.59</v>
       </c>
       <c r="J295" s="1">
         <v>0</v>
       </c>
       <c r="K295">
         <v>0.0</v>
       </c>
       <c r="L295">
-        <v>25.67</v>
+        <v>92.04</v>
       </c>
       <c r="M295" s="1">
-        <v>-915.85</v>
+        <v>6068.59</v>
       </c>
       <c r="N295" s="1">
-        <v>-890.18</v>
+        <v>6160.63</v>
       </c>
       <c r="O295" s="1">
         <v>0.0</v>
       </c>
       <c r="P295">
         <v>1</v>
       </c>
     </row>
     <row r="296" spans="1:16">
       <c r="A296" t="s">
-        <v>699</v>
+        <v>723</v>
       </c>
       <c r="B296" t="s">
-        <v>698</v>
+        <v>724</v>
       </c>
       <c r="C296" s="1">
         <v>15000000.0</v>
       </c>
       <c r="D296" s="1">
-        <v>99.99002507</v>
+        <v>100.2929628</v>
       </c>
       <c r="E296" s="1">
         <v>0.0</v>
       </c>
       <c r="F296" t="s">
         <v>8</v>
       </c>
       <c r="G296">
         <v>1.0</v>
       </c>
       <c r="H296" s="1">
         <v>0.0</v>
       </c>
       <c r="I296" s="1">
-        <v>-1496.24</v>
+        <v>43944.42</v>
       </c>
       <c r="J296" s="1">
         <v>0</v>
       </c>
       <c r="K296">
         <v>0.0</v>
       </c>
       <c r="L296">
-        <v>10.67</v>
+        <v>449.18</v>
       </c>
       <c r="M296" s="1">
-        <v>-1496.24</v>
+        <v>43944.42</v>
       </c>
       <c r="N296" s="1">
-        <v>-1485.57</v>
+        <v>44393.6</v>
       </c>
       <c r="O296" s="1">
         <v>0.0</v>
       </c>
       <c r="P296">
         <v>1</v>
       </c>
     </row>
     <row r="297" spans="1:16">
       <c r="A297" t="s">
-        <v>700</v>
+        <v>725</v>
       </c>
       <c r="B297" t="s">
-        <v>701</v>
+        <v>724</v>
       </c>
       <c r="C297" s="1">
-        <v>6120000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D297" s="1">
-        <v>99.97477876</v>
+        <v>100.28999927</v>
       </c>
       <c r="E297" s="1">
         <v>0.0</v>
       </c>
       <c r="F297" t="s">
         <v>8</v>
       </c>
       <c r="G297">
         <v>1.0</v>
       </c>
       <c r="H297" s="1">
         <v>0.0</v>
       </c>
       <c r="I297" s="1">
-        <v>-1543.54</v>
+        <v>43499.89</v>
       </c>
       <c r="J297" s="1">
         <v>0</v>
       </c>
       <c r="K297">
         <v>0.0</v>
       </c>
       <c r="L297">
-        <v>-9.0</v>
+        <v>297.51</v>
       </c>
       <c r="M297" s="1">
-        <v>-1543.54</v>
+        <v>43499.89</v>
       </c>
       <c r="N297" s="1">
-        <v>-1552.54</v>
+        <v>43797.4</v>
       </c>
       <c r="O297" s="1">
         <v>0.0</v>
       </c>
       <c r="P297">
         <v>1</v>
       </c>
     </row>
     <row r="298" spans="1:16">
       <c r="A298" t="s">
-        <v>702</v>
+        <v>726</v>
       </c>
       <c r="B298" t="s">
-        <v>703</v>
+        <v>727</v>
       </c>
       <c r="C298" s="1">
-        <v>15000000.0</v>
+        <v>6120000.0</v>
       </c>
       <c r="D298" s="1">
-        <v>100.0062024</v>
+        <v>100.3949598</v>
       </c>
       <c r="E298" s="1">
         <v>0.0</v>
       </c>
       <c r="F298" t="s">
         <v>8</v>
       </c>
       <c r="G298">
         <v>1.0</v>
       </c>
       <c r="H298" s="1">
         <v>0.0</v>
       </c>
       <c r="I298" s="1">
-        <v>930.36</v>
+        <v>24171.54</v>
       </c>
       <c r="J298" s="1">
         <v>0</v>
       </c>
       <c r="K298">
         <v>0.0</v>
       </c>
       <c r="L298">
-        <v>36.13</v>
+        <v>-22.42</v>
       </c>
       <c r="M298" s="1">
-        <v>930.36</v>
+        <v>24171.54</v>
       </c>
       <c r="N298" s="1">
-        <v>966.49</v>
+        <v>24149.12</v>
       </c>
       <c r="O298" s="1">
         <v>0.0</v>
       </c>
       <c r="P298">
         <v>1</v>
       </c>
     </row>
     <row r="299" spans="1:16">
       <c r="A299" t="s">
-        <v>704</v>
+        <v>728</v>
       </c>
       <c r="B299" t="s">
-        <v>705</v>
+        <v>729</v>
       </c>
       <c r="C299" s="1">
-        <v>20000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D299" s="1">
-        <v>99.9899061</v>
+        <v>100.3095738</v>
       </c>
       <c r="E299" s="1">
         <v>0.0</v>
       </c>
       <c r="F299" t="s">
         <v>8</v>
       </c>
       <c r="G299">
         <v>1.0</v>
       </c>
       <c r="H299" s="1">
         <v>0.0</v>
       </c>
       <c r="I299" s="1">
-        <v>-2018.78</v>
+        <v>46436.07</v>
       </c>
       <c r="J299" s="1">
         <v>0</v>
       </c>
       <c r="K299">
         <v>0.0</v>
       </c>
       <c r="L299">
-        <v>0.0</v>
+        <v>889.59</v>
       </c>
       <c r="M299" s="1">
-        <v>-2018.78</v>
+        <v>46436.07</v>
       </c>
       <c r="N299" s="1">
-        <v>-2018.78</v>
+        <v>47325.66</v>
       </c>
       <c r="O299" s="1">
         <v>0.0</v>
       </c>
       <c r="P299">
         <v>1</v>
       </c>
     </row>
     <row r="300" spans="1:16">
       <c r="A300" t="s">
-        <v>706</v>
+        <v>730</v>
       </c>
       <c r="B300" t="s">
-        <v>707</v>
+        <v>731</v>
       </c>
       <c r="C300" s="1">
         <v>20000000.0</v>
       </c>
       <c r="D300" s="1">
-        <v>100.00020625</v>
+        <v>100.30784035</v>
       </c>
       <c r="E300" s="1">
         <v>0.0</v>
       </c>
       <c r="F300" t="s">
         <v>8</v>
       </c>
       <c r="G300">
         <v>1.0</v>
       </c>
       <c r="H300" s="1">
         <v>0.0</v>
       </c>
       <c r="I300" s="1">
-        <v>41.25</v>
+        <v>61568.07</v>
       </c>
       <c r="J300" s="1">
         <v>0</v>
       </c>
       <c r="K300">
         <v>0.0</v>
       </c>
       <c r="L300">
-        <v>0.0</v>
+        <v>378.09</v>
       </c>
       <c r="M300" s="1">
-        <v>41.25</v>
+        <v>61568.07</v>
       </c>
       <c r="N300" s="1">
-        <v>41.25</v>
+        <v>61946.16</v>
       </c>
       <c r="O300" s="1">
         <v>0.0</v>
       </c>
       <c r="P300">
         <v>1</v>
       </c>
     </row>
     <row r="301" spans="1:16">
       <c r="A301" t="s">
-        <v>708</v>
+        <v>732</v>
       </c>
       <c r="B301" t="s">
-        <v>709</v>
+        <v>733</v>
       </c>
       <c r="C301" s="1">
-        <v>13500000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D301" s="1">
-        <v>99.98030815</v>
+        <v>100.31759215</v>
       </c>
       <c r="E301" s="1">
         <v>0.0</v>
       </c>
       <c r="F301" t="s">
         <v>8</v>
       </c>
       <c r="G301">
         <v>1.0</v>
       </c>
       <c r="H301" s="1">
         <v>0.0</v>
       </c>
       <c r="I301" s="1">
-        <v>-2658.4</v>
+        <v>63518.43</v>
       </c>
       <c r="J301" s="1">
         <v>0</v>
       </c>
       <c r="K301">
         <v>0.0</v>
       </c>
       <c r="L301">
-        <v>-24.38</v>
+        <v>838.03</v>
       </c>
       <c r="M301" s="1">
-        <v>-2658.4</v>
+        <v>63518.43</v>
       </c>
       <c r="N301" s="1">
-        <v>-2682.78</v>
+        <v>64356.46</v>
       </c>
       <c r="O301" s="1">
         <v>0.0</v>
       </c>
       <c r="P301">
         <v>1</v>
       </c>
     </row>
     <row r="302" spans="1:16">
       <c r="A302" t="s">
-        <v>710</v>
+        <v>734</v>
       </c>
       <c r="B302" t="s">
-        <v>711</v>
+        <v>735</v>
       </c>
       <c r="C302" s="1">
-        <v>20000000.0</v>
+        <v>19100000.0</v>
       </c>
       <c r="D302" s="1">
-        <v>99.99993815</v>
+        <v>100.27933471</v>
       </c>
       <c r="E302" s="1">
         <v>0.0</v>
       </c>
       <c r="F302" t="s">
         <v>8</v>
       </c>
       <c r="G302">
         <v>1.0</v>
       </c>
       <c r="H302" s="1">
         <v>0.0</v>
       </c>
       <c r="I302" s="1">
-        <v>-12.37</v>
+        <v>53352.93</v>
       </c>
       <c r="J302" s="1">
         <v>0</v>
       </c>
       <c r="K302">
         <v>0.0</v>
       </c>
       <c r="L302">
-        <v>0.0</v>
+        <v>786.87</v>
       </c>
       <c r="M302" s="1">
-        <v>-12.37</v>
+        <v>53352.93</v>
       </c>
       <c r="N302" s="1">
-        <v>-12.37</v>
+        <v>54139.8</v>
       </c>
       <c r="O302" s="1">
         <v>0.0</v>
       </c>
       <c r="P302">
         <v>1</v>
       </c>
     </row>
     <row r="303" spans="1:16">
       <c r="A303" t="s">
-        <v>712</v>
+        <v>736</v>
       </c>
       <c r="B303" t="s">
-        <v>713</v>
+        <v>737</v>
       </c>
       <c r="C303" s="1">
-        <v>1200000.0</v>
+        <v>9609000.0</v>
       </c>
       <c r="D303" s="1">
-        <v>99.97805667</v>
+        <v>100.36804621</v>
       </c>
       <c r="E303" s="1">
         <v>0.0</v>
       </c>
       <c r="F303" t="s">
         <v>8</v>
       </c>
       <c r="G303">
         <v>1.0</v>
       </c>
       <c r="H303" s="1">
         <v>0.0</v>
       </c>
       <c r="I303" s="1">
-        <v>-263.32</v>
+        <v>35365.56</v>
       </c>
       <c r="J303" s="1">
         <v>0</v>
       </c>
       <c r="K303">
         <v>0.0</v>
       </c>
       <c r="L303">
-        <v>-1.45</v>
+        <v>394.34</v>
       </c>
       <c r="M303" s="1">
-        <v>-263.32</v>
+        <v>35365.56</v>
       </c>
       <c r="N303" s="1">
-        <v>-264.77</v>
+        <v>35759.9</v>
       </c>
       <c r="O303" s="1">
         <v>0.0</v>
       </c>
       <c r="P303">
         <v>1</v>
       </c>
     </row>
     <row r="304" spans="1:16">
       <c r="A304" t="s">
-        <v>714</v>
+        <v>738</v>
       </c>
       <c r="B304" t="s">
-        <v>715</v>
+        <v>737</v>
       </c>
       <c r="C304" s="1">
-        <v>6404000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D304" s="1">
-        <v>99.96418254</v>
+        <v>100.12214</v>
       </c>
       <c r="E304" s="1">
         <v>0.0</v>
       </c>
       <c r="F304" t="s">
         <v>8</v>
       </c>
       <c r="G304">
         <v>1.0</v>
       </c>
       <c r="H304" s="1">
         <v>0.0</v>
       </c>
       <c r="I304" s="1">
-        <v>-2293.75</v>
+        <v>24428.0</v>
       </c>
       <c r="J304" s="1">
         <v>0</v>
       </c>
       <c r="K304">
         <v>0.0</v>
       </c>
       <c r="L304">
-        <v>-77.88</v>
+        <v>685.22</v>
       </c>
       <c r="M304" s="1">
-        <v>-2293.75</v>
+        <v>24428.0</v>
       </c>
       <c r="N304" s="1">
-        <v>-2371.63</v>
+        <v>25113.22</v>
       </c>
       <c r="O304" s="1">
         <v>0.0</v>
       </c>
       <c r="P304">
         <v>1</v>
       </c>
     </row>
     <row r="305" spans="1:16">
       <c r="A305" t="s">
-        <v>716</v>
+        <v>739</v>
       </c>
       <c r="B305" t="s">
-        <v>717</v>
+        <v>740</v>
       </c>
       <c r="C305" s="1">
-        <v>30000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D305" s="1">
-        <v>99.99036447</v>
+        <v>100.32668565</v>
       </c>
       <c r="E305" s="1">
         <v>0.0</v>
       </c>
       <c r="F305" t="s">
         <v>8</v>
       </c>
       <c r="G305">
         <v>1.0</v>
       </c>
       <c r="H305" s="1">
         <v>0.0</v>
       </c>
       <c r="I305" s="1">
-        <v>-2890.66</v>
+        <v>65337.13</v>
       </c>
       <c r="J305" s="1">
         <v>0</v>
       </c>
       <c r="K305">
         <v>0.0</v>
       </c>
       <c r="L305">
-        <v>44.68</v>
+        <v>800.46</v>
       </c>
       <c r="M305" s="1">
-        <v>-2890.66</v>
+        <v>65337.13</v>
       </c>
       <c r="N305" s="1">
-        <v>-2845.98</v>
+        <v>66137.59</v>
       </c>
       <c r="O305" s="1">
         <v>0.0</v>
       </c>
       <c r="P305">
         <v>1</v>
       </c>
     </row>
     <row r="306" spans="1:16">
       <c r="A306" t="s">
-        <v>718</v>
+        <v>741</v>
       </c>
       <c r="B306" t="s">
-        <v>719</v>
+        <v>742</v>
       </c>
       <c r="C306" s="1">
-        <v>40000000.0</v>
+        <v>6000000.0</v>
       </c>
       <c r="D306" s="1">
-        <v>99.99847498</v>
+        <v>99.90105367</v>
       </c>
       <c r="E306" s="1">
         <v>0.0</v>
       </c>
       <c r="F306" t="s">
         <v>8</v>
       </c>
       <c r="G306">
         <v>1.0</v>
       </c>
       <c r="H306" s="1">
         <v>0.0</v>
       </c>
       <c r="I306" s="1">
-        <v>-610.01</v>
+        <v>-5936.78</v>
       </c>
       <c r="J306" s="1">
         <v>0</v>
       </c>
       <c r="K306">
         <v>0.0</v>
       </c>
-      <c r="L306">
-        <v>322.49</v>
+      <c r="L306" t="s">
+        <v>743</v>
       </c>
       <c r="M306" s="1">
-        <v>-610.01</v>
+        <v>-5936.78</v>
       </c>
       <c r="N306" s="1">
-        <v>-287.52</v>
+        <v>-8100.53</v>
       </c>
       <c r="O306" s="1">
         <v>0.0</v>
       </c>
       <c r="P306">
         <v>1</v>
       </c>
     </row>
     <row r="307" spans="1:16">
       <c r="A307" t="s">
-        <v>720</v>
+        <v>744</v>
       </c>
       <c r="B307" t="s">
-        <v>721</v>
+        <v>745</v>
       </c>
       <c r="C307" s="1">
-        <v>25000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D307" s="1">
-        <v>99.99480612</v>
+        <v>99.98933585</v>
       </c>
       <c r="E307" s="1">
         <v>0.0</v>
       </c>
       <c r="F307" t="s">
         <v>8</v>
       </c>
       <c r="G307">
         <v>1.0</v>
       </c>
       <c r="H307" s="1">
         <v>0.0</v>
       </c>
       <c r="I307" s="1">
-        <v>-1298.47</v>
+        <v>-2132.83</v>
       </c>
       <c r="J307" s="1">
         <v>0</v>
       </c>
       <c r="K307">
         <v>0.0</v>
       </c>
-      <c r="L307">
-        <v>70.27</v>
+      <c r="L307" t="s">
+        <v>746</v>
       </c>
       <c r="M307" s="1">
-        <v>-1298.47</v>
+        <v>-2132.83</v>
       </c>
       <c r="N307" s="1">
-        <v>-1228.2</v>
+        <v>-3726.92</v>
       </c>
       <c r="O307" s="1">
         <v>0.0</v>
       </c>
       <c r="P307">
         <v>1</v>
       </c>
     </row>
     <row r="308" spans="1:16">
       <c r="A308" t="s">
-        <v>722</v>
+        <v>747</v>
       </c>
       <c r="B308" t="s">
-        <v>723</v>
+        <v>748</v>
       </c>
       <c r="C308" s="1">
-        <v>25000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D308" s="1">
-        <v>99.99318724</v>
+        <v>99.9598826</v>
       </c>
       <c r="E308" s="1">
         <v>0.0</v>
       </c>
       <c r="F308" t="s">
         <v>8</v>
       </c>
       <c r="G308">
         <v>1.0</v>
       </c>
       <c r="H308" s="1">
         <v>0.0</v>
       </c>
       <c r="I308" s="1">
-        <v>-1703.19</v>
+        <v>-4011.74</v>
       </c>
       <c r="J308" s="1">
         <v>0</v>
       </c>
       <c r="K308">
         <v>0.0</v>
       </c>
-      <c r="L308">
-        <v>70.27</v>
+      <c r="L308" t="s">
+        <v>749</v>
       </c>
       <c r="M308" s="1">
-        <v>-1703.19</v>
+        <v>-4011.74</v>
       </c>
       <c r="N308" s="1">
-        <v>-1632.92</v>
+        <v>-6671.8</v>
       </c>
       <c r="O308" s="1">
         <v>0.0</v>
       </c>
       <c r="P308">
         <v>1</v>
       </c>
     </row>
     <row r="309" spans="1:16">
       <c r="A309" t="s">
-        <v>724</v>
+        <v>750</v>
       </c>
       <c r="B309" t="s">
-        <v>723</v>
+        <v>751</v>
       </c>
       <c r="C309" s="1">
-        <v>25000000.0</v>
+        <v>13500000.0</v>
       </c>
       <c r="D309" s="1">
-        <v>99.99700536</v>
+        <v>100.26268637</v>
       </c>
       <c r="E309" s="1">
         <v>0.0</v>
       </c>
       <c r="F309" t="s">
         <v>8</v>
       </c>
       <c r="G309">
         <v>1.0</v>
       </c>
       <c r="H309" s="1">
         <v>0.0</v>
       </c>
       <c r="I309" s="1">
-        <v>-748.66</v>
+        <v>35462.66</v>
       </c>
       <c r="J309" s="1">
         <v>0</v>
       </c>
       <c r="K309">
         <v>0.0</v>
       </c>
       <c r="L309">
-        <v>70.27</v>
+        <v>-92.31</v>
       </c>
       <c r="M309" s="1">
-        <v>-748.66</v>
+        <v>35462.66</v>
       </c>
       <c r="N309" s="1">
-        <v>-678.39</v>
+        <v>35370.35</v>
       </c>
       <c r="O309" s="1">
         <v>0.0</v>
       </c>
       <c r="P309">
         <v>1</v>
       </c>
     </row>
     <row r="310" spans="1:16">
       <c r="A310" t="s">
-        <v>725</v>
+        <v>752</v>
       </c>
       <c r="B310" t="s">
-        <v>726</v>
+        <v>753</v>
       </c>
       <c r="C310" s="1">
-        <v>10000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D310" s="1">
-        <v>99.972419</v>
+        <v>100.31378695</v>
       </c>
       <c r="E310" s="1">
         <v>0.0</v>
       </c>
       <c r="F310" t="s">
         <v>8</v>
       </c>
       <c r="G310">
         <v>1.0</v>
       </c>
       <c r="H310" s="1">
         <v>0.0</v>
       </c>
       <c r="I310" s="1">
-        <v>-2758.1</v>
+        <v>62757.39</v>
       </c>
       <c r="J310" s="1">
         <v>0</v>
       </c>
       <c r="K310">
         <v>0.0</v>
       </c>
-      <c r="L310" t="s">
-        <v>727</v>
+      <c r="L310">
+        <v>840.99</v>
       </c>
       <c r="M310" s="1">
-        <v>-2758.1</v>
+        <v>62757.39</v>
       </c>
       <c r="N310" s="1">
-        <v>-12213.66</v>
+        <v>63598.38</v>
       </c>
       <c r="O310" s="1">
         <v>0.0</v>
       </c>
       <c r="P310">
         <v>1</v>
       </c>
     </row>
     <row r="311" spans="1:16">
       <c r="A311" t="s">
-        <v>728</v>
+        <v>754</v>
       </c>
       <c r="B311" t="s">
-        <v>729</v>
+        <v>755</v>
       </c>
       <c r="C311" s="1">
-        <v>5000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D311" s="1">
-        <v>99.9686232</v>
+        <v>100.93044773</v>
       </c>
       <c r="E311" s="1">
         <v>0.0</v>
       </c>
       <c r="F311" t="s">
         <v>8</v>
       </c>
       <c r="G311">
         <v>1.0</v>
       </c>
       <c r="H311" s="1">
         <v>0.0</v>
       </c>
       <c r="I311" s="1">
-        <v>-1568.84</v>
+        <v>139567.16</v>
       </c>
       <c r="J311" s="1">
         <v>0</v>
       </c>
       <c r="K311">
         <v>0.0</v>
       </c>
-      <c r="L311" t="s">
-        <v>730</v>
+      <c r="L311">
+        <v>696.75</v>
       </c>
       <c r="M311" s="1">
-        <v>-1568.84</v>
+        <v>139567.16</v>
       </c>
       <c r="N311" s="1">
-        <v>-7139.39</v>
+        <v>140263.91</v>
       </c>
       <c r="O311" s="1">
         <v>0.0</v>
       </c>
       <c r="P311">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="312" spans="1:16">
+      <c r="A312" t="s">
+        <v>756</v>
+      </c>
+      <c r="B312" t="s">
+        <v>757</v>
+      </c>
+      <c r="C312" s="1">
+        <v>10000000.0</v>
+      </c>
+      <c r="D312" s="1">
+        <v>100.3506887</v>
+      </c>
+      <c r="E312" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="F312" t="s">
+        <v>8</v>
+      </c>
+      <c r="G312">
+        <v>1.0</v>
+      </c>
+      <c r="H312" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="I312" s="1">
+        <v>35068.87</v>
+      </c>
+      <c r="J312" s="1">
+        <v>0</v>
+      </c>
+      <c r="K312">
+        <v>0.0</v>
+      </c>
+      <c r="L312">
+        <v>397.65</v>
+      </c>
+      <c r="M312" s="1">
+        <v>35068.87</v>
+      </c>
+      <c r="N312" s="1">
+        <v>35466.52</v>
+      </c>
+      <c r="O312" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="P312">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="313" spans="1:16">
+      <c r="A313" t="s">
+        <v>758</v>
+      </c>
+      <c r="B313" t="s">
+        <v>759</v>
+      </c>
+      <c r="C313" s="1">
+        <v>2200000.0</v>
+      </c>
+      <c r="D313" s="1">
+        <v>100.272285</v>
+      </c>
+      <c r="E313" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="F313" t="s">
+        <v>8</v>
+      </c>
+      <c r="G313">
+        <v>1.0</v>
+      </c>
+      <c r="H313" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="I313" s="1">
+        <v>5990.27</v>
+      </c>
+      <c r="J313" s="1">
+        <v>0</v>
+      </c>
+      <c r="K313">
+        <v>0.0</v>
+      </c>
+      <c r="L313">
+        <v>-160.55</v>
+      </c>
+      <c r="M313" s="1">
+        <v>5990.27</v>
+      </c>
+      <c r="N313" s="1">
+        <v>5829.72</v>
+      </c>
+      <c r="O313" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="P313">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="314" spans="1:16">
+      <c r="A314" t="s">
+        <v>760</v>
+      </c>
+      <c r="B314" t="s">
+        <v>761</v>
+      </c>
+      <c r="C314" s="1">
+        <v>30000000.0</v>
+      </c>
+      <c r="D314" s="1">
+        <v>99.96600813</v>
+      </c>
+      <c r="E314" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="F314" t="s">
+        <v>8</v>
+      </c>
+      <c r="G314">
+        <v>1.0</v>
+      </c>
+      <c r="H314" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="I314" s="1">
+        <v>-10197.56</v>
+      </c>
+      <c r="J314" s="1">
+        <v>0</v>
+      </c>
+      <c r="K314">
+        <v>0.0</v>
+      </c>
+      <c r="L314" t="s">
+        <v>762</v>
+      </c>
+      <c r="M314" s="1">
+        <v>-10197.56</v>
+      </c>
+      <c r="N314" s="1">
+        <v>-16536.61</v>
+      </c>
+      <c r="O314" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="P314">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="315" spans="1:16">
+      <c r="A315" t="s">
+        <v>763</v>
+      </c>
+      <c r="B315" t="s">
+        <v>764</v>
+      </c>
+      <c r="C315" s="1">
+        <v>15000000.0</v>
+      </c>
+      <c r="D315" s="1">
+        <v>100.00393067</v>
+      </c>
+      <c r="E315" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="F315" t="s">
+        <v>8</v>
+      </c>
+      <c r="G315">
+        <v>1.0</v>
+      </c>
+      <c r="H315" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="I315" s="1">
+        <v>589.6</v>
+      </c>
+      <c r="J315" s="1">
+        <v>0</v>
+      </c>
+      <c r="K315">
+        <v>0.0</v>
+      </c>
+      <c r="L315">
+        <v>-713.56</v>
+      </c>
+      <c r="M315" s="1">
+        <v>589.6</v>
+      </c>
+      <c r="N315" s="1">
+        <v>-123.96</v>
+      </c>
+      <c r="O315" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="P315">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="316" spans="1:16">
+      <c r="A316" t="s">
+        <v>765</v>
+      </c>
+      <c r="B316" t="s">
+        <v>766</v>
+      </c>
+      <c r="C316" s="1">
+        <v>20000000.0</v>
+      </c>
+      <c r="D316" s="1">
+        <v>100.0845226</v>
+      </c>
+      <c r="E316" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="F316" t="s">
+        <v>8</v>
+      </c>
+      <c r="G316">
+        <v>1.0</v>
+      </c>
+      <c r="H316" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="I316" s="1">
+        <v>16904.52</v>
+      </c>
+      <c r="J316" s="1">
+        <v>0</v>
+      </c>
+      <c r="K316">
+        <v>0.0</v>
+      </c>
+      <c r="L316">
+        <v>-795.83</v>
+      </c>
+      <c r="M316" s="1">
+        <v>16904.52</v>
+      </c>
+      <c r="N316" s="1">
+        <v>16108.69</v>
+      </c>
+      <c r="O316" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="P316">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="317" spans="1:16">
+      <c r="A317" t="s">
+        <v>767</v>
+      </c>
+      <c r="B317" t="s">
+        <v>768</v>
+      </c>
+      <c r="C317" s="1">
+        <v>1200000.0</v>
+      </c>
+      <c r="D317" s="1">
+        <v>100.45746333</v>
+      </c>
+      <c r="E317" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="F317" t="s">
+        <v>8</v>
+      </c>
+      <c r="G317">
+        <v>1.0</v>
+      </c>
+      <c r="H317" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="I317" s="1">
+        <v>5489.56</v>
+      </c>
+      <c r="J317" s="1">
+        <v>0</v>
+      </c>
+      <c r="K317">
+        <v>0.0</v>
+      </c>
+      <c r="L317">
+        <v>-0.94</v>
+      </c>
+      <c r="M317" s="1">
+        <v>5489.56</v>
+      </c>
+      <c r="N317" s="1">
+        <v>5488.62</v>
+      </c>
+      <c r="O317" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="P317">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="318" spans="1:16">
+      <c r="A318" t="s">
+        <v>769</v>
+      </c>
+      <c r="B318" t="s">
+        <v>770</v>
+      </c>
+      <c r="C318" s="1">
+        <v>8000000.0</v>
+      </c>
+      <c r="D318" s="1">
+        <v>100.32127575</v>
+      </c>
+      <c r="E318" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="F318" t="s">
+        <v>8</v>
+      </c>
+      <c r="G318">
+        <v>1.0</v>
+      </c>
+      <c r="H318" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="I318" s="1">
+        <v>25702.06</v>
+      </c>
+      <c r="J318" s="1">
+        <v>0</v>
+      </c>
+      <c r="K318">
+        <v>0.0</v>
+      </c>
+      <c r="L318">
+        <v>286.8</v>
+      </c>
+      <c r="M318" s="1">
+        <v>25702.06</v>
+      </c>
+      <c r="N318" s="1">
+        <v>25988.86</v>
+      </c>
+      <c r="O318" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="P318">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="319" spans="1:16">
+      <c r="A319" t="s">
+        <v>771</v>
+      </c>
+      <c r="B319" t="s">
+        <v>770</v>
+      </c>
+      <c r="C319" s="1">
+        <v>6245000.0</v>
+      </c>
+      <c r="D319" s="1">
+        <v>100.30375853</v>
+      </c>
+      <c r="E319" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="F319" t="s">
+        <v>8</v>
+      </c>
+      <c r="G319">
+        <v>1.0</v>
+      </c>
+      <c r="H319" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="I319" s="1">
+        <v>18969.72</v>
+      </c>
+      <c r="J319" s="1">
+        <v>0</v>
+      </c>
+      <c r="K319">
+        <v>0.0</v>
+      </c>
+      <c r="L319">
+        <v>237.24</v>
+      </c>
+      <c r="M319" s="1">
+        <v>18969.72</v>
+      </c>
+      <c r="N319" s="1">
+        <v>19206.96</v>
+      </c>
+      <c r="O319" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="P319">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="320" spans="1:16">
+      <c r="A320" t="s">
+        <v>772</v>
+      </c>
+      <c r="B320" t="s">
+        <v>773</v>
+      </c>
+      <c r="C320" s="1">
+        <v>15000000.0</v>
+      </c>
+      <c r="D320" s="1">
+        <v>100.28121787</v>
+      </c>
+      <c r="E320" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="F320" t="s">
+        <v>8</v>
+      </c>
+      <c r="G320">
+        <v>1.0</v>
+      </c>
+      <c r="H320" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="I320" s="1">
+        <v>42182.68</v>
+      </c>
+      <c r="J320" s="1">
+        <v>0</v>
+      </c>
+      <c r="K320">
+        <v>0.0</v>
+      </c>
+      <c r="L320">
+        <v>760.98</v>
+      </c>
+      <c r="M320" s="1">
+        <v>42182.68</v>
+      </c>
+      <c r="N320" s="1">
+        <v>42943.66</v>
+      </c>
+      <c r="O320" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="P320">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="321" spans="1:16">
+      <c r="A321" t="s">
+        <v>774</v>
+      </c>
+      <c r="B321" t="s">
+        <v>775</v>
+      </c>
+      <c r="C321" s="1">
+        <v>15000000.0</v>
+      </c>
+      <c r="D321" s="1">
+        <v>100.51304747</v>
+      </c>
+      <c r="E321" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="F321" t="s">
+        <v>8</v>
+      </c>
+      <c r="G321">
+        <v>1.0</v>
+      </c>
+      <c r="H321" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="I321" s="1">
+        <v>76957.12</v>
+      </c>
+      <c r="J321" s="1">
+        <v>0</v>
+      </c>
+      <c r="K321">
+        <v>0.0</v>
+      </c>
+      <c r="L321">
+        <v>672.41</v>
+      </c>
+      <c r="M321" s="1">
+        <v>76957.12</v>
+      </c>
+      <c r="N321" s="1">
+        <v>77629.53</v>
+      </c>
+      <c r="O321" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="P321">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="322" spans="1:16">
+      <c r="A322" t="s">
+        <v>776</v>
+      </c>
+      <c r="B322" t="s">
+        <v>777</v>
+      </c>
+      <c r="C322" s="1">
+        <v>7500000.0</v>
+      </c>
+      <c r="D322" s="1">
+        <v>100.52981013</v>
+      </c>
+      <c r="E322" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="F322" t="s">
+        <v>8</v>
+      </c>
+      <c r="G322">
+        <v>1.0</v>
+      </c>
+      <c r="H322" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="I322" s="1">
+        <v>39735.76</v>
+      </c>
+      <c r="J322" s="1">
+        <v>0</v>
+      </c>
+      <c r="K322">
+        <v>0.0</v>
+      </c>
+      <c r="L322">
+        <v>486.57</v>
+      </c>
+      <c r="M322" s="1">
+        <v>39735.76</v>
+      </c>
+      <c r="N322" s="1">
+        <v>40222.33</v>
+      </c>
+      <c r="O322" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="P322">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="323" spans="1:16">
+      <c r="A323" t="s">
+        <v>778</v>
+      </c>
+      <c r="B323" t="s">
+        <v>777</v>
+      </c>
+      <c r="C323" s="1">
+        <v>5000000.0</v>
+      </c>
+      <c r="D323" s="1">
+        <v>100.3291738</v>
+      </c>
+      <c r="E323" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="F323" t="s">
+        <v>8</v>
+      </c>
+      <c r="G323">
+        <v>1.0</v>
+      </c>
+      <c r="H323" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="I323" s="1">
+        <v>16458.69</v>
+      </c>
+      <c r="J323" s="1">
+        <v>0</v>
+      </c>
+      <c r="K323">
+        <v>0.0</v>
+      </c>
+      <c r="L323">
+        <v>255.63</v>
+      </c>
+      <c r="M323" s="1">
+        <v>16458.69</v>
+      </c>
+      <c r="N323" s="1">
+        <v>16714.32</v>
+      </c>
+      <c r="O323" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="P323">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="324" spans="1:16">
+      <c r="A324" t="s">
+        <v>779</v>
+      </c>
+      <c r="B324" t="s">
+        <v>780</v>
+      </c>
+      <c r="C324" s="1">
+        <v>10000000.0</v>
+      </c>
+      <c r="D324" s="1">
+        <v>100.2848522</v>
+      </c>
+      <c r="E324" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="F324" t="s">
+        <v>8</v>
+      </c>
+      <c r="G324">
+        <v>1.0</v>
+      </c>
+      <c r="H324" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="I324" s="1">
+        <v>28485.22</v>
+      </c>
+      <c r="J324" s="1">
+        <v>0</v>
+      </c>
+      <c r="K324">
+        <v>0.0</v>
+      </c>
+      <c r="L324">
+        <v>349.49</v>
+      </c>
+      <c r="M324" s="1">
+        <v>28485.22</v>
+      </c>
+      <c r="N324" s="1">
+        <v>28834.71</v>
+      </c>
+      <c r="O324" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="P324">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="325" spans="1:16">
+      <c r="A325" t="s">
+        <v>781</v>
+      </c>
+      <c r="B325" t="s">
+        <v>780</v>
+      </c>
+      <c r="C325" s="1">
+        <v>8750000.0</v>
+      </c>
+      <c r="D325" s="1">
+        <v>100.33986789</v>
+      </c>
+      <c r="E325" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="F325" t="s">
+        <v>8</v>
+      </c>
+      <c r="G325">
+        <v>1.0</v>
+      </c>
+      <c r="H325" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="I325" s="1">
+        <v>29738.44</v>
+      </c>
+      <c r="J325" s="1">
+        <v>0</v>
+      </c>
+      <c r="K325">
+        <v>0.0</v>
+      </c>
+      <c r="L325">
+        <v>342.87</v>
+      </c>
+      <c r="M325" s="1">
+        <v>29738.44</v>
+      </c>
+      <c r="N325" s="1">
+        <v>30081.31</v>
+      </c>
+      <c r="O325" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="P325">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="326" spans="1:16">
+      <c r="A326" t="s">
+        <v>782</v>
+      </c>
+      <c r="B326" t="s">
+        <v>783</v>
+      </c>
+      <c r="C326" s="1">
+        <v>8000000.0</v>
+      </c>
+      <c r="D326" s="1">
+        <v>100.431071</v>
+      </c>
+      <c r="E326" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="F326" t="s">
+        <v>8</v>
+      </c>
+      <c r="G326">
+        <v>1.0</v>
+      </c>
+      <c r="H326" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="I326" s="1">
+        <v>34485.68</v>
+      </c>
+      <c r="J326" s="1">
+        <v>0</v>
+      </c>
+      <c r="K326">
+        <v>0.0</v>
+      </c>
+      <c r="L326">
+        <v>93.67</v>
+      </c>
+      <c r="M326" s="1">
+        <v>34485.68</v>
+      </c>
+      <c r="N326" s="1">
+        <v>34579.35</v>
+      </c>
+      <c r="O326" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="P326">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="327" spans="1:16">
+      <c r="A327" t="s">
+        <v>784</v>
+      </c>
+      <c r="B327" t="s">
+        <v>785</v>
+      </c>
+      <c r="C327" s="1">
+        <v>4000000.0</v>
+      </c>
+      <c r="D327" s="1">
+        <v>100.329808</v>
+      </c>
+      <c r="E327" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="F327" t="s">
+        <v>8</v>
+      </c>
+      <c r="G327">
+        <v>1.0</v>
+      </c>
+      <c r="H327" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="I327" s="1">
+        <v>13192.32</v>
+      </c>
+      <c r="J327" s="1">
+        <v>0</v>
+      </c>
+      <c r="K327">
+        <v>0.0</v>
+      </c>
+      <c r="L327">
+        <v>139.27</v>
+      </c>
+      <c r="M327" s="1">
+        <v>13192.32</v>
+      </c>
+      <c r="N327" s="1">
+        <v>13331.59</v>
+      </c>
+      <c r="O327" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="P327">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="328" spans="1:16">
+      <c r="A328" t="s">
+        <v>786</v>
+      </c>
+      <c r="B328" t="s">
+        <v>787</v>
+      </c>
+      <c r="C328" s="1">
+        <v>1800000.0</v>
+      </c>
+      <c r="D328" s="1">
+        <v>99.86297611</v>
+      </c>
+      <c r="E328" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="F328" t="s">
+        <v>8</v>
+      </c>
+      <c r="G328">
+        <v>1.0</v>
+      </c>
+      <c r="H328" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="I328" s="1">
+        <v>-2466.43</v>
+      </c>
+      <c r="J328" s="1">
+        <v>0</v>
+      </c>
+      <c r="K328">
+        <v>0.0</v>
+      </c>
+      <c r="L328">
+        <v>-910.26</v>
+      </c>
+      <c r="M328" s="1">
+        <v>-2466.43</v>
+      </c>
+      <c r="N328" s="1">
+        <v>-3376.69</v>
+      </c>
+      <c r="O328" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="P328">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="329" spans="1:16">
+      <c r="A329" t="s">
+        <v>788</v>
+      </c>
+      <c r="B329" t="s">
+        <v>789</v>
+      </c>
+      <c r="C329" s="1">
+        <v>15000000.0</v>
+      </c>
+      <c r="D329" s="1">
+        <v>99.99393567</v>
+      </c>
+      <c r="E329" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="F329" t="s">
+        <v>8</v>
+      </c>
+      <c r="G329">
+        <v>1.0</v>
+      </c>
+      <c r="H329" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="I329" s="1">
+        <v>-909.65</v>
+      </c>
+      <c r="J329" s="1">
+        <v>0</v>
+      </c>
+      <c r="K329">
+        <v>0.0</v>
+      </c>
+      <c r="L329">
+        <v>-710.51</v>
+      </c>
+      <c r="M329" s="1">
+        <v>-909.65</v>
+      </c>
+      <c r="N329" s="1">
+        <v>-1620.16</v>
+      </c>
+      <c r="O329" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="P329">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="330" spans="1:16">
+      <c r="A330" t="s">
+        <v>790</v>
+      </c>
+      <c r="B330" t="s">
+        <v>791</v>
+      </c>
+      <c r="C330" s="1">
+        <v>6404000.0</v>
+      </c>
+      <c r="D330" s="1">
+        <v>100.47784151</v>
+      </c>
+      <c r="E330" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="F330" t="s">
+        <v>8</v>
+      </c>
+      <c r="G330">
+        <v>1.0</v>
+      </c>
+      <c r="H330" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="I330" s="1">
+        <v>30600.97</v>
+      </c>
+      <c r="J330" s="1">
+        <v>0</v>
+      </c>
+      <c r="K330">
+        <v>0.0</v>
+      </c>
+      <c r="L330">
+        <v>-227.16</v>
+      </c>
+      <c r="M330" s="1">
+        <v>30600.97</v>
+      </c>
+      <c r="N330" s="1">
+        <v>30373.81</v>
+      </c>
+      <c r="O330" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="P330">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="331" spans="1:16">
+      <c r="A331" t="s">
+        <v>792</v>
+      </c>
+      <c r="B331" t="s">
+        <v>793</v>
+      </c>
+      <c r="C331" s="1">
+        <v>30000000.0</v>
+      </c>
+      <c r="D331" s="1">
+        <v>100.27766977</v>
+      </c>
+      <c r="E331" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="F331" t="s">
+        <v>8</v>
+      </c>
+      <c r="G331">
+        <v>1.0</v>
+      </c>
+      <c r="H331" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="I331" s="1">
+        <v>83300.93</v>
+      </c>
+      <c r="J331" s="1">
+        <v>0</v>
+      </c>
+      <c r="K331">
+        <v>0.0</v>
+      </c>
+      <c r="L331">
+        <v>633.91</v>
+      </c>
+      <c r="M331" s="1">
+        <v>83300.93</v>
+      </c>
+      <c r="N331" s="1">
+        <v>83934.84</v>
+      </c>
+      <c r="O331" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="P331">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="332" spans="1:16">
+      <c r="A332" t="s">
+        <v>794</v>
+      </c>
+      <c r="B332" t="s">
+        <v>795</v>
+      </c>
+      <c r="C332" s="1">
+        <v>14000000.0</v>
+      </c>
+      <c r="D332" s="1">
+        <v>100.33532829</v>
+      </c>
+      <c r="E332" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="F332" t="s">
+        <v>8</v>
+      </c>
+      <c r="G332">
+        <v>1.0</v>
+      </c>
+      <c r="H332" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="I332" s="1">
+        <v>46945.96</v>
+      </c>
+      <c r="J332" s="1">
+        <v>0</v>
+      </c>
+      <c r="K332">
+        <v>0.0</v>
+      </c>
+      <c r="L332">
+        <v>739.03</v>
+      </c>
+      <c r="M332" s="1">
+        <v>46945.96</v>
+      </c>
+      <c r="N332" s="1">
+        <v>47684.99</v>
+      </c>
+      <c r="O332" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="P332">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="333" spans="1:16">
+      <c r="A333" t="s">
+        <v>796</v>
+      </c>
+      <c r="B333" t="s">
+        <v>797</v>
+      </c>
+      <c r="C333" s="1">
+        <v>5000000.0</v>
+      </c>
+      <c r="D333" s="1">
+        <v>100.334836</v>
+      </c>
+      <c r="E333" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="F333" t="s">
+        <v>8</v>
+      </c>
+      <c r="G333">
+        <v>1.0</v>
+      </c>
+      <c r="H333" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="I333" s="1">
+        <v>16741.8</v>
+      </c>
+      <c r="J333" s="1">
+        <v>0</v>
+      </c>
+      <c r="K333">
+        <v>0.0</v>
+      </c>
+      <c r="L333">
+        <v>254.85</v>
+      </c>
+      <c r="M333" s="1">
+        <v>16741.8</v>
+      </c>
+      <c r="N333" s="1">
+        <v>16996.65</v>
+      </c>
+      <c r="O333" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="P333">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="334" spans="1:16">
+      <c r="A334" t="s">
+        <v>798</v>
+      </c>
+      <c r="B334" t="s">
+        <v>797</v>
+      </c>
+      <c r="C334" s="1">
+        <v>15000000.0</v>
+      </c>
+      <c r="D334" s="1">
+        <v>100.2198438</v>
+      </c>
+      <c r="E334" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="F334" t="s">
+        <v>8</v>
+      </c>
+      <c r="G334">
+        <v>1.0</v>
+      </c>
+      <c r="H334" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="I334" s="1">
+        <v>32976.57</v>
+      </c>
+      <c r="J334" s="1">
+        <v>0</v>
+      </c>
+      <c r="K334">
+        <v>0.0</v>
+      </c>
+      <c r="L334">
+        <v>673.32</v>
+      </c>
+      <c r="M334" s="1">
+        <v>32976.57</v>
+      </c>
+      <c r="N334" s="1">
+        <v>33649.89</v>
+      </c>
+      <c r="O334" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="P334">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="335" spans="1:16">
+      <c r="A335" t="s">
+        <v>799</v>
+      </c>
+      <c r="B335" t="s">
+        <v>800</v>
+      </c>
+      <c r="C335" s="1">
+        <v>20000000.0</v>
+      </c>
+      <c r="D335" s="1">
+        <v>100.3521394</v>
+      </c>
+      <c r="E335" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="F335" t="s">
+        <v>8</v>
+      </c>
+      <c r="G335">
+        <v>1.0</v>
+      </c>
+      <c r="H335" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="I335" s="1">
+        <v>70427.88</v>
+      </c>
+      <c r="J335" s="1">
+        <v>0</v>
+      </c>
+      <c r="K335">
+        <v>0.0</v>
+      </c>
+      <c r="L335" t="s">
+        <v>801</v>
+      </c>
+      <c r="M335" s="1">
+        <v>70427.88</v>
+      </c>
+      <c r="N335" s="1">
+        <v>71790.29</v>
+      </c>
+      <c r="O335" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="P335">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="336" spans="1:16">
+      <c r="A336" t="s">
+        <v>802</v>
+      </c>
+      <c r="B336" t="s">
+        <v>803</v>
+      </c>
+      <c r="C336" s="1">
+        <v>5000000.0</v>
+      </c>
+      <c r="D336" s="1">
+        <v>100.6960512</v>
+      </c>
+      <c r="E336" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="F336" t="s">
+        <v>8</v>
+      </c>
+      <c r="G336">
+        <v>1.0</v>
+      </c>
+      <c r="H336" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="I336" s="1">
+        <v>34802.56</v>
+      </c>
+      <c r="J336" s="1">
+        <v>0</v>
+      </c>
+      <c r="K336">
+        <v>0.0</v>
+      </c>
+      <c r="L336">
+        <v>262.93</v>
+      </c>
+      <c r="M336" s="1">
+        <v>34802.56</v>
+      </c>
+      <c r="N336" s="1">
+        <v>35065.49</v>
+      </c>
+      <c r="O336" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="P336">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="337" spans="1:16">
+      <c r="A337" t="s">
+        <v>804</v>
+      </c>
+      <c r="B337" t="s">
+        <v>805</v>
+      </c>
+      <c r="C337" s="1">
+        <v>7300000.0</v>
+      </c>
+      <c r="D337" s="1">
+        <v>100.29568849</v>
+      </c>
+      <c r="E337" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="F337" t="s">
+        <v>8</v>
+      </c>
+      <c r="G337">
+        <v>1.0</v>
+      </c>
+      <c r="H337" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="I337" s="1">
+        <v>21585.26</v>
+      </c>
+      <c r="J337" s="1">
+        <v>0</v>
+      </c>
+      <c r="K337">
+        <v>0.0</v>
+      </c>
+      <c r="L337">
+        <v>208.73</v>
+      </c>
+      <c r="M337" s="1">
+        <v>21585.26</v>
+      </c>
+      <c r="N337" s="1">
+        <v>21793.99</v>
+      </c>
+      <c r="O337" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="P337">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="338" spans="1:16">
+      <c r="A338" t="s">
+        <v>806</v>
+      </c>
+      <c r="B338" t="s">
+        <v>805</v>
+      </c>
+      <c r="C338" s="1">
+        <v>6630000.0</v>
+      </c>
+      <c r="D338" s="1">
+        <v>100.43013258</v>
+      </c>
+      <c r="E338" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="F338" t="s">
+        <v>8</v>
+      </c>
+      <c r="G338">
+        <v>1.0</v>
+      </c>
+      <c r="H338" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="I338" s="1">
+        <v>28517.79</v>
+      </c>
+      <c r="J338" s="1">
+        <v>0</v>
+      </c>
+      <c r="K338">
+        <v>0.0</v>
+      </c>
+      <c r="L338">
+        <v>74.12</v>
+      </c>
+      <c r="M338" s="1">
+        <v>28517.79</v>
+      </c>
+      <c r="N338" s="1">
+        <v>28591.91</v>
+      </c>
+      <c r="O338" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="P338">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="339" spans="1:16">
+      <c r="A339" t="s">
+        <v>807</v>
+      </c>
+      <c r="B339" t="s">
+        <v>805</v>
+      </c>
+      <c r="C339" s="1">
+        <v>5200000.0</v>
+      </c>
+      <c r="D339" s="1">
+        <v>100.34752635</v>
+      </c>
+      <c r="E339" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="F339" t="s">
+        <v>8</v>
+      </c>
+      <c r="G339">
+        <v>1.0</v>
+      </c>
+      <c r="H339" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="I339" s="1">
+        <v>18071.37</v>
+      </c>
+      <c r="J339" s="1">
+        <v>0</v>
+      </c>
+      <c r="K339">
+        <v>0.0</v>
+      </c>
+      <c r="L339">
+        <v>156.78</v>
+      </c>
+      <c r="M339" s="1">
+        <v>18071.37</v>
+      </c>
+      <c r="N339" s="1">
+        <v>18228.15</v>
+      </c>
+      <c r="O339" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="P339">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="340" spans="1:16">
+      <c r="A340" t="s">
+        <v>808</v>
+      </c>
+      <c r="B340" t="s">
+        <v>809</v>
+      </c>
+      <c r="C340" s="1">
+        <v>4700000.0</v>
+      </c>
+      <c r="D340" s="1">
+        <v>100.53505979</v>
+      </c>
+      <c r="E340" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="F340" t="s">
+        <v>8</v>
+      </c>
+      <c r="G340">
+        <v>1.0</v>
+      </c>
+      <c r="H340" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="I340" s="1">
+        <v>25147.81</v>
+      </c>
+      <c r="J340" s="1">
+        <v>0</v>
+      </c>
+      <c r="K340">
+        <v>0.0</v>
+      </c>
+      <c r="L340">
+        <v>285.7</v>
+      </c>
+      <c r="M340" s="1">
+        <v>25147.81</v>
+      </c>
+      <c r="N340" s="1">
+        <v>25433.51</v>
+      </c>
+      <c r="O340" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="P340">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="341" spans="1:16">
+      <c r="A341" t="s">
+        <v>810</v>
+      </c>
+      <c r="B341" t="s">
+        <v>809</v>
+      </c>
+      <c r="C341" s="1">
+        <v>4000000.0</v>
+      </c>
+      <c r="D341" s="1">
+        <v>100.33584275</v>
+      </c>
+      <c r="E341" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="F341" t="s">
+        <v>8</v>
+      </c>
+      <c r="G341">
+        <v>1.0</v>
+      </c>
+      <c r="H341" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="I341" s="1">
+        <v>13433.71</v>
+      </c>
+      <c r="J341" s="1">
+        <v>0</v>
+      </c>
+      <c r="K341">
+        <v>0.0</v>
+      </c>
+      <c r="L341">
+        <v>169.81</v>
+      </c>
+      <c r="M341" s="1">
+        <v>13433.71</v>
+      </c>
+      <c r="N341" s="1">
+        <v>13603.52</v>
+      </c>
+      <c r="O341" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="P341">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="342" spans="1:16">
+      <c r="A342" t="s">
+        <v>811</v>
+      </c>
+      <c r="B342" t="s">
+        <v>809</v>
+      </c>
+      <c r="C342" s="1">
+        <v>3700000.0</v>
+      </c>
+      <c r="D342" s="1">
+        <v>100.52918568</v>
+      </c>
+      <c r="E342" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="F342" t="s">
+        <v>8</v>
+      </c>
+      <c r="G342">
+        <v>1.0</v>
+      </c>
+      <c r="H342" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="I342" s="1">
+        <v>19579.87</v>
+      </c>
+      <c r="J342" s="1">
+        <v>0</v>
+      </c>
+      <c r="K342">
+        <v>0.0</v>
+      </c>
+      <c r="L342">
+        <v>193.82</v>
+      </c>
+      <c r="M342" s="1">
+        <v>19579.87</v>
+      </c>
+      <c r="N342" s="1">
+        <v>19773.69</v>
+      </c>
+      <c r="O342" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="P342">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="343" spans="1:16">
+      <c r="A343" t="s">
+        <v>812</v>
+      </c>
+      <c r="B343" t="s">
+        <v>813</v>
+      </c>
+      <c r="C343" s="1">
+        <v>12500000.0</v>
+      </c>
+      <c r="D343" s="1">
+        <v>100.06073824</v>
+      </c>
+      <c r="E343" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="F343" t="s">
+        <v>8</v>
+      </c>
+      <c r="G343">
+        <v>1.0</v>
+      </c>
+      <c r="H343" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="I343" s="1">
+        <v>7592.28</v>
+      </c>
+      <c r="J343" s="1">
+        <v>0</v>
+      </c>
+      <c r="K343">
+        <v>0.0</v>
+      </c>
+      <c r="L343" t="s">
+        <v>814</v>
+      </c>
+      <c r="M343" s="1">
+        <v>7592.28</v>
+      </c>
+      <c r="N343" s="1">
+        <v>3807.66</v>
+      </c>
+      <c r="O343" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="P343">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="344" spans="1:16">
+      <c r="A344" t="s">
+        <v>815</v>
+      </c>
+      <c r="B344" t="s">
+        <v>816</v>
+      </c>
+      <c r="C344" s="1">
+        <v>25000000.0</v>
+      </c>
+      <c r="D344" s="1">
+        <v>100.16258576</v>
+      </c>
+      <c r="E344" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="F344" t="s">
+        <v>8</v>
+      </c>
+      <c r="G344">
+        <v>1.0</v>
+      </c>
+      <c r="H344" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="I344" s="1">
+        <v>40646.44</v>
+      </c>
+      <c r="J344" s="1">
+        <v>0</v>
+      </c>
+      <c r="K344">
+        <v>0.0</v>
+      </c>
+      <c r="L344" t="s">
+        <v>817</v>
+      </c>
+      <c r="M344" s="1">
+        <v>40646.44</v>
+      </c>
+      <c r="N344" s="1">
+        <v>33395.92</v>
+      </c>
+      <c r="O344" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="P344">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="345" spans="1:16">
+      <c r="A345" t="s">
+        <v>818</v>
+      </c>
+      <c r="B345" t="s">
+        <v>819</v>
+      </c>
+      <c r="C345" s="1">
+        <v>15000000.0</v>
+      </c>
+      <c r="D345" s="1">
+        <v>100.0370564</v>
+      </c>
+      <c r="E345" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="F345" t="s">
+        <v>8</v>
+      </c>
+      <c r="G345">
+        <v>1.0</v>
+      </c>
+      <c r="H345" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="I345" s="1">
+        <v>5558.46</v>
+      </c>
+      <c r="J345" s="1">
+        <v>0</v>
+      </c>
+      <c r="K345">
+        <v>0.0</v>
+      </c>
+      <c r="L345" t="s">
+        <v>820</v>
+      </c>
+      <c r="M345" s="1">
+        <v>5558.46</v>
+      </c>
+      <c r="N345" s="1">
+        <v>4346.15</v>
+      </c>
+      <c r="O345" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="P345">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="346" spans="1:16">
+      <c r="A346" t="s">
+        <v>821</v>
+      </c>
+      <c r="B346" t="s">
+        <v>822</v>
+      </c>
+      <c r="C346" s="1">
+        <v>40000000.0</v>
+      </c>
+      <c r="D346" s="1">
+        <v>100.26587835</v>
+      </c>
+      <c r="E346" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="F346" t="s">
+        <v>8</v>
+      </c>
+      <c r="G346">
+        <v>1.0</v>
+      </c>
+      <c r="H346" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="I346" s="1">
+        <v>106351.34</v>
+      </c>
+      <c r="J346" s="1">
+        <v>0</v>
+      </c>
+      <c r="K346">
+        <v>0.0</v>
+      </c>
+      <c r="L346" t="s">
+        <v>823</v>
+      </c>
+      <c r="M346" s="1">
+        <v>106351.34</v>
+      </c>
+      <c r="N346" s="1">
+        <v>108237.49</v>
+      </c>
+      <c r="O346" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="P346">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="347" spans="1:16">
+      <c r="A347" t="s">
+        <v>824</v>
+      </c>
+      <c r="B347" t="s">
+        <v>825</v>
+      </c>
+      <c r="C347" s="1">
+        <v>25000000.0</v>
+      </c>
+      <c r="D347" s="1">
+        <v>100.16113988</v>
+      </c>
+      <c r="E347" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="F347" t="s">
+        <v>8</v>
+      </c>
+      <c r="G347">
+        <v>1.0</v>
+      </c>
+      <c r="H347" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="I347" s="1">
+        <v>40284.97</v>
+      </c>
+      <c r="J347" s="1">
+        <v>0</v>
+      </c>
+      <c r="K347">
+        <v>0.0</v>
+      </c>
+      <c r="L347">
+        <v>659.65</v>
+      </c>
+      <c r="M347" s="1">
+        <v>40284.97</v>
+      </c>
+      <c r="N347" s="1">
+        <v>40944.62</v>
+      </c>
+      <c r="O347" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="P347">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="348" spans="1:16">
+      <c r="A348" t="s">
+        <v>826</v>
+      </c>
+      <c r="B348" t="s">
+        <v>827</v>
+      </c>
+      <c r="C348" s="1">
+        <v>34000000.0</v>
+      </c>
+      <c r="D348" s="1">
+        <v>99.99633424</v>
+      </c>
+      <c r="E348" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="F348" t="s">
+        <v>8</v>
+      </c>
+      <c r="G348">
+        <v>1.0</v>
+      </c>
+      <c r="H348" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="I348" s="1">
+        <v>-1246.36</v>
+      </c>
+      <c r="J348" s="1">
+        <v>0</v>
+      </c>
+      <c r="K348">
+        <v>0.0</v>
+      </c>
+      <c r="L348">
+        <v>-500.34</v>
+      </c>
+      <c r="M348" s="1">
+        <v>-1246.36</v>
+      </c>
+      <c r="N348" s="1">
+        <v>-1746.7</v>
+      </c>
+      <c r="O348" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="P348">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="349" spans="1:16">
+      <c r="A349" t="s">
+        <v>828</v>
+      </c>
+      <c r="B349" t="s">
+        <v>829</v>
+      </c>
+      <c r="C349" s="1">
+        <v>15000000.0</v>
+      </c>
+      <c r="D349" s="1">
+        <v>99.96961853</v>
+      </c>
+      <c r="E349" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="F349" t="s">
+        <v>8</v>
+      </c>
+      <c r="G349">
+        <v>1.0</v>
+      </c>
+      <c r="H349" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="I349" s="1">
+        <v>-4557.22</v>
+      </c>
+      <c r="J349" s="1">
+        <v>0</v>
+      </c>
+      <c r="K349">
+        <v>0.0</v>
+      </c>
+      <c r="L349">
+        <v>0.0</v>
+      </c>
+      <c r="M349" s="1">
+        <v>-4557.22</v>
+      </c>
+      <c r="N349" s="1">
+        <v>-4557.22</v>
+      </c>
+      <c r="O349" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="P349">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="350" spans="1:16">
+      <c r="A350" t="s">
+        <v>830</v>
+      </c>
+      <c r="B350" t="s">
+        <v>831</v>
+      </c>
+      <c r="C350" s="1">
+        <v>20000000.0</v>
+      </c>
+      <c r="D350" s="1">
+        <v>100.36043945</v>
+      </c>
+      <c r="E350" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="F350" t="s">
+        <v>8</v>
+      </c>
+      <c r="G350">
+        <v>1.0</v>
+      </c>
+      <c r="H350" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="I350" s="1">
+        <v>72087.89</v>
+      </c>
+      <c r="J350" s="1">
+        <v>0</v>
+      </c>
+      <c r="K350">
+        <v>0.0</v>
+      </c>
+      <c r="L350">
+        <v>455.8</v>
+      </c>
+      <c r="M350" s="1">
+        <v>72087.89</v>
+      </c>
+      <c r="N350" s="1">
+        <v>72543.69</v>
+      </c>
+      <c r="O350" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="P350">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="351" spans="1:16">
+      <c r="A351" t="s">
+        <v>832</v>
+      </c>
+      <c r="B351" t="s">
+        <v>833</v>
+      </c>
+      <c r="C351" s="1">
+        <v>20000000.0</v>
+      </c>
+      <c r="D351" s="1">
+        <v>99.9629365</v>
+      </c>
+      <c r="E351" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="F351" t="s">
+        <v>8</v>
+      </c>
+      <c r="G351">
+        <v>1.0</v>
+      </c>
+      <c r="H351" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="I351" s="1">
+        <v>-7412.7</v>
+      </c>
+      <c r="J351" s="1">
+        <v>0</v>
+      </c>
+      <c r="K351">
+        <v>0.0</v>
+      </c>
+      <c r="L351" t="s">
+        <v>834</v>
+      </c>
+      <c r="M351" s="1">
+        <v>-7412.7</v>
+      </c>
+      <c r="N351" s="1">
+        <v>-10349.43</v>
+      </c>
+      <c r="O351" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="P351">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="352" spans="1:16">
+      <c r="A352" t="s">
+        <v>835</v>
+      </c>
+      <c r="B352" t="s">
+        <v>836</v>
+      </c>
+      <c r="C352" s="1">
+        <v>20000000.0</v>
+      </c>
+      <c r="D352" s="1">
+        <v>100.00368365</v>
+      </c>
+      <c r="E352" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="F352" t="s">
+        <v>8</v>
+      </c>
+      <c r="G352">
+        <v>1.0</v>
+      </c>
+      <c r="H352" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="I352" s="1">
+        <v>736.73</v>
+      </c>
+      <c r="J352" s="1">
+        <v>0</v>
+      </c>
+      <c r="K352">
+        <v>0.0</v>
+      </c>
+      <c r="L352" t="s">
+        <v>837</v>
+      </c>
+      <c r="M352" s="1">
+        <v>736.73</v>
+      </c>
+      <c r="N352" s="1">
+        <v>-1755.47</v>
+      </c>
+      <c r="O352" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="P352">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="353" spans="1:16">
+      <c r="A353" t="s">
+        <v>838</v>
+      </c>
+      <c r="B353" t="s">
+        <v>836</v>
+      </c>
+      <c r="C353" s="1">
+        <v>25000000.0</v>
+      </c>
+      <c r="D353" s="1">
+        <v>100.0065118</v>
+      </c>
+      <c r="E353" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="F353" t="s">
+        <v>8</v>
+      </c>
+      <c r="G353">
+        <v>1.0</v>
+      </c>
+      <c r="H353" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="I353" s="1">
+        <v>1627.95</v>
+      </c>
+      <c r="J353" s="1">
+        <v>0</v>
+      </c>
+      <c r="K353">
+        <v>0.0</v>
+      </c>
+      <c r="L353" t="s">
+        <v>839</v>
+      </c>
+      <c r="M353" s="1">
+        <v>1627.95</v>
+      </c>
+      <c r="N353" s="1">
+        <v>-1272.02</v>
+      </c>
+      <c r="O353" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="P353">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="354" spans="1:16">
+      <c r="A354" t="s">
+        <v>840</v>
+      </c>
+      <c r="B354" t="s">
+        <v>836</v>
+      </c>
+      <c r="C354" s="1">
+        <v>30000000.0</v>
+      </c>
+      <c r="D354" s="1">
+        <v>100.01702723</v>
+      </c>
+      <c r="E354" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="F354" t="s">
+        <v>8</v>
+      </c>
+      <c r="G354">
+        <v>1.0</v>
+      </c>
+      <c r="H354" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="I354" s="1">
+        <v>5108.17</v>
+      </c>
+      <c r="J354" s="1">
+        <v>0</v>
+      </c>
+      <c r="K354">
+        <v>0.0</v>
+      </c>
+      <c r="L354" t="s">
+        <v>841</v>
+      </c>
+      <c r="M354" s="1">
+        <v>5108.17</v>
+      </c>
+      <c r="N354" s="1">
+        <v>1574.04</v>
+      </c>
+      <c r="O354" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="P354">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="355" spans="1:16">
+      <c r="A355" t="s">
+        <v>842</v>
+      </c>
+      <c r="B355" t="s">
+        <v>843</v>
+      </c>
+      <c r="C355" s="1">
+        <v>20000000.0</v>
+      </c>
+      <c r="D355" s="1">
+        <v>100.0256954</v>
+      </c>
+      <c r="E355" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="F355" t="s">
+        <v>8</v>
+      </c>
+      <c r="G355">
+        <v>1.0</v>
+      </c>
+      <c r="H355" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="I355" s="1">
+        <v>5139.08</v>
+      </c>
+      <c r="J355" s="1">
+        <v>0</v>
+      </c>
+      <c r="K355">
+        <v>0.0</v>
+      </c>
+      <c r="L355" t="s">
+        <v>844</v>
+      </c>
+      <c r="M355" s="1">
+        <v>5139.08</v>
+      </c>
+      <c r="N355" s="1">
+        <v>3747.44</v>
+      </c>
+      <c r="O355" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="P355">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="356" spans="1:16">
+      <c r="A356" t="s">
+        <v>845</v>
+      </c>
+      <c r="B356" t="s">
+        <v>843</v>
+      </c>
+      <c r="C356" s="1">
+        <v>25000000.0</v>
+      </c>
+      <c r="D356" s="1">
+        <v>100.028123</v>
+      </c>
+      <c r="E356" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="F356" t="s">
+        <v>8</v>
+      </c>
+      <c r="G356">
+        <v>1.0</v>
+      </c>
+      <c r="H356" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="I356" s="1">
+        <v>7030.75</v>
+      </c>
+      <c r="J356" s="1">
+        <v>0</v>
+      </c>
+      <c r="K356">
+        <v>0.0</v>
+      </c>
+      <c r="L356" t="s">
+        <v>846</v>
+      </c>
+      <c r="M356" s="1">
+        <v>7030.75</v>
+      </c>
+      <c r="N356" s="1">
+        <v>5301.62</v>
+      </c>
+      <c r="O356" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="P356">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="357" spans="1:16">
+      <c r="A357" t="s">
+        <v>847</v>
+      </c>
+      <c r="B357" t="s">
+        <v>843</v>
+      </c>
+      <c r="C357" s="1">
+        <v>20000000.0</v>
+      </c>
+      <c r="D357" s="1">
+        <v>100.01057285</v>
+      </c>
+      <c r="E357" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="F357" t="s">
+        <v>8</v>
+      </c>
+      <c r="G357">
+        <v>1.0</v>
+      </c>
+      <c r="H357" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="I357" s="1">
+        <v>2114.57</v>
+      </c>
+      <c r="J357" s="1">
+        <v>0</v>
+      </c>
+      <c r="K357">
+        <v>0.0</v>
+      </c>
+      <c r="L357" t="s">
+        <v>848</v>
+      </c>
+      <c r="M357" s="1">
+        <v>2114.57</v>
+      </c>
+      <c r="N357" s="1">
+        <v>1047.93</v>
+      </c>
+      <c r="O357" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="P357">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="358" spans="1:16">
+      <c r="A358" t="s">
+        <v>849</v>
+      </c>
+      <c r="B358" t="s">
+        <v>843</v>
+      </c>
+      <c r="C358" s="1">
+        <v>20000000.0</v>
+      </c>
+      <c r="D358" s="1">
+        <v>100.01921325</v>
+      </c>
+      <c r="E358" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="F358" t="s">
+        <v>8</v>
+      </c>
+      <c r="G358">
+        <v>1.0</v>
+      </c>
+      <c r="H358" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="I358" s="1">
+        <v>3842.65</v>
+      </c>
+      <c r="J358" s="1">
+        <v>0</v>
+      </c>
+      <c r="K358">
+        <v>0.0</v>
+      </c>
+      <c r="L358" t="s">
+        <v>850</v>
+      </c>
+      <c r="M358" s="1">
+        <v>3842.65</v>
+      </c>
+      <c r="N358" s="1">
+        <v>2596.01</v>
+      </c>
+      <c r="O358" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="P358">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="359" spans="1:16">
+      <c r="A359" t="s">
+        <v>851</v>
+      </c>
+      <c r="B359" t="s">
+        <v>852</v>
+      </c>
+      <c r="C359" s="1">
+        <v>25000000.0</v>
+      </c>
+      <c r="D359" s="1">
+        <v>100.20996668</v>
+      </c>
+      <c r="E359" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="F359" t="s">
+        <v>8</v>
+      </c>
+      <c r="G359">
+        <v>1.0</v>
+      </c>
+      <c r="H359" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="I359" s="1">
+        <v>52491.67</v>
+      </c>
+      <c r="J359" s="1">
+        <v>0</v>
+      </c>
+      <c r="K359">
+        <v>0.0</v>
+      </c>
+      <c r="L359">
+        <v>659.65</v>
+      </c>
+      <c r="M359" s="1">
+        <v>52491.67</v>
+      </c>
+      <c r="N359" s="1">
+        <v>53151.32</v>
+      </c>
+      <c r="O359" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="P359">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="360" spans="1:16">
+      <c r="A360" t="s">
+        <v>853</v>
+      </c>
+      <c r="B360" t="s">
+        <v>852</v>
+      </c>
+      <c r="C360" s="1">
+        <v>25000000.0</v>
+      </c>
+      <c r="D360" s="1">
+        <v>100.11403196</v>
+      </c>
+      <c r="E360" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="F360" t="s">
+        <v>8</v>
+      </c>
+      <c r="G360">
+        <v>1.0</v>
+      </c>
+      <c r="H360" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="I360" s="1">
+        <v>28507.99</v>
+      </c>
+      <c r="J360" s="1">
+        <v>0</v>
+      </c>
+      <c r="K360">
+        <v>0.0</v>
+      </c>
+      <c r="L360">
+        <v>659.65</v>
+      </c>
+      <c r="M360" s="1">
+        <v>28507.99</v>
+      </c>
+      <c r="N360" s="1">
+        <v>29167.64</v>
+      </c>
+      <c r="O360" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="P360">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="361" spans="1:16">
+      <c r="A361" t="s">
+        <v>854</v>
+      </c>
+      <c r="B361" t="s">
+        <v>855</v>
+      </c>
+      <c r="C361" s="1">
+        <v>20000000.0</v>
+      </c>
+      <c r="D361" s="1">
+        <v>100.3280227</v>
+      </c>
+      <c r="E361" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="F361" t="s">
+        <v>8</v>
+      </c>
+      <c r="G361">
+        <v>1.0</v>
+      </c>
+      <c r="H361" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="I361" s="1">
+        <v>65604.54</v>
+      </c>
+      <c r="J361" s="1">
+        <v>0</v>
+      </c>
+      <c r="K361">
+        <v>0.0</v>
+      </c>
+      <c r="L361">
+        <v>767.97</v>
+      </c>
+      <c r="M361" s="1">
+        <v>65604.54</v>
+      </c>
+      <c r="N361" s="1">
+        <v>66372.51</v>
+      </c>
+      <c r="O361" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="P361">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="362" spans="1:16">
+      <c r="A362" t="s">
+        <v>856</v>
+      </c>
+      <c r="B362" t="s">
+        <v>857</v>
+      </c>
+      <c r="C362" s="1">
+        <v>30000000.0</v>
+      </c>
+      <c r="D362" s="1">
+        <v>99.9733071</v>
+      </c>
+      <c r="E362" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="F362" t="s">
+        <v>8</v>
+      </c>
+      <c r="G362">
+        <v>1.0</v>
+      </c>
+      <c r="H362" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="I362" s="1">
+        <v>-8007.87</v>
+      </c>
+      <c r="J362" s="1">
+        <v>0</v>
+      </c>
+      <c r="K362">
+        <v>0.0</v>
+      </c>
+      <c r="L362" t="s">
+        <v>858</v>
+      </c>
+      <c r="M362" s="1">
+        <v>-8007.87</v>
+      </c>
+      <c r="N362" s="1">
+        <v>-11138.8</v>
+      </c>
+      <c r="O362" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="P362">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="363" spans="1:16">
+      <c r="A363" t="s">
+        <v>859</v>
+      </c>
+      <c r="B363" t="s">
+        <v>860</v>
+      </c>
+      <c r="C363" s="1">
+        <v>10241000.0</v>
+      </c>
+      <c r="D363" s="1">
+        <v>100.36469319</v>
+      </c>
+      <c r="E363" s="1">
+        <v>1.912</v>
+      </c>
+      <c r="F363" t="s">
+        <v>8</v>
+      </c>
+      <c r="G363">
+        <v>1.0</v>
+      </c>
+      <c r="H363" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="I363" s="1">
+        <v>37348.23</v>
+      </c>
+      <c r="J363" s="1">
+        <v>0</v>
+      </c>
+      <c r="K363">
+        <v>0.0</v>
+      </c>
+      <c r="L363">
+        <v>356.54</v>
+      </c>
+      <c r="M363" s="1">
+        <v>37348.23</v>
+      </c>
+      <c r="N363" s="1">
+        <v>37704.77</v>
+      </c>
+      <c r="O363" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="P363">
         <v>1</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>