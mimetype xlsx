--- v1 (2026-07-28)
+++ v2 (2026-09-05)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="1" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Répartition" sheetId="1" r:id="rId4"/>
     <sheet name="Valorisation" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="861">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="884">
   <si>
     <t>Type Part</t>
   </si>
   <si>
     <t>CodeIsin</t>
   </si>
   <si>
     <t>Parts</t>
   </si>
   <si>
     <t>Vl</t>
   </si>
   <si>
     <t>Devise</t>
   </si>
   <si>
     <t>Actif net</t>
   </si>
   <si>
     <t>C</t>
   </si>
   <si>
     <t>FR0000008997</t>
   </si>
   <si>
@@ -154,450 +154,486 @@
   <si>
     <t>FR0129597979</t>
   </si>
   <si>
     <t>EURO ACHMEA BANK NV 04/02/2027</t>
   </si>
   <si>
     <t>FR0129677722</t>
   </si>
   <si>
     <t>EURO ACHMEA BANK NV 06/04/2027</t>
   </si>
   <si>
     <t>FR0129438273</t>
   </si>
   <si>
     <t>EURO ACHMEA BANK NV 11/09/2026</t>
   </si>
   <si>
     <t>FR0129438323</t>
   </si>
   <si>
     <t>EURO ACHMEA BANK NV 13/10/2026</t>
   </si>
   <si>
-    <t>FR0129174506</t>
-[...2 lines deleted...]
-    <t>EURO ACHMEA BANK NV 30/04/2026</t>
+    <t>FR0129713618</t>
+  </si>
+  <si>
+    <t>EURO ACHMEA BANK NV 29/04/2027</t>
   </si>
   <si>
     <t>FR0129518264</t>
   </si>
   <si>
     <t>EURO AGENCE CENTRALE DES ORGANISMES DE 09/06/2026</t>
   </si>
   <si>
-    <t>258 312.00</t>
-[...8 lines deleted...]
-    <t>93 204.22</t>
+    <t>326 363.00</t>
+  </si>
+  <si>
+    <t>FR0129632875</t>
+  </si>
+  <si>
+    <t>EURO BANCO BILBAO VIZCAYA ARGENTARIA (P 14/05/2027</t>
   </si>
   <si>
     <t>XS3311140738</t>
   </si>
   <si>
     <t>EURO BANCO BILBAO VIZCAYA ARGENTARIA SA 03/03/2027</t>
   </si>
   <si>
     <t>FR0129513075</t>
   </si>
   <si>
     <t>EURO BANCO BILBAO VIZCAYA ARGENTARIA SA 19/11/2026</t>
   </si>
   <si>
     <t>FR0129513703</t>
   </si>
   <si>
     <t>EURO BANCO BILBAO VIZCAYA ARGENTARIA SA 20/08/2026</t>
   </si>
   <si>
+    <t>XS3398399058</t>
+  </si>
+  <si>
+    <t>EURO BANCO BILBAO VIZCAYA ARGENTARIA SA 25/05/2027</t>
+  </si>
+  <si>
     <t>XS3336921476</t>
   </si>
   <si>
     <t>EURO BANCO SANTANDER SA 02/10/2026</t>
   </si>
   <si>
     <t>XS3329243623</t>
   </si>
   <si>
     <t>EURO BANCO SANTANDER SA 24/03/2027</t>
   </si>
   <si>
+    <t>FR0129713642</t>
+  </si>
+  <si>
+    <t>EURO BANQUE FEDERATIVE DU CREDIT MUTUEL 04/05/2027</t>
+  </si>
+  <si>
+    <t>50 935.56</t>
+  </si>
+  <si>
     <t>FR0129539765</t>
   </si>
   <si>
     <t>EURO BANQUE FEDERATIVE DU CREDIT MUTUEL 09/12/2026</t>
   </si>
   <si>
-    <t>347 806.00</t>
+    <t>441 408.33</t>
   </si>
   <si>
     <t>BE6373373859</t>
   </si>
   <si>
     <t>EURO BELFIUS BANQUE SA 10/07/2026</t>
   </si>
   <si>
     <t>FR0129677078</t>
   </si>
   <si>
     <t>EURO BPCE SA 02/04/2027</t>
   </si>
   <si>
-    <t>34 096.50</t>
+    <t>80 860.44</t>
   </si>
   <si>
     <t>FR0129598696</t>
   </si>
   <si>
     <t>EURO BPCE SA 06/08/2026</t>
   </si>
   <si>
-    <t>122 755.14</t>
+    <t>178 276.88</t>
   </si>
   <si>
     <t>FR0129539633</t>
   </si>
   <si>
     <t>EURO BPCE SA 10/12/2026</t>
   </si>
   <si>
-    <t>259 704.50</t>
+    <t>329 597.92</t>
   </si>
   <si>
     <t>FR0129439719</t>
   </si>
   <si>
     <t>EURO BPCE SA 15/09/2026</t>
   </si>
   <si>
-    <t>426 939.72</t>
+    <t>507 965.89</t>
   </si>
   <si>
     <t>FR0129315240</t>
   </si>
   <si>
     <t>EURO BPCE SA 24/07/2026</t>
   </si>
   <si>
-    <t>524 238.50</t>
+    <t>594 588.75</t>
   </si>
   <si>
     <t>FR0129381796</t>
   </si>
   <si>
     <t>EURO CAISSE CENTRALE DU CREDIT MUTUEL 03/08/2026</t>
   </si>
   <si>
-    <t>473 333.33</t>
+    <t>543 888.92</t>
   </si>
   <si>
     <t>XS3278651024</t>
   </si>
   <si>
     <t>EURO CAIXABANK SA 18/01/2027</t>
   </si>
   <si>
     <t>XS3283860545</t>
   </si>
   <si>
     <t>EURO CAIXABANK SA 24/07/2026</t>
   </si>
   <si>
     <t>XS3283860032</t>
   </si>
   <si>
     <t>EURO CAIXABANK SA 25/01/2027</t>
   </si>
   <si>
     <t>XS3361234886</t>
   </si>
   <si>
     <t>EURO CAIXABANK SA 26/04/2027</t>
   </si>
   <si>
-    <t>XS3311089950</t>
-[...4 lines deleted...]
-  <si>
     <t>XS3289873336</t>
   </si>
   <si>
     <t>EURO CARLSBERG BREWERIES A/S 11/06/2026</t>
   </si>
   <si>
-    <t>XS3297690037</t>
-[...14 lines deleted...]
-    <t>EURO COCA-COLA EUROPACIFIC PARTNERS PLC 30/04/2026</t>
+    <t>XS3367683490</t>
+  </si>
+  <si>
+    <t>EURO COCA-COLA EUROPACIFIC PARTNERS PLC 03/07/2026</t>
+  </si>
+  <si>
+    <t>XS3396985460</t>
+  </si>
+  <si>
+    <t>EURO COCA-COLA EUROPACIFIC PARTNERS PLC 29/06/2026</t>
   </si>
   <si>
     <t>XS3293646231</t>
   </si>
   <si>
     <t>EURO COCA-COLA HBC FINANCE BV 04/02/2027</t>
   </si>
   <si>
     <t>FR0129706430</t>
   </si>
   <si>
     <t>EURO COFACE SA 23/06/2026</t>
   </si>
   <si>
-    <t>BE6373282910</t>
-[...8 lines deleted...]
-    <t>EURO COFINIMMO SA 22/05/2026</t>
+    <t>BE6374744017</t>
+  </si>
+  <si>
+    <t>EURO COFINIMMO SA 04/08/2026</t>
+  </si>
+  <si>
+    <t>BE6374368130</t>
+  </si>
+  <si>
+    <t>EURO COFINIMMO SA 22/06/2026</t>
+  </si>
+  <si>
+    <t>BE6374449948</t>
+  </si>
+  <si>
+    <t>EURO COFINIMMO SA 29/06/2026</t>
   </si>
   <si>
     <t>DE000CZ459C2</t>
   </si>
   <si>
     <t>EURO COMMERZBANK AG 03/02/2027</t>
   </si>
   <si>
     <t>DE000CZ46AH6</t>
   </si>
   <si>
     <t>EURO COMMERZBANK AG 12/03/2027</t>
   </si>
   <si>
     <t>DE000CZ458N1</t>
   </si>
   <si>
     <t>EURO COMMERZBANK AG 13/11/2026</t>
   </si>
   <si>
     <t>DE000CZ456M7</t>
   </si>
   <si>
     <t>EURO COMMERZBANK AG 14/09/2026</t>
   </si>
   <si>
     <t>DE000CZ454P5</t>
   </si>
   <si>
     <t>EURO COMMERZBANK AG 17/06/2026</t>
   </si>
   <si>
     <t>DE000CZ458Q4</t>
   </si>
   <si>
     <t>EURO COMMERZBANK AG 18/01/2027</t>
   </si>
   <si>
     <t>DE000CZ46AQ7</t>
   </si>
   <si>
     <t>EURO COMMERZBANK AG 20/04/2027</t>
   </si>
   <si>
     <t>DE000CZ454T7</t>
   </si>
   <si>
     <t>EURO COMMERZBANK AG 22/06/2026</t>
   </si>
   <si>
-    <t>FR0129582237</t>
-[...4 lines deleted...]
-  <si>
     <t>FR0129621738</t>
   </si>
   <si>
     <t>EURO CREDIT AGRICOLE SA 12/02/2027</t>
   </si>
   <si>
-    <t>94 812.50</t>
+    <t>141 680.00</t>
   </si>
   <si>
     <t>FR0129621746</t>
   </si>
   <si>
     <t>EURO CREDIT AGRICOLE SA 13/08/2026</t>
   </si>
   <si>
-    <t>90 645.83</t>
+    <t>135 457.78</t>
   </si>
   <si>
     <t>FR0129621753</t>
   </si>
   <si>
     <t>EURO CREDIT AGRICOLE SA 13/10/2026</t>
   </si>
   <si>
-    <t>91 895.83</t>
+    <t>137 324.44</t>
   </si>
   <si>
     <t>FR0129539898</t>
   </si>
   <si>
     <t>EURO CREDIT LYONNAIS SA 11/12/2026</t>
   </si>
   <si>
-    <t>350 872.67</t>
-[...11 lines deleted...]
-    <t>EURO ELIS SA 22/05/2026</t>
+    <t>445 297.22</t>
+  </si>
+  <si>
+    <t>FR0129582195</t>
+  </si>
+  <si>
+    <t>EURO ELIS SA 22/06/2026</t>
   </si>
   <si>
     <t>ES05306747Y7</t>
   </si>
   <si>
     <t>EURO ENDESA SA 10/06/2026</t>
   </si>
   <si>
-    <t>XS3353674305</t>
-[...14 lines deleted...]
-    <t>EURO ENEL FINANCE INTERNATIONAL NV 30/04/2026</t>
+    <t>ES05306747Z4</t>
+  </si>
+  <si>
+    <t>EURO ENDESA SA 10/07/2026</t>
+  </si>
+  <si>
+    <t>XS3374195777</t>
+  </si>
+  <si>
+    <t>EURO ENEL FINANCE INTERNATIONAL NV 08/06/2026</t>
+  </si>
+  <si>
+    <t>XS3396961107</t>
+  </si>
+  <si>
+    <t>EURO ENEL FINANCE INTERNATIONAL NV 30/06/2026</t>
+  </si>
+  <si>
+    <t>XS3391078824</t>
+  </si>
+  <si>
+    <t>FR0129709046</t>
+  </si>
+  <si>
+    <t>EURO ENGIE SA 29/06/2026</t>
+  </si>
+  <si>
+    <t>FR0129716512</t>
+  </si>
+  <si>
+    <t>EURO ESSILORLUXOTTICA SA 17/08/2026</t>
   </si>
   <si>
     <t>FR0129705275</t>
   </si>
   <si>
     <t>EURO ESSILORLUXOTTICA SA 24/06/2026</t>
   </si>
   <si>
-    <t>XS3358227067</t>
-[...2 lines deleted...]
-    <t>EURO FIDELITY NATIONAL INFORMATION SERV 22/05/2026</t>
+    <t>XS3391828509</t>
+  </si>
+  <si>
+    <t>EURO FIDELITY NATIONAL INFORMATION SERV 22/06/2026</t>
+  </si>
+  <si>
+    <t>XS3359534529</t>
+  </si>
+  <si>
+    <t>EURO HEINEKEN NV 05/06/2026</t>
+  </si>
+  <si>
+    <t>XS3367620492</t>
+  </si>
+  <si>
+    <t>EURO HEINEKEN NV 06/07/2026</t>
   </si>
   <si>
     <t>XS3306628242</t>
   </si>
   <si>
     <t>EURO HEWLETT-PACKARD INTERNATIONAL BANK 22/02/2027</t>
   </si>
   <si>
-    <t>XS3315890395</t>
-[...2 lines deleted...]
-    <t>EURO IBERDROLA INTERNATIONAL BV 08/05/2026</t>
+    <t>XS3367672709</t>
+  </si>
+  <si>
+    <t>EURO IBERDROLA INTERNATIONAL BV 03/07/2026</t>
+  </si>
+  <si>
+    <t>XS3375218867</t>
+  </si>
+  <si>
+    <t>EURO IBERDROLA INTERNATIONAL BV 08/07/2026</t>
   </si>
   <si>
     <t>XS3352622040</t>
   </si>
   <si>
     <t>EURO IBERDROLA INTERNATIONAL BV 19/06/2026</t>
   </si>
   <si>
+    <t>FR0129781268</t>
+  </si>
+  <si>
+    <t>EURO ING BANK NV 01/06/2027</t>
+  </si>
+  <si>
+    <t>7 538.00</t>
+  </si>
+  <si>
     <t>FR0129251379</t>
   </si>
   <si>
     <t>EURO ING BANK NV 05/06/2026</t>
   </si>
   <si>
-    <t>816 955.00</t>
+    <t>910 121.33</t>
   </si>
   <si>
     <t>FR0129446847</t>
   </si>
   <si>
     <t>EURO ING BANK NV 22/10/2026</t>
   </si>
   <si>
-    <t>350 964.67</t>
+    <t>420 393.75</t>
   </si>
   <si>
     <t>FR0129706604</t>
   </si>
   <si>
     <t>EURO ING BANK NV 23/04/2027</t>
   </si>
   <si>
-    <t>3 142.64</t>
+    <t>26 399.33</t>
   </si>
   <si>
     <t>FR0129706620</t>
   </si>
   <si>
     <t>EURO ING BANK NV 24/03/2027</t>
   </si>
   <si>
-    <t>3 128.75</t>
+    <t>26 282.67</t>
   </si>
   <si>
     <t>FR0129580793</t>
   </si>
   <si>
     <t>EURO ING BANK NV 29/12/2026</t>
   </si>
   <si>
-    <t>112 295.00</t>
+    <t>158 580.67</t>
   </si>
   <si>
     <t>XS3273012412</t>
   </si>
   <si>
     <t>EURO INTESA SANPAOLO BANK LUXEMBOURG SA 08/01/2027</t>
   </si>
   <si>
     <t>XS3273054091</t>
   </si>
   <si>
     <t>EURO INTESA SANPAOLO BANK LUXEMBOURG SA 09/10/2026</t>
   </si>
   <si>
     <t>XS3273160286</t>
   </si>
   <si>
     <t>EURO INTESA SANPAOLO BANK LUXEMBOURG SA 09/11/2026</t>
   </si>
   <si>
     <t>XS3273166648</t>
   </si>
   <si>
     <t>EURO INTESA SANPAOLO BANK LUXEMBOURG SA 09/12/2026</t>
   </si>
@@ -628,1554 +664,1455 @@
   <si>
     <t>XS3358264185</t>
   </si>
   <si>
     <t>EURO INTESA SANPAOLO BANK LUXEMBOURG SA 22/04/2027</t>
   </si>
   <si>
     <t>XS3359531426</t>
   </si>
   <si>
     <t>EURO JOHNSON CONTROLS INTERNATIONAL PLC 24/06/2026</t>
   </si>
   <si>
     <t>BE6372053262</t>
   </si>
   <si>
     <t>EURO KBC GROEP NV 23/10/2026</t>
   </si>
   <si>
     <t>BE6368907810</t>
   </si>
   <si>
     <t>EURO KBC GROEP NV 26/06/2026</t>
   </si>
   <si>
+    <t>FR0129632651</t>
+  </si>
+  <si>
+    <t>EURO KERING FINANCE SNC 07/08/2026</t>
+  </si>
+  <si>
     <t>XS3176776428</t>
   </si>
   <si>
     <t>EURO LLOYDS BANK CORPORATE MARKETS PLC 03/09/2026</t>
   </si>
   <si>
     <t>XS3355982888</t>
   </si>
   <si>
     <t>EURO LLOYDS BANK CORPORATE MARKETS PLC 19/02/2027</t>
   </si>
   <si>
     <t>XS3355988224</t>
   </si>
   <si>
     <t>EURO LLOYDS BANK CORPORATE MARKETS PLC 20/04/2027</t>
   </si>
   <si>
     <t>XS3355977888</t>
   </si>
   <si>
     <t>EURO LLOYDS BANK CORPORATE MARKETS PLC 21/12/2026</t>
   </si>
   <si>
     <t>FR0129487270</t>
   </si>
   <si>
     <t>EURO MEDIOBANCA INTERNATIONAL (LUXEMBOU 06/11/2026</t>
   </si>
   <si>
     <t>FR0129548857</t>
   </si>
   <si>
     <t>EURO MEDIOBANCA INTERNATIONAL (LUXEMBOU 08/01/2027</t>
   </si>
   <si>
     <t>FR0129439685</t>
   </si>
   <si>
     <t>EURO MEDIOBANCA INTERNATIONAL (LUXEMBOU 14/10/2026</t>
   </si>
   <si>
     <t>XS3299679301</t>
   </si>
   <si>
     <t>EURO MUFG BANK LTD 12/06/2026</t>
   </si>
   <si>
-    <t>88 562.50</t>
-[...5 lines deleted...]
-    <t>EURO NATWEST MARKETS NV 01/06/2026</t>
+    <t>132 346.67</t>
   </si>
   <si>
     <t>XS3295143153</t>
   </si>
   <si>
     <t>EURO NATWEST MARKETS NV 05/02/2027</t>
   </si>
   <si>
     <t>XS3274467201</t>
   </si>
   <si>
     <t>EURO NATWEST MARKETS NV 12/01/2027</t>
   </si>
   <si>
-    <t>XS3099966312</t>
-[...4 lines deleted...]
-  <si>
     <t>XS3233508335</t>
   </si>
   <si>
     <t>EURO NORDEA BANK ABP 12/02/2027</t>
   </si>
   <si>
-    <t>315 289.33</t>
-[...23 lines deleted...]
-    <t>EURO NTT FINANCE UK LTD 29/05/2026</t>
+    <t>385 886.08</t>
+  </si>
+  <si>
+    <t>XS3396982285</t>
+  </si>
+  <si>
+    <t>EURO NTT FINANCE UK LTD 06/08/2026</t>
+  </si>
+  <si>
+    <t>XS3386608122</t>
+  </si>
+  <si>
+    <t>EURO NTT FINANCE UK LTD 13/07/2026</t>
+  </si>
+  <si>
+    <t>XS3384763028</t>
+  </si>
+  <si>
+    <t>EURO NTT FINANCE UK LTD 17/06/2026</t>
+  </si>
+  <si>
+    <t>XS3384762996</t>
+  </si>
+  <si>
+    <t>XS3381139354</t>
+  </si>
+  <si>
+    <t>EURO NTT FINANCE UK LTD 18/06/2026</t>
   </si>
   <si>
     <t>XS3351072502</t>
   </si>
   <si>
     <t>EURO OP CORPORATE BANK PLC 16/11/2026</t>
   </si>
   <si>
     <t>XS3219260372</t>
   </si>
   <si>
     <t>EURO OP CORPORATE BANK PLC 23/10/2026</t>
   </si>
   <si>
     <t>XS3318879270</t>
   </si>
   <si>
-    <t>EURO SANTANDER CONSUMER BANK AG 11/12/2026</t>
+    <t>EURO OPENBANK DEUTSCHLAND AG 11/12/2026</t>
   </si>
   <si>
     <t>XS3299470412</t>
   </si>
   <si>
-    <t>XS3124348148</t>
-[...8 lines deleted...]
-    <t>EURO SANTANDER CONSUMER FINANCE SA 03/06/2026</t>
+    <t>FR0129716322</t>
+  </si>
+  <si>
+    <t>EURO PERNOD RICARD FINANCE SA 29/06/2026</t>
   </si>
   <si>
     <t>XS3298732184</t>
   </si>
   <si>
     <t>EURO SANTANDER CONSUMER FINANCE SA 11/02/2027</t>
   </si>
   <si>
     <t>XS3283527458</t>
   </si>
   <si>
     <t>EURO SANTANDER CONSUMER FINANCE SA 25/01/2027</t>
   </si>
   <si>
-    <t>FR0129677953</t>
-[...4 lines deleted...]
-  <si>
     <t>BE6369222086</t>
   </si>
   <si>
     <t>EURO SUMITOMO MITSUI BANKING CORP (BRUS 09/07/2026</t>
   </si>
   <si>
     <t>BE6372794881</t>
   </si>
   <si>
     <t>EURO SUMITOMO MITSUI BANKING CORP (BRUS 20/10/2026</t>
   </si>
   <si>
     <t>XS3288981957</t>
   </si>
   <si>
     <t>EURO SVENSKA HANDELSBANKEN AB 29/01/2027</t>
   </si>
   <si>
-    <t>FR0129063246</t>
-[...4 lines deleted...]
-  <si>
     <t>XS3352619921</t>
   </si>
   <si>
     <t>EURO SWEDBANK AB 16/04/2027</t>
   </si>
   <si>
-    <t>XS3303709805</t>
-[...14 lines deleted...]
-    <t>EURO UNIVERSAL MUSIC GROUP NV 13/05/2026</t>
+    <t>FR0129629764</t>
+  </si>
+  <si>
+    <t>EURO UNIVERSAL MUSIC GROUP NV 30/06/2026</t>
+  </si>
+  <si>
+    <t>FR0129629590</t>
+  </si>
+  <si>
+    <t>EURO UNIVERSAL MUSIC GROUP NV 31/07/2026</t>
   </si>
   <si>
     <t>FR0129572337</t>
   </si>
   <si>
     <t>EURO VEOLIA ENVIRONNEMENT SA 19/01/2027</t>
   </si>
   <si>
     <t>FR0129332229</t>
   </si>
   <si>
     <t>NEUCP ACHMEA BANK NV 06/07/2026</t>
   </si>
   <si>
     <t>FR0129547909</t>
   </si>
   <si>
     <t>NEUCP ACHMEA BANK NV 08/01/2027</t>
   </si>
   <si>
-    <t>FR0129259398</t>
-[...4 lines deleted...]
-  <si>
     <t>FR0129519841</t>
   </si>
   <si>
     <t>NEUCP AGENCE CENTRALE DES ORGANISMES DE 08/07/2026</t>
   </si>
   <si>
-    <t>135 487.83</t>
-[...8 lines deleted...]
-    <t>669 550.00</t>
+    <t>180 790.22</t>
+  </si>
+  <si>
+    <t>FR0129716249</t>
+  </si>
+  <si>
+    <t>NEUCP AGENCE CENTRALE DES ORGANISMES DE 26/08/2026</t>
+  </si>
+  <si>
+    <t>FR0129753671</t>
+  </si>
+  <si>
+    <t>NEUCP AXA BANQUE S.A. 13/05/2027</t>
+  </si>
+  <si>
+    <t>41 283.00</t>
   </si>
   <si>
     <t>FR0129576379</t>
   </si>
   <si>
     <t>NEUCP AXA BANQUE S.A. 23/06/2026</t>
   </si>
   <si>
-    <t>FR0129202190</t>
-[...4 lines deleted...]
-  <si>
     <t>FR0129676880</t>
   </si>
   <si>
     <t>NEUCP BANQUE FEDERATIVE DU CREDIT MUTUEL 01/04/2027</t>
   </si>
   <si>
-    <t>35 513.33</t>
+    <t>82 488.61</t>
   </si>
   <si>
     <t>FR0129548469</t>
   </si>
   <si>
     <t>NEUCP BANQUE FEDERATIVE DU CREDIT MUTUEL 08/01/2027</t>
   </si>
   <si>
-    <t>173 173.61</t>
+    <t>231 596.46</t>
   </si>
   <si>
     <t>FR0129548444</t>
   </si>
   <si>
     <t>NEUCP BANQUE FEDERATIVE DU CREDIT MUTUEL 09/10/2026</t>
   </si>
   <si>
-    <t>170 881.94</t>
+    <t>228 533.96</t>
   </si>
   <si>
     <t>FR0129621415</t>
   </si>
   <si>
     <t>NEUCP BANQUE FEDERATIVE DU CREDIT MUTUEL 11/02/2027</t>
   </si>
   <si>
-    <t>95 654.44</t>
+    <t>142 317.22</t>
   </si>
   <si>
     <t>FR0129671345</t>
   </si>
   <si>
     <t>NEUCP BANQUE FEDERATIVE DU CREDIT MUTUEL 11/03/2027</t>
   </si>
   <si>
-    <t>60 370.67</t>
+    <t>106 977.22</t>
   </si>
   <si>
     <t>FR0129488716</t>
   </si>
   <si>
     <t>NEUCP BANQUE FEDERATIVE DU CREDIT MUTUEL 13/11/2026</t>
   </si>
   <si>
-    <t>263 175.76</t>
+    <t>321 753.33</t>
   </si>
   <si>
     <t>FR0129621340</t>
   </si>
   <si>
     <t>NEUCP BANQUE FEDERATIVE DU CREDIT MUTUEL 14/09/2026</t>
   </si>
   <si>
-    <t>92 698.89</t>
+    <t>137 922.78</t>
   </si>
   <si>
     <t>FR0129572436</t>
   </si>
   <si>
     <t>NEUCP BANQUE FEDERATIVE DU CREDIT MUTUEL 19/10/2026</t>
   </si>
   <si>
-    <t>93 191.67</t>
+    <t>127 763.92</t>
   </si>
   <si>
     <t>FR0129315299</t>
   </si>
   <si>
     <t>NEUCP BANQUE FEDERATIVE DU CREDIT MUTUEL 25/06/2026</t>
   </si>
   <si>
-    <t>260 960.92</t>
+    <t>295 981.88</t>
   </si>
   <si>
     <t>FR0129598092</t>
   </si>
   <si>
     <t>NEUCP BANQUE PALATINE 05/02/2027</t>
   </si>
   <si>
-    <t>104 935.06</t>
+    <t>151 820.00</t>
   </si>
   <si>
     <t>FR0129548527</t>
   </si>
   <si>
     <t>NEUCP BPCE SA 07/01/2027</t>
   </si>
   <si>
-    <t>206 891.67</t>
+    <t>276 690.75</t>
   </si>
   <si>
     <t>FR0129499275</t>
   </si>
   <si>
     <t>NEUCP BPCE SA 13/11/2026</t>
   </si>
   <si>
-    <t>260 435.56</t>
+    <t>318 752.29</t>
   </si>
   <si>
     <t>FR0129499259</t>
   </si>
   <si>
     <t>NEUCP BPCE SA 14/10/2026</t>
   </si>
   <si>
-    <t>259 282.78</t>
+    <t>317 342.57</t>
   </si>
   <si>
     <t>FR0129621605</t>
   </si>
   <si>
     <t>NEUCP CA CONSUMER FINANCE SA 12/11/2026</t>
   </si>
   <si>
-    <t>94 387.78</t>
+    <t>140 433.89</t>
+  </si>
+  <si>
+    <t>FR0129767267</t>
+  </si>
+  <si>
+    <t>NEUCP CA CONSUMER FINANCE SA 25/05/2027</t>
+  </si>
+  <si>
+    <t>FR0129780898</t>
+  </si>
+  <si>
+    <t>NEUCP CAPGEMINI SE 31/07/2026</t>
   </si>
   <si>
     <t>FR0129677144</t>
   </si>
   <si>
     <t>NEUCP COFACE SA 30/06/2026</t>
   </si>
   <si>
-    <t>BE6373705290</t>
-[...4 lines deleted...]
-  <si>
     <t>FR0129537538</t>
   </si>
   <si>
     <t>NEUCP COMPAGNIE GENERALE DE LOCATION DEQ 04/12/2026</t>
   </si>
   <si>
     <t>FR0129621878</t>
   </si>
   <si>
     <t>NEUCP COMPAGNIE GENERALE DE LOCATION DEQ 12/02/2027</t>
   </si>
   <si>
     <t>FR0129513893</t>
   </si>
   <si>
     <t>NEUCP COMPAGNIE GENERALE DE LOCATION DEQ 20/11/2026</t>
   </si>
   <si>
     <t>FR0129676310</t>
   </si>
   <si>
     <t>NEUCP COMPAGNIE GENERALE DE LOCATION DEQ 30/11/2026</t>
   </si>
   <si>
+    <t>FR0129716140</t>
+  </si>
+  <si>
+    <t>NEUCP COVIVIO SA 25/06/2026</t>
+  </si>
+  <si>
     <t>FR0129548626</t>
   </si>
   <si>
     <t>NEUCP CREDIT AGRICOLE SA 06/01/2027</t>
   </si>
   <si>
-    <t>175 526.46</t>
+    <t>234 210.00</t>
   </si>
   <si>
     <t>FR0129548592</t>
   </si>
   <si>
     <t>NEUCP CREDIT AGRICOLE SA 09/09/2026</t>
   </si>
   <si>
-    <t>168 590.28</t>
+    <t>225 471.46</t>
   </si>
   <si>
     <t>FR0129671998</t>
   </si>
   <si>
     <t>NEUCP CREDIT AGRICOLE SA 12/03/2027</t>
   </si>
   <si>
-    <t>73 887.92</t>
+    <t>132 142.50</t>
   </si>
   <si>
     <t>FR0129706067</t>
   </si>
   <si>
     <t>NEUCP CREDIT AGRICOLE SA 23/04/2027</t>
   </si>
   <si>
-    <t>7 609.67</t>
+    <t>54 535.94</t>
   </si>
   <si>
     <t>FR0129260818</t>
   </si>
   <si>
     <t>NEUCP CREDIT INDUSTRIEL ET COMMERCIAL 02/07/2026</t>
   </si>
   <si>
-    <t>757 048.44</t>
-[...8 lines deleted...]
-    <t>418 165.00</t>
+    <t>850 933.78</t>
   </si>
   <si>
     <t>FR0129417244</t>
   </si>
   <si>
     <t>NEUCP CREDIT LYONNAIS SA 10/07/2026</t>
   </si>
   <si>
-    <t>247 967.00</t>
+    <t>293 877.11</t>
   </si>
   <si>
     <t>FR0129678217</t>
   </si>
   <si>
     <t>NEUCP DANONE SA 08/01/2027</t>
   </si>
   <si>
-    <t>39 077.50</t>
-[...5 lines deleted...]
-    <t>NEUCP ELECTRICITE DE FRANCE SA 15/05/2026</t>
+    <t>107 971.83</t>
+  </si>
+  <si>
+    <t>FR0129782860</t>
+  </si>
+  <si>
+    <t>NEUCP ELIS SA 03/07/2026</t>
   </si>
   <si>
     <t>FR0129678530</t>
   </si>
   <si>
     <t>NEUCP ENGIE SA 09/07/2026</t>
   </si>
   <si>
-    <t>23 922.22</t>
+    <t>68 206.83</t>
   </si>
   <si>
     <t>FR0129681963</t>
   </si>
   <si>
     <t>NEUCP ENGIE SA 12/06/2026</t>
   </si>
   <si>
-    <t>FR0129649382</t>
-[...17 lines deleted...]
-    <t>618 997.50</t>
+    <t>FR0129632438</t>
+  </si>
+  <si>
+    <t>NEUCP FINANCIERE AGACHE SA 14/08/2026</t>
   </si>
   <si>
     <t>FR0129678985</t>
   </si>
   <si>
     <t>NEUCP ING BANK NV 08/04/2027</t>
   </si>
   <si>
-    <t>25 144.44</t>
-[...8 lines deleted...]
-    <t>650 353.75</t>
+    <t>71 690.17</t>
   </si>
   <si>
     <t>FR0129674976</t>
   </si>
   <si>
     <t>NEUCP ING BANK NV 25/03/2027</t>
   </si>
   <si>
-    <t>33 003.54</t>
-[...5 lines deleted...]
-    <t>NEUCP KERING FINANCE SNC 11/05/2026</t>
+    <t>67 938.00</t>
   </si>
   <si>
     <t>FR0129516185</t>
   </si>
   <si>
     <t>NEUCP LA BANQUE POSTALE 04/12/2026</t>
   </si>
   <si>
-    <t>280 892.89</t>
+    <t>373 150.00</t>
   </si>
   <si>
     <t>FR0129651875</t>
   </si>
   <si>
     <t>NEUCP LA BANQUE POSTALE 15/04/2027</t>
   </si>
   <si>
-    <t>24 241.75</t>
+    <t>93 266.67</t>
   </si>
   <si>
     <t>FR0129516557</t>
   </si>
   <si>
     <t>NEUCP LA BANQUE POSTALE 24/12/2026</t>
   </si>
   <si>
-    <t>115 278.67</t>
+    <t>161 257.78</t>
   </si>
   <si>
     <t>FR0129516698</t>
   </si>
   <si>
     <t>NEUCP LA BANQUE POSTALE 29/01/2027</t>
   </si>
   <si>
-    <t>82 729.21</t>
+    <t>117 206.25</t>
   </si>
   <si>
     <t>FR0129516672</t>
   </si>
   <si>
     <t>NEUCP LA BANQUE POSTALE 30/07/2026</t>
   </si>
   <si>
-    <t>79 762.54</t>
+    <t>113 006.25</t>
   </si>
   <si>
     <t>FR0129516680</t>
   </si>
   <si>
     <t>NEUCP LA BANQUE POSTALE 30/10/2026</t>
   </si>
   <si>
-    <t>81 245.88</t>
-[...11 lines deleted...]
-    <t>NEUCP SAFRAN SA 07/05/2026</t>
+    <t>115 106.25</t>
+  </si>
+  <si>
+    <t>FR0129716108</t>
+  </si>
+  <si>
+    <t>NEUCP PERNOD RICARD FINANCE SA 22/06/2026</t>
+  </si>
+  <si>
+    <t>FR0129728038</t>
+  </si>
+  <si>
+    <t>NEUCP SAVENCIA SA 08/06/2026</t>
+  </si>
+  <si>
+    <t>FR0129781334</t>
+  </si>
+  <si>
+    <t>NEUCP SAVENCIA SA 30/06/2026</t>
+  </si>
+  <si>
+    <t>FR0129780146</t>
+  </si>
+  <si>
+    <t>NEUCP SCHNEIDER ELECTRIC SE 28/08/2026</t>
   </si>
   <si>
     <t>FR0129683191</t>
   </si>
   <si>
     <t>NEUCP SEB SA 16/07/2026</t>
   </si>
   <si>
+    <t>FR0129767150</t>
+  </si>
+  <si>
+    <t>NEUCP SEB SA 25/06/2026</t>
+  </si>
+  <si>
     <t>FR0129261212</t>
   </si>
   <si>
     <t>NEUCP SOCIETE GENERALE SA 02/07/2026</t>
   </si>
   <si>
-    <t>750 359.56</t>
+    <t>843 422.67</t>
   </si>
   <si>
     <t>FR0129261832</t>
   </si>
   <si>
     <t>NEUCP SOCIETE GENERALE SA 03/07/2026</t>
   </si>
   <si>
-    <t>1 118 010.83</t>
+    <t>1 257 592.00</t>
   </si>
   <si>
     <t>FR0129331171</t>
   </si>
   <si>
     <t>NEUCP SOCIETE GENERALE SA 04/08/2026</t>
   </si>
   <si>
-    <t>834 708.33</t>
-[...23 lines deleted...]
-    <t>NEUCP TELEPERFORMANCE 04/05/2026</t>
+    <t>950 879.86</t>
+  </si>
+  <si>
+    <t>FR0129753432</t>
+  </si>
+  <si>
+    <t>NEUCP SONEPAR SA 15/07/2026</t>
+  </si>
+  <si>
+    <t>FR0129766715</t>
+  </si>
+  <si>
+    <t>NEUCP SONEPAR SA 22/06/2026</t>
+  </si>
+  <si>
+    <t>FR0129783280</t>
+  </si>
+  <si>
+    <t>NEUCP TELEPERFORMANCE 06/07/2026</t>
+  </si>
+  <si>
+    <t>FR0129680932</t>
+  </si>
+  <si>
+    <t>NEUCP TELEPERFORMANCE 30/06/2026</t>
   </si>
   <si>
     <t>FR0129487114</t>
   </si>
   <si>
     <t>NEUCP UNEDIC 06/11/2026</t>
   </si>
   <si>
-    <t>FR0129678860</t>
-[...4 lines deleted...]
-  <si>
     <t>FR0129629715</t>
   </si>
   <si>
     <t>NEUCP UNIVERSAL MUSIC GROUP NV 22/07/2026</t>
   </si>
   <si>
+    <t>FR0129781755</t>
+  </si>
+  <si>
+    <t>NEUCP VEOLIA ENVIRONNEMENT SA 01/10/2026</t>
+  </si>
+  <si>
+    <t>4 914.22</t>
+  </si>
+  <si>
     <t>FR0129678175</t>
   </si>
   <si>
     <t>NEUCP VEOLIA ENVIRONNEMENT SA 09/11/2026</t>
   </si>
   <si>
-    <t>19 713.75</t>
+    <t>54 469.25</t>
   </si>
   <si>
     <t>FR0129630960</t>
   </si>
   <si>
     <t>NEUCP VEOLIA ENVIRONNEMENT SA 16/04/2027</t>
   </si>
   <si>
     <t>FR0129499028</t>
   </si>
   <si>
     <t>NEUCP VEOLIA ENVIRONNEMENT SA 16/11/2026</t>
   </si>
   <si>
-    <t>127 130.61</t>
-[...5 lines deleted...]
-    <t>NEUCP VIVENDI SE 13/05/2026</t>
+    <t>172 931.11</t>
+  </si>
+  <si>
+    <t>FR0129782480</t>
+  </si>
+  <si>
+    <t>NEUCP VINCI SA 02/07/2026</t>
+  </si>
+  <si>
+    <t>FR0129732915</t>
+  </si>
+  <si>
+    <t>NEUCP VIVENDI SE 15/06/2026</t>
   </si>
   <si>
     <t>FR0129634376</t>
   </si>
   <si>
     <t>NEUMTN SOCIETE GENERALE SA 22/03/2027</t>
   </si>
   <si>
-    <t>46 726.89</t>
+    <t>93 515.44</t>
   </si>
   <si>
     <t>XS2102283061</t>
   </si>
   <si>
     <t>ABN AMRO BANK NV 0.6 15/01/2027</t>
   </si>
   <si>
-    <t>47 577.53</t>
+    <t>64 668.49</t>
   </si>
   <si>
     <t>XS2575971994</t>
   </si>
   <si>
     <t>ABN AMRO BANK NV 4 16/01/2028</t>
   </si>
   <si>
-    <t>167 671.23</t>
+    <t>228 493.15</t>
   </si>
   <si>
     <t>XS2175967343</t>
   </si>
   <si>
     <t>ACHMEA BV 1.5 26/05/2027</t>
   </si>
   <si>
-    <t>88 691.01</t>
+    <t>2 368.60</t>
+  </si>
+  <si>
+    <t>XS1114159277</t>
+  </si>
+  <si>
+    <t>ADIDAS AG 2.25 08/10/2026</t>
+  </si>
+  <si>
+    <t>32 633.32</t>
   </si>
   <si>
     <t>FR001400O457</t>
   </si>
   <si>
     <t>ALD SA 3.875 22/02/2027</t>
   </si>
   <si>
-    <t>84 188.36</t>
+    <t>132 110.96</t>
   </si>
   <si>
     <t>FR001400F6E7</t>
   </si>
   <si>
     <t>ALD SA 4.25 18/01/2027</t>
   </si>
   <si>
-    <t>401 712.33</t>
+    <t>550 345.89</t>
   </si>
   <si>
     <t>FR001400M8T2</t>
   </si>
   <si>
     <t>ALD SA 4.375 23/11/2026</t>
   </si>
   <si>
-    <t>74 794.52</t>
+    <t>92 534.25</t>
   </si>
   <si>
     <t>FR001400E3H8</t>
   </si>
   <si>
     <t>ARVAL SERVICE LEASE SA 4.75 22/05/2027</t>
   </si>
   <si>
-    <t>665 650.68</t>
+    <t>25 376.71</t>
   </si>
   <si>
     <t>XS2101349723</t>
   </si>
   <si>
     <t>BANCO BILBAO VIZCAYA ARGENTARIA SA 0.5 14/01/2027</t>
   </si>
   <si>
-    <t>40 602.74</t>
+    <t>55 047.95</t>
   </si>
   <si>
     <t>XS2013745703</t>
   </si>
   <si>
     <t>BANCO BILBAO VIZCAYA ARGENTARIA SA 1 21/06/2026</t>
   </si>
   <si>
-    <t>213 013.70</t>
-[...8 lines deleted...]
-    <t>1 446.58</t>
+    <t>238 356.16</t>
   </si>
   <si>
     <t>XS1617831026</t>
   </si>
   <si>
     <t>BANQUE FEDERATIVE DU CREDIT MUTUEL 1.25 26/05/2027</t>
   </si>
   <si>
-    <t>183 503.42</t>
+    <t>4 900.68</t>
   </si>
   <si>
     <t>XS2625968693</t>
   </si>
   <si>
     <t>BMW FINANCE NV 3.25 22/11/2026</t>
   </si>
   <si>
-    <t>279 589.04</t>
+    <t>345 479.45</t>
   </si>
   <si>
     <t>XS2915279140</t>
   </si>
   <si>
     <t>BMW INTERNATIONAL INVESTMENT BV 09/10/2026</t>
   </si>
   <si>
-    <t>8 296.67</t>
+    <t>24 453.33</t>
   </si>
   <si>
     <t>XS2887901325</t>
   </si>
   <si>
     <t>BMW INTERNATIONAL INVESTMENT BV 3 27/08/2027</t>
   </si>
   <si>
-    <t>100 273.97</t>
+    <t>115 479.45</t>
   </si>
   <si>
     <t>XS1748456974</t>
   </si>
   <si>
     <t>BNP PARIBAS SA 1.125 11/06/2026</t>
   </si>
   <si>
-    <t>341 337.33</t>
+    <t>380 681.51</t>
+  </si>
+  <si>
+    <t>XS1196503137</t>
+  </si>
+  <si>
+    <t>BOOKING HOLDINGS INC 1.8 03/03/2027</t>
+  </si>
+  <si>
+    <t>57 328.77</t>
   </si>
   <si>
     <t>FR0013455540</t>
   </si>
   <si>
     <t>BPCE SA 0.5 24/02/2027</t>
   </si>
   <si>
-    <t>26 753.42</t>
-[...8 lines deleted...]
-    <t>86 815.07</t>
+    <t>42 465.75</t>
   </si>
   <si>
     <t>FR0014012SC7</t>
   </si>
   <si>
     <t>CAPGEMINI SE 25/09/2027</t>
   </si>
   <si>
-    <t>30 969.75</t>
-[...8 lines deleted...]
-    <t>41 079.45</t>
+    <t>64 672.13</t>
   </si>
   <si>
     <t>XS2723549528</t>
   </si>
   <si>
     <t>COMPAGNIE DE SAINT GOBAIN SA 3.75 29/11/2026</t>
   </si>
   <si>
-    <t>360 616.44</t>
+    <t>843 421.23</t>
   </si>
   <si>
     <t>FR0013511227</t>
   </si>
   <si>
     <t>CREDIT MUTUEL ARKEA 0.875 07/05/2027</t>
   </si>
   <si>
-    <t>10 241.10</t>
-[...1 lines deleted...]
-  <si>
     <t>DE000A351ZR8</t>
   </si>
   <si>
     <t>DEUTSCHE BOERSE AG 3.875 28/09/2026</t>
   </si>
   <si>
-    <t>148 545.21</t>
+    <t>174 470.55</t>
   </si>
   <si>
     <t>XS2534985523</t>
   </si>
   <si>
     <t>DNB BANK ASA 21/09/2027</t>
   </si>
   <si>
-    <t>93 750.00</t>
+    <t>109 589.04</t>
   </si>
   <si>
     <t>FR0013213295</t>
   </si>
   <si>
     <t>ELECTRICITE DE FRANCE SA 1 13/10/2026</t>
   </si>
   <si>
-    <t>107 945.21</t>
+    <t>128 219.18</t>
   </si>
   <si>
     <t>FR001400M9L7</t>
   </si>
   <si>
     <t>ELECTRICITE DE FRANCE SA 3.75 05/06/2027</t>
   </si>
   <si>
-    <t>1 175 856.16</t>
+    <t>1 308 904.11</t>
   </si>
   <si>
     <t>FR001400D6M2</t>
   </si>
   <si>
     <t>ELECTRICITE DE FRANCE SA 3.875 12/01/2027</t>
   </si>
   <si>
-    <t>52 891.10</t>
+    <t>71 353.08</t>
   </si>
   <si>
     <t>XS2719096831</t>
   </si>
   <si>
     <t>HEINEKEN NV 3.625 15/11/2026</t>
   </si>
   <si>
-    <t>179 115.52</t>
+    <t>219 525.73</t>
   </si>
   <si>
     <t>XS2697483118</t>
   </si>
   <si>
     <t>ING BANK NV 4.125 02/10/2026</t>
   </si>
   <si>
-    <t>601 775.34</t>
+    <t>708 821.92</t>
   </si>
   <si>
     <t>XS2554746185</t>
   </si>
   <si>
     <t>ING GROEP NV 14/11/2027</t>
   </si>
   <si>
-    <t>354 806.51</t>
+    <t>434 369.18</t>
   </si>
   <si>
     <t>XS1945110606</t>
   </si>
   <si>
     <t>INTERNATIONAL BUSINESS MACHINES CO 1.25 29/01/2027</t>
   </si>
   <si>
-    <t>19 034.42</t>
+    <t>26 947.60</t>
   </si>
   <si>
     <t>XS2583741934</t>
   </si>
   <si>
     <t>INTERNATIONAL BUSINESS MACHINES CO 3.375 06/02/2027</t>
   </si>
   <si>
-    <t>97 366.44</t>
+    <t>141 842.47</t>
   </si>
   <si>
     <t>XS2150015555</t>
   </si>
   <si>
     <t>KONINKLIJKE AHOLD DELHAIZE NV 1.75 02/04/2027</t>
   </si>
   <si>
-    <t>7 629.04</t>
+    <t>18 485.75</t>
   </si>
   <si>
     <t>FR0013508686</t>
   </si>
   <si>
     <t>LA POSTE SA 0.625 21/10/2026</t>
   </si>
   <si>
-    <t>44 984.59</t>
+    <t>53 791.10</t>
   </si>
   <si>
     <t>XS2013525501</t>
   </si>
   <si>
     <t>LLOYDS BANK PLC 0.125 18/06/2026</t>
   </si>
   <si>
-    <t>1 075.34</t>
+    <t>1 202.05</t>
   </si>
   <si>
     <t>XS2679903950</t>
   </si>
   <si>
     <t>LSEG NETHERLANDS BV 4.125 29/09/2026</t>
   </si>
   <si>
-    <t>224 151.37</t>
+    <t>263 457.53</t>
   </si>
   <si>
     <t>XS2465984107</t>
   </si>
   <si>
     <t>MIZUHO FINANCIAL GROUP INC 1.631 08/04/2027</t>
   </si>
   <si>
-    <t>13 074.81</t>
+    <t>37 263.21</t>
   </si>
   <si>
     <t>XS2355599197</t>
   </si>
   <si>
     <t>NATWEST MARKETS PLC 0.125 18/06/2026</t>
   </si>
   <si>
-    <t>34 831.42</t>
+    <t>38 935.76</t>
   </si>
   <si>
     <t>XS2449911143</t>
   </si>
   <si>
     <t>NATWEST MARKETS PLC 1.375 02/03/2027</t>
   </si>
   <si>
-    <t>54 881.83</t>
+    <t>90 506.87</t>
   </si>
   <si>
     <t>XS2443893255</t>
   </si>
   <si>
     <t>NORDEA BANK ABP 1.125 16/02/2027</t>
   </si>
   <si>
-    <t>19 148.12</t>
+    <t>29 126.71</t>
+  </si>
+  <si>
+    <t>XS3373518086</t>
+  </si>
+  <si>
+    <t>ROYAL BANK OF CANADA 13/05/2027</t>
+  </si>
+  <si>
+    <t>36 164.41</t>
   </si>
   <si>
     <t>FR0013152899</t>
   </si>
   <si>
     <t>RTE RESEAU DE TRANSPORT D ELECTRIC 1 19/10/2026</t>
   </si>
   <si>
-    <t>47 619.18</t>
+    <t>56 843.84</t>
   </si>
   <si>
     <t>XS2115094737</t>
   </si>
   <si>
     <t>SKANDINAVISKA ENSKILDA BANKEN AB 0.375 11/02/2027</t>
   </si>
   <si>
-    <t>4 841.10</t>
+    <t>7 197.95</t>
   </si>
   <si>
     <t>XS2553798443</t>
   </si>
   <si>
     <t>SKANDINAVISKA ENSKILDA BANKEN AB 4 09/11/2026</t>
   </si>
   <si>
-    <t>223 561.64</t>
+    <t>272 219.18</t>
   </si>
   <si>
     <t>FR0013479276</t>
   </si>
   <si>
     <t>SOCIETE GENERALE SA 0.75 25/01/2027</t>
   </si>
   <si>
-    <t>70 323.29</t>
+    <t>98 301.37</t>
   </si>
   <si>
     <t>FR001400U1B5</t>
   </si>
   <si>
     <t>SOCIETE GENERALE SA 3 12/02/2027</t>
   </si>
   <si>
-    <t>222 410.96</t>
+    <t>363 616.44</t>
   </si>
   <si>
     <t>XS2443485565</t>
   </si>
   <si>
     <t>SWEDBANK AB 1.3 17/02/2027</t>
   </si>
   <si>
-    <t>49 863.01</t>
+    <t>76 219.18</t>
   </si>
   <si>
     <t>FR0014000UC8</t>
   </si>
   <si>
     <t>UNIBAIL-RODAMCO-WESTFIELD SE 0.625 04/05/2027</t>
   </si>
   <si>
-    <t>11 065.07</t>
-[...1 lines deleted...]
-  <si>
     <t>FR0011224963</t>
   </si>
   <si>
     <t>VEOLIA ENVIRONNEMENT SA 4.625 30/03/2027</t>
   </si>
   <si>
-    <t>11 023.97</t>
+    <t>25 089.04</t>
   </si>
   <si>
     <t>XS2479941499</t>
   </si>
   <si>
     <t>VISA INC 1.5 15/06/2026</t>
   </si>
   <si>
-    <t>325 684.93</t>
+    <t>363 698.63</t>
   </si>
   <si>
     <t>SWAP04352459</t>
   </si>
   <si>
     <t>2554499422#S_2026092</t>
   </si>
   <si>
-    <t>-5 789.58</t>
+    <t>-6 741.04</t>
   </si>
   <si>
     <t>SWAP04352467</t>
   </si>
   <si>
     <t>2554651102#S_2026092</t>
   </si>
   <si>
-    <t>-1 782.67</t>
-[...8 lines deleted...]
-    <t>-26 352.08</t>
+    <t>-2 074.80</t>
   </si>
   <si>
     <t>SWAP04553497</t>
   </si>
   <si>
     <t>SWAP04618200</t>
   </si>
   <si>
-    <t>-7 946.66</t>
+    <t>-8 647.33</t>
   </si>
   <si>
     <t>SWAP04656977</t>
   </si>
   <si>
-    <t>-12 059.19</t>
-[...17 lines deleted...]
-    <t>41 876.00</t>
+    <t>-13 261.11</t>
   </si>
   <si>
     <t>SWAP04698537</t>
   </si>
   <si>
-    <t>10 946.00</t>
-[...11 lines deleted...]
-    <t>50 697.99</t>
+    <t>12 457.36</t>
   </si>
   <si>
     <t>SWAP04714392</t>
   </si>
   <si>
-    <t>28 387.34</t>
+    <t>32 113.75</t>
   </si>
   <si>
     <t>SWAP04716167</t>
   </si>
   <si>
-    <t>7 772.83</t>
+    <t>8 803.48</t>
   </si>
   <si>
     <t>SWAP04716168</t>
   </si>
   <si>
-    <t>5 248.66</t>
-[...5 lines deleted...]
-    <t>48 273.75</t>
+    <t>6 517.54</t>
   </si>
   <si>
     <t>SWAP04723467</t>
   </si>
   <si>
-    <t>26 299.78</t>
+    <t>29 880.83</t>
   </si>
   <si>
     <t>SWAP04724763</t>
   </si>
   <si>
-    <t>5 840.84</t>
-[...5 lines deleted...]
-    <t>28 457.77</t>
+    <t>6 634.26</t>
   </si>
   <si>
     <t>SWAP04726544</t>
   </si>
   <si>
-    <t>19 784.48</t>
+    <t>22 486.39</t>
   </si>
   <si>
     <t>SWAP04752152</t>
   </si>
   <si>
-    <t>14 031.11</t>
-[...5 lines deleted...]
-    <t>22 387.44</t>
+    <t>16 029.00</t>
   </si>
   <si>
     <t>SWAP04756890</t>
   </si>
   <si>
-    <t>5 074.00</t>
+    <t>5 800.72</t>
   </si>
   <si>
     <t>SWAP04761277</t>
   </si>
   <si>
-    <t>15 344.06</t>
+    <t>17 570.00</t>
   </si>
   <si>
     <t>SWAP04761533</t>
   </si>
   <si>
-    <t>18 869.20</t>
+    <t>21 617.87</t>
   </si>
   <si>
     <t>SWAP04772677</t>
   </si>
   <si>
-    <t>20 809.36</t>
+    <t>24 119.46</t>
   </si>
   <si>
     <t>SWAP04780162</t>
   </si>
   <si>
-    <t>9 280.00</t>
+    <t>10 845.07</t>
   </si>
   <si>
     <t>SWAP04780467</t>
   </si>
   <si>
-    <t>23 583.00</t>
+    <t>27 551.33</t>
   </si>
   <si>
     <t>SWAP04785474</t>
   </si>
   <si>
-    <t>6 014.87</t>
-[...5 lines deleted...]
-    <t>8 409.50</t>
+    <t>7 306.65</t>
   </si>
   <si>
     <t>SWAP04790431</t>
   </si>
   <si>
-    <t>7 110.11</t>
+    <t>8 538.99</t>
   </si>
   <si>
     <t>SWAP04790432</t>
   </si>
   <si>
-    <t>1 628.05</t>
+    <t>1 956.07</t>
   </si>
   <si>
     <t>SWAP04790433</t>
   </si>
   <si>
-    <t>2 201.68</t>
+    <t>2 645.03</t>
   </si>
   <si>
     <t>SWAP04793798</t>
   </si>
   <si>
-    <t>1 979.48</t>
+    <t>2 822.40</t>
   </si>
   <si>
     <t>SWAP04795115</t>
   </si>
   <si>
-    <t>30 125.70</t>
+    <t>35 662.22</t>
   </si>
   <si>
     <t>SWAP04806549</t>
   </si>
   <si>
-    <t>16 333.33</t>
+    <t>19 466.25</t>
   </si>
   <si>
     <t>SWAP04806548</t>
   </si>
   <si>
-    <t>8 073.34</t>
+    <t>9 624.37</t>
   </si>
   <si>
     <t>SWAP04827719</t>
   </si>
   <si>
-    <t>3 304.78</t>
+    <t>4 058.08</t>
   </si>
   <si>
     <t>SWAP04827721</t>
   </si>
   <si>
-    <t>3 386.44</t>
+    <t>4 155.16</t>
   </si>
   <si>
     <t>SWAP04827716</t>
   </si>
   <si>
-    <t>2 030.24</t>
+    <t>2 862.75</t>
   </si>
   <si>
     <t>SWAP04829890</t>
   </si>
   <si>
+    <t>1 198.56</t>
+  </si>
+  <si>
     <t>SWAP04829894</t>
   </si>
   <si>
     <t>SWAP04839963</t>
   </si>
   <si>
-    <t>10 734.66</t>
+    <t>13 038.66</t>
   </si>
   <si>
     <t>SWAP04839964</t>
   </si>
   <si>
-    <t>4 417.77</t>
+    <t>5 372.04</t>
   </si>
   <si>
     <t>SWAP04865154</t>
   </si>
   <si>
-    <t>21 953.34</t>
+    <t>26 812.67</t>
   </si>
   <si>
     <t>SWAP04866298</t>
   </si>
   <si>
-    <t>3 321.50</t>
+    <t>4 112.34</t>
   </si>
   <si>
     <t>SWAP04877910</t>
   </si>
   <si>
-    <t>2 670.02</t>
+    <t>4 351.57</t>
   </si>
   <si>
     <t>SWAP04879835</t>
   </si>
   <si>
-    <t>8 735.25</t>
+    <t>10 954.66</t>
   </si>
   <si>
     <t>SWAP04879833</t>
   </si>
   <si>
-    <t>6 923.13</t>
+    <t>8 695.55</t>
   </si>
   <si>
     <t>SWAP04892827</t>
   </si>
   <si>
     <t>SWAP04892826</t>
   </si>
   <si>
-    <t>2 773.78</t>
+    <t>3 629.17</t>
   </si>
   <si>
     <t>SWAP04892825</t>
   </si>
   <si>
-    <t>6 776.44</t>
+    <t>8 775.00</t>
   </si>
   <si>
     <t>SWAP04894161</t>
   </si>
   <si>
-    <t>2 448.33</t>
+    <t>3 168.66</t>
   </si>
   <si>
     <t>SWAP04894164</t>
   </si>
   <si>
     <t>SWAP04900108</t>
   </si>
   <si>
-    <t>1 259.20</t>
+    <t>1 675.00</t>
   </si>
   <si>
     <t>SWAP04901578</t>
   </si>
   <si>
     <t>SWAP04902359</t>
   </si>
   <si>
     <t>SWAP04902899</t>
   </si>
   <si>
     <t>SWAP04922678</t>
   </si>
   <si>
     <t>C00000002Y1T20260106</t>
   </si>
   <si>
     <t>SWAP04922725</t>
   </si>
   <si>
     <t>C00000002Y1T20260107</t>
   </si>
   <si>
     <t>SWAP04923561</t>
   </si>
@@ -2206,435 +2143,567 @@
   <si>
     <t>SWAP04943174</t>
   </si>
   <si>
     <t>SWAP04947592</t>
   </si>
   <si>
     <t>C00000002Y1T20260122</t>
   </si>
   <si>
     <t>SWAP04947594</t>
   </si>
   <si>
     <t>SWAP04969582</t>
   </si>
   <si>
     <t>C00000002Y1T20260127</t>
   </si>
   <si>
     <t>SWAP04981021</t>
   </si>
   <si>
     <t>C00000002Y1T20260128</t>
   </si>
   <si>
+    <t>1 355.09</t>
+  </si>
+  <si>
     <t>SWAP04986560</t>
   </si>
   <si>
     <t>C00000002Y1T20260203</t>
   </si>
   <si>
     <t>SWAP04986743</t>
   </si>
   <si>
     <t>C00000002Y1T20260204</t>
   </si>
   <si>
+    <t>1 330.67</t>
+  </si>
+  <si>
     <t>SWAP04987056</t>
   </si>
   <si>
     <t>C00000002Y1T20260205</t>
   </si>
   <si>
+    <t>1 261.03</t>
+  </si>
+  <si>
     <t>SWAP04987064</t>
   </si>
   <si>
     <t>C00000002Y1T20260206</t>
   </si>
   <si>
     <t>SWAP04987063</t>
   </si>
   <si>
+    <t>1 117.92</t>
+  </si>
+  <si>
     <t>SWAP04987151</t>
   </si>
   <si>
     <t>C00000002Y1T20260209</t>
   </si>
   <si>
+    <t>1 292.69</t>
+  </si>
+  <si>
     <t>SWAP05014509</t>
   </si>
   <si>
     <t>C00000002Y1T20260327</t>
   </si>
   <si>
-    <t>-2 163.75</t>
+    <t>-5 114.76</t>
   </si>
   <si>
     <t>SWAP05016428</t>
   </si>
   <si>
     <t>C00000002Y1T20260331</t>
   </si>
   <si>
-    <t>-1 594.09</t>
+    <t>-3 911.76</t>
   </si>
   <si>
     <t>SWAP05017520</t>
   </si>
   <si>
     <t>C00000002Y1T20260401</t>
   </si>
   <si>
-    <t>-2 660.06</t>
+    <t>-7 565.34</t>
+  </si>
+  <si>
+    <t>SWAP05030938</t>
+  </si>
+  <si>
+    <t>C00000002Y1T20260512</t>
+  </si>
+  <si>
+    <t>-6 123.07</t>
   </si>
   <si>
     <t>SWAP04947609</t>
   </si>
   <si>
     <t>C000000051DS20260123</t>
   </si>
   <si>
     <t>SWAP04986431</t>
   </si>
   <si>
     <t>C000000051DS20260202</t>
   </si>
   <si>
+    <t>1 327.63</t>
+  </si>
+  <si>
     <t>SWAP04988844</t>
   </si>
   <si>
     <t>C000000051DS20260217</t>
   </si>
   <si>
+    <t>1 145.60</t>
+  </si>
+  <si>
     <t>SWAP04988913</t>
   </si>
   <si>
     <t>C000000051DS20260219</t>
   </si>
   <si>
     <t>SWAP05009020</t>
   </si>
   <si>
     <t>C000000051DS20260304</t>
   </si>
   <si>
     <t>SWAP05016429</t>
   </si>
   <si>
     <t>C000000051DS20260331</t>
   </si>
   <si>
-    <t>-6 339.05</t>
+    <t>-15 658.47</t>
   </si>
   <si>
     <t>SWAP05019804</t>
   </si>
   <si>
     <t>C000000051DS20260416</t>
   </si>
   <si>
+    <t>-4 477.05</t>
+  </si>
+  <si>
     <t>SWAP05023433</t>
   </si>
   <si>
     <t>C000000051DS20260421</t>
   </si>
   <si>
+    <t>-8 163.55</t>
+  </si>
+  <si>
     <t>SWAP04969583</t>
   </si>
   <si>
     <t>C00000009R8J20260127</t>
   </si>
   <si>
+    <t>SWAP04987059</t>
+  </si>
+  <si>
+    <t>C00000009R8J20260205</t>
+  </si>
+  <si>
     <t>SWAP04987054</t>
   </si>
   <si>
-    <t>C00000009R8J20260205</t>
-[...4 lines deleted...]
-  <si>
     <t>SWAP04987256</t>
   </si>
   <si>
     <t>C00000009R8J20260210</t>
   </si>
   <si>
+    <t>1 213.33</t>
+  </si>
+  <si>
     <t>SWAP04987709</t>
   </si>
   <si>
     <t>C00000009R8J20260212</t>
   </si>
   <si>
     <t>SWAP04988861</t>
   </si>
   <si>
     <t>C00000009R8J20260218</t>
   </si>
   <si>
     <t>SWAP04988860</t>
   </si>
   <si>
+    <t>SWAP04989115</t>
+  </si>
+  <si>
+    <t>C00000009R8J20260223</t>
+  </si>
+  <si>
     <t>SWAP04989116</t>
   </si>
   <si>
-    <t>C00000009R8J20260223</t>
-[...4 lines deleted...]
-  <si>
     <t>SWAP04990587</t>
   </si>
   <si>
     <t>C00000009R8J20260225</t>
   </si>
   <si>
     <t>SWAP04996165</t>
   </si>
   <si>
     <t>C00000009R8J20260226</t>
   </si>
   <si>
     <t>SWAP05013727</t>
   </si>
   <si>
     <t>C00000009R8J20260326</t>
   </si>
   <si>
     <t>SWAP05019259</t>
   </si>
   <si>
     <t>C00000009R8J20260408</t>
   </si>
   <si>
+    <t>-2 238.02</t>
+  </si>
+  <si>
+    <t>SWAP05034353</t>
+  </si>
+  <si>
+    <t>C00000009R8J20260528</t>
+  </si>
+  <si>
     <t>SWAP04922677</t>
   </si>
   <si>
     <t>C0000000BHC120260106</t>
   </si>
   <si>
     <t>SWAP04943175</t>
   </si>
   <si>
     <t>C0000000BHC120260115</t>
   </si>
   <si>
+    <t>1 060.68</t>
+  </si>
+  <si>
     <t>SWAP04987055</t>
   </si>
   <si>
     <t>C0000000BHC120260205</t>
   </si>
   <si>
+    <t>1 175.62</t>
+  </si>
+  <si>
+    <t>SWAP04987450</t>
+  </si>
+  <si>
+    <t>C0000000BHC120260211</t>
+  </si>
+  <si>
+    <t>1 085.54</t>
+  </si>
+  <si>
     <t>SWAP04987452</t>
   </si>
   <si>
-    <t>C0000000BHC120260211</t>
-[...4 lines deleted...]
-  <si>
     <t>SWAP04988041</t>
   </si>
   <si>
     <t>C0000000BHC120260213</t>
   </si>
   <si>
-    <t>1 362.41</t>
+    <t>2 180.98</t>
   </si>
   <si>
     <t>SWAP04989835</t>
   </si>
   <si>
     <t>C0000000BHC120260224</t>
   </si>
   <si>
+    <t>SWAP04996163</t>
+  </si>
+  <si>
+    <t>C0000000BHC120260226</t>
+  </si>
+  <si>
+    <t>SWAP04996162</t>
+  </si>
+  <si>
     <t>SWAP04996164</t>
   </si>
   <si>
-    <t>C0000000BHC120260226</t>
-[...7 lines deleted...]
-  <si>
     <t>SWAP04996572</t>
   </si>
   <si>
     <t>C0000000BHC120260227</t>
   </si>
   <si>
     <t>SWAP04996573</t>
   </si>
   <si>
     <t>SWAP04996570</t>
   </si>
   <si>
     <t>SWAP05009423</t>
   </si>
   <si>
     <t>C0000000BHC120260309</t>
   </si>
   <si>
-    <t>-3 784.62</t>
+    <t>-6 719.78</t>
   </si>
   <si>
     <t>SWAP05010420</t>
   </si>
   <si>
     <t>C0000000BHC120260311</t>
   </si>
   <si>
-    <t>-7 250.52</t>
+    <t>-13 126.17</t>
   </si>
   <si>
     <t>SWAP05019801</t>
   </si>
   <si>
     <t>C0000000BHC120260416</t>
   </si>
   <si>
-    <t>-1 212.31</t>
+    <t>-5 031.25</t>
   </si>
   <si>
     <t>SWAP04922723</t>
   </si>
   <si>
     <t>C0000000KKM920260107</t>
   </si>
   <si>
-    <t>1 886.15</t>
+    <t>2 806.34</t>
   </si>
   <si>
     <t>SWAP04923568</t>
   </si>
   <si>
     <t>C0000000KKM920260108</t>
   </si>
   <si>
+    <t>1 059.72</t>
+  </si>
+  <si>
     <t>SWAP05019983</t>
   </si>
   <si>
     <t>C0000000KKM920260417</t>
   </si>
   <si>
+    <t>-4 198.39</t>
+  </si>
+  <si>
     <t>SWAP05027258</t>
   </si>
   <si>
     <t>C0000000KKM920260423</t>
   </si>
   <si>
+    <t>-7 374.49</t>
+  </si>
+  <si>
+    <t>SWAP05030306</t>
+  </si>
+  <si>
+    <t>C0000000KKM920260505</t>
+  </si>
+  <si>
+    <t>-2 010.40</t>
+  </si>
+  <si>
+    <t>SWAP05034116</t>
+  </si>
+  <si>
+    <t>C0000000KXHY20260521</t>
+  </si>
+  <si>
     <t>SWAP05002489</t>
   </si>
   <si>
     <t>C0000000NXVE20260302</t>
   </si>
   <si>
     <t>SWAP05019600</t>
   </si>
   <si>
     <t>C0000000NXVE20260414</t>
   </si>
   <si>
-    <t>-2 936.73</t>
+    <t>-12 797.32</t>
+  </si>
+  <si>
+    <t>SWAP05019681</t>
+  </si>
+  <si>
+    <t>C0000000NXVE20260415</t>
+  </si>
+  <si>
+    <t>-16 586.12</t>
+  </si>
+  <si>
+    <t>SWAP05019679</t>
+  </si>
+  <si>
+    <t>-13 609.62</t>
   </si>
   <si>
     <t>SWAP05019680</t>
   </si>
   <si>
-    <t>C0000000NXVE20260415</t>
-[...14 lines deleted...]
-    <t>-3 534.13</t>
+    <t>-7 240.00</t>
+  </si>
+  <si>
+    <t>SWAP05019986</t>
+  </si>
+  <si>
+    <t>C0000000NXVE20260417</t>
+  </si>
+  <si>
+    <t>-12 385.21</t>
+  </si>
+  <si>
+    <t>SWAP05019985</t>
+  </si>
+  <si>
+    <t>-7 638.72</t>
+  </si>
+  <si>
+    <t>SWAP05019988</t>
+  </si>
+  <si>
+    <t>-8 928.72</t>
   </si>
   <si>
     <t>SWAP05019981</t>
   </si>
   <si>
-    <t>C0000000NXVE20260417</t>
-[...20 lines deleted...]
-    <t>-1 246.64</t>
+    <t>-9 967.89</t>
+  </si>
+  <si>
+    <t>SWAP05029794</t>
+  </si>
+  <si>
+    <t>C0000000NXVE20260428</t>
+  </si>
+  <si>
+    <t>-2 711.14</t>
+  </si>
+  <si>
+    <t>SWAP05029796</t>
+  </si>
+  <si>
+    <t>-4 827.38</t>
+  </si>
+  <si>
+    <t>SWAP05030305</t>
+  </si>
+  <si>
+    <t>C0000000NXVE20260505</t>
+  </si>
+  <si>
+    <t>-3 108.44</t>
+  </si>
+  <si>
+    <t>SWAP05034117</t>
+  </si>
+  <si>
+    <t>C0000000NXVE20260521</t>
+  </si>
+  <si>
+    <t>SWAP05034119</t>
+  </si>
+  <si>
+    <t>-2 557.99</t>
+  </si>
+  <si>
+    <t>SWAP05034118</t>
+  </si>
+  <si>
+    <t>SWAP05034135</t>
+  </si>
+  <si>
+    <t>C0000000NXVE20260522</t>
+  </si>
+  <si>
+    <t>-1 350.84</t>
+  </si>
+  <si>
+    <t>SWAP04923562</t>
+  </si>
+  <si>
+    <t>C0000000OM5220260108</t>
   </si>
   <si>
     <t>SWAP04923569</t>
   </si>
   <si>
-    <t>C0000000OM5220260108</t>
-[...4 lines deleted...]
-  <si>
     <t>SWAP04987259</t>
   </si>
   <si>
     <t>C0000000OM5220260210</t>
   </si>
   <si>
+    <t>1 247.78</t>
+  </si>
+  <si>
     <t>SWAP05019602</t>
   </si>
   <si>
     <t>C0000000OM5220260414</t>
   </si>
   <si>
-    <t>-3 130.93</t>
+    <t>-13 635.98</t>
   </si>
   <si>
     <t>SWAP04987062</t>
   </si>
   <si>
     <t>ST 1.912/OIS+m020327</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
@@ -3004,241 +3073,241 @@
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>4</v>
       </c>
       <c r="H1" t="s">
         <v>5</v>
       </c>
       <c r="I1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2" spans="1:14">
       <c r="A2" t="s">
         <v>6</v>
       </c>
       <c r="B2" t="s">
         <v>7</v>
       </c>
       <c r="C2" s="1">
-        <v>878576.4136</v>
+        <v>888752.6982</v>
       </c>
       <c r="D2">
-        <v>4795.69</v>
+        <v>4806.42</v>
       </c>
       <c r="E2" t="s">
         <v>8</v>
       </c>
       <c r="F2">
-        <v>4213380165.64</v>
+        <v>4271718950.04</v>
       </c>
       <c r="G2" t="s">
         <v>8</v>
       </c>
       <c r="H2">
-        <v>4213380165.64</v>
+        <v>4271718950.04</v>
       </c>
       <c r="I2" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="3" spans="1:14">
       <c r="A3" t="s">
         <v>9</v>
       </c>
       <c r="B3" t="s">
         <v>10</v>
       </c>
       <c r="C3" s="1">
-        <v>1809517.9952</v>
+        <v>1787939.8325</v>
       </c>
       <c r="D3">
-        <v>106.99</v>
+        <v>107.22</v>
       </c>
       <c r="E3" t="s">
         <v>8</v>
       </c>
       <c r="F3">
-        <v>193608737.23</v>
+        <v>191709695.87</v>
       </c>
       <c r="G3" t="s">
         <v>8</v>
       </c>
       <c r="H3">
-        <v>193608737.23</v>
+        <v>191709695.87</v>
       </c>
       <c r="I3" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="4" spans="1:14">
       <c r="A4" t="s">
         <v>11</v>
       </c>
       <c r="B4" t="s">
         <v>12</v>
       </c>
       <c r="C4" s="1">
-        <v>1165748.3457</v>
+        <v>1234748.4314</v>
       </c>
       <c r="D4">
-        <v>1073.83</v>
+        <v>1076.23</v>
       </c>
       <c r="E4" t="s">
         <v>8</v>
       </c>
       <c r="F4">
-        <v>1251815627.87</v>
+        <v>1328882625.92</v>
       </c>
       <c r="G4" t="s">
         <v>8</v>
       </c>
       <c r="H4">
-        <v>1251815627.87</v>
+        <v>1328882625.92</v>
       </c>
       <c r="I4" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="5" spans="1:14">
       <c r="A5" t="s">
         <v>13</v>
       </c>
       <c r="B5" t="s">
         <v>14</v>
       </c>
       <c r="C5" s="1">
-        <v>2106524.0</v>
+        <v>2165577.0</v>
       </c>
       <c r="D5">
-        <v>103.46</v>
+        <v>103.69</v>
       </c>
       <c r="E5" t="s">
         <v>8</v>
       </c>
       <c r="F5">
-        <v>217953318.13</v>
+        <v>224567761.14</v>
       </c>
       <c r="G5" t="s">
         <v>8</v>
       </c>
       <c r="H5">
-        <v>217953318.13</v>
+        <v>224567761.14</v>
       </c>
       <c r="I5" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="6" spans="1:14">
       <c r="A6" t="s">
         <v>15</v>
       </c>
       <c r="B6" t="s">
         <v>16</v>
       </c>
       <c r="C6" s="1">
         <v>10.0</v>
       </c>
       <c r="D6">
-        <v>101.57</v>
+        <v>101.8</v>
       </c>
       <c r="E6" t="s">
         <v>8</v>
       </c>
       <c r="F6">
-        <v>1015.75</v>
+        <v>1018.04</v>
       </c>
       <c r="G6" t="s">
         <v>8</v>
       </c>
       <c r="H6">
-        <v>1015.75</v>
+        <v>1018.04</v>
       </c>
       <c r="I6" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="7" spans="1:14">
       <c r="A7" t="s">
         <v>17</v>
       </c>
       <c r="B7" t="s">
         <v>18</v>
       </c>
       <c r="C7" s="1">
         <v>3106.0</v>
       </c>
       <c r="D7">
-        <v>100.82</v>
+        <v>101.04</v>
       </c>
       <c r="E7" t="s">
         <v>8</v>
       </c>
       <c r="F7">
-        <v>313149.34</v>
+        <v>313835.6</v>
       </c>
       <c r="G7" t="s">
         <v>8</v>
       </c>
       <c r="H7">
-        <v>313149.34</v>
+        <v>313835.6</v>
       </c>
       <c r="I7" t="s">
         <v>8</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:P363"/>
+  <dimension ref="A1:P366"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="O363" sqref="O363"/>
+      <selection activeCell="O366" sqref="O366"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:16">
       <c r="A1" t="s">
         <v>19</v>
       </c>
       <c r="B1" t="s">
         <v>20</v>
       </c>
       <c r="C1" t="s">
         <v>21</v>
       </c>
       <c r="D1" t="s">
         <v>22</v>
       </c>
       <c r="E1" t="s">
         <v>23</v>
       </c>
       <c r="F1" t="s">
         <v>4</v>
       </c>
       <c r="G1" t="s">
         <v>24</v>
@@ -3257,18139 +3326,18289 @@
       </c>
       <c r="L1" t="s">
         <v>29</v>
       </c>
       <c r="M1" t="s">
         <v>30</v>
       </c>
       <c r="N1" t="s">
         <v>31</v>
       </c>
       <c r="O1" t="s">
         <v>32</v>
       </c>
       <c r="P1" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="2" spans="1:16">
       <c r="A2" t="s">
         <v>34</v>
       </c>
       <c r="B2" t="s">
         <v>35</v>
       </c>
       <c r="C2" s="1">
-        <v>24738.0</v>
+        <v>25502.0</v>
       </c>
       <c r="D2" s="1">
-        <v>11618.977</v>
+        <v>11645.842</v>
       </c>
       <c r="E2" s="1">
-        <v>11613.268908966</v>
+        <v>11620.691072465</v>
       </c>
       <c r="F2" t="s">
         <v>8</v>
       </c>
       <c r="G2">
         <v>1.0</v>
       </c>
       <c r="H2" s="1">
-        <v>287289046.27</v>
+        <v>296350863.73</v>
       </c>
       <c r="I2" s="1">
-        <v>141206.76</v>
+        <v>641398.95</v>
       </c>
       <c r="J2" s="1">
-        <v>0.049151459769646</v>
+        <v>0.21643228635378</v>
       </c>
       <c r="K2">
         <v>0.0</v>
       </c>
       <c r="L2">
         <v>0.0</v>
       </c>
       <c r="M2" s="1">
-        <v>287430253.03</v>
+        <v>296992262.68</v>
       </c>
       <c r="N2" s="1">
-        <v>287430253.03</v>
+        <v>296992262.68</v>
       </c>
       <c r="O2" s="1">
-        <v>4.89</v>
+        <v>4.94</v>
       </c>
       <c r="P2">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:16">
       <c r="A3" t="s">
         <v>36</v>
       </c>
       <c r="B3" t="s">
         <v>37</v>
       </c>
       <c r="C3" s="1">
-        <v>1099.0</v>
+        <v>1130.0</v>
       </c>
       <c r="D3" s="1">
-        <v>262130.01</v>
+        <v>262699.74</v>
       </c>
       <c r="E3" s="1">
-        <v>261925.34906278</v>
+        <v>262122.35059292</v>
       </c>
       <c r="F3" t="s">
         <v>8</v>
       </c>
       <c r="G3">
         <v>1.0</v>
       </c>
       <c r="H3" s="1">
-        <v>287855958.62</v>
+        <v>296198256.17</v>
       </c>
       <c r="I3" s="1">
-        <v>224922.37</v>
+        <v>652450.03</v>
       </c>
       <c r="J3" s="1">
-        <v>0.078137124928138</v>
+        <v>0.22027477083644</v>
       </c>
       <c r="K3">
         <v>0.0</v>
       </c>
       <c r="L3">
         <v>0.0</v>
       </c>
       <c r="M3" s="1">
-        <v>288080880.99</v>
+        <v>296850706.2</v>
       </c>
       <c r="N3" s="1">
-        <v>288080880.99</v>
+        <v>296850706.2</v>
       </c>
       <c r="O3" s="1">
-        <v>4.9</v>
+        <v>4.93</v>
       </c>
       <c r="P3">
         <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:16">
       <c r="A4" t="s">
         <v>38</v>
       </c>
       <c r="B4" t="s">
         <v>39</v>
       </c>
       <c r="C4" s="1">
         <v>20000000.0</v>
       </c>
       <c r="D4" s="1">
-        <v>97.938</v>
+        <v>98.1955</v>
       </c>
       <c r="E4" s="1">
         <v>97.78043835</v>
       </c>
       <c r="F4" t="s">
         <v>8</v>
       </c>
       <c r="G4">
         <v>1.0</v>
       </c>
       <c r="H4" s="1">
         <v>19556087.67</v>
       </c>
       <c r="I4" s="1">
-        <v>31512.33</v>
+        <v>83012.33</v>
       </c>
       <c r="J4" s="1">
-        <v>0.16113821195607</v>
+        <v>0.42448331895824</v>
       </c>
       <c r="K4">
         <v>0.0</v>
       </c>
       <c r="L4">
         <v>0.0</v>
       </c>
       <c r="M4" s="1">
-        <v>19587600.0</v>
+        <v>19639100.0</v>
       </c>
       <c r="N4" s="1">
-        <v>19587600.0</v>
+        <v>19639100.0</v>
       </c>
       <c r="O4" s="1">
         <v>0.33</v>
       </c>
       <c r="P4">
         <v>1</v>
       </c>
     </row>
     <row r="5" spans="1:16">
       <c r="A5" t="s">
         <v>40</v>
       </c>
       <c r="B5" t="s">
         <v>41</v>
       </c>
       <c r="C5" s="1">
         <v>10000000.0</v>
       </c>
       <c r="D5" s="1">
-        <v>97.4025</v>
+        <v>97.6793</v>
       </c>
       <c r="E5" s="1">
         <v>97.132225</v>
       </c>
       <c r="F5" t="s">
         <v>8</v>
       </c>
       <c r="G5">
         <v>1.0</v>
       </c>
       <c r="H5" s="1">
         <v>9713222.5</v>
       </c>
       <c r="I5" s="1">
-        <v>27027.5</v>
+        <v>54707.5</v>
       </c>
       <c r="J5" s="1">
-        <v>0.27825471927571</v>
+        <v>0.56322708555271</v>
       </c>
       <c r="K5">
         <v>0.0</v>
       </c>
       <c r="L5">
         <v>0.0</v>
       </c>
       <c r="M5" s="1">
-        <v>9740250.0</v>
+        <v>9767930.0</v>
       </c>
       <c r="N5" s="1">
-        <v>9740250.0</v>
+        <v>9767930.0</v>
       </c>
       <c r="O5" s="1">
-        <v>0.17</v>
+        <v>0.16</v>
       </c>
       <c r="P5">
         <v>1</v>
       </c>
     </row>
     <row r="6" spans="1:16">
       <c r="A6" t="s">
         <v>42</v>
       </c>
       <c r="B6" t="s">
         <v>43</v>
       </c>
       <c r="C6" s="1">
         <v>10000000.0</v>
       </c>
       <c r="D6" s="1">
-        <v>99.102</v>
+        <v>99.3432</v>
       </c>
       <c r="E6" s="1">
         <v>98.023359</v>
       </c>
       <c r="F6" t="s">
         <v>8</v>
       </c>
       <c r="G6">
         <v>1.0</v>
       </c>
       <c r="H6" s="1">
         <v>9802335.9</v>
       </c>
       <c r="I6" s="1">
-        <v>107864.1</v>
+        <v>131984.1</v>
       </c>
       <c r="J6" s="1">
-        <v>1.1003917953883</v>
+        <v>1.346455593304</v>
       </c>
       <c r="K6">
         <v>0.0</v>
       </c>
       <c r="L6">
         <v>0.0</v>
       </c>
       <c r="M6" s="1">
-        <v>9910200.0</v>
+        <v>9934320.0</v>
       </c>
       <c r="N6" s="1">
-        <v>9910200.0</v>
+        <v>9934320.0</v>
       </c>
       <c r="O6" s="1">
         <v>0.17</v>
       </c>
       <c r="P6">
         <v>1</v>
       </c>
     </row>
     <row r="7" spans="1:16">
       <c r="A7" t="s">
         <v>44</v>
       </c>
       <c r="B7" t="s">
         <v>45</v>
       </c>
       <c r="C7" s="1">
         <v>10000000.0</v>
       </c>
       <c r="D7" s="1">
-        <v>98.8544</v>
+        <v>99.0997</v>
       </c>
       <c r="E7" s="1">
         <v>97.8132623</v>
       </c>
       <c r="F7" t="s">
         <v>8</v>
       </c>
       <c r="G7">
         <v>1.0</v>
       </c>
       <c r="H7" s="1">
         <v>9781326.23</v>
       </c>
       <c r="I7" s="1">
-        <v>104113.77</v>
+        <v>128643.77</v>
       </c>
       <c r="J7" s="1">
-        <v>1.0644136342235</v>
+        <v>1.3151976222349</v>
       </c>
       <c r="K7">
         <v>0.0</v>
       </c>
       <c r="L7">
         <v>0.0</v>
       </c>
       <c r="M7" s="1">
-        <v>9885440.0</v>
+        <v>9909970.0</v>
       </c>
       <c r="N7" s="1">
-        <v>9885440.0</v>
+        <v>9909970.0</v>
       </c>
       <c r="O7" s="1">
-        <v>0.17</v>
+        <v>0.16</v>
       </c>
       <c r="P7">
         <v>1</v>
       </c>
     </row>
     <row r="8" spans="1:16">
       <c r="A8" t="s">
         <v>46</v>
       </c>
       <c r="B8" t="s">
         <v>47</v>
       </c>
       <c r="C8" s="1">
         <v>10000000.0</v>
       </c>
       <c r="D8" s="1">
-        <v>99.9884</v>
+        <v>97.4774</v>
       </c>
       <c r="E8" s="1">
-        <v>97.8974084</v>
+        <v>97.2229349</v>
       </c>
       <c r="F8" t="s">
         <v>8</v>
       </c>
       <c r="G8">
         <v>1.0</v>
       </c>
       <c r="H8" s="1">
-        <v>9789740.84</v>
+        <v>9722293.49</v>
       </c>
       <c r="I8" s="1">
-        <v>209099.16</v>
+        <v>25446.51</v>
       </c>
       <c r="J8" s="1">
-        <v>2.1359008723259</v>
+        <v>0.2617336128165</v>
       </c>
       <c r="K8">
         <v>0.0</v>
       </c>
       <c r="L8">
         <v>0.0</v>
       </c>
       <c r="M8" s="1">
-        <v>9998840.0</v>
+        <v>9747740.0</v>
       </c>
       <c r="N8" s="1">
-        <v>9998840.0</v>
+        <v>9747740.0</v>
       </c>
       <c r="O8" s="1">
-        <v>0.17</v>
+        <v>0.16</v>
       </c>
       <c r="P8">
         <v>1</v>
       </c>
     </row>
     <row r="9" spans="1:16">
       <c r="A9" t="s">
         <v>48</v>
       </c>
       <c r="B9" t="s">
         <v>49</v>
       </c>
       <c r="C9" s="1">
         <v>30000000.0</v>
       </c>
       <c r="D9" s="1">
-        <v>100.0116</v>
+        <v>100.0032</v>
       </c>
       <c r="E9" s="1">
         <v>100.0</v>
       </c>
       <c r="F9" t="s">
         <v>8</v>
       </c>
       <c r="G9">
         <v>1.0</v>
       </c>
       <c r="H9" s="1">
         <v>30000000.0</v>
       </c>
       <c r="I9" s="1">
-        <v>3480.0</v>
+        <v>960.0</v>
       </c>
       <c r="J9" s="1">
-        <v>0.0116</v>
+        <v>0.0032</v>
       </c>
       <c r="K9">
         <v>0.0</v>
       </c>
       <c r="L9" t="s">
         <v>50</v>
       </c>
       <c r="M9" s="1">
-        <v>30003480.0</v>
+        <v>30000960.0</v>
       </c>
       <c r="N9" s="1">
-        <v>30261792.0</v>
+        <v>30327323.0</v>
       </c>
       <c r="O9" s="1">
-        <v>0.51</v>
+        <v>0.5</v>
       </c>
       <c r="P9">
         <v>1</v>
       </c>
     </row>
     <row r="10" spans="1:16">
       <c r="A10" t="s">
         <v>51</v>
       </c>
       <c r="B10" t="s">
         <v>52</v>
       </c>
       <c r="C10" s="1">
-        <v>10000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D10" s="1">
-        <v>100.0092</v>
+        <v>97.3383</v>
       </c>
       <c r="E10" s="1">
-        <v>100.0099729</v>
+        <v>97.1680113</v>
       </c>
       <c r="F10" t="s">
         <v>8</v>
       </c>
       <c r="G10">
         <v>1.0</v>
       </c>
       <c r="H10" s="1">
-        <v>10000997.29</v>
+        <v>19433602.26</v>
       </c>
       <c r="I10" s="1">
-        <v>-77.29</v>
+        <v>34057.74</v>
       </c>
       <c r="J10" s="1">
-        <v>-0.0007728229271423</v>
+        <v>0.17525181149817</v>
       </c>
       <c r="K10">
         <v>0.0</v>
       </c>
-      <c r="L10" t="s">
-        <v>53</v>
+      <c r="L10">
+        <v>0.0</v>
       </c>
       <c r="M10" s="1">
-        <v>10000920.0</v>
+        <v>19467660.0</v>
       </c>
       <c r="N10" s="1">
-        <v>10094124.22</v>
+        <v>19467660.0</v>
       </c>
       <c r="O10" s="1">
-        <v>0.17</v>
+        <v>0.32</v>
       </c>
       <c r="P10">
         <v>1</v>
       </c>
     </row>
     <row r="11" spans="1:16">
       <c r="A11" t="s">
+        <v>53</v>
+      </c>
+      <c r="B11" t="s">
         <v>54</v>
-      </c>
-[...1 lines deleted...]
-        <v>55</v>
       </c>
       <c r="C11" s="1">
         <v>20000000.0</v>
       </c>
       <c r="D11" s="1">
-        <v>97.761</v>
+        <v>97.959</v>
       </c>
       <c r="E11" s="1">
         <v>97.7707721</v>
       </c>
       <c r="F11" t="s">
         <v>8</v>
       </c>
       <c r="G11">
         <v>1.0</v>
       </c>
       <c r="H11" s="1">
         <v>19554154.42</v>
       </c>
       <c r="I11" s="1">
-        <v>-1954.42</v>
+        <v>37645.58</v>
       </c>
       <c r="J11" s="1">
-        <v>-0.009994909306848</v>
+        <v>0.19251960065067</v>
       </c>
       <c r="K11">
         <v>0.0</v>
       </c>
       <c r="L11">
         <v>0.0</v>
       </c>
       <c r="M11" s="1">
-        <v>19552200.0</v>
+        <v>19591800.0</v>
       </c>
       <c r="N11" s="1">
-        <v>19552200.0</v>
+        <v>19591800.0</v>
       </c>
       <c r="O11" s="1">
         <v>0.33</v>
       </c>
       <c r="P11">
         <v>1</v>
       </c>
     </row>
     <row r="12" spans="1:16">
       <c r="A12" t="s">
+        <v>55</v>
+      </c>
+      <c r="B12" t="s">
         <v>56</v>
-      </c>
-[...1 lines deleted...]
-        <v>57</v>
       </c>
       <c r="C12" s="1">
         <v>40000000.0</v>
       </c>
       <c r="D12" s="1">
-        <v>98.61</v>
+        <v>98.8198</v>
       </c>
       <c r="E12" s="1">
         <v>97.78527223</v>
       </c>
       <c r="F12" t="s">
         <v>8</v>
       </c>
       <c r="G12">
         <v>1.0</v>
       </c>
       <c r="H12" s="1">
         <v>39114108.89</v>
       </c>
       <c r="I12" s="1">
-        <v>329891.11</v>
+        <v>413811.11</v>
       </c>
       <c r="J12" s="1">
-        <v>0.84340694281889</v>
+        <v>1.057958679728</v>
       </c>
       <c r="K12">
         <v>0.0</v>
       </c>
       <c r="L12">
         <v>0.0</v>
       </c>
       <c r="M12" s="1">
-        <v>39444000.0</v>
+        <v>39527920.0</v>
       </c>
       <c r="N12" s="1">
-        <v>39444000.0</v>
+        <v>39527920.0</v>
       </c>
       <c r="O12" s="1">
-        <v>0.67</v>
+        <v>0.66</v>
       </c>
       <c r="P12">
         <v>1</v>
       </c>
     </row>
     <row r="13" spans="1:16">
       <c r="A13" t="s">
+        <v>57</v>
+      </c>
+      <c r="B13" t="s">
         <v>58</v>
-      </c>
-[...1 lines deleted...]
-        <v>59</v>
       </c>
       <c r="C13" s="1">
         <v>20000000.0</v>
       </c>
       <c r="D13" s="1">
-        <v>99.2866</v>
+        <v>99.5042</v>
       </c>
       <c r="E13" s="1">
         <v>98.3627117</v>
       </c>
       <c r="F13" t="s">
         <v>8</v>
       </c>
       <c r="G13">
         <v>1.0</v>
       </c>
       <c r="H13" s="1">
         <v>19672542.34</v>
       </c>
       <c r="I13" s="1">
-        <v>184777.66</v>
+        <v>228297.66</v>
       </c>
       <c r="J13" s="1">
-        <v>0.93926680551244</v>
+        <v>1.1604888481333</v>
       </c>
       <c r="K13">
         <v>0.0</v>
       </c>
       <c r="L13">
         <v>0.0</v>
       </c>
       <c r="M13" s="1">
-        <v>19857320.0</v>
+        <v>19900840.0</v>
       </c>
       <c r="N13" s="1">
-        <v>19857320.0</v>
+        <v>19900840.0</v>
       </c>
       <c r="O13" s="1">
-        <v>0.34</v>
+        <v>0.33</v>
       </c>
       <c r="P13">
         <v>1</v>
       </c>
     </row>
     <row r="14" spans="1:16">
       <c r="A14" t="s">
+        <v>59</v>
+      </c>
+      <c r="B14" t="s">
         <v>60</v>
-      </c>
-[...1 lines deleted...]
-        <v>61</v>
       </c>
       <c r="C14" s="1">
         <v>30000000.0</v>
       </c>
       <c r="D14" s="1">
-        <v>98.9684</v>
+        <v>97.2418</v>
       </c>
       <c r="E14" s="1">
-        <v>98.72033763</v>
+        <v>97.21815647</v>
       </c>
       <c r="F14" t="s">
         <v>8</v>
       </c>
       <c r="G14">
         <v>1.0</v>
       </c>
       <c r="H14" s="1">
-        <v>29616101.29</v>
+        <v>29165446.94</v>
       </c>
       <c r="I14" s="1">
-        <v>74418.71</v>
+        <v>7093.06</v>
       </c>
       <c r="J14" s="1">
-        <v>0.25127787506969</v>
+        <v>0.024320079903428</v>
       </c>
       <c r="K14">
         <v>0.0</v>
       </c>
       <c r="L14">
         <v>0.0</v>
       </c>
       <c r="M14" s="1">
-        <v>29690520.0</v>
+        <v>29172540.0</v>
       </c>
       <c r="N14" s="1">
-        <v>29690520.0</v>
+        <v>29172540.0</v>
       </c>
       <c r="O14" s="1">
-        <v>0.51</v>
+        <v>0.48</v>
       </c>
       <c r="P14">
         <v>1</v>
       </c>
     </row>
     <row r="15" spans="1:16">
       <c r="A15" t="s">
+        <v>61</v>
+      </c>
+      <c r="B15" t="s">
         <v>62</v>
       </c>
-      <c r="B15" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C15" s="1">
-        <v>25000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="D15" s="1">
-        <v>97.5885</v>
+        <v>99.1992</v>
       </c>
       <c r="E15" s="1">
-        <v>97.51078004</v>
+        <v>98.72033763</v>
       </c>
       <c r="F15" t="s">
         <v>8</v>
       </c>
       <c r="G15">
         <v>1.0</v>
       </c>
       <c r="H15" s="1">
-        <v>24377695.01</v>
+        <v>29616101.29</v>
       </c>
       <c r="I15" s="1">
-        <v>19429.99</v>
+        <v>143658.71</v>
       </c>
       <c r="J15" s="1">
-        <v>0.079703967056892</v>
+        <v>0.48506962004654</v>
       </c>
       <c r="K15">
         <v>0.0</v>
       </c>
       <c r="L15">
         <v>0.0</v>
       </c>
       <c r="M15" s="1">
-        <v>24397125.0</v>
+        <v>29759760.0</v>
       </c>
       <c r="N15" s="1">
-        <v>24397125.0</v>
+        <v>29759760.0</v>
       </c>
       <c r="O15" s="1">
-        <v>0.42</v>
+        <v>0.49</v>
       </c>
       <c r="P15">
         <v>1</v>
       </c>
     </row>
     <row r="16" spans="1:16">
       <c r="A16" t="s">
+        <v>63</v>
+      </c>
+      <c r="B16" t="s">
         <v>64</v>
       </c>
-      <c r="B16" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C16" s="1">
-        <v>40000000.0</v>
+        <v>25000000.0</v>
       </c>
       <c r="D16" s="1">
-        <v>100.0065</v>
+        <v>97.8211</v>
       </c>
       <c r="E16" s="1">
-        <v>100.0</v>
+        <v>97.51078004</v>
       </c>
       <c r="F16" t="s">
         <v>8</v>
       </c>
       <c r="G16">
         <v>1.0</v>
       </c>
       <c r="H16" s="1">
-        <v>40000000.0</v>
+        <v>24377695.01</v>
       </c>
       <c r="I16" s="1">
-        <v>2600.0</v>
+        <v>77579.99</v>
       </c>
       <c r="J16" s="1">
-        <v>0.0065</v>
+        <v>0.31824169581323</v>
       </c>
       <c r="K16">
         <v>0.0</v>
       </c>
-      <c r="L16" t="s">
-        <v>66</v>
+      <c r="L16">
+        <v>0.0</v>
       </c>
       <c r="M16" s="1">
-        <v>40002600.0</v>
+        <v>24455275.0</v>
       </c>
       <c r="N16" s="1">
-        <v>40350406.0</v>
+        <v>24455275.0</v>
       </c>
       <c r="O16" s="1">
-        <v>0.69</v>
+        <v>0.41</v>
       </c>
       <c r="P16">
         <v>1</v>
       </c>
     </row>
     <row r="17" spans="1:16">
       <c r="A17" t="s">
+        <v>65</v>
+      </c>
+      <c r="B17" t="s">
+        <v>66</v>
+      </c>
+      <c r="C17" s="1">
+        <v>25000000.0</v>
+      </c>
+      <c r="D17" s="1">
+        <v>99.9939</v>
+      </c>
+      <c r="E17" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="F17" t="s">
+        <v>8</v>
+      </c>
+      <c r="G17">
+        <v>1.0</v>
+      </c>
+      <c r="H17" s="1">
+        <v>25000000.0</v>
+      </c>
+      <c r="I17" s="1">
+        <v>-1525.0</v>
+      </c>
+      <c r="J17" s="1">
+        <v>-0.0061</v>
+      </c>
+      <c r="K17">
+        <v>0.0</v>
+      </c>
+      <c r="L17" t="s">
         <v>67</v>
       </c>
-      <c r="B17" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M17" s="1">
-        <v>14933445.0</v>
+        <v>24998475.0</v>
       </c>
       <c r="N17" s="1">
-        <v>14933445.0</v>
+        <v>25049410.56</v>
       </c>
       <c r="O17" s="1">
-        <v>0.25</v>
+        <v>0.42</v>
       </c>
       <c r="P17">
         <v>1</v>
       </c>
     </row>
     <row r="18" spans="1:16">
       <c r="A18" t="s">
+        <v>68</v>
+      </c>
+      <c r="B18" t="s">
         <v>69</v>
       </c>
-      <c r="B18" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C18" s="1">
-        <v>20000000.0</v>
+        <v>40000000.0</v>
       </c>
       <c r="D18" s="1">
-        <v>99.9885</v>
+        <v>100.0135</v>
       </c>
       <c r="E18" s="1">
         <v>100.0</v>
       </c>
       <c r="F18" t="s">
         <v>8</v>
       </c>
       <c r="G18">
         <v>1.0</v>
       </c>
       <c r="H18" s="1">
-        <v>20000000.0</v>
+        <v>40000000.0</v>
       </c>
       <c r="I18" s="1">
-        <v>-2300.0</v>
+        <v>5400.0</v>
       </c>
       <c r="J18" s="1">
-        <v>-0.0115</v>
+        <v>0.0135</v>
       </c>
       <c r="K18">
         <v>0.0</v>
       </c>
       <c r="L18" t="s">
-        <v>71</v>
+        <v>70</v>
       </c>
       <c r="M18" s="1">
-        <v>19997700.0</v>
+        <v>40005400.0</v>
       </c>
       <c r="N18" s="1">
-        <v>20031796.5</v>
+        <v>40446808.33</v>
       </c>
       <c r="O18" s="1">
-        <v>0.34</v>
+        <v>0.67</v>
       </c>
       <c r="P18">
         <v>1</v>
       </c>
     </row>
     <row r="19" spans="1:16">
       <c r="A19" t="s">
+        <v>71</v>
+      </c>
+      <c r="B19" t="s">
         <v>72</v>
       </c>
-      <c r="B19" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C19" s="1">
-        <v>25000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D19" s="1">
-        <v>100.0162</v>
+        <v>99.7832</v>
       </c>
       <c r="E19" s="1">
-        <v>100.0</v>
+        <v>99.43946527</v>
       </c>
       <c r="F19" t="s">
         <v>8</v>
       </c>
       <c r="G19">
         <v>1.0</v>
       </c>
       <c r="H19" s="1">
-        <v>25000000.0</v>
+        <v>14915919.79</v>
       </c>
       <c r="I19" s="1">
-        <v>4050.0</v>
+        <v>51560.21</v>
       </c>
       <c r="J19" s="1">
-        <v>0.0162</v>
+        <v>0.34567234690124</v>
       </c>
       <c r="K19">
         <v>0.0</v>
       </c>
-      <c r="L19" t="s">
-        <v>74</v>
+      <c r="L19">
+        <v>0.0</v>
       </c>
       <c r="M19" s="1">
-        <v>25004050.0</v>
+        <v>14967480.0</v>
       </c>
       <c r="N19" s="1">
-        <v>25126805.14</v>
+        <v>14967480.0</v>
       </c>
       <c r="O19" s="1">
-        <v>0.43</v>
+        <v>0.25</v>
       </c>
       <c r="P19">
         <v>1</v>
       </c>
     </row>
     <row r="20" spans="1:16">
       <c r="A20" t="s">
-        <v>75</v>
+        <v>73</v>
       </c>
       <c r="B20" t="s">
-        <v>76</v>
+        <v>74</v>
       </c>
       <c r="C20" s="1">
-        <v>30000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D20" s="1">
-        <v>100.0321</v>
+        <v>100.0201</v>
       </c>
       <c r="E20" s="1">
         <v>100.0</v>
       </c>
       <c r="F20" t="s">
         <v>8</v>
       </c>
       <c r="G20">
         <v>1.0</v>
       </c>
       <c r="H20" s="1">
-        <v>30000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="I20" s="1">
-        <v>9630.0</v>
+        <v>4020.0</v>
       </c>
       <c r="J20" s="1">
-        <v>0.0321</v>
+        <v>0.0201</v>
       </c>
       <c r="K20">
         <v>0.0</v>
       </c>
       <c r="L20" t="s">
-        <v>77</v>
+        <v>75</v>
       </c>
       <c r="M20" s="1">
-        <v>30009630.0</v>
+        <v>20004020.0</v>
       </c>
       <c r="N20" s="1">
-        <v>30269334.5</v>
+        <v>20084880.44</v>
       </c>
       <c r="O20" s="1">
-        <v>0.52</v>
+        <v>0.33</v>
       </c>
       <c r="P20">
         <v>1</v>
       </c>
     </row>
     <row r="21" spans="1:16">
       <c r="A21" t="s">
-        <v>78</v>
+        <v>76</v>
       </c>
       <c r="B21" t="s">
-        <v>79</v>
+        <v>77</v>
       </c>
       <c r="C21" s="1">
-        <v>35000000.0</v>
+        <v>25000000.0</v>
       </c>
       <c r="D21" s="1">
-        <v>100.044</v>
+        <v>100.0191</v>
       </c>
       <c r="E21" s="1">
         <v>100.0</v>
       </c>
       <c r="F21" t="s">
         <v>8</v>
       </c>
       <c r="G21">
         <v>1.0</v>
       </c>
       <c r="H21" s="1">
-        <v>35000000.0</v>
+        <v>25000000.0</v>
       </c>
       <c r="I21" s="1">
-        <v>15400.0</v>
+        <v>4775.0</v>
       </c>
       <c r="J21" s="1">
-        <v>0.044</v>
+        <v>0.0191</v>
       </c>
       <c r="K21">
         <v>0.0</v>
       </c>
       <c r="L21" t="s">
-        <v>80</v>
+        <v>78</v>
       </c>
       <c r="M21" s="1">
-        <v>35015400.0</v>
+        <v>25004775.0</v>
       </c>
       <c r="N21" s="1">
-        <v>35442339.72</v>
+        <v>25183051.88</v>
       </c>
       <c r="O21" s="1">
-        <v>0.6</v>
+        <v>0.42</v>
       </c>
       <c r="P21">
         <v>1</v>
       </c>
     </row>
     <row r="22" spans="1:16">
       <c r="A22" t="s">
-        <v>81</v>
+        <v>79</v>
       </c>
       <c r="B22" t="s">
-        <v>82</v>
+        <v>80</v>
       </c>
       <c r="C22" s="1">
         <v>30000000.0</v>
       </c>
       <c r="D22" s="1">
-        <v>100.0401</v>
+        <v>100.0389</v>
       </c>
       <c r="E22" s="1">
         <v>100.0</v>
       </c>
       <c r="F22" t="s">
         <v>8</v>
       </c>
       <c r="G22">
         <v>1.0</v>
       </c>
       <c r="H22" s="1">
         <v>30000000.0</v>
       </c>
       <c r="I22" s="1">
-        <v>12030.0</v>
+        <v>11670.0</v>
       </c>
       <c r="J22" s="1">
-        <v>0.0401</v>
+        <v>0.0389</v>
       </c>
       <c r="K22">
         <v>0.0</v>
       </c>
       <c r="L22" t="s">
-        <v>83</v>
+        <v>81</v>
       </c>
       <c r="M22" s="1">
-        <v>30012030.0</v>
+        <v>30011670.0</v>
       </c>
       <c r="N22" s="1">
-        <v>30536268.5</v>
+        <v>30341267.92</v>
       </c>
       <c r="O22" s="1">
-        <v>0.52</v>
+        <v>0.5</v>
       </c>
       <c r="P22">
         <v>1</v>
       </c>
     </row>
     <row r="23" spans="1:16">
       <c r="A23" t="s">
-        <v>84</v>
+        <v>82</v>
       </c>
       <c r="B23" t="s">
-        <v>85</v>
+        <v>83</v>
       </c>
       <c r="C23" s="1">
-        <v>30000000.0</v>
+        <v>35000000.0</v>
       </c>
       <c r="D23" s="1">
-        <v>100.0248</v>
+        <v>100.0346</v>
       </c>
       <c r="E23" s="1">
         <v>100.0</v>
       </c>
       <c r="F23" t="s">
         <v>8</v>
       </c>
       <c r="G23">
         <v>1.0</v>
       </c>
       <c r="H23" s="1">
-        <v>30000000.0</v>
+        <v>35000000.0</v>
       </c>
       <c r="I23" s="1">
-        <v>7440.0</v>
+        <v>12110.0</v>
       </c>
       <c r="J23" s="1">
-        <v>0.0248</v>
+        <v>0.0346</v>
       </c>
       <c r="K23">
         <v>0.0</v>
       </c>
       <c r="L23" t="s">
-        <v>86</v>
+        <v>84</v>
       </c>
       <c r="M23" s="1">
-        <v>30007440.0</v>
+        <v>35012110.0</v>
       </c>
       <c r="N23" s="1">
-        <v>30480773.33</v>
+        <v>35520075.89</v>
       </c>
       <c r="O23" s="1">
-        <v>0.52</v>
+        <v>0.59</v>
       </c>
       <c r="P23">
         <v>1</v>
       </c>
     </row>
     <row r="24" spans="1:16">
       <c r="A24" t="s">
+        <v>85</v>
+      </c>
+      <c r="B24" t="s">
+        <v>86</v>
+      </c>
+      <c r="C24" s="1">
+        <v>30000000.0</v>
+      </c>
+      <c r="D24" s="1">
+        <v>100.0306</v>
+      </c>
+      <c r="E24" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="F24" t="s">
+        <v>8</v>
+      </c>
+      <c r="G24">
+        <v>1.0</v>
+      </c>
+      <c r="H24" s="1">
+        <v>30000000.0</v>
+      </c>
+      <c r="I24" s="1">
+        <v>9180.0</v>
+      </c>
+      <c r="J24" s="1">
+        <v>0.0306</v>
+      </c>
+      <c r="K24">
+        <v>0.0</v>
+      </c>
+      <c r="L24" t="s">
         <v>87</v>
       </c>
-      <c r="B24" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M24" s="1">
-        <v>12756224.0</v>
+        <v>30009180.0</v>
       </c>
       <c r="N24" s="1">
-        <v>12756224.0</v>
+        <v>30603768.75</v>
       </c>
       <c r="O24" s="1">
-        <v>0.22</v>
+        <v>0.51</v>
       </c>
       <c r="P24">
         <v>1</v>
       </c>
     </row>
     <row r="25" spans="1:16">
       <c r="A25" t="s">
+        <v>88</v>
+      </c>
+      <c r="B25" t="s">
         <v>89</v>
       </c>
-      <c r="B25" t="s">
+      <c r="C25" s="1">
+        <v>30000000.0</v>
+      </c>
+      <c r="D25" s="1">
+        <v>100.0215</v>
+      </c>
+      <c r="E25" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="F25" t="s">
+        <v>8</v>
+      </c>
+      <c r="G25">
+        <v>1.0</v>
+      </c>
+      <c r="H25" s="1">
+        <v>30000000.0</v>
+      </c>
+      <c r="I25" s="1">
+        <v>6450.0</v>
+      </c>
+      <c r="J25" s="1">
+        <v>0.0215</v>
+      </c>
+      <c r="K25">
+        <v>0.0</v>
+      </c>
+      <c r="L25" t="s">
         <v>90</v>
       </c>
-      <c r="C25" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M25" s="1">
-        <v>19893020.0</v>
+        <v>30006450.0</v>
       </c>
       <c r="N25" s="1">
-        <v>19893020.0</v>
+        <v>30550338.92</v>
       </c>
       <c r="O25" s="1">
-        <v>0.34</v>
+        <v>0.51</v>
       </c>
       <c r="P25">
         <v>1</v>
       </c>
     </row>
     <row r="26" spans="1:16">
       <c r="A26" t="s">
         <v>91</v>
       </c>
       <c r="B26" t="s">
         <v>92</v>
       </c>
       <c r="C26" s="1">
-        <v>15000000.0</v>
+        <v>13000000.0</v>
       </c>
       <c r="D26" s="1">
-        <v>98.0692</v>
+        <v>98.3799</v>
       </c>
       <c r="E26" s="1">
-        <v>97.81428547</v>
+        <v>97.79494138</v>
       </c>
       <c r="F26" t="s">
         <v>8</v>
       </c>
       <c r="G26">
         <v>1.0</v>
       </c>
       <c r="H26" s="1">
-        <v>14672142.82</v>
+        <v>12713342.38</v>
       </c>
       <c r="I26" s="1">
-        <v>38237.18</v>
+        <v>76044.62</v>
       </c>
       <c r="J26" s="1">
-        <v>0.26061074015636</v>
+        <v>0.59814813230885</v>
       </c>
       <c r="K26">
         <v>0.0</v>
       </c>
       <c r="L26">
         <v>0.0</v>
       </c>
       <c r="M26" s="1">
-        <v>14710380.0</v>
+        <v>12789387.0</v>
       </c>
       <c r="N26" s="1">
-        <v>14710380.0</v>
+        <v>12789387.0</v>
       </c>
       <c r="O26" s="1">
-        <v>0.25</v>
+        <v>0.21</v>
       </c>
       <c r="P26">
         <v>1</v>
       </c>
     </row>
     <row r="27" spans="1:16">
       <c r="A27" t="s">
         <v>93</v>
       </c>
       <c r="B27" t="s">
         <v>94</v>
       </c>
       <c r="C27" s="1">
-        <v>15000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D27" s="1">
-        <v>97.3031</v>
+        <v>99.691</v>
       </c>
       <c r="E27" s="1">
-        <v>97.32339047</v>
+        <v>98.9520157</v>
       </c>
       <c r="F27" t="s">
         <v>8</v>
       </c>
       <c r="G27">
         <v>1.0</v>
       </c>
       <c r="H27" s="1">
-        <v>14598508.57</v>
+        <v>19790403.14</v>
       </c>
       <c r="I27" s="1">
-        <v>-3043.57</v>
+        <v>147796.86</v>
       </c>
       <c r="J27" s="1">
-        <v>-0.020848499594366</v>
+        <v>0.74681075951038</v>
       </c>
       <c r="K27">
         <v>0.0</v>
       </c>
       <c r="L27">
         <v>0.0</v>
       </c>
       <c r="M27" s="1">
-        <v>14595465.0</v>
+        <v>19938200.0</v>
       </c>
       <c r="N27" s="1">
-        <v>14595465.0</v>
+        <v>19938200.0</v>
       </c>
       <c r="O27" s="1">
-        <v>0.25</v>
+        <v>0.33</v>
       </c>
       <c r="P27">
         <v>1</v>
       </c>
     </row>
     <row r="28" spans="1:16">
       <c r="A28" t="s">
         <v>95</v>
       </c>
       <c r="B28" t="s">
         <v>96</v>
       </c>
       <c r="C28" s="1">
-        <v>10000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D28" s="1">
-        <v>99.9444</v>
+        <v>98.3238</v>
       </c>
       <c r="E28" s="1">
-        <v>99.6192332</v>
+        <v>97.81428547</v>
       </c>
       <c r="F28" t="s">
         <v>8</v>
       </c>
       <c r="G28">
         <v>1.0</v>
       </c>
       <c r="H28" s="1">
-        <v>9961923.32</v>
+        <v>14672142.82</v>
       </c>
       <c r="I28" s="1">
-        <v>32516.68</v>
+        <v>76427.18</v>
       </c>
       <c r="J28" s="1">
-        <v>0.32640965961581</v>
+        <v>0.52089991855736</v>
       </c>
       <c r="K28">
         <v>0.0</v>
       </c>
       <c r="L28">
         <v>0.0</v>
       </c>
       <c r="M28" s="1">
-        <v>9994440.0</v>
+        <v>14748570.0</v>
       </c>
       <c r="N28" s="1">
-        <v>9994440.0</v>
+        <v>14748570.0</v>
       </c>
       <c r="O28" s="1">
-        <v>0.17</v>
+        <v>0.25</v>
       </c>
       <c r="P28">
         <v>1</v>
       </c>
     </row>
     <row r="29" spans="1:16">
       <c r="A29" t="s">
         <v>97</v>
       </c>
       <c r="B29" t="s">
         <v>98</v>
       </c>
       <c r="C29" s="1">
-        <v>7000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D29" s="1">
-        <v>99.7254</v>
+        <v>97.5693</v>
       </c>
       <c r="E29" s="1">
-        <v>99.23194471</v>
+        <v>97.32339047</v>
       </c>
       <c r="F29" t="s">
         <v>8</v>
       </c>
       <c r="G29">
         <v>1.0</v>
       </c>
       <c r="H29" s="1">
-        <v>6946236.13</v>
+        <v>14598508.57</v>
       </c>
       <c r="I29" s="1">
-        <v>34541.87</v>
+        <v>36886.43</v>
       </c>
       <c r="J29" s="1">
-        <v>0.49727462979293</v>
+        <v>0.25267259201945</v>
       </c>
       <c r="K29">
         <v>0.0</v>
       </c>
       <c r="L29">
         <v>0.0</v>
       </c>
       <c r="M29" s="1">
-        <v>6980778.0</v>
+        <v>14635395.0</v>
       </c>
       <c r="N29" s="1">
-        <v>6980778.0</v>
+        <v>14635395.0</v>
       </c>
       <c r="O29" s="1">
-        <v>0.12</v>
+        <v>0.24</v>
       </c>
       <c r="P29">
         <v>1</v>
       </c>
     </row>
     <row r="30" spans="1:16">
       <c r="A30" t="s">
         <v>99</v>
       </c>
       <c r="B30" t="s">
         <v>100</v>
       </c>
       <c r="C30" s="1">
-        <v>20000000.0</v>
+        <v>7000000.0</v>
       </c>
       <c r="D30" s="1">
-        <v>99.8573</v>
+        <v>99.9585</v>
       </c>
       <c r="E30" s="1">
-        <v>99.41494305</v>
+        <v>99.23194471</v>
       </c>
       <c r="F30" t="s">
         <v>8</v>
       </c>
       <c r="G30">
         <v>1.0</v>
       </c>
       <c r="H30" s="1">
-        <v>19882988.61</v>
+        <v>6946236.13</v>
       </c>
       <c r="I30" s="1">
-        <v>88471.39</v>
+        <v>50858.87</v>
       </c>
       <c r="J30" s="1">
-        <v>0.44496022069592</v>
+        <v>0.73217882387191</v>
       </c>
       <c r="K30">
         <v>0.0</v>
       </c>
       <c r="L30">
         <v>0.0</v>
       </c>
       <c r="M30" s="1">
-        <v>19971460.0</v>
+        <v>6997095.0</v>
       </c>
       <c r="N30" s="1">
-        <v>19971460.0</v>
+        <v>6997095.0</v>
       </c>
       <c r="O30" s="1">
-        <v>0.34</v>
+        <v>0.12</v>
       </c>
       <c r="P30">
         <v>1</v>
       </c>
     </row>
     <row r="31" spans="1:16">
       <c r="A31" t="s">
         <v>101</v>
       </c>
       <c r="B31" t="s">
         <v>102</v>
       </c>
       <c r="C31" s="1">
         <v>18500000.0</v>
       </c>
       <c r="D31" s="1">
-        <v>99.9639</v>
+        <v>99.8156</v>
       </c>
       <c r="E31" s="1">
-        <v>99.83751443</v>
+        <v>99.63136395</v>
       </c>
       <c r="F31" t="s">
         <v>8</v>
       </c>
       <c r="G31">
         <v>1.0</v>
       </c>
       <c r="H31" s="1">
-        <v>18469940.17</v>
+        <v>18431802.33</v>
       </c>
       <c r="I31" s="1">
-        <v>23381.33</v>
+        <v>34083.67</v>
       </c>
       <c r="J31" s="1">
-        <v>0.12659126009502</v>
+        <v>0.18491772746784</v>
       </c>
       <c r="K31">
         <v>0.0</v>
       </c>
       <c r="L31">
         <v>0.0</v>
       </c>
       <c r="M31" s="1">
-        <v>18493321.5</v>
+        <v>18465886.0</v>
       </c>
       <c r="N31" s="1">
-        <v>18493321.5</v>
+        <v>18465886.0</v>
       </c>
       <c r="O31" s="1">
         <v>0.31</v>
       </c>
       <c r="P31">
         <v>1</v>
       </c>
     </row>
     <row r="32" spans="1:16">
       <c r="A32" t="s">
         <v>103</v>
       </c>
       <c r="B32" t="s">
         <v>104</v>
       </c>
       <c r="C32" s="1">
         <v>20000000.0</v>
       </c>
       <c r="D32" s="1">
-        <v>99.988</v>
+        <v>99.8422</v>
       </c>
       <c r="E32" s="1">
-        <v>99.83073145</v>
+        <v>99.809627</v>
       </c>
       <c r="F32" t="s">
         <v>8</v>
       </c>
       <c r="G32">
         <v>1.0</v>
       </c>
       <c r="H32" s="1">
-        <v>19966146.29</v>
+        <v>19961925.4</v>
       </c>
       <c r="I32" s="1">
-        <v>31453.71</v>
+        <v>6514.6</v>
       </c>
       <c r="J32" s="1">
-        <v>0.15753520756158</v>
+        <v>0.032635128473128</v>
       </c>
       <c r="K32">
         <v>0.0</v>
       </c>
       <c r="L32">
         <v>0.0</v>
       </c>
       <c r="M32" s="1">
-        <v>19997600.0</v>
+        <v>19968440.0</v>
       </c>
       <c r="N32" s="1">
-        <v>19997600.0</v>
+        <v>19968440.0</v>
       </c>
       <c r="O32" s="1">
-        <v>0.34</v>
+        <v>0.33</v>
       </c>
       <c r="P32">
         <v>1</v>
       </c>
     </row>
     <row r="33" spans="1:16">
       <c r="A33" t="s">
         <v>105</v>
       </c>
       <c r="B33" t="s">
         <v>106</v>
       </c>
       <c r="C33" s="1">
         <v>10000000.0</v>
       </c>
       <c r="D33" s="1">
-        <v>97.9231</v>
+        <v>98.1684</v>
       </c>
       <c r="E33" s="1">
         <v>97.7369551</v>
       </c>
       <c r="F33" t="s">
         <v>8</v>
       </c>
       <c r="G33">
         <v>1.0</v>
       </c>
       <c r="H33" s="1">
         <v>9773695.51</v>
       </c>
       <c r="I33" s="1">
-        <v>18614.49</v>
+        <v>43144.49</v>
       </c>
       <c r="J33" s="1">
-        <v>0.19045498175132</v>
+        <v>0.44143476698099</v>
       </c>
       <c r="K33">
         <v>0.0</v>
       </c>
       <c r="L33">
         <v>0.0</v>
       </c>
       <c r="M33" s="1">
-        <v>9792310.0</v>
+        <v>9816840.0</v>
       </c>
       <c r="N33" s="1">
-        <v>9792310.0</v>
+        <v>9816840.0</v>
       </c>
       <c r="O33" s="1">
-        <v>0.17</v>
+        <v>0.16</v>
       </c>
       <c r="P33">
         <v>1</v>
       </c>
     </row>
     <row r="34" spans="1:16">
       <c r="A34" t="s">
         <v>107</v>
       </c>
       <c r="B34" t="s">
         <v>108</v>
       </c>
       <c r="C34" s="1">
         <v>10000000.0</v>
       </c>
       <c r="D34" s="1">
-        <v>99.6472</v>
+        <v>99.8822</v>
       </c>
       <c r="E34" s="1">
         <v>99.6227205</v>
       </c>
       <c r="F34" t="s">
         <v>8</v>
       </c>
       <c r="G34">
         <v>1.0</v>
       </c>
       <c r="H34" s="1">
         <v>9962272.05</v>
       </c>
       <c r="I34" s="1">
-        <v>2447.95</v>
+        <v>25947.95</v>
       </c>
       <c r="J34" s="1">
-        <v>0.024572205895542</v>
+        <v>0.26046217037408</v>
       </c>
       <c r="K34">
         <v>0.0</v>
       </c>
       <c r="L34">
         <v>0.0</v>
       </c>
       <c r="M34" s="1">
-        <v>9964720.0</v>
+        <v>9988220.0</v>
       </c>
       <c r="N34" s="1">
-        <v>9964720.0</v>
+        <v>9988220.0</v>
       </c>
       <c r="O34" s="1">
         <v>0.17</v>
       </c>
       <c r="P34">
         <v>1</v>
       </c>
     </row>
     <row r="35" spans="1:16">
       <c r="A35" t="s">
         <v>109</v>
       </c>
       <c r="B35" t="s">
         <v>110</v>
       </c>
       <c r="C35" s="1">
         <v>10000000.0</v>
       </c>
       <c r="D35" s="1">
-        <v>99.9639</v>
+        <v>99.6012</v>
       </c>
       <c r="E35" s="1">
-        <v>99.8048261</v>
+        <v>99.606747</v>
       </c>
       <c r="F35" t="s">
         <v>8</v>
       </c>
       <c r="G35">
         <v>1.0</v>
       </c>
       <c r="H35" s="1">
-        <v>9980482.61</v>
+        <v>9960674.7</v>
       </c>
       <c r="I35" s="1">
-        <v>15907.39</v>
+        <v>-554.7</v>
       </c>
       <c r="J35" s="1">
-        <v>0.15938497787734</v>
+        <v>-0.0055688998657892</v>
       </c>
       <c r="K35">
         <v>0.0</v>
       </c>
       <c r="L35">
         <v>0.0</v>
       </c>
       <c r="M35" s="1">
-        <v>9996390.0</v>
+        <v>9960120.0</v>
       </c>
       <c r="N35" s="1">
-        <v>9996390.0</v>
+        <v>9960120.0</v>
       </c>
       <c r="O35" s="1">
         <v>0.17</v>
       </c>
       <c r="P35">
         <v>1</v>
       </c>
     </row>
     <row r="36" spans="1:16">
       <c r="A36" t="s">
         <v>111</v>
       </c>
       <c r="B36" t="s">
         <v>112</v>
       </c>
       <c r="C36" s="1">
-        <v>25000000.0</v>
+        <v>31000000.0</v>
       </c>
       <c r="D36" s="1">
-        <v>99.8551</v>
+        <v>99.889</v>
       </c>
       <c r="E36" s="1">
-        <v>99.82271508</v>
+        <v>99.81048484</v>
       </c>
       <c r="F36" t="s">
         <v>8</v>
       </c>
       <c r="G36">
         <v>1.0</v>
       </c>
       <c r="H36" s="1">
-        <v>24955678.77</v>
+        <v>30941250.3</v>
       </c>
       <c r="I36" s="1">
-        <v>8096.23</v>
+        <v>24339.7</v>
       </c>
       <c r="J36" s="1">
-        <v>0.032442435545904</v>
+        <v>0.078664241955342</v>
       </c>
       <c r="K36">
         <v>0.0</v>
       </c>
       <c r="L36">
         <v>0.0</v>
       </c>
       <c r="M36" s="1">
-        <v>24963775.0</v>
+        <v>30965590.0</v>
       </c>
       <c r="N36" s="1">
-        <v>24963775.0</v>
+        <v>30965590.0</v>
       </c>
       <c r="O36" s="1">
-        <v>0.42</v>
+        <v>0.51</v>
       </c>
       <c r="P36">
         <v>1</v>
       </c>
     </row>
     <row r="37" spans="1:16">
       <c r="A37" t="s">
         <v>113</v>
       </c>
       <c r="B37" t="s">
         <v>114</v>
       </c>
       <c r="C37" s="1">
         <v>20000000.0</v>
       </c>
       <c r="D37" s="1">
-        <v>97.9856</v>
+        <v>99.8422</v>
       </c>
       <c r="E37" s="1">
-        <v>97.75144525</v>
+        <v>99.7987392</v>
       </c>
       <c r="F37" t="s">
         <v>8</v>
       </c>
       <c r="G37">
         <v>1.0</v>
       </c>
       <c r="H37" s="1">
-        <v>19550289.05</v>
+        <v>19959747.84</v>
       </c>
       <c r="I37" s="1">
-        <v>46830.95</v>
+        <v>8692.16</v>
       </c>
       <c r="J37" s="1">
-        <v>0.23954095962586</v>
+        <v>0.043548445950708</v>
       </c>
       <c r="K37">
         <v>0.0</v>
       </c>
       <c r="L37">
         <v>0.0</v>
       </c>
       <c r="M37" s="1">
-        <v>19597120.0</v>
+        <v>19968440.0</v>
       </c>
       <c r="N37" s="1">
-        <v>19597120.0</v>
+        <v>19968440.0</v>
       </c>
       <c r="O37" s="1">
         <v>0.33</v>
       </c>
       <c r="P37">
         <v>1</v>
       </c>
     </row>
     <row r="38" spans="1:16">
       <c r="A38" t="s">
         <v>115</v>
       </c>
       <c r="B38" t="s">
         <v>116</v>
       </c>
       <c r="C38" s="1">
-        <v>25000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D38" s="1">
-        <v>97.6772</v>
+        <v>98.2253</v>
       </c>
       <c r="E38" s="1">
-        <v>97.52492576</v>
+        <v>97.75144525</v>
       </c>
       <c r="F38" t="s">
         <v>8</v>
       </c>
       <c r="G38">
         <v>1.0</v>
       </c>
       <c r="H38" s="1">
-        <v>24381231.44</v>
+        <v>19550289.05</v>
       </c>
       <c r="I38" s="1">
-        <v>38068.56</v>
+        <v>94770.95</v>
       </c>
       <c r="J38" s="1">
-        <v>0.15613879099455</v>
+        <v>0.48475472540392</v>
       </c>
       <c r="K38">
         <v>0.0</v>
       </c>
       <c r="L38">
         <v>0.0</v>
       </c>
       <c r="M38" s="1">
-        <v>24419300.0</v>
+        <v>19645060.0</v>
       </c>
       <c r="N38" s="1">
-        <v>24419300.0</v>
+        <v>19645060.0</v>
       </c>
       <c r="O38" s="1">
-        <v>0.42</v>
+        <v>0.33</v>
       </c>
       <c r="P38">
         <v>1</v>
       </c>
     </row>
     <row r="39" spans="1:16">
       <c r="A39" t="s">
         <v>117</v>
       </c>
       <c r="B39" t="s">
         <v>118</v>
       </c>
       <c r="C39" s="1">
-        <v>30000000.0</v>
+        <v>25000000.0</v>
       </c>
       <c r="D39" s="1">
-        <v>98.6652</v>
+        <v>97.9043</v>
       </c>
       <c r="E39" s="1">
-        <v>98.14746657</v>
+        <v>97.52492576</v>
       </c>
       <c r="F39" t="s">
         <v>8</v>
       </c>
       <c r="G39">
         <v>1.0</v>
       </c>
       <c r="H39" s="1">
-        <v>29444239.97</v>
+        <v>24381231.44</v>
       </c>
       <c r="I39" s="1">
-        <v>155320.03</v>
+        <v>94843.56</v>
       </c>
       <c r="J39" s="1">
-        <v>0.52750565189746</v>
+        <v>0.38900233662685</v>
       </c>
       <c r="K39">
         <v>0.0</v>
       </c>
       <c r="L39">
         <v>0.0</v>
       </c>
       <c r="M39" s="1">
-        <v>29599560.0</v>
+        <v>24476075.0</v>
       </c>
       <c r="N39" s="1">
-        <v>29599560.0</v>
+        <v>24476075.0</v>
       </c>
       <c r="O39" s="1">
-        <v>0.5</v>
+        <v>0.41</v>
       </c>
       <c r="P39">
         <v>1</v>
       </c>
     </row>
     <row r="40" spans="1:16">
       <c r="A40" t="s">
         <v>119</v>
       </c>
       <c r="B40" t="s">
         <v>120</v>
       </c>
       <c r="C40" s="1">
         <v>30000000.0</v>
       </c>
       <c r="D40" s="1">
-        <v>99.1197</v>
+        <v>98.8956</v>
       </c>
       <c r="E40" s="1">
-        <v>97.87236357</v>
+        <v>98.14746657</v>
       </c>
       <c r="F40" t="s">
         <v>8</v>
       </c>
       <c r="G40">
         <v>1.0</v>
       </c>
       <c r="H40" s="1">
-        <v>29361709.07</v>
+        <v>29444239.97</v>
       </c>
       <c r="I40" s="1">
-        <v>374200.93</v>
+        <v>224440.03</v>
       </c>
       <c r="J40" s="1">
-        <v>1.2744521414196</v>
+        <v>0.76225445190189</v>
       </c>
       <c r="K40">
         <v>0.0</v>
       </c>
       <c r="L40">
         <v>0.0</v>
       </c>
       <c r="M40" s="1">
-        <v>29735910.0</v>
+        <v>29668680.0</v>
       </c>
       <c r="N40" s="1">
-        <v>29735910.0</v>
+        <v>29668680.0</v>
       </c>
       <c r="O40" s="1">
-        <v>0.51</v>
+        <v>0.49</v>
       </c>
       <c r="P40">
         <v>1</v>
       </c>
     </row>
     <row r="41" spans="1:16">
       <c r="A41" t="s">
         <v>121</v>
       </c>
       <c r="B41" t="s">
         <v>122</v>
       </c>
       <c r="C41" s="1">
-        <v>15000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="D41" s="1">
-        <v>99.7059</v>
+        <v>99.3387</v>
       </c>
       <c r="E41" s="1">
-        <v>99.30246913</v>
+        <v>97.87236357</v>
       </c>
       <c r="F41" t="s">
         <v>8</v>
       </c>
       <c r="G41">
         <v>1.0</v>
       </c>
       <c r="H41" s="1">
-        <v>14895370.37</v>
+        <v>29361709.07</v>
       </c>
       <c r="I41" s="1">
-        <v>60514.63</v>
+        <v>439900.93</v>
       </c>
       <c r="J41" s="1">
-        <v>0.4062646882677</v>
+        <v>1.4982129580783</v>
       </c>
       <c r="K41">
         <v>0.0</v>
       </c>
       <c r="L41">
         <v>0.0</v>
       </c>
       <c r="M41" s="1">
-        <v>14955885.0</v>
+        <v>29801610.0</v>
       </c>
       <c r="N41" s="1">
-        <v>14955885.0</v>
+        <v>29801610.0</v>
       </c>
       <c r="O41" s="1">
-        <v>0.25</v>
+        <v>0.5</v>
       </c>
       <c r="P41">
         <v>1</v>
       </c>
     </row>
     <row r="42" spans="1:16">
       <c r="A42" t="s">
         <v>123</v>
       </c>
       <c r="B42" t="s">
         <v>124</v>
       </c>
       <c r="C42" s="1">
-        <v>30000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D42" s="1">
-        <v>98.1203</v>
+        <v>99.9244</v>
       </c>
       <c r="E42" s="1">
-        <v>97.75627623</v>
+        <v>99.30246913</v>
       </c>
       <c r="F42" t="s">
         <v>8</v>
       </c>
       <c r="G42">
         <v>1.0</v>
       </c>
       <c r="H42" s="1">
-        <v>29326882.87</v>
+        <v>14895370.37</v>
       </c>
       <c r="I42" s="1">
-        <v>109207.13</v>
+        <v>93289.63</v>
       </c>
       <c r="J42" s="1">
-        <v>0.37237892101964</v>
+        <v>0.6262994989899</v>
       </c>
       <c r="K42">
         <v>0.0</v>
       </c>
       <c r="L42">
         <v>0.0</v>
       </c>
       <c r="M42" s="1">
-        <v>29436090.0</v>
+        <v>14988660.0</v>
       </c>
       <c r="N42" s="1">
-        <v>29436090.0</v>
+        <v>14988660.0</v>
       </c>
       <c r="O42" s="1">
-        <v>0.5</v>
+        <v>0.25</v>
       </c>
       <c r="P42">
         <v>1</v>
       </c>
     </row>
     <row r="43" spans="1:16">
       <c r="A43" t="s">
         <v>125</v>
       </c>
       <c r="B43" t="s">
         <v>126</v>
       </c>
       <c r="C43" s="1">
-        <v>20000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="D43" s="1">
-        <v>97.3466</v>
+        <v>98.3617</v>
       </c>
       <c r="E43" s="1">
-        <v>97.3233905</v>
+        <v>97.75627623</v>
       </c>
       <c r="F43" t="s">
         <v>8</v>
       </c>
       <c r="G43">
         <v>1.0</v>
       </c>
       <c r="H43" s="1">
-        <v>19464678.1</v>
+        <v>29326882.87</v>
       </c>
       <c r="I43" s="1">
-        <v>4641.9</v>
+        <v>181627.13</v>
       </c>
       <c r="J43" s="1">
-        <v>0.023847812823578</v>
+        <v>0.61931958744172</v>
       </c>
       <c r="K43">
         <v>0.0</v>
       </c>
       <c r="L43">
         <v>0.0</v>
       </c>
       <c r="M43" s="1">
-        <v>19469320.0</v>
+        <v>29508510.0</v>
       </c>
       <c r="N43" s="1">
-        <v>19469320.0</v>
+        <v>29508510.0</v>
       </c>
       <c r="O43" s="1">
-        <v>0.33</v>
+        <v>0.49</v>
       </c>
       <c r="P43">
         <v>1</v>
       </c>
     </row>
     <row r="44" spans="1:16">
       <c r="A44" t="s">
         <v>127</v>
       </c>
       <c r="B44" t="s">
         <v>128</v>
       </c>
       <c r="C44" s="1">
         <v>20000000.0</v>
       </c>
       <c r="D44" s="1">
-        <v>99.6759</v>
+        <v>97.5687</v>
       </c>
       <c r="E44" s="1">
-        <v>97.8675211</v>
+        <v>97.3233905</v>
       </c>
       <c r="F44" t="s">
         <v>8</v>
       </c>
       <c r="G44">
         <v>1.0</v>
       </c>
       <c r="H44" s="1">
-        <v>19573504.22</v>
+        <v>19464678.1</v>
       </c>
       <c r="I44" s="1">
-        <v>361675.78</v>
+        <v>49061.9</v>
       </c>
       <c r="J44" s="1">
-        <v>1.8477824713188</v>
+        <v>0.25205605634958</v>
       </c>
       <c r="K44">
         <v>0.0</v>
       </c>
       <c r="L44">
         <v>0.0</v>
       </c>
       <c r="M44" s="1">
-        <v>19935180.0</v>
+        <v>19513740.0</v>
       </c>
       <c r="N44" s="1">
-        <v>19935180.0</v>
+        <v>19513740.0</v>
       </c>
       <c r="O44" s="1">
-        <v>0.34</v>
+        <v>0.32</v>
       </c>
       <c r="P44">
         <v>1</v>
       </c>
     </row>
     <row r="45" spans="1:16">
       <c r="A45" t="s">
         <v>129</v>
       </c>
       <c r="B45" t="s">
         <v>130</v>
       </c>
       <c r="C45" s="1">
         <v>20000000.0</v>
       </c>
       <c r="D45" s="1">
-        <v>99.8376</v>
+        <v>99.8932</v>
       </c>
       <c r="E45" s="1">
-        <v>99.8105817</v>
+        <v>97.8675211</v>
       </c>
       <c r="F45" t="s">
         <v>8</v>
       </c>
       <c r="G45">
         <v>1.0</v>
       </c>
       <c r="H45" s="1">
-        <v>19962116.34</v>
+        <v>19573504.22</v>
       </c>
       <c r="I45" s="1">
-        <v>5403.66</v>
+        <v>405135.78</v>
       </c>
       <c r="J45" s="1">
-        <v>0.027069574728268</v>
+        <v>2.0698173175656</v>
       </c>
       <c r="K45">
         <v>0.0</v>
       </c>
       <c r="L45">
         <v>0.0</v>
       </c>
       <c r="M45" s="1">
-        <v>19967520.0</v>
+        <v>19978640.0</v>
       </c>
       <c r="N45" s="1">
-        <v>19967520.0</v>
+        <v>19978640.0</v>
       </c>
       <c r="O45" s="1">
-        <v>0.34</v>
+        <v>0.33</v>
       </c>
       <c r="P45">
         <v>1</v>
       </c>
     </row>
     <row r="46" spans="1:16">
       <c r="A46" t="s">
         <v>131</v>
       </c>
       <c r="B46" t="s">
         <v>132</v>
       </c>
       <c r="C46" s="1">
         <v>20000000.0</v>
       </c>
       <c r="D46" s="1">
-        <v>99.9956</v>
+        <v>100.0002</v>
       </c>
       <c r="E46" s="1">
         <v>100.0</v>
       </c>
       <c r="F46" t="s">
         <v>8</v>
       </c>
       <c r="G46">
         <v>1.0</v>
       </c>
       <c r="H46" s="1">
         <v>20000000.0</v>
       </c>
       <c r="I46" s="1">
-        <v>-880.0</v>
+        <v>40.0</v>
       </c>
       <c r="J46" s="1">
-        <v>-0.0044</v>
+        <v>0.0002</v>
       </c>
       <c r="K46">
         <v>0.0</v>
       </c>
       <c r="L46" t="s">
         <v>133</v>
       </c>
       <c r="M46" s="1">
-        <v>19999120.0</v>
+        <v>20000040.0</v>
       </c>
       <c r="N46" s="1">
-        <v>20093932.5</v>
+        <v>20141720.0</v>
       </c>
       <c r="O46" s="1">
-        <v>0.34</v>
+        <v>0.33</v>
       </c>
       <c r="P46">
         <v>1</v>
       </c>
     </row>
     <row r="47" spans="1:16">
       <c r="A47" t="s">
         <v>134</v>
       </c>
       <c r="B47" t="s">
         <v>135</v>
       </c>
       <c r="C47" s="1">
         <v>20000000.0</v>
       </c>
       <c r="D47" s="1">
-        <v>100.0086</v>
+        <v>100.0147</v>
       </c>
       <c r="E47" s="1">
         <v>100.0</v>
       </c>
       <c r="F47" t="s">
         <v>8</v>
       </c>
       <c r="G47">
         <v>1.0</v>
       </c>
       <c r="H47" s="1">
         <v>20000000.0</v>
       </c>
       <c r="I47" s="1">
-        <v>1720.0</v>
+        <v>2940.0</v>
       </c>
       <c r="J47" s="1">
-        <v>0.0086</v>
+        <v>0.0147</v>
       </c>
       <c r="K47">
         <v>0.0</v>
       </c>
       <c r="L47" t="s">
         <v>136</v>
       </c>
       <c r="M47" s="1">
-        <v>20001720.0</v>
+        <v>20002940.0</v>
       </c>
       <c r="N47" s="1">
-        <v>20092365.83</v>
+        <v>20138397.78</v>
       </c>
       <c r="O47" s="1">
-        <v>0.34</v>
+        <v>0.33</v>
       </c>
       <c r="P47">
         <v>1</v>
       </c>
     </row>
     <row r="48" spans="1:16">
       <c r="A48" t="s">
         <v>137</v>
       </c>
       <c r="B48" t="s">
         <v>138</v>
       </c>
       <c r="C48" s="1">
         <v>20000000.0</v>
       </c>
       <c r="D48" s="1">
-        <v>99.9968</v>
+        <v>100.0086</v>
       </c>
       <c r="E48" s="1">
         <v>100.0</v>
       </c>
       <c r="F48" t="s">
         <v>8</v>
       </c>
       <c r="G48">
         <v>1.0</v>
       </c>
       <c r="H48" s="1">
         <v>20000000.0</v>
       </c>
       <c r="I48" s="1">
-        <v>-640.0</v>
+        <v>1720.0</v>
       </c>
       <c r="J48" s="1">
-        <v>-0.0032</v>
+        <v>0.0086</v>
       </c>
       <c r="K48">
         <v>0.0</v>
       </c>
       <c r="L48" t="s">
         <v>139</v>
       </c>
       <c r="M48" s="1">
-        <v>19999360.0</v>
+        <v>20001720.0</v>
       </c>
       <c r="N48" s="1">
-        <v>20091255.83</v>
+        <v>20139044.44</v>
       </c>
       <c r="O48" s="1">
-        <v>0.34</v>
+        <v>0.33</v>
       </c>
       <c r="P48">
         <v>1</v>
       </c>
     </row>
     <row r="49" spans="1:16">
       <c r="A49" t="s">
         <v>140</v>
       </c>
       <c r="B49" t="s">
         <v>141</v>
       </c>
       <c r="C49" s="1">
         <v>40000000.0</v>
       </c>
       <c r="D49" s="1">
-        <v>100.0341</v>
+        <v>100.0388</v>
       </c>
       <c r="E49" s="1">
         <v>100.0</v>
       </c>
       <c r="F49" t="s">
         <v>8</v>
       </c>
       <c r="G49">
         <v>1.0</v>
       </c>
       <c r="H49" s="1">
         <v>40000000.0</v>
       </c>
       <c r="I49" s="1">
-        <v>13640.0</v>
+        <v>15520.0</v>
       </c>
       <c r="J49" s="1">
-        <v>0.0341</v>
+        <v>0.0388</v>
       </c>
       <c r="K49">
         <v>0.0</v>
       </c>
       <c r="L49" t="s">
         <v>142</v>
       </c>
       <c r="M49" s="1">
-        <v>40013640.0</v>
+        <v>40015520.0</v>
       </c>
       <c r="N49" s="1">
-        <v>40364512.67</v>
+        <v>40460817.22</v>
       </c>
       <c r="O49" s="1">
-        <v>0.69</v>
+        <v>0.67</v>
       </c>
       <c r="P49">
         <v>1</v>
       </c>
     </row>
     <row r="50" spans="1:16">
       <c r="A50" t="s">
         <v>143</v>
       </c>
       <c r="B50" t="s">
         <v>144</v>
       </c>
       <c r="C50" s="1">
-        <v>30000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D50" s="1">
-        <v>99.7701</v>
+        <v>99.8872</v>
       </c>
       <c r="E50" s="1">
-        <v>99.43839407</v>
+        <v>99.8014782</v>
       </c>
       <c r="F50" t="s">
         <v>8</v>
       </c>
       <c r="G50">
         <v>1.0</v>
       </c>
       <c r="H50" s="1">
-        <v>29831518.22</v>
+        <v>9980147.82</v>
       </c>
       <c r="I50" s="1">
-        <v>99511.78</v>
+        <v>8572.18</v>
       </c>
       <c r="J50" s="1">
-        <v>0.33357933466921</v>
+        <v>0.08589231496974</v>
       </c>
       <c r="K50">
         <v>0.0</v>
       </c>
       <c r="L50">
         <v>0.0</v>
       </c>
       <c r="M50" s="1">
-        <v>29931030.0</v>
+        <v>9988720.0</v>
       </c>
       <c r="N50" s="1">
-        <v>29931030.0</v>
+        <v>9988720.0</v>
       </c>
       <c r="O50" s="1">
-        <v>0.51</v>
+        <v>0.17</v>
       </c>
       <c r="P50">
         <v>1</v>
       </c>
     </row>
     <row r="51" spans="1:16">
       <c r="A51" t="s">
         <v>145</v>
       </c>
       <c r="B51" t="s">
         <v>146</v>
       </c>
       <c r="C51" s="1">
         <v>10000000.0</v>
       </c>
       <c r="D51" s="1">
-        <v>99.8498</v>
+        <v>99.9653</v>
       </c>
       <c r="E51" s="1">
-        <v>99.8233681</v>
+        <v>99.625243</v>
       </c>
       <c r="F51" t="s">
         <v>8</v>
       </c>
       <c r="G51">
         <v>1.0</v>
       </c>
       <c r="H51" s="1">
-        <v>9982336.81</v>
+        <v>9962524.3</v>
       </c>
       <c r="I51" s="1">
-        <v>2643.19</v>
+        <v>34005.7</v>
       </c>
       <c r="J51" s="1">
-        <v>0.026478669777523</v>
+        <v>0.3413361812327</v>
       </c>
       <c r="K51">
         <v>0.0</v>
       </c>
       <c r="L51">
         <v>0.0</v>
       </c>
       <c r="M51" s="1">
-        <v>9984980.0</v>
+        <v>9996530.0</v>
       </c>
       <c r="N51" s="1">
-        <v>9984980.0</v>
+        <v>9996530.0</v>
       </c>
       <c r="O51" s="1">
         <v>0.17</v>
       </c>
       <c r="P51">
         <v>1</v>
       </c>
     </row>
     <row r="52" spans="1:16">
       <c r="A52" t="s">
         <v>147</v>
       </c>
       <c r="B52" t="s">
         <v>148</v>
       </c>
       <c r="C52" s="1">
-        <v>10000000.0</v>
+        <v>25000000.0</v>
       </c>
       <c r="D52" s="1">
-        <v>99.7437</v>
+        <v>99.7738</v>
       </c>
       <c r="E52" s="1">
-        <v>99.625243</v>
+        <v>99.6766324</v>
       </c>
       <c r="F52" t="s">
         <v>8</v>
       </c>
       <c r="G52">
         <v>1.0</v>
       </c>
       <c r="H52" s="1">
-        <v>9962524.3</v>
+        <v>24919158.1</v>
       </c>
       <c r="I52" s="1">
-        <v>11845.7</v>
+        <v>24291.9</v>
       </c>
       <c r="J52" s="1">
-        <v>0.11890259580095</v>
+        <v>0.097482827880931</v>
       </c>
       <c r="K52">
         <v>0.0</v>
       </c>
       <c r="L52">
         <v>0.0</v>
       </c>
       <c r="M52" s="1">
-        <v>9974370.0</v>
+        <v>24943450.0</v>
       </c>
       <c r="N52" s="1">
-        <v>9974370.0</v>
+        <v>24943450.0</v>
       </c>
       <c r="O52" s="1">
-        <v>0.17</v>
+        <v>0.41</v>
       </c>
       <c r="P52">
         <v>1</v>
       </c>
     </row>
     <row r="53" spans="1:16">
       <c r="A53" t="s">
         <v>149</v>
       </c>
       <c r="B53" t="s">
         <v>150</v>
       </c>
       <c r="C53" s="1">
-        <v>20000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D53" s="1">
-        <v>99.94</v>
+        <v>99.9767</v>
       </c>
       <c r="E53" s="1">
-        <v>99.89311435</v>
+        <v>99.8134874</v>
       </c>
       <c r="F53" t="s">
         <v>8</v>
       </c>
       <c r="G53">
         <v>1.0</v>
       </c>
       <c r="H53" s="1">
-        <v>19978622.87</v>
+        <v>14972023.11</v>
       </c>
       <c r="I53" s="1">
-        <v>9377.13</v>
+        <v>24481.89</v>
       </c>
       <c r="J53" s="1">
-        <v>0.046935817653782</v>
+        <v>0.16351758089158</v>
       </c>
       <c r="K53">
         <v>0.0</v>
       </c>
       <c r="L53">
         <v>0.0</v>
       </c>
       <c r="M53" s="1">
-        <v>19988000.0</v>
+        <v>14996505.0</v>
       </c>
       <c r="N53" s="1">
-        <v>19988000.0</v>
+        <v>14996505.0</v>
       </c>
       <c r="O53" s="1">
-        <v>0.34</v>
+        <v>0.25</v>
       </c>
       <c r="P53">
         <v>1</v>
       </c>
     </row>
     <row r="54" spans="1:16">
       <c r="A54" t="s">
         <v>151</v>
       </c>
       <c r="B54" t="s">
         <v>152</v>
       </c>
       <c r="C54" s="1">
-        <v>20000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="D54" s="1">
-        <v>99.854</v>
+        <v>99.8392</v>
       </c>
       <c r="E54" s="1">
-        <v>99.823894</v>
+        <v>99.80128457</v>
       </c>
       <c r="F54" t="s">
         <v>8</v>
       </c>
       <c r="G54">
         <v>1.0</v>
       </c>
       <c r="H54" s="1">
-        <v>19964778.8</v>
+        <v>29940385.37</v>
       </c>
       <c r="I54" s="1">
-        <v>6021.2</v>
+        <v>11374.63</v>
       </c>
       <c r="J54" s="1">
-        <v>0.030159112005789</v>
+        <v>0.037990927168884</v>
       </c>
       <c r="K54">
         <v>0.0</v>
       </c>
       <c r="L54">
         <v>0.0</v>
       </c>
       <c r="M54" s="1">
-        <v>19970800.0</v>
+        <v>29951760.0</v>
       </c>
       <c r="N54" s="1">
-        <v>19970800.0</v>
+        <v>29951760.0</v>
       </c>
       <c r="O54" s="1">
-        <v>0.34</v>
+        <v>0.5</v>
       </c>
       <c r="P54">
         <v>1</v>
       </c>
     </row>
     <row r="55" spans="1:16">
       <c r="A55" t="s">
         <v>153</v>
       </c>
       <c r="B55" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
       <c r="C55" s="1">
-        <v>10000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D55" s="1">
-        <v>99.988</v>
+        <v>99.8392</v>
       </c>
       <c r="E55" s="1">
-        <v>99.9227819</v>
+        <v>99.76007705</v>
       </c>
       <c r="F55" t="s">
         <v>8</v>
       </c>
       <c r="G55">
         <v>1.0</v>
       </c>
       <c r="H55" s="1">
-        <v>9992278.19</v>
+        <v>19952015.41</v>
       </c>
       <c r="I55" s="1">
-        <v>6521.81</v>
+        <v>15824.59</v>
       </c>
       <c r="J55" s="1">
-        <v>0.0652684990949</v>
+        <v>0.079313240666748</v>
       </c>
       <c r="K55">
         <v>0.0</v>
       </c>
       <c r="L55">
         <v>0.0</v>
       </c>
       <c r="M55" s="1">
-        <v>9998800.0</v>
+        <v>19967840.0</v>
       </c>
       <c r="N55" s="1">
-        <v>9998800.0</v>
+        <v>19967840.0</v>
       </c>
       <c r="O55" s="1">
-        <v>0.17</v>
+        <v>0.33</v>
       </c>
       <c r="P55">
         <v>1</v>
       </c>
     </row>
     <row r="56" spans="1:16">
       <c r="A56" t="s">
+        <v>154</v>
+      </c>
+      <c r="B56" t="s">
         <v>155</v>
       </c>
-      <c r="B56" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C56" s="1">
-        <v>30000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D56" s="1">
-        <v>99.6474</v>
+        <v>99.8466</v>
       </c>
       <c r="E56" s="1">
-        <v>99.6104126</v>
+        <v>99.625574</v>
       </c>
       <c r="F56" t="s">
         <v>8</v>
       </c>
       <c r="G56">
         <v>1.0</v>
       </c>
       <c r="H56" s="1">
-        <v>29883123.78</v>
+        <v>14943836.1</v>
       </c>
       <c r="I56" s="1">
-        <v>11096.22</v>
+        <v>33153.9</v>
       </c>
       <c r="J56" s="1">
-        <v>0.037132061834267</v>
+        <v>0.22185668912683</v>
       </c>
       <c r="K56">
         <v>0.0</v>
       </c>
       <c r="L56">
         <v>0.0</v>
       </c>
       <c r="M56" s="1">
-        <v>29894220.0</v>
+        <v>14976990.0</v>
       </c>
       <c r="N56" s="1">
-        <v>29894220.0</v>
+        <v>14976990.0</v>
       </c>
       <c r="O56" s="1">
-        <v>0.51</v>
+        <v>0.25</v>
       </c>
       <c r="P56">
         <v>1</v>
       </c>
     </row>
     <row r="57" spans="1:16">
       <c r="A57" t="s">
+        <v>156</v>
+      </c>
+      <c r="B57" t="s">
         <v>157</v>
       </c>
-      <c r="B57" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C57" s="1">
-        <v>20000000.0</v>
+        <v>16000000.0</v>
       </c>
       <c r="D57" s="1">
-        <v>99.8566</v>
+        <v>99.5015</v>
       </c>
       <c r="E57" s="1">
-        <v>99.827105</v>
+        <v>99.47499306</v>
       </c>
       <c r="F57" t="s">
         <v>8</v>
       </c>
       <c r="G57">
         <v>1.0</v>
       </c>
       <c r="H57" s="1">
-        <v>19965421.0</v>
+        <v>15915998.89</v>
       </c>
       <c r="I57" s="1">
-        <v>5899.0</v>
+        <v>4241.11</v>
       </c>
       <c r="J57" s="1">
-        <v>0.029546083701416</v>
+        <v>0.026646835233601</v>
       </c>
       <c r="K57">
         <v>0.0</v>
       </c>
       <c r="L57">
         <v>0.0</v>
       </c>
       <c r="M57" s="1">
-        <v>19971320.0</v>
+        <v>15920240.0</v>
       </c>
       <c r="N57" s="1">
-        <v>19971320.0</v>
+        <v>15920240.0</v>
       </c>
       <c r="O57" s="1">
-        <v>0.34</v>
+        <v>0.26</v>
       </c>
       <c r="P57">
         <v>1</v>
       </c>
     </row>
     <row r="58" spans="1:16">
       <c r="A58" t="s">
+        <v>158</v>
+      </c>
+      <c r="B58" t="s">
         <v>159</v>
       </c>
-      <c r="B58" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C58" s="1">
-        <v>10000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="D58" s="1">
-        <v>97.7949</v>
+        <v>99.8791</v>
       </c>
       <c r="E58" s="1">
-        <v>97.7369551</v>
+        <v>99.6104126</v>
       </c>
       <c r="F58" t="s">
         <v>8</v>
       </c>
       <c r="G58">
         <v>1.0</v>
       </c>
       <c r="H58" s="1">
-        <v>9773695.51</v>
+        <v>29883123.78</v>
       </c>
       <c r="I58" s="1">
-        <v>5794.49</v>
+        <v>80606.22</v>
       </c>
       <c r="J58" s="1">
-        <v>0.059286581969648</v>
+        <v>0.26973826629848</v>
       </c>
       <c r="K58">
         <v>0.0</v>
       </c>
       <c r="L58">
         <v>0.0</v>
       </c>
       <c r="M58" s="1">
-        <v>9779490.0</v>
+        <v>29963730.0</v>
       </c>
       <c r="N58" s="1">
-        <v>9779490.0</v>
+        <v>29963730.0</v>
       </c>
       <c r="O58" s="1">
-        <v>0.17</v>
+        <v>0.5</v>
       </c>
       <c r="P58">
         <v>1</v>
       </c>
     </row>
     <row r="59" spans="1:16">
       <c r="A59" t="s">
+        <v>160</v>
+      </c>
+      <c r="B59" t="s">
         <v>161</v>
       </c>
-      <c r="B59" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C59" s="1">
-        <v>11000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D59" s="1">
-        <v>99.9412</v>
+        <v>99.8904</v>
       </c>
       <c r="E59" s="1">
-        <v>99.64625582</v>
+        <v>99.81091375</v>
       </c>
       <c r="F59" t="s">
         <v>8</v>
       </c>
       <c r="G59">
         <v>1.0</v>
       </c>
       <c r="H59" s="1">
-        <v>10961088.14</v>
+        <v>19962182.75</v>
       </c>
       <c r="I59" s="1">
-        <v>32443.86</v>
+        <v>15897.25</v>
       </c>
       <c r="J59" s="1">
-        <v>0.29599123358568</v>
+        <v>0.079636832299814</v>
       </c>
       <c r="K59">
         <v>0.0</v>
       </c>
       <c r="L59">
         <v>0.0</v>
       </c>
       <c r="M59" s="1">
-        <v>10993532.0</v>
+        <v>19978080.0</v>
       </c>
       <c r="N59" s="1">
-        <v>10993532.0</v>
+        <v>19978080.0</v>
       </c>
       <c r="O59" s="1">
-        <v>0.19</v>
+        <v>0.33</v>
       </c>
       <c r="P59">
         <v>1</v>
       </c>
     </row>
     <row r="60" spans="1:16">
       <c r="A60" t="s">
+        <v>162</v>
+      </c>
+      <c r="B60" t="s">
         <v>163</v>
       </c>
-      <c r="B60" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C60" s="1">
-        <v>20000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D60" s="1">
-        <v>99.6854</v>
+        <v>99.994</v>
       </c>
       <c r="E60" s="1">
-        <v>99.61734485</v>
+        <v>99.7849634</v>
       </c>
       <c r="F60" t="s">
         <v>8</v>
       </c>
       <c r="G60">
         <v>1.0</v>
       </c>
       <c r="H60" s="1">
-        <v>19923468.97</v>
+        <v>9978496.34</v>
       </c>
       <c r="I60" s="1">
-        <v>13611.03</v>
+        <v>20903.66</v>
       </c>
       <c r="J60" s="1">
-        <v>0.068316566861398</v>
+        <v>0.20948707388111</v>
       </c>
       <c r="K60">
         <v>0.0</v>
       </c>
       <c r="L60">
         <v>0.0</v>
       </c>
       <c r="M60" s="1">
-        <v>19937080.0</v>
+        <v>9999400.0</v>
       </c>
       <c r="N60" s="1">
-        <v>19937080.0</v>
+        <v>9999400.0</v>
       </c>
       <c r="O60" s="1">
-        <v>0.34</v>
+        <v>0.17</v>
       </c>
       <c r="P60">
         <v>1</v>
       </c>
     </row>
     <row r="61" spans="1:16">
       <c r="A61" t="s">
+        <v>164</v>
+      </c>
+      <c r="B61" t="s">
         <v>165</v>
       </c>
-      <c r="B61" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C61" s="1">
-        <v>40000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D61" s="1">
-        <v>100.0227</v>
+        <v>99.7898</v>
       </c>
       <c r="E61" s="1">
-        <v>100.0</v>
+        <v>99.6130035</v>
       </c>
       <c r="F61" t="s">
         <v>8</v>
       </c>
       <c r="G61">
         <v>1.0</v>
       </c>
       <c r="H61" s="1">
-        <v>40000000.0</v>
+        <v>9961300.35</v>
       </c>
       <c r="I61" s="1">
-        <v>9080.0</v>
+        <v>17679.65</v>
       </c>
       <c r="J61" s="1">
-        <v>0.0227</v>
+        <v>0.17748335436949</v>
       </c>
       <c r="K61">
         <v>0.0</v>
       </c>
-      <c r="L61" t="s">
-        <v>167</v>
+      <c r="L61">
+        <v>0.0</v>
       </c>
       <c r="M61" s="1">
-        <v>40009080.0</v>
+        <v>9978980.0</v>
       </c>
       <c r="N61" s="1">
-        <v>40826035.0</v>
+        <v>9978980.0</v>
       </c>
       <c r="O61" s="1">
-        <v>0.69</v>
+        <v>0.17</v>
       </c>
       <c r="P61">
         <v>1</v>
       </c>
     </row>
     <row r="62" spans="1:16">
       <c r="A62" t="s">
-        <v>168</v>
+        <v>166</v>
       </c>
       <c r="B62" t="s">
-        <v>169</v>
+        <v>167</v>
       </c>
       <c r="C62" s="1">
-        <v>30000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D62" s="1">
-        <v>100.0179</v>
+        <v>98.0255</v>
       </c>
       <c r="E62" s="1">
-        <v>100.0</v>
+        <v>97.7369551</v>
       </c>
       <c r="F62" t="s">
         <v>8</v>
       </c>
       <c r="G62">
         <v>1.0</v>
       </c>
       <c r="H62" s="1">
-        <v>30000000.0</v>
+        <v>9773695.51</v>
       </c>
       <c r="I62" s="1">
-        <v>5370.0</v>
+        <v>28854.49</v>
       </c>
       <c r="J62" s="1">
-        <v>0.0179</v>
+        <v>0.29522599686554</v>
       </c>
       <c r="K62">
         <v>0.0</v>
       </c>
-      <c r="L62" t="s">
-        <v>170</v>
+      <c r="L62">
+        <v>0.0</v>
       </c>
       <c r="M62" s="1">
-        <v>30005370.0</v>
+        <v>9802550.0</v>
       </c>
       <c r="N62" s="1">
-        <v>30356334.67</v>
+        <v>9802550.0</v>
       </c>
       <c r="O62" s="1">
-        <v>0.52</v>
+        <v>0.16</v>
       </c>
       <c r="P62">
         <v>1</v>
       </c>
     </row>
     <row r="63" spans="1:16">
       <c r="A63" t="s">
-        <v>171</v>
+        <v>168</v>
       </c>
       <c r="B63" t="s">
-        <v>172</v>
+        <v>169</v>
       </c>
       <c r="C63" s="1">
-        <v>10000000.0</v>
+        <v>25000000.0</v>
       </c>
       <c r="D63" s="1">
-        <v>99.9747</v>
+        <v>99.8195</v>
       </c>
       <c r="E63" s="1">
-        <v>100.0</v>
+        <v>99.63053676</v>
       </c>
       <c r="F63" t="s">
         <v>8</v>
       </c>
       <c r="G63">
         <v>1.0</v>
       </c>
       <c r="H63" s="1">
-        <v>10000000.0</v>
+        <v>24907634.19</v>
       </c>
       <c r="I63" s="1">
-        <v>-2530.0</v>
+        <v>47240.81</v>
       </c>
       <c r="J63" s="1">
-        <v>-0.0253</v>
+        <v>0.18966397868075</v>
       </c>
       <c r="K63">
         <v>0.0</v>
       </c>
-      <c r="L63" t="s">
-        <v>173</v>
+      <c r="L63">
+        <v>0.0</v>
       </c>
       <c r="M63" s="1">
-        <v>9997470.0</v>
+        <v>24954875.0</v>
       </c>
       <c r="N63" s="1">
-        <v>10000612.64</v>
+        <v>24954875.0</v>
       </c>
       <c r="O63" s="1">
-        <v>0.17</v>
+        <v>0.41</v>
       </c>
       <c r="P63">
         <v>1</v>
       </c>
     </row>
     <row r="64" spans="1:16">
       <c r="A64" t="s">
-        <v>174</v>
+        <v>170</v>
       </c>
       <c r="B64" t="s">
-        <v>175</v>
+        <v>171</v>
       </c>
       <c r="C64" s="1">
-        <v>10000000.0</v>
+        <v>22000000.0</v>
       </c>
       <c r="D64" s="1">
-        <v>99.9865</v>
+        <v>99.7863</v>
       </c>
       <c r="E64" s="1">
-        <v>100.0</v>
+        <v>99.62944764</v>
       </c>
       <c r="F64" t="s">
         <v>8</v>
       </c>
       <c r="G64">
         <v>1.0</v>
       </c>
       <c r="H64" s="1">
-        <v>10000000.0</v>
+        <v>21918478.48</v>
       </c>
       <c r="I64" s="1">
-        <v>-1350.0</v>
+        <v>34507.52</v>
       </c>
       <c r="J64" s="1">
-        <v>-0.0135</v>
+        <v>0.15743574551257</v>
       </c>
       <c r="K64">
         <v>0.0</v>
       </c>
-      <c r="L64" t="s">
-        <v>176</v>
+      <c r="L64">
+        <v>0.0</v>
       </c>
       <c r="M64" s="1">
-        <v>9998650.0</v>
+        <v>21952986.0</v>
       </c>
       <c r="N64" s="1">
-        <v>10001778.75</v>
+        <v>21952986.0</v>
       </c>
       <c r="O64" s="1">
-        <v>0.17</v>
+        <v>0.36</v>
       </c>
       <c r="P64">
         <v>1</v>
       </c>
     </row>
     <row r="65" spans="1:16">
       <c r="A65" t="s">
-        <v>177</v>
+        <v>172</v>
       </c>
       <c r="B65" t="s">
-        <v>178</v>
+        <v>173</v>
       </c>
       <c r="C65" s="1">
         <v>20000000.0</v>
       </c>
       <c r="D65" s="1">
-        <v>100.0137</v>
+        <v>99.9114</v>
       </c>
       <c r="E65" s="1">
-        <v>100.0</v>
+        <v>99.61734485</v>
       </c>
       <c r="F65" t="s">
         <v>8</v>
       </c>
       <c r="G65">
         <v>1.0</v>
       </c>
       <c r="H65" s="1">
-        <v>20000000.0</v>
+        <v>19923468.97</v>
       </c>
       <c r="I65" s="1">
-        <v>2740.0</v>
+        <v>58811.03</v>
       </c>
       <c r="J65" s="1">
-        <v>0.0137</v>
+        <v>0.29518468941606</v>
       </c>
       <c r="K65">
         <v>0.0</v>
       </c>
-      <c r="L65" t="s">
-        <v>179</v>
+      <c r="L65">
+        <v>0.0</v>
       </c>
       <c r="M65" s="1">
-        <v>20002740.0</v>
+        <v>19982280.0</v>
       </c>
       <c r="N65" s="1">
-        <v>20115035.0</v>
+        <v>19982280.0</v>
       </c>
       <c r="O65" s="1">
-        <v>0.34</v>
+        <v>0.33</v>
       </c>
       <c r="P65">
         <v>1</v>
       </c>
     </row>
     <row r="66" spans="1:16">
       <c r="A66" t="s">
-        <v>180</v>
+        <v>174</v>
       </c>
       <c r="B66" t="s">
-        <v>181</v>
+        <v>175</v>
       </c>
       <c r="C66" s="1">
-        <v>25000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="D66" s="1">
-        <v>98.1807</v>
+        <v>99.9724</v>
       </c>
       <c r="E66" s="1">
-        <v>97.78527224</v>
+        <v>100.0</v>
       </c>
       <c r="F66" t="s">
         <v>8</v>
       </c>
       <c r="G66">
         <v>1.0</v>
       </c>
       <c r="H66" s="1">
-        <v>24446318.06</v>
+        <v>30000000.0</v>
       </c>
       <c r="I66" s="1">
-        <v>98856.94</v>
+        <v>-8280.0</v>
       </c>
       <c r="J66" s="1">
-        <v>0.40438375937583</v>
+        <v>-0.0276</v>
       </c>
       <c r="K66">
         <v>0.0</v>
       </c>
-      <c r="L66">
-        <v>0.0</v>
+      <c r="L66" t="s">
+        <v>176</v>
       </c>
       <c r="M66" s="1">
-        <v>24545175.0</v>
+        <v>29991720.0</v>
       </c>
       <c r="N66" s="1">
-        <v>24545175.0</v>
+        <v>29999258.0</v>
       </c>
       <c r="O66" s="1">
-        <v>0.42</v>
+        <v>0.5</v>
       </c>
       <c r="P66">
         <v>1</v>
       </c>
     </row>
     <row r="67" spans="1:16">
       <c r="A67" t="s">
-        <v>182</v>
+        <v>177</v>
       </c>
       <c r="B67" t="s">
-        <v>183</v>
+        <v>178</v>
       </c>
       <c r="C67" s="1">
-        <v>25000000.0</v>
+        <v>40000000.0</v>
       </c>
       <c r="D67" s="1">
-        <v>98.9054</v>
+        <v>100.0007</v>
       </c>
       <c r="E67" s="1">
-        <v>98.376783</v>
+        <v>100.0</v>
       </c>
       <c r="F67" t="s">
         <v>8</v>
       </c>
       <c r="G67">
         <v>1.0</v>
       </c>
       <c r="H67" s="1">
-        <v>24594195.75</v>
+        <v>40000000.0</v>
       </c>
       <c r="I67" s="1">
-        <v>132154.25</v>
+        <v>280.0</v>
       </c>
       <c r="J67" s="1">
-        <v>0.53733918093256</v>
+        <v>0.0007</v>
       </c>
       <c r="K67">
         <v>0.0</v>
       </c>
-      <c r="L67">
-        <v>0.0</v>
+      <c r="L67" t="s">
+        <v>179</v>
       </c>
       <c r="M67" s="1">
-        <v>24726350.0</v>
+        <v>40000280.0</v>
       </c>
       <c r="N67" s="1">
-        <v>24726350.0</v>
+        <v>40910401.33</v>
       </c>
       <c r="O67" s="1">
-        <v>0.42</v>
+        <v>0.68</v>
       </c>
       <c r="P67">
         <v>1</v>
       </c>
     </row>
     <row r="68" spans="1:16">
       <c r="A68" t="s">
-        <v>184</v>
+        <v>180</v>
       </c>
       <c r="B68" t="s">
-        <v>185</v>
+        <v>181</v>
       </c>
       <c r="C68" s="1">
-        <v>25000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="D68" s="1">
-        <v>98.6614</v>
+        <v>100.028</v>
       </c>
       <c r="E68" s="1">
-        <v>98.185719</v>
+        <v>100.0</v>
       </c>
       <c r="F68" t="s">
         <v>8</v>
       </c>
       <c r="G68">
         <v>1.0</v>
       </c>
       <c r="H68" s="1">
-        <v>24546429.75</v>
+        <v>30000000.0</v>
       </c>
       <c r="I68" s="1">
-        <v>118920.25</v>
+        <v>8400.0</v>
       </c>
       <c r="J68" s="1">
-        <v>0.48447065911897</v>
+        <v>0.028</v>
       </c>
       <c r="K68">
         <v>0.0</v>
       </c>
-      <c r="L68">
-        <v>0.0</v>
+      <c r="L68" t="s">
+        <v>182</v>
       </c>
       <c r="M68" s="1">
-        <v>24665350.0</v>
+        <v>30008400.0</v>
       </c>
       <c r="N68" s="1">
-        <v>24665350.0</v>
+        <v>30428793.75</v>
       </c>
       <c r="O68" s="1">
-        <v>0.42</v>
+        <v>0.51</v>
       </c>
       <c r="P68">
         <v>1</v>
       </c>
     </row>
     <row r="69" spans="1:16">
       <c r="A69" t="s">
-        <v>186</v>
+        <v>183</v>
       </c>
       <c r="B69" t="s">
-        <v>187</v>
+        <v>184</v>
       </c>
       <c r="C69" s="1">
-        <v>25000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D69" s="1">
-        <v>98.4232</v>
+        <v>99.9919</v>
       </c>
       <c r="E69" s="1">
-        <v>97.990834</v>
+        <v>100.0</v>
       </c>
       <c r="F69" t="s">
         <v>8</v>
       </c>
       <c r="G69">
         <v>1.0</v>
       </c>
       <c r="H69" s="1">
-        <v>24497708.5</v>
+        <v>10000000.0</v>
       </c>
       <c r="I69" s="1">
-        <v>108091.5</v>
+        <v>-810.0</v>
       </c>
       <c r="J69" s="1">
-        <v>0.44123106452997</v>
+        <v>-0.0081</v>
       </c>
       <c r="K69">
         <v>0.0</v>
       </c>
-      <c r="L69">
-        <v>0.0</v>
+      <c r="L69" t="s">
+        <v>185</v>
       </c>
       <c r="M69" s="1">
-        <v>24605800.0</v>
+        <v>9999190.0</v>
       </c>
       <c r="N69" s="1">
-        <v>24605800.0</v>
+        <v>10025589.33</v>
       </c>
       <c r="O69" s="1">
-        <v>0.42</v>
+        <v>0.17</v>
       </c>
       <c r="P69">
         <v>1</v>
       </c>
     </row>
     <row r="70" spans="1:16">
       <c r="A70" t="s">
+        <v>186</v>
+      </c>
+      <c r="B70" t="s">
+        <v>187</v>
+      </c>
+      <c r="C70" s="1">
+        <v>10000000.0</v>
+      </c>
+      <c r="D70" s="1">
+        <v>99.9973</v>
+      </c>
+      <c r="E70" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="F70" t="s">
+        <v>8</v>
+      </c>
+      <c r="G70">
+        <v>1.0</v>
+      </c>
+      <c r="H70" s="1">
+        <v>10000000.0</v>
+      </c>
+      <c r="I70" s="1">
+        <v>-270.0</v>
+      </c>
+      <c r="J70" s="1">
+        <v>-0.0027</v>
+      </c>
+      <c r="K70">
+        <v>0.0</v>
+      </c>
+      <c r="L70" t="s">
         <v>188</v>
       </c>
-      <c r="B70" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M70" s="1">
-        <v>19581780.0</v>
+        <v>9999730.0</v>
       </c>
       <c r="N70" s="1">
-        <v>19581780.0</v>
+        <v>10026012.67</v>
       </c>
       <c r="O70" s="1">
-        <v>0.33</v>
+        <v>0.17</v>
       </c>
       <c r="P70">
         <v>1</v>
       </c>
     </row>
     <row r="71" spans="1:16">
       <c r="A71" t="s">
+        <v>189</v>
+      </c>
+      <c r="B71" t="s">
         <v>190</v>
       </c>
-      <c r="B71" t="s">
+      <c r="C71" s="1">
+        <v>20000000.0</v>
+      </c>
+      <c r="D71" s="1">
+        <v>100.0158</v>
+      </c>
+      <c r="E71" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="F71" t="s">
+        <v>8</v>
+      </c>
+      <c r="G71">
+        <v>1.0</v>
+      </c>
+      <c r="H71" s="1">
+        <v>20000000.0</v>
+      </c>
+      <c r="I71" s="1">
+        <v>3160.0</v>
+      </c>
+      <c r="J71" s="1">
+        <v>0.0158</v>
+      </c>
+      <c r="K71">
+        <v>0.0</v>
+      </c>
+      <c r="L71" t="s">
         <v>191</v>
       </c>
-      <c r="C71" s="1">
-[...28 lines deleted...]
-      </c>
       <c r="M71" s="1">
-        <v>12416262.5</v>
+        <v>20003160.0</v>
       </c>
       <c r="N71" s="1">
-        <v>12416262.5</v>
+        <v>20161740.67</v>
       </c>
       <c r="O71" s="1">
-        <v>0.21</v>
+        <v>0.34</v>
       </c>
       <c r="P71">
         <v>1</v>
       </c>
     </row>
     <row r="72" spans="1:16">
       <c r="A72" t="s">
         <v>192</v>
       </c>
       <c r="B72" t="s">
         <v>193</v>
       </c>
       <c r="C72" s="1">
-        <v>15000000.0</v>
+        <v>25000000.0</v>
       </c>
       <c r="D72" s="1">
-        <v>99.0963</v>
+        <v>98.4235</v>
       </c>
       <c r="E72" s="1">
-        <v>97.86267907</v>
+        <v>97.78527224</v>
       </c>
       <c r="F72" t="s">
         <v>8</v>
       </c>
       <c r="G72">
         <v>1.0</v>
       </c>
       <c r="H72" s="1">
-        <v>14679401.86</v>
+        <v>24446318.06</v>
       </c>
       <c r="I72" s="1">
-        <v>185043.14</v>
+        <v>159556.94</v>
       </c>
       <c r="J72" s="1">
-        <v>1.2605632148012</v>
+        <v>0.65268290958332</v>
       </c>
       <c r="K72">
         <v>0.0</v>
       </c>
       <c r="L72">
         <v>0.0</v>
       </c>
       <c r="M72" s="1">
-        <v>14864445.0</v>
+        <v>24605875.0</v>
       </c>
       <c r="N72" s="1">
-        <v>14864445.0</v>
+        <v>24605875.0</v>
       </c>
       <c r="O72" s="1">
-        <v>0.25</v>
+        <v>0.41</v>
       </c>
       <c r="P72">
         <v>1</v>
       </c>
     </row>
     <row r="73" spans="1:16">
       <c r="A73" t="s">
         <v>194</v>
       </c>
       <c r="B73" t="s">
         <v>195</v>
       </c>
       <c r="C73" s="1">
-        <v>30000000.0</v>
+        <v>25000000.0</v>
       </c>
       <c r="D73" s="1">
-        <v>99.3015</v>
+        <v>99.142</v>
       </c>
       <c r="E73" s="1">
-        <v>97.85299653</v>
+        <v>98.376783</v>
       </c>
       <c r="F73" t="s">
         <v>8</v>
       </c>
       <c r="G73">
         <v>1.0</v>
       </c>
       <c r="H73" s="1">
-        <v>29355898.96</v>
+        <v>24594195.75</v>
       </c>
       <c r="I73" s="1">
-        <v>434551.04</v>
+        <v>191304.25</v>
       </c>
       <c r="J73" s="1">
-        <v>1.4802852421318</v>
+        <v>0.77784308112616</v>
       </c>
       <c r="K73">
         <v>0.0</v>
       </c>
       <c r="L73">
         <v>0.0</v>
       </c>
       <c r="M73" s="1">
-        <v>29790450.0</v>
+        <v>24785500.0</v>
       </c>
       <c r="N73" s="1">
-        <v>29790450.0</v>
+        <v>24785500.0</v>
       </c>
       <c r="O73" s="1">
-        <v>0.51</v>
+        <v>0.41</v>
       </c>
       <c r="P73">
         <v>1</v>
       </c>
     </row>
     <row r="74" spans="1:16">
       <c r="A74" t="s">
         <v>196</v>
       </c>
       <c r="B74" t="s">
         <v>197</v>
       </c>
       <c r="C74" s="1">
-        <v>20000000.0</v>
+        <v>25000000.0</v>
       </c>
       <c r="D74" s="1">
-        <v>97.3128</v>
+        <v>98.9031</v>
       </c>
       <c r="E74" s="1">
-        <v>97.41445795</v>
+        <v>98.185719</v>
       </c>
       <c r="F74" t="s">
         <v>8</v>
       </c>
       <c r="G74">
         <v>1.0</v>
       </c>
       <c r="H74" s="1">
-        <v>19482891.59</v>
+        <v>24546429.75</v>
       </c>
       <c r="I74" s="1">
-        <v>-20331.59</v>
+        <v>179345.25</v>
       </c>
       <c r="J74" s="1">
-        <v>-0.10435612140056</v>
+        <v>0.73063680472717</v>
       </c>
       <c r="K74">
         <v>0.0</v>
       </c>
       <c r="L74">
         <v>0.0</v>
       </c>
       <c r="M74" s="1">
-        <v>19462560.0</v>
+        <v>24725775.0</v>
       </c>
       <c r="N74" s="1">
-        <v>19462560.0</v>
+        <v>24725775.0</v>
       </c>
       <c r="O74" s="1">
-        <v>0.33</v>
+        <v>0.41</v>
       </c>
       <c r="P74">
         <v>1</v>
       </c>
     </row>
     <row r="75" spans="1:16">
       <c r="A75" t="s">
         <v>198</v>
       </c>
       <c r="B75" t="s">
         <v>199</v>
       </c>
       <c r="C75" s="1">
-        <v>30000000.0</v>
+        <v>25000000.0</v>
       </c>
       <c r="D75" s="1">
-        <v>99.6405</v>
+        <v>98.664</v>
       </c>
       <c r="E75" s="1">
-        <v>99.6210388</v>
+        <v>97.990834</v>
       </c>
       <c r="F75" t="s">
         <v>8</v>
       </c>
       <c r="G75">
         <v>1.0</v>
       </c>
       <c r="H75" s="1">
-        <v>29886311.64</v>
+        <v>24497708.5</v>
       </c>
       <c r="I75" s="1">
-        <v>5838.36</v>
+        <v>168291.5</v>
       </c>
       <c r="J75" s="1">
-        <v>0.019535230945614</v>
+        <v>0.68696833420154</v>
       </c>
       <c r="K75">
         <v>0.0</v>
       </c>
       <c r="L75">
         <v>0.0</v>
       </c>
       <c r="M75" s="1">
-        <v>29892150.0</v>
+        <v>24666000.0</v>
       </c>
       <c r="N75" s="1">
-        <v>29892150.0</v>
+        <v>24666000.0</v>
       </c>
       <c r="O75" s="1">
-        <v>0.51</v>
+        <v>0.41</v>
       </c>
       <c r="P75">
         <v>1</v>
       </c>
     </row>
     <row r="76" spans="1:16">
       <c r="A76" t="s">
         <v>200</v>
       </c>
       <c r="B76" t="s">
         <v>201</v>
       </c>
       <c r="C76" s="1">
-        <v>5000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D76" s="1">
-        <v>98.7803</v>
+        <v>98.152</v>
       </c>
       <c r="E76" s="1">
-        <v>98.5230842</v>
+        <v>97.79010655</v>
       </c>
       <c r="F76" t="s">
         <v>8</v>
       </c>
       <c r="G76">
         <v>1.0</v>
       </c>
       <c r="H76" s="1">
-        <v>4926154.21</v>
+        <v>19558021.31</v>
       </c>
       <c r="I76" s="1">
-        <v>12860.79</v>
+        <v>72378.69</v>
       </c>
       <c r="J76" s="1">
-        <v>0.26107160782529</v>
+        <v>0.37007163890855</v>
       </c>
       <c r="K76">
         <v>0.0</v>
       </c>
       <c r="L76">
         <v>0.0</v>
       </c>
       <c r="M76" s="1">
-        <v>4939015.0</v>
+        <v>19630400.0</v>
       </c>
       <c r="N76" s="1">
-        <v>4939015.0</v>
+        <v>19630400.0</v>
       </c>
       <c r="O76" s="1">
-        <v>0.08</v>
+        <v>0.33</v>
       </c>
       <c r="P76">
         <v>1</v>
       </c>
     </row>
     <row r="77" spans="1:16">
       <c r="A77" t="s">
         <v>202</v>
       </c>
       <c r="B77" t="s">
         <v>203</v>
       </c>
       <c r="C77" s="1">
-        <v>10000000.0</v>
+        <v>12500000.0</v>
       </c>
       <c r="D77" s="1">
-        <v>99.6277</v>
+        <v>99.5528</v>
       </c>
       <c r="E77" s="1">
-        <v>98.503513</v>
+        <v>97.85057616</v>
       </c>
       <c r="F77" t="s">
         <v>8</v>
       </c>
       <c r="G77">
         <v>1.0</v>
       </c>
       <c r="H77" s="1">
-        <v>9850351.3</v>
+        <v>12231322.02</v>
       </c>
       <c r="I77" s="1">
-        <v>112418.7</v>
+        <v>212777.98</v>
       </c>
       <c r="J77" s="1">
-        <v>1.1412658957656</v>
+        <v>1.7396155513858</v>
       </c>
       <c r="K77">
         <v>0.0</v>
       </c>
       <c r="L77">
         <v>0.0</v>
       </c>
       <c r="M77" s="1">
-        <v>9962770.0</v>
+        <v>12444100.0</v>
       </c>
       <c r="N77" s="1">
-        <v>9962770.0</v>
+        <v>12444100.0</v>
       </c>
       <c r="O77" s="1">
-        <v>0.17</v>
+        <v>0.21</v>
       </c>
       <c r="P77">
         <v>1</v>
       </c>
     </row>
     <row r="78" spans="1:16">
       <c r="A78" t="s">
         <v>204</v>
       </c>
       <c r="B78" t="s">
         <v>205</v>
       </c>
       <c r="C78" s="1">
-        <v>50000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D78" s="1">
-        <v>99.2024</v>
+        <v>99.3277</v>
       </c>
       <c r="E78" s="1">
-        <v>97.87236356</v>
+        <v>97.86267907</v>
       </c>
       <c r="F78" t="s">
         <v>8</v>
       </c>
       <c r="G78">
         <v>1.0</v>
       </c>
       <c r="H78" s="1">
-        <v>48936181.78</v>
+        <v>14679401.86</v>
       </c>
       <c r="I78" s="1">
-        <v>665018.22</v>
+        <v>219753.14</v>
       </c>
       <c r="J78" s="1">
-        <v>1.3589499544319</v>
+        <v>1.4970169908544</v>
       </c>
       <c r="K78">
         <v>0.0</v>
       </c>
       <c r="L78">
         <v>0.0</v>
       </c>
       <c r="M78" s="1">
-        <v>49601200.0</v>
+        <v>14899155.0</v>
       </c>
       <c r="N78" s="1">
-        <v>49601200.0</v>
+        <v>14899155.0</v>
       </c>
       <c r="O78" s="1">
-        <v>0.84</v>
+        <v>0.25</v>
       </c>
       <c r="P78">
         <v>1</v>
       </c>
     </row>
     <row r="79" spans="1:16">
       <c r="A79" t="s">
         <v>206</v>
       </c>
       <c r="B79" t="s">
         <v>207</v>
       </c>
       <c r="C79" s="1">
-        <v>20000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="D79" s="1">
-        <v>97.839</v>
+        <v>99.5252</v>
       </c>
       <c r="E79" s="1">
-        <v>97.8233224</v>
+        <v>97.85299653</v>
       </c>
       <c r="F79" t="s">
         <v>8</v>
       </c>
       <c r="G79">
         <v>1.0</v>
       </c>
       <c r="H79" s="1">
-        <v>19564664.48</v>
+        <v>29355898.96</v>
       </c>
       <c r="I79" s="1">
-        <v>3135.52</v>
+        <v>501661.04</v>
       </c>
       <c r="J79" s="1">
-        <v>0.016026444016994</v>
+        <v>1.7088934686809</v>
       </c>
       <c r="K79">
         <v>0.0</v>
       </c>
       <c r="L79">
         <v>0.0</v>
       </c>
       <c r="M79" s="1">
-        <v>19567800.0</v>
+        <v>29857560.0</v>
       </c>
       <c r="N79" s="1">
-        <v>19567800.0</v>
+        <v>29857560.0</v>
       </c>
       <c r="O79" s="1">
-        <v>0.33</v>
+        <v>0.5</v>
       </c>
       <c r="P79">
         <v>1</v>
       </c>
     </row>
     <row r="80" spans="1:16">
       <c r="A80" t="s">
         <v>208</v>
       </c>
       <c r="B80" t="s">
         <v>209</v>
       </c>
       <c r="C80" s="1">
-        <v>25000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D80" s="1">
-        <v>97.3362</v>
+        <v>97.5538</v>
       </c>
       <c r="E80" s="1">
-        <v>97.34254844</v>
+        <v>97.41445795</v>
       </c>
       <c r="F80" t="s">
         <v>8</v>
       </c>
       <c r="G80">
         <v>1.0</v>
       </c>
       <c r="H80" s="1">
-        <v>24335637.11</v>
+        <v>19482891.59</v>
       </c>
       <c r="I80" s="1">
-        <v>-1587.11</v>
+        <v>27868.41</v>
       </c>
       <c r="J80" s="1">
-        <v>-0.0065217524111905</v>
+        <v>0.14304042021311</v>
       </c>
       <c r="K80">
         <v>0.0</v>
       </c>
       <c r="L80">
         <v>0.0</v>
       </c>
       <c r="M80" s="1">
-        <v>24334050.0</v>
+        <v>19510760.0</v>
       </c>
       <c r="N80" s="1">
-        <v>24334050.0</v>
+        <v>19510760.0</v>
       </c>
       <c r="O80" s="1">
-        <v>0.41</v>
+        <v>0.32</v>
       </c>
       <c r="P80">
         <v>1</v>
       </c>
     </row>
     <row r="81" spans="1:16">
       <c r="A81" t="s">
         <v>210</v>
       </c>
       <c r="B81" t="s">
         <v>211</v>
       </c>
       <c r="C81" s="1">
-        <v>20000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="D81" s="1">
-        <v>98.3327</v>
+        <v>99.8724</v>
       </c>
       <c r="E81" s="1">
-        <v>98.3075804</v>
+        <v>99.6210388</v>
       </c>
       <c r="F81" t="s">
         <v>8</v>
       </c>
       <c r="G81">
         <v>1.0</v>
       </c>
       <c r="H81" s="1">
-        <v>19661516.08</v>
+        <v>29886311.64</v>
       </c>
       <c r="I81" s="1">
-        <v>5023.92</v>
+        <v>75408.36</v>
       </c>
       <c r="J81" s="1">
-        <v>0.02555204786629</v>
+        <v>0.25231738498997</v>
       </c>
       <c r="K81">
         <v>0.0</v>
       </c>
       <c r="L81">
         <v>0.0</v>
       </c>
       <c r="M81" s="1">
-        <v>19666540.0</v>
+        <v>29961720.0</v>
       </c>
       <c r="N81" s="1">
-        <v>19666540.0</v>
+        <v>29961720.0</v>
       </c>
       <c r="O81" s="1">
-        <v>0.33</v>
+        <v>0.5</v>
       </c>
       <c r="P81">
         <v>1</v>
       </c>
     </row>
     <row r="82" spans="1:16">
       <c r="A82" t="s">
         <v>212</v>
       </c>
       <c r="B82" t="s">
         <v>213</v>
       </c>
       <c r="C82" s="1">
-        <v>25000000.0</v>
+        <v>5000000.0</v>
       </c>
       <c r="D82" s="1">
-        <v>98.7372</v>
+        <v>99.0057</v>
       </c>
       <c r="E82" s="1">
-        <v>97.804612</v>
+        <v>98.5230842</v>
       </c>
       <c r="F82" t="s">
         <v>8</v>
       </c>
       <c r="G82">
         <v>1.0</v>
       </c>
       <c r="H82" s="1">
-        <v>24451153.0</v>
+        <v>4926154.21</v>
       </c>
       <c r="I82" s="1">
-        <v>233147.0</v>
+        <v>24130.79</v>
       </c>
       <c r="J82" s="1">
-        <v>0.95352149651184</v>
+        <v>0.48985047912254</v>
       </c>
       <c r="K82">
         <v>0.0</v>
       </c>
       <c r="L82">
         <v>0.0</v>
       </c>
       <c r="M82" s="1">
-        <v>24684300.0</v>
+        <v>4950285.0</v>
       </c>
       <c r="N82" s="1">
-        <v>24684300.0</v>
+        <v>4950285.0</v>
       </c>
       <c r="O82" s="1">
-        <v>0.42</v>
+        <v>0.08</v>
       </c>
       <c r="P82">
         <v>1</v>
       </c>
     </row>
     <row r="83" spans="1:16">
       <c r="A83" t="s">
         <v>214</v>
       </c>
       <c r="B83" t="s">
         <v>215</v>
       </c>
       <c r="C83" s="1">
-        <v>40000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D83" s="1">
-        <v>98.2312</v>
+        <v>99.8584</v>
       </c>
       <c r="E83" s="1">
-        <v>97.780438</v>
+        <v>98.503513</v>
       </c>
       <c r="F83" t="s">
         <v>8</v>
       </c>
       <c r="G83">
         <v>1.0</v>
       </c>
       <c r="H83" s="1">
-        <v>39112175.2</v>
+        <v>9850351.3</v>
       </c>
       <c r="I83" s="1">
-        <v>180304.8</v>
+        <v>135488.7</v>
       </c>
       <c r="J83" s="1">
-        <v>0.46099404872782</v>
+        <v>1.3754707408253</v>
       </c>
       <c r="K83">
         <v>0.0</v>
       </c>
       <c r="L83">
         <v>0.0</v>
       </c>
       <c r="M83" s="1">
-        <v>39292480.0</v>
+        <v>9985840.0</v>
       </c>
       <c r="N83" s="1">
-        <v>39292480.0</v>
+        <v>9985840.0</v>
       </c>
       <c r="O83" s="1">
-        <v>0.67</v>
+        <v>0.17</v>
       </c>
       <c r="P83">
         <v>1</v>
       </c>
     </row>
     <row r="84" spans="1:16">
       <c r="A84" t="s">
         <v>216</v>
       </c>
       <c r="B84" t="s">
         <v>217</v>
       </c>
       <c r="C84" s="1">
         <v>20000000.0</v>
       </c>
       <c r="D84" s="1">
-        <v>98.9149</v>
+        <v>99.5745</v>
       </c>
       <c r="E84" s="1">
-        <v>97.8626791</v>
+        <v>99.44454695</v>
       </c>
       <c r="F84" t="s">
         <v>8</v>
       </c>
       <c r="G84">
         <v>1.0</v>
       </c>
       <c r="H84" s="1">
-        <v>19572535.82</v>
+        <v>19888909.39</v>
       </c>
       <c r="I84" s="1">
-        <v>210444.18</v>
+        <v>25990.61</v>
       </c>
       <c r="J84" s="1">
-        <v>1.0752014043319</v>
+        <v>0.13067890999125</v>
       </c>
       <c r="K84">
         <v>0.0</v>
       </c>
       <c r="L84">
         <v>0.0</v>
       </c>
       <c r="M84" s="1">
-        <v>19782980.0</v>
+        <v>19914900.0</v>
       </c>
       <c r="N84" s="1">
-        <v>19782980.0</v>
+        <v>19914900.0</v>
       </c>
       <c r="O84" s="1">
-        <v>0.34</v>
+        <v>0.33</v>
       </c>
       <c r="P84">
         <v>1</v>
       </c>
     </row>
     <row r="85" spans="1:16">
       <c r="A85" t="s">
         <v>218</v>
       </c>
       <c r="B85" t="s">
         <v>219</v>
       </c>
       <c r="C85" s="1">
-        <v>20000000.0</v>
+        <v>50000000.0</v>
       </c>
       <c r="D85" s="1">
-        <v>100.0015</v>
+        <v>99.4196</v>
       </c>
       <c r="E85" s="1">
-        <v>100.0</v>
+        <v>97.87236356</v>
       </c>
       <c r="F85" t="s">
         <v>8</v>
       </c>
       <c r="G85">
         <v>1.0</v>
       </c>
       <c r="H85" s="1">
-        <v>20000000.0</v>
+        <v>48936181.78</v>
       </c>
       <c r="I85" s="1">
-        <v>300.0</v>
+        <v>773618.22</v>
       </c>
       <c r="J85" s="1">
-        <v>0.0015</v>
+        <v>1.5808716411058</v>
       </c>
       <c r="K85">
         <v>0.0</v>
       </c>
-      <c r="L85" t="s">
-        <v>220</v>
+      <c r="L85">
+        <v>0.0</v>
       </c>
       <c r="M85" s="1">
-        <v>20000300.0</v>
+        <v>49709800.0</v>
       </c>
       <c r="N85" s="1">
-        <v>20088862.5</v>
+        <v>49709800.0</v>
       </c>
       <c r="O85" s="1">
-        <v>0.34</v>
+        <v>0.83</v>
       </c>
       <c r="P85">
         <v>1</v>
       </c>
     </row>
     <row r="86" spans="1:16">
       <c r="A86" t="s">
+        <v>220</v>
+      </c>
+      <c r="B86" t="s">
         <v>221</v>
       </c>
-      <c r="B86" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C86" s="1">
-        <v>25000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D86" s="1">
-        <v>99.8074</v>
+        <v>98.0682</v>
       </c>
       <c r="E86" s="1">
-        <v>97.96931384</v>
+        <v>97.8233224</v>
       </c>
       <c r="F86" t="s">
         <v>8</v>
       </c>
       <c r="G86">
         <v>1.0</v>
       </c>
       <c r="H86" s="1">
-        <v>24492328.46</v>
+        <v>19564664.48</v>
       </c>
       <c r="I86" s="1">
-        <v>459521.54</v>
+        <v>48975.52</v>
       </c>
       <c r="J86" s="1">
-        <v>1.8761856013424</v>
+        <v>0.25032639864622</v>
       </c>
       <c r="K86">
         <v>0.0</v>
       </c>
       <c r="L86">
         <v>0.0</v>
       </c>
       <c r="M86" s="1">
-        <v>24951850.0</v>
+        <v>19613640.0</v>
       </c>
       <c r="N86" s="1">
-        <v>24951850.0</v>
+        <v>19613640.0</v>
       </c>
       <c r="O86" s="1">
-        <v>0.42</v>
+        <v>0.33</v>
       </c>
       <c r="P86">
         <v>1</v>
       </c>
     </row>
     <row r="87" spans="1:16">
       <c r="A87" t="s">
+        <v>222</v>
+      </c>
+      <c r="B87" t="s">
         <v>223</v>
       </c>
-      <c r="B87" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C87" s="1">
-        <v>20000000.0</v>
+        <v>25000000.0</v>
       </c>
       <c r="D87" s="1">
-        <v>98.0147</v>
+        <v>97.5558</v>
       </c>
       <c r="E87" s="1">
-        <v>97.81428545</v>
+        <v>97.34254844</v>
       </c>
       <c r="F87" t="s">
         <v>8</v>
       </c>
       <c r="G87">
         <v>1.0</v>
       </c>
       <c r="H87" s="1">
-        <v>19562857.09</v>
+        <v>24335637.11</v>
       </c>
       <c r="I87" s="1">
-        <v>40082.91</v>
+        <v>53312.89</v>
       </c>
       <c r="J87" s="1">
-        <v>0.20489292446188</v>
+        <v>0.21907332756081</v>
       </c>
       <c r="K87">
         <v>0.0</v>
       </c>
       <c r="L87">
         <v>0.0</v>
       </c>
       <c r="M87" s="1">
-        <v>19602940.0</v>
+        <v>24388950.0</v>
       </c>
       <c r="N87" s="1">
-        <v>19602940.0</v>
+        <v>24388950.0</v>
       </c>
       <c r="O87" s="1">
-        <v>0.33</v>
+        <v>0.41</v>
       </c>
       <c r="P87">
         <v>1</v>
       </c>
     </row>
     <row r="88" spans="1:16">
       <c r="A88" t="s">
+        <v>224</v>
+      </c>
+      <c r="B88" t="s">
         <v>225</v>
       </c>
-      <c r="B88" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C88" s="1">
-        <v>15000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D88" s="1">
-        <v>98.2096</v>
+        <v>98.5667</v>
       </c>
       <c r="E88" s="1">
-        <v>97.775605</v>
+        <v>98.3075804</v>
       </c>
       <c r="F88" t="s">
         <v>8</v>
       </c>
       <c r="G88">
         <v>1.0</v>
       </c>
       <c r="H88" s="1">
-        <v>14666340.75</v>
+        <v>19661516.08</v>
       </c>
       <c r="I88" s="1">
-        <v>65099.25</v>
+        <v>51823.92</v>
       </c>
       <c r="J88" s="1">
-        <v>0.44386838618897</v>
+        <v>0.26358048783795</v>
       </c>
       <c r="K88">
         <v>0.0</v>
       </c>
       <c r="L88">
         <v>0.0</v>
       </c>
       <c r="M88" s="1">
-        <v>14731440.0</v>
+        <v>19713340.0</v>
       </c>
       <c r="N88" s="1">
-        <v>14731440.0</v>
+        <v>19713340.0</v>
       </c>
       <c r="O88" s="1">
-        <v>0.25</v>
+        <v>0.33</v>
       </c>
       <c r="P88">
         <v>1</v>
       </c>
     </row>
     <row r="89" spans="1:16">
       <c r="A89" t="s">
+        <v>226</v>
+      </c>
+      <c r="B89" t="s">
         <v>227</v>
       </c>
-      <c r="B89" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C89" s="1">
-        <v>30000000.0</v>
+        <v>25000000.0</v>
       </c>
       <c r="D89" s="1">
-        <v>99.9044</v>
+        <v>98.9686</v>
       </c>
       <c r="E89" s="1">
-        <v>98.1034157</v>
+        <v>97.804612</v>
       </c>
       <c r="F89" t="s">
         <v>8</v>
       </c>
       <c r="G89">
         <v>1.0</v>
       </c>
       <c r="H89" s="1">
-        <v>29431024.71</v>
+        <v>24451153.0</v>
       </c>
       <c r="I89" s="1">
-        <v>540295.29</v>
+        <v>290997.0</v>
       </c>
       <c r="J89" s="1">
-        <v>1.8358018292731</v>
+        <v>1.1901156563046</v>
       </c>
       <c r="K89">
         <v>0.0</v>
       </c>
       <c r="L89">
         <v>0.0</v>
       </c>
       <c r="M89" s="1">
-        <v>29971320.0</v>
+        <v>24742150.0</v>
       </c>
       <c r="N89" s="1">
-        <v>29971320.0</v>
+        <v>24742150.0</v>
       </c>
       <c r="O89" s="1">
-        <v>0.51</v>
+        <v>0.41</v>
       </c>
       <c r="P89">
         <v>1</v>
       </c>
     </row>
     <row r="90" spans="1:16">
       <c r="A90" t="s">
+        <v>228</v>
+      </c>
+      <c r="B90" t="s">
         <v>229</v>
       </c>
-      <c r="B90" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C90" s="1">
-        <v>30000000.0</v>
+        <v>40000000.0</v>
       </c>
       <c r="D90" s="1">
-        <v>100.0122</v>
+        <v>98.4662</v>
       </c>
       <c r="E90" s="1">
-        <v>100.0</v>
+        <v>97.780438</v>
       </c>
       <c r="F90" t="s">
         <v>8</v>
       </c>
       <c r="G90">
         <v>1.0</v>
       </c>
       <c r="H90" s="1">
-        <v>30000000.0</v>
+        <v>39112175.2</v>
       </c>
       <c r="I90" s="1">
-        <v>3660.0</v>
+        <v>274304.8</v>
       </c>
       <c r="J90" s="1">
-        <v>0.0122</v>
+        <v>0.70132841908522</v>
       </c>
       <c r="K90">
         <v>0.0</v>
       </c>
-      <c r="L90" t="s">
-        <v>231</v>
+      <c r="L90">
+        <v>0.0</v>
       </c>
       <c r="M90" s="1">
-        <v>30003660.0</v>
+        <v>39386480.0</v>
       </c>
       <c r="N90" s="1">
-        <v>30318949.33</v>
+        <v>39386480.0</v>
       </c>
       <c r="O90" s="1">
-        <v>0.52</v>
+        <v>0.65</v>
       </c>
       <c r="P90">
         <v>1</v>
       </c>
     </row>
     <row r="91" spans="1:16">
       <c r="A91" t="s">
-        <v>232</v>
+        <v>230</v>
       </c>
       <c r="B91" t="s">
-        <v>233</v>
+        <v>231</v>
       </c>
       <c r="C91" s="1">
-        <v>25000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D91" s="1">
-        <v>99.9096</v>
+        <v>99.1421</v>
       </c>
       <c r="E91" s="1">
-        <v>99.82995632</v>
+        <v>97.8626791</v>
       </c>
       <c r="F91" t="s">
         <v>8</v>
       </c>
       <c r="G91">
         <v>1.0</v>
       </c>
       <c r="H91" s="1">
-        <v>24957489.08</v>
+        <v>19572535.82</v>
       </c>
       <c r="I91" s="1">
-        <v>19910.92</v>
+        <v>255884.18</v>
       </c>
       <c r="J91" s="1">
-        <v>0.079779339725148</v>
+        <v>1.3073634523051</v>
       </c>
       <c r="K91">
         <v>0.0</v>
       </c>
       <c r="L91">
         <v>0.0</v>
       </c>
       <c r="M91" s="1">
-        <v>24977400.0</v>
+        <v>19828420.0</v>
       </c>
       <c r="N91" s="1">
-        <v>24977400.0</v>
+        <v>19828420.0</v>
       </c>
       <c r="O91" s="1">
-        <v>0.42</v>
+        <v>0.33</v>
       </c>
       <c r="P91">
         <v>1</v>
       </c>
     </row>
     <row r="92" spans="1:16">
       <c r="A92" t="s">
+        <v>232</v>
+      </c>
+      <c r="B92" t="s">
+        <v>233</v>
+      </c>
+      <c r="C92" s="1">
+        <v>20000000.0</v>
+      </c>
+      <c r="D92" s="1">
+        <v>100.0011</v>
+      </c>
+      <c r="E92" s="1">
+        <v>100.0</v>
+      </c>
+      <c r="F92" t="s">
+        <v>8</v>
+      </c>
+      <c r="G92">
+        <v>1.0</v>
+      </c>
+      <c r="H92" s="1">
+        <v>20000000.0</v>
+      </c>
+      <c r="I92" s="1">
+        <v>220.0</v>
+      </c>
+      <c r="J92" s="1">
+        <v>0.0011</v>
+      </c>
+      <c r="K92">
+        <v>0.0</v>
+      </c>
+      <c r="L92" t="s">
         <v>234</v>
       </c>
-      <c r="B92" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="M92" s="1">
-        <v>59926740.0</v>
+        <v>20000220.0</v>
       </c>
       <c r="N92" s="1">
-        <v>59926740.0</v>
+        <v>20132566.67</v>
       </c>
       <c r="O92" s="1">
-        <v>1.02</v>
+        <v>0.33</v>
       </c>
       <c r="P92">
         <v>1</v>
       </c>
     </row>
     <row r="93" spans="1:16">
       <c r="A93" t="s">
+        <v>235</v>
+      </c>
+      <c r="B93" t="s">
         <v>236</v>
       </c>
-      <c r="B93" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C93" s="1">
-        <v>30000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D93" s="1">
-        <v>99.865</v>
+        <v>98.2416</v>
       </c>
       <c r="E93" s="1">
-        <v>99.46446673</v>
+        <v>97.81428545</v>
       </c>
       <c r="F93" t="s">
         <v>8</v>
       </c>
       <c r="G93">
         <v>1.0</v>
       </c>
       <c r="H93" s="1">
-        <v>29839340.02</v>
+        <v>19562857.09</v>
       </c>
       <c r="I93" s="1">
-        <v>120159.98</v>
+        <v>85462.91</v>
       </c>
       <c r="J93" s="1">
-        <v>0.40268980453141</v>
+        <v>0.43686313101825</v>
       </c>
       <c r="K93">
         <v>0.0</v>
       </c>
       <c r="L93">
         <v>0.0</v>
       </c>
       <c r="M93" s="1">
-        <v>29959500.0</v>
+        <v>19648320.0</v>
       </c>
       <c r="N93" s="1">
-        <v>29959500.0</v>
+        <v>19648320.0</v>
       </c>
       <c r="O93" s="1">
-        <v>0.51</v>
+        <v>0.33</v>
       </c>
       <c r="P93">
         <v>1</v>
       </c>
     </row>
     <row r="94" spans="1:16">
       <c r="A94" t="s">
+        <v>237</v>
+      </c>
+      <c r="B94" t="s">
         <v>238</v>
       </c>
-      <c r="B94" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C94" s="1">
-        <v>10000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D94" s="1">
-        <v>99.806</v>
+        <v>98.4382</v>
       </c>
       <c r="E94" s="1">
-        <v>99.2427776</v>
+        <v>97.775605</v>
       </c>
       <c r="F94" t="s">
         <v>8</v>
       </c>
       <c r="G94">
         <v>1.0</v>
       </c>
       <c r="H94" s="1">
-        <v>9924277.76</v>
+        <v>14666340.75</v>
       </c>
       <c r="I94" s="1">
-        <v>56322.24</v>
+        <v>99389.25</v>
       </c>
       <c r="J94" s="1">
-        <v>0.56751978695123</v>
+        <v>0.67766903615682</v>
       </c>
       <c r="K94">
         <v>0.0</v>
       </c>
       <c r="L94">
         <v>0.0</v>
       </c>
       <c r="M94" s="1">
-        <v>9980600.0</v>
+        <v>14765730.0</v>
       </c>
       <c r="N94" s="1">
-        <v>9980600.0</v>
+        <v>14765730.0</v>
       </c>
       <c r="O94" s="1">
-        <v>0.17</v>
+        <v>0.25</v>
       </c>
       <c r="P94">
         <v>1</v>
       </c>
     </row>
     <row r="95" spans="1:16">
       <c r="A95" t="s">
+        <v>239</v>
+      </c>
+      <c r="B95" t="s">
         <v>240</v>
-      </c>
-[...1 lines deleted...]
-        <v>241</v>
       </c>
       <c r="C95" s="1">
         <v>30000000.0</v>
       </c>
       <c r="D95" s="1">
-        <v>98.5928</v>
+        <v>100.0487</v>
       </c>
       <c r="E95" s="1">
-        <v>98.49526593</v>
+        <v>100.0</v>
       </c>
       <c r="F95" t="s">
         <v>8</v>
       </c>
       <c r="G95">
         <v>1.0</v>
       </c>
       <c r="H95" s="1">
-        <v>29548579.78</v>
+        <v>30000000.0</v>
       </c>
       <c r="I95" s="1">
-        <v>29260.22</v>
+        <v>14610.0</v>
       </c>
       <c r="J95" s="1">
-        <v>0.099024116278525</v>
+        <v>0.0487</v>
       </c>
       <c r="K95">
         <v>0.0</v>
       </c>
-      <c r="L95">
-        <v>0.0</v>
+      <c r="L95" t="s">
+        <v>241</v>
       </c>
       <c r="M95" s="1">
-        <v>29577840.0</v>
+        <v>30014610.0</v>
       </c>
       <c r="N95" s="1">
-        <v>29577840.0</v>
+        <v>30400496.08</v>
       </c>
       <c r="O95" s="1">
-        <v>0.5</v>
+        <v>0.51</v>
       </c>
       <c r="P95">
         <v>1</v>
       </c>
     </row>
     <row r="96" spans="1:16">
       <c r="A96" t="s">
         <v>242</v>
       </c>
       <c r="B96" t="s">
         <v>243</v>
       </c>
       <c r="C96" s="1">
-        <v>40000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D96" s="1">
-        <v>98.7825</v>
+        <v>99.5811</v>
       </c>
       <c r="E96" s="1">
-        <v>97.9014285</v>
+        <v>99.5421063</v>
       </c>
       <c r="F96" t="s">
         <v>8</v>
       </c>
       <c r="G96">
         <v>1.0</v>
       </c>
       <c r="H96" s="1">
-        <v>39160571.4</v>
+        <v>9954210.63</v>
       </c>
       <c r="I96" s="1">
-        <v>352428.6</v>
+        <v>3899.37</v>
       </c>
       <c r="J96" s="1">
-        <v>0.89995775700045</v>
+        <v>0.039173071024317</v>
       </c>
       <c r="K96">
         <v>0.0</v>
       </c>
       <c r="L96">
         <v>0.0</v>
       </c>
       <c r="M96" s="1">
-        <v>39513000.0</v>
+        <v>9958110.0</v>
       </c>
       <c r="N96" s="1">
-        <v>39513000.0</v>
+        <v>9958110.0</v>
       </c>
       <c r="O96" s="1">
-        <v>0.67</v>
+        <v>0.17</v>
       </c>
       <c r="P96">
         <v>1</v>
       </c>
     </row>
     <row r="97" spans="1:16">
       <c r="A97" t="s">
         <v>244</v>
       </c>
       <c r="B97" t="s">
         <v>245</v>
       </c>
       <c r="C97" s="1">
-        <v>12500000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="D97" s="1">
-        <v>98.4117</v>
+        <v>99.7431</v>
       </c>
       <c r="E97" s="1">
-        <v>98.15917464</v>
+        <v>99.66065547</v>
       </c>
       <c r="F97" t="s">
         <v>8</v>
       </c>
       <c r="G97">
         <v>1.0</v>
       </c>
       <c r="H97" s="1">
-        <v>12269896.83</v>
+        <v>29898196.64</v>
       </c>
       <c r="I97" s="1">
-        <v>31565.67</v>
+        <v>24733.36</v>
       </c>
       <c r="J97" s="1">
-        <v>0.25726108733711</v>
+        <v>0.082725256970549</v>
       </c>
       <c r="K97">
         <v>0.0</v>
       </c>
       <c r="L97">
         <v>0.0</v>
       </c>
       <c r="M97" s="1">
-        <v>12301462.5</v>
+        <v>29922930.0</v>
       </c>
       <c r="N97" s="1">
-        <v>12301462.5</v>
+        <v>29922930.0</v>
       </c>
       <c r="O97" s="1">
-        <v>0.21</v>
+        <v>0.5</v>
       </c>
       <c r="P97">
         <v>1</v>
       </c>
     </row>
     <row r="98" spans="1:16">
       <c r="A98" t="s">
         <v>246</v>
       </c>
       <c r="B98" t="s">
-        <v>245</v>
+        <v>247</v>
       </c>
       <c r="C98" s="1">
-        <v>15000000.0</v>
+        <v>25000000.0</v>
       </c>
       <c r="D98" s="1">
-        <v>98.4117</v>
+        <v>99.9176</v>
       </c>
       <c r="E98" s="1">
-        <v>98.20184247</v>
+        <v>99.81617188</v>
       </c>
       <c r="F98" t="s">
         <v>8</v>
       </c>
       <c r="G98">
         <v>1.0</v>
       </c>
       <c r="H98" s="1">
-        <v>14730276.37</v>
+        <v>24954042.97</v>
       </c>
       <c r="I98" s="1">
-        <v>31478.63</v>
+        <v>25357.03</v>
       </c>
       <c r="J98" s="1">
-        <v>0.21370019957066</v>
+        <v>0.10161491679118</v>
       </c>
       <c r="K98">
         <v>0.0</v>
       </c>
       <c r="L98">
         <v>0.0</v>
       </c>
       <c r="M98" s="1">
-        <v>14761755.0</v>
+        <v>24979400.0</v>
       </c>
       <c r="N98" s="1">
-        <v>14761755.0</v>
+        <v>24979400.0</v>
       </c>
       <c r="O98" s="1">
-        <v>0.25</v>
+        <v>0.42</v>
       </c>
       <c r="P98">
         <v>1</v>
       </c>
     </row>
     <row r="99" spans="1:16">
       <c r="A99" t="s">
+        <v>248</v>
+      </c>
+      <c r="B99" t="s">
         <v>247</v>
       </c>
-      <c r="B99" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C99" s="1">
-        <v>20000000.0</v>
+        <v>25000000.0</v>
       </c>
       <c r="D99" s="1">
-        <v>99.9044</v>
+        <v>99.9176</v>
       </c>
       <c r="E99" s="1">
-        <v>98.22903955</v>
+        <v>99.81617188</v>
       </c>
       <c r="F99" t="s">
         <v>8</v>
       </c>
       <c r="G99">
         <v>1.0</v>
       </c>
       <c r="H99" s="1">
-        <v>19645807.91</v>
+        <v>24954042.97</v>
       </c>
       <c r="I99" s="1">
-        <v>335072.09</v>
+        <v>25357.03</v>
       </c>
       <c r="J99" s="1">
-        <v>1.7055653375774</v>
+        <v>0.10161491679118</v>
       </c>
       <c r="K99">
         <v>0.0</v>
       </c>
       <c r="L99">
         <v>0.0</v>
       </c>
       <c r="M99" s="1">
-        <v>19980880.0</v>
+        <v>24979400.0</v>
       </c>
       <c r="N99" s="1">
-        <v>19980880.0</v>
+        <v>24979400.0</v>
       </c>
       <c r="O99" s="1">
-        <v>0.34</v>
+        <v>0.42</v>
       </c>
       <c r="P99">
         <v>1</v>
       </c>
     </row>
     <row r="100" spans="1:16">
       <c r="A100" t="s">
         <v>249</v>
       </c>
       <c r="B100" t="s">
         <v>250</v>
       </c>
       <c r="C100" s="1">
-        <v>20000000.0</v>
+        <v>25000000.0</v>
       </c>
       <c r="D100" s="1">
-        <v>99.7973</v>
+        <v>99.9111</v>
       </c>
       <c r="E100" s="1">
-        <v>98.10119685</v>
+        <v>99.78048292</v>
       </c>
       <c r="F100" t="s">
         <v>8</v>
       </c>
       <c r="G100">
         <v>1.0</v>
       </c>
       <c r="H100" s="1">
-        <v>19620239.37</v>
+        <v>24945120.73</v>
       </c>
       <c r="I100" s="1">
-        <v>339220.63</v>
+        <v>32654.27</v>
       </c>
       <c r="J100" s="1">
-        <v>1.7289321684764</v>
+        <v>0.13090443759901</v>
       </c>
       <c r="K100">
         <v>0.0</v>
       </c>
       <c r="L100">
         <v>0.0</v>
       </c>
       <c r="M100" s="1">
-        <v>19959460.0</v>
+        <v>24977775.0</v>
       </c>
       <c r="N100" s="1">
-        <v>19959460.0</v>
+        <v>24977775.0</v>
       </c>
       <c r="O100" s="1">
-        <v>0.34</v>
+        <v>0.42</v>
       </c>
       <c r="P100">
         <v>1</v>
       </c>
     </row>
     <row r="101" spans="1:16">
       <c r="A101" t="s">
         <v>251</v>
       </c>
       <c r="B101" t="s">
         <v>252</v>
       </c>
       <c r="C101" s="1">
-        <v>20000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="D101" s="1">
-        <v>97.9258</v>
+        <v>98.8419</v>
       </c>
       <c r="E101" s="1">
-        <v>97.80461245</v>
+        <v>98.49526593</v>
       </c>
       <c r="F101" t="s">
         <v>8</v>
       </c>
       <c r="G101">
         <v>1.0</v>
       </c>
       <c r="H101" s="1">
-        <v>19560922.49</v>
+        <v>29548579.78</v>
       </c>
       <c r="I101" s="1">
-        <v>24237.51</v>
+        <v>103990.22</v>
       </c>
       <c r="J101" s="1">
-        <v>0.12390780655867</v>
+        <v>0.35192967233703</v>
       </c>
       <c r="K101">
         <v>0.0</v>
       </c>
       <c r="L101">
         <v>0.0</v>
       </c>
       <c r="M101" s="1">
-        <v>19585160.0</v>
+        <v>29652570.0</v>
       </c>
       <c r="N101" s="1">
-        <v>19585160.0</v>
+        <v>29652570.0</v>
       </c>
       <c r="O101" s="1">
-        <v>0.33</v>
+        <v>0.49</v>
       </c>
       <c r="P101">
         <v>1</v>
       </c>
     </row>
     <row r="102" spans="1:16">
       <c r="A102" t="s">
         <v>253</v>
       </c>
       <c r="B102" t="s">
         <v>254</v>
       </c>
       <c r="C102" s="1">
-        <v>15000000.0</v>
+        <v>40000000.0</v>
       </c>
       <c r="D102" s="1">
-        <v>98.0676</v>
+        <v>99.0354</v>
       </c>
       <c r="E102" s="1">
-        <v>97.7852722</v>
+        <v>97.9014285</v>
       </c>
       <c r="F102" t="s">
         <v>8</v>
       </c>
       <c r="G102">
         <v>1.0</v>
       </c>
       <c r="H102" s="1">
-        <v>14667790.83</v>
+        <v>39160571.4</v>
       </c>
       <c r="I102" s="1">
-        <v>42349.17</v>
+        <v>453588.6</v>
       </c>
       <c r="J102" s="1">
-        <v>0.28872221107342</v>
+        <v>1.1582788089757</v>
       </c>
       <c r="K102">
         <v>0.0</v>
       </c>
       <c r="L102">
         <v>0.0</v>
       </c>
       <c r="M102" s="1">
-        <v>14710140.0</v>
+        <v>39614160.0</v>
       </c>
       <c r="N102" s="1">
-        <v>14710140.0</v>
+        <v>39614160.0</v>
       </c>
       <c r="O102" s="1">
-        <v>0.25</v>
+        <v>0.66</v>
       </c>
       <c r="P102">
         <v>1</v>
       </c>
     </row>
     <row r="103" spans="1:16">
       <c r="A103" t="s">
         <v>255</v>
       </c>
       <c r="B103" t="s">
         <v>256</v>
       </c>
       <c r="C103" s="1">
-        <v>10000000.0</v>
+        <v>12500000.0</v>
       </c>
       <c r="D103" s="1">
-        <v>99.9446</v>
+        <v>98.6494</v>
       </c>
       <c r="E103" s="1">
-        <v>99.826856</v>
+        <v>98.15917464</v>
       </c>
       <c r="F103" t="s">
         <v>8</v>
       </c>
       <c r="G103">
         <v>1.0</v>
       </c>
       <c r="H103" s="1">
-        <v>9982685.6</v>
+        <v>12269896.83</v>
       </c>
       <c r="I103" s="1">
-        <v>11774.4</v>
+        <v>61278.17</v>
       </c>
       <c r="J103" s="1">
-        <v>0.1179482202665</v>
+        <v>0.49941878769652</v>
       </c>
       <c r="K103">
         <v>0.0</v>
       </c>
       <c r="L103">
         <v>0.0</v>
       </c>
       <c r="M103" s="1">
-        <v>9994460.0</v>
+        <v>12331175.0</v>
       </c>
       <c r="N103" s="1">
-        <v>9994460.0</v>
+        <v>12331175.0</v>
       </c>
       <c r="O103" s="1">
-        <v>0.17</v>
+        <v>0.2</v>
       </c>
       <c r="P103">
         <v>1</v>
       </c>
     </row>
     <row r="104" spans="1:16">
       <c r="A104" t="s">
         <v>257</v>
       </c>
       <c r="B104" t="s">
-        <v>258</v>
+        <v>256</v>
       </c>
       <c r="C104" s="1">
-        <v>30000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D104" s="1">
-        <v>99.5667</v>
+        <v>98.6494</v>
       </c>
       <c r="E104" s="1">
-        <v>98.92074717</v>
+        <v>98.20184247</v>
       </c>
       <c r="F104" t="s">
         <v>8</v>
       </c>
       <c r="G104">
         <v>1.0</v>
       </c>
       <c r="H104" s="1">
-        <v>29676224.15</v>
+        <v>14730276.37</v>
       </c>
       <c r="I104" s="1">
-        <v>193785.85</v>
+        <v>67133.63</v>
       </c>
       <c r="J104" s="1">
-        <v>0.65300035820089</v>
+        <v>0.45575268456419</v>
       </c>
       <c r="K104">
         <v>0.0</v>
       </c>
       <c r="L104">
         <v>0.0</v>
       </c>
       <c r="M104" s="1">
-        <v>29870010.0</v>
+        <v>14797410.0</v>
       </c>
       <c r="N104" s="1">
-        <v>29870010.0</v>
+        <v>14797410.0</v>
       </c>
       <c r="O104" s="1">
-        <v>0.51</v>
+        <v>0.25</v>
       </c>
       <c r="P104">
         <v>1</v>
       </c>
     </row>
     <row r="105" spans="1:16">
       <c r="A105" t="s">
+        <v>258</v>
+      </c>
+      <c r="B105" t="s">
         <v>259</v>
       </c>
-      <c r="B105" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C105" s="1">
-        <v>15000000.0</v>
+        <v>13000000.0</v>
       </c>
       <c r="D105" s="1">
-        <v>98.8225</v>
+        <v>99.842</v>
       </c>
       <c r="E105" s="1">
-        <v>98.76742373</v>
+        <v>99.80490915</v>
       </c>
       <c r="F105" t="s">
         <v>8</v>
       </c>
       <c r="G105">
         <v>1.0</v>
       </c>
       <c r="H105" s="1">
-        <v>14815113.56</v>
+        <v>12974638.19</v>
       </c>
       <c r="I105" s="1">
-        <v>8261.44</v>
+        <v>4821.81</v>
       </c>
       <c r="J105" s="1">
-        <v>0.055763595510367</v>
+        <v>0.037163348444786</v>
       </c>
       <c r="K105">
         <v>0.0</v>
       </c>
       <c r="L105">
         <v>0.0</v>
       </c>
       <c r="M105" s="1">
-        <v>14823375.0</v>
+        <v>12979460.0</v>
       </c>
       <c r="N105" s="1">
-        <v>14823375.0</v>
+        <v>12979460.0</v>
       </c>
       <c r="O105" s="1">
-        <v>0.25</v>
+        <v>0.22</v>
       </c>
       <c r="P105">
         <v>1</v>
       </c>
     </row>
     <row r="106" spans="1:16">
       <c r="A106" t="s">
+        <v>260</v>
+      </c>
+      <c r="B106" t="s">
         <v>261</v>
       </c>
-      <c r="B106" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C106" s="1">
-        <v>15000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D106" s="1">
-        <v>98.0497</v>
+        <v>98.1596</v>
       </c>
       <c r="E106" s="1">
-        <v>97.81428547</v>
+        <v>97.80461245</v>
       </c>
       <c r="F106" t="s">
         <v>8</v>
       </c>
       <c r="G106">
         <v>1.0</v>
       </c>
       <c r="H106" s="1">
-        <v>14672142.82</v>
+        <v>19560922.49</v>
       </c>
       <c r="I106" s="1">
-        <v>35312.18</v>
+        <v>70997.51</v>
       </c>
       <c r="J106" s="1">
-        <v>0.24067500182635</v>
+        <v>0.36295583726328</v>
       </c>
       <c r="K106">
         <v>0.0</v>
       </c>
       <c r="L106">
         <v>0.0</v>
       </c>
       <c r="M106" s="1">
-        <v>14707455.0</v>
+        <v>19631920.0</v>
       </c>
       <c r="N106" s="1">
-        <v>14707455.0</v>
+        <v>19631920.0</v>
       </c>
       <c r="O106" s="1">
-        <v>0.25</v>
+        <v>0.33</v>
       </c>
       <c r="P106">
         <v>1</v>
       </c>
     </row>
     <row r="107" spans="1:16">
       <c r="A107" t="s">
+        <v>262</v>
+      </c>
+      <c r="B107" t="s">
         <v>263</v>
       </c>
-      <c r="B107" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C107" s="1">
-        <v>20000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D107" s="1">
-        <v>99.9944</v>
+        <v>98.3031</v>
       </c>
       <c r="E107" s="1">
-        <v>97.9881802</v>
+        <v>97.7852722</v>
       </c>
       <c r="F107" t="s">
         <v>8</v>
       </c>
       <c r="G107">
         <v>1.0</v>
       </c>
       <c r="H107" s="1">
-        <v>19597636.04</v>
+        <v>14667790.83</v>
       </c>
       <c r="I107" s="1">
-        <v>401243.96</v>
+        <v>77674.17</v>
       </c>
       <c r="J107" s="1">
-        <v>2.0474099997624</v>
+        <v>0.52955602449098</v>
       </c>
       <c r="K107">
         <v>0.0</v>
       </c>
       <c r="L107">
         <v>0.0</v>
       </c>
       <c r="M107" s="1">
-        <v>19998880.0</v>
+        <v>14745465.0</v>
       </c>
       <c r="N107" s="1">
-        <v>19998880.0</v>
+        <v>14745465.0</v>
       </c>
       <c r="O107" s="1">
-        <v>0.34</v>
+        <v>0.25</v>
       </c>
       <c r="P107">
         <v>1</v>
       </c>
     </row>
     <row r="108" spans="1:16">
       <c r="A108" t="s">
+        <v>264</v>
+      </c>
+      <c r="B108" t="s">
         <v>265</v>
-      </c>
-[...1 lines deleted...]
-        <v>266</v>
       </c>
       <c r="C108" s="1">
         <v>30000000.0</v>
       </c>
       <c r="D108" s="1">
-        <v>97.4016</v>
+        <v>99.7861</v>
       </c>
       <c r="E108" s="1">
-        <v>97.3712995</v>
+        <v>98.92074717</v>
       </c>
       <c r="F108" t="s">
         <v>8</v>
       </c>
       <c r="G108">
         <v>1.0</v>
       </c>
       <c r="H108" s="1">
-        <v>29211389.85</v>
+        <v>29676224.15</v>
       </c>
       <c r="I108" s="1">
-        <v>9090.15</v>
+        <v>259605.85</v>
       </c>
       <c r="J108" s="1">
-        <v>0.031118512493509</v>
+        <v>0.87479407315368</v>
       </c>
       <c r="K108">
         <v>0.0</v>
       </c>
       <c r="L108">
         <v>0.0</v>
       </c>
       <c r="M108" s="1">
-        <v>29220480.0</v>
+        <v>29935830.0</v>
       </c>
       <c r="N108" s="1">
-        <v>29220480.0</v>
+        <v>29935830.0</v>
       </c>
       <c r="O108" s="1">
         <v>0.5</v>
       </c>
       <c r="P108">
         <v>1</v>
       </c>
     </row>
     <row r="109" spans="1:16">
       <c r="A109" t="s">
+        <v>266</v>
+      </c>
+      <c r="B109" t="s">
         <v>267</v>
       </c>
-      <c r="B109" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C109" s="1">
-        <v>30000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D109" s="1">
-        <v>99.8849</v>
+        <v>99.0584</v>
       </c>
       <c r="E109" s="1">
-        <v>99.47617503</v>
+        <v>98.76742373</v>
       </c>
       <c r="F109" t="s">
         <v>8</v>
       </c>
       <c r="G109">
         <v>1.0</v>
       </c>
       <c r="H109" s="1">
-        <v>29842852.51</v>
+        <v>14815113.56</v>
       </c>
       <c r="I109" s="1">
-        <v>122617.49</v>
+        <v>43646.44</v>
       </c>
       <c r="J109" s="1">
-        <v>0.41087724425442</v>
+        <v>0.29460752915079</v>
       </c>
       <c r="K109">
         <v>0.0</v>
       </c>
       <c r="L109">
         <v>0.0</v>
       </c>
       <c r="M109" s="1">
-        <v>29965470.0</v>
+        <v>14858760.0</v>
       </c>
       <c r="N109" s="1">
-        <v>29965470.0</v>
+        <v>14858760.0</v>
       </c>
       <c r="O109" s="1">
-        <v>0.51</v>
+        <v>0.25</v>
       </c>
       <c r="P109">
         <v>1</v>
       </c>
     </row>
     <row r="110" spans="1:16">
       <c r="A110" t="s">
+        <v>268</v>
+      </c>
+      <c r="B110" t="s">
         <v>269</v>
-      </c>
-[...1 lines deleted...]
-        <v>270</v>
       </c>
       <c r="C110" s="1">
         <v>15000000.0</v>
       </c>
       <c r="D110" s="1">
-        <v>99.9463</v>
+        <v>98.2749</v>
       </c>
       <c r="E110" s="1">
-        <v>99.66048993</v>
+        <v>97.81428547</v>
       </c>
       <c r="F110" t="s">
         <v>8</v>
       </c>
       <c r="G110">
         <v>1.0</v>
       </c>
       <c r="H110" s="1">
-        <v>14949073.49</v>
+        <v>14672142.82</v>
       </c>
       <c r="I110" s="1">
-        <v>42871.51</v>
+        <v>69092.18</v>
       </c>
       <c r="J110" s="1">
-        <v>0.28678372628697</v>
+        <v>0.47090722089904</v>
       </c>
       <c r="K110">
         <v>0.0</v>
       </c>
       <c r="L110">
         <v>0.0</v>
       </c>
       <c r="M110" s="1">
-        <v>14991945.0</v>
+        <v>14741235.0</v>
       </c>
       <c r="N110" s="1">
-        <v>14991945.0</v>
+        <v>14741235.0</v>
       </c>
       <c r="O110" s="1">
-        <v>0.26</v>
+        <v>0.24</v>
       </c>
       <c r="P110">
         <v>1</v>
       </c>
     </row>
     <row r="111" spans="1:16">
       <c r="A111" t="s">
+        <v>270</v>
+      </c>
+      <c r="B111" t="s">
         <v>271</v>
-      </c>
-[...1 lines deleted...]
-        <v>272</v>
       </c>
       <c r="C111" s="1">
         <v>30000000.0</v>
       </c>
       <c r="D111" s="1">
-        <v>99.9103</v>
+        <v>97.6492</v>
       </c>
       <c r="E111" s="1">
-        <v>99.57189617</v>
+        <v>97.3712995</v>
       </c>
       <c r="F111" t="s">
         <v>8</v>
       </c>
       <c r="G111">
         <v>1.0</v>
       </c>
       <c r="H111" s="1">
-        <v>29871568.85</v>
+        <v>29211389.85</v>
       </c>
       <c r="I111" s="1">
-        <v>101521.15</v>
+        <v>83370.15</v>
       </c>
       <c r="J111" s="1">
-        <v>0.33985878180617</v>
+        <v>0.28540288712076</v>
       </c>
       <c r="K111">
         <v>0.0</v>
       </c>
       <c r="L111">
         <v>0.0</v>
       </c>
       <c r="M111" s="1">
-        <v>29973090.0</v>
+        <v>29294760.0</v>
       </c>
       <c r="N111" s="1">
-        <v>29973090.0</v>
+        <v>29294760.0</v>
       </c>
       <c r="O111" s="1">
-        <v>0.51</v>
+        <v>0.49</v>
       </c>
       <c r="P111">
         <v>1</v>
       </c>
     </row>
     <row r="112" spans="1:16">
       <c r="A112" t="s">
+        <v>272</v>
+      </c>
+      <c r="B112" t="s">
         <v>273</v>
       </c>
-      <c r="B112" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C112" s="1">
-        <v>25000000.0</v>
+        <v>9000000.0</v>
       </c>
       <c r="D112" s="1">
-        <v>98.0869</v>
+        <v>99.8332</v>
       </c>
       <c r="E112" s="1">
-        <v>97.77932292</v>
+        <v>99.796858</v>
       </c>
       <c r="F112" t="s">
         <v>8</v>
       </c>
       <c r="G112">
         <v>1.0</v>
       </c>
       <c r="H112" s="1">
-        <v>24444830.73</v>
+        <v>8981717.22</v>
       </c>
       <c r="I112" s="1">
-        <v>76894.27</v>
+        <v>3270.78</v>
       </c>
       <c r="J112" s="1">
-        <v>0.31456249727936</v>
+        <v>0.036415976142255</v>
       </c>
       <c r="K112">
         <v>0.0</v>
       </c>
       <c r="L112">
         <v>0.0</v>
       </c>
       <c r="M112" s="1">
-        <v>24521725.0</v>
+        <v>8984988.0</v>
       </c>
       <c r="N112" s="1">
-        <v>24521725.0</v>
+        <v>8984988.0</v>
       </c>
       <c r="O112" s="1">
-        <v>0.42</v>
+        <v>0.15</v>
       </c>
       <c r="P112">
         <v>1</v>
       </c>
     </row>
     <row r="113" spans="1:16">
       <c r="A113" t="s">
+        <v>274</v>
+      </c>
+      <c r="B113" t="s">
         <v>275</v>
       </c>
-      <c r="B113" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C113" s="1">
-        <v>21400000.0</v>
+        <v>12500000.0</v>
       </c>
       <c r="D113" s="1">
-        <v>99.5817</v>
+        <v>99.6171</v>
       </c>
       <c r="E113" s="1">
-        <v>98.04874822</v>
+        <v>99.60490056</v>
       </c>
       <c r="F113" t="s">
         <v>8</v>
       </c>
       <c r="G113">
         <v>1.0</v>
       </c>
       <c r="H113" s="1">
-        <v>20982432.12</v>
+        <v>12450612.57</v>
       </c>
       <c r="I113" s="1">
-        <v>328051.68</v>
+        <v>1524.93</v>
       </c>
       <c r="J113" s="1">
-        <v>1.5634587931649</v>
+        <v>0.012247831112136</v>
       </c>
       <c r="K113">
         <v>0.0</v>
       </c>
       <c r="L113">
         <v>0.0</v>
       </c>
       <c r="M113" s="1">
-        <v>21310483.8</v>
+        <v>12452137.5</v>
       </c>
       <c r="N113" s="1">
-        <v>21310483.8</v>
+        <v>12452137.5</v>
       </c>
       <c r="O113" s="1">
-        <v>0.36</v>
+        <v>0.21</v>
       </c>
       <c r="P113">
         <v>1</v>
       </c>
     </row>
     <row r="114" spans="1:16">
       <c r="A114" t="s">
+        <v>276</v>
+      </c>
+      <c r="B114" t="s">
         <v>277</v>
       </c>
-      <c r="B114" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C114" s="1">
-        <v>13000000.0</v>
+        <v>25000000.0</v>
       </c>
       <c r="D114" s="1">
-        <v>98.162</v>
+        <v>98.3179</v>
       </c>
       <c r="E114" s="1">
-        <v>97.75025085</v>
+        <v>97.77932292</v>
       </c>
       <c r="F114" t="s">
         <v>8</v>
       </c>
       <c r="G114">
         <v>1.0</v>
       </c>
       <c r="H114" s="1">
-        <v>12707532.61</v>
+        <v>24444830.73</v>
       </c>
       <c r="I114" s="1">
-        <v>53527.39</v>
+        <v>134644.27</v>
       </c>
       <c r="J114" s="1">
-        <v>0.42122567490307</v>
+        <v>0.55080876397625</v>
       </c>
       <c r="K114">
         <v>0.0</v>
       </c>
       <c r="L114">
         <v>0.0</v>
       </c>
       <c r="M114" s="1">
-        <v>12761060.0</v>
+        <v>24579475.0</v>
       </c>
       <c r="N114" s="1">
-        <v>12761060.0</v>
+        <v>24579475.0</v>
       </c>
       <c r="O114" s="1">
-        <v>0.22</v>
+        <v>0.41</v>
       </c>
       <c r="P114">
         <v>1</v>
       </c>
     </row>
     <row r="115" spans="1:16">
       <c r="A115" t="s">
+        <v>278</v>
+      </c>
+      <c r="B115" t="s">
         <v>279</v>
       </c>
-      <c r="B115" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C115" s="1">
-        <v>20000000.0</v>
+        <v>21400000.0</v>
       </c>
       <c r="D115" s="1">
-        <v>99.8319</v>
+        <v>99.8042</v>
       </c>
       <c r="E115" s="1">
-        <v>98.05766825</v>
+        <v>98.04874822</v>
       </c>
       <c r="F115" t="s">
         <v>8</v>
       </c>
       <c r="G115">
         <v>1.0</v>
       </c>
       <c r="H115" s="1">
-        <v>19611533.65</v>
+        <v>20982432.12</v>
       </c>
       <c r="I115" s="1">
-        <v>354846.35</v>
+        <v>375666.68</v>
       </c>
       <c r="J115" s="1">
-        <v>1.8093758312471</v>
+        <v>1.7903867285334</v>
       </c>
       <c r="K115">
         <v>0.0</v>
       </c>
       <c r="L115">
         <v>0.0</v>
       </c>
       <c r="M115" s="1">
-        <v>19966380.0</v>
+        <v>21358098.8</v>
       </c>
       <c r="N115" s="1">
-        <v>19966380.0</v>
+        <v>21358098.8</v>
       </c>
       <c r="O115" s="1">
-        <v>0.34</v>
+        <v>0.35</v>
       </c>
       <c r="P115">
         <v>1</v>
       </c>
     </row>
     <row r="116" spans="1:16">
       <c r="A116" t="s">
+        <v>280</v>
+      </c>
+      <c r="B116" t="s">
         <v>281</v>
       </c>
-      <c r="B116" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C116" s="1">
-        <v>20000000.0</v>
+        <v>13000000.0</v>
       </c>
       <c r="D116" s="1">
-        <v>100.0099</v>
+        <v>98.4159</v>
       </c>
       <c r="E116" s="1">
-        <v>100.0</v>
+        <v>97.75025085</v>
       </c>
       <c r="F116" t="s">
         <v>8</v>
       </c>
       <c r="G116">
         <v>1.0</v>
       </c>
       <c r="H116" s="1">
-        <v>20000000.0</v>
+        <v>12707532.61</v>
       </c>
       <c r="I116" s="1">
-        <v>1980.0</v>
+        <v>86534.39</v>
       </c>
       <c r="J116" s="1">
-        <v>0.0099</v>
+        <v>0.68096925387312</v>
       </c>
       <c r="K116">
         <v>0.0</v>
       </c>
-      <c r="L116" t="s">
-        <v>283</v>
+      <c r="L116">
+        <v>0.0</v>
       </c>
       <c r="M116" s="1">
-        <v>20001980.0</v>
+        <v>12794067.0</v>
       </c>
       <c r="N116" s="1">
-        <v>20137467.83</v>
+        <v>12794067.0</v>
       </c>
       <c r="O116" s="1">
-        <v>0.34</v>
+        <v>0.21</v>
       </c>
       <c r="P116">
         <v>1</v>
       </c>
     </row>
     <row r="117" spans="1:16">
       <c r="A117" t="s">
-        <v>284</v>
+        <v>282</v>
       </c>
       <c r="B117" t="s">
-        <v>285</v>
+        <v>283</v>
       </c>
       <c r="C117" s="1">
-        <v>30000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D117" s="1">
-        <v>100.0106</v>
+        <v>100.0129</v>
       </c>
       <c r="E117" s="1">
         <v>100.0</v>
       </c>
       <c r="F117" t="s">
         <v>8</v>
       </c>
       <c r="G117">
         <v>1.0</v>
       </c>
       <c r="H117" s="1">
-        <v>30000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="I117" s="1">
-        <v>3180.0</v>
+        <v>2580.0</v>
       </c>
       <c r="J117" s="1">
-        <v>0.0106</v>
+        <v>0.0129</v>
       </c>
       <c r="K117">
         <v>0.0</v>
       </c>
       <c r="L117" t="s">
-        <v>286</v>
+        <v>284</v>
       </c>
       <c r="M117" s="1">
-        <v>30003180.0</v>
+        <v>20002580.0</v>
       </c>
       <c r="N117" s="1">
-        <v>30672730.0</v>
+        <v>20183370.22</v>
       </c>
       <c r="O117" s="1">
-        <v>0.52</v>
+        <v>0.34</v>
       </c>
       <c r="P117">
         <v>1</v>
       </c>
     </row>
     <row r="118" spans="1:16">
       <c r="A118" t="s">
-        <v>287</v>
+        <v>285</v>
       </c>
       <c r="B118" t="s">
-        <v>288</v>
+        <v>286</v>
       </c>
       <c r="C118" s="1">
-        <v>50000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="D118" s="1">
-        <v>99.6716</v>
+        <v>99.4573</v>
       </c>
       <c r="E118" s="1">
-        <v>99.1206757</v>
+        <v>99.40744877</v>
       </c>
       <c r="F118" t="s">
         <v>8</v>
       </c>
       <c r="G118">
         <v>1.0</v>
       </c>
       <c r="H118" s="1">
-        <v>49560337.85</v>
+        <v>29822234.63</v>
       </c>
       <c r="I118" s="1">
-        <v>275462.15</v>
+        <v>14955.37</v>
       </c>
       <c r="J118" s="1">
-        <v>0.55581168722804</v>
+        <v>0.050148388226265</v>
       </c>
       <c r="K118">
         <v>0.0</v>
       </c>
       <c r="L118">
         <v>0.0</v>
       </c>
       <c r="M118" s="1">
-        <v>49835800.0</v>
+        <v>29837190.0</v>
       </c>
       <c r="N118" s="1">
-        <v>49835800.0</v>
+        <v>29837190.0</v>
       </c>
       <c r="O118" s="1">
-        <v>0.85</v>
+        <v>0.5</v>
       </c>
       <c r="P118">
         <v>1</v>
       </c>
     </row>
     <row r="119" spans="1:16">
       <c r="A119" t="s">
-        <v>289</v>
+        <v>287</v>
       </c>
       <c r="B119" t="s">
-        <v>290</v>
+        <v>288</v>
       </c>
       <c r="C119" s="1">
         <v>30000000.0</v>
       </c>
       <c r="D119" s="1">
-        <v>99.9136</v>
+        <v>99.9814</v>
       </c>
       <c r="E119" s="1">
-        <v>97.87236357</v>
+        <v>100.0</v>
       </c>
       <c r="F119" t="s">
         <v>8</v>
       </c>
       <c r="G119">
         <v>1.0</v>
       </c>
       <c r="H119" s="1">
-        <v>29361709.07</v>
+        <v>30000000.0</v>
       </c>
       <c r="I119" s="1">
-        <v>612370.93</v>
+        <v>-5580.0</v>
       </c>
       <c r="J119" s="1">
-        <v>2.0856106452798</v>
+        <v>-0.0186</v>
       </c>
       <c r="K119">
         <v>0.0</v>
       </c>
-      <c r="L119">
-        <v>0.0</v>
+      <c r="L119" t="s">
+        <v>289</v>
       </c>
       <c r="M119" s="1">
-        <v>29974080.0</v>
+        <v>29994420.0</v>
       </c>
       <c r="N119" s="1">
-        <v>29974080.0</v>
+        <v>30035703.0</v>
       </c>
       <c r="O119" s="1">
-        <v>0.51</v>
+        <v>0.5</v>
       </c>
       <c r="P119">
         <v>1</v>
       </c>
     </row>
     <row r="120" spans="1:16">
       <c r="A120" t="s">
+        <v>290</v>
+      </c>
+      <c r="B120" t="s">
         <v>291</v>
       </c>
-      <c r="B120" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C120" s="1">
-        <v>20000000.0</v>
+        <v>50000000.0</v>
       </c>
       <c r="D120" s="1">
-        <v>99.9837</v>
+        <v>99.8889</v>
       </c>
       <c r="E120" s="1">
-        <v>100.0</v>
+        <v>99.1206757</v>
       </c>
       <c r="F120" t="s">
         <v>8</v>
       </c>
       <c r="G120">
         <v>1.0</v>
       </c>
       <c r="H120" s="1">
-        <v>20000000.0</v>
+        <v>49560337.85</v>
       </c>
       <c r="I120" s="1">
-        <v>-3260.0</v>
+        <v>384112.15</v>
       </c>
       <c r="J120" s="1">
-        <v>-0.0163</v>
+        <v>0.77503940986552</v>
       </c>
       <c r="K120">
         <v>0.0</v>
       </c>
-      <c r="L120" t="s">
-        <v>293</v>
+      <c r="L120">
+        <v>0.0</v>
       </c>
       <c r="M120" s="1">
-        <v>19996740.0</v>
+        <v>49944450.0</v>
       </c>
       <c r="N120" s="1">
-        <v>20032253.33</v>
+        <v>49944450.0</v>
       </c>
       <c r="O120" s="1">
-        <v>0.34</v>
+        <v>0.83</v>
       </c>
       <c r="P120">
         <v>1</v>
       </c>
     </row>
     <row r="121" spans="1:16">
       <c r="A121" t="s">
-        <v>294</v>
+        <v>292</v>
       </c>
       <c r="B121" t="s">
-        <v>295</v>
+        <v>293</v>
       </c>
       <c r="C121" s="1">
-        <v>25000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D121" s="1">
-        <v>99.9984</v>
+        <v>99.9976</v>
       </c>
       <c r="E121" s="1">
         <v>100.0</v>
       </c>
       <c r="F121" t="s">
         <v>8</v>
       </c>
       <c r="G121">
         <v>1.0</v>
       </c>
       <c r="H121" s="1">
-        <v>25000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="I121" s="1">
-        <v>-400.0</v>
+        <v>-480.0</v>
       </c>
       <c r="J121" s="1">
-        <v>-0.0016</v>
+        <v>-0.0024</v>
       </c>
       <c r="K121">
         <v>0.0</v>
       </c>
       <c r="L121" t="s">
-        <v>296</v>
+        <v>294</v>
       </c>
       <c r="M121" s="1">
-        <v>24999600.0</v>
+        <v>19999520.0</v>
       </c>
       <c r="N121" s="1">
-        <v>25172773.61</v>
+        <v>20082008.61</v>
       </c>
       <c r="O121" s="1">
-        <v>0.43</v>
+        <v>0.33</v>
       </c>
       <c r="P121">
         <v>1</v>
       </c>
     </row>
     <row r="122" spans="1:16">
       <c r="A122" t="s">
-        <v>297</v>
+        <v>295</v>
       </c>
       <c r="B122" t="s">
-        <v>298</v>
+        <v>296</v>
       </c>
       <c r="C122" s="1">
         <v>25000000.0</v>
       </c>
       <c r="D122" s="1">
-        <v>100.0092</v>
+        <v>100.0078</v>
       </c>
       <c r="E122" s="1">
         <v>100.0</v>
       </c>
       <c r="F122" t="s">
         <v>8</v>
       </c>
       <c r="G122">
         <v>1.0</v>
       </c>
       <c r="H122" s="1">
         <v>25000000.0</v>
       </c>
       <c r="I122" s="1">
-        <v>2300.0</v>
+        <v>1950.0</v>
       </c>
       <c r="J122" s="1">
-        <v>0.0092</v>
+        <v>0.0078</v>
       </c>
       <c r="K122">
         <v>0.0</v>
       </c>
       <c r="L122" t="s">
-        <v>299</v>
+        <v>297</v>
       </c>
       <c r="M122" s="1">
-        <v>25002300.0</v>
+        <v>25001950.0</v>
       </c>
       <c r="N122" s="1">
-        <v>25173181.94</v>
+        <v>25233546.46</v>
       </c>
       <c r="O122" s="1">
-        <v>0.43</v>
+        <v>0.42</v>
       </c>
       <c r="P122">
         <v>1</v>
       </c>
     </row>
     <row r="123" spans="1:16">
       <c r="A123" t="s">
-        <v>300</v>
+        <v>298</v>
       </c>
       <c r="B123" t="s">
-        <v>301</v>
+        <v>299</v>
       </c>
       <c r="C123" s="1">
-        <v>20000000.0</v>
+        <v>25000000.0</v>
       </c>
       <c r="D123" s="1">
-        <v>99.9867</v>
+        <v>100.0139</v>
       </c>
       <c r="E123" s="1">
         <v>100.0</v>
       </c>
       <c r="F123" t="s">
         <v>8</v>
       </c>
       <c r="G123">
         <v>1.0</v>
       </c>
       <c r="H123" s="1">
-        <v>20000000.0</v>
+        <v>25000000.0</v>
       </c>
       <c r="I123" s="1">
-        <v>-2660.0</v>
+        <v>3475.0</v>
       </c>
       <c r="J123" s="1">
-        <v>-0.0133</v>
+        <v>0.0139</v>
       </c>
       <c r="K123">
         <v>0.0</v>
       </c>
       <c r="L123" t="s">
-        <v>302</v>
+        <v>300</v>
       </c>
       <c r="M123" s="1">
-        <v>19997340.0</v>
+        <v>25003475.0</v>
       </c>
       <c r="N123" s="1">
-        <v>20092994.44</v>
+        <v>25232008.96</v>
       </c>
       <c r="O123" s="1">
-        <v>0.34</v>
+        <v>0.42</v>
       </c>
       <c r="P123">
         <v>1</v>
       </c>
     </row>
     <row r="124" spans="1:16">
       <c r="A124" t="s">
-        <v>303</v>
+        <v>301</v>
       </c>
       <c r="B124" t="s">
-        <v>304</v>
+        <v>302</v>
       </c>
       <c r="C124" s="1">
         <v>20000000.0</v>
       </c>
       <c r="D124" s="1">
-        <v>99.9751</v>
+        <v>99.9991</v>
       </c>
       <c r="E124" s="1">
         <v>100.0</v>
       </c>
       <c r="F124" t="s">
         <v>8</v>
       </c>
       <c r="G124">
         <v>1.0</v>
       </c>
       <c r="H124" s="1">
         <v>20000000.0</v>
       </c>
       <c r="I124" s="1">
-        <v>-4980.0</v>
+        <v>-180.0</v>
       </c>
       <c r="J124" s="1">
-        <v>-0.0249</v>
+        <v>-0.0009</v>
       </c>
       <c r="K124">
         <v>0.0</v>
       </c>
       <c r="L124" t="s">
-        <v>305</v>
+        <v>303</v>
       </c>
       <c r="M124" s="1">
-        <v>19995020.0</v>
+        <v>19999820.0</v>
       </c>
       <c r="N124" s="1">
-        <v>20055390.67</v>
+        <v>20142137.22</v>
       </c>
       <c r="O124" s="1">
-        <v>0.34</v>
+        <v>0.33</v>
       </c>
       <c r="P124">
         <v>1</v>
       </c>
     </row>
     <row r="125" spans="1:16">
       <c r="A125" t="s">
-        <v>306</v>
+        <v>304</v>
       </c>
       <c r="B125" t="s">
-        <v>307</v>
+        <v>305</v>
       </c>
       <c r="C125" s="1">
-        <v>25000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D125" s="1">
-        <v>100.0118</v>
+        <v>99.9898</v>
       </c>
       <c r="E125" s="1">
         <v>100.0</v>
       </c>
       <c r="F125" t="s">
         <v>8</v>
       </c>
       <c r="G125">
         <v>1.0</v>
       </c>
       <c r="H125" s="1">
-        <v>25000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="I125" s="1">
-        <v>2950.0</v>
+        <v>-2040.0</v>
       </c>
       <c r="J125" s="1">
-        <v>0.0118</v>
+        <v>-0.0102</v>
       </c>
       <c r="K125">
         <v>0.0</v>
       </c>
       <c r="L125" t="s">
-        <v>308</v>
+        <v>306</v>
       </c>
       <c r="M125" s="1">
-        <v>25002950.0</v>
+        <v>19997960.0</v>
       </c>
       <c r="N125" s="1">
-        <v>25266125.76</v>
+        <v>20104937.22</v>
       </c>
       <c r="O125" s="1">
-        <v>0.43</v>
+        <v>0.33</v>
       </c>
       <c r="P125">
         <v>1</v>
       </c>
     </row>
     <row r="126" spans="1:16">
       <c r="A126" t="s">
-        <v>309</v>
+        <v>307</v>
       </c>
       <c r="B126" t="s">
-        <v>310</v>
+        <v>308</v>
       </c>
       <c r="C126" s="1">
-        <v>20000000.0</v>
+        <v>25000000.0</v>
       </c>
       <c r="D126" s="1">
-        <v>99.9993</v>
+        <v>100.0215</v>
       </c>
       <c r="E126" s="1">
         <v>100.0</v>
       </c>
       <c r="F126" t="s">
         <v>8</v>
       </c>
       <c r="G126">
         <v>1.0</v>
       </c>
       <c r="H126" s="1">
-        <v>20000000.0</v>
+        <v>25000000.0</v>
       </c>
       <c r="I126" s="1">
-        <v>-140.0</v>
+        <v>5375.0</v>
       </c>
       <c r="J126" s="1">
-        <v>-0.0007</v>
+        <v>0.0215</v>
       </c>
       <c r="K126">
         <v>0.0</v>
       </c>
       <c r="L126" t="s">
-        <v>311</v>
+        <v>309</v>
       </c>
       <c r="M126" s="1">
-        <v>19999860.0</v>
+        <v>25005375.0</v>
       </c>
       <c r="N126" s="1">
-        <v>20092558.89</v>
+        <v>25327128.33</v>
       </c>
       <c r="O126" s="1">
-        <v>0.34</v>
+        <v>0.42</v>
       </c>
       <c r="P126">
         <v>1</v>
       </c>
     </row>
     <row r="127" spans="1:16">
       <c r="A127" t="s">
-        <v>312</v>
+        <v>310</v>
       </c>
       <c r="B127" t="s">
-        <v>313</v>
+        <v>311</v>
       </c>
       <c r="C127" s="1">
-        <v>15000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D127" s="1">
-        <v>100.0052</v>
+        <v>100.0064</v>
       </c>
       <c r="E127" s="1">
         <v>100.0</v>
       </c>
       <c r="F127" t="s">
         <v>8</v>
       </c>
       <c r="G127">
         <v>1.0</v>
       </c>
       <c r="H127" s="1">
-        <v>15000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="I127" s="1">
-        <v>780.0</v>
+        <v>1280.0</v>
       </c>
       <c r="J127" s="1">
-        <v>0.0052</v>
+        <v>0.0064</v>
       </c>
       <c r="K127">
         <v>0.0</v>
       </c>
       <c r="L127" t="s">
-        <v>314</v>
+        <v>312</v>
       </c>
       <c r="M127" s="1">
-        <v>15000780.0</v>
+        <v>20001280.0</v>
       </c>
       <c r="N127" s="1">
-        <v>15093971.67</v>
+        <v>20139202.78</v>
       </c>
       <c r="O127" s="1">
-        <v>0.26</v>
+        <v>0.33</v>
       </c>
       <c r="P127">
         <v>1</v>
       </c>
     </row>
     <row r="128" spans="1:16">
       <c r="A128" t="s">
-        <v>315</v>
+        <v>313</v>
       </c>
       <c r="B128" t="s">
-        <v>316</v>
+        <v>314</v>
       </c>
       <c r="C128" s="1">
         <v>15000000.0</v>
       </c>
       <c r="D128" s="1">
-        <v>100.0184</v>
+        <v>100.0138</v>
       </c>
       <c r="E128" s="1">
         <v>100.0</v>
       </c>
       <c r="F128" t="s">
         <v>8</v>
       </c>
       <c r="G128">
         <v>1.0</v>
       </c>
       <c r="H128" s="1">
         <v>15000000.0</v>
       </c>
       <c r="I128" s="1">
-        <v>2760.0</v>
+        <v>2070.0</v>
       </c>
       <c r="J128" s="1">
-        <v>0.0184</v>
+        <v>0.0138</v>
       </c>
       <c r="K128">
         <v>0.0</v>
       </c>
       <c r="L128" t="s">
-        <v>317</v>
+        <v>315</v>
       </c>
       <c r="M128" s="1">
-        <v>15002760.0</v>
+        <v>15002070.0</v>
       </c>
       <c r="N128" s="1">
-        <v>15263720.92</v>
+        <v>15129833.92</v>
       </c>
       <c r="O128" s="1">
-        <v>0.26</v>
+        <v>0.25</v>
       </c>
       <c r="P128">
         <v>1</v>
       </c>
     </row>
     <row r="129" spans="1:16">
       <c r="A129" t="s">
-        <v>318</v>
+        <v>316</v>
       </c>
       <c r="B129" t="s">
-        <v>319</v>
+        <v>317</v>
       </c>
       <c r="C129" s="1">
-        <v>20000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D129" s="1">
-        <v>100.0043</v>
+        <v>100.0109</v>
       </c>
       <c r="E129" s="1">
         <v>100.0</v>
       </c>
       <c r="F129" t="s">
         <v>8</v>
       </c>
       <c r="G129">
         <v>1.0</v>
       </c>
       <c r="H129" s="1">
-        <v>20000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="I129" s="1">
-        <v>860.0</v>
+        <v>1635.0</v>
       </c>
       <c r="J129" s="1">
-        <v>0.0043</v>
+        <v>0.0109</v>
       </c>
       <c r="K129">
         <v>0.0</v>
       </c>
       <c r="L129" t="s">
-        <v>320</v>
+        <v>318</v>
       </c>
       <c r="M129" s="1">
-        <v>20000860.0</v>
+        <v>15001635.0</v>
       </c>
       <c r="N129" s="1">
-        <v>20105795.06</v>
+        <v>15297616.88</v>
       </c>
       <c r="O129" s="1">
-        <v>0.34</v>
+        <v>0.25</v>
       </c>
       <c r="P129">
         <v>1</v>
       </c>
     </row>
     <row r="130" spans="1:16">
       <c r="A130" t="s">
-        <v>321</v>
+        <v>319</v>
       </c>
       <c r="B130" t="s">
-        <v>322</v>
+        <v>320</v>
       </c>
       <c r="C130" s="1">
-        <v>30000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D130" s="1">
-        <v>100.019</v>
+        <v>100.0184</v>
       </c>
       <c r="E130" s="1">
         <v>100.0</v>
       </c>
       <c r="F130" t="s">
         <v>8</v>
       </c>
       <c r="G130">
         <v>1.0</v>
       </c>
       <c r="H130" s="1">
-        <v>30000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="I130" s="1">
-        <v>5700.0</v>
+        <v>3680.0</v>
       </c>
       <c r="J130" s="1">
-        <v>0.019</v>
+        <v>0.0184</v>
       </c>
       <c r="K130">
         <v>0.0</v>
       </c>
       <c r="L130" t="s">
-        <v>323</v>
+        <v>321</v>
       </c>
       <c r="M130" s="1">
-        <v>30005700.0</v>
+        <v>20003680.0</v>
       </c>
       <c r="N130" s="1">
-        <v>30212591.67</v>
+        <v>20155500.0</v>
       </c>
       <c r="O130" s="1">
-        <v>0.51</v>
+        <v>0.33</v>
       </c>
       <c r="P130">
         <v>1</v>
       </c>
     </row>
     <row r="131" spans="1:16">
       <c r="A131" t="s">
-        <v>324</v>
+        <v>322</v>
       </c>
       <c r="B131" t="s">
-        <v>325</v>
+        <v>323</v>
       </c>
       <c r="C131" s="1">
-        <v>25000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="D131" s="1">
-        <v>100.0411</v>
+        <v>100.0338</v>
       </c>
       <c r="E131" s="1">
         <v>100.0</v>
       </c>
       <c r="F131" t="s">
         <v>8</v>
       </c>
       <c r="G131">
         <v>1.0</v>
       </c>
       <c r="H131" s="1">
-        <v>25000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="I131" s="1">
-        <v>10275.0</v>
+        <v>10140.0</v>
       </c>
       <c r="J131" s="1">
-        <v>0.0411</v>
+        <v>0.0338</v>
       </c>
       <c r="K131">
         <v>0.0</v>
       </c>
       <c r="L131" t="s">
-        <v>326</v>
+        <v>324</v>
       </c>
       <c r="M131" s="1">
-        <v>25010275.0</v>
+        <v>30010140.0</v>
       </c>
       <c r="N131" s="1">
-        <v>25270710.56</v>
+        <v>30286830.75</v>
       </c>
       <c r="O131" s="1">
-        <v>0.43</v>
+        <v>0.5</v>
       </c>
       <c r="P131">
         <v>1</v>
       </c>
     </row>
     <row r="132" spans="1:16">
       <c r="A132" t="s">
-        <v>327</v>
+        <v>325</v>
       </c>
       <c r="B132" t="s">
-        <v>328</v>
+        <v>326</v>
       </c>
       <c r="C132" s="1">
         <v>25000000.0</v>
       </c>
       <c r="D132" s="1">
-        <v>100.0457</v>
+        <v>100.0472</v>
       </c>
       <c r="E132" s="1">
         <v>100.0</v>
       </c>
       <c r="F132" t="s">
         <v>8</v>
       </c>
       <c r="G132">
         <v>1.0</v>
       </c>
       <c r="H132" s="1">
         <v>25000000.0</v>
       </c>
       <c r="I132" s="1">
-        <v>11425.0</v>
+        <v>11800.0</v>
       </c>
       <c r="J132" s="1">
-        <v>0.0457</v>
+        <v>0.0472</v>
       </c>
       <c r="K132">
         <v>0.0</v>
       </c>
       <c r="L132" t="s">
-        <v>329</v>
+        <v>327</v>
       </c>
       <c r="M132" s="1">
-        <v>25011425.0</v>
+        <v>25011800.0</v>
       </c>
       <c r="N132" s="1">
-        <v>25270707.78</v>
+        <v>25330552.29</v>
       </c>
       <c r="O132" s="1">
-        <v>0.43</v>
+        <v>0.42</v>
       </c>
       <c r="P132">
         <v>1</v>
       </c>
     </row>
     <row r="133" spans="1:16">
       <c r="A133" t="s">
-        <v>330</v>
+        <v>328</v>
       </c>
       <c r="B133" t="s">
-        <v>331</v>
+        <v>329</v>
       </c>
       <c r="C133" s="1">
-        <v>20000000.0</v>
+        <v>25000000.0</v>
       </c>
       <c r="D133" s="1">
-        <v>99.9969</v>
+        <v>100.0423</v>
       </c>
       <c r="E133" s="1">
         <v>100.0</v>
       </c>
       <c r="F133" t="s">
         <v>8</v>
       </c>
       <c r="G133">
         <v>1.0</v>
       </c>
       <c r="H133" s="1">
-        <v>20000000.0</v>
+        <v>25000000.0</v>
       </c>
       <c r="I133" s="1">
-        <v>-620.0</v>
+        <v>10575.0</v>
       </c>
       <c r="J133" s="1">
-        <v>-0.0031</v>
+        <v>0.0423</v>
       </c>
       <c r="K133">
         <v>0.0</v>
       </c>
       <c r="L133" t="s">
-        <v>332</v>
+        <v>330</v>
       </c>
       <c r="M133" s="1">
-        <v>19999380.0</v>
+        <v>25010575.0</v>
       </c>
       <c r="N133" s="1">
-        <v>20093767.78</v>
+        <v>25327917.57</v>
       </c>
       <c r="O133" s="1">
-        <v>0.34</v>
+        <v>0.42</v>
       </c>
       <c r="P133">
         <v>1</v>
       </c>
     </row>
     <row r="134" spans="1:16">
       <c r="A134" t="s">
-        <v>333</v>
+        <v>331</v>
       </c>
       <c r="B134" t="s">
-        <v>334</v>
+        <v>332</v>
       </c>
       <c r="C134" s="1">
         <v>20000000.0</v>
       </c>
       <c r="D134" s="1">
-        <v>99.6011</v>
+        <v>100.0058</v>
       </c>
       <c r="E134" s="1">
-        <v>99.4272713</v>
+        <v>100.0</v>
       </c>
       <c r="F134" t="s">
         <v>8</v>
       </c>
       <c r="G134">
         <v>1.0</v>
       </c>
       <c r="H134" s="1">
-        <v>19885454.26</v>
+        <v>20000000.0</v>
       </c>
       <c r="I134" s="1">
-        <v>34765.74</v>
+        <v>1160.0</v>
       </c>
       <c r="J134" s="1">
-        <v>0.17483000159535</v>
+        <v>0.0058</v>
       </c>
       <c r="K134">
         <v>0.0</v>
       </c>
-      <c r="L134">
-        <v>0.0</v>
+      <c r="L134" t="s">
+        <v>333</v>
       </c>
       <c r="M134" s="1">
-        <v>19920220.0</v>
+        <v>20001160.0</v>
       </c>
       <c r="N134" s="1">
-        <v>19920220.0</v>
+        <v>20141593.89</v>
       </c>
       <c r="O134" s="1">
-        <v>0.34</v>
+        <v>0.33</v>
       </c>
       <c r="P134">
         <v>1</v>
       </c>
     </row>
     <row r="135" spans="1:16">
       <c r="A135" t="s">
+        <v>334</v>
+      </c>
+      <c r="B135" t="s">
         <v>335</v>
       </c>
-      <c r="B135" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C135" s="1">
-        <v>10000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D135" s="1">
-        <v>99.8248</v>
+        <v>97.2398</v>
       </c>
       <c r="E135" s="1">
-        <v>99.8203234</v>
+        <v>97.2107272</v>
       </c>
       <c r="F135" t="s">
         <v>8</v>
       </c>
       <c r="G135">
         <v>1.0</v>
       </c>
       <c r="H135" s="1">
-        <v>9982032.34</v>
+        <v>19442145.44</v>
       </c>
       <c r="I135" s="1">
-        <v>447.66</v>
+        <v>5814.56</v>
       </c>
       <c r="J135" s="1">
-        <v>0.0044846578808019</v>
+        <v>0.029906987466708</v>
       </c>
       <c r="K135">
         <v>0.0</v>
       </c>
       <c r="L135">
         <v>0.0</v>
       </c>
       <c r="M135" s="1">
-        <v>9982480.0</v>
+        <v>19447960.0</v>
       </c>
       <c r="N135" s="1">
-        <v>9982480.0</v>
+        <v>19447960.0</v>
       </c>
       <c r="O135" s="1">
-        <v>0.17</v>
+        <v>0.32</v>
       </c>
       <c r="P135">
         <v>1</v>
       </c>
     </row>
     <row r="136" spans="1:16">
       <c r="A136" t="s">
+        <v>336</v>
+      </c>
+      <c r="B136" t="s">
         <v>337</v>
       </c>
-      <c r="B136" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C136" s="1">
-        <v>10000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D136" s="1">
-        <v>98.4069</v>
+        <v>99.6181</v>
       </c>
       <c r="E136" s="1">
-        <v>97.7417847</v>
+        <v>99.60490055</v>
       </c>
       <c r="F136" t="s">
         <v>8</v>
       </c>
       <c r="G136">
         <v>1.0</v>
       </c>
       <c r="H136" s="1">
-        <v>9774178.47</v>
+        <v>19920980.11</v>
       </c>
       <c r="I136" s="1">
-        <v>66511.53</v>
+        <v>2639.89</v>
       </c>
       <c r="J136" s="1">
-        <v>0.68048204976147</v>
+        <v>0.013251807819811</v>
       </c>
       <c r="K136">
         <v>0.0</v>
       </c>
       <c r="L136">
         <v>0.0</v>
       </c>
       <c r="M136" s="1">
-        <v>9840690.0</v>
+        <v>19923620.0</v>
       </c>
       <c r="N136" s="1">
-        <v>9840690.0</v>
+        <v>19923620.0</v>
       </c>
       <c r="O136" s="1">
-        <v>0.17</v>
+        <v>0.33</v>
       </c>
       <c r="P136">
         <v>1</v>
       </c>
     </row>
     <row r="137" spans="1:16">
       <c r="A137" t="s">
+        <v>338</v>
+      </c>
+      <c r="B137" t="s">
         <v>339</v>
       </c>
-      <c r="B137" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C137" s="1">
-        <v>5000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D137" s="1">
-        <v>97.7504</v>
+        <v>99.8342</v>
       </c>
       <c r="E137" s="1">
-        <v>97.7176416</v>
+        <v>99.4272713</v>
       </c>
       <c r="F137" t="s">
         <v>8</v>
       </c>
       <c r="G137">
         <v>1.0</v>
       </c>
       <c r="H137" s="1">
-        <v>4885882.08</v>
+        <v>19885454.26</v>
       </c>
       <c r="I137" s="1">
-        <v>1637.92</v>
+        <v>81385.74</v>
       </c>
       <c r="J137" s="1">
-        <v>0.033523527035266</v>
+        <v>0.40927272234212</v>
       </c>
       <c r="K137">
         <v>0.0</v>
       </c>
       <c r="L137">
         <v>0.0</v>
       </c>
       <c r="M137" s="1">
-        <v>4887520.0</v>
+        <v>19966840.0</v>
       </c>
       <c r="N137" s="1">
-        <v>4887520.0</v>
+        <v>19966840.0</v>
       </c>
       <c r="O137" s="1">
-        <v>0.08</v>
+        <v>0.33</v>
       </c>
       <c r="P137">
         <v>1</v>
       </c>
     </row>
     <row r="138" spans="1:16">
       <c r="A138" t="s">
+        <v>340</v>
+      </c>
+      <c r="B138" t="s">
         <v>341</v>
       </c>
-      <c r="B138" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C138" s="1">
-        <v>14000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D138" s="1">
-        <v>98.5356</v>
+        <v>98.68</v>
       </c>
       <c r="E138" s="1">
-        <v>97.77077207</v>
+        <v>97.7417847</v>
       </c>
       <c r="F138" t="s">
         <v>8</v>
       </c>
       <c r="G138">
         <v>1.0</v>
       </c>
       <c r="H138" s="1">
-        <v>13687908.09</v>
+        <v>9774178.47</v>
       </c>
       <c r="I138" s="1">
-        <v>107075.91</v>
+        <v>93821.53</v>
       </c>
       <c r="J138" s="1">
-        <v>0.78226643031178</v>
+        <v>0.95989172172339</v>
       </c>
       <c r="K138">
         <v>0.0</v>
       </c>
       <c r="L138">
         <v>0.0</v>
       </c>
       <c r="M138" s="1">
-        <v>13794984.0</v>
+        <v>9868000.0</v>
       </c>
       <c r="N138" s="1">
-        <v>13794984.0</v>
+        <v>9868000.0</v>
       </c>
       <c r="O138" s="1">
-        <v>0.23</v>
+        <v>0.16</v>
       </c>
       <c r="P138">
         <v>1</v>
       </c>
     </row>
     <row r="139" spans="1:16">
       <c r="A139" t="s">
+        <v>342</v>
+      </c>
+      <c r="B139" t="s">
         <v>343</v>
       </c>
-      <c r="B139" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C139" s="1">
-        <v>6000000.0</v>
+        <v>5000000.0</v>
       </c>
       <c r="D139" s="1">
-        <v>98.4441</v>
+        <v>98.0155</v>
       </c>
       <c r="E139" s="1">
-        <v>98.17348233</v>
+        <v>97.7176416</v>
       </c>
       <c r="F139" t="s">
         <v>8</v>
       </c>
       <c r="G139">
         <v>1.0</v>
       </c>
       <c r="H139" s="1">
-        <v>5890408.94</v>
+        <v>4885882.08</v>
       </c>
       <c r="I139" s="1">
-        <v>16237.06</v>
+        <v>14892.92</v>
       </c>
       <c r="J139" s="1">
-        <v>0.27565250843178</v>
+        <v>0.30481537941661</v>
       </c>
       <c r="K139">
         <v>0.0</v>
       </c>
       <c r="L139">
         <v>0.0</v>
       </c>
       <c r="M139" s="1">
-        <v>5906646.0</v>
+        <v>4900775.0</v>
       </c>
       <c r="N139" s="1">
-        <v>5906646.0</v>
+        <v>4900775.0</v>
       </c>
       <c r="O139" s="1">
-        <v>0.1</v>
+        <v>0.08</v>
       </c>
       <c r="P139">
         <v>1</v>
       </c>
     </row>
     <row r="140" spans="1:16">
       <c r="A140" t="s">
+        <v>344</v>
+      </c>
+      <c r="B140" t="s">
         <v>345</v>
       </c>
-      <c r="B140" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C140" s="1">
-        <v>25000000.0</v>
+        <v>14000000.0</v>
       </c>
       <c r="D140" s="1">
-        <v>100.0074</v>
+        <v>98.7904</v>
       </c>
       <c r="E140" s="1">
-        <v>100.0</v>
+        <v>97.77077207</v>
       </c>
       <c r="F140" t="s">
         <v>8</v>
       </c>
       <c r="G140">
         <v>1.0</v>
       </c>
       <c r="H140" s="1">
-        <v>25000000.0</v>
+        <v>13687908.09</v>
       </c>
       <c r="I140" s="1">
-        <v>1850.0</v>
+        <v>142747.91</v>
       </c>
       <c r="J140" s="1">
-        <v>0.0074</v>
+        <v>1.0428760118888</v>
       </c>
       <c r="K140">
         <v>0.0</v>
       </c>
-      <c r="L140" t="s">
-        <v>347</v>
+      <c r="L140">
+        <v>0.0</v>
       </c>
       <c r="M140" s="1">
-        <v>25001850.0</v>
+        <v>13830656.0</v>
       </c>
       <c r="N140" s="1">
-        <v>25177376.46</v>
+        <v>13830656.0</v>
       </c>
       <c r="O140" s="1">
-        <v>0.43</v>
+        <v>0.23</v>
       </c>
       <c r="P140">
         <v>1</v>
       </c>
     </row>
     <row r="141" spans="1:16">
       <c r="A141" t="s">
-        <v>348</v>
+        <v>346</v>
       </c>
       <c r="B141" t="s">
-        <v>349</v>
+        <v>347</v>
       </c>
       <c r="C141" s="1">
-        <v>25000000.0</v>
+        <v>6000000.0</v>
       </c>
       <c r="D141" s="1">
-        <v>100.01</v>
+        <v>98.7116</v>
       </c>
       <c r="E141" s="1">
-        <v>100.0</v>
+        <v>98.17348233</v>
       </c>
       <c r="F141" t="s">
         <v>8</v>
       </c>
       <c r="G141">
         <v>1.0</v>
       </c>
       <c r="H141" s="1">
-        <v>25000000.0</v>
+        <v>5890408.94</v>
       </c>
       <c r="I141" s="1">
-        <v>2500.0</v>
+        <v>32287.06</v>
       </c>
       <c r="J141" s="1">
-        <v>0.01</v>
+        <v>0.54812934600768</v>
       </c>
       <c r="K141">
         <v>0.0</v>
       </c>
-      <c r="L141" t="s">
-        <v>350</v>
+      <c r="L141">
+        <v>0.0</v>
       </c>
       <c r="M141" s="1">
-        <v>25002500.0</v>
+        <v>5922696.0</v>
       </c>
       <c r="N141" s="1">
-        <v>25171090.28</v>
+        <v>5922696.0</v>
       </c>
       <c r="O141" s="1">
-        <v>0.43</v>
+        <v>0.1</v>
       </c>
       <c r="P141">
         <v>1</v>
       </c>
     </row>
     <row r="142" spans="1:16">
       <c r="A142" t="s">
-        <v>351</v>
+        <v>348</v>
       </c>
       <c r="B142" t="s">
-        <v>352</v>
+        <v>349</v>
       </c>
       <c r="C142" s="1">
-        <v>25000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D142" s="1">
-        <v>99.9791</v>
+        <v>99.8695</v>
       </c>
       <c r="E142" s="1">
-        <v>100.0</v>
+        <v>99.81091375</v>
       </c>
       <c r="F142" t="s">
         <v>8</v>
       </c>
       <c r="G142">
         <v>1.0</v>
       </c>
       <c r="H142" s="1">
-        <v>25000000.0</v>
+        <v>19962182.75</v>
       </c>
       <c r="I142" s="1">
-        <v>-5225.0</v>
+        <v>11717.25</v>
       </c>
       <c r="J142" s="1">
-        <v>-0.0209</v>
+        <v>0.058697238406957</v>
       </c>
       <c r="K142">
         <v>0.0</v>
       </c>
-      <c r="L142" t="s">
-        <v>353</v>
+      <c r="L142">
+        <v>0.0</v>
       </c>
       <c r="M142" s="1">
-        <v>24994775.0</v>
+        <v>19973900.0</v>
       </c>
       <c r="N142" s="1">
-        <v>25068662.92</v>
+        <v>19973900.0</v>
       </c>
       <c r="O142" s="1">
-        <v>0.43</v>
+        <v>0.33</v>
       </c>
       <c r="P142">
         <v>1</v>
       </c>
     </row>
     <row r="143" spans="1:16">
       <c r="A143" t="s">
-        <v>354</v>
+        <v>350</v>
       </c>
       <c r="B143" t="s">
-        <v>355</v>
+        <v>351</v>
       </c>
       <c r="C143" s="1">
-        <v>20000000.0</v>
+        <v>25000000.0</v>
       </c>
       <c r="D143" s="1">
-        <v>99.9826</v>
+        <v>100.012</v>
       </c>
       <c r="E143" s="1">
         <v>100.0</v>
       </c>
       <c r="F143" t="s">
         <v>8</v>
       </c>
       <c r="G143">
         <v>1.0</v>
       </c>
       <c r="H143" s="1">
-        <v>20000000.0</v>
+        <v>25000000.0</v>
       </c>
       <c r="I143" s="1">
-        <v>-3480.0</v>
+        <v>3000.0</v>
       </c>
       <c r="J143" s="1">
-        <v>-0.0174</v>
+        <v>0.012</v>
       </c>
       <c r="K143">
         <v>0.0</v>
       </c>
       <c r="L143" t="s">
-        <v>356</v>
+        <v>352</v>
       </c>
       <c r="M143" s="1">
-        <v>19996520.0</v>
+        <v>25003000.0</v>
       </c>
       <c r="N143" s="1">
-        <v>20004129.67</v>
+        <v>25237210.0</v>
       </c>
       <c r="O143" s="1">
-        <v>0.34</v>
+        <v>0.42</v>
       </c>
       <c r="P143">
         <v>1</v>
       </c>
     </row>
     <row r="144" spans="1:16">
       <c r="A144" t="s">
-        <v>357</v>
+        <v>353</v>
       </c>
       <c r="B144" t="s">
-        <v>358</v>
+        <v>354</v>
       </c>
       <c r="C144" s="1">
-        <v>40000000.0</v>
+        <v>25000000.0</v>
       </c>
       <c r="D144" s="1">
-        <v>100.0205</v>
+        <v>100.0151</v>
       </c>
       <c r="E144" s="1">
         <v>100.0</v>
       </c>
       <c r="F144" t="s">
         <v>8</v>
       </c>
       <c r="G144">
         <v>1.0</v>
       </c>
       <c r="H144" s="1">
-        <v>40000000.0</v>
+        <v>25000000.0</v>
       </c>
       <c r="I144" s="1">
-        <v>8200.0</v>
+        <v>3775.0</v>
       </c>
       <c r="J144" s="1">
-        <v>0.0205</v>
+        <v>0.0151</v>
       </c>
       <c r="K144">
         <v>0.0</v>
       </c>
       <c r="L144" t="s">
-        <v>359</v>
+        <v>355</v>
       </c>
       <c r="M144" s="1">
-        <v>40008200.0</v>
+        <v>25003775.0</v>
       </c>
       <c r="N144" s="1">
-        <v>40765248.44</v>
+        <v>25229246.46</v>
       </c>
       <c r="O144" s="1">
-        <v>0.69</v>
+        <v>0.42</v>
       </c>
       <c r="P144">
         <v>1</v>
       </c>
     </row>
     <row r="145" spans="1:16">
       <c r="A145" t="s">
-        <v>360</v>
+        <v>356</v>
       </c>
       <c r="B145" t="s">
-        <v>361</v>
+        <v>357</v>
       </c>
       <c r="C145" s="1">
-        <v>20000000.0</v>
+        <v>25000000.0</v>
       </c>
       <c r="D145" s="1">
-        <v>100.0232</v>
+        <v>99.982</v>
       </c>
       <c r="E145" s="1">
         <v>100.0</v>
       </c>
       <c r="F145" t="s">
         <v>8</v>
       </c>
       <c r="G145">
         <v>1.0</v>
       </c>
       <c r="H145" s="1">
-        <v>20000000.0</v>
+        <v>25000000.0</v>
       </c>
       <c r="I145" s="1">
-        <v>4640.0</v>
+        <v>-4500.0</v>
       </c>
       <c r="J145" s="1">
-        <v>0.0232</v>
+        <v>-0.018</v>
       </c>
       <c r="K145">
         <v>0.0</v>
       </c>
       <c r="L145" t="s">
-        <v>362</v>
+        <v>358</v>
       </c>
       <c r="M145" s="1">
-        <v>20004640.0</v>
+        <v>24995500.0</v>
       </c>
       <c r="N145" s="1">
-        <v>20422805.0</v>
+        <v>25127642.5</v>
       </c>
       <c r="O145" s="1">
-        <v>0.35</v>
+        <v>0.42</v>
       </c>
       <c r="P145">
         <v>1</v>
       </c>
     </row>
     <row r="146" spans="1:16">
       <c r="A146" t="s">
-        <v>363</v>
+        <v>359</v>
       </c>
       <c r="B146" t="s">
-        <v>364</v>
+        <v>360</v>
       </c>
       <c r="C146" s="1">
         <v>20000000.0</v>
       </c>
       <c r="D146" s="1">
-        <v>100.0247</v>
+        <v>99.9854</v>
       </c>
       <c r="E146" s="1">
         <v>100.0</v>
       </c>
       <c r="F146" t="s">
         <v>8</v>
       </c>
       <c r="G146">
         <v>1.0</v>
       </c>
       <c r="H146" s="1">
         <v>20000000.0</v>
       </c>
       <c r="I146" s="1">
-        <v>4940.0</v>
+        <v>-2920.0</v>
       </c>
       <c r="J146" s="1">
-        <v>0.0247</v>
+        <v>-0.0146</v>
       </c>
       <c r="K146">
         <v>0.0</v>
       </c>
       <c r="L146" t="s">
-        <v>365</v>
+        <v>361</v>
       </c>
       <c r="M146" s="1">
-        <v>20004940.0</v>
+        <v>19997080.0</v>
       </c>
       <c r="N146" s="1">
-        <v>20252907.0</v>
+        <v>20051615.94</v>
       </c>
       <c r="O146" s="1">
-        <v>0.34</v>
+        <v>0.33</v>
       </c>
       <c r="P146">
         <v>1</v>
       </c>
     </row>
     <row r="147" spans="1:16">
       <c r="A147" t="s">
-        <v>366</v>
+        <v>362</v>
       </c>
       <c r="B147" t="s">
-        <v>367</v>
+        <v>363</v>
       </c>
       <c r="C147" s="1">
-        <v>30000000.0</v>
+        <v>40000000.0</v>
       </c>
       <c r="D147" s="1">
-        <v>99.9895</v>
+        <v>100.0138</v>
       </c>
       <c r="E147" s="1">
         <v>100.0</v>
       </c>
       <c r="F147" t="s">
         <v>8</v>
       </c>
       <c r="G147">
         <v>1.0</v>
       </c>
       <c r="H147" s="1">
-        <v>30000000.0</v>
+        <v>40000000.0</v>
       </c>
       <c r="I147" s="1">
-        <v>-3150.0</v>
+        <v>5520.0</v>
       </c>
       <c r="J147" s="1">
-        <v>-0.0105</v>
+        <v>0.0138</v>
       </c>
       <c r="K147">
         <v>0.0</v>
       </c>
       <c r="L147" t="s">
-        <v>368</v>
+        <v>364</v>
       </c>
       <c r="M147" s="1">
-        <v>29996850.0</v>
+        <v>40005520.0</v>
       </c>
       <c r="N147" s="1">
-        <v>30035927.5</v>
+        <v>40856453.78</v>
       </c>
       <c r="O147" s="1">
-        <v>0.51</v>
+        <v>0.68</v>
       </c>
       <c r="P147">
         <v>1</v>
       </c>
     </row>
     <row r="148" spans="1:16">
       <c r="A148" t="s">
-        <v>369</v>
+        <v>365</v>
       </c>
       <c r="B148" t="s">
-        <v>370</v>
+        <v>366</v>
       </c>
       <c r="C148" s="1">
         <v>20000000.0</v>
       </c>
       <c r="D148" s="1">
-        <v>99.9017</v>
+        <v>100.0186</v>
       </c>
       <c r="E148" s="1">
-        <v>99.83577015</v>
+        <v>100.0</v>
       </c>
       <c r="F148" t="s">
         <v>8</v>
       </c>
       <c r="G148">
         <v>1.0</v>
       </c>
       <c r="H148" s="1">
-        <v>19967154.03</v>
+        <v>20000000.0</v>
       </c>
       <c r="I148" s="1">
-        <v>13185.97</v>
+        <v>3720.0</v>
       </c>
       <c r="J148" s="1">
-        <v>0.066038304608601</v>
+        <v>0.0186</v>
       </c>
       <c r="K148">
         <v>0.0</v>
       </c>
-      <c r="L148">
-        <v>0.0</v>
+      <c r="L148" t="s">
+        <v>367</v>
       </c>
       <c r="M148" s="1">
-        <v>19980340.0</v>
+        <v>20003720.0</v>
       </c>
       <c r="N148" s="1">
-        <v>19980340.0</v>
+        <v>20297597.11</v>
       </c>
       <c r="O148" s="1">
         <v>0.34</v>
       </c>
       <c r="P148">
         <v>1</v>
       </c>
     </row>
     <row r="149" spans="1:16">
       <c r="A149" t="s">
-        <v>371</v>
+        <v>368</v>
       </c>
       <c r="B149" t="s">
-        <v>372</v>
+        <v>369</v>
       </c>
       <c r="C149" s="1">
-        <v>20000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="D149" s="1">
-        <v>100.0031</v>
+        <v>100.0041</v>
       </c>
       <c r="E149" s="1">
         <v>100.0</v>
       </c>
       <c r="F149" t="s">
         <v>8</v>
       </c>
       <c r="G149">
         <v>1.0</v>
       </c>
       <c r="H149" s="1">
-        <v>20000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="I149" s="1">
-        <v>620.0</v>
+        <v>1230.0</v>
       </c>
       <c r="J149" s="1">
-        <v>0.0031</v>
+        <v>0.0041</v>
       </c>
       <c r="K149">
         <v>0.0</v>
       </c>
       <c r="L149" t="s">
-        <v>373</v>
+        <v>370</v>
       </c>
       <c r="M149" s="1">
-        <v>20000620.0</v>
+        <v>30001230.0</v>
       </c>
       <c r="N149" s="1">
-        <v>20024542.22</v>
+        <v>30109201.83</v>
       </c>
       <c r="O149" s="1">
-        <v>0.34</v>
+        <v>0.5</v>
       </c>
       <c r="P149">
         <v>1</v>
       </c>
     </row>
     <row r="150" spans="1:16">
       <c r="A150" t="s">
-        <v>374</v>
+        <v>371</v>
       </c>
       <c r="B150" t="s">
-        <v>375</v>
+        <v>372</v>
       </c>
       <c r="C150" s="1">
         <v>30000000.0</v>
       </c>
       <c r="D150" s="1">
-        <v>99.7323</v>
+        <v>99.8091</v>
       </c>
       <c r="E150" s="1">
-        <v>99.63136397</v>
+        <v>99.80496447</v>
       </c>
       <c r="F150" t="s">
         <v>8</v>
       </c>
       <c r="G150">
         <v>1.0</v>
       </c>
       <c r="H150" s="1">
-        <v>29889409.19</v>
+        <v>29941489.34</v>
       </c>
       <c r="I150" s="1">
-        <v>30280.81</v>
+        <v>1240.66</v>
       </c>
       <c r="J150" s="1">
-        <v>0.10130949664315</v>
+        <v>0.0041436148546644</v>
       </c>
       <c r="K150">
         <v>0.0</v>
       </c>
       <c r="L150">
         <v>0.0</v>
       </c>
       <c r="M150" s="1">
-        <v>29919690.0</v>
+        <v>29942730.0</v>
       </c>
       <c r="N150" s="1">
-        <v>29919690.0</v>
+        <v>29942730.0</v>
       </c>
       <c r="O150" s="1">
-        <v>0.51</v>
+        <v>0.5</v>
       </c>
       <c r="P150">
         <v>1</v>
       </c>
     </row>
     <row r="151" spans="1:16">
       <c r="A151" t="s">
-        <v>376</v>
+        <v>373</v>
       </c>
       <c r="B151" t="s">
-        <v>377</v>
+        <v>374</v>
       </c>
       <c r="C151" s="1">
-        <v>16000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D151" s="1">
-        <v>99.8167</v>
+        <v>100.0041</v>
       </c>
       <c r="E151" s="1">
-        <v>99.53694581</v>
+        <v>100.0</v>
       </c>
       <c r="F151" t="s">
         <v>8</v>
       </c>
       <c r="G151">
         <v>1.0</v>
       </c>
       <c r="H151" s="1">
-        <v>15925911.33</v>
+        <v>20000000.0</v>
       </c>
       <c r="I151" s="1">
-        <v>44760.67</v>
+        <v>820.0</v>
       </c>
       <c r="J151" s="1">
-        <v>0.28105562735166</v>
+        <v>0.0041</v>
       </c>
       <c r="K151">
         <v>0.0</v>
       </c>
-      <c r="L151">
-        <v>0.0</v>
+      <c r="L151" t="s">
+        <v>375</v>
       </c>
       <c r="M151" s="1">
-        <v>15970672.0</v>
+        <v>20000820.0</v>
       </c>
       <c r="N151" s="1">
-        <v>15970672.0</v>
+        <v>20069026.83</v>
       </c>
       <c r="O151" s="1">
-        <v>0.27</v>
+        <v>0.33</v>
       </c>
       <c r="P151">
         <v>1</v>
       </c>
     </row>
     <row r="152" spans="1:16">
       <c r="A152" t="s">
-        <v>378</v>
+        <v>376</v>
       </c>
       <c r="B152" t="s">
-        <v>379</v>
+        <v>377</v>
       </c>
       <c r="C152" s="1">
-        <v>40000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="D152" s="1">
-        <v>99.9005</v>
+        <v>99.9535</v>
       </c>
       <c r="E152" s="1">
-        <v>99.48082065</v>
+        <v>99.63136397</v>
       </c>
       <c r="F152" t="s">
         <v>8</v>
       </c>
       <c r="G152">
         <v>1.0</v>
       </c>
       <c r="H152" s="1">
-        <v>39792328.26</v>
+        <v>29889409.19</v>
       </c>
       <c r="I152" s="1">
-        <v>167871.74</v>
+        <v>96640.81</v>
       </c>
       <c r="J152" s="1">
-        <v>0.42186960989852</v>
+        <v>0.32332793661352</v>
       </c>
       <c r="K152">
         <v>0.0</v>
       </c>
       <c r="L152">
         <v>0.0</v>
       </c>
       <c r="M152" s="1">
-        <v>39960200.0</v>
+        <v>29986050.0</v>
       </c>
       <c r="N152" s="1">
-        <v>39960200.0</v>
+        <v>29986050.0</v>
       </c>
       <c r="O152" s="1">
-        <v>0.68</v>
+        <v>0.5</v>
       </c>
       <c r="P152">
         <v>1</v>
       </c>
     </row>
     <row r="153" spans="1:16">
       <c r="A153" t="s">
-        <v>380</v>
+        <v>378</v>
       </c>
       <c r="B153" t="s">
-        <v>381</v>
+        <v>379</v>
       </c>
       <c r="C153" s="1">
-        <v>30000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D153" s="1">
-        <v>100.0217</v>
+        <v>99.5269</v>
       </c>
       <c r="E153" s="1">
-        <v>100.0</v>
+        <v>99.4107291</v>
       </c>
       <c r="F153" t="s">
         <v>8</v>
       </c>
       <c r="G153">
         <v>1.0</v>
       </c>
       <c r="H153" s="1">
-        <v>30000000.0</v>
+        <v>19882145.82</v>
       </c>
       <c r="I153" s="1">
-        <v>6510.0</v>
+        <v>23234.18</v>
       </c>
       <c r="J153" s="1">
-        <v>0.0217</v>
+        <v>0.11685951914017</v>
       </c>
       <c r="K153">
         <v>0.0</v>
       </c>
-      <c r="L153" t="s">
-        <v>382</v>
+      <c r="L153">
+        <v>0.0</v>
       </c>
       <c r="M153" s="1">
-        <v>30006510.0</v>
+        <v>19905380.0</v>
       </c>
       <c r="N153" s="1">
-        <v>30625507.5</v>
+        <v>19905380.0</v>
       </c>
       <c r="O153" s="1">
-        <v>0.52</v>
+        <v>0.33</v>
       </c>
       <c r="P153">
         <v>1</v>
       </c>
     </row>
     <row r="154" spans="1:16">
       <c r="A154" t="s">
-        <v>383</v>
+        <v>380</v>
       </c>
       <c r="B154" t="s">
-        <v>384</v>
+        <v>381</v>
       </c>
       <c r="C154" s="1">
         <v>20000000.0</v>
       </c>
       <c r="D154" s="1">
-        <v>99.985</v>
+        <v>99.9981</v>
       </c>
       <c r="E154" s="1">
         <v>100.0</v>
       </c>
       <c r="F154" t="s">
         <v>8</v>
       </c>
       <c r="G154">
         <v>1.0</v>
       </c>
       <c r="H154" s="1">
         <v>20000000.0</v>
       </c>
       <c r="I154" s="1">
-        <v>-3000.0</v>
+        <v>-380.0</v>
       </c>
       <c r="J154" s="1">
-        <v>-0.015</v>
+        <v>-0.0019</v>
       </c>
       <c r="K154">
         <v>0.0</v>
       </c>
       <c r="L154" t="s">
-        <v>385</v>
+        <v>382</v>
       </c>
       <c r="M154" s="1">
-        <v>19997000.0</v>
+        <v>19999620.0</v>
       </c>
       <c r="N154" s="1">
-        <v>20022144.44</v>
+        <v>20071310.17</v>
       </c>
       <c r="O154" s="1">
-        <v>0.34</v>
+        <v>0.33</v>
       </c>
       <c r="P154">
         <v>1</v>
       </c>
     </row>
     <row r="155" spans="1:16">
       <c r="A155" t="s">
-        <v>386</v>
+        <v>383</v>
       </c>
       <c r="B155" t="s">
-        <v>387</v>
+        <v>384</v>
       </c>
       <c r="C155" s="1">
-        <v>30000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D155" s="1">
-        <v>100.0136</v>
+        <v>100.0035</v>
       </c>
       <c r="E155" s="1">
-        <v>100.0</v>
+        <v>115.855</v>
       </c>
       <c r="F155" t="s">
         <v>8</v>
       </c>
       <c r="G155">
         <v>1.0</v>
       </c>
       <c r="H155" s="1">
-        <v>30000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="I155" s="1">
-        <v>4080.0</v>
+        <v>525.0</v>
       </c>
       <c r="J155" s="1">
-        <v>0.0136</v>
+        <v>0.0035</v>
       </c>
       <c r="K155">
         <v>0.0</v>
       </c>
       <c r="L155" t="s">
-        <v>388</v>
+        <v>385</v>
       </c>
       <c r="M155" s="1">
-        <v>30004080.0</v>
+        <v>15000525.0</v>
       </c>
       <c r="N155" s="1">
-        <v>30654433.75</v>
+        <v>15068463.0</v>
       </c>
       <c r="O155" s="1">
-        <v>0.52</v>
+        <v>0.25</v>
       </c>
       <c r="P155">
         <v>1</v>
       </c>
     </row>
     <row r="156" spans="1:16">
       <c r="A156" t="s">
-        <v>389</v>
+        <v>386</v>
       </c>
       <c r="B156" t="s">
-        <v>390</v>
+        <v>387</v>
       </c>
       <c r="C156" s="1">
-        <v>15000000.0</v>
+        <v>40000000.0</v>
       </c>
       <c r="D156" s="1">
-        <v>99.9937</v>
+        <v>100.0252</v>
       </c>
       <c r="E156" s="1">
-        <v>115.855</v>
+        <v>100.0</v>
       </c>
       <c r="F156" t="s">
         <v>8</v>
       </c>
       <c r="G156">
         <v>1.0</v>
       </c>
       <c r="H156" s="1">
-        <v>15000000.0</v>
+        <v>40000000.0</v>
       </c>
       <c r="I156" s="1">
-        <v>-945.0</v>
+        <v>10080.0</v>
       </c>
       <c r="J156" s="1">
-        <v>-0.0063</v>
+        <v>0.0252</v>
       </c>
       <c r="K156">
         <v>0.0</v>
       </c>
       <c r="L156" t="s">
-        <v>391</v>
+        <v>388</v>
       </c>
       <c r="M156" s="1">
-        <v>14999055.0</v>
+        <v>40010080.0</v>
       </c>
       <c r="N156" s="1">
-        <v>15032058.54</v>
+        <v>40383230.0</v>
       </c>
       <c r="O156" s="1">
-        <v>0.26</v>
+        <v>0.67</v>
       </c>
       <c r="P156">
         <v>1</v>
       </c>
     </row>
     <row r="157" spans="1:16">
       <c r="A157" t="s">
-        <v>392</v>
+        <v>389</v>
       </c>
       <c r="B157" t="s">
-        <v>393</v>
+        <v>390</v>
       </c>
       <c r="C157" s="1">
-        <v>20000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="D157" s="1">
-        <v>99.9242</v>
+        <v>99.9977</v>
       </c>
       <c r="E157" s="1">
-        <v>99.4884085</v>
+        <v>100.0</v>
       </c>
       <c r="F157" t="s">
         <v>8</v>
       </c>
       <c r="G157">
         <v>1.0</v>
       </c>
       <c r="H157" s="1">
-        <v>19897681.7</v>
+        <v>30000000.0</v>
       </c>
       <c r="I157" s="1">
-        <v>87158.3</v>
+        <v>-690.0</v>
       </c>
       <c r="J157" s="1">
-        <v>0.43803243671347</v>
+        <v>-0.0023</v>
       </c>
       <c r="K157">
         <v>0.0</v>
       </c>
-      <c r="L157">
-        <v>0.0</v>
+      <c r="L157" t="s">
+        <v>391</v>
       </c>
       <c r="M157" s="1">
-        <v>19984840.0</v>
+        <v>29999310.0</v>
       </c>
       <c r="N157" s="1">
-        <v>19984840.0</v>
+        <v>30092576.67</v>
       </c>
       <c r="O157" s="1">
-        <v>0.34</v>
+        <v>0.5</v>
       </c>
       <c r="P157">
         <v>1</v>
       </c>
     </row>
     <row r="158" spans="1:16">
       <c r="A158" t="s">
-        <v>394</v>
+        <v>392</v>
       </c>
       <c r="B158" t="s">
-        <v>395</v>
+        <v>393</v>
       </c>
       <c r="C158" s="1">
-        <v>40000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D158" s="1">
-        <v>100.0208</v>
+        <v>100.0204</v>
       </c>
       <c r="E158" s="1">
         <v>100.0</v>
       </c>
       <c r="F158" t="s">
         <v>8</v>
       </c>
       <c r="G158">
         <v>1.0</v>
       </c>
       <c r="H158" s="1">
-        <v>40000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="I158" s="1">
-        <v>8320.0</v>
+        <v>4080.0</v>
       </c>
       <c r="J158" s="1">
-        <v>0.0208</v>
+        <v>0.0204</v>
       </c>
       <c r="K158">
         <v>0.0</v>
       </c>
       <c r="L158" t="s">
-        <v>396</v>
+        <v>394</v>
       </c>
       <c r="M158" s="1">
-        <v>40008320.0</v>
+        <v>20004080.0</v>
       </c>
       <c r="N158" s="1">
-        <v>40289212.89</v>
+        <v>20165337.78</v>
       </c>
       <c r="O158" s="1">
-        <v>0.69</v>
+        <v>0.34</v>
       </c>
       <c r="P158">
         <v>1</v>
       </c>
     </row>
     <row r="159" spans="1:16">
       <c r="A159" t="s">
-        <v>397</v>
+        <v>395</v>
       </c>
       <c r="B159" t="s">
-        <v>398</v>
+        <v>396</v>
       </c>
       <c r="C159" s="1">
-        <v>30000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D159" s="1">
-        <v>99.9826</v>
+        <v>100.0131</v>
       </c>
       <c r="E159" s="1">
         <v>100.0</v>
       </c>
       <c r="F159" t="s">
         <v>8</v>
       </c>
       <c r="G159">
         <v>1.0</v>
       </c>
       <c r="H159" s="1">
-        <v>30000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="I159" s="1">
-        <v>-5220.0</v>
+        <v>1965.0</v>
       </c>
       <c r="J159" s="1">
-        <v>-0.0174</v>
+        <v>0.0131</v>
       </c>
       <c r="K159">
         <v>0.0</v>
       </c>
       <c r="L159" t="s">
-        <v>399</v>
+        <v>397</v>
       </c>
       <c r="M159" s="1">
-        <v>29994780.0</v>
+        <v>15001965.0</v>
       </c>
       <c r="N159" s="1">
-        <v>30019021.75</v>
+        <v>15119171.25</v>
       </c>
       <c r="O159" s="1">
-        <v>0.51</v>
+        <v>0.25</v>
       </c>
       <c r="P159">
         <v>1</v>
       </c>
     </row>
     <row r="160" spans="1:16">
       <c r="A160" t="s">
-        <v>400</v>
+        <v>398</v>
       </c>
       <c r="B160" t="s">
-        <v>401</v>
+        <v>399</v>
       </c>
       <c r="C160" s="1">
-        <v>20000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D160" s="1">
-        <v>100.0138</v>
+        <v>100.0127</v>
       </c>
       <c r="E160" s="1">
         <v>100.0</v>
       </c>
       <c r="F160" t="s">
         <v>8</v>
       </c>
       <c r="G160">
         <v>1.0</v>
       </c>
       <c r="H160" s="1">
-        <v>20000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="I160" s="1">
-        <v>2760.0</v>
+        <v>1905.0</v>
       </c>
       <c r="J160" s="1">
-        <v>0.0138</v>
+        <v>0.0127</v>
       </c>
       <c r="K160">
         <v>0.0</v>
       </c>
       <c r="L160" t="s">
-        <v>402</v>
+        <v>400</v>
       </c>
       <c r="M160" s="1">
-        <v>20002760.0</v>
+        <v>15001905.0</v>
       </c>
       <c r="N160" s="1">
-        <v>20118038.67</v>
+        <v>15114911.25</v>
       </c>
       <c r="O160" s="1">
-        <v>0.34</v>
+        <v>0.25</v>
       </c>
       <c r="P160">
         <v>1</v>
       </c>
     </row>
     <row r="161" spans="1:16">
       <c r="A161" t="s">
-        <v>403</v>
+        <v>401</v>
       </c>
       <c r="B161" t="s">
-        <v>404</v>
+        <v>402</v>
       </c>
       <c r="C161" s="1">
         <v>15000000.0</v>
       </c>
       <c r="D161" s="1">
-        <v>100.0033</v>
+        <v>100.0203</v>
       </c>
       <c r="E161" s="1">
         <v>100.0</v>
       </c>
       <c r="F161" t="s">
         <v>8</v>
       </c>
       <c r="G161">
         <v>1.0</v>
       </c>
       <c r="H161" s="1">
         <v>15000000.0</v>
       </c>
       <c r="I161" s="1">
-        <v>495.0</v>
+        <v>3045.0</v>
       </c>
       <c r="J161" s="1">
-        <v>0.0033</v>
+        <v>0.0203</v>
       </c>
       <c r="K161">
         <v>0.0</v>
       </c>
       <c r="L161" t="s">
-        <v>405</v>
+        <v>403</v>
       </c>
       <c r="M161" s="1">
-        <v>15000495.0</v>
+        <v>15003045.0</v>
       </c>
       <c r="N161" s="1">
-        <v>15083224.21</v>
+        <v>15118151.25</v>
       </c>
       <c r="O161" s="1">
-        <v>0.26</v>
+        <v>0.25</v>
       </c>
       <c r="P161">
         <v>1</v>
       </c>
     </row>
     <row r="162" spans="1:16">
       <c r="A162" t="s">
-        <v>406</v>
+        <v>404</v>
       </c>
       <c r="B162" t="s">
-        <v>407</v>
+        <v>405</v>
       </c>
       <c r="C162" s="1">
         <v>15000000.0</v>
       </c>
       <c r="D162" s="1">
-        <v>100.0148</v>
+        <v>99.8915</v>
       </c>
       <c r="E162" s="1">
-        <v>100.0</v>
+        <v>99.81177167</v>
       </c>
       <c r="F162" t="s">
         <v>8</v>
       </c>
       <c r="G162">
         <v>1.0</v>
       </c>
       <c r="H162" s="1">
-        <v>15000000.0</v>
+        <v>14971765.75</v>
       </c>
       <c r="I162" s="1">
-        <v>2220.0</v>
+        <v>11959.25</v>
       </c>
       <c r="J162" s="1">
-        <v>0.0148</v>
+        <v>0.079878687655796</v>
       </c>
       <c r="K162">
         <v>0.0</v>
       </c>
-      <c r="L162" t="s">
-        <v>408</v>
+      <c r="L162">
+        <v>0.0</v>
       </c>
       <c r="M162" s="1">
-        <v>15002220.0</v>
+        <v>14983725.0</v>
       </c>
       <c r="N162" s="1">
-        <v>15081982.54</v>
+        <v>14983725.0</v>
       </c>
       <c r="O162" s="1">
-        <v>0.26</v>
+        <v>0.25</v>
       </c>
       <c r="P162">
         <v>1</v>
       </c>
     </row>
     <row r="163" spans="1:16">
       <c r="A163" t="s">
-        <v>409</v>
+        <v>406</v>
       </c>
       <c r="B163" t="s">
-        <v>410</v>
+        <v>407</v>
       </c>
       <c r="C163" s="1">
-        <v>15000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D163" s="1">
-        <v>100.0035</v>
+        <v>99.9754</v>
       </c>
       <c r="E163" s="1">
-        <v>100.0</v>
+        <v>99.80217</v>
       </c>
       <c r="F163" t="s">
         <v>8</v>
       </c>
       <c r="G163">
         <v>1.0</v>
       </c>
       <c r="H163" s="1">
-        <v>15000000.0</v>
+        <v>19960434.0</v>
       </c>
       <c r="I163" s="1">
-        <v>525.0</v>
+        <v>34646.0</v>
       </c>
       <c r="J163" s="1">
-        <v>0.0035</v>
+        <v>0.17357338021809</v>
       </c>
       <c r="K163">
         <v>0.0</v>
       </c>
-      <c r="L163" t="s">
-        <v>411</v>
+      <c r="L163">
+        <v>0.0</v>
       </c>
       <c r="M163" s="1">
-        <v>15000525.0</v>
+        <v>19995080.0</v>
       </c>
       <c r="N163" s="1">
-        <v>15081770.88</v>
+        <v>19995080.0</v>
       </c>
       <c r="O163" s="1">
-        <v>0.26</v>
+        <v>0.33</v>
       </c>
       <c r="P163">
         <v>1</v>
       </c>
     </row>
     <row r="164" spans="1:16">
       <c r="A164" t="s">
-        <v>412</v>
+        <v>408</v>
       </c>
       <c r="B164" t="s">
-        <v>413</v>
+        <v>409</v>
       </c>
       <c r="C164" s="1">
-        <v>15000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="D164" s="1">
-        <v>99.8559</v>
+        <v>99.8304</v>
       </c>
       <c r="E164" s="1">
-        <v>99.8207386</v>
+        <v>99.79508743</v>
       </c>
       <c r="F164" t="s">
         <v>8</v>
       </c>
       <c r="G164">
         <v>1.0</v>
       </c>
       <c r="H164" s="1">
-        <v>14973110.79</v>
+        <v>29938526.23</v>
       </c>
       <c r="I164" s="1">
-        <v>5274.21</v>
+        <v>10593.77</v>
       </c>
       <c r="J164" s="1">
-        <v>0.035224544010737</v>
+        <v>0.035385075132337</v>
       </c>
       <c r="K164">
         <v>0.0</v>
       </c>
       <c r="L164">
         <v>0.0</v>
       </c>
       <c r="M164" s="1">
-        <v>14978385.0</v>
+        <v>29949120.0</v>
       </c>
       <c r="N164" s="1">
-        <v>14978385.0</v>
+        <v>29949120.0</v>
       </c>
       <c r="O164" s="1">
-        <v>0.25</v>
+        <v>0.5</v>
       </c>
       <c r="P164">
         <v>1</v>
       </c>
     </row>
     <row r="165" spans="1:16">
       <c r="A165" t="s">
-        <v>414</v>
+        <v>410</v>
       </c>
       <c r="B165" t="s">
-        <v>415</v>
+        <v>411</v>
       </c>
       <c r="C165" s="1">
-        <v>20000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D165" s="1">
-        <v>99.9456</v>
+        <v>99.4298</v>
       </c>
       <c r="E165" s="1">
-        <v>99.81990825</v>
+        <v>99.4030296</v>
       </c>
       <c r="F165" t="s">
         <v>8</v>
       </c>
       <c r="G165">
         <v>1.0</v>
       </c>
       <c r="H165" s="1">
-        <v>19963981.65</v>
+        <v>9940302.96</v>
       </c>
       <c r="I165" s="1">
-        <v>25138.35</v>
+        <v>2677.04</v>
       </c>
       <c r="J165" s="1">
-        <v>0.1259185188642</v>
+        <v>0.02693117111996</v>
       </c>
       <c r="K165">
         <v>0.0</v>
       </c>
       <c r="L165">
         <v>0.0</v>
       </c>
       <c r="M165" s="1">
-        <v>19989120.0</v>
+        <v>9942980.0</v>
       </c>
       <c r="N165" s="1">
-        <v>19989120.0</v>
+        <v>9942980.0</v>
       </c>
       <c r="O165" s="1">
-        <v>0.34</v>
+        <v>0.17</v>
       </c>
       <c r="P165">
         <v>1</v>
       </c>
     </row>
     <row r="166" spans="1:16">
       <c r="A166" t="s">
-        <v>416</v>
+        <v>412</v>
       </c>
       <c r="B166" t="s">
-        <v>417</v>
+        <v>413</v>
       </c>
       <c r="C166" s="1">
         <v>20000000.0</v>
       </c>
       <c r="D166" s="1">
-        <v>99.4966</v>
+        <v>99.7272</v>
       </c>
       <c r="E166" s="1">
         <v>99.421972</v>
       </c>
       <c r="F166" t="s">
         <v>8</v>
       </c>
       <c r="G166">
         <v>1.0</v>
       </c>
       <c r="H166" s="1">
         <v>19884394.4</v>
       </c>
       <c r="I166" s="1">
-        <v>14925.6</v>
+        <v>61045.6</v>
       </c>
       <c r="J166" s="1">
-        <v>0.075061878676074</v>
+        <v>0.30700256076192</v>
       </c>
       <c r="K166">
         <v>0.0</v>
       </c>
       <c r="L166">
         <v>0.0</v>
       </c>
       <c r="M166" s="1">
-        <v>19899320.0</v>
+        <v>19945440.0</v>
       </c>
       <c r="N166" s="1">
-        <v>19899320.0</v>
+        <v>19945440.0</v>
       </c>
       <c r="O166" s="1">
-        <v>0.34</v>
+        <v>0.33</v>
       </c>
       <c r="P166">
         <v>1</v>
       </c>
     </row>
     <row r="167" spans="1:16">
       <c r="A167" t="s">
-        <v>418</v>
+        <v>414</v>
       </c>
       <c r="B167" t="s">
-        <v>419</v>
+        <v>415</v>
       </c>
       <c r="C167" s="1">
-        <v>40000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D167" s="1">
-        <v>100.0278</v>
+        <v>99.8698</v>
       </c>
       <c r="E167" s="1">
-        <v>100.0</v>
+        <v>99.80748247</v>
       </c>
       <c r="F167" t="s">
         <v>8</v>
       </c>
       <c r="G167">
         <v>1.0</v>
       </c>
       <c r="H167" s="1">
-        <v>40000000.0</v>
+        <v>14971122.37</v>
       </c>
       <c r="I167" s="1">
-        <v>11120.0</v>
+        <v>9347.63</v>
       </c>
       <c r="J167" s="1">
-        <v>0.0278</v>
+        <v>0.062437736924329</v>
       </c>
       <c r="K167">
         <v>0.0</v>
       </c>
-      <c r="L167" t="s">
-        <v>420</v>
+      <c r="L167">
+        <v>0.0</v>
       </c>
       <c r="M167" s="1">
-        <v>40011120.0</v>
+        <v>14980470.0</v>
       </c>
       <c r="N167" s="1">
-        <v>40761479.56</v>
+        <v>14980470.0</v>
       </c>
       <c r="O167" s="1">
-        <v>0.69</v>
+        <v>0.25</v>
       </c>
       <c r="P167">
         <v>1</v>
       </c>
     </row>
     <row r="168" spans="1:16">
       <c r="A168" t="s">
-        <v>421</v>
+        <v>416</v>
       </c>
       <c r="B168" t="s">
-        <v>422</v>
+        <v>417</v>
       </c>
       <c r="C168" s="1">
-        <v>60000000.0</v>
+        <v>40000000.0</v>
       </c>
       <c r="D168" s="1">
-        <v>100.0281</v>
+        <v>100.0156</v>
       </c>
       <c r="E168" s="1">
         <v>100.0</v>
       </c>
       <c r="F168" t="s">
         <v>8</v>
       </c>
       <c r="G168">
         <v>1.0</v>
       </c>
       <c r="H168" s="1">
-        <v>60000000.0</v>
+        <v>40000000.0</v>
       </c>
       <c r="I168" s="1">
-        <v>16860.0</v>
+        <v>6240.0</v>
       </c>
       <c r="J168" s="1">
-        <v>0.0281</v>
+        <v>0.0156</v>
       </c>
       <c r="K168">
         <v>0.0</v>
       </c>
       <c r="L168" t="s">
-        <v>423</v>
+        <v>418</v>
       </c>
       <c r="M168" s="1">
-        <v>60016860.0</v>
+        <v>40006240.0</v>
       </c>
       <c r="N168" s="1">
-        <v>61134870.83</v>
+        <v>40849662.67</v>
       </c>
       <c r="O168" s="1">
-        <v>1.04</v>
+        <v>0.68</v>
       </c>
       <c r="P168">
         <v>1</v>
       </c>
     </row>
     <row r="169" spans="1:16">
       <c r="A169" t="s">
-        <v>424</v>
+        <v>419</v>
       </c>
       <c r="B169" t="s">
-        <v>425</v>
+        <v>420</v>
       </c>
       <c r="C169" s="1">
-        <v>50000000.0</v>
+        <v>60000000.0</v>
       </c>
       <c r="D169" s="1">
-        <v>100.0325</v>
+        <v>100.0161</v>
       </c>
       <c r="E169" s="1">
         <v>100.0</v>
       </c>
       <c r="F169" t="s">
         <v>8</v>
       </c>
       <c r="G169">
         <v>1.0</v>
       </c>
       <c r="H169" s="1">
-        <v>50000000.0</v>
+        <v>60000000.0</v>
       </c>
       <c r="I169" s="1">
-        <v>16250.0</v>
+        <v>9660.0</v>
       </c>
       <c r="J169" s="1">
-        <v>0.0325</v>
+        <v>0.0161</v>
       </c>
       <c r="K169">
         <v>0.0</v>
       </c>
       <c r="L169" t="s">
-        <v>426</v>
+        <v>421</v>
       </c>
       <c r="M169" s="1">
-        <v>50016250.0</v>
+        <v>60009660.0</v>
       </c>
       <c r="N169" s="1">
-        <v>50850958.33</v>
+        <v>61267252.0</v>
       </c>
       <c r="O169" s="1">
-        <v>0.87</v>
+        <v>1.02</v>
       </c>
       <c r="P169">
         <v>1</v>
       </c>
     </row>
     <row r="170" spans="1:16">
       <c r="A170" t="s">
-        <v>427</v>
+        <v>422</v>
       </c>
       <c r="B170" t="s">
-        <v>428</v>
+        <v>423</v>
       </c>
       <c r="C170" s="1">
-        <v>15000000.0</v>
+        <v>50000000.0</v>
       </c>
       <c r="D170" s="1">
-        <v>99.9459</v>
+        <v>100.0267</v>
       </c>
       <c r="E170" s="1">
-        <v>99.49610747</v>
+        <v>100.0</v>
       </c>
       <c r="F170" t="s">
         <v>8</v>
       </c>
       <c r="G170">
         <v>1.0</v>
       </c>
       <c r="H170" s="1">
-        <v>14924416.12</v>
+        <v>50000000.0</v>
       </c>
       <c r="I170" s="1">
-        <v>67468.88</v>
+        <v>13350.0</v>
       </c>
       <c r="J170" s="1">
-        <v>0.45207048274127</v>
+        <v>0.0267</v>
       </c>
       <c r="K170">
         <v>0.0</v>
       </c>
-      <c r="L170">
-        <v>0.0</v>
+      <c r="L170" t="s">
+        <v>424</v>
       </c>
       <c r="M170" s="1">
-        <v>14991885.0</v>
+        <v>50013350.0</v>
       </c>
       <c r="N170" s="1">
-        <v>14991885.0</v>
+        <v>50964229.86</v>
       </c>
       <c r="O170" s="1">
-        <v>0.26</v>
+        <v>0.85</v>
       </c>
       <c r="P170">
         <v>1</v>
       </c>
     </row>
     <row r="171" spans="1:16">
       <c r="A171" t="s">
-        <v>429</v>
+        <v>425</v>
       </c>
       <c r="B171" t="s">
-        <v>430</v>
+        <v>426</v>
       </c>
       <c r="C171" s="1">
-        <v>20000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D171" s="1">
-        <v>99.8976</v>
+        <v>99.734</v>
       </c>
       <c r="E171" s="1">
-        <v>99.4890821</v>
+        <v>99.6151535</v>
       </c>
       <c r="F171" t="s">
         <v>8</v>
       </c>
       <c r="G171">
         <v>1.0</v>
       </c>
       <c r="H171" s="1">
-        <v>19897816.42</v>
+        <v>9961515.35</v>
       </c>
       <c r="I171" s="1">
-        <v>81703.58</v>
+        <v>11884.65</v>
       </c>
       <c r="J171" s="1">
-        <v>0.41061580967184</v>
+        <v>0.11930564359367</v>
       </c>
       <c r="K171">
         <v>0.0</v>
       </c>
       <c r="L171">
         <v>0.0</v>
       </c>
       <c r="M171" s="1">
-        <v>19979520.0</v>
+        <v>9973400.0</v>
       </c>
       <c r="N171" s="1">
-        <v>19979520.0</v>
+        <v>9973400.0</v>
       </c>
       <c r="O171" s="1">
-        <v>0.34</v>
+        <v>0.17</v>
       </c>
       <c r="P171">
         <v>1</v>
       </c>
     </row>
     <row r="172" spans="1:16">
       <c r="A172" t="s">
-        <v>431</v>
+        <v>427</v>
       </c>
       <c r="B172" t="s">
-        <v>432</v>
+        <v>428</v>
       </c>
       <c r="C172" s="1">
         <v>10000000.0</v>
       </c>
       <c r="D172" s="1">
-        <v>99.8555</v>
+        <v>99.8879</v>
       </c>
       <c r="E172" s="1">
-        <v>99.4820302</v>
+        <v>99.8109138</v>
       </c>
       <c r="F172" t="s">
         <v>8</v>
       </c>
       <c r="G172">
         <v>1.0</v>
       </c>
       <c r="H172" s="1">
-        <v>9948203.02</v>
+        <v>9981091.38</v>
       </c>
       <c r="I172" s="1">
-        <v>37346.98</v>
+        <v>7698.62</v>
       </c>
       <c r="J172" s="1">
-        <v>0.37541433286913</v>
+        <v>0.077132046054867</v>
       </c>
       <c r="K172">
         <v>0.0</v>
       </c>
       <c r="L172">
         <v>0.0</v>
       </c>
       <c r="M172" s="1">
-        <v>9985550.0</v>
+        <v>9988790.0</v>
       </c>
       <c r="N172" s="1">
-        <v>9985550.0</v>
+        <v>9988790.0</v>
       </c>
       <c r="O172" s="1">
         <v>0.17</v>
       </c>
       <c r="P172">
         <v>1</v>
       </c>
     </row>
     <row r="173" spans="1:16">
       <c r="A173" t="s">
-        <v>433</v>
+        <v>429</v>
       </c>
       <c r="B173" t="s">
-        <v>434</v>
+        <v>430</v>
       </c>
       <c r="C173" s="1">
-        <v>7300000.0</v>
+        <v>9000000.0</v>
       </c>
       <c r="D173" s="1">
-        <v>99.9631</v>
+        <v>99.7907</v>
       </c>
       <c r="E173" s="1">
-        <v>99.63533466</v>
+        <v>99.793317</v>
       </c>
       <c r="F173" t="s">
         <v>8</v>
       </c>
       <c r="G173">
         <v>1.0</v>
       </c>
       <c r="H173" s="1">
-        <v>7273379.43</v>
+        <v>8981398.53</v>
       </c>
       <c r="I173" s="1">
-        <v>23926.87</v>
+        <v>-235.53</v>
       </c>
       <c r="J173" s="1">
-        <v>0.32896496367714</v>
+        <v>-0.0026224200965281</v>
       </c>
       <c r="K173">
         <v>0.0</v>
       </c>
       <c r="L173">
         <v>0.0</v>
       </c>
       <c r="M173" s="1">
-        <v>7297306.3</v>
+        <v>8981163.0</v>
       </c>
       <c r="N173" s="1">
-        <v>7297306.3</v>
+        <v>8981163.0</v>
       </c>
       <c r="O173" s="1">
-        <v>0.12</v>
+        <v>0.15</v>
       </c>
       <c r="P173">
         <v>1</v>
       </c>
     </row>
     <row r="174" spans="1:16">
       <c r="A174" t="s">
-        <v>435</v>
+        <v>431</v>
       </c>
       <c r="B174" t="s">
-        <v>436</v>
+        <v>432</v>
       </c>
       <c r="C174" s="1">
-        <v>30000000.0</v>
+        <v>7500000.0</v>
       </c>
       <c r="D174" s="1">
-        <v>98.7328</v>
+        <v>99.8318</v>
       </c>
       <c r="E174" s="1">
-        <v>97.8384763</v>
+        <v>99.61683493</v>
       </c>
       <c r="F174" t="s">
         <v>8</v>
       </c>
       <c r="G174">
         <v>1.0</v>
       </c>
       <c r="H174" s="1">
-        <v>29351542.89</v>
+        <v>7471262.62</v>
       </c>
       <c r="I174" s="1">
-        <v>268297.11</v>
+        <v>16122.38</v>
       </c>
       <c r="J174" s="1">
-        <v>0.91408179462828</v>
+        <v>0.21579190586664</v>
       </c>
       <c r="K174">
         <v>0.0</v>
       </c>
       <c r="L174">
         <v>0.0</v>
       </c>
       <c r="M174" s="1">
-        <v>29619840.0</v>
+        <v>7487385.0</v>
       </c>
       <c r="N174" s="1">
-        <v>29619840.0</v>
+        <v>7487385.0</v>
       </c>
       <c r="O174" s="1">
-        <v>0.5</v>
+        <v>0.12</v>
       </c>
       <c r="P174">
         <v>1</v>
       </c>
     </row>
     <row r="175" spans="1:16">
       <c r="A175" t="s">
-        <v>437</v>
+        <v>433</v>
       </c>
       <c r="B175" t="s">
-        <v>438</v>
+        <v>434</v>
       </c>
       <c r="C175" s="1">
-        <v>5000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="D175" s="1">
-        <v>99.9459</v>
+        <v>98.9306</v>
       </c>
       <c r="E175" s="1">
-        <v>99.8307314</v>
+        <v>97.8384763</v>
       </c>
       <c r="F175" t="s">
         <v>8</v>
       </c>
       <c r="G175">
         <v>1.0</v>
       </c>
       <c r="H175" s="1">
-        <v>4991536.57</v>
+        <v>29351542.89</v>
       </c>
       <c r="I175" s="1">
-        <v>5758.43</v>
+        <v>327637.11</v>
       </c>
       <c r="J175" s="1">
-        <v>0.11536387481581</v>
+        <v>1.1162517460424</v>
       </c>
       <c r="K175">
         <v>0.0</v>
       </c>
       <c r="L175">
         <v>0.0</v>
       </c>
       <c r="M175" s="1">
-        <v>4997295.0</v>
+        <v>29679180.0</v>
       </c>
       <c r="N175" s="1">
-        <v>4997295.0</v>
+        <v>29679180.0</v>
       </c>
       <c r="O175" s="1">
-        <v>0.09</v>
+        <v>0.49</v>
       </c>
       <c r="P175">
         <v>1</v>
       </c>
     </row>
     <row r="176" spans="1:16">
       <c r="A176" t="s">
-        <v>439</v>
+        <v>435</v>
       </c>
       <c r="B176" t="s">
-        <v>440</v>
+        <v>436</v>
       </c>
       <c r="C176" s="1">
-        <v>34000000.0</v>
+        <v>54000000.0</v>
       </c>
       <c r="D176" s="1">
-        <v>99.4563</v>
+        <v>99.6806</v>
       </c>
       <c r="E176" s="1">
-        <v>99.42197171</v>
+        <v>99.47115587</v>
       </c>
       <c r="F176" t="s">
         <v>8</v>
       </c>
       <c r="G176">
         <v>1.0</v>
       </c>
       <c r="H176" s="1">
-        <v>33803470.38</v>
+        <v>53714424.17</v>
       </c>
       <c r="I176" s="1">
-        <v>11671.62</v>
+        <v>113099.83</v>
       </c>
       <c r="J176" s="1">
-        <v>0.034527875004531</v>
+        <v>0.21055765140859</v>
       </c>
       <c r="K176">
         <v>0.0</v>
       </c>
       <c r="L176">
         <v>0.0</v>
       </c>
       <c r="M176" s="1">
-        <v>33815142.0</v>
+        <v>53827524.0</v>
       </c>
       <c r="N176" s="1">
-        <v>33815142.0</v>
+        <v>53827524.0</v>
       </c>
       <c r="O176" s="1">
-        <v>0.58</v>
+        <v>0.89</v>
       </c>
       <c r="P176">
         <v>1</v>
       </c>
     </row>
     <row r="177" spans="1:16">
       <c r="A177" t="s">
-        <v>441</v>
+        <v>437</v>
       </c>
       <c r="B177" t="s">
-        <v>442</v>
+        <v>438</v>
       </c>
       <c r="C177" s="1">
-        <v>15000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D177" s="1">
-        <v>100.0127</v>
+        <v>100.0072</v>
       </c>
       <c r="E177" s="1">
         <v>100.0</v>
       </c>
       <c r="F177" t="s">
         <v>8</v>
       </c>
       <c r="G177">
         <v>1.0</v>
       </c>
       <c r="H177" s="1">
-        <v>15000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="I177" s="1">
-        <v>1905.0</v>
+        <v>1440.0</v>
       </c>
       <c r="J177" s="1">
-        <v>0.0127</v>
+        <v>0.0072</v>
       </c>
       <c r="K177">
         <v>0.0</v>
       </c>
       <c r="L177" t="s">
-        <v>443</v>
+        <v>439</v>
       </c>
       <c r="M177" s="1">
-        <v>15001905.0</v>
+        <v>20001440.0</v>
       </c>
       <c r="N177" s="1">
-        <v>15021618.75</v>
+        <v>20006354.22</v>
       </c>
       <c r="O177" s="1">
-        <v>0.26</v>
+        <v>0.33</v>
       </c>
       <c r="P177">
         <v>1</v>
       </c>
     </row>
     <row r="178" spans="1:16">
       <c r="A178" t="s">
-        <v>444</v>
+        <v>440</v>
       </c>
       <c r="B178" t="s">
-        <v>445</v>
+        <v>441</v>
       </c>
       <c r="C178" s="1">
-        <v>20000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D178" s="1">
-        <v>97.377</v>
+        <v>100.016</v>
       </c>
       <c r="E178" s="1">
-        <v>97.26824825</v>
+        <v>100.0</v>
       </c>
       <c r="F178" t="s">
         <v>8</v>
       </c>
       <c r="G178">
         <v>1.0</v>
       </c>
       <c r="H178" s="1">
-        <v>19453649.65</v>
+        <v>15000000.0</v>
       </c>
       <c r="I178" s="1">
-        <v>21750.35</v>
+        <v>2400.0</v>
       </c>
       <c r="J178" s="1">
-        <v>0.11180601270878</v>
+        <v>0.016</v>
       </c>
       <c r="K178">
         <v>0.0</v>
       </c>
-      <c r="L178">
-        <v>0.0</v>
+      <c r="L178" t="s">
+        <v>442</v>
       </c>
       <c r="M178" s="1">
-        <v>19475400.0</v>
+        <v>15002400.0</v>
       </c>
       <c r="N178" s="1">
-        <v>19475400.0</v>
+        <v>15056869.25</v>
       </c>
       <c r="O178" s="1">
-        <v>0.33</v>
+        <v>0.25</v>
       </c>
       <c r="P178">
         <v>1</v>
       </c>
     </row>
     <row r="179" spans="1:16">
       <c r="A179" t="s">
-        <v>446</v>
+        <v>443</v>
       </c>
       <c r="B179" t="s">
-        <v>447</v>
+        <v>444</v>
       </c>
       <c r="C179" s="1">
         <v>20000000.0</v>
       </c>
       <c r="D179" s="1">
-        <v>99.9901</v>
+        <v>97.5898</v>
       </c>
       <c r="E179" s="1">
-        <v>100.0</v>
+        <v>97.26824825</v>
       </c>
       <c r="F179" t="s">
         <v>8</v>
       </c>
       <c r="G179">
         <v>1.0</v>
       </c>
       <c r="H179" s="1">
-        <v>20000000.0</v>
+        <v>19453649.65</v>
       </c>
       <c r="I179" s="1">
-        <v>-1980.0</v>
+        <v>64310.35</v>
       </c>
       <c r="J179" s="1">
-        <v>-0.0099</v>
+        <v>0.33058244163454</v>
       </c>
       <c r="K179">
         <v>0.0</v>
       </c>
-      <c r="L179" t="s">
-        <v>448</v>
+      <c r="L179">
+        <v>0.0</v>
       </c>
       <c r="M179" s="1">
-        <v>19998020.0</v>
+        <v>19517960.0</v>
       </c>
       <c r="N179" s="1">
-        <v>20125150.61</v>
+        <v>19517960.0</v>
       </c>
       <c r="O179" s="1">
-        <v>0.34</v>
+        <v>0.32</v>
       </c>
       <c r="P179">
         <v>1</v>
       </c>
     </row>
     <row r="180" spans="1:16">
       <c r="A180" t="s">
-        <v>449</v>
+        <v>445</v>
       </c>
       <c r="B180" t="s">
-        <v>450</v>
+        <v>446</v>
       </c>
       <c r="C180" s="1">
-        <v>15000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D180" s="1">
-        <v>99.9064</v>
+        <v>99.9985</v>
       </c>
       <c r="E180" s="1">
-        <v>99.81409627</v>
+        <v>100.0</v>
       </c>
       <c r="F180" t="s">
         <v>8</v>
       </c>
       <c r="G180">
         <v>1.0</v>
       </c>
       <c r="H180" s="1">
-        <v>14972114.44</v>
+        <v>20000000.0</v>
       </c>
       <c r="I180" s="1">
-        <v>13845.56</v>
+        <v>-300.0</v>
       </c>
       <c r="J180" s="1">
-        <v>0.092475649017281</v>
+        <v>-0.0015</v>
       </c>
       <c r="K180">
         <v>0.0</v>
       </c>
-      <c r="L180">
-        <v>0.0</v>
+      <c r="L180" t="s">
+        <v>447</v>
       </c>
       <c r="M180" s="1">
-        <v>14985960.0</v>
+        <v>19999700.0</v>
       </c>
       <c r="N180" s="1">
-        <v>14985960.0</v>
+        <v>20172631.11</v>
       </c>
       <c r="O180" s="1">
-        <v>0.25</v>
+        <v>0.34</v>
       </c>
       <c r="P180">
         <v>1</v>
       </c>
     </row>
     <row r="181" spans="1:16">
       <c r="A181" t="s">
-        <v>451</v>
+        <v>448</v>
       </c>
       <c r="B181" t="s">
-        <v>452</v>
+        <v>449</v>
       </c>
       <c r="C181" s="1">
-        <v>20000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D181" s="1">
-        <v>100.0031</v>
+        <v>99.8267</v>
       </c>
       <c r="E181" s="1">
-        <v>100.0</v>
+        <v>99.8120207</v>
       </c>
       <c r="F181" t="s">
         <v>8</v>
       </c>
       <c r="G181">
         <v>1.0</v>
       </c>
       <c r="H181" s="1">
-        <v>20000000.0</v>
+        <v>9981202.07</v>
       </c>
       <c r="I181" s="1">
-        <v>620.0</v>
+        <v>1467.93</v>
       </c>
       <c r="J181" s="1">
-        <v>0.0031</v>
+        <v>0.014706946014169</v>
       </c>
       <c r="K181">
         <v>0.0</v>
       </c>
-      <c r="L181" t="s">
-        <v>453</v>
+      <c r="L181">
+        <v>0.0</v>
       </c>
       <c r="M181" s="1">
-        <v>20000620.0</v>
+        <v>9982670.0</v>
       </c>
       <c r="N181" s="1">
-        <v>20047346.89</v>
+        <v>9982670.0</v>
       </c>
       <c r="O181" s="1">
-        <v>0.34</v>
+        <v>0.17</v>
       </c>
       <c r="P181">
         <v>1</v>
       </c>
     </row>
     <row r="182" spans="1:16">
       <c r="A182" t="s">
-        <v>454</v>
+        <v>450</v>
       </c>
       <c r="B182" t="s">
-        <v>455</v>
+        <v>451</v>
       </c>
       <c r="C182" s="1">
-        <v>28100000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D182" s="1">
-        <v>98.609</v>
+        <v>99.9308</v>
       </c>
       <c r="E182" s="1">
-        <v>98.38921708</v>
+        <v>99.7960003</v>
       </c>
       <c r="F182" t="s">
         <v>8</v>
       </c>
       <c r="G182">
         <v>1.0</v>
       </c>
       <c r="H182" s="1">
-        <v>27647370.0</v>
+        <v>9979600.03</v>
       </c>
       <c r="I182" s="1">
-        <v>61759.0</v>
+        <v>13479.97</v>
       </c>
       <c r="J182" s="1">
-        <v>0.22338110279567</v>
+        <v>0.13507525311112</v>
       </c>
       <c r="K182">
+        <v>0.0</v>
+      </c>
+      <c r="L182">
+        <v>0.0</v>
+      </c>
+      <c r="M182" s="1">
+        <v>9993080.0</v>
+      </c>
+      <c r="N182" s="1">
+        <v>9993080.0</v>
+      </c>
+      <c r="O182" s="1">
         <v>0.17</v>
-      </c>
-[...10 lines deleted...]
-        <v>0.47</v>
       </c>
       <c r="P182">
         <v>1</v>
       </c>
     </row>
     <row r="183" spans="1:16">
       <c r="A183" t="s">
-        <v>457</v>
+        <v>452</v>
       </c>
       <c r="B183" t="s">
-        <v>458</v>
+        <v>453</v>
       </c>
       <c r="C183" s="1">
-        <v>15000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D183" s="1">
-        <v>101.562</v>
+        <v>100.0215</v>
       </c>
       <c r="E183" s="1">
-        <v>102.74379333</v>
+        <v>100.0</v>
       </c>
       <c r="F183" t="s">
         <v>8</v>
       </c>
       <c r="G183">
         <v>1.0</v>
       </c>
       <c r="H183" s="1">
-        <v>15411569.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="I183" s="1">
-        <v>-177269.0</v>
+        <v>4300.0</v>
       </c>
       <c r="J183" s="1">
-        <v>-1.150233308497</v>
+        <v>0.0215</v>
       </c>
       <c r="K183">
-        <v>1.12</v>
+        <v>0.0</v>
       </c>
       <c r="L183" t="s">
-        <v>459</v>
+        <v>454</v>
       </c>
       <c r="M183" s="1">
-        <v>15234300.0</v>
+        <v>20004300.0</v>
       </c>
       <c r="N183" s="1">
-        <v>15401971.23</v>
+        <v>20097815.44</v>
       </c>
       <c r="O183" s="1">
-        <v>0.26</v>
+        <v>0.33</v>
       </c>
       <c r="P183">
         <v>1</v>
       </c>
     </row>
     <row r="184" spans="1:16">
       <c r="A184" t="s">
-        <v>460</v>
+        <v>455</v>
       </c>
       <c r="B184" t="s">
-        <v>461</v>
+        <v>456</v>
       </c>
       <c r="C184" s="1">
-        <v>6404000.0</v>
+        <v>28100000.0</v>
       </c>
       <c r="D184" s="1">
-        <v>98.881</v>
+        <v>98.827</v>
       </c>
       <c r="E184" s="1">
-        <v>98.74687695</v>
+        <v>98.38921708</v>
       </c>
       <c r="F184" t="s">
         <v>8</v>
       </c>
       <c r="G184">
         <v>1.0</v>
       </c>
       <c r="H184" s="1">
-        <v>6323750.0</v>
+        <v>27647370.0</v>
       </c>
       <c r="I184" s="1">
-        <v>8589.24</v>
+        <v>123017.0</v>
       </c>
       <c r="J184" s="1">
-        <v>0.13582510377545</v>
+        <v>0.44495009832762</v>
       </c>
       <c r="K184">
-        <v>1.38</v>
+        <v>0.23</v>
       </c>
       <c r="L184" t="s">
-        <v>462</v>
+        <v>457</v>
       </c>
       <c r="M184" s="1">
-        <v>6332339.24</v>
+        <v>27770387.0</v>
       </c>
       <c r="N184" s="1">
-        <v>6421030.25</v>
+        <v>27835055.49</v>
       </c>
       <c r="O184" s="1">
-        <v>0.11</v>
+        <v>0.46</v>
       </c>
       <c r="P184">
         <v>1</v>
       </c>
     </row>
     <row r="185" spans="1:16">
       <c r="A185" t="s">
-        <v>463</v>
+        <v>458</v>
       </c>
       <c r="B185" t="s">
-        <v>464</v>
+        <v>459</v>
       </c>
       <c r="C185" s="1">
-        <v>12200000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D185" s="1">
-        <v>100.925</v>
+        <v>101.538</v>
       </c>
       <c r="E185" s="1">
-        <v>101.60704918</v>
+        <v>102.74379333</v>
       </c>
       <c r="F185" t="s">
         <v>8</v>
       </c>
       <c r="G185">
         <v>1.0</v>
       </c>
       <c r="H185" s="1">
-        <v>12396060.0</v>
+        <v>15411569.0</v>
       </c>
       <c r="I185" s="1">
-        <v>-83210.0</v>
+        <v>-180869.0</v>
       </c>
       <c r="J185" s="1">
-        <v>-0.67126167508063</v>
+        <v>-1.1735923837476</v>
       </c>
       <c r="K185">
-        <v>0.69</v>
+        <v>1.52</v>
       </c>
       <c r="L185" t="s">
-        <v>465</v>
+        <v>460</v>
       </c>
       <c r="M185" s="1">
-        <v>12312850.0</v>
+        <v>15230700.0</v>
       </c>
       <c r="N185" s="1">
-        <v>12397038.36</v>
+        <v>15459193.15</v>
       </c>
       <c r="O185" s="1">
-        <v>0.21</v>
+        <v>0.26</v>
       </c>
       <c r="P185">
         <v>1</v>
       </c>
     </row>
     <row r="186" spans="1:16">
       <c r="A186" t="s">
-        <v>466</v>
+        <v>461</v>
       </c>
       <c r="B186" t="s">
-        <v>467</v>
+        <v>462</v>
       </c>
       <c r="C186" s="1">
-        <v>34500000.0</v>
+        <v>6404000.0</v>
       </c>
       <c r="D186" s="1">
-        <v>101.132</v>
+        <v>98.843</v>
       </c>
       <c r="E186" s="1">
-        <v>101.93998551</v>
+        <v>98.74687695</v>
       </c>
       <c r="F186" t="s">
         <v>8</v>
       </c>
       <c r="G186">
         <v>1.0</v>
       </c>
       <c r="H186" s="1">
-        <v>35169295.0</v>
+        <v>6323750.0</v>
       </c>
       <c r="I186" s="1">
-        <v>-278755.0</v>
+        <v>6155.72</v>
       </c>
       <c r="J186" s="1">
-        <v>-0.79260900737419</v>
+        <v>0.097342874085788</v>
       </c>
       <c r="K186">
-        <v>1.16</v>
+        <v>0.04</v>
       </c>
       <c r="L186" t="s">
-        <v>468</v>
+        <v>463</v>
       </c>
       <c r="M186" s="1">
-        <v>34890540.0</v>
+        <v>6329905.72</v>
       </c>
       <c r="N186" s="1">
-        <v>35292252.33</v>
+        <v>6332274.32</v>
       </c>
       <c r="O186" s="1">
-        <v>0.6</v>
+        <v>0.11</v>
       </c>
       <c r="P186">
         <v>1</v>
       </c>
     </row>
     <row r="187" spans="1:16">
       <c r="A187" t="s">
-        <v>469</v>
+        <v>464</v>
       </c>
       <c r="B187" t="s">
-        <v>470</v>
+        <v>465</v>
       </c>
       <c r="C187" s="1">
-        <v>4000000.0</v>
+        <v>2215000.0</v>
       </c>
       <c r="D187" s="1">
-        <v>100.946</v>
+        <v>99.88</v>
       </c>
       <c r="E187" s="1">
-        <v>101.5</v>
+        <v>99.9</v>
       </c>
       <c r="F187" t="s">
         <v>8</v>
       </c>
       <c r="G187">
         <v>1.0</v>
       </c>
       <c r="H187" s="1">
-        <v>4060000.0</v>
+        <v>2212785.0</v>
       </c>
       <c r="I187" s="1">
-        <v>-22160.0</v>
+        <v>-443.0</v>
       </c>
       <c r="J187" s="1">
-        <v>-0.54581280788177</v>
+        <v>-0.02002002002002</v>
       </c>
       <c r="K187">
-        <v>1.87</v>
+        <v>1.47</v>
       </c>
       <c r="L187" t="s">
-        <v>471</v>
+        <v>466</v>
       </c>
       <c r="M187" s="1">
-        <v>4037840.0</v>
+        <v>2212342.0</v>
       </c>
       <c r="N187" s="1">
-        <v>4112634.52</v>
+        <v>2244975.32</v>
       </c>
       <c r="O187" s="1">
-        <v>0.07</v>
+        <v>0.04</v>
       </c>
       <c r="P187">
         <v>1</v>
       </c>
     </row>
     <row r="188" spans="1:16">
       <c r="A188" t="s">
-        <v>472</v>
+        <v>467</v>
       </c>
       <c r="B188" t="s">
-        <v>473</v>
+        <v>468</v>
       </c>
       <c r="C188" s="1">
-        <v>15000000.0</v>
+        <v>12200000.0</v>
       </c>
       <c r="D188" s="1">
-        <v>101.663</v>
+        <v>100.841</v>
       </c>
       <c r="E188" s="1">
-        <v>102.4148</v>
+        <v>101.60704918</v>
       </c>
       <c r="F188" t="s">
         <v>8</v>
       </c>
       <c r="G188">
         <v>1.0</v>
       </c>
       <c r="H188" s="1">
-        <v>15362220.0</v>
+        <v>12396060.0</v>
       </c>
       <c r="I188" s="1">
-        <v>-112770.0</v>
+        <v>-93458.0</v>
       </c>
       <c r="J188" s="1">
-        <v>-0.73407359092631</v>
+        <v>-0.75393310455096</v>
       </c>
       <c r="K188">
-        <v>4.44</v>
+        <v>1.08</v>
       </c>
       <c r="L188" t="s">
-        <v>474</v>
+        <v>469</v>
       </c>
       <c r="M188" s="1">
-        <v>15249450.0</v>
+        <v>12302602.0</v>
       </c>
       <c r="N188" s="1">
-        <v>15915100.68</v>
+        <v>12434712.96</v>
       </c>
       <c r="O188" s="1">
-        <v>0.27</v>
+        <v>0.21</v>
       </c>
       <c r="P188">
         <v>1</v>
       </c>
     </row>
     <row r="189" spans="1:16">
       <c r="A189" t="s">
-        <v>475</v>
+        <v>470</v>
       </c>
       <c r="B189" t="s">
-        <v>476</v>
+        <v>471</v>
       </c>
       <c r="C189" s="1">
-        <v>28500000.0</v>
+        <v>34500000.0</v>
       </c>
       <c r="D189" s="1">
-        <v>98.477</v>
+        <v>100.964</v>
       </c>
       <c r="E189" s="1">
-        <v>98.37645614</v>
+        <v>101.93998551</v>
       </c>
       <c r="F189" t="s">
         <v>8</v>
       </c>
       <c r="G189">
         <v>1.0</v>
       </c>
       <c r="H189" s="1">
-        <v>28037290.0</v>
+        <v>35169295.0</v>
       </c>
       <c r="I189" s="1">
-        <v>28655.0</v>
+        <v>-336715.0</v>
       </c>
       <c r="J189" s="1">
-        <v>0.10220317298854</v>
+        <v>-0.95741185599541</v>
       </c>
       <c r="K189">
-        <v>0.14</v>
+        <v>1.6</v>
       </c>
       <c r="L189" t="s">
-        <v>477</v>
+        <v>472</v>
       </c>
       <c r="M189" s="1">
-        <v>28065945.0</v>
+        <v>34832580.0</v>
       </c>
       <c r="N189" s="1">
-        <v>28106547.74</v>
+        <v>35382925.89</v>
       </c>
       <c r="O189" s="1">
-        <v>0.48</v>
+        <v>0.59</v>
       </c>
       <c r="P189">
         <v>1</v>
       </c>
     </row>
     <row r="190" spans="1:16">
       <c r="A190" t="s">
-        <v>478</v>
+        <v>473</v>
       </c>
       <c r="B190" t="s">
-        <v>479</v>
+        <v>474</v>
       </c>
       <c r="C190" s="1">
-        <v>25000000.0</v>
+        <v>4000000.0</v>
       </c>
       <c r="D190" s="1">
-        <v>99.806</v>
+        <v>100.767</v>
       </c>
       <c r="E190" s="1">
-        <v>98.926908</v>
+        <v>101.5</v>
       </c>
       <c r="F190" t="s">
         <v>8</v>
       </c>
       <c r="G190">
         <v>1.0</v>
       </c>
       <c r="H190" s="1">
-        <v>24731727.0</v>
+        <v>4060000.0</v>
       </c>
       <c r="I190" s="1">
-        <v>219773.0</v>
+        <v>-29320.0</v>
       </c>
       <c r="J190" s="1">
-        <v>0.88862779376467</v>
+        <v>-0.72216748768473</v>
       </c>
       <c r="K190">
-        <v>0.85</v>
+        <v>2.31</v>
       </c>
       <c r="L190" t="s">
-        <v>480</v>
+        <v>475</v>
       </c>
       <c r="M190" s="1">
-        <v>24951500.0</v>
+        <v>4030680.0</v>
       </c>
       <c r="N190" s="1">
-        <v>25164513.7</v>
+        <v>4123214.25</v>
       </c>
       <c r="O190" s="1">
-        <v>0.43</v>
+        <v>0.07</v>
       </c>
       <c r="P190">
         <v>1</v>
       </c>
     </row>
     <row r="191" spans="1:16">
       <c r="A191" t="s">
-        <v>481</v>
+        <v>476</v>
       </c>
       <c r="B191" t="s">
-        <v>482</v>
+        <v>477</v>
       </c>
       <c r="C191" s="1">
         <v>15000000.0</v>
       </c>
       <c r="D191" s="1">
-        <v>99.931</v>
+        <v>101.398</v>
       </c>
       <c r="E191" s="1">
-        <v>96.05</v>
+        <v>102.4148</v>
       </c>
       <c r="F191" t="s">
         <v>8</v>
       </c>
       <c r="G191">
         <v>1.0</v>
       </c>
       <c r="H191" s="1">
-        <v>14407500.0</v>
+        <v>15362220.0</v>
       </c>
       <c r="I191" s="1">
-        <v>582150.0</v>
+        <v>-152520.0</v>
       </c>
       <c r="J191" s="1">
-        <v>4.0406038521603</v>
+        <v>-0.99282525572476</v>
       </c>
       <c r="K191">
-        <v>0.01</v>
+        <v>0.17</v>
       </c>
       <c r="L191" t="s">
-        <v>483</v>
+        <v>478</v>
       </c>
       <c r="M191" s="1">
-        <v>14989650.0</v>
+        <v>15209700.0</v>
       </c>
       <c r="N191" s="1">
-        <v>14991096.58</v>
+        <v>15235076.71</v>
       </c>
       <c r="O191" s="1">
-        <v>0.26</v>
+        <v>0.25</v>
       </c>
       <c r="P191">
         <v>1</v>
       </c>
     </row>
     <row r="192" spans="1:16">
       <c r="A192" t="s">
-        <v>484</v>
+        <v>479</v>
       </c>
       <c r="B192" t="s">
-        <v>485</v>
+        <v>480</v>
       </c>
       <c r="C192" s="1">
-        <v>15900000.0</v>
+        <v>28500000.0</v>
       </c>
       <c r="D192" s="1">
-        <v>98.458</v>
+        <v>98.7</v>
       </c>
       <c r="E192" s="1">
-        <v>98.63984906</v>
+        <v>98.37645614</v>
       </c>
       <c r="F192" t="s">
         <v>8</v>
       </c>
       <c r="G192">
         <v>1.0</v>
       </c>
       <c r="H192" s="1">
-        <v>15683736.0</v>
+        <v>28037290.0</v>
       </c>
       <c r="I192" s="1">
-        <v>-28914.0</v>
+        <v>92210.0</v>
       </c>
       <c r="J192" s="1">
-        <v>-0.18435658442606</v>
+        <v>0.32888342632259</v>
       </c>
       <c r="K192">
-        <v>1.15</v>
+        <v>0.19</v>
       </c>
       <c r="L192" t="s">
-        <v>486</v>
+        <v>481</v>
       </c>
       <c r="M192" s="1">
-        <v>15654822.0</v>
+        <v>28129500.0</v>
       </c>
       <c r="N192" s="1">
-        <v>15838325.42</v>
+        <v>28184547.95</v>
       </c>
       <c r="O192" s="1">
-        <v>0.27</v>
+        <v>0.47</v>
       </c>
       <c r="P192">
         <v>1</v>
       </c>
     </row>
     <row r="193" spans="1:16">
       <c r="A193" t="s">
-        <v>487</v>
+        <v>482</v>
       </c>
       <c r="B193" t="s">
-        <v>488</v>
+        <v>483</v>
       </c>
       <c r="C193" s="1">
-        <v>20000000.0</v>
+        <v>25000000.0</v>
       </c>
       <c r="D193" s="1">
-        <v>100.387</v>
+        <v>99.949</v>
       </c>
       <c r="E193" s="1">
-        <v>100.747</v>
+        <v>98.926908</v>
       </c>
       <c r="F193" t="s">
         <v>8</v>
       </c>
       <c r="G193">
         <v>1.0</v>
       </c>
       <c r="H193" s="1">
-        <v>20149400.0</v>
+        <v>24731727.0</v>
       </c>
       <c r="I193" s="1">
-        <v>-72000.0</v>
+        <v>255523.0</v>
       </c>
       <c r="J193" s="1">
-        <v>-0.35733073937685</v>
+        <v>1.0331789607737</v>
       </c>
       <c r="K193">
-        <v>1.4</v>
+        <v>0.95</v>
       </c>
       <c r="L193" t="s">
-        <v>489</v>
+        <v>484</v>
       </c>
       <c r="M193" s="1">
-        <v>20077400.0</v>
+        <v>24987250.0</v>
       </c>
       <c r="N193" s="1">
-        <v>20356989.04</v>
+        <v>25225606.16</v>
       </c>
       <c r="O193" s="1">
-        <v>0.35</v>
+        <v>0.42</v>
       </c>
       <c r="P193">
         <v>1</v>
       </c>
     </row>
     <row r="194" spans="1:16">
       <c r="A194" t="s">
-        <v>490</v>
+        <v>485</v>
       </c>
       <c r="B194" t="s">
-        <v>491</v>
+        <v>486</v>
       </c>
       <c r="C194" s="1">
-        <v>6000000.0</v>
+        <v>15900000.0</v>
       </c>
       <c r="D194" s="1">
-        <v>100.091</v>
+        <v>98.57</v>
       </c>
       <c r="E194" s="1">
-        <v>100.16216667</v>
+        <v>98.63984906</v>
       </c>
       <c r="F194" t="s">
         <v>8</v>
       </c>
       <c r="G194">
         <v>1.0</v>
       </c>
       <c r="H194" s="1">
-        <v>6009730.0</v>
+        <v>15683736.0</v>
       </c>
       <c r="I194" s="1">
-        <v>-4270.0</v>
+        <v>-11106.0</v>
       </c>
       <c r="J194" s="1">
-        <v>-0.071051444906843</v>
+        <v>-0.07081220953987</v>
       </c>
       <c r="K194">
-        <v>0.14</v>
+        <v>0.03</v>
       </c>
       <c r="L194" t="s">
-        <v>492</v>
+        <v>487</v>
       </c>
       <c r="M194" s="1">
-        <v>6005460.0</v>
+        <v>15672630.0</v>
       </c>
       <c r="N194" s="1">
-        <v>6013756.67</v>
+        <v>15677530.68</v>
       </c>
       <c r="O194" s="1">
-        <v>0.1</v>
+        <v>0.26</v>
       </c>
       <c r="P194">
         <v>1</v>
       </c>
     </row>
     <row r="195" spans="1:16">
       <c r="A195" t="s">
-        <v>493</v>
+        <v>488</v>
       </c>
       <c r="B195" t="s">
-        <v>494</v>
+        <v>489</v>
       </c>
       <c r="C195" s="1">
-        <v>5000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D195" s="1">
-        <v>100.105</v>
+        <v>100.307</v>
       </c>
       <c r="E195" s="1">
-        <v>100.855</v>
+        <v>100.747</v>
       </c>
       <c r="F195" t="s">
         <v>8</v>
       </c>
       <c r="G195">
         <v>1.0</v>
       </c>
       <c r="H195" s="1">
-        <v>5042750.0</v>
+        <v>20149400.0</v>
       </c>
       <c r="I195" s="1">
-        <v>-37500.0</v>
+        <v>-88000.0</v>
       </c>
       <c r="J195" s="1">
-        <v>-0.74364186207922</v>
+        <v>-0.43673757034949</v>
       </c>
       <c r="K195">
-        <v>2.01</v>
+        <v>1.73</v>
       </c>
       <c r="L195" t="s">
-        <v>495</v>
+        <v>490</v>
       </c>
       <c r="M195" s="1">
-        <v>5005250.0</v>
+        <v>20061400.0</v>
       </c>
       <c r="N195" s="1">
-        <v>5105523.97</v>
+        <v>20406879.45</v>
       </c>
       <c r="O195" s="1">
-        <v>0.09</v>
+        <v>0.34</v>
       </c>
       <c r="P195">
         <v>1</v>
       </c>
     </row>
     <row r="196" spans="1:16">
       <c r="A196" t="s">
-        <v>496</v>
+        <v>491</v>
       </c>
       <c r="B196" t="s">
-        <v>497</v>
+        <v>492</v>
       </c>
       <c r="C196" s="1">
-        <v>34500000.0</v>
+        <v>6000000.0</v>
       </c>
       <c r="D196" s="1">
-        <v>99.857</v>
+        <v>100.081</v>
       </c>
       <c r="E196" s="1">
-        <v>98.79801159</v>
+        <v>100.16216667</v>
       </c>
       <c r="F196" t="s">
         <v>8</v>
       </c>
       <c r="G196">
         <v>1.0</v>
       </c>
       <c r="H196" s="1">
-        <v>34085314.0</v>
+        <v>6009730.0</v>
       </c>
       <c r="I196" s="1">
-        <v>365351.0</v>
+        <v>-4870.0</v>
       </c>
       <c r="J196" s="1">
-        <v>1.071872185188</v>
+        <v>-0.081035254495626</v>
       </c>
       <c r="K196">
-        <v>0.99</v>
+        <v>0.41</v>
       </c>
       <c r="L196" t="s">
-        <v>498</v>
+        <v>493</v>
       </c>
       <c r="M196" s="1">
-        <v>34450665.0</v>
+        <v>6004860.0</v>
       </c>
       <c r="N196" s="1">
-        <v>34792002.33</v>
+        <v>6029313.33</v>
       </c>
       <c r="O196" s="1">
-        <v>0.59</v>
+        <v>0.1</v>
       </c>
       <c r="P196">
         <v>1</v>
       </c>
     </row>
     <row r="197" spans="1:16">
       <c r="A197" t="s">
-        <v>499</v>
+        <v>494</v>
       </c>
       <c r="B197" t="s">
-        <v>500</v>
+        <v>495</v>
       </c>
       <c r="C197" s="1">
-        <v>31000000.0</v>
+        <v>5000000.0</v>
       </c>
       <c r="D197" s="1">
-        <v>98.267</v>
+        <v>100.063</v>
       </c>
       <c r="E197" s="1">
-        <v>97.49172258</v>
+        <v>100.855</v>
       </c>
       <c r="F197" t="s">
         <v>8</v>
       </c>
       <c r="G197">
         <v>1.0</v>
       </c>
       <c r="H197" s="1">
-        <v>30222434.0</v>
+        <v>5042750.0</v>
       </c>
       <c r="I197" s="1">
-        <v>240336.0</v>
+        <v>-39600.0</v>
       </c>
       <c r="J197" s="1">
-        <v>0.7952238393506</v>
+        <v>-0.78528580635566</v>
       </c>
       <c r="K197">
+        <v>2.31</v>
+      </c>
+      <c r="L197" t="s">
+        <v>496</v>
+      </c>
+      <c r="M197" s="1">
+        <v>5003150.0</v>
+      </c>
+      <c r="N197" s="1">
+        <v>5118629.45</v>
+      </c>
+      <c r="O197" s="1">
         <v>0.09</v>
-      </c>
-[...10 lines deleted...]
-        <v>0.52</v>
       </c>
       <c r="P197">
         <v>1</v>
       </c>
     </row>
     <row r="198" spans="1:16">
       <c r="A198" t="s">
-        <v>502</v>
+        <v>497</v>
       </c>
       <c r="B198" t="s">
-        <v>503</v>
+        <v>498</v>
       </c>
       <c r="C198" s="1">
-        <v>15000000.0</v>
+        <v>34500000.0</v>
       </c>
       <c r="D198" s="1">
-        <v>99.889</v>
+        <v>99.981</v>
       </c>
       <c r="E198" s="1">
-        <v>98.92166667</v>
+        <v>98.79801159</v>
       </c>
       <c r="F198" t="s">
         <v>8</v>
       </c>
       <c r="G198">
         <v>1.0</v>
       </c>
       <c r="H198" s="1">
-        <v>14838250.0</v>
+        <v>34085314.0</v>
       </c>
       <c r="I198" s="1">
-        <v>145100.0</v>
+        <v>408131.0</v>
       </c>
       <c r="J198" s="1">
-        <v>0.97787811905043</v>
+        <v>1.197380783994</v>
       </c>
       <c r="K198">
+        <v>1.1</v>
+      </c>
+      <c r="L198" t="s">
+        <v>499</v>
+      </c>
+      <c r="M198" s="1">
+        <v>34493445.0</v>
+      </c>
+      <c r="N198" s="1">
+        <v>34874126.51</v>
+      </c>
+      <c r="O198" s="1">
         <v>0.58</v>
-      </c>
-[...10 lines deleted...]
-        <v>0.26</v>
       </c>
       <c r="P198">
         <v>1</v>
       </c>
     </row>
     <row r="199" spans="1:16">
       <c r="A199" t="s">
-        <v>505</v>
+        <v>500</v>
       </c>
       <c r="B199" t="s">
-        <v>506</v>
+        <v>501</v>
       </c>
       <c r="C199" s="1">
-        <v>13500000.0</v>
+        <v>12500000.0</v>
       </c>
       <c r="D199" s="1">
-        <v>99.985</v>
+        <v>99.248</v>
       </c>
       <c r="E199" s="1">
-        <v>100.0</v>
+        <v>99.268</v>
       </c>
       <c r="F199" t="s">
         <v>8</v>
       </c>
       <c r="G199">
         <v>1.0</v>
       </c>
       <c r="H199" s="1">
-        <v>13500000.0</v>
+        <v>12408500.0</v>
       </c>
       <c r="I199" s="1">
-        <v>-2025.0</v>
+        <v>-2500.0</v>
       </c>
       <c r="J199" s="1">
-        <v>-0.015</v>
+        <v>-0.020147479550308</v>
       </c>
       <c r="K199">
-        <v>0.23</v>
+        <v>0.46</v>
       </c>
       <c r="L199" t="s">
-        <v>507</v>
+        <v>502</v>
       </c>
       <c r="M199" s="1">
-        <v>13497975.0</v>
+        <v>12406000.0</v>
       </c>
       <c r="N199" s="1">
-        <v>13528944.75</v>
+        <v>12463328.77</v>
       </c>
       <c r="O199" s="1">
-        <v>0.23</v>
+        <v>0.21</v>
       </c>
       <c r="P199">
         <v>1</v>
       </c>
     </row>
     <row r="200" spans="1:16">
       <c r="A200" t="s">
-        <v>508</v>
+        <v>503</v>
       </c>
       <c r="B200" t="s">
-        <v>509</v>
+        <v>504</v>
       </c>
       <c r="C200" s="1">
-        <v>2800000.0</v>
+        <v>31000000.0</v>
       </c>
       <c r="D200" s="1">
-        <v>100.447</v>
+        <v>98.482</v>
       </c>
       <c r="E200" s="1">
-        <v>100.95</v>
+        <v>97.49172258</v>
       </c>
       <c r="F200" t="s">
         <v>8</v>
       </c>
       <c r="G200">
         <v>1.0</v>
       </c>
       <c r="H200" s="1">
-        <v>2826600.0</v>
+        <v>30222434.0</v>
       </c>
       <c r="I200" s="1">
-        <v>-14084.0</v>
+        <v>306986.0</v>
       </c>
       <c r="J200" s="1">
-        <v>-0.49826646854879</v>
+        <v>1.0157553822435</v>
       </c>
       <c r="K200">
-        <v>1.47</v>
+        <v>0.14</v>
       </c>
       <c r="L200" t="s">
-        <v>510</v>
+        <v>505</v>
       </c>
       <c r="M200" s="1">
-        <v>2812516.0</v>
+        <v>30529420.0</v>
       </c>
       <c r="N200" s="1">
-        <v>2853595.45</v>
+        <v>30571885.75</v>
       </c>
       <c r="O200" s="1">
-        <v>0.05</v>
+        <v>0.51</v>
       </c>
       <c r="P200">
         <v>1</v>
       </c>
     </row>
     <row r="201" spans="1:16">
       <c r="A201" t="s">
-        <v>511</v>
+        <v>506</v>
       </c>
       <c r="B201" t="s">
-        <v>512</v>
+        <v>507</v>
       </c>
       <c r="C201" s="1">
-        <v>23400000.0</v>
+        <v>13500000.0</v>
       </c>
       <c r="D201" s="1">
-        <v>100.56</v>
+        <v>99.993</v>
       </c>
       <c r="E201" s="1">
-        <v>100.94692308</v>
+        <v>100.0</v>
       </c>
       <c r="F201" t="s">
         <v>8</v>
       </c>
       <c r="G201">
         <v>1.0</v>
       </c>
       <c r="H201" s="1">
-        <v>23621580.0</v>
+        <v>13500000.0</v>
       </c>
       <c r="I201" s="1">
-        <v>-90540.0</v>
+        <v>-945.0</v>
       </c>
       <c r="J201" s="1">
-        <v>-0.38329358154704</v>
+        <v>-0.007</v>
       </c>
       <c r="K201">
-        <v>1.54</v>
+        <v>0.48</v>
       </c>
       <c r="L201" t="s">
-        <v>513</v>
+        <v>508</v>
       </c>
       <c r="M201" s="1">
-        <v>23531040.0</v>
+        <v>13499055.0</v>
       </c>
       <c r="N201" s="1">
-        <v>23891656.44</v>
+        <v>13563727.13</v>
       </c>
       <c r="O201" s="1">
-        <v>0.41</v>
+        <v>0.23</v>
       </c>
       <c r="P201">
         <v>1</v>
       </c>
     </row>
     <row r="202" spans="1:16">
       <c r="A202" t="s">
-        <v>514</v>
+        <v>509</v>
       </c>
       <c r="B202" t="s">
-        <v>515</v>
+        <v>510</v>
       </c>
       <c r="C202" s="1">
-        <v>1200000.0</v>
+        <v>43900000.0</v>
       </c>
       <c r="D202" s="1">
-        <v>98.165</v>
+        <v>100.426</v>
       </c>
       <c r="E202" s="1">
-        <v>98.09</v>
+        <v>100.75132118</v>
       </c>
       <c r="F202" t="s">
         <v>8</v>
       </c>
       <c r="G202">
         <v>1.0</v>
       </c>
       <c r="H202" s="1">
-        <v>1177080.0</v>
+        <v>44229830.0</v>
       </c>
       <c r="I202" s="1">
-        <v>900.0</v>
+        <v>-142816.0</v>
       </c>
       <c r="J202" s="1">
-        <v>0.076460393516159</v>
+        <v>-0.32289520443556</v>
       </c>
       <c r="K202">
-        <v>0.85</v>
+        <v>1.92</v>
       </c>
       <c r="L202" t="s">
-        <v>516</v>
+        <v>511</v>
       </c>
       <c r="M202" s="1">
-        <v>1177980.0</v>
+        <v>44087014.0</v>
       </c>
       <c r="N202" s="1">
-        <v>1188221.1</v>
+        <v>44930435.23</v>
       </c>
       <c r="O202" s="1">
-        <v>0.02</v>
+        <v>0.75</v>
       </c>
       <c r="P202">
         <v>1</v>
       </c>
     </row>
     <row r="203" spans="1:16">
       <c r="A203" t="s">
-        <v>517</v>
+        <v>512</v>
       </c>
       <c r="B203" t="s">
-        <v>518</v>
+        <v>513</v>
       </c>
       <c r="C203" s="1">
-        <v>6600000.0</v>
+        <v>1200000.0</v>
       </c>
       <c r="D203" s="1">
-        <v>100.443</v>
+        <v>98.307</v>
       </c>
       <c r="E203" s="1">
-        <v>102.17515152</v>
+        <v>98.09</v>
       </c>
       <c r="F203" t="s">
         <v>8</v>
       </c>
       <c r="G203">
         <v>1.0</v>
       </c>
       <c r="H203" s="1">
-        <v>6743560.0</v>
+        <v>1177080.0</v>
       </c>
       <c r="I203" s="1">
-        <v>-114322.0</v>
+        <v>2604.0</v>
       </c>
       <c r="J203" s="1">
-        <v>-1.6952766787869</v>
+        <v>0.22122540524009</v>
       </c>
       <c r="K203">
-        <v>2.25</v>
-[...2 lines deleted...]
-        <v>519</v>
+        <v>0.07</v>
+      </c>
+      <c r="L203">
+        <v>805.48</v>
       </c>
       <c r="M203" s="1">
-        <v>6629238.0</v>
+        <v>1179684.0</v>
       </c>
       <c r="N203" s="1">
-        <v>6777783.21</v>
+        <v>1180489.48</v>
       </c>
       <c r="O203" s="1">
-        <v>0.12</v>
+        <v>0.02</v>
       </c>
       <c r="P203">
         <v>1</v>
       </c>
     </row>
     <row r="204" spans="1:16">
       <c r="A204" t="s">
-        <v>520</v>
+        <v>514</v>
       </c>
       <c r="B204" t="s">
-        <v>521</v>
+        <v>515</v>
       </c>
       <c r="C204" s="1">
-        <v>5000000.0</v>
+        <v>6600000.0</v>
       </c>
       <c r="D204" s="1">
-        <v>100.199</v>
+        <v>100.3</v>
       </c>
       <c r="E204" s="1">
-        <v>100.493844</v>
+        <v>102.17515152</v>
       </c>
       <c r="F204" t="s">
         <v>8</v>
       </c>
       <c r="G204">
         <v>1.0</v>
       </c>
       <c r="H204" s="1">
-        <v>5024692.2</v>
+        <v>6743560.0</v>
       </c>
       <c r="I204" s="1">
-        <v>-14742.2</v>
+        <v>-123760.0</v>
       </c>
       <c r="J204" s="1">
-        <v>-0.29339508597163</v>
+        <v>-1.835232429162</v>
       </c>
       <c r="K204">
-        <v>1.88</v>
+        <v>2.64</v>
       </c>
       <c r="L204" t="s">
-        <v>522</v>
+        <v>516</v>
       </c>
       <c r="M204" s="1">
-        <v>5009950.0</v>
+        <v>6619800.0</v>
       </c>
       <c r="N204" s="1">
-        <v>5103700.0</v>
+        <v>6794270.55</v>
       </c>
       <c r="O204" s="1">
-        <v>0.09</v>
+        <v>0.11</v>
       </c>
       <c r="P204">
         <v>1</v>
       </c>
     </row>
     <row r="205" spans="1:16">
       <c r="A205" t="s">
-        <v>523</v>
+        <v>517</v>
       </c>
       <c r="B205" t="s">
-        <v>524</v>
+        <v>518</v>
       </c>
       <c r="C205" s="1">
-        <v>20000000.0</v>
+        <v>5000000.0</v>
       </c>
       <c r="D205" s="1">
-        <v>99.325</v>
+        <v>100.168</v>
       </c>
       <c r="E205" s="1">
-        <v>99.2</v>
+        <v>100.493844</v>
       </c>
       <c r="F205" t="s">
         <v>8</v>
       </c>
       <c r="G205">
         <v>1.0</v>
       </c>
       <c r="H205" s="1">
-        <v>19840000.0</v>
+        <v>5024692.2</v>
       </c>
       <c r="I205" s="1">
-        <v>25000.0</v>
+        <v>-16292.2</v>
       </c>
       <c r="J205" s="1">
-        <v>0.12600806451613</v>
+        <v>-0.32424274665023</v>
       </c>
       <c r="K205">
-        <v>0.54</v>
+        <v>2.19</v>
       </c>
       <c r="L205" t="s">
-        <v>525</v>
+        <v>519</v>
       </c>
       <c r="M205" s="1">
-        <v>19865000.0</v>
+        <v>5008400.0</v>
       </c>
       <c r="N205" s="1">
-        <v>19972945.21</v>
+        <v>5117989.04</v>
       </c>
       <c r="O205" s="1">
-        <v>0.34</v>
+        <v>0.09</v>
       </c>
       <c r="P205">
         <v>1</v>
       </c>
     </row>
     <row r="206" spans="1:16">
       <c r="A206" t="s">
-        <v>526</v>
+        <v>520</v>
       </c>
       <c r="B206" t="s">
-        <v>527</v>
+        <v>521</v>
       </c>
       <c r="C206" s="1">
-        <v>35000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D206" s="1">
-        <v>100.886</v>
+        <v>99.48</v>
       </c>
       <c r="E206" s="1">
-        <v>100.93323143</v>
+        <v>99.2</v>
       </c>
       <c r="F206" t="s">
         <v>8</v>
       </c>
       <c r="G206">
         <v>1.0</v>
       </c>
       <c r="H206" s="1">
-        <v>35326631.0</v>
+        <v>19840000.0</v>
       </c>
       <c r="I206" s="1">
-        <v>-16531.0</v>
+        <v>56000.0</v>
       </c>
       <c r="J206" s="1">
-        <v>-0.046794725486277</v>
+        <v>0.28225806451613</v>
       </c>
       <c r="K206">
-        <v>3.36</v>
+        <v>0.64</v>
       </c>
       <c r="L206" t="s">
-        <v>528</v>
+        <v>522</v>
       </c>
       <c r="M206" s="1">
-        <v>35310100.0</v>
+        <v>19896000.0</v>
       </c>
       <c r="N206" s="1">
-        <v>36485956.16</v>
+        <v>20024219.18</v>
       </c>
       <c r="O206" s="1">
-        <v>0.62</v>
+        <v>0.33</v>
       </c>
       <c r="P206">
         <v>1</v>
       </c>
     </row>
     <row r="207" spans="1:16">
       <c r="A207" t="s">
-        <v>529</v>
+        <v>523</v>
       </c>
       <c r="B207" t="s">
-        <v>530</v>
+        <v>524</v>
       </c>
       <c r="C207" s="1">
-        <v>4700000.0</v>
+        <v>35000000.0</v>
       </c>
       <c r="D207" s="1">
-        <v>100.775</v>
+        <v>100.814</v>
       </c>
       <c r="E207" s="1">
-        <v>101.44351064</v>
+        <v>100.93323143</v>
       </c>
       <c r="F207" t="s">
         <v>8</v>
       </c>
       <c r="G207">
         <v>1.0</v>
       </c>
       <c r="H207" s="1">
-        <v>4767845.0</v>
+        <v>35326631.0</v>
       </c>
       <c r="I207" s="1">
-        <v>-31420.0</v>
+        <v>-41731.0</v>
       </c>
       <c r="J207" s="1">
-        <v>-0.65899793302844</v>
+        <v>-0.11812901150976</v>
       </c>
       <c r="K207">
-        <v>1.13</v>
+        <v>3.74</v>
       </c>
       <c r="L207" t="s">
-        <v>531</v>
+        <v>525</v>
       </c>
       <c r="M207" s="1">
-        <v>4736425.0</v>
+        <v>35284900.0</v>
       </c>
       <c r="N207" s="1">
-        <v>4789316.1</v>
+        <v>36593804.11</v>
       </c>
       <c r="O207" s="1">
-        <v>0.08</v>
+        <v>0.61</v>
       </c>
       <c r="P207">
         <v>1</v>
       </c>
     </row>
     <row r="208" spans="1:16">
       <c r="A208" t="s">
-        <v>532</v>
+        <v>526</v>
       </c>
       <c r="B208" t="s">
-        <v>533</v>
+        <v>527</v>
       </c>
       <c r="C208" s="1">
-        <v>10997000.0</v>
+        <v>4700000.0</v>
       </c>
       <c r="D208" s="1">
-        <v>100.485</v>
+        <v>100.635</v>
       </c>
       <c r="E208" s="1">
-        <v>101.38580613</v>
+        <v>101.44351064</v>
       </c>
       <c r="F208" t="s">
         <v>8</v>
       </c>
       <c r="G208">
         <v>1.0</v>
       </c>
       <c r="H208" s="1">
-        <v>11149397.1</v>
+        <v>4767845.0</v>
       </c>
       <c r="I208" s="1">
-        <v>-99061.65</v>
+        <v>-38000.0</v>
       </c>
       <c r="J208" s="1">
-        <v>-0.88849333386825</v>
+        <v>-0.79700577514579</v>
       </c>
       <c r="K208">
-        <v>1.63</v>
+        <v>1.52</v>
       </c>
       <c r="L208" t="s">
-        <v>534</v>
+        <v>528</v>
       </c>
       <c r="M208" s="1">
-        <v>11050335.45</v>
+        <v>4729845.0</v>
       </c>
       <c r="N208" s="1">
-        <v>11229450.97</v>
+        <v>4801198.08</v>
       </c>
       <c r="O208" s="1">
-        <v>0.19</v>
+        <v>0.08</v>
       </c>
       <c r="P208">
         <v>1</v>
       </c>
     </row>
     <row r="209" spans="1:16">
       <c r="A209" t="s">
-        <v>535</v>
+        <v>529</v>
       </c>
       <c r="B209" t="s">
-        <v>536</v>
+        <v>530</v>
       </c>
       <c r="C209" s="1">
-        <v>25600000.0</v>
+        <v>10997000.0</v>
       </c>
       <c r="D209" s="1">
-        <v>100.674</v>
+        <v>100.356</v>
       </c>
       <c r="E209" s="1">
-        <v>102.00832031</v>
+        <v>101.38580613</v>
       </c>
       <c r="F209" t="s">
         <v>8</v>
       </c>
       <c r="G209">
         <v>1.0</v>
       </c>
       <c r="H209" s="1">
-        <v>26114130.0</v>
+        <v>11149397.1</v>
       </c>
       <c r="I209" s="1">
-        <v>-341586.0</v>
+        <v>-113247.78</v>
       </c>
       <c r="J209" s="1">
-        <v>-1.3080504692287</v>
+        <v>-1.0157300792524</v>
       </c>
       <c r="K209">
-        <v>2.35</v>
+        <v>2.0</v>
       </c>
       <c r="L209" t="s">
-        <v>537</v>
+        <v>531</v>
       </c>
       <c r="M209" s="1">
-        <v>25772544.0</v>
+        <v>11036149.32</v>
       </c>
       <c r="N209" s="1">
-        <v>26374319.34</v>
+        <v>11255675.05</v>
       </c>
       <c r="O209" s="1">
-        <v>0.45</v>
+        <v>0.19</v>
       </c>
       <c r="P209">
         <v>1</v>
       </c>
     </row>
     <row r="210" spans="1:16">
       <c r="A210" t="s">
-        <v>538</v>
+        <v>532</v>
       </c>
       <c r="B210" t="s">
-        <v>539</v>
+        <v>533</v>
       </c>
       <c r="C210" s="1">
-        <v>16100000.0</v>
+        <v>25600000.0</v>
       </c>
       <c r="D210" s="1">
-        <v>101.153</v>
+        <v>100.53</v>
       </c>
       <c r="E210" s="1">
-        <v>101.68176398</v>
+        <v>102.00832031</v>
       </c>
       <c r="F210" t="s">
         <v>8</v>
       </c>
       <c r="G210">
         <v>1.0</v>
       </c>
       <c r="H210" s="1">
-        <v>16370764.0</v>
+        <v>26114130.0</v>
       </c>
       <c r="I210" s="1">
-        <v>-85131.0</v>
+        <v>-378450.0</v>
       </c>
       <c r="J210" s="1">
-        <v>-0.52001849150107</v>
+        <v>-1.4492154247528</v>
       </c>
       <c r="K210">
-        <v>2.2</v>
+        <v>2.77</v>
       </c>
       <c r="L210" t="s">
-        <v>540</v>
+        <v>534</v>
       </c>
       <c r="M210" s="1">
-        <v>16285633.0</v>
+        <v>25735680.0</v>
       </c>
       <c r="N210" s="1">
-        <v>16640439.51</v>
+        <v>26444501.92</v>
       </c>
       <c r="O210" s="1">
-        <v>0.28</v>
+        <v>0.44</v>
       </c>
       <c r="P210">
         <v>1</v>
       </c>
     </row>
     <row r="211" spans="1:16">
       <c r="A211" t="s">
-        <v>541</v>
+        <v>535</v>
       </c>
       <c r="B211" t="s">
-        <v>542</v>
+        <v>536</v>
       </c>
       <c r="C211" s="1">
-        <v>6245000.0</v>
+        <v>16100000.0</v>
       </c>
       <c r="D211" s="1">
-        <v>99.007</v>
+        <v>100.979</v>
       </c>
       <c r="E211" s="1">
-        <v>99.04783667</v>
+        <v>101.68176398</v>
       </c>
       <c r="F211" t="s">
         <v>8</v>
       </c>
       <c r="G211">
         <v>1.0</v>
       </c>
       <c r="H211" s="1">
-        <v>6185537.4</v>
+        <v>16370764.0</v>
       </c>
       <c r="I211" s="1">
-        <v>-2550.25</v>
+        <v>-113145.0</v>
       </c>
       <c r="J211" s="1">
-        <v>-0.041229239031034</v>
+        <v>-0.69114062117077</v>
       </c>
       <c r="K211">
-        <v>0.3</v>
+        <v>2.7</v>
       </c>
       <c r="L211" t="s">
-        <v>543</v>
+        <v>537</v>
       </c>
       <c r="M211" s="1">
-        <v>6182987.15</v>
+        <v>16257619.0</v>
       </c>
       <c r="N211" s="1">
-        <v>6202021.57</v>
+        <v>16691988.18</v>
       </c>
       <c r="O211" s="1">
-        <v>0.11</v>
+        <v>0.28</v>
       </c>
       <c r="P211">
         <v>1</v>
       </c>
     </row>
     <row r="212" spans="1:16">
       <c r="A212" t="s">
-        <v>544</v>
+        <v>538</v>
       </c>
       <c r="B212" t="s">
-        <v>545</v>
+        <v>539</v>
       </c>
       <c r="C212" s="1">
-        <v>13000000.0</v>
+        <v>6245000.0</v>
       </c>
       <c r="D212" s="1">
-        <v>100.455</v>
+        <v>99.114</v>
       </c>
       <c r="E212" s="1">
-        <v>100.98692308</v>
+        <v>99.04783667</v>
       </c>
       <c r="F212" t="s">
         <v>8</v>
       </c>
       <c r="G212">
         <v>1.0</v>
       </c>
       <c r="H212" s="1">
-        <v>13128300.0</v>
+        <v>6185537.4</v>
       </c>
       <c r="I212" s="1">
-        <v>-69150.0</v>
+        <v>4131.9</v>
       </c>
       <c r="J212" s="1">
-        <v>-0.52672470921597</v>
+        <v>0.066799369768583</v>
       </c>
       <c r="K212">
-        <v>0.75</v>
+        <v>0.43</v>
       </c>
       <c r="L212" t="s">
-        <v>546</v>
+        <v>540</v>
       </c>
       <c r="M212" s="1">
-        <v>13059150.0</v>
+        <v>6189669.3</v>
       </c>
       <c r="N212" s="1">
-        <v>13156516.44</v>
+        <v>6216616.9</v>
       </c>
       <c r="O212" s="1">
-        <v>0.22</v>
+        <v>0.1</v>
       </c>
       <c r="P212">
         <v>1</v>
       </c>
     </row>
     <row r="213" spans="1:16">
       <c r="A213" t="s">
-        <v>547</v>
+        <v>541</v>
       </c>
       <c r="B213" t="s">
-        <v>548</v>
+        <v>542</v>
       </c>
       <c r="C213" s="1">
-        <v>6120000.0</v>
+        <v>13000000.0</v>
       </c>
       <c r="D213" s="1">
-        <v>99.066</v>
+        <v>100.374</v>
       </c>
       <c r="E213" s="1">
-        <v>99.295</v>
+        <v>100.98692308</v>
       </c>
       <c r="F213" t="s">
         <v>8</v>
       </c>
       <c r="G213">
         <v>1.0</v>
       </c>
       <c r="H213" s="1">
-        <v>6076854.0</v>
+        <v>13128300.0</v>
       </c>
       <c r="I213" s="1">
-        <v>-14014.8</v>
+        <v>-79680.0</v>
       </c>
       <c r="J213" s="1">
-        <v>-0.23062591268443</v>
+        <v>-0.60693311395992</v>
       </c>
       <c r="K213">
-        <v>0.12</v>
+        <v>1.09</v>
       </c>
       <c r="L213" t="s">
-        <v>549</v>
+        <v>543</v>
       </c>
       <c r="M213" s="1">
-        <v>6062839.2</v>
+        <v>13048620.0</v>
       </c>
       <c r="N213" s="1">
-        <v>6070468.24</v>
+        <v>13190462.47</v>
       </c>
       <c r="O213" s="1">
-        <v>0.1</v>
+        <v>0.22</v>
       </c>
       <c r="P213">
         <v>1</v>
       </c>
     </row>
     <row r="214" spans="1:16">
       <c r="A214" t="s">
-        <v>550</v>
+        <v>544</v>
       </c>
       <c r="B214" t="s">
-        <v>551</v>
+        <v>545</v>
       </c>
       <c r="C214" s="1">
-        <v>13900000.0</v>
+        <v>6120000.0</v>
       </c>
       <c r="D214" s="1">
-        <v>99.161</v>
+        <v>99.14</v>
       </c>
       <c r="E214" s="1">
-        <v>98.855</v>
+        <v>99.295</v>
       </c>
       <c r="F214" t="s">
         <v>8</v>
       </c>
       <c r="G214">
         <v>1.0</v>
       </c>
       <c r="H214" s="1">
-        <v>13740845.0</v>
+        <v>6076854.0</v>
       </c>
       <c r="I214" s="1">
-        <v>42534.0</v>
+        <v>-9486.0</v>
       </c>
       <c r="J214" s="1">
-        <v>0.30954428202923</v>
+        <v>-0.15610050858553</v>
       </c>
       <c r="K214">
-        <v>0.32</v>
+        <v>0.3</v>
       </c>
       <c r="L214" t="s">
-        <v>552</v>
+        <v>546</v>
       </c>
       <c r="M214" s="1">
-        <v>13783379.0</v>
+        <v>6067368.0</v>
       </c>
       <c r="N214" s="1">
-        <v>13828363.59</v>
+        <v>6085853.75</v>
       </c>
       <c r="O214" s="1">
-        <v>0.24</v>
+        <v>0.1</v>
       </c>
       <c r="P214">
         <v>1</v>
       </c>
     </row>
     <row r="215" spans="1:16">
       <c r="A215" t="s">
-        <v>553</v>
+        <v>547</v>
       </c>
       <c r="B215" t="s">
-        <v>554</v>
+        <v>548</v>
       </c>
       <c r="C215" s="1">
-        <v>1000000.0</v>
+        <v>13900000.0</v>
       </c>
       <c r="D215" s="1">
-        <v>99.726</v>
+        <v>99.346</v>
       </c>
       <c r="E215" s="1">
-        <v>98.02</v>
+        <v>98.855</v>
       </c>
       <c r="F215" t="s">
         <v>8</v>
       </c>
       <c r="G215">
         <v>1.0</v>
       </c>
       <c r="H215" s="1">
-        <v>980200.0</v>
+        <v>13740845.0</v>
       </c>
       <c r="I215" s="1">
-        <v>17060.0</v>
+        <v>68249.0</v>
       </c>
       <c r="J215" s="1">
-        <v>1.7404611303816</v>
+        <v>0.49668706691619</v>
       </c>
       <c r="K215">
-        <v>0.11</v>
+        <v>0.39</v>
       </c>
       <c r="L215" t="s">
-        <v>555</v>
+        <v>549</v>
       </c>
       <c r="M215" s="1">
-        <v>997260.0</v>
+        <v>13809094.0</v>
       </c>
       <c r="N215" s="1">
-        <v>998335.34</v>
+        <v>13862885.1</v>
       </c>
       <c r="O215" s="1">
-        <v>0.02</v>
+        <v>0.23</v>
       </c>
       <c r="P215">
         <v>1</v>
       </c>
     </row>
     <row r="216" spans="1:16">
       <c r="A216" t="s">
-        <v>556</v>
+        <v>550</v>
       </c>
       <c r="B216" t="s">
-        <v>557</v>
+        <v>551</v>
       </c>
       <c r="C216" s="1">
-        <v>9400000.0</v>
+        <v>1000000.0</v>
       </c>
       <c r="D216" s="1">
-        <v>100.521</v>
+        <v>99.932</v>
       </c>
       <c r="E216" s="1">
-        <v>100.937</v>
+        <v>98.02</v>
       </c>
       <c r="F216" t="s">
         <v>8</v>
       </c>
       <c r="G216">
         <v>1.0</v>
       </c>
       <c r="H216" s="1">
-        <v>9488078.0</v>
+        <v>980200.0</v>
       </c>
       <c r="I216" s="1">
-        <v>-39104.0</v>
+        <v>19120.0</v>
       </c>
       <c r="J216" s="1">
-        <v>-0.41213826446199</v>
+        <v>1.9506223219751</v>
       </c>
       <c r="K216">
-        <v>2.38</v>
+        <v>0.12</v>
       </c>
       <c r="L216" t="s">
-        <v>558</v>
+        <v>552</v>
       </c>
       <c r="M216" s="1">
-        <v>9448974.0</v>
+        <v>999320.0</v>
       </c>
       <c r="N216" s="1">
-        <v>9673125.37</v>
+        <v>1000522.05</v>
       </c>
       <c r="O216" s="1">
-        <v>0.16</v>
+        <v>0.02</v>
       </c>
       <c r="P216">
         <v>1</v>
       </c>
     </row>
     <row r="217" spans="1:16">
       <c r="A217" t="s">
-        <v>559</v>
+        <v>553</v>
       </c>
       <c r="B217" t="s">
-        <v>560</v>
+        <v>554</v>
       </c>
       <c r="C217" s="1">
-        <v>14630000.0</v>
+        <v>9400000.0</v>
       </c>
       <c r="D217" s="1">
-        <v>98.964</v>
+        <v>100.358</v>
       </c>
       <c r="E217" s="1">
-        <v>99.18034949</v>
+        <v>100.937</v>
       </c>
       <c r="F217" t="s">
         <v>8</v>
       </c>
       <c r="G217">
         <v>1.0</v>
       </c>
       <c r="H217" s="1">
-        <v>14510085.13</v>
+        <v>9488078.0</v>
       </c>
       <c r="I217" s="1">
-        <v>-31651.93</v>
+        <v>-54426.0</v>
       </c>
       <c r="J217" s="1">
-        <v>-0.21813745209915</v>
+        <v>-0.5736251325084</v>
       </c>
       <c r="K217">
-        <v>0.09</v>
+        <v>2.8</v>
       </c>
       <c r="L217" t="s">
-        <v>561</v>
+        <v>555</v>
       </c>
       <c r="M217" s="1">
-        <v>14478433.2</v>
+        <v>9433652.0</v>
       </c>
       <c r="N217" s="1">
-        <v>14491508.01</v>
+        <v>9697109.53</v>
       </c>
       <c r="O217" s="1">
-        <v>0.25</v>
+        <v>0.16</v>
       </c>
       <c r="P217">
         <v>1</v>
       </c>
     </row>
     <row r="218" spans="1:16">
       <c r="A218" t="s">
-        <v>562</v>
+        <v>556</v>
       </c>
       <c r="B218" t="s">
-        <v>563</v>
+        <v>557</v>
       </c>
       <c r="C218" s="1">
-        <v>32391000.0</v>
+        <v>14630000.0</v>
       </c>
       <c r="D218" s="1">
-        <v>99.703</v>
+        <v>99.111</v>
       </c>
       <c r="E218" s="1">
-        <v>97.79440718</v>
+        <v>99.18034949</v>
       </c>
       <c r="F218" t="s">
         <v>8</v>
       </c>
       <c r="G218">
         <v>1.0</v>
       </c>
       <c r="H218" s="1">
-        <v>31676586.43</v>
+        <v>14510085.13</v>
       </c>
       <c r="I218" s="1">
-        <v>618212.3</v>
+        <v>-10145.83</v>
       </c>
       <c r="J218" s="1">
-        <v>1.9516380067219</v>
+        <v>-0.069922608372733</v>
       </c>
       <c r="K218">
-        <v>0.11</v>
+        <v>0.25</v>
       </c>
       <c r="L218" t="s">
-        <v>564</v>
+        <v>558</v>
       </c>
       <c r="M218" s="1">
-        <v>32294798.73</v>
+        <v>14499939.3</v>
       </c>
       <c r="N218" s="1">
-        <v>32329630.15</v>
+        <v>14537202.51</v>
       </c>
       <c r="O218" s="1">
-        <v>0.55</v>
+        <v>0.24</v>
       </c>
       <c r="P218">
         <v>1</v>
       </c>
     </row>
     <row r="219" spans="1:16">
       <c r="A219" t="s">
-        <v>565</v>
+        <v>559</v>
       </c>
       <c r="B219" t="s">
-        <v>566</v>
+        <v>560</v>
       </c>
       <c r="C219" s="1">
-        <v>25559000.0</v>
+        <v>32391000.0</v>
       </c>
       <c r="D219" s="1">
-        <v>98.938</v>
+        <v>99.922</v>
       </c>
       <c r="E219" s="1">
-        <v>99.00726766</v>
+        <v>97.79440718</v>
       </c>
       <c r="F219" t="s">
         <v>8</v>
       </c>
       <c r="G219">
         <v>1.0</v>
       </c>
       <c r="H219" s="1">
-        <v>25305267.54</v>
+        <v>31676586.43</v>
       </c>
       <c r="I219" s="1">
-        <v>-17704.12</v>
+        <v>689148.59</v>
       </c>
       <c r="J219" s="1">
-        <v>-0.069962192543569</v>
+        <v>2.1755771933409</v>
       </c>
       <c r="K219">
-        <v>0.21</v>
+        <v>0.12</v>
       </c>
       <c r="L219" t="s">
-        <v>567</v>
+        <v>561</v>
       </c>
       <c r="M219" s="1">
-        <v>25287563.42</v>
+        <v>32365735.02</v>
       </c>
       <c r="N219" s="1">
-        <v>25342445.25</v>
+        <v>32404670.78</v>
       </c>
       <c r="O219" s="1">
-        <v>0.43</v>
+        <v>0.54</v>
       </c>
       <c r="P219">
         <v>1</v>
       </c>
     </row>
     <row r="220" spans="1:16">
       <c r="A220" t="s">
-        <v>568</v>
+        <v>562</v>
       </c>
       <c r="B220" t="s">
-        <v>569</v>
+        <v>563</v>
       </c>
       <c r="C220" s="1">
-        <v>8750000.0</v>
+        <v>25559000.0</v>
       </c>
       <c r="D220" s="1">
-        <v>98.798</v>
+        <v>99.04</v>
       </c>
       <c r="E220" s="1">
-        <v>98.885</v>
+        <v>99.00726766</v>
       </c>
       <c r="F220" t="s">
         <v>8</v>
       </c>
       <c r="G220">
         <v>1.0</v>
       </c>
       <c r="H220" s="1">
-        <v>8652437.5</v>
+        <v>25305267.54</v>
       </c>
       <c r="I220" s="1">
-        <v>-7612.5</v>
+        <v>8366.06</v>
       </c>
       <c r="J220" s="1">
-        <v>-0.087980988016383</v>
+        <v>0.033060547519507</v>
       </c>
       <c r="K220">
-        <v>0.22</v>
+        <v>0.35</v>
       </c>
       <c r="L220" t="s">
-        <v>570</v>
+        <v>564</v>
       </c>
       <c r="M220" s="1">
-        <v>8644825.0</v>
+        <v>25313633.6</v>
       </c>
       <c r="N220" s="1">
-        <v>8663973.12</v>
+        <v>25404140.47</v>
       </c>
       <c r="O220" s="1">
-        <v>0.15</v>
+        <v>0.42</v>
       </c>
       <c r="P220">
         <v>1</v>
       </c>
     </row>
     <row r="221" spans="1:16">
       <c r="A221" t="s">
-        <v>571</v>
+        <v>565</v>
       </c>
       <c r="B221" t="s">
-        <v>572</v>
+        <v>566</v>
       </c>
       <c r="C221" s="1">
-        <v>9100000.0</v>
+        <v>8750000.0</v>
       </c>
       <c r="D221" s="1">
-        <v>99.221</v>
+        <v>98.952</v>
       </c>
       <c r="E221" s="1">
-        <v>98.67873626</v>
+        <v>98.885</v>
       </c>
       <c r="F221" t="s">
         <v>8</v>
       </c>
       <c r="G221">
         <v>1.0</v>
       </c>
       <c r="H221" s="1">
-        <v>8979765.0</v>
+        <v>8652437.5</v>
       </c>
       <c r="I221" s="1">
-        <v>49346.0</v>
+        <v>5862.5</v>
       </c>
       <c r="J221" s="1">
-        <v>0.54952440292146</v>
+        <v>0.067755473529858</v>
       </c>
       <c r="K221">
-        <v>0.52</v>
+        <v>0.33</v>
       </c>
       <c r="L221" t="s">
-        <v>573</v>
+        <v>567</v>
       </c>
       <c r="M221" s="1">
-        <v>9029111.0</v>
+        <v>8658300.0</v>
       </c>
       <c r="N221" s="1">
-        <v>9076730.18</v>
+        <v>8687426.71</v>
       </c>
       <c r="O221" s="1">
-        <v>0.15</v>
+        <v>0.14</v>
       </c>
       <c r="P221">
         <v>1</v>
       </c>
     </row>
     <row r="222" spans="1:16">
       <c r="A222" t="s">
-        <v>574</v>
+        <v>568</v>
       </c>
       <c r="B222" t="s">
-        <v>575</v>
+        <v>569</v>
       </c>
       <c r="C222" s="1">
-        <v>6200000.0</v>
+        <v>25932000.0</v>
       </c>
       <c r="D222" s="1">
-        <v>98.234</v>
+        <v>100.0235</v>
       </c>
       <c r="E222" s="1">
-        <v>98.20403226</v>
+        <v>100.0</v>
       </c>
       <c r="F222" t="s">
         <v>8</v>
       </c>
       <c r="G222">
         <v>1.0</v>
       </c>
       <c r="H222" s="1">
-        <v>6088650.0</v>
+        <v>25932000.0</v>
       </c>
       <c r="I222" s="1">
-        <v>1858.0</v>
+        <v>6094.02</v>
       </c>
       <c r="J222" s="1">
-        <v>0.030515795783959</v>
+        <v>0.0235</v>
       </c>
       <c r="K222">
-        <v>0.08</v>
+        <v>0.14</v>
       </c>
       <c r="L222" t="s">
-        <v>576</v>
+        <v>570</v>
       </c>
       <c r="M222" s="1">
-        <v>6090508.0</v>
+        <v>25938094.02</v>
       </c>
       <c r="N222" s="1">
-        <v>6095349.1</v>
+        <v>25974258.43</v>
       </c>
       <c r="O222" s="1">
-        <v>0.1</v>
+        <v>0.43</v>
       </c>
       <c r="P222">
         <v>1</v>
       </c>
     </row>
     <row r="223" spans="1:16">
       <c r="A223" t="s">
-        <v>577</v>
+        <v>571</v>
       </c>
       <c r="B223" t="s">
-        <v>578</v>
+        <v>572</v>
       </c>
       <c r="C223" s="1">
-        <v>12000000.0</v>
+        <v>9100000.0</v>
       </c>
       <c r="D223" s="1">
-        <v>100.733</v>
+        <v>99.381</v>
       </c>
       <c r="E223" s="1">
-        <v>101.21997975</v>
+        <v>98.67873626</v>
       </c>
       <c r="F223" t="s">
         <v>8</v>
       </c>
       <c r="G223">
         <v>1.0</v>
       </c>
       <c r="H223" s="1">
-        <v>12146397.57</v>
+        <v>8979765.0</v>
       </c>
       <c r="I223" s="1">
-        <v>-58437.57</v>
+        <v>63906.0</v>
       </c>
       <c r="J223" s="1">
-        <v>-0.48111030174356</v>
+        <v>0.71166673069952</v>
       </c>
       <c r="K223">
-        <v>1.86</v>
+        <v>0.62</v>
       </c>
       <c r="L223" t="s">
-        <v>579</v>
+        <v>573</v>
       </c>
       <c r="M223" s="1">
-        <v>12087960.0</v>
+        <v>9043671.0</v>
       </c>
       <c r="N223" s="1">
-        <v>12311521.64</v>
+        <v>9100514.84</v>
       </c>
       <c r="O223" s="1">
-        <v>0.21</v>
+        <v>0.15</v>
       </c>
       <c r="P223">
         <v>1</v>
       </c>
     </row>
     <row r="224" spans="1:16">
       <c r="A224" t="s">
-        <v>580</v>
+        <v>574</v>
       </c>
       <c r="B224" t="s">
-        <v>581</v>
+        <v>575</v>
       </c>
       <c r="C224" s="1">
-        <v>36800000.0</v>
+        <v>6200000.0</v>
       </c>
       <c r="D224" s="1">
-        <v>98.603</v>
+        <v>98.469</v>
       </c>
       <c r="E224" s="1">
-        <v>98.39334511</v>
+        <v>98.20403226</v>
       </c>
       <c r="F224" t="s">
         <v>8</v>
       </c>
       <c r="G224">
         <v>1.0</v>
       </c>
       <c r="H224" s="1">
-        <v>36208751.0</v>
+        <v>6088650.0</v>
       </c>
       <c r="I224" s="1">
-        <v>77153.0</v>
+        <v>16428.0</v>
       </c>
       <c r="J224" s="1">
-        <v>0.21307832462931</v>
+        <v>0.26981350545687</v>
       </c>
       <c r="K224">
-        <v>0.19</v>
+        <v>0.12</v>
       </c>
       <c r="L224" t="s">
-        <v>582</v>
+        <v>576</v>
       </c>
       <c r="M224" s="1">
-        <v>36285904.0</v>
+        <v>6105078.0</v>
       </c>
       <c r="N224" s="1">
-        <v>36356227.29</v>
+        <v>6112275.95</v>
       </c>
       <c r="O224" s="1">
-        <v>0.62</v>
+        <v>0.1</v>
       </c>
       <c r="P224">
         <v>1</v>
       </c>
     </row>
     <row r="225" spans="1:16">
       <c r="A225" t="s">
-        <v>583</v>
+        <v>577</v>
       </c>
       <c r="B225" t="s">
-        <v>584</v>
+        <v>578</v>
       </c>
       <c r="C225" s="1">
-        <v>36000000.0</v>
+        <v>12000000.0</v>
       </c>
       <c r="D225" s="1">
-        <v>100.196</v>
+        <v>100.598</v>
       </c>
       <c r="E225" s="1">
-        <v>100.60226389</v>
+        <v>101.21997975</v>
       </c>
       <c r="F225" t="s">
         <v>8</v>
       </c>
       <c r="G225">
         <v>1.0</v>
       </c>
       <c r="H225" s="1">
-        <v>36216815.0</v>
+        <v>12146397.57</v>
       </c>
       <c r="I225" s="1">
-        <v>-146255.0</v>
+        <v>-74637.57</v>
       </c>
       <c r="J225" s="1">
-        <v>-0.40383175605033</v>
+        <v>-0.61448317964122</v>
       </c>
       <c r="K225">
-        <v>0.62</v>
+        <v>2.27</v>
       </c>
       <c r="L225" t="s">
-        <v>585</v>
+        <v>579</v>
       </c>
       <c r="M225" s="1">
-        <v>36070560.0</v>
+        <v>12071760.0</v>
       </c>
       <c r="N225" s="1">
-        <v>36292970.96</v>
+        <v>12343979.18</v>
       </c>
       <c r="O225" s="1">
-        <v>0.62</v>
+        <v>0.21</v>
       </c>
       <c r="P225">
         <v>1</v>
       </c>
     </row>
     <row r="226" spans="1:16">
       <c r="A226" t="s">
-        <v>586</v>
+        <v>580</v>
       </c>
       <c r="B226" t="s">
-        <v>587</v>
+        <v>581</v>
       </c>
       <c r="C226" s="1">
-        <v>20000000.0</v>
+        <v>36800000.0</v>
       </c>
       <c r="D226" s="1">
-        <v>98.947</v>
+        <v>98.814</v>
       </c>
       <c r="E226" s="1">
-        <v>99.04495</v>
+        <v>98.39334511</v>
       </c>
       <c r="F226" t="s">
         <v>8</v>
       </c>
       <c r="G226">
         <v>1.0</v>
       </c>
       <c r="H226" s="1">
-        <v>19808990.0</v>
+        <v>36208751.0</v>
       </c>
       <c r="I226" s="1">
-        <v>-19590.0</v>
+        <v>154801.0</v>
       </c>
       <c r="J226" s="1">
-        <v>-0.09889449184436</v>
+        <v>0.4275237220969</v>
       </c>
       <c r="K226">
-        <v>0.25</v>
+        <v>0.27</v>
       </c>
       <c r="L226" t="s">
-        <v>588</v>
+        <v>582</v>
       </c>
       <c r="M226" s="1">
-        <v>19789400.0</v>
+        <v>36363552.0</v>
       </c>
       <c r="N226" s="1">
-        <v>19839263.01</v>
+        <v>36461853.37</v>
       </c>
       <c r="O226" s="1">
-        <v>0.34</v>
+        <v>0.61</v>
       </c>
       <c r="P226">
         <v>1</v>
       </c>
     </row>
     <row r="227" spans="1:16">
       <c r="A227" t="s">
-        <v>589</v>
+        <v>583</v>
       </c>
       <c r="B227" t="s">
-        <v>590</v>
+        <v>584</v>
       </c>
       <c r="C227" s="1">
-        <v>1800000.0</v>
+        <v>39500000.0</v>
       </c>
       <c r="D227" s="1">
-        <v>97.811</v>
+        <v>100.183</v>
       </c>
       <c r="E227" s="1">
-        <v>97.44894444</v>
+        <v>100.56617722</v>
       </c>
       <c r="F227" t="s">
         <v>8</v>
       </c>
       <c r="G227">
         <v>1.0</v>
       </c>
       <c r="H227" s="1">
-        <v>1754081.0</v>
+        <v>39723640.0</v>
       </c>
       <c r="I227" s="1">
-        <v>6517.0</v>
+        <v>-151355.0</v>
       </c>
       <c r="J227" s="1">
-        <v>0.37153358368285</v>
+        <v>-0.38101996695167</v>
       </c>
       <c r="K227">
-        <v>0.61</v>
+        <v>0.92</v>
       </c>
       <c r="L227" t="s">
-        <v>591</v>
+        <v>585</v>
       </c>
       <c r="M227" s="1">
-        <v>1760598.0</v>
+        <v>39572285.0</v>
       </c>
       <c r="N227" s="1">
-        <v>1771663.07</v>
+        <v>39935901.44</v>
       </c>
       <c r="O227" s="1">
-        <v>0.03</v>
+        <v>0.66</v>
       </c>
       <c r="P227">
         <v>1</v>
       </c>
     </row>
     <row r="228" spans="1:16">
       <c r="A228" t="s">
-        <v>592</v>
+        <v>586</v>
       </c>
       <c r="B228" t="s">
-        <v>593</v>
+        <v>587</v>
       </c>
       <c r="C228" s="1">
-        <v>3000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D228" s="1">
-        <v>101.7</v>
+        <v>99.074</v>
       </c>
       <c r="E228" s="1">
-        <v>102.19</v>
+        <v>99.04495</v>
       </c>
       <c r="F228" t="s">
         <v>8</v>
       </c>
       <c r="G228">
         <v>1.0</v>
       </c>
       <c r="H228" s="1">
-        <v>3065700.0</v>
+        <v>19808990.0</v>
       </c>
       <c r="I228" s="1">
-        <v>-14700.0</v>
+        <v>5810.0</v>
       </c>
       <c r="J228" s="1">
-        <v>-0.4794989725022</v>
+        <v>0.029330117285132</v>
       </c>
       <c r="K228">
-        <v>0.37</v>
+        <v>0.38</v>
       </c>
       <c r="L228" t="s">
-        <v>594</v>
+        <v>588</v>
       </c>
       <c r="M228" s="1">
-        <v>3051000.0</v>
+        <v>19814800.0</v>
       </c>
       <c r="N228" s="1">
-        <v>3062023.97</v>
+        <v>19891019.18</v>
       </c>
       <c r="O228" s="1">
-        <v>0.05</v>
+        <v>0.33</v>
       </c>
       <c r="P228">
         <v>1</v>
       </c>
     </row>
     <row r="229" spans="1:16">
       <c r="A229" t="s">
-        <v>595</v>
+        <v>589</v>
       </c>
       <c r="B229" t="s">
-        <v>596</v>
+        <v>590</v>
       </c>
       <c r="C229" s="1">
-        <v>25000000.0</v>
+        <v>1800000.0</v>
       </c>
       <c r="D229" s="1">
-        <v>99.869</v>
+        <v>97.943</v>
       </c>
       <c r="E229" s="1">
-        <v>99.721</v>
+        <v>97.44894444</v>
       </c>
       <c r="F229" t="s">
         <v>8</v>
       </c>
       <c r="G229">
         <v>1.0</v>
       </c>
       <c r="H229" s="1">
-        <v>24930250.0</v>
+        <v>1754081.0</v>
       </c>
       <c r="I229" s="1">
-        <v>37000.0</v>
+        <v>8893.0</v>
       </c>
       <c r="J229" s="1">
-        <v>0.14841407527</v>
+        <v>0.50698912992045</v>
       </c>
       <c r="K229">
-        <v>1.3</v>
-[...2 lines deleted...]
-        <v>597</v>
+        <v>0.05</v>
+      </c>
+      <c r="L229">
+        <v>955.48</v>
       </c>
       <c r="M229" s="1">
-        <v>24967250.0</v>
+        <v>1762974.0</v>
       </c>
       <c r="N229" s="1">
-        <v>25292934.93</v>
+        <v>1763929.48</v>
       </c>
       <c r="O229" s="1">
-        <v>0.43</v>
+        <v>0.03</v>
       </c>
       <c r="P229">
         <v>1</v>
       </c>
     </row>
     <row r="230" spans="1:16">
       <c r="A230" t="s">
-        <v>598</v>
+        <v>591</v>
       </c>
       <c r="B230" t="s">
-        <v>599</v>
+        <v>592</v>
       </c>
       <c r="C230" s="1">
-        <v>5000000.0</v>
+        <v>3000000.0</v>
       </c>
       <c r="D230" s="1">
-        <v>100.0175174</v>
+        <v>101.441</v>
       </c>
       <c r="E230" s="1">
-        <v>0.0</v>
+        <v>102.19</v>
       </c>
       <c r="F230" t="s">
         <v>8</v>
       </c>
       <c r="G230">
         <v>1.0</v>
       </c>
       <c r="H230" s="1">
-        <v>0.0</v>
+        <v>3065700.0</v>
       </c>
       <c r="I230" s="1">
-        <v>875.87</v>
+        <v>-22470.0</v>
       </c>
       <c r="J230" s="1">
-        <v>0</v>
+        <v>-0.73294842939622</v>
       </c>
       <c r="K230">
-        <v>0.0</v>
+        <v>0.84</v>
       </c>
       <c r="L230" t="s">
-        <v>600</v>
+        <v>593</v>
       </c>
       <c r="M230" s="1">
-        <v>875.87</v>
+        <v>3043230.0</v>
       </c>
       <c r="N230" s="1">
-        <v>-4913.71</v>
+        <v>3068319.04</v>
       </c>
       <c r="O230" s="1">
-        <v>0.0</v>
+        <v>0.05</v>
       </c>
       <c r="P230">
         <v>1</v>
       </c>
     </row>
     <row r="231" spans="1:16">
       <c r="A231" t="s">
-        <v>601</v>
+        <v>594</v>
       </c>
       <c r="B231" t="s">
-        <v>602</v>
+        <v>595</v>
       </c>
       <c r="C231" s="1">
-        <v>1600000.0</v>
+        <v>25000000.0</v>
       </c>
       <c r="D231" s="1">
-        <v>100.02065625</v>
+        <v>99.97</v>
       </c>
       <c r="E231" s="1">
-        <v>0.0</v>
+        <v>99.721</v>
       </c>
       <c r="F231" t="s">
         <v>8</v>
       </c>
       <c r="G231">
         <v>1.0</v>
       </c>
       <c r="H231" s="1">
-        <v>0.0</v>
+        <v>24930250.0</v>
       </c>
       <c r="I231" s="1">
-        <v>330.5</v>
+        <v>62250.0</v>
       </c>
       <c r="J231" s="1">
-        <v>0</v>
+        <v>0.24969665366372</v>
       </c>
       <c r="K231">
-        <v>0.0</v>
+        <v>1.45</v>
       </c>
       <c r="L231" t="s">
-        <v>603</v>
+        <v>596</v>
       </c>
       <c r="M231" s="1">
-        <v>330.5</v>
+        <v>24992500.0</v>
       </c>
       <c r="N231" s="1">
-        <v>-1452.17</v>
+        <v>25356198.63</v>
       </c>
       <c r="O231" s="1">
-        <v>0.0</v>
+        <v>0.42</v>
       </c>
       <c r="P231">
         <v>1</v>
       </c>
     </row>
     <row r="232" spans="1:16">
       <c r="A232" t="s">
-        <v>604</v>
+        <v>597</v>
       </c>
       <c r="B232" t="s">
-        <v>605</v>
+        <v>598</v>
       </c>
       <c r="C232" s="1">
-        <v>15000000.0</v>
+        <v>5000000.0</v>
       </c>
       <c r="D232" s="1">
-        <v>99.9934088</v>
+        <v>100.0373006</v>
       </c>
       <c r="E232" s="1">
         <v>0.0</v>
       </c>
       <c r="F232" t="s">
         <v>8</v>
       </c>
       <c r="G232">
         <v>1.0</v>
       </c>
       <c r="H232" s="1">
         <v>0.0</v>
       </c>
       <c r="I232" s="1">
-        <v>-988.68</v>
+        <v>1865.03</v>
       </c>
       <c r="J232" s="1">
         <v>0</v>
       </c>
       <c r="K232">
         <v>0.0</v>
       </c>
       <c r="L232" t="s">
-        <v>606</v>
+        <v>599</v>
       </c>
       <c r="M232" s="1">
-        <v>-988.68</v>
+        <v>1865.03</v>
       </c>
       <c r="N232" s="1">
-        <v>-27340.76</v>
+        <v>-4876.01</v>
       </c>
       <c r="O232" s="1">
         <v>0.0</v>
       </c>
       <c r="P232">
         <v>1</v>
       </c>
     </row>
     <row r="233" spans="1:16">
       <c r="A233" t="s">
-        <v>607</v>
-[...2 lines deleted...]
-        <v>2621898882</v>
+        <v>600</v>
+      </c>
+      <c r="B233" t="s">
+        <v>601</v>
       </c>
       <c r="C233" s="1">
-        <v>5000000.0</v>
+        <v>1600000.0</v>
       </c>
       <c r="D233" s="1">
-        <v>100.0723052</v>
+        <v>100.03968313</v>
       </c>
       <c r="E233" s="1">
         <v>0.0</v>
       </c>
       <c r="F233" t="s">
         <v>8</v>
       </c>
       <c r="G233">
         <v>1.0</v>
       </c>
       <c r="H233" s="1">
         <v>0.0</v>
       </c>
       <c r="I233" s="1">
-        <v>3615.26</v>
+        <v>634.93</v>
       </c>
       <c r="J233" s="1">
         <v>0</v>
       </c>
       <c r="K233">
         <v>0.0</v>
       </c>
-      <c r="L233">
-        <v>548.95</v>
+      <c r="L233" t="s">
+        <v>602</v>
       </c>
       <c r="M233" s="1">
-        <v>3615.26</v>
+        <v>634.93</v>
       </c>
       <c r="N233" s="1">
-        <v>4164.21</v>
+        <v>-1439.87</v>
       </c>
       <c r="O233" s="1">
         <v>0.0</v>
       </c>
       <c r="P233">
         <v>1</v>
       </c>
     </row>
     <row r="234" spans="1:16">
       <c r="A234" t="s">
-        <v>608</v>
+        <v>603</v>
       </c>
       <c r="B234">
-        <v>2675905932</v>
+        <v>2621898882</v>
       </c>
       <c r="C234" s="1">
-        <v>10000000.0</v>
+        <v>5000000.0</v>
       </c>
       <c r="D234" s="1">
-        <v>99.9948019</v>
+        <v>100.0688856</v>
       </c>
       <c r="E234" s="1">
         <v>0.0</v>
       </c>
       <c r="F234" t="s">
         <v>8</v>
       </c>
       <c r="G234">
         <v>1.0</v>
       </c>
       <c r="H234" s="1">
         <v>0.0</v>
       </c>
       <c r="I234" s="1">
-        <v>-519.81</v>
+        <v>3444.28</v>
       </c>
       <c r="J234" s="1">
         <v>0</v>
       </c>
       <c r="K234">
         <v>0.0</v>
       </c>
-      <c r="L234" t="s">
-        <v>609</v>
+      <c r="L234">
+        <v>714.31</v>
       </c>
       <c r="M234" s="1">
-        <v>-519.81</v>
+        <v>3444.28</v>
       </c>
       <c r="N234" s="1">
-        <v>-8466.47</v>
+        <v>4158.59</v>
       </c>
       <c r="O234" s="1">
         <v>0.0</v>
       </c>
       <c r="P234">
         <v>1</v>
       </c>
     </row>
     <row r="235" spans="1:16">
       <c r="A235" t="s">
-        <v>610</v>
+        <v>604</v>
       </c>
       <c r="B235">
-        <v>2715283662</v>
+        <v>2675905932</v>
       </c>
       <c r="C235" s="1">
         <v>10000000.0</v>
       </c>
       <c r="D235" s="1">
-        <v>99.9884413</v>
+        <v>99.9986503</v>
       </c>
       <c r="E235" s="1">
         <v>0.0</v>
       </c>
       <c r="F235" t="s">
         <v>8</v>
       </c>
       <c r="G235">
         <v>1.0</v>
       </c>
       <c r="H235" s="1">
         <v>0.0</v>
       </c>
       <c r="I235" s="1">
-        <v>-1155.87</v>
+        <v>-134.97</v>
       </c>
       <c r="J235" s="1">
         <v>0</v>
       </c>
       <c r="K235">
         <v>0.0</v>
       </c>
       <c r="L235" t="s">
-        <v>611</v>
+        <v>605</v>
       </c>
       <c r="M235" s="1">
-        <v>-1155.87</v>
+        <v>-134.97</v>
       </c>
       <c r="N235" s="1">
-        <v>-13215.06</v>
+        <v>-8782.3</v>
       </c>
       <c r="O235" s="1">
         <v>0.0</v>
       </c>
       <c r="P235">
         <v>1</v>
       </c>
     </row>
     <row r="236" spans="1:16">
       <c r="A236" t="s">
-        <v>612</v>
+        <v>606</v>
       </c>
       <c r="B236">
-        <v>2760392002</v>
+        <v>2715283662</v>
       </c>
       <c r="C236" s="1">
-        <v>50000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D236" s="1">
-        <v>100.00136602</v>
+        <v>99.9963319</v>
       </c>
       <c r="E236" s="1">
         <v>0.0</v>
       </c>
       <c r="F236" t="s">
         <v>8</v>
       </c>
       <c r="G236">
         <v>1.0</v>
       </c>
       <c r="H236" s="1">
         <v>0.0</v>
       </c>
       <c r="I236" s="1">
-        <v>683.01</v>
+        <v>-366.81</v>
       </c>
       <c r="J236" s="1">
         <v>0</v>
       </c>
       <c r="K236">
         <v>0.0</v>
       </c>
       <c r="L236" t="s">
-        <v>613</v>
+        <v>607</v>
       </c>
       <c r="M236" s="1">
-        <v>683.01</v>
+        <v>-366.81</v>
       </c>
       <c r="N236" s="1">
-        <v>132270.51</v>
+        <v>-13627.92</v>
       </c>
       <c r="O236" s="1">
         <v>0.0</v>
       </c>
       <c r="P236">
         <v>1</v>
       </c>
     </row>
     <row r="237" spans="1:16">
       <c r="A237" t="s">
-        <v>614</v>
+        <v>608</v>
       </c>
       <c r="B237">
-        <v>2763112582</v>
+        <v>2777134362</v>
       </c>
       <c r="C237" s="1">
         <v>10000000.0</v>
       </c>
       <c r="D237" s="1">
-        <v>100.0019478</v>
+        <v>100.0080148</v>
       </c>
       <c r="E237" s="1">
         <v>0.0</v>
       </c>
       <c r="F237" t="s">
         <v>8</v>
       </c>
       <c r="G237">
         <v>1.0</v>
       </c>
       <c r="H237" s="1">
         <v>0.0</v>
       </c>
       <c r="I237" s="1">
-        <v>194.78</v>
+        <v>801.48</v>
       </c>
       <c r="J237" s="1">
         <v>0</v>
       </c>
       <c r="K237">
         <v>0.0</v>
       </c>
       <c r="L237" t="s">
-        <v>615</v>
+        <v>609</v>
       </c>
       <c r="M237" s="1">
-        <v>194.78</v>
+        <v>801.48</v>
       </c>
       <c r="N237" s="1">
-        <v>25104.78</v>
+        <v>13258.84</v>
       </c>
       <c r="O237" s="1">
         <v>0.0</v>
       </c>
       <c r="P237">
         <v>1</v>
       </c>
     </row>
     <row r="238" spans="1:16">
       <c r="A238" t="s">
-        <v>616</v>
+        <v>610</v>
       </c>
       <c r="B238">
-        <v>2773882062</v>
+        <v>2798594422</v>
       </c>
       <c r="C238" s="1">
-        <v>30000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D238" s="1">
-        <v>100.00672573</v>
+        <v>100.01593853</v>
       </c>
       <c r="E238" s="1">
         <v>0.0</v>
       </c>
       <c r="F238" t="s">
         <v>8</v>
       </c>
       <c r="G238">
         <v>1.0</v>
       </c>
       <c r="H238" s="1">
         <v>0.0</v>
       </c>
       <c r="I238" s="1">
-        <v>2017.72</v>
+        <v>2390.78</v>
       </c>
       <c r="J238" s="1">
         <v>0</v>
       </c>
       <c r="K238">
         <v>0.0</v>
       </c>
       <c r="L238" t="s">
-        <v>617</v>
+        <v>611</v>
       </c>
       <c r="M238" s="1">
-        <v>2017.72</v>
+        <v>2390.78</v>
       </c>
       <c r="N238" s="1">
-        <v>43893.72</v>
+        <v>34504.53</v>
       </c>
       <c r="O238" s="1">
         <v>0.0</v>
       </c>
       <c r="P238">
         <v>1</v>
       </c>
     </row>
     <row r="239" spans="1:16">
       <c r="A239" t="s">
-        <v>618</v>
+        <v>612</v>
       </c>
       <c r="B239">
-        <v>2777134362</v>
+        <v>2805968982</v>
       </c>
       <c r="C239" s="1">
-        <v>10000000.0</v>
+        <v>5000000.0</v>
       </c>
       <c r="D239" s="1">
-        <v>100.0266088</v>
+        <v>100.0092804</v>
       </c>
       <c r="E239" s="1">
         <v>0.0</v>
       </c>
       <c r="F239" t="s">
         <v>8</v>
       </c>
       <c r="G239">
         <v>1.0</v>
       </c>
       <c r="H239" s="1">
         <v>0.0</v>
       </c>
       <c r="I239" s="1">
-        <v>2660.88</v>
+        <v>464.02</v>
       </c>
       <c r="J239" s="1">
         <v>0</v>
       </c>
       <c r="K239">
         <v>0.0</v>
       </c>
       <c r="L239" t="s">
-        <v>619</v>
+        <v>613</v>
       </c>
       <c r="M239" s="1">
-        <v>2660.88</v>
+        <v>464.02</v>
       </c>
       <c r="N239" s="1">
-        <v>13606.88</v>
+        <v>9267.5</v>
       </c>
       <c r="O239" s="1">
         <v>0.0</v>
       </c>
       <c r="P239">
         <v>1</v>
       </c>
     </row>
     <row r="240" spans="1:16">
       <c r="A240" t="s">
-        <v>620</v>
+        <v>614</v>
       </c>
       <c r="B240">
-        <v>2788199742</v>
+        <v>2806083582</v>
       </c>
       <c r="C240" s="1">
-        <v>7969000.0</v>
+        <v>5997000.0</v>
       </c>
       <c r="D240" s="1">
-        <v>100.01166897</v>
+        <v>100.26264732</v>
       </c>
       <c r="E240" s="1">
         <v>0.0</v>
       </c>
       <c r="F240" t="s">
         <v>8</v>
       </c>
       <c r="G240">
         <v>1.0</v>
       </c>
       <c r="H240" s="1">
         <v>0.0</v>
       </c>
       <c r="I240" s="1">
-        <v>929.9</v>
+        <v>15750.96</v>
       </c>
       <c r="J240" s="1">
         <v>0</v>
       </c>
       <c r="K240">
         <v>0.0</v>
       </c>
       <c r="L240" t="s">
-        <v>621</v>
+        <v>615</v>
       </c>
       <c r="M240" s="1">
-        <v>929.9</v>
+        <v>15750.96</v>
       </c>
       <c r="N240" s="1">
-        <v>14567.19</v>
+        <v>22268.5</v>
       </c>
       <c r="O240" s="1">
         <v>0.0</v>
       </c>
       <c r="P240">
         <v>1</v>
       </c>
     </row>
     <row r="241" spans="1:16">
       <c r="A241" t="s">
-        <v>622</v>
+        <v>616</v>
       </c>
       <c r="B241">
-        <v>2792185192</v>
+        <v>2813843002</v>
       </c>
       <c r="C241" s="1">
-        <v>25000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D241" s="1">
-        <v>100.023886</v>
+        <v>100.01245185</v>
       </c>
       <c r="E241" s="1">
         <v>0.0</v>
       </c>
       <c r="F241" t="s">
         <v>8</v>
       </c>
       <c r="G241">
         <v>1.0</v>
       </c>
       <c r="H241" s="1">
         <v>0.0</v>
       </c>
       <c r="I241" s="1">
-        <v>5971.5</v>
+        <v>2490.37</v>
       </c>
       <c r="J241" s="1">
         <v>0</v>
       </c>
       <c r="K241">
         <v>0.0</v>
       </c>
       <c r="L241" t="s">
-        <v>623</v>
+        <v>617</v>
       </c>
       <c r="M241" s="1">
-        <v>5971.5</v>
+        <v>2490.37</v>
       </c>
       <c r="N241" s="1">
-        <v>56669.49</v>
+        <v>32371.2</v>
       </c>
       <c r="O241" s="1">
         <v>0.0</v>
       </c>
       <c r="P241">
         <v>1</v>
       </c>
     </row>
     <row r="242" spans="1:16">
       <c r="A242" t="s">
-        <v>624</v>
+        <v>618</v>
       </c>
       <c r="B242">
-        <v>2798594422</v>
+        <v>2818053312</v>
       </c>
       <c r="C242" s="1">
-        <v>15000000.0</v>
+        <v>3884000.0</v>
       </c>
       <c r="D242" s="1">
-        <v>100.0432598</v>
+        <v>100.00921344</v>
       </c>
       <c r="E242" s="1">
         <v>0.0</v>
       </c>
       <c r="F242" t="s">
         <v>8</v>
       </c>
       <c r="G242">
         <v>1.0</v>
       </c>
       <c r="H242" s="1">
         <v>0.0</v>
       </c>
       <c r="I242" s="1">
-        <v>6488.97</v>
+        <v>357.85</v>
       </c>
       <c r="J242" s="1">
         <v>0</v>
       </c>
       <c r="K242">
         <v>0.0</v>
       </c>
       <c r="L242" t="s">
-        <v>625</v>
+        <v>619</v>
       </c>
       <c r="M242" s="1">
-        <v>6488.97</v>
+        <v>357.85</v>
       </c>
       <c r="N242" s="1">
-        <v>34876.31</v>
+        <v>6992.11</v>
       </c>
       <c r="O242" s="1">
         <v>0.0</v>
       </c>
       <c r="P242">
         <v>1</v>
       </c>
     </row>
     <row r="243" spans="1:16">
       <c r="A243" t="s">
-        <v>626</v>
+        <v>620</v>
       </c>
       <c r="B243">
-        <v>2805968982</v>
+        <v>2821297082</v>
       </c>
       <c r="C243" s="1">
-        <v>5000000.0</v>
+        <v>12500000.0</v>
       </c>
       <c r="D243" s="1">
-        <v>100.0333724</v>
+        <v>100.0045968</v>
       </c>
       <c r="E243" s="1">
         <v>0.0</v>
       </c>
       <c r="F243" t="s">
         <v>8</v>
       </c>
       <c r="G243">
         <v>1.0</v>
       </c>
       <c r="H243" s="1">
         <v>0.0</v>
       </c>
       <c r="I243" s="1">
-        <v>1668.62</v>
+        <v>574.6</v>
       </c>
       <c r="J243" s="1">
         <v>0</v>
       </c>
       <c r="K243">
         <v>0.0</v>
       </c>
       <c r="L243" t="s">
-        <v>627</v>
+        <v>621</v>
       </c>
       <c r="M243" s="1">
-        <v>1668.62</v>
+        <v>574.6</v>
       </c>
       <c r="N243" s="1">
-        <v>9441.45</v>
+        <v>23060.99</v>
       </c>
       <c r="O243" s="1">
         <v>0.0</v>
       </c>
       <c r="P243">
         <v>1</v>
       </c>
     </row>
     <row r="244" spans="1:16">
       <c r="A244" t="s">
-        <v>628</v>
+        <v>622</v>
       </c>
       <c r="B244">
-        <v>2806083582</v>
+        <v>2833851572</v>
       </c>
       <c r="C244" s="1">
-        <v>5997000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D244" s="1">
-        <v>100.28161497</v>
+        <v>100.009173</v>
       </c>
       <c r="E244" s="1">
         <v>0.0</v>
       </c>
       <c r="F244" t="s">
         <v>8</v>
       </c>
       <c r="G244">
         <v>1.0</v>
       </c>
       <c r="H244" s="1">
         <v>0.0</v>
       </c>
       <c r="I244" s="1">
-        <v>16888.45</v>
+        <v>917.3</v>
       </c>
       <c r="J244" s="1">
         <v>0</v>
       </c>
       <c r="K244">
         <v>0.0</v>
       </c>
       <c r="L244" t="s">
-        <v>629</v>
+        <v>623</v>
       </c>
       <c r="M244" s="1">
-        <v>16888.45</v>
+        <v>917.3</v>
       </c>
       <c r="N244" s="1">
-        <v>22137.11</v>
+        <v>16946.3</v>
       </c>
       <c r="O244" s="1">
         <v>0.0</v>
       </c>
       <c r="P244">
         <v>1</v>
       </c>
     </row>
     <row r="245" spans="1:16">
       <c r="A245" t="s">
-        <v>630</v>
+        <v>624</v>
       </c>
       <c r="B245">
-        <v>2807665232</v>
+        <v>2837532542</v>
       </c>
       <c r="C245" s="1">
-        <v>30000000.0</v>
+        <v>3507000.0</v>
       </c>
       <c r="D245" s="1">
-        <v>100.01043243</v>
+        <v>100.0094665</v>
       </c>
       <c r="E245" s="1">
         <v>0.0</v>
       </c>
       <c r="F245" t="s">
         <v>8</v>
       </c>
       <c r="G245">
         <v>1.0</v>
       </c>
       <c r="H245" s="1">
         <v>0.0</v>
       </c>
       <c r="I245" s="1">
-        <v>3129.73</v>
+        <v>331.99</v>
       </c>
       <c r="J245" s="1">
         <v>0</v>
       </c>
       <c r="K245">
         <v>0.0</v>
       </c>
       <c r="L245" t="s">
-        <v>631</v>
+        <v>625</v>
       </c>
       <c r="M245" s="1">
-        <v>3129.73</v>
+        <v>331.99</v>
       </c>
       <c r="N245" s="1">
-        <v>51403.48</v>
+        <v>6132.71</v>
       </c>
       <c r="O245" s="1">
         <v>0.0</v>
       </c>
       <c r="P245">
         <v>1</v>
       </c>
     </row>
     <row r="246" spans="1:16">
       <c r="A246" t="s">
-        <v>632</v>
+        <v>626</v>
       </c>
       <c r="B246">
-        <v>2813843002</v>
+        <v>2842055272</v>
       </c>
       <c r="C246" s="1">
-        <v>20000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D246" s="1">
-        <v>100.0329725</v>
+        <v>100.0147053</v>
       </c>
       <c r="E246" s="1">
         <v>0.0</v>
       </c>
       <c r="F246" t="s">
         <v>8</v>
       </c>
       <c r="G246">
         <v>1.0</v>
       </c>
       <c r="H246" s="1">
         <v>0.0</v>
       </c>
       <c r="I246" s="1">
-        <v>6594.5</v>
+        <v>1470.53</v>
       </c>
       <c r="J246" s="1">
         <v>0</v>
       </c>
       <c r="K246">
         <v>0.0</v>
       </c>
       <c r="L246" t="s">
-        <v>633</v>
+        <v>627</v>
       </c>
       <c r="M246" s="1">
-        <v>6594.5</v>
+        <v>1470.53</v>
       </c>
       <c r="N246" s="1">
-        <v>32894.28</v>
+        <v>19040.53</v>
       </c>
       <c r="O246" s="1">
         <v>0.0</v>
       </c>
       <c r="P246">
         <v>1</v>
       </c>
     </row>
     <row r="247" spans="1:16">
       <c r="A247" t="s">
-        <v>634</v>
+        <v>628</v>
       </c>
       <c r="B247">
-        <v>2818053312</v>
+        <v>2844936832</v>
       </c>
       <c r="C247" s="1">
-        <v>3884000.0</v>
+        <v>12000000.0</v>
       </c>
       <c r="D247" s="1">
-        <v>100.03312976</v>
+        <v>100.00499308</v>
       </c>
       <c r="E247" s="1">
         <v>0.0</v>
       </c>
       <c r="F247" t="s">
         <v>8</v>
       </c>
       <c r="G247">
         <v>1.0</v>
       </c>
       <c r="H247" s="1">
         <v>0.0</v>
       </c>
       <c r="I247" s="1">
-        <v>1286.76</v>
+        <v>599.17</v>
       </c>
       <c r="J247" s="1">
         <v>0</v>
       </c>
       <c r="K247">
         <v>0.0</v>
       </c>
       <c r="L247" t="s">
-        <v>635</v>
+        <v>629</v>
       </c>
       <c r="M247" s="1">
-        <v>1286.76</v>
+        <v>599.17</v>
       </c>
       <c r="N247" s="1">
-        <v>7127.6</v>
+        <v>22217.04</v>
       </c>
       <c r="O247" s="1">
         <v>0.0</v>
       </c>
       <c r="P247">
         <v>1</v>
       </c>
     </row>
     <row r="248" spans="1:16">
       <c r="A248" t="s">
-        <v>636</v>
+        <v>630</v>
       </c>
       <c r="B248">
-        <v>2820282912</v>
+        <v>2855281262</v>
       </c>
       <c r="C248" s="1">
-        <v>20000000.0</v>
+        <v>21400000.0</v>
       </c>
       <c r="D248" s="1">
-        <v>100.01629735</v>
+        <v>100.02709005</v>
       </c>
       <c r="E248" s="1">
         <v>0.0</v>
       </c>
       <c r="F248" t="s">
         <v>8</v>
       </c>
       <c r="G248">
         <v>1.0</v>
       </c>
       <c r="H248" s="1">
         <v>0.0</v>
       </c>
       <c r="I248" s="1">
-        <v>3259.47</v>
+        <v>5797.27</v>
       </c>
       <c r="J248" s="1">
         <v>0</v>
       </c>
       <c r="K248">
         <v>0.0</v>
       </c>
       <c r="L248" t="s">
-        <v>637</v>
+        <v>631</v>
       </c>
       <c r="M248" s="1">
-        <v>3259.47</v>
+        <v>5797.27</v>
       </c>
       <c r="N248" s="1">
-        <v>31717.24</v>
+        <v>29916.73</v>
       </c>
       <c r="O248" s="1">
         <v>0.0</v>
       </c>
       <c r="P248">
         <v>1</v>
       </c>
     </row>
     <row r="249" spans="1:16">
       <c r="A249" t="s">
-        <v>638</v>
+        <v>632</v>
       </c>
       <c r="B249">
-        <v>2821297082</v>
+        <v>2862709272</v>
       </c>
       <c r="C249" s="1">
         <v>12500000.0</v>
       </c>
       <c r="D249" s="1">
-        <v>100.02881904</v>
+        <v>100.06705936</v>
       </c>
       <c r="E249" s="1">
         <v>0.0</v>
       </c>
       <c r="F249" t="s">
         <v>8</v>
       </c>
       <c r="G249">
         <v>1.0</v>
       </c>
       <c r="H249" s="1">
         <v>0.0</v>
       </c>
       <c r="I249" s="1">
-        <v>3602.38</v>
+        <v>8382.42</v>
       </c>
       <c r="J249" s="1">
         <v>0</v>
       </c>
       <c r="K249">
         <v>0.0</v>
       </c>
       <c r="L249" t="s">
-        <v>639</v>
+        <v>633</v>
       </c>
       <c r="M249" s="1">
-        <v>3602.38</v>
+        <v>8382.42</v>
       </c>
       <c r="N249" s="1">
-        <v>23386.86</v>
+        <v>19227.49</v>
       </c>
       <c r="O249" s="1">
         <v>0.0</v>
       </c>
       <c r="P249">
         <v>1</v>
       </c>
     </row>
     <row r="250" spans="1:16">
       <c r="A250" t="s">
-        <v>640</v>
+        <v>634</v>
       </c>
       <c r="B250">
-        <v>2833851572</v>
+        <v>2863882182</v>
       </c>
       <c r="C250" s="1">
-        <v>10000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="D250" s="1">
-        <v>100.0326578</v>
+        <v>100.07357107</v>
       </c>
       <c r="E250" s="1">
         <v>0.0</v>
       </c>
       <c r="F250" t="s">
         <v>8</v>
       </c>
       <c r="G250">
         <v>1.0</v>
       </c>
       <c r="H250" s="1">
         <v>0.0</v>
       </c>
       <c r="I250" s="1">
-        <v>3265.78</v>
+        <v>22071.32</v>
       </c>
       <c r="J250" s="1">
         <v>0</v>
       </c>
       <c r="K250">
         <v>0.0</v>
       </c>
       <c r="L250" t="s">
-        <v>641</v>
+        <v>635</v>
       </c>
       <c r="M250" s="1">
-        <v>3265.78</v>
+        <v>22071.32</v>
       </c>
       <c r="N250" s="1">
-        <v>17296.89</v>
+        <v>49622.65</v>
       </c>
       <c r="O250" s="1">
         <v>0.0</v>
       </c>
       <c r="P250">
         <v>1</v>
       </c>
     </row>
     <row r="251" spans="1:16">
       <c r="A251" t="s">
-        <v>642</v>
+        <v>636</v>
       </c>
       <c r="B251">
-        <v>2834781292</v>
+        <v>2870139172</v>
       </c>
       <c r="C251" s="1">
-        <v>20000000.0</v>
+        <v>9100000.0</v>
       </c>
       <c r="D251" s="1">
-        <v>100.00823765</v>
+        <v>100.17772176</v>
       </c>
       <c r="E251" s="1">
         <v>0.0</v>
       </c>
       <c r="F251" t="s">
         <v>8</v>
       </c>
       <c r="G251">
         <v>1.0</v>
       </c>
       <c r="H251" s="1">
         <v>0.0</v>
       </c>
       <c r="I251" s="1">
-        <v>1647.53</v>
+        <v>16172.68</v>
       </c>
       <c r="J251" s="1">
         <v>0</v>
       </c>
       <c r="K251">
         <v>0.0</v>
       </c>
       <c r="L251" t="s">
-        <v>643</v>
+        <v>637</v>
       </c>
       <c r="M251" s="1">
-        <v>1647.53</v>
+        <v>16172.68</v>
       </c>
       <c r="N251" s="1">
-        <v>24034.97</v>
+        <v>23479.33</v>
       </c>
       <c r="O251" s="1">
         <v>0.0</v>
       </c>
       <c r="P251">
         <v>1</v>
       </c>
     </row>
     <row r="252" spans="1:16">
       <c r="A252" t="s">
-        <v>644</v>
+        <v>638</v>
       </c>
       <c r="B252">
-        <v>2837532542</v>
+        <v>2874472682</v>
       </c>
       <c r="C252" s="1">
-        <v>3507000.0</v>
+        <v>11100000.0</v>
       </c>
       <c r="D252" s="1">
-        <v>100.03368292</v>
+        <v>100.14256117</v>
       </c>
       <c r="E252" s="1">
         <v>0.0</v>
       </c>
       <c r="F252" t="s">
         <v>8</v>
       </c>
       <c r="G252">
         <v>1.0</v>
       </c>
       <c r="H252" s="1">
         <v>0.0</v>
       </c>
       <c r="I252" s="1">
-        <v>1181.26</v>
+        <v>15824.29</v>
       </c>
       <c r="J252" s="1">
         <v>0</v>
       </c>
       <c r="K252">
         <v>0.0</v>
       </c>
       <c r="L252" t="s">
-        <v>645</v>
+        <v>639</v>
       </c>
       <c r="M252" s="1">
-        <v>1181.26</v>
+        <v>15824.29</v>
       </c>
       <c r="N252" s="1">
-        <v>6255.26</v>
+        <v>24363.28</v>
       </c>
       <c r="O252" s="1">
         <v>0.0</v>
       </c>
       <c r="P252">
         <v>1</v>
       </c>
     </row>
     <row r="253" spans="1:16">
       <c r="A253" t="s">
-        <v>646</v>
+        <v>640</v>
       </c>
       <c r="B253">
-        <v>2842055272</v>
+        <v>2874671822</v>
       </c>
       <c r="C253" s="1">
-        <v>10000000.0</v>
+        <v>2600000.0</v>
       </c>
       <c r="D253" s="1">
-        <v>100.039518</v>
+        <v>100.14174038</v>
       </c>
       <c r="E253" s="1">
         <v>0.0</v>
       </c>
       <c r="F253" t="s">
         <v>8</v>
       </c>
       <c r="G253">
         <v>1.0</v>
       </c>
       <c r="H253" s="1">
         <v>0.0</v>
       </c>
       <c r="I253" s="1">
-        <v>3951.8</v>
+        <v>3685.25</v>
       </c>
       <c r="J253" s="1">
         <v>0</v>
       </c>
       <c r="K253">
         <v>0.0</v>
       </c>
       <c r="L253" t="s">
-        <v>647</v>
+        <v>641</v>
       </c>
       <c r="M253" s="1">
-        <v>3951.8</v>
+        <v>3685.25</v>
       </c>
       <c r="N253" s="1">
-        <v>19295.86</v>
+        <v>5641.32</v>
       </c>
       <c r="O253" s="1">
         <v>0.0</v>
       </c>
       <c r="P253">
         <v>1</v>
       </c>
     </row>
     <row r="254" spans="1:16">
       <c r="A254" t="s">
-        <v>648</v>
+        <v>642</v>
       </c>
       <c r="B254">
-        <v>2844936832</v>
+        <v>2874739212</v>
       </c>
       <c r="C254" s="1">
-        <v>12000000.0</v>
+        <v>3500000.0</v>
       </c>
       <c r="D254" s="1">
-        <v>100.03050025</v>
+        <v>100.14190457</v>
       </c>
       <c r="E254" s="1">
         <v>0.0</v>
       </c>
       <c r="F254" t="s">
         <v>8</v>
       </c>
       <c r="G254">
         <v>1.0</v>
       </c>
       <c r="H254" s="1">
         <v>0.0</v>
       </c>
       <c r="I254" s="1">
-        <v>3660.03</v>
+        <v>4966.66</v>
       </c>
       <c r="J254" s="1">
         <v>0</v>
       </c>
       <c r="K254">
         <v>0.0</v>
       </c>
       <c r="L254" t="s">
-        <v>649</v>
+        <v>643</v>
       </c>
       <c r="M254" s="1">
-        <v>3660.03</v>
+        <v>4966.66</v>
       </c>
       <c r="N254" s="1">
-        <v>22529.23</v>
+        <v>7611.69</v>
       </c>
       <c r="O254" s="1">
         <v>0.0</v>
       </c>
       <c r="P254">
         <v>1</v>
       </c>
     </row>
     <row r="255" spans="1:16">
       <c r="A255" t="s">
-        <v>650</v>
+        <v>644</v>
       </c>
       <c r="B255">
-        <v>2855281262</v>
+        <v>2877251822</v>
       </c>
       <c r="C255" s="1">
-        <v>21400000.0</v>
+        <v>6300000.0</v>
       </c>
       <c r="D255" s="1">
-        <v>100.0411779</v>
+        <v>100.37997905</v>
       </c>
       <c r="E255" s="1">
         <v>0.0</v>
       </c>
       <c r="F255" t="s">
         <v>8</v>
       </c>
       <c r="G255">
         <v>1.0</v>
       </c>
       <c r="H255" s="1">
         <v>0.0</v>
       </c>
       <c r="I255" s="1">
-        <v>8812.07</v>
+        <v>23938.68</v>
       </c>
       <c r="J255" s="1">
         <v>0</v>
       </c>
       <c r="K255">
         <v>0.0</v>
       </c>
       <c r="L255" t="s">
-        <v>651</v>
+        <v>645</v>
       </c>
       <c r="M255" s="1">
-        <v>8812.07</v>
+        <v>23938.68</v>
       </c>
       <c r="N255" s="1">
-        <v>29621.43</v>
+        <v>26761.08</v>
       </c>
       <c r="O255" s="1">
         <v>0.0</v>
       </c>
       <c r="P255">
         <v>1</v>
       </c>
     </row>
     <row r="256" spans="1:16">
       <c r="A256" t="s">
-        <v>652</v>
+        <v>646</v>
       </c>
       <c r="B256">
-        <v>2862709272</v>
+        <v>2880689472</v>
       </c>
       <c r="C256" s="1">
-        <v>12500000.0</v>
+        <v>50000000.0</v>
       </c>
       <c r="D256" s="1">
-        <v>100.07733352</v>
+        <v>100.09119888</v>
       </c>
       <c r="E256" s="1">
         <v>0.0</v>
       </c>
       <c r="F256" t="s">
         <v>8</v>
       </c>
       <c r="G256">
         <v>1.0</v>
       </c>
       <c r="H256" s="1">
         <v>0.0</v>
       </c>
       <c r="I256" s="1">
-        <v>9666.69</v>
+        <v>45599.44</v>
       </c>
       <c r="J256" s="1">
         <v>0</v>
       </c>
       <c r="K256">
         <v>0.0</v>
       </c>
       <c r="L256" t="s">
-        <v>653</v>
+        <v>647</v>
       </c>
       <c r="M256" s="1">
-        <v>9666.69</v>
+        <v>45599.44</v>
       </c>
       <c r="N256" s="1">
-        <v>18946.69</v>
+        <v>81261.66</v>
       </c>
       <c r="O256" s="1">
         <v>0.0</v>
       </c>
       <c r="P256">
         <v>1</v>
       </c>
     </row>
     <row r="257" spans="1:16">
       <c r="A257" t="s">
-        <v>654</v>
+        <v>648</v>
       </c>
       <c r="B257">
-        <v>2863882182</v>
+        <v>2892744262</v>
       </c>
       <c r="C257" s="1">
         <v>30000000.0</v>
       </c>
       <c r="D257" s="1">
-        <v>100.0850903</v>
+        <v>100.1059366</v>
       </c>
       <c r="E257" s="1">
         <v>0.0</v>
       </c>
       <c r="F257" t="s">
         <v>8</v>
       </c>
       <c r="G257">
         <v>1.0</v>
       </c>
       <c r="H257" s="1">
         <v>0.0</v>
       </c>
       <c r="I257" s="1">
-        <v>25527.09</v>
+        <v>31780.98</v>
       </c>
       <c r="J257" s="1">
         <v>0</v>
       </c>
       <c r="K257">
         <v>0.0</v>
       </c>
       <c r="L257" t="s">
-        <v>655</v>
+        <v>649</v>
       </c>
       <c r="M257" s="1">
-        <v>25527.09</v>
+        <v>31780.98</v>
       </c>
       <c r="N257" s="1">
-        <v>49110.09</v>
+        <v>51247.23</v>
       </c>
       <c r="O257" s="1">
         <v>0.0</v>
       </c>
       <c r="P257">
         <v>1</v>
       </c>
     </row>
     <row r="258" spans="1:16">
       <c r="A258" t="s">
-        <v>656</v>
+        <v>650</v>
       </c>
       <c r="B258">
-        <v>2870139172</v>
+        <v>2892891122</v>
       </c>
       <c r="C258" s="1">
-        <v>9100000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D258" s="1">
-        <v>100.18990429</v>
+        <v>100.10565687</v>
       </c>
       <c r="E258" s="1">
         <v>0.0</v>
       </c>
       <c r="F258" t="s">
         <v>8</v>
       </c>
       <c r="G258">
         <v>1.0</v>
       </c>
       <c r="H258" s="1">
         <v>0.0</v>
       </c>
       <c r="I258" s="1">
-        <v>17281.29</v>
+        <v>15848.53</v>
       </c>
       <c r="J258" s="1">
         <v>0</v>
       </c>
       <c r="K258">
         <v>0.0</v>
       </c>
       <c r="L258" t="s">
-        <v>657</v>
+        <v>651</v>
       </c>
       <c r="M258" s="1">
-        <v>17281.29</v>
+        <v>15848.53</v>
       </c>
       <c r="N258" s="1">
-        <v>23296.16</v>
+        <v>25472.9</v>
       </c>
       <c r="O258" s="1">
         <v>0.0</v>
       </c>
       <c r="P258">
         <v>1</v>
       </c>
     </row>
     <row r="259" spans="1:16">
       <c r="A259" t="s">
-        <v>658</v>
+        <v>652</v>
       </c>
       <c r="B259">
-        <v>2874445782</v>
+        <v>2922947892</v>
       </c>
       <c r="C259" s="1">
-        <v>15000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D259" s="1">
-        <v>100.00837713</v>
+        <v>100.0933488</v>
       </c>
       <c r="E259" s="1">
         <v>0.0</v>
       </c>
       <c r="F259" t="s">
         <v>8</v>
       </c>
       <c r="G259">
         <v>1.0</v>
       </c>
       <c r="H259" s="1">
         <v>0.0</v>
       </c>
       <c r="I259" s="1">
-        <v>1256.57</v>
+        <v>9334.88</v>
       </c>
       <c r="J259" s="1">
         <v>0</v>
       </c>
       <c r="K259">
         <v>0.0</v>
       </c>
       <c r="L259" t="s">
-        <v>659</v>
+        <v>653</v>
       </c>
       <c r="M259" s="1">
-        <v>1256.57</v>
+        <v>9334.88</v>
       </c>
       <c r="N259" s="1">
-        <v>9666.07</v>
+        <v>13392.96</v>
       </c>
       <c r="O259" s="1">
         <v>0.0</v>
       </c>
       <c r="P259">
         <v>1</v>
       </c>
     </row>
     <row r="260" spans="1:16">
       <c r="A260" t="s">
-        <v>660</v>
+        <v>654</v>
       </c>
       <c r="B260">
-        <v>2874472682</v>
+        <v>2922949092</v>
       </c>
       <c r="C260" s="1">
-        <v>11100000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D260" s="1">
-        <v>100.15377126</v>
+        <v>100.1440452</v>
       </c>
       <c r="E260" s="1">
         <v>0.0</v>
       </c>
       <c r="F260" t="s">
         <v>8</v>
       </c>
       <c r="G260">
         <v>1.0</v>
       </c>
       <c r="H260" s="1">
         <v>0.0</v>
       </c>
       <c r="I260" s="1">
-        <v>17068.61</v>
+        <v>14404.52</v>
       </c>
       <c r="J260" s="1">
         <v>0</v>
       </c>
       <c r="K260">
         <v>0.0</v>
       </c>
       <c r="L260" t="s">
-        <v>661</v>
+        <v>655</v>
       </c>
       <c r="M260" s="1">
-        <v>17068.61</v>
+        <v>14404.52</v>
       </c>
       <c r="N260" s="1">
-        <v>24178.72</v>
+        <v>18559.68</v>
       </c>
       <c r="O260" s="1">
         <v>0.0</v>
       </c>
       <c r="P260">
         <v>1</v>
       </c>
     </row>
     <row r="261" spans="1:16">
       <c r="A261" t="s">
-        <v>662</v>
+        <v>656</v>
       </c>
       <c r="B261">
-        <v>2874671822</v>
+        <v>2923119892</v>
       </c>
       <c r="C261" s="1">
-        <v>2600000.0</v>
+        <v>11000000.0</v>
       </c>
       <c r="D261" s="1">
-        <v>100.15269846</v>
+        <v>100.32890291</v>
       </c>
       <c r="E261" s="1">
         <v>0.0</v>
       </c>
       <c r="F261" t="s">
         <v>8</v>
       </c>
       <c r="G261">
         <v>1.0</v>
       </c>
       <c r="H261" s="1">
         <v>0.0</v>
       </c>
       <c r="I261" s="1">
-        <v>3970.16</v>
+        <v>36179.32</v>
       </c>
       <c r="J261" s="1">
         <v>0</v>
       </c>
       <c r="K261">
         <v>0.0</v>
       </c>
       <c r="L261" t="s">
-        <v>663</v>
+        <v>657</v>
       </c>
       <c r="M261" s="1">
-        <v>3970.16</v>
+        <v>36179.32</v>
       </c>
       <c r="N261" s="1">
-        <v>5598.21</v>
+        <v>39042.07</v>
       </c>
       <c r="O261" s="1">
         <v>0.0</v>
       </c>
       <c r="P261">
         <v>1</v>
       </c>
     </row>
     <row r="262" spans="1:16">
       <c r="A262" t="s">
-        <v>664</v>
+        <v>658</v>
       </c>
       <c r="B262">
-        <v>2874739212</v>
+        <v>2924236522</v>
       </c>
       <c r="C262" s="1">
-        <v>3500000.0</v>
+        <v>6400000.0</v>
       </c>
       <c r="D262" s="1">
-        <v>100.15291286</v>
+        <v>100.40760141</v>
       </c>
       <c r="E262" s="1">
         <v>0.0</v>
       </c>
       <c r="F262" t="s">
         <v>8</v>
       </c>
       <c r="G262">
         <v>1.0</v>
       </c>
       <c r="H262" s="1">
         <v>0.0</v>
       </c>
       <c r="I262" s="1">
-        <v>5351.95</v>
+        <v>26086.49</v>
       </c>
       <c r="J262" s="1">
         <v>0</v>
       </c>
       <c r="K262">
         <v>0.0</v>
       </c>
       <c r="L262" t="s">
-        <v>665</v>
+        <v>659</v>
       </c>
       <c r="M262" s="1">
-        <v>5351.95</v>
+        <v>26086.49</v>
       </c>
       <c r="N262" s="1">
-        <v>7553.63</v>
+        <v>27285.05</v>
       </c>
       <c r="O262" s="1">
         <v>0.0</v>
       </c>
       <c r="P262">
         <v>1</v>
       </c>
     </row>
     <row r="263" spans="1:16">
       <c r="A263" t="s">
-        <v>666</v>
+        <v>660</v>
       </c>
       <c r="B263">
-        <v>2877251822</v>
+        <v>2924470782</v>
       </c>
       <c r="C263" s="1">
-        <v>6300000.0</v>
+        <v>1700000.0</v>
       </c>
       <c r="D263" s="1">
-        <v>100.38335905</v>
+        <v>100.41192765</v>
       </c>
       <c r="E263" s="1">
         <v>0.0</v>
       </c>
       <c r="F263" t="s">
         <v>8</v>
       </c>
       <c r="G263">
         <v>1.0</v>
       </c>
       <c r="H263" s="1">
         <v>0.0</v>
       </c>
       <c r="I263" s="1">
-        <v>24151.62</v>
+        <v>7002.77</v>
       </c>
       <c r="J263" s="1">
         <v>0</v>
       </c>
       <c r="K263">
         <v>0.0</v>
       </c>
-      <c r="L263" t="s">
-        <v>667</v>
+      <c r="L263">
+        <v>346.41</v>
       </c>
       <c r="M263" s="1">
-        <v>24151.62</v>
+        <v>7002.77</v>
       </c>
       <c r="N263" s="1">
-        <v>26131.1</v>
+        <v>7349.18</v>
       </c>
       <c r="O263" s="1">
         <v>0.0</v>
       </c>
       <c r="P263">
         <v>1</v>
       </c>
     </row>
     <row r="264" spans="1:16">
       <c r="A264" t="s">
-        <v>668</v>
+        <v>661</v>
       </c>
       <c r="B264">
-        <v>2880689472</v>
+        <v>2926627572</v>
       </c>
       <c r="C264" s="1">
-        <v>50000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D264" s="1">
-        <v>100.10238898</v>
+        <v>100.15917275</v>
       </c>
       <c r="E264" s="1">
         <v>0.0</v>
       </c>
       <c r="F264" t="s">
         <v>8</v>
       </c>
       <c r="G264">
         <v>1.0</v>
       </c>
       <c r="H264" s="1">
         <v>0.0</v>
       </c>
       <c r="I264" s="1">
-        <v>51194.49</v>
+        <v>31834.55</v>
       </c>
       <c r="J264" s="1">
         <v>0</v>
       </c>
       <c r="K264">
         <v>0.0</v>
       </c>
       <c r="L264" t="s">
-        <v>669</v>
+        <v>662</v>
       </c>
       <c r="M264" s="1">
-        <v>51194.49</v>
+        <v>31834.55</v>
       </c>
       <c r="N264" s="1">
-        <v>81320.19</v>
+        <v>44873.21</v>
       </c>
       <c r="O264" s="1">
         <v>0.0</v>
       </c>
       <c r="P264">
         <v>1</v>
       </c>
     </row>
     <row r="265" spans="1:16">
       <c r="A265" t="s">
-        <v>670</v>
+        <v>663</v>
       </c>
       <c r="B265">
-        <v>2892744262</v>
+        <v>2926707222</v>
       </c>
       <c r="C265" s="1">
-        <v>30000000.0</v>
+        <v>8400000.0</v>
       </c>
       <c r="D265" s="1">
-        <v>100.11627873</v>
+        <v>100.1377594</v>
       </c>
       <c r="E265" s="1">
         <v>0.0</v>
       </c>
       <c r="F265" t="s">
         <v>8</v>
       </c>
       <c r="G265">
         <v>1.0</v>
       </c>
       <c r="H265" s="1">
         <v>0.0</v>
       </c>
       <c r="I265" s="1">
-        <v>34883.62</v>
+        <v>11571.79</v>
       </c>
       <c r="J265" s="1">
         <v>0</v>
       </c>
       <c r="K265">
         <v>0.0</v>
       </c>
       <c r="L265" t="s">
-        <v>671</v>
+        <v>664</v>
       </c>
       <c r="M265" s="1">
-        <v>34883.62</v>
+        <v>11571.79</v>
       </c>
       <c r="N265" s="1">
-        <v>51216.95</v>
+        <v>16943.83</v>
       </c>
       <c r="O265" s="1">
         <v>0.0</v>
       </c>
       <c r="P265">
         <v>1</v>
       </c>
     </row>
     <row r="266" spans="1:16">
       <c r="A266" t="s">
-        <v>672</v>
+        <v>665</v>
       </c>
       <c r="B266">
-        <v>2892891122</v>
+        <v>2935657822</v>
       </c>
       <c r="C266" s="1">
-        <v>15000000.0</v>
+        <v>40000000.0</v>
       </c>
       <c r="D266" s="1">
-        <v>100.1158982</v>
+        <v>100.17765778</v>
       </c>
       <c r="E266" s="1">
         <v>0.0</v>
       </c>
       <c r="F266" t="s">
         <v>8</v>
       </c>
       <c r="G266">
         <v>1.0</v>
       </c>
       <c r="H266" s="1">
         <v>0.0</v>
       </c>
       <c r="I266" s="1">
-        <v>17384.73</v>
+        <v>71063.11</v>
       </c>
       <c r="J266" s="1">
         <v>0</v>
       </c>
       <c r="K266">
         <v>0.0</v>
       </c>
       <c r="L266" t="s">
-        <v>673</v>
+        <v>666</v>
       </c>
       <c r="M266" s="1">
-        <v>17384.73</v>
+        <v>71063.11</v>
       </c>
       <c r="N266" s="1">
-        <v>25458.07</v>
+        <v>97875.78</v>
       </c>
       <c r="O266" s="1">
         <v>0.0</v>
       </c>
       <c r="P266">
         <v>1</v>
       </c>
     </row>
     <row r="267" spans="1:16">
       <c r="A267" t="s">
-        <v>674</v>
+        <v>667</v>
       </c>
       <c r="B267">
-        <v>2922947892</v>
+        <v>2937267392</v>
       </c>
       <c r="C267" s="1">
         <v>10000000.0</v>
       </c>
       <c r="D267" s="1">
-        <v>100.101019</v>
+        <v>100.0113511</v>
       </c>
       <c r="E267" s="1">
         <v>0.0</v>
       </c>
       <c r="F267" t="s">
         <v>8</v>
       </c>
       <c r="G267">
         <v>1.0</v>
       </c>
       <c r="H267" s="1">
         <v>0.0</v>
       </c>
       <c r="I267" s="1">
-        <v>10101.9</v>
+        <v>1135.11</v>
       </c>
       <c r="J267" s="1">
         <v>0</v>
       </c>
       <c r="K267">
         <v>0.0</v>
       </c>
       <c r="L267" t="s">
-        <v>675</v>
+        <v>668</v>
       </c>
       <c r="M267" s="1">
-        <v>10101.9</v>
+        <v>1135.11</v>
       </c>
       <c r="N267" s="1">
-        <v>13406.68</v>
+        <v>5247.45</v>
       </c>
       <c r="O267" s="1">
         <v>0.0</v>
       </c>
       <c r="P267">
         <v>1</v>
       </c>
     </row>
     <row r="268" spans="1:16">
       <c r="A268" t="s">
-        <v>676</v>
+        <v>669</v>
       </c>
       <c r="B268">
-        <v>2922949092</v>
+        <v>2947946482</v>
       </c>
       <c r="C268" s="1">
-        <v>10000000.0</v>
+        <v>22900000.0</v>
       </c>
       <c r="D268" s="1">
-        <v>100.1498155</v>
+        <v>100.40832249</v>
       </c>
       <c r="E268" s="1">
         <v>0.0</v>
       </c>
       <c r="F268" t="s">
         <v>8</v>
       </c>
       <c r="G268">
         <v>1.0</v>
       </c>
       <c r="H268" s="1">
         <v>0.0</v>
       </c>
       <c r="I268" s="1">
-        <v>14981.55</v>
+        <v>93505.85</v>
       </c>
       <c r="J268" s="1">
         <v>0</v>
       </c>
       <c r="K268">
         <v>0.0</v>
       </c>
       <c r="L268" t="s">
-        <v>677</v>
+        <v>670</v>
       </c>
       <c r="M268" s="1">
-        <v>14981.55</v>
+        <v>93505.85</v>
       </c>
       <c r="N268" s="1">
-        <v>18367.99</v>
+        <v>97857.42</v>
       </c>
       <c r="O268" s="1">
         <v>0.0</v>
       </c>
       <c r="P268">
         <v>1</v>
       </c>
     </row>
     <row r="269" spans="1:16">
       <c r="A269" t="s">
-        <v>678</v>
+        <v>671</v>
       </c>
       <c r="B269">
-        <v>2923119892</v>
+        <v>2949187922</v>
       </c>
       <c r="C269" s="1">
-        <v>11000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="D269" s="1">
-        <v>100.32769382</v>
+        <v>100.18401737</v>
       </c>
       <c r="E269" s="1">
         <v>0.0</v>
       </c>
       <c r="F269" t="s">
         <v>8</v>
       </c>
       <c r="G269">
         <v>1.0</v>
       </c>
       <c r="H269" s="1">
         <v>0.0</v>
       </c>
       <c r="I269" s="1">
-        <v>36046.32</v>
+        <v>55205.21</v>
       </c>
       <c r="J269" s="1">
         <v>0</v>
       </c>
       <c r="K269">
         <v>0.0</v>
       </c>
       <c r="L269" t="s">
-        <v>679</v>
+        <v>672</v>
       </c>
       <c r="M269" s="1">
-        <v>36046.32</v>
+        <v>55205.21</v>
       </c>
       <c r="N269" s="1">
-        <v>38076.56</v>
+        <v>66159.87</v>
       </c>
       <c r="O269" s="1">
         <v>0.0</v>
       </c>
       <c r="P269">
         <v>1</v>
       </c>
     </row>
     <row r="270" spans="1:16">
       <c r="A270" t="s">
-        <v>680</v>
+        <v>673</v>
       </c>
       <c r="B270">
-        <v>2924236522</v>
+        <v>2949233212</v>
       </c>
       <c r="C270" s="1">
-        <v>6400000.0</v>
+        <v>25000000.0</v>
       </c>
       <c r="D270" s="1">
-        <v>100.39891313</v>
+        <v>100.18274772</v>
       </c>
       <c r="E270" s="1">
         <v>0.0</v>
       </c>
       <c r="F270" t="s">
         <v>8</v>
       </c>
       <c r="G270">
         <v>1.0</v>
       </c>
       <c r="H270" s="1">
         <v>0.0</v>
       </c>
       <c r="I270" s="1">
-        <v>25530.44</v>
+        <v>45686.93</v>
       </c>
       <c r="J270" s="1">
         <v>0</v>
       </c>
       <c r="K270">
         <v>0.0</v>
       </c>
-      <c r="L270">
-        <v>735.18</v>
+      <c r="L270" t="s">
+        <v>674</v>
       </c>
       <c r="M270" s="1">
-        <v>25530.44</v>
+        <v>45686.93</v>
       </c>
       <c r="N270" s="1">
-        <v>26265.62</v>
+        <v>54382.48</v>
       </c>
       <c r="O270" s="1">
         <v>0.0</v>
       </c>
       <c r="P270">
         <v>1</v>
       </c>
     </row>
     <row r="271" spans="1:16">
       <c r="A271" t="s">
-        <v>681</v>
+        <v>675</v>
       </c>
       <c r="B271">
-        <v>2924470782</v>
+        <v>2962036302</v>
       </c>
       <c r="C271" s="1">
-        <v>1700000.0</v>
+        <v>4000000.0</v>
       </c>
       <c r="D271" s="1">
-        <v>100.40384471</v>
+        <v>100.39945275</v>
       </c>
       <c r="E271" s="1">
         <v>0.0</v>
       </c>
       <c r="F271" t="s">
         <v>8</v>
       </c>
       <c r="G271">
         <v>1.0</v>
       </c>
       <c r="H271" s="1">
         <v>0.0</v>
       </c>
       <c r="I271" s="1">
-        <v>6865.36</v>
+        <v>15978.11</v>
       </c>
       <c r="J271" s="1">
         <v>0</v>
       </c>
       <c r="K271">
         <v>0.0</v>
       </c>
       <c r="L271">
-        <v>212.85</v>
+        <v>406.1</v>
       </c>
       <c r="M271" s="1">
-        <v>6865.36</v>
+        <v>15978.11</v>
       </c>
       <c r="N271" s="1">
-        <v>7078.21</v>
+        <v>16384.21</v>
       </c>
       <c r="O271" s="1">
         <v>0.0</v>
       </c>
       <c r="P271">
         <v>1</v>
       </c>
     </row>
     <row r="272" spans="1:16">
       <c r="A272" t="s">
-        <v>682</v>
+        <v>676</v>
       </c>
       <c r="B272">
-        <v>2926627572</v>
+        <v>2962647782</v>
       </c>
       <c r="C272" s="1">
         <v>20000000.0</v>
       </c>
       <c r="D272" s="1">
-        <v>100.1686998</v>
+        <v>100.0586506</v>
       </c>
       <c r="E272" s="1">
         <v>0.0</v>
       </c>
       <c r="F272" t="s">
         <v>8</v>
       </c>
       <c r="G272">
         <v>1.0</v>
       </c>
       <c r="H272" s="1">
         <v>0.0</v>
       </c>
       <c r="I272" s="1">
-        <v>33739.96</v>
+        <v>11730.12</v>
       </c>
       <c r="J272" s="1">
         <v>0</v>
       </c>
       <c r="K272">
         <v>0.0</v>
       </c>
       <c r="L272" t="s">
-        <v>683</v>
+        <v>677</v>
       </c>
       <c r="M272" s="1">
-        <v>33739.96</v>
+        <v>11730.12</v>
       </c>
       <c r="N272" s="1">
-        <v>44474.62</v>
+        <v>15359.29</v>
       </c>
       <c r="O272" s="1">
         <v>0.0</v>
       </c>
       <c r="P272">
         <v>1</v>
       </c>
     </row>
     <row r="273" spans="1:16">
       <c r="A273" t="s">
-        <v>684</v>
+        <v>678</v>
       </c>
       <c r="B273">
-        <v>2926707222</v>
+        <v>2962651672</v>
       </c>
       <c r="C273" s="1">
-        <v>8400000.0</v>
+        <v>40000000.0</v>
       </c>
       <c r="D273" s="1">
-        <v>100.14749286</v>
+        <v>100.1971705</v>
       </c>
       <c r="E273" s="1">
         <v>0.0</v>
       </c>
       <c r="F273" t="s">
         <v>8</v>
       </c>
       <c r="G273">
         <v>1.0</v>
       </c>
       <c r="H273" s="1">
         <v>0.0</v>
       </c>
       <c r="I273" s="1">
-        <v>12389.4</v>
+        <v>78868.2</v>
       </c>
       <c r="J273" s="1">
         <v>0</v>
       </c>
       <c r="K273">
         <v>0.0</v>
       </c>
       <c r="L273" t="s">
-        <v>685</v>
+        <v>679</v>
       </c>
       <c r="M273" s="1">
-        <v>12389.4</v>
+        <v>78868.2</v>
       </c>
       <c r="N273" s="1">
-        <v>16807.17</v>
+        <v>87643.2</v>
       </c>
       <c r="O273" s="1">
         <v>0.0</v>
       </c>
       <c r="P273">
         <v>1</v>
       </c>
     </row>
     <row r="274" spans="1:16">
       <c r="A274" t="s">
-        <v>686</v>
+        <v>680</v>
       </c>
       <c r="B274">
-        <v>2935657822</v>
+        <v>2963783942</v>
       </c>
       <c r="C274" s="1">
-        <v>40000000.0</v>
+        <v>14000000.0</v>
       </c>
       <c r="D274" s="1">
-        <v>100.1878924</v>
+        <v>100.19957243</v>
       </c>
       <c r="E274" s="1">
         <v>0.0</v>
       </c>
       <c r="F274" t="s">
         <v>8</v>
       </c>
       <c r="G274">
         <v>1.0</v>
       </c>
       <c r="H274" s="1">
         <v>0.0</v>
       </c>
       <c r="I274" s="1">
-        <v>75156.96</v>
+        <v>27940.14</v>
       </c>
       <c r="J274" s="1">
         <v>0</v>
       </c>
       <c r="K274">
         <v>0.0</v>
       </c>
       <c r="L274" t="s">
-        <v>687</v>
+        <v>681</v>
       </c>
       <c r="M274" s="1">
-        <v>75156.96</v>
+        <v>27940.14</v>
       </c>
       <c r="N274" s="1">
-        <v>97110.3</v>
+        <v>31108.8</v>
       </c>
       <c r="O274" s="1">
         <v>0.0</v>
       </c>
       <c r="P274">
         <v>1</v>
       </c>
     </row>
     <row r="275" spans="1:16">
       <c r="A275" t="s">
-        <v>688</v>
+        <v>682</v>
       </c>
       <c r="B275">
-        <v>2937267392</v>
+        <v>2963841042</v>
       </c>
       <c r="C275" s="1">
-        <v>10000000.0</v>
+        <v>1709000.0</v>
       </c>
       <c r="D275" s="1">
-        <v>100.0205303</v>
+        <v>100.40313926</v>
       </c>
       <c r="E275" s="1">
         <v>0.0</v>
       </c>
       <c r="F275" t="s">
         <v>8</v>
       </c>
       <c r="G275">
         <v>1.0</v>
       </c>
       <c r="H275" s="1">
         <v>0.0</v>
       </c>
       <c r="I275" s="1">
-        <v>2053.03</v>
+        <v>6889.65</v>
       </c>
       <c r="J275" s="1">
         <v>0</v>
       </c>
       <c r="K275">
         <v>0.0</v>
       </c>
-      <c r="L275" t="s">
-        <v>689</v>
+      <c r="L275">
+        <v>195.58</v>
       </c>
       <c r="M275" s="1">
-        <v>2053.03</v>
+        <v>6889.65</v>
       </c>
       <c r="N275" s="1">
-        <v>5374.53</v>
+        <v>7085.23</v>
       </c>
       <c r="O275" s="1">
         <v>0.0</v>
       </c>
       <c r="P275">
         <v>1</v>
       </c>
     </row>
     <row r="276" spans="1:16">
       <c r="A276" t="s">
-        <v>690</v>
+        <v>683</v>
       </c>
       <c r="B276">
-        <v>2947946482</v>
+        <v>2979716682</v>
       </c>
       <c r="C276" s="1">
-        <v>22900000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D276" s="1">
-        <v>100.39973502</v>
+        <v>100.2208222</v>
       </c>
       <c r="E276" s="1">
         <v>0.0</v>
       </c>
       <c r="F276" t="s">
         <v>8</v>
       </c>
       <c r="G276">
         <v>1.0</v>
       </c>
       <c r="H276" s="1">
         <v>0.0</v>
       </c>
       <c r="I276" s="1">
-        <v>91539.32</v>
+        <v>22082.22</v>
       </c>
       <c r="J276" s="1">
         <v>0</v>
       </c>
       <c r="K276">
         <v>0.0</v>
       </c>
       <c r="L276" t="s">
-        <v>691</v>
+        <v>684</v>
       </c>
       <c r="M276" s="1">
-        <v>91539.32</v>
+        <v>22082.22</v>
       </c>
       <c r="N276" s="1">
-        <v>94209.34</v>
+        <v>23757.22</v>
       </c>
       <c r="O276" s="1">
         <v>0.0</v>
       </c>
       <c r="P276">
         <v>1</v>
       </c>
     </row>
     <row r="277" spans="1:16">
       <c r="A277" t="s">
-        <v>692</v>
+        <v>685</v>
       </c>
       <c r="B277">
-        <v>2949187922</v>
+        <v>2983096372</v>
       </c>
       <c r="C277" s="1">
-        <v>30000000.0</v>
+        <v>7000000.0</v>
       </c>
       <c r="D277" s="1">
-        <v>100.18973917</v>
+        <v>100.37315829</v>
       </c>
       <c r="E277" s="1">
         <v>0.0</v>
       </c>
       <c r="F277" t="s">
         <v>8</v>
       </c>
       <c r="G277">
         <v>1.0</v>
       </c>
       <c r="H277" s="1">
         <v>0.0</v>
       </c>
       <c r="I277" s="1">
-        <v>56921.75</v>
+        <v>26121.08</v>
       </c>
       <c r="J277" s="1">
         <v>0</v>
       </c>
       <c r="K277">
         <v>0.0</v>
       </c>
-      <c r="L277" t="s">
-        <v>693</v>
+      <c r="L277">
+        <v>509.44</v>
       </c>
       <c r="M277" s="1">
-        <v>56921.75</v>
+        <v>26121.08</v>
       </c>
       <c r="N277" s="1">
-        <v>65657.0</v>
+        <v>26630.52</v>
       </c>
       <c r="O277" s="1">
         <v>0.0</v>
       </c>
       <c r="P277">
         <v>1</v>
       </c>
     </row>
     <row r="278" spans="1:16">
       <c r="A278" t="s">
-        <v>694</v>
+        <v>686</v>
       </c>
       <c r="B278">
-        <v>2949233212</v>
+        <v>2984931932</v>
       </c>
       <c r="C278" s="1">
-        <v>25000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D278" s="1">
-        <v>100.18816708</v>
+        <v>100.32995147</v>
       </c>
       <c r="E278" s="1">
         <v>0.0</v>
       </c>
       <c r="F278" t="s">
         <v>8</v>
       </c>
       <c r="G278">
         <v>1.0</v>
       </c>
       <c r="H278" s="1">
         <v>0.0</v>
       </c>
       <c r="I278" s="1">
-        <v>47041.77</v>
+        <v>49492.72</v>
       </c>
       <c r="J278" s="1">
         <v>0</v>
       </c>
       <c r="K278">
         <v>0.0</v>
       </c>
-      <c r="L278" t="s">
-        <v>695</v>
+      <c r="L278">
+        <v>-314.5</v>
       </c>
       <c r="M278" s="1">
-        <v>47041.77</v>
+        <v>49492.72</v>
       </c>
       <c r="N278" s="1">
-        <v>53964.9</v>
+        <v>49178.22</v>
       </c>
       <c r="O278" s="1">
         <v>0.0</v>
       </c>
       <c r="P278">
         <v>1</v>
       </c>
     </row>
     <row r="279" spans="1:16">
       <c r="A279" t="s">
-        <v>696</v>
+        <v>687</v>
       </c>
       <c r="B279">
-        <v>2962036302</v>
+        <v>2991145112</v>
       </c>
       <c r="C279" s="1">
-        <v>4000000.0</v>
+        <v>9000000.0</v>
       </c>
       <c r="D279" s="1">
-        <v>100.38640575</v>
+        <v>100.27001844</v>
       </c>
       <c r="E279" s="1">
         <v>0.0</v>
       </c>
       <c r="F279" t="s">
         <v>8</v>
       </c>
       <c r="G279">
         <v>1.0</v>
       </c>
       <c r="H279" s="1">
         <v>0.0</v>
       </c>
       <c r="I279" s="1">
-        <v>15456.23</v>
+        <v>24301.66</v>
       </c>
       <c r="J279" s="1">
         <v>0</v>
       </c>
       <c r="K279">
         <v>0.0</v>
       </c>
       <c r="L279">
-        <v>235.82</v>
+        <v>-569.9</v>
       </c>
       <c r="M279" s="1">
-        <v>15456.23</v>
+        <v>24301.66</v>
       </c>
       <c r="N279" s="1">
-        <v>15692.05</v>
+        <v>23731.76</v>
       </c>
       <c r="O279" s="1">
         <v>0.0</v>
       </c>
       <c r="P279">
         <v>1</v>
       </c>
     </row>
     <row r="280" spans="1:16">
       <c r="A280" t="s">
-        <v>697</v>
-[...2 lines deleted...]
-        <v>2962647782</v>
+        <v>688</v>
+      </c>
+      <c r="B280" t="s">
+        <v>689</v>
       </c>
       <c r="C280" s="1">
-        <v>20000000.0</v>
+        <v>13000000.0</v>
       </c>
       <c r="D280" s="1">
-        <v>100.06182255</v>
+        <v>100.26906823</v>
       </c>
       <c r="E280" s="1">
         <v>0.0</v>
       </c>
       <c r="F280" t="s">
         <v>8</v>
       </c>
       <c r="G280">
         <v>1.0</v>
       </c>
       <c r="H280" s="1">
         <v>0.0</v>
       </c>
       <c r="I280" s="1">
-        <v>12364.51</v>
+        <v>34978.87</v>
       </c>
       <c r="J280" s="1">
         <v>0</v>
       </c>
       <c r="K280">
         <v>0.0</v>
       </c>
-      <c r="L280" t="s">
-        <v>698</v>
+      <c r="L280">
+        <v>420.92</v>
       </c>
       <c r="M280" s="1">
-        <v>12364.51</v>
+        <v>34978.87</v>
       </c>
       <c r="N280" s="1">
-        <v>15138.29</v>
+        <v>35399.79</v>
       </c>
       <c r="O280" s="1">
         <v>0.0</v>
       </c>
       <c r="P280">
         <v>1</v>
       </c>
     </row>
     <row r="281" spans="1:16">
       <c r="A281" t="s">
-        <v>699</v>
-[...2 lines deleted...]
-        <v>2962651672</v>
+        <v>690</v>
+      </c>
+      <c r="B281" t="s">
+        <v>691</v>
       </c>
       <c r="C281" s="1">
-        <v>40000000.0</v>
+        <v>4700000.0</v>
       </c>
       <c r="D281" s="1">
-        <v>100.20013973</v>
+        <v>100.28164298</v>
       </c>
       <c r="E281" s="1">
         <v>0.0</v>
       </c>
       <c r="F281" t="s">
         <v>8</v>
       </c>
       <c r="G281">
         <v>1.0</v>
       </c>
       <c r="H281" s="1">
         <v>0.0</v>
       </c>
       <c r="I281" s="1">
-        <v>80055.89</v>
+        <v>13237.22</v>
       </c>
       <c r="J281" s="1">
         <v>0</v>
       </c>
       <c r="K281">
         <v>0.0</v>
       </c>
-      <c r="L281" t="s">
-        <v>700</v>
+      <c r="L281">
+        <v>301.19</v>
       </c>
       <c r="M281" s="1">
-        <v>80055.89</v>
+        <v>13237.22</v>
       </c>
       <c r="N281" s="1">
-        <v>86832.33</v>
+        <v>13538.41</v>
       </c>
       <c r="O281" s="1">
         <v>0.0</v>
       </c>
       <c r="P281">
         <v>1</v>
       </c>
     </row>
     <row r="282" spans="1:16">
       <c r="A282" t="s">
-        <v>701</v>
-[...2 lines deleted...]
-        <v>2963783942</v>
+        <v>692</v>
+      </c>
+      <c r="B282" t="s">
+        <v>693</v>
       </c>
       <c r="C282" s="1">
-        <v>14000000.0</v>
+        <v>25000000.0</v>
       </c>
       <c r="D282" s="1">
-        <v>100.20263264</v>
+        <v>100.26988312</v>
       </c>
       <c r="E282" s="1">
         <v>0.0</v>
       </c>
       <c r="F282" t="s">
         <v>8</v>
       </c>
       <c r="G282">
         <v>1.0</v>
       </c>
       <c r="H282" s="1">
         <v>0.0</v>
       </c>
       <c r="I282" s="1">
-        <v>28368.57</v>
+        <v>67470.78</v>
       </c>
       <c r="J282" s="1">
         <v>0</v>
       </c>
       <c r="K282">
         <v>0.0</v>
       </c>
-      <c r="L282" t="s">
-        <v>702</v>
+      <c r="L282">
+        <v>948.41</v>
       </c>
       <c r="M282" s="1">
-        <v>28368.57</v>
+        <v>67470.78</v>
       </c>
       <c r="N282" s="1">
-        <v>30816.9</v>
+        <v>68419.19</v>
       </c>
       <c r="O282" s="1">
         <v>0.0</v>
       </c>
       <c r="P282">
         <v>1</v>
       </c>
     </row>
     <row r="283" spans="1:16">
       <c r="A283" t="s">
-        <v>703</v>
-[...2 lines deleted...]
-        <v>2963841042</v>
+        <v>694</v>
+      </c>
+      <c r="B283" t="s">
+        <v>695</v>
       </c>
       <c r="C283" s="1">
-        <v>1709000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D283" s="1">
-        <v>100.39059684</v>
+        <v>100.27672773</v>
       </c>
       <c r="E283" s="1">
         <v>0.0</v>
       </c>
       <c r="F283" t="s">
         <v>8</v>
       </c>
       <c r="G283">
         <v>1.0</v>
       </c>
       <c r="H283" s="1">
         <v>0.0</v>
       </c>
       <c r="I283" s="1">
-        <v>6675.3</v>
+        <v>41509.16</v>
       </c>
       <c r="J283" s="1">
         <v>0</v>
       </c>
       <c r="K283">
         <v>0.0</v>
       </c>
       <c r="L283">
-        <v>114.05</v>
+        <v>481.47</v>
       </c>
       <c r="M283" s="1">
-        <v>6675.3</v>
+        <v>41509.16</v>
       </c>
       <c r="N283" s="1">
-        <v>6789.35</v>
+        <v>41990.63</v>
       </c>
       <c r="O283" s="1">
         <v>0.0</v>
       </c>
       <c r="P283">
         <v>1</v>
       </c>
     </row>
     <row r="284" spans="1:16">
       <c r="A284" t="s">
-        <v>704</v>
-[...2 lines deleted...]
-        <v>2979716682</v>
+        <v>696</v>
+      </c>
+      <c r="B284" t="s">
+        <v>697</v>
       </c>
       <c r="C284" s="1">
-        <v>10000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="D284" s="1">
-        <v>100.2217683</v>
+        <v>100.16834713</v>
       </c>
       <c r="E284" s="1">
         <v>0.0</v>
       </c>
       <c r="F284" t="s">
         <v>8</v>
       </c>
       <c r="G284">
         <v>1.0</v>
       </c>
       <c r="H284" s="1">
         <v>0.0</v>
       </c>
       <c r="I284" s="1">
-        <v>22176.83</v>
+        <v>50504.14</v>
       </c>
       <c r="J284" s="1">
         <v>0</v>
       </c>
       <c r="K284">
         <v>0.0</v>
       </c>
-      <c r="L284" t="s">
-        <v>705</v>
+      <c r="L284">
+        <v>764.53</v>
       </c>
       <c r="M284" s="1">
-        <v>22176.83</v>
+        <v>50504.14</v>
       </c>
       <c r="N284" s="1">
-        <v>23436.03</v>
+        <v>51268.67</v>
       </c>
       <c r="O284" s="1">
         <v>0.0</v>
       </c>
       <c r="P284">
         <v>1</v>
       </c>
     </row>
     <row r="285" spans="1:16">
       <c r="A285" t="s">
-        <v>706</v>
-[...2 lines deleted...]
-        <v>2983096372</v>
+        <v>698</v>
+      </c>
+      <c r="B285" t="s">
+        <v>699</v>
       </c>
       <c r="C285" s="1">
-        <v>7000000.0</v>
+        <v>13000000.0</v>
       </c>
       <c r="D285" s="1">
-        <v>100.36072171</v>
+        <v>100.288278</v>
       </c>
       <c r="E285" s="1">
         <v>0.0</v>
       </c>
       <c r="F285" t="s">
         <v>8</v>
       </c>
       <c r="G285">
         <v>1.0</v>
       </c>
       <c r="H285" s="1">
         <v>0.0</v>
       </c>
       <c r="I285" s="1">
-        <v>25250.52</v>
+        <v>37476.14</v>
       </c>
       <c r="J285" s="1">
         <v>0</v>
       </c>
       <c r="K285">
         <v>0.0</v>
       </c>
       <c r="L285">
-        <v>302.58</v>
+        <v>410.87</v>
       </c>
       <c r="M285" s="1">
-        <v>25250.52</v>
+        <v>37476.14</v>
       </c>
       <c r="N285" s="1">
-        <v>25553.1</v>
+        <v>37887.01</v>
       </c>
       <c r="O285" s="1">
         <v>0.0</v>
       </c>
       <c r="P285">
         <v>1</v>
       </c>
     </row>
     <row r="286" spans="1:16">
       <c r="A286" t="s">
-        <v>707</v>
-[...2 lines deleted...]
-        <v>2984931932</v>
+        <v>700</v>
+      </c>
+      <c r="B286" t="s">
+        <v>699</v>
       </c>
       <c r="C286" s="1">
-        <v>15000000.0</v>
+        <v>25000000.0</v>
       </c>
       <c r="D286" s="1">
-        <v>100.31640573</v>
+        <v>100.29055888</v>
       </c>
       <c r="E286" s="1">
         <v>0.0</v>
       </c>
       <c r="F286" t="s">
         <v>8</v>
       </c>
       <c r="G286">
         <v>1.0</v>
       </c>
       <c r="H286" s="1">
         <v>0.0</v>
       </c>
       <c r="I286" s="1">
-        <v>47460.86</v>
+        <v>72639.72</v>
       </c>
       <c r="J286" s="1">
         <v>0</v>
       </c>
       <c r="K286">
         <v>0.0</v>
       </c>
       <c r="L286">
-        <v>-255.92</v>
+        <v>837.02</v>
       </c>
       <c r="M286" s="1">
-        <v>47460.86</v>
+        <v>72639.72</v>
       </c>
       <c r="N286" s="1">
-        <v>47204.94</v>
+        <v>73476.74</v>
       </c>
       <c r="O286" s="1">
         <v>0.0</v>
       </c>
       <c r="P286">
         <v>1</v>
       </c>
     </row>
     <row r="287" spans="1:16">
       <c r="A287" t="s">
-        <v>708</v>
-[...2 lines deleted...]
-        <v>2991145112</v>
+        <v>701</v>
+      </c>
+      <c r="B287" t="s">
+        <v>699</v>
       </c>
       <c r="C287" s="1">
-        <v>9000000.0</v>
+        <v>5000000.0</v>
       </c>
       <c r="D287" s="1">
-        <v>100.26064467</v>
+        <v>100.123636</v>
       </c>
       <c r="E287" s="1">
         <v>0.0</v>
       </c>
       <c r="F287" t="s">
         <v>8</v>
       </c>
       <c r="G287">
         <v>1.0</v>
       </c>
       <c r="H287" s="1">
         <v>0.0</v>
       </c>
       <c r="I287" s="1">
-        <v>23458.02</v>
+        <v>6181.8</v>
       </c>
       <c r="J287" s="1">
         <v>0</v>
       </c>
       <c r="K287">
         <v>0.0</v>
       </c>
       <c r="L287">
-        <v>-461.55</v>
+        <v>158.02</v>
       </c>
       <c r="M287" s="1">
-        <v>23458.02</v>
+        <v>6181.8</v>
       </c>
       <c r="N287" s="1">
-        <v>22996.47</v>
+        <v>6339.82</v>
       </c>
       <c r="O287" s="1">
         <v>0.0</v>
       </c>
       <c r="P287">
         <v>1</v>
       </c>
     </row>
     <row r="288" spans="1:16">
       <c r="A288" t="s">
-        <v>709</v>
+        <v>702</v>
       </c>
       <c r="B288" t="s">
-        <v>710</v>
+        <v>703</v>
       </c>
       <c r="C288" s="1">
-        <v>13000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D288" s="1">
-        <v>100.25936446</v>
+        <v>100.305093</v>
       </c>
       <c r="E288" s="1">
         <v>0.0</v>
       </c>
       <c r="F288" t="s">
         <v>8</v>
       </c>
       <c r="G288">
         <v>1.0</v>
       </c>
       <c r="H288" s="1">
         <v>0.0</v>
       </c>
       <c r="I288" s="1">
-        <v>33717.38</v>
+        <v>45763.95</v>
       </c>
       <c r="J288" s="1">
         <v>0</v>
       </c>
       <c r="K288">
         <v>0.0</v>
       </c>
       <c r="L288">
-        <v>247.38</v>
+        <v>720.69</v>
       </c>
       <c r="M288" s="1">
-        <v>33717.38</v>
+        <v>45763.95</v>
       </c>
       <c r="N288" s="1">
-        <v>33964.76</v>
+        <v>46484.64</v>
       </c>
       <c r="O288" s="1">
         <v>0.0</v>
       </c>
       <c r="P288">
         <v>1</v>
       </c>
     </row>
     <row r="289" spans="1:16">
       <c r="A289" t="s">
-        <v>711</v>
+        <v>704</v>
       </c>
       <c r="B289" t="s">
-        <v>712</v>
+        <v>703</v>
       </c>
       <c r="C289" s="1">
-        <v>4700000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D289" s="1">
-        <v>100.27213809</v>
+        <v>100.3025332</v>
       </c>
       <c r="E289" s="1">
         <v>0.0</v>
       </c>
       <c r="F289" t="s">
         <v>8</v>
       </c>
       <c r="G289">
         <v>1.0</v>
       </c>
       <c r="H289" s="1">
         <v>0.0</v>
       </c>
       <c r="I289" s="1">
-        <v>12790.49</v>
+        <v>45379.98</v>
       </c>
       <c r="J289" s="1">
         <v>0</v>
       </c>
       <c r="K289">
         <v>0.0</v>
       </c>
       <c r="L289">
-        <v>199.41</v>
+        <v>507.36</v>
       </c>
       <c r="M289" s="1">
-        <v>12790.49</v>
+        <v>45379.98</v>
       </c>
       <c r="N289" s="1">
-        <v>12989.9</v>
+        <v>45887.34</v>
       </c>
       <c r="O289" s="1">
         <v>0.0</v>
       </c>
       <c r="P289">
         <v>1</v>
       </c>
     </row>
     <row r="290" spans="1:16">
       <c r="A290" t="s">
-        <v>713</v>
+        <v>705</v>
       </c>
       <c r="B290" t="s">
-        <v>714</v>
+        <v>706</v>
       </c>
       <c r="C290" s="1">
-        <v>25000000.0</v>
+        <v>6120000.0</v>
       </c>
       <c r="D290" s="1">
-        <v>100.26032068</v>
+        <v>100.42504118</v>
       </c>
       <c r="E290" s="1">
         <v>0.0</v>
       </c>
       <c r="F290" t="s">
         <v>8</v>
       </c>
       <c r="G290">
         <v>1.0</v>
       </c>
       <c r="H290" s="1">
         <v>0.0</v>
       </c>
       <c r="I290" s="1">
-        <v>65080.17</v>
+        <v>26012.52</v>
       </c>
       <c r="J290" s="1">
         <v>0</v>
       </c>
       <c r="K290">
         <v>0.0</v>
       </c>
       <c r="L290">
-        <v>578.84</v>
+        <v>-42.87</v>
       </c>
       <c r="M290" s="1">
-        <v>65080.17</v>
+        <v>26012.52</v>
       </c>
       <c r="N290" s="1">
-        <v>65659.01</v>
+        <v>25969.65</v>
       </c>
       <c r="O290" s="1">
         <v>0.0</v>
       </c>
       <c r="P290">
         <v>1</v>
       </c>
     </row>
     <row r="291" spans="1:16">
       <c r="A291" t="s">
-        <v>715</v>
+        <v>707</v>
       </c>
       <c r="B291" t="s">
-        <v>716</v>
+        <v>708</v>
       </c>
       <c r="C291" s="1">
         <v>15000000.0</v>
       </c>
       <c r="D291" s="1">
-        <v>100.26640573</v>
+        <v>100.32122453</v>
       </c>
       <c r="E291" s="1">
         <v>0.0</v>
       </c>
       <c r="F291" t="s">
         <v>8</v>
       </c>
       <c r="G291">
         <v>1.0</v>
       </c>
       <c r="H291" s="1">
         <v>0.0</v>
       </c>
       <c r="I291" s="1">
-        <v>39960.86</v>
+        <v>48183.68</v>
       </c>
       <c r="J291" s="1">
         <v>0</v>
       </c>
       <c r="K291">
         <v>0.0</v>
       </c>
-      <c r="L291">
-        <v>281.58</v>
+      <c r="L291" t="s">
+        <v>709</v>
       </c>
       <c r="M291" s="1">
-        <v>39960.86</v>
+        <v>48183.68</v>
       </c>
       <c r="N291" s="1">
-        <v>40242.44</v>
+        <v>49538.77</v>
       </c>
       <c r="O291" s="1">
         <v>0.0</v>
       </c>
       <c r="P291">
         <v>1</v>
       </c>
     </row>
     <row r="292" spans="1:16">
       <c r="A292" t="s">
-        <v>717</v>
+        <v>710</v>
       </c>
       <c r="B292" t="s">
-        <v>718</v>
+        <v>711</v>
       </c>
       <c r="C292" s="1">
-        <v>30000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D292" s="1">
-        <v>100.16513637</v>
+        <v>100.3224446</v>
       </c>
       <c r="E292" s="1">
         <v>0.0</v>
       </c>
       <c r="F292" t="s">
         <v>8</v>
       </c>
       <c r="G292">
         <v>1.0</v>
       </c>
       <c r="H292" s="1">
         <v>0.0</v>
       </c>
       <c r="I292" s="1">
-        <v>49540.91</v>
+        <v>64488.92</v>
       </c>
       <c r="J292" s="1">
         <v>0</v>
       </c>
       <c r="K292">
         <v>0.0</v>
       </c>
       <c r="L292">
-        <v>417.41</v>
+        <v>657.04</v>
       </c>
       <c r="M292" s="1">
-        <v>49540.91</v>
+        <v>64488.92</v>
       </c>
       <c r="N292" s="1">
-        <v>49958.32</v>
+        <v>65145.96</v>
       </c>
       <c r="O292" s="1">
         <v>0.0</v>
       </c>
       <c r="P292">
         <v>1</v>
       </c>
     </row>
     <row r="293" spans="1:16">
       <c r="A293" t="s">
-        <v>719</v>
+        <v>712</v>
       </c>
       <c r="B293" t="s">
-        <v>720</v>
+        <v>713</v>
       </c>
       <c r="C293" s="1">
-        <v>13000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D293" s="1">
-        <v>100.27694792</v>
+        <v>100.33136195</v>
       </c>
       <c r="E293" s="1">
         <v>0.0</v>
       </c>
       <c r="F293" t="s">
         <v>8</v>
       </c>
       <c r="G293">
         <v>1.0</v>
       </c>
       <c r="H293" s="1">
         <v>0.0</v>
       </c>
       <c r="I293" s="1">
-        <v>36003.23</v>
+        <v>66272.39</v>
       </c>
       <c r="J293" s="1">
         <v>0</v>
       </c>
       <c r="K293">
         <v>0.0</v>
       </c>
-      <c r="L293">
-        <v>239.3</v>
+      <c r="L293" t="s">
+        <v>714</v>
       </c>
       <c r="M293" s="1">
-        <v>36003.23</v>
+        <v>66272.39</v>
       </c>
       <c r="N293" s="1">
-        <v>36242.53</v>
+        <v>67603.06</v>
       </c>
       <c r="O293" s="1">
         <v>0.0</v>
       </c>
       <c r="P293">
         <v>1</v>
       </c>
     </row>
     <row r="294" spans="1:16">
       <c r="A294" t="s">
-        <v>721</v>
+        <v>715</v>
       </c>
       <c r="B294" t="s">
-        <v>720</v>
+        <v>716</v>
       </c>
       <c r="C294" s="1">
-        <v>25000000.0</v>
+        <v>19100000.0</v>
       </c>
       <c r="D294" s="1">
-        <v>100.27910364</v>
+        <v>100.28899393</v>
       </c>
       <c r="E294" s="1">
         <v>0.0</v>
       </c>
       <c r="F294" t="s">
         <v>8</v>
       </c>
       <c r="G294">
         <v>1.0</v>
       </c>
       <c r="H294" s="1">
         <v>0.0</v>
       </c>
       <c r="I294" s="1">
-        <v>69775.91</v>
+        <v>55197.84</v>
       </c>
       <c r="J294" s="1">
         <v>0</v>
       </c>
       <c r="K294">
         <v>0.0</v>
       </c>
-      <c r="L294">
-        <v>494.23</v>
+      <c r="L294" t="s">
+        <v>717</v>
       </c>
       <c r="M294" s="1">
-        <v>69775.91</v>
+        <v>55197.84</v>
       </c>
       <c r="N294" s="1">
-        <v>70270.14</v>
+        <v>56458.87</v>
       </c>
       <c r="O294" s="1">
         <v>0.0</v>
       </c>
       <c r="P294">
         <v>1</v>
       </c>
     </row>
     <row r="295" spans="1:16">
       <c r="A295" t="s">
-        <v>722</v>
+        <v>718</v>
       </c>
       <c r="B295" t="s">
-        <v>720</v>
+        <v>719</v>
       </c>
       <c r="C295" s="1">
-        <v>5000000.0</v>
+        <v>9609000.0</v>
       </c>
       <c r="D295" s="1">
-        <v>100.1213718</v>
+        <v>100.38705516</v>
       </c>
       <c r="E295" s="1">
         <v>0.0</v>
       </c>
       <c r="F295" t="s">
         <v>8</v>
       </c>
       <c r="G295">
         <v>1.0</v>
       </c>
       <c r="H295" s="1">
         <v>0.0</v>
       </c>
       <c r="I295" s="1">
-        <v>6068.59</v>
+        <v>37192.13</v>
       </c>
       <c r="J295" s="1">
         <v>0</v>
       </c>
       <c r="K295">
         <v>0.0</v>
       </c>
       <c r="L295">
-        <v>92.04</v>
+        <v>690.31</v>
       </c>
       <c r="M295" s="1">
-        <v>6068.59</v>
+        <v>37192.13</v>
       </c>
       <c r="N295" s="1">
-        <v>6160.63</v>
+        <v>37882.44</v>
       </c>
       <c r="O295" s="1">
         <v>0.0</v>
       </c>
       <c r="P295">
         <v>1</v>
       </c>
     </row>
     <row r="296" spans="1:16">
       <c r="A296" t="s">
-        <v>723</v>
+        <v>720</v>
       </c>
       <c r="B296" t="s">
-        <v>724</v>
+        <v>719</v>
       </c>
       <c r="C296" s="1">
-        <v>15000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D296" s="1">
-        <v>100.2929628</v>
+        <v>100.12348725</v>
       </c>
       <c r="E296" s="1">
         <v>0.0</v>
       </c>
       <c r="F296" t="s">
         <v>8</v>
       </c>
       <c r="G296">
         <v>1.0</v>
       </c>
       <c r="H296" s="1">
         <v>0.0</v>
       </c>
       <c r="I296" s="1">
-        <v>43944.42</v>
+        <v>24697.45</v>
       </c>
       <c r="J296" s="1">
         <v>0</v>
       </c>
       <c r="K296">
         <v>0.0</v>
       </c>
-      <c r="L296">
-        <v>449.18</v>
+      <c r="L296" t="s">
+        <v>721</v>
       </c>
       <c r="M296" s="1">
-        <v>43944.42</v>
+        <v>24697.45</v>
       </c>
       <c r="N296" s="1">
-        <v>44393.6</v>
+        <v>25815.37</v>
       </c>
       <c r="O296" s="1">
         <v>0.0</v>
       </c>
       <c r="P296">
         <v>1</v>
       </c>
     </row>
     <row r="297" spans="1:16">
       <c r="A297" t="s">
-        <v>725</v>
+        <v>722</v>
       </c>
       <c r="B297" t="s">
-        <v>724</v>
+        <v>723</v>
       </c>
       <c r="C297" s="1">
-        <v>15000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D297" s="1">
-        <v>100.28999927</v>
+        <v>100.34157595</v>
       </c>
       <c r="E297" s="1">
         <v>0.0</v>
       </c>
       <c r="F297" t="s">
         <v>8</v>
       </c>
       <c r="G297">
         <v>1.0</v>
       </c>
       <c r="H297" s="1">
         <v>0.0</v>
       </c>
       <c r="I297" s="1">
-        <v>43499.89</v>
+        <v>68315.19</v>
       </c>
       <c r="J297" s="1">
         <v>0</v>
       </c>
       <c r="K297">
         <v>0.0</v>
       </c>
-      <c r="L297">
-        <v>297.51</v>
+      <c r="L297" t="s">
+        <v>724</v>
       </c>
       <c r="M297" s="1">
-        <v>43499.89</v>
+        <v>68315.19</v>
       </c>
       <c r="N297" s="1">
-        <v>43797.4</v>
+        <v>69607.88</v>
       </c>
       <c r="O297" s="1">
         <v>0.0</v>
       </c>
       <c r="P297">
         <v>1</v>
       </c>
     </row>
     <row r="298" spans="1:16">
       <c r="A298" t="s">
+        <v>725</v>
+      </c>
+      <c r="B298" t="s">
         <v>726</v>
       </c>
-      <c r="B298" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C298" s="1">
-        <v>6120000.0</v>
+        <v>6000000.0</v>
       </c>
       <c r="D298" s="1">
-        <v>100.3949598</v>
+        <v>99.9554475</v>
       </c>
       <c r="E298" s="1">
         <v>0.0</v>
       </c>
       <c r="F298" t="s">
         <v>8</v>
       </c>
       <c r="G298">
         <v>1.0</v>
       </c>
       <c r="H298" s="1">
         <v>0.0</v>
       </c>
       <c r="I298" s="1">
-        <v>24171.54</v>
+        <v>-2673.15</v>
       </c>
       <c r="J298" s="1">
         <v>0</v>
       </c>
       <c r="K298">
         <v>0.0</v>
       </c>
-      <c r="L298">
-        <v>-22.42</v>
+      <c r="L298" t="s">
+        <v>727</v>
       </c>
       <c r="M298" s="1">
-        <v>24171.54</v>
+        <v>-2673.15</v>
       </c>
       <c r="N298" s="1">
-        <v>24149.12</v>
+        <v>-7787.91</v>
       </c>
       <c r="O298" s="1">
         <v>0.0</v>
       </c>
       <c r="P298">
         <v>1</v>
       </c>
     </row>
     <row r="299" spans="1:16">
       <c r="A299" t="s">
         <v>728</v>
       </c>
       <c r="B299" t="s">
         <v>729</v>
       </c>
       <c r="C299" s="1">
-        <v>15000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D299" s="1">
-        <v>100.3095738</v>
+        <v>100.00101</v>
       </c>
       <c r="E299" s="1">
         <v>0.0</v>
       </c>
       <c r="F299" t="s">
         <v>8</v>
       </c>
       <c r="G299">
         <v>1.0</v>
       </c>
       <c r="H299" s="1">
         <v>0.0</v>
       </c>
       <c r="I299" s="1">
-        <v>46436.07</v>
+        <v>202.0</v>
       </c>
       <c r="J299" s="1">
         <v>0</v>
       </c>
       <c r="K299">
         <v>0.0</v>
       </c>
-      <c r="L299">
-        <v>889.59</v>
+      <c r="L299" t="s">
+        <v>730</v>
       </c>
       <c r="M299" s="1">
-        <v>46436.07</v>
+        <v>202.0</v>
       </c>
       <c r="N299" s="1">
-        <v>47325.66</v>
+        <v>-3709.76</v>
       </c>
       <c r="O299" s="1">
         <v>0.0</v>
       </c>
       <c r="P299">
         <v>1</v>
       </c>
     </row>
     <row r="300" spans="1:16">
       <c r="A300" t="s">
-        <v>730</v>
+        <v>731</v>
       </c>
       <c r="B300" t="s">
-        <v>731</v>
+        <v>732</v>
       </c>
       <c r="C300" s="1">
-        <v>20000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D300" s="1">
-        <v>100.30784035</v>
+        <v>100.0388864</v>
       </c>
       <c r="E300" s="1">
         <v>0.0</v>
       </c>
       <c r="F300" t="s">
         <v>8</v>
       </c>
       <c r="G300">
         <v>1.0</v>
       </c>
       <c r="H300" s="1">
         <v>0.0</v>
       </c>
       <c r="I300" s="1">
-        <v>61568.07</v>
+        <v>3888.64</v>
       </c>
       <c r="J300" s="1">
         <v>0</v>
       </c>
       <c r="K300">
         <v>0.0</v>
       </c>
-      <c r="L300">
-        <v>378.09</v>
+      <c r="L300" t="s">
+        <v>733</v>
       </c>
       <c r="M300" s="1">
-        <v>61568.07</v>
+        <v>3888.64</v>
       </c>
       <c r="N300" s="1">
-        <v>61946.16</v>
+        <v>-3676.7</v>
       </c>
       <c r="O300" s="1">
         <v>0.0</v>
       </c>
       <c r="P300">
         <v>1</v>
       </c>
     </row>
     <row r="301" spans="1:16">
       <c r="A301" t="s">
-        <v>732</v>
+        <v>734</v>
       </c>
       <c r="B301" t="s">
-        <v>733</v>
+        <v>735</v>
       </c>
       <c r="C301" s="1">
         <v>20000000.0</v>
       </c>
       <c r="D301" s="1">
-        <v>100.31759215</v>
+        <v>99.97224085</v>
       </c>
       <c r="E301" s="1">
         <v>0.0</v>
       </c>
       <c r="F301" t="s">
         <v>8</v>
       </c>
       <c r="G301">
         <v>1.0</v>
       </c>
       <c r="H301" s="1">
         <v>0.0</v>
       </c>
       <c r="I301" s="1">
-        <v>63518.43</v>
+        <v>-5551.83</v>
       </c>
       <c r="J301" s="1">
         <v>0</v>
       </c>
       <c r="K301">
         <v>0.0</v>
       </c>
-      <c r="L301">
-        <v>838.03</v>
+      <c r="L301" t="s">
+        <v>736</v>
       </c>
       <c r="M301" s="1">
-        <v>63518.43</v>
+        <v>-5551.83</v>
       </c>
       <c r="N301" s="1">
-        <v>64356.46</v>
+        <v>-11674.9</v>
       </c>
       <c r="O301" s="1">
         <v>0.0</v>
       </c>
       <c r="P301">
         <v>1</v>
       </c>
     </row>
     <row r="302" spans="1:16">
       <c r="A302" t="s">
-        <v>734</v>
+        <v>737</v>
       </c>
       <c r="B302" t="s">
-        <v>735</v>
+        <v>738</v>
       </c>
       <c r="C302" s="1">
-        <v>19100000.0</v>
+        <v>13500000.0</v>
       </c>
       <c r="D302" s="1">
-        <v>100.27933471</v>
+        <v>100.27432778</v>
       </c>
       <c r="E302" s="1">
         <v>0.0</v>
       </c>
       <c r="F302" t="s">
         <v>8</v>
       </c>
       <c r="G302">
         <v>1.0</v>
       </c>
       <c r="H302" s="1">
         <v>0.0</v>
       </c>
       <c r="I302" s="1">
-        <v>53352.93</v>
+        <v>37034.25</v>
       </c>
       <c r="J302" s="1">
         <v>0</v>
       </c>
       <c r="K302">
         <v>0.0</v>
       </c>
       <c r="L302">
-        <v>786.87</v>
+        <v>-50.58</v>
       </c>
       <c r="M302" s="1">
-        <v>53352.93</v>
+        <v>37034.25</v>
       </c>
       <c r="N302" s="1">
-        <v>54139.8</v>
+        <v>36983.67</v>
       </c>
       <c r="O302" s="1">
         <v>0.0</v>
       </c>
       <c r="P302">
         <v>1</v>
       </c>
     </row>
     <row r="303" spans="1:16">
       <c r="A303" t="s">
-        <v>736</v>
+        <v>739</v>
       </c>
       <c r="B303" t="s">
-        <v>737</v>
+        <v>740</v>
       </c>
       <c r="C303" s="1">
-        <v>9609000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D303" s="1">
-        <v>100.36804621</v>
+        <v>100.3271538</v>
       </c>
       <c r="E303" s="1">
         <v>0.0</v>
       </c>
       <c r="F303" t="s">
         <v>8</v>
       </c>
       <c r="G303">
         <v>1.0</v>
       </c>
       <c r="H303" s="1">
         <v>0.0</v>
       </c>
       <c r="I303" s="1">
-        <v>35365.56</v>
+        <v>65430.76</v>
       </c>
       <c r="J303" s="1">
         <v>0</v>
       </c>
       <c r="K303">
         <v>0.0</v>
       </c>
-      <c r="L303">
-        <v>394.34</v>
+      <c r="L303" t="s">
+        <v>741</v>
       </c>
       <c r="M303" s="1">
-        <v>35365.56</v>
+        <v>65430.76</v>
       </c>
       <c r="N303" s="1">
-        <v>35759.9</v>
+        <v>66758.39</v>
       </c>
       <c r="O303" s="1">
         <v>0.0</v>
       </c>
       <c r="P303">
         <v>1</v>
       </c>
     </row>
     <row r="304" spans="1:16">
       <c r="A304" t="s">
-        <v>738</v>
+        <v>742</v>
       </c>
       <c r="B304" t="s">
-        <v>737</v>
+        <v>743</v>
       </c>
       <c r="C304" s="1">
-        <v>20000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D304" s="1">
-        <v>100.12214</v>
+        <v>101.0331038</v>
       </c>
       <c r="E304" s="1">
         <v>0.0</v>
       </c>
       <c r="F304" t="s">
         <v>8</v>
       </c>
       <c r="G304">
         <v>1.0</v>
       </c>
       <c r="H304" s="1">
         <v>0.0</v>
       </c>
       <c r="I304" s="1">
-        <v>24428.0</v>
+        <v>154965.57</v>
       </c>
       <c r="J304" s="1">
         <v>0</v>
       </c>
       <c r="K304">
         <v>0.0</v>
       </c>
-      <c r="L304">
-        <v>685.22</v>
+      <c r="L304" t="s">
+        <v>744</v>
       </c>
       <c r="M304" s="1">
-        <v>24428.0</v>
+        <v>154965.57</v>
       </c>
       <c r="N304" s="1">
-        <v>25113.22</v>
+        <v>156111.17</v>
       </c>
       <c r="O304" s="1">
         <v>0.0</v>
       </c>
       <c r="P304">
         <v>1</v>
       </c>
     </row>
     <row r="305" spans="1:16">
       <c r="A305" t="s">
-        <v>739</v>
+        <v>745</v>
       </c>
       <c r="B305" t="s">
-        <v>740</v>
+        <v>746</v>
       </c>
       <c r="C305" s="1">
-        <v>20000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D305" s="1">
-        <v>100.32668565</v>
+        <v>100.3680938</v>
       </c>
       <c r="E305" s="1">
         <v>0.0</v>
       </c>
       <c r="F305" t="s">
         <v>8</v>
       </c>
       <c r="G305">
         <v>1.0</v>
       </c>
       <c r="H305" s="1">
         <v>0.0</v>
       </c>
       <c r="I305" s="1">
-        <v>65337.13</v>
+        <v>36809.38</v>
       </c>
       <c r="J305" s="1">
         <v>0</v>
       </c>
       <c r="K305">
         <v>0.0</v>
       </c>
       <c r="L305">
-        <v>800.46</v>
+        <v>672.04</v>
       </c>
       <c r="M305" s="1">
-        <v>65337.13</v>
+        <v>36809.38</v>
       </c>
       <c r="N305" s="1">
-        <v>66137.59</v>
+        <v>37481.42</v>
       </c>
       <c r="O305" s="1">
         <v>0.0</v>
       </c>
       <c r="P305">
         <v>1</v>
       </c>
     </row>
     <row r="306" spans="1:16">
       <c r="A306" t="s">
-        <v>741</v>
+        <v>747</v>
       </c>
       <c r="B306" t="s">
-        <v>742</v>
+        <v>748</v>
       </c>
       <c r="C306" s="1">
-        <v>6000000.0</v>
+        <v>2200000.0</v>
       </c>
       <c r="D306" s="1">
-        <v>99.90105367</v>
+        <v>100.29454545</v>
       </c>
       <c r="E306" s="1">
         <v>0.0</v>
       </c>
       <c r="F306" t="s">
         <v>8</v>
       </c>
       <c r="G306">
         <v>1.0</v>
       </c>
       <c r="H306" s="1">
         <v>0.0</v>
       </c>
       <c r="I306" s="1">
-        <v>-5936.78</v>
+        <v>6480.0</v>
       </c>
       <c r="J306" s="1">
         <v>0</v>
       </c>
       <c r="K306">
         <v>0.0</v>
       </c>
-      <c r="L306" t="s">
-        <v>743</v>
+      <c r="L306">
+        <v>-266.69</v>
       </c>
       <c r="M306" s="1">
-        <v>-5936.78</v>
+        <v>6480.0</v>
       </c>
       <c r="N306" s="1">
-        <v>-8100.53</v>
+        <v>6213.31</v>
       </c>
       <c r="O306" s="1">
         <v>0.0</v>
       </c>
       <c r="P306">
         <v>1</v>
       </c>
     </row>
     <row r="307" spans="1:16">
       <c r="A307" t="s">
-        <v>744</v>
+        <v>749</v>
       </c>
       <c r="B307" t="s">
-        <v>745</v>
+        <v>750</v>
       </c>
       <c r="C307" s="1">
-        <v>20000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="D307" s="1">
-        <v>99.98933585</v>
+        <v>99.99943663</v>
       </c>
       <c r="E307" s="1">
         <v>0.0</v>
       </c>
       <c r="F307" t="s">
         <v>8</v>
       </c>
       <c r="G307">
         <v>1.0</v>
       </c>
       <c r="H307" s="1">
         <v>0.0</v>
       </c>
       <c r="I307" s="1">
-        <v>-2132.83</v>
+        <v>-169.01</v>
       </c>
       <c r="J307" s="1">
         <v>0</v>
       </c>
       <c r="K307">
         <v>0.0</v>
       </c>
       <c r="L307" t="s">
-        <v>746</v>
+        <v>751</v>
       </c>
       <c r="M307" s="1">
-        <v>-2132.83</v>
+        <v>-169.01</v>
       </c>
       <c r="N307" s="1">
-        <v>-3726.92</v>
+        <v>-15827.48</v>
       </c>
       <c r="O307" s="1">
         <v>0.0</v>
       </c>
       <c r="P307">
         <v>1</v>
       </c>
     </row>
     <row r="308" spans="1:16">
       <c r="A308" t="s">
-        <v>747</v>
+        <v>752</v>
       </c>
       <c r="B308" t="s">
-        <v>748</v>
+        <v>753</v>
       </c>
       <c r="C308" s="1">
-        <v>10000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D308" s="1">
-        <v>99.9598826</v>
+        <v>100.0324654</v>
       </c>
       <c r="E308" s="1">
         <v>0.0</v>
       </c>
       <c r="F308" t="s">
         <v>8</v>
       </c>
       <c r="G308">
         <v>1.0</v>
       </c>
       <c r="H308" s="1">
         <v>0.0</v>
       </c>
       <c r="I308" s="1">
-        <v>-4011.74</v>
+        <v>4869.81</v>
       </c>
       <c r="J308" s="1">
         <v>0</v>
       </c>
       <c r="K308">
         <v>0.0</v>
       </c>
       <c r="L308" t="s">
-        <v>749</v>
+        <v>754</v>
       </c>
       <c r="M308" s="1">
-        <v>-4011.74</v>
+        <v>4869.81</v>
       </c>
       <c r="N308" s="1">
-        <v>-6671.8</v>
+        <v>392.76</v>
       </c>
       <c r="O308" s="1">
         <v>0.0</v>
       </c>
       <c r="P308">
         <v>1</v>
       </c>
     </row>
     <row r="309" spans="1:16">
       <c r="A309" t="s">
-        <v>750</v>
+        <v>755</v>
       </c>
       <c r="B309" t="s">
-        <v>751</v>
+        <v>756</v>
       </c>
       <c r="C309" s="1">
-        <v>13500000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D309" s="1">
-        <v>100.26268637</v>
+        <v>100.15550005</v>
       </c>
       <c r="E309" s="1">
         <v>0.0</v>
       </c>
       <c r="F309" t="s">
         <v>8</v>
       </c>
       <c r="G309">
         <v>1.0</v>
       </c>
       <c r="H309" s="1">
         <v>0.0</v>
       </c>
       <c r="I309" s="1">
-        <v>35462.66</v>
+        <v>31100.01</v>
       </c>
       <c r="J309" s="1">
         <v>0</v>
       </c>
       <c r="K309">
         <v>0.0</v>
       </c>
-      <c r="L309">
-        <v>-92.31</v>
+      <c r="L309" t="s">
+        <v>757</v>
       </c>
       <c r="M309" s="1">
-        <v>35462.66</v>
+        <v>31100.01</v>
       </c>
       <c r="N309" s="1">
-        <v>35370.35</v>
+        <v>22936.46</v>
       </c>
       <c r="O309" s="1">
         <v>0.0</v>
       </c>
       <c r="P309">
         <v>1</v>
       </c>
     </row>
     <row r="310" spans="1:16">
       <c r="A310" t="s">
-        <v>752</v>
+        <v>758</v>
       </c>
       <c r="B310" t="s">
-        <v>753</v>
+        <v>759</v>
       </c>
       <c r="C310" s="1">
-        <v>20000000.0</v>
+        <v>1200000.0</v>
       </c>
       <c r="D310" s="1">
-        <v>100.31378695</v>
+        <v>100.49623833</v>
       </c>
       <c r="E310" s="1">
         <v>0.0</v>
       </c>
       <c r="F310" t="s">
         <v>8</v>
       </c>
       <c r="G310">
         <v>1.0</v>
       </c>
       <c r="H310" s="1">
         <v>0.0</v>
       </c>
       <c r="I310" s="1">
-        <v>62757.39</v>
+        <v>5954.86</v>
       </c>
       <c r="J310" s="1">
         <v>0</v>
       </c>
       <c r="K310">
         <v>0.0</v>
       </c>
       <c r="L310">
-        <v>840.99</v>
+        <v>-4.11</v>
       </c>
       <c r="M310" s="1">
-        <v>62757.39</v>
+        <v>5954.86</v>
       </c>
       <c r="N310" s="1">
-        <v>63598.38</v>
+        <v>5950.75</v>
       </c>
       <c r="O310" s="1">
         <v>0.0</v>
       </c>
       <c r="P310">
         <v>1</v>
       </c>
     </row>
     <row r="311" spans="1:16">
       <c r="A311" t="s">
-        <v>754</v>
+        <v>760</v>
       </c>
       <c r="B311" t="s">
-        <v>755</v>
+        <v>761</v>
       </c>
       <c r="C311" s="1">
-        <v>15000000.0</v>
+        <v>6245000.0</v>
       </c>
       <c r="D311" s="1">
-        <v>100.93044773</v>
+        <v>100.31616205</v>
       </c>
       <c r="E311" s="1">
         <v>0.0</v>
       </c>
       <c r="F311" t="s">
         <v>8</v>
       </c>
       <c r="G311">
         <v>1.0</v>
       </c>
       <c r="H311" s="1">
         <v>0.0</v>
       </c>
       <c r="I311" s="1">
-        <v>139567.16</v>
+        <v>19744.32</v>
       </c>
       <c r="J311" s="1">
         <v>0</v>
       </c>
       <c r="K311">
         <v>0.0</v>
       </c>
       <c r="L311">
-        <v>696.75</v>
+        <v>382.64</v>
       </c>
       <c r="M311" s="1">
-        <v>139567.16</v>
+        <v>19744.32</v>
       </c>
       <c r="N311" s="1">
-        <v>140263.91</v>
+        <v>20126.96</v>
       </c>
       <c r="O311" s="1">
         <v>0.0</v>
       </c>
       <c r="P311">
         <v>1</v>
       </c>
     </row>
     <row r="312" spans="1:16">
       <c r="A312" t="s">
-        <v>756</v>
+        <v>762</v>
       </c>
       <c r="B312" t="s">
-        <v>757</v>
+        <v>761</v>
       </c>
       <c r="C312" s="1">
-        <v>10000000.0</v>
+        <v>8000000.0</v>
       </c>
       <c r="D312" s="1">
-        <v>100.3506887</v>
+        <v>100.33594775</v>
       </c>
       <c r="E312" s="1">
         <v>0.0</v>
       </c>
       <c r="F312" t="s">
         <v>8</v>
       </c>
       <c r="G312">
         <v>1.0</v>
       </c>
       <c r="H312" s="1">
         <v>0.0</v>
       </c>
       <c r="I312" s="1">
-        <v>35068.87</v>
+        <v>26875.82</v>
       </c>
       <c r="J312" s="1">
         <v>0</v>
       </c>
       <c r="K312">
         <v>0.0</v>
       </c>
       <c r="L312">
-        <v>397.65</v>
+        <v>464.84</v>
       </c>
       <c r="M312" s="1">
-        <v>35068.87</v>
+        <v>26875.82</v>
       </c>
       <c r="N312" s="1">
-        <v>35466.52</v>
+        <v>27340.66</v>
       </c>
       <c r="O312" s="1">
         <v>0.0</v>
       </c>
       <c r="P312">
         <v>1</v>
       </c>
     </row>
     <row r="313" spans="1:16">
       <c r="A313" t="s">
-        <v>758</v>
+        <v>763</v>
       </c>
       <c r="B313" t="s">
-        <v>759</v>
+        <v>764</v>
       </c>
       <c r="C313" s="1">
-        <v>2200000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D313" s="1">
-        <v>100.272285</v>
+        <v>100.29018833</v>
       </c>
       <c r="E313" s="1">
         <v>0.0</v>
       </c>
       <c r="F313" t="s">
         <v>8</v>
       </c>
       <c r="G313">
         <v>1.0</v>
       </c>
       <c r="H313" s="1">
         <v>0.0</v>
       </c>
       <c r="I313" s="1">
-        <v>5990.27</v>
+        <v>43528.25</v>
       </c>
       <c r="J313" s="1">
         <v>0</v>
       </c>
       <c r="K313">
         <v>0.0</v>
       </c>
-      <c r="L313">
-        <v>-160.55</v>
+      <c r="L313" t="s">
+        <v>765</v>
       </c>
       <c r="M313" s="1">
-        <v>5990.27</v>
+        <v>43528.25</v>
       </c>
       <c r="N313" s="1">
-        <v>5829.72</v>
+        <v>44741.58</v>
       </c>
       <c r="O313" s="1">
         <v>0.0</v>
       </c>
       <c r="P313">
         <v>1</v>
       </c>
     </row>
     <row r="314" spans="1:16">
       <c r="A314" t="s">
-        <v>760</v>
+        <v>766</v>
       </c>
       <c r="B314" t="s">
-        <v>761</v>
+        <v>767</v>
       </c>
       <c r="C314" s="1">
-        <v>30000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D314" s="1">
-        <v>99.96600813</v>
+        <v>100.55371367</v>
       </c>
       <c r="E314" s="1">
         <v>0.0</v>
       </c>
       <c r="F314" t="s">
         <v>8</v>
       </c>
       <c r="G314">
         <v>1.0</v>
       </c>
       <c r="H314" s="1">
         <v>0.0</v>
       </c>
       <c r="I314" s="1">
-        <v>-10197.56</v>
+        <v>83057.05</v>
       </c>
       <c r="J314" s="1">
         <v>0</v>
       </c>
       <c r="K314">
         <v>0.0</v>
       </c>
-      <c r="L314" t="s">
-        <v>762</v>
+      <c r="L314">
+        <v>94.92</v>
       </c>
       <c r="M314" s="1">
-        <v>-10197.56</v>
+        <v>83057.05</v>
       </c>
       <c r="N314" s="1">
-        <v>-16536.61</v>
+        <v>83151.97</v>
       </c>
       <c r="O314" s="1">
         <v>0.0</v>
       </c>
       <c r="P314">
         <v>1</v>
       </c>
     </row>
     <row r="315" spans="1:16">
       <c r="A315" t="s">
-        <v>763</v>
+        <v>768</v>
       </c>
       <c r="B315" t="s">
-        <v>764</v>
+        <v>769</v>
       </c>
       <c r="C315" s="1">
-        <v>15000000.0</v>
+        <v>7500000.0</v>
       </c>
       <c r="D315" s="1">
-        <v>100.00393067</v>
+        <v>100.5696868</v>
       </c>
       <c r="E315" s="1">
         <v>0.0</v>
       </c>
       <c r="F315" t="s">
         <v>8</v>
       </c>
       <c r="G315">
         <v>1.0</v>
       </c>
       <c r="H315" s="1">
         <v>0.0</v>
       </c>
       <c r="I315" s="1">
-        <v>589.6</v>
+        <v>42726.51</v>
       </c>
       <c r="J315" s="1">
         <v>0</v>
       </c>
       <c r="K315">
         <v>0.0</v>
       </c>
       <c r="L315">
-        <v>-713.56</v>
+        <v>53.12</v>
       </c>
       <c r="M315" s="1">
-        <v>589.6</v>
+        <v>42726.51</v>
       </c>
       <c r="N315" s="1">
-        <v>-123.96</v>
+        <v>42779.63</v>
       </c>
       <c r="O315" s="1">
         <v>0.0</v>
       </c>
       <c r="P315">
         <v>1</v>
       </c>
     </row>
     <row r="316" spans="1:16">
       <c r="A316" t="s">
-        <v>765</v>
+        <v>770</v>
       </c>
       <c r="B316" t="s">
-        <v>766</v>
+        <v>769</v>
       </c>
       <c r="C316" s="1">
-        <v>20000000.0</v>
+        <v>5000000.0</v>
       </c>
       <c r="D316" s="1">
-        <v>100.0845226</v>
+        <v>100.342789</v>
       </c>
       <c r="E316" s="1">
         <v>0.0</v>
       </c>
       <c r="F316" t="s">
         <v>8</v>
       </c>
       <c r="G316">
         <v>1.0</v>
       </c>
       <c r="H316" s="1">
         <v>0.0</v>
       </c>
       <c r="I316" s="1">
-        <v>16904.52</v>
+        <v>17139.45</v>
       </c>
       <c r="J316" s="1">
         <v>0</v>
       </c>
       <c r="K316">
         <v>0.0</v>
       </c>
       <c r="L316">
-        <v>-795.83</v>
+        <v>420.13</v>
       </c>
       <c r="M316" s="1">
-        <v>16904.52</v>
+        <v>17139.45</v>
       </c>
       <c r="N316" s="1">
-        <v>16108.69</v>
+        <v>17559.58</v>
       </c>
       <c r="O316" s="1">
         <v>0.0</v>
       </c>
       <c r="P316">
         <v>1</v>
       </c>
     </row>
     <row r="317" spans="1:16">
       <c r="A317" t="s">
-        <v>767</v>
+        <v>771</v>
       </c>
       <c r="B317" t="s">
-        <v>768</v>
+        <v>772</v>
       </c>
       <c r="C317" s="1">
-        <v>1200000.0</v>
+        <v>8750000.0</v>
       </c>
       <c r="D317" s="1">
-        <v>100.45746333</v>
+        <v>100.35581966</v>
       </c>
       <c r="E317" s="1">
         <v>0.0</v>
       </c>
       <c r="F317" t="s">
         <v>8</v>
       </c>
       <c r="G317">
         <v>1.0</v>
       </c>
       <c r="H317" s="1">
         <v>0.0</v>
       </c>
       <c r="I317" s="1">
-        <v>5489.56</v>
+        <v>31134.22</v>
       </c>
       <c r="J317" s="1">
         <v>0</v>
       </c>
       <c r="K317">
         <v>0.0</v>
       </c>
       <c r="L317">
-        <v>-0.94</v>
+        <v>585.59</v>
       </c>
       <c r="M317" s="1">
-        <v>5489.56</v>
+        <v>31134.22</v>
       </c>
       <c r="N317" s="1">
-        <v>5488.62</v>
+        <v>31719.81</v>
       </c>
       <c r="O317" s="1">
         <v>0.0</v>
       </c>
       <c r="P317">
         <v>1</v>
       </c>
     </row>
     <row r="318" spans="1:16">
       <c r="A318" t="s">
-        <v>769</v>
+        <v>773</v>
       </c>
       <c r="B318" t="s">
-        <v>770</v>
+        <v>772</v>
       </c>
       <c r="C318" s="1">
-        <v>8000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D318" s="1">
-        <v>100.32127575</v>
+        <v>100.2949788</v>
       </c>
       <c r="E318" s="1">
         <v>0.0</v>
       </c>
       <c r="F318" t="s">
         <v>8</v>
       </c>
       <c r="G318">
         <v>1.0</v>
       </c>
       <c r="H318" s="1">
         <v>0.0</v>
       </c>
       <c r="I318" s="1">
-        <v>25702.06</v>
+        <v>29497.88</v>
       </c>
       <c r="J318" s="1">
         <v>0</v>
       </c>
       <c r="K318">
         <v>0.0</v>
       </c>
       <c r="L318">
-        <v>286.8</v>
+        <v>601.19</v>
       </c>
       <c r="M318" s="1">
-        <v>25702.06</v>
+        <v>29497.88</v>
       </c>
       <c r="N318" s="1">
-        <v>25988.86</v>
+        <v>30099.07</v>
       </c>
       <c r="O318" s="1">
         <v>0.0</v>
       </c>
       <c r="P318">
         <v>1</v>
       </c>
     </row>
     <row r="319" spans="1:16">
       <c r="A319" t="s">
-        <v>771</v>
+        <v>774</v>
       </c>
       <c r="B319" t="s">
-        <v>770</v>
+        <v>775</v>
       </c>
       <c r="C319" s="1">
-        <v>6245000.0</v>
+        <v>8000000.0</v>
       </c>
       <c r="D319" s="1">
-        <v>100.30375853</v>
+        <v>100.45992288</v>
       </c>
       <c r="E319" s="1">
         <v>0.0</v>
       </c>
       <c r="F319" t="s">
         <v>8</v>
       </c>
       <c r="G319">
         <v>1.0</v>
       </c>
       <c r="H319" s="1">
         <v>0.0</v>
       </c>
       <c r="I319" s="1">
-        <v>18969.72</v>
+        <v>36793.83</v>
       </c>
       <c r="J319" s="1">
         <v>0</v>
       </c>
       <c r="K319">
         <v>0.0</v>
       </c>
       <c r="L319">
-        <v>237.24</v>
+        <v>287.93</v>
       </c>
       <c r="M319" s="1">
-        <v>18969.72</v>
+        <v>36793.83</v>
       </c>
       <c r="N319" s="1">
-        <v>19206.96</v>
+        <v>37081.76</v>
       </c>
       <c r="O319" s="1">
         <v>0.0</v>
       </c>
       <c r="P319">
         <v>1</v>
       </c>
     </row>
     <row r="320" spans="1:16">
       <c r="A320" t="s">
-        <v>772</v>
+        <v>776</v>
       </c>
       <c r="B320" t="s">
-        <v>773</v>
+        <v>777</v>
       </c>
       <c r="C320" s="1">
-        <v>15000000.0</v>
+        <v>4000000.0</v>
       </c>
       <c r="D320" s="1">
-        <v>100.28121787</v>
+        <v>100.34470225</v>
       </c>
       <c r="E320" s="1">
         <v>0.0</v>
       </c>
       <c r="F320" t="s">
         <v>8</v>
       </c>
       <c r="G320">
         <v>1.0</v>
       </c>
       <c r="H320" s="1">
         <v>0.0</v>
       </c>
       <c r="I320" s="1">
-        <v>42182.68</v>
+        <v>13788.09</v>
       </c>
       <c r="J320" s="1">
         <v>0</v>
       </c>
       <c r="K320">
         <v>0.0</v>
       </c>
       <c r="L320">
-        <v>760.98</v>
+        <v>246.03</v>
       </c>
       <c r="M320" s="1">
-        <v>42182.68</v>
+        <v>13788.09</v>
       </c>
       <c r="N320" s="1">
-        <v>42943.66</v>
+        <v>14034.12</v>
       </c>
       <c r="O320" s="1">
         <v>0.0</v>
       </c>
       <c r="P320">
         <v>1</v>
       </c>
     </row>
     <row r="321" spans="1:16">
       <c r="A321" t="s">
-        <v>774</v>
+        <v>778</v>
       </c>
       <c r="B321" t="s">
-        <v>775</v>
+        <v>779</v>
       </c>
       <c r="C321" s="1">
-        <v>15000000.0</v>
+        <v>1800000.0</v>
       </c>
       <c r="D321" s="1">
-        <v>100.51304747</v>
+        <v>99.96021611</v>
       </c>
       <c r="E321" s="1">
         <v>0.0</v>
       </c>
       <c r="F321" t="s">
         <v>8</v>
       </c>
       <c r="G321">
         <v>1.0</v>
       </c>
       <c r="H321" s="1">
         <v>0.0</v>
       </c>
       <c r="I321" s="1">
-        <v>76957.12</v>
+        <v>-716.11</v>
       </c>
       <c r="J321" s="1">
         <v>0</v>
       </c>
       <c r="K321">
         <v>0.0</v>
       </c>
       <c r="L321">
-        <v>672.41</v>
+        <v>-882.41</v>
       </c>
       <c r="M321" s="1">
-        <v>76957.12</v>
+        <v>-716.11</v>
       </c>
       <c r="N321" s="1">
-        <v>77629.53</v>
+        <v>-1598.52</v>
       </c>
       <c r="O321" s="1">
         <v>0.0</v>
       </c>
       <c r="P321">
         <v>1</v>
       </c>
     </row>
     <row r="322" spans="1:16">
       <c r="A322" t="s">
-        <v>776</v>
+        <v>780</v>
       </c>
       <c r="B322" t="s">
-        <v>777</v>
+        <v>781</v>
       </c>
       <c r="C322" s="1">
-        <v>7500000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D322" s="1">
-        <v>100.52981013</v>
+        <v>100.0058972</v>
       </c>
       <c r="E322" s="1">
         <v>0.0</v>
       </c>
       <c r="F322" t="s">
         <v>8</v>
       </c>
       <c r="G322">
         <v>1.0</v>
       </c>
       <c r="H322" s="1">
         <v>0.0</v>
       </c>
       <c r="I322" s="1">
-        <v>39735.76</v>
+        <v>884.58</v>
       </c>
       <c r="J322" s="1">
         <v>0</v>
       </c>
       <c r="K322">
         <v>0.0</v>
       </c>
-      <c r="L322">
-        <v>486.57</v>
+      <c r="L322" t="s">
+        <v>782</v>
       </c>
       <c r="M322" s="1">
-        <v>39735.76</v>
+        <v>884.58</v>
       </c>
       <c r="N322" s="1">
-        <v>40222.33</v>
+        <v>-1353.44</v>
       </c>
       <c r="O322" s="1">
         <v>0.0</v>
       </c>
       <c r="P322">
         <v>1</v>
       </c>
     </row>
     <row r="323" spans="1:16">
       <c r="A323" t="s">
-        <v>778</v>
+        <v>783</v>
       </c>
       <c r="B323" t="s">
-        <v>777</v>
+        <v>784</v>
       </c>
       <c r="C323" s="1">
-        <v>5000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="D323" s="1">
-        <v>100.3291738</v>
+        <v>100.0460327</v>
       </c>
       <c r="E323" s="1">
         <v>0.0</v>
       </c>
       <c r="F323" t="s">
         <v>8</v>
       </c>
       <c r="G323">
         <v>1.0</v>
       </c>
       <c r="H323" s="1">
         <v>0.0</v>
       </c>
       <c r="I323" s="1">
-        <v>16458.69</v>
+        <v>13809.81</v>
       </c>
       <c r="J323" s="1">
         <v>0</v>
       </c>
       <c r="K323">
         <v>0.0</v>
       </c>
       <c r="L323">
-        <v>255.63</v>
+        <v>-854.42</v>
       </c>
       <c r="M323" s="1">
-        <v>16458.69</v>
+        <v>13809.81</v>
       </c>
       <c r="N323" s="1">
-        <v>16714.32</v>
+        <v>12955.39</v>
       </c>
       <c r="O323" s="1">
         <v>0.0</v>
       </c>
       <c r="P323">
         <v>1</v>
       </c>
     </row>
     <row r="324" spans="1:16">
       <c r="A324" t="s">
-        <v>779</v>
+        <v>785</v>
       </c>
       <c r="B324" t="s">
-        <v>780</v>
+        <v>786</v>
       </c>
       <c r="C324" s="1">
-        <v>10000000.0</v>
+        <v>6404000.0</v>
       </c>
       <c r="D324" s="1">
-        <v>100.2848522</v>
+        <v>100.52229466</v>
       </c>
       <c r="E324" s="1">
         <v>0.0</v>
       </c>
       <c r="F324" t="s">
         <v>8</v>
       </c>
       <c r="G324">
         <v>1.0</v>
       </c>
       <c r="H324" s="1">
         <v>0.0</v>
       </c>
       <c r="I324" s="1">
-        <v>28485.22</v>
+        <v>33447.75</v>
       </c>
       <c r="J324" s="1">
         <v>0</v>
       </c>
       <c r="K324">
         <v>0.0</v>
       </c>
       <c r="L324">
-        <v>349.49</v>
+        <v>-24.38</v>
       </c>
       <c r="M324" s="1">
-        <v>28485.22</v>
+        <v>33447.75</v>
       </c>
       <c r="N324" s="1">
-        <v>28834.71</v>
+        <v>33423.37</v>
       </c>
       <c r="O324" s="1">
         <v>0.0</v>
       </c>
       <c r="P324">
         <v>1</v>
       </c>
     </row>
     <row r="325" spans="1:16">
       <c r="A325" t="s">
-        <v>781</v>
+        <v>787</v>
       </c>
       <c r="B325" t="s">
-        <v>780</v>
+        <v>788</v>
       </c>
       <c r="C325" s="1">
-        <v>8750000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="D325" s="1">
-        <v>100.33986789</v>
+        <v>100.28889887</v>
       </c>
       <c r="E325" s="1">
         <v>0.0</v>
       </c>
       <c r="F325" t="s">
         <v>8</v>
       </c>
       <c r="G325">
         <v>1.0</v>
       </c>
       <c r="H325" s="1">
         <v>0.0</v>
       </c>
       <c r="I325" s="1">
-        <v>29738.44</v>
+        <v>86669.66</v>
       </c>
       <c r="J325" s="1">
         <v>0</v>
       </c>
       <c r="K325">
         <v>0.0</v>
       </c>
-      <c r="L325">
-        <v>342.87</v>
+      <c r="L325" t="s">
+        <v>789</v>
       </c>
       <c r="M325" s="1">
-        <v>29738.44</v>
+        <v>86669.66</v>
       </c>
       <c r="N325" s="1">
-        <v>30081.31</v>
+        <v>87730.34</v>
       </c>
       <c r="O325" s="1">
         <v>0.0</v>
       </c>
       <c r="P325">
         <v>1</v>
       </c>
     </row>
     <row r="326" spans="1:16">
       <c r="A326" t="s">
-        <v>782</v>
+        <v>790</v>
       </c>
       <c r="B326" t="s">
-        <v>783</v>
+        <v>791</v>
       </c>
       <c r="C326" s="1">
-        <v>8000000.0</v>
+        <v>14000000.0</v>
       </c>
       <c r="D326" s="1">
-        <v>100.431071</v>
+        <v>100.35002429</v>
       </c>
       <c r="E326" s="1">
         <v>0.0</v>
       </c>
       <c r="F326" t="s">
         <v>8</v>
       </c>
       <c r="G326">
         <v>1.0</v>
       </c>
       <c r="H326" s="1">
         <v>0.0</v>
       </c>
       <c r="I326" s="1">
-        <v>34485.68</v>
+        <v>49003.4</v>
       </c>
       <c r="J326" s="1">
         <v>0</v>
       </c>
       <c r="K326">
         <v>0.0</v>
       </c>
-      <c r="L326">
-        <v>93.67</v>
+      <c r="L326" t="s">
+        <v>792</v>
       </c>
       <c r="M326" s="1">
-        <v>34485.68</v>
+        <v>49003.4</v>
       </c>
       <c r="N326" s="1">
-        <v>34579.35</v>
+        <v>50179.02</v>
       </c>
       <c r="O326" s="1">
         <v>0.0</v>
       </c>
       <c r="P326">
         <v>1</v>
       </c>
     </row>
     <row r="327" spans="1:16">
       <c r="A327" t="s">
-        <v>784</v>
+        <v>793</v>
       </c>
       <c r="B327" t="s">
-        <v>785</v>
+        <v>794</v>
       </c>
       <c r="C327" s="1">
-        <v>4000000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D327" s="1">
-        <v>100.329808</v>
+        <v>100.22434133</v>
       </c>
       <c r="E327" s="1">
         <v>0.0</v>
       </c>
       <c r="F327" t="s">
         <v>8</v>
       </c>
       <c r="G327">
         <v>1.0</v>
       </c>
       <c r="H327" s="1">
         <v>0.0</v>
       </c>
       <c r="I327" s="1">
-        <v>13192.32</v>
+        <v>33651.2</v>
       </c>
       <c r="J327" s="1">
         <v>0</v>
       </c>
       <c r="K327">
         <v>0.0</v>
       </c>
-      <c r="L327">
-        <v>139.27</v>
+      <c r="L327" t="s">
+        <v>795</v>
       </c>
       <c r="M327" s="1">
-        <v>13192.32</v>
+        <v>33651.2</v>
       </c>
       <c r="N327" s="1">
-        <v>13331.59</v>
+        <v>34736.74</v>
       </c>
       <c r="O327" s="1">
         <v>0.0</v>
       </c>
       <c r="P327">
         <v>1</v>
       </c>
     </row>
     <row r="328" spans="1:16">
       <c r="A328" t="s">
-        <v>786</v>
+        <v>796</v>
       </c>
       <c r="B328" t="s">
-        <v>787</v>
+        <v>794</v>
       </c>
       <c r="C328" s="1">
-        <v>1800000.0</v>
+        <v>5000000.0</v>
       </c>
       <c r="D328" s="1">
-        <v>99.86297611</v>
+        <v>100.3495918</v>
       </c>
       <c r="E328" s="1">
         <v>0.0</v>
       </c>
       <c r="F328" t="s">
         <v>8</v>
       </c>
       <c r="G328">
         <v>1.0</v>
       </c>
       <c r="H328" s="1">
         <v>0.0</v>
       </c>
       <c r="I328" s="1">
-        <v>-2466.43</v>
+        <v>17479.59</v>
       </c>
       <c r="J328" s="1">
         <v>0</v>
       </c>
       <c r="K328">
         <v>0.0</v>
       </c>
       <c r="L328">
-        <v>-910.26</v>
+        <v>407.68</v>
       </c>
       <c r="M328" s="1">
-        <v>-2466.43</v>
+        <v>17479.59</v>
       </c>
       <c r="N328" s="1">
-        <v>-3376.69</v>
+        <v>17887.27</v>
       </c>
       <c r="O328" s="1">
         <v>0.0</v>
       </c>
       <c r="P328">
         <v>1</v>
       </c>
     </row>
     <row r="329" spans="1:16">
       <c r="A329" t="s">
-        <v>788</v>
+        <v>797</v>
       </c>
       <c r="B329" t="s">
-        <v>789</v>
+        <v>798</v>
       </c>
       <c r="C329" s="1">
-        <v>15000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D329" s="1">
-        <v>99.99393567</v>
+        <v>100.36703855</v>
       </c>
       <c r="E329" s="1">
         <v>0.0</v>
       </c>
       <c r="F329" t="s">
         <v>8</v>
       </c>
       <c r="G329">
         <v>1.0</v>
       </c>
       <c r="H329" s="1">
         <v>0.0</v>
       </c>
       <c r="I329" s="1">
-        <v>-909.65</v>
+        <v>73407.71</v>
       </c>
       <c r="J329" s="1">
         <v>0</v>
       </c>
       <c r="K329">
         <v>0.0</v>
       </c>
-      <c r="L329">
-        <v>-710.51</v>
+      <c r="L329" t="s">
+        <v>799</v>
       </c>
       <c r="M329" s="1">
-        <v>-909.65</v>
+        <v>73407.71</v>
       </c>
       <c r="N329" s="1">
-        <v>-1620.16</v>
+        <v>75588.69</v>
       </c>
       <c r="O329" s="1">
         <v>0.0</v>
       </c>
       <c r="P329">
         <v>1</v>
       </c>
     </row>
     <row r="330" spans="1:16">
       <c r="A330" t="s">
-        <v>790</v>
+        <v>800</v>
       </c>
       <c r="B330" t="s">
-        <v>791</v>
+        <v>801</v>
       </c>
       <c r="C330" s="1">
-        <v>6404000.0</v>
+        <v>5000000.0</v>
       </c>
       <c r="D330" s="1">
-        <v>100.47784151</v>
+        <v>100.7616248</v>
       </c>
       <c r="E330" s="1">
         <v>0.0</v>
       </c>
       <c r="F330" t="s">
         <v>8</v>
       </c>
       <c r="G330">
         <v>1.0</v>
       </c>
       <c r="H330" s="1">
         <v>0.0</v>
       </c>
       <c r="I330" s="1">
-        <v>30600.97</v>
+        <v>38081.24</v>
       </c>
       <c r="J330" s="1">
         <v>0</v>
       </c>
       <c r="K330">
         <v>0.0</v>
       </c>
       <c r="L330">
-        <v>-227.16</v>
+        <v>444.78</v>
       </c>
       <c r="M330" s="1">
-        <v>30600.97</v>
+        <v>38081.24</v>
       </c>
       <c r="N330" s="1">
-        <v>30373.81</v>
+        <v>38526.02</v>
       </c>
       <c r="O330" s="1">
         <v>0.0</v>
       </c>
       <c r="P330">
         <v>1</v>
       </c>
     </row>
     <row r="331" spans="1:16">
       <c r="A331" t="s">
-        <v>792</v>
+        <v>802</v>
       </c>
       <c r="B331" t="s">
-        <v>793</v>
+        <v>803</v>
       </c>
       <c r="C331" s="1">
-        <v>30000000.0</v>
+        <v>5200000.0</v>
       </c>
       <c r="D331" s="1">
-        <v>100.27766977</v>
+        <v>100.3653</v>
       </c>
       <c r="E331" s="1">
         <v>0.0</v>
       </c>
       <c r="F331" t="s">
         <v>8</v>
       </c>
       <c r="G331">
         <v>1.0</v>
       </c>
       <c r="H331" s="1">
         <v>0.0</v>
       </c>
       <c r="I331" s="1">
-        <v>83300.93</v>
+        <v>18995.6</v>
       </c>
       <c r="J331" s="1">
         <v>0</v>
       </c>
       <c r="K331">
         <v>0.0</v>
       </c>
       <c r="L331">
-        <v>633.91</v>
+        <v>279.54</v>
       </c>
       <c r="M331" s="1">
-        <v>83300.93</v>
+        <v>18995.6</v>
       </c>
       <c r="N331" s="1">
-        <v>83934.84</v>
+        <v>19275.14</v>
       </c>
       <c r="O331" s="1">
         <v>0.0</v>
       </c>
       <c r="P331">
         <v>1</v>
       </c>
     </row>
     <row r="332" spans="1:16">
       <c r="A332" t="s">
-        <v>794</v>
+        <v>804</v>
       </c>
       <c r="B332" t="s">
-        <v>795</v>
+        <v>803</v>
       </c>
       <c r="C332" s="1">
-        <v>14000000.0</v>
+        <v>6630000.0</v>
       </c>
       <c r="D332" s="1">
-        <v>100.33532829</v>
+        <v>100.45908552</v>
       </c>
       <c r="E332" s="1">
         <v>0.0</v>
       </c>
       <c r="F332" t="s">
         <v>8</v>
       </c>
       <c r="G332">
         <v>1.0</v>
       </c>
       <c r="H332" s="1">
         <v>0.0</v>
       </c>
       <c r="I332" s="1">
-        <v>46945.96</v>
+        <v>30437.37</v>
       </c>
       <c r="J332" s="1">
         <v>0</v>
       </c>
       <c r="K332">
         <v>0.0</v>
       </c>
       <c r="L332">
-        <v>739.03</v>
+        <v>228.3</v>
       </c>
       <c r="M332" s="1">
-        <v>46945.96</v>
+        <v>30437.37</v>
       </c>
       <c r="N332" s="1">
-        <v>47684.99</v>
+        <v>30665.67</v>
       </c>
       <c r="O332" s="1">
         <v>0.0</v>
       </c>
       <c r="P332">
         <v>1</v>
       </c>
     </row>
     <row r="333" spans="1:16">
       <c r="A333" t="s">
-        <v>796</v>
+        <v>805</v>
       </c>
       <c r="B333" t="s">
-        <v>797</v>
+        <v>803</v>
       </c>
       <c r="C333" s="1">
-        <v>5000000.0</v>
+        <v>7300000.0</v>
       </c>
       <c r="D333" s="1">
-        <v>100.334836</v>
+        <v>100.30735027</v>
       </c>
       <c r="E333" s="1">
         <v>0.0</v>
       </c>
       <c r="F333" t="s">
         <v>8</v>
       </c>
       <c r="G333">
         <v>1.0</v>
       </c>
       <c r="H333" s="1">
         <v>0.0</v>
       </c>
       <c r="I333" s="1">
-        <v>16741.8</v>
+        <v>22436.57</v>
       </c>
       <c r="J333" s="1">
         <v>0</v>
       </c>
       <c r="K333">
         <v>0.0</v>
       </c>
       <c r="L333">
-        <v>254.85</v>
+        <v>373.57</v>
       </c>
       <c r="M333" s="1">
-        <v>16741.8</v>
+        <v>22436.57</v>
       </c>
       <c r="N333" s="1">
-        <v>16996.65</v>
+        <v>22810.14</v>
       </c>
       <c r="O333" s="1">
         <v>0.0</v>
       </c>
       <c r="P333">
         <v>1</v>
       </c>
     </row>
     <row r="334" spans="1:16">
       <c r="A334" t="s">
-        <v>798</v>
+        <v>806</v>
       </c>
       <c r="B334" t="s">
-        <v>797</v>
+        <v>807</v>
       </c>
       <c r="C334" s="1">
-        <v>15000000.0</v>
+        <v>4700000.0</v>
       </c>
       <c r="D334" s="1">
-        <v>100.2198438</v>
+        <v>100.57452277</v>
       </c>
       <c r="E334" s="1">
         <v>0.0</v>
       </c>
       <c r="F334" t="s">
         <v>8</v>
       </c>
       <c r="G334">
         <v>1.0</v>
       </c>
       <c r="H334" s="1">
         <v>0.0</v>
       </c>
       <c r="I334" s="1">
-        <v>32976.57</v>
+        <v>27002.57</v>
       </c>
       <c r="J334" s="1">
         <v>0</v>
       </c>
       <c r="K334">
         <v>0.0</v>
       </c>
       <c r="L334">
-        <v>673.32</v>
+        <v>38.51</v>
       </c>
       <c r="M334" s="1">
-        <v>32976.57</v>
+        <v>27002.57</v>
       </c>
       <c r="N334" s="1">
-        <v>33649.89</v>
+        <v>27041.08</v>
       </c>
       <c r="O334" s="1">
         <v>0.0</v>
       </c>
       <c r="P334">
         <v>1</v>
       </c>
     </row>
     <row r="335" spans="1:16">
       <c r="A335" t="s">
-        <v>799</v>
+        <v>808</v>
       </c>
       <c r="B335" t="s">
-        <v>800</v>
+        <v>807</v>
       </c>
       <c r="C335" s="1">
-        <v>20000000.0</v>
+        <v>4000000.0</v>
       </c>
       <c r="D335" s="1">
-        <v>100.3521394</v>
+        <v>100.35041475</v>
       </c>
       <c r="E335" s="1">
         <v>0.0</v>
       </c>
       <c r="F335" t="s">
         <v>8</v>
       </c>
       <c r="G335">
         <v>1.0</v>
       </c>
       <c r="H335" s="1">
         <v>0.0</v>
       </c>
       <c r="I335" s="1">
-        <v>70427.88</v>
+        <v>14016.59</v>
       </c>
       <c r="J335" s="1">
         <v>0</v>
       </c>
       <c r="K335">
         <v>0.0</v>
       </c>
-      <c r="L335" t="s">
-        <v>801</v>
+      <c r="L335">
+        <v>298.77</v>
       </c>
       <c r="M335" s="1">
-        <v>70427.88</v>
+        <v>14016.59</v>
       </c>
       <c r="N335" s="1">
-        <v>71790.29</v>
+        <v>14315.36</v>
       </c>
       <c r="O335" s="1">
         <v>0.0</v>
       </c>
       <c r="P335">
         <v>1</v>
       </c>
     </row>
     <row r="336" spans="1:16">
       <c r="A336" t="s">
-        <v>802</v>
+        <v>809</v>
       </c>
       <c r="B336" t="s">
-        <v>803</v>
+        <v>807</v>
       </c>
       <c r="C336" s="1">
-        <v>5000000.0</v>
+        <v>3700000.0</v>
       </c>
       <c r="D336" s="1">
-        <v>100.6960512</v>
+        <v>100.56920351</v>
       </c>
       <c r="E336" s="1">
         <v>0.0</v>
       </c>
       <c r="F336" t="s">
         <v>8</v>
       </c>
       <c r="G336">
         <v>1.0</v>
       </c>
       <c r="H336" s="1">
         <v>0.0</v>
       </c>
       <c r="I336" s="1">
-        <v>34802.56</v>
+        <v>21060.53</v>
       </c>
       <c r="J336" s="1">
         <v>0</v>
       </c>
       <c r="K336">
         <v>0.0</v>
       </c>
       <c r="L336">
-        <v>262.93</v>
+        <v>25.79</v>
       </c>
       <c r="M336" s="1">
-        <v>34802.56</v>
+        <v>21060.53</v>
       </c>
       <c r="N336" s="1">
-        <v>35065.49</v>
+        <v>21086.32</v>
       </c>
       <c r="O336" s="1">
         <v>0.0</v>
       </c>
       <c r="P336">
         <v>1</v>
       </c>
     </row>
     <row r="337" spans="1:16">
       <c r="A337" t="s">
-        <v>804</v>
+        <v>810</v>
       </c>
       <c r="B337" t="s">
-        <v>805</v>
+        <v>811</v>
       </c>
       <c r="C337" s="1">
-        <v>7300000.0</v>
+        <v>12500000.0</v>
       </c>
       <c r="D337" s="1">
-        <v>100.29568849</v>
+        <v>100.09108456</v>
       </c>
       <c r="E337" s="1">
         <v>0.0</v>
       </c>
       <c r="F337" t="s">
         <v>8</v>
       </c>
       <c r="G337">
         <v>1.0</v>
       </c>
       <c r="H337" s="1">
         <v>0.0</v>
       </c>
       <c r="I337" s="1">
-        <v>21585.26</v>
+        <v>11385.57</v>
       </c>
       <c r="J337" s="1">
         <v>0</v>
       </c>
       <c r="K337">
         <v>0.0</v>
       </c>
-      <c r="L337">
-        <v>208.73</v>
+      <c r="L337" t="s">
+        <v>812</v>
       </c>
       <c r="M337" s="1">
-        <v>21585.26</v>
+        <v>11385.57</v>
       </c>
       <c r="N337" s="1">
-        <v>21793.99</v>
+        <v>4665.79</v>
       </c>
       <c r="O337" s="1">
         <v>0.0</v>
       </c>
       <c r="P337">
         <v>1</v>
       </c>
     </row>
     <row r="338" spans="1:16">
       <c r="A338" t="s">
-        <v>806</v>
+        <v>813</v>
       </c>
       <c r="B338" t="s">
-        <v>805</v>
+        <v>814</v>
       </c>
       <c r="C338" s="1">
-        <v>6630000.0</v>
+        <v>25000000.0</v>
       </c>
       <c r="D338" s="1">
-        <v>100.43013258</v>
+        <v>100.21019816</v>
       </c>
       <c r="E338" s="1">
         <v>0.0</v>
       </c>
       <c r="F338" t="s">
         <v>8</v>
       </c>
       <c r="G338">
         <v>1.0</v>
       </c>
       <c r="H338" s="1">
         <v>0.0</v>
       </c>
       <c r="I338" s="1">
-        <v>28517.79</v>
+        <v>52549.54</v>
       </c>
       <c r="J338" s="1">
         <v>0</v>
       </c>
       <c r="K338">
         <v>0.0</v>
       </c>
-      <c r="L338">
-        <v>74.12</v>
+      <c r="L338" t="s">
+        <v>815</v>
       </c>
       <c r="M338" s="1">
-        <v>28517.79</v>
+        <v>52549.54</v>
       </c>
       <c r="N338" s="1">
-        <v>28591.91</v>
+        <v>39423.37</v>
       </c>
       <c r="O338" s="1">
         <v>0.0</v>
       </c>
       <c r="P338">
         <v>1</v>
       </c>
     </row>
     <row r="339" spans="1:16">
       <c r="A339" t="s">
-        <v>807</v>
+        <v>816</v>
       </c>
       <c r="B339" t="s">
-        <v>805</v>
+        <v>817</v>
       </c>
       <c r="C339" s="1">
-        <v>5200000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D339" s="1">
-        <v>100.34752635</v>
+        <v>100.1172258</v>
       </c>
       <c r="E339" s="1">
         <v>0.0</v>
       </c>
       <c r="F339" t="s">
         <v>8</v>
       </c>
       <c r="G339">
         <v>1.0</v>
       </c>
       <c r="H339" s="1">
         <v>0.0</v>
       </c>
       <c r="I339" s="1">
-        <v>18071.37</v>
+        <v>17583.87</v>
       </c>
       <c r="J339" s="1">
         <v>0</v>
       </c>
       <c r="K339">
         <v>0.0</v>
       </c>
-      <c r="L339">
-        <v>156.78</v>
+      <c r="L339" t="s">
+        <v>818</v>
       </c>
       <c r="M339" s="1">
-        <v>18071.37</v>
+        <v>17583.87</v>
       </c>
       <c r="N339" s="1">
-        <v>18228.15</v>
+        <v>12552.62</v>
       </c>
       <c r="O339" s="1">
         <v>0.0</v>
       </c>
       <c r="P339">
         <v>1</v>
       </c>
     </row>
     <row r="340" spans="1:16">
       <c r="A340" t="s">
-        <v>808</v>
+        <v>819</v>
       </c>
       <c r="B340" t="s">
-        <v>809</v>
+        <v>820</v>
       </c>
       <c r="C340" s="1">
-        <v>4700000.0</v>
+        <v>40000000.0</v>
       </c>
       <c r="D340" s="1">
-        <v>100.53505979</v>
+        <v>100.27463355</v>
       </c>
       <c r="E340" s="1">
         <v>0.0</v>
       </c>
       <c r="F340" t="s">
         <v>8</v>
       </c>
       <c r="G340">
         <v>1.0</v>
       </c>
       <c r="H340" s="1">
         <v>0.0</v>
       </c>
       <c r="I340" s="1">
-        <v>25147.81</v>
+        <v>109853.42</v>
       </c>
       <c r="J340" s="1">
         <v>0</v>
       </c>
       <c r="K340">
         <v>0.0</v>
       </c>
-      <c r="L340">
-        <v>285.7</v>
+      <c r="L340" t="s">
+        <v>821</v>
       </c>
       <c r="M340" s="1">
-        <v>25147.81</v>
+        <v>109853.42</v>
       </c>
       <c r="N340" s="1">
-        <v>25433.51</v>
+        <v>112659.76</v>
       </c>
       <c r="O340" s="1">
         <v>0.0</v>
       </c>
       <c r="P340">
         <v>1</v>
       </c>
     </row>
     <row r="341" spans="1:16">
       <c r="A341" t="s">
-        <v>810</v>
+        <v>822</v>
       </c>
       <c r="B341" t="s">
-        <v>809</v>
+        <v>823</v>
       </c>
       <c r="C341" s="1">
-        <v>4000000.0</v>
+        <v>25000000.0</v>
       </c>
       <c r="D341" s="1">
-        <v>100.33584275</v>
+        <v>100.16370316</v>
       </c>
       <c r="E341" s="1">
         <v>0.0</v>
       </c>
       <c r="F341" t="s">
         <v>8</v>
       </c>
       <c r="G341">
         <v>1.0</v>
       </c>
       <c r="H341" s="1">
         <v>0.0</v>
       </c>
       <c r="I341" s="1">
-        <v>13433.71</v>
+        <v>40925.79</v>
       </c>
       <c r="J341" s="1">
         <v>0</v>
       </c>
       <c r="K341">
         <v>0.0</v>
       </c>
-      <c r="L341">
-        <v>169.81</v>
+      <c r="L341" t="s">
+        <v>824</v>
       </c>
       <c r="M341" s="1">
-        <v>13433.71</v>
+        <v>40925.79</v>
       </c>
       <c r="N341" s="1">
-        <v>13603.52</v>
+        <v>41985.51</v>
       </c>
       <c r="O341" s="1">
         <v>0.0</v>
       </c>
       <c r="P341">
         <v>1</v>
       </c>
     </row>
     <row r="342" spans="1:16">
       <c r="A342" t="s">
-        <v>811</v>
+        <v>825</v>
       </c>
       <c r="B342" t="s">
-        <v>809</v>
+        <v>826</v>
       </c>
       <c r="C342" s="1">
-        <v>3700000.0</v>
+        <v>34000000.0</v>
       </c>
       <c r="D342" s="1">
-        <v>100.52918568</v>
+        <v>100.01044682</v>
       </c>
       <c r="E342" s="1">
         <v>0.0</v>
       </c>
       <c r="F342" t="s">
         <v>8</v>
       </c>
       <c r="G342">
         <v>1.0</v>
       </c>
       <c r="H342" s="1">
         <v>0.0</v>
       </c>
       <c r="I342" s="1">
-        <v>19579.87</v>
+        <v>3551.92</v>
       </c>
       <c r="J342" s="1">
         <v>0</v>
       </c>
       <c r="K342">
         <v>0.0</v>
       </c>
-      <c r="L342">
-        <v>193.82</v>
+      <c r="L342" t="s">
+        <v>827</v>
       </c>
       <c r="M342" s="1">
-        <v>19579.87</v>
+        <v>3551.92</v>
       </c>
       <c r="N342" s="1">
-        <v>19773.69</v>
+        <v>-646.47</v>
       </c>
       <c r="O342" s="1">
         <v>0.0</v>
       </c>
       <c r="P342">
         <v>1</v>
       </c>
     </row>
     <row r="343" spans="1:16">
       <c r="A343" t="s">
-        <v>812</v>
+        <v>828</v>
       </c>
       <c r="B343" t="s">
-        <v>813</v>
+        <v>829</v>
       </c>
       <c r="C343" s="1">
-        <v>12500000.0</v>
+        <v>15000000.0</v>
       </c>
       <c r="D343" s="1">
-        <v>100.06073824</v>
+        <v>100.05374187</v>
       </c>
       <c r="E343" s="1">
         <v>0.0</v>
       </c>
       <c r="F343" t="s">
         <v>8</v>
       </c>
       <c r="G343">
         <v>1.0</v>
       </c>
       <c r="H343" s="1">
         <v>0.0</v>
       </c>
       <c r="I343" s="1">
-        <v>7592.28</v>
+        <v>8061.28</v>
       </c>
       <c r="J343" s="1">
         <v>0</v>
       </c>
       <c r="K343">
         <v>0.0</v>
       </c>
       <c r="L343" t="s">
-        <v>814</v>
+        <v>830</v>
       </c>
       <c r="M343" s="1">
-        <v>7592.28</v>
+        <v>8061.28</v>
       </c>
       <c r="N343" s="1">
-        <v>3807.66</v>
+        <v>686.79</v>
       </c>
       <c r="O343" s="1">
         <v>0.0</v>
       </c>
       <c r="P343">
         <v>1</v>
       </c>
     </row>
     <row r="344" spans="1:16">
       <c r="A344" t="s">
-        <v>815</v>
+        <v>831</v>
       </c>
       <c r="B344" t="s">
-        <v>816</v>
+        <v>832</v>
       </c>
       <c r="C344" s="1">
-        <v>25000000.0</v>
+        <v>8000000.0</v>
       </c>
       <c r="D344" s="1">
-        <v>100.16258576</v>
+        <v>100.00257438</v>
       </c>
       <c r="E344" s="1">
         <v>0.0</v>
       </c>
       <c r="F344" t="s">
         <v>8</v>
       </c>
       <c r="G344">
         <v>1.0</v>
       </c>
       <c r="H344" s="1">
         <v>0.0</v>
       </c>
       <c r="I344" s="1">
-        <v>40646.44</v>
+        <v>205.95</v>
       </c>
       <c r="J344" s="1">
         <v>0</v>
       </c>
       <c r="K344">
         <v>0.0</v>
       </c>
       <c r="L344" t="s">
-        <v>817</v>
+        <v>833</v>
       </c>
       <c r="M344" s="1">
-        <v>40646.44</v>
+        <v>205.95</v>
       </c>
       <c r="N344" s="1">
-        <v>33395.92</v>
+        <v>-1804.45</v>
       </c>
       <c r="O344" s="1">
         <v>0.0</v>
       </c>
       <c r="P344">
         <v>1</v>
       </c>
     </row>
     <row r="345" spans="1:16">
       <c r="A345" t="s">
-        <v>818</v>
+        <v>834</v>
       </c>
       <c r="B345" t="s">
-        <v>819</v>
+        <v>835</v>
       </c>
       <c r="C345" s="1">
-        <v>15000000.0</v>
+        <v>2215000.0</v>
       </c>
       <c r="D345" s="1">
-        <v>100.0370564</v>
+        <v>100.01511648</v>
       </c>
       <c r="E345" s="1">
         <v>0.0</v>
       </c>
       <c r="F345" t="s">
         <v>8</v>
       </c>
       <c r="G345">
         <v>1.0</v>
       </c>
       <c r="H345" s="1">
         <v>0.0</v>
       </c>
       <c r="I345" s="1">
-        <v>5558.46</v>
+        <v>334.83</v>
       </c>
       <c r="J345" s="1">
         <v>0</v>
       </c>
       <c r="K345">
         <v>0.0</v>
       </c>
-      <c r="L345" t="s">
-        <v>820</v>
+      <c r="L345">
+        <v>-145.97</v>
       </c>
       <c r="M345" s="1">
-        <v>5558.46</v>
+        <v>334.83</v>
       </c>
       <c r="N345" s="1">
-        <v>4346.15</v>
+        <v>188.86</v>
       </c>
       <c r="O345" s="1">
         <v>0.0</v>
       </c>
       <c r="P345">
         <v>1</v>
       </c>
     </row>
     <row r="346" spans="1:16">
       <c r="A346" t="s">
-        <v>821</v>
+        <v>836</v>
       </c>
       <c r="B346" t="s">
-        <v>822</v>
+        <v>837</v>
       </c>
       <c r="C346" s="1">
-        <v>40000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D346" s="1">
-        <v>100.26587835</v>
+        <v>100.38082405</v>
       </c>
       <c r="E346" s="1">
         <v>0.0</v>
       </c>
       <c r="F346" t="s">
         <v>8</v>
       </c>
       <c r="G346">
         <v>1.0</v>
       </c>
       <c r="H346" s="1">
         <v>0.0</v>
       </c>
       <c r="I346" s="1">
-        <v>106351.34</v>
+        <v>76164.81</v>
       </c>
       <c r="J346" s="1">
         <v>0</v>
       </c>
       <c r="K346">
         <v>0.0</v>
       </c>
-      <c r="L346" t="s">
-        <v>823</v>
+      <c r="L346">
+        <v>841.46</v>
       </c>
       <c r="M346" s="1">
-        <v>106351.34</v>
+        <v>76164.81</v>
       </c>
       <c r="N346" s="1">
-        <v>108237.49</v>
+        <v>77006.27</v>
       </c>
       <c r="O346" s="1">
         <v>0.0</v>
       </c>
       <c r="P346">
         <v>1</v>
       </c>
     </row>
     <row r="347" spans="1:16">
       <c r="A347" t="s">
-        <v>824</v>
+        <v>838</v>
       </c>
       <c r="B347" t="s">
-        <v>825</v>
+        <v>839</v>
       </c>
       <c r="C347" s="1">
-        <v>25000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D347" s="1">
-        <v>100.16113988</v>
+        <v>100.0446691</v>
       </c>
       <c r="E347" s="1">
         <v>0.0</v>
       </c>
       <c r="F347" t="s">
         <v>8</v>
       </c>
       <c r="G347">
         <v>1.0</v>
       </c>
       <c r="H347" s="1">
         <v>0.0</v>
       </c>
       <c r="I347" s="1">
-        <v>40284.97</v>
+        <v>8933.82</v>
       </c>
       <c r="J347" s="1">
         <v>0</v>
       </c>
       <c r="K347">
         <v>0.0</v>
       </c>
-      <c r="L347">
-        <v>659.65</v>
+      <c r="L347" t="s">
+        <v>840</v>
       </c>
       <c r="M347" s="1">
-        <v>40284.97</v>
+        <v>8933.82</v>
       </c>
       <c r="N347" s="1">
-        <v>40944.62</v>
+        <v>-3863.5</v>
       </c>
       <c r="O347" s="1">
         <v>0.0</v>
       </c>
       <c r="P347">
         <v>1</v>
       </c>
     </row>
     <row r="348" spans="1:16">
       <c r="A348" t="s">
-        <v>826</v>
+        <v>841</v>
       </c>
       <c r="B348" t="s">
-        <v>827</v>
+        <v>842</v>
       </c>
       <c r="C348" s="1">
-        <v>34000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="D348" s="1">
-        <v>99.99633424</v>
+        <v>100.09305597</v>
       </c>
       <c r="E348" s="1">
         <v>0.0</v>
       </c>
       <c r="F348" t="s">
         <v>8</v>
       </c>
       <c r="G348">
         <v>1.0</v>
       </c>
       <c r="H348" s="1">
         <v>0.0</v>
       </c>
       <c r="I348" s="1">
-        <v>-1246.36</v>
+        <v>27916.79</v>
       </c>
       <c r="J348" s="1">
         <v>0</v>
       </c>
       <c r="K348">
         <v>0.0</v>
       </c>
-      <c r="L348">
-        <v>-500.34</v>
+      <c r="L348" t="s">
+        <v>843</v>
       </c>
       <c r="M348" s="1">
-        <v>-1246.36</v>
+        <v>27916.79</v>
       </c>
       <c r="N348" s="1">
-        <v>-1746.7</v>
+        <v>11330.67</v>
       </c>
       <c r="O348" s="1">
         <v>0.0</v>
       </c>
       <c r="P348">
         <v>1</v>
       </c>
     </row>
     <row r="349" spans="1:16">
       <c r="A349" t="s">
-        <v>828</v>
+        <v>844</v>
       </c>
       <c r="B349" t="s">
-        <v>829</v>
+        <v>842</v>
       </c>
       <c r="C349" s="1">
-        <v>15000000.0</v>
+        <v>25000000.0</v>
       </c>
       <c r="D349" s="1">
-        <v>99.96961853</v>
+        <v>100.076171</v>
       </c>
       <c r="E349" s="1">
         <v>0.0</v>
       </c>
       <c r="F349" t="s">
         <v>8</v>
       </c>
       <c r="G349">
         <v>1.0</v>
       </c>
       <c r="H349" s="1">
         <v>0.0</v>
       </c>
       <c r="I349" s="1">
-        <v>-4557.22</v>
+        <v>19042.75</v>
       </c>
       <c r="J349" s="1">
         <v>0</v>
       </c>
       <c r="K349">
         <v>0.0</v>
       </c>
-      <c r="L349">
-        <v>0.0</v>
+      <c r="L349" t="s">
+        <v>845</v>
       </c>
       <c r="M349" s="1">
-        <v>-4557.22</v>
+        <v>19042.75</v>
       </c>
       <c r="N349" s="1">
-        <v>-4557.22</v>
+        <v>5433.13</v>
       </c>
       <c r="O349" s="1">
         <v>0.0</v>
       </c>
       <c r="P349">
         <v>1</v>
       </c>
     </row>
     <row r="350" spans="1:16">
       <c r="A350" t="s">
-        <v>830</v>
+        <v>846</v>
       </c>
       <c r="B350" t="s">
-        <v>831</v>
+        <v>842</v>
       </c>
       <c r="C350" s="1">
         <v>20000000.0</v>
       </c>
       <c r="D350" s="1">
-        <v>100.36043945</v>
+        <v>100.08718275</v>
       </c>
       <c r="E350" s="1">
         <v>0.0</v>
       </c>
       <c r="F350" t="s">
         <v>8</v>
       </c>
       <c r="G350">
         <v>1.0</v>
       </c>
       <c r="H350" s="1">
         <v>0.0</v>
       </c>
       <c r="I350" s="1">
-        <v>72087.89</v>
+        <v>17436.55</v>
       </c>
       <c r="J350" s="1">
         <v>0</v>
       </c>
       <c r="K350">
         <v>0.0</v>
       </c>
-      <c r="L350">
-        <v>455.8</v>
+      <c r="L350" t="s">
+        <v>847</v>
       </c>
       <c r="M350" s="1">
-        <v>72087.89</v>
+        <v>17436.55</v>
       </c>
       <c r="N350" s="1">
-        <v>72543.69</v>
+        <v>10196.55</v>
       </c>
       <c r="O350" s="1">
         <v>0.0</v>
       </c>
       <c r="P350">
         <v>1</v>
       </c>
     </row>
     <row r="351" spans="1:16">
       <c r="A351" t="s">
-        <v>832</v>
+        <v>848</v>
       </c>
       <c r="B351" t="s">
-        <v>833</v>
+        <v>849</v>
       </c>
       <c r="C351" s="1">
-        <v>20000000.0</v>
+        <v>25000000.0</v>
       </c>
       <c r="D351" s="1">
-        <v>99.9629365</v>
+        <v>100.10429076</v>
       </c>
       <c r="E351" s="1">
         <v>0.0</v>
       </c>
       <c r="F351" t="s">
         <v>8</v>
       </c>
       <c r="G351">
         <v>1.0</v>
       </c>
       <c r="H351" s="1">
         <v>0.0</v>
       </c>
       <c r="I351" s="1">
-        <v>-7412.7</v>
+        <v>26072.69</v>
       </c>
       <c r="J351" s="1">
         <v>0</v>
       </c>
       <c r="K351">
         <v>0.0</v>
       </c>
       <c r="L351" t="s">
-        <v>834</v>
+        <v>850</v>
       </c>
       <c r="M351" s="1">
-        <v>-7412.7</v>
+        <v>26072.69</v>
       </c>
       <c r="N351" s="1">
-        <v>-10349.43</v>
+        <v>13687.48</v>
       </c>
       <c r="O351" s="1">
         <v>0.0</v>
       </c>
       <c r="P351">
         <v>1</v>
       </c>
     </row>
     <row r="352" spans="1:16">
       <c r="A352" t="s">
-        <v>835</v>
+        <v>851</v>
       </c>
       <c r="B352" t="s">
-        <v>836</v>
+        <v>849</v>
       </c>
       <c r="C352" s="1">
         <v>20000000.0</v>
       </c>
       <c r="D352" s="1">
-        <v>100.00368365</v>
+        <v>100.051523</v>
       </c>
       <c r="E352" s="1">
         <v>0.0</v>
       </c>
       <c r="F352" t="s">
         <v>8</v>
       </c>
       <c r="G352">
         <v>1.0</v>
       </c>
       <c r="H352" s="1">
         <v>0.0</v>
       </c>
       <c r="I352" s="1">
-        <v>736.73</v>
+        <v>10304.6</v>
       </c>
       <c r="J352" s="1">
         <v>0</v>
       </c>
       <c r="K352">
         <v>0.0</v>
       </c>
       <c r="L352" t="s">
-        <v>837</v>
+        <v>852</v>
       </c>
       <c r="M352" s="1">
-        <v>736.73</v>
+        <v>10304.6</v>
       </c>
       <c r="N352" s="1">
-        <v>-1755.47</v>
+        <v>2665.88</v>
       </c>
       <c r="O352" s="1">
         <v>0.0</v>
       </c>
       <c r="P352">
         <v>1</v>
       </c>
     </row>
     <row r="353" spans="1:16">
       <c r="A353" t="s">
-        <v>838</v>
+        <v>853</v>
       </c>
       <c r="B353" t="s">
-        <v>836</v>
+        <v>849</v>
       </c>
       <c r="C353" s="1">
-        <v>25000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D353" s="1">
-        <v>100.0065118</v>
+        <v>100.07639335</v>
       </c>
       <c r="E353" s="1">
         <v>0.0</v>
       </c>
       <c r="F353" t="s">
         <v>8</v>
       </c>
       <c r="G353">
         <v>1.0</v>
       </c>
       <c r="H353" s="1">
         <v>0.0</v>
       </c>
       <c r="I353" s="1">
-        <v>1627.95</v>
+        <v>15278.67</v>
       </c>
       <c r="J353" s="1">
         <v>0</v>
       </c>
       <c r="K353">
         <v>0.0</v>
       </c>
       <c r="L353" t="s">
-        <v>839</v>
+        <v>854</v>
       </c>
       <c r="M353" s="1">
-        <v>1627.95</v>
+        <v>15278.67</v>
       </c>
       <c r="N353" s="1">
-        <v>-1272.02</v>
+        <v>6349.95</v>
       </c>
       <c r="O353" s="1">
         <v>0.0</v>
       </c>
       <c r="P353">
         <v>1</v>
       </c>
     </row>
     <row r="354" spans="1:16">
       <c r="A354" t="s">
-        <v>840</v>
+        <v>855</v>
       </c>
       <c r="B354" t="s">
-        <v>836</v>
+        <v>849</v>
       </c>
       <c r="C354" s="1">
-        <v>30000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D354" s="1">
-        <v>100.01702723</v>
+        <v>100.102116</v>
       </c>
       <c r="E354" s="1">
         <v>0.0</v>
       </c>
       <c r="F354" t="s">
         <v>8</v>
       </c>
       <c r="G354">
         <v>1.0</v>
       </c>
       <c r="H354" s="1">
         <v>0.0</v>
       </c>
       <c r="I354" s="1">
-        <v>5108.17</v>
+        <v>20423.2</v>
       </c>
       <c r="J354" s="1">
         <v>0</v>
       </c>
       <c r="K354">
         <v>0.0</v>
       </c>
       <c r="L354" t="s">
-        <v>841</v>
+        <v>856</v>
       </c>
       <c r="M354" s="1">
-        <v>5108.17</v>
+        <v>20423.2</v>
       </c>
       <c r="N354" s="1">
-        <v>1574.04</v>
+        <v>10455.31</v>
       </c>
       <c r="O354" s="1">
         <v>0.0</v>
       </c>
       <c r="P354">
         <v>1</v>
       </c>
     </row>
     <row r="355" spans="1:16">
       <c r="A355" t="s">
-        <v>842</v>
+        <v>857</v>
       </c>
       <c r="B355" t="s">
-        <v>843</v>
+        <v>858</v>
       </c>
       <c r="C355" s="1">
-        <v>20000000.0</v>
+        <v>6500000.0</v>
       </c>
       <c r="D355" s="1">
-        <v>100.0256954</v>
+        <v>100.02210846</v>
       </c>
       <c r="E355" s="1">
         <v>0.0</v>
       </c>
       <c r="F355" t="s">
         <v>8</v>
       </c>
       <c r="G355">
         <v>1.0</v>
       </c>
       <c r="H355" s="1">
         <v>0.0</v>
       </c>
       <c r="I355" s="1">
-        <v>5139.08</v>
+        <v>1437.05</v>
       </c>
       <c r="J355" s="1">
         <v>0</v>
       </c>
       <c r="K355">
         <v>0.0</v>
       </c>
       <c r="L355" t="s">
-        <v>844</v>
+        <v>859</v>
       </c>
       <c r="M355" s="1">
-        <v>5139.08</v>
+        <v>1437.05</v>
       </c>
       <c r="N355" s="1">
-        <v>3747.44</v>
+        <v>-1274.09</v>
       </c>
       <c r="O355" s="1">
         <v>0.0</v>
       </c>
       <c r="P355">
         <v>1</v>
       </c>
     </row>
     <row r="356" spans="1:16">
       <c r="A356" t="s">
-        <v>845</v>
+        <v>860</v>
       </c>
       <c r="B356" t="s">
-        <v>843</v>
+        <v>858</v>
       </c>
       <c r="C356" s="1">
-        <v>25000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="D356" s="1">
-        <v>100.028123</v>
+        <v>100.0268178</v>
       </c>
       <c r="E356" s="1">
         <v>0.0</v>
       </c>
       <c r="F356" t="s">
         <v>8</v>
       </c>
       <c r="G356">
         <v>1.0</v>
       </c>
       <c r="H356" s="1">
         <v>0.0</v>
       </c>
       <c r="I356" s="1">
-        <v>7030.75</v>
+        <v>2681.78</v>
       </c>
       <c r="J356" s="1">
         <v>0</v>
       </c>
       <c r="K356">
         <v>0.0</v>
       </c>
       <c r="L356" t="s">
-        <v>846</v>
+        <v>861</v>
       </c>
       <c r="M356" s="1">
-        <v>7030.75</v>
+        <v>2681.78</v>
       </c>
       <c r="N356" s="1">
-        <v>5301.62</v>
+        <v>-2145.6</v>
       </c>
       <c r="O356" s="1">
         <v>0.0</v>
       </c>
       <c r="P356">
         <v>1</v>
       </c>
     </row>
     <row r="357" spans="1:16">
       <c r="A357" t="s">
-        <v>847</v>
+        <v>862</v>
       </c>
       <c r="B357" t="s">
-        <v>843</v>
+        <v>863</v>
       </c>
       <c r="C357" s="1">
-        <v>20000000.0</v>
+        <v>12500000.0</v>
       </c>
       <c r="D357" s="1">
-        <v>100.01057285</v>
+        <v>100.00399744</v>
       </c>
       <c r="E357" s="1">
         <v>0.0</v>
       </c>
       <c r="F357" t="s">
         <v>8</v>
       </c>
       <c r="G357">
         <v>1.0</v>
       </c>
       <c r="H357" s="1">
         <v>0.0</v>
       </c>
       <c r="I357" s="1">
-        <v>2114.57</v>
+        <v>499.68</v>
       </c>
       <c r="J357" s="1">
         <v>0</v>
       </c>
       <c r="K357">
         <v>0.0</v>
       </c>
       <c r="L357" t="s">
-        <v>848</v>
+        <v>864</v>
       </c>
       <c r="M357" s="1">
-        <v>2114.57</v>
+        <v>499.68</v>
       </c>
       <c r="N357" s="1">
-        <v>1047.93</v>
+        <v>-2608.76</v>
       </c>
       <c r="O357" s="1">
         <v>0.0</v>
       </c>
       <c r="P357">
         <v>1</v>
       </c>
     </row>
     <row r="358" spans="1:16">
       <c r="A358" t="s">
-        <v>849</v>
+        <v>865</v>
       </c>
       <c r="B358" t="s">
-        <v>843</v>
+        <v>866</v>
       </c>
       <c r="C358" s="1">
-        <v>20000000.0</v>
+        <v>7500000.0</v>
       </c>
       <c r="D358" s="1">
-        <v>100.01921325</v>
+        <v>100.03472667</v>
       </c>
       <c r="E358" s="1">
         <v>0.0</v>
       </c>
       <c r="F358" t="s">
         <v>8</v>
       </c>
       <c r="G358">
         <v>1.0</v>
       </c>
       <c r="H358" s="1">
         <v>0.0</v>
       </c>
       <c r="I358" s="1">
-        <v>3842.65</v>
+        <v>2604.5</v>
       </c>
       <c r="J358" s="1">
         <v>0</v>
       </c>
       <c r="K358">
         <v>0.0</v>
       </c>
-      <c r="L358" t="s">
-        <v>850</v>
+      <c r="L358">
+        <v>-828.94</v>
       </c>
       <c r="M358" s="1">
-        <v>3842.65</v>
+        <v>2604.5</v>
       </c>
       <c r="N358" s="1">
-        <v>2596.01</v>
+        <v>1775.56</v>
       </c>
       <c r="O358" s="1">
         <v>0.0</v>
       </c>
       <c r="P358">
         <v>1</v>
       </c>
     </row>
     <row r="359" spans="1:16">
       <c r="A359" t="s">
-        <v>851</v>
+        <v>867</v>
       </c>
       <c r="B359" t="s">
-        <v>852</v>
+        <v>866</v>
       </c>
       <c r="C359" s="1">
-        <v>25000000.0</v>
+        <v>20000000.0</v>
       </c>
       <c r="D359" s="1">
-        <v>100.20996668</v>
+        <v>100.04338825</v>
       </c>
       <c r="E359" s="1">
         <v>0.0</v>
       </c>
       <c r="F359" t="s">
         <v>8</v>
       </c>
       <c r="G359">
         <v>1.0</v>
       </c>
       <c r="H359" s="1">
         <v>0.0</v>
       </c>
       <c r="I359" s="1">
-        <v>52491.67</v>
+        <v>8677.65</v>
       </c>
       <c r="J359" s="1">
         <v>0</v>
       </c>
       <c r="K359">
         <v>0.0</v>
       </c>
-      <c r="L359">
-        <v>659.65</v>
+      <c r="L359" t="s">
+        <v>868</v>
       </c>
       <c r="M359" s="1">
-        <v>52491.67</v>
+        <v>8677.65</v>
       </c>
       <c r="N359" s="1">
-        <v>53151.32</v>
+        <v>6119.66</v>
       </c>
       <c r="O359" s="1">
         <v>0.0</v>
       </c>
       <c r="P359">
         <v>1</v>
       </c>
     </row>
     <row r="360" spans="1:16">
       <c r="A360" t="s">
-        <v>853</v>
+        <v>869</v>
       </c>
       <c r="B360" t="s">
-        <v>852</v>
+        <v>866</v>
       </c>
       <c r="C360" s="1">
-        <v>25000000.0</v>
+        <v>5000000.0</v>
       </c>
       <c r="D360" s="1">
-        <v>100.11403196</v>
+        <v>100.035471</v>
       </c>
       <c r="E360" s="1">
         <v>0.0</v>
       </c>
       <c r="F360" t="s">
         <v>8</v>
       </c>
       <c r="G360">
         <v>1.0</v>
       </c>
       <c r="H360" s="1">
         <v>0.0</v>
       </c>
       <c r="I360" s="1">
-        <v>28507.99</v>
+        <v>1773.55</v>
       </c>
       <c r="J360" s="1">
         <v>0</v>
       </c>
       <c r="K360">
         <v>0.0</v>
       </c>
       <c r="L360">
-        <v>659.65</v>
+        <v>-551.38</v>
       </c>
       <c r="M360" s="1">
-        <v>28507.99</v>
+        <v>1773.55</v>
       </c>
       <c r="N360" s="1">
-        <v>29167.64</v>
+        <v>1222.17</v>
       </c>
       <c r="O360" s="1">
         <v>0.0</v>
       </c>
       <c r="P360">
         <v>1</v>
       </c>
     </row>
     <row r="361" spans="1:16">
       <c r="A361" t="s">
-        <v>854</v>
+        <v>870</v>
       </c>
       <c r="B361" t="s">
-        <v>855</v>
+        <v>871</v>
       </c>
       <c r="C361" s="1">
-        <v>20000000.0</v>
+        <v>30000000.0</v>
       </c>
       <c r="D361" s="1">
-        <v>100.3280227</v>
+        <v>100.00739057</v>
       </c>
       <c r="E361" s="1">
         <v>0.0</v>
       </c>
       <c r="F361" t="s">
         <v>8</v>
       </c>
       <c r="G361">
         <v>1.0</v>
       </c>
       <c r="H361" s="1">
         <v>0.0</v>
       </c>
       <c r="I361" s="1">
-        <v>65604.54</v>
+        <v>2217.17</v>
       </c>
       <c r="J361" s="1">
         <v>0</v>
       </c>
       <c r="K361">
         <v>0.0</v>
       </c>
-      <c r="L361">
-        <v>767.97</v>
+      <c r="L361" t="s">
+        <v>872</v>
       </c>
       <c r="M361" s="1">
-        <v>65604.54</v>
+        <v>2217.17</v>
       </c>
       <c r="N361" s="1">
-        <v>66372.51</v>
+        <v>866.33</v>
       </c>
       <c r="O361" s="1">
         <v>0.0</v>
       </c>
       <c r="P361">
         <v>1</v>
       </c>
     </row>
     <row r="362" spans="1:16">
       <c r="A362" t="s">
-        <v>856</v>
+        <v>873</v>
       </c>
       <c r="B362" t="s">
-        <v>857</v>
+        <v>874</v>
       </c>
       <c r="C362" s="1">
-        <v>30000000.0</v>
+        <v>25000000.0</v>
       </c>
       <c r="D362" s="1">
-        <v>99.9733071</v>
+        <v>100.1157246</v>
       </c>
       <c r="E362" s="1">
         <v>0.0</v>
       </c>
       <c r="F362" t="s">
         <v>8</v>
       </c>
       <c r="G362">
         <v>1.0</v>
       </c>
       <c r="H362" s="1">
         <v>0.0</v>
       </c>
       <c r="I362" s="1">
-        <v>-8007.87</v>
+        <v>28931.15</v>
       </c>
       <c r="J362" s="1">
         <v>0</v>
       </c>
       <c r="K362">
         <v>0.0</v>
       </c>
       <c r="L362" t="s">
-        <v>858</v>
+        <v>824</v>
       </c>
       <c r="M362" s="1">
-        <v>-8007.87</v>
+        <v>28931.15</v>
       </c>
       <c r="N362" s="1">
-        <v>-11138.8</v>
+        <v>29990.87</v>
       </c>
       <c r="O362" s="1">
         <v>0.0</v>
       </c>
       <c r="P362">
         <v>1</v>
       </c>
     </row>
     <row r="363" spans="1:16">
       <c r="A363" t="s">
-        <v>859</v>
+        <v>875</v>
       </c>
       <c r="B363" t="s">
-        <v>860</v>
+        <v>874</v>
       </c>
       <c r="C363" s="1">
-        <v>10241000.0</v>
+        <v>25000000.0</v>
       </c>
       <c r="D363" s="1">
-        <v>100.36469319</v>
+        <v>100.21535084</v>
       </c>
       <c r="E363" s="1">
-        <v>1.912</v>
+        <v>0.0</v>
       </c>
       <c r="F363" t="s">
         <v>8</v>
       </c>
       <c r="G363">
         <v>1.0</v>
       </c>
       <c r="H363" s="1">
         <v>0.0</v>
       </c>
       <c r="I363" s="1">
-        <v>37348.23</v>
+        <v>53837.71</v>
       </c>
       <c r="J363" s="1">
         <v>0</v>
       </c>
       <c r="K363">
         <v>0.0</v>
       </c>
-      <c r="L363">
-        <v>356.54</v>
+      <c r="L363" t="s">
+        <v>824</v>
       </c>
       <c r="M363" s="1">
-        <v>37348.23</v>
+        <v>53837.71</v>
       </c>
       <c r="N363" s="1">
-        <v>37704.77</v>
+        <v>54897.43</v>
       </c>
       <c r="O363" s="1">
         <v>0.0</v>
       </c>
       <c r="P363">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="364" spans="1:16">
+      <c r="A364" t="s">
+        <v>876</v>
+      </c>
+      <c r="B364" t="s">
+        <v>877</v>
+      </c>
+      <c r="C364" s="1">
+        <v>20000000.0</v>
+      </c>
+      <c r="D364" s="1">
+        <v>100.34320075</v>
+      </c>
+      <c r="E364" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="F364" t="s">
+        <v>8</v>
+      </c>
+      <c r="G364">
+        <v>1.0</v>
+      </c>
+      <c r="H364" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="I364" s="1">
+        <v>68640.15</v>
+      </c>
+      <c r="J364" s="1">
+        <v>0</v>
+      </c>
+      <c r="K364">
+        <v>0.0</v>
+      </c>
+      <c r="L364" t="s">
+        <v>878</v>
+      </c>
+      <c r="M364" s="1">
+        <v>68640.15</v>
+      </c>
+      <c r="N364" s="1">
+        <v>69887.93</v>
+      </c>
+      <c r="O364" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="P364">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="365" spans="1:16">
+      <c r="A365" t="s">
+        <v>879</v>
+      </c>
+      <c r="B365" t="s">
+        <v>880</v>
+      </c>
+      <c r="C365" s="1">
+        <v>30000000.0</v>
+      </c>
+      <c r="D365" s="1">
+        <v>100.01246283</v>
+      </c>
+      <c r="E365" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="F365" t="s">
+        <v>8</v>
+      </c>
+      <c r="G365">
+        <v>1.0</v>
+      </c>
+      <c r="H365" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="I365" s="1">
+        <v>3738.85</v>
+      </c>
+      <c r="J365" s="1">
+        <v>0</v>
+      </c>
+      <c r="K365">
+        <v>0.0</v>
+      </c>
+      <c r="L365" t="s">
+        <v>881</v>
+      </c>
+      <c r="M365" s="1">
+        <v>3738.85</v>
+      </c>
+      <c r="N365" s="1">
+        <v>-9897.13</v>
+      </c>
+      <c r="O365" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="P365">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="366" spans="1:16">
+      <c r="A366" t="s">
+        <v>882</v>
+      </c>
+      <c r="B366" t="s">
+        <v>883</v>
+      </c>
+      <c r="C366" s="1">
+        <v>10241000.0</v>
+      </c>
+      <c r="D366" s="1">
+        <v>100.38410595</v>
+      </c>
+      <c r="E366" s="1">
+        <v>1.912</v>
+      </c>
+      <c r="F366" t="s">
+        <v>8</v>
+      </c>
+      <c r="G366">
+        <v>1.0</v>
+      </c>
+      <c r="H366" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="I366" s="1">
+        <v>39336.29</v>
+      </c>
+      <c r="J366" s="1">
+        <v>0</v>
+      </c>
+      <c r="K366">
+        <v>0.0</v>
+      </c>
+      <c r="L366">
+        <v>629.9</v>
+      </c>
+      <c r="M366" s="1">
+        <v>39336.29</v>
+      </c>
+      <c r="N366" s="1">
+        <v>39966.19</v>
+      </c>
+      <c r="O366" s="1">
+        <v>0.0</v>
+      </c>
+      <c r="P366">
         <v>1</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>